--- v0 (2025-11-19)
+++ v1 (2026-08-22)
@@ -1,2485 +1,2639 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00E31818">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3A0A1583" w14:textId="7C0BE484" w:rsidR="001C23D3" w:rsidRDefault="00CB3D28">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01BC992A" wp14:editId="598523AC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1483743</wp:posOffset>
+                  <wp:posOffset>123825</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8557404</wp:posOffset>
+                  <wp:posOffset>7743825</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3278038" cy="1268083"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="7267575" cy="396240"/>
+                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                 <wp:wrapNone/>
-                <wp:docPr id="11" name="Text Box 11"/>
+                <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3278038" cy="1268083"/>
+                          <a:ext cx="7267575" cy="396240"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818">
+                          <w:p w14:paraId="3C79EA6C" w14:textId="54F859D3" w:rsidR="00E31818" w:rsidRPr="00CB3D28" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                             <w:pPr>
-                              <w:rPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="D80000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00CB3D28">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="D80000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Stay safe</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F74726" w:rsidRPr="00CB3D28">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="D80000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CB3D28">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">and </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F74726" w:rsidRPr="00CB3D28">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>call me when you’re thinking about relocating!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2C22FBCA" w14:textId="77777777" w:rsidR="00E31818" w:rsidRDefault="00E31818"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="01BC992A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:9.75pt;margin-top:609.75pt;width:572.25pt;height:31.2pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqYStYaQIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwskQIOyRDQRVaUo&#10;iUqqnI3XDqt6Pa49sEt/fcbe5SHaS6pedseeb97f+PqmqQzbKh9KsDkf9PqcKSuhKO1rzn88Lz59&#10;5iygsIUwYFXOdyrwm9nHD9e1m6ohrMEUyjNyYsO0djlfI7pplgW5VpUIPXDKklKDrwTS0b9mhRc1&#10;ea9MNuz3x1kNvnAepAqBbu9aJZ8l/1oriY9aB4XM5Jxyw/T16buK32x2LaavXrh1Kbs0xD9kUYnS&#10;UtCDqzuBgm18+YerqpQeAmjsSagy0LqUKtVA1Qz6Z9Us18KpVAs1J7hDm8L/cysftkv35Bk2X6Ch&#10;AcaG1C5MA13Gehrtq/inTBnpqYW7Q9tUg0zS5WQ4nowmI84k6S6uxsPL1NfsaO18wK8KKhaFnHsa&#10;S+qW2N4HpIgE3UNiMAuL0pg0GmNZnfPxxaifDA4asjA2YlUacufmmHmScGdUxBj7XWlWFqmAeJHo&#10;pW6NZ1tBxBBSKoup9uSX0BGlKYn3GHb4Y1bvMW7r2EcGiwfjqrTgU/VnaRc/9ynrFk+NPKk7itis&#10;mm6iKyh2NGgP7Q4EJxclTeNeBHwSnkhPs6VFxkf6aAPUdegkztbgf//tPuKJi6TlrKYlynn4tRFe&#10;cWa+WWLp1eCSuMAwHS5HkyEd/Klmdaqxm+oWaBwDejKcTGLEo9mL2kP1Qvs+j1FJJayk2DnHvXiL&#10;7WrTeyHVfJ5AtGdO4L1dOhldx+lErj03L8K7jpBIVH6A/bqJ6RkvW2y0tDDfIOgykTY2uO1q13ja&#10;0cTl7j2Jj8DpOaGOr97sDQAA//8DAFBLAwQUAAYACAAAACEAGKd1ieAAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbExPPU/DMBDdkfgP1lVio04iWqUhTlVFqpAQDC1d2JzYTaLa5xC7beDXc2Ep0927&#10;e3of+Xq0hl304DuHAuJ5BExj7VSHjYDDx/YxBeaDRCWNQy3gW3tYF/d3ucyUu+JOX/ahYSSCPpMC&#10;2hD6jHNft9pKP3e9Rvod3WBlIDg0XA3ySuLW8CSKltzKDsmhlb0uW12f9mcr4LXcvstdldj0x5Qv&#10;b8dN/3X4XAjxMBs3z8CCHsONDFN8ig4FZarcGZVnhvBqQUyayd82MeLlE9Wrplsar4AXOf/fovgF&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6mErWGkCAAA9BQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGKd1ieAAAAANAQAADwAAAAAAAAAAAAAA&#10;AADDBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3C79EA6C" w14:textId="54F859D3" w:rsidR="00E31818" w:rsidRPr="00CB3D28" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="D80000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CB3D28">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="D80000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Stay safe</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F74726" w:rsidRPr="00CB3D28">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="D80000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CB3D28">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">and </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F74726" w:rsidRPr="00CB3D28">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>call me when you’re thinking about relocating!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2C22FBCA" w14:textId="77777777" w:rsidR="00E31818" w:rsidRDefault="00E31818"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FE8086D" wp14:editId="7AF9A066">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1485900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8181975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3181350" cy="1571625"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="11" name="Text Box 11"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3181350" cy="1571625"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7A86C714" w14:textId="77777777" w:rsidR="00E31818" w:rsidRDefault="00E31818">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r w:rsidRPr="00E31818">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
-                              <w:t>Your</w:t>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRPr="00E31818" w:rsidRDefault="00E31818">
-[...16 lines deleted...]
-                            <w:r>
+                          <w:p w14:paraId="1F90338B" w14:textId="3C07F4B5" w:rsidR="00E31818" w:rsidRPr="00CB3D28" w:rsidRDefault="00CB3D28">
+                            <w:r w:rsidRPr="00CB3D28">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E31818" w:rsidRPr="00CB3D28">
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E31818" w:rsidRPr="00CB3D28">
                               <w:br/>
                               <w:t>555.555.5555</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00E31818" w:rsidRPr="00CB3D28">
                               <w:br/>
                             </w:r>
-                            <w:hyperlink r:id="rId6" w:history="1">
-                              <w:r w:rsidRPr="00361454">
+                            <w:hyperlink r:id="rId5" w:history="1">
+                              <w:r w:rsidR="00E31818" w:rsidRPr="00CB3D28">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t>youemail@mail.com</w:t>
                               </w:r>
                             </w:hyperlink>
+                            <w:r w:rsidR="00E31818" w:rsidRPr="00CB3D28">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CB3D28">
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
                             <w:r>
                               <w:br/>
-                              <w:t>yourwebsite.com</w:t>
+                              <w:t>Broker Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 11" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:116.85pt;margin-top:673.8pt;width:258.1pt;height:99.85pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDihfmUggIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5svaBqxQSmIqhIC&#10;VKg4O16brOr1uLaTbPrr++zNhoj2QtXL7njmzXg+3vj8om0M2ygfarIlH54MOFNWUlXb55J/f7z+&#10;MOUsRGErYciqku9U4Bfz9+/Ot26mRrQiUynPEMSG2daVfBWjmxVFkCvViHBCTlkYNflGRBz9c1F5&#10;sUX0xhSjweCs2JKvnCepQoD2qjPyeY6vtZLxTuugIjMlR24xf33+LtO3mJ+L2bMXblXLfRriH7Jo&#10;RG1x6SHUlYiCrX39R6imlp4C6XgiqSlI61qqXAOqGQ5eVfOwEk7lWtCc4A5tCv8vrLzd3HtWV5jd&#10;kDMrGszoUbWRfaaWQYX+bF2YAfbgAIwt9MD2+gBlKrvVvkl/FMRgR6d3h+6maBLK8ejjdDAGHyRs&#10;w9HZdDAdpzjFi7vzIX5R1LAklNxjfLmrYnMTYgftIek2S9e1MXmExrJtyc/Gp4PscLAguLEJqzIZ&#10;9mFSSV3qWYo7oxLG2G9Koxm5gqTINFSXxrONAIGElMrGXHyOC3RCaSTxFsc9/iWrtzh3dfQ3k40H&#10;56a25HP1r9KufvQp6w6Pnh/VncTYLtvMgkk/2SVVOwzcU7cywcnrGkO5ESHeC48dwYyx9/EOH20I&#10;zae9xNmK/K+/6RMe1IWVsy12ruTh51p4xZn5akHqT8PJJC1pPkxOP45w8MeW5bHFrptLwlTAW2SX&#10;xYSPphe1p+YJz8Mi3QqTsBJ3lzz24mXsXgI8L1ItFhmEtXQi3tgHJ1PoNKREucf2SXi352UEpW+p&#10;304xe0XPDps8LS3WkXSduZv63HV133+sdGb//vlJb8bxOaNeHsn5bwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhALDYlADkAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AQhu8m/ofNmHizi0BLiyxN&#10;Q9KYGHto7cXbwG6BuB/Iblv01zue9DjzPnnnmWI9Gc0uavS9swIeZxEwZRsne9sKOL5tH5bAfEAr&#10;UTurBHwpD+vy9qbAXLqr3avLIbSMSqzPUUAXwpBz7ptOGfQzNyhL2cmNBgONY8vliFcqN5rHUbTg&#10;BntLFzocVNWp5uNwNgJequ0O93Vslt+6en49bYbP4/tciPu7afMELKgp/MHwq0/qUJJT7c5WeqYF&#10;xEmSEUpBkmYLYIRk6WoFrKbVPM0S4GXB/39R/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDihfmUggIAAGwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCw2JQA5AAAAA0BAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="2FE8086D" id="Text Box 11" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:117pt;margin-top:644.25pt;width:250.5pt;height:123.75pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAU08MEaQIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm/U6sZNaXkduIleV&#10;rCRqUuWMWYhXZRkKY++6v74Du3407SVVLzDMfHzMk+l1Wxu2VT5UYAuenw04U1ZCWdmXgn97Wny4&#10;4iygsKUwYFXBdyrw69n7d9PGTdQQ1mBK5RmR2DBpXMHXiG6SZUGuVS3CGThlyajB1wLp6F+y0ouG&#10;2GuTDQeDcdaAL50HqUIg7W1n5LPEr7WSeK91UMhMwck3TKtP6yqu2WwqJi9euHUlezfEP3hRi8rS&#10;oweqW4GCbXz1B1VdSQ8BNJ5JqDPQupIqxUDR5INX0TyuhVMpFkpOcIc0hf9HK++2j+7BM2w/QUsF&#10;jAlpXJgEUsZ4Wu3ruJOnjOyUwt0hbapFJkl5nl/l5yMySbLlo8t8PBxFnux43fmAnxXULAoF91SX&#10;lC6xXQbsoHtIfM3CojIm1cZY1hR8HPl/sxC5sVGjUpV7mqPrScKdURFj7FelWVWmCKIi9Ze6MZ5t&#10;BXWGkFJZTMEnXkJHlCYn3nKxxx+9esvlLo79y2DxcLmuLPgU/Su3y+97l3WHp5yfxB1FbFctBX5S&#10;2RWUOyq4h24WgpOLioqyFAEfhKfmp0LSQOM9LdoAJR96ibM1+J9/00c89SRZOWtomAoefmyEV5yZ&#10;L5a69WN+cRGnLx0uRpdDOvhTy+rUYjf1DVBVcvo6nExixKPZi9pD/UxzP4+vkklYSW8XHPfiDXYj&#10;Tv+GVPN5AtG8OYFL++hkpI5Fii331D4L7/q+RGrpO9iPnZi8as8OG29amG8QdJV6N+a5y2qff5rV&#10;1P39vxI/g9NzQh1/v9kvAAAA//8DAFBLAwQUAAYACAAAACEAC4G8DeMAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLOLIJUgS9OQNCZGD629eBvYKRDZXWS3LfrrHU/1OO+9&#10;vPlesZrNIE40+d5ZBfeLCATZxunetgr275u7DIQPaDUOzpKCb/KwKq+vCsy1O9stnXahFVxifY4K&#10;uhDGXErfdGTQL9xIlr2DmwwGPqdW6gnPXG4GGUfRUhrsLX/ocKSqo+ZzdzQKXqrNG27r2GQ/Q/X8&#10;eliPX/uPVKnbm3n9BCLQHC5h+MNndCiZqXZHq70YFMTJA28JbMRZloLgyGOSslSzlCbLCGRZyP8r&#10;yl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFNPDBGkCAABFBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAC4G8DeMAAAANAQAADwAAAAAAAAAA&#10;AAAAAADDBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818">
+                    <w:p w14:paraId="7A86C714" w14:textId="77777777" w:rsidR="00E31818" w:rsidRDefault="00E31818">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00E31818">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t>Your</w:t>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRPr="00E31818" w:rsidRDefault="00E31818">
-[...16 lines deleted...]
-                      <w:r>
+                    <w:p w14:paraId="1F90338B" w14:textId="3C07F4B5" w:rsidR="00E31818" w:rsidRPr="00CB3D28" w:rsidRDefault="00CB3D28">
+                      <w:r w:rsidRPr="00CB3D28">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E31818" w:rsidRPr="00CB3D28">
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E31818" w:rsidRPr="00CB3D28">
                         <w:br/>
                         <w:t>555.555.5555</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00E31818" w:rsidRPr="00CB3D28">
                         <w:br/>
                       </w:r>
-                      <w:hyperlink r:id="rId7" w:history="1">
-                        <w:r w:rsidRPr="00361454">
+                      <w:hyperlink r:id="rId6" w:history="1">
+                        <w:r w:rsidR="00E31818" w:rsidRPr="00CB3D28">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>youemail@mail.com</w:t>
                         </w:r>
                       </w:hyperlink>
+                      <w:r w:rsidR="00E31818" w:rsidRPr="00CB3D28">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CB3D28">
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
                       <w:r>
                         <w:br/>
-                        <w:t>yourwebsite.com</w:t>
+                        <w:t>Broker Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28B1A470" wp14:editId="5C000454">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>6012180</wp:posOffset>
+              <wp:posOffset>5640705</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>9219565</wp:posOffset>
+              <wp:posOffset>9199880</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1508760" cy="553085"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1508760" cy="553085"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B48E6B9" wp14:editId="74892F79">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>292735</wp:posOffset>
+              <wp:posOffset>295275</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>8462010</wp:posOffset>
+              <wp:posOffset>8220074</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="939800" cy="1366520"/>
-            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:extent cx="1047750" cy="1523485"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="yourimagehere.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="939800" cy="1366520"/>
+                      <a:ext cx="1049939" cy="1526667"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01BC992A" wp14:editId="3B4C98C1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251625472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E0AC2E8" wp14:editId="61AF4C25">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>127635</wp:posOffset>
+                  <wp:posOffset>123825</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>7787269</wp:posOffset>
+                  <wp:posOffset>3238500</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7504430" cy="396240"/>
-[...126 lines deleted...]
-                <wp:extent cx="7513320" cy="594995"/>
+                <wp:extent cx="3657600" cy="4343400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-[...113 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3657600" cy="4493895"/>
+                          <a:ext cx="3657600" cy="4343400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx id="3">
                         <w:txbxContent>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="1E5BD8C2" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="000F0FC8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="D80000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Emergency preparedness kit</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="44974D76" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="7B83908A" w14:textId="21CA19E4" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="000F0FC8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="D80000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Food and water: </w:t>
                             </w:r>
-                            <w:r>
-[...16 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="00F74726" w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Keep a three-day supply of non-perishable food and water. Have one gallon of water per day for each person in your household. When you have pets, or live in a warmer climate, store extra water.</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="014CF4D3" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="6E493448" w14:textId="7EF6C092" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="000F0FC8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="D80000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">First aid: </w:t>
                             </w:r>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t>Keep the following supplies in a first aid kit for your household:</w:t>
+                            <w:r w:rsidR="000F0FC8" w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Keep the following supplies in a first aid kit handy:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="40263F06" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>two pairs of sterile gloves;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="164C97B5" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>sterile dressings;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1364BC05" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>adhesive bandages;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1A8DC750" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>antibiotic wipes and ointment;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C240414" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>burn ointment;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1CBD6010" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>eye wash solution;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="281B15C3" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>a thermometer;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="321EAC69" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>a medicine dropper;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5DC9186D" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>prescribed medications and medical supplies;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="06BAF71A" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>non-prescription drugs such as pain relievers, anti-diarrhea medication, antacids or laxatives; and</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4DA64A54" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>a first aid book.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="698D2FF6" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="000F0FC8">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
-[...273 lines deleted...]
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="6875ECE5" w14:textId="3B90DAD2" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="D80000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Clothing and bedding:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="000F0FC8" w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Include one set of warm clothing and a pair of shoes per person. Also add a blanket or sleeping bag.</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="287DF4DE" w14:textId="5B46994C" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="000F0FC8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="D80000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Clothing and bedding:</w:t>
-[...1 lines deleted...]
-                            <w:r>
+                              <w:t xml:space="preserve">Other </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="000F0FC8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-                                <w:sz w:val="20"/>
-[...2 lines deleted...]
-                              <w:t xml:space="preserve"> Include one set of warm clothing and a pair of shoes per person. Also keep a blanket or sleeping bag.</w:t>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="D80000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>important essentials</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="D80000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> These things just come in handy:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="5C83F35A" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>cell phone charger;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4D1BBD4E" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>scissors;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3C3A2B9C" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>tweezers;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1EA7C415" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>rechargeable battery flashlight and radio;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="251A2D40" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>USB-powered battery charger and a USB portable solar panel; and</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7846BEFF" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="1238"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>essentials for infants or seniors.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="089D40BD" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                          </w:p>
+                          <w:p w14:paraId="13C946AA" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000F0FC8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="D80000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Other important essentials:</w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> These things just come in handy:</w:t>
+                              <w:t>Make a disaster plan</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="2BA89D7C" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="41A2F1EE" w14:textId="77777777" w:rsidR="00CB3D28" w:rsidRPr="002A7205" w:rsidRDefault="00CB3D28" w:rsidP="00CB3D28">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t>cell phone and charger;</w:t>
+                            <w:r w:rsidRPr="002A7205">
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t>Learn about your area:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A7205">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> What types of natural or manmade disasters could happen in the region where you live? Where are the shelters near you?</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="2327FCD9" w14:textId="77777777" w:rsidR="00CB3D28" w:rsidRPr="002A7205" w:rsidRDefault="00CB3D28" w:rsidP="00CB3D28">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t>scissors;</w:t>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="002A7205">
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t>Form</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="002A7205">
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> a plan:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A7205">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Everyone should know where to meet in an emergency and what to do during an evacuation.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="501BCBF3" w14:textId="77777777" w:rsidR="00CB3D28" w:rsidRPr="002A7205" w:rsidRDefault="00CB3D28" w:rsidP="00CB3D28">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t>tweezers;</w:t>
+                            <w:r w:rsidRPr="002A7205">
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t>Check your home:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A7205">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Everyone needs to know what’s in the house and how to use it. Where is the emergency kit or the fire extinguisher? Do the children know how to dial 911? Do you have escape routes out of the house?</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                          <w:p w14:paraId="556C0F2E" w14:textId="77777777" w:rsidR="00CB3D28" w:rsidRPr="002A7205" w:rsidRDefault="00CB3D28" w:rsidP="00CB3D28">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="6"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t>a crank flashlight and radio; and</w:t>
+                            <w:r w:rsidRPr="002A7205">
+                              <w:rPr>
+                                <w:rStyle w:val="Strong"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t>Practice the plan:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A7205">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Maintain safety equipment such as smoke detectors and fire extinguishers in good condition. Drill emergency and evacuation procedures.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
-[...234 lines deleted...]
-                          <w:p w:rsidR="00276469" w:rsidRDefault="00276469" w:rsidP="00E31818">
+                          <w:p w14:paraId="437E13A3" w14:textId="77777777" w:rsidR="00276469" w:rsidRPr="000F0FC8" w:rsidRDefault="00276469" w:rsidP="00E31818">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:10.05pt;margin-top:258.75pt;width:4in;height:353.85pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcKSVsgQIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xqgQAsiVIyq06Sq&#10;rQZTn41jl2i2z7MNCfvrd3YSQGwvnfaSnO8+n++7X7O7WiuyF86XYHLav+pRIgyHojRvOf2+fvh0&#10;S4kPzBRMgRE5PQhP7+YfP8wqOxUD2IIqhCPoxPhpZXO6DcFOs8zzrdDMX4EVBo0SnGYBj+4tKxyr&#10;0LtW2aDXG2cVuMI64MJ71N43RjpP/qUUPDxL6UUgKqcYW0hfl76b+M3mMzZ9c8xuS96Gwf4hCs1K&#10;g48eXd2zwMjOlX+40iV34EGGKw46AylLLhIHZNPvXbBZbZkViQsmx9tjmvz/c8uf9i+OlEVOx5QY&#10;prFEa1EH8hlqMo7ZqayfImhlERZqVGOVO71HZSRdS6fjH+kQtGOeD8fcRmccldfj0c24hyaOtuFw&#10;cn07GUU/2em6dT58EaBJFHLqsHgpp2z/6EMD7SDxNQMPpVKpgMqQChlcj3rpwtGCzpWJWJFaoXUT&#10;KTWhJykclIgYZb4JialIDKIiNaFYKkf2DNuHcS5MSOSTX0RHlMQg3nOxxZ+ies/lhkf3MphwvKxL&#10;Ay6xvwi7+NGFLBs85vyMdxRDvalTDwy6ym6gOGDBHTQD4y1/KLEoj8yHF+ZwQrCQOPXhGT9SASYf&#10;WomSLbhff9NHPDYuWimpcOJy6n/umBOUqK8GW3rSHw7jiKbDcHQzwIM7t2zOLWanl4BV6eN+sTyJ&#10;ER9UJ0oH+hWXwyK+iiZmOL6d09CJy9DsAVwuXCwWCYRDaVl4NCvLo+tYpNhy6/qVOdv2ZcCWfoJu&#10;Ntn0oj0bbLxpYLELIMvUuzHPTVbb/ONAp+5vl0/cGOfnhDqtyPlvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAco8tcOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KgTSy4lxKmq&#10;SBUSgkVLN+wmsZtE+BFitw18PcMKljNzdOfccj07y85mikPwCvJFBsz4NujBdwoOb9u7FbCY0Gu0&#10;wRsFXybCurq+KrHQ4eJ35rxPHaMQHwtU0Kc0FpzHtjcO4yKMxtPtGCaHicap43rCC4U7y0WWLbnD&#10;wdOHHkdT96b92J+cgud6+4q7RrjVt62fXo6b8fPwLpW6vZk3j8CSmdMfDL/6pA4VOTXh5HVkVoHI&#10;ciIVyPxeAiNAPixp0xAphBTAq5L/71D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABwp&#10;JWyBAgAAagUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHKPLXDhAAAACwEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="3E0AC2E8" id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:9.75pt;margin-top:255pt;width:4in;height:342pt;z-index:251625472;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0p4PCawIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxfXXeu0V1qixVp0lR&#10;W62d+plgaKxhjsEldvbrd2A7ibp96TRZwgf33MO9cnXdVIbtlQ8l2JwPLwacKSuhKO1Lzr8/3X74&#10;yFlAYQthwKqcH1Tg14v3765qN1cj2IIplGdEYsO8djnfIrp5lgW5VZUIF+CUJaUGXwmkrX/JCi9q&#10;Yq9MNhoMZlkNvnAepAqBTm9aJV8kfq2VxHutg0Jmck6+YVp9WjdxzRZXYv7ihduWsnND/IMXlSgt&#10;XXqkuhEo2M6Xf1BVpfQQQOOFhCoDrUupUgwUzXDwKprHrXAqxULJCe6YpvD/aOXd/tE9eIbNZ2io&#10;gDEhtQvzQIcxnkb7Kv7JU0Z6SuHhmDbVIJN0OJ5NL2cDUknSTcb00YZ4spO58wG/KKhYFHLuqS4p&#10;XWK/DthCe0i8zcJtaUyqjbGszvlsPB0kg6OGyI2NWJWq3NGcXE8SHoyKGGO/Kc3KIkUQD1J/qZXx&#10;bC+oM4SUymIKPvESOqI0OfEWww5/8uotxm0c/c1g8WhclRZ8iv6V28WP3mXd4innZ3FHEZtNQ4Hn&#10;fNRXdgPFgQruoZ2F4ORtSUVZi4APwlPzUyFpoPGeFm2Akg+dxNkW/K+/nUc89SRpOatpmHIefu6E&#10;V5yZr5a69dNwMonTlzaT6eWINv5csznX2F21AqrKkJ4OJ5MY8Wh6UXuonmnul/FWUgkr6e6cYy+u&#10;sB1xejekWi4TiObNCVzbRycjdSxSbLmn5ll41/UlUkvfQT92Yv6qPVtstLSw3CHoMvVuzHOb1S7/&#10;NKup+7t3JT4G5/uEOr1+i98AAAD//wMAUEsDBBQABgAIAAAAIQCyNxDO4AAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJ0KoybEqapIFRKCQ0sv3Jx4m0T4J8RuG3h6lhMc&#10;Z2c0+025np1lZ5ziELyCbCGAoW+DGXyn4PC2vVsBi0l7o23wqOALI6yr66tSFyZc/A7P+9QxKvGx&#10;0Ar6lMaC89j26HRchBE9eccwOZ1ITh03k75QubN8KcQDd3rw9KHXI9Y9th/7k1PwXG9f9a5ZutW3&#10;rZ9ejpvx8/Aulbq9mTePwBLO6S8Mv/iEDhUxNeHkTWSWdC4pqUBmgjZRQOaSLg05WX4vgFcl/7+h&#10;+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA0p4PCawIAAEUFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCyNxDO4AAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAAMUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox style="mso-next-textbox:#Text Box 7">
                   <w:txbxContent>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="1E5BD8C2" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="000F0FC8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="D80000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Emergency preparedness kit</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="44974D76" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="7B83908A" w14:textId="21CA19E4" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="000F0FC8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="D80000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Food and water: </w:t>
                       </w:r>
-                      <w:r>
-[...16 lines deleted...]
-                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="00F74726" w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Keep a three-day supply of non-perishable food and water. Have one gallon of water per day for each person in your household. When you have pets, or live in a warmer climate, store extra water.</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="014CF4D3" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="6E493448" w14:textId="7EF6C092" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="000F0FC8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="D80000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">First aid: </w:t>
                       </w:r>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t>Keep the following supplies in a first aid kit for your household:</w:t>
+                      <w:r w:rsidR="000F0FC8" w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Keep the following supplies in a first aid kit handy:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="40263F06" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>two pairs of sterile gloves;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="164C97B5" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>sterile dressings;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1364BC05" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>adhesive bandages;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1A8DC750" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>antibiotic wipes and ointment;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C240414" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>burn ointment;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1CBD6010" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>eye wash solution;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="281B15C3" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>a thermometer;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="321EAC69" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>a medicine dropper;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5DC9186D" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>prescribed medications and medical supplies;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="06BAF71A" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>non-prescription drugs such as pain relievers, anti-diarrhea medication, antacids or laxatives; and</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4DA64A54" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>a first aid book.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="698D2FF6" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="000F0FC8">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
-[...273 lines deleted...]
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="6875ECE5" w14:textId="3B90DAD2" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="D80000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Clothing and bedding:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="000F0FC8" w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Include one set of warm clothing and a pair of shoes per person. Also add a blanket or sleeping bag.</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="287DF4DE" w14:textId="5B46994C" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="000F0FC8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="D80000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Clothing and bedding:</w:t>
-[...1 lines deleted...]
-                      <w:r>
+                        <w:t xml:space="preserve">Other </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="000F0FC8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-                          <w:sz w:val="20"/>
-[...2 lines deleted...]
-                        <w:t xml:space="preserve"> Include one set of warm clothing and a pair of shoes per person. Also keep a blanket or sleeping bag.</w:t>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="D80000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>important essentials</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="D80000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> These things just come in handy:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="5C83F35A" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>cell phone charger;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4D1BBD4E" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>scissors;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3C3A2B9C" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>tweezers;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1EA7C415" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>rechargeable battery flashlight and radio;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="251A2D40" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>USB-powered battery charger and a USB portable solar panel; and</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7846BEFF" w14:textId="77777777" w:rsidR="000F0FC8" w:rsidRPr="000F0FC8" w:rsidRDefault="000F0FC8" w:rsidP="00CB3D28">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="1238"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>essentials for infants or seniors.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="089D40BD" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                    </w:p>
+                    <w:p w14:paraId="13C946AA" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000F0FC8">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="D80000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Other important essentials:</w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve"> These things just come in handy:</w:t>
+                        <w:t>Make a disaster plan</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="2BA89D7C" w14:textId="77777777" w:rsidR="00E31818" w:rsidRPr="000F0FC8" w:rsidRDefault="00E31818" w:rsidP="00E31818">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="41A2F1EE" w14:textId="77777777" w:rsidR="00CB3D28" w:rsidRPr="002A7205" w:rsidRDefault="00CB3D28" w:rsidP="00CB3D28">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t>cell phone and charger;</w:t>
+                      <w:r w:rsidRPr="002A7205">
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t>Learn about your area:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A7205">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> What types of natural or manmade disasters could happen in the region where you live? Where are the shelters near you?</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="2327FCD9" w14:textId="77777777" w:rsidR="00CB3D28" w:rsidRPr="002A7205" w:rsidRDefault="00CB3D28" w:rsidP="00CB3D28">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t>scissors;</w:t>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="002A7205">
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t>Form</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="002A7205">
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> a plan:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A7205">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Everyone should know where to meet in an emergency and what to do during an evacuation.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="501BCBF3" w14:textId="77777777" w:rsidR="00CB3D28" w:rsidRPr="002A7205" w:rsidRDefault="00CB3D28" w:rsidP="00CB3D28">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t>tweezers;</w:t>
+                      <w:r w:rsidRPr="002A7205">
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t>Check your home:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A7205">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Everyone needs to know what’s in the house and how to use it. Where is the emergency kit or the fire extinguisher? Do the children know how to dial 911? Do you have escape routes out of the house?</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
+                    <w:p w14:paraId="556C0F2E" w14:textId="77777777" w:rsidR="00CB3D28" w:rsidRPr="002A7205" w:rsidRDefault="00CB3D28" w:rsidP="00CB3D28">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="6"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t>a crank flashlight and radio; and</w:t>
+                      <w:r w:rsidRPr="002A7205">
+                        <w:rPr>
+                          <w:rStyle w:val="Strong"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t>Practice the plan:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A7205">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Maintain safety equipment such as smoke detectors and fire extinguishers in good condition. Drill emergency and evacuation procedures.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E31818" w:rsidRDefault="00E31818" w:rsidP="00E31818">
-[...234 lines deleted...]
-                    <w:p w:rsidR="00276469" w:rsidRDefault="00276469" w:rsidP="00E31818">
+                    <w:p w14:paraId="437E13A3" w14:textId="77777777" w:rsidR="00276469" w:rsidRPr="000F0FC8" w:rsidRDefault="00276469" w:rsidP="00E31818">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74611934" wp14:editId="4C10DDD8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74611934" wp14:editId="1D0908ED">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3861435</wp:posOffset>
+                  <wp:posOffset>3857625</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3282950</wp:posOffset>
+                  <wp:posOffset>3237865</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3657600" cy="4442460"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="3657600" cy="4509770"/>
+                <wp:effectExtent l="0" t="0" r="0" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3657600" cy="4442460"/>
+                          <a:ext cx="3657600" cy="4509770"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:linkedTxbx id="3" seq="1"/>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:304.05pt;margin-top:258.5pt;width:4in;height:349.8pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfHahJiQIAAHgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l03CkrQRG5SCqCoh&#10;QCUVZ8drEwvbY2wnu+nTd+zdDRHthaoXezzzzXj+zy9ao8lO+KDAVnR8MqJEWA61sk8V/bm6/vSZ&#10;khCZrZkGKyq6F4FeLD5+OG/cXExgA7oWnqARG+aNq+gmRjcvisA3wrBwAk5YFErwhkV8+qei9qxB&#10;60YXk9FoWjTga+eBixCQe9UJ6SLbl1LweCdlEJHoiqJvMZ8+n+t0FotzNn/yzG0U791g/+CFYcri&#10;pwdTVywysvXqD1NGcQ8BZDzhYAqQUnGRY8BoxqM30TxsmBM5FkxOcIc0hf9nlt/u7j1RdUVnlFhm&#10;sEQr0UbyFVoyS9lpXJgj6MEhLLbIxioP/IDMFHQrvUk3hkNQjnneH3KbjHFknk7PZtMRijjKyrKc&#10;lNOc/eJV3fkQvwkwJBEV9Vi8nFO2uwkRXUHoAEm/WbhWWucCakuaik5Pz0ZZ4SBBDW0TVuRW6M2k&#10;kDrXMxX3WiSMtj+ExFTkCBIjN6G41J7sGLYP41zYmIPPdhGdUBKdeI9ij3/16j3KXRzDz2DjQdko&#10;Cz5H/8bt+nlwWXZ4TORR3InUyj6LetWu29wJExxZ8XJU5zXUeyy/h258guPXCkt0w0K8Zx7nBcuK&#10;OyDe4SE1YCmgpyjZgP/1N37CYxujlJIG56+i4WXLvKBEf7fY4F/GZZkGNj/Ks9kEH/5Ysj6W2K25&#10;BKzRGF13PJMJH/VASg/mEVfFMv2KImY5/l3ROJCXsdsKuGq4WC4zCEfUsXhjHxxPplPJUgOu2kfm&#10;Xd+lERv8FoZJZfM3zdphk6aF5TaCVLmTU9a7rPbVwPHODd6vorQ/jt8Z9bowF78BAAD//wMAUEsD&#10;BBQABgAIAAAAIQC5kyol4wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc&#10;qOOIhijEqapIFRKCQ0sv3Daxm0T4J8RuG3h6tid6290ZzX5TrmZr2ElPYfBOglgkwLRrvRpcJ2H/&#10;sXnIgYWITqHxTkv40QFW1e1NiYXyZ7fVp13sGIW4UKCEPsax4Dy0vbYYFn7UjrSDnyxGWqeOqwnP&#10;FG4NT5Mk4xYHRx96HHXd6/Zrd7QSXuvNO26b1Oa/pn55O6zH7/3nUsr7u3n9DCzqOf6b4YJP6FAR&#10;U+OPTgVmJGRJLsgqYSmeqNTFIfJHOjU0pSLLgFclv25R/QEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDfHahJiQIAAHgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC5kyol4wAAAA0BAAAPAAAAAAAAAAAAAAAAAOMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="74611934" id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:303.75pt;margin-top:254.95pt;width:4in;height:355.1pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDL9kBjdgIAAFMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC815IdL41hOXATpCgQ&#10;JEHjImeaIm0iFIchaUvu12dIyQvSXlL0Ig05b9Y3w9lVU2myE84rMAXt93JKhOFQKrMu6K/l7Zev&#10;lPjATMk0GFHQvfD0av7506y2UzGADehSOIJOjJ/WtqCbEOw0yzzfiIr5HlhhUCnBVSzg0a2z0rEa&#10;vVc6G+T5OKvBldYBF97j7U2rpPPkX0rBw4OUXgSiC4q5hfR16buK32w+Y9O1Y3ajeJcG+4csKqYM&#10;Bj26umGBka1Tf7iqFHfgQYYehyoDKRUXqQaspp+/q+Zpw6xItWBzvD22yf8/t/x+92QfHQnNN2iQ&#10;wNiQ2vqpx8tYTyNdFf+YKUE9tnB/bJtoAuF4eTEeTcY5qjjqhqP8cjJJjc1O5tb58F1ARaJQUIe8&#10;pHax3Z0PGBKhB0iMZuBWaZ240YbUBR1fjPJkcNSghTYRKxLLnZtT6kkKey0iRpufQhJVpgriRZov&#10;ca0d2TGcDMa5MCEVn/wiOqIkJvERww5/yuojxm0dh8hgwtG4UgZcqv5d2uXLIWXZ4rGRZ3VHUSvz&#10;Ispls2qw/IIOcBvF6xnPKyj3SL+DdjO85bcKKbpjPjwyh6uAtOJ6hwf8SA1IBXQSJRtwv/92H/E4&#10;oailpMbVKqh/3TInKNE/DM7uZX84jLuYDsPRZIAHd65ZnWvMtroG5KiPqVuexIgP+iBKB9UzvgKL&#10;GBVVzHCMXdBwEK9Du/D4inCxWCQQbp9l4c48WR5dR8riAC6bZ+ZsN6UBB/weDkvIpu+GtcVGSwOL&#10;bQCp0iTHrrdd7djAzU0D3r0y8Wk4PyfU6S2cvwEAAP//AwBQSwMEFAAGAAgAAAAhANT/YK/jAAAA&#10;DQEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck/oN1SGzUTlBKmsapqkgVEoKhpQvbJXaT&#10;qPE5xG4b+PW4U9nu49F7z+WryfTsrEfXWZIQzQQwTbVVHTUS9p+bpxSY80gKe0tawo92sCru73LM&#10;lL3QVp93vmEhhFyGElrvh4xzV7faoJvZQVPYHexo0Id2bLga8RLCTc9jIebcYEfhQouDLltdH3cn&#10;I+Gt3HzgtopN+tuXr++H9fC9/0qkfHyY1ktgXk/+BsNVP6hDEZwqeyLlWC9hLl6SgEpIxGIB7EpE&#10;6XMYVaGKYxEBL3L+/4viDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMv2QGN2AgAAUwUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANT/YK/jAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent/>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F74726">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251610112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50BFC709" wp14:editId="00AE0DB0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>123825</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2943225</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7513320" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7513320" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1E95E419" w14:textId="149A8D29" w:rsidR="00276469" w:rsidRDefault="00276469" w:rsidP="00276469">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">September is National Preparedness </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F74726">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Month </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F74726" w:rsidRPr="00F74726">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">so take the time now to </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="00F74726" w:rsidRPr="00F74726">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>prep</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="00F74726" w:rsidRPr="00F74726">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> your household.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="775C619B" w14:textId="77777777" w:rsidR="00276469" w:rsidRDefault="00276469"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="50BFC709" id="Text Box 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:9.75pt;margin-top:231.75pt;width:591.6pt;height:23.25pt;z-index:251610112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNs3PUbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51nuwZ1iqxFhwFF&#10;WywdelZkKTEmi5rExM5+fSnZToJulw67yLT4keLjI6+um8qwnfKhBJvz4dmAM2UlFKVd5/zH892n&#10;z5wFFLYQBqzK+V4Ffj3/+OGqdjM1gg2YQnlGTmyY1S7nG0Q3y7IgN6oS4QycsqTU4CuB9OvXWeFF&#10;Td4rk40Gg/OsBl84D1KFQLe3rZLPk3+tlcRHrYNCZnJOsWE6fTpX8czmV2K29sJtStmFIf4hikqU&#10;lh49uLoVKNjWl3+4qkrpIYDGMwlVBlqXUqUcKJvh4E02y41wKuVCxQnuUKbw/9zKh93SPXmGzRdo&#10;qIGxILULs0CXMZ9G+yp+KVJGeirh/lA21SCTdHkxHY7HI1JJ0o0up6OLaXSTHa2dD/hVQcWikHNP&#10;bUnVErv7gC20h8THLNyVxqTWGMvqnJ+Pp4NkcNCQc2MjVqUmd26OkScJ90ZFjLHflWZlkRKIF4le&#10;6sZ4thNEDCGlsphyT34JHVGagniPYYc/RvUe4zaP/mWweDCuSgs+Zf8m7OJnH7Ju8VTzk7yjiM2q&#10;ocRzPu4bu4JiT/320I5CcPKupKbci4BPwhP3qY80z/hIhzZAxYdO4mwD/vff7iOeKElazmqapZyH&#10;X1vhFWfmmyWyXg4nkzh86WcyvYhc8aea1anGbqsboK4MaXM4mcSIR9OL2kP1QmO/iK+SSlhJb+cc&#10;e/EG2wmntSHVYpFANG5O4L1dOhldxyZFyj03L8K7jpdIjH6AfurE7A09W2y0tLDYIugycTfWua1q&#10;V38a1cT+bq3EXXD6n1DH5Td/BQAA//8DAFBLAwQUAAYACAAAACEAB+ACPuIAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTU/CQBCG7yb+h82YeJNdqkWo3RLShJgYOYBcuE27Q9u4H7W7QPXXu5z0&#10;Nm/myTvP5MvRaHamwXfOSphOBDCytVOdbSTsP9YPc2A+oFWonSUJ3+RhWdze5Jgpd7FbOu9Cw2KJ&#10;9RlKaEPoM8593ZJBP3E92bg7usFgiHFouBrwEsuN5okQM26ws/FCiz2VLdWfu5OR8FauN7itEjP/&#10;0eXr+3HVf+0PqZT3d+PqBVigMfzBcNWP6lBEp8qdrPJMx7xIIynhafYYhyuQiOQZWCUhnQoBvMj5&#10;/x+KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCNs3PUbAIAAEQFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAH4AI+4gAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1E95E419" w14:textId="149A8D29" w:rsidR="00276469" w:rsidRDefault="00276469" w:rsidP="00276469">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">September is National Preparedness </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F74726">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Month </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F74726" w:rsidRPr="00F74726">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">so take the time now to </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidR="00F74726" w:rsidRPr="00F74726">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t>prep</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="00F74726" w:rsidRPr="00F74726">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> your household.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="775C619B" w14:textId="77777777" w:rsidR="00276469" w:rsidRDefault="00276469"/>
+                  </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00276469">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05B16628" wp14:editId="01A8C8B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>120015</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2268484</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7513608" cy="500332"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7513608" cy="500332"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00276469" w:rsidRDefault="00276469" w:rsidP="00276469">
+                          <w:p w14:paraId="419484D3" w14:textId="77777777" w:rsidR="00276469" w:rsidRDefault="00276469" w:rsidP="00276469">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="D80000"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t>Be prepared</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
@@ -2507,71 +2661,71 @@
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Be very prepared </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="D80000"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t>to leave.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00276469" w:rsidRDefault="00276469"/>
+                          <w:p w14:paraId="79B8643F" w14:textId="77777777" w:rsidR="00276469" w:rsidRDefault="00276469"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:9.45pt;margin-top:178.6pt;width:591.6pt;height:39.4pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApWDA6fQIAAGIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+08uwVxiqxFhgFF&#10;WywdelZkKTEmiZqkxM5+/SjZToJulw672BT5keLjo+Y3jVbkIJyvwBR0cJVTIgyHsjLbgn5/Xn34&#10;SIkPzJRMgREFPQpPbxbv381rOxND2IEqhSMYxPhZbQu6C8HOsszzndDMX4EVBo0SnGYBj26blY7V&#10;GF2rbJjn06wGV1oHXHiP2rvWSBcpvpSCh0cpvQhEFRRzC+nr0ncTv9lizmZbx+yu4l0a7B+y0Kwy&#10;eOkp1B0LjOxd9UcoXXEHHmS44qAzkLLiItWA1QzyV9Wsd8yKVAs2x9tTm/z/C8sfDk+OVGVBx5QY&#10;pnFEz6IJ5DM0ZBy7U1s/Q9DaIiw0qMYp93qPylh0I52OfyyHoB37fDz1NgbjqLyeDEbTHNnA0TbJ&#10;89FoGMNkZ2/rfPgiQJMoFNTh7FJL2eHehxbaQ+JlBlaVUml+ypC6oNPRJE8OJwsGVyZiRWJCFyZW&#10;1GaepHBUImKU+SYkdiIVEBWJg+JWOXJgyB7GuTAh1Z7iIjqiJCbxFscOf87qLc5tHf3NYMLJWVcG&#10;XKr+Vdrljz5l2eKx5xd1RzE0m6ab9AbKIw7aQbso3vJVhdO4Zz48MYebgbPFbQ+P+JEKsOvQSZTs&#10;wP36mz7ikbBopaTGTSuo/7lnTlCivhqk8qfBeBxXMx3Gk+shHtylZXNpMXt9CziOAb4rlicx4oPq&#10;RelAv+CjsIy3ookZjncXNPTibWj3Hx8VLpbLBMJltCzcm7XlMXScTuTac/PCnO0IGZDKD9DvJJu9&#10;4mWLjZ4GlvsAskqkjQ1uu9o1Hhc50b57dOJLcXlOqPPTuPgNAAD//wMAUEsDBBQABgAIAAAAIQBn&#10;Gjva4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF2XlhDiVFWkCqmC&#10;Q0sv3Jx4m0TE6xC7bejX457gONqnmbfZcrQdO+HgW0cKphMBDKlypqVawf5j/ZAA80GT0Z0jVPCD&#10;Hpb57U2mU+POtMXTLtQslpBPtYImhD7l3FcNWu0nrkeKt4MbrA4xDjU3gz7HcttxKcSCW91SXGh0&#10;j0WD1dfuaBVsivW73pbSJpeueH07rPrv/edcqfu7cfUCLOAY/mC46kd1yKNT6Y5kPOtiTp4jqWA2&#10;f5LAroAUcgqsVPA4Wwjgecb//5D/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAClYMDp9&#10;AgAAYgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGca&#10;O9riAAAACwEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="05B16628" id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:9.45pt;margin-top:178.6pt;width:591.6pt;height:39.4pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtsTxcbQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+282i2oU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260fJdhJ0u3TYRaLEjxQ/PnR51daG7ZQPFdiCj85yzpSVUFb2peDfn24/&#10;fOQsoLClMGBVwfcq8KvF+3eXjZurMWzAlMozcmLDvHEF3yC6eZYFuVG1CGfglCWlBl8LpKN/yUov&#10;GvJem2yc5+dZA750HqQKgW5vOiVfJP9aK4kPWgeFzBScYsO0+rSu45otLsX8xQu3qWQfhviHKGpR&#10;WXr04OpGoGBbX/3hqq6khwAazyTUGWhdSZU4EJtR/orNaiOcSlwoOcEd0hT+n1t5v1u5R8+w/Qwt&#10;FTAmpHFhHugy8mm1r+NOkTLSUwr3h7SpFpmky4vZaHKeU6El6WZ5PpmMo5vsaO18wC8KahaFgnsq&#10;S8qW2N0F7KADJD5m4bYyJpXGWNYU/Hwyy5PBQUPOjY1YlYrcuzlGniTcGxUxxn5TmlVlIhAvUnup&#10;a+PZTlBjCCmVxcQ9+SV0RGkK4i2GPf4Y1VuMOx7Dy2DxYFxXFnxi/yrs8scQsu7wlPMT3lHEdt0S&#10;8YJPh8KuodxTvT10oxCcvK2oKHci4KPw1PtUYppnfKBFG6DkQy9xtgH/62/3EU8tSVrOGpqlgoef&#10;W+EVZ+arpWb9NJpO4/Clw3R2MaaDP9WsTzV2W18DVWVEP4eTSYx4NIOoPdTPNPbL+CqphJX0dsFx&#10;EK+xm3D6NqRaLhOIxs0JvLMrJ6PrWKTYck/ts/Cu70ukjr6HYerE/FV7dthoaWG5RdBV6t2Y5y6r&#10;ff5pVFP3999K/AtOzwl1/PwWvwEAAP//AwBQSwMEFAAGAAgAAAAhAGcaO9riAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXZeWEOJUVaQKqYJDSy/cnHibRMTrELtt6Nfj&#10;nuA42qeZt9lytB074eBbRwqmEwEMqXKmpVrB/mP9kADzQZPRnSNU8IMelvntTaZT4860xdMu1CyW&#10;kE+1giaEPuXcVw1a7SeuR4q3gxusDjEONTeDPsdy23EpxIJb3VJcaHSPRYPV1+5oFWyK9bveltIm&#10;l654fTus+u/951yp+7tx9QIs4Bj+YLjqR3XIo1PpjmQ862JOniOpYDZ/ksCugBRyCqxU8DhbCOB5&#10;xv//kP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7bE8XG0CAABEBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZxo72uIAAAALAQAADwAAAAAA&#10;AAAAAAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00276469" w:rsidRDefault="00276469" w:rsidP="00276469">
+                    <w:p w14:paraId="419484D3" w14:textId="77777777" w:rsidR="00276469" w:rsidRDefault="00276469" w:rsidP="00276469">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="D80000"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                         <w:t>Be prepared</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
@@ -2599,66 +2753,66 @@
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Be very prepared </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="D80000"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                         <w:t>to leave.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00276469" w:rsidRDefault="00276469"/>
+                    <w:p w14:paraId="79B8643F" w14:textId="77777777" w:rsidR="00276469" w:rsidRDefault="00276469"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00276469">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43284F66" wp14:editId="7C7AC3C2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-67681</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2782570</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="8160589" cy="0"/>
                 <wp:effectExtent l="0" t="38100" r="12065" b="38100"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Straight Connector 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8160589" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="76200">
@@ -2668,63 +2822,63 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-5.35pt,219.1pt" to="637.2pt,219.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdgOea3QEAAA4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06S7opSo6T50tbwg&#10;qFj4ANcZN5Z809g07d8zdtLsChDSrsiD48ucM3OOx5u7szXsBBi1dy1fLmrOwEnfaXds+Y/vD+/W&#10;nMUkXCeMd9DyC0R+t337ZjOEBm58700HyIjExWYILe9TCk1VRdmDFXHhAzg6VB6tSLTEY9WhGIjd&#10;muqmrlfV4LEL6CXESLv34yHfFn6lQKavSkVIzLScaktlxDIe8lhtN6I5ogi9llMZ4hVVWKEdJZ2p&#10;7kUS7CfqP6isluijV2khva28UlpC0UBqlvVvah57EaBoIXNimG2K/49Wfjntkemu5becOWHpih4T&#10;Cn3sE9t558hAj+w2+zSE2FD4zu1xWsWwxyz6rNDmP8lh5+LtZfYWzolJ2lwvV/X79UfO5PWsegIG&#10;jOkTeMvypOVGuyxbNOL0OSZKRqHXkLxtHBta/mFFDVDCoje6e9DG5MOIx8POIDsJuvJdnb9cPVE8&#10;C6OVcbSZNY0qyixdDIwJvoEiV6ju5Zgh9yPMtEJKcGk58RpH0RmmqIQZOJX2L+AUn6FQevUl4BlR&#10;MnuXZrDVzuPfyk7na8lqjL86MOrOFhx8dyn3W6yhpivOTQ8kd/XzdYE/PePtLwAAAP//AwBQSwME&#10;FAAGAAgAAAAhANM6ihjeAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj9FuwjAMRd8n8Q+RkfYG&#10;KaUC1DVFbIKJp2kwPsA0XlutcaomQPb3C9Kk7dH20fW5xTqYTlxpcK1lBbNpAoK4srrlWsHpYzdZ&#10;gXAeWWNnmRR8k4N1OXooMNf2xge6Hn0tYgi7HBU03ve5lK5qyKCb2p443j7tYNDHcailHvAWw00n&#10;0yRZSIMtxw8N9vTSUPV1vBgF9I77/WFxqsOzxF2Qm7ftK5JSj+OweQLhKfg/GO76UR3K6HS2F9ZO&#10;dAoms2QZUQXZfJWCuBPpMstAnH9Xsizk/xLlDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCdgOea3QEAAA4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDTOooY3gAAAAwBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" strokecolor="#c00000" strokeweight="6pt"/>
+              <v:line w14:anchorId="72DB7F7B" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-5.35pt,219.1pt" to="637.2pt,219.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCHo59vwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNMlKlBI13UNXywXB&#10;CtgPcJ1xY8n2WLZp0r9n7LTpChASiByceDzvzZvnyfZ+soadIESNruPNquYMnMReu2PHn789vtlw&#10;FpNwvTDooONniPx+9/rVdvQt3OGApofAiMTFdvQdH1LybVVFOYAVcYUeHB0qDFYk2oZj1QcxErs1&#10;1V1dr6sRQ+8DSoiRog/zId8VfqVAps9KRUjMdJy0pbKGsh7yWu22oj0G4QctLzLEP6iwQjsqulA9&#10;iCTY96B/obJaBoyo0kqirVApLaH0QN009U/dfB2Eh9ILmRP9YlP8f7Ty02nvngLZMPrYRv8UcheT&#10;Cja/SR+bilnnxSyYEpMU3DTr+u3mPWfyelbdgD7E9AHQsvzRcaNd7kO04vQxJipGqdeUHDaOjR1/&#10;t6YbLWkRje4ftTH5MIbjYW8COwm6w32dn3xtRPEijXbGUfDWRflKZwNzgS+gmO5JdzNXyAMGC62Q&#10;ElxqLrzGUXaGKZKwAC/S/gS85GcolOH7G/CCKJXRpQVstcPwO9lpukpWc/7VgbnvbMEB+3O532IN&#10;TVFx7jLxeUxf7gv89l/ufgAAAP//AwBQSwMEFAAGAAgAAAAhANM6ihjeAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj9FuwjAMRd8n8Q+RkfYGKaUC1DVFbIKJp2kwPsA0XlutcaomQPb3C9Kk7dH2&#10;0fW5xTqYTlxpcK1lBbNpAoK4srrlWsHpYzdZgXAeWWNnmRR8k4N1OXooMNf2xge6Hn0tYgi7HBU0&#10;3ve5lK5qyKCb2p443j7tYNDHcailHvAWw00n0yRZSIMtxw8N9vTSUPV1vBgF9I77/WFxqsOzxF2Q&#10;m7ftK5JSj+OweQLhKfg/GO76UR3K6HS2F9ZOdAoms2QZUQXZfJWCuBPpMstAnH9Xsizk/xLlDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCHo59vwEAAN8DAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTOooY3gAAAAwBAAAPAAAAAAAAAAAAAAAA&#10;ABkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" strokecolor="#c00000" strokeweight="6pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00276469">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CB4EEA1" wp14:editId="1433416D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-34290</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2222129</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7772400" cy="557784"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="557784"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -2750,91 +2904,91 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.7pt;margin-top:174.95pt;width:612pt;height:43.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQAI8lngIAAKYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aMZEmDOkWQIsOA&#10;oi3aDj0rshQbkEVNUuJkXz9KctyuLXYYloMiiuQj+Uzy8urYKnIQ1jWgSzoe5ZQIzaFq9K6kP542&#10;X+aUOM90xRRoUdKTcPRq+fnTZWcWooAaVCUsQRDtFp0pae29WWSZ47VomRuBERqVEmzLPIp2l1WW&#10;dYjeqqzI869ZB7YyFrhwDl+vk5IuI76Ugvs7KZ3wRJUUc/PxtPHchjNbXrLFzjJTN7xPg/1DFi1r&#10;NAYdoK6ZZ2Rvm3dQbcMtOJB+xKHNQMqGi1gDVjPO31TzWDMjYi1IjjMDTe7/wfLbw70lTVXSghLN&#10;WvxED0ga0zslSBHo6YxboNWjube95PAaaj1K24Z/rIIcI6WngVJx9ITj42w2KyY5Ms9RN53OZvNJ&#10;AM1evI11/puAloRLSS1Gj0yyw43zyfRsEoI5UE21aZSKgt1t18qSA8PPu4m/5KtMzdLr/GKen0O6&#10;ZB7D/4GjdEDTEHBTyPCShdJTsfHmT0oEO6UfhETOsLwihovdKoZEGOdC+3FS1awSKZNpjr+++MEj&#10;5hIBA7LE+AN2DxAm4T12yrK3D64iNvvgnP8tseQ8eMTIoP3g3DYa7EcACqvqIyf7M0mJmsDSFqoT&#10;dpSFNGrO8E2DH/aGOX/PLM4W9gLuC3+Hh1TQlRT6GyU12F8fvQd7bHnUUtLhrJbU/dwzKyhR3zUO&#10;w8V4MgnDHYXJdFagYF9rtq81et+uAftljJvJ8HgN9l6dr9JC+4xrZRWiooppjrFLyr09C2ufdggu&#10;Ji5Wq2iGA22Yv9GPhgfwwGpo3KfjM7Om726Pc3EL57lmizdNnmyDp4bV3oNs4gS88NrzjcsgNk6/&#10;uMK2eS1Hq5f1uvwNAAD//wMAUEsDBBQABgAIAAAAIQCiJ01g4AAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUjsWqdN6CPEqRCCZaloWMDOjYc4ajy2bLcNf4+7guVozr1zptqM&#10;ZmBn9KG3JGA2zYAhtVb11An4aF4nK2AhSlJysIQCfjDApr69qWSp7IXe8byPHUslFEopQMfoSs5D&#10;q9HIMLUOKe2+rTcyptF3XHl5SeVm4PMsW3Aje0oXtHT4rLE97k8mafjGbflno992LvfhqDP62r4I&#10;cX83Pj0CizjGPxiu+ikDdXI62BOpwAYBk4cikQLyYr0GdgXms9UC2EFAkS+XwOuK//+h/gUAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAQAI8lngIAAKYFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCiJ01g4AAAAAsBAAAPAAAAAAAAAAAAAAAAAPgE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;" stroked="f" strokeweight="2pt">
+              <v:rect w14:anchorId="6FCB0B71" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.7pt;margin-top:174.95pt;width:612pt;height:43.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAdUeFiAIAAIAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+1EyZJGdaqoVaZJ&#10;VVetnfpMMMRImGNA4mS/fgc4TtdWe5jmBwzc3Xd3H3d3dX1oNdkL5xWYio4uSkqE4VArs63oj6f1&#10;pzklPjBTMw1GVPQoPL1efvxw1dmFGEMDuhaOIIjxi85WtAnBLorC80a0zF+AFQaFElzLAh7dtqgd&#10;6xC91cW4LD8XHbjaOuDCe7y9zUK6TPhSCh6+SelFILqiGFtIq0vrJq7F8ootto7ZRvE+DPYPUbRM&#10;GXQ6QN2ywMjOqTdQreIOPMhwwaEtQErFRcoBsxmVr7J5bJgVKRckx9uBJv//YPn9/tE+OKShs37h&#10;cRuzOEjXxj/GRw6JrONAljgEwvFyNpuNJyVyylE2nc5m80lkszhbW+fDFwEtiZuKOnyMxBHb3/mQ&#10;VU8q0ZkHreq10jod3HZzox3ZM3y4dfqyrbYNy7fzy3l5cumzenL/B442Ec1AxM0u401xTjbtwlGL&#10;qKfNdyGJqjG9cXKX6lAMgTDOhQmjLGpYLXIk0xK/PvnBIsWSACOyRP8Ddg8Qa/wtdo6y14+mIpXx&#10;YFz+LbBsPFgkz2DCYNwqA+49AI1Z9Z6z/omkTE1kaQP18cERB7mJvOVrhQ97x3x4YA67BmsBJ0H4&#10;hovU0FUU+h0lDbhf791HfSxmlFLSYRdW1P/cMSco0V8NlvnlaDKJbZsOk+lsjAf3UrJ5KTG79gaw&#10;XkY4cyxP26gf9GkrHbTPODBW0SuKmOHou6I8uNPhJuTpgCOHi9UqqWGrWhbuzKPlETyyGgv36fDM&#10;nO2rO2Bf3MOpY9niVZFn3WhpYLULIFXqgDOvPd/Y5qlw+pEU58jLc9I6D87lbwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAKInTWDgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxa&#10;p03oI8SpEIJlqWhYwM6NhzhqPLZstw1/j7uC5WjOvXOm2oxmYGf0obckYDbNgCG1VvXUCfhoXicr&#10;YCFKUnKwhAJ+MMCmvr2pZKnshd7xvI8dSyUUSilAx+hKzkOr0cgwtQ4p7b6tNzKm0XdceXlJ5Wbg&#10;8yxbcCN7She0dPissT3uTyZp+MZt+Wej33Yu9+GoM/ravghxfzc+PQKLOMY/GK76KQN1cjrYE6nA&#10;BgGThyKRAvJivQZ2Beaz1QLYQUCRL5fA64r//6H+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAEB1R4WIAgAAgAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAKInTWDgAAAACwEAAA8AAAAAAAAAAAAAAAAA4gQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" stroked="f" strokeweight="2pt">
                 <v:fill opacity="58853f"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00276469">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D61A926" wp14:editId="76A2D345">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-33020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-24765</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7863840" cy="2816352"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7863840" cy="2816352"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId9">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -2842,140 +2996,551 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.6pt;margin-top:-1.95pt;width:619.2pt;height:221.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAg4ZpJKQMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtP2zAUfp+0/2D5&#10;veRCSktFiroWJiQECJh4dh2nseTYnu3eNu2/79hOWgRok6b1wfXl+Fw+f+fLxeWuFWjDjOVKljg7&#10;STFikqqKy1WJvz1fD8YYWUdkRYSSrMR7ZvHl9POni62esFw1SlTMIHAi7WSrS9w4pydJYmnDWmJP&#10;lGYSDmtlWuJgaVZJZcgWvLciydP0LNkqU2mjKLMWdhfxEE+D/7pm1N3XtWUOiRJDbi6MJoxLPybT&#10;CzJZGaIbTrs0yD9k0RIuIejB1YI4gtaGv3PVcmqUVbU7oapNVF1zykINUE2WvqnmqSGahVoAHKsP&#10;MNn/55bebR4M4hW8HUaStPBEjwAakSvBUObh2Wo7Aasn/WC6lYWpr3VXm9b/QxVoFyDdHyBlO4co&#10;bI7GZ6fjApCncJaPs7PTYe69Jsfr2lj3lakW+UmJDYQPUJLNrXXRtDfx0ZaC62suBKo0wAuejXIv&#10;3DUBLF9Gb9TBBY/9d1LFh1goum6ZdJFZhgnigNa24dpCmAlrlwyAMjdVDAI1QoY+nK82vPbPfDxL&#10;0/P8y2A+TOeDIh1dDWbnxWgwSq9GRVqMs3k2/+VTzIrJ2rJbRYlYaN5TLyveZfshY7omiKQJ5EMb&#10;EigeAYOEAsZ9igC3x83nag31Lwx2MHeGOdr4aQ2QdvtgfDjoLnrAvZWQfpTKr2Mkv5N4jkRWhJnb&#10;CxatH1kN5AIe5OFZQluzuTAxW0IpoB3BtA2pWNwepvDrSHK4EcoREhwes+18dw68ZLz3HbOM1YWr&#10;LKjCIbH0T4l1YPY3QmQl3eFyy6UyHzkQUFUXOdr3IEVoPEpLVe2h9YC9gcVW02sODXBLrHsgBkQI&#10;qA3C6u5hqIXallh1M4waZX58tO/tgUBwitEWRK3E9vuaGIaRuJGgGudZ4XvRhUUxHOW+fV6fLF+f&#10;yHU7V0AqUAbILky9vRP9tDaqfQH9nfmocEQkhdglps70i7mLYgsKTtlsFsxA+TRxt/JJ075ffYM/&#10;716I0Z0KOGDuneoFkEzeiEG0jVycrZ2qeVCKI64d3qCagTidwntZfr0OVsfv0PQ3AAAA//8DAFBL&#10;AwQUAAYACAAAACEAN53BGLoAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj8sK&#10;wjAQRfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsHSRT79wbcKAgu517uOUy7f9qJPSgm452ApqqBkZNe&#10;GacFXPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxGaTQhsUJxScCYc9hxnuRIFlPlA7nSDD5azOWMmgeU&#10;N9TE13W94fGTAd0Xk52UgHhSDbB+DsX8n+2HwUg6eHm35PIPBTe2uAsQo6YswJIy+A6b6ho08K7l&#10;X491LwAAAP//AwBQSwMEFAAGAAgAAAAhALQ9vM3fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNxah6SNmhCnQgUkDr305wGceHEi4nVkO2369rgnOK12ZzT7TbWdzcAu6Hxv&#10;ScDLMgGG1FrVkxZwPn0uNsB8kKTkYAkF3NDDtn58qGSp7JUOeDkGzWII+VIK6EIYS85926GRfmlH&#10;pKh9W2dkiKvTXDl5jeFm4GmS5NzInuKHTo6467D9OU5GwAftG+n2el3g1/u5mfKbTlY7IZ6f5rdX&#10;YAHn8GeGO35EhzoyNXYi5dkgYLFOozPOrAB219Msi5dGwCorcuB1xf9XqH8BAAD//wMAUEsDBAoA&#10;AAAAAAAAIQCTRvNeA9IJAAPSCQAUAAAAZHJzL21lZGlhL2ltYWdlMS5qcGf/2P/hE7hFeGlmAABN&#10;TQAqAAAACAAKARIAAwAAAAEAAQAAARoABQAAAAEAAACGARsABQAAAAEAAACOASgAAwAAAAEAAgAA&#10;ATEAAgAAACIAAACWATIAAgAAABQAAAC4AhMAAwAAAAEAAQAAgpgAAgAAACIAAADMnJsAAQAAAIIA&#10;AADuh2kABAAAAAEAAAFwAAABnAAK/IAAACcQAAr8gAAAJxBBZG9iZSBQaG90b3Nob3AgQ0MgMjAx&#10;NSAoV2luZG93cykAMjAxNTowNzowNiAwOTo1MDoxNwAoYykgQ3JlYXRpdmVmaXJlIHwgRHJlYW1z&#10;dGltZS5jb20AaAB0AHQAcAA6AC8ALwB3AHcAdwAuAGQAcgBlAGEAbQBzAHQAaQBtAGUALgBjAG8A&#10;bQAvAHMAdABvAGMAawAtAHAAaABvAHQAbwBzAC0AZQBtAGUAcgBnAGUAbgBjAHkALQBrAGkAdAAt&#10;AGkAbQBhAGcAZQAyADgAMAAxADgAMwAAAAADoAEAAwAAAAH//wAAoAIABAAAAAEAAAJkoAMABAAA&#10;AAEAAADeAAAAAAAAAAYBAwADAAAAAQAGAAABGgAFAAAAAQAAAeoBGwAFAAAAAQAAAfIBKAADAAAA&#10;AQACAAACAQAEAAAAAQAAAfoCAgAEAAAAAQAAEbYAAAAAAAAASAAAAAEAAABIAAAAAf/Y/+0ADEFk&#10;b2JlX0NNAAL/7gAOQWRvYmUAZIAAAAAB/9sAhAAMCAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMY&#10;EQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4O&#10;FBEMDAwMDBERDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAz/wAARCAA6AKADASIA&#10;AhEBAxEB/90ABAAK/8QBPwAAAQUBAQEBAQEAAAAAAAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAA&#10;AAAAAAABAAIDBAUGBwgJCgsQAAEEAQMCBAIFBwYIBQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGx&#10;QiMkFVLBYjM0coLRQwclklPw4fFjczUWorKDJkSTVGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSV&#10;xNTk9KW1xdXl9VZmdoaWprbG1ub2N0dXZ3eHl6e3x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMh&#10;MRIEQVFhcSITBTKBkRShsUIjwVLR8DMkYuFygpJDUxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0&#10;ZeLys4TD03Xj80aUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIR&#10;AxEAPwDytWenZlmFm05DHFoY4b47tn9I3+01VkkCAQQeqYyMSJDcGx9H0wthxAHtnT4fTatX6qZI&#10;xfrBjl7gyu5llTydBq31fd/ax2rn+i3/AGnpWJaTLjXsd47qya/d/mqx1DFF+FdTp+kY5vwkf+Yq&#10;rqIgneBFn/Zn1t6Ne8Yj5colGP8A6cQ/Vf4vHBzPr99VMn6vdUF1bS7pWS4nFtEkMd9L7Ha7817P&#10;8Bu/nqf5ddypdLeHM0PCJ0e3641dHdVZVbmdBuYWPwshpuYWAHa+iqRkYza3/par8V1X6b9Imx+k&#10;5mCDkNnIwHf9qG6lk/m5TPpVf8b/ADSkygVQ6L/h3MmOccZ+c/Mf3nVocRwrLq22fS4/NjQiO8qn&#10;jn3DXQq5wqb089wR2Q21tnbcYPa6NP8Ar7R/5+aq92M6txBHnHOh/OEfSZ/LViy47BtiX9z4asb/&#10;AJvuelXZWGit4Jr1LQ36TSfzqj/K/Pq/mrP+C+mja0+I/l/VcrJwqbmlr2gg8hYeV02/DcbaJe0a&#10;gj6Tf/JNXW2Utd9Bwf5jSfiw+5qq2UCYI+XdS48pi0uc+HY84sCpdJD5nn8HrtlbHY+U0X41gLXV&#10;kTA/kNQMunEbc37JdursG7aQSWT+Zx7v7S0+odEqtmytwqs5M6A/FZbemOY4PynD0Q7aRW4FzjE+&#10;nX+b2/nP8F/mV2WoZIy2+x57meSy4CeIekfpx+X6/uoxQHuFdTXX3O4YPcSf5NdO/wD8+rr/AKgW&#10;X/Vrrj+pdTqfVQ7HdV6TCw2Oc51bmtNLranMa3Z6nvWVj2PYz06gMevksq0AH7r3u99z3fv3f2PT&#10;ULbAJ0AHhontPid7rvWszrXUbOodQLsbGBLMeg1OcyuoH9Hvymu+z+pZ/OXf+fFm5ONQ+r1a3foo&#10;k3V+4Nb/AKR1O631q/8ASfZ7/Ur/AJz7PaswWWMeHVONdg/PYS10/wBZm1yMLKrv0eVLXHU5FI2v&#10;n3D9Ypb6dOYz3P3/AM3k/wDdmz+aTTGV2JafukaM8MuH2zGeEGdHhyxlOM+Lpxx9eOX+JBk7Bvqy&#10;xjWsiyGvbtO5r2PG+m2mxvtspuY7dVYveei9Ob0vpGLgNABoqDXxwXn3Wu/tWue5eX/UDpxzuoY+&#10;Bl7HP6XaMvGsaQQ/Es9R9jKp2+pjM6jVjvYzZ+rW5ObVcyu1eunhPJ0Yhu//0OGyugSC/Fd5lp/1&#10;9qyLqLKHllrS0j7l3md0vN6deKshhY4n9E6Za+P9Ba322f1P57/g1UfjUZUV3sa4k6GIE+FjdP8A&#10;OYm2i3K+rmZ1d7D07puMMh+82FzphgcGsc6x382yr2fnuXoXTPq5lHHL8y/7VcQN7KW7am/vNqZ/&#10;PZH/AF36f+iWn9Uqen1dKpGJSzHZewW7GCBuM12tcXbnvdTey2n9I7/BrWtw2A+pS91FvY1mJ+LU&#10;yWOJsmIPmzDPkAAjIxrrH0z/AMePrR4oxaxZXW5tj6XmuwjkOH737qwevOb0vqWNm1uZ6WVNVjQQ&#10;HOePfu2/n/o/pu/7cWjj9KrxrT6ZII+kxxk66/T+l/nq/b0/p+XSacihljDy17QfuP0v7SBBIWA9&#10;3geqjFHU3jGDWMexlvpsG0DcHNd7B9Hc9jkN5mokeC1+v/ULMfk05/RcrZbjs9MY2RJDmbjZ6YyP&#10;pfne1l3/AG8s27Hux3/ZsphpuEEsd3E/mn85VsmMg33/ADel+Gc7HLihil/OYgB/tIR/S/79qGsu&#10;fs7Nbz8Bt/785O7GDWAtcSfBSoJO97ho4wPgP/MnORPa0Fw7akqN0rabq7RJcIjx0J+CDk519FYl&#10;7wG/REkx8NWqeXm11NLrTqfzAJOnC5/O6g/Id7W7WjgEyf8AyKlxwMjto0+e5rHgjXF+s6Rixy83&#10;IvdAkydBHP8AnIlGMQ31bPftJDSTzGtja2v9vs9vqWP/AEdf836b7EDDrc4vvPucwQwHjcYa3/pO&#10;aunx6sSmsX5g34rXtZh4/Lsj0H7XXWfQ9PF+1Nt9/qfrVn2itn85dbXbjEDZ5fmM88kjxEm+7hZN&#10;jmb6WSLg6btu4hh707pZVva4/p3f6X9FTs9P9MPF9bJyGYs7w6S1wM+n+e+383eytrP0jELPzLLi&#10;GNra1le7VoLXWF7nP9W/f/hXbv8AB/ov/PijhZN+NRkPaS1rwKbWES1zXf4JxH0drN9qcwgdw2GB&#10;kPsZay9tX846rd7dY37Xhu6v/hGIlNYe0O0IfqCNRppsn+Qma6np2H9ortNmfm0uaa+Ps7HO2ude&#10;S3+dtjfjUsc/9F+kt/cWnV0PqeO+2xtrcoMx8W9+O1pD3syK/Uq9Abf0t+Ntez1P+t+p/gUR4rSO&#10;zHpfU8rpObVk4pJtxX+rUDEEkbbqNd36PMp/V7v5f2fI/wAAvdcXJpy8WnLoO6nIrbbU7iWvAew/&#10;5rl4EwB4DgQ4ECzcODu/d/zti9o+prnO+rOAHGS2st5mA1zmtb/mIlMS/wD/0e0uxqcil1GRW26l&#10;/wBKt4lp+S5nqv1OeJt6aTaOfs7z+kH/ABF7/bd/xWR+k/4ddeGyYAknQLI6l9aeidOtOPZY6/IY&#10;S2ynH2OLCOW2WXW49LX/APB+rvTTXXRFXs4XQ77q8POoYXVZfTbRlNY5pafTvhmZTZS/81l7PWXS&#10;YfU7cgNIaA8xuE+1ZR+tPQ82xz34GS57qn0Gxr8QvNVn85SfTz/U2fnM/wBHYsbpPV8zpLxX1Blr&#10;8MaMy7a3VOA/Mdc94+zWe3/h/wDrlqYSLFG+9LqNah7KxxqvNlpa0WOA8Pc72t/z3K81oI10I7FZ&#10;OP1Ou6pt1eP9rpaQ+q9paWF41Ztdu/Nd/hP8GqnSP2thsZQ39KCYbTa4kx+cWv8Ac+pK9aGqnfsu&#10;bSPeQG8Au4n4rmvrDg1Z9I6jhXgvxzsurcCGOBDnTW8t9t7GB3/B2LpRVkOre20M9wgNGoHjun6S&#10;qtpIBofWDWOY0BQlG9CzYchxyE4mpRN6PAih1VTPcXNI9rh9HXVCuB2tGrnPdt2gamezWt9znbv3&#10;V3+R0jAy8Z1G0VsEgOrjc1w8Pzf7FibpfScDAsjCr3WMJbkZdkutLon0q7Po1/8ADsp2fufzqrTx&#10;8Ot6fi7cfjUBjswJyj9EfJ/eM/0Xif8AmTm3Y78zqln2GljHOZQAHXvIHt3MP6PHb/X33f8AArC6&#10;79T87p1Bz8QnO6dG51jR+kqH/dipv5jf+5FX6P8A03or1iuvV9NhFl8l+6wCHtcdmx7fotqd/MWb&#10;PZVb/wAaoihr2+viuNb5IPO5rm+19WQz6T9jvb6n9I/479GhHPR0GgcrNlyZZGcyNegHpj5PieE1&#10;78PI2CHRvaJ7N2uXd/V/6s5H1gyrci8hvSq31CkgR6jQxjmsp/d9Os1N/wCN/wCuI3VvqpjPyTk9&#10;OYzCzXS5+LIGPeOHvxnj2UWf1f0P+nqxlR6V1zN6N03qP1cfNFlkjCdb7TUbCG5NJJ+h6lO63Fs/&#10;m/U/4xXMc45A0pgxnZ6/m531nwOm+tW7p1bW4uNZZjuyK/fLWl1jvX/PtfubfZVmP/RW4foU/wDa&#10;e1Vj0nouRbjnDNjsStwutY9k2vqaP0htd7W1bPczd/N/4RdTXgY/ROkWC4C7qeYxtNr2kkNadzq8&#10;et7fa2r9G/8A43/hFnnpGOej3Z+UNm55qYwCWuc7v6Ti1rWM/wCD/SJvGeMRBZIxHtmUh4DV4fPe&#10;MjMuyanQLXyA3RoEfo2VN3bvSZ9Grf8Azav4vWc03YVj3yMCllbnSdaaHsyMarb9Bv6yGsr/AH7L&#10;Perz/q9hAWPovkkEem+oug/Smt1ljdjtv73rLIzMXIw/Sxy1g9Q7q62u3Oc76DH2/Rd/Jr9npqXV&#10;jJiXU6JW7JurqbLnFrMlzTqS4/omsb/xmb+nXf8AXf8AFPh9UrxvQz34t2O0tfa6pthsmPpbHY7v&#10;b9Fnu/m1zX+Lbpv2/wCtJuZ7sTp1DA50GHFkMxvd+9bfU/LZ/UXsKdeiAH//0tX60dayTY7pXT7H&#10;VECM3JZ9Ju4bhi0ulu1/puY/KtZ72epXR/plywwGsaGtaGtHYSB/mlztqJX/AOKzr38//Tr/AKP9&#10;H+l/7ef98WnkfRd9Hg/R/gqXM+5x/wBXoz4q4fHq8z1XqFXTqw1ga/KsH6Jh1AHHqvb/ANR/pFn4&#10;FmTjkZld768myTZa1xa4mTPuYWqt1H/lzJ5+kP5z6X0W/Q/4P/Qf8AnH0fmU7Fw8Pp+b9Pv/AOir&#10;cnFZvatHYwOq3WZm11Rbc76WZhu+zXhvd1j6R9ny/d+ZmY9vq/Q9Zi6zp31o6l0t4+0U19Wxnnb6&#10;9DRRmAcxZjS7Eufs+gyn7P6v5ltq5P6tfztv0fpN/r/Rf/0P9F/wy2mfQt+jw/8An/5z6P5yljx8&#10;XThr6rfTWu9va9J+t31f6yRXhZjPtJ0OJd+huDv9H6Vseo7/AIh9y0rA4GHCD4HReEdZ/pnWP5v+&#10;eH0vp/S/wX/Cf6T/AK4vSvqB/wAmj/lb+bb/AE/+if8AtN/7/wD9cUhQPB6BotDMtlLxVYbnljyN&#10;wBe2q4OLf61ipdAof0qq7Dych1777n3ussABFlgb6glv87XY9r7a9/v9P9D/AIFa1v8AN9uVm9Q/&#10;mRx3/r8j+b/75/w/pqrzFUK3/wCavx3Z/dtv5NbrA17S1tjDLHu1AJG0st/foub+iv8A+D9O/wDw&#10;Kreu2suynh7NP1hv0nAV+1zyPz8jDb7Lv+5WF+kVnG/mDz9A/wA5x+d9P+R/6L9VQZ/Os5/ncf8A&#10;r/R/8+/6f/ut9oVKV3/Bnjt4MbQzIBZDLA4Cwcure0/QyGbfc+r/ALsUu+1Yf+E+0ULi+t9Q6L1C&#10;9uBkV2Boca6sskF9ZlrXw7aPUxWWu9/rf8b+isVnI5xv6T/2s/of83/6B/8AB/6T/gFyv1g/65/N&#10;1fz30+Gf+A/6FTYL4xV8X9Vlj924Mnun9D0cQPCJ/wCB80/3P8m3bM/qnQfW6Z1CpufgZlYYx7pa&#10;7bUXCizFyD9CzDtc79Xs/mv/AARN1P60faej4nS8Bj6vRcHXvv2+4jv7Z+ktb/GT/wAm9H/o/wDh&#10;fofT4p/of/B/9yv+EXCs5/O+Sv8ApuN/PXRzxx8Jr5L/AEv3q/716RvUel09CvqvyH3dXvP6J2PW&#10;5tNLdIa+x7WOvdtG72s/PXOU0ZGVltpxa35OXkHYwD3WPn8xn0tjdv8AOP8A9H/o2KbuR8P8Jx/Z&#10;/lL0r/Fbw/8A5K/mXf0f/lL6bf6d/wB1/wD1EpSx/wAtHovqX9VK/q10w0veLs3JcLcu5ohu4Day&#10;mr870aG+1m7/AIS32ep6a306ZBe//9n/7RsSUGhvdG9zaG9wIDMuMAA4QklNBAQAAAAAADUcAVoA&#10;AxslRxwCAAACAAQcAnQAIShjKSBDcmVhdGl2ZWZpcmUgfCBEcmVhbXN0aW1lLmNvbQA4QklNBCUA&#10;AAAAABB0b8YyUASoiI7QwjyiDBqSOEJJTQQ6AAAAAADlAAAAEAAAAAEAAAAAAAtwcmludE91dHB1&#10;dAAAAAUAAAAAUHN0U2Jvb2wBAAAAAEludGVlbnVtAAAAAEludGUAAAAAQ2xybQAAAA9wcmludFNp&#10;eHRlZW5CaXRib29sAAAAAAtwcmludGVyTmFtZVRFWFQAAAABAAAAAAAPcHJpbnRQcm9vZlNldHVw&#10;T2JqYwAAAAwAUAByAG8AbwBmACAAUwBlAHQAdQBwAAAAAAAKcHJvb2ZTZXR1cAAAAAEAAAAAQmx0&#10;bmVudW0AAAAMYnVpbHRpblByb29mAAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0AAAAQAAAAAQAA&#10;AAAAEnByaW50T3V0cHV0T3B0aW9ucwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJib29sAAAAAABS&#10;Z3NNYm9vbAAAAAAAQ3JuQ2Jvb2wAAAAAAENudENib29sAAAAAABMYmxzYm9vbAAAAAAATmd0dmJv&#10;b2wAAAAAAEVtbERib29sAAAAAABJbnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAAAAAAUkdCQwAA&#10;AAMAAAAAUmQgIGRvdWJAb+AAAAAAAAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJsICBkb3ViQG/g&#10;AAAAAAAAAAAAQnJkVFVudEYjUmx0AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAAAAAAAAAAAAAA&#10;UnNsdFVudEYjUHhsQFIAAAAAAAAAAAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNlbnVtAAAAAFBn&#10;UHMAAAAAUGdQQwAAAABMZWZ0VW50RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNSbHQAAAAAAAAA&#10;AAAAAABTY2wgVW50RiNQcmNAWQAAAAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9vbAAAAAAOY3Jv&#10;cFJlY3RCb3R0b21sb25nAAAAAAAAAAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1jcm9wUmVjdFJp&#10;Z2h0bG9uZwAAAAAAAAALY3JvcFJlY3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABAASAAAAAEAAQBI&#10;AAAAAQABOEJJTQQmAAAAAAAOAAAAAAAAAAAAAD+AAAA4QklNBA0AAAAAAAQAAAAeOEJJTQQZAAAA&#10;AAAEAAAAHjhCSU0D8wAAAAAACQAAAAAAAAAAAQA4QklNBAoAAAAAAAEAADhCSU0nEAAAAAAACgAB&#10;AAAAAAAAAAI4QklNA/UAAAAAAEgAL2ZmAAEAbGZmAAYAAAAAAAEAL2ZmAAEAoZmaAAYAAAAAAAEA&#10;MgAAAAEAWgAAAAYAAAAAAAEANQAAAAEALQAAAAYAAAAAAAE4QklNA/gAAAAAAHAAAP//////////&#10;//////////////////8D6AAAAAD/////////////////////////////A+gAAAAA////////////&#10;/////////////////wPoAAAAAP////////////////////////////8D6AAAOEJJTQQIAAAAAAAQ&#10;AAAAAQAAAkAAAAJAAAAAADhCSU0EHgAAAAAABAAAAAA4QklNBBoAAAAAA1sAAAAGAAAAAAAAAAAA&#10;AADeAAACZAAAABMAZAByAGUAYQBtAHMAdABpAG0AZQBfAHMAXwAyADgAMAAxADgAMwAAAAEAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAACZAAAAN4AAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAA&#10;AAAAAAAAAAAAAAAQAAAAAQAAAAAAAG51bGwAAAACAAAABmJvdW5kc09iamMAAAABAAAAAAAAUmN0&#10;MQAAAAQAAAAAVG9wIGxvbmcAAAAAAAAAAExlZnRsb25nAAAAAAAAAABCdG9tbG9uZwAAAN4AAAAA&#10;UmdodGxvbmcAAAJkAAAABnNsaWNlc1ZsTHMAAAABT2JqYwAAAAEAAAAAAAVzbGljZQAAABIAAAAH&#10;c2xpY2VJRGxvbmcAAAAAAAAAB2dyb3VwSURsb25nAAAAAAAAAAZvcmlnaW5lbnVtAAAADEVTbGlj&#10;ZU9yaWdpbgAAAA1hdXRvR2VuZXJhdGVkAAAAAFR5cGVlbnVtAAAACkVTbGljZVR5cGUAAAAASW1n&#10;IAAAAAZib3VuZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0&#10;bG9uZwAAAAAAAAAAQnRvbWxvbmcAAADeAAAAAFJnaHRsb25nAAACZAAAAAN1cmxURVhUAAAAAQAA&#10;AAAAAG51bGxURVhUAAAAAQAAAAAAAE1zZ2VURVhUAAAAAQAAAAAABmFsdFRhZ1RFWFQAAAABAAAA&#10;AAAOY2VsbFRleHRJc0hUTUxib29sAQAAAAhjZWxsVGV4dFRFWFQAAAABAAAAAAAJaG9yekFsaWdu&#10;ZW51bQAAAA9FU2xpY2VIb3J6QWxpZ24AAAAHZGVmYXVsdAAAAAl2ZXJ0QWxpZ25lbnVtAAAAD0VT&#10;bGljZVZlcnRBbGlnbgAAAAdkZWZhdWx0AAAAC2JnQ29sb3JUeXBlZW51bQAAABFFU2xpY2VCR0Nv&#10;bG9yVHlwZQAAAABOb25lAAAACXRvcE91dHNldGxvbmcAAAAAAAAACmxlZnRPdXRzZXRsb25nAAAA&#10;AAAAAAxib3R0b21PdXRzZXRsb25nAAAAAAAAAAtyaWdodE91dHNldGxvbmcAAAAAADhCSU0EKAAA&#10;AAAADAAAAAI/8AAAAAAAADhCSU0EFAAAAAAABAAAAAE4QklNBAwAAAAAEdIAAAABAAAAoAAAADoA&#10;AAHgAABswAAAEbYAGAAB/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9iZQBkgAAAAAH/2wCEAAwICAgJ&#10;CAwJCQwRCwoLERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwBDQsLDQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDP/AABEIADoAoAMBIgACEQEDEQH/3QAEAAr/xAE/AAABBQEBAQEBAQAAAAAAAAAD&#10;AAECBAUGBwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAQQBAwIEAgUHBggFAwwz&#10;AQACEQMEIRIxBUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWSU/Dh8WNzNRaisoMmRJNUZEXC&#10;o3Q2F9JV4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vY3R1dnd4eXp7fH1+f3&#10;EQACAgECBAQDBAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGxQiPBUtHwMyRi4XKCkkNTFWNz&#10;NPElBhaisoMHJjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk9KW1xdXl9VZmdoaWprbG&#10;1ub2JzdHV2d3h5ent8f/2gAMAwEAAhEDEQA/APK1Z6dmWYWbTkMcWhjhvju2f0jf7TVWSQIBBB6p&#10;jIxIkNwbH0fTC2HEAe2dPh9Nq1fqpkjF+sGOXuDK7mWVPJ0GrfV939rHauf6Lf8AaelYlpMuNex3&#10;jurJr93+arHUMUX4V1On6Rjm/CR/5iquoiCd4EWf9mfW3o17xiPlyiUY/wDpxD9V/i8cHM+v31Uy&#10;fq91QXVtLulZLicW0SQx30vsdrvzXs/wG7+ep/l13Kl0t4czQ8InR7frjV0d1VlVuZ0G5hY/CyGm&#10;5hYAdr6KpGRjNrf+lqvxXVfpv0ibH6TmYIOQ2cjAd/2obqWT+blM+lV/xv8ANKTKBVDov+HcyY5x&#10;xn5z8x/edWhxHCsurbZ9Lj82NCI7yqeOfcNdCrnCpvTz3BHZDbW2dtxg9ro0/wCvtH/n5qr3Yzq3&#10;EEecc6H84R9Jn8tWLLjsG2Jf3Phqxv8Am+56VdlYaK3gmvUtDfpNJ/OqP8r8+r+as/4L6aNrT4j+&#10;X9VysnCpuaWvaCDyFh5XTb8Nxtol7RqCPpN/8k1dbZS130HB/mNJ+LD7mqrZQJgj5d1LjymLS5z4&#10;djziwKl0kPmefweu2Vsdj5TRfjWAtdWRMD+Q1Ay6cRtzfsl26uwbtpBJZP5nHu/tLT6h0Sq2bK3C&#10;qzkzoD8Vlt6Y5jg/KcPRDtpFbgXOMT6df5vb+c/wX+ZXZahkjLb7HnuZ5LLgJ4h6R+nH5fr+6jFA&#10;e4V1Ndfc7hg9xJ/k107/APz6uv8AqBZf9WuuP6l1Op9VDsd1XpMLDY5znVua00utqcxrdnqe9ZWP&#10;Y9jPTqAx6+SyrQAfuve733Pd+/d/Y9NQtsAnQAeGie0+J3uu9azOtdRs6h1AuxsYEsx6DU5zK6gf&#10;0e/Ka77P6ln85d/58Wbk41D6vVrd+iiTdX7g1v8ApHU7rfWr/wBJ9nv9Sv8AnPs9qzBZYx4dU412&#10;D89hLXT/AFmbXIwsqu/R5UtcdTkUja+fcP1ilvp05jPc/f8AzeT/AN2bP5pNMZXYlp+6Rozwy4fb&#10;MZ4QZ0eHLGU4z4unHH145f4kGTsG+rLGNayLIa9u07mvY8b6babG+2ym5jt1Vi956L05vS+kYuA0&#10;AGioNfHBefda7+1a57l5f9QOnHO6hj4GXsc/pdoy8axpBD8Sz1H2Mqnb6mMzqNWO9jNn6tbk5tVz&#10;K7V66eE8nRiG7//Q4bK6BIL8V3mWn/X2rIuosoeWWtLSPuXeZ3S83p14qyGFjif0Tplr4/0FrfbZ&#10;/U/nv+DVR+NRlRXexriToYgT4WN0/wA5ibaLcr6uZnV3sPTum4wyH7zYXOmGBwaxzrHfzbKvZ+e5&#10;ehdM+rmUccvzL/tVxA3spbtqb+82pn89kf8AXfp/6Jaf1Sp6fV0qkYlLMdl7BbsYIG4zXa1xdue9&#10;1N7Laf0jv8Gta3DYD6lL3UW9jWYn4tTJY4myYg+bMM+QACMjGusfTP8Ax4+tHijFrFldbm2Ppea7&#10;COQ4fvfurB685vS+pY2bW5npZU1WNBAc549+7b+f+j+m7/txaOP0qvGtPpkgj6THGTrr9P6X+er9&#10;vT+n5dJpyKGWMPLXtB+4/S/tIEEhYD3eB6qMUdTeMYNYx7GW+mwbQNwc13sH0dz2OQ3maiR4LX6/&#10;9Qsx+TTn9FytluOz0xjZEkOZuNnpjI+l+d7WXf8Abyzbse7Hf9mymGm4QSx3cT+afzlWyYyDff8A&#10;N6X4ZzscuKGKX85iAH+0hH9L/v2oay5+zs1vPwG3/vzk7sYNYC1xJ8FKgk73uGjjA+A/8yc5E9rQ&#10;XDtqSo3StpurtElwiPHQn4IOTnX0ViXvAb9ESTHw1ap5ebXU0utOp/MAk6cLn87qD8h3tbtaOATJ&#10;/wDIqXHAyO2jT57mseCNcX6zpGLHLzci90CTJ0Ec/wCciUYxDfVs9+0kNJPMa2Nra/2+z2+pY/8A&#10;R1/zfpvsQMOtzi+8+5zBDAeNxhrf+k5q6fHqxKaxfmDfite1mHj8uyPQftddZ9D08X7U233+p+tW&#10;faK2fzl1tduMQNnl+YzzySPESb7uFk2OZvpZIuDpu27iGHvTullW9rj+nd/pf0VOz0/0w8X1snIZ&#10;izvDpLXAz6f577fzd7K2s/SMQs/MsuIY2trWV7tWgtdYXuc/1b9/+Fdu/wAH+i/8+KOFk341GQ9p&#10;LWvAptYRLXNd/gnEfR2s32pzCB3DYYGQ+xlrL21fzjqt3t1jfteG7q/+EYiU1h7Q7Qh+oI1Gmmyf&#10;5CZrqenYf2iu02Z+bS5pr4+zsc7a515Lf522N+NSxz/0X6S39xadXQ+p477bG2tygzHxb347WkPe&#10;zIr9Sr0Bt/S34217PU/636n+BRHitI7Mel9Tyuk5tWTikm3Ff6tQMQSRtuo13fo8yn9Xu/l/Z8j/&#10;AAC91xcmnLxacug7qcitttTuJa8B7D/muXgTAHgOBDgQLNw4O793/O2L2j6muc76s4AcZLay3mYD&#10;XOa1v+YiUxL/AP/R7S7GpyKXUZFbbqX/AEq3iWn5Lmeq/U54m3ppNo5+zvP6Qf8AEXv9t3/FZH6T&#10;/h114bJgCSdAsjqX1p6J06049ljr8hhLbKcfY4sI5bZZdbj0tf8A8H6u9NNddEVezhdDvurw86hh&#10;dVl9NtGU1jmlp9O+GZlNlL/zWXs9ZdJh9TtyA0hoDzG4T7VlH609DzbHPfgZLnuqfQbGvxC81Wfz&#10;lJ9PP9TZ+cz/AEdixuk9XzOkvFfUGWvwxozLtrdU4D8x1z3j7NZ7f+H/AOuWphIsUb70uo1qHsrH&#10;Gq82WlrRY4Dw9zva3/PcrzWgjXQjsVk4/U67qm3V4/2ulpD6r2lpYXjVm127813+E/waqdI/a2Gx&#10;lDf0oJhtNriTH5xa/wBz6kr1oaqd+y5tI95AbwC7ifiua+sODVn0jqOFeC/HOy6twIY4EOdNby32&#10;3sYHf8HYulFWQ6t7bQz3CA0ageO6fpKq2kgGh9YNY5jQFCUb0LNhyHHITialE3o8CKHVVM9xc0j2&#10;uH0ddUK4Ha0auc923aBqZ7Na33Odu/dXf5HSMDLxnUbRWwSA6uNzXDw/N/sWJul9JwMCyMKvdYwl&#10;uRl2S60uifSrs+jX/wAOynZ+5/OqtPHw63p+Ltx+NQGOzAnKP0R8n94z/ReJ/wCZObdjvzOqWfYa&#10;WMc5lAAde8ge3cw/o8dv9ffd/wACsLrv1PzunUHPxCc7p0bnWNH6Sof92Km/mN/7kVfo/wDTeivW&#10;K69X02EWXyX7rAIe1x2bHt+i2p38xZs9lVv/ABqiKGvb6+K41vkg87mub7X1ZDPpP2O9vqf0j/jv&#10;0aEc9HQaBys2XJlkZzI16AemPk+J4TXvw8jYIdG9ons3a5d39X/qzkfWDKtyLyG9KrfUKSBHqNDG&#10;Oayn9306zU3/AI3/AK4jdW+qmM/JOT05jMLNdLn4sgY944e/GePZRZ/V/Q/6erGVHpXXM3o3Teo/&#10;Vx80WWSMJ1vtNRsIbk0kn6HqU7rcWz+b9T/jFcxzjkDSmDGdnr+bnfWfA6b61bunVtbi41lmO7Ir&#10;98taXWO9f8+1+5t9lWY/9Fbh+hT/ANp7VWPSei5FuOcM2OxK3C61j2Ta+po/SG13tbVs9zN383/h&#10;F1NeBj9E6RYLgLup5jG02vaSQ1p3Orx63t9rav0b/wDjf+EWeekY56Pdn5Q2bnmpjAJa5zu/pOLW&#10;tYz/AIP9Im8Z4xEFkjEe2ZSHgNXh894yMy7JqdAtfIDdGgR+jZU3du9Jn0at/wDNq/i9ZzTdhWPf&#10;IwKWVudJ1poezIxqtv0G/rIayv8Afss96vP+r2EBY+i+SQR6b6i6D9Ka3WWN2O2/vessjMxcjD9L&#10;HLWD1Durra7c5zvoMfb9F38mv2empdWMmJdTolbsm6upsucWsyXNOpLj+iaxv/GZv6dd/wBd/wAU&#10;+H1SvG9DPfi3Y7S19rqm2GyY+lsdju9v0We7+bXNf4tum/b/AK0m5nuxOnUMDnQYcWQzG9371t9T&#10;8tn9Rewp16IAf//S1frR1rJNjuldPsdUQIzcln0m7huGLS6W7X+m5j8q1nvZ6ldH+mXLDAaxoa1o&#10;a0dhIH+aXO2olf8A4rOvfz/9Ov8Ao/0f6X/t5/3xaeR9F30eD9H+Cpcz7nH/AFejPirh8erzPVeo&#10;VdOrDWBr8qwfomHUAceq9v8A1H+kWfgWZOORmV3vrybJNlrXFriZM+5haq3Uf+XMnn6Q/nPpfRb9&#10;D/g/9B/wCcfR+ZTsXDw+n5v0+/8A6KtycVm9q0djA6rdZmbXVFtzvpZmG77NeG93WPpH2fL935mZ&#10;j2+r9D1mLrOnfWjqXS3j7RTX1bGedvr0NFGYBzFmNLsS5+z6DKfs/q/mW2rk/q1/O2/R+k3+v9F/&#10;/Q/0X/DLaZ9C36PD/wCf/nPo/nKWPHxdOGvqt9Na729r0n63fV/rJFeFmM+0nQ4l36G4O/0fpWx6&#10;jv8AiH3LSsDgYcIPgdF4R1n+mdY/m/54fS+n9L/Bf8J/pP8Ari9K+oH/ACaP+Vv5tv8AT/6J/wC0&#10;3/v/AP1xSFA8HoGi0My2UvFVhueWPI3AF7arg4t/rWKl0Ch/SqrsPJyHXvvufe6ywAEWWBvqCW/z&#10;tdj2vtr3+/0/0P8AgVrW/wA325Wb1D+ZHHf+vyP5v/vn/D+mqvMVQrf/AJq/Hdn922/k1usDXtLW&#10;2MMse7UAkbSy39+i5v6K/wD4P07/APAqt67ay7KeHs0/WG/ScBX7XPI/PyMNvsu/7lYX6RWcb+YP&#10;P0D/ADnH530/5H/ov1VBn86zn+dx/wCv9H/z7/p/+632hUpXf8GeO3gxtDMgFkMsDgLBy6t7T9DI&#10;Zt9z6v8AuxS77Vh/4T7RQuL631DovUL24GRXYGhxrqyyQX1mWtfDto9TFZa73+t/xv6KxWcjnG/p&#10;P/az+h/zf/oH/wAH/pP+AXK/WD/rn83V/PfT4Z/4D/oVNgvjFXxf1WWP3bgye6f0PRxA8In/AIHz&#10;T/c/ybdsz+qdB9bpnUKm5+BmVhjHulrttRcKLMXIP0LMO1zv1ez+a/8ABE3U/rR9p6PidLwGPq9F&#10;wde+/b7iO/tn6S1v8ZP/ACb0f+j/AOF+h9Pin+h/8H/3K/4RcKzn875K/wCm4389dHPHHwmvkv8A&#10;S/er/vXpG9R6XT0K+q/Ifd1e8/onY9bm00t0hr7HtY6920bvaz89c5TRkZWW2nFrfk5eQdjAPdY+&#10;fzGfS2N2/wA4/wD0f+jYpu5Hw/wnH9n+UvSv8VvD/wDkr+Zd/R/+Uvpt/p3/AHX/APUSlLH/AC0e&#10;i+pf1Ur+rXTDS94uzclwty7miG7gNrKavzvRob7Wbv8AhLfZ6nprfTpkF7//2ThCSU0EIQAAAAAA&#10;XQAAAAEBAAAADwBBAGQAbwBiAGUAIABQAGgAbwB0AG8AcwBoAG8AcAAAABcAQQBkAG8AYgBlACAA&#10;UABoAG8AdABvAHMAaABvAHAAIABDAEMAIAAyADAAMQA1AAAAAQA4QklNBAYAAAAAAAcABAAAAAEB&#10;AP/hDpNodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvADw/eHBhY2tldCBiZWdpbj0i77u/IiBp&#10;ZD0iVzVNME1wQ2VoaUh6cmVTek5UY3prYzlkIj8+IDx4OnhtcG1ldGEgeG1sbnM6eD0iYWRvYmU6&#10;bnM6bWV0YS8iIHg6eG1wdGs9IkFkb2JlIFhNUCBDb3JlIDUuNi1jMDY3IDc5LjE1Nzc0NywgMjAx&#10;NS8wMy8zMC0yMzo0MDo0MiAgICAgICAgIj4gPHJkZjpSREYgeG1sbnM6cmRmPSJodHRwOi8vd3d3&#10;LnczLm9yZy8xOTk5LzAyLzIyLXJkZi1zeW50YXgtbnMjIj4gPHJkZjpEZXNjcmlwdGlvbiByZGY6&#10;YWJvdXQ9IiIgeG1sbnM6eG1wPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvIiB4bWxuczpk&#10;Yz0iaHR0cDovL3B1cmwub3JnL2RjL2VsZW1lbnRzLzEuMS8iIHhtbG5zOnBob3Rvc2hvcD0iaHR0&#10;cDovL25zLmFkb2JlLmNvbS9waG90b3Nob3AvMS4wLyIgeG1sbnM6eG1wUmlnaHRzPSJodHRwOi8v&#10;bnMuYWRvYmUuY29tL3hhcC8xLjAvcmlnaHRzLyIgeG1sbnM6eG1wTU09Imh0dHA6Ly9ucy5hZG9i&#10;ZS5jb20veGFwLzEuMC9tbS8iIHhtbG5zOnN0RXZ0PSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8x&#10;LjAvc1R5cGUvUmVzb3VyY2VFdmVudCMiIHhtcDpNb2RpZnlEYXRlPSIyMDE1LTA3LTA2VDA5OjUw&#10;OjE3LTA3OjAwIiB4bXA6Q3JlYXRvclRvb2w9IkFkb2JlIFBob3Rvc2hvcCBDUzMgV2luZG93cyIg&#10;eG1wOkNyZWF0ZURhdGU9IjIwMTQtMDgtMDRUMTE6MTc6NDgtMDc6MDAiIHhtcDpNZXRhZGF0YURh&#10;dGU9IjIwMTUtMDctMDZUMDk6NTA6MTctMDc6MDAiIGRjOnJpZ2h0cz0iKGMpIENyZWF0aXZlZmly&#10;ZSB8IERyZWFtc3RpbWUuY29tIiBkYzpmb3JtYXQ9ImltYWdlL2pwZWciIHBob3Rvc2hvcDpDb2xv&#10;ck1vZGU9IjQiIHBob3Rvc2hvcDpJQ0NQcm9maWxlPSJVLlMuIFdlYiBDb2F0ZWQgKFNXT1ApIHYy&#10;IiB4bXBSaWdodHM6TWFya2VkPSJGYWxzZSIgeG1wTU06SW5zdGFuY2VJRD0ieG1wLmlpZDpiZGU1&#10;YTAwYS05NmYzLWIyNDItYThiMi1iNmIwNzZjNmE1ZTMiIHhtcE1NOkRvY3VtZW50SUQ9ImFkb2Jl&#10;OmRvY2lkOnBob3Rvc2hvcDowZDJiMzBmOS0yM2ZmLTExZTUtOWYxZS1kYTJlMWY2ZDFhYjUiIHht&#10;cE1NOk9yaWdpbmFsRG9jdW1lbnRJRD0ieG1wLmRpZDo0ZmE2ZDE3OC1mNjc4LTRlNGItYjAzNS0x&#10;ZTFlMzdlNjQ1ZWYiPiA8eG1wTU06SGlzdG9yeT4gPHJkZjpTZXE+IDxyZGY6bGkgc3RFdnQ6YWN0&#10;aW9uPSJzYXZlZCIgc3RFdnQ6aW5zdGFuY2VJRD0ieG1wLmlpZDo0ZmE2ZDE3OC1mNjc4LTRlNGIt&#10;YjAzNS0xZTFlMzdlNjQ1ZWYiIHN0RXZ0OndoZW49IjIwMTUtMDctMDZUMDk6NTA6MTctMDc6MDAi&#10;IHN0RXZ0OnNvZnR3YXJlQWdlbnQ9IkFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1IChXaW5kb3dzKSIg&#10;c3RFdnQ6Y2hhbmdlZD0iLyIvPiA8cmRmOmxpIHN0RXZ0OmFjdGlvbj0ic2F2ZWQiIHN0RXZ0Omlu&#10;c3RhbmNlSUQ9InhtcC5paWQ6YmRlNWEwMGEtOTZmMy1iMjQyLWE4YjItYjZiMDc2YzZhNWUzIiBz&#10;dEV2dDp3aGVuPSIyMDE1LTA3LTA2VDA5OjUwOjE3LTA3OjAwIiBzdEV2dDpzb2Z0d2FyZUFnZW50&#10;PSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cykiIHN0RXZ0OmNoYW5nZWQ9Ii8iLz4g&#10;PC9yZGY6U2VxPiA8L3htcE1NOkhpc3Rvcnk+IDwvcmRmOkRlc2NyaXB0aW9uPiA8L3JkZjpSREY+&#10;IDwveDp4bXBtZXRhPiAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgIDw/eHBhY2tldCBlbmQ9InciPz7/4v/iSUNDX1BST0ZJTEUAAQkACIBwQURCRQIQ&#10;AABwcnRyQ01ZS0xhYiAH0AAHABoABQApADVhY3NwQVBQTAAAAABBREJFAAAAAAAAAAAAAAAAAAAA&#10;AQAA9tYAAQAAAADTLUFEQkUAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAApkZXNjAAAA/AAAAHRjcHJ0AAABcAAAACt3dHB0AAABnAAAABRBMkIwAAABsAAAogZB&#10;MkIyAAABsAAAogZBMkIxAACjuAAAogZCMkEwAAFFwAACOLRCMkExAAN+dAACOLRCMkEyAAW3KAAC&#10;OLRnYW10AAfv3AAAkJFkZXNjAAAAAAAAABpVLlMuIFdlYiBDb2F0ZWQgKFNXT1ApIHYyAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAHRleHQAAAAAQ29weXJpZ2h0IDIwMDAgQWRvYmUgU3lzdGVtcywgSW5j&#10;LgAAWFlaIAAAAAAAALVaAAC8ZwAAkjBtZnQyAAAAAAQDCQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAA&#10;AAAAAAAAAAAAAAABAAABAAACAAACJAQdBdoHaQjZCjYLhQzHDf8PMRBeEYsStxPiFQsWMhdXGHkZ&#10;mBq1G9Ic7x4lH1kghyGyItoj/yUjJkQnZiiGKacqxyvoLQguKC9IMGkxiTKmM8I03jX7Nxg4NTlR&#10;Om07iTylPcI+3j/4QRFCKUNCRFxFdUaPR6lIw0ndSvdMEk0sTkNPWVBvUYZSnFOyVMlV31b2WA1Z&#10;I1o6W1FcZl14Xopfm2CtYb5iz2PgZPFmAmcSaCNpM2pCa1JsXm1nbnFvenCDcYxylHOcdKN1qnax&#10;d7d4vXnDesh7zXzOfc1+zH/LgMmBx4LFg8KEv4W7hreHs4iuiamKpIuejJiNkY6Gj3uQcJFkkliT&#10;TJRAlTOWJpcZmAyY/5nymuSb1pzInbuerZ+foI6hfKJqo1ekRaUzpiCnDqf8qOqp16rFq7Osoa2P&#10;rn2va7BZsUeyNrMktBK1ALXtttq3yLi1uaO6kLt+vGu9Wb5HvzXAIsEQwf7C7MPaxMfFtcajx5HI&#10;fslsylnLRMwuzRjOAc7rz9XQvtGn0pDTedRh1UnWMdcY2ADY5tnN2rLbmNx93WLeR98s4BDg9OHY&#10;4rvjnuR75VfmM+cO5+jowema6nHrSOwd7PDtw+6W73bwVfEz8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6&#10;Yfsp++v8p/1c/gv+tP9a//8AAAHoA6cFLAaEB78I5woECxYMHA0eDhwPGRAXERQSEBMLFAQU/BXz&#10;FuYX2BjMGdYa3hvhHOEd3x7bH9Yg0SHLIsQjviS4JbMmrieqKKYpoiqgK54snS2aLpUvkTCNMYky&#10;hjODNIE1fzZ/N384gDmCOn87fjx8PXw+fD99QH9BgkKFQ4lEjUWSRphHmkibSZ1Kn0ujTKZNqk6v&#10;T7RQulHAUsdTzlTVVddW2VfbWN5Z4FrjW+dc6l3tXvFf9WD4YfxjAGQDZQFl/2b8Z/po+Gn1avNr&#10;8Gzubetu6G/lcOFx3nLac9Z0zXXDdrl3r3ileZt6kHuFfHp9b35kf1iATYFBgjWDKYQchRCF/obt&#10;h9uIyom4iqaLlYyDjXGOYI9OkD2RLJIbkwqT+pTpldmWyZe6mKeZk5qAm22cWp1InjafJaAUoQSh&#10;9aLmo9ikyqW9prGnpqibqZGqh6t/rHetb65nr2CwWrFUsk+zTLRJtUa2RbdEuEW5RrpIu0q8Tr1S&#10;vle/XcBjwWrCcsN7xITFisaQx5bIncmlyq3Ltsy/zcjO0s/c0ObR8dL71AbVEtYe1yrYN9lE2lHb&#10;Xtxr3Xneht+U4JzhouKo463ksuW25rrnvejA6cPq1Ovl7PXuBO8S8CDxLPI480P0TvVZ9mP3avhu&#10;+W/6bPtk/Fb9RP4v/xf//wAAAgUD2AVoBsYIBgkyClILZQxyDXgOeg96EHoReRJ1E3AUaBVeFlIX&#10;RRg3GSkaNBs9HEAdPx46HzQgLCEjIhkjDyQEJPkl7ibjJ9gozCnBKrYrqyyfLZMuhy98MHAxZDJZ&#10;M000QTU2Nis3ITgWOQs6ADr2O+084z3bPtM/y0DEQb1Ct0OyRKxFpkahR5xIl0mUSpBLjkyLTYpO&#10;iU+IUIhRiVKIU4hUiFWIVolXiliLWY1aj1uRXJNdll6YX5tgnWGfYqBjoWSjZaRmpmenaKhpqWqq&#10;a6psq22rbqtvq3CpcahypXOjdKB1nXaZd5V4kXmMeod7gnx8fXZ+b39pgGGBWoJRg0iEPoU1hiuH&#10;IYgXiQyKAor3i+2M4o3Yjs2Pw5C5ka+SpZOclJKViZaAl3iYcJlqmmObXpxZnVWeUp9QoE+hT6JQ&#10;o1KkVaVZpl+nZqhuqXiqgquOrJytq667r8yw37Hzswm0ILU4tlG3bLiHuaS6wrvhvQG+Ib9DwGXB&#10;h8Kqw87E8cYVxznIXsmCyqbLysztzhDPMtBU0XTSlNOy1M/V69cG2B7ZNtpM22HcdN2H3pjfp+Cz&#10;4b7ix+PN5NHl0ubQ58zoxOm66qzrm+yH7W/uWO9c8FvxVvJM8z30KvUS9fb21vez+I35Yvov+vT7&#10;sfxm/RH9s/5N/uH/cf//AAAB2QONBQkGVAd/CJYJoQqkC58Mkw2CDnAPXxBMETcSIRMJE/AU1hW7&#10;Fp8XgxiBGX0adBtmHFUdQR4sHxcgACDqIdMivSOmJJAleiZkJ04oOSklKhAq/SvqLNctxC6xL54w&#10;jDF5MmczVTRENTI2IjcROAE48TniOtM7xDy1PaY+mD+KQH1Bb0JiQ1VESUU8RjBHI0gXSQtJ/0rz&#10;S+hM3E3QTsVPuVCtUaFSlVOIVHpVbVZfV1FYQ1k1WiZbGFwJXPpd617cX8xgvWGsYptjiWR4ZWZm&#10;VGdCaDBpHmoLavhr5WzSbb5uqm+WcIJxbHJWc0B0KXUSdft25HfNeLZ5nnqGe258Vn0+fiV/DX/0&#10;gNuBwoKog42EcoVXhjuHIIgFiOqJz4qzi5iMfY1ijkePLZASkPiR3pLEk6qUkZV4lmCXR5gvmRia&#10;AZrqm9Scv52qnpafg6BxoV+iT6M/pDClIqYVpwin/ajzqeqq4qvbrNWt0K7Lr8ewxLHCssGzwbTC&#10;tcW2yLfNuNO527rju+28+L4EvxHAIMEwwkDDUsRmxXrGj8emyL7J1srxzAzNKs5Hz2PQgNGf0r/T&#10;4NUD1ifXTNhz2ZvaxNvv3RreRt9z4KHhz+MC5E3lmebn6DbphurY7CvtgO7X8DHxkPLv9E31qvcE&#10;+Fr5q/r2/Dr9e/67////AIAAgADltH/Nf1TMP3+lfsOyjH+UfmmYf3+efkx943/BfmNiQX/+fpJE&#10;YYB/fwUfZIH+gBz8uH50i3nkD35XibLK235PiBSxPn5chrSXL36ChZt8k36+hLpg6X8Pg/RDAH+W&#10;g3gdooDkg9/6o30llwjiSH0clDHJWH0lkXqvzn1Ljx6V1n2GjQ17Tn3XizxftH43iYlBy37AiC0c&#10;BH/PiBH4v3wXorDggnwXnsnHsnwrmxSuRXxbl6OUc3yrlKZ6Dn0MkeZelX13j09Atn3/jS0ajH7E&#10;i8n3CXtHrnXe2ntEqXrGG3tdpMSs0nuWoGaTEHvqnFp42nxbmLtdiHzPlU0/uX1SkosZPH3GjvD1&#10;hXqqul3dWXqftEjEp3qzrourfHrwqT2R4ntMpE53snvAn7pci3w9m48+03y8mHYYF3zbkEn0OHov&#10;xnLcDXobvzvDYnonuHOqTXpksjaQ33rJrHF20ntEpxBbrnvAojA+DHw7nw8XHHwHj6DzHXnR0sja&#10;8Xm0ymHCSXm4wo2pP3nwu2GP53pZtM52BnrdrsZbBnteqYc9Y3vQpNMWSXtSjxHyKnmM34TZ/Xlm&#10;1dPBVXlgzO6oVnmUxOKPE3n+vZJ1S3qGtwdaaXsMsdw82nt6qSUVnnrIjp3t7YkTfivWfogAfbG+&#10;zYcFfVemtYYwfTOOGoWEfUh00IT8fYxaa4Sbfeg9joSffosYi4Z6gAHryYeuiQjVAIajh329jYW5&#10;hiGlfoT4hQOM0IRkhCpzfYP0g4hZD4Oogwc8OYO4guAW+YV3hAPp+4Zwk/jTU4V3kXW8EIScjxmk&#10;FIP1jROLiYN1i1ZyVYMXidVX/4LYiHw7LILrh5QViIR7h6joUoVznvjRsoSDm4G6f4OymDuioYMO&#10;lTqKOIKgkqFxKYJQkENW94Ibjhw6NIIujJYUOIOJisnmyISqqhjQMoO7pa25BoLxoYKhP4JVnaSI&#10;7oHjmhJwC4GjludWAoF1k/85U4GGkgwTFYKajOflY4QMtWLO1oMdsAO3tYJSquqgBYG5pi6H1YFO&#10;ocZu/YEJnbxVH4DjmjM4iYDzmDgSH4G8jEHkL4OLwNrNrIKcuoK2koHOtHqe9IE2rt+G6IDTqbBu&#10;MYCTpO1UXIBloNg33YB0nlgRVIEDi7fjKYMkzJXMr4I2xTu1mIFlvkOeA4DKt8uGCYBpsd1td4Az&#10;rI1TxoAIqFY3TYAKo1wQroBsi0fiToLQ2LvL2oHm0E60xIETyGGdNYB0wRSFToASunps1X/ftM1T&#10;PH+6sEg20X+8pRAQKn/0iu7dPJJhfJjHa5B6fEOxVo6yfBCax40afBGDl4u3fElrnoqCfLFSdYmI&#10;fTI2joknfgERMovWf97bRpEthsvGBY9ChYSwKo2DhG+Zsov8g5CCg4qtgvJqjImNgohRXoijgkA1&#10;eohJgmAQBIqYg4bZs5AAkSTEnY4iju2u/YxjjN+YgIrxiyaBVYmzibJpaoimiHxQSofLh3Y0dod5&#10;hwUO+olWhrvYR48Im5LDLo0ymHutgYuGlZeXHooTkv2AF4jokL5oU4fmjrxPW4cTjP8znYbCjB0O&#10;FIgoiYTW6Y5KphXB0Yx4oiasJIrUnnOV0olomwp+5ogyl+pnS4c+lS1OfYZvkswy2YYckcENTocl&#10;iP/Vp42xsMfAm4virACq9oo+p3eUtIjWo0F94oekn1xmWIanm9pNtYXdmPkyLIWKl/IMqIZLiI/U&#10;kI0zu6W/kotntgWp8onCsKaTvohbq6R9CocwpwhlnoY2oudNDIVfn68xnYULnT8MHoWXiDHTo4zL&#10;xse+s4sDwEmpFoleuhSS54f0tEl8QobMrwRk9oXcqndMh4UFp2UxJISioToLroUEh+bS4Ixy0le9&#10;+4qwyvGoXYkNw+GSMYejvVN7nYZ6t3xkaYWLssdMDYS9rmcwt4RcoPALVYSOh6nM+5vye1u4k5lH&#10;eyGj9pa4ewmO3pRgeyZ5FZJFe3hiaZBle/lKco7afJMvY441fX4KfpAff8DLOprihP23Zpgjg+ej&#10;AZWZgvyN+pNNgkt4K5FDgdhhfI91gZpJfo33gYEueY1XgeMJz46bgwjJ05nfjq22HJcljMKh5ZSY&#10;iviM4ZJbiYl3IZBeiFRgg46eh15ImI0qhqAtp4yMhp0JNY1HhejIqJjnmI6045Y9lc6gp5O9kzSL&#10;u5FykO12A4+Gjv9ff43SjVJHsYxmi/ss3ovMi80Ir4wfhd/HfJgsooazxpWEnvqfe5MLm6yKhJDS&#10;mKp07I7ZlfRej40xk6BG7ovFkcQsO4snkb4IPIshhZHGX5ebrKWyspT1qFmebJJ+pEqJhJBKoI10&#10;AY5TnSNduIydmidGQYs0l/crroqUlzsH24pMhVDFZpcmtuyxyZSAsd6diZIIrQ6Iqo/VqJpzQI3l&#10;pI9dE4wwoRNFsYq0ntMrOooSm8gHi4mbhRrEkpbDwXixB5Qeu6WcyZGnthaH7o9ysO5yj42FrFVc&#10;fYvaqJlFPopcpkEq2YmonPkHSokLhO7D4pZuzHmwZ5PKxdicKJFWv4WHTo8jubNx/o02tKpcA4uN&#10;sRNE1YoarEIqfIlpnLoHFoiZhMu9P6XQenqqHKJoek2W0Z8cekWDFJwIenJunZk4etRZLJaye2RC&#10;U5SifAon85PzfP0EqpN/f6a7s6Tig5SpKqFagpyWFZ4KgdCCYJr9gT5t25g6gOtYY5XCgM5BgpO8&#10;gNsnNJMLgXUEaJIDgpq6iKPrjMKoF6BoiwGVJJ0ViW6Ba5oXiCls8ZddhydXipTvhmZAvJLuhegm&#10;jpI4hlsEL5C0gtS5fKMblfWm/Z+jk3qT/5xZkTmAX5lOjzNr9ZadjZFWrZQ0jDFAApI0izkl+ZF3&#10;i9kD/Y+SgrK4lqJVn2imCp7pnDOS/puqmT9/VpimlotrBJXYlC5V2ZN8kj8/UpF+kOwlbpC/kVYD&#10;046Zgpa3o6HIqQKlNZ5VpRWSLpsRoWt+gpgRnhlqOZVWmyJVIpLrmKw+w5Dslz8lAZAnlgsDr43I&#10;gn22y6FXsr2kbZ3hrh6RbJqdqcZ9ypegpdFplpTrolJUlpKAn4M+T5BsnlQkrI+gmMwDkY0agmm2&#10;D6D+vLajxp2Ct2GQypo9slx9LJc/rcxpAZSOqeBUF5Itpw0975ASpMMkZY8wmJsDeYyNglm1caCv&#10;xyyjPJ0twReQQZnqu198pZbwtj9oiJRAshJTs5Hgr0c9m4/SqagkH470mGwDZYwdgkyuHq/+eeSc&#10;KaveebaKEKfeebJ3iqQXeeZkR6CYelBP+Z1zeuY6H5r2e40gKZqYfHEAAJXTf8qszq8ogoObaKrk&#10;gZmJfqbagOB2+6MTgGNjqJ+bgCZPU5x/gCM5dJoFgEwfoZmWgRcAAJSOgACr3649iy6aiqn+iY2I&#10;vaXtiBp2MaIwhvti5J68hiBOn5umhY441ZkshUsfLpirhkYAAJNwgACrEq1qk+eZqqk3kZqHzKUw&#10;j4R1UKFojb1iEp38jFFN6Jroizg4QZhqiqIeypfXi7MAAJJ4gACqQazKnLSY2qiYmcKG86SUlxd0&#10;daDPlMBhTZ1LkrBNQpo9kSg3v5e4kGsedZcUkGEAC5GSgAepkKwspcyYL6f8ojGGSKP5nuJzyqA1&#10;m+9gqpyymVxMr5mPl2s3TZcKluUeKJZflFgAG5DEgBKo4qu5rwOXoqd9qriFwqNypsNzQJ+so0Ng&#10;KZw2oE9MQZkcnjs29paAnX0d85XIlEAAKJAZgBuoQqthuHSXGacbs3uFQ6MNrudyyJ9IquRfu5vW&#10;p6lL4ZjFpeM2sJYjousdzJVPlCYAM4+PgCKnuasVwl6WpqbEvKuE1qK2t3FyYp72svpfY5uGr7pL&#10;nJh1rR82e5XdpNYdp5UJlA0API8ggCifsLqEeXSO1bWreTp90bD8eTJsZKyLeWdaOKhkedRG76Su&#10;emox66HmewcX8KJye74AAJEogACeprm2gaSOQrTCgL19YrAFgA1r86uMf55ZuKdkf3JGbKOuf4Mx&#10;bKDef8EXsKE7gLoAAJBugACd97jLidWNmrPeiEl8z68ahu5rVaqjhe1ZHqZ6hTRF4aLGhMww+p/s&#10;hMQXgaAchgQAAI/LgACdaLfzkhCM+LMPj+d8Gq5SjftqqqnOjGNYfaWriy1FWaH2ilcwlZ8TiiwX&#10;XJ8cirAAAI8+gACc1bdGmmmMYrJhl6Z7e62mlTRqBqkkkxhX7aTwkV1E4aE/kDUwPp5SkCoXPp42&#10;jrgAAI7EgACcO7a/ou6L2bHRn5J6+q0PnI9pi6iPmfhXeaRal9ZEfaCSlnAv+J2elqQXJ51nj6gA&#10;AI5egACbyLY2q6CLcLFEp6V6mKyCpBNpL6gEoQVXJaPUnpdEOaAInUkvxJzwnCcXFZyoj5sAAI4K&#10;gACbSrXXtIyLIrDUr9t6V6wDq6to6ad5qDFW36NLpbBD/J+VpJ4vnJyGoDEXFZwXj5sAAI3FgACa&#10;2bWGveuKy7B0uIN6Dquhs7ZorKcbr+NWsqLvraBD3584qqcvkZwvoCkXH5u2j6IAAI2OgACR88Vj&#10;eRiCH7/SeMtyFrp8eLlho7VpeOpQcbCneVM+C6xzeeQppqmWemoPZqtZewsAAI1DgACRN8SLgOaB&#10;tr7zf/hxwrmQf0phSrRtfuJQDa+efsQ9ratffuUpXahmfzIPhanDgEQAAIz+gACQzcOSiKiBR74I&#10;hydxXriehdxg27N1hPNPoa6fhFk9UqpahBkpI6dKhE4Pr6hPhO4AAIzBgACQgcKpkGuA6L0jjl9w&#10;6be8jJVga7KGiyZPOq2yiiU9AKlqiZMo9qZIieMP2qcEiQIAAIyMgACQLMHomE+AlLxblbVwkrbw&#10;k3RgC7G7kZVO6KzWkCY8w6iSj2ko16VjkBsQBKXhitQAAIxegACPx8FQoGKAQru1nTdwTbZAmnNf&#10;z7EJmCxOrqwmlnE8lafQlbIowqSWlbwQK6Tjiu4AAIw4gACPZsDVqJR//LsqpNBwFrWqoYdforBv&#10;nt9OiauTnQc8fac6nKwouKPgmm4QTqQGiwYAAIwZgACPJsBRsPV/zLqhrJNv9rUfqMtfja/jpdhO&#10;d6sJpBo8b6a8ov8os6NTm4UQbKNEixsAAIv/gACO1L/wucl/rrottJtv7bSbsC1fh69RrPpOe6pw&#10;q1w8gKYgp/Uo3KLIm6AQsKK4i0gAAIvrgACEtNCfePN118pZeINmrsRveFtXEb7WeH1Gs7mTeNo1&#10;B7UIeVgg9rJ3ea4H67LZe0UAAIn5gACEYs+fgG51m8l+f2dmcMOMfq1Wzr3WfkRGcbh0fik02bPM&#10;flAg9rD+fp8IZ7Dqf+cAAIoWgACESs6Fh8V1b8h8hkFmQ8KFhPpWmby9hCFGP7dLg540vrKRg4Eh&#10;C6+Vg/gI5q8og/4AAIovgACERs18jxZ1X8dsjRlmIMFyi2dWdrubihpGJLYoiUg0tbFmiP4hLK5J&#10;ieQJXa2bhlUAAIpFgACEOcyYloV1WMZ4lAdmHcBwkfBWarqXkElGIbUVjyQ0xLBVjt8hWq0gj3sJ&#10;zKxChqAAAIpYgACEHcvUniF1UMWkmxpmKL+OmJBWg7mvlplGOLQvlUs0469dlUohkqwYlEAKNKsb&#10;huYAAIpogACD/ssspc91SsTvojlmN77MnztWobjpnP1GXLNum7k1Dq6am60hzasyltsKkaofhyUA&#10;AIp1gACD3MqaraZ1RcRUqXZmSr4opgFWwrg9o45GhLLCoqE1Pa34oOkiCqqClwQK56lPh18AAIqA&#10;gACDvsoStcV1RcPFsOpmZL2TrPJW8rejqmZGwrIlqN81iK1WpDIiZanbl0ELR6iwh6AAAIqIgADy&#10;hntGeYra93uceaXC/Xv2edGqfXxYehyRcHzDeop3u307exZc9n3De6o/1n54fFwbFn/RfQ/wXHmQ&#10;hO/ZOnoHg+jBcXqAgwSpFXr+gk6QHXuFgch2eXwXgWRbunyygQo+l31ngNQZdX5fgNvuangmkHTX&#10;aHisjlG/13k3jFGnknnMip+OvHppiSV1N3sRh9VakXu6hpU9dnxrhYkX9nzvhRjsmHb4nAbVn3eF&#10;mNO+IHgaldGmAXi8kw2NUnlvkKZz9XonjmtZdXrbjE08bHuFioIWmnuIiN/q8HYFp6PUAHaTo2y8&#10;inctn2+khXfXm7mL73iRmEZyvnlalSxYZ3oXkjk7dXq3j9UVZHpXjBTpgnVLs1LSmXXVriK7KXZs&#10;qSijNXcZpH6KvXfaoCJxmHinnBNXbHlrmGY6lnoCla4UVnlnjcDoUHS5vx3RbXU9uPS5/nXOsv+i&#10;E3Z6rWSJuXdDqCxws3gWo05WkXjYnus51nlmnCoTcnimjSbnV3RMywvQeXTKw+q5BnVSvQChGXX5&#10;tnaIzHbEsGhv6HeequFV53hkphw5M3jjodESuXgIjKjmkXQD1ynPuHR5zwy4OnT2xzGgRXWUv8iH&#10;/3ZcuPdvL3c4suhVRngAri04pnh3pk0SJXeLjETh44Qud+XMM4OjeDu18oMueJie/oLReQyHWoKL&#10;eZ1u8IJdektVYIJPewI5JoKZe9MT34SdfI7gH4Kggr3K94Ipgfe03YHFgU2d34F5gMyGI4FDgHRt&#10;s4EpgEBUHoEwgB437oGDgCwSeIMggKbehIFKjavJToDhi96zUYCHii+cZ4BRiMOE1IAyh4xshoAu&#10;hoFTDIBAhY4254CNhOIRPIGyhHPc54AqmJfHpH/FldWxqn92kzqa6n9GkNSDfH88jsJrWH9IjN5S&#10;CH9kiyQ1+n+sieEQK4B1h8HbYH89o5LGJH7Yn+qwMn6QnGuZgX5pmSSCL35hlhdqOn5+k2hRFX6j&#10;kPM1IX7ij0oPQH9lilDaDX6Frq3E2n4gqiSu7X3Vpb2YS32xoY+BFX2wnalpMn3LmhtQOH35lws0&#10;Xn4ylV8Oe36AicrY833zuerDyH2OtIGt2n0+rzGXPH0YqiCAI30epW9oYX0/oSdPfH1nnYwzuH2Z&#10;m2YN2H3DiVzYEH2FxVnC630fvw6s8nzIuNeWUHyZsuN/RHygrW1nnXzLqJVO2nz3pNkzLH0boFgN&#10;U30oiQLXZH010RfCPHzQyeesMHxuwsaVgnw0u/d+hHw4tc1m93xlsJdOVHyXrJYyuny3okwM6Hyt&#10;iLrRwY1RdpK9tYvrdwapA4qpd36TfomOeAl9MYiXeLJmBYfFeXpNnocoekkyOIclezEM1okkfHnQ&#10;PIvxgMe8fIqZgD6n2oljf86SaIhVf358H4duf1dk+4auf1FMlIYef1wxNYYaf5gL7IeLgFrO4oqp&#10;ixu7IYlfiZymrIgriDeRL4cwhw168oZYhhNj4oWphUZLj4UmhJYwRIUhhEQLHoYkg8LNfomPlXW5&#10;sYhJkxelJoclkNqPzYYujs95sYVsjQtix4TMi3ZKnIRRihUvboRGiVkKa4TshrfMJoiwn9q4V4ds&#10;nKujzoZOmZ6OgYVdlsJ4hISYlB5hwoQIkdFJwIOTj9Aur4N+jvEJ0oPhhqTK9ogAqmi3L4a9pmqi&#10;qoWeooiNaISwntp3goPvm29g04NYmF5I+4LqleMuB4LQlQ0JUYMAhkzJ+YdytRm2N4YxsE6hsYUP&#10;q5eMdYQgpxp2p4NmovdgF4LSn0dIVYJYnHUte4I4mkkI5oJGhgTJLIcDv/+1bYXFumeg34SftN6L&#10;oYOpr5J13oLvqsJfZ4JmpqRHx4Hto/ktBIG6nnAIj4GuhcnIkYauyz20zYV0xNigL4RJvnqK6oNL&#10;uGh1NYKOswBe1YIGrrVHSoGTqtYsl4FeniYISoE1hZvCB5a9dYSvWZSKdgucDZKDdpeH8JCudzZy&#10;+I8Hd/NdBo2UeMtFuYxyeaYrA4xOeowGqYz/fJzAvJV9fyyuU5NQfsubFJFTfn6HAY+IflNyCY3t&#10;fk9cHIyIfm1EzotvfpkqJ4tDfvoGLItsgBe/jpRXiNitGJI0h52Z+5A2hnWF5I54hYlw/4zqhMZb&#10;KIuShC9D8YqBg7opY4pNg7kFvooKgya+b5NBkqer5JEokJmYuY83jqGEyI1wjONv64v0i2ZaMIqo&#10;ihxDGYmeiREoqolliOcFX4jXg6G9R5JnnIWqz5BOmbKXmY5hlwODlYyqlIVu2YsokkFZQInrkFJC&#10;U4jkjscoCIigjsoFDYfQg2q8PJG/poapxY+poviWkI28n4eCl4wHnEpt8IqHmVFYbYlAlrtBp4g8&#10;lN8nfIfwlDsEyIbzgzy7W5E5sKeo6Y8lrF+VtI01qCyBwIt+pDRtLIoEoJhXxoi9nYNBGYepm5Un&#10;C4dVmL4Ej4Y8gxW6pJDPuwGoNo69tgCU+YzKsQ+BBIsOrF5seYmUqDBXKIhXpNdAnYdAotwmqobW&#10;miQEYIWmgva6GpB8xbqnp45twAOUW4x4ulKAYIq2tPJr4ok3sE5Wp4f7rRJALYbsqMQmSIaBmeIE&#10;O4Uvgt2yw6B6dMOhSJ2IdU6PPJrHdeJ8aJg9doxosZXpd1NT6JPaeDI9oZJFeQwjZ5JJedQBSpBZ&#10;fLqxsJ9gfeagfZxrfZiOfJmsfWN7qpckfVFn7JTYfWZTJJLSfZ0825FAfeEiuZEzflQBLI7Mf92w&#10;u55Ghw6feZtchfSNj5ibhPl6tpYghDNnBZPdg5xSUJHhgzE8HZBTgu4iHpA1gzsBEY1vgLmvvJ1T&#10;kDGeaJptjmCMbpe0jLZ5t5UwizNmE5L6ifpRfpEFiPM7bo94iDkhlY9KiLMA+oxAgKmu1ZxwmYqd&#10;dpmTlwSLcpbilKd4s5RlknNlMZIbkIJQtpAzju46yo6njdwhF45tji8A5os9gJyt85vMowicrJju&#10;n9GKqZY4nL534JO8meVkY5F9l1dP/4+KlT06OI3+lBIgqY23kuAA1opjgJGtMptNrKCb7JhvqMGJ&#10;6JW3pP53JZM6oX5jupD/nmZPbo8Km/E5wo1qmwIgVY0WldwAyImugIeskJrrtmqbUJgNseOJSJVR&#10;rXV2hZLOqVZjIJCTpctO5o6no0o5WY0AoVsgDIyQlasAvYkbgICsFJqcwJ2a05e+u2+IvpUAtlZ1&#10;95J4saJin5A5rc1Oeo5Mq104/IyupmUfvow+lXYAtIilgHqkCaqRdDmTn6bsdLyCsaN8dU9xBaBF&#10;dfxec51KdsVKvJqod6I1V5i+eGsbQJlreOwAAI2efxGjMKmWfOOTC6XnfJuCJKJwfHNwdp80fHBd&#10;2pw5fJdKIpmbfN40v5etfS0a0Jg1fZgAAIxsgACic6iKhYiSP6TkhIWBbKFmg6Rvsp4xgv5dH5s8&#10;gohJeZijgkQ0LJaygisabZcZgsYAAItggAChsKeVji+RY6P2jIOAfaCAiv5u251EibJcVZpZiKtI&#10;y5fFh+EzoZXRh3gaE5YaiDgAAIp3gACg46bUluaQl6M1lJp/qZ/Ckn9uApyIkJ9bnJmJjvZILJb9&#10;jb8zJpUCjS8ZyJUtjO0AAImvgACgOqYin96P7aKJnPN+/J8WmjVtVpval7Za+JjalYZHoJY5k+Uy&#10;u5Q7k4kZhJRWkOoAAIkHgACfnaWhqPKPZ6IFpWd+d56KogZsyJtGnvNabphOnFtHKpWympMyYpOd&#10;mhAZUJOikR0AAIh8gACfFqVDsjSO5qGkrhB99J4jqhVsSJrapnpZ9Zfgo5RGvpVMog4yEZMun3QZ&#10;JpMQkQEAAIgLgACeqqT5u96OfaFUtyF9hJ3Qsotr15qDrnpZkJeGq4NGbJTvqUIxzpLYoawY95K1&#10;kOEAAIewgACV8bUIc8SGfbC4dDd2kKyidMJl76jFdWxUZ6UrdjFBoqIIdwMs8J/4d6wSbqIcd6wA&#10;AIl+gACVVbQifAGGH6/Fe7R2NKuee5Bljqeye5ZT+6QRe8hBOKDpfBosj57JfGkSVKCdfK8AAIjE&#10;gACU1bMZhCyFjK7DgzR1sKqTgmVk/KapgdhTb6MHgX9AvZ/ggVssL520gWcSP58/ggkAAIghgACU&#10;TrIfjFOE7K3PisJ0+6mkiWBkWaWxiD9S1qIYh2hAPZ7yhtgr0py6hsESK54GhsoAAIeTgACTu7FT&#10;lJKEVK0EknB0WajckIhjsqTpjt9SSqFAjYQ/yJ4fjKErgZvbjKgSG5zuiuIAAIcZgACTKrC3nPmD&#10;y6xmmktz1Kg4l9VjL6RBla1RzqCUk+U/Zp1ZksMrQJsLkxMSEJvyjDYAAIazgACSvrAlpYWDYKvV&#10;oktzaKeln0pixqOtnKdRbqABmo4/G5y/mXorEJpGmJQSCZsMjDIAAIZegACSU6/FrkWDG6tsqnhz&#10;JqcspuNieKMfo8lRHZ9toY0+zpw9oLoq2pnKnPkSB5pdjDEAAIYZgACR+696t2yCyqsXsxFy1abQ&#10;rvFiKqK/q3xQ3J8JqXM+npvUps0qvJlknOUSBpnmjDAAAIXigACIdr/lc1F54br1c61q2bZDdCtb&#10;J7HKdMxKiq2edYc4k6oUdkYkUqgrdrcKWKoHdxcAAIYMgACIHr8Fey55uboIetRqrrU8eqxa9LCr&#10;erZKT6xueu44X6jVe0MkNKbHe4EKn6gufGIAAIW2gACH3r3ygul5Yrj9gfRqXrQmgS5alq+PgLVJ&#10;9qtMgHQ4GqesgGwkE6WBgJQK36aDgSYAAIVrgACHl7zniph5Abf1iRtp57Mih9RaLK6BhtdJlKpB&#10;hi03z6adhdUj8qRbhhgLF6UHhVEAAIUpgACHPrwKkmB4pbcWkGJphLJBjqZZwK2ejTNJP6lOjBw3&#10;j6Wsi5Yj16NWjD4LSqO5h6IAAITxgACG37timlN4ULZnl9ZpNbGIlZxZdazfk71I+aiMklU3XaTT&#10;kcYjw6JrkegLdKKUh78AAITCgACGh7reol94CbXan2Ro9bDvnK5ZOaw+mmtIwqfsmNs3OaQsmKoj&#10;uqGYlqMLnKGUh9kAAISagACGTbpiqpV31bVapx5oxrBro/ZZD6uzoWVImqden+U3FKOmnwojqqD8&#10;mB0LwKC0h/IAAIR7gACGDboRsz53wLT4rzlot6/zq4NY9asjqKhIiKa9pzk3E6L9pA8jwqBgmC0L&#10;8aAdiBMAAIRhgAB7bssxcv1tmcW2czdfWMB/c5pQc7uCdCdAnrbfdMsvRbMhdWQbBrH4dWsDb7BN&#10;d4kAAIMkgAB7aMpAeohtq8TCehFfXr9redlQcLpJedpAmbWHeg0vUrGoelYbR7Axel8EC64vfEYA&#10;AIMigAB7cskSgdltl8OegNhfR749gA9QTrkLf6BAfbQ6f20vULBHf3cbfa6Sf6sEl6xJgHUAAIMh&#10;gAB7cMfoiRRtfcJzh55fF70RhmdQJbfUhYVAXrMBhQIvSq8ChN8bra0dhYQFEqqbg24AAIMfgAB7&#10;W8bskGVtZcFwjoBe/rwEjOhQArbCi6VAT7Hfis8vUK3ciqwb36vQizAFgakkg7kAAIMegAB7OcYl&#10;l+RtVMCalZBe97sfk45QA7XVkfZAT7DukOwvYazSkQEcFaqmkAsF5Kfhg/sAAIMdgAB7F8WEn3Vt&#10;R7/qnLNe97pgmkdQCrUMmGZAW7All10veawAl3kcS6mjkyEGO6bOhDcAAIMdgAB69sUGpzBtP79b&#10;o/1e/LnBoSxQFrRhnxRAZ691nlkvjatWnNMceKjgk0AGh6XrhGoAAIMcgAB63MSdrz5tPr7hq5Nf&#10;Cbk4qFtQKrPMpjNAha7XpM4vuaqwoEUcs6gxk2cGyKVGhJYAAIMcgADmH3ZwcxjQG3dLc/G5gHgf&#10;dMyiKnjqda+KJHmydqFxY3p/d6NXhntPeJ87L3wxeZYWnX0heejkD3SHfmjOa3WJfhu3+nZ8feWg&#10;y3dlfcqI3XhLfc1wLnkzfeRWW3oVffk6B3rvfhIVIHtUfcHiMXLwidLMmnQCiGS2X3UKhxKfRnYK&#10;hf2HfncIhRFu83gGhEJVPnj2g3k4+XnEgsQTxHnVggvgaXGTlTjKzXKukr+0nHPAkGydsXTRjkyG&#10;EXXmjHZtsnb2isJUKnfyiSE3/niyh7cSlHiLhezeyXB1oJ3JMnGSnS+zAnKrmeecK3PFltWErnTl&#10;k/hsfHYHkWlTI3cLjvo3FXe7jP4Rj3dxiT/dbG+YrA3H2XC0p7qxqnHLo3+a23Lon3qDd3QPm7Rr&#10;WHU1mDNSLnZBlQ82QnbhksUQtHaEi0vcTm7rt4zGwXAEsluwi3EVrTGZvnIwqDyCcnNdo5pqcnSK&#10;n0xRWnWUm3U1j3YlmSUP/nW/itDbb25twx7F5W+BvRWvo3CItwSYy3GbsSOBhXLJq6xppHP9prZQ&#10;r3UJons09HWFnrUPanUfimzay24bzsbFRG8px+Su63AhwPOX/3EnujaAu3JPs/xo63ODrn1QCnSO&#10;qkk0Y3T9oygO9HSfihzWFX8OcbbB5X8Qcsqs9H8dc8+XH381dNGAdX9Wdd1o7n+IdvZQMX/PeAg0&#10;moBZeQcPWIHyeTzUjH1RfH/Asn1zfHqrzn2XfHyV/n3AfI9/U33zfLln0343fPdPHn6NfTQzkH8S&#10;fXIOQYBIfYPTAHvSh1C/B3wChkKqQXwzhUSUgXxxhG99/ny7g71mon0VgyZOC312gpgyk33tgiUN&#10;TH7SgYPRbnqGkhi9ZXq8kBmooXr3jjCTDXtAjGl8qnuhit1leHwMiXJNCXx2iCExrXzehx4MeH2N&#10;hPzP83lynOm773mqmgunLXntl0GRpHo/lJh7ZnqlkhxkW3sij+dMGXuTjeEw3HvqjH8Lwnx3h/PO&#10;s3ibp9K6s3jUpB+l8nkVoHGQcnlqnOZ6SnnWmZFjVnpTloRLPnrMk+YwIXsVkoILKXuNh4vNrnfx&#10;stO5sHgqrk6k6nhlqb+PbHi5pVR5WnksoTRihXmunXFKhHohmksvg3pcmHIKqnrLhzbM5HdzvfG4&#10;43equKCkEHfcszWOi3gnret4gXibqQlhxHknpLdJ5XmcoWsu/HnBnU4KQnothvDMVXceyT64SndR&#10;wyOjX3d3vOCNy3e1tsJ3yHgksS9hIHiwrHtJVHknqPIufXlBn28J8HmvhrjGfogYcIqz/Iczcb6g&#10;koZyctqMG4XRc+52t4VHdQtgXITcdjVItISed1UtxYT0eFII3IZPeWDFRoaAeriy6oW7euqfc4UM&#10;exuLB4R1e1d1qoP5e6dfW4OcfAlHuoNofGks2IOyfMAIL4SqfXXEEoUOhPmxqIRchDGeX4Ozg3KJ&#10;2YMsgtJ0h4K6glReUYJrgfNGx4JEgZ8r+4KFgW4HmIM5gQvCrYPHjyqwMYMWjY2cyYJ8i/eIcYIA&#10;inxzQoGoiTZdNYFriBJF1YFKhxMrLIF4hn4HFIH4hCjBVIK9mWGu2IINlv2bdYF6lJ2HKYEFklFy&#10;G4CwkC1cNYCEjlRFAIBojLwqeICEjAkGo4DmhH3AMIHto76tuIFAoJaaV4CrnWSGFIA4mkVxHH/n&#10;l1pbUX+2lMJERH+hkrQp13+wkhMGRH/+hD2/RIFJrjesy4Cfqk6ZZIAFpkuFIH+OoltwPX9Enrha&#10;kn8Ym4JDpn72mSIpUX74l0IF9n8/hAi+kIDOuNqsEIAmtDKYmX+Er2CETn8Cqp9vc363pk5Z2H6V&#10;oqlDDH53oHAo335em4IFtn6jg9y+FIB4w8Grgn/TvmOX7H8kuMGDk36TszVuxn5ArklZRX4gqnNC&#10;k34HpzAoeX3mm14Fg34mg7q3XJFXb7GmNY+ecO2UIY4cchKA9IzJcy5sy4uYdFRXk4qVdYZA74ng&#10;dqQmgYo7d4EDKookeb22WI/heVOlQ45HeZ6THozUeel/+YuHej9r1opfeqlWqolmeyRACoi1e5gl&#10;soj6e/QC24iEfWm1SY6LguqkDI0Cgl2SA4uSgdN+14pTgWlqzIk3gRlVu4hKgOM/NoeegLok+ofO&#10;gLgClYcWgKK0LI1NjJWi1IvLiz6Qtopqieh9uYkqiLRpvYgfh6xUzoc+hsc+a4aYhg0kUIa2heYC&#10;WYXZgZazBYxLlkmhworLlDiPnIlvki18i4g6kDdosIcxjmtT34ZhjOU9pYW9i68js4XEi7kCJYTK&#10;gXOyBouFoB+gvooJnVmOmIismo97kod5l9pnyoZxlVtTEoWYkzE8/oT3ka4jLITskSEB+YPlgVax&#10;NYrpqg6f64lxppaNwIgPow16vIbZn51nBYXVnHtSaoT9mdQ8dYRKmD4iwIQwlZ0B1YMngT2wkopy&#10;tCefQIj+sAKNCYeWq756AoZWp5dmUYVQo+FRxoSDoPQ78IPOn18iYYOUlz8BuIKNgSmwIIoavoue&#10;vIiqucKMboc7tMZ5XYXvr+5luYTiq8BRRIQTqOY7f4NkpTEh/4MilvwBoIISgRmom5rpbwiYjphz&#10;cEGHpZY8cWl1sJQ8coxitZJoc7dOkpDVdOc41I/CdfQeo5CGdoQAAIpye0WnypmdeCeX0pc9eICG&#10;15UOeN105JMNeUdh65E7ecVN0I+selA4GY6VesweBo81ewsAAIjZfpOm75hXgTuW0ZYJgMqF6ZPb&#10;gGVz7ZHlgBxhBZAdf/FNAY6Yf983Y42Bf9Ydd43+f/MAAIdygACl9Zc2ikCVwpTqiR+ExpLHiA1y&#10;9pDNhw9gG48ThkFMOY2WhZU2wIx+hRsc/IzdhWYAAIY7gAClC5Yuk3GUzpPskaODy5HQj+Jx9o/c&#10;jjNfRo4WjLNLfoyli302KouMiq4cj4vQiuMAAIUwgACkNJVvnMaUDZMvmlGDCpEOl95xJI8alYZe&#10;d41ak2hKyovfka41mIrFkMccI4ryj5EAAIRPgACjgZTapi6TUpKeoxmCSpB6n/pwaI6BnPxdyYzD&#10;mlNKNotGmD81JYoWl5Qb0Yosks8AAIOVgACi8ZRpr7uSvZIxrAuBq5AHqEZvx44EpKddLYxEoYpJ&#10;porPn2Q0tImYndkbi4mHkp8AAIL9gACiipQWuZqSSJHgtVuBI4+usPNvOI2hrL9cqovYqVJJN4pg&#10;p0g0UokwotcbN4kYkmcAAIKEgACaUqTbboSLPKG6b697WZ7dcNJqe5w4cfRYlZnGcxtFbpevdD8w&#10;cpZldSgV/5hNdSgAAIYgfmmZsqO7dy6KtKCkd4V6w53Bd+lp5JsReF5X/JibeOdE3ZaCeXov6pUq&#10;ee0VppbUedwAAIUAgACZC6KGf8GJ6p99f156CpyWfw1pH5ntfuBXRpd6ftBEO5VmftkvYpQHfugV&#10;VJV4fwgAAIQEgACYSqFliEqJDZ5jh0R5GJuGhlNoTpjZhYRWgJZzhONDk5RkhGou3pL/hCsVB5Q+&#10;hIAAAIMogACXfqB8kN2IQ518j0J4R5qhjb1ndJf3jFhV0ZWBixpC/JN7ijUubJIMidEUypMbiUAA&#10;AIJsgACW15+wmauHl5y5l3p3l5nflVdmyZcvk1NVL5S3kY1Ce5KbkEAuDJEnkA4UkpIUjUYAAIHO&#10;gACWRp8coo+HGJwon893FZlEnQ1mOZaKmnRUnZQVmEFB/5H8lskttJBtloUUYZE4jcgAAIFLgACV&#10;zp6xq5eGnZu9qE52kpjSpPlltpYOoddUHpOVn1FBh5GCnhAtWI/pm+AUOZCEjawAAIDggACVdZ5i&#10;tPCGO5trsSl2Iph4rUZlQZWqqa5TtJMqpw5BL5ESpTotDo99nnYUApAMjYcAAICLgACMnK80bgB+&#10;V6t7bxdvXagDcC9feaTAcUtOjKG7cmg8QZ83c3cnzZ33dCQNL6C4c8UAAIJ/gACMLK45dkF+Bqp6&#10;do5vAKbtdvJfGqOVd2xOK6CDd/s76J30eIwnhJyZeOQNOp7ieNEAAIHFgACLuq0Nfl19c6lYff9u&#10;fKXCfbtei6JpfaJNp59Wfag7eZzHfcYnM5tXfd4NP502fjsAAIEhgACLMKvqhmd8z6g6hXdtw6Sr&#10;hKJd66FNg/lNEZ5Dg4E7AJu0gzYm4Jo1gy0NP5u1gxEAAICTgACKm6r5joN8NKdNjQ1tHqPBi7Rd&#10;QaBiioFMiZ1MiYk6jZrBiOwmlJkxiP8NP5pchz0AAIAagACKEKpBlsR7rqaWlM1smKMFkuxcup+h&#10;kTlMCZyFj9E6MpndjvQmW5g/j1sNQpkniPcAAIAAgACJqKmenyB7QKX4nKtsJqJkmkZcSJ79mBhL&#10;oZvellw545kulYYmNpdelNwNSpgRiPwAAIAAgACJS6k0p6d7BaWKpL1r56Hkoc5b+J5inyNLSps5&#10;nTk5ipiZnKwl85bLmXINSpc5iPwAAIAAgACJA6josIJ6vKUzrSprlaGCqcBbo532pr1K/5rFpPo5&#10;TpgfosQlyJZRmYwNQ5agiPcAAIAAgAB/crn/bWxx4bXAbmljsbG9b3FUq63pcIBEmapgcY0zAaeT&#10;cngeu6bRcsEFvac/c20AAIAAgAB/M7kfdVBxx7TJdYxjkbCedelUiqypdmJEdqkJdvAy66Ymd3Ue&#10;xKUwd5IGIKUheMUAAIAAgAB++bfxfP5xb7OffJ1jRa9nfF5UM6tofFREKqfCfGsytqTVfJYeuaO1&#10;fKEGcqM2faMAAIAAgAB+qra/hJJxBbJxg7Bixq49gvFTyqo4gmZDyaaWghQycqOkgfAepKJighYG&#10;tqF/geQAAIAAgAB+TLW/jDhwpLFyiuFiW60+ibBTVak3iK1DdKWGh/AyMaKTh54ekKE0iCsG8Z/6&#10;hLEAAIAAgAB98LT+lAZwT7CtkkBiCKxxkJdTAqhijyZDJaSqjhIx/qGdjbUegaAjjeAHIZ6jhNIA&#10;AIAAgAB9n7Rpm+ZwC7ASmbZhxqvJl5lSvqevlcRC4qP2lIIx0qDelHoefp8ukqcHTp14hPEAAIAA&#10;gAB9arPpo+Vv2K+OoVBhkKs9ns1ShqcbnKlCrKNcm3AxnKBKmuIeZp58lI0HeZx2hQ4AAIAAgAB9&#10;NrObrEdv0K8rqVZhhKrBpl1SZKaCo+tCkKKtosMxlJ+Pn/Medp3JlJkHoJvFhSgAAIAAgAByr8VI&#10;bN5lpcCsbbRYHbw5bp9J07fsb5U6dbQBcIEpU7E0cS0UlrHpcLgAAKspdHsAAIAAgAByosR3dHBl&#10;w7+xdItYOrsEdNVJ8baGdUA6lrJ2db8pja9/diEVFa/EdbsAD6npeOcAAIAAgAByo8M6e7hlqr5y&#10;e0VYJrm1ev1J1rUkevc6iLEDexIpnq3yezgVbq3eewQAo6fTfS4AAIAAgABylcHtgtplgL0mgfhX&#10;57hqgUJJqLPSgMw6Zq+tgJYpnKyKgJAVr6wwgMwBIaX4gMQAAIAAgABydsDSigtlX7wHiMhXwLdF&#10;h7ZJdbKohto6Ua5zhlEpnqtHhkkV7aqvhpABkaRVgQ8AAIAAgAByUb/5kWhlSrsfj8tXsrZOjlRJ&#10;Z7GojSI6Qa1sjF4pqKohjIUWJ6lYi4MB8aLqgVAAAIAAgAByML9QmNNlP7piluBXrrV/lQpJY7DP&#10;k406P6yQksIptqk4kwcWYKgtjyECR6G0gYoAAIAAgAByE77ToGBlPbnMnhpXsbTVm+5JZLAWmjo6&#10;OqvSmbYpt6h9mHkWhadNjzoCjaCzgboAAIAAgABx/r52qDZlQ7lQpaJXu7RDoyhJa693oWs6Rasp&#10;oFEp0KfKnEUWqKaPj1ICup/zgdgAAIAAgADZtXGBbKrFDnLXbjevv3Qbb7eZm3VJcS2CrHZrcqNq&#10;63eKdBtSBXigdYI2enmgdsASAnp5dq3Xt29Xd97DcHDceEeuSXJBeLeYS3OPeTSBdHTSeb5px3YO&#10;elFQ63c0etY1aHghez4QznjCeq3V4m2Egx3BpG8bgmestXCZgcKWzHIAgUmAHHNegOpok3SygJxP&#10;2XXlgEo0bHa8f+8PwHdBfyLUGWvqjkq/1W2OjJCq7m8ZivCVOnCXiXV+sHIOiDFnV3N2hwROzHS0&#10;heIzgHVyhNsO1nXzgzDSemqUmW++O2xAlsypVG3WlD+Trm9ekdV9UnDij5RmJXJejZFNznOki6gy&#10;pXRHihgODnTUhqjRJmmKpJ2862s4oSOoAmzPnaqSYW5cmlF8HG/olyplCnFolD9M43K2kaYx4HM/&#10;j84NZXPjiQ7QFWi5r9S73Wpnq4qm62v5pyuRSW2Foud7GG8YnuZkJnCfmzNMGXHol+8xOnJalhQM&#10;2XMbiLDPR2gfuxW7EGnLtgGmDGtTsMOQXmzWq5h6L25qpsZjV2/4om1LcHFDnsgwqnGXm5AMZ3J5&#10;iGLOuWe8xmC6gGlhwH2lYWraumOPnGxNtGB5bW3ars9ip29oqe9KznCuplAwGnDrn+4MDHH3iCXK&#10;Wnnka4u3fXpkbUujwXrmbuuPAntocHR5VXvucfpitXx8c39K0n0VdO4v4X3Qdh4LOX9kdjfI6Xfo&#10;djy2V3iRduSipHktd4ON7HnEeCJ4QnpdeMphr3r/eXpJ2Xuiehou9XxJepAKa32xeqjHZXYqgOS0&#10;rnbmgIehHHeVgCyMc3hDf+h28nj1f7lghXmtf5hIz3paf3MuB3rlf0AJtnwzftbF03Sli3qzC3Vr&#10;ijOfeHYniPKLA3bkh8R1oneuhr9fX3h4hdBH1XkthO8tMHmchDQJGXrognfEW3NdlhOxl3Qqk/ae&#10;BHTwkdmJl3W3j810ZXaJjeFeSHdmjC1G7Xggip0sbHhyiYoIk3nMhZPDJHJboMKwYnMsndecznPy&#10;mt6IaHS+l/RzSnWXlTNdS3Z0kq5GG3c0kIsrvXdrj3oIInjdhYDCK3GPq36vZnJhp8ybzXMjo/mH&#10;aHPuoDNyXXTPnKxcfXWxmXZFanZpltErLHaHlVcHxHgXhUDBbnD4tk2upHHHsdma+nKBrTGGjnNE&#10;qJNxh3QmpE1bvXURoIxEznXJncAqrnXHmiMHeHd2hQ3A8HCUwTauF3FevAOaUnIJtomF1nK+sR5w&#10;1XOZrCtbHnSEqAhEO3U7pRAqKnUjnIIHO3b2hOS7boKUapyqMYI4bHiX64H5biqEeYHRb79v/IG5&#10;cU1acIG4ctlDgIHddEcpBIKBdVMFPIO7do26TIC9dLOpEICNdY2Ws4BldlaDT4BLdxdu5YBCd91Z&#10;cIBQeKZCk4B4eVooLoD8ecgEyIIMetK5HH8Ofs2nwn75freVmH7ffpyCJH7YfoZtz37cfoNYeX74&#10;fo1Bun8nfpInbn+OfnwEYoCRfpK3vH2UiNWmXH2Gh+6UDn18hv6AyX2BhhVskH2fhUxXYX3MhJhA&#10;zH3/g/YmqH5Eg4QECX9IgdS2bXxZkuGlC3xQkTiSv3xQj39/hHxdjchrd3yAjC1WaHy+isc//nz0&#10;iZAl/30YiQYDvn4vgoi1VXtinQyj83temqORqHtemB5+dXtulZtqeXuVkzxVinvPkR4/RnwJj3Ul&#10;aHwPjwADfn1Bgly0dXqep0mjDXqdpCaQvHqZoNV9inqnnYhpoHrUmnVUznsSl78+rHs+lcYk7Hsq&#10;lCADSXx9gjmzzHoLsaCiWHoMrcaP+Hn/qa98wnoEpZlo3Hoxod1UGnp5nro+GXqjnOQkf3pqmFID&#10;HnvdghyzXHmnvCCh0nmnt5iPVnmNsr58FHmDreloOXmoqZdTjHnupkE9l3oao3wkC3nNmF8C/Hte&#10;ggSs2Iu9adqc+YqAa7uL/Yl+bXB5wIipbwhmaYfxcJhR7IdiciQ76Icgc4UhsYf1dE4AAIeBdySr&#10;84oCc2WcB4j4dFWK7ogMdTJ4uYc/dghlcYaNduJRB4YGd7w7EYXAeHgg9oZqeMcAAIWVexWq8Ihq&#10;fNua1Yd7fPmJ2YaYfQt3nYXafSFkcYU0fUZQKYS4fXU6UYRyfZkgVYT0fZAAAIPmfoqp0Yb2hlqZ&#10;pIYPhbeIkIU+hQB2i4SGhFNjeYPtg8NPXIN5g0k5poM4guMfxoOYgrgAAIJvgACopYXDj9uYmITg&#10;joqHg4QXjSJ1YoNni7Zib4LWimROa4J1iUo44YIyiG4fMoJmiHsAAIEugACnq4TXmX6XloP6l36G&#10;gYMwlVx0b4KAkzNhjIHxkTBNqoGGj3g4RYFFjlIetYFYjd0AAIAggACm4oQcozKWyINFoIiFrYJ2&#10;naxzmYHCmspgxIE3mCZNAIDNlfI3x4B2lLoeUYBsklcAAIAAgACmSoOPrQiWI4K+qbqE+IHnpiZy&#10;4YEmooxgEoCXn1ZMU4A5nNk3N3/fm7Ud+H+nlEQAAIAAgACl44MttxqVpIJgszOEXoF8rutyPICp&#10;qqBffIAQpu9L13+vpHo2zX9YoXkdnn8NlAcAAIAAgACeppUeaU6P1JMmayN/7pF5bNRuzJADbmpc&#10;jY6wb/ZJD42dcXQz1o0QcrIZh46icvYAAIMWeryd7JOUclqPFpHIc01/FJAndDNt+o6sdRRbxI1Y&#10;dflIVYxFdtkzKIutd4oY/Y0Ad4MAAIGhfh+dGJITe06OEJBie31+IY7Ge6dtAI1Ye9ha4IwNfBhH&#10;josBfF8yfopjfJEYfot8fGwAAIBagACcGZC3hCuM/Y8Lg7N89o1+gzVsCYwQgrhZ+orWglhGzonT&#10;ggkx5Ykwgc0YEYoSgdkAAIAAgACbJo+EjSyMAI3ijBB7+IxeiulrCIr2ib9ZLYm1iLJGHIi+h9wx&#10;WYgXh1AXsIjGh1gAAIAAgACaUo6gllGLP40GlJh7N4t+ksRqNYoUkPBYXojVj0ZFbYfUjfEwy4cp&#10;jU0XSYesjAUAAIAAgACZpI3vn4KKh4xanTB6eYrNmrVpeolemD1XrYghlgpE1YcclFswXoZXk/QW&#10;/4ayj40AAIAAgACZHI1oqMyJ9YvYpel53IpEos1o3IjJn7dXEoeInQ9EQIaLm0kv5oW9mikWvoXh&#10;j2EAAIAAgACYvY0IslaJhIt7rvF5VoncqzloTohSp5BWkYcGpJRD1YYEovYvhoU4nx0Wa4VIjygA&#10;AIAAgACQ2J7haMyC15xMao1z35oCbDRjxJfvbcVSh5YLb0k/7JSGcLErSpPocbMQbJbecS8AAIAA&#10;fdCQQJ2NcWOCSJsQclFzPJjDczpjJpajdCJR8JS2dQw/ZZMqdekq05J1dnoQOJT1dfIAAIAAgACP&#10;mJwhedmBdZm6ehJyfZdtek1iYJVTepVRPZNqeuk+y5Hhe0AqWZEce3EQBpMveyUAAIAAgACOz5rM&#10;gj2AkphugdtxhJYtgXlhkJQTgSZQe5I3gOo+KpCzgMIp3o/igKkP0pGSgKoAAIAAgACOAJm0iqh/&#10;xpdZiblwtJUdiMdgtJMHh95P1pEchww9m4+ghnopd47Bhj4PrZAWhXsAAIAAgACNVZjGk0d/F5Z4&#10;kctwAZQ8kEBgCpIfjrpPM5AzjWA9JY6fjGopIo22jF0Pi47AiZEAAIAAgACMxpgYm/d+mpXPmfhv&#10;gpOJl9RfepFglblOno91k/E8pY3iks0oz4zYksUPaY2dimsAAIAAgACMVZeZpL9+IpVSokNvAJMD&#10;n5Ne9pDNnPFOHY7cmtQ8Jo1Pmdwoa4w4mBoPS4ysilcAAIAAgACMAZc9rcR9w5T0qtxukZKap6he&#10;gpBWpJFNtI5bolE7z4zGoPUoH4uvmyEPHIv5ijcAAIAAgACDiakTaDd2PKX2aeBoFaMea3hY4qB4&#10;bP5Ii54ObnI2spw1b7ciXpvjcFoIWJ2vcCAAAIAAgACDEqfycGd13qTWcUdnraHncixYgZ8ncxZI&#10;MJyrc/42Z5rDdMsiK5pHdR4IgJt0dTEAAIAAgACClqaWeGh1P6OIeKJnIqCTeOVX753SeT1HsJtU&#10;eaA2AJlnef4h65jMehUInZlneqcAAIAAgACCAKVCgFB0kKI6gABmX59Of7ZXTpyMf4JHHJoYf2k1&#10;i5gpf18hoZd1f1gIrpeLf5MAAIAAgACBZKQliEdz8KEkh3hltZ48hq1Wn5t5hfFGlpj6hVw1G5cP&#10;hQIhWpZChRQIvJXfg9EAAIAAgACA2KNLkF9zaKBOjxllLp1hjctWFZqYjI9GE5gSi4g0yJYHivEh&#10;K5Uki2IIzJRghfMAAIAAgACAbaKQmIdy95+Zls5kuJyolQJVnZnak01FppdRkfI0d5U8kVshFZQe&#10;kOgI4pMOhgIAAIAAgACAFKIUoNNyw58bnrlkfpwXnG1VUZksmjhFUJaVmKY0F5SOmGEgxpNvlX8I&#10;6JIAhgYAAIAAgAB/0aG8qVxyfZ63puxkLpumpDJU+pitoaVFApYNoC0z2ZP8nnwgmZLYlgoI45E7&#10;hgIAAIAAgAB2tLPBZ39p9bA4aQhcgKzlaoxOGKm8bAI+h6bibVwtPaTrbmsYuaWXbmwBiaKqcAIA&#10;AIAAgAB2WrLQb1Jpyq8ocB1cV6umcPlN+ahUcd0+cKVecrwtOqNJc2oY46Onc0YB/qA3dWEAAIAA&#10;gAB2DLF8duhpYK3YdxtcAqpHd2BNoKbrd8M+KKPseC0tEKHHeIQY7qHpeFQCXp35elgAAIAAgAB1&#10;rLAdfl1o6ax9fhZbd6jzfd1NNKWUfcM9x6KZfcYs0KBqfdEY56BafbwCrJv6fq8AAIAAgAB1RK70&#10;heFof6tYhS5bBafPhIdMt6Rtg/M9cqFkg48skJ8yg2sY2Z73g78C7Zo7gfsAAIAAgAB05K4TjYpo&#10;KKp1jHJar6bji1hMX6N5ilg9HqBoiZosX54YiWgY0p22iYMDI5i2gh8AAIAAgAB0lK1llT1n5qnB&#10;k8pabqYjkkNMGKKtkN481J+aj+4sMJ07kAcY2pyVjlkDVpdqgkIAAIAAgAB0XazXnQJnsaktmzta&#10;MqWGmVZL2KIGl6M8lJ7slrUr65yTlnYYu5vGkLkDiZZTgmQAAIAAgAB0Lqx+pRdntKi+oxlaLqT8&#10;oNBLuKFdnsk8e54pnfMr65u+m5MY0ZrykMgDrJWMgnwAAIAAgABqMr8DZrRdzrtAaA5Q47eWaXBD&#10;I7QFasY0KrDoa/QjH68+bKIOIbFIa+MAAJ8Ec7AAAIAAgABp7b49bjJdz7o5bthQ9bZCb5xDRbJ3&#10;cG40W68ucTEjc61KcZwOta7ocOYAAJ3AeCkAAIAAgABpzbzndWRdnbjadYBQ1bTPdbhDJrDtdhk0&#10;Ua2QdnwjkauIdq4PHKzIdiYAAJyJfCIAAIAAgABpqLtyfGtdYbdmfB5Qh7Nde+lC8q93e940LawU&#10;e/Ajk6nye/gPZ6rie9gAAJtof6EAAIAAgABperoxg39dNbYjgtpQVrIVgktCtK4rgdc0FKq3gZoj&#10;lKiFgZ4Pqakwga4AAJpsgAAAAIAAgABpTrk8irtdHrUciclQRLEAiNxCnq0NiBAz/KmRh5Ijnac6&#10;h8AP5qerhrgAAJmQgAAAAIAAgABpKbh/kf5dFLRHkMhQP7AYj4JClKwbjmwz8aibjeEjp6YyjkUQ&#10;IqZZiukAAJjfgAAAAIAAgABpDbfzmVldF7Oel+ZQRK9ZllVCkqtNlQgz5KfHlLYjnKVek8wQP6VZ&#10;ivwAAJhIgAAAAIAAgABo+rePoOtdI7MTn0lQUa61nXxClqqbnCUz6acLm24jsaSUmCIQVqSDiwwA&#10;AJeygAAAAIAAgADNUGxtZkS5524waHWl02/YapCQ4HFjbJR7DnLfbo1kVXRPcH1MbHWkclAxrXap&#10;c9YNx3gxc7bLXGnucVS4WGvncmekbW22c3ePn29ndIZ543EGdZdjPnKWdqVLYXP6d5swsXTceFUM&#10;5nZ0d+XJiGfJfGC2kWncfFyi4WvLfF+OJm2ZfH14kW9WfKpiEnD/fN5KWXJvfQQvxnMrfQQMIXTu&#10;fIPHu2Xih1C0wmgKhlChG2oLhWCMmmvyhId3Km3Ng9Ng22+Mgy9JVHEFgo0u6XGZgesLdnObgLjG&#10;GGRGkjSzKWZ8kFSfg2iNjn6LD2qDjLt112xuixdfsm5DiaJIYG/CiEEuHnArhx8K5HJ4hFLExWMA&#10;nSGx3WU/mnCeOGdVl7WJymlTlQp0pmtHkoVepW0hkDNHgm6mjiktaW7mjMUKaHGEhwnDtmH9qBOw&#10;1GRApJedKmZVoPqIu2hUnWtzqWpSmhNdyGwzlv9Gx22xlFQs0m3LkvMKAnC5hsTC7WE8swmwDWN/&#10;rsScU2WNqkyH22eFpdtyymmEobhc/2ttngVGJGzqmv0sT2zZmFwJr3AUhozCamC7vf6vhWL6uOeb&#10;smT4s5OHJWbirk5yF2jaqXNcXWrCpT5Fi2w3oj4rxmwAnKgJbXAShl++r3SOZWCtBHWCZ76abHZx&#10;ae+Gvndaa/1yD3hCbftcWnksb+5FU3oPcbsrA3rfcxkHgH0Wc329RnI9b/Cr6XNmcTuZWnR1cnCF&#10;tnV2c5hxDnZzdL1bandxdd9EdnhdduQqOHkFd5AG9XtbeBS7wHAuemuqPnFyeraX03KaevmEP3O2&#10;e0JvwXTPe5VaRHXke+xDc3bWfDIpWHdOfD8GennWfGy6KW5dhMqomm+yhDOWMXDsg5aC13Ibgv5u&#10;eHNPgoBZJ3R4gg5ChXVugZ8okXW3gS4GD3iFgDG4rmzRjymnJ24yjcOUv298jFCBbHC4it9tRnH3&#10;iYRYGnM0iFJBqHQthzsn3nREhnkFtHdkg2y3eGuWmZql9Gz/l22Tj25NlSOAQ2+RktpsMHDZkK9X&#10;KXIWjrdA4nMTjRInPnL7jFYFZ3beg6e2gmqbpBSk/GwIoSSSkm1UngV/SW6amuZrR2/rl/lWYHEu&#10;lVZAPnIfkzgmvHHekiMFJ3dKg3y1y2nfrpekPmtMqueRxWyRpvh+dm3PowZqd28in2FVo3BunDc/&#10;pnFdmfMmSXDqluIE9Hehg1m1VmliuSSjuGrJtLeRI2v+r/h9xm0vqz5pz256pvJVD2/Fo2c/GHCu&#10;oQ0lx3AVmYsEynfngz2wcHz/ZKygTX0dZx2PEX1UaVd8ln2ca2do/n3xbWVURH5Wb1M+EX7VcQ8k&#10;AH+rciYB94FndAGvU3rRbqCfM3sncBON33t6cWh7dXvVcqln83w6c+NTU3yvdRQ9OH0sdh0jQ33J&#10;dp8Btn+ueHGuHXjVeJGd4HlNeRmMvnm2eZF6S3omegBm5HqcenZSZnsfeu08cHude0winHwCe1QB&#10;fX4rfFesuHcQgmecc3eYgiWLN3gWgc94+niWgXJlrnkngSZRWnm8gOU7j3o6gKMh5npkgFYBS33R&#10;f7qrZnWXjECbIHYqi0CJ5Xa0iiV3sXc/iQBknHfXh+tQZnh9hvs6x3j6hishSXjohcwBIH4YgMOq&#10;T3RpljKaCXUDlHiI0XWRkpZ2pHYjkKljoXbBjtZPkndjjTc6GXffi/kgv3eYi7YA/X5VgKupcHN4&#10;oC+ZJXQXnb6H6nSjmxZ1wXU1mGVizHXaleJO23aAk7E5inbrkiggUXZzkMwA336HgJeoynLBqjmY&#10;c3NipxaHK3Poo6x0/3RyoDliDnUYnRNOK3XHmng4/XYsmRAf73V6lPQAx36wgIaoXHJEtFiX8HLi&#10;sIqGj3NbrGJ0WnPXqDhhc3R2pIFNpXUiobA4fHWDn4Yfd3SolUYAtH7RgHmif4XFZBmToIUWZomD&#10;l4ScaMJyP4RHatFfuIQLbMpL8YPybqw2gYQgcEgcZYVhcOYAAIBMdrqhmIO4bYOSp4NFbwmCgILo&#10;cG1xNYKfcb5ew4JrcwRLF4JadDs1wIJ9dTgbyINvdWYAAIAAermgi4HZdtWRZoGId4uBXYE7eCtw&#10;EoEDeMBdwIDeeVVKOIDXeeQ1BYDzek8bN4GaeiwAAIAAfjqfZoAZgCWQM3/dgCKAF3+ngANvE395&#10;f95c239kf8JJgH9mf600eH9+f5Qayn/hf1cAAIAAgACeO36wiX2PJH59iM9/B35Qh/9t5H4rhx1b&#10;1n4ehkpIkX4yhZkzsn5ChQ0aOX5ZhQwAAIAAgACdRH2Qku6OJH1lkZV+Cn06kA9s8n0Zjnda9X0O&#10;jPhH130Zi7EzHH0kit0Zx3z7imYAAIAAgACcfXyqnGeNWXyGmml9PXxXmC5sJnw0leRaNHwuk8lH&#10;NHw4kgoypXwrkSYZcXvHjtkAAIAAgACb5Xv7pfOMtnvco1V8jnunoGtrd3t5nXJZiXtxmslGj3uD&#10;mMMyH3ttl/kZIHrEkP0AAIAAgACbfXt/r5+MOXtirG57/HshqNlq3nrkpTxY/nrSoh1GGXrgoBox&#10;r3rGnZ8YuHnykLcAAIAAgACU0Y8MY5KG8o2dZfF38Ix5aCBnn4uJaidWG4q7bBVDPYoqbeEudoop&#10;b0cTyIybbxQAAIAAekCUEI0tbHqGK4v3bf53Dorlb2hmy4n0cMBVWYklcgtCkYiTcz8t34h9dB4T&#10;Yop9c6wAAIAAfbaTMYtfdUeFHIpNdg52GIlIdsRl1Ihkd3BUfYefeBpB14cTeLktSYbueR8TA4h/&#10;eJoAAIAAgACSLIm4ffuEC4iyfiR08ofBfjVk6obifjtTqYYufkdBLoWpflUsy4V2flQSuYagfgYA&#10;AIAAgACRMIhMhsyDD4dThldz/IZrhcNj9YWShR1S9YTZhIFAnIRchAwsW4Qgg78Sd4Tog4YAAIAA&#10;gACQV4c7j76CVIZKjrJzQ4VgjXdjIoSFjCdSJIPMivA/8oNEigAr0oL9iZ4SH4NniDoAAIAAgACP&#10;qIZimLWBmoV4lxdyhYSJlTliZ4Opk0ZRbYLykYo/VYJlkEIrb4H7kB0R5YIejBkAAIAAgACPIIW8&#10;ob6BCYTZn5Zx6YPhnRthzIL0motQ1YI3mFo+uYGylvQq8IE6lkYRsoERi/cAAIAAgACOvoVFqveA&#10;l4RlqFdxY4NipUVhP4JioiFQWIGXn5g+VoEKnmUqm4COmzURcYBFi8sAAIAAgACHfJidYxV6aZaY&#10;ZVlsRJTjZ3hc4ZNkaXJMSZIPa006NpEgbPUl2ZE4bgELPJOVbXQAAIAAfUaG1Zb9a4p5z5UfbQJr&#10;mZNpbmdcRZHbb79LvJB7cQY5vo+BcicleI92csgLLpEYckUAAIAAgACGIJVIc9t47pOIdKVq0pHZ&#10;dWRbe5BRdh5LDI71dtQ5Lo36d3QlDo3Ud7sLHI7Id30AAIAAgACFSJOwfBZ3/pH8fExpzJBdfHNa&#10;po7afJdKS42MfMA4kYyUfOUknIxYfOYLAYy8fQwAAIAAgACEb5JdhFl3KpCxhAdo+I8Yg6FZxo2a&#10;gzFJqIxBgsk4BYtRgockOIr+gmcK7Yrxge4AAIAAgACDupFHjMh2co+oi+9oP44PivRZGIyJietJ&#10;BosuiP03nIoliFsj64nAiGsK2YlnhhQAAIAAgACDJpB0lUR18Y7dk/BnvI07kmJYhouokMVIa4pN&#10;j2g3FIlCjpgjnoiyjsYKxogdh0kAAIAAgACCsY/Wnc51do5CnAVnOoyXme9YBIr2l8xH6omTlho2&#10;j4iMlWsjNIfplBUKtocQhz4AAIAAgACCWo9kpoR1Fo3OpFtmy4wXocdXkYpnny9HhIj3nVI2PIfl&#10;nHAi7oc5l54KlYZGhygAAIAAgAB6kKKlYnBuE6AmZJVgq53uZqBSIJvnaIpCWJoeak4w4pj+a8Mc&#10;gZnBbD8D35ihbL4AAIAAf9B5/KFBanttoJ7Ma+JgNJx/bUFRuZpdbpVCAZiAb9Iwo5dKcNQcZpfP&#10;cQcEIJYQcdIAAIAAgAB5a5+iclhs7p1CcyFfnZr0c+ZRIZjRdKxBgpbydWgwRJWxdf4cNpYFdfsE&#10;UpPFd00AAIAAgAB4xJ4Qeh1sMpu7emFezZl4epxQfJdYetxA7JWBex0v05Q8e08b95RnezEEdJHA&#10;fEwAAIAAgAB4G5y/ge9riJpygbleHpg1gXZPyJYTgS1AaJQ0gPgvZJLvgNwbtZL1gNgEjo/9gJ0A&#10;AIAAgAB3hpu6id9q+plziThdk5cwiHVPOpUJh60/4pMihwcvGZG5hrEbj5GdhxYEqI52gyYAAIAA&#10;gAB3EZrdkddqgJiekMRdFZZYj4ZOupQrjkg/bZJAjU4uxJDKjPQbhpBljKQEx40pgzsAAIAAgAB2&#10;s5pFmetqS5gGmINc3ZWulstOc5NhlQw/HpFlk9YuY4/7k9IbMI+MkT0E1Ywcg0UAAIAAgAB2a5nW&#10;oitqApeNoHtci5UnnlxOHJLMnEQ+0pDEmxkuJ49LmfAbB47NkkYE2ItSg0YAAIAAgABuBq05YZNi&#10;A6pdY5JVOqe3ZYNHaaU7Z1c4TaMdaPcnNqIXahsSKqR/aacAAJjTbmIAAIAAgABtg6wQaT9huqkb&#10;ao9U/aZGa+FHQKOgbSo4N6FgblMnP6AxbxsScaItbooAAJctc2kAAIAAgABtF6qBcLNhOaeTcXNU&#10;mKS0cjdG3qIDcwE37Z+5c7onG55ydC4SkqATc5gAAJWgeDAAAIAAgABsoajqeAhgr6YDeFNT/aMs&#10;eJxGaqB6eO83iZ4zeUEm3ZzceWwSl54yePUAAJQwfGMAAIAAgABsKKeQf2xgOKSvf1BTgaHZfytF&#10;458mfwQ3MZzQfvQmnZtwfvISkpyGfuMAAJLogAAAAIAAgABrvaaHhvJf2aOlhndTJaDHheRFhZ4L&#10;hVA22JurhOUmb5oohNUSkpsDhLgAAJHGgAAAAIAAgABrZKW3jn1fkaLSja9S35/njLJFOp0ei7s2&#10;hpq8ixsmO5kli0oSpZmoiaEAAJDbgAAAAIAAgABrJKUPlhBfVKImlPVSnJ8zk59E85xfklk2QJn0&#10;kbMl6ZhhkbwSgpitjIMAAJAngAAAAIAAgABq8KShneNfVqGknKhSmZ6YmvdE2JuimVY2M5kXmM8l&#10;/JdqlucSqpepjJ4AC4+KgAgAAIAAgABhs7h8YIlV9LV8YlJJobKQZBg8Ya/DZcMtu62MZyUckq1E&#10;Z7gIXK6kZ2sAAJNYctgAAIAAgABhMLeRZ9tVx7RPaQJJkrEVajg8b64La2Yt5aufbGQc8KsKbLoI&#10;8awJbGkAAJIXd24AAIAAgABg6rYLbuxVd7K/b5JJXa9ycEU8Q6xRcQct1qnOcacdFKkFcckJXKml&#10;cZ0AAJDhe4AAAIAAgABgqrRkddhVJbEadhlI/a3QdmE8BKqrdrotqqggdwsdF6cydwYJqKd6dzgA&#10;AI+/fxYAAIAAgABgaLL1fNJU6a+sfL9IvqxdfK07uak0fJwtjqaVfKIdGaWOfJkJ6qWIfRkAAI7B&#10;gAAAAIAAgABgLrHag/FUx66Bg5dIo6skgyo7m6fxgsEtb6VIgoMdJaQQgqAKJ6PMgjkAAI3jgAAA&#10;AIAAgABf/bD8ixRUta2Nin1ImKofibw7i6bhiQgtXaQxiLYdK6LeiSAKZaJKhogAAI0zgAAAAIAA&#10;gABf2bBXkkZUsqzLkX5ImKlIkHY7haX5j4ktS6NBj2UdGKHsjrwKfKEfhxcAAIycgAAAAIAAgABf&#10;wa/dmaBUu6wsmL1Io6iRl4E7h6U0loQtUqJtli0dM6EBk04KkqAihyYAAIwAgAAAAIAAgADBE2cV&#10;X+2u02k5YrSb7Ws+ZWCIIm0kZ+5zaW74amldt3C5bNFGx3JFbxAsz3MmcN0KBHYqcRS/IGQlatGt&#10;S2aKbIWajmi/biyG6GrSb8tyRmzPcWBcqG6xcutFyXBJdFMr6HDxdV0JbXRodWu9SWGVdaerhmQg&#10;dk6ZB2Z9dvOFc2izd6Vw+GrSeFxbgWzQeRFEym5wea8rD27ZegoI6XLcei27d19LgF2puGH1gA+X&#10;Q2Rsf8iD7mbBf41vl2kBf2laUmsYf01Dz2y+fykqQmzkfu0IdnGzfoa5zF1ViwSoIGAXidyVsmKm&#10;iLWCaWUMh5duUmdiho5ZNWmQhadC52s5hM0piWsZhBoIFHJZgj+4cVvAlbOm1F6Sk7uUcGEtkbWB&#10;MWOij7ZtLWYDjdRYPGg3jB1CGmnjiqAo5Wl+ibEHwXLlhT63XFp5oGOlzF1WnZ6Tal/1mrqAMWJw&#10;l95sPWTelTFXamcaksBBcWi7kK8oYGgXj8oHfHNZhRC2jll/qw6lBVxip3ySnF7+o75/X2F2oAhr&#10;bmPnnJlWrWYsmY9A1mfJlycn7GbilSIHRHO4hOq2CljUtaykflu1sT+SA15ErKV+umCxqCFqz2Md&#10;pANWH2VgoH5ATWbwnh8nbmXImV8HGHQDhMyzN27sX0eimXBPYjGRDnGnZOl+aHL2Z3dqtHQ/ae1V&#10;6XWBbE0/vHakbncmAndab/wEMnsJcRKxwmwsaauhe23Pa4yQAG9QbVB9a3C9bv9pw3IgcJ9VDnN4&#10;cjI++HSgc5olV3UPdHgD4XlydcmwMWm1c/SfzWt+dN+Oe20gdbh79m6tdoxoenAwd2BT7XGheC49&#10;/nLJeNwkh3LmeSYDmXnrekaukmeCfh+eJmlmfi2M2mshfi56lWzHfilnOG5pfjBS2W/ufjs9HHEX&#10;fjwj0nDhfhADW3pTfiutEGWfiEecs2eYh4uLbGlphrp5LmsgheFmE2zRhRVR125shGc8S2+Sg8cj&#10;MG8Gg1MDJnqtgYKr1mQYkn2bgGYfkPyKQWf6j1l4Dmm/ja9lBWt6jBpQ9m0Wiq87lG46iYgioG1d&#10;iR8C+nr5ggOq3GLcnLWaiWTsmnKJS2bLl/53H2iVlYVkJWpckzVQNmv+kSY6/20Sj48iL2vqjtwC&#10;1Xs3geqqI2Hspu2ZzGP+o+mIhGXZoKh2VmefnWJjYGlqmmFPgGsUl9E6bmwhlhYhyWqqk5ACt3tq&#10;gdaprWFFsR+ZRmNUrVuH6GUiqU11sWbcpUVixWiioaRO+mpKnrY562tKnPohT2mKloUCn3uTgcWl&#10;pHcVXsOWenevYbqGNHhcZHR0p3kUZvth8HnTaWdOBnqba7c4i3tmbb8ey3w7btMAAIAAcmCkeHR5&#10;aI2VWnVUao6FAXYlbGlzi3b2bidg7nfLb9VNInijcWw3w3lmcsceKHnYc1EAAIAAdwWjNnIXclCU&#10;AnMfc26D5HQOdHRyaHT4dWZf7HXgdlNMRnbHdzY3EXeFd+0dnXeSeAcAAIAAexihxG/1e/eSjXEX&#10;fE+CWHIffIxxGXMefLleuHQlfOlLPHUefRg2NXXVfTYc83V3fQMAAIAAfqKgbG4mhZyROG9ahTuB&#10;CHB1hLdv1HGDhB9dtHKUg5BKVXOfgxc1fHRNgq0canOFgm8AAIAAgACfUGyvj1aQIG3vjj5/+G8T&#10;jPduzXAsi51cvXFFilVJjXJMiTY023LyiGMb73HLiEsAAIAAgACebWuAmROPPGzIl0d/FG3ulT9t&#10;8G8Lkydb7nAukTRI3HE3j4g0WXHFjnEbkHBdjVgAAIAAgACdxGqWotOOimvjoFd+WG0FnZFtNW4d&#10;mrxbNm9CmCtIMHBSlhkz0XDUlR8bOm81kXoAAIAAgACdVGnxrJeOCGs9qXJ9wWxUpfJsl21fomta&#10;pW59n01HtW+KnQMzVm//m3gaxG5HkhkAAIAAgACYUH+XXlqKSX9wYUZ7GH94Y/hqln+eZnZY2H/X&#10;aNVFxoAuaw0w5YC+bN4WtYI9bTQAAIAAdlyXU30bZ5iJRn05aaR6AX1ka4dpkX2cbU1X7X3jbv5E&#10;+35BcI8wOX69cckWNn+zcbsAAIAAemeWOXrXcL6IAXsgcgF45XticydoeHuwdDdW+nwIdTpEL3xw&#10;dikvl3zbdtgVxX1IdoUAAIAAffOVBXjEeeeGvHkqenJ3l3mFettneXnhezlWEHpOe45DcXrAe9wv&#10;CXsbfAoVZnsde6YAAIAAgACT03cHgw6Frnd/gvN2hHfqgrBmTXhSglJVH3jHgftClnlIgbQuV3mS&#10;gXYU6XlNgVMAAIAAgACS1HWkjEuEqXYmi4d1hHaXipFlWHcGiYNUOnd+iINB4Hf2h64txngwhy0U&#10;gXfGhqYAAIAAgACSB3SClYmD23UMlCN0t3V9knxkkXXukMFTfXZsjylBQXbijeEtWnb8jVMUOXZ+&#10;ixYAAIAAgACRanOgnsyDN3QwnMp0C3Semnhj53UImBNS13WGlfNAoXYAlGYs2nYHk/4T9XV3jX4A&#10;AIAAgACQ/XL9qByCunOPpYpzfXP0opNjVXRRn49SU3TGnP1AM3U5m2osbHUzmYwTi3S0jTcAAIAA&#10;gACLLIh+XfB+EYetYMdv04cdY2pgR4a4ZdtPdIZxaCc9K4ZmajsovIbta7kOBoj+a0cAAIAAedOK&#10;UYY0Zq19OoWkaLVu7IUtappfc4TObGJOuoSKbg88j4R8b48oQITfcI8N14ZJb/UAAIAAfViJXoQH&#10;b1N8HYOkcKNt7YNCcdted4LzcvpN34K7dAs72IKxdPons4L3dYcNnoPndO8AAIAAgACIT4IUd+h6&#10;+oHFeJdsuIF4eSpdhIEyeahNAIENeh47I4EHeoEnLIEyeqsNZoHRel0AAIAAgACHSoBWgIt5/YAb&#10;gKNrwn/fgJZci3+mgG5MZ397gEk6qH99gC0m3H+OgBANUn/+f+gAAIAAgACGaH8HiU95Nn7YiNNr&#10;An6biCNbwn5eh1ZLjX43hpc5/X4shgkmUX4khdkNDX56hKMAAIAAgACFsX3zkhF4eX3MkQZqR32N&#10;j7dbDX1OjlBK3H0pjQ85Zn0WjCwl9XzjjDoM6n0yiJYAAIAAgACFIn0dmtV353z7mURpsHy3l19a&#10;eXxvlWJKSXxGk7I403w0krElgnvmkkoMy3wniKYAAIAAgACEuHx/o7F3dHxgoaxpL3wTnzhZ9nu8&#10;nLFJ1nuHmqw4dntrmeAlJnsMlyMMintfiHoAAIAAgAB+Q5H5XWZx2pCRYBpkaY9xYqZVuo6DZQdF&#10;vo3DZzk0H41yaRsf0o5WahcGTo6ZahQAAIAAfMt9e4/oZahxKo6wZ6Bjso2ZaX9VGYyka0NFNovc&#10;bOUztYt9bkUfjownbuAGaov2bvAAAIAAf958ro3XbdFwOozFbyNi5Iu8cGJUTorQcY5Ei4oNcqMz&#10;Lompc4YfNoojc8wGd4mfdCsAAIAAgAB7yYvtdelvRIrudqph3on5d1RThYkTd/FD14hdeHsyo4f2&#10;eOce3YhGeO0GfIeSeb8AAIAAgAB66YpKfgVueIlYfkRhGYhrfmRSsIeOfmpDUYbLfm0yNoZnfnce&#10;nYaMfmMGjIXGfq8AAIAAgAB6Ioj6hkRtuYgWhftgXocqhYdSC4ZChPhCuoV8hHEx8oT3hCAeboT5&#10;hDsGkYQ8gtsAAIAAgAB5g4f0joxtOocajc5f44YnjMpRd4Uwi6dCGYRpirIxYIPeijIeKYOjiokG&#10;i4LzhGwAAIAAgAB5BIcqlt1suYZUlbFfXYVZlCdQ9YRVknxBmoODkTEw1IL4kMgduIKbj9YGiYHl&#10;hGsAAIAAgAB4ooaSn01sUoW+ncte6oS4m8ZQgoOlmaJBNoLCmCUwhoIml7YdgYGvk/MGfYEUhGMA&#10;AIAAgABxr5vYXLJl8Zn3X0JZO5hgYbRLTpb8Y/s8CpXaZgcq4pV9Z54WLpeFZ8cAAJMNab8AAIAA&#10;f0pw95oOZIxlZ5hHZm9YtJaiaEBK4ZUjafg7tpPqa4Mqr5NubKsWMJUXbJQAL5C+brYAAIAAgABw&#10;T5gTbEJkopZqbY5YDpTLbsxKP5NNb/s7NJIRcQkqVpGCccoWFZLccYUAc45wdDMAAIAAgABvk5Yx&#10;c+Nj0ZSWdK1XK5MHdWVJjZGPdhI6mZBbdqgp5Y/BdwkV3pDZdq0AooxreUQAAIAAgABu15Sbe5Bj&#10;F5MMe+JWcZGCfB1I0JAJfEM6Eo7PfGcpdY4xfHwVnI8OfDoAw4qqfaYAAIAAgABuMpNbg1pifJHW&#10;gz5V3JBIgvtIO47KgqE5hI2GglYpMIy+gjcVdo1kgmgA4IkngJcAAIAAgABtrJJPiydh9ZDViqFV&#10;VI9FieRHs42/iRU5Box2iHYoz4udiFEVdYvjiAQBA4ffgK8AAIAAgABtQpGLkwphsZAXkjVVEo55&#10;kQFHaYzTj7E4vIt0jtMocIqejwQVGYrHjKABGobRgL4AAIAAgABs75D4mw5hX499mfhUuY3UmF9H&#10;EIwglrE4coqxldEoOYnFlScU/InJjjABJ4YDgMgAAIAAgABlYqZXW7BaEqQfXhVN8KIjYGVAq6Bb&#10;Yo0x8p8FZGgg558TZYoL+6G7ZRoAAI2UbdIAAIAAgABks6TMYydZpqKOZPFNk6BtZrBAbJ57aFYx&#10;0pz/ab8g85zVaooMT576af0AAIv7cswAAIAAgABkK6LoanVZDKC4a7hNGZ6UbPE/+Jyabh4xf5sR&#10;bxog0JrBb5UMfZxsbwYAAIp7d6IAAIAAgABjnaEHcatYa57icnpMaJzJczw/dZrRc/UxEZlIdI0g&#10;kJjedMMMjpoZdFUAAIkUe+UAAIAAgABjDp9uePBX4Z1TeVhL3ps7ea0+45k/eewwtJepeicgTZct&#10;ejEMjpgBeioAAIfRf5wAAIAAgABikJ4sgFZXcZwWgGFLdZn4gEg+fJfzgBowVZZOf/ogJZWif/gM&#10;lZYegBEAAIa0gAAAAIAAgABiJp0th79XGZsYh3lLJJjwhvg+KJbchmYv+pUyhg4f5pRthkQMrJR0&#10;hQ0AAIXOgAAAAIAAgABh1ZxejytWzJpKjptK05gcjb492JX9jNsvrpREjHYfi5N+jK8MiZMliHoA&#10;AIUhgAAAAIAAgABhlZvLls1Wv5muliRKxZdslO89vZUok6wvq5NKk2cfsZJbke8Mv5HsiJ8AAISc&#10;gAAAAIAAgABZI7GtWmROGq9SXI1CZK0ZXqo1nKsYYJ4nLKnjYiMVk6thYmgDRam2Y1oAAIjncf0A&#10;AIAAgABYcLBnYX1Nuq3iYxtCI6tqZLk1f6kuZjonOqe9Z2AV6qjPZ3AD0qa/aFEAAIegdrIAAIAA&#10;gABYCK6SaGhNSqwLaZBB0KmJarQ1OKc4a84nGKWsbJoWCqZzbHwEOaPzbXgAAIZnet0AAIAAgABX&#10;rqynbzpM36omb/1BV6eocLk056VVcW0m36O8cewWCqROcasEhKFccvwAAIVBfooAAIAAgABXUqr9&#10;dhxMiqiCdopBBKX/duo0iqOmdzMmuqH1d20WCaJddykEwp8GeOEAAIQ+gAAAAIAAgABW/6mtfSNM&#10;UKcqfUpA1aSdfU40XqI3fT8mkqB0fTMWG6CXfRYE/5zvfhYAAINegAAAAIAAgABWuqighC1MKaYS&#10;hBZAuaN1g8c0QaECg2wmdJ80g0cWHZ8tg4cFPpshgnoAAIKtgAAAAIAAgABWhafSi0NME6Uyiv1A&#10;qqKDimc0Mp/+ic8mXZ4hicoV/54RiTYFTZmrg5YAAIIWgAAAAIAAgABWYqc0kn5MDKR6kiJAp6G6&#10;kVU0Lp8jkKQmZ50vkJkWJpz2jeQFaphwg6kAAIGAgAAAAIAAgAC1JmFTWbKj/mPRXQOSNmYvYDd/&#10;hmhxY0xr3mqfZkZXKGyuaSVBKm5ia88n627abd0GuXSjbsWzKl3OZGGicWCaZqyQ1GM2aOZ+S2Wu&#10;axBqumgNbShWHmpAby5ANWv8cQYnGGwScl4GY3U1c0GxTlqxbwGgql2zcEqPTWCDcYx81mMmcs5p&#10;bmWsdA1U+2f+dUM/Pmm7dlYmUWlldwoGF3W1eCKvdFfleYGe3VsWedyNjF4Jejl7WWDSepdoFGN/&#10;ewFT1GXqe2s+Tmeoe8Qll2bde+sF1XYkfJqtvlV4g/KdRljOg3WMBFvjgvZ53l7Fgnlm4mGMgghS&#10;yGQRga89dmXKgVgk8mSEgREFnXaDgG2sUlN2jmab91bpjRiKzFoUi8B4uF0Nimplzl/kiShR52Jw&#10;iAo8vmQlhxkkYmJ1hp0FbnbTg6arLVHPmNWa6lVYlraJ0FiRlIN3yluYkllk716AkFRRJGEUjoU8&#10;KWK4jQwj8GDIjKIFRncWg5GqUFCEozaaHlQboEOJCldanTd3DFpkmjtkN11Ul4BQeF/xlR47nGGK&#10;k1Yjjl9skewFJndMg3upwU+YrXWZklM0qaCIeFZspbl2eVlwofhjsFxenplQBF76m8U7KGB/mgUj&#10;Il5Flh4FDXd3g2qoF2jbWUmYY2qpXK+Hz2xrX+Z2JW4fYvBjZW/KZdxPf3FfaKc6InKvayog6HLx&#10;bMwBTH3PbvOmgWWIY3eXNGelZeSGvWmaaDF1LWt2amNigG1CbH1Os27xbn85dHA+cEUgW3ACcUwB&#10;Ln4Bc8ek3mKIbY6Vf2TZbw6FN2b7cHhzuGj/cdRhOGrvcyZNlmy4dGk4gW39dXwfnW0udfkBFH4t&#10;eGWjNF/Xd4iT1WJQeDCDlmSUeMdyX2a4eVFf/mjNedxMjGqqemM3q2vmes8e+mqdeuEA/X5UfGah&#10;qF1/gX2SYGAZgV2CLWJ8gSZw/mS4gOJe6GbhgKRLl2jUgHc26GoDgEsea2h0gB0A6n51f9SgY1uQ&#10;i3uRK15CipaBCWC4iZJv6WMJiINd5mVAh4JKyWc1hqM2Q2hYhfgd7marhdoA2X6RgJOfX1n5lXSQ&#10;Mly8k8yAGl8+kftvBmGbkCRdEWPijm9KE2XcjPM1v2bli+Edj2Uzi4wAzH6ogIqenVi7n2GPc1uI&#10;nPd/WV4NmltuSmBsl79cWmK4lWFJaGS5k2k1N2WykjcdOmQEkDYAwX66gIKeHVfYqTaO6lqlpgx+&#10;w10joqdtsl97n05b0GHEnFhI9WPCmgc0w2SimOUcy2MNk3gAuH7JgHybNnCyWPeM1XHMXGB9Z3Lx&#10;X5BsvHQbYoxa4XVEZWRHwXZnaBMy8ndoamAZXnfNa1oAAIAAch2Z4W2HYo2Lo27uZQ98MXBBZ2lr&#10;o3GMaaFZ5XLRa75G5nQHbboyOHT1b2AY0nTJb9wAAIAAdsiYhWqhbCCKP2xAbcd7EW29b1VqhW8m&#10;cMZY7nCDcihGGHHJc3QxmXKldHwYY3ImdJMAAIAAeuKXBGgFdZmIwWnLdn55g2tnd0ZpOmzsd/lX&#10;vm5seKNFFm/CeUEwx3CJebcXym/seYwAAIAAfnGVoGXGfw6HZ2emfzx4M2lef0Zn+Gr5fzlWxmyI&#10;fyxEOW3tfygwGm6efx4XUm4GfvAAAIAAgACUe2PqiJKGTGXfiAp3Jmemh1Zm92lThoxV1mrthcxD&#10;f2xOhSsviGznhL8W6WxyhMAAAIAAgACTj2JikhKFZWRmkNh2RmY2j2ZmIWftjeJVDWmSjH1C1mr0&#10;i1YvFWtqiqwWnWsjiccAAIAAgACS3mEum4mEsmM7maF1jmUOl3VlbmbDlTpUXmhtkz1CL2nSkbIu&#10;k2oukSUWVmoVjeUAAIAAgACSZmBNpPOELmJdomd0+2Qpn4Rk2WXWnJxT2Gd6mhdBwWjZmFMuImkY&#10;l2AV5WlMjs4AAIAAgACOfHjnWLGBJ3lSXAlyt3nhXyhi/nqEYhNSAXsxZNQ/nXvvZ14rPHzFaVsQ&#10;3n5QaWAAAIAAdgmNUnXhYbqAEHaZZEBxnHdSZpth/XgPaNNRH3jPaus+3XmVbNMqn3pHbkAQiHuF&#10;bfYAAIAAeh+MHXMbarV+vXQJbHlwe3Tjbh1g5XW7b6JQMnaPcRI+Gnddcl0qC3ftc0UQPXkQcssA&#10;AIAAfbWK1XCTc7J9a3GodMBvKXKhda1f6HONdodPT3R6d0s9Z3VPd/spjnW9eGkQA3bsd/AAAIAA&#10;gACJk25rfK58UG+ZfRZuC3CpfVdeuHGlfXpOXXKefZo8inN9fboo3XPGfcMPoXUlfZ4AAIAAgACI&#10;iWykhbZ7R23jhXptDm7/hQxdx3AJhIJNf3EHg/8743Hbg5koW3H/g2UPWnOhgvoAAIAAgACHsmss&#10;jrp6dWx5jd5sQW2cjMNdAm6ri5FMxm+wins7SHB+iaYn+nBwiWkPLnJZh3AAAIAAgACHDGoCl7l5&#10;zWtYlkRrlWx8lIFcXW2JkqlMI26OkQ86qm9bj/YngG8nj+wPAHFQiiUAAIAAgACGl2kkoLN5T2p/&#10;nrRrCmuenFFb0Gyhmd5Lp22dl9I6RW5flq4nFW4JlWUOp3CRiegAAIAAgACB14GLWF11WIFYW5dn&#10;xoFaXqFY7IF9YXdIwYG4ZBs3A4InZnEi0YMdZ/gI54SkZ98AAIAAeXOAy362YOJ0aH7KY19m1H7t&#10;ZbVYF38eZ+dIC39gafI2cH/Ka7kiZ4CEbMkI34HpbJoAAIAAfQZ/unwNaV1zOXxWayllzXyXbNhX&#10;GXzcbmZHMn0tb9g1vn2WcRMh5n4YcbYIxX+GcZsAAIAAgAB+mHmmccpyDnoNcvdklnpodAVWLnq7&#10;dPdGW3sgddM1F3uHdoghdHvUdtAIsn1wdwsAAIAAgAB9gHeJektw+XgLetxjjHh5e0lVLHjae5lF&#10;tHk/e+E0i3mpfBshGXnAfCAIqnuhfJYAAIAAgAB8j3XXgt5wLHZrgt9izXbhgq1UX3dGglxE5Xes&#10;ghAz8ngCgd8gn3fjgdUIg3ofgVwAAIAAgAB7y3Rxi2pvZnUQit5iDHWJihBTpXXxiShENHZYiF0z&#10;XHagh9kgSnY7iA8IcnjYhVUAAIAAgAB7MXNSk/BuznP7kuBhc3RzkX9TE3TVkARDo3U5jswyy3V6&#10;jisf3HTgjg0IY3fOhasAAIAAgAB6vnJ4nHxuV3Mnmv1g83ObmRBSk3Pylw5DNXRJlYEydHR6lRIf&#10;gXO2ktYILHcKhYYAAIAAgAB1Toq3V9ppgIn7WvBcsol8Xd5OpIknYJs/NIj+Yxst84lKZSkZf4r5&#10;ZfMB9YoUZxgAAIAAfF90WIgbX+dos4eZYlNb6IcuZJ5N+IbZZsU+qYaraLktjobiaksZT4gwarsC&#10;LIdsa/oAAIAAf4NzaoWRZ+dnrIU+abNbC4Tpa2ZNI4ShbPk9+IR4bmQtB4Shb30ZAIWZb6ACToUT&#10;cTYAAIAAgABycIM/b99moYMIcRlZ9oLHcjhMSoKMcz49NIJwdCMsbYKOdMoYnIM2dLICXYMKds0A&#10;AIAAgABxfYFCd+BluYEdeJFZDoDqeSJLXYC3eZg8mYCTefwr6ICpekIYSID/ehMCboFEe8AAAIAA&#10;gABwpn+Qf/Jk739/gCNYUn9VgCdKtX8hgAw8B374f/Ars37pf+UYM37zf+gCjX+9f/gAAIAAgABv&#10;9n45iAtkYX46h8ZXz34Nhz1KK33KhpQ7cn2bhgsrKX19hdQX930qhh0Cln52gcAAAIAAgABvaX0m&#10;kCRj130vj3JXRX0AjmdJqny1jTw69Xx8jGAqpHxRjDwXkHu0i1sCn31qgcYAAIAAgABu/XxTmEtj&#10;anxgl0JW03wslb9JO3vWlCI6l3uNkxIqW3tJkv8XUXp1j48CkHyggbwAAIAAgABpA5R/Vwpd0JNI&#10;WfdRrpJVXMVEUZGVX2I1eZElYbAkcpGiY1UPT5SMYycAAIgJaZoAAIAAftRoHZIjXqhdH5EUYP1R&#10;CZAhYzhDzI9RZU41F47MZx8kPo8caFsPaZFtZ/oAAIYibmQAAIAAgABnUY+2ZjdcQI7MZ/1QUI3n&#10;aa1DHI0baz00jYyRbJUj4ozCbW4PXo6CbOkAAIRec6cAAIAAgABmfo1xbbxbXoyebv9PYovJcCpC&#10;ZYsFcTwz7IqAciAjb4qYcp0PN4vPcg4AAIK8eJoAAIAAgABlr4t9dUxaloq8dhVOm4nxdsJBnoku&#10;d1AzZoifd8gjA4iid/0PDIlTd5QAAIFOfOUAAIAAgABk94nifPBZ7okwfUtOAIhnfXtBCYeffY0y&#10;3ocEfZki2YbMfaMPC4cSfbUAAIAbgAAAAIAAgABkWoiIhItZUofmhHdNaIcghC9AdoZUg9AyWoWw&#10;g4oigIVYg4kPM4Uhg0cAAIAAgAAAAIAAgABj3oeAjEVZDYbvi+VNL4YfiyRAP4UsijsyL4RnibAi&#10;NoQGigEO5YOgh/IAAIAAgAAAAIAAgABjfIaxlBlYrYYhk3xMy4VNklM/4YRPkQYx44NzkG4iAoLt&#10;kCoO24JdigsAAIAAgAAAAIAAgABc4J7xVd9SQp1ZWJ9GwJwIW0U5+Zr7XbgriZp9X74aSZvNYLgG&#10;hJxKYQQAAIOjbUkAAIAAgABcBpzdXR1RrJtZX1VGN5n0YXk5lZjAY3IrUZgUZQwaUJkRZbQG35jd&#10;ZeMAAIIQcjEAAIAAgABbX5qFZENQ9ZkbZfxFn5e9Z6I5BZaEaSYq6pXFalYaJpaHarUHF5WcauQA&#10;AICXdxQAAIAAgABatphAa1pQOJbnbJ5E0ZWXbc44apRhbuMqapOfb7EZ3ZQzb84HLpKxcCMAAIAA&#10;e2UAAIAAgABaDJZMcoFPkpUEc1tEMJO3dBw3xpJ8dLcqApGrdS0ZlJIcdSEHMZAqdd4AAIAAfy4A&#10;AIAAgABZc5S3echPBpN9ekNDsZIuepU3UZDpesMpmJAEet8ZcZAteswHO434e9EAAIAAgAAAAIAA&#10;gABY8JNrgRNOlpI+gTtDTJDqgSM27Y+XgOwpLo6lgM4ZII6pgOsHUIwcgOAAAIAAgAAAAIAAgABY&#10;iJJciGBOL5E6iDtC54/mh8Q2kI6GhzYo3I1+hwYYt41zh0cHK4qjhNkAAIAAgAAAAIAAgABYN5GO&#10;j+VOCZByj6NCw48Vjs42b42Qjdso4oxXjcIY+YwIjKEHcolUhQkAAIAAgAAAAIAAgABQpqphVE1G&#10;YqiYVtI7TacNWT0u7KXkW2kghqXZXPcOl6ijXQgAAKAIYHwAAIAAcS4AAIAAgABPxqiUWypFxKbM&#10;XTc6v6UeXzIuhaPBYPcgW6NtYisOx6WyYgcAAJ1sZRUAAIAAdfgAAIAAgABPPaZTYe9FLaSWY446&#10;QaLrZRguEaF+ZnkgE6EHZ1YO0aLhZwoAAJreae4AAIAAejwAAIAAgABOx6QLaKdEo6JZad45pKC2&#10;awEtoZ9JbAAfwJ6/bJEOxqA/bCgAAJh3bysAAIAAff8AAIAAgABOS6ILb3FEK6BrcE45M57FcREt&#10;K51McaQfjJylcfYOwJ3ZcY4ANZYAdQkAAIAAgAAAAIAAgABN16BqdmBDyp7TdvA45J0od1Us65ue&#10;d5EfWJrXd5wO2Jupd14AcZPaelQAAIAAgAAAAIAAgABNc58TfVVDf52DfaI4q5vPfbAst5o3fZ4f&#10;JpldfYwO0ZnlfbUAsJIJfs4AAIAAgAAAAIAAgABNJJ4DhFlDSpxzhHE4gZq2hDIsmZkIg98fCpgS&#10;g+QOqph3g3sAtZCZgHsAAIAAgAAAAIAAgABM8Z0pi49DKJuUi4Y4ZJnQiwgshpgQio4fE5bziq8O&#10;2ZceiEQA3Y9ngJYAAIAAgAAAAIAAgACpzlrqU6mZrV3HV3yI82CGWzV3UGMsXsxkqGW6YkNQ4WgV&#10;ZZU7wmndaKMjJWlwaukD53lnbMunwlajXiCYFFngYP6Hh1zuY8Z2DV/YZnhjgGKfaRBP1mUia406&#10;02bnbdAiZWXYb2wDyHmccWel3FLMaI2WR1ZVanOF+1mnbEx0lVzGbhxiMl+7b99OtmJecZA55WQY&#10;cxUhsWKxdBkDrXnKdmKj+U9Tct2UelMgc9qEPFahdNRzH1nxdchg4V0UdrtNmV/Qd6g5AWF8eHgh&#10;CmAEePkDlXnyevWiMkxAfR2S4FBIfUSCvlP8fWhxr1dtfYZfxFqzfapMnl2Ifdg4Ol8hfgEgel3J&#10;fh0DgXoUft+gsEmkh1mRi03dhrCBkVG5hf9wnVVOhU5ew1iphKlL2FuJhB43mF0Ng7MgAVv0g6AD&#10;cHowgiufdkdxkYqQeEvTkA2Ank/PjodvxFN/jQpd91bxi6pLJ1nYinY3GltAiY8fpFp1iZYDYnpI&#10;gkmehEWsm6SPo0oumUx/4E4/lvBvGlH/lKtdV1V/kp9KjlhskN82m1m5j7AfVVlAjtUDVnpcgkKd&#10;4kRfpYaPD0jwokl/VU0JnxVum1DOnBZc61RTmXJKNVc/l0g2QFhpliAe/lhEkv8DTXprgjydh2Im&#10;U4COpGRlV1h+9maVWwZuOmi3XohcYWrFYeZJUWypZRc0s24GZ+0b122CaZsAAIAAbfCbxF4QXXSN&#10;XmCxYGR92mMnYzVtQmV+ZeZbhGe3aHdIkmm2auQ0F2sDbQEbZ2pNbiAAAIAActOaC1paZ1mLnl1D&#10;aWZ8T1/1a1xrzGJ+bTxaPGTibwlHd2b7cLwzK2gtci4aumeRcs8AAIAAd4OYUlb9cSaJ7loicl96&#10;rl0Dc4dqeF+2dJ1ZCGJFdadGdWRxdqQyYWWFd3YaK2U7d7YAAIAAe5aWuFQFeuyIdVdde195SVpq&#10;e71pHl0+fApYAl/qfFZFjmIofKQxrWMbfOUZsGNEfO4AAIAAfxKVZFGChLWHPFUBhGR4K1gxg/po&#10;FVslg4JXDF3jgxJE1WAkgrkxGmD0goEZSGGlgqEAAIAAgACUUU9ojnOGP1MGjV93Q1ZPjCtnP1la&#10;ivJWQlwridREK15uiOYwqV8UiFIY/GBNiEkAAIAAgACTgU24mBqFe1FtlkR2iFTFlElmkVfbklJV&#10;nVq3kJNDjFz6jy0wLF14jnwYuV85jO0AAIAAgACS9Ex3oZeE7VA3nwR191OTnERmB1armZlVJVmI&#10;l0lDLFvGlY0vyVwTlPsYWV5mkHYAAIAAgACRWGmsU2KDnmtMVy9082zwWsxlG26QXjdUEHAjYXhB&#10;rHGYZIAtdXKlZwkT0XPGZ8cAAIAAceSPymXDXL6CU2fAX7dztmmhYolkA2tvZTdTGW0nZ8BA2G6u&#10;ahosx2+SbAITYXDnbFIAAIAAdpWOS2IqZiCA3WRyaElyj2aMaldi6GiBbENSKWpWbhdAFmvrb8Us&#10;OWylcRUTEm5dcQ8AAIAAerOMt17ob25/U2FocNdw/mOrciVhoWXGc1hQ/mfDdHg/G2ljdYArcWnr&#10;dkUSkmxHdgwAAIAAfkeLRVwMeLh98l61eWlvrWEgefxgYGNZenVQEGVseuY+R2cXe1Eq0Gdoe50S&#10;NGp6e28AAIAAgACKEVmgggh80lxqggduol7ygd9fZWFGgaBPJ2NngWQ9nWULgTsqTWUkgSwR5mj3&#10;gTsAAIAAgACJGVeZi09751p9ip5txV0Yibxell9/iMhOZGGuh+08+mNLh0Ip6WMnhv8Rs2ewhkMA&#10;AIAAgACIXFX2lIJ7MVjtkydtEVuVkY5d7F4Cj+pNv2A2jns8W2HOjXEpb2FujUkRgmaqimIAAIAA&#10;gACH2VS6nZl6qle9m59sglpnmVZdXlzSlwhNRV8DlRY7+mCPk9MpCV/vk2gRJGXvi5cAAIAAgACF&#10;MHGSU0B4anKWVvNqpXOzWnhbpXTYXclLXnX3YOc5l3cOY7slmXf5ZdcLunrEZgIAAIAAdcKDx23S&#10;XA53N28wXwNpgXCEYc5apXHNZHNKgnMGZu044XQiaSQlC3TIarYLjXf3aqoAAIAAeeGCcGpdZN11&#10;0mwBZxdoWG2DaTJZjW7uaylJmHBAbP84I3Febp4kgnG8b7ILZXWCb4oAAIAAfYCBDmczbbB0cGkM&#10;bzdnAGq2cKFYlWxAcfJIvW2ucyI3fW7MdCskF27hdMsLTnNedLMAAIAAgAB/umRydoBzSGZzd2Nl&#10;3Gg+eCJXYGndeMFHz2taeVQ2pGx4edMjbWw5ehULCnGbemUAAIAAgAB+oGIdf1lyN2Q5f5pk3GYb&#10;f61WcGfQf6NG9GlUf5g2Bmpff5gi92nKf6MK33AYf8cAAIAAgAB9vGAoiCZxXmJah8pkD2RMhzRV&#10;rmYNhoZGPWeYhes1cGiThYIipGekhYoKy27PhEMAAIAAgAB9Cl6RkOVws2DUj/ZjZGLQjrtVDGSU&#10;jWtFn2YejFA01GcKi6UiLmXYi+kKs23qhzwAAIAAgAB8i11XmZJwMl+omCBi22GllkpUhGNklGFF&#10;KWTlktY0eGW+khshyWRikVEKa25khwsAAIAAgAB4/XnuUv5tBHpiVo9gDXsAWfZR13uwXSlCR3xo&#10;YB8w/31BYq4c4n5sZCMEhIDpZO0AAIAAeSB3s3ZgW0hr9XcoXi9fDnfyYO9Q/3i4Y4VBlHl9ZeYw&#10;dHpHZ+ociHsFaPEEm34pabIAAIAAfMB2fXMNY5dqsHQXZdRd/HUJZ/NP/HXqaetAuXa/a7gvxXd9&#10;bTUcEHfLbdYEnHvFbrkAAIAAf+91RHAFa99pc3E6bX1cunJPbv5PEHNFcGA/4nQucZovIXTfcpYb&#10;pnS6cuIEn3mxdCgAAIAAgAB0E21XdDdoS26wdTpbom/edh1OBXDndt4/PHHWd4wumXJ7eBIbWHHu&#10;eCIErXgZebMAAIAAgABzDmsYfJ5nb2yPfRNa2m3PfVpNMm7ifX4+am/OfZwuAHBSfb0a4W+IfcIE&#10;mHg8foIAAIAAgAByOmkzhPlmoWq+hORaFmwKhJFMeG0lhCI9um4Qg8Qtbm51g5camG2Ig94Emng4&#10;goMAAIAAgABxkmenjUZmAGlDjLFZeGqWi81L5Guwis49KGyTigYs3GzfiboaK2v2icwEmXg6gxwA&#10;AIAAgABxFWZxlY1lhGgalI5Y92lwkyJLZWqDkZ48vWtYkIAsimuFkF8Z0Gq0jogEbHiHgv0AAIAA&#10;gABsxYLZUnthgoLNVedVSIL0WSxHy4M5XD041oOhXwEn2YR4YSwS9Ia7YZUAAIM6Za4AAIAAfANr&#10;ln+EWk5gkH/BXSFUZoAHX9BHEIBVYlM4Q4C5ZJAndIFrZkQS14L7Zl8AAIEJamIAAIAAfzZqhHxT&#10;YiNfb3zLZF5Tdn0yZnxGLn2QaG43i334aicm6n6Ka2cSlH+Jaz8AAIAAb3oAAIAAgABpbXlmafhe&#10;TnoEa6FSUXqFbS1FS3r3bpg2v3tob84mTHvbcKESOXyPcEgAAIAAdP4AAIAAgABoY3bVcdNdVHeQ&#10;cvVRXXglc/VEUXiidNE2I3kLdY0lyHlgdgMR9Xn4dZ4AAIAAeeIAAIAAgABnc3SgecVccHV4emJQ&#10;iHYeetVDmnadeyU1f3b/e2QlfXcfe5IR13e5e2AAAIAAfgkAAIAAgABmrnLIgbNby3O9gdtP9nRr&#10;gcVDC3TjgYw06XU5gWMk93UvgWQRqXXagYkAAIAAgAAAAIAAgABmEnFJiZpbNHJNiVVPYnMBiL1C&#10;gnN0iAU0Z3O7h4skcnOJh5sRS3RqhsEAAIAAgAAAAIAAgABlmHAWkYZavnEokOpO63Hgj9tCE3JL&#10;jrM0C3J+jgIkL3IhjjYREXM/ivAAAIAAgAAAAIAAgABgpoxvUZhWB4vtVNxKd4upV/09nIuVWuQv&#10;GovXXWUeCI0pXvoJgI5qXykAAIAAaWkAAIAAfnBfj4lSWP5VK4kRW7tJqojeXlU89YjEYLwuoYju&#10;YsYdyYn5Y/gJpIqoY/0AAIAAbikAAIAAgABen4ZBYGNULYYxYphI14YXZK88L4YEZpYuBYYkaCkd&#10;Yob1aP0Jo4dRaOsAAIAAc2QAAIAAgABdsINoZ8lTMoN3aXpH1YNxaw07Z4NqbHotVYOJbZwc44Qk&#10;bhgJhoRnbgwAAIAAeFsAAIAAgABcxoDobz1SToEScHFG9IEccYU6i4EVcm8swIEncy0cZ4GOc2MJ&#10;YYHjc4oAAIAAfKwAAIAAgABb9H7HdsRRiH8Kd4VGPX8feBw53X8XeI4sI38UeOIcJX8oePEJWn+0&#10;eZkAAIAAgAAAAIAAgABbPHzwfj1Q131PfpJFmX1vfrQ5R31kfrcrm31Pfrob0X0kfsQJjX3SfzMA&#10;AIAAgAAAAIAAgABarHt5hctQdHv5hc5FRnwbhXg5BnvxhP0rb3u2hMMbjXtahRsJUnxcg98AAIAA&#10;gAAAAIAAgABaO3pKjWxQBXrXjStE2Xr/jG04p3rNi5IrJ3p1i0gbYnnZizIJTHsqhkkAAIAAgAAA&#10;AIAAgABUpZbcUD1KjJXxU1U/iZVPVkozJpUCWPokz5V3WxYS75hSW6gBgpSlXY0AAIAAbRQAAIAA&#10;gABTnpP9Vz9JvJNEWeA+xZKnXF0yiJJEXpskZ5KIYE8S2JTnYJkB1JEKYmkAAIAAcfgAAIAAgABS&#10;y5EMXj9I3JB5YGc+Co/sYm0x2I+HZDkj5I+vZYcSm5GkZY4CBo3LZ2cAAIAAduQAAIAAgABSAI5C&#10;ZUBIBo3IZvE9KI1LaIExL4zpaeEjVI0BatASSo6Tap0CH4rwbKQAAIAAezwAAIAAgABROYvIbFVH&#10;RItpbZY8a4r3brUwdIqPb54i44qKcD0R/ou+b+YCLYh4cloAAIAAfwYAAIAAgABQgomrc4BGmYln&#10;dFw70oj9dQ0v6oiMdY8iaYhoddcR4okfdYgCRYZVeEoAAIAAgAAAAIAAgABP4ofieqlGDIe4ey07&#10;WIdUe3UvgIbVe5ciBIaTe6YRqIble4sCcISCfVcAAIAAgAAAAIAAgABPYIZjgcRFiIZSgfA62IX2&#10;gdcvDIVwgachm4URgaYRL4UYgcMCYYMRgXUAAIAAgAAAAIAAgABO+IU0iTNFWoVGiUA6uYTziL0v&#10;EIQ4iBQh7YODiBoR5IMdhyQC14G0gewAAIAAgAAAAIAAgABIWKJxTl8+36E8UUI0aaBnU/YoWaAo&#10;Vk4Zw6FzV78Io6MbWGUAAJGUX+QAAIAAcHoAAIAAgABHR5/mVP49+J7sV3czeJ4aWcUnj52vW7wZ&#10;RZ6hXNgIp59zXVkAAI7cZH4AAIAAdVEAAIAAgABGm50NW509NJwtXawywptvX44m25r5YSQYw5u9&#10;YeoIl5vOYlAAAIxDaVEAAIAAeakAAIAAgABGB5o8Yjo8hJlvY9wx9pi8ZVYmQJhHZosYR5jtZwYI&#10;gJhMZ18AAInebnwAAIAAfYAAAIAAgABFZJe4aOg73ZcMaikxXpZYa0AlqJXSbAoX+5ZMbEsIdZUP&#10;bK8AAIfGdC8AAIAAgAAAAIAAgABExZWTb747SpUKcKcw5JRbcV8lTJO+cdMXuJQAcdAIkpIpcmQA&#10;AIYQeWcAAIAAgAAAAIAAgABEO5PCdpw6z5NadzkwgpKud5Yk+JIBd7wXaJIed5kIgo/SeJsAAISy&#10;fcoAAIAAgAAAAIAAgABDyZJBfZA6bZH2fe0wMpFPffgkw5CIfdoXQpBzfcgIUo3wfngAAINFgAAA&#10;AIAAgAAAAIAAgABDgJEEhMY6JZDOhPQv8ZAyhLMkmY9ZhGUXSo8FhIcIhYxZg1gAAIJxgAAAAIAA&#10;gAAAAIAAgACe+1PVTdWPyFcIUh2ABFoiVlBvXF0sWmNdpWAZXlFKv2K1YhE2cWRjZYEeX2OWZ/QB&#10;e32Aaxmc0U6FWAiOFFIuW29+hFWyXr5uCFkRYfJcb1xDZQZJq18HZ/Y1gGCYap8drWAybHYBi31k&#10;b8+a2kmsYj6MO03AZLl871GcZyJsilVBaXtbIFioa75IjVuKbeg0mlzzb9odDl1KcSQBmn1LdOKY&#10;6EU8bGSKa0mzbfl7Mk3Ub4hrH1G5cQ1Z2lVWcoVHflhOc/AzyFmFdTQcf1radgYBpn02eYuXCkE2&#10;dniIy0YKdzh5vkp5d/VpvU6PeKpY2FJceV5GnFVoehAzF1ZmerMcCljTeyoBsX0kfYiVZz2pgH6H&#10;a0LUgGx4m0eLgFxow0vcgEtX70/GgD5F91LegEMykVOggFgbq1cpgKgBun0UgOWUCjqWinGGSkAP&#10;iYh3sUUGiKdoAUmJh9RXO02ThxVFXFCthnsyLlE1hiEbZ1XKhpIBwn0IgTCS9TgGlD+FZT3AknZ2&#10;+ULtkMRnbkeYjzVWuUu7jdZE3E7UjLYxw08YjBsbMVSvi8sByHz9gTSSMzYPnbSEvjvymwd2cUFC&#10;mIZnBEYJlktWbEo/lGNEpU1ZkuMxiU1eklAa91PPj/ABzXz1gTiTg1q+Te6FQ11hUiB2W1/9Vjlm&#10;fWKKWi9VgWT5XftDPWcXYY8vT2hAZLEWqml1ZlQAAIAAbdKReVWZV5mD1Vi7Wv51LVu2Xkplf16N&#10;YXZUo2ExZHhCgGNqZ0ouuWRdabcWTmZgatoAAIAAcrCPmlDkYUmCAlRtY9dzmVe5ZlBkAlrPaK9T&#10;Vl2lavJBY1/xbRAt0WCdbtoVsWPgb4oAAIAAd2KNykyTauuAR1BzbKdx9VQBblZitFdSb/JSKVpZ&#10;cXhAalyvcuctE10KdBgVOGG4dHMAAIAAe3aMHEiudIZ+xUzbdXtwklCtdmNhYFQsdzxRNFdceA0/&#10;lFm7eNQscVm6eXsU1V/neawAAIAAfvOKsUVIfht9hEm4fk1vek3EfnJgZlF2foxQTlS/fqk+9Fcd&#10;ftQr9VbAfwkUh15kf1gAAIAAgACJiEJbh558fkcGhw1ul0tEhm1fnk8ehc1PlFJ+hUM+WFTUhN8r&#10;m1RMhMQUVV2ihPoAAIAAgACIoT/wkP97skTKj61t4kkwjkpfAU0mjPNPA1CVi9A9y1LcivkrLVJH&#10;isYUKl3riZsAAIAAgACH/z4Rmh57HEMMmBZtVkeKlfVehkuSk/JOoE8KkkU9glFFkR0q4VCtkRMT&#10;315pjUAAAIAAgACIHWHsTgx6w2QHUh1ssWYmVhddm2g5WexNVmouXZE7pGvaYO8n8myYY6kOk3Dr&#10;ZGgAAIAAcbSGJ1z5Vxt5SF+LWndrY2H+XbZce2RRYNNMWWZyY8M6zGgpZnUnQmiHaJQOQ24RaP8A&#10;AIAAdmiEblhiYEZ3tFtbYt9qLV4cZWNbXGCjZ8VLaWLoagM6C2ShbA0muWSSbZkOE2uHbcUAAIAA&#10;eouCu1QwaWl2F1d5a0JolVp0bQtaFF0wbrpKP1+gcEo5FGFVcbQl+WDIcr0NuGl4cs8AAIAAfiOB&#10;MlBrcoh0qlP0c6pnQVcpdLlY1FoPdbJJXFyfdp04TF5Ld3ElZ12DeAkNfmkxeDoAAIAAgAB/600h&#10;e6dzgFDhfBdmNlRHfG9X31dWfLVIe1n2fPk3sluQfUMk9lrMfYkNUml8fgkAAIAAgAB+4UpNhLRy&#10;jk48hHhlW1HKhBlXGFT4g7BHwFelg1k3GVkmgykkpliRg0QNPGmhgxMAAIAAgAB+E0f1jaVx0kwK&#10;jMNkqk+2i7JWd1L4ipxHJ1Wqibg2hFcKiSskN1bCiWINJWnIhzYAAIAAgAB9gkYglmdxSEpTlPJk&#10;H04RkzZV81FbkXpGulQLkBc2MVVPj1Ej31VQj2QM4Wo8iLUAAIAAgAB8lWlzThNwBmsNUfxiumy3&#10;VdJUYW5YWYNExm/dXPszj3ErYBMf1HGsYjkHM3e2YxAAAIAAdYZ6s2SyVpFunGa3Wdxhg2ipXQtT&#10;WGp9YBVD4mwhYuoy0m1lZWgfRG1PZwoHH3TqZ78AAIAAea15HWBFXyttF2KmYclgSWTaZE5SN2ba&#10;Zq9C8WiZaOQyEGnKas4eumlNa/cHDXQVbKUAAIAAfVJ3klwuZ9Nrml7aab5e5GFEa5dRO2NybVhC&#10;F2VLbusxbWZlcEUeWGXecQEHDnQTcc4AAIAAgAB2I1iHcHhqXltvcb1dtV4Jcu1QAmBUdAFBLWJB&#10;dQAwmmM7ddYduGL7dj0G53RVd4QAAIAAgAB081VTeSFpQlhpecdcsFsrek5PEV2WerxAVF+JeyIw&#10;B2BYe4MdT2CJe7sG1nRyfOoAAIAAgABz/VKRgbloYFXPgcZb4VixgaZOUFsygXM/oF0mgU8vdV3E&#10;gUsdDF5+gYgG2HRvgWkAAIAAgABzPVBDijlnr1OjiblbNlaeiPhNs1kqiCc/B1sWh4Yu3lt8h0Ec&#10;nVzkh8UG03R4hJ0AAIAAgABys05wkppnLVHtkaJasFT1kEtNL1eCjuI+mFlhjdIuilmUjXkcQFue&#10;jRkGnXTThHkAAIAAgABw0XFzTeJlBnKTUaRYeHPNVVVK0XUGWN47zXYtXCAq53dDXtkWnXgwYBYA&#10;p37mYloAAIAAeNpvD2zrVdxju25qWRNXX2/cXC5J6XE2XyE7DXJqYdAqUnNaZAMWQ3QJZNcAzn6k&#10;ZyEAAIAAfIRtlminXfdiUmp4YJFWNmwjYxFI2G2dZWk6Jm7dZ4gpmm+faTcVx3B9aa0A4H6GbCoA&#10;AIAAf7xsNWS0Zhdg+GbEaBJU4micafdH3mo2a705RmuEbU0o8GwRboIVXW1ubqkA835lcZYAAIAA&#10;gABq42EjbkZfuGNmb6RTu2VkcO1GymcXchY4o2hucyIobWjDc+cVG2rJc9oBE34udx4AAIAAgABp&#10;xV4DdoBeyGB2d1BS52KWd/9F9GRceJA3zWWjeREn2WWqeXgUrmiaeWcBEn4we/QAAIAAgABo3FtL&#10;fqtd7V3jfvRSG2AffwxFNmHyfws3G2MrfxMnR2Lefy8UcWa7f2YBJH4Tf/oAAIAAgABoJVkDhsBd&#10;RFu7ho9ReV4LhhdEoF/jhYk2iWEIhSkmtGBhhSYUBmVUhUQBMH3+gM4AAIAAgABnnlctjsZcxVoA&#10;jjNQ91xejTZEIl4yjCI2IF8/i2omZ15hi4kTsGQ4ifMBD341gLgAAIAAgABk43oMTVpZ3Hq4UPhO&#10;B3uIVIJBA3xkV90ydH1MWtshlH6AXQ0MzICgXXgAAIAAZZ0AAIAAe7RjRXXCVN9YqHbBWAJM/Xe6&#10;WwVAKnikXdgxyHmCYFMhHHpnYhEMtHysYj0AAIAAakgAAIAAfvRh8XGnXINXXXLuXxdL7nQSYZA/&#10;L3UPY9cw+nXmZdAggXZ4Zx4MfHlBZxoAAIAAb1YAAIAAgABgsG3VZDJWG29RZjRKsHCXaB0+N3Gs&#10;ad8wHnJ+a1kf1XKzbD8MMHZYbCAAAIAAdNEAAIAAgABfhGpca+hVA2wEbV9JpG1pbrw9LG6Lb/Mv&#10;eG9PcPkfS28dcYgL/nPQcW4AAIAAebIAAIAAgABedmdGc7JUBmkZdKRIvmqcdXQ8amvHdiIuz2x0&#10;drAfA2vbdv0L9HGZdx8AAIAAfdMAAIAAgABdmGSTe3hTS2aVe/NIG2gzfDo70mlffGIuM2nofIse&#10;emkdfKwL12/CfT0AAIAAgAAAAIAAgABc52JKgzJSpGRtg0FHfWYhgwc7Q2dMgrMtq2ezgood7Gbq&#10;grcLim5cgnsAAIAAgAAAAIAAgABcYmBtiuxSJmKqiqVG/2RuifU6zGWViS0tS2XYiMwdqGUmiSoL&#10;WW0+hqoAAIAAgAAAAIAAgABY84NcTGBOq4OWT91DhIQEUz43CoSaVmEovIWAWQIXVoeJWlwEcYfV&#10;W6IAAIAAaTUAAIAAfhpXeH9OU3xNhH/VVopCeYBgWXE2LIDxXBsoE4GxXkkW8YMzX0MEjYQIYG4A&#10;AIAAbfEAAIAAgABWSHtaWrNMVHwfXUBBe3zJX6o1Pn1fYdcnU34CY5EWa377ZC8EioC2ZVYAAIAA&#10;cyQAAIAAgABVK3eiYfVLMXiSY/1AVnlVZeQ0WHn3Z5omiHp/aOYV03r4aS8Ec33cam8AAIAAeCAA&#10;AIAAgABUGnQ5aUdKKXVSas4/VXYvbDYzYnbQbWwl4nc3blgVR3eEbl4EWntpb+MAAIAAfHIAAIAA&#10;gABTJnEscKtJQ3Jvcbs+hHNkcqYyoXQGc2clN3Q9c+sVBXSHc9MEYnlDdd8AAIAAgAAAAIAAgABS&#10;UW53eApIc2/neKk9xHD2eRox9XGWeWskoXGbeZ8UonImeYAEkHhKe3MAAIAAgAAAAIAAgABRpmwn&#10;f3RH723Mf7g9WG73f7ExqG+Jf40kZW9Sf4kUQnA6f7AEXHiigCcAAIAAgAAAAIAAgABRJWo/hvJH&#10;b2wBhuk83G1BhngxOW3OhfMkEW1khdsUEG6khbgEUXi1gusAAIAAgAAAAIAAgABM742gStdDYI1q&#10;TjY41Y2DUWksvY3/VEQeVY9fVlcMgJHdVvYAAImKXDQAAIAAbK0AAIAAgABLk4nLUZRCOInmVIs3&#10;tYoXV1ArxYp/Wb4dmYuYW2wMOY0VW9YAAIZOYN8AAIAAcY4AAIAAgABKhYX6WGdBHIZLWuk2vIaU&#10;XTwq14bzXzsc3IfUYIQL5IieYL8AAINUZboAAIAAdogAAIAAgABJjYJUX0dAF4LIYU81q4MjYysq&#10;AYOBZL8cIIQxZasLiIS3ZcIAAICqat4AAIAAeusAAIAAgABIm37xZjw/J3+PZ840wn/+aTcpHoBP&#10;alcblYDBavgLO4Fgav0AAIAAcHkAAIAAfr4AAIAAgABHunvibUw+TXywbnAz/n02b2gocX19cCIa&#10;+32mcGwLE36GcIcAAIAAdlUAAIAAgAAAAIAAgABG+HkxdF09lXotdR0zXHrLdacn5nsFdgMacnrn&#10;dhMK1Hw2dmwAAIAAe0cAAIAAgAAAAIAAgABGT3bQe2w863gDe9AyvXi8e/gnXXjtfAAZ+niEe/sK&#10;bXpvfK0AAIAAf3gAAIAAgAAAAIAAgABF03Tbgrw8h3ZEguAyb3cggp8nOnc5gksaJHZyglsKzni1&#10;ggYAAIAAgAAAAIAAgAAAAIAAgABAmZlFSKs3spitS+Uto5iUTtQhqplRUTsSeZwyUlMDUpm+VGAA&#10;AISyX4oAAIAAcA0AAIAAgAA/N5W8TwQ2VJWOUdksLJWZVGIgS5ZAVmYRbpihVy8DCZUVWT8AAIGu&#10;ZEAAAIAAdQEAAIAAgAA+QZIWVXg1OpIZV+ErHpI+WgIfOpLXW6AQoJTDXB8C0pDPXi4AAIAAaSMA&#10;AIAAeXQAAIAAgAA9b459W/00UI6fXfYqGI7VX6keZ49kYOgP/5DXYSoCqo0GYzoAAIAAblYAAIAA&#10;fVgAAIAAgAA8mosUYpozdItpZCYpRIutZXQdmYwiZksPp40QZmcCmYnFaIcAAIAAdAQAAIAAgAAA&#10;AIAAgAA7y4fyaV0ypoiHaoEokIjla2sdBolCa/EPP4mka9YCpocDbjAAAIAAeTsAAIAAgAAAAIAA&#10;gAA7FYUpcCkx9IX+cO8n+IZ3cXkcjYa/cbQO54aucYYCloTFdFMAAIAAfZgAAIAAgAAAAIAAgAA6&#10;fIK7dwoxXYPPd3wndoRld64cLoSXd6gOo4RJd5ICboMCeisAAIAAgAAAAIAAgAAAAIAAgAA6DYCq&#10;ficw54H2fk8nC4KsfjEb44LMfgEOkYJcfi4CiYGIfv8AAIAAgAAAAIAAgAAAAIAAgAAAAP//AAD/&#10;/wAA//8AAG1mdDIAAAAABAMJAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAEA&#10;AAIAAAIkBB0F2gdpCNkKNguFDMcN/w8xEF4RixK3E+IVCxYyF1cYeRmYGrUb0hzvHiUfWSCHIbIi&#10;2iP/JSMmRCdmKIYppyrHK+gtCC4oL0gwaTGJMqYzwjTeNfs3GDg1OVE6bTuJPKU9wj7eP/hBEUIp&#10;Q0JEXEV1Ro9HqUjDSd1K90wSTSxOQ09ZUG9RhlKcU7JUyVXfVvZYDVkjWjpbUVxmXXheil+bYK1h&#10;vmLPY+Bk8WYCZxJoI2kzakJrUmxebWducW96cINxjHKUc5x0o3WqdrF3t3i9ecN6yHvNfM59zX7M&#10;f8uAyYHHgsWDwoS/hbuGt4eziK6JqYqki56MmI2RjoaPe5BwkWSSWJNMlECVM5YmlxmYDJj/mfKa&#10;5JvWnMidu56tn5+gjqF8omqjV6RFpTOmIKcOp/yo6qnXqsWrs6yhrY+ufa9rsFmxR7I2syS0ErUA&#10;te222rfIuLW5o7qQu368a71Zvke/NcAiwRDB/sLsw9rEx8W1xqPHkch+yWzKWctEzC7NGM4BzuvP&#10;1dC+0afSkNN51GHVSdYx1xjYANjm2c3astuY3H3dYt5H3yzgEOD04djiu+Oe5HvlV+Yz5w7n6OjB&#10;6ZrqcetI7B3s8O3D7pbvdvBV8TPyD/Lq88P0nPVz9kn3Hvfz+Mb5lfph+yn76/yn/Vz+C/60/1r/&#10;/wAAAegDpwUsBoQHvwjnCgQLFgwcDR4OHA8ZEBcRFBIQEwsUBBT8FfMW5hfYGMwZ1hreG+Ec4R3f&#10;Htsf1iDRIcsixCO+JLglsyauJ6oopimiKqArniydLZoulS+RMI0xiTKGM4M0gTV/Nn83fziAOYI6&#10;fzt+PHw9fD58P31Af0GCQoVDiUSNRZJGmEeaSJtJnUqfS6NMpk2qTq9PtFC6UcBSx1POVNVV11bZ&#10;V9tY3lngWuNb51zqXe1e8V/1YPhh/GMAZANlAWX/Zvxn+mj4afVq82vwbO5t627ob+Vw4XHectpz&#10;1nTNdcN2uXeveKV5m3qQe4V8en1vfmR/WIBNgUGCNYMphByFEIX+hu2H24jKibiKpouVjIONcY5g&#10;j06QPZEskhuTCpP6lOmV2ZbJl7qYp5mTmoCbbZxanUieNp8loBShBKH1ouaj2KTKpb2msaemqJup&#10;kaqHq3+sd61vrmevYLBasVSyT7NMtEm1RrZFt0S4RblGuki7SrxOvVK+V79dwGPBasJyw3vEhMWK&#10;xpDHlsidyaXKrcu2zL/NyM7Sz9zQ5tHx0vvUBtUS1h7XKtg32UTaUdte3Gvded6G35TgnOGi4qjj&#10;reSy5bbmuue96MDpw+rU6+Xs9e4E7xLwIPEs8jjzQ/RO9Vn2Y/dq+G75b/ps+2T8Vv1E/i//F///&#10;AAACBQPYBWgGxggGCTIKUgtlDHINeA56D3oQehF5EnUTcBRoFV4WUhdFGDcZKRo0Gz0cQB0/Hjof&#10;NCAsISMiGSMPJAQk+SXuJuMn2CjMKcEqtiurLJ8tky6HL3wwcDFkMlkzTTRBNTY2KzchOBY5CzoA&#10;OvY77TzjPds+0z/LQMRBvUK3Q7JErEWmRqFHnEiXSZRKkEuOTItNik6JT4hQiFGJUohTiFSIVYhW&#10;iVeKWItZjVqPW5Fck12WXphfm2CdYZ9ioGOhZKNlpGamZ6doqGmpaqprqmyrbatuq2+rcKlxqHKl&#10;c6N0oHWddpl3lXiReYx6h3uCfHx9dn5vf2mAYYFaglGDSIQ+hTWGK4chiBeJDIoCiveL7YzijdiO&#10;zY/DkLmRr5Klk5yUkpWJloCXeJhwmWqaY5tenFmdVZ5Sn1CgT6FPolCjUqRVpVmmX6dmqG6peKqC&#10;q46snK2rrruvzLDfsfOzCbQgtTi2UbdsuIe5pLrCu+G9Ab4hv0PAZcGHwqrDzsTxxhXHOcheyYLK&#10;psvKzO3OEM8y0FTRdNKU07LUz9Xr1wbYHtk22kzbYdx03YfemN+n4LPhvuLH483k0eXS5tDnzOjE&#10;6brqrOub7Iftb+5Y71zwW/FW8kzzPfQq9RL19vbW97P4jfli+i/69Pux/Gb9Ef2z/k3+4f9x//8A&#10;AAHZA40FCQZUB38IlgmhCqQLnwyTDYIOcA9fEEwRNxIhEwkT8BTWFbsWnxeDGIEZfRp0G2YcVR1B&#10;HiwfFyAAIOoh0yK9I6YkkCV6JmQnTig5KSUqECr9K+os1y3ELrEvnjCMMXkyZzNVNEQ1MjYiNxE4&#10;ATjxOeI60zvEPLU9pj6YP4pAfUFvQmJDVURJRTxGMEcjSBdJC0n/SvNL6EzcTdBOxU+5UK1RoVKV&#10;U4hUelVtVl9XUVhDWTVaJlsYXAlc+l3rXtxfzGC9Yaxim2OJZHhlZmZUZ0JoMGkeagtq+GvlbNJt&#10;vm6qb5ZwgnFsclZzQHQpdRJ1+3bkd814tnmeeoZ7bnxWfT5+JX8Nf/SA24HCgqiDjYRyhVeGO4cg&#10;iAWI6onPirOLmIx9jWKOR48tkBKQ+JHeksSTqpSRlXiWYJdHmC+ZGJoBmuqb1Jy/naqelp+DoHGh&#10;X6JPoz+kMKUiphWnCKf9qPOp6qriq9us1a3Qrsuvx7DEscKywbPBtMK1xbbIt82407nbuuO77bz4&#10;vgS/EcAgwTDCQMNSxGbFesaPx6bIvsnWyvHMDM0qzkfPY9CA0Z/Sv9Pg1QPWJ9dM2HPZm9rE2+/d&#10;Gt5G33PgoeHP4wLkTeWZ5ufoNumG6tjsK+2A7tfwMfGQ8u/0TfWq9wT4Wvmr+vb8Ov17/rv///8A&#10;gACAAOZPf85/WM2Zf6h+zbTaf5l+eZwUf6N+ZYNMf8Z+hWqFf/5+wFG/gGN/PTkAgRKAD/zFfnyL&#10;NOS1fmOJbMxAfl2HzLOafm6GZprYfpiFQ4IYftmET2lafy+DZ1Cuf6+CoTgUgHaB5vq8fTaWceL7&#10;fTCTksrLfT6Qz7I6fWmOXpmTfayMLIDvfgeKImhOfnWIE0/BfwyGADdBf+iDrPjjfC6ht+FBfDOd&#10;v8kzfE2Z8LDCfIWWV5hFfN+TGn/LfU+P82dWfdGMtU7vfnyJTTaHf2eFXPc3e2OtA9+le2an68eq&#10;e4ejCq9ge8meaZb4fCuZ+H6yfK+Vt2ZufUORQU4uff2MezXlfvSG7/W8esq4Vd4veseyFMZDeuSs&#10;FK4ZeyymYZXce5mg2n2kfCSbWWWVfMiVqE2CfZGPgTVbfpGIX/R3elLDqtzseka8MsUJel21Cqz5&#10;eqeuO5Tpex+nm3zZe7ag6GTYfGCZ3UztfTWSUDTofj2Jp/NjeffPAdvYeePGQMP6efK95Kv3ejq1&#10;7JQCeriuJHwge1umQGRIfBCd5UxvfOqU4zSJffeKxfJ1ebTaWtrreZfQMsMPeZ/GlKsYeeO9apM7&#10;emS0ant3ew2rQGPCe8yhlkwJfK+XMzQ9fb6Ltu5TiNt+NteGh8R9wsCfhsN9cKmMheZ9VZJShSp9&#10;dXsHhIZ9xmPEg/F+NUyPg3h+6TWSgyiAAOw9h32Iy9YUhnCHQL9rhYOF46hjhLuEwZEehBuD33nU&#10;g5SDLWKcgx2CjUuSgsOCFjTYgpCBwep6hkeTZdR0hU2Q2r38hG+Oc6cLg8SMWI/tgzmKd3jKgsqI&#10;vWG2gmmHA0rNgiaFTDQzggeDb+jbhU+d/tLghF+adLx6g46XFKWrgueT6I60gnKRC3e7ghWOQWDW&#10;gceLZEoYgZeIaDOigYuFBOdchIuooNFsg52kFbsQgtSfuqRbgjeblI2AgcKXlXa6gXiTu2AIgTmP&#10;skl1gRqLZTMkgR+Ge+YAg/GzS9AbgwSturnNgjqoWKMygaOjLYx7gTaeIHXIgO6ZFF9KgL6T20jk&#10;gK+OOjK5gMGHz+TVg3O9+M76goe3Vri1gbyw4qIvgSaqqIufgMSkinURgIOeVV6ngFSX0UhpgFOQ&#10;2TJggHKI++PWgw7Ipc4FgiTA4rfGgVe5U6FKgL+x+orQgGGqu3RrgC6jXF4pgAeblUgCgAeTOzIX&#10;gDCJ/uMAgr3TVM03gdbKWbb6gQfBmqCIgG65E4ojgBGwonPaf+KoBl23f8ae/Uerf9CVVjHcf/uK&#10;194SkeJ8sMjuj/F8Y7Oxjhh8Op47jGh8R4iNit58j3LFiWl9Cl0Rh/x9qEd7hpl+kzJRhTl/8dwq&#10;kLSGl8eUjsGFUrKSjPSEPJ02i1eDW4eOieSCtnHSiIiCPVwrhzOB2Ea5hemBojHLhKKBndqjj46Q&#10;lcY5jaiOV7Fyi92MPpwVileKcIZ4iPiI2XDQh7WHaFtIhneF/EYFhUaEnzFUhBmDNNlCjpual8TY&#10;jL+XbLAHiweUa5rIiYKRpIVSiDmPHW/ZhwWMqFqDhdiKJkVvhLqHjzDsg6CEr9fujeGklMOHjAmg&#10;ga66ilucm5mPiN6Y5IQ6h42VT27whmuR1VnOhUqONETohD2KWzCRgzWGC9a1jUuunMJci3epna2Z&#10;icqkxJiCiFKgF4NMhwibfm4aheGW4lkrhM6SHURzg9CM/zBFgtqHRNWnjNC4o8Fciv+ysKyhiVGs&#10;2pebh92nKoKGhpuhim13hXqb0FihhGKV0EQSg3OPbDAFgo2IVtTCjGrCpsCGip27sqvPiPG01JbR&#10;h3uuEoHOhj2nW2zjhSmgglg2hBaZTkPBgyeRnC/Rgk6JQdQEjBPMqb/Vik3EoKsfiKO8pZYnhy20&#10;voE3hfGs3mxnhOCk1VfUg9mcbUN4gvSThS+nghuKBc5Pmxt7gLqimFl7Uabvlax7RpMKkyd7c37o&#10;kMZ72mqojnV8d1aIjCJ9OUKWicJ+UC9Ch0J/4sydmg+E0rmBlzyDvqYGlJeC1ZI0kiCCJH4Tj9OB&#10;rWnajZiBY1XGi1mBMUH8iRGBNy7vhqaBestCmRGOIbhElkWMLqT5k52KWpEukTeI1X0gjvqHfWkC&#10;jNGGSlUOiqWFH0F0iHCECi6lhhuC+sohmB6XjrcYlWOUuaPLksmSAZAbkFePjHwdji2NUWggjBSL&#10;KVRYifmI+UDyh9uGwS5lhZ+EXsj/l2ag9rYHlK2dRKKvkhuZv476j72WaXsgjYmTM2dRi3+QEVO+&#10;iW2MzUCKh12JYS4uhTSFocfsltiqYLT+lCKl16GukZKhcI4LjzmdMXpMjQmZAmaXiviUzlM2iPCQ&#10;dEAwhu+L0y3/hNiGwcb7lmSzv7Qgk66uVqDXkR+pBY1Bjsij0XmejKGep2YKipOZY1LGiIKT4j/n&#10;ho+ODS3YhIyHu8YulgO9GbNlk062xKAhkMCwfIySjmmqRHj+jEakEWWJikSdulJriDaXFj+qhkGQ&#10;Cy24hEyIkMWFla/GcbLNkvy/HJ+JkHK3xov+jh2wd3h7i/upKGUgif6hslIah/2Z7D9whhGRwi2f&#10;hBqJQL8gpId6razJoPp6jZp/nXx6logUmh962HVylt57VmK0k6V8DFAqkFt86T3hjO5+ICxqiTt/&#10;072io5yDcKvin/KCfJnOnHOBtYdumR+BJXTFle+A0mIKkseArk+Jj4+Apj1ujDWA3CxJiJeBWbyD&#10;oqmMNqrcnwaKbpjsm4WIz4aMmEGHdXPzlRyGUGFSkgOFUE7zjtmEWz0Ki5CDhSwsiAWCxLuCod2U&#10;7KnQnkSSW5fZmsyP+YWVl36NwnMTlGSLzWCYkVSJ5k5mjjSH+jyyivuGECwTh4SEEbqloRqdw6jp&#10;nY6aZZbnmiGXNIShltqUJnI8k6mRP1/mkKmOa03hjZSLfTxhim+Idiv9hxWFPbm8oI+mmqgenP2i&#10;aZYkmYyeYIPflkmaf3GIkyuWr19NkCKS2k12jRWO4zwiif6KtyvqhreGRbjtoCCvWqdgnIqqWJVu&#10;mRqlcYM1ldugqnD3ksSb617Xj7+XFU0ejKeSCzvwiZuMwCvbhmiHKrg3n8e4CabBnC2yJ5TWmLys&#10;WIKllX6mnHBzkmug5F5tj3CbDEzXjFmU8zvHiUuOjCvPhiiH67egn3nAtKY+m9m53pRWmGqzDoIp&#10;lTCsSnAIkiCliV4ajyqepEyZjCCXgTufiRyQFCvFhfSIibCdrih6Jp+Kqc16CY6OpX56G32AoUh6&#10;amxKnSF6+FsFmPB7wEoJlKB8sTlqkBF9/ynQixx/xK9crVKCZp7UqNmBgo4GpISA0Hz+oFCAWmu/&#10;nDKAIlp9mA+AHUmNk8qANjkhj0uAkyngimuBOa53rGuKn54Cp/eI941So52He3xHn3OGR2sTm12F&#10;SFnpl0WEc0kakwuDrjjkjpuDECnuic+Cka20q5uSz50upzSQaoxzouOOMnt7nrGMNWpcmqOKcFlU&#10;lpKIwUiwkmCHEjivjf6Fbin6iUeDyaztqv2a9ZxqppaX1IuqokmU53q0nhmSLGmwmfmPg1jNlfKM&#10;+EhUkcWKVjiCjXGHpSoEiNGE4KxEqmKjN5vJpf2fUosLobCbmXoanYSYCGkjmWaUhVhWlVGRBUgC&#10;kTCNazhajPCJryoNiG6F1Kueqe+rXptEpYCmqIqOoS2iGHmdnQCdr2izmO+ZVFf9lOaU5UfFkLuQ&#10;TTg+jIiLhyoUiByGpasGqZezaJrDpR+t2ooZoMqobHkxnJ6jH2hUmJOd21ewlJWYfEeTkGqS7Dgq&#10;jDWNJSoZh9iHVKqDqUy7ZJpXpMm06Im0oHWuhXjVnE2oQWgHmEaiCVd4lEubtUdukC+VMzgXjAOO&#10;gioeh6OH46Lht/x5x5MBssx5o4M8rap5uHN1qJZ6EWOZo316rFO/nkh7g0RGmN98hjVKkxx95yd/&#10;jNl/tqHkty2BjZJ3seiAsILWrLyADHMRp6N/qGMroox/h1NYnV1/nkPxl/p/1jUskkSAVSe8jBmB&#10;HKE/tkaJQpHbsQmHsIJPq9iGTXKEpsKFOWKooa6EXFLrnIaDrkOllyqDFDUWkYOCqCfyi3CCYqC3&#10;tXKQ5pFEsD6OpYGpqxKMlXHspfKKxGIgoOeJLVKBm8aHsUNglnGGOjUFkNmE2ighit6DiKAstMeY&#10;h5C3r5KVlIEZqmmS2XFbpUyQT2GmoDON6VIjmxyLm0Mnlc6JQDT4kEOG5ChIimGEjZ+btEKgJZA3&#10;rwSceYCjqdaZAnDupLqVvGFEn6SSiVHVmn6PVUL5lTiMFDTtj7+IwShpifeFbp8us7qnsI/Wrnqj&#10;QIBJqUyfA3CcpDWa8mD9nyWW7lGhmgKS20LWlKuOqjTlj0aKZiiFiaCGL563s1yvGY+NrgypzYAO&#10;qNKktHBeo7GfzWDCnqWa+lFxmZqWEUK8lFSRBTTlju6L2iibiVmGz55Nswq2Z488ra6wNH/LqHOq&#10;MHAoo1ekZGCcnlCetFFbmUiY70K0lBCTDTTqjraNEiitiSCHUZXswf15f4cyu/J5UHiRtfh5Ymn8&#10;r/95wltnqet6aEzso6F7Tz7rnQ58YjGFlgV90yV0jm9/qZU8wSaA2IbRuxh/+XhFtRR/XGmurw9/&#10;B1sVqPN+/Eymoqd/LD69nBN/gDGTlRaAHyXcjZ2BAZTZwDKID4ZrujOGi3frtCuFO2lNriKEQVq8&#10;qAODhExiobyC+j6amy2CiTGllECCSyY2jOaCOJSRv1CPLoYUuVSNCHeCs0+LGWjtrTyJbVpopyWI&#10;AkwloOWGtT5+ml+FdDG4k4SEUyaEjEiDTpRCvpOWSIXGuJKTeXczsoqQ6miZrHqOk1olpliMZUv4&#10;oCeKVD5rmayIPDHLkuKGMybHi8KEQpPkvf2dXYV7t/CZ3Hb1seGWm2hmq9KTkln2pbWQpUvWn32N&#10;wT5fmQ2K0zHdklWH5ib+i1KFFZOJvYOkToU6t2igD3bEsVGcEGg/q0GYS1nYpS+UokvEnvyQ8T5Y&#10;mIONLTHskdyJZScsivWFxpNNvQGrE4UOtuWmCnansM2hRmgsqr+cv1nJpLOYUku6npGT1T5VmBmP&#10;RDH6kXGKrydRiqmGWpMAvKKxtYTytnSrv3afsFGmEmgnqjmguVnMpCybjkvHnhKWVz5ul7qRETIY&#10;kTCLxidvim6G0YmVzCR5cHv1xTZ5KG5mvmh5L2Dst455j1OQsHh6PEZpqQl7LjnaoTd8TC4GmNR9&#10;ySOkj+F/nIlJyyqAZXu/xGJ/dm4vvY5+1WC0tpx+iFNbr3B+i0ZJp/Z+0TnZoB1/PC5Dl8d/9CQz&#10;jvyA6YkzyhqHInuXw2qFoG4IvJOEV2CHtZWDcFM0rmGCy0Y2puqCYDnlnxeCEi6AltaB/CSwjjaC&#10;E4kvyR2NvnuJwmeLp23ou5CJz2BqtIiIQFMfrVyG+kYwpfCF1zn3niyExS65lgWD3SUbjY2DGokj&#10;yEKUUHuCwYCRmm3mup+PLmBfs5qNAlMdrGqLBUY6pRKJKjoRnWCHUS7ulVGFlSV1jP2EAIkJx4Sa&#10;2Ht7wLaXd23wuc2UZGB1ssmRlVMvq6SO50ZQpE2MSTovnK+Jqy8flLmHICXBjIWExYjsxuGhL3t2&#10;wAqdGG39uRqZVGCOshiV2lNLqwCSf0Zuo7WPJzpQnBmLyC9LlDmIeSX/jCKFaojNxlSnUHtxv3ei&#10;dm4NuIKd+GCqsYCZylNrqnCVwkaPozmRtjpym6qNpC90k9GJoSYyi9KF84ixxdCtMntxvvGnh24l&#10;t/qiPWDSsPmdV1ObqfCYo0bDosWT7jqkm0uPNy+hk4eKliZai5OGYfLPe2N5sNvde7x50sSofBx6&#10;B60lfIN6XpVxfPd63X2tfXx7gmXwfhV8Pk5Eftl9NDbLf+l+ffCyebmEz9otejSDysMqerOC6KvP&#10;ezuCMpQ0e9CBqnyIfHaBQmThfS6A401VfhCAnzYBfzqAaO7MeFmQAthqeOWN2sGfeXiL0qpeehmK&#10;EJLqesmIfXtke4uHBWPkfF+Fhkx9fVuD/jVMfpuCP+0GdzObMdaud8iX77/4eGiU2KjgeRmR8pGY&#10;eeGPVHpBeruMw2Lye6eKGku4fLmHRzStfgyD/etpdkemVdUbdt6iA75yd4Wd3qd3eEGZ7JBNeRaW&#10;HXkoegaScmINewaOlksCfCyKbzQkfY2FneoEdZOxb9O/diesEb0eds2m16Y3d4+hz48veG6c5ngf&#10;eWmX/WE5enyS60pfe7KNbTOvfR+HF+jadQW8e9KddZW2Drv/djevuqUkdvuplI49d+SjjXdReOqd&#10;c2CBegaXDEnUe0uQMzNNfMKIaOfndJzHcdGwdSe/7rsQdcK4e6Q3doKxK41gd3Gp+HabeIOirl/y&#10;eaqa/EleevaSuzL8fHSJjOcndFXSQdD2dNnJm7pMdWrA/6NudiS4gIyidxOwFXX0eCuniF9qeVue&#10;jkj5erGU+jK8fDaKgeKZhBF4G82Ng4V4eLgcgw544aI4gqt5ZIwJglx6DHW8gh962V+AgfB7w0lV&#10;geJ87DN8ggR+deDhgo6CqcxcgheB5rcSgbOBP6EogWWAwYrpgSuAa3SggQmAOV5zgP6AGUh1gRWA&#10;HzLggVqASd9RgUGNQcrBgNmLbrWWgIKJuJ/FgE2IPomygC6G8HOUgCmFvl2PgDWEike6gGSDWDJW&#10;gL+CB92/gCiXxcklf8eU9LQBf3ySQp5cf1CPuYh0f0uNbnKHf1yLMVy3f3+I40cTf8WGdDHdgDSD&#10;rNxEf0KiQcezfuKee7KafqCa0p0HfoCXSodBfoKT3XGJfqqQk1vvfuCNIEZ7fzmJbTF0f7qFMNr6&#10;fpCsvsZ0fjGoBLFjfe6jWJvjfdOexYY9fd+aSHCefgyV0Fs5flaRNkX0fsKMOzEbf1GGjtnofgK3&#10;MsVsfaSxfrBcfV6rx5rkfUOmIYVefVqgkW/mfZKa8lqefeGVF0WBflyO0TDQfvmHw9kNfZfBmMSW&#10;fTq64q9/fO20FpoGfM2tTYSRfOemm285fS2f11oafYeYw0UhfgiRKzCTfq+IzthmfUrL7sPufO7E&#10;J67FfJi8NZlEfG+0O4PgfIisWG6mfNWkYFmsfTucFETTfciTPTBjfnSJrdLvjOt22b+Si3x3V6u9&#10;ii133ZdfiP54fIKph+Z5Q23Rht56NFkYhd57RkR7hPF8oTBahBp+a9F1i5SAwb5kijWAPKqjiPR/&#10;0ZZah9V/hoGvhtJ/ZWzoheN/Z1hAhP1/e0PMhCx/ui/ug26AKtAmilSKub0WiQWJNamDh8mHypU0&#10;hr+Gk4CbhdCFg2vxhPmEkVdthCyDokMrg3eCvy+NgtSB0s7OiUKUpbu0h/iSN6gQhs6P4pPphcuN&#10;s392hPWLtGr6hDOJwlaqg3yHw0KdgtuFry85gkuDXc2BiGmehLpohyKbNKbJhgCX+pKyhQaU2X5k&#10;hDGRzmoWg4WO2lX6gt6LxEIfglCIeS7xgdOExsxbh76oablMhnqkNqW0hVegCZGshGKb7X15g5WX&#10;32lHgumTzlVdglSPnEGygdiLFy6zgWyGC8tmhzOyRLhehfKtJ6THhM6n/5DJg9qi33yygxedymik&#10;gnOYoFTZgd2TPUFXgXKNfi6AgRaHJ8qghse8D7echYq2AaQAhGOv1ZAEg2qpoXv8gqqjd2gLghSd&#10;MlRpgYeWpUELgR6Ppy5WgM6IGsoKhnXFzbcDhTy+wKNZhBC3fY9ZgxKwJXtiglGo1GeNgcChaFQG&#10;gT+ZsEDFgOGRiC40gJWI5MO7lfh13rHKk7J2cp9vkZB3EIyUj5F3yXlcjal4qmX+i8t5uFLLiet6&#10;6j/EiA18ay1phiR+YMJ8lMF/NLDQkoN+2J6EkG1+k4u2jnp+cniFjKJ+eWU1itl+pVIUiQ9+5z87&#10;h0d/Wy0rhXSADMFZk6KIf6+ikW+HQJ17j1qGEoqvjXeFG3eWi7CERGRlifyDilFoiEaC1z7BhpSC&#10;Niz0hNeBncBFkpOR2K58kGyPupxLjmWNqomnjH2Lx3aeisyKDWORiSmIYlDCh4eGrz5Qhe+E8izF&#10;hEuDEL8nkb6bJq10j5iYMZs8jZeVUYiLi8CSiXWoig6P12LFiICNNVAphu2Kdj3thWSHkCycg9KE&#10;Yr4nkRukc6x2jvigq5pCjPic6IehiyWZNXTXiXiVi2ISh+eR3E+mhmKODj2ZhOuJ/ix5g2uFjr1O&#10;kJitrquljnipDZlzjHakYIbaiqSftnQoiP6bEmGFh3OWWE85hemRbD1VhIKMNSxcgxWGkryfkDG2&#10;2ar6jhOxV5jDjBCrtYYtijmmB3OIiJagWmD/hxealE7bhZSUjj0bhCyOLixFgs6HcLwZj9+/96py&#10;jca5hpgui8Cy24WWieWsF3MBiEGlU2CThsaedE6GhU+XVTzhg/OP3ywygpWIJ7UOnz11MqRjnCh1&#10;zpNimTd2eoHxlmV3RXAsk6N4Ol5GkOF5XkydjhF6qDs2iyx8RCqtiB5+VLQHnil9/KOjmxR9t5Ku&#10;mCd9joFElVt9im9+kqR9sl2jj/J+AUwKjTJ+ajrUimB/Cyqdh2V/7rMdnReGvKKtmg2FoJHRlyCE&#10;oIBklGKD0W6ykbmDKVzzjxmCn0t+jGmCHzp9iamBuyqPhsGBa7IpnCmPYqGqmSWNf5DClkGLvH97&#10;k36KFG3dkOSInFxFjlGHLUr9i7GFvDoxiQSESiqDhjGCyLFMm0uYH6DFmFGVdI/XlXaS4n6PkruQ&#10;Ym0XkBSN+1ugjZSLpUqFiwOJODnsiGyGsip5hbSEA7B0mqug2qAGl7CdZY8dlNKZ+n3OkhmWoWxi&#10;j4CTUlsKjPyP/0obineMkTmwh++I8ipwhUqFGK+7mi6peZ9RlzWlOo5plFWg830lkZ2csmvOjwmY&#10;dVqTjImUJknFif2PrDmCh4SK+SpphPKGCK8hmc6x/p69ltSs643Uk/KnvnyTkTaiiGtIjqSdVFoj&#10;jC6YB0l6iaWShzlbhyuMxCpjhKqG0q6qmYG6dp5Gloi0gY1Uk6OuWXwSkOOoHGrXjlCh4VnLi92b&#10;jkk2iWGVCjkwhvKOSSpehHCHeKcBqLp0wZd+pNx1W4e4oR52DHebnXV24mc5mc535lbElhl5HEah&#10;kkV6eDbgjkR8Kigvif5+SKYyp8R9Cpbzo+B8z4c2oB18t3canHN8yWa1mNF9C1ZJlSd9eEY3kV5+&#10;ATaojW1+yChLiTh/0aV/pr+FPZYzouSEOoaNnx6DWHZqm3yCrGYUl+OCKlXBlEeBykXRkIyBejZ4&#10;jKuBTChkiIqBO6TGpc+NW5VmofyLnoWxnj6KAHWqmpmIjmVnlw6HRlU3k32GEEVxj9CE2zZMi/+D&#10;ryh6h/KChaQEpRGVapSmoT+S+ITunYWQpXTnmeOOcWTIlkqMSlS5ksiKO0UdjyWIGDYoi2SF6iiN&#10;h3CDq6NjpGOdj5QHoJiaYIRPnN6XQ3ROmTyUOWQ8laaRN1RKkhmOOETUjoOLJzYIitmH9SichwGE&#10;rKLPo+WllpOKoBehpIPUnFadtHPPmK+ZzmPGlSKV8lPtkZ+SCUSXjgKOADXvimeJzyiphqaFiaJO&#10;o4itepMRn7eowINdm/Kj9XNdmEafK2NflLqaZ1OYkUGVkERgjaeQljXbiguLbii0hluGQqHooz+1&#10;SJKun2qvuIL2m6Gp/3L4l/KkPmMJlGWeh1NXkO6Yv0QzjV+S1zXEic+Myii8hh+G2Zmssmx0aYs8&#10;rcd0+nydqTp1rW2+pLN2jF6woBp3nU+im2B44kD+lnZ6TzLckUR8FCX2i7d+PJkasYt8PIrlrNx8&#10;AXxKqEJ79G1po7F8GF5Wnxd8ck9RmmN8+0C/lYB9ozLRkFt+jCY8iuN/tpihsImD6opdq+KC9nvS&#10;p0KCKmzoorSBnV3hniCBPk7zmXeBBkCClJ+A4jLHj4qA5yZ6iimBEJgir5aLe4nJqvSJ23suplqI&#10;YmxZoceHG11inT+GA06SmKGFAUBHk9SEBjK/jtKDHyaviYiCR5eYrs6TA4k8qi+QunqcpZeOl2vH&#10;oQaMllztnHWKsU46l+SI4UATkyGHBzK4ji6FLybciP6DW5cQrjWahoi+qZOXkHojpPeUtGtVoGWR&#10;9FyHm9SPQk3wlzWMkT/qkn2J2DKzjZ6HECcCiIqES5arraWh8IhaqQaeRXnCpGqaqGr5n9iXHVw4&#10;m0qTmU24lq6QCz/NkeaMajKwjRyIuichiCqFF5ZHrUapN4gaqKCkzHmGo/WgWWq1n1Gb8Vv1msKX&#10;mU1+ljqTOD+rkYOOwTKvjLuKMic7h9yFwpX0rPywYYfQqE2rKXk9o5yl1GpxnvWghlu/mmWbUU1a&#10;ld6WFD+YkTSQxzKvjHmLbCdPh52GTI0RvFJ0HH+ituN0oHIWsYR1UWRkrBd2N1acpn93VEjroK54&#10;qzu8mph6Ki8wlCN8AiQBjUl+MIy/u3h7gn99tgF7QnHwsI17O2Q5qw17b1ZtpWx730jGn518hTur&#10;mYt9TC9SkyN+VyRujGR/noyEum6Csn8utP+Bx3Gpr4SBDGPpqgKAmlYmpGOAXUiUnpyATTuYmJWA&#10;VC9wkj+AjCTNi52A6YxBuWyJvn7VtAGINXE/roqG2mOOqQKFulXXo26E0EhfnbKEATuFl7eDPy+K&#10;kXWCnCUfivGCEYvvuJWQvn6CsyqOmHDnrbKMoGMyqCuK0lWUopCJKEgxnOOHmDt2lvSGBi+ikMaE&#10;gyVkil+DFYuXt/GXuH40sn+U8HChrQGSS2Lzp3iPyVVbod6NXkgOnCmK/ztqlkeInC+2kC2GPCWf&#10;ieSD9otFt3CejH3zsfebG3BprG+XvmK/puCUf1UwoUyRVkf0m5yOKztlla+K9y/Ij6iHwyXOiX+E&#10;tIsQtvalMn3FsXyhD3A/q/Gc9mKbpl+Y81UQoM2VA0famymRDTtclTyNEC/ZjzWJEyX1iS2FUorU&#10;tqarvX2xsR6m03Axq4Gh2mKFpduc+lUCoD+YQ0fZmqGTkDtqlNOO3i/wjuuKLyYUiOuF0YENxmRz&#10;9nSKwDR0ZGf+ugV1C1tps6x1807crQd3GkKCpgt4fzbDnrR6DivKluV79SJFjrZ+JYEHxX96+XSZ&#10;v096p2gEuQZ6nltnspF6207Yq9x7XkKLpNx8HTbjnYd9ACwalcl+KiLXjcB/h4EQxGCBsHSHvjuA&#10;wWfwt+yADVtKsW1/sU7DqrZ/kEKJo75/pTb+nHR/1ixglM2AOyNVjOqAxYEPw0SIN3RwvSCGumfG&#10;ttKFdFspsFCEdE6sqaKDtEKForeDFTcWm32Ciiyek/CCJSPAjDOB34D7wlOOr3RbvCqMo2ewtdeK&#10;z1sMr1aJLU6gqKaHuUKJoc2GZTcvmqSFGCzWkzCD5iQci5iC1oDcwZSVH3RLu2CSfmeqtQSQCVsN&#10;roGNwk6gp9aLmEKUoPyJgzdKmeaHdS0HkoyFeyRoixaDqoC9wPmbYnRAurqYI2eqtFOVBVsTrc6S&#10;EE6ppyuPNUKkoFqMZDdlmUOJly0zkgGG3SSniqyEXICfwH6hcnQ5ujOdjGevs8KZu1scrTWWDk6z&#10;ppeSgUKyn9eO+jd8mMqLeS1YkZCIDiTailWE74CHwBmnUHQ4ucCis2e6s0SeHlstrLKZtE7JphWV&#10;ckLPn12RPTeamGONEy14kT2JCCUCihGFZea3drFzaNFVd5N0S7uGeHB1NKU6eUh2Ko6heiR3OXfv&#10;ew94ZWFPfA95qkrPfT17KDSvfrt8/+S1dNd+c8+zdeF+K7oPduB9+qPtd9t9541weNt99Hbaeep+&#10;GmBTew5+Skn3fF9+ljQGfft+/OLlc02Jis3xdGmIGriFdX+GxKJ9dpWFqIwrd7OEr3W/eOKDy19k&#10;eiaC4kk0e5WB9TNwfUyA5OEocfyUjcwzcyOSCLbUdEaPpaD9dXGNa4rYdqyLanSgd/eJc159eVeH&#10;aUiAeuGFPDLsfK+Cst+UcOifesqmchOb87VLc0GYiJ+MdHiVQomPdcSSF3OLdyqPCl2ieKKL1Ufb&#10;ekOIXzJ6fCSEXt5BcBOqVclZcT+l17QCcm6hYZ5Oc6ydBohwdQSYwHKHdneUfFzXeAaQGEdGebyL&#10;VjIZe62F490rb221GchKcJivpbLvccKqIJ1BcwKkqYd/dGWfR3G7deaZ1Vwnd4GUJUbIeUqOFTHJ&#10;e0eHO9xSbvO/usd2cBu5TbIRcT6ytpxccnmsGYakc+GljnEDdXCe8luadxiYAEZceOuQlDGGevOI&#10;ZtuzbqXKI8bab8bCsrFhcN27Apuccg6zO4Xqc3WrfnBgdQqjp1sTdr2bd0X3eJySxjFReq+JYdcg&#10;fxVyGsOafxlzOa+Afyh0TprJf0B1aIWqf2R2l3Bif5Z35Vszf9h5TkYegD569TF+gN58/dWjfWZ8&#10;mcJyfYt8mq5ofbN8o5m4feJ8wYSefh58+29pfm19T1pRftF9skVmf11+NzEAgCF+5NQje/OHFMDX&#10;fCiGBKztfGCFAphSfKmEKINlfQGDa25cfXCCwllxffGCGES4fpiBcDCRf3WAtNKeerKRdL9Eeu+P&#10;aatgezWNbpb1e4yLjIIufAGJ1G1VfImIJViffSWGZkQdfeeEizAvftyCZ9Eueaibxr3deeqYzan+&#10;ejmV3ZWiep2S/IEFex2QLWxbe8CNdFfdfHOKl0OQfUyHgS/aflWD98/5eNmmEryseR2iMKjSeW2e&#10;QpSDediaWoACemSWfWt3exCSnFcte9mOnkMTfMiKSS+SfeKFYc79eDWwTLuzeHqrfafXeMemjJOO&#10;eTShlH8necucpmrBeoSXpVaYe1aSbUKrfFeM2S9XfYGGn845d7y6aLrveAC0qqcIeEeurpK8eK+o&#10;m35heUuijmoZehOcbVYYevGWBEJSe/qPKS8mfTCHsc2vd2rEXrpcd6y9pqZfd+i2lJIIeEWvWn25&#10;eOCoJGmJea+g1lWkepqZPEH/e7CRLi7/fO+IlcgJh9JxBbY6huhyRqO3hh9zdpB2hW90p3zBhM51&#10;8GjfhDt3XFUlg7F46kGHg0N6vC57gvl8+cbchkd65bU0hX57H6KnhMl7Wo90hCl7pXvNg5t8CmgB&#10;gyF8i1RfgrR9IEDugmZ93C4ngjp+y8WzhOGEyrQAhC2EAqGig4GDQo5agvWCnnrFgnmCGmcbgheB&#10;rFOfgcqBREBhgZ2A5i3egY6Ag8Rag6WOjrKZgvSM5KAiglmLPI0MgdyJp3mfgX+INmYngTiGzlLi&#10;gQOFXj/egO6D2C2dgPaCHsMOgqSYQLFOgfaVvp7ggWWTNovbgPKQsHiVgJ6ONmVLgHGL01I7gFGJ&#10;Uj9tgFOGoC1mgHGDlcH1gduh9bA7gTKem53SgKKbJIrbgDSXpHewf+mUKWSIf8CQrlGpf7eNGz8J&#10;f86JOi03f/+E5MESgT2rm69ZgJinYpztgASi9on5f5eecXbnf1eZ8mPlfzqVZVEufzOQrT63f16L&#10;nS0Qf6CGCcBkgMa1Kq6mgCWwDZwtf4uqoYk2fxalCXYyftmfeGNHfsyZ11C4ftKUAD5wfwKNwizw&#10;f1GHBL/tgHS+oa4ef9W4mJuKfzGyGoiJfq+rX3WWfm+kr2LKfmmd8lBbfn2W/D4yfruPnSzXfxKH&#10;1bl3kK5wRqkSjuZxkpf4jUxy0IYei9R0EXPRiml1bmFaiQd28k8Zh6V4mz0DhlB6jyumhQd887h+&#10;j0R5lagsjZx56pcFjBR6Q4U3iqd6rnL3iUp7NmCVh/x73U5shrB8mjyJhXV9iCt+hEN+srd6jfmC&#10;y6cEjGOCP5X7iuGBtoQsiYWBS3ILiDuA+V/NhwSAvk3MhdCAjDwdhK6Aaitag5OAVLZojMWMAKXb&#10;izmKnZTDiciJNoMmiHCH6XEahz2Gtl8GhhqFj000hP+EYju7g/mDLCs6gvmB17VOi8yVJqTXikOS&#10;9pO7iNmQwYISh4+Oj3AshmSMaF4+hVuKT0yghFKIHTthg16FyCsggnODNrRaiw2eSaPgiYmbTZLI&#10;iCCYOYEthtuVHG9ghbaSAV2UhK2O4Uwkg7eLqTsVgtmINCsJggCEbbOSinanVaMYiPejh5H/h4yf&#10;jIBqhkabfG6yhSmXal0JhCmTRku/gzKO+jrYgmaKaCr2gaGFfLL2igKwSKJ3iIirpJFUhxmmuX/A&#10;hcyhpm4UhLGckVyAg8CXZ0tdgtKSCzqiggiMXirngVKGYrKIia65IaH6iDizn5DChsKts38phWyn&#10;j22OhE6halwWg2GbMEsJgoGUxDprgcSOCyragROHH6tamcBvu5wjlytxCoxOlMdyUXvSkoFzomrr&#10;kEN1EVnfjgJ2qUkai7Z4ZjiaiWR6cykGhwN87KqTmH94gZtxlgF454uPk6d5WHsakWV53mo6jy96&#10;hFlBjP57S0iUisJ8LDhIiIR9QikHhjV+manDl0OBLJp/lNiAvoqykoKAXno6kE+AGmlyjil/81iZ&#10;jAt/5UgSieN/4jf+h7p/+SkIhX+AJ6jVliuJtJmAk8WIh4mlkXqHZXlbj0iGT2injTaFWVf3iyqE&#10;a0eeiRaDfTe/hwOCjikJhN+Bk6f2lSuSS5ibktCQXYi9kI+OcXh0jmaMhGfvjE+KpldgilmI1Uc1&#10;iFiG8jeIhl2E+SkKhFWC3KcqlHKa35flkhqYMYgLj9eVcHe3jbCSqWc8i6OP5FbQia2NHUbPh7yK&#10;QTdRhdSHOCkKg+CD/qZ/k+GjU5c2kY+f44daj0mcSXcOjSCYnWanixmU7lZYiSmRMUZ+hzWNUjco&#10;hV6JPikLg3+E96X3k3SrpZaqkSWnbIbHjtui8nZ9jKueVGYgiqaZslXliMGU/EYvhtKQIDcFhP2L&#10;CCkLgy+FyqWVkyOz3pY8kNeu1oZJjoepanX8jE6jymWvikSeJ1WNiGKYc0XrhoGSmTbbhLmMiykL&#10;gu+Gd53NowtvW4+ln7Vwo4D5nItx7nHCmXNzSmI0llN0x1KRkyN2cENKj9h4PjRojHF6XyaiiOF8&#10;5J02ofR3o48nnqp4DoBwm314jXE8mGB5J2GzlUJ55lIfkhx6y0Lvjt17zDRBi4Z9BibLiAh+gJyZ&#10;oMl/xI5qnY5/aX/HmmB/InCOl0x/AGEZlDp+/1GikSR/GkKVjfZ/RjQdirJ/kibwh0h/+5vin7KH&#10;xo2dnH6Gt37qmVuFuG/VlkmE1GBzk0iEDlEgkEODWEI+jSaCpDP7ifWB+ycPhqGBVJsins+PtIzh&#10;m56N+X4smICMSG8UlXOKo1/fkmuJBFCrj3iHeEH0jGmF3jPgiUyEOScqhhGCiZqFngiXsYxCmuKV&#10;RH2Nl8aSzm5+lLeQVF9XkbKN3VBIjriLaEG1i7qI5zPJiLWGSCdAhZiDl5n8nXmfj4vMmlacbn0W&#10;lzKZKW3/lByV1F7dkR6Sg0/pji6PKUF8iyyLuDO0iDmIIydThTOEfpmMnRGnRItame+jaXyflsWf&#10;UG2Lk6abGV5zkKiW5E+OjcKSokFBisWORzOih9SJxCdihOGFQJk4nMSu2or/mZ+qPHw5lm6lQG0k&#10;k0igGV4akEaa9U9KjWGVxkEQinGQgjOLh46LISduhKCF35DurI5vBYO3qH5wQnYepI1xjmgboJpy&#10;9FnanIp0f0uYmFd2OT3Kk/l4GjCDj2V6TiSBipl825CFq5t22oNsp4l3Q3XKo4d3y2fJn4V4eFmK&#10;m3F5UEtXl0R6Uj2dku97cjCIjmp80CTQibF+aJAbqnl+eYLmpnJ+KXVVomt99mdNnmx981kfmmB+&#10;FUsFlkF+Wj1tkfp+sjCLjYh/MyUViOZ/04+aqWCF8IJQpV6E+3SvoV+EHWbEnWGDZFimmWWCz0qs&#10;lVSCTT07kR2B1TCKjL+BcSVRiDaBG48PqHaNWIHCpHmLw3QboH+KP2YxnIOIzVg3mIOHcUpZlIOG&#10;JT0OkFmE1DCKjA6DhiWEh5+CPY6Op8OUuYFHo8mSg3Okn8uQS2W9m82OG1fQl82L8koWk8KJzDzs&#10;j6aHozCMi3KFbCWuhyGDOo4tpySb+4DiozCZHnM+nzGWK2VbmzKTMld8lzWQOkndky2NPDzXjwSK&#10;MzCPiueHHCXShriEEY3Xpr2jGYCtosefkXMGnrib0mUXmqKX+1c3lqCULkmdkqyQXzyvjpWMhjCQ&#10;inyImCXuhmOExY2TpnKqEoBqonKl1XK+nlmhP2TOmj2ch1b6ljeX30lxkkSTNzyWjjqOijCMijGJ&#10;1CYFhh+FV4S7tkZuqnhhsYNv2mvGrMhxJl7pp+9yllHrot90MUUEnZN1/zinmAx39Sz0kjh6PSKi&#10;jCd80oSBtW52FnhKsJl2eGurq753CF7Nps13x1HQobN4uET1nGt52Tislut7Gy0lkSd8nSMVizB+&#10;U4RMtE19O3f6r3188Wtoqpp8zl6FpaV86FGUoJB9L0TQm1V9njimleJ+Ji1OkDN+2yN4ilh/r4QD&#10;syiELnebrlyDTWr5qX6CjV4tpIuB/FFKn4OBmESimlaBTTiblPSBES1vj1uA8iPNiZ6A54OtsjCL&#10;EXdDrWiJnmqcqI2IRl3Mo5qHBlEInpCF50R2mXSE3jiQlCCD2C2Mjp6C4CQWiP+B+4NZsXWR7Hb3&#10;rKuP5mpTp8qN5V2GotSL81DLncuKE0RTmKmIQDiIk2SGby2kjfiEoSRSiHqC6IMPsOWYnna6rBaW&#10;AGoapyuTUF1Ooi+QolCXnSqOA0Q2mA2LaDiHkr+IzC26jWmGLySEiA2DsoLesGmfHnaMq5ib4Wnr&#10;pqeYfF0goaaVDVBunKCRqkQRl5CORjh6kkKK5i3PjO+HhySth7SEWYKusBylgnaFqzuhoGngpjWd&#10;aV0DoRuZGVBYnAmU60QMlv2QyjiDkc+MtS3ijJuIpiTNh22E4XkawDBuZW19ustvgGHOtUpwx1YK&#10;r4ByPUpHqVxz5j64ouF1yTPKnBd31CmolO16MSD6jZF8yXkOv2l1b22XueR1wWHntDN2UVYirkd3&#10;HkpfqBR4Jz7boZt5ZzQBmth6yyoGk8J8cSGNjIh+PnkQvj58Hm2BuLl7z2HWsv97tVYMrQl76UpV&#10;pth8Uj7moGp87DQombV9oypVkrl+iyIMi6N/jnkDvQOCkG1ct4GBuWGhscmBD1Xnq9eAoko8pbGA&#10;bT7ln1KAWDRFmLCAWSqYkc+AfiJ5it+AuXjnu/WI7W0/tnOHlWGAsLqGYVW/qsmFUUotpKWEaz7m&#10;nlmDpjRgl8mC6irSkQKCSCLWijiBv3jGuyaPRG0ttZmNZ2F0r9iLmVW0qeWJ40oio8WIRz7snXmG&#10;wzR6lv2FSysFkFKD5SMjiayCoHiouoWVbG0ktOmTBmFwrxyQllWwqSWOMkogow2L5T70nMqJpjST&#10;lk6HcSsyj72FUSNiiTqDXXiOug2bYW0itF2YamFzroGVUFWxqIOSNkocom6PND71nDuMPzSklcmJ&#10;WStWj0KGiSOViN2D+nh7ubShJm0ns+qdkWF8rf6ZwFW2p/iV6EokoeOSLz8Fm7iOiTS0lVmK9ytt&#10;juiHiSO+iJOEedqlcfBtKsamc1FuxLIrdKRwV50gdepx6Ye0dzBziXImeIV1Qly1efN3FUdte5R5&#10;IzKtfYp7k9i2b9t4GcUXcWt4ibDGcuN5BZvkdE95koaUdb56NHEidz1661vMeNR7r0atep58lDIl&#10;fLl9pNbvbhiDBcNbb7+CUa9EcVSBrpp7ct6BNYVXdG+A13ASdhSAilrqd9GAPUX9eb9/9DGte/t/&#10;ndU0bI+Nz8GdbkWMDa2Sb+yKY5kAcZGI1oQJc0OHdW77dQqGHFoPdumEtkVaePiDODFEe1GBetOi&#10;a0eYfcASbQiVxawKbr2TG5eMcHKQhYLIcjuOBW3tdCGLnFk/dh6JFETFeEqGWDDperyDMtJYakmj&#10;GL7PbA+fdqrIbcmbyJZUb4iYI4GrcV+UjGz0c1aQ9liAdW+NR0Q/d7WJSjCcejuEwdFQaYGtl73L&#10;a0mpDam/bQKkWJVNbsWfnYC+cKqa7mwtcrKWMlfddNqRQ0PPdzaMBDBbec+GItCIaO+37L0Garay&#10;d6jrbGisuZRxbiem3n/pcBShDWt4ciubLVdVdGSVCENvds6OezAneXWHU8/+aJDCA7x8alO7lKhI&#10;a/e0xJO7ba2tx384b5imzWrecbifv1bSc/2YZ0MPdnaQoi/9eSyIU8vEehlsJLmXep5t8qa9eyhv&#10;qJMse7ZxVH8ifExzDGrqfPF031bWfat20ELpfo95AC+af7d7mMpgeC92i7h9eOB3PKWteYh36ZIn&#10;ejB4nX4oeuJ5ZGoGe6l6QlYOfIl7MkJOfZd8SS85fud9k8jodoKA3bbld0mAgaQ5eAeAKpDHeMx/&#10;6nz2eZ9/v2kDeot/plU6e41/kEGyfLx/gy7jfit/c8dkdQ2LC7VTdeGJvKKrdrCIcI9wd4mHMHvF&#10;eH2GEGgEeYeE9lR0eqmD00Eme/mCnS6YfYSBNcX5c9OVJ7PwdLCS8qFLdY6Qto4edneOfXqmd3uM&#10;T2cUeKSKMVO9eeGH90Cpe02FkC5YfPKC0sTOctyfObLHc7+cJKAmdKGY8Y0EdZSVtnmndqeSfmY6&#10;d92PQ1MYeTWL8EA6erqIVS4hfHWERsPdchqpMrHXcwClOp8zc+GhC4wWdNicx3jRdfiYhGWJdz6U&#10;MFKOeKKPrj/eej6K4C30fAuFjcMncYmzBbEdcm+uKJ5rc0uo+ItMdD+jn3gQdWaeRmTldr2Y2lIU&#10;eDGTMT+PediNKi3Oe7SGpsKucSq8pbCWcgy22Z3NctywnIqhc8aqJ3dvdO2jrmRddkydIVGid86W&#10;Uz89eYWPJC2xe26HkL1ggntrUqzdgh5tP5uJgdxvC4lega5wyHatgYxylGPIgXh0f1ERgXJ2iz6H&#10;gY143Syzgdh7m7xJgLZ1G6vJgId2AJpjgF922ohLgEZ3tnWygDt4omLugER5p1BbgF16wT4EgJp8&#10;BCx5gQZ9gLsmfxd+2aqMfwZ+xplYfvF+sIc2fu9+o3S5fvt+q2IcfyB+xU+0f1p+5j2Qf7x/FCxG&#10;gEl/SbnTfa2IdKk2faWHhZfmfaSGioX3fbSFkXOdfeGEr2EwfiWD1E7/fnuC9D0afvqCBCwZf6KA&#10;8riSfH+R/Kf2fH+QOZarfIuOYITMfKqMe3KifOSKnGBefUWIyE5ifbWG3jy2fk+EzCvyfxGCdreG&#10;e5Obgabse5qY6pWme6mWJ4PSe9CTT3HBfBaQc1+jfICNkk3YfQqKmzxdfbyHYyvSfpWD0Lavetik&#10;7qYSeuShf5TJevKdzYL7exuZ93EAe26WHV8Ge+aSMU1lfHiOHjwVfUCJwiu3fi2E/rYMekuuOKVm&#10;elqp7ZQRemSlRIJDeoigZnBTeuGbgl5we2uWikz2fAqRYDvWfNuL4CugfdeGAbWheey3V6Tmefyy&#10;KpN6efqsfYGkehSmjG/CemuglF35evuaiEyWe6qURjuTfIuNsSuPfZOG169miztqsqBOifRsqJBZ&#10;iOBufn+Dh+5wR24phwdyI1yghil0I0tXhVF2STpAhJB4uyn7g+x7nK6KiZJz6p9qiH906Y9dh4R1&#10;3H6Uhp921G1Phch34VvjhQB5CUq5hEF6SjnZg517uynngxN9ba2TiAp8/55IhxN9I45bhiV9Pn2R&#10;hVZ9YmxvhJR9mVssg+Z95Uotg0R+OzmCgr9+pCnWglJ/IKyChqWGC50ohbqFYI0phOGEoXyYhB6D&#10;52uWg3GDRFqEgtuCqUmxgliCDTk1gfaBaSnGgaiAsatjhX+O/pwshJqNlIwvg82MC3uMgxaKcWqt&#10;gnqI3Fm/ggOHVUkjgZaFvDjmgUqEBCm5gRaCHKp2hJ2X8Zs5g8CVwIs/gvWTXnqvgkOQ3WnogbGO&#10;WFkigT6L00izgOmJPTikgLaGbymugJiDX6m2g+qgx5p2gxWdzYp7gkiainnugZeXGWk5gQ6To1iY&#10;gKeQIkhZgFSMgzhvgDiIoimlgDCEd6klg2SpgJnbgpWluInUgcOhinlIgQmdHGifgIOYqlgMgC6U&#10;KEfzf+mPhjhBf9KKlymef9uFZajEgwayF5lkgjytfYlFgWCoVXizgJii3GgegA6dYleof76X3Ueo&#10;f4mSNDgSf4OMQymYf5aGKaHllBRqTpPvkgJsP4UtkC1uGHWcjnZv7GWXjMFx1VVtiwlz5kWWiUx2&#10;HjYJh5d4pid2hel7m6E1kppzAZM+kLV0CIRlju51C3TgjTp2GWTqi413P1TaieZ4hUUfiD155jXH&#10;hp97fieIhQh9WaBskSl7jZJJj2B7xYOGjaN7/nQBi/98RWQoimR8o1Q8iNV9GESqh0R9nDWMhcB+&#10;PCeXhEB+9596j9uD75FIjhmDcoJ0jG6C7nMkitKCamNkiVCB+1Olh9iBlkRDhl+BNDVZhPeA1Sek&#10;g5GAcp6VjrSMWJBcjP+LI4GLi1+J23JAic+IhWK1iFCHNlMZhvGF80PkhZGEpDUshEODQyewgvqB&#10;yJ3NjdqUv4+ojC6S04Daio6QvXGFiQCOjmIFh4uMXFKQhjCKKkOFhOSH6jT9g6yFgie6gnqC9Z0p&#10;jS+dAo78i4qaW4AtieiXcnDeiFmUYmFwhuyRTFIahZmOK0M8hE2K8jTbgyuHiSfCghCD+JypjK+l&#10;HI51ixChtn+diWid9HBSh9GZ+WDthmaV9VGmhSKR4kLsg9+NtjS+gsGJUyfIgbmE05xPjFOtE44M&#10;ireo7H8jiQekQW/Vh2WfTGCBhfSaUVFThLSVSUKtg4CQJjSYgnOK1ifNgXOFh5TjnSRp/Yfbml1r&#10;5Hotl8htv2vXlUNvnl0gkrJxlk5VkBBzuD/xjVt2ATH5ipl4myUrh8l7l5RVm91yM4dYmTBzPXmZ&#10;lpx0TmtNlBJ1cFykkYN2r03vju14Ej+mjEZ5kjHiiZd7TCVhhtt9RZO3moF6OIaVl+t6gnjulVt6&#10;02qgktx7O1wQkFt7vk18jdl8XD9ai0d9DDHMiK993yWQhgp+0JL7mTqCF4XElq6BtXgNlC2BU2nr&#10;kbWA/1twj0qAwE0DjN2AkT8NimGAaDG1h+CATCW5hVSAOJI6mCyJ4IUJlaaI2ndSky2HymkskL2G&#10;tlrojlCFpkyYi/mEpj7NiZGDnjGkhyiCjyXbhLeBeZGal0iRs4RnlNCQA3axklmONGiYj+mMUFpj&#10;jYGKa0xBiyeIij6ZiNSGojGVhoaEoiX5hDOCk5EVlqGZY4P1lDCXC3Y/kbKUdGgcjzqRuVnpjNmO&#10;/UviiouMPT5niDiJbzGGhf6GgCYRg8aDhJCrlieg5oOGk7id33XKkTSafGeqjrKW5FmAjFKTSkuE&#10;ihCPpz4ph8SL9jF5hZCIIiYkg2yET5Bdlc6oP4Mvk16khnVnkNGgS2dGjkWby1kqi+CXSUtEiaGS&#10;wT37h2OOLTFjhUCJgCY0gyWE9IiApmxpp3xRovhrgW+jn6VtXWJ2nElvR1UFmMpxUEeVlSlzhTqh&#10;kWZ14i47jX94kCMhiYB7k4gSpVdxbHv8oehyc29HnoJzjWIjmxZ0w1S8l5R2HEdfk/t3nTqEkEN5&#10;Pi5PjG97HCN5iIR9MYegpAp48ntroKp5RW7MnUR5q2Gomd16MlRXlmZ62UcXkt57ojpgjzh8gC5c&#10;i3p9hyPGh6h+rIcWosSASnrNn2yAAG4gnBJ/v2EgmLJ/llPilU1/iEbGkdh/jzo3jkd/oy5liqB/&#10;yyQIhumAAoaFobOHkXo8nmOGr22LmxCFy2CMl7OE61N5lFGEHkZ3kPCDXjoQjXGCoC5sieCB5iRA&#10;hkaBMoYFoOGOznnCnZeNVG0VmkGLw2AYluSKKFMSk4OIkEY9kByG/jn3jK+FbS5ziTiD0iRvhbyC&#10;O4WioC2V5nlcnOuTz2ysmZSRiV+zljaPKlK8ktmMyUYFj3iKZTnqjAKH/S5+iKWFiCSWhUuDHIVQ&#10;n7ac13ksnHSaKWx6mQ6XIF90lZiT5VJ6kjaQsEXDjumNfzm/i4WKTS6BiDCHCCS1hO+D2YUSn2Gj&#10;nHjunBWgS2w0mKOcd18rlSSYYlI9kb6UV0WYjnOQUjmnix+MTy5+h9uIRiTOhKWEcny+r+tpP3FL&#10;q9drC2WLp8Js6Fl8o4Ju301InwRw/EEvmkxzSTWnlWN1vyrOkER4hCFXiwx7jXxtrwNwnXElqthx&#10;nWVopp1ywVliokJ0C003nbt1gUEtmQp3JTW7lCx46ysLjx967iHOigF9H3wlrb93rHDIqZl4BWUf&#10;pVh4fFkaoPx5JE0CnH158kESl9x66DXAkw97+Ss9jhp9NSI2iRl+i3vOrHF+hHBeqFF+TWSopBl+&#10;KljCn8R+LEy5m1V+U0DplsZ+kzW9kg1+5StmjTJ/VCKPiFB/0ntwq1WFSXAApzyEimRHowiD01hd&#10;nraDJ0x6mkqCmEDAlc+CHzW3kSmBrCuHjGeBSSLbh6WA83sZqn6MBm+zpmWKvmP+oiyJZFgWndiI&#10;CUw7mW+Gu0ChlPKFfTWzkF6ERSuji7aDESMahxaB7XrQqdeSlm95pbuQw2PGoXqOwVfcnR+MrUwE&#10;mLuKo0CDlEWIojW3j6yGpSu9ix2EpiNOhqGCwXqfqU+Y729LpS+WimOToOiT3VepnIiRDEvVmCSO&#10;QkBXk7yLfDWojyWIwCvXipyGBSN4hkGDcXp0qPmfJm9NpMmcOWOPoGyYx1eOm/KVF0vDl4KRgkBW&#10;kx+OADWzjqiKkSvpikCHKSOahfWEAHGBuaNo3GartQRqklvFsDFsbVDKqv9ucEXQpWlwojsNn4Fz&#10;CzDymVh1nCejkul4eh/CjHJ7h3FEuORv12artBJwyFvUrwJx8VDkqapzTkXxpAh04zs9niV2rDE1&#10;mAZ4mSgKka56xCBXi1d9DXEot6J2c2aAssp2yVu6rbB3TFDMqE94E0XrorN5CjtOnN56MTFjltJ7&#10;dihfkJV86CDXimJ+bXEHtkN8z2ZMsW98olt5rFt8mVCjpwN8w0XSoXR9HztPm7J9mzGFlbx+Lyim&#10;j51+5CFFiZB/p3DetRSDFGYmsEKCcFtRqy+B4FB0pduBZ0XBoFOBGDtQmqaA6DGjlMaAwyjjjsSA&#10;tyGjiN6AunC4tCyJUmYTr0+INltCqjWHEVBjpOGF9UWwn2CE8DtVmbeEBTG+k+uDKikXjgiCXiHw&#10;iEiBp3CXs3mPYGYLrouNyFs+qWaMCVBbpBCKQUWpnpeIjDtamPiG6THZkzCFVSlGjWqD0iIwh86C&#10;b3B+svWVN2YNrfCTIVtCqLyQwFBZo1+ORUWfnemL3DtUmFyJhTHmkqCHQylrjOeFEiJkh2qDFXBt&#10;spaa2WYXrXKYPVtNqCyVMVBcoseR/EWjnVOO3Dtgl9CL1DHwkieI5Sl9jISGFyKNhxyDm86hbRhm&#10;+rvobuxpPai1cK1rcZTqcl5tnIC1dBJvzmxWddpyF1ggd790f0Qded93JzDJfFl6Psy+arRxxbpq&#10;bMFy5Kdgbq10BpO+cIt1MH+kcm52Z2tidGd3s1dJdn55EkN0eM96mzBie3h8Ysr5aKd8fri0atJ8&#10;gaXobOR8jZJebuZ8tn5wcPJ882pccxd9QVZ0dVt9lkLXd9p9+zAHeqx+bMk7ZteHDbb4aRuGCqQ5&#10;a0SFFpDrbWiENX0pb5yDdmlOceqCv1WldFiCA0JFdv+BPS+3efeAVsenZVCRe7VxZ6aPi6K2aeWN&#10;no98bB6Lu3v1bm+J6GhMcOOIKFTic3WGU0HBdkCEWi9yeViCG8ZfZByb1rQyZn2ZA6F9aMaWGo5N&#10;axCTL3rhbXSQTGdkb/6NalQzcrKKeEFLdZyHSS84eM+DtMVbYyamErM1ZY+iW6B9Z9yeco1Rai6a&#10;eHn9bKWWhmalb0SSiFOfcgyOZEDqdRKJ/i8IeFyFHcSZYnCwILJ2ZNyrgZ+yZyWmlIyAaXehhHkz&#10;a/iceWX4bqyXYlMfcYmSE0CXdKCMby7gd/2GVcQaYfe567H0ZGC0Up8ZZp+uV4vYaOioLXiRa2ui&#10;B2Vtbimb0FKncRWVXEA/dECOjC7Ad7CHWsCCdP9mNK+Pdf5opp3ldv9q9Yt4eAFtMHiKeQ5vc2Vr&#10;ei5x0FJ8e2l0UD/EfNZ3FC3TfpB6S78ncshwe66Bc/9x1JzjdSNzHoqEdkZ0Z3ejd3R1vWSdeL53&#10;KlHPeiV4rj9Fe8R6Yi2Ofa98WL2vcNF6n6zqcid68ptzc2p7QIkodK97mXZ4dgV8A2Ojd3l8f1EH&#10;eQp9BD66etN9nC1SfOR+SLwobxeEmatZcIKD/pnpcd2DXofbcz2CwXVQdLqCO2KwdlOBvFBQeAuB&#10;PD5BefuAti0dfDCAGLq7bZ+Oe6n4bxuNBJiNcIuLeoaNcgCJ6HQ/c5OIXmHMdVGG4k+mdyuFVD3U&#10;eT6DqCzve5OBwrmSbHWYU6jUbfyWAJdvb3WThoV7cPqQ+XNHcqCObGEBdHGL3U8QdmuJPz10eJ2G&#10;aizJew2DQLima4iiC6fobRae3JaCbpKbbISWcB+X3XJ4cdiUTWBXc7yQr06TdciM7z0meBWI8Syp&#10;ep2Ej7f3atermKc0bGeniJXBbeGjHIPUb22egnG/cTCZ5V+5cyqVOU4gdUmQXzzid6WLNiyPekCF&#10;r7eGamG06Kaza+2v7ZUpbVyqfIMybuCkz3EpcKWfIF88cqqZYE22dNqTbDyVd0qNKSx6efWGnrLV&#10;fSFlpKN1fURoLJM5fYFqiYIcfdBsz3Bwfi5vH16Sfp1xjkzwfyF0IjuNf893ASsIgLp6VbHEewxv&#10;S6Jqe2lwz5Ibe8dyPoETfDJzp2+EfK11HV3KfUB2rExPfep4VDsifsJ6LSrmf9V8TLCceSh44aEq&#10;eat5cpENeiR5+YACeqt6fm6Ve0R7FF0Fe/p7vEu6fMt8cjrDfc19PyrIfwl+Ja9Gd3qCS5/QeBGC&#10;B4+heKWBrn7PeUSBUW2FegOBAlwnet2AvEsVe9KAdzpefPiAMCquflR/264EdhWLoZ6PdrqKjo5m&#10;d2CJXH2keBKIF2yVeOSG1VteeeGFnEqDevWEVjoHfDyC9iqXfbeBa6z6dPiU8J2IdaiTDo1mdlaQ&#10;+HywdxaOxmu4d/iMjlqweQWKUkoEejeIBzm8e5uFjCqEfTGC0KwmdBSeH5yxdMyba4yPdX2YbHvh&#10;dkSVRWr+dzeSFloaeFWO2EmdeZSLfDmAexOH5yp1fMGEB6uHc2inJJwJdCSjmYvddNOfq3sydZmb&#10;hWpZdpaXVlmLd8mTFUk3eRmOrjlLeqSKASpofGWFEKsfcvKv8ZuOc66riYtNdFSmonqcdRGhdWnS&#10;dg+cPlked0uW9kjbeK2RgjkLekyLzCpefByF7KWLhXxlO5d/hMhnyIiNhERqLHi2g95se2hRg4Nu&#10;2Fe9gzNxV0dygvBz/jdygsx29ChqgtR6XKSvg4huU5aVgxJv74eMgq9xdHfGglxy9md+ghh0iFcN&#10;geV2NEbqgcF3/DcjgcB5+Shrgeh8PqOwgcB3RZVogXB4CYZ/gSN4u3bAgOl5b2afgL96L1ZagK17&#10;A0ZogKp75jbbgM185ChrgRZ+AaKbgBiAI5RIf9+AIIVTf66AA3Xcf4d/4mXaf3p/y1XHf4Z/vkYF&#10;f6Z/tTamf/F/rChrgF5/oKF/fsKI75NLfpaIL4RZfnOHSXTMfl2GSmT6fmSFTVUJfpKEWEV9fs+D&#10;WTZffzWCRyhrf7+BGKCWfbKRs5JcfZGQMYNxfXWOdnP0fWqMl2Q5fX6KsVR2fbeIx0UWfg+G0TYo&#10;fpOEsShrfziCZZ/ZfNmaUpGefMKYDIK1fKeVdnM+fKCSsWOVfMKP4FP1fQqNAUTFfWuKCzX+fgmG&#10;4ihrfseDhp9KfDSiyJEGfCSfu4IUfAacQ3Kie/yYjGMDfCSUyFNzfICQ8kRqfPGNADXYfZiI1Chr&#10;fmuEe57oe8CrDJCRe7OnNIGOe42i0XIae3meHmKNe6GZX1MXfASUjkQefIePnjWnfUKKeShrfiGF&#10;RZidjjFk6YupjK5nbH3di2hp0G86ikFsKGAdiRxukVDeh/lxIEH6htdz2TNyhcl25iX/hNV6YZfo&#10;jGpteYrwiyFvGn0QifJwrm5/iNNyRV96h7xz71BZhq91uUGYhah3oTNGhLh5xSYhg+B8MJcXirR1&#10;34n1iZJ2uXwxiHR3im2mh2t4X17Dhmt5Rk/LhXp6REE2hJF7VTMdg8F8hyY+gwd93ZYiiSN+Goj5&#10;iBB+R3smhwx+X2zZhhB+cV4ShS5+j09KhFt+uEDmg5F+6jL9guN/JSZYgkl/ZpU1h8uGV4gQhsiF&#10;0npHhdKFK2wChOWEbl18hAyDsU7bg1aDA0CegquCUDLggh+BkyZugaaAyJRrhsmOj4djhdGNWnmg&#10;hN6L7GtJg/aKVlzPgymIvE5agnyHKUBHgeqFjjK5gXmD1CaAgRyCAJPHhfuWn4a3hQ2Utnj1hBmS&#10;emqmgzOQClw3gnGNk03jgdCLGEAIgUOIkDKggOyF3SaPgKmDDJNHhV+egYYyhHmb4nhog4GY02of&#10;gpOVflu5gdSSIU1ugUaOvD+4gMaLSjKKgHiHqSacgEuD75LshO+mOoXJhA6i5Xfvgw2e92mlghOa&#10;r1tTgU+WZE0jgMeSFD+DgFmNtTJtgB6JLSamgACEqYwolwNkrYAelNBnIHNZktRpg2XfkOhr41gE&#10;jutuV0oZjOFw9jygis1zwC+ciLx23yPMhrd6Y4uOlXhswn+Rk25uYHLBkXdv/WVZj4dxpleSjY9z&#10;Z0nCi5d1TDxniZh3Uy+Vh6F5mSQOhbV8IYrmk9p0pH7EkfB1iXIQkAZ2b2SsjiV3YVcFjEB4a0la&#10;imF5kDwpiH16zS+NhqN8MiRIhNN9u4oekld8XX3pkHx8nnEnjqd81WP2jNR9ElZpiwt9XkjqiUZ9&#10;vDvnh35+Ji+AhcJ+pSR5hA5/MYlVkRaEAn0pj0eDpXBrjXuDMWM3i7WCsVXnifKCM0iFiEmBxzut&#10;hpuBWC93hPqA7CSkg2WAfoitkA+LqnyCjk6KqW/IjImJfWKkisOIMlVmiQmG5Eg7h2OFnzuBhc6E&#10;Wi9thE2DAyTIgtaBooglj0eTLXwMjZKRjG9Ui8ePnmInifuNgVTriEqLYkfahrSJRTtVhSOHIy9k&#10;g7qE5CTlgmCCnYe5jrOafnuejQGYOG7hizGVhWG6iV6SkVSFh6+Pmkd8hieMoTsZhKKJpS9dg0KG&#10;iST9ggCDb4dojkahnntGjJWesm5/irybMmFZiN+XXVQ0hyyTh0dChamPsTrxhDOL2C9NgueH6iUQ&#10;gbOEG4BCoAxkW3T2nThmv2kkmoJpIVzLl8JrjVAtlN1uFUOUkdtwyzeAjr9zqywDi5V23iHYiG56&#10;ZH+6nrpr/XSQm/RtmWi9mTJvQVx2lmRw/0/rk39y3ENqkIp04jdzjYB3Ciwkim15cyI4h198En82&#10;nTJzY3PxmoN0U2g6l8d1Tlv4lQJ2YU+Jkix3kUMrj0144zdbjFt6Tiw+iWN75SKMhnJ9nH6em7V6&#10;m3NJmRN682eHlmh7TFtwk7B7tU8XkPJ8NELgjit8yTc7i1N9byxPiHh+MCLVhaR+/34EmnaBwXKx&#10;l+CBiGbvlT2BQlrcko2A9k6zj9mAu0KWjSqAkDcaimmAaixch6mAUCMShPWAO319mX6I3XI0lvGI&#10;EmZ4lE+HIlpokaCGH05NjvCFHkJljECEKDcHiZeDOCxphvWCQSNGhGGBTn0SmK6PznHHliqObGYL&#10;k4mMzVoAkNuLDE31jjKJSEIti4yHhjcCiN+Fxyx5hlmD/SNwg+eCOXy9mB2WlXGXlZ6UqGXbku+S&#10;TlnGkCqPtU26jX2NIkHuiu2KmDbYiFWIFSyAhduFgSOSg4SC/Xx8l7SdKHFXlSyapmWVknOXjFl/&#10;j6aUIU2BjPaQvkHHimqNZTbDh+KKFyyBhX2GwyOugzWDnXTrqVBj6GpPpeNmPV9gonJooVQfntBr&#10;Hki5mu5tvj1vltlwkDK+kp9zjCjAjkh22SAiifh6YnR1qDVrI2oQpLhsul8toSRublP/nWpwREip&#10;mYNyQj10lXl0bjLdkU92vSkHjQ55TCCeiNt8A3QVprxyFGmfo0lzDV7Zn7V0HFOxm/11U0h0mCN2&#10;rT1flC54MDLrkBp5zilCi/Z7myEKh+J9fnOspTx40WknodR5P15Xnkx5uVNWmqJ6T0gtltx7BT06&#10;kv571jLujwR8vClwiv19wSFnhwt+03NAo/Z/fGjAoJd/Z13wnRZ/T1LtmXJ/OkfulbZ/QT0Uke9/&#10;XjLsjg5/hSmWiiR/viG1hlV//3LhovuGHmhun6CFhV2jnB2Ez1KjmHmEDkevlMKDWjz4kP+CuDLs&#10;jTOCICm0iWiBjiH3hbyBBHKSojeMj2gvntuLdV1qm1KKHFJol6qIpkd2k/qHOjzZkEGF2TL0jHaE&#10;gynSiMaDKiIthT2B4XJZoZmSxWf7njyRIl0ymq+PJFIxlwKM9kdEk1SKzzypj6uIrzLli+SGoSnw&#10;iD+EkCJZhNeCmXIroTCY1Wf9nciWvV0vmiaUBFIclmCQ/Ec7kqaODDy0jwOLNDL2i16IdSoEh9qF&#10;uSJ8hIWDL2oJstdjal/8ruhlqVXhqrloDUuwpiRqm0GAoSttWDeJm+hwTS49lnRzayW9kNl20x6g&#10;i1x6YGmYsfJqQF/XrdJry1XWqWltiUu6pLFveEGcn65xmze5mnRz8y6FlQ//4v/iSUNDX1BST0ZJ&#10;TEUAAgl2cCYoj415KB82ijB79WlbsIRwwl+TrGBxu1Wsp/Jy20uZozV0N0GSnjx1wTfLmRV3ei64&#10;k8d5USaCjmN7Vh+3iSt9ZGkkrvl3CF9Pqtt3g1VfpnZ4Gktroch430F2nOF50DfNl9J64y7dkp98&#10;DibMjVx9WyAniEt+qmjqraJ9OV8cqYt9QVUtpSl9VEs0oIF9d0Fkm6h9xDfOlrB+Li78kZd+pycL&#10;jHZ/NiCFh41/ymi3rJmDY18AqHqC+VUXpBWCe0sen2+B/kFPmp+BlzfUlbCBTC8ZkLCBEydBi7CA&#10;5iDThu6AwmiOq8qJW17xp56IflUOozCHaksSnouGRUFDmcSFMTfXlOKEMS83j+mDRCdyiwmCYiEU&#10;hmuBk2huqy+PG17vpvCNyVUPonWMG0sNncqKRUE4mQiIgTfNlDmG0C9Bj0+FNyeYin+DqyFIhgGC&#10;QWhaqr6UoV72pmKS2VUXodiQiEsPnSeN/UE8mGeLgzfbk6OJJC9Mjs2G3yeqihSEtiFyha2CzcLP&#10;aA5g4LFKak5jv59RbHlmjIzCbplpTXnDcMNsE2aWcwhu8FOfdXJx8kDoeCB1PC8Ieyx5AsDuZUVr&#10;f6/TZ8htRZ4GaipvB4ufbIBwzHi8buNymmWucWR0f1LYdAp2fEBVdvV4sS7Bej17Ob8pYth2BK4i&#10;ZYZ2t5yVaBh3bIpFapt4NnePbTB5EGSxb+Z5/FIRcsR69z/Mded8ES6BeWV9U71pYLCAWaxqY4OA&#10;DprqZjZ/zIjdaON/lnZSa6l/eWOubpB/Z1FOcaF/WT9LdPh/Uy5KeKV/TLvPXtmKjKrmYcmJWZlx&#10;ZJuIJYd2Z2aG9HUvak+FzmK8bWaEu1CbcKWDnT7ZdCiCby4ad/6BHLqBXV6Uq6mpYGOSl5hDY0iQ&#10;bIZWZiuOO3QpaTCMD2HobGSJ50/+b8yHtT50c3eFWy3yd26Cv7l3XC2epqiuX0GbrpdNYjCYiYVr&#10;ZSOVU3NTaEGSIWE3a5GO5098bxSLkj4jcuGICy3QdvaEMLixW0SobqfwXmGkjJaLYVOgaISqZEyc&#10;JXKbZ3uX52CYauWTn08HboKPLT3ccmaKdi21dpKFbbgzWqSx6qdwXcKtC5X7YK6n3IQSY6SijXIN&#10;ZtidQ2AgalKX606fbgKSYj2Rcf6Mji2fdkKGd7V+b65gXqWjcSZjY5UWcp1mQoPHdBhpC3H1daNr&#10;2l/0d0luxU4xeRFx2Dy4exZ1OCwtfXB5F7QYbRNqeaSUbs5scJQZcHRuUoLechhwL3Efc89yFV87&#10;dah0FE2ed6d2MjxUeel4iSwEfH57NrKZar90bqL8bKZ1ZpKtbnR2VIGJcEV3Rm/8cit4Rl5KdDh5&#10;Wkzidmt6fzvbeOB7xSvge6Z9NrEMaK9+NKFsarZ+RpEobKZ+TIBGbpl+UW7fcLB+ZV1lcup+hkw6&#10;dU1+rTtzd/R+3yvAeuZ/FK+bZuqH4aANaQyHGo/SaxmGPH7/bSqFUm3eb1+EblyPcceDmEugdFWC&#10;ujsXdyaBzyulekCAya5vZX6Rf57qZ7KP4I68adGOGH34a/mMOmzwbkiKW1vVcMqIfksZc4CGmTrG&#10;dneEjyuOebKCUa2BZFia+Z4BZpqYf43XaMKVx30favmS8GwsbWGQFls3b/6NNEqscsqKOjqGdeOH&#10;Eyt7eTuDqKzQY3ikQJ1PZcCg540dZ+ydOXxoaiiZYGuAbKCVhVqhb1iRn0pCcj2NmDpOdWmJVCtr&#10;eNmEzqxfYt6tP5zQZSao/oyNZ0qkUnvSaYOfcmr4bAKak1o0bseVp0njccKQlDoKdQeLQStfeIqF&#10;w6iHd4hgBpoueDBjG4r4eO9mA3riecJo0Wo/eqZrp1lte6NunkjlfL1xwDiwfg11NSl9f6R5Kadq&#10;dRFphJkfdf5rnoncduhtnnnhd99vlGleeOxxlVizehZzskhWe2B17ThafOR4ZSlyfq17MaY4ctNy&#10;7Zfbc/F0HIjUdQJ1O3jbdh12U2h/d053eVgBeKV4tUfYeh96BTgSe9d7eClofdJ9GaTacNN8KpZ9&#10;chF8iIdmc0N8znetdH59Cmd0dd99UVcrd2N9pEc9eQp+ATe7eu5+ailgfRB+3aOSbyOFTpU9cHiE&#10;4oYxccWEU3aJcxuDrmaUdJaDC1ZydkWCcka7eBSB1jd0eiGBMClZfGmAeKKFbceOZ5Q3by2NL4U2&#10;cImLw3WdcfWKNmXAc4iIpVXSdU2HE0ZLd0CFfDc3eXKDxSlTe9qB5qGvbK2XW5NhbiCVVYRlb4WT&#10;BXTXcP6QjGUOcqiOC1VFdIWLgUXwdoyI5DcIeN6GHilOe2ODJaEPa9SgHZK7bU+dRIO4breaC3Qw&#10;cDSWnGRxce2TJVS8c+SPo0WSdgKMBjbdeGSINSlKewGENqClazyonJJCbLmk7YMtbhugw3Ojb5Wc&#10;V2P1cVOX5lRbc1eTaEU+dYqOyzajeASJ/ClHerOFF5vof51f0Y7Df3pi44C+f4NlzHHaf6lon2Jt&#10;f95rflLWgCRugUOXgH9xsTS5gQZ1Nyb4gcR5N5r6fUdov43TfWtq6X+/fZ9s+nDzfeJvBWGmfjhx&#10;HlI3fqVzVEMjfyp1qzSAf954QScMgMZ7KpnweyZxh4yke3ty4H68e850Jm/6fDJ1Z2DZfKt2tFGY&#10;fUF4FkK4ffF5jzROftJ7Licdf+V8+5jPeTZ6P4t3ea16032MeiF7TG8Yep97wWAUez98OVEFe/x8&#10;wEJafNV9UjQlfeN99Scsfx9+ppevd5iC3Yp8eCWCunySeLGCbm4QeUiCCV9KegCBplBdeuaBTEHm&#10;e+WA8TPufReAkic5fnWAKZa/dk6Lb4mLduqKjXuqd4OJcW05eCuIMl6KePiG7E/SefGFp0GIexGE&#10;XjPBfGaC/CdDfeSBgJX/dUGT2IjMdeqSNXrxdoqQRWyKdz6OJl3teB6L/U9YeSyJzEFCelyHjTOj&#10;e9CFKydMfWyCqZVsdHGcD4g1dSOZqXpVdcWW3mv2dnuT111jd2iQxU7eeI+NpkDwedKKdjOFe1WH&#10;GydTfQmDpZUGc9qkBofBdJKg3nnUdTCdMWt2deKZOlz2dtKVOE6LeASRKkCpeVyNBjNXeveIvSdZ&#10;fLqEdY+Xh+9fqYN3hxFir3aIhmlllmjNhdtob1qYhVJrWExFhM9uaT5bhFdxpjDlg/11PCSlg8t5&#10;Qo7LhcloEIKyhS5qQHW4hKZsXmgWhCxue1n/g7pwqkvRg1hy+j4PgwN1bDDQgtF4ICTWgsN7IY3p&#10;g8BwUYGsg1ZxwHTVgutzIWc8go10gVlNgjt18UtLgf13eT26gc95GjC2gcR65SUBgdp83Iztge94&#10;cICigZ55LnPBgVB52GZqgQh6eViYgNp7JUrGgMF73j1pgLh8pjCcgNR9gyUngQ5+cov6gFCAgX+7&#10;gBmAlHLlf+KAhWWVf7OAXlgcf5SAO0ptf6CAIT05f7yACjCTf/9/9SVGgF9/34sofxmIj38GfvKH&#10;9XI6fsOHI2TpfpuGK1dsfpGFLknwfq6EODzmfuiDQDBzf0yCNiVhf8uBIIp/fhqQbn5aff+PJXGU&#10;fdSNi2ROfbWLwVbdfbuJ7kmDfemIFzywfjGGOTBjfrKEPyV3f1CCNYn6fVSYFn3VfUKWHHEOfRiT&#10;uGPQfPiRElZofQiOYkkZfUyLqjxtfaSI6jBVfjSGCSWJfuyDHomYfMOfhH1sfLac3HCcfIiZpWNg&#10;fGOWHFYMfHOSiEjWfMGO7jw3fS2LSDA3fdSHiiWXfpyD3oOlkJxfc3hajwpiY2xnjatlRl/LjFpo&#10;KVLQiv1rIUXIiZpuRDk7iDdxlC08huV1PiKJha95S4Ltjq1nWHe8jU9phGvHjAFrrV9Firht31Jl&#10;iWtwJ0V/iCRylDkXht91Ji1KhbB3/SLWhJt7F4IxjL5vFXbli4twkGsTilRyCV6biSFziVHgh+91&#10;HkUihsh2zzjohaZ4nS1QhJt6miMag6h8v4FgivZ2rnYIidt3iGoviL54Vl30h6B5J1FUho96AkTE&#10;hYp68Ti5hIx78i1Tg6Z9ECNVgtV+QYCTiXF+MHVRiGh+cmmDh1x+mV1ChlJ+rlDthU1+x0R6hGt+&#10;8jiXg45/Ii1agsx/XCOHgiB/mX/eiDmFrXSmh0OFTGjhhj+EvVy6hTiEDVB5hEKDWERLg2iCtTh/&#10;gqyCGC1dgg+BciOwgYiAx39Mh0aNBXQ1hl6MCmh3hVqKv1w/hE+JQE/9g2eHwUPpgqGGTjhage+E&#10;3y1agXGDVyPTgQqByn7YhoyUJ3PBhauSkGgChKWQhVvUg5eONE+cgrOL5kOLggGJnjgggV6HXi1Z&#10;gO6FASPvgKOCo35/hgGbFHNlhSKY5GefhBeWElt1gwOS5k9PghyPwUNXgXGMpTgDgOCJjy1TgIiG&#10;ZiQFgFGDVXgzmWZfKW2/lzJiCGLBlSFk6Vc6kwVn1ktvkMRq3j+vjmxuFzR9jAhxfSnpiap1PSCq&#10;h2h5UHeOl7hmn21GlaVoxWJOk5Bq91bikW1tPEsyjzNvnz+QjPFyLDR+iqd03yoXiGl32iEShkZ7&#10;DXb3leFt4WyZk+9vZWHCketw8FZgj9ZykUrTjbN0Sj9Yi452KDRyiWV4Iyo8h0p6UyFthUh8pHZO&#10;lCB0+WvikkF16WECkFR22FXSjlZ300phjFF44D8Sikt6BzRZiER7QypVhkx8oyG7hG1+E3Wmkqd8&#10;AGtAkNl8YWBljvl8s1U7jQd8/Un/ixR9Vz7NiS99xDQ8h0Z+PSpmhW5+yCH+g7F/WnUTkX6C/Gq5&#10;j76Cz1/pjeOCe1TFi/aCEEmZig6Bqj6iiC+BVTQrhmSBCyp1hK6AwCI1gxSAd3SbkIaJympDjtSJ&#10;C193jP2IDFRZixSG50k9iTaFwz5nh2eEqjQrhZ+DmyqIhAmCgSJjgpKBanQ8j9GQbGoIjimPKF8/&#10;jEqNdFQeik+LfUkJiG+Jkj4threHtjQDhQaF6SqUg4GECyKIgiiCNXPyj0mW1mnBjZ6VCF71i7mS&#10;mlPZibmP10jTh9iNIj4LhiWKfzP2hIaH7CqbgxmFUiKmgdOC221Com9esGN4n6RhgFlanNZkY07m&#10;mdpnYkRMlqJqhznRk0Ft4i/1j8lxaSbPjEt1Qh8HiPJ5VGypoPxlvWMcnjRn4lkPm1BqI062mERs&#10;g0Q2lQxvCjnYkbxxwTAcjlt0nicfivt3vh+Ih8J7AmwxnzpsjWKZnIVuHVismaxvwk5elqlxiUP+&#10;k4VzcDnFkE91gTAxjQx3sSdhic96FB/3hrl8imu1nXxzMGIRmth0OVgdmBF1TE38lSJ2d0O0khl3&#10;vjmijwF5IzA5i956oCeViMV8QSBXhdV96ms4nAB5w2GcmWx6Sletlq96zE2Nk8t7UEN2kNN77jl+&#10;jdp8pTA5itV9aie9h95+RSCphRN/ImrKmtaAS2E9mEyAUldYlZKAOk1AkrKAFEM2j8R//DlojNN/&#10;/DA8ieuACCfehxaAGyDthHCAMGptmemGpGDzl2aGLFcXlKqFdE0BkcmEnkL5juWD0zlGjAODGTBH&#10;iSGCbif+hmuBvyElg+mBFWonmSqMv2CylqyLw1bWk/CKaUzGkQ2I30LHji2HXjkVi12F6zA3iISE&#10;jigehd2DKyFSg3yB1GnvmKKSsmCnliKRSVbLk1mPO0yykGCM3ELFjXWKmTkqiq2IczBQh/SGZyg2&#10;hW+EWiF2gyWCcGKsq8peGll9qHNg11A3pONjvUbRoPFm0D1pnKVqGTQ4mB1tnSu1k3dxTSP6jsd1&#10;RR2VilR5VWIVqpBkwVkvpyJm4VAEo2dpMEa9n1xrrz1xmwpuYjRflo5xSyv8kft0WiRojWh3ox4t&#10;iRZ6+GG9qN5rJFjUpXRsvE/FocBueEaLnbhwaj1dmXdyhzRtlRN01SwxkJx3QCTFjCx52R6wiAJ8&#10;c2FwpxpxVlh9o7xyc09poBVzqUZTnCN1CT07l/p2kjRtk7V4PSxXj196ASURixV75h8ghxV9xWEj&#10;pZJ3eFg4okF4IU8pnqJ400YTmrl5lD0llqV6fjRskn17hix2jkd8nSVRiiN9yh9/hkt+72DdpF19&#10;klgKoQ59yk8GnXF97UX0mY1+ED0NlYR+SjR1kWl+pCyVjVF/DiWIiVJ/gh/PhaN/8GCjo2aDelfq&#10;oBWDQU7wnHWC0UXgmJSCTzz7lJaB4TR1kIuBiSy0jH6BRSW5iKKBBiAQhRiAymB2oqiJKlfYn0+I&#10;gE7lm6iHeEXWl8SGSjzuk8yFLzRoj9eEKiy8i9uDPiXgiBGCVyBEhKiBf2BZohiOpFfTnq+Nh07i&#10;mv+L4UXTlxeKADzzkyGINDR5jzeGgyzKi1CE7SX1h5+DaSBuhE6CEbdZYrda6ab3ZV5eWJYrZ/Zh&#10;uYTOao1lDXL+bTpoZ2EAcA1r209Gcw1veT3cdltzaC1xegp347VyX2plVKV+YmRnuZTgZUNqF4Os&#10;aB5sdXH7axFu22Afbi1xW06McXhz+z1ddRN24C1GeQ56LLOpXIFvpKPOX7lxAZNxYtVyXIJWZetz&#10;xXDTaRt1PF8rbHp2yE3ScAp4bDznc+16QC0heCt8VbHkWel5xqIZXVZ6K5HNYKF6lYD5Y+t7B2+i&#10;Z1p7jV42avZ8I00ebsZ8xTx5cul9gi0Ad2N+W7BBV6uDxKCXW0WDRJBgXryCwX+fYi+CQG6UZcyB&#10;yV1WaaSBZEx9ba2A/jwZcgiAnSzkdrSAN67lVdONqZ9bWY+MSI89XSaK1n6TYL6JXW2hZIGH6Fyc&#10;aH+Ge0v0bL2FCzvFcUmDhyzMdh+B463OVE+XZp5dWCeVH45TW9SSt327X4eQQ2zdY22N01v7Z5CL&#10;X0uGa/GI2juEcKiGNCy5daKDW6z7UyGg552cVwudso2aWsaaT30NXoiW22w8YoeTbVttZs2P9kse&#10;a1CMYztMcCOImyypdTuEnqxzUkmqDJ0YVjyl2I0TWfihc3yIXb+dAWvFYcuYmFsNZiaUIkrKasOP&#10;hjsPb7WKrSycdOiFrKrcagxarJv6a/1eNYx2bfFhnnw8b+5k82uEcgRoUFqhdD9ry0oLdqRvdDnS&#10;eVNzdSqufFp4AKlaZvBkk5rdaTRnHIt3a2Rpk3tbbZlsAmq8b+hueln6cmRxDkmMdQ9zxjmFeAp2&#10;xyqfe1p6MKfMZCVuVplBZqZv64oNaQ1xdXoKa3py/2mfbgZ0l1kScMJ2REjec654DDkfdul6BSqR&#10;enZ8P6Y3Yah37ZexZFl4oYiNZu55SXjSaYp57WiObFF6n1g6b0h7YUhFcnF8MjjIdel9HyqFeax+&#10;KaS/X4GBaZZTYlqBR4c/ZRmBD3eVZ92Ay2eeas+Ajld0bf6AYEe7cV6ANTh9dQuADyp6eP1/6aOK&#10;XbyK0ZUxYLOJ2IYyY5CIu3acZneHi2a/aY2GW1bPbOGFMkdGcHGECDg8dE2CzipyeGiBeqKUXEmU&#10;D5RIX1iSO4VWYkmQNHXQZUqOE2YIaIKL8lY9a/mJzUbqb6iHnTgKc62FTyprd+uC2KHcWyidEZOV&#10;XkWaX4SkYUKXaHUoZFKUUGVrZ6OROVW0azuOHEaLbwuK6jfecyqHjCpld4WEBKFjWlmlvZMVXXyi&#10;KIQaYHqeO3SgY46aKWT1ZuyWHFVYapmSB0Y6boON1jemcsCJdSpgdzOE/p6lcZhajpEics1eH4Lb&#10;dBhhinPEdXdk32Qodu5oPVRkeIdrv0T5ekZvcjX1fElzgSgWfpl4Gp1ibqVj2pAGcCxmfoG/ca9p&#10;CnLJc0FrjGNSdO5uGlO4dsNwx0R7eMBzmTWzewV2tCghfZN6MZwaa/VtFY65bbxu14C3b3JwinHM&#10;cTNyNGKAcxJz7FMWdSF1vUQPd1t3qTV/eeB5yCgrfKp8J5qwaY92Jo1Wa4R3Gn9MbWd3+XCmb1N4&#10;zmF/cW15rFJMc7R6nEOCdih7nTU4eOR8uygze91995lhZ4B/HIwVaZl/Sn4aa6J/V2+JbbV/UGCt&#10;b/V/TVGgcnF/WEMPdRh/aTUBeAZ/gSg6eyx/nZhMZc+IAosOaAOHZn0maiaGm26mbFqFtF/jbryE&#10;ylERcVmD5kKudC2DBDTRd0iCFShAepWBFZdvZGyQvYo5ZrSPVXxaaOuNrG3qazaL3187bbiKDlCO&#10;cHWIO0Jic2WGYTSvdqeEbShFehiCW5bJY1WZPImTZayXB3uzZ+6UfG1NakaRwV6obN+PBVAOb72M&#10;REINcsqJdTSPdiSGgShJebGDcZZZYoqhbokZZOmea3suZyya92zJaYmXTF45bC2ToE+6bx6P8EHD&#10;ckaMLDRddb2IRShNeV+EWJKueWFaiIZNedxeEHkien9hd2sqeztkzFyyfAtoL04afPVruj/off1v&#10;djIsf0BzkiWpgMJ4L5GXdpRjRIVNd2Fl83gjeDloi2pJeSFrHlv3eh9tv02Jez5wgT+GfH9zazIG&#10;ffx2nyXPf7N6MJB4dAZr44QVdRBtx3cedhRvm2lWdyhxaFszeFZzQ0z3eat1Nz8peyN3STHlfNl5&#10;jyXwfsN8D49FcbR0coLecu11lXXvdBt2oWh7dVV3qFp5drV4s0xyeDx50T7ceel7AzHLe9Z8VSYM&#10;ffF9xo4ab71854HbcRh9U3Twcmh9nWd0c8R90FmzdUh+CEvOdwN+TT5veOB+mjGfevl+8yYlfT1/&#10;VI0ibiGFSIDpb5OE+nQNcPyEeWakcnWD2Fj/dBeDNEtTde6CmD4gd/WB/zF/ejqBXiY5fKOAs4xa&#10;bM6NfIApblSMcnNWb82LIWX7cVqJp1hpcxmIKErhdQ6Gpz3ldy2FJDFreZeDjSZKfCSB5IvBa8KV&#10;dn+QbVeTr3K9btqRimVtcHKPL1flckaMz0pudFmKbD2bdpKIAjFXeRGFeyZYe7yC5otUavqdJn8d&#10;bJmapnJBbh+XqGT0b7uUZ1eBcZeRIkokc7yN2j1bdhCKhjEveKyHGyZje2mDu4bwgW1ahHuCgThd&#10;/G9cgTJhXGJ+gURktVUvgV5oIEfOgYhrtjrhgcdvfi6AgjJzpiNsgs94QYX5ftBiuHqpfuhlaW6H&#10;fw5oC2HJf0FqrlSff4JtY0dmf9pwPTqmgEpzQC58gOp2jiOsgbV6LoT+fGBq0nmXfLNsyG2gfQJu&#10;tGDzfVxwnVPzfchymUbpflF0sTpefvR26C5wf8V5VSPjgL179oPzei5yy3iJeqh0FGyPex51TWAu&#10;e5h2flNLfDR3ukZ0fOx5Cjoffb96bi5nfsF79SQTf+R9l4LyeER6vXeQeOB7WWumeXV72F9Veg98&#10;RVLIesd8ukYTe659OzntfK19yC5jfd1+ZiQ8fyp/DoIVdryCnnbYd3GCkWsAeBmCU16peMmB9VIm&#10;eZyBmEWpep2BRjmqe8OA+S5QfRuAqiRffo2AWIFhdXqKTnYmdkGJlWpXdvaIlF4Pd7iHalGceKOG&#10;PEVCeb6FEjl8evmD6i5IfHWCsyR7fguBdIDVdHmRwHWedU+QW2nRdg2OlV2UdteMmFEsd9SKlkTf&#10;eQqIlDlAelyGki5Be+2EfCSSfaGCZIBsc7eY73U0dJeW5GlidVmUVF0rdiWRfFDXdymOoESkeG6L&#10;xTkQedqI5y4me4aF/CSkfUyDKXt5icFaaXDkiOZdzWW2iDRhKVnth45kiE3KhuBoAUGlhjVrqTYF&#10;hZRvgisHhRJzuSFkhLd4T3qbh1xiHnAuhsFkzmUKhi9nellihZ9qL01ihRBs/UFjhIxv8zXuhBZz&#10;Eisjg8J2fCG9g5F6KXnEhQtpt29GhKVrvGRMhDZtv1i0g8dvx0zeg11x5kEMgwZ0JTXJgr12hSs1&#10;gpZ5HCIKgo973Xjhgu9xNG5bgqxymGNggl9z8lgEghF1TkxMgdJ2uUCqgaV4PDWagYl51Ss9gY97&#10;lSJNga59angHgSJ4nW2OgPp5ZGKbgMd6FldFgJN6vUvZgGx7bUBVgGx8LzVygHh8/itGgKd94SKG&#10;gO5+zHdGf5t/9Gzdf4+AHmH7f3CAIVa+f02ACkttfz5/9EAzf1B/7zVpf4R/9StVf91//CK1gE2A&#10;A3anfmiHImxhfnOGtGGNfluGAFZQfjyFIksAfkGERz/cfm+DeTVMfrWCsytafzOB4SLcf8eBDXYp&#10;fXKOF2vofYuND2EYfXqLolXpfWKJ+kqlfXSIVz+JfbqGvTUdfhWFLCtffqeDiyL8f1qB7HXIfLaU&#10;y2uIfNeTL2C4fMqRBFWQfLSOjUpgfMuMGz9bfR2JtDUAfY6HVStXfjuE7iMVfwOCo3B1kl5aHmas&#10;kNpdcFxtj3NgylGzjgRkNka5jHpnxDvPiuNrhjF6iU1veCfZh8tzxR+ZhnF4Wm+pkDRhYGYUjuBk&#10;DVvkjYlmxlFMjCRpkkZ0iq5sfTuxiTlvlzGGh8hy2SgUhnB2ZSAJhT56I272jf5ogGVVjNdqkltM&#10;i5xsrFDEilFu2EYUiP1xHzt8h69zjDGBhmd2GyhChTt44iBqhDF7xm47i/BvgmSTiuZxAFqJicly&#10;f1A3iJ10CkWlh291qTs6hkp3ZDFvhS15OShihCt7NSC+g0h9QG2Fiix2cGPoiT13XlnmiDZ4QU+f&#10;hx95IEVJhg16Ejr9hQ97GTFchBh8MCh9gz19XyEFgoF+kWzkiLp9TWNZh+J9r1lohul9708theF+&#10;HkTshOF+VTrmg/F+ojFcgx9+/CiXgm5/WiFAgdp/tmxah4WD8mLUhsKDwFjshdeDWU69hNqC1kSS&#10;g+yCWDqzgxCB5jFugkaBgyiygb2BHCFxgVGAsGvuhpiKdWKaheyJxFi+hQGIqk6Ug/SHVUR1gwaG&#10;EzqKgkmE5zFLgZ6D0ijDgSqCqyGZgOCBgmuYheGQv2JJhTmPilhthFONuk5Ng0iLnERBgluJmDpt&#10;gaaHrTFGgQ+F1yjRgLiD9iG4gIeCLWXemzFZoVznmQhc5VOZludgQUntlJ9jv0AZkiJnaDZmj4lr&#10;TC1XjOdvXyUDildzxx4Hh/x4YmUimUdgfVxrlz9jKVMulRpl8Umlksxo2j/1kFhr6TZqjdlvKy2E&#10;i1dylyVbiO52Sh6Mhrt6HWSUlydnLFvUlT9pTFK3kzNrgEk9kPlt1j+0jqFwSjZWjERy6i2fiel1&#10;rCWkh6x4ph8AhaN7sGQElRptt1s4k0tvUFIWkVlw90jNjz1ytT9kjQp0jjYyitV2hy2qiKR4miXc&#10;hpF62B9jhLJ9G2Nzk1d0M1qwkaJ1SVGaj8B2YEhYjbZ3ej8ki6B4sDYPiZF6Ai2sh4d7ZCYHhZx8&#10;4h+3g+R+W2Lwkep6pVo9kEt7OlE3jnV7uEgFjHd8Kz7iinB8sDX/iHJ9VC2whot+BSYohMh+vx/9&#10;gzh/cmKCkMGA6VnijzWBAFDpjWeA30e+i22Apj6hiXaAfjXYh42Abi27hbOAbiZIhBSAaSA3gqmA&#10;X2Iqj8+G8FmOjlOGhFCbjI6FwUd9ipiE1z5uiKiEADWmhtWDPS2phQmCkiZog32B3SBmgjaBJGHl&#10;jxiM01lvjaeL+FB/i+OKhEdmid2Iyz5yh+SHODXGhhiFxy3MhGyEcSaFgwaDESCLgdqBxVuTpFxY&#10;+VNQoZRcMUrlnqZfkUJIm2ljJjmcl+Bm+DEnlCxrCylfkGtvTCJejL1z0xyliV54aFraoqxfcFLU&#10;n/RiHkp9nPZk+kIEmatoBjmFliBrRzE9knxuwCmkjtNyYCLPi0d2Oh0+iA96FlproKJltVJenf1n&#10;5kohmxRqOEG4l9ZsvjlelGRvbTFBkOByTSnXjVp1SyMtifh4dx3Chux7nFoKnpZr1VHznARti0mv&#10;mTFvW0FwlhNxUjkxksJzcTE8j2N1tCn8jAd4DiN6iNF6ix40hfJ8+FmlnMtx6FGVmlNzJklel450&#10;ckEjlH91zTkWkUx3VDE6jhJ4+iobit16rSO7h9J8dh6UhR5+LFlGm1R39FFLmPF4vkklljh5fED6&#10;kzN6PDj6kA97GDFFjOh8Fyo6idh9IyPxhvd+Nh7khGx/NVj2miJ90FERl89+J0j8lR1+UUDZkiF+&#10;cTjfjwx+qTFCi/p++ypciPh/YCQihj5/wh8mg9mAFli1mS+DelDnlueDW0jelDiC7kDFkT2CZTjQ&#10;jjGB9TEwiziBnipfiEuBXyRKhaWBGh9bg2OA0ViLmG+I9VDNlimIYUjJk36HU0C5kIWGGTjWjXqE&#10;/DFFio2D/Sp0h7aDFSRjhSyCNB+FgwSBaax/XONVK50yX/1ZJo2FYxFdFX1MZjBg+2yfaXRk51vE&#10;bOpo70s7cJVtKDsQdJlxuywHePp25aqLWO1fYZuwXG9iYIwzX99lV3wnY1doTGucZvRrSVroasZu&#10;YUqMbtBxojqlczR1NCv3d/J5Pqi9VWdpgJn9WT5rgIrEXP9tfnrRYMNvg2p4ZK9xlln8aNVzwUne&#10;bTd2DDpAcfV4livqdwd7dqbyUj1zc5hLVmN0gokmWmR1lHmAXmx2q2lTYqZ30lkUZxt5DUk6a856&#10;XTnlcN572Svedjd9iKVCT3d9QpbLU+B9bofFWCJ9mXg0XGR9xGhbYNx9+FhJZZt+PkirapZ+jjmW&#10;b+x+9CvTdYN/bqPUTSCG8ZWLUcKGPYavVjiFf3c9WrGEu2d9X12D+1eoZFGDRUg4aY2CkjlUbyCB&#10;3SvKdOmBIqKpSymQc5SJT/uO14XPVJuNKnZ6WUCLdWbNXh6JxFcaY0OIEUfeaK2GVjkibnSEhyvD&#10;dGmCoaHESZeZsJPCTo6XJIUhU02UgnXiWBCR2mZEXROPN1afYmWMjUeEZ/uJzzj5beaG6yu9dACD&#10;6aErSHCigZM3TXue94SgUkubXHVwVyGXxWXnXDuUOFZYYaqQnUdEZ2KM5DjKbXKI+iu5c6uE+6DV&#10;Y/NVNZLUZmlZOoRJaOddJ3UZa3hhBmVxbixk7lWicRBo+UYvdChtNzcrd5Vx1ilbe1h3Cp8rYDBe&#10;5ZGjYw9h+4NFZeBlAnQ8aLxoAmS0a71rClUKbvVuMUXDcmVxgjbzdi91Kiljekt5SZ2KXM5oeZAB&#10;YABqpYHbYxtsx3LuZkFu52ObaY9xE1QqbRlzWkUhcN11wjaedPh4aylqeVt7ZZvqWcRx5Y5vXT1z&#10;NIBdYJd0enHAY/11u2KWZ5h3B1Nfa214aESXb3554TZYc+V7hilveIl9W5poVxt7NY0PWtB7r38X&#10;Xmd8GXCNYgV8eWG4Zdt831Kqafh9WEQdbk593DYdcvZ+dil0d9N/JZkoVN+EaovtWMSED34TXIuD&#10;mm+jYF6DFWDoZGaCkVIZaLaCGEO6bUmBpjXrciuBNCl5dziAvpgmUwGNcIsCVw+MPH0/WvuK4m7l&#10;XveJdGA+YzCICFGVZ66GnUNubGyFMDXHcYCDsyl8dreCI5diUYWWMYpNVbCUInyVWbeR3m5NXdCP&#10;g1+zYiyNLFEaZtaK00Mba72IcDWncPOF7il/dk2DVZbdUGqej4nKVKebo3wSWL2Yc23TXOeVKl9P&#10;YVqR6lDQZiGOpkLZaymLTzV6cIOH1CmBdfmEUpVbazVVVoiUbQRZVnsnbupdPW0EcOdhFl5ncwNk&#10;+0+pdUxpB0FTd8RtSTN2eo1x8SbZfaJ3K5PmZ6NeaodiaddhkHoIbAlko2wObkxnsF2ZcLFqyU8I&#10;c0luBEDjdhNxazNGeS91Jyb4fI15UZKBZGFneIYJZuppxnj+aWFsB2sXa+RuQlzTbo1wik51cXBy&#10;7kCIdIh1dDMjd/J4PCcTe5h7U5EHYXRwYYSfZEBx43eUZvRzV2n5abR0wlvcbKh2NU23b9N3v0AJ&#10;czR5YjLrduN7MScqesF9Lo+tXul5LoNbYep563ZmZNV6kGjjZ8x7JVsYavd7wE0Zbmd8bD+kcgl9&#10;JjLDdfV9+Cc+egh+3o6PXMaB5IJSX/KB23V3YwmBrGgJZjGBZ1pZaYyBIkyZbSuA6T9ScQaAuTKg&#10;dSmAiydPeWuAXY2pWv6KaYF7Xk2JmHSxYYaIkWdXZNSHbVm6aF2GSUwhbCiFKT8UcCqEDDKKdH2C&#10;4iddeOiBq4z5WZCSrIDUXPqREnQQYEyPL2bEY7WNJ1kzZ2CLIUura1WJHD7Jb32HFDJ0c++E9Sdp&#10;eH2Cxox/WHyalYBZW/mYN3OQX1mVdmZKYtKShljQZpKPm0tkaqKMsj6KbuyJwDJLc4KGtidyeCeD&#10;sYoHcrZVgH5Mc95ZcXHndSldT2TQdo5hI1dGeAtlCEmmeaxpGTx6e3VtYS/XfYVyESSBf9R3R4i5&#10;b09eBX01cNlhL3DlcmxkSmP1dA5nYlaWdc1qikkjd7dt1zwnectxUi/CfCZ1IiS3frV5Vod9bDRm&#10;e3vwbg5o42/eb95rP2MHcb5tl1Xac75v/Uibde5ygjvYeEp1Ki+veux4EyTmfbh7QIY2aWJu43qw&#10;a31wjW6ubYhyJ2I0b55zvlUscd91WkgldFF3DjuadvF43S+kedV62iUPfNx9AoT9ZvV3MXmkaUJ4&#10;JW2ta394/2EvbcZ5yVRwcDx6mUeLcvB7fDs5dcx8bi+EeOh9eiUyfB1+mYP6ZOp/Z3iuZ15/pGzM&#10;acJ/t2BkbDd/slPDbtl/rkcccbd/tzr2dMp/yy9weBt/5SVPe32AAIMpYzaHaXfrZcqG72wZaE2G&#10;OF/CauSFX1Mzba+Eh0aycLeDtDrIc+2C6C9nd2yCFCVoeveBN4KGYdWPK3dRZISN+2uDZx6Mdl86&#10;ac2KxFK3bLiJE0ZGb+eHZjqGc0CFvS9bdtyEASV7eoqCP4IRYMeWm3bdY4qUvGsLZjKSZ17IaO+P&#10;11Jba+2NSkYGbzaKwjpOcrCIOC85dm+FoCWLejODGH7SenxVn3QEewFZfWibe7BdUVyPfHNhJVAg&#10;fUNlEEOofixpKjexfzRteyxXgHVyNCJYged3X32md0pdnXMTeCtgx2e/eRZj6Fvdeg1nDU+XexZq&#10;R0NLfEBtqTeEfYtxOixifxF1HyKkgL15WHyMdFJlj3HydYBoBmbSdqZqd1sId9Ns6E7weRhvbULW&#10;eoRyEzdHfBF03ixjfdV36SLnf7d7LHtwcaRtZ3DYcwpvM2W9dGVw9FpGdcNysk5Nd0h0fEJqePF2&#10;XzcSer54XixkfL56iiMhftN813pcb0x1NW/ScOJ2VGTOcmp3YFlsc/Z4Xk3Qdah5Z0IRd416gzbr&#10;eZJ7sSxse8l8+yNTfg9+V3lxbVl8728Qbxd9aGQjcMF9uljAcnN9800zdE1+MUGtdlp+gTaxeJB+&#10;3Sxhevp/QiN8fWp/qHixa7eEdG5abZOERWN8b1qD2VgqcSyDS0yvcymCwEFPdVyCQDaNd7KByCxi&#10;ekiBTCOefOGAy3gaamSLtW3NbFqK4WL1bjaJtVeycB2IW0xDcjeHA0DwdI6FsjZYdwSEaixiebWD&#10;FiO6fHKBwXepaVySrm1ga2aRO2KHbVGPTVdMb0WNIEvzcXCK9UC8c96I1DYsdnWGtyxLeUeElSPP&#10;fBmCinPMgoxVmmnfgnFZZ19sgntdNFRsgo9hDUkbgqFlBD3Rgr9pMDMWgvFtkSkLg09yVCBjg9R3&#10;c3K+f5JdHGkMf8pgRl6vgAZjb1PZgENmpUiygIRp9j2UgNttdDMKgUlxHyk0geN1GyDGgp15WXHK&#10;fL5kkGgSfTxnFl3nfaxpnVMnfhlsLEgufpBu0j1BfyJxnjLtf8x0kClQgKB3vyEbgY17GHDTei1r&#10;7mcZet5t1Vz0e31vt1J1fBtxnkeefMtzljzjfZd1qzLFfnt33Clgf4Z6OiFlgKF8rm/od/JzOGZB&#10;eM10g1wqeZR1wFGzelt29kcwezN4OTyWfDd5lDKnfVB7ASlyfo58iSGkf9Z+GW8Udgt6c2V9dw57&#10;IVt7d/d7sFEmeN58LEa9edt8sDxpewB9SzKafEh98ymEfbh+pSHZfyx/V25mdHiBfmTwdaCBlVsC&#10;dqKBclC3d52BL0ZUeLqA9TwcegOAzDKGe2iArymQfQKAjSIEfp+AaG3cczKISmRvdHOHyVqJdYqG&#10;8VBOdpeF7EX6d8yE8TvPeTaEAzJceraDIimZfGyCOCInfi2BTW1ycjCO0mQKc4WNwFondKyMME/4&#10;dcaKY0W6dwmIoTuoeIeG7TJDeiWFRSmTe/uDmyJDfdGCCGkgiuRVXGAMiiNZHFaNiX1c6UyZiNBg&#10;zUJliA9k2jhJh01pIC7JhpZtmyYJhf9ybx6ohZF3g2guiCBcbV9Uh6pfmVXphypi0UwdhptmHkIW&#10;hgFpjjgphW9tLy7bhOtw/SZNhIp1FR8fhE15WGdfhWxja15/hTNmA1VBhOJoo0uLhH1rV0GxhBJu&#10;Jjfzg7ZxIC7ag2l0PSaBgz93lR+GgzJ7BGaRgvBqU12vguRsWFR0gr1uYEr4goVwd0E+gk9yozey&#10;gil08C7MghJ3WSanghx57B/fgj18iGXHgMdxLFzxgONyoFPCgOB0DUpXgMp1ekDfgL53ADdzgMt4&#10;ni67gOZ6TibFgSB8GSAqgWx94WUTfvV38lxNfzV41lMzf095o0nZf1h6ZkB7f2p7NzdSf5R8Hy63&#10;f9x9FSbhgEV+FiBpgLx/DWR2fWR+fVu7fct+0lKyfgF++0ltfiF/EUAkflB/MDcofph/Xy7QfvR/&#10;nycEf4l/3CCdgCuADmP7fCiE31tqfLSEr1JxfPuEKkk+fRyDe0AIfVWC4TcGfb+CWy60fj2B6icX&#10;fu+BayDHf7WA5WOaeyqLBVsPe8qKT1IdfCOJGkj5fFGHrD/bfJWGVTbwfQ6FFi6xfaaD6ickfniC&#10;tyDof1eBlF7jk4hU2VaekhVYk04KkKpcZkUdjyVgYTwEjX5kjjMUi8ho+irLihZtmCNNiH9yhR0m&#10;hxx3kF4IkPtbg1X3j8Zet013jnZiA0SxjQZlcDvIi3lpCTMKieps2Cr2iGRw0iOqhv51DB2vhct5&#10;VV1YjmdiFVVFjWRkw0zrjD1ng0Q6iu9qYjt9iY1tZDLwiC5wlSsQhtlz5yP1had3bB4mhKV68lyx&#10;i/toklSbiyBquExDih5s60PIiPtvNjsrh8hxoTLMhpt0LisdhXp21iQwhHt5ox6Ng6h8ZVwNidpv&#10;A1QCiSZwoku3iEVyRUNLh0Fz8TrrhjV1vjKrhTh3pyskhEZ5oCRhg3d7sB7jgtB9rlt1iAt1YVN7&#10;h352fEtHhrp3iELvhdB4lTqmhOB5tjKfg/969isxgzd8QCSJgpd9kB8rght+zFryhod7jVMNhh98&#10;J0rthXN8mEKphJt8/jpug8N9dzKFgv5+CCtHgk1+pySwgdh/PB9ngYV/v1qHhUaBcFKlhP2BgUqP&#10;hGiBVEJcg6KBEjo0gt2A5TJQgjeAyis/gZOAxCTbgTKAsB+XgQyAilozhEiHSFKBhCeG60p5g6aG&#10;CUJfgs+E9DpigfuEDjKggVqDTSt8gN+CpST9gLKB6h+9gKyBL1TcnIZUI02LmlpX10X7mCBbrz4f&#10;la5fwDYmkv5kFi5gkDVosSdFjW1tfCDvisxyihvSiH53mlQEmjxaakzemFNdp0VVliphCj2kk7lk&#10;njXpkQ9oaC5hjl1sbCeFi7VwlSFhiT909xxthyB5UlN9l79glExMlfxjWkTZk/1mPT05kadpUjWs&#10;jyFsjS5ajJlv+ye3ih9zhSHCh9x3Oxzyhe964VMIlVJmo0vJk69o7EROkdBrUTzcj6ht2jVyjVBw&#10;iy5OivpzXyfbiLN2SiIQhqZ5VR1khOl8RlKJkylspUtOkbNudEPnj+5wUzyDjd5yRTVOi7N0ZC5J&#10;iYt2oif3h3d46yJQhZp7Rh3FhAp9gVINkVRyo0rikAtz+EOWjmN1SjxNjGl2pjUvilR4Hy5XiEl5&#10;vSgYhmF7ZCKFhLR9DR4Wg1B+klGhj8p4dUqIjqx5UUNUjRt6EDwcizR6zzULiTZ7qi5Qh0Z8oSg7&#10;hXN9piK1g/J+oB5Ygrd/eVFKjod+GUpBjY1+ekMfjBJ+oTv9ijV+ujT5iEV+9C44hnV/RSg4hLp/&#10;qiLdg1B//x6OgjqAOVERjX+Dm0oNjKCDfUL0iz2DADvliWuCazT9h3+B/C5RhbyBqShUhBuBaSL9&#10;gtGBIB65gdeA1aI1VptPqpPkWilUI4VCXb9YmHYdYXhdC2aHZWhhh1bGaZpmI0dmbgpq9jh3ctpw&#10;LSrHd/t2BKAoUcpZn5JNVdpdMIPhWexgunTsXhhkQ2V9Ynxn1FXqZyNrhUa+bA1vZzgacVhzpyrP&#10;dup4bJ5NTXFji5CTUflmKIJtVndow3OXWwtrYmReX9VuDlUGZOpw2EYdakRzyjfIcAB3CyrXdfh6&#10;sZx3SYNtVY7iTnxvBYDWU1hwunJUWEhycmNIXXl0OFQvYvJ2F0WMaLN4FTeAbtR6TyredSJ8zpq0&#10;Rf52+41gS2B3yX+CUJx4m3EaVeB5bWJtW2Z6S1N9YT97PEUTZ1t8PzdEbdN9airjdGp+vZkqQu6A&#10;dowZSK+AZX54TkCAVHA8U9eAQmGoWaeANFL8X8mANES3ZjeAPDcVbPqAUyroc82AeZfiQEyJvYsN&#10;RmGIwn2kTD6HyW+RUhuG0WEPWDGF3FKDXpWE6kR0ZUGD9zbzbEOC/Crsc0qB/pbfPh+Ss4o5RHqQ&#10;xnz9SpaO4G8PUKuNA2CiVvqLK1IfXZmJTEQsZH2HYjbYa62FXirvct6DS5YoPHWbIYmeQwCYO3yB&#10;SUeVam6yT4aSsmBhVf6QA1H0XMeNQ0QEY9eKaza7azSHairycoiEYZdkXWVP/ooZYGFUaXxtY3NY&#10;0W47ZqldN1+cahBhq1DdbbZmRUKJcZlrGDS0ddxwVigvemd2MJV6WMdZaojHXElc/3tbX81gj21b&#10;Y2tkHl7iZztntVBMa05rbkImb6FvWDSLdFhzqChMeU94fZO6VJpizIcYWJJlg3nuXHxoNmwNYH1q&#10;6l3MZLNtqk9yaTFwikGPbfBzkjRGcw127ChleFd6ppIIUNJsEIV/VTJt7HhzWXdvyGrpXdFxpFzS&#10;Ymtzik61Z0t1i0EUbG13qzQQceZ6CCh7d318ppB2TXV1N4QcUjB2P3czVs53Q2nBW3t4Q1wIYGh5&#10;TU4TZaR6bECsax57nzPmcOh8+SiOdsF+eY8jSo5+PIL1T5d+cXY4VIN+mmjoWX5+vVtKXrV+5U2a&#10;ZDh/HUBdaf9/YjPEcBB/tyiediGAGY4PSBSHC4IGTWOGaHVtUpCFsmg7V82E9VqxXUeEPU0mYwqD&#10;jUAkaQyC4zOub1mCNSirdZ2BhI05RgyPi4FLS5OOEHTLUPaMeWezVmeK2Fo7XBaJQEy8YhSHqz/f&#10;aEqGFjOcbsOEbii1dTCCu4yiRHqXloDBSiuVSHROT7SSz2dJVUuQTlnrWyGN20yGYUeLZj+vZ6qI&#10;6TN8bk6GUSi+dNmDvIy+ZF1QY4BwZslUt3O6aVRZDmZ+bAFdaFjebthh1UslcehmbT3gdTFrPzEl&#10;eNdwgCXAfL12WIrsX/hZMn8XYuVcyHKRZdtgWmWHaOhj7lgQbCRnkUqGb55rWz12c1JvWDEBd19z&#10;tiXxe5t4i4lUW/FiDX2nX1Nk2HF9YqlnoGSRZhFqaFdPaahtP0n6bYRwNj0kcZ1zVzDrdgt2yiYc&#10;epx6mYfCWFFqznwvXBRsz3ATX8Buz2N6Y31wzVZgZ3dy1UlIa7J0+jyzcCh3PzDCdOt5wSZBebx8&#10;foZYVRpzdHrkWS10sG7nXSt142JqYTp3EVWqZYN4Ski4ahd5mDxdbuB6/DCoc+18iSZhePx+NoUq&#10;UlN7/HnXVq18dG38WvJ82GGaX0p9MlT4Y9p9kkhKaLF+BTwbbcN+iDCTcxR/HSZ7eFl/vYQ2T/eE&#10;TXj9VIyEAm08WQ2Dk2DyXaSDFFRkYnSCnUfdZ4iCMjvtbNCB0jCJcluBciaRd9GBEIN5TgaMVHhU&#10;Us2LRmygV3+KAmBrXEWIp1PrYUmHV0d0ZpaGEDutbBCE0DB/ccSDgyajd2KCMIL0TIKT9HfXUXKS&#10;MGwnVkaQFl/8Wy+N3VOVYFeLskc6ZcuJkDt6a3KHcDBfcVGFQiaxdwqDH4Iba45Qw3a2bW1U/mru&#10;b3BZQ16rcY9dlFIOc85h/kVldj5mlzk8eN9rai2te9JwryN7fvh2e4BiZ2FZAHVxabhckmnfbBtg&#10;JV3ObpNjv1FdcS9nbkTkdAJrRzjvdwdvUy2jellzwCPAfcx4ln7vY4thSHQVZk5kI2jPaQpm/lze&#10;a9dp3FCjbsxszkRgcf1v4zimdWBzIy2aeQl2sSP8fMN6i32IYA1piXLCYy1rqGeaZjttx1wOaVZv&#10;6k/7bKRyFkPycCt0YDhzc+R2zC2bd995diQxe918Vnw6XPxxsXGpYGdzGWaVY8B0elsMZyZ11k9J&#10;asB3P0Nkbp14wDgfcqR6WC2IduR8GSRdexZ99XsnWlN5u3CtXf16cGW1YZh7DlpGZUR7oE6kaSF8&#10;PEMCbTx87TfqcYl9ry1/dgh+hSSCem9/Y3pIWA6Bjm/lW/CBkGUDX8KBaFmpY6iBLU4cZ8CA+0Ki&#10;bBaA2DfHcJWAxC2AdUyAtCSheeSAoHmbVi6JGW9JWkCIbmRxXj+HflkpYlGGcE2pZpuFbkI+ayeE&#10;eTePb9SDkC19dLKCoCS6eXOBrXkeVLSQSm7WWO2O/WP+XQ6NRVi+YUCLYE1VZauJiUIHal2HwTdg&#10;bzeGAi1jdECEPiTOeRiCindscwZRBWzxdFdVK2IcdcxZZFbVd1VdsUtCePBiHT+yerFmvTSvfJhr&#10;mCpXfsRw4CFkgRN2mXXYbxhYvWvPcNVcTGEucp5f4lYbdHNjhUq2dmJnQz9WeH5rMDSGesFvTyps&#10;fURzyyG9f9p4nXSHa3FggmqUbZJjamA0b61mVlVBcdFpS0oOdBNsWD7jdoZvjDRPeSFy7Cp1e/J2&#10;liIKfsh6e3NMaB5oOWlnapJqdV8XbPlstVR8b2Ru+0lscfxxUz57dMJzyzQhd652ZSp/esl5OCJN&#10;fdl8L3IfZSlv42hSZ+Vxc14gapBzAFOibUJ0i0j2cB52KT4qczJ34TQEdmZ5sCqQecR7qSKFfQx9&#10;t3EhYpx3dmeCZZd4YV1waH95N1L6a3B6BEhebol63j3Rcdh70jPVdUt82CqQeOZ98iK1fGB/D3BT&#10;YGt+0mbFY5x/GVzHZrl/NVJlaeB/QEffbTF/Vz15cLV/gjO6dFd/vSqZeCh//SLce9GAOG+wXpmF&#10;5WY0YfeFjVxBZUGE71HwaJOEM0d4bBGDhD0hb8mC5zONc5WCWSqgd4qBxyL8e12BMm85XSSMqmXH&#10;YKqLv1vWZBaKZVGOZ4iI20cuayWHYDzzbwCF+TNncviEnyqOdxeDRiMVewCB/2zSes1RFWNKe4dV&#10;LlltfGJZYE8pfUVdr0Skfi1iJTowfy1m1TBVgEprvic4gZpxDh+AgwR2smtodx9YVWJEeDxb5ViV&#10;eV5fg06EeoJjNUQve7NnCTnufQRrDzBKfnJvRydogBJz1h/sgb94ompAc6dfoGEtdR9il1e7dotl&#10;mE3Gd/RoqEOleXBr1jmaexJvLzAwfNBysieKfrl2eyBJgKF6a2kocHpm32Adcj1pOFa7c+1rl00N&#10;dZ5uBEMRd2hwiTk9eVdzMTANe2F1+iehfY14+CCZf6p8CmgkbaRuC18zb6lvxlXkcZlxgkxGc4xz&#10;Q0KkdZV1GDjzd853Di/2eht5GSe6fIZ7SCDeftd9fGc7ayp1Jl5fbW12RFUtb5l3VEu3ccR4YUI1&#10;dAd5fTjNdnJ6uS/yePp8BifUe6B9ZiEXfiV+wWZ8aQd8EV3Da4d8mFSrbed8+EtGcEF9S0HOcrV9&#10;sDiEdVR+Li/keAV+vifnet5/TyFGfZJ/12XkZz2CuV05ae6CrFQvbHyCXErebv6B8kF2cZyBnDg6&#10;dGqBXC/Ad0KBLif1ej+A+yFsfRqAwWVyZcuJHFzQaKSIg1PLa1iHgEqHbfuGU0E4cLeFOzgXc6WE&#10;Oy+pdqWDTCfxeciCXyGLfLqBgGKEgtxQ4Vn0gvFU91EUgyBZKkfTg0tdgz5bg25iDTUDg5tm1ixN&#10;g9tr2CRihENxNR3VhMR2x2FDf2pXt1kDf91bT1BHgEpe+0c2gKpixD30gQhmtjTVgXtq3yxbggJv&#10;OCSqgrFz3h5Sg3F4pWBDfB1ekFgMfOFhnk+EfZBkuUaPfi5n7D2AftBrQzSYf4xuySxagFxydiTi&#10;gU92YR6+gkl6W19UeQ5lXlciehdn2U6lewNqX0Xwe+Rs+j0HfM5vsjRUfdJykSxOful1jyUNgBx4&#10;ux8cgUl7515wdk9sH1ZOd5huBk3jeMFv80VGedxx6jylewZ0ADQXfE52NixCfaN4gSUwfxF66h9r&#10;gG59R12lc+Ryy1WXdWx0IU1Hds51bkTCeCF2wTxBeX54KDP6evR5rixFfIF7RiVTfih86R+tf7d+&#10;elz0ccl5RFTyc496CEy3dSh6skROdqt7WTvqeDV8FDPQedh85ixde4V9yiV5fV9+rx/jfx9/gFxm&#10;cAJ/jFSIcgd/x0xnc9F/xkQZdXN/sjvHdxx/uzOmeOx/3SxCesGAFCWPfLyAQCAPfqSAXFv8bpCF&#10;mlQkcL+FTEwLcrSEnkPPdHiD0TuXdjyDIzOReCmCjyw9eiKCDyWbfEKBjCAyfkKBD1iKizpQYVD4&#10;ipRUgUkaigBYvkDdiV5dKzhxiKdh0zAyh+5mwSidh0Jr5CHYhrZxVRxghlF22Vdxh/1W11AVh7ha&#10;gUhMh1peRUA+huJiLjgQhlhmSDAShddqnii/hWZvICI1hRtz4hzthPF4p1aYhNVdSU87hNhgdUec&#10;hLhjsz+ohHZnEzevhChqnC/qg+huWCjVg7lyNiKBg692Rh1ng756TFXSgd1jr052gh1mU0bcgjdp&#10;Bz8jgjRr2DdQgihuzy+/gixx7Cjggj91JSK+gnJ4gR3QgrZ7x1URfylqDU3Bf6tsJkY5f/5uTD6X&#10;gDFwgjcKgGFy4S+bgKR1XyjogPR37iLxgWB6kR4pgdR9F1RffMRwW00dfYpx6kWxfhdzej4tfnx1&#10;FTa+ftx2zS+If014pyjzf9J6iyMcgHR8dB5zgRd+O1PFerN2eUyUe7h3gEVCfHt4dD3ZfQx5bjZ7&#10;fZd6gy9rfjJ7sikIftZ87iNEf6p+IR6wgHt/M1NBeOd8WUwWei981kTVeyZ9LT2Ge+B9gjZAfIx9&#10;8i86fVJ+eCkDfg9/DiNvfv9/lh7hf/2AA1Lgd3GCHkvMePaCF0Sgeh+Bvz1xeu2BWDZVe6OBGi9o&#10;fHyA+CknfWOA6COKfn6Azh8If5iArE7Yk/1Po0hKkoRT0kFxkRFYHTo9j4VcpDLhjdlhdiu7jCNm&#10;kyVBinpr5B+UiPZxbxsZh7R2503MkPpVuUdSj+1ZfUCAjq9dXzl9jT9hcTJsi61lwSuWih1qTyVs&#10;iJ9vAyAAh1Jz5Ru1hkd4p00Ujfhby0aMjSxfHD/VjClihDjqiuhmHDIRiYlp4yt5iDFt4CWQhu1x&#10;9yBbhd12Lxw7hQl6Pkx4ixFh0EXqinxkpD8xia9njzh7iKxqnzHJh4lt4Ctlhm9xRiWvhWp0wCCo&#10;hJd4TRyvg/h7qkvaiF5nzkVTiBBqIT6uh3tsiDgQhqhvCDGihb9xuStchOJ0iiXPhBd3YiDsg316&#10;QR0QgxB87EtBhe9tx0TGhfFvlT5AhZlxbjfEhPZzXjFzhDl1cCtjg4l3pCXwgvF52iEmgox8CR1h&#10;gk5+A0q8g9Bzk0RMhCB03D3khAJ2IjeGg4t3ezFMgvV48itagm16giYSgfd8FyFbgcB9nB2kga5+&#10;70pMggB5L0Pngpd58j2Vgq96nzdWgl57WDEtgep8MitFgYt9ICYagTJ+FiGEgRl++R3agSx/tEn7&#10;gHx+pUOXgVJ+2z1VgZ1+5jcxgWx++TEkgQ9/MCtUgMp/fCYogJZ/0SGagJ6AGx4FgMSAVAAA//8A&#10;AP//AAD//wAAbWZ0MQAAAAADBCEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAA&#10;AAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4&#10;OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3Bx&#10;cnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmq&#10;q6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj&#10;5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8Q&#10;EBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4&#10;OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+h&#10;o6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e&#10;39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8A&#10;AQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEi&#10;IiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5g&#10;YmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfI&#10;ycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w&#10;8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7//6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpsel&#10;ZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g&#10;8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOH&#10;y7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHE&#10;p2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRM&#10;cuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Og&#10;h9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2&#10;wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuan&#10;TITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9Cv&#10;nYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4&#10;u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITa&#10;qFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5&#10;Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjW&#10;q5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72n&#10;gcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCW&#10;z6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+i&#10;Rkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL&#10;3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6&#10;pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZ&#10;pselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRUr9&#10;oUxg8qVLceapSoPaqk2Vz6lWpcioYbDFqmu1wqx1ur6rfb+6qoPFtqiHyrKmh9CroofWpJ6J3Jqa&#10;j+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP&#10;4Zqaj+Gamo/h/6Y4Mv+jRUr9oktg8qZJceaqSILbrUqT0KxSo8msXa/Gr2ezw7FxuL+zeb24r4HE&#10;sqqHy6ymhtClo4bVnZ+G2pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96T&#10;nYvek52L3pOdi96TnYvek52L3pOdi96TnYve/6c4Mv+jRUr9okpf8qdIcOesRoHcr0eS0rBOocqx&#10;V63ItmKwxbpstbqzeL6yroHFraqHy6enhc+gpITTmKGF14+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I&#10;2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4ja/6c4Mv+jREv+o0lf&#10;86lGb+iuRIDds0OQ07ZIn8y3UarKwFysvbhst7OyeMCtroHGqaqGyqKohM6bpYTRlKOE1Iyhh9eM&#10;oYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yh&#10;h9eMoYfX/6c3Mv+jREv+pUde86pEbumxQX/fuD6O1r1Cm8/DSqTCvlyvtrdsua6xeMGproHGpauF&#10;yZ6phMyYp4PPkaWE0oqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bU&#10;iqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bU/6g3Mv+kREv+pkZe9K1Cbeq0Pn3hvTuL2sY8lsrGSKS5&#10;vFyyr7Ztu6mxecGlroLFoayEyJuqg8uVqYPNj6eEz4mmhtGJpobRiaaG0YmmhtGJpobRiaaG0Ymm&#10;htGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobR/6g3Mv+kQ0v/qENd9a8/&#10;bOy4OnrkwzeH3dM1kMHESaexul61qbVuvKSxesCir4LEna2Ex5ishMmSqoTLjamFzYiohs6IqIbO&#10;iKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6I&#10;qIbO/6k2Mv+lQkv/qkFc9rI7au69NnfoyzOA0NIzk7jDS6iquWC2pLVwvKGye8CesIPDmq6ExZWt&#10;hMeQrITJi6uFyoeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qG&#10;zIeqhsyHqobMh6qGzIeqhsyHqobM/6k1Mv+lQkv/rD1a+Lc3Z/HEMXHf1yx7xdA1lbDCTqmkuGO3&#10;n7VyvJ2zfL+bsYPBl6+Ew5KuhMWOrYXGiqyGyIesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mH&#10;rIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJ/6o0Mv+mQEv/sDlY+b0xYufO&#10;LWnQ4CR/uc83l6fCUqmeuma1mrVzu5izfb6XsoPAlLGFwZCwhcONr4XEia6GxYauh8aGrofGhq6H&#10;xoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofG&#10;/6szMv+qO0n/tjJT8McqWtjeIWbC3ySCrc48mJ/DVqeZvGiylrd1uJS0fb2Ts4O+kbKFv46yhsCL&#10;sYbBiLCHwoawiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4aw&#10;iMOGsIjDhrCIw4awiMOGsIjD/60xMv+wM0X4wClM39YjTcfoIGqz3iaEoc9BlpfGWaSTwGqskLx1&#10;so+5fbaPt4O4jLaEuoq1hbyItIa9hrOHvoSziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/&#10;hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i//68vMv+5KT/ozh4/zOYbUrfuIW2l&#10;3iyDl9JFkpDLW52MxWuli8J1qoq/fK2Hvn+whLyAsYO8grKBu4Ozf7qEtH66hrV+uoa1frqGtX66&#10;hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1/7Iq&#10;MvHGHDPR4hQ6vPMbVqjuJm2Y4TV/jthKjIjQXZWGzGubhMl0oIHHeKN+xXulfMR9pnvEfqd5w4Co&#10;eMKCqXfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3&#10;woOqd8KDqnfCg6p3woOq+r4cKNbdDiPA8BQ/rP0eV5zwLWqP5T55ht5Og4HYX4t/1GuQetFwlHfP&#10;dJd1zneYc815mnLNe5txzH2bcMt/nG/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uA&#10;nW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cd2dILGMTtDimw/RZBn/8kVZH0NWWH60Zw&#10;f+VUeXvhYX923WiEcttuh2/ZcYlt2HSLa9h3jGrWeY1p1nqOaNV8jmfVfo9n1X6PZ9V+j2fVfo9n&#10;1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6P/6M5Kv+f&#10;RkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiS&#10;zLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/&#10;mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJb&#10;ltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/&#10;nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOE&#10;l8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+&#10;vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCg&#10;ZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV&#10;+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+y&#10;gZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWL&#10;wrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTI&#10;nXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQ&#10;Ze+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/S&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQ&#10;jMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCw&#10;xZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+j&#10;UXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;/6M5Kv+fRkD/nk9U+qFOZO+kT3XlplGF2qVYldGiYqPJn22vxZ93tcKegLm/nYi+vJmJw7mUi8e2&#10;j43Ls4qQz7GGltSug6DXp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeB&#10;odWngaHVp4Gh1aeBodWngaHV/6M5Kv+gRkD/nk5U+qJNZPClTnTlqE+E26dVlNKlX6HKo2mtxaJ0&#10;tMKhfbm/oIW+u52Iw7iYici1k4vNsY6O066JltinhZ3aoYWg1qGFoNahhaDWoYWg1qGFoNahhaDW&#10;oYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDW/6M5Kv+gRkD/n01U+6NMZPCnTHTm&#10;qU6D3KpTktKpW6DLpmarxqVws8Oleri/pIK9u6KHw7idh8mzmInPsJSO1auSl9qgipzcm4mf2JuJ&#10;n9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Y/6M4&#10;Kv+gRUD/oExU+6RLY/GoS3Pmq0yD3a1QkdSsWJ7MqmKpx6psscSqdrbAqn68vKiEwrikhsmzoYjP&#10;rJyN1aOWlNqakZzclo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiW&#10;jp7Ylo6e2JaOntiWjp7Y/6Q4Kv+gRUD/oEtT+6VKY/GpSXLnrUqB3rBNkNWwVZzOsF6nybBor8ay&#10;c7PDsny4vbCAwbasgsmup4XPpaGK1ZyckdqVmZzckZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe&#10;2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7Z/6Q4Kv+gRUD/oUpT+6ZIYvKrSHHor0iA&#10;37NKjta1UZrQtlqkzLhlq8q9ca7BuXu2t7KAwK6shMimqIXOnaSH1JSgjtiOn5nbjJue2YybntmM&#10;m57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57Z/6Q4Kv+h&#10;RUD/oklT/KdHYfKtRnDpskZ/4LdHjNm7TpfTv1ef0MVjpMXAcK26uHm3sLKAwKmthcegqITNl6WF&#10;0o6hideHoJLZh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY&#10;h6Gc2IehnNiHoZzY/6Q3Kv+hRED/o0hS/KlFYfOuRG/qtUN94rxEidzCSpPYylSZysZipLy9brCy&#10;tni5qrGAwaSthcebqYTMk6aE0Iqjh9SDoo7WgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKi&#10;ltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbW/6U3Kv+hREH/pEZS/apEYPSxQm7ruEF75MFC&#10;ht/MRo3Tz1KXwcRhp7O7bbOrtXi7pbGAwZ+uhMaYq4TKkKiEzoimhtGCpIzTgKSS04CkktOApJLT&#10;gKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLT/6U3Kv+hREH/&#10;pUVR/qxCX/W0P2ztvD5458dAgeDWRofJzVGauMJgqqy6bbWltXi8oLGAwZuuhMWVrITIjqqEy4eo&#10;hs6Cp4vPf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP&#10;0H+mj9B/po/Q/6U2Kv+iQ0H/p0NQ/64/Xfe3PGnwwjtz5tA/edPZP4q+y1Gdr8BhrKW5bragtXm8&#10;nLKBwJivhMOSroTGjKyFyIeqh8qCqYrMf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/&#10;qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7N/6Y2Kv+iQkH/qUBP/7I7W/m9OGXsyzht3Nw1eMfW&#10;Po6zyVKgp8BjrZ+5cLaatXq8mLKBv5SxhcKPr4XEi66GxYath8eCrIrIf6uNyX+rjcl/q43Jf6uN&#10;yX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43J/6c1Kv+jQkH/rDxN&#10;/7c2V/LFM1/h1jZjzeMxfLrTP5GpyFShn8BlrZm6crWWtnu6lLOCvpKyhcCNsYbBibCHw4aviMSC&#10;rorFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCu&#10;jMWArozF/6g0Kv+mPj//sTdK+b4wUufPL1XR4ixowOEwf63SQpOgyFehmMFnq5S8c7KSuHy3kLaC&#10;uo60hbyLs4a+iLKHwIWxicGDsYrBgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzC&#10;gbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzC/6kyKv+rOD3/uC9F7sgpSNbfJVLD7Clssd8xgqHSRZKX&#10;ylqfkcNpp46/dK2NvHyxi7qBtIi5g7aFuIS4g7eGuYG2h7p/tYm7frWLvH61i7x+tYu8frWLvH61&#10;i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8/6swKv+xLzj2wiY83Nof&#10;O8brI1ez7Cpvo981gpbUSpCPzV2ai8hroYnEdaaGwnuqg8B+rIG/gK5/voKwfb2DsXu8hbJ6u4ez&#10;ebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5&#10;u4iz/60uKv67JTDj0hotyegbQbb3I1ql7C5vluE8f4zYT4uH0l+ThM1smYHKdJ5+yHihe8d7o3nG&#10;faR4xX+ldsSBpnXDg6d0w4Soc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KG&#10;qXPChqlzwoapc8KGqXPChqlzwoap/7QkJezKFiPN5RMsufYbRqf6JluY7jVsjOVEeoTeU4OA2WKK&#10;fNVsj3jScZN10HWVc894l3HOephwzXyZb81+mm7MgJttzIKcbMuEnGzLhJxsy4ScbMuEnGzLhJxs&#10;y4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4Sc9cEVGdHfDBi88xMxqv8eR5r8&#10;LFmO8jxnhOpLcn3lWHp54GOAdN5qhHDbb4dt2nOJa9l2imrYeItp13qMaNZ8jWfWfo5m1YCOZdWB&#10;j2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGP&#10;0tIKCb/oDR2t/xUznf8jRZD/M1SF90NffvFRaHfsXG9w6WJ0a+dnd2jlbXlm5HB7ZeNzfWPidn1i&#10;4Xh+YuF5f2Hhe39g4H2AX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/g&#10;f4Ff4H+BX+B/gV/gf4Ff4H+B/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7&#10;q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGnt&#10;oFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5&#10;If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/&#10;vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aU&#10;hLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4&#10;459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+c&#10;Rjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOY&#10;wbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPE&#10;k4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459c&#10;h9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/&#10;mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyB&#10;m8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2&#10;wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+dRjb/mlBK/55RWfegUmjtoVZ45KFahtue&#10;ZJTSm26gzJh4qsaVgbLElYm2wZGOur+MkL29iJPAvISXw7qBm8W5fqDHuHynyLJ7qsiwe6rIsHuq&#10;yLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rI/6A4Iv+dRjf/m09K&#10;/59PWfiiUGjuo1N35aRXhdyiYJPTnmqfzZt0qceYfbHEl4a2wZSMur+Pjr68ipLCuoaVxbiCmsi3&#10;f6DLtHynzKx8qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9&#10;qcqqfanK/6A4Iv+dRTf/nE5K/6BOWPijT2fvpVF25aZVhN2lXZHUomadzZ9wqMicerDEmoK2wZiK&#10;ur6SjL+7jY/EuIiTyLaDmcy0gKHPrH2lz6Z+p8ykf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jL&#10;pH+oy6R/qMukf6jLpH+oy6R/qMukf6jL/6E4Iv+dRTf/nU1J/6FMWPmlTWbvp0915qlTg96oWpDV&#10;pmKcz6Nspsmgdq7Fnn+1wZyHur6XisC6kI3GtouSy7SIms6yhqTRpoCk0aCBp82fgafMn4GnzJ+B&#10;p8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafM/6E4Iv+eRTf/nkxJ/6JL&#10;V/mmTGbwqU5056tRgt+rV47Xql+a0KhppMulc6zGo3yzwqCEub6ciMC5lozGtZGSy6+NmM+qiqHS&#10;oISj05uEps6ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82a&#10;hKfN/6E4Iv+eRTf/nktJ/6NKV/qnS2Xwq0xz6K1PgOCvVI3ZrlyY0q1moc2rcKnIqnmww6eBt76h&#10;hMC1m4nGrpWPzKiRlc+ijp7Smomi05aHpc+Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYem&#10;zpWHps6Vh6bOlYemzpWHps6Vh6bO/6E3Iv+eRDf/n0pJ/6RJVvqoSWTxrEty6bBNf+GzUYvas1qV&#10;1LNjns+zbqXLs3irw6x8t7ilgb+vnobGqJmMy6GVktCbkpvTlY6i1JGMpdCRi6bOkYumzpGLps6R&#10;i6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bO/6E3Iv+eRDf/oElI/6VIVvuq&#10;SGTyrklx6rJMfeK2T4ncuFeS1rphmtO9baDJuHWrvrB6trOpf7+qooTGop2Ky5uakM+Vl5nSkJWi&#10;1I2QpdCMkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbP&#10;/6E3Iv+eRDf/oElI/6ZHVfurR2PzsEhw67VKfOS6Tobev1WP2sNgldLEbZzFu3OqubN4tq6tfb+l&#10;p4LFnaKIy5afjs+PnJbSi5yi04iVpNCJlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mU&#10;pc+JlKXPiZSlz4mUpc+JlKXP/6I3Iv+fRDf/oUhI/6dGVfysRWL0skZu7LhIeua/TIPhx1OK3M1i&#10;js7IbJvAv3GqtLd3tamxfL6frIHFl6eGypCkjM6KopXRhqKh0oSbpdCFmqXPhZqlz4Wapc+FmqXP&#10;hZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXP/6I2Iv+fQzf/okZH/6hEVP2uQ2H1&#10;tURs7rxGd+nES3/jz1SE2dRliMjLa5q6wnCprrp3tKO0fL2ar4HDkqyFyIupisyEp5LPgKac0ICj&#10;pc+AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabO/6I2&#10;Iv+fQzf/o0VH/6pCU/6xQV/2uEFq8cFEc+rMS3ng2lZ8z9VejcDMaZuzw3Kop7t5s561f7uXsYPC&#10;jq2FxoeriMqBqY3NfKiWznuoos17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17&#10;qabNe6mmzXupps17qabN/6M2Iv+fQzf/pUNG/6xAUv+0Pl35vT9m7shDbePWTW/V3U6BxNNZkbXJ&#10;Zp+pwXGroLt5s5m2gLqUsoXAjK+GxIatiMeAq4zJfKqSynqrnMp5q5/Keaufynmrn8p5q5/Keauf&#10;ynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/K/6M1Iv+gQjf/pkFF/689UP64O1nzxDxh&#10;5tFDZNnfQ3PI3EqFt9BXlarHZaKgwHCsmbp5tJS2gLqRs4W+i7GGwYWwiMOBrovFfa2Qxnqtl8Z6&#10;rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrG/6Q0Iv+h&#10;QTf/qT1D/7M5Tfm+N1XqzDpZ2907YsvlP3e72UiJq85XmKDGZaSYwHGsk7t6s5C4gbiMtYS7iLOG&#10;voWyicCBsYvBfrCPwnuwlMN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbD&#10;erCWw3qwlsN6sJbD/6Q0Iv+jPjb/rTlB/7g0SPDGM03f2TZQzeU2Z77kO3ut10iMoM1YmZfGZ6SS&#10;wXKrjr17sIy6gbSIuIO3hLeFuYK1iLt/tIq9fLONvnqzkb96s5O/erOTv3qzk796s5O/erOTv3qz&#10;k796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O//6YyIv+mOjT/sjM998AuQuTSL0HP5C5Vv+8z&#10;a6/hO36g1kqNls5bmZDIaaGMw3OoicB7rIa+f6+CvIGygLuEs326hrV7uYi2ebiLt3e3j7h3t5C5&#10;d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5/6cxIv+sMzH/&#10;uSs26swmNtLhJkHB7yxasO0zbqHhPX+V102MjdBelonLa52Gx3Sig8R6pn/Dfal8wYCresCCrHm/&#10;hK13voavdb6JsHO9jLFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72N&#10;sXO9jbFzvY2x/6kuIf+zKivyxSIs1t4cLcPtI0ey+Stdouw2b5XiQn2L2lKIhdRgkILQbJZ+zHOb&#10;e8p3nnjJe6B2yH6idMeAo3PGgqRxxYSlcMSHpm7Eiqduw4unbsOLp27Di6duw4unbsOLp27Di6du&#10;w4unbsOLp27Di6duw4unbsOLp27Di6duw4un/6wqIPq9HyLc2RIbxesaM7T6I0qj+S5ele48bYrl&#10;SXmD31aCftpkiXrWbI5203GRc9J1lHHQeZVvz3uXbc5+mGzOgJlrzYKaas2Em2nMh5xozIicaMyI&#10;nGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIic/7YeGOTQDhPI6REg&#10;tfkbN6X/JkuX+jRci/FCaILqT3J85Vt6d+Fkf3LeaoNu3HCGbNt0iGrZd4lo2XmLZ9h8i2bXfoxl&#10;1oCNZNaCjmPVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LV&#10;hY9i1YWP6ccNDMraCw+39xIkp/8dOZj/K0mM/jpXg/ZJYXzwVWl17F5vbuljdGrnaXdn5W55ZeRy&#10;e2PjdXxi4nd9YeJ5fmDhe39f4X1/X+B/gF7ggoFd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OB&#10;Xd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBy9AJA7riCxOo/xQmmv8hN43/MUWE/0BQfPxOWHT4V19t&#10;9F1kZ/JiZ2PwaGph7mxsX+1wbV3tcm9c7HVvW+x3cFrreXFa63pxWep8cljqf3JY6n9zWOp/c1jq&#10;f3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9z/5w4Gv+aRi3/l1FB/5pT&#10;T/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7&#10;wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWH&#10;lLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS&#10;1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6c&#10;VV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHum&#10;vMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTD&#10;hJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7&#10;nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71&#10;nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5&#10;q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4&#10;Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3&#10;woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9/504Gv+aRS7/l1BB/5tRT/+dVF31nlhr7J1deeSbZIbcmG6S1ZV4nNCS&#10;gaTLj4mrx42PscWJk7XDhZe4woKausF/nrvAfaK9v3unvr95rb67eLG+tnmyvrZ5sr62ebK+tnmy&#10;vrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+/504Gv+aRS7/mE9A/51QTv+fUlz2oFVq&#10;7aBaeOWfYIXdnGqR1phzm9CVfaTLkoWrx4+NscSMkbbCh5W5wYOZu79/nb6+faK/vXqowLx5r8G0&#10;ebDBsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDA/503Gv+b&#10;RS7/mU5A/55OTv+hUFv3olNp7qNXd+aiXYPen2aP15xvmtGYeaPLlYKrx5KJscSOj7bCiZO6v4SY&#10;vb2AncC8faPCu3uqxLR6rcSte67Dqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B&#10;qnuvwap7r8Gqe6/B/543Gv+bRC7/mk1A/59NTf+iTlv3pFFo76VVdeelWoLfo2KN2KBrmNKcdaHM&#10;mX6pyJWGsMSSjbbBjJG7voaWv7yBnMO6fqTFt3yrx617q8anfK3EpH2uw6R9rsOkfa7DpH2uw6R9&#10;rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7D/543Gv+bRC7/m0xA/6BMTf+kTVr4pk9n8KhT&#10;dOioV4Dgp16M2qRoltOhcZ/OnXqnyZmDr8WVirXBj4+7vYmVwbqFncS2gqTHsICqyKd9qsiifqzF&#10;n3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67D/543Gv+bRC7/&#10;nEs//6FKTP+lS1n5qE5m8apRc+mrVX/iq1uK26lllNWmbp3Po3elyp+ArMWZhrS/k4y8uI2TwbKJ&#10;mcWuhqHIqoSpyaGAqcqcgazGm4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4Gt&#10;xJuBrcSbga3E/542Gv+cRC7/nEo//6JJTP+mSln5qUxl8axPcequVH3jr1mI3a5ikdata5rRqnWi&#10;y6V9q8Gdg7S5lom8spGQwayMlsaniZ3Io4emypuDqMuYg6vHloStxZaErcWWhK3FloStxZaErcWW&#10;hK3FloStxZaErcWWhK3FloStxZaErcWWhK3F/542Gv+cQy7/nUk//6NIS/+nSVj6q0tk8q5OcOux&#10;Unvks1eF37RgjtmzapbRsXWexqh7q7yggbSzmoe8rJSNwqaQlMagjZvJnIuky5aHqMuTh6vIkoes&#10;xZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zF/582Gv+cQy7/nkg/&#10;/6NHS/+oSFf7rUlj87BMb+y0UHnmuFaD4btei9q7apLNtHOewat5qrekf7SunYS8ppiKwaCUkcaa&#10;kZjJlo+hy5GMqMyPiqrIjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6K&#10;rMaOiqzG/582Gv+cQy7/nkc+/6RGSv+qRlb8rkhi9LNLbe64T3fovVV/4cFehtbAbI7It3Gdva53&#10;qrKnfbSpoYK7oZyIwZqYj8aUlpbJkJSfy4ySqMyKj6rJio6sxoqOrMaKjqzGio6sxoqOrMaKjqzG&#10;io6sxoqOrMaKjqzGio6sxoqOrMaKjqzG/582Gv+cQy7/n0Y+/6VFSv+rRVX8sEZh9rZJa/C8TnTn&#10;wlV738hhgNHDao3EunCduLJ1qa2re7OjpYC7m6GGwZSdjcWOm5TIipmdyoaZqMuGlKrJhpKrxoaS&#10;q8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvG/581Gv+dQi7/oEU9/6dE&#10;Sf+tQ1T+s0Rf97pHaO/BTXDlyVZ13M5keszGaY2+vm6csrZ0qKewebKeq366laaEwI6ji8SIoZLH&#10;hJ+ayYCfp8qBmqrIgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aC&#10;mKvG/6A1Gv+dQi7/oUQ9/6hCSP+vQVP/tkJd975GZezHTWvj0lht1tNhesfKZ4y5wm2brLxyp6G2&#10;d7GYsX25j62CvoiqicOCqJDGfaeZyHqnpcl7oqvIfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6s&#10;xn2erMZ9nqzGfZ6sxn2erMZ9nqzG/6A1Gv+dQi7/okI8/6pAR/+yPlH9ukBZ88NEYOjPTmPf3Fln&#10;z9hgecDPZoqyyGuapsJwppu8dq+RuHu3ibWBvIKyh8B9sI7DeK6WxXatocZ1rKzGd6atxXemrcV3&#10;pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3F/6A0Gv+eQS7/pEA7/6w9Rf+1&#10;O073vz5V7MtEWeHaT1rU31FsxtpafbjTYourzmmYn8ZxpJXAd62Ou360h7eDuYG0h718soy/ebGT&#10;wXawm8J0sKbCcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3C&#10;/6EzGv+eQS//pz06/7A6Q/26OErwxjtP49VFTtXhRl/I4ktxut1SgazVW4+fzGablsZwpI/AeKuK&#10;vH+xhLmDtYC3h7h8tou7ebSQvHe0l712tKG9dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSz&#10;pb50s6W+dLOlvnSzpb50s6W+/6IzGv+gPi7/qjk3/7Q1P/bANUTnzzlF1988UMnnQWS75UZ2rNxO&#10;hZ/TWpKVzGecjsZxpIrCeaqFv36ugLyCsn26hrR6uYq2d7iOuHW3k7lzt5q5c7eguXO3oLlzt6C5&#10;c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5/6MyGv+jOiz/rjQ0/roxOu3KMDva&#10;3TI/yuc4VbzsPWmt5UR5n9tOh5TTXJKNzGibiMhyoYTEeaaAwn2qfMCBrXm+ha93vYiwdLyLsnK7&#10;kLNwu5W0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0/6Qw&#10;Gv+nNSr/tC8w9MMqMd7YKy3M5i5FvfI1Wq3uO2yf5ER7k9tRh4vUXpCGz2qYgstznX7IeKF6xnyk&#10;d8SApnXDg6hzwoapccGJq2/AjaxtwJKtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1s&#10;v5WtbL+VrWy/la1sv5Wt/6UvGv+tLSX8vCco5dAhJM7kJDO+8SxKrvgzXaDtPW2T5Ed6it1UhYPX&#10;YYx/0mySe89yl3fNd5p0y3uccsp+nnDJgaBuyIShbceHomvGiqNpxo6kaMWRpWjFkaVoxZGlaMWR&#10;pWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGl/6csGv+1JR/syRoc0OIZIb/wIjiv/StN&#10;oPg1XpPuQWyJ5k13geBYgH3cZIZ42GuLc9VxjnDTdZFu0nmTbNF8lGrQf5Zpz4KXaM+FmGbOiJll&#10;zYyaZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6a/64kFvXB&#10;FxTU3w4QwO8YJrD9Izyh/y1OlPk6XYnxR2iB61JxeuZdeHTiZH1w32uBbd1whGrcdIZo23iIZtp7&#10;iWXZfYpk2ICLYtiDjGHWhY1g1omOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO&#10;X9WLjl/Vi45f1YuO/rkWDdTSCwbC7g4WsfwZKqL/JT2U/zJMifxAWYH2TWJ68Fhpc+xfb2zpZHNo&#10;52p2ZuVveWTkc3pi43Z8YeN5fWDie35f4X5+XuGAf13gg4Bc4IWBW9+IgVvfiIFb34iBW9+IgVvf&#10;iIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iB1MgJA8TXCgey+xAZo/8cK5X/KDuK/zhIgf9F&#10;Unr8Ulpy91lga/ReZGbyZGhi8GlqYO5tbF7tcW1c7XRuW+x2b1rseXBZ63txWOt9cVjqf3JX6oJz&#10;VumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzxM0IAbTdCAuk&#10;/xIal/8fKov/LjaB/z1Bef9KSXH/UlBp/1hVY/1dWF/7Y1tc+WddWvhrX1j3bmBX93FhVvZ0YVX2&#10;dmJU9XdjU/V5Y1P0fGRS9H5kUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSA&#10;ZVH0gGVR9IBl/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc&#10;0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2V&#10;aHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3&#10;/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3J&#10;d6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQ&#10;oc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnl&#10;knKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dT&#10;Rf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6Wv&#10;yHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuy/5YzFP+VQyX/k1E3/5dTRf+ZVlL9mVtg9Zhgbe2WZ3nlk3GE35B7jtqNhJbViIqc0YSQos+A&#10;labMfZmpy3udrMl5oa7Id6WvyHaqscd0rrLHc7SyxHS6sr91urK/dbqyv3W6sr91urK/dbqyv3W6&#10;sr91urK/dbqyv3W6sr91urK/dbqy/5YzFP+WQyX/lVA3/5lRRP+bVFL+nFhf9ZtdbO2ZZHjmlmyD&#10;35N2jdqPgJbUjIid0YeOo82Dk6jLgJiryX2crsh6obHGeKWyxneqtMV1sLXFdLi1vXe4tbh3uLW4&#10;d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1/5czFP+WQyX/lk43/5pPRP+d&#10;UlH+nlVe9p5aau6cYHbnmmeC4JZyjNqSe5XUjoSd0IqLo82GkanKgpatyH6bsMZ7oLPFeaa1xHes&#10;tsN2s7e+d7e3t3i2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4&#10;/5gzFP+XQyX/l003/5tNQ/+fUFD/oFNd96BYae+fXXXonWSA4Zpui9uWd5TVkYCc0I6Jo8yJj6nJ&#10;hJWux4CassV9oLXDeqe3wniuucB3tbm4eLW5sXm1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6&#10;tbmserW5rHq1uax6tbmserW5/5gzFP+YQyX/mEw2/5xMQ/+gTk//olFc+KNVaPCiW3TpoWF/4p5q&#10;idyac5PWlXyb0ZGFo8yMjKnJh5OvxoKZs8N+oLfCeqi5wXixu7l4s7yxebO7q3q0u6d7tbqne7W6&#10;p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6/5kzFP+YQyX/mUs2/55LQv+hTE7/&#10;pE9b+aVTZvGlWHLqpF5946Jmh92ecJHXmXiZ0pWBoc2PianJipGvxYOYtMJ/n7i9fKe7unqwvbJ6&#10;sr6re7K9pnyzvKN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6/5kz&#10;FP+YQyb/mUo2/59KQv+jS07/pk5Z+qhRZfKoVnDrqFx75adihd+jbI7Zn3WX05p+n82ThqjFjY2v&#10;v4eUtbmDnLm1f6O8sX2svqx8sb+lfLG/oX6zvZ5+tLuefrS7nn60u55+tLuefrS7nn60u55+tLue&#10;frS7nn60u55+tLuefrS7/5kzFP+ZQyb/mkk1/6BIQf+kSU3/p0xY+qpQZPOrVG7trFp55qxgguCq&#10;aYvapnOUz598ncaXg6i+kIqwuIuRtrKGmLqtg6C9qYGov6WAsMCff7DAnICyvZqBs7uagbO7moGz&#10;u5qBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7/5ozFP+ZQyb/m0g1/6FHQf+lSEz/qUpX&#10;+6xOYvWvUmzusFh26LFef9+waIjVrHSQyqN6ncCbgai4lIewsY+OtquKlbumh52+ooWlwJ+Er8GZ&#10;ga/Bl4KyvpWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8/5ozFP+Z&#10;Qyb/nEc1/6JGQP+nR0v/q0lW/a9MYPayUWrutFdz5bdefN22aoPPr3KQxaZ4nbuefqeymIWwq5OL&#10;tqWOk7ufi5q+m4miwZiIrMKTha/Ckoaxv5GGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8&#10;kYazvJGGs7yRhrO8/5ozFP+ZQib/nEY0/6NFQP+oRUr/rUdV/rFKX/W1UGjruVZw471ed9m7aoDL&#10;snCQwKl2nbaifKetnIKvpZeJtp6TkLuZj5i+lI2gwZGMqcKNiq7CjYmxv42Jsr2NibK9jYmyvY2J&#10;sr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9/5szFP+aQib/nUU0/6REP/+qREn/r0VT/LRJ&#10;XfK5T2XpvlZs4cNgctO+aYDGtW6Pu610nLCmeqenoICvn5uGtZiXjruTlZW+jpKdwYqSp8KIkK7C&#10;iI6wwIiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9/5szFP+aQib/&#10;nkQz/6VCPv+rQkj/sURS+rdIWvC9TmHmxFZn3slibc7BZ3/BuW2OtrFym6uqeKaipX6umaCEtZKd&#10;i7qMmpO+h5ibwISXpMKClq/Cg5OwwISRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGy&#10;voSRsr6EkbK+/5szFP+aQSb/n0Iz/6ZAPf+tQEf/tEJP97tHV+3DTV3kzFhg2c1gbMnFZn68vWuN&#10;sLVxmqWvdqWcqnytk6aCtIyiibmGoJC9gZ6Zv32eosF7nq/BfZmwwH+Wsr5/lrK+f5ayvn+Wsr5/&#10;lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+/5wzFP+aQSb/oEEy/6g/PP+wPkX/t0FN9MBFU+rJ&#10;Tlbi1VpX0tFea8TJZH22wWqMqrtvmZ+1dKSWsHqsjayAsoaph7d/p467eqaWvneloL90pq2/d6Gx&#10;v3qdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+/50zFP+bQSb/oj8x&#10;/6o8Ov+zPEL7uz5J8MZETebST03c3FdWzNVdar7NY3uwx2iLpMFtl5m8c6KPuHiqhrR+sH+yhbV5&#10;sIy4dK+Vu3Gun7xur6u9caqzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSl&#10;s7x0pbO8/50zFP+bQCb/pDww/605OP+2OT/1wTxD6c5ERN7dTUfS4FNYxdtcaLfTYXqpzWaJnMhr&#10;lZHEcZ+IwHanf719rXi7hLFzuou0b7iUt2y3nbhqt6i5aba2uG2vtbltr7W5ba+1uW2vtbltr7W5&#10;ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5/54yFP+dPiX/pzku/7E2Nfu8NjrtyTo84NpEOtLiR0zH&#10;4k1eud5UbqzZW3yf1GKIlNBok4rMb5uCx3eifMN+qHbAhKxyvoqvb7yRsW28mLJru6Gzarutsme6&#10;trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0/58yFP+gOiT/qjQs/7Uy&#10;MfPDMjPj1Dgw0+E8P8boQlK55UhjrOJNcp/fVH+T2V2KidJnk4PNcJp9yXefeMZ9pHTEg6dwwoip&#10;bsGOq2zAlKxqv5utab+lrWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1o&#10;v66t/6AwFP+jNiL/rzAo+7wtK+jNLCjV4DAwx+k4RLnsPles6UVnnudLdZLgU4CJ2V6JgtRokXzQ&#10;cZZ4zHebdMp9nnDIgqFux4eja8WLpWnEkKZoxJanZsOeqGXDpahlw6WoZcOlqGXDpahlw6WoZcOl&#10;qGXDpahlw6WoZcOlqGXDpahlw6Wo/6EvFP+oLx//tSoi8MYkIdjdIyDI6S01uvI1SazxPFqe8ENp&#10;kuhMdYjhVX+B22GHe9dqjXbTcZFy0XeVb898l2zNgJpqzIWbaMuJnWbKjZ5lyZKfY8mYoGLInqFi&#10;yJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6h/6MtFP+uKRr4vyAa3tYYE8no&#10;IiW69Cs6rPg0TZ73PFyS8UZpiOlQc3/jWXt632SCdNxrhnDZcYpt1naNatV7j2jTf5Fm0oOSZNGH&#10;lGPRipVh0I+WYM+Ul17PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mY&#10;/6coEv+3HxLmzhENy+YVFrv0ISqs/is+nv80TpL6P1yI8kpmf+xVb3noXnVy5GR7buFrfmrfcIFo&#10;3nWEZdx5hWPbfYdi2oGIYNqEiV/Zh4pd2IuLXNeQjFvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvW&#10;lI1b1pSNW9aUjVvWlI1b1pSN/7AeC+3GDgjN2wsIu/MVGqz/IS6e/yw/kv83TYf9RFh/9k9hePFZ&#10;aHHtX21q62RxZ+hqdGTnb3di5XR5YOR4el/je3td4358XOKBfVvhhH5a4Yh/WeCMgFjgj4FY4I+B&#10;WOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+B870NBMzPCQG95QwMrP8XHp7/JC+S&#10;/y89h/89SX//SVJ4/FRacPhaX2n0X2Rk8mVnYfBqaV7vbmtc7nJtW+12blrseW9Y7HxwV+t+cFbr&#10;gXFV6oRyVOqIc1Ppi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0zMYI&#10;AL3UCAOt9Q4Pn/8aH5P/Jy2I/zQ5fv9CQ3f/TUpu/1NQZ/9ZVWL8Xlhe+2RbW/loXVn4bF5X93Bg&#10;VvdzYVX2dmJU9XhiU/V7Y1L0fWRR9IBkUPODZU/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP&#10;84ZmT/OGZk/zhmZP84ZmvcsGAK7bBgSf/xAQk/8dHYj/Kih+/zgydv9EOm3/S0Fl/1FGX/9XSVv/&#10;XUxY/2JOVf9mUFP/alFS/21SUP9wU0//clRO/3VUTf93VU3/eVVM/ntWS/5+V0r9gVdK/YFXSv2B&#10;V0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFX/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU&#10;/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HR&#10;bLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+M&#10;Ph3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOg&#10;m9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai&#10;yG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbg&#10;gIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7Goshu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNi&#10;YPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi&#10;0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/&#10;ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9Rx&#10;pZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7G&#10;oshuxqLIbsai/40tDv+NPh3/jEwu/5RTO/+VVkf/lltU/ZVhYPaSaGvvj3B16Yt6f+SHg4ffgoqN&#10;3H6Qktl6lpfWd5ua1XSgndNypZ/ScKmh0W6uotBttKPQbLqk0GzCpMpuxKTEb8SkxG/EpMRvxKTE&#10;b8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8Sk/44tDv+OPh3/jksu/5VROv+YVEf/mFhT/pheX/aV&#10;ZGrvkmx16Y52fuSKgIffhYeO24COlNh8lJjVeZqc03afn9FzpKLQcaqkz2+vpc5utqbObb2nym7C&#10;p8Nwwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKn/48tDv+OPh7/kEot&#10;/5dPOv+ZUUb/m1ZS/ppbXveYYWnwlWh06pFxfuSOfIbfiYSO24OLlNd/kprUe5ie0neeodB0pKTO&#10;cqqmzXCxqM1vuanLb8Gpw3HBqbxywKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdz&#10;wKq3c8Cq/48tDv+PPh7/kkot/5hNOf+bT0X/nVNR/51YXPibXmjxmWVy6pVtfOSRd4bfjIGO24eJ&#10;ldaBkJrTfZaf0Hmdo851o6bNcqupzHCzqstvvavFcr+rvXO/rLZ0vqyxdb6tsXW+rbF1vq2xdb6t&#10;sXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6t/5AtDv+QPh7/k0kt/5lMOf+dTkT/n1FQ/59WW/meXGby&#10;nGJx65hpe+WUc4Tgj32N24qGlNaEjZvSf5Wgz3qcpc12o6jLc6urynG1rcZxvq2+dL2utnW9rrB2&#10;va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72u/5AtDv+QPh7/lUks/5tK&#10;OP+eTEP/oU9P/6JUWvqhWWXzoF9v7J1meeaYb4Pgk3mM246Ck9aHipvSgZKhz3yapsp4oqrHdaut&#10;w3O0r79zvLC3dbywsHe7sKp4u7Cnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCn&#10;ebyw/5EtDv+RPh7/lkgs/5xIN/+gSkL/o01N/6RSWPulV2P0pF1t7qFjd+iea4DimHWJ3JJ+ktOM&#10;h5rMho+hxoCXp8F8nqy9eaavuXavsbd2urKvd7qyqnm6sqV6urKie7uxonu7saJ7u7Gie7uxonu7&#10;saJ7u7Gie7uxonu7saJ7u7Gie7ux/5EtDv+RPh7/mEcs/51HN/+hSEH/pUtM/6dQVvyoVWH1qFtr&#10;7adhdOWkaX7en3OH1Jh9kMuRhJrEioyivoSTqLiAmq20fKKwsHqrs615tbSoerm0pHu5tKB9ubOd&#10;fbqznX26s519urOdfbqznX26s519urOdfbqznX26s519urOdfbqz/5ItDv+SPh7/mEYr/55GNv+j&#10;R0H/p0lL/6pOVfqrU17yrFlo6axgceKpaHrZpXODzZx6j8WVgZq9joiit4iQqbGEl66sgJ+xqH6n&#10;tKV9sbWhfbi2nX64tZp/ubSZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqz&#10;/5ItDv+SPh7/mUUr/59ENf+kRUD/qUhJ/6xMU/iuUlzvsFhl5rFfbd6waXbSqXGCyKB4j7+Yfpq3&#10;koWisIyMqaqIlK6khZyyoIKktZ2BrraagLe3l4G3tpWCubSUgrmzlIK5s5SCubOUgrmzlIK5s5SC&#10;ubOUgrmzlIK5s5SCubOUgrmz/5MtDv+SPR7/mkQq/6BDNf+mRD7/q0ZI/65LUfWyUFnstVdh5Lde&#10;adq0aXPNrG+CwqR2j7mcfJmxloOiqpGKqaOMka6eiZmymYehtZaFq7eThba3kYS3t5CFuLWQhbm0&#10;kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0/5MtDv+TPR7/m0Mq/6JCNP+oQj3/&#10;rUVG/LFKT/K1T1bpulZd4b1gZNS4Z3LIr22Bvad0jrSgepmrmoCipJWHqZ2Rjq6XjpaykouftY+K&#10;qLeMirO4i4m3t4uIuLWLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0/5Mt&#10;Dv+TPR7/nEEq/6NAM/+pQTz/r0RF+rRITPC6TlPnv1ZZ3sJgYM+7ZnHDs2yBuKtyjq6keJilnn6h&#10;npqEqJeWjK6Rk5SyjJGctYiPpreFj7G4hY62t4aNuLaHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWH&#10;jLi1h4y4tYeMuLWHjLi1/5QsDv+UPR7/nUAp/6Q+Mv+rPzv/sUJC+LhHSe2+Tk/lxldT2sZeX8u+&#10;ZHG+tmqAs69wjampdpigo3yhmJ+CqJGbia2KmZKyhZaatYGVpLd/la63fpS3t4GRt7aCkLi1gpC4&#10;tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1/5QsDv+UPR7/nj8o/6Y9Mf+tPjn/tEFA&#10;9LxGRevETUnizlhL08pcXsbCY3C5umh/rrRujKOudJeaqXqfkqWAp4qhh6yEn4+xf52XtHucobZ4&#10;m6y3d5u3tnqXuLV8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0/5UsDv+V&#10;PR7/oD0n/6g7MP+wPDf9uD888cFEQOjLTkLe01VKzs1bXcDGYW60v2d+qLltip20cpWUr3iei6t+&#10;pYSohap9poyveKSVsnSjn7Rxo6q1cKO4tXOeubR2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mz&#10;dpu5s3abubN2m7mz/5YsDv+XPB7/ojom/6o5Lv+zOjT5vTw47shDOePVUDfX2lJIyNJZXLrLX22t&#10;xWV8ocBriZe6cJONtnachLN8on2wg6h3roqscq2Tr26snbFrrKiyaa22smyou7Fvo7uxb6O7sW+j&#10;u7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7ux/5csDv+aOx3/pDcl/602K/+3NzDzwzox5tBD&#10;MNzfSjXP31JHwdhYWrPRXmumy2N6msdpho/CbpCGv3SYfbx6n3a6gaRwuImoa7eSq2i3nK1lt6eu&#10;ZLe0rmWzva5orb2uaK29rmitva5orb2uaK29rmitva5orb2uaK29rmitva5orb2u/5gsDv+dORz/&#10;pzQj/7EzKPm9Mirqyzcp3N0+KdDjRjrF4k1LuN5VWqzZXGie02J3ks9ngojLbYx+yXOUdsd5mnDF&#10;gZ9qxImiZsOSpWLDnKdgw6aoX8O0qF/BwqhhusGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrB&#10;qWG6walhusGp/5ksDv+gNRr/qjEg/7YuI/DFLSLf2DMc0OM6LsToQkC45UlQq+FOX57eVWyS21x3&#10;h9hjgX7Vaol21HGPb9F5lGvOgJhnzIibZMqQnWLJmJ9gyaGgX8mroF/JuZ9cyMOiXMjDolzIw6Jc&#10;yMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOi/5ssDv+kMBj/rywb+L4nG+TRJhfR4i0gxOs3M7fr&#10;PkWq6UVUnudMYpLlUm6G41h4feBgf3bcaYZw2HGLa9V4j2jTf5Jl0YaUYs+NlmDOlJhezpuZXc2j&#10;mlzNrZpbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbea/50sDv+oKxT/tyQV&#10;68ocEdPgHhPE6ysmt/E0OKrwPEmd70RXke5LY4btUm196Ft1deNifHDga4Fr3XKFaNp4iGTZfoti&#10;14SNX9WKjl7UkJBc05WRWtOcklnSpJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jS&#10;rJNY0qyT/6ErDf+vIw/0whcM1t0QB8XrHhi39ikrqfczPJ32PEuR90RYhvZNYn3wVmp2615xbudk&#10;dmrka3pm4nJ9ZOB3gGHffYJf3oKEXd2HhVvcjIZa25GHWNqWiFfZnYlW2aOKVtmjilbZo4pW2aOK&#10;VtmjilbZo4pW2aOKVtmjilbZo4pW2aOK/6gjCf25FgfW0QsDxuoQC7b3Hh2p/SkunP40PpD/PkuG&#10;/kdWffhRXnbzWWVu8F9qaO1lbmTqa3Jh6XF0X+d2dl3me3hb5X95WeSEeljjiHxX44x9VuKRflTh&#10;l39T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx//7EVA9THCQHG1goDtvcS&#10;D6j/HyCb/yswkP82PYX/QEh9/0tRdf1UWG35Wl1n9mBiY/NmZV/ya2dc8HBpWu90a1jueGxX7Xxu&#10;VeyAb1TshHBT64hxUuuMcVHqkXJQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ&#10;6ZVz1r4HAMXLCAC32wkFqP8UEpv/IiGQ/y4uhf85Onz/REN0/05KbP9UUGX/WlRg/V9YXftlWlr6&#10;alxX+W5eVfhyX1T3dmBS9nlhUfZ9YlD1gGNP9IRkTvSHZE3zjGVM85BmTPOQZkzzkGZM85BmTPOQ&#10;ZkzzkGZM85BmTPOQZkzzkGZM85BmxMIGALbRBwCo7QsGm/8XE5D/JR+F/zEqfP88NHP/Rjtq/0xB&#10;Y/9TRl7/WUla/15MVv9jTlT/aFBS/2xRUP9vUk//clNO/3ZUTP95VUv/fFVK/n9WSf6CV0j9hlhH&#10;/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYtskEAKjZBAGb/w4Hj/8aEYX/&#10;Jxt7/zMkcf88LGj/QzJh/0o3W/9QO1b/Vj1T/1xAUP9gQU7/ZENM/2hESv9rRUn/bkZI/3FGR/90&#10;R0b/dkhF/3lIRP98SUP/gElC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NK&#10;/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXi&#10;b52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o&#10;0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6&#10;cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGS&#10;z2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/&#10;j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1n&#10;t5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4Io&#10;Cf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I&#10;4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLP&#10;aNKSz2jSks9o0pLPaNKS/4IoCf+DORb/g0cl/4xOMf+QVT3/kVtI/5BhU/6NaF74iG9o8oN4cO1+&#10;gnjpeop+5naRg+Rzl4ficJ2K4G6ijN9rp47daqyQ3WiykdxnuJPbZr+T22bHlNlm0JTPaNCTy2nQ&#10;lMtp0JTLadCUy2nQlMtp0JTLadCUy2nQlMtp0JTLadCU/4MoCf+DORf/hkYk/45NMP+TVDz/lFhH&#10;/5JeU/+QZV34jG1n8oZ1cO2Bf3jpfYd+5XmPhOJ1lYjgcpuM3m+hj91sp5Hca6yT22mzlNpoupbZ&#10;Z8OW2WbNl9BpzpbIas6XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82X/4QoCf+E&#10;ORf/iEUk/5FMMP+VUTv/llZH/5VcUv+TYlz5j2pm84pycO2Fe3jpgIR/5XuMheJ3k4rfc5qO3XCg&#10;kdttppTaa62W2Wm0l9hovZjYZ8iZ0WnMmclrzJnCbMyavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcua&#10;vW3Lmr1ty5q9bcua/4UoCf+FORf/ikQk/5NLL/+XTzr/mFRG/5dZUP+WYFv5kmdl845vb+6JeHfp&#10;g4F/5H6KheF5kYvedZiP3HGfk9puppbYbK6Y12q2mtZowZvTacubymvLm8Jtypy7bsqduG/Knbhv&#10;yp24b8qduG/Knbhvyp24b8qduG/Knbhvyp24b8qd/4UoCf+GORf/jEQj/5VKL/+ZTTr/mlFE/5pW&#10;T/+ZXVr6lmRk9JJrbu6NdHbph35+5IGHheB8j4vdd5eQ23OeldhvppjWbK+a1Wq5nNRpxp3LbMmd&#10;w23JnrxvyJ+1cMifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccif/4YnCf+GORf/&#10;jkMj/5dJLv+aSzn/nE9D/51UTv+cWlj7mmBi9ZZobO+Rb3Xqi3l+5YWDheB/jIzdeZWR2XSdltRw&#10;pZrQbq6dzWy3n8trw6DDbsegu2/HobVxxqGvcsahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPG&#10;oaxzxqGsc8ah/4cnCf+HORf/kEIj/5hHLf+cSTj/n0xC/6BRTP+gV1b7nl5g9Jtlau2WbHPnkHZ8&#10;4YqAhNuEiYvTfpGSzniZmMl0oZzGcamfwnCyosBvvaO6cMWjs3LFpK5zxaSpdMWjpnXFo6Z1xaOm&#10;dcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWj/4cnCf+IOBf/kUEi/5pFLP+eRzb/oUpA/6NQSv6j&#10;VVT2olxd76BiZ+icaXDhlnR52pB9gtGJhovKgo2TxX2VmcB5nZ68dqWhuHOtpLVyuKWycsOmrHTD&#10;pqd2w6ajd8SloXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSl/4gnCf+IOBf/k0Ei&#10;/5tELP+gRTX/o0k//6VOSPunVFHzplpb66VgZOOiaG3cnXN20ZV6gsmNgovCh4qTvIKRmrd9mZ+y&#10;eqGjr3eppqt2s6epdsCopHfCqKF5wqedesOnm3rDppt6w6abesOmm3rDppt6w6abesOmm3rDppt6&#10;w6abesOm/4gnCf+JOBf/lUAh/51CK/+iRDT/pUg9/6hMRviqUk/vq1hX56tfYOCoaWnUoXB1y5l4&#10;gcKSf4u7i4aUtYaOmq+ClaCqfp2kpnump6N6sKmgebyqnXrBqZp8wamYfcKoln3Cp5Z9wqeWfcKn&#10;ln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKn/4knCf+JOBf/lj8h/55BKv+jQjP/p0Y7/qtLRPWuUUzs&#10;sFdU5LFeXNutaGbPpW51xZ11gbyWfIu1kIOUroqLm6iGkqCjgpqlnoCiqJt+rKqYfrirln7Aq5R/&#10;wKqTgMGokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKo/4knCf+KOBf/mD8g/58/&#10;Kf+lQTL/qkU6/K5JQfKxT0nptVZQ4bdfV9WxZWXKqGx0wKFzgLeaeouvlIGUqI+Im6KKj6Cch5el&#10;l4SgqJSCqaqRgrWrj4K/q46DwKqNg8GpjYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiN&#10;g8Go/4onCf+LOBf/mT4g/6E+KP+mQDD/rEM4+bFIP/C1TkXnulVL3rteVNC0ZGXFrGtzu6RxgLGe&#10;eIqpmH6TopOFmpuPjaCWjJWlkYmdqI2Hp6uKh7KsiIe/rIiHwKuIhsCpiIbBqIiGwaiIhsGoiIbB&#10;qIiGwaiIhsGoiIbBqIiGwaiIhsGo/4onCf+MNxf/mz0f/6I9J/+oPy//rkI297RHPO26TUHkwFZG&#10;2b9cU8u3Y2TAr2lztqhvf6yidYqknHyTnJiDmpWUiqCPkZKlio6bqIaNpKuDjK+sgY29rIKMv6uD&#10;isCpg4rBqYOKwamDisGpg4rBqYOKwamDisGpg4rBqYOKwamDisGp/4snCf+ONxf/nDwf/6M7Jv+q&#10;PS3/sUAz9LhFOOq/TDzix1VA08JaUse6YWO7s2dysK1tfqenc4meoXqSlp2AmY+aiJ+Jl5CkhJSY&#10;qH+Toqp8kq2repK6rHuRwKt9j8Gpfo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGo&#10;/4wnCf+PNhb/nToe/6U6Jf+tOyv8tD4w8bxDNOfFTDbey1I/zsZZUcK+YGK2uGZwq7FsfaGscoiY&#10;p3iRkKN+mImghZ6CnY2jfZuWp3iZn6l1mKqqc5m3q3SYwKp3lMGpeJPCqHiTwqh4k8KoeJPCqHiT&#10;wqh4k8KoeJPCqHiTwqh4k8Ko/4wnCf+RNRb/nzgd/6c4I/+vOSj5uDws7sJCLuXNTC3Y0E89yclX&#10;ULzDXmCwvGRvpbdqfJuycIaSrXaPiql8loKmg5x8pIuhdqKTpXKhnadvoKipbaC1qW2gwahwm8Kn&#10;cpnCp3KZwqdymcKncpnCp3KZwqdymcKncpnCp3KZwqdymcKn/40mCf+UNBX/oTYb/6o2If+zNiX1&#10;vjkn6slAJuDWSSjR1U48w85WTrbIXF+qwmNtn71oepS4boSLtHSNg7F6lHyugZp1rIiecKuRomup&#10;m6RoqaamZqmzpmaqw6VppMSla6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSl/44m&#10;Cf+XMxT/ozQa/60zHv64MiDwxTUg49M/HNjeRSbK2006vdNUTLDOW12jyWFrmMRnd43AbIGEvXKJ&#10;fLp4kHW4f5ZvtoeaarWQnWW0mqBis6WhYbSxomC1wqFir8aiZKvGomSrxqJkq8aiZKvGomSrxqJk&#10;q8aiZKvGomSrxqJkq8ai/5AmCf+bMRL/pjEX/7EuGve+LRrnzjEX2d45Gc3jRCjC4E04tdtTSqjV&#10;WVqc0F9okMxlc4bJa319xnGFdcR3i27DfpBpwYaUZMCPl2DAmppdwKWbW8Cxm1rBwZtbvMqcXbfK&#10;nV23yp1dt8qdXbfKnV23yp1dt8qdXbfKnV23yp1dt8qd/5EmCf+fLxH/qi0U/7coFe3IJhLa3CkO&#10;zOQ2HcHmQC6240g+quBOTJ7dVlmS2l1liNZjb37Uanh20nB/btB3hWjPf4ljzoeNX86QkFvNmpJZ&#10;zaWTV86yk1bPwpNWy9CUV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+V/5MmCf+j&#10;LA7/sCYP9cAfDd/VGwfN5CcTwes0I7XqPTOp50VCneVLUJHjUlyG4lhmfOBfbnTfZnVs3m16Zt51&#10;f2HdfYJd3IaFWtuPiFjZmIpW2KGLVNisi1TYt4xT2MmLU9bWi1PW1otT1taLU9bWi1PW1otT1taL&#10;U9bWi1PW1otT1taL/5ckCf+pJgr+uBwJ5s4RBc7jFwjA7iYXtPAyKKjuOzic7UNGkexLUobsUlx8&#10;61lkc+tea2rqZHBl6Gx1YeZ0eF7kfHtb4oN9WeCLf1bfkoFV3pqDU96ig1LdqoRR3baEUd2/hFHd&#10;v4RR3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+E/58hBv+wGwXpxQ0D0NkLAsDuGAyz9iYcp/Ux&#10;LJv1OzqQ9URHhfVMUXz1U1pz9Vlga/NfZmXwZmph7W1tXet0cFrqenNY6IF0VueHdlTmjXhT5ZR5&#10;UeSbelDkoXtP46p8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8/6gcAuu8DAHN&#10;zAkAweAMBLL6GRCl/Ccgmv0yLo/9PTuF/kVFe/9NTnL/VFVr+1paZPhgX2D2Z2Jc9G1lWfJyZ1fx&#10;eGlV8H5qU++DbFHuiW1Q7Y9uTuyUb03rmnBM66FxS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qm&#10;ckvqpnJL6qZy97MNAMzDCAC/0QgAse8OBqT/GxOZ/ykhjv80LoT/Pzl7/0dBcf9OSGr/VE5j/1pS&#10;Xv5gVlr8ZlhX+2xaVfpxXFP5dl5R+HpfT/d/YE72hGFM9YliS/WOY0r0lGRJ85plSPOeZkjznmZI&#10;855mSPOeZkjznmZI855mSPOeZkjznmZI855mzbsFAL3HBgCx2AcBo/8QCJj/HxSN/ywgg/83K3r/&#10;QTRw/0c7aP9NQWH/VEVc/1pJWP9fS1X/ZU1S/2pPUP9uUU7/clJM/3dTS/97VEn/f1VI/oRWR/6I&#10;V0b9jVdE/ZNYRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZvb8EALDOBACi4AYC&#10;l/8TCIz/IhOD/y4def84JW7/Pi1m/0UyX/9MN1n/UjtV/1g+Uf9dQE//YkJM/2ZDSv9qREn/bkVH&#10;/3JGRv92R0X/ekhD/35IQv+CSUH/hkpA/4tLP/+PSz//j0s//49LP/+PSz//j0s//49LP/+PSz//&#10;j0s//49Lr8YCAKLWAgCW9woCi/8WB4L/JA93/y0XbP8zHmP/OiRc/0IoVv9JLFH/Ty9O/1UxS/9a&#10;M0j/XjVG/2I2RP9mN0P/aThB/2w4QP9wOT//czo+/3c6Pf97Ozz/fjw6/4M8Ov+GPTr/hj06/4Y9&#10;Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/&#10;fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe&#10;1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3UkBv92NRD/d0Mc/4BK&#10;J/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq99&#10;6WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HU&#10;Y9+B/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9q&#10;mnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPf&#10;gdRj34HUY9+B1GPfgdRj34HUY9+B/3YkBv93NRD/eUIc/4JJJ/+HUTL/iFg9/4dfSP+DZlH/fm5a&#10;+3l3Yvd1gmn0cYpu8W2Sc+5rmXbsaJ9562ake+pkqn3pY69/6GK1gOdhvIHnYMSC5l/OguNf14Pc&#10;YduD0mPdg89k3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2D/3ckBv94NRD/fEEc/4VIJ/+K&#10;TzL/jFY9/4tdR/+HZFH/gmxa+3x0Yvd4f2nzdIhv8HCQdO1sl3jrap576WekfuhmqoDnZLCC5mK2&#10;g+VhvoTlYMeF5WDThd1i2YXTZNyFzGXbhsll24bJZduGyWXbhsll24bJZduGyWXbhsll24bJZduG&#10;/3gkBv94NRD/fkAb/4hHJv+NTjH/j1U8/45bRv+LYlD/hmlZ/IBxYvd7e2nzdoVw73KOdexulXnq&#10;a5x96GmjgOdmqYLlZbCE5GO3heRiwIfjYcuH32LVh9Vk2ofNZdmIxmfZicRn2InEZ9iJxGfYicRn&#10;2InEZ9iJxGfYicRn2InEZ9iJ/3kjBv95NBD/gD8b/4pGJv+QTTD/klM7/5FaRf+PYE//imdZ/IRu&#10;Yfd+eGnyeYJw73SLdutwk3vpbZt/52qiguVnqYTkZbCG42S5iOJiw4niYtCK2GTYis5m2IrHZ9eL&#10;wGjWjL5p1oy+adaMvmnWjL5p1oy+adaMvmnWjL5p1oy+adaM/3kjBv96NBD/gz4b/41FJf+TTC//&#10;lVE6/5RXRP+SXU7/jmVY/IhrYfeCdGnyfH9w7neIdutzkXzob5mA5muhhORoqYfiZrGJ4WS7i+Bj&#10;x4zcY9SMz2bWjMdo1Y3AadSOumrUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SO/3oj&#10;Bv97NBD/hT0a/49EJP+WSi7/l044/5dUQv+VWkz/kmFW/I5pX/aHcGjygXpw7XuFd+p2jnzmcZeB&#10;422fhuBqqIndZ7CM2ma7jdZlx47RZtSPx2jTj79q05C5a9KRs2zSkbJt0pGybdKRsm3SkbJt0pGy&#10;bdKRsm3SkbJt0pGybdKR/3sjBv98NBH/iDwa/5JDJP+YSC3/mkw3/5pSQf+ZWEr8l19U9pNmXfCN&#10;bmbrh3dv5oCBduF7i33cdZOD13Gch9JupIvPa6yOzGm1kclowJLHaM+Tv2vRk7hs0JOybdCUrW/Q&#10;k6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GT/3wjBv99NBH/ijsZ/5RBI/+aRiz/nEs1&#10;/51QP/+dVkj4m11R8ZhjW+uTa2TkjXVt3oZ+ddiAh3zReo+DzHaXicdyn43Eb6eRwG2wk75su5W7&#10;a8iWtm3PlrBvzparcM+WpnHPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+V/3wjBv99&#10;NBH/jDoZ/5dAIv+cRSv/n0k0/6BOPPuhVEX0oFpO7J1hWOWZaWHek3Nq1Yx7dM6Fg33If4uEwnqT&#10;ir52m4+6c6OTtnGrlrNvtpixb8KYrXDNmKhyzZikc82YoHTOl590zpefdM6Xn3TOl590zpefdM6X&#10;n3TOl590zpefdM6X/30jBv9/MxH/jjkY/5k/If+eQyn/oUcy/6NMOvilUkPwpFhL6KNfVOGfaF3X&#10;mHBozpF4dMaKgH3AhIiFun+Pi7V7l5Cxd5+UrXWnl6pzsZmnc72bpXPLm6B1y5qddsyamnfNmZl3&#10;zZiZd82YmXfNmJl3zZiZd82YmXfNmJl3zZiZd82Y/34iBv+AMhD/kDgY/5s/IP+gQij/pEYw/qZL&#10;OPSoUEDsqVdH5KldUNylZlrQnW5ox5V1c7+OfX25iYSFs4OMjK1/k5GpfJuVpHmkmaF3rZued7mc&#10;nHfInJl4ypyXecublXrMmpR6zJmUesyZlHrMmZR6zJmUesyZlHrMmZR6zJmUesyZ/34iBv+CMhD/&#10;kjcX/5w9H/+hQCf/pkQu+6lJNfGsTzzprlVD4a9dS9WoZFnLoWtnwplzc7mTen2yjYGFrIiJjKaE&#10;kJGhgJiWnX2gmpl8qpyWe7adlHvEnpJ8yp2Rfcqcj33Lm499zJqPfcyaj33Mmo99zJqPfcyaj33M&#10;mo99zJqPfcya/38iBv+EMRD/kzYX/548Hv+jPyX/qEIs+K1HMu+wTTnmtFQ/3bNbSdCsYlnGpGpm&#10;vJ1xcrSXd3yskX6FpoyGjKCIjZGahZWWloKempKAp52Pf7KejYDBnoyAyZ6LgMqdioDLm4qAy5uK&#10;gMubioDLm4qAy5uKgMubioDLm4qAy5uKgMub/38iBv+FMA//lTYW/587Hf+lPST/q0Eq9bBFL+y1&#10;TDTjulQ52LdZSMuvYVjBqGhmt6Fvcq+bdXynlXyEoJGDi5qNi5GUipOWj4ebmouFpZ2IhLCfhoS+&#10;n4WFyZ6FhMmdhYTKnIWEy5uFhMubhYTLm4WEy5uFhMubhYTLm4WEy5uFhMub/4AiBv+HLw//lzUW&#10;/6A6HP+nPCL+rT8n87NELOm6SzDhv1I107pYR8ezX1e8rGZlsqVtcamfc3uhmnqEmpaBi5SSiJGO&#10;j5CWiYyZmoSKop2Biq2ff4q7n36KyJ5/icmdgIjKnICIy5uAiMubgIjLm4CIy5uAiMubgIjLm4CI&#10;y5uAiMub/4EiBv+JLg//mTUV/6I4G/+pOiD7sD0k8LhCKOa/Sirdw080zr1WRsK2Xla3sGVkralr&#10;cKSkcXqcn3iDlJt+io6XhpCIlY6VgpKWmX6QoJx6j6ueeI+4n3eQyZ55jsqdeozLm3uMy5t7jMub&#10;e4zLm3uMy5t7jMube4zLm3uMy5t7jMub/4EiBv+LLQ7/mzQU/6Q3Gf+sOB74tDoh7b1AI+TGSSPX&#10;x0wzycFVRb26XFWytGNjqK5pb5+pb3mWpXaCjqF8iYedg4+Bm4uUfJiUmHeXnZtzlqidcZa1nnCW&#10;xp1ylMqcdJLLm3WRy5p1kcuadZHLmnWRy5p1kcuadZHLmnWRy5p1kcua/4IiBv+NLA3/nTQT/6Y0&#10;GP+vNRv0uDcc6cM+HODNRR/Ry0syxMVUQ7i/W1OtuWFhorRobZmvbneQq3SAiKd6h4GkgY17oomS&#10;daCRlnCem5ltnaabap2znGmew5xrnMubbpjMmm+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJlv&#10;l8yZ/4MhBv+QKw3/oDMR/6kyFf2zMRfwvjQX5cs7FdrUPx3Lz0kwvslSQrLEWVGnv2BfnLpma5K2&#10;bHWJsnJ+ga94hXqsf4t0qoeQb6iPk2qnmZZnpqSYZKaxmWOnwZlkpc2YZ6DNmGifzZdon82XaJ/N&#10;l2ifzZdon82XaJ/Nl2ifzZdon82X/4QhBv+TKQv/ojAP/60uEvi4LBLrxi8Q4NU4C9LaPRzF1Egu&#10;uM9QQKzKWE+gxV5dlcFkaIu9anKDunB6e7d2gXS1fYdus4WLaLKOj2SxmJJhsKOUXrCwlV2xv5Vd&#10;sdCUYKrQlGGo0JRhqNCUYajQlGGo0JRhqNCUYajQlGGo0JRhqNCU/4YhBv+XKAr/piwN/7EoDvLA&#10;Jgzj0CgH1N8yC8nfPhm920cssdZPPaTRVkyZzVxZjsliZYTGaG57xG92dMF1fG3AfIJovoSGY72N&#10;iV+8l4xbvKKOWbyvj1i9vo5XvtSOWbbTj1q005BatNOQWrTTkFq005BatNOQWrTTkFq005BatNOQ&#10;/4ghBv+cJwj/qicK/LghCenKGwXV3iAEyeUwD77jPR204UYsqN5OOpzaVUiR1ltVhtNhYHzQZ2l0&#10;zm5wbc11dmfLfHtiy4R+XsqNglrKl4RXyqOGVcqvhlTLvoZTzNWGVMTZiFXB2YlVwdmJVcHZiVXB&#10;2YlVwdmJVcHZiVXB2YlVwdmJ/40dBf+iJQb/sB8F8sIUA9nbDgHJ5iAHvegvFLLnOiKn5UMxm+NK&#10;PpDhUEqG31dUfN5eXXTdZWRs22xqZtt0b2HafHNc2YR2WdmOeVXZmHtT2qN8UdqwfVDbvn1Q3NN8&#10;UNTgflHQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB//5UaA/+pHwP7uhIC1M0LAMnmDwK8&#10;7SALsO0uGaXsOSea60I1j+pJQYXpUEt76FdTcuhdWmrnY2Bk52plX+dyaVvnemxX54JuU+eLcVDn&#10;lXJO6J90TOiqdUvotXZK58N2Sujddkvk4HVL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1/50W&#10;Af+xEgHTwwkAx9EKALvyEQSv8yEPo/MuHZnzOSqO80I2hPNKQXvzUkly81dQafNcVmPzY1pd82le&#10;WfNwYVXzd2NS839mT/KHZ03wj2lL75hrSu+gbEnuqW1I7rNtR+3Abkbtx25G7cduRu3Hbkbtx25G&#10;7cduRu3Hbkbtx25G7cdu/6cPANO6BwDFxwcAutYJAK36Ewai+iISl/ovH437OiuD/EM1ev1MPnH9&#10;UUVo/VZLYf5bT1z+YlNX/mhWVP1vWFH7dVpO+nxcTPmDXUr4il9I95FgR/aZYUb2oGJF9adjRPSx&#10;ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVk1rIEAMS+BgC3zAYArNwJAaD/FgiV/yUU&#10;i/8yH4L/PCl5/0Uyb/9KOWf/Tz9f/1VDWv9bR1X/YUpS/2dMT/9sTk3/ck9L/3hRSf9+Ukf/hFNF&#10;/4tUQ/+RVUL+mFZB/Z5XQP2mWED8qVhA/KlYQPypWED8qVhA/KlYQPypWED8qVhA/KlYxrgEALbE&#10;BACq0wUAnvINApT/GgmK/ygTgf80HXf/PCVt/0IsZf9HMl3/TTZX/1M6U/9ZPU//Xz9M/2RBSv9p&#10;Q0j/bkRG/3NFRP95RkL/fkdB/4RIP/+KST7/kEo9/5VLPP+cTDz/n0w8/59MPP+fTDz/n0w8/59M&#10;PP+fTDz/n0w8/59Mt7wDAKnLAgCc2wMAkv8QAon/HQiA/yoQdf8xGGv/OB9i/z4kW/9EKVT/SixQ&#10;/1EvTP9XMkn/XDNG/2A1RP9lNkL/aTdB/244P/9zOT3/dzo8/3w7O/+CPDn/hz04/4w9N/+TPjb/&#10;lT42/5U+Nv+VPjb/lT42/5U+Nv+VPjb/lT42/5U+qsQAAJzSAACP5wIAhv8RAnz/GwVx/yQLaP8r&#10;EV//MhdX/zkbUf8/Hkz/RiFI/00jRf9SJUL/VydA/1soPv9fKTz/Yyo6/2crOf9rLDf/byw2/3Qt&#10;Nf94LjT/fS4y/4IvMf+IMDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx/4ow/2okBP9pMgr/&#10;bD4U/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo916oavZc&#10;rWv1W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3ocNxd6HDcXehw3F3o&#10;cNxd6HDcXehw/2okBP9pMgr/bD4U/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N/215VP9qhFr+Zo1f&#10;+2OVYvlhnGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDpWeRw41rmcNxd6HDc&#10;Xehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw/2ojBP9pMQr/bj4U/3dFHv98TSj/flQz/3xcPP95&#10;ZEX/c21O/294Vf9rglr9aItf+2WUY/lim2b3YKFp9l6na/VdrWz0XLNu81q6b/JZwXDyWcpx8VjY&#10;cexZ4XHmWuRx4Fzncdhd6HHYXuhx2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx/2sjBP9qMQr/cTwU&#10;/3pDHf+ASyj/gVMy/4BaPP98YkX/d2pO/3F0Vf9uf1v9aolg+maSZPhkmWj2YaBr9V+nbfNerW/y&#10;XLNw8lu6cfFaw3LwWc1z7lndc+ha4nThXOVz2V7mc9Bf53TQX+d00F/ndNBf53TQX+d00F/ndNBf&#10;53TQX+d0/2wjBP9rMQr/czsU/31CHf+CSif/hFEy/4NZO/+AYEX/e2hN/3RxVf9wfFv8bIdh+WiQ&#10;ZvdlmGn1Y59s82Gmb/JfrHHxXbNy8Fy7dO9bxXXvWtB16lrfduJc4nbbX+V10WDmdsph5XfKYeV3&#10;ymHld8ph5XfKYeV3ymHld8ph5XfKYeV3/20iBP9sMQv/djoU/4BBHf+FSCf/iE8x/4dXO/+EXkT/&#10;f2ZN/3huVf9zeVz8boRi+WqNZ/Znlmv0ZJ5u8mKlcfFgrHPvXrR17l28du5bx3ftW9Z45VzgeNxf&#10;43jSYOR4y2HkecRj43rEY+N6xGPjesRj43rEY+N6xGPjesRj43rEY+N6/24iBP9tMQv/eDgT/4M/&#10;HP+JRyb/i04w/4tVOf+IXEP/g2NM/31rVP92dVz8coBi+G2KZ/VplGzzZpxw8WOkc+9hrHXuX7R3&#10;7V2+eexcy3roXNx63l/hetJh43vKYuJ8xGPifb5l4X29ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X29&#10;ZeF9/24iBP9uMAv/ezcT/4Y+HP+MRSX/j0wu/49TOP+NWkH/iGFL/4NpU/p8cVv3dnxi83GHaPBt&#10;kG3taZlx6mahdehjqXjmYbJ65GC7e+Jfx3zgX9p91GLhfcpj4H7DZOB/vWbfgLdn34C3Z9+At2ff&#10;gLdn34C3Z9+At2ffgLdn34C3Z9+A/28hBP9vMAv/fjYS/4k8G/+QRCT/k0wt/5NSNv+SWUD/jmBJ&#10;+YhmUvSCblrvfHlh63eDaOdyjG7kbZVz4Gqdd91npnraZa581mO4ftNiw4DRYtOBymTfgcFl3oK7&#10;Z92CtWjdg7Bp3YOwad2DsGndg7Bp3YOwad2DsGndg7Bp3YOwad2D/3AhBP9yLwv/gTQS/4w7Gv+T&#10;QyL/l0sr/5dRNP+WVz36k11G845kT+6Ia1jognVg43x/aN53iW7ZcpF0026ZedBroX3MaKmAyWay&#10;gsdlvYPFZcuEwWbchLlo24WzaduFrmvbhals24WpbNuFqWzbhals24WpbNuFqWzbhals24WpbNuF&#10;/3EhBP90Lgr/hDMR/486Gf+WQyH/mkkp/5pOMvyaVDv1mFtE7pRiTeePaVXhiXNe24J8ZtN8hW/N&#10;d411yXKVesVvnX/BbKWCvmqthbtpuIe5acSIt2nYiLBr2YirbNmIp23ZiKNv2oejb9qHo2/ah6Nv&#10;2oejb9qHo2/ah6Nv2oejb9qH/3EgBP92LAr/hjIR/5I6GP+ZQiD/nEcn/55ML/ieUjjwnVhA6Zpf&#10;SeKVZ1Laj3Bc0Yd4ZsqBgW/FfIl2wHeQfLt0mIC3caCEtG+ph7Fts4mubL+KrGzPi6hu14ukb9iK&#10;oHDYip1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJ/3IgBP94Kwr/iDAQ/5Q5F/+bQR7/&#10;n0Ul/aFKLfSiUDTsolY85KBcRdybZU/Sk21cyox1ZsOGfW+9gYV2t3yNfbN4lIGudZyGq3Oliadx&#10;roulcLqNo3DJjaBx1Y2cc9aMmnTWi5d02IqXdNiKl3TYipd02IqXdNiKl3TYipd02IqXdNiK/3Mg&#10;BP96Kgn/iy8P/5Y5Fv+dPxz/oUMj+qRIKvGmTjHop1Q44adcQNWfYk7LmGtbw5FyZryLem+2hYJ3&#10;sIGJfat9kYKmeZmGonehip91q42cdLaOmnTFj5h11I6VdtWNk3fVjZJ31ouSd9aLknfWi5J31ouS&#10;d9aLknfWi5J31ouSd9aL/3MgBP98KQn/jS8P/5g4Ff+fPRv/pEEh96hGJ+2rTC3lrVIz3KpZP9Cj&#10;YU3GnGlavpVwZbaPd2+vin92qYWGfaSBjoKffpaHm3uei5d5qI6UeLOPknjBkJB505CPetSPjnrV&#10;jYx71oyMe9aMjHvWjIx71oyMe9aMjHvWjIx71oyMe9aM/3QfBP9+KAn/ji4O/5s4FP+hPBn/pz8f&#10;9KtEJOqvSinis1Eu1q5XPsunX03BoGdauZluZbGTdW6qjnx2o4qDfZ6Gi4KZg5OHlICbi5B+pY6N&#10;fbCQin29kYl+0JGIftOPiH7Ujod+1Y2HftWNh37VjYd+1Y2HftWNh37VjYd+1Y2HftWN/3QfBP+A&#10;Jwj/kC4O/503E/+jOhj8qT0c8a9CIOe0SCTft04s0bFVPceqXky9o2VZtJ1sZKuXc26kk3p2no6B&#10;fJiLiIKSh5CHjoWZi4mDoo6Ggq2Qg4K7kYKCzJGCgtOQgoLUj4KB1Y2CgdWNgoHVjYKB1Y2CgdWN&#10;goHVjYKB1Y2CgdWN/3UfBP+CJgj/ki0N/582Ev+lOBb5rDsa7rM/HeW5Rh/au0srzbRUPMKuXEu4&#10;p2NYr6FqY6accW2fl3d1mJN+fJKQhoKMjY6Hh4qWi4OIoI5/h6uQfYe4kXuHyZF8h9OQfIbUj32F&#10;1Y19hdWNfYXVjX2F1Y19hdWNfYXVjX2F1Y19hdWN/3UfBP+EJQj/lC0M/6A1EP+oNhT2rzgX67c9&#10;GOK/RRnVvkkqyLhTO72xW0qzq2JXqqZoYqGhb2yZnHV0kph8e4yVg4GGkouGgZCUi3yOno55jaiQ&#10;doy1kXSNxpF1jdOQdovUj3iJ1Y14idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14idWN/3YeA/+GJAf/&#10;lywL/6IyD/+rMxHyszUT6Lw6E97FPxfQwUgpxLtRObm1WUiusGBVpapnYZymbWuUonRzjZ56eoab&#10;gYCAmImFe5aSiXaUm41yk6aPb5OzkG6Tw5Buk9OPcJHUjnKO1Y1yjtWNco7VjXKO1Y1yjtWNco7V&#10;jXKO1Y1yjtWN/3ceA/+JIgf/mSwK/6UwDfyuLw7vuDEO5MM3DdnKOxbLxUYnv79QOLO6WEeptV9U&#10;n7BlX5asa2mOqHJxhqV4eICif356n4eDdJ2PiG+bmYtsmqSNaZqwjmebwI5nm9WOaZjVjWyU1oxs&#10;lNaMbJTWjGyU1oxslNaMbJTWjGyU1oxslNaM/3geA/+MIQb/nSsI/6gsCvizKgvqvysJ4MwyBtHO&#10;ORXFyUUlucRONq6/VkWju11SmbZjXZCyaWeHr3BvgKx2dnmpfXxzp4SBbqWNhWmkl4hlo6KKY6Ou&#10;jGGjvoxgpNKLY6DXi2Wc2IplnNiKZZzYimWc2IplnNiKZZzYimWc2IplnNiK/3odA/+PIAX/oCkH&#10;/6wnB/K4JAblxyQE2dUnBcvTNxO/zkMjs8pMNKfFVEKcwVtPkr1iWom6aGSBt25sebR0cnOye3ht&#10;sIN9aK+LgWOulYRfraCGXa2th1utvIdartCHXKrah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l&#10;2odfpdqH/34aA/+UHwT/pSYF/bEgBOzBGgPf0xcB0NwlBMTZNRC41UEhrNBLMaDMUj+VyVlMi8Vg&#10;V4LDZmB6wGxnc75zbWy8enNnu4J3YrqKe165lH5auJ+AWLisgVa5u4FVus+BVrbegliw3YJYr92C&#10;WK/dgliv3YJYr92CWK/dgliv3YJYr92C/4QXAv+ZHAL/qh8D9bkVAt7NDADQ3xIAxeAmBbvfNg6w&#10;3UAdpNlJLZjVUTuN0VhIg89eUnvMZVpzy2thbMlyZ2bIeWxhx4FwXcaKdFnGlHZWxZ94U8aseVLG&#10;u3pRx895UcTjelO84nxTvOJ8U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8/4oUAf+fGAH/sBQB2MMK&#10;AM7RCgDE5RQBueQmCK7kNBOk4j8gmeBHLY/eTzmF3FZEe9pdTHPZZFRs12taZtZyX2HVeWRc1IJn&#10;WNSLalXUlW1S1KBuUNStb07VvHBN1tBvTdXocE7M6XJOzOlyTszpck7M6XJOzOlyTszpck7M6XJO&#10;zOly/5IRAf+nEQDYuQkAy8YIAMLVCgC36hYDrOonDKLpNBiY6D4kjedHMIPmTjp65VRDceRaSmnk&#10;YVBk42hVX+NwWVrjeFxW44BfU+OJYlDjk2RN5J1lS+SpZ0rltmdJ5cZnSObfZ0rg7GdK3+xnSt/s&#10;Z0rf7GdK3+xnSt/sZ0rf7GdK3+xn/5wNANuxBgDKvQcAv8oHALXaCgCq7xkFoPAoD5bwNRuM8D8m&#10;gvBHMXnwTjlw71RAaO9aRmHvYEtd72dPWO9uUlTvdVVR8H1XTvCFWUvwj1tI8ZlcRvGjXkTyr19D&#10;8rtfQvPMYEHz52BB8+hgQfPoYEHz6GBB8+hgQfPoYEHz6GBB8+hg3qcCAMu2BQC9wQUAss8HAKfq&#10;DQGd9xwHlPgrEor4NhyB+UAmePpIL2/6TTZn+lM8YPpYQFv7X0RW+2VHUvtsSU/8cktL/HlNSPyB&#10;T0X9ilFD/ZNSQf6cUz/+plQ9/7FVPf68Vjz+zVY8/s5WPP7OVjz+zlY8/s5WPP7OVjz+zlY8/s5W&#10;zrACAL26BACxxwQApdYHAJv9EAKR/yAJiP8tEoD/ORt2/z8jbf9FKmX/SzBe/1E1WP9XOFP/XTtP&#10;/2M+TP9oQEn/bkFG/3VDQ/98RED/hEY9/4xHPP+USDv/nUk6/6VKOf+tSzj/uUs4/7lLOP+5Szj/&#10;uUs4/7lLOP+5Szj/uUs4/7lLvrUCALDAAgCkzgMAl94FAI//FAKG/yMIff8uEHP/NRhq/zweYv9C&#10;JFv/SChV/04sUP9UL0z/WjFI/18zRf9kNUL/ajY//3A3Pf92OTv/fDo5/4M7OP+LPDb/kz01/5o+&#10;NP+hPjP/qj8z/6o/M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/sboBAKPIAACW1gAAi/QJAYP/FgJ5&#10;/yAGb/8oDGf/MBJf/zcXWP8+G1L/RB9M/0oiSP9QJET/VSZB/1onPv9fKTv/ZCo6/2krOP9uLDb/&#10;dC00/3ouM/+BLzH/iDAw/48wLv+WMS3/njIt/54yLf+eMi3/njIt/54yLf+eMi3/njIt/54ypMIA&#10;AJbPAACI3wAAgP8MAXX/EgJq/xgDYv8hB1r/KQtT/zEPTf84Ekj/PhVD/0QXP/9KGTz/Txo5/1Mb&#10;N/9YHDX/XB0z/2EeMf9lHzD/aiAu/3AgLf92ISv/fCIq/4IjKP+IIyf/kCQn/5AkJ/+QJCf/kCQn&#10;/5AkJ/+QJCf/kCQn/5Ak/2AlBP9bMAb/YToN/2pBFv9vSh//cVIp/29bMv9rZDr/Z25B/2R6R/9g&#10;hEz/XY5Q/1qWU/9Ynlb/V6VY/1WrWv9UsVv/U7dc/1K+Xf5Rx178UdFf+1DgX/hQ6V/zUe1f7lPw&#10;X+hU8V/kVvJf5FbyX+RW8l/kVvJf5FbyX+RW8l/kVvJf/2AlBP9bMAb/YjkN/2xAFv9xSR//clEp&#10;/3FaMv9tYzr/aG1B/2V4R/9hg03/Xo1R/1uWVP9ZnVf/V6RZ/1aqW/9VsVz/VLdd/lO/Xv1Sx1/8&#10;UdNg+lDiYPZR6WDxUu5g61TvYOVW8WDhV/Jg4VfyYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg/2ElBP9c&#10;MAb/ZTgN/24/Ff90Rx//dVAo/3RYMf9wYTr/a2pB/2d2SP9jgU3/YItS/12UVf9anFj/WKNa/1eq&#10;XP5WsF79VLdf/VO/YPxTyWH6UtZi+FHkYvNS6mLtVO5i5lbvYuBY8GLbWPFj21jxY9tY8WPbWPFj&#10;21jxY9tY8WPbWPFj/2IlBP9dLwb/ZzYN/3E+Ff93Rh7/eE4o/3dWMf90Xzr/bmhB/2pzSP9mfk7/&#10;YolT/1+SVv9cm1r/WqJc/lipXv1XsGD8Vbdh+1TAYvtTymP5U9pk9VLmZO9U62ToVu5k4VjvZNlZ&#10;8GXTWvBm01rwZtNa8GbTWvBm01rwZtNa8GbTWvBm/2IkBP9eLwb/ajUN/3Q8Ff96RB7/fEwn/3tU&#10;MP93XDn/cmVB/2xvSP9oe07/ZIZT/2CQWP9dmVv+W6Fe/VmoYPxYsGL7Vrhj+lXBZPlUzWX3U95m&#10;8lTnZupW62biWe5m2lruZ9Fb72jMXPBozFzwaMxc8GjMXPBozFzwaMxc8GjMXPBo/2MkBP9fLgb/&#10;bTMM/3c6FP99Qh3/gEom/39SMP98Wzj/d2NB/3BsSP9sd0//Z4JU/2ONWf1gllz8XZ9f+lunYvhZ&#10;rmT3WLZm9VfAZ/RWy2jxVd1o7VbpaeNZ7GjaW+1p0Fzuasld7mvFXu5rxV7ua8Ve7mvFXu5rxV7u&#10;a8Ve7mvFXu5r/2QjBP9hLQb/cDIM/3s4FP+BQBz/hEkl/4RRLv+BWTf/fGFA/3ZpSP9wc0/7bH9V&#10;+GiJWvZkkl7zYZth8V+jZPBdq2buW7No7Fq8aupZx2voWdhr5Fnoa9pb62zPXe1tyF7sbsJf7G6+&#10;YOxvvmDsb75g7G++YOxvvmDsb75g7G++YOxv/2UjBP9kKwb/czAM/342E/+FPxv/iUgk/4lPLf+G&#10;Vzb/gl4+/HxmRvh2cE70cXtV8G2FWu1pjl/qZZdj6GKfZuZgp2njXq9r4V25bOBcxG3eXNNu2V3m&#10;bs5e62/GX+pxv2Hqcbpi6XK2Y+lytmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+ly/2YjBP9nKQb/dy4L&#10;/4I1Ev+JPhr/jUci/41OK/+MVTP8iFw89oNkRfF8bE3sd3dU6HKBWuRuimDhapNk3WabaNpko2vW&#10;Yqxu02C1cNBfv3HOX81yy1/ic8Rh6HO9Yuh0t2TndLJl53SvZud0r2bndK9m53SvZud0r2bndK9m&#10;53SvZud0/2ciBP9qJwX/eiwK/4Y0Ef+NPRn/kUUg/5JNKP2RUzH2jlo68IlhQuqDaUvlfnRT4Hh9&#10;WtpzhmDUbo9m0GuXasxon27JZqdxx2Svc8RjuXXCYsZ2wGLad7pk5nezZeV3rmbld6po5XeoaOZ3&#10;qGjmd6ho5neoaOZ3qGjmd6ho5neoaOZ3/2ciBP9tJgX/fSoK/4k0EP+RPBf/lUQe/5dLJviWUi7x&#10;lFg26pBeP+SKZ0jdhHFQ1X15Ws94gmHKc4pnxm+SbMJsmnC/aqJzvGiqdrlntHi2ZsB5tGbQerFn&#10;43qraON6p2rjeqNr5Hmha+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hmha+R5/2ghBP9vJAX/gCkJ/4wz&#10;D/+UOxb/mUMc/ZtJI/SbTyrsmVUz5ZZcO96RZUXUiW1QzIN2Wsd9fmHBeIZovXSObbhxlnK1bp11&#10;sWymeK5rr3usart8qmnKfahq4X2jbOJ8n23ifJxu4nuabuN7mm7je5pu43uabuN7mm7je5pu43ua&#10;buN7/2khA/9xIwX/gigJ/48yDv+XOxT/nEIa+Z5GIPCfTCfon1Iu4J1aNtaVYUTNjmpPxohyWb+C&#10;emK5fYJotHmKbrB2knOsc5p3qHCieqVvq32ibrZ+oG3Ff55u23+bb+B+mHDhfpZx4X2UceJ8lHHi&#10;fJRx4nyUceJ8lHHifJRx4nyUceJ8/2khA/90IgT/hSgI/5ExDf+aOhL/nz8X9aJEHeykSiPkpFAp&#10;26FXNc+aX0PHk2hPv4xwWbiHd2Gygn9orX6Gbql6jnOkd5Z4oHWee51zqH6acrOAl3HAgZZy04GT&#10;c9+AkXTgf5B04H6PdOF9j3ThfY904X2PdOF9j3ThfY904X2PdOF9/2ohA/92IAT/hycH/5QwDP+d&#10;ORH9oj0V8qVBGumoRx/gqk0l1KRUNMqdXULBl2VOupFtWLKLdWGshnxop4KDbqJ/i3SdfJN4mXmb&#10;fJV3pX+Sdq+BkHa9go52zoKNd96Bi3ffgIp44H+KeOB+injgfop44H6KeOB+injgfop44H6KeOB+&#10;/2ogA/94HwT/iSYH/5YwC/+fNw/6pDoT76k/F+atRRrcrkokz6hTM8ahXEG9m2RNtJVrWK2PcmCn&#10;i3looYeBbpuDiHSXgJB4kn6ZfI58on+Leq2CiHq6g4d6y4OGe96ChXvegYV734CFe+B/hXvgf4V7&#10;4H+Fe+B/hXvgf4V74H+Fe+B//2sgA/96HgT/iyYG/5gvCv+hNQ33pzgQ7K08E+OyQhbXsUcjy6tS&#10;MsGlWkC4n2JMsJlpV6iUcGChj3dnm4t+bpaIhnORhY54jIKWfIiAn4CEf6qCgX+3g4B/yIR/gN2D&#10;f3/egX9/34CAfuB/gH7gf4B+4H+AfuB/gH7gf4B+4H+AfuB//2wgA/98HAP/jSUG/5ouCf+jMwv0&#10;qjQN6bE5D9+3PxLStEYix65QMb2oWT+zomBLq51nVqOYbl+clHVnlpB8bZCNg3OLiot4hoiUfIGG&#10;nYB+hKiCe4S1g3mExYR4hd2DeYTegXqD34B6guB/eoLgf3qC4H96guB/eoLgf3qC4H96guB//20f&#10;A/9+GwP/jyQF/50sB/6mMAnwrjEL5bY1C9u8ORHOt0Ugw7JPMLisVz6vp19KpqFlVZ6dbF6XmXNm&#10;kJV6bIqSgXKFkIl3gI2RfHuLm393iqWCdImyg3KJwoNyitqDc4negXSH34B1huB/dYbgf3WG4H91&#10;huB/dYbgf3WG4H91huB//28eA/+AGwP/kiME/6ArBvqpLAftsiwH4rwxB9XANhDJu0MfvrZNLrSw&#10;Vjyqq11JoaZkVJmial2RnnFlipt4a4SYf3F/loZ2eZOPenWRmH5xkKOBbpCvgmyQv4NrkdWCbY/e&#10;gW+N34Bwi+B/cIvgf3CL4H9wi+B/cIvgf3CL4H9wi+B//3EcA/+DGQL/lSED/6MpBfatJwXotyYE&#10;3sMqA9DDNQ7Ev0EdubpMLa61VDulsFtHm6xiUpOoaVuLpW9jhaJ2an6ffG94nIR0c5qMeW+Zlnxr&#10;l6F/aJetgGaXvIFlmNGAZpbff2iT4H5qkeF+apHhfmqR4X5qkeF+apHhfmqR4X5qkeF+/3UaAv+H&#10;GAL/mCAD/6YlA/KyIAPkvh4C18kiAsrHMw2+w0Acs79KK6m6UzmftlpFlrJhUI2vZ1mFrG1gfql0&#10;Z3imem1ypIJybaKKdmihlHlkoJ98YZ+rfl+gun5foM5+X5/hfWKb4X1jmOJ8Y5jifGOY4nxjmOJ8&#10;Y5jifGOY4nxjmOJ8/3gYAv+LFwH/nR0C/aseAuy4FwHeyBEAz80fAsTMMAu4yD4ZrcVIKKPBUTaY&#10;vVhCj7lfTYa2ZVZ/s2tdeLFyZHKveWlsrYBuZ6yJcmKqknVfqZ14XKmqelqpuXpZqsx6WKnkeluk&#10;5HpdoeR5XaHkeV2h5HldoeR5XaHkeV2h5HldoeR5/30VAv+QFAH/oRgB9rEUANnBCwDSzwsAyNIc&#10;AbzRLgmxzjsXpstGJZzITzORxFY/iMFdSYC/Y1J4vGpZcbpwX2u5d2Rmt39pYbaHbV21kXBZtZxy&#10;VrSpdFS0uHRTtct0U7XkdFSw53VWrOd1VqzndVas53VWrOd1VqzndVas53VWrOd1/4MSAf+WEQD/&#10;qBEA2bgKAM7ECQDH0goAv9kZAbTYKwep1jkUn9NEIpTQTS+KzVQ7gcpbRHjIYk1xx2lTa8VvWWXE&#10;dl5gw35iXMKHZljBkWhVwZxrUsGobFDBt21PwsptT8LkbE+97G5QuexvULnsb1C57G9QuexvULns&#10;b1C57G9Quexv/4kQAf+dDgDarwgAzbsIAMTHBwC81gsAs98aAarfKweg3jkSlt1DHozaSyqC2FM1&#10;edVaP3HTYUZq0mhMZdFvUmDQdlZb0H5aV8+HXVPPkV9Qz5xhTs+pY0zPuGNL0MtjTNDlYkrO8mVL&#10;yPJmS8jyZkvI8mZLyPJmS8jyZkvI8mZLyPJm/5INAN6mBADOtAYAwr8GALnMCACw3QwAp+UdA57l&#10;LQuU5TkWiuRCIIHjSip34lAzb+FYO2ngX0Fj4GZGXt9uSlrfdU5W331RUt+GU0/fkFZN35tXS+Cn&#10;WEngtVlI4cZZSOHfWUff8FlG3PVbRtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVb7ZwEANGtBADCuAUA&#10;t8MFAK3RCACk7RABm+0gBZLtLg6J7DoYgOxDIXbsSipu7FAxZutWN2DrXDxb62RAV+trQ1PrckZQ&#10;63pJTeyDS0rsjE1I7JZORe2hUEPtrlFC7rxRQe/MUkHv5VJA7fFRQO3xUUDt8VFA7fFRQO3xUUDt&#10;8VFA7fFR1KUAAMSyAwC2vAMAq8kFAKDYCACX9BMBj/UkB4f1MQ9+9jsYdPZCIGz2SCdl9k8tXvdV&#10;MVn3WzVV92I4UfdoO034bz1K+HY/R/h+QUT5h0NC+ZFFQPqbRj76pkc8+7FIO/u+STr8z0k5/ONJ&#10;OfzjSTn840k5/ONJOfzjSTn840k5/ONJx60AALe3AgCqwwIAntAEAJPjCQCM/RgChP4nB3v/MQ9y&#10;/zgWaf9AHGL/RiJc/00mVv9TKlL/WS1O/18wSv9lMkf/azRE/3E1Qf95Nz//gTg8/4o6Ov+TOzj/&#10;nTw2/6c9Nf+xPjT/vj4z/8o/M//KPzP/yj8z/8o/M//KPzP/yj8z/8o/uLIAAKq9AACdygAAkdgC&#10;AIj7DQF//xkCdv8kBm7/LQxm/zUSX/88F1j/QxtT/0keTv9PIUr/VSRG/1smQ/9gJ0D/Zik+/2sq&#10;O/9yKzn/eS02/4EuNP+KLzH/lDAw/5wxLv+lMi3/rzMs/7czLP+3Myz/tzMs/7czLP+3Myz/tzMs&#10;/7czq7gAAJ7FAACQ0gAAg+AAAH3/DwFy/xYCaP8eBGH/Jwha/y8MVP83EE7/PhNJ/0QWRf9KGEH/&#10;Txk+/1UbO/9ZHDn/Xx02/2QeNP9pHzL/cCAv/3chLf9/Iiv/hyMo/5AkJ/+ZJSb/oSYl/6cmJf+n&#10;JiX/pyYl/6cmJf+nJiX/pyYl/6cmn8AAAJHNAACD2wAAePYCAG//DQFk/xICXP8ZA1T/IARO/ycG&#10;SP8vCEP/Ngo//zwMPP9CDjj/Rw81/0wQM/9RETD/VhIu/1oTLP9fFCr/ZRQo/2sVJv9xFiP/eRci&#10;/4EYIP+JGB7/kRkd/5cZHf+XGR3/lxkd/5cZHf+XGR3/lxkd/5cZ/1YnBP9RMgX/VjUH/189Dv9k&#10;RRb/Zk4f/2RYJ/9hYi//Xm41/1p5O/9XhD//VI9D/1GYRv9PoEj/TqdK/02uS/9MtUz/S7xN/0rE&#10;Tv9Jzk//Sd5P/0jpUP9I8lD8SfZQ90v5UPFM+k/rTvtQ6k/7UOpP+1DqT/tQ6k/7UOpP+1DqT/tQ&#10;/1YnBP9RMgX/WDQH/2I7Dv9nRBb/aU0f/2dWJ/9jYC//YGs1/1x3O/9YgkD/VY1E/1OWR/9Qn0n/&#10;T6ZL/06tTf9NtE7/TLxP/0vFUP9Kz1H/SeBR/0nrUf5J8lL5S/dS8035Ue1P+lHmUPpS5VD6UuVQ&#10;+lLlUPpS5VD6UuVQ+lLlUPpS/1cnA/9SMQX/WjIH/2Q6Dv9qQhb/bEsf/2pUJ/9nXi//Ymg2/150&#10;PP9agEH/V4tF/1SVSP9SnUr/UKVM/0+tTv9OtE//TbxR/0zFUf9L0VL/SuJT/0ntU/tL81P1TPdT&#10;7k/4U+hQ+VPhUvpU4FL6VeBS+lXgUvpV4FL6VeBS+lXgUvpV/1gmA/9UMAX/XTEH/2c4Dv9tQBb/&#10;b0ke/25SJ/9qXC//ZWY2/2FxPP9dfUH/WYhG/1aSSf9UnEz/UqRO/1CrUP9Ps1H/TrtS/03EU/9N&#10;z1T+TOBV+0zrVfhM9FXwT/dV6VH4VeJS+FbbVPlX2VT5V9lU+VfZVPlX2VT5V9lU+VfZVPlX/1km&#10;A/9XLgX/YC8H/2o2Df9xPhX/c0ge/3JRJv9vWi7/amM2/2VuPP9hekL/XYVH/1qPSv9XmE3/VaBQ&#10;/1SoUv5Sr1P9UbdV/FDAVvpPy1b4T9xX9U/pV/JP81fqUvZX4VP3WNpV+FnRVvhaz1b4Ws9W+FrP&#10;Vvhaz1b4Ws9W+FrPVvha/1kmA/9aLAX/ZC0H/24zDf91PRX/eEYd/3dPJf90WC3/cGA1/2pqPP9m&#10;dkL/YoFH/l6LS/tblE/5WZ1S+FekVPZWrFb1VLRX81O8WPJTx1nwUtVa7FLmWulT8lnhVPVb11b2&#10;XM9X913IWfhdx1n4XcdZ+F3HWfhdx1n4XcdZ+F3HWfhd/1olA/9dKgX/ZyoG/3IyDP95OxT/fEUc&#10;/3xNJP96VSz/dV40/29nPPxqckL5Zn1I9mOHTPNfkFDxXZlT71uhVu1ZqFjrWLBa6le5W+hWw1zm&#10;VtFc41bkXN9W8F3VV/VfzFn2YMZa9mDAW/Zhvlz2Yb5c9mG+XPZhvlz2Yb5c9mG+XPZh/1slA/9g&#10;KAX/aygG/3cwC/9+OhP/gUMa/4JLIv9/Uyr/e1sz+XZkOvVwbkHxbHlI7WiDTepkjFHnYZVV5V+d&#10;WONdpVrhW61c3lq2XtxZwF/aWc5g1VniYNFZ72HKWvRiwlz0Y7xd9GS3XvNktl/zZLZf82S2X/Nk&#10;tl/zZLZf82S2X/Nk/1wkA/9jJgT/byYF/3svC/+CORH/hkEY/4dJIP+FUSj4glkw8n1gOO13akDo&#10;cnVH5G5/TeFpiFLdZpFX2WOZWtVgoV3SX6hgz12xYs1cu2PLXMdkyVzbZcVd62W/XfJmuF/xZ7Ng&#10;8WevYfFnrmLxZ65i8WeuYvFnrmLxZ65i8WeuYvFn/10kA/9mJAT/ciQF/34uCv+HNxD/iz8W/4xH&#10;HfmLTyXyiFYt7INdNuZ+Zz7geHFG23N7TdVug1PQaoxYzGeUXcllnGDGY6Njw2GsZcFgtWe/X8Fo&#10;vV/Qabpg5mm1Ye9qr2Lvaqtj72qnZO9ppmXwaaZl8GmmZfBppmXwaaZl8GmmZfBp/14jA/9pIgT/&#10;diME/4IsCf+LNg7/jz4U/ZFFG/SRTCLtjlMq5opaMt+FZTvXfm1F0Hh2Tct0f1TGcIdawmyPXr9p&#10;l2K7Z59luGWnaLZksGqzY7trsWPKbK9j4WyrZO1tpmbtbKNn7WygaO5rn2jua59o7mufaO5rn2ju&#10;a59o7mufaO5r/18jA/9rIAP/eSIE/4UrCP+ONAz/kzwS+JZDGO+WSh7nlVAm4JFYLteKYTrOhGpF&#10;yH5zTcJ5e1W+dYNbuXGLYLVukmSybJpnr2qjaqxorGypZ7Zup2fEb6Vn2m+iaOtvnmnsb5tq7G6Z&#10;a+1tmGvtbZhr7W2Ya+1tmGvtbZhr7W2Ya+1t/18jA/9uHgP/eyEE/4gqB/+RMgv/lzoP9JpBFeub&#10;Rxrjm00h2pZVLc+PXjnIiWdEwYNvTbt+d1W2eX9bsXaHYK1zj2WpcJZopm6fbKNsqG6ga7JwnWvA&#10;cZxr0nKabOlxl23qcJRt63CSbuxvkm7sbpJu7G6Sbuxukm7sbpJu7G6Sbuxu/2EhA/9wHQP/fiAD&#10;/4spBv+VMQn7mzgN8J4+EeegRBbfoEod05pSK8qTXDjCjWRDu4dtTbSCdFSvfnxbqnqEYaZ3i2Wi&#10;dJNpnnKbbZpwpHCXb69ylW+8c5NvzXOScOZzkHDpco5x6nGNcetwjHHrcIxx63CMcetwjHHrcIxx&#10;63CMcetw/2MgA/9yGwP/gB8D/44nBf+XLwj4njYL7aI7DuSlQBLapEYczp5RKsWXWje9kWJCtYxq&#10;TK+HclSpgnlbpH+AYJ98iGWbeZBql3eYbZN1oXCQc6xzjXO4dItzyXWKdOJ0iXToc4h16XKHdepx&#10;h3XqcId16nCHdepwh3XqcId16nCHdepw/2UfA/90GgL/gx4C/5AmBP+aLQb0oTQJ6aY3C+CqPQ7U&#10;p0QbyaFPKcCbWDa4lWBCsJBoS6mLb1Ojh3ZanoN+YJmAhWWUfY1qkHuWbox5n3GJeKlzhne1dYR3&#10;xXaDeN91g3jodIJ46XOCeOpxgnjqcYJ46nGCeOpxgnjqcYJ46nGCeOpx/2cdA/93GQL/hRwC/5Mk&#10;A/+dKwXxpDAG5qozCNyuNwzPqkMaxaVOKLyfVzWzmV9Bq5RmSqSQbVOei3RamIh7YJOFg2WOgotq&#10;ioCTboZ+nHGCfad0f3yzdX18w3Z8fdt2fH3odH186HN9fOlyfXzqcX186nF9fOpxfXzqcX186nF9&#10;fOpx/2kcAv95GAL/hxsC/5UjA/ugKQTuqCwE468vBdeyNAvLrUEZwahMJ7ejVTSvnV1Ap5lkSZ+U&#10;a1KZkHJZk415X46KgGSJh4hphIWRbYCDmnF8gqR0eYGxdneBwHZ2gdZ2doHndHeB6HN4gOlyeH/q&#10;cXh/6nF4f+pxeH/qcXh/6nF4f+px/2sbAv97FwL/ihoB/5ghAvijJgPqrCcD37QpA9K1MgrHsEAY&#10;vKxLJrOnUzOqols+op1jSJqZaVGUlXBYjpJ3XoiPfmSDjYZpfoqObXqJmHF2h6Jzc4audXGGvXZv&#10;h9J2cIfodHGF6HNyhOlyc4TqcXOE6nFzhOpxc4TqcXOE6nFzhOpx/20ZAv9+FgH/jRgB/5seAfSn&#10;IgLmsCAB2rohAc24MQnCtD4XuLBJJK6rUjGlplo9naJhR5WeaE+Om25XiJh1XYKVfGN9k4RoeJCM&#10;bHSPlXBwjaBybYysdGqMu3Vpjc51aY3odGuL6XNtiepxbYjqcW2I6nFtiOpxbYjqcW2I6nFtiOpx&#10;/3AXAv+BFQH/kBYB/54aAfCrGwHithYA070dAci7Lwi9uDwVs7RHI6mwUDCgq1g7mKhfRZCkZk6J&#10;oWxVgp5zW32cemF3mYFmcpeKam6Wk25qlJ5xZpSqc2STuHNjlMtzY5TmcmWS6nFnj+pwZ47qcGeO&#10;6nBnjupwZ47qcGeO6nBnjupw/3MVAv+FEwH/lBQA/KMVAOqwEgDZvgwAzcEbAcLALQe4vToTrrlG&#10;IaS1Ty2asVY5kq5eQ4qrZEyDqGpTfKVxWXajeF9xoX9jbJ+HaGiekWtknZxuYJyocF6ctnFdnMlx&#10;XZzkcF6a63BglutvYZXsb2GV7G9hlexvYZXsb2GV7G9hlexv/3cSAf+JEQH/mREA86gOANe1CgDP&#10;wQoAxsUYALzEKgWywjgRp79EHp67TSuUuFU2i7VcQISyYkl8r2lQdq1vVnCrdltrqn1gZqiGZGKn&#10;j2depppqW6WmbFiltW1XpsdtV6bibFek7Wxan+1sWp7tbFqe7Wxanu1sWp7tbFqe7Wxanu1s/3wQ&#10;Af+OEAD2ng0A2K0JAM24CQDHxAgAvsoUALXKJwSryDYPocVBG5fCSyiNv1Mzhb1aPH26YUV2uGdL&#10;cLdtUWq1dFZltHxbYLKEX1yxjmJYsZllVbClZlOws2dSscZnUrHhZ1Gv8WhTqvBoVKnwaFSp8GhU&#10;qfBoVKnwaFSp8GhUqfBo/4IOAP+UDADbpQYAzrEHAMW7BwC9xwcAtdAQAKzQIwOjzzMMmc0/GI/K&#10;SCT/4v/iSUNDX1BST0ZJTEUAAwmGyFEufcZYOHbEXz9vwmZGacFsS2TAc1Bfv3tUW76EWFe9jVtU&#10;vZhdUbykX0+8s2BNvcVgTb3gX0y88GFNt/ViTbb1Yk229WJNtvViTbb1Yk229WJNtvVi/4kLAOGc&#10;AwDQqgUAxbUFALu/BACyywgAq9gNAKPZIAKa2C8JkNY8FIfURh9+0k8pdtBWMm/PXjlozWQ/Y8xr&#10;RF7Mc0lay3pMVsqDT1LKjVJPyphUTcqlVkvKs1dKy8VXScvgVknJ8FhHx/pZSMX7WkjF+1pIxfta&#10;SMX7WkjF+1pIxfta95EEANSiAgDHrwQAurkDALDEBQCn0AkAn+EQAJjhIQOP4DAJhuA7En3fRBt1&#10;3k0kbt1VK2fcXDJi22Q3XdtrO1nacj9V2npDUtqDRU7ajUhM2phKSdqlS0jbs0xH3MRMRtzeTEba&#10;7UxE2PlPQ9j7T0PY+09D2PtPQ9j7T0PY+09D2PtP25oAAMqpAgC7swIAsL0DAKXJBQCb1gkAlOgU&#10;AYzpJQSE6DMLe+g8FHPoRBtr6EsiZOdSKF7nWS1Z52AyVedoNVLnbzhP53c7TOeAPUnniT9H6JRB&#10;ROifQkLprENB6bpEQOrNREDq5ERA6PVEQOf4Q0Dn+ENA5/hDQOf4Q0Dn+ENA5/hDzaMAAL2uAQCw&#10;uAEApMQCAJnQBQCP4QoAifEaAYHxKAV48jIMcPI7E2nyQxli8kofXPNQI1bzVydS814rT/NlLUz0&#10;bDBJ9HMyRvR7NEP0hDZB9Y43PvWZOT32pDo79rA7Ove/PDn4zzw49+g8OPfsPDj37Dw49+w8OPfs&#10;PDj37Dw49+w8v6oAALGzAACkvwAAmMoBAIzYBACE+g4AfPsbAnT7JgVs/DAKZfw4EF79QBVY/kcZ&#10;U/5NHU//VCBL/1oiSP9hJUX/ZyZC/20oQP91Kj3/fSs6/4YtOP+RLjb/my80/6YwM/+yMTL/vjIx&#10;/9AyMf/WMjH/1jIx/9YyMf/WMjH/1jIx/9Yysq8AAKW6AACYxgAAi9IAAH/fAgB5/xEBb/8ZAmf/&#10;IgRg/ywHWv80DFT/PA9P/0MTSv9JFUf/TxdD/1UZQP9bGz7/YRw7/2YeOf9tHzb/dCA0/30hMf+G&#10;Iy//kSQt/5slLP+lJiv/ryYq/7snKf++Jyn/vicp/74nKf++Jyn/vicp/74nprYAAJjCAACLzgAA&#10;ftsAAHX5BwBr/w8BYv8WAlv/HgNU/yYFTv8uBkn/NQhF/zwLQf9DDT7/SA47/04QOP9TETX/WBIz&#10;/14TMf9kFC7/ahUs/3IWKv96Fyf/gxgl/44ZJP+YGiP/oBoi/6obIf+tGyH/rRsh/60bIf+tGyH/&#10;rRsh/60bmr4AAIvKAAB+1wAAcOMAAGf/BABe/w0AVv8SAU//GQJJ/yADQ/8nBD//LgU6/zQGN/86&#10;BzP/Pwcw/0QILv9JCSz/Tgkp/1MKJ/9YCiX/Xgsj/2QLIf9sDB//dA0d/30OG/+HDhn/jw8Y/5kP&#10;GP+bEBj/mxAY/5sQGP+bEBj/mxAY/5sQ/0wqA/9IMwX/TzQG/1Q3CP9aQQ7/XEoW/1pUHf9XYCT/&#10;VGsq/1B4L/9NhDP/So82/0eZOf9GoTv/Rak8/0SwPv9Dtz//QsA//0LJQP9B1UH/QeRB/0HuQv9B&#10;9kL/Qf1C/0L/QflE/0H0Rv9C70f/Qu9H/0LvR/9C70f/Qu9H/0LvR/9C/00pA/9KMgT/UTIG/1c2&#10;CP9cPw7/XkkW/11THf9aXiT/V2kq/1N1L/9QgTT/TY03/0qXOv9Inzz/R6c9/0auP/9FtUD/RL1B&#10;/0TGQv9D0UL/Q+JD/0PsQ/9D9UP/Q/xD/ET/Q/VH/0PvSP9E60n/ROtJ/0TrSf9E60n/ROtJ/0Tr&#10;Sf9E/00pA/9MMAT/VDEF/1k0CP9fPQ7/YUcW/2BSHf9dXCT/Wmcr/1ZzMP9TfzT/T4o4/02UO/9L&#10;nT3/SqQ//0isQP9Is0H/R7tC/0bDQ/9GzkT/Rd9E/0XqRf1F80X7RftF90b/RPBJ/0XqSv9G5Uv/&#10;R+VL/0flS/9H5Uv/R+VL/0flS/9H/04pA/9PLgT/Vy4F/10yB/9jOw7/ZUYW/2VQHf9hWST/XWQr&#10;/1pwMP9WfDX/U4c5/1CRPP9Omj//TaJA/0upQv9KsEP/SrdE/0nARf9Iykb9SNtG+kjnR/hI8kf1&#10;SPpG8Un/R+pL/0jjTP9J3k3/St5N/0reTf9K3k3/St5N/0reTf9K/08oA/9SLAT/WiwF/2EvB/9n&#10;Og7/akQV/2pOHP9nVyT/YmEr/15tMf9beDb/V4M6/1SNPf9SlkD/UJ5C/k+lRPxOrUX7TbRH+ky8&#10;SPlMx0j2S9RJ80vlSfBL8EntTPlI6Uz/SuFO/0vaT/9M01D/TdNQ/03TUP9N01D/TdNQ/03TUP9N&#10;/1AoA/9VKgT/XSkF/2UtB/9sOA3/b0IU/29LHP9sVSP/aF4q/2NpMf9fdDb9XH87+1mJP/lWkkL3&#10;VJpE9VOiRvRSqUjyUbFJ8VC5Su9Pw0vuT89L60/iS+dP7kvkT/hN30/+TtVR/0/OUv9QyVP/UMlT&#10;/1DJU/9QyVP/UMlT/1DJU/9Q/1EnA/9YJwT/YScE/2osBv9xNgz/dEAT/3RJGv9yUiL/blsp/Whk&#10;MPllcDb2YXs7816FQPBbjkPuWZZG7FeeSOpVpkroVK1M51O1TeVTv07jU8xO4VPfTt1T7U/YUvdR&#10;0VP9UspU/lPEVv9Tv1f/U79X/1O/V/9Tv1f/U79X/1O/V/9T/1InA/9bJQP/ZSQE/24qBv92NAv/&#10;ej0R/3pGGP94TyD7dFgo9m9hL/FrbDbtZ3Y86WOAQOZgikXkXZJI4VuaSt9Zok3dWKpP2leyUNhW&#10;vFHVVchS0lXbU85W61PLVvZVxlb9Vr9Y/Va6Wf1Xtlr9V7Za/Ve2Wv1Xtlr9V7Za/Ve2Wv1X/1Mm&#10;A/9fIgP/aSED/3MoBf97Mgr/fzsQ/4BEFvt+TB70e1Ql7nZdLelxaDTkbXI74Gl8QdxlhUbYYo5K&#10;1F+WTdFdnVDOXKVSzFqtVMlZtlbHWcJXxlnQV8JZ5li/WfNZu1r7WbVb+1qwXftarV37Wa1d+1mt&#10;XftZrV37Wa1d+1mtXftZ/1YkA/9iIAP/bSAD/3cmBP9/MAj/hDkN/YZBFPWFSRvuglEi531aKuF4&#10;ZDLcc2461G53QdBqgEfMZolMyGSRUMVimFPDYKBVwF6oWL5dsVm7XbxbuVzJXLdc4Fy0Xe9csF75&#10;Xatf+V2oYPlcpWH5XKVh+VylYflcpWH5XKVh+VylYflc/1giA/9lHgP/cR8D/3skA/+ELgf/iTYL&#10;+Is+Ee+LRhfoiE4e4YRXJtl+YTHReGo6y3NzQsZvfEjCbIRNvmmMUbtmk1W4ZJtYtWOjWrNhrFyw&#10;YLdermDEX6xg2F+pYetfp2H3X6Jj91+fZPdfnWT4Xp1k+F6dZPhenWT4Xp1k+F6dZPhe/1sgAv9o&#10;HAL/dB0C/34jA/+IKwX9jTQJ85A7DuqQQxTij0oa2opUJdCDXTDJfmc6w3hvQr50eEi5cYBOtW6I&#10;UrJrj1avaZdarGefXKllqF+mZLJhpGS/YqJk0GKgZOdinmX1Yppm9WGYZ/Zglmj2YJZo9mCWaPZg&#10;lmj2YJZo9mCWaPZg/10fAv9qGgL/dxwC/4IhAv+LKQT5kTEH75U4C+aWPxDdlEcX0o5RJMqIWy/C&#10;g2Q5vH5sQbd5dEiydXxOrnKEU6pvi1embZNbo2ubXqBqpGCdaK5jm2i6ZJloy2WXaONklWnzZJNq&#10;9GORa/VikGv1YZBr9WGQa/VhkGv1YZBr9WGQa/Vh/18dAv9tGAL/ehsC/4UfAv+OJwP1lS4F65k1&#10;COGcOwzWmEMWzJNPIsSNWC69h2E4toJpQbB+cUirenlOp3eAU6N0iFifcZBbm2+YX5huoWKVbatk&#10;kmy3ZpBsxmaPbN9mjm3xZYxu82SLbvRjim70Yopu9GKKbvRiim70Yopu9GKKbvRi/2EcAv9vFgL/&#10;fBoB/4geAf+RJALymSsE554xBd2gNgnRnEEVx5dNIb+RVi23jF83sYdnQKuCbkilfnZOoHt9U5x4&#10;hViYdo1clHSVX5FynmKOcahli3C0Z4lww2iHcNtnhnHuZoZy8mWFcvNkhHL0Y4Ry9GOEcvRjhHL0&#10;Y4Ry9GOEcvRj/2MaAv9xFQH/fxgB/4ocAfyUIQLunCcC46IsA9ikMgjMn0AUw5pLILqVVSyzkF03&#10;rItlP6WHbEegg3NNm4B7U5Z9gleSeopcjniSYIp2m2OHdaVmhHSxZ4J0wGiAdNVogHXsZ3928mZ/&#10;dfNlf3XzZH9182R/dfNkf3XzZH9182R/dfNk/2UZAv90FAH/gRcB/40aAfmXHgHroCMB36YmAtKn&#10;MAfIoz4Tv55JH7aZUyuulFs2p49jP6CLakabh3FNlYR4UpCBf1eMf4dciH2QYIR7mWOAeqNmfnmv&#10;aHt5vWl6edFpeXrqaHp68mZ6efJlennzZHp582R6efNkennzZHp582R6efNk/2cXAv92FAH/hBYB&#10;/5AXAfWbGgHnpB0B26sfAc6qLwbEpj0SuqFIHrKdUSqqmFk0opRhPpyQaEWWjG9MkIl2UouGfVeG&#10;hIVbgoKNX36Al2N6f6Fmd36saHV9u2lzfs5pc37oaHR+8WZ0ffJldXzzZHV882R1fPNkdXzzZHV8&#10;82R1fPNk/2kWAf94EwH/hxQA/5MVAPGeFQDjqBYA1a4bAcqtLQbAqTsRtqVGHa2hUCmlnFgznphf&#10;PJeUZkSQkW1Li450UYaMe1aBiYNbfIeLX3iGlGJ0hJ9lcYOqZ2+DuGltg8tpbYPmaG6D8mZvgvJl&#10;cIHzZHCB82RwgfNkcIHzZHCB82RwgfNk/2sUAf97EgH/ihIA/5YSAO2iEADerQ4A0LEZAMWwKwW7&#10;rTkPsqlEG6mlTiegoVYymZ1eO5KaZEOLl2tKhpRyUICSeVV7j4Bad42JXnKMkmFuipxka4moZ2mJ&#10;tmhnichoZ4njZ2iJ8mZph/NlaobzZGqG82RqhvNkaobzZGqG82RqhvNk/24SAf9+EAD/jRAA95oO&#10;ANunCgDTsAsAyrQWAMC0KQS2sTcOra5DGqSqTCWbplUwk6NcOYygY0GGnWlIgJpwTnuYd1N2ln5Y&#10;cZSGXGySkGBokZpjZZCmZWOQtGZhkMZmYZDhZmGQ8mVjjvNkZIz0Y2SM9GNkjPRjZIz0Y2SM9GNk&#10;jPRj/3EQAf+CDwD/kQ0A3p8JANOqCQDMswkAxLgTALq4JgOxtjUMp7NBGJ6vSiOWrFMujqlaN4em&#10;YT+ApGdGeqFuTHWfdVFwnXxVa5yEWmaajl1jmZhgX5ikYl2YsmRbmMNkW5jeY1uY8GNclfViXpP1&#10;Yl6T9WJek/ViXpP1Yl6T9WJek/Vi/3UOAP+GDQDrlggA1aMHAMytCADFtgcAvbwRALS9IwKruzIK&#10;obk/FZi2SCCQs1EriLBYNICuXzx6q2ZDdKlsSG+oc05qpnpSZaWCVmGjjFpdopZcWqKiX1ehsGBW&#10;ocFgVaLcYFWh72BWn/dfV5z3X1ec919XnPdfV5z3X1ec919XnPdf/3oMAP2LCQDamwQAzqcGAMSw&#10;BgC8uQQAtcEOAKzCIAGkwTAImr88E5G9Rh2Juk8ngbhWMHq2XThztGQ/brJqRGixcUlksHlNX66B&#10;UVutilRYrZVXVKyhWVKsr1tQrMBbUKzaWk+r7ltPqvpbUab6W1Gm+ltRpvpbUab6W1Gm+ltRpvpb&#10;/4AJAOGSAQDRoAQAxqsFALy0BACzvQMAq8cLAKTJHAGcyCwGk8c5D4rFRBmBw00jesFULHO/WzNt&#10;vmI5Z7xpPmK7cENeundHWrmAS1a5iU5TuJRQULigUk24rlRMuL9US7nYVEu37VRKtvlVSrP+Vkqz&#10;/lZKs/5WSrP+Vkqz/lZKs/5W+ocCANaYAADJpQMAva8DALO4AQCpwgQAoc0IAJrQFgCS0CgEis82&#10;DIHOQRV5zEoecstSJmzKWi1myWEyYchoN1zHbzxYxnY/VcZ/Q1HFiUVOxZRIS8WgSknFrktIxb9L&#10;R8bYS0fF7UtGw/lNRcL/TkXC/05Fwv9ORcL/TkXC/05Fwv9O35AAAMyfAAC/qgEAs7MBAKm9AgCf&#10;xwUAltIJAI7aEgCI2yQCgNoyCHjZPhBx2EgYatdQH2TWWCVf1V8qW9RnL1fUbjNT03Y2UNN/OUzT&#10;iDtK05Q+R9OgP0XUrkBE1L9BQ9XYQETT7EBC0vZCQdH+REHR/kRB0f5EQdH+REHR/kRB0f5E0ZgA&#10;AMOlAAC1rgAAqbgAAJ7DAgCUzQYAitkKAITjGAF95CYDdeQyCG7jPA9n40UVYeNNG1zjVSBX410k&#10;VONkJ1DiaypN4nMtSuN8MEjjhjJF45A0Q+OcNUHkqTZA5Lg3P+XLNz/l5Dc/4/M2PeL7OD3i+zg9&#10;4vs4PeL7OD3i+zg94vs4xqEAALerAACqtAAAnr4AAJPJAgCI1AYAf+4OAHntGwFx7ScDau4yCGTu&#10;Ow1e7kMTWO5LF1PuUhpQ71keTO9gIEnvZyNH728lRPB3J0HwgCk/8IoqPfGVLDvxoS058q4uOPK+&#10;Lzfz0C838+cvNvHzLzbx8y828fMvNvHzLzbx8y828fMvuacAAKuwAACfuwAAksYAAIbQAQB73QUA&#10;dPcRAG33HAFm+CYDX/gvBlr5OApU+UAOUPpHEUz6ThRI+1UWRftbGEL7YhpA/GgcPfxwHTr9eB84&#10;/YIgNv2NIjT+mCMy/qQkMf+xJTD/vyYv/88mLv/jJi7/4yYu/+MmLv/jJi7/4yYu/+Mmra0AAJ+3&#10;AACSwgAAhs0AAHnaAABw8ggAaP8RAGH/GgFa/yMDVP8rBE//MwZK/zsIRv9CC0P/SQ1A/08OPf9V&#10;EDr/WxE4/2ETNf9oFDP/bxUw/3gWLv+CFyz/jRkq/5kaKf+kGij/rxsn/7ocJv/HHCb/xxwm/8cc&#10;Jv/HHCb/xxwm/8ccobQAAJO/AACGygAAeNYAAGziAABj/AcAXP8PAFX/FgFP/x4CSf8mA0T/LgRA&#10;/zQFPP87Bjn/QQc2/0YIM/9MCDH/UQku/1cKLP9dCir/ZAso/2wMJf91DSP/fw4h/4oPIP+VEB7/&#10;oBAe/6gRHf+xER3/sREd/7ERHf+xER3/sREd/7ERlbwAAIbHAAB50wAAa+AAAF7tAABW/wMAT/8M&#10;AEn/EgFD/xkBPv8gAjn/JwM1/y0DMv8zBC7/OAQr/z0FKP9CBSb/RwUk/0wGIv9RBiD/VwYd/14H&#10;G/9lBxn/bggX/3gIFf+DCBP/jQkT/5YJEv+eCRL/ngkS/54JEv+eCRL/ngkS/54J/0ItA/9CMgT/&#10;SDIE/0w2Bv9OPAj/UEcO/1BSFf9OXxr/S2sf/0h3JP9Fgyf/Qo4q/0GXLP8/oC7/P6cv/z6uMP89&#10;tTH/Pbwy/zzFMv88zjP/O98z/zvqNP878zT/O/s0/zz/M/48/zP8Pf809j//NfU//zX1P/819T//&#10;NfU//zX1P/81/0MsA/9EMAT/SjAE/040Bv9ROgj/U0YO/1JRFf9RXRr/Tmkg/0t0JP9IgCj/RYsr&#10;/0OVLf9CnS//QaUw/0CsMf8/szL/P7oz/z7CNP8+zDT/Ptw1/z3oNf898TX/Pvo1/T7/Nfs//zT4&#10;P/828kH/N/BB/zfwQf838EH/N/BB/zfwQf83/0QsA/9HLgP/TS4E/1EyBf9UOQj/V0QO/1ZPFf9U&#10;Whv/UWYg/05yJf9LfSn/SIgs/0aSLv9FmzD/RKIy/0OpM/9CsDT/Qrc1/0G/Nv9ByTb/QNc3/0Dl&#10;N/1A8Df6QPg390H/NvZB/zfyQf847EP/OepE/znqRP856kT/OepE/znqRP85/0UrA/9JLAP/UCwE&#10;/1UvBf9ZNwj/XEIO/1tNFf9YVxv/VmMg/1JvJf9Peir/TIUt/0qPMP9ImDL/R580/0amNf9FrTb/&#10;RbQ3/0S8OP5Exjj8RNI5+UPiOfZE7jnzRPc58UT/Oe9E/zrrRf875Eb/PONG/zzjRv8840b/PONG&#10;/zzjRv88/0YrA/9NKQP/VCkE/1ksBf9eNQf/YUAN/2FKFP9eVBr/Wl8g/1drJv9Udir/UYEu/06L&#10;Mf5MlDT8S5w1+0qjN/pJqjj4SLE590i5OvZHwjv1R8078kffO+5H7DvrSPY76Uf/PedH/z7hSP8/&#10;2kr/QNhK/0DYSv9A2Er/QNhK/0DYSv9A/0cqA/9QJwP/WCYD/14qBP9jMwf/Zj0N/2ZHE/9kURr/&#10;YFsg/1xnJv1Zciv6Vn0v+FOHM/ZRkDX0UJg38k6fOfFNpjvvTK087ky1PexLvj3rS8o+6UvcPuVM&#10;6j3iS/U/30v+QdxK/0LUTP9DzU3/Q8tO/0PLTv9Dy07/Q8tO/0PLTv9D/0ooA/9UJAP/XCMD/2Mo&#10;BP9oMAb/bDsL/2xEEv9qThn+Zlgf+WFiJfVebSvyW3gw71iCNOxWizfqVJQ56FObO+ZRoz3lUao+&#10;41CyP+FPu0DgT8dA3k/YQdlP6EHUT/RD0E7+Rc5O/0bIUP9GwlH/R8BR/0fAUf9HwFH/R8BR/0fA&#10;Uf9H/00lAv9XIQL/YCAD/2gmA/9uLgX/cjgK/3JBEP1wSxf3bVQd8mheJO1kaSrpYXQw5V5+NOJb&#10;hzjgWY873VeXPttVn0DYVKZC1VOuQ9JSt0TQUsJFzlLQRstS5UbIUvJIxVL9ScJS/0q8VP9Kt1X/&#10;SrZV/0q2Vf9KtlX/SrZV/0q2Vf9K/1AjAv9bHgL/ZB4C/20kA/9zKwT/dzUI/ng+DvZ3RxTwdFAb&#10;6m9aIuRrZSngZ28v22N5NdZggjrSXYo+z1uSQcxZmkPKWKFFyFepR8ZWsknEVrxKwlXJS79V30u8&#10;Vu5MuVb6TbdW/02yWP9Nrln/TaxZ/02sWf9NrFn/TaxZ/02sWf9N/1MgAv9eHAL/aBwC/3EiAv94&#10;KAP/fDEH+H46C/B9QxHpekwY4nZXH9xyYSjUbWsvz2l0NstlfTvHYoVAxGCNQ8FelUa/XZxIvFuk&#10;S7parUy4WbdOtlnDT7RZ1U+xWupQrlr3UKxa/1CoW/9QpFz/UKRd/0+kXf9PpF3/T6Rd/0+kXf9P&#10;/1YeAv9hGQL/bBoC/3UgAv98JQP9gS4F84Q3CeqEPw7igUgV231THdF3XSfLcmcwxm5wN8JqeDy+&#10;Z4BBumWIRbdjkEi0YZhLsl+fTa9eqE+tXbJRq12+UqldzlOmXeVTpF70U6Je/1OfX/9SnGD/Uptg&#10;/1KbYP9Sm2D/Uptg/1KbYP9S/1gcAv9kFwH/cBkB/3kdAf+AIwL4hioD7YkyBuSKOwrciEUS0YJQ&#10;HMp9WibEeGMvvnNsN7lvdD21bHxCsmqERq5njEqrZZNNqGSbT6VipFKjYa5UoWG5VZ9hyFadYeFW&#10;m2LxVZli/VWXY/9UlWT/VJRk/1OUZP9TlGT/U5Rk/1OUZP9T/1oaAv9nFQH/cxcB/30bAf+EIAHz&#10;iiYC6I4uBN+QNgfUjEERy4dNG8SCVya9fWAvt3hpNrJ0cT2ucXhCqm6AR6ZsiEqjao9OoGiYUZ1n&#10;oFOaZqpVmGW1V5VlxFiUZdtYkmbvV5Fm/FePZ/5Wjmf+VY1o/lWNaP5VjWj+VY1o/lWNaP5V/1wY&#10;Af9pEwH/dhYB/4AZAf2IHQHvjiIB5JMpAtqUMQbOkD8PxotLGr6GVSW3gV4usX1mNqx5bjyndnVC&#10;o3N9R59whEucboxOmGyUUpVrnVSSaqdXkGmyWY1pwFqMadVaimrsWYpq+liJa/1Xh2v9Vodr/laH&#10;a/5Wh2v+Vodr/laHa/5W/14XAf9sEgH/eBQB/4MXAPmLGgDrkh0B4JgjAdOYLwXKlD0OwY9JGbmK&#10;UySyhlstrIFkNaZ+azyhenJCnXd6R5l1gUuVc4lPkXGRUo5vmlWLbqRYiG2vWoZtvVuEbdBbg27p&#10;WoNu+FmCb/xYgm/9V4Jv/VeCb/1Xgm/9V4Jv/VeCb/1X/2AVAf9uEQH/exMA/4YUAPaPFgDnlhgA&#10;25wcAM+bLQTFlzsNvJNHGLSOUSOtilksp4ZhNKGCaTucf3BBl3x3RpN5fkuPd4ZPi3WOUohzl1WE&#10;cqFYgnGsWn9xulx+ccxcfXLnW31y9lp8cvxZfHL8V3xy/Vd8cv1XfHL9V3xy/Vd8cv1X/2IUAf9x&#10;EQH/fREA/4gSAPKSEgDjmhIA1Z8ZAMqeKwTBmzkMuJdFF7CSTyKpjlgroopfM5yGZzqXg25AkoB1&#10;RY1+fEqJfIROhXqMUoJ4lVZ+d59Ye3aqW3l1uFx3dcpcd3blXHd39Vp3dvtZd3b8WHd2/Fd3dvxX&#10;d3b8V3d2/Fd3dvxX/2QSAf9zEAD/gBAA/4sQAO+VDgDfng0A0KIXAMahKQO9njcLtJpDFqyWTSCk&#10;klYqnY5eMpeLZTmSiGxAjYVzRYiDekqEgIFOgH+KUnx9k1V4fJ1YdXuoW3N6tlxxesdccXriXHF7&#10;81pxe/tZcnr8WHJ6/FhyevxYcnr8WHJ6/FhyevxY/2cRAf91DwD/gw4A9I4NANuZCgDUoQsAzKQV&#10;AMKkJwO4ojYKsJ5CFaeaTB+gl1QpmZNcMZOQYziNjWo/iIpxRIOIeEl+hn9NeoSIUXaCkVVzgZtY&#10;b4CmWm1/tFxrf8Vca4DfXGuA8lprgPtZbH78WG1+/FhtfvxYbX78WG1+/FhtfvxY/2kQAf94DgD/&#10;hQwA4pIIANWbCQDOowkAx6gSAL2oJQK0pjQJq6JAE6OfSh6bm1InlJhaMI6VYTeIkmg9gpBvQ36O&#10;dkh5jH1MdYqFUHGIjlRth5lXaoakWWeFsVtlhcJbZYXcW2WF8FpmhftZZ4P8WGeD/Fdng/xXZ4P8&#10;V2eD/Fdng/xX/2wOAP97DADyiQkA2ZUGAM+eCADJpggAwasQALirIgKvqjIIpqc+Ep6kSByWoVEl&#10;j55YLoibXzWCmWY8fZZtQXiUdEZzkntLb5CDT2uPjFJnjpZVZI2iWGGMr1lfjMBaX4zZWV+M7llf&#10;jPtYYYr9V2GJ/Vdhif1XYYn9V2GJ/Vdhif1X/28MAP9/CQDfjQMA0pgGAMqiBgDCqQYAuq8OALKw&#10;IAGpri8Goaw8EJipRhqRp08jiaRWLIOiXTN9n2Q5d51rP3KbcURumnlIaZiBTGWXilBhlZRTXpWg&#10;VVuUrVdalL1YWZTUV1mU7FdZk/lWW5H+VVuQ/lVbkP5VW5D+VVuQ/lVbkP5V/3MJAPWEBADYkQMA&#10;zJwFAMOlBQC7rQQAs7MMAKu1HAGjtCwFm7I5DpKwRBeKrU0gg6tUKX2pXDB3p2I2caVpPGykb0Fo&#10;ondFZKF/SV+fiExcnpJPWJ6eUladq1NUnbxUU53RVFOd61NTnPhTVJr/U1SZ/1NUmf9TVJn/U1SZ&#10;/1NUmf9T/3gGAOGJAADQlgIAxqEDALypAwCzsAEAq7gIAKS6GACcuikDlLk2C4y3QRSEtUodfLNS&#10;JXaxWixwr2Aya65nOGatbjxiq3VAXqp9RFqphkhWqJFKU6idTVGnqk5PqLpPTqjPT06n6U9NpvdP&#10;TaX/T06k/09OpP9PTqT/T06k/09OpP9P+n8AANiOAADJmwEAvqUCALStAQCrtQAAob8EAJvBFACU&#10;wSUCjMAzCIS/PhF8vUgZdbxQIW+6WCdquV8tZbhlMmC3bDZctnQ6WLV8PlW0hUFRtJBETrOcRkyz&#10;qUhKs7lISbTOSEmz6UhIsfZJSLD/Skiw/0pIsP9KSLD/Skiw/0pIsP9K4oYAAM6UAADCoQAAtqkA&#10;AKuxAAChugEAmMMFAJDJEACKySABg8kvBXvIOw10x0UUbsZOG2jFViFjxF0nXsNkK1rCay9WwXIz&#10;U8F7Nk/AhDlMwI88SsCbPkfAqD9GwLhARcDNQEXA6D9EvvZBQ73/QkO8/0NDvP9DQ7z/Q0O8/0ND&#10;vP9D1o0AAMabAAC4pQAAra4AAKK2AACYvwIAjcgGAIPRCwB/0hoAedIqA3LSNwhs0UIPZtFLFWHQ&#10;Uxpcz1sfWM9iI1TOaSdRznEqTc56LUrOgzBIzo4yRc6aNEPOqDVCzrg2Qc/NNUHO6DVAzfU3P8v+&#10;OT7L/zk+y/85Psv/OT7L/zk+y/85ypYAALyiAACvqgAAo7MAAJi8AACNxgMAgs8HAHjZCwBz3hgA&#10;bt4mAmjeMwVi3j4KXd5ID1neUBRV3lgXUd5gG07eZx5L3W8gSN54I0begSVD3ownQd6YKT/epio+&#10;37UqPeDIKj3f4yo83fErO9z7LTrc/S463P0uOtz9Ljrc/S463P0uwJ8AALGnAACksAAAmLoAAI3D&#10;AACBzQIAdtcHAG7oDwBp6BsBY+gnAl7pMgVY6TsIVOlEDE/qTA9M6lMSSepbFUbqYhdE62oZQety&#10;Gz/rex0864YeOuyRIDjsniE37awiNu27IzXuzyM07uYjNOv1IzTr+CM06/gjNOv4IzTr+CM06/gj&#10;s6UAAKatAACZtwAAjcEAAIDLAAB11QEAaeEGAGTzEQBe8xwBWfQmAlT0MARP9TgGS/VACEf2RwpE&#10;9k4MQfdVDj/3XA8892MROvhqEzf4cxQ1+H0WM/mIFzH5lBgv+qEZLvqvGi37vhos+88bK/vnGyv7&#10;6xsr++sbK/vrGyv76xsr++sbqKoAAJq0AACNvwAAgMkAAHTTAABn3gAAXvIIAFn+EQBT/xoBTv8j&#10;Akn/KwNF/zMEQf86BT7/QQY7/0cHOP9OCDX/VAkz/1oJMf9hCi//aQss/3IMKv99DSj/iA4m/5UP&#10;Jf+hECT/rhEj/7oSIv/KEiL/0BIi/9ASIv/QEiL/0BIi/9ASnLIAAI68AACBxwAAc9EAAGfdAABZ&#10;4wAAU/0GAE3/DgBI/xYAQ/8eAT//JgI6/y0CN/8zAzP/OQMw/z8ELv9EBCv/SgUp/1AFJ/9WBiT/&#10;XQYi/2UHIP9uBx3/eQgb/4UIGv+SCRn/ngkY/6gJF/+zCRf/twkX/7cJF/+3CRf/twkX/7cJkLoA&#10;AILFAAB00AAAZ9wAAFjjAABN8AAAR/8CAEL/DAA8/xEAOP8YATT/HwEw/yUBLP8rAin/MAIl/zUC&#10;I/86AiD/PwMe/0QDHP9JAxn/TwMX/1YEFf9eBBL/aAQR/3IFD/9+BQ7/igUO/5QFDf+eBQ3/ogUN&#10;/6IFDf+iBQ3/ogUN/6IF/zkvAv88MAP/QTED/0Q0BP9EOgb/REUI/0VRDP9DXRH/QWkW/z52Gf88&#10;gRz/Oowe/zmWIP84niH/N6Uj/zerI/82siT/Nrkl/zbAJf81yib/Ndcm/zXlJv817yb/Nfgm/zb/&#10;Jv42/yb8Nv8m/Db/J/o2/yj6Nv8o+jb/KPo2/yj6Nv8o/zkvAv8+LwP/RC8D/0YyBP9IOAb/SEMI&#10;/0hPDf9HWxL/RGcW/0JzGv8/fx3/PYof/zyTIf87myP/OqIk/zmpJf85sCb/OLYm/zi+J/84xyf/&#10;ONMo/zjjKP847Sj+OPco+zj+J/k5/yf4OP8p+Dj/KvY4/yr2OP8q9jj/KvY4/yr2OP8q/zovAv9B&#10;LAP/RiwD/0ovBP9MNwX/TUEI/0xMDf9LWBL/SGQX/0ZwG/9DfB7/QYcg/z+QI/8+mCT/PaAl/z2m&#10;Jv88rSf/PLQo/zu7Kf87xCn/O88p/jvgKvs76yr4O/Up9jz+KfQ8/yrzO/8r8jv/LO87/y3vO/8t&#10;7zv/Le87/y3vO/8t/zwtAv9EKQL/SikD/04sBP9RNAX/Uj4I/1JKDf9QVRL/TWEX/0ptG/9IeB//&#10;RYMi/0ONJP9ClSb/QZ0n/0CjKP9Aqin+P7Eq/T+4K/w/wSv6P8sr9z/cLPU/6SzxP/Qr7z/9LO0/&#10;/y3sPv8v6z7/MOc//zDnP/8w5z//MOc//zDnP/8w/0AqAv9IJgL/TiYD/1IpA/9WMgX/VzwH/1dH&#10;DP9VURL/Ul0X/1BpHP9NdCD/Sn8j/UiJJvtHkSj6Rpkp+EWgKvdEpyv1RK0s9EO1LfNDvS3yQ8gu&#10;8EPXLuxD5y7pRPMt5kP8MORC/zHjQv8y4UL/M9xD/zTcQ/803EP/NNxD/zTcQ/80/0MnAv9LIwL/&#10;UiIC/1gnA/9cLwT/XTkH/15DDP9bThH/WFgX/lVkHPpSbyD3UHok9E2EJ/JMjSnwSpUr70mcLe1J&#10;oy7sSKov6kexL+lHujDnR8Uw5kfSMOJI5TDfR/Iy20f7NNhG/zXVRv820kb/N81I/zfNSP83zUj/&#10;N81I/zfNSP83/0YkAv9PIAL/Vh8C/10kA/9hLAT/YzUG/2RAC/9iShD6XlQW9VtfHPFYayDuVXUl&#10;61N/KOhRiCvmT5Et5E6YL+JNoDDhTKcx30yuMt1LtzPbS8I02UrPNdVL5DXQS/A2zUr7OMpK/zrI&#10;Sv86xkv/O8FM/zvBTP87wUz/O8FM/zvBTP87/0ohAv9THQL/WxwC/2IiAv9nKQP/aTIF/2o8Cflo&#10;Rg/yZVAV7WFbGuheZiDkW3El4Vh7Kd5WhCzbVIwv2FKUMtRRmzTSUKM10E+qN85OsjjMTrw5yk7J&#10;OshO3TrET+07wU75Pb5O/z28Tv8+uk//PrZQ/z62UP8+tlD/PrZQ/z62UP8+/00eAv9WGgH/XxoB&#10;/2cgAv9sJgL/by4E+XA4B/JvQgzrbEsS5WlXGd9lYh/aYWwl1F12KtBbfi/NWYcyylePNchWljfG&#10;VJ05xFOlO8FTrTy/Urc+vVLDP7xS0z+5Uug/tVL2QbNS/0GxU/9Br1P/QaxU/0GsVP9BrFT/QaxU&#10;/0GsVP9B/1AcAf9aFwH/ZBgB/2wdAf9xIwL9dSoD83YzBet2PQrjc0cP3G9TF9RrXh/OZmcmymNx&#10;K8ZgeTDCXoE0v1yJN71akTq6WZg8uFigPrZXqEC0VrJCsla9Q7BVzEOtVuNEq1bzRKhX/kSnV/9E&#10;pVj/RKJY/0SiWP9Eolj/RKJY/0SiWP9E/1MZAf9dFAH/aBYB/3AaAf92IAH3eiYC7XwuA+R8OAfc&#10;ekQN0nVPFstwWh7GbGMmwWhsLL1mdTG5Y301tmGEObNfjDywXZQ/rlybQatbpEOpWq1Fp1q4RqVZ&#10;x0ejWt5HoVrvR59b/EedW/9Hm1z/Rppc/0aaXP9Gmlz/Rppc/0aaXP9G/1UXAf9gEgH/axQB/3QX&#10;AP96HAHyfyIB54EpAt6CMwTTf0AMy3pMFcR2Vh6+cWAluW5oLLRrcTKxaHk2rWaAOqpkiD2nYo9A&#10;pWCXQ6JfoEWfXqlHnV60SZtdwkqZXdZKl17sSpZf+kmVX/9Jk2D/SJJg/0eSYP9HkmD/R5Jg/0eS&#10;YP9H/1gVAf9jEQH/bhIA/3cVAPt+GADtgx0A4ocjAdaHLgPMgz0LxX9JFL17Ux23dl0lsnNlLK1v&#10;bTKpbXU3pmp8O6JohD6fZoxBnGWURJljnEeXYqZJlGKwS5JhvkyQYdBMj2LoTI5j+EuNY/9KjGT/&#10;SYtk/0mLZP9Ji2T/SYtk/0mLZP9J/1oTAf9mEAD/cREA/3oSAPeCFADohxcA3YscANCLLAPHiDsK&#10;v4RHE7h/URyxe1okrHdiK6d0ajGjcXI2n295O5ttgD+Ya4hClWmQRZJomUiPZqJKjGatTIpluk2I&#10;ZcxOh2bmToZn9kyGZ/9LhWj/S4Ro/0qEaP9KhGj/SoRo/0qEaP9K/1wSAf9oDwD/dBAA/30QAPOF&#10;EADkixEA1o8XAMuOKgLCjDgJuohEErOETxusf1gjp3xgK6F4aDGddW82mXN2O5VxfT+Sb4VCjm2N&#10;RYtslkiIa6BLhWqqTYNpt06BachPgGrjT4Br9E5/a/9Mf2v/S39r/0t/a/9Lf2v/S39r/0t/a/9L&#10;/14QAf9rDgD/dg4A+4ANAOqIDQDbjwwA0JIVAMeSJwK+jzYItoxCEa6ITRqohFYiooBeKpx9ZTCX&#10;emw1k3dzOo91ez6Mc4JCiHKLRoVwk0mCb51Mf26oTn1utU97bcZQem7gUHlv8k55b/5NeW//THlv&#10;/0t5b/9LeW//S3lv/0t5b/9L/2APAP9tDQD/eQwA7oMLANuLCQDUkQoAzJUTAMKVJQK5kzQHsY9B&#10;EKqMSxmjiFQhnYRcKZeBYy+Sfmo1jnxxOYp6eD2GeIBCg3aIRX91kUl8c5tMeXKmTnZys1B1csNQ&#10;c3LdUHRz8E90c/1NdHP/THRz/0x0c/9MdHP/THRz/0x0c/9M/2IOAP9vDAD8ewoA3oYGANWOCADP&#10;lAkAx5gRAL6YIwG1ljIGrZM/D6aQSRifjFIgmIlaKJOGYS6Og2g0iYFvOYV/dj2BfX5BfXuGRXp5&#10;j0l2eJlMc3ekTnF3sVBvdsFQbnfZUG53709ud/xObnf/TW93/0xvd/9Mb3f/TG93/0xvd/9M/2QN&#10;AP9yCgDwfgYA2ogFANCQBwDKlwgAwpsQALmbIQGxmjAGqZc9DqGURxeakVAflI1YJ46LXy2JiGYz&#10;hIZtOICEdD17gntBeICERXR/jUhxfZdLbXyiTmt8r09pe75QaHzVUGh87U9pfPtOaXz/TWp7/0xq&#10;e/9Manv/TGp7/0xqe/9M/2YKAP91CADhgQIA1IsFAMuTBgDEmgYAvZ4OALWfHwGsni4FpJs7DJ2Y&#10;RRWWlU4ej5NWJYmQXSyEjmQyf4trN3qKcjx2iHlAcoaBRG+Fikdrg5VKaIKgTWWBrE5jgbxPYoHR&#10;T2KB605jgflNY4H/TGSA/0tkgP9LZID/S2SA/0tkgP9L/2kIAPt4BADchAEAz48EAMaXBQC/nQUA&#10;t6EMAK+jHACnoiwEn6A5C5ieQxSRm0wciphUI4SWXCp/lGIwepJpNXWQcDpxjnc+bY1/QmmLiEZl&#10;ipJJYomeS1+Iqk1eiLpOXIjOTl2I6U1dh/hMXYf/S16G/0tehv9LXob/S16G/0tehv9L/20FAOp8&#10;AADViAAAypIDAMGaAwC5oAMAsaYJAKmnGQCipykDmqU2CZKjQRKLoUoahJ9SIX6dWih5m2AudJln&#10;M2+XbjhrlnU8Z5R9QGOThkNgkZBGXJGcSVqQqUtYkLhMV5DMTFeQ50tXj/dKV47/SliO/0lYjv9J&#10;WI7/SViO/0lYjv9J/3EBAOCAAADPjAAAxJYCALueAgCypAAAqaoFAKKsFQCbrCYClKs0B4yqPw+F&#10;qEgXfqZQHnikWCVzol4rbqFlMGqfbDRlnnM5YZ17PF6bhEBamo5DV5maRVSZp0dSmbZIUZnKSFGY&#10;5khRl/VIUZf/R1GW/0dRlv9HUZb/R1GW/0dRlv9H9ncAANiFAADJkQAAv5sBALSiAACrqAAAobAA&#10;AJqyEQCUsyIBjbIwBYWxPAx+r0YUeK5OG3KsViFtq1wnaKljLGSoajBgp3E0XKZ5OFilgjtVpIw+&#10;UaOYQE+jpUJNo7RDTKPIQ0yj5ENLofRDS6D/REug/0RLoP9ES6D/REug/0RLoP9E430AAM+LAADC&#10;lgAAt58AAK2mAACjrQAAmbUAAJC5DgCLuh4BhLotA325OQl3uEMQcbZMF2u1Ux1mtFoiYrNhJl6y&#10;aCtasW8uVrB3MlOwgTVPr4s4TK+XOkqupDxIrrM9R67HPUeu4zxGrfM9Rqv+PkWr/z9Fq/8/Rav/&#10;P0Wr/z9Fq/8/2oMAAMeRAAC7nAAAr6QAAKWrAACasgAAkLoBAIbBCQCBwhgAe8IoAnXCNQZvwUAM&#10;acBJEmS/URdfvlgcW75fIFe9ZiRUvG4nUbx2Kk27fy1Ku4owSLuWMkW7ozRDu7I0QrvFNUO74jRC&#10;ufM1Qbj9N0C3/zdAt/83QLf/N0C3/zdAt/83zosAAL+YAACyoQAAp6kAAJywAACRuAAAhsACAHvI&#10;BwB0yxIAcMwiAWvLMANmyzwHYctFDFzKThFYylYVVMpdGVHJZBxOyWwfS8l0IkjIfiRFyIgnQ8iV&#10;KEHIoio/yLErPsnEKz7J4So+x/IrPcb8LTzF/y48xf8uPMX/LjzF/y48xf8uxJMAALafAACppgAA&#10;na4AAJK3AACGvwAAe8cDAHDPBwBn1g0AZNcaAGDYKgFc2DYDWNhBBlTYSgpQ2FINTdhaEErXYhNH&#10;12kWRddyGELXfBpA2IccPdiTHjzYoR862bAgOdnDIDnZ3yA51+8gONX5IjfU/yM31P8jN9T/IzfU&#10;/yM31P8juZwAAKukAACfrAAAk7UAAIe+AAB7xgAAcM4DAGXWBwBd4w4AWuMbAFbjJwFS5DICTuQ8&#10;BErkRAZH5U0IReVVCkLlXAxA5WQOPuZsEDvmdhI55oAUN+eMFTXnmRY056gXMui4GDLozBgx6OUY&#10;Meb0GDHl/Bgx5fwYMeX8GDHl/Bgx5fwYrqIAAKGqAACUswAAiL0AAHvGAABvzgAAY9YBAFjeBQBU&#10;7hAAUe8bAE3vJgFJ8C8CRfA4A0HxPwQ+8UcFPPJOBjryVQc38lwINfNkCTPzbQox9HcML/SCDS30&#10;jw4r9Z0PKvarECn2vBAo9s4RJ/fmESf18REn9fERJ/XxESf18REn9fERo6gAAJayAACIuwAAe8UA&#10;AG/OAABi1wAAVt4AAE7wBwBK+hAARvsZAEL7IgE//CoBO/0yAjj9OQI1/j8DMv5GAzD/TAQu/1MF&#10;K/9aBSn/YgYn/2sGJP92ByP/gggh/5AIIP+dCR//qwke/7oJHf/JCRz/3Qkc/90JHP/dCRz/3Qkc&#10;/90JmLAAAIq6AAB8xAAAb80AAGLYAABV3gAASeQAAET7BQA//w4AO/8VADj/HAA0/yQBMf8rAS3/&#10;MQEq/zYCJ/88AiX/QgIj/0gCIP9OAx7/VQMc/10DGf9nBBf/cgQV/38EFP+MBRP/mgUS/6YFEf+y&#10;BRH/vAUR/7wFEf+8BRH/vAUR/7wFjLgAAH3CAABvzAAAYtgAAFTfAABH5QAAPvEAADn/AQA0/wsA&#10;MP8QACz/FgAp/xwAJv8iACL/JwEf/ywBHP8xARr/NgEY/zwBFf9BARP/SAIR/08CEP9XAg3/YQIM&#10;/2wCCv95Agn/hgMI/5IDB/+dAwb/pQMG/6UDBv+lAwb/pQMG/6UD/zExAv82LgL/Oi8C/zsyA/87&#10;OQT/O0MF/zlPB/84XAr/NmgN/zR0EP8ygBL/MYsU/zCUFv8wmxf/L6IX/y+oGP8urxn/LrUZ/y68&#10;Gf8uxRr/Ls8a/y7gGv8u6xr/LvQa/y78Gvwv/xn7L/8a+i7/G/ou/xz6Lv8c+i7/HPou/xz6Lv8c&#10;/zMvAv85LAL/PS0C/z4wA/8/NgT/P0EF/z1NB/88WQr/OmUO/zhyEf82fRP/NYgV/zSRF/8zmRj/&#10;M6AZ/zKmGf8yrBr/MbMa/zG6G/8xwhv/Mcwb/zHdG/8x6Rv9MfMb+jL7G/gy/xv3Mv8c9jH/HfUx&#10;/x71Mf8e9TH/HvUx/x71Mf8e/zUsAv88KgL/QCoC/0ItA/9DNAT/RD8F/0JKB/9BVgr/P2IO/z1u&#10;Ef87ehT/OYQW/ziOGP83lhn/Np0a/zakG/81qhz/NbAc/zW3Hf81vx3/Nckd/DXYHfo15x33NfEd&#10;9DX6HfI1/x7xNf8f8DX/IO80/yHvNP8h7zT/Ie80/yHvNP8h/zgqAv8/JwL/QyYC/0YpAv9JMgP/&#10;STwF/0hHB/9GUwv/RF8P/0JqEv9AdhX/PoAY/zyKGf88khv/O5oc/TqgHfw6px37Oa0e+jm0H/k5&#10;vB/4OcYf9jnTH/I55B/vOfAf7Dr6H+o5/yHpOf8j6Dn/JOc5/yTnOf8l5zn/Jec5/yXnOf8l/zwn&#10;Av9DIwL/SCIC/0wmAv9PLwP/UDkF/05DB/9MTwv/SlsP/0hmE/9FcRb8Q3wZ+kKGG/hBjhz2QJYe&#10;9T+dH/M/oyDyPqog8T6xIfA+uSHuPsMh7T7PIeo+4iHmP+8h4z75I+E9/yXfPf8n3j3/KNw9/yjc&#10;Pf8o3D3/KNw9/yjcPf8o/z8jAf9HIAH/TB4B/1EkAv9VLAP/VjUE/1U/Bv9TSgr+UFYP+k5iE/ZL&#10;bRfzSXca8EeBHO5Gih7sRZIg60SZIelDoCLoQ6cj5kOuI+VCtiTkQsAk4kPMJN9D4CTbQ+0l1kL4&#10;KNNC/yrRQv8rz0H/K85B/yzOQf8szkH/LM5B/yzOQf8s/0MgAf9KHAH/UBsB/1chAf9bKAL/XDID&#10;/1s7BvxZRgn2VlEO8VRdE+1RaBfpT3Ia5k18HeRLhSDiSo4h4EmVI95InCTcR6Mm2kerJ9hGsyjV&#10;Rrwo00bIKdFG3CrNR+wqyUb3LMdG/y7ERv8vw0b/L8JG/y/BRv8vwUb/L8FG/y/BRv8v/0YdAf9O&#10;GAH/VhgB/1weAf9gJQL/Yi0D/GI3BfRgQQjuXUwN6FpYEuNYYxffVW4b21J3H9hQgCLUT4kk0U2Q&#10;J89MlyjNTJ4qy0umK8lKrSzHSrctxkrCLsRK0S/BS+cvvUr0MbtK/zK4Sv8yt0v/M7ZL/zO2S/8z&#10;tkv/M7ZL/zO2S/8z/0oaAf9SFQH/WhYB/2EbAf9mIQH+aCkC9GgyA+xnPAblZEgL32FUENleXhfS&#10;W2kczlhyIMtWeyTIVIMnxVKLKsNRkizBUJkuv0+hL71PqDG7TrEyuU68M7dOyjS1TuE0sk7xNa9P&#10;/TatT/82rE//NqtP/zarT/82q0//NqtP/zarT/82/00XAf9VEgH/XxQA/2YYAP9rHQH4bSQB7W4s&#10;AuVtNgTda0MI1GdPEM1kWhfIYGQdxF1tIsFbdia9WX4pu1eFLLhWjS+2VZQxtFScM7JTpDSwUq02&#10;rVK3N6xSxTiqUto4p1LtOaVT+jmjU/85olP/OaFU/zihVP84oVT/OKFU/zihVP84/08UAf9ZEAD/&#10;YxIA/2oUAP9vGQDych8A5nQmAd10MQLTcT8Iy21LD8VpVhfAZmAdu2NpIrdgcSe0XnkrsVyALq5b&#10;iDGsWY8zqliXNadXnzelV6g5o1azOqFWwDufVtI8nVbpPJtX+DyaV/88mVj/O5hY/zuYWP86mFj/&#10;OphY/zqYWP86/1ISAf9cDgD/ZhAA/20RAPpzFADrdxgA4HkfANR5LQLLdjwHxHJIDr5vUxa4a1wd&#10;s2hlIq9lbSesY3UrqWF8L6ZfhDKjXos1oV2TN55cmzmcW6Q7mVqvPZdauz6WWsw/lFrlP5Jb9T6R&#10;W/8+kFz/PZBc/zyPXP88j1z/PI9c/zyPXP88/1URAP9fDQD/aQ4A/3EOAPV3EADmexEA2X0YAM59&#10;KgLFezkGvndFDrd0UBWxcFkcrW1iIqhqaSelaHEsoWZ4L55kgDObYoc2mGGPOJZgmDuTX6E9kV6r&#10;P49euECNXshBi17hQYpf80CJX/8/iWD/Pohg/z6IYP89iGD/PYhg/z2IYP89/1cPAP9iDAD/bAwA&#10;+HQMAOl6DADefgwA0oEVAMiBJwHAfzYGuHxCDbJ4TRWsdVYbp3JfIqJvZieebG4sm2p1MJdofDOU&#10;Z4Q2kWWMOY5klTyMY54+iWKoQIditUKFYsVChGLeQ4Nj8UKCY/1BgmT/QIJk/z+CZP8/gmT/P4Jk&#10;/z+CZP8//1kOAP9kCwD/bgoA6ncIANt9CADUggoAzIQSAMOFJAG7gzQFs4BADK18SxSmeVQboXZc&#10;IZxzZCaYcWsrlG9yL5FteTOOa4E2i2qJOYhokjyFZ5s/gmamQYBmskN+ZsFEfWbZRHxn70N8Z/xB&#10;fGj/QHxo/0B8aP8/fGj/P3xo/z98aP8//1sMAP9nCQD3cQcA3noFANSABwDOhQkAx4cRAL6IIgG2&#10;hzEEr4Q+C6iBSROifVIanHpaIJd3YSaTdWgrj3NvL4txdzOIb342hW6GOoJtjz1/a5k/fGujQnlq&#10;sEN4ar9EdmrURXZr7UN2a/tCdmv/QXZs/0B2bP9Admz/QHZs/0B2bP9A/10KAP9pBwDsdAMA2nwE&#10;ANCDBgDJiAcAw4oPALqLIAGyii8Eq4g8CqSFRxKdgVAZmH5YH5N8XyWOeWYqindtLoZ1dDKCdHw2&#10;f3KEOXxxjT15cJZAdm+hQnRurkRybr1FcG7RRXBv60Rwb/pDcW//QXFv/0BxcP9AcXD/QHFw/0Bx&#10;cP9A/18IAP9rBADhdgAA1H8DAMuGBQDFiwYAvo0NALWPHgCuji0Dpow6CZ+JRRGZhk4Yk4NWHo6A&#10;XSSJfmQphXxrLYF6cjJ9eHk1eneCOXd2izxzdZU/cXSfQm5zrERsc7tFa3PORWtz6URrc/hDa3P/&#10;Qmxz/0Fsc/9AbHP/QGxz/0Bsc/9A/2EFAPpuAQDdeQAA0IICAMeJBADAjgQAuZEMALGSGwCpkisD&#10;opA4CJuNQw+UikwXjohUHYmFWyOEg2IogIFpLXx/cDF4fnc1dXx/OHF7iDxuepI/a3mdQWh4qkNm&#10;eLhEZXjMRWV450RlePdDZnj/QmZ4/0FmeP9AZnj/QGZ4/0BmeP9A/2QDAO5xAADYfAAAy4UCAMOM&#10;AwC7kQMAs5QJAKyWGAClligCnZQ2B5aSQQ6Qj0oVio1SHISLWiJ/iWAne4dnLHeFbjBzg3U0b4J9&#10;N2yBhjtpf5A+Zn6bQWN+qENhfbZEYH3JRF995UNgffZCYH3/QWF9/0Bhff9AYX3/QGF9/0Bhff9A&#10;/2cAAON0AADSfwAAx4gBAL6PAgC2lQEArpgGAKaaFQCfmiYCmJkzBpGXPwyLlUgUhZNQGn+RWCB6&#10;j18ldo1lKnKLbC5uinMyaoh7NmaHhDljho48YIWZP12EpkFbhLRCWoTHQ1qE40Jag/RBW4P/QFuD&#10;/0Bbg/8/W4P/P1uD/z9bg/8//2oAAN54AADNgwAAwowAALmTAACwmAAAp50CAKCfEgCZnyMBk54x&#10;BYydPAuFm0YSf5lOGHqXVh51ll0jcJRjKGySaixokXEwZZB5NGGOgjdejYw6WoyXPViMpD9Wi7JA&#10;VIvFQFSL4UBUivM/VYr+P1WJ/z5Vif8+VYn/PlWJ/z5Vif8+728AANZ8AADIhwAAvZEAALSYAACq&#10;nAAAoKIAAJmkEACTpSABjKQuA4WjOQl/okMPeaBMFnSfUxtvnVogapxhJWaaaCljmW8tX5h3MFuX&#10;gDRYloo3VZWVOVKVojtQlLA9T5TDPU+U3zxPk/I8T5L9PE+S/zxPkf88T5H/PE+R/zxPkf885HQA&#10;AM+BAADCjAAAuJYAAK2cAACjoQAAmKgAAJCqDQCLqxsAhasqAn6qNgZ4qUEMcqhJEm2nURhpplgc&#10;ZKRfIWCjZiVdom0pWaF1LFahfi9ToIgyT5+TNU2foDdLnq84Sp7BOEme3ThJnfA4SZz8OEmb/zlJ&#10;m/85SZv/OUmb/zlJm/8523oAAMiHAAC8kgAAsZoAAKagAACcpgAAkawAAIexCACBshYAfLMmAXay&#10;MwRxsj0Ja7FHDmawTxNir1YYXq5dHFqtZCBXrGsjVKxzJlCrfClNqoYsSqqSL0ipnzBGqa0yRam/&#10;MkSq2jJEqO8yQ6f7M0Om/zNDpf80Q6X/NEOl/zRDpf800IEAAMGOAAC1mAAAqZ8AAJ6lAACTrAAA&#10;iLIAAHy5AgB2uhEAcrshAG67LgJouzoGZLpDCl+6TA5buVMSV7haFlS4YRlRt2kcTrdxH0u2eiJI&#10;toQlRbaQJ0O1nSlBtawqQLa+Kj+22Co/tO4qPrP6LD2y/y09sf8tPbH/LT2x/y09sf8tx4kAALmV&#10;AACsnQAAoaQAAJarAACKsgAAf7gAAHO/AwBqxAwAZ8UaAGPFKAFfxTUDW8U/BVfFSAlUxFAMUMRY&#10;D03EXxJKw2YVSMNuF0XDeBpCw4IcQMOOHj7DnB88w6sgO8O8ITrD1SE7wu4hOcD5Iji//yQ4v/8k&#10;OL//JDi//yQ4v/8kvZEAALCbAACkogAAmKoAAIyxAACAuQAAdb8AAGrGBABezAgAWc8SAFfQIQBV&#10;0C4BUdA5Ak7QQwRL0EwGSdBTCEbQWwtD0GMNQdBrDz7QdRE80YATOtGMFDjRmhY20akXNdG7FzTS&#10;0hc10OwWNM/3GDPO/xozzv8aM87/GjPO/xozzv8as5kAAKahAACaqQAAjrEAAIG5AAB1wAAAascA&#10;AF7NAwBU1AgATN0NAErdGABI3iYARt4yAUTfPAJC30UDP99NBD3gVQU74F0GOeBmCDfgbwk14XoK&#10;M+GGDDHhlA0w4qMOLuKzDi7jxw4t4+MOLeDyDizf+w8s3/0QLN/9ECzf/RAs3/0QqKAAAJynAACP&#10;sAAAg7gAAHbBAABqyQAAXs8AAFPVAQBJ3AYARekPAELpGQBA6iQAPeouADrrNgE47D4BNuxGAjPt&#10;TQMx7VUDL+5dBC3uZQUr7nAFKe97BijviQcm8JcHJfCnCCTxuAgj8cwIIvLlCCLw8wgi7/UIIu/1&#10;CCLv9Qgi7/UInqYAAJGvAACEuAAAd8EAAGrJAABd0AAAUdcAAEbdAAA/6gUAPPYOADn2FwA29yAA&#10;M/coADH4MAAu+TYBK/k9ASn6RAEn+koCJftSAiP7WgIg/GMDHvxuAxz9ewMb/okEGf6YBBj/qAQX&#10;/7cEFv/IBBb/4AQW/+QEFv/kBBb/5AQW/+QEk64AAIW3AAB4wAAAaskAAF3SAABQ2QAARN8AADrk&#10;AAA19wMAMv8MAC7/EgAr/xoAKP8hACb/JwAj/y0AIP8zAB7/OQEc/z8BGf9FARf/TQEV/1UBE/9f&#10;ARH/agIQ/3gCDv+HAg7/lgIN/6QCDP+wAgz/vgIM/8ICDP/CAgz/wgIM/8ICh7YAAHm/AABryQAA&#10;XtMAAFDbAABD4AAAOOUAAC/wAAAr/wAAJ/8IACT/DgAh/xMAHv8ZABv/HgAY/yMAFf8oABP/LQAR&#10;/zIAEP84AA7/PwAM/0YBCv9PAQf/WQEE/2UBAf9yAQD/gQEA/48BAP+bAQD/pwEA/6kBAP+pAQD/&#10;qQEA/6kB/ywvAf8wLAH/MiwC/zMwAv8xNgP/MEED/y9NBP8tWgb/K2YH/ylzCP8ofgr/J4gL/yeR&#10;DP8nmQ3/Jp8N/yalDv8mqw7/JrEP/ya4D/8mwA//JskP/ybXD/8m5g//JvAP/ib5D/sn/w/5J/8P&#10;+Sb/Efgm/xH4Jv8S+Cb/Evgm/xL4Jv8S/y4sAf8zKQH/NSoC/zYtAv82NAL/NT8D/zNLBP8yVwb/&#10;MGQH/y5wCf8sewr/LIUM/yuODf8rlg7/Kp0P/yqjD/8qqRD/Kq8Q/ym2EP8pvRH/KccR/ynTEf4p&#10;4xH7Ku8R+Cr4EPYr/xD0Kv8S9Cr/E/Mq/xTzKf8U8yn/FPMp/xTzKf8U/zEpAf82JgH/OSYB/zop&#10;Av87MgL/Oz0D/zlIBf83VAb/NWAH/zNsCf8ydwz/MIIN/zCLDv8vkw//L5oQ/y6gEf8uphH/LqwS&#10;/y6zEv4uuhL9LsQS+y7PE/gu4RL1Lu0S8S/3Eu8v/xPuLv8V7S7/Fuwu/xfsLv8X7C7/F+wu/xfs&#10;Lv8X/zQmAf85IwH/PSMB/z4mAv9BLwL/QTkD/z9FBP89UAb/O1wI/zloCv83cw3/Nn4O/zWHEP00&#10;jxH8NJYS+jOdE/kzoxP4M6kU9zOwFPYztxT0M8AU8zPMFPAz3hTtM+sU6TT2Fecz/xfmM/8Y5DL/&#10;GeQz/xrjMv8a4zL/GuMy/xrjMv8a/zgjAf89IAH/QR8B/0UjAf9HLAL/RzYD/0ZABP9ETAb/QVgI&#10;/z9kC/s+bw75PHkQ9juDEfQ6ixPzOZMU8TmZFPA4oBXuOKYW7TitFuw4tBbqOL0W6TjJFuc42xbj&#10;OeoW4Dj1GN04/xrbN/8c2Tf/Hdc3/x3WN/8e1jf/HtY3/x7WN/8e/zsgAf9BHAH/RRoB/0sgAf9N&#10;KAH/TjIC/008BP9KRwb6SFMI9kZfC/JEag7vQnQR7EF+E+pAhxToP44V5j6WFuU+nBfjPaMY4j2q&#10;GOA9shjfPbsZ3T3GGds92BrWPeka0j31Hc49/h/MPP8gyzz/Ick8/yHJPP8hyTz/Ick8/yHJPP8h&#10;/z8cAf9FFwH/SxcB/1AdAf9TJAH/VC0C/1M3A/dRQgXxTk0I7ExaC+hKZQ/lSG8R4kd5FN9Fghbd&#10;RIoX2kORGdhCmRrVQp8b00GmHNFBrh3PQbcezkHBHsxB0B/JQuUfxULzIcJB/iPAQf8kvkH/JL1B&#10;/yW9Qf8lvUH/Jb1B/yW9Qf8l/0IYAf9JEwD/UBQA/1YZAP9ZIAH/WigB91oyAu9YPQToVUkH41NV&#10;Ct5RYA7ZTmoS1Ex0FtBLfBjOSYQbzEiMHMpHkx7IR5ofxkahIcRGqSLCRbEjwUW8I79FySS9Rt8l&#10;uUbvJrZG+ye0Rv8os0b/KLJG/yixRv8osUb/KLFG/yixRv8o/0YVAP9NEQD/VRIA/1sWAP9eGwD5&#10;YCMB72AsAeZeNgPfXEQF2FlQCtFXWw/MVGUUyFJuGMVQdxvDT38dwE6GH75NjiG8TJUjukucJLhK&#10;pCa2SqwntEq2KLNJwymxSdYprkrqKqtK+CupSv8rqEv/K6dL/yunS/8rp0v/K6dL/yunS/8r/0kS&#10;AP9QDgD/WRAA/18SAP9jFgDyZR0A52UlAN5kMQHUYj8FzWBLCsddVg/CWmAVvlhpGbtWcRy4VHkf&#10;tlOBIrNSiCSxUJAmr1CXKK1PnymrTqgrqU6yLKdOvi2mTs4uo07mLqFP9S6fT/8unk//Lp1P/y6d&#10;UP8unVD/Lp1Q/y6dUP8u/0wQAP9UDQD/XQ4A/2MPAPlnEQDraRUA32ocANNqLAHLaDsExWVHCb9i&#10;Ug+6YFwVtl1lGbJbbR2vWXUhrFh8I6pWgyanVYsopVSTKqNTmyyhU6Mun1KtL51SuTCbUskxmVLi&#10;MZdT8jGWU/8xlVT/MZRU/zCUVP8wlFT/MJRU/zCUVP8w/08OAP9YCwD/YAsA+2YMAPBrDQDkbQ4A&#10;1m4WAMxvKAHEbTcEvWtECbdoTw+yZVgVrmJhGqpgaR6nXnAhpF14JaFbfyefWocqnFmOLJpYly6Y&#10;V6AwlVaqMpNWtTORVsU0kFbdNI5X8DSNV/0zjFj/M4xY/zKMWP8xjFj/MYxY/zGMWP8x/1EMAP9b&#10;CQD/YwgA62oHAN1uCADYcQoAz3ITAMZzJQG+cjQDt3BBCLFtTA6salUUp2deGaNlZR6gY20inGF0&#10;JZpgeyiXXoMrlF2LLZJckzCPW5wyjVqmNItasjWJWsE2h1rWNoZb7TaFW/s1hVz/NIRc/zOEXP8z&#10;hFz/M4Rc/zOEXP8z/1MKAP9dBgD1ZgQA320DANVyBgDQdQkAyXYRAMB3IgC4djEDsXQ+B6txSQ6m&#10;blIUoWxbGZ1pYh2ZZ2oilmZxJZNkeCiQY38rjWGHLopgkDCIX5kzhV+jNYNerzaBXr44gF7ROH9f&#10;6jd+X/o2fmD/NX5g/zR+YP80fmD/NH5g/zR+YP80/1UIAP9gBADoaQAA2nADANB1BQDKeAcAw3oP&#10;ALt7HwCzei8CrHg8B6Z1Rg2hc1ATnHBYGJduYB2Ta2chkGpuJY1odSiKZ3wrh2aELoRkjTGBY5Y0&#10;f2OhNnxirTd6Yrs5eWLOOXhj6Dh4Y/g3eGT/Nnhk/zV4ZP81eGT/NXhk/zV4ZP81/1cFAP9iAQDh&#10;bAAA1HMCAMt4BADFewUAvn0NALZ+HQCvfiwCqHw5BqF5RAycd04Sl3RWGJJyXRyOcGQgim5rJIds&#10;ciiEa3orgWqCLn5pijF7aJQ0eGefNnZmqjh0Zrk5c2bLOnJm5jlyZ/c4cmf/N3Jo/zZyaP81cmj/&#10;NXJo/zVyaP81/1kCAPZlAADdbgAAz3YBAMd7AwDAfwQAuYAMALGCGgCqgioCo4A3BZ19QguXe0sR&#10;knhUF412WxuJdGIghXJpJIFxcCd+b3cre25/LnhtiDF2bJI0c2ucNnBqqDhuarc6bWrJOmxq5Dpt&#10;a/U4bWv/N21r/zZta/82bWv/Nm1r/zZta/82/1sAAOtnAADZcQAAzHkAAMN+AgC7ggMAtIQJAK2F&#10;GACmhSgBn4Q1BZmCQAqTf0kQjX1SFol7WRuEeWAfgHdnI3x1bid5dHUqdnN9LnNyhjFwcZA0bXCb&#10;Nmtvpzhpb7U6aG/HOmdv4jpnb/Q4aG//N2hv/zZob/82aG//Nmhv/zZob/82/14AAORqAADTdAAA&#10;yHwAAL+BAQC3hQEAr4cHAKiJFQChiSUBm4gzBJSGPgmOhEcPiYFQFYR/Vxp/fl4ee3xlInh6bCZ0&#10;eXMqcXh7LW53hDBrdo4zaHWZNmZ0pThkc7M5YnPEOmJz4Dpic/M4Y3P/N2Nz/zZjc/82Y3P/NmNz&#10;/zZjc/82/2EAAOBtAADPdwAAxH8AALuFAACziQAAqosDAKOMEwCcjSMBlowwA5CLPAiKiUUOhIdO&#10;E3+FVRh7g1wdd4JjIXOAaiVvf3EpbH15LGl8gi9me4syY3qXNWB5ozdeebE4XXnCOVx53TldefE4&#10;XXj+N154/zZeeP81Xnj/NV54/zVeeP819WQAANxwAADKegAAwIMAALaJAACujQAApI8AAJ2REACX&#10;kiAAkZEuA4qQOQeEjkMMf41MEnqLUxd1iVobcYhhIG6GaCNqhW8nZ4R3K2ODfy5ggokxXYGUM1uA&#10;oTZZf683V3/AOFd/2jdXf/A3WH79Nlh+/zVYfv81WH7/NVh+/zVYfv816WgAANR0AADGfgAAu4cA&#10;ALKNAACokQAAnpQAAJaWDgCRlxwAi5crAoWWNwV/lEEKeZNJEHSSURVwkFgZbI9fHWiOZiFljG0l&#10;YYt0KF6KfSxbiYcvWIiSMVWHnzNTh601Uoe+NVGH1jVRhu41UoX7NFKF/zRShf8zUoX/M1KF/zNS&#10;hf8z42wAAM55AADBgwAAtosAAKyRAACilQAAl5kAAI+bCwCKnRgAhJ0nAX6cNAR5mz4Ic5pHDW+Z&#10;TxJqmFYXZpddG2OVYx5flGoiXJNyJVmSeyhVkYUrUpGQLlCQnTBOkKsxTJC8MkyQ0zJMj+0yTI76&#10;MkyN/zFMjP8xTIz/MUyM/zFMjP8x3HEAAMh+AAC7iAAAsZEAAKaWAACcmgAAkJ8AAIeiBgCBoxQA&#10;fKQjAXekMANyozsGbaJEC2ihTA9koFQTYJ9aF12eYRtZnWgeVp1wIVOceSRQm4MnTZqOKUqamyxI&#10;mqktR5m6LUaa0C1GmOstRpf5LkaW/y5Glv8uRpb/LkaW/y5Glv8u0XcAAMGEAAC2jgAAqpUAAKCb&#10;AACVnwAAiqQAAH2pAAB3qxAAc6seAG+sLAFqqzcEZatBB2GqSQtdqVEPWqlYE1eoXxZTp2YZUKdu&#10;HE2mdh9KpYEhSKWMJEWlmSZDpKgnQqS4KEGkzidBo+onQKL4KECh/ylAoP8pQKD/KUCg/ylAoP8p&#10;yX4AALqLAACvlAAAo5oAAJigAACNpQAAgqoAAHWwAABsswwAabQYAGW0JwFhtDMCXrQ9BFq0RgdW&#10;s04KU7NVDVCzXBBNsmMTSrJrFkexdBhFsX4aQrCKHUCwlx4+sKYgPLC3IDywzCA8r+ggO673ITqt&#10;/yI6rP8jOqz/Izqs/yM6rP8jwIYAALOSAACnmQAAnJ8AAJCmAACErAAAebEAAG23AABhvAUAXb0S&#10;AFq+IABYvi0BVL44AlG+QgROvkoGTL5SCEm+WQpGvmAMRL5oDkG9cRE/vXwTPL2IFTq9lRY4vaQX&#10;N721GDa9yhg3vOcXNbv2GTW6/xo0uf8bNLn/GzS5/xs0uf8buI8AAKqYAACfnwAAk6YAAIesAAB7&#10;swAAb7kAAGO+AABYxAQAUMgMAE3IFwBMySUASsoxAEfKOwFFykQCQ8pMA0HKVAQ+ylwGPMpkBzrL&#10;bgk4y3gKNsuFDDTLkg0yy6IOMcuyDzDMxw8wy+UOL8n1Dy7I/REux/8SLsf/Ei7H/xIux/8SrpcA&#10;AKGeAACVpQAAia0AAHy0AABwuwAAZMEAAFnGAABOywMARdAIAD7VDgA91RoAPNYmADvXMQA52DsA&#10;ONlFATbZTQE12VYCM9peAjHaaAMw23MELtt/BSzbjQUq3J0GKdytBijdwQYo3d4GJ9vvBybZ+Qgm&#10;2P4JJtj+CSbY/gkm2P4JpJ0AAJilAACLrQAAfrQAAHG8AABlwwAAWckAAE3NAABD0wEAOtkGADXk&#10;DQAz5BYAMeQgADDlKgAu5jMALeY8ACvnRAAq50wBKOhUASfoXQEl6WcCI+lzAiLqgQIg6pEDH+uh&#10;Ax3rsgMc7McDHOzhAxvq8QMb6fkDG+n5Axvp+QMb6fkDmqQAAI2sAAB/tQAAcr0AAGXFAABZywAA&#10;TNAAAEHVAAA43AAAL+ECAC3xDQAr8RMAKPIcACbyJAAk8ysAIvQyACH0OQAf9UEAHfVJABv2UQAZ&#10;91oBF/dlARX4cgEU+YEBE/mSARL6ogIR+rMCEPvGAhD73QIQ++kCEPvpAhD76QIQ++kCj6sAAIG0&#10;AABzvQAAZsYAAFnNAABL0wAAQNkAADXeAAAs4wAAJvEAACT+CgAh/xAAH/8WABz/HAAZ/yIAF/8o&#10;ABX/LgAT/zUAEv88ABD/QwAO/0wADf9WAAv/YgAJ/28ACP9/AQf/kAEF/6ABBP+uAQT/vAED/8cB&#10;A//HAQP/xwED/8cBg7QAAHW9AABnxgAAWs8AAEvVAAA/3AAAM+EAACnlAAAh7AAAHv0AABr/BQAX&#10;/wwAFf8QABL/FAAQ/xkADv8eAA3/IwAL/ygACP8uAAb/NQAD/z0AAP9GAAD/UQAA/10AAP9rAAD/&#10;ewAA/4sAAP+ZAAD/pQAA/6wAAP+sAAD/rAAA/6wA/ycsAf8qKgH/KyoB/youAf8mNAL/JT8C/yNL&#10;A/8hWAP/IGQE/x5wBP8dewT/HYUF/x2OBf8dlgX/HZwG/x2iBv8cqAb/HK4H/xy0B/8cuwf/HMMH&#10;/xzOB/8d3wf/HesH/B31B/kd/gb3Hv8H9x3/CPYd/wn2Hf8J9h3/CfYd/wn2Hf8J/ykqAf8sJwH/&#10;LicB/y0qAf8sMgH/Kz0C/ylJA/8nVQP/JWEE/yNtBP8ieAX/IoIF/yGLBv8hkwb/IZoH/yGgB/8h&#10;pQf/IasI/yGxCP8huAj/IcEI/yHLCPwh3Aj5IekI9iH0CPMi/QfyIv8J8SL/CvEh/wvwIf8L8CH/&#10;C/Ah/wvwIf8L/ywmAf8wJAH/MSMB/zEmAf8yLwH/MToC/y9GA/8tUgP/K14E/ylpBf8odQX/J38G&#10;/yeIB/8mkAf/JpYI/yadCP4mown9JqkJ/CavCfsmtgn6Jr4J+CbICfYm2QnyJugJ7yfzCe0n/Qrr&#10;Jv8L6ib/Dekm/w3oJv8O6Cb/Dugm/w7oJv8O/y8jAf8zIAH/NR8B/zcjAf84LAH/ODcC/zZCAv80&#10;TgP/MloE/zBlBf8ucAb+LXsH/C2ECPosjAn4LJMJ9yyZCvYroAr0K6YK8yusC/IrswvxK7sL7yvG&#10;C+4s1AvqLOYL5izyC+Qs/A3iLP8P4Sz/EOAs/xDfLP8R3yz/Ed8s/xHfLP8R/zMfAf83GwH/OhoB&#10;/z0gAf8/KAH/PzIB/z0+Av87SQP/OVUE+zdhBvc1bAf1NHYI8jN/CfAyhwrvMo8L7TKWC+wxnAzq&#10;MaIM6TGpDOgxsA3mMbkN5THDDeMy0Q3fMuUM3DLxD9gx/BHVMf8S0jH/E9Ex/xTQMf8U0DH/FNAx&#10;/xTQMf8U/zcbAf87FwD/PxYA/0McAP9GJAH/Ri4B/0Q5AvxCRAP2P1AE8T1cBu08ZwfqO3EJ6Dp6&#10;CuU5gwvjOIsM4jiSDeA3mQ3fN58O3TemDts3rQ/ZNrYQ1zbBENU2zhDRN+MRzTfxE8o3+xXIN/8W&#10;xjf/F8U3/xjEN/8YxDf/GMQ3/xjEN/8Y/zsXAP9AEwD/RRMA/0kYAP9MIAD/TCkB+kszAfJIPgLs&#10;RkoE50RWBuNDYgjfQWwK3EB1DNk/fg3VPoYP0z2NENE9lBHPPJsSzTyiE8w8qRTKO7EUyDu7Fcc7&#10;yBbFPNwWwTztF748+Rm7PP8aujz/G7k8/xu4PP8buDz/G7g8/xu4PP8b/z4UAP9EEAD/ShEA/08U&#10;AP9RGwD7UiMA8VEtAelPOAHiTUUD3EtRBdZJXAjRR2YLzkZwDstFeBDIRIASxkOHFMRCjhXDQpUW&#10;wUGcF79BpBi9QKwZvEC2GrpAwhq4QNIbtUHoG7JB9h2wQf8erkH/Hq1B/x6sQf8erEH/HqxB/x6s&#10;Qf8e/0IRAP9HDQD/Tw4A/1MRAP9WFQDzVxwA6FYlAOBVMQHXUz8Cz1JMBcpQVwnGTmENw0xqEMBK&#10;chK9SXoVu0iCFrlHiRi3R5AZtUaXG7NGnxyxRacdsEWxHq5FvB+sRcwfqkXjIKdG8yGlRv8ho0b/&#10;IqJG/yGiRv8hokb/IaJG/yGiRv8h/0UOAP9LCgD/UwwA/1cNAPlaEADrWxQA31ocANRaKwDMWjsC&#10;xlhIBcFWUwm8VFwNuVJlEbVQbRSzT3UXsE58Ga5NhBqsTIscqkuSHqhKmh+mSqMhpEmsIqNJuCOh&#10;ScYkn0reJJ1K8CSbSv0lmUv/JJlL/ySYS/8kmEv/JJhL/ySYS/8k/0gMAP9PCAD/VggA9VsJAOle&#10;CgDkXg0A1V8VAMtgJwDEXzYCvl5DBbhbTgm0WVgOsFdhEqxVaRWqVHAYp1N4GqVSfxyiUYYeoFCO&#10;IJ5PliKcTp8jmk6oJZhOsyaXTsInlU7WJ5NO7CeRT/snkE//J5BQ/yaPUP8mj1D/Jo9Q/yaPUP8m&#10;/0oJAP9TBQD4WgQA4l8DANpiBgDUYwkAzWMSAMRlIwC8ZTICtmNABbFhSwmsXlQOqFxdEqVbZRah&#10;WWwYn1hzG5xWeh6aVYIgmFSKIpVUkiSTU5smkVKlJ49SsCmNUr4qjFLQKopT6SqJU/kpiFT/KYdU&#10;/yiHVP8oh1T/KIdU/yiHVP8o/0wFAP9WAQDpXQAA3GMCANFnBQDMaAcAxmgQAL1qIAC2aS8BsGg8&#10;BKplRwmlY1ENoWFaEp1fYRaaXmkZl1xwHJVbdx6SWn4hkFmGI41YjiWLV5cniVehKYZWrSuFVros&#10;g1bMLIJX5iyBV/crgFj/KoBY/yqAWP8pgFj/KYBY/ymAWP8p/08CAP1ZAADiYAAA1WcAAMxqAwDG&#10;bAUAwGwOALdtHQCwbiwBqmw5BKVqRAigaE4Nm2ZXEZdkXhWUYmUZkWBsHI5fcx6LXnshiV2CJIZc&#10;iyaEW5QogVueKn9aqix9WrctfFrJLnpa4y56W/Utelz/LHlc/yt6XP8qelz/Knpc/yp6XP8q/1EA&#10;APJbAADeZAAAz2oAAMduAgDAcAQAunAMALJxGgCrcSkBpXA3A59uQgeabEsMlmpUEZJoXBWOZmMY&#10;i2VpG4hjcB6FYnghgmF/JIBgiCZ9X5Epe1+cK3hepy12XrUudV7GL3Re4S90X/MudF//LHRg/yt0&#10;YP8rdGD/K3Rg/yt0YP8r/1MAAOheAADZZwAAy20AAMNxAQC7cwIAtXMJAK11FwCndScBoXQ0A5ty&#10;PweVcEkLkW5SEIxsWRSJamAYhWlnG4Jobh5/ZnUhfWV9JHpkhSZ3ZI8pdWOaK3JipS1wYrMvb2LE&#10;L25i3i9uY/IubmP+LW5j/yxuY/8rbmP/K25j/ytuY/8r/1UAAOVgAADTaQAAyHAAAL90AAC3dwEA&#10;sHcHAKh4FQCieSQAnHgyApZ2PQaRdEcLjHJPD4hwVxOEb14XgG1kGn1sax16a3Mgd2p6I3RpgyZy&#10;aI0pb2eXLG1noy5rZrEvaWbBMGlm2zBpZ/AvaWf9LWln/yxqZ/8ramf/K2pn/ytqZ/8r/lgAAOFj&#10;AADPbAAAxHMAALt4AACzegAAq3oEAKR7EgCefCIAmHwvApJ6OwWMeEUKh3dNDoN1VRJ/c1wWe3Ji&#10;GnhwaR11b3Agcm54I29tgSZtbIspamyWK2hroS5ma68vZGq/MGNr2DBja+8vZGv8LWRr/y1la/8s&#10;ZWv/LGVr/yxla/8s9FsAAN1mAADLbwAAwHYAALd7AACvfgAApn4BAJ9/EACZgB8Ak4AtAo1/OQWI&#10;fUMJg3tLDX56UxJ6eFoWdndhGXN1ZxxwdG4fbXN2ImpyfyZocYkoZXCUK2JwoC1gb60vX2+9L15v&#10;1C9eb+0vX2/7LV9v/yxgb/8sYG//LGBv/yxgb/8s614AANhpAADHcgAAvHkAALN/AACrggAAoYIA&#10;AJmDDgCUhB0AjoQrAYiDNgSDgkAIfoBJDHl/URB1fVgUcnxfGG57ZRtremweaHl0ImV4fSVid4cn&#10;YHaSKl11nixbdasuWnS7L1l10S9ZdOwuWXT6LVp0/yxadP8rWnT/K1p0/ytadP8r5mEAANFtAADD&#10;dgAAuX0AAK+DAACmhgAAnIYAAJSIDACOiRkAiYkoAYOJNAN+hz4HeYZHC3SFTw9whFYTbYJdF2mB&#10;YxpmgGodY39yIGB+eiNdfYQmWnyPKVh7nCtWe6ksVHu5LVN7zi1UeuotVHr5LFR5/ytVef8qVXn/&#10;KlV5/ypVef8q4WUAAMxxAAC/egAAtIIAAKuHAAChigAAlYsAAI2NCQCHjhYAgo8kAX2PMQJ4jjsF&#10;c41ECW+MTA1rilQRZ4laFWSIYRhhh2gbXoZwHluFeCFYhIIkVYSNJlKDmilQgqcqT4K3K06CzCtO&#10;gugrToH4Kk+A/ypPgP8pT4D/KU+A/ylPgP8p22oAAMd1AAC6fwAAsIcAAKaMAACcjwAAj5EAAIaT&#10;BQCAlBIAe5UhAHeVLQFylTgEbZRCB2mTSgtlklEOYpFYEl6QXxVbj2YYWI5tG1WOdh5SjYAhT4yL&#10;I02LmCVLi6UnSYu1KEiLyihIiucnSYn3KEmI/ydJh/8nSYf/J0mH/ydJh/8n0W8AAMF7AAC1hAAA&#10;q4wAAKCQAACVlAAAiZcAAH6aAAB3mw4Ac5wcAG+dKQFrnDUCZpw/BWKbRwhfmk8LXJpWD1iZXBJV&#10;mGMVU5hrF1CXcxpNln0dSpWJH0eVlSFFlaQjRJSzI0OUyCNDlOUjQ5L1JEOR/yRDkP8kQ5D/JEOQ&#10;/yRDkP8kynUAALuBAACwiwAApJEAAJqVAACPmQAAg50AAHSiAABuowsAaqQXAGalJQBjpTEBX6Q7&#10;A1ukRAVYpEsIVaNTC1KjWg1PomEQTaJoE0qhcRVHoHsYRKCGGkKfkxxAn6IdPp+yHj2fxh49n+Md&#10;PZ30Hj2c/x88m/8fPJv/IDyb/yA8m/8gwnwAALWIAACpkAAAnpYAAJObAACHnwAAe6QAAG+oAABj&#10;rAQAX60RAFytHwBarisAV642AVSuQANRrUgFTq1PB0utVwlJrV4LRqxmDUSsbg9BrHgRP6uEEzyr&#10;kRU6q6AWOauwFzirwxc4quEXN6nzGDen/hk2pv8aNqb/Gjam/xo2pv8auoQAAK6PAACilgAAl5sA&#10;AIuhAAB/pgAAc6sAAGevAABatAAAU7YMAFG3FwBPtyQATbgwAEq4OgFIuEMCRrhLA0S4UgRBuFoG&#10;P7hiBz24awk6uHULOLeBDDa3jg40t50PM7etDzK3wQ8xt94PMbbyEDC0/BEws/8SMLP/EzCz/xMw&#10;s/8Tso4AAKWVAACamwAAjqIAAIKoAAB1rQAAabMAAF63AABTuwAAR8AFAEPCEABCwhsAQMMnAD/D&#10;MgA+xDwAPMREATrETQE4xFUCNsRdAzXEZgQzxXAEMcV8Bi/FigYtxZoHK8WqCCrFvggqxdoIKsTw&#10;CCnC+wkowf8KKMH/CyjB/wsowf8LqJUAAJ2bAACRogAAhKkAAHivAABrtQAAX7sAAFS/AABJwwAA&#10;P8gEADbNCQAzzhEAMs8cADHPJwAw0DEAL9A6AC7RQwAt0UwAK9JVACrSXwEo02kBJ9N2ASXThAIk&#10;1JQCItSmAiHVuQIh1dICINPrAiDS9gMf0f8EH9H/BB/R/wQf0f8En5sAAJSiAACHqQAAebEAAG24&#10;AABgvgAAVMMAAEnHAAA+ywAANdABAC3VBgAl2wsAJN4SACPeHAAi3yUAIeAuACDgNwAf4UAAHuFK&#10;AB3iUwAc414AG+NqABrkeAAY5IgBF+WaARbmrAEV5sABFOfdARPl7wET4/oBE+P6ARPj+gET4/oB&#10;lqIAAImpAAB7sQAAbrkAAGHAAABUxgAASMoAAD3PAAAz0wAAKtkAACLeAgAe6woAHOwQABvtFwAZ&#10;7R8AF+4mABXuLQAU7zUAE/A9ABHwRgAQ8VAAD/JbAA7yaQAN83gADPSKAAv1nAAK9a4ACfbCAAn2&#10;2QAI9e0ACPXtAAj17QAI9e0Ai6kAAH2yAABvugAAYsIAAFXJAABHzgAAO9IAADHYAAAn3QAAH+EA&#10;ABnoAAAW+AYAFPoNABL7EgAQ/BcADvwdAA39IwAM/SkACv4wAAj/OAAG/0EAA/9MAAD/WAAA/2YA&#10;AP93AAD/iQAA/5sAAP+rAAD/uwAA/84AAP/PAAD/zwAA/88Af7IAAHG6AABjwwAAVssAAEjRAAA6&#10;1gAAL90AACXhAAAc5QAAFOkAABH3AAAP/wEADf8JAAv/DQAI/xAABv8UAAP/GAAA/x4AAP8jAAD/&#10;KgAA/zIAAP88AAD/RwAA/1QAAP9jAAD/cwAA/4UAAP+XAAD/pAAA/7IAAP+yAAD/sgAA/7IA/yIp&#10;Af8jJwH/IygB/yArAf8cMQH/Gj0B/xhJAf8WVgL/FGIC/xNuAv8SeAL/EoIC/xKLAv8SkgL/EpkC&#10;/xKeAv8SpAL/EqkC/xKvAv8StgL/Er0C/xLHAv8S1AL9EuUC+hLxAvcS+gL1E/8C9BP/A/QT/wP0&#10;E/8D9BP/A/QT/wP0E/8D/yQnAf8mJAH/JiQB/yQnAf8iLwH/IDoB/x5GAf8cUwL/Gl8C/xhqAv8X&#10;dQL/F38C/xeIAv8XjwL/F5YC/xecAv8XoQL/F6cC/xetAv8XswP+F7sD/RfFA/oX0QP3F+QC9Bfv&#10;AvEY+gLvGP8D7hj/BO4Y/wTtGP8F7Rj/Be0Y/wXtGP8F/ycjAf8pIAD/KSAA/ygjAP8pLQH/JzcB&#10;/yVDAf8jTwL/IVsC/x9mAv8dcQL/HXsD/x2EA/8djAP+HZMD/ByZA/scnwP6HKQD+RyqA/ccsQP2&#10;HLkD9R3CA/MdzgPwHeED7B3uA+ke+QToHv8F5h7/BuUe/wblHv8H5R7/B+Ue/wflHv8H/ysfAP8t&#10;HAD/LRsA/y4gAP8vKQD/LzQB/yw/Af8qSwL/KFcC/yZiAv0lbQP6JHcD+COAA/YjiAP1I48D8yOV&#10;BPIjmwTxI6EE7yOoBO4jrgTtI7YE6yO/BOojzATnI+AE4yTtBOAk+QbeJP8H3CT/CNsk/wnaJP8J&#10;2iT/Cdok/wnaJP8J/y4bAP8xFwD/MhYA/zUcAP82JQD/Ni8B/zQ6Af8xRgH7L1IC9y1dAvMsaAPw&#10;K3ID7ip7BOwqhATqKosE6CqSBecpmAXmKZ4F5CmlBeMprAXhKbQF4Cq9Bd4qygXbKt4F1irtB9Iq&#10;+AnPK/8KzSr/C8wq/wzLKv8Myyr/DMsq/wzLKv8M/zIXAP81EgD/OBIA/zsYAP89IAD/PCoA/js1&#10;Afc5QQHxNk0C7DRYAugzYwPlMm0E4zJ2BOAxfwXeMYcF3DCOBtowlQbYMJsH1i+iB9QvqQjSL7EI&#10;0C+6Cc8wxgnNMNgJyTHqCsYx9wzDMf8OwTH/D8Ax/w+/Mf8PvzH/EL8x/xC/Mf8Q/zYTAP85DwD/&#10;PhAA/0EUAP9DGgD/QiMA9UEuAO0+OgHnPUYB4TxTAt06XgPZOWgE1DhxBtE4egfPN4EIzTeICcs2&#10;jwrKNpYKyDadC8Y1pAzFNawMwzW1DcE1wA3ANs8OvTbmDrk29BC3Nv8RtTb/ErQ2/xOzNv8Tszb/&#10;E7M2/xOzNv8T/zkQAP89CwD/Qw0A/0cQAP9IFAD1RxwA60YmAONEMgDcREEB1ENNAs9BWATLQGIG&#10;yD9rCMU+dAnDPXsLwT2DDL88ig29PJAOuzyXD7o7nxC4O6cQtjuwEbU7uxKzO8kSsTvgE6488RSr&#10;PP0VqTz/Fqg8/xaoPP8Wpzz/Fqc8/xanPP8W/z0NAP9CCAD/SAoA/0sMAPpMDwDsTBQA4UodANZK&#10;LADOSzsByUpIAsRIUwTAR10HvEZmCbpEbgu3Q3YNtUN9DrNChBCxQYsRsEGSEq5AmhOsQKIUqkCr&#10;FalAthanQMQXpkDZF6NB7RigQfsYn0H/GZ5B/xmdQf8ZnUL/GJ1C/xidQv8Y/0AJAP9GBQD/TAUA&#10;8U8HAOZQCQDjTw0A1U8VAMxRJwDFUTYBv1BDArpPTgW2TVgIs0xhCrBKaQ2tSXAPq0h4EalHfxKn&#10;R4YUpUaNFaNGlRahRZ4Yn0WnGZ5FshqcRb8amkXRG5hF6RuWRvgclUb/G5RG/xuTRv8bk0f/G5NH&#10;/xuTR/8b/0IFAP9KAQDyUAAA4VQBANlWBQDTVQkAzFUSAMNWIgC8VzIBt1Y/ArJUSgWtU1QIqlFd&#10;C6dQZA6kTmwQok1zEp9MehSdTIEWm0uJF5lKkRmXSpkalUmjG5NJrh2SSbsekEnMHo5K5R6NSvYe&#10;i0v/HotL/x2KS/8dikv/HYpL/x2KS/8d/0UAAP9NAADlVAAA2VkAAM9bAwDKWwYAxFoPALtbHgC1&#10;XC4Br1s7AqpaRgWmWFAIolZZC59VYA6cU2gRmVJvE5dRdhWVUH0Xk1CEGZBPjRqOTpYcjE6fHopO&#10;qh+ITrcgh07IIYVO4iGET/Mgg0//IINP/x+CUP8fglD/HoJQ/x6CUP8e/0cAAPNRAADfWAAA0V0A&#10;AMlgAgDDYAQAvV4NALVgGgCuYSoAqWA3AqReQwSfXU0Im1tVC5hZXQ6VWGQRkldrE49WchaNVXkY&#10;i1SBGohTiRyGU5IehFKcH4JSpyGAUrQif1LEI31S3iN8U/EifFP+IXtU/yF7VP8ge1T/IHtU/yB7&#10;VP8g/0oAAOlUAADaXAAAzGEAAMNkAAC8ZAIAtmMKAK9kFwCpZScAo2Q0Ap5jQASZYUoHlV9SC5Fe&#10;Wg6OXWERi1toE4labxaGWXYYhFh9GoFYhhx/V48efVaZIHtWpCJ5VrEjd1bBJHZW2iR1V+8kdVf9&#10;I3VY/yJ1WP8hdVj/IXVY/yF1WP8h/00AAOVXAADTXwAAyGQAAL9nAAC3aAAAsWcHAKloFACjaSQA&#10;nmgyAZlnPQSUZUcHkGRPCoxiVw2IYV4QhV9lE4NebBaAXXMYfV16Gntcgx15W4wfdluXIXRaoiNy&#10;Wq8kcVq/JXBa1SVvW+0lb1v8I29b/yJvW/8ib1v/IW9b/yFvW/8h+k8AAOFaAADPYgAAxGcAALtr&#10;AACzbAAArGoEAKRrEgCebCEAmWwvAZRrOgOPaUQGimhNCYZmVQ2DZVwQgGRiE31iaRV6YnAYeGF4&#10;GnVggB1zX4ofcF+UIW5eoCNsXq0la168Jmpe0SZpXuwlal/7JGpf/yNqX/8ial//Impf/yJqX/8i&#10;8FIAAN1dAADLZQAAwGsAALduAACvbwAAp24BAKBvEACacB8AlHAsAY9vOAOKbUIGhmxLCYJqUgx+&#10;aVkPe2hgEndmZhR1Zm4XcmV1GnBkfh1tY4gfa2OSImliniRnYqslZWK6JmRizyZkYuomZWL6JGVj&#10;/yNlY/8iZWP/ImVj/yJlY/8i61UAANhgAADIaAAAvG4AALNxAACrcwAAonEAAJtyDgCVcxwAkHQq&#10;AYpzNgKFckAFgXBICH1vUAt5bVcOdmxeEXNrZBRwamwXbWlzGmtpfBxoaIYfZmeQIWRnnCNiZqkl&#10;YGa5Jl9mzSZfZugmYGb5JGBm/yNgZv8jYWb/ImFm/yJhZv8i6FgAANNjAADEawAAuXEAALB1AACn&#10;dwAAnnUAAJZ2DQCQdxkAi3gnAIZ3MwKBdj0EfHVGB3hzTgt1clUOcXFcEW5wYxRrb2oWaW5xGWZu&#10;ehxjbYMeYWyOIV9rmiNda6clW2u3JlpryiZaa+clW2v3JFtq/yNcav8iXGr/Ilxq/yJcav8i41sA&#10;AM5mAADAbgAAtnQAAKx5AACjewAAmHkAAJB6CwCKexYAhXwkAIF8MQF8ezsEd3pEBnN5TApweFMN&#10;bHdaEGl2YRNndWgWZHRvGGFzeBtecoEdXHGMIFpxmCJYcKYkVnC1JVVwyCVVcOUlVXD2JFZv/yNW&#10;b/8iV2//Ildv/yJXb/8i318AAMppAAC8cgAAsngAAKl9AACffwAAkn4AAIp/BwCEgBMAgIEhAHuB&#10;LgF3gDkDcoBCBW5/SghrflELaH1YDmR8XxFie2YUX3ptF1x5dRlZeH8cV3iKHlR3liFSdqQiUXaz&#10;I1B2xiRQduMjUHX1I1F1/yJRdP8hUXT/IVF0/yFRdP8h2GMAAMVtAAC4dgAArn0AAKWCAACagwAA&#10;jYMAAISEAwB9hRAAeYYeAHWHKwFxhzYCbYY/BGmFRwdlhE8KYoNWDV+DXA9cgmMSWoFrFVeAcxhU&#10;f30aUX+IHE9+lB9NfqIgS32xIUp9xCJKfeEhS3z0IUt7/yBLe/8gS3v/IEt7/yBLe/8g0GcAAMBy&#10;AAC0ewAAqoIAAKCGAACViAAAh4gAAHyKAAB2jA4Aco0aAG6OJwBqjjIBZo08A2ONRAVgjEwIXItT&#10;ClqLWg1XimEQVIloElGIcRVPiHoXTIeFGkqGkhxIhqAdRoavHkWFwh5Fhd8eRYTyHkWD/h5Fgv8e&#10;RYL/HkWC/x5Fgv8eym0AALp4AACvgQAApYcAAJqLAACPjQAAgY4AAHSRAABukwoAaZQVAGaVIgBj&#10;lS4BYJU4AlyVQQRZlEkGVpRQCFSTVwpRk14MTpJmD0ySbhFJkXgURpCDFkSQkBhCj54ZQI+tGj+P&#10;wBo/j9waP43xGj+M/Rs/i/8bP4v/Gz+L/xs/i/8bwnMAALV+AACqhwAAn4wAAJSQAACIkwAAe5UA&#10;AGyZAABlmwQAYJwQAF2dHQBbnikAWJ40AVWePQJSnUUDUJ1NBU2dVAdLnFsJSJxjC0acaw1Dm3UP&#10;QZuAET6ajRM8mpsUOpqrFTmavRU5mtkVOZjvFjmX/BY4lv8XOJX/FziV/xc4lf8Xu3oAAK+FAACk&#10;jAAAmJEAAI2VAACBmgAAdZ0AAGigAABbpAAAVqUMAFOmFwBRpyMAT6cvAEynOAFKp0EBSKdJAkan&#10;UARDp1gFQadfBj+maAg9pnIKOqZ9Czimig02pZkONKWpDzOluw8zpdQPM6TuDzKi+xAyof8RMqH/&#10;ETKh/xEyof8RtIIAAKiMAACdkgAAkpcAAIacAAB5oQAAbaUAAGGpAABVrAAAS68FAEewEABFsBwA&#10;RLEnAEKxMgBBsjsAP7JDAT2ySwE7slMCObJbAzeyZAQ1sm4FM7J5BjGyhwcvsZYILrKmCC2yuAks&#10;stAILLDsCSuv+Qorrv8LKq3/Cyqt/wsqrf8LrYsAAKCSAACVmAAAiZ0AAH2jAABxqAAAZK0AAFmx&#10;AABNtAAAQrgAADu6CgA4uxMAN7weADW8KQA0vTIAM707ADK9RAAxvkwAL75VAS6+XgEsvmgBKr50&#10;Aim+ggInv5EDJr+iAyS/tAMjv8sDI77oAyO89wQiu/8FIrv/BSK7/wUiu/8FpJIAAJiYAACMngAA&#10;gKUAAHOrAABnsAAAW7UAAE+5AABEvAAAOsAAADDEBAAqxwsAKMgTACfJHQAmyScAJckwACTKOQAj&#10;ykIAIstLACHLVQAgzF8AH8xsAB3NegAczYoAG82cABnOrgEYzsUAGM3kABjM9AEYyvwBGMr/AhjK&#10;/wIYyv8Cm5kAAI+fAACCpgAAda0AAGizAABcuQAAUL0AAETBAAA5xAAAMMgAACjMAQAg0AYAGdUL&#10;ABbXEAAV2BkAFdkiABTZKwAT2jQAE9o9ABLbSAAR3FMAEd1fABDdbQAQ3n4ADt+RAA7gpAAN4LgA&#10;DODSAAvf7QAM3vcADN37AAzd+wAM3fsAkp8AAIWnAAB3rgAAarUAAF28AABQwQAARMUAADjJAAAu&#10;zQAAJdEAAB7VAAAW2gEAEd4GABDnDQAO5xIADegZAAzoIQAL6SkACuoxAAnqOwAH60UABetRAATr&#10;XgAD624AAeuAAADqlAAA6qcAAOu8AADr0gAA6+kAAOzvAADs7wAA7O8Ah6cAAHmvAABrtwAAXr4A&#10;AFHFAABDyQAAN80AAC3RAAAj1gAAG9sAABPfAAAO4wAADO4CAAr2CgAH9g4ABfYSAAP2GAAA9R4A&#10;APUlAAD1LgAA9TcAAPZCAAD2TgAA9l0AAPZuAAD2gQAA9pUAAPenAAD3twAA+McAAPjQAAD40AAA&#10;+NAAe68AAG24AABgwAAAUsgAAETNAAA30QAAK9cAACHcAAAY4AAAEeQAAAznAAAH7wAABPoAAAH/&#10;AwAA/wgAAP8NAAD+EAAA/hQAAP8aAAD/IQAA/ykAAP8zAAD/PgAA/0sAAP9bAAD/bAAA/4AAAP+S&#10;AAD/oQAA/60AAP+zAAD/swAA/7MA/xwmAP8cJAD/GiUA/xUnAP8RLgD/EDoA/w5HAf8NUwH/C18B&#10;/wprAf8KdQH/Cn8B/wqHAf8KjgH/CpUB/wqbAf8JoAH/CaUA/wmrAP8JsQD/CbgA/wnBAP4JzAD8&#10;Cd4A+QnrAPUJ9gDzCf8A8gr/APEK/wHxC/8B8Qv/AfEL/wHxC/8B/x8jAP8fIQD/HiEA/xkkAP8X&#10;LAD/FTcA/xNEAP8RUAH/EFwB/w5nAf8OcgH/DnsB/w6EAf8OiwH/DpIB/w6YAf8OnQH/DqMB/g6o&#10;AfwOrgH7DrUA+g6+APgOyQD1DtsA8g7qAO4O9QDsDv8B6w//AeoP/wHqEP8B6RD/AekQ/wHpEP8B&#10;/yIfAP8iHAD/IRwA/x8gAP8fKQD/HDQA/xpAAP8XTAH/FVgB/xRjAf8TbgH/E3cB/hOAAfwTiAH6&#10;Eo4B+RKVAfgSmgH2EqAB9RKmAfQSrAHzErMB8RK8AfASxwHtEtgB6RPoAeYT9QHkFP8B4hT/AuEV&#10;/wLhFf8C4BX/AuAV/wLgFf8C/yUbAP8mFwD/JBYA/yUcAP8mJQD/JDAA/yE7AP8fSAD/HVQB/Rtf&#10;AfkaaQH3GnMB9Bl8AfIZhAHxGYsB7xmRAe4ZlwHsGZ0B6xmjAekZqgHoGbEB5xm6AeUZxQHjGdUB&#10;3xroAdwb9QLYG/8C1Rz/A9Qc/wPTHP8E0hz/BNIc/wTSHP8E/ykXAP8qEwD/KRIA/ywYAP8sIQD/&#10;LCsA/yk3AP0nQwD3JU8B8yNaAe8iZAHsIW4B6SF3AechfwHlIYYB5CGNAeIglAHhIJoB3yCgAd4g&#10;pwHcIa8B2iG4AtghwwLVIdMC0SLnAs0i9APKI/8EyCP/Bccj/wbGI/8GxiP/BsYj/wbGI/8G/ywS&#10;AP8uDwD/MBAA/zMUAP8zGwD/MiUA+jAwAPIuPADsLEkA5ypVAeMqXwHgKWkB3SlyAdooegHXKIIC&#10;1SiJAtMokALRKJYDzyicA84oowPMKKsDyiizA8kovgTHKMwExSniBMEq8Qa+Kv4HvCr/CLoq/wi6&#10;Kv8IuSr/Cbkq/wm5Kv8J/zAPAP8yCwD/Ng0A/zgQAP85FQD5Nx4A7zUoAOczNQDgMkIA2zJPANUx&#10;WgHQMWQCzTBtAsswdQPJMHwDxy+DBMUvigTEL5EFwi+XBcEvnga/L6YGvS+vBrwvuQe6L8cHuDDd&#10;B7Uw7gmyMPsKsDD/C64w/wuuMP8LrTD/C60w/wutMP8L/zMMAP82BgD/PAkA/z4MAP09EADvPBUA&#10;5DkfANs5LQDSOjwAzTpJAcg5VAHEOV4CwThnA783bwS9N3YFuzZ9Brk2hAe3NosHtjWSCLQ1mgmz&#10;NaEJsTWqCq81tAuuNcELrDXUC6k26gymNvgNpTb/DqM3/w6iN/8Oojf/DqI3/w6iN/8O/zcHAP87&#10;AgD/QAMA8kIFAOlCCQDlPw4A2D4WAM5AJwDHQTYAwkFEAb1BTwK5QFkDtj9hBLQ+aQaxPXEHrz14&#10;CK48fwmsPIYKqjuNC6k7lQynO50NpTumDaM6sA6iO7wPoDvND5475hCbPPURmjz/EZk8/xGYPP8R&#10;mDz/EZg8/xGYPP8R/zoBAP9AAADvRQAA4UgAANlIBQDTRgkAzEUSAMRHIgC9SDEAuEg/AbNHSgKw&#10;RlQErEVdBapEZAenQ2wIpUJzCqNCeguhQYEMoEGIDZ5AkA+cQJgQmkChEZhArBKXQLgSlUDIE5NA&#10;4RORQfMUkEH/FI9B/xSOQv8TjkL/E45C/xOOQv8T/zwAAPlEAADkSgAA2E4AAM5PAgDJTQYAw0sP&#10;ALtNHQC1Ti0Ar046AatNRgKnTE8EpEtYBqFKYAieSWcJnEhuC5pHdQ2YRnwOlkaDD5RFixGSRZQS&#10;kEWdE45FqBSMRbQVi0XEFopF3BaIRvAWhkb9FoZG/xaFR/8VhUf/FYVH/xWFR/8V/z8AAOxIAADd&#10;TwAAz1MAAMZVAADAUwMAu1EMALNSGQCtUykAqFM2AaNSQgKfUUsEnFBUBplPXAiWTmMKlE1qDJFM&#10;cQ6PS3gPjUt/EYtKhxKJSpAUh0maFYVJpReDSbEYgknAGIFK1hl/Su0Yfkv8GH5L/xd9S/8XfUv/&#10;Fn1L/xZ9S/8W/0MAAOZMAADWUwAAyVgAAMBZAAC6WAEAtFYJAKxXFgCmWCUAoVgyAZ1XPgKYVkgE&#10;lVVRBpJUWAiPUl8KjFJmDIpRbQ6IUHQQhU97EoNPhBOBTo0Vf06XF31OoRh7Ta4Zek69GnhO0Rp3&#10;Tusad0/6GXZP/xl2T/8Ydk//F3ZP/xd2T/8X+EYAAOJQAADQVwAAxFwAALteAAC0XQAArloGAKZb&#10;EwCgXCIAm1wvAJdbOwKSWkUDj1lNBotYVQiIV1wKhlZjDINVag6BVHEQflR4EnxTgBR6UokWeFKU&#10;GHZSnxl0UqsaclK6G3FSzRxwUugbcFP5GnBT/xpwU/8ZcFP/GHBT/xhwU/8Y70kAAN1TAADLWgAA&#10;wF8AALdiAACvYQAAqF4CAKFfEACbYB4AlmAsAJFgOAGNXkIDiV1LBYVcUgeCW1kKgFpgDH1ZZw57&#10;WG4QeFh1EnZXfRR0V4cWclaRGG9WnBpuVqkbbFa4HGtWyx1qVuYcalf3G2pX/xpqV/8Za1f/GWtX&#10;/xlrV/8Z60wAANhWAADIXgAAvGIAALNlAACrZQAAo2IAAJxiDgCWYxwAkWQpAIxjNQGIYj8DhGFI&#10;BYBgUAd9X1cJel5dC3ddZA11XGsQc1xyEnBbexRuW4QXbFqPGGpamhpoWqccZlq2HWVayB1lWuQd&#10;ZVr2HGVa/xtlWv8aZVr/GWVa/xllWv8Z6E8AANNZAADEYQAAuWYAALBoAACnaQAAnmUAAJdmDQCR&#10;ZxkAjGgnAIdnMgGDZj0Cf2VGBHtkTQZ4Y1QJdWJbC3JhYQ1wYWkPbWBwEmtfeRRpX4IWZ16NGWVe&#10;mBpjXqUcYV60HWBexx1gXuMdYF71HGBe/xtgXv8aYV7/GmFe/xphXv8a5FIAAM9cAADAZAAAtmkA&#10;AKxsAACjbAAAmWkAAJJqCwCMahYAh2skAIJrMAF+ajoCemlDBHZoSwZzZ1IIcGdZCm1mYA1rZWYP&#10;aGRuEWZkdhRkY4AWYmOLGGBilxpeYqQcXGKyHVtixR1bYuEdW2L0HFti/xtcYv8aXGL/Glxi/xpc&#10;Yv8a4FUAAMtfAAC9ZwAAsmwAAKlwAACfbwAAlGwAAIxtCACGbhMAgm8hAH1vLQF5bzgCdW5BA3Jt&#10;SQVubFAHa2tXCmlrXgxmamUOZGlsEWFpdBNfaH4WXWeJGFtnlRpZZqIbV2awHFZmwx1WZt8dVmbz&#10;HFdm/xtXZv8aV2b/Gldm/xpXZv8a21kAAMdiAAC6agAAr3AAAKZzAACacwAAj3AAAIdxBQCBchEA&#10;fHMeAHhzKgB0czUBcHM/A21yRwVqcU4HZ3FVCWRwXAtib2MOX29qEF1uchJabXwVWG2GF1ZskxlU&#10;bKAbUmuvHFFrwRxRa9wcUWvxG1Jr/hpSav8aUmr/GVJq/xlSav8Z1FwAAMNmAAC2bgAArHQAAKJ3&#10;AACWdgAAiXUAAIF2AQB6dw8AdngbAHJ5JwBveTIBa3g8Amh4RARld0wGYndTCF92WgpddWEMWnVo&#10;D1h0cBFVc3kTU3OEFlFykBhPcp4ZTXGtGkxxvxtLcdkbTHHwGkxw/RpNcP8ZTW//GU1v/xlNb/8Z&#10;zmAAAL5qAACycgAAqHgAAJ17AACQegAAhHoAAHp7AAB0fAwAb34XAGx+JABpfy8BZn85AmJ/QgNf&#10;fkkFXX1QB1p9VwlXfF4LVXxlDVJ7bg9QencSTnqCFEt5jhZJeZwXSHirGEZ4vRlGeNUZRnfvGEd2&#10;/BhHdv8YR3X/F0d1/xdHdf8XyWUAALpvAACudwAApH0AAJh/AACLfwAAfn8AAHOBAABsgwkAaIQT&#10;AGWFIABihiwAX4Y2AVyGPwJZhUYDV4VOBVSFVQdShFwJT4NjC02Daw1LgnQPSIJ/EUaBjBNEgZoV&#10;QoCpFkGAuhZAgNIWQX/tFkF++xZBff8WQX3/FkF9/xZBff8WwmoAALV1AACqfQAAn4IAAJKDAACF&#10;hAAAeYUAAGqJAABkigMAYIwQAF2NGwBbjicAWI4yAFWOOwFTjkMCUI5KA06NUgVMjVkGSYxgCEeM&#10;aApFi3IMQot9DkCKiQ8+ipgRPIqnEjuKuBI6is8SO4jrEjuH+hM7hv8TO4b/EzuG/xM7hv8TvHEA&#10;AK97AAClgwAAmYcAAIyIAAB/iQAAc4wAAGWQAABckwAAV5UMAFSWFgBSliIAUJctAE2XNgBLlz8B&#10;SZdHAkeXTgNFllUEQ5ZdBUGWZQY+lW8IPJV6CTqVhws4lZUMNpSlDTWUtg40lMwNNJPpDTSS+A40&#10;kP8PNJD/DzSQ/w80kP8PtXgAAKqCAACeiAAAk40AAIaOAAB5kAAAbZMAAGGXAABVmwAATZ4GAEmf&#10;EABHnxsARqAmAESgMABDoToAQaFCAT+hSQE9oVECO6FZAjmhYQM3oGsENaB2BTOggwYxoJIHMKCi&#10;CC6gswguoMkILp/nCC2d9wktnP8KLZv/Ci2b/wotm/8Kr4AAAKOJAACXjgAAjZMAAH+VAABymAAA&#10;ZpwAAFugAABPpAAARacAAD6pDAA8qhQAOqofADmqKQA4qzIAN6s7ADWrQwA0rEsAMqxTATGsXAEv&#10;rGYCLaxxAiusfwMqrI4DKKyeBCessAQmrMUEJqvkAyWp9QQlqP8FJaf/BSWn/wUlp/8Fp4kAAJuP&#10;AACRlAAAhJkAAHieAABrogAAX6YAAFOqAABIrQAAPbAAADSzAwAvtQ4ALbUWACy1IAArtikAKrYy&#10;ACm3OgAot0MAJ7dMACa4VQAkuF8AI7hrACK4eAEguIgBH7iZAR25qwEcucABHLjfARy28gEbtfwC&#10;G7T/Ahu0/wIbtP8Cn48AAJSVAACImwAAe6EAAG6mAABiqwAAVrAAAEqzAAA/tgAANbkAACy8AAAk&#10;vwYAH8INAB3CFAAcwh4AG8MmABrDLwAZxDgAGMRBABfESgAWxVUAFcVhABTGbwATxn8AEsaRABHH&#10;pAAQx7kAD8fUABDG7gAQxPoAEMP/ABDD/wAQw/8Al5YAAIucAAB+ogAAcakAAGSvAABYtAAAS7gA&#10;AEC7AAA1vgAAK8EAACPFAAAbyQEAFMwGABDQCwAO0READdEZAA3RIQAM0SoADNE0AAvSPgAK0kkA&#10;CdNVAAnTYgAI03IABtSEAAXUmAAE1KsAA9XAAAHV3AAB1e0AAdX2AAHV9gAB1fYAjp0AAICkAABz&#10;qwAAZrEAAFm4AABMvQAAP8AAADTDAAAqxwAAIcoAABnOAAAS0gAADdYBAAnbBQAG3A0ABNwRAAPd&#10;GAAB3iAAAN4oAADfMQAA4DwAAOFHAADiVAAA42MAAON0AADkiAAA5JsAAOWuAADlwQAA5dUAAObn&#10;AADm5wAA5ucAg6QAAHWsAABoswAAWrsAAE3BAABAxAAAM8gAACjMAAAf0AAAF9QAABDZAAAL3QAA&#10;BeEAAADkAAAA5QcAAOYNAADnEQAA6BYAAOkdAADqJQAA6y4AAO05AADvRQAA8FMAAPFkAADxdgAA&#10;8ooAAPOcAADzrQAA9LsAAPTIAAD0yAAA9MgAd60AAGq1AABcvQAAT8QAAEDJAAAzzQAAJ9EAAB3W&#10;AAAU3AAADuAAAAjjAAAB5gAAAOoAAADuAAAA7gAAAO8EAADwCgAA8Q4AAPMSAAD0GAAA9iAAAPgq&#10;AAD6NQAA/UMAAP5SAAD/YwAA/3YAAP+JAAD/mgAA/6YAAP+wAAD/sAAA/7AA/xYjAP8VIQD/ESEA&#10;/w0kAP8JKwD/BjcA/wNEAP8AUQD/AF0A/wBoAP8AcgD/AHsA/wCDAP8AigD/AJEA/wCWAP8AnAD/&#10;AKEA/QCmAPsArAD5ALMA9wC7APUAxQDzANEA8gDkAPEA8QDvAPoA7gD/AO4A/wDtAP8A7QD/AO0A&#10;/wDtAP8A/xkgAP8YHQD/FR0A/xAfAP8OKQD/DDQA/wpBAP8HTQD/BVkA/wRkAP8EbgD/A3cA/wOA&#10;AP8DhwD/A40A/QKTAPsCmQD5Ap4A9wKkAPUCqgDzAbAA8QG4AO8BwgDtAc8A6wHjAOoB7wDoAvsA&#10;5wT/AOYF/wDmBv8A5gb/AOYG/wDmBv8A/xwbAP8bGQD/FxgA/xUdAP8TJQD/ETAA/xA9AP8OSQD/&#10;DFUA/wtgAP8LagD9C3MA+wt8APkKgwD3CooA9QqQAPQKlgDzCpsA8QqhAO8JpwDtCa4A6wm2AOgJ&#10;wADmCc0A5AniAOIK8ADfC/sA3gz/ANwN/wDcDf8A2w3/AdsN/wHbDf8B/x8XAP8eEwD/GxIA/xwZ&#10;AP8bIgD/GCwA/xU4AP8TRAD+ElAA+RFbAPUQZgDzEG8A8BB3AO4QfwDsEIYA6hCMAOkQkgDoEJgA&#10;5g+eAOUPpQDjD6wA4Q+0AOAPvgDeD8wA2hDhANUR8ADSEvsAzxL/Ac4T/wHNE/8BzRP/AcwT/wHM&#10;E/8B/yISAP8iDwD/IQ8A/yIUAP8iHAD/ICcA/x0yAPgbPgDyGUsA7hhWAOoXYADnFmoA5BZyAOIW&#10;egDgFoIA3haIANwWjwDbFpUA2RabANYWogDUFqkA0haxANAXuwDOF8kAzBjeAMgZ7gHFGvsBwxr/&#10;AsEb/wLAG/8CwBv/AsAb/wLAG/8C/yYOAP8lCwD/KAwA/ykQAP8oFgD+JiAA9CQrAOwhOADmIEQA&#10;4R9QAN0fWwDZHmUA1R5tANIfdQDQH30Azh+DAMwfigHLH5AByR+XAcgfngHGH6UBxSCtAcMgtwHB&#10;IMQBwCHWAbwi6gK5IvgDtiL/A7Uj/wO0I/8EsyP/BLMj/wSzI/8E/ykLAP8qBQD/LggA/y8MAP8t&#10;EADzKxcA6CgiAOAmLwDZJj0A0idKAM0nVQDKKF8AxyhoAcUobwHDJ3cBwSd+Ab8nhAG+J4sCvCeS&#10;ArsnmQK5J6ACtyepA7YoswO0KL8DsyjPA7Ap5gStKfYEqyr/Bakq/waoKv8GqCr/Bqgq/waoKv8G&#10;/y0FAP8wAAD/MwIA9jQGAO8yCgDoLhAA3CwYANEuKADLLzcAxjBEAMEwTwC+MFkBuzBiAbgwagK2&#10;L3ECtS94ArMvfwOxL4YDsC+NA64ulAStLpwEqy6kBakvrgWoL7oFpi/KBqQw4gahMPMHnzD/CJ4x&#10;/widMf8InDH/CJwx/wicMf8I/zAAAP81AADvOAAA4joAANs5BADWNQkAzjQTAMY2IgC/ODEAujg/&#10;ALY4SgGzOFQBsDddAq03ZAKrNmwDqTZzBKg2eQSmNYAFpDWHBaM1jwahNZcHnzWgB541qgicNbYI&#10;mzXFCZk13QmWNu8KlDb9CpM3/wqSN/8Kkjf/CpI3/wqSN/8K/zMAAPY6AADkPwAA2EIAAM5CAQDJ&#10;PgYAxDsPALs+HQC1PywAsT86AK0/RQGpP08Bpj5YAqM9XwOhPWcEnzxtBZ08dAacO3sGmjuCB5g7&#10;igiWO5MJlTqcCpM6pguROrILkDvADI471QyMPOwNijz7DYk8/w2JPP8MiDz/DIg8/wyIPP8M/zcA&#10;AOo/AADcRQAAzkkAAMVJAAC/RgIAukMMALNEGQCtRScAqEY1AKRFQQGgRUsCnURTAppDWwOYQ2IF&#10;lkJpBpRBcAeSQXYIkEB+CY5AhgqNQI4Li0CYDIlAog2HQK4OhUC8D4RAzw+CQekPgUH5D4BB/w+A&#10;Qv8OgEL/DoBC/w6AQv8O+jsAAOVEAADTSwAAx04AAL5PAAC4TAAAskkJAKtJFQClSyMAoEsxAJxL&#10;PQGYSkcClUlPA5JJVwSQSF4FjkdlBotHaweJRnIJiEZ5CoZFgguERYoNgkWUDoBEnw9+RKsQfEW5&#10;EXtFyxF6ReYReUb3EXhG/xB4Rv8QeEb/D3hG/w94Rv8P8D8AAN9JAADNTwAAwVMAALhUAACxUgAA&#10;q04FAKROEQCeTyAAmVAtAJVQOQGST0MBjk5MA4tNUwSJTVoFhkxhBoRLaAiCS24JgEp2C35Kfgx8&#10;SYcOekmRD3hJnBB2SagSdEm2EnNJyBNySuMTcUr1EnFK/xFxS/8RcUv/EHFL/xBxS/8Q7EMAANlM&#10;AADIUwAAvVcAALRYAACsVwAApVIBAJ5TDwCYVBwAk1QpAI9UNQCLU0ABiFNIAoVSUASCUVcFf1Be&#10;Bn1QZAh7T2sJeU9yC3dOew11ToQOc02OEHFNmRFvTaUTbU2zFGxNxRRrTuEUa070E2tO/xJrTv8S&#10;a07/EWtO/xFrTv8R6EYAANNQAADEVgAAuVoAALBcAACmWgAAn1YAAJhWDQCSVxkAjlgmAIlYMgCG&#10;WD0BgldFAn9WTQN8VVQFeVRbBndUYQh1U2gJc1NwC3FSeA1vUoEPbVKLEGtRlxJpUaMTZ1GxFGZR&#10;wxVlUt4VZVLyFGVS/xNlUv8SZVL/EmVS/xJlUv8S5EoAAM9TAADAWgAAtV4AAKxgAACiXgAAmlkA&#10;AJJaCwCNWxYAiFwjAIRcLwCAWzoBfVtDAnlaSwN2WVIEdFhYBnFYXwdvV2YJbVdtC2tWdQ1pVn4P&#10;Z1aJEWVVlRJjVaEUYlWvFWFVwRZgVdsWYFbxFWBW/hRgVv8TYVb/EmFW/xJhVv8S4E0AAMtWAAC9&#10;XQAAsmEAAKhjAACdYQAAlV0AAI1eCQCHXhMAg18gAH9fLAB7XzcBd15AAnReSANxXU8Eb1xWBWxc&#10;XAdqW2MJaFtrC2Zacw1kWnwPYlqHEWBZkxJeWaAUXVmuFVtZvxZbWdgWW1nvFVtZ/RRcWf8TXFn/&#10;ElxZ/xJcWf8S3FAAAMdZAAC6YAAAr2QAAKRlAACZZAAAkGAAAIhhBgCCYhEAfmMdAHpjKgB2YzQB&#10;c2I9AW9iRgJsYU0EamFUBWdgWgdlYGEIY19pCmFfcQxfXnoOXV6FEFtekRJZXZ4UWF2sFVddvRZW&#10;XdUWVl3uFVdd/BRXXf8TV13/Eldd/xJXXf8S1lMAAMRcAAC3YwAArGgAAKBoAACVZwAAimMAAINl&#10;AgB9Zg8AeGYaAHRnJwBxZzIAbmc7AWtmQwJoZksDZWVSBWNlWQZhZF8IXmRnClxjbwxaY3gOWGOD&#10;EFZijxJUYpwTU2KqFVJiuxVRYtIVUWHtFVJh+xRSYf8TU2H/ElNh/xJTYf8S0VYAAMBfAACzZgAA&#10;qWsAAJxrAACQagAAhWcAAH1pAAB3ag0Ac2sXAG9rJABsbC8AaWw4AWZrQQJja0kDYWtQBF5qVwZc&#10;al0HWmllCVhpbQtVaHYNU2iBD1FnjRFPZ5oSTmepFE1nuRRMZ88UTGbrFE1m+xNNZv8STmX/Ek5l&#10;/xJOZf8SzFoAALxjAACwagAApW8AAJhuAACMbQAAgGwAAHdtAABxbgsAbW8UAGlwIQBmcSwAZHE2&#10;AWFxPgFecUYCXHBNA1lwVAVXcFsGVW9iCFNvagpQbnMMTm5+DkxtihBKbZgRSWynEkhsuBNHbM0T&#10;R2zqE0hr+hJIa/8SSGr/EUhq/xFIav8Rx14AALhnAACsbgAAoXIAAJNyAACHcQAAenEAAHFyAABr&#10;dAcAZnURAGN2HQBgdygAXnczAFt4PAFZd0MCVndLA1R3UgRSdlkFUHZgB051aAhLdXEKSXR8DEd0&#10;iA5Fc5YPQ3OlEEJzthFBc8sRQnLoEUJy+BFCcf8QQ3D/EENw/xBDcP8QwWMAALNsAACocwAAm3YA&#10;AI51AACBdgAAdXYAAGl4AABjegIAXnwOAFx9GQBZfiQAV38vAFV/OAFTf0ABUH9IAk5+TwNMflYE&#10;Sn5dBUh9ZQZGfW4IQ3x5CkF8hgs/e5QNPnujDjx7sw48e8gOPHrmDjx59w48eP8OPHj/Dj13/w49&#10;d/8OvGgAAK9yAACkeQAAlnoAAIh6AAB8egAAcHwAAGN/AABcggAAV4QLAFOFFABRhiAAT4YqAE6H&#10;NABMhzwBSodEAUiHSwJGh1MCRIZaA0KGYgRAhmwGPoV2BzuFgwg5hZEKOISgCzaEsQs2hMYLNoPk&#10;CzaC9gs2gf8MNoD/DDaA/ww2gP8Mtm8AAKp4AACffwAAkH4AAIN/AAB3gAAAa4IAAF6HAABVigAA&#10;TowGAEqOEABIjxoAR48lAEWQLwBEkDgAQpBAAECQRwE/kE8BPZBWAjuQXwI5kGgDN49zBDWPgAUz&#10;j44GMY+eBzCOrwcvjsMHL47hBy+M9Agvi/8IL4r/CC+K/wkviv8JsHYAAKV/AACYhAAAioQAAH2F&#10;AABwhwAAZYoAAFqOAABPkgAARpUAAEGYDAA+mBQAPZkfADuZKAA6mjEAOZo6ADeaQgA2mkoANZpS&#10;ATOaWgExmmQBL5pvAi2aewIsmooDKpqaAymarAQomsAEJ5neAyeX8gQnlv0FJ5X/BSeV/wUnlf8F&#10;qX4AAJ6FAACSiQAAhIoAAHaMAABqjwAAXpMAAFSXAABJmwAAQJ8AADeiBAAyow4AMaMXADCkIQAu&#10;pCoALaQyACylOgArpUMAKqVLACmlVAAopV4AJqVpACWldgEjpYUBIqWWASCmqAEfpbsBHqXXAR6k&#10;7wEeovsCHqH/Ah6h/wIeof8CooYAAJeMAACLjwAAfZEAAG+UAABjmAAAV50AAE2hAABDpQAAOKgA&#10;ADCrAAAorgcAJK8QACOvFwAhryEAILApAB+wMQAesDoAHbFCAByxTAAbsVYAGrFhABmybwAYsn4A&#10;FrKQABWyogAUsrYAE7LOABOx6wATr/kAE67/AROu/wETrv8Bmo0AAJCSAACElwAAdZoAAGifAABb&#10;owAAUKgAAEWsAAA7sAAAMbIAACe1AAAguAAAGLoHABS8DgATvBUAErweABG9JgARvS4AEL03ABC+&#10;QQAOvkwADr5XAA2+ZQAMv3QAC7+GAAq+mQAIvqwAB77CAAe+3wAIvvAACL36AAi9/AAIvfwAk5QA&#10;AIeZAAB6nwAAbKUAAGCqAABTrwAAR7MAADy2AAAxuAAAJ7sAAB++AAAXwQAAEcQBAAzICAAIyQ4A&#10;B8kUAAbJHAAFySQABMosAAPKNgACykAAAMtMAADLWQAAy2gAAMt5AADMjAAAy58AAMuzAADLyAAA&#10;zOIAAMzvAADM8QAAzPEAipoAAHyhAABvpwAAYq0AAFWzAABIuAAAO7sAADC+AAAmwQAAHcQAABXI&#10;AAAPywAACs4AAATSAgAA0woAANMPAADUFAAA1RoAANYiAADXKgAA2TQAANo/AADcSwAA3FoAAN1q&#10;AADdfQAA3ZEAAN2kAADetgAA3sgAAN7eAADe4gAA3uIAf6IAAHGpAABksAAAVrcAAEm8AAA8wAAA&#10;L8QAACTHAAAbywAAE88AAA3SAAAH1gAAANsAAADeAAAA3wMAAOAJAADhDgAA4hIAAOMXAADlHgAA&#10;5icAAOgxAADqPQAA7EsAAOxaAADtbAAA7oAAAO6UAADupQAA7rQAAO7CAADuxgAA7sYAdKoAAGay&#10;AABYuQAAS8AAAD3FAAAvyQAAJM0AABnRAAAR1gAAC9sAAAPeAAAA4QAAAOUAAADoAAAA6QAAAOoA&#10;AADrBgAA7QsAAO8PAADwEwAA8hoAAPQjAAD3LgAA+TsAAPtKAAD8WwAA/W0AAP2AAAD+kwAA/qIA&#10;AP6tAAD+rwAA/q8A/xAfAP8OHQD/Ch0A/wEgAP8AKAD/ADUA/wBBAP8ATgD/AFoA/wBlAP8AbgD/&#10;AHcA/wB/AP4AhgD8AIwA+wCSAPkAlwD4AJwA9wCiAPYApwD1AK0A8wC1APIAvQDxAMkA7wDcAO4A&#10;6wDtAPcA7AD/AOsA/wDqAP8A6gD/AOoA/wDqAP8A/xMcAP8RGQD/DRkA/wYcAP8DJQD/ADEA/wA+&#10;AP8ASgD/AFYA/wBhAP8AawD9AHMA+gB7APcAgwD1AIkA9ACPAPIAlADxAJkA8ACfAO4ApADtAKsA&#10;7ACyAOoAugDoAMYA5wDWAOUA6ADkAPUA4wD+AOIA/wDhAP8A4QD/AOEA/wDhAP8A/xUYAP8TFAD/&#10;DxQA/w0ZAP8LIgD/CC0A/wQ5AP8BRgD/AFEA/gBcAPoAZgD2AG8A8gB3AO8AfgDtAIUA6wCLAOoA&#10;kQDoAJYA5wCcAOYAoQDkAKgA4wCvAOEAuADfAMMA3QDRANsA5gDZAPMA1wD9ANUC/wDUAv8A1AP/&#10;ANQD/wDUA/8A/xgTAP8VEAD/Eg8A/xIVAP8RHQD/DigA/ww0AP8KQQD5CEwA9QZXAPEGYQDtBmoA&#10;6QVyAOYFegDkBYEA4gWHAOAGjQDfBpIA3QaYANsGngDZBqUA1watANQGtQDSBsAA0AfPAM4I5QDM&#10;CfQAygv/AMgM/wDHDP8Axwz/AMYM/wDGDP8A/xsOAP8ZDAD/GA0A/xgRAP8XGAD/FCIA+xEuAPMQ&#10;OgDtDkYA6A1SAOUNXADhDWUA3g1tANsNdQDYDXwA1Q2CANMNiQDRDY8A0A2VAM4NnADNDqMAyw6r&#10;AMkOtADIDsAAxg7PAMMQ5gDAEfUAvRL/ALwS/wC7Ev8AuhL/AboS/wG6Ev8B/x8KAP8cBAD/HwgA&#10;/x8NAP8dEgD4GhsA7hYmAOYUMwDgEz8A2hNLANQTVgDQE18AzhRoAMsUbwDJFHcAxxV9AMYVhADE&#10;FYoAwxWRAMEWmADAFp8AvhanALwXsAC7F7wAuRfLALcY4gCzGfIBsRr/Aa8b/wGuG/8Brhv/Aa0b&#10;/wGtG/8B/yIEAP8iAAD/JQIA/CQHAPchDADsHRIA4RocANgaKgDQGzgAyx1FAMcdUADDHloAwB5i&#10;AL4eagC8H3EAuh94ALkffgC3H4UAth+MALQfkwCzH5oBsSCjAbAgrAGuILcBrCHGAash3QGnIu8C&#10;pSL9AqMj/wKiI/8CoiP/AqEj/wKhI/8C/yUAAP8oAADyKgAA5SsAAN8oBQDcIQsA0iEUAMkkJADD&#10;JTIAviY/ALonSgC3J1QAtCddALInZACwJ2wAridyAa0neQGrJ38BqieGAagnjgGnJ5YCpSeeAqMo&#10;qAKiKLMCoCjBAp8o1QKcKewDmir6A5gq/wSXKv8Elyr/BJYq/wSWKv8E/ygAAPUuAADlMwAA2jUA&#10;ANAzAQDMLQYAxioQAL4tHgC4LiwAsy86AK8vRQCsME8AqS9YAKcvXwGlL2YBoy9tAaEvcwKgLnoC&#10;ni6BAp0uiQKbLpEDmS6aA5gupASWL68ElS+9BJMvzwSRMOgFjzD4BY0x/wWNMf8FjDH/BYwx/wWM&#10;Mf8F/y0AAOo1AADcOgAAzj0AAMY8AADANwIAuzMNALM0GQCuNicAqTc0AKU3QACiN0oAnzdTAZ02&#10;WgGbNmEBmTZoApc1bwKVNXUDlDV8A5I1hASQNY0EjzWWBY01oAWLNasGijW5Bog1ygeHNuUHhTb2&#10;B4Q3/weDN/8Hgzf/B4I3/weCN/8H9DIAAOM7AADSQQAAxkQAAL1DAAC3PwAAsTsJAKo7FAClPCIA&#10;oD0wAJ09OwCZPUUAlj1OAZQ8VgGSPF0CkDxjAo47agOMO3EEijt4BIg6gAWHOogGhTqSBoM6nAeB&#10;OqgIgDq1CX47xgl9O+EJezzzCXs8/wl6PP8Iejz/CHo8/wh6PP8I7jcAAN1BAADLRgAAv0kAALZJ&#10;AACuRgAAqUEEAKNBEQCdQh4AmEMrAJVDNwCRQ0EAjkJKAYxCUgGJQVkCh0FfA4VBZgODQG0EgUB0&#10;BYBAewZ+P4QHfD+OCHo/mQl4P6UKd0CyCnVAwwt0QN0Lc0HxC3JB/wpyQf8KckH/CXJB/wlyQf8J&#10;6TwAANVFAADFSwAAuk4AALBOAACnSwAAokYAAJtGDgCWRxoAkUgnAI5IMwCKSD0Ah0dGAYRHTgGC&#10;RlUCgEZcA35FYgR8RWkEekVwBXhEeAZ2RIEIdESLCXJElgpwRKILb0SvDG5EwAxtRdkNbEXvDGtF&#10;/QtrRv8La0b/CmtG/wprRv8K5UAAAM9JAADBTwAAtVIAAKtSAAChTwAAm0oAAJRKDACPSxcAi0wk&#10;AIdMLwCETDoAgUxDAX5LSwF7S1ICeUpYA3dKXwR1SWYFc0ltBnFJdQdvSX4IbUiICWtIkwtqSJ8M&#10;aEitDWdJvQ1mSdQOZUntDWVK/AxlSv8LZUr/C2VK/wtlSv8L4EQAAMtNAAC9UgAAslYAAKZVAACc&#10;UgAAlU4AAI5OCQCJTxQAhVAgAIFQLAB+UDcAe1BAAXhQSAF1T08Cc05VA3FOXARvTmMFbU1qBmtN&#10;cgdpTXsIZ02FCmVNkQtkTJ0MYk2rDWFNuw5gTdEOYE3sDmBN+w1gTf8MYE3/C2BN/wtgTf8L3EcA&#10;AMdQAAC5VgAArlkAAKJYAACYVgAAkFEAAIlSBgCDUxEAf1MdAHtUKQB4VDQAdVQ9AXJTRQFwU0wC&#10;bVJTAmtSWQNpUmAEZ1FnBmVRbwdjUXgIYlGDCmBRjwteUJsNXVCpDltRuQ5bUc4PWlHqDltR+g1b&#10;Uf8MW1H/DFtR/wtbUf8L1koAAMNTAAC2WQAAq1wAAJ5aAACTWQAAi1QAAIRWAwB+VhAAelcaAHZX&#10;JgBzWDEAcFc6AG1XQgFqV0kCaFZQAmZWVwNkVl4EYlVlBWBVbQdeVXYIXVWBCltVjQtZVJoNWFSn&#10;DlZVuA9WVcwPVlXpDlZV+Q1WVf8NV1T/DFdU/wxXVP8M0U0AAMBWAACzXAAAp14AAJpdAACPXAAA&#10;hlgAAH9ZAAB5Wg0AdFsXAHFbIwBuWy4Aa1s3AGhbQAFlW0cBY1pOAmFaVQNfWlwEXVpjBVxaawZa&#10;WXQIWFl/ClZZiwtUWZgNU1imDlJZtg5RWcoPUVnnDlFY+A1SWP8NUlj/DFJY/wxSWP8MzVEAALxZ&#10;AACwXwAAo2EAAJZgAACLXwAAgVsAAHldAABzXgwAb14VAGtfIABoXysAZmA1AGNgPQFhX0UBX19M&#10;Al1fUwNbX1oEWV5hBVdeaQZVXnIIU159CVFdiQtQXZYMTl2kDU1dtA5MXcgOTF3mDk1d9w1NXP8M&#10;TVz/DE5c/wxOXP8MyVQAALlcAACtYwAAn2MAAJJjAACHYgAAfGAAAHRhAABuYgkAaWMSAGZjHQBj&#10;ZCgAYWQyAF5kOwBcZEMBWmRKAlhkUQJWZFgDVGRfBFJjZwVQY3AHTmN6CExihgpLYpQLSWKiDEhi&#10;sg1HYscNR2LkDUhh9gxIYf8MSGD/C0lg/wtJYP8LxFgAALVgAACqZgAAm2YAAI1mAACCZQAAdmQA&#10;AG5lAABoZgUAY2cQAGBoGgBdaSUAW2ovAFlqOABXakABVWpHAVNqTgJRalUDT2ldBE1pZAVLaW0G&#10;SWh4B0dohAlGaJIKRGehC0NnsQxCZ8UMQmfiDEJm9QxDZv8LQ2X/C0Nl/wtDZf8Lv1wAALFkAACm&#10;agAAlmkAAIlpAAB9aQAAcWkAAGdqAABibAEAXW0NAFluFgBXbyEAVXArAFNwNQBRcD0AUHBFAU5w&#10;TAFMcFMCSnBaA0hwYgRGb2sFRG91BkJvggdAbo8JP26eCj1urwo9bsIKPG7gCj1t9Ao9bP8KPWv/&#10;Cj5r/wo+a/8KumAAAK1pAACgbgAAkW0AAIRtAAB4bQAAbG4AAGFwAABbcgAAVnQKAFJ1EgBQdh0A&#10;TncnAEx3MQBLeDkASXhBAEh4SQFGeFABRHdXAkJ3XwNAd2gDPndzBDx2fwY6do0HOXacCDd1rQg3&#10;dcAINnXeCDd08gg3c/4IN3L/CDdy/wg3cv8ItWYAAKlvAACacQAAi3EAAH5xAABzcgAAaHMAAFx2&#10;AABUeQAATnsFAEp9DwBIfhgARn8jAEV/LABDgDUAQoA9AEGARQA/gEwBPYBUATyAXAI6f2UCOH9v&#10;AzZ/fAQ0f4oEMn+aBTF+qgYwfr0GMH7aBjB98AYwe/0GMHv/BjB6/wYwev8GsGwAAKR1AACUdQAA&#10;hnUAAHl2AABudwAAY3kAAFd9AABPgQAAR4QAAEKGDAA/hxMAPYgdADyIJwA7iTAAOok4ADiJQAA3&#10;iUgANolPADSJWAEziWEBMYlsAS+JeAItiYcCLImXAyqIpwMpiLoDKYjUAymG7gMphfwEKYT/BCmE&#10;/wQphP8EqnQAAJ57AACOegAAgHoAAHR7AABofgAAXYEAAFKFAABJiQAAQYwAADmQBQA1kQ8AM5IX&#10;ADKSIQAxkikAMJMyAC6TOgAtk0EALJNKACuUUgAqlFwAKJRnACeUcwEllIIBJJSTASKTpAEhk7cB&#10;IJPPASGS7AEgkPoCII//AiCP/wIgj/8CpHwAAJeAAACHfwAAe4AAAG6CAABihQAAV4kAAE2OAABC&#10;kgAAOpYAADKZAAAqnAkAKJ0RACadGQAlnSIAJJ4qACOeMgAinjoAIZ5CACCeSwAfn1UAHp9gAByf&#10;bQAbn3wAGp+NABifnwAXn7IAFp/JABae6AAWnPcAFpv/AReb/wEXm/8BnYMAAI+GAACChgAAdIcA&#10;AGeLAABbjwAAUJMAAEaYAAA8nAAAM6AAACujAAAjpgAAHKgLABqpEQAYqRgAF6khABaqKQAVqjEA&#10;FKo5ABOqQwATq00AEqtYABGrZQAQq3QADquGAA6rmQANq6wADKvBAAyq3wAMqfIADaj8AA2o/wAN&#10;qP8AlooAAImMAAB6jQAAbJEAAGCVAABUmgAASZ8AAD+jAAA1pwAAK6oAACOuAAAbsAAAFLMBAA+1&#10;CgANthAADLYWAAu2HwAKticACbYvAAi2OQAHt0MABrdPAAS3WwADt2oAArd7AAC3jgAAt6EAALa0&#10;AAC2ywAAtuUAALXxAAC19wAAtfcAj5EAAIGUAABylwAAZZwAAFihAABMpgAAQasAADevAAAssgAA&#10;I7UAABq4AAATuwAADr0AAAnABQADwQ0AAMERAADBFwAAwh4AAMImAADCLwAAwzkAAMREAADEUAAA&#10;xF4AAMVvAADFgQAAxZUAAMWoAADFvAAAxNEAAMTmAADE7gAAxO4AhpgAAHmeAABrowAAXakAAFCu&#10;AABEswAAN7YAACy5AAAivAAAGb8AABHCAAAMxQAABsgAAADLAAAAzAcAAMwNAADNEQAAzRYAAM4d&#10;AADPJAAA0C0AANI4AADURAAA1FIAANVhAADVcwAA1ocAANabAADWrQAA178AANjOAADY3QAA2N0A&#10;e6AAAG6mAABgrQAAU7MAAEW4AAA4vAAAK78AACHCAAAXxgAAEMkAAArMAAAC0AAAANQAAADXAAAA&#10;2AAAANoFAADbCwAA3A4AAN4TAADfGQAA4SEAAOMqAADlNgAA50MAAOdTAADoZAAA6XcAAOmMAADq&#10;nwAA6q4AAOq6AADqwwAA6sMAcKgAAGKvAABVtgAAR7wAADnAAAAsxAAAIMgAABbMAAAO0AAAB9QA&#10;AADZAAAA3QAAAOEAAADjAAAA5AAAAOYAAADnAQAA6QcAAOsMAADsEAAA7hUAAPAdAADzJwAA9jMA&#10;APdDAAD4VAAA+WYAAPl6AAD6jgAA+p4AAPupAAD7sAAA+7AA/wsbAP8HGQD/ABkA/wAcAP8AJQD/&#10;ADIA/wA/AP8ASwD/AFcA/wBiAP8AawD/AHMA/QB7APsAggD6AIgA+ACNAPcAkgD2AJgA9QCdAPQA&#10;ogDzAKkA8QCwAO8AuADuAMMA7ADRAOsA5gDpAPMA6AD+AOgA/wDoAP8A6AD/AOgA/wDoAP8A/w4Y&#10;AP8KFQD/ARQA/wAYAP8AIgD/AC4A/wA7AP8ARwD/AFMA/QBeAPoAZwD3AG8A9QB3APMAfgDyAIQA&#10;8ACJAO8AjwDuAJQA7ACaAOsAnwDpAKUA6ACsAOYAtADkAL8A4wDMAOEA4gDfAPAA3gD7AN4A/wDd&#10;AP8A3QD/ANwA/wDcAP8A/xATAP8NEQD/BhAA/wIVAP8AHgD/ACkA/wA2AP8AQgD6AE4A9ABZAPEA&#10;YgDuAGsA7AByAOoAeQDoAH8A5wCFAOUAiwDkAJAA4gCWAOEAnADfAKIA3QCpANoAsQDYALsA1QDI&#10;ANIA3QDRAO0A0AD5AM8A/wDOAP8AzQD/AM0A/wDNAP8A/xEPAP8ODQD/DA0A/wsSAP8HGQD/AiQA&#10;/wAwAPYAPADvAEkA6gBTAOcAXQDkAGYA4QBtAN8AdADdAHsA2wCBANkAhgDWAIwA1ACSANIAmADQ&#10;AJ4AzgCmAMwArgDKALgAyADEAMYA1wDFAOoAwwD3AMIA/wDBAf8AwAL/AMAC/wDAAv8A/xQLAP8Q&#10;BgD/EAkA/xAOAP8OFAD/Ch4A9QYpAOsENgDjA0IA3wNOANsEVwDWBGAA0wRoANAEbwDOBXYAzAV8&#10;AMoFggDJBYgAxwWOAMYFlADEBZsAwgWjAMAGqwC+BrUAvQbCALsI1AC6CekAtwv4ALUM/wC0DP8A&#10;tAz/ALQM/wC0DP8A/xcEAP8UAAD/FgMA/xQJAP8RDgDyDhUA6AwhAN4KLgDWCzsA0AxHAMwMUQDJ&#10;DFoAxg1iAMQNagDCDXEAwA13AL8NfQC9DoMAvA6KALoOkQC5DpgAtw6gALYOqQC0D7QAsg/BALEQ&#10;1ACuEesAqxL6AKkS/wCoE/8ApxP/AKcT/wCnE/8A/xoAAP8bAAD5GwAA6xkAAOUUBgDlEA4A2Q4X&#10;AM8RJgDIEjQAxBNAAL8USwC8FFQAuRVdALcVZAC1FWsAtBVxALIVeACxFn4ArxaFAK4WjACsFpQA&#10;qxecAKkXpgCnGLAAphi9AKQYzwCiGucAnxr3AJ0b/wGcG/8BnBv/AZsb/wGbG/8B/x0AAPchAADo&#10;JAAA3SUAANQhAQDPGwgAyhcRAMIaIAC8HC0Atx06ALMeRQCwHk8ArR5XAKseXwCpH2YAqB9sAKYf&#10;cwClH3kAox+AAKIfhwCgII8AnyCYAJ0gogCbIKwBmiG5AZghygGWIuQBlCP1AZIj/wGRI/8BkCP/&#10;AZAj/wGQI/8B/yIAAOspAADdLgAAzy8AAMctAADBJwMAvSINALYjGgCwJSgArCY0AKgmQAClJ0kA&#10;oidSAKAnWgCeJ2EAnCdnAJsnbQCZJ3QAmCd7AZYnggGVJ4sBkyeUAZEongGQKKkBjii1Ao0pxgKL&#10;Kd8CiSryAocq/wKGKv8Chir/AoYq/wKGKv8C9CgAAOMxAADRNgAAxTgAALw2AAC2MAAAsisJAKss&#10;FACmLSIAoi4vAJ4uOgCbLkQAmC9NAJYvVQCULlwAki5iAJAuaQGPLm8BjS52AYwufgGKLoYCiC6P&#10;AocumgKFL6UDgy+yA4IvwgOBMNoDfzDvA30x/gN9Mf8DfDH/A3wx/wN8Mf8D7S8AANs3AADJPQAA&#10;vj4AALM8AACsOAAApzMEAKIyEQCdNB0AmTUqAJU1NQCSNUAAjzVJAI01UACLNVcAiTVeAYc1ZAGF&#10;NGsBhDRyAoI0eQKANIICfjSLA300lgN7NaEEeTWuBHg1vgV3NtQFdjbtBXQ3/AV0N/8EdDf/BHQ3&#10;/wR0N/8E5zUAANI9AADDQgAAuEQAAKxCAACkPgAAnzkAAJo4DgCUOhkAkDomAI07MQCKOzsAhztE&#10;AIQ7TACCO1MBgDpaAX46YAF9OmcCezpuAnk6dQJ3On4DdjqIBHQ6kwRyOp4FcTqrBW87uwZuO88G&#10;bTvqBm08+gZsPP8FbDz/BWw8/wVsPP8F4jkAAMxCAAC+RwAAsUgAAKVGAACdQwAAlz8AAJI+CwCN&#10;PxUAiT8hAIVALQCCQDcAf0BAAH1ASAB7QE8BeUBWAXc/XQF1P2MCcz9qAnE/cgNwP3oDbj+EBGw/&#10;kAVrP5wGaT+pBmg/uAdnQMwHZkDoB2ZA+QZlQP8GZUD/BmVA/wVlQP8F3D4AAMdGAAC5SwAArEwA&#10;AKBKAACXRwAAkUMAAItDCACGQxIAgkQeAH5EKQB7RTQAeUU9AHZFRQB0REwBckRTAXBEWQFuRGAC&#10;bENnAmtDbwNpQ3cEZ0OBBWZDjQZkQ5kGYkOnB2FEtghgRMoIYETmCF9F+AdfRf8HYEX/BmBE/wZg&#10;RP8G1kEAAMNJAAC2TgAAp08AAJtNAACSSwAAjEcAAIVHBACARxAAfEgaAHhIJgB1STAAc0k6AHBJ&#10;QgBuSUkBbEhQAWpIVgFoSF0CZkhkAmVIbANjSHUEYUd/BWBHigZeSJcHXUilCFtItAhbSMcJWkjk&#10;CFpJ9ghaSf8HWkj/BlpI/wZaSP8G0UUAAL9MAACyUgAAo1EAAJdQAACNTgAAhkoAAIBKAQB6Sw4A&#10;dkwXAHJMIwBvTC0AbU02AGpMPwBoTEYAZkxNAWRMUwFiTFoCYUxhAl9MaQNeTHIEXEx8BVpMiAZZ&#10;TJUHV0yjCFZMsghVTMYJVUziCVVM9QhVTP8HVUz/B1ZM/wZWTP8GzEgAALxQAACvVQAAoFQAAJNT&#10;AACJUQAAgU0AAHpOAAB1TwwAcE8VAG1QIABqUCoAZ1AzAGVQPABjUEMAYVBKAV9QUQFdUFgCXFBf&#10;AlpQZwNZUHAEV1B6BVVQhgZUUJMHUlChCFFQsQlQUMQJUFDhCVBQ9AhRUP8HUU//B1FP/wZRT/8G&#10;yUsAALlTAACrVwAAnFYAAI9VAACFVAAAfFAAAHVRAABwUgkAa1MSAGhUHQBlVCcAYlQxAGBUOQBe&#10;VEEAXFRIAVpUTwFZVFYBV1RdAlZUZQNUVG4EUlR4BVFUhAZPVJEHTlSgCExUrwhMVMIJS1TfCUxU&#10;8whMU/8HTFP/B01T/wZNU/8GxU4AALZWAACnWgAAmFkAAItYAACBVwAAd1QAAHBVAABqVgYAZlcQ&#10;AGJXGgBgWCQAXVguAFtZNwBZWT8AV1lGAFZZTQFUWVQBU1lbAlFZYwJPWGwDTlh2BExYggVKWI8G&#10;SVieB0hYrghHWMAIR1jdCEdY8ghHV/8HSFf/B0hX/wZIV/8GwVEAALJZAACjXAAAlFsAAIdbAAB9&#10;WgAAclgAAGtZAABlWgMAYFsOAF1cFwBaXCEAWF0rAFZdNABUXjwAU15EAFFeSwFQXlIBTl5ZAkxe&#10;YQJLXWoDSV10BEddgAVFXY0GRF2cB0NdrAdCXb4IQl3aCEJc8QdCXP4HQ1v/BkNb/wZDW/8GvVUA&#10;AK9dAACfXwAAkF4AAINeAAB4XQAAbVwAAGVdAABfXwAAWmAMAFdhFABVYh4AUmIoAFFjMQBPYzkA&#10;TmNBAExjSABLY08BSWNWAUdjXgJFY2cCRGNxA0JjfQRAYosFP2KaBj5iqgY9YrwHPGLWBz1h7wY9&#10;Yf0GPmD/Bj5g/wY+YP8GuVkAAKthAACaYQAAi2EAAH9hAAB0YQAAaWEAAF9iAABZZAAAVGYJAFFn&#10;EQBOZxoATGgkAEtpLQBJaTYASGk+AEZqRQBFakwAQ2pUAUJqXAFAaWUCPmlvAjxpewM7aYkEOWmY&#10;BThoqAU3aLoFN2nTBTdo7gU3Z/wFOGb/BThm/wU4Zv8FtF4AAKdlAACVZQAAhmQAAHplAABvZQAA&#10;ZGYAAFloAABSagAATWwEAEluDgBHbhYARW8gAERwKQBCcDIAQXA6AEBxQgA/cUkAPXFRADxxWQE6&#10;cWIBOHFsAjZweAI1cIYDM3CVAzJwpgQxcLgEMHDQBDFv7AQxbvsEMW3/BDFs/wQxbP8Er2QAAKFp&#10;AACPaAAAgWgAAHVpAABraQAAYGsAAFVuAABNcQAARnMAAEJ1CwA/dhIAPXccADx3JQA6eC0AOXg1&#10;ADh5PQA3eUUANnlNADV5VQAzeV4AMXloATB5dAEueYMCLXmSAit4owIqeLUCKnjMAip36gIqdvkD&#10;KnX/Ayp0/wMqdP8DqmoAAJptAACJbAAAfG0AAHBtAABmbgAAW3EAAFB1AABIeAAAQXsAADp+BQA2&#10;fw4ANIAWADOBIAAygSgAMIEwAC+COAAugkAALYJIACyCUAArgloAKoJkACiCcAAmgn8BJYKPASSC&#10;oAEjgrIBIoLJASKB5wEif/cBIn7/AiJ9/wIiff8CpXEAAJNxAACDcQAAdnEAAGxyAABgdQAAVngA&#10;AEx8AABDgAAAO4MAADOGAAAtiQoAKooRACmLGQAniyIAJosqACWMMQAkjDkAI4xCACKNSgAhjVQA&#10;II1eAB+NawAdjXkAHI2KABuNnAAZja4AGIzEABiM4wAZivUAGYn/ARmI/wEZiP8BnXcAAIx2AAB9&#10;dgAAcncAAGV5AABafAAAUIAAAEaEAAA8iQAANIwAAC2QAAAlkwIAH5UMAB2WEgAclhoAG5ciABqX&#10;KgAZlzIAGJg6ABeYQwAWmE0AFZhYABSYZAATmHMAEZiEABCYlgAQmKkADpi/AA6X3QAPlvIAEJX8&#10;ABCU/wAQlP8AlX0AAIV8AAB4fAAAa34AAF+BAABUhgAASooAAECPAAA2kwAALZcAACaaAAAenQAA&#10;F6ADABKiDAAQoxIAEKMZAA+jIQAOpCkADqQxAA2kOgAMpEUAC6RQAAqkXAAJpGoAB6R7AAajjgAE&#10;o6EAAqO0AAOiywADouYAA6HzAAOh+wADofsAjYMAAH+CAABxhAAAZIcAAFiMAABNkQAAQpYAADia&#10;AAAvngAAJqIAAB6lAAAXqAAAEasAAAyuBwAHrw0AA68SAAKvGQABryEAAK8pAACwMgAAsDwAALBH&#10;AACwUwAAsGEAALBxAACwgwAAr5cAAK+qAACvvwAArtkAAK7rAACu9AAArvQAh4kAAHiKAABqjgAA&#10;XZMAAFGYAABFnQAAO6IAADCmAAAnqgAAHq4AABaxAAAQtAAAC7YAAAW5AwAAugoAALoOAAC6EwAA&#10;uxkAALshAAC8KAAAvDEAAL08AAC+SAAAvlYAAL5lAAC+dwAAvowAAL6fAAC9swAAvscAAL7eAAC9&#10;6wAAvesAf5IAAHCVAABimgAAVZ8AAEmlAAA9qwAAMq8AACi0AAAetgAAFbkAAA68AAAJvwAAAsIA&#10;AADEAAAAxQQAAMYKAADGDgAAxxIAAMgYAADJHwAAyicAAMwwAADOPAAAzkkAAM9ZAADPagAAz34A&#10;AM+TAADPpgAAz7gAAM/IAADP2wAAz9sAd5wAAGihAABbpwAATq4AAEG0AAA0twAAKLoAAB29AAAT&#10;wAAADcQAAAbHAAAAygAAAM4AAADQAAAA0QAAANICAADTCAAA1QwAANYQAADZFQAA2xwAAN0kAADg&#10;LwAA4jwAAONLAADkXAAA5G8AAOWDAADlmAAA5akAAOW2AADlwwAA5cMAbKUAAF+sAABRsgAARLkA&#10;ADW8AAAowAAAHMQAABLIAAAMywAAA88AAADTAAAA2AAAANwAAADfAAAA3wAAAOEAAADjAAAA5AMA&#10;AOYIAADoDQAA6REAAOwYAADuIgAA8S4AAPM8AAD0TQAA9V8AAPZzAAD3hwAA95kAAPilAAD4sAAA&#10;+LAA/wMXAP8AFQD/ABUA/wAYAP8AIwD/AC8A/wA8AP8ASAD/AFQA/wBeAP8AZwD9AG8A+wB2APkA&#10;fQD4AIMA9gCIAPUAjgD0AJMA8gCYAPEAngDwAKQA7gCrAO0AswDrAL0A6gDLAOgA4QDnAPEA5gD9&#10;AOUA/wDkAP8A5AD/AOQA/wDkAP8A/wcTAP8AEQD/ABEA/wAVAP8AHwD/ACsA/wA3AP8ARAD+AE8A&#10;+gBaAPcAYwD0AGsA8gByAPAAeQDvAH8A7QCEAOsAigDqAI8A6ACUAOcAmgDlAKAA5ACnAOIArwDg&#10;ALkA3gDGANwA2gDaAOwA2AD5ANYA/wDWAP8A1wD/ANgA/wDYAP8A/woQAP8DDgD/AA0A/wASAP8A&#10;GgD/ACYA/AAyAPcAPwD0AEoA8QBVAO0AXgDqAGYA6ABuAOUAdADjAHoA4gCAAOAAhQDeAIsA3ACQ&#10;ANsAlgDYAJwA1QCjANMAqwDRALUAzgDBAMwA0QDLAOcAyQD1AMgA/wDIAP8AyAD/AMgA/wDIAP8A&#10;/wwMAP8GCAD/AgoA/wAPAP8AFQD8ACAA8QAsAOwAOQDpAEUA5QBPAOEAWQDeAGEA2wBoANcAbwDU&#10;AHUA0gB7ANAAgADOAIYAzACMAMsAkgDJAJgAxwCgAMUAqADDALEAwQC8AL8AywC9AOMAvADyALsA&#10;/QC7AP8AugD/ALoA/wC6AP8A/w4FAP8JAAD/CQUA/wYLAP8BEADwABkA5gAlAOEAMgDcAD8A1gBJ&#10;ANEAUwDOAFsAywBjAMgAagDGAHAAxQB2AMMAewDBAIEAwACHAL4AjgC8AJQAuwCcALkApAC3AK4A&#10;tQC5ALMAyACxAN8AsAHvAK8B+wCuAv8ArQP/AK0D/wCtA/8A/xAAAP8OAAD/DQAA9gsDAPIHCgDi&#10;AREA2wIdANIDKwDMAzcAyARDAMQETQDBBFYAvgVdALwFZAC6BWsAuAVxALcFdgC1BXwAswaDALIG&#10;iQCwBpEArweZAK0HoQCrB6sAqQi3AKgJxgCmCt0ApQvwAKMM/QCiDf8AoQ3/AKEN/wCgDf8A/xEA&#10;APwSAADsEwAA4hMAANsPAwDWCQsAzggUAMYKIgDADDAAvA08ALgNRgC1DU8Asg5XALAOXwCuDmUA&#10;rQ5rAKsOcQCqDngAqA5+AKcPhQClD40ApA+WAKIQnwCgEKkAnxC1AJ0RxQCbEd4AmRLxAJcT/wCW&#10;FP8AlRT/AJUU/wCUFP8A/xUAAO0bAADgHwAA0h8AAMkbAADEFAUAwRAOALoSGwC0EykAsBQ1AKwV&#10;QACpFUkAphVSAKQWWQCiFmAAoRZmAJ8WbACeFnIAnBZ5AJsXgACZF4gAmBeRAJYYmwCUGKYAkxmy&#10;AJEZwQCQGtgAjRvuAIsc/QCKHP8Aihz/AIkc/wCJHP8A9B0AAOQlAADTKQAAxyoAALwmAAC2IAAA&#10;tBkLAK4aFQCoHCMApB0vAKEeOgCeHkQAmx5MAJkeVACXH1sAlR9hAJQfZwCSH20AkR90AI8gfACO&#10;IIQAjCCNAIoglwCJIaIAhyGuAIYivQCFItEBgiPrAYEk+wGAJP8BfyT/AX8k/wF/JP8B7CUAANst&#10;AADJMQAAvDEAALEuAACrKQAApyQFAKMjEQCeJB0AmiUqAJYmNQCTJj8AkSZHAI8mTwCNJlYAiydc&#10;AIknYgCIJ2kAhidvAIUndwCDJ38AgSeJAYAokwF+KJ4BfSmrAXspuQF6Kc0BeCroAXcr+QF2K/8B&#10;div/AXUr/wF1Kv8B5SwAANA0AADBOAAAszgAAKg1AACiMQAAnS0AAJkqDgCUKxgAkCwkAI0tMACK&#10;LToAhy1DAIUtSgCDLVEAgS5YAIAuXgB+LmQAfS5rAHsucwF5LnsBeC6FAXYujwF0L5sBcy+oAnEv&#10;tgJwMMkCbzDlAm4x9wJtMf8CbTH/Am0x/wJtMf8C3zIAAMk5AAC7PgAArD0AAKE6AACaNwAAlTMA&#10;AJAxCgCMMRQAhzIgAIQzKwCBMzUAfzM+AH0zRgB7M00AeTNUAHczWgB2M2EAdDNnAXI0bwFxNHcB&#10;bzSBAW40jAJsNJgCajWlAmk1swNoNcYDZzbiA2Y29QNmNv8CZjb/AmY2/wJmNv8C2DcAAMQ+AAC1&#10;QgAApkEAAJs/AACTPAAAjTgAAIg2BwCENxEAgDccAHw4JwB6ODEAdzk6AHU5QgBzOUkAcTlQAHA5&#10;VwBuOV0AbDlkAWs5awFpOXQBaDl+AmY5iQJkOZUDYzqiA2I6sQNhOsMDYDvgBF878wNfO/8DXzv/&#10;A187/wJfO/8C0TsAAMBCAACwRQAAoUQAAJVDAACNQAAAhz0AAII7AgB9Ow4AeTwYAHU9IwBzPS0A&#10;cD02AG49PwBsPUYAaz1NAGk9UwBnPVoAZj1hAWQ9aAFjPXEBYT57Al8+hgJePpMDXD6gA1s/rwRa&#10;P8EEWj/dBFk/8gRZP/8DWT//A1k//wNZP/8DzD8AALxGAACrSAAAnEcAAJFGAACIRAAAgkAAAHw/&#10;AAB3QAwAc0AVAG9BIABsQSoAakEzAGhBOwBmQkMAZEJKAGNBUABhQVcAYEJeAV5CZQFdQm4CW0J4&#10;AlpChANYQpADV0KeBFZDrQRVQ78EVEPaBFRD8QRUQ/4DVEP/A1RD/wNUQ/8DyEIAALhJAACnSwAA&#10;mEoAAI1JAACDRwAAfUMAAHZDAABxRAoAbUQSAGpFHQBnRScAZEUwAGJFOABgRT8AX0VHAF1FTQBb&#10;RVQAWkZbAVlGYwFXRmwBVkZ2AlRGgQNTRo4DUkecBFBHqwRQR70ET0fWBU9H7wRPR/0ET0f/A09H&#10;/wNQR/8DxEUAALVNAACjTQAAlUwAAIlLAAB/SgAAeEYAAHFHAABsRwcAaEgQAGRIGgBhSSQAX0kt&#10;AF1JNQBbST0AWUlEAFdJSgBWSVEAVUpZAVRKYQFSSmkBUUp0Ak9KfwNOSowDTUqbBExLqgRLS7wE&#10;SkvTBUpL7gRLS/0ES0r/A0tK/wNLSv8DwUgAALJQAACgTwAAkU8AAIVOAAB7TQAAc0kAAGxKAABn&#10;SwQAYkwOAF9MFwBcTSEAWk0qAFhNMgBWTToAVE1BAFNOSABSTk8AUE5XAU9OXwFOTmcBTE5yAktO&#10;fQJJTosDSE6ZBEdPqARGT7oERk/RBEZP7QRGTvwERk7/A0dO/wNHTv8DvUwAAK5SAACcUQAAjVEA&#10;AIFRAAB3UAAAbkwAAGdOAABiTwAAXVANAFpQFABXUR4AVVEnAFNRMABRUjgAUFI/AE5SRgBNUk0A&#10;TFNVAEpTXQFJU2UBSFNvAkZTewJFU4kDQ1OXA0JTpwRBU7gEQVPPBEFT7ARBUvsDQlL/A0JS/wNC&#10;Uf8Duk8AAKpUAACYVAAAiVQAAH1TAABzUwAAaVEAAGJSAABcUwAAWFQKAFRVEgBSVRsAT1YkAE5W&#10;LQBMVzUAS1c8AEpXRABIV0sAR1hSAEZYWgFEWGMBQ1htAUFYeQJAWIYCPliVAz1YpQM8WLcEPFjN&#10;BDxX6gM8V/oDPVb/Az1W/wM9Vv8DtlMAAKVXAACUVwAAhVYAAHlWAABvVgAAZVUAAFxWAABXWAAA&#10;UlkHAE5aEABMWhgASlshAEhcKgBHXDIARVw6AERdQQBDXUgAQl1QAEBdWAA/XWEBPV1rATxddgI6&#10;XYQCOV2TAjhdowM3XbUDNl3LAzZc6AM3XPkDN1v/Azhb/wM4Wv8DslcAAKBaAACPWQAAgVkAAHVZ&#10;AABrWQAAYFoAAFZbAABRXQAATF4CAEhgDQBFYBQARGEeAEJiJgBAYi4AP2I2AD5jPgA9Y0UAPGNN&#10;ADtjVQA5Y14AOGNoATZjdAE1Y4EBM2ORAjJjoQIxY7MCMWPIAjFi5wIxYfgCMWH/AjJg/wIyYP8C&#10;rlwAAJtdAACKXQAAfF0AAHBdAABmXQAAXF4AAFJgAABMYgAARWUAAEFmCgA+ZxEAPGgaADtoIgA5&#10;aSsAOGkyADdqOgA2akEANWpJADRqUgAzalsAMWplADBqcAEuan4BLWqOASxqnwErarABKmrGASpp&#10;5QEqaPYCK2f/Aitn/wIrZ/8CqWEAAJVgAACEYAAAd2AAAGxhAABiYQAAWGMAAE5mAABHaAAAQGsA&#10;ADpuBQA2bw4ANHAVADNwHgAycSYAMHEuAC9xNQAucj0ALXJFACxyTQArclcAKnJhAClybQAncnsA&#10;JnKLACRynAEjcq4BI3LDASNx4gEjcPQBI2//ASNu/wEjbv8BoWUAAI5kAAB/ZAAAcmQAAGhlAABe&#10;ZgAAVGkAAElsAABCbwAAO3IAADR1AAAueAoAK3kRACp5GAApeiEAJ3ooACZ6MAAlezgAJHtAACN7&#10;SAAie1IAIXtcACB7aAAffHYAHXyGABx7mAAbe6oAGnu/ABp73gAaefIAG3j+ABt3/wEbd/8BmWkA&#10;AIhpAAB5aQAAbWkAAGNqAABZbAAAT28AAEVzAAA9dwAANXoAAC59AAAngQMAIoMNACCEEgAfhBoA&#10;HYQiAByFKgAbhTEAGoU5ABmFQgAYhkwAF4ZWABaGYwAVhnEAFIaBABKGkwARhqYAEYW7ABCF1gAR&#10;g+8AEYL7ABKC/wASgf8AkW4AAIFtAAB0bgAAaW4AAF1wAABTcwAASXcAAEB8AAA3gAAAL4MAACeH&#10;AAAhigAAGo0GABWPDQATkBMAEpAaABKQIgARkCoAEJEyABCROwAPkUQADpFPAA2RXAAMkWoAC5F6&#10;AAqRjQAIkJ8AB5CzAAePyQAHj+YAB470AAiN/AAIjf8AiXMAAHtzAABvcwAAY3UAAFd4AABNfQAA&#10;Q4EAADmGAAAwigAAKI4AACGRAAAalQAAE5cAAA6aCAALnA4ACZwTAAicGgAHnCIABpwqAAScMwAD&#10;nD0AAp1IAACdVAAAnWIAAJxyAACchAAAnJcAAJuqAACbvwAAmtsAAJrsAACa9QAAmfgAgnkAAHZ5&#10;AABoegAAXH4AAFGCAABGhwAAPIwAADKRAAAplQAAIZkAABmdAAASoAAADqMAAAmmBQADpwwAAKcQ&#10;AACnFQAAqBwAAKgjAACoKwAAqTQAAKk/AACpSwAAqVkAAKloAACpegAAqY4AAKmhAACotQAAqMsA&#10;AKfkAACn7wAAp/MAfYAAAG+BAABhhAAAVYkAAEmOAAA+lAAANJkAACqeAAAhogAAGaYAABKpAAAN&#10;rAAAB68AAACyAAAAswcAALMMAACzEAAAtBUAALQbAAC1IgAAtisAALc1AAC3QAAAuE4AALhdAAC4&#10;bgAAuIIAALiXAAC4qgAAt74AALfSAAC35gAAt+oAdogAAGeLAABakAAATpYAAEKcAAA3ogAALKcA&#10;ACKrAAAZrwAAEbMAAAu2AAAEuQAAALwAAAC+AAAAvgAAAL8GAADACwAAwQ8AAMITAADDGQAAxCAA&#10;AMUpAADHNAAAyEIAAMlRAADJYgAAyXUAAMmKAADJnwAAyrEAAMrBAADJ0QAAydkAbpMAAGCYAABT&#10;ngAARqQAADqrAAAvsAAAJLUAABm4AAAQvAAACr8AAAHBAAAAxAAAAMgAAADKAAAAygAAAMwAAADN&#10;AwAAzggAANANAADREAAA0xYAANYeAADaKAAA3TQAAN5DAADfVAAA32cAAOB8AADgkQAA4KQAAOCy&#10;AADgvgAA4MMAZp8AAFmmAABMrQAAP7QAADK4AAAkvAAAGL8AABDDAAAIxwAAAMoAAADNAAAA0QAA&#10;ANUAAADYAAAA2QAAANsAAADdAAAA3wAAAOEEAADjCgAA5Q4AAOcTAADqHAAA7ScAAPA1AADxRgAA&#10;8lgAAPNrAADzgAAA9JQAAPSjAAD0rgAA9LIA/wATAP8AEQD/ABEA/wAVAP8AHwD/ACwA/wA5AP8A&#10;RQD/AFAA/wBaAP4AYwD7AGsA+QByAPcAeAD1AH4A9ACEAPIAiQDxAI4A8ACTAO4AmQDtAJ8A7ACm&#10;AOoArgDoALgA5gDFAOUA2wDjAO0A4gD7AOIA/wDhAP8A4QD/AOEA/wDhAP8A/wAQAP8ADgD/AA0A&#10;/wASAP8AGwD/ACgA/wA0AP4AQQD7AEwA9wBWAPQAXwDxAGYA7wBtAOwAdADqAHoA6QB/AOcAhQDm&#10;AIoA5QCPAOMAlQDhAJsA4ACiAN4AqgDbALQA2QDAANYA0ADTAOgA0gD3ANEA/wDRAP8A0AD/ANAA&#10;/wDQAP8A/wANAP8ACQD/AAoA/wAPAP8AFgD7ACIA9wAvAPQAOwDwAEcA7QBRAOkAWgDlAGIA4gBp&#10;AOAAbwDeAHUA3AB6ANoAgADYAIUA1QCLANMAkQDRAJcAzwCeAM0ApgDLAK8AyQC6AMcAyQDFAOIA&#10;xADyAMMA/gDCAP8AwQD/AMIA/wDCAP8A/wMGAP8AAQD/AAYA/wAMAPkAEQDxAB0A6wApAOcANgDj&#10;AEEA3wBLANsAVADVAFwA0gBjAM8AagDNAHAAywB1AMkAewDIAIAAxgCGAMUAjADDAJMAwQCaAL8A&#10;ogC9AKsAuwC2ALkAxAC3ANoAtgDtALQA+gC0AP8AtAD/ALQA/wC0AP8A/wQAAP8AAAD/AAAA/wAG&#10;AOwADQDlABYA3gAiANcALwDRADsAzQBFAMoATgDGAFcAxABeAMEAZAC/AGoAvQBwALwAdQC6AHsA&#10;uQCBALcAhwC1AI4AswCVALIAngCwAKcArgCyAKwAvwCqANEAqADoAKgA9wCnAP8ApwD/AKYA/wCm&#10;AP8A/wYAAP8FAADxAwAA6AAAAOEABwDVABAAzQAbAMcAJwDDADMAvwA+ALwASAC5AFEAtgBYALQA&#10;XwCyAGUAsABqAK8AcACtAHYArAB8AKoAggCpAIkApwCRAKUAmgCjAKQAoQCuAKAAuwCeAc0AnQLm&#10;AJwE9ACbBP8AmgX/AJoF/wCZBf8A/woAAPEOAADkEAAA2Q8AAM4LAADIAwsAwgATALwCHwC3AywA&#10;swQ3ALAFQgCtBkoAqgZSAKgHWQCmB18ApQdlAKMHawCiCHEAoAh3AJ8IfgCdCIUAmwmOAJoJlwCY&#10;CqEAlgqsAJULugCTC8wAkgzlAJAN9gCPDv8Ajg7/AI4O/wCNDv8A9hEAAOYXAADWGwAAxxkAAL4V&#10;AAC5EAAAtwoNALELFwCsDSQAqA4wAKUOOwCiDkQAnw9MAJ0PUwCbD1oAmg9gAJgQZgCXEGwAlRBy&#10;AJMQeQCSEIEAkBCKAI8RlACNEZ8AixGqAIoSuACIEssAhhPmAIUU9wCDFf8AgxX/AIIV/wCCFf8A&#10;7RoAANwhAADKJQAAuyIAALEfAACrGgAAqRQGAKUSEQCgFB4AnBUqAJkVNQCWFj4AlBZHAJIWTgCQ&#10;FlUAjhdbAIwXYQCLF2cAiRdtAIgXdACGGHwAhRiGAIMZkACBGZsAgBqnAH4atQB9G8cAfBziAHod&#10;9QB5Hf8AeB3/AHgd/wB4Hf8A5SIAANApAAC/LAAAsCoAAKcnAACgIwAAnR8AAJoaDgCVHBgAkR0k&#10;AI4eLwCMHjkAiR5BAIcfSQCFH1AAgx9WAIIfXACAH2IAfx9pAH0gcAB8IHgAeiCBAHkhjAB3IZcA&#10;dSKkAHQisgBzI8MAciPfAHAk8wBvJP8AbyT/AG4k/wBuJP8A3SkAAMgwAAC3MgAAqDAAAJ4uAACX&#10;KgAAkycAAJAjCgCMIxMAiCQfAIQlKgCCJTQAgCY9AH0mRAB8JksAeiZSAHgmWAB3Jl4AdSZlAHQn&#10;bAByJ3QAcSd9AG8oiABuKJQAbCihAGsprwFqKcABaSrbAWcq8QFnK/8BZiv/AWYq/wFmKv8B1C8A&#10;AMI2AACvNgAAoTUAAJY0AACQMAAAii0AAIcqBgCDKRAAfyoaAHwrJQB5Ky8Adyw4AHUsQABzLEcA&#10;cSxNAHAsVABuLFoAbSxhAGstaABqLXAAaC16AGcuhQBlLpEBZC6eAWIvrAFhL70BYTDVAWAw7wFf&#10;MP0BXzD/AV8w/wFfMP8BzTQAALw7AACpOgAAmzoAAJA4AACJNQAAgzIAAH8wAQB7Lw4AdzAWAHQw&#10;IQBxMSsAbzE0AG0xPABrMUMAajFKAGgyUABnMlcAZTJdAGQyZQBiMm0AYTN3AF8zggFeM44BXTSc&#10;AVs0qgFaNbsBWjXSAVk17QFZNfwBWDX/AVg1/wFZNf8ByDgAALc+AACkPgAAlj0AAIs8AACDOgAA&#10;fTcAAHg0AAB0NAsAcDUTAG01HQBqNScAaDYwAGY2OABkNj8AYzZGAGE2TQBgNlMAXjdaAF03YgBc&#10;N2oAWjh0AVk4fwFXOIwBVjmZAVU5qAJUObkCUzrPAlM66wJTOvsBUzr/AVM5/wFTOf8BxDwAALJB&#10;AACgQAAAkkAAAIY/AAB+PQAAeDoAAHM4AABuOQgAajkRAGc5GgBkOiQAYjosAGA6NABeOjwAXTtD&#10;AFs7SgBaO1AAWDtXAFc7XwBWPGcAVDxxAVM8fAFSPYkBUT2XAU89pgJOPrcCTj7NAk4+6QJNPvoC&#10;Tj7/AU49/wFOPf8BwD8AAK5DAACcQwAAjkMAAIJCAAB6QAAAcz0AAG08AABoPQUAZD0OAGE+FwBe&#10;PiEAXD4pAFo+MQBYPjkAVz5AAFU/RgBUP00AUz9VAFJAXABQQGUAT0BvAU5BegFNQYcBS0GWAUpB&#10;pQJJQrUCSULLAklC6AJJQvkCSUH/AklB/wFJQf8BvUMAAKpFAACYRQAAikUAAH9FAAB2QwAAb0AA&#10;AGhAAABjQQEAX0ENAFxBFABZQh0AV0ImAFVCLgBTQjYAUUI9AE9CQwBPQ0sATkNSAE1EWgBMRGMA&#10;SkRtAUlFeAFIRYUBR0WUAUVFowJFRrQCREbJAkRG5wJERfgCREX/AkVF/wJFRf8BukYAAKZIAACU&#10;SAAAhkgAAHtHAAByRgAAakIAAGNDAABeRAAAWkULAFZFEgBURhsAUUYjAE9GKwBORjMATEc6AEtH&#10;QQBKR0kASUhQAEhIWABHSGEARklrAERJdgFDSYMBQkmSAUFJogJASbMCP0rHAj9K5QI/SfcCQEn/&#10;AkBI/wJASP8BtkkAAKJKAACRSgAAg0oAAHdKAABuSQAAZUUAAF5HAABZSAAAVUkIAFFKEABPShgA&#10;TEohAEpLKQBJSzEAR0s4AEZMPwBFTEYARExOAENNVgBCTV8AQU1oAEBNdAE+TYEBPU2QATxNoAE7&#10;TrECOk7GAjpO5AI7TfYCO03/ATtM/wE8TP8Bs00AAJ5MAACNTAAAf0wAAHRMAABqTAAAYEoAAFlL&#10;AABUTAAAUE0FAExODgBJTxUAR08eAEVPJgBEUC4AQlA1AEFQPQBAUUQAP1FLAD5RUwA9UlwAPFJm&#10;ADpScgA5Un8BOFKOATdSngE2Uq8BNVLEATVS4gE2UvUBNlH/ATZQ/wE3UP8Brk8AAJlPAACJTwAA&#10;e08AAHBPAABmTwAAXE4AAFRPAABPUQAASlIBAEZTDABDVBIAQVQbAEBVIwA+VSsAPVYyADxWOgA7&#10;VkEAOlZJADlXUQA4V1oANldjADVXbwA0V3wBM1eMATFXnAEwV60BMFfCATBX4AEwVvQBMVb/ATFV&#10;/wExVf8BqFIAAJVSAACEUgAAd1IAAGxSAABiUgAAWFMAAE9UAABJVgAARFcAAEBZCAA9WhAAO1oX&#10;ADlbIAA4WycAN1wvADZcNgA1XD4ANFxGADNdTgAxXVcAMF1hAC9dbAAuXXoALF2JACtdmgEqXasB&#10;Kl2/ASld3gEqXPIBKlv+AStb/wErWv8Bo1UAAI9VAAB/VQAAclUAAGdWAABeVgAAVFcAAExZAABF&#10;WwAAP10AADpfBAA2YA0ANGETADJiHAAxYiMAMGIrAC9jMgAuYzoALWNCACxjSgAqZFMAKWRdAChk&#10;aQAnZHYAJmSGACVklwAkZKkAI2S9ACJk2gAjY/EAI2L9ASRh/wEkYf8BnFgAAIlYAAB6WQAAblkA&#10;AGNZAABaWgAAUFwAAEheAABBYAAAOmMAADRmAAAvaAoALGkQACppFwApah8AKGomACdqLgAmazUA&#10;JWs9ACRrRgAja08AImxZACBsZQAfbHIAHmyCAB1slAAcbKYAG2u6ABpr1AAbau4AHGn8ABxo/wAc&#10;aP8AlVwAAINcAAB1XAAAaV0AAF9dAABWXgAATGEAAENkAAA8ZwAANWoAAC9tAAAocAQAI3INACFy&#10;EgAgcxoAH3MhAB5zKAAddDAAHHQ4ABt0QAAadEoAGXRUABd1YAAWdW4AFXV+ABR1kAATdKIAEnS2&#10;ABF0zwASc+wAEnL6ABNx/wATcf8AjmAAAH1gAABvYQAAZWEAAFtiAABRZAAASGcAAD5rAAA3bgAA&#10;MHEAACl1AAAieAAAHHsHABd9DgAWfRMAFX0bABR+IgATfioAEn4xABF+OgARfkQAEH9OAA9/WgAO&#10;f2gADX94AAx/igALfp0ACn6wAAl9xgAKfeQACnz0AAt7/QALev8AhmUAAHdlAABqZQAAYWYAAFZo&#10;AABMawAAQm8AADlzAAAxdwAAKnoAACN+AAAcgQAAFYQAABCHCAANiQ4ADIkUAAyJGwALiSMACokr&#10;AAmJMwAIiT0ABolIAAWJVAAEiWEAAolxAAGJgwAAiZYAAIipAACHvgAAh9oAAIbsAACG9QAAhvoA&#10;fmoAAHFqAABnawAAW2wAAFBwAABGdAAAPHgAADN9AAAqgQAAI4UAAByIAAAVjAAAEI8AAAySBgAG&#10;kwwAApMRAACUFgAAlB0AAJQkAACVLAAAlTUAAJVAAACVTAAAllkAAJZpAACVegAAlY4AAJShAACU&#10;tQAAk8wAAJLmAACS8gAAkvcAeHAAAG1wAABgcgAAVHUAAEl5AAA/fgAANYMAACyIAAAjjQAAG5EA&#10;ABSUAAAPlwAACpoAAASdAwAAngkAAJ8OAACfEgAAoBcAAKAdAAChJQAAoi0AAKI3AACjQwAAo1AA&#10;AKNfAACjcQAAo4QAAKKZAACirQAAocIAAKHcAACh6wAAoPIAc3YAAGZ3AABZewAATYAAAEKFAAA4&#10;iwAALpAAACSVAAAbmgAAFJ4AAA6hAAAJpAAAAqcAAACqAAAAqwQAAKsKAACsDQAArREAAK0WAACu&#10;HAAAryQAALAtAACxOQAAsUYAALJVAACyZgAAsnkAALKOAACxowAAsrcAALHKAACx4AAAsekAbH4A&#10;AF+CAABShwAARo0AADuTAAAwmQAAJp4AAByjAAATpwAADasAAAeuAAAAsgAAALUAAAC3AAAAuAAA&#10;ALkCAAC5CAAAugwAALsQAAC8FAAAvRsAAL8jAADBLQAAwjoAAMJJAADDWgAAw2wAAMSCAADElwAA&#10;xKsAAMS8AADEywAAxNoAZYkAAFiOAABLlQAAP5sAADOiAAAoqAAAHa0AABSxAAANtgAABrkAAAC8&#10;AAAAvwAAAMMAAADEAAAAxQAAAMYAAADHAAAAyQQAAMoJAADLDQAAzREAAM8YAADSIQAA1S0AANY8&#10;AADYTQAA2V8AANpzAADaigAA254AANuuAADbugAA3MMAXpYAAFGcAABEowAAOKoAACyxAAAgtwAA&#10;FbsAAA2+AAAEwgAAAMUAAADJAAAAzQAAANAAAADSAAAA0gAAANUAAADWAAAA2QAAANsAAADeBQAA&#10;4AoAAOIPAADlFgAA6CAAAOwtAADtPgAA7VEAAO5lAADvegAA748AAPCfAADwqwAA8LMA/wAQAP8A&#10;DgD/AA4A/wASAP8AHQD/ACkA/wA1AP8AQQD/AE0A/gBWAPsAXwD4AGYA9gBtAPQAdADyAHkA8QB/&#10;APAAhADuAIkA7QCPAOsAlQDqAJsA6ACiAOYAqgDlALMA4wDAAOEA0gDgAOoA3wD5AN0A/wDdAP8A&#10;3QD/AN4A/wDeAP8A/wANAP8ACgD/AAkA/wAPAP8AGAD/ACQA/gAxAPsAPQD4AEgA9ABSAPAAWgDt&#10;AGIA6wBpAOkAbwDnAHUA5QB6AOMAfwDiAIUA4ACKAN4AkADcAJYA2gCdANgApQDVAK8A0gC6ANAA&#10;ygDOAOMAzQD0AMsA/wDLAP8AywD/AMsA/wDLAP8A/wAIAP8AAwD/AAUA/wAMAPwAFAD3AB8A8gAr&#10;AO8ANwDrAEIA5wBMAOQAVQDgAF0A3QBkANoAagDYAHAA1QB1ANIAegDQAIAAzwCFAM0AiwDLAJIA&#10;yQCZAMcAoQDFAKoAwwC1AMEAwwC/ANoAvgDuAL0A/AC8AP8AvAD/ALwA/wC8AP8A/wAAAP8AAAD/&#10;AAAA+QAHAPEAEADqABoA5AAlAN8AMQDbADwA1wBHANIAUADOAFcAywBeAMkAZQDGAGoAxQBwAMMA&#10;dQDBAHoAwACAAL4AhgC8AI0AugCUALkAnAC3AKUAtQCwALMAvQCxAM8ArwDoAK4A+ACuAP8ArQD/&#10;AK0A/wCtAP8A/wAAAP8AAAD9AAAA7gABAOMADADaABQA0QAfAMwAKwDIADYAxQBAAMIASgC/AFIA&#10;vABZALoAXwC4AGUAtgBqALQAbwCzAHUAsQB6ALAAgQCuAIgArQCPAKsAmACpAKEApwCrAKUAuACj&#10;AMgAogDiAKEA8wCgAP4AoAD/AKAA/wCgAP8A/wAAAPYAAADqAAAA4AAAANMABgDJAA8AwgAYAL0A&#10;JAC5AC8AtgA6ALQAQwCxAEwArgBTAKwAWQCqAF8AqQBkAKcAagCmAG8ApAB1AKMAewChAIIAoACK&#10;AJ4AkwCcAJ0AmgCnAJgAtACWAMMAlQDcAJQA7wCTAPsAkwD/AJMA/wCSAP8A+QUAAOoLAADcDQAA&#10;ywoAAMIFAAC8AAoAtgARALEAHACuACgAqgAzAKcAPQCkAEUAogBNAKAAUwCeAFkAnABfAJsAZACa&#10;AGoAmABwAJcAdgCVAH4AkwCGAJIBjwCQAZkAjgKkAIwCsQCLA8AAiQXWAIgG7QCIB/oAhwj/AIYI&#10;/wCGCP8A7w8AAN4UAADKFQAAvBIAALMQAACuDAAAqwYNAKcDFQCiBSAAnwcsAJwINgCZCD8AlwlH&#10;AJUJTgCTCVQAkQpaAJAKXwCOCmUAjQprAIsKcgCKC3kAiAuCAIcLjACFDJcAgwyiAIENsACADcAA&#10;fw3YAH0O7wB8D/0Aew//AHsQ/wB7EP8A5hcAANEeAAC9HQAArxwAAKYZAAChFQAAnhAEAJ0NDwCY&#10;DhkAlA4lAJEPLwCPEDkAjBBBAIoQSACIEE8AhxBVAIUQWwCEEWEAghFnAIARbgB/EXUAfRF+AHwS&#10;iAB6EpQAeBKgAHcTrgB1E74AdBTVAHMV7gBxFv0AcRb/AHEW/wBwFv8A3B8AAMYlAACzJQAApSMA&#10;AJwhAACWHgAAkhkAAJEUCwCNFBQAiRUfAIYWKQCDFjMAgRc8AIAXQwB+F0oAfBdQAHoXVgB5GFwA&#10;dxhiAHYYaQB0GHEAcxl6AHEZhABvGpAAbhqdAGwbqwBrHLsAahzQAGkd7ABoHvsAaB7/AGce/wBn&#10;Hv8A0SYAAL0qAACrKgAAnSoAAJMoAACNJQAAiCIAAIYdBgCDGxAAfxwaAHwdJAB6HS4Adx42AHYe&#10;PgB0HkUAch9LAHEfUQBvH1gAbh9eAGwfZQBrIG0AaSB2AGghgQBmIY0AZSKaAGMiqABiI7gAYSPN&#10;AGAk6QBgJPoAXyT/AF8k/wBfJP8AyiwAALYvAACkLwAAli8AAIwtAACFKgAAgCgAAH0kAAB6Ig0A&#10;diMVAHMjIABxJCkAbyQyAG0kOgBrJUEAaiVHAGglTQBmJVQAZSVaAGQmYQBiJmkAYSZyAF8nfQBe&#10;J4oAXSiXAFsppQBaKbUAWirKAFkq5wBYKvgAWCr/AFgq/wBYKv8AxTEAAK8zAACeMwAAkDMAAIYy&#10;AAB/LwAAeS0AAHUqAAByKAoAbygSAGspGwBpKSUAZyotAGUqNQBjKj0AYipDAGAqSgBfK1AAXitX&#10;AFwrXgBbLGYAWSxvAFgtegBXLYcAVi6VAFQuowBTL7MAUy/HAFIv5QBSL/cAUi//AFIv/wBSL/8A&#10;wTYAAKo2AACZNgAAizYAAIE1AAB5MwAAczEAAG8vAABrLgYAaC0QAGQuGABiLiEAYC8qAF4vMQBc&#10;LzkAWy9AAFkvRgBYL00AVzBTAFYwWwBUMWMAUzFsAFIydwBRMoQATzOSAE4zoQBNM7EATTTFAUw0&#10;4wFMNPYATDT/AEw0/wBMM/8AuzkAAKY5AACVOQAAhzkAAHw5AAB0NwAAbjQAAGkzAABlMgIAYTIN&#10;AF4yFABcMx4AWjMmAFgzLgBWMzUAVTQ8AFM0QwBSNEoAUTRQAFA1WABONWAATTZqAEw2dQBLN4IA&#10;SjeQAEk4nwBIOLABRzjDAUc44QFHOPUBRzj/AUc4/wFHOP8BtzsAAKI8AACRPAAAgzwAAHg8AABw&#10;OgAAajcAAGQ2AABgNgAAXDYLAFk3EgBWNxoAVDcjAFI3KwBQNzIATzg5AE04QABMOEcASzhOAEo5&#10;VQBJOV4ASDpoAEc6cwBGO4AARTuOAEQ8ngBDPK4BQjzCAUI93wFCPPMBQjz/AUI8/wFCO/8Bsz0A&#10;AJ4+AACNPgAAfz4AAHU+AABsPQAAZjoAAGA5AABbOgAAVzoIAFM7EABROxgATjsgAEw7KABLOy8A&#10;STw2AEc8PQBHPEQARj1LAEU9UwBEPlwAQz5mAEI/cQBBP34AQD+NAD9AnAA+QK0BPUDAAT1A3QE9&#10;QPIBPUD/AT4//wE+P/8BrkAAAJpAAACJQQAAfEEAAHFBAABoQAAAYTwAAFs9AABWPgAAUj4FAE4/&#10;DgBMPxUAST8dAEdAJQBGQCwAREAzAENAOgBCQUIAQUFJAEBBUQA/QloAPkJjAD1DbwA8Q3wAO0OL&#10;ADpEmwA5RKsBOUS+AThE2wE5RPEBOUP+ATlD/wE5Q/8BqkIAAJZDAACGQwAAeEMAAG5DAABlQwAA&#10;XUAAAFZAAABRQgAATUICAElDDABGQxIAREQaAEJEIgBBRCoAP0UxAD5FOAA9RT8APEZHADtGTwA6&#10;RlcAOUdhADhHbAA3R3oANkiJADVImQA0SKoANEi9ADNI2QA0SPAANEf9ADRH/wA1Rv8ApkQAAJJF&#10;AACCRgAAdUYAAGpGAABhRQAAWUQAAFFEAABMRgAASEcAAERHCgBBSBAAP0kYAD1JIAA8SScAOkou&#10;ADlKNgA4Sj0AN0tEADZLTAA1S1UANExfADNMagAyTHcAMUyGADBMlwAvTagALk27AC5N1QAuTO8A&#10;L0z9AC9L/wAwS/8AoUcAAI5IAAB+SAAAcUgAAGZJAABdSAAAVUgAAExJAABHSgAAQksAAD9MBgA7&#10;TQ4AOU4VADdOHQA2TyQANU8rADNPMwAyUDoAMVBCADBQSgAvUVIALlFcAC1RZwAsUXUAK1GEACpS&#10;lQApUqYAKVK5AChS0gApUe4AKVD8ACpQ/wAqT/8AnEoAAIlKAAB6SwAAbUsAAGNMAABaTAAAUUwA&#10;AEhNAABDTwAAPVAAADlSAgA1UwwAM1QSADFUGQAwVSEALlUoAC1VLwAsVjcAK1Y+ACpWRgApVk8A&#10;KFdZACdXZAAmV3IAJVeBACRXkgAjV6QAIle3ACJXzwAiV+wAI1b6ACNV/wAkVf8Alk0AAIROAAB1&#10;TgAAaU4AAF9PAABWTwAATVAAAEVSAAA/UwAAOVYAADNYAAAvWggAK1sPACpbFQAoXB0AJ1wkACZc&#10;KwAlXDMAJF06ACNdQwAiXUwAIV1WACBeYQAfXm4AHl5+AB1ejwAcXqEAG160ABpdzAAbXekAG1z5&#10;ABxb/wAcW/8AkFEAAH5RAABwUQAAZFIAAFtSAABSUwAASlQAAEFXAAA7WQAANVsAAC5eAAAoYAMA&#10;JGIMACJjEQAhYxgAH2QgAB5kJwAdZC4AHGQ2ABtlPgAaZUcAGWVRABhlXQAXZWoAFmV6ABVliwAU&#10;ZZ4AE2WxABJlyAASZOcAE2P3ABRi/wAUYv8AiVQAAHhVAABrVQAAYFYAAFdWAABPVwAARlkAAD1c&#10;AAA2XwAAMGIAAClkAAAjZwAAHWoHABlsDgAYbBMAFm0aABVtIQAUbSkAFG0wABNtOQASbkIAEW5M&#10;ABBuWAAPbmUADm51AA1uhwANbpoADG2tAAttwgALbOAADGvzAA1r/QANav8AglkAAHJZAABmWQAA&#10;XFoAAFRaAABKXAAAQV8AADljAAAxZgAAKmkAACRsAAAdbwAAF3IAABJ1CQAPdw8ADncUAA53GwAN&#10;dyMADHcqAAt3MwAKdzwACXdHAAh3UgAHd18ABXdvAAR3gAADd5QAAXanAAB2uwABddUAAXTrAAJ0&#10;9gACdPwAe10AAG1dAABiXgAAWV4AAE5gAABFYwAAPGcAADNrAAArbgAAJHIAAB51AAAXeQAAEnwA&#10;AA1/BgAJgQwABYERAAOBFgACgR0AAYEkAACBLQAAgjYAAIJAAACCTAAAglkAAIJoAACCeQAAgo0A&#10;AIGgAACAtAAAgMsAAH/nAAB+8gAAfvkAdGIAAGhiAABeYgAAU2QAAElnAAA/awAANnAAAC10AAAl&#10;eAAAHnwAABeAAAARgwAADYYAAAiJBAACiwoAAIsOAACLEwAAjBgAAIwfAACNJgAAjS8AAI45AACO&#10;RAAAjlEAAI5gAACOcQAAjoUAAI6ZAACNrQAAjMMAAIzfAACL7gAAi/YAbmgAAGRnAABYaQAATWwA&#10;AEJxAAA4dgAAL3sAACZ/AAAehAAAFogAABCMAAAMjwAABpIAAACVAAAAlgcAAJcMAACXDwAAmBMA&#10;AJkYAACaHwAAmyYAAJswAACcOwAAnEgAAJxXAACcaAAAnHsAAJyQAACbpQAAm7oAAJrQAACa5wAA&#10;mvEAam0AAF5vAABRcgAARncAADt8AAAxggAAJ4cAAB6MAAAWkQAAEJUAAAqZAAAEnAAAAKAAAACi&#10;AAAAowEAAKMGAACkCwAApQ4AAKYSAACnFwAAqB4AAKomAACrMQAAqz4AAKxNAACsXQAArHAAAKyF&#10;AACsmwAAq68AAKvDAACr2QAAqugAZHUAAFd5AABLfgAAP4QAADSKAAApkAAAH5YAABabAAAQnwAA&#10;CaMAAAGnAAAAqgAAAK4AAACwAAAAsAAAALEAAACyAwAAtAgAALUNAAC2EAAAtxUAALkdAAC7JgAA&#10;vDMAAL1BAAC9UgAAvWQAAL55AAC+kAAAvaQAAL23AAC9xgAAvdcAXH8AAFCFAABEiwAAOJIAACyZ&#10;AAAhnwAAF6QAABCpAAAJrgAAALIAAAC2AAAAuQAAAL0AAAC/AAAAvwAAAMAAAADBAAAAwwAAAMQF&#10;AADGCgAAxw4AAMkTAADLHAAAziYAANA1AADRRQAA0lcAANJrAADTggAA05cAANOpAADSuAAA0sQA&#10;VYwAAEmTAAA9mgAAMKIAACWoAAAargAAEbQAAAm5AAAAvQAAAMEAAADEAAAAyAAAAMsAAADNAAAA&#10;zQAAAM8AAADQAAAA0gAAANQAAADYAAAA2gYAAN0MAADgEQAA4xoAAOYnAADnOAAA6EoAAOldAADq&#10;cgAA64gAAOubAADsqAAA7LIA/wANAP8ACwD/AAsA/wAQAP8AGgD/ACYA/wAyAP8APQD/AEgA+wBS&#10;APgAWgD2AGIA8wBpAPEAbwDwAHUA7gB6AOwAfwDrAIQA6QCKAOgAkADmAJYA5ACdAOIApQDhAK8A&#10;3wC7AN0AywDbAOYA2QD3ANgA/wDYAP8A1wD/ANcA/wDUAP8A/wAIAP8ABAD/AAQA/wANAP8AFQD+&#10;ACEA+gAsAPcAOAD0AEMA8ABNAO0AVQDqAF0A5wBkAOQAagDiAHAA4AB1AN4AegDdAH8A2wCFANkA&#10;iwDVAJEA0wCZANEAoADPAKoAzQC1AMsAxADJAN0AyADxAMcA/wDGAP8AxgD/AMYA/wDHAP8A/wAA&#10;AP8AAAD/AAAA/wAKAPgAEQDxABwA7AAnAOkAMgDmAD0A4gBHAN0AUADZAFgA1QBfANIAZQDQAGoA&#10;zgBwAMwAdQDKAHoAyQB/AMcAhQDFAIwAwwCUAMEAnAC/AKUAvQCwALsAvQC6ANAAuADrALcA+wC2&#10;AP8AtgD/ALYA/wC2AP8A/wAAAP8AAAD9AAAA8wAFAOkADgDhABYA2wAhANUALQDRADcAzgBBAMoA&#10;SgDHAFIAxABZAMIAXwDAAGUAvgBqALwAbwC7AHQAuQB6ALcAgAC2AIcAtACOALIAlwCwAKAArgCq&#10;AK0AtwCrAMgAqQDjAKgA9QCnAP8ApwD/AKcA/wCmAP8A/wAAAP4AAADxAAAA5QAAANcACgDNABEA&#10;xwAcAMIAJgC/ADEAvAA7ALoARAC3AEwAtABTALIAWQCxAF8ArwBkAK0AaQCsAG8AqgB0AKkAegCn&#10;AIEApgCJAKQAkQCiAJsAoAClAJ4AsgCdAMEAmwDaAJoA7wCZAP0AmAD/AJgA/wCYAP8A/QAAAPAA&#10;AADhAAAA0QAAAMYABAC9AA0AtwAVALMAIACwACsArQA1AKsAPgCoAEYApgBNAKQAVACjAFkAoQBf&#10;AKAAZACeAGkAnQBuAJsAdQCaAHsAmACDAJYAjACVAJYAkwChAJEArQCPALsAjQDPAIwA6QCLAPgA&#10;jAD/AIwA/wCMAP8A8wIAAOIHAADMBwAAvwQAALcAAACxAAgAqwAQAKcAGQCkACQAoAAuAJ4ANwCc&#10;AEAAmgBHAJgATgCWAFQAlQBZAJMAXgCSAGQAkABpAI8AbwCNAHYAiwB+AIoAiACIAJIAhgCdAIUA&#10;qQCDALgAgQDKAIAA5QCAAPUAfwD/AH8A/wB/AP8A6A0AANAQAAC+EAAAsQ4AAKgNAACjCAAAoAIM&#10;AJwAEwCYAB0AlQAnAJIAMQCQADkAjgFBAIwBSACKAk4AiQJUAIcCWQCGAl8AhANkAIMDawCBA3IA&#10;gAR6AH4EhAB9BY4AewWaAHkGpwB4BrUAdgfIAHUI4wB1CfQAdAr/AHMK/wBzCv8A3RUAAMQXAACx&#10;FwAApRYAAJwTAACWEQAAlA0EAJMIDQCOBxUAiwkgAIgJKgCFCjMAgws7AIELQgCAC0kAfgtPAH0M&#10;VAB7DFoAegxgAHgMZwB3DG4AdQ12AHQNgAByDYwAcA2ZAG8OpgBtDrUAbA7JAGsP5gBqEPcAaRD/&#10;AGkQ/wBpEP8A0B0AALkeAACoHgAAmx0AAJIbAACLGQAAiBUAAIcRBwCFDhAAgQ8aAH4QJAB7EC0A&#10;eRA2AHcRPQB2EUQAdBFKAHMRUABxEVYAcBFcAG4SYgBtEmoAaxJzAGkTfQBoE4kAZhOWAGUUowBj&#10;FbMAYhXGAGIW4wBhFvYAYBf/AGAX/wBgF/8AxyIAALAjAACfJAAAkiMAAIkiAACCIAAAfh0AAHwZ&#10;AAB6FQ0AdxUVAHQWHwBxFigAbxcwAG4XOABsFz8AaxdFAGkYSwBoGFEAZhhYAGUYXgBjGWYAYhlv&#10;AGAZeQBfGoUAXRuSAFwboQBbHLAAWhzDAFkd4ABYHvQAWB7/AFge/wBYHv8AvycAAKkoAACZKAAA&#10;iygAAIInAAB7JQAAdiMAAHMgAABxHAkAbhwRAGscGgBpHSMAZx0sAGUdMwBjHjoAYh5BAGAeRwBf&#10;Hk0AXh5UAFwfWwBbH2IAWSBrAFggdgBWIYIAVSGQAFQingBTIq4AUiPAAFEj3QBRJPIAUST/AFEk&#10;/wBRI/8AuSsAAKMsAACTLAAAhi0AAHwsAAB0KgAAbygAAGslAABpIgUAZiEOAGMiFgBhIh8AXyMn&#10;AF0jLwBcIzYAWiM9AFkkQwBXJEoAViRQAFUkVwBTJV8AUiVoAFEmcwBPJn8ATieNAE0onABMKKwA&#10;Sym+AEsp2gBKKfEASin/AEsp/wBLKf8Asy4AAJ4vAACOMAAAgTAAAHcvAABvLgAAaisAAGUqAABj&#10;JwEAXycMAFwnEwBaJxsAWCgkAFYoKwBVKDIAUyg5AFIpQABQKUYATylNAE4pVABNKlwATCplAEor&#10;cABJK3wASCyLAEctmgBGLaoARS68AEUu1gBFLu8ARS7+AEUu/wBFLf8ArjEAAJoyAACJMwAAfDMA&#10;AHIzAABrMQAAZS8AAGAtAABdLAAAWSwJAFYsEABULBgAUiwgAFAsKABOLS8ATS02AEwtPABKLUMA&#10;SS1KAEguUQBHLlkARi9jAEUwbQBDMHoAQjGJAEExmABBMqgAQDK7AD8y0wA/Mu4AQDL9AEAy/wBA&#10;Mv8AqjMAAJY1AACGNQAAeTYAAG41AABmNQAAYTIAAFwwAABXMAAAVDAGAFEwDgBOMBUATDEdAEox&#10;JQBIMSwARzEyAEYxOQBEMUAAQzJHAEIyTwBBM1cAQDNgAD80awA+NXgAPTWHADw2lgA7NqcAOza5&#10;ADo20QA6Nu0AOzb8ADs2/wA7Nv8ApjYAAJI3AACCOAAAdTgAAGs4AABjNwAAXTYAAFczAABTNAAA&#10;TzQDAEs0DABJNBIARjUaAEU1IgBDNSkAQTUvAEA1NgA/Nj0APjZEAD03TAA8N1UAOzheADo4aQA5&#10;OXYAODmFADc6lQA3OqUANjq4ADU6zwA2OuwANjr7ADY5/wA3Of8AojgAAI45AAB+OgAAcjsAAGg7&#10;AABfOgAAWTkAAFM2AABONwAASjgAAEY4CgBEORAAQTkXAD85HwA+OSYAPDktADs6NAA6OjsAOTtC&#10;ADg7SgA3O1MANjxcADU8ZwA0PXQAMz2DADM+kwAyPqQAMT62ADE+zQAxPuoAMT76ADI9/wAyPf8A&#10;njsAAIs8AAB7PAAAbj0AAGQ9AABcPQAAVTwAAE46AABJOwAARTwAAEE9BwA+PQ4APD0VADo+HAA5&#10;PiMANz4qADY/MQA1PzgAND9AADNASAAyQFAAMUBaADBBZQAvQXIALkKBAC1CkQAtQqIALEK1ACtC&#10;ywAsQukALEL5AC1B/wAtQf8AmT0AAIc+AAB3PwAAaz8AAGFAAABZPwAAUj8AAEk+AABEPwAAQEAA&#10;ADxBBAA5Qg0AN0ISADVDGQAzQyEAMkMoADFELwAwRDYAL0Q9AC5FRQAtRU4ALEVYACtGYwAqRm8A&#10;KUZ+AChGjwAnR6EAJkezACZHyQAmRucAJ0b4AChF/wAoRf8AlUAAAIJBAABzQgAAZ0IAAF5CAABV&#10;QgAATkIAAEVCAAA/RAAAO0UAADdGAAA0RwoAMUgQAC9IFgAuSR4ALEklACtJLAAqSTMAKUo6AChK&#10;QgAnSksAJktVACVLYAAkS20AI0t8ACJLjQAhTJ8AIUyxACBMxwAgS+YAIUv3ACJK/wAiSv8AkEMA&#10;AH5EAABvRAAAZEUAAFpFAABSRQAASkYAAEFHAAA8SAAAN0kAADJLAAAuTQcAK04OAClOEwAnTxoA&#10;Jk8hACVPKAAkTzAAI1A3ACJQPwAhUEgAIFBSAB9RXQAeUWoAHVF5ABxRigAbUZwAGlGvABlRxQAZ&#10;UeQAGlD2ABtP/wAcT/8AikYAAHlHAABrRwAAYEgAAFZIAABOSAAAR0kAAD5LAAA5TAAAM04AAC5Q&#10;AAAoUwIAJFQLACJVEAAgVRYAH1YeAB5WJAAdViwAHFYzABtXOwAaV0QAGVdOABhXWQAXWGYAFVh1&#10;ABRYhwAUWJoAE1esABJXwgASV+EAE1b0ABRV/wAUVf8AhEkAAHRKAABmSwAAXEsAAFNLAABLTAAA&#10;RE0AADxPAAA1UQAAL1QAAClWAAAkWQAAHlsHABpdDQAYXRIAF10ZABZeIAAVXicAFF4uABNeNwAS&#10;XkAAEV9KABFfVQAQX2IAD19xAA5fgwANX5YADV+pAAxevgAMXtoADV3wAA1c/AAOXP8Afk0AAG5O&#10;AABiTgAAWE8AAE9PAABIUAAAQFIAADhUAAAwVwAAKloAACRdAAAfXwAAGWIBABNlCQARZg8AEGYU&#10;AA9mGwAOZyIADWcpAA1nMgAMZzsAC2dFAApnUAAJZ10AB2dsAAZnfQAFZ5AABGajAAJmtwADZc8A&#10;BGXpAARk9QAEZPwAd1EAAGlSAABdUgAAVFIAAExTAABDVQAAO1gAADNbAAArXgAAJWEAAB9kAAAZ&#10;ZwAAE2oAAA9tBgALcAwACHD/4v/iSUNDX1BST0ZJTEUABAkRAAdwFgAFcB0ABHAkAANwLAACcDUA&#10;AHA/AABwSgAAcFcAAHBlAABwdgAAcIoAAG+eAABvsgAAbsgAAG3lAABt8gAAbfkAcFYAAGNWAABZ&#10;VgAAUVcAAEdYAAA+WwAANl8AAC5iAAAmZgAAH2oAABltAAATcAAADnMAAAt2BAAFeAsAAXgPAAB5&#10;EwAAeRkAAHkfAAB6JgAAei8AAHo5AAB6RAAAelAAAHpfAAB6cAAAeoMAAHqYAAB6rAAAecIAAHjf&#10;AAB47wAAd/cAalsAAF9bAABWWwAATFwAAEJgAAA5YwAAMGgAAChsAAAgcAAAGXQAABN3AAAOewAA&#10;CX4AAASBAgAAgggAAIMNAACDEAAAhBQAAIUZAACGIAAAhigAAIcxAACHPAAAh0kAAIdXAACHaAAA&#10;h3sAAIeQAACGpQAAhboAAIXTAACE6gAAhPQAZWAAAFxgAABRYQAARmQAADxpAAAybQAAKXIAACF3&#10;AAAZewAAEoAAAA2DAAAIhwAAAooAAACNAAAAjgQAAI4JAACPDQAAkBAAAJEUAACSGQAAkyAAAJQp&#10;AACVMwAAlUAAAJZOAACWXwAAlXIAAJWIAACVnQAAlLIAAJTIAACT4gAAk+4AYWUAAFZmAABKagAA&#10;P24AADV0AAAreQAAIX8AABmEAAARiQAADI0AAAaRAAAAlAAAAJgAAACaAAAAmwAAAJwCAACdBwAA&#10;ngsAAJ8OAAChEgAAohgAAKMgAAClKQAApjYAAKZEAACmVQAApmgAAKZ9AACmlAAApakAAKS9AACk&#10;0QAApOQAW2wAAE9wAABDdQAAOHsAAC2BAAAjhwAAGY0AABGSAAALlwAABJwAAACgAAAAowAAAKYA&#10;AACoAAAAqQAAAKoAAACsAAAArQQAAK4JAACwDQAAsREAALMXAAC1IAAAtisAALc6AAC3SwAAuFwA&#10;ALhxAAC4iAAAuJ0AALixAAC3wgAAt9AAVHYAAEh8AAA8ggAAMYkAACaQAAAblwAAEp0AAAyiAAAD&#10;pwAAAKsAAACuAAAAsgAAALYAAAC4AAAAuAAAALoAAAC7AAAAvQAAAL4AAADABQAAwQsAAMMQAADG&#10;FgAAySAAAMouAADLPgAAzFAAAMxkAADNegAAzZEAAM2kAADNtAAAzcAATYMAAEGKAAA1kQAAKZkA&#10;AB6gAAATpgAADKwAAAOxAAAAtgAAALoAAAC+AAAAwgAAAMYAAADIAAAAyAAAAMoAAADLAAAAzQAA&#10;AM4AAADQAAAA0gEAANUIAADZDgAA3RUAAOEhAADiMQAA5EMAAOVWAADmawAA5oIAAOeWAADnpQAA&#10;5rAA/wAJAP8ABQD/AAYA/wAOAP8AFgD/ACEA/wAtAP8AOAD9AEMA+QBNAPUAVQDyAF0A8ABjAO4A&#10;aQDsAG8A6gB0AOkAegDnAH8A5gCFAOQAiwDjAJEA4QCZAN8AoQDcAKoA2gC2ANcAxgDVAOEA0wD0&#10;ANIA/wDRAP8A0QD/AM8A/wDKAP8A/wABAP8AAAD/AAEA/wAMAP8AEgD6AB0A9gAoAPMAMwDwAD4A&#10;7ABIAOgAUADlAFgA4gBeAN8AZADdAGoA2wBvANkAdADWAHoA1AB/ANIAhQDQAIwAzgCTAMwAnADJ&#10;AKUAxwCwAMYAvgDEANQAwgDuAMEA/gDAAP8AwAD/AL8A/wC+AP8A/wAAAP8AAAD/AAAA+gAHAPEA&#10;DwDrABgA5gAjAOIALgDgADgA2wBCANUASwDRAFIAzgBZAMsAXwDJAGUAxwBqAMYAbwDEAHQAwgB6&#10;AMEAgAC/AIYAvQCOALsAlgC5AKAAtwCqALYAtwC0AMoAsgDmALEA+ACwAP8ArwD/AK8A/wCwAP8A&#10;/wAAAP8AAAD3AAAA6gACAOEADADXABMA0AAdAMwAKADJADIAxgA8AMIARQC/AE0AvABTALoAWQC4&#10;AF8AtwBkALUAaQC0AG4AsgB0ALEAegCvAIAArQCIAKwAkQCqAJoAqAClAKYAsQCkAMEAowDcAKEA&#10;8gChAP8AoAD/AKAA/wChAP8A/wAAAPcAAADoAAAA2QAAAMsACADDABAAvQAYALkAIgC2ACwAtAA2&#10;ALIAPwCvAEcArABNAKsAVACpAFkApwBeAKYAYwClAGgAowBuAKIAdACgAHoAngCCAJwAiwCbAJUA&#10;mQCfAJgArACWALoAlADPAJMA6wCSAPsAkgD/AJIA/wCRAP8A9wAAAOcAAADTAAAAxgAAALsAAgCz&#10;AAwArQASAKoAHACnACYApAAwAKMAOACgAEAAngBHAJwATgCaAFMAmQBYAJcAXQCWAGMAlQBoAJMA&#10;bgCSAHQAkAB8AI8AhQCNAI8AiwCaAIoApwCIALUAhgDHAIUA5ACEAPUAhAD/AIMA/wCDAP8A7AAA&#10;ANMAAADBAQAAtAAAAKwAAACmAAcAoAAOAJ0AFgCaACAAlwApAJUAMgCTADoAkQBBAI8ASACNAE0A&#10;jABTAIsAWACJAF0AiABjAIcAaQCFAG8AgwB3AIIAgACAAIoAfgCWAH0AowB7ALAAegDCAHkA3QB4&#10;APEAdwD9AHgA/wB4AP8A3goAAMQLAACyDAAApgsAAJ0IAACZBAAAlQAKAJEAEQCOABkAiwAjAIkA&#10;LACHADQAhQA7AIMAQgCCAEgAgABOAH8AUwB9AFgAfABeAHsAZAB5AGoAeAByAHYAewB0AIYAcwCS&#10;AHEAnwBwAK0AbgC+AG0B1gBtAu0AbAP6AGwD/wBsA/8AzhAAALcRAACmEgAAmhEAAJEQAACLDgAA&#10;iQsDAIcFDACEARMAgQEcAH4CJQB8Ay4AegM2AHgEPAB3BEMAdQVIAHQFTgBzBVQAcQVZAHAGXwBu&#10;BmYAbQZuAGsHeABqB4MAaAiQAGcJnQBlCawAZAm8AGMK1ABjC+wAYgz6AGIM/wBiDP8AwxYAAK0X&#10;AACdGAAAkBgAAIcWAACBFAAAfREAAHwOBgB8Cg4AeAoWAHULHwByCygAcAwwAG8MNwBtDD4AbAxE&#10;AGsNSgBpDU8AaA1VAGcNXABlDWMAYw5rAGIOdQBgDoEAXw6OAF0PnABcEKsAWxC9AFoQ1gBZEfAA&#10;WRH9AFkR/wBZEf8AuRsAAKUdAACUHgAAiB4AAH4dAAB4GwAAdBgAAHEVAABxEQkAbxARAGwQGQBp&#10;ECIAZxEqAGYRMgBkETkAYxE/AGIRRQBgEksAXxJRAF0SWABcEl8AWhNoAFkTcgBXFH0AVhSLAFQV&#10;mQBTFakAUha6AFEW0gBRF+0AURf9AFEX/wBRF/8AsiAAAJ4iAACOIgAAgSMAAHciAABwIQAAbB4A&#10;AGkbAABnGAQAZhUOAGMWFQBhFh4AXxYmAF0WLQBcFzQAWhc7AFkXQQBYGEcAVhhNAFUYVABTGFwA&#10;UhlkAFEZbgBPGnoAThuIAE0blwBLHKYAShy4AEodzwBJHesASR37AEkd/wBKHf8ArCQAAJglAACI&#10;JgAAeycAAHEmAABqJQAAZiMAAGIhAABgHgAAXhwLAFsbEgBZHBoAVxwiAFUcKQBUHDAAUx03AFEd&#10;PQBQHUMATx1KAE0eUQBMHlgASx9hAEkfawBIIHcARyCFAEYhlABEIqQARCK2AEMizABDI+kAQyP6&#10;AEMj/wBDIv8ApicAAJMpAACDKgAAdioAAG0qAABlKQAAYCcAAFwlAABZIwAAVyEHAFUhDwBSIRYA&#10;UCEeAE4hJQBNIiwATCIzAEoiOQBJIkAASCJGAEcjTQBFI1UARCReAEMkaQBCJXUAQCaDAD8mkgA+&#10;J6MAPie0AD0nygA9KOgAPSj5AD0n/wA+J/8AoioAAI4rAAB/LQAAci0AAGgtAABhLAAAXCsAAFgo&#10;AABUJgAAUSYEAE4lDQBMJRMASiYaAEgmIgBHJikARSYvAEQmNgBDJzwAQSdDAEAnSwA/KFMAPilc&#10;AD0pZgA8KnIAOyqBADorkAA5K6EAOCyyADcsyAA3LOYAOCz4ADgs/wA4LP8AnSwAAIouAAB7LwAA&#10;bzAAAGUwAABdLwAAWC4AAFMrAABQKgAATCoAAEkqCwBGKhEARCoXAEIqHwBBKiUAPyosAD4rMwA9&#10;KzkAPCtAADssSAA6LFAAOS1ZADguZAA3LnAANi9/ADUvjwA0MJ8AMzCxADIwxwAyMOUAMzD3ADMw&#10;/wA0L/8AmS8AAIcxAAB3MgAAazIAAGIyAABaMgAAVDEAAE8vAABLLQAARy4AAEQuCABBLg4APy4U&#10;AD0uHAA7LiIAOS8pADgvLwA3LzYANjA+ADUwRgA1MU4ANDFXADMyYgAyMm4AMTN9ADAzjQAvNJ4A&#10;LjSwAC00xQAtNOMALjT2AC8z/wAvM/8AlTEAAIMzAAB0NAAAaDUAAF41AABXNAAAUTQAAEsyAABG&#10;MQAAQjIAAD8yBQA8Mg0AOTMSADgzGQA2MyAANDMmADMzLQAyNDQAMTQ7ADA1QwAwNUwALzZVAC42&#10;YAAtN2wALDd7ACs3iwAqOJwAKTiuACg4wwAoOOIAKTj1ACo3/wAqN/8AkjQAAH81AABxNgAAZTcA&#10;AFs3AABUNwAATTYAAEc2AABCNQAAPTYAADo2AgA3NwsANDcQADI3FgAxOB0ALzgkAC44KwAtOTIA&#10;LDk5ACs5QQAqOkkAKjpTACk7XgAoO2oAJzt5ACY8iQAlPJsAJDytACM8wgAjPOAAJDz0ACU7/wAl&#10;O/8AjTYAAHw4AABtOQAAYjkAAFg6AABROQAASjkAAEQ5AAA9OQAAOToAADU7AAAyOwgALzwOAC09&#10;FAAsPRoAKj0hACk9KAAoPi8AJz42ACY+PgAlP0cAJD9QACNAWwAiQGgAIUB2ACBAhwAfQZkAH0Gr&#10;AB5BwAAeQd4AH0DzAB9A/gAgP/8AiTkAAHg6AABpOwAAXjwAAFU8AABNPAAARzwAAEA8AAA4PQAA&#10;ND4AADBAAAAtQQUAKkIMACdCEQAmQxgAJEMeACNDJQAiQywAIUQzACBEOwAfREQAHkVOAB1FWQAc&#10;RWUAG0V0ABpFhQAZRpcAGUapABhGvgAXRdwAGEXxABlE/QAaRP8AhDwAAHM9AABmPgAAWz8AAFI/&#10;AABKPwAARD8AAD1AAAA2QQAAMUMAACxEAAAnRgEAJEcKACFIDwAgSRQAHkkbAB1JIgAcSSkAG0ow&#10;ABpKOAAZSkEAGEpLABdLVQAWS2IAFUtxABRLggATS5QAEkunABJLvAARS9kAEkrwABNK/AAUSf8A&#10;fz8AAG9AAABhQQAAV0IAAE5CAABHQgAAQUIAADpDAAAyRQAALUcAAChJAAAjSwAAHk0GABtPDQAY&#10;UBEAF1AXABZQHgAVUCUAFFAsABNRNAASUT0AEVFHABFRUgAQUV8AD1JtAA5SfgANUZEADVGkAAxR&#10;uAAMUdEADVDsAA1Q+gAOT/8AeUMAAGpEAABdRAAAU0UAAEtFAABERQAAPkYAADZIAAAvSgAAKUwA&#10;ACRPAAAfUQAAGlMAABRWCQARVw4AEFgTABBYGQAPWCAADlgoAA1YMAANWDkADFhDAAtYTgAKWFoA&#10;CFhoAAdYeQAGWIwABVifAARYswAEV8oABVfmAAVX8wAGVvwAc0YAAGRHAABZSAAAUEgAAEhIAABB&#10;SQAAOkoAADJNAAArUAAAJVIAACBVAAAaWAAAFVoAABBdBgAMYAwACmAQAAlgFQAIYBwAB2AjAAVg&#10;KwAEYDQAA2A9AAFgSQAAYFUAAGBjAABgcwAAYIYAAF+aAABfrgAAX8QAAF7iAABe8AAAXvgAbEoA&#10;AF9LAABVSwAATEwAAEVMAAA9TgAANVAAAC5TAAAnVgAAIFkAABpcAAAVXwAAEGIAAA1lBAAIZwsA&#10;A2cOAABoEwAAaBgAAGgfAABpJgAAaS4AAGk4AABpQwAAaU8AAGldAABpbQAAaYAAAGmUAABoqQAA&#10;aL8AAGfcAABm7gAAZvcAZk8AAFpPAABRTwAASk8AAEFRAAA4VAAAMFcAAChbAAAhXgAAGmIAABRl&#10;AAAQaAAADGsAAAduAwABcAkAAHANAABxEAAAcRQAAHIaAABzIQAAcygAAHMxAABzPAAAdEgAAHNW&#10;AABzZgAAc3kAAHOOAABzowAAcrkAAHHSAABx6wAAcPQAYVMAAFZTAABPUwAARVUAADtYAAAyXAAA&#10;KmAAACJkAAAbaAAAFGwAAA9vAAALcgAABnYAAAB5AAAAegYAAHoKAAB7DgAAfBEAAH0VAAB+GwAA&#10;fyIAAIAqAACANQAAgEEAAIBPAACAXwAAgHEAAICGAACAnQAAf7IAAH7KAAB+5QAAffEAXFgAAFRY&#10;AABJWgAAP10AADVhAAAsZQAAI2oAABtvAAAUcwAADncAAAl7AAADfwAAAIIAAACEAAAAhgEAAIYG&#10;AACICgAAiQ0AAIoQAACLFQAAjBsAAI4iAACPLAAAjzgAAI9GAACPVgAAj2gAAI9+AACPlQAAjqsA&#10;AI3BAACN3AAAjOsAWV0AAE5fAABDYgAAOGYAAC5sAAAkcQAAHHcAABR8AAAOgQAACIUAAACJAAAA&#10;jQAAAJAAAACSAAAAkwAAAJQAAACWAwAAlwgAAJgMAACaDwAAmxMAAJ0aAACfIwAAoC4AAKA8AACg&#10;TAAAoF4AAKB0AACfjAAAn6IAAJ+3AACeywAAnuAAU2QAAEdoAAA8bQAAMXMAACd5AAAdfwAAFIUA&#10;AA2LAAAGkAAAAJQAAACYAAAAnAAAAJ8AAAChAAAAogAAAKQAAAClAAAApwAAAKgEAACqCQAArA0A&#10;AK0SAACwGQAAsiMAALIxAACyQgAAslQAALJpAACygAAAspgAALGsAACyvwAAsc4ATG4AAEBzAAA1&#10;egAAKoEAAB+IAAAVjgAADpUAAAaaAAAAnwAAAKQAAACoAAAArAAAAK8AAACxAAAAsQAAALMAAAC1&#10;AAAAtgAAALgAAAC6AAAAvAYAAL4MAADAEQAAwxkAAMUmAADFNwAAxkkAAMZdAADHcgAAx4oAAMif&#10;AADIrwAAyLwARnoAADmBAAAuiQAAIpAAABeYAAAPnwAAB6UAAACqAAAArwAAALMAAAC3AAAAvAAA&#10;AL8AAADBAAAAwgAAAMQAAADFAAAAxwAAAMkAAADLAAAAzQAAAM8DAADSCgAA1hAAANwaAADdKgAA&#10;3jwAAN9QAADgZQAA4XsAAOGRAADiogAA4q0A/wACAP8AAAD/AAMA/wAMAP8AEwD/AB0A/wAoAP4A&#10;MwD7AD4A9wBIAPMAUADwAFcA7QBeAOsAZADoAGkA5wBvAOUAdADjAHkA4gB/AOAAhQDeAIwA3ACT&#10;ANkAnADWAKYA0wCxANEAwADPANoAzgDxAMwA/wDLAP8AywD/AMYA/wDBAP8A/wAAAP8AAAD/AAAA&#10;/wAIAPsAEAD2ABkA8gAkAO8ALgDtADkA6ABCAOMASwDgAFIA3QBZANkAXwDWAGQA0wBpANEAbgDP&#10;AHQAzgB5AMwAfwDKAIYAyACOAMYAlgDEAKAAwgCrAMAAuQC+AM0AvADqALsA/AC6AP8AugD/ALoA&#10;/wC2AP8A/wAAAP8AAAD+AAAA9AAEAOsADQDkABQA3wAfANsAKQDYADMA0wA9AM4ARQDKAE0AxwBT&#10;AMUAWQDDAF8AwQBkAL8AaQC9AG4AuwBzALoAeQC4AIAAtgCIALQAkACyAJoAsQClAK8AsgCtAMQA&#10;rADhAKsA9gCqAP8AqgD/AKoA/wCqAP8A/wAAAP0AAADuAAAA4gAAANUACgDNABEAxwAZAMQAIwDB&#10;AC0AvwA3ALsAPwC3AEcAtQBOALIAUwCwAFkArwBeAK0AYwCsAGgAqwBtAKkAcwCoAHoApgCBAKQA&#10;igCjAJQAoQCfAJ8ArACeALsAnADSAJsA7gCaAP8AmgD/AJkA/wCZAP8A/gAAAO4AAADeAAAAywAA&#10;AMEABQC5AA0AtAAUALEAHgCuACcAqwAwAKoAOQCnAEEApABIAKIATQChAFMAnwBYAJ4AXQCdAGIA&#10;mwBnAJoAbQCYAHMAlwB7AJUAhACUAI4AkgCZAJAApgCOALQAjQDIAIwA5gCLAPkAigD/AIoA/wCL&#10;AP8A8AAAANsAAADHAAAAugAAALAAAACoAAoApAAQAKAAGACdACEAmwAqAJoAMwCYADsAlgBBAJQA&#10;SACSAE0AkQBSAI8AVwCOAFwAjABhAIsAZwCKAG4AiAB1AIcAfgCFAIgAgwCUAIIAoACAAK8AfwDA&#10;AH4A3QB9APIAfQD/AH0A/wB9AP8A4AAAAMYAAAC1AAAAqgAAAKIAAACbAAUAlQANAJIAEwCQABwA&#10;jQAkAIsALQCKADQAiAA7AIYAQgCFAEcAgwBNAIIAUgCBAFcAfwBcAH4AYgB9AGgAewBwAHoAeQB4&#10;AIMAdgCPAHUAnAB0AKoAcgC6AHEA0QBwAOwAcAD7AHAA/wBwAP8AzQQAALcGAACnBwAAmwYAAJME&#10;AACOAAAAigAIAIYADwCEABYAgQAeAH8AJwB9AC4AfAA2AHoAPAB5AEIAdwBHAHYATAB1AFIAcwBX&#10;AHIAXQBxAGMAbwBrAG4AdABsAH4AawCKAGkAmABoAKYAZwC2AGYAywBlAOcAZQD3AGUA/wBlAP8A&#10;wAwAAKsNAACbDgAAjw4AAIYNAACBCwAAfgcBAHwBCwB5ABEAdwAYAHUAIQBzACkAcQAwAG8ANgBu&#10;ADwAbABCAGsARwBqAE0AaQBSAGgAWABmAF8AZQBnAGMAcABiAXoAYAGHAF8ClQBeAqMAXAOzAFwD&#10;xwBbBOQAWwX0AFsG/gBbBv8AtRAAAKESAACREwAAhRMAAHwSAAB2EQAAcw4AAHIMBABxBw0AbgQS&#10;AGwEGwBpBSMAZwUqAGYGMQBkBjcAYwY9AGIHQwBhB0kAXwdOAF4IVQBdCFwAWwljAFoJbQBYCngA&#10;VwqFAFYLkwBUC6IAUwuzAFIMxwBSDOQAUQ31AFEN/wBRDf8ArRUAAJkXAACJGAAAfRkAAHQYAABt&#10;FwAAahQAAGcRAABnDgcAZgwOAGMMFQBhDB0AXwwlAF0NLABcDTMAWw05AFoNPwBYDUUAVw1LAFYO&#10;UQBVDlkAUw5hAFIOawBQD3YAThCDAE0QkgBMEKIASxCyAEoRyABJEeUASRH3AEkS/wBJEf8ApRkA&#10;AJIcAACDHQAAdh4AAG0dAABmHAAAYhoAAF8XAABeFAEAXhEKAFsQEQBZERgAVxEgAFURJwBUES4A&#10;UxE0AFEROwBQEkEATxJHAE4STgBMElUASxNeAEkTZwBIFHMARhSAAEUVjwBEFZ8AQxawAEIWxQBC&#10;F+MAQhf2AEIX/wBCF/8Anx0AAIwgAAB9IQAAcSIAAGgiAABhIQAAXB8AAFkcAABXGQAAVRYGAFQV&#10;DgBRFRQATxYcAE4WIwBMFioASxYwAEoWNwBJFz0ARxdDAEYXSgBFGFIAQxhaAEIZZABBGXAAPxp9&#10;AD4bjQA9G50APByuADscwwA7HOEAOx31ADsc/wA8HP8AmiEAAIcjAAB4JAAAbCUAAGMlAABcJAAA&#10;VyMAAFMgAABRHgAATxwCAE0bDABLGhEASBsYAEcbIABFGyYARBstAEMcMwBCHDkAQBxAAD8dRwA+&#10;HU8APR5YADweYgA6H20AOR97ADggiwA3IZsANiGtADUhwQA1Id8ANSHzADYh/wA2If8AliMAAIMm&#10;AAB0JwAAaCgAAF8oAABYJwAAUyYAAE8kAABMIgAASSAAAEcgCQBEHw8AQh8VAEAgHAA/ICMAPiAp&#10;ADwgLwA7ITYAOiE9ADkhRAA4IkwANyJVADYjXwA0I2sAMyR5ADIliQAxJZoAMCWrADAmvwAvJtwA&#10;MCbyADAm/wAxJf8AkSYAAH8oAABxKgAAZSoAAFwqAABVKgAATykAAEsoAABIJQAARCQAAEEkBQA/&#10;JA0APSQSADskGQA5JB8ANyQmADYkLAA1JTMANCU6ADMmQQAyJkoAMSdTADAnXQAvKGkALil3AC0p&#10;hwAsKZgAKyqqACoqvQAqKtoAKyrxACsq/gAsKf8AjSgAAHwqAABtLAAAYi0AAFktAABRLQAATCwA&#10;AEcrAABDKAAAPygAADwoAgA5KAsANygQADUoFgAzKBwAMigjADAoKQAvKTAALyo3AC4qPwAtK0cA&#10;LCtRACssWwAqLGcAKS11ACgthQAnLZcAJi6oACUuvAAlLtgAJi7wACYu/QAnLf8AiisAAHgtAABq&#10;LgAAXy8AAFYvAABOLwAASC4AAEMtAAA/LAAAOywAADcsAAA0LAkAMiwOADAtEwAuLRoALS0gACst&#10;JwAqLi0AKi41ACkvPQAoL0UAJzBOACYwWQAlMWUAJDFzACMxgwAiMpUAITKnACEyuwAgMtQAITLv&#10;ACIx/AAiMf8Ahi0AAHUvAABnMAAAXDEAAFMxAABLMQAARTEAAEAwAAA7MAAANjAAADMwAAAwMQYA&#10;LTENACsxEQApMhcAKDIeACcyJAAlMysAJTMyACQzOgAjNEMAIjRMACE1VwAgNWMAHzVxAB42gQAd&#10;NpMAHDalABs2uQAbNtIAHDbtAB02+wAdNf8AgjAAAHEyAABjMwAAWTQAAFA0AABJNAAAQjMAAD0z&#10;AAA3MwAAMTQAAC41AAArNQIAKDYLACU3EAAkNxUAIjcbACE4IgAgOCgAHzgwAB44NwAdOUAAHDlJ&#10;ABs6VAAaOmAAGTpuABg6fwAXO5EAFzukABY7twAVO9AAFjrsABc6+gAYOf8AfTIAAG00AABgNQAA&#10;VTYAAE02AABGNgAAQDYAADo2AAA0NgAALjgAACo5AAAmOgAAIzsIACA8DgAePRIAHT0YABw9HwAb&#10;PiUAGj4tABk+NAAXPj0AFj9HABU/UQAUP14AFD9sABNAfAASQI8AEUCiABFAtgAQQM4AET/rABI/&#10;+QASPv8AeTUAAGk3AABcOAAAUjkAAEo5AABDOQAAPTkAADc5AAAxOgAAKzwAACc9AAAiPwAAHkEE&#10;ABpCCwAYQxAAF0MVABVEGwAURCIAE0QpABNEMQASRDoAEUVDABBFTgAQRVsADkVpAA5FeQANRYwA&#10;DUWfAAxFsgALRckADEXlAA1E9gANRP8AdDkAAGU6AABYOwAATzsAAEc8AABAPAAAOjwAADQ8AAAu&#10;PgAAKEAAACNCAAAfRAAAGkYAABVICAASSg0AEUoSABBKGAAPSx4ADkslAA1LLQANSzYADEtAAAtL&#10;SgAKS1YACUtkAAhLdAAHS4cABUuaAARLrgAESsQABUrgAAVK8AAGSfoAbjwAAGA9AABUPgAASz4A&#10;AEQ+AAA9PgAANz8AADFAAAAqQgAAJEUAAB9HAAAaSQAAFUwAABFOBQAOUQsAC1EQAApRFAAJURsA&#10;CFEiAAdRKQAFUTIABFI7AANSRgABUlIAAFJfAABSbwAAUoEAAFGWAABRqQAAUb8AAFDcAABQ7gAA&#10;UPcAaEAAAFtBAABQQQAASEEAAEFBAAA7QgAANEMAAC1FAAAmSAAAIEsAABtNAAAWUAAAEVMAAA5V&#10;BAAKWAoABlgOAAJYEgAAWRcAAFkdAABZJQAAWS0AAFk2AABZQQAAWU0AAFpaAABaaQAAWXwAAFmQ&#10;AABZpQAAWLoAAFjVAABX7AAAV/YAY0QAAFZFAABNRQAARUUAAD9FAAA3RwAAL0kAAChMAAAiTwAA&#10;G1IAABZVAAARWAAADVoAAAldAwAEXwkAAGANAABgEAAAYRQAAGEZAABiIAAAYicAAGIxAABiOwAA&#10;YkcAAGJVAABjZAAAYnYAAGKLAABioAAAYbYAAGHPAABg6gAAYPUAXUgAAFJJAABKSAAAQ0gAADpK&#10;AAAyTQAAKlAAACNTAAAcVwAAFloAABFdAAANYAAACGMAAANmAQAAZwYAAGgLAABpDgAAahEAAGsV&#10;AABsGwAAbSIAAG0qAABtNAAAbUAAAG1OAABtXQAAbW8AAG2EAABsmgAAbLAAAGvIAABr5gAAavMA&#10;WE0AAE5NAABITAAAPk4AADVRAAAsVAAAJFgAAB1cAAAWYAAAEGQAAAxnAAAHawAAAW4AAABwAAAA&#10;cgMAAHIHAABzCwAAdQ4AAHYRAAB3FgAAeBwAAHkjAAB6LQAAejkAAHpHAAB6VgAAeWgAAHp8AAB5&#10;lAAAeKoAAHjBAAB33wAAd+8AVFEAAExRAABCUgAAOFUAAC9ZAAAmXgAAHmIAABZnAAAQawAAC28A&#10;AAVzAAAAdwAAAHoAAAB8AAAAfgAAAH8CAACABgAAgQoAAIMNAACEEQAAhhUAAIgcAACJJQAAijAA&#10;AIo+AACJTQAAiV8AAIlzAACIiwAAiKIAAIe5AACH0QAAhugAUlYAAEdXAAA8WgAAMl8AAChkAAAf&#10;aQAAFm8AABB0AAAKeQAAAn0AAACBAAAAhQAAAIgAAACKAAAAjAAAAI0AAACPAAAAkAQAAJIIAACT&#10;DAAAlRAAAJcVAACZHQAAmycAAJs0AACbRAAAmlYAAJpqAACZggAAmpoAAJiwAACYxwAAl94AS1wA&#10;AEBgAAA1ZQAAK2oAACFxAAAXdwAAEH0AAAmDAAABiAAAAIwAAACRAAAAlQAAAJgAAACaAAAAmwAA&#10;AJ0AAACfAAAAoAAAAKIAAACkBQAApgoAAKgOAACqFAAArR0AAK0qAACtOQAArUsAAK1fAACtdwAA&#10;rJAAAKunAACrugAAq8sARWYAADlrAAAucQAAI3gAABl/AAAQhgAACY0AAACTAAAAmAAAAJ0AAACh&#10;AAAApQAAAKgAAACrAAAAqwAAAK4AAACvAAAAsQAAALMAAAC1AAAAtwEAALkHAAC8DQAAvxMAAMIf&#10;AADCLgAAwkAAAMJUAADBawAAwYMAAMCbAADBrQAAwbwAPnIAADJ4AAAngAAAHIgAABKQAAAKlwAA&#10;AJ0AAACjAAAAqAAAAK0AAACyAAAAtgAAALkAAAC7AAAAvAAAAL4AAADAAAAAwgAAAMQAAADGAAAA&#10;yAAAAMsAAADOBQAA0Q0AANYUAADXIwAA2DUAANlJAADaXgAA23UAANuMAADcnwAA3KsA/wAAAP8A&#10;AAD/AAAA/wAJAP8AEAD/ABkA/gAkAPwALwD5ADkA9ABDAPAASwDtAFIA6gBZAOcAXwDkAGQA4gBp&#10;AOAAbgDeAHMA3AB5ANoAfwDXAIYA1ACOANEAlgDPAKEAzACsAMoAuwDIANIAxgDuAMYA/wDFAP8A&#10;xQD/AL8A/wC6AP8A/wAAAP8AAAD/AAAA/gAFAPcADgDyABUA7gAfAOsAKgDpADQA4wA9AN4ARQDZ&#10;AE0A1ABTANEAWQDOAF4AzABjAMoAaADJAG0AxwBzAMUAeQDDAIAAwQCIAL8AkAC9AJsAuwCmALkA&#10;tAC3AMgAtgDmALUA+wC0AP8AtAD/ALMA/wCuAP8A/wAAAP8AAAD4AAAA7QAAAOUACwDdABEA1wAa&#10;ANIAJADPAC4AywA3AMcAQADDAEcAwABOAL4AUwC8AFkAugBeALgAYwC2AGgAtQBtALMAcwCxAHkA&#10;rwCBAK0AigCrAJQAqQCgAKgArQCmAL4ApQDbAKQA9ACkAP8AowD/AKMA/wCiAP8A/wAAAPYAAADm&#10;AAAA1wAAAMsABgDEAA4AvgAVALsAHwC5ACgAtwAxALQAOgCwAEEArQBIAKsATgCpAFMApwBYAKYA&#10;XACkAGEAowBnAKEAbACgAHMAngB6AJ0AgwCbAI4AmQCZAJcApgCWALYAlQDMAJQA6wCTAP0AkwD/&#10;AJMA/wCTAP8A9wAAAOQAAADQAAAAwQAAALcAAgCvAAsAqwARAKcAGQClACIAowArAKIAMwCfADsA&#10;nABCAJsASACZAE0AlwBSAJYAVwCVAFsAkwBhAJIAZgCQAG0AjwB0AI0AfQCMAIcAigCTAIgAoACH&#10;AK8AhQDCAIUA4gCEAPcAhAD/AIQA/wCEAP8A5QAAAM0AAAC8AAAArwAAAKYAAACeAAcAmgAOAJYA&#10;FACUAB0AkgAlAJEALQCQADUAjQA8AIwAQgCKAEcAiABMAIcAUQCGAFYAhABbAIMAYACBAGcAgABu&#10;AH4AdwB9AIEAewCNAHoAmgB4AKkAdwC6AHYA0wB2AO8AdgD+AHUA/wB1AP8A0AAAALsAAACrAAAA&#10;nwAAAJcAAACQAAIAiwALAIgAEACGABcAhAAgAIIAJwCBAC8AfwA1AH0APAB8AEEAewBGAHkASwB4&#10;AFAAdwBVAHYAWwB0AGEAcwBpAHEAcQBwAHsAbgCHAG0AlQBrAKMAagC0AGoAyQBpAOgAaQD5AGkA&#10;/wBpAP8AwAAAAKwAAACcAgAAkAIAAIgAAACDAAAAfwAGAHsADQB5ABIAdwAaAHYAIgB0ACkAcwAw&#10;AHEANgBwADwAbwBBAG0ARgBsAEsAawBQAGoAVgBoAFwAZwBkAGUAbABkAHYAYwCCAGEAkABgAJ8A&#10;XwCvAF4AwwBeAOEAXgD0AF0A/wBdAP8AtAcAAKAJAACQCwAAhAsAAHwKAAB3BwAAdAQAAHEACQBv&#10;AA8AbQAVAGsAHABpACMAaAAqAGcAMQBlADYAZAA8AGMAQQBiAEYAYABMAF8AUgBeAFgAXQBfAFsA&#10;aABaAHIAWAB+AFcAjABWAJsAVQCrAFQAvgBUANoAUwDvAFQA+wBUAP8AqQ0AAJYOAACHEAAAehAA&#10;AHIQAABsDgAAaQwAAGcJAwBmBAsAZAAQAGIAFwBgAB4AXgAlAF0AKwBcADEAWgA3AFkAPABYAEIA&#10;VwFHAFYBTgBVAlQAUwJcAFIDZQBRA28ATwR7AE4EigBNBZkATAWpAEsFvABKBtQASgftAEoH+QBK&#10;B/8AoRAAAI4SAAB+FAAAcxQAAGoUAABkEwAAYBEAAF4PAABdDQUAXQkNAFoGEgBYBxkAVgcgAFUH&#10;JwBTBy0AUggzAFEIOABQCD4ATwlEAE4JSgBMCVEASwpZAEoKYgBIC20ARwt6AEYMiABEDJgAQwyp&#10;AEINvABCDdUAQg3uAEIN+wBCDf8AmhQAAIcWAAB4GAAAbBkAAGMZAABdGAAAWRYAAFYTAABUEQAA&#10;VA4IAFMNDgBRDRQATw0bAE0NIgBMDSgASw0uAEoNNABJDToARw5BAEYORwBFDk8ARA5XAEIPYQBB&#10;EGwAPxB5AD4QiAA9EZgAOxGpADsRvAA6EdYAOhHwADoS/QA7Ef8AkxgAAIEaAABzHAAAZx0AAF4d&#10;AABYHAAAUxsAAFAYAABOFgAATBMDAEwRCwBKEBAASBEXAEYRHgBFESQARBEqAEIRMABBETcAQBI9&#10;AD8SRAA9EkwAPBNUADsTXgA5FGkAOBR2ADcVhQA2FZYANBanADQWugAzFtMAMxbuADQW/AA0Fv8A&#10;jhsAAHwdAABuHwAAYyAAAFogAABTIAAATh4AAEodAABIGgAARhgAAEUWBwBDFQ4AQRUTAD8VGgA+&#10;FSAAPRUnADsVLQA6FjMAORY6ADgWQQA3F0kANRdRADQYWwAzGWYAMhlzADAagwAvGpQALhulAC0b&#10;uAAtG9AALRvsAC4b+wAuG/8Aih4AAHggAABqIgAAXyMAAFYjAABPIgAASiEAAEYgAABDHgAAQRsA&#10;AD8aAwA9GgwAOxkRADkZFgA3Gh0ANhojADUaKQA0GjAAMxs2ADEbPgAwHEYALxxPAC4dWQAtHWQA&#10;LB5xACsfgQAqH5IAKR+kACggtwAnIM4AJyDrACgg+gApH/8AhiAAAHQjAABnJAAAXCUAAFMlAABM&#10;JQAARyQAAEIjAAA/IQAAPR8AADoeAAA3HgkANR4OADMeEwAxHhoAMB4gAC8eJgAuHy0ALR8zACwg&#10;OwArIEMAKiFMACkhVgAoImIAJiJvACUjfwAkI5AAIyOiACIktQAiJMwAIiTpACMk+QAkI/8AgiMA&#10;AHElAABjJgAAWScAAFAoAABJJwAAQycAAD8mAAA7JAAAOCIAADUiAAAyIgYAMCINAC4iEQAsIhcA&#10;KiIdACkiIwAoIyoAJyMxACYkOAAlJUEAJCVKACMmVAAiJmAAISdtACAnfQAfJ48AHiihAB4otAAd&#10;KMoAHSjoAB4o+AAfJ/8AfiUAAG4nAABgKQAAVikAAE0qAABGKgAAQSkAADwoAAA3JwAANCYAADAm&#10;AAAtJgMAKycLACgnEAAnJxQAJScaACQnIQAjKCcAIiguACEpNgAgKT4AHypIAB4qUgAdK14AHCtr&#10;ABsrewAaLI0AGSyfABgssgAYLMkAGCznABkr9wAaK/8AeicAAGoqAABdKwAAUywAAEosAABDLAAA&#10;PisAADkrAAA0KgAAMCoAACsqAAApKwAAJisIACMsDgAiLBIAICwYAB8sHgAeLSUAHS0sABwtMwAb&#10;LjwAGi5FABkvUAAYL1wAFy9pABYweQAVMIsAFDCeABQwsQATMMcAEzDlABQw9gAVL/8AdioAAGcs&#10;AABaLQAAUC4AAEguAABBLgAAOy4AADYtAAAxLQAALC0AACcvAAAkLwAAITAFAB8xDAAcMRAAGzIV&#10;ABoyHAAZMiIAGDIpABczMQAWMzkAFTNDABQ0TQATNFkAEjRnABE1dwARNYkAEDWcABA1sAAONcYA&#10;DzTkABA09QAQNP8AciwAAGMuAABXMAAATTAAAEUwAAA+MAAAODAAADMwAAAvMAAAKTEAACQyAAAh&#10;MwAAHTUCABo2CQAXNw4AFTcTABQ4GQATOB8AEjgmABI4LgAROTYAEDlAABA5SwAOOVcADjpkAA06&#10;dAAMOoYADDqZAAs5rAAKOcEACjneAAs58QAMOPwAbi8AAF8xAABTMgAASjMAAEIzAAA7MwAANjMA&#10;ADEyAAAsMwAAJzQAACE2AAAdOAAAGTkAABU7BgASPQwAED4QABA+FQAOPhwADj4jAA0+KgAMPjMA&#10;DD48AAs/RwAKP1IACD9gAAc/bwAGP4EABT+UAAQ/qAADPrwABD7XAAU+7AAFPvcAaTMAAFs0AABQ&#10;NQAARzUAAD81AAA5NQAANDUAAC41AAApNwAAIzgAAB47AAAaPAAAFj8AABJBBAAOQwoADEQOAApE&#10;EwAJRBkACEQgAAdEJwAGRC8ABUQ4AANFQgACRU4AAEVbAABFagAARXwAAEWQAABEpAAARLkAAETR&#10;AABE6gAAQ/UAZDYAAFc3AABMOAAAQzgAADw4AAA3OAAAMTgAACs5AAAlOwAAID0AABpAAAAWQgAA&#10;EkQAAA5HBAALSQkAB0oNAARLEQABSxYAAEscAABLIwAASysAAEs0AABLPgAATEkAAExXAABMZgAA&#10;THcAAEuMAABLoQAAS7UAAErOAABK6QAASvUAXzoAAFI7AABIOwAAQDsAADo7AAA0OwAALjwAACc+&#10;AAAiQQAAHEMAABZGAAASSQAADksAAAtOAwAHUAgAAlEMAABREAAAUhMAAFMYAABTHwAAUyYAAFMv&#10;AABTOQAAU0UAAFNSAABTYQAAU3IAAFOHAABSnAAAUrEAAFHKAABR5wAAUfQAWT4AAE4+AABFPgAA&#10;Pj4AADg+AAAwQAAAKUIAACNEAAAdRwAAF0oAABJNAAAOUAAAC1MAAAZVAgAAVwcAAFgLAABZDgAA&#10;WhEAAFoVAABbGgAAXCEAAFwqAABcNAAAXD8AAFxNAABcWwAAXGwAAFyBAABblwAAW60AAFrFAABa&#10;5AAAWfMAVEIAAEpCAABCQgAAPEIAADRDAAAsRgAAJUkAAB5MAAAXTwAAElMAAA5WAAAKWQAABVsA&#10;AABeAAAAYAQAAGEIAABiDAAAYw4AAGQRAABlFgAAZhwAAGcjAABnLQAAZzkAAGdGAABnVQAAZ2YA&#10;AGd6AABmkQAAZagAAGXAAABk3gAAZPAAT0YAAEdGAABARQAAN0cAAC9KAAAmTQAAH1EAABhVAAAS&#10;WQAADVwAAAhgAAACYwAAAGYAAABoAAAAagAAAGsEAABsCAAAbQwAAG8OAABwEgAAchcAAHMdAAB0&#10;JgAAdDIAAHQ/AAB0TgAAc18AAHRyAABzigAAcqEAAHG4AABx1AAAcOwATEoAAEVKAAA7SwAAMk4A&#10;AClSAAAgVgAAGFsAABJfAAANZAAAB2gAAABrAAAAbwAAAHIAAAB1AAAAdgAAAHcAAAB5AgAAegYA&#10;AHwKAAB+DgAAgBEAAIIWAACEHgAAhCkAAIQ2AACERQAAhFYAAINqAACDgQAAgpkAAIGxAACAyQAA&#10;gOUASk4AAD9QAAA1UwAAK1cAACJcAAAZYgAAEmcAAAxsAAAFcQAAAHUAAAB5AAAAfQAAAIEAAACD&#10;AAAAhQAAAIYAAACIAAAAiQAAAIsEAACNCAAAjw0AAJIQAACUFgAAliAAAJYsAACWOwAAlkwAAJVg&#10;AACVdgAAlJAAAJOnAACSvQAAktUARFUAADlZAAAvXQAAJGMAABppAAASbwAADHUAAAR7AAAAgAAA&#10;AIUAAACJAAAAjQAAAJEAAACTAAAAlAAAAJYAAACYAAAAmgAAAJwAAACeAAAAoAYAAKILAAClEAAA&#10;qBcAAKkjAACpMQAAqUMAAKlWAACobQAApocAAKeeAACmswAApccAPl4AADJjAAAnagAAHXAAABN4&#10;AAAMfwAAA4UAAACLAAAAkQAAAJYAAACbAAAAnwAAAKIAAACkAAAApQAAAKcAAACpAAAAqwAAAK0A&#10;AACwAAAAsgAAALUCAAC3CQAAuxAAAL4YAAC+JgAAvjgAAL5LAAC9YQAAvHoAALuUAAC6qQAAurkA&#10;N2oAACtwAAAgeAAAFoAAAA2IAAAFjwAAAJYAAACcAAAAogAAAKcAAACsAAAAsAAAALMAAAC2AAAA&#10;twAAALkAAAC7AAAAvQAAAL8AAADCAAAAxQAAAMgAAADKAAAAzggAANIQAADVGwAA1SwAANRAAADU&#10;VwAA024AANSGAADUmwAA06sA/wAAAP8AAAD/AAAA/wAFAP8ADgD/ABUA/AAgAPkAKgD2ADQA8QA9&#10;AO0ARgDpAE0A5gBTAOQAWQDhAF4A3gBjANwAaADZAG4A1QBzANMAeQDQAIAAzgCIAMsAkQDJAJwA&#10;xgCnAMQAtwDCAMwAwADsAL8A/wC+AP8AvQD/ALcA/wCyAP8A/wAAAP8AAAD/AAAA+gABAPMACwDt&#10;ABIA6AAbAOUAJQDkAC4A3wA4ANgAQADSAEcAzgBOAMsAVADIAFkAxgBeAMQAYwDCAGcAwABtAL8A&#10;cwC9AHoAuwCBALkAiwC2AJUAtAChALIArwCwAMIArgDjAK4A+gCsAP8ArQD/AKkA/wCmAP8A/wAA&#10;AP8AAADyAAAA5gAAAN0ABwDSAA4AzQAWAMoAIADIACkAxQAyAMAAOgC8AEIAuQBIALcATgC1AFMA&#10;swBYALEAXQCwAGIArgBnAKwAbACqAHMAqQB7AKcAhAClAI4AowCaAKEAqACfALkAngDSAJ0A8gCc&#10;AP8AnQD/AJwA/wCZAP8A/AAAAO4AAADdAAAAzAAAAMEAAgC6AAwAtgASALIAGgCwACMArwAsAK0A&#10;NACpADwApgBCAKQASACiAE0AoABSAJ4AVwCdAFsAnABgAJoAZgCZAGwAlwB0AJUAfQCTAIcAkQCT&#10;AJAAoQCOALEAjQDGAIwA6ACLAP0AjAD/AIwA/wCMAP8A7QAAANgAAADFAAAAtwAAAKwAAACmAAgA&#10;oQAOAJ8AFQCdAB4AmwAmAJoALgCXADUAlQA8AJMAQgCRAEcAkABMAI4AUQCNAFUAiwBaAIoAYACJ&#10;AGYAhwBtAIUAdgCEAIAAggCMAIAAmgB/AKkAfQC8AHwA3AB8APUAfAD/AHwA/wB8AP8A2QAAAMEA&#10;AACxAAAApAAAAJwAAACUAAMAkAAMAI0AEQCLABgAiQAgAIkAKACHAC8AhQA2AIMAPACCAEEAgABG&#10;AH8ASwB9AE8AfABUAHsAWgB5AGAAeABnAHYAcAB1AHoAcwCGAHEAkwBwAKIAbwC0AG4AzABuAO0A&#10;bgD+AG4A/wBuAP8AxAAAAK8AAACgAAAAlAAAAIwAAACGAAAAgQAIAH4ADgB8ABQAewAbAHkAIgB4&#10;ACkAdwAwAHUANgB0ADsAcgBAAHEARQBwAEoAbwBPAG0AVABsAFsAawBiAGkAagBoAHQAZgCAAGUA&#10;jgBjAJ0AYgCtAGEAwgBhAOQAYQD4AGEA/wBhAP8AtAAAAKAAAACRAAAAhgAAAH4AAAB5AAAAdQAD&#10;AHEACwBvABAAbQAWAGwAHQBrACQAawAqAGkAMABoADYAZgA7AGUAQABkAEUAYwBKAGEATwBgAFYA&#10;XwBdAF0AZQBcAG8AWgB6AFkAiABYAJgAVwCoAFYAuwBWANgAVgDxAFYA/wBWAP8AqAEAAJQFAACF&#10;BwAAegcAAHIGAABsBAAAaQEAAGcABwBkAA0AYwARAGEAGABgAB8AXwAlAF4AKwBdADAAWwA2AFoA&#10;OwBZAEAAWABFAFcASwBWAFEAVQBYAFMAYQBSAGoAUAB2AE8AhABOAJMATQCkAEwAtgBMAM0ATADr&#10;AEwA+gBMAP8AnQkAAIsLAAB8DQAAcA0AAGgNAABiDAAAXwoAAF0GAQBcAQkAWgAOAFgAEwBXABkA&#10;VgAgAFUAJgBTACsAUgAxAFEANgBQADsATwBBAE4ARwBNAE0ASwBVAEoAXQBJAGcARwBzAEYAgABF&#10;AJAARAChAEMAsgBDAMgAQwDmAEMA9QBDAP8AlQ0AAIMPAAB0EAAAaREAAGARAABaEAAAVg4AAFQN&#10;AABTCgQAUwYLAFEDEABPARUATgEbAEwBIQBLAScASgIsAEkCMgBIAjcARwM9AEUDQwBEA0oAQwRR&#10;AEIEWgBABWQAPwVwAD4GfgA9Bo4APAefADsHsQA6B8YAOgfjADoH8wA6CPwAjhAAAHwSAABuFAAA&#10;YhUAAFoVAABUFAAAUBMAAE0RAABLDgAASw0GAEoKDABJCBEARwgWAEUIHQBECCMAQggoAEEJLgBA&#10;CTMAPwk5AD4KQAA9CkcAPApPADoLWAA5C2MAOAxvADYMfgA1DI4ANA2fADMNsQAyDccAMg3jADIN&#10;9AAyDf4AiBMAAHcVAABpFwAAXhgAAFUYAABPGAAAShYAAEcVAABFEwAAQxACAEMOCABCDQ4AQA0S&#10;AD8NGAA9DR8APA0kADsNKgA5DTAAOA43ADcOPQA2DkUANQ5NADMPVwAyD2IAMRBuAC8QfQAuEI4A&#10;LRGgACwRsgArEcgAKxHmACsR9gAsEf8AgxYAAHIZAABkGgAAWRsAAFEbAABLGwAARhoAAEIYAAA/&#10;FwAAPhQAADwSBAA7EQoAOhAQADgQFQA3EBsANREhADQRJwAzES0AMhEzADAROgAvEkIALhJLAC0T&#10;VAArE18AKhRsACkUewAoFIwAJxWeACYVsAAlFcYAJRXkACUV9gAmFf8AfhkAAG4bAABgHQAAVh4A&#10;AE0eAABHHgAAQh0AAD4cAAA6GgAAOBgAADcWAAA1FQcANBQNADIUEgAwFBcALxQdAC0UIwAsFSoA&#10;KxUwACoVNwApFj8AKBZIACcXUgAmGF0AJBhqACMZeQAiGYoAIRmcACAZrwAfGcQAHxniACAZ9AAg&#10;Gf8AehsAAGoeAABdHwAAUyAAAEogAABEIAAAPh8AADoeAAA3HQAANBwAADIZAAAwGQQALhgLACwY&#10;EAAqGBQAKRgaACcYIAAmGSYAJRktACQaNQAjGj0AIhtGACEbUAAgHFsAHx1oAB4ddwAdHYgAHB6b&#10;ABserQAaHsMAGh7gABod8wAbHf8Adx0AAGcgAABaIQAAUCIAAEgiAABBIgAAOyIAADchAAAzIAAA&#10;MB8AAC0dAAArHQAAKB0IACYdDgAlHRIAIx0XACEdHQAhHSQAIB4qAB8eMgAeHzoAHR9DABwgTQAb&#10;IVkAGiFmABkhdQAYIocAFyKZABYirAAVIsEAFSLfABUh8gAWIf4AcyAAAGQiAABXIwAATSQAAEUl&#10;AAA+JAAAOSQAADQjAAAwIgAALCIAACkhAAAmIQAAJCEGACIhDAAgIRAAHiEVAB0iGwAbIiEAGyIo&#10;ABojLwAZIzgAGCRBABckSwAWJVcAFSVkABQmcwATJoUAEiaYABEmqwARJsAAECbdABEl8QASJf0A&#10;cCIAAGEkAABUJgAASiYAAEInAAA8JgAANiYAADElAAAtJQAAKSQAACYkAAAiJQAAHyUDAB0mCgAb&#10;Jg4AGScSABgnGAAXJx8AFiclABUoLQAUKDUAEyk+ABIpSQARKVUAESpiABAqcQAPKoMADiqWAA4q&#10;qQANKr0ADSrXAA0q7gAOKfsAbCQAAF0mAABRKAAASCgAAEApAAA5KAAANCgAAC8oAAArJwAAJycA&#10;ACIoAAAeKQAAGyoAABgrBwAWKw0AFCwRABMsFgASLBwAES0jABAtKgAQLTIADy48AA4uRgANLlIA&#10;DS5fAAwvbgALL38ACi+SAAkvpQAJLrkACC7QAAku6QAKLvcAaCcAAFopAABOKgAARSsAAD0rAAA3&#10;KwAAMSoAAC0qAAApKgAAJCoAACArAAAbLQAAGC4AABUvBAASMQoAEDIOAA8yEwAOMhkADTIgAA0y&#10;JwAMMi8ACzM4AAozQgAJM04ACDNbAAY0agAFNHsABDOOAAMzogACM7YAAjPNAAMz5wAEMvMAZCoA&#10;AFYsAABLLQAAQi0AADotAAA0LQAALywAACssAAAmLAAAIi0AAB0vAAAZMQAAFTIAABI0AwAPNgkA&#10;DDgNAAo4EQAJOBYACDgdAAc4JAAGOCwABDg0AAM4PgACOUoAADlXAAA5ZQAAOXcAADmLAAA4nwAA&#10;OLMAADjKAAA45gAAN/IAXy0AAFIuAABILwAAPzAAADgvAAAyLwAALS8AACkvAAAkMAAAHzEAABoz&#10;AAAVNQAAEjcAAA85AwAMOwgACD0NAAU+EAADPhQAAD4aAAA+IQAAPigAAD4xAAA/OwAAP0YAAD9T&#10;AAA/YQAAP3MAAD+HAAA+nAAAPrAAAD3HAAA95AAAPfIAWjAAAE4yAABEMgAAPDIAADUyAAAwMQAA&#10;KzEAACYyAAAgNAAAGzYAABY4AAASOwAADz0AAAw/AwAIQQgABEMMAABDDgAARBIAAEUWAABFHQAA&#10;RSQAAEUtAABGNgAARkIAAEZOAABGXQAARm4AAEWCAABFmAAARK0AAETEAABD4wAAQ/IAVTQAAEo1&#10;AABBNQAAOTUAADM0AAAuNAAAKDUAACI3AAAdOgAAFzwAABI/AAAPQQAADEQAAAhGAQADSAYAAEkK&#10;AABKDQAASxAAAEwUAABNGQAATiAAAE4oAABOMgAATT0AAE5KAABOWAAATWkAAE19AABMlAAATKoA&#10;AEvBAABL4QAASvIAUDgAAEY4AAA9OAAANzgAADE3AAAqOQAAJDsAAB49AAAYQAAAE0MAAA9GAAAL&#10;SQAAB0sAAAJOAAAAUAQAAFEIAABSCwAAUw4AAFQRAABVFQAAVhsAAFcjAABXLAAAVzgAAFdEAABX&#10;UgAAVmMAAFZ3AABWjgAAVaUAAFS9AABT3QAAU/AASzwAAEI8AAA7OwAANTsAAC08AAAmPwAAH0IA&#10;ABlFAAATSAAADksAAAtPAAAFUQAAAFQAAABXAAAAWAEAAFoFAABbCAAAXAwAAF0OAABfEQAAYBYA&#10;AGIdAABiJgAAYjEAAGI+AABhTAAAYV0AAGFwAABgiAAAYKAAAF+3AABe1AAAXe4AR0AAAD8/AAA6&#10;PwAAMUAAAClDAAAhRgAAGkoAABNOAAAOUQAAClUAAARYAAAAWwAAAF4AAABhAAAAYwAAAGQBAABl&#10;BAAAZwgAAGgLAABqDgAAbBIAAG4XAABvIAAAbyoAAG82AABuRQAAblUAAG5oAABtfwAAbZgAAGyw&#10;AABrygAAaugAREQAAD5DAAA1RAAAK0cAACNLAAAbTwAAE1QAAA5YAAAIXAAAAmAAAABkAAAAZwAA&#10;AGsAAABtAAAAbwAAAHAAAAByAAAAdAIAAHUGAAB3CgAAeQ4AAHwSAAB+GAAAfyIAAH8uAAB/PQAA&#10;fk0AAH1hAAB9dwAAfJAAAHuoAAB6wAAAed8AQ0cAADlJAAAvTAAAJVAAABxVAAAUWwAADmAAAAdl&#10;AAAAagAAAG4AAAByAAAAdgAAAHkAAAB8AAAAfgAAAH8AAACBAAAAgwAAAIUAAACHAwAAiggAAIwN&#10;AACPEQAAkhkAAJIlAACSMwAAkkQAAJFXAACQbQAAj4YAAI6fAACNtQAAjM0APU4AADJRAAAoVgAA&#10;HlwAABViAAAOaAAAB24AAAB0AAAAeQAAAH4AAACCAAAAhgAAAIkAAACMAAAAjgAAAJAAAACSAAAA&#10;lAAAAJYAAACYAAAAmwAAAJ4GAAChDAAApBEAAKYbAACmKQAApjoAAKVNAAClYgAApHsAAKOUAACh&#10;qwAAob8ANlcAACxcAAAhYgAAF2kAAA9wAAAHdwAAAH4AAACEAAAAigAAAI8AAACUAAAAmAAAAJsA&#10;AACeAAAAnwAAAKIAAACkAAAApgAAAKgAAACrAAAArQAAALAAAACzBAAAtwwAALsSAAC7HwAAuzAA&#10;ALtDAAC6WAAAuXAAALeLAAC3oQAAt7MAMGIAACVpAAAacAAAEHgAAAmAAAAAiAAAAI8AAACWAAAA&#10;mwAAAKEAAACmAAAAqgAAAK4AAACwAAAAsQAAALQAAAC2AAAAuAAAALsAAAC9AAAAwAAAAMMAAADH&#10;AAAAywMAAM8MAADTFQAA0iUAANI4AADRTgAA0GUAAM9+AADNlgAAzKkA/wAAAP8AAAD/AAAA/wAD&#10;AP8ACwD8ABEA+QAbAPcAJQDzAC8A7gA4AOkAQADmAEgA4gBOAN8AVADcAFkA2QBeANUAYwDTAGgA&#10;0ABtAM4AcwDLAHoAyACCAMYAjADDAJcAwACjAL4AsgC8AMgAugDqALkA/wC4AP8AsQD/AKoA/wCn&#10;AP8A/wAAAP8AAAD7AAAA9gAAAO0ABwDnAA8A4gAWAN8AIADeACkA2QAzANEAOwDMAEIAyABIAMUA&#10;TgDCAFMAwABYAL4AXQC8AGIAugBnALkAbQC3AHQAtQB7ALIAhQCwAJAArgCcAKwAqgCpAL0ApwDe&#10;AKYA+QClAP8AowD/AJ0A/wCbAP8A/QAAAPYAAADrAAAA3wAAANEAAwDKAAwAxQASAMMAGwDAACQA&#10;vgAsALkANQC2ADwAswBDALAASACuAE4ArABSAKsAVwCpAFwApwBhAKYAZwCkAG0AogB0AKAAfQCe&#10;AIgAnACVAJoAowCYALQAlgDNAJUA8QCUAP8AlQD/AJAA/wCOAP8A8wAAAOYAAADRAAAAwgAAALgA&#10;AACxAAgArQAPAKoAFgCoAB4AqAAnAKYALwCiADYAnwA8AJ0AQgCbAEcAmQBMAJcAUQCWAFUAlABa&#10;AJMAYACRAGYAkABuAI4AdgCMAIEAigCNAIgAmwCGAKwAhQDBAIQA5gCDAP0AhAD/AIMA/wCBAP8A&#10;5AAAAMsAAAC6AAAArAAAAKIAAACcAAQAmAAMAJYAEQCUABkAkwAhAJIAKACPADAAjQA2AIsAPACJ&#10;AEEAiABGAIYASwCFAE8AhABUAIIAWgCBAGAAfwBnAH4AbwB8AHoAegCGAHgAlAB3AKQAdQC3AHQA&#10;1ABzAPQAdAD/AHQA/wB0AP8AywAAALYAAACmAAAAmgAAAJIAAACKAAAAhgAIAIMADgCBABQAgQAb&#10;AIAAIwB/ACoAfQAwAHsANgB6ADsAeABAAHcARQB1AEkAdABOAHMAVABxAFoAcABhAG4AaQBtAHMA&#10;awB/AGkAjQBoAJ0AZwCuAGYAxwBlAOoAZgD/AGYA/wBnAP8AuAAAAKQAAACVAAAAigAAAIEAAAB8&#10;AAAAdgAEAHQADAByABAAcQAWAHAAHQBwACQAbgAqAG0AMABrADUAagA6AGkAPwBoAEQAZwBJAGUA&#10;TgBkAFQAYwBbAGEAYwBgAG0AXgB5AF0AhwBbAJYAWgCoAFkAvQBZAN8AWQD4AFoA/wBaAP8AqAAA&#10;AJUAAACHAAAAewAAAHMAAABuAAAAagABAGcACABlAA4AZAASAGMAGABjAB8AYgAlAGEAKgBfADAA&#10;XgA1AF0AOgBcAD4AWwBEAFkASQBYAE8AVwBWAFYAXgBUAGgAUwBzAFEAgQBQAJEATwCiAE4AtQBO&#10;ANAATgDwAE4A/wBPAP8AnAAAAIkAAAB7AwAAcAMAAGgDAABiAQAAXwAAAF0ABABbAAsAWQAPAFgA&#10;FABXABkAVwAgAFYAJQBVACoAUwAwAFIANABRADkAUAA/AE8ARABOAEsATQBSAEsAWgBKAGMASQBv&#10;AEcAfABGAIwARQCdAEUAsABEAMcARADoAEQA+gBFAP8AkgQAAIAHAABxCgAAZgoAAF4KAABZCQAA&#10;VQcAAFQEAABSAAcAUAAMAE8AEABOABUATQAbAEwAIABLACYASgArAEkAMABIADUARwA6AEYAQABF&#10;AEYAQwBOAEIAVgBBAF8AQABrAD4AeAA9AIgAPACZADwAqwA8AMEAOwDgADsA9AA7AP8AiQoAAHgM&#10;AABqDgAAXw4AAFcOAABRDgAATQwAAEsLAABKCAIASQQJAEgADQBGABEARQAWAEQAHABDACEAQgAm&#10;AEEAKwA/ADEAPgA2AD0APAA8AEMAOwBKADoAUgA5AFwAOABoADYAdQA1AIUANACWADQAqAAzALwA&#10;MwDYADMA7wAzAPsAgg0AAHEPAABkEAAAWREAAFERAABLEQAARxAAAEQOAABCDQAAQQsFAEEHCwA/&#10;BQ4APgMSADwCGAA7Ah0AOgMiADkDKAA4Ay0ANwMyADYEOQA1BD8ANAVHADMFUAAxBloAMAZmAC8H&#10;cwAuB4MALQeVACwHpwArB7oAKwfSACsH6wArB/cAfRAAAGwRAABfEwAAVBQAAEwUAABGFAAAQhMA&#10;AD4SAAA8EAAAOg4BADoNBgA6CgwAOAkQADYIFAA1CBkANAkfADIJJAAxCSkAMAkvAC8KNgAuCj0A&#10;LQpFACwLTgArC1kAKQxlACgMcwAnDIMAJg2VACUNpwAkDbsAIw3SACMN6wAjDfcAeBIAAGgUAABb&#10;FgAAURcAAEgXAABCFgAAPRYAADkVAAA3EwAANREAADMQAwAzDggAMg0NADANEQAvDRYALQ0bACwN&#10;IQArDScAKg0tACkONAAoDjsAJw5EACUOTgAkD1kAIxBlACEQcwAgEIQAHxCWAB4QqQAdEL0AHBDY&#10;AB0Q7gAdEPkAcxQAAGQWAABXGAAATRkAAEUZAAA/GQAAOhgAADUXAAAyFgAAMBUAAC4TAAAtEQQA&#10;LBAKACsQDgApEBIAKBAYACYQHgAlECQAJBAqACMRMQAiETkAIRFCACASSwAeElYAHRNjABwTcQAa&#10;E4IAGRSVABgUpwAXFLsAFxPUABcT7gAYE/oAcBYAAGAZAABUGgAAShsAAEIcAAA8GwAANhsAADIa&#10;AAAvGQAALBgAACoWAAAoFAEAJhMHACUTDAAjExAAIhMVACATGgAfEyEAHhQnAB0ULgAcFTYAGxU/&#10;ABoWSQAZFlQAGBdhABYXcAAVGIEAFBiTABMYpgASGLoAEhfSABIX7AATF/oAbBkAAF0bAABRHQAA&#10;Rx0AAD8eAAA5HQAANB0AAC8cAAArGwAAKBoAACYZAAAkGAAAIhcEACAXCgAeFw4AHBcSABoXFwAZ&#10;GB4AGRgkABgZLAAXGTQAFho9ABUaRwAUG1IAExtfABIcbgARHH8AEBySABAcpQAPHLkADhzQAA4b&#10;6gAPG/gAaRsAAFodAABOHwAARR8AAD0gAAA2HwAAMR8AAC0eAAApHQAAJR0AACMcAAAgGwAAHRsB&#10;ABsbBwAZHA0AFxwQABYcFQAVHBsAFB0iABMdKQASHjEAER46ABEfRQAQH1AADyBdAA4gbAANIHwA&#10;DSCPAAwgogALILUACyDKAAsg5QAMH/QAZR0AAFcfAABMIQAAQiEAADohAAA0IQAALyEAACogAAAm&#10;HwAAIx8AACAeAAAdHgAAGSAAABYgBAAUIAsAEiEOABEhEwARIhkAECIfAA8iJgAOIy8ADiM3AA0j&#10;QQAMJE0ACyRZAAokZwAJJHgACCSLAAckngAHJLEABiTHAAYj4wAHI/EAYh8AAFQhAABJIwAAQCMA&#10;ADgjAAAyIwAALCMAACgiAAAkIQAAISEAAB4hAAAaIQAAFiMAABMkAwARJQgADyYNAA4nEQANJxYA&#10;DCcdAAsnIwAKJysACSg0AAgoPgAHKEkABihVAAUpZAAEKXQAAymHAAIpmwABKK8AACjFAAEo4QAB&#10;J/AAXiIAAFEkAABGJQAAPSUAADUlAAAvJQAAKiQAACYkAAAiIwAAHyMAABskAAAYJQAAFCYAABEo&#10;AwAPKQgADCwMAAosEAAILBQABywaAAYsIQAFLCgAAy0wAAItOgABLUUAAC1SAAAuYAAALnEAAC2E&#10;AAAtmQAALa0AACzCAAAs4AAALPAAWiQAAE0mAABDJwAAOicAADMnAAAtJwAAKCYAACQmAAAhJgAA&#10;HSYAABknAAAVKQAAESsAAA8sAwANLgcACTAMAAYxDgADMRIAATIXAAAyHgAAMiUAADItAAAyNgAA&#10;M0IAADNOAAAzXQAAM20AADOBAAAylgAAMqsAADHBAAAx3wAAMfAAVicAAEopAAA/KgAANyoAADAq&#10;AAArKQAAJygAACMoAAAeKQAAGioAABYsAAASLgAADzAAAA0xAgAKNAcABTULAAI2DgAANxAAADgU&#10;AAA4GgAAOCIAADgqAAA5MwAAOT4AADlKAAA5WQAAOWkAADl9AAA4kwAAOKgAADe/AAA33gAANvAA&#10;USsAAEYsAAA8LAAANCwAAC4sAAAqKwAAJSsAACAsAAAbLQAAFy8AABMxAAAQMwAADTUAAAk3AgAF&#10;OgYAATsKAAA8DQAAPQ8AAD4SAAA/FwAAQB4AAEAlAABALwAAQDoAAEBGAABAVAAAQGUAAD94AAA/&#10;jwAAPqYAAD69AAA93AAAPfAATS4AAEIvAAA5LwAAMi8AAC0uAAAoLgAAIi8AAB0wAAAYMgAAEzUA&#10;ABA3AAAMOgAACTwAAAU+AAAAQQQAAEIIAABDCwAARA0AAEYQAABHFAAASBkAAEghAABIKgAASDUA&#10;AEhBAABITwAASGAAAEdzAABHigAARqIAAEW5AABF2QAARPAASDIAAD4yAAA2MgAAMDEAACsxAAAl&#10;MgAAHzQAABk2AAATOQAAEDwAAAw/AAAIQgAAA0QAAABGAAAASAIAAEoFAABLCAAATAsAAE4OAABP&#10;EQAAURUAAFIcAABSJQAAUjAAAFI8AABRSgAAUVoAAFFtAABQhAAAT50AAE61AABN0gAATe4AQzYA&#10;ADs2AAA0NQAALzQAACc1AAAhOAAAGjsAABQ+AAAQQQAADEQAAAdHAAACSgAAAE0AAABPAAAAUQAA&#10;AFMCAABUBQAAVQgAAFcLAABZDgAAWxEAAF0XAABdHwAAXSoAAF02AABcRAAAXFQAAFtnAABbfgAA&#10;WpcAAFmvAABYywAAV+oAPzkAADg5AAAzOAAAKzkAACM8AAAcPwAAFUMAABBHAAALSgAABU4AAABR&#10;AAAAVAAAAFcAAABaAAAAXAAAAF0AAABfAAAAYAQAAGIHAABkCwAAZg4AAGgSAABrGQAAayMAAGou&#10;AABqPAAAak0AAGlfAABodQAAZ48AAGaoAABlwgAAZOMAPT0AADc8AAAuPQAAJUAAAB1EAAAWSQAA&#10;EE0AAApRAAAEVQAAAFoAAABdAAAAYAAAAGMAAABmAAAAaAAAAGoAAABrAAAAbQAAAG8CAABxBgAA&#10;dAoAAHYOAAB5EwAAexsAAHsnAAB6NQAAeUUAAHhZAAB4bQAAd4YAAHafAAB1twAAdNIAPEEAADJC&#10;AAAoRQAAIEoAABdOAAAQVAAAClkAAAJeAAAAYwAAAGcAAABrAAAAbwAAAHIAAAB1AAAAdwAAAHkA&#10;AAB7AAAAfQAAAH8AAACCAAAAhAMAAIcJAACKDgAAjhMAAI8eAACOKwAAjjsAAI1OAACLYwAAinwA&#10;AIqVAACIrQAAh8UANkcAACxLAAAiTwAAGVUAABBbAAAKYQAAAWcAAABtAAAAcgAAAHcAAAB7AAAA&#10;fwAAAIMAAACGAAAAiAAAAIoAAACNAAAAjwAAAJEAAACUAAAAlwAAAJoBAACdBwAAoQ0AAKUUAACk&#10;IQAApDEAAKNEAACiWQAAoHAAAJ+LAACdogAAnbcAMFAAACVVAAAbWwAAEmIAAAtpAAABcAAAAHcA&#10;AAB9AAAAgwAAAIgAAACNAAAAkQAAAJUAAACYAAAAmgAAAJwAAACfAAAAoQAAAKMAAACmAAAAqQAA&#10;AKwAAACwAAAAtAcAALgOAAC6GAAAuicAALk5AAC4TgAAt2UAALZ+AAC1lgAAs6sAKVsAAB5iAAAU&#10;aQAADHEAAAJ5AAAAgQAAAIkAAACPAAAAlgAAAJsAAACgAAAApAAAAKgAAACrAAAArAAAAK8AAACy&#10;AAAAtAAAALYAAAC5AAAAvAAAAMAAAADEAAAAyAAAAM0HAADSEAAA0h0AANEvAADQRAAAz1sAAM1z&#10;AADLjQAAyqEA/wAAAP8AAAD7AAAA+gAAAPwACAD4AA8A9QAXAPQAIADxACoA6wAzAOYAOwDiAEMA&#10;3gBJANoATwDWAFQA0wBZANAAXgDOAGMAywBoAMkAbgDGAHUAwwB9AMEAhgC+AJIAuwCeALkArgC2&#10;AMMAtADoALMA/wCvAP8ApQD/AJ4A/wCbAP8A/QAAAPcAAADyAAAA8AAAAOcAAwDhAAwA3AASANgA&#10;GwDWACQA0gAtAMwANgDGAD0AwgBDAL8ASQC8AE4AugBTALgAWAC2AF0AtQBiALMAZwCxAG4ArwB2&#10;AKwAfwCqAIoAqACXAKUApgCjALkAoQDZAKAA+QCeAP8AmAD/AJIA/wCPAP8A8wAAAOwAAADjAAAA&#10;0wAAAMgAAADBAAkAvQAPALsAFgC5AB8AtwAnALMALwCvADcArAA9AKoAQwCoAEgApgBNAKQAUgCj&#10;AFYAoQBbAJ8AYQCeAGcAnABvAJoAeACXAIMAlQCQAJMAngCRALAAkADIAI4A8ACNAP8AigD/AIUA&#10;/wCCAP8A5wAAAN0AAADGAAAAuAAAAK4AAACoAAQApQAMAKEAEgChABkAoAAiAJ8AKQCbADAAmAA3&#10;AJYAPQCTAEIAkgBHAJAASwCPAFAAjQBVAIwAWgCKAGEAiABoAIcAcACFAHsAgwCIAIEAlgB/AKcA&#10;fQC8AHwA4wB8AP0AfAD/AHgA/wB2AP8A1gAAAMAAAACvAAAAowAAAJkAAACTAAAAjwAJAI0ADgCL&#10;ABQAigAcAIoAIwCIACoAhQAwAIMANgCCADsAgABAAH8ARQB+AEoAfABPAHsAVAB6AFoAeABhAHYA&#10;aQB1AHMAcwCAAHEAjgBvAJ8AbgCyAG0AzwBsAPQAbAD/AGsA/wBpAP8AwAAAAKsAAACbAAAAjwAA&#10;AIcAAACAAAAAfAAEAHoADAB4ABEAeAAXAHgAHgB3ACQAdQAqAHMAMABxADUAcAA6AG4APwBtAEQA&#10;bABJAGsATgBqAFQAaABbAGcAYwBlAG0AZAB4AGIAhwBgAJcAXwCqAF4AwgBeAOkAXgD/AF4A/wBd&#10;AP8ArAAAAJkAAACKAAAAfwAAAHcAAABxAAAAbQAAAGoACABpAA4AaAASAGcAGABnAB8AZwAlAGUA&#10;KgBjAC8AYgA0AGEAOQBgAD4AXwBDAF4ASABdAE4AWwBVAFoAXQBYAGcAVwByAFUAgQBUAJEAUwCj&#10;AFIAuABRANwAUQD5AFIA/wBSAP8AnQAAAIsAAAB8AAAAcQAAAGkAAABkAAAAYAAAAF4ABQBcAAsA&#10;WwAPAFsAFABaABkAWgAfAFkAJQBXACoAVgAvAFUANABUADgAUwA9AFIAQwBQAEkATwBQAE4AWABN&#10;AGIASwBtAEoAegBJAIsASACdAEcAsQBHAMwARgDwAEcA/wBHAP8AkAAAAH4AAABwAAAAZgAAAF4A&#10;AABZAAAAVgAAAFMAAQBSAAgAUAANAE8AEABPABUATgAaAE4AIABNACUATAAqAEoALgBJADMASAA4&#10;AEcAPgBGAEQARQBLAEQAUwBDAF0AQQBoAEAAdQA/AIUAPgCXAD0AqwA9AMMAPQDmAD0A+wA+AP8A&#10;hwAAAHUDAABoBgAAXQcAAFUGAABQBgAATAQAAEoBAABJAAQARwAKAEYADgBFABEARQAWAEQAGwBD&#10;ACAAQgAlAEEAKgBAAC8APwA0AD4AOgA9AEAAOwBHADoATwA5AFkAOABkADcAcQA2AIEANQCTADQA&#10;pgA0ALsANADdADQA9QA1AP8AfgYAAG0JAABgCwAAVgwAAE4MAABICwAARAoAAEIIAABABQEAPwEH&#10;AD4ACwA9AA4APAASADsAFwA7ABwAOgAhADkAJQA3ACoANgAwADUANQA0ADwAMwBDADIATAAxAFUA&#10;MABgAC8AbQAuAH0ALQCPACwAogAsALYALADQACwA7gAsAPwAdwoAAGcMAABaDgAAUA4AAEkOAABD&#10;DgAAPg0AADsMAAA5CwAAOAkDADcFCAA2Ag0ANQEQADQAEwAzABgAMgAdADEAIgAwACcALwAsAC4A&#10;MgAtADgALABAACsASQAqAFIAKQBdACgAawAnAXoAJgGMACUAnwAlALIAJQDKACUA6AAlAPcAcg0A&#10;AGIOAABWEAAATBEAAEQRAAA+EQAAORAAADYPAAAzDgAAMQ0BADALBQAwCAoALwYNAC4FEQAsBBQA&#10;KwMZACoDHgApAyMAKAQpACcELwAmBTUAJQU9ACQFRgAjBlAAIgZcACEHaQAgB3kAHweLAB4HnQAe&#10;B7AAHQbGAB0G4wAdBfMAbQ4AAF4RAABSEgAASBMAAEATAAA6EwAANRIAADERAAAuEAAALA8AACoO&#10;AwAqDQcAKQsLACgJDgAnCREAJQgWACQIGwAjCSAAIgkmACEJLAAgCjMAHwo7AB4LRAAdC08AHAxb&#10;ABsMaQAaDHkAGAyLABgMngAXDLAAFgzFABYM4QAWC/AAaRAAAFoSAABOFAAARRUAAD0VAAA3FQAA&#10;MRQAAC0TAAAqEgAAKBEAACYQAQAkEAQAIw4IACMNDAAiDA8AIAwTAB8MGAAeDR0AHQ0jABwNKgAb&#10;DTIAGg46ABgORAAXDlAAFg9cABUPagATEHsAEhCNABEQoAARELMAEA/JABAP5AARD/IAZRIAAFcU&#10;AABLFgAAQhcAADoXAAA0FwAALxYAACoVAAAnFAAAJBMAACITAAAgEgMAHhEGAB0QCQAcEA0AGw8Q&#10;ABkQFQAYEBsAFxAhABYQKAAVETAAFBE5ABMRQwASEk4AERJaABASaQAQE3kADhOMAA4TngANE7EA&#10;DRLFAAwS4QANEvEAYhQAAFQWAABJGAAAPxkAADcZAAAxGQAALBgAACgXAAAkFgAAIRYAAB8VAAAc&#10;FAIAGhMEABkSBgAXEgsAFRIOABQSEgATExgAEhMfABETJgARFC0AEBQ2AA8VQQAOFUwADhZXAA0W&#10;ZQAMF3UACxeHAAoXmgAJFq0ACBbBAAgW3QAJFe4AXxYAAFEYAABGGgAAPRoAADUbAAAvGgAAKhoA&#10;ACUZAAAiGAAAHxgAABwXAAAZFgEAFxYDABUWBAATFgkAERYNABAXEQAPFxYADhccAA4YIwANGCoA&#10;DBkzAAwZPAALGkcAChpTAAkaYQAHG3EABhuDAAUblwAEGqoAAxq/AAMZ2gAEGewAXBgAAE4aAABD&#10;HAAAOhwAADMcAAAsHAAAJxwAACMbAAAgGgAAHRkAABoZAAAXGAEAFRgCABIZBAAQGwcADhsMAA0c&#10;EAAMHBMACxwZAAocHwAJHScACB0vAAceOQAGHkMABB5QAAMfXgACH24AAR+AAAAflQAAHqkAAB69&#10;AAAd2AAAHewAWBoAAEscAABBHgAAOB4AADAeAAAqHgAAJR0AACEcAAAeHAAAGxsAABgbAAAWGwEA&#10;ExsCABEcBAAOHgcADB8LAAogDgAIIBIABiEXAAUhHQAEISQAAiIsAAEiNQAAIkAAACNNAAAjWgAA&#10;I2sAACN+AAAjkwAAIqcAACK8AAAh1wAAIe0AVR0AAEgfAAA+IAAANSAAAC4gAAAoIAAAIx8AACAe&#10;AAAdHQAAGh0AABYdAAATHgAAER8CAA4gBAANIgcACiQLAAYlDQAEJRAAAiYUAAAmGgAAJiEAACcp&#10;AAAnMgAAJz0AACdJAAAoVwAAKGcAACd7AAAnkAAAJ6UAACa7AAAm1gAAJe0AUSAAAEUhAAA7IgAA&#10;MiIAACwiAAAmIQAAIiEAAB4gAAAbHwAAGCAAABQgAAARIgAADyMAAA0lAwAKJgYABigKAAMpDQAA&#10;Kw8AACwSAAAsFwAALB4AACwmAAAtLwAALTkAAC1GAAAtVAAALWQAAC13AAAsjQAALKQAACu6AAAr&#10;1gAAKu4ATSIAAEEkAAA4JAAAMCQAACkkAAAkIwAAISIAAB0iAAAZIgAAFSMAABIkAAAPJgAADSgA&#10;AAoqAgAGLAUAAi4JAAAvCwAAMA4AADIQAAAzFQAAMxsAADMiAAAzKwAAMzYAADNCAAAzUAAAM2AA&#10;ADNzAAAyigAAMqEAADG4AAAw1gAAMO8ASSUAAD4mAAA0JwAALScAACgmAAAjJQAAHyQAABslAAAW&#10;JgAAEigAABAqAAANLAAACi4AAAYwAQACMgQAADQHAAA1CgAANwwAADgOAAA6EgAAOhcAADofAAA6&#10;JwAAOjIAADo+AAA6TAAAOlwAADpvAAA5hgAAOJ4AADi2AAA31AAANu8ARCkAADopAAAxKQAAKykA&#10;ACYoAAAiJwAAHSgAABgpAAATKwAAEC4AAA0wAAAJMgAABTUAAAE3AAAAOQIAADsFAAA8CAAAPgsA&#10;AD8NAABBEAAAQxQAAEMbAABDIwAAQy4AAEM5AABDRwAAQlcAAEJqAABBgQAAQJoAAD+yAAA+zwAA&#10;Pu8APywAADYsAAAvLAAAKisAACUqAAAfKwAAGS0AABQvAAAQMgAADTUAAAg4AAAEOgAAADwAAAA/&#10;AAAAQQAAAEMCAABFBQAARggAAEgLAABKDgAATBEAAE0WAABNHgAATSgAAE00AABMQgAATFEAAEtk&#10;AABLewAASpQAAEmtAABIygAAR+wAOzAAADMvAAAtLwAAKC0AACIvAAAbMQAAFTQAABA3AAANOgAA&#10;CD0AAAJAAAAAQwAAAEYAAABIAAAASgAAAEwAAABOAQAATwQAAFEHAABTCwAAVQ4AAFgSAABZGQAA&#10;WCIAAFguAABXPAAAV0sAAFZeAABWcwAAVY0AAFSnAABSwgAAUuYAODMAADEyAAAsMQAAJTIAAB01&#10;AAAWOAAAETwAAAxAAAAHRAAAAEcAAABKAAAATQAAAFAAAABTAAAAVQAAAFcAAABZAAAAWgAAAFwD&#10;AABeBwAAYQsAAGQOAABmEwAAZxwAAGYnAABmNAAAZUQAAGRXAABkawAAYoUAAGGfAABguQAAXtwA&#10;NTcAADA1AAAoNwAAIDoAABg9AAARQgAADEYAAAZKAAAATwAAAFMAAABWAAAAWQAAAFwAAABfAAAA&#10;YQAAAGQAAABlAAAAZwAAAGkAAABsAQAAbgYAAHELAAB0DwAAdxUAAHcgAAB2LQAAdj0AAHVPAAB0&#10;YwAAc3sAAHKVAABwrwAAb8kANToAACs7AAAiPwAAGkMAABJIAAAMTQAABVIAAABXAAAAXAAAAGAA&#10;AABkAAAAaAAAAGsAAABuAAAAcQAAAHMAAAB1AAAAdwAAAHoAAAB8AAAAfwAAAIIEAACGCgAAig8A&#10;AIwXAACLJAAAijMAAIlFAACHWwAAhnIAAIWLAACDpQAAgrwAL0AAACVEAAAcSQAAE04AAA1UAAAE&#10;WgAAAGEAAABmAAAAawAAAG8AAAB0AAAAeQAAAH0AAACAAAAAgwAAAIUAAACHAAAAigAAAIwAAACP&#10;AAAAkgAAAJYAAACZAgAAngkAAKIQAACiGgAAoSkAAKA7AACfUAAAnWcAAJqBAACamQAAma8AKUkA&#10;AB9OAAAVVAAADlsAAAViAAAAaQAAAHAAAAB3AAAAfQAAAIIAAACGAAAAiwAAAI8AAACTAAAAlQAA&#10;AJcAAACaAAAAnQAAAKAAAACjAAAApgAAAKoAAACuAAAAsgAAALcKAAC7EQAAuh8AALkwAAC3RQAA&#10;tVwAALR0AACxjgAAr6QAIlQAABhbAAAQYgAAB2oAAABzAAAAewAAAIIAAACJAAAAkAAAAJUAAACa&#10;AAAAnwAAAKMAAACmAAAAqAAAAKsAAACuAAAAsAAAALMAAAC2AAAAugAAAL0AAADCAAAAxwAAAMwB&#10;AADTCwAA1BUAANMmAADROgAA0FEAAM1oAADLgQAAypYA/AAAAPYAAADyAAAA8QAAAPMABQD0AAwA&#10;8gATAPAAHADtACUA6AAuAOIANgDeAD4A2QBEANQASgDRAE8AzgBUAMsAWQDJAF4AxgBjAMQAaQDB&#10;AHAAvgB4ALwAgQC5AI0AtgCaALMAqwCxAMAArwDmAK4A/wClAP8AmgD/AJQA/wCPAP8A9AAAAOwA&#10;AADoAAAA5wAAAN8AAADZAAkA0gAQAM8AFwDPACAAzAAoAMYAMADAADcAvAA+ALkARAC3AEkAtQBO&#10;ALMAUwCxAFcArwBdAK0AYgCrAGkAqQBxAKcAegClAIUAogCTAKAAogCdALYAmwDUAJkA+QCWAP8A&#10;jQD/AIgA/wCEAP8A6AAAAN8AAADZAAAAyQAAAL8AAAC4AAQAtQANALMAEgCxABoAsAAiAK0AKgCp&#10;ADEApgA4AKQAPQCiAEMAoABIAJ4ATACcAFEAmwBWAJkAXACXAGIAlQBpAJMAcgCRAH0AjwCLAI0A&#10;mgCLAKwAiQDFAIgA7gCGAP8AfwD/AHoA/wB4AP8A2QAAAM0AAAC7AAAArgAAAKUAAACfAAAAnAAJ&#10;AJkADwCZABUAmQAdAJgAJACUACsAkQAxAI4ANwCMADwAiwBBAIkARgCIAEsAhgBQAIUAVQCDAFsA&#10;ggBiAIAAawB+AHUAfACCAHoAkgB4AKMAdwC5AHYA4AB1AP8AcgD/AG4A/wBsAP8AxwAAALUAAACl&#10;AAAAmQAAAI8AAACJAAAAhQAEAIQADACCABEAggAXAIIAHgCAACUAfgArAHwAMQB6ADYAeQA7AHcA&#10;QAB2AEQAdQBJAHMATwByAFUAcABcAG8AZABtAG4AbAB6AGoAigBoAJsAZwCvAGYAzABlAPUAZAD/&#10;AGEA/wBgAP8AtAAAAKAAAACQAAAAhQAAAH0AAAB3AAAAcwAAAHAACABvAA4AbwASAG8AGABvAB8A&#10;bQAlAGsAKgBpADAAaAA0AGcAOQBmAD4AZQBDAGMASABiAE4AYQBVAF8AXgBeAGcAXABzAFsAggBZ&#10;AJMAWACmAFcAvwBXAOoAVwD/AFYA/wBUAP8AoQAAAI4AAAB/AAAAdQAAAGwAAABoAAAAZAAAAGEA&#10;BABgAAsAXwAPAF8AEwBfABkAXwAfAF0AJQBcACoAWwAvAFkAMwBYADgAVwA9AFYAQwBVAEkAUwBQ&#10;AFIAWABRAGEAUABtAE4AewBNAIwATACfAEsAtQBKANwASgD6AEoA/wBKAP8AkgAAAIAAAAByAAAA&#10;ZwAAAF8AAABaAAAAVwAAAFUAAQBTAAcAUgAMAFIAEABSABQAUgAaAFEAHwBPACQATgApAE0ALgBM&#10;ADMASwA4AEoAPQBJAEMASABKAEYAUgBFAFwARABnAEMAdQBCAIYAQQCYAEAArgBAAMsAPwDyAEAA&#10;/wBAAP8AhQAAAHQAAABnAAAAXQAAAFUAAABPAAAATAAAAEoAAABIAAQARwAKAEcADQBGABEARgAV&#10;AEYAGgBFAB8ARAAkAEMAKQBCAC0AQQAzAD8AOAA+AD4APQBFADwATgA7AFcAOgBiADkAbwA4AIAA&#10;NwCTADYApwA2AMAANgDoADYA/gA2AP8AfAAAAGsAAABeAgAAVAMAAE0DAABHAwAAQwEAAEEAAAA/&#10;AAEAPgAHAD0ACwA9AA4APAARADwAFgA8ABoAOgAfADkAJAA4ACkANwAuADYAMwA1ADoANABBADMA&#10;SQAyAFMAMQBeADAAawAvAHsALgCOAC0AogAtALgALQDdAC0A+AAuAP8AcwEAAGQFAABXBwAATQgA&#10;AEYIAABACAAAOwcAADgFAAA3AwAANgAEADUACAA0AAwANAAPADQAEgAzABYAMgAbADEAIAAwACQA&#10;LwApAC4ALwAtADYALAA9ACsARQAqAE8AKQBaACgAZwAnAHcAJgCJACYAnQAlALMAJQDPACUA8AAm&#10;AP8AbQYAAF4JAABSCwAASAwAAEAMAAA6CwAANgsAADIKAAAwCAAALgYCAC4DBgAtAAoALAANACwA&#10;EAArABMAKgAXACkAHAAoACAAJwAlACYAKwAlADIAJAA5ACMAQgAiAEsAIgBXACEAZAAgAHMAHwCF&#10;AB8AmQAeAK4AHgDHAB4A6QAfAPoAaAkAAFkMAABNDQAAQw4AADwOAAA2DgAAMQ0AAC0NAAAqDAAA&#10;KAsAACcJBAAmBggAJgQLACUDDgAkARAAJAEUACIBGAAhAR0AIQAiACAAKAAfAC4AHgE2AB0BPwAc&#10;AUkAGwFUABoBYQAaAXAAGQGCABgAlgAYAKoAGADBABgA4QAYAPQAYwwAAFUOAABJDwAAQBAAADgQ&#10;AAAyEAAALQ8AACkOAAAmDgAAIw0AACIMAwAgCwYAIAkJAB8HDAAeBg4AHgURABwFFQAbBRoAGgUf&#10;ABoFJQAZBSsAGAUzABcGPAAWBkYAFgZSABUHXwAUB24AEweAABIHlAASBqcAEgW8ABIE2QASA+8A&#10;Xw4AAFEPAABGEAAAPBEAADURAAAvEQAAKhEAACYQAAAiEAAAIA8AAB0OAgAcDQUAGg0HABoLCgAZ&#10;Cg0AGAkQABcJEgAWCRcAFQkcABQJIgAUCikAEwoxABIKOgASC0UAEQtRABAMXwAPDG4ADgyAAA4M&#10;lAANC6cADQu6AA0K0gANCuoAXA8AAE4RAABDEgAAOhMAADITAAAsEwAAJxIAACMRAAAfEQAAHBAA&#10;ABoQAgAYDwQAFg4HABUOCQAUDQsAEwwNABIMEAASDBQAEQwaABENIAAQDSgADw0wAA4OOwANDkYA&#10;DQ5RAAwPXgALD20ACg9/AAkPkwAJD6YACA65AAgO0AAHDugAWBEAAEsSAABAEwAANxQAADAUAAAp&#10;FAAAJRQAACETAAAdEgAAGhIAABcRAgAVEQUAExAHABIQCQARDwoAEA4MAA4ODgAODxIADRAYAA0Q&#10;HgAMECUADBAtAAsRNgAKEUEACRFNAAgSWgAHEmoABhJ8AAUSkAAEEqQAAxG4AAMRzwACEegAVRIA&#10;AEkUAAA+FQAANRYAAC0WAAAnFgAAIhUAAB4UAAAbFAAAGBMAABUSAwATEgUAEhEHABARCQAPEQoA&#10;DRELAAwSDgALEhEAChIVAAkTGwAJEyIACBMqAAcUMwAFFD4ABBVKAAMVWAACFWcAARV6AAAVjgAA&#10;FaMAABS3AAAUzwAAE+kAUhQAAEYWAAA7FwAAMhcAACsXAAAlFwAAIRYAABwWAAAZFQAAFhQBABQT&#10;BAASEwYAERIIAA8SCAAOEwkADBQKAAoVDQAIFhAABhYTAAUWGQAEFx8AAxcnAAIYMAABGDsAABlH&#10;AAAZVQAAGWQAABl3AAAZjAAAGKIAABi3AAAXzwAAF+oATxYAAEMYAAA5GQAAMBkAACkZAAAjGQAA&#10;HxgAABsXAAAYFgAAFRUCABMVBQARFAYAEBQGAA4VBwAMFggAChcKAAcZDAAEGg4AAhsSAAEbFgAA&#10;Gx0AABwkAAAcLQAAHDgAAB1EAAAdUgAAHWIAAB11AAAdigAAHKAAABy2AAAb0AAAGusATBgAAEAa&#10;AAA2GwAALRsAACYbAAAhGgAAHRkAABkZAAAXGAAAFBcDABIWBAAQFwQADhcEAAwZBQAKGgcABxwJ&#10;AAMdCwAAHw0AACAQAAAgFAAAIRoAACEiAAAhKgAAITUAACJBAAAiTwAAIl8AACJyAAAhiAAAIZ8A&#10;ACC2AAAf0QAAH+0ASBoAAD0cAAAzHQAAKx0AACQdAAAgHAAAHBsAABgaAAAWGQEAExkBABEZAQAO&#10;GgEADBwCAAodAwAHHwUAAyEIAAAiCgAAJAwAACYOAAAmEgAAJhgAACcfAAAnJwAAJzIAACc+AAAn&#10;SwAAJ1wAACduAAAmhQAAJp0AACW0AAAk0QAAI+4ARB0AADkfAAAwHwAAKB8AACMeAAAeHQAAGxwA&#10;ABgbAAAUHAAAERwAAA4dAAANHwAACiEAAAYiAQADJAQAACYGAAAoCAAAKgsAACsNAAAtEAAALRUA&#10;AC0cAAAtJAAALi4AAC46AAAuSAAALVgAAC1qAAAtgQAALJoAACuyAAAq0AAAKe8AQCAAADYhAAAt&#10;IQAAJiEAACEgAAAdHwAAGh4AABYeAAASHwAADyEAAA0iAAAKJAAABiYAAAIoAAAAKwIAAC0EAAAv&#10;BgAAMAkAADIMAAA0DgAANRIAADUYAAA1IAAANSoAADU2AAA1QwAANVMAADRmAAA0fAAAM5YAADKv&#10;AAAxzQAAMO8APCMAADIkAAAqJAAAJCMAACAiAAAcIQAAFyEAABMjAAAQJQAADScAAAkpAAAFKwAA&#10;AS4AAAAwAAAAMgAAADQBAAA2BAAAOAYAADoJAAA8DQAAPhAAAD4UAAA+HAAAPiYAAD4xAAA+PwAA&#10;PU4AAD1hAAA8dwAAO5EAADqrAAA5yQAAOO0ANycAAC8nAAAoJgAAIyUAAB8kAAAZJQAAFCYAABAo&#10;AAANKwAACS4AAAUwAAAAMwAAADUAAAA4AAAAOgAAADwAAAA+AQAAQAMAAEIHAABECgAARg0AAEkR&#10;AABJFwAASCEAAEgsAABHOgAAR0kAAEZbAABFcQAARIsAAEOlAABCwwAAQegANCoAACwqAAAnKAAA&#10;IicAABwoAAAWKgAAES0AAA0wAAAJMwAAAzYAAAA5AAAAPAAAAD4AAABBAAAAQwAAAEYAAABIAAAA&#10;SgAAAEwDAABOBgAAUAoAAFMOAABUEwAAVBwAAFMnAABTNAAAU0MAAFJVAABRagAAUIMAAE+eAABN&#10;uQAATOAAMC0AACssAAAmKwAAHywAABguAAASMgAADTUAAAg5AAACPQAAAEAAAABDAAAARgAAAEkA&#10;AABMAAAATgAAAFEAAABTAAAAVQAAAFcAAABZAQAAXAYAAF8KAABiDgAAYxUAAGMfAABiLAAAYTwA&#10;AGBOAABfYgAAXnsAAFyWAABbsAAAWc8ALzAAACovAAAiMAAAGjMAABM3AAAOOwAACD8AAAFEAAAA&#10;SAAAAEwAAABPAAAAUgAAAFUAAABYAAAAWwAAAF0AAABgAAAAYgAAAGQAAABmAAAAaQAAAG0FAABw&#10;CwAAdBAAAHQYAABzJQAAcjQAAHJFAABwWQAAb3EAAG2LAABrpgAAasAALjMAACU1AAAdOAAAFDwA&#10;AA5BAAAHRwAAAEwAAABRAAAAVQAAAFkAAABdAAAAYQAAAGUAAABoAAAAawAAAG0AAABvAAAAcgAA&#10;AHQAAAB3AAAAegAAAH4AAACCBAAAhgsAAIoRAACJHAAAiCsAAIY9AACEUgAAg2cAAIGBAAB/mwAA&#10;frIAKToAACA9AAAWQgAAD0gAAAhOAAAAVAAAAFoAAABgAAAAZAAAAGkAAABuAAAAcgAAAHYAAAB6&#10;AAAAfQAAAIAAAACCAAAAhQAAAIgAAACLAAAAjgAAAJIAAACWAAAAmwMAAKAMAACiEwAAoCEAAJ8z&#10;AACdRwAAml4AAJh3AACXjwAAlacAI0MAABlIAAARTgAACVUAAABcAAAAYwAAAGoAAABxAAAAdgAA&#10;AHsAAACAAAAAhgAAAIoAAACOAAAAkQAAAJMAAACWAAAAmQAAAJwAAACgAAAAowAAAKcAAACrAAAA&#10;sAAAALYEAAC8DQAAuhcAALkoAAC3PAAAtFIAALJqAACvhQAArZwAHE4AABNUAAALXAAAAWQAAABs&#10;AAAAdAAAAHwAAACDAAAAiQAAAI8AAACUAAAAmgAAAJ8AAACiAAAApAAAAKcAAACqAAAArgAAALEA&#10;AAC0AAAAuAAAALwAAADBAAAAxwAAAM0AAADUBQAA2BAAANUeAADTMQAA0EgAAM1fAADLdgAAyI4A&#10;AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0&#10;Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9&#10;foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TG&#10;x8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////&#10;/////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8R&#10;EhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZ&#10;W1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gi&#10;o6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr&#10;7O3u8PHy9PX29/n6+/z+//////////////////////////////////////////////////////8A&#10;AAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2&#10;Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+&#10;gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbH&#10;yMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////&#10;////////////////////////////////////AAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwd&#10;Hh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVW&#10;V1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6P&#10;kJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfI&#10;ycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21m&#10;dDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAgJ&#10;CgsMDQ4PEBESExQVFhcYGRoaGxwdHh8gISIjJCUmJygpKissLS4vMDExMjM0NTY3ODk6Ozw9Pj9A&#10;QUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5&#10;ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6wsbKz&#10;tLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt&#10;7u/x8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYW&#10;FxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNE&#10;RUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKz&#10;tba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl&#10;5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYG&#10;BwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkp&#10;KissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5&#10;fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS&#10;0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb2&#10;9/f4+Pn5+vv7/Pz9/f7+/9rLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9Gw&#10;oofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQ&#10;tMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvo&#10;zQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZ&#10;j+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofV&#10;rZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCz&#10;aLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ46&#10;6cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Ol&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I&#10;2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7&#10;rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQ&#10;YNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2aud&#10;idyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvE&#10;taiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzI&#10;DpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyq&#10;nIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiI&#10;y7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLL&#10;ujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIve&#10;qJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Ol&#10;h9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5tnLCRvnzg056M0QYNzJDZLLuzCr&#10;xrhPtMCzZ727rnvEtamIy7Kmh9Gvo4fVraCI2aueidypnIrep5uM4KWZj+OhmJDkoZiQ5KGYkOSh&#10;mJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5NnL&#10;CRrkzg05584OYNrKDJLLvC6rxblNtMC0Zr26rnrFtamHy7Gmh9Guo4fVrKCI2aqeidynnIrepZuL&#10;4KKajeKemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/j&#10;npmP456Zj+OemY/jnpmP49jLCRrhzww55c8OYNnKDJHLviyrxblMtb60Z725rnvFtKqHzLCmh9Gt&#10;o4fVq6CI2aieiNulnYndo5yK35+ai+GbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZ&#10;juKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4tjLCRrc0As549ANYNjLC5HLvyurxLpM&#10;tb2zZ764rnvFtKmHzLCmh9Gso4fVqaCH2KafiNujnYjdoJyJ3p2biuCYmo3hmJqN4ZiajeGYmo3h&#10;mJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4dfMCRra&#10;0Qs43tEMX9bLC5HLwCmswrlNtryzaL63rnvGs6mHzK+mh9Gqo4bVp6GH2KSfh9qhnofcnp2I3Zqc&#10;id6Vm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM&#10;4JWbjOCVm4zglZuM4NbMCRnZ0Qs42tMMX9TMC5HJwCmtwLlOtrqzab+1rnzGsqmHzK2mhtGpo4bU&#10;paGG16Kghtmfn4bam56H3JediN2TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96T&#10;nIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3tXMCRnY0gs32NMLXtLMC5PHvyutvrhQt7my&#10;ar+0rXzGsKmHzKumhtCnpIXUo6KF1p+hhdicoIXZmJ+G2pSeh9yQnYrdkJ2K3ZCdit2QnYrdkJ2K&#10;3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3dTNCRnW0gs3&#10;1tQLXtDLCpXEvi2uvLhRuLeyasCzrXzGrqmHzKmmhtClpIXToKOE1Z2ihNaZoYXYlaCF2ZGfh9qO&#10;nonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246e&#10;iduOnonbjp6J29PNChjV0ws21NQLX87LCZfBvjCvurdTuLWybMCwrX3HrKqGy6enhc+ipYTRnqSE&#10;05qjhNWWooTWk6GF14+ghtiLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZ&#10;i6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2dLOChfT1As10dMKYsvMCZm+vTOxt7dVubKxbcGt&#10;rX3GqqqGy6SohM6fp4TQm6WD0pekg9OTo4TUkKOF1YyihtaJoYjXiaGI14mhiNeJoYjXiaGI14mh&#10;iNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI19DPChbR1As3ztMK&#10;ZcbKC525vDiytLZYuq2xbsGqrn3Gp6uFyaGphMycqIPOl6eDz5Omg9GQpYTSjaWF04qkhtOHo4jU&#10;h6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSH&#10;o4jUh6OI1M7QChXO1Ao6ytMKaMDID6G1uz60rbVbu6mxb8Gmr33Eo62Ex52rg8qYqoPLk6mDzZCo&#10;hM6Np4TPiqeFz4emh9CFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI&#10;0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0czQCRjK1Ao+xdMKbbjFFqWuuUS1p7Veu6OycMChsH3D&#10;n66ExZmtg8eUrITJkKuEyo2qhcuKqoXLiKmGzIWph82DqInNg6iJzYOoic2DqInNg6iJzYOoic2D&#10;qInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzcjRCRvF1QpCv9MKcrHE&#10;HqeluUm2obZgu56zcL6dsX3Bm7CEw5WvhMSRroTGja2Fx4qthseIrIbIhqyHyISricmCq4rJgquK&#10;yYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJ&#10;gquKycTSCCDA1glIuNQKeKnPF5ievkeumrZiupi1cbyXs3y+l7KEwJKxhcKNsIXDiq+GxIivh8SG&#10;r4jFhK6JxYOuisWBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGu&#10;i8WBrovFga6LxYGui8WBrovFga6Lxb/UByW61wlOrtoLcKDbE4eXzTmaksNYqJG8bLKRt3q5krSD&#10;vY6zhr+LsofAiLGHwIaxiMGEsYnBg7GKwYKxi8KAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzC&#10;gLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwvfAEBX4wBYx+b0gU+q3KHzM&#10;qESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vS&#10;sIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mb&#10;iMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESq&#10;xqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfA&#10;EBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN&#10;1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3&#10;mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVd&#10;tMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4&#10;wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+K&#10;kNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjK&#10;tZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKj&#10;cLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx&#10;+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNau&#10;iJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJ&#10;zbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfADxX4wBYw+b0gU+q4J3zMqESrxqVdtMKkcLq+&#10;on+/vKCIw7mbiMe3mIjKtZWJzrOSitCxj4vTsI2N1a+Kj9etiJPZrYaY2quGndqrhp3aq4ad2quG&#10;ndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2vfBDxX3wRYw+L4f&#10;U+q4JnzLqUOrxqZctMKkb7q+on6/u6CIw7mdh8i2mofMs5eIz7GUidKwkorVro+M162NjtmsipLc&#10;q4mZ3aeInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNun&#10;iJzbp4ic2/bBDhT3wRUw+L8eU+q5JXzLqUKrxqdbs8Klbrq+o36/u6GIxLieh8m1nIfNspmH0bCW&#10;iNSulInXrZKL2quQjdypjZLfqI2a36OLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc&#10;3KOLnNyji5zco4uc3KOLnNyji5zco4uc3PbBDhT2whUw978eU+q6JHzLqUGsxqdas8Klbbq+o32/&#10;u6OIxLegh8m0nYfOsZuH06+ZiNatl4naq5WK3KmTjd+nkpHipJGZ4KCOnNygjpzcoI6c3KCOnNyg&#10;jpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3PXCDhT1whQw9sAdU+q6&#10;I3zLqkGsxqhZs8Kmbbq+pH2/uqSHxbehh8qzn4fPsJ2H1K6biNirmYncqZiL36eYjuKll5LmoJaZ&#10;4JyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vd&#10;nJOb3fTCDRT1wxQw9sAcU+q7InzKqkCsxqhYs8KmbLq+pHy/uqWFxbajh8uzoYfQsJ+H1a2diNqq&#10;nYrdp5uM4KSajuKfmI/jnZqY4ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmX&#10;m92Zl5vdmZeb3ZmXm92Zl5vdmZeb3fLDDRT0wxMw9cEbU+q8IXzKqz+txqlXs8Kna7q+pXu/uqaE&#10;xbalh8uyo4fRr6GH1qufiNqnnYndpJyK36Cbi+Cbmo3il5qT4Zecm96XnJvel5yb3pecm96XnJve&#10;l5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3vDDDRT0xBMv9cIaUuq9IHzK&#10;qz6sxqpWs8Koa7q+p3m/uqiDxbanh8yypYfRrKKH1qigh9mknojcoZ2I3Zycid6Xm4vgk5uP4JKd&#10;l96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X&#10;3u3EDBPzxRIv9MIZUuq9H3zKrDysxqtVs8Koarm+qXe/uqqAxbWph8yvpYfSqqKH1qWghtihn4ba&#10;nZ6H25mdh92UnYnekJyN3o6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92O&#10;nZPdjp2T3Y6dk92OnZPdjp2T3erFDBPyxREv88MYUuq+HXzLrTqsxqxUs8Kpabm+rHO/uq1+xbKp&#10;h8yspYbRp6OG1aKhhdeeoIXYmqCF2pafhtuRnojcjZ6L3Iuej9yLno/ci56P3Iuej9yLno/ci56P&#10;3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3ObFCxPxxhEv8sQXUurAG3zLrzis&#10;xq1SssKrZrm/sG++t61+xrCph82qpobRpKSF05+jhNWbooTWl6GF2JOghdmPoIfZi5+K2oifjdqI&#10;n43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2uHG&#10;ChPwxxAu8MYWUerBGXzLsDWrx69PssOwYLi8smy/sq1+x62phsynp4XPoaWE0pykhNOYo4TUlKOE&#10;1ZCihdaNoYbXiaGI2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvY&#10;h6GL2Iehi9iHoYvYh6GL2NvHCRLuyQ8u7sgUUevEFnzMszCrx7FMscS4Vre2sW7Brq1/x6mqhsuj&#10;qITOnqeDz5mmg9GVpYPSkaSE046khdSLo4bUiKOI1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWj&#10;itWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1drICRLryw0t68oRUOvHEnzMtiqqyLdE&#10;sLq2WbqvsXDCqq1/x6arhcqgqoTMmqiDzZaog86Sp4PPj6aE0IymhdGJpYbRh6WH0oWlidKFpYnS&#10;haWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0tjJCRHf&#10;zQss580PT+jLDnvNvCKowrw8sbG1XrypsXLCpq5/xaKthMecq4PJl6qDypOqhMuQqYTMjamEzYuo&#10;hc2IqIbOhqeHzoSnic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJ&#10;z4Snic+Ep4nPhKeJz9XJCRDYzwor2tMLTtjQC3rNwxaos7pGtam0Yr2ksXTBobB/w56uhMWZrYTH&#10;lKyEyJCrhMmOq4TKi6qFy4mqhsuHqYfMhamIzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyD&#10;qYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzNLLCQ/U0Qop1dULTNDQCn64vyWuqLhPuKG0&#10;ZryesnW/nbF/wZuwhMOWroTFka6Exo6thceLrIXHiayGyIesh8mGq4fJhKuJyYKrisqCq4rKgquK&#10;yoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKys/MCQ3Q0goo&#10;ztQKUsXRCoOqwy2onrdXuJu1aLuatHW+mbJ/v5exhMGTsIXCj6+Fw4yvhcSKrobFiK6HxYauiMaE&#10;rYjGg62KxoGti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gt&#10;i8eBrYvHga2Lx8zNCQzL0wotx9QKWbLYC4CezSuamMFQq5a4Z7eVtXW8lLR+vpSzhb+QsoXAjLGG&#10;wYqxh8KIsIfChrCIwoWwicODsIrDgq+Lw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zD&#10;ga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw8fPCBDF1Ak0uNkKW6LnEnaX2iWJkM9FmI7HXaON&#10;wW6rjb15sYy6gbSJuIO3hreFuYS2hrqDtYe7grWIvIG0ib2AtIq9f7SLvn6zjL5+s4y+frOMvn6z&#10;jL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvsLRBxa91gg6p/EO&#10;VZvxG2iR5i14id1AhYXVVo+Dz2eXgstznX7IeKF7xnykecR/pnfDgqh1woSpdMKFqnPBh6tywYir&#10;csCKrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xx&#10;wIusccCLrP+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriN&#10;jci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5&#10;wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvev&#10;Nmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ&#10;0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3&#10;io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuI&#10;vb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmne&#10;p0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOA&#10;ndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/K&#10;toiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6Z&#10;icC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KP&#10;x5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGy&#10;f6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4&#10;FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiR&#10;zLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0f+4FA7/uB0n/7UpRvewNWneqEGQx5xhscSccbbCm365v52Gvb2aicG7&#10;l4nEuZOKx7ePjMq1jI7MtImQzrOHktCyhJXSsYKZ07GBntSugKLUrICj0qyAo9KsgKPSrICj0qyA&#10;o9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0v+5Ew7/uRwn/7YoRvewNGrdqECQx51g&#10;scSccbbCnHy6v56FvryciMK6mYjFuJWJybaRisy0jozPsouO0bGIkdOwhpTVr4SZ1q+Dn9eqgqHV&#10;p4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki0/+5Ew7/&#10;uRwn/7YoRvexM2rdqT+Rx51gscSdcLbCnnu6v5+DvryeiMK5m4jHt5eIyrWUic6zkIvRsY2N06+K&#10;kNauiJPYrYaZ2aqFntmlhKHVpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi&#10;1KSEotSkhKLUpISi1P+6Eg7/uhsn/7cnRvexMmrdqT6Rx55fscSdb7bBn3m6vqCCv7ugiMO4nIfI&#10;tpmIzLOWiNCxkorTr4+M1q6MjtisipPbq4mZ3KaHndqihqDWoIai1KCGotSghqLUoIai1KCGotSg&#10;hqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1P+6Eg7/uhsm/7cmRvayMWrdqj2Rx55escSd&#10;b7bBoHi6vqGBv7uhiMS4nofJtZuHzbKYiNGwlYnVrpKL2KyPjduqjZLeqIya36KKndqeiaDWnImh&#10;1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1P66EQ7/uxom&#10;/7gmRvayMGrdqjyRx55dscSebrbBoXa6vqJ/v7ujiMS3oIfKtJ2Hz7Gah9OumIjXrJWK26qTjd6o&#10;kZLipJCZ4J6NnduajKDXmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmL&#10;odWZi6HVmYuh1f67EQ7+uxom/7glRvazMGrcqzuSx59dscSfbLbBonS6vqR+v7qkh8W3oofKs5+H&#10;0LCch9WtmojZqpmK3qiYjuKll5Pmn5WZ4JqRnNuXj5/Xlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHV&#10;lo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1f27EQ7+uxom/7klRvazL2rcqzqSx59cscSgarbB&#10;o3O6vqV8wLqlhcW2o4fLs6GH0a+fh9asnonbqJyL36SajeGfmY/jnJqY4ZeWnNyUk5/Yk5Kg1pOS&#10;oNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1v27EQ39vBkm/rkk&#10;Rva0LmrcqzqSx6BcscShaLbBpXG6vqd6wLqnhMW2pofMsqSH0a6ih9epn4jbpJ2J3qCbiuCamozh&#10;lpuT4ZWbm92Sl57YkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeR&#10;laDXkZWg1/y8EA39vBkm/rojRva0LWrcrDmSx6BbscSjZrXBpm66vql4wLqpgsW2qIjMsKWH0qqi&#10;h9emn4faoZ6H3JudiN6WnIrfkZuQ35Gdmd2Pm57Zj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf&#10;14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf1/y8EA38vBgm/boiRfa1LGrcrTeTx6FascWlY7XCqWu6&#10;vqx1v7qtf8WzqYfMraWG0qeihtaioYbYnZ+G2pieh9uSnYndjp2N3YyelNyNoJ7ZjJ6f14yen9eM&#10;np/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f1/u9EA37vRcl/bsiRfa2&#10;K2rbrTaTx6JZscWnX7XCrWa5v7FwvretfsawqYfNqqaG0aSkhdSeooXWmaGF2JSghtmPn4fai5+L&#10;24ifkNuIoJjYiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3X&#10;iKGd1/q9Dg36vhYl/LwgRfa3KmrbrzSUyKRVscarWLTDs1+3u7Juv7KtfsesqYbMpqeF0KClhNKb&#10;pITUlqOE1ZGihdaNoYbXiaGJ2IahjdiEoZPXhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSi&#10;l9aEopfWhKKX1oSil9aEopfWhKKX1vm+Dgz5vxUl+r0fRfa4J2rbsDGUyKhNr8eyTrLBuFi4tLFw&#10;wa2tf8epqoXLoqiEzp2ng9CXpoPRkqWE0o6khdOLo4bUiKOI1YSji9WCo5DVgaOT1YGjk9WBo5PV&#10;gaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1fTADQz3wBMk+b8dRPa6JWra&#10;si6Vyq9Arci9Pa+3tl26rrFywqmtf8alq4XJn6qDy5mpg82UqIPOkKeEz4ymhdCJpobRhqWH0oSl&#10;itKBpY3SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP&#10;0uzBCwz1whIk9sEaRPe9IWratCmWzbwoqbu7Q7OutWG8qLFzwaWuf8WhrYTHm6yDyZarg8qRqoTL&#10;jqmEzIuphc2IqIbOhqiHzoOoic6Bp4zPgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+A&#10;p43PgKeNz4Cnjc+Ap43PgKeNz9/ECQvyxRAj88QWQ/TBHGnewhWPwcAjrK+5TLamtGW9orJ1wKCw&#10;gMOdroTFl62ExpOthMePrITIjKuFyYmrhsqHq4bKhaqIyoOqicuBqovLgKqMy4CqjMuAqozLgKqM&#10;y4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy9rFCArryQ0i7sgSQu/GFWjQ0gqH&#10;sb4vrqW4VLiftWi8nbN2v5uxf8GZsITClK+Ew5CvhcSNroXFiq6GxoithsaHrYfGha2Ix4OticeB&#10;rYvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx9XG&#10;CAnZzAog5c8NQNjVC1+91guIpcQ0ppy3WriZtWu7l7R3vZazf76VsoXAkbGFwY6xhcGLsIbCibCH&#10;woiwh8OGsIjDha+Jw4OvisSCr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vE&#10;ga+LxIGvi8SBr4vEga+LxNLICAfTzwod1dQLPcLZC2Or3hCDm84zmZTEU6aRvmevkLp0tJC3fbmR&#10;tYS8jrOGvoyyhr+KsofAiLKIwIaxiMGFsYnBhLGKwYKxi8GBsYzCgLGMwoCxjMKAsYzCgLGMwoCx&#10;jMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMws7KCAbO0QocxtcKQa/qDmGd5hx4kNoy&#10;iIvSTJSJy1+ciMZuo4jDeKiFwHyrg79/roC9gbB/vIOxfbyEsny7hrN7u4e0erqItHm6ibV4uYu1&#10;eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtsnLCAbI&#10;0gkis98JQqD8FVqT8Chqi+Y5d4TfSYKB2FuLgNNpkXzQcZZ5zXaadst6nXTKfZ5yyX+gcciBoXDH&#10;g6Jvx4WjbsaGo23GiKRsxYqlbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWL&#10;pWzFi6VsxYulbMWLpcTOBwq32Qcmo/sOPZb/Hk6N+i9bhvI/Z4DrTnF75Vt5duBlgHHdbIRu2nKI&#10;a9l3i2nXeo1n1n6OZtWAj2XUgpBk1ISRY9OGkWLTiZJh0ouTYdKMk2HSjJNh0oyTYdKMk2HSjJNh&#10;0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk/+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iV&#10;crDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3yn&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe&#10;/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5&#10;gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+O&#10;wLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDF&#10;lX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64x&#10;Ov+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnH&#10;uICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyM&#10;j8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21&#10;w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+p&#10;Plntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICb&#10;yLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyv+xFwn/siIe/64wOv+pPVnso0p52JtbmMeVcrHFl3u1w5iDuMGZiru/lYu+vZGMwbuOjsO6&#10;ipDFuYeSx7iElcm3gpjKtoCby7Z+nsy1faPMs3ynza98qMuvfKjLr3yoy698qMuvfKjLr3yoy698&#10;qMuvfKjLr3yoy698qMuvfKjLr3yoy/+yFwn/siEe/68vOv+qPFnspEl62JtamcaWcbLEmHi1wpmB&#10;ucCbiLy+l4q/vJSLwrqQjcW5jI7Ht4iRybaFlMu1g5fNtIGazrR/n8+zfqTPrn2mzqt9qMyrfajM&#10;q32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozP+yFgn/syEe/7AuOv+rO1ns&#10;pEh615xZmsaXb7LEmXa2wpt/ucCch729monAu5aKw7mSi8a3jo3JtoqPzLSHks6zhJbQsoGa0bKA&#10;n9Kuf6PSqn+lz6Z/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+n&#10;zf+zFgn/syAe/7AtOv+rOlnspUd61pxZmsaYbbLEmnS2wpx9ub+dhb29nIjBu5iJxbiUisi2kIvL&#10;tIyOzrOIkdGxhZXTsIOa1LCCoNWqgaLTpoGl0KOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82j&#10;gafNo4GnzaOBp82jgafNo4Gnzf+zFQj/tCAe/7EtOv+sOVnrpUZ71pxYm8aZa7LEnHK2wp17ub+f&#10;g768nojCupqIxreWicq1korNs46M0LGKj9Ovh5TWroWa2KuDn9emg6LUooOk0J+Dps2fg6bNn4Om&#10;zZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4Omzf+0FQj/tB8e/7EsOv+sOVnrpkV7&#10;1Z1Ym8eaabLEnXC2wp95ur+ggr68n4jCuZyIx7aYiMu0lInPsZCL06+MjtatiZPZrIeb26aGntmi&#10;haHVnoWk0ZyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzv+0&#10;FAj/tB8d/7EsOv+tOFnrpkV71Z1XnMebZ7LEnm62wqB3ur+hgL67oYjDuJ6HyLWah82yl4jRsJOK&#10;1a2PjdmrjJPdqIqb3qKIntmeiKHVm4ek0ZmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bO&#10;mYemzpmHps6Zh6bOmYemzv+0FAj/tR4d/7IrOv+tOFrrpkR71Z1XnMecZbLEn2y1wqF1ur6ifr+7&#10;o4fEuKCHybSdh86xmYjTrpaJ2KuTjNyokJLho46a356Mntqai6HVl4qk0ZaJps6WiabOlommzpaJ&#10;ps6WiabOlommzpaJps6WiabOlommzpaJps6WiabOlommzv+0FAj/tR4d/7IqOv+tN1rrp0N81Z5V&#10;ncedY7LEoGq1wqNzur6kfL+7pIXEt6KHyrOfh9CwnYfVrJqJ26mYjOCll5PmnpSa35mRndqWj6DW&#10;lI2j0pOMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz/+1Ewj/&#10;tR4d/7MqOv+uNlrrp0N81Z9TnceeYLLFomi1wqVwur6mer+7poPFt6WHy7Oih9GvoIfXqp6J3KSb&#10;i+CdmY7jmpuZ4JWWnNuTk6DXkZGj05CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+l&#10;z5CPpc+Qj6XPkI+lz/+1Ewj/th0d/7MpOv+uNlrrqEJ81aBRncefXrHFpGS1wqdtub6pd7+7qYHE&#10;tqiIy7Glh9GroofXpZ+I256diN2Xm4vgkpuT35KcnNyPmJ/XjpWi042TpNCNk6TQjZOk0I2TpNCN&#10;k6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0P+1Ewj/th0d/7QpOv+vNVrqqEF81aJOnMeh&#10;WrHFpmC0wqppub+tc767rn3EtKqHy62lhtGnoobVoKCG2JmfhtuSnYndjZ2O3YyemNuMnp/Yi5qi&#10;1IqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0f+2Egj/txwd&#10;/7QoOf+wNFrqqUB91aRJnMikVbDGqluzw69jt8CzbL22rnzFsKmHzKmmhtCjpIXUnKKE1pWhhdiP&#10;n4faip+L24efktqIoZzXiJ+h1IecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0Yec&#10;pNGHnKTRh5yk0f+2Egj/txsd/7UnOf+wM1rqqj591qhEm8moT6/HsFOyxbhZtbmzbb+xrX3GrKqG&#10;y6Wnhc+fpoTRmKSE05KjhNWMoobXiKGK14WhjteDopbWhKSf1ISio9GEoqPRhKKj0YSio9GEoqPR&#10;hKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0f+3EQf/uBoc/7YlOf+xMVrqqzx+16w7mcqtRK3J&#10;uUWuvbhZuLKyb8Csrn7GqKuFyqGphM2bp4PPlaaD0I+lhNKKpIbThqOI1IOjjNSBo5HUgKSZ04Cm&#10;odGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0f+4EAf/uRkc/7ck&#10;Of+zL1rprTl+2bQvlsy4MqnCvUCws7ZduqyxccGnrn7FpKyFyJ2rg8qXqYPMkqiEzo2nhM+Jp4bQ&#10;haaI0IKmi9GApo7RfqaU0H2nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99&#10;p5rPfaeaz/+5Dwf/uhcc/7kiOf+1LVrsszB63cAfkMnDIai1uki0q7VivKayc8Cjr37DoK6Expms&#10;g8iUq4TJj6qEyouqhcuIqYbMhamIzYKois2AqI3OfqiRzXypls18qZbNfKmWzXypls18qZbNfKmW&#10;zXypls18qZbNfKmWzXypls18qZbNfKmWzfy7Dgf8vBUb/rsfOP+3KVrwvSR039MOhrnBKqqquU+2&#10;pLVlvKCydL+esX/Cm6+Ew5auhMWRrYTGja2Fx4qshsiHrIfJhauIyYKrisqAq4zKfquPynyrksp8&#10;q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSyvG9DAb5vhIa+r4bN/y6&#10;JVrnzhNoyNkLia3DMqehuFa4nbVou5uzdb6Zsn/AmLGEwZOwhcKPr4XDjK+GxImuhsWGrofFhK6I&#10;xoOtisaBrYvGf62Ox32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDH&#10;fa2Qx9/ACAX1wg8Z9sIWNu7IFVDN3AxmtdoPiKLJNqCavlawl7dquZW1dryUtH6+lLOEv5CyhcCN&#10;sYbBirGGwYixh8KGsIjChLCJwoOwisOBsIvDgK+Nw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36v&#10;j8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw9nCBwXkxwsY78gQNNHaC0W66Q5opt4YgpjRN5WRyFOhj8Jl&#10;qY6+cq6NvHuyjLqBtYm4greHuIS4hbeFuYO2hrqCtoe6gbWIu4C1ibt+tYq8fbSMvHy0jb18tI29&#10;fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvdTEBwTWywkV09QLJ73iDEmp&#10;9BRlmeYleI7cOYaI1E+Qhs9gl4TMbZyDyXWgf8d4on3Ge6R6xX2mecSAp3fDgah2woOpdcKEqnTB&#10;hqtzwYercsCJrHG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+L&#10;rc/GBwLQzQkSwNkJLKz3D0ib+h5cj+8xa4bnQnaA4lB+ft1fhXvZaYp31W6PdNNzknHRd5Rw0HqW&#10;bs99l23Of5lszYGZa82DmmrMhZtpzIecaMuJnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1n&#10;yoydZ8qMnWfKjJ1nyoydZ8qMncrICAHC0gcTruYJLZ3/FUGR/yhQh/o5XIHzSGZ87VRud+hedXHk&#10;ZXpt4Wt+at9wgWjedYRm3HiFZdt7h2Pafohi2oGJYdmDimDZhYpg2IeLXtiKjF7WjY1e1o2NXtaN&#10;jV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjcTKBwOx2gQVn/8NKJL/HTeJ/y5D&#10;gv89Tnz9S1d3+FZfb/NdZWjwYmpk7WluYetvcV/pc3Nd6Hd1XOd7dlvmfnda5oB4WeWDeVjlhXpY&#10;5Ih6V+SLe1bjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfP+q&#10;HAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSW&#10;v76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbD&#10;kY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdf&#10;ftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TC&#10;vHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/&#10;qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76C&#10;mcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64&#10;wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyT&#10;bpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqo&#10;w7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qGwX/qicX&#10;/6c1L/+jREr6nVFl6ZdeftuUbZTPknemxZKBtMSTiLbDko24wY+PusCLkby/iJO+voWWv72CmMG8&#10;gJvCvH6ewrx9ocO7e6TEu3qpxLp5rcS1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5&#10;rsO1ea7DtXmuw/+rGwX/qyYX/6g0L/+kQ0r5nlBl6Zhdf9qVaZXNlHSoxZR+tMSVhrbClYy5wZGO&#10;u7+NkL2+iZK/vYaUwbyDl8O7gZrEun6dxbp9oca6e6XGuXqqxrV6rMaxeq3EsXqtxLF6rcSxeq3E&#10;sXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxP+rGgX/qyUX/6k0L/+kQkr5n09m6JlcgNqWZpbM&#10;lXGpxZV8tMSWg7fCl4u6wJOMvL6Pjr+9i5DBvIeTw7qElsW5gZnGuX+dx7h9oci4fKbJtXqqybB7&#10;q8ese63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxf+sGQX/rCQW/6kz&#10;L/+lQUr5n09m6JlbgdmYY5bMlm+qxZZ5tMOXgbfBmIm6v5WLvb6RjcC8jY/CuoiSxbmFlce4gpjJ&#10;t3+dyrZ9osu2fKjLsHupyqx8qsiofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWo&#10;fazFqH2sxf+sGQX/rCQW/6oyL/+lQUv5oE5n55pZgdmZYZfLl22rxZd3tMOZf7fBmoe7v5eKvr2T&#10;jMG7jo7EuYqQx7iGk8m2gpjLtX+dzbR+o86xfKbOrH2oy6h9qsmlfqzGpX6sxqV+rMalfqzGpX6s&#10;xqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxv+sGQX/rSMW/6oyL/+mQEv4oE1n55xXgdmaXpfLmGqs&#10;xZl0tMOafbfBm4W7vpmJv7yVisK6kIzFuIyPyLaHksu0g5fOs4Cd0LJ/pNGsfqXPqH6nzKR/qcmh&#10;gKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxv+tGAX/rSMW/6sxL/+m&#10;P0v4oE1n551VgdmcXJfKmWisxZpytMOcerjAnIO7vpyJv7uXicO5k4vHt46Ny7SJkM6yhJbRsYGd&#10;06yAotOngKXQpICnzaCBqcqegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavG&#10;noGrxv+tGAX/rSIW/6sxL/+nP0v4oUxn555TgdmdWZfKm2WsxZxvtMOdeLjAnoG8vZ6IwLuaiMS4&#10;lYnJtZCLzbKLj9GwhpXVroSe16eCodSjgqTRn4KnzZyDqcqag6vHmoOrx5qDq8eag6vHmoOrx5qD&#10;q8eag6vHmoOrx5qDq8eag6vHmoOrx/+tFwX/riIW/6swL/+nPkv4oUto559RgdmfVpfKnGKsxZ1s&#10;tMOfdbjAoH68vaCHwbqdiMa3mIjLs5OJz7COjdStiZTZqIad2qKFodWehaTRm4WmzpmFqcqXhavH&#10;l4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx/+uFwT/riIW/6wwL/+nPkv4&#10;okto6KFPgdmgU5fKnl+sxp9ptMOhcrjAony8vaKEwbmgh8e1nIfNspeI0q6Ti9iqjpPfoouc3JyJ&#10;oNaZiKPSl4imzpWIqcqUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIir&#10;x/+uFwT/riEW/6wvL/+oPUv4okpo6KJNgNmiUJfLoFysxqFls8OkbrfApXi8vKWCwrikh8i0oIfO&#10;sJ2I1auZit2ll5Pmm5Gb3ZaPoNeUjaPTkoymz5GLqMuQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQ&#10;iqvIkIqryJCKq8iQiqvIkIqryP+uFgT/ryEW/60vL/+oPEv3oklo6KRKgNmkTZbLolirxqRhs8Sn&#10;arfAqXS8vKl+wrioh8izpofPrKKH16Sdid2amo3hlZqb3pGVn9iPk6LTjpCl0I6PqMyNjqrJjY6q&#10;yY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyf+vFgT/ryEW/60uL/+pPEv3o0lp&#10;6KZIf9qnSJXMpVOqx6hcssSsZLbBrm67va94wLashMmup4fQpqOG1Z2ghtmTnYndjZ2U3Y2dn9iL&#10;maHUi5ak0IqTp82KkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyf+v&#10;FQT/sCAW/64uL/+pO0v3pEdp6ahEfturQ5TNqUypyK1UsMazXLPCt2a5t7B3wrCrhMmpp4bPoaSE&#10;05eihNaOoIfZiJ+P2oehmtiHoKHUh5uk0YeYps6HlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanK&#10;h5WpyoeVqcqHlanKh5Wpyv+wFQT/sCAV/64tL/+qOkv4pkRo6qtAfdyvPJLPr0KmyrVJrca8UrG5&#10;tWe7sLB4w6ushMmkqYTNnKaD0JOkhNOLo4bVhaKM1oKilNaDpJ3Ug6Kk0YOeps6EmqjLhJqoy4Sa&#10;qMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy/+wFAT/sR8V/68sLv+rOUv4qUBn6687&#10;e962M4/SujShzMI5qru6VbWwtGq9qrB5w6ethMefqoTLmKiDzZCnhNCJpYbShKSK04CkkNN/pZfS&#10;f6ag0H+lps6AoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy/+xEwT/&#10;sh4V/7ArLv+sN0z6rDtl7bU0eOK/KYnYzCCYvr89rrC4Wbips2y+pbB6wqKuhMWbrIPIlKqEyo6p&#10;hMyIqIbOg6eJz4Cnjc9+p5PPfKiaznypos18p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeo&#10;y3ynqMt8p6jLfKeoy/+yEgT/sx0V/7EpLv+tNkz8sTVi8b0qcubNH4DIzCGbsbxFsqi3Xrmjs2++&#10;oLF7wZ6vhMOXroTGkayEx4yrhcmHqofKg6qJy4CqjMx9qZDMfKqVy3qqnMp5q6TKeaukynmrpMp5&#10;q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukyv+zEQT/tBsU/7MmLv+vM0z9uStd68ofadLf&#10;EX+5zCecp71MsaC3YrmdtHG9m7J8v5qxhMGUsITDj6+FxYquhsaGrYfHg6yJx4Csi8h+rI7IfKyS&#10;yHusl8h5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex/+1EAP/thkU&#10;/7UkLf+0LEnyxR9U1t0SYsHfE4GszS6an8BPq5q4ZbeXtXK7lrR8vZWyg7+RsYXBjbGGwomwh8OG&#10;r4jDg6+JxIGvi8R/ro3Ffa6QxXuulMV6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqv&#10;mcR6r5nEeq+ZxP+3DgP/uBYT/7cgLfm/H0Hc2RFExOsSZrHfGIGg0DOVl8ZQo5PAY62Ru3Gzkbh7&#10;uJC2gruOtIW9i7OGv4iyh8CGsonAhLGKwYKxi8GAsY3BfrGPwnyxksJ7sZXBe7GVwXuxlcF7sZXB&#10;e7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwfS6CwP9uxIS/rsbLOXQDzLI6Q9KtPIVZ6LiIn2W&#10;1jeNj85PmIzIYaCKxG6misF4qoe/fa2EvoCwgbyCsX+7hLN9u4W0e7qHtXq5ibV5uYu2d7mNtna4&#10;j7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt9y+BgL4wA4R7sgO&#10;IsvbCy62+BFMpfUdY5foLHWN3z2Bh9hQi4PTYJKCz2yXf81zm3zLd515yXqgd8h9oXXHf6NzxoKk&#10;csWEpXDFhqVvxIimbsSKp23Djadrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhr&#10;w5Coa8OQqNfABgHbxggOy9MKFbjoDDKm/xVKmPomXI3wN2mF6UZ0f+RTe3zfYIF43GiFdNptiXDY&#10;cYtu1nWNbNV4j2rUe5Bp036RZ9OAkmbSg5Nl0oWUZNGHlGPQipVi0I6WYtCOlmLQjpZi0I6WYtCO&#10;lmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOltHCBgHNywkFutoHGaj+DjGZ/x1Djv8vUYX6P1x+9E1k&#10;efBYanPsX29t6mNzaedpdmflbnll5HJ7Y+N2fWLieX5g4Xx/X+B+gF7fgYFd34OCXN6Gg1vdiYRa&#10;3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhcvEBgC70QYHqecGGpr/&#10;EyuO/yQ5hf82RH7/RE15/1FVcftXW2v3XWBl9GJkYvJoZ1/wbWpd73FsW+11bVrteG9Z7HtwWOt+&#10;cVfqgXJW6oRyVemHc1TpinRT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51&#10;U+iOdbzJBQCr2wEImv8LFo//GSOF/ystfv85N3j/RkBw/05Haf9UTWL/WlJe/mFWWvxmWVj7a1tV&#10;+XBdVPh0XlL3eF9R93tgUPZ+YU/1gWJP9YRjTvSHZE30i2VM85BmTPOQZkzzkGZM85BmTPOQZkzz&#10;kGZM85BmTPOQZkzzkGZM85BmTPOQZv+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+&#10;l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/&#10;l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7&#10;pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0&#10;u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4&#10;woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GN&#10;h6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0&#10;u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT&#10;+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvA&#10;eqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+h&#10;GAP/oysQ/6A6Jf+cSDz/l1ZT+JNjaOySaXrhkXOK2I98mNCOhKTKjoytxo2QtMSKk7fDhpW4woSY&#10;ucGBm7rBf527wH2gvMB7pLzAeqe9wHmsvcB4sL29eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8&#10;uHizvLh4s7y4eLO8uHizvP+hGAP/oyoQ/6E5Jf+dSD3/mFVU95RhaeuUZnvgkm+M1pF4ms6QgqbI&#10;j4mwxI+PtsOLkbfCiJS5wYSXusCCmrzAf529v32gvr97pL6+eqi/vnitv714sb64eLK+tHmzvbR5&#10;s720ebO9tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvf+iGAP/pCkQ/6E4Jf+dRz3/mVVU95Ze&#10;aeuVY3vglGyN1ZJ1nM2Rf6jHkYeyxJGOtsONkLjBiZO6wIaWvL+Cmb2/f5y+vn2gv717pcC9earA&#10;vXiwwLh5sMC0ebG/r3qyva96sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyvf+jGAP/&#10;pCkQ/6I4Jf+eRj3/mVRV95dcaeuXYHzflmmN1ZNyncySfKrFkoW0xJKMtsKPj7nBi5K7wIeVvb6D&#10;mL+9gJzAvX2gwbx7pcK8eavCuXmvwrR5r8GwerDArHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuy&#10;vqx7sr6se7K+rHuyvv+jGAL/pSgQ/6I3Jf+fRj3/mlNV95laaeuZXnzfl2WO1JVvncuUeavFk4K0&#10;xJSKt8KRjrnAjJC8v4iTvr2El8C8gJvCu32gw7t7psS6eq3FtHquxK96r8Kse7DAqHyxv6h8sb+o&#10;fLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv/+kGAL/pSgQ/6M2Jf+fRT3/mlNV95pXaeub&#10;W3zfmWKO1JdrnsuVdqzFlIC0w5WIt8GTjbrAjo+9vomSwLyFlcK7gZrEuX2gxrl7qMe0eqvHr3ut&#10;xat7rsOnfK/BpH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv/+kGAL/picQ&#10;/6M2Jf+gRD3/m1JW95xVaeucWHzfm16O1JlnnsqXc6zFlny0w5eFt8GWi7u/kY2+vYuQwbuGlMS5&#10;gZnHt36gybZ8qcque6rIqnysxqZ9rcSjfq/BoH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+&#10;sb+gfrG/oH6xv/+lGAL/piYP/6Q1Jf+gRD3/nFFW955TaeueVXvfnlqN1JtknsqZb6zFmHm0w5mC&#10;uMGZiru+lIy/vI6Ow7mIkse3gpjLtX6hza98p82pfanKpX6rx6J/rcSff6/CnYCxv52Asb+dgLG/&#10;nYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv/+mGAL/pyYP/6Q1Jf+gQz7/nVBV959RaOugU3vg&#10;oFeN1J5fnsqba6zFm3W0w5t+uMCbh7y9l4rAupGMxbeKkMq0hJfPsoCj0qh/pc+jgKjLoICrx52B&#10;rcWbga/CmYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv/+mGAL/pyUP/6U0&#10;Jf+hQz7/nk5V+KFOaOyiUHrgo1KM1aFbncueZqzGnXG0w556uMCehLy8m4jCuZWKx7WNjc6whpbU&#10;qYKg1qGCpNCdgqjLmoOqyJmDrcWXhK/CloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCW&#10;hLDAloSwwP+mGAL/pyUP/6U0Jf+hQj7/n0xV+KJMZ+ylTXnhpk6L1aRWnMyhYarGoWyzw6J2t8Ci&#10;gL28oIfDt5qIyrKTitKsi5TboIef2JqGpNGXhqfMlYaqyJSHrMWTh67DkoewwJKHsMCSh7DAkoew&#10;wJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwP+nGAL/qCQP/6YzJf+iQj7/oEpU+aRKZu2nSnjiqUuK&#10;1qhRms2mW6nHpWWyxKdwtsCnery8poPDtqKHy6+diNall5Xml4+e2pONo9KRi6fNkIuqyZCKrMaP&#10;iq7Dj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwf+nGAL/qCQP/6YzJf+i&#10;QT7/okhU+aZHZu6qR3fjrUeI2a1LmM+sVKbIrF6vxq9os8Kxc7m+sn3AsqqHy6WihtWUnIvej5qd&#10;2o2VotOMkqbOi5CpyouOq8eLja3EjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/B&#10;jIyvwf+oGAL/qSQP/6cyJf+jQT7/pEZT+qlEZO+tQ3XksUKF27RElNK1SqHLt1Oryr5frb23briy&#10;sHzCqaqGy5ylhNKNoIfYhqCX2YeeotOHmKXPh5Woy4eTqsiIka3FiJCvwoiQr8KIkK/CiJCvwoiQ&#10;r8KIkK/CiJCvwoiQr8KIkK/CiJCvwv+oGAL/qSMP/6cyJf+jQD7/pkNS+6tBY/CxP3Pntz2C3r47&#10;j9bEP5rMxUqmvLxdsrG1b7uqsH3Do6uEyZang86KpIbTgaOQ1YGln9KCoaXPgpyozIOZqsmElqzG&#10;hZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw/+pGAL/qiMP/6gxJf+kPz7/&#10;qEBR/K88YfO2OXDqvzd948o1h9TRN5W+wkupsLlgtai0cL2jsH7Cna2Ex5KqhMuIp4bOgKaN0H2n&#10;mNB9qKTOfqSoy3+fqsmAm6vGgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZit&#10;xP+qFwL/qiIP/6gwJf+lPj7/qztP/7Q3Xfa9M2rryjF13NopgsTOOJmywU+rp7hjt6G0c7yesX/B&#10;mK+ExI+shMiHqofKgKmMzHypk8x6qpzLeaumynqnqsh8oqvHfZ6txH2ercR9nq3EfZ6txH2ercR9&#10;nq3EfZ6txH2ercR9nq3EfZ6txP+qFgL/qyEO/6kuJf+nPD7/sDZM/LowWe/ILGLe2Sdty9wmhrbM&#10;PJuowVSrn7lmtpu1dLyZsn+/lbCEwo2vhcSGrYfGgayLyH2skMh7rJjIea2fx3etp8d3qqzGeaWt&#10;xHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxP+rFQL/rCAO/6stJP+rNjv/ti9I&#10;88QoUeDWJlbM5CJxu9ooiKrMQZufw1epmbxpspa3drmUtIC9kbKFwIuxhsGGsIjDga+LxH6uj8V7&#10;rpTFeq+axHivoMR1r6fEdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw/+s&#10;FAL/rR8O/6wrJP+wLzf6vyVB5NEgRc7kHVu96SJ0rdosiZ/ORZmXxlqkk8BqrZG7drOQuH+3jbaE&#10;u4m0hr2Fsoi/grGLwX+xjsF8sZLCerGWwXmxm8F4sqHAdLGnwXSxp8F0safBdLGnwXSxp8F0safB&#10;dLGnwXSxp8F0safBdLGnwf+uEgH/rx0N/64oJP+4JDHqyxo10OIXQ7/wHV6v6CV1oNsxh5bRSJSQ&#10;ylyejcVqpYvBdqqJvn2vhbyAsoK6g7R+uYa2fLiJt3m3jLh3t4+5draTunW2l7p0tp26c7ekuXO3&#10;pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuf+wEAH/sRoN/7ElI/PEFyfU3xArwe8X&#10;SLD3IGCh6itzld85go3XTI2I0V2Vhsxqm4TJdKCAxnmkfcR9pnrCgKl3wYOqdcCGrHO/iq1xv42u&#10;b76Qr26+lK9svpmva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr/+zDgH/&#10;tBYM/LwXGtbWCxbD7RAwsvwZSqL5JV6W7TNujOVBeoXeT4OB2V6Kf9Vqj3rScJN2z3WXc855mXHM&#10;fZtvy4CdbcqEnmvJh59pyYqgaMiOoWfHkqJlx5aiZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMec&#10;o2THnKNkx5yjZMeco/S2CgH/uBIL1cwKC8TbChmy/BEzo/8dSJb8LFiM8ztlhOxJb37nVXZ642B8&#10;dd9ngXHdbYRt23KHatl2iWjYeotm132NZNaBjmPVhI9h1IiQYNOLkV/Tj5Je0pSSXNKZk1zSmZNc&#10;0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk9y7BADYwwcExNEIB7PoChyj/xQxlv8kQ4z/&#10;NFCE+0JaffZPYnjxWmhx7l9ta+tkcWfpaXRk5252YuZzeGDld3lf5Hp7XeN+fFzigX1b4oV+WuGI&#10;f1ngi4BX4JCAVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgdS9BQDEyAcA&#10;tNkFCqP+DRyW/xosi/8rOoP/OkR8/0hNdf9SU279V1hn+l1cY/diX2D2Z2Jd9GtkW/NvZVnyc2dX&#10;8XdoVvF6aVXwfWpU74BrU++Ea1Luh2xQ7ottT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/t&#10;kG5P7ZBuT+2QbsbABQC00AQBo+MCCpb/EBiL/yAkgv8wL3r/Pzdy/0g+av9OQ2T/VEhe/1lMW/9f&#10;T1j/ZFJV/2lUU/9tVVL+cVdQ/XRYT/x4WU77e1pN+39bTPqDXEv5hl1J+YteSPiQX0j4kF9I+JBf&#10;SPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX7XHAgCk2gABlv8GB4r/FBGB/yQaef8zInD/Oypo&#10;/0IxYf9KNlz/UTtX/1c/U/9dQlD/YkRO/2dGTP9sSEr/cElJ/3RKSP93S0b/e0xF/39NRP+DTkP/&#10;h05C/4tPQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUP+REgH/lScL/5U7&#10;HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKm&#10;zXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrE&#10;ccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9&#10;lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHA&#10;qsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx&#10;6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvL&#10;b7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+T&#10;Sy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSm&#10;qM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq&#10;xHHAqv+SEgH/licK/5Y7HP+USzD/kFlD/49jVPqOaWTxjXBy6Yt6fuKJgonchYmS2IKOmdR/k57R&#10;fZeiz3ubps15nqjMd6Kqy3alrMp0qa3Jc62uyXKyr8lxt6/IcbyvwnO9rr50va++dL2vvnS9r750&#10;va++dL2vvnS9r750va++dL2vvnS9r/+TEgH/lycK/5g7HP+VSzD/kVlE/5FgVfqQZmTwj21z6I13&#10;gOGMgIvbiIeU1YWNnNKCkaHPf5amzH2Zqct7nazJeaGuyHelsMd2qbHGda2yxnSys8ZzubPCdbqz&#10;vHW6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s/+UEQH/mCcK/5k7HP+WSzD/&#10;kllE/5JeVfqSZGXwkWp0549zgeCOfYzZi4WW1IiLntCFkKTNgpSpyn+Yrch9nLDHe6CyxnmktMV4&#10;qLXEdq62xHW0tsF2t7a8d7e2t3e3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3&#10;tv+VEQH/mScK/5k7HP+XSjD/k1hE/5RcVfqUYWXwk2d055Fwgt+Peo7YjYOY0ouKoM6Hj6fLhJOs&#10;yIGXsMZ/m7PEfZ+1w3ukt8J5qbnCd6+5wna1ubx4tri4eLa4s3i2t7B5t7ewebe3sHm3t7B5t7ew&#10;ebe3sHm3t7B5t7ewebe3sHm3t/+WEQH/micK/5o7HP+XSjH/lFVE/5ZZVfqWXmXwlWR055Nsgt6R&#10;do7Yj3+Z0Y2Ios2KjqnJh5KuxoSWs8SBmrbCfp+5wnukusF5qrrBd7G6vXi1urd4tbmzebW5r3m2&#10;uKx6tresera3rHq2t6x6tresera3rHq2t6x6tresera3rHq2t/+XEQH/myYK/5s7HP+YSTH/llNE&#10;/5hXVfqYW2Xwl2F055Zogt6Tco/WkXua0I+Eo8uNjKvHipGxxIaVtsODmbjBf566wXuku8B5q7y/&#10;d7O8uHizu7J5tLuuebW6q3q1uah7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2uP+X&#10;EQH/myYK/5w6HP+YSTH/mFFE/5pUVPqbWGTwml1055hjgt6WbY/Wk3ea0JGApMqPiazGjY+zw4mU&#10;t8KEmLrAf568v3ulvr95rr65eLK+snmyva16s7ype7S6pnu1uaR8trikfLa4pHy2uKR8trikfLa4&#10;pHy2uKR8trikfLa4pHy2uP+YEQH/nCYK/5w5HP+ZSDH/mU9E/5xSVPudVWPxnVpz55tfgd6ZaY/W&#10;lnKaz5N8pcqRha3FkI20w4uSuMGFlru/gJ2+vXulwbt5r8GyerDArHuxvqh7s72lfLS7on21uaB9&#10;trigfba4oH22uKB9trigfba4oH22uKB9trigfba4oH22uP+ZEQH/nSYK/505HP+ZRzH/m01D/55P&#10;U/ufUmPxoFZy6J9bgN+dZI7Xmm2a0Jd3pMqUga3Fkoq1wo6Qub+Hlb29gJzBu3unxLN6rcSre6/C&#10;pnyxv6N9sr2gfrS7nn+1uZx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uP+ZEQH/&#10;niYK/504HP+aRzH/nEtC/6BNUvyiUGLyo1Nx6aNXf+ChXozYnmeY0Jtxo8qYe63FlYW0wpKNur6K&#10;kr+6gZvFt3ypyat8q8ekfa7DoH6wwJ1/sr2bgLO7mYG1upiBtriYgba4mIG2uJiBtriYgba4mIG2&#10;uJiBtriYgba4mIG2uP+aEQH/niYK/544HP+aRjL/nklC/6JKUf2kTWDzplBv6qdUfeGmWIrapGKW&#10;0qFrocuddavGmoCzwpiKuryOj8K2g5nLrH2mzqJ/qsmdgK3EmoGwwJiCsr6Xg7O8lYO1upSDtriU&#10;g7a4lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4lIO2uP+aEQH/nyYK/543HP+bRjL/n0dB/6RIUP6n&#10;Sl/0qUxt66tQe+OsVIfcq1yT1Kllnc6mb6fIo3qww5+EuLuWi8SwjJnOoIOk0ZmEqcqWha3FlIWv&#10;wZOFsb6ShbO8kYW0upGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uf+bEQH/nyYK&#10;/583HP+bRTL/oUVA/6ZGT/+qR132rUlr7bBMeOazT4PftFWO2bVfl9O1aaDOtXanwat8trCfhcSh&#10;lZLOlI6j0pCLqMuPiqzGjoqvwo6Jsb+OibK9joi0u46ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6I&#10;tbmOiLW5joi1uf+bEQH/oCYK/582HP+cRDH/o0M//6hDTv+tRFv4sUVo8LZIdOm7TH7jwFGH38Zb&#10;jtbIa5TGvXGmtbN4taWogcOUn43NiZyi0oeUp8yIkavHiY+uw4mOsMCJjbK+ioyzvIqLtLqKi7S6&#10;iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6iou0uv+cEAH/oSYK/6A2HP+eQjH/pUA+/6tATP+xQFn6&#10;t0Fk871Eb+7FSXflzlJ83dZif8zOaJK8xW6kq7t2tJqxf8GKqorLf6edz4CfqMyCmavHg5WtxIST&#10;r8GFkbG/ho+zvYeOtLuHjrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460u/+dEAH/oiYK/6A1&#10;HP+gPzD/pz09/648Sv+1PFX6vT1g8MZCZ+bRSmze3k52zdpXh77QYpauxW6lobx5spW0g72GrYjG&#10;e6qUynirqMl7oqvHfpytxICZr8KBlrDAgpSyvoOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yD&#10;krO8g5KzvP+eEAH/oiYK/6E0HP+iPC7/qjo7/7I4R/y7N1HyxTpY5tFBXNveQmnN4kZ8vtdRjK7M&#10;X5uhw22omLx5spG1hLuFsYnCfK6RxXiun8V1razFeKWuxHqgr8J8nLDAfpmxvn+Wsr1/lrK9f5ay&#10;vX+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvf+eEAH/oyUJ/6I0HP+lOS3/rjU4/7gzQvTDM0rn0DhO&#10;2d45WsvmPW6+4EKArtRQkKHLX52Yw22okb15sYu4g7iDtIi9fbGQwXmxmsF1saXBcq+vwnWor8F3&#10;o7DAeZ+xv3ucsr17nLK9e5yyvXucsr17nLK9e5yyvXucsr17nLK9e5yyvf+gEAH/pCQJ/6MyHP+o&#10;NCv/sy80+b8tPOnNL0DZ3i9Kyuc0X73qOnOv3kGDodNRkZfLYJ2QxG6mjL96rYa7gbN/uIe4eraN&#10;u3e1lbx1tZ+8crSovW6zsr5xrLK+dKeyvnajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9&#10;dqOyvf+hEAH/pSMJ/6QxHP+tLif/uSkv7sgmM9rcJjfK5yxPvfIyY6/oOXWh3UKEltRTkI/NYpqK&#10;x3CihsN6qIC/gK17vYWxdruLtHO5krVxuZq2cLmjtW25q7ZquLS4a7K2uG6strhurLa4bqy2uG6s&#10;trhurLa4bqy2uG6strhurLa4bqy2uP+jEAH/pyIJ/6UvG/+zJyL0wiEm3dgdJMvnIzy98ipTr/My&#10;ZqHnO3aV3kaDjdZWjYfQZJaEy3Gcf8h4oXrFfqV2woOpcsGJq2+/j61sv5aua76drmq/pq5ov66u&#10;Zb24sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sP+lEAH/qCAI/6wmF/y7HRrj&#10;0RMZzOUZKb3yIkGv/SpVofM0ZpbpP3SM4Ut/hdtZiIDVZo980W+Ud852mXPLfJxwyYGfbciHoWrH&#10;jKNoxpKkZsWZpWTFoKVkxailY8aypGDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7&#10;pv+oEAD/qh4I/7MdEezJDg/O4w4VvvIYLa/+IkOh/y1VlvQ5ZIzsRW+E5VF5fuBcgHncZ4Z02W6K&#10;cNZ0jmzTeZFp0n+TZ9CElWTPipdizo+YYM2VmV/NnJpezaKbXc2rm1zNtJpczbSaXM20mlzNtJpc&#10;zbSaXM20mlzNtJpczbSaXM20mv+rDwD/rRoH8sANCM7TCga+8A4ar/4ZMKH/JEOV/zJSi/g/XoPx&#10;S2h97FZwd+hfdnHkZXps4Wx+ad9ygWbdeIRj3H2GYduCiF/ah4ld2YyLW9iSjFnXmI1Y1p6NV9al&#10;jlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjv+vDQD/tw4DzckIAb7YCQmu/RAc&#10;of8cL5X/KT+L/zdMgv5FVnz5UF519FlkbvFfaWjuZG1k62pwYepwc1/odXVd53p3W+Z/eFnlhHlY&#10;5Il7VuOOfFXik31U4ph+UuGeflHhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf/G0&#10;CADOwAYAvc4HAa7gBwug/xIclP8gK4r/LziB/z1Dev9JS3P/UlFs/ldXZftdW2H5Y15e92hgW/Vt&#10;Ylj0cmRW83dmVfJ7Z1PxgGhR8IRpUPCJak/vjmtO7pNsTO6ZbUvtn25L7Z9uS+2fbkvtn25L7Z9u&#10;S+2fbkvtn25L7Z9uS+2fbtG5AwC8xQUArdYDAZ/4CwuT/xYYif8kJID/NC95/0E3cP9IPmj/T0Ni&#10;/1VHXf9aS1n/YE1W/2VQU/9qUVH/blNP/3JUTv92VUz+e1ZL/X9XSf2EWEj8iFlH+41aRvuTW0X6&#10;mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6mFxF+phcRfqYXL29AwCtzQEAnt8AAZL/DQiH/xkSfv8p&#10;G3X/NSNs/zwqZP9DL17/SjRY/1A3VP9WOlH/WzxO/2A+S/9kQEr/aEFI/2xCRv9wQ0X/dERE/3hF&#10;Qv99RkH/gUdA/4ZIP/+MST3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSq7FAACe&#10;1wAAj/UAAYb/DwR8/xsLcf8kEWf/LBdf/zUcWf89IVT/RSZP/0spTP9SLEj/Vy9G/10wRP9hMkL/&#10;ZjNA/2o1P/9uNj3/czc8/3c4O/98OTr/gTo4/4Y6N/+MOzb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+S&#10;PDb/kjw2/5I8Nv+SPP+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h3&#10;6nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHO&#10;aNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+B&#10;ZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6&#10;kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+DEwH/hCIG&#10;/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovg&#10;a6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o&#10;0pHOaNKRzmjSkf+EEwH/hSIG/4Y1FP+ERiT/gFU0/4RdQ/+FZVD/g21d+IB1aPJ9fnHseoZ56HeN&#10;f+V1k4XicpiJ4HCdjN9uoo7dbKaQ3Gurkttpr5TaaLWV2me7ldpmw5baZsyW02jPlsxpz5XIas+W&#10;yGrPlshqz5bIas+WyGrPlshqz5bIas+WyGrPlv+FEgH/hyIG/4c1FP+FRiT/hFQ1/4hcQ/+IZFH+&#10;h2te94NyafGAfHPrfYV753qMguN3kofgdJeM3nKcj9xwoZLbbqaU2WyqltlqsJjYabaZ12i9mddo&#10;xprTaMyazGrMmcZrzJrCbMyawmzMmsJszJrCbMyawmzMmsJszJrCbMyawmzMmv+GEgH/iCEG/4g1&#10;FP+GRiX/h1M1/4tbQ/+MYlH+impe9odxavCEenTqgIN95X2KhOJ6kIredpaP3HSbktpxoJXYb6WY&#10;1m2rmtVrsJvVarec1Gm/ndRpyZ3Ma8qdxmzJncBtyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29&#10;bsmdvW7Jnf+HEgH/iSEG/4o1FP+IRiX/ilI1/45aQ/+PYVH+jmhe9otvau+HeHXphIF+5ICIhuB8&#10;j4zdeZSR2naaldhzn5nVcKWb1G6qntNtsZ/Sa7ig0mvCoc1sx6HGbsehwG7Hobtvx6G4cMehuHDH&#10;obhwx6G4cMehuHDHobhwx6G4cMehuHDHof+IEQH/iiEG/4s1FP+JRiX/jVE1/5JYQ/+SXlH+kGVe&#10;9o5sa++LdXboh36A44SGiN5/jY/be5OU2HiZmdV1npzTcqSf0XCqotBusqPQbbqkzmzEpcZvxKS/&#10;cMSlunHEpbVxxKWycsSksnLEpLJyxKSycsSksnLEpLJyxKSycsSksnLEpP+JEQH/iyEG/4w0FP+K&#10;RiX/kE80/5RWQ/+UW1H+k2Fe9pFoa+6OcHboi3uA4oeDid2DipHZfpGX1XqXnNN3naDQdKSjz3Gq&#10;ps5vs6fNbr2ox3DCqL5xwam4csGptHPBqa90wqitdMKnrXTCp610wqetdMKnrXTCp610wqetdMKn&#10;rXTCp/+KEQH/jCEG/400FP+LRib/k040/5ZTQv+XWFD+ll5e9pRkau6SbHbnj3aB4YyAityHiJLY&#10;go+Z032Vn9B5nKPOdaOnzHKrqstwtKvIcL+sv3O+rLd0vq2ydb6srna/rKp2v6uod8CqqHfAqqh3&#10;wKqod8CqqHfAqqh3wKqod8CqqHfAqv+LEQH/jSAG/440FP+NRSb/lk0z/5lQQf+aVU//mlpd95hg&#10;ae+VaHXoknCA4Y97ityLhJPWhoya0oCToc57mqbMd6KqynSrrshyuK/AdLyvt3W8sLB2vLCrd7yv&#10;qHi9r6V5vq2jeb6to3m+raN5vq2jeb6to3m+raN5vq2jeb6to3m+rf+LEAH/jiAG/480FP+PRCX/&#10;mEoz/5tNQP+dUU7/nVdb+JxcaPCaY3Tol2p/4pN1ityPgJPWiomb0YSQo81+mKnJeaKux3WtscR0&#10;urO3drmzr3i5s6p5urOmerqyo3u7saB7vLCffL2un3y9rp98va6ffL2un3y9rp98va6ffL2un3y9&#10;rv+MEAH/jyAG/5A0FP+SQyX/mkgy/51KP/+fTk3/oFNa+aBYZvGfX3LqnGV945hviNyTepLWj4Sb&#10;0IiNo8uBlqvHe6GxxXawtbp3t7avebe2qHq4tqN8uLT/4v/iSUNDX1BST0ZJTEUABQmgfLmznn26&#10;spx+u7Gbfrywm368sJt+vLCbfrywm368sJt+vLCbfrywm368sP+NEAH/jyAG/5E0FP+UQyT/m0Yx&#10;/6BIPv+iS0v/pFBY+qRVZPOkWnDromF75J9phd6ac5DXlX6Z0I6Io8qFk6zEfaC0vXiwua95tbmm&#10;e7a4oX23tp1+uLWbf7m0mX+6s5iAurKXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sf+N&#10;EAH/kCAG/5E0FP+XQiT/nUMw/6JFPf+lSEn/qExV/KlRYfWqV2zuqV1356hjgeGkbYvWnnmWy5WD&#10;osCLjq22g5q2rn6qu6R8s7yefrW6moC3t5iBuLWWgbm0lYK6s5SCurKTgruxk4K7sZOCu7GTgrux&#10;k4K7sZOCu7GTgruxk4K7sf+OEAH/kSAG/5I0FP+ZQSP/n0Ev/6RCO/+oRUf/rElT/q5OXvWwU2js&#10;slpy5LNhe9uvboTMpnaUwJx+orSSiK6pipS3oIWkvZmCsb6Vg7S7k4S2uJKEuLaRhLm0kIS5s5CE&#10;urKQhLqykIS6spCEurKQhLqykIS6spCEurKQhLqykIS6sv+PDwH/kiAG/5M0FP+aPyL/oT8u/6dA&#10;Ov+sQkX/sEZQ+bNLWvC3UmPou1lr371kctG2bILErHOTtqN6oaqZg66ekpC3lI2fvo6Lsb+MibO8&#10;jIm1uYyIt7aMiLi1jIe5tIyHurOMh7qyjIe6soyHurKMh7qyjIe6soyHurKMh7qyjIe6sv+PDwH/&#10;kh8G/5Q0FP+cPSH/ozwt/6o9OP+vQEL/tERM9bpJVey/UVzkxlph2MVib8m8aYG7snCSrap3oKCh&#10;gK2Tm4u3iZabvYOVr7+EkbO8ho61uYeNtreHjLe2iIu4tYmKubSJirqyiYq6somKurKJirqyiYq6&#10;somKurKJirqyiYq6sv+QDwH/kx8G/5U0Ff+eOyD/pTkr/6w6Nf+zPT/7ukJH8cFITujJUVLf0VtZ&#10;z8pgbcHCZ4CyuW2QpLF0n5eqfauKpIi1f6CXu3ifrL58mrO8f5W0uoGStriDkLe3hI+4tYSNubOF&#10;jbqyhY26soWNurKFjbqyhY26soWNurKFjbqyhY26sv+RDgH/lB8G/5YzFf+gOB//qDYp/7A4Mv+4&#10;Ojv2wD9B7MpHRePWVEXW2VdYx9Bea7jIZH6qwWuOnLpynI60eqiAroWydquUuG+rqbpypbW6d521&#10;uXqZtrd9lre2fpO5tH+RurKAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sf+SDgH/lR8G&#10;/5czFf+iNR7/qzMn/7Q0L/m+NjXtyT044tZIONngTUXN31ZWv9hcabDQYnuhyWiLk8NvmYW+d6R4&#10;uoOtbriTs2i4qLZpsri2b6e3tnOhuLV2nLm0eJm6s3qWu7F7lbywe5W8sHuVvLB7lbywe5W8sHuV&#10;vLB7lbywe5W8sP+TDgH/lh8F/5kzFP+lMBz/rzAj/bovKfDGMi3j1Dss1uBAOsvlSEzA4U5cs91W&#10;bKXYXXqY0mWIis5tlH3Jdp9zxIOnbMCRrGe+oa9lvravZrS7sWuru7FupbuxcaC8sHOdva90mr2u&#10;dJq9rnSava50mr2udJq9rnSava50mr2udJq9rv+UDgH/mB4F/50xEv+pLRn/tCoe9cIpIuTRLSHV&#10;4DMsyeg8P77oQ1Gx5UlhpOJPcJffVn2K2mCIgNNrknjNd5pwyIKhasWOpWbDm6hlw6ynYcK9qmO4&#10;v6tmsL+saaq/rGylv6ttosCqbaLAqm2iwKptosCqbaLAqm2iwKptosCqbaLAqv+VDQD/mh4F/6Is&#10;EP+tKBX7uyMY6M0gF9XfJR3I6DAxvO85RLDsQFWj6kZkl+hNcYvjVX2B3GGGedVsjnLRd5VszYGa&#10;Z8qLnmTIlqBhyKOhYMizoV3Hw6NfvsSlYbbDpWSww6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6Vl&#10;rMOlZazDpf+XDQD/nB4F/6YmDf+0IA/vxhcP1t0WDsjpIyK78y42r/Q2SKLyPliX8UZli+tPcIHl&#10;WHp632SCc9ptiG3Wdo1o03+SZNCIlWDPkphezp2ZXM2pmlvOuZlZzciaWsXKnFy9yZ1euMmeXrjJ&#10;nl64yZ5euMmeXrjJnl64yZ5euMmeXrjJnv+aDAD/nx0F/6wfCPi+EwjY1gsEyOgVE7r0Iieu+i05&#10;ovo2Spb6P1iL9Uhjgu5SbXroXHVy5GR7beBtgGjddYVk2n6IYNiGi13Wj41a1ZiPWNSikFfUrpFW&#10;1LyQVtTNkFbN0ZJXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk/+cCwD/ox0E/7USA9TJ&#10;CgLI2gsGufQWF6z/Iyqh/y47lf84SYv/QlWC+ExfevJWZ3PuXm1r6mRyZudsd2LkdHpf4nx9XOGD&#10;f1rfi4JX3pODVd2chVTcpYZS3K+GUty7hlHczIVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqF&#10;Utrahf+gCgD/rRMB1MAIAMbOCAC54wsIq/8XGZ//JCqU/zA5iv86RYH/Rk96/VFYcvhYXmv1XmNl&#10;8mVoYO9sa13tcm5a63lwV+qAclXph3RT5492UeaWd1DmnnhO5ad5TeWvek3ku3pM5MV6TOTFekzk&#10;xXpM5MV6TOTFekzkxXpM5MV6TOTFev+kBwDYuAQAxMQGALfTBwGq8w0Lnv8aGpP/JyiJ/zM1gP8/&#10;P3n/Skdw/1FOaf9XU2L9XVde+2RbWvlqXlf3cGBU9nZiUvR8ZFDzg2VO8opnTPGRaEvwmGlK8J9q&#10;Se+na0jvsGxH7rdsR+63bEfut2xH7rdsR+63bEfut2xH7rdsR+63bN2vAADFvAQAtcoEAKjbBQKc&#10;/xALkf8dF4f/KiN+/zYtdv9BNm3/SDxm/09CYP9VRlv/W0pX/2FMU/9nT1H/bVFO/3JSTP94VEr/&#10;flVI/oRWR/2LWEX8kllE+5haQ/ufW0L6p1xB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqs&#10;XMi2AQC1wQMAp9EBAJnrBQKP/xIJhf8gEnz/LBtz/zUjav89KmL/RDBc/0s0V/9SOFP/WDtP/149&#10;TP9jP0r/aEBH/21CRf9yQ0T/d0RC/31FQP+DRj//ikg9/5BJPP+XSTv/nko7/6NLO/+jSzv/o0s7&#10;/6NLO/+jSzv/o0s7/6NLO/+jS7a6AgCmygAAmNwAAIz/CAGD/xQFeP8eDG7/JhJl/y8ZXf83Hlf/&#10;PyJS/0YmTf9MKEr/UitG/1gtRP9dLkL/YS9A/2YxPv9rMjz/cDM6/3U0Of96NTf/gDY2/4Y3Nf+M&#10;ODP/lDgz/5g5M/+YOTP/mDkz/5g5M/+YOTP/mDkz/5g5M/+YOafDAACX1AAAiOQAAID/CgFy/w4C&#10;Z/8TBV//HQlX/yYNUf8vEUz/NxVH/z4XQ/9FGUD/Sxs9/1AdO/9VHjn/WR83/14hNf9iIjT/ZyMy&#10;/2wkMf9yJS//dyYu/30nLf+EKCv/iykr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKf92&#10;FQL/cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0ZZxu8mOh&#10;cfFipnPvYat17mCwdu5etXftXrt47F3Deexcy3rrW9h65l3eet9e4XnYYON51WDjedVg43nVYON5&#10;1WDjedVg43nVYON51WDjef92FQL/cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//c2pJ/3B0U/9uflv8&#10;a4dh+WmPZ/Znlmv0ZZxu8mOhcfFipnPvYat17mCwdu5etXftXrt47F3Deexcy3rrW9h65l3eet9e&#10;4XnYYON51WDjedVg43nVYON51WDjedVg43nVYON51WDjef92FQL/cx8E/3QxDf9yQhn/dE8n/3hY&#10;M/95YD//d2lK/3NxVP9xfFz7boZj92uOafRplG3yZ5tx8GWgdO9kpXbtYqp47GGweetgtXvrX7x8&#10;6l7EfepdzX3nXdl94V/efdpg4HzRYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhff93FQL/&#10;dB8E/3UxDf9zQhr/d00n/3tWNP98X0D/emdL/3dvVf5zel76cYNl9m6Ma/Nrk3DwaZlz7mefd+xl&#10;pXnrZKp76mKvfelhtX7oYL1/6F/FgOhe0IHiX9qA22HegNJi34DLY9+BymTfgcpk34HKZN+BymTf&#10;gcpk34HKZN+BymTfgf94FAL/dR8E/3YxDf90Qhr/ekwn/39VNP+AXUD/fmVM/3puVv52d1/5dIFm&#10;9XCKbfFtkXLua5h27GmeeetnpHzpZal+6GOvgOditoLmYb2D5mDHhOVf04TdYdqE02Pdg8xk3ITG&#10;ZdyExWXchMVl3ITFZdyExWXchMVl3ITFZdyExWXchP95FAH/dh4D/3cwDf92Qhr/fksn/4JTNP+D&#10;XED/gmRM/39sVv16dGD4d39o83OIb/Bwj3TtbZZ56mudfOhoo3/nZqmC5WWvhORjtoXkYr+H42HJ&#10;h+Bh1YfVZNqHzWXaiMdm2YjBZ9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiP96FAH/eB4D&#10;/3kwDf94QRr/gUkn/4ZSM/+IWkD/h2JM/4NpV/x+cWH3e3tp8neFce5zjXfrcJR86G2bgOZqooPk&#10;aKiG42aviOJkt4rhY8GL4WLOi9hk1ovNZtaLxmfWjMBo1oy7adaMumnWjLpp1oy6adaMumnWjLpp&#10;1oy6adaMumnWjP97EwH/eR0D/3owDf98Pxr/hUgm/4pQM/+MWED/i19M/4hnV/yEbmH2f3hq8XuC&#10;cu13innpc5J+5m+Zg+RsoYfiaqiK4GevjN9luI7eZMSP22TSj85n04/GaNOQv2rTkLpr05C1bNOQ&#10;tGzTj7Rs04+0bNOPtGzTj7Rs04+0bNOPtGzTj/98EwH/eh0D/3swDf9/Phr/iUYm/49OMv+RVj//&#10;kF1L/45kVvyJa2H2hHNr8H9+c+x7h3rodpCB5HKXhuFun4rfa6eO3WiwkNxmu5LbZcqT0GjRk8Zq&#10;0JS+a9CUuGzQlLNt0JSvbtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk/99EgH/exwD/3wv&#10;Df+DPBn/jUUl/5NNMf+VUz7/lFlK/5JgVf2PaGD2inBq8IR5dOt/g3zmeoyD4nWViN9xno3dbaeR&#10;22mxlNlnv5bUZ86Xx2vNmL1szZi2bs2YsG/NmKxwzpepcc6WqHHPlqhxz5aocc+WqHHPlqhxz5ao&#10;cc+WqHHPlv9+EgH/fBwD/34vDf+GOxn/kUMk/5ZLMP+YUDz/mFVI/5ZcVP2TY1/3j2tp8Ip0c+uE&#10;f3zmfomE4XiSi91znJDabqaV2GqzmdZoxZvJa8ubvW7KnLRvypyuccqcqnLLm6Zzy5qjc8yZonTN&#10;mKJ0zZiidM2YonTNmKJ0zZiidM2YonTNmP9/EgH/fRsD/38vDf+JOhj/lEIj/5lHL/+bTDv/nFJG&#10;/5tYUv+ZX134lWZo8ZBucuuKeXvlg4SE4HyPjNx2mpPYb6aZ0mu1nc5qyJ++bsifs3HHoKxyx6Cn&#10;dMifo3XJnqB2yp2edsubnXbLmp12y5qddsuanXbLmp12y5qddsuanXbLmv+AEQH/fhsD/4AvDf+M&#10;OBj/l0Ai/5xELf+fSTn/oE5E/6BVT/yeW1r1nGJl7pdqb+iRdHnhin+D2YOKjM97lZXIdaCcw3Cu&#10;ob5vv6OzcsWjqnTFo6R2xaOgd8ahnXjHoJt4yJ6ZecqdmHnKnJh5ypyYecqcmHnKnJh5ypyYecqc&#10;mHnKnP+AEQH/fxsD/4EvDf+PNxf/mj8h/59CLP+iRjf/pExC/6RSTPekWFfvo19h56Bma+CacXXV&#10;k3yBy4qFjcOCj5a7e5qetXanpLB0uKeodsKnoXjDpp15xKWaesWjmHvGopZ7x6CUe8melHzJnZR8&#10;yZ2UfMmdlHzJnZR8yZ2UfMmdlHzJnf+BEQH/gBsD/4IuDv+RNhb/nDwg/6FAKv+lRDT/qEo/+qlQ&#10;SfKqVlLqql1c4qlmZteib3LLmXiBwZCBjbiIipevgZWgqHyipqN6sqmeesGpmXzBqJZ9w6aUfsSk&#10;kn7Fo5F+x6GQfsifkH7JnpB+yZ6QfsmekH7JnpB+yZ6QfsmekH7Jnv+CEQH/gRsD/4QuDf+UNRb/&#10;njoe/6Q+KP+oQjL/rEc79q9NRO2xVE3ls1tV3LBlYc6obHHDn3SAuJZ8ja6PhpiliJGhnYOdp5eA&#10;rauTgL+rkYHBqY+BwqeOgcOljYHFo42BxqKMgcifjIHIn4yByJ+MgcifjIHIn4yByJ+MgcifjIHI&#10;n/+CEQH/gRoD/4YtDf+WNBX/oDkd/6Y8Jv+rQC/7sEU48rRLP+m5U0bhvVxN07ZiYMataXC7pXF/&#10;sJ15jKWVgpebj42hk4qZp4yHqauIh7+siIfAqoiGwqiIhcOmiIXFpIiExqKIhMigiITIn4iEyJ+I&#10;hMifiITIn4iEyJ+IhMifiITIn/+DEAH/ghoD/4grDP+ZMhT/ojcb/6k5JP+vPSz3tUIz7btJOeXC&#10;Uj7awlhMzLpgX7+yZ2+zq25+qKN2i52cfpeSl4mgiZKWp4KPpat+j7qsgI3AqoGLwqiCisOmg4nF&#10;pIOIxqKEh8ighIfIn4SHyJ+Eh8ifhIfIn4SHyJ+Eh8ifhIfIn/+EEAH/gxoD/4sqDP+cMRL/pTQa&#10;/6w2If6zOijzu0At6cNIMeHLUTfSx1ZLxcBeXbi4ZW6ssWx9oKpzipSke5WKn4aegJuSpXmYoqp0&#10;mLerd5XBqXqRwqd8j8OlfY3Fo36MxqF/isiff4rIn3+KyJ9/isiff4rIn3+KyJ9/isiff4rIn/+F&#10;EAH/hBoD/44oC/+fMRH/pzIX/7AzHfm5NiLuwj0m5s1HJtvTTDXLzFRJvsVcW7G+Y2ykuGp6mLJx&#10;h4yseZOBqIKcd6SPo3Cin6dsorSobp/Cp3KZw6Z1lcSkd5LGoniQx6F6jsifeo7JnnqOyZ56jsme&#10;eo7JnnqOyZ56jsmeeo7Jnv+GEAH/hRkD/5EmCv+hLw//qy4V/7UvGfS/Mhzpyzoc39lEHdHaSjPE&#10;0lJHt8taWanGYWmcwGd4kLpuhIS2do95soCYb6+Nn2itnaNkrbKkZarFpGqixaNtncaicJnHoXKW&#10;yJ90k8mddZPKnXWTyp11k8qddZPKnXWTyp11k8qddZPKnf+HDwH/hxkD/5UkCf+kKw3/rykR+rsp&#10;E+zILBPe2DcQ0+FBHsnfSTC82lFEr9NYVqHNX2aUyGV0iMRsgHzAdIpxvX+TabuMmWK5nJ1eurGe&#10;XbjJnmKuyJ9mpsifaaHJnmudyp1umsubbpnLm26Zy5tumcubbpnLm26Zy5tumcubbpnLm/+IDwH/&#10;iRkD/5ojB/+oJwr/tSIM8cQgDODVJAnR4TAUx+Y9JL3jRjSy4E5EptxWUpnXXWGM0mNvgM9renTM&#10;c4Rryn6LYsiMkVzInJVZyLGWV8jOllu7zZhessyZYavMmWSmzZlnos2YZ6DNl2egzZdnoM2XZ6DN&#10;l2egzZdnoM2XZ6DNl/+KDgH/ixgD/58hBf+uIAb4vRgG49ETBNDhHgnF6i4Zuuk6KbDnQzmk5EpI&#10;mOJQVozgV2KA3V9sdttodWzacn1j2H6DXNiMiFfYnYtU17CNVNjNjFXL049XwNKRWrjRk1yy0ZNf&#10;rNGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZNgqtGTYKrRk/+MDgH/jxYC/6UeA/+1FQPaygsC0OEOAsTr&#10;Hg247ywdre43LqLsQD2X60hKjOlPVoHoVmB2515pbOdlcGTmcHde43x8WeCJgFbel4NT3aaEUdy4&#10;hVHd1IRT0NqHVMbYiVa/14pYuNaLWbbWi1m21otZttaLWbbWi1m21otZttaLWbbWi/+ODQD/lxIB&#10;/60VAdm/CQDMzgkAw+sOBLb1HhGr9SwhofQ3MJbzQD6L80hKgfNQVHfzV11t811kZfBmal/tcG5a&#10;6npyVueFdlPlkXlR5J57T+OsfE3jvXxN49l8UNjgfFHO4H9Sxt6BU8TegVPE3oFTxN6BU8TegVPE&#10;3oFTxN6BU8Tegf+SDAD/oA0A27cGAMrDBwDA0gkAtfQQBqn7HxSf/CwjlPw3MYr8QT2B/UlHeP1R&#10;UG79V1dl+l5cYPZmYVv0b2VW8XhoU++Ca1DujG1O7JdvTOujcUrqsHJJ6sFySOrYckvj5HJO2OZz&#10;TtXndE7V53RO1ed0TtXndE7V53RO1ed0TtXndP+WCgDerAIAy7oFAL3HBgCy2AgBp/8SCJz/IRaS&#10;/y4jif85L4D/Qjl3/0pCbf9QSWX/Vk5f/15TWv5lVlX8bVpS+nVcT/h+X0z3h2FK9ZFiSPScZEbz&#10;pmVF8rNmRPLBZ0Py1GdF7udnRuvoZ0br6GdG6+hnRuvoZ0br6GdG6+hnRuvoZ+6iAADNtAIAvL4E&#10;AK/NBACk3gcBmv8VCZD/JBWH/zAgfv87KnT/QjJr/0g5Y/9OP13/VUNY/11HU/9kSlD/a01N/3JP&#10;Sv95UUf/glNF/4tUQ/6UVkH9nldA/ahYP/yzWT78v1o++9FaPfvbWj3721o9+9taPfvbWj3721o9&#10;+9taPfvbWtKtAAC9uAIArsUCAKHVAgCW9wsCjf8YCIT/JhF8/zEacf84Imj/Pilg/0UvWv9MM1T/&#10;UzdQ/1o6TP9gPEn/Zj5G/21ARP90QkH/e0M//4NFPf+MRjv/lUc6/55JOf+nSjj/sUo3/75LN//C&#10;Szf/wks3/8JLN//CSzf/wks3/8JLN//CS7+zAACuvgAAoM0AAJLeAACJ/w0Bgf8aBXf/Iwxt/yoT&#10;ZP8xGVz/OB5V/0AiUP9IJkz/TylI/1UrRP9bLUL/YS8//2cxPf9tMjv/czM5/3o1N/+CNjX/izcz&#10;/5Q4Mv+cOTH/pDow/687MP+yOzD/sjsw/7I7MP+yOzD/sjsw/7I7MP+yO7C4AACgxwAAkdgAAITv&#10;AAB8/w0Bb/8RA2b/GQZe/yEKVv8pD1D/MhNL/zoWRv9BGUL/SBs//04dPP9THjn/WSA3/14hNf9k&#10;IjP/aSMx/3AkL/93JS3/fiYs/4cnKv+PKCn/lyko/6AqKP+jKij/oyoo/6MqKP+jKij/oyoo/6Mq&#10;KP+jKqHCAACR0QAAguEAAHj/AABs/wgBYP8NAlf/EQNP/xgFSP8gBkP/KQg//zEKO/84DDj/Pg41&#10;/0QPMv9JEDD/ThEu/1MSLP9YEyr/XRQp/2MVJ/9pFiX/bxck/3cXIv9+GCH/hRkf/48aH/+RGh//&#10;kRof/5EaH/+RGh//kRof/5EaH/+RGv9oGQL/ZCME/18vBv9eQBD/Y0sa/2dUJf9oXS//Zmc5/2Ry&#10;Qf9ifUj/YIdO/12QUv9bmFb/Wp5Z/1ikW/9Xql3+VrBf/VW1YPxUvGH8VMRi+1PNY/lS3GP2UuZj&#10;8VPqY+xU7WPmVu9i4FfwY+BX8GPgV/Bj4FfwY+BX8GPgV/Bj4FfwY/9pGAL/ZSME/2AuBv9fQBD/&#10;Zkka/2pTJf9rXDD/aWU6/2dwQv9ke0n/YoVP/1+OVP9dllj/W51b/1qjXf1YqV/8V69h+1a1YvpV&#10;vGT6VcRl+VTOZfdT3WbzU+Zm7lXqZudW7WXhWO5l21nvZttZ72bbWe9m21nvZttZ72bbWe9m21nv&#10;Zv9qGAL/ZiIE/2EuB/9gPxD/aUgb/21RJv9uWzD/bGQ6/2luQ/9neUv/ZINR/2GMVv9flVr/XZxd&#10;/VuiYPtaqWL6Wa9k+Vi1ZflXvGf4VsVo91XPaPVU4GnwVeZp6VfqaOJZ7GjbWu1p01vuadNb7mnT&#10;W+5p01vuadNb7mnTW+5p01vuaf9qGAL/ZyIE/2IuB/9jPhD/bEYb/3FQJv9yWTH/cGI7/2xrRP9p&#10;dkz/Z4FS/2SLWP9hk1z9X5tg+12hYvpbqGX5Wq5n+Fm1aPdYvGn2V8Zq9VbRa/JV4WzsV+ds5Fnp&#10;a9xb62vUXOxszV3tbM1d7WzNXe1szV3tbM1d7WzNXe1szV3tbP9rFwL/aCED/2MtB/9nPBD/cEUb&#10;/3ROJv92VzH/dGA7/3BpRf9tc03/an5U/2aIWv5jkV77YZli+V+gZfhdp2j2XK1q9Vq0bPRZvW30&#10;WMdu8lfUb+5X4m/mWeZv3VzpbtNd6m/NXutwx1/rcMdf63DHX+twx1/rcMdf63DHX+twx1/rcP9s&#10;FwL/aSED/2UtB/9rOhD/dEMb/3lMJv96VTH/eV08/3VmRf9wcE7/bXtW/2qFXPxmj2H6ZJdl92Gf&#10;aPZfpmv0Xa1t81y0b/JavXHxWcly71jac+ha43PeXeZy017oc8tf6HTGYOh0wWHodMFh6HTBYeh0&#10;wWHodMFh6HTBYeh0wWHodP9tFgL/aiAD/2YtB/9vOBD/eEEa/31KJf9/UjH/fls8/3tjRv92bE//&#10;cXdX/m2CXvtqjGP4ZpVo9WSdbPNhpG/yX6xx8F20c+9cv3XuW8t26lvdd+Bd43bTYOV3ymHleMRi&#10;5Xi+Y+V4umTleLpk5Xi6ZOV4umTleLpk5Xi6ZOV4umTleP9uFgL/ayAD/2gsB/9zNhD/fT8a/4JH&#10;Jf+EUDD/hFg7/4FgRf98aU//dnJX/nF9X/ltiGX2apJq82abb/Fjo3LvYat17V+1eOxdwXnsXNB6&#10;413fe9Rh4nvKYuJ8wmThfbxl4X23ZuJ8s2fifLNn4nyzZ+J8s2fifLNn4nyzZ+J8s2fifP9wFQH/&#10;bB8D/2ksB/93NA//gTwZ/4dFJP+KTS//iVU6/4ddRf+CZU//fG5Y/XZ4YPhyhGf1bY5t8WmYcu9m&#10;oXbsY6t562C2fOlexH7nXth/2GHffspj34DBZd6BuWfegbRo3oGwad+ArGnff6xp33+sad9/rGnf&#10;f6xp33+sad9/rGnff/9xFQH/bR8D/2srB/97Mg//hjoY/4xDIv+PSy3/j1M4/41aQ/+JYk3/g2lX&#10;/XxyYPh2f2f0cYpu8GyVdO1on3nqZKp96GG3gOZfyILdYduDzGTchMBm3IW4aNuFsWrbha1r3ISp&#10;bN2DpmzdgqZs3YKmbN2CpmzdgqZs3YKmbN2Cpmzdgv9yFAH/bx4D/28pB/9/MA7/ijgX/5FBIf+U&#10;Siz/lVE2/5NYQf+QYEv7i2dV9YRvX/B9emfrd4Vv53KQduNtm3zeaKaB2mWzhNVjxIbPZNqHwWfZ&#10;iLdp2Imva9iJqm3ZiKZu2oejbtqGoG/bhaBv24Wgb9uFoG/bhaBv24Wgb9uFoG/bhf9yFAH/cB4D&#10;/3IoB/+CLg3/jjYW/5VAH/+ZSCn/mU80/5hVPvqWXEn0kmRT7YxrXeeFdmbhf4Fv23iMd9Nyln7N&#10;baGEyWqticVou4vBaNCMtmvVja5t1Y2nb9aMo3DWi59x2IqdcdmJm3Lah5ty2oebctqHm3Lah5ty&#10;2oebctqHm3Lah/9zFAH/cB0D/3UmBv+GLA3/kTYV/5lAHf+cRif/nUwx/J1SO/ScWUXtmWBP5pRo&#10;Wd+Oc2PVhn1uzX+HeMZ4kYDAc5uHu2+njLZttI+zbMiRrG7SkaVw05CgctSPnHPVjZl01oyXdNiK&#10;lnXZiZZ12YmWddmJlnXZiZZ12YmWddmJlnXZif90EwH/cR0D/3gkBv+JKwz/lTUT/5w+G/+gQyT/&#10;okku96NQN++iVkHnoV1K351nVNSVb2LLjXhuw4WCebt/jIK1eZaJr3Whjqpyr5KmccGUoXPQlJx0&#10;0ZKYdtKRlnfTj5R31Y2Sd9aMkXjYipF42IqReNiKkXjYipF42IqReNiKkXjYiv91EwH/chwD/3sj&#10;Bv+MKQv/mDQS/588Gf+jQSL7pkYq8qhNM+qpVDziqVtE16NjU8yabGLCk3Vuuot+ebKFh4Oqf5GK&#10;pHuckJ54qpSadruWl3fPlpR50JSRetGSj3rTkI561I+NetWNjHrXi4x614uMeteLjHrXi4x614uM&#10;eteLjHrXi/91EwH/cxwD/30hBf+OKQr/mzQQ/6I5F/+mPh/3qkQm7q5KLuWxUjXcr1lBz6hhUsWg&#10;aWG7mHJusZF6eamLg4OhhY2LmoGYkZR+pZaQfLaYjX3Nl4x+z5WKftCTin7SkYl+04+JfdWNiH3W&#10;i4h91ouIfdaLiH3Wi4h91ouIfdaLiH3Wi/92EgH/dBwD/4AgBf+RKAn/njMP/6Q3Ff6qOxvzr0Ei&#10;6rRIKOK5UC7UtFZAya1fUb6lZ2C0nm9tqpd3eKGRgIKZjIqLkYeVkYuEopaGg7KZg4TLmISDzpaE&#10;g9CUhILSkoSB05CEgdSOhIDWjISA1oyEgNaMhIDWjISA1oyEgNaMhIDWjP93EgH/dBsD/4IeBP+U&#10;Jwj/oDIN/6c0E/quOBjvtT0c5rxGIdy/TCzOuVQ/w7FdULeqZV+tpGxso510d5mYfIGRk4aKiY+S&#10;kYKMn5Z9iq+YeovHmHyJzpZ9iNCUfobSkn+F05B/hNSOgIPWjICD1oyAg9aMgIPWjICD1oyAg9aM&#10;gIPWjP94EgH/dRsD/4UcBP+XJgf/oy8L/6swEPWzNBTruzoX4sREGNXESCvIvVM9vLZbTrGwY12m&#10;qmpqnKRxdpKfeoCJmoOJgZaOkHmTnJV0kqyXcZLDmHORz5Z2jtCUeIvSkXmK05B6iNWOe4fWjHuH&#10;1ox7h9aMe4fWjHuH1ox7h9aMe4fWjP94EgH/dhsD/4gbA/+aJQb/pisJ/q8sDPG5Lw7mwzYP3c08&#10;Fs7IRynCwlE7trxZTKq2YVufsGholatvdIumd36BooCGeZ+LjXGcmZJsm6mVaZu/lmuZ0JRulNGS&#10;cZHSkXOP1I91jdWNdovWi3aL1ot2i9aLdovWi3aL1ot2i9aLdovWi/95EQH/eBoC/4wZA/+eIwT/&#10;qiYG+LQlCOvAKAjhzTAH1NI3FMjNRSe7yE85r8JXSqO9X1iYuGZljbNtcYOvdXt6q36DcaiJimqm&#10;lo9lpaeSYqa9kmOj0pFnndOQapjUj22V1Y1uktaMcJDYinCQ2IpwkNiKcJDYinCQ2IpwkNiKcJDY&#10;iv97EQH/fBcC/5AXAv+iIQP/riAE8rsdBOXKHgPa2yQDzNk1EsDTQyS0zk02qMlVR5zEXVWRwGRi&#10;hrxrbXu4c3ZytXx+arOHhWOxlYpesKWMW7G8jVuv1Y1fp9WNY6HWjGac14tomdiKapbZiGqW2Yhq&#10;ltmIapbZiGqW2YhqltmIapbZiP98EAH/gRQC/5UVAf+nHQL8tRYC68YQAdrbDwDN4CUEw982D7jb&#10;QSGs1UszoNFTQ5TNWlGJyWJdfsZpZ3TDcXBrwXt4ZL+Gfl2+lIJYvaWFVr67hlW924ZYs9qHXKva&#10;h1+m2odhoduGY53bhWOd24VjnduFY53bhWOd24VjnduFY53bhf9+EAH/hxEB/5oRAP+tFADavgoA&#10;0c0KAMvkEAHB5CUHt+M1E63hQCGj3kkvl9tSPovXWUuA1GBXdtFoYW3PcGllzXpwXsyGdVjMlXlU&#10;zKZ7Uc28fFDM4nxTweB/VbffgFix3oFaq96BXKbfgVym34Fcpt+BXKbfgVym34Fcpt+BXKbfgf+A&#10;DwH/jg4B/6INANu1CADOwQgAxtAJAL7pEgK06SUKqugzF6DmPiWW5Ucyi+NOP4DhVUl24F1Tbd5m&#10;W2Xdb2Fe3XpnWNyGa1PclW9Q3aZxTd67ck3f4XFO0ed0UMbmd1K+5HhTuOR5VbLjelWy43pVsuN6&#10;VbLjelWy43pVsuN6VbLjev+DDgH/lgsA3asEAM24BgDCxAYAutQJALHvFAOn7iUNnu4zGpTtPSeK&#10;7EYzgOtOPnbrVUds6ltOZOpjVV3qbVpY6ndeU+qDYk7qkWVK66FnR+yzaUbt0GlI5uhpS9nrakzP&#10;7G1Ox+tvT8DqcE/A6nBPwOpwT8DqcE/A6nBPwOpwT8DqcP+JCwDpoAEA0LEEAMG8BQC3yQYArtoJ&#10;AKT1FwWb9ScQkvU0HIj2Pid/9kcydvZOO2z2VEJk9lpIXfZiTVf2a1FS9nVVTfeAWEj4jVpF+Jtc&#10;QvirXkH3vl9A999gQ+7sYEfj8V9I2/FhSdLyY0nS8mNJ0vJjSdLyY0nS8mNJ0vJjSdLyY/6VAADU&#10;qQAAwrUDALXBAwCqzwUAoOcLAZj9GgaP/ikQhv81G37/QCV0/0Yta/9MNWP/Ujpc/1k/Vv9gQ1D/&#10;aEdM/3FKR/97TEP/h05A/5RQPv+hUj3/sFQ7/8NVO/7hVTz58FVA8PRVQ+f3VEPn91RD5/dUQ+f3&#10;VEPn91RD5/dUQ+f3VNuhAADFsAAAtboCAKjHAgCd1gQAk/wOAYv/HQaD/ysPev81F3H/PB9o/0Im&#10;YP9JLFn/TzFT/1Y1Tv9dOEn/ZTtF/209Qf92Pz7/gEE7/4tDOf+YRTj/pEY2/7JHNf/ESDX/3Uk0&#10;//BJN/74STf++Ek3/vhJN/74STf++Ek3/vhJN/74ScmrAAC2tAAAqMEAAJvPAACO3wEAh/8RAX7/&#10;HQR1/ycLbP8vEmT/Nxhc/z4dVv9FIlD/SyVL/1IoRv9YK0H/Xy0+/2cvO/9vMTj/eDM2/4I0M/+N&#10;NjH/mTcw/6U4L/+yOi7/wDsu/9M7Lf/rPC3/6zwt/+s8Lf/rPC3/6zwt/+s8Lf/rPLiwAACovAAA&#10;mskAAIzZAACB9QMAef8QAW7/FgNl/x8GXv8nC1f/MA9R/zcTS/8+F0b/RRlB/0wbPf9SHTn/WB82&#10;/18hNP9mIjH/biQv/3clLf+AJiv/jCgp/5cpKP+iKif/rSsm/7ksJv/JLSb/yS0m/8ktJv/JLSb/&#10;yS0m/8ktJv/JLaq3AACaxQAAi9MAAH3iAAB1/wUAaf8MAV//EQJX/xcDUP8fBUn/JgdE/y4JP/82&#10;Czv/PQ03/0MPM/9JETD/TxIu/1UTLP9bFCr/YhUn/2kWJf9yFyP/exgh/4YZH/+RGh7/nBse/6Uc&#10;Hf+wHR3/sB0d/7AdHf+wHR3/sB0d/7AdHf+wHZzAAACMzgAAfN4AAHD1AABl/wAAWv8GAVH/DQFJ&#10;/xECQ/8XAz3/HwQ4/yYFNP8tBjD/Mwct/zkHKv8+CCf/Qwgl/0kJI/9OCSH/VAkf/1oKHf9hChv/&#10;aQsZ/3IMF/98DRb/hg0U/48OFP+aDxT/mg8U/5oPFP+aDxT/mg8U/5oPFP+aD/9cHAL/VyYD/1Ey&#10;Bv9OPAj/V0UQ/1tOGf9cWCL/W2Mr/1lvMv9Xejj/VIU9/1KQQf9QmUX/T6BH/06nSf9Nrkv/TLRM&#10;/0u7Tf9Kw07/Sc1P/0ndUP9I6VD/SPJQ+0n2UPZL+VDwTftP6k/7UOdP/FDnT/xQ50/8UOdP/FDn&#10;T/xQ50/8UP9cHAL/WCYD/1IyBv9ROgj/WkMQ/19NGf9fVyP/XmEr/1xtM/9ZeTr/V4Q//1SOQ/9S&#10;l0f/UJ9J/0+mS/9OrU3/TbRP/0y7UP9Lw1H/S85S/0rfUv9J6lP9SvJT+Ev2U/FN+FLrT/pS5VD6&#10;U+JR+lPiUfpT4lH6U+JR+lPiUfpT4lH6U/9dGwL/WSYD/1MxBv9UOQj/XUIQ/2JLGv9iVSP/YF8s&#10;/19rNP9cdzv/WYJA/1aMRf9UlUj/Up5L/1GlTv9QrE//T7NR/067Uv9NxFP/TM9U/0vgVf9L61X6&#10;TPJV9E32VexQ+FTmUfhV31L5VtxT+VbcU/lW3FP5VtxT+VbcU/lW3FP5Vv9eGwL/WiUD/1QxBv9Y&#10;Nwj/YUAR/2VJGv9mUyP/ZF0t/2JoNf9fdDz/XH9C/1mKR/9Wk0v/VJxO/1OkUP9Rq1L/ULNU/0+6&#10;Vf9OxFb/TdBX/03iWPxM7Vj2TvJY7lD1WOZT9ljfVPdZ11X4WdNV+FnTVfhZ01X4WdNV+FnTVfhZ&#10;01X4Wf9fGgL/WyUD/1UwBv9cNAj/ZT0R/2pHGv9rUST/aVot/2ZkNv9jcD3/X3xD/1yHSf9ZkU3/&#10;V5pQ/1WiU/9TqlX/UrJX/1G6Wf9QxVr/T9Jb/E7kW/hP7VzwUfJb51T0W95V9VzVVvZdzlj3XctY&#10;913LWPddy1j3XctY913LWPddy1j3Xf9gGgL/XCQD/1YvBf9gMgj/ajsQ/29EGv9wTiP/b1ct/2th&#10;Nv9nbD7/Y3hF/2CDS/9cjk//WphT/1egVv9WqVn/VLFb/1O6XP5Rxl78UNZf+VDnX/JS7l/nVfFf&#10;3VfyYNJY82HLWfVixVv1YsNb9WLDW/Viw1v1YsNb9WLDW/Viw1v1Yv9hGQL/XSMD/1otBf9lLwj/&#10;bzgQ/3RBGf92SyP/dVQt/3FdNv9sZz//aHNG/2R/TP9gilL/XZVW/1qeWf9Yp1z+VrBf/VS6YPxT&#10;x2L5Utxj81PoY+lV7mPeWPBk0FrxZchc8mbCXfJmvV7yZrte8ma7XvJmu17yZrte8ma7XvJmu17y&#10;Zv9iGQL/XiMD/14qBf9pLQj/dDUP/3o+GP98SCL/e1Es/3haNv9zYz//bW1H/2l6Tv9khlT/YJFY&#10;/12cXP1apWD7WLBi+la7ZfhVymb1VOBn7FbqZ99a7WfQXO9pxl3var9f72q5YO9qtWHvarNh72qz&#10;Ye9qs2HvarNh72qzYe9qs2Hvav9jGAL/YCID/2InBf9uKgf/eTIO/388F/+CRiH/gk8r/39YNf97&#10;YD7/dWlH/290TvtqgVX4Zoxb9WKXX/NfoWPwXKtm7lq2aexZxGrpWNpr4Vrqa9Bd7G3FX+xuvGHr&#10;b7Zi7G+xY+xurWTsbqtk7W2rZO1tq2Ttbatk7W2rZO1tq2Ttbf9kGAL/YSID/2YlBP9yJwf/fjAN&#10;/4U7Fv+IRR//iE0p/4ZVM/+CXj37fWZG9nZwTvJyfFXubYdc6miSYuZknGbjYaZq4F+ybd1dv2/a&#10;XdNw0l7qcMRg6XK6Yuhzs2Toc61l6XOpZulypmfqcaRn6nCkZ+pwpGfqcKRn6nCkZ+pwpGfqcP9l&#10;FwL/YiED/2kjBP93JQb/gi8M/4o5FP+OQx3/j0wm/41TMPmKWzrzhWNE7X9sTeh5d1XjdIJd3m6N&#10;Y9lpl2nTZqFuz2OsccthuXTIYcp1xWHldrlk5newZuV3qmjmd6Vp5naiaud1n2roc55r6XOea+lz&#10;nmvpc55r6XOea+lznmvpc/9mFwH/YyED/20gBP97IwX/hy4L/484Ev+TQRr/lUoj+pRRLfORWTfs&#10;jWBB5YdpSt+BdFPWen5dz3SIZcpvkWzFa5txwWimdb1msni6ZcJ6t2Xde65o43unauN7omvkep5s&#10;5XibbeV3mW3ndphu53WYbud1mG7ndZhu53WYbud1mG7ndf9nFgH/ZCAD/3AeA/9+IgX/iywJ/5M3&#10;EP+YQBj9mkgg9JpOKeyYVTPllV083Y9mR9OIb1PLgXlexXuDZr91jG65cZZ0tW6heLBrrHytart+&#10;qmrSf6Rs4H6ebeF9mm/ifJdw43qVcOR5k3Dld5Nx5neTceZ3k3Hmd5Nx5neTceZ3k3Hmd/9oFgH/&#10;ZCAD/3McA/+BIAT/jisI/5c1Dv+dPhX4n0Qc76BLJeefUi3fnVo305VjRsqObFPDh3Veu4F+Z7V7&#10;iG+vd5F1qnOceqVwqH6hb7aBnm/Kgptw3oGWcd+Ak3LhfpFz4nyQc+N6jnPkeY5z5XiOc+V4jnPl&#10;eI5z5XiOc+V4jnPleP9pFgH/Zh4D/3YaA/+EHwP/kioH/5s0DP6gOxLzo0EY6qZIIOKnTyfYolY2&#10;zJpgRcOTaVK7jXJes4Z6Z6yBhG+mfY12oHmYfJt2o4CXdLGDlHTFhJF13YOPdt6BjXbgf4t34X2K&#10;d+J7iXbkeol25HmJduR5iXbkeYl25HmJduR5iXbkef9pFQH/aR0D/3gZAv+HHgP/lSgG/54yCvqk&#10;Nw/vqD0U5qxEGt2tSyTQplQ1xp9eRLyZZlK0km9drIx3Z6SHgG+egop3mH6UfZJ7oIGNeq2EinnA&#10;hYh63ISHet2ChnrfgIZ64H6FeuJ8hXnjeoV55HmFeeR5hXnkeYV55HmFeeR5hXnkef9qFQH/axsC&#10;/3sXAv+KHAL/mCYF/6IwCPWoMwzrrjkQ4rNBFNaxRyPKq1I0wKRcQ7aeZFGtmGxcpZJ0Zp2NfW+W&#10;iIZ2j4WRfYqCnIKFgKqFgX+8hoCA24WAgN2DgH/egYB+4H+AfeF9gH3je4B85HqAfOR6gHzkeoB8&#10;5HqAfOR6gHzkev9rFQH/bRkC/34VAv+NGwL/myQD/qUsBvGsLwjnszQL3bo6ENC1RiHFr1Eyuqla&#10;QrCjYk+nnWpbnphyZZaTem6Pj4N2iIuOfIKImYF8hqeFeYa5hneH14V4hd2DeoPegXqC4H97geF9&#10;fIDje3x/43p8f+N6fH/jenx/43p8f+N6fH/jev9rFAH/cBgC/4EUAf+QGQH/nyIC+qkmBO2xKQXi&#10;ui8G1r82D8q6RCC/tE8xtK5YQKqoYE6ho2damJ5vZI+ad22IloB1gJKLe3qPloB0jqSEcY22hW+O&#10;0YVxi92Dc4nfgXWH4H52heF9d4Tje3eD5Hp3g+R6d4PkeneD5Hp3g+R6d4Pkev9sFAH/cxYC/4UT&#10;Af+UFgH/oh4B9a0gAue4IQLdwyYC0MM0DcS+Qh65uU0vrrNWPqSuXkyaqWVXkaVtYomhdWuAnX5y&#10;eZqIeXKXlH5tlqKCaZWzhGeWzYNpk96CbI/fgG+M4X5wiuJ8cojjenKH5Hlyh+R5cofkeXKH5Hly&#10;h+R5cofkef9tEwH/dhMB/4gSAf+YEwD/pxkB77MWAeLAFQDVyh4ByccyDL7DQByzvkssqLpUPJ61&#10;XEmUsGNViqxrX4Gpcmh5pXtvcqOFdmugkXtmn59/Yp+xgWCfyoBinOB/ZZfhfmiT4nxqkON7bI3k&#10;eW2M5XhtjOV4bYzleG2M5XhtjOV4bYzleP9uEwH/exEB/40QAP+dEAD6rBEA2rsLANXJCwDNzhsB&#10;wswvCrfJPRmsxUkpocBSOJe8WkaNuGFRg7VoW3qycGRyr3lra6yDcWSrj3ZfqZ56W6mvfFmqyXxa&#10;p+J7XqDje2Gb43pjl+R5ZpTld2aS5ndmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd/9wEgH/gA4B/5IOAPKj&#10;CwDZswkAz74JAMvMCQDE0xcAutIsB7DPOxalzEYmmshQNY/EWEGFwV9NfL5nVnO8b15ruXdlZLiC&#10;a162jnBZtZ1zVbWudVS2yHVTs+d2V6vmdlqk5nZcoOd1X5zndGCa6HRgmuh0YJrodGCa6HRgmuh0&#10;YJrodP9yEgH/hgwA+5gJANmpBgDOtQcAxsEHAMDPCQC62xMAsdopBafYNxKc1EQhktFNMIfOVTx9&#10;y11HdMllUGzHbVdlxXZeXsSBY1nDjmhUw51rUcOubE/EyG1Owu1tULjrb1Ow63BVq+pwWKbrcFmj&#10;63BZo+twWaPrcFmj63BZo+twWaPrcP93DwH/jQgA3qACAM+uBQDEuQUAu8UGALXTCgCu4RYBpuEp&#10;Bp3gNxGT3kIdidxMKX/aVDV111w/bdVkSGXTbE9f0nZUWdKBWVTRjl1Q0Z1gTdKwYkvTyWJK0u1i&#10;S8jyZk2/8WhPuPBpUbLwaVKv72lSr+9pUq/vaVKv72lSr+9pUq/vaf9/CgDtlgAA0qYBAMSyAwC5&#10;vAMAsMkGAKnYCgCh5xkCmecqCZDnNxSH5kIffeVKKXTkUTNr41k6ZOJhQV7ia0dY4nVLU+GAT0/i&#10;jVNL4ptVSeOsV0fkxFdG4+lXRt32WUfQ91xJyPdeSsH2YEu99mBLvfZgS732YEu99mBLvfZgS732&#10;YP+JAADZngAAx6wBALm2AgCuwQMApc4GAJzkDACV7x0Dje8sC4XvORV870Eec+9JJ2ruUC9i7lc1&#10;XO5fOlbuaD9S7nFCTe98RknviUlG8JZLQ/CmTUDxuU4/8ttPPvD3TkLm+09D3ftRRNT8U0XP/FRF&#10;z/xURc/8VEXP/FRFz/xURc/8VOGVAADLpgAAu7AAAK67AQCiyAIAmNUFAJD4DwGJ+CAEgvguC3n5&#10;NxNw+T8baPlGImD6TSha+lQtVPpcMU/7ZTVL+204R/x3O0P8gz0//ZA/PP2fQTr+r0M4/8ZEN//q&#10;RTb8/UU78v9EPur/RD7m/0Y+5v9GPub/Rj7m/0Y+5v9GPub/RtCfAAC9rAAArrUAAKLCAACVzwAA&#10;it0DAIT/EgF7/x4DdP8qCWz/Mw9k/zsWXf9DG1f/SiBR/1EkTP9YJ0j/YCpE/2gsQP9xLjz/ezE5&#10;/4gyNf+WNDP/pDYx/7Y3L//QOC7/7zkt//85Mf//OTP8/zkz/P85M/z/OTP8/zkz/P85M/z/OcGo&#10;AACvsQAAor0AAJTKAACH2AAAffMHAHb/EgFt/xoDZf8kBV7/LQpY/zYPUv89E0z/RRZI/0wZQ/9T&#10;Gz//Wh48/2EgOP9pITX/ciMx/30lLv+KJiv/mSgp/6cpJ/+5Kyb/0iwl/+8sJP//LST//y0k//8t&#10;JP//LST//y0k//8tJP//LbGuAACjuQAAlMYAAIbTAAB54QAAcf8IAGf/DwFf/xUCV/8eA1H/JgVL&#10;/y4HRv82CkH/PQw9/0QOOf9LEDb/URIy/1gTL/9fFSz/ZxYp/3EXJv98GCP/iRog/5gbH/+mHB3/&#10;tx0c/8oeHP/mHxv/8B8b//AfG//wHxv/8B8b//AfG//wH6S1AACVwgAAhs8AAHfeAABr9AAAYv8D&#10;AFn/CwFR/xEBSv8XAkT/HwM//yYEOv8tBTb/NAYy/zoHLv9ACCv/Rggo/0wJJf9SCSL/WQog/2IL&#10;Hf9rDBr/dg0X/4QOFf+SDxT/oBAT/60RE/+6ERP/wxIT/8MSE//DEhP/wxIT/8MSE//DEpe+AACG&#10;zAAAd9sAAGnnAABc/QAAVP8AAEv/BQBD/wwBPf8RAjf/FwIy/x4DLv8kAyr/KgQl/y8EIv81BR//&#10;OgUd/z8FGv9FBhj/SwYW/1IGFP9aBxL/YgcQ/2wHD/93CA3/hAgM/5AIDP+cCAz/oggM/6IIDP+i&#10;CAz/oggM/6IIDP+iCP9QIAL/SyoD/0Q2Bf9HOgb/Sj8I/05JD/9PVBf/T2Ae/01sJP9KeSr/SIUu&#10;/0aQMv9EmjT/Q6I3/0KqOP9BsTr/QLk7/0DBPP8/yz3/Ptw+/z7oPv898z7/Pfs//z7/Pv9A/z76&#10;Q/899ET/Pu5G/z/uRv8/7kb/P+5G/z/uRv8/7kb/P/9QIAL/SyoD/0U1Bf9KOAb/TT0I/1FID/9S&#10;Uhf/UV4e/09qJf9Ndyv/SoMv/0iOM/9GmDb/RKE4/0OpOv9CsDz/Qrg9/0HBPv9Ayz//QNxA/z/p&#10;QP8/9ED/Pv1B/0D/QP1C/0D2Rf9A8Eb/QelI/0HpSP9B6Uj/QelI/0HpSP9B6Uj/Qf9RHwL/TCkD&#10;/0c0Bf9NNgb/UTsI/1VGEP9WUBj/VVwf/1JoJv9QdCz/TYAx/0qMNf9Ilzj/RqA7/0WoPP9EsD7/&#10;Q7g//0PBQf9CzEH/Qd5C/0HrQ/9A9UP/QP1D/0P/Q/hG/0LwSP9D6kn/RONK/0XjSv9F40r/ReNK&#10;/0XjSv9F40r/Rf9SHwL/TSkD/0oyBP9QMwb/VTkI/1lDEP9aTRj/WVgg/1ZkJ/9TcS3/UH0z/02J&#10;N/9LlDr/SZ49/0emP/9GrkH/RbdC/0TBRP9EzEX/Q99F/0LtRv9C90b/Q/1G+Ub/RvBJ/0bpS/9H&#10;4kz/SNtN/0jbTf9I203/SNtN/0jbTf9I203/SP9THgL/TigD/04vBP9UMAb/WjYI/15AEP9gShj/&#10;XlUg/1tgKP9YbS//VHk0/1GFOf9OkT3/TJtA/0qkQv9JrUT/SLZG/0fBR/9GzUj/ReFJ/0TvSv9F&#10;+Er7R/1K8Ur/SehN/0vfTv9M10//TM9R/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/TP9UHQL/UCcD/1Is&#10;BP9ZLQX/XzII/2Q8EP9mRxj/ZFIg/2FcKP9daDD/WnU2/1aBO/9SjT//T5hD/02iRf9Mq0j/SrVJ&#10;/0m/S/9IzEz/SOFN/0juTfxI+U7yS/xN5079T91Q/VDSUv5QzFP/UcZU/1HGVP9RxlT/UcZU/1HG&#10;VP9RxlT/Uf9VHQL/UScD/1YpBP9eKgX/ZC8I/2o6D/9sRRf/bE8g/2hZKP9kYzD/YHA3/1x8Pf9Y&#10;iEL/VZNG/1OdSf9Rpkv/T7BN/066T/1NxlD6TdlR9kzqUfJN91HnUPpS21L7VM5U/FXHVv1VwVf+&#10;VbxY/lW8WP5VvFj+VbxY/lW8WP5VvFj+Vf9XHAL/UiYD/1omBP9iJgT/aiwH/3E3Dv9zQhb/c0wf&#10;/3BWKP9rYDD/Zms4/2N3Pv5fg0T7W45I+ViYTPdWoU/1VatR81O1U/FSwVTvUdBV61HnVeZS9lba&#10;VPlYzFb6WcNY+1q8Wvtat1v7WbNc+1mzXPtZs1z7WbNc+1mzXPtZs1z7Wf9YGwL/UyUD/14jA/9n&#10;IwT/cCoG/3c1Df96QBX/ekod/3hTJv9zXC/8bmY3+GlyP/RlfkXxYYlK7l6TTutcnVLoWaZV5liw&#10;V+RXvFjiVsxZ3lbkWdhW9FvKWPddwFr4Xrhc+F6zXfherl74Xatf+VyrX/lcq1/5XKtf+VyrX/lc&#10;q1/5XP9ZGwL/ViMD/2IgA/9sIAP/dSgF/30zC/+APRP/gUcb/39QJPl7WS30dmI27nFtPupseUXm&#10;aIRL4mSOUd5hmFXbXqJZ1lysW9NbuF7QWsZfzVrfYMha8mG+XPVitV70Yq5g9WKqYfVhpmL2YaNj&#10;91+jY/dfo2P3X6Nj91+jY/dfo2P3X/9aGgL/WSEC/2YdAv9wHgP/eiYE/4IxCf+GOxD/iEQZ+YZN&#10;IfKDVivrfl405XlpPeB0dEXab39M02qJU89mkljLY5xdx2GmYMRfsWPBXr9kvl7SZbpf7GayYPJm&#10;q2LyZqVk8mWhZfNkn2X0Y5xm9WKcZvVinGb1Ypxm9WKcZvVinGb1Yv9bGgL/XB8C/2kbAv91HAL/&#10;fiQD/4cuCP+MOA77jkIW8o5KHuuLUifkh1sw3YFmOtN6cEXNdXpOyHCDVcNsjVu+aZZgumagZLdk&#10;q2e0Y7hpsWLKaq5j5mqoZO9qombvaZ1n8GiaaPFnmGnyZpZp82SWafNklmnzZJZp82SWafNklmnz&#10;ZP9bGQL/XxwC/2wYAv95GwL/gyED/4wsBv+RNgv1lD8S7JVHGeSTTyLcjlgt0odiOsqBbEXDe3VO&#10;vnZ/VrhyiF20bpFir2ubZqtppmqoZ7NspWfDbqJn4G6eae1tmWrubJZr72qTbPBpkmzxZ5Bs8maQ&#10;bPJmkGzyZpBs8maQbPJmkGzyZv9cGQH/YhoC/3AWAv98GQL/hh8C/5ApBPqWMwnwmjwO55tEFd+a&#10;Sx3TlFUsyo1fOcKHaUW7gXFPtXx7V694hF6qdI1jpXGXaKFuomydbK5vmmy+cJhs2XGVbetvkW7s&#10;bo9v7WyNb+9qjG/waYtv8WeLb/Fni2/xZ4tv8WeLb/Fni2/xZ/9dGQH/ZBkC/3IUAf9/GAH/ih0B&#10;/5QmA/abMAbrnzgK4qI/ENifRxzNmVIrxJJdObuMZkS0h25OrYJ3V6d9gF6ieYlknXaTaZhznm2U&#10;capxkHG6co5x0XOMcupxinPrb4hz7W2Hc+5rh3PvaoZy8GiGcvBohnLwaIZy8GiGcvBohnLwaP9e&#10;GAH/ZxcB/3UTAf+DFgH/jhoB/pgjAvGfLATnpTMH3ag5DNGjRRvHnVAqvpdaOLWSY0StjGxOpod0&#10;V6CDfF6af4ZklXyPapB5mm6Ld6ZyiHa2dIV2zHSEd+lyg3fqcIJ37G6Cdu1sgnbvaoF28GmBdvBp&#10;gXbwaYF28GmBdvBpgXbwaf9eGAH/aRUB/3gSAf+GFAH/kRgB+pwfAe2kJwLiqiwE1qw0C8unQxrB&#10;ok4puJxYNq+XYUOnkWlNoI1xVpmIeV6ThYJkjYGMaoh/l2+DfaRyf3yzdH18yHV8fehzfHzqcXx7&#10;7G99eu1tfXnua3158Gl9efBpfXnwaX158Gl9efBpfXnwaf9fGAH/axMB/3sRAf+JEwD/lRUA9aAa&#10;AeipIAHdsCQB0LAyCsasQRi8pkwns6FWNaqcX0Gil2dMmpJvVZOOd12Mi4BkhoiKaYGFlW58g6Fy&#10;d4KwdHWCxXV0g+dzdYHqcXZ/6293fu1teH3ua3h88Gl4fPBpeHzwaXh88Gl4fPBpeHzwaf9gFwH/&#10;bhIB/34QAP+MEQD/mREA8aQTAOOuFgDWthwBy7QwCMGwPxe3q0slraZUM6ShXUCcnWVKlJhsU4yV&#10;dFuGkX1if46HaHmMkm10ip5xcIitdG2IwXRtieRzb4fqcXCE7G9yg+1tc4Hua3SA8Gl0gPBpdIDw&#10;aXSA8Gl0gPBpdIDwaf9hFwH/cRAB/4IOAP+QDgD1nQ0A46kMANm1DADPuRoAxbguB7u0PRWxsEkj&#10;p6tSMZ6nWz6Wo2NIjp9qUYabcll/mHpgeJWEZnKTj2xtkZxvaZCqcmaQvnNlkeFyaI7rcGqK7G5s&#10;iO1sbYbva26E8GluhPBpboTwaW6E8GluhPBpboTwaf9jFQH/dQ4B/4YNAPiUCwDcoggA1K0JAM+4&#10;CgDJvRcAv7wrBrW5OxOrtkchobFQL5itWTuPqmFGh6ZoT3+jcFd4oHhecp6BZGubjGlmmpltYpmo&#10;b1+ZvHBemd9vYJbsbmOR7W1mju5rZ4vvammJ8GhpifBoaYnwaGmJ8GhpifBoaYnwaP9nEgH/eQwA&#10;/4oKAN+aBADTpgcAzLEIAMe7CADBwhMAuMIoBK6/OBClvEQem7hOLJG1VziIsV5CgK5mS3irbVNx&#10;qXZaa6d/YGWlimRgo5doW6Oma1mjumxYo9xrWaDua1ya72pflvBpYZLxaGOP8WZjj/FmY4/xZmOP&#10;8WZjj/FmY4/xZv9rEAH/fgkA8ZAEANaeAwDMqgYAxLQGAL6+BQC4yBAAsMgkA6fGNQ2dw0Ibk8BM&#10;KIq9VDOBulw+ebdkRnG1a05rs3RUZLF+Wl+wiV9ar5ZiVq6lZVOuuWZSr9tlUqvyZlWk8mZYn/Jm&#10;WpvzZVyX82Rcl/NkXJfzZFyX82Rcl/NkXJfzZP9wDQD/hAQA3ZYAAM6jAwDErgQAu7cEALTCBQCu&#10;zQwAp84gAp7NMQqVyz4Wi8hJI4LGUi56w1o4csFiQGvAakdkvnNNXr18U1m8iFdUu5VbULulXU67&#10;uV5NvNtdS7n3X06x9mBRqvZgU6X2YFWh9mBVofZgVaH2YFWh9mBVofZgVaH2YP93CADrjAAA05sA&#10;AMaoAgC7sQIAsrsCAKrHBgCi0woAndYaAZXWLAaM1DoRg9JGHXrQTydyzlgxas1gOGTLaD9eynJF&#10;WMp8SVTJiE1PyZVRTMmlU0rJuVRJytxTR8j3VUjA/FhKuPtZTLL7Wk6t+lpOrfpaTq36Wk6t+lpO&#10;rfpaTq36Wv9/AADckwAAyqIAALysAQCxtQAAqMADAJ/LBgCW2QsAkeAbAYrfLAaC3zkOed5DF3Hd&#10;TSBq3FYoY9tfL13aZzVY2XE6U9l7Pk/ZiEJL2ZZFSNmmR0baukhF29tHRNj0SULT/01Eyf9PRcL/&#10;UEe7/1JHu/9SR7v/Uke7/1JHu/9SR7v/UuaKAADPmwAAv6cAALKwAACnuwAAnMYDAJPRBgCL6g4A&#10;hegfAn7oLQZ26DgObuhBFmbnSh1f51IjWedbKVXnZC1Q520xTOd4NUnnhDhG6JE6Q+igPEDpsj4/&#10;6ss+PujvPj3m/z894P9CP9f/REDO/0ZAzv9GQM7/RkDO/0ZAzv9GQM7/RtaTAADEowAAtKwAAKe2&#10;AACbwQAAkMwCAIbZBgCA8hIAefIfAnHyKwZq8jYMY/M/El3zRxhX808dUvNXIU30YCRJ9GkoRvRz&#10;KkL1fi0/9YsvPPaZMTr2qTM49740NvjhNTb1+TU18/80N+z/Njnl/zg55f84OeX/ODnl/zg55f84&#10;OeX/OMieAAC2qQAAqLIAAJu9AACPyAAAg9QAAHnoBwBz/BIBa/0dAmT9JwRe/jEIWP47DVP/QxFN&#10;/0sVSf9TGEX/WhpB/2MdPv9sHzv/diE3/4IjNP+QJTL/nycw/7AoLv/IKS3/6ios//8qLP//Ki/5&#10;/yov+f8qL/n/Ki/5/yov+f8qL/n/KrmmAACqrgAAnLkAAI7FAACB0QAAdd4AAG36CQBl/xEBXv8a&#10;Alf/IwNS/ywFTP80B0j/PApD/0QMP/9MDjz/UxA4/1sSNf9jFDL/bBYv/3cXLP+EGSn/kxon/6Ic&#10;Jf+0HST/zB4j/+0eIv/9HyL//x8i//8fIv//HyL//x8i//8fIv//H6yrAACdtgAAj8IAAIDOAABz&#10;3AAAZ+kAAF//BgBY/w4AUf8VAUv/HQJG/yYDQf8tBDz/NQU4/zwGNP9CBzH/SQgu/1AJK/9XCij/&#10;Xwol/2kMI/90DSD/gg4d/5IPG/+iEBr/shEZ/8gSGP/lExf/+hQX//oUF//6FBf/+hQX//oUF//6&#10;FJ+zAACQvwAAgMwAAHLaAABk5AAAWPUAAFH/AQBK/wsARP8QAT7/FwE5/x4CNP8lAjD/LAMs/zIE&#10;KP84BCX/PgUi/0QFH/9KBRz/UQYa/1kGF/9jBxT/bgcS/3wIEP+MCA//nAgO/6wJDv+7CQ3/0wkN&#10;/9MJDf/TCQ3/0wkN/9MJDf/TCZG8AACByQAActcAAGTkAABU6wAAS/8AAET/AAA9/wQAN/8MADH/&#10;EAEs/xYBKP8cAST/IgIg/ycCHP8sAhn/MQMW/zYDE/88AxH/QgMP/0kEDf9RBAv/WgQJ/2YEBv9z&#10;BQP/gQUC/5AFAf+cBQH/qwUB/6sFAf+rBQH/qwUB/6sFAf+rBf9EJAL/Py4D/zw2BP9AOAT/QT0G&#10;/0FFCP9BUQ3/QF0T/z9qGP88dxz/OoQg/zeRI/82myX/NaQn/zSsKP80tSr/M74r/zLIK/8y1Sz/&#10;MeUt/zHxLf8x+y3/MP8t/zD/Lf8z/y3/Nv8s/jj/Lfk6/y72O/8u9jv/LvY7/y72O/8u9jv/Lv9F&#10;IwL/Py4D/z40A/9CNgT/RDsG/0RDCP9FTw3/RFsT/0FoGf8/dR3/PIIh/zqPJP84mif/N6Mp/zas&#10;Kv82tCz/Nb0t/zTILv801i7/M+Yv/zPyL/8y/DD/Mv8w/zP/L/82/y//Of8v+Tv/MPQ9/zHxPf8x&#10;8T3/MfE9/zHxPf8x8T3/Mf9GIwL/QC0D/0EyA/9GMwT/SDgG/0hACP9JTA7/SFgU/0VlGv9Cch//&#10;QH8j/z2MJv87mCn/OqEr/zmqLf84sy7/N70v/zbHMP821TH/NuYy/zXxMv81+zL/Nf8y/zb/Mv86&#10;/zH6Pf8z8z7/NO1A/zTqQf806kH/NOpB/zTqQf806kH/NP9HIgL/QSwD/0UvA/9JMAT/TDUG/009&#10;CP9OSA7/TVQV/0thG/9IbiD/RXsl/0KIKP8/lCv/Pp4u/z2nL/88rzH/PLgy/zvDM/86zzT/OuE1&#10;/zruNf86+DX/Ov81/zr/Nfs+/zXyQf8360L/OOVE/zjhRf844UX/OOFF/zjhRf844UX/OP9IIgL/&#10;QywD/0gsA/9OLQT/UTEF/1M5CP9VRQ7/U1EV/1FdHP9OaiH/S3cm/0iDK/9Fjy7/RJkw/0KiM/9B&#10;qzT/QbQ2/0C9N/8/yTj/P9s4/z/qOf8/9Tn/P/85+0D/OPFD/zroRf884Uf/PNpI/z3VSf891Un/&#10;PdVJ/z3VSf891Un/Pf9JIQL/RCoD/00oA/9TKQT/Vy0F/1k2CP9cQg7/W04V/1hZHP9VZSL/UnIo&#10;/09+Lf9MijD/SpQz/0ieNv9Hpjj/Rq85/0W4O/9FxDz/RNI8/ETlPfhE8j31Rf488UX/PuZI/0Dc&#10;Sv9B0kv/QcxN/0HJTf9ByU3/QclN/0HJTf9ByU3/Qf9KIAL/SCcC/1ElA/9YJQP/XSoE/2AzB/9j&#10;Pw7/YkoV/2BVHP9cYSP/WW0p/1V5Lv9ShDP/UI82/U6ZOftMojv6S6o9+Eq0P/dKvkD1ScxA8Unh&#10;Qe1K8EHqSvxC5Er/RNhM/0XMT/9GxlD/RsBR/0a+Uf9GvlH/Rr5R/0a+Uf9GvlH/Rv9MIAL/TCQC&#10;/1UhAv9dIQP/YycE/2cxBv9qPAz/akcU/2dSG/9jXCP/X2gq+1x0MPdZfzX1Voo58lSUPPBSnT/u&#10;UaZB7FCvQ+pPukToTsdE5k/dReFP7kXdTvtI1E//SchR/0rAU/9KulT/SrZV/0q0Vv9KtFb/SrRW&#10;/0q0Vv9KtFb/Sv9NHwL/UCEC/1oeAv9iHgL/aSUD/20tBf9xOQv/cUQS/29OGvtrWCL1ZmMp8WNv&#10;MO1gejbpXIU75lqPP+RYmELhVqJE31WrRtxTtkjaUsNK1lLYStFT7EvMU/pNxVT/TrxW/0+1V/9P&#10;sFj/TqxZ/02qWv9Nqlr/Tapa/02qWv9Nqlr/Tf9OHgL/Ux4C/14bAv9nGwL/biID/3MqBP93NQn/&#10;eEAQ+XdKGPJzVCDsb14o52tqMOJndTbeY4A82V+KQdRdk0bRW51JzlmmTMtYsE7IV7xQxlbNUcNX&#10;5lG+V/dSuFj/U7Ba/1OrXP9Sp13/UqNd/1GiXf9Qol3/UKJd/1CiXf9Qol3/UP9PHgL/VxsC/2IX&#10;Af9sGQL/dCAC/3knA/9+Mgf5gDwN8X9GFep7UB3kd1sm3XNmLtVtcDfQaXo+y2WERMdijknEYJdN&#10;wF6gUL1dqlO7W7ZVuFvFVrVb31ayXPNXrF39V6Ze/VahYP5VnmD/VJxh/1OaYf9TmmH/U5ph/1Oa&#10;Yf9TmmH/U/9QHQL/WhkB/2UVAf9wFwH/eB0B/38kAv2ELgXzhjgK6oZCEeOESxnbf1cj0XliL8t0&#10;bDjFb3ZAwGx/RrxoiEu4ZpFQtWObU7FhpVauYLBZq1+/Wqlf1FumYO9bomH6Wp1j+1mZZPxYlmT9&#10;V5Vl/lWUZf5VlGX+VZRl/lWUZf5VlGX+Vf9QHQL/XRcB/2kSAf90FQH/fRoB/4QhAfeJKgPtjTQH&#10;5I09DdyLSBbRhVQjyX9eLsJ6aDi8dXFAt3F6R7JuhE2ua41SqmiWVqdmoFmjZatcoGS5Xp5kzV6b&#10;ZOpemGb4XZRn+VySaPtakGj8WY5o/VeOaP1Wjmj9Vo5o/VaOaP1Wjmj9Vv9SHAH/XxQB/2wRAf94&#10;EwH/gRcB/4gdAfKPJQLnky8E3pU4CdOQRRXKi1EiwoVbLruAZTi0e25Br3d3SKp0f06lcIhToW6S&#10;V51rnFuZaqdelmm1YJRoyGGSaeZgj2r3X41r+F2La/lciWz7Wohs/FiIa/xYiGv8WIhr/FiIa/xY&#10;iGv8WP9UGgH/YhMB/28QAf97EgD/hRQA+o0ZAO2THwHimSgC2JkzCMyVQhTEkE4hvItZLbSFYjeu&#10;gWtAqHxzSKJ5fE6ddoVUmXOOWJVxmFyRb6RgjW6xYottw2OJbuJih2/2YYZv91+Fb/ldhG/6W4Nv&#10;+1mDb/xYg2/8WINv/FiDb/xYg2/8WP9WGAH/ZBEB/3IOAP9+EAD/iBEA9ZEUAOiYGQDdniAB0Z4x&#10;B8eaQBO+lUwgtpBWLK6LYDenhmhAoYJwSJx+eU6We4JUkniLWY12lV2JdKBhhXOuY4Jyv2SAc95k&#10;gHT1Yn909mB/c/hefnP5XH5y+lp+cvtZfnL7WX5y+1l+cvtZfnL7Wf9YFwH/ZxAB/3UOAP+BDgD/&#10;jA4A8ZUQAOOdEQDWoxsAy6EvBsKePhK5mUoesJRUK6mQXTaii2Y/m4duR5WEdk6QgH9Ui36IWYZ7&#10;kl2BeZ5hfXirZHp4vGV5eNlleHn0Ynl49mB5d/heeXb5XHl1+lp5dftaeXX7Wnl1+1p5dftaeXX7&#10;Wv9aFQH/aQ4A/3gMAP+EDADvkAsA3ZoKANmiCwDQphgAxqUsBb2iPBC0nkgdq5lSKaOVWzSckWM+&#10;lY1rRo+Jc02JhnxThISFWH+BkF16f5thdn6oZHN9uWVxftNlcX7yY3J99mBze/dedHr5XHR5+lt1&#10;eftadXn7WnV5+1p1eftadXn7Wv9dEwH/bA0A/3sLAPaICQDckwYA1Z0JANGlCgDKqhUAwakqBLem&#10;Og+uokYbpp5QKJ6aWTOWlmE8j5NpRImPcUyDjXlSfYqDV3iIjVxzhplgb4SmY2yEt2RqhM9kaoTw&#10;YmyC9mBtgPdeb3/5XG99+ltwfPtacHz7WnB8+1pwfPtacHz7Wv9fEQH/bwoA/34IAOOMAwDWlwUA&#10;z6AHAMqoCADErhMAu60nA7KrNw2pp0QZoKROJpigVzGRnF86iplnQ4OWb0p9k3dQd5GAVnKPilpt&#10;jZZeaIujYWWLtGNji8xjY4vuYWWJ919nhvheaYT5XGqC+lprgftaa4H7WmuB+1prgftaa4H7Wv9i&#10;EAD/cgcA+IIDANuPAgDPmgUAyaMGAMOsBgC9shAAtbIkAqywNQujrUIXm6pMI5KmVS6Ko104g6Bl&#10;QH2dbEd2m3RNcJl9U2uWiFhmlZRcYpShX1+TsmBdk8lgXZPtX16Q+F5hjPlcY4r6W2SH+1plhvtZ&#10;ZYb7WWWG+1llhvtZZYb7Wf9mDQD/dwMA44cAANOTAQDKngQAwqcEALuvBAC1tg0ArrchAqW2Mgmd&#10;sz8VlLBKIIytUyuEqls0fahjPHalakNwo3JKaqF7T2WghlRgnpFYW52fW1idsF1WncddVp3rXFea&#10;+ltalfpaXJH7WV6O/FhfjfxXX438V1+N/FdfjfxXX438V/9qCgD/fAAA3IwAAM2YAADDowMAuqoC&#10;ALOzAQCsvAoApr0dAZ68LwaWujwRjbhHHIW1UCd9s1kwdrFgOG+vaD9prXBFY6t5Sl6qhE9aqZBS&#10;VaieVVKnr1dRqMZXUKfqV1Cl/FdTn/1XVZr9VleW/lZYlf5VWJX+VViV/lVYlf5VWJX+Vf9vBADm&#10;ggAA0pEAAMadAAC7pgEAsq4AAKq3AQCiwgUAnMQYAJXDKgSNwjkNhcBEGH2+TiF1vFYqbrpeMmi5&#10;Zjhit24+XbZ4Q1i1gkdUtI9LULSdTk2zrlBLtMVQS7PqUEqx/1FMq/9STqX/UlCh/1JRnv9RUZ7/&#10;UVGe/1FRnv9RUZ7/Uf92AADdiQAAypcAAL6iAACzqgAAqbMAAKC8AgCYxgYAkcwSAIvMJQKEyzQJ&#10;fMlAEnXIShttx1MjZ8VcKmHEZDBcw202V8J2OlPCgT9PwY5CS8GdRUjBrkZHwcVGR8HqRkS+/0lF&#10;uf9KR7P/S0mt/0xKq/9MSqv/TEqr/0xKq/9MSqv/TOl/AADRkAAAwp4AALWnAACqrwAAoLgAAJbB&#10;AgCMywcAhNUNAIDVHgF51S4FctQ8DGzTRxRl0lAbX9FZIVrRYidV0GssUdB1ME3PgTRJz443Rs+d&#10;OUTQrjtC0MY7Q9DqOkDN/T4+y/9AQMP/QkG9/0NCuf9EQrn/REK5/0RCuf9EQrn/RN2IAADHmAAA&#10;uKMAAKurAACgtAAAlb4AAIvIAwCA0QcAeOENAHThHQFu4SsDaOA3CGHgQg5c4E0UV+BWGVPgXx1P&#10;4GkiS+BzJUfgfihE4IsrQuCaLT/hqy8+4sEvPuLlLzzf+jE53v80Odn/NjrQ/zg7zP85O8z/OTvM&#10;/zk7zP85O8z/Oc2SAAC8oAAAragAAKGxAACVuwAAicUAAH7PAgB02gYAbusRAGjrHgFi6yoDXew1&#10;BlfsPwtS7EgPTexRE0rtWhZG7WMZQ+1tHEDteB497oUhOu6TIzjvoyQ28LYmNfHSJjTv8yY07P8m&#10;Muv/KDLn/ysz5P8sM+T/LDPk/ywz5P8sM+T/LMGcAACwpgAAo64AAJa4AACJwwAAfc0AAHHYAABn&#10;5gYAYvYRAFz3HQFX9ycCUvcxBE34OgZI+UIJRPlLC0H6VA4++lwQO/tlEjj7bxQ1+3sWMvyJGDD9&#10;mBku/aobLP6/HCv/4x0q/PodKvr/HSr3/xwq9/8dKvf/HSr3/x0q9/8dKvf/HbOjAACkqwAAl7YA&#10;AInBAAB7ywAAb9YAAGPfAABb9QYAVf8QAFD/GQFL/yMCRv8sA0L/NAQ+/zwFOv9DBjf/Swc0/1MI&#10;Mf9bCS7/ZAor/28MKP98DSb/iw4k/5wQIv+uESH/xRIg/+kTH//8Ex7//xMe//8THv//Ex7//xMe&#10;//8THv//E6apAACYswAAir8AAHvKAABu1QAAYN8AAFTnAABO/wQASf8OAEP/FAA//x0BOv8lAjb/&#10;LAIy/zMDL/86Ayv/QQQo/0gEJf9PBSL/VwUg/2AGHf9sBxr/eQcY/4oIFv+bCBX/rQkU/8MJE//j&#10;CRP/+AkT//8KE///ChP//woT//8KE///CpqxAACLvQAAfMgAAG3UAABf4AAAUeYAAEf1AABB/wAA&#10;PP8JADf/EAAy/xUBLv8dASr/IwEm/ykBIv8vAh//NQIc/zsCGf9CAxb/SQMT/1EDEf9aAw//ZgQN&#10;/3QEC/+FBAr/lgUJ/6gFCP+5BQf/0AUH/+MFB//jBQf/4wUH/+MFB//jBY26AAB9xwAAbdMAAF/g&#10;AABQ5wAAQu0AADr/AAA1/wAAL/8CACr/CgAm/w8AIv8UAB7/GgEa/x8BFv8jARP/KAEQ/y0BDv8z&#10;AQz/OQIK/0ECB/9JAgP/UwIA/14CAP9sAgD/fAMA/40DAP+dAwD/rAMA/7UDAP+1AwD/tQMA/7UD&#10;AP+1A/85JwL/MzIC/zU0A/84NgP/ODsE/zZDBf8zTgf/MVsJ/y9oDf8tdhH/K4QU/ymRFv8pmxj/&#10;KKQZ/yitGv8otRv/J74c/yfIHP8n1B3/J+Qd/yfvHv8n+R7/J/8e/yf/Hv8n/x3/KP8d/yv/Hv8t&#10;/x/8L/8f/C//H/wv/x/8L/8f/C//H/86JwL/NDEC/zgxA/87NAP/OzkE/zpBBf83Swf/NVgK/zNl&#10;Dv8xcxL/L4EV/y2OF/8tmBn/LKEb/yyqHP8rsh3/K7se/yvEH/8r0B//KuEg/yrtIP8q9yD/Kv8g&#10;/yv/IP8r/x//LP8f/y//Ifwx/yL3M/8i9zP/Ivcz/yL3M/8i9zP/Iv87JgL/NTAC/zsvAv8+MQP/&#10;PzYE/z49Bf88SAf/O1UL/zliD/83bxP/NX0X/zOKGf8ylRv/MZ4d/zCnHv8wrx//MLcg/y/AIf8v&#10;yyL/L9wi/y/qI/8v9SP/L/4j/y//Iv8w/yL/MP8j+zP/JfU1/yXwN/8m8Df/JvA3/ybwN/8m8Df/&#10;Jv88JgL/OS0C/z8sAv9DLQP/RDIE/0M5Bf9DRQf/QlIL/0BfEP8+axX/O3gY/zmFG/83kB7/N5og&#10;/zajIf81qyL/NbMj/zS8JP80xiX/NNQl/zTmJv808Sb/NPsm/zX/Jf41/yb6Nv8o8zj/Kew6/ynm&#10;PP8q5jz/KuY8/yrmPP8q5jz/Kv89JQL/PSoC/0MoAv9HKQP/SS0E/0o2Bf9KQQf/SU0M/0daEf9F&#10;Zxb/QnQa/0CAHf8+jCD/PZUi/zyeJP87pib/O64n/zq3KP86wSj/Os0p/zrhKf467in7Ovkp9zv/&#10;KfY6/yvwO/8t6D3/LuE//y7bQf8u20H/LttB/y7bQf8u20H/Lv8+JQL/QSYC/0gkAv9MJQL/TykD&#10;/1IzBf9RPgf/UUkM/09WEv9MYhf/Sm8c/0d7IP9FhiP/Q5El/0KaJ/9Boin/Qaoq/UCyK/xAvCz7&#10;P8gt+D/bLfRA6y3wQPct7UD/L+s//zHkQf8y20P/M9FE/zPLRv8zy0b/M8tG/zPLRv8zy0b/M/9A&#10;JAL/RSMC/0wgAv9SIQL/ViYD/1kvBP9ZOgf/WUYM/1ZREv9UXRj/UWod/k51IfxMgSX5Soso90mV&#10;K/VHnSzzR6Yu8kauL/BFuDDvRcQx7UXTMehG6DHlRvYy4kX/Nd9E/zbTR/83ykj/OMRK/zi/S/83&#10;v0v/N79L/ze/S/83v0v/N/9BIwH/SR8B/1EcAf9XHAL/XCMC/2AsA/9gNgb/YEEL/15NEf1bWBj4&#10;WGQd9FVwI/FTfCfuUIYr60+QLulNmTDnTKEy5UyqM+NLtDTiS8A14EvPNdtL5jbVSvQ40Ur/Os5K&#10;/zzETP88vU3/PLhP/zy0T/87tE//O7RP/zu0T/87tE//O/9CIgH/TBwB/1UYAf9cGQH/YyAC/2Yo&#10;A/9oMgX/aD0J+mZIEPRjUxfuYF8d6l1rI+ZadijiV4Et31WLMNxTlDPZUZ021VCmONNPrzrQT7s7&#10;zk7JPMtP4T3HT/I+w0//QMBP/0G3Uf9BsVL/QK1T/0CqVP8/qlT/P6pU/z+qVP8/qlT/P/9GHwH/&#10;UBkB/1kVAf9iFwH/aB0B/2wkAv9vLgP5bzgH8W5EDutrThXlaFsc32RnI9pgcSrUXXsv0FuFNMxY&#10;jjjJV5c7x1WgPcRUqT/CU7RBv1PCQr1T1kO5U+1EtlP9RbNU/0WsVv9Ep1f/RKRY/0OhWP9CoVj/&#10;QqFY/0KhWP9CoVj/Qv9IHQH/UxYB/10SAf9mFAH/bRkB/3IhAft1KQLydjMF6XY+C+JzShLbb1ca&#10;0mtiI81nbCvIZHYxxGF/N8BeiTu9XJI+uluaQbdZpES1WK5Gsle7R7BXzUitWOhIqlj6SadZ/0ih&#10;Wv9InVv/R5tc/0aZXP9FmVz/RZlc/0WZXP9FmVz/Rf9LGgH/VxMB/2EQAP9rEgD/chYA/3gcAfV7&#10;JAHrfS0D4n45B9l7RhDQdlMayXFeJMNtaCy+anEzumd7OLZkgz2yYoxBr2CVRaxen0epXalKply2&#10;S6Rcx0yiXOJNn133TJxe/0yYX/9KlWD/SZNg/0iRYP9HkWD/R5Fg/0eRYP9HkWD/R/9OGAH/WhEB&#10;/2QOAP9vEAD/dhMA/H0XAO+BHgHkhCcC24Q0BdCBQw/IfE8ZwXhaI7tzZCy1cG0zsWx2Oq1qfz+p&#10;Z4hDpWWRR6Jjm0qfYqVNnGGxT5lgwVCXYNxQlWHzT5Ni/06QY/9MjmT/S4xk/0qLZP9Ii2T/SItk&#10;/0iLZP9Ii2T/SP9QFgH/XBAA/2gNAP9yDgD/ehAA9oESAOmGFwDeiiAB0oowBMmGQA7Bgk0Zun1X&#10;I7R5YSyudWo0qXJyOqRve0CgbIREnWqNSJlol0yVZ6FPkmatUZBlvVKOZdRTjGbwUYtn/1CIZ/9O&#10;h2j/TIZo/0uFZ/9JhWf/SYVn/0mFZ/9JhWf/Sf9SFAH/Xw4A/2sLAP91DAD5fg0A8IUOAOOLEADW&#10;jxoAzI4uBMOLPQ27h0oYtINVIq1+Xiune2czondvOp10eECZcoBFlW+JSZFtk02NbJ5QimqqU4dq&#10;uVSFas9UhGvuU4Ns/1GCbP9PgWv/TYBr/0yAa/9KgGv/SoBr/0qAa/9KgGv/Sv9UEgH/YQwA/24K&#10;AP14CQDogggA3IkJANiPCwDQkxcAxpMrA76QOwy2jEgXrohSIaeEXCuhgGQznHxtOpd5dUCSd31F&#10;jnWGSopykE6GcZtRgm+nVH9vtlV9b8tWfG/rVHxw/1J7cP9Qe2//Tntv/017bv9Le27/S3tu/0t7&#10;bv9Le27/S/9XEQD/YwoA/3AHAPB8BQDchQUA1IwIANCTCQDKlhQAwZcpA7mUOQuxkEYWqY1QIKKJ&#10;WiqchWIyloJqOZF/cj+MfHpFh3qDSoN4jU5/dphRe3WkVHh0s1Z2dMhWdXToVXV1/VN1dP9RdXP/&#10;T3Zy/012cf9MdnH/THZx/0x2cf9MdnH/TP9ZEAD/ZgcA/3MEAOF/AQDWiAQAz5AGAMqWCADEmhIA&#10;vJsmArSYNwmslUQUpJFOH52OVyiWimAxkIdoOIuEcD+GgnhEgX+BSX19i014e5ZRdHqiVHF5sVZv&#10;ecVWbnrmVW56/FNvef9RcHf/T3F2/01xdf9McXX/THF1/0xxdf9McXX/TP9bDgD/aQQA9ncAAN2C&#10;AADQiwMAyZMFAMSZBgC+nhAAtp8kAq6dNAimmkETn5ZMHZiTVSeRkF4vi41lN4WKbT2AiHVDe4V+&#10;SHaDiExygpNQboCgU2t/rlVof8JWZ3/jVWiA+lNpfv9Ranz/T2t7/01sef9MbHn/TGx5/0xsef9M&#10;bHn/TP9eDAD/bAEA5noAANaGAADLjwIAxJcEAL6dBAC4og4AsaMhAamiMgehnz8RmZxKG5KZUyWL&#10;llwthZNjNX+Razt6jnNBdYx8RnCKhUtriJFPZ4edUmSGrFRihr9VYYbhVGGG+VJjhP9QZYH/T2Z/&#10;/01nfv9MZ37/TGd+/0xnfv9MZ37/TP9hCgD/bwAA4H4AANCJAADGkwEAv5sDALihAgCxpgsAqqge&#10;AaOnLwWbpT0PlKJIGYyfUSKFnFkrf5phMnmYaTl0lXE/b5N5RGqSg0hlkI5MYY+bT16OqlJbjr1S&#10;Wo7eUluN+FBci/9PXoj/TmCF/0xhg/9LYYP/S2GD/0thg/9LYYP/S/9kBQD1dAAA2oIAAMuOAADB&#10;lwAAuJ4BALGlAACpqwcAo60aAJysLASVqzoMjahFFoamTx9/pFcoeaJfL3OgZjVtnm47aJx3QGOa&#10;gUVfmYxJW5iZTFeXqE5Vl7tPVJfcTlSW9k5VlP9NWJD/TFmN/0tbiv9KW4r/SluK/0pbiv9KW4r/&#10;Sv9oAADleQAA0YcAAMWSAAC7nAAAsaIAAKmpAAChsQIAm7MVAJWzKAKOsjYJhrBCEn+uTBt4rFQj&#10;cqpcKmyoZDFnp2w2YqV1O12kf0BZo4pDVaKXR1Ghp0lPobpKTqLZSU6g9UlOn/9JUJn/SVKW/0hU&#10;kv9HVJL/R1SS/0dUkv9HVJL/R/9uAADefwAAyo0AAL6YAACzoAAAqqcAAKGuAACXtgAAkboQAIy6&#10;IwGFuTIGfrg+Dne2SRdxtVIea7NaJWWyYitgsWowW7BzNVevfTlTrok9T62WQEytpUJKrblDSa7Y&#10;Qkir9UNHqv9ESaX/REug/0RNnP9ETZz/RE2c/0RNnP9ETZz/ROp1AADShgAAw5MAALedAACspAAA&#10;oqsAAJizAACOuwEAhcEMAIHCHQB7wi0DdcE6CW/ARRFpv08YY75XHl69XyNZvGgoVbtxLVG7ezBN&#10;uoc0SrqVN0e6pTlFurg6RLrXOUO49TtCtv89QrP/PkSu/z5Fqf8+Ran/PkWp/z5Fqf8+Ran/PuB9&#10;AADJjQAAu5oAAK6iAACjqQAAmLEAAI65AACEwQIAeckHAHTLFABwzCYBa8s1BWXLQApgyksQW8pU&#10;FlfJXRpSyWUfTshvI0vIeiZHyIYpRMiULELIpC5AyLgvP8nXLz/H9TA9xP8zO8P/NTy+/zY9uP83&#10;Pbj/Nz24/zc9uP83Pbj/N9GGAADAlQAAsp8AAKWnAACarwAAjrcAAIO/AAB4xwMAbs8HAGXXDQBj&#10;2B0AYNgtAlvYOgRX2EYJU9hQDU/YWRFL12IVR9dsGETXdxtB14QePtiTIDzYoyE72bciOtrVIjrW&#10;8iM31P8nNtL/KTTR/ys2yv8tNsr/LTbK/y02yv8tNsr/LcWQAAC2nQAAqKUAAJytAACPtgAAg74A&#10;AHfHAABszwIAYtYHAFrkDgBY5BwAVOQpAVDkNQNM5T8FSOVJB0XlUwpC5lwNP+ZmDzzmcRI6534U&#10;N+eMFjXnnBcz6K4ZMunGGTLo6hkx5f4ZL+T/HC7k/x4t4v8gLeL/IC3i/yAt4v8gLeL/ILqaAACq&#10;owAAnasAAJC0AACDvQAAd8YAAGvPAABf1gAAVN4EAFHwEABN8BsASvAmAUbxMAJC8joDPvJDBDvz&#10;SwU481QHNvRdCDP0aAkw9XQLLvWBDCz2kQ4q9qIPKPe3ECf41hEn9vQRJvP/ESbx/xEl8f8TJfH/&#10;EyXx/xMl8f8TJfH/E62hAACgqQAAkrMAAIS8AAB2xgAAac8AAF3YAABR3wAASe4EAEb8DgBC/RcA&#10;Pv4hADv+KgE3/zMCNP86AjD/QgMt/0oDK/9TBCj/XAUl/2YFIv9zBiD/gwcf/5QIHf+mCBz/vAgb&#10;/+IJGv/5CRr//wkZ//8JGf//CRn//wkZ//8JGf//CaKnAACTsQAAhbsAAHbGAABp0AAAW9oAAE7g&#10;AABD5QAAPvsBADr/DAA2/xMAMv8bAC//IwAr/yoBKP8xAST/NwEh/z8CH/9GAhz/TgIZ/1gDFv9j&#10;AxP/cAMS/4EEEf+TBBD/pwQP/70FDv/gBQ7/9gUO//8FDv//BQ7//wUO//8FDv//BZWvAACGugAA&#10;d8UAAGjQAABa2wAATOEAAEDnAAA38wAAMv8AAC7/BwAq/w4AJv8TACP/GgAf/yAAG/8mABj/KwEV&#10;/zIBEv84ARD/QAEO/0gBDP9SAQn/XQIG/2sCBP99AgL/kAIB/6MCAP+2AgD/zQMA/+wDAP/sAwD/&#10;7AMA/+wDAP/sA4i5AAB4xAAAadAAAFvdAABL4wAAPukAADLuAAAr/wAAJv8AACH/AAAd/wgAGv8N&#10;ABb/EQAT/xYAEP8aAA7/HwAL/yQACf8qAAb/MAAC/zcBAP9AAQD/SgEA/1YBAP9kAQD/dQEA/4gB&#10;AP+aAQD/qgEA/7sBAP+7AQD/uwEA/7sBAP+7Af8vKwH/KzIC/y8xAv8wNAL/LzkD/ytBA/8nTAT/&#10;I1gF/yFmBv8gdAf/HoIJ/x6OC/8emAz/HqEN/x6pDv8esA//HbgP/x3BEP8dyxD/HdsR/x3oEf8d&#10;8hH/HfwR/x7/Ef8e/xD/Hv8Q/x//Ef8f/xL/If8T/yL/E/8i/xP/Iv8T/yL/E/8vKwH/LjAC/zIv&#10;Av8zMQL/MjYD/y8+A/8rSQX/KVYG/ydjB/8lcQj/JH4L/yOKDP8jlQ7/Ip4P/yKmEP8irRH/IrUR&#10;/yK9Ev8ixxL/ItQT/yLlE/8i8BP/IvoT/yL/E/8j/xL/I/8S/yP/FP8k/xX+Jv8W/Cf/Fvwn/xb8&#10;J/8W/Cf/Fv8wKgH/MS0C/zUrAv83LQL/NjID/zQ6A/8yRQX/L1IG/y1gB/8sbQr/KnoM/ymGDv8o&#10;kRD/KJoR/yiiEv8nqhP/J7EU/ye5FP8nwxX/J88V/yfhFf8n7RX/J/gV/yj/Ff8o/xX/KP8W/yf/&#10;F/wp/xj2K/8Z9Cz/GfQs/xn0LP8Z9Cz/Gf8xKQH/NCkB/zkoAv87KgL/PC4C/zo2A/85QgX/N08G&#10;/zVcCP8zaQv/MXYO/zCCEP8vjRL/LpYU/y6eFf8tphb/La0W/y21F/8tvhj/LcoY/y3cGP8t6hj/&#10;LfUY/S7/GPou/xj5Lf8a+S3/HPMv/xztMf8d6jL/Heoy/x3qMv8d6jL/Hf8zKQH/OCYB/z0kAf9A&#10;JQL/QSkC/0IzA/9BPgX/P0oG/z1XCf87ZAz/OXAP/zd9Ev82iBT/NZEW/zWaF/80ohn/NKkZ/zOx&#10;Gv8zuhv/M8Ub/TPTG/oz5hv3NPMb8zX+G/E0/x3wM/8f7jP/IOc2/yHhN/8h3jj/Id44/yHeOP8h&#10;3jj/If81JwH/PSIB/0IgAf9GIAH/SCUC/0ovA/9JOgT/R0YG/0VSCf9DXw3/QWsR/z93FP89ghf+&#10;PIwZ/DyVGvs7nRz5O6Ud+DqtHvY6th71OsAf8zrOH/A64x/rO/Ef6Dr9IeY6/yPkOv8l4Tr/Jdg8&#10;/ybQPf8mzT7/Js0+/ybNPv8mzT7/Jv85JAH/QR4B/0cbAf9LGwH/TyIB/1ErAv9RNgT/T0EG/0xN&#10;Cf9LWg78SWYS+EdyFvVFfRnzQ4cb8UKRHe9CmR/tQaEg7EGpIepAsiLoQLwi50DKI+RB3yPgQe8k&#10;3ED8J9hA/ynUP/8qz0D/KsdC/yrCQ/8qwEP/KsBD/yrAQ/8qwEP/Kv88IAH/RRoB/0sXAf9RFwH/&#10;Vh8B/1gnAv9YMQP/VzwF/FVICfZSVA7yUGET7k5tF+pMeBvnSoIe5UmMIOJIlSLgR50k3kelJdxG&#10;ribaRbkn2EXGKNRF3CnPRu4qy0X7LchF/y7FRf8vwEb/L7pI/y+1Sf8utEn/LrRJ/y60Sf8utEn/&#10;Lv9AHQH/SRYB/1ATAf9WFAD/XBsB/18jAf9gLAL6XzcE811CCO1aTw3nWFwT4lZoGN5TchzaUX0g&#10;1k+GJNJOjyfQTZgpzUygK8tLqS3JSrMux0q/L8VK0DDCS+gwvUv4MrpK/zO4S/8zs0z/M65N/zOq&#10;Tv8yqU7/MqlO/zKpTv8yqU7/Mv9DGgH/TBMA/1QQAP9cEgD/YRcA/2UeAftmJwHyZjED6mU9BuNj&#10;SgvcYFcS1V1iGdBabR/MV3cjyFWAJ8VUiSvCUpIuwFGaML5QozK7T600uU+5NbdPyDa0T+I2sU/0&#10;N65Q/zisUP84p1H/N6NS/zagU/81n1P/NZ9T/zWfU/81n1P/Nf9GFwH/UBEA/1gNAP9gEAD/ZhMA&#10;/2oZAPRsIQHqbSsC4Ww3BNlqRQrQZ1ISymNeGsVgaCDBXnImvVx7KrpahC63WIwxtFeVNLFVnjav&#10;VKg4rVSzOqpTwjuoU9o7pVTwPKJV/zyhVf87nVb/OppX/zmXV/84l1f/N5dX/zeXV/83l1f/N/9J&#10;FAD/Uw4A/1wMAP9lDQD/aw8A+m8TAOxyGQDidCMB2HMyA85xQgnHbU8SwWpaGrtnZCG3ZG0ns2J2&#10;LK9ffzCsXoc0qVyQN6dbmTqkWaM8oVmuPp9YvT+dWNFAmlnsP5hZ/j+XWv8+lFv/PJFb/zuPW/86&#10;j1v/Oo9b/zqPW/86j1v/Ov9MEgD/Vg0A/2AJAP9oCgD6bwwA83MOAOV3EQDaeRsAz3kuAsd3Pgm/&#10;dEsRuXBWGrNtYCGvamkoqmdyLadlejKjY4M2oGGMOZ1glTyaXp8/l12qQZVduEKTXctDkF3oQ49e&#10;/EGOX/9Ai1//Popf/z2IX/88iF//O4hf/zuIX/87iF//O/9OEQD/WAoA/2MHAPpsBgDncwYA3XgI&#10;ANp7CwDRfhcAyH4rAsB8Owi5eUgRsnZTGaxyXSGnb2Yoo21uLp9qdzObaH83mGaIO5VlkT6RY5tB&#10;jmKnQ4xhtEWJYcdFiGLlRYZi+kOGY/9ChGP/QINj/z6CY/89gmP/PIJj/zyCY/88gmP/PP9QDwD/&#10;WwcA/2YDAOxvAgDcdgMA1HwHANGACQDKghQAwoMoArqBOQezfkYQrHtRGaZ3WiGhdGMonHJrLphv&#10;czOUbXw3kWuEO41qjj+KaJhChmejRIRmsUaBZsNHf2bhR39n+EV+aP9Dfmj/QX1n/z98Z/8+fGf/&#10;PXxn/z18Z/89fGf/Pf9SDgD/XQMA/WkAAOFyAADWegIAzn8FAMqDCADFhhIAvIcmAbWGNgaug0MP&#10;p4BOGKF8WCCbeWAnlndpLZJ0cDOOcnk3inCBPIZuiz+DbZVDf2yhRXxrrkd6a79IeGvdSHhs9kZ4&#10;bP9Ed2z/Qndr/0B3av8/d2r/Pndq/z53av8+d2r/Pv9UDAD/XwAA8mwAAN12AADQfQIAyYMEAMSH&#10;BgC/ihAAt4wjAbCKNAWpiEEOooVMF5yBVR+Wf14mkXxmLYx5bjKId3Y3hHV/O4B0iD98cpJDeHGe&#10;RnVwrEhzb71JcXDZSXFw9Edxcf9EcnD/QnJv/0Fybv8/cm7/PnJu/z5ybv8+cm7/Pv9WCgD/YgAA&#10;5m8AANd5AADMgQEAxYcDAL+LBAC5jg4AspAgAauPMQWkjD8NnYpKFpaHUx6RhFwli4FkLIZ/azGC&#10;fXM2fnt8O3p5hj92d5BCcnacRW91qUhsdbpJa3XUSWt18kdrdf9FbHX/Q21z/0Ftcv8/bXL/P21y&#10;/z9tcv8/bXL/P/9ZBwD/ZQAA4nIAANF8AADHhAAAwIoCALmPAgCzkgwArJQdAKaTLwSekTwLmI9I&#10;FJGMURyLiVokhodiKoGFaTB8gnE1eIF6OnR/gz5wfY5CbHyaRWl7p0dmerhIZHvQSGR78Edle/9E&#10;Znr/Q2d4/0Fodv8/aHb/P2h2/z9odv8/aHb/P/9bBAD3aQAA3XYAAM2AAADDiAAAu44AALSTAQCt&#10;lwkAp5gaAKCYLAOZljoKkpRFEoySTxqGj1cigI1fKHuLZy52iW8zcod3OG2FgTxphItAZoKXQ2KB&#10;pUZggbZHXoHNR16B70Zfgf9EYH//QmF9/0Fie/8/Y3r/P2N6/z9jev8/Y3r/P/9eAADpbQAA1nkA&#10;AMiEAAC+jAAAtpMAAK6XAACmmwQAoJ0XAJqdKQKTnDcIjJpDEIaYTRiAllUfepRdJnWSZSxwkGwx&#10;bI51NmeNfjpji4k+X4qVQVyJo0RaibRFWInLRViI7URYiP9DWYb/QVuD/0Bdgf8+XYD/Pl2A/z5d&#10;gP8+XYD/Pv9iAADkcQAAz34AAMOIAAC5kQAAsJcAAKebAACeoQAAmKMTAJOjJQGNojQGhqFADYCf&#10;ShV5nVMcdJtaI2+ZYihqmGouZpZyMmGVfDddlIY6WZKTPlaSoUBTkbJBUpLJQlKR60FSkP9AUo//&#10;P1WL/z5WiP89V4f/PVeH/z1Xh/89V4f/PflnAADddgAAyYMAAL2NAACzlQAAqZsAAKCgAACWpwAA&#10;j6kPAIuqIQGFqTAEf6g8CninRxJzpVAYbaNYHmiiYCRkoWcpX6BwLlueeTJXnYQ2U5yROVCcnztO&#10;m7A9TJzHPUyb6jxMmf88TJj/PE2V/zxPkf87UI//O1CP/ztQj/87UI//O+ttAADTfAAAw4kAALeT&#10;AACsmgAAop8AAJmlAACOqwAAhbALAIGxGwB8sSsCd7A4B3GvQw1rrk0UZq1VGWGsXR5dq2UjWapu&#10;J1WpdytRqIIvTaePMkqnnjVIp682R6fGNkam6TZFpP43RaP/N0ag/zdInP83SZr/N0ma/zdJmv83&#10;SZr/N+J0AADKgwAAvI8AALCYAAClngAAm6QAAJCrAACFsQAAergEAHa5FAByuSUBbbkzBGi4Pwhj&#10;uEkOXrdSE1q2WhhWtmIcUrVrIE60dSRLtIAnSLOOKkWznSxCs64tQbPFLkGz6S1AsP4vP6//MT6t&#10;/zJAqP8yQab/MkGm/zJBpv8yQab/MtV8AADCigAAtZYAAKidAACdowAAkqoAAIexAAB8twAAcL4D&#10;AGjCDgBmwx0AY8MtAV7DOQRaw0QIVsJODFLCVxBPwV8US8FpF0jBcxpFwH4dQsCMID/AmyI9wK0j&#10;PMHEIzzA6SM6vv4mOLz/KDe7/yk4uP8qOLb/Kzi2/ys4tv8rOLb/K8mFAAC5kwAArJwAAKCiAACU&#10;qgAAiLEAAHy4AABxvgAAZsUDAFvLCABXzRMAVs4jAFPOMgFQzj4DTc9IBUnPUghGz1sLQ89lDkDP&#10;bxA+z3sTO8+JFTnPmRc3z6sYNtDDGDbP6Bg0zfsbMsv/HTHK/x8wyf8hL8j/IS/I/yEvyP8hL8j/&#10;Ib6PAACvmgAAoqEAAJapAACKsAAAfbgAAHG/AABmxgAAW8wCAFDSBwBH2gwARtwYAEXcJwBE3TUB&#10;Qd1AAj/eSwM93lUEOt9fBjjfaQc133YJM+CECzHglAwv4aYNLuG8Di3i4A4t3vgPK93/Eirc/xQp&#10;2v8WKNr/Fija/xYo2v8WKNr/FrOYAACloAAAmacAAIuwAAB+uAAAccAAAGXIAABZzgAATtMAAETb&#10;BAA/6Q0APekXADvqIwA56i4ANus4ATTrQgEx7EsCL+1VAy3tXwMq7msEKO54BSbviAYl75oHI/Cu&#10;ByLxyAci8O0HIez/ByHr/wgg6/8KH+r/Cx/q/wsf6v8LH+r/C6ifAACbpgAAja8AAH+4AABxwQAA&#10;ZMoAAFjQAABM1gAAQd0AADjkAAA19gwAM/cUADD3HgAu+CcAK/kwACj5OAEm+kABI/tJASH7UgEe&#10;/F0CHP1pAhr9eQMY/osDF/+eAxX/swQU/9MEFP70BBP8/wMT+v8DE/n/AxP5/wMT+f8DE/n/A52l&#10;AACPrgAAgLgAAHLCAABkywAAVtMAAEnaAAA+3wAANOQAAC70AAAr/woAKP8QACX/FwAi/x8AH/8m&#10;ABz/LQAZ/zQAF/88ABT/RAES/04BEP9ZAQ7/ZwEM/3cBC/+KAgr/nwIJ/7UCCP/VAgf/9AIH//8C&#10;B///Agf//wIH//8CB///ApGtAACCuAAAc8IAAGTMAABW1QAASN0AADviAAAw5wAAJ+4AACP/AAAg&#10;/wQAHP8MABn/EQAW/xYAE/8bABH/IQAO/ycADf8uAAr/NgAH/z4ABP9IAAD/VAAA/2IBAP9zAQD/&#10;hwEA/50BAP+yAQD/ygEA/+oBAP/zAQD/8wEA//MBAP/zAYS3AAB0wQAAZcwAAFbYAABH3wAAOeUA&#10;AC3qAAAj7gAAHP0AABj/AAAV/wAAEf8EAA//CwAN/w4ACf8RAAb/FQAD/xoAAP8gAAD/JgAA/y4A&#10;AP83AAD/QQAA/00AAP9cAAD/bQAA/4IAAP+WAAD/qAAA/7oAAP/DAAD/wwAA/8MAAP/DAP8kLwH/&#10;JS8B/ygvAf8nMQH/JDYC/yA+Av8aSQP/F1YD/xVkA/8TcgT/En8E/xKKBP8SlAT/Ep0F/xKkBf8S&#10;rAb/ErMG/xK6Bv8Swwb/E84H/xPfB/8T6wf/E/YH/xP/B/8T/wb/E/8G/xT/B/8U/wj/E/8I/xX/&#10;Cf8V/wn/Ff8J/xX/Cf8lLgH/KS0B/yssAf8rLgH/KTMC/yQ7Av8fRgP/HVMD/xthBP8ZbgT/F3sE&#10;/xeHBf8XkQX/F5oG/xehBv8XqQf/F7AH/xe3CP8XwAj/GMoI/xjbCP8Y6Aj/GPQI/xj9CP8Z/wj/&#10;Gf8I/xn/Cf8Z/wr/GP8L/xr/C/8a/wv/Gv8L/xr/C/8mLQH/LCkB/y4oAf8vKgH/LS8C/yk3Av8n&#10;QwP/JFAD/yJdBP8gagX/HncF/x6DBv8ejQf/HpYH/x6eCP8epQn/HqwJ/x6zCf8evAr/HsYK/x7T&#10;Cv8e5Qr/HvEK/x/8Cv4f/wr9H/8L/B//DPwe/w38H/8O9yH/Dvch/w73If8O9yH/Dv8qKgH/LyYB&#10;/zIkAf8zJQH/MioB/zE0Av8vPwP/LUwD/ypZBP8oZgX/JnIG/yV+B/8liQj/JZIJ/yWaCv8loQv/&#10;JagL/ySwDP8kuAz/JcEM/yXODf8l4Q38Je8N+Sb6DPYm/w31Jv8P9CX/EPQl/xHyJv8S7Sf/Eu0n&#10;/xLtJ/8S7Sf/Ev8uJgH/NCIB/zcgAf85IQH/OCUB/zkvAv84OwL/NUcD/zNUBf8xYQb/L20H/y55&#10;Cf8thAr/LY0M/yyWDf8snQ3/LKUO/SysD/wstA/7LL0P+SzJEPYs3RDzLewP7y34D+0t/xLrLP8U&#10;6iz/Feks/xblLf8W4C7/FuAu/xbgLv8W4C7/Fv8yIwH/OB0B/zwbAf8+GwH/QCIB/0ErAf9ANgL/&#10;PkID/zxPBf85XAb/OGgI/TZzC/s1fgz4NYgO9zSRD/U0mRDzNKAR8jOoEvAzsBLvM7kT7jPFE+s0&#10;1xPnNOoS4zT3FOE0/xfeM/8Z3DP/Gtsz/xrUNP8azjX/Gs41/xrONf8azjX/Gv82HwH/PBkB/0EW&#10;AP9EFgD/Rx4B/0knAf9IMgL/Rj0D/0RJBfpCVgf2QGIJ8j9uDO89eQ/tPIMQ6jyMEug7lBPnO5wU&#10;5TukFeM6rRXiOrYW4DvCFt870hbaO+gX1Dr2GtA6/xzNOv8eyzr/Hso6/x/EO/8fwDz/HsA8/x7A&#10;PP8ewDz/Hv85GwH/QBUA/0URAP9KEwD/ThkA/1AiAf9QLAH9TjcC9ktDBPBJUAfrSF0K50ZpDeNF&#10;dBDgRH4T3UOHFdtCkBfYQZgY1UCgGdNAqRvRQLIcz0C9Hc1AzB3KQeQexkD0IMJA/yK/QP8jvUD/&#10;I7tA/yO2Qf8js0L/IrNC/yKzQv8is0L/Iv89FwD/RBEA/0oOAP9QEAD/VBUA/1YdAP1WJgHzVTEB&#10;61M9A+VSSwbfUFgK2k5jDtRMbhPQSngWzUmBGctIihvIR5IdxkeaH8RGoyHCRqwiwEW3I75FxSS8&#10;RdwkuEbwJbVG/yeyRv8nsEb/J65G/yeqR/8mp0j/JqdI/yanSP8mp0j/Jv9AFAD/SA4A/04LAP9V&#10;DgD/WREA/1wWAPRdHwDqXCoB4ls3AtpaRgXSV1MLzFVeEMhTaBXEUXIZwVB7HL5PhB+8TYwiuU2V&#10;JLdMnSa1S6cns0uxKbFKvyqvStEqrEvrK6lL/CymS/8spUz/K6NM/yqfTf8qnU3/KZ1N/ymdTf8p&#10;nU3/Kf9DEQD/SwwA/1MIAP9aCwD/Xg0A+WAQAOthFgDhYiEA1mIxAc5hQQXHX04LwlxZEb1aZBe5&#10;WG0btlZ2H7NVfiKwU4clrlKPKKtRmCqpUKIsp1CsLaVPuS+jT8svoFDmL55Q+TCcUP8vmlH/LphR&#10;/y2WUv8slFL/K5RS/yuUUv8rlFL/K/9GEAD/TgkA/1YFAP5eBgDvYgcA52UKAORmDgDWZxkAzWgt&#10;AcVnPQW/ZUoLuWNVErRgXxewXmkcrFxxIalaeiSmWYIopFiLK6FWlC2fVZ0vnFWoMZpUtDOYVMUz&#10;llThNJNV9jOSVf8ykVb/MY9W/zCNVv8ujFf/LYxX/y2MV/8tjFf/Lf9JDgD/UQUA/1oBAO5iAADf&#10;ZwMA2GoGANVrCgDNbRUAxW4pAb5tOQS3a0cLsWhSEaxmXBioZGUdpGJtIqFgdSaeXn4pm12GLZhc&#10;jy+VWpkyk1mkNJBZsDaOWcA2jFnbN4pZ8zaJWv80iFv/M4db/zGGW/8whVv/L4Vb/y+FW/8vhVv/&#10;L/9LDAD/VAAA+14AAOJlAADYawEAz24FAMxwCADGchIAvnMmAbdzNgSxcEQKq25PEaZrWRihaWEd&#10;nWdqIpllcieWY3oqk2KDLpBgjDGNX5U0il6gNoderTiFXbw5g13UOYJe8DiBX/82gF//NIBf/zN/&#10;X/8xfl//MH5f/zB+X/8wfl//MP9NCQD/VgAA7mEAAN1pAADRbwAAynMDAMV1BgDAdhAAuHgjALF4&#10;MwOrdkEJpXNMEJ9wVhebbl8dlmxnIpNqbyePaHcrjGd/L4lliDKFZJI1gmOdN4Biqjl9Yrk6e2LP&#10;O3pi7jl6Y/84emP/Nnlj/zR5Y/8yeWL/MXli/zF5Yv8xeWL/Mf9PBwD/WQAA5mQAANdsAADMcwAA&#10;xHcCAL95BAC5eg4AsnwgAKx8MQOlej4Jn3hKEJp1UxeVc1wdkXFkIo1vbCeJbXQrhWx8L4JqhTJ/&#10;aY81fGibOHlnpzp2ZrY7dGbMPHNn6ztzZ/84c2j/NnNo/zVzZ/8zc2b/MnNm/zJzZv8yc2b/Mv9R&#10;BAD/XAAA4mcAANJwAADHdgAAwHoAALp9AgC0fwwArYEdAKeBLgKgfzwImn1HD5V6URaQeFoci3Zi&#10;IYd0aSaDcnErf3F6L3xvgzJ4bo01dW2YOHJspTtwa7Q8bmvJPG1r6TttbP45bWz/N25s/zVua/80&#10;bmr/Mm5q/zJuav8ybmr/Mv9TAAD0XwAA3moAAM1zAADDegAAu34AALWBAACugwkAqIUaAKKFKwKb&#10;hDoHlYJFDpB/TxWKfVgbhntfIIF5ZyV9d28qenZ3LnZ0gDJzc4s1b3KWOGxxozppcLI8aHDGPGdw&#10;5ztncfw5aHH/N2hw/zVpb/80aW7/M2lu/zNpbv8zaW7/M/9WAADrYgAA2G4AAMl2AAC/fQAAt4IA&#10;ALCFAACohwYAookXAJyKKQGWiTcGkIdDDIuFTROFglUZgIBdH3x/ZSR4fW0pdHt1LXB6fjFteYg0&#10;aXeUN2Z2oTpjdrA7YXbEPGF25Tthdvs5Ynb/N2N1/zVjc/80ZHL/M2Ry/zNkcv8zZHL/M/9YAADm&#10;ZgAA0nEAAMV6AAC7gQAAsocAAKuKAACijAIAnI4UAJePJgGRjjQFi4xAC4WKShGAiFMYe4ZbHXaF&#10;YyJyg2onboJyK2qAey9nf4YzY36RNmB9njldfK46W3zBO1t84zpbfPo4XHv/N117/zVeef80X3f/&#10;M193/zNfd/8zX3f/M/5cAADhagAAzXUAAMB+AAC2hgAArosAAKWOAACbkQAAlZMRAJCUIgGLkzED&#10;hZI9CX+RSA96j1EWdY1ZG3GMYCBsimglaIlwKWSHeS1hhoMxXYWPNFqEnDZXg6w4VYO/OVWD4ThV&#10;gvk3VoL/NVaB/zRYf/8zWX3/Mll9/zJZff8yWX3/Mu9gAADbbgAAx3oAALuDAACyiwAAqJAAAJ+T&#10;AACUlgAAjZkOAImaHgCEmi4Cfpk6B3mXRQ10lk4Tb5VWGGqTXh1mkmUhYpFtJl6PdipbjoEtV42N&#10;MFSMmjNRjKo1T4y9NU+M3jVPi/c0T4r/M1CJ/zJRhv8xUoT/MVKE/zFShP8xUoT/MeplAADScwAA&#10;wn8AALaIAACskAAAopQAAJiYAACMnAAAhJ8KAICgGQB8oSkBd6A2BXKfQQptnksPaJ1TFGScWxlg&#10;m2MdXJprIViZdCVVmH4pUZeKLE6WmC5LlqgwSpa8MUmW3DBJlPYwSZP/MEmS/zBKkP8vS43/L0uN&#10;/y9Ljf8vS43/L+JrAADKeQAAvIUAALGPAACmlAAAm5kAAJGdAACGogAAeqYDAHanEwBzqCQAbqgy&#10;A2qoPQZlp0cLYaZQD12lWBRZpGAYVaNoHFKjcR9OonwjS6GIJkihlihFoKYqRKG6K0Oh2ipDn/Ur&#10;Qp3/K0Kc/yxCm/8sRJf/K0SX/ytEl/8rRJf/K9dyAADDgAAAtowAAKqUAACfmQAAlJ4AAImjAAB+&#10;qAAAcK4AAGqwDgBosR0AZbEsAWGxOANdsEMGWbBMClWvVA5Sr10RTq5lFUuubxhIrXkbRa2GHkKs&#10;lSA/rKUiPq25Iz2t2CI9q/UjPKn/JTun/yY7pv8mO6T/Jjuk/yY7pP8mO6T/Jsx6AAC7iAAArpIA&#10;AKKZAACXngAAjKQAAICqAAB1rwAAabQAAF65BgBbuhQAWbskAFa7MQFTuz0DULtHBU27UAdKulkK&#10;R7piDUS6bBBBuncTPrmEFTy5kxc5uaMYOLm3GTe61hk3uPQaNbb/HDS0/x4zs/8fM7L/IDOy/yAz&#10;sv8gM7L/IMGDAAC0kQAAppgAAJueAACPpQAAgqsAAHaxAABrtgAAX7wAAFTBAwBMxQ0AS8UZAEnG&#10;KABIxjUARcdAAUPHSgNAx1MEPsddBjvHZwg5x3MKN8eADDTHkA0yx6EOMci1DzDI0w8wxvQQLsT/&#10;Ey3C/xUswf8WK8D/FyvA/xcrwP8XK8D/F7iNAACqlwAAnp4AAJGlAACErAAAeLIAAGu5AABgvwAA&#10;VMMAAErIAgBAzQcAOtIOADnSGwA40ygAN9M1ADbUQAA01UsBM9VVATHWYAIv1mwDLdd6BCvYiwUq&#10;2J0FKNmxBifazQYn1+8GJtT/CSXS/wsk0f8MI9D/DSPQ/w0j0P8NI9D/Da6WAACgnQAAlKQAAIas&#10;AAB5tAAAbLsAAGDCAABUxgAASMsAAD7QAAA11QQALd0KACzhEwAr4h8AKeMqACjkNQAn5D8AJuVK&#10;ACTmVQAj5mEBIeduASDnfgIe6JACHemkAhvpvAIa6uICGub8Ahnl/wMZ5P8EGOP/BRjj/wUY4/8F&#10;GOP/BaOdAACWpAAAiKwAAHq1AABsvQAAX8QAAFPKAABHzgAAPNMAADLaAAAq3wAAJe4JACPwEQAh&#10;8RkAH/EiAB3yKwAb8zQAGfQ+ABf0SAAV9VIAE/ZfABL2bgER94ABEPiUAQ/5qgEO+cYBDvntAQ32&#10;/wEN9P8BDfP/AQ3z/wEN8/8BDfP/AZmjAACLrAAAfLUAAG2+AABfxgAAUs0AAEXSAAA52AAAL94A&#10;ACbiAAAf6gAAHPsGABn/DgAX/xMAFP8aABL/IQAQ/ygADv8wAA3/OQAL/0MACf9OAAb/XAAE/2wA&#10;Av+AAAH/lgAA/60AAP/KAAD/8AAA//8AAP//AAD//wAA//8AAP//AI2rAAB9tQAAbr8AAGDIAABS&#10;0AAAQ9cAADfdAAAr4gAAIuYAABnqAAAV+QAAEv8AABD/CAAO/w4ADP8RAAn/FgAG/xwAA/8iAAD/&#10;KgAA/zMAAP89AAD/SQAA/1cAAP9pAAD/fgAA/5UAAP+sAAD/xwAA/+gAAP/6AAD/+gAA//oAAP/6&#10;AIC1AABwvwAAYckAAFLTAABD2wAANeEAACnmAAAe6gAAFe4AABD4AAAO/wAAC/8AAAj/AAAE/wYA&#10;AP8KAAD/DgAA/xEAAP8VAAD/GwAA/yMAAP8rAAD/NgAA/0MAAP9TAAD/ZQAA/3oAAP+RAAD/pgAA&#10;/7gAAP/PAAD/zwAA/88AAP/PAP8cLwH/ICwB/yEsAf8eLgH/GjMB/xQ8Af8PRgH/DVQC/wthAv8J&#10;bwL/CXsC/wmGAv8JkAL/CZkC/wmgAv8JpwL/Ca0C/wm0Av8JvAH/CcUB/wnRAv8J4wL/Ce8C/wn5&#10;Af8K/wH/Cv8B/wr/Av8K/wL/Cv8C/wv/A/8L/wP/C/8D/wv/A/8fLQH/IykB/yQpAf8iKwH/HjAB&#10;/xg4Af8UQwH/EVAC/xBeAv8OawL/DncC/w6DAv8OjQL/DpUC/w6dAv8OpAL/DqoC/w6xAv8OuQL/&#10;DsEC/w7NAv8O3wL/DuwC/w74Av8O/wL/Dv8C/w//A/8P/wP/D/8E/xD/BP8Q/wT/EP8E/xD/BP8j&#10;KgH/JiYB/yglAf8nJwH/IysB/x4zAf8bQAH/GU0C/xZaAv8UZwL/E3MC/xN+Av8TiQP/E5ED/xOZ&#10;A/8ToAL/E6cD/xOuA/8TtQP/E74D/xPJA/8T2gP/FOkD/hT2A/sU/wP5Ff8D+RX/BPgV/wX4Ff8G&#10;+BX/BvgV/wb4Ff8G+BX/Bv8mJgH/KiIB/ywgAP8rIgH/KCYB/ycwAf8kPAH/IkkC/x9VAv8dYgL/&#10;G24D/xt6A/8ahAP/Go0D/xqVA/8anAT/GqME/xuqBP8bsgT/G7oE/xvFBPwb0wT5G+cE9Rz0BPIc&#10;/wXxHP8G8Bz/B+8d/wjvHf8J7xz/Ce4c/wnuHP8J7hz/Cf8qIgH/Lh0A/zAbAP8wHAD/MCIA/zAs&#10;Af8uNwH/K0QC/yhRAv8mXQP/JGkD/yN1BP8jfwT+I4gE/SORBfsjmAX6I6AF+COnBvcjrgb1I7cG&#10;9CPBBvIkzwbuJOQG6iXyBugl/gjmJP8K5CX/C+Ml/wzjJP8M4iT/DOEk/w3hJP8N4ST/Df8uHgD/&#10;MxgA/zUWAP81FQD/OB0A/zgnAf83MwH/ND8B/zJLAv8vWAP7LmQE+C1vBPUsegXzLIMG8SyMBu8s&#10;lAftLJwI7CyjCOosqwjpLLMI5yy+CeYszAniLeII3i3xCtss/gzWLf8O1Cz/D9Is/xDRLP8Qzyz/&#10;EM4t/xDOLf8Qzi3/EP8yGQD/NxQA/zoRAP88EgD/PxkA/0AiAP8+LQH/PDkB+jpFAvQ4UgPwN14E&#10;7DZqBek1dAbmNX4I5DSHCOI0kAngNJgK3jSfCtwzpwvaM7AM2DO7DNUzyQ3SNN8NzjTwD8o0/RLH&#10;NP8TxTT/FMM0/xXDM/8VwDT/Fb80/xS/NP8UvzT/FP82FQD/OxAA/z4NAP9DDwD/RhQA/0YcAP9G&#10;JgD2RDIB70I/AelATAPkP1kE3z5kBts9bwjYPHkK1DyCDNE7iw3PO5MPzTqaEMs6ohHJOqsSyDq1&#10;E8Y6whPEOtUUwDvrFbw6+xe5Ov8Ytzr/GbY6/xm1Ov8Ysjv/GLE7/xixO/8YsTv/GP85EgD/Pw0A&#10;/0MJAP9IDAD/SxAA/0wVAPVMHwDrSioA5Ek3Ad1JRgLVR1ME0EZfCMxFaQvJRHMNxkN8EMNChBLB&#10;QowTv0GVFb1BnRa7QKYXukCwGLhAvBm2QMwas0HmGq9B9xytQf8dq0H/HalB/xypQf8cpkH/G6VB&#10;/xulQf8bpUH/G/89EAD/QgkA/0gFAP9NCAD/UAsA+VEPAOtQFQDhTyAA2FAxAM9QQQLJT04FxE5a&#10;CcBMZA29S20Qukp2E7dJfhW1SIcXs0ePGbFHlxuvRqAcrUaqHqtFth+pRcYfp0bgIKRG9CChRv8h&#10;n0f/IJ5H/yCeR/8fm0f/HppH/x6aR/8emkf/Hv9ADQD/RgQA/0wAAPhSAgDoVQQA4VUIAOJVDQDV&#10;VRkAzFcsAMVXPAK/VkoGulVVCrZTXw6yUmgSr1BxFaxPeRiqToEaqE2KHaVMkh+jTJwgoUumIp9L&#10;sSOdS8Akm0vYJZlL8CWWTP8klUz/JJRM/yOTTP8ikU3/IZFN/yGRTf8hkU3/If9CCgD/SQAA/1EA&#10;AOZXAADdWwEA1VwFANJbCQDLXBQAw14oALxeOAK2XUYGsVtRCq1ZWw+pWGQTplZsF6NVdBqgVH0d&#10;nlOFH5tSjiKZUZckl1ChJpVQrSeSULwokVDQKI5Q7CiNUf4ni1H/JotR/yWKUv8kiVL/I4hS/yOI&#10;Uv8jiFL/I/9FBwD/SwAA8FUAAN9bAADTYAAAzGEDAMhhBgDDYREAu2QkALVkNAKvY0IFqmFOCqVf&#10;Vw+hXWAUnlxoGJtbcBuYWXgelViBIZNXiiSQVpMmjlWeKItVqSqJVLcrh1TLK4VV6SuEVfwqg1b/&#10;KINW/yeCVv8lgVb/JIFW/ySBVv8kgVb/JP9HAwD/TwAA51gAANlgAADNZAAAxmYBAMFmBAC7Zg4A&#10;tGkgAK5pMQKoaD8Fo2ZKCp9lVA+aY10Ul2FlGJNgbRyQXnUfjl19IotchiWIW5AohVqaKoNZpiyA&#10;WbQtf1nHLn1Z5i18Wvose1r/Kntb/yh7W/8ne1r/Jnpa/yV6Wv8lelr/Jf9JAAD7UgAA41wAANJj&#10;AADHaAAAwGsAALprAgC1aw0Arm0dAKhuLgGjbTwFnWtICplqUQ+UaFoUkGZiGI1lahyKY3Igh2J6&#10;I4RhgyaBYIwpfl+XK3teoy15XrEvd13EL3Ve4i91XvktdV//K3Vf/yl1X/8odV7/JnVe/yZ1Xv8m&#10;dV7/Jv9LAADwVQAA3l8AAM1nAADDbAAAu28AALVwAACvbwoAqHEaAKNyKwGdcjkEmHBFCZNuTw6P&#10;bVgUi2tgGIdpZxyEaG8ggWd3I31mgCZ6ZIopd2OULHVjoS5yYq8vcGLBMG9i3zBuY/cub2P/LG9j&#10;/ypvY/8ob2L/J29i/ydvYv8nb2L/J/9NAADrWAAA2WMAAMlqAAC/cAAAt3MAALB0AACpdAcAo3YX&#10;AJ53KAGYdjcEk3VCCI5zTA6JcVUThXBdGIFuZRx+bWwfe2x0I3hqfSZ0aYcpcWiSLG5nni5sZ6ww&#10;ame+MWln3DBpZ/UuaWf/LGln/ypqZ/8pamb/KGpm/ydqZv8namb/J/9QAADnWwAA02YAAMVuAAC7&#10;cwAAs3cAAKt5AACkeAMAnXoUAJh7JQGTezQDjnpAB4l4Sg2EdlMSgHVbF3xzYht4cmofdXFyInJv&#10;eyZvboUpbG2QLGlsnC5mbKowZGy8MWNs2TBjbPQvY2z/LWRs/ytka/8pZWr/KGVq/yhlav8oZWr/&#10;KP1TAADjXwAAzmkAAMFxAAC3dwAAr3sAAKd9AACefQAAmH4RAJOAIgCOgDECiX8+BoR9SAx/fFER&#10;e3pZFnd5YBpzd2geb3ZwIWx1eCVpdIIoZnOOK2Nymi5gcagvXnG6MF1x1DBdcfIuXnH/LF5w/ytf&#10;cP8pYG//KGBu/yhgbv8oYG7/KPFVAADeYgAAym0AAL11AACzewAAq4AAAKKCAACYgQAAkYMPAI2F&#10;HwCIhS4Cg4Q7BX6DRQp6gU4PdYBWFHF/XhhufWYcanxtIGd7diNjeoAnYHmLKl14mCxad6YuWHe4&#10;L1d30S9Xd/EuWHb/LFh2/ypZdf8pWnT/KFp0/ydadP8nWnT/J+1ZAADXZgAAxXEAALl6AACvgAAA&#10;poQAAJ2GAACRhwAAiokMAIaKGwCCiysBfYo4BHiJQgh0iEwNb4dUEmyFWxZohGMaZINrHmGCdCFd&#10;gX0kWoCJKFd/lipVfqQsUn62LVF+zi1Rfe8sUn3/K1J8/ylTe/8oVHr/J1R6/ydUev8nVHr/J+he&#10;AADQawAAwHYAALR+AACrhQAAoYkAAJeLAACJjQAAg48IAH6QFwB7kScBdpE0A3KQPwZtj0kLaY5R&#10;D2WNWRNijGAXXotoG1uKcR5XiXshVIiGJFGHlCdPhqIpTYa0KkuGzCpLhe4pTIT/KUyD/yhMg/8n&#10;TYH/Jk6B/yZOgf8mToH/JuFjAADJcAAAu3sAALCEAACmigAAm44AAJGRAACEkwAAepUCAHWXEgBy&#10;mCIAb5gwAmqXOwRml0UIYpZODF+VVg9blF0TWJNlF1WTbhpRkngdTpGEIEuQkSNJkKEkR5CyJkWQ&#10;yiZFj+0lRY3/JUWM/yVGi/8kRor/JEaK/yRGiv8kRor/JNhpAADDdgAAtYEAAKuKAACfjwAAlZMA&#10;AIqWAAB+mgAAcJ0AAGufDgBonxwAZqAqAWKgNwJfn0EFW59KCFieUgtUnloOUZ1iEk6caxVLnHUY&#10;SJuBGkWbjx1Cmp8fQJqwID+ayCA/mesfP5j/ID6W/yE+lf8hP5T/IT+U/yE/lP8hP5T/Ic1wAAC8&#10;fQAAsIgAAKSPAACZlAAAjpgAAIOdAAB3oAAAaaQAAGCnCABdqBQAW6kkAFmpMQFWqTwCU6lFBFCo&#10;TgZNqFcJSqhfDEenaA5Ep3MRQaZ/FD6mjRY8pp0XOqavGDmmxxg5peoYOKP/Gjeh/xs3oP8cN5//&#10;HDef/xw3n/8cN5//HMR4AAC1hQAAqY8AAJ2VAACSmgAAhp8AAHqjAABuqAAAYqwAAFWwAABQsg4A&#10;TrIbAE2zKABLszUASbM/AUazSQJEs1IEQbNbBj+zZAg8s28KOrN7DDezig41spoPM7OtEDKzxRAy&#10;sukQMbD+EjCu/xQvrf8VL6z/Fi+s/xYvrP8WL6z/FruBAACujgAAoZUAAJaaAACJoAAAfaYAAHGr&#10;AABlrwAAWbQAAE63AABDvAUAQL0RAD+9HgA+visAPL42ADu/QQA5v0sBN79UAjXAXwIzwGoEMcB3&#10;BS/AhgYtwJcHK8CqCCrBwggqwOcHKb39Cii8/wwnuv8NJ7n/Die5/w4nuf8OJ7n/DrKMAACllAAA&#10;mZoAAI2hAAB/pwAAcq0AAGazAABauAAAT7sAAES/AAA6xAIAMMkIAC7KEQAtyh0ALMspACvLNQAr&#10;zEAAKs1KACjNVgAnzmEAJs5vASTOfwEjz5ECIc+lAiDQvQIgz+QCH836Ax7L/wQeyv8FHcn/Bh3J&#10;/wYdyf8GHcn/BqiUAACcmgAAkKEAAIKoAAB0rwAAZ7YAAFu8AABOwAAAQ8MAADnHAAAvzAAAJ9AE&#10;AB/WCgAb2hAAG9saABrbJgAa3DEAGd08ABjdSAAY3lUAF99iABbgcgAV4IUAFOGaABPisQAS488A&#10;EuD0ABLe/wER3f8BEdv/AhHb/wIR2/8CEdv/Ap6aAACSoQAAhKkAAHaxAABouAAAW78AAE7EAABC&#10;yAAAN8wAAC3QAAAk1QAAHNsAABXfBQAU6Q4AEuoUABHrHQAQ6yYADuwwAA7tOgAN7kYAC+5TAArv&#10;YgAJ8HQACPGJAAfyoAAF8roABPHkAALx/QAC7/8AA+3/AAPt/wAD7f8AA+3/AJWhAACGqQAAeLIA&#10;AGm6AABbwgAATcgAAEDMAAA00QAAKtYAACHbAAAZ4AAAEuQAAA/wAQAN+QoAC/oPAAn7FQAH+xwA&#10;BPwkAAH8LAAA/DcAAPxCAAD8UAAA/GEAAP11AAD8jAAA/KQAAPzBAAD86wAA/P8AAP3/AAD9/wAA&#10;/f8AAP3/AImpAAB5sgAAarsAAFzEAABOzAAAP9EAADLXAAAn3QAAHeEAABXlAAAO6AAACvEAAAj9&#10;AAAF/wMAAf8JAAD/DgAA/xIAAP8XAAD/HwAA/ycAAP8xAAD/PgAA/00AAP9fAAD/dQAA/40AAP+m&#10;AAD/wgAA/+cAAP/8AAD//wAA//8AAP//AHyzAABsvAAAXcYAAE7PAAA/1gAAMd0AACXiAAAa5gAA&#10;EeoAAAzuAAAF8gAAAP8AAAD/AAAA/wAAAP8AAAD/BQAA/woAAP8OAAD/EgAA/xgAAP8hAAD/KwAA&#10;/zkAAP9KAAD/XQAA/3MAAP+MAAD/pAAA/7kAAP/UAAD/3gAA/94AAP/eAP8YLAD/GSkA/xkoAP8V&#10;KwD/EDAA/ws4Af8DRAH/AFEB/wBeAf8AbAH/AHgB/wCCAf8AjAH/AJQB/wCcAP8AogD/AKgA/wCv&#10;AP8AtgD/AL4A/wDIAP8A1wD/AOcA/wDzAP8A/QD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A&#10;/wD/AP8bKQD/HSYA/xwlAP8ZJwD/EywA/w40AP8LQAH/CE4B/wVbAf8DaAH/AnQB/wJ/Af8CiAH/&#10;ApEB/wKYAf8CnwH/AaUA/wGsAP8BsgD/AboA/wHEAP8B0QD/AOQA/wDxAP8A/AD8Af8A/AL/APwD&#10;/wD8BP8B/AX/AfwF/wH8Bf8B/AX/Af8fJgD/ISIA/yAhAP8eIwD/GCcA/xMwAP8RPAH/DkoB/w1X&#10;Af8LYwH/Cm8B/wp6Af8KhAH/Co0B/wqUAf8KmwH/CqIB/wqoAf8KrwH/CrcB/wrAAP8KzAD/CuAA&#10;+wrvAPcK+gD1C/8B9Qz/AfQN/wH0Df8C9A3/AvQN/wL0Df8C9A3/Av8iIgD/JB0A/yQcAP8iHQD/&#10;HiIA/xwsAP8ZOAD/FkUB/xNSAf8SXgH/EGoB/xB1Af8QfwH/EIgB/xCQAf8QlwH/EJ4B/xClAf0Q&#10;rAH8ELMB+hC9AfkRyQH1Ed0B8RHtAe4R+QHsEv8C6xP/AuoT/wPpE/8D6RP/A+kT/wPpE/8D6RP/&#10;A/8mHQD/KBgA/ygWAP8mFgD/Jh0A/yYoAP8jNAD/IEAA/x1NAf8bWQH/GWUB/hlwAfwYegH5GIMB&#10;9xiMAfYYkwH0GJoB8xihAfEZqAHwGbAC7hm6Au0ZxgLqGtkC5hrrAeIb+QLgG/8D3hz/BN0c/wXc&#10;HP8F3Bz/Bdsc/wXbHP8F2xz/Bf8qGQD/LRMA/y0RAP8tEQD/LhkA/y0iAP8sLgD/KToA/yZHAfok&#10;VAH2I2AB8iJrAe8idQLtIn4C6yKHAukijwLnIpYC5SKeAuQipQLiIq0C4SO3At8jwwLdI9YC2CTq&#10;A9Ik+QXPJf8GzSX/B8sl/wjKJf8IyiT/CMok/wjKJP8IyiT/CP8uFAD/MRAA/zINAP80DgD/NRQA&#10;/zUcAP8zJwD6MTQA8y9BAO4tTgHpLFoB5SxlAuIscALfK3kC3SuCA9oriwPYK5IE1SuaBNMrogTR&#10;K6oFzyuzBc0rvwbMLM8GyC3nB8Qt9wnBLf8Kvy3/C70t/wy8Lf8MvCz/DLss/wy7LP8Muyz/DP8x&#10;EQD/NQwA/zYHAP86CwD/PBAA/zsVAPg5HwDvNysA5zY5AOE1RwDcNVQB1TVgAtE1agPONHMEzDR8&#10;Bco0hQbINI0HxjOUCMQznAnCM6UJwTOuCr8zuQu9M8gLuzThC7c08w20NP8PsTT/D7A0/xCvNP8Q&#10;rjT/D640/w+uNP8PrjT/D/81DgD/OAcA/zwCAP9ABgD/QQsA+kEPAO0/FgDjPCIA2j0xANI+QQDM&#10;Pk8CyD5aA8Q9ZAXBPW4Hvzx2CLw8fgq6O4cLuDuPDLc7lw21Op8OszqpD7E6tBCvOsIRrjrZEao7&#10;7xKnO/8TpTv/FKQ7/xOjO/8Tojv/E6I7/xKiO/8Sojv/Ev84CgD/PAAA/0EAAPVFAADmRgIA4UUH&#10;AONCDQDVQxkAzEUsAMZHPAHBR0kCvEZVBLlFXwa1RGgJs0NxC7BDeQ2uQoEPrEKJEKpBkRKoQZoT&#10;p0CkFKVArxWjQLwWoUDQFp5B6hecQfwXmkH/F5hB/xeYQf8Wl0H/FZdB/xWXQf8Vl0H/Ff87BgD/&#10;PwAA+UYAAOVLAADcTgAA000EANFKCQDKShQAwk0nALxONwG3TkUCsk1QBa9MWgirS2MKqEpsDaZJ&#10;dA+kSXwRoUiEE59HjBWdR5UXm0afGJlGqhmXRrgalkbKG5NG5huRR/kbj0f/Go5H/xmOR/8YjUf/&#10;GI1H/xeNR/8XjUf/F/8+AgD/QwAA60sAAN1RAADRVAAAylQBAMZSBQDBUREAuVMiALNVMwGuVEEC&#10;qlRMBaZTVgiiUV8Mn1BnD51PbxGaTncUmE5/FpZNiBiTTJEZkUybG49Lph2NS7Mei0vFHolL4h6H&#10;TPcehkz/HYVM/xyFTf8ahUz/GYVM/xmFTP8ZhUz/Gf9AAAD8RwAA5VAAANVWAADKWQAAwloAAL1Y&#10;AwC4Vw4AsVkeAKxaLwGnWj0CollJBZ5YUwmbV1sMl1ZkEJVVaxKSVHMVj1N7F41ShBqLUY0ciFGX&#10;HoZQox+EULAgglDBIYBQ3SF+UfQgfVH/H31R/x19Uf8cfVH/G31R/xp9Uf8afVH/Gv9CAADwSgAA&#10;31QAAM5aAADEXgAAvF8AALZeAACxXAsAq14aAKVgKwCgYDoCnF9FBZdeUAmUXFgMkFtgEI1aaBOL&#10;WXAWiFh3GIVXgBuDVokdgFaUH35VnyF7Va0ieVS9I3hV1yN3VfIidlb/IHZW/x92Vv8ddlb/HHZW&#10;/xt2Vv8bdlb/G/9FAADsTgAA2lgAAMleAAC/YgAAt2QAALFjAACrYQgApGMXAJ9kKACaZTcClmRD&#10;BZFjTQiOYVUMimBdEIdfZROEXmwWgV10GX5cfRx8W4YeeVqRIHdanSJ0Waokclm6JXFZ0iVwWvAj&#10;b1r/Im9a/yBwWv8ecFr/HXBa/xxwWv8ccFr/HP9IAADnUgAA01sAAMViAAC7ZgAAs2gAAKxoAACl&#10;ZgUAn2cUAJppJQCVaTQCkGhABIxnSgiIZlMMhGVbEIFkYhN+Y2oWe2JyGXhhehx2YIQec1+OIXBe&#10;miNuXqglbF24JWpeziZpXu4kaV7/Impe/yBqXv8fal7/Hmpe/x1qXv8dal7/HflKAADjVQAAz18A&#10;AMFlAAC3agAAr2wAAKdsAACfagEAmWsRAJRtIgCQbjEBi209BIdsRweDa1ALf2pYD3xoYBN4Z2cW&#10;dmdvGXNmeBxwZYEebWSMIWpjmCNoYqYlZmK2JmRizCZkYuwlZGL/I2Ri/yFlYv8fZWL/HmVi/x1l&#10;Yv8dZWL/HfJMAADfWAAAymIAAL1pAACzbgAAq3AAAKJwAACZbgAAk3AQAI9yHwCKci4BhnI7A4Jx&#10;RQd9cE4Lem5WDnZtXhJzbGUVcGttGG1qdRtqaX8eZ2mKIWVoliNiZ6QlYGe0Jl9nySZeZ+olXmf+&#10;I19n/yFfZv8fYGb/HmBm/x5gZv8eYGb/Hu9PAADaXAAAxmUAALptAACwcgAAp3UAAJ10AACUcwAA&#10;jXQNAIl2HACFdysBgXc4A3x2QwZ4dUwJdHRUDXFzWxFucmMUa3FrF2hwcxplb3wdYm6HIF9tlCJd&#10;bKIkWmyyJVlsxyVYbOglWWz9I1lr/yFaa/8fW2v/Hltq/x5bav8eW2r/HutTAADTYAAAwmkAALZx&#10;AACsdgAAo3kAAJl5AACNdwAAh3kLAIN7GAB/fCgAe3w1And7QAVzekkIb3lRDGx4WQ9od2ETZXZo&#10;FmJ1cBlfdHocXHSFH1pzkSFXcqAjVXKwJFNyxSRTcuckU3H8IlRx/yBUcP8fVXD/HlVv/x1Vb/8d&#10;VW//HeVXAADNZAAAvm0AALJ1AACoewAAn34AAJN9AACHfQAAgH8HAHyAFQB4gSQAdYIyAXGBPQRt&#10;gEYHaYBPCmZ/Vg1jfl4RYH1mFF18bhdae3caV3qCHVR6jx9ReZ0hT3muIk55wyJNeOUiTXf7IU53&#10;/x9Odv8eT3X/HU91/x1Pdf8dT3X/Hd9cAADIaAAAuXIAAK56AAClgAAAmoIAAI6CAACAgwAAeYUC&#10;AHSGEQBxiCAAboguAWqIOQJnh0MFY4dMCGCGUwtdhVsOWoRjEVeEaxRUg3UXUYKAGk6BjRxLgZse&#10;SYGsH0iAwSBHgOMfR3/6Hkh+/x5Iff8dSXz/HEl8/xxJfP8cSXz/HNZhAADCbgAAtHgAAKqAAACf&#10;hQAAlIcAAIiHAAB7iQAAcIwAAGuODQBojxoAZo8pAGKQNQFfjz8DXI9IBVmOUAhWjlgLU41gDlCM&#10;aBBNjHITSot9FkiKihhFipkaQ4qqG0KKvxtBiuEbQYj5G0GG/xtBhf8bQoX/GkKE/xpChP8aQoT/&#10;Gs1nAAC8dAAAr34AAKWGAACaigAAjowAAIKNAAB1kAAAZ5QAAGGVCABelxQAXJcjAFqYLwBXmDoB&#10;VJhEA1KXTAVPl1QHTJdcCUmWZQxHlm8ORJV6EUGViBM/lJcVPZSoFjuUvRY7lN8WOpL4FzqQ/xc6&#10;j/8XOo7/FzqO/xc6jv8XOo7/F8VuAAC2ewAAqoUAAJ6LAACUjwAAiJIAAHuUAABulwAAYpsAAFee&#10;AABSoA4AUaAbAE+hKABNoTQAS6E+AUmhRwJHoVADRKFYBUKhYQc/oGsJPaB3CzqghQ04oJQONqCm&#10;DzWguxA0oN0PNJ33EDOc/xIzmv8SM5n/EzOZ/xMzmf8TM5n/E713AACvgwAAo4sAAJiRAACNlQAA&#10;gZkAAHOcAABnnwAAW6IAAE+mAABHqQgARKoSAEOqHwBBqysAQKs3AD+sQQA9rEoBO6xTAjmsXAM3&#10;rGcENaxzBTKsgQYwrJEHLqyjCC2suAksrNkILKr1Ciuo/wsqpv8MKqX/DSql/w0qpf8NKqX/DbWA&#10;AACoiwAAnJEAAJGWAACFnAAAeKAAAGulAABfqAAAU6wAAEivAAA9sgAANrULADS1FQAztiEAMrYs&#10;ADG3NwAwt0EAL7hLAC64VQAsuGABKrhtASm5ewInuY0CJbmfAyS5tAMjudIDI7f0BCK1/wUhtP8G&#10;IbP/ByGy/wchsv8HIbL/B62KAACgkQAAlZcAAIidAAB7owAAbqgAAGGtAABVsQAASrQAAD+3AAA0&#10;uwAAK74DACTCDAAiwhQAIsMfACHDKgAgxDQAH8Q/AB7FSgAdxlYAHMZjABvHcwAax4UAGceZABjI&#10;rgAXyMsAF8bxARfE/wEWw/8CFsH/AxbB/wMWwf8DFsH/A6ORAACYmAAAi54AAH2lAABwqwAAYrEA&#10;AFa2AABKuQAAPr0AADTAAAAqxAAAIsgAABnMBAAT0AoAEdIRABDSGgAQ0yUAD9MwAA7UPAAO1EgA&#10;DdVWAA3VZQAM1ngADNaNAAvYpAAK2L4ACdnmAArW/gAL1P8AC9L/AAvS/wEL0v8BC9L/AZqYAACO&#10;nwAAgKYAAHKtAABktAAAV7oAAEm/AAA9wgAAMsYAACjJAAAfzQAAF9EAABHWAAAM2wUACN4LAAbf&#10;EQAF3xoABOAkAALhLgAB4joAAONHAADkVgAA5GcAAOV7AADmkgAA5qoAAOfIAADn8AAA6P8AAOj/&#10;AADo/wAA6P8AAOj/AJGfAACCpwAAdK8AAGW3AABXvgAAScMAADzHAAAwywAAJc8AABzUAAAU2QAA&#10;Dt0AAAnhAAAC5QAAAOkGAADpDQAA6REAAOoYAADrIQAA7SsAAO83AADxRQAA8lYAAPNoAADzfgAA&#10;9JcAAPWwAAD20AAA9/MAAPf/AAD3/wAA9/8AAPf/AIWnAAB2sAAAZrgAAFjBAABKyAAAO8wAAC7R&#10;AAAj1gAAGdwAABHgAAAM4wAABOcAAADqAAAA9QAAAPQAAAD1BQAA9QsAAPYPAAD2FAAA+B0AAPon&#10;AAD8NAAA/0MAAP9VAAD/aQAA/4EAAP+aAAD/sgAA/88AAP/tAAD/+QAA//kAAP/5AHiwAABougAA&#10;WcMAAEvLAAA70QAALdgAACHdAAAW4gAADuYAAAjqAAAA7QAAAPAAAAD4AAAA/wAAAP8AAAD/AAAA&#10;/wAAAP8GAAD/DAAA/xAAAP8YAAD/IgAA/zAAAP9AAAD/UwAA/2kAAP+BAAD/mQAA/68AAP/DAAD/&#10;1QAA/9UAAP/VAP8TKAD/EyUA/xElAP8NJwD/Bi0A/wA1AP8AQQD/AE8A/wBcAP8AaQD/AHQA/wB+&#10;AP8AiAD/AJAA/wCXAP8AnQD/AKQA/wCqAP8AsAD/ALcA/wDAAP8AzAD/AN8A/wDsAP8A+AD/AP8A&#10;/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8WJQD/FiIA/xQhAP8QIwD/CigA/wAwAP8APQD/&#10;AEsA/wBYAP8AZAD/AHAA/wB6AP8AhAD/AIwA/wCTAP8AmgD/AKAA/wCmAP8ArQD/ALQA/wC8AP4A&#10;yAD9ANkA+wDpAPoA9gD5AP8A+AD/APgA/wD4AP8A+AD/APkA/wD5AP8A+QD/AP8aIgD/Gh4A/xgd&#10;AP8THgD/DiIA/wosAP8HOQD/A0YA/wBTAP8AYAD/AGsA/wB2AP8AfwD/AIgA/wCPAP8AlgD/AJ0A&#10;/wCjAP4AqQD8ALAA+gC5APcAxAD1ANIA8wDmAPIA9ADxAP8A8AD/AO8A/wDvAP8A7wD/APAA/wDw&#10;AP8A8AD/AP8eHQD/HhkA/xwXAP8XGAD/Ex4A/xEoAP8ONAD/DEEA/wpOAP8IWwD/B2YA/wZxAP8G&#10;egD/BoMA/gaLAPwGkgD6BpkA+AafAPYGpgD0Bq0A8ga1APAFwADtBc4A6wXkAOkG8wDmCP8A5Qr/&#10;AOQL/wDkC/8B5Av/AeQL/wHkC/8B5Av/Af8hGAD/IRMA/yARAP8bEgD/HBoA/xokAP8WLwD/EzwA&#10;/xFJAP8QVQD8DmEA+Q5rAPYOdQD0Dn4A8g6GAPAOjgDuDpUA7Q6bAOsOogDqDqoA6A6zAOYPvQDl&#10;D8wA4Q/jAN0Q8wDZEf8B1hL/AdQT/wHTE/8C0hP/AtIT/wLSE/8C0hP/Av8lEwD/JRAA/yQNAP8j&#10;DgD/IxQA/yIeAP8fKQD/HDUA+RlDAPQYTwDvF1sA7BdmAOkXcADmF3kA5BeBAOIXiQDgF5EA3xeY&#10;AN0XnwDbF6cA2RixANYYuwDUGcoA0BrhAcwb8wHJHP8Cxhz/AsQc/wPDHP8Dwxz/A8Mc/wPDHP8D&#10;wxz/A/8oEAD/KQsA/ygGAP8rCwD/KxAA/ykXAP0mIgD0Iy4A7CE7AOYgSQDiIFUA3iBgANohagDW&#10;IXQA0yF8AdAhhAHPIowBzSKTAcsimwHJIqMByCOsAsYjtgLEI8QCwiTbAr4l7gO7Jf4EuCX/BbYl&#10;/wW1Jf8GtSX/BrUl/wW1Jf8FtSX/Bf8sDQD/LQUA/y4BAP8xBQD/MQsA/S8QAPErGADnKSUA3ygz&#10;ANgoQgDRKk8AzStaAMkrZQHHK24BxCx2AsIsfgLALIYDviyOA70slgO7LJ4EuSynBLgssQW2LL8F&#10;tS3RBbEt6gauLvsHqy7/CKku/wioLv8IqC3/CKgt/wioLf8IqC3/CP8vCAD/MQAA/zUAAPY3AADq&#10;NgIA5zMIAOQvDwDZLhsAzzEsAMkzPADENEkAwDVVAbw1XwK6NWgCtzVwA7U0eASzNIAFsTSIBrA0&#10;kAauNJkHrDSiCKs0rAmpNLkJpzTKCqU15QqhNfgLnzX/DJ01/wydNf8LnDX/C5w1/wucNf8LnDX/&#10;C/8zAgD/NQAA9joAAOU+AADcQAAA1D0EANI3CQDLOBUAwzomAL09NgC4PkQBtD5QAbE9WgOuPWME&#10;rD1rBak8cwanPHsIpjyDCaQ7iwqiO5QLoDudDJ47qA2dO7QOmzvFDpk74A6WO/QPlDz/D5I8/w+S&#10;PP8OkTz/DZE8/w2RPP8NkTz/Df81AAD/OQAA6kEAAN1GAADQRwAAyUYAAMZBBQDAQBEAuUIhALNE&#10;MgCvRUABq0VLAqdFVQOkRF4FoURmB59DbgidQ3YKm0J+C5lChg2XQY8OlUGZD5NBpBGRQbASkEHA&#10;Eo5B2RKLQfESiUL/EohC/xGIQv8Qh0L/EIdC/w+HQv8Ph0L/D/84AADzPQAA40cAANJMAADITgAA&#10;wE0AALtKAgC2Rw4AsEkdAKtLLQCmTDsBokxHAp5LUQSbS1oGmUpiCJZJagqUSXEMkkh5Do9Igg+N&#10;R4sRi0eVEolGoBSHRqwVhUa7FoRG0RaCR+4WgEf/FX9H/xR/R/8Sf0f/EX9H/xF/R/8Rf0f/Ef87&#10;AADuQwAA3EwAAMxRAADBVAAAuVQAALRRAACuTQsAqE8ZAKNRKQCeUjcBmlJDApdRTgSUUVYGkVBe&#10;CY5PZguMTm0NiU51D4dNfhGFTYcTgkyRFYBMnBZ+S6kXfEu4GHtLzRh5TOsYeEz+F3dM/xV3TP8U&#10;d0z/E3dM/xJ3TP8Sd0z/Ev8+AADoRwAA1VAAAMZWAAC8WAAAtFkAAK1WAACnUwcAoVQVAJxWJQCY&#10;VzQBlFdAApBXSgSNVlMGilVbCYdUYwuEVGoOglNyEIBSehJ9UoMUe1GOFnhQmRh2UKYZdFC1GnNQ&#10;yRpxUOgacFH8GHBR/xdwUf8VcFH/FHFQ/xNxUP8TcVD/E/VAAADkSwAAz1QAAMFaAAC3XQAAr14A&#10;AKdbAAChWAMAm1kSAJZbIgCSXDEBjlw9AopcRwSHW1AGg1pYCYFZYAx+WWcOe1hvEHlXdxN2VoAV&#10;dFaLF3JVlhlvVaMabVSyG2xUxhtqVeYbalX7GWpV/xdqVf8WalX/FWtV/xRrVf8Ua1X/FPJDAADf&#10;TwAAy1gAAL1dAACzYQAAq2IAAKJgAACbXAAAlV4QAJBgHwCMYS4AiGE6AoRgRQSBYE4Gfl9WCXte&#10;XQt4XWUOdlxsEHNcdBNwW30VblqIF2talBlpWaEbZ1mwHGVZwxxkWeMcZFn6GmRZ/xhkWf8XZVn/&#10;FWVZ/xRlWf8UZVn/FO9GAADaUgAAxlsAALphAACwZQAApmYAAJ1jAACVYQAAj2IOAItkHACHZSsA&#10;g2U3AX9lQgN8ZEsGeGNTCHVjWwtzYmIOcGFqEG1gchNrYHsVaF+GF2ZekRljXp8bYV2uHGBdwRxf&#10;XeEcX134Gl9d/xhfXf8XYF3/FmBd/xVgXf8VYF3/FetKAADUVgAAw14AALZlAACsaQAAomkAAJhn&#10;AACPZQAAiWYMAIVoGQCBaSgAfmo1AXppPwN2aUkFc2hRCHBnWQptZ2ANa2ZnEGhlcBJlZHkVY2SD&#10;F2BjjxleYp0bXGKsHFpivxxZYt8cWWL3Glpi/xlaYf8XW2H/Flth/xVbYf8VW2H/FedNAADPWQAA&#10;v2IAALNoAACpbQAAnm0AAJNrAACJaQAAg2sJAH9tFQB8biUAeG4yAXVuPQJxbkYEbm1PB2tsVglo&#10;bF4MZWtlD2NqbRFgaXYUXWmBFltojRhYZ5saVmeqG1VnvRxUZ9wcVGf2GlRm/xhVZv8XVWX/FlZl&#10;/xVWZf8VVmX/FeJRAADKXQAAu2YAAK9sAACmcQAAmXAAAI5vAACDbgAAfXAFAHhyEgB1cyEAcnMv&#10;AW9zOgJsc0QEaXJMBmZyVAhjcVsLYHBjDV1waxBbb3QTWG5/FVVuixdTbZkZUW2oGk9tuxtObdka&#10;Tmz0GU9r/xhPa/8XUGr/FlBq/xVQav8VUGr/Fd1VAADFYQAAt2oAAKxxAACidQAAlHQAAIl0AAB8&#10;cwAAdnUAAHF3EABveB0AbHkrAGl5NwFmeUADY3lJBWB4UQddd1gJW3dgDFh2aA5VdXERUnV8E1B0&#10;iBZNdJcXS3OmGElzuRlIc9UZSXLzGElx/xdKcf8WSnD/FUtw/xRLcP8US3D/FNRaAADAZgAAs28A&#10;AKh2AACdeQAAj3gAAIR4AAB3eQAAb3wAAGp9DQBnfhkAZH8mAGKAMgFfgD0CXIBGA1p/TgVXf1UH&#10;VH5dCVJ9ZQxPfW8OTHx5EUp8hhNHe5QVRXukFkR7txZDe9IWQ3ryFkN5/xVDeP8URHf/FER2/xNE&#10;dv8TRHb/E81fAAC7awAArnQAAKR8AACXfgAAin0AAH9+AAByfwAAZoMAAGGECABehhMAXIchAFqH&#10;LgBYhzgBVYdCAlOHSgNQh1IFToZaB0uGYglJhWwLRoV3DUOEgw9BhJIRP4SiEj2EtRM8hM8TPILw&#10;EjyB/xI9gP8SPX//Ej1+/xE9fv8RPX7/EcVmAAC1cQAAqnsAAJ+CAACSggAAhYIAAHmDAABthgAA&#10;X4oAAFiNAQBUjg8AUo8bAFCPJwBPkDMATZA9AUuQRQJJkE4DRpBWBESPXwVCj2gHP49zCT2OgAs6&#10;jo8MOI6gDTeOsw42jswONo3vDjWL/w41if8PNYj/DzaH/w82h/8PNof/D75tAACweQAApYIAAJmH&#10;AACMiAAAf4gAAHKKAABmjQAAWpEAAFCVAABJlwkAR5gTAEWYIABEmSsAQ5k2AEGaQABAmkgBPppR&#10;AjyaWgI6mmQDN5pvBTWZfQYzmYwHMZmdCC+ZsAgumcoILpjtCC6W/wotlP8KLZP/Cy2S/wstkv8L&#10;LZL/C7Z1AACqgQAAnogAAJONAACGjgAAeI8AAGuSAABflQAAVJkAAEmdAABAoAAAOqINADijFwA3&#10;oyIANqQtADWkNwA0pEEAM6VLADGlVAEwpV4BLqVqASyleAIqpYgDKKWaAyelrQQmpcYDJqTrBCWi&#10;/wUloP8GJJ//BiSe/wcknv8HJJ7/B69+AACjiAAAl44AAI2TAAB+lQAAcJgAAGObAABXnwAATKIA&#10;AEKmAAA4qQAAL6wDACquDgAprhgAKK8jACevLQAmsDcAJbBBACSwSwAjsVYAIrFjACGxcQAfsYIA&#10;HrKUARyyqQEbssEBG7HnARuv/gIarf8CGqz/Axqr/wMaq/8DGqv/A6iIAACbjwAAkZQAAISaAAB2&#10;nwAAaKIAAFulAABPqQAARK0AADmwAAAvswAAJrYAAB65BQAYuw4AF7sWABe8IAAWvCoAFb01ABS9&#10;QAATvksAEr5YABK+ZwARv3gAEL+MABDAogAOwLoADsDhAA+9+wAPvP8AELr/ARC6/wEQuv8BELr/&#10;AZ+PAACUlQAAh5sAAHmhAABrpwAAXqwAAFKxAABFtAAAOrYAAC+5AAAlvAAAHb8AABXDAAAPxgUA&#10;C8oNAAnKFAAIyh0AB8onAAfKMgAGyz4ABctLAATMWgADzGoAAsx+AAHMlAAAzKsAAM3IAADM7QAA&#10;zP8AAMv/AAHK/wAByv8AAcr/AJeWAACKnAAAfKMAAG6qAABgsAAAUrYAAEW5AAA5vAAALr8AACPD&#10;AAAbxgAAE8oAAA3NAAAI0QAAAdQJAADUDgAA1RUAANYeAADYJwAA2TEAANs+AADcSwAA3VsAAN5u&#10;AADehAAA35sAAN+0AADe2QAA3/cAAN//AADf/wAA3/8AAN//AI2dAAB/pQAAcKwAAGGzAABTugAA&#10;Rb8AADjCAAAsxgAAIckAABjNAAAQ0QAAC9UAAATaAAAA3gAAAOABAADhCQAA4g4AAOQTAADlGwAA&#10;5yQAAOkvAADrPAAA7UsAAO5dAADucQAA74kAAPCiAADwvAAA8OMAAO/5AADw/wAA8P8AAPD/AIGl&#10;AAByrQAAY7UAAFS9AABGxAAAN8gAACrMAAAf0AAAFdUAAA7aAAAH3gAAAOIAAADmAAAA6QAAAOoA&#10;AADsAAAA7gUAAO8MAADxEAAA8xcAAPUgAAD4KwAA+zkAAP1KAAD+XgAA/3QAAP+NAAD/pgAA/8AA&#10;AP/hAAD/9QAA//UAAP/1AHSuAABltwAAVsAAAEfIAAA4zQAAKtIAAB3YAAAT3QAADOIAAAPmAAAA&#10;6QAAAOwAAADwAAAA8wAAAPQAAAD2AAAA+AAAAPoAAAD9BwAA/w0AAP8SAAD/GwAA/ygAAP83AAD/&#10;SgAA/14AAP92AAD/jwAA/6YAAP+6AAD/0QAA/9EAAP/RAP8PJAD/DiIA/wshAP8DJAD/ACkA/wAy&#10;AP8APgD/AEwA/wBZAP8AZQD/AHAA/wB6AP8AhAD/AIwA/wCSAP8AmQD/AJ8A/wClAP8AqwD/ALIA&#10;/wC6AP8AxQD/ANMA/wDnAP8A9AD/AP8A/gD/AP8A/wD+AP8A/gD/AP4A/wD+AP8A/gD/AP8RIQD/&#10;EB4A/w0dAP8HHwD/ACMA/wAtAP8AOgD/AEgA/wBVAP8AYQD/AGwA/wB2AP8AfwD/AIcA/wCOAP8A&#10;lQD/AJsA/wChAP8ApwD+AK4A/QC2APwAwAD7AM0A+QDiAPgA8AD3APwA9gD/APUA/wD1AP8A9QD/&#10;APUA/wD1AP8A9QD/AP8VHQD/ExoA/xAZAP8LGQD/AB0A/wApAP8ANgD/AEMA/wBQAP8AXAD/AGcA&#10;/wBxAP8AegD+AIMA/ACKAPoAkQD5AJcA+ACdAPcAowD1AKoA9ACyAPIAuwDxAMgA7wDcAO4A7ADt&#10;APoA6wD/AOoA/wDqAP8A6gD/AOoA/wDqAP8A6gD/AP8YGQD/FhUA/xMTAP8OEwD/CxoA/wckAP8C&#10;MAD/AD4A/wBLAP8AVwD/AGIA/ABsAPgAdQD1AH4A8gCFAPEAjADvAJMA7gCZAOwAoADrAKYA6QCu&#10;AOcAtwDmAMMA5ADUAOIA6QDhAPcA3wD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AP8bEwD/GhAA&#10;/xYOAP8SDgD/EhUA/w8fAP8MKwD/CTgA/wZFAPsDUQD3AlwA8gJmAO4CcADqAngA5wKAAOYDhwDk&#10;A44A4gOVAOEDnADfBKMA3QSrANsEtADYBcAA1gXQANMG5wDQCPgAzgr/AMwL/wDLDP8Aywz/AMsL&#10;/wDLC/8Aywv/AP8fEAD/HgsA/xoHAP8ZCwD/GBEA/xYZAP8SJAD6EDAA8w4+AO4NSgDpDFYA5Qxh&#10;AOIMagDeDXMA2w17ANkNgwDWDYoA1A2RANINmQDQDqAAzw6pAM0OswDLDr8Ayg/QAMYR6QDCEvkA&#10;vxP/AL0T/wG8E/8BvBP/AbwT/wG7E/8BuxP/Af8iDAD/IQQA/yAAAP8hBQD/HwwA/xwRAPYYHADs&#10;FSgA5RM2AN8SQwDZE08A0xRaANAVZADNFm0AyxZ1AMkXfQDHF4UAxRiMAMQYlADCGZwAwBmlAL4Z&#10;rwC9GrsAuxrLALgb5QG0HPYBsh3/ArAd/wKvHf8Crh3/Aq4d/wKuHf8Crh3/Av8mBgD/JQAA/yYA&#10;APsnAADxJQMA8CELAOgcEgDeGR0A1BstAM0dPADIH0kAxSBVAMEhXwC/ImgAvCJwALojeAC5I38B&#10;tyOHAbUjjwG0JJcBsiSgAbEkqgKvJLYCrSXGAqsl3wKoJvMDpSb/A6Mm/wOiJv8EoSb/A6Em/wOh&#10;Jv8DoSb/A/8pAAD/KAAA9i0AAOcwAADfLwAA2SsEANYiCgDOIxYAxiYnAMAoNgC7KkQAuCtPALUs&#10;WQCyLGIBsCxqAa4tcgGsLXoCqi2BAqktigKnLZIDpS2bA6QtpQSiLbEEoC3ABJ8t2AScLu8FmS7/&#10;Bpcv/waWL/8GlS7/BZUu/wWVLv8FlS7/Bf8sAAD/LgAA6jUAAN05AADROQAAyjYAAMcvBgDBLREA&#10;ujAhALQyMQCwND4ArDVKAKk1VAGnNV0BpDVlAqI1bQKgNXQDnzV8BJ01hASbNY0FmjSXBpg0oQaW&#10;NK0HlDW7CJM10AiQNewIjjb+CIw2/wiLNv8Iizb/B4o1/weKNf8HijX/B/8vAADyNAAA4jwAANJB&#10;AADHQgAAwEAAALs6AQC2Ng4AsDkcAKo7LACmPDoAoz1GAJ89UAGdPVkCmj1hA5g9aASWPHAFlDx3&#10;BpI8gAeRPIgHjzuSCI07nQmLO6kKiTu3C4g7yguFPOgLgzz7C4I8/wqBPP8KgTz/CYE8/wiBPP8I&#10;gTz/CP8zAADsOgAA2kMAAMpHAAC/SQAAt0cAALFCAACtPgoApkAXAKJCJwCeQzUAmkRCAZdETAGU&#10;RFUCkUNdA49DZAWNQ2sGi0JzB4lCewiHQoQKhUGOC4NBmQyBQaUNf0GzDn5Bxg58QeQOekL5DXlC&#10;/wx4Qv8LeEL/C3hC/wp4Qf8KeEH/CvY2AADmQAAA0UgAAMNNAAC5TgAAsU0AAKlJAACkRQYAn0YT&#10;AJpIIwCWSTIAkko+AY9KSAKMSlEDiklZBIdJYAWFSWgHg0hvCIFIdwp/R4ALfUeKDXpHlQ54RqIP&#10;dkawEHVGwhBzRuAQckf3D3FH/w5xR/8NcUf/DHFH/wtxRv8LcUb/C/M5AADgRAAAzEwAAL5RAAC0&#10;UwAAqlIAAKJOAACdSgEAl0sRAJNNIACPTy4AjE86AYhPRQKFT04Dg09WBIBOXQZ+TmQHfE1sCXlN&#10;dAt3TH0MdUyHDnNMkg9xS58Rb0utEm1LvxJsS9wSa0z1EWpM/w9qTP8Oakv/DWpL/wxqS/8Makv/&#10;DPA9AADbSAAAx1AAALpVAACwWAAApVYAAJxTAACXTwAAkVAOAIxSHACJVCsAhVQ3AIJUQgF/VEsD&#10;fFRTBHpTWgZ4U2IIdVJpCXNScQtxUXoNblGED2xQkBBqUJwSaFCrE2ZQvBNlUNgTZFDzEmRQ/xBk&#10;UP8PZFD/DmVP/w1lT/8MZU//DOxBAADUTAAAw1QAALZZAACsXAAAoFoAAJdXAACRVAAAi1UMAIZX&#10;GQCDWCcAgFk0AH1ZPwF6WUgDd1hQBHRYWAZyV18Hb1dmCW1WbgtrVncNaFWBD2ZVjRFkVJoSYlSp&#10;E2BUuhRfVNMUXlTyE15U/xFfVP8PX1T/Dl9T/w1fU/8NX1P/DedEAADPUAAAv1gAALNdAACoXwAA&#10;nF0AAJJbAACLWAAAhVoKAIFbFgB9XCQAel0xAHddPAF0XUYCcV1OBG9cVQVsXF0HalxkCWhbbAtl&#10;WnUNY1p/D2FZixFeWZgSXFinFFtYuBRZWdAUWVjwE1lY/xFaWP8QWlj/DlpX/w1aV/8NWlf/DeNI&#10;AADLUwAAu1sAALBhAACkYgAAl2EAAI5fAACFXAAAf14HAHtfEwB4YSEAdWIuAHJiOQFvYkMCbGFL&#10;A2phUwVnYVoHZWBiCWNgagtgX3MNXl59D1teiRFZXZYSV12lE1VdthRUXc4UVF3uE1Rd/xFVXP8Q&#10;VVz/DlVb/w5WW/8NVlv/Dd5MAADHVgAAuF8AAK1kAACgZQAAk2QAAIljAAB/YQAAeWIDAHVkEQBy&#10;ZR4Ab2YrAGxnNwFqZ0ACZ2ZJA2VmUQRiZVgGYGVgCF1kZwpbZHAMWWN7DlZjhhBUYpQSUmKjE1Bi&#10;tBNPYswTT2LtEk9h/xFPYf8QUGD/DlBg/w5QYP8NUGD/DdlPAADDWgAAtGMAAKlpAACbaAAAj2cA&#10;AIRnAAB5ZQAAc2cAAG9pDgBsahsAaWsoAGdsNABkbD0BYmxGAl9rTgRda1YFWmpdB1hqZQlWaW4L&#10;U2l4DVFohA9OaJIQTGehEktnshJJZ8kSSWfrEklm/xBKZv8PSmX/Dktl/w1LZP8NS2T/DdFUAAC+&#10;XgAAsWcAAKZtAACXbAAAimsAAH9rAABzawAAbW0AAGhuDABlcBcAYnEkAGBxMABecToBXHFDAllx&#10;SwNXcVMEVXBaBlJwYgdQcGsJTm91C0tvgg1Jbo8PR26fEEVusBFEbscRQ23qEERs/w9Ea/8ORWv/&#10;DUVq/w1Fav8NRWr/DctYAAC6YwAArWwAAKFxAACScAAAhW8AAHpvAABucAAAZXMAAGB1BwBddhIA&#10;W3cfAFl4KwBXeDYAVXg/AVN4SAJReE8DT3dXBEx3XwVKd2gHSHZzCUV2fwtDdY0MQXWdDj91rg4+&#10;dcUOPXXoDj5z/Q0+cv8NPnH/DD9x/ww/cP8MP3D/DMVeAAC1aQAAqXEAAJx1AACNdAAAgHQAAHV0&#10;AABpdgAAXnkAAFh8AQBUfQ4AUn4aAFF/JgBPfzEATYA7AEyAQwFKgEsCSH9UAkZ/XARDf2UFQX9w&#10;Bj9+fAg8fooJOn6aCjl+rAs3fsMLN33mCzd7/As3ev8LN3n/Cjh4/wo4eP8KOHj/Cr5kAACwbwAA&#10;pXgAAJZ5AACHeQAAe3kAAHB6AABkfAAAWIAAAFCDAABLhQoASIYUAEeHIABFiCsARIg1AEOIPgBB&#10;iUcBQIlPAT6IWAI8iGEDOohsBDeIeAU1iIcGM4iYBzKHqgcwiMAHMIfkBzCF+wgwg/8IMIL/CDCB&#10;/wgwgf8IMIH/CLdrAACqdgAAoH8AAJB+AACCfgAAdn8AAGqAAABegwAAU4cAAEqLAABBjgIAPZAO&#10;ADuQGAA6kSMAOZEtADiSNwA3kkAANpJJADSTUgAzk1wBMZNnAS+TdAItkoMDK5KUAyqSpwMokr0E&#10;KJLhAyeQ+gQnjv8FJ43/BSeM/wUnjP8FJ4z/BbF0AAClfgAAmYUAAIqEAAB9hAAAb4UAAGOIAABY&#10;iwAATY8AAEOTAAA6lwAAMpoHAC6bEAAtmxoALJwkACucLgAqnTgAKZ1BACidSwAnnlUAJp5hACWe&#10;bgAjnn4BIp6QASCeowEfnrkBHp7dAR6c+AIemv8CHpn/Ax6X/wMel/8DHpf/A6p9AACehQAAk4sA&#10;AIWKAAB1iwAAaI4AAFuRAABQlQAARpkAADudAAAyoAAAKqMAACKmCQAfpxEAHqcaAB2oJAAcqC0A&#10;G6g3ABqpQQAZqUwAGKlYABeqZgAWqnYAFaqJABSqngATq7QAEqvTABKo9QATp/8BE6X/AROl/wET&#10;pP8BE6T/AaOGAACXjAAAjZEAAH2SAABtlQAAYJgAAFScAABIoAAAPqQAADSnAAAqqwAAIa4AABmx&#10;AAASswcAD7UQAA61FwAOtSEADbUrAA21NgAMtkEAC7ZOAAq2XAAJtmwACLZ/AAe2lAAGtqoABbbF&#10;AAa26gAHtf8ACLT/AAiz/wAJsv8ACbL/AJqNAACQkwAAhJgAAHScAABloAAAV6QAAEuoAABArAAA&#10;NbAAACqzAAAhtQAAGLgAABG7AAAMvgIABsALAALAEQABwRkAAMEiAADCKwAAwjYAAMNCAADDUAAA&#10;xF8AAMRxAADEhwAAxJ0AAMS1AADE2gAAxPYAAMP/AADD/wAAw/8AAMP/AJOUAACHmgAAeKAAAGqm&#10;AABcrAAAT7EAAEG1AAA1twAAKboAAB+9AAAWwAAAEMMAAArGAAADygAAAMwFAADMDAAAzREAAM4Y&#10;AADOIQAA0CoAANE1AADTQwAA1FIAANRjAADVeAAA1Y8AANWnAADWwgAA1ukAANb9AADW/wAA1v8A&#10;ANb/AIqbAAB7ogAAbKkAAF6wAABQtgAAQroAADS9AAAowQAAHcQAABTHAAANywAABs4AAADSAAAA&#10;1wAAANkAAADaBQAA3AsAAN0QAADfFQAA4R0AAOMnAADlMwAA50IAAOhUAADoZwAA6X4AAOmXAADq&#10;rwAA6s4AAOvvAADr/gAA6/8AAOv/AH2jAABuqwAAX7IAAFG6AABCwAAANMMAACfHAAAbywAAEs8A&#10;AAvTAAAC2AAAAN0AAADhAAAA5AAAAOUAAADnAAAA6QAAAOsHAADtDQAA7xEAAPEZAAD0JAAA9zEA&#10;APlBAAD6VQAA+moAAPuEAAD7nQAA/LYAAPzSAAD97QAA/fQAAP30AHGsAABhtQAAUr0AAETEAAA0&#10;yQAAJs0AABrSAAAQ2AAACN0AAADhAAAA5QAAAOgAAADsAAAA7wAAAPEAAADzAAAA9QAAAPcAAAD5&#10;AQAA+wgAAP4OAAD/FQAA/yEAAP8vAAD/QQAA/1YAAP9tAAD/hwAA/6AAAP+2AAD/ygAA/9QAAP/U&#10;AP8LIAD/Bx4A/wAdAP8AIAD/ACUA/wAuAP8AOwD/AEkA/wBWAP8AYgD/AG0A/wB2AP8AfwD/AIcA&#10;/wCOAP8AlAD/AJoA/wCgAP8ApgD/AK0A/wC1AP8AvgD/AMsA/wDhAP8A8AD+AP0A/QD/AP0A/wD9&#10;AP8A/QD/APwA/wD5AP8A+QD/AP8NHQD/CxoA/wQZAP8AGgD/AB8A/wAqAP8ANwD/AEUA/wBRAP8A&#10;XgD/AGgA/wByAP8AegD/AIIA/wCJAP8AkAD/AJYA/wCcAP4AogD8AKkA+wCwAPkAuQD4AMYA9gDZ&#10;APUA6wD0APkA8wD/APIA/wDzAP8A8wD/APMA/wDzAP8A8wD/AP8QGQD/DhUA/wgUAP8AFAD/ABkA&#10;/wAlAP8AMgD/AEAA/wBMAP8AWQD/AGMA/gBtAPwAdQD6AH0A+QCEAPcAiwD2AJEA9ACXAPMAngDy&#10;AKQA8ACsAO4AtADtAMAA6wDPAOkA5gDoAPUA5gD/AOcA/wDmAP8A5QD/AOUA/wDlAP8A5QD/AP8S&#10;FAD/EBAA/wwPAP8DEAD/ABUA/wAgAP8ALAD/ADoA/wBHAPoAUwD3AF4A9ABnAPEAcADvAHgA7QB/&#10;AOsAhgDqAIwA6ACTAOcAmQDlAKAA4wCnAOEAsADfALoA3QDJANsA4ADYAPAA1wD+ANUA/wDUAP8A&#10;0wD/ANMA/wDTAP8A0wD/AP8VEAD/EgwA/w4JAP8LDAD/CRIA/wMaAP8AJgD9ADMA9ABAAO8ATQDr&#10;AFgA6ABhAOUAagDiAHIA4AB6AN4AgADcAIcA2gCOANgAlQDUAJwA0gCjANAArADOALYAzADEAMoA&#10;2QDIAO0AxwD7AMUA/wDEAf8AwwH/AMQB/wDEAf8AxAH/AP8YCwD/FQUA/xAAAP8QBgD/Dw0A/wwU&#10;APwHHwDxAysA5wA5AOIARgDeAVEA2gJbANUCZADSA2wAzwN0AM0EewDLBIIAygSJAMgFkADGBZgA&#10;xAWgAMIGqQDBBrQAvwbBAL0I1QC7CewAuAv9ALYM/wC1Df8AtA3/ALQN/wC0Df8AtA3/AP8bBQD/&#10;GAAA/xcAAP8WAAD7EwYA+hAOAO4MFgDjCSIA2gkwANMKPgDOC0oAygxVAMcNXgDFDWcAwg5vAMEO&#10;dgC/Dn4AvQ+FALwPjQC6EJUAuBCdALcQpwC1EbIAsxHAALIR1QCuE+4AqxT+AKkV/wCnFf8ApxX/&#10;AKYU/wGmFP8BphT/Af8fAAD/HAAA+h4AAOseAADjHAAA3xUFAN4ODQDTDhgAyxEoAMUTNwDAFEQA&#10;vBZPALkXWQC3F2EAtBhpALMZcQCxGXgArxqAAK4aiACsG5AAqxuZAKkbowCnHK4Aphy8AKQdzwCh&#10;HuoBnh78AZwf/wGbH/8Bmh//AZoe/wGZHv8BmR7/Af8iAAD/IQAA7CcAAOAqAADUKQAAzSQAAMoc&#10;CADEGRIAvRwiALceMQCzID4AryFJAK0iUwCqI1wAqCRkAKYkbACkJHMAoyR6AKElggGgJYsBniWU&#10;AZ0lngGbJqoBmSa3AZgmyQKVJ+YCkif5ApAo/wKPKP8Cjif/Ao4n/wKOJ/8Cjif/Av8mAADyKQAA&#10;4zEAANI0AADINAAAwDAAALspAgC4Iw4AsSYcAKwoKwCoKjgApCtEAKEsTgCfLVcAnS1fAJstZwGZ&#10;LW4BmC51AZYufQKULoYCky6QApEumgOPLqYDjS6zA4wuxQOKL+EEhy/2BIUv/wSEL/8DhC//A4Mv&#10;/wODL/8Dgy//A/spAADrMQAA2TgAAMk8AAC/PAAAtjkAALAyAACsLQsApy8XAKIxJgCeMzQAmjRA&#10;AJg1SgCVNVMAkzVbAZE1YgGPNWkCjTVxAow1eQOKNYIDiDWLBIY1lgSENaIFgjWvBYE1wAZ/NtwG&#10;fTb0Bns2/wV7Nv8Fejb/BHo2/wR6Nf8EejX/BPUtAADkNwAA0D8AAMJDAAC3RAAArUAAAKc6AACj&#10;NgYAnTcTAJk5IgCVOi8Akjw7AI88RgCMPE8BijxXAYg8XgKGPGUChDxtA4I8dQSAPH0EfzyHBX08&#10;kgZ7O54HeTusB3c7vAh2PNUIdDzxCHM8/wdyPP8Gcjz/BXI8/wVyO/8Fcjv/BfEyAADePQAAyUQA&#10;ALxIAACwSQAApkYAAJ9BAACbPQEAlT0QAJE/HQCNQSsAikI4AIdDQgCEQ0sBgkNTAYBDWwJ+QmID&#10;fEJpBHpCcQV4QnoGdkGEB3RBjwhyQZsIcEGpCW9BuQptQdAKbEHuCWtC/whqQv8HakH/BmpB/wZq&#10;Qf8FakH/Be03AADWQgAAxEkAALdNAACrTQAAoEoAAJhHAACTQgAAjkMNAIlFGgCGRigAg0c0AIBI&#10;PwB+SEgBe0hQAnlIVwJ3SF8DdUhmBHNHbgVxR3YGb0eAB21GjAlrRpgKaUamC2dGtgtmRswLZUbs&#10;C2RH/wlkRv8IZEb/B2RG/wZkRf8GZEX/Bug7AADQRgAAv00AALNRAAClUQAAmk4AAJJLAACNRwAA&#10;h0gLAINKFgB/SyQAfUwxAHpNPAB3TUUBdU1NAnNNVQJxTVwDb01jBG1MawVrTHMHaUt9CGZLiQlk&#10;S5YKYkukC2FLtAxfS8oMXkvqC15L/gpeS/8JXkr/CF5K/wdeSv8HXkr/B+M/AADLSQAAvFEAALBV&#10;AAChVAAAllIAAI1QAACHTAAAgU0IAH1PEwB6UCEAd1EuAHRSOQByUkIBb1JLAW1SUgJrUVkDaVFh&#10;BGdRaAZlUHEHY1B7CGFQhgpfT5MLXU+hDFtPsg1ZT8cNWU/oDFhP/QtYT/8JWU//CFlO/wdZTv8H&#10;WU7/B99DAADHTQAAuFQAAKxZAACdVwAAkVUAAIhUAACBUAAAe1IEAHdTEQB0VB4AcVUrAG9WNgBs&#10;VkABalZIAWhWUAJmVlcDZFZeBGJVZgVgVW8HXVV4CFtUhApZVJELV1SgDFVTsA1UU8UNU1PmDFNT&#10;/AtTU/8JVFL/CFRS/whUUv8HVFL/B9pGAADDUAAAtVgAAKhbAACZWgAAjVgAAIRXAAB7VAAAdlYB&#10;AHFXDwBuWRsAbFooAGlaMwBnWz0BZVtFAWNbTQJhWlUDX1pcBF1aZAVbWWwGWFl2CFZZgglUWI8L&#10;UlieDFBYrg1PWMMNTljkDE5Y+wtPV/8JT1f/CE9W/whQVv8HUFb/B9NKAADAVAAAslwAAKNeAACV&#10;XQAAiVwAAH9bAAB2WQAAcFoAAGtcDQBoXRgAZl4kAGRfMABiXzoAYF9DAV5fSwJcX1ICWl9aA1hf&#10;YQVVXmoGU150B1FdfwlPXY0KTV2cC0tdrAxKXcEMSV3jDElc+gpJW/8JSlv/CEpa/whKWv8HSlr/&#10;B85OAAC8WAAArmAAAJ9hAACRYAAAhV8AAHtfAABwXQAAal8AAGVhCgBiYhQAYGMhAF5kLQBcZDcA&#10;WmRAAVhkSAFWZFACVGRXA1JkXwRQZGcFTmNxBkxjfQhJYosJR2KaCkZiqgtEYr8LRGLhC0Rh+QpE&#10;YP8JRGD/CEVf/wdFX/8HRV//B8hSAAC4XAAAq2QAAJtkAACMYwAAgGMAAHZjAABqYgAAY2QAAF9m&#10;BgBbZxEAWWgdAFdpKQBWajMAVGo8AFJqRQFQakwBTmpUAkxqXANKamUESGlvBUZpegdEaYgIQmiY&#10;CUBoqQo/aL0KPmjeCT5n9wk+Zv8IP2X/Bz9l/wc/ZP8HP2T/B8NXAACzYQAAp2kAAJZoAACHZwAA&#10;e2cAAHFnAABlaAAAXGoAAFhsAQBUbg4AUm8YAFBvJABOcC4ATXA4AEtxQQBKcUkBSHFRAUZxWQJE&#10;cGIDQnBsBEBweAU+cIYGPG+VBzpvpgg4b7sIOG/bBzhu9gc4bf8HOGz/Bjlr/wY5av8GOWr/Br1c&#10;AACvZgAAom0AAJFsAACCawAAd2sAAGxsAABhbgAAV3AAAFBzAABMdQoASXYTAEd3HwBGdykARXgz&#10;AEN4PABCeEQAQXhNAT94VQE9eF4CO3hoAjl4dAM3eIIENXiTBTN3pAUyd7kFMXjXBTF29QUxdP8F&#10;MXP/BTFy/wUycv8FMnL/BbdjAACqbQAAnHEAAItwAAB9cAAAcnAAAGdxAABccwAAUXcAAEp6AABC&#10;fQMAP34OAD1/GAA8fyMAO4AtADqANgA5gT8AOIFIADaBUAA1gVoBM4FkATGBcAEvgX8CLYGPAyyB&#10;oQMqgbYDKYHSAyl/8wMpff8DKXz/Ayl7/wMpe/8DKXv/A7FqAACldAAAlXYAAIV1AAB4dQAAbXUA&#10;AGF3AABXegAATH4AAEOBAAA7hQAANYgJADKJEQAxiRsAMIklAC+KLwAuijgALYtBACyLSgAqi1QA&#10;KYtfACiLawAmi3oBJIuLASOLngEii7MBIYzOASGK8QEgiP8CIIb/AiCF/wIhhf8CIYX/AqtyAACh&#10;fAAAj3sAAIB6AABzegAAZnwAAFt/AABQggAARoYAADyKAAA0jQAALJEAACaTDAAklBMAI5QcACKV&#10;JgAhlS8AIJU4AB+WQgAelkwAHZZYAByWZAAal3QAGZeGABiXmQAXl64AFZfJABaV7gAWk/8BFpL/&#10;ARaR/wEWkP8BFpD/AaV7AACZgwAAiYEAAHuAAABsggAAX4QAAFSIAABJiwAAP5AAADWUAAAtlwAA&#10;JZoAAB2eAQAWoAwAFKESABShGwAToSUAEqEuABGiOAARokMAEKJPAA+iXAAOo2sADaN9AA2jkgAM&#10;o6cACqLAAAui5gAMoP4ADZ//AA2e/wANnf8ADZ3/AJ6EAACSiQAAg4gAAHOIAABliwAAWI4AAEyS&#10;AABBlwAAN5sAAC6eAAAkogAAHKUAABWoAAAPqwQACq4MAAetEgAGrRsABa0kAASuLgACrjkAAa5F&#10;AACuUgAArmEAAK5zAACuhwAArp0AAK60AACu1QAArfQAAK3/AACs/wAAq/8AAKv/AJaLAACMkAAA&#10;e5AAAGuSAABdlgAAUJoAAESfAAA5owAAL6cAACWrAAAcrgAAFLEAAA60AAAJtwAAAbgJAAC4DgAA&#10;uRQAALkcAAC6JQAAui8AALs6AAC8RwAAvFYAALxnAAC8ewAAvJEAALypAAC8xAAAvOsAALv+AAC7&#10;/wAAu/8AALv/AJCSAACDmAAAc5sAAGOfAABVowAAR6gAADutAAAwsQAAJbQAABu3AAASugAADL0A&#10;AAW/AAAAwwAAAMQCAADFCgAAxQ4AAMYUAADHGwAAyCQAAMouAADMOgAAzUkAAM1ZAADNbAAAzoMA&#10;AM6bAADNtQAAztoAAM72AADN/wAAzf8AAM3/AIaZAAB3oAAAaaYAAFqsAABMsgAAPrYAADC5AAAk&#10;vAAAGb8AABHCAAAKxQAAAskAAADMAAAA0AAAANEAAADSAQAA0wgAANUNAADXEQAA2hgAANwhAADf&#10;LAAA4ToAAOJKAADjXQAA5HIAAOSLAADlpQAA5cAAAOXmAADl+AAA5f8AAOX/AHqhAABrqQAAXK8A&#10;AE22AAA/vAAAML8AACPDAAAXxwAAD8oAAAfOAAAA0QAAANYAAADcAAAA3wAAAOAAAADiAAAA5AAA&#10;AOYDAADoCQAA6Q4AAOwVAADuHgAA8SsAAPQ6AAD1TQAA9mEAAPd5AAD4kwAA+K0AAPnGAAD55AAA&#10;+fMAAPnzAG2qAABesgAAT7oAAEDBAAAxxQAAIskAABbOAAAN0gAABNgAAADdAAAA4QAAAOQAAADo&#10;AAAA6wAAAO0AAADvAAAA8QAAAPMAAAD2AAAA+AMAAPoLAAD9EQAA/xsAAP8pAAD/OwAA/08AAP9m&#10;AAD/fwAA/5kAAP+vAAD/wwAA/9YAAP/WAP8EHAD/ABkA/wAZAP8AHAD/ACIA/wArAP8AOAD/AEYA&#10;/wBTAP8AXgD/AGkA/wByAP8AegD/AIIA/wCJAP8AjwD/AJUA/wCbAP8AoQD/AKgA/wCvAP8AuQD/&#10;AMUA/wDZAP4A7AD9APsA+wD/APsA/wD7AP8A+gD/APQA/wDwAP8A8AD/AP8HGAD/ARUA/wAUAP8A&#10;FgD/ABsA/wAmAP8ANAD/AEIA/wBOAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCEAP8AigD9AJAA/ACW&#10;APoAnQD5AKMA+ACrAPcAtAD1AL8A9ADOAPMA5gDxAPYA8AD/AO8A/wDvAP8A7gD/AO4A/wDqAP8A&#10;6gD/AP8LFAD/BhEA/wAQAP8AEAD/ABYA/wAiAP8ALgD/ADwA/wBJAP8AVAD+AF8A+wBoAPkAcAD3&#10;AHgA9QB/APMAhQDyAIsA8ACSAO8AmADtAJ8A7ACmAOoArgDoALkA5wDHAOUA3gDjAPAA4gD+AOAA&#10;/wDgAP8A4QD/AOEA/wDhAP8A4QD/AP8NEAD/CQ0A/wEMAP8ADAD/ABIA/wAcAP8AKAD8ADYA+QBD&#10;APYATgDyAFkA7wBiAOwAawDqAHIA6AB5AOYAgADkAIYA4gCMAOEAkwDfAJoA3QChANsAqgDYALQA&#10;1QDAANIA0wDQAOoAzgD6AM0A/wDNAP8AzQD/AMwA/wDMAP8AzAD/AP8QDAD/DAcA/wMCAP8ACAD/&#10;AA4A/wAWAPYAIgDwAC8A7AA8AOkASADlAFMA4QBcAN4AZQDbAGwA1wBzANQAegDSAIAA0ACHAM4A&#10;jgDMAJUAygCdAMgApQDGAK8AxAC7AMIAywDAAOUAvgD1AL0A/wC8AP8AvAD/ALwA/wC8AP8AvAD/&#10;AP8RBQD/DgAA/woAAP8IAQD/BAoA+AAQAOkAGgDjACgA3gA1ANkAQQDTAEwAzwBWAMsAXwDJAGYA&#10;xgBuAMQAdADCAHsAwQCCAL8AiQC9AJAAvACYALoAoQC4AKsAtgC3ALQAxwCyAOAAsQHyAK8C/wCu&#10;A/8ArQT/AK0E/wCtBP8ArQT/AP8UAAD/EAAA/w8AAPINAADqCgAA6QMJAN0AEgDUAB8AzQEtAMgC&#10;OgDEA0UAwANQAL0EWQC7BWEAuQVoALcGbwC1BnYAtAd9ALIHhACxCIwArwiVAK0JngCrCagAqgq1&#10;AKgKxQCmC98ApA30AKIO/wCgDv8Anw7/AJ8O/wCfDv8Anw7/AP8XAAD/EwAA7xgAAOQZAADbFgAA&#10;0hACAM8JCwDICBYAwQokALwMMgC3DT4AtA5JALEOUwCvEFsArRBjAKsQagCpEXEAqBF4AKYRgACl&#10;EYgAoxKRAKESmwCgE6YAnhOzAJwTwwCbFN4Alxb0AJUW/wCUF/8Akxf/AJIX/wCSFv8Akhb/AP8a&#10;AAD0HQAA5SMAANUlAADKJAAAwh0AAL4WBAC7EBAAtBMdAK8VKwCrFjgApxhDAKUZTQCiGVYAoBpd&#10;AJ4bZQCdG2wAmxxzAJocewCYHIMAlx2NAJUdlwCTHqIAkh6vAJAevwCPH9gAjCDxAYkg/wGIIP8B&#10;hyD/AYcg/wGGIP8BhiD/AfoeAADrJgAA2i0AAMowAAC+LgAAtSgAALAiAACuGwwAqB0XAKMfJgCf&#10;ITMAnCI+AJkjSACXJFEAlSRZAJMlYACSJWcAkCZuAI4mdgCNJn8AiyaIAYonkwGIJ54BhierAYQn&#10;uwGDKNEBgCjuAX4p/wF9Kf8BfCj/AXwo/wF8KP8BfCj/AfUkAADjLgAAzzUAAME4AAC0NgAAqzEA&#10;AKUsAACiJgYAniYTAJkoIQCVKi4Akis5AI8sRACNLUwAiy1UAIkuXACHLmMAhi5qAYQucgGCLnoB&#10;gS+EAX8vjwJ9L5oCey+nAnovtwJ4L8wCdjDqAnUw/gJzMP8CczD/AnMv/wJzL/8Ccy//AvAqAADc&#10;NQAAxzsAALo/AACsPAAAojgAAJwzAACYLwAAlS4QAJAwHACMMikAiTM1AIY0PwCENUkAgjVRAIA1&#10;WAB+NV8BfTVmAXs2bgF5NXYCeDWAAnY1iwN0NZcDcjakA3A2tARvNsgEbTbnBGw2/ANrNv8Dazb/&#10;Amo2/wJqNf8CajX/AuowAADTOgAAwkEAALNDAAClQQAAmz4AAJU6AACQNgAAjDUNAIg3GACEOCUA&#10;gToxAH87PAB8O0UAejxNAHg8VQF3PFwBdTxjAXM8agJxPHMCcDx8A247hwNsO5QEajuhBGg7sQVn&#10;PMUFZTzlBWQ8+gRkPP8DYzv/A2M7/wNjO/8CYzv/AuU1AADNPwAAvUYAAK5HAACfRQAAlUMAAI5A&#10;AACJPAAAhDwKAIA9FAB9PiIAej8uAHhAOAB1QUIAc0FKAHJBUQFwQVkBbkFgAmxBZwJqQXADaEF5&#10;A2dBhARlQZEFY0GfBWFBrgZgQcIGXkHiBl5B+QVdQf8EXUD/A11A/wNdQP8DXUD/A985AADIQwAA&#10;uUoAAKlLAACbSQAAkEcAAIhEAACDQQAAfkEGAHpCEQB2Qx4AdEUqAHFFNQBvRj8AbUZHAGtGTwFq&#10;RlYBaEZdAmZGZQJkRm0DYkZ2BGBGggReRo4FXEWcBltFrAZZRr8HWEbfBlhG9wVXRf8EV0X/BFdE&#10;/wNYRP8DWET/A9o9AADERwAAtU4AAKROAACWTAAAi0sAAINJAAB9RQAAeEYCAHRHEABwSBsAbkkn&#10;AGtKMgBqSzwAaEtEAGZLTAFkS1MBYktaAmBLYgJfS2oDXUt0BFtKfwVZSowFV0qaBlVKqgdUSr0H&#10;U0rcB1JK9gZSSv8FUkn/BFJJ/wNSSP8DU0j/A9RBAADASwAAslEAAKBQAACSTwAAh04AAH5MAAB4&#10;SAAAckoAAG5LDQBrTRgAaE4kAGZOLwBkTzkAYk9CAGFQSQFfUFEBXVBYAltPYAJZT2gDV09yBFVP&#10;fQVTT4oFUk6YBlBOqAdOTrsHTU7ZB01O9QZNTv8FTU3/BE1N/wROTP8DTkz/A85EAAC8TgAArlQA&#10;AJxTAACOUgAAg1EAAHpQAAByTQAAbE8AAGhQCwBlURUAY1IhAGFTLABfUzYAXVQ/AFtURwBaVE4B&#10;WFRWAVZUXQJUVGYDUlNvA1BTewROU4gFTFOXBktTpwdJU7oHSFPVB0hS8wZIUv8FSFH/BElR/wRJ&#10;UP8DSVD/A8pIAAC5UgAAqlcAAJhWAACKVQAAf1QAAHZTAABsUQAAZ1MAAGJUCABfVhIAXVceAFtX&#10;KQBZWDMAWFg8AFZZRABVWUwBU1lTAVFZWwJPWGQCTVhtA0tYeARJWIYFR1eVBkVXpQZEV7gGQ1jS&#10;BkNX8gZDVv8FQ1X/BERV/wREVP8DRFT/A8ZMAAC1VgAApVoAAJRZAACGWAAAe1gAAHFXAABmVgAA&#10;YVgAAF1ZBABZWhAAV1sbAFVcJgBTXTAAUl05AFFeQQBPXkkATV5RAUxeWAFKXmECSF1rA0ZddgNE&#10;XYMEQl2SBUBdowY/XbYGPl3QBj1c8QU+W/8EPlr/BD5a/wM+Wf8DP1n/A8FQAACxWgAAoV0AAJBc&#10;AACCWwAAdlsAAG1bAABhWwAAW10AAFZeAABSYA0AUGEXAE5iIgBNYiwATGM1AEpjPgBJY0YAR2NO&#10;AEZjVgFEY14BQmNoAkBjcwM+Y4EDPGOQBDpioQQ5YrQFOGPNBThi7wQ4Yf8EOGD/Azhf/wM5Xv8D&#10;OV7/A7xVAACtXwAAnGAAAItfAAB9XwAAcl8AAGhfAABdYAAAVWIAAE9kAABLZgoASWcSAEdoHQBF&#10;aCcARGkxAENpOQBCakIAQGpKAD9qUgA9alsBPGplATpqcAI4an4CNmmNAzRpnwMzabIDMWnLAzFo&#10;7QMxZ/8DMWb/AzJl/wMyZP8DMmT/A7dbAACpZAAAlmQAAIZjAAB4YwAAbWMAAGRkAABZZQAAUGgA&#10;AElrAABDbQQAQG4OAD5vGAA9byIAPHArADpwNAA5cT0AOHFFADdxTgA2cVcANHFhATJxbQExcXoB&#10;L3GKAi1xnAIrca8CKnHIAipw6wIqb/8CKm3/Aips/wIrbP8CK2z/ArFhAACkaQAAkGgAAIBnAAB0&#10;ZwAAaWcAAF9oAABVawAAS24AAENxAAA8dAAAN3YKADR3EgAzeBwAMnglADF5LgAweTcAL3k/AC55&#10;SAAselIAK3pcACp6aAAoenYAJnqHASV6mQEjeqwBInrFASJ56QEid/8BInb/ASJ1/wIidP8CI3T/&#10;AqxoAACdbgAAim0AAHtsAABvbAAAZWwAAFpuAABQcQAARXUAAD14AAA2fAAALn8CACmBDQAnghQA&#10;JoIeACWCJwAkgi8AI4M4ACKDQgAhg0sAIIRWAB+EYgAehHEAHISCABuElQAahKkAGITBABiD5gAY&#10;gf0AGYD/ARl//wEZfv8BGX7/AaZwAACVcwAAhHIAAHZxAABrcQAAXnMAAFR2AABJeQAAP30AADeB&#10;AAAvhAAAJ4gAACCLBQAbjQ4AGo0VABmNHgAYjicAF44wABaOOQAVjkMAFI9PABOPWwASj2oAEY97&#10;ABCPjwAPj6QADo+7AA2P4AAOjfoAD4v/ABCK/wAQif8AEIn/AKF6AACOeQAAfncAAHJ3AABkeAAA&#10;WHsAAE1+AABCggAAOYYAAC+KAAAnjgAAIJEAABiVAAASmAUADpoOAA2aFAAMmh0AC5omAAuaMAAK&#10;mjsACZpGAAiaUwAGm2EABZpyAASahgACmpsAAJqxAAGZzwACmfAAApj/AASX/wAFlv8ABZb/AJmB&#10;AACHfwAAen4AAGt+AABdgQAAUIUAAEWJAAA7jQAAMZIAACiWAAAfmQAAGJ0AABGgAAAMowIABqUK&#10;AAGlEAAApRYAAKYfAACmKAAApjIAAKc9AACnSgAAp1gAAKdoAACnfAAAp5EAAKaoAACmwwAApekA&#10;AKX8AACl/wAApP8AAKT/AJGHAACChgAAcoYAAGOIAABVjAAASZEAAD2WAAAymgAAKJ4AAB+iAAAX&#10;pgAAEKkAAAusAAAErwAAALEGAACxDAAAshEAALIXAACzHwAAsygAALQyAAC1PwAAtU0AALVdAAC1&#10;cAAAtYYAALWdAAC1tgAAtdwAALT3AAC0/wAAtP8AALT/AIuPAAB6jgAAapEAAFuVAABNmgAAQJ8A&#10;ADWkAAAqqAAAIKwAABawAAAPtAAACbcAAAG5AAAAvQAAAL4AAAC+BgAAvwwAAMAQAADBFgAAwh0A&#10;AMMnAADFMgAAxkAAAMZRAADHYwAAx3gAAMeRAADHqQAAx8cAAMfsAADH/gAAx/8AAMf/AIOXAABx&#10;mgAAYZ4AAFKjAABFqQAAOK4AACyzAAAgtwAAFroAAA69AAAGwAAAAMMAAADHAAAAyQAAAMoAAADM&#10;AAAAzQMAAM4JAADQDgAA0hMAANQbAADYJQAA2zIAAN1CAADdVAAA3mkAAN6BAADenAAA37UAAN/Z&#10;AADf8wAA3/8AAN//AHefAABopgAAWa0AAEqzAAA7uAAALbsAAB+/AAAUwgAADMYAAAPJAAAAzAAA&#10;ANAAAADVAAAA2QAAANoAAADcAAAA3gAAAOAAAADiBQAA5AsAAOcQAADqGAAA7SQAAPAyAADxRAAA&#10;8lgAAPNvAAD0igAA9KQAAPS/AAD03wAA9PMAAPT0AGqoAABbrwAATLcAAD29AAAtwQAAH8YAABPK&#10;AAALzgAAANIAAADXAAAA3AAAAOAAAADlAAAA5wAAAOkAAADrAAAA7QAAAO8AAADxAAAA8wAAAPYH&#10;AAD5DgAA/BYAAP8iAAD/MwAA/0cAAP9dAAD/dgAA/5EAAP+pAAD/vgAA/9gAAP/bAP8AGAD/ABYA&#10;/wAVAP8AGAD/AB4A/wAnAP8ANgD/AEMA/wBPAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCEAP8AigD/&#10;AJAA/wCWAP8AnAD/AKMA/wCrAP8AtAD+AL8A/QDPAPsA5wD6APgA+QD/APkA/wD5AP8A9QD/AO4A&#10;/wDpAP8A5wD/AP8AFAD/ABEA/wARAP8AEgD/ABcA/wAjAP8AMQD/AD4A/wBKAP8AVgD/AGAA/wBo&#10;AP8AcAD/AHgA/QB+APwAhQD6AIsA+QCRAPgAmAD3AJ4A9QCmAPQArgDyALkA8QDHAO8A4ADuAPIA&#10;7AD/AOwA/wDsAP8A6wD/AOUA/wDgAP8A3gD/AP8DEAD/AA4A/wANAP8ADQD/ABMA/wAeAP8AKwD/&#10;ADgA/wBFAP4AUAD7AFoA+ABjAPUAawDzAHIA8QB5AO8AfwDuAIYA7ACMAOoAkgDpAJkA5wCgAOYA&#10;qQDkALMA4QDAAOAA0wDeAOsA3AD7ANsA/wDaAP8A2gD/ANkA/wDUAP8A0gD/AP8HDQD/AAkA/wAG&#10;AP8ACQD/AA8A/wAYAPsAJQD4ADIA9QA/APIASgDtAFQA6gBdAOcAZQDkAGwA4gBzAOAAegDeAIAA&#10;3ACGANoAjQDXAJQA1ACbANIApADPAK0AzQC5AMsAyQDJAOQAyAD2AMYA/wDFAP8AxgD/AMcA/wDH&#10;AP8AxwD/AP8KBgD/AQAA/wAAAP8ABAD/AAsA9AASAO8AHwDqACwA5QA4AOIAQwDdAE4A2QBXANQA&#10;XwDRAGcAzgBtAMwAdADKAHoAyACAAMYAhwDFAI4AwwCWAMEAngC/AKgAvQCzALoAwgC5ANsAtwDw&#10;ALUA/wC2AP8AtQD/ALUA/wC1AP8AtQD/AP8MAAD/BAAA/wAAAP4AAAD2AAMA6AANAOAAFwDZACQA&#10;0QAxAM0APADKAEcAxgBRAMMAWQDAAGAAvgBnALwAbgC6AHQAuQB7ALcAggC1AIkAswCRALIAmgCw&#10;AKQArgCvAKwAvQCqANAAqADrAKcA+wCmAP8ApgD/AKUA/wClAP8ApQD/AP8NAAD/BwAA9AkAAOoJ&#10;AADiBAAA2gAHAM8AEQDIABwAwgApAL4ANQC7AEAAtwBKALQAUwCyAFsAsABiAK4AaACsAG8AqwB1&#10;AKkAfQCoAIQApgCNAKQAlgCjAKAAoQCrAJ8BuQCdA8wAnAToAJoG+QCZB/8AmAj/AJcI/wCXCP8A&#10;lwj/AP8QAAD3EAAA6BQAANwVAADOEQAAxg0AAMIECwC8ABQAtwEhALIDLgCuBToAqwZEAKgITQCm&#10;CFUApAlcAKIKYwCgCmoAnwtxAJ0LeACcC4AAmgyJAJkMkwCXDJ4AlQ2qAJQNuACSDcwAkA7qAI4Q&#10;/ACMEP8AixD/AIsQ/wCLEP8AihD/APsTAADtGgAA3SAAAMwhAAC/HQAAtxcAALMRAACyCw0Aqw0Z&#10;AKcOJgCjDzMAnxA+AJ0RRwCaEVAAmBJXAJYSXgCVE2UAkxNsAJITcwCQFHwAjxSFAI0VjwCLFZoA&#10;ihWnAIgWtQCGFskAhBfnAIIY+wCAGf8Afxn/AH8Z/wB/GP8Afxj/APUaAADkIwAAzykAAMAqAACz&#10;JgAAqiIAAKUcAACkFQgAoBQTAJsWIQCXGC0AlBk4AJEaQgCPG0sAjRxSAIscWQCJHWAAiB1nAIYe&#10;bwCFHncAgx+AAIIfiwCAH5cAfiCjAH0gsgB7IMUAeSHkAHci+QB2Iv8AdSL/AHQh/wB0If8AdCH/&#10;AO8hAADbKwAAxzEAALYxAACpLgAAoCoAAJsmAACYIQEAlR4QAJAgGwCNISgAiSMzAIckPQCFJEYA&#10;gyVOAIEmVQB/JlwAfiZjAHwnawB7J3MAeSd8AHgohwB2KJMAdCigAXIorwFxKcEBbyngAW0p9wFs&#10;Kf8Bayn/AWsp/wFrKP8Bayj/AegoAADQMgAAwDgAAK43AAChNQAAmDIAAJItAACOKQAAiycMAIco&#10;FwCDKiMAgCsvAH4sOQB8LEIAei1KAHguUQB3LlgAdS5gAHMvZwByL28AcC95AW8vgwFtL5ABay+d&#10;AWkvrAFoML4BZzDbAWUw9QFkMP8BYzD/AWMv/wFjL/8BYy//AeIuAADKOAAAuj0AAKg8AACaOgAA&#10;kTcAAIozAACGMAAAgy4JAH8vEwB7MB8AeDIrAHYzNQB0Mz4AcjRGAHA0TgBvNVUAbTVcAGw1ZABq&#10;NWwBaDV1AWc1gAFlNYwBYzWaAmE2qQJgNrsCXzbWAl028wJdNv8CXDb/AVw1/wFcNf8BXDT/Adwz&#10;AADFPAAAtEEAAKJAAACVPgAAizwAAIQ5AAB/NgAAezQEAHc1EAB0NxwAcTgnAG85MgBtOTsAazpD&#10;AGo6SwBoO1IAZztZAGU7YQFjO2kBYjtyAWA7fQFeO4oCXDuXAls7pwJZO7gDWDv/4v/iSUNDX1BS&#10;T0ZJTEUABgnSA1c78QJWO/8CVjv/AlY6/wFWOv8BVjn/AdQ3AADAQQAAr0QAAJ1DAACQQgAAhUAA&#10;AH4+AAB5OwAAdDoAAHE6DgBtPBgAaz0kAGk+LwBnPzgAZT9AAGRASABiQE8AYUBXAF9AXgFdQGYB&#10;XEBvAVpAegJYQIcCVkCVAlRApANTQLYDUkDPA1FA7wNQQP8CUD//AlA//wJRPv8BUT7/Ac87AAC9&#10;RQAAqkcAAJlGAACLRQAAgUQAAHlCAAB0PgAAbz8AAGtADABnQRUAZUIhAGNDKwBhQzUAX0Q+AF5E&#10;RQBdRU0AW0VUAFlFXAFYRWQBVkVtAVRFeAJSRYUCUUSTA09EowNNRbQDTEXMA0tF7QNLRP8CS0T/&#10;AktD/wJMQv8CTEL/Aso/AAC5SAAApkoAAJVJAACHSAAAfUcAAHVFAABuQgAAaUMAAGVECQBiRRMA&#10;X0YeAF1HKABcSDIAWkg7AFlJQwBXSUoAVklSAFRJWQFTSWEBUUlrAU9JdgJNSYICS0mRA0pJoQNI&#10;SbMDR0nKA0ZJ7ANGSP8CRkj/AkdH/wJHRv8CR0b/AsZDAAC2TAAAokwAAJFMAACESwAAeUoAAHBJ&#10;AABpRgAAZEcAAF9JBgBcShAAWksbAFhMJQBWTC8AVU04AFNNQABSTUgAUU5PAE9OVwBOTl8BTE5p&#10;AUpOcwJITYACRk2PA0VNnwNDTbEDQk3IA0FN6gNBTP8CQUz/AkJL/wJCSv8CQkr/AsJHAACzTwAA&#10;nk8AAI1OAACATgAAdU0AAGxMAABjSgAAXkwAAFpNAgBWTg4AVE8YAFJQIgBRUSwAT1E1AE5SPQBN&#10;UkUATFJNAEpSVABJUl0BR1JmAUVScQFDUn4CQVKNAj9SnQM+Uq8DPVLGAzxS6QI8Uf4CPFD/Aj1P&#10;/wI9T/8CPU7/Ar5LAACuUwAAmlIAAIlRAAB8UQAAcVAAAGhQAABeTgAAWFEAAFRSAABRUwwATlQU&#10;AExVHwBLVikASVYyAEhWOgBHV0IARldKAERXUgBDV1oAQVdkAUBXbgE+V3sCPFeLAjpXmwI4V60C&#10;N1fEAjdX5wI3Vv0CN1X/AjdU/wI3U/8COFP/ArpPAACpVgAAlVUAAIVUAAB4VAAAbVQAAGRUAABY&#10;VAAAUlYAAE5XAABKWQkAR1oRAEZaGwBEWyUAQ1suAEJcNgBBXD4AP1xGAD5dTwA9XVcAO11hADpd&#10;bAE4XXkBNl2IATRdmQIzXasCMV3CAjFc5QIxW/wCMVr/AjFZ/wIyWf8BMlj/AbZUAACkWQAAkFgA&#10;AIBYAABzVwAAaVcAAGBYAABUWQAATlsAAEhdAABDXwQAQGAOAD5hFwA9YSAAO2IpADpiMgA5YjoA&#10;OGNCADdjSwA2Y1QANGNdADNjaAAxY3YBL2OFAS5jlgEsY6kBK2O/ASpj4wEqYvsBKmD/AStf/wEr&#10;X/8BK17/AbFZAACeXAAAi1wAAHtbAABvWwAAZVsAAFxcAABRXgAASWAAAENiAAA8ZQAAOGcKADVo&#10;EgA0aBsAM2kkADJpLQAxaTUAL2o9AC5qRgAtak8ALGpZACtrZQApa3IAKGuCACZrkwAka6cAI2u9&#10;ACJq4AAjafkBI2f/ASNm/wEjZv8BJGX/AaxgAACYYAAAhWAAAHZfAABqXwAAYWAAAFdgAABNYwAA&#10;RGYAAD1oAAA2awAAMG4EACxwDgAqcRUAKXEeAChxJgAnci8AJnI3ACVyQAAkckoAInJUACFzYAAg&#10;c20AHnN9AB1zkAAbc6MAGnO5ABlz3AAacfcAGnD/ABtv/wAbbv8BG23/AaZmAACRZQAAf2QAAHFk&#10;AABmZAAAXWQAAFJmAABIaQAAP2wAADdvAAAwcwAAKXYAACJ5CAAfexAAHnsXABx7HwAbeygAGnsw&#10;ABl8OQAYfEMAF3xOABZ8WgAVfGcAFH14ABJ9iwARfZ8AEH21AA991QAQe/UAEXn/ABF4/wASd/8A&#10;Enf/AJ5rAACKagAAemkAAG1pAABiaQAAV2oAAExtAABDcAAAOXQAADF4AAApewAAIn8AABuCAAAU&#10;hQkAEYYQABGGFwAQhx8AEIcoAA6HMQAOhzsADYdGAAyHUwALh2EACodxAAmHhAAHh5gABoauAAWG&#10;yQAGhewAB4T/AAiD/wAJgv8ACYL/AJVxAACDbwAAdG4AAGluAABcbwAAUHIAAEZ1AAA8eQAAMn0A&#10;ACqBAAAihQAAG4kAABSMAAAPjwMACpILAAaSEQAEkhgAApIgAAGSKQAAkjMAAJM+AACTSwAAk1kA&#10;AJNpAACTewAAkpAAAJKmAACRvwAAkeUAAJD6AACP/wAAj/8AAI//AI13AAB9dQAAcHQAAGJ1AABV&#10;eAAASXwAAD+AAAA0hAAAK4kAACKNAAAakQAAE5QAAA6XAAAJmwAAAZ0IAACdDgAAnRMAAJ4aAACe&#10;IgAAnysAAJ81AACgQgAAoFAAAKBfAACgcQAAoIcAAJ+dAACftQAAntoAAJ32AACd/wAAnP8AAJz/&#10;AIZ9AAB4fAAAaXwAAFt/AABOgwAAQYgAADaMAAAskQAAI5YAABqaAAASngAADaEAAAakAAAApwAA&#10;AKkDAACpCgAAqg4AAKsTAACsGQAArSIAAK4rAACvNwAAr0UAAK9UAACvZgAAr3sAAK6UAACuqwAA&#10;rskAAK7vAACt/wAArf8AAK3/AIGEAABxhAAAYYcAAFOLAABGkAAAOZYAAC6bAAAjoAAAGqQAABKo&#10;AAAMrAAABK8AAACyAAAAtgAAALcAAAC3AgAAuAgAALkNAAC6EgAAuxgAAL0hAAC+KwAAwDgAAMBI&#10;AADAWgAAwW4AAMGGAADBoAAAwboAAMHjAADA+QAAwP8AAMD/AHmNAABokAAAWZQAAEuaAAA9oAAA&#10;MaUAACWrAAAarwAAEbMAAAu4AAACuwAAAL4AAADBAAAAxAAAAMUAAADGAAAAxwAAAMgFAADKCwAA&#10;zA8AAM4VAADQHwAA0ysAANU6AADVTAAA1mAAANh3AADYkgAA2KwAANnJAADZ7AAA2fsAANj/AHCZ&#10;AABgngAAUaQAAEOqAAA1sAAAKLYAABy6AAARvgAACcEAAADFAAAAyAAAAMsAAADPAAAA0gAAANMA&#10;AADWAAAA2AAAANsAAADdAAAA3wcAAOINAADlEwAA6B0AAOwqAADtPAAA7VEAAO5nAADvgQAA75wA&#10;APC3AADw0wAA8OwAAPD0AGemAABYrQAASbQAADq6AAAqvgAAHMIAABDGAAAHygAAAM4AAADSAAAA&#10;1gAAANwAAADgAAAA4wAAAOQAAADmAAAA6AAAAOsAAADtAAAA7wAAAPICAAD1CgAA+BEAAPwcAAD/&#10;LAAA/z8AAP9VAAD/bgAA/4oAAP+kAAD/ugAA/9EAAP/hAP8AFAD/ABIA/wASAP8AFAD/ABkA/wAl&#10;AP8AMgD/AD8A/wBLAP8AVgD/AGAA/wBoAP8AcAD/AHgA/wB/AP8AhQD/AIsA/wCRAP8AmAD/AJ4A&#10;/gCmAP0ArgD8ALkA+gDIAPkA4gD4APQA9wD/APYA/wD2AP8A7wD/AOcA/wDiAP8A3gD/AP8AEQD/&#10;AA4A/wAOAP8ADwD/ABQA/wAgAP8ALQD/ADoA/wBGAP8AUQD/AFsA/wBjAP4AawD8AHMA+gB5APkA&#10;gAD3AIYA9gCMAPUAkgDzAJkA8gCgAPAAqQDuALMA7QDBAOsA1gDqAO4A6QD+AOcA/wDnAP8A5QD/&#10;AN0A/wDVAP8A0QD/AP8ADQD/AAoA/wAIAP8ACQD/ABAA/wAbAP8AKAD/ADUA/wBAAPoASwD2AFUA&#10;8wBeAPEAZgDuAG0A7AB0AOsAegDpAIAA5wCGAOYAjQDkAJMA4gCbAOAAowDeAK0A3AC5ANoAygDX&#10;AOYA1AD4ANIA/wDSAP8A0gD/AM4A/wDJAP8AxgD/AP8ACAD/AAMA/wAAAP8AAwD/AA0A/AAWAPcA&#10;IgDzAC4A7wA6AOwARQDoAE8A5ABYAOEAYADeAGcA2wBtANkAdADVAHoA0wCAANEAhwDPAI4AzQCV&#10;AMsAngDJAKcAxwCzAMUAwgDDANwAwQDxAL8A/wC/AP8AvgD/AL4A/wC9AP8AuwD/AP8AAAD/AAAA&#10;/wAAAP8AAAD2AAgA7gARAOcAGwDhACcA3QAzANkAPgDTAEkAzwBSAMsAWQDIAGEAxgBnAMQAbQDC&#10;AHMAwAB6AL8AgAC9AIgAuwCQALkAmAC4AKIAtQCtALMAuwCxAM4AsADqAK8A/ACtAP8ArQD/AK4A&#10;/wCuAP8ArgD/AP8CAAD/AAAA/QAAAPIAAADoAAAA3gAMANMAFQDMACEAyAAsAMQAOADBAEIAvQBL&#10;ALoAUwC4AFoAtgBhALQAZwCyAG0AsAB0AK8AegCtAIIArACKAKoAkwCoAJ0ApgCoAKQAtQCiAMYA&#10;oQDjAJ8A9gCeAP8AngD/AJ4A/wCeAP8AngD/AP8GAAD7AAAA7gUAAOIEAADVAAAAywAGAMMADwC9&#10;ABkAuAAlALQAMQCxADsArgBFAKwATQCpAFUApwBbAKUAYgCkAGgAogBuAKEAdQCfAHwAngCFAJwA&#10;jgCaAJgAmACkAJYAsACVAMEAkwDcAJIA8gCRAP8AkAD/AJAA/wCPAP8AjwD/AP0KAADwDgAA4REA&#10;AM4QAADCDQAAuwcAALcACgCxABIArAAeAKgAKQClADQAogA+AJ8ARwCdAE8AmwBWAJkBXACXAWMA&#10;lgJpAJQCcACTA3gAkQOAAJAEigCOBJUAjAWhAIoFrgCJBr4AhwjYAIYJ8ACECv8Agwv/AIML/wCD&#10;C/8Agwv/APYQAADmFwAA0hwAAMAaAACzFgAArBIAAKgNAACmBw0AogUWAJ0HIgCZCS4Algo4AJQL&#10;QQCSDEoAkAxRAI4NWACMDV4Aiw1lAIkNbACIDnQAhg59AIUOhwCDDpMAgQ+fAIAQrQB+EL4AfRDb&#10;AHoR9AB4Ev8AdxL/AHcS/wB3Ev8AdxL/AO8XAADbIQAAxiQAALQjAACoIAAAoBwAAJsXAACZEQQA&#10;mA4QAJMQGwCPEScAjBIyAIkTPACHE0QAhRRMAIMUUwCBFVoAgBVgAH4WaAB9Fm8AexZ4AHkXgwB4&#10;F48AdhicAHQYqgBzGbsAchnUAG8a8QBuG/8AbRv/AG0a/wBtGv8AbRr/AOcgAADQKQAAvCsAAKsq&#10;AACeKAAAliQAAJAgAACNHAAAjBcMAIgYFgCEGiIAgRstAH4cNwB8HUAAeh1IAHkeTwB3HlUAdh9c&#10;AHQfYwBzH2sAcSB0AHAgfwBuIYsAbCGYAGshpwBpIrgAaCLPAGYi7gBlI/8AZCP/AGQi/wBkIv8A&#10;ZCH/AOAmAADILwAAtDEAAKMwAACWLgAAjSsAAIcoAACEJAAAgiAIAH4gEgB7Ih4AeCMpAHUkMwBz&#10;JTwAcSVDAHAmSwBuJlIAbSdZAGsnYABqJ2gAaShxAGcoewBlKIgAZCmVAGIppABgKbUAXynLAF4q&#10;7ABcKv8AXCn/AFwp/wBcKf8AXCj/ANgsAADDNQAArTUAAJ00AACQMwAAhjEAAIAtAAB8KwAAeSgD&#10;AHYnEAByKRoAcColAG0rLwBrLDgAaixAAGgtRwBnLU4AZS5VAGQuXQBjLmUAYS9uAF8veABeL4QA&#10;XC+SAFovoQFZL7IBWDDIAVYw6QFVMP4BVS//AFUv/wBVLv8AVS7/ANAxAAC9OgAAqDkAAJc4AACK&#10;NwAAgDYAAHoyAAB1MAAAci4AAG4uDQBrLxYAaTAhAGYxKwBkMjQAYzI9AGEzRABgM0sAXzRSAF00&#10;WgBcNGIAWjRrAFk1dQBXNYIAVTWQAVQ1nwFSNbABUTXGAVA15wFPNf0BTzX/AU80/wFPNP8BTzP/&#10;Acs2AAC4PQAAozwAAJI8AACFOwAAezoAAHQ3AABvNQAAbDMAAGg0CgBlNRMAYjYeAGA3KABeNzEA&#10;XTg6AFs4QQBaOUgAWTlQAFc5VwBWOl8AVDpoAFM6cwBROn8BTzqNAU46nQFMOq4BSzrDAUo65QFJ&#10;OvwBSTn/AUk5/wFJOP8BSjj/Acc6AACzQAAAnj8AAI4/AACBPgAAdz0AAHA7AABqOAAAZjgAAGI5&#10;BwBfOhEAXDsbAFo7JQBZPC4AVz03AFY9PgBUPkYAUz5NAFI+VQBRPl0ATz9mAE0/cABMP30BSj+L&#10;AUg/mwFHP6wBRT/BAUQ/4wFEPvsBRD7/AUQ9/wFEPf8BRTz/AcM+AACvQwAAmkIAAIpCAAB9QQAA&#10;c0AAAGs/AABlPAAAYDwAAFw+BABZPg8AVz8YAFVAIgBTQSsAUkE0AFBCPABPQkMATkJLAE1DUgBL&#10;Q1oASkNkAEhDbgBHQ3sBRUOJAUNDmQFCQ6sBQEPAAT9D4QE/Q/kBP0L/AT9B/wFAQf8BQED/Ab9B&#10;AACqRQAAlkUAAIZFAAB5RAAAb0QAAGdCAABgPwAAW0EAAFdCAABUQw0AUUQVAE9FHwBORSgATEYx&#10;AEtGOQBKR0EASUdIAEhHUABGR1gARUdhAENIbABCSHgBQEiHAT5IlwE8SKkBO0i+ATpI3wE6R/gB&#10;Okb/ATpF/wE7Rf8BO0T/AbtFAACmSAAAkkcAAIJHAAB2RwAAa0cAAGNGAABbQwAAVkUAAFJHAABO&#10;SAoATEkSAEpJHABISiUAR0ouAEZLNgBFSz4AQ0tGAEJMTQBBTFYAQExfAD5MagA8THYAO0yFATlM&#10;lQE3TKcBNky8ATVM3QE1S/cBNUv/ATVK/wE2Sf8BNkn/AbhJAACiSwAAjkoAAH5KAABySgAAaEoA&#10;AF9JAABVSAAAUEoAAExLAABJTAcARk0QAEROGQBCTyIAQU8rAEBQMwA/UDsAPlBDADxRSgA7UVMA&#10;OlFcADhRZwA3UXMANVGCADNRkwEyUaUBMFG6AS9R2gEvUPYBL0//ATBO/wEwTv8BME3/AbRNAACd&#10;TQAAik0AAHpNAABuTQAAZE0AAFtNAABRTQAAS08AAEZQAABCUgMAP1MNAD1UFQA8VB4AOlUnADlV&#10;LwA4VTcAN1Y/ADZWRwA1VlAAM1ZZADJXZAAwV3EAL1eAAC1XkQArV6MAKle4AClX1gApVvUAKVX/&#10;ACpU/wEqU/8BKlL/Aa9RAACYUQAAhVEAAHZQAABqUAAAYFAAAFhRAABOUgAAR1MAAEFVAAA7WAAA&#10;OFkKADVaEQA0WhoAM1siADJbKwAxWzMAL1w7AC5cQwAtXEwALFxWACtdYAApXW0AKF18ACZdjgAk&#10;XaEAI121ACJd0gAiXPMAIlv/ACNa/wAjWf8AJFj/AKhVAACSVAAAgFQAAHFUAABmVAAAXFQAAFRV&#10;AABKVgAAQ1gAADxbAAA2XQAAMGAFAC1hDgArYRUAKmIdACliJQAoYi4AJ2M2ACZjPgAlY0cAI2NR&#10;ACJkXAAhZGkAH2R5AB5kigAcZJ4AG2SzABlkzgAaY/EAG2H/ABtg/wAcYP8AHF//AKFZAACMWAAA&#10;e1gAAG1YAABiWAAAWVgAAFBZAABHWwAAPl4AADdgAAAxYwAAKmYAACRpCQAhahAAIGoXAB9qIAAe&#10;aygAHWswABxrOQAba0IAGmxMABlsWAAXbGUAFmx0ABRshgATbJoAEmyvABFsygARa+8AEmn/ABNo&#10;/wATaP8AE2f/AJldAACFXQAAdVwAAGhcAABeXAAAVVwAAEteAABCYQAAOWQAADJnAAAragAAJG0A&#10;AB5wAQAXcwsAFXQRABR0GAATdCEAEnUpABF1MgARdTsAEHVGAA91UgAOdV8ADXVuAAx1gQALdZUA&#10;CnWqAAh0wwAJdOcACnP9AAtx/wAMcf8ADHD/AJFiAAB/YQAAcGEAAGRhAABaYQAAT2IAAEVlAAA8&#10;aAAAM2wAACtvAAAkcgAAHXYAABd5AAARfAQADX8MAAt/EgAKfxkACX8iAAh/KgAGfzQABX8/AAR/&#10;SwACf1gAAX9nAAB/eQAAf44AAH+jAAB+uwAAfeAAAH33AAB8/wAAe/8AAHv/AIlnAAB4ZwAAa2YA&#10;AGFmAABUZwAASWkAAD9tAAA1cQAALHUAACR5AAAdfAAAFoAAABCDAAAMhgIABokKAAGJDwAAiRQA&#10;AIobAACKIwAAiywAAIs3AACLQwAAi1AAAItfAACLcQAAi4YAAIucAACKswAAidMAAIjzAACI/wAA&#10;h/8AAIf/AIJtAABzbAAAaGwAAFptAABObwAAQnMAADh3AAAuewAAJYAAAB2EAAAViAAAEIwAAAuP&#10;AAAEkgAAAJQGAACVDAAAlRAAAJYVAACXHAAAmCQAAJguAACZOQAAmUcAAJlWAACZaAAAmX0AAJmU&#10;AACYqwAAl8gAAJbuAACW/wAAlf8AAJX/AHt0AABvcwAAYXMAAFN2AABGegAAO38AADCEAAAmiAAA&#10;HY0AABSSAAAOlgAACZkAAAGcAAAAoAAAAKEAAACiBgAAogwAAKQQAAClFAAApRwAAKckAACoLwAA&#10;qD0AAKlMAACpXgAAqXIAAKiJAACoogAAqLwAAKflAACm+wAApv8AAKX/AHd7AABoewAAWX4AAEuC&#10;AAA+hwAAMo0AACeSAAAdlwAAFJwAAA6gAAAHpAAAAKgAAACrAAAArgAAAK8AAACwAAAAsQQAALMK&#10;AAC0DgAAtRMAALYbAAC4JAAAujEAALpAAAC6UgAAu2UAALt9AAC6lwAAurEAALrSAAC68wAAuf8A&#10;ALn/AG+DAABfhgAAUYsAAEOQAAA2lwAAKp0AAB+iAAAVpwAADawAAAWwAAAAtAAAALcAAAC7AAAA&#10;vgAAAL8AAADAAAAAwQAAAMMBAADEBwAAxQ0AAMcRAADKGQAAzSQAAM4zAADPRAAA0FgAANBuAADR&#10;iAAA0KQAANDBAADR5gAA0fgAANH/AGePAABXlAAASZoAADuhAAAupwAAIa0AABazAAAOuAAABrwA&#10;AADAAAAAwwAAAMYAAADLAAAAzQAAAM4AAADQAAAA0QAAANQAAADWAAAA2gIAANwJAADfDwAA4xcA&#10;AOYkAADnNgAA6EkAAOlfAADqeAAA65QAAOuvAADrzAAA7OgAAOz2AF+eAABQpAAAQqsAADSyAAAm&#10;uQAAGb4AAA7CAAAExQAAAMoAAADNAAAA0QAAANgAAADbAAAA3wAAAOAAAADiAAAA5AAAAOYAAADp&#10;AAAA6wAAAO4AAADxBQAA9Q0AAPkWAAD8JQAA/TkAAP5PAAD/ZwAA/4IAAP+dAAD/tQAA/8sAAP/k&#10;AP8AEQD/AA8A/wAPAP8AEQD/ABYA/wAiAP8ALwD/ADsA/wBHAP8AUgD/AFsA/wBkAP8AbAD/AHMA&#10;/wB6AP8AgAD/AIYA/wCMAP4AkwD9AJkA+wChAPoAqQD4ALQA9wDCAPYA2gD1APEA9AD/APMA/wDz&#10;AP8A6QD/AOAA/wDYAP8A0wD/AP8ADgD/AAsA/wAKAP8ACwD/ABEA/wAdAP8AKgD/ADYA/wBBAP8A&#10;TAD/AFYA/gBfAPsAZgD5AG0A9wB0APUAegD0AIAA8gCGAPAAjQDvAJQA7QCbAOwApADqAK4A6QC6&#10;AOcAzQDlAOkA5AD7AOMA/wDiAP8A3gD/ANEA/wDMAP8AyAD/AP8ACQD/AAQA/wABAP8ABAD/AA4A&#10;/wAYAP8AJAD9ADAA+wA7APcARgDzAFAA7wBZAOwAYADqAGcA5wBuAOYAdADkAHoA4gCAAOAAhwDe&#10;AI4A3ACVANoAngDWAKgA1ACzANEAwwDPAN8AzgD0AMwA/wDLAP8AywD/AMUA/wC/AP8AvAD/AP8A&#10;AgD/AAAA/wAAAP8AAAD9AAsA9wATAPEAHgDtACoA6gA1AOcAQADiAEoA3QBSANkAWgDVAGEA0gBn&#10;ANAAbQDOAHMAzAB6AMoAgADIAIcAxgCPAMQAmADCAKEAwACtAL4AuwC8ANAAugDtALkA/gC4AP8A&#10;uAD/ALcA/wCzAP8AsAD/AP8AAAD/AAAA/wAAAPkAAADuAAUA5QAOAN4AGADYACMA0gAuAM8AOQDL&#10;AEMAxwBMAMQAVADBAFsAvwBhALwAZwC7AG0AuQBzALcAegC1AIEAtACJALIAkgCwAJsArwCnAKwA&#10;tACrAMYAqQDkAKcA+ACmAP8ApgD/AKUA/wClAP8ApAD/AP8AAAD/AAAA9QAAAOoAAADeAAAA0AAK&#10;AMgAEgDCAB0AvgAoALsAMwC5AD0AtQBGALIATQCwAFUArQBbAKwAYQCqAGcAqABtAKcAcwClAHoA&#10;pACCAKIAjACgAJYAnwChAJ0ArgCbAL4AmQDYAJcA8QCWAP8AlgD/AJcA/wCXAP8AlwD/AP8AAAD1&#10;AAAA5wEAANQAAADJAAAAwAAEALgADgCzABYArwAhAKsALACoADYApgA/AKMARwChAE8AnwBVAJ0A&#10;WwCbAGEAmgBnAJgAbgCXAHUAlQB9AJQAhgCSAJEAkACcAI4AqQCMALgAiwDNAIkA6wCIAP0AiAD/&#10;AIgA/wCIAP8AiAD/APkGAADpDAAA1A4AAMMMAAC3CQAAsAIAAKsACQCmABAAogAaAJ4AJQCbADAA&#10;mAA5AJYAQQCUAEkAkgBQAJAAVgCOAFwAjQBiAIsAaQCKAHAAiAB4AIcAgQCFAIwAhACYAIIApQCA&#10;ALQAfgDIAH0B5wB8AvkAewP/AHsE/wB7BP8AewT/APEOAADeFQAAxRUAALQUAACpEQAAoQ4AAJ4K&#10;AACbAwwAlwATAJMAHgCQASkAjQIzAIoDPACIBEMAhgVLAIUGUQCDBlcAggdeAIAHZAB/CGwAfQh0&#10;AHwIfgB6CYkAeAmWAHcKowB1CrMAcwvHAHIM5gBwDfsAcA3/AG8N/wBvDf8Abw3/AOgWAADQHgAA&#10;uR0AAKkcAACdGgAAlRYAAJATAACPDgMAjgoOAIkLFwCGDCMAgw0tAIANNgB+Dj4AfA5GAHsOTQB5&#10;D1MAeBBaAHYQYQB1EGgAcxBxAHERewBwEYcAbhGUAGwRogBrErIAaRLHAGgT5wBmE/0AZRT/AGUU&#10;/wBlE/8AZRP/AN8eAADGJAAAsCQAAKAjAACUIQAAix8AAIYbAACDFwAAghIIAH8REgB8Eh0AeRQo&#10;AHYUMQB0FToAchZBAHEWSABvF08AbhdWAGwXXQBrGGQAaRhtAGgZdwBmGYMAZBmQAGManwBhGq8A&#10;YBrEAF4b5ABdHPsAXBz/AFwb/wBcG/8AXBv/ANUlAAC9KgAAqCkAAJgpAACMKAAAgyUAAH0iAAB5&#10;HwAAeBsDAHYZDwByGhgAbxwjAG0dLQBrHTUAaR49AGgeRABmH0sAZR9SAGMgWQBiIGEAYSBpAF8h&#10;cwBdIX8AXCGNAFoinABZIqwAVyLAAFYj4QBVI/kAVCP/AFQi/wBUIv8AVCL/AM0rAAC2LgAAoi4A&#10;AJIuAACFLQAAfCsAAHYoAAByJgAAbyMAAG0hDABqIhUAZyMfAGUkKQBjJDEAYiU5AGAmQQBfJkgA&#10;XSZPAFwnVgBbJ10AWSdmAFgocABWKHwAVCiKAFMpmQBRKaoAUCm+AE8p3gBOKfcATSn/AE0p/wBN&#10;KP8ATij/AMgwAACwMgAAnDIAAIwyAACAMQAAdjAAAHAtAABrKwAAaCkAAGYoCQBjKBEAYCkcAF4q&#10;JQBcKy4AWys2AFksPQBYLEQAVy1MAFUtUwBULVsAUy1jAFEubgBQLnoATi6IAEwvlwBLL6gASS+7&#10;AEgv2wBIL/YARy//AEcu/wBHLf8ASC3/AMQ0AACrNQAAlzUAAIc1AAB7NQAAcjQAAGsyAABmLwAA&#10;Yi4AAF8tBQBcLhAAWi8YAFgwIgBWMCsAVTEzAFMxOgBSMkIAUTJJAFAyUABOM1gATTNhAEszawBK&#10;M3cASDSFAEc0lQBFNKYAQzS5AEI01gBCNPQAQjT/AEIz/wBCMv8AQjL/AMA4AACnOAAAkzgAAIM4&#10;AAB3OAAAbTcAAGY2AABhMwAAXTIAAFkyAgBXMw0AVDQVAFI1HwBRNSgATzYwAE42OABMNz8ASzdG&#10;AEo3TgBJOFYARzhfAEY4aQBEOHUAQziDAEE5kwBAOaQAPjm4AD050wA8OfMAPDj/AD03/wA9N/8A&#10;PTb/ALs7AACiOwAAjzsAAH87AABzOwAAajoAAGI5AABdNwAAWDYAAFQ3AABROAsATzkTAE05HABL&#10;OiUASjotAEg7NQBHOzwARjxEAEU8SwBEPFMAQjxcAEE9ZwA/PXMAPj2BADw9kQA6PaMAOT22ADg9&#10;0QA3PfIANzz/ADg7/wA4O/8AODr/ALY9AACePgAAiz4AAHw+AABvPgAAZj0AAF49AABYOwAAUzoA&#10;AE87AABMPAgAST0RAEc+GQBGPyIARD8qAEM/MgBCQDoAQUBBAEBASQA+QVEAPUFaADxBZAA6QXAA&#10;OEF/ADdBjwA1QqEANEK0ADJCzgAyQfAAMkD/ADNA/wAzP/8AND7/ALFAAACaQAAAh0AAAHhBAABs&#10;QQAAYkAAAFtAAABUPwAATj8AAEpAAABGQQUAREIOAEJDFgBAQx8AP0QnAD5ELwA8RDcAO0U+ADpF&#10;RgA5RU4AOEZYADZGYgA1Rm4AM0Z8ADFGjQAwRp8ALkazAC1GzAAtRu8ALUX/AC5E/wAuQ/8ALkP/&#10;AKxDAACWQwAAg0MAAHRDAABoQwAAX0MAAFdDAABQQwAASEMAAERFAABBRgEAPkcMADxIEwA6SBwA&#10;OUkkADhJLAA2STQANUo7ADRKQwAzSkwAMkpVADBLXwAvS2sALUt6ACxLiwAqS50AKEuxACdLygAn&#10;S+0AJ0r/AChJ/wAoSP8AKUf/AKdGAACRRgAAf0YAAHBGAABlRgAAW0YAAFRGAABMRwAAREgAAD9K&#10;AAA7SwAAN0wJADVNEAAzThgAMk4gADFPKAAwTzAAL084AC5PQAAsUEgAK1BSACpQXAAoUGgAJ1B3&#10;ACVQiAAkUJsAIlCvACFQyAAgUOsAIU//ACJO/wAiTf8AI03/AKFJAACMSQAAekkAAGxKAABhSgAA&#10;WEoAAFBKAABJSwAAQEwAADtOAAA1UAAAMVIEAC1TDQAsVBQAKlQcAClVJAAoVSwAJ1UzACZVPAAl&#10;VkUAJFZOACJWWQAhVmUAH1Z0AB5WhQAcVpgAG1asABlWxQAZVukAGlX/ABtU/wAbU/8AHFL/AJtN&#10;AACGTQAAdU0AAGhNAABdTQAAVE0AAE1OAABFTwAAPFEAADZTAAAxVQAAK1gAACZaCQAjWxAAIlsX&#10;ACFcHwAgXCcAH1wuAB1cNwAcXUAAG11KABpdVQAYXWEAF11wABVdgQAUXZUAE12qABFdwgARXecA&#10;Elv+ABNa/wATWv8AFFn/AJRRAACAUQAAcFEAAGRRAABZUQAAUVEAAElSAABBUwAAOFYAADJZAAAr&#10;WwAAJV4AAB9hAwAaYwwAGGQRABdkGQAWZCEAFWQpABRlMQATZToAEmVEABFlUAAQZV0AD2VrAA5l&#10;fQANZZEADGWlAApkvAAKZOAAC2P5AAxi/wANYf8ADWH/AI1VAAB6VQAAa1UAAF9VAABWVQAATlUA&#10;AERXAAA8WQAANFwAACxfAAAmYgAAH2UAABloAAATawUAEG0NAA5uEgANbhoADG4iAAxuKwALbjQA&#10;Cm4+AAhuSgAHblcABm5lAARudgACbooAAG2fAABttgAAbNYAAGzzAAFr/wACav8AA2r/AIVaAAB0&#10;WgAAZloAAFxZAABTWQAASFoAAD9dAAA2YAAALmMAACZnAAAfagAAGW0AABNxAAAOdAMACncKAAV3&#10;EAABdxUAAHccAAB3JAAAeC0AAHg3AAB4QwAAeFAAAHheAAB4bwAAeIQAAHiZAAB3sAAAds0AAHXw&#10;AAB1/wAAdP8AAHT/AH5fAABuXwAAYl4AAFleAABNXwAAQmIAADllAAAwaAAAJ2wAAB9wAAAYdAAA&#10;EncAAA17AAAIfgAAAoAIAACBDQAAgREAAIIXAACDHgAAgyYAAIQwAACEOwAAhEgAAIRXAACEaAAA&#10;hHwAAISTAACDqgAAgsUAAIHrAACB/gAAgP8AAID/AHdlAABpZAAAX2MAAFJkAABHZwAAPGsAADFv&#10;AAAocwAAIHcAABh8AAARfwAADIMAAAaHAAAAigAAAIwDAACMCQAAjQ4AAI4RAACPFwAAkB4AAJEn&#10;AACSMgAAkj8AAJJOAACSXwAAknMAAJKLAACRogAAkbwAAJDlAACP/AAAjv8AAI7/AHFrAABmagAA&#10;WGsAAEttAAA/cQAANHYAACp7AAAggAAAF4UAABCJAAALjQAABJEAAACVAAAAmAAAAJkAAACaAwAA&#10;mwgAAJwNAACeEQAAnxYAAKAeAACiKAAAojUAAKNEAACjVQAAo2kAAKKAAACimgAAobMAAKDYAACg&#10;9gAAn/8AAJ//AG5xAABfcgAAUXUAAER5AAA3fgAALIQAACGKAAAXjwAAEJQAAAqZAAABnQAAAKAA&#10;AACkAAAApwAAAKgAAACpAAAAqgAAAKwGAACtCwAArxAAALAVAACyHgAAtCkAALQ5AAC0SgAAtV0A&#10;ALVzAAC1jgAAtagAALTGAACz7QAAsv8AALL/AGZ6AABXfQAASYIAADyHAAAvjgAAI5QAABiaAAAQ&#10;nwAACaQAAACpAAAArQAAALAAAAC0AAAAtwAAALgAAAC5AAAAuwAAALwAAAC+AgAAwAgAAMIOAADE&#10;FAAAxx4AAMgsAADJPQAAylAAAMpmAADKfwAAypsAAMq4AADK3QAAyvUAAMr/AF6GAABPiwAAQZEA&#10;ADOYAAAnnwAAG6UAABGrAAAJsAAAALUAAAC5AAAAvQAAAMEAAADGAAAAyAAAAMkAAADLAAAAzAAA&#10;AM4AAADQAAAA0gAAANQFAADZDAAA3RIAAOEeAADiLgAA40IAAORXAADlbwAA5owAAOaoAADlxQAA&#10;5ecAAOb2AFaUAABImwAAOqIAACypAAAfsAAAE7YAAAu8AAAAwQAAAMUAAADJAAAAzQAAANIAAADW&#10;AAAA2gAAANsAAADeAAAA4AAAAOIAAADkAAAA5wAAAOkAAADtAAAA8AoAAPQRAAD4HwAA+TIAAPpI&#10;AAD7XwAA/HoAAP2XAAD9rwAA/ccAAP3kAP8ADgD/AA0A/wAMAP8ADgD/ABMA/wAeAP8AKgD/ADYA&#10;/wBCAP8ATQD/AFcA/wBfAP8AZwD/AG4A/wB0AP8AegD/AIEA/QCHAPwAjQD6AJQA+QCcAPcApQD1&#10;AK8A9AC8APMAzwDxAOwA8AD+AO8A/wDvAP8A4wD/ANcA/wDOAP8AygD/AP8ACgD/AAYA/wAEAP8A&#10;CAD/ABAA/wAZAP8AJQD/ADEA/wA9AP8ARwD+AFEA+wBZAPkAYQD2AGgA9ABuAPMAdADxAHoA7wCB&#10;AO4AhwDsAI4A6gCWAOgAnwDmAKkA4wC1AOIAxgDgAOMA3wD4AN0A/wDdAP8A1AD/AMkA/wDCAP8A&#10;vgD/AP8AAwD/AAAA/wAAAP8AAQD/AA0A/wAUAP0AIAD6ACsA9wA2APMAQQDvAEsA7ABUAOgAWwDm&#10;AGIA4wBoAOEAbgDfAHQA3AB6ANoAgQDYAIgA1ACQANIAmADPAKIAzQCuAMsAvADJANMAxwDwAMYA&#10;/wDEAP8AxAD/ALsA/wC2AP8AswD/AP8AAAD/AAAA/wAAAP8AAAD3AAgA8AAQAOsAGgDnACUA5AAw&#10;AOEAOwDcAEUA1QBNANEAVQDOAFsAywBiAMkAZwDHAG0AxQBzAMMAegDBAIEAvwCJAL0AkgC7AJwA&#10;uQCnALcAtQC1AMgAswDmALIA+wCxAP8AsAD/AK4A/wCqAP8ApwD/AP8AAAD/AAAA/gAAAPEAAADl&#10;AAIA3AANANMAFADNAB8AygAqAMcANADEAD4AwABHALwATgC6AFUAtwBbALUAYQCzAGcAsgBtALAA&#10;cwCuAHoArACCAKoAiwCoAJUApwCgAKUArQCjAL4AoQDbAKAA9ACfAP8AngD/AJ8A/wCdAP8AmwD/&#10;AP8AAAD8AAAA7gAAAOAAAADQAAAAxQAIAL4AEAC5ABkAtQAjALMALgCwADcArQBAAKoASACoAE8A&#10;pQBVAKMAWwCiAGAAoABmAJ8AbACdAHMAmwB7AJoAhACYAI4AlgCaAJUApwCTALcAkQDMAJAA7ACP&#10;AP8AjgD/AI4A/wCOAP8AjwD/APwAAADvAAAA2wAAAMkAAAC9AAAAtQACAK4ADACpABMApQAdAKIA&#10;JwCgADEAnQA6AJoAQgCYAEkAlgBPAJQAVQCTAFsAkQBgAJAAZwCOAG0AjQB1AIsAfgCJAIkAiACV&#10;AIYAogCFALEAgwDEAIEA5ACAAPkAfwD/AIAA/wCAAP8AgAD/APQCAADgCQAAxwgAALcHAACsAwAA&#10;pgAAAKAABwCbAA8AmAAXAJUAIQCSACoAjwAzAI0APACLAEMAiQBJAIcAUACGAFUAhABbAIMAYQCB&#10;AGgAgABwAH4AeQB8AIQAewCQAHkAnQB4AKwAdgC+AHUA3QBzAPQAcwD/AHMA/wBzAP8AcwD/AOkN&#10;AADPEAAAuRAAAKkQAACeDgAAlwsAAJMGAACQAAsAjAARAIkAGgCGACQAgwAuAIEANgB/AD4AfQBE&#10;AHwASwB6AFEAeQBXAHcAXQB2AGQAdABsAHMBdQBxAYAAbwKNAG4CmgBsA6oAawO7AGkE1gBoBvEA&#10;aAf/AGcH/wBnB/8AZwf/AN8UAADDFwAArhcAAJ4WAACTFQAAixIAAIYQAACEDAIAgwYNAIADFAB8&#10;BR4AeQcoAHcIMAB1CDgAcwlAAHIJRgBwCkwAbwpTAG0LWQBsC2EAagtpAGkMcgBnDH4AZgyLAGQN&#10;mQBiDakAYQ27AGAN2ABeDvMAXQ7/AF0O/wBdDv8AXQ7/ANQcAAC5HQAApB4AAJUdAACJHAAAgRoA&#10;AHsXAAB4EwAAeBAGAHcNDwBzDhgAcA4iAG4PKwBsEDMAahA7AGkQQgBnEUkAZhFPAGQRVgBjEl0A&#10;YRJmAGASbwBeEnsAXBOIAFsTlwBZE6cAVxS6AFYU1QBVFfMAVBX/AFQV/wBUFf8AVBT/AMoiAACw&#10;IgAAnSMAAI0jAACBIgAAeSEAAHMeAABvGwAAbhcAAG0TDABqFBQAZxUeAGUWJwBjFi8AYRc3AGAX&#10;PgBeGEUAXRhLAFwZUgBaGVoAWRliAFcabABWGncAVBqFAFIblABRG6QATxu3AE4b0ABNHPEATBz/&#10;AEwc/wBNHP8ATRv/AMMmAACqJwAAlicAAIcoAAB7JwAAciYAAGwkAABoIQAAZh4AAGQbCABiGxEA&#10;XxwaAF0dIwBbHisAWh4zAFgfOgBXH0EAViBIAFQgTwBTIFcAUSFfAFAhaQBOIXQATSGCAEsikQBJ&#10;IqIASCK0AEcizQBGI+8ARSP/AEUi/wBGIv8ARiH/ALwqAACkKwAAkSsAAIIsAAB2KwAAbSoAAGYp&#10;AABiJgAAXyQAAF0iBABbIQ4AWCIWAFYjHwBUJCgAUyQwAFIlNwBQJT4ATyZFAE4mTABMJlQASydc&#10;AEknZgBIJ3EARid/AEUojwBDKKAAQSiyAEAoywA/KO0APyj/AD8o/wBAJ/8AQCf/ALctAACfLgAA&#10;jC8AAH0vAABxLwAAaC4AAGEtAABdKwAAWigAAFcnAABUJwwAUigTAFApHABOKSUATSosAEsqNABK&#10;KzsASStCAEgsSQBGLFEARSxaAEQsZABCLW8AQC19AD8tjQA9LZ4APC2wADotyAA6LesAOi3/ADot&#10;/wA6LP8AOiz/ALIwAACbMQAAiDIAAHkyAABtMgAAZDIAAF0xAABYLwAAVSwAAFEsAABPLQkATC0R&#10;AEouGQBJLyIARy8qAEYwMQBFMDgAQzA/AEIxRwBBMU8AQDFXAD4xYQA9Mm0AOzJ7ADkyiwA4MpwA&#10;NjKvADUyxwA0MukANDL/ADUx/wA1Mf8ANTD/AK0zAACWNAAAhDUAAHU1AABpNQAAYDUAAFk0AABU&#10;MwAAUDAAAEwxAABJMQYARzIPAEUzFgBDMx8AQjQnAEA0LgA/NTYAPjU9AD01RAA8NkwAOjZVADk2&#10;XwA3NmsANjZ4ADQ3iQAyN5oAMTetAC83xQAvN+gALzb+ADA1/wAwNf8AMDT/AKk2AACSNgAAgDcA&#10;AHI4AABmOAAAXTcAAFY3AABQNgAASzQAAEc1AABENgMAQTcNAD84FAA+OBwAPDkkADs5LAA6OTMA&#10;OTo6ADg6QgA2OkoANTpTADQ7XQAyO2gAMDt2AC87hwAtO5kALDusACo7wwApO+YAKjr9ACo6/wAr&#10;Of8ALDj/AKQ4AACOOQAAfDoAAG46AABjOgAAWjoAAFM6AABNOgAARjgAAEI6AAA/OwAAPDwLADo8&#10;EQA4PRkANz0hADY+KQA0PjAAMz43ADI/PwAxP0cAMD9QAC4/WgAtQGYAK0B0AClAhAAoQJcAJkCq&#10;ACVAwQAkQOUAJD/8ACU+/wAmPf8AJj3/AJ87AACKPAAAeD0AAGo9AABfPQAAVj0AAE89AABJPQAA&#10;Qj0AADw+AAA5PwAANkEIADRBDwAyQhYAMUIeAC9DJQAuQy0ALUM0ACxEPAArREQAKkRNAChEWAAn&#10;RWMAJUVxACNFggAiRZUAIEWoAB9FvwAeROMAH0T7AB9D/wAgQv8AIUH/AJo+AACFPwAAdEAAAGdA&#10;AABcQAAAU0AAAExAAABGQAAAPkEAADhDAAA0RQAAMEYDAC1HDQArSBIAKkgaAClIIgAoSSkAJ0kx&#10;ACVJOQAkSUEAI0pKACJKVQAgSmEAH0pvAB1KfwAbSpIAGkqmABhKvQAXSuAAGEn6ABlI/wAaR/8A&#10;Gkf/AJVCAACAQgAAcEMAAGNDAABYQwAAUEMAAElDAABCRAAAO0UAADVHAAAwSQAAK0sAACZNCQAk&#10;ThAAIk4WACFPHQAgTyUAH08sAB5PNQAdTz0AHFBHABpQUQAZUF0AF1BrABZQfAAUUI8AE1CkABFQ&#10;ugARUN4AEU/4ABJO/wATTf8AFE3/AI9FAAB7RgAAa0YAAF9HAABVRwAATUcAAEZHAAA/RwAAN0oA&#10;ADFMAAArTgAAJlAAACBTAwAcVQwAGlYRABlWGAAXViAAFlYnABVWMAAUVjkAE1dCABJXTQARV1kA&#10;EFdoAA9XeQAOV4wADVegAAtXtgALVtQAC1b0AAxV/wANVP8ADlP/AIhJAAB2SgAAZ0oAAFtKAABR&#10;SgAASkoAAENKAAA7TAAAM04AACxRAAAmVAAAIVYAABtZAAAVXAcAEV4NABBeEwAQXhoADl4iAA5e&#10;KgANXjMADF49AAteSAAKXlQACF5iAAdecwAFXoYAA16bAAJesQACXcwAAl3uAANc/wAEW/8ABVv/&#10;AIFOAABwTgAAYk4AAFdOAABOTgAAR04AAD5PAAA2UQAALlQAACdXAAAhWgAAG10AABVgAAAQYwMA&#10;DGYLAAhnEAAGZxUABWccAARnJAACZy0AAWc3AABnQgAAZ04AAGdcAABnbQAAZ4AAAGaVAABmrAAA&#10;ZccAAGXrAABk/AAAZP8AAGP/AHpSAABqUwAAXVIAAFRSAABLUgAAQlMAADlVAAAwWAAAKFsAACFf&#10;AAAaYgAAFGUAABBoAAAMawEABm4JAABvDgAAbxIAAG8YAABwHwAAcCcAAHEwAABxOwAAcUgAAHFW&#10;AABxZgAAcXkAAHGPAABwpwAAb8EAAG/nAABu/AAAbf8AAG3/AHNYAABlVwAAWlcAAFFWAABGVwAA&#10;PFoAADJdAAAqYQAAImQAABpoAAAUbAAADm8AAApyAAAEdgAAAHgFAAB4CwAAeQ4AAHoTAAB7GQAA&#10;fCAAAH0pAAB9MwAAfUAAAH1OAAB9XgAAfXIAAH2IAAB8oQAAfLoAAHviAAB6+gAAef8AAHj/AG1d&#10;AABgXAAAV1wAAEtdAABAXwAANWMAACtnAAAjawAAGm8AABNzAAAOdwAACHsAAAJ+AAAAggAAAIMB&#10;AACEBgAAhQsAAIYPAACIEwAAiRkAAIohAACLKwAAizcAAIxGAACLVgAAi2kAAIuAAACLmQAAirMA&#10;AInYAACI9wAAiP8AAIf/AGhjAABeYgAAUWIAAERlAAA4aQAALm4AACRzAAAaeAAAE30AAA2BAAAG&#10;hQAAAIkAAACNAAAAkAAAAJIAAACSAAAAlAUAAJUKAACXDgAAmBIAAJoYAACbIQAAnC0AAJ08AACd&#10;TAAAnF8AAJx2AACbkQAAm6sAAJrJAACa8AAAmf8AAJj/AGVpAABXaQAASWwAAD1xAAAwdgAAJXwA&#10;ABuBAAAShwAADIwAAASRAAAAlQAAAJkAAACdAAAAoAAAAKEAAACiAAAApAAAAKUBAACnBwAAqQwA&#10;AKoRAACtGAAAryIAAK8wAACvQQAAr1QAAK9rAACuhQAArqEAAK6+AACt5gAArPwAAKz/AF5xAABP&#10;dAAAQnkAADV/AAAohQAAHYwAABOSAAAMmAAAA50AAACiAAAApgAAAKoAAACuAAAAsAAAALEAAACz&#10;AAAAtAAAALYAAAC4AAAAugQAALwKAAC+EAAAwRcAAMMkAADDNQAAxEkAAMReAADFdwAAxZMAAMWv&#10;AADF0QAAw/IAAMP/AFZ8AABHggAAOogAACyPAAAglgAAFJ0AAA2jAAADqQAAAK4AAACyAAAAtwAA&#10;ALsAAAC/AAAAwgAAAMIAAADFAAAAxgAAAMgAAADKAAAAzQAAAM8AAADSCAAA1Q4AANsYAADdJwAA&#10;3joAAN9QAADgaAAA4IQAAOGhAADhvQAA4eIAAOD0AE6LAABAkgAAMpkAACWhAAAYqAAADq8AAAW1&#10;AAAAugAAAL8AAADEAAAAyAAAAM4AAADRAAAA1AAAANUAAADYAAAA2gAAAN0AAADfAAAA4gAAAOQA&#10;AADnAAAA6wUAAO8OAAD0GQAA9SsAAPZBAAD3WAAA+HIAAPmQAAD5qwAA+MQAAPjhAP8ACwD/AAgA&#10;/wAJAP8ADAD/ABIA/wAaAP8AJgD/ADIA/wA+AP8ASAD/AFIA/wBaAP8AYgD/AGkA/wBvAP8AdQD+&#10;AHsA/ACBAPsAiAD5AI8A9wCXAPUAoADzAKoA8gC3AO8AyQDtAOYA7AD7AOsA/wDrAP8A3QD/AM4A&#10;/wDGAP8AwgD/AP8ABAD/AAAA/wAAAP8ABQD/AA0A/wAVAP8AIQD/ACwA/wA4AP8AQwD9AEwA+QBU&#10;APcAXAD0AGMA8gBpAPAAbwDuAHUA7AB7AOoAggDoAIkA5wCRAOQAmgDiAKQA4ACwAN0AwADaANwA&#10;2AD0ANUA/wDTAP8AywD/AMEA/wC7AP8AtwD/AP8AAAD/AAAA/wAAAP8AAAD/AAoA/QARAPkAGwD2&#10;ACcA9AAyAPAAPADsAEYA6ABOAOQAVgDhAFwA3gBjANwAaADZAG4A1QB0ANIAewDQAIIAzQCKAMsA&#10;kwDIAJ0AxgCoAMQAtwDBAMwAwADrAL4A/wC9AP8AvQD/ALQA/wCuAP8AqwD/AP8AAAD/AAAA/wAA&#10;APoAAADyAAUA6gAOAOUAFgDgACEA3QArANsANgDTAD8AzgBIAMoATwDHAFYAxABcAMIAYQDAAGcA&#10;vgBtALwAcwC6AHoAuACCALYAiwC0AJYAsgChALAArwCuAMEArQDgAKsA9wCqAP8AqQD/AKYA/wCh&#10;AP8AnwD/AP8AAAD/AAAA9wAAAOgAAADcAAAA0AAKAMoAEQDFABsAwgAlAL8ALwC8ADgAuABBALUA&#10;SACyAE8AsABVAK4AWwCsAGEAqgBmAKgAbACnAHMApQB7AKMAhAChAI4AnwCaAJ0ApwCbALgAmgDQ&#10;AJkA7wCYAP8AlwD/AJYA/wCUAP8AkgD/AP8AAAD2AAAA5AAAANIAAADFAAAAuwAFALUADgCwABUA&#10;rAAfAKoAKQCoADIApQA6AKIAQgCgAEkAngBPAJwAVQCaAFoAmABgAJYAZgCVAGwAkwB0AJIAfQCQ&#10;AIcAjgCTAIwAoQCLALAAigDFAIgA5gCHAPsAhgD/AIcA/wCHAP8AhgD/APgAAADlAAAAzQAAAL0A&#10;AACzAAAAqgAAAKMACgCfABEAmwAZAJkAIwCXACwAlQA0AJIAPACQAEMAjgBJAIwATwCKAFQAiQBa&#10;AIcAYACGAGYAhABuAIMAdwCBAIEAfwCNAH4AmwB8AKoAewC8AHoA2wB4APUAeAD/AHgA/wB4AP8A&#10;eAD/AO0AAADRAgAAuwIAAKwBAACiAAAAmwAAAJYABQCRAA0AjQAUAIsAHQCIACYAhgAuAIQANgCC&#10;AD0AgABDAH4ASQB9AE8AfABVAHoAWwB5AGEAdwBpAHUAcQB0AHwAcgCIAHEAlgBvAKUAbgC2AG0A&#10;zgBsAO4AawD/AGsA/wBrAP8AawD/AN8LAADCDAAArgwAAJ4MAACTCwAAjAcAAIgCAACFAAkAgQAQ&#10;AH8AFwB8ACAAegAoAHgAMAB2ADgAdAA+AHMARABxAEoAcABQAG4AVgBtAF0AbABkAGoAbQBoAHcA&#10;ZwCEAGUAkgBkAKEAYwCyAGEAyQBgAOkAYAD8AGAA/wBgAP8AYAD/ANAQAAC2EQAAohIAAJMSAACI&#10;EQAAgA8AAHwNAAB5CQEAeAMLAHUAEQBzABoAcAAjAG4BKwBsATMAagI5AGkDQABnA0YAZgRMAGUE&#10;UgBjBVkAYgVhAGAFagBfBnQAXQaBAFwHjwBaB58AWQewAFcHxgBWCecAVgr7AFUK/wBVCv8AVgr/&#10;AMYVAACtFwAAmRgAAIoYAAB/FwAAdhYAAHETAABuEAAAbQ0FAG0JDQBqCRQAZwodAGUKJgBjCy4A&#10;Ygw1AGAMPABfDEIAXg1IAFwNTwBbDVYAWQ1eAFgOaABWDnMAVQ6AAFMOjwBRDp8AUA6xAE4OyABN&#10;EOoATRD9AE0Q/wBNEP8ATRD/ALwbAAClHAAAkh0AAIMeAAB3HQAAbxwAAGkaAABmFwAAZBQAAGQQ&#10;CABiDxAAXxAYAF0QIQBbESkAWhExAFgSOABXEj4AVhJFAFQSTABTE1MAURNbAFATZQBOFHAATBR9&#10;AEsUjABJFJwARxWuAEYVxQBFFegARRb+AEUW/wBFFf8ARRX/ALUfAACeIQAAiyIAAHwiAABxIgAA&#10;aCEAAGIfAABfHQAAXBoAAFsXAgBaFQ0AVxYUAFUWHQBUFyUAUhgtAFEYNABPGDsAThlCAE0ZSABL&#10;GlAAShpYAEgaYgBHGm0ARRt6AEMbiQBCG5oAQBusAD8bwgA+HOUAPRz8AD4c/wA+G/8APhv/AK8j&#10;AACYJAAAhiUAAHcmAABsJgAAYyUAAF0kAABZIgAAVh8AAFQdAABTHAsAURwSAE4dGgBNHSIASx4p&#10;AEoeMQBJHzcARx8+AEYgRQBFIE0AQyBVAEIgXwBAIWoAPyF3AD0hhwA7IZgAOSGqADgiwAA3IuMA&#10;NyL7ADci/wA4If8AOCH/AKomAACUJwAAgSkAAHMpAABnKQAAXykAAFgoAABUJgAAUSMAAE8iAABM&#10;IgcASiIQAEgiFwBHIx8ARSQmAEQkLgBCJDQAQSU7AEAlQwA/JUoAPSZTADwmXAA6JmcAOSZ1ADcn&#10;hAA1J5YANCeoADInvgAxJ+EAMSf5ADIm/wAyJv8AMyX/AKUpAACPKgAAfSwAAG8sAABkLQAAWywA&#10;AFUrAABQKgAATCgAAEomAABHJwQARCcNAEIoFABBKBwAPykjAD4pKwA9KTIAPCo5ADsqQAA5KkgA&#10;OCtQADYrWgA1K2UAMytyADErggAwLJQALiynACwsvAArLN4ALCz4ACwr/wAtKv8ALSr/AKEsAACL&#10;LQAAeS4AAGsvAABgLwAAWC8AAFEuAABMLgAASCwAAEUrAABBKwAAPywLAD0sEQA7LRkAOi4hADku&#10;KAA3Li8ANi82ADUvPgA0L0UAMy9OADEwWAAwMGMALjBwACwwgAAqMJIAKTClACcwugAmMNwAJjD3&#10;ACcv/wAoL/8AKC7/AJwuAACHMAAAdjEAAGgyAABdMgAAVTIAAE4xAABIMQAARDAAAEAvAAA8MAAA&#10;OjEJADcxEAA2MhYANTIeADMzJQAyMywAMTMzADA0OwAvNEMALTRMACw0VgAqNWEAKTVuACc1fgAl&#10;NZAAIzWjACI1uQAhNdkAITT2ACI0/wAjM/8AIzL/AJgxAACDMwAAcjQAAGU0AABaNQAAUTUAAEs0&#10;AABFNAAAQDQAADozAAA3NAAANDUGADI2DgAwNxMALzcbAC43IgAtOCkAKzgxACo4OAApOUAAKDlJ&#10;ACY5UwAlOV8AIzlsACE6fAAgOo4AHjqiABw6twAbOdUAHDn1AB04/wAdOP8AHjf/AJM0AAB/NgAA&#10;bjcAAGE3AABXNwAATjcAAEg3AABCNwAAPDcAADU4AAAyOQAALzoCACw7CwAqPBEAKTwYACg9HwAm&#10;PSYAJT0uACQ9NQAjPj0AIj5GACA+UAAfPlwAHT9pABs/eQAaP4wAGD+gABY/tQAVPtIAFj7zABc9&#10;/wAYPP8AGDz/AI43AAB6OAAAajkAAF46AABTOgAASzoAAEU6AAA/OgAAOToAADI8AAAuPgAAKUAA&#10;ACZBCAAkQg4AIkIUACFCGwAgQyMAH0MqAB5DMgAcQzoAG0RDABpETQAYRFkAF0RnABVEdwATRIoA&#10;EkSeABFEswAQRNAAEEPyABFC/wASQv8AE0H/AIk7AAB2PAAAZj0AAFo9AABQPQAASD0AAEI9AAA8&#10;PQAANj4AAC9AAAAqQgAAJUQAACFGAwAdSAwAG0kRABlJFwAYSR4AF0kmABZJLgAVSjYAFEpAABNK&#10;SgARSlYAEEpkAA9KdAAOSocADUqbAAxKsAAKSsoAC0nsAAxI/wANR/8ADUf/AIM+AABxPwAAYkAA&#10;AFZAAABNQAAARUAAAD9AAAA5QQAAMkIAACtFAAAmRwAAIUkAABxLAAAWTgcAE1AOABJQEwARUBkA&#10;EFAhAA9QKQAOUDEADVA7AA1RRgALUVEAClFfAAlRbwAHUIEABVCWAANQqwACUMUAA0/oAANP+wAF&#10;Tv8ABk3/AH1CAABrQwAAXUQAAFJEAABKRAAAQ0MAADxEAAA1RQAALkcAACdKAAAhTAAAHE8AABdR&#10;AAASVAMADlcKAAtYEAAKWBUACFgcAAdYJAAGWCwABVg2AANYQAABWEwAAFhaAABYaQAAWHwAAFiR&#10;AABXpwAAV8AAAFblAABW+QAAVf8AAFX/AHZHAABmRwAAWUgAAE9HAABHRwAAQEcAADhIAAAwSgAA&#10;KU0AACJQAAAcUwAAFlUAABFYAAANWwIACV4JAARfDgAAXxIAAF8YAABgHwAAYCcAAGAwAABgOwAA&#10;YEcAAGBUAABgYwAAYHYAAGCLAABfogAAX7sAAF/iAABe+QAAXf8AAF3/AG9LAABhTAAAVUwAAExL&#10;AABESwAAO0wAADJOAAArUQAAI1QAABxXAAAWWwAAEV4AAA1gAAAIYwAAAmYHAABnDAAAZw8AAGgT&#10;AABpGQAAaiEAAGopAABqNAAAakAAAGpNAABqXQAAam8AAGqFAABqnQAAabYAAGjdAABo9wAAZ/8A&#10;AGb/AGlRAABcUAAAUlAAAEpPAAA/UAAANVMAAC1WAAAkWQAAHV0AABZgAAAQZAAADGcAAAZqAAAA&#10;bgAAAG8DAABwCAAAcQ0AAHIQAAB0FAAAdRsAAHYjAAB3LAAAdzgAAHZGAAB2VgAAdmgAAHZ+AAB2&#10;lwAAdbEAAHTTAABz9QAAc/8AAHL/AGNWAABYVQAAUFQAAERVAAA5WAAAL1sAACZfAAAdYwAAFWcA&#10;ABBsAAAKcAAABHMAAAB2AAAAegAAAHwAAAB8AwAAfggAAH8MAACBEAAAghQAAIQbAACFJAAAhi8A&#10;AIY9AACGTQAAhV8AAIV1AACFjwAAhKkAAIPJAACC8QAAgf8AAID/AF9bAABWWgAASVsAAD1eAAAy&#10;YQAAJ2YAAB5rAAAVcAAADnUAAAl5AAABfgAAAIEAAACFAAAAiAAAAIoAAACLAAAAjQEAAI4GAACQ&#10;CwAAkQ8AAJMUAACVGwAAlyYAAJc0AACXRAAAl1YAAJZsAACVhgAAlaIAAJTBAACT6gAAkv8AAJL/&#10;AF1hAABPYQAAQmQAADZpAAAqbgAAH3QAABV5AAAOfwAAB4QAAACJAAAAjgAAAJIAAACWAAAAmAAA&#10;AJoAAACbAAAAnQAAAJ8AAAChAwAAowgAAKUNAACnEwAAqRwAAKooAACqOQAAqksAAKphAACpegAA&#10;qJkAAKi1AACn3QAAp/gAAKb/AFZoAABIbAAAOnAAAC52AAAifQAAF4QAAA6KAAAHkAAAAJYAAACa&#10;AAAAnwAAAKMAAACnAAAAqgAAAKsAAACtAAAArwAAALEAAACzAAAAtQAAALgFAAC6DAAAvRIAAMAc&#10;AADALQAAwEAAAL9VAAC/bgAAvosAAL6oAAC+yQAAve8AALz+AE50AABAeQAAMn8AACWHAAAZjgAA&#10;EJUAAAecAAAAogAAAKcAAACsAAAAsAAAALUAAAC5AAAAvAAAAL0AAAC/AAAAwQAAAMMAAADGAAAA&#10;yAAAAMoAAADNAgAA0AsAANUSAADWIQAA1zQAANhJAADZYAAA2nwAANqaAADbtQAA29kAANvyAEaC&#10;AAA4iQAAK5AAAB2YAAASoAAACqcAAACuAAAAtAAAALkAAAC+AAAAwgAAAMgAAADLAAAAzgAAAM8A&#10;AADSAAAA1AAAANYAAADaAAAA3QAAAN8AAADiAAAA5gAAAOoKAADvEwAA8CUAAPI6AADzUQAA9GsA&#10;APSJAAD1pQAA9b8AAPXdAP8ABgD/AAMA/wAFAP8ACwD/ABAA/wAXAP8AIgD/AC0A/wA5AP8ARAD/&#10;AE0A/wBVAP8AXQD/AGQA/wBqAP8AcAD9AHYA+wB8APkAgwD3AIoA9QCSAPMAmwDwAKYA7gCzAOsA&#10;xADpAOQA5wD5AOYA/wDlAP8A0wD/AMcA/wC/AP8AuwD/AP8AAAD/AAAA/wAAAP8AAgD/AAsA/wAS&#10;AP8AHQD/ACgA/wAzAP8APgD8AEcA+ABPAPQAVwDxAF0A7gBjAOwAaQDqAG8A6AB1AOYAfADkAIMA&#10;4gCLAN8AlQDcAJ8A2QCrANUAuwDSANQAzwDyAM0A/wDMAP8AxQD/ALoA/wC0AP8AsAD/AP8AAAD/&#10;AAAA/wAAAP8AAAD/AAYA+QAPAPUAFwDzACIA8QAtAO0ANwDnAEAA4gBJAN8AUADbAFcA1wBdANQA&#10;YwDRAGgAzwBuAMwAdQDKAHwAyACEAMUAjQDCAJgAwACkAL0AsgC7AMYAuQDoALgA/QC3AP8AtgD/&#10;AK0A/wCnAP8AowD/AP8AAAD/AAAA/wAAAPUAAADrAAEA5AAMAN4AEwDZABwA0wAmANEAMADMADoA&#10;yABCAMQASgDAAFAAvQBWALsAXAC5AGEAtwBnALUAbQCzAHQAsQB8AK8AhQCtAJAAqgCcAKgAqgCm&#10;ALsApQDaAKMA9QCjAP8AogD/AJ4A/wCaAP8AlwD/AP8AAAD+AAAA7wAAAN8AAADQAAAAxwAHAMEA&#10;DwC8ABcAuQAgALcAKgC1ADMAsAA7AK0AQwCrAEkAqABPAKYAVQCkAFoAowBgAKEAZgCfAG0AnQB0&#10;AJwAfQCaAIgAmACUAJYAogCUALIAkgDJAJEA6wCRAP8AkAD/AJAA/wCMAP8AigD/APwAAADsAAAA&#10;2QAAAMcAAAC6AAAAsQACAKsADACnABIApAAbAKEAJACgACwAngA1AJsAPACYAEMAlgBJAJQATwCS&#10;AFQAkABaAI8AXwCNAGYAiwBtAIkAdgCIAIAAhgCMAIQAmgCCAKoAgQC+AIAA4ACAAPkAfwD/AH8A&#10;/wB/AP8AfgD/APEAAADYAAAAwgAAALMAAACoAAAAoAAAAJkABwCVAA4AkgAVAJAAHgCOACYAjQAu&#10;AIoANgCHAD0AhQBDAIQASQCCAE4AgQBUAH8AWQB+AGAAfABnAHoAbwB5AHoAdwCGAHUAlAB0AKMA&#10;cgC1AHIAzwBxAPEAcAD/AHAA/wBwAP8AcQD/AOEAAADEAAAAsAAAAKIAAACXAAAAkQAAAIsAAgCG&#10;AAsAgwARAIEAGAB/ACEAfQApAHwAMAB5ADcAeAA9AHYAQwB0AEkAcwBOAHIAVABwAFoAbwBiAG0A&#10;agBrAHQAagCAAGgAjgBnAJ0AZQCvAGUAxgBkAOgAZAD9AGMA/wBjAP8AZAD/AM8FAAC2BwAAowgA&#10;AJQIAACJBwAAggMAAH4AAAB7AAYAdwAOAHUAEwByABsAcQAjAG8AKwBtADIAbAA4AGoAPgBpAEQA&#10;ZwBJAGYATwBlAFYAYwBdAGIAZQBgAG8AXwB7AF0AiQBcAJkAWwCqAFkAvwBZAOEAWAD4AFgA/wBY&#10;AP8AWQD/AMIMAACqDQAAlw4AAIkOAAB9DgAAdg0AAHEKAABvBgAAbQAKAGsAEABpABYAZwAeAGUA&#10;JgBjAC0AYQAzAGAAOQBfAD8AXQBFAFwASwBbAFIAWgBZAFgAYgBXAGwAVQB4AFMAhgBSAJYAUQCn&#10;AFAAuwBPAdsATgL0AE4D/wBOBP8ATgP/ALgQAAChEgAAjhMAAH8TAAB0EwAAbBIAAGcQAABlDgAA&#10;YwsDAGMGDABhBBEAXgMZAFwEIQBbBSgAWQYvAFgGNQBWBzsAVQdCAFQHSABTCE8AUQhWAFAJXwBO&#10;CWkATQl2AEsKhABJCpQASAqmAEcKugBGCtgARQvzAEUM/wBFDP8ARQz/ALAUAACZFgAAhxgAAHgZ&#10;AABtGAAAZRcAAF8WAABcEwAAWhEAAFoOBgBaDA0AVwwUAFUMHABTDSQAUg0rAFANMQBPDjgATg4+&#10;AE0ORQBLDk0ASg5VAEgPXgBHD2gARQ91AEMQhABBEJUAQBCmAD4QuwA9ENwAPRH2AD0R/wA9EP8A&#10;PhD/AKkZAACSGwAAgRwAAHIdAABnHQAAXxwAAFkbAABVGQAAUxYAAFITAABSEQoAUBAQAE4RGABM&#10;ESAAShInAEkSLgBIEzQARxM7AEUTQgBEE0kAQxRSAEEUWwA/FGUAPhVyADwVgQA6FZIAOBWkADcV&#10;uQA1FdgANRb1ADYW/wA2Fv8ANxX/AKMcAACNHgAAeyAAAG0hAABiIQAAWiEAAFQfAABQHgAATRsA&#10;AEwZAABLFgYASRYOAEcXFQBFFxwARBgkAEIYKgBBGDEAQBk4AD8ZPwA9GUYAPBpPADoaWAA5GmMA&#10;NxtvADUbfgAzG5AAMhuiADAbtwAvG9MALxzzAC8b/wAwG/8AMBv/AJ0fAACIIgAAdyMAAGkkAABe&#10;JAAAViQAAFAjAABLIgAASCAAAEYdAABFHAIAQxwMAEEcEgA/HRkAPh0hADweJwA7Hi4AOh81ADkf&#10;PAA3H0QANh9MADQgVgAzIGAAMSBtAC8gfAAtIY4ALCGgACohtQApIdAAKSHyACkh/wAqIP8AKyD/&#10;AJkiAACEJQAAcyYAAGUnAABbJwAAUycAAEwmAABHJQAARCQAAEIhAAA/IQAAPSEJADshEAA5IhYA&#10;OCIeADYjJQA1IysANCQyADMkOQAyJEEAMCRKAC8lUwAtJV4AKyVrAColegAoJYwAJiWfACQlswAj&#10;Jc4AIyXwACQl/wAlJP8AJST/AJQlAACAJwAAbykAAGIqAABXKgAATyoAAEkpAABEKAAAQCcAAD0m&#10;AAA6JQAANyYGADUmDgA0JxQAMicbADEoIgAwKCkALygwAC0pNwAsKT8AKylHACkpUQAoKlwAJipp&#10;ACQqeAAjKooAISqdAB8qsgAeKswAHirvAB8p/wAgKf8AISj/AJAoAAB8KgAAbCsAAF8sAABULAAA&#10;TCwAAEYsAABBKwAAPCsAADgqAAA1KgAAMisDADArDAAuLBEALSwYACwsHwAqLSYAKS0tACgtNAAn&#10;LjwAJi5FACQuTwAjLloAIS9nAB8vdgAdL4gAHC+bABovsAAYL8oAGC7tABku/wAbLf8AGy3/AIwr&#10;AAB4LQAAaC4AAFsvAABRLwAASS8AAEMvAAA+LgAAOS4AADQuAAAwLgAALS8AACswCgApMRAAJzEV&#10;ACYxHAAlMiMAJDIqACMyMQAhMzkAIDNCAB8zTAAdM1cAGzNkABo0dAAYNIYAFjSaABQzrgATM8gA&#10;EzPsABQz/wAVMv8AFjH/AIcuAAB0LwAAZTEAAFgxAABOMgAARjIAAEAxAAA7MQAANjEAADExAAAr&#10;MwAAKDQAACU1BgAjNg0AITYSACA3GQAfNyAAHjcnAB04LgAbODYAGjg/ABk4SQAXOVUAFTliABQ5&#10;cQASOYQAETmYABA5rQAOOMcADjjrABA4/wAQN/8AETb/AIMxAABwMgAAYTQAAFU0AABLNAAARDQA&#10;AD00AAA4NAAAMzQAAC01AAAoNwAAJDkAACA6AgAdOwsAGzwQABk9FQAYPRwAFz0jABY9KwAVPjMA&#10;FD48ABI+RgARPlIAED5fAA8+bwAOPoEADD6VAAs+qQAKPsEACj3kAAs9+wAMPP8ADTv/AH00AABr&#10;NgAAXTcAAFE3AABINwAAQTcAADs3AAA1NwAAMDcAACo5AAAlOwAAID0AABw/AAAXQQYAFEMNABJD&#10;EgARQxgAEUMfABBEJwAPRC8ADkQ5AA1EQwAMRE4AC0RbAAlEagAHRHwABkSQAARDpQACQ70AA0Pg&#10;AAND9gAEQv8ABkH/AHg4AABnOQAAWToAAE46AABFOgAAPjoAADg6AAAzOgAALTsAACc9AAAhQAAA&#10;HEIAABdEAAATRgMAD0kKAA1KDwAMShQAC0obAAlKIwAISisAB0o0AAVKPgAESkkAAkpWAABKZQAA&#10;SncAAEqLAABKoQAASbkAAEndAABJ9QAASP8AAEj/AHI8AABiPQAAVT4AAEo+AABCPQAAPD0AADY9&#10;AAAvPgAAKUAAACNCAAAdRQAAF0cAABNKAAAPTAIAC08JAAdQDQADUREAAFEXAABRHgAAUSYAAFEv&#10;AABROQAAUUQAAFJRAABSYAAAUXIAAFGHAABRnQAAUbUAAFDYAABQ9QAAT/8AAE//AGxAAABdQQAA&#10;UUEAAEdBAABAQAAAOUAAADJBAAAqQwAAJEYAAB5IAAAXSwAAEk4AAA5RAAALUwEABlYHAABXDAAA&#10;WBAAAFgTAABZGQAAWiEAAFopAABaMwAAWj8AAFpMAABaWgAAWmwAAFqBAABZmQAAWbEAAFjRAABY&#10;9AAAV/8AAFf/AGVFAABYRQAATUUAAEVEAAA+RAAANUUAAC1HAAAlSgAAHk0AABhQAAASUwAADlYA&#10;AApZAAAEXAAAAF4EAABfCQAAYA0AAGEQAABiFQAAYxsAAGQjAABkLQAAZDgAAGRFAABkVAAAZGYA&#10;AGR7AABjkwAAY60AAGLMAABh8gAAYf8AAGD/AF9KAABTSgAASkkAAENIAAA5SQAAL0wAACdPAAAf&#10;UgAAGFUAABJZAAANXQAACGAAAAJjAAAAZgAAAGgBAABpBQAAagoAAGsNAABtEQAAbhYAAHAdAABx&#10;JgAAcTEAAHA+AABwTgAAcF8AAHBzAABvjQAAb6cAAG7GAABt7wAAbP8AAGz/AFpPAABQTgAASE0A&#10;AD1OAAAzUQAAKVQAACBYAAAYXAAAEWAAAAxkAAAGaAAAAGsAAABvAAAAcgAAAHQAAAB1AAAAdwQA&#10;AHgJAAB6DQAAfBAAAH0WAAB/HgAAgCgAAIA1AACARQAAf1YAAH9rAAB/hAAAfqAAAH2+AAB86QAA&#10;e/8AAHr/AFZUAABOUwAAQlQAADdWAAAsWgAAIl8AABhjAAARaAAAC20AAANyAAAAdgAAAHoAAAB9&#10;AAAAgAAAAIMAAACEAAAAhgAAAIcCAACJBwAAiwwAAI0QAACQFgAAkh8AAJIsAACSOwAAkk0AAJFi&#10;AACRegAAj5cAAI+0AACO4QAAjPsAAIz/AFVZAABIWgAAO10AAC9hAAAkZgAAGWwAABFyAAAKdwAA&#10;An0AAACCAAAAhgAAAIsAAACOAAAAkQAAAJMAAACVAAAAlwAAAJkAAACbAAAAnQQAAJ8KAACiDwAA&#10;pBYAAKYhAACmMQAApkMAAKVXAACkcAAAo44AAKOrAACh0AAAoPUAAJ//AE5hAABAZAAAM2kAACdu&#10;AAAbdQAAEXwAAAuDAAAAiQAAAI4AAACTAAAAmAAAAJ0AAAChAAAApAAAAKUAAACnAAAAqQAAAKsA&#10;AACtAAAAsAAAALIAAAC1CAAAuA4AALwWAAC8JQAAvDcAALtMAAC6ZAAAuYEAALeiAAC3wAAAt+oA&#10;ALf8AEZrAAA5cAAAK3cAAB9/AAAThgAAC44AAAGVAAAAmwAAAKEAAACmAAAAqwAAALAAAACzAAAA&#10;twAAALcAAAC6AAAAvAAAAL8AAADBAAAAxAAAAMcAAADKAAAAzQUAANEOAADUGQAA1CsAANRAAADT&#10;WAAA03QAANOSAADSsAAA0tMAANLyAD55AAAxgAAAI4gAABeRAAANmQAAA6AAAACnAAAArgAAALMA&#10;AAC4AAAAvQAAAMIAAADGAAAAygAAAMoAAADNAAAAzwAAANIAAADVAAAA2QAAAN0AAADfAAAA4wAA&#10;AOcFAADrDwAA7B8AAO0zAADuSwAA72QAAO+CAADwnwAA8bkAAPHYAP8AAAD/AAAA/wAEAP8ACQD/&#10;AA4A/wAVAP8AHgD/ACkA/wA0AP8APwD/AEgA/wBQAP8AWAD/AF4A/wBlAP0AawD7AHEA+QB3APgA&#10;fgD2AIUA8wCNAPEAlwDuAKIA6wCvAOgAwADmAOAA4wD4AOIA/wDbAP8AywD/AMEA/wC5AP8AtAD/&#10;AP8AAAD/AAAA/wAAAP8AAAD/AAkA/wAQAP8AGQD/ACMA/wAuAP0AOQD5AEIA9QBKAPIAUgDuAFgA&#10;6wBeAOkAZADmAGoA5ABwAOIAdgDfAH0A3QCGANkAjwDVAJoA0QCnAM4AtgDLAM4AyQDwAMcA/wDF&#10;AP8AuwD/ALQA/wCtAP8AqQD/AP8AAAD/AAAA/wAAAP8AAAD7AAIA9gANAPEAEwDtAB4A7AAoAOkA&#10;MgDjADsA3QBEANgASwDTAFEA0ABYAM0AXQDLAGMAyQBoAMYAbwDEAHYAwgB+AL8AhwC8AJIAugCf&#10;ALcArQC1AMEAsgDkALEA/QCvAP8ArAD/AKUA/wCgAP8AnAD/AP8AAAD/AAAA+wAAAO4AAADkAAAA&#10;3AAIANMAEADPABgAywAiAMkAKwDGADQAwQA9AL0ARAC6AEsAtwBRALUAVgCyAFwAsABhAK4AZwCs&#10;AG4AqgB2AKgAfwCmAIoAowCWAKEApQCfALYAnQDRAJwA8wCbAP8AnAD/AJYA/wCTAP8AkAD/AP8A&#10;AAD2AAAA5wAAANMAAADGAAAAvQADALgADQCzABMAsQAcAK8AJQCuAC4AqQA2AKYAPQCjAEQAoQBK&#10;AJ8ATwCdAFUAmwBaAJoAYACYAGYAlgBuAJQAdwCSAIEAkACOAI4AnACMAK0AigDDAIkA6ACIAP8A&#10;iQD/AIcA/wCFAP8AggD/APMAAADjAAAAzAAAALwAAACwAAAApwAAAKEACACeAA8AmwAWAJkAHwCY&#10;ACcAlgAvAJMANwCRAD0AjgBDAIwASQCLAE4AiQBUAIcAWQCFAGAAhABnAIIAbwCAAHoAfgCGAHwA&#10;lAB6AKQAeQC4AHgA2AB3APcAeAD/AHgA/wB3AP8AdQD/AOYAAADLAAAAtwAAAKgAAACeAAAAlgAA&#10;AI8ABACLAAwAiAASAIcAGQCFACEAhAApAIIAMAB/ADcAfQA9AHwAQwB6AEgAeQBNAHcAUwB2AFkA&#10;dABhAHIAaQBxAHMAbwB/AG0AjQBsAJ0AagCvAGkAyABoAO0AaQD/AGkA/wBpAP8AaQD/ANIAAAC4&#10;AAAApQAAAJcAAACNAAAAhgAAAIEAAAB8AAgAeQAOAHcAFAB2ABwAdAAjAHMAKwBxADEAbwA3AG4A&#10;PQBsAEMAawBIAGoATgBoAFQAZwBbAGUAYwBjAG0AYgB4AGAAhwBfAJYAXQCoAF0AvgBcAOQAXAD7&#10;AFwA/wBcAP8AXAD/AMIAAACqAQAAmAMAAIkEAAB/AgAAeAAAAHQAAABwAAQAbQAMAGsAEQBpABcA&#10;aAAeAGYAJQBlACwAYwAyAGIAOABgAD0AXwBDAF4ASQBcAE8AWwBWAFoAXgBYAGgAVwBzAFUAgQBU&#10;AJEAUgCjAFEAtwBRANYAUQD1AFEA/wBRAP8AUgD/ALYHAACfCQAAjQsAAH4MAABzCwAAbAoAAGgH&#10;AABlAwAAYwAHAGEADQBfABMAXQAaAFwAIQBbACcAWQAtAFgAMwBWADkAVQA/AFQARQBTAEsAUQBS&#10;AFAAWgBPAGQATQBvAEwAfQBKAI0ASQCfAEgAsgBHAMwARwDvAEYA/wBHAP8ARwD/AKwMAACVDgAA&#10;gxAAAHUQAABrEAAAYw8AAF4OAABbDAAAWgkCAFkECgBXAA8AVQAVAFMAHABSACMAUQApAE8ALwBO&#10;ADUATQE7AEwBQQBKAkgASQJPAEgCVwBGA2EARQNtAEMDegBCA4sAQAOcAD8DrwA+A8gAPQTqAD0F&#10;/AA9Bv8APgb/AKQQAACOEgAAfBMAAG4UAABkFAAAXBMAAFYSAABTEQAAUQ4AAFAMBQBQCQwATwcR&#10;AE0HFwBLCB8ASQglAEgJKwBHCTEARgk4AEQKPgBDCkUAQgpNAEALVQA/C18APQtrADwLeQA6DIoA&#10;OAycADcMrwA1DMcANQzpADUN/QA1Df8ANgz/AJ0TAACHFQAAdhcAAGkYAABeGAAAVhgAAFAXAABN&#10;FQAAShMAAEkRAABJDgcASA0OAEYNEwBEDRoAQw4hAEIOKABADi4APw41AD4PPAA9D0MAOxBLADoQ&#10;VAA4EF4ANhBrADQQeQAyEIoAMRCcAC8QsAAtEMkALRHsAC0R/wAuEf8ALxD/AJcWAACCGQAAcRsA&#10;AGQcAABZHAAAURwAAEwbAABHGgAARBgAAEMVAABCEwIAQRILAEAREAA+EhcAPBIeADsTJQA6EysA&#10;OBMyADcTOQA2FEAANBRIADMUUQAxFFwAMBVoAC4VdwAsFYgAKhWaACgVrgAnFccAJhXqACcV/wAo&#10;Ff8AKRX/AJEaAAB9HAAAbR4AAGAfAABWHwAATh8AAEgeAABDHQAAQBwAAD4aAAA9GAAAOxcHADkW&#10;DgA4FxQANhcbADUYIgAzGCgAMhgvADEZNgAwGT0ALhlGAC0aTwArGlkAKhpmACgadAAmGoYAJBqZ&#10;ACIarQAhGsUAIBroACEa/gAiGv8AIxr/AI0dAAB5HwAAaSEAAFwiAABSIgAASiIAAEQhAAA/IQAA&#10;PCAAADkeAAA4GwAANRwEADQcDQAyHBIAMB0YAC8dHwAuHSUALR4sACseMwAqHjsAKR9DACcfTQAm&#10;H1cAJB9kACIfcgAgH4QAHx+XAB0fqwAbH8MAGx/nABsf/QAdH/8AHh7/AIkgAAB1IgAAZSMAAFkk&#10;AABPJQAARyUAAEEkAAA8IwAAOCMAADUiAAAzIAAAMCABAC4hCgAsIRAAKyEVACoiHAAoIiMAJyIp&#10;ACYjMAAlIzgAIyNBACIkSgAhJFUAHyRhAB0kcAAbJIIAGSSVABckqgAWJMEAFSTlABYk/AAXI/8A&#10;GSP/AIUiAABxJAAAYiYAAFYnAABMJwAARCcAAD4nAAA5JgAANSYAADElAAAuJAAAKyUAACklBwAn&#10;Jg4AJSYTACQnGQAjJyAAIicnACEoLgAgKDYAHig+AB0oSAAbKVMAGSlfABgpbgAWKYAAFCmUABIp&#10;qAARKcAAESjkABEo+wATKP8AFCf/AIAlAABuJwAAXygAAFMpAABJKgAAQikAADspAAA2KQAAMigA&#10;AC4oAAAqKAAAJikAACQqBAAiKwwAICsRAB8sFgAdLB0AHCwkABstKwAaLTMAGC08ABctRQAWLlAA&#10;FC5dABIubAARLn4AEC6SAA4upwANLb0ADS3fAA0t+QAOLP8AECz/AHwoAABqKgAAWysAAFAsAABG&#10;LAAAPywAADksAAA0KwAALysAACsrAAAmLAAAIi4AAB8vAAAcMAkAGjEOABkxEwAXMRoAFjIhABUy&#10;KAAUMjAAEzI5ABIzQwARM04AEDNbAA4zaQANM3oADDOOAAozogAIMrkACDLZAAgy9AAKMf8ACzH/&#10;AHcrAABmLQAAWC4AAE0vAABDLwAAPC4AADYuAAAxLgAALS4AACkuAAAjMAAAHzIAABszAAAXNQUA&#10;FDYMABI3EQARNxYAETcdABA4JAAPOCwADjg1AA04PwAMOEoACzhXAAk4ZQAHOHYABTiKAAM4nwAB&#10;N7UAATfTAAI38QADNv8ABTb/AHMuAABiMAAAVDEAAEkxAABBMQAAOTEAADQxAAAvMAAAKzAAACUy&#10;AAAgMwAAGzYAABc4AAATOgIAEDwJAA09DgAMPRMACz0ZAAo9IQAJPSkACD0xAAY+OwAFPkYAAz5S&#10;AAE+YQAAPnIAAD6GAAA9nAAAPbIAAD3QAAA88AAAPP8AADz/AG0yAABdMwAAUDQAAEY0AAA+NAAA&#10;NzQAADIzAAAtMwAAJzQAACI2AAAdOAAAGDoAABQ9AAAQPwIADUEIAAlDDQAGRBEAA0QWAAJEHQAA&#10;RCQAAEQtAABENgAAREEAAEROAABEXAAARG0AAESBAABEmAAAQ68AAEPNAABC8AAAQv8AAEL/AGg2&#10;AABYNwAATDgAAEM4AAA7NwAANTYAADA2AAApNwAAIzkAAB47AAAYPQAAE0AAABBCAAANRQEACEcH&#10;AANJDAAASQ8AAEoTAABLGQAASyAAAEsoAABLMgAASz0AAExJAABMVwAAS2gAAEt9AABLlAAASqwA&#10;AErKAABJ7wAASf8AAEn/AGI6AABUOwAASTsAAEA7AAA5OgAAMzkAACw6AAAlPAAAHz8AABlBAAAT&#10;RAAAEEcAAAxJAAAITAAAAk8FAABQCgAAUA0AAFEQAABSFQAAVBsAAFQjAABULAAAVDcAAFREAABU&#10;UgAAVGMAAFR3AABUjwAAU6gAAFLGAABS7QAAUf8AAFH/AFw/AABPPwAART8AAD4+AAA3PQAALz4A&#10;ACdAAAAgQwAAGUYAABNJAAAPTAAAC08AAAZSAAAAVAAAAFcCAABYBwAAWQsAAFoOAABbEQAAXRYA&#10;AF4dAABfJgAAXzEAAF49AABeTAAAXl0AAF5xAABdiQAAXaMAAFzBAABb6wAAWv8AAFr/AFZEAABL&#10;QwAAQ0IAADxBAAAyQgAAKUUAACFIAAAaSwAAE04AAA5SAAAKVQAAA1kAAABbAAAAXgAAAGAAAABi&#10;AgAAYwYAAGUKAABmDgAAaBEAAGoXAABrHwAAaykAAGs2AABrRQAAa1YAAGpqAABqggAAaZ0AAGi7&#10;AABn5wAAZv8AAGX/AFFIAABISAAAQUYAADdHAAAsSgAAI00AABtRAAATVQAADlkAAAhdAAABYQAA&#10;AGQAAABnAAAAagAAAGwAAABuAAAAcAAAAHIFAABzCQAAdQ0AAHcRAAB6GAAAeyEAAHsuAAB6PQAA&#10;ek4AAHliAAB5eQAAeJYAAHezAAB14AAAdPwAAHP/AE5NAABHTAAAO00AADBPAAAmUwAAHFgAABNc&#10;AAANYQAABmYAAABqAAAAbwAAAHIAAAB2AAAAeQAAAHwAAAB9AAAAfwAAAIEAAACDAgAAhgcAAIgM&#10;AACLEQAAjhgAAI4kAACOMwAAjUQAAIxYAACLbwAAiowAAImqAACIzwAAhvcAAIX/AE1RAABBUwAA&#10;NFUAAClaAAAeXwAAFGUAAA1qAAAFcAAAAHYAAAB7AAAAfwAAAIMAAACHAAAAigAAAI0AAACOAAAA&#10;kQAAAJMAAACVAAAAmAAAAJoFAACdDAAAoBEAAKMaAACjKAAAojoAAKFOAACgZQAAoIEAAJ6gAACd&#10;wQAAm+4AAJr/AEZZAAA5XAAALWEAACFnAAAWbgAADnUAAAV7AAAAgQAAAIcAAACNAAAAkgAAAJYA&#10;AACaAAAAnQAAAJ8AAAChAAAApAAAAKYAAACoAAAAqwAAAK4AAACxAwAAtAsAALgRAAC5HgAAuS8A&#10;ALhDAAC3WgAAtXYAALSXAAC0tQAAseIAALD8AD9kAAAxaQAAJW8AABh3AAAPfwAABocAAACOAAAA&#10;lAAAAJoAAACgAAAApQAAAKoAAACuAAAAsQAAALIAAAC1AAAAtwAAALoAAAC8AAAAvwAAAMMAAADG&#10;AAAAyQAAAM4KAADSEwAA0iMAANE3AADQTwAAzmoAAM2KAADKqwAAy8sAAMvvADdxAAApeAAAHYAA&#10;ABGJAAAIkQAAAJoAAAChAAAApwAAAK0AAACzAAAAuQAAAL4AAADCAAAAxQAAAMYAAADJAAAAzAAA&#10;AM4AAADSAAAA1QAAANoAAADeAAAA4QAAAOUAAADqCwAA6xcAAOorAADqQwAA6l4AAOp6AADrmQAA&#10;67UAAOvVAP8AAAD/AAAA/wABAP8ABwD/AA0A/wASAP8AGwD/ACUA/wAvAP8AOgD/AEMA/wBLAP8A&#10;UwD/AFoA/QBgAPsAZgD6AGsA+AByAPYAeAD0AIAA8QCJAO8AkgDsAJ0A6QCqAOYAvADjANwA3wD3&#10;AN0A/wDMAP8AvgD/ALUA/wCwAP8ArQD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA/wANAP8AFAD/AB8A&#10;/wApAPsAMwD3AD0A8wBFAO8ATQDsAFMA6ABZAOUAXwDjAGUA4ABqAN0AcQDaAHgA1gCAANIAigDP&#10;AJUAzACiAMgAsgDFAMkAwgDtAMAA/wC7AP8AsAD/AKgA/wCkAP8AoQD/AP8AAAD/AAAA/QAAAPoA&#10;AAD4AAAA8AAJAOwAEQDoABkA5wAjAOUALQDeADYA1gA+ANEARgDNAEwAygBSAMgAWADFAF0AwwBj&#10;AMAAaQC+AHAAvAB4ALkAgQC3AI0AtACaALEAqQCuALwArADhAKoA/ACoAP8AoAD/AJkA/wCWAP8A&#10;lAD/AP8AAAD5AAAA8gAAAOcAAADbAAAA0QAEAMoADQDHABQAxAAdAMIAJgC/AC8AuwA3ALcAPwC0&#10;AEUAsQBLAK4AUQCsAFYAqgBcAKgAYQCmAGgAowBwAKEAeQCfAIQAnQCRAJoAoACYALEAlgDMAJUA&#10;8QCUAP8AkQD/AIsA/wCIAP8AhgD/APcAAADsAAAA3gAAAMkAAAC8AAAAtAAAAK8ACgCrABAAqQAX&#10;AKgAIACnACgAogAwAJ8AOACcAD4AmgBEAJgASgCWAE8AlABVAJMAWgCRAGEAjwBoAI0AcQCLAHsA&#10;iQCIAIcAlwCFAKgAgwC+AIEA5ACAAP8AgAD/AHwA/wB7AP8AeQD/AOkAAADXAAAAwQAAALEAAACm&#10;AAAAnQAAAJcABQCUAA0AkgASAJAAGgCPACIAjgAqAIsAMQCJADgAhwA+AIUAQwCDAEgAgQBOAH8A&#10;VAB+AFoAfABhAHoAaQB4AHMAdgB/AHUAjgBzAJ8AcQCzAHAA0ABvAPYAbwD/AG8A/wBtAP8AbAD/&#10;ANoAAAC/AAAArAAAAJ4AAACTAAAAjAAAAIUAAACCAAkAfwAPAH4AFQB9ABwAfAAkAHoAKwB3ADEA&#10;dQA3AHQAPQByAEIAcQBIAG8ATQBuAFMAbABaAGsAYgBpAGwAZwB4AGYAhgBkAJcAYgCqAGEAwgBg&#10;AOsAYQD/AGEA/wBhAP8AYAD/AMUAAACtAAAAmwAAAI0AAACDAAAAfAAAAHcAAAByAAUAcAAMAG4A&#10;EQBsABcAbAAeAGsAJQBpACwAZwAxAGYANwBkAD0AYwBCAGIASABgAE4AXwBVAF0AXQBcAGYAWgBy&#10;AFkAgABXAJAAVgCjAFUAuQBUAN4AVAD7AFQA/wBVAP8AVQD/ALYAAACfAAAAjQAAAH8AAAB1AAAA&#10;bgAAAGkAAABmAAEAYwAJAGEADgBgABMAXwAZAF4AIABdACYAWwAsAFoAMgBYADcAVwA9AFYAQwBV&#10;AEkAUwBQAFIAWABRAGEATwBsAE4AegBMAIoASwCcAEoAsQBJAM4ASQDzAEkA/wBJAP8ASgD/AKoB&#10;AACUBQAAggcAAHQIAABqCAAAYwYAAF4EAABbAAAAWQAFAFcADABWABAAVAAVAFMAGwBSACIAUQAo&#10;AFAALQBOADMATQA4AEwAPgBLAEUASgBMAEgAVABHAF0ARgBoAEQAdQBDAIUAQQCYAEAAqwBAAMUA&#10;PwDqAD8A/wBAAP8AQAD/AKAIAACKCwAAeQ0AAGwNAABhDQAAWg0AAFULAABSCQAAUAYAAE8CCABO&#10;AA0ATAASAEsAFwBKAB4ASQAjAEcAKQBGAC8ARQA0AEQAOgBCAEEAQQBIAEAAUAA+AFoAPQBkADwA&#10;cgA6AIIAOQCUADgApwA3AL4ANgDjADYA+QA2AP8ANwD/AJgNAACDDgAAchAAAGURAABbEQAAUxAA&#10;AE4QAABKDgAASA0AAEcKAwBHBwoARQQOAEQCEwBCAhoAQQIgAEADJQA+AysAPQQxADwENwA7BD4A&#10;OgVFADkFTgA3BVcANgViADQGcAAyBoAAMQaSADAGpQAvBbsALgXdAC4G9QAtB/8ALgf/AJEQAAB9&#10;EQAAbBMAAF8UAABVFAAAThQAAEgTAABEEgAAQRAAAEAOAABADQYAQAoMAD4JEAA8CRYAOwocADkK&#10;IgA4CigANwsuADYLNQA1CzsAMwtDADIMTAAwDFYALwxhAC0MbwArDH8AKgySACgMpQAnDLsAJQzd&#10;ACUN9QAmDf8AJw3/AIsSAAB3FAAAZxYAAFsXAABRGAAASRcAAEMXAAA/FQAAPBQAADoSAAA5EQEA&#10;OQ8IADgODQA3DhIANQ4YADQOHwAyDiUAMQ8sADAPMgAvEDoALRBCACwQSwAqEFUAKBBhACYQbwAk&#10;EIAAIxCTACEQpwAfEL0AHhDgAB4R9wAfEP8AIBD/AIYUAABzFwAAYxkAAFcaAABNGwAARRoAAEAa&#10;AAA7GQAAOBgAADUWAAA0FAAAMxIEADISCwAxEhAALxIVAC0SHAAsEyIAKxMpACoTMAAoEzcAJxQ/&#10;ACYUSAAkFFMAIhRfACAVbQAfFX4AHRWRABsVpQAZFbsAGBXeABgV+AAZFP8AGhT/AIIXAABvGgAA&#10;XxwAAFMdAABKHQAAQh0AADwdAAA3HAAANBsAADEaAAAvGQAALhYAACwXCAArFg4AKRcTACgXGQAn&#10;GCAAJRgmACQYLQAjGDQAIhk9ACAZRgAeGVEAHRldABsaawAZGnwAFxqPABUaowAUGboAEhnbABMZ&#10;9gAUGf8AFRj/AH0aAABrHQAAXB8AAFAgAABHIAAAPyAAADkfAAA0HwAAMR4AAC0dAAArHAAAKRsA&#10;ACcbBQAlGwwAJBwRACIcFgAhHB0AIB0jAB8dKgAeHTIAHB46ABseRAAZHk4AFx5bABYeaQAUH3oA&#10;Eh6NABEeogAQHrgADh7YAA8e9QAQHf8AER3/AHodAABnHwAAWSEAAE0iAABEIgAAPCIAADYiAAAy&#10;IQAALiEAACogAAAnIAAAJB8AACIgAgAgIAoAHiEPAB0hFAAcIRoAGyIhABkiJwAYIi8AFyI4ABUj&#10;QQAUI0wAEiNYABEjZwAQI3gADiOLAA0jnwAMI7QACyPQAAsi8AAMIv8ADSH/AHYfAABkIgAAViMA&#10;AEskAABBJAAAOiQAADQkAAAvIwAAKyMAACgjAAAkIwAAICMAAB0kAAAbJQcAGSYNABcmEQAWJhcA&#10;FSceABQnJQATJywAEic1ABEoPwAQKEoADihWAA0oZAAMKHQACiiHAAkomwAHJ7EABSfMAAYn7AAH&#10;Jv4ACCb/AHEiAABgJAAAUyYAAEgnAAA/JwAANyYAADEmAAAtJgAAKSUAACUlAAAiJQAAHScAABko&#10;AAAWKgQAFCsLABIsEAARLBQAECwbABAsIgAOLCkADi0yAA0tOwALLUYACi1SAAgtYAAGLXAABC2D&#10;AAItmAAALK4AACzJAAAs6wABK/wAAiv/AG0lAABdJwAATygAAEUpAAA8KQAANSkAAC8oAAArKAAA&#10;JycAACMnAAAfKAAAGyoAABcsAAATLgIAEDAIAA4xDQANMRIADDEXAAsxHgAKMSYACDIuAAcyNwAF&#10;MkIAAzJOAAEyXAAAMmwAADJ/AAAylQAAMawAADHHAAAw6gAAMPwAADD/AGgpAABYKgAATCsAAEEs&#10;AAA5LAAAMisAAC0rAAApKgAAJSoAACArAAAcLAAAFy4AABMwAAAQMgIADjQHAAo3DAAHNxAABTcU&#10;AAM3GwACNyIAADcqAAA4MwAAOD4AADhKAAA4WAAAOGgAADh8AAA3kgAAN6kAADbFAAA26gAANv0A&#10;ADX/AGMsAABULgAASC8AAD4vAAA2LgAAMC4AACstAAAnLQAAIi0AAB0vAAAYMQAAFDMAABA1AAAO&#10;NwEACjoHAAY7CwACPA4AAD0SAAA+FwAAPh4AAD4mAAA+LwAAPjoAAD5GAAA+VAAAPmQAAD53AAA+&#10;jwAAPacAAD3DAAA86QAAPP0AADv/AF4wAABQMQAARDIAADsyAAA0MQAALjAAACkvAAAkMAAAHjIA&#10;ABk0AAAUNgAAEDkAAA07AAAKPQAABUAFAABBCgAAQg0AAEMQAABEFAAARRoAAEYiAABGKwAARjUA&#10;AEZBAABGTwAARl8AAEZzAABFigAARaQAAETAAABD6AAAQ/4AAEL/AFg0AABLNQAAQTUAADk1AAAy&#10;NAAALTMAACY0AAAgNQAAGjgAABQ6AAAQPQAADUAAAAlCAAAERQAAAEcDAABIBwAASgsAAEsOAABM&#10;EQAAThUAAE8cAABPJQAATy8AAE88AABPSgAAT1oAAE5tAABOhQAATaAAAEy8AABL5wAAS/4AAEr/&#10;AFM5AABHOQAAPjkAADc4AAAxNwAAKTcAACE5AAAbPAAAFT8AABBCAAAMRQAAB0gAAAJKAAAATQAA&#10;AE8AAABRBAAAUgcAAFQLAABVDgAAVxEAAFkXAABaHwAAWSkAAFk2AABZRAAAWVQAAFhnAABYfwAA&#10;V5oAAFa3AABV4wAAVP0AAFT/AE49AABDPQAAPDwAADU7AAAsPAAAJD4AABxBAAAVRAAAEEgAAAtL&#10;AAAFTgAAAFEAAABUAAAAVwAAAFkAAABbAAAAXQIAAF4GAABgCwAAYg4AAGQSAABnGAAAZyIAAGYu&#10;AABmPAAAZk0AAGVgAABldwAAZJMAAGOxAABh3QAAYPwAAF//AElCAABBQQAAOj8AADBAAAAmQwAA&#10;HkYAABVKAAAQTgAAClIAAANWAAAAWgAAAF0AAABgAAAAYwAAAGUAAABnAAAAaQAAAGsBAABtBQAA&#10;bwoAAHIOAAB1EgAAdxsAAHYmAAB2NQAAdUYAAHRZAAB0bwAAc4sAAHKpAABwzQAAb/cAAG7/AEZG&#10;AABARQAANUYAACpIAAAgTAAAF1EAABBWAAAJWgAAAV8AAABjAAAAaAAAAGsAAABvAAAAcgAAAHUA&#10;AAB3AAAAeQAAAHsAAAB9AAAAgAMAAIMIAACGDQAAiRMAAIodAACKKwAAiTwAAIhPAACGZgAAhYEA&#10;AISgAACCwgAAgfAAAH//AEZLAAA6TAAALk8AACNTAAAYWAAAEF4AAAlkAAAAaQAAAG8AAAB0AAAA&#10;eAAAAHwAAACBAAAAhAAAAIcAAACIAAAAiwAAAI4AAACQAAAAkwAAAJYAAACZBwAAnQ0AAKEUAACg&#10;IQAAoDEAAJ5EAACdWwAAnHYAAJmWAACZtQAAluUAAJX+AD9SAAAyVQAAJloAABtgAAARZwAACW0A&#10;AAB0AAAAewAAAIEAAACGAAAAiwAAAJAAAACUAAAAlwAAAJkAAACcAAAAnwAAAKEAAACkAAAApwAA&#10;AKoAAACtAAAAsQYAALUNAAC4FgAAtyYAALY5AAC1UAAAtGoAALKJAACwqgAArs8AAK31ADdcAAAr&#10;YQAAHmgAABNwAAALeAAAAIAAAACHAAAAjgAAAJUAAACaAAAAnwAAAKQAAACoAAAArAAAAK0AAACw&#10;AAAAswAAALUAAAC4AAAAuwAAAL8AAADDAAAAxwAAAMsFAADRDgAA0RsAANAuAADPRQAAzV8AAMt+&#10;AADJngAAyL4AAMXpAC9pAAAjcAAAFnkAAA2BAAABiwAAAJMAAACbAAAAogAAAKgAAACuAAAAtAAA&#10;ALgAAAC9AAAAwAAAAMIAAADFAAAAyAAAAMsAAADOAAAA0QAAANYAAADbAAAA3wAAAOQAAADoBgAA&#10;6xEAAOojAADqOgAA6VQAAOdyAADlkwAA47MAAOPUAP8AAAD/AAAA/wAAAP8ABAD/AAsA/wAQAP8A&#10;FwD/ACEA/wArAP8ANQD/AD4A/wBHAP8ATgD/AFUA/ABbAPoAYQD4AGYA9gBtAPQAcwDyAHsA7wCE&#10;AO0AjgDqAJkA5gCnAOMAuQDfANUA2wD3ANYA/wDAAP8AsgD/AKoA/wClAP8AogD/AP8AAAD/AAAA&#10;/gAAAPwAAAD8AAMA/gALAP8AEQD/ABoA/QAkAPkALgD0ADgA8ABAAOwASADpAE4A5gBUAOIAWgDf&#10;AF8A3ABlANgAawDUAHIA0AB7AM0AhQDKAJEAxwCeAMMArgDAAMUAvQDrALsA/wCwAP8ApAD/AJwA&#10;/wCYAP8AlQD/AP8AAAD6AAAA9AAAAPEAAADyAAAA6gAFAOcADgDiABUA4QAeAOEAKADYADEA0AA5&#10;AMsAQADIAEcAxQBNAMIAUwC/AFgAvQBeALsAZAC5AGsAtgBzALQAfACxAIgArgCVAKsApACoALgA&#10;pgDcAKMA+wCfAP8AlQD/AI8A/wCLAP8AiQD/APkAAADvAAAA5wAAAN8AAADPAAAAyAAAAMEACgC/&#10;ABEAvAAYALsAIQC5ACoAtAAyALEAOgCuAEAAqwBGAKgATACmAFEAowBWAKEAXACfAGMAnQBqAJsA&#10;cwCZAH4AlgCMAJQAmwCSAK0AkADHAI4A8ACNAP8AhgD/AIAA/wB9AP8AfAD/AO0AAADgAAAA0QAA&#10;AL8AAACzAAAAqgAAAKYABQCiAA0AoQATAKAAGwCfACMAmwArAJgAMgCVADkAkwA/AJEARACPAEoA&#10;jgBPAIwAVQCKAFsAiABjAIYAawCEAHYAggCCAIAAkgB+AKMAfAC6AHoA4QB5AP8AdwD/AHIA/wBw&#10;AP8AbwD/AN0AAADLAAAAtgAAAKcAAACdAAAAlAAAAI4AAQCLAAoAiQAQAIgAFQCHAB0AhwAlAIQA&#10;LACCADIAfwA4AH0APQB7AEMAeQBIAHgATgB2AFQAdQBbAHMAYwBxAG4AbwB6AG0AiQBsAJoAagCu&#10;AGkAzABoAPYAZwD/AGUA/wBkAP8AYwD/AMoAAAC0AAAAoQAAAJMAAACJAAAAggAAAHsAAAB4AAUA&#10;dgAMAHUAEQB0ABgAcwAfAHIAJQBwACwAbgAyAGwANwBqADwAaQBCAGgASABmAE4AZQBVAGMAXQBi&#10;AGYAYAByAF4AgABdAJIAWwClAFoAvgBZAOkAWQD/AFkA/wBYAP8AWAD/ALkAAACiAAAAkAAAAIMA&#10;AAB5AAAAcQAAAG0AAABpAAEAZgAJAGUADgBkABMAYwAZAGMAIABhACYAYAAsAF4AMQBcADcAWwA8&#10;AFoAQgBYAEgAVwBPAFYAVwBUAGAAUwBsAFEAeQBQAIoATwCeAE4AtABNANoATQD7AE0A/wBNAP8A&#10;TQD/AKoAAACUAAAAggAAAHUAAABrAAAAZAAAAGAAAABdAAAAWgAFAFgADABXABAAVgAVAFYAGwBV&#10;ACEAUwAnAFIALABRADEATwA3AE4APQBNAEMATABKAEoAUgBJAFsASABmAEYAcwBFAIQARACXAEMA&#10;rABCAMkAQgDxAEIA/wBDAP8AQwD/AJ4AAACJAAAAeAMAAGoEAABhBAAAWgMAAFUBAABSAAAAUAAC&#10;AE4ACQBNAA0ATAARAEsAFwBKABwASQAiAEgAJwBHAC0ARQAyAEQAOABDAD4AQgBFAEEATQA/AFYA&#10;PgBhAD0AbgA7AH4AOgCRADkApgA4AL8AOADoADgA/wA5AP8AOQD/AJUDAACABwAAbwkAAGIKAABY&#10;CwAAUQoAAEwIAABJBgAARwMAAEYABgBEAAsAQwAPAEIAEwBBABgAQQAeAD8AIwA+ACkAPQAuADsA&#10;NAA6ADoAOQBBADgASQA3AFIANgBdADQAagAzAHoAMgCMADEAoQAwALgALwDeAC8A+QAvAP8AMAD/&#10;AIwJAAB4DAAAaA0AAFwOAABSDgAASw4AAEUNAABBDAAAPwoAAD4IAgA9BAgAPAENADsAEAA6ABUA&#10;OQAaADgAIAA2ACUANQArADQAMAAzADcAMgA+ADEARgAvAFAALgBaAC0AZwArAHcAKgCJACkAnQAo&#10;ALMAJwDRACcA8gAnAP8AJwD/AIYMAAByDgAAYxAAAFYRAABNEQAARREAAEAQAAA8DwAAOQ4AADcN&#10;AAA2CwQANggKADUGDgA0BRIAMgQXADEFHAAwBSIALwUoAC4GLgAtBjQAKwY8ACoGRAApB04AJwdZ&#10;ACYHZQAkB3UAIweHACIHmwAgBrAAIAbLAB8F7QAfBv4AHwf/AIAOAABtEQAAXhIAAFITAABIEwAA&#10;QRMAADsTAAA3EgAANBEAADIQAAAwDwEAMA0GADALCwAvChAALQoUACwLGQAqCx8AKQslACgMKwAn&#10;DDIAJgw6ACQMQwAjDE0AIQ1YACANZQAeDXUAHA2IABoNnAAZDbEAGAzKABcM6wAXDfwAGAz/AHsR&#10;AABpEwAAWhUAAE4WAABFFgAAPRYAADgVAAAzFQAAMBQAAC0TAAArEgAAKhADACoPCAApDg0AKA4R&#10;ACYOFgAlDx0AJA8jACMPKQAhEDEAIBA5AB4QQgAdEEwAGxBYABkQZgAXEHYAFRCJABQQngASELMA&#10;ERDOABEQ7gASEP4AEhD/AHcTAABlFQAAVxcAAEsYAABCGQAAOhkAADQYAAAwFwAALBcAACkWAAAn&#10;FQAAJhQBACUSBAAjEgsAIhIPACESFAAgEhoAHhMgAB0TJwAcEy4AGhM2ABkUQAAXFEoAFhRWABQU&#10;ZAASFHQAERSHABAUnAAOFLEADRTKAA0U6wAOE/4ADhP/AHMVAABhGAAAUxoAAEgbAAA/GwAANxsA&#10;ADIaAAAtGgAAKRkAACYYAAAkGAAAIhcAACAWAQAeFggAHRYNABsXEgAaFxcAGRcdABgYJAAWGCsA&#10;FRg0ABQYPQASGUgAERlUABAZYgAOGXIADRmEAAwZmAAKGa0ACRjGAAkY5wAJGPoAChf/AG8YAABe&#10;GgAAUBwAAEUdAAA8HQAANR0AAC8dAAAqHAAAJhsAACMbAAAhGgAAHhoAABwaAAAaGwUAGBsMABYc&#10;EAAVHBUAFBwbABMcIgASHSkAER0xABAdOwAOHUUADR5RAAweXgAKHm0ACR6AAAcelAAFHaoAAx3C&#10;AAMd5gAEHPgABRz/AGsaAABbHQAATR4AAEIfAAA6HwAAMh8AAC0fAAAoHgAAJB4AACEdAAAeHQAA&#10;HB0AABgeAAAVHwIAEyAJABIhDgAQIRIAECEYAA4hHwAOIiYADSIuAAwiNwAKIkEACSJNAAciWgAF&#10;ImkAAyJ8AAEikQAAIqgAACHAAAAh5QAAIPgAACD/AGcdAABXHwAASiEAAEAhAAA3IgAAMCEAACoh&#10;AAAmIAAAIiAAAB8fAAAcHwAAGSAAABYhAAASIwIAECQHAA4mDAAMJhAACyYVAAomHAAJJiIACCYq&#10;AAYnMwAEJz0AAydJAAEnVgAAJ2YAACd5AAAnjwAAJqYAACa/AAAl5AAAJfkAACT/AGMgAABUIgAA&#10;RyMAAD0kAAA0JAAALiMAACgjAAAkIgAAISIAAB4hAAAaIgAAFyMAABMkAAAQJgIADigHAAsqCwAI&#10;Kw4ABisTAAQrGAACKx8AASwnAAAsMAAALDoAACxFAAAsUwAALGMAACx2AAAsjAAAK6QAACu+AAAq&#10;5AAAKvoAACn/AF8jAABQJQAARCYAADomAAAyJgAAKyYAACYlAAAjJAAAHyQAABskAAAXJQAAFCcA&#10;ABEpAAAOKwIACy0GAAcvCwAEMA4AADARAAAxFQAAMRwAADEjAAAyLAAAMjYAADJCAAAyTwAAMl8A&#10;ADJyAAAxiQAAMaIAADC8AAAw5AAAL/sAAC//AFonAABMKAAAQCkAADcpAAAvKQAAKSgAACUnAAAh&#10;JgAAHCcAABgoAAAUKgAAESwAAA4uAAALMAEABzIFAAM0CQAANQwAADYPAAA3EgAAOBgAADggAAA4&#10;KAAAODIAADk9AAA5SwAAOVsAADhuAAA4hQAAN58AADe6AAA25AAANfwAADX/AFUqAABILAAAPSwA&#10;ADQsAAAtKwAAKCoAACQpAAAeKgAAGSsAABQtAAARLwAADTEAAAo0AAAHNgAAAjgEAAA6BwAAOwoA&#10;AD0NAAA+EAAAQBQAAEAbAABAJAAAQC4AAEA5AABARwAAQFYAAEBpAABAgAAAP5sAAD63AAA94wAA&#10;PPwAADz/AFAvAABDLwAAOS8AADIvAAAsLQAAJywAACAtAAAaLwAAFTEAABEzAAANNgAACTgAAAU7&#10;AAAAPQAAAEABAABBBAAAQwcAAEULAABGDgAASBEAAEoWAABKHgAASigAAEo0AABJQgAASVEAAElk&#10;AABIewAASJcAAEe0AABG4AAARfwAAET/AEozAAA/MwAANjMAADAxAAAqMAAAIzEAABwzAAAWNQAA&#10;ETgAAA07AAAIPgAAA0EAAABDAAAARgAAAEgAAABKAAAATAQAAE4HAABPCwAAUQ4AAFQSAABVGQAA&#10;VSIAAFQuAABUPAAAVEsAAFNeAABTdAAAUpAAAFGuAABQ1wAAT/sAAE7/AEU3AAA8NwAANTYAAC80&#10;AAAmNQAAHjcAABc6AAARPQAADEEAAAdEAAAASAAAAEoAAABNAAAAUAAAAFMAAABVAAAAVwAAAFgC&#10;AABbBgAAXQsAAF8OAABiEwAAYhsAAGInAABiNAAAYUUAAGBXAABgbQAAX4kAAF2nAABczAAAWvgA&#10;AFn/AEE8AAA6OwAANDkAACo6AAAhPAAAGEAAABFDAAAMRwAABksAAABPAAAAUwAAAFYAAABZAAAA&#10;XAAAAF8AAABhAAAAYwAAAGUAAABnAQAAagUAAG0KAABwDgAAcxUAAHIgAAByLQAAcT0AAHBPAABv&#10;ZQAAboAAAG2fAABrwQAAafEAAGj/AD9AAAA5PgAALj8AACRCAAAaRgAAEkoAAAxPAAAEVAAAAFgA&#10;AABdAAAAYQAAAGUAAABoAAAAawAAAG4AAABxAAAAcwAAAHUAAAB4AAAAewAAAH4DAACBCgAAhQ8A&#10;AIcXAACGJAAAhTQAAIRGAACCXQAAgXYAAH+WAAB+tgAAfOcAAHr/AD9EAAAzRQAAKEgAAB1MAAAT&#10;UgAADFcAAANdAAAAYwAAAGgAAABtAAAAcQAAAHYAAAB6AAAAfgAAAIEAAACDAAAAhgAAAIkAAACL&#10;AAAAjgAAAJIAAACVAQAAmQkAAJ4QAACeGgAAnSkAAJw8AACaUgAAmGwAAJaLAACUqgAAktQAAJD6&#10;ADhLAAAsTgAAIFMAABVZAAANYAAAA2cAAABuAAAAdAAAAHoAAACAAAAAhAAAAIoAAACOAAAAkgAA&#10;AJUAAACXAAAAmgAAAJ0AAACgAAAAowAAAKcAAACrAAAArwAAALQJAAC4EAAAtx4AALUwAACzRgAA&#10;sWAAAK9+AACsoAAAq8EAAKnuADFVAAAkWwAAGGEAAA5pAAAFcQAAAHkAAACBAAAAiAAAAI8AAACU&#10;AAAAmgAAAJ8AAACkAAAAqAAAAKkAAACsAAAArwAAALMAAAC1AAAAuQAAAL0AAADBAAAAxgAAAMsA&#10;AADRCgAA0xQAANElAADQOwAAzVQAAMpxAADIkgAAxbMAAMPeACliAAAcaQAAEXEAAAd7AAAAhAAA&#10;AI0AAACVAAAAnQAAAKMAAACpAAAArwAAALQAAAC5AAAAvAAAAL4AAADCAAAAxQAAAMgAAADMAAAA&#10;0AAAANQAAADaAAAA3wAAAOQAAADqAAAA7gwAAO0aAADsLwAA6kkAAOhlAADmhgAA5KUAAOLGAP8A&#10;AAD/AAAA/wAAAPwAAQD8AAgA/gAOAP8AFAD/AB0A/wAmAP8AMAD/ADoA/wBCAP8ASQD+AFAA+wBW&#10;APkAXAD2AGIA9ABoAPIAbwDwAHYA7QB/AOoAiQDnAJUA5ACjAOAAtQDbANAA1QD2AMoA/wC2AP8A&#10;qAD/AJ8A/wCaAP8AlgD/AP8AAAD7AAAA9gAAAPMAAADzAAAA9gAJAPoADgD9ABYA+wAgAPcAKgDy&#10;ADMA7QA7AOkAQwDmAEkA4gBPAN4AVQDbAFsA1gBgANIAZwDPAG4AzAB2AMkAgADGAIwAwgCaAL8A&#10;qgC7AMEAuADpALYA/wCnAP8AmgD/AJIA/wCNAP8AigD/APoAAADxAAAA6gAAAOcAAADnAAAA5AAB&#10;AOAACwDbABEA2gAaANsAIwDRACwAygA0AMYAOwDCAEIAvwBIALwATgC6AFMAuABZALYAXwCzAGYA&#10;sQBuAK4AdwCsAIMAqQCRAKYAoQCjALUAoADYAJ4A+wCVAP8AiwD/AIUA/wCAAP8AfgD/AO8AAADj&#10;AAAA2gAAANMAAADGAAAAvwAAALkABgC3AA4AtAAUALQAHQCzACUArgAtAKsANACnADsApABBAKEA&#10;RgCfAEwAnQBRAJsAVwCZAF4AlwBlAJUAbgCTAHkAkACHAI4AlwCMAKkAiQDEAIgA7wCFAP8AfAD/&#10;AHYA/wBzAP8AcgD/AOAAAADQAAAAxgAAALYAAACpAAAAoQAAAJ0AAQCZAAoAmAAQAJgAFgCXAB4A&#10;lAAmAJEALQCPADQAjAA6AIoAPwCIAEUAhwBKAIUAUACDAFYAgQBeAIAAZgB+AHEAfAB9AHkAjQB3&#10;AKAAdQC2AHMA3wByAP8AbgD/AGkA/wBnAP8AZQD/AMwAAAC+AAAAqwAAAJ0AAACTAAAAigAAAIUA&#10;AACCAAUAgAANAH8AEQB/ABgAgAAgAH0AJgB6AC0AdwAzAHUAOAB0AD4AcgBDAHAASQBvAE8AbQBW&#10;AGwAXgBqAGgAaAB1AGcAhABlAJYAZACrAGIAyQBhAPYAYAD/AFwA/wBbAP8AWgD/AL0AAACpAAAA&#10;lwAAAIkAAAB+AAAAeAAAAHMAAABvAAEAbQAJAGwADgBrABMAawAZAGoAIABoACYAZgAsAGUAMgBj&#10;ADcAYgA8AGAAQgBfAEgAXQBPAFwAVwBaAGEAWQBtAFcAewBWAI4AVQCiAFMAuwBSAOkAUgD/AFAA&#10;/wBPAP8ATwD/AK0AAACYAAAAhgAAAHgAAABuAAAAZwAAAGMAAABgAAAAXQAFAFwACwBbABAAWwAV&#10;AFsAGwBaACEAWAAmAFYALABUADEAUwA2AFIAPABRAEIATwBJAE4AUQBNAFsASwBmAEoAdABJAIUA&#10;SACZAEcAsQBGANgARgD8AEUA/wBFAP8ARQD/AJ8AAACJAAAAeAAAAGwAAABiAAAAWwAAAFYAAABT&#10;AAAAUQACAE8ACABPAA0ATgARAE4AFgBNABwATAAhAEoAJgBJACwASAAxAEcANwBFAD0ARABEAEMA&#10;TABCAFUAQABgAD8AbgA+AH4APQCSADwAqQA7AMcAOwDzADsA/wA7AP8APAD/AJMAAAB+AAAAbgAA&#10;AGEAAABYAAAAUQAAAEwAAABJAAAARwAAAEUABQBEAAsAQwAOAEMAEgBDABcAQgAdAEAAIgA/ACcA&#10;PgAsAD0AMgA7ADgAOgA/ADkARwA4AFAANwBbADUAaAA0AHgAMwCMADIAogAxALwAMQDnADEA/wAy&#10;AP8AMwD/AIkAAAB2AwAAZgUAAFkHAABQBwAASQYAAEMFAABAAwAAPgEAADwAAwA7AAgAOgANADoA&#10;EAA5ABQAOQAZADcAHgA2ACMANQAoADQALgAzADQAMgA7ADAAQwAvAEwALgBXAC0AZAAsAHMAKwCH&#10;ACoAnAApALUAKQDcACkA+wApAP8AKgD/AIEEAABuCAAAXwoAAFMLAABKCwAAQgsAAD0KAAA5CQAA&#10;NggAADUFAAA0AgYAMwAKADIADgAxABEAMQAVADAAGgAvAB8ALgAkACwAKgArADAAKgA3ACkAPwAo&#10;AEkAJwBUACYAYAAkAG8AIwCCACIAlwAhAK4AIQDMACEA8wAhAP8AIgD/AHsJAABoDAAAWg0AAE4O&#10;AABFDgAAPQ4AADgNAAAzDQAAMAwAAC4LAAAtCQMALQYIACwEDAArAg8AKgESACkBFwAoARwAJwAh&#10;ACYAJwAlAC0AJAA0ACMBPQAiAUYAIQFRAB8BXQAeAWwAHAF/ABsAlAAaAKoAGgDFABoA6wAZAP8A&#10;GgD/AHUMAABkDgAAVQ8AAEoQAABAEAAAORAAADMQAAAvDwAALA4AACkOAAAnDQEAJwwFACcKCgAm&#10;CA0AJQcQACQGFAAiBhkAIQYfACAHJAAfBysAHgcyAB0HOgAcCEQAGghPABkIXAAXCGsAFgh9ABUH&#10;kQAUB6cAEwa/ABIF5AASBfoAEgX/AHEOAABfEAAAUREAAEYSAAA9EgAANhIAADASAAArEQAAKBEA&#10;ACUQAAAjEAAAIg4EACENBwAhDAsAIAsOAB8LEgAdCxcAHAwcABsMIgAaDCkAGQwxABgMOQAWDUMA&#10;FQ1PABMNXAASDWsAEA1+AA8NkgAODacADQy+AA0M4AANDPUADQz/AG0QAABcEQAAThMAAEMUAAA6&#10;FAAAMhQAAC0UAAAoEwAAJRMAACISAAAgEQAAHhEDABwQBQAcDwgAGw8MABoOEAAZDxQAFw8aABYP&#10;IQAVECgAFBAwABIQOQAREEQAEBBQAA4QXQANEGsADBB8AAsQkAAJEKUACBC8AAcQ3wAHEPQABw//&#10;AGkRAABYFAAASxUAAEAWAAA3FgAAMBYAACoWAAAmFQAAIhUAAB8UAAAdEwAAGhMCABkSBAAXEgYA&#10;FhIKABUSDgAUEhIAEhIYABETHgAREyUAEBMuAA4TNwANFEAADBRLAAsUWAAJFGcABxR4AAYUjQAE&#10;FKMAAxO7AAIT3QABEvQAAhL/AGUTAABVFgAASBcAAD0YAAA0GAAALRgAACgYAAAjFwAAIBcAAB0W&#10;AAAaFQAAGBUCABYVBAAUFQUAEhYIABEWDQAQFxAADhcVAA4XGwANFyIADBcpAAsYMgAJGDwABxhH&#10;AAUYVAAEGGMAAhh1AAEYiwAAF6EAABe5AAAX3QAAFvUAABb/AGEWAABSGAAARRoAADsaAAAyGgAA&#10;KxoAACUaAAAhGQAAHhgAABsYAAAYFwAAFhcCABQXAwASGAUAEBkHAA4bCwAMGw8ACxsTAAobGAAI&#10;HB8ABxwmAAUcLwAEHDgAAhxEAAAdUQAAHWAAAB1yAAAciAAAHKAAABu5AAAb3gAAGvYAABr/AF4Y&#10;AABPGgAAQhwAADgcAAAvHQAAKRwAACMcAAAfGwAAHBoAABkZAAAXGQEAFBkCABIaAwAQGwQADh0H&#10;AAweCwAJHw4ABiARAAUgFgADIBwAASEjAAAhKwAAITUAACFAAAAhTgAAIV0AACFvAAAhhgAAIJ4A&#10;ACC4AAAf3gAAHvgAAB7/AFobAABLHQAAPx4AADUfAAAtHwAAJx4AACIdAAAeHQAAGxwAABgbAAAV&#10;GwAAEhwAABAdAgAOHwQADCEGAAkiCgAFIw0AAiQQAAAlEwAAJRkAACYgAAAmKAAAJjIAACY9AAAm&#10;SgAAJloAACZsAAAmgwAAJZwAACW3AAAk3wAAI/kAACP/AFUeAABHIAAAPCEAADIhAAArIQAAJSAA&#10;ACAfAAAdHgAAGh0AABYeAAATHgAAECAAAA4hAAAMIwIACCUFAAUnCQAAKAsAACoOAAArEQAALBYA&#10;ACwdAAAsJQAALC4AACw6AAAsRwAALFYAACxpAAAsgAAAK5oAACq1AAAp3wAAKfsAACj/AFEiAABE&#10;IwAAOCQAAC8kAAAoIwAAIyIAAB8hAAAcIAAAFyAAABMhAAAQIwAADiQAAAsmAAAIKAAABCoEAAAs&#10;BwAALgkAADAMAAAxDwAAMxMAADMZAAAzIQAAMyoAADM1AAAzQwAAM1IAADNlAAAyewAAMpcAADGz&#10;AAAw3gAAL/sAAC7/AEwlAAA/JgAANScAAC0mAAAnJQAAIiQAAB4jAAAZIwAAFCQAABEmAAAOKAAA&#10;CyoAAAcsAAADLwAAADECAAAzBAAANQcAADcKAAA5DQAAOhAAADsVAAA7HQAAOyYAADsxAAA7PgAA&#10;O04AADtgAAA6dwAAOZIAADiwAAA32wAANvwAADX/AEcpAAA7KgAAMioAACspAAAlJwAAISYAABsn&#10;AAAVKAAAESoAAA4sAAAKLwAABjEAAAE0AAAANgAAADgAAAA7AQAAPQQAAD8HAABBCgAAQw4AAEUR&#10;AABFGAAARSEAAEUsAABEOQAAREgAAERbAABDcQAAQo0AAEGrAABA0gAAP/oAAD7/AEItAAA4LgAA&#10;Ly0AACkrAAAkKgAAHSoAABcsAAARLgAADTEAAAk0AAAENwAAADoAAAA8AAAAPwAAAEEAAABEAAAA&#10;RgAAAEgDAABKBwAATAsAAE4OAABQEwAAUBwAAFAnAABPNAAAT0MAAE9VAABOagAATYYAAEykAABK&#10;ygAASfgAAEj/AD4yAAA1MQAALi8AACkuAAAgLgAAGTEAABIzAAAONwAACToAAAI9AAAAQAAAAEQA&#10;AABHAAAASQAAAEwAAABPAAAAUQAAAFMAAABVAQAAWAYAAFoLAABdDgAAXxUAAF4gAABeLAAAXTwA&#10;AFxOAABbYwAAWn4AAFidAABXwAAAVfIAAFT/ADo2AAAzNAAALTIAACQzAAAbNgAAEzkAAA49AAAI&#10;QQAAAEUAAABJAAAATAAAAFAAAABTAAAAVgAAAFkAAABbAAAAXQAAAGAAAABiAAAAZQAAAGgFAABr&#10;CwAAbxAAAG8YAABuJQAAbTQAAG1GAABrWwAAanUAAGiUAABmtgAAZOkAAGL/ADg5AAAyNwAAKDkA&#10;AB47AAAVPwAADkQAAAdJAAAATQAAAFIAAABWAAAAWgAAAF4AAABiAAAAZQAAAGgAAABrAAAAbQAA&#10;AHAAAABzAAAAdgAAAHkAAAB9BAAAgQsAAIURAACEHQAAgiwAAIA+AAB+VAAAfmsAAHuKAAB6qgAA&#10;d9YAAHX9ADg9AAAsPgAAIkEAABdGAAAPSwAAB1EAAABXAAAAXAAAAGIAAABmAAAAawAAAG8AAAB0&#10;AAAAeAAAAHsAAAB+AAAAgAAAAIMAAACGAAAAigAAAI0AAACRAAAAlgMAAJsMAACdEwAAmyEAAJoz&#10;AACXSQAAlGIAAJN/AACQoAAAjsUAAIzzADFEAAAlSAAAGk0AABBTAAAIWgAAAGEAAABoAAAAbgAA&#10;AHQAAAB5AAAAfwAAAIQAAACJAAAAjQAAAJEAAACTAAAAlgAAAJkAAACdAAAAoAAAAKQAAACoAAAA&#10;rAAAALIDAAC3DQAAtxcAALUoAACyPgAAsFYAAKxzAACqlAAAqbQAAKXlACpPAAAeVAAAElsAAApi&#10;AAAAagAAAHMAAAB7AAAAggAAAIkAAACOAAAAlAAAAJoAAACfAAAApAAAAKYAAACpAAAArQAAALAA&#10;AACzAAAAtwAAALsAAADAAAAAxQAAAMsAAADRBAAA1Q4AANMdAADQMgAAzUsAAMpmAADGhwAAwqkA&#10;AMHLACJbAAAWYgAADGsAAAF0AAAAfQAAAIcAAACQAAAAlwAAAJ4AAACkAAAAqwAAALEAAAC2AAAA&#10;ugAAALwAAADAAAAAxAAAAMgAAADLAAAAzwAAANQAAADaAAAA4AAAAOYAAADrAAAA8QYAAPATAADu&#10;JwAA7D8AAOpbAADnegAA5JsAAOC7AP8AAAD7AAAA9gAAAPMAAAD0AAUA9gAMAPoAEQD/ABkA/wAi&#10;AP8ALAD/ADUA/wA9AP8ARQD8AEwA+gBSAPcAWAD1AF4A8wBkAPEAagDuAHIA7AB6AOkAhQDlAJEA&#10;4QCgAN0AsgDYAM4A0gD2AMEA/wCtAP8AngD/AJYA/wCQAP8AjAD/APoAAADyAAAA7AAAAOkAAADp&#10;AAAA7AAFAPIADAD4ABIA9wAbAPUAJQDwAC4A6wA3AOYAPgDiAEUA3QBLANgAUADTAFYA0ABcAM0A&#10;YgDKAGoAyAByAMUAfADCAIgAvgCWALoAqAC3AL8AtADoAK4A/wCdAP8AkAD/AIgA/wCDAP8AgAD/&#10;APAAAADlAAAA3gAAANoAAADbAAAA3AAAANgABwDRAA4A0QAVANIAHgDLACcAxQAvAMAANwC9AD0A&#10;ugBEALcASQC1AE8AsgBVALAAWwCuAGEArABpAKkAcwCnAH8ApACNAKEAngCeALIAmwDVAJkA/ACM&#10;AP8AggD/AHsA/wB2AP8AdAD/AOIAAADTAAAAygAAAMcAAAC8AAAAtgAAALAAAQCvAAsArAARAK0A&#10;GACtACAAqAAoAKQALwCgADYAnQA8AJsAQgCZAEcAlwBNAJUAUwCTAFkAkQBhAI8AagCMAHUAigCD&#10;AIgAlACGAKcAgwDCAIIA8AB8AP8AcwD/AG0A/wBqAP8AaAD/AM8AAADBAAAAuQAAAK0AAACgAAAA&#10;mAAAAJQAAACRAAYAkAANAJAAEgCPABkAjgAhAIsAKACIAC8AhgA1AIQAOgCCAEAAgABFAH4ASwB8&#10;AFIAegBZAHgAYgB2AGwAdAB5AHIAiQBxAJ0AbwC0AG0A3wBsAP8AZQD/AGAA/wBeAP8AXAD/AL4A&#10;AACxAAAAoAAAAJIAAACJAAAAggAAAHwAAAB6AAEAeAAJAHcADgB4ABQAdwAaAHQAIQByACcAcAAt&#10;AG4AMwBsADgAawA+AGkARABoAEoAZgBRAGQAWgBjAGQAYQBwAF8AfwBeAJMAXQCpAFwAyABbAPcA&#10;VwD/AFQA/wBSAP8AUQD/ALAAAACfAAAAjQAAAH8AAAB0AAAAbgAAAGoAAABmAAAAZQAEAGMACwBj&#10;ABAAYwAVAGMAGwBhACEAXwAnAF0ALABcADIAWgA3AFkAPQBXAEMAVgBLAFUAUwBTAFwAUgBoAFAA&#10;dwBPAIkATgCfAE0AugBMAOkASwD/AEkA/wBHAP8ARwD/AKIAAACNAAAAfAAAAG4AAABlAAAAXgAA&#10;AFkAAABXAAAAVQABAFQABwBTAA0AUwARAFQAFgBSABsAUQAhAE8AJgBOACsATAAxAEsANwBKAD0A&#10;SQBEAEcATABGAFYARABhAEMAcABCAIEAQQCXAEAArwA/ANcAPwD/AD4A/wA9AP8APgD/AJQAAAB/&#10;AAAAbwAAAGMAAABZAAAAUQAAAE0AAABKAAAASAAAAEcABABHAAoARgAOAEYAEQBHABYARQAcAEQA&#10;IQBCACYAQQArAEAAMQA+ADcAPQA+ADwARwA6AFAAOQBbADgAaQA3AHoANgCPADUApwA1AMYANAD1&#10;ADQA/wA0AP8ANQD/AIgAAAB0AAAAZQAAAFgAAABPAAAASAAAAEMAAAA/AAAAPQAAADwAAgA8AAcA&#10;OwAMADsADwA7ABIAOgAXADkAHAA3ACEANgAmADUALAA0ADIAMwA5ADEAQQAwAEsALwBWAC4AYwAt&#10;AHMALACIACwAoAArALsAKwDqACsA/wArAP8ALAD/AH8AAABsAAAAXQEAAFECAABIAwAAQAMAADsC&#10;AAA3AAAANAAAADMAAAAyAAUAMgAJADIADQAxABAAMQATADAAGAAvAB0ALQAiACwAKAArAC4AKgA1&#10;ACkAPQAoAEYAJwBRACYAXgAlAG4AJACCACMAmQAjALMAIgDeACIA/wAjAP8AJAD/AHcAAABlBAAA&#10;VgYAAEsHAABCCAAAOggAADUHAAAwBgAALQUAACwDAAArAAMAKgAHACkACwApAA4AKQARACgAFQAn&#10;ABkAJgAeACUAJAAkACoAIwAxACIAOQAhAEMAIABOAB8AWgAeAGkAHQB8ABwAkwAbAKwAGwDNABsA&#10;9gAbAP8AHAD/AHAFAABfCAAAUQoAAEYLAAA9CwAANQsAADALAAArCgAAKAkAACUIAAAkBwIAIwQG&#10;ACMCCQAiAQwAIgAPACEAEgAgABYAHwAbAB4AIAAdACYAHAAuABsANgAaAD8AGQBKABgAVwAXAGYA&#10;FgB4ABUAjwAVAKYAFADDABQA7gAUAP8AFQD/AGsIAABbCwAATQwAAEINAAA5DQAAMQ0AACwNAAAn&#10;DQAAIwwAACEMAAAfCwEAHgoFAB0ICAAdBgsAHAUNABwEEAAbBBQAGQQYABkEHgAYBCMAFwQrABYE&#10;MwAVBDwAFARHABMDVAASA2MAEQN1ABACigAQAaIADwC8AA8A5QAPAP4AEAD/AGcLAABXDQAASQ4A&#10;AD4PAAA1DwAALg8AACgPAAAkDgAAIA4AAB0OAAAbDQEAGQ0EABgMBwAYCwkAFwkMABcJDgAWCRIA&#10;FQkWABQJGwATCSEAEgkoABIJMAARCToAEAlFAA8JUgAOCWEADQlzAAwIiAALCJ8ACge3AAoG2wAK&#10;BfYACgT/AGMNAABTDgAARhAAADsRAAAyEQAAKxEAACUQAAAhEAAAHRAAABoPAAAYDwEAFg4EABUO&#10;BwAUDQkAEw0LABMMDQASDBAAEQwUABAMGQAQDB8ADwwnAA4NLwANDTkADA1FAAsNUQAJDWAACA1x&#10;AAYNhgAFDZ0ABAy0AAMM0gACDPEAAgv/AF8OAABQEAAAQxEAADgSAAAvEgAAKBIAACMSAAAeEQAA&#10;GxEAABgRAAAVEAIAFBAFABIQBwARDwkAEA8KABAODAAODg4ADg8SAA0PFwAMEB0ADBAkAAoQLAAJ&#10;EDYACBBBAAYQTgAFEF0AAxBvAAEQhAAAEJwAAA+0AAAO1AAADvMAAA7/AFwQAABNEgAAQBMAADYU&#10;AAAtFAAAJhQAACETAAAcEwAAGRIAABYSAAAUEQMAEhEGABERCAAQEAoADhALAA0RCwAMEQ0ACxIR&#10;AAoSFQAJEhoACBIhAAYTKQAFEzMAAxM+AAITSwAAE1oAABNsAAATggAAEpsAABK0AAAR1wAAEfUA&#10;ABH/AFgSAABJFAAAPRUAADMWAAArFgAAJBUAAB8VAAAaFAAAFxQAABQTAQATEgQAERIHABASCQAO&#10;EgkADRIJAAsTCgAJFA0ABxUPAAYWEwAEFhgAAxYfAAIWJwAAFzAAABc7AAAXSAAAF1gAABdqAAAW&#10;gAAAFpkAABW0AAAV2QAAFPcAABP/AFUUAABGFgAAOhcAADAYAAAoGAAAIhcAAB0WAAAZFgAAFhUA&#10;ABMUAwASEwYAEBMHAA8TBwANFAcACxUIAAkWCQAGGAwAAxoOAAEaEQAAGhYAABscAAAbJAAAGy0A&#10;ABs4AAAbRgAAHFUAABtnAAAbfQAAG5cAABqzAAAZ2wAAGPkAABf/AFEWAABDGAAANxkAAC4aAAAm&#10;GgAAIBkAABsYAAAYFwAAFRYBABMVBQARFQQADxUEAA0WBAALFwUACRkGAAYaCAACHAoAAB4NAAAg&#10;EAAAIBMAACAZAAAgIQAAISoAACE1AAAhQgAAIVIAACBkAAAgegAAH5UAAB+xAAAe2wAAHfoAABz/&#10;AE0ZAAA/GwAANBwAACscAAAkHAAAHhsAABoaAAAXGAAAFBcCABIXAgAQGAEADRkBAAsaAgAIHAMA&#10;BR0EAAIfBgAAIQgAACMLAAAlDgAAJhEAACYWAAAmHgAAJycAACcyAAAnPwAAJk4AACZgAAAmdwAA&#10;JZIAACSvAAAj2gAAIvsAACH/AEgdAAA8HgAAMR8AACgeAAAiHgAAHRwAABkbAAAWGgAAEhoAABAb&#10;AAANHAAACx0AAAgfAAAEIQAAASMCAAAlBAAAJwYAACkJAAAsDAAALg8AAC4TAAAuGgAALiMAAC4u&#10;AAAuOwAALkoAAC1cAAAtcgAALI4AACusAAAq1AAAKfsAACj/AEQgAAA4IQAALiEAACYhAAAgIAAA&#10;HB4AABgdAAAUHQAAEB4AAA4fAAALIQAAByMAAAMlAAAAJwAAACkAAAAsAQAALgMAADAGAAAzCgAA&#10;NQ0AADYRAAA2FwAANh8AADYpAAA2NgAANkUAADVXAAA1bQAANIkAADKoAAAxzwAAMPoAAC//AD8k&#10;AAA0JAAAKyQAACQjAAAfIQAAGyAAABYgAAARIQAADiMAAAolAAAGKAAAAioAAAAtAAAALwAAADIA&#10;AAA0AAAANwAAADkDAAA7BgAAPgoAAEAOAABBEgAAQRoAAEAlAABAMQAAQEAAAD9SAAA+ZwAAPYIA&#10;ADyiAAA6xwAAOfgAADj/ADooAAAwKAAAKScAACMlAAAfIwAAGCQAABIlAAAOKAAACioAAAUtAAAA&#10;MAAAADMAAAA2AAAAOAAAADsAAAA+AAAAQAAAAEIAAABFAgAARwYAAEoKAABNDgAATRUAAEwfAABM&#10;KwAASzoAAEpMAABJYQAASHwAAEebAABFvwAAQ/MAAEL/ADYsAAAtKwAAJykAACMnAAAbKAAAFCoA&#10;AA4tAAAKMAAABDMAAAA3AAAAOgAAAD0AAABAAAAAQwAAAEYAAABIAAAASwAAAE0AAABQAAAAUwEA&#10;AFYGAABZCwAAWxAAAFsZAABaJQAAWTQAAFhGAABXWgAAVXQAAFSTAABStQAAUOoAAE//ADMwAAAs&#10;LgAAJywAAB4tAAAWLwAAEDIAAAo2AAADOgAAAD8AAABCAAAARgAAAEkAAABMAAAATwAAAFIAAABV&#10;AAAAWAAAAFoAAABdAAAAYAAAAGMAAABnBgAAawwAAGwSAABrHgAAaywAAGk9AABnUgAAZmoAAGSJ&#10;AABhqwAAX9wAAF3/ADEzAAAsMQAAIjIAABk1AAAROQAACj0AAAJCAAAARwAAAEwAAABQAAAAVAAA&#10;AFgAAABbAAAAXwAAAGIAAABlAAAAaAAAAGsAAABuAAAAcQAAAHUAAAB5AAAAfQYAAIINAACCFgAA&#10;gCQAAH41AAB8SQAAe2EAAHh/AAB2nwAAc8YAAHD3ADE2AAAmOAAAHDsAABJAAAALRQAAAksAAABR&#10;AAAAVgAAAFsAAABgAAAAZQAAAGkAAABuAAAAcgAAAHYAAAB5AAAAfAAAAH4AAACCAAAAhQAAAIkA&#10;AACOAAAAkwAAAJgGAACcDgAAmxoAAJgrAACWQAAAklkAAJFzAACNlQAAi7UAAIjoACs+AAAgQQAA&#10;FUcAAA1NAAACVAAAAFsAAABhAAAAaAAAAG4AAABzAAAAeQAAAH4AAACDAAAAiAAAAIwAAACPAAAA&#10;kgAAAJUAAACZAAAAnQAAAKEAAAClAAAAqgAAALAAAAC3BwAAuBEAALUhAACyNQAAr00AAKppAACo&#10;iAAApqgAAKLRACNIAAAYTgAADlQAAARcAAAAZAAAAG0AAAB1AAAAfAAAAIMAAACJAAAAjwAAAJUA&#10;AACbAAAAoAAAAKMAAACmAAAAqQAAAK0AAACxAAAAtQAAALkAAAC+AAAAxAAAAMoAAADSAAAA2goA&#10;ANYWAADSKQAAzkEAAMpcAADFfAAAwp0AAMG9ABxVAAARXAAAB2UAAABuAAAAdwAAAH8AAACIAAAA&#10;kAAAAJgAAACfAAAApQAAAK0AAACzAAAAuAAAALoAAAC+AAAAwgAAAMYAAADKAAAAzgAAANMAAADa&#10;AAAA4AAAAOcAAADtAAAA8wAAAPQOAADyHgAA7zYAAOxRAADobgAA5JAAAN+xAAAAAAAAAAAAAAAA&#10;AAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFC&#10;REVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqL&#10;jI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU&#10;1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////&#10;//////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0f&#10;ICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZn&#10;aWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+w&#10;sbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5&#10;+vv8/v//////////////////////////////////////////////////////AAAAAAAAAAAAAAAA&#10;AAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJE&#10;RUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouM&#10;jo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV&#10;1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////&#10;/////////////////////wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJico&#10;KSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2Bh&#10;YmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJma&#10;m5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT&#10;1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAAAAMEIQAA&#10;AQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgJCgsMDQ4PEBESExQV&#10;FhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1O&#10;T1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaH&#10;iImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/A&#10;wcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5&#10;+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwd&#10;Hh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJT&#10;VVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DB&#10;wsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs&#10;7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwM&#10;DQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIy&#10;MzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKV&#10;l5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna&#10;29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8&#10;/f3+/v//pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnC&#10;t6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTC&#10;bIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj&#10;/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9&#10;y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbX&#10;unCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tL&#10;Mv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/&#10;pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7Gd&#10;gtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZ&#10;zLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/B&#10;VUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG&#10;/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOr&#10;moncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0&#10;qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+&#10;w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6Qw&#10;Dv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmonc&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOr&#10;dre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a&#10;8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+m&#10;Ohj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9&#10;pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleb/piUG/6QwDv+nOhj/skMi/7xLMv/DVEX8xl1a8chk&#10;cePGaofWwG+by7hyrMKxdLq7rXfEtKl7zaujf9SinoXbmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h&#10;mZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuH/piUG/6UwDv+oOhf/&#10;s0Mi/75LMf/FVEX5yVxb781jcePMaYjVxm2cyb9wrr22crq0sHXDq6p4yqKlfNGZoYHYkJ2J3ZCd&#10;id2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J&#10;3ZCdid3/piUG/6UwDv+qOhf/tUMi/8BLMf3IU0X2zVtb7dFhcuHQZ4nRy2udwsBurba3cbissXPB&#10;o6x2yJqoec6SpH7UiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJ&#10;oIXYiaCF2ImghdiJoIXYiaCF2Imghdj/pyUG/6UwDv+rOhf/tkMh/8FLMfrLUkTz0Vpa6tlgct7W&#10;ZYnLzGqcu8Ftq6+5cLaltHK+nK90xJSrd8qLp3vPhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB&#10;1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdT/pyUG/6YwDv+tOhb/uEIh&#10;/sRKMPfOUkTw1lha5+BectbaZIjEzWmatMNsqKi7b7KetnC6lrJywI6udsaGqnrKf6d/zn+nf85/&#10;p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+n&#10;f87/qCUG/6cwDv+uORb/ukIg+8ZKL/TTUUPr3Vda4+Zccc7bZIe9z2mYrsVrpaK+bq+YuW+2kLVx&#10;vIixdMGBrnjFe6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3J&#10;e6x9yXusfcl7rH3Je6x9yXusfcn/qCQG/6cwDf+wORX/vUIf98lKL+/YUELm41VZ3OhbcMbdY4W2&#10;0WiVp8hroZzBbaqTvG+xirlxtoS1dLt9sne/d7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnew&#10;fMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfML/qSQF/6gwDf+zORT+wEIe881K&#10;LendT0Dh6VNZ0+pbb7/fY4Kv02eRoctqnZbFbaWNwG+rhr1xsH+6c7V6t3e4dLV7u3S1e7t0tXu7&#10;dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7v/&#10;qiQF/6kvDf+2OBP5xEEd7dJJK+LjTUDb71JYyu1abbfhYn+o1meNm89ql5HJbZ+IxW+lgsJxqXu/&#10;dK12vXewcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7&#10;s3G7e7Nxu3uzcbt7s3G7e7P/qyQF/6svDf+6OBLzyUEb5NpJKNjoTEDO81FXwO9Za67kYXqg3GeG&#10;lNRrkIvPbpeEzHCcfclzoHjGdaNzxHimbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKlu&#10;wnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKn/rSQF/7AvC/vAOA/q0EEX2uJGKMzu&#10;TEHD+VBVtfNYZqXpYXSX4Wd+jdtrhoXXb4x/1HKRetF1lHXPeJdxzXuabMx+nGzMfpxszH6cbMx+&#10;nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpz/ryME&#10;/7YtCfHINgzd3D0TzepGKsH2S0C2/09RqvdYYJvvYWuP6Gh0heRte3/gcYB53nSDddx4hnLae4lu&#10;2H6La9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvW&#10;go1r1oKNa9aCjWvWgo3/sSME+r8sBuPULwfO5jsWwfNFK7T/ST2o/05Mnv1XWJH2YWGG8Wlpf+1v&#10;bnnqdHJ16Hd1ced6d27lfXlr5IB7aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8&#10;aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHz/tSID68siAtDjJwfC8ToZtP5CKqb/Rjmb&#10;/01Fkv9WT4b+YlZ++mpcd/dwYHP1dWNv83hlbfJ8Z2rxf2ho8IJqZu+Fa2bvhWtm74VrZu+Fa2bv&#10;hWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWv2whsB1N8R&#10;AcLvJgu1/Doap/8+J5n/RDON/0s9hf9VRXz/YUt1/2pPcP9wUmz/dVRq/nlWaP18V2b8f1hk/IJa&#10;Y/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj&#10;+4ZbY/uGW2P7hlvUzwoAxO0SArX7Jg2o/zYZmf87I4z/QSyA/0o0eP9TOnH/Xz9s/2lDaP9vRWX/&#10;dEdj/3dIYv97SWH/fkpf/4FKXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+E&#10;S17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEv/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P&#10;+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+e&#10;OBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+X&#10;y7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bI&#10;k4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7Zm&#10;Y+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/&#10;qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9&#10;oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sx&#10;wo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60&#10;b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe&#10;/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+u&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2I&#10;ub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3fi&#10;rHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJ&#10;K/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/&#10;nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6I&#10;jL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ&#10;2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+fOBX/qkAe/7NJK/+5&#10;Ujz/u1xP+rplZO24bXjhsHOL1ah5nMyffarFl4G1v5GFvrqMicW2h4/MsoOW0q+BoNanfqLTp36i&#10;06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otP/nyIF&#10;/54tDP+gNxT/q0Ae/7RJK/+7Ujz/vVtQ+r5kZOy8bHngtXKN0613nsqkeq3CnH65vJaCw7eQh8qy&#10;i4zSroeV2KaDndqhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGC&#10;odWhgqHVoYKh1aGCodX/oCIF/54tDP+hNxT/rEAd/7ZIK/+9UTz/wFpQ+sFjZezBanreuXCP0rF1&#10;ocioeLDAoXu8uZt/x7SWhM+wlI3Vq5GX2qCJnNyaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDX&#10;moig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNf/oCIF/54tDP+iNxT/rUAd/7dIKv+/UTz/&#10;wlpQ+cRiZevFaXvevm6Q0bZzo8audrO+p3nAuKN/ybShhs+snI3Vo5aU2pqRnNyVjp/YlY6f2JWO&#10;n9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9j/oCIF/58t&#10;DP+jNxT/rkAd/7hIKv/BUDz+xVlQ98hgZuvKZ3zdw22Rz7xxpcW0dLW9sHnAtqx/yK6nhc+loYrV&#10;nJyR2pWZnNyPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iP&#10;lJ/Yj5Sf2I+Un9j/oSIF/58tDP+kNxT/sD8c/7pIKv/DUDv7yFhQ9ctfZunPZnzcyWuSzsNvpsG6&#10;crW2snbArKx7yKSof86cpIXUlKCN2I2fmduKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf&#10;2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9j/oSIF/6AtDP+mNhP/sT8c/7tIKf7GTzv4y1dQ&#10;8tBeZufUZH3az2mTyMVtprq7cLSts3O/o612x5qoes2SpX/SiqKG14SgkdmEopzXhKKc14SinNeE&#10;opzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNf/oSIF/6AtDP+n&#10;NhP/sz8c/71HKfzITjv1zlZP7tVdZuTaYn3T0miSwcZspLO8b7GmtXK8nK90xJOrd8qLp3vPg6SB&#10;1H2ii9Z7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XV&#10;e6OV1XujldX/oiEF/6AtDP+oNhL/tD8b/79HKPnLTjry01VP6txbZuDgYX3M02eRu8hroqy+bq+g&#10;t3C4lbJzwI2udsWFqnrKfqh/znimh9F1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWl&#10;j9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9L/oiEF/6EsC/+qNhL/tj4b/cJHKPXNTjnu2VRO5uNZ&#10;ZdjiYHvF1WaPtMpqn6XBbauZum+0kLVyu4ixdcCBrnjFeqx9yXSqhMtxqYvMcamLzHGpi8xxqYvM&#10;camLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8z/oyEF/6IsC/+sNRH/&#10;uT4a+cVHJ/DRTTjp4FJM4ulXZM7kX3q912aMrcxqm5/EbKeTvm+virlxtYO2dLp8s3e+drF8wnGv&#10;gsRurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6H&#10;xm6uh8b/pCEF/6MsC/+vNRD/vD4Y9MlGJerYTTbi509M3O9VY8bmX3i02mWJpdBplpjIbKGNw2+o&#10;hb9xrn67dLJ4uXe2c7d7uW61gLxrtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5r&#10;tIW+a7SFvmu0hb5rtIW+a7SFvmu0hb7/pSEE/6QsC/+zNQ/7wT4X7c9GIuHfSzTY609Mz/NUYrzo&#10;XnSr3mSEndRpkJHObZmHyW+ggMVypXrCdKl0wHiscL57r2u8gLJou4SzaLuEs2i7hLNou4SzaLuE&#10;s2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLP/piEE/6grCv+4NA3zxz0U&#10;5NhFHtbmSTXL8U5MxPdTX7HsXXCh4mR9ldtph4rVbo+C0HGVe810mnbLd51xyXmgbcd9omnFgaVm&#10;xIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbE&#10;hab/qCAE/64qCPy/MwvpzzwQ1+FCHsrtSTW/+E1Kt/tSW6bxXWmY6WV0jOJqfYPdb4R82nOJd9d3&#10;jHPVeo9v032RbNGAlGjQhJZlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eX&#10;Zc+Hl2XPh5dlz4eXZc+Hl2XPh5f/qiAD/7UpBvDIMQfa3TMMy+pCIb72SDWy/0xGqf9RVZv3XWCO&#10;8GVqhetscX3ncXZ35HZ6c+J5fW/hfH9s34CBad6Dg2fdh4Vl3ImGZdyJhmXciYZl3ImGZdyJhmXc&#10;iYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYb/rR8D+b8lA9/WIgLL6DIPvvRB&#10;IrD/RTOk/0pBnP9RTY/+XVaF+WZeffRuZHbyc2hy73hrbu58bWztf29q7IJwZ+qFcmXqiXNj6Yx0&#10;Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHT/&#10;thwC6M0UAczmHQS+8zESsf8+IqP/Qi+W/0g6jf9QRIT/XEt7/2dRdP5uVm/8c1ls+3hbafl8XWf4&#10;f15m+INfZPeGYGL2iWFh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaM&#10;YmH2jGJh9oxiYfaMYmH2jGLzxA8AztoLAL3zHQex/zIUo/86H5X/PyqJ/0YzgP9POnj/W0Bx/2ZF&#10;bP9tSGj/c0pm/3dMZP97TWL/f05h/4JPYP+FUF7/iVFe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe&#10;/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1HMywkAvuYMAa//Hgmk/zATlf81HIf/&#10;PCR8/0Qrc/9NMWz/WDVn/2M5Y/9rO2H/cT1f/3U+Xf95P1z/fEBb/39BWv+CQVn/hkJY/4hCWP+I&#10;Qlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEL/mR8F&#10;/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazH&#10;fJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/&#10;h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/&#10;r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5Yr&#10;C/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmx&#10;xXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uS&#10;hZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF&#10;/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+V&#10;NhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXme&#10;tcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTU&#10;i4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61l&#10;V/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/&#10;oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2&#10;o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb//mR8F/5crC/+XNhL/oT4a/6pGJf+wUDT/sVpF/7BkV/esbWnsp3d74Z59itmWg5fRjomi&#10;y4iOq8eCk7HEfpe3wXqcu753or+8darCtXGuw7Nyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gz&#10;cq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8H/mR8F/5cqCv+YNRL/oz0a/6xGJf+zTzT/tFlG/7RjWPax&#10;bGvqrXV936N7jdWbgZzNkoaox4uKscKFj7m/gJS+u3yaw7l5oce1dqnKrXWsxqt2rcSrdq3Eq3at&#10;xKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcT/mh8E/5gqCv+aNBL/pT0Z&#10;/65GJf+1TjT/t1hG/7dhWfW1amzpsnN/3ah4kNOffqDKloKsxI6Ht76IjL+6g5HFt3+Yy7R8oc+r&#10;eKXPpXmqyKR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5&#10;rMb/mh8E/5gqCv+bNBH/pj0Z/69FJf+3TjT/uldG/7tgWfS5aW3ntnGB3Kx2k9Cke6PImn+xwJOE&#10;vLuMicW3iJDLtIaZzrKGpNGkfKTRn32pyp59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarI&#10;nn2qyJ59qsiefarInn2qyJ59qsj/mx8E/5kqCv+cNBH/pzwZ/7FFJP+5TTT/vFdG/r5fWfS9Z27n&#10;um+C2rF0lc+oeabFn320vpeBwLmUisa1kZLLr42Yz6qKodKegqPTmYGozJiCqcqYgqnKmIKpypiC&#10;qcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcr/mx8E/5kqCv+dNBH/qTwY/7JF&#10;JP+7TTP/v1ZG/cFeWvPBZm/mv22D2bZzl82td6jEpXu3vqGDwLabicaulY/MqJGVz6KOntKZh6LT&#10;lIanzZOGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMv/&#10;mx8E/5kqCv+eMxH/qjwY/7NFJP+8TDP/wVVG+8RdWvPFZW/lw2yE2LtxmMyydavDrXy2uaWBv7Ce&#10;hsaomYzLoZWS0JuSm9OUjqLUj4qmzo+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qo&#10;y4+KqMuPiqjLj4qoy4+KqMv/mx8E/5oqCv+fMxD/qzwY/7VEI/++TDP+w1VF+cdcWvHJZG/lyGqF&#10;1sFvmsq5dKq+sHq2s6l/v6qihMainYrLm5qQz5WXmdKPlKLUipCmzoqPqMyKj6jMio+ozIqPqMyK&#10;j6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMz/nB8E/5oqCv+gMxD/rDwY/7ZEI/+/&#10;TDL8xlRF9spcWu/NYnDkzWiG08VtmsW8c6q5tHi1rq19vqWngsWdoojLlZ+Oz4+cltKLnKLThpWm&#10;zoaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8z/nB8E&#10;/5opCv+iMxD/rTsX/7dEI//BTDL5yVNF881aWuzSYHDg0GaGzshsmsC/cam0uHe1qbF8vp+sgcWX&#10;qIbKkKSMzoqildGFoqHSgZymzoGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGa&#10;p8yBmqfMgZqnzIGap8z/nB4E/5spCv+jMxD/rzsX/7lEIv3DSzH2zFJE8NJZWejaX3Db1WSGycxq&#10;mbrDb6itu3S0orR5vZivfcOQrIPIiamJzIOnkc9+ppzQfaSmzXyiqMt8oqjLfKKoy3yiqMt8oqjL&#10;fKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMv/nR4E/5spCv+lMg//sTsW/7xEIfrGSzHz&#10;0VFD69pXWePfXW/T22OFws9pl7HEbaekvHCymLV0u46xeMKGrX3GgKuCynqpis12qJTOdqmjzHer&#10;qMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMr/nR4E/5wp&#10;Cv+nMg//szsW/75DIPXKSy/u1lBC5uFWV9zkW27L3mODutFolKnHbKObvm6ukLhxt4a0dL1+sHjC&#10;d658xnKsg8ltq4zKbauZyW6sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8du&#10;rJ/Hbqyfx26sn8f/nh4E/50pCf+pMg7/tjoU+sJDH/DOSi7n3U9A4ulSV9LoWm3B4GKAsdRnkaHK&#10;a56Uw26oib1xsIC5dLZ5tne6dLR7vW6ygcBqsIjCZ7CSw2awlsNmsJbDZrCWw2awlsNmsJbDZrCW&#10;w2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsP/nx4E/54pCf+tMQ3/ujoT9MdCHejVSivf5Ew/&#10;1+xRVsnuWWu342F8qNhni5rPa5eNyW6gg8Rxp3vAdKx1vXiwcLt7s2y5gLZouIa4ZLePuWO2kbpj&#10;tpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbr/oB4E/6EoCP+x&#10;MAv7wDkR7M5CGd/fRyjT6UxAyvFRVb7yWGit5mF3nt1nhJLVbI+Hz2+WfstznHjIdqFyxnmkbsR8&#10;p2nCgalmwIasYr+NrWG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+u&#10;Yb+PrmG/j67/oh0D/6YnB/+3LwnyxzgN4dhBFNLmRirH8ExAvvhQU7L1V2Oi62FwleNne4rdbYSB&#10;2HGLetR1kHTSeZNw0HyWbM5/mWjMg5tky4idYcqNn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJ&#10;j59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj5//pB0D/60mBfu+LQbm0DQI0+I8FsfuRiu7+Uo+sP5P&#10;T6b6V1yY8WFojOtocYPmbnh74nN9dd94gXHde4Rt23+HatqDiWfZhopk14uMYdaQjmDVkY5g1ZGO&#10;YNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY7/pxwD/7UjA+7JJgPV&#10;3ykHx+w8Gbr4RCut/0g7o/9NSZr/V1SN+WFdhPRqZXzwcGp27XZucet6cW3pfnRr6IJ2aOaFd2bl&#10;iHlj5Ix6YeORfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOS&#10;fGDjknz/qxsC98AdAdncEgHH6ygKuvc7Gqz/QSmg/0Y2lf9MQY3/VkuD/2FSe/1rV3T6cVxv+HZf&#10;bPZ7YWn1f2Nn9INkZfOGZmPyimdh8Y5oX/CSaV/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf&#10;8JNqX/CTal/wk2pf8JNqX/CTal/wk2r/txUB1s8LAMfqEwK59ykNrP85Gp7/PiaS/0Qwh/9LOYD/&#10;VEB4/2FGcv9qSmz/cE1p/3ZQZv97UWT/f1Nj/4NUYf+GVWD+iVZe/o1XXf2SWFz9k1hc/ZNYXP2T&#10;WFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1jWxAgAxtQJALj3FASr/ykO&#10;nv80GJD/OiGE/0Epev9JMHL/UjZs/146aP9oPWT/b0Bh/3RBX/95Q17/fURd/4BFXP+ERVv/h0Za&#10;/4pHWP+PR1j/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/&#10;kEjExwcAt9sHAan/Fgaf/yoNkP8wFYP/Nhx3/z4ibv9HKGb/UCxh/1ovXf9kMVv/bDNZ/3E1WP91&#10;Nlb/eTZW/3w3Vf9/N1T/gjhT/4U5Uv+JOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5&#10;Uv+KOVL/ijlS/4o5Uv+KOVL/ijn/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3&#10;m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BE&#10;If+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6o&#10;zG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/&#10;kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8&#10;m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq&#10;7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+m&#10;Ti3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1&#10;qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E&#10;/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nU&#10;eKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWB&#10;d+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/&#10;p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qspt&#10;vq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kx0E/5Ap&#10;Cf+PNBD/mjsX/6JEIP+pTS3/qlg8/6hiTP+kbFz1n3Zs7Jl/euSRh4beiY2Q2IOTmNN+mZ/Qep2k&#10;zXaiqct0p6zJca2vx2+0ssFsubS8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8&#10;bLuxvGy7sbxsu7H/lB0E/5EoCf+RMxD/nDoW/6RDIP+sTC3/rVY9/61gTf6pal70pXRu6p99feGW&#10;g4vZjoqW04eQoM6BlafKfJqtx3ifssR1pbbCcqu5wHC0u7dutbmzb7i1s2+4tbNvuLWzb7i1s2+4&#10;tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLX/lB0E/5IoCf+TMg//njoW/6dDIP+uSy3/sVU9&#10;/7BfTv2uaF/yqnJw56R6gd6agI/VkoeczouMpsmEka/Efpe1wXmcu752o7+8dKvCtG+uw65ys7yr&#10;c7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrj/lRwE/5IoCf+V&#10;Mg//oDoW/6lCH/+wSi3/tFQ9/7ReTv2zZ2Dxr3By5ql4g9uffpPSl4Ohy46JrMSGjrXAgJS9vHua&#10;w7p6o8W3eavHrHOsxqd1sb+ld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6&#10;pXe1uqV3tbr/lRwE/5MoCf+WMQ//oTkV/6pCH/+ySiz/tlM8/7ddTvu2ZWHwtG505K11htmke5bP&#10;m4Clx5KFscGKi7u9h5TAu4WdxLaCpMewfqrIpXeqyKF5sMGferO8n3qzvJ96s7yferO8n3qzvJ96&#10;s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7z/lRwE/5MoCf+XMQ//ozkV/6xCH/+0Siz/uVM8/7pc&#10;Tvi6ZGLvuGx147JziNipeZnNn36pxZiEtL+TjLy4jZPBs4mZxa6GociqhKnJn3ypypt9rsKZfrK9&#10;mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr3/lhwE/5MoCf+YMA7/&#10;pDkV/61BHv+1SSz/u1I8/b1bTva9Y2LuvWt24rZxidWud5vLpXyqwp2DtLmWibyykZDBrIyWxqeJ&#10;ncijh6bKmYCoy5aBrsSVgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGx&#10;vpWBsb7/lhwE/5QnCf+ZMA7/pTkU/65BHv+3SSv/vVE8/L9aTvTBYmLswWl34btwi9KxdJ3HqHuq&#10;vKCBtLSah7yslI3CppCUxqCNm8mci6TLlYaoy5GFrcWQhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+Q&#10;hbG/kIWxv5CFsb+QhbG/kIWxv5CFsb//lhwE/5QnCP+aMA7/pjgU/7BBHf+4SSv/v1E8+sJZTvLE&#10;YWPpxWh33b5tjM20c53Cq3mqt6R+tK6dhLymmIrBoJSRxpqRmMmWj6HLkIuozIyJrMWMibDAjImw&#10;wIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMD/lxwE/5UnCP+bMA7/pzgU&#10;/7FBHf+6SSv/wlA7+MZYTvDIX2PmyGZ42MFrjcm3cZ29r3epsqd8s6mhgruhnIjBmpiPxpSWlsmQ&#10;lJ/Li5GozIeOrMaHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeN&#10;sMH/lxsD/5UnCP+dLw3/qTgT/7NAHf+8SCr8xU879slXTu3NXmPiy2R40sRqjMS7b5y4snWprat7&#10;s6OmgLuboYbBlJ2NxY6blMiKmZ3Khpmoy4KTrMaCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/B&#10;gpKvwYKSr8GCkq/BgpKvwYKSr8H/lxsD/5UnCP+eLw3/qjgT/7VAHP++SCn5yE46881WTerTXGLe&#10;z2J4zcdoi7++bpuyt3Oop7B5sp6rfrqVp4TAjqOLxIihkseDn5rJgKCnyn2arMZ9mK/BfZivwX2Y&#10;r8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8H/mBsD/5YnCP+gLw3/rDcS/7dA&#10;G/3BSCj2y04579NUTObZWmLY1GF3x8tnirnDbJqtvHKnobZ3sZixfbiPrYK+iKqJw4KokMZ9p5nI&#10;eqelyXeirMV4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMH/&#10;mBsD/5cmCP+iLwz/rjcS/7k/GvnERyfxzk046ttTS+DfWWDQ2l92wdBlibPJa5mmwnClm711r5G4&#10;e7aItYC8gbKGwHuwjcN2rpbFc66hxnKtrcRyqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmw&#10;wHKpsMByqbDAcqmwwHKpsMD/mRsD/5gmCP+kLgv/sTYR/r0/GfTIRyXr1E025eNQSdnjV1/J3150&#10;utdkhqzPaZadx22jkcBxrIa7dbN+t3q5d7R/vXKyhb9tsY3BarCXwmmxpcFstLK9bLSyvWy0sr1s&#10;tLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr3/mhsD/5kmCP+nLQr/tTYP+cE/F+7O&#10;RiPk3Ewy3edPSc/oVl7A5F1yst5kgqPUaZGVy22cicVwpX/Ac6x3vHexcLl8tWu3gbhntoe6Y7WQ&#10;u2G1m7xjt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prn/mxsD&#10;/5slB/+rLQn/uTUN8sc+FeXVRh/a40kzz+tOScbtVF236lxuqOJjfZrZaYqO0m2UhMxxm3vIdaFz&#10;xHimbsJ8qWnAgaxlvoeuYr2OsF+9l7FevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68&#10;nrFevJ6xXryesV68nrH/nBoD/6AkBv+wLAj5wDQL6c89ENrfQh3O6UkzxPFOSLvyUlqt8Ftpnudj&#10;dpLgaYGH2m+JftRzkHfRd5VxznuZbMx/nGjKg55kyYigYceOol7GlaRcxpukXMabpFzGm6Rcxpuk&#10;XMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6T/nhoD/6UjBf+3KgXwyDIH3Ns1DM7nQh/C&#10;8Ug0uPlMRq/3UVWi9Vtile1kbYrna3aA4nB9ed51gnPbeodu2X6Ka9eCjGfVho5k1IuQYdOQkl7R&#10;lpRc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5X/oRkC/60h&#10;A/i/JgPi1CUDzuUzD8LwQiG2+kczq/5LQqL+UE+X+1tai/VlY4LwbGp67HJwdOl4dG/nfHds5YF6&#10;aOOEfGbiiH1j4Yx/YOCRgV7floJc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc&#10;3pqDXN6ag1zemoP/oxkC/7YdAenMFwHP4x4DwvAzErX6QCKp/0Qwnf9JPZX/UEiL/1tQgv1lV3r5&#10;bV109nNhb/R5ZGvyfmdo8YJpZvCGamTvimxi7o5tYO2Sbl3sl3Bc65txXOubcVzrm3Fc65txXOub&#10;cVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3H/rBUB88MQANHaCwDB7x8GtPszE6j/PCCb/0Is&#10;kP9INof/Tz9//1pGeP9lS3H/bU9s/3NSaf95VWb+fldk/YJYYvyGWWH7ilpf+o5bXvqSXFz5l11b&#10;+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m176uQ4AzcsJAMDm&#10;DQGy/CAIp/8zE5r/OR2N/z8mgv9GLnr/TjVz/1g6bf9jP2n/bEJl/3JEYv93RmD/fEdf/4FIXf+F&#10;SVz/iEpb/4xLWv+QTFj/lU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lN&#10;V/+ZTVf/mU3NwQYAvtAHALH2DgKl/yEJmf8uEoz/NBmA/zsgdv9DJ23/TCxm/1QwYv9gM17/aTVc&#10;/283Wv90OFn/eTlY/306V/+AO1b/hDtV/4c8VP+LPVP/kD1S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/&#10;kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz69xQUAsNcFAKP/EAOZ/yIJi/8pD37/MBVz/zgaaf9A&#10;H2L/SSNb/1EmV/9aKFX/YipS/2krUf9vLFD/cy1P/3cuTv96Lk7/fS9N/4AvTP+EMEv/iDBL/4sw&#10;S/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izD/ixwE/4goCP+ENA7/&#10;jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1v&#10;rpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXL&#10;m8xly5v/4v/iSUNDX1BST0ZJTEUABwn/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+Z&#10;bU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU&#10;/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHb&#10;bbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xl&#10;y5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZ&#10;gOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//&#10;k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dC&#10;HP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU&#10;2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/&#10;ixwE/4koCP+FMw7/kDkU/5hCHP+eSyf/n1Y0/55hQv+abVD/lXdd94+BaPGJi3Lrg5J7532YguN4&#10;nYjgdKOM3XKokNtvrZPabrOW2Gy6mNZrwpvRacqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbK&#10;nMpmypzKZsqcymbKnMpmypz/jBwD/4knCP+IMg7/kzgU/5tBHP+iSif/pFQ0/6JfQ/+falH9mnRf&#10;9ZR+bO2OiHjnh4+B4oCVit17mpDad6CW1nSmmtRxrJ7Sb7Kh0G25o89sw6bFZ8OmwGnHocBpx6HA&#10;acehwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6H/jRwD/4onCP+KMQ3/ljcT/55AG/+l&#10;SSf/p1M0/6ddQ/+kaFP8oHJi8pp8cOqUhX3ji4uI3YSSkdh+mJjTep6f0HWkpM1yqqjLb7CryW24&#10;rsJpvLC8a8Cqt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKX/jRsD&#10;/4snCP+MMA3/mDcT/6BAG/+nSCb/q1I0/6tcRP+pZlT6pXBk8J95c+eYgoHfj4iN2YiPl9KBlaDO&#10;e5unynahrcdzqLHFcK+1wW23t7lruLWzbr2usHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBw&#10;waiwcMGosHDBqLBwwaj/jhsD/4smCP+OMA3/mjYS/6I/Gv+pSCb/rlE0/65bRP+sZFX5qm5l76V3&#10;duWdf4XclIWS1IyMnc6EkqfJfZivxHietcJ1p7nBdLG7uHCzu7FvtriscbuxqXO/q6lzv6upc7+r&#10;qXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6v/jhsD/4wmCP+QLw3/mzYS/6Q/Gv+rRyb/&#10;sVA0/7FZRPywY1X2rmxn7ap1eOOhfIjZmIOW0ZCJo8qHj63Fgpe0wn+guL58qLu7erC9sXSyvaly&#10;tLumdLmzo3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq3/jxsD/4wm&#10;B/+RLgz/nTYS/6Y+Gv+tRyX/s080/7RYRPq0YVbzsmpo7K9zeuGmeovWnYCazZSGp8aNja+/h5S1&#10;uoKcubV/pLyyfay+q3mxv6N2sr2geLi1nnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+e&#10;eb2vnnm9r555va//jxsD/40mB/+TLgz/njUR/6g+Gf+vRiX/tk4z/rdXRPe3YFbwtmhp6LNwe96q&#10;d43Qn3ydx5eDp7+Qiq+4i5G2soaYuq2DoL2pgam/pX6wwJx5sb+ae7e3mH27sJh9u7CYfbuwmH27&#10;sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7D/kBoD/40mB/+ULQz/oDUR/6k+Gf+xRiT/uE0z&#10;/LtWRPW7X1btu2dp47Vufdasc4/Ko3qdwZuAp7iUh7Cxj462q4qVu6aHnb6ihaXAn4SvwZZ+sMGU&#10;f7a4k4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7L/kBoD/44mB/+V&#10;LQz/oTUR/6s9GP+zRiT/uk0z+r5VRPO/XVbqv2Vq37hrftCvcY/Fpnicu59+p7KYha+rk4u2pY6T&#10;u5+Lmr6biaLBmIiswpCCr8KPg7W5j4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqz&#10;j4S6s4+EurP/kBoD/44lB/+WLAv/ojUQ/6w9GP+1RSP/vEwy+MFUQ/DDXFbnw2Nq2rtpfsyycI/A&#10;qnactqJ8p62cgq+ll4m2npOQu5mPmL6UjaDBkYypwouIrsKKiLS6ioi5tIqIubSKiLm0ioi5tIqI&#10;ubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubT/kRoD/48lB/+YLAv/pDQQ/649GP+3RSP/v0wy9sVT&#10;Q+7IW1bjxmFq1L9ofse2bo67rXScsaZ6pqeggK+fm4a1mJeOu5OVlb6Okp3BipKnwoaOrsKEjbS7&#10;hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubT/kRoD/48lB/+ZLAv/&#10;pjQP/7A8F/+5RCL8wUsx9MlSQuvNWVXfyWBqz8JmfcK5bI22sXKbq6t4pqKlfq6ZoIS1kp2Luoya&#10;k76HmJvAhJelwoCWr8J/krO8gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4&#10;tYCRuLX/khoD/5AlB/+bLAr/pzQP/7I8Fv+7RCH5xUsw8c5RQefSWFTazl5pysZlfL29a4ywtnCa&#10;pbB2pZyqfK2TpoK0jKOJuYagkL2Bnpm/fZ6iwXuer8F5mbO8epe4tXqXuLV6l7i1epe4tXqXuLV6&#10;l7i1epe4tXqXuLV6l7i1epe4tXqXuLX/khkD/5AlB/+dKwr/qjMO/7U8Ffy/RCD0yEou7dNQP+PY&#10;VlPT0l1oxcpje7fCaYuqu2+Yn7Z0o5WxeqyNrYCyhaqHt3+njrt6ppe+d6agv3Smrb9zobS7dJ64&#10;tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLX/kxkD/5EkB/+fKwn/rDMN&#10;/7g7FPjDQx7vzUos59pPPd3eVVHN2Ftnvs9ierDIZ4mkwm2XmbxyoY+4eKmGtX6wf7KFtXmwjLh0&#10;r5W7cK+fvG6vrLxtq7W5bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6n&#10;ubT/lBkD/5IkB/+iKgj/sDIM/rw6EvLHQhzo00kp4eFMO9TjU1HG3Vplt9VgeKnPZoedyWuUkcVw&#10;nofBdqZ/vnyseLyEsXK6i7RtuZO2aricuGe3p7hnt7e2aLK7sWiyu7FosruxaLK7sWiyu7Fosrux&#10;aLK7sWiyu7FosruxaLK7sWiyu7H/lRgD/5UjBv+lKQf/tDEK+ME6EOvOQhjg3Ucl1eVLO8vnUVC9&#10;41ljr95fdKLYZYOW02qPis5vmX/Ic6F1xHinbsF9q2m+hK5lvYuxYbyTsl+8nbJfvKyxYr++rWK/&#10;vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq3/lhgD/5khBf+qKAb/uTAI8Mg4&#10;DeHYQBPU40UmyutLO8HsT0+z6FdgpuVfb5riZnyO3GyGhNVxj3rQdZVzzXqbbMp/n2fHhKJjxoqk&#10;X8SRplzEmadaw6SnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKf/&#10;mBcC/54gBP+vJgX4wC4G5tAzCNXhPBTJ6kUov/JKO7XxTkyp71Zbne1faJLqZ3OH4218ft5ygnba&#10;eIhw132Ma9SCkGbSh5Jj0YyVX8+SllzOmZhZzqKZWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2r&#10;mljNq5pYzauaWM2rmljNq5r/mhcC/6UeA/+3IwPtySYD1t4pBsnpOxe+80Qps/hJOqj3TUif9lVV&#10;lPVfYInxaGiA7G9weOh1dXLlenlt4n99aeCEgGXfiYJi3Y6EX9yThl3bmYda2qGJWNmoiVjZqIlY&#10;2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIn/nBYC/60bAvbBHQHb2hMByegpCb3z&#10;Oxmy/UMopv5HNpz9TEOT/VVNiv1fVoH5aV159XBic/J2Z27wfGpq7oFtZ+yGb2Tri3Fh6o9yX+mU&#10;dF3omXVa56B3WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnj/ohUB&#10;/7cVANjPCwDK5xMCvPMpC7H9Oxmk/0Ammf9FMo//SzyH/1REf/9fS3j/aVBx/3BUbP12WGn7fFpm&#10;+oFcY/iGXmH3i19f9pBhXvaVYlz1mmNa9KBkWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjz&#10;pWVY86VlWPOlZVjzpWX/rRAA1sMIAMjTCgC79BUDr/8qDaP/NxiX/z0ii/9DLIH/SjR6/1I6c/9e&#10;P27/aENp/29HZv91SWP/e0th/4FMX/+FTl3/ik9c/49QWv+TUVn/mFJX/55TVv+jVFb/o1RW/6NU&#10;Vv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1TZugUAxccHALnZCACs/xcFov8rDZX/MxaJ&#10;/zkefv9AJXX/SCtt/1AwZ/9aNGP/ZTdg/205Xv9zO1z/eD1a/30+WP+CP1f/hkBW/4tAVf+PQVT/&#10;lEJT/5pDUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0PGvgUAt80F&#10;AKrkCAGf/xkGlP8oDIf/LhN7/zUZcf89Hmn/RSNi/00mW/9WKVj/XyxW/2gtVP9uL1P/czBS/3gx&#10;Uf98MVD/gDJP/4QzTv+IM03/jDRM/5I0S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL&#10;/5Y1S/+WNUv/ljW3xAMAqdQCAJz5CwKT/xsFhf8jCnn/KQ9u/zEUZf85GF3/QRtX/0oeU/9SIFD/&#10;WSJN/2AjS/9mJEr/ayVJ/28lSP9zJkf/dyZG/3snRf9+J0X/gihE/4coQ/+LKUP/iylD/4spQ/+L&#10;KUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iyn/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt&#10;/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4Pj&#10;Zc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97&#10;Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6u&#10;eupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3&#10;fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5Nh&#10;Of+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F&#10;3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/&#10;hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueups&#10;s33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Da&#10;h9Ng2of/gxwD/4AnB/99Mgz/iDcR/5A/GP+VSSL/l1Qt/5ZfOf+Ta0X/jndR/4iCW/qEjGT1f5Rr&#10;8Xqbcu52onfrcqd76W+tf+dssoLlariE5Gm/h+Jox4ngZs+K1mPWjM9i2IrPYtiKz2LYis9i2IrP&#10;YtiKz2LYis9i2IrPYtiKz2LYis9i2Ir/hBsD/4EnB/+AMQz/izYR/5M+GP+ZRyL/nFIt/5pdOv+Y&#10;aUf/k3RT/o5+X/eIiWnxgpFy7X2Yeel4n3/ldKSE43CqiOBtsIzea7eP3Wq/kdtpyJPVZs+Vy2TR&#10;k8Zl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7/hRsD/4ImB/+CMAz/jjUQ&#10;/5Y9GP+cRiH/oFAt/59bO/+cZkj/mHFW+5N8YvSNhm3uh4536ICVgOR6nIfgdaKM3XKokdpvr5XY&#10;bbeZ1WvAnNJpyZ7JZcmewmfNmL5p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p&#10;0ZP/hhsD/4MmB/+FLwv/kDQQ/5k9F/+fRiH/o08t/6NaO/+gZEn/nW9Y+ph5ZfGSg3Hqi4x85IOS&#10;ht99mY7aeKCV1nSnmtNwrp/Rbbajz2vApcdmwqfAaMaiu2rLm7dszpa3bM6Wt2zOlrdszpa3bM6W&#10;t2zOlrdszpa3bM6Wt2zOlrdszpb/hhsD/4MmB/+HLgv/kzQQ/5s8F/+hRSD/p00t/6ZYO/+kYkr8&#10;oWxZ95x2aO+WgHXnj4mB4IeQjNqAlpXVep6d0XWlo81wrKjLbbWsx2u+rb1ov6y4a8Oms23In7Bv&#10;zJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJn/hxoD/4QlB/+JLQv/lTMP/508&#10;Fv+kRCD/qkwt/6pXO/6oYEv4pWpa86F0au2cfnnkk4aG3IuNktWDlJzPfJuly3ejqsd0q63Ec7Wv&#10;v3C8sLVrvLCwbsGprHDGoqlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypz/&#10;hxoD/4QlB/+LLAr/lzMP/587Fv+mRB//rEss/65VO/usX0v1qmhc7qZxbOegenzfl4KK1Y6ImM2F&#10;j6HHgJenwnuerL14p6+6drCxt3W6sq1wurKpcb+spXTEpKN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJ&#10;nqN1yZ6jdcmeo3XJnqN1yZ7/iBoD/4UlB/+MKwr/mDIO/6E7Ff+pQx//r0ss/7FUO/ixXUvxr2Zc&#10;6qtvbuGjdn/VmX2PzJGEmcWKjKK+hJOouX+arbR8o7CwequzrXm2tKZ0ubSidb2vn3fDpp15x6Cd&#10;ecegnXnHoJ15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6D/iBoD/4UlB/+OKgr/mjIO/6M6Ff+r&#10;Qh7/sUor/bVTO/a1XEvus2Rd5a5sb9ulc4HOnXqPxZWBmb6OiKK3iJCpsYSXrqyAn7Gofqi0pX2y&#10;tZ96uLabebuxmXvBqJh8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqL/iRoD&#10;/4YlBv+QKgr/nDEN/6U6FP+tQh7/tEor+7hSOvO5WkvquGJe4bFqcNOpcIHIoHePv5l+mbeShaKw&#10;jIypqoiUrqWEnLKggqS1nYGutpl/t7eUfbqzk3/AqpJ/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/&#10;xaOSf8Wjkn/Fo5J/xaP/iRkD/4YkBv+RKQn/nTEN/6c5FP+vQh3/tkkq+LxQOvC9WUvnvGFe3LVn&#10;cc6sb4HDpHWOuZx8mbGWgqKqkYqpo4yRrp6JmbKZhqG1loWrt5OFtreOgbm0joO/q42DxKWNg8Sl&#10;jYPEpY2DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKX/iRkD/4ckBv+TKQn/nzEN/6k5E/+xQRz/&#10;uUkp9sBPOe3CV0rkv19d1rlmcMmwbYC+qHOOtKB6mauagKKklYepnZGOrpeOlrKSi5+1j4qpt4yK&#10;tLiIhri1iIe+rIiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6b/ihkD/4ck&#10;Bv+UKQn/oTAM/6s5Ev+0QRz8u0go9MNOOOvHVkrgw15d0bxlb8Sza4C5q3GNr6R3mKaefqGemoSo&#10;l5aMrpGTlLKMkZy1iI+mt4WPsbiCjLe2goy+rYOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aD&#10;jMOmg4zDpoOMw6b/ihkD/4gkBv+WKAj/ozAM/604Ev+2QBv6vkgn8cdON+fMVUjcx1xczL9jb7+3&#10;aX+0sHCMqal1l6Cje6CYn4KokZuJrYqZkrKFlpq1gZWkt36Vr7d7kre2fZG9rn2Qwqd9kMKnfZDC&#10;p32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqf/ixkD/4kkBv+YKAj/pS8L/7A4Ef+5QBn4wkcm&#10;7stNNeTQVEbVy1tbx8Nibrq7aH6utG6Lo65zlpqpep+SpYCmiqGHrISfj7F+nZi0epyhtnibrLZ1&#10;mre2d5i9rniWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqf/jBgD/4ojBv+a&#10;Jwf/py8K/7M3D/y9PxjzxkYj6tBMMuDVUkXPz1lawchgbLTAZnyoumyKnbRylZSweJ6LrH6lg6iF&#10;qn2mjK94pJWydKOftHGjqrVvpLm0cKC+rXKdwqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKn&#10;cp3Cp3Kdwqf/jBgD/4wiBv+dJwf/qi4J/7Y2DvfBPhbtzEYg5NhLLtncUETJ1FhYu81ea67GZXqi&#10;wGqIl7twko23dZuEs3yifbGDqHaviqxxrZOvba2dsWqtqbJprbexaqm/rGumw6ZrpsOma6bDpmum&#10;w6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6b/jRgC/48gBf+gJgb/ri0I/bs1DPHHPRPl00Qc3eBI&#10;LdDhT0LC21ZWtNNdaKfNY3iayGiFj8Nuj4XAdJh9vXqedrqBpHC5iahruJKqZ7ecrGW4qK1juLat&#10;ZLXBqWWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaT/jhcC/5MfBP+kJQX/&#10;sywG98EzCejOPA/c3kAZ0OVILsflTUK54FVUrNtbZZ/VYXSS0GaBh81si37KcpN2yHmZb8aBnmrF&#10;iaJlxZKkYsSdpl/Ep6ddxLSnXsPEpF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73I&#10;oF+9yKD/kBcC/5gdBP+pIwT/uSkE7sgxBt3aNArQ5EEbxutHLrzqTEGw5lNSo+NaYZfgYW6M3Wh5&#10;gttugnrZdYly1XyPa9KCk2XPiJdgzY+aXMyXnFrLoJ1Yy6udV8u6nVnMzJlZzMyZWczMmVnMzJlZ&#10;zMyZWczMmVnMzJlZzMyZWczMmVnMzJn/khYC/50cA/+vIAL2wCUC4tMkA9DjMgzF7EAduvFHL7Dv&#10;Sz+l7VFOmutaWo/qYmWF6GpufedydXXjeHtv4H6Aad2EhGTbiodg2ZGJXdiYi1rWoI1Y1qiOVtW0&#10;jlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY7/lBUC/6QZAv+3HAHpyxYB&#10;0eEdAsXsMQ669UAervdFLqP1Sjya9FBIkPNaU4bzY1t+8mxid/FzaHHuem1s64BwZ+mGc2PnjHZg&#10;5pJ4XeSYelrjnntY46V9VuKvflThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4flTh&#10;uH7/mBMB/60UAfPDDwDS2AsAxOweBLj2MRGt/T4eov1DK5f8SDeO/E9BhfxZSX38Y1B3/G1WcPt0&#10;Wmv5el5o94FhZPWHY2HzjWVf8pNnXfGZaFrwnmlY76VrVu+tbFTutG1U7rRtVO60bVTutG1U7rRt&#10;VO60bVTutG1U7rRtVO60bVTutG3/oxAA8bkMAM7JCQDE3wsAtvcfBqz/MhKg/zsdlP9BJ4r/RzGB&#10;/045ev9YP3P/YkVu/2xJaf9zTGb/ek9j/4BRYP+GU17/jFRc/5JVWv6YV1n9nVhX/KRZVfurWlT7&#10;sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVvwrwgAzb8HAMDNCAC07g4Cqf8h&#10;CJ//MRGS/zcah/8+In3/RSl1/00wbv9VNWn/YDll/2o8Yf9xPl//d0Bc/35CWv+EQ1n/iURX/49F&#10;Vv+URlX/mkdT/6BIUv+nSVH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUrP&#10;uAQAvsMFALLUBgCm/hADnP8jCJD/LQ+E/zMWef87HHD/QyJp/0onYv9SKl3/XC1a/2UwWP9tMVb/&#10;czNU/3k0U/9+NVL/hDZQ/4k3T/+OOE7/kzhN/5k5TP+gOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+m&#10;Okv/pjpL/6Y6S/+mOkv/pjq/vAMAsMoDAKPcAwGZ/xIDj/8iCIL/KA12/y8Sbf83F2X/Pxte/0ce&#10;WP9OIVT/VyNR/18lTv9lJk3/bCdL/3EoSv92KUn/eypI/4AqR/+FK0b/iStF/44sRP+ULEP/mi1D&#10;/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi2xwgEAo9IAAJXrAwGM/xMDgP8cBnT/&#10;Iwpp/yoOYP8yEln/OhVT/0IXTv9JGUv/URpI/1gcRv9dHUT/Yx1D/2ceQf9sH0D/cB8//3QgPv94&#10;ID3/fCA8/4EhO/+HITv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCL/eh0D&#10;/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6&#10;bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b&#10;5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36G&#10;TP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz&#10;3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/&#10;i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9j&#10;zW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3Yo&#10;Bv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k&#10;+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPd&#10;W+Zz3Vvmc91b5nP/ehwD/3cnBv90Mgv/fzYP/4Y9Ff+LRx3/jlEn/4xeMf+Jazz/hXdG/4GDTv99&#10;j1b/eZhc/HWgYflypmX3b61p9WyzbPNquW/yaMBx8GbIc+xkzXXoYdR241/ed9td43nVXeV21V3l&#10;dtVd5XbVXeV21V3ldtVd5XbVXeV21V3ldtVd5Xb/exwD/3cnBv93MAr/gjUO/4o8Ff+PRh3/kk8n&#10;/5FcMv+OaD3/inRI/4aAUv+Bi1r8fZVh+HidZ/V0pG3ycapx8G6wdO5rtnfsab566mfHfedlzn/i&#10;YtaA2V/dgdBf4H7MYON7zGDje8xg43vMYON7zGDje8xg43vMYON7zGDje8xg43v/fBwD/3gmBv96&#10;Lwr/hTMO/407FP+SRBz/lk4n/5VaMv+SZT7/jnFK/4p9Vf6FiF75gJJn9HuabvB2oXPtcqd46m+u&#10;fehstIDmabyD5GfGhuFlz4jZYteKz2HZiMhi3YLEY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/&#10;xGPgf8Rj4H//fRsD/3kmBv98Lgr/iDIO/5A6FP+VQxz/mkwn/5lYM/+WYz//km5M/456V/yJhWL1&#10;hI9r8H6Xc+x5nnrodKWA5XCrheJss4ngaruM3mjGj9pm0ZLOYtGSx2TVjMFl24a9Zt2CvWbdgr1m&#10;3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YL/fRsD/3omBv9/LAr/izEN/5M6E/+YQhz/nUsm/51W&#10;M/+bYUD/l2xN+5J2WveNgWbyiIxw7IKUeed7m4HjdaKI33GpjtxtsZLZa7uW12nImcxky5vFZc6X&#10;wGfSkbpo2Iq2aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduGtmnbhrZp24b/fhsD/3smBv+BKwn/&#10;jTEN/5U5E/+bQhv/oEom/6FUM/+fX0H7nGlP9pdzXfGSfmrsjIh154WRgOJ+mIndeKCR2HKnl9Jt&#10;r53PbLmfzGvFoMNnx6C8aMubt2rQlLJs1Y2vbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZ&#10;ia9s2Yn/fhoD/3slBv+DKgn/jzAM/5g4Ev+eQRv/o0km/6ZSM/2kXUH3oWdQ8ZxxX+uXe23lj4N6&#10;3oeLhtV+kpHPeJmXynShnMdxqp/Db7OhwW6/o7prxaOza8ifr23NmKtv0pGpcNaMqXDWjKlw1oyp&#10;cNaMqXDWjKlw1oypcNaMqXDWjKlw1oz/fxoD/3wlBv+GKQj/ki8M/5s4Ev+hQBr/p0gl/6pRMvmp&#10;W0HzpmRR7KJuYeWadnDckX5/0omGi8uCjZPFfZWZwHidnrx1paG5c66ktnK5pbJww6arb8aiqHHL&#10;m6Rz0JOidNSOonTUjqJ01I6idNSOonTUjqJ01I6idNSOonTUjqJ01I7/gBoD/3wlBv+IKAj/lC8L&#10;/503Ef+kPxn/qkck/a5PMvatWUHvq2JS56ZrYt6ecnPSlXqByo2Ci8OHipO9gZGat32Zn7N5oaOv&#10;d6qmrHa0p6p2waijc8OloHXJnp53z5acd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx3&#10;0pH/gBoD/30lBv+KJwj/li4L/582EP+nPxj/rUcj+7JOMfOyV0HrsWBS4qpoZNaicHTMmXeBw5J/&#10;i7yLhpS1ho6ar4GVoKp+naSme6ano3qwqaF5vKmbd8GomXnHoJh6zZiXe9GTl3vRk5d70ZOXe9GT&#10;l3vRk5d70ZOXe9GTl3vRk5d70ZP/gRoD/34kBv+MJgf/mC4K/6I2EP+pPhj/r0Yj+LVNMPC3VkDn&#10;tV5S3a5mZNClbnPGnXWAvZZ8i7WQg5SuioubqIaSoKOCmqWff6Oom36tqph9uauUe8Cqk33GopJ+&#10;zJmRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JT/gRkD/34kBv+NJgf/mi0K/6Q1&#10;D/+sPRf+skUi9rhMMO28VEDkuF1R17JkY8upbHPAoXOAt5p6i6+UgJOoj4ibooqPoJyHl6WXhKCo&#10;lIKpqpGCtauNgb+rjYHFpIyCy5uMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5X/&#10;ghkD/38kBv+PJQf/nC0J/6Y1Dv+uPRb8tUUh87xLLurBUj/gvFtR0bVjY8atanK7pXF/sp53iqmY&#10;fpOik4Wam4+NoJaMlaWRiZ2ojYenq4qHsqyHh7+shobEpYeGypyHhs6Xh4bOl4eGzpeHhs6Xh4bO&#10;l4eGzpeHhs6Xh4bOl4eGzpf/ghkD/4AjBf+RJQb/niwJ/6g0Df+xPBX6uEQf8L9LLefFUT3cwFpQ&#10;zbhhYsGwaHG2qW9+rKJ1iaSdfJKcmIKalZSKoI+RkqWKjpuoho2lq4OMsKyBjb6sgIvDpoGLyZ2B&#10;i82YgYvNmIGLzZiBi82YgYvNmIGLzZiBi82YgYvNmIGLzZj/gxkD/4IiBf+TJAb/oCwI/6szDf+0&#10;PBT3vEMe7sRKK+TJUTvVxFhPyLxgYby0Z3CxrW19p6dziZ6ieZKWnYCZj5qIn4mXkKSDlJiof5Oi&#10;qnySrat6krusepHDpnuQyZ58j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZj/gxgC&#10;/4QhBf+VJAb/oisI/60zC/63OxL0wEIc6slJKODNTznQx1dOw8BeYLe4ZW+rsmt8oaxxh5ineJCQ&#10;o36YiaCFnoKdjaN9m5aneJmgqXWZq6pzmbirc5jDpnWWyZ52lc2ZdpXNmXaVzZl2lc2ZdpXNmXaV&#10;zZl2lc2ZdpXNmXaVzZn/hBgC/4cgBf+XIwX/pSoH/7EyCvu7OhDxxUEZ589IJdvSTTjLy1VMvcRd&#10;XrG+Y26luGp7m7JvhpKudo+JqnyWgqeDnHuki6F2opSlcaGdp26gqalsobapbaHDpm+dyZ5wnM2Y&#10;cJzNmHCczZhwnM2YcJzNmHCczZhwnM2YcJzNmHCczZj/hRgC/4oeBP+aIgT/qCkG/7UwCPbAOA7r&#10;y0AV4dhGINPYSzbF0FRLt8lbXKvDYmyfvmh4lLlug4u1c4yDsnqTe6+BmXWtiZ5vq5Kia6qcpGiq&#10;p6VmqrSmZqvFpGimypxppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZf/hhcC/40c&#10;BP+eIQT/rCcF/bovBu/HNgrj1D4Q2N9DH8veSjS+1lJIsNBaWqTKYGmYxmZ2jcFsgIS+col7u3iQ&#10;dLl/lW63h5pptpCdZbWboGK0pqFgtbOhX7bFoGGxzJpirs+VYq7PlWKuz5Virs+VYq7PlWKuz5Vi&#10;rs+VYq7PlWKuz5X/hxcC/5EaA/+iIAP/siUD9cArBObPMQbY3jgPzOVDIMPiSTO23lFGqdhYV5zS&#10;XmWQzmRyhstqfHzIcIR0xneKbsR+j2jDh5RjwpCXX8GbmVzBpppbwrObWsPFmlu+z5VcutKRXLrS&#10;kVy60pFcutKRXLrSkVy60pFcutKRXLrSkVy60pH/iRYC/5YZAv+oHQL+uCEC7MkiAtndJQTM5TcR&#10;wupDIrfnSDOs5E9EoOBWU5TdXWCI2mNrftZqdXXUcH1u0neDZ9F/iGLQh4te0JGOWtCckFjQp5FW&#10;0LWSVdLHkVbN1I5WyNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1ov/ixUC/50XAf+v&#10;GQH0wRgB3dgRAMzlJgXB7jcTtu9CI6vtRzKh60xAlulVTYvnXViC5mVheeRsaXLkdG9s43x0Z+KE&#10;eGLijXte4pV+W+CegFjfp4JV3rGDU96+g1Le0oNR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyC&#10;UdncglHZ3IL/jxMC/6QTAf64EgDWzAsAzOQRAcDvJge19TgVqvRAIp/zRjCV8ks8jPFURoLwXU96&#10;8GZWdPBuXG7vdmFp735kZe+GaGHvjmpe7pZtW+2eb1jrpXBW665xVOq4clLqx3NR6dVzUenVc1Hp&#10;1XNR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XP/mBAB/64OANTBCQDJzwkAvvASArP5Jwqp+zgVnvs+&#10;IZP7RCyJ+ko1gfpTPnn6XUVy+mZKbfpvTmj6dlJk+n5VYfqGV1/7jlpc+pZbWvmdXVf4pV5V96xg&#10;U/e1YVL2wWFQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymL/owsA1rgGAMbEBwC7&#10;1AkAsPwUA6b/KQuc/zUVkP87Hob/QiZ9/0kudf9RNG//Wzpp/2U+Zf9uQWL/dURf/3xGXP+DSFr/&#10;i0lY/5NLVv+bTFX/ok1T/6lOUf+xT1D/u1BP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//D&#10;UU//w1HarwIAxrwFALnJBQCt2wgAo/8XBJr/KwuO/zESg/84Gnn/QCBw/0cmaf9PK2P/WC9f/2Iy&#10;XP9rNFr/cjZY/3g4Vv9/OVT/hjtS/408Uf+VPU//nD5O/6M+Tf+qP0v/s0BK/7lBSv+5QUr/uUFK&#10;/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUHItQIAuMEEAKvQAwCf6wkBlv8aBYv/Jgp//y0Pdf81FWz/&#10;PRpl/0QeXv9MIlj/VCVV/10nUv9lKVD/bCpO/3MrTf95LEz/fy1K/4UuSf+ML0j/kjBH/5kwRf+g&#10;MUT/qTJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjK4ugIAqsgAAJ3ZAACS/wwC&#10;if8aBH3/IQhy/ygMaP8wEGD/OBRa/0AXVP9IGk//TxxM/1cdSf9dHkf/YyBF/2kgRP9vIUL/dCJB&#10;/3oiQP+AIz//hiQ+/4wkPf+SJTz/mSU7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/&#10;niarwQAAndAAAI/hAACG/w4Cev8VA27/HAZk/yMJXP8rDFX/Mw9P/zsRSf9CE0b/SRRC/08WQP9V&#10;Fj7/Whc8/18YO/9kGDn/aBk4/20ZN/9yGjb/dxo1/3waNP+BGzP/iBsy/40bMv+NGzL/jRsy/40b&#10;Mv+NGzL/jRsy/40bMv+NGzL/jRv/cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/&#10;eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb&#10;6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/cjcN/3k+&#10;Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ&#10;+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//&#10;cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9r&#10;rVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5Vnx&#10;X+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2woBv9rMQn/dTYN/3s8Ev9/Rhn/g1Ah/4FeKv9+azP/e3g7&#10;/3iGQv91kkj/cptN/3CkUf9trFT/a7JX/2m5Wv9nwVz8Zcde+GLMX/Vg02HwXt1i7FzkY+hb6WTi&#10;Wu9k4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi4FrwYuBa8GL/cR0D/20oBv9uMAn/eDQM/387Ev+D&#10;RBn/h04h/4ZbK/+DaDT/f3U9/3yCRf95jkz/dplS/3KhVv9vqVr+bbBe/Gq3YftovmP5ZsZl9GPM&#10;Z/Bh02nrX95r5l3lbOBb6W3ZXO5o1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72f/ch0D&#10;/24oBv9xLgn/ezIM/4M6Ef+HQxj/ikwh/4pZK/+HZTX/g3I//39+SP98i1D/eZZW/3WfXP1ypmD6&#10;bq1k+Gy0aPZpvGv0Z8Vt8GTMcOth03LlX99z3lzldNZc6HHPXu1szV7ua81e7mvNXu5rzV7ua81e&#10;7mvNXu5rzV7ua81e7mv/cxwD/28nBv90LQj/fjEM/4Y5Ef+LQhj/jksh/45WK/+LYzb/h29B/4N7&#10;S/9/h1P+fJJb/HicYfl0pGf2cKtr822yb/FqunPvaMN262XMeOZi1XreX998013je81f5nbHYOpw&#10;xmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxuxmDsbsZg7G7/dBwD/3AnBv92Kwj/gS8L/4k4EP+OQBj/&#10;kkkh/5NULP+QYDf/jGxD/4d3TfuDg1f4f45g9nqXZ/N2oG7wcqhz7W6veOtruHzoaMJ/5mbNgt9i&#10;2ITRX9yFymDgf8Vh43q/Y+h0vmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XL/dBwD/3Am&#10;Bv95Kgj/hS4L/403EP+SPxf/lkgg/5dSLP+VXjj+kWlE+ox0UPWHf1vygoll7n2Tbup3m3XncqN8&#10;5G6rgeFqs4beZ72K2mXKjdJi1I7IYtiKwmPchLxl4H63ZuV4tmbmdrZm5na2ZuZ2tmbmdrZm5na2&#10;ZuZ2tmbmdrZm5nb/dRsD/3EmBv98KAf/iC0K/5A2D/+WPhb/mkcg/5xQK/+aWzj5l2ZF9JJwUu+M&#10;e1/qhYVq5X6NdOB4lX3bcp2F1G2ki9BqrY7NaLeQy2jDkchn0ZK/ZdSPuWfZibRo3YKwaeJ8rmrk&#10;ea5q5HmuauR5rmrkea5q5HmuauR5rmrkea5q5Hn/dhsD/3ImBf9/Jwf/iiwK/5M1Dv+ZPRb/nkYf&#10;/6FOK/ugWTj1nGNG75htVOiQd2LiiH9v2oCHe9J6j4PNdZeJyXGfjcVuqJHCbLGTv2u8lb1ry5W2&#10;adCUsWvVjaxs24aobeB/p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt4nz/dhsD/3MlBf+B&#10;Jgf/jSwJ/5Y0Dv+dPBX/oUQe/qVMKvelVzjwomFH6ZxqVuGUcmXYjHtzz4WDfMl/i4TDepOKv3ab&#10;j7pzo5O3cKyWtG+3l7FvxJisbc2YqW/TkKVw2Imhcd6CoHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB/&#10;oHHgf6Bx4H//dxsD/3QlBf+DJQb/kCsJ/5kzDf+gOxT/pUMd+6lLKfOqVDjsqF5H46FnV9qZb2fP&#10;kXhzx4qAfcGEiIW7f4+LtXqXkLF3n5StdKiXqnOymadyv5qkcsuaoXPQk5501oybddyEmnXegZp1&#10;3oGadd6BmnXegZp13oGadd6BmnXegZp13oH/eBoD/3YkBf+GIwb/kioI/5syDP+jOhP/qEIc+K1K&#10;KPCvUjfnrFxH3qVkWNGdbWbIlXVzwI58fbmJhIWzg4yMrX+Tkal7m5WleaSZoXeum552upydd8qc&#10;mXfPlpd41I6VeNuGlHjdg5R43YOUeN2DlHjdg5R43YOUeN2DlHjdg5R43YP/eBoD/3gjBf+IIwb/&#10;lCoI/54xC/+mOhL+q0Ib9bBJJ+y1UDbjsFpG2KljV8yha2bCmnJyupN6fLONgYWsiImMpoSQkaGA&#10;mJadfaGamXuqnJZ7tp2Ue8aeknvNmJF805CPfNmIj3zchY983IWPfNyFj3zchY983IWPfNyFj3zc&#10;hY983IX/eRoD/3oiBf+KIgX/likH/6AxC/+oORH7r0Ea8rRIJum5TzTftFlF0q1hVselaWW9nnBy&#10;tJd3fK2RfoWmjIaMoIiNkZqFlZaWgp6akoCnnY9/s56NgMKei4DMmouB0pKKgNiJiYDbhomA24aJ&#10;gNuGiYDbhomA24aJgNuGiYDbhomA24b/eRoC/3shBP+LIgX/mCgH/6MwCv+rOBD5skAY77hHJOa9&#10;TjPbuFdEzbBgVsKpZ2S4om5xr5t1e6eWfISgkYOLmo2LkZSKk5aPh5uai4WlnYiEsJ+FhL+fhYXL&#10;m4WF0ZOFhdiKhITah4SE2oeEhNqHhITah4SE2oeEhNqHhITah4SE2of/ehkC/30gBP+NIQX/mygG&#10;/6UvCf+uNw72tj8X7LxGIuPBTjDVvFZDyLReVb2sZmOzpmxwqp9ze6GaeoSaloGLlJKIkY6PkJaJ&#10;jJmahIqjnYGKrp9+iryfforKnH+K0JR/idaLf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I&#10;2Yj/ehkC/38eBP+QIQT/nScF/6guCP6yNg3zuj4V6cFFH9/FTC/Qv1RCxLddU7iwZGKuqmpvpKRx&#10;epyfd4OUm36KjpiGkIeVjpWCkpeZfZCgnHqPq554j7mfd5HKnXmQz5V5jtaMeY3YiXmN2Il5jdiJ&#10;eY3YiXmN2Il5jdiJeY3YiXmN2In/exkC/4EdBP+SIAT/oCYF/6stB/u1NQvwvj0S5sdEHNrJSS7L&#10;w1NBvrxbUrO1YmGor2lun6pveJaldYGOoXyJh56Dj4Gbi5R7mZSYd5eem3OWqZ1xlraecJfInXKW&#10;z5VzlNWMdJPYiXST2Il0k9iJdJPYiXST2Il0k9iJdJPYiXST2In/fBgC/4QcA/+VHwP/oyUE/68s&#10;Bve6MwnsxDsP4s5CGNPOSCzGx1JAucBaUa26YV+jtGdsmbBtd5CrdICIqHqHgaWBjXqiiZJ1oJKW&#10;cJ6bmWyep5tqnrScaZ/Fm2ye0JRtmtaMbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2In/&#10;fRgC/4caA/+YHgP/piMD/7MpBPPAMQfnyzgL3dg6Fs3SRirAzFA+s8ZYT6fAX12cu2VqkrdrdImz&#10;cX2Br3iEeq1/inSqh49uqY+TaaealmanpZhjp7KZYqjDmGWn0ZNmo9aLZ6HZiWeh2YlnodmJZ6HZ&#10;iWeh2YlnodmJZ6HZiWeh2Yn/fhcC/4sYAv+cHAL/qyEC+7kmA+3HLATf1TEG0945FMbYRCi50U47&#10;rMxWTKDHXVqVwmNni79pcYK7b3l6uHaAc7Z9hm20hYtos46PY7KYkmCxpJNesrGUXLLClF6y05Bf&#10;rNmJYKrahmCq2oZgqtqGYKrahmCq2oZgqtqGYKrahmCq2ob/fxcC/5AWAv+hGgH/sR0B9MAgAePR&#10;IAHT3ywGyeI7FL7fRCWy2Uw4pdNUSZnPW1eOy2FjhMhobHvFbnVzw3V7bMF8gWfAhIViv46JXr6Y&#10;i1q+pI1YvrGOV7/CjVi/14tZuNyFWbbdg1m23YNZtt2DWbbdg1m23YNZtt2DWbbdg1m23YP/gRYC&#10;/5UUAf+nFgH9uBcA6csRANPfFgHI5ywHvuY7FrPkRCWo4Us1nN1SRJHZWVKG1WBdfNNmZnTRbW5s&#10;z3R0Zs58eWHNhX1czI6AWcyZg1bMpYRUzLOFU83EhVPN3YNTxuB+VMPhfVTD4X1Uw+F9VMPhfVTD&#10;4X1Uw+F9VMPhfVTD4X3/hxMB/5wSAf+uEQDawgoA0NIKAMfoGAG87CwKsus8F6jqQyWd6EgzkuZQ&#10;QIjkWUt+4mBUduFoXG/gb2Jo33doY95/bF7eiHBa3pFzV96bdVTep3dS37R4UN/EeE/g3nhP1uV1&#10;T9PndE/T53RP0+d0T9PndE/T53RP0+d0T9PndE/T53T/jw8B/6QOANu4CADNxQkAxdUKALrxGgOw&#10;8i0MpvE7GJvwQSSR70cvh+5OOn7uWEN37WFKcO1pUGrscVVl7HlZYeyBXF3sil9a7JNhV+2dY1Xt&#10;p2VS7bNmUe7AZ0/v1GhO6+ZoTejoaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaE3o6Gj/mQsA3a4E&#10;AMy8BgDByQcAuNsKAK34HASk+C8Nmfg5F4/4PyGF+EYqfPhNMnX3Vzlu92A/afdpQ2T4cUdh+HlK&#10;XfiBTFr4iU9Y+JJRVvmbUlP5pVRR+q9VUPq7Vk76yldN++NXTPvpV0z76VdM++lXTPvpV0z76VdM&#10;++lXTPvpV0z76VflpQAAzrQEAL+/BQC0zgYAqusNAaD/HwaX/y8NjP82FYL/PR14/0QkcP9MKmr/&#10;VC9l/14zYf9nN13/bzla/3Y8WP9+Plb/hj9T/45BUf+XQlD/oENO/6lFTf+zRUv/vkZK/9BHSf/c&#10;R0n/3EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR0n/3EfRrgAAv7kDALLFAwCn1QUAnP0PApT/IgaJ/ysM&#10;fv8yEnX/Ohhs/0IdZf9JIl//USVa/1ooV/9jK1T/ay1S/3IvUP95ME//gDFN/4gyS/+QNEr/mDVI&#10;/6E1R/+qNkb/szdE/784RP/FOET/xThE/8U4RP/FOET/xThE/8U4RP/FOET/xTjBswAAsr4CAKXM&#10;AQCZ3QMAkP8SAob/HwV7/ycKcf8uDmj/NhNh/z4XWv9GGlX/TR1R/1UfTv9dIEv/ZCJJ/2sjR/9x&#10;JEb/eCVE/38mQ/+GJ0H/jihA/5YoP/+eKT3/pyk8/7AqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7Qq&#10;PP+0Kjz/tCqzuAEApcYAAJfVAACL7wQBhP8TAnf/GgRt/yIHZP8qC1z/Mg5V/zkRUP9BE0v/SBVI&#10;/08XRf9WGEL/XBlA/2EaPv9nGjz/bRs7/3McOf95HDj/gB02/4gdNf+PHjT/lx4y/6AfMv+kHzL/&#10;pB8y/6QfMv+kHzL/pB8y/6QfMv+kHzL/pB+mwAAAl84AAIneAAB//wcBdP8QAmn/FQNf/xwFV/8k&#10;CFD/LApK/zMMRf87DkH/QQ89/0cQOv9NETj/UhE2/1cSNP9cEzL/YRMx/2YUL/9rFC7/cRUt/3cV&#10;LP99FSr/gxYp/4sWKf+OFin/jhYp/44WKf+OFin/jhYp/44WKf+OFin/jhb/ZiAD/2EqBf9hMwj/&#10;aTYL/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE/2HCRv9g&#10;yEf/Xs1I/1zUSv9b3kv7WeRM91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4&#10;TexV+E3/ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww/2uJNf9pljn/Z6E9&#10;/2aqQP9kskL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b3kv7WeRM91jqTPRX703wVvNN7FX4TexV+E3s&#10;VfhN7FX4TexV+E3sVfhN7FX4TexV+E3/ZiAD/2IqBf9jMQj/azUL/3A8D/9zRRX/dU8c/3ZdI/9z&#10;bCr/cHox/22HNv9rlDv/aZ8//2ioQv9msEX/ZLhH/2PASf9hx0r/X8xM/13TTfxc3k75WuRP9Vnq&#10;UPFY71HtV/RR6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VD/Zx8D/2MqBf9lMAj/bjML&#10;/3Q6D/93QxX/eU4c/3paJP93aCv/dHYz/3GEOf9ukD//bJtD/2qlR/9orUr/Z7ZM/2W+Tv9jxVD/&#10;YctS/V/SVPld3VX0W+RW8FrqV+tY8FjnWPVX41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU41n6VONZ&#10;+lT/aB8D/2MpBf9oLgf/cTIK/3c4D/97QhX/fUwc/35YJP97Zi3/d3M1/3SAPP9xjEL/b5dH/2yh&#10;S/9qqk//aLJS/2e7VP9lxFb+YspY+WDRWvVe3FzwXORd6lrrXuZZ8V/iWvVb3Fv5V9xb+VfcW/lX&#10;3Fv5V9xb+VfcW/lX3Fv5V9xb+Vf/aR4D/2QpBf9rLQf/dDAK/3s3Dv9/QRX/gUoc/4JVJf9/Yy7/&#10;e3A2/3h8Pv91iUX/cZRL/2+eUP9splT/aq5Y/Wi3W/xmwF36ZMlg9WHQYvBe3GPqXOVl5VvsZt5a&#10;8GPYW/Rg0V34W9Fd+FvRXfhb0V34W9Fd+FvRXfhb0V34W9Fd+Fv/aR4D/2UoBf9uKwf/eC4K/382&#10;Dv+DPxT/hUgc/4dTJf+EYC//gGw4/3x5Qf94hUn+dJBQ+3GZVvluolr4a6pf9miyYvRmu2XzZMVo&#10;8GLQa+pf3W3jXedu21vqbdNc72jNXvNkyF/3X8hf91/IX/dfyF/3X8hf91/IX/dfyF/3X8hf91//&#10;ah4D/2YoBf9xKQf/eywJ/4M1Df+HPhT/ikcb/4xQJf+JXS//hWk6/YF1RPp8gE33eItV9HOVXPFv&#10;nWLvbKVn7Wmta+tmtm/oY8By5mHMdeNg33fWXOR4zl7pcslf7W3EYPBov2L0Y79i9GO/YvRjv2L0&#10;Y79i9GO/YvRjv2L0Y79i9GP/ax0D/2cnBf90Jwb/fysI/4czDf+MPBP/j0Ub/5FOJf+PWjD8i2Y7&#10;+IZxRvOBfFHvfIda7HaQYuhxmGnlbKBw4Wiodd5ksHrbYrp+2GHHf9Rh2n/LX+F+xGHld79i6XK7&#10;Y+1ttmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8Wf/bB0D/2omBf93Jgb/gioI/4oyDP+Q&#10;OxL/k0Ma/5ZMJP2VVzD3kWI88oxtSeyGeFTnf4Ff4niKadxyknLWbZp40mqifM5nq3/LZrSByWW/&#10;g8dkzoTBY92DumTifLZm5nayZ+pxrmjvaq5o72quaO9qrmjvaq5o72quaO9qrmjvaq5o72r/bRwD&#10;/2wkBf96JAX/hSkH/44xC/+UORH/mEIZ/5tKJPibVDDyl18965JqS+WKc1jegnxk1XyFbs92jXXK&#10;cpV6xm6dfsNspYK/aq+EvWm5hrpox4e3aNqHsWjega1p43qpa+h0pmvsbaZs7W2mbO1tpmztbaZs&#10;7W2mbO1tpmztbaZs7W3/bRwD/24jBP99IgX/iCgH/5EwCv+YOBD/nEAY+59JI/ShUi/tnVw95ZZm&#10;TN2Ob1rTh3hlzIGBbsZ7iXbBd5F7vHOZgLhwoYS1bqqHsm20ia9swYqtbNKKqGzchaVt4X6ibuV3&#10;n2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+twn2/rcJ9v63D/bhwD/3EiBP9/IQX/iycG/5QvCf+bNw//&#10;oD8X+KRHIfCnTy7oolo935tjTdSUbFrLjHVlxIZ9b76AhXa4fI18s3iVga91nYWrcqWJqHGvi6Vw&#10;u4yjcMuNoHHZiJ1x34GbcuR6mXPpcplz6XKZc+lymXPpcplz6XKZc+lymXPpcplz6XL/bxsD/3Mg&#10;BP+CIAT/jiYG/5cuCP+fNg79pD4V9KhGIOysTS3jp1g82aBhTM2YalnFkXJlvYt6braFgnawgIl9&#10;q32Rgqd5mYajd6KKn3WrjZx0t46adMaPmHXWi5Z23YOUduJ8k3bndJJ26HSSduh0knbodJJ26HSS&#10;duh0knbodJJ26HT/bxsC/3UfBP+EHwT/kCUF/5otCP+iNQz6qD0U8axFHuiwTCvfq1c70qRfS8ic&#10;aFm/lW9kt493brCKf3aqhYZ9pIGOgp9+loebe56Ll3mojpR4s4+SeMKQkXrVjY9624WOeuF+jXrm&#10;do165naNeuZ2jXrmdo165naNeuZ2jXrmdo165nb/cBsC/3YeA/+GHgT/kyUF/50sB/+lNAv3qzwS&#10;7rFDHOW0Synar1U6zaheSsKgZli5mm1ksZN1bqqOfHajioN9noaLgpmCk4eUgJuLkH6ljo19sJCK&#10;fb6Rin/Tj4l+2oeIft9/h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+5Xf/cBsC/3gdA/+I&#10;HgP/lSQE/6ArBv+oMgr0rzoR67VCGuG4SifUs1M5yKtcSb6kZFe0nmtjrJhybaSTeXWejoF8mIuI&#10;gpKHkIeNhZmLiYOijoaCrpGDgryRgoPOkYOD2YiCgt+BgoLkeYKC5HiCguR4goLkeIKC5HiCguR4&#10;goLkeIKC5Hj/cRoC/3ocA/+KHQP/lyME/6IpBfysMQnxszkP6LpAF928SCXPtlI4w69bSLmoYlav&#10;ompip5xwbJ+Xd3WYk358kpCGgoyNjoeHipeLg4igjn+Hq5F8h7mRe4fLkXyI2Il9h96CfYbken2G&#10;5Hl9huR5fYbkeX2G5Hl9huR5fYbkeX2G5Hn/cRoC/3waA/+NHAP/miID/6UoBPmvLwfuuDcM5L8/&#10;FNjARiTKulA3v7NZR7SsYVWqpmhhoaFua5mcdXSSmHx7jJWDgYaSi4aBkJSLfI6ejniNqZB2jLaR&#10;dI3IkXaO2Ip3jN2Cd4rjeneK43p3iuN6d4rjeneK43p3iuN6d4rjeneK43r/choC/38ZAv+PGwL/&#10;nSAD/6kmA/azLQXqvTUJ4MY8ENLERCPFvU81urdYRq+xX1Slq2ZgnKZtapSic3OMnnp6hpuBgICY&#10;iYV6lpKJdZSbjXKTpo9vk7SQbZTFkHCV2Ipwkt2DcZDje3GQ43txkON7cZDje3GQ43txkON7cZDj&#10;e3GQ43v/cxkC/4IXAv+SGgL/oB8C/60kAvK4KgTmwzEG28w1D8zIQiHAwk00tLxWRKm2XlKfsWRe&#10;lqxraI6pcXGGpXh4f6J/fnmgh4N0nY+Ib5yZi2ubpI1om7KOZ5vCjmmd2Ipqmd2Ca5bje2uW43tr&#10;luN7a5bje2uW43trluN7a5bje2uW43v/dBkC/4UVAv+WGAH/pBwB+7IgAe2/JQLhzCoD1NEyDcfM&#10;QR+6x0wxrsFUQqO8XFCZt2JckLNpZoewb26ArXZ1eap9e3OohIBtpo2FaKWXiGWko4pipLCLYKTB&#10;i2Km2Yhjot6BZZ7jemWe43plnuN6ZZ7jemWe43plnuN6ZZ7jemWe43r/dhgC/4kTAf+aFgH/qRgB&#10;9rgbAefHGgHb2RwBzdYwC8DSPx20zUovqMhSP53DWk2Sv2FYibtnYoC4bWt5tnRxcrN7d2yxg3xn&#10;sIyAYq+Wg16uoYZcrq+HWq+/h1uw2oRdrOB/XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4XqfleF6n&#10;5Xj/ehUC/44SAf+fEwD/sBMA78AQANnUDADO3xwBxN0vCbnZPRqt00gsoc9QO5XLWEmLx19UgsRl&#10;XnnCbGZywHJsa756cma9gnZhu4t6XLuVfVm6oX9Xuq+AVbu/gFW82X9WuON6WLLndViy53RYsud0&#10;WLLndFiy53RYsud0WLLndFiy53T/gBIB/5QQAP+mDwDjuAsA0sYKAMzXCwDD4x4CueIxCq/gPRik&#10;3UYnmdlON43UVkSD0V1Pes9kWHLNal9ry3JlZcp5amDJgm9byYtyV8iWdVTIondSyK94UcnAeFDK&#10;23dRxuhzUsDrb1K/7G9Sv+xvUr/sb1K/7G9Sv+xvUr/sb1K/7G//hw4B/5sNAN+uBwDQvAgAx8kI&#10;AMHbCwC36CADrecxDaTmPRmZ5EQmjuJMM4TgVD573lxHc91jT2vcalZl2nJcYNp6YFvZg2RX2Yxn&#10;U9mXalDZo2xO2bFtTdrCbUzb3GxN2OxqTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8Gf/&#10;jwsA6aQEANG0BgDFvwYAvM0IALTpDgGq7iIFou4zDpftOxmN7EIkg+tJLnvqUzZz6Vw+bOlkRGfp&#10;bEli6HRNXuh8UVrohVRW6I5WU+mYWVHpo1pO6bBcTeq+XEzr0l1L6uldSuPzXErj81xK4/NcSuPz&#10;XErj81xK4/NcSuPzXErj81z5mQMA1KwCAMW3BAC5wwUAsNIIAKf2EQGe9SQGlfUyDor1OheB9UEg&#10;ePVIJ3D1UC5q9Fo0ZfRjOGD0azxd9XQ/WfV8Qlf1hERU9Y1GUfaXSE/2oUpN9qxLS/e5TEr3yE1J&#10;+OBNSPfzTUj39E1I9/RNSPf0TUj39E1I9/RNSPf0TUj39E3aowAAx7ECALi7AwCtyQQAo9kHAJr9&#10;FAKS/ScHh/4vDX3+NxR0/z8bbP9HIGb/TiVg/1cpXP9gLVn/aTBW/3EyU/94NFH/gDZP/4k3Tf+S&#10;OUv/nDpJ/6Y7SP+xPEb/vT1F/8w9RP/mPkT/5z5E/+c+RP/nPkT/5z5E/+c+RP/nPkT/5z7LrAAA&#10;ubYBAKzCAQCg0AIAleUHAI7/GAOE/yQGev8sC3D/NBBo/zwVYf9EGVv/Sx1W/1MgU/9bIlD/YyRN&#10;/2smS/9zJ0n/eilI/4IqRv+KK0T/lCxC/54tQf+nLkD/sS4//7wvPv/NMD7/zTA+/80wPv/NMD7/&#10;zTA+/80wPv/NMD7/zTC7sQAArLwAAJ/JAACT2QAAifwLAYD/FwJ2/yAFbP8oCWT/MA1d/zgQV/9A&#10;E1H/RxZN/04YSv9WGUf/XBpE/2McQv9pHUD/cB4//3gePf+AHzv/iCA6/5EhOP+bIjf/pCI2/60j&#10;Nf+4IzX/uSM1/7kjNf+5IzX/uSM1/7kjNf+5IzX/uSOttgAAn8QAAJLSAACE4QAAff8NAXL/EwJo&#10;/xsEX/8jBlj/KwlR/zMLTP86DUf/QQ9D/0gRQP9OEj3/VBM7/1oUOf9fFDf/ZRU1/2sWM/9yFjH/&#10;ehcv/4IXLv+LGCz/kxgr/5wZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxmhvwAAkswA&#10;AITcAAB49wAAbv8KAWP/EAJa/xUDUv8dBEv/JAZG/ywIQf8zCTz/Ogo5/0ALNf9FDDL/Sg0w/1AN&#10;Lv9UDiz/WQ4q/14PKP9kDyb/ag8l/3EQI/94ECL/gBEg/4gRH/+RER//kREf/5ERH/+RER//kREf&#10;/5ERH/+RER//kRH/XCID/1ctBf9YMwf/XzYJ/2M9Df9lRhL/ZlAX/2VeHP9kbiL/YXwn/1+KK/9e&#10;li7/XKEx/1uqM/9asjX/Wbo2/1jDN/9YzTn/V9g5/1bgOv9V5jv/VOw8/1PxPPxS9T34Uvk99VH9&#10;PfNR/z3zUf8981H/PfNR/z3zUf8981H/PfNR/z3/XCID/1csBf9aMgf/YTUJ/2U8Df9nRRL/aE8X&#10;/2hcHf9mbSL/Y3so/2GILP9flC//Xp8y/12pNf9bsTf/Wrk4/1rBOv9Zyzv/WNU8/1ffPf9W5j7/&#10;Ves+/VTwP/lT9T/2UvlA81L9QPBS/z7wUv8+8FL/PvBS/z7wUv8+8FL/PvBS/z7/XSED/1gsBf9c&#10;MAf/ZDMJ/2g6Df9rQxL/bE4X/2xaHf9qaiT/Z3gp/2SFLv9ikTL/YZw2/1+mOP9erjr/XbY8/1y+&#10;Pv9byD//WtJB/1ndQv9X5UP9VupE+VXwRPVU9UXxVPpF7lT+ROxU/0LsVP9C7FT/QuxU/0LsVP9C&#10;7FT/QuxU/0L/XiED/1ksBf9fLgb/ZjIJ/2w4DP9vQRH/b0wX/3FXHv9uZyX/a3Ur/2iCMP9ljjX/&#10;ZJk5/2KjPP9gqz7/X7NB/167Qv9dxET/XM5G/1rcR/5Z5Ej6V+pJ9VbwSvBV9krtVfpK6Vb+R+dW&#10;/0XnVv9F51b/RedW/0XnVv9F51b/RedW/0X/XiED/1krBf9iLQb/ajAI/282DP9yQBH/dEoY/3VV&#10;Hv9yZCb/b3It/2x/M/9pizj/ZpY8/2WgQP9jqEP/YbBG/2C4SP9ewUr/XctL/1zaTfpa4071WepP&#10;8FfxUOtW9lHnV/tO5Fj/S+FZ/0nhWf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0n/XyAD/1orBf9lKwb/&#10;bS4I/3M1DP93PhH/eEgX/3lSH/93YCf/dG4u/3B7Nf9thzv/apJB/2ebRf9lpEn+Y6xM/WG0Tvtg&#10;vFH6XsZT+V3UVfVb41bvWupY6VjyWeVZ91bgWvtT21v/T9db/03XW/9N11v/Tddb/03XW/9N11v/&#10;Tddb/03/YCAD/10pBf9oKQb/cSsH/3gzC/98PBD/fUYX/35QH/99XSj/eWow/3V2OP9xgj/8bY1F&#10;+mqXS/hnn0/2ZadT9GKvVvNguFnxX8Fc8F3NXu1c4GDoWuxh4VryYNpb9lvTXPpXz139U8xe/1HM&#10;Xv9RzF7/Ucxe/1HMXv9RzF7/Ucxe/1H/YR8D/2AnBP9rJgX/dSkH/3wxCv+BOhD/g0QX/4RNH/+D&#10;WSj/f2Yy/HpyO/h1fkP1cYhL8m2SUe9pmlbtZqJb6mOqX+hgsmPmXrxm5FzIaeFb2mvdWupr01zw&#10;Zs1e9WHIX/lcxGD8WMFh/lXBYf5VwWH+VcFh/lXBYf5VwWH+VcFh/lX/Yh8D/2MlBP9vJAX/eSgG&#10;/4EwCv+FOQ//iEIW/4lLHv+JVij6hWIz9YBuPfB6eUfsdYNQ6XCMWOVrlV7hZp1k3mOkadtgrW3X&#10;X7dv1F7DcNFe0nHNXedxx1/ua8Jh8ma+YvZhumP5XLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xYt2P8WLdj&#10;/Fj/Yx8D/2YjBP9yIgT/fScG/4UuCf+KNw7/jUAV/49JHvqPUyj0jF807oZqP+l/dEvjeH5V3nKG&#10;Xthtj2XTaphqz2egbcxlqHDJY7FzxmK8dMRhyXXBYeB2vGPqcbdk72q0ZfNlsGb2YK5n+VyuZ/lc&#10;rmf5XK5n+VyuZ/lcrmf5XK5n+Vz/Yx4D/2ghBP91IAT/gSUF/4ktCP+PNQz/kj4U/JRHHfWWTyju&#10;kVs054tmQeCEb07ZfXlY0XeCYMxzimfHb5NsxGybcMBpo3O9Z6x2uma2eLhlwnm2ZdV5smbmdq5o&#10;7G+qafBpqGn0Y6Zq91+mavdfpmr3X6Zq91+mavdfpmr3X6Zq91//ZB4D/2sgA/94HgT/hCQF/40s&#10;B/+TNAv/lzwS+JlFG/CbTSfol1k04ZBiQteJbE7Og3VYyH1+YcN4hmi+dI5tuXCWcrZunnWybKd4&#10;r2qxe61pvXyqac19qGrjeqVs6XKibO1soG3yZp5u9WKebvVinm71Yp5u9WKebvVinm71Yp5u9WL/&#10;ZR0C/20eA/97HQP/hyME/5AqBv+XMgr9nDsQ9J9DGeyhSyXjnFYz2pZgQc+OaU7HiHJYwIJ6Ybp9&#10;gmi1eYpusXWSc6xymnepcKN6pm6sfaNtuH6hbcd/n27gfpxw53WacOtvmXHwaJdx82SXcfNkl3Hz&#10;ZJdx82SXcfNkl3HzZJdx82T/ZR0C/28dA/9+HAP/iiIE/5MpBf+bMQn5oDkP8KNBGOemSSPeoVQx&#10;0ppeQMiTZ03AjG9YuYd3YbOCf2iufYduqXqOc6R3lnigdJ97nXOofppxtICYccKBlnLYgZV05XiT&#10;dOpxknXva5F18maRdfJmkXXyZpF18maRdfJmkXXyZpF18mb/Zh0C/3EbA/+AGwP/jCED/5YoBf+e&#10;Lwj2pDcN7Kg/FeOrSCDYplIwzJ5cQMOXZU27kW1Xs4t0Ya2GfGingoNuon6LdJ17k3iZeZx8lXel&#10;f5J2sIGQdb6CjnbRgo5443qNeOhzjHjtbIt48WiLePFoi3jxaIt48WiLePFoi3jxaIt48Wj/ZxwC&#10;/3MaAv+CGgL/jyAD/5kmBP6iLgbzqDUL6a09E9+vRh7SqVEvx6JaP76bY0y1lWpXro9yYKeLeWih&#10;h4FunIOIdJeAkHiSfZl8jnyigIt6rYKIeruDh3rNg4d84nyHfOd1hnzsboZ88GmGfPBphnzwaYZ8&#10;8GmGfPBphnzwaYZ88Gn/ZxwC/3UZAv+FGQL/kh8C/5wlA/ulLAXwrDQJ5rI7ENuzRB3NrU8uw6ZZ&#10;PrmfYUuwmWhWqJRwX6GPd2ebi35uloiGc5CFjniMgpZ8iICggIR/q4KBf7iDf3/KhIGB4X2BgeZ2&#10;gYDrb4CA72qAgO9qgIDvaoCA72qAgO9qgIDvaoCA72r/aBwC/3gXAv+HGAL/lB0C/58jA/ipKgTs&#10;sTEH4rc5DdW3QhzJsE4tvqpXPbSjX0qrnmdVo5huX5yUdWaWkHxtkI2Dc4uKi3iGiJR8gYaegH2E&#10;qIJ7hLWEeYTHhHqG4H97heZ3e4XrcHuE7mt7hO5re4Tua3uE7mt7hO5re4Tua3uE7mv/aRsC/3oW&#10;Av+KFwL/lxwC/6MhAvStJwPotS4F3r01CtC6QBvEtEwsuq5WO6+oXkmmomVUnp1sXZeZc2aQlXls&#10;ipKBcoWQiXd/jZJ8e4ubf3eKpoJ0ibODcorEg3SM4H90i+V4dYnqcXaI7Wx2iO1sdojtbHaI7Wx2&#10;iO1sdojtbHaI7Wz/axoC/30UAv+NFgH/mhoB/6YeAfCxIwLkuykD2cIwCcu9PxnAuEoqtbJUOqqs&#10;XEehp2NSmaNqXJGfcWSKm3drhJh/cX6WhnZ5k497dJKZfnCQpIFtkLGCa5DBgm2S3X9ukeV4b4/q&#10;cXCO7Wxwju1scI7tbHCO7Wxwju1scI7tbHCO7Wz/bhgC/4ASAf+QFQH/nhcB+6saAey3HgHgwyEB&#10;0sYtCMbBPRi6vEkor7dSOKWyWkWcrWFRk6loWoulb2KEonVpfp98b3idhHRzm415bpmWfGqYon9n&#10;l66AZZi/gWWZ2H9omOV4aZbqcWqU7WxqlO1sapTtbGqU7WxqlO1sapTtbGqU7Wz/cRYC/4MRAf+U&#10;EwH/ohQA9bAUAOa+FADZzBUAzMorB8DGOxa1wUcmqrxRNp+4WEOWs2BOjbBmWIWsbWB+qnNnd6d6&#10;bHKlgnJso4t2aKKUeWShoHxgoK19X6G9fl6i1H1hoeZ2Yp3rcGOb7mxjm+5sY5vubGOb7mxjm+5s&#10;Y5vubGOb7mz/dBMB/4cQAf+YEAD+pxAA57cNANbFCwDQ0BEAxc8oBbnLORSux0Ujo8NPM5m/V0CP&#10;u15LhrhkVH61a1x3snFjcbB4aWuugG1mrYlyYauTdV2rnnhbqqx5Wau8eVis0nlaq+hzXKfsbl2k&#10;72pdpO9qXaTval2k72pdpO9qXaTval2k72r/eREB/4wOAP+eDQDcrggA0rsJAMzICQDH1g4AvdUl&#10;BLLSNhGnzkIgnMpML5LHVDyIw1xHf8FiUHe+aVdwvHBeart3Y2W5f2hguIhsXLeSb1i2nnFVtqtz&#10;U7e7c1K30nNUt+tvVrLvalev8WdXr/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8Wf/fw4B/5MLAOGlBQDS&#10;swcAyb4HAMLLCAC83Q4AtN0jA6raMw2f1kAclNNKKorQUjeAzVpBeMthSnDJaFFqyG9XZMZ2XF/F&#10;f2BaxYhkVsSSZ1PEnmlQxKxqT8S8a07F02pPxe1oUMDzZFG99WFRvfVhUb31YVG99WFRvfVhUb31&#10;YVG99WH/hgoA8JoEANSqBADItgYAvsEFALfPCQCw4xEAqOMlBJ/iNQ2V4D4Zi95IJYHcUDB42lg6&#10;cNhfQmnWZ0lj1W5PXtR2U1nTf1dV04laUtOTXU/ToF9N061gS9S+YErV2GBL1O1eTNH3XEzM+VpM&#10;zPlaTMz5WkzM+VpMzPlaTMz5WkzM+Vr/jwMA2qIAAMqvAwC9uQQAtMYFAKvUCQCk6hQBnOkoBpPp&#10;NA6J6D0Yf+dEInfmTipv5lcyaeVfOGPlZz1f5G9CWuR3RVbkgElT5IpLUOSUTk3kn1BL5axRSeW7&#10;Ukjmz1JI5uhSSOT4UUjh/E9I4fxPSOH8T0jh/E9I4fxPSOH8T0jh/E/hmQAAzakAAL6zAgCzvgMA&#10;qMsFAJ/aCQCY8hgCkPIqB4byMw588TsWdPFDHWzxSyNm8VQpYfFdLV3xZjFZ8W41VvF2N1PxfzpQ&#10;8og8TfKSPkvynUBJ86lBR/O2Qkb0x0NF9N9DRPTwQ0Ty+kJE8vpCRPL6QkTy+kJE8vpCRPL6QkTy&#10;+kLRogAAwK4AALK4AQCnxAIAnNIEAJLtDACM+xwDgvsoB3n7MQxw/DkSafxBF2L8SRxc/FAgV/xZ&#10;I1T9YiZR/WooT/1zKkz+eyxK/oMuSP6NL0b/mDFE/6IyQ/+uM0H/uzRA/8s0P//jND//7zU//+81&#10;P//vNT//7zU//+81P//vNT//7zXEqgAAs7MAAKe/AACaywAAj9oCAIb/DwF+/xwDdf8lBmz/LQpk&#10;/zYOXf8+Elj/RRVS/00YT/9VGkz/XBxJ/2QeR/9rH0T/cyBC/3wiQf+FIz//jyQ9/5olO/+kJjr/&#10;ryY5/7onOP/KJzj/3Cg4/9woOP/cKDj/3Cg4/9woOP/cKDj/3Ci1rwAAp7oAAJrGAACN1AAAgeYB&#10;AHr/EAFw/xgCZ/8hBV//KQdY/zEKUv85DU3/QQ9J/0gRRf9PE0L/VRRA/1wVPf9iFjv/aRc5/3AY&#10;N/95GTX/ghkz/4waMv+XGzD/oRsv/6ocL/+1HC7/vxwu/78cLv+/HC7/vxwu/78cLv+/HC7/vxyp&#10;tQAAmsIAAIzPAAB/3gAAdv8FAGz/DgFi/xQCWv8bA1P/JAVN/ysHR/8zCUP/Ogo//0ELO/9HDDj/&#10;TQ01/1MOM/9YDzH/Xg8v/2QQLf9rESv/cxEp/3wSJ/+GEiX/kBMk/5kTI/+jFCL/qxQi/6sUIv+r&#10;FCL/qxQi/6sUIv+rFCL/qxScvgAAjcsAAH7aAABw5gAAZ/8AAF3/CgFU/xABTf8VAkf/HQNB/yQE&#10;PP8rBTf/MgY0/zgHMP89CC3/Qwgq/0gJKP9NCSb/Ugok/1cKIv9dCyD/Ywse/2sLHP9zDBr/fAwY&#10;/4QMF/+ODRX/lQ0V/5UNFf+VDRX/lQ0V/5UNFf+VDRX/lQ3/UiUD/00vBP9RMgb/VzUH/1o8Cv9b&#10;RQ7/Wk8T/1ldF/9YbRv/Vnsf/1WJIv9TlSX/UqAn/1GoKf9QsSr/ULgr/0/BLP9Pyi3/TtYu/07k&#10;Lv9O7S//TvMv/034MP9N/DD/TP8w/Ez/MPlM/y/4TP8v+Ez/L/hM/y/4TP8v+Ez/L/hM/y//UyQD&#10;/00vBP9UMAX/WTQH/106Cv9fQw7/Xk4T/11aGP9bahz/Wnkh/1iGJP9Wkif/VZ0p/1SmK/9Tri3/&#10;UrYu/1K+L/9RxzD/UdIx/1DhMv9Q6zL/T/Iz/0/3M/9O/DT7Tv80+E3/NPVO/zL0Tv8y9E7/MvRO&#10;/zL0Tv8y9E7/MvRO/zL/UyQD/04uBP9WLwX/XDIH/2A4Cv9iQQ7/YkwT/2BYGP9faB3/XXYi/1uD&#10;Jv9Zjyn/WJos/1ajLv9VrDD/VbMx/1S7M/9TxDT/U841/1LeNv9S6Tf/UfE3/1H2OPtQ+zj3T/84&#10;9E//N/FQ/zXwUP808FD/NPBQ/zTwUP808FD/NPBQ/zT/VCMD/1AtBP9ZLQX/XzAH/2M2Cv9mQA7/&#10;ZkoT/2VVGf9jZR7/YXMj/16AKP9cjCz/W5cv/1mhMf9YqTT/V7A1/1a4N/9VwTj/Vcs5/1TaOv9U&#10;5zv/U/A8+1L2PfZR+z3yUf8971L/O+xS/zjrUv8461L/OOtS/zjrUv8461L/OOtS/zj/VSMD/1Ir&#10;BP9cKwX/Yy4H/2c0Cv9qPg7/a0gT/2pTGf9oYR//ZnAl/2N9Kv9giC//XpMz/1ydNv9bpTj/Wq06&#10;/1i1PP9XvT7/V8c//1bTQfxV5EL5Ve5D9VT2RPBT/ETsVP9B6VX/P+ZV/zzlVf875VX/O+VV/zvl&#10;Vf875VX/O+VV/zv/ViID/1UpBP9fKAX/ZysG/2wyCf9vPA3/cEYT/3BQGf9uXSD/a2sn/2h5Lf9l&#10;hDL/Yo83/2CZO/5eoT79XKlB+1uxQ/pZuUX5WMJH91fOSPVW4ErxVuxL7lX2TOlW/ErlV/9G4lj/&#10;Q95Z/0DdWf8/3Vn/P91Z/z/dWf8/3Vn/P91Z/z//VyID/1knBP9jJgT/aygG/3EwCP90OQ3/dUMT&#10;/3VNGf91WSH/cWcp/210MP1qgDb6Zoo8+GOUQPZhnET0XqRI8lysS/FbtE3vWb1Q7VjJUutX2lPn&#10;VulV5Ff1VOFZ/U/bWv9L1Vv/SNBc/0TPXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c/0T/WCID/1wkA/9m&#10;IwT/byYF/3YuCP96Nwz/e0ES/3tLGf97VSH+d2Mq+XNvMvZuezryaoVB72aPR+xjl0zqYJ9Q6F2n&#10;VOVbr1fjWbha4VfDXd9X0l7aVuZe1lnzWtJc/FXNXv9QyV7/TMVf/0nEX/9IxF//SMRf/0jEX/9I&#10;xF//SMRf/0j/WSEC/18iA/9qIQT/dCQF/3ssB/9/NQv/gT4R/4JIGf2CUiH3fl8r8nlrNe1zdT7p&#10;boBG5WmJTeFlkVTeYZlZ2l+iXNZdql/TXLNh0Fu+Ys5bzGPLWuJjyFzxYMZf+lrBYP5VvWH/Ubpi&#10;/025Yv9LuWL/S7li/0u5Yv9LuWL/S7li/0v/WSEC/2IgA/9uHwP/eCME/38rBv+EMwr/hzwQ/ohF&#10;F/eITiHwhFsr6n5mNuR4cEHfcnpL2W2DUtNpjFjPZpVczGSdX8lipWLGYK5kw1+4ZsFexGe/Xtho&#10;vF/rZrpj91+2ZPtZs2X+VbBl/1CvZf9Pr2X/T69l/0+vZf9Pr2X/T69l/0//WiAC/2UeA/9xHAP/&#10;fCID/4QpBf+JMQn/jDoO+Y5DFvGOTCDqilgr44RiN9t+bEPTeHZMzXN/U8hvh1nEa5BewGmYYr1m&#10;oGW6Zahot2OyarVivmuzYs5ssGLla69m9GSsZ/hdqWj8WKdp/1Omaf9Spmn/UqZp/1Kmaf9Spmn/&#10;UqZp/1L/WyAC/2ccAv90GgL/fyAD/4gnBP+OLwf9kjcM9JRAFOyVSR7kkFUq24pfN9GEaUPKfXJM&#10;xHh7VL90g1q6cYtftm6TZLNrm2evaaRqrWetbKpmuG6oZsdvpWbfb6Vq8Wiia/ZhoGz5W55s/Vae&#10;bP5Vnmz+VZ5s/lWebP5Vnmz+VZ5s/lX/XB8C/2oaAv93GQL/gx8D/4wlBP+SLQb5lzUL75k+Eueb&#10;RhzellIp0pBcN8qJZkLDg29MvH53VLd5f1uydYdgrnKPZapwl2imbZ9so2ypbqBrtHCeasJxnGrX&#10;cZxu7muab/NkmW/4Xpdw/FiXcP1Xl3D9V5dw/VeXcP1Xl3D9V5dw/Vf/Xh4C/2wZAv96GAL/hh0C&#10;/48jA/+WKwX1mzMJ6587EOKgRRnXm1AozJRaNsSNY0K8iGxMtYJ0VLB+fFureoRgpneLZaJ0k2me&#10;cpxtm3ClcJhvsHKVbr1zk2/Qc5Ry626Tc/JmknP2YJBz+lqQc/tZkHP7WZBz+1mQc/tZkHP7WZBz&#10;+1n/Xx0C/24XAv99FwL/iRwC/5IiAv2aKQTxoDAH56Q5Dd6lQxfRn04nx5hYNb6SYUG2jGlLr4dx&#10;VKmCeVukf4Bgn3yIZZt5kGqXdpltk3WicZBzrHONc7p0i3PLdYx253CMd/Boi3f1Yop3+VyKd/pa&#10;inf6Wop3+lqKd/painf6Wop3+lr/YRsC/3EWAv9/FgH/ixoB/5UgAvmeJgPtpC4F46k2CtipQBbM&#10;o0wmwpxWNLmWX0CxkGdKqotvU6SHdlqeg35gmYCFZZR9jWqQe5ZujHmfcYl4qnSGd7Z1hHfHdoV6&#10;5HKGe+9qhXv0ZIV7+F2Fe/lchXv5XIV7+VyFe/lchXv5XIV7+Vz/YxoC/3MUAf+BFQH/jhkB/5ke&#10;AfahIwLqqSoE4K8yB9KsPhXHpkskvaBVM7SaXj+slWVKpZBtUp6MdFmYiHtgk4WDZY6Ci2qKgJNu&#10;hn6dcYJ9p3R/fLR2fXzFdn1+4HN/f+5rf3/zZX9+915/fvhdf374XX9++F1/fvhdf374XX9++F3/&#10;ZRgC/3UTAf+EFAH/kRcB/5wbAfKlIAHmriYC27QuBs6vPRTDqkkjuaRTMa+eXD6nmWRJoJRrUZmQ&#10;clmTjXlfjoqAZImHiGmEhZFugIOacXyCpXR5gbJ2d4HCdnaC3XR5hO1seYPyZnqC9196gvheeoL4&#10;XnqC+F56gvheeoL4XnqC+F7/ZxcC/3cRAf+HEwH/lBUA/p8YAO6qHAHisyEB1bcqBcmzOxO+rkgi&#10;tKhSMKujWj2inmJHm5lpUJSVcFiOkndeiI9+ZIONhml+i49teYmYcXaHo3Nyhq91cIa/dm+H13Vz&#10;ie1tc4jyZnSH9mB0h/dfdIf3X3SH9190h/dfdIf3X3SH91//aRUB/3oQAf+KEQD/lxIA+aMUAOqu&#10;FQDduRcAz7ooBMS3ORG5skYgr6xQL6anWDudo2BGlZ9nT46bblaImHVdgpV8Y32ThGh4kYxsc4+W&#10;cG+OoHJsja10ao29dWmN0nVskO1tbY7xZ26M9mBujPdfboz3X26M919ujPdfboz3X26M91//bBMB&#10;/30PAf+NEAD/mxAA9KgPAOW1DQDVvxAAyr4mA7+7NxC0tkQeqrFOLaGtVzmYqV5EkKVlTYmibFWC&#10;n3NbfJx6YXeagWZymIpqbZaUbmmVnnFmlKtzY5S6c2KVz3Nml+xsZ5XxZmiT9mBokvdfaJL3X2iS&#10;919okvdfaJL3X2iS91//bxEB/4EOAP+RDgDyoAwA2q0JANO4CgDOww4AxMIjA7m/NQ6vu0IcpLdM&#10;KpuzVTeSr1xBiqxjSoOpalJ8pnFZdqR4XnCif2NroIhnZ56Ra2OdnW5fnalwXZ25cFydzXBfn+tr&#10;YZ3yZWKa9mBimfdeYpn3XmKZ915imfdeYpn3XmKZ917/cxAB/4UMAPqWCgDbpQYA0bEIAMu7CADG&#10;xwsAvccgArLFMguowUAZnr5KJ5S6UzSLtlo+g7RhR3yxaE91r29Vb612WmqrfV9lqYZjYaiQZ12n&#10;m2pZp6hrV6e4bFanzGxYqOloWqf0Y1uj+F5co/ldXKP5XVyj+V1co/ldXKP5XVyj+V3/eA0A/4sJ&#10;AN+cAwDSqQYAybQHAMK+BgC8zAgAtc0cAavLLwmhyD0Wl8VII43CUS+Ev1g6fLxfQ3W6ZkpvuG1Q&#10;abd0VWS1fFpftIVeW7OPYVezmmRUsqdlUrK3ZlGzzGZSs+ljVLL3X1Wu+ltWrftaVq37Wlat+1pW&#10;rftaVq37Wlat+1r/fgkA8pECANahAgDKrQUAwLcFALjCBQCyzwkAq9QXAKPTKwaZ0DoSj85FH4XL&#10;Tip9yVY0dcddPW7FZURoxGxJY8JzTl7Be1NZwYRWVcCPWVK/m1xPv6hdTb+4XkzAzV5MwOpcTr/5&#10;WU+8/lVQuv5VULr+VVC6/lVQuv5VULr+VVC6/lX/hQIA3ZgAAM2mAgDBsQMAt7oDAK7GBgCn0woA&#10;oN0VAJndKASQ2zcOhtlCGX3WSyR11FQtbdJcNWfRYzxh0GtBXM9yRljPe0lUzoRNUM6PUE3Om1JL&#10;zqlTSc65VEjPz1RIzutTSc74UErL/05Kyv9NSsr/TUrK/01Kyv9NSsr/TUrK/03njwAA0Z8AAMOr&#10;AQC3tAIArb8DAKPLBgCb2QoAlOUaAY3lKwaE5DUNe+M/FnPiSB5s4VImZuFaLGDgYjJb4Go2V+By&#10;OlPfez1Q34VATd+PQ0rgm0VI4KhGRuC4R0XhzEdF4OhHRd/2RkXe/0RF3v9ERd7/REXe/0RF3v9E&#10;Rd7/REXe/0TZlwAAx6YAALiwAACsuQEAosUCAJjRBgCP6w0Aie4fAoDuKwZ47TQMcO09E2jtRhli&#10;7U4eXe1XI1ntYCdV7WgqUu1xLU/teS9M7YMySu6NNEfumDVF7qU3Q++zOELwxDhB8N85Qe/vOEDt&#10;/ThA7P84QOz/OEDs/zhA7P84QOz/OEDs/zjLoAAAuqsAAK20AAChwAAAlswBAIvZBQCE+BEBfPgf&#10;AnT4KQZs+DIKZPg7D175QxNY+UsXU/lTGlD5Wx1N+mQfSvpsIUj6dCNG+n4lRPuIJkH7kyhA+54p&#10;PvyrKj38uSs7/csrO/3iKzr89Cs6/PcrOvz3Kzr89ys6/PcrOvz3Kzr89yu9qAAArrAAAKG8AACV&#10;yAAAidQAAH7oBQB3/xIBb/8cAmf/JgVg/y8IWf83C1T/Pw5P/0cRS/9OE0f/VhVE/10WQv9kGED/&#10;bBk9/3UaO/9+Gzn/iRw3/5QdNv+gHjX/rB8z/7kfM//IHzL/4iAy/+cgMv/nIDL/5yAy/+cgMv/n&#10;IDL/5yCwrQAAorcAAJXEAACH0AAAe90AAHL9CQBq/xEBYf8ZAlr/IgNU/yoFTv8yB0n/OglF/0EL&#10;Qf9IDD7/Tg47/1UPOP9bEDb/YhE0/2kRMv9yEi//exMt/4YUK/+SFSr/nhUp/6kWKP+zFif/whYn&#10;/8cWJ//HFif/xxYn/8cWJ//HFif/xxaktAAAlsAAAIfMAAB62gAAbesAAGT/BQBc/w4BVP8UAU3/&#10;HAJI/yQEQv8sBT7/MwY6/zkHNv9ACDP/RQgw/0sJLv9RCiv/Vwop/10LJ/9kCyT/bAwi/3YNIP+A&#10;DR7/jA4d/5cOHP+hDhv/rA8b/64PG/+uDxv/rg8b/64PG/+uDxv/rg+XvAAAiMkAAHnWAABr4wAA&#10;X/YAAFb/AABO/woAR/8QAUH/FgI8/x0CN/8kAzL/KgMv/zAEK/82BSf/OwUl/0AFIv9FBiD/SgYe&#10;/1AGG/9WBxn/XAcX/2QIFf9tCBP/dwgR/4EJEP+LCRD/lQkP/5gJD/+YCQ//mAkP/5gJD/+YCQ//&#10;mAn/SScC/0QxBP9LMQT/UDQG/1I6CP9SQwv/UU4P/09cE/9Naxb/THkZ/0uHG/9Jkx3/SJ0f/0im&#10;IP9HriH/R7Ui/0a9I/9GxiP/RtAk/0bgJP9G6iX/RvMl/0b6Jf9G/yX/Rv8l/0b/Jf9G/yT9Rv8j&#10;/Ub/I/1G/yP9Rv8j/Ub/I/1G/yP/SScC/0YvA/9NLwT/UjIG/1U5CP9VQgv/VE0P/1JZE/9QaBf/&#10;T3ca/06EHf9MkR//S5sh/0qkIv9KrCP/SbMk/0m7Jf9IxCb/SM0m/0jdJ/9I6Cf/SPEo/0j5KP9I&#10;/yj/SP8o/kj/KPtI/yf5SP8m+Uj/JvlI/yb5SP8m+Uj/JvlI/yb/SicC/0gtA/9QLQT/VTAG/1g2&#10;CP9ZQAv/WEsP/1VWE/9UZhj/UnQb/1GBHv9PjiH/Tpgj/02hJf9NqSb/TLEn/0u4KP9LwSn/S8oq&#10;/0rZKv9K5iv/SvAr/0r4LP9K/yz9Sv8s+kr/K/dK/yn1Sv8o9Ur/KPVK/yj1Sv8o9Ur/KPVK/yj/&#10;SyYC/0srA/9SKwT/WC4F/1s0CP9dPgv/XUkP/1pUFP9ZYhj/V3Ed/1V+IP9TiiP/UpUm/1GeKP9Q&#10;pir/T64r/061LP9OvS3/Tccu/03TL/9M4zD/TO0w/Ez2MfpM/jH3TP8x9U3/L/JN/y3wTf8r8E3/&#10;K/BN/yvwTf8r8E3/K/BN/yv/SyYC/04pA/9WKQT/XCsF/2AxB/9iOwv/YkYP/2BRFP9eXxn/XG0e&#10;/1p6I/9Yhib/VpEp/1WaLP9Toi7/Uqow/1GxMf9RuTP/UMM0/k/ONftP3zb4Tus39U71OPJO/Tjw&#10;T/817lD/M+tR/zHpUf8v6VH/L+lR/y/pUf8v6VH/L+lR/y//TCUC/1EnA/9aJgP/YCgF/2UvB/9o&#10;OQr/aEMP/2dOFf9lWhr/Ymgg/192Jf9dgSr/Wowu/liWMfxXnjT7VaY2+VStOPhTtTr3Ur479VHJ&#10;PfNR2j7wUOg/7FDzQOlR/T7oU/875lT/OONV/zXhVf8z4VX/M+FV/zPhVf8z4VX/M+FV/zP/TSQC&#10;/1QkA/9dIwP/ZSUE/2otBv9tNgr/bkAO/21LFP9rVhv/aGQh/mVxKPtifS34X4cy9lyRNvNamTry&#10;WKE98FepQO5VsULsVLlE61PERulS0kjlUeVJ4lLySN9U/ETdVv9A21j/PdZZ/zrSWf840ln/ONJZ&#10;/zjSWf840ln/ONJZ/zj/TiQC/1ghA/9hIAP/aiME/3ArBf9zNAn/dD4O/3RIFP9yUhv7b18j9mts&#10;KvJndzHvY4I37GCLPeldlEHmWpxF5FikSeJWrEzgVLRO3VS/UNtUzVDXU+JR0lTwTtBX+0rOWv9F&#10;zVz/Qslc/z7FXP88xVz/PMVc/zzFXP88xVz/PMVc/zz/TyMC/1sfAv9lHQL/biED/3UpBf95MQj/&#10;ejsM/3pEE/p5Thv0dlsj7nFnLOlscjXlaHw84WOFQ91gjkjZXZdM1VyfT9Jap1HPWbBTzVi6VMtY&#10;xlXJV9pWxVfsVcNb+U/CXv9KwF//Rr1g/0K6YP9AumD/QLpg/0C6YP9AumD/QLpg/0D/UiEC/14d&#10;Av9pGgL/cx8D/3omBP9+Lwb/gTgL+4FBEvOASxrsfFcj5ndjLeBxbTjabXdA02mARs9liUvLY5FP&#10;yGCZUsVfoVXCXapXwFyzWb5cv1q8W85buFvlW7de9VW3Yv9PtWP/SrJk/0awZP9DsGT/Q7Bk/0Ow&#10;ZP9DsGT/Q7Bk/0P/VR8C/2EaAv9tGAL/dx0C/34kA/+ELAX+hzUJ9Yg+EO2HSBjlg1Qi3n5fLtR4&#10;aTjOc3NAyW58R8RrhEzAaIxRvWWUVLpjnFe3YqVatGCuXLJguV6wX8derV/fX6xi8VmsZf5Tqmf/&#10;Tqhn/0qmZ/9Gpmf/RqZn/0amZ/9Gpmf/RqZn/0b/Vx0C/2QYAv9wFgL/exwC/4MiAv+JKgT5jDIH&#10;7447DeeORBbeilEh1IRcLcx+ZjjFeG9BwHR3SLtwgE23bYhSs2qQVrBomFmsZqBcqmWpX6dktGCl&#10;Y8Jho2PVYqJl7V2iaftXoWr/UZ9r/0yea/9Jnmv/SZ5r/0mea/9Jnmv/SZ5r/0n/WRwC/2cWAf9z&#10;FQH/fhoB/4cgAv+NJwP0ki8G6pQ4C+GUQhPWj04gzIlZLcWDYze+fWtAuHl0SLN1fE6ucoRTqm+M&#10;V6dtlFuja5xeoGmlYJ5osGObZ71kmWfOZJhp6GGabflamW7/VJdu/0+Wbv9Llm7/S5Zu/0uWbv9L&#10;lm7/S5Zu/0v/WxoC/2kUAf92FAH/gRgB/4odAfyRJALwlywE5Zo0CNyaPxHPlEwfxo5XLL6IYDe3&#10;gmlAsX5xSKx6eU6nd4BTo3SIWJ9xkFybb5hfmG2hYpVsrGSTbLlmkWvJZpBt5GSRcfZckXL+VpBy&#10;/1GQcv9NkHL/TZBy/02Qcv9NkHL/TZBy/03/XRgB/2sTAf95EwH/hBYB/44bAfiVIQHrmygD4aAw&#10;BtWePRDKmEoewZJUK7mMXjaxh2Y/q4JuR6Z+dk6he31TnHiFWJh2jVyUdJVfkXKeY45xqWWLcLVn&#10;iXDFZ4hw4GaKdPRei3b8WIp2/1KJdv9OiXb/Tol2/06Jdv9OiXb/Tol2/07/XxcB/24RAf97EgH/&#10;hxQA/5EYAfSZHQHnoCMC3aUrBM+hOw/FnEgdvJZTKrSQXDWsi2Q/podsR6CDc02bgHpTln2CV5J6&#10;ilyOeJJginacY4d1pmaEdLJognTCaIB022iDePJghHr7WYR5/1SEef9PhHn/T4R5/0+Eef9PhHn/&#10;T4R5/0//YRUB/3AQAf9+EQD/ihIA/5QVAPCdGQDjpR4B16goA8ulOQ7Bn0Ybt5pRKa+VWjSnkGI+&#10;oYtqRpuHcUyVhHhSkIF/V4x/h1yIfZBghHuZY4B6o2Z9ebBoe3m/aXp51ml8fPBhfn76Wn59/lV+&#10;ff9Rfn3/UX59/1F+ff9Rfn3/UX59/1H/YxQB/3IPAf+BEAD/jREA/JgSAOyhEwDfqhYA0awmA8eo&#10;Nw28o0Qas55PJ6qZWDOjlGA9nJBoRZaMb0yQiXZSi4Z9V4aEhVuCgo5ffoCXY3p/oWZ3fq1odX69&#10;aXN+0ml2ge5ieIL6W3iC/lZ5gf9ReYH/UXmB/1F5gf9ReYH/UXmB/1H/ZRMB/3UOAP+DDgD/kA4A&#10;9ZsOAOimDgDZrw8AzK8kAsKrNQy4p0MZrqJOJqadVjGemV47l5VmRJCRbUuLjnRRhox7VoGJg1t8&#10;h4tfeIaVYnSEn2Vxg6toboO6aW2Dzmlvhutjcof5XHOG/VZzhf9Sc4X/UnOF/1Jzhf9Sc4X/UnOF&#10;/1L/aBEB/3gNAP+GDQD2kwwA3qAJANapCgDSsg0Ax7IiAr2vMwqzq0EXqqdMJKGiVTCZnl06kppk&#10;QouXa0mFlHJQgJJ5VXuPgVp2jYlecoySYm6KnWVrialnaIm4aGeJy2hpi+ljbI35XG2M/Vdtiv9S&#10;bYr/Um2K/1Jtiv9SbYr/Um2K/1L/axAB/3sLAP+KCgDimAYA1qMIANCsCQDLtQsAwbYfAbi0MQmu&#10;sD8WpKxKIpyoUy6UpFs4jKBiQIaeaUiAm3BOepl3U3WWflhwlIdcbJOQYGiSm2NkkadlYpC2ZmCR&#10;yWZikudiZZT4XGeS/Vdnkf9SZ5H/UmeR/1Jnkf9SZ5H/UmeR/1L/bg4A/38JAPGOBQDZmwUAz6YH&#10;AMmvBwDEuQgAu7ocAbK4LweotT0Tn7FIIJauUSuOqlk1hqdgPoClZ0V6om5LdKB1UW+efFVqnIVZ&#10;ZpuOXWKamWBemaZiXJm0Y1qZx2NbmuVgX5v3W2Ca/lZhmP9SYZj/UmGY/1JhmP9SYZj/UmGY/1L/&#10;cgsA/4MFAN+TAQDRnwQAyaoGAMGyBQC7vQQAtL8YAKu+LAWiuzoRmbhFHZC1TyiHslcygK9eOnmt&#10;ZUJzq2xIbqlzTWmnelFkpoNWX6SNWVyjmFxYo6ReVqOzX1Wjxl9VpORdWKT2WFqj/1Rbof9QW6H/&#10;UFuh/1Bbof9QW6H/UFuh/1D/dwcA8IkAANaYAADLpAMAwa0EALm2AwCywAQAq8UUAKPFKASbwjcO&#10;kcBDGYm9TCSAulUuebhcNnK2Yz1ttGpDZ7NxSGKxeUxesIFQWq+LVFavl1ZTrqNYUK6yWU+uxllP&#10;ruRYUa72VFOu/1BUrP9NVKz/TVSs/01UrP9NVKz/TVSs/03/fQAA348AAM6dAADDqAIAubACALC6&#10;AgCoxAUAocwPAJvMIwKSyjMKicg/FYHGSR95xFIocsJaMGvBYTdmv2g8Yb5wQVy9eEVYvIFJVLyL&#10;TFG7lk9Ou6NRTLuzUkq7xlJKu+RRTLv2Tk26/0tOuf9JTrn/SU65/0lOuf9JTrn/SU65/0nvhQAA&#10;1JUAAMejAAC6rAEAsLQAAKe/AwCeyQYAldQLAJDVHQGJ1C4GgNI8EHjQRhlxz08has5YKWTNXy9f&#10;zGc0WstuOVbKdz1SyoBAT8mLQ0zJl0VJyaRHR8mzSEbKyEhGyuZHR8n3RUfI/0NIx/9CSMf/QkjH&#10;/0JIx/9CSMf/QkjH/0LejQAAy5wAAL2nAACxsAAAproAAJzEAwCTzwcAit0MAIXfHQF+3ywFdt43&#10;C2/eQxNo3U0aYtxVIF3bXSZY22UqVNptLlDadjJN2oA1StqLN0falzlF2qQ7Q9u0PELcyDxC2+U7&#10;Qtr0OkLZ/jpD2P85Q9j/OUPY/zlD2P85Q9j/OUPY/znQlgAAwaMAALKsAACntQAAnMAAAJHKAwCH&#10;1gcAgOkRAHnpIAJy6SwFa+k2CmTpPw9e6UgUWelRGVXoWhxR6WIgTulrI0vpdCVI6X0nRumIKkPp&#10;kytB6qAtQOqvLj7rwC497NsuPervLj3o/C495/8tPef/LT3n/y095/8tPef/LT3n/y3FnwAAtakA&#10;AKixAACcvAAAkMcAAITSAQB63wYAdPQTAG30IAJm9CoEX/Q0CFr1PQtU9UUPT/VMEkz1VRRJ9l0X&#10;RvZlGET2bhpB9nccP/eBHT33jR8795kgOfimITj4tSI3+cgiNvnjIjb48yI29/wiNvf8Ijb3/CI2&#10;9/wiNvf8Ijb3/CK3pgAAqa4AAJy5AACQxAAAg88AAHfbAABv9goAZ/8TAWD/HQJa/ycDVP8wBU//&#10;OAhK/0AKRv9IDEP/Tw5A/1YPPf9eEDv/ZRI4/24TNv93FDT/ghUy/48WMP+bFy//qRcu/7cYLf/I&#10;GCz/4Rgs/+8YLP/vGCz/7xgs/+8YLP/vGCz/7xirqwAAnrUAAJDBAACCzAAAddkAAGnkAABh/wkA&#10;W/8RAFT/GQFO/yICSf8rBET/MgVA/zoGPP9BBzn/Rwg2/04JM/9UCjH/Wwsu/2IMLP9rDCn/dQ0n&#10;/4AOJf+NDiT/mg8j/6YQIv+zECH/wRAh/9AQIf/QECH/0BAh/9AQIf/QECH/0BCfsgAAkb4AAIPK&#10;AAB11gAAZ+IAAFvxAABU/wYATv8OAEj/FAFC/xwCPf8kAjn/KwM1/zIEMf84BC7/PgUr/0MFKP9J&#10;BiX/TwYj/1YHIf9dBx7/ZQgc/28IGf96CRf/hwkW/5QJFf+fChT/qgoU/7MKFP+zChT/swoU/7MK&#10;FP+zChT/swqTuwAAhMcAAHXTAABn4QAAWOgAAE77AABI/wAAQf8KADv/EAE2/xUBMf8cAS3/IgIp&#10;/ygCJf8tAiL/MgMf/zgDHP89Axr/QgMX/0gEFf9OBBP/VQQR/10FD/9nBQ3/cgUM/30FCv+JBgr/&#10;kwYJ/5wGCf+cBgn/nAYJ/5wGCf+cBgn/nAb/PyoC/z8wA/9EMAP/SDME/0k5Bv9IQgj/Rk0L/0Vb&#10;Dv9DaRH/QXcT/0CFFf8/kRb/PpsY/z6kGP89qxn/PbMa/z26Gv89wxr/PMwb/zzbG/885xv/PPAb&#10;/zz4G/89/xv/Pf8b/z3/G/89/xr/Pf8Z/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/QCoC/0EuA/9HLgP/&#10;SjEE/0w3Bv9LQAj/SksL/0hZD/9GZxH/RHUU/0OCFv9Cjxj/QZkZ/0GiGv9AqRv/QLEb/z+4HP8/&#10;wBz/P8kd/z/WHf8/5R3/P+8d/z/3Hv8//h3/P/8d/z//Hf9A/xz+QP8b/kD/G/5A/xv+QP8b/kD/&#10;G/5A/xv/QCoC/0MsA/9JLAP/TS8E/081Bv9QPgj/TkkM/0xWD/9KZBL/SHIV/0d/GP9Gixn/RZYb&#10;/0SfHP9Epx3/Q64e/0O1H/9CvR//QsYg/0LRIP9C4iH/Qu0h/0L1If9C/SH9Qv8h+0P/IPpD/x/5&#10;Q/8e+UP/HvlD/x75Q/8e+UP/HvlD/x7/QSkC/0YqA/9MKQP/USwE/1MyBv9UPAj/VEcM/1FSD/9P&#10;YBP/TW8X/0x8Gf9KiBz/SZIe/0ibH/9HoyH/R6si/0ayI/9GuiP/RsMk/0XNJf9F3iX/Reom/EX0&#10;JvlF/Cb2Rf8m9Ub/JPRG/yPzR/8h80f/IfNH/yHzR/8h80f/IfNH/yH/QigC/0knAv9QJgP/VSgE&#10;/1gvBf9aOQj/WkQM/1dPEP9VXBT/U2oY/1F3G/9Pgx//To4h/02XI/9MnyX/S6cm/0quJ/9Ktin+&#10;Sb4q/UnJKvpI2Sv3SOcs9EjyLPFI+yzvSf8q7Ur/KOxK/yfrS/8l60z/JetM/yXrTP8l60z/JetM&#10;/yX/QygC/00kAv9UIwP/WiUD/14sBf9gNgf/YEEL/15MEP9bVxX/WWYZ/1dyHv9VfiL+U4kl/FGT&#10;KPpQmyr5T6Ms906qLvZNsi/0TLow80zEMvJL0TPuS+Q06krwNOdL+jPlTf8w5E7/LeJP/yvhUP8p&#10;4VD/KeFQ/ynhUP8p4VD/KeFQ/yn/RiUC/1AhAv9YIAL/XyED/2QqBP9mMwf/Zj0L/2VIEP9iUxX/&#10;YGEb/F1tIPhaeSX1WIQp81aNLfBUljDuUp4z7VGlNetQrTfpTrU5506/O+ZNzDzjTOA9303uPNxP&#10;+TnZUf811lL/MtRT/zDTVP8t01X/LdNV/y3TVf8t01X/LdNV/y3/SiMC/1QeAv9cHAL/ZB8C/2kn&#10;BP9sMAb/bToK/2xED/1qTxX4Z1wc82NoIu9gdCjrXX4u6FqIM+VXkTfjVZk64FOgPt5SqEDcUbFB&#10;2VC7QtZQyEPTUNxEz1DsQ8xS+D/LVf87yVf/N8hY/zTHWf8yxln/McZZ/zHGWf8xxln/McZZ/zH/&#10;TSAC/1cbAv9gGQL/aR0C/28lA/9yLQX/dDcI/XNBDvZxSxTwblgc6mpkJOVlbivgYXkz3F6CONhc&#10;izzTWpQ/0FicQs5Xo0TLVaxGyVW1R8dUwEnFVNBJwlPmScBW9UW+Wf9AvVv/PLxc/zm7Xf81ul3/&#10;Nbpd/zW6Xf81ul3/Nbpd/zX/UB4C/1sZAf9kFgH/bRsC/3QiAv94KgT/ejMH9no9DO94RxPndVQb&#10;4XBfJdprai3TZ3Q0zmR9Osphhj/HX45CxF2WRcFbnki/WqZKvFmvTLpYuk24WMhOtljfTrRZ8Euz&#10;XP1Fsl//QLJg/zywYf85sGH/OLBh/ziwYf84sGH/OLBh/zj/UhsB/14WAf9oFAH/chkB/3kfAv9+&#10;JwP5gDAF8IE5CueAQxHgfFAa1ndbJM9yZi7JbW81xGp4O8BngUC8ZIlEuWKRSLZgmUqzX6FNsV2q&#10;T65ctFGsXMFSqlzUUqhd61CoYPpJqGP/RKhk/0CmZf88pmX/O6Zl/zumZf87pmX/O6Zl/zv/VRkB&#10;/2EUAf9sEgH/dhcB/30cAf+DIwL0hiwE6og1B+GHQA7WgkwZzX1YJMZ3Yi3Ac2s1u290PLdsfEGz&#10;aYRGr2eMSaxllEypY5xPpmKlUaRhr1OiYLxVoGDNVZ5g5lSeZPdNn2f/R59p/0Oeaf8/nWn/PZ1p&#10;/z2daf89nWn/PZ1p/z3/VxcB/2MSAf9vEQH/eRQB/4EZAfuHIAHvjCcC5I4wBdqNPQzPh0oYx4JV&#10;I799Xy25eGg1s3RwPK9xeEKrboBGp2yISqRpkE6gaJhRnWahU5tlq1WYZLhXlmTIWJRk4ViVaPRQ&#10;lmv/Spds/0WWbf9Blm3/QJZt/0CWbf9Alm3/QJZt/0D/WRUB/2YQAf9yEAD/fRIA/4UWAPaMGwHq&#10;kSIB35QrA9OROgvJjEcXwIdTIrmCXCyyfWU1rXltPKh1dUKjc31HoHCES5xujE6ZbJVSlWueVJJp&#10;qFeQabRZjmjDWYxo3FqNbPJTj27/TJBw/0ePcf9Dj3H/QY9x/0GPcf9Bj3H/QY9x/0H/WxQB/2gP&#10;AP91DwD/gBEA/4kTAPKQFwDllhwA2ZkmAs2VOArEkEUWu4tRIbOGWiytgmM0p35rO6F6ckGdd3pG&#10;mXWBS5VziU+ScZFSjm+bVYtupViIbbBahmy/W4Rt1VuGb+9ViHL9Tol0/0mJdP9EiHT/Q4h0/0OI&#10;dP9DiHT/Q4h0/0P/XRIB/2sOAP94DgD/gw8A/YwQAO2UEgDgmhUA05wkAsiZNgm/lEMVto9PIK6K&#10;WCunhmEzoYJoO5x/cEGXfHdGk3l+S493hk+LdY9SiHOYVoRyoliBca5af3G8XH1x0Fx/c+xWgXb7&#10;T4N4/0qDeP9Fgnj/RIJ4/0SCeP9Egnj/RIJ4/0T/XxEB/20MAP96DQD/hQ0A8o8NAOeYDQDbnw4A&#10;zp8iAcSdNAi6mEIUspNNH6qPViqjil8ynIZmOpeDbUCSgHVFjX58Sol8hE6FeoxSgniVVn53oFl7&#10;dqtbeXW6XHd2zVx4d+pYe3r6UX18/0t9fP9GfXz/RX18/0V9fP9FfXz/RX18/0X/YRAB/28LAP99&#10;CwD1iAoA35MIANibCgDTogwAyaMfAb+gMge2nEATrZdLHqWTVCiej10xmItkOZKIaz+NhXJFiIN6&#10;SoSAgU6Af4pSfH2TVXh8nVh1e6lbcnq4XHF6ylxyfOhYdX75UXeA/0x3gP9Hd4D/RneA/0Z3gP9G&#10;d4D/RneA/0b/ZA8A/3IJAP9/CADljAUA2JYHANGeCQDOpQoAxKYdAbqkLwaxoD4RqJxJHaCYUyeZ&#10;lFswk5BiOI2NaT6IinBEg4h4SX6Gf016hIhRdoKRVXKBm1hvgKdabH+1XGuAyFxrgeVZboP3UnGE&#10;/01yhP9IcoT/R3KE/0dyhP9HcoT/R3KE/0f/Zg0A/3UHAPaDBQDcjwMA0pgGAMyhBwDIqAgAv6ka&#10;ALWoLQWspDwQpKBHG5ydUSWUmVkvjpZgNoiTZz2CkG5DfY52SHmMfUx0ioVQcIiPVGyHmVdphqVZ&#10;ZoazW2WGxVtlhuNZaIj2UmuK/01siv9IbIn/R2yJ/0dsif9HbIn/R2yJ/0f/aQsA/3gEAOWHAADW&#10;kgMAzZwFAMakBgDBqwYAua0XALCsKwSnqToOn6ZFGZaiTyOPn1ctiJxfNYKZZjt9l2xBeJVzRnOT&#10;e0tukYNPao+NUmaOl1VjjaNYYI2xWV+Nw1pejeBYYo/1UmSQ/01mkP9IZo//R2aP/0dmj/9HZo//&#10;R2aP/0f/bAgA/nwAAN6KAADQlgIAyJ8EAMCnBAC5rgMAsrIUAKqxKAOhrzcMmaxDF5GoTSGJpVUq&#10;gqNcMnygYzl3nmo+cpxxRG2aeUhomYFMZJeLUGCWlVNdlqJVWpWwV1mVwVdYld5WW5bzUF2X/0xf&#10;l/9HYJb/RmCW/0Zglv9GYJb/RmCW/0b/cAMA64EAANaPAADKmgEAwaMDALmqAgCxsgEAqrcRAKO3&#10;JAKbtTQKk7JAFIqvSh6DrVMnfKtaLnaoYTVwp2g7a6VvQGejd0Rion9IXqGJTFqglE9Xn6BRVJ+u&#10;U1OfwFNSn91SVZ/zTleg/0pZoP9GWZ//RVmf/0VZn/9FWZ//RVmf/0X/dQAA4IYAAM+TAADEnwEA&#10;uqcBALGuAACptgAAob0NAJu9IAGUvDEHi7o9EIO3SBp8tVAidbNYKm+yXzBqsGY2Za9tO2CtdT9c&#10;rH5DWKuHR1Wqk0pRqp9MT6quTU2qwE1NqtxNTqrySVCq/kZSqf9DUqn/QlKp/0JSqf9CUqn/QlKp&#10;/0LyfAAA14wAAMiZAAC9owAAsqsAAKmyAACguwIAl8QJAJLFGwCLxCwEg8I6DHvBRBV0v04dbr1W&#10;JGi8XSpju2QwX7psNFq5dDlWuHw8U7eHP0+3kkJMtp9ESratRki2wEZIt91FSbbyQ0q1/0FLtf8+&#10;S7T/PUu0/z1LtP89S7T/PUu0/z3igwAAzZIAAMGfAAC0pwAAqq8AAKC4AACWwAMAjMoHAIbNFACB&#10;zSYCesw1CHPLQQ9sykoXZslTHWHIWyNcx2IoWMZqLFTGcjBQxXwzTcWGNkrEkjlHxJ87RcSuPETF&#10;wTxDxd88RMTzO0TD/zlFwv83RcH/N0XB/zdFwf83RcH/N0XB/zfViwAAxZoAALekAACrrAAAoLQA&#10;AJa+AACLxwQAgdAIAHjZDgB12SABb9gvBGnYPAlj1kYQXtZQFVnVWBpV1GAfUdRoIk7UcSZL03sp&#10;SNOFK0XTki5C1J8vQdSvMD/VwjE/1eEwP9PyMD/S/S8/0f8uP9D/Lj/Q/y4/0P8uP9D/Lj/Q/y7K&#10;lAAAu6EAAK2pAACisQAAlrsAAIvEAACAzQMAddgIAG/kEQBq5CABZOQtA17kOAdZ5EELVeRLD1Hk&#10;VBJN5F0WSuRlGEfkbhtF5HcdQuSCH0DkjiE+5ZsjPOWqJDvmvCQ65tMkOeXuJDnj+iM54v8kOeL/&#10;JDni/yQ54v8kOeL/JDni/yS/ngAAr6YAAKOuAACXuAAAisIAAH7MAABz1gIAaeUJAGTvFABf8CAB&#10;WfArA1TwNQVP8D4HS/FGCkfxTgxE8VcOQvFfED/yZxI98nAUOvJ7FTjzhxY285QYNfSiGTP0sRky&#10;9cUaMfXiGjH08Rkx8f4ZMfH/GTHx/xkx8f8ZMfH/GTHx/xmypAAApasAAJi2AACLwAAAfsoAAHHV&#10;AABl3gAAXvUKAFn8EwBT/B4BTvwnAkr9MANF/TkFQf1ABj7+SAc7/k8JOP9XCjb/Xgsz/2cMMf9w&#10;DS7/fA4s/4kPK/+WECn/pBAo/7QRJ//HESf/4REm//IRJv/2ESb/9hEm//YRJv/2ESb/9hGnqQAA&#10;mbMAAIu+AAB+yQAAcNMAAGTeAABY5wAAUv8JAE3/EQBH/xkBQ/8iAT7/KgI6/zIDN/85AzP/PwQw&#10;/0YFLf9NBSv/VAYo/1sHJv9jByP/bQgh/3kJH/+HCR7/lQod/6MKHP+xChv/wAsa/9YLGv/fCxr/&#10;3wsa/98LGv/fCxr/3wubsQAAjbwAAH7HAABw0gAAY94AAFXkAABL9QAARv8FAED/DgA7/xQAN/8b&#10;ATP/IwEv/ykCK/8wAij/NQIl/zsDIv9BAx//RwMd/04DGv9VBBj/XgQV/2gFE/90BRH/ggUQ/5AG&#10;EP+dBg//qQYO/7UGDv+6Bg7/ugYO/7oGDv+6Bg7/ugaOugAAf8UAAHDRAABi3gAAVOUAAEbrAAA/&#10;/gAAOf8AADT/CQAv/w4AK/8UACf/GgEj/yEBH/8lARz/KgEZ/y8BFv80AhT/OgIR/0ACEP9GAg7/&#10;TgIM/1YCCf9gAwf/bAME/3gDA/+GAwL/kQMB/50DAf+hAwH/oQMB/6EDAf+hAwH/oQP/Ni0C/zku&#10;Av8+LgP/QDID/0A4BP8+QQb/PEwI/zpaCv84aAz/NnYO/zWDD/80jxD/M5kR/zOhEf8zqRL/MrAS&#10;/zK3Ev8yvxL/MsgT/zLTE/8y4xP/Mu0T/zL2Ev8z/hL/M/8S/zP/Ev8z/xH/M/8R/zP/EP8z/xD/&#10;M/8Q/zP/EP8z/xD/Ni0C/zssAv9ALAP/Qy8D/0M1BP9CPgb/QEoI/z5XC/88ZQ3/OnMP/ziAEP83&#10;jBH/N5YS/zafE/82pxP/Nq4U/za1FP82vBT/NcUV/zXQFf814BX/NusV/zb0Ff82/RT/Nv8U/zb/&#10;FP43/xP+Nv8T/Tb/Ev02/xL9Nv8S/Tb/Ev02/xL/NywC/z4qAv9DKgL/Ri0D/0cyBP9GPAb/RUgI&#10;/0NVC/9BYg3/P3AQ/z19Ef88iRP/O5MU/zucFf86pBb/OqsW/zqyF/86uRf/OcIX/znMF/853Rj/&#10;OekY/znzGP86+xj8Ov8X+jr/F/k6/xb4Ov8W+Dr/Ffg6/xX4Ov8V+Dr/Ffg6/xX/OSsC/0EnAv9G&#10;JwL/SikD/0svBP9MOQb/S0UI/0hRC/9GXg7/RGwR/0J5E/9BhRX/QI8X/0CYGP8/oBj/P6cZ/z6u&#10;Gv8+thr/Pr4b/z7IG/891hz+PeYc+z7xHPg++hz1Pv8c8z7/GvI//xnxP/8Z8T//GPE//xjxP/8Y&#10;8T//GPE//xj/PSgC/0UkAv9KIwL/TiUD/1EsBP9SNgb/UUEI/09NDP9MWg//SmcS/0h0Ff9HgBf/&#10;RosZ/0WUG/9EnBz/Q6Qd/kOrHv1Csh/8Qrog+kLEIPlC0CH2QeIh8kLuIu9C+SLtQv8g60P/H+pD&#10;/x3pRP8c6ET/G+hE/xvoRP8b6ET/G+hE/xv/QCUC/0ghAv9PIAL/UyEC/1cpA/9ZMwX/WD4I/1ZJ&#10;DP9SVRD/UWMU/09vF/5Nexr7S4Yd+UqPH/dJmCH2SJ8i9EemJPNHriXxRrYm8Ea/J+9FyyjsRd4p&#10;6EXsKeVG+CjiR/8m4Uj/JN9J/yLeSf8g3Un/H91J/x/dSf8f3Un/H91J/x//QyIC/0weAf9THAL/&#10;WR4C/10mA/9fMAT/XzoH/11FC/9aUBD9WF4V+FVqGfVTdh3yUYAh70+KJO1NkybrTJop6UuiK+dK&#10;qSzlSbEu5Ei7L+JIxzHgSNkx3EjqMdhJ9i7US/8r0kz/KdBN/ybPTv8lzk7/I85O/yPOTv8jzk7/&#10;I85O/yP/Rx8B/1AaAf9XGAH/XhwB/2MjAv9mLAT/ZjYG/2RBCvpiTA/0X1kV71xlG+tZcCDnVnsl&#10;5FSEKeFRjS3eUJUw3E+dMtlOpTPWTa010023NtFMwjfPTNE4zEzmOMlN9DXHT/8xxVH/LsRS/yvD&#10;U/8pwlP/J8JT/yfCU/8nwlP/J8JT/yf/ShwB/1QXAf9cFQH/YxkB/2kgAv9sKQP/bTIF+Ww9CfJp&#10;Rw7rZlQV5WNgHOBfayLbXHUo1ll/LdJXiDDPVZAzzFSYNspToDjHUqc6xVGwO8NQuzzBUMk9v1Df&#10;PbxR8Du6U/w3uVX/M7hX/y+3WP8tt1j/K7dY/yu3WP8rt1j/K7dY/yv/TRoB/1cUAf9gEgH/aBcB&#10;/24dAf9yJQL7cy4D8nM4B+lxQw3iblAU22lcHNNlZiTOYnAqyV96L8ZcgjPDW4o2wFmSOb1Ymju7&#10;VqI+uFWrP7ZVtUG0VMJCslTUQrBV6kGuV/k8rln/N61b/zOtXP8wrV3/Lq1d/y6tXf8urV3/Lq1d&#10;/y7/UBcB/1oSAf9kEAD/bRQA/3MaAf93IQH0eSkC6nozBeJ4PwrZdEwTz3BYHMlrYiTEaGwrv2V1&#10;MLtifTW4YIU4tV6NPLJclT6vW51BrVqmQ6tZr0SpWbxFp1jMRqRY5UakW/ZAo17/O6Nf/zejYP8z&#10;o2H/MaNh/zGjYf8xo2H/MaNh/zH/UxUB/10QAP9oDwD/cBIA/3cWAPt8HAHufyQB5IAtA9p/OwjP&#10;ekkSx3VUG8FxXyS7bWgrtmpwMbJneTavZYA6q2OIPahhkECmYJhDo16hRaBeq0eeXbdInF3GSZpc&#10;30maX/JEmmL/Pppj/zmbZf82m2X/M5tl/zObZf8zm2X/M5tl/zP/VRMB/2AOAP9rDgD/dBAA/3sS&#10;APWBFwDohB4A3ocnAdGENwfIf0YRwHtRG7l2WyO0cmUrr29tMapsdTananw6o2iEPqBmjEGdZJRE&#10;mmOdR5dip0mVYbJLk2HBTJFh2EyRY+9HkmX9QZJn/zyTaf84k2r/NZNq/zWTav81k2r/NZNq/zX/&#10;VxEB/2MNAP9uDAD/dw4A/38PAPCFEQDjiRYA1osjAcuINQbChEMQuoBPGrN7WSOtd2IqqHRqMaNx&#10;cTafbnk7nGyBP5hqiEKVaZFFkmeaSI9mo0qNZa9MimW9TYll0U6JZ+xKimn7Q4tr/z6Mbf86jG7/&#10;N4xu/zeMbv83jG7/N4xu/zf/WRAA/2ULAP9xCwD/egsA8YIMAOiJDQDdjg4Az48gAcaNMga9iUEP&#10;tYRNGa6AViKnfF8qonhnMJ11bzaZc3Y6lXF9P5JvhUKObY5Gi2yWSYhqoEuFaqxNg2m6T4FpzE+B&#10;auhMg235RYRv/z+FcP87hnH/OIZx/ziGcf84hnH/OIZx/zj/Ww8A/2cIAP9zCADzfQgA3oYHANmM&#10;CQDVkQsAypIeAMGQMAW4jT8OsIhKGKmEVCGigF0pnX1lMJh6bDWTd3M6j3V7PoxzgkKIcotGhXCU&#10;SYJvnkx/bqlOfG23T3ttyVB6buZNfHH4Rn5z/0F/dP89gHX/OoB1/zqAdf86gHX/OoB1/zr/XQ4A&#10;/2oGAP92BgDkgAMA2YkGANKPCADPlAoAxZYbALyULgSzkT0Nq41IF6SIUiCehVsomIFjL5N+ajWO&#10;fHE5inp4PYZ4gEKDdohFf3WRSXxzm0x5cqdOdnK1UHRyxlB0cuNPdnX2R3h3/0J6eP8+e3n/Ont5&#10;/zp7ef86e3n/Ont5/zr/XwwA/2wEAPV5AgDegwIA04sFAM2SBwDJlwgAwJkZALeYLAOvlTsMp5FH&#10;Fp+NUB+ZiVknk4ZhLo6DaDSJgW85hX92PYF9fkF9e4ZFeXqPSXZ4mUxzd6VOcHeyUG53xFBtd+BP&#10;cHn1SHJ7/0N0fP8+dX3/O3V9/zt1ff87dX3/O3V9/zv/YQoA/28CAOh8AADZhgEAz44EAMiVBgDD&#10;mgYAu5wWALOcKgOqmTkLopVFFJuRTh2UjlcmjotfLYmIZjOEhm04gIR0PXuCe0F3gIRFdH+NSHB9&#10;l0ttfKNOanywT2h8wVBnfN1Qan7zSW2A/0Nugf8/b4H/PG+B/zxvgf88b4H/PG+B/zz/ZAgA/3IA&#10;AOF/AADTiQEAypIDAMOYBAC9ngQAtqATAK6gJwKlnTYJnZpDE5aXTRyPk1UkiZFdK4SOZDF/jGs3&#10;eopyO3aIeUByhoJEboWLR2qDlUpngqFNZIKuT2KCv09hgtpPZITySWaF/0Nohv8/aob/PGqG/zxq&#10;hv88aob/PGqG/zz/ZwQA9nYAANyCAADOjQAAxZUCAL6cAwC3oQIAr6QRAKikJAKgojQImJ9AEZGc&#10;ShqKmVMihJdbKX6VYjB5kmk1dZBwOnCPdz5sjX9CaIyJRmWKk0lhiZ9LXomsTV2JvU5cidZNXorw&#10;SGCL/kNii/8/Y4z/PGOM/zxjjP88Y4z/PGOM/zz/agAA5noAANWGAADJkQAAwJkBALifAQCwpQAA&#10;qKkOAKKpIQGaqDEGk6U+D4ujSBiEoFEgfp5ZJ3icYC1zmmcyb5huN2qWdTxmlX0/YpSHQ1+SkUZb&#10;kp1JWZGrSleRu0tWkdNLV5LvR1qS/UJck/8+XZP/O12T/ztdk/87XZP/O12T/zv/bgAA4H4AAM6L&#10;AADElQAAup0AALGjAACpqQAAoa4LAJuvHQGUri4EjKw7DIWqRhV+qE4ceKZWI3KkXSptomQvaaFr&#10;NGSfczhgnns8XJ2FP1mcj0JVm5xFU5uqR1GbukdQm9FHUZvuRFOb/EBVm/88Vpv/Olab/zpWm/86&#10;Vpv/Olab/zrxdAAA2YMAAMiQAAC+mgAAs6EAAKqnAAChrgAAl7UGAJK2GACMtSoDhbQ3CX6yQhF3&#10;sEwYca5UH2ytWyVnq2IqYqppL16pcTNaqHo3VqeDOlOmjj1QpptATaWpQUulukJLptFCS6XtP02l&#10;/DxOpP85T6T/N0+k/zdPpP83T6T/N0+k/zfkegAAz4kAAMKVAAC2nwAArKUAAKKsAACYswAAjrsC&#10;AIi9EgCDvSUBfLwzBna7Pw1vukkUarhRGmW3WR9gtmAkXLVnKVi0byxUs3gwUbOCM02yjTZKspo4&#10;SLGoOkayuTpFstE6RrHtOUew/DZHsP80SK//M0iv/zNIr/8zSK//M0iv/zPbggAAx5AAALucAACu&#10;owAApKoAAJmxAACPuQAAhMADAHvGDQB4xh4Ac8YuA23FOghnxEUOYsNOE13DVhhZwl4dVcFmIVHB&#10;biROwHcoS8CBK0i/jC1Fv5ovQ7+oMUG/ujFBwNIxQb7uMEG9/S9BvP8uQbz/LUG8/y1BvP8tQbz/&#10;LUG8/y3OigAAv5gAALGgAACmqAAAm7AAAJC4AACFvwAAescEAG/PCQBr0RUAZ9EmAWPRNARe0EAI&#10;WdBKDFXPUxBRz1sUTs9jGEvOaxtIznUeRc5/IELOjCJAzpkkPs6oJjzOuiY8z9QmPM3vJTvM+yU7&#10;y/8lO8r/JTvK/yU7yv8lO8r/JTvK/yXDkwAAtZ4AAKimAACdrgAAkbYAAIW/AAB5xwAAb84EAGTW&#10;CQBe3hEAW94gAFfeLQJT3zoEUN9EBkzfTglJ31cMRt9fD0PfaBFB33ETPt98FTzfiRc64JYZOOCl&#10;Gjfgtxo24c0aNt/sGjXe+Ro03f8bNNz/GzTc/xs03P8bNNz/GzTc/xu5nAAAqqQAAJ6rAACStQAA&#10;hb4AAHnHAABtzwAAYtYDAFjhCABV6hMAUesgAE3rKwFJ6zUCRew+BELsRwU/7E8HPe1YCTrtYAo4&#10;7WoMNu50DTPugA4y7o4PMO+dEC7vrREt8MARLfDeESzu8REs7P4RLOv/ECzr/xAs6/8QLOv/ECzr&#10;/xCtogAAoKkAAJOzAACGvQAAecYAAGzPAABg2AAAVd4AAE7zCgBK9xMARvgdAEP4JwE/+DACO/k4&#10;Ajj5QAM1+kcEM/pPBTD7VwUu+18GK/xpByn8dAgn/IIJJf2QCST9oAoj/rAKIv7ECyH/4Ash/fIK&#10;IPz8CiD8/Aog/PwKIPz8CiD8/AqipwAAlbEAAIe7AAB5xgAAbM8AAF/ZAABS3wAASOgAAEP/CAA/&#10;/xAAO/8ZADf/IQA0/ykBMP8wAS3/NwIq/z4CJ/9EAiX/SwMi/1MDIP9cAx3/ZgQb/3IEGf+ABRf/&#10;jwUW/58GFf+vBhT/wAYU/9YGE//pBhP/6QYT/+kGE//pBhP/6QaXrwAAiLoAAHrFAABszwAAXtoA&#10;AFDgAABE5gAAPPUAADf/BAAz/w0AL/8TACv/GgAo/yEAJf8nASH/LQEe/zIBG/84ARn/PwEW/0YC&#10;FP9NAhH/VgIQ/2ACDv9sAgz/ewML/4sDCv+aAwr/qAMJ/7UDCP/CAwj/wgMI/8IDCP/CAwj/wgOK&#10;uAAAe8MAAGzOAABe2wAAT+IAAELnAAA27AAAMf8AACz/AAAn/wcAI/8OACD/EgAc/xgAGP8dABX/&#10;IQAS/yYAEP8sAQ7/MQEN/zcBCv8+AQj/RgEF/08BAf9ZAQD/ZgEA/3QBAP+CAgD/kAIA/5wCAP+m&#10;AgD/pgIA/6YCAP+mAgD/pgL/Li8C/zMsAv83LQL/ODAC/zc2A/80PwT/MUsG/y9YB/8sZgj/KnQJ&#10;/ymBCv8ojQv/KJcL/yifC/8opgz/J60M/ye0DP8nuwz/J8QM/yfODP8o3gv/KOkL/yjzC/8o+wv/&#10;KP8K/yn/Cv8p/wr/Kf8K/yj/Cv8o/wr/KP8K/yj/Cv8o/wr/MC0C/zYqAv85KgL/Oy4C/zo0A/84&#10;PAT/NkkG/zNWB/8xYwn/L3EK/y1+C/8tigz/LJQM/yycDf8spA3/LKsN/yyxDf8suQ3/K8EN/yzL&#10;Df8s2g3/LOcN/yzxDf8s+g3/LP8M/i3/DP0t/wz9Lf8M/Sz/C/0s/wv9LP8L/Sz/C/0s/wv/MisB&#10;/zkoAv89KAL/PyoC/z4wA/89OgT/PEYG/zlTCP83YAn/NW0L/zN6DP8yhg3/MZAO/zGZDv8xoQ//&#10;MagP/zCuD/8wtQ//ML0Q/zDHEP8w1BD/MOQQ/zHvEP4x+Q/7Mf8P+TH/D/gx/w73Mf8O9zH/DvYx&#10;/w72Mf8O9jH/DvYx/w7/NSgB/zwlAf9AJAL/QycC/0MsA/9ENwT/QkMG/0BPCP89XAr/O2kM/zl2&#10;Df84gg//N4wQ/zeVEf82nRH/NqQS/zarEv82shP/NboT/zXDE/81zxP8NeET+TbtE/Y29xPzNv8T&#10;8Tb/EvA2/xLwN/8R7zf/Ee83/xDvN/8Q7zf/EO83/xD/OSUB/0AhAf9FIAH/RyIC/0kpAv9KNAT/&#10;ST8F/0ZLCP9EWAr/QmUN/0BxD/8+fRH/PYcS/z2RFP48mRX9PKAV/DunFvo7rhf5O7YX+Du/F/Y7&#10;yhj0O9wY8DvqGO079hjqO/8X6Dz/F+c8/xbmPf8V5T3/FOU9/xTlPf8U5T3/FOU9/xT/PSIB/0Qe&#10;Af9JHAH/TR4B/1AmAv9RMAP/UDsF/05GCP9LUwv/SGAO/0ZsEftFeBP4RIIV9kOMF/RClBjzQZwZ&#10;8UGjG+9AqhvuQLIc7T+7Hes/xh7pP9Ue5T/oH+JA9B7fQP4d3UH/G9tC/xrZQv8Y2EL/F9hC/xfY&#10;Qv8X2EL/F9hC/xf/QB8B/0gaAf9OGAH/UhsB/1YjAv9YLAP/VzcE/1VCB/9STQv5UFoO9U1nEvFM&#10;chbuSn0Y60iGG+lHjx3nRpcf5UWeIONEpiLhRK4j4EO3JN5DwiXcQ9Am10PlJtNE8yTQRf4izUb/&#10;IMxH/x7KR/8cyUj/G8lI/xvJSP8byUj/G8lI/xv/RBsB/0wWAf9SFAH/WBgB/10fAf9fKAL/XjID&#10;/V09BvZaSQrwV1UP6lViE+ZSbRjiUHcc306BH9xMiiLZS5Ik1UqaJtNJoSjRSakpz0iyKs1IvCvL&#10;SMksyEjfLMVI7yvCSvwowEv/Jb9M/yK+Tf8gvU3/H71N/x69Tf8evU3/Hr1N/x7/RxgB/08TAf9W&#10;EQD/XhUA/2IcAf9lJAH+ZS0C9GQ4Be1hQwnmX1EO4FxdFNpYaBrUVnIe0FR7IsxShCbKUIwox0+U&#10;KsVOmyzDTqMuwU2sL79MtjC9TMIxu0zTMrhM6TG2TvgttFD/KrNR/yezUv8kslL/IrJS/yKyUv8i&#10;slL/IrJS/yL/ShUB/1MRAP9bDwD/YhIA/2gXAP9qHwH2aygB7GsyA+RpPgfcZkwN02JYFM1fYxvI&#10;XG0gxFp2JMFYfii+VoYru1WOLrlTljC2Up4ytFKmM7JRsDWwUbw2rlDLN6xQ4zeqUvQzqVT/LqhW&#10;/yuoV/8oqFf/JahX/yWoV/8lqFf/JahX/yX/TRMA/1YOAP9fDQD/ZxAA/2wTAPtwGQDvcSIB5HEs&#10;AttwOgXRbEgMyWhUFMNlXxu+Ymghul9xJrZdeSqzW4EtsFqJMK5YkTOrV5k1qVahN6dWqzilVbY6&#10;o1XFO6FV3TufVvA3n1j+Mp9a/y6eW/8rnlz/KJ5c/yieXP8onlz/KJ5c/yj/UBEA/1kMAP9jDAD/&#10;aw0A/3AQAPV0EwDodhoA3XclAdF2NgTIckQMwW5QFLtrWxu2Z2QhsWVtJ61idSuqYHwvp1+EMqRd&#10;jDSiXJQ3n1udOZ1apjuaWbE9mFm/PpdZ0z6VWuw7lV37NZZe/zGWX/8tlmD/KpZg/yqWYP8qlmD/&#10;KpZg/yr/Ug8A/1wKAP9mCQD/bgoA9nQMAO94DgDhexIA1HwgAMp7MwTBd0ELunRNE7RwWBuubGEh&#10;qWppJ6ZncSuiZXgvn2SAM5xiiDaZYZA4ll+ZO5Reoj2RXq0/j127QI1dzUGMXug/jWH5OI1i/zOO&#10;ZP8wjmT/LI5l/yyOZf8sjmX/LI5l/yz/VQ4A/18GAP9pBgD0cgYA4ngGANt8CQDZfwwAzYEdAMR/&#10;MAO7fD8KtHhLEq11VRqocV4ho25mJp9sbiubanUvmGh9M5VnhDaSZYw5j2SVPIxjnz6JYqpAh2G3&#10;QoVhyUKEYuRBhWT3O4Zm/zWHZ/8xh2j/Lodp/y2Haf8th2n/LYdp/y3/VwwA/2EEAP5sAwDkdQEA&#10;23sFANOACADQgwoAx4UaAL6ELQO2gTwJr31IEqh5UhmidlsgnXNjJplwayuVbnIvkW15M45rgTaL&#10;aYk6iGiSPIVnnD+CZqdBgGa0Q35mxUR8ZuFDfmj1PH9q/zeAa/8zgWz/L4Fs/y+BbP8vgWz/L4Fs&#10;/y//WQsA/2MBAPRvAADfeAAA1H8EAM6DBgDKhwgAwogYALmHKwKxhToIqoFGEaN+UBidelkfmHdh&#10;JZN1aCqPc28vi3F3M4hvfjaFboY6gmyPPX9rmUB8aqVCeWqxRHdqwkR2at1EeGzzPnlu/zh6b/80&#10;e3D/MHxw/zB8cP8wfHD/MHxw/zD/WwgA/2YAAOdyAADaewAAz4IDAMmHBQDEigYAvIwVALSLKAKs&#10;iTgHpYVEEJ6CThiYf1cek3xfJI55ZiqKd20uhnV0MoJ0fDZ/coQ5fHGNPXlwl0B2b6JCc26vRHFu&#10;wEVwbtlFcnDxP3Ny/zl1c/81dnT/MXZ0/zF2dP8xdnT/MXZ0/zH/XQYA/2kAAOJ0AADUfQAAy4UC&#10;AMSKBAC/jQUAt48TALCPJgGojTUHoIpCDpqGTBaTg1UdjoFdJIl+ZCmFfGstgXpyMn14eTV6d4I5&#10;dnaLPHN1lUBwdKBCbXOtRGtzvUVqc9VFbHTvQG52/jpvd/82cXj/MnF4/zFxeP8xcXj/MXF4/zH/&#10;XwIA92wAAN53AADQgQAAx4gBAMCNAwC5kQMAspMRAKuTIwGjkTMGnI5ADZWLShWPiFMciYZbIoSD&#10;YiiAgWktfH9wMXh+dzV0fIA4cXuJPG56kz9reZ5CaHirRGZ4u0VkeNFFZnnuQGh7/Tpqe/82a3z/&#10;Mmt8/zJrfP8ya3z/Mmt8/zL/YQAA6m8AANl6AADMhAAAw4sAALuRAQC0lQEArJcOAKWXIQGeljEF&#10;l5M+DJCQSBSKjlEbhItZIX+JYCd7h2crd4VuMHOEdTRvgn03a4GHO2iAkT5lf5xBYn6pQ2B+uURf&#10;fs9EYH/sQGKA/DpkgP82ZYH/M2aB/zJmgf8yZoH/MmaB/zL/ZAAA5XIAANN+AADHhwAAvo8AALaV&#10;AACumQAAppsMAKCcHgCZmy4Ekpk7CouWRhKFlE8Zf5FXH3qPXiV1jmUqcYxsLm2KczJpiXs2ZoiE&#10;OWKGjz1fhZo/XIWoQVqFt0JZhcxCWoXqP1yG+zpehv82X4f/Ml+H/zJfh/8yX4f/Ml+H/zL9aAAA&#10;4HYAAM2CAADCjAAAuZMAALCZAAConQAAn6AJAJmhGgCToCsDjJ84CIWdQxB/mkwXeZhUHXSXXCJw&#10;lWMna5NqLGeScTBkkXkzYI+CN1yOjTpZjZk9V42mP1SNtkBTjctAVI3pPVaN+jlXjf81WY7/MlmO&#10;/zFZjv8xWY7/MVmO/zHtbQAA2XsAAMiHAAC9kAAAtJgAAKqdAAChoQAAl6YEAJGnFQCMpycChaY1&#10;Bn+kQA15okoUc6BSGm6fWR9pnWAkZZxnKGGbbyxemncwWpiAM1aXizZTl5c5UZalO0+WtDxOlsk8&#10;TpboOk+W+TZRlv8zUpb/MFKW/zBSlv8wUpb/MFKW/zDmcgAA0IAAAMKMAAC4lgAArZwAAKOhAACZ&#10;pgAAjq0AAIiuEQCDriIBfa0xBHesPQpyqkcQbKlPFmeoVxtjp14fX6ZlJFukbSdYpHUrVKN/LlGi&#10;iTFOoZY0S6GkNkmhtDZIocg3SKDnNUmg+TJKn/8wS5//Lkuf/y1Ln/8tS5//LUuf/y3deQAAyYYA&#10;ALySAACxmgAApqAAAJymAACRrAAAhrIAAH22DQB5th0AdbYsAm+1OQZqtEMLZbNMEWCyVBZcsVsa&#10;WLBjHlWvayFRr3MlTq59KEutiCpIrZUtRa2jLkStsy9DrcgvQqznL0Or+S1Eq/8rRKr/KUSq/ylE&#10;qv8pRKr/KUSq/ynRgAAAwY0AALWYAACpnwAAnqUAAJOsAACIsgAAfbgAAHG+BgBuvxUAar8mAWa/&#10;MwNhvj8HXb5IC1m9UQ9VvVkTUbxgF068aBpLu3EdSLt7H0W6hyJCupQkQLqiJj66syY9usgmPbro&#10;Jj24+SU9t/8kPbb/Iz22/yM9tv8jPbb/Iz22/yPHiAAAuZUAAKydAAChpAAAlqsAAIqyAAB/uQAA&#10;c78BAGjGBQBgyg4AXsodAFvKLAFXyjgDVMpDBVDKTAhNyVULSsldDkfJZhFEyW8UQcl5Fj/IhRg8&#10;yJMaOsiiGznJsxw4yckcOMjoHDfH+Rw3xf8cNsT/HDbE/xw2xP8cNsT/HDbE/xy+kQAAsJsAAKSj&#10;AACYqgAAjLIAAIC5AAB0wAAAaMcAAF3NBQBT0woAT9cSAE3YIgBL2DAASdg8AkbYRgNE2U8EQdlY&#10;Bj/ZYQg82WsKOtl2DDfZgg412pAPNNqgEDLasREx28cRMdrnETDY9hIw1v8TL9T/Ey/U/xMv1P8T&#10;L9T/Ey/U/xOzmgAApqEAAJqpAACNsQAAgLoAAHTBAABoyQAAXM8AAFLVAwBI3AgAReUSAEPlHgBB&#10;5ioAPuY1ATvnPgE550cCN+dQAzToWQQy6GIFMOhtBi7peQcs6YcIK+qWCSnqpwoo6roKJ+vWCifp&#10;8Aon5/0JJub/Cibm/wom5v8KJub/Cibm/wqooAAAnKcAAI+wAACCuQAAdMIAAGjKAABb0QAAT9cA&#10;AEXdAAA+7gkAPPIRADnzGwA28yUANPQuADH0NwEu9T8BLPVHASn2TwIn9lcCJfdhAyP3bAMh+HoE&#10;H/iJBB75mgUc+asFG/rABRr63gUa+fIFGvf9BRn2/wUZ9v8FGfb/BRn2/wWepgAAka8AAIO5AAB1&#10;wgAAZ8sAAFrTAABN2gAAQt8AADjlAAA1+wcAMf8PAC7/FgAr/x8AKf8mACX/LQAj/zQAIP87AR7/&#10;QwEb/0sBGf9TARb/XQIU/2oCEv94AhH/iAIQ/5oCEP+rAw7/vgMO/9UDDv/tAw7/8AMO//ADDv/w&#10;Aw7/8AOTrgAAhLgAAHbCAABnzAAAWtUAAEzcAAA/4QAANeYAAC30AAAq/wIAJv8LACP/EQAg/xcA&#10;Hf8dABn/IwAW/ykAFP8vABL/NQAQ/z0ADv9FAQz/TgEK/1gBB/9lAQX/dAED/4UBAv+WAQH/pgEA&#10;/7UBAP/GAQD/ygEA/8oBAP/KAQD/ygGGtwAAd8EAAGjMAABa1wAAS94AAD7kAAAy6QAAJ+0AACP/&#10;AAAf/wAAG/8FABf/DAAU/xAAEf8UAA//GAAN/x0AC/8iAAj/KAAF/y4AAv81AAD/PQAA/0cAAP9S&#10;AAD/XgAA/20AAP9+AQD/jgEA/5sBAP+pAQD/qwEA/6sBAP+rAQD/qwH/Ki0B/y4rAf8wKwH/MC4C&#10;/y41Av8pPQP/JUkE/yNXBP8hZAX/H3IG/x1/Bv8digb/HZQG/x2cB/8cowf/HKoH/xyxB/8cuAb/&#10;HL8G/xzJBv8c1gb/HeUG/x3vBv8d+QX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d&#10;/wX/LCsB/zAoAf8zKAH/MysC/zExAv8tOgP/K0cE/yhUBf8mYQX/JG8G/yJ8B/8ihwf/IpEH/yGZ&#10;B/8hoQj/IacI/yGuCP8htQj/IbwI/yHGB/8h0Qf/IeIH/yLtB/8i9wf/Iv8G/SL/Bvwi/wb8Iv8G&#10;/CL/Bvsi/wb7Iv8G+yL/Bvsi/wb/LigB/zMlAf82JQH/NycB/zUtAv80OAP/MkQE/y9RBf8sXgb/&#10;KmsH/yl3B/8ogwj/J40I/yeWCf8nnQn/J6QJ/yerCf8nsgn/J7kJ/yfCCf8nzQn/J94J/yfrCfwn&#10;9gj5KP4I9yj/CPYo/wj1KP8I9Sj/CPUo/wj1KP8I9Sj/CPUo/wj/MiUB/zciAf86IQH/OyMB/zsp&#10;Av87NAL/OUAE/zZNBf80Wgb/MWYH/zBzCP8ufwn/LokK/y6SCv8tmQv/LaEL/y2nC/8trgv/LbUM&#10;/y2+DP4tyQz7LdkM+C3oC/Qu9AvxLv4L7y7/C+4u/wvtLv8L7C7/Cuwu/wrsLv8K7C7/Cuwu/wr/&#10;NSIB/zseAf8/HQH/QB8B/0ImAf9CMQL/QDwD/z5IBf87VQb/OWII/zduCv82eQv/NYQM/TSNDfw0&#10;lQ36NJwO+TOjDvczqg/2M7IP9TO6D/MzxQ/yM9IP7jPlD+o08g/nNP0P5TT/D+Q0/w7iNf8O4jX/&#10;DeE1/w3hNf8N4TX/DeE1/w3/OR4B/z8aAf9DGAH/RhoB/0kjAf9JLQL/SDgD/0VEBf9DUAf/QF0J&#10;+z5pC/g9dA31PH8O8zuID/E7kBDvOpgR7TqfEuw5phPqOa4T6Tm2FOc5wRTmOc4V4jnjFd458RXb&#10;OvwU2Dr/E9U7/xLTO/8S0jv/EdI7/xDSO/8Q0jv/ENI7/xD/PRsB/0MWAP9IFAD/TBcB/08fAf9Q&#10;KAH/TzMC/00/BPtKSgb1R1cJ8UZkDO1Ebw7pQ3kR50KDE+RBixTiQJMW4D+bF98/ohjdPqoZ2z6z&#10;Gtg+vRrWPsob0j7fG84+7xvLP/sayUD/GMdA/xfGQf8VxUH/FMRB/xTEQf8UxEH/FMRB/xT/QRcA&#10;/0cSAP9MEAD/UhQA/1YbAP9XJAH/Vi4C+FQ5A/FRRQbrT1IJ5k1eDOFLaRDdSXQT2Uh9FtVGhhjS&#10;RY4a0EWWHM5EnR3MRKUeykOtH8hDtiDGQ8MhxUPTIcFD6SG+RPcfvEX/HbpG/xu5R/8ZuEf/GLhH&#10;/xe4R/8XuEf/F7hH/xf/RBQA/0sQAP9RDgD/VxEA/1sWAP9dHgD5XSgB71szAudZPwTgV00I2lRZ&#10;DdNSZBLOUG4Wyk53GcdMgBzFS4gewkqQIMBKlyG+SZ8jvEinJLpIsCW4SLwmt0jLJ7RH4yeySfMl&#10;sEr/Iq5L/x+uTP8drUz/G61N/xqtTf8arU3/Gq1N/xr/RxEA/08NAP9WDAD/XA4A/2ASAP1iGADw&#10;YyEA5mIsAd5gOgPUXkgHzVtUDcdYXxPDVmkXv1RyG7xSeh65UYIhtlCKI7RPkSWyTpknsE2iKK5N&#10;qyqsTLYrqkzELKhM2yymTe8qpE/9JqRQ/yOjUf8go1L/HqJS/x2iUv8dolL/HaJS/x3/Sg8A/1IK&#10;AP9aCQD/YAsA/2UOAPVnEQDoaBgA3WckANJmNQLKZEQHw2FQDb1eWxO5XGQYtVptHLFYdSCuV30j&#10;rFWEJalUjCinU5QqpVKdLKNSpi2hUbEvn1G+MJ1R0TCbUeovmlP6KppV/yaZVv8jmVb/IZlX/x+Z&#10;V/8fmVf/H5lX/x//TQ0A/1UGAP9dBQD7ZAcA72kJAOlrDADhbBAA020eAMlsMQLCakAHu2dMDbVk&#10;VxOwYWAZrF9pHahdcSGlXHgkolqAJ6BZhyqdWJAsm1eYLplWojCWVawylFW5M5NVyjORVeUzkVf3&#10;LZFZ/ymRWv8lkVv/I5Fb/yGRW/8hkVv/IZFb/yH/TwsA/1cCAP9hAgDqaAEA3m0EANhwCADVcAsA&#10;y3IbAMJxLgK6bz0GtGxJDa5pVBOpZ10ZpGRlHaFibSGdYXQlml98KJhegyuVXYstkluUMJBbnjKN&#10;Wqg0i1m1NYpZxjaIWeE2iFz0MIhd/yuJXv8oiV//JYlf/yOJX/8jiV//I4lf/yP/UQkA/1oAAPVk&#10;AADgbAAA13EDANB0BgDNdQkAxHYXALx2KgG0dDoFrnFGDKduURKia1oYnmliHZpnaSGWZXElk2R4&#10;KJBigCuNYYgui2CRMYhfmjOGXqU1g16yN4JewjeAXtw4gF/yM4Fh/y2CYv8pgmP/JoJk/yWCZP8l&#10;gmT/JYJk/yX/UwYA/10AAOdnAADbbwAA0HQCAMp4BQDGeQcAvnoVALZ6KAGveDcFqHZEC6JzThKc&#10;cFcYmG1fHZRrZyGQam4ljWh1KIpnfSuHZYUuhGSOMYFjlzR/YqI2fGKvOHpivjl5YtU5eWPvNHpl&#10;/i97Zv8rfGf/KHxn/yZ8Z/8mfGf/Jnxn/yb/VQMA/2AAAONqAADVcgAAzHgBAMV7AwDAfQUAuX4S&#10;ALF+JQGqfTUEo3pBCp13TBGXdFUXknJdHI5wZCCKbmskh2xyKIRreiuBaoIufmmLMXtnlTR4Z6A2&#10;dmasOHRmvDlzZtE6c2ftNnRp/TB1av8sdmv/KXdr/yd3a/8nd2v/J3dr/yf/VwAA9mMAAN9tAADR&#10;dQAAyHsAAMF/AgC7gAMAtIEQAKyCIwGlgTIEnn4/CZh7ShCSeVMWjXZbG4l0YiCFcmkkgXFwJ35v&#10;dyt7bn8ueG2IMXVskjRza543cGqqOW5quTptas46bWvrN29t/DFwbv8tcW7/KnFv/yhxb/8ocW//&#10;KHFv/yj/WQAA62UAANtwAADNeAAAxH4AALyCAQC2hAEAroUOAKeGIACghTADmoI9CJOASA+OfVEV&#10;iXtZGoR5YB+Ad2cjfHVuJ3l0dSp2c30uc3KGMXBxkDRtcJw3am+oOWhvtzpnb8s6Z3DpN2lx+jJr&#10;cv8tbHP/Kmxz/yhsc/8obHP/KGxz/yj/XAAA52gAANVzAADJewAAwIIAALiGAACxiAAAqYkNAKKK&#10;HQCciS4ClYc7B4+FRQ6Jgk8UhIBXGX9+Xh57fGUieHtsJnR5cypxeHstbneEMGt2jjNodZo2ZXSm&#10;OGN0tTlhdMk6YXTnOGN2+TJldv8uZnf/K2d3/ylnd/8pZ3f/KWd3/yn/XwAA42wAANB2AADFfwAA&#10;vIUAALSKAACsjAAAo44KAJ2OGgCXjisCkIw4BoqKQwyEh0wSf4VVGHqEXB12gmMhc4BqJW9/cSls&#10;fnksaH2CL2V8jDJie5g1X3qkN116szhcesc5XHrlN157+DJfe/8uYHz/K2F8/ylhfP8pYXz/KWF8&#10;/yn1YgAA3m8AAMx6AADAgwAAt4kAAK+OAACmkQAAnZIGAJeTFwCRkygBi5I2BYWQQQt/jkoReoxS&#10;FnWKWhtxiGEfbYdoI2qGbydmhHcrY4OALmCCijFdgZY0WoGjNliAsjdWgMU3VoDjNliB9zFZgf8t&#10;W4L/KluC/ylbgv8pW4L/KVuC/ynsZgAA2HMAAMd+AAC8hwAAs44AAKmSAACglQAAlpgBAJCZEwCK&#10;mSQBhZgyBH+WPgl5lEgOdJNQFG+RVxlrkF4daI5lIWSNbSVgjHUoXYt+K1qKiC5XiZQxVImhM1KI&#10;sDRRiMM1UIjiNFKI9jBTiP8sVIj/KVWI/yhViP8oVYj/KFWI/yjmawAA0HgAAMKDAAC3jAAArZIA&#10;AKOWAACamgAAjp4AAIefEACDnyAAfp8vAnidOwdznEUMbptNEWmZVRZlmFwaYZdjHl6WaiFblXIl&#10;V5R8KFSThitRkpIuTpKgMEySrzFLksIxSpHgMUyR9S1Nkf8qTpD/KE6Q/yZOkP8mTpD/Jk6Q/ybe&#10;cAAAyX0AALyJAACykgAAp5cAAJ2bAACTnwAAhqQAAH6mDAB6phsAdaYqAXCmNwRspUEJZ6NKDWOi&#10;UhJfoVkWW6FhGVigaB1Un3AgUZ56I06dhCZLnZEpSJyeKkacrixFnMEsRZzfK0Wb9ClGmv8nR5r/&#10;JUea/yRHmv8kR5r/JEea/yTUdwAAwoQAALaPAACrlgAAoZwAAJagAACLpQAAf6oAAHSuBQBvrxQA&#10;bK8kAGivMgJkrj0FX61GCVusTw1YrFYRVKteFFGqZhdOqm4aS6l4HUipgyBFqI8iQ6idJEGorSVA&#10;qMAlP6jfJT+m9CNApf8iQKX/IUCk/yBApP8gQKT/IECk/yDKfgAAu4sAAK+VAACkmwAAmaEAAI6m&#10;AACCrAAAd7EAAGq2AABjuA4AYbgdAF64LAFauDgCV7hCBVO4SwhQt1MLTbdbDkq2YxBHtmsTRLV1&#10;FkK1gRg/tY4aPbWcHDu1rBw6tcAdObXfHDmz9Bw5sv8cObH/Gzmw/xs5sP8bObD/Gzmw/xvBhgAA&#10;tJMAAKeaAACcoAAAkacAAIWtAAB5swAAbbgAAGK9AQBWwgcAU8MUAFLDIwBQxDABTcQ7AkrERQNH&#10;xE4FRcRXB0LDXwlAw2gLPcNyDTvDfg84w4wRNsObEjXDqxMzw8ATM8PgEzPB9RMywP8UMr//FDG+&#10;/xQxvv8UMb7/FDG+/xS4kAAAq5kAAJ+gAACTpwAAh64AAHu0AABuuwAAY8AAAFjFAQBNygUARM8M&#10;AEPQFwBC0CUAQNAyAD/RPQE90UcBO9FQAjnSWQM20mMENNJuBTLSegcw0ogILtKYCS3TqQks074K&#10;LNPfCSvR8woqz/4LKc7/DCnN/w0pzf8NKc3/DSnN/w2umAAAop8AAJamAACJrgAAfLYAAG+9AABj&#10;wwAAV8gAAEzNAABC0gMAOdkJADXfEAA03xsAMuAnADHhMgAw4T0ALuJHAC3iUAEr4loBKuNlAijj&#10;cQIm5H8DJeSPAyPloQQi5bQEIeXNBCDk7AQg4vsEH+H/BR/g/wUf4P8FH+D/BR/g/wWkngAAmKUA&#10;AIuuAAB9tgAAcL4AAGPGAABWywAAS9AAAEDVAAA23AAAL+UHAC3tEAAr7hgAKe4iACfvKwAl7zQA&#10;I/A8ACHwRQAf8U4AHfJYARvyZAEZ83EBGPOBARf0kgIV9KUCFPW6AhP11gIT9O8CEvL8AhLw/wIS&#10;8P8CEvD/AhLw/wKapAAAja0AAH+2AABxvwAAY8cAAFbOAABJ0wAAPdoAADPfAAAq4wAAJvQFACT7&#10;DQAh/BMAHv0bABz9IgAZ/ikAF/4xABX/OQAT/0EAEf9KABD/VQAO/2EADP9vAQz/gAEK/5MBCf+m&#10;AQj/ugEH/9QBB//rAQb/9gEG//YBBv/2AQb/9gGPrAAAgLYAAHK/AABjyQAAVtEAAEjYAAA73QAA&#10;MOIAACbmAAAf8AAAHP8AABn/CQAW/w4AFP8TABH/GQAP/x4ADf8kAAv/KwAJ/zIABv87AAP/RAAA&#10;/08AAP9cAAD/awAA/30AAP+QAAD/owAA/7QAAP/GAAD/1gAA/9YAAP/WAAD/1gCCtQAAc78AAGTJ&#10;AABW0wAAR9sAADrgAAAu5QAAI+kAABrtAAAV/QAAEv8AABD/AgAO/wkAC/8NAAj/EAAE/xMAAf8Y&#10;AAD/HgAA/yQAAP8rAAD/MwAA/z0AAP9JAAD/VgAA/2YAAP94AAD/igAA/5sAAP+oAAD/sQAA/7EA&#10;AP+xAAD/sQD/JSsB/ygpAf8pKQH/KCwB/yMyAf8eOwL/GkcC/xdVA/8VYgP/E3AD/xJ8A/8ShwP/&#10;EpED/xKZA/8SoAP/EqcD/xKtA/8RtAP/EbsD/xHEA/8RzgP/Ed8D/xHrAv8S9gL/Ev4C/xL/Av8S&#10;/wL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/KCkB/ysmAf8sJgH/KykB/ygvAf8iOAL/IEQC/x1S&#10;A/8bXwP/GGwD/xd5BP8XhAT/F44E/xeWBP8WnQT/FqQE/xaqBP8WsQT/FrgE/xbAA/8WygP/FtsD&#10;/xboA/8X9AP/F/0D/Bf/AvsX/wP7F/8D+hf/A/oX/wP6F/8D+hf/A/oX/wP/KiYB/y4jAf8vIgH/&#10;LyUB/ywrAf8qNQL/J0EC/yROA/8iWwP/IGgE/x50BP8dgAT/HYoE/x2SBf8dmgX/HaEF/x2nBf8d&#10;rQX/HbQE/x29BP8dxwT/HdQE/h3mBPsd8gT3HvsD9R7/BPQe/wTzHv8E8x7/BPIe/wTyHv8E8h7/&#10;BPIe/wT/LiIB/zIfAf80HgH/MyAB/zImAf8yMgH/Lz4C/yxKA/8qVwP/J2QE/yZwBf8lewX/JIUF&#10;/ySOBv8klgb/JJ0G/ySjBv8kqgb9JLEG/CS5Bvskwwb5JM8G9iTjBvIk8AXuJfoF7SX/Busl/wbq&#10;Jf8G6SX/Bukl/wbpJf8G6SX/Bukl/wb/Mh4B/zYbAP84GQD/OBsB/zojAf85LQH/ODoC/zVGA/8y&#10;UgT/MF8E/y5rBf8tdgb9LIAH+iyJB/krkQf3K5kI9SufCPQrpgjzK60I8Su1CPArvwjuK8sI6yvf&#10;COcs7gjkLPoI4iz/CeAs/wneLP8I3iz/CN0s/wjdLP8I3Sz/CN0s/wj/NRoA/zoWAP89FAD/PxcA&#10;/0EfAP9BKQH/QDQB/z1BAv86TQP8OFoF+DZlBvQ1cQfxNHsI7zOECe0zjQnrMpQK6TKbCugyogvm&#10;MqoL5DKyDOMyuwzhMsgM3zLcDNoy7A3VM/gN0jP/DdAz/wzOM/8MzTT/C8w0/wvMNP8LzDT/C8w0&#10;/wv/ORYA/z4SAP9BEAD/RRMA/0gbAP9IJAD/Ry8B/kQ7AvdCRwPxP1QF7D5gBug8awjlO3YJ4jt/&#10;C+A6iAzdOZAN2zmXDtk4ng/WOKYQ1DiuEdI4txHQOMMSzjjTEso46BLHOfcSxDn/EcI6/xDBOv8P&#10;wDr/Dr86/w6/Ov8Ovzr/Dr86/w7/PRMA/0IPAP9GDQD/SxAA/04WAP9PHwD9TikB9Ew0AexIQQLm&#10;R04E4EVbBttEZgnWQnAM0kF5Ds9AghDNQIoRyj+RE8k/mRTHPqAVxT6oFsM+sRfBPrwXwD7LGL0+&#10;4hi6PvIXtz//FrVA/xS0QP8Ts0H/EbNB/xCzQf8Qs0H/ELNB/xD/QBAA/0YMAP9LCgD/UQ0A/1MR&#10;AP9UGADzVCIA6VItAeFQOwHaT0kD0k1VB8xLYAvISWoOxUhzEcJHexO/RoMVvUWLF7tFkxi5RJoZ&#10;t0OiGrVDqxu0Q7YcskPEHbBD2R6tQ+0dq0X8GqlF/xioRv8WqEb/FadH/xOnR/8Tp0f/E6dH/xP/&#10;RA4A/0oIAP9QBgD/VQoA/1gNAPdZEQDqWBgA31ckANRXNQHMVUQExlRQCMFSWwy9UGUQuU5tE7ZN&#10;dha0TH0YsUuFGq9KjRutSZUdq0mdHqlIpiCnSLAhpUi9IqRIzyKhSOgioEn4Hp9L/xueS/8ZnUz/&#10;F51M/xadTP8WnUz/Fp1M/xb/RwsA/00CAP9UAgD3WgQA610HAOddCwDhXBAA010eAMpdMAHDXD8E&#10;vVpMCLdYVwyzVmARr1RpFKxTcRepUXgap1CAHKRPhx6iT48goE6YIZ5NoSOcTaskmk24JZlMyCaW&#10;TOImlU71IpRP/x+UUP8clFH/GpRR/xiUUf8YlFH/GJRR/xj/SQgA/1AAAPtYAADlXgAA3WIDANZj&#10;BwDUYQoAymIZAMJjLAG7YjsDtGBICK9dUwyqW1wRplpkFaNYbBigV3QbnVV7HZtUgyCZVIsillOT&#10;JJRSnSWSUacnkFGzKI5RwymNUd0qjFLyJotU/yKLVf8ei1b/HItW/xqLVv8ai1b/GotW/xr/TAQA&#10;/1MAAOxcAADfYgAA1GYBAM5oBQDLZwgAwmcWALpoKAGzZzgDrWVFB6hjUAyjYVkRn19hFZtdaBiY&#10;XHAblVp3HpNZfyGQWIcjjlePJYxXmSeJVqMph1avKoVVvyuEVtUsg1fvKYNY/iSDWf8ghFr/HoRa&#10;/xyEWv8chFr/HIRa/xz/TgEA/1cAAOVfAADYZgAAzmoAAMdsAwDDawUAvGwSALRtJQCtbDUDp2pC&#10;B6FnTQycZVYRmGNeFZRiZRiRYGwbjl90HoxeeyGJXYMkhlyMJoRblSiBWqAqf1qsLH1auy18Ws8u&#10;e1vsK3xc/CZ8Xf8ifV7/H31e/x19Xv8dfV7/HX1e/x3/UAAA9VkAAOFjAADSagAAyW4AAMJwAQC9&#10;cAMAtnAQAK5xIgCocDICoW4/BpxsSguXalMQkmhbFI5mYhiLZWkbiGNwHoVieCGCYYAkgGCJJn1f&#10;kil7Xp0reF6pLXZeuC51XswvdF7pLXVg+id2Yf8jd2L/IHdi/x53Yv8ed2L/Hndi/x7/UgAA7FwA&#10;ANxmAADObQAAxHIAAL10AAC3dAEAsHQOAKl1HwCidC8CnHI9BZdwRwqRblEPjWxZFIlqYBeFaWcb&#10;gmhuHn9mdSF9ZX0kemSGJ3djkCl1Y5sscmKnLnBiti9vYskvbmLmLm9k+ShwZf8kcWb/IXFm/x9x&#10;Zv8fcWb/H3Fm/x//VAAA6F8AANdpAADKcAAAwHUAALl4AACyeAAAq3gNAKR5HQCeeC0Bl3c6BZJ1&#10;RQqMck4OiHBWE4RvXheAbWQafWxrHXprcyB3ansjdGmDJnJojSlvZ5ksbGalLmpmsy9pZsYwaGbk&#10;L2po9ylraf8lbGn/Imxq/yBsav8gbGr/IGxq/yD/VwAA5GIAANJsAADGcwAAvXgAALV7AACtfAAA&#10;pXwKAJ99GgCZfCoBk3s4BI15QwmId0wOg3VUEn9zWxZ7cmIZeHBpHXVvcCBybngjb22BJmxsiylq&#10;bJcsZ2ujLmVrsi9ka8QwYmvhL2Rs9ipmbf8mZm3/I2du/yBnbv8gZ27/IGdu/yD2WQAA4GUAAM5v&#10;AADCdgAAuXwAALF/AACpgAAAoIAHAJmBFwCUgSgBjoA1A4h+QQiDfEoNfnpSEXp4WRV2d2AZc3Zn&#10;HHB0bh9tc3YjanJ/JmdxiSlkcZUrYnChLWBwsC9ecMIvXXDfL19x9Spgcf8mYXL/I2Jy/yBicv8g&#10;YnL/IGJy/yDvXAAA3GkAAMpyAAC+egAAtYAAAK2EAACkhQAAmoUDAJSFFACOhiUBiYQzA4ODPgd+&#10;gUgLeX9QEHV+VxRxfV4YbntlG2t6bB5oeXQiZXh9JWJ3hyhfdpMqXHafLFp1ri5ZdcAuWHXdLll2&#10;8ypbdv8mXHf/I1x3/yBcd/8gXHf/IFx3/yDqYAAA1WwAAMV2AAC6fgAAsYQAAKiIAACfiQAAlIoA&#10;AI2KEQCIiyEAg4owAn6JOwV5h0UKdIZODnCEVRJsg1wWaYJjGmaBah1igHIgX397I1x+hSZZfZEp&#10;V3yeK1V8rCxTfL4tUnzaLVN88ilVfP8lVnz/Ild8/yBXfP8gV3z/IFd8/yDlZAAAz3AAAMF6AAC2&#10;gwAArYkAAKOMAACZjgAAjY8AAIaQDgCBkR0AfZAsAXiPOARzjkIIbo1LDGqMUxBniloUY4lhF2CI&#10;aBtdh3AeWoZ5IVaFgyRUhY8mUYScKE+EqipNhLwqTYTXKk2D8SdPg/8kUIP/IlCD/x9Qg/8fUIP/&#10;H1CD/x/eaQAAyXUAALyAAACyiAAAqI0AAJ2RAACTkwAAhZYAAH6XCwB5lxkAdZcoAXGXNQNslj8G&#10;aJVICmSUUA1hk1cRXZJeFVqRZhhXkG4bVI93HlGOgSBOjo0jS42aJUmNqSZIjbsnR43UJ0eM8CRI&#10;jP8iSYv/IEqL/x5Ki/8eSov/HkqL/x7VbgAAw3sAALeFAACsjQAAopIAAJeWAACMmQAAf5wAAHWe&#10;BQBwnxMAbZ8jAGmfMAFlnjsEYZ5FB12dTQpanFQNV5tcEVSaYxRRmmsXTpl0GUuYfxxImIseRZeZ&#10;IEOXqCFCl7oiQZfTIkGW7yBClf4eQpX/HUOU/xxDlP8cQ5T/HEOU/xzMdQAAvIEAALGMAACmkgAA&#10;m5cAAJGbAACFnwAAeaMAAGqnAABlpw4AY6gcAGCoKwFdqDYCWadABFanSQZTplEJUKZZDE2lYA5K&#10;pWkRR6RyFESkfRZCo4kYP6OXGj2jpxs8o7kcO6PSGzui7xs7oP4aO5//GTyf/xg8n/8YPJ//GDyf&#10;/xjEfAAAtokAAKqSAACflwAAlZwAAImhAAB9pgAAcaoAAGSuAABasQgAV7EUAFWyIwBTsjABULI7&#10;Ak2yRANLsU0FSLFVB0WxXQlDsWULQLBvDT6weg87sIcROa+WEzevphQ2r7gUNbDRFDWu7xQ0rf4U&#10;NKz/FDSr/xQ0q/8UNKv/FDSr/xS7hQAAr5AAAKOXAACYnQAAjKMAAICoAAB0rQAAaLIAAFy2AABQ&#10;ugEASbwNAEi8GQBGvScARb0zAEO9PQFBvUcBP71QAj29WAM6vWEFOL1rBja9dwg0vYQJMr2TCjC9&#10;pAsvvbcMLr7QCy687gwtuv4NLLn/DSy4/w4suP8OLLj/Diy4/w6zjwAAppcAAJudAACPowAAg6oA&#10;AHawAABqtQAAXroAAFK+AABHwgEAPccGADjJEAA3yRsANsonADXKMwA0yz0AM8tHADHLUQEwy1sB&#10;LsxlAizMcQIqzH8DKcyQBCfMoQQmzbQEJc3OBCXL7gQkyfwGI8j/ByPH/wcjx/8HI8f/ByPH/wep&#10;lgAAnp0AAJKjAACFqwAAeLIAAGu4AABfvgAAUsIAAEfGAAA9ygAANM8EACvUCQAm2Q8AJdkZACXa&#10;JQAk2jAAI9s7ACPbRQAi3FAAId1bACDdaAAe3nYAHd6HARzfmQEa36wBGd/EARje5wEY3PgBGNv/&#10;Ahfa/wIX2v8CF9r/Ahfa/wKgnAAAlKMAAIerAAB5swAAbLoAAF/BAABSxgAARsoAADvOAAAx0wAA&#10;KdkAACHeBQAe6A4AHegVABvpHgAZ6ScAGOowABbqOQAV60MAFOxOABLsWgAR7WcAEO53ABDuigAO&#10;754ADvCzAA3wzQAM7+wADO38AAzr/wAM6/8ADOv/AAzr/wCXowAAiasAAHu0AABtvAAAX8QAAFLK&#10;AABFzgAAOdMAAC/YAAAl3QAAHeEAABjsAgAW9wsAFPcRABH4FwAQ+B4ADvklAA35LQAL+jUACfs/&#10;AAf7SgAE/FcAA/1mAAL+dwAA/YsAAP2fAAD8tQAA/NEAAPztAAD8/AAA/P0AAPz9AAD8/QCLqwAA&#10;fbQAAG69AABgxgAAUs0AAETSAAA32AAALN0AACLhAAAZ5QAAE+oAABD6AAAO/wYADf8MAAr/EAAH&#10;/xQABP8aAAH/IAAA/ycAAP8wAAD/OgAA/0UAAP9TAAD/YgAA/3UAAP+KAAD/nwAA/7MAAP/HAAD/&#10;5QAA/+UAAP/lAAD/5QB/tAAAcL0AAGHHAABT0AAAQ9YAADbdAAAq4gAAH+YAABbqAAAQ7QAADPoA&#10;AAn/AAAG/wAAAv8EAAD/CQAA/w0AAP8QAAD/FAAA/xoAAP8hAAD/KQAA/zQAAP9AAAD/TgAA/14A&#10;AP9yAAD/hwAA/5oAAP+qAAD/uQAA/7kAAP+5AAD/uQD/ICkB/yInAf8iJwH/HyoB/xkwAf8SOQH/&#10;EEUB/w1TAf8MYAH/Cm0C/wl5Av8JhAL/CY4B/wmWAf8JnQH/CaMB/wmpAf8JsAH/CLcB/wi+Af8I&#10;yAH/CNYB/wjmAf8I8QH/CPsA/wj/AP8I/wD/Cf8B/wn/Af8J/wH/Cf8B/wn/Af8J/wH/IyYB/yUk&#10;AP8lJAD/IycB/x0sAf8YNQH/FUIB/xJQAf8QXQL/DmoC/w52Av8OgAL/DooC/w6SAv8OmgL/DqAC&#10;/w6mAf8NrQH/DbMB/w27Af8NxQH/DdEB/w3jAf8N7wH+DfoB+g3/AfkO/wH5Dv8B+Q7/AfgO/wH4&#10;Dv8B+A7/AfgO/wH/JiMA/yggAP8oIAD/JiIA/yIoAf8gMgH/HD8B/xlMAf8XWQL/FWUC/xNxAv8T&#10;fAL/E4YC/xOOAv8SlgL/Ep0C/xKjAv8SqQL/ErAC/xK3Av8SwQL/EswB/RLfAfkT7QH1E/gB8xP/&#10;AfIT/wHxE/8C8BT/AvAU/wLwFP8C8BT/AvAU/wL/Kh8A/ywcAP8sGwD/Kx0A/ykkAP8oLwH/JTsB&#10;/yJIAf8fVAL/HWEC/xttAv8adwL/GoEC/xqKAv8akgL/GpkC/RqfAvwapgL7GqwC+Rq0AvgavQL2&#10;GsgC8xrbAu8a6gLsG/cC6Rv/Augb/wPnHP8D5hz/A+Uc/wPlG/8D5Rv/A+Ub/wP/LRsA/zAXAP8x&#10;FQD/MBYA/zEgAP8wKgD/LjYB/ytDAf8oTwL/JlwC/yRnAvwjcgP5I3wD9yKFA/UijQPzIpUD8iKb&#10;A/AiogPvIqkD7SKxA+wiuQPqIsUD6CLVA+Qj6QPgI/YE3iP/BNsk/wTZJP8E2CT/BNck/wTWJP8E&#10;1iT/BNYk/wT/MRYA/zQSAP82EQD/NxMA/zkbAP84JQD/NjEB/zM9Af0xSgH4LlYC9C1iA/AsbQPt&#10;K3cD6iuABOgqiATmKpAE5SqXBOMqngXhKqUF4CqtBd4qtgXcKsIF2irSBtUr5wbQK/UHzSz/B8ss&#10;/wfJLP8HyCz/B8cs/wbHLP8Gxyz/Bscs/wb/NRIA/zkOAP86DQD/PhAA/0AWAP8/IAD/PSoA+Ts3&#10;AfI4RAHsNlEC5zVcA+M0ZwPgM3IE3TN7BdoygwbWMosG1DKTB9IxmgjQMaEIzjGpCcwxsgnLMbwK&#10;yTHKCsYy4QvCMvELvzP+C70z/wq7M/8KujP/Cboz/wm6M/8JujP/Cboz/wn/ORAA/z0LAP9ACQD/&#10;RA0A/0YRAP9FGQD3RCMA7kEvAOY/PAHgPkoB2j1XAtM8YgTPO2wGzDp1B8k6fQnHOYUKxTmMC8M4&#10;lAzBOJsNwDijDb44rA68OLYPujjDD7k41xC1OOwQsjn7D7A6/w6vOv8Nrjr/DK06/wutOv8LrTr/&#10;C606/wv/PA0A/0AGAP9FBAD/SQkA/0sNAPlKEQDtSRoA40YmANpGNgDRRkUBy0VRA8ZEXAXCQmYI&#10;v0JvCrxBdwu6QH8NuD+GDrY/jhC0PpURsj6dErA+phOvPrAUrT69FKs+zRWpPuYVpj/3E6RA/xKj&#10;QP8QokD/D6JA/w6iQf8OokH/DqJB/w7/PwkA/0QAAP9KAAD3TgIA7FAGAOpPCwDjTBAA1kweAM1N&#10;MADGTT8BwExMBLtLVwa3SWEJtEhpDLFHcQ6uRnkQrEaAEapFiBOoRJAUpkSYFqRDoReiQ6sYoEO3&#10;GZ9DxxmdQ+Aam0TzF5lF/xWYRv8TmEb/EZhG/xCXRv8Ql0b/EJdG/xD/QgUA/0cAAPdPAADlUwAA&#10;3VUBANdVBgDVUgsAy1MZAMNUKwC8VDsBtlJIBLFRUgetUFwKqU5kDaZNbA+kTHQRoUt7E59KghWd&#10;SooXm0mTGJlJnBqXSKYblUiyHJRIwR2SSNgdkEnvG49K/hiPS/8Wjkv/FI5M/xKOTP8Sjkz/Eo5M&#10;/xL/RQAA/0sAAOlTAADeWAAA01sAAM1bBADKWAcAwlgVALpaJwCzWjcBrlhEBKlXTwekVVgKoVRg&#10;DZ5TaBCbUW8TmFB2FZZQfheUT4YZkk6OGo9OmByNTaIdi02uH4pNvCCITdAgh03rH4ZP/BuGUP8Y&#10;hlD/FoZQ/xSGUf8UhlH/FIZR/xT/RwAA+E8AAORXAADVXQAAzGAAAMVgAgDBXgUAul0RALNfIwCs&#10;XzMBpl5AA6FcSwedWlQKmVlcDpZYZBGTVmsTkFVyFo5UehiLVIIaiVOKHIdSlB6FUp4fg1GqIYFR&#10;uCJ/UcsiflLnIX5T+R1+VP8aflX/F35V/xZ+Vf8VflX/FX5V/xX/SgAA7lIAAN5bAADPYQAAxmQA&#10;AL9lAAC6YwIAs2IPAKxjIACmYzABoGI9A5thSAaWX1EKkl5ZDY9cYRGMW2gTiVpvFoZZdhiEWH4a&#10;gleHHH9XkB99Vpshe1anInlWtSN3VsckdlbkJHZX9x93WP8bd1n/GXdZ/xd3Wf8Wd1n/FndZ/xb/&#10;TAAA6VYAANlfAADLZQAAwWgAALppAAC0aAAArWcNAKZoHACgaC0Bmmc6A5VlRQaQY04KjGJXDYlh&#10;XhCGX2UTg15sFoBdcxh+XHsae1yDHXlbjR92WpghdFqkI3JasiRxWsQlb1rhJXBb9iBxXP8ccV3/&#10;GnFd/xhxXf8XcV3/F3Fd/xf9TwAA5VkAANNiAADHaAAAvWwAALZtAACvbAAAp2sLAKBsGQCbbCoB&#10;lWs3ApBpQwWLaEwJh2ZUDINlWxCAY2ITfWJpFXphcBh4YXgadWCBHXNfix9wXpYibl6iJGxesCVr&#10;XsEmaV7eJmpf9CFrYP8da2H/G2xh/xlsYf8YbGH/GGxh/xj1UQAA4lwAAM9lAADDawAAuW8AALFx&#10;AACqcQAAom8IAJtvFwCWcCcAkG81AotuQAWGbEkIgmpSDH5pWQ97aGASd2ZmFHVmbhdyZXYacGR+&#10;HW1jiB9rY5MiaWKgJGZiriVlYr8mZGLaJmRj8iJlZP8eZmT/G2dk/xlnZf8YZ2X/GGdl/xjwUwAA&#10;3V8AAMtoAAC/bwAAtnMAAK51AACmdQAAnXMFAJZzFACRdCQAi3MyAoZyPgSBcEcIfW9PC3ltVw52&#10;bF4Rc2tkFHBqbBdtanMaa2l8HGhohh9mZ5EiY2eeJGFmrCVgZr0mX2fWJl9n8SJgaP8eYWj/HGJo&#10;/xpiaP8ZYmj/GWJo/xnsVwAA2WIAAMdrAAC8cgAAs3cAAKp5AACheQAAl3cBAJB4EQCLeCEAhngv&#10;AYF3OwR8dUUHeHRNCnRyVQ5xcVwRbnBjFGtvahZobnEZZm56HGNthB5gbI8hXmycI1xrqiVaa7sm&#10;WWzTJlps7yNbbP8fXG3/HF1t/xpdbf8ZXW3/GV1t/xnoWgAA0mYAAMNvAAC4dgAAr3sAAKZ+AACd&#10;fgAAkXwAAIp8DwCFfR4AgX0tAXx8OQN3ekMGc3lLCXB4Uwxsd1oQaXZhE2Z1aBZjdG8YYXN4G15y&#10;gh5bco0gWXGaIldxqCRVcbklVHHQJVRx7iJWcf4eV3H/HFdx/xpYcf8ZWHH/GVhx/xnjXgAAzWkA&#10;AL9zAAC0egAAq38AAKKCAACYgwAAi4EAAISBDQB/ghoAe4IpAXaBNgJygUAFbn9JCGp+UAtnfVcO&#10;ZHxeEWF7ZhReem0XW3p2GVl5gBxWeIsfU3iYIVF3piJQd7cjT3fOI0937CFQd/0eUXf/G1J3/xlS&#10;d/8ZUnf/GVJ3/xneYgAAyG4AALt3AACwfwAAp4QAAJ2HAACShwAAhIcAAH2HCQB4iBYAdIgmAHCI&#10;MgJshz0EaIZGBmWFTglhhVUMXoRcD1uDYxJZgmsVVoF0F1OAfhpQgIkcTn+WHkx/pSBKf7YhSX/M&#10;IUl+6x9KfvwcS37/Gkt+/xlMfv8YTH7/GEx+/xjVZwAAw3MAALZ8AACshAAAookAAJiLAACNjQAA&#10;fI0AAHWOBABvjxIAbZAhAGmQLgFljzkCYo5CBF6OSwdbjVIKWIxZDFaLYQ9Ti2gSUIpxFE2JexdK&#10;iYcZSIiVG0aIox1EiLQdQ4jKHUOH6hxEhvsaRIb/GEWG/xdFhf8XRYX/F0WF/xfNbQAAvXgAALGC&#10;AACnigAAnI4AAJKQAACGkwAAeZUAAGyXAABmlw4AY5gbAGGYKQBemDUBWpc+A1eXRwVVlk8HUpZW&#10;CU+VXgxMlGYOSpRvEEeTeRNEk4UVQpKTF0CSohg+krMZPZLJGT2R6Rg9kPoXPo//Fj6P/xU+j/8V&#10;Po//FT6P/xXFcwAAt38AAKyJAAChjwAAlpMAAIuWAAB/mQAAc5wAAGSfAABcoAkAWaAUAFehIgBV&#10;oS8AUqE5AVChQwJNoEsESqBTBUigWgdFn2MJQ59sC0Cedg4+noMQO56RETmdoBI4nbITN57IEzed&#10;6BI2m/oSNpr/EjaZ/xE3mf8RN5n/ETeZ/xG+ewAAsYcAAKWPAACblAAAkJgAAIScAAB3oAAAa6QA&#10;AF+nAABSqgAATasOAEurGgBKqycASKszAEarPQFEq0YBQqtOAkCrVgM+q18FO6toBjmqcwg3qoAJ&#10;NKqPCzKqnwwxqrAMMKrHDDCp5wwvp/oNL6b/DS+l/w0vpf8NL6X/DS+l/w22hAAAqo4AAJ6UAACU&#10;mQAAh54AAHujAABvqAAAY6wAAFevAABLsgAAQbUGAD62EQA9th4AO7YpADq3NAA5tz4AN7dHADa3&#10;UAE0t1oBMrdkAjC3bwMut3wELLeLBSq3nAUpt64GKLjFBSi35gUntfkHJrP/Byay/wgmsv8IJrL/&#10;CCay/wivjQAAopQAAJeaAACLoAAAfqYAAHGrAABlsAAAWbQAAE23AABCuwAAOL4BAC/CCQAtwxIA&#10;LMMeACvDKQAqxDMAKcQ9ACjFRwAnxVEAJsVcACXGaAAjxnYBIsaGASDGmAEfxqsBHsfBAR7G5AEd&#10;xPgCHML/AxzB/wMcwf8EHMH/BBzB/wSllAAAmpoAAI6hAACBpwAAc64AAGe0AABauQAATr0AAELA&#10;AAA4wwAAL8cAACbLBAAe0AoAG9ERABrSGgAZ0iUAGNMvABjTOgAX1EQAFtRQABXVXQAU1WsAE9Z8&#10;ABLXjwAR2KQAENm7ABDZ3gAQ1fMAENP/ABDS/wEQ0f8BENH/ARDR/wGcmgAAkaEAAIOoAAB1sAAA&#10;aLcAAFu9AABOwQAAQsUAADfIAAAtzAAAJNAAABzVAAAV2gUAEOILABDjEQAO5BoADuQjAA3lLQAM&#10;5TcAC+ZCAArmTwAJ510ACOdtAAbmgAAF5pUABOarAALmxAAB5uYAAOf5AADn/wAA5v8AAOb/AADm&#10;/wCToQAAhakAAHexAABpuQAAW8AAAE7GAABBygAANc4AACrSAAAh1gAAGdsAABLfAAAN4wAAC/EI&#10;AAnzDgAH8xMABPIaAALyIgAA8ioAAPI0AADyPwAA8kwAAPJcAADybQAA8oIAAPKYAADzrQAA88YA&#10;APTlAAD09gAA9PsAAPT7AAD0+wCHqQAAebIAAGq6AABcwgAATskAAEDOAAAz0wAAKNgAAB7dAAAV&#10;4QAAD+QAAAroAAAF8wAAA/0BAAD8CAAA+w0AAPsRAAD7FgAA/B4AAPwmAAD8MAAA/TwAAP5JAAD+&#10;WgAA/m0AAP+CAAD/mAAA/6wAAP/AAAD/2AAA/+QAAP/kAAD/5AB7sgAAbLsAAF3EAABPzQAAQNIA&#10;ADLZAAAm3gAAG+IAABLmAAAM6gAABe0AAAD0AAAA/wAAAP8AAAD/AAAA/wQAAP8JAAD/DgAA/xIA&#10;AP8YAAD/IQAA/ysAAP83AAD/RgAA/1gAAP9rAAD/gAAA/5UAAP+mAAD/swAA/7sAAP+7AAD/uwD/&#10;GyYA/xwkAP8aJAD/FScA/xAtAP8KNgD/BUMA/wFQAf8AXgH/AGsB/wB2Af8AgQD/AIoA/wCSAP8A&#10;mgD/AKAA/wCmAP8ArAD/ALIA/wC5AP8AwgD/AM0A/wDfAP8A7AD/APgA/wD/AP0A/wD9AP8A/QD/&#10;AP0A/wD9AP8A/QD/AP0A/wD/HyMA/x8hAP8eIQD/GSMA/xMpAP8OMgD/DEAA/wlNAf8HWgH/BGcB&#10;/wNzAf8DfQH/A4cB/wOPAP8ClgD/ApwA/wKiAP8CqAD/Aq8A/wG2AP8BvgD/AckA/wHbAP8A6gD8&#10;APYA+AD/APcC/wD3A/8A9gT/APYE/wD2Bf8A9gX/APYF/wD/Ih8A/yIcAP8hHAD/Hh8A/xgkAP8V&#10;LwD/EjwA/xBJAP8OVgH/DGIB/wtuAf8LeQH/C4IB/wuLAf8LkgH/CpkB/wqfAP8KpQD/CqsA/wqy&#10;AP8KuwD9CsYA+wrUAPcK5wDzCvQA8Ar/AO8L/wDuDP8A7Qz/Ae0M/wHtDP8B7Qz/Ae0M/wH/JRsA&#10;/yYYAP8lFwD/IRgA/yAhAP8eKwD/GjcA/xdFAP8UUQH/El4B/xFpAf8RdAH/EX0B/xCGAf0QjgH8&#10;EJUB+hCbAfkQoQH3EKgB9hCvAfQQtwDzEMIA8RDQAO0Q5QDoEfIA5hH+AeQS/wHjEv8B4hL/AeIS&#10;/wHhEv8B4RL/AeES/wH/KRYA/yoTAP8pEgD/JxMA/ygcAP8nJwD/IzMA/yA/AP8dTAD/G1gB/Blk&#10;AfgZbgH2GHgB8xiBAfEYiQHvGJAB7hiXAewYngHqGKQB6RisAecYtAHmGL8B5BjNAeAZ4wHcGvEB&#10;2Br+AtQb/wLSG/8C0Rv/AtAb/wLQG/8C0Bv/AtAb/wL/LRIA/y4PAP8uDQD/LxAA/y8XAP8uIQD/&#10;LC0A/yk5APkmRgD0JFMB7yJeAesiaQHoIXMB5iF8AeMhhAHhIYwB4CGTAd4hmgHcIaEB2iGpAdgh&#10;sQLVIbwC0yLJAtAi3wLMI/ADyCP9A8Yk/wPEJP8DwyT/A8Ik/wPBJP8DwST/A8Ek/wP/MA8A/zIL&#10;AP8zCAD/Ng0A/zYSAP81GgD9MiUA9DAyAO0tPwDnLEwA4itYAd0rYwHZKm0B1Sp2AtIqfwLQKoYC&#10;ziqOA8wqlQPKKpwDySqjBMcqrATFKrYEwyrDBcIq1QW+K+sFuiv5Brgs/wa2LP8FtSz/BbQs/wW0&#10;LP8FtCz/BbQs/wX/NAwA/zYFAP85AwD/PAgA/zwNAP07EwDxOB0A6DUpAOA0NwDZM0YA0TRSAc0z&#10;XQHJM2cCxjNwA8QyeATBMoAEvzKHBb4yjwa8MpYGujGeB7gxpge3MbAItTK8CLMyzAmxMuUJrTP1&#10;Casz/wmqM/8IqDP/B6gz/wenM/8HpzP/B6cz/wf/NwcA/zoAAP8+AAD6QQEA8UEGAPE/DQDmPBIA&#10;2zofANA7MQDKPEAAxDxNAcA8WAK8O2EDuTtqBbY6cga0OnoHsjmBCLA5iAmvOZAKrTiYCqs4oQup&#10;OKoMqDi2DaY4xQ2kON4OoTnxDZ86/wyeOv8LnTr/Cpw6/wmcOv8JnDr/CZw6/wn/OwIA/z4AAPdE&#10;AADmRwAA30gBANpGBgDZQAsAzUIZAMVEKwC+RDsAuURIAbVDUwOxQlwErkJlBqtBbAepQHQJpkB7&#10;CqQ/gwujP4oNoT6TDp8+nA+dPqUQmz6xEZo+vxGYPtQSlj/tEZQ//A+TQP8OkkD/DJJB/wuSQf8L&#10;kkH/C5JB/wv/PQAA/0MAAOlJAADeTgAA008AAM1OAwDKSQgAwkkUALtKJgC1SzYAr0tDAqtKTgOn&#10;SVcFpEhgB6FHZwmeRm8KnEZ2DJpFfQ6YRYUPlkSOEJRElxKSQ6ETkEOsFI9DuhWNQ80Vi0ToFYpF&#10;+hKJRv8QiUb/DohG/w2IRv8NiEb/DYhG/w3/QAAA8kcAAONPAADUUwAAy1UAAMRUAADAUAQAuU8R&#10;ALJQIgCsUTIAp1E/AqJQSgOeT1MFm05cCJhNYwqVTGoMk0txDZFKeQ+OSoARjEmJEopJkhSISJwV&#10;hkioFoVItReDSMcYgUjkGIFK9xWASv8SgEv/EIBL/w+AS/8OgEv/DoBL/w7/QwAA7EsAAN1TAADO&#10;WAAAxFoAAL1aAAC4VwEAsVQOAKpWHgClVi4An1Y7AZtVRgOXVFAFk1NYCJBSXwqNUWYMi1BtDohP&#10;dBCGT3wShE6FE4JOjhWATZkXfk2kGHxNshl6TcMaeU3fGnhO9Bd4T/8UeE//EnhQ/xB4UP8PeFD/&#10;D3hQ/w/9RgAA508AANZXAADIXAAAv18AALdfAACxXAAAqlkMAKRaGgCeWyoAmVs4AZRaQwOQWUwF&#10;jFhVCIlXXAqGVmMMg1VqDoFUcRB/U3kSfVOBFHpSixZ4UpUYdlGhGXRRrxtzUcAbcVHbHHFS8hlx&#10;U/8VcVT/E3JU/xFyVP8QclT/EHJU/xDzSAAA41MAANBbAADEYAAAumMAALNjAACsYQAApF4JAJ1f&#10;FwCYXycAk181AY5eQAOKXUoFhlxSB4NbWQqAWmAMfVlnDntYbhB4WHUSdld+FHRWiBdyVpMYb1af&#10;Gm5VrBtsVb0ca1bVHWtW8BprV/8Xa1j/FGxY/xJsWP8RbFj/EWxY/xHxSwAA31YAAMxeAADAZAAA&#10;t2cAAK5oAACnZgAAn2IGAJhjFACSZCQAjWMyAYliPQKEYUcEgWBPB31fVgl6Xl0Ld11kDXVcaxBz&#10;XHMScFt7FG5bhRdsWpAZalqcG2hZqhxmWrodZVrRHWVa7htlW/4XZlv/FWZc/xNnXP8SZ1z/Emdc&#10;/xLtTgAA2lkAAMhhAAC8ZwAAs2oAAKtsAACiagAAmWcCAJJnEQCNZyEAiGcvAYRmOwJ/ZUQEe2RN&#10;BnhjVAl1YlsLcmFhDXBhaQ9tYHASa195FGlfgxdmXo4ZZF6aG2JeqBxhXrgdX17OHV9e7BtgX/0Y&#10;YV//FWFf/xNiX/8SYl//EmJf/xLqUQAA1FwAAMRkAAC5agAAsG4AAKdwAACebgAAlGsAAI1qEACH&#10;ax4Ag2ssAH5rOAJ6akIDdmlKBnNoUghwZ1kKbWZgDWtlZw9oZG4RZmR3FGRjgRZhY4wYX2KYGl1i&#10;phxbYrYdWmLMHVpi6hxbY/wYXGP/Flxj/xRdY/8TXWP/E11j/xPmVQAAz18AAMFoAAC2bgAArHIA&#10;AKR0AACacwAAjm8AAIdvDQCCbxsAfXApAHlvNQF1bj8Dcm1IBW5sUAdrbFcKaWteDGZqZQ5kaWwR&#10;YWl1E19ofxZcaIoYWmeWGlhnpBxWZ7QdVWfKHVVn6BtWZ/sYV2f/Fldo/xRYZ/8TWGf/E1hn/xPh&#10;WAAAy2MAAL1rAACycgAAqXYAAKB4AACWdwAAiHMAAIFzCwB8dBcAeHQmAHR0MgFwcz0CbXNGBGpy&#10;TgdncVUJZHBcC2FwYw5fb2oQXG5zElpufBVXbYgXVWyUGVNsoxtRbLMcUGzIHE9s5xtRbPoYUWz/&#10;FVJs/xRSbP8TUmz/E1Js/xPcXAAAx2cAALlvAACvdgAApXsAAJx8AACRfAAAgngAAHp5BwB1eRQA&#10;cnojAG56LwFreToCaHlDA2R4SwVhd1IIX3dZClx2YAxZdWgPV3RwEVR0ehNSc4YWT3OTGE1yoRlM&#10;crEaSnLGGkpy5RpLcvkXTHL/FUxy/xNNcv8STXL/Ek1y/xLUYAAAwmsAALV0AACrewAAon8AAJeB&#10;AACMgQAAen4AAHN/AgBufxEAa4AeAGiALABlgDcBYoBAA19/SARcflAGWX5XCFd9XgtUfGYNUXxu&#10;D097eBFMe4MUSnqRFkh6nxdGeq8YRXrEGER65BhFefgWRnn/FEZ4/xJHeP8RR3j/EUd4/xHNZQAA&#10;vXAAALF5AACngAAAnIQAAJKGAACGhgAAd4YAAGuGAABmhw0AY4cZAGCIJwBeiDMBW4g8AliHRQNW&#10;h00EU4ZUBlCGWwhOhWMKS4RsDEmEdg9Gg4ERRIOPE0KDnRRAgq4VP4PCFT6C4hU/gfcTP4H/EkCA&#10;/xFAgP8QQID/EECA/xDGawAAt3YAAKx/AACihQAAl4kAAIyLAACBjQAAc44AAGWPAABdjwkAWpAU&#10;AFiQIQBWkS0AU5A4AVGQQQJOkEkDTJBQBEqPWAVHj2AHRY5pCUKOcwtAjX8NPo2NDzyNnBA6jawR&#10;OY3BETiN4RA4i/YQOIr/DzmJ/w85if8OOYn/DjmJ/w6/cgAAsn0AAKeGAACcigAAkY4AAIaRAAB6&#10;kwAAbZUAAF+XAABUmQEAT5kPAE6aGgBMmicASpoyAEiaPAFGmkQBRJpMAkKaVANAmVwEPplmBTuZ&#10;cAc5mHwIN5iKCjWYmgszmKsLMpi/DDKY3wsxlvULMZX/CzGU/wsxk/8LMZP/CzGT/wu4egAArIUA&#10;AKGLAACWkAAAi5QAAH+XAABymwAAZp0AAFqgAABOogAARaQJAEKkEwBApB8AP6QqAD6lNAA8pT4A&#10;O6VHATmlTwE3pVgCNaVhAjOlbAMxpXkEL6SHBS2klwYspKkGK6S9Biqk3gYqovUHKaH/Bymg/wgp&#10;n/8IKZ//CCmf/wixggAApYsAAJqRAACQlgAAg5oAAHafAABqogAAXqYAAFKpAABGqwAAPK0AADWv&#10;DAAzsBUAMrAhADGwKwAvsDUALrE+AC2xSAAssVEAK7FbACmxZwEnsXQBJrGDASSxlAIjsaYCIrK7&#10;AiGy2wIhr/MDIK7/AyCt/wQfrP8EH6z/BB+s/wSqiwAAnZEAAJOXAACHnAAAeqIAAG2nAABgqwAA&#10;Va8AAEmxAAA+tAAAM7cAACq6AwAkvA0AIr0VACG9IAAhvSoAIL0zAB++PQAevkcAHb5SABy/XgAa&#10;v2wAGb98ABi/jgAXwKEAFsC2ABTA0wAVvvEAFbz/ARW7/wEUuv8CFLr/AhS6/wKhkgAAlpgAAIqe&#10;AAB9pAAAb6oAAGKvAABWtAAASrcAAD66AAAzvQAAKsAAACHEAAAZxwUAE8sLABHMEgARzBsAEMwl&#10;AA/NLwAOzToADs1GAA3NUgANzmAADM5wAAvOgwAKzpcACc6sAAjOxgAIzugACM37AAnL/wAJy/8A&#10;Ccv/AAnL/wCYmAAAjZ4AAH+lAABxrAAAZLMAAFe5AABKvQAAPsAAADLDAAAoxgAAH8oAABfNAAAR&#10;0QAADNYFAAjZDAAG2RIABdobAATaJAAD2y4AAds5AADcRQAA3VIAAN5iAADecwAA3ogAAN+dAADf&#10;swAA384AAODuAADf+gAA3/8AAN//AADf/wCPnwAAgaYAAHOuAABltQAAWL0AAErCAAA9xQAAMckA&#10;ACbMAAAd0AAAFNQAAA7ZAAAJ3QAAA+EAAADjBwAA4w0AAOQSAADlGQAA5iIAAOcrAADpNgAA60MA&#10;AOxSAADsYgAA7XYAAO6MAADuoQAA77cAAO/RAADv6wAA8PYAAPD2AADw9gCEpwAAda8AAGe3AABZ&#10;vwAAS8YAADzKAAAvzgAAJNIAABrYAAAS3AAADOAAAAXjAAAA5wAAAOsAAADrAAAA7QUAAO4LAADw&#10;EAAA8RUAAPMeAAD0JwAA9zMAAPlAAAD6UQAA+2MAAPx3AAD9jQAA/aMAAP62AAD+yQAA/98AAP/f&#10;AAD/3wB3sAAAaLkAAFrBAABMygAAPM8AAC7UAAAi2gAAF94AABDiAAAJ5gAAAOkAAADsAAAA8AAA&#10;APYAAAD2AAAA9wAAAPgAAAD6BwAA+w0AAP0RAAD/GQAA/yMAAP8vAAD/PgAA/08AAP9iAAD/dwAA&#10;/40AAP+fAAD/rgAA/7oAAP+6AAD/ugD/FiMA/xUhAP8SIQD/DiQA/wYqAP8AMwD/AEEA/wBOAP8A&#10;XAD/AGgA/wB0AP8AfgD/AIcA/wCPAP8AlgD/AJwA/wCiAP8AqAD/AK4A/wC1AP8AvQD/AMcA/wDW&#10;AP8A5wD+APMA/gD+AP0A/wD8AP8A+wD/APsA/wD7AP8A+wD/APsA/wD/GiAA/xkeAP8WHgD/ECAA&#10;/wolAP8EMAD/AD0A/wBLAP8AWAD/AGQA/wBwAP8AegD/AIMA/wCLAP8AkgD/AJgA/wCeAP8ApAD/&#10;AKoA/wCxAP0AuQD7AMMA+gDQAPgA4wD3APEA9gD8APQA/wD0AP8A8wD/APMA/wDzAP8A8wD/APMA&#10;/wD/HRwA/xwZAP8ZGQD/FBsA/w7/4v/iSUNDX1BST0ZJTEUACAkhAP8MLAD/CTkA/wVGAP8CUwD/&#10;AF8A/wBrAP8AdQD/AH4A/wCGAP8AjgD/AJQA/gCbAPwAoQD6AKcA+ACuAPUAtQDzAL8A8QDLAPAA&#10;3wDuAO4A7AD5AOsA/wDqAP8A6gH/AOkB/wDpAf8A6QH/AOkB/wD/IBcA/x8UAP8cEwD/FxUA/xYd&#10;AP8TKAD/EDQA/w1BAP8MTgD/CVoA/whmAP8IcAD+B3kA/AeBAPoHiQD4B5AA9gaWAPMGnQDxBqMA&#10;7waqAO0GsgDqBrsA6AbIAOYG3ADkBuwA4gj6AOAK/wDeC/8A3Qv/AN0M/wDcDP8A3Az/ANwM/wD/&#10;IxIA/yMQAP8hDgD/HhAA/x4YAP8cIwD/GC8A/xQ7AP8SSQD8EFUA+A9gAPQPagDxD3QA7w58AO0O&#10;hADrDosA6Q6SAOcOmQDmDqAA5A6nAOIOrwDgDrgA3g7FANwO2gDWEOwA0hH6AM8S/wDNEv8BzBL/&#10;AcsT/wHKE/8ByhL/AcoS/wH/Jw8A/ycMAP8lCQD/Jg0A/yUTAP8jHAD/ICgA+xw1APUaQgDvGE8A&#10;6hdaAOYWZQDjFm4A4BZ3AN4WfwDcFocA2RaOANYWlQDUFpwA0hejANAXqwDOGLUAzBjBAMsY0gDH&#10;GugBwxv4AcAb/wG+HP8BvRz/Arwc/wK8G/8CvBv/Arwb/wL/KwwA/ysFAP8rAwD/LQkA/ywOAP8p&#10;FQD3JiAA7iMtAOchOgDhH0gA2x9UANUgXwDRIGgAziBxAMwheQDKIYEByCGIAcYhjwHEIZYBwyGe&#10;AcEipgG/Iq8BvSK7ArwjygK5I+MCtST0ArMk/wOxJP8DryT/A68k/wOuJP8DriT/A64k/wP/LwYA&#10;/y8AAP8yAAD/MwIA+TIIAPcvDgDrKxYA4SciANgnMgDQKUEAyypOAMYqWQDDKmIBwCprAb0qcwG7&#10;KnoCuSqCArgqiQK2KpACtCqYA7MqoQOxKqoDryu1BK4rxASsK9sEqCzvBKYs/gWkLP8Eoy3/BKIt&#10;/wSiLP8Eoiz/BKIs/wT/MgAA/zMAAPk4AADpOQAA4jkAAN41BwDeLg0A0S8bAMkxLADDMzsAvTNI&#10;ALk0UwG2M1wBszNlArAzbQKuM3QDrDJ7A6sygwSpMooEpzKTBaUymwakMqUGojKwB6AyvgefMtEH&#10;nDPqB5oz+weYNP8HlzT/BpY0/waWNP8FljT/BZY0/wX/NQAA/zgAAOo+AADfQgAA1UIAAM8/AwDN&#10;OAgAxTgVAL06JgC3OzYAsjxDAK48TgGqO1cCpztgA6U6ZwOjOm8EoTp2BZ85fQadOYUHmzmNB5k4&#10;lgiYOKAJljirCpQ4uAqTOcoLkTnlC4869wqNOv8JjDv/CIw7/weMO/8HjDv/B4w7/wf/OAAA8T4A&#10;AONFAADUSQAAy0oAAMVHAADBQQQAuj8RALNBIQCtQjEAqEM+AKRDSQGgQlMCnUFbA5tBYgSYQGoF&#10;lkBxBpQ/eAeSP38IkD+ICo8+kQuNPpsMiz6mDYk+sw2IPsQOhj/gDoQ/9A2DQP8Lg0D/CoJA/wmC&#10;Qf8IgkH/CIJB/wj/PAAA60MAANxKAADMTwAAw1AAALxOAAC3SQEAsUYOAKpIHACkSSwAoEk6AJtJ&#10;RQGYSE4ClEdXA5JHXgWPRmUGjUZsB4tFcwmJRXsKh0SDC4VEjQyDRJcOgUOiD39DrxB+Q8AQfETa&#10;EXtE8Q96Rf8Nekb/C3pG/wp6Rv8Jekb/CXpG/wn1PgAA5kgAANNPAADHVAAAvVUAALZUAACwUAAA&#10;qUwLAKJNGACdTigAmE42AJROQQGQTUsCjU1TBIpMWgWHS2EGhUtoCINKbwmASncLfkl/DHxJiQ56&#10;SJMPeEifEHdIrBJ1SLwSdEnSE3NJ7hFySv8Pckr/DXJK/wtySv8Lckr/CnJK/wryQgAA4EwAAM5T&#10;AADBWAAAuFoAALBZAACpVgAAolIHAJtSFQCWUyQAkVMyAI1TPgGJUkcChlFQBINRVwWAUF4Gfk9l&#10;CHtPbAl5TnMLd057DXVNhQ5zTZAQcU2cEm9NqRNuTbkUbE3OFGxN6xNsTv0QbE//DmxP/wxsT/8L&#10;bE//C2xP/wvuRQAA3FAAAMlXAAC9XAAAtF4AAKxeAACkWwAAnFYEAJVWEgCQVyEAi1gvAIdXOwGD&#10;VkQCf1ZNA3xVVAV6VFsGd1RiCHVTaAlzU3ALcVJ4DW9Sgg9tUY0Ra1GZEmlRphRnUbYVZlHLFWVS&#10;6RRlUvsRZlP/D2ZT/w1mU/8MZlP/DGZT/wzqSQAA1VMAAMVaAAC6XwAAsGIAAKhiAACfXwAAlloA&#10;AI9aEACKWx4AhVssAIFbOAF9W0ECelpKA3dZUQR0WFgGcVhfB29XZgltV20La1Z2DWlWfw9nVYoR&#10;ZVWXE2NVpBRhVbQVYFXIFl9V5xVgVvoSYFb/D2FX/w5hV/8NYVf/DGFX/wznTAAA0VYAAMFeAAC2&#10;YwAArWYAAKRmAACbZAAAkF4AAIleDgCEXxsAgF8pAHxfNQF4Xz8CdF5HA3FdTwRvXFYFbFxcB2pb&#10;YwloW2sLZlpzDWRafQ9iWogRX1mUE15ZohRcWbIVW1nGFlpZ5RVbWvkSW1r/EFxa/w5cWv8NXFr/&#10;DVxa/w3jTwAAzVkAAL5hAACzZgAAqWkAAKBqAACXaAAAi2IAAINiDAB+YxgAemMmAHZjMgBzYzwB&#10;b2JFAmxhTARqYVQFZ2BaB2VgYQhjX2kKYV9xDF9eew5dXoYRWl6TElhdoBRXXbAVVl7EFlVe4xVW&#10;XvcSVl7/EFde/w5XXv8NV17/DVde/w3eUwAAyF0AALtkAACwagAApm0AAJ1uAACTbQAAhWcAAH5n&#10;CQB4ZxUAdGcjAHFoLwBuZzkBa2dCAmhmSgNlZlIFY2VYBmBlXwheZGcKXGRvDFpjeQ5YY4QQVWKR&#10;ElNinxNSYq4VUWLCFVBi4RVRYvYSUWL/EFJi/w5SYv8NUmL/DVJi/w3ZVgAAxGAAALdoAACsbgAA&#10;o3EAAJpzAACPcQAAf2sAAHhrBQByaxIAbmwfAGtsLABobDcBZmxAAmNrSANga08EXmpWBlxqXQdZ&#10;aWUJV2ltC1Vpdw1TaIIPUGiPEU5nnRNNZ6wUS2jAFEto3hRLZ/USTGf/D0xn/w5NZ/8NTWf/DU1n&#10;/w3SWgAAwGQAALNsAACpcgAAoHYAAJZ3AACKdgAAeXEAAHFxAABrcQ8AaHEcAGZyKABjcjQAYHI9&#10;AV5yRQJbcU0DWXFUBVdwWwZUcGMIUm9rClBvdAxNboAOS26NEElumxFHbasSRm6+E0Vu3BJGbfQR&#10;Rm3/D0dt/w5HbP8NR2z/DUds/w3MXwAAvGkAALBxAACldwAAnHsAAJF8AACGewAAdXgAAGt3AABl&#10;dwwAYXgXAF94JABdeTAAWnk6AVh5QgJWeEoCU3hRBFF3WAVPd2AHTHZoCEp2cgpIdX0MRXWKDkN1&#10;mQ9CdakQQHW8EEB12RBAdPMPQHT/DkFz/w1Bc/8MQXP/DEFz/wzGZAAAt24AAKt2AACifAAAl38A&#10;AIyBAACBgQAAcoAAAGV/AABdfwgAWX8TAFeAIABVgCsAU4E2AFGAPgFPgEYCTYBOAkt/VQNJf10F&#10;Rn9mBkR+cAhCfnsJP36ICz19lww8facNOn26Djp+1g06fPENOnv/DDp7/ws6ev8LOnr/Czp6/wvA&#10;aQAAsnQAAKd8AACdgQAAkoQAAIeGAAB7hwAAbocAAGCHAABVhwEAUIgOAE6IGgBNiSYAS4kwAEmJ&#10;OgBIiUIBRolKAUSJUgJCiVoDQIhjBD2IbQU7iHgGOYeGCDeHlQk1h6YKNIe5CjOH0wozhvAJM4X/&#10;CTOE/wkzg/8JM4P/CTOD/wm5cAAArXoAAKKCAACXhwAAjYoAAIGMAAB1jgAAaI8AAFqQAABPkQAA&#10;R5IKAESSEwBDkx8AQZMqAECTNAA/kz0APZNFADuTTQE6k1YBOJNfAjaTaQM0k3UDMpKDBDCSkwUu&#10;kqQGLZK3BiyS0QYske8GK4//BiuO/wYrjf8HK43/ByuN/wezeAAAp4IAAJyIAACRjAAAh5AAAHqT&#10;AABtlQAAYZcAAFWZAABJmwAAP5wBADmdDgA3nRcANp4iADSeLAAznjUAMp4+ADGeRwAwn1AALp9a&#10;AC2fZAErn3EBKZ5/AieekAImnqECJJ61AiOezgIjne4DI5v+AyKa/wQimf8EIpn/BCKZ/wSsgQAA&#10;oIgAAJWOAACLkgAAf5YAAHKaAABlnQAAWaAAAE6jAABCpAAAN6YAAC6oBQApqQ8AKKkYACeqIgAm&#10;qiwAJao1ACSqPwAjqkgAIqtTACGrXgAgq2oAHqt5AB2riwAbq50AGquxABmrygAZquwBGaj9ARin&#10;/wIYpv8CGKb/Ahim/wKliQAAmY8AAI+UAACDmQAAdZ4AAGiiAABcpgAAUKkAAESsAAA5rgAAL7AA&#10;ACazAAAetQYAGbcPABi3FwAXtyEAFrcqABW3NAAUuD4AE7hJABK4VAASuWIAEblxABC5gwAPuZcA&#10;DrmsAA25xAANuOcADrb7AA61/wAOtP8ADrT/AA60/wCckAAAkpUAAIabAAB5oAAAa6YAAF6rAABS&#10;rwAARrIAADq1AAAvtwAAJboAAB29AAAVwAAAEMMGAAvGDgAKxRUACcUeAAjFKAAHxTIABsY9AAXG&#10;SQAFxlcAA8ZmAALGdwABxosAAMagAADFtgAAxtIAAMXvAADF/AAAxf8AAMX/AADF/wCVlgAAiZwA&#10;AHujAABtqQAAYK8AAFO0AABGuAAAOrsAAC6+AAAkwQAAG8QAABPHAAAOygAACM4BAAHQCgAA0BAA&#10;ANAWAADRHgAA0icAANMxAADUPAAA1UkAANZYAADWaQAA1nwAANaSAADWpwAA1r8AANbgAADW8wAA&#10;1v4AANb/AADW/wCMnQAAfqQAAG+rAABhsgAAVLkAAEa9AAA5wQAALcQAACLHAAAZywAAEc4AAAzS&#10;AAAF1QAAANsAAADcAwAA3QoAAN4PAADfFAAA4RwAAOIkAADkLgAA5joAAOdJAADoWQAA6GsAAOmB&#10;AADpmAAA6a0AAOnFAADp4gAA6fIAAOn1AADp9QCApQAAca0AAGO1AABVvAAAR8IAADnGAAAsygAA&#10;IM4AABbSAAAP1gAACNsAAADfAAAA4wAAAOUAAADnAAAA6AEAAOoHAADrDQAA7REAAO8YAADxIQAA&#10;8ysAAPY4AAD3SAAA+FoAAPltAAD6hAAA+psAAPqvAAD6wgAA+toAAPrfAAD63wB0rgAAZbYAAFa+&#10;AABIxgAAOcsAACvQAAAf1AAAFNoAAA3fAAAF4wAAAOYAAADpAAAA7QAAAO8AAADxAAAA8wAAAPUA&#10;AAD2AgAA+AkAAPoOAAD9EwAA/xwAAP8oAAD/NgAA/0cAAP9aAAD/bgAA/4UAAP+aAAD/qwAA/7kA&#10;AP+8AAD/vAD/ESAA/xAeAP8MHgD/BCEA/wAnAP8AMAD/AD4A/wBMAP8AWQD/AGUA/wBwAP8AegD/&#10;AIMA/wCLAP8AkgD/AJgA/wCeAP8ApAD/AKoA/wCwAP8AuAD/AMIA/wDOAP8A4gD+APAA/QD7APsA&#10;/wD7AP8A+wD/APoA/wD6AP8A+gD/APoA/wD/FBwA/xIaAP8OGgD/CBwA/wAhAP8ALQD/ADoA/wBI&#10;AP8AVQD/AGEA/wBsAP8AdgD/AH8A/wCHAP8AjgD/AJQA/wCaAP4AoAD9AKYA/ACsAPsAtAD5AL0A&#10;+ADJAPcA3AD1AOwA8wD4APMA/wDyAP8A8QD/APAA/wDwAP8A8AD/APAA/wD/FxgA/xUWAP8RFQD/&#10;DBcA/wUdAP8AKAD/ADYA/wBDAP8AUAD/AFwA/wBnAP8AcQD/AHoA/ACCAPoAiQD4AJAA9wCWAPUA&#10;nAD0AKIA8wCoAPEAsADwALgA7gDDAOwA0wDqAOcA6QD1AOcA/wDmAP8A5QD/AOUA/wDlAP8A5QD/&#10;AOUA/wD/GhMA/xgRAP8UEAD/DxEA/w0ZAP8KJAD/BTAA/wE+AP8ASwD/AFcA/gBiAPoAbAD1AHUA&#10;8gB9APAAhADuAIsA7ACRAOsAlwDpAJ4A5wCkAOYArADkALQA4gC/AOAAzQDeAOMA3ADyANoA/QDY&#10;AP8A1gD/ANUB/wDVAf8A1QL/ANUC/wD/HhAA/xwNAP8XCwD/FQ4A/xQVAP8RHwD/DioA/ws4AP0I&#10;RQD4BlEA9ARcAO4EZgDqBG8A5gN3AOQEfwDiBIYA4ASMAN4EkwDdBZoA2wWgANgFqADVBbEA0gW7&#10;ANAGyQDOB+AAzAjxAMkK/wDHC/8Axgz/AMUM/wDFDP8AxQz/AMUM/wD/IQwA/yAGAP8cAwD/HQoA&#10;/xsQAP8YGAD/FCMA9hEwAO8OPgDqDkoA5Q1WAOENYADdDWkA2Q1xANUNeQDTDYEA0Q2IAM8NjwDN&#10;DpYAyw6dAMoOpQDIDq4Axg+5AMQQyADCEN8AvhHyALsS/wC5E/8AtxP/AbYT/wG2E/8BthP/AbYT&#10;/wH/JQYA/yMAAP8jAAD/JAMA/yEKAP0dEQDxGhsA6BYnAOEUNQDaE0MA0xRPAM4VWQDLFWMAyBZr&#10;AMUWcwDDF3sAwReCAMAYiQC+GJAAvBiYALsZoAC5GakAtxm0ALUawgC0GtYAsBvtAa0c/AGrHf8B&#10;qR3/Aakd/wGoHf8BqB3/Aagd/wH/KAAA/ycAAP4qAADvKgAA5ycBAOciCQDkHRAA2RsdAM8dLQDJ&#10;HjwAxCBJAL8gUwC8IV0AuSFlALcibQC1InQAsyJ8ALEigwGwIooBriKSAawjmwGrI6QBqSOvAacj&#10;vAGmJM4BoyToAqAl+QKeJf8CnSX/Apwl/wKbJf8CmyX/Apsl/wL/LAAA/y0AAO0yAADiNAAA2jMA&#10;ANMuAwDSJQoAySUXAMEnJwC7KTYAtipDALIrTgCvK1cArCtgAKorZwGoK28Bpit2AaQrfQGjK4QC&#10;oSuNAp8rlQKeK58CnCuqA5ortgOZLMcDlyziA5Qt9QSSLf8DkS3/A5Au/wOQLf8DkC3/A5At/wP/&#10;MAAA8jMAAOQ6AADWPQAAzDwAAMc5AADDMQUAvS4RALUwIQCwMjAAqzM9AKczSQCkM1IAoTNaAZ8z&#10;YgGcM2kCmjNwApkzdwKXMn8DlTKHA5MykASSMpoEkDKlBY4ysQWNM8IGizPcBok08gaHNP8FhjT/&#10;BYY0/wSFNP8EhTT/BIU0/wT8MwAA6zoAANxBAADNRAAAw0QAAL1BAAC4OwEAsjcOAKs4HAClOSsA&#10;oTo4AJ07RACaO00BlzpWAZQ6XQKSOmQCkDprA445cgOMOXoEijmCBYk5iwWHOZUGhTmgB4M5rQeC&#10;ObwIgTnTCH867gh9Ov4HfDv/Bnw7/wV8O/8FfDv/BXw7/wX0NwAA5UAAANJHAADFSgAAvEsAALVJ&#10;AACvQwAAqT4LAKI/FwCdQCYAmEE0AJRBPwCRQUkBjkFRAYtAWQKJQGADh0BnA4U/bQSDP3UFgT99&#10;Bn8+hwd9PpEIez6cCXo+qQl4PrgKdz/NCnU/6gp0QPwIdED/B3RA/wZzQP8Gc0D/BnNA/wbxOwAA&#10;30UAAMxMAAC/TwAAtlAAAK5PAACnSgAAoEQHAJpFFACVRiIAkEYwAIxHPACJRkUBhkZOAYNGVQKB&#10;RVwDfkVjBHxEagR6RHEFeUR5BndEggh1Q40Jc0OZCnFDpgtwQ7UMbkTJDG1E5wxtRfoKbEX/CGxF&#10;/wdsRf8HbEX/B2xF/wfsPwAA2EkAAMdQAAC7VAAAsVUAAKlUAAChUAAAmUoCAJJJEQCNSh8AiUss&#10;AIVMOACCS0IBf0tKAXxKUgJ5SlgDd0pfBHVJZgVzSW0GcUl2B29IfwhtSIoJbEiWC2pIowxoSLIN&#10;Z0jFDWZJ5A1mSfgLZkn/CWZK/whmSf8HZkn/B2ZJ/wfoQwAA0k0AAMJTAAC3WAAArVkAAKRYAACc&#10;VQAAk04AAIxODgCHTxsAgk8pAH9QNQB7UD8BeE9HAXZPTwJzTlUDcU5cBG9NYwVtTWoGa01yB2lN&#10;fAhnTIcKZUyTC2NMoA1iTK8OYU3CDmBN4Q5gTfYMYE7/CmBO/wlgTv8IYE7/CGBO/wjjRwAAzVAA&#10;AL5XAACzWwAAql0AAKFdAACYWgAAjVMAAIZSDACAUxgAfFMlAHlUMQB1VDwAc1NEAXBTTAJtUlMC&#10;a1JZA2lSYARnUWgGZVFwB2NReQhhUYQKYFCRDF5Qng1cUK0OW1HADlpR3g9aUfUMWlL/CltS/wlb&#10;Uf8IW1H/CFtR/wjfSgAAyVMAALtaAACwXwAApmEAAJ1hAACUXgAAiFcAAIBWCgB6VxUAdlciAHNY&#10;LgBwVzkAbVdBAWpXSQJoVlACZlZXA2RWXgRiVWUFYFVtB15VdwhcVYIKWlWODFlVnA1XVasOVlW+&#10;D1VV2w9VVfMNVVX/C1ZV/wlWVf8JVlX/CFZV/wjbTQAAxVcAALheAACtYgAAo2UAAJplAACQYwAA&#10;g1wAAHtbBgB1WxIAcVsfAG5cKwBrXDYAaFs/AWVbRwFjW04CYVpVA19aXARdWmMFW1prBllZdQhX&#10;WYAKVVmMC1RZmg1SWaoOUVm8DlBZ2A5QWfINUVn/C1FZ/wpRWf8JUVn/CFFZ/wjUUQAAwloAALRh&#10;AACqZgAAoGgAAJdpAACMZwAAfWAAAHVfAwBvXxAAa18cAGhgKABmYDMAY2A8AWFgRAFfX0wCXF9T&#10;A1tfWgRZX2EFV15pBlVecwhTXn4JUV2KC09dmQxNXagNTF66Dkte1A5LXvEMTF7/C0xd/wpMXf8J&#10;TF3/CExd/wjPVAAAvl4AALFlAACnagAAnW0AAJRtAACJbAAAeGUAAG9kAABpZA4AZWQZAGJkJQBg&#10;ZTAAXmU6AFxlQgFaZUoCWGRRAlZkWANUZF8EUmRnBVBjcQdOY3sJTGOICkpjlwtIY6YMR2O4DUZj&#10;0Q1GY+8MRmL/Ckdi/wlHYv8JR2L/CEdi/wjKWAAAumIAAK5pAACjbgAAmnEAAJByAACEcQAAdGsA&#10;AGlpAABjaQsAX2kVAFxqIQBaai0AWGs2AFZrPwFVa0cBU2pOAlFqVQNPal0ETWplBUppbgZIaXkH&#10;RmmGCURplQpDaKULQWm3DEBpzwxAaO4LQWj/CkFn/wlBZ/8IQmf/CEJn/wjFXQAAtmYAAKptAACg&#10;cwAAlnYAAIt3AACAdgAAcHIAAGVxAABccAcAWHARAFZwHQBUcSgAUnEzAFBxPABPckQBTXFLAUtx&#10;UwJJcVoDR3FiBEVwbAVDcHcGQXCEBz9wkwg9b6MJO3C1CjtwzQo6b+wJO27+CDtu/wg7bf8HO23/&#10;Bztt/we/YgAAsWsAAKZzAACdeQAAknsAAId8AAB7fAAAbXoAAGB4AABWdwEAUHcOAE54GABMeCQA&#10;S3kuAEl5NwBIeUAARnlIAUR5TwFCeVcCQXlgAj94aQM8eHQEOniCBTh4kQY3eKEHNXizBzR4ywc0&#10;d+sHNHb9BzR1/wc1df8GNXT/BjV0/wa5aAAArXEAAKJ5AACYfgAAjYAAAIKBAAB2ggAAaYEAAFuB&#10;AABRgQAASIAKAEWBEwBDgR4AQoIpAEGCMgBAgjsAPoJDAD2CSwA7glMBOYJcATeCZgI1gnEDM4J/&#10;AzGBjgQwgZ8ELoGxBS2ByAUtgekELX/8BS1+/wUtff8FLX3/BS19/wWzbgAAqHgAAJ1/AACSgwAA&#10;iIYAAH2HAABwiAAAY4kAAFWKAABLigAAQYoCADuLDgA5ixcAOIwiADeMLAA2jDUANIw9ADOMRgAy&#10;jU8AMY1YAC+NYgEtjG4BK4x7ASqMiwIojJwCJoyvAiWMxgIli+gCJYr7AyWI/wMliP8DJYf/AyWH&#10;/wOtdgAAo4AAAJeFAACNiQAAgowAAHaOAABpkAAAXJIAAFCTAABElAAAOpUAADGWCAAtlxEALJca&#10;ACuXJAAqly0AKZc2ACiYPwAnmEgAJphSACWYXAAjmGgAIph3ACCYhwAfmJkBHZisARyYwwEcl+UB&#10;HJX6ARuU/wEbk/8CG5P/AhuT/wKnfwAAnIYAAJGLAACHjwAAepIAAG2VAABhmAAAVZsAAEmdAAA9&#10;ngAAM58AACqhAAAhowoAH6MRAB6jGgAdpCQAHKQtABukNgAapD8AGaRKABikVQAWpWEAFaVwABSl&#10;gQATpZQAEqWoABGlvwAQpOIAEaL4ABGh/wARoP8BEaD/ARGg/wGghgAAlYwAAIyRAAB/lQAAcZoA&#10;AGSeAABYoQAATKQAAECmAAA1pwAAKqkAACKsAAAZrgAAErAJABCxEAAQsRgADrEiAA6xKwANsTUA&#10;DbFAAAyxSwALsVgACrFnAAixeAAHsYsABbGgAASwtQAEsNAABLDvAAWv/gAGrv8ABq7/AAau/wCY&#10;jgAAj5MAAIKYAAB1nQAAZ6IAAFqnAABOqwAAQa0AADWvAAArsQAAIbQAABi2AAARuQAADbwDAAe+&#10;DAADvRIAAb0ZAAC+IgAAvisAAL42AAC+QQAAv04AAL9cAAC/bQAAv4AAAL6VAAC+qgAAvsIAAL3k&#10;AAC99gAAvf8AAL3/AAC9/wCSlAAAhZoAAHigAABqpgAAXKsAAE+wAABCswAANbYAACq4AAAguwAA&#10;F74AABDBAAALxAAABMcAAADJBwAAyQ0AAMkSAADKGQAAyyIAAMsrAADNNQAAzkEAAM5QAADPYAAA&#10;z3IAAM+HAADPnQAAz7MAAM/OAADP6wAAzvgAAM7+AADO/gCImwAAeqIAAGyoAABerwAAULUAAEK5&#10;AAA1vAAAKb8AAB7CAAAVxgAADskAAAjMAAAA0AAAANMAAADVAAAA1gYAANgMAADZEQAA2xYAANwf&#10;AADeKAAA4DQAAOJBAADiUQAA42MAAON3AADkjgAA5KQAAOS6AADl1AAA5eoAAOXzAADl8wB8owAA&#10;bqoAAGCyAABRuQAAQ74AADXCAAAoxgAAHMkAABPNAAAM0QAABNUAAADaAAAA3gAAAOEAAADiAAAA&#10;5AAAAOUDAADnCQAA6Q4AAOsSAADtGgAA7yQAAPIxAAD0QQAA9FMAAPVmAAD1fAAA9pMAAPapAAD3&#10;vAAA984AAPffAAD33wBwrAAAYbQAAFO7AABFwwAANscAACfMAAAb0AAAEdUAAArbAAAA3wAAAOIA&#10;AADlAAAA6QAAAOwAAADtAAAA8AAAAPEAAADzAAAA9QQAAPcKAAD6EAAA/BYAAP8hAAD/LgAA/0AA&#10;AP9TAAD/aAAA/4AAAP+WAAD/qAAA/7YAAP+/AAD/vwD/DRwA/wobAP8CGwD/AB4A/wAkAP8ALgD/&#10;ADwA/wBKAP8AVgD/AGMA/wBtAP8AdwD/AH8A/wCHAP8AjgD/AJQA/wCaAP8AoAD/AKYA/wCsAP8A&#10;tAD/AL0A/wDJAP4A3QD9AO0A/AD6APsA/wD6AP8A+QD/APoA/wD6AP8A+gD/APoA/wD/EBkA/w0X&#10;AP8GFgD/ABgA/wAeAP8AKgD/ADcA/wBFAP8AUgD/AF4A/wBpAP8AcgD/AHsA/wCCAP8AiQD/AJAA&#10;/gCWAP0AnAD8AKEA+wCoAPkArwD4ALgA9gDDAPQA0gDzAOcA8gD2APAA/wDvAP8A8AD/AO8A/wDv&#10;AP8A7gD/AO4A/wD/EhQA/w8SAP8LEgD/ABIA/wAaAP8AJQD/ADMA/wBAAP8ATQD/AFkA/wBkAP0A&#10;bQD7AHYA+QB9APcAhAD1AIsA9ACRAPMAlwDxAJ0A8ACjAO4AqgDsALMA6gC9AOgAywDnAOEA5QDx&#10;AOMA/QDjAP8A4gD/AOEA/wDhAP8A4AD/AOAA/wD/FBAA/xEOAP8NDQD/Bw8A/wIVAP8AIAD/AC0A&#10;/wA6AP8ARwD5AFMA9QBeAPIAaADwAHAA7QB4AOsAfwDpAIUA6ACMAOYAkgDlAJgA4wCfAOEApgDf&#10;AK4A3AC4ANoAxQDWANkA1ADsANIA+QDRAP8AzwD/AM4A/wDOAP8AzgD/AM4A/wD/FwwA/xQIAP8P&#10;BQD/DgsA/wwRAP8HGgD/ASYA/AA0APQAQQDtAE0A6QBYAOYAYgDjAGoA4AByAN4AeQDbAIAA2QCG&#10;ANYAjQDTAJMA0QCaAM8AoQDNAKoAywCzAMkAvwDGANAAxQDoAMMA9gDBAP8AwAL/AL8D/wC/A/8A&#10;vwP/AL8D/wD/GwYA/xcAAP8UAAD/EwUA/xENAP8OFAD5Ch8A8AYsAOYDOQDgA0YA3ANRANYEWwDS&#10;BGQAzwVsAMwFcwDKBXoAyAWBAMYFhwDFBo4AwwaWAMEGnQC/BqYAvQawALsHvAC5CM0AuArlALUL&#10;9wCzDf8AsQ3/ALAN/wCwDv8Arw7/AK8O/wD/HgAA/xsAAP8bAAD6GgAA9RYFAPYRDQDrDhUA4gsi&#10;ANgLMQDQDD4Ayw1KAMcNVQDEDl4AwQ5mAL8ObQC9DnQAuw97ALkPggC3EIoAthCRALQQmgCyEKMA&#10;sBGtAK8RugCtEcoAqhLlAKcU9wClFf8AoxX/AKIV/wCiFf8AohX/AKIV/wD/IgAA/yAAAPAjAADm&#10;JAAA4CEAANwZBQDbEAwA0BEZAMgTKQDCFTcAvRZEALkXTgC1F1cAsxhgALAYZwCuGG4ArBl1AKsZ&#10;fACpGYQAqBqMAKYalACkGp4AoxuoAKEbtACfHMUAnhzfAJod8wGYHv8Blx7/AZYf/wGVH/8BlR//&#10;AZUf/wH/JgAA9CcAAOYtAADaLwAAzy0AAMonAADHHwgAwRwTALoeIgC0HzEAryA9AKshSACoIlIA&#10;piJaAKMjYgChI2kAoCNvAJ4jdwCcI34AmyOGAJkkjwGXJJkBliSjAZQksAGSJb8BkSXWAY4m7wGM&#10;J/8Ciyf/Aoon/wKJJ/8CiSf/AYkn/wH6KQAA7DAAAN02AADNOAAAxDcAAL4yAAC6KwIAtSUOAK4n&#10;HQCoKSsApCo4AKAqQwCdK0wAmitVAJgrXACWK2MAlCtqAZIrcQGQLHgBjyyBAY0sigGLLJQCiiyf&#10;AogsqwKGLLoChS3OA4Mu6gOBLvwDgC7/An8u/wJ/Lv8Cfi7/An4u/wL0LgAA5DcAANI9AADFPwAA&#10;uz8AALQ8AACvNQAAqS8LAKMvFwCeMSYAmTIzAJYyPgCSM0gAkDNQAI0zWACLM14BiTNlAYczbAGG&#10;M3MBhDN8AoIzhQKAM48DfzOaA30zpwN8M7UEejPJBHk05gR3NfkEdjX/A3U1/wN1Nf8DdTX/A3U1&#10;/wPwMwAA3T0AAMpDAAC+RQAAtUYAAK1DAACmPQAAoDYGAJk2EwCUOCEAkDkuAIw5OQCJOUMAhzlM&#10;AIQ5UwGCOVoBgDlhAX45aAJ8OW8Cejl3Ank5gAN3OYsEdTmWBHQ5owVyObEFcTnEBm864gZuOvcF&#10;bjv/BG07/wRtO/8DbTr/A206/wPqOQAA1UIAAMRIAAC5SwAAr0sAAKdJAACfRAAAmD4BAJE8EACM&#10;PR0AiD4qAIQ/NQCBPz8Afj9IAHw/TwF6P1YBeD9dAXY+ZAJ0PmsCcj5zA3A+fANvPocEbT6TBWs+&#10;oAZqPq4GaT/AB2c/3gdnP/UGZkD/BWZA/wRmQP8EZj//BGY//wTlPQAAz0YAAL9MAAC0TwAAqlAA&#10;AKJPAACZSgAAkUQAAIpBDQCEQhkAgEMmAH1EMgB6RDwAd0REAHVETAFyRFMBcENZAW9DYAJtQ2cC&#10;a0NvA2lDeQRoQ4MFZkOPBmRDnQdjQ6sHYUO9CGBE2QhgRPMHYET/Bl9E/wVfRP8EYET/BGBE/wTg&#10;QQAAykoAALtQAACwUwAAp1UAAJ5TAACVTwAAi0kAAINHCwB9RxUAeUciAHZILgBzSDgAcUhBAG5I&#10;SQFsSFABakhWAWhIXQJmR2QCZUdsA2NHdgRhR4AFYEeNBl5HmgdcR6kIW0i7CFpI1AhaSPEHWkn/&#10;BlpJ/wVaSP8FWkj/BFpI/wTbRAAAxk0AALhTAACtVwAAo1kAAJpYAACRVAAAhk4AAH1LCAB3SxIA&#10;c0wfAHBMKwBtTDUAa0w+AGhMRgBmTE0BZExTAWJMWgJhTGICX0xqA15McwRcS34FWkuKBlhLmAdX&#10;TKcIVky5CVVM0QlUTO8IVE3/BlVM/wZVTP8FVUz/BVVM/wXVSAAAwlEAALVXAACqWwAAoFwAAJdc&#10;AACNWQAAgVMAAHdPBABxTxAAblAcAGpQKABoUDIAZVA7AGNQQwBhUEoBX1BRAV1QWAJcUF8CWlBn&#10;A1hQcQRXUHsFVVCIBlNQlgdSUKUIUFC3CVBQzglPUO0IUFD/B1BQ/wZQUP8FUFD/BVBQ/wXQSwAA&#10;v1QAALJaAACnXgAAnWAAAJRgAACJXQAAfFcAAHJUAABsUw4AaFQZAGVUJABiVC8AYFQ4AF5UQABc&#10;VEgBWlRPAVlUVgFXVF0CVVRlA1RUbgRSVHkFUFSGBk5UlAdNVKQIS1S1CEtUzAlKVOsIS1T+B0tU&#10;/wZLVP8FS1T/BUtU/wXMTgAAu1cAAK5eAACkYgAAmmQAAJFkAACGYgAAd1sAAG1YAABmWAwAYlgW&#10;AF9YIgBdWSwAW1k2AFlZPgBXWUYAVllNAVRZVAFSWVsCUVljA09ZbANNWXcES1iEBUlYkgdIWKIH&#10;R1mzCEZZyghFWeoIRln9BkZY/wZGWP8FR1j/BUdY/wXHUgAAuFsAAKthAAChZgAAmGgAAI5pAACD&#10;ZwAAcmAAAGheAABhXQkAXF0TAFpdHgBXXSkAVl4zAFReOwBSXkMAUV5KAU9eUgFOXlkCTF5hAkpe&#10;agNIXnUERl6CBURdkAZDXqAHQV6xB0BeyAdAXugHQF38BkFd/wVBXf8FQVz/BUFc/wXDVgAAtF8A&#10;AKhmAACeagAAlW0AAIptAAB/bAAAb2cAAGRkAABbYgUAVmIQAFRiGwBSYyUAUGMvAE5kOABNZEAA&#10;S2RIAEpkTwFIZFcBRmRfAkVkaAJDZHMDQWN/BD9jjgU9Y54GPGOwBjtkxgY7ZOYGO2P6BTti/wU7&#10;Yv8FPGH/BDxh/wS+WwAAsGMAAKVqAACbbwAAkXIAAIZyAAB7cQAAbG0AAGBrAABVaQAAT2gNAE1p&#10;FwBLaSEASWorAEhqNABHaj0ARWtEAERrTABCa1QBQWtcAT9qZQI9anACO2p9AzlqjAQ3apwENmqu&#10;BTVqxAU1auUFNWn5BDVp/wQ1aP8ENWj/BDVo/wS5YAAArGkAAKFwAACYdQAAjXcAAIJ3AAB3dwAA&#10;aXQAAFxzAABRcQAASHAKAEVwEgBDcR0AQnEnAEByMAA/cjgAPnJAAD1ySAA7clAAOnJZAThyYwE2&#10;cm0CNHJ6AjNyiQMxcpoDL3KsAy5ywQMucuMDLnH4Ay5w/wMub/8DLm//Ay5v/wOzZgAAp28AAJ12&#10;AACTegAAiHwAAH59AAByfQAAZHwAAFd7AABMegAAQnkDADx5DgA6ehcAOXohADh6KgA3ezMANns7&#10;ADR7RAAze0wAMntVADB7XwAve2oBLXt3ASt7hwEqe5gCKHuqAid7vwIme+ECJnr3AiZ4/wImeP8C&#10;J3f/Aid3/wKubAAAo3YAAJl8AACOfwAAhIIAAHiDAABshAAAX4QAAFGEAABHhAAAPIQAADOECQAw&#10;hBEAL4QaAC2EJAAshS0AK4U1ACqFPgAphUcAKIZQACeGWgAmhmYAJIZzACOGgwAhhpUAIIanAR6G&#10;vAEeht4AHoT1AR6C/wEegv8BHoH/AR6B/wGodAAAnn0AAJOCAACJhQAAfogAAHGKAABliwAAWIwA&#10;AEyNAABAjgAANo4AACyPAAAlkAwAI5ATACKQHAAhkCUAIJEuAB+RNgAekUAAHZFJAByRVAAakWAA&#10;GZFuABiRfgAWkpAAFZKkABSRuQATkdgAE4/0ABSO/wAUjf8AFIz/ARSM/wGjfQAAmIMAAI6IAACE&#10;jAAAd48AAGmRAABdkwAAUJUAAEWXAAA5mAAALpkAACWaAAAdmwIAFp0MABWdEwAUnRsAE50kABKd&#10;LQARnjcAEZ5BABCeTAAPnlgADp5nAA2edwAMnooAC52eAAqdsgAJncwACZzsAAqb/gALmv8AC5n/&#10;AAuZ/wCchAAAkYoAAIiOAAB7kgAAbZYAAGCZAABUnAAASJ8AADygAAAwoQAAJqMAAB2lAAAVpwAA&#10;EKkFAAurDQAIqhMAB6obAAaqJAAFqi4ABKo4AAKqRAABqlAAAKpeAACqbgAAqoEAAKqVAACpqgAA&#10;qcEAAKjkAACo9gAAp/8AAKf/AACn/wCViwAAjJAAAH+VAABxmgAAY54AAFaiAABKpgAAPagAADGq&#10;AAAmqwAAHa0AABSwAAAOsgAACbUBAAK2CgAAtg8AALYVAAC3HQAAtyUAALcvAAC4OQAAuEYAALhU&#10;AAC4ZAAAuHYAALiLAAC3oAAAt7YAALfTAAC27wAAtvwAALb/AAC2/wCPkgAAgpcAAHSdAABmogAA&#10;WKcAAEusAAA+rwAAMbEAACazAAActgAAE7gAAA27AAAGvgAAAMEAAADCBAAAwgsAAMMQAADEFQAA&#10;xBwAAMUkAADGLgAAyDoAAMlHAADJVwAAyWkAAMl9AADJlAAAyKoAAMjDAADI5AAAyPQAAMj9AADI&#10;/QCFmQAAd58AAGimAABaqwAATbEAAD+1AAAxuAAAJboAABq9AAARwAAAC8MAAAPHAAAAygAAAM0A&#10;AADOAAAAzwMAANAJAADRDgAA0xIAANUZAADXIgAA2i0AAN05AADeSQAA3loAAN9uAADfhQAA35wA&#10;AN+yAADeywAA3uYAAN/0AADf9AB5oQAAa6gAAFyvAABOtQAAQLsAADG+AAAkwQAAGcUAABDIAAAJ&#10;zAAAAM8AAADTAAAA2QAAANwAAADdAAAA3wAAAOEAAADiBQAA5AsAAOYQAADoFgAA6iAAAO0rAADw&#10;OgAA8UsAAPFeAADycwAA84sAAPOiAADztgAA88kAAPPhAADz4QBtqgAAXrEAAFC5AABBvwAAMsQA&#10;ACTIAAAXzAAADtAAAAbVAAAA2gAAAN4AAADiAAAA5gAAAOkAAADqAAAA7AAAAO4AAADwAAAA8gAA&#10;APQGAAD2DAAA+RIAAPwcAAD/KQAA/zoAAP9NAAD/YgAA/3gAAP+QAAD/owAA/7MAAP/BAAD/wQD/&#10;BxkA/wEXAP8AFwD/ABoA/wAhAP8AKwD/ADkA/wBHAP8AVAD/AF8A/wBqAP8AcwD/AHsA/wCDAP8A&#10;igD/AJAA/wCWAP8AmwD/AKEA/wCoAP8ArwD/ALgA/wDEAP4A1QD8AOoA+wD4APoA/wD5AP8A+AD/&#10;APgA/wD2AP8A8wD/APEA/wD/CxUA/wUTAP8AEwD/ABQA/wAaAP8AJwD/ADQA/wBCAP8ATwD/AFsA&#10;/wBlAP8AbgD/AHYA/wB+AP8AhQD+AIsA/QCRAPsAlwD6AJ0A+ACjAPcAqwD2ALMA9AC+APMAzADx&#10;AOMA7wDzAO4A/wDtAP8A7AD/AOsA/wDsAP8A7AD/AOsA/wD/DREA/wkQAP8ADwD/ABAA/wAWAP8A&#10;IgD/AC8A/wA9AP8ASgD/AFUA/QBgAPoAaQD4AHEA9gB5APQAfwDzAIYA8QCMAO8AkgDuAJgA7ACf&#10;AOsApgDpAK4A5wC4AOUAxQDjANoA4QDtAN8A+wDeAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wD/Dw0A&#10;/wwLAP8DCQD/AAwA/wASAP8AHQD/ACkA+wA3APgARAD1AFAA8gBaAO4AYwDsAGsA6QBzAOcAegDl&#10;AIAA4wCGAOEAjADfAJMA3QCZANsAoQDZAKkA1QCyANIAvgDQAM4AzgDmAMwA9gDKAP8AygD/AMkA&#10;/wDIAP8AyAD/AMgA/wD/EQgA/w0CAP8HAAD/BQgA/wAOAP8AFgD3ACIA7wAwAOsAPQDoAEkA5ABU&#10;AOAAXQDdAGUA2QBtANUAcwDSAHoA0ACAAM4AhwDMAI0AygCUAMgAmwDGAKQAxACtAMIAuADAAMcA&#10;vQDfALwA8QC7AP4AuQD/ALgA/wC4AP8AuAD/ALgA/wD/FAAA/w8AAP8NAAD/DAAA/wcJAPgBEADo&#10;ABoA4wAoAN0ANgDYAEIA0gBNAM4AVwDKAF8AxwBmAMUAbQDDAHQAwQB6AL8AgQC9AIgAuwCPALkA&#10;lwC3AJ8AtQCoALMAswCxAMIArwDYAK4C7QCsA/sAqwX/AKoG/wCpBv8AqQb/AKkG/wD/FgAA/xIA&#10;APcSAADsEQAA5g4AAOUGCADdAxIA1AMgAM0ELQDIBDoAwwVGAL8FUAC8BlgAuQZgALcHZwC1B24A&#10;swd1ALEIewCvCIIArgmKAKwJkgCqCZsAqAqlAKYKsAClC78AowzUAKEN7QCfDv4AnQ7/AJwP/wCb&#10;D/8Amw//AJsP/wD/GgAA9xkAAOoeAADfHgAA1RoAANATAgDODAsAxwsWAMANJQC6DjIAtg4/ALIP&#10;SQCvEFIArBBaAKoQYQCoEWgAphFvAKQRdgCiEX0AoRGFAJ8SjgCdEpcAnBKiAJoTrQCYE7wAlxTQ&#10;AJQV7ACSFv0AkBf/AI8X/wCOF/8Ajhf/AI4X/wD6HQAA7iMAAN8oAADQKgAAxycAAMEhAAC9GQUA&#10;uRIQALIVHgCtFiwAqBc4AKQYQwChGUwAnxlUAJwaXACaGmIAmRppAJcbcACVG3cAlBt/AJIciACQ&#10;HJIAjxydAI0dqQCLHbcAih7KAIgf5wCGIPoAhCD/AYMg/wGDIP8BgiD/AYIg/wH1JAAA5SwAANMx&#10;AADGMwAAvDEAALYtAACwJQAArB0MAKYeGAChICYAnCEyAJkiPQCVIkcAkyNPAJEjVgCPI10AjSRk&#10;AIskawCJJHIAiCR6AIYkgwCEJY0AgyWYAYElpAGAJrIBfibFAX0n4gF7J/cBeSj/AXgo/wF4KP8B&#10;eCj/AXgo/wHvKwAA3TMAAMo5AAC+OwAAtDoAAK02AACmLwAAoSgHAJsnEwCWKCAAkSktAI4qOACL&#10;K0IAiCtKAIYrUgCEK1gAgixfAIAsZgB/LG0AfSx1AHssfgF6LIgBeCyUAXYtoAF1La4CdC3AAnIu&#10;3QJxLvQCcC//Am8v/wJvL/8Bbi//AW4v/wHoMQAA0zoAAMM/AAC3QQAArkEAAKY+AACeOAAAlzEB&#10;AJEuEACMLxwAiDAoAIQxMwCBMj0AfzJGAH0yTQB7MlQAeTJbAHcyYQB1MmkBdDJwAXIyeQFwM4QB&#10;bzOQAm0znQJsM6sCajS8Amk01QNoNfECZzX/Amc1/wJmNf8CZjX/AmY0/wLiNgAAzD8AAL1EAACy&#10;RwAAqEcAAKBEAACYPwAAkDkAAIg0DQCDNRcAfzYkAHw3LwB5NzkAdzhCAHQ4SQByOFAAcThXAG84&#10;XgBtOGUBbDhtAWo4dQFoOIACZziMAmU4mQNkOagDYjm5A2E60ANgOu4DYDr/A186/wJfOv8CXzr/&#10;Al86/wLdOwAAx0MAALlJAACuSwAApEwAAJtKAACSRQAAiT8AAIE6CQB7OhQAdzsgAHQ8KwByPDUA&#10;bz0+AG09RgBrPU0AaT1TAGg9WgBmPWEBZD1pAWM9cgFhPX0CYD2JAl49lgNdPqUDWz62BFo+zARa&#10;P+wEWT/+A1k//wNZP/8CWT//Alk+/wLWPwAAw0cAALVMAACqUAAAoFAAAJdPAACOSwAAhEUAAHpA&#10;BgB1PxEAcUAcAG1AKABrQTIAaUE7AGdBQgBlQUkAY0FQAGFBVwBgQV4BXkFmAV1CbwJbQnoCWkKG&#10;A1hClANXQqMEVUOzBFRDyQRUQ+kEU0P9A1ND/wNUQ/8DVEP/AlRD/wLQQgAAv0oAALJQAACnUwAA&#10;nVQAAJRTAACKUAAAf0oAAHVFAgBuQw4Aa0QZAGdFJABlRS4AYkU3AGFFPwBfRUYAXUVNAFtFVABa&#10;RlsBWUZjAVdGbAJWRncCVEaDA1NGkQNRRqEEUEexBE9HxwROR+cETkf7BE5H/wNOR/8DT0f/A09H&#10;/wPMRgAAu04AAK9UAACkVwAAmlgAAJFXAACGVAAAe04AAHBKAABpSA0AZUgWAGJJIQBfSSsAXUk0&#10;AFtJPABZSUMAV0lKAFZJUgBVSlkBVEphAVJKagFRSnUCT0qBA05KjwNMS58ES0uwBEpLxQRJS+YE&#10;SUv6BElL/wNKS/8DSkv/A0pL/wPISQAAuFEAAKxXAAChWwAAmFwAAI5cAACDWQAAdlMAAGtOAABk&#10;TQoAX0wTAFxNHgBaTSgAWE0xAFZNOgBUTUEAU05IAFJOTwBQTlcBT05fAU1OaAFMTnMCSk9/AklP&#10;jQNHT50ERk+uBEVPwwREUOQERE/5BEVP/wNFT/8DRU7/A0VO/wPETAAAtVUAAKlbAACfXgAAlWAA&#10;AItgAACAXgAAclcAAGdTAABeUQcAWVERAFdRGwBUUSUAUlIvAFFSNwBPUj8ATlJGAE1TTQBMU1UA&#10;SlNdAUlTZgFHU3ACRVN9AkRTiwNCU5sDQVSsBEBUwQQ/VOIEP1T4A0BT/wNAU/8DQFP/A0BS/wPA&#10;UAAAslgAAKZeAACcYgAAkmUAAIhlAAB9YgAAblwAAGNZAABZVgMAVFYOAFFWGABPViIATVcsAExX&#10;NABKVzwASVhEAEhYSwBHWFMARVhbAURYZAFCWG4BQFh7Aj9YiQI9WJkDPFiqAztZvwM6WeADOlj3&#10;AzpY/wM7V/8DO1f/AztX/wO8VAAArlwAAKNjAACZZwAAkGkAAIVpAAB5ZwAAa2IAAGBgAABVXQAA&#10;TlsMAEtbFABJXB8AR1woAEZdMQBFXTkAQ11BAEJdSABBXlAAQF5YAD5eYQE8XmwBO154AjlehwI3&#10;XpcCNl6pAzVevQM0X90DNF71AzVd/wI1Xf8CNVz/AjVc/wK4WQAAqmEAAKBnAACWbAAAjG4AAIFu&#10;AAB2bAAAZ2kAAFxmAABRZAAASGIJAERiEQBCYhsAQWMkAD9jLQA+YzUAPWQ9ADxkRQA7ZE0AOWRV&#10;ADhkXwA2ZGkBNWR2ATNkhQExZZUCMGWnAi9luwIuZdoCLmT0Ai5j/wIvY/8CL2L/Ai9i/wKzXgAA&#10;p2YAAJxtAACTcQAAiHMAAH1zAABycgAAZHAAAFhuAABNbAAAQmoDADxpDgA6ahYAOWogADhqKAA2&#10;azEANWs5ADRrQQAzbEkAMmxSADFsXAAvbGYALmxzACxsggEqbJMBKWylAShsuQEnbdYBJ2vyASdq&#10;/wEnav8BKGn/Aihp/wKuZAAAo2wAAJlzAACOdgAAhHgAAHl5AABteAAAYHcAAFN2AABIdQAAPnMA&#10;ADRyCgAxcxEAMHMaAC9zIwAucysALXQ0ACx0PAArdEQAKXRNACh1VwAndWMAJXVvACR1fwAidZAA&#10;IXWiACB1twAfddIAH3TxAB9z/wEfcv8BIHH/ASBx/wGpawAAnnMAAJR5AACKfAAAgH4AAHR/AABn&#10;fwAAWn8AAE1+AABDfgAAOH0AAC99AgAofQ0AJn0UACR9HAAjfiUAIn4tACF+NgAhfj8AH39IAB5/&#10;UgAdf14AHH9rABp/egAZf4wAF3+fABZ/swAVf84AFX7vABZ8/wAWe/8AFnv/ABd7/wCkcgAAmnoA&#10;AI9/AACFggAAe4QAAG2GAABghwAAVIcAAEiIAAA8iAAAMogAACiIAAAgiAUAGokOABmJFQAYiR0A&#10;F4omABaKLgAVijcAFIpBABOKTAASi1gAEYtlABCLdQAPi4cADoqbAA2KrwAMisgADInqAA2H/AAO&#10;h/8ADob/AA6G/wCfewAAlIEAAIqFAACAiAAAc4sAAGWNAABZjwAATJAAAEGSAAA0kgAAKpIAACGT&#10;AAAZlAAAEpYGAA6XDgANlxUADJcdAAyXJgALly8ACpc5AAmXRAAIl1AABpdeAAWXbgADloAAAZaU&#10;AACVqAAAlb4AAJTgAACU9AAAk/8AAZL/AAGS/wCYggAAjogAAIWMAAB3jwAAapIAAF2VAABQmAAA&#10;RJoAADibAAAsnAAAIp0AABmeAAASoAAADaICAAejCwABoxAAAKMXAACjHwAAoycAAKMxAACkPAAA&#10;pEgAAKRWAACkZQAAo3cAAKOLAACjoAAAorYAAKHSAACh8AAAoPsAAKD/AACg/wCRigAAiY4AAHuS&#10;AABtlwAAYJsAAFOeAABGoQAAOaMAAC2kAAAjpgAAGagAABGqAAAMrAAABa4AAACvBwAArw0AAK8R&#10;AACwGAAAsCAAALEoAACxMgAAsj4AALJMAACyWwAAsmwAALKBAACxlwAAsawAALDGAACw6AAAr/cA&#10;AK//AACv/wCMkAAAf5UAAHGaAABjnwAAVaQAAEeoAAA6qgAALawAACKuAAAYsAAAELMAAAq1AAAC&#10;uAAAALsAAAC7AAAAvAcAALwNAAC9EQAAvhYAAL8eAADAJwAAwTIAAMJAAADDTwAAw2AAAMN0AADD&#10;iwAAw6EAAMO4AADC1wAAwu8AAML6AADB/gCBlwAAc50AAGWjAABXqAAASa0AADuxAAAtswAAIbYA&#10;ABa5AAAOuwAAB74AAADBAAAAxQAAAMcAAADIAAAAyQAAAMoFAADLCwAAzQ8AAM4UAADQHAAA0yYA&#10;ANYyAADYQQAA2FMAANlmAADZfAAA2ZQAANmrAADZwwAA2eEAANnwAADZ9AB2nwAAZ6YAAFmsAABL&#10;sgAAPLcAAC66AAAhvQAAFcAAAA3EAAAFxwAAAMoAAADOAAAA0gAAANUAAADWAAAA2QAAANsAAADd&#10;AAAA3wcAAOEMAADjEQAA5hkAAOkkAADsMgAA7UMAAO5WAADvawAA74QAAO+cAADvsgAA78YAAO/d&#10;AADv5ABqqAAAW68AAEy2AAA+vAAAL8AAACDEAAAUyAAADMwAAALQAAAA1AAAANkAAADeAAAA4gAA&#10;AOUAAADmAAAA6AAAAOkAAADsAAAA7gAAAPACAADyCQAA9Q8AAPgXAAD8IwAA/zMAAP9GAAD/WgAA&#10;/3EAAP+JAAD/nwAA/7EAAP/AAAD/xgD/ABUA/wAUAP8AFAD/ABcA/wAdAP8AKAD/ADcA/wBEAP8A&#10;UQD/AFwA/wBmAP8AbwD/AHcA/wB+AP8AhQD/AIsA/wCRAP8AlwD/AJ0A/wCkAP8AqwD/ALQA/gC/&#10;AP0AzgD7AOYA+QD2APgA/wD3AP8A9wD/APcA/wDwAP8A7AD/AOkA/wD/AxIA/wAQAP8AEAD/ABEA&#10;/wAXAP8AJAD/ADIA/wA/AP8ATAD/AFcA/wBhAP8AagD/AHIA/wB5AP0AgAD8AIYA+gCMAPkAkgD4&#10;AJgA9gCfAPUApgD0AK4A8gC5APAAxgDuAN4A7QDwAOsA/gDqAP8A6QD/AOkA/wDnAP8A4wD/AOAA&#10;/wD/Bw4A/wANAP8ACwD/AAwA/wATAP8AHwD/ACwA/wA6AP8ARgD+AFIA+wBcAPgAZQD1AGwA8wB0&#10;APEAegDvAIEA7gCHAOwAjQDqAJMA6QCaAOcAoQDmAKkA4wCzAOEAvwDfANAA3QDpANoA+QDZAP8A&#10;1wD/ANUA/wDVAP8A1QD/ANQA/wD/CQoA/wEFAP8AAwD/AAkA/wAQAP8AGQD7ACYA9wA0APQAQADy&#10;AEwA7gBWAOoAXwDnAGcA5ABuAOIAdADgAHsA3gCBANwAhwDaAI0A1gCUANQAmwDRAKMAzwCtAMwA&#10;uADKAMcAyADgAMYA8wDFAP8AwwD/AMMA/wDDAP8AwwD/AMMA/wD/CwEA/wMAAP8AAAD/AAMA/wAL&#10;APMAEgDuAB8A6gAtAOYAOgDiAEUA3gBPANkAWADUAGAA0QBoAM4AbgDMAHQAygB7AMgAgQDGAIcA&#10;xACOAMIAlgDAAJ4AvgCnALsAsgC5AMAAtwDUALUA7ACzAPsAswD/ALIA/wCyAP8AsQD/ALEA/wD/&#10;DQAA/wYAAP8DAAD3AAAA9AADAOcADQDgABgA2gAlANMAMgDOAD4AygBJAMYAUgDDAFoAwABhAL4A&#10;aAC8AG4AugB0ALgAewC2AIEAtACIALIAkACwAJkArgCiAKwArQCqALoAqADLAKYA5gClAPcApAD/&#10;AKMA/wCiAP8AogD/AKIA/wD/EAAA+wwAAO8OAADmDQAA3wkAANoABgDQABEAyQAdAMQAKgC/ADcA&#10;uwBCALcASwC0AFQAsgBbAK8AYgCtAGgAqwBuAKkAdQCoAHsApgCDAKQAiwCiAJQAoACeAJ4BqACc&#10;ArUAmwPGAJkF4gCYBvQAlgj/AJUJ/wCUCf8AlAn/AJQJ/wD8EQAA8RUAAOMZAADWGQAAzBUAAMcQ&#10;AADEBwoAvQMUALcEIQCyBi4Argg6AKoJRACnCU0ApApVAKIKXACgCmIAngtpAJwLbwCbC3YAmQx+&#10;AJcMhgCWDJAAlAyaAJINpgCRDbMAjw3FAI0O4gCLEPYAiRD/AIgR/wCHEf8AhxH/AIcR/wD2GQAA&#10;5yAAANYkAADIJQAAvyIAALkcAAC0FAEAsQ0OAKoOGQClDycAoRAzAJ0RPgCaEUcAmBJPAJUSVgCT&#10;ElwAkRJjAJATaQCOE3AAjBN4AIsTgQCJFIsAhxSWAIYVogCEFbAAgxbBAIEX3QB/GPQAfRn/AHwZ&#10;/wB8Gf8Aexn/AHsZ/wDvIQAA3SkAAMotAAC+LwAAtSwAAK4nAACoIAAAoxcIAJ4WEwCZFyEAlBkt&#10;AJEaOACOGkEAixtJAIkbUACHG1cAhRxeAIQcZACCHGsAgBxzAH8dfAB9HYYAfB6RAHoengB4H6sA&#10;dx+8AHYg1AB0IfAAciH/AHEi/wBxIf8AcSH/AHEh/wDoKAAA0jAAAMI1AAC3NwAArTUAAKUxAACe&#10;KwAAmCMCAJIeEACNIBsAiSEnAIYiMgCDIzwAgSNEAH4jSwB8JFIAeyRZAHkkXwB3JGYAdiVuAHQl&#10;dwBzJYEAcSaNAG8mmQBuJqcAbSe4AGwnzgFqKO0BaSn/AWgp/wFoKf8BaCj/AWgo/wHhLgAAyzYA&#10;ALw7AACxPQAApz0AAJ85AACXMwAAjy0AAIgnDACDJxYAfygiAHwpLQB5KjcAdyo/AHUqRwBzK04A&#10;cStUAHArWwBuK2IAbCtqAGsscgBpLH0AaCyJAGYtlgFlLaQBZC60AWMuygFhL+kBYC/9AWAv/wFg&#10;L/8BYC//AWAu/wHaNAAAxTwAALdBAACsQwAAokMAAJlAAACQOgAAiDQAAIAuCAB6LRIAdy4eAHMv&#10;KQBxMDMAbzA7AG0wQwBrMUoAaTFRAGcxVwBmMV4AZDFmAGMybwBhMnkAYDKFAV8ykgFdM6EBXDOx&#10;AVs0xgFaNOYBWTX7AVk1/wFZNP8BWTT/AVk0/wHSOAAAwEAAALNFAACoSAAAnkgAAJVGAACLQAAA&#10;gjsAAHk1BABzMxAAbzQaAGw0JQBpNS8AZzU3AGU2PwBjNkYAYjZNAGA2VABfNlsAXTdjAFw3awBb&#10;N3YBWTeCAVg4jwFWOJ4BVTivAlQ5wwJTOeQCUzr5AVM5/wFSOf8BUzn/AVM5/wHNPAAAvEQAAK9J&#10;AACkTAAAmkwAAJFLAACHRgAAfUAAAHM7AABsOA0AaDkXAGU5IgBjOisAYDo0AF46PABdOkMAWzpK&#10;AFo7UABYO1gAVztgAFY7aABVPHMBUzx/AVI8jQFQPZwBTz2sAk4+wQJNPuECTT74Ak0+/wFNPv8B&#10;TT3/AU09/wHJQAAAuEgAAKxNAAChUAAAl1EAAI5PAACESwAAeUUAAG5AAABmPQsAYj0UAF89HgBc&#10;PigAWj4xAFg+OABXPkAAVT9GAFQ/TQBTP1UAUkBdAFBAZgBPQHABTkB8AUxBigFLQZoCSkGrAklC&#10;vgJIQt4CSEL2AkhC/wJIQv8BSEH/AUhB/wHFRAAAtUsAAKlQAACeVAAAlVQAAItTAACAUAAAdUoA&#10;AGpGAABhQggAXEERAFlCGwBXQiUAVUIuAFNCNQBRQj0AT0JDAE9DSwBOQ1IATURaAEtEYwBKRG4B&#10;SUV6AUdFiAFGRZgCRUapAkRGvQJDRtwCQ0b1AkNG/wJDRv8BQ0X/AUNF/wHBRwAAsk8AAKZUAACc&#10;VwAAklgAAIhYAAB+VQAAcU8AAGZKAABcRgUAV0YPAFRGGABRRiIAT0YrAE5GMwBMRzoAS0dBAEpH&#10;SQBJSFAASEhYAEdIYQBFSWwAREl4AUJJhgFBSZYBQEqnAj9KuwI+S9gCPkrzAj5K/wI+Sf8BP0n/&#10;AT9J/wG9SgAAr1IAAKNYAACZWwAAkF0AAIZcAAB7WQAAbVMAAGJPAABXTAEAUUoNAE5KFQBMSx8A&#10;SksoAElLMABHSzgARkw/AEVMRgBETE4AQ01WAEJNXwBATWoAP012AT1OhAE8TpQBO06lATlPuQI5&#10;T9QCOU/yATlO/wE5Tv8BOU3/ATpN/wG6TgAArFYAAKFbAACXXwAAjWEAAINhAAB4XgAAaVgAAF9W&#10;AABUUgAATE8LAElPEgBHUBwARVAlAENQLQBCUDUAQVE8AEBRRAA/UUwAPlJUADxSXQA7UmcAOlJz&#10;ADhTggE3U5IBNVOkATRTtwEzVNEBM1PxATRT/wE0Uv8BNFL/ATRS/wG2UgAAqVoAAJ5gAACUZAAA&#10;i2YAAIBlAAB0YwAAZl4AAFxcAABRWAAAR1UHAEJVEABAVRgAP1YhAD1WKgA8VjIAO1Y5ADpXQQA5&#10;V0kAOFdRADdYWgA1WGUANFhxADJYgAExWJABL1miAS5ZtQEtWc8BLVnvAS5Y/wEuV/8BLlf/AS5W&#10;/wGyVwAApV8AAJtlAACRaQAAh2oAAHxqAABxaAAAY2UAAFhiAABNXwAAQ10CADxbDQA6XBQAOFwd&#10;ADdcJgA1XS4ANF02ADNdPgAyXUYAMV5OADBeVwAvXmIALV5uACxffQAqX44AKV+gAChfswEnX8wA&#10;J1/tASde/wEnXf8BKF3/AShc/wGtXAAAomQAAJhqAACObgAAg28AAHlvAABubgAAYGsAAFRpAABJ&#10;ZwAAP2UAADVjCQAyYxEAMGMZAC9kIQAuZCkALWQxACxkOQArZUIAKmVKAChlVAAnZV8AJmZrACRm&#10;egAjZosAImadACBmsQAfZskAH2brACBl/gAgZP8AIGP/ASFj/wGpYgAAnmoAAJVwAACKcwAAgHUA&#10;AHV1AABpdAAAXHIAAE9xAABEbwAAOm4AADBtAwApbA0AJ2wUACZsHAAlbSQAJG0sACNtNAAibT0A&#10;IW5GACBuUAAeblsAHW5nABxudgAabocAGW+aABhvrgAWb8YAFm7pABdt/AAYbP8AGGv/ABhr/wCk&#10;aQAAmnEAAJB2AACGeQAAfHsAAHF7AABkewAAV3oAAEp5AAA/eAAANXgAACt3AAAidgcAHXYPABx3&#10;FgAbdx4AGncmABl3LgAYdzcAF3hAABV4SgAUeFYAE3hjABJ4cgAReIMAEHiXAA94qwAOeMMADnfm&#10;AA52+gAPdf8AEHX/ABB0/wCfcQAAlXgAAIt8AACCfwAAd4EAAGqCAABdggAAUIIAAESCAAA4ggAA&#10;LoIAACSCAAAcggAAFIIJABGDEAAQgxYAEIMeAA6DJwAOgzAADYM5AA2DRAAMg1AAC4NdAAmDbAAI&#10;g34ABoORAAWCpQADgrsABIHbAASB8gAFgP8ABn//AAZ//wCaeQAAkH4AAIaDAAB9hQAAb4cAAGKJ&#10;AABVigAASYsAAD2MAAAxjAAAJowAAB2NAAAVjgAAD48DAAqQDAAGkBEABI8YAAOPIAABjykAAI8y&#10;AACQPQAAkEkAAI9WAACPZQAAj3YAAI+KAACOnwAAjrQAAI3PAACM7gAAjPsAAIv/AACL/wCUgAAA&#10;i4UAAIKJAAB0jAAAZo8AAFmRAABMkwAAQJUAADSWAAAolgAAHpcAABWYAAAPmgAACpsAAAKcCQAA&#10;nA4AAJwTAACcGgAAnCIAAJ0rAACdNQAAnUAAAJ1OAACdXAAAnW4AAJyBAACclwAAnKwAAJvGAACa&#10;6AAAmfkAAJn/AACY/wCOiAAAhowAAHiQAABqlAAAXJcAAE+aAABCnQAANp4AACmfAAAfoQAAFaIA&#10;AA6kAAAIpgAAAKgAAACpBAAAqQoAAKkOAACpEwAAqhoAAKoiAACrKwAArDYAAKxEAACsUwAArGMA&#10;AKx3AACrjgAAq6QAAKu8AACq3gAAqfQAAKn9AACp/wCJjgAAe5MAAG2XAABfnAAAUaAAAESkAAA2&#10;pgAAKqgAAB6pAAAUqwAADa4AAAawAAAAsgAAALUAAAC1AAAAtQMAALYJAAC3DgAAuBIAALgZAAC6&#10;IQAAuysAALw4AAC9RwAAvVgAAL1rAAC9gQAAvZkAAL2wAAC9zAAAvOoAALz3AAC7/gB+lQAAcJsA&#10;AGKgAABTpQAARqoAADitAAAqrwAAHrEAABO0AAAMtwAAA7kAAAC8AAAAvwAAAMIAAADCAAAAwwAA&#10;AMQAAADGBgAAxwwAAMgQAADKFgAAzCAAAM8rAADQOgAA0UsAANFeAADScwAA0osAANKkAADTuwAA&#10;09gAANPtAADT9gBznQAAZKMAAFapAABHrwAAObMAACq2AAAduQAAErwAAAq/AAAAwwAAAMYAAADJ&#10;AAAAzQAAAM8AAADQAAAA0gAAANQAAADWAAAA2QIAANsIAADeDgAA4RMAAOQdAADoKgAA6DwAAOlP&#10;AADpZAAA6nwAAOuVAADrrAAA68IAAOzVAADs5QBmpgAAWKwAAEmzAAA7uQAAK7wAAB3AAAARxAAA&#10;CcgAAADMAAAAzwAAANMAAADZAAAA3QAAAOAAAADhAAAA4wAAAOUAAADnAAAA6gAAAOwAAADuBAAA&#10;8QsAAPUSAAD4HAAA+ysAAP0+AAD+UwAA/moAAP+DAAD/mwAA/64AAP++AAD/ygD/ABIA/wAQAP8A&#10;EQD/ABMA/wAZAP8AJgD/ADQA/wBBAP8ATQD/AFgA/wBiAP8AawD/AHMA/wB6AP8AgQD/AIcA/wCN&#10;AP8AkwD/AJkA/wCgAP8ApwD+AK8A/AC6APoAyQD5AOEA+ADzAPcA/wD2AP8A9QD/APEA/wDpAP8A&#10;5AD/AOEA/wD/AA8A/wANAP8ADQD/AA4A/wAUAP8AIQD/AC4A/wA8AP8ASAD/AFMA/wBdAP8AZgD+&#10;AG0A/AB1APsAewD5AIIA+ACIAPcAjgD2AJQA9ACbAPMAogDxAKoA7wC0AO0AwQDrANUA6gDsAOgA&#10;/ADnAP8A5QD/AOYA/wDgAP8A2QD/ANQA/wD/AAsA/wAIAP8ABgD/AAkA/wAQAP8AHAD/ACkA/wA2&#10;AP8AQgD7AE4A9wBXAPQAYADyAGgA7wBvAO0AdgDsAHwA6gCCAOgAiADnAI4A5QCVAOMAnADhAKQA&#10;3wCuAN0AuQDaAMoA1wDkANQA9gDRAP8A0AD/ANAA/wDPAP8AywD/AMcA/wD/AAMA/wAAAP8AAAD/&#10;AAQA/wANAPoAFgD2ACMA8wAwAPAAPADtAEcA6QBRAOUAWgDiAGIA3wBpAN0AbwDaAHYA2AB8ANQA&#10;ggDSAIgA0ACPAM0AlgDLAJ4AyQCoAMcAswDFAMEAwgDYAMAA7wC/AP4AvgD/AL0A/wC8AP8AvAD/&#10;ALwA/wD/AgAA/wAAAP8AAAD/AAAA9AAHAO0AEQDoABwA4wApAN8ANQDbAEEA1gBLANEAVADNAFwA&#10;ygBjAMgAaQDGAG8AwwB1AMEAewC/AIIAvgCIALwAkAC6AJgAuACiALUArACzALkAsQDLAK8A5wCu&#10;APgArAD/AKsA/wCsAP8ArAD/AKsA/wD/BAAA/wAAAPYAAADuAAAA5wAAAN8ADADWABUAzwAiAMoA&#10;LgDHADoAwwBEAMAATQC8AFUAuQBcALcAYwC1AGkAswBvALEAdQCvAHsArQCCAKsAigCpAJIApwCc&#10;AKUApgCjALMAoQDDAJ8A3gCeAPIAnQD/AJwA/wCcAP8AmwD/AJsA/wD/BwAA9gkAAOkLAADfCgAA&#10;1QQAAM4ABQDGABAAwAAaALsAJwC3ADIAswA9ALAARgCtAE8AqgBWAKgAXACmAGMApABoAKIAbwCh&#10;AHUAnwB8AJ0AhACbAI0AmQCXAJcAogCVAK4AkwC9AJEA0wCQAO0AjwD8AI4A/wCNAf8AjQH/AI0B&#10;/wD5DgAA6hIAANwVAADNFQAAxBEAAL4MAAC6AgoAtAASAK4AHgCqACoApgA1AKIAPwCgAEgAnQFQ&#10;AJsCVgCZAlwAlwNjAJUDaQCTA28AkQR2AJAEfwCOBYgAjAWSAIoGngCIBqoAhge6AIUIzwCECusA&#10;ggv8AIEM/wCADP8AgAz/AIAM/wDxFQAA4B0AAM0gAADBIQAAuB0AALEXAACsEAAAqAkNAKIHFgCd&#10;CSMAmQouAJULOACTDEEAkAxJAI4NUACMDVcAig1dAIgNYwCHDWoAhQ5xAIMOegCCDoQAgA6PAH4P&#10;mwB8D6gAexC4AHoQzgB4EewAdhL/AHUS/wB0E/8AdBP/AHQT/wDoHgAA0yYAAMMqAAC4KgAArigA&#10;AKcjAACgHAAAmxMDAJYPEACQEBsAjBEnAIkSMgCGEzsAhBNDAIIUSwCAFFEAfhRXAHwUXgB7FWUA&#10;eRVsAHcVdAB2Fn4AdBaKAHIXlgBxF6QAbxi0AG4YyQBtGegAaxr8AGob/wBqG/8Aahv/AGob/wDg&#10;JgAAyi0AALwxAACwMwAApzEAAJ8sAACXJgAAkB8AAIoXDACFGBYAgRkiAH4aLAB7GzYAeRs+AHcc&#10;RQB1HEwAcxxTAHEdWQBwHWAAbh1nAG0ecABrHnoAah6FAGgfkgBnH6AAZSCwAGQhxQBjIeQAYiL6&#10;AGEi/wBhIv8AYSL/AGEi/wDXLAAAwzQAALY4AACqOQAAoTgAAJg1AACQLwAAiCgAAIAhCAB7IBIA&#10;dyEdAHQiJwBxIjEAbyM5AG0jQQBrI0gAaSNOAGgkVQBmJFsAZSRjAGMlawBiJXUAYSWBAF8mjgBe&#10;Jp0AXSetAFsowQBbKOAAWin3AFkp/wBZKf8AWSn/AFko/wDPMgAAvjkAALE9AACmPwAAnD8AAJM8&#10;AACKNgAAgTAAAHkqAwByJg8AbicZAGsoIwBpKCwAZik1AGUpPABjKUMAYSpKAGAqUQBeKlcAXSpf&#10;AFwraABaK3IAWSx9AFgsiwBWLZoAVS2qAFQuvQBTLtwAUi/1AFIv/wBSLv8AUi7/AFIu/wDKNgAA&#10;uj0AAK1CAACiRAAAmEQAAI9BAACFPAAAezcAAHIxAABrLAwAZy0VAGQtHwBhLigAXy4xAF0uOQBc&#10;L0AAWi9GAFgvTQBXL1QAVjBcAFUwZABTMW4AUjF6AFExiABQMpcATjKoAE0zuwBNNNgATDTzAEw0&#10;/wBMNP8ATDP/AEwz/wDGOgAAtkIAAKlGAACeSQAAlUkAAItHAACBQgAAdz0AAG03AABkMgkAYDIS&#10;AF0yHABaMiUAWDMtAFYzNQBVMzwAUzRDAFI0SgBRNFEAUDRZAE81YQBNNWwATDZ3AEs2hQBKN5UA&#10;SDemAEc4uAFHONMBRjjxAUY4/wFGOP8ARjj/AEY3/wDBPgAAskUAAKZKAACcTQAAkk0AAIhLAAB+&#10;RwAAc0IAAGk9AABfNwYAWjYQAFc3GABUNyIAUjcqAFA3MgBPODkATThAAEw4RwBLOE4ASjlWAEk5&#10;XwBIOmkARzp1AEU7gwBEO5MAQzykAUI8tgFBPdABQT3wAUE9/wFBPP8BQTz/AUE8/wC+QgAAr0kA&#10;AKNOAACZUAAAj1EAAIVQAAB7TAAAb0YAAGVCAABaPQIAVDsOAFE7FQBPOx8ATTsnAEs7LwBJPDYA&#10;Rzw9AEc8RABGPUsART1UAEQ+XABDPmcAQj9zAEA/gQA/P5EAPkCiAD1AtQE8Qc4BPEHuATxB/wE8&#10;QP8BPED/AT0//wG6RQAArEwAAKFRAACXVAAAjVUAAINUAAB4UQAAbEsAAGFHAABWQgAAT0AMAEw/&#10;EwBJQBwAR0AkAEZALABEQDMAQ0A6AEJBQgBBQUkAQEJRAD9CWgA+Q2UAPUNxADtDfwA6RI8AOUSg&#10;ADhFswE3RcsBN0XsATdF/wE3RP8BOET/AThD/wC3SQAAqVAAAJ5VAACUWAAAi1kAAIBYAAB2VgAA&#10;aFAAAF1MAABTSAAASkUJAEZEEQBERBkAQkQiAEFFKQA/RTEAPkU4AD1FPwA8RkcAO0ZPADpHWAA5&#10;R2IAOEhuADZIfAA1SI0ANEmeADNJsQAySckAMUnrADJJ/gAySP8AMkj/ADNI/wC0TAAAp1QAAJxZ&#10;AACSXAAAiF0AAH5dAABzWgAAZVUAAFtSAABQTgAARkoFAEBJDgA+SRYAPUkeADtKJgA6Si4AOUo1&#10;ADhLPQA3S0QANktNADRMVgAzTGAAMkxsADFNegAwTYsALk2cAC1OrwAsTscALE7pACxN/QAtTf8A&#10;LUz/AC1M/wCwUAAApFgAAJldAACPYQAAhmIAAHthAABwXwAAYlsAAFhYAABOVQAAQ1EBADtPDAA4&#10;TxMANk8bADVPIwA0UCsAM1AyADJQOgAxUEIAMFFKAC5RUwAtUl0ALFJpACtSeAApUogAKFOaACdT&#10;rQAmU8UAJlPnACZT/AAnUv8AJ1H/ACdR/wCsVQAAoFwAAJZiAACNZgAAg2cAAHhmAABtZQAAYGEA&#10;AFVeAABKWwAAP1gAADVWCAAxVRAAMFYXAC5WHwAtVicALFYvACtXNgAqVz4AKVdHAChXUAAmWFoA&#10;JVhnACRYdQAjWYYAIVmYACBZqwAfWcIAH1nlAB9Y+gAgWP8AIFf/ACFX/wCoWgAAnWIAAJNnAACK&#10;awAAf2wAAHVsAABqawAAXWgAAFFlAABGYwAAO2AAADFeAwAqXQ0AKF0TACZdGwAlXiMAJF4qACNe&#10;MgAiXjoAIV5DACBfTAAfX1cAHl9jABxgcQAbYIIAGWCVABhgqQAXYMAAFmDiABdf+QAYXv8AGV7/&#10;ABld/wCkYAAAmWgAAJBuAACGcAAAfHIAAHJyAABmcQAAWG4AAExsAABBawAANmkAAC1nAAAjZggA&#10;H2YPAB1mFQAcZh0AG2YlABpmLQAZZzUAGGc+ABdnSAAWZ1MAFWhfABNobgASaH8AEWiSABBopgAP&#10;aL0ADmjgABBn9wAQZv8AEWX/ABFl/wCfZwAAlm8AAIxzAACCdgAAeHgAAG14AABgdwAAU3YAAEZ0&#10;AAA7cwAAMXIAACdxAAAecQAAFnAKABNwEAATcBcAEnAfABFxJwAQcS8AEHE4AA5xQgAOcU4ADXFb&#10;AAxxaQALcXoACnGNAAhxoQAGcbYABnDSAAdw7wAIb/8ACW7/AAlu/wCbbwAAkXUAAId5AAB+fAAA&#10;dH4AAGZ+AABZfgAATX4AAEB9AAA1fQAAKnwAACF8AAAYfAAAEXwEAAx8DAAKfBEACXwZAAh8IQAH&#10;fCkABnwyAAR8PQADfEgAAXxVAAB8YwAAfHQAAHyHAAB7nAAAe7EAAHrLAAB56wAAefoAAHn/AAB4&#10;/wCWdwAAjHwAAIOAAAB5gwAAbIQAAF6FAABRhgAARYcAADmHAAAthwAAI4cAABqHAAAShwAADYgB&#10;AAaJCgABiQ8AAIkUAACIGwAAiCMAAIksAACJNgAAiUIAAIhOAACIXQAAiG0AAIiBAACHlQAAh6sA&#10;AIbEAACF5gAAhPgAAIT/AACE/wCQfgAAh4MAAH6HAABxiQAAY4sAAFaNAABJjwAAPJEAADCRAAAk&#10;kQAAGpIAABKTAAANlAAABpUAAACWBgAAlgwAAJUQAACWFQAAlh0AAJYkAACWLgAAljkAAJZGAACW&#10;VQAAlmUAAJZ4AACVjgAAlaQAAJS8AACT3wAAk/UAAJL/AACS/wCLhgAAg4oAAHWNAABnkAAAWZQA&#10;AEyXAAA/mQAAMpoAACabAAAbnAAAEp0AAAyfAAAEoAAAAKIAAACjAQAAowcAAKMMAACjEAAApBUA&#10;AKQcAAClJQAApi8AAKY8AACmSwAAplsAAKZuAAClhAAApZsAAKSzAACj0AAAo+8AAKL8AACi/wCG&#10;jQAAeJEAAGqVAABcmQAATp0AAEGgAAAzogAAJqMAABulAAARpwAACqkAAAGrAAAArQAAAK8AAACw&#10;AAAAsAAAALAFAACxCwAAsg8AALMUAAC0GwAAtSQAALcwAAC3PwAAt1AAALdiAAC3eAAAt5AAALap&#10;AAC2wgAAtuQAALb1AAC1/gB7kwAAbZgAAF+dAABQogAAQqYAADSpAAAmqwAAGq0AABCvAAAJsgAA&#10;ALQAAAC3AAAAugAAALwAAAC9AAAAvgAAAL4AAADAAgAAwQgAAMINAADEEgAAxhkAAMkkAADKMgAA&#10;y0MAAMtVAADMagAAzIMAAMycAADLtQAAzM4AAMzpAADM9gBwmwAAYaEAAFKmAABEqwAANrAAACey&#10;AAAatQAAELgAAAe7AAAAvgAAAMEAAADEAAAAyAAAAMsAAADLAAAAzQAAAM4AAADQAAAA0gAAANUD&#10;AADYCgAA2xAAAN4YAADiJAAA4zUAAORIAADlXAAA5nMAAOaNAADmpQAA5rwAAObTAADn5wBjpAAA&#10;VaoAAEawAAA4tQAAKLkAABq8AAAPwAAABcQAAADHAAAAywAAAM8AAADUAAAA2AAAANwAAADdAAAA&#10;3wAAAOEAAADjAAAA5QAAAOgAAADqAAAA7QYAAPEOAAD1FgAA+CUAAPk4AAD5TQAA+mMAAPt8AAD8&#10;lQAA/KoAAPy7AAD9ywD/AA8A/wAOAP8ADgD/ABAA/wAWAP8AIwD/ADAA/wA9AP8ASQD/AFQA/wBe&#10;AP8AZgD/AG4A/wB2AP8AfAD/AIIA/wCJAP8AjwD/AJUA/gCbAP0AowD7AKsA+gC1APkAwwD3ANsA&#10;9gDwAPQA/wDzAP8A8gD/AOwA/wDiAP8A3AD/ANYA/wD/AAwA/wAJAP8ACAD/AAoA/wASAP8AHgD/&#10;ACsA/wA4AP8ARAD/AE8A/wBZAP4AYQD8AGkA+gBwAPgAdwD3AH0A9gCDAPQAiQDyAI8A8QCWAO8A&#10;nQDtAKUA7ACvAOoAvADoAM0A5gDoAOQA+gDjAP8A4gD/AOAA/wDVAP8AzgD/AMsA/wD/AAYA/wAB&#10;AP8AAAD/AAQA/wAOAP8AGQD/ACUA/QAyAPsAPgD3AEkA8wBTAPAAXADuAGMA7ABqAOoAcQDoAHcA&#10;5gB9AOQAgwDiAIkA4ACQAN4AlwDcAJ8A2QCpANYAtADTAMQA0ADeAM4A8wDMAP8AywD/AMoA/wDI&#10;AP8AwgD/AL4A/wD/AAAA/wAAAP8AAAD/AAAA+wALAPYAEwDxACAA7QAsAOoAOADnAEMA4wBNAOAA&#10;VgDcAF0A2QBkANUAawDSAHEA0AB2AM4AfADMAIMAygCJAMgAkQDGAJkAxACjAMEArQC/ALsAvQDP&#10;ALsA6wC5APwAtwD/ALcA/wC2AP8AtAD/ALEA/wD/AAAA/wAAAP8AAAD2AAAA7gAFAOcADwDhABkA&#10;2wAlANUAMQDSADwAzgBGAMoATwDHAFcAxABeAMEAZAC/AGoAvQBwALsAdgC5AHwAuACDALYAigCz&#10;AJMAsQCcAK8ApwCtALMAqwDFAKkA4QCnAPUApgD/AKUA/wCkAP8ApAD/AKQA/wD/AAAA/AAAAPEA&#10;AADoAAAA4AAAANQACwDMABMAxwAfAMIAKgC/ADUAvAA/ALgASAC1AFAAswBXALAAXgCuAGQArABp&#10;AKsAbwCpAHUApwB8AKUAhACjAIwAoQCWAJ8AoQCdAK0AmgC8AJgA0gCXAO4AlQD+AJQA/wCVAP8A&#10;lQD/AJUA/wD8AQAA8AUAAOMHAADVBQAAzAAAAMUABAC+AA4AuAAXALMAIwCvAC4AqwA4AKkAQQCm&#10;AEoAowBRAKEAVwCfAF0AnQBjAJsAaQCaAG8AmAB2AJYAfQCUAIYAkgCQAJAAmwCOAKcAjAC2AIoA&#10;yQCIAOcAhwD5AIcA/wCGAP8AhgD/AIYA/wD0DAAA5BAAANESAADFEQAAvQ4AALYIAACxAAgAqwAR&#10;AKYAGwChACYAngAxAJoAOgCYAEMAlQBKAJMAUQCRAFcAjwBdAI4AYwCMAGkAigBwAIgAdwCGAIAA&#10;hACLAIIAlgCAAKMAfgCxAH0AxAB7AuEAegP1AHoF/wB5Bf8AeAb/AHgG/wDqEwAA1hoAAMYdAAC6&#10;HAAAsRkAAKoTAACkDQAAnwUMAJkAFACVAB8AkQIpAI0DMwCLBDwAiAVEAIYGSwCEBlEAggdXAIEH&#10;XQB/B2MAfQhqAHsIcgB6CHwAeAmGAHYJkgB0CqAAcwqvAHELwQBwDN8Abw32AG4O/wBtDv8AbQ7/&#10;AG0O/wDhHAAAyyMAALwmAACxJgAAqCQAAKAeAACZGAAAkxACAI4LDgCICxcAhAwiAIENLAB+DTUA&#10;fA49AHoORQB4DksAdw5RAHUPWABzD14AcRBlAHAQbgBuEHcAbBCCAGsQjwBpEZ0AaBGtAGYSwABl&#10;Et8AZBP2AGMU/wBjFP8AYhT/AGIU/wDWJAAAwyoAALUuAACqLwAAoC0AAJgoAACQIgAAiRsAAIIT&#10;CAB9ERIAeRIcAHYTJwBzFDAAcRQ4AG8VPwBtFUYAbBVMAGoWUwBoFlkAZxZhAGUWaQBkF3IAYhd+&#10;AGEYiwBfGJkAXhmpAFwZvABcGtgAWhvzAFoc/wBZHP8AWRz/AFkc/wDNKgAAvTEAAK81AACkNgAA&#10;mzQAAJIxAACJKwAAgSUAAHkdAwBzGA4AbxkYAGwaIgBpGysAZxszAGUcOwBkHEEAYh1IAGAdTgBf&#10;HVUAXR1cAFweZABbHm4AWR95AFgfhwBWIJYAVSCmAFQhuABTIdIAUiLxAFIj/wBSI/8AUiL/AFIi&#10;/wDILwAAuDYAAKs6AACgPAAAljsAAI04AACDMgAAei0AAHImAABqIAwAZiATAGMhHQBhISYAXyIv&#10;AF0iNgBbIj0AWiNEAFgjSgBXI1EAVSNYAFQkYQBTJGoAUSV2AFAlgwBPJpMATiejAEwntQBMKM4A&#10;SyjuAEsp/wBLKP8ASyj/AEso/wDDNAAAszsAAKc/AACcQQAAkkAAAIk+AAB/OQAAdTMAAGwtAABj&#10;JwgAXiYRAFwmGQBZJyIAVycrAFUoMgBUKDkAUihAAFEoRgBQKU0ATilVAE0pXQBMKmcASypzAEkr&#10;gABIK5AARyyhAEYtswBFLcsARS7sAEQu/wBELv8ARS3/AEUt/wC+OAAAsD8AAKRDAACZRQAAj0UA&#10;AIVDAAB7PgAAcTkAAGc0AABeLgQAWCsOAFUrFgBSLB8AUCwnAE8sLwBNLTYATC08AEotQwBJLUoA&#10;SC5SAEcuWgBGL2QARS9wAEMwfgBCMI0AQTGeAEAysQA/MsgAPzPqAD8z/gA/Mv8APzL/AD8y/wC7&#10;PAAArUMAAKFHAACWSQAAjEkAAINIAAB4RAAAbT4AAGM5AABaNAAAUjAMAE8wEwBMMBwASjAkAEkx&#10;KwBHMTIARjE5AEQxQABDMkcAQjJPAEEzWABAM2IAPzRtAD40ewA9NYsAPDacADs2rwA6N8YAOTfo&#10;ADk3/AA6N/8AOjb/ADo2/wC3QAAAqkYAAJ5LAACUTQAAik4AAIBMAAB1SAAAakMAAGA+AABWOQAA&#10;TTUJAEk0EQBHNRkARTUhAEM1KABBNS8AQDU2AD82PQA+NkUAPTdNADw3VQA7OGAAOjhrADk5eQA4&#10;OYkANzqbADU6rQA1O8QANDvmADQ7+wA1O/8ANTr/ADU6/wC0QwAAp0oAAJxOAACSUQAAiFIAAH5Q&#10;AABzTQAAZ0gAAFxEAABSPwAASDoGAEQ5DwBBORYAPzkeAD45JgA8OS0AOzo0ADo6OwA5O0IAODtK&#10;ADc8UwA2PF0ANT1pADQ9dwAzPocAMT6ZADA/qwAvP8IALz/kAC8/+gAwP/8AMD7/ADA+/wCxRwAA&#10;pE0AAJlSAACPVQAAhlYAAHxVAABxUgAAZEwAAFlJAABPRQAARUADAD8+DQA8PhMAOj4bADk+IwA3&#10;PioANj8xADU/OAA0P0AAM0BIADJAUQAxQVsAMEFnAC5CdQAtQoUALEOXACtDqgAqQ8AAKUTiACpD&#10;+QAqQ/8AK0L/ACtC/wCuSgAAoVEAAJdWAACNWQAAg1oAAHlaAABuVwAAYVIAAFdOAABNSwAAQ0cA&#10;ADpDCgA2QxEANEMYADNDIAAyRCcAMUQvADBENgAvRT0ALUVGACxFTwArRlkAKkZkAClHcgAoR4MA&#10;JkeVACVIqAAkSL4AI0jgACRI9wAlR/8AJUf/ACZH/wCqTwAAn1UAAJRaAACLXgAAgV8AAHdeAABr&#10;XAAAX1gAAFVVAABLUQAAQE0AADVKBwAwSQ4ALkkVAC1JHQAsSSQAK0orACpKMwAoSjsAJ0tDACZL&#10;TAAlS1YAJExiACNMcAAhTIAAIE2TAB9NpgAeTbsAHU7dAB5N9gAeTP8AH0z/ACBL/wCnUwAAnFoA&#10;AJJfAACIYwAAfmQAAHRjAABpYQAAXF4AAFJbAABHWAAAPFUAADJSAgAqUAwAJ08SACZQGQAlUCAA&#10;JFAoACNQLwAiUTcAIVFAACBRSQAeUlMAHVJfABxSbQAaU30AGVOQABhTpAAWU7kAFVPZABZT9AAX&#10;Uv8AGFH/ABlR/wCjWQAAmGAAAI9lAACFaAAAe2kAAHFpAABmZwAAWWQAAE1hAABCXwAAOFwAAC5a&#10;AAAlWAgAIFcOAB5XFAAdVxwAHFgjABtYKwAaWDMAGVg8ABhYRQAWWVAAFVlbABRZaQATWnoAElqN&#10;ABFaoQAQWrcADlrVABBZ8wAQWf8AEVj/ABFY/wCfXwAAlWYAAIxrAACCbQAAeG4AAG5vAABibQAA&#10;VWoAAEhoAAA+ZgAAM2UAACljAAAgYQEAGGALABVgEAAUYBcAE2AeABJgJgASYC4AEWE3ABBhQAAP&#10;YUsADmFYAA1hZgAMYnYAC2KJAAphnQAJYbIACGHLAAhh6wAJYP0ACl//AAtf/wCbZgAAkm0AAIhx&#10;AAB+cwAAdXUAAGp0AABccwAAT3IAAENwAAA4bwAALW4AACRsAAAbawAAE2sEAA5qDAANahIADGoZ&#10;AAtqIQAKaikACWoyAAhqPAAHa0cABWtTAARrYQACa3EAAGqEAABqmAAAaq0AAGnGAABp5wAAafgA&#10;AGj/AABo/wCXbQAAjXMAAIR3AAB7egAAcHsAAGN7AABWegAASXoAAD15AAAxeAAAJ3cAAB12AAAV&#10;dgAAD3YCAAl2CgAEdg8AAHYVAAB2HAAAdiQAAHUsAAB1NgAAdUEAAHVOAAB1XAAAdWwAAHV+AAB0&#10;kwAAdKgAAHPAAABz4wAAcvcAAHL/AABx/wCSdQAAiXoAAIB+AAB2gAAAaYEAAFuCAABOggAAQYIA&#10;ADWDAAApggAAH4EAABaBAAAQggAACoIAAAKDBwAAgg0AAIIRAACCFwAAgh4AAIImAACCLwAAgjsA&#10;AIJHAACCVQAAgWUAAIF4AACBjQAAgKIAAH+6AAB/3QAAfvQAAH3/AAB9/wCNfAAAhIEAAHuEAABu&#10;hgAAYIgAAFKKAABFiwAAOYwAACyMAAAhjAAAF4wAABCNAAAJjgAAAo8AAACQAwAAjwkAAI8OAACP&#10;EgAAkBgAAJAfAACQKAAAkDIAAJA/AACQTQAAkF0AAI9wAACPhQAAjpwAAI6zAACN0AAAjPAAAIv+&#10;AACL/wCIhAAAgIgAAHKLAABkjQAAVpAAAEiTAAA7lQAALpYAACKWAAAXlwAAD5gAAAiZAAAAmwAA&#10;AJ0AAACdAAAAnQMAAJ0JAACdDQAAnhEAAJ4XAACfHwAAnykAAKA1AACgQwAAoFQAAKBmAACfewAA&#10;npMAAJ6rAACdxgAAnekAAJz5AACc/wCDiwAAdY4AAGeSAABZlgAAS5kAAD2cAAAwngAAI58AABeg&#10;AAAOogAAB6QAAACmAAAAqAAAAKoAAACqAAAAqgAAAKsBAACrBwAArAwAAK0QAACuFgAArx4AALEp&#10;AACxOAAAsUgAALFaAACxbwAAsYgAALGgAACwugAAr90AAK/yAACv/QB4kQAAapYAAFyaAABNnwAA&#10;P6MAADGmAAAjpwAAF6kAAA6rAAAFrgAAALAAAACyAAAAtQAAALcAAAC3AAAAuAAAALkAAAC6AAAA&#10;vAMAAL0JAAC+DgAAwBQAAMMeAADFKwAAxTwAAMZOAADGYgAAxnoAAMaUAADGrQAAxsgAAMXlAADF&#10;8wBsmQAAXp4AAE+kAABBqAAAMqwAACSvAAAWsQAADbQAAAO3AAAAugAAAL0AAADAAAAAxAAAAMYA&#10;AADGAAAAyAAAAMkAAADLAAAAzAAAAM4AAADQBgAA0w0AANgTAADcHgAA3i0AAN9AAADgVAAA4WsA&#10;AOGFAADhnwAA4bcAAOHPAADh5gBgoQAAUqcAAEOtAAA0sgAAJbUAABe5AAANvAAAAb8AAADDAAAA&#10;xwAAAMoAAADPAAAA0wAAANYAAADXAAAA2gAAANwAAADfAAAA4QAAAOMAAADmAAAA6QEAAOwLAADw&#10;EgAA8x8AAPQxAAD2RgAA91wAAPh0AAD4jwAA+aYAAPm4AAD4yQD/AA0A/wALAP8ACwD/AA4A/wAT&#10;AP8AHwD/ACwA/wA5AP8ARQD/AFAA/wBZAP8AYgD/AGoA/wBxAP8AdwD/AH4A/wCEAP4AigD9AJAA&#10;/ACXAPoAngD5AKcA9wCxAPYAvgD1ANIA8wDsAPEA/gDwAP8A8AD/AOYA/wDcAP8A0gD/AM0A/wD/&#10;AAcA/wAEAP8AAgD/AAYA/wAQAP8AGwD/ACcA/wAzAP8APwD/AEoA/gBUAPsAXQD5AGQA9wBrAPUA&#10;cgDzAHgA8gB+APAAhADvAIoA7QCRAOwAmQDqAKEA6ACrAOYAtgDkAMcA4gDjAOAA9wDeAP8A3QD/&#10;ANkA/wDMAP8AxQD/AMEA/wD/AAAA/wAAAP8AAAD/AAEA/wANAP8AFgD8ACIA+QAuAPYAOQDzAEUA&#10;7wBOAOwAVwDpAF4A5gBlAOQAbADiAHIA4AB3AN8AfgDdAIQA2wCLANgAkgDVAJsA0gCkAM8ArwDN&#10;AL4AywDVAMkA7wDHAP8AxQD/AMQA/wC+AP8AuAD/ALUA/wD/AAAA/wAAAP8AAAD+AAAA9wAJAPEA&#10;EQDrABwA5wAoAOQAMwDhAD4A3QBIANgAUQDTAFgA0ABfAM4AZQDMAGsAygBxAMgAdwDGAH0AxACE&#10;AMIAjADAAJQAvgCeALsAqAC5ALYAtwDIALUA5gCzAPoAsQD/ALAA/wCwAP8ArAD/AKkA/wD/AAAA&#10;/wAAAPoAAADxAAAA6AADAOAADQDYABYA0QAiAM0ALQDKADcAxgBBAMIASgC/AFIAvQBZALoAXwC4&#10;AGUAtwBqALUAcACzAHYAsQB9AK8AhQCtAI0AqwCXAKkAoQCnAK4ApQC+AKIA2ACgAPIAnwD/AJ4A&#10;/wCeAP8AngD/AJwA/wD/AAAA9wAAAOsAAADhAAAA1gAAAMsACQDFABEAvwAbALsAJgC3ADEAtAA6&#10;ALEAQwCuAEsAqwBSAKkAWACnAF4ApgBkAKQAaQCiAHAAoAB2AJ4AfgCcAIYAmgCQAJgAmwCWAKcA&#10;lAC2AJIAygCQAOkAjwD8AI4A/wCNAP8AjAD/AI0A/wD4AAAA6QIAANsDAADMAQAAxAAAAL0AAgC2&#10;AA0AsAAVAKsAIACnACoApAA0AKEAPACeAEQAnABLAJoAUgCYAFgAlgBdAJUAYwCTAGkAkQBwAI8A&#10;dwCNAIAAiwCKAIkAlQCHAKEAhQCvAIMAwQCBAOAAgAD1AH8A/wB/AP8AfwD/AH8A/wDuCgAA3A4A&#10;AMoQAAC+DgAAtQsAAK8DAACpAAcAowAQAJ4AGACZACMAlgAsAJMANQCQAD4AjgBFAIwASwCKAFEA&#10;iABXAIYAXQCFAGMAgwBqAIEAcQB/AHoAfQCEAHsAjwB5AJwAdwCqAHUAuwB0ANQAcgDwAHIA/wBy&#10;AP8AcQD/AHEA/wDjEQAAzRcAAL8ZAACzGQAAqhUAAKMQAACdCgAAlwEKAJEAEgCNABsAiQAlAIUA&#10;LwCDADcAgAA+AH4ARQB9AEsAewBRAHkAVwB4AF0AdgBkAHQBawByAXQAcAJ/AG4CiwBsA5gAawOm&#10;AGkEtwBoBc4AZwfsAGYI/QBmCf8AZQn/AGUJ/wDWGgAAxCAAALYjAACrIwAAoSAAAJkbAACSFAAA&#10;jA4BAIYHDQCABBQAfAYeAHkHKAB2CDAAdAg4AHIJPwBwCUUAbwpMAG0KUgBsClgAagtfAGgLZwBn&#10;C3AAZQx6AGMMhwBiDJUAYA2kAF8NtgBeDc4AXA7tAFwP/wBbEP8AWxD/AFsQ/wDNIQAAvCgAAK8r&#10;AACkKwAAmikAAJIkAACJHwAAghgAAHsRBQB1DQ8AcQ0XAG4OIQBrDioAaQ8yAGcQOQBlEEAAZBBG&#10;AGMQTQBhEFMAXxFaAF4RYgBcEWsAWxF2AFkSgwBYEpIAVhOiAFUTtABUE8sAUxTsAFIV/wBSFv8A&#10;UhX/AFIV/wDGKAAAti4AAKkyAACfMgAAlTEAAIwtAACDJwAAeiEAAHIaAABrEwsAZxMTAGQUHABh&#10;FCUAXxUtAF0VNABcFTsAWxZCAFkWSABYFk8AVhdWAFUXXgBTF2cAUhhyAFAYfwBPGY4AThqfAEwa&#10;sABLG8cASxvpAEoc/QBKHP8AShz/AEoc/wDBLQAAsTQAAKU3AACaOAAAkDcAAIc0AAB9LwAAdCkA&#10;AGwjAABkHAcAXhkQAFsaGABZGyEAVxspAFUbMABUHDcAUhw9AFEcRABPHUsATh1SAE0dWgBLHmMA&#10;Sh5uAEkffABHH4sARiCcAEUhrgBEIcQAQyLmAEMi/ABDIv8AQyL/AEMi/wC8MgAArTgAAKE8AACX&#10;PgAAjT0AAIM6AAB5NQAAbzAAAGYqAABeJAIAVyANAFQgFABRIB0ATyElAE4hLABMITMASyI6AEki&#10;QABIIkcARyJOAEYjVwBEI2AAQyRrAEIkeQBBJYgAPyaZAD4mqwA9J8EAPSfjAD0o+gA9KP8APSf/&#10;AD0n/wC4NgAAqj0AAJ5AAACUQgAAikIAAIA/AAB2OwAAbDYAAGIwAABZKgAAUSULAE0lEQBLJRkA&#10;SSUhAEcmKABFJi8ARCY2AEMmPQBCJ0QAQSdLAD8oVAA+KF0APSlpADwpdgA7KoYAOSuXADgrqQA3&#10;LL8ANyzgADcs+AA3LP8ANyz/ADgs/wC1OgAAp0AAAJxEAACRRgAAh0YAAH1EAABzQAAAaDsAAF82&#10;AABVMQAATCsHAEcpDwBFKhYAQyoeAEEqJQA/KiwAPiszAD0rOQA8K0EAOyxIADosUQA5LVsAOC5m&#10;ADYucwA1L4MANC+VADMwpwAyML0AMTHeADEx9wAyMf8AMjD/ADMw/wCxPgAApEQAAJlIAACPSgAA&#10;hUoAAHtJAABwRQAAZUAAAFs7AABSNgAASDEEAEIuDQA/LhMAPS4bADsuIgA5LykAOC8vADcvNgA2&#10;MD4ANTBGADQxTwAzMVkAMjJkADEycQAwM4EALzSTAC40pgAsNbsALDXbACw19QAtNf8ALTT/AC40&#10;/wCuQQAAokgAAJdMAACNTgAAg04AAHlNAABuSgAAYkUAAFhAAABOPAAARTcAAD0zCwA5MxEANzMY&#10;ADYzHwA0MyYAMzMtADI0NAAxNDwAMDVEAC81TAAuNlYALTZiACw3bwArN38AKjiRACg4pAAnObkA&#10;JjnYACc59AAoOf8AKDj/ACk4/wCrRQAAn0sAAJRPAACLUgAAgVMAAHdSAABsTwAAX0kAAFZGAABM&#10;QgAAQj0AADg4CAA0OA8AMjgVADE4HQAvOCQALjgrAC05MgAsOTkAKzpBACo6SgApO1QAKDtfACc8&#10;bQAlPH0AJD2PACM9ogAiPbcAIT7UACE+8wAiPf8AIz3/ACM8/wCoSQAAnU8AAJJTAACJVgAAf1cA&#10;AHVWAABqUwAAXU8AAFNMAABKSAAAQEQAADZABQAvPQ0ALT0TACs9GgAqPiEAKT4oACg+LwAnPjcA&#10;Jj8/ACQ/SAAjQFIAIkBdACFBagAgQXoAHkGNAB1CoAAcQrUAG0LRABtC8QAcQv8AHUH/AB5B/wCl&#10;TQAAmlMAAJBYAACGWwAAfVwAAHJbAABnWAAAW1QAAFFSAABITgAAPUoAADNHAAAqQwsAJkMQACVD&#10;FgAkQx4AI0QlACJELAAhRDQAIEU8AB5FRQAdRU8AHEZaABtGaAAZRngAGEeKABdHngAWR7MAFEjO&#10;ABVH7wAWR/8AF0b/ABdG/wCiUgAAl1gAAI1dAACEYAAAemEAAHBgAABlXgAAWVoAAE9YAABEVAAA&#10;OVEAAC9OAAAmSwYAIEoOAB5KEwAdShoAHEohABtLKAAaSzAAGUs4ABdLQgAWTEwAFUxXABRMZQAT&#10;TXUAEk2IABFNnAAQTbEADk7MAA9N7gAQTf8AEUz/ABFM/wCeVwAAlF0AAItiAACBZQAAd2YAAG1m&#10;AABjZAAAVmEAAEpeAAA/WwAANVgAACtWAAAiVAEAGlIKABZSEAAVUhYAFFIdABNSJAASUiwAEVI0&#10;ABFSPgAQU0gAD1NUAA5TYgANVHIADFSEAAtUmAAJVK0ACFTFAAlU5wAKU/sAC1L/AAtS/wCbXQAA&#10;kWQAAIhoAAB+awAAdGwAAGtsAABfagAAUmcAAEVkAAA6YgAAMGAAACZeAAAdXQAAFVsFABBaDAAO&#10;WhEADloYAA1bIAAMWycAC1swAApbOgAJW0UAB1tRAAZbXgAEW20AA1uAAAFblAAAW6gAAFvAAABa&#10;4gAAWvYAAVr/AAJZ/wCXZAAAjmsAAIRuAAB7cAAAcnIAAGdxAABZcAAATG4AAEBsAAA1awAAKmkA&#10;ACFnAAAYZgAAEWYBAAxlCgAHZQ8ABGUUAANkGwACZCMAAGQsAABkNQAAZEAAAGRMAABkWgAAZGkA&#10;AGR7AABkjwAAY6QAAGO7AABi3QAAYvQAAGL/AABh/wCTbAAAiXEAAIB1AAB4dwAAbXgAAGB3AABS&#10;dgAARnUAADl0AAAudAAAI3IAABpxAAAScQAADXEAAAZxCAAAcA0AAHASAABwFwAAbx8AAG8mAABv&#10;MAAAbzsAAG9HAABvVAAAb2QAAG91AABuigAAbaAAAG22AABs1gAAa/IAAGv/AABr/wCOcwAAhXgA&#10;AH17AABzfQAAZX4AAFh+AABLfgAAPn4AADJ+AAAmfQAAHHwAABN8AAANfAAABn0AAAB9BQAAfAsA&#10;AHwPAAB8EwAAfBkAAHwhAAB8KQAAfDQAAHtAAAB7TgAAe14AAHtvAAB6hAAAepoAAHmxAAB4zgAA&#10;d+8AAHb+AAB2/wCJegAAgX8AAHiCAABrgwAAXYUAAE+GAABChwAANYgAACmHAAAdhwAAFIcAAA2I&#10;AAAGiQAAAIoAAACKAAAAiQYAAIkMAACJDwAAiRMAAIkaAACKIgAAiiwAAIo4AACKRgAAiVYAAIlo&#10;AACJfAAAiJQAAIerAACGxgAAheoAAIX7AACE/wCFggAAfYYAAG+IAABhiwAAU40AAEWPAAA4kQAA&#10;K5EAAB+SAAAUkgAADZMAAASUAAAAlgAAAJcAAACYAAAAlwAAAJcFAACXCwAAmA4AAJgTAACZGgAA&#10;mSIAAJouAACaPQAAmU0AAJleAACZcwAAmIsAAJijAACXvAAAluIAAJb3AACV/wCAiQAAcowAAGSP&#10;AABWkwAASJYAADqZAAAsmgAAH5sAABScAAAMngAAA58AAAChAAAAowAAAKUAAAClAAAApQAAAKUA&#10;AACmAgAApwgAAKcNAACoEQAAqRkAAKsjAACrMQAAq0EAAKxTAACsZwAAq4AAAKqaAACqswAAqtAA&#10;AKnvAACp+wB1jwAAZ5QAAFmYAABKnAAAPJ8AAC2iAAAgowAAE6UAAAunAAABqQAAAKsAAACuAAAA&#10;sQAAALIAAACyAAAAswAAALQAAAC1AAAAtgAAALgEAAC5CwAAuxAAAL0YAAC/JAAAvzUAAMBHAADA&#10;WwAAwHIAAMCNAADBpgAAwMEAAL/jAAC+8wBqlwAAW5wAAE2hAAA+pQAAL6kAACGrAAATrQAAC7AA&#10;AACzAAAAtQAAALgAAAC8AAAAvwAAAMEAAADBAAAAwwAAAMQAAADGAAAAxwAAAMkAAADLAAAAzggA&#10;ANEPAADVGAAA2CcAANk5AADaTQAA22QAANt+AADcmQAA3LAAANzJAADc4wBdnwAAT6UAAECqAAAy&#10;rwAAIrIAABS1AAAKuAAAALsAAAC/AAAAwwAAAMYAAADLAAAAzgAAANEAAADRAAAA1AAAANYAAADZ&#10;AAAA2wAAAN4AAADgAAAA5AAAAOcGAADrDgAA7xkAAPAqAADyPwAA81UAAPRtAAD0iAAA9KEAAPS2&#10;AAD0xwD/AAkA/wAGAP8ABwD/AAwA/wARAP8AHAD/ACgA/wA0AP8AQQD/AEwA/wBVAP8AXQD/AGUA&#10;/wBsAP8AcgD+AHgA/AB+APsAhAD6AIsA+QCSAPcAmQD2AKIA9ACsAPMAuQDxAMsA8ADoAO4A+wDt&#10;AP8A7AD/AOEA/wDSAP8AyQD/AMQA/wD/AAEA/wAAAP8AAAD/AAQA/wAOAP8AFwD/ACMA/wAvAP8A&#10;OwD9AEYA+gBQAPcAWAD0AF8A8gBmAPAAbADvAHIA7QB4AOwAfgDqAIUA6QCMAOcAkwDlAJwA4wCm&#10;AOEAsQDfAMEA3QDdANsA9ADZAP8A1gD/AM8A/wDEAP8AvQD/ALkA/wD/AAAA/wAAAP8AAAD/AAAA&#10;/wALAPwAEwD3AB4A9AAqAPIANQDuAEAA6QBKAOYAUgDjAFkA4ABgAN4AZgDcAGwA2gByANcAeADU&#10;AH4A0gCFANAAjQDOAJUAzACfAMkAqgDHALgAxQDNAMMA6wDAAP4AvwD/AL4A/wC2AP8AsAD/AK0A&#10;/wD/AAAA/wAAAP8AAAD5AAAA8gAGAOsADwDmABkA4QAkAN4ALwDaADkA0wBDAM8ATADMAFMAyQBa&#10;AMcAYADFAGYAwwBrAMEAcQC/AHcAvQB+ALsAhgC5AI4AtwCYALUAowCzALAAsQDCAK4A4ACsAPcA&#10;qwD/AKoA/wCoAP8AowD/AKAA/wD/AAAA/wAAAPUAAADrAAAA4QAAANYADADPABMAygAeAMYAKQDC&#10;ADMAvwA9ALsARQC4AE0AtgBUALMAWgCxAF8AsABlAK4AagCsAHAAqwB3AKkAfwCnAIcApQCRAKMA&#10;nACgAKkAngC4AJwAzgCaAO4AmQD/AJcA/wCWAP8AlgD/AJMA/wD9AAAA8QAAAOUAAADZAAAAzQAA&#10;AMQABgC9AA8AtwAYALMAIgCwACwArQA2AKkAPgCnAEYApABNAKIAUwCgAFkAnwBeAJ0AZACbAGoA&#10;mgBwAJgAdwCWAIAAlACKAJEAlQCPAKIAjQCwAIsAwwCJAOMAiAD5AIYA/wCGAP8AhgD/AIYA/wDz&#10;AAAA4wAAANEAAADFAAAAvQAAALYAAACuAAsAqAASAKQAHACgACYAnAAvAJoANwCXAD8AlQBGAJIA&#10;TACRAFIAjwBYAI0AXQCLAGMAigBqAIgAcQCGAHkAhACDAIIAjwB/AJsAfgCpAHwAuwB6ANUAeADy&#10;AHgA/wB3AP8AdwD/AHcA/wDnBwAA0QwAAMMNAAC4DAAArggAAKgAAACiAAUAmwAOAJYAFQCSAB8A&#10;jgAoAIsAMQCIADkAhgBAAIQARgCCAEwAgABSAH8AVwB9AF0AewBjAHoAawB4AHMAdgB9AHQAiABx&#10;AJUAcACkAG4AtABsAMoAawDqAGoA/ABqAP8AagD/AGoA/wDaEAAAxhQAALgWAACtFQAApBIAAJwO&#10;AACWBwAAkAAJAIoAEACFABgAgQAhAH4AKgB7ADIAeQA5AHcAQAB1AEYAcwBMAHIAUQBwAFcAbgBe&#10;AG0AZQBrAG4AaQB3AGcAgwBlAJEAYwCfAGIArwBgAMQAXwDkAF8B+ABeAv8AXgL/AF4C/wDOGAAA&#10;vR0AALAgAAClHwAAmxwAAJMXAACLEQAAhAwAAH4ECwB5ABIAdQAbAHIAIwBvACsAbQEzAGsBOgBp&#10;AkAAZwNGAGYDTABkBFIAYwRZAGEEYABfBWkAXgVzAFwGfwBaBo0AWQecAFcIrQBWCMEAVQnhAFQL&#10;9gBUC/8AVAv/AFQL/wDGHwAAtiUAAKkoAACeKAAAlCUAAIshAACDGwAAexQAAHQOAwBuCQ0AaQgU&#10;AGYJHQBkCiUAYgotAGALNABeCzoAXQtAAFsMRwBaDE0AWAxUAFcNXABVDWQAVA1vAFINewBQDooA&#10;Tw6aAE4OrABMD8IATBDjAEsQ+QBLEP8ASxH/AEsQ/wC/JgAAsCsAAKQvAACZLwAAjy0AAIYpAAB9&#10;JAAAdB4AAGwXAABlEQcAXw4QAFwPFwBaEB8AWBAnAFYQLgBUEDUAUxA7AFIRQgBQEUgATxFQAE4R&#10;VwBMEmAASxJrAEkSeABIE4cARhOXAEUUqQBEFL4AQxXfAEMW+ABDFv8AQxb/AEMW/wC6KwAAqzEA&#10;AKA0AACVNQAAizQAAIExAAB4KwAAbyYAAGYgAABeGQEAVxQNAFQUEwBRFBsATxUjAE4VKgBMFTEA&#10;SxY3AEkWPgBIFkQARxdMAEUXVABEF10AQxhnAEEYdABAGYMAPxqUAD0apgA8G7sAOxvbADsc9gA8&#10;HP8APBz/ADwc/wC1MAAAqDYAAJw5AACROwAAhzoAAH43AABzMgAAai0AAGEnAABZIQAAURsJAEwZ&#10;EABKGhcASBofAEYaJgBFGy0AQxszAEIbOgBBHEEAQBxIAD4cUAA9HVkAPB5kADsecQA5H4AAOB+S&#10;ADcgpAA2ILgANSHWADUh9AA1Iv8ANSH/ADYh/wCyNAAApDoAAJk+AACPPwAAhT8AAHs8AABwOAAA&#10;ZzIAAF0tAABUKAAATCIFAEYfDgBDHxQAQR8bAD8fIgA+ICkAPSAwADsgNgA6IT0AOSFFADgiTQA3&#10;IlcANiNiADQjbgAzJH4AMiSPADElogAvJbYALybSAC8m8gAvJv8AMCb/ADAm/wCvOAAAoj4AAJZC&#10;AACMQwAAgkMAAHhBAABuPQAAYzgAAFozAABRLgAASCgBAEAkDAA9IxEAOyQYADkkHwA4JCYANiQs&#10;ADUlMwA0JToAMyZCADImSgAxJ1QAMCdfAC8obAAuKHsALCmNACsqoAAqKrQAKSrPACkr8AAqK/8A&#10;Kir/ACsq/wCsPAAAn0IAAJRGAACKRwAAgEcAAHZFAABsQgAAYT0AAFc4AABOMwAARC4AADwpCQA3&#10;KBAANSgVADMoHAAyKCMAMCgpAC8pMAAvKjcALio/AC0rSAAsK1IAKyxdACosagAoLXkAJy2LACYu&#10;ngAlLrMAJC/NACQv7gAlL/8AJS//ACYu/wCpPwAAnUUAAJJJAACISwAAfkwAAHRKAABqRwAAXkIA&#10;AFQ9AABLOQAAQTQAADgvBgAyLQ0AMC0TAC4tGQAtLSAAKy0nACouLgApLjUAKS89ACgvRgAnME8A&#10;JTBbACQxaAAjMXcAIjKJACEynQAfM7EAHjPLAB4z7QAfM/8AIDP/ACEy/wCmQwAAmkkAAJBNAACG&#10;TwAAfFAAAHNPAABoTAAAXEYAAFJDAABJPwAAPzsAADY2AgAuMgwAKzIRACkyFwAoMh4AJjIkACUz&#10;KwAkMzIAIzQ6ACI0QwAhNU0AIDVYAB82ZQAeNnUAHDeHABs3mwAaN68AGTjIABk46wAaOP8AGzf/&#10;ABs3/wCjRwAAmE0AAI5RAACEUwAAe1QAAHFTAABmUAAAWkwAAFBJAABHRQAAPUEAADM9AAAqOQkA&#10;JTcOACM3FAAiOBsAITgiACA4KAAfODAAHjk4AB05QQAcOksAGjpWABk7YwAYO3IAFjuFABU8mQAU&#10;PK0AEz3GABM96QAUPP0AFTz/ABY7/wCgSwAAlVEAAItVAACCWAAAeVkAAG5YAABkVgAAWFEAAE5P&#10;AABFSwAAOkcAADBDAAAnQAUAID4NAB0+EQAcPhcAGz4eABo+JQAZPi0AGD81ABY/PgAVP0gAFEBT&#10;ABNAYAASQXAAEUGCABBBlwAPQawADkLEAA5C5wAPQfwAEEH/ABBA/wCdUAAAk1YAAIlaAACAXQAA&#10;dl4AAGxdAABiWwAAVlcAAExVAABBUQAANk4AACxLAAAjSAAAG0UJABdEDwAVRBQAFEUbABNFIgAS&#10;RSkAEUUxABFFOwAQRkUAD0ZQAA5HXgANR20ADEd/AAtHkwAJR6cACEe+AAhH4AAJR/YACkb/AAtG&#10;/wCaVQAAkFsAAIdgAAB9YgAAc2MAAGpiAABgYQAAU14AAEdaAAA8VwAAMlUAAChSAAAfUAAAF04E&#10;ABFMDAAPTBEADkwXAA5MHgANTSUADE0uAAtNNwAKTUIACU1NAAdOWgAGTmkABE57AAJOjwABTqQA&#10;AE26AABN2wABTfIAAU3/AAJM/wCWWwAAjWIAAIRmAAB6aAAAcWkAAGhpAABcZwAAT2QAAEJhAAA3&#10;XwAALVwAACNaAAAaWAAAElcBAA1WCQAJVQ4AB1UTAAZVGgAEVSIAA1UqAAJVNAAAVT4AAFVKAABW&#10;VwAAVmUAAFV3AABViwAAVaAAAFW2AABU1AAAVPEAAFP9AABT/wCTYgAAimgAAIBsAAB3bgAAb28A&#10;AGNuAABWbAAASWoAAD1oAAAyZgAAJ2UAAB1jAAAVYgAADmEAAAlgCAADYA0AAF8RAABfFwAAXx4A&#10;AF8mAABfLwAAXzoAAF9FAABfUwAAX2EAAF5yAABehwAAXZwAAF2yAABczwAAXO8AAFv9AABb/wCQ&#10;agAAhm8AAH1yAAB1dAAAanUAAF10AABPcwAAQnIAADZwAAArbwAAIG4AABdtAAAQbAAACmwAAAJr&#10;BgAAawsAAGoPAABqFAAAahoAAGohAABpKgAAaTQAAGlAAABpTgAAaVwAAGltAABoggAAaJgAAGeu&#10;AABmygAAZe0AAGX8AABk/wCLcQAAgnYAAHp5AABwewAAYnsAAFV7AABIegAAO3oAAC96AAAjeQAA&#10;GXgAABF3AAAKdwAAA3cAAAB3AgAAdwgAAHYNAAB2EAAAdhUAAHYbAAB2IwAAdi4AAHU6AAB1RwAA&#10;dVYAAHVoAAB0fAAAdJIAAHOqAAByxAAAcekAAHD7AABw/wCGeQAAf30AAHZ/AABogQAAWoIAAEyC&#10;AAA/gwAAMoQAACWDAAAagwAAEYMAAAqDAAACgwAAAIQAAACFAAAAhAMAAIMIAACDDQAAgxAAAIMV&#10;AACEHAAAhCYAAIQyAACEPwAAg08AAINgAACCdQAAgowAAIGkAACAvQAAf+MAAH75AAB+/wCCgAAA&#10;eoQAAGyGAABeiAAAUIoAAEKLAAA1jQAAJ40AABuNAAARjgAACo4AAACPAAAAkQAAAJIAAACSAAAA&#10;kgAAAJIBAACSBwAAkgwAAJIQAACTFQAAkx0AAJQoAACUNgAAlEUAAJNXAACTawAAk4IAAJKcAACR&#10;tgAAkNgAAI/zAACP/wB+hwAAcIoAAGGNAABTkAAARZMAADeVAAAplgAAHJcAABGYAAAJmQAAAJsA&#10;AACcAAAAngAAAKAAAACgAAAAoAAAAKAAAAChAAAAoQQAAKIJAACjDgAApBQAAKUdAACmKgAApjoA&#10;AKZMAAClYAAApXgAAKWSAACkrAAApMkAAKPrAACi+gBzjgAAZJEAAFaVAABHmQAAOZwAACqeAAAd&#10;oAAAEaEAAAijAAAApQAAAKcAAACpAAAArAAAAK4AAACuAAAArgAAAK8AAACwAAAAsQAAALIAAACz&#10;BgAAtQ0AALcTAAC5HgAAuS4AALpAAAC6VAAAu2oAALqFAAC5oQAAubsAALreAAC58gBnlQAAWJkA&#10;AEqeAAA7ogAALKYAAB2oAAARqgAAB6wAAACvAAAAsQAAALQAAAC4AAAAuwAAALwAAAC8AAAAvgAA&#10;AL8AAADAAAAAwgAAAMQAAADGAAAAyAMAAMsLAADPEgAA0SAAANEyAADSRgAA010AANR2AADUkgAA&#10;1asAANXEAADU4gBbnQAATKIAAD2nAAAvrAAAH68AABGxAAAHtQAAALgAAAC7AAAAvgAAAMIAAADH&#10;AAAAygAAAMwAAADMAAAAzgAAANAAAADSAAAA1QAAANgAAADbAAAA3wAAAOIAAADmCwAA6xMAAOwk&#10;AADtOAAA7k4AAO9nAADwggAA8JwAAPCyAADxxQD/AAMA/wABAP8ABAD/AAkA/wAPAP8AGAD/ACQA&#10;/wAwAP8APAD/AEcA/wBRAP8AWQD/AGAA/QBnAPwAbQD6AHMA+QB5APgAfwD2AIUA9QCMAPMAlADy&#10;AJ0A8ACnAO4AswDsAMQA6wDhAOoA+ADpAP8A5wD/ANkA/wDLAP8AwgD/AL0A/wD/AAAA/wAAAP8A&#10;AAD/AAAA/wAMAP8AFAD/ACAA/wArAP4ANwD6AEIA9gBLAPIAUwDwAFsA7gBhAOwAZwDqAG0A6ABz&#10;AOcAeQDlAH8A4wCGAOEAjgDfAJYA3QCgANsArADYALsA1ADRANMA8ADQAP8AzgD/AMgA/wC9AP8A&#10;tgD/ALIA/wD/AAAA/wAAAP8AAAD/AAAA/QAIAPcAEADzABoA7wAmAO0AMQDoADsA4wBFAOAATQDc&#10;AFUA2QBbANYAYQDTAGcA0QBsAM8AcgDNAHgAywB/AMkAhwDHAJAAxQCaAMMApQDAALIAvgDFALwA&#10;5QC6APsAuAD/ALcA/wCwAP8AqQD/AKUA/wD/AAAA/wAAAP4AAAD1AAAA7AADAOUADQDfABUA2gAg&#10;ANQAKgDQADUAywA+AMgARwDFAE4AwgBVAMAAWwC+AGEAvABmALoAbAC4AHIAtgB4ALUAgACzAIgA&#10;sQCSAK4AngCsAKoAqQC7AKgA1QCmAPMApAD/AKMA/wChAP8AmwD/AJgA/wD/AAAA+wAAAPAAAADl&#10;AAAA2AAAAM4ACQDHABEAwgAaAL4AJAC7AC4AtwA4ALQAQACxAEgArgBOAKwAVACqAFoAqQBfAKcA&#10;ZQClAGsApABxAKIAeACgAIEAngCLAJwAlgCZAKMAlwCyAJYAxwCTAOgAkgD+AJEA/wCQAP8AjQD/&#10;AIsA/wD5AAAA6wAAAN0AAADPAAAAxgAAALwABAC1AA0AsAAVAKwAHgCoACgApQAxAKIAOQCfAEEA&#10;nQBIAJsATgCZAFMAlwBZAJYAXgCUAGQAkgBqAJAAcQCOAHoAjACDAIoAjwCIAJwAhgCqAIQAvACC&#10;ANwAgQD2AIAA/wB/AP8AfwD/AH4A/wDsAAAA2gAAAMkAAAC+AAAAtgAAAK4AAACnAAkAoQAQAJwA&#10;GACYACIAlQAqAJIAMgCQADoAjQBBAIsARwCJAE0AhwBSAIYAWACEAF0AggBkAIEAawB/AHMAfQB9&#10;AHsAiAB4AJUAdgCjAHUAtABzAMwAcQDtAHAA/wBwAP8AcAD/AHAA/wDfBQAAygoAALwLAACxCQAA&#10;qAQAAKEAAACbAAMAlAAMAI8AEwCKABsAhwAkAIQALACBADMAfwA6AH0AQQB7AEcAeQBMAHcAUgB2&#10;AFcAdABdAHIAZABwAG0AbwB2AGwAggBqAI8AaQCdAGcArgBlAMMAZADkAGMA+gBjAP8AYgD/AGMA&#10;/wDQDgAAvxIAALITAACnEgAAnRAAAJULAACPAwAAiQAHAIIADgB+ABUAegAeAHYAJQB0AC0AcQA0&#10;AG8AOgBuAEAAbABGAGoATABpAFIAZwBYAGYAXwBkAGcAYgBxAGAAfABeAIkAXACYAFsAqQBZALwA&#10;WADcAFgA9ABYAP8AVwD/AFcA/wDGFgAAthoAAKodAACfHAAAlRkAAI0UAACFDwAAfgkAAHcBCgBy&#10;ABAAbgAXAGoAHwBoACcAZQAuAGQANABiADsAYABAAF8ARgBdAEwAXABTAFoAWgBYAGIAVwBsAFUA&#10;dwBTAIUAUgCUAFABpQBPAbgATgLSAE0E8ABNBf8ATQX/AE0F/wC/HQAAsCIAAKMlAACZJQAAjyIA&#10;AIUdAAB9GAAAdRIAAG4NAgBnBgwAYwMRAF8CGQBdAyEAWwQoAFkELwBXBTUAVgU7AFQGQQBTBkcA&#10;UQZOAFAHVQBOB14ATQhnAEsIcwBJCYEASAmSAEcKowBFCrYARAvQAEQM7wBDDf8AQw3/AEQN/wC5&#10;JAAAqikAAJ4sAACULAAAiioAAIAmAAB3IQAAbhsAAGYUAABfDwUAWQsNAFUKEwBTCxsAUQsiAE8M&#10;KQBNDC8ATAw2AEsNPABJDUIASA1JAEYNUQBFDloARA5kAEIOcABADn8APw+QAD4QogA8ELYAOxDR&#10;ADsR8QA7Ef8AOxH/ADwR/wC0KQAApi8AAJoyAACQMgAAhjEAAHwtAAByKAAAaSMAAGEdAABZFgAA&#10;UREIAEwPEABKEBYASBAdAEYQJABFECsAQxExAEIRNwBBET4AQBFFAD4STQA9ElYAPBJhADoTbQA5&#10;E3wANxSNADYUnwA1FbMANBXNADMW7gA0Fv8ANBb/ADQW/wCvLgAAojQAAJc3AACMOAAAgjYAAHg0&#10;AABuLgAAZSoAAFwkAABUHgAATBgEAEYUDQBCFBIAQBQZAD8UIAA9FScAPBUtADsVNAA5FjoAOBZC&#10;ADcWSgA2F1MANRdeADMYagAyGXkAMBmKAC8anQAuGrEALRvKAC0b7AAtHP8ALhv/AC4b/wCsMgAA&#10;nzgAAJQ7AACKPAAAgDwAAHY5AABrNAAAYi8AAFkqAABQJQAARx8AAEAaCgA8GRAAOhkWADgZHQA2&#10;GiMANRopADQaMAAzGjcAMhs+ADEbRwAvHFAALh1bAC0dZwAsHnYAKh6IACkfmwAoH64AJyDHACYg&#10;6gAnIP4AKCD/ACgg/wCpNgAAnTwAAJI/AACHQQAAfUAAAHQ+AABpOgAAXzUAAFYwAABNKwAARCUA&#10;ADsgBwA2Hg4AMx4TADIeGQAwHiAALx4mAC4fLQAtHzQALCA7ACsgRAAqIU4AKSFYACciZQAmInQA&#10;JSOFACMjmQAiJK0AISTFACEl6AAiJf0AIiT/ACMk/wCmOgAAmj8AAI9DAACFRQAAe0QAAHJDAABn&#10;PwAAXToAAFM2AABKMQAAQSwAADgmAwAxIwwALiIRACwiFgAqIh0AKSIjACgjKgAnIzEAJiQ5ACUl&#10;QQAkJUsAIyZWACImYwAhJ3IAHyeDAB4olwAdKKsAGynDABsp5gAcKfsAHSn/AB4o/wCjPgAAmEMA&#10;AI1HAACDSQAAekkAAHBHAABmRAAAWj8AAFE7AABHNwAAPjIAADUtAAAsKAkAKCcPACcnFAAlJxoA&#10;JCchACMoJwAiKC4AISk2ACApPwAfKkkAHipUAB0rYAAbK28AGiyBABkslQAXLakAFi3BABYt5AAX&#10;LfoAGC3/ABkt/wChQQAAlUcAAItLAACCTQAAeE0AAG5MAABkSQAAWEQAAE9AAABGPQAAPTgAADM0&#10;AAAqLwYAJCwNACEsEgAgLBgAHy0eAB4tJQAdLSwAHC40ABsuPAAaL0YAGC9RABcwXgAWMG0AFTF/&#10;ABMxkwASMagAETK/ABEy4gASMvkAEzH/ABMx/wCeRQAAk0sAAIlPAACAUQAAdlIAAG1QAABiTgAA&#10;VkkAAE1GAABEQwAAOz8AADE6AAAnNgMAHzILABwyEAAbMhUAGTIbABgyIgAXMykAFjMxABU0OgAU&#10;NEQAEzRPABI1XAARNWsAEDZ9AA82kQAONqYADTe8AA033QANNvYADjb/AA82/wCbSQAAkU8AAIdT&#10;AAB+VgAAdVYAAGpVAABgUwAAVU8AAExMAABCSQAAOEUAAC5BAAAkPQAAHDoIABY4DgAVOBIAFDgY&#10;ABM5HwASOSYAETkuABA5NwAPOkEADjpMAA07WQANO2gACzt6AAo7jQAJPKIABzy4AAc81QAIPPAA&#10;CTv/AAo7/wCYTgAAjlQAAIVYAAB8WwAAclsAAGhaAABeWAAAU1UAAElSAAA+TgAANEsAACpHAAAh&#10;RAAAGEIDABJACwAQPxAADj8VAA4/HAANQCMADEArAAtANAAKQD4ACUFKAAdBVgAGQWUABEF2AANB&#10;igABQZ8AAEG0AABB0AABQe4AAUH8AAJA/wCVVAAAjFkAAINeAAB5YAAAcGAAAGZgAABdXgAAUVsA&#10;AEVXAAA6VAAAL1EAACVPAAAcTAAAFEoAAA5ICAALRw4ACEcSAAdHGQAGRyAABUgoAANIMQACSDsA&#10;AEhHAABIUwAASGIAAEhzAABIhgAASJsAAEixAABHzAAAR+0AAEf7AABH/wCSWgAAiWAAAIBjAAB3&#10;ZQAAbmYAAGVmAABZZAAATGAAAEBdAAA1WwAAKlkAACBXAAAXVQAAEFMAAAtSBwAFUQ0AAVARAABQ&#10;FgAAUB0AAFAlAABQLgAAUDgAAFBDAABQUAAAUF4AAFBvAABQgwAAT5gAAE+uAABOyQAATusAAE37&#10;AABN/wCPYQAAhmYAAH1pAAB0bAAAbG0AAGFrAABTaQAARmcAADpkAAAvYwAAJGEAABpfAAASXgAA&#10;DFwAAAZcBgAAWwsAAFoPAABaEwAAWhkAAFkhAABZKQAAWTMAAFk/AABZTAAAWVoAAFlrAABYfgAA&#10;WJQAAFerAABXxQAAVukAAFX7AABV/wCMaAAAgm0AAHpwAABycgAAZ3IAAFpxAABMcAAAP24AADNt&#10;AAAoawAAHWoAABRoAAANZwAAB2cAAABmAwAAZgkAAGUNAABlEQAAZBUAAGQcAABkJAAAZC4AAGQ6&#10;AABjRwAAY1UAAGNmAABjegAAYpAAAGGnAABgwQAAX+YAAF/6AABe/wCHbwAAf3QAAHh3AABueAAA&#10;YHgAAFJ3AABFdwAAOHYAACt2AAAgdAAAFnMAAA5zAAAHcgAAAHIAAAByAAAAcQUAAHEKAABxDgAA&#10;cBEAAHAXAABwHgAAcCcAAHAzAABvQAAAb1AAAG9gAABudAAAbosAAG2iAABsvAAAa+IAAGr4AABp&#10;/wCDdwAAfHsAAHN9AABlfgAAV38AAEl/AAA8fwAAL4AAACJ/AAAXfgAAD34AAAd+AAAAfwAAAH8A&#10;AAB/AAAAfgAAAH4FAAB+CgAAfg0AAH4RAAB+FwAAfiAAAH4rAAB9OQAAfUgAAH1ZAAB8bQAAfIQA&#10;AHucAAB6tgAAedoAAHj1AAB3/wCAfwAAd4IAAGmDAABbhQAATYYAAD+IAAAyiQAAJIkAABiJAAAP&#10;iQAAB4oAAACLAAAAjAAAAI0AAACNAAAAjAAAAIwAAACMAwAAjAgAAI0NAACNEQAAjRcAAI4iAACO&#10;LwAAjj8AAI1QAACNZAAAjHsAAIyVAACLrgAAis0AAInvAACJ/wB7hQAAbYgAAF6KAABQjQAAQo8A&#10;ADSRAAAmkgAAGZMAAA6UAAAGlQAAAJYAAACYAAAAmgAAAJsAAACbAAAAmwAAAJsAAACbAAAAnAAA&#10;AJ0FAACdCwAAnhAAAJ8XAACgJAAAoDQAAKBGAACgWQAAn3AAAJ+KAACepQAAnsIAAJ3oAACc+QBw&#10;jAAAYY8AAFOSAABElgAANpkAACebAAAZnAAAD50AAAWfAAAAoQAAAKMAAAClAAAAqAAAAKkAAACp&#10;AAAAqQAAAKoAAACrAAAArAAAAK0AAACuAQAAsAkAALIPAACzGAAAtCcAALQ5AAC1TQAAtGQAALR+&#10;AACzmgAAs7QAALPVAACz8ABkkwAAVZcAAEebAAA4nwAAKaIAABqkAAAOpgAABKgAAACrAAAArQAA&#10;ALAAAAC0AAAAtgAAALgAAAC4AAAAuQAAALoAAAC8AAAAvQAAAL8AAADAAAAAwwAAAMUHAADJDwAA&#10;yhoAAMssAADMQAAAzVYAAM5vAADNiwAAzKgAAMzCAADM4gBYmwAASaAAADqlAAAsqQAAHKsAAA+u&#10;AAAEsQAAALQAAAC3AAAAugAAAL4AAADDAAAAxgAAAMgAAADIAAAAygAAAMsAAADNAAAAzwAAANIA&#10;AADVAAAA2QAAAN0AAADhBQAA5g8AAOceAADoMgAA6UgAAOpgAADrewAA65cAAOyuAADswgD/AAAA&#10;/wAAAP8AAAD/AAYA/wANAP8AFQD/ACEA/wAsAP8AOAD/AEMA/wBMAP4AVAD7AFsA+gBiAPgAaAD2&#10;AG4A9QB0APQAegDyAIAA8QCHAO8AjwDtAJcA6wChAOkArQDnAL0A5QDYAOQA8wDiAP8A4AD/ANAA&#10;/wDEAP8AvAD/ALYA/wD/AAAA/wAAAP8AAAD/AAAA/wAJAP8AEQD/ABwA/QAnAPkAMgD1AD0A8QBG&#10;AO0ATwDrAFYA6ABcAOYAYgDkAGgA4wBuAOEAcwDfAHkA3QCAANoAiADYAJEA1ACbANIApgDPALQA&#10;zADJAMkA6QDIAP8AxwD/AMEA/wC3AP8ArwD/AKsA/wD/AAAA/wAAAP8AAAD/AAAA+AAFAPIADgDu&#10;ABcA6gAiAOYALADhADcA3QBAANgASQDTAFAA0ABWAM4AXADMAGIAygBnAMgAbQDGAHMAxAB5AMIA&#10;gQDAAIoAvgCUALwAnwC5AKwAtgC+ALQA3QCzAPcAsQD/ALAA/wCoAP8AogD/AJ4A/wD/AAAA/wAA&#10;APkAAADvAAAA5gAAAN8ACwDWABIA0AAcAMwAJgDIADAAxAA6AMAAQgC9AEoAuwBQALgAVgC2AFsA&#10;tQBhALMAZgCxAGwAsAByAK4AegCsAIIAqQCMAKcAmAClAKUAowC0AKAAywCfAO4AnQD/AJwA/wCZ&#10;AP8AlAD/AJEA/wD/AAAA9gAAAOoAAADdAAAAzwAAAMcABgDAAA8AuwAXALcAIACzACoAsAAzAK0A&#10;OwCqAEMApwBJAKUATwCjAFUAogBaAKAAXwCeAGUAnQBrAJsAcgCZAHsAlwCFAJQAkACSAJ0AkACs&#10;AI4AvwCMAOIAiwD6AIkA/wCJAP8AhgD/AIMA/wD0AAAA5AAAANQAAADIAAAAvwAAALUAAQCuAAsA&#10;qQASAKUAGwChACMAngAsAJsANACYADwAlgBDAJQASQCSAE4AkABTAI4AWQCNAF4AiwBkAIkAawCH&#10;AHMAhQB9AIMAiACBAJUAfwCkAH0AtQB7AM8AeQDxAHgA/wB3AP8AdwD/AHUA/wDlAAAA0QAAAMMA&#10;AAC4AAAArwAAAKgAAACgAAYAmgAOAJUAFQCRAB4AjgAmAIsALQCIADUAhgA8AIQAQgCCAEcAgABN&#10;AH8AUgB9AFgAewBeAHkAZQB4AG0AdgB2AHMAgQBxAI4AbwCdAG0ArgBsAMQAagDnAGkA/QBoAP8A&#10;aAD/AGkA/wDVAwAAwwcAALYIAACrBgAAogAAAJsAAACUAAAAjQAKAIgAEACDABgAfwAgAHwAJwB6&#10;AC4AdwA1AHUAOwB0AEEAcgBHAHAATABvAFIAbQBYAGsAXwBpAGYAZwBwAGUAewBjAIgAYgCXAGAA&#10;pwBeALsAXQDcAFwA9gBcAP8AWwD/AFsA/wDJDQAAuRAAAKwRAAChEAAAlw0AAI8IAACIAAAAggAF&#10;AHsADQB3ABIAcwAaAG8AIQBsACgAagAvAGgANQBnADsAZQBBAGMARgBiAEwAYABSAF8AWQBdAGEA&#10;WwBqAFkAdQBXAIIAVQCRAFQAogBTALUAUQDPAFAA7wBQAP8AUAD/AFAA/wC/FAAAsBgAAKQaAACZ&#10;GQAAjxYAAIcRAAB/DQAAdwYAAHEACABrAA4AZwAUAGQAGwBhACIAXgApAF0ALwBbADUAWQA7AFgA&#10;QQBWAEYAVQBNAFMAVABSAFwAUABlAE4AcABMAH0ASwCNAEkAngBIALAARwDHAEYA6QBGAPsARgD/&#10;AEUA/wC4GwAAqiAAAJ4iAACTIgAAiR8AAIAaAAB3FQAAbxAAAGgLAABhBAoAXQAQAFkAFgBWAB0A&#10;VAAjAFIAKgBQADAATwA1AE4AOwBMAEEASwBIAEkATwBHAVcARgFhAEQCbABDAnkAQQOJAEADmgA+&#10;BK0APQTEADwF5QA8B/gAPAf/ADwH/wCyIgAApScAAJkpAACOKQAAhCcAAHsjAABxHgAAaRgAAGES&#10;AABaDQMAUwgMAE8FEQBMBRcASgYeAEgGJABHBioARQcwAEQHNgBDCD0AQQhDAEAISwA+CVMAPQld&#10;ADsKaAA6CnYAOAuHADcLmQA1C6wANAzCADMM5AAzDfkAMw3/ADQN/wCtJwAAoCwAAJUvAACLLwAA&#10;gC4AAHcqAABtJQAAZCAAAFwaAABUFAAATA8GAEYMDQBDDBIAQQwYAD8MHwA+DCUAPA0rADsNMgA6&#10;DTgAOA0/ADcORwA2DlAANA5aADMOZgAxD3QAMA+FAC4QmAAtEKsALBDDACsR5QAsEfoALBH/AC0R&#10;/wCqLAAAnTEAAJI0AACHNQAAfTQAAHQxAABqKwAAYCcAAFghAABPGwAARxYAAEARCQA7EA8AORAU&#10;ADcQGwA2ECEANBAnADMRLQAyETQAMRE7ADARQwAuEk0ALRJXACwSYwAqE3EAKROCACcUlQAmFKkA&#10;JRXAACQV4wAlFvoAJhb/ACYV/wCmMQAAmjYAAI85AACFOgAAezkAAHE2AABnMQAAXS0AAFQoAABM&#10;IgAAQx0AADsXBQA1FA0AMhMRADEUFwAvFB0ALhQkACwUKgArFTEAKhU4ACkWQAAoFkoAJxdUACYX&#10;YAAkGG8AIxiAACEZkwAgGacAHxm+AB4a4AAfGvgAIBr/ACAa/wCjNAAAmDoAAI09AACDPgAAeT0A&#10;AG87AABlNwAAWzIAAFItAABJKAAAQCMAADgeAQAwGQoALBgPACoYFAApGBoAJxggACYZJwAlGS0A&#10;JBo1ACMaPgAiG0cAIRtSACAcXgAfHWwAHR1+ABwdkQAaHqUAGR68ABgf3QAZH/YAGh//ABse/wCh&#10;OAAAlT0AAItBAACBQgAAd0IAAG1AAABjPAAAWTcAAE8zAABGLgAAPSkAADUkAAAtIAcAJx0NACUd&#10;EgAjHRcAIR0dACEdJAAgHisAHx4yAB4fOwAdH0UAHCBPABohXAAZIWoAGCJ7ABYijwAVIqMAFCO6&#10;ABMj2gAUI/UAFSP/ABYj/wCePAAAk0EAAIlEAAB/RgAAdUYAAGxEAABiQQAAVzwAAE04AABENAAA&#10;PDAAADMrAAAqJgMAIyILACAhEAAeIRUAHCIbABsiIQAaIigAGiMwABkjOAAYJEIAFiVNABUlWQAU&#10;JmgAEyZ5ABImjQARJ6IAECe4AA4n1gAQKPQAESf/ABEn/wCcQAAAkUUAAIdIAAB9SgAAdEoAAGpJ&#10;AABgRgAAVUEAAEw+AABDOgAAOjYAADEyAAAoLQAAICkJABsnDgAZJxIAGCcYABYnHwAVKCUAFCgt&#10;ABMoNgASKUAAEilLABEqVwAQKmYADit3AA4riwANLJ8ADCy1AAsszwAMLO8ADSz/AA0r/wCZRAAA&#10;j0kAAIVMAAB8TgAAc08AAGlOAABeSwAAU0cAAEpEAABCQAAAOT0AAC84AAAlNAAAHTAFABYtDAAU&#10;LBAAEy0VABItHAARLSMAEC0qAA8uMwAOLj0ADS9IAA0vVQAMMGMACjB0AAkwiAAIMZwABjGxAAYx&#10;ywAGMesABzD8AAgw/wCXSAAAjU0AAINRAAB6UwAAcVQAAGdSAABdUAAAUkwAAElKAABARgAANUIA&#10;ACs+AAAiOgAAGjcBABI0CQAPMw4ADjMTAA0zGQANMyAADDQoAAs0MQAKNTsACDVGAAc1UgAFNmAA&#10;BDZxAAI2hAAANpkAADavAAA2yAAANugAADb5AAE1/wCUTQAAilIAAIFWAAB4WAAAb1kAAGVYAABb&#10;VQAAUVIAAEdPAAA8TAAAMUgAACdEAAAeQQAAFj8AABA8BwALOg0ACToRAAg7FwAGOx4ABTsmAAQ7&#10;LgACOzgAATxDAAA8TwAAPF4AADxuAAA8gQAAPJcAADysAAA7xQAAO+cAADv4AAA7/wCRUgAAiFgA&#10;AH9cAAB2XQAAbV4AAGNdAABaXAAATlgAAEJUAAA3UQAALU4AACNLAAAaSQAAEkYAAA1EBgAHQwwA&#10;A0MQAABDFQAAQxsAAEMjAABDKwAAQzUAAENAAABDTQAAQ1sAAENrAABDfgAAQ5QAAEKqAABCwwAA&#10;QeYAAEH5AABB/wCOWAAAhl4AAH1hAABzYwAAa2QAAGJjAABXYQAASV0AAD1aAAAyWAAAJ1UAAB5T&#10;AAAVUQAADk8AAAlNBQACTQsAAEwOAABMEwAASxgAAEsfAABLKAAASzIAAEs9AABLSQAAS1cAAEtn&#10;AABKewAASpAAAEmnAABJwAAASOQAAEj4AABH/wCLXwAAg2QAAHpnAABxaQAAaWoAAF5pAABQZgAA&#10;Q2QAADdhAAAsXwAAIV0AABhbAAAQWQAAClgAAANXAwAAVwkAAFYNAABVEAAAVRUAAFQbAABUIwAA&#10;VC0AAFQ5AABURQAAVFMAAFRkAABTdwAAU40AAFKkAABRvQAAUOIAAFD4AABP/wCIZwAAf2sAAHdu&#10;AABvcAAAZXAAAFduAABKbAAAPWsAADBpAAAlaAAAGmYAABFkAAALYwAABGIAAABiAQAAYQYAAGAL&#10;AABgDgAAXxIAAF8XAABfHgAAXigAAF4zAABeQAAAXk8AAF5fAABdcgAAXYgAAFygAABbuQAAWt8A&#10;AFn3AABY/wCEbgAAfHIAAHV1AABrdgAAXXUAAE90AABCcwAANXMAAChyAAAdcAAAE28AAAxuAAAE&#10;bgAAAG4AAABuAAAAbAIAAGwHAABrCwAAaw4AAGsSAABqGQAAaiIAAGotAABqOgAAaUkAAGlaAABp&#10;bAAAaIMAAGebAABmtQAAZdgAAGT1AABk/wCAdQAAenkAAHB7AABiewAAVHwAAEZ8AAA5fAAALHwA&#10;AB97AAAUegAADXoAAAR6AAAAegAAAHoAAAB6AAAAeQAAAHkBAAB4BgAAeAsAAHgOAAB4EwAAeBoA&#10;AHglAAB4MgAAd0EAAHdSAAB3ZQAAdnwAAHWVAAB0rwAAc84AAHLxAABx/wB+fQAAdYAAAGeBAABY&#10;ggAASoMAADyEAAAuhQAAIYUAABWFAAANhQAAA4UAAACGAAAAhwAAAIgAAACIAAAAhwAAAIcAAACH&#10;AAAAhwQAAIcJAACHDgAAiBMAAIgcAACIKQAAiDgAAIdKAACHXQAAhnMAAIaNAACFpwAAhMUAAIPs&#10;AACC/gB4hAAAaoYAAFyIAABNigAAP4wAADGOAAAjjwAAFo8AAA2QAAACkQAAAJIAAACTAAAAlQAA&#10;AJYAAACWAAAAlgAAAJYAAACWAAAAlwAAAJcAAACXBwAAmA0AAJkTAACaHwAAmi0AAJo/AACaUgAA&#10;mmgAAJmDAACZnwAAmLoAAJfiAACW+ABtigAAX40AAFCQAABBkwAAM5YAACSXAAAWmAAADZkAAAGb&#10;AAAAnQAAAJ8AAAChAAAApAAAAKUAAACkAAAApQAAAKUAAACmAAAApwAAAKgAAACpAAAAqgQAAKwM&#10;AACuEwAAriEAAK4zAACuRwAArl0AAK52AACukwAArq4AAK3NAACs7wBhkQAAU5UAAESYAAA1nAAA&#10;Jp8AABehAAANowAAAKUAAACnAAAAqgAAAKwAAACwAAAAsgAAALQAAACzAAAAtAAAALUAAAC3AAAA&#10;uAAAALkAAAC7AAAAvQAAAL8BAADDCwAAxRUAAMUlAADGOQAAx08AAMdoAADGhQAAxqIAAMa8AADG&#10;3gBVmQAAR50AADiiAAAppgAAGagAAA2rAAAArQAAALEAAAC0AAAAtwAAALoAAAC/AAAAwQAAAMQA&#10;AADDAAAAxQAAAMYAAADIAAAAygAAAM0AAADPAAAA0gAAANYAAADbAAAA4AwAAOEYAADjKwAA5EEA&#10;AOVaAADmdAAA5pEAAOWsAADlxAD/AAAA/wAAAP8AAAD/AAEA/wAKAP8AEgD/AB0A/wAoAP8ANAD/&#10;AD4A/QBIAPoAUAD3AFcA9QBdAPQAYwDyAGkA8ABvAO8AdADtAHsA6wCBAOkAiQDoAJIA5gCcAOQA&#10;qADiALcA3wDNANwA7gDZAP8A2QD/AMoA/wC+AP8AtQD/ALAA/wD/AAAA/wAAAP8AAAD/AAAA/wAG&#10;AP8ADwD8ABgA+AAjAPQALgDwADgA6wBCAOgASgDlAFEA4gBYAOAAXQDeAGMA3ABoANkAbgDWAHQA&#10;1AB7ANEAggDPAIsAzQCVAMoAoQDIAK8AxQDBAMIA4wDAAPsAwAD/ALsA/wCwAP8AqAD/AKQA/wD/&#10;AAAA/wAAAP8AAAD7AAAA8wABAO0ADADoABMA4wAeAOAAKADaADIA0wA8AM8ARADMAEsAyQBRAMYA&#10;VwDEAF0AwgBiAMEAZwC/AG0AvQB0ALsAewC5AIQAtwCOALQAmQCyAKcArwC3AK0A0ACrAPIAqgD/&#10;AKkA/wChAP8AmwD/AJcA/wD/AAAA/wAAAPQAAADpAAAA4AAAANUACADOABAAyQAYAMUAIgDBACsA&#10;vAA1ALkAPQC2AEUAswBLALEAUQCvAFYArgBbAKwAYQCqAGYAqQBtAKYAdACkAHwAogCGAKAAkgCe&#10;AJ8AnACuAJkAwwCXAOcAlgD/AJUA/wCSAP8AjQD/AIoA/wD8AAAA8AAAAOMAAADUAAAAyAAAAL8A&#10;AwC5AA0AswATAK8AHACsACUAqQAuAKUANgCjAD4AoABEAJ4ASgCdAFAAmwBVAJkAWgCXAF8AlgBm&#10;AJQAbACSAHUAkAB+AI4AigCLAJcAiQCmAIcAuACFANYAhAD2AIIA/wCBAP8AfgD/AHwA/wDtAAAA&#10;3QAAAMwAAADBAAAAuAAAAK4AAACnAAkAogAQAJ4AFwCaAB8AlwAnAJQALwCRADcAjwA9AI0AQwCL&#10;AEkAiQBOAIgAUwCGAFkAhABfAIIAZQCAAG0AfgB3AHwAggB6AI8AeACeAHUArwBzAMcAcgDsAHEA&#10;/wBwAP8AcAD/AG4A/wDdAAAAyQAAALwAAACxAAAAqQAAAKEAAACZAAMAkwAMAI4AEgCKABkAhwAh&#10;AIQAKQCBADAAfwA3AH0APQB7AEIAeQBIAHgATQB2AFIAdABYAHIAXwBxAGcAbwBwAGwAewBqAIgA&#10;aACXAGYAqABlALwAYwDhAGIA+gBhAP8AYQD/AGEA/wDNAQAAvAUAAK8FAAClAgAAnAAAAJQAAACN&#10;AAAAhgAIAIEADgB8ABQAeAAbAHUAIwByACkAcAAwAG4ANgBtADwAawBBAGkARwBoAEwAZgBSAGQA&#10;WQBjAGAAYQBpAF8AdABdAIEAWwCQAFkAoQBXALQAVgDQAFUA8gBVAP8AVAD/AFUA/wDBDAAAsg4A&#10;AKYPAACbDgAAkgsAAIkFAACCAAAAewACAHUACwBwABAAbAAWAGgAHQBmACMAYwAqAGEAMABgADYA&#10;XgA7AF0AQQBbAEYAWgBMAFgAUwBWAFsAVABkAFIAbgBRAHsATwCKAE0AmwBMAK4ASwDGAEoA6gBJ&#10;AP4ASQD/AEkA/wC5EgAAqhYAAJ4XAACUFgAAihMAAIEQAAB5CwAAcQMAAGsABgBlAA0AYQARAF0A&#10;GABaAB4AWAAkAFYAKgBUADAAUwA2AFEAOwBQAEEATgBHAE0ATgBLAFYASQBfAEcAaQBGAHYARACF&#10;AEMAlwBBAKkAQAC/AD8A4gA/APgAPgD/AD8A/wCyGQAApB4AAJgfAACOHwAAhBwAAHoYAAByEgAA&#10;ag4AAGIIAABcAQgAVwAOAFMAEwBQABkATgAfAEwAJQBKACsASAAwAEcANgBGADwARABCAEMASQBB&#10;AFEAPwBaAD4AZQA8AHIAOgCBADkAkwA4AKUANgC6ADYA2wA1APQANQD/ADUA/wCsIAAAnyQAAJQm&#10;AACJJgAAfyQAAHUgAABsGwAAZBUAAFwQAABUDAEATgYKAEoCDwBHABQARAAaAEIAIABAACUAPwAr&#10;AD4BMQA8ATcAOwI+ADkCRQA4A00ANgNWADUEYQAzBG4AMQV+ADAFkAAvBaMALQa4ACwG1AAsB/AA&#10;LAj/ACwI/wCoJQAAmyoAAJAsAACGLQAAeysAAHInAABoIgAAXx0AAFcXAABPEgAASA4EAEEKCwA+&#10;BxAAOwYVADkHGwA4ByEANggmADUILAAzCDIAMgk5ADEJQQAvCUkALgpTACwKXgArC2wAKQt8ACgM&#10;jwAmDKIAJQy3ACQM0wAjDfAAJA3/ACUN/wCkKgAAmC8AAI0yAACDMgAAeTEAAG8uAABlKQAAXCQA&#10;AFMfAABLGQAAQxMAADwQBgA1DQwAMwwRADEMFgAvDBwALg0iAC0NKAArDS4AKg01ACkNPQAnDkYA&#10;Jg5QACQOXAAjD2oAIg97ACAQjgAfEKIAHRC3ABwQ1AAdEfIAHRH/AB4R/wChLwAAlTMAAIo2AACA&#10;NwAAdjYAAG0zAABjLwAAWSoAAFAlAABIIAAAPxoAADgVAAAwEQgALBAOACoQEgAoEBgAJxAeACUQ&#10;JAAkECoAIxEyACIROgAhEUMAIBJOAB4SWgAdE2gAGxN4ABoTiwAYFKAAFxS1ABYU0QAWFfEAFxX/&#10;ABgU/wCeMwAAkzcAAIg6AAB+OwAAdDsAAGs4AABhNAAAVy8AAE4rAABFJgAAPSEAADQcAAAtFwUA&#10;JhMMACMTEAAiExUAIBMaAB8TIQAeFCcAHRQvABwVNwAbFUEAGhZLABkWVwAXF2UAFhd2ABQYiQAT&#10;GJ4AEhizABEZzgARGe8AEhn/ABMZ/wCcNgAAkTsAAIY+AAB8PwAAcz8AAGk9AABfOQAAVTUAAEww&#10;AABDLAAAOicAADIiAAAqHgEAIhkJAB4XDgAcFxIAGhcXABkYHgAZGCQAGBksABcZNAAWGj4AFRpJ&#10;ABMbVQASG2MAERx0ABAchwAPHZwADh2xAA0dywANHewADh3/AA8d/wCZOgAAjz8AAIRCAAB7RAAA&#10;cUMAAGhCAABePgAAUzoAAEo2AABBMgAAOS0AADEpAAAoJQAAICAGABodDAAXHBAAFRwVABQdGwAU&#10;HSIAEx0pABIeMgARHzwAEB9GABAgUwAOIGEADSFxAAwhhQALIpkACiKuAAkixwAJIucACiL7AAsh&#10;/wCXPgAAjEMAAINGAAB5SAAAcEgAAGdGAABcRAAAUj8AAEk7AABAOAAAODQAAC8wAAAnLAAAHicD&#10;ABYjCgASIQ4AESETABAiGQAQIiAADyInAA4jLwANJDkADCREAAslUAAKJV4ACSZvAAcmggAGJpYA&#10;BCasAAMmxAAEJuUABCb3AAYm/wCVQgAAikcAAIFKAAB4TAAAb0wAAGVLAABbSAAAUEQAAEdBAAA/&#10;PgAANzsAAC02AAAkMQAAGy0AABMqBwAPKA0ADScRAA0oFgAMKB0ACyglAAopLQAJKTcABypCAAYq&#10;TgAEK1wAAytsAAErfwAAK5QAACupAAArwQAAK+MAACv2AAAq/wCSRgAAiEsAAH9PAAB2UQAAbVEA&#10;AGNQAABaTQAAT0oAAEdHAAA+RAAAM0AAACk8AAAgOAAAFzQAABExBQAMLwwACS4QAAcuFQAGLxsA&#10;BS8jAAMvKwACMDUAADA/AAAwTAAAMVkAADFpAAAxfAAAMZEAADGnAAAwvwAAMOEAADD1AAAv/wCQ&#10;SwAAhlAAAH1UAAB1VgAAa1YAAGJVAABYUwAATlAAAEVNAAA6SQAAL0UAACVCAAAcPgAAFDsAAA45&#10;BQAJNwsABDYPAAE2EwAANhkAADYgAAA2KQAANjIAADc9AAA3SQAAN1cAADdnAAA3eQAAN48AADal&#10;AAA2vQAANuAAADX1AAA1/wCNUAAAhFYAAHxaAAByWwAAaVsAAGBbAABXWQAATFYAAEBSAAA1TgAA&#10;KksAACBIAAAXRgAAEEMAAAtBBAAEQAoAAD8OAAA+EQAAPhYAAD4dAAA+JgAAPi8AAD46AAA+RgAA&#10;PlQAAD5kAAA+dgAAPYwAAD2jAAA8uwAAPN4AADv1AAA7/wCKVwAAglwAAHlfAABwYQAAaGEAAF9h&#10;AABUXgAAR1sAADpXAAAvVQAAJVIAABtQAAASTQAADEsAAAZKAwAASQkAAEgNAABHEAAARxQAAEYa&#10;AABGIgAARiwAAEY3AABGQwAARlEAAEZgAABFcwAARYkAAESgAABEuAAAQ9wAAEL1AABC/wCIXQAA&#10;f2IAAHdlAABuZwAAZ2gAAFtmAABOYwAAQWEAADReAAApXAAAH1oAABVXAAAOVgAAB1QAAABTAQAA&#10;UgYAAFELAABRDgAAUBEAAE8WAABPHgAATycAAE8yAABPPwAAT00AAE5dAABObwAAToUAAE2dAABM&#10;tQAAS9gAAEr1AABK/wCFZQAAfGkAAHRsAABtbgAAYm0AAFRrAABHaQAAOmcAAC1lAAAiZAAAGGIA&#10;ABBgAAAJXwAAAF4AAABeAAAAXQMAAFwIAABbDAAAWg8AAFoTAABZGQAAWSIAAFktAABZOgAAWUgA&#10;AFhYAABYawAAV4EAAFeZAABWsgAAVdIAAFT0AABT/wCBbAAAeXAAAHNzAABocwAAWnIAAExxAAA/&#10;cAAAMm8AACVuAAAabAAAEWsAAAlqAAAAagAAAGkAAABpAAAAaAAAAGcDAABmCAAAZgwAAGYPAABl&#10;FAAAZRwAAGUnAABkNAAAZEMAAGRTAABkZQAAY3sAAGKUAABhrQAAYM0AAF/xAABe/wB9dAAAd3cA&#10;AG55AABfeQAAUXkAAEN5AAA2eAAAKXgAABx3AAARdgAACnUAAAB1AAAAdQAAAHYAAAB1AAAAdAAA&#10;AHQAAABzAgAAcwcAAHMMAAByEAAAchUAAHIgAAByLAAAcjsAAHFMAABxXwAAcXQAAHCOAABvqAAA&#10;bsYAAGztAABr/wB7ewAAcn4AAGR+AABVfwAAR4AAADmBAAArggAAHoEAABKBAAAKgQAAAIEAAACC&#10;AAAAgwAAAIMAAACDAAAAggAAAIIAAACCAAAAggAAAIIFAACCCgAAgg8AAIIXAACCIwAAgjIAAIJD&#10;AACBVgAAgWwAAICGAAB/oQAAfr0AAH3mAAB8/AB2ggAAaIMAAFmFAABLhwAAPIkAAC6KAAAgiwAA&#10;E4sAAAqLAAAAjAAAAI0AAACPAAAAkQAAAJIAAACRAAAAkQAAAJEAAACRAAAAkQAAAJIAAACSAgAA&#10;kwkAAJQPAACUGQAAlCcAAJQ4AACUTAAAk2IAAJN8AACTmAAAkrMAAJHYAACQ9gBqiAAAXIoAAE2N&#10;AAA/kAAAMJIAACGUAAAUlQAACpYAAACXAAAAmQAAAJsAAACdAAAAnwAAAKAAAACgAAAAoAAAAKAA&#10;AAChAAAAogAAAKMAAACkAAAApQAAAKYHAACoEAAAqBwAAKgtAACpQAAAqVYAAKlvAACpiwAAqKgA&#10;AKfHAACm7ABfjwAAUJIAAEGWAAAzmQAAI5wAABSdAAAKnwAAAKEAAACjAAAApgAAAKgAAACsAAAA&#10;rgAAAK8AAACvAAAAsAAAALAAAACyAAAAswAAALQAAAC2AAAAtwAAALoAAAC9BwAAvxAAAL8fAADA&#10;MwAAwEkAAMBiAADAfgAAwJsAAMC3AAC/2ABTlwAARJsAADWfAAAmowAAFqUAAAunAAAAqgAAAK0A&#10;AACwAAAAswAAALYAAAC7AAAAvQAAAMAAAAC/AAAAwQAAAMIAAADEAAAAxgAAAMgAAADKAAAAzAAA&#10;AM8AAADTAAAA2gcAANsTAADdJQAA3jsAAN9TAADgbgAA34wAAN2pAADdwgD/AAAA/wAAAP8AAAD/&#10;AAAA/wAHAP8AEAD/ABkA/wAkAP8ALwD8ADoA+QBDAPUASwDzAFIA8QBZAO8AXgDtAGQA6wBpAOkA&#10;bwDnAHUA5gB8AOQAhADiAI0A4ACXAN0AogDaALEA1QDFANIA6ADQAP8AzwD/AMQA/wC4AP8ArwD/&#10;AKkA/wD/AAAA/wAAAP8AAAD/AAAA/wACAPsADQD3ABUA8wAfAO8AKQDqADQA5gA9AOIARQDeAEwA&#10;2wBTANgAWADUAF4A0gBjANAAaQDOAG4AzAB1AMoAfQDIAIUAxgCQAMIAmwDAAKkAvgC6ALsA2QC5&#10;APcAuAD/ALQA/wCpAP8AogD/AJ0A/wD/AAAA/wAAAP8AAAD2AAAA7gAAAOcACgDhABEA3AAaANcA&#10;IwDQAC4AywA3AMcAPwDEAEYAwQBNAL8AUgC9AFgAuwBdALkAYgC4AGgAtgBuALQAdQCxAH4ArwCI&#10;AK0AkwCqAKEAqACxAKYAyACkAO0AogD/AKIA/wCbAP8AlQD/AJEA/wD/AAAA/AAAAO4AAADjAAAA&#10;2AAAAM0ABQDGAA4AwQAVAL0AHgC5ACcAtQAwALIAOACvAEAArABGAKoATACoAFEApwBWAKUAWwCj&#10;AGEAoQBnAJ8AbgCeAHYAmwCAAJkAjACXAJkAlACoAJIAvACQAN8AjgD7AI4A/wCLAP8AhgD/AIMA&#10;/wD4AAAA6QAAANwAAADMAAAAwQAAALgAAACyAAoArAARAKgAGAClACEAogApAJ4AMgCcADkAmQA/&#10;AJcARQCVAEoAlABQAJIAVQCQAFoAjwBgAI0AZwCLAG8AiQB4AIYAhACEAJEAggCgAIAAsgB9AMwA&#10;fADxAHsA/wB6AP8AdwD/AHUA/wDmAAAA0wAAAMYAAAC7AAAAsQAAAKcAAAChAAUAmwANAJcAEwCT&#10;ABsAkAAjAIwAKwCKADIAiAA4AIYAPgCEAEQAggBJAIEATgB/AFMAfQBZAHsAYAB5AGgAdwBxAHUA&#10;fABzAIkAcACYAG8AqQBtAL8AawDmAGoA/wBpAP8AaQD/AGcA/wDTAAAAwwAAALUAAACrAAAAowAA&#10;AJsAAACSAAAAjAAKAIcAEACDABYAfwAdAH0AJAB6ACsAeAAyAHYAOAB0AD0AcgBCAHEASABvAE0A&#10;bQBTAGwAWQBqAGEAaABqAGYAdABkAIEAYQCRAF8AogBeALYAXADVAFsA9wBbAP8AWgD/AFoA/wDF&#10;AAAAtgIAAKkCAACfAAAAlgAAAI4AAACHAAAAgAAFAHoADAB1ABEAcQAYAG4AHgBrACUAaQArAGcA&#10;MQBmADcAZAA8AGMAQQBhAEcAXwBNAF4AUwBcAFsAWgBkAFgAbgBWAHsAVACKAFIAmwBRAK4AUADI&#10;AE8A7gBOAP8ATgD/AE0A/wC7CgAArA0AAKANAACVDAAAjAgAAIMCAAB8AAAAdQAAAG4ACABpAA4A&#10;ZQATAGIAGQBfAB8AXQAlAFsAKwBZADEAWAA2AFYAOwBVAEEAUwBHAFEATgBQAFUATgBeAEwAaABK&#10;AHUASACEAEcAlQBFAKgARAC/AEMA5ABCAPwAQgD/AEIA/wCyEQAApRQAAJkVAACOEwAAhBEAAHsN&#10;AABzCAAAbAAAAGUAAwBfAAsAWwAPAFcAFABUABoAUQAfAE8AJQBOACsATAAwAEsANgBJADwASABC&#10;AEYASABFAFAAQwBZAEEAYwA/AG8APgB+ADwAkAA7AKMAOgC4ADkA2QA4APUAOAD/ADgA/wCsFwAA&#10;nxsAAJMdAACJHAAAfxkAAHUVAABsEAAAZAwAAF0GAABWAAYAUQAMAE0AEABKABUARwAaAEUAIABE&#10;ACYAQgArAEEAMQA/ADYAPgA9ADwARAA7AEsAOQBUADcAXwA2AGsANAB6ADIAjAAxAJ4AMACzAC8A&#10;zgAvAO8ALgD/AC4A/wCnHgAAmiIAAI8kAACEJAAAeiEAAHEdAABnGAAAXxMAAFcOAABQCgAASQMI&#10;AEUADQBBABEAPgAWADwAGwA6ACEAOQAmADcALAA2ADIANAA4ADMAPwAxAEcAMABQAC4AWwAtAGcA&#10;KwB2ACoAiAAoAJwAJwCwACYAyQAlAOoAJQH7ACUB/wCiIwAAligAAIsqAACBKgAAdygAAG0lAABk&#10;IAAAWxsAAFIVAABLEAAAQwwCAD0HCQA5Aw4ANgESADMBFwAxARwAMAEiAC8CJwAtAi0ALAM0ACoD&#10;OwApBEMAKARNACYFWAAlBWUAIwZ0ACIGhgAgBpoAHweuAB4HxgAdB+cAHQj4AB0J/wCfKAAAky0A&#10;AIgvAAB+LwAAdC4AAGorAABhJgAAWCEAAE8cAABHFwAAPxIAADgOBAAxCwoALggOACsHEgApBxcA&#10;KAgdACcIIwAlCCkAJAkwACMJNwAhCkAAIApKAB8LVQAdC2IAGwxyABoMhQAYDJkAFwytABYMxgAV&#10;DeYAFQ35ABYN/wCcLQAAkDEAAIY0AAB8NAAAcjMAAGgxAABfLAAAVScAAEwjAABEHQAAPBgAADQT&#10;AAAtEAYAJg0LACQMDwAiDBMAIQwZAB8MHwAeDSUAHQ0sABsNNAAaDj0AGQ5HABcOUwAWDmEAFA9x&#10;ABMQhAASEJgAERCuABAQxgAQEOgAEBD7ABEQ/wCZMQAAjjUAAIQ4AAB6OQAAcDgAAGc2AABdMgAA&#10;Uy0AAEooAABCJAAAOR8AADEaAAAqFQEAIxEHAB0QDQAbDxAAGQ8VABgQGwAXECEAFhApABUQMQAU&#10;EToAExFFABISUQAREl8AEBJvAA4TggAOE5YADROrAAsTwgALFOMADBT6AA0T/wCXNQAAjDkAAII8&#10;AAB4PQAAbz0AAGU6AABbNwAAUjIAAEkuAABAKgAANyUAAC8hAAAoHAAAIBgDABkUCgAVEg4AFBIS&#10;ABMTGAASEx8AERQmABEULgAQFDgADxVCAA4WTwANFlwADBdsAAsXfwAJGJMACBioAAYYvwAHGOAA&#10;Bxj1AAkY/wCVOAAAij0AAIBAAAB3QQAAbUEAAGQ/AABaPAAAUDgAAEczAAA+MAAANisAAC4nAAAn&#10;IwAAHx8AABcaCAASFw0AEBcRAA8XFgAOGBwADhgjAA0ZLAAMGjUACxpAAAobTAAJG1oABxxpAAUc&#10;fAAEHZEAAh2mAAEdvAACHN0AAhzyAAMc/wCTPAAAiEEAAH9EAAB1RQAAbEUAAGNEAABZQQAATz0A&#10;AEY5AAA+NgAANTIAAC4uAAAlKgAAHSUAABQhBAAPHQsADR0QAAwdFAALHRoACh4iAAgeKgAHHzMA&#10;BiA+AAQgSgADIVcAASFnAAAheQAAIY4AACGkAAAhugAAIdsAACHyAAAg/gCQQAAAhkUAAH1IAAB0&#10;SgAAa0oAAGJJAABYRgAATkIAAEU/AAA9PAAANTkAACs0AAAiLwAAGSsAABIoBAANJAoACSMOAAYj&#10;EgAFIxkABCQgAAIkKAABJTEAACU8AAAlSAAAJlUAACZlAAAmdwAAJowAACaiAAAmuQAAJtkAACXy&#10;AAAl/gCORQAAhEkAAHtNAABzTwAAak8AAGBOAABXSwAATUgAAERFAAA8QgAAMT0AACc5AAAeNQAA&#10;FTIAAA8uAwAKLAoABSsOAAEqEQAAKhYAACoeAAAqJgAAKy8AACs5AAArRQAALFMAACxiAAAsdQAA&#10;LIoAACugAAArtwAAK9YAACryAAAq/wCMSQAAgk4AAHpSAABxVAAAaFQAAF9TAABWUQAATE4AAENL&#10;AAA3RwAALUMAACM/AAAaPAAAEjgAAAw2AwAGMwkAADINAAAyEAAAMRQAADEbAAAxIwAAMSwAADI3&#10;AAAyQwAAMlAAADJgAAAycgAAMocAADGeAAAxtQAAMNQAADDyAAAv/wCJTwAAgFQAAHhXAABvWQAA&#10;ZlkAAF5ZAABVVwAASVMAAD5PAAAyTAAAKEgAAB5FAAAVQgAADkAAAAg9AgABPAgAADsMAAA6DwAA&#10;ORIAADkYAAA5IAAAOSkAADk0AAA5QAAAOU4AADldAAA5bwAAOIUAADicAAA3swAAN9IAADbyAAA1&#10;/wCHVQAAf1oAAHZdAABtXwAAZV8AAF1fAABSXAAARFgAADhVAAAtUgAAIk8AABhMAAAQSgAACkgA&#10;AANGAQAARQYAAEQKAABDDQAAQhAAAEEVAABBHQAAQSYAAEExAABBPQAAQUoAAEFaAABBbAAAQIEA&#10;AD+ZAAA/sQAAPtAAAD3yAAA8/wCEXAAAfGAAAHNjAABsZQAAZGYAAFlkAABLYQAAPl4AADJbAAAm&#10;WQAAHFYAABJUAAAMUgAABFEAAABPAAAATgMAAE0IAABMDAAASw4AAEsSAABKGQAASiIAAEosAABK&#10;OQAASkcAAEpWAABJaAAASX4AAEiWAABHrwAARs0AAEXxAABE/wCBYwAAeWcAAHJqAABrbAAAYGsA&#10;AFJpAABEZgAAN2QAACpiAAAfYAAAFV4AAA1dAAAGWwAAAFoAAABZAAAAWAAAAFcEAABWCAAAVgwA&#10;AFUQAABUFAAAVB0AAFQnAABUNAAAVEIAAFNSAABTZAAAUnkAAFKSAABRqwAAUMoAAE/vAABO/wB+&#10;agAAd24AAHBxAABmcQAAWHAAAEpvAAA8bQAAL2wAACJqAAAXaQAADmcAAAZmAAAAZQAAAGUAAABl&#10;AAAAYwAAAGIAAABiBAAAYQgAAGENAABgEAAAYBcAAGAhAABfLgAAXzwAAF9NAABeXgAAXnQAAF2N&#10;AABcpwAAW8UAAFrtAABZ/wB7cgAAdXYAAGt3AABddgAAT3YAAEF1AAAzdQAAJnQAABlzAAAQcgAA&#10;B3EAAABxAAAAcQAAAHEAAABxAAAAbwAAAG8AAABuAAAAbgIAAG4IAABtDAAAbREAAG0aAABtJgAA&#10;bDUAAGxGAABrWAAAa20AAGqGAABpoQAAaL4AAGfoAABm/gB5egAAcHwAAGF8AABTfQAARH0AADZ+&#10;AAAofgAAG30AABB9AAAHfQAAAH0AAAB9AAAAfgAAAH8AAAB+AAAAfQAAAH0AAAB8AAAAfAAAAHwA&#10;AAB8BgAAfAwAAHwSAAB8HQAAfCwAAHw8AAB8TwAAe2UAAHt+AAB6mgAAebYAAHjfAAB3+gBzgAAA&#10;ZYEAAFaDAABIhAAAOYYAACuHAAAdhwAAEYcAAAeIAAAAiAAAAIkAAACKAAAAjAAAAI0AAACNAAAA&#10;jAAAAIwAAACMAAAAjAAAAIwAAACNAAAAjQQAAI4MAACOEwAAjyEAAI4yAACORgAAjlsAAI10AACN&#10;kAAAjK0AAIvOAACK8wBohgAAWogAAEuLAAA8jQAALY8AAB6QAAARkQAAB5IAAACTAAAAlQAAAJcA&#10;AACZAAAAmwAAAJwAAACbAAAAmwAAAJwAAACcAAAAnQAAAJ4AAACeAAAAnwAAAKEDAACiDAAAohYA&#10;AKMmAACjOgAAo08AAKNoAACihgAAoqIAAKLAAACh6ABcjQAATZAAAD+TAAAwlgAAIZkAABKaAAAH&#10;mwAAAJ0AAACgAAAAogAAAKQAAACoAAAAqgAAAKsAAACqAAAAqwAAAKwAAACtAAAArgAAAK8AAACx&#10;AAAAsgAAALQAAAC3AQAAuQ0AALkaAAC6LQAAukMAALpbAAC6dwAAu5QAALuxAAC50gBQlQAAQZgA&#10;ADKcAAAjoAAAE6IAAAikAAAApwAAAKoAAACsAAAArwAAALIAAAC3AAAAuQAAALsAAAC6AAAAvAAA&#10;AL0AAAC/AAAAwAAAAMIAAADEAAAAxgAAAMkAAADNAAAA0gEAANQPAADVHwAA1zUAANhNAADYaQAA&#10;14YAANejAADWvQD/AAAA/wAAAP8AAAD/AAAA/wADAP8ADQD/ABUA/wAgAPwAKwD4ADUA9AA/APAA&#10;RwDuAE4A6wBUAOkAWgDnAF8A5QBkAOMAagDhAHAA3wB2AN0AfgDbAIcA2ACRANMAnQDPAKsAzQC9&#10;AMsA4ADJAPsAxwD/AL0A/wCxAP8AqQD/AKMA/wD/AAAA/wAAAP8AAAD/AAAA/AAAAPYACwDxABEA&#10;7QAbAOkAJQDkADAA3wA5ANoAQQDVAEgA0QBOAM8AVADNAFkAywBeAMkAYwDHAGkAxQBvAMMAdwDA&#10;AH8AvgCKALsAlQC4AKMAtgC0ALQAzQCyAPIAsAD/AKwA/wCjAP8AnAD/AJcA/wD/AAAA/wAAAPoA&#10;AADxAAAA6AAAAOAABgDZAA4A0gAWAM4AHwDIACkAxAAyAMAAOgC9AEEAugBIALgATQC2AFMAtABY&#10;ALIAXQCwAGIArgBpAKwAbwCqAHgAqACCAKYAjgCkAJsAoQCrAJ8AwACdAOYAmwD/AJoA/wCUAP8A&#10;jgD/AIoA/wD/AAAA9gAAAOgAAADcAAAAzgAAAMYAAQC/AAsAugARALYAGgCyACIArgArAKoANACo&#10;ADsApQBBAKMARwChAEwAnwBRAJ4AVgCcAFwAmgBiAJkAaACXAHAAlQB6AJIAhgCQAJMAjQCiAIsA&#10;tQCJANMAhwD3AIYA/wCEAP8AfwD/AHwA/wDyAAAA4wAAANIAAADFAAAAugAAALEAAACrAAcApQAO&#10;AKEAFACeABwAmgAlAJcALQCUADQAkgA6AJAAQACOAEUAjQBKAIsAUACJAFUAiABbAIYAYQCEAGkA&#10;ggByAH8AfQB9AIsAewCaAHgAqwB2AMQAdADrAHMA/wBzAP8AcAD/AG4A/wDfAAAAzAAAAL8AAAC0&#10;AAAAqwAAAKEAAACaAAIAlAALAJAAEACMABcAiAAeAIUAJgCDAC0AgQAzAH8AOQB9AD8AewBEAHkA&#10;SQB4AE4AdgBUAHQAWgBzAGIAcABrAG4AdQBsAIMAagCSAGgAowBmALgAZADeAGMA+wBiAP8AYgD/&#10;AGAA/wDMAAAAvAAAAK8AAAClAAAAnQAAAJQAAACMAAAAhgAHAIEADQB8ABIAeAAZAHUAHwBzACYA&#10;cQAtAG8AMgBtADgAawA9AGoAQgBoAEgAZwBOAGUAVABjAFsAYQBkAF8AbgBdAHsAWwCKAFkAmwBX&#10;AK8AVgDLAFUA8gBUAP8AVAD/AFQA/wC+AAAAsAAAAKQAAACZAAAAkAAAAIgAAACBAAAAeQACAHMA&#10;CgBvAA8AawAUAGcAGgBlACAAYwAmAGEALABfADIAXgA3AFwAPABbAEIAWQBHAFcATgBWAFUAVABe&#10;AFIAaABQAHQATgCDAEwAlQBKAKgASQDAAEgA6ABHAP8ARwD/AEcA/wC0CQAApgsAAJsMAACQCgAA&#10;hgUAAH4AAAB2AAAAbwAAAGgABQBjAAwAXwAQAFsAFQBYABoAVgAhAFQAJgBTACwAUQAxAFAANgBO&#10;ADwATQBCAEsASABJAFAASABYAEYAYgBEAG4AQgB9AEAAjgA/AKIAPQC4AD0A3QA8APgAPAD/ADwA&#10;/wCsEAAAnxIAAJQSAACJEQAAfw8AAHYMAABuBQAAZgAAAGAAAQBZAAgAVQANAFEAEQBOABYASwAb&#10;AEkAIQBIACYARgArAEUAMQBDADYAQgA8AEAAQwA+AEsAPQBTADsAXQA5AGkANwB4ADYAiQA0AJwA&#10;MwCxADIAzgAyAPEAMQD/ADEA/wCmFgAAmhkAAI4aAACEGgAAehYAAHASAABoDgAAXwoAAFgDAABR&#10;AAQATAAKAEgADgBEABIAQQAWAD8AGwA9ACEAPAAmADoALAA5ADEANwA3ADYAPgA0AEYAMwBPADEA&#10;WQAvAGUALgBzACwAhQArAJgAKgCtACkAxgAoAOoAKAD+ACgA/wChHAAAlSAAAIohAAB/IQAAdR8A&#10;AGwaAABjFgAAWhEAAFINAABLBwAARAAGAEAACwA8AA8AOAASADYAFwA0ABwAMwAhADEAJwAwACwA&#10;LgAzAC0AOgArAEIAKgBLACgAVQAmAGEAJQBwACQAgQAiAJUAIQCpACAAwQAgAOQAHwD5AB8A/wCd&#10;IgAAkSYAAIYoAAB8JwAAciUAAGkiAABfHQAAVxgAAE4TAABGDgAAPwsAADgFBwA0AAwAMQAQAC4A&#10;EwAsABgAKgAdACkAIgAnACgAJgAuACQANgAjAD4AIgBHACAAUgAfAF4AHQBtABwAfgAaAJIAGQCn&#10;ABgAvQAXAN8AFwH1ABcC/wCaJwAAjisAAIQtAAB5LQAAcCsAAGYoAABdJAAAVB8AAEsaAABDFAAA&#10;OxAAADQNAgAtCQkAKQUNACYDEAAkARMAIgIZACECHgAgAiQAHgMqAB0DMgAbBDoAGgVEABkFTwAX&#10;BlwAFgZqABQHfAATB5AAEgelABEHuwAQB9sAEAjyABAJ/wCXKwAAjC8AAIExAAB3MgAAbjEAAGQu&#10;AABbKgAAUSUAAEkgAABAGwAAOBYAADESAAApDgQAIwwJAB8JDQAdBxAAGwcVABkIGgAYCCAAFwkn&#10;ABYJLgAVCjcAEwpBABILTQARC1oAEAtpAA4MewAODJAADQylAAwNuwALDdkACw3xAAwN/wCVLwAA&#10;ijMAAH82AAB2NgAAbDUAAGMzAABZLwAAUCsAAEcmAAA+IQAANh0AAC4YAAAnEwAAIBAFABkOCgAV&#10;DA4AFAwRABMMFgASDBwAEQ0jABANKwAPDTQADg4/AA0OSgAMD1gACw9nAAoQeQAIEI0ABxCiAAYQ&#10;uAAFENQABRDvAAYQ/wCSMwAAiDcAAH46AAB0OwAAazoAAGE4AABYNQAATjAAAEUsAAA9JwAANSMA&#10;AC0fAAAmGgAAHhYBABcTBgAREAsADg4OAA4PEwANEBkADRAgAAwQKAALETIAChE8AAgSSAAHElUA&#10;BhNlAAQTdgADE4sAARSgAAATtgAAE9EAABPuAAAT+wCQNgAAhjsAAHw+AABzPwAAaj8AAGA9AABX&#10;OQAATTYAAEQxAAA8LgAANCoAACwmAAAlIgAAHh4AABYaAgAQFQkADBMOAAoTEgAJFBcACBQfAAcV&#10;JgAGFS8ABBY6AAMWRgABF1MAABdiAAAYdAAAGIkAABifAAAYtQAAF9AAABftAAAX+wCOOgAAhD8A&#10;AHtCAAByQwAAaEMAAF9CAABWPwAATDsAAEM3AAA7NAAAMzAAACwsAAAkKQAAGyQAABMfAgANGwkA&#10;CRkNAAYZEQAEGRYAAhkdAAEaJAAAGi0AABs4AAAbRAAAHFEAABxgAAAdcgAAHYcAABydAAAcswAA&#10;HM4AABvtAAAb/ACMPgAAgkMAAHlGAABwSAAAaEgAAF5GAABVRAAAS0AAAEM9AAA7OgAAMzcAACoy&#10;AAAgLQAAFykAABAlAgALIgkABSANAAEfEAAAHxQAAB8bAAAgIgAAICsAACE2AAAhQQAAIU8AACFe&#10;AAAicAAAIoUAACGbAAAhsgAAIc0AACDtAAAf/ACKQwAAgEgAAHhLAABvTAAAZk0AAF1LAABUSQAA&#10;SkYAAEJDAAA6QAAALzsAACU3AAAcMwAAEy8AAA0sAgAHKQgAAScMAAAmDgAAJRIAACYZAAAmIQAA&#10;JikAACYzAAAnPwAAJ00AACdcAAAnbQAAJ4IAACeZAAAmsAAAJcwAACXuAAAk/QCISAAAf0wAAHZQ&#10;AABuUQAAZVIAAFxRAABTTwAASkwAAEFJAAA1RAAAK0AAACE8AAAXOQAAEDYAAAoyAQADMAcAAC8L&#10;AAAuDgAALREAAC0WAAAtHgAALScAAC0xAAAtPQAALUoAAC1ZAAAtawAALYAAACyXAAAsrwAAK8sA&#10;ACruAAAq/gCFTQAAfVIAAHVVAABsVwAAY1cAAFtWAABTVQAAR1EAADtNAAAwSQAAJUYAABxDAAAT&#10;PwAADT0AAAY6AAAAOAUAADcJAAA2DQAANQ8AADQUAAA0GwAANCQAADQuAAA0OgAANEcAADRXAAA0&#10;aAAANH0AADOVAAAyrQAAMcoAADHuAAAw/wCDUwAAe1gAAHNbAABqXQAAYl0AAFtdAABPWgAAQlYA&#10;ADZSAAAqTwAAIEwAABZJAAAORwAACEQAAABCAAAAQQMAAD8HAAA+CwAAPQ4AAD0RAAA8GAAAPCEA&#10;ADwrAAA8NwAAPEQAADxTAAA8ZQAAO3oAADqSAAA6qwAAOcgAADjtAAA3/wCBWgAAeV4AAHFhAABp&#10;YwAAYmQAAFdiAABJXgAAPFsAAC9YAAAkVQAAGVMAABBRAAAKTwAAAU0AAABMAAAASgAAAEkEAABI&#10;CAAARwwAAEYPAABGFAAARRwAAEUnAABFMwAARUAAAEVQAABEYQAARHYAAEOPAABCqAAAQcYAAEDs&#10;AAA//wB+YQAAdmUAAG9oAABoagAAXWkAAE9mAABCZAAANGEAAChfAAAdXQAAElsAAAtZAAACWAAA&#10;AFYAAABWAAAAVAAAAFMAAABSBAAAUQkAAFANAABQEAAATxgAAE8iAABPLgAATzwAAE9LAABOXQAA&#10;TnIAAE2LAABMpQAAS8IAAEnqAABI/wB7aQAAdGwAAG5vAABkbwAAVW0AAEdsAAA5agAALGkAACBn&#10;AAAUZQAADWQAAANiAAAAYgAAAGEAAABgAAAAXwAAAF4AAABdAAAAXAQAAFwJAABbDQAAWxIAAFsc&#10;AABaKAAAWjYAAFpGAABZWAAAWW0AAFiFAABXoAAAVr0AAFXoAABT/gB5cAAAc3QAAGl1AABbdAAA&#10;THMAAD5zAAAwcgAAI3EAABZvAAANbgAABG0AAABtAAAAbQAAAG0AAABsAAAAawAAAGoAAABpAAAA&#10;aQAAAGkDAABoCQAAaA4AAGgVAABnIQAAZy8AAGc/AABmUgAAZmYAAGV/AABkmgAAY7cAAGLhAABh&#10;/AB3eAAAbXoAAF96AABQegAAQnoAADN7AAAlewAAGHoAAA55AAAEeQAAAHkAAAB5AAAAegAAAHoA&#10;AAB6AAAAeAAAAHgAAAB3AAAAdwAAAHcAAAB3AQAAdwgAAHcOAAB3GAAAdyYAAHY2AAB2SQAAdV8A&#10;AHV3AAB0kwAAc68AAHLTAABx9wBxfgAAY38AAFSAAABFggAANoMAACiEAAAahAAADoMAAASEAAAA&#10;hAAAAIUAAACGAAAAiAAAAIkAAACIAAAAhwAAAIcAAACHAAAAhwAAAIcAAACIAAAAiAAAAIgHAACJ&#10;EAAAiRwAAIksAACIPwAAiFUAAIhtAACHiQAAhqcAAIXHAACE7wBmhAAAV4YAAEiIAAA5igAAKowA&#10;ABuNAAAPjQAABI4AAACQAAAAkQAAAJMAAACVAAAAlwAAAJgAAACWAAAAlwAAAJcAAACXAAAAmAAA&#10;AJgAAACZAAAAmgAAAJsAAACdBwAAnREAAJ0hAACdMwAAnUkAAJxiAACcfwAAnJwAAJy5AACb4gBa&#10;iwAAS44AADyRAAAtkwAAHpUAABCWAAAEmAAAAJoAAACcAAAAngAAAKEAAACkAAAApgAAAKcAAACm&#10;AAAApwAAAKcAAACoAAAAqQAAAKoAAACsAAAArQAAAK8AAACxAAAAswkAALMVAAC0JwAAtD0AALVV&#10;AAC1cAAAtI4AALSsAAC0zABNkgAAP5YAAC+aAAAgnQAAEZ8AAAWhAAAAowAAAKYAAACpAAAArAAA&#10;AK8AAACzAAAAtQAAALcAAAC2AAAAtwAAALgAAAC6AAAAuwAAAL0AAAC/AAAAwQAAAMQAAADHAAAA&#10;ywAAAM0MAADOGgAAzy8AAM9IAADQYgAA0IAAANCdAADQuAAAAAAAAAAAAAAAAAAAAAAAAQMEBQYI&#10;CQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9Q&#10;UlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZ&#10;mpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di&#10;4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////////&#10;////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKist&#10;Li8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1&#10;d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+&#10;v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////&#10;/////////////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJ&#10;CgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BS&#10;U1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJma&#10;nJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj&#10;5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////////////////&#10;//////8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIz&#10;NDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamts&#10;bW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6Sl&#10;pqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e&#10;3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADASEAAAEAAAAAAAAAAAAA&#10;AAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICAkKCwwNDg8QERITFBUWFxgZGhobHB0e&#10;HyAhIiMkJSYnKCkqKywtLi8wMTEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVW&#10;V1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6P&#10;kJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrrCxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJ&#10;ysvMzc7P0NHT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Hy8/T19vf4+fr7/P3+/wABAQIC&#10;AwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQk&#10;JSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZo&#10;am1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvM&#10;zc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy&#10;8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERIT&#10;ExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9&#10;Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iq&#10;rK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh&#10;4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////4oHwSUNDX1BST0ZJTEUACQn/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////T/////////////////////////////////////&#10;////69H/////////////////////////////////////////9+n+////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;4c3X///////////////////////////////////////dr5a39P//////////////////////////&#10;///////////FjGin5//////////////////////////////////////MnImk5///////////////&#10;///////////////////////6zrvG9f//////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////3MW99f//////////////////////////////&#10;//////+/k3qFxf///////////////////////////////////9uQWz1lqPb/////////////////&#10;/////////////////rx1NABUm+v/////////////////////////////////05R+SSxOmuz/////&#10;///////////////////////////Y1MqzfmVtpfn////////////////////////////////////0&#10;xa6vyf//////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////8NbG7P///////////////////////////////////+a7kXRjq/f/////////////////////&#10;///////////2xJpzRSY0fcz///////////////////////////////+1gFUwCgAZYLL/////////&#10;/////////////////////890NQsAAAAKUqf//////////////////////////////5Y0AAAAAAAA&#10;T6f/////////////////////////////9mkdAAAJDAYJUrH/////////////////////////////&#10;yzsOEzVMW01MXsP/////////////////////////////qWA2YIaftqypuNn/////////////////&#10;////////////4JeNvuX//////////////////////////////////////+35////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////r2cq8x///////////////////////////&#10;////////z5qBbVpGiOr////////////////////////////////EfD4mEAAAVLD/////////////&#10;/////////////////+CDPAAAAAAALoft/////////////////////////////6xTEAAAAAAAF23W&#10;////////////////////////////+4AxAAAAAAAACWHM////////////////////////////0loC&#10;AAAAAAAAAF3M////////////////////////////qDUAAAAAAAAAAFzT////////////////////&#10;////////fQ0AAAAAAAAAAFTW///////////////////////////ufUUAAAAAAAAAAETU////////&#10;///////////////////8qmQvAgAABCI3SVjO////////////////////////////6aRrQSg/Y3+V&#10;p7ra///////////////////////////////VsqyyzOT6////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////lu5d3Ysj/////////////////////////////////255nNgoAAoz/////////////////&#10;///////////////Ifz8FAAAAAF7P/////////////////////////////9mBOQAAAAAAADyq////&#10;/////////////////////////55MAAAAAAAAACOQ////////////////////////////3G8aAAAA&#10;AAAAABB9+f//////////////////////////r0gAAAAAAAAAAABv7v//////////////////////&#10;////hBMAAAAAAAAAAABk5v/////////////////////////sUQAAAAAAAAAAAABX3v//////////&#10;//////////////+4FQAAAAAAAAAAAABI1v////////////////////////90FAAAAAAAAAAAAAA4&#10;z/////////////////////////miWhMAAAAAAAAAAAAjxf/////////////////////////fm1ws&#10;AAAAAAAAAAANuv//////////////////////////77F9VTkiEQcBAhEisv//////////////////&#10;////////////37+lmZiaoKy92v//////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////476dgHz7////////////////////&#10;////////////8reEVzAOAB2s///////////////////////////////SikwVAAAAAABy8///////&#10;/////////////////////9Z/NgAAAAAAAABLyf//////////////////////////+pE+AAAAAAAA&#10;AAAvq///////////////////////////wFoAAAAAAAAAAAAalf//////////////////////////&#10;jSQAAAAAAAAAAAAIhP/////////////////////////nXgAAAAAAAAAAAAAAd///////////////&#10;//////////+0JQAAAAAAAAAAAAAAav////////////////////////99AAAAAAAAAAAAAAAAW/T/&#10;//////////////////////0rAAAAAAAAAAAAAAAATOv//////////////////////6UAAAAAAAAA&#10;AAAAAAAAPOH//////////////////////zAMAAAAAAAAAAAAAAAALdn/////////////////////&#10;mYphJwAAAAAAAAAAAAAAJ9f//////////////////////+2+iVUnAAAAAAAAAAAAJdz/////////&#10;/////////////////sqddl1KPDItLDA5R97///////////////////////////////3m3dbS0NPZ&#10;5P//////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////v1LvW/////////////////////////////////+e4j2pLLxVv////////////&#10;///////////////////koWc0BwAAAAA8yf///////////////////////////9aCOwAAAAAAAAAS&#10;l///////////////////////////7YUxAAAAAAAAAAAAb///////////////////////////pkIA&#10;AAAAAAAAAAAAUOH////////////////////////saQAAAAAAAAAAAAAAN8n/////////////////&#10;//////+zLwAAAAAAAAAAAAAAIrb///////////////////////95AAAAAAAAAAAAAAAAEKf/////&#10;//////////////////I0AAAAAAAAAAAAAAAAAJn//////////////////////6kAAAAAAAAAAAAA&#10;AAAAAIz//////////////////////0YAAAAAAAAAAAAAAAAAAH//////////////////////3wAA&#10;AAAAAAAAAAAAAAAAAHT/////////////////////lwAAAAAAAAAAAAAAAAAAAGr/////////////&#10;////////zgAAAAAAAAAAAAAAAAAAAGP//////////////////////ykiAQAAAAAAAAAAAAAAAGH/&#10;/////////////////////7mjgFc3FwAAAAAAAAAAAGj///////////////////////////rTrpSG&#10;fHVxcHJ3gZT/////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////27qdgmlp0///////////////////////////////yJNlPRkAAAAdnv//&#10;/////////////////////////9uOTBMAAAAAAAAAbv//////////////////////////23wsAAAA&#10;AAAAAAAARdf/////////////////////////iyoAAAAAAAAAAAAAIrT/////////////////////&#10;///CRAAAAAAAAAAAAAAAA5f///////////////////////99AQAAAAAAAAAAAAAAAH//////////&#10;/////////////+c2AAAAAAAAAAAAAAAAAGr//////////////////////50AAAAAAAAAAAAAAAAA&#10;AFj//////////////////////0YAAAAAAAAAAAAAAAAAAEf4////////////////////6QAAAAAA&#10;AAAAAAAAAAAAADXp////////////////////lgAAAAAAAAAAAAAAAAAAACXb////////////////&#10;////vAAAAAAAAAAAAAAAAAAAABjO////////////////////6wAAAAAAAAAAAAAAAAAAAA/C////&#10;/////////////////wAAAAAAAAAAAAAAAAAAAAq5/////////////////////ycAAAAAAAAAAAAA&#10;AAAAAAq1/////////////////////3AAAAAAAAAAAAAAAAAAAA25/////////////////////+Cc&#10;jHBVQjMmGxQPDQ4SGia/////////////////////////////+eTY0s7My8zP1uD8////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////69O84///////&#10;/////////////////////////9KphWVILBIBhf////////////////////////////GrcTwPAAAA&#10;AAAAT+D/////////////////////////1X81AAAAAAAAAAAAH7L////////////////////////j&#10;dR0AAAAAAAAAAAAAAIn///////////////////////+QIwAAAAAAAAAAAAAAAGf/////////////&#10;/////////9VDAAAAAAAAAAAAAAAAAEj2/////////////////////4oAAAAAAAAAAAAAAAAAAC7d&#10;/////////////////////zgAAAAAAAAAAAAAAAAAABfI////////////////////vgAAAAAAAAAA&#10;AAAAAAAAAAS2////////////////////nAAAAAAAAAAAAAAAAAAAAACl////////////////////&#10;ugAAAAAAAAAAAAAAAAAAAACT////////////////////3AAAAAAAAAAAAAAAAAAAAACC////////&#10;/////////////wAAAAAAAAAAAAAAAAAAAAB0/////////////////////xMAAAAAAAAAAAAAAAAA&#10;AABo/////////////////////0IAAAAAAAAAAAAAAAAAAABg/////////////////////3oAAAAA&#10;AAAAAAAAAAAAAABd/////////////////////9EAAAAAAAAAAAAAAAAAAABh////////////////&#10;//////8kAAAAAAAAAAAAAAAAAABm///////////////////////JrJmJfXZxbGlnZmdrcHqM////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////4sWqkXlh&#10;d//////////////////////////////dpndQLAwAAAAAMcT/////////////////////////4JJO&#10;EwAAAAAAAAAAAI/////////////////////////ScB0AAAAAAAAAAAAAAGD/////////////////&#10;/////+5vDwAAAAAAAAAAAAAAADfi/////////////////////5YcAAAAAAAAAAAAAAAAABTA////&#10;/////////////////0AAAAAAAAAAAAAAAAAAAACj////////////////////rgAAAAAAAAAAAAAA&#10;AAAAAACJ////////////////////ngAAAAAAAAAAAAAAAAAAAABy////////////////////vAAA&#10;AAAAAAAAAAAAAAAAAABf////////////////////2gAAAAAAAAAAAAAAAAAAAABN////////////&#10;////////+gAAAAAAAAAAAAAAAAAAAAA7/////////////////////w4AAAAAAAAAAAAAAAAAAAAq&#10;+f///////////////////zMAAAAAAAAAAAAAAAAAAAAb6f///////////////////14AAAAAAAAA&#10;AAAAAAAAAAAP2////////////////////48AAAAAAAAAAAAAAAAAAAAG0P//////////////////&#10;/9AAAAAAAAAAAAAAAAAAAAAAyv////////////////////8rAAAAAAAAAAAAAAAAAAAAyP//////&#10;//////////////+AAAAAAAAAAAAAAAAAAAAAy//////////////////////3FgEFBQMBAAAAAAAB&#10;Bg0Yy////////////////////////Ovh2M/Mzc/Q0tTX3OLq////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////Haxv//////////////////////////////8caj&#10;hGhNMhgAFav//////////////////////////7l8RhgAAAAAAAAAAHH/////////////////////&#10;///XfC8AAAAAAAAAAAAAADvj/////////////////////99kCQAAAAAAAAAAAAAAAAy1////////&#10;/////////////3QDAAAAAAAAAAAAAAAAAACN////////////////////xRUAAAAAAAAAAAAAAAAA&#10;AABq////////////////////mQAAAAAAAAAAAAAAAAAAAABL////////////////////tgAAAAAA&#10;AAAAAAAAAAAAAAAw/f//////////////////1wAAAAAAAAAAAAAAAAAAAAAZ5///////////////&#10;////9gAAAAAAAAAAAAAAAAAAAAAF0////////////////////w4AAAAAAAAAAAAAAAAAAAAAwf//&#10;/////////////////y8AAAAAAAAAAAAAAAAAAAAAr////////////////////1IAAAAAAAAAAAAA&#10;AAAAAAAAnv///////////////////3kAAAAAAAAAAAAAAAAAAAAAjv///////////////////6UA&#10;AAAAAAAAAAAAAAAAAAAAgP///////////////////9gAAAAAAAAAAAAAAAAAAAAAdP//////////&#10;//////////82AAAAAAAAAAAAAAAAAAAAbf////////////////////98AAAAAAAAAAAAAAAAAAAA&#10;af/////////////////////XDQAAAAAAAAAAAAAAAAAAaP//////////////////////cAAAAAAA&#10;AAAAAAAAAAAAYf///////////////////////1A8Rk5UWV1hZGhscHZ+if//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////79W7o4tzWpX/////////////////////////&#10;//i/jmRBIQUAAAAAAFL8///////////////////////3nVYYAAAAAAAAAAAAABfB////////////&#10;/////////+VsFgAAAAAAAAAAAAAAAACN/////////////////////2MAAAAAAAAAAAAAAAAAAABe&#10;////////////////////nQAAAAAAAAAAAAAAAAAAAAA1/P//////////////////oQAAAAAAAAAA&#10;AAAAAAAAAAAR2f//////////////////ygAAAAAAAAAAAAAAAAAAAAAAu///////////////////&#10;7gAAAAAAAAAAAAAAAAAAAAAAof///////////////////wwAAAAAAAAAAAAAAAAAAAAAiv//////&#10;/////////////y0AAAAAAAAAAAAAAAAAAAAAdv///////////////////00AAAAAAAAAAAAAAAAA&#10;AAAAZP///////////////////28AAAAAAAAAAAAAAAAAAAAAUv///////////////////5QAAAAA&#10;AAAAAAAAAAAAAAAAQP///////////////////7wAAAAAAAAAAAAAAAAAAAAAMP//////////////&#10;/////+oOAAAAAAAAAAAAAAAAAAAAIv////////////////////9EAAAAAAAAAAAAAAAAAAAAFf//&#10;//////////////////+BAAAAAAAAAAAAAAAAAAAAC/X////////////////////ICwAAAAAAAAAA&#10;AAAAAAAAAuz/////////////////////XgAAAAAAAAAAAAAAAAAAAOX/////////////////////&#10;yRwAAAAAAAAAAAAAAAAAANr//////////////////////50BAAAAAAAAAAAAAAcOF8X/////////&#10;///////////////VubzBx87V2+Hm7fT7////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////438//////////////////////////////7MaliG1UOyEHADLe////////////////&#10;////////15JZKQAAAAAAAAAAAACg//////////////////////+JNgAAAAAAAAAAAAAAAABn////&#10;/////////////////2YAAAAAAAAAAAAAAAAAAAAy9v//////////////////lQAAAAAAAAAAAAAA&#10;AAAAAAADyP//////////////////pwAAAAAAAAAAAAAAAAAAAAAAoP//////////////////1wAA&#10;AAAAAAAAAAAAAAAAAAAAfP///////////////////wAAAAAAAAAAAAAAAAAAAAAAXv//////////&#10;/////////yUAAAAAAAAAAAAAAAAAAAAAQ////////////////////0gAAAAAAAAAAAAAAAAAAAAA&#10;LP///////////////////2oAAAAAAAAAAAAAAAAAAAAAGP///////////////////4sAAAAAAAAA&#10;AAAAAAAAAAAABfP//////////////////68AAAAAAAAAAAAAAAAAAAAAAOH/////////////////&#10;/9UAAAAAAAAAAAAAAAAAAAAAAM////////////////////8kAAAAAAAAAAAAAAAAAAAAAL7/////&#10;//////////////9UAAAAAAAAAAAAAAAAAAAAAK7///////////////////+LAAAAAAAAAAAAAAAA&#10;AAAAAJ/////////////////////LDgAAAAAAAAAAAAAAAAAAAJL/////////////////////VwAA&#10;AAAAAAAAAAAAAAAAAIb/////////////////////qgoAAAAAAAAAAAAAAAAAAHn/////////////&#10;/////////20AAAAAAAAAAAAAAAAAAGb///////////////////////dVAAAAAAAAAAAAAAAAAEX/&#10;////////////////////////aiMrNT9KVWBqdX6HkZz/////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////+jPtp2DaU65/////////////////////////+yyg1w6HQIAAAAAAAB7////////&#10;///////////////FbSkAAAAAAAAAAAAAAABA/////////////////////4MbAAAAAAAAAAAAAAAA&#10;AAAHy///////////////////kgAAAAAAAAAAAAAAAAAAAAAAmP//////////////////pAAAAAAA&#10;AAAAAAAAAAAAAAAAav//////////////////3QAAAAAAAAAAAAAAAAAAAAAAQf//////////////&#10;/////w4AAAAAAAAAAAAAAAAAAAAAHf///////////////////zkAAAAAAAAAAAAAAAAAAAAAAOj/&#10;/////////////////2AAAAAAAAAAAAAAAAAAAAAAAM7//////////////////4UAAAAAAAAAAAAA&#10;AAAAAAAAALf//////////////////6gAAAAAAAAAAAAAAAAAAAAAAKP//////////////////8sA&#10;AAAAAAAAAAAAAAAAAAAAAJD//////////////////+8WAAAAAAAAAAAAAAAAAAAAAH3/////////&#10;//////////8+AAAAAAAAAAAAAAAAAAAAAGz///////////////////9pAAAAAAAAAAAAAAAAAAAA&#10;AFr///////////////////+ZAAAAAAAAAAAAAAAAAAAAAEn////////////////////SFgAAAAAA&#10;AAAAAAAAAAAAADn/////////////////////WAAAAAAAAAAAAAAAAAAAACn/////////////////&#10;////ogAAAAAAAAAAAAAAAAAAABn/////////////////////9VYAAAAAAAAAAAAAAAAAAAT/////&#10;/////////////////7svAAAAAAAAAAAAAAAAAAD4//////////////////////+rKQAAAAAAAAAA&#10;AAAAAADP////////////////////////yUcAAAAABxMgLj5SaITt////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////9NXJ////////////&#10;////////////////+tKwknddQigMAABK////////////////////////xX1FFwAAAAAAAAAAAAAR&#10;2P///////////////////8RQAAAAAAAAAAAAAAAAAAAAn///////////////////ogwAAAAAAAAA&#10;AAAAAAAAAAAAaP//////////////////lAAAAAAAAAAAAAAAAAAAAAAANv//////////////////&#10;2gAAAAAAAAAAAAAAAAAAAAAAB+z//////////////////xUAAAAAAAAAAAAAAAAAAAAAAMT/////&#10;/////////////0gAAAAAAAAAAAAAAAAAAAAAAKL//////////////////3UAAAAAAAAAAAAAAAAA&#10;AAAAAIP//////////////////50AAAAAAAAAAAAAAAAAAAAAAGn//////////////////8MAAAAA&#10;AAAAAAAAAAAAAAAAAFL//////////////////+cPAAAAAAAAAAAAAAAAAAAAAD7/////////////&#10;//////8zAAAAAAAAAAAAAAAAAAAAACv///////////////////9YAAAAAAAAAAAAAAAAAAAAABj/&#10;//////////////////+BAAAAAAAAAAAAAAAAAAAAAAX///////////////////+sAAAAAAAAAAAA&#10;AAAAAAAAAAD////////////////////eIgAAAAAAAAAAAAAAAAAAAADy////////////////////&#10;XAAAAAAAAAAAAAAAAAAAAADf////////////////////nwAAAAAAAAAAAAAAAAAAAADM////////&#10;////////////6EoAAAAAAAAAAAAAAAAAAAC3/////////////////////6AWAAAAAAAAAAAAAAAA&#10;AACc//////////////////////96AgAAAAAAAAAAAAAAAAB3////////////////////////egsA&#10;AAAAAAAAAAAAAAVM/////////////////////////6JXaHSAjZyrvNDn////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////+3j////&#10;///////////////////////So3pYOikjHBYOBgAAn/////////////////////+sUg4AAAAAAAAA&#10;AAAAAAAAaf//////////////////5EMAAAAAAAAAAAAAAAAAAAAANP//////////////////eQAA&#10;AAAAAAAAAAAAAAAAAAAAAOP/////////////////zQAAAAAAAAAAAAAAAAAAAAAAALL/////////&#10;/////////xMAAAAAAAAAAAAAAAAAAAAAAIX//////////////////08AAAAAAAAAAAAAAAAAAAAA&#10;AF3//////////////////4MAAAAAAAAAAAAAAAAAAAAAADr//////////////////7IAAAAAAAAA&#10;AAAAAAAAAAAAABz//////////////////9sDAAAAAAAAAAAAAAAAAAAAAAL/////////////////&#10;//8qAAAAAAAAAAAAAAAAAAAAAAD7//////////////////9PAAAAAAAAAAAAAAAAAAAAAADn////&#10;//////////////90AAAAAAAAAAAAAAAAAAAAAADU//////////////////+bAAAAAAAAAAAAAAAA&#10;AAAAAADA///////////////////EBwAAAAAAAAAAAAAAAAAAAACt///////////////////wMwAA&#10;AAAAAAAAAAAAAAAAAACa////////////////////ZwAAAAAAAAAAAAAAAAAAAACG////////////&#10;////////owAAAAAAAAAAAAAAAAAAAABy////////////////////40QAAAAAAAAAAAAAAAAAAABc&#10;/////////////////////5EGAAAAAAAAAAAAAAAAAABB/////////////////////+tfAAAAAAAA&#10;AAAAAAAAAAAd///////////////////////KSwAAAAAAAAAAAAAAAAAA////////////////////&#10;////y1cAAAwYJDE/TmB0i6fH///////////////////////////X5/L/////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////r1M3Hwr66t7Owramopf///////////////////91+Uz8w&#10;IxkRCQIAAAAAAAAAANv/////////////////dgAAAAAAAAAAAAAAAAAAAAAAAKf/////////////&#10;////ugAAAAAAAAAAAAAAAAAAAAAAAHX//////////////////wcAAAAAAAAAAAAAAAAAAAAAAEb/&#10;/////////////////04AAAAAAAAAAAAAAAAAAAAAABr//////////////////4wAAAAAAAAAAAAA&#10;AAAAAAAAAAD9/////////////////8EAAAAAAAAAAAAAAAAAAAAAAADb//////////////////EZ&#10;AAAAAAAAAAAAAAAAAAAAAAC+//////////////////9EAAAAAAAAAAAAAAAAAAAAAACk////////&#10;//////////9rAAAAAAAAAAAAAAAAAAAAAACN//////////////////+RAAAAAAAAAAAAAAAAAAAA&#10;AAB5//////////////////+3AAAAAAAAAAAAAAAAAAAAAABm///////////////////eIQAAAAAA&#10;AAAAAAAAAAAAAABT////////////////////SgAAAAAAAAAAAAAAAAAAAAA/////////////////&#10;////dwAAAAAAAAAAAAAAAAAAAAAr////////////////////rAoAAAAAAAAAAAAAAAAAAAAW////&#10;////////////////50UAAAAAAAAAAAAAAAAAAAAA/////////////////////4oAAAAAAAAAAAAA&#10;AAAAAAAA/////////////////////9ZNAAAAAAAAAAAAAAAAAAAA/f////////////////////+n&#10;LgAAAAAAAAAAAAAAAAAA1f//////////////////////mCoAAAAAAAAAAAYYLUVg4P//////////&#10;/////////////6hjdIGPnKu7zeL6////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///ny7epnZWOiYSAfHh0cGxoZZD/////////////////vGpILRkKAAAAAAAAAAAAAAAAADH/////&#10;/////////////wAAAAAAAAAAAAAAAAAAAAAAAAP//////////////////0IAAAAAAAAAAAAAAAAA&#10;AAAAAADc/////////////////44AAAAAAAAAAAAAAAAAAAAAAACy/////////////////84AAAAA&#10;AAAAAAAAAAAAAAAAAACN//////////////////8pAAAAAAAAAAAAAAAAAAAAAABr////////////&#10;//////9aAAAAAAAAAAAAAAAAAAAAAABO//////////////////+GAAAAAAAAAAAAAAAAAAAAAAA0&#10;//////////////////+uAAAAAAAAAAAAAAAAAAAAAAAe///////////////////UFwAAAAAAAAAA&#10;AAAAAAAAAAAK///////////////////6PQAAAAAAAAAAAAAAAAAAAAAA////////////////////&#10;ZQAAAAAAAAAAAAAAAAAAAAAA////////////////////jgAAAAAAAAAAAAAAAAAAAAAA////////&#10;////////////vBkAAAAAAAAAAAAAAAAAAAAA7///////////////////8U4AAAAAAAAAAAAAAAAA&#10;AAAA2P///////////////////4sAAAAAAAAAAAAAAAAAAAAAv////////////////////8xDAAAA&#10;AAAAAAAAAAAAAAAAof////////////////////+RGQAAAAAAAAAAAAAAAAAAev//////////////&#10;///////ydAoAAAAAAAAAAAAAAAARX///////////////////////6HQTHyw4RVNicoWbtNL1////&#10;///////////////////////X6PT/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////v38/Hu7Ovr7PH//////////////////9mymYd5bWRdVlFLRkE8ODIt&#10;KCPE/////////////////0slCwAAAAAAAAAAAAAAAAAAAACS/////////////////4gAAAAAAAAA&#10;AAAAAAAAAAAAAABm/////////////////9cAAAAAAAAAAAAAAAAAAAAAAAA9////////////////&#10;//8zAAAAAAAAAAAAAAAAAAAAAAAY//////////////////9sAAAAAAAAAAAAAAAAAAAAAAAA////&#10;//////////////+dAAAAAAAAAAAAAAAAAAAAAAAA///////////////////JDAAAAAAAAAAAAAAA&#10;AAAAAAAA9v/////////////////xNQAAAAAAAAAAAAAAAAAAAAAA3///////////////////WwAA&#10;AAAAAAAAAAAAAAAAAAAAy///////////////////ggAAAAAAAAAAAAAAAAAAAAAAt///////////&#10;////////qQYAAAAAAAAAAAAAAAAAAAAAo///////////////////0y8AAAAAAAAAAAAAAAAAAAAA&#10;jf///////////////////14AAAAAAAAAAAAAAAAAAAAAd////////////////////5MHAAAAAAAA&#10;AAAAAAAAAAAAXv///////////////////81DAAAAAAAAAAAAAAAAAAAAQP//////////////////&#10;//+HEAAAAAAAAAAAAAAAAAAAHP/////////////////////YXgAAAAAAAAAAAAAAAAAAAP//////&#10;////////////////v04AAAAAAA4cLD5SaoalyP///////////////////////8J8jJqntsXW6P3/&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////+7h18/Jw766&#10;trGtqaempqeu/////////////////76GbVtMQDcvKCIcFhALBAAAAAAU/////////////////9cF&#10;AAAAAAAAAAAAAAAAAAAAAAAA//////////////////80AAAAAAAAAAAAAAAAAAAAAAAA9v//////&#10;//////////92AAAAAAAAAAAAAAAAAAAAAAAA0v////////////////+wAAAAAAAAAAAAAAAAAAAA&#10;AAAAsv/////////////////hJAAAAAAAAAAAAAAAAAAAAAAAlv//////////////////UQAAAAAA&#10;AAAAAAAAAAAAAAAAfP//////////////////eQAAAAAAAAAAAAAAAAAAAAAAZv//////////////&#10;////oAAAAAAAAAAAAAAAAAAAAAAAUf//////////////////xyMAAAAAAAAAAAAAAAAAAAAAPP//&#10;////////////////7ksAAAAAAAAAAAAAAAAAAAAAJ////////////////////3QAAAAAAAAAAAAA&#10;AAAAAAAAEP///////////////////6MWAAAAAAAAAAAAAAAAAAAAAP///////////////////9hM&#10;AAAAAAAAAAAAAAAAAAAAAP////////////////////+IDwAAAAAAAAAAAAAAAAAAAP//////////&#10;///////////LUwAAAAAAAAAAAAAAAAAAAP//////////////////////pTgAAAAAAAAAAAkdNE5r&#10;jP///////////////////////5k5Q1Ffbn2OoLXL5f/////////////////////////////r+f//&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////rzLmsoZmRi4aBfHh0cGtoZmZo8f//////////&#10;//////9hRTIjGA4GAAAAAAAAAAAAAAAAnv////////////////9+AAAAAAAAAAAAAAAAAAAAAAAA&#10;df/////////////////DAAAAAAAAAAAAAAAAAAAAAAAAUv/////////////////7NwAAAAAAAAAA&#10;AAAAAAAAAAAAMv//////////////////agAAAAAAAAAAAAAAAAAAAAAAFv//////////////////&#10;lgAAAAAAAAAAAAAAAAAAAAAAAP//////////////////vxsAAAAAAAAAAAAAAAAAAAAAAP//////&#10;////////////5kIAAAAAAAAAAAAAAAAAAAAAAP///////////////////2kAAAAAAAAAAAAAAAAA&#10;AAAAAP///////////////////5ACAAAAAAAAAAAAAAAAAAAAAP///////////////////7ksAAAA&#10;AAAAAAAAAAAAAAAAAPT//////////////////+hcAAAAAAAAAAAAAAAAAAAAANn/////////////&#10;//////+RGAAAAAAAAAAAAAAAAAAAALz////////////////////KUwAAAAAAAAAAAAAAAAAAAJ3/&#10;////////////////////mC4AAAAAAAAAAAAAEClGZsT/////////////////////7n8dDBooN0ZX&#10;aX6Vr8zu/////////////////////////+egqrnI2On8////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////fXw6+bi39vY1NLR0NLX4P//&#10;///////////////Onop8cWlhW1ZRTEhDPjo2Mi8uMf/////////////////SJREDAAAAAAAAAAAA&#10;AAAAAAAAAP//////////////////QgAAAAAAAAAAAAAAAAAAAAAAAP//////////////////fQAA&#10;AAAAAAAAAAAAAAAAAAAAAP//////////////////sAsAAAAAAAAAAAAAAAAAAAAAAPb/////////&#10;////////3TkAAAAAAAAAAAAAAAAAAAAAANz//////////////////2IAAAAAAAAAAAAAAAAAAAAA&#10;AMX//////////////////4kAAAAAAAAAAAAAAAAAAAAAAK///////////////////68iAAAAAAAA&#10;AAAAAAAAAAAAAJn//////////////////9ZIAAAAAAAAAAAAAAAAAAAAAIL/////////////////&#10;//9yAAAAAAAAAAAAAAAAAAAAAGn///////////////////+hKAAAAAAAAAAAAAAAAAAAAE7/////&#10;///////////////TXAAAAAAAAAAAAAAAAAAAADP/////////////////////li4AAAAAAAAAAAAA&#10;ABUyUnf/////////////////////4HITAAABDx8vQlhwi6jI7P///////////////////////8pv&#10;bn6OnrDD2O//////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////+eDSyMC6tbCsqKWin52bm5ygp///////////////////gmRWS0M8&#10;NjArJyIdGBMOCQQAANT/////////////////kgAAAAAAAAAAAAAAAAAAAAAAAK3/////////////&#10;////zB4AAAAAAAAAAAAAAAAAAAAAAIv/////////////////+1IAAAAAAAAAAAAAAAAAAAAAAG3/&#10;/////////////////4AAAAAAAAAAAAAAAAAAAAAAAFH//////////////////6kbAAAAAAAAAAAA&#10;AAAAAAAAADr//////////////////9BCAAAAAAAAAAAAAAAAAAAAACP///////////////////Vo&#10;AAAAAAAAAAAAAAAAAAAAAAz///////////////////+PFAAAAAAAAAAAAAAAAAAAAAD/////////&#10;//////////+4PgAAAAAAAAAAAAAAAAAAAAD////////////////////lbQMAAAAAAAAAAAAAAAAA&#10;AAD/////////////////////nzcAAAAAAAAAAAAAABAvUHT/////////////////////3XIUAAAA&#10;AAYXKkFadZS22v///////////////////////7xYRFRkdYaar8jj////////////////////////&#10;///////SzeHx////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////8+/r7/f//////////////////////&#10;7rmonZaPioaCf3t4dnRyc3V4f5D/////////////////6086MCghGxUQCwcCAAAAAAAAACP/////&#10;/////////////2kAAAAAAAAAAAAAAAAAAAAAAAD//////////////////5sKAAAAAAAAAAAAAAAA&#10;AAAAAAD//////////////////8g5AAAAAAAAAAAAAAAAAAAAAAD///////////////////BjAAAA&#10;AAAAAAAAAAAAAAAAAAD///////////////////+KDgAAAAAAAAAAAAAAAAAAAAD/////////////&#10;//////+wNAAAAAAAAAAAAAAAAAAAAAD////////////////////VWwAAAAAAAAAAAAAAAAAAAAD/&#10;////////////////////hRoAAAAAAAAAAAAAAAAAAAPs////////////////////sUkAAAAAAAAA&#10;AAAAABg5XYH/////////////////////5XseAAAAAAAMIThSb4+z2f//////////////////////&#10;/7tYKTlJWmyAl7DN7f////////////////////////////+znrTF1+v/////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////67+fh3NnW1NLQ0NDR09ng6/f//////////////////7iKfndxbGhkYV5bWVhXV1le&#10;ZXH//////////////////78xHxYQCgUAAAAAAAAAAAAAAAD//////////////////+1WAAAAAAAA&#10;AAAAAAAAAAAAAADo//////////////////+CBAAAAAAAAAAAAAAAAAAAAADM////////////////&#10;//+rLwAAAAAAAAAAAAAAAAAAAACz///////////////////SVwAAAAAAAAAAAAAAAAAAAACb////&#10;///////////////3fBAAAAAAAAAAAAAAAAAAAACF////////////////////ojcAAAAAAAAAAAAA&#10;AAAABSuU////////////////////y2ECAAAAAAAAAAAADCxQdp7R////////////////////9Y0w&#10;AAAAAAANIztXdpm+5f///////////////////////8NjGCo7TF90jafG5///////////////////&#10;//////////+of5aou9Dn/////////////////////////////////////f//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////dzsW/vLm2tLOx&#10;srK1ucDJ1eP///////////////////+XbGReWVVRT0xKSEdGSEtQWWah//////////////////+n&#10;Jg4HAgAAAAAAAAAAAAAAAABW///////////////////OUAAAAAAAAAAAAAAAAAAAAAA6////////&#10;///////////0eQsAAAAAAAAAAAAAAAAAAAAh////////////////////nzIAAAAAAAAAAAAAAAAA&#10;AAAO////////////////////xFgAAAAAAAAAAAAAAAAIMVqE////////////////////6X8fAAAA&#10;AAAAAAAGJ0txmsLp/////////////////////6dJAAAAAAIXL0poiq7V/P//////////////////&#10;/////9N1HiY4Sl51j6vL7/////////////////////////////+ucoWYrMLb9v//////////////&#10;////////////////////3+//////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////v7KqpqOhoJ+foaOmrLTAzd3s////////////&#10;////////ilpTT0tIRkRDQkFCQ0dOWWl9////////////////////ni4GAAAAAAAAAAAAAAAAAAAA&#10;////////////////////w1YAAAAAAAAAAAAAAAAAABVB////////////////////53saAAAAAAAA&#10;AAAAAAk0YIu0/////////////////////58/AAAAAAAAAAQlSnGZwuv/////////////////////&#10;/8ZmDwAAABMqRGKDp831/////////////////////////+uONSs+UWiBnbze////////////////&#10;//////////////++dn+UqcHc+f//////////////////////////////////0tjz////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////28vDv7+/x8/j9////////////&#10;////////////////+LCfmpeWlpaYm5+krLbC0eHu/////////////////////o5QSkdFRERERUZH&#10;S1FaaIOp/////////////////////6ZBAQAAAAAAAAAABzZjj7rh/////////////////////8Zl&#10;CgAAAAAABCdMc5zE7P///////////////////////+WILwAAEypEYoKmzPT/////////////////&#10;//////////+rUDZKYXuWtNb6///////////////////////////////Sh3yYscvp////////////&#10;////////////////////////1M7t////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////t5ePj5Obo7fH5//////////////////////////////2xlJKS&#10;lZmdo6myvNDt//////////////////////////+dU0dJTVFWYHOKr9b8////////////////////&#10;//////+yVgAaNVBti67S9//////////////////////////////Nbz5fe5m31/n/////////////&#10;///////////////////un4OmwuH/////////////////////////////////////487r////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAD/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////wAAAP/uAA5BZG9iZQBkAAAAAAL/2wCEAAYEBAQFBAYFBQYJBgUGCQsIBgYICwwK&#10;CgsKCgwQDAwMDAwMEAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwBBwcHDQwNGBAQGBQODg4U&#10;FA4ODg4UEQwMDAwMEREMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABQIAN4C&#10;ZAQBEQACEQEDEQEEEQD/3QAEAE3/xAGiAAAABwEBAQEBAAAAAAAAAAAEBQMCBgEABwgJCgsBAAIC&#10;AwEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAgEDAwIEAgYHAwQCBgJzAQIDEQQABSESMUFRBhNh&#10;InGBFDKRoQcVsUIjwVLR4TMWYvAkcoLxJUM0U5KismNzwjVEJ5OjszYXVGR0w9LiCCaDCQoYGYSU&#10;RUaktFbTVSga8uPzxNTk9GV1hZWltcXV5fVmdoaWprbG1ub2N0dXZ3eHl6e3x9fn9zhIWGh4iJio&#10;uMjY6PgpOUlZaXmJmam5ydnp+So6SlpqeoqaqrrK2ur6EQACAgECAwUFBAUGBAgDA20BAAIRAwQh&#10;EjFBBVETYSIGcYGRMqGx8BTB0eEjQhVSYnLxMyQ0Q4IWklMlomOywgdz0jXiRIMXVJMICQoYGSY2&#10;RRonZHRVN/Kjs8MoKdPj84SUpLTE1OT0ZXWFlaW1xdXl9UZWZnaGlqa2xtbm9kdXZ3eHl6e3x9fn&#10;9zhIWGh4iJiouMjY6Pg5SVlpeYmZqbnJ2en5KjpKWmp6ipqqusra6vr/2gAOBAEAAhEDEQQAAD8A&#10;6H2ypynzyep+ebFWs2KuzYq7Nirsok18MUSXfARQjY7GuFWreXdJ1GeO9msoZNTtgxs7wqFlR+JC&#10;/GKEj2OZOlzeHkjI9Jf7FwNdpxlxSgeUo+pnn5bfm15v8m6jZRWmqTnQhPH9c0yVhLCYS49QRrJX&#10;0Tx/ajK4VyX0wXSNXaRrKQ0iupAgZo+XwyDgQa0YZ2efGDGUeb5F2YPB1EsX1C32p5y0q11zype2&#10;xs4tUWSH1re1lcxxyug5xgyKVKhj+0GyIQxW1qltGI4Xh0/UpbP07dns9ZvluahDIlY6qzP6jrX9&#10;6qep8Gc2KsAj+jwf8U+oQJnRHPJD/kjDh/2X8Lz6+k1CaW+b17mC91DS4r9JbxE1Ly7pz2oBkEUi&#10;grzXg/xU+F/9+csv1XtWsdOv6NNouotb23l/U4g1tbWt0pEUs92gIZhF8Ubs37Xp8f28Y3t/RPD/&#10;ALXBIHH64/xw/vo/z4er0Ql6VP6tFcrqWo6Uhht9e01bu581aHcFdQvLu1K+qltYyHkKlW2X/ZPj&#10;tNFxprC9heW2/Q+oS2uoa9bSC60+G2nIb0re3cseALRR7J+6f+fBEbA+ZjxfzkEiQo8skP7qXpyz&#10;nD+dwf8AFL9V+rauZtOuIba+XWNNiv8AS/Kt/G2n6lPdWpAM93dLx3ojt8X2v8n7TI2aWsSWyhYn&#10;is9Ultedsz2WtX4uSaM6Vj4ozPzdf20Xn8GHbYSH9Hg/j/zkkSvu4sf0/wCQxyh/Ol9StdSXzfXp&#10;DPcW9zeaVFfRi+RdR8vacbQgyenIo4tJxVtxy/2eC9JnltL3T7G8cmfSb6S0h0W+iBt7S3mUmN5b&#10;tAQ0npceDM3x8+P+VluGRiRz/m/0YuPqsYy45EVITx/3ov6o+ngjFTkWCRdR1TTlaO31axttRl8x&#10;aLOTfahc2jj1Y4rCQlliPxBlX9n4WbJffaaNX8qavo7FXM1vcWylDyXlxJTj7cgM2naGLxMR8xxP&#10;lmlynTa+E/6T1H1zcWNvdIrJyEUwSQcXAahIZf2W4tuM8bMCNm2I2I71Gcm+2o0Z6n/5xn1+0vfI&#10;r6QJB9d0y4kLw9/SmPNG+XLkM22gmOGu5899q9NIZxk/hnH/AHDAfzBiktb5Lzf0riIJy7c46mn/&#10;AAJzr1wQsLCu5yzUz9NOn0OK5h4d531dZ4HHKhoRhJKatmlmd3vtHCgS8f1OTlIFO9d8VtW4uPfJ&#10;4jRcLtCHFEo3QZliuVO4Bw5Q1QHxzc4TYeK1EaL1Xy7OG4H23ONcZkBwJvTtCeqIa06bYGkGWRcT&#10;KzzRmqlPDA75aHCmnsZ2wO+TDiyVhgWQAmh6dcrmL2ZxLsDS8h0+zmNksNsXYEZiTU7Ziyk3gOyv&#10;Uavhg4inhdguF2jXl1zKxyMRbRIA7OwbBeVFHpv1GZEcglzayDHk0VB9j44jdWCS/vbc8X8B3yvL&#10;pwdxzZxy1t0cK9D1wPb30kD+nKOJP7J6H5ZRDOYmpbNksd7jdsivzwyjkV15IenVT1GZ8ZguLKBD&#10;vniiTb74kMozaKg4IV6jIkOTGVqEkeKA5FsUXUZeKVMioofvywxwUyElCa0DVIocfzqKEVB6g5Ax&#10;b4ZiElvNAglbnGojmBqCAAa+xxZXr0OAhvjNjOpaJJGXWSOqmoNRUGuJz28cymoAbscxs2njMOy0&#10;faGTDIGJYH5l8hafqEDI0QkQ1og2ZT4oeu3hhfcWcsG9OSeI7ZqM2nlD3PoXZXb8M/pn6JvDvNfk&#10;a+0ad2hR5LVCeooy/MYhmNb0VsXFafrzYpdUgimMVlYVRgadfbDuGMgeiJmtrm2KC7haJZByicj4&#10;XHirdG+jAkltLBya2UMrbvbHZWPip/ZbLRISO/pl/OZRyHqyvT/NGn6vDb2HmiWRHtxw07zLEOd3&#10;aU6JOP8Aj6tvFG/eJ+w2BJrWGeItEPhb+8gk2ofBh2P+WuXxkRsW8ZKZjpfmTUtL1K3tNSm9W5Rf&#10;9xOv6a/ITwjflbyN8Myf78sbn7P7PDCmbTPSL+kGZgKmJt3A/wAn+cfLLIjqGyMgXqGkfmLHexW/&#10;6UeCKBmESazbVFlJJ0CTq3x2Mx/km/dt+xLgK1uprWUS27HY0ePscjKAI82VMr1vRdL1yxbT9YgW&#10;WGVaxTAVIqNiD3GSzT9UjuolY0VjsR75jSwno1Tx2dnzL+Yv5YXXlzUpVtAZbX7SdxQ9KHB46kg9&#10;RSuVWTzaz5sCIoBFICAhqqHsfHNU4KQ4enWoUV8aZVDiq7keldsvj44ptcZAF+Jqf5I6nLAp0wEW&#10;hRa4f9mij265sUKRYk1J3zVGFSXH8McqSMfhUtTc0yEpxHMrSpDbXE/91GzgdSBsPmembio3LVr2&#10;GDiJ5LXeuKQxgepLzP8AJHvQ+56ZFPzQ0az1TyJrMVzGGENs1xC3dJIRzVlPbwy2HNSbjRei/wDO&#10;P/mrVdJ/NDRLa0keOx1KY2d5bgkpIsqnjyr3Rwrrnjw9sm4b7hGbFXZP/wApvIB8x6qb++Q/oawY&#10;GWvSWUbrEPbu+RkW7Di4j5JH5r8xR6PYfAQb2eq2yHse7n/JXPRQ4hQFAVRsABQAdqDGEadlEUfJ&#10;5LeXE87MzvzkJLMx61PX78VSmSJSeSVThlqvKlTUkbD78UX54kkc2SAmiDL8IJp1riy1A9z4UOQO&#10;5pBS+UKB3U1oBTf5YqPtL7/5jIDkWMt9kqv5AvwsaMexxSpGGmqRvkkd04Zia/7Yx6gk+2AmmJQj&#10;QlmqOlcUBBWvhlclAcq0oWGw2P0Y4/zDplXkyV1jowIFVP68QnkK1qPcfTlcuTMAAM18pWDMykjY&#10;Up9OcF/5yF1/k2naLG3811OB/wACgP8Aw2ZWmjQtxtXLkH0B5B00W+nvcEfFKQik/wAq7/rOcWOZ&#10;LhMqysVdj/8AddPf+GKuz//Q6HlTlPnk1qQRQ13GbFWs2KuzYq7Nirs2KXZRFRijZzDkpU9CKH6c&#10;KfMUHr2lysY4yBRKgG1GG9R/shnZdn5ePFE+XC+I9qaeWj7SkOnHxR/qZH3p+SfmNfMv5WaFeSkP&#10;LHb/AFK7Xr8dsTC1f9ZVDf7LINrgS61G+ke7tlOr6ak8mp6pEY3SW2qpis5EC/YUc/8Aitvj+PNZ&#10;qo8EpD6Yy9X/AEi+i9n5P3INH0T+nH/v+JJorE6S1pDHpt2sWkapLbQ6N5fuPXia2uqss+o27kkK&#10;1W+03/ALiE0RFtcRiG/0vTNe09by109SuoPe3ECh3Mx+N0Vl9JWTkvqL+0v2cokNyKr+OMI/79zD&#10;zr0znin5x8GMv9ig7OQfWbSUz6Rrer+XtRk07UNTcHSRp1pcghY7daCOSQfFx+18X2P58abdtSvL&#10;k2tra3mpXenRX1rFpNwba3sp7bb1JY3IWSXme6/scGVcJ3JO0j9X9VkZcA3JiI5PVLJ6uPxP5vB/&#10;CvFwNLsrFL68v9N0my1KbTb+bzDai9udShuhskE61ZIH+P4/+JN8OVeXMV6+pXMl/G/6S0+K7bVd&#10;Vt2gnaS3HExWbIEpRF+0v9278l5YSav+lUvV9UkRjwAUCOHJ9GM/wz/iycSvpllNYJpdsmlzwfov&#10;UbiwTSPL12tzZxQXAqs+oxuQ3djwf/ZceXDF5/Ut0vIVtr3TrHU7WHVLHR4it+LiaIqZHuXHNkVi&#10;Iw6cviVeWEbH/ZiMfp/zmEvUN+GcscuHi39EJfzfpQ+mslxdabdS3umapqGmXdzoupa9KraRNZwz&#10;LRIbFNo5JQCwXj+19j+bJ7ot5HLc+qstvKsyRz/6LX0hUAMFr8s3oHFjHyfKe3sRx577iz7yaJj5&#10;XgtpIL23e3EluF1Ng10wjYhZJGGzcx8QbPInnnS/0V5x1rTqUW3vJlQDpwLkpT/YkZx+SPDIjzfX&#10;+zs/i6fHP+dCKfxV9NampoKn3pgn8vfO2oeTfMttrNrV4lPp3lvXaWBj8aH3/aT/AC8OLIYStHaG&#10;ijqcRhL/ADf6M0FrmkW2r6bPYTj4ZR8L91cbqw+Rz2daazYazpFrq+mzCewvYxJDIPfsR2YdGH82&#10;ZmpNjiHIvE6LAceQ45ipwfJH5laRqOiarc2l2pV1JD7GhB6Mtf2H/ZOBiatmsJ3exxRrHbyyd+Vw&#10;fbpikRoRlkXW5hYKPsm4FDhxatWPNtppbPHa6FSeleWbiqpQ1OPcZmh1Mw9X8vSh0WnalfbA0mWB&#10;w8j0LRm+Ae+Bn6ZYHCmE/iNaeGB3ywOJJEDpiMiA/PtjIWmJdiDpUbjMecbbAXYDljIqKVGYk405&#10;ES7E0jqwr0yEY2WRk7BcrDiB4ZlZCKaIh2IcyD175j2207BMF2V2OZOPNXNpljdi89vb3cdGAr2O&#10;W5Mccg3YQmYHZ2FU0l1pjhpQz246TLuU/wBYeGa6XHgO+8P5zmwEco22n/NdhpbXsNxGGBFW+ywP&#10;wnM/DqBIOLkxUfNrf6MXWZkNCCD3rlzWCQ3QEYKjmDAU3yLfHIpPEMUDDBTaJKLRkZdcU2t4EfLL&#10;DYKZAqckXLr2xytTpgIZxnSEns/VQq4DeDYqkgOQIciMwWNapoTwtyp8J7gVGKcux3+eQMb5t8Mp&#10;ibDGdW8r2d/EY54QSduVMCXGno1Xh+Fh+x2Oa3UaHrF6/sn2mni9GX1Q73jPnz8nZIvUvNMUKRuY&#10;wNjgBlYMQw4sOoOasxINF7/BqIZoiUDYLyS7tLm0naC5jMcimhBGJOgDB12b+YbHJCXe2UQibW/k&#10;Fv8AVHcG36iCWrRE+3++2/ylx3XYih8e2QIC80M4jQ8oiSndW+0v9mNMSFuZHxEUJ8R4ZPjNUkGl&#10;WLULmO3Nusp+qlhJ6JJ4hx0df5X/AMpcD3FnDIvBgaLujDYr8j2y2OUp46LIND84alpk63lpLSeR&#10;THfRSKHhnQ7UljNVkVh9vkMJdR00qxaUGnQXcYqR/wAZUH2v9dcvibDkxygvYvIX5gpcRR2+iyJG&#10;1ay+Vb2XhC57/oy6epgbwtZz6H8jJiEUc8EYbbY1WRDyRvkRkon4tg7wym51HRdcuZbdSyuo4Xum&#10;3ieldWz+Ekbb0/lkTlG37L4cadqayjidnA+IHKMmNEogvJ/zD/LFrKQ3cA/0d/szKKgH+VsM0dWW&#10;oOY5iQ0SFPLru0uLSXhMpUnoexyxkWJUSxHTLLAdfoxULRDI4dk+Km7L3p45neOPaRlQnpzIXr88&#10;rlkjEWSqM0Ty75h12cQ6NptzfserQRMyAeLSbRqPdmxyUYVrx7jkCKj2yn8xxfREy/pJrvTW68kr&#10;pJp5j1iz02VftWELfXbvbtwty0Uf+zlx3KIfZTl48+x9qYRDJL6jX9RFhA3Go+XLeg0vTpJ2HW51&#10;Jgxr4rFFSNf9kXypGmlAqSadK9snCMIckglCvf6nfMPWZnhX9kAKij2AouNFKdanJ3aChZY44yKk&#10;PXoB0H04WeZxZt5Z1YXrcbT6nP658F9M5Ic1tlX5TT3Q/M3yv9WXncDUYBCnVd2+LlTtw5Z4lOWu&#10;G/QAYb+VPLGo+ZtcttI09OU87fG5+ykY3d2/yVGAmgyjGyl+va9pegaTdavq0622n2ic5pm7DoAP&#10;FmPwqv8ANnrTy/5OsdF0m30u0/d21soAoN3bqzsfFjvld7udCYiKD5a83/8AOQsV/fz3VpafCx4Q&#10;PdE/ZB2WONN/xw0bTLXhWp378v6ZmYcGSYsR9LqdZ7SabTy4Zy9f82KH8uah+ePmqMX2iaGDYc+I&#10;nkijiUkdf79gxH+xwvuNHsHG93dxt/xWWAzI8EVuHWf6M8B5Ql/povSLLy5+esQUtY+W3Qipjuog&#10;z18C0dN/lgGTQZSwFn5guYGPQXCI6/8ADAf8SyiWKPWJ+bmYvajSy+omDVxP+atjU6v+Wel6xCOr&#10;6Pc+k9B/kuWNcTMHnmxBYLaazAvX0mNvL9FeUf8Aw2QOCEvpPCf6bucGuxZRcJxkkknnr8qruf6l&#10;r+nav5K1AtxpewNLAD/rpzxay836XLcpZ36S6VfnZbe8X0+R8Ek/u3+hsx54Z4+Y9JcgyU9Z/Lq/&#10;u9POreW7u28xaYBUT2EgkdR4GMEmuSBdjXuBUeGQpjezzOYPFK6SKVkQkPGQQQfcHoccvXftkJIC&#10;6NajkPiVvvGKjiQPxykkjnyTe6uIo3HJdm6EeOXIQqjt75GNk2lWggrIq0NAe/fC2/mpUdqDfwys&#10;bto5PUvJukrxUld/h4j5jPJX5i64dZ84ajdhuUSSGCH/AFIvhH41ObLGKiHWZ5cUi94061FrYw24&#10;FPTQA/PqcjWTakRmxV2P/wB119/4Yq7P/9HofbKnKfPLCjsD1BI+45sVazYq7Nirs2KuzYq7Nirs&#10;AX9VvLcneKdXgf2b7Sff8WdH2HkuE4dYnxP81849vNF9Gcc/p/0r6d/5w58yl7HzB5ZlfeCWPULS&#10;M/yTD05qf7NE/wCCyGajJJZrZXYduejXrRyPdRCbT7a2uRRpZFFGDbhUYf8AEcyO0IcMxMbD+JyP&#10;Z3MMkOH+fD+H05JT/mxk9M886NDJqWp2jQRCHW7ISiKxuGtNXvLqyPJIopK8CgT/ADbCezMdk0N/&#10;ZV9Ow1GS0u9csJeNxcxXLVEcFo4JWMyumy/ycos1ka26fw/zcmT+a9IRxjhP8cP7qY4/ov8AvJ/S&#10;l2oJNfGfTtQVZLjUtLiv7Hy7rlqHtLSW2AV5Lq+iB5ycVblzf/W+H4cb/o8TadZXUUM31LUXs49C&#10;uUNrePFdVCS3dyvwbqfU3+F/+MmSvkCL4fTw/wAP+mTGzv8AzofXGX7uHAP4Mf8AxLYW6nj1XUNO&#10;mu7aPU9Nt7+XzPYSLqOnJNamjw2NpJVh9luJ4cv9TBEE13YtYyyzyQtpV5Np91dXCre6VaQTbqkN&#10;N2cfuolf/YSYYkje/wCjx/V/mxix4RIGv8pD/hebJKH9ZDXcNjqaX9vFb280erWdtrFnYWUkmla/&#10;fXELD1JLkURQhPM0/wCBXA+mQRW66dJbo6QG4uNLnutMnMd/fB+Xp/uJPiiiryfj/uv9nimRjEWN&#10;ufp29E/89lMcVg9YccYz9eOEo+n6/o4kbrNxcvLqy3k0bzxWtprFta6/ah9J00x7SUvIgfVm+I/F&#10;yb4v5viyX+V7lxZ2ME0gS5tDJZTWRi4SQBD8CzMPheTjx5EZutGbxkHo+e+1mAGXGP4v4v4WS+SH&#10;X65qrQQN9Svnj1C31H60LiG6a4QGR7dCS8MKt8Kq2cI/5yC0wWf5iTzqvFL+3huQfFuPpt/w0ec5&#10;rocOU+b1fsjqDl0Mb/yZMPx/pmWRjiCPc0+/Obb5iPTrs6X+Tv5rT+UL86bqDtL5cvnH1hN2NvId&#10;vWjH/Jxf2l/ysshOhXR1+u0Iy1Mf3kPp/wCJYH+bP5aQeddCZYCsOtWoY2Ux2V+5hkP8jfst/utv&#10;iz05HLDNEk8EiywyqHilQ8ldGFVZSOoOUSFFuwC8Qvm+I9VsrzTdWubC+he1u7WRori3kFHR16qR&#10;/nyxRTkg6zLDcq9vIAq7+GGdjNQ8e2Z+mybvMdpYOrNPLOocWCV3GDJB3zaxLzeUPYfKl5yUCvWl&#10;MDS5YHByB6fobgoN6+JwO4ywOHMMihYfRgZxQ5aHDmEUuIuMJDEN4izcWqenfKZGi2gW7EblPDoc&#10;ozBsgXYH5UO3UdMpumynYmzMx3O2VyNswAHZVdvHBauyg5r8sje6adgmC64nrmTjzU1Tx27DOJo5&#10;UANCDmaCJC3HGxotGvUYT3uh3NozXWlkUbeS0baN/wDU/kbNfl0hieLFz/ig7CGoEgI5eX8OT/im&#10;ldWJHcdRj7DV4rkNE4ZXTaWB9pYz8vDJYNUJek8/4otebTmO/T+GX8Ml3ywcGaOjq3JD0b+BzKB7&#10;nFIdWuC4pwwGWXaRKlrJXBCsDgpuElNkPbfLrgZWsKg44EYsgVN02x4ORbAUNIp4kbEeBx4Y5Eht&#10;EkrubKJgeKUr2xRWwU3Rmkt/pdVYBag9QcbNBFOtHHxDow2OYufTRn73bdn9q5dMfQdnmXnj8rNN&#10;1hHlSIJMBtQUNfnhdcWksJ+IVTs46fTmlzaeWPnyfSOzO3MOqAB9GR4F5l8laxoU7erGZLcGgdQT&#10;T50xGgplTu2P1zZFLjXqMor4YQWJC9JKEDp74xkB65KMqQNkXFdywmqkgjpQ9MLptM4M0lsQhb7c&#10;RFY3+a9j/lLmVDMDz2b45GfaL+ZQu47Sx8yK91HaELY6tC3p6jaL4Qzb84/+KJuceFRjHrBFVre6&#10;G4gfuPGN+j/6v2st97fGQetWeukaUZr2aDWvLrLwl120jNI69F1GzHKS1b/i9Odv/qYc2DTsAXBU&#10;jqDt+GY+SIDKVVu8m/MFPLlq7x2kq3Mc3xwlCJEUH+V16rg1Xm5gGMFO5qQRlE4itju0ERphkFv5&#10;YFpzvLm7W6B2iiRGVh4cmNRiyni3Lr4owBX298xfDmecv9J6Wuwqy+YPLdtavBpWgJ6sqcHvtRma&#10;5lUkUJiRPSijb+XZ+OMigVKsiU5H4nIrX/ZHpjIYokk0D/s13Ku/mH8yPM1nFpa3uo32nQqIo7GD&#10;klqoUU3WIJF8+eL+gq/3kgWu4K/ED9IyA1Rl9EZS/wClf+6TwoZvKUNgANZ1O1sG2/0aEi7mod/s&#10;QEqv+ybKZoVA4IajqWNQfoyyEch+oj/NQaQN3NocZVNOt5pGWvK4umUhvcRqAF+lsYzs3U7dvDLI&#10;wARaEkuJ7giNmL9kjUbfQoxFriBdi4J8Bv8AqyZCeElM7Lyh5nvVVoNPkEdKiSWkS/8AD0/Vkc/M&#10;HTdU17ynfaNpDpFdXoSN5ZiVQRcgXFQCd1FMQQFlAkPSvyV0GLyp55tvMfmMM1vZQzG2htUaZ/rE&#10;i+mpbZVCrG0nf7Wcch/5xq8wMhMur2qP2CxysPvoMPGO9rGnPe+gLj8/vK0R+DTNTkXuwhiH65c6&#10;T+Vn5cJ5Jsbs3Dx3Wq3bUkuY6qFiX7Ma8hXr8TYSQW3Hi4Xkn53efG8+mwsdO+t2Gh2ZM08M8BLT&#10;XB2VmETsOMa/YB/abJNdWepXvJXlMMdaBYmrVa/tUocnKMTXRwNcNQInwhfpPVr8vde/KbylcWhe&#10;2+uXdAbrU9QtissbHqIVYOqxjtT4sP4BAkKqo4RoAqhtth886LDmxCIAIof5r4vq+z9bCZOSE+L+&#10;L0mf+5e/6L5+8i6xGh0zWrWdafCplWNv+Bcq3/C4/wBNCAdqHpmUDbrTlIO+yfxehKvKJlkQ/tIQ&#10;w+8YxrKFxuop3yBhHuZx1MhybKKOvbpiI0pFYNC5jNa0HTbxHTKZaaBcrD2lkgbB4T/OigdZ0fR9&#10;ZsnsNXsYtQspBR4LhBIv0V6H5YzUtMsLqyaDUoobiBiFeOVQVNTsRX7J+Wa3PpZYfVjO38UX0P2b&#10;9qpZ5jBm+v8Ahyfzv6M3zb+Z/wCTvmH8vLlvOv5a3l5a2SHlfWULEywCu7UG01v2Mbo/D/VyI3tj&#10;rXlRGutK9TVNDj+K40iVi08CdS1tIasVX/fTZheFHMLj+7yfzf4Mn9V7wES8it8qfmB5T/NERaL5&#10;0hi0fzbLSPT/ADHagRxXMh2VJkPwq7HtXi/+62jb4cP9F1nTNasI9Q0ydZ7WTuPtIe6uP2WGYEr3&#10;B2kyG6TeaPJ2veVNWbTtUhCk7wXK1MM6fzo3/ElPxLhjGVA5Dt+OU5QTspCX2bqpD0Ib+XxzTsAh&#10;banfKY2NmwRDJtLsUmuI3Kggn7QFd8g35h6+ukeW9QvgwEkcTLD7u/wqPvOXYY2UylwxJey+RNIV&#10;riIlfhT4m+S55QckmrGrHck+JzYOoelY3FXZsVdj/wDdf0/wxV2f/9LofbKnKfPO5JJ3r1PvmxVr&#10;Nirs2KuzYq7Nirs2FXYG1EhLKSWnIwj1R3+zv+rNj2Tk4dQB/qno/wBM8/7T6L8xopRHOHrelf8A&#10;OOvmQaF+bejlyVg1T1NNlA7m4AMf/JVEyK6/YSXcl9Z28VxcvqFr6trb27hQ88NJIy9fhZQQPhOd&#10;DrsfFi2+qLwXsvqTEgXRhJ9feeDDZxafrEs1laRWNyi3d3exNIVtpv3cqwug5xSPVVV/+CyKzyLq&#10;v1qf61ZXd9d6ek7apeRtYC1ntdilsQOLyKeTch8SN/MuaWRuzfP1ccv94+iSHDyEqjP+H97LLGfp&#10;9X82LFLSyl0RLCzSy1PTdMsNSktxpGmypqq3kF2SyzXvINLFAfi2P2V/4LFNQkabTbtCL2x0/WrG&#10;O9igu4xfz308ADMOa8nijKiNT/rcl44ZA1VfV+8jH6/9MtVLbhvHP/hUccZ/zv5yjpMEJ1W0l4ab&#10;qOq+Xr+fTbq50+ZtLg022uT8Km3f91PNu2y/tZUsU9xHfR2FvDJdvawapa2+lXH+iWkkHWWeN6LJ&#10;Jy+LjT4+OGW9kVe0v6i8iJE/TPh4px9UuM/wT/mqiTwWX6MXVryaK0+t3Wi3t35htK6hfpcA+nHa&#10;3EIDJASWCv8ACuN1Ke3kXU7wXUMpmjt9SXVLyI2d7KUoGisqAAfAoRX/AGWf4v5sjLqf8/1fXP8A&#10;qy/mrEUQCOUuHgifE9E/V+9VNHsrm3Gj2C2V1awQNeaT+h9Nnj1HS4EYExz6kJKPy+L7BbJNpDyQ&#10;SX1p6VxZwl4dRtNPZhdHjIP3kss4qwJbl8LNm00O06P3vK+0mDiw3zMTwcvD/wBLFE+Srq3l1PTd&#10;RWWwv7iWK40nUdYjWSxdpbV+UdvBZyUVlQdWTI1+c/5far5v1Xy8dKVRM0dzDNPJURoqASx82ANO&#10;RLKuaztaFTB/nelx/YLPccmL+bU4/wC+ZZ5w836J5P0G51/W5Wj0+3MYb01MjlpHCKFQbseTZw3z&#10;P5B82+WZSur6dJDEDRblR6kLfKRar9+ap9CIW+VfPflDzXa/WfL2q2+oIBV0if8Aep/rxNSRP9ku&#10;R8ChrihPqjpnX/yU/Ng6NNH5b1yb/cPM1LK5ff6tIx+yx/3y5/5Ft8WNWjkbDxn/AJyB/JQecNPb&#10;zBoMKr5ps46PGKL9dhT/AHUT/v5B/csf+Mbf5PoobUA6dsi4GXHZL5LVmjYq6mOSMlXRgVZWU0ZW&#10;B3BB6jFoJSrDLISp1Os01xTXSdQMUqmvffDmJ/UiB8OubrBPiDxGrw8MiHsHkrV1cx7+FBiUgzKD&#10;qcge1eW7lWRaHAz5aHCmy2Bq0/HA8gJywOJMIxMQkGSaguxGWhGVTbIuwMzGgU9sxiejcA7EnXrl&#10;ZDIF2Jld6dDldbs3Y1lNdvuwEJBdjSPDIMg7LjANa9sMEF2DIybeEsH/AHzU+HwXMmPojd7tJ9R8&#10;nYMtL71RRj8XeuZGLIJBhIGJ8lrKKbCnyxDVNCt76lxA/o3sf91On2h7H+dP8nKs+mGTf6Z/wzcj&#10;BnMBX1QP1Y/+JW+pxYBgaHo/b6cL7LUbiG4NneKI7un2f91ygftJ/T7S5jY80oS4J+mX+7Z5MIMe&#10;OG8P9x/WVMNVoV5xH4O6nqpzPiQeThyFNV7HFI52XY5IHvY22RgpJge+GrbI5O9YyCm2KVGBstTK&#10;7Ux6nAWyJUJYvDHg5FtBQk0RBNOvhjwcBbAUDPEG67Htj1ORIbAUovLShY02HXHA9iKg9QchKIIo&#10;uRjymJsc2L675bsNRgZJogS1fkcCXGn9Wg+ZT+manU6EjeD2/Y/tORWPPvH+e8I88/lBd2ckt3pS&#10;8kHxNDXqPb+mATsSDsR1Ga47bF7nFljkHFE8UXmM8EsErRTIY5VNGRhQjNgbFhO2URXCpDauR7jG&#10;4WBBVQRWoNcRntYJ14yIGFa7+OWRykMo5CE30XzVrmiTG40y6ktZqFRJG1Kg9iOjD2bFlQBQAOnT&#10;6MrJJZmRKVXV5LPdSzufjlYu/EBVLNufhX4R9GOTY/EKj2NMjKzySSC0ZbJqExvXuoIA+/FOYVqx&#10;jj/kmjD8RmP4MpfVL/S+lFprH5i0i0thHp+gWouSKPe3rPdvuKHijcYk/wCBxpkIDNXj3IXpk44I&#10;g7Df+dJSVG68w+YL62js31GQWwokVlE3owgeHppwT6WxjSRpEZnYJEBVpHIVQPcnL6N0xG6XW+n3&#10;c98NPtrd5r524i2hUyOWrT7KBid8Ibvzppq8k06KfVZgacbNOSV95n4xL/wTZbDTk89m0Y3p/lz/&#10;AJx782XKpc+YTBoFowDBb+QJMw/ybePnN/wXp4S3Gqefb5j6FvY6ZEehnd7qUD/VThGD9OXeBAcy&#10;2xxl6noXkH8rfLsYHrXepzJsTBElrGT/AKzfvT9MmIroHmi5/wB7PM1wgPVLOGGBfvIdsZeGOjI4&#10;04l8x+VrM/6B5YtqgbSXUjTEn3BB/wCJYovktG3m1rVpG/m+tMn/ABEAZGRj3BJxgKE/5j3Kikeh&#10;aQg8Dbk/8bYsnk+NP7rWdXRvH645/A1GQIgf4QjwooKX8ybk7S6Bokq02VrSv/G2Kp5f12H/AHm8&#10;0aivgJhBOPudMjKGIjkjwh0QE3m7y3dGt/5N0qTxEHqW5/4WuW4/MSA/u7/TdSQfs3NsbZyPDnCa&#10;fhkfAhWxkP8AZqcR70PLN+UN8aXWjano5YfbsbhbiMEdPgkJb/knjh5s1+zAGreV7jgv2rnTJ1vF&#10;A8fSfg+Q/L5OYMZf0ZehrkJkJZeflX+W2tH/AHA+bbWO7ahWHV4DbuvsZV9NS3yTDTSPPHlXVrlb&#10;ey1VEu12FlfhrOcHwEUtOX+xOEazNi+oSH9X97B1Gr7F0uePDPHH+tGPBP8A06HufJn56+SVF1o1&#10;3eS6bD8avazm+s2Vf5oal+P+w44fs00RVZlKM5qCwp8P+SO+bLT9r8XOpf1Xj+0PYTHKzp5cHdjn&#10;/wBVP4f9Kmflf/nKnzFpsgtvOWkpeR8uL3ln+4kjXvygIbkfbkuWJT23rWnjQZt8Oox5PpLwfaPZ&#10;Gr0ZIywNfz4+rH/p3uPkr80PInnOFW0PVI3uWJrYTUhuhTr+4Y86e4xK7tpbu0kULyU0qp60r2+W&#10;TyyAFdSy7EJGbxP5it5912y0zToLOWYR3Ooyelbg0qePxN19tsAWcjF2h5c2tm4NJ1BGc/qoDHI1&#10;s+z9k6qWXCJSfI35s+UrbQtZ+uwKttaaqjTx26kApKGoSg/ZU/bGcj8zRa7+XHmxvMGlp6vl7UZS&#10;bm0H93VjV42HRTX4onwarFHUQ44fXH6ndTFjiH+c+hPy18xaF+av5eQ6Jrvx65Y28Yu+W01VHGO7&#10;iPfnQc/8v4Wzrejazp+saZb6np8gltLpOcbdwRsyN4Oh2bNGLo3zDKJsPKfNPlS/8ta3Npd4AeAD&#10;RT9BLGT8Lr8/5c17NQMDt7A9saDbHkybylp7skTDapqo9vfOFfn5rtLWx0mNt53NxMB/Kmyj7zmX&#10;p49XG1UqiA9w8oWPo2rTEbtRVPsNznFicyXAZBlYq7Nirsf+x9P8MVdn/9PoeVOU+eM2KuzYq7Ni&#10;rs2KuzYq7NirsogEEMKqQQwPQg7EfdkoyMSCOjHJjE4mJ5SHCq2t5PZXdvfW5pcWksdxCf8ALiYO&#10;v4rkd1i0FrHamUGVbSURuqsU5RNtTkKUqpzuBMZYkj+IPiGil4OrlA7bl+hqXi+ZfJsd7YTJEdTs&#10;lntpzGsyo8kfJW9Nqh+Dfs5EH9fT7gQzCTjod+yJb3Ma3OmWdndL8LPKAGZ1jO1fiTlmgAINfzTw&#10;8X8x9TwkZIg/6pDh5/vZTh/RYA9rZX6Xc9ssKv5g00TPd2Ezabr2oXtiQGEcUnwJGShr/rftYhpn&#10;G2EE1szCO0v5bC41WxlrPcR3BqkdvayfZj5svT7PD4MjEDbusw/2yX/EtshexFcUP7uX87H/AD8i&#10;L1oPfm4sdRhikmvNPh1Wz0LWbQ/U7We2oJJLu/gDB5OKtXk3L/Y422Fsr6fp13FBMbO5nsP0POrW&#10;kximqUlvJ0+Fiyjlx/b5/wA2IA2B84cMvTwrV2R/FD6o/vI+j+ZGa6eS9eLV9U0+5vYra+tLbVBr&#10;9lJHqlq0sQAkg0+zflIARX4gv/A4+xmuo47OS5uJY0hNzpN1qVxGl7ZRVJ4RWgHxMSaLzp+z8eEW&#10;QN/6HH9X+lWYBsDnKPHw/wCVm1dwWjzahFY2dpLcTNZ6/aaRYTvpWpztsJZtQZiiBd/sH/VbBXlF&#10;okl02OGJYxewS2b29nMxup3gPwy3MUn92nEV4/sc8ydLkEZD6eX44nA7YxHJimP8/l6IInUbp7e/&#10;vbu8uq/o29tb5L3WLUCztYLkcXhsbiID1JDyC8/+us6Ro0pkseLCrhKEeDL1yfbmHjx2P4SJPnvs&#10;1qPy/aUb5T9H+mUP+ci9I/Sn5S6q0Y5taendJTeqo4r+BxR1WSMxyKHjYUeNwGUjwIOxzmr7n2ox&#10;fEVpd3Vpcx3dnPJa3UZrFcQO0cinxDoQ2c981fkX5G13nNawto162/rWlPSJ/wAqE/D/AMBwyXEw&#10;OMF7D5J/5yl/MLQRFba2I/MdglAxnpFeBfadRxc/8ZY/9nnHPNX5E+eNC5zWsK6xZLU+vZ1LgeLQ&#10;n4x/seWSazjIe/8Akj/nIX8tfNgigXUP0Tqcm31DUaQMWpuI5CfRk/2L8v8AIyb/AJKfmlITF5Q8&#10;xSGO5j/d6XdTbMabC3k5ftf76J/1MZCw0Tj1YL/zkR+SZv1uPO/liCt8i+prVhEP79FG9zEB/u5V&#10;/vR/u1Pi+39rtm4Pge+QBLjajDcbfNFtPuCDt44Z6bNuUPfpmx0mSjTxna+n/iDP/JGr+ncKjHqQ&#10;RguVeubeJeSyxfQnk7UQ8aGvzwI4y0OvmHo9o/JQT3wO4ywOJMJghxFxkw46/A8i9chMM4l2BTSp&#10;r17DMNvdjdt64EuxhAO+AhlbsaQOmQNJDsT477dO+V0yt2PtowZ6vT0o/icnwGTxR9W/IImdvN2a&#10;6dZZWcfZJrgyy4iSEwBAp2XdzG0t4wiGR5AG4L1ZmNFXDkl4cRQ3KcUOOXNxw1cT2gjZgHkK1P8A&#10;KPYDMziNNRhwEIaOWK9imVSeAZomI2NRsaYhqFpZ6rG0Uw4yAho2X4WRv5lPY5HLihkjwn/pFOPP&#10;OM+Mden8Ml9vAttAkKFmjjFAXJZvpJ3OE0N9e6Xdraam1Cx421+BSOWv7Lj9iX/J/azBGSWGQjPl&#10;/Dk/nf1v5snMlhjljxYv8/F/FD/ioKux+WHiNHOPhHGQdU/pmyjMSG7rZRI5OqR1+/MC8Z3+kYeH&#10;hYN4JinVuux8DhtkJNFcXD4abRJYUxRXyJDbGahLbq3scUVsiQ2iSAntm7/a7Y8HAQ2AoKWDlVWF&#10;ccHyJDYJJZdaYWJK9Owx4YYG0SSO/wBLYqwkj5L0xk9rDOPiFH7MOozEz6WOT3u57O7YzaaXoPp/&#10;mvM/O35Y6Zq0bSiL0ZhXiyihr70pXC6e2lgPxiq9nHTNPm08sZ35Po/Z3beDVDnwZP5rw7zH5P1f&#10;Q5m9eMvb1+Gdfs/TiWUO4SLKxVsGmbjhtFLuZpTLxStrmwK1mJABYkBVFWJ2AA6kk4VXIjySJFGr&#10;SSSMFjjQFndj0VVFSzH+UZGrnzXdX0jW3luFLoA8X1aev1ND39MCj3Lf6vGP/LzJx6a95NkIEvWP&#10;L35I22n2kerfmRfNots45weX7cq2pTClR6h3W2U+HxSf6mBV8urLILjWbqTVrkbqLggQIf8AiuBa&#10;RL9IbLeIR2iHJjjAZ1p3mmysbZ9O8k6VD5b08ijzW61vJRt/e3DVlY7fzYP9Kq/u1+FR9lQKD6Mr&#10;97ZSob22tWRbu6WO4uCeHqv+8kIFTUtucxjZDxYcTQGmA7La+01O01G2+sWkvqQBihcCnxrsRvii&#10;0yKQo3BO9TSnYHHgUxW7CXzMpAPfxO+PBp/nvgtAPchfTkmdY4gGc1oooKAdySQBlgniH4kAmgqM&#10;lsyrmg5uAu3tRPDJNGvN/TlRhQCpo1aE+wxwG4HhvXASglDSP8Fex+yfHFFG5ocDFL7qTktHH0dd&#10;sDapoujatD6OqWUN7H4TIGI+TfaH34iZazvYK/RvNXmTy/OJdG1O4sDWpiic+iaGvxRNyjP/AAOE&#10;0Pl3zBogLeV9XdLf/qz6mTdWpH8qOf30P+xbIzwYpnccEv50f+J+lrljtlrfmB5V81L9X8/+X4rm&#10;Zxw/T+lgQXijxdf2/wDguP8AxXi9p+YFjHdrY+ZrSTy1eyHjFPIxl06Tt8FyN0r/ACyhcqlDLi3/&#10;AL2P8+H1uNkxAipDij/S9SU6t+QdxcwPr35ba2utwREstvG5ttQgAFaGhVmbt/up2/lbJZI04WMF&#10;gY2XlGRTiyEU5Kw+0CO+XR1xyASu+F1MOwdJAy4YVHJ9cWA6z5289vf2kevXlyL/AEoenbtcp+9i&#10;pQHmjAFm26v8WIARRxlYV4kVNOm57++UZJTJuTucWGEIgR5RXWoi1rVBealcz6nO5Bkubp6jiv7I&#10;UfZHtiGr6TZ6rps+m36Ca2uI+DrSvb7XzB3x02U45CQ5fxf0mcJUUw0Dzhqehea017TX9O4hl5Ig&#10;2Vojs0RA/YZPhzkPkK+vPI/na78n6lITpt6/KzlboHO8bj/XX4W/yss7S0wFZIcpM5DglY+mT6n1&#10;y20n8xfItlr+mKDP6Xr23QupG00De6kEf6y50zUJ6E1981o3b6SHytpJii4AVIpsRSntnln8y9Z/&#10;SvnC+lVqwwN9Xh8OMex/4aubGAoOt1E+Kb1ywgFvaRRfyqK/M7nIrk2hXzYq7Nirsf8A7rr7/wAM&#10;Vdn/1Oh5U5T54zYq7Nirs2KuzYq7Nirs2KuzYq7CjW5bWd5dMqfrMlp69KbFVcpUHx9s6XsfUiUR&#10;DrF8m9q+z5afW/mAP3eaXF/nV6n2f/zix5kOr/lbDYOP3uhXEliWJryQ0mQ/8DLxyEajYyXd76Vr&#10;aGebUbD1YbKxnEKrc2bf310rkK7V4bf5OV6qH7yVjeuL+r/x56/srUXg5/RL6pfzZ/ww4U21adNL&#10;uzcX139Xt9N1UJcalrFn67Pa3yf7y6fND8ca78ObfZ/a+HC69uI7uW6u5ruCWbULCOdtVvYGtnSa&#10;12aKzMYA50DfFmOTzPf6vV9Uv6vC7SI4dgKjGf0x/jjP+s7S7F7BLKxhsrq1ttK1KW0Gi6TeJfQy&#10;W10Pgm1JZvjSLcv6fL4cUuhM0V7CkV3DbahbQapa6ceF6biSGnJ7mQVeOP7AZK4THpRoeuMf91x/&#10;xKOYPpJjLh4vV6IzUrD6uk+nTyXGm3F7pl1c6Jf6tSTSPqiTV4Q2cLfupZdwo4/tfYxrmL19Qu7J&#10;7d5rY2+pQ3tlMYre1UgK6w28vwyylQ3+szYCQbkOdiXEP4f6qBYABJq+D1/x8Xq/gVlila20vTtT&#10;+uraXy3ekS6fq9sLu5vjuYpLi9tyxgg/a+L7S4pJdQW19d8yyVvYb+FLyFotQulnoHLTR7Rw8vH9&#10;lcsBMTX9Li4ZfW1Tx3ADuBhLg/u4f6f1L9Mtrq7tbNrUjbTrjTrm40u5W70mxktj+7CWkp5T3Aoq&#10;/Z/Z+LOlaI4juJYqIqrJULG/NAsgqAG/a65udRHjx13xfItXeDViX82Yl/pZMkmiTzH5CmgPqS/p&#10;HT5IazxGCRnaMpyaI/YJb4uOD2UqSp6gkH6M4nh4du592x5BOIkOUxxf6Z+estvJbTSW0opJA7RO&#10;P8pCVP6s2LNZmBoajanfFS4orrxYBlP7JFa/Rkb80eV/KOt1fVNLgurkDa6VeEy79RInF6j55sdN&#10;opT3OwcPLnB2j/pnq35W+afzQ0S4tobHXJ7bTOVU026IuInr24S1MSmv7DJg2w1OAcbR3IdFCxu5&#10;qWAFBUnvh1WhMdxu40DKI9XJf59/LbV5TceadMgSSK5kea9srZeIidmJf00H+669lw5tpSkgPTMT&#10;HKi6jtHTAxPcw7Qr8w3Cb0oaH2ph0xDRhh3Gb/FKxb55qYUSH0J+Xuq+oIhyqCNvfAkgzIDqsge0&#10;aZJVB4UGB3G+WBw5hN4zsBiDjLA45VRiLAdMSh2AJm4sUzAyGjTlRF7uxnKh9sgCmnZiDsfwxS7N&#10;tSuFXZQBrtkSO5NuwQ8aJZFWFObbH5b75ZKI4KPVgCTK3d8Rs4AZ15CqDdj7DfK8WPcM5z2cemGM&#10;ESzXxlK8liGw9xvmUYgy4v5vpYYrO3+chtQlEdowMgjaT92jk0+JthvQ/qy5ieReI+pAx3XuKnsf&#10;11yO49zPIASutgyRKrijgANTuRtX3wOUjPOSP7JoSehFadR+zh23kGo3yV65VwkFzA9pfoJIJFo3&#10;IYJgEcMxsyxzlEiUTwyDRBG4+7I9Omq+XXV6SX+hj7MyfFPbjxYf7siX+YfHmvlingNx9eL/AGUH&#10;Zx8PU7bYs/8A0ry/1f5s2wQf6ZILLVLW8gSRZFeNwCky7g/PwzOwaoSDrc2CUTRHDJqhHTpizoym&#10;vUHoRl8o72Gj3tg1xSKemzfeMEZq7BKyA7jpk2QktK4or0wENsZqbxKy7jFVkByJDfGdoGe0YNyG&#10;4x1SMFM7UlhRtjSvfMJMaSMinLpqOK0G/UdceJcjwtgypbe+XYZVNVFcVWVSKMKjuMrnC9nKxagx&#10;NhhXmX8vVuYn9NAVYEFWFQa9sCXGnAjnB07x/wBM1Wo0Nbxe47J9qJCoZvXH+f8Axx/rPBPO/wCU&#10;lzZO01lEYpCSfq5Hwt/qnf8AHANCCQRQjqM1pBBovc4c0MkeKB4ol5ncW89tM0M8ZjkU0ZWzYGxS&#10;zYq7Eby8tbK0lu7uQRW8K8pJNz9AA3LHooyUYmRoJATDQNA1fzBrVpouj27Xep3z+nbwL97OzHZY&#10;0X45HP2FyNTWV/5kZZNUD2mkA8otJBo0v8rXRH2v+MI+Bf2uWZsYRxjvk2CD2LT7nyj+VqyWugGL&#10;zB52KlLzzG6g29qxFGisVNacdw0v23/1fhw6RIbeJYokVI1ACqooAB4DIT3LlgABjq3GpaxfPfah&#10;PJcXUzcnlkJZiT88R4GZ6Voo3Y+AyEjSk0NmUJeQ6NppnMXOZqJaxd5Zm2VR7fzZck+5Ef7uEdFH&#10;f3xA72VO0/REJSfUF+vaxMSzyyksiE7lY1+yqriIBJqevjhNhU3MscUXpRlURa/Cmy7+wxQDAlAX&#10;E3LetPDH0OBQKQUsngSRikalV9Su52T+uQJs1SLrdC30hYfUxuNmvPcdVj/i2OQkVdj06+5yQHQM&#10;LSnVLa2nCWUaKHnbiBQDitKs/tQY0Cn8cPVkFeeZeCqm0aKFSu54qKDFUApXt3yJthZS6VifEr45&#10;eKSQoFyKilDmORvZqMjS+M1II2bqcRurS2u7d7e6iSeCQEPE6hlI9wclDIQdlE0x0jVtR0q9S806&#10;5ktblacZomKtTwNOo+eRiLRfMPlXlJ5TlF1pZPOfyxesTC3/ADCyn4oH/lWvDI5MWPKb/u8n89rl&#10;AdHoE3mXyb5+tE038wbNLfUQvC18z2ahJFPRTOo6pX/Wj/yU+1kj0DzFo3mKCVrBpIr202v9KuRw&#10;u7Zh15r0dK/ZkTkuY3iShLgyjhl/Cf4Mn9Vq3GzzHz7+Vvmv8v7hL6OVb7Qrn/eTVrb4oJEYbCSm&#10;yM37K1/1GbDiMq2zbP2plc4mPLkkFjNpcxT/ABL8Mi9Yz1+j2zlX55aEZNMtdet143emyqGYdfTY&#10;1H/AsM3GkrJglD+a3CIlAj+b6n0L/wA4w+aJYdR1HyvO/wDo11H+kLAHoJFokyD/AFl4P/scrVvN&#10;yf4HOu8hzNrz2P8Au3jxp/wWabHjqXD3MxP0W9is9HSDXZY1FIg3qAdgp+Kn355nkkeR2dzV3JZj&#10;4kmuZ7qibZPjMVdmxV2bFXY79mnvirs//9XoeVOU+eM2KuzYq7Nirs2KuzYq7Nirs2Kuwm11BDqG&#10;k6h0RZmspz/xXdLRfulVMzuzsvBmH9J5b2w0ni6Iy/ixnie//wDOIHmX6r5q1ry7K/GPUrVbu3Uk&#10;7zWrcXCjpUxSVb/jGuRTzBEkMKpIscw0/UFkW0dWQOlx8DNLOu6RJWpr8Ob7tCI9Mq/4h03stqeO&#10;Ij/Ojw8X9R9BeZbC8XV7iaye4tJNS0+SFtSglSRoZLc+pGIbOSqyzOC1GUfs4WK01qYbhJXEWk3r&#10;28t5GUvNPtre56JBEfjZhVI81gsb314OOP8AvYfU9XEA/wCfHu/eTnBjcxsr717V7eFbnXdNjvYd&#10;JlEmkazeXNkwLSXdxEQiJ8PSnw/6uBrdLe3ksYggFLqbT5o7WRrTUrxJqsjTK/wxw1q3H/gcQBt/&#10;pf5v+dJkbI/zP4vXjhLH/VR99Jd3MeoyTPJ8Vnb6pBPf20eoaPYvBtItvJHxkmnWjt/wy5VCXsEv&#10;zCzW4uNMmF/D/odnT4kAmj/vZvsqP5sSbrr/AAev18P9Rb2JHMji9PplP+Fx9JF1OfTI51iuXtNa&#10;t20m75X9/wA6epW1uB+4tyaBkB+Jf8rLtPVMVmyG8ji1Szls3kgkW7nu5LYnjRH+KCGnL/gsMNyP&#10;q9Ue/wBcv6yJAS4th/qn9X+tL+cuvVt4bm69Q6fJNo2oQahEl5E+m29hDcj4mM6Bori43bf+dvjy&#10;c+XLxZ4bVw0KySW4SSK3QosUkWxU1/bH7WbzTy4sQfLvanBw5iehZN5UWaK3vLWQXbLBdS+jc3sq&#10;TPNG55rIjL/ur4qRhslMtOfIHZwGH+yH9c5LWY+DLIf5z6X7N6nxtDjl1rw/+Vb4c/OHQjoX5neY&#10;dPpRPrTXEX+pcfvV/wCJYD1DUrSwgMtw4X+VK/EfkMrxYjPk7ieQRQPkfyD5k86asmn6NbO8YIF1&#10;elT6ECnqzt+pftYTQ+abG8bgz+jU/CpOx+nNtp9Njjvzl/SaJ8Ujvyeoan/zjz5m8twi5sol1cqt&#10;ZZVFJQf8iPBpYEAihB7jpmyF00VTG0juI2eB1eG4X4XjkBV1PuDvhBq4ZbgkVAZajxBwZo2d+oZ4&#10;3t35dyK+gwoTyeCXia+BGM0/zfNYkR3gM1uDs4+2o/jmqy6YS3a8+m4h6eZWedPyC0HzRI2o6LIu&#10;j6yw5PxH+jzN/loPsH/KTJ/5f1yw1O3razrKB2r8Q9iO2T00jH0l4Ptrs+UJcVMH0Wx8z+SdWj03&#10;zLZvagvS3uvtQSeHCX7J/wBXBsqnwzZAvH5YvffLt+k1vEysGDDqN8DSDfLQ4OQMphNVB9sDuDlg&#10;LiyCuOmB3J5UpiSgBvC+42lJ8cwMvO3KhydjANsrpk7LFQa9sI2Q7LNCRTvhpQ7FYIiXFMtxwssJ&#10;S2dimoVBiQncKSfvw5zuFxjZwNa4pbpxhkZhRSuTxigxJaPUD3wVCJobIvEAXcgEHvXc4a2AAbIb&#10;Am+fpQk6wzX0EUkfMwgzqx6K1eI+nc4irsWJqUbvEwrX+uEbm2sbIsgEUIr7470lcl4/3czdfc7/&#10;AObZEw3sNgkCN1h5Lv1XGOF5BJ1ozdCB8JIPU+/fBxfzggw7m1bYU3H45XpyRszRtVGHL0zupB8M&#10;lRG4YeRXbHCqby/CLlrnTJDYXL7yw9YZCd6snj/lLxbMSejBNwPhz/2DmR1pMeHIPEj/AA/6pD/O&#10;b3wTDcXkJ9OePg3cfaQ+4OMMs4bSFf7lpnCJ+k7OwSk0L9fgPj1GZYyRPNxzAh2KqzJuPiTxHTJD&#10;Zi7F0lVhkgbTbRGKh6b1xLOMmiuKLL92RpuGRQktlJ5KKNjqg9MaZ2sCMtA3TxzA4ottl28PfHhs&#10;BDYJIaaBONTT3xRWcCoyBDfGRCS6jp+m3HJJ40cHbcV/VmlhScD1Bv8AzD7WYubSwnz5u57P7Xz6&#10;aVwO3815h54/KHylrkblImt7n9iRBSh+kdMDHTpK7OKdtv7c157Ml/Oevh7aw4d8cuP+tF5PN/zj&#10;rriTsP0vbLADVWaNy1Pehxk9tBa28lzd3Cw28Kl5ZCKBVG5JJOH+Tq3MmI9rsuSQjjx+qXJuH8gp&#10;vWjhfVlnmlYRxQwRMXdj0CgnCFx9fkS8liJgQh7G1kFCPCaQfzkH4V/3X/rZRQhtEva6KOWUAcvD&#10;Gf8AFwoNl0XyveXnljQtQKzTcofMPmaL43kVftWFmVoVtVYUnmHxXUv/ABUirgot18e5yPLd2MRX&#10;NKbG1Svwr8FfgHemBpWB2H3eJxJLZ72X6NZKg9SSiqKseXQAdScuT91H6Kn42NZW/UuADfiUd5dp&#10;8r6pfNq7gtZWxaPTI2702eY+7fs4gxWu24HXCbZBP7VJPSM8mzv9geC49SAcCqM6ympP+Yx4pihL&#10;pRMPkNqY5QGYL2/a9hkZclU6m3t5LyT4vTAWJW2DyHoB40xRvicADYbKB2GCIoIPmlqzGKFpJWJk&#10;NXkZjuWPUnMw3CdVXc/62TGw2QEFZytIHvnHxzgrCPCJTv8A8GctR44Czc84br/Zj+IFO+QEmJ96&#10;g/IU8Ccupp7daYCN2uTRXkG5dO2Mar14NxKjc5G2MUfZpZWYSa/t/rAl+xDyK0UH7RpvXwygXAAf&#10;ev7Q2+/J8IZTiOYWXDWMksj2/wDoyE1hgduRK9+Ld+PhmYeP0YAWET5r4DRgS3uBXt44R675Zi1C&#10;aHULO4fTddtKtY6tb7Sof5X/AN+RH9qN8kZCQ4ZjjgUyiJM78n+eZ9LgfTLqJdT8v3I4Xmk3FGQq&#10;x+Jo6/Ybv/L/AMSwZ5c80S6jdnRNbhTTvNMSFxEm1tfRqN5rQn9qm8sH2l/ZzBmJYTRPHil9E/5v&#10;9Cf44XHlExLGPzO/J22sLJvOXkWU3vlsnlc2q1M9kx6q43Ppj+Y/F/P8Px5fnCxW+8valaSLX1re&#10;QD2YCoqPoza9nmsgHSX6m3Cd0L+S2vxw+ddEm5elcQ3SpKtaForgGJ6D/ZfEuebPMGvOv5fWOkcv&#10;jkupC4rv6cdD/wASOY08dZC0ZZVEx832YIFFyZu5UL9xyA4XEVc2KuzYq7Nirsd+z9OKuz//1uh5&#10;U5T54zYq7Nirs2KuzYq7Nirs2KuysUuwv1+0ku9GvII/7wxmSI/8WRH1E/4ZclCXCQXF1mEZcMoH&#10;+KLL/wApfMK+XfzJ8u6sX9OJLtILo1oPRuf3L1P8o58/9jhJq1uupW7emJmg1qyIMNvTlI5XmiHl&#10;+zy+1nX5QMuC+b5R2BlOHOcZ545Pt7zqsEFhbavKtkp0i5S5Nzf8xHBHXhLIpTdZPTb4Mh8i/XI2&#10;etk93NZAiQB7KCzuLQ/sgfBNOG3/ANhmlMuvWu7h/wBI+mcje/1cX8/jjk/o/wAMWOxrd6cEi/3J&#10;Jp1tqbI0QMesS6jb3o+FnJDzWtqGP+TxXLvg09nctI1z6eqWsN9D9ZiFxc3UsFOSrJH8UMVAoyUh&#10;9vr/ANU4uH/cooCQ/oy/qRjGf+6U9IeCC9tIrZLEy6FeXGlzpply9laafBcDlGXtpv3dxcdPgX9v&#10;7OVKpMd29gisLX6vqkEdlMJLK17SM8cn97L9tqZMk3t09XP0Q/zV4uEgyPXg4pfV/mfzVSHgz2EW&#10;ps4a++t6Nczaraehqd+d2iEVxa0WG36lTxXkv+Vik9uwnnuoU5ul7FdpcOjWl/dR3ACskdPhjhqa&#10;f7HJjDI2QP4v6k5f5zTLPGNCR/o/V4kP601exguZ7S2tijpFJp81m9vE8epaTZyWxqjS86TTz7L8&#10;J/2WSPRmlsV+oTB4TaXTfV7UssiJDNuP3o3kb+aubbRQkAQRTw/tMceWIlEiRATfyvC73japFHG9&#10;vqNpAbi+KzQTTXENYyTbSbQR8PsjDLzL5s/RMEUMcXO5ZTxdvsgA7H3zT6/TxOWy7b2GzzOmlC/T&#10;GTBfzC/5x80jzt+YUXmPUr14bD6vHFd2cA4yTPFXj+8P2U47NT4s5jq3mG5up2muJTJId9+g+WY8&#10;iBye2GKnpnl/yzomgaXDpmkWcdlYwACOGIUHzJ6s3+U2EknmFlNQ9DlZmV4QEz9NPDDDS/zC1CyY&#10;BJOcfdG3FMux6qcerCUQUh8x+QvK/mGMjUrJGlp8NxGOEo+TDJRbeedK1Qx+uPq8wqDX7JzOjrYz&#10;q/S1iAF0xa1/LK80CG5TSrj63bOVeOKUUlUjqK9GxS+txIheMhkYfCw3ByU4DmGwFN9HvniYQ3CG&#10;OZCA6MKEHI6LrUtLvRc2UzwTr0ZDSvzzGnFjPFDJExmOKLJLmx07VbFra+gjurZx8UMqhl/HOheV&#10;vzdtLoi019Rb3H2Vu1+w3hzHb55LHnrYvFdr+ypNzwb/ANBiDeSNQ8vy+t5fdrnTq1fTZWJdB/xS&#10;5ry/1HydNJFKiywussLiqyIQykexGZ8JAh861eCWOVSHCWT6LqMV3EVAZZo9pIXHF0Pgy9sRYjfL&#10;Q68lNVxGQVGSpi3gK5Sor3HXMTNC27GXYGGwzGbnZgcIQ7HgKevXJAIdg21Q1rmZiGzRMuxO7Cvc&#10;8RvxoPpplM/VJsGwaWtN+uLvUWgUDd2AGWy5Uxi1+3XwHTBNyhMMKIerFmHegwEbts64AhLdpG1C&#10;6LrRI1jSNvGo5H8Tl+grKOQrTp45MlrjDbdEs55UGIFSpZXHqL49GGJYil+5AptjgSydpk8P2hsf&#10;HIkW2AqZAr/I1e/Q5QiAYtAw22aM9hUV/AUyFVyZjdovQgMKVrQjcZVYyeMqlGA3J6dK/wCdcPH3&#10;sTEL+R+Y9sc9qWSlRItdw2/3U3wncI4CHCYHrt88SezTl0Knrt0x8KJYEyC4MD06Yn9VdfsNX5ZH&#10;we4o4+9uuJXF1LajnKjsndkQvT6F3yvJklj3ILZjxCZoU7A6+btDV1jku4o5H2WOXlGx+QcDKv5R&#10;x8ifvcodm56sRJH9H1NHBy61YMvJZUYeKsT+oHJ/ncYF20+DLkQQ1x75hr9iGCqsshP++4ZWH38c&#10;r/lDGek/+Vc/1NsdPIfzf9MFrKT3AwfBcPNTjBIo61deP6zXL4ZuLkJD+t6V4SFCQxJXlL9H+0MF&#10;IjnqMnbbGBKVXup2EIPJh8z0/HF0iOQMnIjiLE9Z85WcBbg4NOyCp/DFBGB1yuWSnKhgYRqvn6d2&#10;PoqxHbkOIp9OOHHBxFnwAeaTnWtTu92ljhQnq7gn502yN+Z7V7+9tIJj/uNtiLiSH/f04P7oN/xX&#10;FTnT9p+OYWpy1sHsvZTTAmU69X0pJ5p85/4d0q7j0++W41/VENqtxEP94bMj99Ip3/0m6J9GKn93&#10;GrPjCWJ5A9+/68wCO99DjHo8stIOPFFUKRTl7U6L9GB5WpvsPHLBVU5EQynRrR5ZF4qSCe2NhKor&#10;XDjZdol8W8chMEnhQbO3RNNUZ7maDy9auUecB9QkHVIQa8a+LYGkkCKZZWVeRpyY0FT88kWR5sjs&#10;rZpGTT9Pt3nEKACCBS7BF70HQeNcTW4tqCkyH5En9QwCLJG3FhrwJ/3GXAA2+JVX6N2GLJJCSP3i&#10;4mNKTSV3UWsqvxafNt/qGn3McuW4t4lDPIoBPEb1JPgBiIHuU7c0PZ6ZrepXTWttZzF1XnKWQqqJ&#10;UDkzHYddsEiMRJv9uWjMf1ZVE8RtiDaTahfyXtysKMWsrCsNup7sCfUb/gscvwoX/a6L88kFlaUX&#10;7G5uY7BTs/xTN4Rr1398pAQKmo7g+OJ3SEVcOnRKBVHFVHYDYU+jH9siaYEoNgQaUplnp4YAUEhs&#10;EGgI3H6sYzUooFWOwwHYErwgBH6fZpcS/H8MUY5TEn9kdh88wHEUHb9eCurCVFUmkF3MXIog+GNR&#10;2UdBjyaIB0Lnp7DJR6lB70qlhWfVfST7FoKk/wDFrjp/sVxta9shYYoxI3Q0ZN/llgA7HYd8rkaZ&#10;dEdAOI+HYdDXrXCvX/L9jrFoILgvDNE4ltLyE8ZreZd0liYbhge37WGE6HDL1QI9UVq+bL/KHmu/&#10;0W8+sW45Kw9O8s33juIz1R1Pt9lv2f8AVx/l7WbnVWuPL+vqo8y20RaTiOMWo2n2frUFP92D/j4i&#10;X7DfF9nMeM5aaY3/AHU/7uf8yX8zJ/xf+a49GJSL8yvIEWltbfmN5CZotL9dJbi0UVk0+7UhgCm/&#10;KMt/zT9hkzzR+bXkzUPK2vrbyEy6VOrSaZcn9pC1WRu3qITRv9i2bHJPikZd7Rmsm30V+U35laf5&#10;+8qQ6pEFi1GAiDVbRf8AdVwBUla7+nJ9uJv5f8pWyC5BqZrmxV2bFXZsVdjv2fpxV2f/15ulyy9+&#10;QOXyxCXJzOF43faBLwaWS2aAp/eGMErTx49sEpKj7DrmNPGYopI5rSaIBiOSNXiw9vHH5BChmxV2&#10;bFXZsVdmxV2bFXZYIBB/DFIc4fieB4v1Q+B7H78jdtbuNOltFUvJpN66IoJDGJm9RNx/kPTOq7Ky&#10;cWOj/VfIu18f5TtInlHJ6v8ATP0B8kauvm/8t9K1F2+PVtOjMjyKr0m4cHLKfhakoJpga28rShkc&#10;ByltcvLY2MoWS2jilFGFHoxfc9cmNEAd5O0y+1eMRoc+Hh40MPJuoz3E/wBYaGM6jYwQarrNoZLX&#10;U57i3PwNyiPCOIAU4r8WC7DyYttHGYAYblTKJLpHYM8cpLGPiDRUqei5ZHBiib3Lqs/tXknsB6U1&#10;n8rw3Es7atOt9prGCSCwuoo2jgmt6UmDkc5JGIryfBQ8mW4t4IJeCRQRmKMBFSqnc1P7X05I58OP&#10;pEW4v8qa/UE8MZSQdz5n/L3y7NdT3mu29vLdzGeYTXZkPNRSiKzNwX/ITiuIa1BoWkwfWdSulkbi&#10;EWPlzkIG4AX+UYJdpQAZ4Oyu09TKq4Af530t+VPO3lHWppLXyzC1xbRsXluraAJaq7bkmT4VZ2/y&#10;eTZHX86aeqlrGzXbf49iPoGUHtGR5B3WD2Gyz/vcvD/VZM08ofiUFD0bfId5j8w3N/OZp2AYDiqj&#10;YAZr82UyNnm9r2V2Rh0WPgh1/iP8Soik/ExqchWo6iakcsxHZEKmEst25Jqciguxi3PxAE9e2LAh&#10;2HFnc0pvk4hpIdk68n6k7Si1kasUg+GvYjwzN0kvVwln0SXzPZq1i14i/v7f4uQ6le4OHGrafyBK&#10;j6cycmMhETaD0HVg4CO1Scht/EUkYHY98xJDdtiWSqQRUb++GPlfznrmh3UcdtcM1o7KJLeQ1TiT&#10;vT+X6MccpROzq+0uxsGrgRMer+GX0qFxaQuRNw/fRglHHX+3O98gyhl6MAwPswrm4ibFvhGoxeHO&#10;UP5h4V9pN69vHNTiZFDEHtUdMYTscm0KuBpKGuY8zbZF2AiKMRmGebkAuyxT5YhDsUjrXxy2LEuw&#10;wt6ACu/tmWNg4/MtN0wNGfUlZyKEkmn8Mpx7lsm2MES8vVt0pTqxGTl9QXkKWqN2Pif1YpMC94AO&#10;kaAfSd8ER6meY9Ao2iuI2aQ1Z3ZjvUUrt+GCFIRaDpk6WMqC5kDOCeoxNuDbn7Q75JqJBVPiBpTb&#10;KMNTX7JPRxsciaZRBDRKn4T/AMCczL/OoalCHXZtsFMrrmtoxPwsQB1UjbLpzQigmUjp0cCn68iR&#10;3tg35epT5BD8VYqeO6fflLF8RMTlTXdTt3BP6sTFR5Li23xrt2YbjHiSVQBInL/KAp3xCmZHMNem&#10;pPJHoe4rsaY5fQk6GjDffCvDGTTPcRkll5KO48PllNbGtFOxG2Hi2QcG7heR8ObVUA0PLGPa8qGR&#10;VkodgQDT78Gx5qBOI2JVBLCzUBFeu1MdHCQdowK+G2HZjwyvdppowK8tq0+nBCof5ciS5EIHuQs9&#10;3CAaz8QO4AxZEPYUyBLlQgWPalqtjHUz3DkUJoKD7qYsEoKseIyuUwOblY8MpGgwTXfOOjWnN6Bj&#10;vxDuf1YhNqEUYovxGnX3zAza0Dk7/Sdiznz9LyjzH+ZkbSyfVggB6BQBT6cBSX8z96DwzBlqJS6u&#10;/wAfY8IDlbB7vzfqFySPUIUk1HXriPqyFq8yAOpr2yoGRPN2E9Nhx4bIBkfpilsd7qV1fKiSuqdW&#10;apNFHhiErmRixOwG/sB45OUnedmaTwcdfxSVnY3V3yHKWhCW6CrM7DbkAN2p0UYBkvgarAhnbxBo&#10;g/2Zy0RdxHbmyvTfJj2yC41+7i0eDZvSkBmu2B/lt0PIfOVo8RMN/NUvIsYqPgjG4H+s2Gog7qZi&#10;tk7i8x+TdPX0LDT5L19wtxqDngzHYfuICu3/AD0dstriAcIZLhXdBRUTdvp41wiAAumIybKcVnr8&#10;st1q2n6C9nb3JDy3d6fSiXio+BWlMahVp8K/E2B77ULOyaBZ4Zy1y/pwDhXk3sCfvanw4iRJ2pry&#10;ajhBKZeXvLfmXzEl7LY63pEUOnx+rqBjmJWNCOkzxIV/yuJkwfCZHQN6Iir0RmFafRXJE96Y5DIW&#10;wXU20y2mljj1htTjgNGurWF/RY/5LSMpI/yqY/jJt8C79DX+zImQPIp8RBx6lYkMFu7gEUr+6B+V&#10;aNlTWSzApJCGHWg6/R0yIz0Nj/pkiZTDQvNd7Y3gn0vWJI5lBBEkb8XA34svxqy99xiMccFsgTk6&#10;LWo9Uk/ia4ZC96/0qfFATefWNb8xXjTRx2d9cqqq62Hpx13/AJBwq2/8uL8iwUo6sFG3E1qffIDh&#10;5JjkASdwdOnm+vWU9vPOy82lVl4BeqrtQg9cyAoGFD8TFmqSdz4V6DAcdnZs4gUVcayl6sCmSMfV&#10;4xDF+7VDwUmnMj7T/wCW3xYorIadj75WYlNFRdH+0BVSPtLuMxNBvgBYe9qKIsR/DGxGtX79F/rl&#10;U9zSkJ7JD9WtktkNJZKPcU6j+Vfoy0TmwU/MnDIn5sJEoK6lisbGW7YV9MfCB1ZjsB9+W7cnLDp2&#10;9hkpekUtEckPo1m0cIaX++mJeVhvV23P3dMy1BpX6cxpS2ZAGmQW9kjKEbcHvlmvy60PhkRIFiA1&#10;JpcsXxLUoSaDv1zGnjh+CgG11upEwoaEHf6MKPMGhPqcMMtrObLVrF/rGlakg+KGceP80cg+CWP9&#10;uPGM4kGE94TWcQRRZV5a16XS5pDNCLvS7xPQ1XT2NUnhYEEAf78UGsf/AAP7WAPMmjWn5meQ7y3l&#10;tkstds5DHdWp62epRioK/wDLrcqf3T/tRt/MmVYJSxT8Kf8AyTl/qkP+K/nuJKO1HmksDSfk7+ZN&#10;nrthM115H19ayMu9bSRh9oDYS2jt/rceX82eSLu0uLS5mtblDFcQO0c0bbFXU0IP05sHEIfVcE0U&#10;8STQuJIZVDxyKQVZWFQwI7EYjiq/Nirs2Kux37P04q7P/9CRR3aMeLHgw6g5nz05q4+uLmiXwVLv&#10;y5NEBIqiWLtKn8Rghbhk2Jr8uuUg778mYhfNjOp+SdPvVeSBVtbo1qwFUev8y9j8sGw3YI61GVzw&#10;g8mMoPPdc8pX2ntWeExKeko3ib3DD7P04KWRWGx+jMeUCGFJHcWlxbtSRdjQq1agg98ca5FCjt0y&#10;sKtfLtmoRileSpr8NPADNU4q6gplb1/VhVshaDbfucbbpBbzzTJEDLclTKxJ3KDiNvlmZp9ZLHGg&#10;HmO3ewsOrlHJkMo8P82npXkH89PPXlTy+ug6Y8Etlbs7W3rpVohI3JlUjqnOrb4s13JWo4p4ACv6&#10;64Za7KetOsw+zOkjygZ/1kRqX59fmnehg+uPbxnqkKRKB9PDliVzfcUMlxMEjXqxPEDKjOc+Zdph&#10;7Kx49hCMWNJqfnHzNqKWcNxf6tqE5+C2ieR3b34qRt/wuc/81fmlHbyNY6L+9nGz3bVKr48a9/fJ&#10;Rg7DB2eDvLZ7v+V3/ONPwRav58rLIaPDoiuWUd/9IcH4j/xWn+ybOfXWq3V1KZrqZppmqWZia7/P&#10;LYnvdnCAiKD6BsrGzsbWO0s4EtrWFQsUMShEUDsFGaC7oeZPwgfF8ssjJnasVBFMj95r8VxcSR8e&#10;KA0R69T7jIE2WoZB1bAoMJrssWJyJSXYAIq4wUxdiqoq/GRvhKl2LwXPI/Adx1wgtcnZLfJepQNq&#10;tvDO4jq44sTQfLMjTyHGEDdB6yJDpN2IkLyGJ+KDck0zqt7b81b5VzcZBs1A7vNdD1D0nSpIavEg&#10;9jkO1vTqksBvmBODcC9G0u9WWJVr8jkalheIn2NcxzFsTDPRGj3H1nRdPnH+7LaMn5hQP4ZuMJ9I&#10;fA+3sXBrco/plD2G1vw/kZk+5jglxTLCXUIjA7Eb++UybA7Asy0auYmQbt0S7Grv9OAJLsVjoDvu&#10;MsiWBdhgrqsDOB0UkZlSNRtqhzaYV2wNbCoG9K7fTleHvZTbwbEoe8J6hKL9A3OS7yygPUB+PSh7&#10;twlpISeJZSoP+U2w/XgYzkXkrdie2CJ9VInvuqwpwiRP5VC/cMdJdlDv0ycpiLARJX0GBpL0+O+U&#10;SzsxidlwX0inc1XBDN3pMK5OKg9Rg4XCyKCdq98yQRVtcjey1V499uwx6k9DuR374pBPVoqKGm4P&#10;UHcYqRy6/EPfIt3PzUQoXf7Df5J2P0HLIC/tEA9juMAZGh1pZWUsWCLIB/LVX/HbMYeW5UN4Mh/h&#10;iDTI47HLi/qIcanBEypI7WzsaLHcKRXfswqMpUp9mQr7MP64ksRDuKIeYlatEJEI6r8VcUVJ6UJV&#10;h45FuEZe9CSXFgJeThonXcHiR3r2+kYugkqOS5Et8OLqEm1C40oRNHHqPpcjVRU9dx4f6uLKD/Lk&#10;C5MQe5iWr31glXXWRHQH4eXUfd1pjmkRa8iFyieSI5lzsWGcuUXnOvarp8dQdYMlKlFBJoT9GF13&#10;JEa0dmHfNVlkL5vS6HDMDcRDzXXL2yeRuNzLLXcgk0J+/ALEHcZjGnoMMJd7GLiSMn4Qx9zlVORc&#10;ow4uZUA5U7ACuNllVEINKD7Xz7DMmMejHRabxMniEeiH0JnbQXLLHaW4LXN2OTso+JYulR8/sjC2&#10;4gjuJI5JOXCPcJyPEkmtSo2PTauXCA5PSRBHPmzHy7ql55fs7u008RG7vE4vcxInrQqqlQqTsGKR&#10;71k4cOf+/MbcXRib0o4y9ywqkC/ap/MeyD55IAIJvluqaL5ck1iB9SublbfRIX43GryljbmTr6cJ&#10;H7y8mP8ALD8K/ty4wabJc0N9K0nf6tESsY/1m6tlUs3QNowkc05TzfYeX04eU7C3tGaqLrepIk97&#10;IR1MEG/pDw2/2TZru8ttLgjgsYVa9uPhtLOPbmR1Lt2jT9tshuTvyYSqPRLrDQdd86ajPqPmTUZx&#10;omnj1NW1zU2YpCh6LDCaAzyfZhTh/wA3Vp2mm3Zr+/lE+qzCksx3VB/JCp2jjH/DftYAegaxGzZb&#10;81a62rQDyr5TsprXybYkMlsgaJ7pzv6t0y8pbiV23p9hcMKoTsxLe39mS4ujKXJht5pmqwWvKa2S&#10;0hD8QsoCBiD0Xk1W/wArbGgcmqVNOm9RlwkKaSaKFld7WJI1uITK45gQ8W3/AMogbYvASpqQadh1&#10;rmHnjfVleyHW5iKzSz1a7fgIJRVBHRvj5qo+Pkm2VcwxzoFY/CDvhxS4du9HIWVTy/rd9oWpvfWi&#10;xtM6skb0rx5d1rsGwA4trD1biVVWOlKmtFXvsOuZssJIu+Ti49UJSqPJnFtqHmbzrDpug2010bwM&#10;zyLyUyTzfs1kYcY0WvxD7GCIru1kjWRXaJXAZUfrTtsdxlAJPMW5kZkMf1Hyz5usdRm097JdTktW&#10;4XFzYq/piT9pBLRUkKfZLL8OYXEDGnNa/wAwOS4NtuTZHJS9NJ8zWqiT6pPEOpRxuPao2y5FdVWh&#10;+En4j2plUvVy5t0ZApjoGpWct0yX6BLmNSYhXhyk/ZDA5tiP3e4HQZTVc08kxKzNMTL/AHr/ABt4&#10;74oAUhH80nb2xjRPF0DDmfcleov9e1aOyWpgswJp6dPUP2FP/Espdt9qdx3ymZBSBadW8HHiR9By&#10;wan3P45RPb3JITe0hMoBH2/A5m5A7H6e+QBHNkjkienFh7V8PHMX+EgUDKNyOuGJ77YxULjTWiYv&#10;GEIYhRGxK8vHcV4nNHWRSSCCD8Q8K9MOW4GrU2ui9IxiWFjJFUip+0GB4ujeDK22E+ou2hatF5ng&#10;UtbIgtPMNuv+7bAmvrUHWWyY+sn/ABV6iYJwObHw/wCUx+vF/vof5/0tWWFi+5O7W1svMOi3HlC9&#10;KcL8tJo8sn2bfUOJ4rUEfu7j7Df8Wf62ce/5yV8kw6drlt5lsQHs9W+CeRKcGlCho5RT/f8AF8X+&#10;xzI0ufxIA9f4v6zgZB1ZX/zjl5nvJdCvfJ2qFhqPlqT0rcS/3jWbkiMMOv7l1eH/AFfTzi+ZDU9h&#10;ysVdmxV2O/Z+nFXZ/9E8kRHXcD+OZGPLKPJ2HADzZTE0sZHFivenb7sSVp4fskyR91/aGZQnDJtL&#10;0yYVKPuXTafp93uVW1uTvzX+7P8ArL2wRDdRv9g0YdVOxyvJglFmJ2lF/ossSejdwiS3k6P9qNvp&#10;6YJS6b9rv0YdsjxAiikxsMR1XyJal1lskQxrs1lJtG6k1oCPiU4PgvGKDnuf5hlMsAO4LWYvO/MX&#10;lRbXUXjs0kijc1jjnpsT+yH6NT+bBasGAI6HMYimLGpI2jdo3BDKSOPuM1cCFmbvhVvtmOKuBA67&#10;5TDavh2wwO7RqcfFAhWs34TAn7LCjYU6zr9hpqkSPzuOqwofi+nwzIhjsuJpTLuek/l7+TPmvzvN&#10;HPDGbDQ60m1S4UhGHhCmzSt8vgzl/mbzRqGpzFXf07cfZhU/D17+Jy3hpz4w69X1j+Xv5Y+VfI+n&#10;fV9It+V1Jvc6hMA1xKSBWrU+FP8AitfhyK3EqqrOq74Q2Muwlm1X4irAqRiGNuyoNZjDenPy9B9p&#10;Cp+IDxGEEdUW44E8wQ2qXtuttL67SqGEidHStEJX9l+z5OQGwDXKO7SMStSKHuMHapo11bBfUjKV&#10;UHf3GMsZBbHK6uKqQw8RhKYAJNht75WhvH8DShGNMS7EHjaM80Xc9cBDXJ2D7DjKvE/BIu6sfH55&#10;MDZxpkxdnYvIeo3eo6O8d2fUktWEYl/mWlR92bnRSM4Uf4UmRlG3nH5gWltp2p291bgI12GMsY/n&#10;WnxU964O1CyBJ2qMcsN2cJkhX8vaxyRQWoRkW1LSyCWUfD3zEnFtss0sr5JVAJ3zqvkQvL5Qs2qD&#10;6XKOg6gA7VzL00xVPkXtnojj1ZyAejIB/pkFp2vadJr2oaEJANRtQlw0JNCYphUMviKg1w4kO1D1&#10;zIm8cE5xFhXKmYLsRlSoOUziziXYkBttlQbHY5ag79MkGJdgicutoFU7OaV9hl2QngYQ5u7/ACzW&#10;RCt8dSq1avywYimXNpgSNuuDLN+NrNP7Ej6TQZMS9N97PGOZ7v8AfIW9KPLbW7CvqPy+iP4t8LBJ&#10;yep6nrlBnxFFUEXluNiThKA7A5r8/nlBLaHY5CaiuIO6C7DBOJjA8O2bGJFOKebsel4kfz7jIyyR&#10;ZRBBaKgimCFvIjtUAnHiB6sxM9Vhi96j3wLNcSG4VR40IOCUyJUGFWLK8KAKYLEm/cN4jLaQJ/Np&#10;owwIYBlPY74r6kxAowceDDIcIcgZZd/EhP0dZqSUj9Fz3Q0xZJFP20ofHImJb4ZR1CBvLHUfSJtL&#10;wnuA5ofxFMFRiM9MqNubDhPJhOuz+YbY8pEEopx+yjfSaHLmcxqCq8jmLnzGPIOz0umjM7mnl3mz&#10;zbq0DtGsFWqeR9MUHsMAXF7K1RQjNdlzyL0el7Oxjew821bzNqUzNUOhB7AAfRgN5Hc775iykS73&#10;DgxR6sau728mar8ifE4whvDIUXMjPHFClbh9+JB71xG4m9McV/vD9NMvw473LlYsXj8tofxJnoej&#10;iVzc3e9rEdl7uw7V/l8cBhDXgPikJLUrtU/tHMqxHd2wAjGgya5u1eCS+uONrYwKsDTBRzKrUrBH&#10;0Lncnj9lP28DXd8y3AsrGkl6R+8mP2YlHU4OW8v82KxuXNP/ACh5Nh1HSW80ebQ+n+UkINhpCMRN&#10;fyUqnqHYtzpt+xx+L7H2rt1t7UFULSyOayS7tJI3f6P+FXKzK+bnQHALTbV49a1VFu7mODT7W3QL&#10;YWLMsNrYQH7NS2wdv8iOSaTFJtStILa4uruT04bWNpJVDg8EUVPLj+17ZUCTsESn6bCVzeTdZdrC&#10;30iAPcancCAX09tIhmlftCZSJPRUfG07pD8K/CuAvLNjLcE+Yrvml5qcQMMbVBt7U/FHCqHo37Uh&#10;/mwTmOVcnGAJ3Kp+ZnmPTdNjh8kaUvrafocwN7IVCi91BV/e3DyBuR4ktHGn7HH/ACUw5SzhG0n7&#10;1z3b+mDjKZSth2q+dddmotjIdKsY1AEFoOAY03LO9WbHvRTxjoK7EAjJQ82oxJSZbee9ImuBNNw3&#10;Mkyuy779SAOvauJBechQMeZFTQ7D2ywyoXSJRoIv0ntdJF3Ja2n1RZPSUSRcZ5mO5o1S3Ff2suMy&#10;o1WDAV38aYeGMge9omZA0OSnrU+mvbiCynibkgYpGGCKx6qWYAscFoSRWg4ECjV+Ll8qdMwJCfH0&#10;4WZohK5IPLp8uVMlwnmNJy3EKHs3tqABefIPHIhBb7HxYQ67d203+hhRIimsld9welPnmzwWAb/i&#10;YDBEbgbvX/yR8m67py/4ovJZLSa4i46fHXiwhYAlyTuquv8AwmJWdjd3NSihVH2mbr9+SlIQG+zI&#10;y3T3zf5/8qeXSsN/NLc3bAtHaQfZKnuVBHFSe7Ng1tMvYxyVklIG65UM0CtBhlv+anky+l9K7s7r&#10;TQW+C6DclBPQtQnbE4btojQ1AFecZ3I+WTyRTAmJTTVfKltqyIYnim+sLWy1SOiozdll47Dl+y4/&#10;awfxBCyLsGoVcdCD45RQkHIhNg8Gr6jpl9Np14hkltnKS2sv94pHeNv2lI6ZVw8of1ClY6U+Hcj3&#10;yPhiuEHduiBSZ+Un0idprf6wYtQuJTIsk9FSRm/Z5fsED4VrlxyBl5KQVO4YZhz296aZNLYzW7tD&#10;OjJIvWox1SSG/aH6sontsu45I/TQykk706A+GV6nwk78uxyrkVopmLUSBim1RvTocpW4mp69d8kD&#10;urr20M8XBftUoAex9vfFnqrIabhPj8dzUZaADH+lbEbhiGnST/pXVRHV7ETLGCdgZUQLKR/ssZKi&#10;spUqGR6hlO4ZSKEfIjI4yQQeoQE2jmZSVQsm9Y5F2IINQymu3E75EPMPl86/+Xms+TnHqXWigTaT&#10;Ixq7Wx5SWg/54lZLVv8AJ44REY89j6M4/wBnH+8cXLDemUWerHTPPGg+fFVYYNZZtM8xBTRRcfDH&#10;ISBT4SfQu0/1pc8nMCDQ7HuDmc4T6EGNxV2bFXY79n6cVdn/0j1suDs4sojPIDjt4435ZIIHNVp4&#10;7HEpYY3AY1DDo42OW4s0oeYa5RBRNtcywqyKA8bfbif4kI+Xb6MTFzcQNxmHqR/79XqPmMv4IZBc&#10;fTJAMhzbk0ewvU52TehMdjaSHZj/AJDYNguQyh425DxGY5xyid2yJB3Y3rGgRSB7W+tuv7LjceFM&#10;GxXpFKkg+3TIkg80SiwDV/yyAaR7TjJCftQyf3iitf3b+P8ArYOiuVYDnsT3HTKZ4K3HJrIefano&#10;Fxb3U0cMchWNqGNwPUUdq02PzGLKyncGuUkEc2KWSwyxnjIhVh1U9RjLm6t7WFpriRYol6uxoMAF&#10;qSjNC8u655g1KPTNEspb+/l+zBCvIgfzMfsog/mc8c5x5s/NQIHt9I+EdGuX+0f9Re2XRhTCQJfT&#10;v5W/84taTpRi1XzsyapqAo0elISbSE/8WH/d7/8AJL/Wzmk/mi5eVneQs7GrMTuTlgkQo25PfY4Y&#10;YolijRUiQBUjUAKoGwAA2Ayk16KVv3vf9oZLjtIkvAA6Yp8MyH025D2yQZEuwo1Cxcgnj0yZDEh2&#10;Ekkbq3z6imQpgXYe+Q/Lk2o6mb+cEWdsak/zOPsqMysGPqWUB1KFv7tbeLYj1X2Rf4/RnSNQSCZC&#10;kyB1PiK/dl5NndlSBsFkTdWIr18DkL1jy3DyMtoaf8VnMaePuY8KbRsWG4ocJxZspo6keORAY0ux&#10;UW9ko/eqG8RivC7MtppJcEO8e+4B2wWGJgHZ03yh5o8vWthHpwT0BWpkJrybxJzbaXWwA4SKaJ4u&#10;557598i6/quofpWxuxOUTglk44hVG9EPvkpnjiuY/UgdZEO4KmuZkocQuPqaOIx5sS067u9NuxbX&#10;8L20qn4lcEfj0OEN7bMpYEbZhZIOQJAvQNI1CKVEKuD075Kvy9nki06WMdI5T8PYhhWlM1mpmcZE&#10;ouu7U0cNRHgmNpB4n/zkPrGpeWvzF0HzNo0zW+om0Ks/RXWJ/sNSnJWDfEMlFxCrRmaLdP2l7qfD&#10;Nng1Iyx25vjvavZOTSZKP0n6ZPZPyt/NLRvPejCeAi31S3AW/sGPxK1N2X+aM/zDAStvTwyy+jrC&#10;Gb4yQnITKYuwP0zG5NrsfETyHvlkebGTsE3fISqnZRv4AnLcp3phEbOFOuXSltxA+KY0Hywkemu9&#10;HV3f5Ypet6NvHAmxfcj2HTHLKtm2Ioe9RjIkndyBSM8ENN6/tYANK5QqtiidAPvyyLEuxT0I+p2H&#10;cZZ4Y5sOMuxGRYqbda5VMAcmyJLsoykJQdaZHjNLw7uxgJqDlYZF2CLeJpWqxqF7Zfihxc2uc6di&#10;sLP6vAqGA+z4jLIk8VMJAU7BoQM2xG3bLyURhZWs9OoO/SmLemQNsjbd4dKYnjZioPxDseuL26tl&#10;ci5WCJSjzBc28Vs3P7XYA0/VgxFHX78pkXZQg8n8za5cAyFZSka1KBTQ/InE5pd+KsB7VGYGXIT1&#10;dxgwCrp5bqur3NxM4e6FTX4eQ2+YrgGZxTduuYUiHc4IG9gxfUJolT4pQ9T1FP14GeRO25ykyDt8&#10;GlnLySW7vrZPhX429tt/ngeef005HqfsgeOHHEzLtMOkiDQ3Klptvc6rfLByKxL8UxG1EHb5t0GF&#10;7yFKknlK5qo8Mza2d/igIihyZpp+npqEqxRD6vptoo9eVfAfyg/tP/zfgTV9R/RlkEiBkvbg0QD7&#10;VSQKfeaLggASZy+iLCZs0E3/AC/8pxfmD5qNzdKtv5M8vD7BqIpCnxUP+vT1Jm/k+HA1lHb6XbH6&#10;y4aVvjunB+2/8in+Vfs/83ZRIme5cuEQBT0HWZdV83anHDpEBijhIh0tCoCW1uf93MKUDyU5qg/e&#10;P8Kx8Y09XBtpJPdr6tAEI2B+FQvsg+I/7LjkLFtWSdHkxjzPHp3lQJa/vmkDkSXK/vrmSU9WlupP&#10;3MFevCFJnX+fCjX2kvfMGi+W7dVlimY6hq6nYfVbfdFIHZ5uPwftZKcuGF9WqyV3ku6ax8ueaPPt&#10;9M1q1tG2leXZFleZhe3K0lmR5WPKVVZF9Snwp6vHJPdXEsafuIfXuGIpECFAUmhZm7KoyoN44q3e&#10;b6H5etr+4eTUtROmaAob19SkQvJLIql1hgU0M08p/wApVX7T4x5JZZDGChiA+Pi3xA+DfPCFid00&#10;sbDy/pdguosl7HqfNvqL3tupgkWn24UNOTKeNWPJP2cfb28K19MdD9rx+/Gc92rJLdL9c8w6zLFb&#10;vf3MogmHKO1XiOIU/wC+1FI+WCAgUbbnIcRLWKLGLy4M0oX4oxvRWNTQ7/jjWUlSRtXJxlRa5Glk&#10;Yt3kVHbiR38Kb4XaxrEGj2f1m6V5EdvTXj1Hwkltv5OuUa3UCFGNc04hYss7/KT8sY/zC1e+sjP9&#10;TtrKBZ3dVJqxkULGw2+GRfU5UPLCXTYxc361YMCvMPXY7Vr9OZ0MwIiehTkl173tX5lX0vl/yNfz&#10;28LRupSBIgKsnqSemAD7J0ySWzmOFY9wo2r4nxyzPDikZNUZAbfxPmnzGsd/rFzqAYSfWWLBBUiN&#10;QOKpy6HgB2wQkgcmgIp3zFnAx5tgSOaAxopLA17dxhXr4SNYrlftlip7VoMuxE8BH81ID1b8gLy5&#10;ur7UvL87MbL0RcKo39OrcSV9iSD/AK2JaVqfHnasORVwUTuY3FTT/VzHA9W3cyjFlP5t/ltDfx2/&#10;mSKX6tKtq8E81GCi5gI9FnKg8fU+xVvhwY97FCI+asvq15J/KK7H6cuAJF+fpk3AHowS0/L/AFXU&#10;7jUo7C8hvfqEcLRXK/ALiR1rJEKfAWibl8X7WNmtpYj9YsyG5bvD0R/6NlcoDKK5SbMc72Tjyl58&#10;W3ceX/OKv6ER9OG/ZSZ7U9KP3khH/BLjra7huIi0fwup4yRt9pD7jNXk4oyqTJ6DdeW3s+DIVmtp&#10;19S2uYyGjlQ9GVhls4rxJqfDK5HuVXs7ArGS4oF2HzxaJOclP2F3fwAGGO+yJGglPmPUX0jSrq8p&#10;WVF4Wo/nnkPCJR/sjm9UuxkI+2ent2yzId9uiKpLtL0hbXRbeyYcpVSs7nqZWqzt/snOObp7DYYQ&#10;bU2hWidZFXf4SeQ6/hhdNJ9S1zTdSWjK7Np15Xb91dUEbH/jFcLGf9ljmBlj25wPif8AFNeQdU80&#10;yx/SWkavo7jm0kQvrFu6XNqKPxJ/ae2eReP7XprnlT8y9F/QvnrWbBV4xLcvJCO3py/vFp8g1MzY&#10;TEgCOrr8oqRe+eUdTbU/LOm3rmsksCeqa1/eKOL/APDKcjGSa03zYq7Hfs/Tirs//9M8jdJAGU1G&#10;ZOSJjsXY82UGGWF/TkUoy9QcojIBkqoa9evjjScLFVC+H0jMBsf1YlJXexHzwO9meRktn9KXqR1U&#10;n3GZmPVfwyHFFqOOt4otNRUxi21KIXlsPssdpUH+S2ZNQaNxHdJ6T9n6qclLTAi4HiH81Rk6SUrj&#10;y2s8ZudKl+tQDdoekqj3HfB8VyVoQaj7xmLxGJqm3htius+UrLUYysqFJhsJF+Fx9PXCvXvM17Zz&#10;x2+nRsr8PVu7llLJDGTRSP2WLH/gca4peTRKx7kd5J/JjQdVtHk84yRXkLTiLSYVkFvNcMgLOkhW&#10;j8qfsKfjyIeadc1C8JNzKX4/ZUbKPkOmMsYjyYAPZfI3kfyv5T036n5f0+OxhfeVx8Ush8ZJGq7n&#10;6c5tqd67SsKn+mUqWTYVSSmvXfFjbsasxHfFBdgi31CWFgyMVIyQmiyHYe2XmC3cBLtQv/Fiio+k&#10;dsvjMcmwTDsMZI9LmAdoY5FI2cf2ZMTZh2+Gmn67FZxLBHGqQKfsKKfTlsM9Ck30Ql1psNw4kYkS&#10;AUDYP/SNrdD924DfynJiYLHcKcVrLCQD8Q/mGFd+WFcrnyTaNj6ZHr2dhWuUWghdhLcXLGu+RtgX&#10;YGNy1fDAh2LRX8ikUbDbB2SLRPOupac6mOYhR1Q7qcuxZ5QPpa5AIPU9H03U4TDfW6Tp25DcfI9R&#10;k+0vz3pGqKsV4PQmP7Q+yTmxhrIT2nsWk465MSufI9/p0hn0eb1ohv8AVpTRx/qt3+nJz5RjRGuR&#10;GwaJgrKRmH2jACFjlxOPqJ8reKf85JPLPZ6E88bRXMEksUiuKEBgDkmjlaNqjcHZl7EZq8OWWOXE&#10;HW67SY9TjMJvIPK3mfWvLGuW+s6ROYLy3O46q6d0df2lbE7q2AInh3ibr4qfA50GHMMo4hz/AIny&#10;ntPs3JpJmMvp/hk+0vyz/MrRvPWiLeWhEN/CAuoWLH44n8R3MZ/ZbAko2ByeQOuizHAzeNcxj3tw&#10;dilsC0qhfEZZi3LGbsUlctdOa1qaD+GSJJmjo7ByxF7mOPtGN/mcyDz/AKrWBe385ZLII4mk8ATg&#10;bVGLXW3Rdl+jKMw3DdxWSttUZYE5fbI5P/rNucBN1qO+UySFXHxyU3PXwyUJ0xlF2OkmZ6DoBk5z&#10;4kRjTsTJr/HK2TscACN8kAxdj44ubUH34YQtZSp2DYYWQbdczIQ4XHlK3ZlSUS8iopXrgANp6OwT&#10;HGTvkiUwha13CjfBEcbqcrJcqECELcXEPpnl2Bp2ODIxSlcpJdljjQed+a72SQyRwliCdjUk5dxL&#10;Ai/vH49+IO/3Zh55xHMu40WnyzPojxf7l4z5s1OwhPC+vuAj29JHrIT7qDXC2e8jqfRjoT1duv3Z&#10;q8mWN7B6nSdlzqskv82Lz3UvMdmXb6hbCrdZpQKn/Y4EZiTU5QSS7/HgjAbBj0txLKSXbv8AZGwH&#10;0DNkabwVE9MB3cwLca/Cm7ZsdLj4RbsdLjocRZJ5Z0uQp6iJzubsiGBB4E0J+/bA9sOTtcPsEFfk&#10;OwwZDxGvNy5ihXVlHmxzp2kW2gacedzqEn1cMvV2NBNJ9J/dr/xXhKZBcag+oS1bixS2QdeR+EMO&#10;9R+zktUaqA5RXTwv1PXtG0L9BeSrLyvp5SAyRmfVbtwOIQD1HBLfD8RCs/qfAsafH8PwMvOsEJV7&#10;9AxkB9OJd1jA/aYjq3h/LlWOQlzb5SMeQQdm2u3LXFr5NlWOOwdWvdSuT++vJHAdooFfdYuJDSSt&#10;+8m/yY1VMbb3qafMJOVbdj8THt9GQzYjE7cmBqYRes+XP8daDLp88PoaxGOSRmgPNa0q3ZTkR8qX&#10;11rH5lazrSymKwSI2ZiBblK6NSPiPBEHJv2eT5HKeTVE1KxyTXzN5Yt/Kn5Q6X5dhtVvJISjzXMw&#10;j9KKRiZZ53aT7I5Myx8R6jfYw28yalro1220PStNmZJhWW5dWNuVb7UhdTRvT+yEdlwiBq20yCXe&#10;RZvJreXLvzZ5n1i1a9gl4QpxSF7JIR8MMMTqWWSenNnjXlKv2GyYaVpsdvECFUvTiSoAHvUDbrkJ&#10;S3WUhe7yH81PzAn1e+FqrTQWKkSxiepfk6/C6cuTqvpn4eH2/tNg87Hke2wyFW0ZCCASwF7yoCRM&#10;eDDlR9mY9Knc5lIIxMaaAgJZGDnYlian2y+Pjt4b4L7k1bfqoFWi8mf7RPbA86JVZOPqMgZBGaFK&#10;OKEkHvTIHTDLMX/CzHcznyb5q1LQtJvNIikOnRau0NwdUiLC4UW/KkSce0hatcKYNNFtemUIBGsT&#10;MijYBhmfEAEcLHZnGu/mCfM3kf8ARMt0739xqNtZ3M8lPUa3lYty/wBf4OBw2tHDKJCvAFd6nf5+&#10;2U5CZIoc3lXmzThZTyaTBcC9eG6ZE+roVRW/kLMOcz0NPhf00xRuSgMpFG3Vh0IwxIPNACTxKjNJ&#10;BPG6zwkiWBgQ6MpoRQ7jr0OE2tyEpGsg4lSxjTq1T+0QO1MyaiImucmQD2L8iNMjivb+6sWeZJY4&#10;1vr1V4wAIeQtEZvieQN8crJ8Pw8MU8u24MU1yyV5FViJ7BRuRmAb4+e1Keat/wA5E+ZWtrfS/LVv&#10;LwnYveX/ABJ2Vj8EZoe/Whwc1sk4ct9viVDe2ZMp8JFNsclF5to3m/UtLSGOHk2nxXSXc9qp4szI&#10;BtyHbbHx2whjVFNaAVU5WMgKidqWs+apPMGqTXV3EsayO7RTjZ1B6BvFVwv1G1IIvrVhHOKB+VeL&#10;rXdXp+Bw5sYyRIl9X8LdGXR6N+UPnm+tb9PKOqxte6Pd8mtghHqW8lOQkhrsyPTeP/gcVB3qe/bN&#10;KQ2U9LLKsXwmgrWpwXvHaDf47g0H+oOuTxbXJgdzbDNcprHnC002Pe00ZBe3ngbiSohT/YLV8oFP&#10;A5EG011Rtwjhjwou+xr/AAy2JC0ruPxyeMjqxvvQN1AWmU0JqaU9x13wt1eA3Gn3EI6shMdOodfi&#10;Q/8ABAZfjIMq71I2T/y8TZ39rdt9iGRWlVdm4H4JAPnG7rnA/wDnIZEl83WGpIvEahp0EjU/nWob&#10;8cnphUAO63X5xuHq35a272ehXOnMajT764tkoagKjDp9+csy9oZZmxV2O/Z+nFXZ/9QbCYpkE9lK&#10;Crb7GqnNj43SQc44yNw9IvI7i2f6nq9uSV6Mwow9wf2sWS7+LhMPTcd+xyEsIO8VE+9BzaUwjMlo&#10;3rw96fbX5jFtvv6ZQQ2WhF5A0+/NilepqPlmrQ+2IYhsqGT3HfGuiOCrjkp7HJQmYmwsgDzXRPJE&#10;6yQs0Uq9HU0OBDb3FvvbNzj7wN/A5mRzRyCp82vhMdxyTP65Z6h8OpIY5+gvoh/xNcWt2g1C3ltp&#10;wUhukktZ1ruokHE9PA/EMx8+IwNA/Uz2nEpN5qs7nTIBeW/Ge60eaDVrNv2XFs3M0r3eLmucla6n&#10;MVzp93/x0dOka3nr1bgeKv8A7IDIQnxxcaBsPcLC4gurSG8tyGt7mNZomHdZFDA/cciepQkSE5XI&#10;JIRGFb1ByLF2J88KHZfM4FdjlmINAa42gh2DrK8niasbUB6r2P0ZMSLDjIdhrHd+otfsnuK5aC3C&#10;duyvrMqGqn6ckzdgiPXZePCX419+uS4lt1MQuZYplqhofDIkIu3YTXCEH38Mgwp2A3BrjSHZQffA&#10;rsVSU+OC2Eg7BMNyymobDxNRDslvlnz9q+jzK0Ep49DG26kfLJjIarmO5x8kb2KSeavJnlvzVpza&#10;frtkl3bk1QnZ0b+ZHHxKc635b/NTQ9S4RXo+pzmg5dUJ/hkDhjLl6XX5McojZ8/edv8AnF3V7EyX&#10;XlS6/SNtu31C4IS4X2R/sSf7LjktfWoI0DwOssTjqDVWGZEBLDuHV6rs8aocMwk35beX/NXljzCl&#10;4qS2N/CeE9tKCvJa7oyn7QPjjI7i3uoi8JqB9pO65scWYZI2Ob5x2n2Xk0eXhkPT/DJ9T6PqkeoW&#10;iTBfTlp+8iPVT/TAstV+WUT2cSKOxSxYCWRv5EJ+/bJ6c+o/0QjKNnYpZIHuFJ7bn6MsxC5MZ7Bp&#10;umGlp9iSc960+nYZk8/ixx7XLuCHuqu0UA/barf6q74WXG8hJ3yjJuUQ5InEeJ5Dw65VTZbsaen0&#10;5EhLstNhU4YlBdl0FffCeaHY9V3/AAyQQS7DCGEKvie5zMhERDjylbsWrQZJDsoEt2xSC10wVDEx&#10;7b5VKTmYcRKA1LULW1iaSeRY40FWdjQAYtWOIfGat/KOuYeXVRj5u80nZWSf9F5P5z/O7QLD1YNO&#10;b6/OAd4/7sH3auIS3khBCfADsab/AK81mXVTl/Ren0nZWGHMcZeI+aPzJ8zazzVphaW7V/cwe/8A&#10;l/awExJapJPzzDL0OIAcgwS4Z3cszFz4sSSfvyjkS5OMIdumVgcpROJXD8ImINCdh8zluCHFPyDZ&#10;jFyA70dodp9a1SFCvJIyZXHiE3A+/C6UVKx12PxP8hmwmeEUHd4odHpHliHi1zqbKAIF9G1RRQB5&#10;K7qBt8C/8SxmozCDSmYfakBY06+AH30yGn3mT/NDHIeIk/5q7yrYNrP5pxxSAGHSvSt0DbhZJD8b&#10;U9l9VsA6TapNKzK4HoAQch1V6fEK/wA9Dv8AyZi5chJ3bgeGID0z8wPMCaXpyQvD9Znuy+oTWTGs&#10;bRKaRGVe8CyBEWL7Msi/H8KY3zFeWNqVJcoygIAp7dhx3NT2VfibJRNBN96G/JnT/MF/ps892wnh&#10;uJpJ5JZUqzzOeTlHFA3xfaZ/3cf2UyDJfan5n1yKw0xydNgcDUboBRDFQ1IL7o81PhjhTnw+3JlG&#10;TML4WrxAZVF6zMdL8saTPqEkVblUb0lrydzSvEE9FJ+03w5KtAt9StGjtgqx2HqzsZ2JDk8yFVVH&#10;/DFsy5AA0WMSN2C+e9Q8v6la32p24bUPMEFlbsdJjoQpkjWVXYsKB+B/d0yXxIFi4VC+NcrkKOwa&#10;vG+b5h1rW5b/AFJr1lb1oxwhQL9lR236U/axdQNwGouUSKjJXRKJ7+QEPJHzmb+7LV2+jHAA/LI2&#10;xmo3DNER8YM7fE9P2a9sviB9GC2KHEkjEryPxH4voxrE0AHU9/DCEg0ibYRjk8gLBKUjG3Op6Dww&#10;HdXMVtGZJP7laerIdgo6kk9snkB4Tw/U26aUZk29B/LzQIvMfmG0gvk42gRntLUNvMy7LCm/Lrgg&#10;IkwEin4GG1DsVOCMzEV1YSG7E9R56NqN3pzhoWinJ9MirJIj/C3jVMSYSKjcQC6/D8Ww6dffL+IE&#10;hIG6K0+zt727t5Lx2S0unElbNfWmY8iGVaHlCxb7PLIvdea9H05JLU6nAboGhUyBViLezdSe2SMR&#10;fEyMepe92X5Y6l5s1K01HUfLx0rSIRF6/wBZCm/1ARD92svBjwiHV2dvUkxTTdMutQC3fqE28m4k&#10;NSGHivtlcpsJGkf52/Mzyp5JjfRooY5dVgWiWFsqqIqioEvH4Qe/82StYo4IVjjFFQUXKY82AfL+&#10;qapqev6zc6pqD87m6k5P3Ar0QeyjIr5p84R6FdadbRencTXMga6s05PdLbKavPHEoJkCKG2+1/Lm&#10;RkiSL6t0oUP6T1X8qfynt/NGna5dalb3MTWts40i7EiRWL3RSixyufi9RJGjan2eP2sOTrVvJZi9&#10;sJoruGVTLC6k8JEBoaHtxPX9pcpjUh3FshjBCXaR+VM6a5Hpmu2VzBAkkNrdCIp6tvczqXhYiv7x&#10;HC8Ruqvy+FvhxCDzNoNwLr/Skjlgma2vLWb92wlQfEBy+0tPiVh9rAJEGpfwhPh0NuaYN+TXnm0j&#10;sxp1q13aS/6VpWr2h5NGkh5w+sBvG2/H9rg/+TgmK3eO4WCv7qY/unPb2J/VmPqMVjji2A7Mm0Lz&#10;5Dd6NdzamPS1TSYydRgpQyhNlljUf78b4XUftYvJKksxZKGFBwjpuKDYn78olGgI9VAUvLmnX1lp&#10;c13qSGPVNVla8vEbZlMn2I9+nBKZZpSoPzr1yIiVIV5LkM7fFQk0FcSllIU7/a8ffJiI59yKpFWk&#10;DyMik1Falj4d8QuQYpQhYNsGDDockRQBVHeWLpNUt7hjCbeSCV7eWNjy3X7JB22dTyzhH/OQUSpd&#10;aBT9m3nQD/JWao/Xl+LvcDUjcPWfIchePUzSgNwjGn8xgTl9PLOR5a4zKcrFXY79n6cVdn//1eT6&#10;J5q1LSZKwSkx94zuDlonXuc6MyH0/qOl2GowGC8hWVO1eo9weozpeg+dNI1lBDNSG5OxR+59jlsJ&#10;dRs2cIkGB6z5K1TTHN1pbtPCtTxH94o9x+3h2Y54PihPqR/yHrT2zJiYz2ltJqqQ9yQJPY3tVul+&#10;r3H+/VFAT/lr2xWG5ikqK0YdVPXKJ4SPczErUbrT7i2AZlrGekq7qcVPjlPVnSipJ+fhlA4VboD0&#10;2b/PbKJA3x5IOxXxLUfEN+hwLbsIr+VK050lT598yp3LFE9YsYDhkQj7+FbvRbdmAb0w9pOD3Uiq&#10;/gc5x+Zlk2l+b49WQf6NqcQeYDoWX4JR+CvmF9Mq73HlHhkQyj8pNUW58q/o4kmXRZnsCGNW9NKN&#10;CT/zzZV/2ORzVbNWHNPiVt1YdCD3zIIUs2yN3ERDHbKZCkEOwI6GuBi7GfFQgdcCux0MRBqcQEAO&#10;wXFRKnt1yQDCQdgmK/ij+MnlsaAddsmDSjZ2C4S8kCyMKMd2A/ty0bt1uxKRR8jituxEsynI2xdl&#10;M4YUPXG7UydiEkPcYo4g7A7xHIpdiZ5Lirsckpp1wNZDsXjmwNUg7BcF4yH4TTvhtpnB2STRPOuq&#10;aeQqSkx9DG26nJA1yceUSOSFvtLsL5QLqFZCPsuR8Q+R65PPL/n22e4SVW9Kbo8Z+yw8MMJGMuKL&#10;hdo6bHq8Rx5B/Vn/ADEHFpMlkQ1q3MD9k9f7c6ZbS2l/Zrc2/wAUb9V7qfA5ucZjkjYfJNfocmky&#10;8E/9MmME6yr04uPtJ3BxtrBR51BrWM/ryrFCjL3OLKVgKuO080jmlPUDh9+HTdSnKGj4YY3EiwWi&#10;R9C24zKMhHdgQeADv9SHi+O8lkrtGBGB7/aOFhcManvmNxWkRROWlDt+OSiguxpQV26DIcO6bdlO&#10;vhuMBHckF2NJI6YLS7FrdGdwPpJyzELLCZoOwyqFGZrjB2KRwPJ7YDMBux4TJQur22tkLzOFAwdB&#10;ZKKFsx5ZLdnh0YHNg/mb8xZLeJ00+L4+gkf+ABxacBEoopXrmDqZGne6PFG3h3nPzDrWpSsb26eU&#10;A7Kxoq/ICmF8rb5rJPS4IvPL6QhtziDE5WXNgEtlYn6cTPXIFyolBSA75WBtjJSZMqmCm8ZVhjwL&#10;eneNfmTmdo48y52h9Ur7k98swBI7y470WJP1n+GAAS0krDtsPoyzNLcB32H6XpWlWQg0bTYnqPWb&#10;15v9maj/AIQDEfMTskCqm7KI1Ue5av8ADI4jWMlx4j7S1+RFuLvzBPeSn93eXd9LK5JDenDAUG/s&#10;Z8T1DUNJ8t6G89wwtrDTo2nkoKku5+Iiv2pJZG2/mbMKND3ybzwxFlH2mlat5x8x3s5/0iTV7oWy&#10;hjw9O1j5Oka0/u41iRGPH7Ef/Fkmc90a21Pzkp1fVFey0e6qbWxjY+tPGSf7yUfFHC37XD95P/N6&#10;fw4jiyS4R9Libzsn6XuN3eaV5S0mGwt2WSa2RVLEBUTiAFpGvwqoH2EH2P8AWyfabZ29hDFbWsMc&#10;cMQ4w20S8I0+QGZMdEI8m7FkiNuUXmfmXza2qxz/AF6WS3s+JWS6YrUr4AGnHBunRxtDNHIQViuJ&#10;KDv8Z5D9eDLxXTVjFE0wnzffXtrqWnappDuLnVdKtWDkD02jgiMLcqbt/d74ZiGlOPSlKE4xy0Kc&#10;TNpwZcTyu81e5naVpQod5C/IKFIr9qlN9/fLMwjU1Hwjw3OQMLZhBW9jJf3KxpIqTyGitIwRD41Y&#10;7LiiyVFe1MqlCjSbQ01qschQikgPT2OYTKTTv2GE4jzRxhprKRaMOnc5mNdhg5c0TFil0ApKtW2J&#10;opPRa9SRiQaCd5LZkjntlrDfRndld05IpHT4gfirmLlnI5AIEA/xRl/NbsUQB5s90fRLHTPLcmv6&#10;g+oWOvzMt15P1a1eMQSJA3F5OJPqKqt/kq2KqkIjWJRxRFARBsABsAKZeOdrI7sMvLzVm1CTV5Lh&#10;7m8mdmurmTdmd/tEnvzxK6nigjX1WFJDxB98txxvfubcQs33Jl5R0HU/MOsSLpFvSWyjF1Mi7Lxj&#10;I2PvI3w5zLS/ylnl/MO58w6tfobZnLwWqxB3cBQFDc/gXZev2sGrBIuHeynD1md7PpfWfz/0az8l&#10;JNodhJfTrbCOcK/px201ODKWPxtwc/s51QR/Cqp06DwAynjA5tE93y/dz3Wp6hd6lKqBnUzTAE8R&#10;UU3LHkSf+CxKb7QAOXYyeG0QlSpp8dpDczxg+tbFQyMRQ1IG6/6pOcV/OS7u7XW4NT0S5ePVfLRS&#10;6kXjSSOK6pxkifrLbBx6ci/7raT+VslkqUOGTLPKwN/VF9W/kSjzeT4m1O2gK6kGgM0TkrKbRjEo&#10;uYacIroxj7af3yorv8f2p1YaRcw/lQItDkZtS1TTpNVt2Yq3Ge+q0iRt/IrclX9pcwNBlOTJMz/n&#10;HGP8z+Jlivhsc5MV/MO7s0/OTQNS1CMQaNb3cOm6jIzmNOUbmS1eUgj4Q7B15fD8Oc2g1T0bKHXZ&#10;qLqNtfW1rf8AP95zYLRDP+zwkUPF6yryb4Gf7GZ+SzAgtsslDf6ntkgt4br9CKjQxXVrPLDIuypx&#10;dVdVHX/dquozsmmavBc3cNjOypLeRzz2ak1IaHiZIH/4uXllJmYASr03GHD/AL/+qyyEA3yt82/m&#10;R+XU9rZXmt6XJKtxoqrDqrGNo/rKSlmjuICtVaLjwRj/ADYpDH9TujbkUt5iWh/yX6sv8cdXj4vX&#10;FsBtMPLnmsebPK3q3D11vTAsN/2MkVOMU/4cJP8AKwVXMdSgyrs2/wBFPbAdw1ZQo3HWnvieTE8m&#10;W6Haqtt60q/F2PtTfG6kqxTxKD8RjBcHtU4DK8YtbWeQGN1JrUwAa1S89OJ6UDFIwG39jtnBv+cg&#10;Z+Wt6RD3jtGYj/XkP9MyMXJwNXzD1zyTCqafcuF4mS4av+xRQM5ScscVkOVirsd+z9OKuz//1uFc&#10;6Vyezk2+qctLhkYMpIYdCOuISD3OyZeXPzHvrErb31bi22FT9tRloyd+7fHKK3SLXfKGmapylVfq&#10;12f93xgfF/rr+1nRbHUdJ1mETWcoZ9uho4PuMvhMx5bxTPH1DB7zTta0GUxzx87Rj9vdomHz/ZPz&#10;wR69xbkJMOcfaReo+eT4IZNxtJgJkc1E2VpeLzs39Kf9q2fof9U4JSSOReUbArmPOBjzZ8VoB4Jo&#10;ZWimQxydgRl0FK12yBVylqUIOx+LAl63pvDcU/u24t/qvmVphYMO9rybG0z0xTNFd2QO80fqRf8A&#10;GSPf9WEv5k6WL/ygblBym02QS7dfTf4W/hmHmvby9KNQOUv81D/l7qA0z8wrixb4bfX7X1Ix2+s2&#10;u5/4KNm/4HOceX2F5C2nMf38YZ7cfzJ+0o/yly7B6hTV0euSSLGAzGi9Cew98Aatpjxs1VofDJSi&#10;xBteCDhDLEVOUyitOxJEqa5EBXY6RJAvw9clSuxiTkjiw4uOgOEMSHYnFGTLVvsmoxpjLZ2S0Iph&#10;Vl3UqCMyWZdgOdeuRKuwBJUHKyrsRZh/bgQ7KEpX3GHiYEOy6o29cbRxU7GPED74CE8TsQaMjFNu&#10;xvIrkUU7HpNviwlF2CIZCTiBu1Si7JBo8ypIvzywOHkjbs695Q1W4swHWrwMAJouxXxHuMvhM45A&#10;j/OdL2h2ZDVYjCX1j+7l/vUp1O4+rXEcqni7Gnz+eTt5IvqjXMB5Ry8eLDrTuM2ZmOEyj1fLM2mn&#10;iycE+cUxguEnjV0OzdvDG2YUwKoH25d/kBkcFcP+c05Tv8FU4rrLsblIl/YQbDK88iTTcQPkhrDe&#10;FpP9+O7/AEE0GAeL+GVm2NhE4+NiBQ99snGfRiXZfLiK5LipFOxykf25KPJXZRjHUd8TFbdg61ty&#10;qin2j1PhmTjhwhqlci0SAKnB0USLudz44TJuxwAUJpH4kA8cFxZUXOxsd1pgI3qSTTcnBKDbKi5s&#10;A8r16espKk/CdgMqcAoflmPnFhztPKiwnzAkUgLU5V6n3OFky0bxzVTD02nnYYBqEISRqb18cQYV&#10;OVlz4lLZVoetPDGkZEtoKg0YO9OuMOLYCpEAE982BbaAwHegh1bxBFPlmfpSCCHbdlzO8Qn2gFZL&#10;Oa3C0dJFfl4+oKdP8njhfC23+san78ry7l6SP009Vu4Fjt0BApFGUUDr8MdP4Zesxl5KAf7sj+7f&#10;DD6HGj0SL8lbgQWto5alYNTNetXLQAZCvNSp5s1+LyyZFGk2BW81da/FIQaxxL/rV6/yf6y5jSG3&#10;LdtyREiI/wCmey+SNETyj5Xk1uZBJqWokR2ahamNCPtMP55OPqy/5PBP2MPPUkjdUSMLCAEhgjFN&#10;l2VVH8qjNpptNHh2cXLMA0hrsWt1DK8lwPrSfHcXU7VRA25Lnozn+TDK2lipxY8XP2wvYeHLMs4K&#10;caUyeTzPzTpmrvIbqGH6xaQ/FbSy0pI/+/BB9mg/ZZ8cjrHqEsQbj9aT1Yz1HKMcD/xrmHMgEEts&#10;bABKCezub3yNZaiy+rJ5du5LLUYmqHa2u5BcJSlKBqypgS881aPpF5Y6bqWqqmo3hWOGD7TsW+yz&#10;BR8CsdgWyjJjAG/1NviAmlWx8mz+al1XUPLvlCGPRIizQyyuIwFTqiPIf3rqN2yQRyxSwh4nWRTW&#10;kimvTY7jvXMaJN+THIB16PN9f0SSy1Wa21C2ewljCk2zKakMAy/Qy/Ev82WrNx36ZmeDH4uplqZX&#10;QQEljbeJLHp4/dmQrWo6nvkMkTGLISMyAVtxZyww7ikYIqvU79K4rFNbtMY+QV0Xdf65r8gmB/Oc&#10;8BFz6LdrpkOrSWzrpTsbdbtVHxSAdlJ5N88UgghjmnlaV5mkIVYyQI4yPBR+1/lNmsOMzycV/wBa&#10;LknPERoCmY6p5tvdO8hadoMHl1NKQwUt9Z+GWe6aQks/qmvCFqsZI/2m+H9nGXDwwj1XYItRVj2J&#10;NAPpzaQltTVGzs8/0TTdV1jUk0qxiN1ezBykcdAOEalpGYn7KogLcsItXvlS6W0A9a5keqwcakAC&#10;lR49cyTQhZ/iDlxAEbPKnt/5P+XXm0KLW53GmaJZ2kgl1b1lhWZnlBcP+0qKqcEZx/qYfQxKkcZY&#10;fvFUAk9a0zEMiXGMyS8W8weYL661nUvq1xTTprmR44IqLCU5ngQoAX7OCYZURWDCtRQfdmJmwylK&#10;JHTmwMtl2ma1YW+lalp91D6puwphk2+B1BocBSGQyrwUFQfjJO/zGbSPDwmz6v4WFhDaebJbSU3E&#10;0kdwqE23BQVZh+y2/IV/ZpnM/wA3NMivtY0GzSArf36Xdra3wPGNnCh4raZejRySDv8AZyEyBHiP&#10;e5EpCQBr1SfRv/OL+sSNpHmGRrisNs9rLNp53KuVYSXCf6yKq/8APPN+QB1x/KF9b3xkit7G+WOx&#10;5CjgFS80QJHxQ8x0H2XbNcdtRQ6x4pf1r+r+u0YJSBromX/OS13ottYWJkt4bq9u4p0MbnrGyhFm&#10;FN/UgZ+cbf6y4Ik8ryxfmbcwpYJceXPMdqf0utABb3EALxzR1BHqh/jXb4v3mZ2siZRjkid4+n/p&#10;Jy5g3xfwn6lvlnzyP+VM2Wsz3v8AuZ8vycLCQtVpxHJ6aQyUq3CVCsMv+wbGXWly2vmqy0rTZfS1&#10;G4vRO81KKslwERHP+RSE8/8AWyWcxhilKQ2kP9jFOWILL/LnmTTdY8j3fmu5gkfRzYssttIQ7mOI&#10;SPMNwo5Mz8f+ea5P5ib61ZyAlwjFZAN+EsZofx/4XDgr6CiEqNPmsTDyV56Wa1c3GiXSrLCx29fT&#10;rsVWv+UFP/IxMZ6wMHqHZqfEP8odRmHOJjIgtp2ej2tlHJdBYH9RZCPRcdGRt1Yf7E4nYRetcBn+&#10;yByf6N8pmb2DG9k281alHo3l+4lT7ar6VuvdnOyj5s5wtvrr1r2SXsx+H5A7Zbl5V/NTJkPkbQm0&#10;nytaWTD9/wAfUnY95pfjdj/sjkbvV8t6tqN7ba9p0F3FbtHb2kkyjmPg5ykOPipyfMbMckJAxPpp&#10;xslXuzXSdPvhpMUtncPDPK7zPSjKQTxUcWBH2VxkP5D/AJbalE93ClzCqS8GjhmPGjLyX7QY5LS6&#10;qU5GMhvw8TTLEHnf5x/nD548hHTFs7Kyuo79JA010JFYSxmpACMqkcTiV5/zjd5ImA+q3l7anavx&#10;pJt/slGZviMTjDANO/5y687RrXUPLtjdrUgvbyywkfQ3q4v/ANC6eQfqfoc7z1q/71+oOf8AwPHh&#10;TI8a+EFP/ocDzj9b5/oCx+r9PqvKb1Ov+/en/JLP/9fgn05Nyn1TlggYq7NyP9uFNuwVp+rXthcC&#10;a2laJwa1U/rGSiSDYZxmY8lksMc0bRyoHjYUZWFQR7g50fy3+ZttchLfVqRSnb1x9k/MZMSB8pNo&#10;kJMS1jyKhBl0shD1+rOfhr/kN+zkwEUcircWUoAfdSpqjDMiOc1wyHEGBxkcmPG4mhdrLVYS6r0D&#10;DjIvyPcY+O9owjuF9J+gP7J+nBPTWLgUDJ0KhNpbFPWsW+swdWA2dfmO+L3ESzQvH15rt88qxyMJ&#10;AspC4lDWk7211FONvTcFq7bdCD9GNso0v9PktJqFbmJoJQfEgjJ6rHuR/ORXHCkF5n/3Eapb6tAp&#10;J0u6ivEp3gc0cfLgzZwe5+t6LrNUqtzZTbV7shpT/ZZhY8hiQXFB6vaVaC6tgykSQToGVh0ZHFQR&#10;9BzoTw6brunQ3qKFEy8gR1Vu6n5HNxUcgtBFFKbaa6sJmtnJkjX7PLrTsQchWueWri2ZmVeSdmHT&#10;MWeMhQU3hmjkFVP0d8IEtWAO24O+VCNMlTHG3bww0guxGW1qCSv04OFi7GQxKJFDAFf1e+GIteYd&#10;kjsYXFmK/ZqePuMuAREbOxC5j640ydhXMlCcrkFdgRzTI0rsTLYEU7KD742gh2PEtO+LWY9zseCr&#10;Dfrg4mFl2MaAncCowshN2BjEeXt3GRpnbsEJFKzqQeKjrhrdrNOwzgmKMCDvlhaJwt2dU/LTzRo8&#10;4bTNRkEFzJQW8jbI1P2ScyMRiRRdTr8eQR4ofw/Uxbzvp+rSxw3lgpkW3qZoV+2Qf2lHencZ0y1t&#10;5bIPE3xW0v0geDDLcYOM0fpLyPa+nGrjxAVmj+OFKPLHm+OOVYbgkRuaE+B+WD7WIobdOoqxBHfM&#10;3HHhAeInE8RB52z4upjLqagioI77Ypf3FqtyxVecnQnAZiPT1Mso4jtyUdPSVLONJRRgOnt2wLJd&#10;r0KZGefyaxi80RjRPG3VaHI+LE8wngIdijRxMvv1GWcIIYCRDsbJGADglCuSYydj7IIz/FvvsMOC&#10;lm49MFuWjkqv2TuRmTTXdNUqN8FxGqgjvkC5OM2h7gAbYLi6ZVJzsTGNdIKuPAYJT/MZVIufjjby&#10;TzBfQQyODvuQfbAd1q2mwTm2luokueJf0WdQwVepIrtlEzewdlp9JkkOIRkY+5js+ka1eaf9es7G&#10;e4spJFhSdU+EyOeKqpNKkk4CivrK9QyWk8c6dzGwanzA3Ga/NjlHm7zDjMPqBixDzXoGuaNcLFq9&#10;jNYPJX0xMtA3+q26t9+URmO5sSxuQUPTrtiZ64G8IZ9tjlEZFsBUyoJythirRNBQbnAGoOpdU7qC&#10;T9OZ2lFAl3PZkCLkn3liCQQvcn+6llVENQa+n9rbr3wDANt+u1MqnzelAeraiWpGFPEGu53oSKfx&#10;xTV1JSdq8TwVg3gTsD9Fcsw7gD3uJXpB7iwz8rXdDpkK7+nf3lrJHt8XNElC/wCy9FlyM+SrF49J&#10;TUbi3/07VyJ3H7fp04RBj4lV5t/r5hQkSS3YpVcjze3fmNrcE99PBHfLa2mjB/rLsAI1p8b7DuoY&#10;Div2+OHU9qY5GIYBm+3J4/5Kf5Izp+zyDj/pOr1Z9W/+lYNonmKPUIFSSFjAh52Vk27hR9m4uf5p&#10;pAeXD9hcK9X1ey0q2WS4DO8rena2sI5TzyUrwjXuf5j9lP28lmzRxjdhjjbINH0m/wBbuylsT8Px&#10;XFxLX0o1r1avh+yv2sgmofmNdWFyIbt1bWUlaU2sFHh0+3A4cJX/AN3Sb85afZzRS1XFL1OQJAGi&#10;9EsPy+0Nra4s3t0l029hVL6Rqh7uQMHVzQ/AqU+Cn82EmoWGs+edQt9c0pYrLzFYuttqCK1AJI2+&#10;C4VjXbjk6lmO31xZTPFRG0oo2wtdG8m6MdNlmb9FKZDZxSDmVRviMAp9oAk8c6p5N8zaVe3U/lyw&#10;f159Ft4/rdwAQryFuMpHv6lWP+tkJREJcMj6mvNljD6ju8M/OPyPf2kL+cJ5CW1e8Ki2YKfq8Rjr&#10;bgMD/InHjT4Mlfxmqg0p49MtOUQLWcUZbvJYoIV/fSgy70+HrX2OF2oeYNO0t0S6es8nwpEBVmJ8&#10;B4ZLLMEW1nSE73szHyt+U/mzznF6+nrFb6X3u52IVd9/shizDwGFl5qZvoJrEzSaZLd/Cl5bAGZB&#10;UH4S4K8yPhyjJDJMUOrbDNAjY3T0az/KKz0KWx1hZJPMEOjIWj0y+kSK1M1CA/EBqIleS8lb/KyS&#10;aW1UZfrTT1I4iQUcBVpUig+Jv2s10dMYEkhjlN1W4eWfnDqV1Pb6VYrpEekafbrM7m3PqW7zSytI&#10;ESVWZOCBvgX4G+LAfme8gtNOjuZAZBDKrpbjrIVrt/HMvBG79zl4BVhr/nH7R9S1DztqOnWqiE3G&#10;l3Fvc6kRVrNZQBzjHQyOf3fHI15Rn1S58xNrF+eNlNJL9XLEbSSCiog699zg1EbG3KLfklYp7L+b&#10;um6Xpf5TXnkTy4nrahY2Ns08Ea0K2luwZ5pmpw+JUd+LNyf9nJ+Wp1PTqMoEbcaw+Soowa0AKEUV&#10;ug98yuGJpvtvjKNc2C2WP0ogXBBY0U9vc5W3Go74fJYw2psu3q8DT4ahadK4Xa9pttqFnFBOnLjM&#10;kkUgoGicVHqKT3UE7ZKO4Ll4OZ8mefkz5ovPL/m+TUIbgRBbC5FxbshkW6VQGSDipG7OBST/AHXh&#10;Jov6ZsPMGi6TwB082c8d/wASSitbrVGXb4ZGcq/+q7rlOpx8ERIfUZf7FsyyHACBu9Z8/wCp+TvN&#10;X5Zaz5glMovLe4S50m5dPTlrdkL6PuqUeGanwepB6mHlxpMM93YX0ksiXtlzVJYzQOsgo6Ov2WWl&#10;P9XLCOIEfw3xNfPk8s8v+f59NbWbLStMt5tD1qKFrrTrrkyQSxqB60TKQytz/wBi3wcvs4SfU7Of&#10;8xEWFH+sW8QvLuWponFCsY/2VPs5HU/3cQf4/SsjuHqXl7zJqGl/842X885iNuskun6WoX+8ilm+&#10;ItT9r4pd8O1kePXpLU7RX0JnjP8AxdGQrD6VIbJznUYy/m+lEx1DzaCwj1/8qZL+Orah5VvjbSAf&#10;FWwux6sXvxil9RMQvgFYqv7Zq6+B7/fktSRsW8mxuzX8orq+vdPT14m9K0UxQXDUowrsB7puMUlk&#10;+p6Q7kUmuPhUnsua/BG5cXSLEd6b38beYvzC07R1HOx0v/Tb4joWU0iQ/wCy+LIxLdLHRi3FUBLE&#10;9AAKk5ZV35qer123s2ccVG5oAffIDrH5keU9Yu0dLsW3oxrCodHUNw/bLAUq2W8HpA7nEnliU18s&#10;6BJosF5G11JdNe3ct63qH4YvVp+5iH7MScfhyf8A5U6zp1xZX8MV/DPzkjeILKpYkAqfhJr0OYow&#10;cOUSH83hY7W8b/5y40m/1Dy9oT2dlPdNa3MzzmCJ5BHG0YHJ2UELuP2sntHHUZlFk+Vq2ytxcvA4&#10;7HqDXw646u1N/nka8kK3rSV/3sHGn2t+XjTP/9DgVaZNyCX1Tm5YodmrhtNuze+Fbdm5YE8TsPfL&#10;/nDVtGlAikMlv+1A+4I9smJnk3Qynqg9S0iw1GL07qMPT7L9GU+xzp2hectF12P0nKxXJHxQSbVP&#10;+TlkJUfS2GImGGan5V1PS3NzYu00S7812kA/ygOo+WHAhubduVuxePvE3UfLMjxYz2ntJrIlFLmn&#10;srxKXi+hP0FygopP+UubTrofXZUUFeREiqdiD3GW6nH6AR0Y4Zi6U9f0xn0m3aVllHFreSRTUOv7&#10;BOc5/NfSRBrhvYx+6vUEv+zHwvmnyCpNUo0SGT/ljqUl35VhtpyPrOmu9nIPaM1jPy9MriH5dahy&#10;iudObrHSaI+IY0YU+eZ+kldgsasJ7qkR/dygbA0bbf2yTXIBBBAIPUHM0tay2JG4NPAjIzqWiQMx&#10;kgoj9WXscxpY65M4lMEeoFeuFMmnuh3A+dcqpV+Bn4x9aE+GAlFOwJJLDyqUUkd6ZHZkYh2CINVk&#10;Wi05J/L/AEyQkpdghpI51+HZvA5YCCh2F10lN8EkuwulXKypdgZ1IO2RKHYmX9sjauzB8bYkOx8b&#10;nlv0OLXKLsGKadMsjyanZRi+KvjiQzdinA8aDb3xIUuxsiMd1JRx0wUxdjoZp0YBjuOjD2xDXONu&#10;pnaPyy/MBp9Km0/VbgO1uB9Wd/tFf5a5mwmOGpPOdpaK5CUB6v4mIeaPKAubuK90+ILLIxFyq7Ak&#10;9H/5qyb2OuRq0bHaImsTN+yff2yOLVVQPJ5ntbsc5B4kB+8j9Uf5yP0KWe0DaddsG4bK9agV7VOP&#10;W/8AWupY5VEcoPIpWoIP7S+K5LxrkQRu8rPAQARyT9RQAeGCCBUkbjwy1pby1AA8clEBiXY8b99h&#10;4ZIBDsY7ydK5AmXJIAdl2ZZZwOhw4CeJOQCnYbTrVAw6jNgHHPe0OtMEW7AqAOuRkG/Cb2Q90OKs&#10;5ICgVJOB9e80eX/Ldj9d1q9jtIT/AHasaySEfsxoPic/6uYuXKI83f8AZ3Z2XUS4YR4v9ywbWZr7&#10;Ubl9P0iBp5x/eONkQHu7tRR/xL/Jzi/m78/9Y1QyWflyE6bZGq/W5KG5ceIHSL/iWYhkZ+59C7O9&#10;mseGjl9c/wDYrtC/KLSI5xfa+41S8BDLbmotYyDUEIfikP8AlSf8Bke8qz3l1qqyzzPNNIG9WV2L&#10;M1RvUnMrSYxxino5RjGNAUGaaisUWnuAihIwvBaCgoRSg9sMGv8AUtJvzPZ3D286N9tDSor0YdGG&#10;ZWbEDsXHnCMxUhalf6TpGuaW1nqlrFe2U60eCZQy/RX7J9xk+8q/mnY37JZa1xs70nilyNoHPv8A&#10;77Y5ptRoyN4usy6Ex3jyfPf5m/8AOOuo6cs2qeTud/YgcpNIc8rmP/jAx/vV/wAhv3n+vk6JBAII&#10;IIqGHQ5rS0CJeFS8kdkcFHQ8XRgVZWHVWU0KsPA40nIkuRjwylyQ0twqdTjciS7HFowOaDlvHf4U&#10;FAe+F99QXI8GX9RzaaP+7/znOwSieXey/wAnFm0KTpyguWPI/apIoIHyqMBxNQlfemY89jTuo7h6&#10;xPCZrCKdTXlGrj/gQf14Ivo2uLcIpo08Twg+DFfh/wCGxxbH3FxxHmGC+WJP0Pr+sLQMNLvrTWo1&#10;FTWGOUevxA/4pkbIx+W2p3OpeUNOkmAjng9S0uQeqvbuVb6accrJsmu9iJmUHp/5vafY2WtahduZ&#10;J1uAt7DAKcZmkUKqGvWJXHqPi/nbXrbSLFJ3BkmeQW1jZIQJJ55KcEXwH87fsrl2PV+HdteaIAs8&#10;1H8n/KlzdPJM5Msl2q3F3O+6R8XZHHuXFOK/5OcZ13z49u87W8hm8yyBra51Lf07WIGjRWa9Fr/v&#10;z7TfayvLk46J5uPOo8ub3W10Kzt40t4lCWSnmYAP7yQ78pD+18shukXVvb6vBcTyN6HI/Wyw5l43&#10;BWQEftFlY5QYgtUQLTMigoPozqHka71fSrDT7c2olt9YZmsrqgRjwJC+s/8AxjUMuZ+EyhHi5uTA&#10;AC2P65a6LqUk31iY+tpqcp41+LirCv2PcZ0ry1oul6Xqd7d2UCpfajQ3swJ+PjvsP2Vr8X+Vk9VG&#10;BAlym4WtxiUbLxj8zbvU9b0iBLmVk06xYm2tKCpNCqmRj9p1X7OSGV3UAUO248TmFjBnIAdWzBnH&#10;Bf8ANYBpmmacfUkM6NzNJFYHjHsApPHcCv7VM555q0W6UpqUQe4lLFpZaEhCTsGp9kZsZYIxj6j6&#10;ra9LqpZ5SBHCA+kvI3mTRGih0OH0bEQxKtla1VTKqqOTx/78q3xfDhnpFxcXGmmSWONnB48HU8SK&#10;ePUHLcWWM/TXJ1OtwDFO4khZrVvBb6ukCTSRxyIX9SJgJEevavb54Os7+RJRCAyON44ZDuP+Mcnf&#10;/VbGUATRHE3Rzngv/ZR/4li3mXyVpt7FLcukZSYFbyeBaxSg/wDLVa7j/nrGOS4hrh1DVo3hE3py&#10;w1Koy8SQwo1fcAZh1EGo/S73SagSjfV3kLy/5Y8hN9ahszw1JUhuLtZDMiiNi8JUHors3Fj/AJKY&#10;O0CGUWWnQGFHgsYyDdkUf1K1+FfpynHiJ252WObMICj9RYn+ad3p2m3/AJluW1e5Gs+Y1hij0SBq&#10;wNaogj/fvTivIB+NDy/ZyQL9bI+PqTsR4ZfWO3BnllzeH3cXlMSAWrycY0X1o22pJvy4U6jBKAIS&#10;wG5G4zCnInZsx5De7HrhS4Ck1Faqeu2NRn41Pj0yU4C9u5s8ULpYYw4AoaLUN36UypjzQqf9rBGP&#10;c3QymJRWiXkmm6pBfQgF4Sf3ZBIdSKMp+g5RkEcgYCnMhWp3+eRGMGPe2jKSCmFnc3OpWk9gHpEi&#10;vcwqxPw7lmXc7D/VxUtvxG7V2GQEOrCEqSW3fgRJyZYAv77j1IpUgAe+FOiyNc32o6qy0ieVbSzk&#10;2q0UA4yNt1Uy/ZyGQXPh6RH+yZCYsvVvNvpeX/IWgeSi7JqMsD67q6Cp/wBJvGDQRup+y0Vv1Wn/&#10;ABLL8xP6EFrqKGklldRPX/JdgjD6Q2TMOKBHk2AgxIU/yLuvU1rWfL0wD2mu6TcwsD/vy3RpY2+a&#10;/FTBF9aiS+QDZWbf5dcjPfCCOcWeOVxRv5XeZF0ax1mxu34izrMnI9NiGpXp0rhT5lvQ12LdD+6g&#10;HFfDKYjhiB1LLo9N/JfRZ20e58w3iFbzW5jcKG6rANol/wCB3zm/5kay+m+V7qWMlZLgi1ibp8Ug&#10;JP8AwgOTgN2nNOol61pkcfrBSRz48wvegNK/fnAzlzrU2xySOjh0JRl6MpIP3jFXU365INN/MXzz&#10;pqCOy1y7ijX7KGUuB9D8sWYySHVJ9S8m+UtTZn1HRrK7kf7ck1vE7H5sV5Ydf8ru/Mv6p6f6Ybly&#10;/vfTj50p0rxwUz8eSQf8qR/KX1/X/wAK6f6n/GL4f+Brx/DP/9Hz+Wwt76pzcsIWnZi2SZAOzcji&#10;pdlcsKh2blTAmnY+OZkcOjFWBqGGxGEKDTqZNvLP5l31iEt9RBubYGgk/bUfxyQnfNujlB5pHrPl&#10;TT9QJmj/ANHuv9+KPhb/AF1750vSdX0rVIlubOVZSBvT7Q9iMnZrbk2GIvZhWraPqenAwXAIt2NV&#10;ZamM0/VhZ+ZOmi98r+uFrJZSVr/kPsfxyjLyBac4qi1+XV59R833dizUh1W3WWJD/v63NDT5xt/w&#10;ucp8pXwsvMNuzbJNygf/AGY2P/BDJ6efDJoi9MvIfVt2Xv1HzG+dJuENDm1LAJdbSD+zCm7U0Iyq&#10;TMBMojXCO96HMaXNNKuEF4xFcBUuwseXiKnpXKuK2Nuxa3NRWlB2ycSrsMLapI3+WWxDKnYY6tpM&#10;tvp8V/IONtNQLIelT2y2cSBZ5FiSLpSS6geaSBXBmip6iDqK7jI5IqtXgeVDQn3yiQ7lVcCOpBOR&#10;Q7A7rgIV2MC0ysBXYoiENy7ZZTEuwUjj+3EGmkxp2G2m6e19E31dg9xHu0FaMV/mUftZcBYsKGiw&#10;HXDCy0OSVgrowB61FMYi0Fs9MkC+VNC9ICYMX7kNTJcIcaWWV7KRkkLfCBT3yK+aLXQLGMx6fcyS&#10;3RNGiI2UdyTkJV05s8QkT6l6lz9oU+WD/L+nwfod7mrC7Qr6XE7EE71wSLTkFyceXIU+ya1zrGjR&#10;SyaZFFI3KSlfcA9jjIWHTZpiE7HJINSdEvjKBxXbfxI74q89JEgnl9KaI/6Nc91P8rf5JyJ6AmuH&#10;6Jfj+F53tLs7nlxDijL+9h/v4prp10ZoRXw2OG1hqySytazARX0YrJB4js6fzIcvxZuh9Mv5v/Ev&#10;K5tNwjiG+M/TL/ey/pIzDJXBAr0zKiXCIdiit4ZaCwLs0ikqPbGcViXY6OMl1I64YQs2iUnYZXN1&#10;Z2lk91ezpb2sS8pZ5WCIoHiTmTKYjzbNNpp5pCMRxSKjNOsXWpJNAoFTU9Omcj85f85AW0HqWPk6&#10;IXEm6nVZ1IjHasMZ+JyP5pPh/wAnMDJqzLaPzfQux/YzhqeoPD/tcf8Af/8AHUJLZ3F8ALtjDBUH&#10;6vGfiJB6O4rVT4LnG9R1PVNWv3v9Uupb29kPxzTMWPyUdFH+SuVRxb2fU95hwwxR4YDhiEZbWttb&#10;QrBbxLFCn2Y0FAPoGKwQydlJHsMvEW61XJ35Ktyk8k0pESJH9p9hUkbD3zM0UeKbDIdku1x3+qrF&#10;HG0skjhQiCp7mp8Bg7X7V6CZVDo/2XXcH5HMvNjIaYm12lTo0fo7iRB8SEUYfMZF5WHIgip7jMMh&#10;kUfTJN5R/MbVdCK2s9b3S6gCFj8cY/4rY/8AETmHn0kcnkWs4ok3TzX80/yQ8teeI3u4j+ivMIX9&#10;1qcKgiQjotxH0lT/ACv7xf5s7Do2u6XrVmLzTZhNEftL0dD4Ov7JzR5dNOBotxyRgL5Pkbzl+X/m&#10;zyhq50zX7RoZGJ+rXK/FbzqP2opKUPuh+Nf2lwfQ4YY3X5dXaXW1gBQt9wwFqCkcG7ioP05sdMOY&#10;bezs1zILK/LKoi3MHSqrIopsSpoR9xwqmYxyV7Nv/DMbLHd6nDO4vYPKfpXuhxIP91FoiD2puv4H&#10;B0TNLaOq/wB4lJIz8uuVxNH3rMcMr72FeY7aHR/OOlajMv8AoN4ZNK1Pw9OccUJ/2Lf8LkR0lW0j&#10;zL5g05KRadqPHXrAnZQW+G7jqf5ZF5U/lbKMhqd/zmrHj4SR0em6dafpny3ov15PW1Xy7O/l3UPh&#10;+Ioy8Labr9h4Wik/ymf/ACc4x50/MK61zzi2sWu1tZhodIVuiChX1qf78Y/H/wAB/LkCNnCy5uKV&#10;jo9T8meVbby15fg0qNvUZKtPL/NIxq3+x8MhlKCvWvc9TkmhPsN/Knly48wa3Dp8ZKQn47uem0cQ&#10;PxH5n7Kf5WCRPIcyoF7KV3cR21vJPJ9mNSxHjTtnoPU/LtheaINJYFLNVRYPTNGhMY+CRGH2XSn+&#10;yzo8Wl4MPBL/ADv6zbCQBeU23miQ+ZJdQCGOdyy8WFPUTtEa0qD4/s4V6L5g1ey1W18uayVi1CSv&#10;p6ifhS7hX7DQn7Pqf79T7Wa7UQkNpf6ZskQRZ3TDU9K8tappF35hsYjfJaI8iaQRVUudw3qoN/h/&#10;ZH2f2snkuoWj3gsBIDcEB1Q9iBsD4Mco08DAgnZwJHhhuPqeLReXfMEehXXmsQg6XFMUuJIxQ8S9&#10;GdKj4oYjQM4+D/gcG2tvzDVFAy9R1I/yh3zOyZBkls6nWkYQBvUmO3Go3N3fW7xyCO8tJQUWbkkR&#10;kHQqyn9y7D7dPgb7WISJaIy2/pKIn+JSo23/AOI5sdLCEPSRwzdHnhkl+8BM4vXfK+rzSW0kmpTS&#10;Q61AxjuoLlqvQboUPSWNh9llxHUNPjtIvVADwrR2rvSm+DORE8fcz0Wc5PQdpIm31h9R1IQwMyTP&#10;+7AUleTHYCuEC+a7HVpo4LOBpJYJSoYLs4VGJTfxHw5j6qEJYvFAqT0Oh0WTT56MvTKKdz+S59G0&#10;u8udW1BIYLqJY5WZ+KQSGReE5Joo9NvjJXJLZ2cUVvGI0aIH4jFWvGv7Oa/Hk4dqp2GYCRJB5Pnf&#10;zp5y1O98w3X1q9h1REUQJqiRhPWCghZQvvX7WD+ZNONajKfDAJvq0mdij0YOkDRyFwwZgeSg7jY1&#10;3y16EGtancmpOURxGG12njs7IzXryDUbtbyK3gsSYY1ltbZWSMOgozUYn4n+01PhxsjEAAZdijZt&#10;ulLogbS2WVmeR+CjvmZQUoT0oa4IEgsTM3a2FzHL8IG1QB232xhPxivTsflkzHag5EJXFE2o4rKU&#10;PFirCgNKBh+OA9auZyi2NkwGo31Y4an+7j/3dMf8mJDX/X4rlF8A4j/0lJuG25ZF+W+h2Ml/Nrut&#10;o3+GPLoW+1Ru80in/RbNP+LLmYDb/favgq3toLS1gs7cUtrZFihr1KqKcj/lN1bIwhQ35liO9C6t&#10;5hvvMGv3mt6h8V/fSvNKorxUkgBFr+wsfFVwv84U/wAPXA6F3gVW/wAozJTJYzz9zkYzsWT/AJDx&#10;k/mhpiUqIobxn/1Vt3rhteK3qyAHiysV5DqNv7chpaOMA8iGeMgJBc6h9X12S4WNJorpY2eCUco3&#10;AoSHA6qWXcZBdUcx3cqk1KEip3yrKPU2T2fXnk+Rbvy7p9yiKouII3CIKKCR0UDsO2cg/OrV3N7Y&#10;aEpFLOP61cgb/vrkAqD7pEE/4LBhoi3A1ErNMg0aKJ5bi9U8hIRBEa1Hpwkio/1pC5zmeXOMmmbF&#10;XZsVdjv2fpxV2f/S8+1ybe+qcbXFNuyy2FbdjeWKdg7NyxRbsvltjabdlcsK27LDmuBDsGafq99p&#10;86z2kzQyL0Knr8xiCRuGyOQx5LJoYpo2jlQPGwoyMKg/Qc6X5a/Maz1mKTRNaVYZL6NoVuP2CxFF&#10;5eG+W7S2biRMEdWF+YPJslreWeu6Gpa606YTNZE/3kR+GVEJ6MUJ4g5zS/t57DUJoJdprdzuO5U1&#10;BGY24Lhi+rNUZXUMOjCorsaHO1WVi2o6Ha6lZ0kjliVmT9oGm/zzewgZQEh6kZTwn3sBuPO2m6Z5&#10;sudB1UtZTEiW1uX/ALmWN+nxfssPs74S3kBBYEUYdR3GUkJHJmdrKHVWBDIwqrA1BHjUZHtRhIrm&#10;PMbswUYDUZHL1TUj6MrKt4Da0BArkeFjTsTaREYJWnhklt2L29yYpVf7QB3Htk4ndILsNfN/m2Ob&#10;R7LQ7PeCMCW6dhuX6qq/5I/ay7NmuAgGEgCUDb6Ykep3OoMazThUUDoEUfrrklsvy6sDosPC4/0y&#10;WNZJJDvGWYVoPAZlQ0YMbB3QZEGkvfzK0V9JBLbH0UcoGXdqDvTInrXle/0929aP4O0iiq0+eYc8&#10;BidwoknFtdQXCB4XDDuO4+YyPTQspoRTKOSQVbElUVxV2KcRTAxLsaVcbqRX3wFjbsVt7qWNxJGx&#10;SRDVXU0IPtkg1kUdnZKtN8wSSRKZnq5PHfucmCt26gwZc60/GnhiZtZgLcABkYnVJJ5JJCXZzXI3&#10;TLlydhtpNy6qscZ4oOm/TIktMxu7JppnmJrSMc56nwrjxEOFm04kVC4s4ZxR0B+eIap5oSatDVsg&#10;ZBcenEdl0FukShVGw6Zeleara5khtNVmaCSM/wChanH/AHkJ/lb+aM4gg7S/zZ/zP+OvP9pdkGJO&#10;TCOIS/vcMvpyf0v66rnStOu7lAkV4VfkKxXke8cq+Nex9sy8c5R2l/p3g9RhjuY7f0JfXB2HUcLG&#10;hHQ5sYYyd3XSk7BIgAQs5CxqKsSaADxOXmG27CNyNDctFlA3NM5/5u/OryxoPOz0kfpjU0qp9M0t&#10;42/y5R9v/Vj/AOCzFnqhH0w9Rew7J9jtRqKnm/c4/wDpZL+r/wAeWVd6cRxXYhj19xTamcU8zebv&#10;M/muc3Gr3LSwoaxWkY428RP8idOW32m5NmMITyGzu+kdn9mabRwrFGj/ADv45NrEqmoFWpQsdzTr&#10;1wstoHllSNFLM2wUffXLccRYHNz5S2X18cP7/So9CtYru4H1mS7iJtTEQURiaFmP7RA7Zt8Wl4Kn&#10;Lf8AouKcvEeEKSSrIzBKgxtxcEe3bNZXM02mS6erLyu2DWd10Icf7qY9ufbMgQBB75NMslHfovKn&#10;mGqaAU49sU0LzVNZ+pp+qRmS3JpLG2zKw2qrdQVzHx5TjNENxlYsFSmthI6yoxSZNlceB6gjuMHT&#10;6jqNipuLCc3OnuavE45AD/LXt/rLl58uSPEo0uaBHozqPUHRxsR8jj7a40/V2ItqQXdPitXP2iNy&#10;Y2P2soOMHkztvk0Y/ebr2cfxwJLBLE1HU1XscxyGQVAR2wVpGr6no92l3p85gmHWn2WH8rjoy5Cc&#10;BIUsqISzzD5b0TzFpkul61Zx3tjN9qKQdD2ZGHxI47Mp5Z2LyZ+ZOma7xs7wLZar/von93IfGNj/&#10;AMROarLozE2HW6nSkbx3D5j/ADK/IHWvKzzanonqar5fqWZQOV1bL/xYo/vYx/vxB/rrknu1DqUP&#10;Q/ryvHMwNhxtPkMZcQ5sG0dXjkWWI70I5bGoPXrhLeKQqsf2SVOTzwsWHs9Hk4429N/L+89O7urK&#10;v94BNF8xsfwOP0+4KuCd+J+IduJ65iSFbubLcUET+YHl5NW0ya2XaS5SkD9xOnxRH6T8OF3mzRTq&#10;Gm3dlC5in9KU2sy/a9OdeMiD6PixMeLmwMSYm+5U/Kfzi0Vxp+sXtPRuzFovmWF+kN5A3+hXbA/5&#10;X7pm/wCLF/lzyrcW8trPLbTDjLA7RyDwZDQ5jl05Fc30cKUxjNsK/sig/Xih2egPy08mLonl2Oe5&#10;j46lqIE8x7qh3jj/ANiu5/ysq02TiyGfSPpi7DBg9NnmWFed9d/eLYQOKIa3A8f8nJhFY705b9gR&#10;/TNzHXGhaZacc2C6prARWaKOsXH42VgSFO32W98j/wCY13oTaLHo90izX8jCW2ev7y3Kn+9Vh8Ss&#10;fsr/ADZVOZkST9JcM4Jxlf8ACrflP5c8wzea5PMCStY6QqNHNAAAl0SDwSnT93X1Gk+1y+D+bI3o&#10;d9q13qKXELCXUIGCTjl9vwZu9f8AKx6gdWnNVEneg9T1Sy0aLRprG5RIdNeNkaMKAgRuqAdKN/Ln&#10;TF1L0ruKP6y31hQaoGIRuQqTw6N7fy5m6nQR4oTgfW6LHnOWEseQfu/4f6LyPUPI9nHpNxPZadG9&#10;pIeXJlUzxspohWWvJV4/sH4H/awS9ylwPUVW5HqO3vWmXz1YIEZDdxx2bOBuBuKUpcvZW7WesJb/&#10;ALgqqsSASWA4UVzunb4cDs9wqNVyUYbjpt8umY8stHb/AI67HFoxIXMCx/p1SC402S4WO0jMDxsG&#10;+0rry7UK/vFX55WmXFsJiqBI4weQKIFHPpuR3pmJqc5PpP0ubp9B6uO7Kn+YOi+Ybzy0Y4BJcXco&#10;9OWGW4aQtADyPBW244dQfZ+1WpqTkMkhLcb7JlAxlu8B16KRLpYnt2tWjUJ6DV+GnXF6UWu2Unch&#10;p4jaW0qyjfE3migVfUcJzbitTSp8Bk5RMjs24okiwi7bTdS1Wa4TTrOW6FtCZplhQuY4lIBd+PRa&#10;nGLcRNKYq/vFFSPD+3CRWzd4MhuiJfL2rx6HHrP1d10+SRohKdqlfhZgD1Tl8PL+bHyH4RQ9euDE&#10;DZC8NpbaAtOVp2PGviMC6lex2yKSrO8jBYYkFXkc9EQeP/CrkoVGNlsxn02yDyR5Xu9b1GaOL04o&#10;bONpL65uDwgtof8Af07/ALKL2UfHI3wJm0+0lhL3V0wa/uABLQ8lijG6wx/5K9Xb/djZj1xys8h9&#10;KyJlui/OnmOzura38t6AGTyvpbl1YrwkvbthSS9nX+ZvsQRk/uYvh/mxc7vxr40/Xl8qAZYrkEls&#10;4qRpcAVUcRIPYqwP6sKvNLJMul2PL+/vYpHUd1g+Mj7+OY4NQmfLhcsAiJelfkHpU8XmDXtbnQrF&#10;pWjTyRSNsOdz8CH5MiSn/Y4cTEtLOa78+/yyeIUI/wBVkOjzgypJFp87gsrIwNOpAdsh2pxwtrs3&#10;rMEtYA1zdOeixQp6kn3qOOYuqNe+TZllQfWn5c6hNF+Vek3C73UkItrJa/amkcxxD/Yk8j/q55g8&#10;yazNrevX+rTbPezvKF/lUn4V/wBitFyyMaADqpGzb0ixtEtLOC1TdYUVAfGgoT9PXCzCxV82KuzY&#10;q7Hfs/Tirs//0/PRyTdb6pyq4VdlVOFXZqnAyp2auKHZq4hXZVffCrs3LFIdjS2NqZOzCRlNVNCN&#10;wfAjBaLdTBJuJrpiZXLzgbMerAdsJ3TzDqZ178mteEml3GlSP8dq/OME78H32+RzcdlZduFjnjxQ&#10;B6xeT/nl5YF0llrMaVaKtvOQP2Tutfxya6no9jqCksPTm7SLsfpzPyYIz3cOMyPcxDyl538weXKQ&#10;1N3p4IJt5KkqP8g/s5BPMHl6+tKsyepDXaVd81mfBKHNyo5A9o8sectF1+BTaS8LmlZLVyA6n5d/&#10;oyEXkH72nvmG3J/iTwCmGkU7C+6so5Ov2vbHhUh2AZLeZKICadmGCiwLsZJZsH5O9agcK9flh4UH&#10;Z2dp0U3EWiWcdwAsqxKHHyGbXESIgInzY3fwxyajIwq2/wCNBl3MjSKYyoKsKMDuD9+EzvYsaRVp&#10;BGjhwSG8R2+eRC+8sWeoB3hYWk2/7s/ZJzEyYgeWylNTKyAAgvX9oZEtT8v6npcvG7gZFb7Eg3Rh&#10;7HMScDHmm10U8Uqlo2DgGhI8cStrCSdhQGncjIUiS/FrrSlihbgWaXsO2LEOwsjUlvTIAA+18+mS&#10;CZDq7DbTbdQOTjp9j2OEtVOwbLHy77ZBLsCvbGtafTjaHYm3rJ9gkeOAoIDsT+tTd2JyBYGIdmW4&#10;kBrXIsKdiqzsepwsSHZLfKXn/UtEYW8h+s6exHK2fcD/AFT2yyGYw84vP9q9g4tV6h6Mn892dC1H&#10;86/J2macJYBLdX7CqadGNwf8tz8MYzaQ10RHYG/5ryGn9jNXlycMqhD/AFT/AI603Lan3+Gch84f&#10;mX5r80l47uf6nprH4dNtiVjKntI32pf9l8P+TmPOc8n1cv5r6H2V7PaXRC4R48n+qT+r/M/mtKg6&#10;n4j3Pbb2wi0bRLvVbr6pZoWdUZyB/KgrT6emX6bTccuGLusuURFlqSRIlLyMFUU3PvtlxXTNb/V0&#10;URmNiwFKMT0IbxIzdaaMYjhDgzBJtfkk8oy+XQt0L8yRXM6ejBKqgpCW/wB2N34/smmRx6eMchl0&#10;Y5JyMaBQmoHUl9F7JUcK4M8bkhmj7hD05d98BTiaFp9FvjSLkWgatQknYqf5HzJiaJjLkWmRr1BF&#10;KQfiHf78KrS4ayuHguAfSJ4zJ4Hs49x1yj6TRbpR4xbeG+txjUIVnYKbuNQDcrsJU/ZdqftdmyzK&#10;OIebj4pcJ3aAAFBhdpurXFnJ6T1Cj7QPb6P4ZjxJiXJlCxbeDbiztrz99ZkQ3H2hENg3uh7HLTES&#10;97SCYuwXp/mUNS01lWIT4UvFH7xf+Mo/bX3+1kTvtIORGV8lMxshrH0PVD0+jDCfTSFSaIiSCWpj&#10;lTdWHsf4ZVOFMgVyyK1QPtDqvcYBaJ0cChDDcHoa+OVGLIFdTJ35T/M+6tfTsdbJmtPspedZIx/l&#10;/wAyDx+1mHn09jZoyaWM9xtJ5V+YH5H6Xqrzar5eVLHVmq8toKLb3DdTt/uqRv51+Fv286H6tveQ&#10;iWB1lgmWscqGqt7jKo4yYUejn9myMRR6PIlXUdB1iJryF7a7tHC3FtIpVgOh9mVh9kr8OA43Mcgb&#10;w2I8fHMCQ6ebvw9IubeG/siitVJFDxv4VFVYYY1aeAIlPrEP7y3b+Ze65AXaDsXnl9FB5e8wSand&#10;x18va7/oHmWGnww3B/u7jb7If7XL/WzhH5z+U1sr+LX7NKWd8fTnA6LN14nw/wAn/m3HNHq67VYq&#10;PE96/LrzPJeWsmhajJz1bS0XjMTU3VofhiuQf2m/Ymp/u34v92JhL+WHlE69rnrTkLZ2K+pVhyDz&#10;gExJQ9aN8b5rtRM0IjnJqwY+KW/Jk+raimn2MlyylwlKoOpBO/4Z6JtYnktLeVxSSRFMi0pRiNxT&#10;wrmRhiIRodHaAcnh3mbXWXzDfwNMGCSyBT/OgOzA+NPs4UeavMA0m19OEj65ICVbtGi/akP+r9lP&#10;5nzKw4758mueUVsmvkfys2vXgurqv6MjIMyn9tqfDGP9YfFJ/k5xzVNQa7u5bjm0lw5rJIxqQOiq&#10;PkN2zMELcHLneyQwRQRJFEixxoKIiABQB2AGHvk/TpjMskSkyL8a1qOTnZeVP2VHxHLMGDjlbpdT&#10;n4Qo6i8S2zLKaRsCHO32e9K9z0zpkGn/ABx3VA88I4I7DrX7RFNhmylg4SDH6ouujrY5AY5OX86P&#10;++/nPPdTuWtuen2zFYLg+pNCu/AD7O5/ViGvahPaWdsbe3f6xLIQzp+yD+1XpmPq8noHEPVblaLT&#10;+qRjLigPx9Kzy3pdtq2qXkOomKezgRKRSgENt04tuPemA5NWhjkhjvbhUMil+MjU5Be335r8lCI/&#10;pOx05kZGxsEyTy5bxpM2k2qRyRkRo0SKOPI9elaAYI0fUReXVyFj4xQhKOCCrF6n4aeFMwcoAoO1&#10;08rlypQ8w6U9jp9ufVMksrEFmFHAHfffD2K7midSDt0NfDKvIN+TFGQosD1vydo2tWs0V9FVnWqS&#10;qKOG7GuDU1VGuYowg9NlYu3gw2AyZns6/Loa3HN5pqX5K3tnouoXcN0Z7mKWJdPtQKGSJqmVnPX4&#10;KKFxO/0+3v3rIC3D+6INAD45lQmOHZBl4cardT8k+atf8hqI4zHaR3fx6iZbZpG2JCpzXqv+TXFo&#10;7a2tXlnqE9Zg8kjmm4AXqflkaFcmJ4pBjer+afMXma30/QlRrqHTBLFYWtlEzO6ySNJUpGGZqcqY&#10;w3z3JaOwhM9NmuXqkCn/AFjvJ/zz/wCCyJyCJCccNt+aIj8kQaMEvfOmoLoymjRaJBxn1acHpSAH&#10;ha/8ZLpl/wCMTY60sTDJ6sjme5ccXncAUH8saDaNP8n/AILEm9yWRiSN12u+bxfafJpOnWiaRoUP&#10;72OwiYs0staetdzH4rq4/wAtv3cf2YUTBXE8QR8sjxC0xJpjYPpckb7LhXU+3vlRJuXOOWXQN+GB&#10;vdE25ZUEQpxIHOpoKEk0J8cKbiBbzzhbGhaPT4+O3Z5KSPX6FTMbJZgAzyH0vWPKdwPLP5CeYdYa&#10;q3fmKaSK3L9TAn+ixcf8kv6x/wCCw3B5eq3UFttsvjsRFlW4eUXMPoWWmoTQrAGbtTkxbOVfnNrI&#10;0fytqaqQLzXphYQjuLaEK9w3+zPGPKM0eLL5QH+yYamVB9U/k6v13RPLdiPig0ay+vXfcfWbtnFu&#10;h/1IPUl/2aZ5zyTr3rWVirs2KuzYq7Hfs/Tirs//1PPJ6ZO219U5R3OAJDsrfCydmwq7KOKux1tb&#10;3V1OtvawvcTt9mKJS7H6FBxAvkgAlSubm3toXnuZUggQVeWRgiAe7NQDJbp35Q/mDfKHXTPqqHo1&#10;3KkP4Elvww8LIQLBtX/Pb8qdLdo5dfhuplFRFZJJdk+waFXSv+yw7g/IDzW61uNS0+3PXjykkI+l&#10;RTCMZ8/kvAWOzf8AOUHkUgiy0rW7160Cx2LID9MjLglP+cfr+n77zDar/qQyH9ZGPhnul8k+GUI3&#10;/OTMdfg8j68wP2SUgFf+SmaT8gLwKTF5htXYdmidf1McHAfNBxlfb/8AOS9q0ypc+S9et4yfikEU&#10;UlPoV6nC+b8ivNymtteWNwRuOMjIfxGPAQnw5J3D/wA5D/l41PrI1GxJ7XNlMnz3AbB3lr8vvP2g&#10;61FeNZI0bVjuDBMrUU/t026HLsQnGXEEj08wr3f50flBqlpJZza/bESrvFMkq/8AEkAzocN7eoeF&#10;5bSQsNufElT91c22LV9JONLHE7hjM+g+V75PX8uazZ38bGv1cTp6oHgtSC2CmnRl4NQhhuCNj9+Z&#10;YmJDvaTBKF0m9t5vWg5RSxt9tCQw8Nx0yIeYvJ1jdcprArBcDf0z9hv6ZgZ9LEm4t0JkPSfK3nLU&#10;wi2+sRtKo2F2o+L/AGa9/wDWyFTaXcQyGKeMq4PSm30ZgmJHMN4kCzeKaOVA8bB1O4IwXa+Xkn3l&#10;QrH3Y7ZdHHfNBpZLcxxin2n/AJRl33lLSyKwzvExGwb4h9OWnCByKN1kNzMxPKPp4bfrwNYeV7CC&#10;5juLqcTGMgpGo6mtehwDELsrS+SSQqQibnuegyXLKzjk9FA6ID+vL7YEJa8QQ8UBZj9pyNz8sA6h&#10;qUEKEswHhglJaRNtakUJFPHC621KJ2+sBBsSFZh8VR3zEyakRTwot4Qy8akKeoHhm1DX4Y4H9ejI&#10;dyrb1PyOYJnKRspMQ6OCNKcQBTYU2yHX/mMSOVhUIngKD9WSYSCphe+qFupocNsCHYCDxiUuD1xt&#10;N7OwbDfsNl6dxjxNZDsNbW7VqAjfww2h2CJOJXYUwMSbdgKalDvTBaHYDkC12yBQS7GUOBg7M80c&#10;S1dqeA6k/RhAtEYGXJ2B5Lq4l2SsUZ2/yjl8MRcqGADm7EhGFOw+ZzKjCuTYS7FrSyuLu5jt4F5S&#10;SGg/ifoy2ECTQ5sTKg0SAKk0Hjh3p2otp9jLBpcjRairEyyrs0qjoE8ONOXH9vN1pIjGNvrcTKeL&#10;nyWtGr7OAyfykVGEl3eC6u2uioSSY8pQuw9TuwH+X1pgyy34mXBsvAAFBgqGSRGW7QfADSRR0r4H&#10;/WGXxPEHH5bOw9mtl1KwDo3N41/dHvxH7Nf8nDVimmUqLqDCWWM3cRNP9MgHxj+dP+ahkfrFfxBM&#10;J8B/oF2O0bUvRYW8tCh2i5fZBOzI3+Q+RhKti25sV7h2L6/poiWC4Sv1G4qIJj9qNl+1C/uh/wCa&#10;sGaHCAf4JMMGTeuq1XqSp2YdRhZFcSQkRS149VcdT7qcq3ifJyTEHcLsMTNbXCrHeHjy/uLxf1N/&#10;TLxMHY8mjhPOLsWs9Q1bQJSgpNZSmrwtUwyD+YfyP7jExMB3xZRkJeRU5YUchvsuv2XHUZI7NtL1&#10;qJn05itwo5S2Un96vun+/F+WVnEJC4/6VmJELBO0RCz7Doso+yfn/LgKazKuSa7Hi2368x6722Ml&#10;fY4O0PzHq+hT87SQPbk1ls5CfSceP+Q3+UMqyQsbNuPLwlIPNvkvQ/M9k1vqEVJlBEF5HQTRHsVb&#10;uP8AJb4c6XpXmPStbjEtqTDOQPXs5SA6N4r/ADof5lzUajHKJsu5wZoz2HR5rbeVfMXlpJNN1H/S&#10;ra3Ytp+pRKeEsB3KSL/uuZOvH7DL9hsN4C4ACni6nlG3gfD5HMcuUlWs2tlcRS/WoPrNjcxmG+tf&#10;9+Qneo/4sT7Sf5WI63pOna1pV1a3cPOyu19O9hH2o5OokQ9mVviRseJrnASFFJfLd9qeharZ6JLd&#10;/wCn2dbjynq7fYu7M/atpffiPTlj+1/L8ccec+8h6XL5R8wT+Vr0Vnu3N3peoDaO7hVaFBX7Myfy&#10;f825iTw8M+Lp9LiYRwS4S9cvvMtl5k8qzXtuDE9qfT1KzfeW1mpX46fajofhcfajb1FydXut21nF&#10;c39xMIbC1RlDueIqPtdfuXMvBAdeTi6nJKUxw/wsSk8pG7trWw9INql3PHdXLr8ZSNa+mGYdjXk2&#10;cn8163PfPKzyAzTshdT0Qf7ri/55qan/AC2y+OQcmW5jb1jQ9GstK0+GztUCxxA7/wAzsau/+yOF&#10;Wn2UY4rIC4YnhtX1JFoSPktd8yBIFxMtgWmBNK1PTrnU/K+jSWdqqPQTyDnct/KD+z922bXBDgjZ&#10;5vN6rL4kvJi/mDV4wpehdQeFvEP238fvySPMoiomwpRB4AZcN9y4kYksTWCUTM059SVm5Tv1qx34&#10;/IYV+Zr1Ira3XlSqAV8C5pX6OuY2sPpAc3s/GeKRHem/lSxMt3dyOtf3tT8kWtK+52zk9zqUOrag&#10;wkmVrZC4gWdOYRFHVSCGq5AzRZI/J6iEyIhnMcQjj+FQHahfj8NTk48q+Xta02zlfT7m0CzlWkR0&#10;lYBwu4BrVaVzFnV7uZhO2wYn5n1fRpbiK2v7a55RVZTGVUcWNA253rTBbP8AmNByWOPS7xWYsHeW&#10;aIgHotOP2RlZq2zxJdAgZB5QuDGVFzbBUC8VRSCR+0SeXxYlLP8AmiSqxWejxA0qzTzSfhRcbCyO&#10;TuDQg8ou5d57tqDoVVaD6Blt/jsilxr1taDmI5E0605NU9hJcM3H/gcsjfMBRjkeZWny95Nv2Al0&#10;c3QaMzo94/wlF7lV8ffD/SrS2gYPeSz6rcxUAuL5/VIrvVUosa/QuQ4pHYlZYLHNjmvaNKdOez0K&#10;RPLlpcg+smlRLavJx2+OZKTHr/NkgXU4SaVpQEAfLwGXxmO5oGnIOzxbUfyV1lWeW3m+sMzqxdvj&#10;LVO5Zq8icWiuoX4cWr1oMbCJQkk2s+Q/Mmnre+rZMyLQcl3GzVqOmCIq0C9u2VTrmGMIHqxydis0&#10;kcicWEYR1OxFAB9GW7Kiu7fZT4iPljEOdGIA2VtOs7q6mtrO0PK6vGEKjsGkYj4vZftYV6LC6pc3&#10;0h/e3DMT9J/h9nJSqUgO5pI4pV3PR/zivraJdB8h6btaabHH6xHdEQBS1O7EyTN/lSYIuY5WsTHE&#10;xEkx4KV6gseuTMqJJ6MxuSkvloaW3n2ynvY1k0zTVa5uI5KMrR28ZYKw6Gp455t/PXzHHqvnaSwt&#10;m5WOixiyhPi67yt8y+3+xzFxxIiL5/xOFqZXKu59TflZo8tj5VjvLmNY77WZG1G5QKF4ianox0HQ&#10;RwiNOP7Oc4ybjsxzYq7Nirs2Kuy/2fpxV2f/1fPVKHJN1PqnKOFDsrfFLso0oa9B1x5pcTk18m/l&#10;bquupHf6izabo5HISsKTzL/xWrfZX/i1/wDYcs2Gk7PnmNnaLXlzRx8/q/msJ82fmZY6VPJpmkxf&#10;pXW1PB4EJ9GBj0EzqG+P/imPlL/qfazreleUrHSofq+j3D6fbGlRbpH6re8kzK0khzcx7MjHazTh&#10;HtKQ6PN9V8x/pQxP5h0iDVr2Edb17j0A3cpZBhCn0hpP5nxaXyxDN/falqL+IF0yD7owmWjs/G1H&#10;tPK6383TW/8AvHo2j21PstFYrUfSWwO/kfQnH72S9kPi17c1/wCJjJfyfi/m/bL/AIpr/P5T1Ri+&#10;fPM5+wbRAP2VtYwPxriJ8g+Xhur3qntS9ua/i5x/k/F/N+2X61/P5u9Ew+fvMwpzNsw7g2yfwpge&#10;byNaje31bVIKdON2zj7pA+RPZWM8ri2R7RyjzTW088XshAuLOzkHcGHh+IY4Dfyrr0L1t/Mt1t0W&#10;4hhl+8gI2VHsUHlMt0e1JHmE4t/MdjMlJtKgdT+yjUH3MMuOP8x7Q1hvbC/QdFkE1sxH0GRMoPY+&#10;WPIxbx2pHqEHqOmfl1qiFdR0ONXbbmIYn4/SKNi8Xmzz5By+seXLm4jT7b2LxXYHzA4PmDnwzxD1&#10;xbI6zHLqxXW/yt/JAtC9xd2+kzXTcYPUlNmXYbniGIGUv5n+WpJFg1SL6hcdDHeRyWrfR6gC/wDD&#10;ZRHKB1b/AESdb/krqttCbzyp5tujbuKwgul1CxHT4gTyH0YZp/hvU4xJa3bRBujowkT7xUZeJlTA&#10;hcl7+c/lxgL3SLHzDbLsWgrDOQPACm/+xwHf+VNUKF7GeG8X9kM3FvxqMIyMSCEw0v8APfyrFKLf&#10;zFpl95cnB4uZomkhr7sg5f8ACZENaHmWyV47y2kgQnZylV28GFRkZTLG+j0Xy/5g8p64q3OiajbX&#10;1FP9xKrsAf5kryX/AGQyPyTz8vhfmx8TsMbZWneOjuJYiWarSH9quNrbtszanesAqsR7A4OMhHE7&#10;ivhiXoSSScrhq96VrlGTOANkgOx9zdrDGWY0oNhmKBbJ2RHVtSe4kIqeI6YSwJdhaXNcDF2bkThQ&#10;Q7LBOLF2KRMa4QUF2GFrdema9clbWXYJa/mYUBoMFo2diRldjua4LRbswIrgYl2DTpM50d9QMgi5&#10;n07NSC3rSLUugp9lgo5DL8eGxZbIYeqmZl9YRAgvTkwruF6V+/CRI6Hkx5v4nc5dDHTkcuSpimW0&#10;h2OSN3YIoqzbAZMRYkuyZ/U28q6QmpxRerqdypWB3WscYOzGnchc3GDD4UOP+Jw5yE5cP8KEkKXT&#10;vAGokbD1QD8RPUD2GQlpnk/fqaTpQtTbvswyJle45s+CtkXjJayVmBqXNX+fc4QRLfqmMuhdi1nc&#10;BW+OpjaiyqO616j3HXJQlwnya8sHYfaPfx2F6LaRwbWQ1WTsK/Zf5HvmdsK7nDMCQ44I8yaTLZTJ&#10;qNrsrGp49Af+aWyvNjMTxhhikD6S0DXCa+tUubb9IWy0Ff38Q/Yb+b5ZCcTOPEG3DlMTwH4N4deW&#10;9VtJopbDUwXsLlQl13ZGXZLhP8uP9r+ZMsibG/Vr1GIg8UfqUbiOSgki/vY9wOzDup/hhTr2jXWj&#10;X76fe0kgNHt7hdw0bbrIhHiPtLmJKBxmjvAt2DMJi48wugmSWMOvQ9QeoI6g+4wEVntW9KZQ8M4B&#10;Un7DqehB/j+zjRj/AFS3gifL6gqYKhu2tY+LVutPf7St9pD4H+uWQycPLeLVKImf5snYrJp5Crfa&#10;XKzIh5gqaSRH6N/py84hIcUGMcxiak0wBBBFQeoOSDSfNlnfcbbXaQz/AGU1NV+E/wDGdB/ycX/Z&#10;ZAgS2lzbfchHiuLUFrYGWIdbcmhA/wAgn/iJwx1HSZbfjzAML0MUyHkjg9ww2OUZMdMxJVtby3uV&#10;JiapGzodnU+DKdxhf6M8TrLCzRyRnkkiGhU/MZROAPNnDIQbCq6I6lHAZWFGUioI98nHlrz4kvC0&#10;1kiKbZUvRtG57eoP2G/yvs5qM+jrccnb4NcCKlzefeavIE0Ye70ZPUj+09l+0vcmMnr/AKmTmNnD&#10;iWOhelGU7rIngf8AjVswnYc3mOq6baXdpLp99zW1aT1YLhNp7K5HSaLoR0/ex/tLgPW9C03V9P8A&#10;QnVvqwcSQTxnjcWk6/ZkjfqrL/wLfZwEiQYTjY35qGieYtc03W1t55IrbzXBFxjc1NjrFn1FQPtc&#10;t/8AiyKT40/3ZE0G87+WNQnns5pZGuJIEAgld6QOykky+mPh9fxU/ayWOFinCyw4S9k8geaNC1SC&#10;7+qL9UvI3U3+lyAevbEqAFqv95bbfuZV+D/V+zkLSxMt4kdS5dqLUGoNd2avevxZM0durjn1SNHc&#10;MzJCrXsBXbD28ubLy7qejXNzEXtPTmVSOoBZQ0wH7R5DDGfBuw1GA5cZjyS6SX6/DeW1vKFuIiqS&#10;dwrFeQRv9iRX/WzpSMr28c8JDW8yh1Zd+YIqDUdc2uHUcYsPLSxASIPMMBllcX0lvM1byIlfj+zH&#10;9HbEnug3IUoenyzJGUVuoxoyKxZfTfkWWvTxJPtkP896uUtokBozAkHwRBQfexzH1M7dloYVZ72T&#10;+W7EQCQ96nmfFm3yD+XobO51FE4CilSvblwHGNP+ekp5P/q5q8pp2wlQTqckRsQaU6t4AdfwztWi&#10;wR2+lQwoeQQkNJ3Zv2m+k5rsnNyMEiYm+rzHzNM9xrkskooeCUXwB+z+GKlmB3G+/wAvbIOVGNBc&#10;kMbUKkcenEbEgDc5bbAE7gbnESbgGgqnkq9WBUeOF8ICgiTq8rPU9NzlsppATqVGZlMP2Y4Eh260&#10;A3xa1b9/MwNQSo29hgJsBBCD1GGlpbIQRTkae7Ngh3dgyoKtQ0HzwlUBDbxoRJMwjjVuTMTQUB6Y&#10;P0nSnkeOSQ0jUVJBoOn45DISQwnJhn5ifmbpOh21zbxgS3klfQiNC/2upr/dr7t8X8uH6qqgBfsj&#10;pXAA0CVG3ztf6jPe3kt3OqrPcNydI14qF7UGAr0tKwtoz8b7uR+yvj/TLokAWWyWQiLMfI1rFpUM&#10;3mXU1CWtiP3Cv/u2bqIgO/jKf2V+H9rHuqKqwR0CR0ByWMULRjjQtK7a5vNQ1C51/UCWuNQLmInt&#10;HXc07DsMKvOWvp5d8tX2sMQHs4SYFbo0zfDGP+DOOxBRxAAlPvyp0UeZfPltpckbSWt4xe8ZW4lb&#10;aA+o9dj8LUWM/wCtnjmeaWeeSaZi8srF5HPUsxqSfpyp1pNm32iqqqhVACgUAGwAGJ4obzYq7Nir&#10;s2Kuy/2fpxV2f//W89Up1w23F9U5sbQ7LVHZlRVLOxCoqgksxNAABuSclzZAWteRI1Z3YIiAs7sa&#10;AAbkknOweRfyqgsPS1PzJGsuoGkltpjUMcPg0w6PL/xX9mP/AFs3XZ/ZvF65/S4up1Qx7D1SeO+a&#10;/wAzbzzA0lj5Wme10RSUudbjBWW5I2KWZp+7h/muvtP/AMe/+/c6Ox5VLjkD4ioNPnnQeGK4ejqJ&#10;TlfF1YjHYxQQfV7ctboKgei7RutepDghwx/n5csSljjZy4JikqKvHtsO3H7OTxx4YiI5BHGbRmnt&#10;eWlilioW9tIlKww3vKUrXofVB9bY/wCVlrK4B5MCexApkjFEgqPZwswMUTRigqhbmK96HY8fnlGW&#10;mEBaVIrEkhQN/HG+ofpw0wBCL/RqqtQa/PK5HDSmlSO2oKU3xNnB2pyOEBhyRsNu/wBqpVf5u+Ps&#10;7CW7moo4xru8nYD298w9d2hDTws7y/hg5emwHLy5JH58/MDSfJulrPdH6zqFwp/R+nqaPKR+2/8A&#10;JCp+0/8AsVyQQwRQRcIBxRep7k+J985KeonmkZZDxHpH+FuzgQlEQ6PnjU9b1jzHe3eoa/Kbq7lX&#10;91DSkcKdVRF/YQeH7X7WANTWK8jMV0kdxGdmSdFcEf7IMMtw4DXK3c8AkN098jF7D9/atfWktKCb&#10;T52TiOu6K0ZI9uWQy+/LbynLI09taS6RdGtLnTJWg390XlF/wmWHTR84leCuWz2LQvzS81WxWNdX&#10;i1WIEg22pRBZd9up9CQ/8G+F36B8+aWxfStVg1iFf+Pe+X6tcU8FnjrGx/1+OVnHOPI8TXLJX1bs&#10;tPnfy3qyC28yaK0Aeg9SNRdQ7nYmJ1WWg/yYmxeH8zJLCSOy8zWM+jyvRR9cQNbv/qTpyjI+eR8Q&#10;ddmUZRkk15+S/kbXHl1PyrdiG9FSZdPmaKaOTsXjqGVlr9g8MNp9A8ka5F63oJbSS7pdWzBQa96r&#10;WNsJvmEGNeSUDU/z88ky8YbpfNOmRfbt7xSZ1Wm3xVSfp7yYS3v5U3MStJp9wt8o3WByInP07q2V&#10;zyGI5MbI5sg8u/8AOT/lS4nWz80WFz5du9g0rhp7everKokQf68WRDVLG/sJfQvrZrMjojrxG/ge&#10;h+/MWWWR5s4yieT1vSNc0fWbNLzSb2G/tH6T28iyL8iVJocKLrUreBTVhy8MjEM7R1cjWparJcMQ&#10;DRcmwJdhUak9cUOyqDFDssDCrscBiinYotMLAuxVK4Qxdi61wNZdj1rgWnY4nbFXZI5f335ckj7V&#10;pqCsD4B6jb78y4n91/nOXi+lAOSmtx+EtuwP+wYH/jbI3x9YFlFJQPjX+b/KHv8AzZZjlaJBH4xE&#10;Z2CoCzHoq7k/LLQGN7OyeeSPIsl3dpPffBGhBWBdya+J7ZstJpLNy5ONmzcIsJR5j1xNKsXmFDJQ&#10;8eXQUzoH5nWAi8qWtvHbL9RRqSyhatE1PgIPgf2szYzjKRi6jTG5kk7l5j+T3mO21jzvr8t3fSNq&#10;rxoYbYvSOSEMebcehaNuIH8qtnn+5he3mJXsd/Df/jU5izBiXbRIkHsuXx9Ok8YP1d24sP5HpXif&#10;+NckKHqHJid9jzdjpYgB60Q+AbyKO1e49snIAiwiMrFF2CIB9Yh+rH7agtbH+au5j/iv+Vl+E7V0&#10;a5ii7JP5S1y3uoToeqkGOQcbaVu3+Sfb+XMjTzH0S5OLqcR+uKm4Knmu/wDMPHCq/tLvy7rDxSLy&#10;gaoKno8Z23zHnE4Z+SYkZoea9WDKGG4OB7+0+pSxXloS1pP8UTfyt+1Gcs4aqQ+kssOXiHDL64t5&#10;K9JksvM2ifoW6YLcRVbS5z1jalTCT/I3VMtERMU4eaMsM+OP+ch3QwzGZB8D09ZR49mH/G2RUKbC&#10;aXSNXiJt1Y9B8cTdPUjr/wAMv7WYojwExn9LmiXiDjhzRA33GBbm3n01x8SzW0o/dTDdHXwP+fw4&#10;J4zDcbxboTGTY7TdlxG6swb/AE5iI1I9aPqUr/MP5W7NgBMfVBkaPpk7B8P6O1pf3HGz1I9YiaRy&#10;H/JPRSf+BzLx5IZh/Nm484TxecWmNN/vxTTNa1fQrg27qXhVqT2M1eBr4A/ZP+rgIMOfJmJCalNb&#10;xygn7Mh+zKmzD6cklrf6VqqmSzY28n7VvIdh7VPT55XLDGW8WZmQaLl9aMDmfVAFC4FG+kDE5LYo&#10;WR1oSOhApT27HMKUa5htBVAysKqajDvy35qv9GK28wa500f7qJrJEO5iJ+0B/Ic1mp0YO42LnafW&#10;mBo7hjHm3yNZa3G09uRaal2mA+CTwEoHX/X+1nSdN1C0vYFvrCZZYZBQnsf8l1P2WGaucZA783cx&#10;lGYsPE/NHl4xBtE122eMRsZbd0NJrd6/39rJ+0pP2l+y3+S2CJrS3uYZIjEJIWH7+1ft7g/qIxhM&#10;g7c2Mo2KKRrrmpaRe2kmqXpt76IlNG822gor9P3Vyh2+LpLHKPTk/wCHyG33kv6tfG+s63FvxKuC&#10;P30YI/aUfboP2x8X82ZEzDJH+ZN108RxS4hvF7F5Y/NuCYQ6X5mWPTdVlp9UvUb/AEC9PUelKTSG&#10;Ru8Ex/4xu+QL81LiOTW7SKBSLK3tUit334sRUtSvcH7QzGlYjvzbOOxYZd5Lsb610ud9QT09Rvbu&#10;e6u0HQNI1FAPdfTVOOG/5WecltyugaoxNtIf9x8zbqjMd4j4K37OXaPVHFMdxdP2pouMccfqCA89&#10;eXLqdV1fTEDX0ApPGPhaWMDqD/Mn/Ec6fe6fbOpWPqo+IdqnoNs6gYoz3eXx5pg0WK6Nqd2lHm+E&#10;MfgJIBIH2jTpnFvP90Xv5QjclD+jHvX4YtiR83JzWZoequ56zRwHAHpujoy6fCzCjyj1GHQ/HuK/&#10;RgPybbS/X1lUVaNTIPdvsRj/AII1zWZg5MxSIuivosrnip+0f8kbt+Azt1laPDZRR8SeAC19++YG&#10;Uepv0puNh5FqWsWd3rNzKJ0LMeZXkBQfsjfGSA7kAmh22yvk5sZbI+1ZDxBZRUAmpHf6cCzSTLG/&#10;FHZqU6d/pyWxLeCmlrDatNEHmjQVBILDpXwFThZHK11MpjlTgjFW4mp5Ab1PbfDOJG3VFJ6IY7aJ&#10;0MbszgMPh2FTtQDrh5pGnfWLVLhDyimJMbjZSoNKg98jCQkgFgXnvzzaaNdtbTkCaBBzjA9STkRU&#10;DiPhXr+1h1b6dEq1py8AOn9cvIA5sbAO7yLzF+aOrzy+jAWtgRR5Go8lBuQtPhQn/JwyChVA7du2&#10;2Y4lbTOXq2eb6t602o8pGM07Ukbqx5P8W5P2jiFxc0YRRDlIeg/ifbLogAWWWwTfyz5TM8Z1DUGE&#10;VlGSzyEgMxB3SOv2m7M32Iv2v5cbHH6C7/FPJuzHqMeZv+FjGFm+i7U9QHmK7WCIC18vab8ColQr&#10;EdFH8zN+05+19tsctAfi6JuT74T5M8hoeaneM7KI4hymnpFbxqKUQdgM4d/zkX5sDvZeWLd90pea&#10;gAf2iKQof9iWf/ZLjM7U4eolXpe+f84w+SjZ6Te+a7mPjLqP+i2FR/x7wt+8ce0so/5J5xDK3Ee5&#10;5WKuzYq7Nirs2Kuy/wBn6cVdn//X8+Uri3PqnNx8ASewG5qdhQDrhAUbuJpnafy6/L9NBij1jVYw&#10;ddmUNb27UIs0YbEj/loYf8il/wArN72b2dxeuY2/3Tj6nUCA4Y/U8Q88ebp/O13NpWnOU8m2khju&#10;50JH6UmQ0aNWH/HjEwo9P96n+H+5X95Nf9HBdvRR2k+2zipNBQVJzojiN85D4uo4yBX/AEklj6bq&#10;czW5i1W+s47UAQW9rN6USgGtOAFN/fAcmm2HVA8LeMUrr+FSMt3QJFkcOsa7Sk8sN2g6rcW0T19u&#10;QCtmjhlj48buRgAAwlCvyPjUBThplxWOTmeCUP6um2yuzEo9s0kPEHoOJLq1MEeqPHDwsKKFW0Ne&#10;n0Ym0nLJAJpEx2qovj4nLElB16dcBCOG3GEk16eAymct0O2NIEQF4jWP7QBbt3AwTY2Mt0/FfhjX&#10;+8fwHgPfMDtDXx08LO8j9EW7DpzkNdGMfmB5+07yfpYuZ6XGp3AI0/TyaF2G3N6fZhj/AGm/a+wu&#10;SKKKKGIRRjjGnT+OcPlzTyS45HikXe48YgKD5o1bWNV1nU59V1SY3WoXR5MzdFA+yAv7KJ/utMRa&#10;ReXAGnWmbPR4DIW6HtHJwzDI/LGhT3ljPdt/d0WoP2ieVD8sASPUmvj3zNHFA7O9wSuItPbOxaFF&#10;MVYyAR8OxrTEyFPeh9suGp6EW38SaR310i0mVbhKVKyAHv45hDyYMQGI/a6H7xlkY4pd8XE1VcFK&#10;6a3DBEYkkltFPWEn1ID/ALBuS/8AC4ncWMU8TwyIskMm0sMiho2HuCCp/wBkuU5NMTyqYbsemBgK&#10;V9P803MEyyIwlMP9zdW7lJkpuBQsHFP8iZP9TIhd/lxDbTNdeWruXQbkmpij/e2TnrR7diQv/PM/&#10;7DNdLTGPLZjwTgPJn2h/nGzxx22rhNTiAo0c49K5UDuklBz/ANkv/PfAsfnHX/LsixeaLFrSAnim&#10;sWfKaxc1/bH24fk2U8f84MBKJI/h/rJ/c+WfIPnyFxYmG8uUTnLZXFI7yNW2DBhuVr+18Uf+Xkzt&#10;dd0rVbBRcLDfWEw2ccZomH45CeIFjOPeKeX6p+TfmbyxqLah5M1W506+Tc2xkMEpA7ch+7mX/JkX&#10;Il5h/JPyzq6tc6HdNpVw32Yj++tiT24k80/2LZRPGY+bEEjkbTPQv+ck/PHlq4TTvPmjG+VPhe8t&#10;1FvdAV+00R/czU/4rMeco8z/AJa+cPLpaS+sWmsx/wAf1rWaGnieI5J/s1yIkEjKLo7PbPJn5q+R&#10;fOMY/QeqRSXVKvYTfurlfnE9GPzTkuRbiO248ck2stzccKuzccVdlgYoLsUCYhgXYoFGSQ7FVpgY&#10;UXYoAaYGJdljAh2SPSwJPI+vxd4nhlA+TDfMvFvjk5OE+koC9DDU9PYdKyqT80r/AMa5GVBrUEgg&#10;7EbGuVhuCPw/8t3dp9aWGdVjmmYD19hyJNNz2zYaTOAak0Zcd7hbIwVGY1PEE0G52zrum3+l6RpN&#10;7NG63GoWdCbYdCSaAg/tID9plzoIiQ2G7qMsTKQB+l5p5ssPMfmLzBpumfVpLXQdQVzLqQI5IEXk&#10;UKHdJJP918sTvPzEsNT8n3iS24Oo7Qz2YPwlWO8qk/s/8bZr8WjMc/iA/ux/pm0YIxDE/L35D6z5&#10;d/OOw1iyvGm8sW6TXKXEjfv1lK+mLZwvHny58+dOPBf5s47rOnxxuJrcmS0lr6THqPGNvBlzMyQt&#10;kD3veFJI32I64URMbaRldfUtpRxljPRh2/2S/snMeI4T5M5b+9vFGQ2U6qHElvIA8E3ZlPiPwdct&#10;A4D3gsT6t+Ug7HzQRoEkgbgrn7A6xyDpQ/yt1Q5YRW4YxnfPm7FrxDJCmqW68W5BLtF29Oamzcf5&#10;Juv+tzTLZCxxLA78JW8vi4nr1GSuxlh82aR+j52UanEP9BlbYlgP7lj3NPsfzL/lZaKyRouBlicM&#10;uIfSpORbnmB+6Y/H/knx+WR7TJxayTaVqcbfVpCY5Yzs0bj9oV/aU/8ABZXjPD6Zcm3MOKpw+pXr&#10;iHpXWh6iYpSXjYBlkXpJGd1kX3H/ABLJCJxluEo5YOyQ61HFrOnpdMecsYAMw+1XsWp2OZmXGMsL&#10;cCBOGTgABQZHLS7+rc7K9T1rJz8cY6qf54/8oZr4kw9Mt4udOHH6o/U7LubG60mRLu0l9azkqYJ1&#10;HJWU9VYHt2dDhnhMPVHeKYZhP0y9M3Zm0mHUomu9HHp3cY5T6eDvQft25/aX+aP7S5WdPxjih9Q/&#10;h/4lmMxh6Z/T/Oa3HXp44vp/mC1uo1sNeUvGvwRXiik0VOxr9pf8hv8AY5Zh1V+nIwy6f+KCxlYE&#10;tHsf5T0OKahot5phjvLaX1rRz+4vYCeJ/wAlv5W/4rfL5463ixx6gHaXN0cyuxU/DIv2kPUe/uPf&#10;DPS/MvqoLW6VQx2Ut/dknw7xsf8AgcgTGW0kyBhvHk20aluQ2bxGHtnaSXk5ht4ZPXXralSWA69Q&#10;Mw8+MRF2KYnW4gOIyjEf1lruEFW6d2HSp9sHWMmqaTeNPaMYJT/exSA8HA7SIRX5N9rNTlhGfNzN&#10;NruE3E8QS7XtA0jXbI2moxc16xSL8MkbfzI3VcnugeZLPVF4D/Rr+MEtasanb9qM/tpmsy4THnye&#10;hwamOQbc3hvnfyFqmgGQTot9o1yeDXHCsbDss6dI38H/AOBw8+CRgz/BJTaVf4jKLbSGA/U9S0mF&#10;o9LP17TXb97oN0eXEHc/V3b2/YbCfXvKel6vbtHdxBWbf1o1BUnoC6/Zb/iWSvo1HCD5Mm8i/mtr&#10;GiSC20m4N1axbS+WdVZlliFd1tZ25PHTsknqxf6mcq1n8tta0a5W7htnu7GJw7TWfKWig1+KP++j&#10;O3+Xlcg404EbF7T5a/N7yfrkkdnNOdI1WQbafqAETMf+KpKmGcf8Y3/2OT5fNulT6JJJp86yXDIV&#10;KE0kRz1Lr+zwHtm6w6oCAAP0vJy7MyeNcvpviQ6eWdQfXwt3DwtFkD+og/dlBvwX3c/DxzkurRPd&#10;XyRxvUE0Wvh/N9PXMbJqTZd/CQA3DPwNvD2zov5d+WaTQyzLVDS4kBGwRRxhU/6zcnwY/WXA7Q1X&#10;DAkf5rz781vNb6V5fukt5PTurkiytXHXkw5zOP8AUT4P9Zs6U8UQQqFG1QBmPnjeRzuzIn8vE975&#10;aPmHWf0vc8bqVQ0gLb8qJENuv87Y2O3hpQoPxzAzRc8CQ5p9beb9fQq7Xhdmr8A41qRsK02oMiP5&#10;n6zHpXl6eCwZI9RmQ0lLorRRAVkkUORyIX4Rx5Y4ZAblyzKoPWfyb03zBreo/prU55f0ZbGsUZAC&#10;yyfsg06hPtZway8x6vcW0PlnR5hZ2l9KEmuDUSyGQj1JJZT0HHduPH4FwTlwcUyeIuu8Y1wxe1SW&#10;8LSLK6cnj3U9afLPR3km/gvvL0ctjbvHoluy6fockh/vbezURvOa/wC/5ebr/KuYGi4hLhO8vqyf&#10;1snrjH/SuRjyemu54J+e1hpdrcWrzTrBf3bNc3KJ8bvvQKBQcVRFHxM32sPRLCgIrXjtT3zacJPN&#10;sA6l4xcaXqN1LHJDAVSQCQMQa8akfEduK9/5f8rGSTTTMAoIp08aeAH9cnGIgg87RFvp+laejXl/&#10;Is7UJpypH3pycbv/AMYofh/mlxSONYfs/HIfu+nIgcXPksYXueSV3+qXmunjzNppCAD1KBWlVeio&#10;o2C/5I+HKNR1NWPU+OWWG4kRCrEsYiVET0baEfBGN6DxJ/adsjXnH8xPLXlS2njvbpG1RIfWg04V&#10;MkpO0YNBRQzfzfs4CeEuNkkBuSyvyH+U3mrzrd2uoLbm28uvP6U2oMyrSNPt+ihPNz/usMo4888o&#10;azq17q2qXWp3shku7uRpZnPix6D2HQZAlwJSs2+u9OsLPT7C3sLKJYLS1jWG3hQUVUQcVA+gYCwM&#10;URmxV2bFXZsVdmxV2X+z9OKuz//Q8+79ck3l9UnpnSvyn8nxyEeadSj5QwuU0iBxtJMuzTsP5Iei&#10;fzSZsezdEc09/pj9X4/pNWfN4ULH1S+l5d+afmS61O//AMCaRM8ZliWfzNfRMVe3s5PsWyMPsz3t&#10;Cv8ANHb83/bTOkyuJWLS3E0dQeQh4Bix7lmDZ18sUqAhUQHUD7Ulj027s4Le30ixsDDFxTjeiYpH&#10;CgoEhjhZB/s3b/Y4WPp7H/pa39fEPGB9wTLRjkkE3yDIY5ZAvEaXpy0G1I5Sa/S2LrGqTGRZ7hg2&#10;4ikkDIPYfCMsECu7hFI0ISS3tVelGmhiKEnxA5EDFhN75LhY8Kw2XTb55RnJPXHhTwrls1QdNz3y&#10;xINsFLSm9uaewx6HlUnpgLEjZRlX06U2PU07DBVnaTXc3px7Abu/YDx+eYWt1cdPDjl/mx/nMsOE&#10;5DQY35284aX5S0N9SvvjkesdhZg0eealQv8AqL1kf9lckkEMUEQhiFEXr4k+/vnCZ88s0zOXMu8x&#10;YxAUHy/rmt6rrurTavqs3rX1yagdFRB9lEX9mNB9hcqaULT9WSxYzJsQ9tAXYihPLq2AHZvURvff&#10;5Z0WhgOAh0vamLq9L8icBpl5amteJZfnUGuIzbOaZOYFuZoZ3jCZLCKU6bgjG1PbK+AObaxohSnW&#10;ux+jFYK8sNCnC1sgAg76EFCadsUOUcuTnYpERHuY4fVjlLRkqa0265ljLMOP2jhOpER6hybDmobq&#10;ra6YoWF4PUhXct+0KeFO+BLySOUNb0WS3oQ6sAUcn7XJTsRmx0WlAgTIerJ0/mw/hg8vrtUcs9uQ&#10;+l61+Xnlu50jTv0pel4tavuLmrH1beAbwwKw3BWvKSn2pWyBy+TrSyvprvyvdto91L8YtKGSxkp1&#10;5wn7PP8A4rPwZr9VosUMgxwkIZcg4oY5fxObp82YYjIjjxw+t67b6peT6asesWwvoIfhnuAAsqM3&#10;2aEUXkv7X2cG6L5smOoDSdVgOl65SqQ8uUFwo/btpOjj/IPxrmsMZRlwy9Mu5y4VMcUD/mpV5h8o&#10;6dqFg7+lHqemVo6yLWSI06MOq7ftDJjZ666USYVU7Ejw9xlcsUZMOOx6njHmz8ird5De+W5mtrmP&#10;447d2I+Lt6cooy/ThNr35YeRPMgaf6r9SvX/AOPuyIiYnxdP7t/pXMeUJQ5pEK+k/wC+QWj/AJ2f&#10;nB5Aul0/Wz+lrGMhRBfgs/H/AIruV+M/89PUzmPmL8h/NNgXl0mSPV7YVoi0iuAP9Rjxf/YNkRO0&#10;+KR9Qey+Tv8AnJz8u9d4QanJJ5fvnoBHeUaAk0FFuE+H/kYI853fafeWNyba9gktbhdjFMhRh9DA&#10;ZO2yM4y5F6zaXdrdwJcWs0dxBIOUc0TB0YHoQykg4jwphZKuPWuIDF2OGSYux64CguxSuBg7LB8M&#10;UF2SPywxfRPMlr3e05gf6tcydP8ATIN+HkUHfj99Zv8AyzAf8EpX+ORuM1AOQDkBGYqFwsnYf6Lr&#10;88LxpI/GSPaGY9KHqj+x6Zt9B2gYHhl9LhajTcQuKyWJJEKOKqf864ZX0fpyLqFj8CE0kiO4Rj1j&#10;PjG/7H+Tm4mB9ceTrwf4Sti5AenJuw6N4jx+eAru2jMBvLdS1hIwW5g6mKXsD/zLf9rE1VjkyvoW&#10;0k+P032fqPceOEd1ZinWqHdW7j3OVGF7rdFUwNES8P1GagHLlE/8jN1/2D4xFillz4nYyF2Vmtp9&#10;qHifanb6MYy/hKzF+oOwXZ3RtJ2kkQSwyqYb2HtJG3X5H9tG/ZfL8U6O7GQ4hYWugYDxBqDmjaTS&#10;NRXi7SWsoWSKZdi8RNVdfCRP+FbJEcEv6JSf3kN+bfUUPfamSXX7FddsW1K3odYtI/UvVTpc24+z&#10;cxj+df8Adq5PNAkOBjn4UqP0S/2CHRjbyiJ/7lzSF/A/yH/jXC3TPT1uw/RM7hLuOp0+c9n/AJCf&#10;5ZP+JYcchkjwHn/C2ZLxT44/T/GiCab/AH4H0LUpdNvHtLtCqBjHNC23E9GXfxyWDKYGi25scckb&#10;i7tthh5k8uvAkd5D+8srkcre4XofFT4Mp2ZcnmxiV04mnz1Kuo/hWRyq5ZRsyGjr3B64XaHqKWs5&#10;s774tOuTSZDuFJ29Rf8AKHfMbDlOM0fpcrNj8QcQ+oL2rTbrjtb0K80S6ju7VyYGPOCdD07gqRlm&#10;bCYHjj9KNPqBkHDP6nKwYfrGKFLDzHHSUra6yBtOBRJ6fzgftYJwjnFH05P5zISlhNj1Qb2wJpms&#10;ax5bu3tLmISW0opPaSjnFKnT4f5v8kj4sxhlnhPDLk25MePMOIc1KeBJVFaqw+w67Mp8Qc7V5H/L&#10;O1g1qDV57NUt3g9SKyuiJHhmajIyEbPtXZxzTKs+ohMbPC9s9tDJhljxT9fFw/1kIbu4hYJdKXjr&#10;tcxj4SP+LB+x/wARzoscUouzG0W0xozqACadCSN81cjK6P0vER4iRAklWuZre2tZLyqKkSFzISAv&#10;FRXr4YX+ZfLUV7pU/rAC7g+O1n6OSOqt4grgoQABPM+l6v2YzajHmMdzir1fzYsP83+f9F8vz6Dc&#10;/W4+Gr3a2r2wZeTpIp/egdaxNx+LOTyQssgYExzRvyRwSrIw/aU+OSMb2L6XiyEbhl0qwTwNFKiy&#10;28ilXjYBlZWHQg9iMl3lnzY9zPFp2pEC8lPG2ugKJMR+yw/ZlP8AwL5rdRp+EWHeaXWCe0vqeM/m&#10;R+WLaTbT6xoamXS4/jurHdntx/PGftPEv7S/bj/1PsypWkQ0X4R3Xt+OUUKsOZKnkOpQ2OoD/TIQ&#10;7ihjuB8My07q43/4LHgRFqrWJx+0p/pkLRRHmheXmC1gERMes2BNfqt1T1BT+Vjt9+ArzQ9OunM0&#10;1pDLKRRp4wEkI/ymWhb/AGWMTR2aJ4YS57J3on5kanogFvZarf6AQP8AeK8Bu7HfwWbmEH/GN48L&#10;ZfJ3l15DI9oqSUpy4cT960/VmSNQP4hxOvy9nSP0Tr+szLT/AM4PPihXjkt9Riqd7WVelNqxzcvw&#10;lw10+1t7MOIAFDUrRgegoOtNqZP8zEbxi4GTsPJP6pf6Vjfmjzj5j1p7f67bsGgDUE8TKAGbk28Q&#10;kHOvVq4JmnREqUeTiKhUUEk+2+YkiZEn6bdxpsBxYxG+TFNO8vyXl+0kl7YW3rv8UlxO8carXqQU&#10;B2+WEF35k1lvgtNAvGAajl5YofhH7S15cq4J4682/wASunE9C8tfl75dtpGn1PzZoE0aD92IvUuK&#10;Me55SQ8fb7Wcz8z/AJaeePNWty6leG3soyAkMIkknKxjsCQq8v5v2colOR5BpyxyTPKnsWj+e/y/&#10;0jSbayh1a3McI4H0gNz48I+fXthp5c/JLTNNlkl1CU35liaIK7eiqiQUYgRln5U+H7WVHHklV+ll&#10;j0h6oHU/zm8vBHTTFuruYfYeG3biadqzeku+dJstOkjtbeyikK2dogitbW3T0okQdFFa5ZhxRx2Y&#10;7GXP+KTcICIrk8t83efdOkuJb660+0tbuVQsl1qUxuZQB/vuCMiNen2eXHDCO2jiADEJ/krux+nr&#10;lpJPJIH80f6Z5zqPmq+1V3axim1At8P1q4AhtVHbjGoVNv8AKxUNQFUHBfxOCu9IhXNJ7iyEkiz6&#10;lcHULkGqxjaFKdh45VQNu5/HJkXu2E9SrRxPK4LGijoOgUeFML9e1qy0LSLnVb5xHBboWYk9Wp8K&#10;L4s52wXZvo0Tle/QMg8l+U7rzb5httFtqiAn1LlhsRECA7V7bZ481zWLzWNVutUvJDJc3cjSyEmt&#10;OR2Ueyj4VyJNuslLiNvsfTdOs9NsoLCyiWCztY1igiUUCogoBgDAxRObFXZsVdmxV2bFXZsVdl/s&#10;/Tirs//R4l5V8uXXmPzBZ6Pbt6f1hqzS/wAkKbyP9C9P8rLIizvyDkQjZfRXnvzfYeUPKepeYb0c&#10;4rGItHCDRpZWPGKMf67lV/4bO+aikOn3EemxQ/VbO1jSGwH7BiVRTfx/mzfdj9pQgOGQ3MnF1GA5&#10;CZdf5ryT8qVXVPKH+JIrtdV1HWJ5L3zEFIM8N5IxBi4dfSjRUSFG/wB1/ZwBNMybb/1+XjnViYIs&#10;FwCCOezPbOCGdA8TBx0PiD4EdvliJuvE/PCJIIRi2IHb5ZX1nESUAtmzFem+OE9cPEnhWta06Y9Z&#10;hh5oIUpLc08cWjPJqdu+J2R0QlyBEhOwJ6HB0MMk0qQxCrvsoHbxP0ZiZ80cUDOX0xa8cTM0GP67&#10;rem6HpV1q+qS+jY2q85W6sT+yiD9p3PwquSizs47SARJuTvJJ3JzgtZrJ6ifEf8ANj/Mi73FhEBQ&#10;fKvnLzfqXm3XZNYvwY4RWPT7KtVgirUIvif2pG/bbHSyBR+oZRjgZFtASiKJ5Xp1Y/aOAncsanNt&#10;ixABITyztBGo264nIKr7jNlpJASouJrcBnDYMq8oXkVnqI9Y0jlBSvbcZUkaNQ1O+WZCCXB0Qygc&#10;OwTG41SGOd1SrCpGUI1HvlZk55hlPUBCSauTX4dq13x68QdhkTNrlo5S+qVoWbU5StOPtl1yguZG&#10;NCktkNTy7nE7qf0Ywimksg3p1Vf6nLtHp/FnxEfu8Z/08/8AiY/7p1naOpocA5sp/LPyh+m9WOs3&#10;kfLR9MkpCh3W4u13A/yo4OrfzS4U3ctF9IdWFX+XZfp/4jnQQje7qcePqXtumQ+rMbphWKJisX+V&#10;INmk/wBWP7K/5f8AqYX3MlvFxNxMkJ6qXYKfoB65TqdJiy0ZD1QPFCX8cf8AOc3FlnC6+mX1BO7T&#10;623NLWN5VYFZERSykEd+1R44B1zTtK8xaVc2hk/0qCJrvT7pAVaGaEcgyPTbl9llr8WYPa+GJx8V&#10;euP8THTQlHKCOSHubjVtAvNMu/TKRXF/bWF1CxB9SK7f0viUEmqMwdG/1l/bwXptxM+nW8ly374x&#10;gyt0BYDc5znJ22aPq2VdWskj1KeCBar6hESLuTX9kDBttd3od5bVW4wDnLQVAXpV/CuUZM2xpolK&#10;GGuM8Jn9Mf5yWal5K0PXLE2esRLNFcH045FNH5dR6LDwpu/2f5P58k2l6kl9beouzrQSJ4VzFJtt&#10;sg0XzN+an5bXvknXFtnb1tOvAz6deUoHVT8UbD9mSPbkv7X2svVNJ0rVLZoNTs4b6Aj+7mQPT/VJ&#10;3U/LACWM8Mav6Ul8qeb/ADb5ev4z5e1W406WV1UpG5ETkkU9SNuUbDbeqZzfzB+Rfl28kY6Pcz6T&#10;cN8UcE4M1ux8FJ+Nf+CbLiCN2nFMzHokMtfw/wAT33Q/+cj/ADhpFglx5s0m21iwU8LjUNJkCzw0&#10;NOc9u+3Bv2XXgmc68wflT510UtJJp5vbZetzZEzLTxKiki/SuESDIaiPX0/1nq/lL86fy380hE07&#10;WIobtxX6jef6PP8AILJRX/55s+RKlGKnZlNGU7EfMHcYbbhvyZvUY7uMSVIcMcMQEF2WDiwIdh35&#10;XvYLa4v/AKw4jhlsZ1LHxC1A+nMnTHf4NuHqFG7UsiUXkVkQgfJt8Ibc/Ao7gCuQi5AVsFL0yTMB&#10;2O4127YpdhtpOsNbkQT/ABQsOHJtxxP7LeK+B/ZzZaLXHH6T6ouJqNKJbj6mmUN17bg4bp6llL9Z&#10;hHrQSqUuIDuskZ3Kt/xq3+yzewIHqj6ol1ct9jssliEi0qQymqsOoPjiV9pMUcS3NtWTTrgkIx3a&#10;Nu6P4Ov/AA2SMK3H0sBPoebUE3ImNxxmX7SjoR4j2wgv9PkQ1UVI6Adx4ZTKNM4ytVwI0P1qMsP9&#10;6IxUjuyDav8ArJ/xHEwvcc0iRi7EUkaRQjf3iigr+0MMZcQ3+plw0bHIuww0+MalaPpbfDdKWm01&#10;vF6VeH/npTkv+XmTAcceHr/C1zJhLiHL+Jptt+2CPLup3CSxQpIYLqJ+VlMf2JejRODsY5PssuTx&#10;niFHYtebGDv0WyRpIhRxVW6jG6zbJHP+kbGI28TPxubTf/R5+pQH/fT/AG4W/wBh+zlGSBHqCcRs&#10;cJWw81/dyHkw6N/MP6+OCtQiGvacdQiWuq2aA3ajYzwrt6oHeSP/AHZ/k/Flt+JGx9QaoHwZ8J/u&#10;5fSurwah+yenz8MOvIHmi29OTQtXAn026689+DdA6/y+D5KEr5fUHH7R0ZNZIbSj/skPeW0hZbmA&#10;0uI9qdnX+U/wxLzf5En093ubHlcWFasF3eL/AFh3X/Kw5cXELYaTW9Jc19tdpKoqOLnoOx+WF/lz&#10;XFjK6LqiG40+4bjHtyeNj3Udcoxang9MvpczUYRIccfSQqSAgFkpzHY7A+2I+ZPKF7o831m3PrWT&#10;msNxHWhp2r1DjuMGSJHqiul1ccgo81ltdxzArukqf3kTfaWvT6D2bDjyXNdatdW7S6WdUl05xcAe&#10;mWQ+meVGYD4H/wCFfIHNDIOCfP8AhcXtOUMeMgzGHxPR/plVyKUrQ53fTNVstaVZ9PuF9T/dts7B&#10;Zo3r0ZeuafUaaYlb5bquzc2CW44h/DOP0yQ0uoWtutLphCKHdh8JUDcilfh+eSRPX5op2cL9rsWp&#10;3w5AeA1zpv0eURygTHpYJ+YujDUPIeoNoM/xseUKeq3pygtsgJJ+E+GLyK7kFlBjP2gfDvkPSY7u&#10;QJ5YZv3Z6/w/xMas7byHeeRXtvMUK2mqW8LevDcnjc28iioZKksnYqy5x7zhpa2GqOYt4JSXhNOg&#10;J3GCEuOIl3vqWjkZQF/UPqZJ+T3nRfNXlGCd253doTbXR/nMeyyU/wAtaNkD8138Vvprwi4aC7l4&#10;mH06GT4WDV/yRUfayvPMCNF2mHGbtn6IJAQwDIRQqehBFCD451H8vfN83m3Sbu9ltfq72MsVrI/L&#10;l6rNFyLkfskkfZzR8QjIQG+xk7bFl4hT5q/N3yLYeTtRt2s7tpLbUfVkjt5AFMPFwAisPtIA9By+&#10;L4ck1O4GWmJchgP1w1pWnsenzxvGh22PU0xpCIF0HjKORInaN/iUH6ccJJQOvIHs2+Ct0UEI+maK&#10;zBlha2lB/vbZ2jNfHbGtxP24VNO6mmClA7kdbC9iIFpr9zCKbLcItwop7n4sTK2/X0ZB8iMbK7jq&#10;mcE/mQLxXWtMmH/F8EsZPz44mRbj/dc5+XH+uHmtE9UXHL5nP/Sw0Fadz6/8Bvlr6WwFtKx/ymAG&#10;NlSfNbM3mHjWTzHo9tTtBaTTH/hhSuLRg9Ut40I7uS5yJYkb1uk1+BJtfeZ9QvFPWGyhS1jPtUmv&#10;4Yr+9bZpNv5VHEYaZAAdEoSLRrZi1ppyvKa/6ReMbiSvjQ0T8Mw4KvQV8ckBuy5OnkuZz+8Yse0Y&#10;+FR/qoNhmLgbj/gsBtgStW0ct8dQR0Ubn78IPN/nfy95TsTdapP++cf6PZx0M0pH8q9l/wAtvhwe&#10;9qnMDeTK/JP5aeYPOFyFsk+r6ZGaT6hKD6KeIQf7ten7K/7Ljnmrz9+Y2tecL4PdH6vp8JP1TT0J&#10;4JX9pv55D3Y/7HIk26/LlMz5PpjyT5D0LyhpostLirI9DdXklDNM4HViP2R+yg+FcieBqZHmxV2b&#10;FXZsVdmxV2bFXZsVdl/s/Tirs//SgX5Dso853I4cnayfiagcQHXl18fbMiFcErczHyPuekf85VRx&#10;P+U0pkl9IpfWrICGPNgxAT4Qada1b4c7nqf6O+pP+keH1Xxfp/safFy/1cxBz25sT9r5f/Lj/Ho8&#10;0RnyJ9ZbWgAZFt/scPC450h9P/jMeOQvUbe1hjM2nXX1m0J3tZ1dWAP8jsFB/wCFzdaCeqB9MeKL&#10;Vl4Kqf8Ax59U+T9Y806jKLPzhoB0TXkUctU0+e2nt5CP9+RRSSvHXwZZE/ylwplCsgeIlD/vl/4M&#10;K/jnT4smQj1R4fl+t184xH0niZrA06S+lcIsinpcw7L/ALNGIYf7DniStcd0NPo/rmQCxCJZbepo&#10;wJ+n+OKK038uS3QeSkyw0+0PuxeMybbZZHiVDyCPehwys68D/P3GSk1y5JFqf98K7IBsT3yT+X1t&#10;FjYo4e7YAyChHFa7AV/Gmcd29LMZCxw4R9P9KX9JztEIDkfU+dP+cgbrzbcahbJd2ctn5Tt5DHp8&#10;nNHFxcAVaWQRs5RiPhhSXi3D/Kw0cmhoP9vNBEBzw8oWnIcqCvTwA9sBTmUt8Yp4ZtNMIVsyinGm&#10;LZj7Lgv32OJZnCmXuTdRH2P075jkhzDE1StFUOnDdqin35Q6e2Xz5uLHaeyPuaeqfHv8822VlsMp&#10;XyQ78+4NcsU75WUHjQ8hffbfLBUBmA5MB8KdKntudsqIJofSD9Uv5sf+Ka58YFjcqUEIubu3t7m4&#10;+o2sr8bm+KtIYYqVZlRAzvJT4Ywq/awqmM4nYzisoYGRW6E+G3bOi03h+HHw/wC74fQ6Cd8R4vq/&#10;ifQmhpobeWbJNAfhoxtuOnyxCrBKEcgCK+pyqX5Dnz+1keudO1Imb1NWuFsS7yMqQD68FLbxBwCe&#10;C/susfqcclGE657OVGXLb1Mp029t1tLZYNNhkuREiRSGbjZMKf3nE/8ADJX7WJ6M/lZZCNNjje6r&#10;8bXJP1ivi31mkn/C4ZERGwM/x/SZS4j9Wy/U4vMbRFtTnmS0IqEtVb0APAC25H/g5MH641+1kBxK&#10;2/IeqykVpt2WvweOazX5Jyh9JhH+lw/72UnI0kQJbm0P5VXy2msqQwlvjHW2EgYDkCaAGSn74/sf&#10;8S5YXzXF2DIkVq72SR8RLG6CVy4pyhFTxaP7ScxyaT9nOcmZG+gdgACd04a3s3jmae6EOosxYKUd&#10;kUKalZeI+JH+zLQ/DHg3ys+swGeO5jF20FI5JwRGLiGo9OUrX91Ly+2n+/eX7OYnInr/ADnV9tY8&#10;U4QGSXhz4j4cq4vXw+rh/wAxU1L6vPYws9LORwWVD+8Eb8G5KeGzw8K9Cvwcfs4d+Wi51K6NCFIb&#10;kNjQ8tum3jlYcnCBwRrlwfj6nk//ADk8tqPImk+o6tdLfxC3IFCy+i3qEDeg407/AMuSKX+68dxX&#10;5VxciNcO/J87eXRbnWR6zcQI5TEKVrLw+Ef8SxCOTUvrdzHfRr+jaA20zcQ3Kg+GiMW69KjLsfFT&#10;oJDCJg6c/vb9UI3wy/rcT0TULTyj/hPTJtLvZx5qblFqNrGJ2hVPi/fcpIkX+74eqiu8X2uXw4KW&#10;tRxry7EVrlJ5u8y8HV5RIR8ZooWooP2OVf2fp+zTIV54b8uQwXzWtgXcEB0J+tp4GkQ9Q5dQrY7u&#10;DAwkSBx45fzvqhL/AHz3j8urP85otHFz5H1HVJ/SoyWGqwAafMlNxFJclAr8uWy8V/4sXOUa15f/&#10;ACtkDS6D5oe3J3W2vbW6dB7CRYg//BK2AE9zdeQdOIf7J7P5T83fnGVjh81eRCp2DXmn31iR2FTD&#10;JcfSeMuQyeNIpjGsqTqOk0XPgfokWN/+EywNoN8xT0WJ3eNXaNomYbxuV5D58Sy/c2M7+2AJ2Xiu&#10;U5NDQZMdGUacaYlCW7DLA5Adg2ImnTJMw7FhSuFkHZZ403/D8cUuw30OTUkU8YvVsyKHkQKe45Ef&#10;hm10Esw+kcWN1+sjjPM8MnHD/THZGuZEjEtj8IvoSQF36MrNQeoP2afFm/wn/SunygfFQuVQvGA3&#10;G439IgV+YNP2cAajHYI8iLKJLc7xSgFTv2oRXIypMSaVYyxQFl4t3XrT7sjk6xrdg2zhpOQBABHx&#10;eIyA5im0ea7Ad+LcyB4WAkZjyjWvwuP5T04n2wZKvbmnFdb8nY2P1jLH6VRc8wEC9edfhK071wwv&#10;bvZGqPc4074P1v0nujKaRX5YpqFum4Ey0pIjLVfj/aUN8L5kzrivr/E1Y9h3xaXp7djhndNKYHkv&#10;E43UcYXUYSdpItuLEioV+VOP7XP7OHJy3/zmrrtydtUePbC/Qf0jHrEY0ys0ok/dkUAJoevKg48f&#10;7z/JzExXxelszcJh6+TUnDgef2e+N1ddP/SqTaO9fWq7WwB/cS1o8YanF46/ZZWb4cvP1bJwcXBU&#10;v9N/R/4pyc6UYbg0B8R451jQH1OXRoBfxm2vo0BhZirCSIjYPxLcaf5f7OZeMnqNnR5xAT9O4/3K&#10;XOUW4bgA9s5IkHThIO4rStf8nL/L1dBbznJLZPGkpglWa3oCqvyHF4mPX4h9lDy+L+XNX2nHHWx3&#10;db7QCX5Sjf1enmjf3oCj7QqPiO3w965NNfTy+4mTU5EiHGsstKr02EigEV/5KZiaOecHYcUXnOyJ&#10;6yJvHEzj5qdwIDIgB43G/pkfap/zT/wuJfl3B5bj8vXK6Fc+tF9ckMrqrqfUIHwmoBoB02ynV8PE&#10;abPaU5Tlicnplw/R/wBIrLaa+a5eK5twkar8E4ZSrHvRa8x92I3UPkJ/MqSapcJFqScgYEWQ82I2&#10;LtGCBT54wOQYqkLcns8638qQB6P4Jy4f98hteu9atkg/Rdib0SSBbmjxoY46irUkZA30HOhWhmCK&#10;tKw8Rxc9eNNtjv0yuVOnxnLZEv8ATfxMJ80w+UZLiC4sbh4dUhl5xWaCU2s03LeOVlVoVNf2ua4r&#10;HyVTSrqTuelPvyvKdxs5emgOGXq2/hYn+ZmpO+q6K82kJFqFCZ43lgP7npxYrIf2t1rnL/zjur2H&#10;0E0uy+s3rqQZWeNYkHiQzKzN7UyvilwnhD6N7OQIwA5JWf4ef+yRn5In1te8zzRrHa6YLlALdCXY&#10;3AX94VKcovSpT9vlz/ZXPPd99cF7N9fLm75fvvU61/p8s1WXiv1PUdPJ7WtOI49O1M6T+Tus+aLL&#10;TNRh0zy++q6Y94jXV1FcwQvHL6QCJwmdOXwfFXMQ8Pig9eE/6VtwEg7C3kX586R5I1A6d/iDXn0W&#10;8SOX6l/o8tzG6ll5cxGjU34/tZ2G0naeIPNbSWkh+1FKY2Ye1YnkX8cyTbm2e589X+m21nccLDVo&#10;NTgPSWKO5iAH+UtxFH/wpbFSBXYjAWRtQDTByrrWg+2h2Ir2rQ5VR3B9+mPVVbg5KlZN+wYEH8Ac&#10;xpXIhA5txm59Q0B6HceHfrlfLEsirrzLfECP14w9cUBEpXgaDr0HhlrT+lcJS64aSg+GhpuV6U/r&#10;mLEfZUn5U/jiu6lDBbyH99cJCKdWEhP3IjZv3p7cfxOC90IgRaNHsszT7dVX01r9PJsA6pe3dnat&#10;JaafNqVx0WCJ4Yt/8ppnjUD5cskb6MJEg96Z6Hp2i3s9L3VYNKtB9pvSnmcjvxWJG3/13TOe6jrf&#10;5/zyTtp/l60s7Z14xIZrSWVD/Pyaf4n/ANhx/wAnK97cUyyXsHoWl6d/zjxbCBLnVJr6dHBeWdLt&#10;Ec+DKsSRiP8AzZs4R5m/xH+mrj/EPr/pav7/AOs15/jtx/l4/DiXDycV+rm9w0v9F/o+3/RnpfUO&#10;A+rfV+PpcP8AJ4/DhTgYIvNirs2KuzYq7Nirs2KuzYq7Nirsv9n6cVdn/9lQSwECLQAUAAYACAAA&#10;ACEAKxDbwAoBAAAUAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAg4ZpJKQMAAM8GAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAAAAAAAAAAAAAAI8FAABkcnMvX3JlbHMvZTJv&#10;RG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhALQ9vM3fAAAACgEAAA8AAAAAAAAAAAAAAAAAgAYA&#10;AGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQCTRvNeA9IJAAPSCQAUAAAAAAAAAAAAAAAA&#10;AIwHAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ1BLBQYAAAAABgAGAHwBAADB2QkAAAA=&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId11" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="0C4CC899" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.6pt;margin-top:-1.95pt;width:619.2pt;height:221.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC6gxUYugIAAPQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0&#10;/2D5faQttxKRogrEhIQAARPPrmMTS47t2adNu1+/YztJEaBNmtYH99jn/uU75/xi22qyET4oayo6&#10;PZhQIgy3tTKvFf3xfP1tTkkAZmqmrREV3YlALxZfv5x3rhQz21hdC08wiAll5yraALiyKAJvRMvC&#10;gXXCoFJa3zLAq38tas86jN7qYjaZnBSd9bXzlosQ8PUqK+kixZdScLiXMggguqJYG6TTp3MVz2Jx&#10;zspXz1yjeF8G+4cqWqYMJh1DXTFgZO3Vh1Ct4t4GK+GA27awUiouUg/YzXTyrpunhjmRekFwghth&#10;Cv8vLL/bPLkHjzB0LpQBxdjFVvo2/mN9ZJvA2o1giS0Qjo+n85PD+RFiylE3m09PDo9nEc5i7+58&#10;gO/CtiQKFfX4NRJIbHMbIJsOJjHbSit3rbQmtUPgMLK38KKgSTAguZJvNOqBwM/4d7pkiK8sX7fC&#10;QOaMF5oBEjY0ygVMU4p2JWos8KaeZkYEzx+x2sSOAF4Ab2KFEqvr37HNUYHyUHu00iaexsZecpfx&#10;pdgDnCTYaZGtH4UkqkZIZ6nDxH1xqT3ZMGQt4xwLz82HhtUiPx9P8NfjPXok9LXBgPtq+9h9gDhX&#10;H2PnKnN3yVWk0RkLm/ypsOw8eqTM1sDo3Cpj/WcBNHbVZ872A0gZmojSyta7Bx+JkAgRHL9WyKVb&#10;FuCBeZxUZAluH7jHQ2rbVdT2EiWN9b8+e4/2yBzUUtLh5Fc0/FwzLyjRNwZH62x6FGkN6XJ0fDqL&#10;THyrWb3VmHV7afEzTXHPOZ7EaA96EKW37QsuqWXMiipmOOauKAc/XC4hbyRcc1wsl8kM14NjcGue&#10;HB+oH2flefvCvOsHCnAW7+ywJVj5bq6ybebicg1WqjR0e1x7vHG1JOL0azDurrf3ZLVf1ovfAAAA&#10;//8DAFBLAwQKAAAAAAAAACEAk0bzXgPSCQAD0gkAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/&#10;4RO4RXhpZgAATU0AKgAAAAgACgESAAMAAAABAAEAAAEaAAUAAAABAAAAhgEbAAUAAAABAAAAjgEo&#10;AAMAAAABAAIAAAExAAIAAAAiAAAAlgEyAAIAAAAUAAAAuAITAAMAAAABAAEAAIKYAAIAAAAiAAAA&#10;zJybAAEAAACCAAAA7odpAAQAAAABAAABcAAAAZwACvyAAAAnEAAK/IAAACcQQWRvYmUgUGhvdG9z&#10;aG9wIENDIDIwMTUgKFdpbmRvd3MpADIwMTU6MDc6MDYgMDk6NTA6MTcAKGMpIENyZWF0aXZlZmly&#10;ZSB8IERyZWFtc3RpbWUuY29tAGgAdAB0AHAAOgAvAC8AdwB3AHcALgBkAHIAZQBhAG0AcwB0AGkA&#10;bQBlAC4AYwBvAG0ALwBzAHQAbwBjAGsALQBwAGgAbwB0AG8AcwAtAGUAbQBlAHIAZwBlAG4AYwB5&#10;AC0AawBpAHQALQBpAG0AYQBnAGUAMgA4ADAAMQA4ADMAAAAAA6ABAAMAAAAB//8AAKACAAQAAAAB&#10;AAACZKADAAQAAAABAAAA3gAAAAAAAAAGAQMAAwAAAAEABgAAARoABQAAAAEAAAHqARsABQAAAAEA&#10;AAHyASgAAwAAAAEAAgAAAgEABAAAAAEAAAH6AgIABAAAAAEAABG2AAAAAAAAAEgAAAABAAAASAAA&#10;AAH/2P/tAAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSAAAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8M&#10;DA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4Q&#10;FA4ODhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AA&#10;EQgAOgCgAwEiAAIRAQMRAf/dAAQACv/EAT8AAAEFAQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEA&#10;AQUBAQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAABBAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFh&#10;EyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPT&#10;dePzRieUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYH&#10;BwYFNQEAAhEDITESBEFRYXEiEwUygZEUobFCI8FS0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLS&#10;RJNUoxdkRVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3&#10;x//aAAwDAQACEQMRAD8A8rVnp2ZZhZtOQxxaGOG+O7Z/SN/tNVZJAgEEHqmMjEiQ3BsfR9MLYcQB&#10;7Z0+H02rV+qmSMX6wY5e4MruZZU8nQat9X3f2sdq5/ot/wBp6ViWky417HeO6smv3f5qsdQxRfhX&#10;U6fpGOb8JH/mKq6iIJ3gRZ/2Z9bejXvGI+XKJRj/AOnEP1X+Lxwcz6/fVTJ+r3VBdW0u6VkuJxbR&#10;JDHfS+x2u/Nez/Abv56n+XXcqXS3hzNDwidHt+uNXR3VWVW5nQbmFj8LIabmFgB2voqkZGM2t/6W&#10;q/FdV+m/SJsfpOZgg5DZyMB3/ahupZP5uUz6VX/G/wA0pMoFUOi/4dzJjnHGfnPzH951aHEcKy6t&#10;tn0uPzY0IjvKp459w10KucKm9PPcEdkNtbZ23GD2ujT/AK+0f+fmqvdjOrcQR5xzofzhH0mfy1Ys&#10;uOwbYl/c+GrG/wCb7npV2VhoreCa9S0N+k0n86o/yvz6v5qz/gvpo2tPiP5f1XKycKm5pa9oIPIW&#10;HldNvw3G2iXtGoI+k3/yTV1tlLXfQcH+Y0n4sPuaqtlAmCPl3UuPKYtLnPh2POLAqXSQ+Z5/B67Z&#10;Wx2PlNF+NYC11ZEwP5DUDLpxG3N+yXbq7Bu2kElk/mce7+0tPqHRKrZsrcKrOTOgPxWW3pjmOD8p&#10;w9EO2kVuBc4xPp1/m9v5z/Bf5ldlqGSMtvsee5nksuAniHpH6cfl+v7qMUB7hXU119zuGD3En+TX&#10;Tv8A/Pq6/wCoFl/1a64/qXU6n1UOx3VekwsNjnOdW5rTS62pzGt2ep71lY9j2M9OoDHr5LKtAB+6&#10;97vfc937939j01C2wCdAB4aJ7T4ne671rM611GzqHUC7GxgSzHoNTnMrqB/R78prvs/qWfzl3/nx&#10;ZuTjUPq9Wt36KJN1fuDW/wCkdTut9av/AEn2e/1K/wCc+z2rMFljHh1TjXYPz2EtdP8AWZtcjCyq&#10;79HlS1x1ORSNr59w/WKW+nTmM9z9/wDN5P8A3Zs/mk0xldiWn7pGjPDLh9sxnhBnR4csZTjPi6cc&#10;fXjl/iQZOwb6ssY1rIshr27Tua9jxvptpsb7bKbmO3VWL3novTm9L6Ri4DQAaKg18cF591rv7Vrn&#10;uXl/1A6cc7qGPgZexz+l2jLxrGkEPxLPUfYyqdvqYzOo1Y72M2fq1uTm1XMrtXrp4TydGIbv/9Dh&#10;sroEgvxXeZaf9fasi6iyh5Za0tI+5d5ndLzenXirIYWOJ/ROmWvj/QWt9tn9T+e/4NVH41GVFd7G&#10;uJOhiBPhY3T/ADmJtotyvq5mdXew9O6bjDIfvNhc6YYHBrHOsd/Nsq9n57l6F0z6uZRxy/Mv+1XE&#10;Deylu2pv7zamfz2R/wBd+n/olp/VKnp9XSqRiUsx2XsFuxggbjNdrXF2573U3stp/SO/wa1rcNgP&#10;qUvdRb2NZifi1MljibJiD5swz5AAIyMa6x9M/wDHj60eKMWsWV1ubY+l5rsI5Dh+9+6sHrzm9L6l&#10;jZtbmellTVY0EBznj37tv5/6P6bv+3Fo4/Sq8a0+mSCPpMcZOuv0/pf56v29P6fl0mnIoZYw8te0&#10;H7j9L+0gQSFgPd4HqoxR1N4xg1jHsZb6bBtA3BzXewfR3PY5DeZqJHgtfr/1CzH5NOf0XK2W47PT&#10;GNkSQ5m42emMj6X53tZd/wBvLNux7sd/2bKYabhBLHdxP5p/OVbJjIN9/wA3pfhnOxy4oYpfzmIA&#10;f7SEf0v+/ahrLn7OzW8/Abf+/OTuxg1gLXEnwUqCTve4aOMD4D/zJzkT2tBcO2pKjdK2m6u0SXCI&#10;8dCfgg5OdfRWJe8Bv0RJMfDVqnl5tdTS606n8wCTpwufzuoPyHe1u1o4BMn/AMipccDI7aNPnuax&#10;4I1xfrOkYscvNyL3QJMnQRz/AJyJRjEN9Wz37SQ0k8xrY2tr/b7Pb6lj/wBHX/N+m+xAw63OL7z7&#10;nMEMB43GGt/6Tmrp8erEprF+YN+K17WYePy7I9B+111n0PTxftTbff6n61Z9orZ/OXW124xA2eX5&#10;jPPJI8RJvu4WTY5m+lki4Om7buIYe9O6WVb2uP6d3+l/RU7PT/TDxfWychmLO8OktcDPp/nvt/N3&#10;sraz9IxCz8yy4hja2tZXu1aC11he5z/Vv3/4V27/AAf6L/z4o4WTfjUZD2kta8Cm1hEtc13+CcR9&#10;HazfanMIHcNhgZD7GWsvbV/OOq3e3WN+14bur/4RiJTWHtDtCH6gjUaabJ/kJmup6dh/aK7TZn5t&#10;Lmmvj7OxztrnXkt/nbY341LHP/RfpLf3Fp1dD6njvtsba3KDMfFvfjtaQ97Miv1KvQG39LfjbXs9&#10;T/rfqf4FEeK0jsx6X1PK6Tm1ZOKSbcV/q1AxBJG26jXd+jzKf1e7+X9nyP8AAL3XFyacvFpy6Dup&#10;yK221O4lrwHsP+a5eBMAeA4EOBAs3Dg7v3f87YvaPqa5zvqzgBxktrLeZgNc5rW/5iJTEv8A/9Ht&#10;LsanIpdRkVtupf8ASreJafkuZ6r9Tnibemk2jn7O8/pB/wARe/23f8VkfpP+HXXhsmAJJ0CyOpfW&#10;nonTrTj2WOvyGEtspx9jiwjltll1uPS1/wDwfq700110RV7OF0O+6vDzqGF1WX020ZTWOaWn074Z&#10;mU2Uv/NZez1l0mH1O3IDSGgPMbhPtWUfrT0PNsc9+Bkue6p9Bsa/ELzVZ/OUn08/1Nn5zP8AR2LG&#10;6T1fM6S8V9QZa/DGjMu2t1TgPzHXPePs1nt/4f8A65amEixRvvS6jWoeyscarzZaWtFjgPD3O9rf&#10;89yvNaCNdCOxWTj9TruqbdXj/a6WkPqvaWlheNWbXbvzXf4T/Bqp0j9rYbGUN/SgmG02uJMfnFr/&#10;AHPqSvWhqp37Lm0j3kBvALuJ+K5r6w4NWfSOo4V4L8c7Lq3AhjgQ501vLfbexgd/wdi6UVZDq3tt&#10;DPcIDRqB47p+kqraSAaH1g1jmNAUJRvQs2HIcchOJqUTejwIodVUz3FzSPa4fR11QrgdrRq5z3bd&#10;oGpns1rfc52791d/kdIwMvGdRtFbBIDq43NcPD83+xYm6X0nAwLIwq91jCW5GXZLrS6J9Kuz6Nf/&#10;AA7Kdn7n86q08fDren4u3H41AY7MCco/RHyf3jP9F4n/AJk5t2O/M6pZ9hpYxzmUAB17yB7dzD+j&#10;x2/1993/AAKwuu/U/O6dQc/EJzunRudY0fpKh/3Yqb+Y3/uRV+j/ANN6K9Yrr1fTYRZfJfusAh7X&#10;HZse36LanfzFmz2VW/8AGqIoa9vr4rjW+SDzua5vtfVkM+k/Y72+p/SP+O/RoRz0dBoHKzZcmWRn&#10;MjXoB6Y+T4nhNe/DyNgh0b2iezdrl3f1f+rOR9YMq3IvIb0qt9QpIEeo0MY5rKf3fTrNTf8Ajf8A&#10;riN1b6qYz8k5PTmMws10ufiyBj3jh78Z49lFn9X9D/p6sZUeldczejdN6j9XHzRZZIwnW+01Gwhu&#10;TSSfoepTutxbP5v1P+MVzHOOQNKYMZ2ev5ud9Z8DpvrVu6dW1uLjWWY7siv3y1pdY71/z7X7m32V&#10;Zj/0VuH6FP8A2ntVY9J6LkW45wzY7ErcLrWPZNr6mj9IbXe1tWz3M3fzf+EXU14GP0TpFguAu6nm&#10;MbTa9pJDWnc6vHre32tq/Rv/AON/4RZ56Rjno92flDZueamMAlrnO7+k4ta1jP8Ag/0ibxnjEQWS&#10;MR7ZlIeA1eHz3jIzLsmp0C18gN0aBH6NlTd270mfRq3/AM2r+L1nNN2FY98jApZW50nWmh7MjGq2&#10;/Qb+shrK/wB+yz3q8/6vYQFj6L5JBHpvqLoP0prdZY3Y7b+96yyMzFyMP0sctYPUO6utrtznO+gx&#10;9v0Xfya/Z6al1YyYl1OiVuybq6my5xazJc06kuP6JrG/8Zm/p13/AF3/ABT4fVK8b0M9+LdjtLX2&#10;uqbYbJj6Wx2O72/RZ7v5tc1/i26b9v8ArSbme7E6dQwOdBhxZDMb3fvW31Py2f1F7CnXogB//9LV&#10;+tHWsk2O6V0+x1RAjNyWfSbuG4YtLpbtf6bmPyrWe9nqV0f6ZcsMBrGhrWhrR2Egf5pc7aiV/wDi&#10;s69/P/06/wCj/R/pf+3n/fFp5H0XfR4P0f4KlzPucf8AV6M+KuHx6vM9V6hV06sNYGvyrB+iYdQB&#10;x6r2/wDUf6RZ+BZk45GZXe+vJsk2WtcWuJkz7mFqrdR/5cyefpD+c+l9Fv0P+D/0H/AJx9H5lOxc&#10;PD6fm/T7/wDoq3JxWb2rR2MDqt1mZtdUW3O+lmYbvs14b3dY+kfZ8v3fmZmPb6v0PWYus6d9aOpd&#10;LePtFNfVsZ52+vQ0UZgHMWY0uxLn7PoMp+z+r+ZbauT+rX87b9H6Tf6/0X/9D/Rf8Mtpn0Lfo8P/&#10;AJ/+c+j+cpY8fF04a+q301rvb2vSfrd9X+skV4WYz7SdDiXfobg7/R+lbHqO/wCIfctKwOBhwg+B&#10;0XhHWf6Z1j+b/nh9L6f0v8F/wn+k/wCuL0r6gf8AJo/5W/m2/wBP/on/ALTf+/8A/XFIUDwegaLQ&#10;zLZS8VWG55Y8jcAXtquDi3+tYqXQKH9Kquw8nIde++597rLAARZYG+oJb/O12Pa+2vf7/T/Q/wCB&#10;Wtb/ADfblZvUP5kcd/6/I/m/++f8P6aq8xVCt/8Amr8d2f3bb+TW6wNe0tbYwyx7tQCRtLLf36Lm&#10;/or/APg/Tv8A8Cq3rtrLsp4ezT9Yb9JwFftc8j8/Iw2+y7/uVhfpFZxv5g8/QP8AOcfnfT/kf+i/&#10;VUGfzrOf53H/AK/0f/Pv+n/7rfaFSld/wZ47eDG0MyAWQywOAsHLq3tP0Mhm33Pq/wC7FLvtWH/h&#10;PtFC4vrfUOi9QvbgZFdgaHGurLJBfWZa18O2j1MVlrvf63/G/orFZyOcb+k/9rP6H/N/+gf/AAf+&#10;k/4Bcr9YP+ufzdX899Phn/gP+hU2C+MVfF/VZY/duDJ7p/Q9HEDwif8AgfNP9z/Jt2zP6p0H1umd&#10;Qqbn4GZWGMe6Wu21Fwosxcg/Qsw7XO/V7P5r/wAETdT+tH2no+J0vAY+r0XB1779vuI7+2fpLW/x&#10;k/8AJvR/6P8A4X6H0+Kf6H/wf/cr/hFwrOfzvkr/AKbjfz10c8cfCa+S/wBL96v+9ekb1HpdPQr6&#10;r8h93V7z+idj1ubTS3SGvse1jr3bRu9rPz1zlNGRlZbacWt+Tl5B2MA91j5/MZ9LY3b/ADj/APR/&#10;6Nim7kfD/Ccf2f5S9K/xW8P/AOSv5l39H/5S+m3+nf8Adf8A9RKUsf8ALR6L6l/VSv6tdMNL3i7N&#10;yXC3LuaIbuA2spq/O9GhvtZu/wCEt9nqemt9OmQXv//Z/+0bElBob3Rvc2hvcCAzLjAAOEJJTQQE&#10;AAAAAAA1HAFaAAMbJUccAgAAAgAEHAJ0ACEoYykgQ3JlYXRpdmVmaXJlIHwgRHJlYW1zdGltZS5j&#10;b20AOEJJTQQlAAAAAAAQdG/GMlAEqIiO0MI8ogwakjhCSU0EOgAAAAAA5QAAABAAAAABAAAAAAAL&#10;cHJpbnRPdXRwdXQAAAAFAAAAAFBzdFNib29sAQAAAABJbnRlZW51bQAAAABJbnRlAAAAAENscm0A&#10;AAAPcHJpbnRTaXh0ZWVuQml0Ym9vbAAAAAALcHJpbnRlck5hbWVURVhUAAAAAQAAAAAAD3ByaW50&#10;UHJvb2ZTZXR1cE9iamMAAAAMAFAAcgBvAG8AZgAgAFMAZQB0AHUAcAAAAAAACnByb29mU2V0dXAA&#10;AAABAAAAAEJsdG5lbnVtAAAADGJ1aWx0aW5Qcm9vZgAAAAlwcm9vZkNNWUsAOEJJTQQ7AAAAAAIt&#10;AAAAEAAAAAEAAAAAABJwcmludE91dHB1dE9wdGlvbnMAAAAXAAAAAENwdG5ib29sAAAAAABDbGJy&#10;Ym9vbAAAAAAAUmdzTWJvb2wAAAAAAENybkNib29sAAAAAABDbnRDYm9vbAAAAAAATGJsc2Jvb2wA&#10;AAAAAE5ndHZib29sAAAAAABFbWxEYm9vbAAAAAAASW50cmJvb2wAAAAAAEJja2dPYmpjAAAAAQAA&#10;AAAAAFJHQkMAAAADAAAAAFJkICBkb3ViQG/gAAAAAAAAAAAAR3JuIGRvdWJAb+AAAAAAAAAAAABC&#10;bCAgZG91YkBv4AAAAAAAAAAAAEJyZFRVbnRGI1JsdAAAAAAAAAAAAAAAAEJsZCBVbnRGI1JsdAAA&#10;AAAAAAAAAAAAAFJzbHRVbnRGI1B4bEBSAAAAAAAAAAAACnZlY3RvckRhdGFib29sAQAAAABQZ1Bz&#10;ZW51bQAAAABQZ1BzAAAAAFBnUEMAAAAATGVmdFVudEYjUmx0AAAAAAAAAAAAAAAAVG9wIFVudEYj&#10;Umx0AAAAAAAAAAAAAAAAU2NsIFVudEYjUHJjQFkAAAAAAAAAAAAQY3JvcFdoZW5QcmludGluZ2Jv&#10;b2wAAAAADmNyb3BSZWN0Qm90dG9tbG9uZwAAAAAAAAAMY3JvcFJlY3RMZWZ0bG9uZwAAAAAAAAAN&#10;Y3JvcFJlY3RSaWdodGxvbmcAAAAAAAAAC2Nyb3BSZWN0VG9wbG9uZwAAAAAAOEJJTQPtAAAAAAAQ&#10;AEgAAAABAAEASAAAAAEAAThCSU0EJgAAAAAADgAAAAAAAAAAAAA/gAAAOEJJTQQNAAAAAAAEAAAA&#10;HjhCSU0EGQAAAAAABAAAAB44QklNA/MAAAAAAAkAAAAAAAAAAAEAOEJJTQQKAAAAAAABAAA4QklN&#10;JxAAAAAAAAoAAQAAAAAAAAACOEJJTQP1AAAAAABIAC9mZgABAGxmZgAGAAAAAAABAC9mZgABAKGZ&#10;mgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAABADUAAAABAC0AAAAGAAAAAAABOEJJTQP4AAAAAABw&#10;AAD/////////////////////////////A+gAAAAA/////////////////////////////wPoAAAA&#10;AP////////////////////////////8D6AAAAAD/////////////////////////////A+gAADhC&#10;SU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4QklNBB4AAAAAAAQAAAAAOEJJTQQaAAAAAANbAAAA&#10;BgAAAAAAAAAAAAAA3gAAAmQAAAATAGQAcgBlAGEAbQBzAHQAaQBtAGUAXwBzAF8AMgA4ADAAMQA4&#10;ADMAAAABAAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAmQAAADeAAAAAAAAAAAAAAAAAAAA&#10;AAEAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAEAAAAAAABudWxsAAAAAgAAAAZib3VuZHNPYmpjAAAA&#10;AQAAAAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAAAAAAQnRvbWxv&#10;bmcAAADeAAAAAFJnaHRsb25nAAACZAAAAAZzbGljZXNWbExzAAAAAU9iamMAAAABAAAAAAAFc2xp&#10;Y2UAAAASAAAAB3NsaWNlSURsb25nAAAAAAAAAAdncm91cElEbG9uZwAAAAAAAAAGb3JpZ2luZW51&#10;bQAAAAxFU2xpY2VPcmlnaW4AAAANYXV0b0dlbmVyYXRlZAAAAABUeXBlZW51bQAAAApFU2xpY2VU&#10;eXBlAAAAAEltZyAAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAAAABUb3AgbG9uZwAA&#10;AAAAAAAATGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAAA3gAAAABSZ2h0bG9uZwAAAmQAAAADdXJs&#10;VEVYVAAAAAEAAAAAAABudWxsVEVYVAAAAAEAAAAAAABNc2dlVEVYVAAAAAEAAAAAAAZhbHRUYWdU&#10;RVhUAAAAAQAAAAAADmNlbGxUZXh0SXNIVE1MYm9vbAEAAAAIY2VsbFRleHRURVhUAAAAAQAAAAAA&#10;CWhvcnpBbGlnbmVudW0AAAAPRVNsaWNlSG9yekFsaWduAAAAB2RlZmF1bHQAAAAJdmVydEFsaWdu&#10;ZW51bQAAAA9FU2xpY2VWZXJ0QWxpZ24AAAAHZGVmYXVsdAAAAAtiZ0NvbG9yVHlwZWVudW0AAAAR&#10;RVNsaWNlQkdDb2xvclR5cGUAAAAATm9uZQAAAAl0b3BPdXRzZXRsb25nAAAAAAAAAApsZWZ0T3V0&#10;c2V0bG9uZwAAAAAAAAAMYm90dG9tT3V0c2V0bG9uZwAAAAAAAAALcmlnaHRPdXRzZXRsb25nAAAA&#10;AAA4QklNBCgAAAAAAAwAAAACP/AAAAAAAAA4QklNBBQAAAAAAAQAAAABOEJJTQQMAAAAABHSAAAA&#10;AQAAAKAAAAA6AAAB4AAAbMAAABG2ABgAAf/Y/+0ADEFkb2JlX0NNAAL/7gAOQWRvYmUAZIAAAAAB&#10;/9sAhAAMCAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwMDAwMEQwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAz/wAARCAA6AKADASIAAhEBAxEB/90ABAAK/8QBPwAAAQUBAQEB&#10;AQEAAAAAAAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUGBwgJCgsQAAEEAQMC&#10;BAIFBwYIBQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLRQwclklPw4fFjczUW&#10;orKDJkSTVGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2N0dX&#10;Z3eHl6e3x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKBkRShsUIjwVLR8DMk&#10;YuFygpJDUxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aUpIW0lcTU5PSltcXV&#10;5fVWZnaGlqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEAPwDytWenZlmFm05DHFoY4b47tn9I&#10;3+01VkkCAQQeqYyMSJDcGx9H0wthxAHtnT4fTatX6qZIxfrBjl7gyu5llTydBq31fd/ax2rn+i3/&#10;AGnpWJaTLjXsd47qya/d/mqx1DFF+FdTp+kY5vwkf+YqrqIgneBFn/Zn1t6Ne8Yj5colGP8A6cQ/&#10;Vf4vHBzPr99VMn6vdUF1bS7pWS4nFtEkMd9L7Ha7817P8Bu/nqf5ddypdLeHM0PCJ0e3641dHdVZ&#10;VbmdBuYWPwshpuYWAHa+iqRkYza3/par8V1X6b9Imx+k5mCDkNnIwHf9qG6lk/m5TPpVf8b/ADSk&#10;ygVQ6L/h3MmOccZ+c/Mf3nVocRwrLq22fS4/NjQiO8qnjn3DXQq5wqb089wR2Q21tnbcYPa6NP8A&#10;r7R/5+aq92M6txBHnHOh/OEfSZ/LViy47BtiX9z4asb/AJvuelXZWGit4Jr1LQ36TSfzqj/K/Pq/&#10;mrP+C+mja0+I/l/VcrJwqbmlr2gg8hYeV02/DcbaJe0agj6Tf/JNXW2Utd9Bwf5jSfiw+5qq2UCY&#10;I+XdS48pi0uc+HY84sCpdJD5nn8HrtlbHY+U0X41gLXVkTA/kNQMunEbc37JdursG7aQSWT+Zx7v&#10;7S0+odEqtmytwqs5M6A/FZbemOY4PynD0Q7aRW4FzjE+nX+b2/nP8F/mV2WoZIy2+x57meSy4CeI&#10;ekfpx+X6/uoxQHuFdTXX3O4YPcSf5NdO/wD8+rr/AKgWX/Vrrj+pdTqfVQ7HdV6TCw2Oc51bmtNL&#10;ranMa3Z6nvWVj2PYz06gMevksq0AH7r3u99z3fv3f2PTULbAJ0AHhontPid7rvWszrXUbOodQLsb&#10;GBLMeg1OcyuoH9Hvymu+z+pZ/OXf+fFm5ONQ+r1a3fook3V+4Nb/AKR1O631q/8ASfZ7/Ur/AJz7&#10;PaswWWMeHVONdg/PYS10/wBZm1yMLKrv0eVLXHU5FI2vn3D9Ypb6dOYz3P3/AM3k/wDdmz+aTTGV&#10;2JafukaM8MuH2zGeEGdHhyxlOM+Lpxx9eOX+JBk7BvqyxjWsiyGvbtO5r2PG+m2mxvtspuY7dVYv&#10;eei9Ob0vpGLgNABoqDXxwXn3Wu/tWue5eX/UDpxzuoY+Bl7HP6XaMvGsaQQ/Es9R9jKp2+pjM6jV&#10;jvYzZ+rW5ObVcyu1eunhPJ0Yhu//0OGyugSC/Fd5lp/19qyLqLKHllrS0j7l3md0vN6deKshhY4n&#10;9E6Za+P9Ba322f1P57/g1UfjUZUV3sa4k6GIE+FjdP8AOYm2i3K+rmZ1d7D07puMMh+82FzphgcG&#10;sc6x382yr2fnuXoXTPq5lHHL8y/7VcQN7KW7am/vNqZ/PZH/AF36f+iWn9Uqen1dKpGJSzHZewW7&#10;GCBuM12tcXbnvdTey2n9I7/BrWtw2A+pS91FvY1mJ+LUyWOJsmIPmzDPkAAjIxrrH0z/AMePrR4o&#10;xaxZXW5tj6XmuwjkOH737qwevOb0vqWNm1uZ6WVNVjQQHOePfu2/n/o/pu/7cWjj9KrxrT6ZII+k&#10;xxk66/T+l/nq/b0/p+XSacihljDy17QfuP0v7SBBIWA93geqjFHU3jGDWMexlvpsG0DcHNd7B9Hc&#10;9jkN5mokeC1+v/ULMfk05/RcrZbjs9MY2RJDmbjZ6YyPpfne1l3/AG8s27Hux3/ZsphpuEEsd3E/&#10;mn85VsmMg33/ADel+Gc7HLihil/OYgB/tIR/S/79qGsufs7Nbz8Bt/785O7GDWAtcSfBSoJO97ho&#10;4wPgP/MnORPa0Fw7akqN0rabq7RJcIjx0J+CDk519FYl7wG/REkx8NWqeXm11NLrTqfzAJOnC5/O&#10;6g/Id7W7WjgEyf8AyKlxwMjto0+e5rHgjXF+s6Rixy83IvdAkydBHP8AnIlGMQ31bPftJDSTzGtj&#10;a2v9vs9vqWP/AEdf836b7EDDrc4vvPucwQwHjcYa3/pOaunx6sSmsX5g34rXtZh4/Lsj0H7XXWfQ&#10;9PF+1Nt9/qfrVn2itn85dbXbjEDZ5fmM88kjxEm+7hZNjmb6WSLg6btu4hh707pZVva4/p3f6X9F&#10;Ts9P9MPF9bJyGYs7w6S1wM+n+e+383eytrP0jELPzLLiGNra1le7VoLXWF7nP9W/f/hXbv8AB/ov&#10;/PijhZN+NRkPaS1rwKbWES1zXf4JxH0drN9qcwgdw2GBkPsZay9tX846rd7dY37Xhu6v/hGIlNYe&#10;0O0IfqCNRppsn+Qma6np2H9ortNmfm0uaa+Ps7HO2udeS3+dtjfjUsc/9F+kt/cWnV0PqeO+2xtr&#10;coMx8W9+O1pD3syK/Uq9Abf0t+Ntez1P+t+p/gUR4rSOzHpfU8rpObVk4pJtxX+rUDEEkbbqNd36&#10;PMp/V7v5f2fI/wAAvdcXJpy8WnLoO6nIrbbU7iWvAew/5rl4EwB4DgQ4ECzcODu/d/zti9o+prnO&#10;+rOAHGS2st5mA1zmtb/mIlMS/wD/0e0uxqcil1GRW26l/wBKt4lp+S5nqv1OeJt6aTaOfs7z+kH/&#10;ABF7/bd/xWR+k/4ddeGyYAknQLI6l9aeidOtOPZY6/IYS2ynH2OLCOW2WXW49LX/APB+rvTTXXRF&#10;Xs4XQ77q8POoYXVZfTbRlNY5pafTvhmZTZS/81l7PWXSYfU7cgNIaA8xuE+1ZR+tPQ82xz34GS57&#10;qn0Gxr8QvNVn85SfTz/U2fnM/wBHYsbpPV8zpLxX1Blr8MaMy7a3VOA/Mdc94+zWe3/h/wDrlqYS&#10;LFG+9LqNah7KxxqvNlpa0WOA8Pc72t/z3K81oI10I7FZOP1Ou6pt1eP9rpaQ+q9paWF41Ztdu/Nd&#10;/hP8GqnSP2thsZQ39KCYbTa4kx+cWv8Ac+pK9aGqnfsubSPeQG8Au4n4rmvrDg1Z9I6jhXgvxzsu&#10;rcCGOBDnTW8t9t7GB3/B2LpRVkOre20M9wgNGoHjun6SqtpIBofWDWOY0BQlG9CzYchxyE4mpRN6&#10;PAih1VTPcXNI9rh9HXVCuB2tGrnPdt2gamezWt9znbv3V3+R0jAy8Z1G0VsEgOrjc1w8Pzf7Fibp&#10;fScDAsjCr3WMJbkZdkutLon0q7Po1/8ADsp2fufzqrTx8Ot6fi7cfjUBjswJyj9EfJ/eM/0Xif8A&#10;mTm3Y78zqln2GljHOZQAHXvIHt3MP6PHb/X33f8AArC679T87p1Bz8QnO6dG51jR+kqH/dipv5jf&#10;+5FX6P8A03or1iuvV9NhFl8l+6wCHtcdmx7fotqd/MWbPZVb/wAaoihr2+viuNb5IPO5rm+19WQz&#10;6T9jvb6n9I/479GhHPR0GgcrNlyZZGcyNegHpj5PieE178PI2CHRvaJ7N2uXd/V/6s5H1gyrci8h&#10;vSq31CkgR6jQxjmsp/d9Os1N/wCN/wCuI3VvqpjPyTk9OYzCzXS5+LIGPeOHvxnj2UWf1f0P+nqx&#10;lR6V1zN6N03qP1cfNFlkjCdb7TUbCG5NJJ+h6lO63Fs/m/U/4xXMc45A0pgxnZ6/m531nwOm+tW7&#10;p1bW4uNZZjuyK/fLWl1jvX/PtfubfZVmP/RW4foU/wDae1Vj0nouRbjnDNjsStwutY9k2vqaP0ht&#10;d7W1bPczd/N/4RdTXgY/ROkWC4C7qeYxtNr2kkNadzq8et7fa2r9G/8A43/hFnnpGOej3Z+UNm55&#10;qYwCWuc7v6Ti1rWM/wCD/SJvGeMRBZIxHtmUh4DV4fPeMjMuyanQLXyA3RoEfo2VN3bvSZ9Grf8A&#10;zav4vWc03YVj3yMCllbnSdaaHsyMarb9Bv6yGsr/AH7LPerz/q9hAWPovkkEem+oug/Smt1ljdjt&#10;v73rLIzMXIw/Sxy1g9Q7q62u3Oc76DH2/Rd/Jr9npqXVjJiXU6JW7JurqbLnFrMlzTqS4/omsb/x&#10;mb+nXf8AXf8AFPh9UrxvQz34t2O0tfa6pthsmPpbHY7vb9Fnu/m1zX+Lbpv2/wCtJuZ7sTp1DA50&#10;GHFkMxvd+9bfU/LZ/UXsKdeiAH//0tX60dayTY7pXT7HVECM3JZ9Ju4bhi0ulu1/puY/KtZ72epX&#10;R/plywwGsaGtaGtHYSB/mlztqJX/AOKzr38//Tr/AKP9H+l/7ef98WnkfRd9Hg/R/gqXM+5x/wBX&#10;oz4q4fHq8z1XqFXTqw1ga/KsH6Jh1AHHqvb/ANR/pFn4FmTjkZld768myTZa1xa4mTPuYWqt1H/l&#10;zJ5+kP5z6X0W/Q/4P/Qf8AnH0fmU7Fw8Pp+b9Pv/AOircnFZvatHYwOq3WZm11Rbc76WZhu+zXhv&#10;d1j6R9ny/d+ZmY9vq/Q9Zi6zp31o6l0t4+0U19Wxnnb69DRRmAcxZjS7Eufs+gyn7P6v5ltq5P6t&#10;fztv0fpN/r/Rf/0P9F/wy2mfQt+jw/8An/5z6P5yljx8XThr6rfTWu9va9J+t31f6yRXhZjPtJ0O&#10;Jd+huDv9H6Vseo7/AIh9y0rA4GHCD4HReEdZ/pnWP5v+eH0vp/S/wX/Cf6T/AK4vSvqB/wAmj/lb&#10;+bb/AE/+if8AtN/7/wD9cUhQPB6BotDMtlLxVYbnljyNwBe2q4OLf61ipdAof0qq7Dych1777n3u&#10;ssABFlgb6glv87XY9r7a9/v9P9D/AIFa1v8AN9uVm9Q/mRx3/r8j+b/75/w/pqrzFUK3/wCavx3Z&#10;/dtv5NbrA17S1tjDLHu1AJG0st/foub+iv8A+D9O/wDwKreu2suynh7NP1hv0nAV+1zyPz8jDb7L&#10;v+5WF+kVnG/mDz9A/wA5x+d9P+R/6L9VQZ/Os5/ncf8Ar/R/8+/6f/ut9oVKV3/Bnjt4MbQzIBZD&#10;LA4Cwcure0/QyGbfc+r/ALsUu+1Yf+E+0ULi+t9Q6L1C9uBkV2Boca6sskF9ZlrXw7aPUxWWu9/r&#10;f8b+isVnI5xv6T/2s/of83/6B/8AB/6T/gFyv1g/65/N1fz30+Gf+A/6FTYL4xV8X9Vlj924Mnun&#10;9D0cQPCJ/wCB80/3P8m3bM/qnQfW6Z1CpufgZlYYx7pa7bUXCizFyD9CzDtc79Xs/mv/AARN1P60&#10;faej4nS8Bj6vRcHXvv2+4jv7Z+ktb/GT/wAm9H/o/wDhfofT4p/of/B/9yv+EXCs5/O+Sv8ApuN/&#10;PXRzxx8Jr5L/AEv3q/716RvUel09CvqvyH3dXvP6J2PW5tNLdIa+x7WOvdtG72s/PXOU0ZGVltpx&#10;a35OXkHYwD3WPn8xn0tjdv8AOP8A9H/o2KbuR8P8Jx/Z/lL0r/Fbw/8A5K/mXf0f/lL6bf6d/wB1&#10;/wD1EpSx/wAtHovqX9VK/q10w0veLs3JcLcu5ohu4Daymr870aG+1m7/AIS32ep6a306ZBe//9k4&#10;QklNBCEAAAAAAF0AAAABAQAAAA8AQQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABvAHAAAAAXAEEA&#10;ZABvAGIAZQAgAFAAaABvAHQAbwBzAGgAbwBwACAAQwBDACAAMgAwADEANQAAAAEAOEJJTQQGAAAA&#10;AAAHAAQAAAABAQD/4Q6TaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLwA8P3hwYWNrZXQgYmVn&#10;aW49Iu+7vyIgaWQ9Ilc1TTBNcENlaGlIenJlU3pOVGN6a2M5ZCI/PiA8eDp4bXBtZXRhIHhtbG5z&#10;Ong9ImFkb2JlOm5zOm1ldGEvIiB4OnhtcHRrPSJBZG9iZSBYTVAgQ29yZSA1LjYtYzA2NyA3OS4x&#10;NTc3NDcsIDIwMTUvMDMvMzAtMjM6NDA6NDIgICAgICAgICI+IDxyZGY6UkRGIHhtbG5zOnJkZj0i&#10;aHR0cDovL3d3dy53My5vcmcvMTk5OS8wMi8yMi1yZGYtc3ludGF4LW5zIyI+IDxyZGY6RGVzY3Jp&#10;cHRpb24gcmRmOmFib3V0PSIiIHhtbG5zOnhtcD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4w&#10;LyIgeG1sbnM6ZGM9Imh0dHA6Ly9wdXJsLm9yZy9kYy9lbGVtZW50cy8xLjEvIiB4bWxuczpwaG90&#10;b3Nob3A9Imh0dHA6Ly9ucy5hZG9iZS5jb20vcGhvdG9zaG9wLzEuMC8iIHhtbG5zOnhtcFJpZ2h0&#10;cz0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL3JpZ2h0cy8iIHhtbG5zOnhtcE1NPSJodHRw&#10;Oi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvbW0vIiB4bWxuczpzdEV2dD0iaHR0cDovL25zLmFkb2Jl&#10;LmNvbS94YXAvMS4wL3NUeXBlL1Jlc291cmNlRXZlbnQjIiB4bXA6TW9kaWZ5RGF0ZT0iMjAxNS0w&#10;Ny0wNlQwOTo1MDoxNy0wNzowMCIgeG1wOkNyZWF0b3JUb29sPSJBZG9iZSBQaG90b3Nob3AgQ1Mz&#10;IFdpbmRvd3MiIHhtcDpDcmVhdGVEYXRlPSIyMDE0LTA4LTA0VDExOjE3OjQ4LTA3OjAwIiB4bXA6&#10;TWV0YWRhdGFEYXRlPSIyMDE1LTA3LTA2VDA5OjUwOjE3LTA3OjAwIiBkYzpyaWdodHM9IihjKSBD&#10;cmVhdGl2ZWZpcmUgfCBEcmVhbXN0aW1lLmNvbSIgZGM6Zm9ybWF0PSJpbWFnZS9qcGVnIiBwaG90&#10;b3Nob3A6Q29sb3JNb2RlPSI0IiBwaG90b3Nob3A6SUNDUHJvZmlsZT0iVS5TLiBXZWIgQ29hdGVk&#10;IChTV09QKSB2MiIgeG1wUmlnaHRzOk1hcmtlZD0iRmFsc2UiIHhtcE1NOkluc3RhbmNlSUQ9Inht&#10;cC5paWQ6YmRlNWEwMGEtOTZmMy1iMjQyLWE4YjItYjZiMDc2YzZhNWUzIiB4bXBNTTpEb2N1bWVu&#10;dElEPSJhZG9iZTpkb2NpZDpwaG90b3Nob3A6MGQyYjMwZjktMjNmZi0xMWU1LTlmMWUtZGEyZTFm&#10;NmQxYWI1IiB4bXBNTTpPcmlnaW5hbERvY3VtZW50SUQ9InhtcC5kaWQ6NGZhNmQxNzgtZjY3OC00&#10;ZTRiLWIwMzUtMWUxZTM3ZTY0NWVmIj4gPHhtcE1NOkhpc3Rvcnk+IDxyZGY6U2VxPiA8cmRmOmxp&#10;IHN0RXZ0OmFjdGlvbj0ic2F2ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5paWQ6NGZhNmQxNzgt&#10;ZjY3OC00ZTRiLWIwMzUtMWUxZTM3ZTY0NWVmIiBzdEV2dDp3aGVuPSIyMDE1LTA3LTA2VDA5OjUw&#10;OjE3LTA3OjAwIiBzdEV2dDpzb2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAo&#10;V2luZG93cykiIHN0RXZ0OmNoYW5nZWQ9Ii8iLz4gPHJkZjpsaSBzdEV2dDphY3Rpb249InNhdmVk&#10;IiBzdEV2dDppbnN0YW5jZUlEPSJ4bXAuaWlkOmJkZTVhMDBhLTk2ZjMtYjI0Mi1hOGIyLWI2YjA3&#10;NmM2YTVlMyIgc3RFdnQ6d2hlbj0iMjAxNS0wNy0wNlQwOTo1MDoxNy0wNzowMCIgc3RFdnQ6c29m&#10;dHdhcmVBZ2VudD0iQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpIiBzdEV2dDpjaGFu&#10;Z2VkPSIvIi8+IDwvcmRmOlNlcT4gPC94bXBNTTpIaXN0b3J5PiA8L3JkZjpEZXNjcmlwdGlvbj4g&#10;PC9yZGY6UkRGPiA8L3g6eG1wbWV0YT4gICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICA8P3hwYWNrZXQgZW5kPSJ3Ij8+/+L/4klDQ19QUk9GSUxFAAEJ&#10;AAiAcEFEQkUCEAAAcHJ0ckNNWUtMYWIgB9AABwAaAAUAKQA1YWNzcEFQUEwAAAAAQURCRQAAAAAA&#10;AAAAAAAAAAAAAAEAAPbWAAEAAAAA0y1BREJFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAKZGVzYwAAAPwAAAB0Y3BydAAAAXAAAAArd3RwdAAAAZwAAAAUQTJC&#10;MAAAAbAAAKIGQTJCMgAAAbAAAKIGQTJCMQAAo7gAAKIGQjJBMAABRcAAAji0QjJBMQADfnQAAji0&#10;QjJBMgAFtygAAji0Z2FtdAAH79wAAJCRZGVzYwAAAAAAAAAaVS5TLiBXZWIgQ29hdGVkIChTV09Q&#10;KSB2MgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB0ZXh0AAAAAENvcHlyaWdodCAyMDAwIEFkb2JlIFN5&#10;c3RlbXMsIEluYy4AAFhZWiAAAAAAAAC1WgAAvGcAAJIwbWZ0MgAAAAAEAwkAAAEAAAAAAAAAAAAA&#10;AAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAQAAAgAAAiQEHQXaB2kI2Qo2C4UMxw3/DzEQXhGLErcT&#10;4hULFjIXVxh5GZgatRvSHO8eJR9ZIIchsiLaI/8lIyZEJ2YohimnKscr6C0ILigvSDBpMYkypjPC&#10;NN41+zcYODU5UTptO4k8pT3CPt4/+EERQilDQkRcRXVGj0epSMNJ3Ur3TBJNLE5DT1lQb1GGUpxT&#10;slTJVd9W9lgNWSNaOltRXGZdeF6KX5tgrWG+Ys9j4GTxZgJnEmgjaTNqQmtSbF5tZ25xb3pwg3GM&#10;cpRznHSjdap2sXe3eL15w3rIe818zn3Nfsx/y4DJgceCxYPChL+Fu4a3h7OIrompiqSLnoyYjZGO&#10;ho97kHCRZJJYk0yUQJUzliaXGZgMmP+Z8prkm9acyJ27nq2fn6COoXyiaqNXpEWlM6Ygpw6n/Kjq&#10;qdeqxauzrKGtj659r2uwWbFHsjazJLQStQC17bbat8i4tbmjupC7frxrvVm+R781wCLBEMH+wuzD&#10;2sTHxbXGo8eRyH7JbMpZy0TMLs0YzgHO68/V0L7Rp9KQ03nUYdVJ1jHXGNgA2ObZzdqy25jcfd1i&#10;3kffLOAQ4PTh2OK7457ke+VX5jPnDufo6MHpmupx60jsHezw7cPulu928FXxM/IP8urzw/Sc9XP2&#10;Sfce9/P4xvmV+mH7Kfvr/Kf9XP4L/rT/Wv//AAAB6AOnBSwGhAe/COcKBAsWDBwNHg4cDxkQFxEU&#10;EhATCxQEFPwV8xbmF9gYzBnWGt4b4RzhHd8e2x/WINEhyyLEI74kuCWzJq4nqiimKaIqoCueLJ0t&#10;mi6VL5EwjTGJMoYzgzSBNX82fzd/OIA5gjp/O348fD18Pnw/fUB/QYJChUOJRI1FkkaYR5pIm0md&#10;Sp9Lo0ymTapOr0+0ULpRwFLHU85U1VXXVtlX21jeWeBa41vnXOpd7V7xX/Vg+GH8YwBkA2UBZf9m&#10;/Gf6aPhp9Wrza/Bs7m3rbuhv5XDhcd5y2nPWdM11w3a5d694pXmbepB7hXx6fW9+ZH9YgE2BQYI1&#10;gymEHIUQhf6G7YfbiMqJuIqmi5WMg41xjmCPTpA9kSySG5MKk/qU6ZXZlsmXupinmZOagJttnFqd&#10;SJ42nyWgFKEEofWi5qPYpMqlvaaxp6aom6mRqoerf6x3rW+uZ69gsFqxVLJPs0y0SbVGtkW3RLhF&#10;uUa6SLtKvE69Ur5Xv13AY8FqwnLDe8SExYrGkMeWyJ3Jpcqty7bMv83IztLP3NDm0fHS+9QG1RLW&#10;Htcq2DfZRNpR217ca9153obflOCc4aLiqOOt5LLltua6573owOnD6tTr5ez17gTvEvAg8SzyOPND&#10;9E71WfZj92r4bvlv+mz7ZPxW/UT+L/8X//8AAAIFA9gFaAbGCAYJMgpSC2UMcg14DnoPehB6EXkS&#10;dRNwFGgVXhZSF0UYNxkpGjQbPRxAHT8eOh80ICwhIyIZIw8kBCT5Je4m4yfYKMwpwSq2K6ssny2T&#10;LocvfDBwMWQyWTNNNEE1NjYrNyE4FjkLOgA69jvtPOM92z7TP8tAxEG9QrdDskSsRaZGoUecSJdJ&#10;lEqQS45Mi02KTolPiFCIUYlSiFOIVIhViFaJV4pYi1mNWo9bkVyTXZZemF+bYJ1hn2KgY6Fko2Wk&#10;ZqZnp2ioaalqqmuqbKttq26rb6twqXGocqVzo3SgdZ12mXeVeJF5jHqHe4J8fH12fm9/aYBhgVqC&#10;UYNIhD6FNYYrhyGIF4kMigKK94vtjOKN2I7Nj8OQuZGvkqWTnJSSlYmWgJd4mHCZappjm16cWZ1V&#10;nlKfUKBPoU+iUKNSpFWlWaZfp2aobql4qoKrjqycrauuu6/MsN+x87MJtCC1OLZRt2y4h7mkusK7&#10;4b0BviG/Q8BlwYfCqsPOxPHGFcc5yF7Jgsqmy8rM7c4QzzLQVNF00pTTstTP1evXBtge2TbaTNth&#10;3HTdh96Y36fgs+G+4sfjzeTR5dLm0OfM6MTpuuqs65vsh+1v7ljvXPBb8VbyTPM99Cr1EvX29tb3&#10;s/iN+WL6L/r0+7H8Zv0R/bP+Tf7h/3H//wAAAdkDjQUJBlQHfwiWCaEKpAufDJMNgg5wD18QTBE3&#10;EiETCRPwFNYVuxafF4MYgRl9GnQbZhxVHUEeLB8XIAAg6iHTIr0jpiSQJXomZCdOKDkpJSoQKv0r&#10;6izXLcQusS+eMIwxeTJnM1U0RDUyNiI3ETgBOPE54jrTO8Q8tT2mPpg/ikB9QW9CYkNVRElFPEYw&#10;RyNIF0kLSf9K80voTNxN0E7FT7lQrVGhUpVTiFR6VW1WX1dRWENZNVomWxhcCVz6Xete3F/MYL1h&#10;rGKbY4lkeGVmZlRnQmgwaR5qC2r4a+Vs0m2+bqpvlnCCcWxyVnNAdCl1EnX7duR3zXi2eZ56hntu&#10;fFZ9Pn4lfw1/9IDbgcKCqIONhHKFV4Y7hyCIBYjqic+Ks4uYjH2NYo5Hjy2QEpD4kd6SxJOqlJGV&#10;eJZgl0eYL5kYmgGa6pvUnL+dqp6Wn4OgcaFfok+jP6QwpSKmFacIp/2o86nqquKr26zVrdCuy6/H&#10;sMSxwrLBs8G0wrXFtsi3zbjTudu647vtvPi+BL8RwCDBMMJAw1LEZsV6xo/Hpsi+ydbK8cwMzSrO&#10;R89j0IDRn9K/0+DVA9Yn10zYc9mb2sTb790a3kbfc+Ch4c/jAuRN5Znm5+g26Ybq2Owr7YDu1/Ax&#10;8ZDy7/RN9ar3BPha+av69vw6/Xv+u////wCAAIAA5bR/zX9UzD9/pX7Dsox/lH5pmH9/nn5MfeN/&#10;wX5jYkF//n6SRGGAf38FH2SB/oAc/Lh+dIt55A9+V4myytt+T4gUsT5+XIa0ly9+goWbfJN+voS6&#10;YOl/D4P0QwB/loN4HaKA5IPf+qN9JZcI4kh9HJQxyVh9JZF6r859S48eldZ9ho0Ne05914s8X7R+&#10;N4mJQct+wIgtHAR/z4gR+L98F6Kw4IJ8F57Jx7J8K5sUrkV8W5ejlHN8q5Smeg59DJHmXpV9d49P&#10;QLZ9/40tGox+xIvJ9wl7R6513tp7RKl6xht7XaTErNJ7lqBmkxB76pxaeNp8W5i7XYh8z5VNP7l9&#10;UpKLGTx9xo7w9YV6qrpd3Vl6n7RIxKd6s66Lq3x68Kk9keJ7TKROd7J7wJ+6XIt8PZuPPtN8vJh2&#10;GBd825BJ9Dh6L8Zy3A16G787w2J6J7hzqk16ZLI2kN96yaxxdtJ7RKcQW657wKIwPgx8O58PFxx8&#10;B4+g8x150dLI2vF5tMphwkl5uMKNqT958Lthj+d6WbTOdgZ63a7GWwZ7XqmHPWN70KTTFkl7Uo8R&#10;8ip5jN+E2f15ZtXTwVV5YMzuqFZ5lMTijxN5/r2SdUt6hrcHWml7DLHcPNp7eqklFZ56yI6d7e2J&#10;E34r1n6IAH2xvs2HBX1XprWGMH0zjhqFhH1IdNCE/H2MWmuEm33oPY6En36LGIuGeoAB68mHrokI&#10;1QCGo4d9vY2FuYYhpX6E+IUDjNCEZIQqc32D9IOIWQ+DqIMHPDmDuILgFvmFd4QD6fuGcJP401OF&#10;d5F1vBCEnI8ZpBSD9Y0Ti4mDdYtWclWDF4nVV/+C2Ih8OyyC64eUFYiEe4eo6FKFc5740bKEg5uB&#10;un+Dspg7oqGDDpU6ijiCoJKhcSmCUJBDVveCG44cOjSCLoyWFDiDiYrJ5siEqqoY0DKDu6WtuQaC&#10;8aGCoT+CVZ2kiO6B45oScAuBo5bnVgKBdZP/OVOBhpIMExWCmozn5WOEDLViztaDHbADt7WCUqrq&#10;oAWBuaYuh9WBTqHGbv2BCZ28VR+A45ozOImA85g4Eh+BvIxB5C+Di8DazayCnLqCtpKBzrR6nvSB&#10;Nq7fhuiA06mwbjGAk6TtVFyAZaDYN92AdJ5YEVSBA4u34ymDJMyVzK+CNsU7tZiBZb5DngOAyrfL&#10;hgmAabHdbXeAM6yNU8aACKhWN02ACqNcEK6AbItH4k6C0Ni7y9qB5tBOtMSBE8hhnTWAdMEUhU6A&#10;Erp6bNV/37TNUzx/urBINtF/vKUQECp/9Iru3TySYXyYx2uQenxDsVaOsnwQmseNGnwRg5eLt3xJ&#10;a56KgnyxUnWJiH0yNo6JJ34BETKL1n/e20aRLYbLxgWPQoWEsCqNg4RvmbKL/IOQgoOKrYLyaoyJ&#10;jYKIUV6Io4JANXqISYJgEASKmIOG2bOQAJEkxJ2OIo7trv2MY4zfmICK8YsmgVWJs4myaWqIpoh8&#10;UEqHy4d2NHaHeYcFDvqJVoa72EePCJuSwy6NMph7rYGLhpWXlx6KE5L9gBeI6JC+aFOH5o68T1uH&#10;E4z/M52GwowdDhSIKImE1umOSqYVwdGMeKImrCSK1J5zldKJaJsKfuaIMpfqZ0uHPpUtTn2Gb5LM&#10;MtmGHJHBDU6HJYj/1aeNsbDHwJuL4qwAqvaKPqd3lLSI1qNBfeKHpJ9cZliGp5vaTbWF3Zj5MiyF&#10;ipfyDKiGS4iP1JCNM7ulv5KLZ7YFqfKJwrCmk76IW6ukfQqHMKcIZZ6GNqLnTQyFX5+vMZ2FC50/&#10;DB6Fl4gx06OMy8bHvrOLA8BJqRaJXroUkueH9LRJfEKGzK8EZPaF3Kp3TIeFBadlMSSEoqE6C66F&#10;BIfm0uCMctJXvfuKsMrxqF2JDcPhkjGHo71Te52Gerd8ZGmFi7LHTA2Eva5nMLeEXKDwC1WEjoep&#10;zPub8ntbuJOZR3sho/aWuHsJjt6UYHsmeRWSRXt4YmmQZXv5SnKO2nyTL2OONX1+Cn6QH3/Ayzqa&#10;4oT9t2aYI4PnowGVmYL8jfqTTYJLeCuRQ4HYYXyPdYGaSX6N94GBLnmNV4HjCc+Om4MIydOZ346t&#10;thyXJYzCoeWUmIr4jOGSW4mJdyGQXohUYIOOnodeSJiNKoagLaeMjIadCTWNR4XoyKiY55iOtOOW&#10;PZXOoKeTvZM0i7uRcpDtdgOPho7/X3+N0o1SR7GMZov7LN6LzIvNCK+MH4Xfx3yYLKKGs8aVhJ76&#10;n3uTC5usioSQ0piqdOyO2ZX0Xo+NMZOgRu6LxZHELDuLJ5G+CDyLIYWRxl+Xm6ylsrKU9ahZnmyS&#10;fqRKiYSQSqCNdAGOU50jXbiMnZonRkGLNJf3K66KlJc7B9uKTIVQxWaXJrbsscmUgLHenYmSCK0O&#10;iKqP1aiac0CN5aSPXROMMKETRbGKtJ7TKzqKEpvIB4uJm4UaxJKWw8F4sQeUHrulnMmRp7YWh+6P&#10;crDuco+NhaxVXH2L2qiZRT6KXKZBKtmJqJz5B0qJC4Tuw+KWbsx5sGeTysXYnCiRVr+Fh06PI7mz&#10;cf6NNrSqXAOLjbETRNWKGqxCKnyJaZy6BxaImYTLvT+l0Hp6qhyiaHpNltGfHHpFgxScCHpybp2Z&#10;OHrUWSyWsntkQlOUonwKJ/OT83z9BKqTf3+mu7Ok4oOUqSqhWoKclhWeCoHQgmCa/YE+bduYOoDr&#10;WGOVwoDOQYKTvIDbJzSTC4F1BGiSA4Kauoij64zCqBegaIsBlSSdFYlugWuaF4gpbPGXXYcnV4qU&#10;74ZmQLyS7oXoJo6SOIZbBC+QtILUuXyjG5X1pv2fo5N6k/+cWZE5gF+ZTo8za/WWnY2RVq2UNIwx&#10;QAKSNIs5JfmRd4vZA/2PkoKyuJaiVZ9opgqe6Zwzkv6bqpk/f1aYppaLawSV2JQuVdmTfJI/P1KR&#10;fpDsJW6Qv5FWA9OOmYKWt6OhyKkCpTWeVaUVki6bEaFrfoKYEZ4ZajmVVpsiVSKS65isPsOQ7Jc/&#10;JQGQJ5YLA6+NyIJ9tsuhV7K9pG2d4a4ekWyananGfcqXoKXRaZaU66JSVJaSgJ+DPk+QbJ5UJKyP&#10;oJjMA5GNGoJptg+g/ry2o8adgrdhkMqaPbJcfSyXP63MaQGUjqngVBeSLacNPe+QEqTDJGWPMJib&#10;A3mMjYJZtXGgr8csozydLcEXkEGZ6rtffKWW8LY/aIiUQLISU7OR4K9HPZuP0qmoJB+O9JhsA2WM&#10;HYJMrh6v/nnknCmr3nm2ihCn3nmyd4qkF3nmZEegmHpQT/mdc3rmOh+a9nuNICmamHxxAACV03/K&#10;rM6vKIKDm2iq5IGZiX6m2oDgdvujE4BjY6ifm4AmT1Ocf4AjOXSaBYBMH6GZloEXAACUjoAAq9+u&#10;PYsumoqp/omNiL2l7YgadjGiMIb7YuSevIYgTp+bpoWOONWZLIVLHy6Yq4ZGAACTcIAAqxKtapPn&#10;maqpN5Gah8ylMI+EdVChaI29YhKd/IxRTeia6Is4OEGYaoqiHsqX14uzAACSeIAAqkGsypy0mNqo&#10;mJnChvOklJcXdHWgz5TAYU2dS5KwTUKaPZEoN7+XuJBrHnWXFJBhAAuRkoAHqZCsLKXMmC+n/KIx&#10;hkij+Z7ic8qgNZvvYKqcsplcTK+Zj5drN02XCpblHiiWX5RYABuQxIASqOKrua8Dl6Knfaq4hcKj&#10;cqbDc0CfrKNDYCmcNqBPTEGZHJ47NvaWgJ19HfOVyJRAACiQGYAbqEKrYbh0lxmnG7N7hUOjDa7n&#10;csifSKrkX7ub1qepS+GYxaXjNrCWI6LrHcyVT5QmADOPj4Aip7mrFcJelqamxLyrhNaitrdxcmKe&#10;9rL6X2Obhq+6S5yYda0fNnuV3aTWHaeVCZQNADyPIIAon7C6hHl0jtW1q3k6fdGw/HkybGSsi3ln&#10;WjioZHnURu+krnpqMeuh5nsHF/Cicnu+AACRKIAAnqa5toGkjkK0woC9fWKwBYANa/OrjH+eWbin&#10;ZH9yRmyjrn+DMWyg3n/BF7ChO4C6AACQboAAnfe4y4nVjZqz3ohJfM+vGobua1Wqo4XtWR6meoU0&#10;ReGixoTMMPqf7ITEF4GgHIYEAACPy4AAnWi385IQjPizD4/nfBquUo37aqqpzoxjWH2lq4stRVmh&#10;9opXMJWfE4osF1yfHIqwAACPPoAAnNW3RpppjGKyYZeme3utppU0agapJJMYV+2k8JFdROGhP5A1&#10;MD6eUpAqFz6eNo64AACOxIAAnDu2v6Lui9mx0Z+SevqtD5yPaYuoj5n4V3mkWpfWRH2gkpZwL/id&#10;npakFyedZ4+oAACOXoAAm8i2Nqugi3CxRKelepisgqQTaS+oBKEFVyWj1J6XRDmgCJ1JL8Sc8Jwn&#10;FxWcqI+bAACOCoAAm0q117SMiyKw1K/belesA6uraOmneagxVt+jS6WwQ/yflaSeL5ychqAxFxWc&#10;F4+bAACNxYAAmtm1hr3risuwdLiDeg6robO2aKynG6/jVrKi762gQ9+fOKqnL5GcL6ApFx+bto+i&#10;AACNjoAAkfPFY3kYgh+/0njLcha6fHi5YaO1aXjqUHGwp3lTPgusc3nkKaaplnpqD2arWXsLAACN&#10;Q4AAkTfEi4Dmgba+83/4ccK5kH9KYUq0bX7iUA2vnn7EPa2rX37lKV2oZn8yD4Wpw4BEAACM/oAA&#10;kM3DkoiogUe+CIcncV64noXcYNuzdYTzT6Gun4RZPVKqWoQZKSOnSoROD6+oT4TuAACMwYAAkIHC&#10;qZBrgOi9I45fcOm3vIyVYGuyhosmTzqtsoolPQCpaomTKPamSInjD9qnBIkCAACMjIAAkCzB6JhP&#10;gJS8W5W1cJK28JN0YAuxu5GVTuis1pAmPMOoko9pKNelY5AbEASl4YrUAACMXoAAj8fBUKBigEK7&#10;tZ03cE22QJpzX8+xCZgsTq6sJpZxPJWn0JWyKMKklpW8ECuk44ruAACMOIAAj2bA1aiUf/y7KqTQ&#10;cBa1qqGHX6Kwb57fTomrk50HPH2nOpysKLij4JpuEE6kBosGAACMGYAAjybAUbD1f8y6oayTb/a1&#10;H6jLX42v46XYTnerCaQaPG+mvKL/KLOjU5uFEGyjRIsbAACL/4AAjtS/8LnJf666LbSbb+20m7At&#10;X4evUaz6TnuqcKtcPICmIKf1KNyiyJugELCiuItIAACL64AAhLTQn3jzddfKWXiDZq7Eb3hbVxG+&#10;1nh9RrO5k3jaNQe1CHlYIPayd3muB+uy2XtFAACJ+YAAhGLPn4BudZvJfn9nZnDDjH6tVs691n5E&#10;RnG4dH4pNNmzzH5QIPaw/n6fCGew6n/nAACKFoAAhErOhYfFdW/IfIZBZkPChYT6Vpm8vYQhRj+3&#10;S4OeNL6ykYOBIQuvlYP4COavKIP+AACKL4AAhEbNfI8WdV/HbI0ZZiDBcotnVna7m4oaRiS2KIlI&#10;NLWxZoj+ISyuSYnkCV2tm4ZVAACKRYAAhDnMmJaFdVjGeJQHZh3AcJHwVmq6l5BJRiG1FY8kNMSw&#10;VY7fIVqtII97CcysQoagAACKWIAAhB3L1J4hdVDFpJsaZii/jpiQVoO5r5aZRji0L5VLNOOvXZVK&#10;IZKsGJRACjSrG4bmAACKaIAAg/7LLKXPdUrE76I5Zje+zJ87VqG46Zz9Rlyzbpu5NQ6umputIc2r&#10;MpbbCpGqH4clAACKdYAAg9zKmq2mdUXEVKl2Zkq+KKYBVsK4PaOORoSywqKhNT2t+KDpIgqqgpcE&#10;CuepT4dfAACKgIAAg77KErXFdUXDxbDqZmS9k6zyVvK3o6pmRsKyJajfNYitVqQyImWp25dBC0eo&#10;sIegAACKiIAA8oZ7RnmK2vd7nHmlwv179nnRqn18WHockXB8w3qKd7t9O3sWXPZ9w3uqP9Z+eHxc&#10;GxZ/0X0P8Fx5kITv2Tp6B4PowXF6gIMEqRV6/oJOkB17hYHIdnl8F4FkW7p8soEKPpd9Z4DUGXV+&#10;X4Db7mp4JpB012h4rI5Rv9d5N4xRp5J5zIqfjrx6aYkldTd7EYfVWpF7uoaVPXZ8a4WJF/Z874UY&#10;7Jh2+JwG1Z93hZjTviB4GpXRpgF4vJMNjVJ5b5Cmc/V6J45rWXV624xNPGx7hYqCFpp7iIjf6vB2&#10;Baej1AB2k6NsvIp3LZ9vpIV315u5i+94kZhGcr55WpUsWGd6F5I5O3V6t4/VFWR6V4wU6YJ1S7NS&#10;0pl11a4iuyl2bKkoozV3GaR+ir132qAicZh4p5wTV2x5a5hmOpZ6ApWuFFZ5Z43A6FB0ub8d0W11&#10;Pbj0uf51zrL/ohN2eq1kibl3Q6gscLN4FqNOVpF42J7rOdZ5ZpwqE3J4po0m51d0TMsL0Hl0ysPq&#10;uQZ1Ur0AoRl1+bZ2iMx2xLBob+h3nqrhVed4ZKYcOTN446HRErl4CIyo5pF0A9cpz7h0ec8MuDp0&#10;9scxoEV1lL/Ih/92XLj3by93OLLoVUZ4AK4tOKZ4d6ZNEiV3i4xE4eOELnflzDODo3g7tfKDLniY&#10;nv6C0XkMh1qCi3mdbvCCXXpLVWCCT3sCOSaCmXvTE9+EnXyO4B+CoIK9yveCKYH3tN2BxYFNnd+B&#10;eYDMhiOBQ4B0bbOBKYBAVB6BMIAeN+6Bg4AsEniDIICm3oSBSo2ryU6A4Yves1GAh4ovnGeAUYjD&#10;hNSAMoeMbIaALoaBUwyAQIWONueAjYTiETyBsoRz3OeAKpiXx6R/xZXVsap/dpM6mup/RpDUg3x/&#10;PI7Ca1h/SIzeUgh/ZIskNfp/rInhECuAdYfB22B/PaOSxiR+2J/qsDJ+kJxrmYF+aZkkgi9+YZYX&#10;ajp+fpNoURV+o5DzNSF+4o9KD0B/ZYpQ2g1+ha6txNp+IKokru191aW9mEt9saGPgRV9sJ2paTJ9&#10;y5obUDh9+ZcLNF5+MpVfDnt+gInK2PN987nqw8h9jrSBrdp9Pq8xlzx9GKoggCN9HqVvaGF9P6En&#10;T3x9Z52MM7h9mZtmDdh9w4lc2BB9hcVZwut9H78OrPJ8yLjXllB8mbLjf0R8oK1tZ518y6iVTtp8&#10;96TZMyx9G6BYDVN9KIkC12R9NdEXwjx80MnnrDB8bsLGlYJ8NLv3foR8OLXNZvd8ZbCXTlR8l6yW&#10;Mrp8t6JMDOh8rYi60cGNUXaSvbWL63cGqQOKqXd+k36JjngJfTGIl3iyZgWHxXl6TZ6HKHpJMjiH&#10;JXsxDNaJJHx50DyL8YDHvHyKmYA+p9qJY3/OkmiIVX9+fB+Hbn9XZPuGrn9RTJSGHn9cMTWGGn+Y&#10;C+yHi4BazuKKqYsbuyGJX4mcpqyIK4g3kS+HMIcNevKGWIYTY+KFqYVGS4+FJoSWMESFIYRECx6G&#10;JIPCzX6Jj5V1ubGISZMXpSaHJZDaj82GLo7PebGFbI0LYseEzIt2SpyEUYoVL26ERolZCmuE7Ia3&#10;zCaIsJ/auFeHbJyro86GTpmejoGFXZbCeISEmJQeYcKECJHRScCDk4/QLq+Dfo7xCdKD4YakyvaI&#10;AKpoty+GvaZqoqqFnqKIjWiEsJ7ad4KD75tvYNODWJheSPuC6pXjLgeC0JUNCVGDAIZMyfmHcrUZ&#10;tjeGMbBOobGFD6uXjHWEIKcadqeDZqL3YBeC0p9HSFWCWJx1LXuCOJpJCOaCRoYEySyHA7//tW2F&#10;xbpnoN+En7Tei6GDqa+Sdd6C76rCX2eCZqakR8eB7aP5LQSBup5wCI+BroXJyJGGrss9tM2FdMTY&#10;oC+ESb56iuqDS7hodTWCjrMAXtWCBq61R0qBk6rWLJeBXp4mCEqBNYWbwgeWvXWEr1mUinYLnA2S&#10;g3aXh/CQrnc2cviPB3fzXQaNlHjLRbmMcnmmKwOMTnqMBqmM/3ycwLyVfX8srlOTUH7LmxSRU35+&#10;hwGPiH5TcgmN7X5PXByMiH5tRM6Lb36ZKieLQ376BiyLbIAXv46UV4jYrRiSNIedmfuQNoZ1heSO&#10;eIWJcP+M6oTGWyiLkoQvQ/GKgYO6KWOKTYO5Bb6KCoMmvm+TQZKnq+SRKJCZmLmPN46hhMiNcIzj&#10;b+uL9ItmWjCKqIocQxmJnokRKKqJZYjnBV+I14OhvUeSZ5yFqs+QTpmyl5mOYZcDg5WMqpSFbtmL&#10;KJJBWUCJ65BSQlOI5I7HKAiIoI7KBQ2H0INqvDyRv6aGqcWPqaL4lpCNvJ+HgpeMB5xKbfCKh5lR&#10;WG2JQJa7QaeIPJTfJ3yH8JQ7BMiG84M8u1uRObCnqOmPJaxflbSNNagsgcCLfqQ0bSyKBKCYV8aI&#10;vZ2DQRmHqZuVJwuHVZi+BI+GPIMVuqSQz7sBqDaOvbYAlPmMyrEPgQSLDqxebHmJlKgwVyiIV6TX&#10;QJ2HQKLcJqqG1pokBGCFpoL2uhqQfMW6p6eObcADlFuMeLpSgGCKtrTya+KJN7BOVqeH+60SQC2G&#10;7KjEJkiGgZniBDuFL4LdssOgenTDoUidiHVOjzyax3XifGiYPXaMaLGV6XdTU+iT2ngyPaGSRXkM&#10;I2eSSXnUAUqQWXy6sbCfYH3moH2ca32YjnyZrH1je6qXJH1RZ+yU2H1mUySS0n2dPNuRQH3hIrmR&#10;M35UASyOzH/dsLueRocOn3mbXIX0jY+Ym4T5eraWIIQzZwWT3YOcUlCR4YMxPB2QU4LuIh6QNYM7&#10;ARGNb4C5r7ydU5AxnmiabY5gjG6XtIy2ebeVMIszZhOS+on6UX6RBYjzO26PeIg5IZWPSoizAPqM&#10;QICprtWccJmKnXaZk5cEi3KW4pSneLOUZZJzZTGSG5CCULaQM47uOsqOp43cIReObY4vAOaLPYCc&#10;rfObzKMInKyY7p/RiqmWOJy+d+CTvJnlZGORfZdXT/+PipU9OjiN/pQSIKmNt5LgANaKY4CRrTKb&#10;Taygm+yYb6jBieiVt6T+dyWTOqF+Y7qQ/55mT26PCpvxOcKNapsCIFWNFpXcAMiJroCHrJCa67Zq&#10;m1CYDbHjiUiVUa11doWSzqlWYyCQk6XLTuaOp6NKOVmNAKFbIAyMkJWrAL2JG4CArBSanMCdmtOX&#10;vrtviL6VALZWdfeSeLGiYp+QOa3NTnqOTKtdOPyMrqZlH76MPpV2ALSIpYB6pAmqkXQ5k5+m7HS8&#10;grGjfHVPcQWgRXX8XnOdSnbFSryaqHeiNVeYvnhrG0CZa3jsAACNnn8RozCplnzjkwul53ybgiSi&#10;cHxzcHafNHxwXdqcOXyXSiKZm3zeNL+XrX0tGtCYNX2YAACMbIAAonOoioWIkj+k5ISFgWyhZoOk&#10;b7KeMYL+XR+bPIKISXmYo4JENCyWsoIrGm2XGYLGAACLYIAAobCnlY4vkWOj9oyDgH2ggIr+btud&#10;RImyXFWaWYirSMuXxYfhM6GV0Yd4GhOWGog4AACKd4AAoOOm1JbmkJejNZSaf6mfwpJ/bgKciJCf&#10;W5yZiY72SCyW/Y2/MyaVAo0vGciVLYztAACJr4AAoDqmIp/ej+2iiZzzfvyfFpo1bVab2pe2WviY&#10;2pWGR6CWOZPlMruUO5OJGYSUVpDqAACJB4AAn52loajyj2eiBaVnfneeiqIGbMibRp7zWm6YTpxb&#10;RyqVspqTMmKTnZoQGVCTopEdAACIfIAAnxalQ7I0juahpK4QffSeI6oVbEia2qZ6WfWX4KOURr6V&#10;TKIOMhGTLp90GSaTEJEBAACIC4AAnqqk+bvejn2hVLchfYSd0LKLa9eag656WZCXhquDRmyU76lC&#10;Mc6S2KGsGPeStZDhAACHsIAAlfG1CHPEhn2wuHQ3dpCsonTCZe+oxXVsVGelK3YxQaKiCHcDLPCf&#10;+HesEm6iHHesAACJfoAAlVW0InwBhh+vxXu0djSrnnuQZY6nsnuWU/ukEXvIQTig6XwaLI+eyXxp&#10;ElSgnXyvAACIxIAAlNWzGYQshYyuw4M0dbCqk4JlZPymqYHYU2+jB4F/QL2f4IFbLC+dtIFnEj+f&#10;P4IJAACIIYAAlE6yH4xThOytz4rCdPuppIlgZFmlsYg/UtaiGIdoQD2e8obYK9KcuobBEiueBobK&#10;AACHk4AAk7uxU5SShFStBJJwdFmo3JCIY7Kk6Y7fUkqhQI2EP8ieH4yhK4Gb24yoEhuc7oriAACH&#10;GYAAkyqwt5z5g8usZppLc9SoOJfVYy+kQZWtUc6glJPlP2adWZLDK0CbC5MTEhCb8ow2AACGs4AA&#10;kr6wJaWFg2Cr1aJLc2inpZ9KYsajrZynUW6gAZqOPxucv5l6KxCaRpiUEgmbDIwyAACGXoAAklOv&#10;xa5FgxurbKp4cyanLKbjYnijH6PJUR2fbaGNPs6cPaC6KtqZypz5EgeaXYwxAACGGYAAkfuverds&#10;gsqrF7MRctWm0K7xYiqiv6t8UNyfCalzPp6b1KbNKryZZJzlEgaZ5owwAACF4oAAiHa/5XNReeG6&#10;9XOtatm2Q3QrWyexynTMSoqtnnWHOJOqFHZGJFKoK3a3CliqB3cXAACGDIAAiB6/BXsuebm6CHrU&#10;aq61PHqsWvSwq3q2Sk+sbnruOF+o1XtDJDSmx3uBCp+oLnxiAACFtoAAh9698oLpeWK4/YH0al60&#10;JoEuWpavj4C1SfarTIB0OBqnrIBsJBOlgYCUCt+mg4EmAACFa4AAh5e854qYeQG39YkbaeezIofU&#10;WiyugYbXSZSqQYYtN8+mnYXVI/KkW4YYCxelB4VRAACFKYAAhz68CpJgeKW3FpBiaYSyQY6mWcCt&#10;no0zST+pTowcN4+lrIuWI9ejVow+C0qjuYeiAACE8YAAht+7YppTeFC2Z5fWaTWxiJWcWXWs35O9&#10;SPmojJJVN12k05HGI8Oia5HoC3SilIe/AACEwoAAhoe63qJfeAm12p9kaPWw75yuWTmsPpprSMKn&#10;7JjbNzmkLJiqI7qhmJajC5yhlIfZAACEmoAAhk26YqqVd9W1WqceaMawa6P2WQ+rs6FlSJqnXp/l&#10;NxSjpp8KI6qg/JgdC8CgtIfyAACEe4AAhg26EbM+d8C0+K85aLev86uDWPWrI6ioSIimvac5NxOi&#10;/aQPI8KgYJgtC/GgHYgTAACEYYAAe27LMXL9bZnFtnM3X1jAf3OaUHO7gnQnQJ6233TLL0WzIXVk&#10;Gwax+HVrA2+wTXeJAACDJIAAe2jKQHqIbavEwnoRX16/a3nZUHC6SXnaQJm1h3oNL1KxqHpWG0ew&#10;MXpfBAuuL3xGAACDIoAAe3LJEoHZbZfDnoDYX0e+PYAPUE65C3+gQH20On9tL1CwR393G32ukn+r&#10;BJesSYB1AACDIYAAe3DH6IkUbX3Cc4eeXxe9EYZnUCW31IWFQF6zAYUCL0qvAoTfG62tHYWEBRKq&#10;m4NuAACDH4AAe1vG7JBlbWXBcI6AXv68BIzoUAK2woulQE+x34rPL1Ct3IqsG9+r0IswBYGpJIO5&#10;AACDHoAAeznGJZfkbVTAmpWQXve7H5OOUAO11ZH2QE+w7pDsL2Gs0pEBHBWqppALBeSn4YP7AACD&#10;HYAAexfFhJ91bUe/6pyzXve6YJpHUAq1DJhmQFuwJZddL3msAJd5HEupo5MhBjumzoQ3AACDHYAA&#10;evbFBqcwbT+/W6P9Xvy5waEsUBa0YZ8UQGevdZ5ZL42rVpzTHHio4JNABoel64RqAACDHIAAetzE&#10;na8+bT6+4auTXwm5OKhbUCqzzKYzQIWu16TOL7mqsKBFHLOoMZNnBsilRoSWAACDHIAA5h92cHMY&#10;0Bt3S3PxuYB4H3TMoip46nWviiR5snahcWN6f3ejV4Z7T3ifOy98MXmWFp19IXno5A90h35ozmt1&#10;iX4bt/p2fH3loMt3ZX3KiN14S33NcC55M33kVlt6FX35Ogd6734SFSB7VH3B4jFy8InSzJp0Aohk&#10;tl91CocSn0Z2CoX9h353CIURbvN4BoRCVT549oN5OPl5xILEE8R51YIL4Glxk5U4ys1yrpK/tJxz&#10;wJBsnbF00Y5MhhF15ox2bbJ29orCVCp38okhN/54soe3EpR4i4Xs3slwdaCdyTJxkp0vswJyq5nn&#10;nCtzxZbVhK505ZP4bHx2B5FpUyN3C476NxV3u4z+EY93cYk/3WxvmKwNx9lwtKe6sapxy6N/mtty&#10;6J96g3d0D5u0a1h1NZgzUi52QZUPNkJ24ZLFELR2hItL3E5u67eMxsFwBLJbsItxFa0xmb5yMKg8&#10;gnJzXaOaanJ0ip9MUVp1lJt1NY92JZklD/51v4rQ229ubcMexeVvgb0Vr6NwiLcEmMtxm7EjgYVy&#10;yausaaRz/aa2UK91CaJ7NPR1hZ61D2p1H4ps2stuG87GxURvKcfkrutwIcDzl/9xJ7o2gLtyT7P8&#10;aOtzg659UAp0jqpJNGN0/aMoDvR0n4oc1hV/DnG2weV/EHLKrPR/HXPPlx9/NXTRgHV/VnXdaO5/&#10;iHb2UDF/z3gINJqAWXkHD1iB8nk81Ix9UXx/wLJ9c3x6q859l3x8lf59wHyPf1N983y5Z9N+N3z3&#10;Tx5+jX00M5B/En1yDkGASH2D0wB70odQvwd8AoZCqkF8M4VElIF8cYRvff58u4O9ZqJ9FYMmTgt9&#10;doKYMpN97YIlDUx+0oGD0W56hpIYvWV6vJAZqKF6944wkw17QIxpfKp7oYrdZXh8DIlyTQl8dogh&#10;Ma183oceDHh9jYT8z/N5cpzpu+95qpoLpy157ZdBkaR6P5SYe2Z6pZIcZFt7Io/nTBl7k43hMNx7&#10;6ox/C8J8d4fzzrN4m6fSurN41KQfpfJ5FaBxkHJ5apzmekp51pmRY1Z6U5aESz56zJPmMCF7FZKC&#10;Cyl7jYeLza538bLTubB4Kq5OpOp4Zam/j2x4uaVUeVp5LKE0YoV5rp1xSoR6IZpLL4N6XJhyCqp6&#10;y4c2zOR3c73xuON3qrigpBB33LM1jot4J63reIF4m6kJYcR5J6S3SeV5nKFrLvx5wZ1OCkJ6LYbw&#10;zFV3Hsk+uEp3UcMjo193d7zgjct3tbbCd8h4JLEvYSB4sKx7SVR5J6jyLn15QZ9vCfB5r4a4xn6I&#10;GHCKs/yHM3G+oJKGcnLajBuF0XPudreFR3ULYFyE3HY1SLSEnndVLcWE9HhSCNyGT3lgxUaGgHq4&#10;suqFu3rqn3OFDHsbiweEdXtXdaqD+XunX1uDnHwJR7qDaHxpLNiDsnzACC+Eqn11xBKFDoT5saiE&#10;XIQxnl+Ds4NyidmDLILSdIeCuoJUXlGCa4HzRseCRIGfK/uChYFuB5iDOYELwq2Dx48qsDGDFo2N&#10;nMmCfIv3iHGCAIp8c0KBqIk2XTWBa4gSRdWBSocTKyyBeIZ+BxSB+IQowVSCvZlhrtiCDZb9m3WB&#10;epSdhymBBZJRchuAsJAtXDWAhI5URQCAaIy8KniAhIwJBqOA5oR9wDCB7aO+rbiBQKCWmleAq51k&#10;hhSAOJpFcRx/55daW1F/tpTCRER/oZK0Kdd/sJITBkR//oQ9v0SBSa43rMuAn6pOmWSABaZLhSB/&#10;jqJbcD1/RJ64WpJ/GJuCQ6Z+9pkiKVF++JdCBfZ/P4QIvpCAzrjarBCAJrQymJl/hK9ghE5/Aqqf&#10;b3N+t6ZOWdh+laKpQwx+d6BwKN9+XpuCBbZ+o4PcvhSAeMPBq4J/075jl+x/JLjBg5N+k7M1bsZ+&#10;QK5JWUV+IKpzQpN+B6cwKHl95pteBYN+JoO6t1yRV2+xpjWPnnDtlCGOHHISgPSMyXMubMuLmHRU&#10;V5OKlXWGQO+J4HakJoGKO3eBAyqKJHm9tliP4XlTpUOOR3mekx6M1Hnpf/mLh3o/a9aKX3qpVqqJ&#10;ZnskQAqItXuYJbKI+nv0AtuIhH1ptUmOi4LqpAyNAoJdkgOLkoHTfteKU4FpasyJN4EZVbuISoDj&#10;PzaHnoC6JPqHzoC4ApWHFoCitCyNTYyVotSLy4s+kLaKaonofbmJKoi0ab2IH4esVM6HPobHPmuG&#10;mIYNJFCGtoXmAlmF2YGWswWMS5ZJocKKy5Q4j5yJb5ItfIuIOpA3aLCHMY5rU9+GYYzlPaWFvYuv&#10;I7OFxIu5AiWEyoFzsgaLhaAfoL6KCZ1ZjpiIrJqPe5KHeZfaZ8qGcZVbUxKFmJMxPP6E95GuIyyE&#10;7JEhAfmD5YFWsTWK6aoOn+uJcaaWjcCID6MNeryG2Z+dZwWF1Zx7UmqE/ZnUPHWESpg+IsCEMJWd&#10;AdWDJ4E9sJKKcrQnn0CI/rACjQmHlqu+egKGVqeXZlGFUKPhUcaEg6D0O/CDzp9fImGDlJc/AbiC&#10;jYEpsCCKGr6LnryIqrnCjG6HO7TGeV2F76/uZbmE4qvAUUSEE6jmO3+DZKUxIf+DIpb8AaCCEoEZ&#10;qJua6W8ImI6Yc3BBh6WWPHFpdbCUPHKMYrWSaHO3TpKQ1XTnONSPwnX0HqOQhnaEAACKcntFp8qZ&#10;nXgnl9KXPXiAhteVDnjddOSTDXlHYeuRO3nFTdCPrHpQOBmOlXrMHgaPNXsLAACI2X6Tpu+YV4E7&#10;ltGWCYDKhemT24Blc+2R5YAcYQWQHX/xTQGOmH/fN2ONgX/WHXeN/n/zAACHcoAApfWXNopAlcKU&#10;6okfhMaSx4gNcvaQzYcPYBuPE4ZBTDmNloWVNsCMfoUbHPyM3YVmAACGO4AApQuWLpNxlM6T7JGj&#10;g8uR0I/icfaP3I4zX0aOFoyzS36MpYt9NiqLjIquHI+L0IrjAACFMIAApDSVb5zGlA2TL5pRgwqR&#10;DpfecSSPGpWGXneNWpNoSsqL35GuNZiKxZDHHCOK8o+RAACET4AAo4GU2qYuk1KSnqMZgkqQep/6&#10;cGiOgZz8XcmMw5pTSjaLRpg/NSWKFpeUG9GKLJLPAACDlYAAovGUaa+7kr2SMawLgauQB6hGb8eO&#10;BKSnXS2MRKGKSaaKz59kNLSJmJ3ZG4uJh5KfAACC/YAAooqUFrmakkiR4LVbgSOPrrDzbziNoay/&#10;XKqL2KlSSTeKYKdINFKJMKLXGzeJGJJnAACChIAAmlKk226Eizyhum+ve1me3XDSanucOHH0WJWZ&#10;xnMbRW6Xr3Q/MHKWZXUoFf+YTXUoAACGIH5pmbKju3cuirSgpHeFesOdwXfpaeSbEXheV/yYm3jn&#10;RN2Wgnl6L+qVKnntFaaW1HncAACFAIAAmQuihn/BieqffX9eegqcln8NaR+Z7X7gV0aXen7QRDuV&#10;Zn7ZL2KUB37oFVSVeH8IAACEBIAAmEqhZYhKiQ2eY4dEeRibhoZTaE6Y2YWEVoCWc4TjQ5OUZIRq&#10;Lt6S/4QrFQeUPoSAAACDKIAAl36gfJDdiEOdfI9CeEeaoY29Z3SX94xYVdGVgYsaQvyTe4o1LmyS&#10;DInRFMqTG4lAAACCbIAAltefsJmrh5ecuZd6d5eZ35VXZsmXL5NTVS+Ut5GNQnuSm5BALgyRJ5AO&#10;FJKSFI1GAACBzoAAlkafHKKPhxicKJ/PdxWZRJ0NZjmWipp0VJ2UFZhBQf+R/JbJLbSQbZaFFGGR&#10;OI3IAACBS4AAlc6esauXhp2bvahOdpKY0qT5ZbaWDqHXVB6TlZ9RQYeRgp4QLViP6ZvgFDmQhI2s&#10;AACA4IAAlXWeYrTwhjuba7EpdiKYeK1GZUGVqqmuU7STKqcOQS+REqU6LQ6PfZ52FAKQDI2HAACA&#10;i4AAjJyvNG4Aflere28Xb12oA3AvX3mkwHFLToyhu3JoPEGfN3N3J82d93QkDS+guHPFAACCf4AA&#10;jCyuOXZBfgaqenaObwCm7XbyXxqjlXdsTiugg3f7O+id9HiMJ4ScmXjkDTqe4njRAACBxYAAi7qt&#10;DX5dfXOpWH3/bnylwn27XouiaX2iTaefVn2oO3mcx33GJzObV33eDT+dNn47AACBIYAAizCr6oZn&#10;fM+oOoV3bcOkq4SiXeuhTYP5TRGeQ4OBOwCbtIM2JuCaNYMtDT+btYMRAACAk4AAipuq+Y6DfDSn&#10;TY0NbR6jwYu0XUGgYoqBTImdTImJOo2awYjsJpSZMYj/DT+aXIc9AACAGoAAihCqQZbEe66mlpTN&#10;bJijBZLsXLqfoZE5TAmchY/ROjKZ3Y70JluYP49bDUKZJ4j3AACAAIAAiaipnp8ge0Cl+JyrbCai&#10;ZJpGXEie/ZgYS6Gb3pZcOeOZLpWGJjaXXpTcDUqYEYj8AACAAIAAiUupNKenewWliqS9a+eh5KHO&#10;W/ieYp8jS0qbOZ05OYqYmZysJfOWy5lyDUqXOYj8AACAAIAAiQOo6LCCerylM60qa5WhgqnAW6Od&#10;9qa9Sv+axaT6OU6YH6LEJciWUZmMDUOWoIj3AACAAIAAf3K5/21sceG1wG5pY7GxvW9xVKut6XCA&#10;RJmqYHGNMwGnk3J4Hrum0XLBBb2nP3NtAACAAIAAfzO5H3VQcce0yXWMY5GwnnXpVIqsqXZiRHap&#10;CXbwMuumJnd1HsSlMHeSBiClIXjFAACAAIAAfvm38Xz+cW+zn3ydY0WvZ3xeVDOraHxURCqnwnxr&#10;Mrak1XyWHrmjtXyhBnKjNn2jAACAAIAAfqq2v4SScQWycYOwYsauPYLxU8qqOIJmQ8mmloIUMnKj&#10;pIHwHqSiYoIWBrahf4HkAACAAIAAfky1v4w4cKSxcorhYlutPomwU1WpN4itQ3SlhofwMjGik4ee&#10;HpChNIgrBvGf+oSxAACAAIAAffC0/pQGcE+wrZJAYgiscZCXUwKoYo8mQyWkqo4SMf6hnY21HoGg&#10;I43gByGeo4TSAACAAIAAfZ+0aZvmcAuwEpm2YcaryZeZUr6nr5XEQuKj9pSCMdKg3pR6Hn6fLpKn&#10;B06deITxAACAAIAAfWqz6aPlb9ivjqFQYZCrPZ7NUoanG5ypQqyjXJtwMZygSpriHmaefJSNB3mc&#10;doUOAACAAIAAfTazm6xHb9CvK6lWYYSqwaZdUmSmgqPrQpCiraLDMZSfj5/zHnadyZSZB6CbxYUo&#10;AACAAIAAcq/FSGzeZaXArG20WB28OW6fSdO37G+VOnW0AXCBKVOxNHEtFJax6XC4AACrKXR7AACA&#10;AIAAcqLEd3RwZcO/sXSLWDq7BHTVSfG2hnVAOpaydnW/KY2vf3YhFRWvxHW7AA+p6XjnAACAAIAA&#10;cqPDOnu4Zaq+cntFWCa5tXr9Sda1JHr3OoixA3sSKZ6t8ns4FW6t3nsEAKOn030uAACAAIAAcpXB&#10;7YLaZYC9JoH4V+e4aoFCSaiz0oDMOmavrYCWKZysioCQFa+sMIDMASGl+IDEAACAAIAAcnbA0ooL&#10;ZV+8B4jIV8C3RYe2SXWyqIbaOlGuc4ZRKZ6rR4ZJFe2qr4aQAZGkVYEPAACAAIAAclG/+ZFoZUq7&#10;H4/LV7K2To5USWexqI0iOkGtbIxeKaiqIYyFFiepWIuDAfGi6oFQAACAAIAAcjC/UJjTZT+6Ypbg&#10;V661f5UKSWOwz5ONOj+skJLCKbapOJMHFmCoLY8hAkehtIGKAACAAIAAchO+06BgZT25zJ4aV7G0&#10;1ZvuSWSwFpo6Ojqr0pm2KbeofZh5FoWnTY86Ao2gs4G6AACAAIAAcf6+dqg2ZUO5UKWiV7u0Q6Mo&#10;SWuvd6FrOkWrKaBRKdCnypxFFqimj49SArqf84HYAACAAIAA2bVxgWyqxQ5y1243r790G2+3mZt1&#10;SXEtgqx2a3Kjaut3inQbUgV4oHWCNnp5oHbAEgJ6eXat17dvV3few3Bw3HhHrklyQXi3mEtzj3k0&#10;gXR00nm+acd2DnpRUOt3NHrWNWh4IXs+EM54wnqt1eJthIMdwaRvG4JnrLVwmYHClsxyAIFJgBxz&#10;XoDqaJN0soCcT9l15YBKNGx2vH/vD8B3QX8i1Blr6o5Kv9VtjoyQqu5vGYrwlTpwl4l1frByDogx&#10;Z1dzdocETsx0tIXiM4B1coTbDtZ184Mw0npqlJlvvjtsQJbMqVRt1pQ/k65vXpHVfVJw4o+UZiVy&#10;Xo2RTc5zpIuoMqV0R4oYDg501Iao0SZpiqSdvOtrOKEjqAJsz52qkmFuXJpRfBxv6JcqZQpxaJQ/&#10;TONytpGmMeBzP4/ODWVz44kO0BVoua/Uu91qZ6uKputr+acrkUlthaLnexhvGJ7mZCZwn5szTBlx&#10;6JfvMTpyWpYUDNlzG4iwz0doH7sVuxBpy7YBpgxrU7DDkF5s1quYei9uaqbGY1dv+KJtS3BxQ57I&#10;MKpxl5uQDGdyeYhizrlnvMZguoBpYcB9pWFq2rpjj5xsTbRgeW1t2q7PYqdvaKnvSs5wrqZQMBpw&#10;65/uDAxx94glylp55GuLt316ZG1Lo8F65m7rjwJ7aHB0eVV77nH6YrV8fHN/StJ9FXTuL+F90HYe&#10;Czl/ZHY3yOl36HY8tld4kXbkoqR5LXeDjex5xHgieEJ6XXjKYa96/3l6Sdl7onoaLvV8SXqQCmt9&#10;sXqox2V2KoDktK525oCHoRx3lYAsjHN4Q3/odvJ49X+5YIV5rX+YSM96Wn9zLgd65X9ACbZ8M37W&#10;xdN0pYt6swt1a4ozn3h2J4jyiwN25IfEdaJ3roa/X194eIXQR9V5LYTvLTB5nIQ0CRl66IJ3xFtz&#10;XZYTsZd0KpP2ngR08JHZiZd1t4/NdGV2iY3hXkh3ZowtRu14IIqdLGx4comKCJN5zIWTwyRyW6DC&#10;sGJzLJ3XnM5z8preiGh0vpf0c0p1l5UzXUt2dJKuRht3NJCLK713a496CCJ43YWAwitxj6t+r2Zy&#10;YafMm81zI6P5h2hz7qAzcl10z5ysXH11sZl2RWp2aZbRKyx2h5VXB8R4F4VAwW5w+LZNrqRxx7HZ&#10;mvpyga0xho5zRKiTcYd0JqRNW711EaCMRM51yZ3AKq51x5ojB3h3doUNwPBwlME2rhdxXrwDmlJy&#10;CbaJhdZyvrEecNVzmawrWx50hKgIRDt1O6UQKip1I5yCBzt29oTku26ClGqcqjGCOGx4l+uB+W4q&#10;hHmB0W+/b/yBuXFNWnCBuHLZQ4CB3XRHKQSCgXVTBTyDu3aNukyAvXSzqRCAjXWNlrOAZXZWg0+A&#10;S3cXbuWAQnfdWXCAUHimQpOAeHlaKC6A/HnIBMiCDHrSuRx/Dn7Np8J++X63lZh+336cgiR+2H6G&#10;bc9+3H6DWHl++H6NQbp/J36SJ25/jn58BGKAkX6St7x9lIjVplx9hofulA59fIb+gMl9gYYVbJB9&#10;n4VMV2F9zISYQMx9/4P2Jqh+RIOEBAl/SIHUtm18WZLhpQt8UJE4kr98UI9/f4R8XY3Ia3d8gIwt&#10;Vmh8vorHP/589ImQJf99GIkGA75+L4KItVV7Yp0Mo/N7Xpqjkah7XpgefnV7bpWbanl7lZM8VYp7&#10;z5EeP0Z8CY91JWh8D48AA359QYJctHV6nqdJow16naQmkLx6maDVfYp6p52IaaB61Jp1VM57Epe/&#10;Pqx7PpXGJOx7KpQgA0l8fYI5s8x6C7Ggolh6DK3Gj/h5/6mvfMJ6BKWZaNx6MaHdVBp6eZ66Phl6&#10;o5zkJH96aphSAx573YIcs1x5p7wgodJ5p7eYj1Z5jbK+fBR5g63paDl5qKmXU4x57qZBPZd6GqN8&#10;JAt5zZhfAvx7XoIErNiLvWnanPmKgGu7i/2Jfm1wecCIqW8IZmmH8XCYUeyHYnIkO+iHIHOFIbGH&#10;9XROAACHgXckq/OKAnNlnAeI+HRViu6IDHUyeLmHP3YIZXGGjXbiUQeGBne8OxGFwHh4IPaGanjH&#10;AACFlXsVqvCIanzbmtWHe3z5idmGmH0Ld52F2n0hZHGFNH1GUCmEuH11OlGEcn2ZIFWE9H2QAACD&#10;5n6KqdGG9oZamaSGD4W3iJCFPoUAdouEhoRTY3mD7YPDT1yDeYNJOaaDOILjH8aDmIK4AACCb4AA&#10;qKWFw4/bmJiE4I6Kh4OEF40idWKDZ4u2Ym+C1opkTmuCdYlKOOGCMohuHzKCZoh7AACBLoAAp6uE&#10;15l+l5aD+pd+hoGDMJVcdG+CgJMzYYyB8ZEwTaqBho94OEWBRY5SHrWBWI3dAACAIIAApuKEHKMy&#10;lsiDRaCIha2Cdp2sc5mBwprKYMSBN5gmTQCAzZXyN8eAdpS6HlGAbJJXAACAAIAApkqDj60IliOC&#10;vqm6hPiB56YmcuGBJqKMYBKAl59WTFOAOZzZNzd/35u1Hfh/p5REAACAAIAApeODLbcalaSCYLMz&#10;hF6BfK7rcjyAqaqgX3yAEKbvS9d/r6R6Ns1/WKF5HZ5/DZQHAACAAIAAnqaVHmlOj9STJmsjf+6R&#10;eWzUbsyQA25qXI2OsG/2SQ+NnXF0M9aNEHKyGYeOonL2AACDFnq8neyTlHJajxaRyHNNfxSQJ3Qz&#10;bfqOrHUUW8SNWHX5SFWMRXbZMyiLrXeKGP2NAHeDAACBoX4fnRiSE3tOjhCQYnt9fiGOxnunbQCN&#10;WHvYWuCMDXwYR46LAXxfMn6KY3yRGH6LfHxsAACAWoAAnBmQt4QrjP2PC4OzfPaNfoM1bAmMEIK4&#10;WfqK1oJYRs6J04IJMeWJMIHNGBGKEoHZAACAAIAAmyaPhI0sjACN4owQe/iMXorpawiK9om/WS2J&#10;tYiyRhyIvofcMVmIF4dQF7CIxodYAACAAIAAmlKOoJZRiz+NBpSYezeLfpLEajWKFJDwWF6I1Y9G&#10;RW2H1I3xMMuHKY1NF0mHrIwFAACAAIAAmaSN75+CioeMWp0wenmKzZq1aXqJXpg9V62IIZYKRNWH&#10;HJRbMF6GV5P0Fv+Gso+NAACAAIAAmRyNaKjMifWL2KXpedyKRKLNaNyIyZ+3VxKHiJ0PRECGi5tJ&#10;L+aFvZopFr6F4Y9hAACAAIAAmL2NCLJWiYSLe67xeVaJ3Ks5aE6IUqeQVpGHBqSUQ9WGBKL2L4aF&#10;OJ8dFmuFSI8oAACAAIAAkNie4WjMgtecTGqNc9+aAmw0Y8SX723FUoeWC29JP+yUhnCxK0qT6HGz&#10;EGyW3nEvAACAAH3QkECdjXFjgkibEHJRczyYw3M6YyaWo3QiUfCUtnUMP2WTKnXpKtOSdXZ6EDiU&#10;9XXyAACAAIAAj5icIXnZgXWZunoScn2XbXpNYmCVU3qVUT2TanrpPsuR4XtAKlmRHHtxEAaTL3sl&#10;AACAAIAAjs+azII9gJKYboHbcYSWLYF5YZCUE4EmUHuSN4DqPiqQs4DCKd6P4oCpD9KRkoCqAACA&#10;AIAAjgCZtIqof8aXWYm5cLSVHYjHYLSTB4feT9aRHIcMPZuPoIZ6KXeOwYY+D62QFoV7AACAAIAA&#10;jVWYxpNHfxeWeJHLcAGUPJBAYAqSH466TzOQM41gPSWOn4xqKSKNtoxdD4uOwImRAACAAIAAjMaY&#10;GJv3fpqVz5n4b4KTiZfUX3qRYJW5Tp6PdZPxPKWN4pLNKM+M2JLFD2mNnYprAACAAIAAjFWXmaS/&#10;fiKVUqJDbwCTA5+TXvaQzZzxTh2O3JrUPCaNT5ncKGuMOJgaD0uMrIpXAACAAIAAjAGXPa3EfcOU&#10;9KrcbpGSmqeoXoKQVqSRTbSOW6JRO8+MxqD1KB+Lr5shDxyL+Yo3AACAAIAAg4mpE2g3djyl9mng&#10;aBWjHmt4WOKgeGz+SIueDm5yNrKcNW+3Il6b43BaCFidr3AgAACAAIAAgxKn8nBndd6k1nFHZ62h&#10;53IsWIGfJ3MWSDCcq3P+Nmeaw3TLIiuaR3UeCICbdHUxAACAAIAAgpamlnhodT+jiHiiZyKgk3jl&#10;V++d0nk9R7CbVHmgNgCZZ3n+IeuYzHoVCJ2ZZ3qnAACAAIAAggClQoBQdJCiOoAAZl+fTn+2V06c&#10;jH+CRxyaGH9pNYuYKX9fIaGXdX9YCK6Xi3+TAACAAIAAgWSkJYhHc/ChJId4ZbWePIatVp+beYXx&#10;RpaY+oVcNRuXD4UCIVqWQoUUCLyV34PRAACAAIAAgNijS5Bfc2igTo8ZZS6dYY3LVhWamIyPRhOY&#10;EouINMiWB4rxISuVJItiCMyUYIXzAACAAIAAgG2ikJiHcvefmZbOZLicqJUCVZ2Z2pNNRaaXUZHy&#10;NHeVPJFbIRWUHpDoCOKTDoYCAACAAIAAgBSiFKDTcsOfG565ZH6cF5xtVVGZLJo4RVCWlZimNBeU&#10;jphhIMaTb5V/COiSAIYGAACAAIAAf9GhvKlccn2et6bsZC6bpqQyVPqYraGlRQKWDaAtM9mT/J58&#10;IJmS2JYKCOORO4YCAACAAIAAdrSzwWd/afWwOGkIXICs5WqMThipvGwCPoem4m1cLT2k625rGLml&#10;l25sAYmiqnACAACAAIAAdlqy0G9SacqvKHAdXFerpnD5TfmoVHHdPnClXnK8LTqjSXNqGOOjp3NG&#10;Af6gN3VhAACAAIAAdgyxfHboaWCt2HcbXAKqR3dgTaCm63fDPiij7HgtLRChx3iEGO6h6XhUAl6d&#10;+XpYAACAAIAAdaywHX5daOmsfX4WW3eo833dTTSllH3DPceimX3GLNCgan3RGOegWn28Aqyb+n6v&#10;AACAAIAAdUSu9IXhaH+rWIUuWwWnz4SHTLekbYPzPXKhZIOPLJCfMoNrGNme94O/Au2aO4H7AACA&#10;AIAAdOSuE42KaCiqdYxyWq+m44tYTF+jeYpYPR6gaImaLF+eGIloGNKdtomDAyOYtoIfAACAAIAA&#10;dJStZZU9Z+apwZPKWm6mI5JDTBiirZDePNSfmo/uLDCdO5AHGNqclY5ZA1aXaoJCAACAAIAAdF2s&#10;150CZ7GpLZs7WjKlhplWS9iiBpejPJSe7Ja1K+uck5Z2GLubxpC5A4mWU4JkAACAAIAAdC6sfqUX&#10;Z7SovqMZWi6k/KDQS7ihXZ7JPHueKZ3zK+ubvpuTGNGa8pDIA6yVjIJ8AACAAIAAajK/A2a0Xc67&#10;QGgOUOO3lmlwQyO0BWrGNCqw6Gv0Ix+vPmyiDiGxSGvjAACfBHOwAACAAIAAae2+PW4yXc+6OW7Y&#10;UPW2Qm+cQ0Wyd3BuNFuvLnExI3OtSnGcDrWu6HDmAACdwHgpAACAAIAAac2853VkXZ242nWAUNW0&#10;z3W4Qyaw7XYZNFGtkHZ8I5GriHauDxysyHYmAACciXwiAACAAIAAaai7cnxrXWG3ZnweUIezXXvp&#10;QvKvd3veNC2sFHvwI5Op8nv4D2eq4nvYAACbaH+hAACAAIAAaXq6MYN/XTW2I4LaUFayFYJLQrSu&#10;K4HXNBSqt4GaI5SohYGeD6mpMIGuAACabIAAAACAAIAAaU65PIq7XR61HInJUESxAIjcQp6tDYgQ&#10;M/ypkYeSI52nOofAD+anq4a4AACZkIAAAACAAIAAaSm4f5H+XRS0R5DIUD+wGI+CQpSsG45sM/Go&#10;m43hI6emMo5FECKmWYrpAACY34AAAACAAIAAaQ2385lZXReznpfmUESvWZZVQpKrTZUIM+Snx5S2&#10;I5ylXpPMED+lWYr8AACYSIAAAACAAIAAaPq3j6DrXSOzE59JUFGutZ18Qpaqm5wlM+mnC5tuI7Gk&#10;lJgiEFakg4sMAACXsoAAAACAAIAAzVBsbWZEueduMGh1pdNv2GqQkOBxY2yUew5y326NZFV0T3B9&#10;TGx1pHJQMa12qXPWDcd4MXO2y1xp7nFUuFhr53JnpG1ttnN3j59vZ3SGeeNxBnWXYz5ylnalS2Fz&#10;+nebMLF03HhVDOZ2dHflyYhnyXxgtpFp3HxcouFry3xfjiZtmXx9eJFvVnyqYhJw/3zeSllyb30E&#10;L8ZzK30EDCF07nyDx7tl4odQtMJoCoZQoRtqC4VgjJpr8oSHdyptzYPTYNtvjIMvSVRxBYKNLulx&#10;mYHrC3Zzm4C4xhhkRpI0sylmfJBUn4NojY5+iw9qg4y7dddsbosXX7JuQ4miSGBvwohBLh5wK4cf&#10;CuRyeIRSxMVjAJ0hsd1lP5pwnjhnVZe1icppU5UKdKZrR5KFXqVtIZAzR4Jupo4pLWlu5ozFCmhx&#10;hIcJw7Zh/agTsNRkQKSXnSpmVaD6iLtoVJ1rc6lqUpoTXchsM5b/RsdtsZRULNJty5LzCgJwuYbE&#10;wu1hPLMJsA1jf67EnFNljapMh9tnhaXbcspphKG4XP9rbZ4FRiRs6pr9LE9s2ZhcCa9wFIaMwmpg&#10;u73+r4Vi+rjnm7Jk+LOThyVm4q5Ochdo2qlzXF1qwqU+RYtsN6I+K8ZsAJyoCW1wEoZfvq90jmVg&#10;rQR1gme+mmx2cWnvhr53Wmv9cg94Qm37XFp5LG/uRVN6D3G7KwN633MZB4B9FnN9vUZyPW/wq+lz&#10;ZnE7mVp0dXJwhbZ1dnOYcQ52c3S9W2p3cXXfRHZ4XXbkKjh5BXeQBvV7W3gUu8BwLnprqj5xcnq2&#10;l9Nymnr5hD9ztntCb8F0z3uVWkR15HvsQ3N21nwyKVh3Tnw/Bnp51nxsuiluXYTKqJpvsoQzljFw&#10;7IOWgtdyG4L+bnhzT4KAWSd0eIIOQoV1boGfKJF1t4EuBg94hYAxuK5s0Y8ppyduMo3DlL9vfIxQ&#10;gWxwuIrfbUZx94mEWBpzNIhSQah0LYc7J950RIZ5BbR3ZINst3hrlpmapfRs/5dtk49uTZUjgENv&#10;kZLabDBw2ZCvVylyFo63QOJzE40SJz5y+4xWBWd23oOntoJqm6QUpPxsCKEkkpJtVJ4Ff0lumprm&#10;a0dv65f5VmBxLpVWQD5yH5M4Jrxx3pIjBSd3SoN8tctp366XpD5rTKrnkcVskab4fnZtz6MGandv&#10;Ip9hVaNwbpw3P6ZxXZnzJklw6pbiBPR3oYNZtVZpYrkko7hqybS3kSNr/q/4fcZtL6s+ac9ueqby&#10;VQ9vxaNnPxhwrqENJcdwFZmLBMp354M9sHB8/2SsoE19HWcdjxF9VGlXfJZ9nGtnaP598W1lVER+&#10;Vm9TPhF+1XEPJAB/q3ImAfeBZ3QBr1N60W6gnzN7J3ATjd97enFoe3V71XKpZ/N8OnPjU1N8r3UU&#10;PTh9LHYdI0N9yXafAbZ/rnhxrh141XiRneB5TXkZjL55tnmRekt6JnoAZuR6nHp2UmZ7H3rtPHB7&#10;nXtMIpx8AntUAX1+K3xXrLh3EIJnnHN3mIIlizd4FoHPePp4loFyZa55J4EmUVp5vIDlO496OoCj&#10;IeZ6ZIBWAUt90X+6q2Z1l4xAmyB2KotAieV2tIold7F3P4kAZJx314frUGZ4fYb7Osd4+oYrIUl4&#10;6IXMASB+GIDDqk90aZYymgl1A5R4iNF1kZKWdqR2I5CpY6F2wY7WT5J3Y403Ohl334v5IL93mIu2&#10;AP1+VYCrqXBzeKAvmSV0F52+h+p0o5sWdcF1NZhlYsx12pXiTtt2gJOxOYp265IoIFF2c5DMAN9+&#10;h4CXqMpywao5mHNzYqcWhytz6KOsdP90cqA5Yg51GJ0TTit1x5p4OP12LJkQH+91epT0AMd+sICG&#10;qFxyRLRYl/By4rCKho9zW6xidFpz16g4YXN0dqSBTaV1IqGwOHx1g5+GH3d0qJVGALR+0YB5on+F&#10;xWQZk6CFFmaJg5eEnGjCcj+ER2rRX7iEC2zKS/GD8m6sNoGEIHBIHGWFYXDmAACATHa6oZiDuG2D&#10;kqeDRW8JgoCC6HBtcTWCn3G+XsOCa3MESxeCWnQ7NcCCfXU4G8iDb3VmAACAAHq5oIuB2XbVkWaB&#10;iHeLgV2BO3grcBKBA3jAXcCA3nlVSjiA13nkNQWA83pPGzeBmnosAACAAH46n2aAGYAlkDN/3YAi&#10;gBd/p4ADbxN/eX/eXNt/ZH/CSYB/Zn+tNHh/fn+UGsp/4X9XAACAAIAAnjt+sIl9jyR+fYjPfwd+&#10;UIf/beR+K4cdW9Z+HoZKSJF+MoWZM7J+QoUNGjl+WYUMAACAAIAAnUR9kJLujiR9ZZGVfgp9OpAP&#10;bPJ9GY53WvV9Doz4R9d9GYuxMxx9JIrdGcd8+4pmAACAAIAAnH18qpxnjVl8hpppfT18V5gubCZ8&#10;NJXkWjR8LpPJRzR8OJIKMqV8K5EmGXF7x47ZAACAAIAAm+V7+6XzjLZ73KNVfI57p6Bra3d7eZ1y&#10;WYl7cZrJRo97g5jDMh97bZf5GSB6xJD9AACAAIAAm317f6+fjDl7Yqxue/x7IajZat565KU8WP56&#10;0qIdRhl64KAaMa96xp2fGLh58pC3AACAAIAAlNGPDGOShvKNnWXxd/CMeWggZ5+LiWonVhuKu2wV&#10;Qz2KKm3hLnaKKW9HE8iMm28UAACAAHpAlBCNLWx6hiuL923+dw6K5W9oZsuJ9HDAVVmJJXILQpGI&#10;k3M/Ld+IfXQeE2KKfXOsAACAAH22kzGLX3VHhRyKTXYOdhiJSHbEZdSIZHdwVH2Hn3gaQdeHE3i5&#10;LUmG7nkfEwOIf3iaAACAAIAAkiyJuH37hAuIsn4kdPKHwX41ZOqG4n47U6mGLn5HQS6FqX5VLMuF&#10;dn5UErmGoH4GAACAAIAAkTCITIbMgw+HU4ZXc/yGa4XDY/WFkoUdUvWE2YSBQJyEXIQMLFuEIIO/&#10;EneE6IOGAACAAIAAkFeHO4++glSGSo6yc0OFYI13YyKEhYwnUiSDzIrwP/KDRIoAK9KC/YmeEh+D&#10;Z4g6AACAAIAAj6iGYpi1gZqFeJcXcoWEiZU5YmeDqZNGUW2C8pGKP1WCZZBCK2+B+5AdEeWCHowZ&#10;AACAAIAAjyCFvKG+gQmE2Z+WcemD4Z0bYcyC9JqLUNWCN5haPrmBspb0KvCBOpZGEbKBEYv3AACA&#10;AIAAjr6FRar3gJeEZahXcWODYqVFYT+CYqIhUFiBl5+YPlaBCp5lKpuAjps1EXGARYvLAACAAIAA&#10;h3yYnWMVemmWmGVZbESU42d4XOGTZGlyTEmSD2tNOjaRIGz1JdmROG4BCzyTlW10AACAAH1GhtWW&#10;/WuKec+VH20Ca5mTaW5nXEWR22+/S7yQe3EGOb6PgXInJXiPdnLICy6RGHJFAACAAIAAhiCVSHPb&#10;eO6TiHSlatKR2XVkW3uQUXYeSwyO9XbUOS6N+nd0JQ6N1He7CxyOyHd9AACAAIAAhUiTsHwWd/6R&#10;/HxMacyQXXxzWqaO2nyXSkuNjHzAOJGMlHzlJJyMWHzmCwGMvH0MAACAAIAAhG+SXYRZdyqQsYQH&#10;aPiPGIOhWcaNmoMxSaiMQYLJOAWLUYKHJDiK/oJnCu2K8YHuAACAAIAAg7qRR4zIdnKPqIvvaD+O&#10;D4r0WRiMiYnrSQaLLoj9N5yKJYhbI+uJwIhrCtmJZ4YUAACAAIAAgyaQdJVEdfGO3ZPwZ7yNO5Ji&#10;WIaLqJDFSGuKTY9oNxSJQo6YI56Iso7GCsaIHYdJAACAAIAAgrGP1p3OdXaOQpwFZzqMl5nvWASK&#10;9pfMR+qJk5YaNo+IjJVrIzSH6ZQVCraHEIc+AACAAIAAglqPZKaEdRaNzqRbZsuMF6HHV5GKZ58v&#10;R4SI951SNjyH5ZxwIu6HOZeeCpWGRocoAACAAIAAepCipWJwbhOgJmSVYKud7magUiCb52iKQlia&#10;HmpOMOKY/mvDHIGZwWw/A9+YoWy+AACAAH/QefyhQWp7baCezGviYDScf21BUbmaXW6VQgGYgG/S&#10;MKOXSnDUHGaXz3EHBCCWEHHSAACAAIAAeWufonJYbO6dQnMhX52a9HPmUSGY0XSsQYKW8nVoMESV&#10;sXX+HDaWBXX7BFKTxXdNAACAAIAAeMSeEHodbDKbu3phXs2ZeHqcUHyXWHrcQOyVgXsdL9OUPHtP&#10;G/eUZ3sxBHSRwHxMAACAAIAAeBucv4Hva4iacoG5Xh6YNYF2T8iWE4EtQGiUNID4L2SS74DcG7WS&#10;9YDYBI6P/YCdAACAAIAAd4abuonfavqZc4k4XZOXMIh1TzqVCYetP+KTIocHLxmRuYaxG4+RnYcW&#10;BKiOdoMmAACAAIAAdxGa3ZHXaoCYnpDEXRWWWI+GTrqUK45IP22SQI1OLsSQyoz0G4aQZYykBMeN&#10;KYM7AACAAIAAdrOaRZnrakuYBpiDXN2VrpbLTnOTYZUMPx6RZZPWLmOP+5PSGzCPjJE9BNWMHINF&#10;AACAAIAAdmuZ1qIragKXjaB7XIuVJ55cThySzJxEPtKQxJsZLiePS5nwGweOzZJGBNiLUoNGAACA&#10;AIAAbgatOWGTYgOqXWOSVTqnt2WDR2mlO2dXOE2jHWj3JzaiF2obEiqkf2mnAACY025iAACAAIAA&#10;bYOsEGk/YbqpG2qPVP2mRmvhR0CjoG0qODehYG5TJz+gMW8bEnGiLW6KAACXLXNpAACAAIAAbReq&#10;gXCzYTmnk3FzVJiktHI3Rt6iA3MBN+2fuXO6JxuecnQuEpKgE3OYAACVoHgwAACAAIAAbKGo6ngI&#10;YK+mA3hTU/2jLHicRmqgenjvN4meM3lBJt2c3HlsEpeeMnj1AACUMHxjAACAAIAAbCinkH9sYDik&#10;r39QU4Gh2X8rReOfJn8ENzGc0H70Jp2bcH7yEpKchn7jAACS6IAAAACAAIAAa72mh4byX9mjpYZ3&#10;UyWgx4XkRYWeC4VQNtibq4TlJm+aKITVEpKbA4S4AACRxoAAAACAAIAAa2Slt459X5Gi0o2vUt+f&#10;54yyRTqdHou7NoaavIsbJjuZJYtKEqWZqImhAACQ24AAAACAAIAAaySlD5YQX1SiJpT1UpyfM5Of&#10;RPOcX5JZNkCZ9JGzJemYYZG8EoKYrYyDAACQJ4AAAACAAIAAavCkoZ3jX1ahpJyoUpmemJr3RNib&#10;oplWNjOZF5jPJfyXapbnEqqXqYyeAAuPioAIAACAAIAAYbO4fGCJVfS1fGJSSaGykGQYPGGvw2XD&#10;LbutjGclHJKtRGe4CFyupGdrAACTWHLYAACAAIAAYTC3kWfbVce0T2kCSZKxFWo4PG+uC2tmLeWr&#10;n2xkHPCrCmy6CPGsCWxpAACSF3duAACAAIAAYOq2C27sVXeyv2+SSV2vcnBFPEOsUXEHLdapznGn&#10;HRSpBXHJCVyppXGdAACQ4XuAAACAAIAAYKq0ZHXYVSWxGnYZSP2t0HZhPASqq3a6LaqoIHcLHRen&#10;MncGCainenc4AACPv38WAACAAIAAYGiy9XzSVOmvrHy/SL6sXXytO7mpNHycLY6mlXyiHRmljnyZ&#10;CeqliH0ZAACOwYAAAACAAIAAYC6x2oPxVMeugYOXSKOrJIMqO5un8YLBLW+lSIKDHSWkEIKgCiej&#10;zII5AACN44AAAACAAIAAX/2w/IsUVLWtjYp9SJiqH4m8O4um4YkILV2kMYi2HSui3okgCmWiSoaI&#10;AACNM4AAAACAAIAAX9mwV5JGVLKsy5F+SJipSJB2O4Wl+Y+JLUujQY9lHRih7I68CnyhH4cXAACM&#10;nIAAAACAAIAAX8Gv3ZmgVLusLJi9SKOokZeBO4elNJaELVKibZYtHTOhAZNOCpKgIocmAACMAIAA&#10;AACAAIAAwRNnFV/trtNpOWK0m+1rPmVgiCJtJGfuc2lu+GppXbdwuWzRRsdyRW8QLM9zJnDdCgR2&#10;KnEUvyBkJWrRrUtmimyFmo5ov24shuhq0m/LckZsz3FgXKhusXLrRclwSXRTK+hw8XVdCW10aHVr&#10;vUlhlXWnq4ZkIHZOmQdmfXbzhXNos3elcPhq0nhcW4Fs0HkRRMpucHmvKw9u2XoKCOly3Hotu3df&#10;S4Bdqbhh9YAPl0NkbH/Ig+5mwX+Nb5dpAX9pWlJrGH9NQ89svn8pKkJs5H7tCHZxs36GucxdVYsE&#10;qCBgF4nclbJipoi1gmllDIeXblJnYoaOWTVpkIWnQudrOYTNKYlrGYQaCBRyWYI/uHFbwJWzptRe&#10;kpO7lHBhLZG1gTFjoo+2bS1mA43UWDxoN4wdQhpp44qgKOVpfomxB8Fy5YU+t1xaeaBjpcxdVp2e&#10;k2pf9Zq6gDFicJfebD1k3pUxV2pnGpLAQXFou5CvKGBoF4/KB3xzWYUQto5Zf6sOpQVcYqd8kpxe&#10;/qO+f19hdqAIa25j55yZVq1mLJmPQNZnyZcnJ+xm4pUiB0RzuITqtgpY1LWspH5btbE/kgNeRKyl&#10;frpgsaghas9jHaQDVh9lYKB+QE1m8J4fJ25lyJlfBxh0A4TMszdu7F9HoplwT2IxkQ5xp2Tpfmhy&#10;9md3arR0P2ntVel1gWxNP7x2pG53JgJ3Wm/8BDJ7CXESscJsLGmroXttz2uMkABvUG1QfWtwvW7/&#10;acNyIHCfVQ5zeHIyPvh0oHOaJVd1D3R4A+F5cnXJsDFptXP0n81rfnTfjnttIHW4e/ZurXaMaHpw&#10;MHdgU+1xoXguPf5yyXjcJIdy5nkmA5l563pGrpJngn4fniZpZn4tjNprIX4uepVsx34pZzhuaX4w&#10;Utlv7n47PRxxF348I9Jw4X4QA1t6U34rrRBln4hHnLNnmIeLi2xpaYa6eS5rIIXhZhNs0YUVUddu&#10;bIRnPEtvkoPHIzBvBoNTAyZ6rYGCq9ZkGJJ9m4BmH5D8ikFn+o9ZeA5pv42vZQVreowaUPZtFoqv&#10;O5RuOomIIqBtXYkfAvp6+YIDqtxi3Jy1molk7JpyiUtmy5f+dx9olZWFZCVqXJM1UDZr/pEmOv9t&#10;Eo+PIi9r6o7cAtV7N4HqqiNh7Kbtmcxj/qPpiIRl2aCodlZnn51iY2BpapphT4BrFJfROm5sIZYW&#10;IclqqpOQArd7aoHWqa1hRbEfmUZjVK1bh+hlIqlNdbFm3KVFYsVooqGkTvpqSp62OetrSpz6IU9p&#10;ipaFAp97k4HFpaR3FV7Dlnp3r2G6hjR4XGR0dKd5FGb7YfB502lnTgZ6m2u3OIt7Zm2/Hst8O27T&#10;AACAAHJgpHh0eWiNlVp1VGqOhQF2JWxpc4t29m4nYO53y2/VTSJ4o3FsN8N5ZnLHHih52HNRAACA&#10;AHcFozZyF3JQlAJzH3Nug+R0DnR0cmh0+HVmX+x14HZTTEZ2x3c2NxF3hXftHZ13kngHAACAAHsY&#10;ocRv9Xv3ko1xF3xPglhyH3yMcRlzHny5Xrh0JXzpSzx1Hn0YNjV11X02HPN1d30DAACAAH6ioGxu&#10;JoWckThvWoU7gQhwdYS3b9Rxg4QfXbRylIOQSlVzn4MXNXx0TYKtHGpzhYJvAACAAIAAn1Bsr49W&#10;kCBt744+f/hvE4z3bs1wLIudXL1xRYpVSY1yTIk2NNty8ohjG+9xy4hLAACAAIAAnm1rgJkTjzxs&#10;yJdHfxRt7pU/bfBvC5MnW+5wLpE0SNxxN4+INFlxxY5xG5BwXY1YAACAAIAAncRqlqLTjopr46BX&#10;flhtBZ2RbTVuHZq8WzZvQpgrSDBwUpYZM9Fw1JUfGzpvNZF6AACAAIAAnVRp8ayXjghrPalyfcFs&#10;VKXybJdtX6JrWqVufZ9NR7Vvip0DM1Zv/5t4GsRuR5IZAACAAIAAmFB/l15aikl/cGFGexh/eGP4&#10;apZ/nmZ2WNh/12jVRcaALmsNMOWAvmzeFrWCPW00AACAAHZcl1N9G2eYiUZ9OWmkegF9ZGuHaZF9&#10;nG1NV+19427+RPt+QXCPMDl+vXHJFjZ/s3G7AACAAHpnljl613C+iAF7IHIBeOV7YnMnaHh7sHQ3&#10;Vvp8CHU6RC98cHYpL5d823bYFcV9SHaFAACAAH3zlQV4xHnnhrx5Knpyd5d5hXrbZ3l54Xs5VhB6&#10;TnuOQ3F6wHvcLwl7G3wKFWZ7HXumAACAAIAAk9N3B4MOha53f4LzdoR36oKwZk14UoJSVR94x4H7&#10;QpZ5SIG0Lld5koF2FOl5TYFTAACAAIAAktR1pIxLhKl2JouHdYR2l4qRZVh3BomDVDp3foiDQeB3&#10;9oeuLcZ4MIctFIF3xoamAACAAIAAkgd0gpWJg9t1DJQjdLd1fZJ8ZJF17pDBU312bI8pQUF24o3h&#10;LVp2/I1TFDl2fosWAACAAIAAkWpzoJ7Mgzd0MJzKdAt0npp4Y+d1CJgTUtd1hpXzQKF2AJRmLNp2&#10;B5P+E/V1d41+AACAAIAAkP1y/agcgrpzj6WKc31z9KKTY1V0UZ+PUlN0xpz9QDN1OZtqLGx1M5mM&#10;E4t0tI03AACAAIAAiyyIfl3wfhGHrWDHb9OHHWNqYEeGuGXbT3SGcWgnPSuGZmo7KLyG7Wu5DgaI&#10;/mtHAACAAHnTilGGNGatfTqFpGi1buyFLWqaX3OEzmxiTrqEim4PPI+EfG+PKECE33CPDdeGSW/1&#10;AACAAH1YiV6EB29TfB2DpHCjbe2DQnHbXneC83L6Td+Cu3QLO9iCsXT6J7OC93WHDZ6D53TvAACA&#10;AIAAiE+CFHfoevqBxXiXbLiBeHkqXYSBMnmoTQCBDXoeOyOBB3qBJyyBMnqrDWaB0XpdAACAAIAA&#10;h0qAVoCLef2AG4Cja8J/34CWXIt/poBuTGd/e4BJOqh/fYAtJtx/joAQDVJ//n/oAACAAIAAhmh/&#10;B4lPeTZ+2IjTawJ+m4gjW8J+XodWS41+N4aXOf1+LIYJJlF+JIXZDQ1+eoSjAACAAIAAhbF985IR&#10;eHl9zJEGakd9jY+3Ww19To5QStx9KY0POWZ9FowsJfV844w6DOp9MoiWAACAAIAAhSJ9HZrVd+d8&#10;+5lEabB8t5dfWnl8b5ViSkl8RpOyONN8NJKxJYJ75pJKDMt8J4imAACAAIAAhLh8f6Oxd3R8YKGs&#10;aS98E584WfZ7vJyxSdZ7h5qsOHZ7a5ngJSZ7DJcjDIp7X4h6AACAAIAAfkOR+V1mcdqQkWAaZGmP&#10;cWKmVbqOg2UHRb6Nw2c5NB+NcmkbH9KOVmoXBk6OmWoUAACAAHzLfXuP6GWocSqOsGegY7KNmWl/&#10;VRmMpGtDRTaL3GzlM7WLfW5FH46MJ27gBmqL9m7wAACAAH/efK6N123RcDqMxW8jYuSLvHBiVE6K&#10;0HGORIuKDXKjMy6JqXOGHzaKI3PMBneJn3QrAACAAIAAe8mL7XXpb0SK7naqYd6J+XdUU4WJE3fx&#10;Q9eIXXh7MqOH9njnHt2IRnjtBnyHknm/AACAAIAAeumKSn4FbniJWH5EYRmIa35kUrCHjn5qQ1GG&#10;y35tMjaGZ353Hp2GjH5jBoyFxn6vAACAAIAAeiKI+oZEbbmIFoX7YF6HKoWHUguGQoT4QrqFfIRx&#10;MfKE94QgHm6E+YQ7BpGEPILbAACAAIAAeYOH9I6MbTqHGo3OX+OGJ4zKUXeFMIunQhmEaYqyMWCD&#10;3ooyHimDo4qJBouC84RsAACAAIAAeQSHKpbdbLmGVJWxX12FWZQnUPWEVZJ8QZqDg5ExMNSC+JDI&#10;HbiCm4/WBomB5YRrAACAAIAAeKKGkp9NbFKFvp3LXuqEuJvGUIKDpZmiQTaCwpglMIaCJpe2HYGB&#10;r5PzBn2BFIRjAACAAIAAca+b2FyyZfGZ919CWTuYYGG0S06W/GP7PAqV2mYHKuKVfWeeFi6XhWfH&#10;AACTDWm/AACAAH9KcPeaDmSMZWeYR2ZvWLSWomhASuGVI2n4O7aT6muDKq+TbmyrFjCVF2yUAC+Q&#10;vm62AACAAIAAcE+YE2xCZKKWam2OWA6Uy27MSj+TTW/7OzSSEXEJKlaRgnHKFhWS3HGFAHOOcHQz&#10;AACAAIAAb5OWMXPjY9GUlnStVyuTB3VlSY2Rj3YSOpmQW3aoKeWPwXcJFd6Q2XatAKKMa3lEAACA&#10;AIAAbteUm3uQYxeTDHviVnGRgnwdSNCQCXxDOhKOz3xnKXWOMXx8FZyPDnw6AMOKqn2mAACAAIAA&#10;bjKTW4NaYnyR1oM+VdyQSIL7SDuOyoKhOYSNhoJWKTCMvoI3FXaNZIJoAOCJJ4CXAACAAIAAbayS&#10;T4snYfWQ1YqhVVSPRYnkR7ONv4kVOQaMdoh2KM+LnYhRFXWL44gEAQOH34CvAACAAIAAbUKRi5MK&#10;YbGQF5I1VRKOeZEBR2mM04+xOLyLdI7TKHCKno8EFRmKx4ygARqG0YC+AACAAIAAbO+Q+JsOYV+P&#10;fZn4VLmN1JhfRxCMIJaxOHKKsZXRKDmJxZUnFPyJyY4wASeGA4DIAACAAIAAZWKmV1uwWhKkH14V&#10;TfCiI2BlQKugW2KNMfKfBWRoIOefE2WKC/uhu2UaAACNlG3SAACAAIAAZLOkzGMnWaaijmTxTZOg&#10;bWawQGyee2hWMdKc/2m/IPOc1WqKDE+e+mn9AACL+3LMAACAAIAAZCui6Gp1WQyguGu4TRmelGzx&#10;P/icmm4eMX+bEW8aINCawW+VDH2cbG8GAACKe3eiAACAAIAAY52hB3GrWGue4nJ6TGicyXM8P3Wa&#10;0XP1MRGZSHSNIJCY3nTDDI6aGXRVAACJFHvlAACAAIAAYw6fbnjwV+GdU3lYS96bO3mtPuOZP3ns&#10;MLSXqXonIE2XLXoxDI6YAXoqAACH0X+cAACAAIAAYpCeLIBWV3GcFoBhS3WZ+IBIPnyX84AaMFWW&#10;Tn/6ICWVon/4DJWWHoARAACGtIAAAACAAIAAYiadLYe/VxmbGId5SySY8Ib4PiiW3IZmL/qVMoYO&#10;H+aUbYZEDKyUdIUNAACFzoAAAACAAIAAYdWcXo8rVsyaSo6bStOYHI2+PdiV/YzbL66URIx2H4uT&#10;foyvDImTJYh6AACFIYAAAACAAIAAYZWby5bNVr+ZrpYkSsWXbJTvPb2VKJOsL6uTSpNnH7GSW5Hv&#10;DL+R7IifAACEnIAAAACAAIAAWSOxrVpkThqvUlyNQmStGV6qNZyrGGCeJyyp42IjFZOrYWJoA0Wp&#10;tmNaAACI53H9AACAAIAAWHCwZ2F9Tbqt4mMbQiOramS5NX+pLmY6JzqnvWdgFeqoz2dwA9Kmv2hR&#10;AACHoHayAACAAIAAWAiukmhoTUqsC2mQQdCpiWq0NTinOGvOJxilrGyaFgqmc2x8BDmj8214AACG&#10;Z3rdAACAAIAAV66sp286TN+qJm/9QVenqHC5NOelVXFtJt+jvHHsFgqkTnGrBIShXHL8AACFQX6K&#10;AACAAIAAV1Kq/XYcTIqognaKQQSl/3bqNIqjpnczJrqh9XdtFgmiXXcpBMKfBnjhAACEPoAAAACA&#10;AIAAVv+prX0jTFCnKn1KQNWknX1ONF6iN30/JpKgdH0zFhugl30WBP+c734WAACDXoAAAACAAIAA&#10;VrqooIQtTCmmEoQWQLmjdYPHNEGhAoNsJnSfNINHFh2fLYOHBT6bIYJ6AACCrYAAAACAAIAAVoWn&#10;0otDTBOlMor9QKqig4pnNDKf/onPJl2eIYnKFf+eEYk2BU2Zq4OWAACCFoAAAACAAIAAVmKnNJJ+&#10;TAykepIiQKehupFVNC6fI5CkJmedL5CZFiac9o3kBWqYcIOpAACBgIAAAACAAIAAtSZhU1myo/5j&#10;0V0DkjZmL2A3f4ZocWNMa95qn2ZGVyhsrmklQSpuYmvPJ+tu2m3dBrl0o27FsypdzmRhonFgmmas&#10;kNRjNmjmfktlrmsQarpoDW0oVh5qQG8uQDVr/HEGJxhsEnJeBmN1NXNBsU5asW8BoKpds3BKj01g&#10;g3GMfNZjJnLOaW5lrHQNVPtn/nVDPz5pu3ZWJlFpZXcKBhd1tXgir3RX5XmBnt1bFnncjYxeCXo5&#10;e1lg0nqXaBRjf3sBU9Rl6ntrPk5nqHvEJZdm3XvrBdV2JHyarb5VeIPynUZYzoN1jARb44L2ed5e&#10;xYJ5ZuJhjIIIUshkEYGvPXZlyoFYJPJkhIERBZ12g4BtrFJTdo5mm/dW6Y0YisxaFIvAeLhdDYpq&#10;Zc5f5IkoUedicIgKPL5kJYcZJGJidYadBW5204Omqy1Rz5jVmupVWJa2idBYkZSDd8pbmJJZZO9e&#10;gJBUUSRhFI6FPCliuI0MI/BgyIyiBUZ3FoORqlBQhKM2mh5UG6BDiQpXWp03dwxaZJo7ZDddVJeA&#10;UHhf8ZUeO5xhipNWI45fbJHsBSZ3TIN7qcFPmK11mZJTNKmgiHhWbKW5dnlZcKH4Y7BcXp6ZUARe&#10;+pvFOyhgf5oFIyJeRZYeBQ13d4NqqBdo21lJmGNqqVyvh89sa1/mdiVuH2LwY2VvymXcT39xX2in&#10;OiJyr2sqIOhy8WzMAUx9z27zpoFliGN3lzRnpWXkhr1pmmgxdS1rdmpjYoBtQmx9TrNu8W5/OXRw&#10;PnBFIFtwAnFMAS5+AXPHpN5iiG2OlX9k2W8OhTdm+3B4c7ho/3HUYThq73MmTZZsuHRpOIFt/XV8&#10;H51tLnX5ARR+LXhlozRf13eIk9ViUHgwg5ZklHjHcl9muHlRX/5ozXncTIxqqnpjN6tr5nrPHvpq&#10;nXrhAP1+VHxmoahdf4F9kmBgGYFdgi1ifIEmcP5kuIDiXuhm4YCkS5do1IB3NuhqA4BLHmtodIAd&#10;AOp+dX/UoGNbkIt7kSteQoqWgQlguImSb+ljCYiDXeZlQIeCSslnNYajNkNoWIX4He5mq4XaANl+&#10;kYCTn19Z+ZV0kDJcvJPMgBpfPpH7bwZhm5AkXRFj4o5vShNl3IzzNb9m5YvhHY9lM4uMAMx+qICK&#10;np1Yu59hj3NbiJz3f1leDZpbbkpgbJe/XFpiuJVhSWhkuZNpNTdlspI3HTpkBJA2AMF+uoCCnh1X&#10;2Kk2jupapaYMfsNdI6KnbbJfe59OW9BhxJxYSPVjwpoHNMNkopjlHMtjDZN4ALh+yYB8mzZwslj3&#10;jNVxzFxgfWdy8V+QbLx0G2KMWuF1RGVkR8F2Z2gTMvJ3aGpgGV53zWtaAACAAHIdmeFth2KNi6Nu&#10;7mUPfDFwQWdpa6NxjGmhWeVy0Wu+RuZ0B226Mjh09W9gGNJ0yW/cAACAAHbImIVqoWwgij9sQG3H&#10;exFtvW9VaoVvJnDGWO5wg3IoRhhxyXN0MZlypXR8GGNyJnSTAACAAHrilwRoBXWZiMFpy3Z+eYNr&#10;Z3dGaTps7Hf5V75ubHijRRZvwnlBMMdwiXm3F8pv7HmMAACAAH5xlaBlxn8Oh2dnpn88eDNpXn9G&#10;Z/hq+X85VsZsiH8sRDlt7X8oMBpunn8eF1JuBn7wAACAAIAAlHtj6oiShkxl34gKdyZnpodWZvdp&#10;U4aMVdZq7YXMQ39sToUrL4hs54S/FulscoTAAACAAIAAk49iYpIShWVkZpDYdkZmNo9mZiFn7Y3i&#10;VQ1pkox9QtZq9ItWLxVraoqsFp1rI4nHAACAAIAAkt5hLpuJhLJjO5mhdY5lDpd1ZW5mw5U6VF5o&#10;bZM9Qi9p0pGyLpNqLpElFlZqFY3lAACAAIAAkmZgTaTzhC5iXaJndPtkKZ+EZNll1pycU9hnepoX&#10;QcFo2ZhTLiJpGJdgFeVpTI7OAACAAIAAjnx451ixgSd5UlwJcrd54V8oYv56hGITUgF7MWTUP517&#10;72deKzx8xWlbEN5+UGlgAACAAHYJjVJ14WG6gBB2mWRAcZx3UmabYf14D2jTUR94z2rrPt15lWzT&#10;Kp96R25AEIh7hW32AACAAHofjB1zG2q1fr10CWx5cHt0424dYOV1u2+iUDJ2j3ESPhp3XXJdKgt3&#10;7XNFED15EHLLAACAAH21itVwk3OyfWtxqHTAbylyoXWtX+hzjXaHT090endLPWd1T3f7KY51vXhp&#10;EAN27HfwAACAAIAAiZNua3yufFBvmX0WbgtwqX1XXrhxpX16Tl1ynn2aPIpzfX26KN1zxn3DD6F1&#10;JX2eAACAAIAAiIlspIW2e0dt44V6bQ5u/4UMXcdwCYSCTX9xB4P/O+Nx24OZKFtx/4NlD1pzoYL6&#10;AACAAIAAh7JrLI66enVseY3ebEFtnIzDXQJuq4uRTMZvsIp7O0hwfommJ/pwcIlpDy5yWYdwAACA&#10;AIAAhwxqApe5ec1rWJZEa5VsfJSBXF1tiZKpTCNujpEPOqpvW4/2J4BvJ4/sDwBxUIolAACAAIAA&#10;hpdpJKCzeU9qf560awprnpxRW9BsoZneS6dtnZfSOkVuX5auJxVuCZVlDqdwkYnoAACAAIAAgdeB&#10;i1hddViBWFuXZ8aBWl6hWOyBfWF3SMGBuGQbNwOCJ2ZxItGDHWf4COeEpGffAACAAHlzgMt+tmDi&#10;dGh+ymNfZtR+7WW1WBd/HmfnSAt/YGnyNnB/ymu5ImeAhGzJCN+B6WyaAACAAH0Gf7p8DWldczl8&#10;VmspZc18l2zYVxl83G5mRzJ9LW/YNb59lnETIeZ+GHG2CMV/hnGbAACAAIAAfph5pnHKcg56DXL3&#10;ZJZ6aHQFVi56u3T3Rlt7IHXTNRd7h3aIIXR71HbQCLJ9cHcLAACAAIAAfYB3iXpLcPl4C3rcY4x4&#10;eXtJVSx42nuZRbR5P3vhNIt5qXwbIRl5wHwgCKp7oXyWAACAAIAAfI9114LecCx2a4LfYs124YKt&#10;VF93RoJcROV3rIIQM/J4AoHfIJ9344HVCIN6H4FcAACAAIAAe8t0cYtqb2Z1EIreYgx1iYoQU6V1&#10;8YkoRDR2WIhdM1x2oIfZIEp2O4gPCHJ42IVVAACAAIAAezFzUpPwbs5z+5LgYXN0c5F/UxN01ZAE&#10;Q6N1OY7MMst1eo4rH9x04I4NCGN3zoWrAACAAIAAer5yeJx8bldzJ5r9YPNzm5kQUpNz8pcOQzV0&#10;SZWBMnR0epUSH4FztpLWCCx3CoWGAACAAIAAdU6Kt1faaYCJ+1rwXLKJfF3eTqSJJ2CbPzSI/mMb&#10;LfOJSmUpGX+K+WXzAfWKFGcYAACAAHxfdFiIG1/naLOHmWJTW+iHLmSeTfiG2WbFPqmGq2i5LY6G&#10;4mpLGU+IMGq7AiyHbGv6AACAAH+Dc2qFkWfnZ6yFPmmzWwuE6WtmTSOEoWz5PfiEeG5kLQeEoW99&#10;GQCFmW+gAk6FE3E2AACAAIAAcnCDP2/fZqGDCHEZWfaCx3I4TEqCjHM+PTSCcHQjLG2CjnTKGJyD&#10;NnSyAl2DCnbNAACAAIAAcX2BQnfgZbmBHXiRWQ6A6nkiS12At3mYPJmAk3n8K+iAqXpCGEiA/3oT&#10;Am6BRHvAAACAAIAAcKZ/kH/yZO9/f4AjWFJ/VYAnSrV/IYAMPAd++H/wK7N+6X/lGDN+83/oAo1/&#10;vX/4AACAAIAAb/Z+OYgLZGF+OofGV89+DYc9Sit9yoaUO3J9m4YLKyl9fYXUF/d9KoYdApZ+doHA&#10;AACAAIAAb2l9JpAkY9d9L49yV0V9AI5nSap8tY08OvV8fIxgKqR8UYw8F5B7tItbAp99aoHGAACA&#10;AIAAbv18U5hLY2p8YJdCVtN8LJW/STt71pQiOpd7jZMSKlt7SZL/F1F6dY+PApB8oIG8AACAAIAA&#10;aQOUf1cKXdCTSFn3Ua6SVVzFRFGRlV9iNXmRJWGwJHKRomNVD0+UjGMnAACICWmaAACAAH7UaB2S&#10;I16oXR+RFGD9UQmQIWM4Q8yPUWVONReOzGcfJD6PHGhbD2mRbWf6AACGIm5kAACAAIAAZ1GPtmY3&#10;XECOzGf9UFCN52mtQxyNG2s9NI2MkWyVI+KMwm1uD16OgmzpAACEXnOnAACAAIAAZn6NcW28W16M&#10;nm7/T2KLyXAqQmWLBXE8M+yKgHIgI2+KmHKdDzeLz3IOAACCvHiaAACAAIAAZa+LfXVMWpaKvHYV&#10;TpuJ8XbCQZ6JLndQM2aIn3fIIwOIonf9DwyJU3eUAACBTnzlAACAAIAAZPeJ4nzwWe6JMH1LTgCI&#10;Z317QQmHn32NMt6HBH2ZItmGzH2jDwuHEn21AACAG4AAAACAAIAAZFqIiISLWVKH5oR3TWiHIIQv&#10;QHaGVIPQMlqFsIOKIoCFWIOJDzOFIYNHAACAAIAAAACAAIAAY96HgIxFWQ2G74vlTS+GH4skQD+F&#10;LIo7Mi+EZ4mwIjaEBooBDuWDoIfyAACAAIAAAACAAIAAY3yGsZQZWK2GIZN8TMuFTZJTP+GET5EG&#10;MeODc5BuIgKC7ZAqDtuCXYoLAACAAIAAAACAAIAAXOCe8VXfUkKdWVifRsCcCFtFOfma+124K4ma&#10;fV++GkmbzWC4BoScSmEEAACDo21JAACAAIAAXAac3V0dUaybWV9VRjeZ9GF5OZWYwGNyK1GYFGUM&#10;GlCZEWW0Bt+Y3WXjAACCEHIxAACAAIAAW1+ahWRDUPWZG2X8RZ+XvWeiOQWWhGkmKuqVxWpWGiaW&#10;h2q1BxeVnGrkAACAl3cUAACAAIAAWraYQGtaUDiW52yeRNGVl23OOGqUYW7jKmqTn2+xGd2UM2/O&#10;By6SsXAjAACAAHtlAACAAIAAWgyWTHKBT5KVBHNbRDCTt3QcN8aSfHS3KgKRq3UtGZSSHHUhBzGQ&#10;KnXeAACAAH8uAACAAIAAWXOUt3nITwaTfXpDQ7GSLnqVN1GQ6XrDKZiQBHrfGXGQLXrMBzuN+HvR&#10;AACAAIAAAACAAIAAWPCTa4ETTpaSPoE7Q0yQ6oEjNu2Pl4DsKS6OpYDOGSCOqYDrB1CMHIDgAACA&#10;AIAAAACAAIAAWIiSXIhgTi+ROog7QueP5ofENpCOhoc2KNyNfocGGLeNc4dHByuKo4TZAACAAIAA&#10;AACAAIAAWDeRjo/lTgmQco+jQsOPFY7ONm+NkI3bKOKMV43CGPmMCIyhB3KJVIUJAACAAIAAAACA&#10;AIAAUKaqYVRNRmKomFbSO02nDVk9Luyl5FtpIIal2Vz3Dpeoo10IAACgCGB8AACAAHEuAACAAIAA&#10;T8aolFsqRcSmzF03Or+lHl8yLoWjwWD3IFujbWIrDselsmIHAACdbGUVAACAAHX4AACAAIAATz2m&#10;U2HvRS2klmOOOkGi62UYLhGhfmZ5IBOhB2dWDtGi4WcKAACa3mnuAACAAHo8AACAAIAATsekC2in&#10;RKOiWWneOaSgtmsBLaGfSWwAH8Cev2yRDsagP2woAACYd28rAACAAH3/AACAAIAATkuiC29xRCug&#10;a3BOOTOexXERLSudTHGkH4ycpXH2DsCd2XGOADWWAHUJAACAAIAAAACAAIAATdeganZgQ8qe03bw&#10;OOSdKHdVLOubnneRH1ia13ecDtibqXdeAHGT2npUAACAAIAAAACAAIAATXOfE31VQ3+dg32iOKub&#10;z32wLLeaN32eHyaZXX2MDtGZ5X21ALCSCX7OAACAAIAAAACAAIAATSSeA4RZQ0qcc4RxOIGatoQy&#10;LJmZCIPfHwqYEoPkDqqYd4N7ALWQmYB7AACAAIAAAACAAIAATPGdKYuPQyiblIuGOGSZ0IsILIaY&#10;EIqOHxOW84qvDtmXHohEAN2PZ4CWAACAAIAAAACAAIAAqc5a6lOpma1dx1d8iPNghls1d1BjLF7M&#10;ZKhlumJDUOFoFWWVO8Jp3WijIyVpcGrpA+d5Z2zLp8JWo14gmBRZ4GD+h4dc7mPGdg1f2GZ4Y4Bi&#10;n2kQT9ZlImuNOtNm523QImVl2G9sA8h5nHFnpdxSzGiNlkdWVWpzhftZp2xMdJVcxm4cYjJfu2/f&#10;TrZiXnGQOeVkGHMVIbFisXQZA615ynZio/lPU3LdlHpTIHPahDxWoXTUcx9Z8XXIYOFdFHa7TZlf&#10;0HeoOQFhfHh4IQpgBHj5A5V58nr1ojJMQH0dkuBQSH1Egr5T/H1oca9XbX2GX8Ras32qTJ5diH3Y&#10;ODpfIX4BIHpdyX4dA4F6FH7foLBJpIdZkYtN3YawgZFRuYX/cJ1VToVOXsNYqYSpS9hbiYQeN5hd&#10;DYOzIAFb9IOgA3B6MIIrn3ZHcZGKkHhL05ANgJ5Pz46Hb8RTf40KXfdW8YuqSydZ2Ip2NxpbQImP&#10;H6RadYmWA2J6SIJJnoRFrJukj6NKLplMf+BOP5bwbxpR/5SrXVdVf5KfSo5YbJDfNptZuY+wH1VZ&#10;QI7VA1Z6XIJCneJEX6WGjw9I8KJJf1VNCZ8VbptQzpwWXOtUU5lySjVXP5dINkBYaZYgHv5YRJL/&#10;A016a4I8nYdiJlOAjqRkZVdYfvZmlVsGbjpot16IXGFqxWHmSVFsqWUXNLNuBmftG9dtgmmbAACA&#10;AG3wm8ReEF10jV5gsWBkfdpjJ2M1bUJlfmXmW4Rnt2h3SJJptmrkNBdrA20BG2dqTW4gAACAAHLT&#10;mgtaWmdZi55dQ2lmfE9f9Wtca8xifm08Wjxk4m8JR3dm+3C8MytoLXIuGrpnkXLPAACAAHeDmFJW&#10;/XEmie5aInJfeq5dA3OHanhftnSdWQhiRXWnRnVkcXakMmFlhXd2GitlO3e2AACAAHuWlrhUBXrs&#10;iHVXXXtfeUlaanu9aR5dPnwKWAJf6nxWRY5iKHykMa1jG3zlGbBjRHzuAACAAH8SlWRRgoS1hzxV&#10;AYRkeCtYMYP6aBVbJYOCVwxd44MSRNVgJIK5MRpg9IKBGUhhpYKhAACAAIAAlFFPaI5zhj9TBo1f&#10;d0NWT4wrZz9ZWoryVkJcK4nURCtebojmMKlfFIhSGPxgTYhJAACAAIAAk4FNuJgahXtRbZZEdohU&#10;xZRJZpFX25JSVZ1at5CTQ4xc+o8tMCxdeI58GLlfOYztAACAAIAAkvRMd6GXhO1QN58EdfdTk5xE&#10;ZgdWq5mZVSVZiJdJQyxbxpWNL8lcE5T7GFleZpB2AACAAIAAkVhprFNig55rTFcvdPNs8FrMZRtu&#10;kF43VBBwI2F4QaxxmGSALXVypWcJE9FzxmfHAACAAHHkj8plw1y+glNnwF+3c7ZpoWKJZANrb2U3&#10;UxltJ2fAQNhurmoaLMdvkmwCE2Fw52xSAACAAHaVjktiKmYggN1kcmhJco9mjGpXYuhogWxDUilq&#10;Vm4XQBZr62/FLDlspXEVExJuXXEPAACAAHqzjLde6G9uf1NhaHDXcP5jq3IlYaFlxnNYUP5nw3R4&#10;PxtpY3WAK3Fp63ZFEpJsR3YMAACAAH5Hi0VcDHi4ffJetXlpb61hIHn8YGBjWXp1UBBlbHrmPkdn&#10;F3tRKtBnaHudEjRqentvAACAAIAAihFZoIIIfNJcaoIHbqJe8oHfX2VhRoGgTydjZ4FkPZ1lC4E7&#10;Kk1lJIEsEeZo94E7AACAAIAAiRlXmYtPe+dafYqebcVdGIm8XpZff4jITmRhroftPPpjS4dCKelj&#10;J4b/EbNnsIZDAACAAIAAiFxV9pSCezFY7ZMnbRFblZGOXexeAo/qTb9gNo57PFthzo1xKW9hbo1J&#10;EYJmqopiAACAAIAAh9lUup2ZeqpXvZufbIJaZ5lWXV5c0pcITUVfA5UWO/pgj5PTKQlf75NoESRl&#10;74uXAACAAIAAhTBxklNAeGpyllbzaqVzs1p4W6V02F3JS15192DnOZd3DmO7JZl3+WXXC7p6xGYC&#10;AACAAHXCg8dt0lwOdzdvMF8DaYFwhGHOWqVxzWRzSoJzBmbtOOF0ImkkJQt0yGq2C41392qqAACA&#10;AHnhgnBqXWTdddJsAWcXaFhtg2kyWY1u7mspSZhwQGz/OCNxXm6eJIJxvG+yC2V1gm+KAACAAH2A&#10;gQ5nM22wdHBpDG83ZwBqtnChWJVsQHHySL1trnMiN31uzHQrJBdu4XTLC05zXnSzAACAAIAAf7pk&#10;cnaAc0hmc3djZdxoPngiV2Bp3XjBR89rWnlUNqRseHnTI21sOXoVCwpxm3plAACAAIAAfqBiHX9Z&#10;cjdkOX+aZNxmG3+tVnBn0H+jRvRpVH+YNgZqX3+YIvdpyn+jCt9wGH/HAACAAIAAfbxgKIgmcV5i&#10;WofKZA9kTIc0Va5mDYaGRj1nmIXrNXBok4WCIqRnpIWKCstuz4RDAACAAIAAfQpekZDlcLNg1I/2&#10;Y2Ri0I67VQxklI1rRZ9mHoxQNNRnCoulIi5l2IvpCrNt6oc8AACAAIAAfItdV5mScDJfqJggYtth&#10;pZZKVIRjZJRhRSlk5ZLWNHhlvpIbIclkYpFRCmtuZIcLAACAAIAAeP157lL+bQR6YlaPYA17AFn2&#10;Udd7sF0pQkd8aGAfMP99QWKuHOJ+bGQjBISA6WTtAACAAHkgd7N2YFtIa/V3KF4vXw538mDvUP94&#10;uGOFQZR5fWXmMHR6R2fqHIh7BWjxBJt+KWmyAACAAHzAdn1zDWOXarB0F2XUXfx1CWfzT/x16mnr&#10;QLl2v2u4L8V3fW01HBB3y23WBJx7xW65AACAAH/vdURwBWvfaXNxOm19XLpyT27+TxBzRXBgP+J0&#10;LnGaLyF033KWG6Z0unLiBJ95sXQoAACAAIAAdBNtV3Q3aEtusHU6W6Jv3nYdTgVw53bePzxx1neM&#10;Lplye3gSG1hx7ngiBK14GXmzAACAAIAAcw5rGHyeZ29sj30TWtptz31aTTJu4n1+Pmpvzn2cLgBw&#10;Un29GuFviH3CBJh4PH6CAACAAIAAcjppM4T5ZqFqvoTkWhZsCoSRTHhtJYQiPbpuEIPELW5udYOX&#10;GphtiIPeBJp4OIKDAACAAIAAcZJnp41GZgBpQ4yxWXhqlovNS+RrsIrOPShsk4oGLNxs34m6Gitr&#10;9onMBJl4OoMcAACAAIAAcRVmcZWNZYRoGpSOWPdpcJMiS2Vqg5GePL1rWJCALIprhZBfGdBqtI6I&#10;BGx4h4L9AACAAIAAbMWC2VJ7YYKCzVXnVUiC9FksR8uDOVw9ONaDoV8BJ9mEeGEsEvSGu2GVAACD&#10;OmWuAACAAHwDa5Z/hFpOYJB/wV0hVGaAB1/QRxCAVWJTOEOAuWSQJ3SBa2ZEEteC+2ZfAACBCWpi&#10;AACAAH82aoR8U2IjX298y2ReU3Z9MmZ8Ri59kGhuN4t9+GonJup+imtnEpR/iWs/AACAAG96AACA&#10;AIAAaW15Zmn4Xk56BGuhUlF6hW0tRUt6926YNr97aG/OJkx723ChEjl8j3BIAACAAHT+AACAAIAA&#10;aGN21XHTXVR3kHL1UV14JXP1RFF4onTRNiN5C3WNJch5YHYDEfV5+HWeAACAAHniAACAAIAAZ3N0&#10;oHnFXHB1eHpiUIh2HnrVQ5p2nXslNX92/3tkJX13H3uSEdd3uXtgAACAAH4JAACAAIAAZq5yyIGz&#10;W8tzvYHbT/Z0a4HFQwt044GMNOl1OYFjJPd1L4FkEal12oGJAACAAIAAAACAAIAAZhJxSYmaWzRy&#10;TYlVT2JzAYi9QoJzdIgFNGdzu4eLJHJziYebEUt0aobBAACAAIAAAACAAIAAZZhwFpGGWr5xKJDq&#10;Tutx4I/bQhNyS46zNAtyfo4CJC9yIY42ERFzP4rwAACAAIAAAACAAIAAYKaMb1GYVgeL7VTcSneL&#10;qVf9PZyLlVrkLxqL111lHgiNKV76CYCOal8pAACAAGlpAACAAH5wX4+JUlj+VSuJEVu7SaqI3l5V&#10;PPWIxGC8LqGI7mLGHcmJ+WP4CaSKqGP9AACAAG4pAACAAIAAXp+GQWBjVC2GMWKYSNeGF2SvPC+G&#10;BGaWLgWGJGgpHWKG9Wj9CaOHUWjrAACAAHNkAACAAIAAXbCDaGfJUzKDd2l6R9WDcWsNO2eDamx6&#10;LVWDiW2cHOOEJG4YCYaEZ24MAACAAHhbAACAAIAAXMaA6G89Uk6BEnBxRvSBHHGFOouBFXJvLMCB&#10;J3MtHGeBjnNjCWGB43OKAACAAHysAACAAIAAW/R+x3bEUYh/CneFRj1/H3gcOd1/F3iOLCN/FHji&#10;HCV/KHjxCVp/tHmZAACAAIAAAACAAIAAWzx88H49UNd9T36SRZl9b360OUd9ZH63K5t9T366G9F9&#10;JH7ECY190n8zAACAAIAAAACAAIAAWqx7eYXLUHR7+YXORUZ8G4V4OQZ78YT9K297toTDG417WoUb&#10;CVJ8XIPfAACAAIAAAACAAIAAWjt6So1sUAV6140rRNl6/4xtOKd6zYuSKyd6dYtIG2J52YsyCUx7&#10;KoZJAACAAIAAAACAAIAAVKWW3FA9SoyV8VNVP4mVT1ZKMyaVAlj6JM+Vd1sWEu+YUluoAYKUpV2N&#10;AACAAG0UAACAAIAAU56T/Vc/SbyTRFngPsWSp1xdMoiSRF6bJGeSiGBPEtiU52CZAdSRCmJpAACA&#10;AHH4AACAAIAAUsuRDF4/SNyQeWBnPgqP7GJtMdiPh2Q5I+SPr2WHEpuRpGWOAgaNy2dnAACAAHbk&#10;AACAAIAAUgCOQmVASAaNyGbxPSiNS2iBMS+M6WnhI1SNAWrQEkqOk2qdAh+K8GykAACAAHs8AACA&#10;AIAAUTmLyGxVR0SLaW2WPGuK9261MHSKj2+eIuOKinA9Ef6Lvm/mAi2IeHJaAACAAH8GAACAAIAA&#10;UIKJq3OARpmJZ3RcO9KI/XUNL+qIjHWPImmIaHXXEeKJH3WIAkWGVXhKAACAAIAAAACAAIAAT+KH&#10;4nqpRgyHuHstO1iHVHt1L4CG1XuXIgSGk3umEaiG5XuLAnCEgn1XAACAAIAAAACAAIAAT2CGY4HE&#10;RYiGUoHwOtiF9oHXLwyFcIGnIZuFEYGmES+FGIHDAmGDEYF1AACAAIAAAACAAIAATviFNIkzRVqF&#10;RolAOrmE84i9LxCEOIgUIe2Dg4gaEeSDHYckAteBtIHsAACAAIAAAACAAIAASFiicU5fPt+hPFFC&#10;NGmgZ1P2KFmgKFZOGcOhc1e/CKOjG1hlAACRlF/kAACAAHB6AACAAIAAR0ef5lT+Pfie7Fd3M3ie&#10;GlnFJ4+dr1u8GUWeoVzYCKefc11ZAACO3GR+AACAAHVRAACAAIAARpudDVudPTScLV2sMsKbb1+O&#10;Jtua+WEkGMObvWHqCJebzmJQAACMQ2lRAACAAHmpAACAAIAARgeaPGI6PISZb2PcMfaYvGVWJkCY&#10;R2aLGEeY7WcGCICYTGdfAACJ3m58AACAAH2AAACAAIAARWSXuGjoO92XDGopMV6WWGtAJaiV0mwK&#10;F/uWTGxLCHWVD2yvAACHxnQvAACAAIAAAACAAIAARMWVk2++O0qVCnCnMOSUW3FfJUyTvnHTF7iU&#10;AHHQCJKSKXJkAACGEHlnAACAAIAAAACAAIAARDuTwnacOs+TWnc5MIKSrneWJPiSAXe8F2iSHneZ&#10;CIKP0nibAACEsn3KAACAAIAAAACAAIAAQ8mSQX2QOm2R9n3tMDKRT334JMOQiH3aF0KQc33ICFKN&#10;8H54AACDRYAAAACAAIAAAACAAIAAQ4CRBITGOiWQzoT0L/GQMoSzJJmPWYRlF0qPBYSHCIWMWYNY&#10;AACCcYAAAACAAIAAAACAAIAAnvtT1U3Vj8hXCFIdgARaIlZQb1xdLFpjXaVgGV5RSr9itWIRNnFk&#10;Y2WBHl9jlmf0AXt9gGsZnNFOhVgIjhRSLltvfoRVsl6+bghZEWHyXG9cQ2UGSatfB2f2NYBgmGqf&#10;Ha1gMmx2AYt9ZG/PmtpJrGI+jDtNwGS5fO9RnGcibIpVQWl7WyBYqGu+SI1bim3oNJpc82/aHQ5d&#10;SnEkAZp9S3TimOhFPGxkimtJs235ezJN1G+Iax9RuXENWdpVVnKFR35YTnPwM8hZhXU0HH9a2nYG&#10;AaZ9NnmLlwpBNnZ4iMtGCnc4eb5KeXf1ab1Oj3iqWNhSXHleRpxVaHoQMxdWZnqzHApY03sqAbF9&#10;JH2IlWc9qYB+h2tC1IBseJtHi4BcaMNL3IBLV+9PxoA+RfdS3oBDMpFToIBYG6tXKYCoAbp9FIDl&#10;lAo6lopxhkpAD4mId7FFBoinaAFJiYfUVztNk4cVRVxQrYZ7Mi5RNYYhG2dVyoaSAcJ9CIEwkvU4&#10;BpQ/hWU9wJJ2dvlC7ZDEZ25HmI81VrlLu43WRNxO1Iy2McNPGIwbGzFUr4vLAch8/YE0kjM2D520&#10;hL478psHdnFBQpiGZwRGCZZLVmxKP5RjRKVNWZLjMYlNXpJQGvdTz4/wAc189YE4k4Navk3uhUNd&#10;YVIgdltf/VY5Zn1iilovVYFk+V37Qz1nF2GPL09oQGSxFqppdWZUAACAAG3SkXlVmVeZg9VYu1r+&#10;dS1btl5KZX9ejWF2VKNhMWR4QoBjamdKLrlkXWm3Fk5mYGraAACAAHKwj5pQ5GFJggJUbWPXc5lX&#10;uWZQZAJaz2ivU1ZdpWryQWNf8W0QLdFgnW7aFbFj4G+KAACAAHdijcpMk2rrgEdQc2yncfVUAW5W&#10;YrRXUm/yUilaWXF4QGpcr3LnLRNdCnQYFThhuHRzAACAAHt2jBxIrnSGfsVM23V7cJJQrXZjYWBU&#10;LHc8UTRXXHgNP5RZu3jULHFZunl7FNVf53msAACAAH7zirFFSH4bfYRJuH5Nb3pNxH5yYGZRdn6M&#10;UE5Uv36pPvRXHX7UK/VWwH8JFIdeZH9YAACAAIAAiYhCW4eefH5HBocNbpdLRIZtX55PHoXNT5RS&#10;foVDPlhU1ITfK5tUTITEFFVdooT6AACAAIAAiKE/8JD/e7JEyo+tbeJJMI5KXwFNJozzTwNQlYvQ&#10;PctS3Ir5Ky1SR4rGFCpd64mbAACAAIAAh/8+EZoeexxDDJgWbVZHipX1XoZLkpPyTqBPCpJFPYJR&#10;RZEdKuFQrZETE99eaY1AAACAAIAAiB1h7E4MesNkB1IdbLFmJlYXXZtoOVnsTVZqLl2RO6Rr2mDv&#10;J/JsmGOpDpNw62RoAACAAHG0hidc+VcbeUhfi1p3a2Nh/l22XHtkUWDTTFlmcmPDOsxoKWZ1J0Jo&#10;h2iUDkNuEWj/AACAAHZohG5YYmBGd7RbW2Lfai1eHGVjW1xgo2fFS2li6GoDOgtkoWwNJrlkkm2Z&#10;DhNrh23FAACAAHqLgrtUMGlpdhdXeWtCaJVadG0LWhRdMG66Sj9foHBKORRhVXG0JflgyHK9Dbhp&#10;eHLPAACAAH4jgTJQa3KIdKpT9HOqZ0FXKXS5WNRaD3WySVxcn3adOExeS3dxJWddg3gJDX5pMXg6&#10;AACAAIAAf+tNIXunc4BQ4XwXZjZUR3xvV99XVny1SHtZ9nz5N7JbkH1DJPZazH2JDVJpfH4JAACA&#10;AIAAfuFKTYS0co5OPIR4ZVtRyoQZVxhU+IOwR8BXpYNZNxlZJoMpJKZYkYNEDTxpoYMTAACAAIAA&#10;fhNH9Y2lcdJMCozDZKpPtouyVndS+IqcRydVqom4NoRXCokrJDdWwoliDSVpyIc2AACAAIAAfYJG&#10;IJZncUhKU5TyZB9OEZM2VfNRW5F6RrpUC5AXNjFVT49RI99VUI9kDOFqPIi1AACAAIAAfJVpc04T&#10;cAZrDVH8Yrpst1XSVGFuWFmDRMZv3Vz7M49xK2ATH9RxrGI5BzN3tmMQAACAAHWGerNkslaRbpxm&#10;t1ncYYNoqV0LU1hqfWAVQ+JsIWLqMtJtZWVoH0RtT2cKBx906me/AACAAHmteR1gRV8rbRdipmHJ&#10;YElk2mROUjdm2mavQvFomWjkMhBpymrOHrppTWv3Bw10FWylAACAAH1Sd5JcLmfTa5pe2mm+XuRh&#10;RGuXUTtjcm1YQhdlS27rMW1mZXBFHlhl3nEBBw50E3HOAACAAIAAdiNYh3B4al5bb3G9XbVeCXLt&#10;UAJgVHQBQS1iQXUAMJpjO3XWHbhi+3Y9Bud0VXeEAACAAIAAdPNVU3khaUJYaXnHXLBbK3pOTxFd&#10;lnq8QFRfiXsiMAdgWHuDHU9giXu7BtZ0cnzqAACAAIAAc/1SkYG5aGBVz4HGW+FYsYGmTlBbMoFz&#10;P6BdJoFPL3VdxIFLHQxefoGIBth0b4FpAACAAIAAcz1QQ4o5Z69To4m5WzZWnoj4TbNZKognPwdb&#10;FoeGLt5bfIdBHJ1c5IfFBtN0eISdAACAAIAAcrNOcJKaZy1R7ZGiWrBU9ZBLTS9Xgo7iPphZYY3S&#10;LopZlI15HEBbno0ZBp1004R5AACAAIAAcNFxc03iZQZyk1GkWHhzzVVVStF1BljeO812LVwgKud3&#10;Q17ZFp14MGAWAKd+5mJaAACAAHjabw9s61XcY7tualkTV19v3FwuSelxNl8hOw1yamHQKlJzWmQD&#10;FkN0CWTXAM5+pGchAACAAHyEbZZop133YlJqeGCRVjZsI2MRSNhtnWVpOiZu3WeIKZpvn2k3Fcdw&#10;fWmtAOB+hmwqAACAAH+8bDVktGYXYPhmxGgSVOJonGn3R95qNmu9OUZrhG1NKPBsEW6CFV1tbm6p&#10;APN+ZXGWAACAAIAAauNhI25GX7hjZm+kU7tlZHDtRspnF3IWOKNobnMiKG1ow3PnFRtqyXPaARN+&#10;LnceAACAAIAAacVeA3aAXshgdndQUudilnf/RfRkXHiQN81lo3kRJ9llqnl4FK5omnlnARJ+MHv0&#10;AACAAIAAaNxbS36rXe1d4370UhtgH38MRTZh8n8LNxtjK38TJ0di3n8vFHFmu39mASR+E3/6AACA&#10;AIAAaCVZA4bAXURbu4aPUXleC4YXRKBf44WJNolhCIUpJrRgYYUmFAZlVIVEATB9/oDOAACAAIAA&#10;Z55XLY7GXMVaAI4zUPdcXo02RCJeMowiNiBfP4tqJmdeYYuJE7BkOInzAQ9+NYC4AACAAIAAZON6&#10;DE1aWdx6uFD4Tgd7iFSCQQN8ZFfdMnR9TFrbIZR+gF0NDMyAoF14AACAAGWdAACAAHu0Y0V1wlTf&#10;WKh2wVgCTP13ulsFQCp4pF3YMch5gmBTIRx6Z2IRDLR8rGI9AACAAGpIAACAAH70YfFxp1yDV11y&#10;7l8XS+50EmGQPy91D2PXMPp15mXQIIF2eGceDHx5QWcaAACAAG9WAACAAIAAYLBt1WQyVhtvUWY0&#10;SrBwl2gdPjdxrGnfMB5yfmtZH9Vys2w/DDB2WGwgAACAAHTRAACAAIAAX4RqXGvoVQNsBG1fSaRt&#10;aW68PSxui2/zL3hvT3D5H0tvHXGIC/5z0HFuAACAAHmyAACAAIAAXnZnRnOyVAZpGXSkSL5qnHV0&#10;PGprx3YiLs9sdHawHwNr23b9C/RxmXcfAACAAH3TAACAAIAAXZhkk3t4U0tmlXvzSBtoM3w6O9Jp&#10;X3xiLjNp6HyLHnppHXysC9dvwn09AACAAIAAAACAAIAAXOdiSoMyUqRkbYNBR31mIYMHO0NnTIKz&#10;Latns4KKHexm6oK3C4puXIJ7AACAAIAAAACAAIAAXGJgbYrsUiZiqoqlRv9kbon1OsxllYktLUtl&#10;2IjMHahlJokqC1ltPoaqAACAAIAAAACAAIAAWPODXExgTquDlk/dQ4SEBFM+NwqEmlZhKLyFgFkC&#10;F1aHiVpcBHGH1VuiAACAAGk1AACAAH4aV3h/TlN8TYR/1VaKQnmAYFlxNiyA8VwbKBOBsV5JFvGD&#10;M19DBI2ECGBuAACAAG3xAACAAIAAVkh7WlqzTFR8H11AQXt8yV+qNT59X2HXJ1N+AmORFmt++2Qv&#10;BIqAtmVWAACAAHMkAACAAIAAVSt3omH1SzF4kmP9QFZ5VWXkNFh592eaJoh6f2jmFdN6+GkvBHN9&#10;3GpvAACAAHggAACAAIAAVBp0OWlHSil1UmrOP1V2L2w2M2J20G1sJeJ3N25YFUd3hG5eBFp7aW/j&#10;AACAAHxyAACAAIAAUyZxLHCrSUNyb3G7PoRzZHKmMqF0BnNnJTd0PXPrFQV0h3PTBGJ5Q3XfAACA&#10;AIAAAACAAIAAUlFud3gKSHNv53ipPcRw9nkaMfVxlnlrJKFxm3mfFKJyJnmABJB4SntzAACAAIAA&#10;AACAAIAAUaZsJ390R+9tzH+4PVhu93+xMahviX+NJGVvUn+JFEJwOn+wBFx4ooAnAACAAIAAAACA&#10;AIAAUSVqP4byR29sAYbpPNxtQYZ4MTltzoXzJBFtZIXbFBBupIW4BFF4tYLrAACAAIAAAACAAIAA&#10;TO+NoErXQ2CNak42ONWNg1FpLL2N/1REHlWPX1ZXDICR3Vb2AACJilw0AACAAGytAACAAIAAS5OJ&#10;y1GUQjiJ5lSLN7WKF1dQK8WKf1m+HZmLmFtsDDmNFVvWAACGTmDfAACAAHGOAACAAIAASoWF+lhn&#10;QRyGS1rpNryGlF08KteG8187HNyH1GCEC+SInmC/AACDVGW6AACAAHaIAACAAIAASY2CVF9HQBeC&#10;yGFPNauDI2MrKgGDgWS/HCCEMWWrC4iEt2XCAACAqmreAACAAHrrAACAAIAASJt+8WY8Pyd/j2fO&#10;NMJ//mk3KR6AT2pXG5WAwWr4CzuBYGr9AACAAHB5AACAAH6+AACAAIAAR7p74m1MPk18sG5wM/59&#10;Nm9oKHF9fXAiGvt9pnBsCxN+hnCHAACAAHZVAACAAIAAAACAAIAARvh5MXRdPZV6LXUdM1x6y3Wn&#10;J+Z7BXYDGnJ653YTCtR8NnZsAACAAHtHAACAAIAAAACAAIAARk920HtsPOt4A3vQMr14vHv4J114&#10;7XwAGfp4hHv7Cm16b3ytAACAAH94AACAAIAAAACAAIAARdN024K8PId2RILgMm93IIKfJzp3OYJL&#10;GiR2coJbCs54tYIGAACAAIAAAACAAIAAAACAAIAAQJmZRUirN7KYrUvlLaOYlE7UIaqZUVE7Enmc&#10;MlJTA1KZvlRgAACEsl+KAACAAHANAACAAIAAPzeVvE8ENlSVjlHZLCyVmVRiIEuWQFZmEW6YoVcv&#10;AwmVFVk/AACBrmRAAACAAHUBAACAAIAAPkGSFlV4NTqSGVfhKx6SPloCHzqS11ugEKCUw1wfAtKQ&#10;z14uAACAAGkjAACAAHl0AACAAIAAPW+OfVv9NFCOn132KhiO1V+pHmePZGDoD/+Q12EqAqqNBmM6&#10;AACAAG5WAACAAH1YAACAAIAAPJqLFGKaM3SLaWQmKUSLrWV0HZmMImZLD6eNEGZnApmJxWiHAACA&#10;AHQEAACAAIAAAACAAIAAO8uH8mldMqaIh2qBKJCI5WtrHQaJQmvxDz+JpGvWAqaHA24wAACAAHk7&#10;AACAAIAAAACAAIAAOxWFKXApMfSF/nDvJ/iGd3F5HI2Gv3G0DueGrnGGApaExXRTAACAAH2YAACA&#10;AIAAAACAAIAAOnyCu3cKMV2Dz3d8J3aEZXeuHC6El3eoDqOESXeSAm6DAnorAACAAIAAAACAAIAA&#10;AACAAIAAOg2Aqn4nMOeB9n5PJwuCrH4xG+OCzH4BDpGCXH4uAomBiH7/AACAAIAAAACAAIAAAACA&#10;AIAAAAD//wAA//8AAP//AABtZnQyAAAAAAQDCQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAA&#10;AAAAAAABAAABAAACAAACJAQdBdoHaQjZCjYLhQzHDf8PMRBeEYsStxPiFQsWMhdXGHkZmBq1G9Ic&#10;7x4lH1kghyGyItoj/yUjJkQnZiiGKacqxyvoLQguKC9IMGkxiTKmM8I03jX7Nxg4NTlROm07iTyl&#10;PcI+3j/4QRFCKUNCRFxFdUaPR6lIw0ndSvdMEk0sTkNPWVBvUYZSnFOyVMlV31b2WA1ZI1o6W1Fc&#10;Zl14Xopfm2CtYb5iz2PgZPFmAmcSaCNpM2pCa1JsXm1nbnFvenCDcYxylHOcdKN1qnaxd7d4vXnD&#10;esh7zXzOfc1+zH/LgMmBx4LFg8KEv4W7hreHs4iuiamKpIuejJiNkY6Gj3uQcJFkkliTTJRAlTOW&#10;JpcZmAyY/5nymuSb1pzInbuerZ+foI6hfKJqo1ekRaUzpiCnDqf8qOqp16rFq7Osoa2Prn2va7BZ&#10;sUeyNrMktBK1ALXtttq3yLi1uaO6kLt+vGu9Wb5HvzXAIsEQwf7C7MPaxMfFtcajx5HIfslsylnL&#10;RMwuzRjOAc7rz9XQvtGn0pDTedRh1UnWMdcY2ADY5tnN2rLbmNx93WLeR98s4BDg9OHY4rvjnuR7&#10;5VfmM+cO5+jowema6nHrSOwd7PDtw+6W73bwVfEz8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6Yfsp++v8&#10;p/1c/gv+tP9a//8AAAHoA6cFLAaEB78I5woECxYMHA0eDhwPGRAXERQSEBMLFAQU/BXzFuYX2BjM&#10;GdYa3hvhHOEd3x7bH9Yg0SHLIsQjviS4JbMmrieqKKYpoiqgK54snS2aLpUvkTCNMYkyhjODNIE1&#10;fzZ/N384gDmCOn87fjx8PXw+fD99QH9BgkKFQ4lEjUWSRphHmkibSZ1Kn0ujTKZNqk6vT7RQulHA&#10;UsdTzlTVVddW2VfbWN5Z4FrjW+dc6l3tXvFf9WD4YfxjAGQDZQFl/2b8Z/po+Gn1avNr8Gzubetu&#10;6G/lcOFx3nLac9Z0zXXDdrl3r3ileZt6kHuFfHp9b35kf1iATYFBgjWDKYQchRCF/obth9uIyom4&#10;iqaLlYyDjXGOYI9OkD2RLJIbkwqT+pTpldmWyZe6mKeZk5qAm22cWp1InjafJaAUoQSh9aLmo9ik&#10;yqW9prGnpqibqZGqh6t/rHetb65nr2CwWrFUsk+zTLRJtUa2RbdEuEW5RrpIu0q8Tr1Svle/XcBj&#10;wWrCcsN7xITFisaQx5bIncmlyq3Ltsy/zcjO0s/c0ObR8dL71AbVEtYe1yrYN9lE2lHbXtxr3Xne&#10;ht+U4JzhouKo463ksuW25rrnvejA6cPq1Ovl7PXuBO8S8CDxLPI480P0TvVZ9mP3avhu+W/6bPtk&#10;/Fb9RP4v/xf//wAAAgUD2AVoBsYIBgkyClILZQxyDXgOeg96EHoReRJ1E3AUaBVeFlIXRRg3GSka&#10;NBs9HEAdPx46HzQgLCEjIhkjDyQEJPkl7ibjJ9gozCnBKrYrqyyfLZMuhy98MHAxZDJZM000QTU2&#10;Nis3ITgWOQs6ADr2O+084z3bPtM/y0DEQb1Ct0OyRKxFpkahR5xIl0mUSpBLjkyLTYpOiU+IUIhR&#10;iVKIU4hUiFWIVolXiliLWY1aj1uRXJNdll6YX5tgnWGfYqBjoWSjZaRmpmenaKhpqWqqa6psq22r&#10;bqtvq3CpcahypXOjdKB1nXaZd5V4kXmMeod7gnx8fXZ+b39pgGGBWoJRg0iEPoU1hiuHIYgXiQyK&#10;Aor3i+2M4o3Yjs2Pw5C5ka+SpZOclJKViZaAl3iYcJlqmmObXpxZnVWeUp9QoE+hT6JQo1KkVaVZ&#10;pl+nZqhuqXiqgquOrJytq667r8yw37Hzswm0ILU4tlG3bLiHuaS6wrvhvQG+Ib9DwGXBh8Kqw87E&#10;8cYVxznIXsmCyqbLysztzhDPMtBU0XTSlNOy1M/V69cG2B7ZNtpM22HcdN2H3pjfp+Cz4b7ix+PN&#10;5NHl0ubQ58zoxOm66qzrm+yH7W/uWO9c8FvxVvJM8z30KvUS9fb21vez+I35Yvov+vT7sfxm/RH9&#10;s/5N/uH/cf//AAAB2QONBQkGVAd/CJYJoQqkC58Mkw2CDnAPXxBMETcSIRMJE/AU1hW7Fp8XgxiB&#10;GX0adBtmHFUdQR4sHxcgACDqIdMivSOmJJAleiZkJ04oOSklKhAq/SvqLNctxC6xL54wjDF5Mmcz&#10;VTRENTI2IjcROAE48TniOtM7xDy1PaY+mD+KQH1Bb0JiQ1VESUU8RjBHI0gXSQtJ/0rzS+hM3E3Q&#10;TsVPuVCtUaFSlVOIVHpVbVZfV1FYQ1k1WiZbGFwJXPpd617cX8xgvWGsYptjiWR4ZWZmVGdCaDBp&#10;HmoLavhr5WzSbb5uqm+WcIJxbHJWc0B0KXUSdft25HfNeLZ5nnqGe258Vn0+fiV/DX/0gNuBwoKo&#10;g42EcoVXhjuHIIgFiOqJz4qzi5iMfY1ijkePLZASkPiR3pLEk6qUkZV4lmCXR5gvmRiaAZrqm9Sc&#10;v52qnpafg6BxoV+iT6M/pDClIqYVpwin/ajzqeqq4qvbrNWt0K7Lr8ewxLHCssGzwbTCtcW2yLfN&#10;uNO527rju+28+L4EvxHAIMEwwkDDUsRmxXrGj8emyL7J1srxzAzNKs5Hz2PQgNGf0r/T4NUD1ifX&#10;TNhz2ZvaxNvv3RreRt9z4KHhz+MC5E3lmebn6DbphurY7CvtgO7X8DHxkPLv9E31qvcE+Fr5q/r2&#10;/Dr9e/67////AIAAgADmT3/Of1jNmX+ofs202n+ZfnmcFH+jfmWDTH/GfoVqhX/+fsBRv4Bjfz05&#10;AIESgA/8xX58izTktX5jiWzMQH5dh8yzmn5uhmaa2H6YhUOCGH7ZhE9pWn8vg2dQrn+vgqE4FIB2&#10;geb6vH02lnHi+30wk5LKy30+kM+yOn1pjl6Zk32sjCyA734HiiJoTn51iBNPwX8MhgA3QX/og6z4&#10;43wuobfhQXwznb/JM3xNmfCwwnyFlleYRXzfkxp/y31Pj/NnVn3RjLVO7358iU02h39nhVz3N3tj&#10;rQPfpXtmp+vHqnuHowqvYHvJnmmW+Hwrmfh+snyvlbdmbn1DkUFOLn39jHs15X70hu/1vHrKuFXe&#10;L3rHshTGQ3rkrBSuGXsspmGV3HuZoNp9pHwkm1lllXzIlahNgn2Rj4E1W36RiF/0d3pSw6rc7HpG&#10;vDLFCXpdtQqs+XqnrjuU6Xsfp5t82Xu2oOhk2Hxgmd1M7X01klA06H49iafzY3n3zwHb2HnjxkDD&#10;+nnyveSr93o6teyUAnq4riR8IHtbpkBkSHwQneVMb3zqlOM0iX33isXydXm02lra63mX0DLDD3mf&#10;xpSrGHnjvWqTO3pktGp7d3sNq0BjwnvMoZZMCXyvlzM0PX2+i7buU4jbfjbXhofEfcLAn4bDfXCp&#10;jIXmfVWSUoUqfXV7B4SGfcZjxIPxfjVMj4N4fuk1koMogADsPYd9iMvWFIZwh0C/a4WDheOoY4S7&#10;hMGRHoQbg9951IOUgy1inIMdgo1LkoLDghY02IKQgcHqeoZHk2XUdIVNkNq9/IRvjnOnC4PEjFiP&#10;7YM5ind4yoLKiL1htoJphwNKzYImhUw0M4IHg2/o24VPnf7S4IRfmnS8eoOOlxSlq4Lnk+iOtIJy&#10;kQt3u4IVjkFg1oHHi2RKGIGXiGgzooGLhQTnXISLqKDRbIOdpBW7EILUn7qkW4I3m5SNgIHCl5V2&#10;uoF4k7tgCIE5j7JJdYEai2UzJIEfhnvmAIPxs0vQG4MErbq5zYI6qFijMoGjoy2Me4E2niB1yIDu&#10;mRRfSoC+k9tI5ICvjjoyuYDBh8/k1YNzvfjO+oKHt1a4tYG8sOKiL4EmqqiLn4DEpIp1EYCDnlVe&#10;p4BUl9FIaYBTkNkyYIByiPvj1oMOyKXOBYIkwOK3xoFXuVOhSoC/sfqK0IBhqrt0a4Auo1xeKYAH&#10;m5VIAoAHkzsyF4Awif7jAIK901TNN4HWylm2+oEHwZqgiIBuuROKI4ARsKJz2n/iqAZdt3/Gnv1H&#10;q3/QlVYx3H/7itfeEpHifLDI7o/xfGOzsY4YfDqeO4xofEeIjYrefI9yxYlpfQpdEYf8fahHe4aZ&#10;fpMyUYU5f/HcKpC0hpfHlI7BhVKykoz0hDydNotXg1uHjonkgrZx0oiIgj1cK4czgdhGuYXpgaIx&#10;y4SigZ3ao4+OkJXGOY2ojlexcovdjD6cFYpXinCGeIj4iNlw0Ie1h2hbSIZ3hfxGBYVGhJ8xVIQZ&#10;gzTZQo6bmpfE2Iy/l2ywB4sHlGuayImCkaSFUog5jx1v2YcFjKhag4XYiiZFb4S6h48w7IOghK/X&#10;7o3hpJTDh4wJoIGuuopbnJuZj4jemOSEOoeNlU9u8IZrkdVZzoVKjjRE6IQ9ilswkYM1hgvWtY1L&#10;rpzCXIt3qZ2tmYnKpMSYgohSoBeDTIcIm35uGoXhluJZK4TOkh1Ec4PQjP8wRYLah0TVp4zQuKPB&#10;XIr/srCsoYlRrNqXm4fdpyqChoaboYptd4V6m9BYoYRildBEEoNzj2wwBYKNiFbUwoxqwqbAhoqd&#10;u7Krz4jxtNSW0Yd7rhKBzoY9p1ts44UpoIJYNoQWmU5DwYMnkZwv0YJOiUHUBIwTzKm/1YpNxKCr&#10;H4ijvKWWJ4cttL6BN4XxrN5sZ4TgpNVX1IPZnG1DeIL0k4Uvp4IbigXOT5sbe4C6ophZe1Gm75Ws&#10;e0aTCpMne3N+6JDGe9pqqI51fHdWiIwifTlClonCflAvQodCf+LMnZoPhNK5gZc8g76mBpSXgtWS&#10;NJIggiR+E4/Tga1p2o2YgWNVxotZgTFB/IkRgTcu74amgXrLQpkRjiG4RJZFjC6k+ZOdilqRLpE3&#10;iNV9II76h31pAozRhkpVDoqlhR9BdIhwhAoupYYbgvrKIZgel463GJVjlLmjy5LJkgGQG5BXj4x8&#10;HY4tjVFoIIwUiylUWIn5iPlA8ofbhsEuZYWfhF7I/5dmoPa2B5StnUSir5Ibmb+O+o+9lml7II2J&#10;kzNnUYt/kBFTvoltjM1AioddiWEuLoU0haHH7JbYqmC0/pQipdehrpGSoXCOC485nTF6TI0JmQJm&#10;l4r4lM5TNojwkHRAMIbvi9Mt/4TYhsHG+5Zks7+0IJOurlag15EfqQWNQY7Io9F5noyhnqdmCoqT&#10;mWNSxoiCk+I/54aPjg0t2ISMh7vGLpYDvRmzZZNOtsSgIZDAsHyMko5pqkR4/oxGpBFliYpEnbpS&#10;a4g2lxY/qoZBkAstuIRMiJDFhZWvxnGyzZL8vxyfiZByt8aL/o4dsHd4e4v7qShlIIn+obJSGof9&#10;mew/cIYRkcItn4QaiUC/IKSHeq2syaD6eo2af518epaIFJofeth1cpbee1ZitJOlfAxQKpBbfOk9&#10;4YzufiAsaok7f9O9oqOcg3Cr4p/ygnyZzpxzgbWHbpkfgSV0xZXvgNJiCpLHgK5PiY+PgKY9bow1&#10;gNwsSYiXgVm8g6KpjDaq3J8Gim6Y7JuFiM+GjJhBh3Vz85UchlBhUpIDhVBO847ZhFs9CouQg4Us&#10;LIgFgsS7gqHdlOyp0J5EkluX2ZrMj/mFlZd+jcJzE5Rki81gmJFUieZOZo40h/o8sor7hhAsE4eE&#10;hBG6paEancOo6Z2OmmWW55ohlzSEoZbalCZyPJOpkT9f5pCpjmtN4Y2Ui308YYpviHYr/YcVhT25&#10;vKCPppqoHpz9ommWJJmMnmCD35ZJmn9xiJMrlq9fTZAiktpNdo0VjuM8Ion+ircr6oa3hkW47aAg&#10;r1qnYJyKqliVbpkapXGDNZXboKpw95LEm+te14+/lxVNHoynkgs78ImbjMAr24Zohyq4N5/HuAmm&#10;wZwtsieU1pi8rFiCpZV+ppxwc5JroORebY9wmwxM14xZlPM7x4lLjowrz4Yoh+u3oJ95wLSmPpvZ&#10;ud6UVphqsw6CKZUwrEpwCJIgpYleGo8qnqRMmYwgl4E7n4kckBQrxYX0iImwna4oeiafiqnNegmO&#10;jqV+eht9gKFIempsSp0hevhbBZjwe8BKCZSgfLE5apARff8p0Iscf8SvXK1Sgmae1KjZgYKOBqSE&#10;gNB8/qBQgFprv5wygCJafZgPgB1JjZPKgDY5IY9LgJMp4IprgTmud6xrip+eAqf3iPeNUqOdh3t8&#10;R59zhkdrE5tdhUhZ6ZdFhHNJGpMLg6445I6bgxAp7onPgpGttKubks+dLqc0kGqMc6LjjjJ7e56x&#10;jDVqXJqjinBZVJaSiMFIsJJghxI4r43+hW4p+olHg8ms7ar9mvWcaqaWl9SLqqJJlOd6tJ4Zkixp&#10;sJn5j4NYzZXyjPhIVJHFilY4go1xh6UqBIjRhOCsRKpiozebyaX9n1KLC6Gwm5l6Gp2EmAhpI5lm&#10;lIVYVpVRkQVIApEwjWs4Wozwia8qDYhuhdSrnqnvq16bRKWApqiKjqEtohh5nZ0Ana9os5jvmVRX&#10;/ZTmlOVHxZC7kE04PoyIi4cqFIgchqWrBqmXs2iaw6UfrdqKGaDKqGx5MZyeox9oVJiTndtXsJSV&#10;mHxHk5Bqkuw4Kow1jSUqGYfYh1Sqg6lMu2SaV6TJtOiJtKB1roV41ZxNqEFoB5hGoglXeJRLm7VH&#10;bpAvlTM4F4wDjoIqHoejh+Oi4bf8eceTAbLMeaODPK2qebhzdaiWehFjmaN9eqxTv55Ie4NERpjf&#10;fIY1SpMcfecnf4zZf7ah5LctgY2Sd7HogLCC1qy8gAxzEaejf6hjK6KMf4dTWJ1df55D8Zf6f9Y1&#10;LJJEgFUnvIwZgRyhP7ZGiUKR27EJh7CCT6vYhk1yhKbChTliqKGuhFxS65yGg65DpZcqgxQ1FpGD&#10;gqgn8otwgmKgt7VykOaRRLA+jqWBqasSjJVx7KXyisRiIKDniS1SgZvGh7FDYJZxhjo1BZDZhNoo&#10;IYreg4igLLTHmIeQt6+SlZSBGappktlxW6VMkE9hpqAzjelSI5sci5tDJ5XOiUA0+JBDhuQoSIph&#10;hI2fm7RCoCWQN68EnHmAo6nWmQJw7qS6lbxhRJ+kkolR1Zp+j1VC+ZU4jBQ07Y+/iMEoaYn3hW6f&#10;LrO6p7CP1q56o0CASalMnwNwnKQ1mvJg/Z8llu5RoZoCkttC1pSrjqo05Y9GimYohYmghi+et7Nc&#10;rxmPja4Mqc2ADqjSpLRwXqOxn81gwp6lmvpRcZmalhFCvJRUkQU05Y7ui9oom4lZhs+eTbMKtmeP&#10;PK2usDR/y6hzqjBwKKNXpGRgnJ5QnrRRW5lImO9CtJQQkw006o62jRIorYkgh1GV7MH9eX+HMrvy&#10;eVB4kbX4eWJp/K//ecJbZ6nremhM7KOhe08+650OfGIxhZYFfdMldI5vf6mVPMEmgNiG0bsYf/l4&#10;RbUUf1xprq8PfwdbFajzfvxMpqKnfyw+vZwTf4Axk5UWgB8l3I2dgQGU2cAyiA+Ga7ozhot367Qr&#10;hTtpTa4ihEFavKgDg4RMYqG8gvo+mpstgokxpZRAgksmNozmgjiUkb9Qjy6GFLlUjQh3grNPixlo&#10;7a08iW1aaKcliAJMJaDlhrU+fppfhXQxuJOEhFMmhIxIg06UQr6TlkiFxriSk3l3M7KKkOpomax6&#10;jpNaJaZYjGVL+KAnilQ+a5msiDwxy5LihjMmx4vChEKT5L39nV2Fe7fwmdx29bHhlptoZqvSk5JZ&#10;9qW1kKVL1p99jcE+X5kNitMx3ZJVh+Ym/otShRWTib2DpE6FOrdooA92xLFRnBBoP6tBmEtZ2KUv&#10;lKJLxJ78kPE+WJiDjS0x7JHciWUnLIr1hcaTTb0BqxOFDrblpgp2p7DNoUZoLKq/nL9ZyaSzmFJL&#10;up6Rk9U+VZgZj0Qx+pFxiq8nUYqphlqTALyisbWE8rZ0q792n7BRphJoJ6o5oLlZzKQsm45Lx54S&#10;llc+bpe6kREyGJEwi8Ynb4puhtGJlcwkeXB79cU2eShuZr5oeS9g7LeOeY9TkLB4ejxGaakJey45&#10;2qE3fEwuBpjUfckjpI/hf5yJScsqgGV7v8Rif3ZuL72OftVgtLacfohTW69wfotGSaf2ftE52aAd&#10;fzwuQ5fHf/QkM478gOmJM8oahyJ7l8NqhaBuCLyThFdgh7WVg3BTNK5hgstGNqbqgmA55Z8XghIu&#10;gJbWgfwksI42ghOJL8kdjb57icJni6dt6LuQic9garSIiEBTH61chvpGMKXwhdc5954shMUuuZYF&#10;g90lG42NgxqJI8hClFB7gsGAkZpt5rqfjy5gX7OajQJTHaxqiwVGOqUSiSo6EZ1gh1Eu7pVRhZUl&#10;dYz9hACJCceEmth7e8C2l3dt8LnNlGRgdbLJkZVTL6ukjudGUKRNjEk6L5yviasvH5S5hyAlwYyF&#10;hMWI7MbhoS97dsAKnRht/bkamVRgjrIYldpTS6sAkn9GbqO1jyc6UJwZi8gvS5Q5iHkl/4wihWqI&#10;zcZUp1B7cb93onZuDbiCnfhgqrGAmcpTa6pwlcJGj6M5kbY6cpuqjaQvdJPRiaEmMovShfOIscXQ&#10;rTJ7cb7xp4duJbf6oj1g0rD5nVdTm6nwmKNGw6LFk+46pJtLjzcvoZOHipYmWouThmHyz3tjebDb&#10;3Xu8edLEqHwcegetJXyDel6VcXz3et19rX18e4Jl8H4VfD5ORH7ZfTQ2y3/pfn3wsnm5hM/aLXo0&#10;g8rDKnqzguirz3s7gjKUNHvQgap8iHx2gUJk4X0ugONNVX4QgJ82AX86gGjuzHhZkALYanjljdrB&#10;n3l4i9KqXnoZihCS6nrJiH17ZHuLhwVj5HxfhYZMfX1bg/41TH6bgj/tBnczmzHWrnfIl++/+Hho&#10;lNio4HkZkfKRmHnhj1R6QXq7jMNi8nunihpLuHy5h0c0rX4Mg/3raXZHplXVG3beogO+cneFnd6n&#10;d3hBmeyQTXkWlh15KHoGknJiDXsGjpZLAnwsim80JH2NhZ3qBHWTsW/Tv3YnrBG9HnbNptemN3eP&#10;oc+PL3hunOZ4H3lpl/1hOXp8kutKX3uyjW0zr30fhxfo2nUFvHvSnXWVtg67/3Y3r7qlJHb7qZSO&#10;PXfko413UXjqnXNggXoGlwxJ1HtLkDMzTXzCiGjn53Scx3HRsHUnv+67EHXCuHukN3aCsSuNYHdx&#10;qfh2m3iDoq5f8nmqmvxJXnr2krsy/Hx0iYznJ3RV0kHQ9nTZyZu6THVqwP+jbnYkuICMoncTsBV1&#10;9Hgrp4hfanlbno5I+XqxlPoyvHw2ioHimYQReBvNjYOFeHi4HIMOeOGiOIKreWSMCYJcegx1vIIf&#10;etlfgIHwe8NJVYHifOwzfIIEfnXg4YKOgqnMXIIXgea3EoGzgT+hKIFlgMGK6YErgGt0oIEJgDle&#10;c4D+gBlIdYEVgB8y4IFagEnfUYFBjUHKwYDZi261loCCibifxYBNiD6JsoAuhvBzlIAphb5dj4A1&#10;hIpHuoBkg1gyVoC/ggfdv4Aol8XJJX/HlPS0AX98kkKeXH9Qj7mIdH9LjW5yh39cizFct39/iONH&#10;E3/FhnQx3YA0g6zcRH9CokHHs37innuymn6gmtKdB36Al0qHQX6Ck91xiX6qkJNb737gjSBGe385&#10;iW0xdH+6hTDa+n6QrL7GdH4xqASxY33uo1ib433TnsWGPX3fmkhwnn4MldBbOX5WkTZF9H7CjDsx&#10;G39Rho7Z6H4CtzLFbH2ksX6wXH1eq8ea5H1DpiGFXn1aoJFv5n2SmvJann3hlRdFgX5cjtEw0H75&#10;h8PZDX2XwZjEln06uuKvf3zttBaaBnzNrU2EkXznpptvOX0tn9daGn2HmMNFIX4IkSswk36viM7Y&#10;Zn1Ky+7D7nzuxCeuxXyYvDWZRHxvtDuD4HyIrFhupnzVpGBZrH07nBRE033Ikz0wY350ia3S74zr&#10;dtm/kot8d1ervYotd92XX4j+eHyCqYfmeUNt0YbeejRZGIXee0ZEe4TxfKEwWoQafmvRdYuUgMG+&#10;ZIo1gDyqo4j0f9GWWofVf4aBr4bSf2Vs6IXjf2dYQIT9f3tDzIQsf7ov7oNugCrQJopUirm9FokF&#10;iTWpg4fJh8qVNIa/hpOAm4XQhYNr8YT5hJFXbYQsg6JDK4N3gr8vjYLUgdLOzolClKW7tIf4kjeo&#10;EIbOj+KT6YXLjbN/doT1i7Rq+oQzicJWqoN8h8NCnYLbha8vOYJLg13NgYhpnoS6aIcimzSmyYYA&#10;l/qSsoUGlNl+ZIQxkc5qFoOFjtpV+oLei8RCH4JQiHku8YHThMbMW4e+qGm5TIZ6pDaltIVXoAmR&#10;rIRim+19eYOVl99pR4Lpk85VXYJUj5xBsoHYixcus4FshgvLZoczskS4XoXyrSekx4TOp/+QyYPa&#10;ot98soMXncpopIJzmKBU2YHdkz1BV4FyjX4ugIEWhyfKoIbHvA+3nIWKtgGkAIRjr9WQBINqqaF7&#10;/IKqo3doC4IUnTJUaYGHlqVBC4Eej6cuVoDOiBrKCoZ1xc23A4U8vsCjWYQQt32PWYMSsCV7YoJR&#10;qNRnjYHAoWhUBoE/mbBAxYDhkYguNICViOTDu5X4dd6xypOydnKfb5GQdxCMlI+Rd8l5XI2peKpl&#10;/ovLebhSy4nreuo/xIgNfGstaYYkfmDCfJTBfzSw0JKDftiehJBtfpOLto56fnJ4hYyifnllNYrZ&#10;fqVSFIkPfuc/O4dHf1stK4V0gAzBWZOiiH+vopFvh0Cde49ahhKKr413hRt3louwhERkZYn8g4pR&#10;aIhGgtc+wYaUgjYs9ITXgZ3ARZKTkdiufJBsj7qcS45ljaqJp4x9i8d2norMig1jkYkpiGJQwoeH&#10;hq8+UIXvhPIsxYRLgxC/J5G+myatdI+YmDGbPI2XlVGIi4vAkol1qIoOj9dixYiAjTVQKYbtinY9&#10;7YVkh5AsnIPShGK+J5EbpHOsdo74oKuaQoz4nOiHoYslmTV014l4lYtiEofnkdxPpoZijg49mYTr&#10;if4seYNrhY69TpCYra6rpY54qQ2Zc4x2pGCG2oqkn7Z0KIj+mxJhhYdzllhPOYXpkWw9VYSCjDUs&#10;XIMVhpK8n5Axttmq+o4TsVeYw4wQq7WGLYo5pgdziIiWoFpg/4cXmpRO24WUlI49G4Qsji4sRYLO&#10;h3C8GY/fv/eqco3GuYaYLovAstuFlonlrBdzAYhBpVNgk4bGnnROhoVPl1U84YPzj98sMoKViCe1&#10;Dp89dTKkY5wodc6TYpk3dnqB8ZZld0VwLJOjeDpeRpDheV5MnY4Reqg7NossfEQqrYgeflS0B54p&#10;ffyjo5sUfbeSrpgnfY6BRJVbfYpvfpKkfbJdo4/yfgFMCo0yfmo61IpgfwsqnYdlf+6zHZ0Xhryi&#10;rZoNhaCR0ZcghKCAZJRig9FuspG5gylc848Zgp9Lfoxpgh86fYmpgbsqj4bBgWuyKZwpj2Khqpkl&#10;jX+QwpZBi7x/e5N+ihRt3ZDkiJxcRY5Rhy1K/Yuxhbw6MYkEhEoqg4YxgsixTJtLmB+gxZhRlXSP&#10;15V2kuJ+j5K7kGJtF5AUjftboI2Ui6VKhYsDiTg57IhshrIqeYW0hAOwdJqroNqgBpewnWWPHZTS&#10;mfp9zpIZlqFsYo+Ak1JbCoz8j/9KG4p3jJE5sIfviPIqcIVKhRivu5ouqXmfUZc1pTqOaZRVoPN9&#10;JZGdnLJrzo8JmHVak4yJlCZJxYn9j6w5goeEivkqaYTyhgivIZnOsf6evZbUrOuN1JPyp758k5E2&#10;oohrSI6knVRaI4wumAdJeomlkoc5W4crjMQqY4SqhtKuqpmBunaeRpaItIGNVJOjrll8EpDjqBxq&#10;145QoeFZy4vdm45JNolhlQo5MIbyjkkqXoRwh3inAai6dMGXfqTcdVuHuKEedgx3m511duJnOZnO&#10;d+ZWxJYZeRxGoZJFeng24I5EfCooL4n+fkimMqfEfQqW86PgfM+HNqAdfLd3GpxzfMlmtZjRfQtW&#10;SZUnfXhGN5FefgE2qI1tfsgoS4k4f9Glf6a/hT2WM6LkhDqGjZ8eg1h2apt8gqxmFJfjgipVwZRH&#10;gcpF0ZCMgXo2eIyrgUwoZIiKgTukxqXPjVuVZqH8i56FsZ4+igB1qpqZiI5lZ5cOh0ZVN5N9hhBF&#10;cY/QhNs2TIv/g68oeofygoWkBKURlWqUpqE/kviE7p2FkKV055njjnFkyJZKjEpUuZLIijtFHY8l&#10;iBg2KItkheoojYdwg6ujY6RjnY+UB6CYmmCET5zel0N0Tpk8lDlkPJWmkTdUSpIZjjhE1I6Diyc2&#10;CIrZh/UonIcBhKyiz6PlpZaTiqAXoaSD1JxWnbRzz5ivmc5jxpUilfJT7ZGfkglEl44CjgA174pn&#10;ic8oqYamhYmiTqOIrXqTEZ+3qMCDXZvyo/VzXZhGnytjX5S6mmdTmJFBlZBEYI2nkJY124oLi24o&#10;tIZbhkKh6KM/tUiSrp9qr7iC9puhqf9y+JfypD5jCZRlnodTV5DumL9EM41fktc1xInPjMoovIYf&#10;htmZrLJsdGmLPK3HdPp8nak6da1tvqSzdoxesKAad51PoptgeOJA/pZ2ek8y3JFEfBQl9ou3fjyZ&#10;GrGLfDyK5azcfAF8SqhCe/RtaaOxfBheVp8XfHJPUZpjfPtAv5WAfaMy0ZBbfowmPIrjf7aYobCJ&#10;g+qKXavigvZ70qdCgips6KK0gZ1d4Z4ggT5O85l3gQZAgpSfgOIyx4+KgOcmeoopgRCYIq+Wi3uJ&#10;yar0idt7LqZaiGJsWaHHhxtdYp0/hgNOkpihhQFAR5PUhAYyv47Sgx8mr4mIgkeXmK7OkwOJPKov&#10;kLp6nKWXjpdrx6EGjJZc7Zx1irFOOpfkiOFAE5MhhwcyuI4uhS8m3Ij+g1uXEK41moaIvqmTl5B6&#10;I6T3lLRrVaBlkfRch5vUj0JN8Jc1jJE/6pJ9idgys42ehxAnAoiKhEuWq62lofCIWqkGnkV5wqRq&#10;mqhq+Z/Ylx1cOJtKk5lNuJaukAs/zZHmjGoysI0ciLonIYgqhReWR61GqTeIGqigpMx5hqP1oFlq&#10;tZ9Rm/Fb9ZrCl5lNfpY6kzg/q5GDjsEyr4y7ijInO4fchcKV9Kz8sGGH0KhNqyl5PaOcpdRqcZ71&#10;oIZbv5plm1FNWpXelhQ/mJE0kMcyr4x5i2wnT4edhkyNEbxSdBx/orbjdKByFrGEdVFkZKwXdjdW&#10;nKZ/d1RI66CueKs7vJqYeiovMJQjfAIkAY1JfjCMv7t4e4J/fbYBe0Jx8LCNeztkOasNe29WbaVs&#10;e99Ixp+dfIU7q5mLfUwvUpMjflckboxkf56MhLpugrJ/LrT/gcdxqa+EgQxj6aoCgJpWJqRjgF1I&#10;lJ6cgE07mJiVgFQvcJI/gIwkzYudgOmMQblsib5+1bQBiDVxP66KhtpjjqkChbpV16NuhNBIX52y&#10;hAE7hZe3gz8vipF1gpwlH4rxghGL77iVkL5+grMqjphw562yjKBjMqgritJVlKKQiShIMZzjh5g7&#10;dpb0hgYvopDGhIMlZIpfgxWLl7fxl7h+NLJ/lPBwoa0Bkkti86d4j8lVW6HejV5IDpwpiv87apZH&#10;iJwvtpAthjwln4nkg/aLRbdwnox987H3mxtwaaxvl75iv6bglH9VMKFMkVZH9Jucjis7ZZWvivcv&#10;yI+oh8Mlzol/hLSLELb2pTJ9xbF8oQ9wP6vxnPZim6ZfmPNVEKDNlQNH2pspkQ07XJU8jRAv2Y81&#10;iRMl9YkthVKK1Lamq719sbEeptNwMauBodpihaXbnPpVAqA/mENH2Zqhk5A7apTTjt4v8I7rii8m&#10;FIjrhdGBDcZkc/Z0isA0dGRn/roFdQtbabOsdfNO3K0HdxpCgqYLeH82w560eg4rypble/UiRY62&#10;fiWBB8V/evl0mb9PeqdoBLkGep5bZ7KRettO2Kvce15Ci6TcfB02452HfQAsGpXJfioi143Af4eB&#10;EMRggbB0h747gMFn8LfsgA1bSrFtf7FOw6q2f5BCiaO+f6U2/px0f9YsYJTNgDsjVYzqgMWBD8NE&#10;iDd0cL0ghrpnxrbShXRbKbBQhHROrKmig7RChaK3gxU3Fpt9goosnpPwgiUjwIwzgd+A+8JTjq90&#10;W7wqjKNnsLXXis9bDK9WiS1OoKimh7lCiaHNhmU3L5qkhRgs1pMwg+YkHIuYgtaA3MGUlR90S7tg&#10;kn5nqrUEkAlbDa6BjcJOoKfWi5hClKD8iYM3Spnmh3UtB5KMhXskaIsWg6qAvcD5m2J0QLq6mCNn&#10;qrRTlQVbE63OkhBOqacrjzVCpKBajGQ3ZZlDiZctM5IBht0kp4qshFyAn8B+oXJ0OboznYxnr7PC&#10;mbtbHK01lg5Os6aXkoFCsp/Xjvo3fJjKi3ktWJGQiA4k2opVhO+Ah8AZp1B0OLnAorNnurNEnh5b&#10;LayymbROyaYVlXJCz59dkT03mphjjRMteJE9iQglAooRhWXmt3axc2jRVXeTdEu7hnhwdTSlOnlI&#10;diqOoXokdzl373sPeGVhT3wPeapKz309eyg0r367fP/ktXTXfnPPs3Xhfiu6D3bgffqj7XfbfeeN&#10;cHjbffR22nnqfhpgU3sOfkpJ93xffpY0Bn37fvzi5XNNiYrN8XRpiBq4hXV/hsSifXaVhaiMK3ez&#10;hK91v3jig8tfZHomguJJNHuVgfUzcH1MgOThKHH8lI3MM3Mjkgi21HRGj6Wg/XVxjWuK2Hasi2p0&#10;oHf3iXNefXlXh2lIgHrhhTwy7HyvgrLflHDon3rKpnITm/O1S3NBmIifjHR4lUKJj3XEkhdzi3cq&#10;jwpdoniii9VH23pDiF8yenwkhF7eQXATqlXJWXE/pde0AnJuoWGeTnOsnQaIcHUEmMByh3Z3lHxc&#10;13gGkBhHRnm8i1YyGXuthePdK29ttRnISnCYr6Wy73HCqiCdQXMCpKmHf3Rln0dxu3XmmdVcJ3eB&#10;lCVGyHlKjhUxyXtHhzvcUm7zv7rHdnAbuU2yEXE+sracXHJ5rBmGpHPhpY5xA3VwnvJbmncYmABG&#10;XHjrkJQxhnrziGbbs26lyiPG2m/GwrKxYXDduwKbnHIOszuF6nN1q35wYHUKo6dbE3a9m3dF93ic&#10;ksYxUXqviWHXIH8VchrDmn8ZczmvgH8odE6ayX9AdWiFqn9kdpdwYn+Wd+VbM3/YeU5GHoA+evUx&#10;foDefP3Vo31mfJnCcn2LfJquaH2zfKOZuH3ifMGEnn4efPtvaX5tfU9aUX7RfbJFZn9dfjcxAIAh&#10;fuTUI3vzhxTA13wohgSs7XxghQKYUnyphCiDZX0Bg2tuXH1wgsJZcX3xghhEuH6YgXAwkX91gLTS&#10;nnqykXS/RHrvj2mrYHs1jW6W9XuMi4yCLnwBidRtVXyJiCVYn30lhmZEHX3nhIswL37cgmfRLnmo&#10;m8a93XnqmM2p/no5ld2VonqdkvyBBXsdkC1sW3vAjXRX3XxzipdDkH1Mh4Ev2n5Vg/fP+XjZphK8&#10;rHkdojCo0nltnkKUg3nYmlqAAnpkln1rd3sQkpxXLXvZjp5DE3zIikkvkn3ihWHO/Xg1sEy7s3h6&#10;q32n13jHpoyTjnk0oZR/J3nLnKZqwXqEl6VWmHtWkm1Cq3xXjNkvV32Bhp/OOXe8umi673gAtKqn&#10;CHhHrq6SvHivqJt+YXlLoo5qGXoTnG1WGHrxlgRCUnv6jykvJn0wh7HNr3dqxF66XHesvaamX3fo&#10;tpSSCHhFr1p9uXjgqCRpiXmvoNZVpHqamTxB/3uwkS4u/3zviJXICYfScQW2Oobockajt4Yfc3aQ&#10;doVvdKd8wYTOdfBo34Q7d1xVJYOxeOpBh4NDerwue4L5fPnG3IZHeuW1NIV+ex+ip4TJe1qPdIQp&#10;e6V7zYObfApoAYMhfItUX4K0fSBA7oJmfdwuJ4I6fsvFs4ThhMq0AIQthAKhooOBg0KOWoL1gp56&#10;xYJ5ghpnG4IXgaxTn4HKgURAYYGdgOYt3oGOgIPEWoOljo6ymYL0jOSgIoJZizyNDIHciad5n4F/&#10;iDZmJ4E4hs5S4oEDhV4/3oDug9gtnYD2gh7DDoKkmECxToH2lb6e4IFlkzaL24DykLB4lYCejjZl&#10;S4Bxi9NSO4BRiVI/bYBThqAtZoBxg5XB9YHbofWwO4Eynpud0oCimySK24A0l6R3sH/plClkiH/A&#10;kK5RqX+3jRs/CX/OiTotN3//hOTBEoE9q5uvWYCYp2Kc7YAEovaJ+X+XnnF2539XmfJj5X86lWVR&#10;Ln8zkK0+t39ei50tEH+ghgnAZIDGtSqupoAlsA2cLX+LqqGJNn8WpQl2Mn7Zn3hjR37MmddQuH7S&#10;lAA+cH8CjcIs8H9RhwS/7YB0vqGuHn/VuJibin8xshqIiX6vq191ln5vpK9iyn5pnfJQW359lvw+&#10;Mn67j50s138Sh9W5d5CucEapEo7mcZKX+I1MctCGHovUdBFz0YppdW5hWokHdvJPGYeleJs9A4ZQ&#10;eo8rpoUHfPO4fo9EeZWoLI2ceeqXBYwUekOFN4qneq5y94lKezZglYf8e91ObIawfJo8iYV1fYgr&#10;foRDfrK3eo35gsunBIxjgj+V+4rhgbaELImFgUtyC4g7gPlfzYcEgL5NzIXQgIw8HYSugGorWoOT&#10;gFS2aIzFjACl24s5ip2Uw4nIiTaDJohwh+lxGoc9hrZfBoYahY9NNIT/hGI7u4P5gywrOoL5gde1&#10;TovMlSak14pDkvaTu4jZkMGCEoePjo9wLIZkjGhePoVbik9MoIRSiB07YYNehcgrIIJzgza0WosN&#10;nkmj4ImJm02SyIggmDmBLYbblRxvYIW2kgFdlIStjuFMJIO3i6k7FYLZiDQrCYIAhG2zkop2p1Wj&#10;GIj3o4eR/4eMn4yAaoZGm3xusoUpl2pdCYQpk0ZLv4Myjvo62IJmimgq9oGhhXyy9ooCsEiid4iI&#10;q6SRVIcZprl/wIXMoaZuFISxnJFcgIPAl2dLXYLSkgs6ooIIjF4q54FShmKyiImuuSGh+og4s5+Q&#10;wobCrbN/KYVsp49tjoROoWpcFoNhmzBLCYKBlMQ6a4HEjgsq2oEThx+rWpnAb7ucI5crcQqMTpTH&#10;clF70pKBc6Jq65BDdRFZ344CdqlJGou2eGY4molkenMpBocDfOyqk5h/eIGbcZYBeOeLj5OneVh7&#10;GpFled5qOo8veoRZQYz+e0tIlIrCfCw4SIiEfUIpB4Y1fpmpw5dDgSyaf5TYgL6KspKCgF56OpBP&#10;gBppco4pf/NYmYwLf+VIEonjf+I3/oe6f/kpCIV/gCeo1ZYribSZgJPFiIeJpZF6h2V5W49Ihk9o&#10;p402hVlX94sqhGtHnokWg303v4cDgo4pCYTfgZOn9pUrkkuYm5LQkF2IvZCPjnF4dI5mjIRn74xP&#10;iqZXYIpZiNVHNYhYhvI3iIZdhPkpCoRVgtynKpRymt+X5ZIamDGIC4/XlXB3t42wkqlnPIujj+RW&#10;0ImtjR1Gz4e8ikE3UYXUhzgpCoPgg/6mf5Pho1OXNpGPn+OHWo9JnEl3Do0gmJ1mp4sZlO5WWIkp&#10;kTFGfoc1jVI3KIVeiT4pC4N/hPel95N0q6WWqpElp2yGx47bovJ2fYyrnlRmIIqmmbJV5YjBlPxG&#10;L4bSkCA3BYT9iwgpC4MvhcqllZMjs96WPJDXrtaGSY6HqWp1/IxOo8plr4pEnidVjYhimHNF64aB&#10;kpk224S5jIspC4LvhnedzaMLb1uPpZ+1cKOA+ZyLce5xwplzc0piNJZTdMdSkZMjdnBDSo/YeD40&#10;aIxxel8moojhfOSdNqH0d6OPJ56qeA6AcJt9eI1xPJhgeSdhs5VCeeZSH5IcestC747de8w0QYuG&#10;fQYmy4gIfoCcmaDJf8SOap2Of2l/x5pgfyJwjpdMfwBhGZQ6fv9RopEkfxpClY32f0Y0HYqyf5Im&#10;8IdIf/ub4p+yh8aNnZx+hrd+6plbhbhv1ZZJhNRgc5NIhA5RIJBDg1hCPo0mgqQz+4n1gfsnD4ah&#10;gVSbIp7Pj7SM4Zuejfl+LJiAjEhvFJVziqNf35JriQRQq494h3hB9Ixphd4z4IlMhDknKoYRgoma&#10;hZ4Il7GMQprilUR9jZfGks5ufpS3kFRfV5Gyjd1QSI64i2hBtYu6iOczyYi1hkgnQIWYg5eZ/J15&#10;n4+LzJpWnG59FpcymSlt/5QcldRe3ZEekoNP6Y4ujylBfIssi7gztIg5iCMnU4UzhH6ZjJ0Rp0SL&#10;Wpnvo2l8n5bFn1Bti5Ommxlec5ColuRPjo3CkqJBQYrFjkczoofUicQnYoThhUCZOJzErtqK/5mf&#10;qjx8OZZupUBtJJNIoBleGpBGmvVPSo1hlcZBEIpxkIIzi4eOiyEnboSghd+Q7qyObwWDt6h+cEJ2&#10;HqSNcY5oG6CacvRZ2pyKdH9LmJhXdjk9ypP5eBowg49lek4kgYqZfNuQhaubdtqDbKeJd0N1yqOH&#10;d8tnyZ+FeHhZiptxeVBLV5dEelI9nZLve3IwiI5qfNAk0ImxfmiQG6p5fnmC5qZyfil1VaJrffZn&#10;TZ5sffNZH5pgfhVLBZZBflo9bZH6frIwi42IfzMlFYjmf9OPmqlghfCCUKVehPt0r6FfhB1mxJ1h&#10;g2RYppllgs9KrJVUgk09O5EdgdUwioy/gXElUYg2gRuPD6h2jViBwqR5i8N0G6B/ij9mMZyDiM1Y&#10;N5iDh3FKWZSDhiU9DpBZhNQwiowOg4YlhIefgj2OjqfDlLmBR6PJkoNzpJ/LkEtlvZvNjhtX0JfN&#10;i/JKFpPCicw87I+mh6MwjItyhWwlrochgzqOLackm/uA4qMwmR5zPp8xlitlW5sykzJXfJc1kDpJ&#10;3ZMtjTw8148EijMwj4rnhxwl0oa4hBGN16a9oxmAraLHn5FzBp64m9JlF5qil/tXN5aglC5JnZKs&#10;kF88r46VjIYwkIp8iJgl7oZjhMWNk6ZyqhKAaqJypdVyvp5ZoT9kzpo9nIdW+pY3l99JcZJEkzc8&#10;lo46joowjIoxidQmBYYfhVeEu7ZGbqp4YbGDb9prxqzIcSZe6afvcpZR66LfdDFFBJ2Tdf84p5gM&#10;d/Us9JI4ej0ioownfNKEgbVudhZ4SrCZdnhrq6u+dwhezabNd8dR0KGzeLhE9Zxredk4rJbrexst&#10;JZEnfJ0jFYswflOETLRNfTt3+q99fPFraKqafM5ehaWlfOhRlKCQfS9E0JtVfZ44ppXifiYtTpAz&#10;ftsjeIpYf6+EA7MohC53m65cg01q+al+go1eLaSLgfxRSp+DgZhEoppWgU04m5T0gREtb49bgPIj&#10;zYmegOeDrbIwixF3Q61oiZ5qnKiNiEZdzKOahwZRCJ6QhedEdpl0hN44kJQgg9gtjI6eguAkFoj/&#10;gfuDWbF1kex296yrj+ZqU6fKjeVdhqLUi/NQy53LihNEU5ipiEA4iJNkhm8tpI34hKEkUoh6guiD&#10;D7DlmJ52uqwWlgBqGqcrk1BdTqIvkKJQl50qjgNENpgNi2g4h5K/iMwtuo1phi8khIgNg7KC3rBp&#10;nx52jKuYm+Fp66anmHxdIKGmlQ1QbpygkapEEZeQjkY4epJCiuYtz4zvh4ckrYe0hFmCrrAcpYJ2&#10;has7oaBp4KY1nWldA6EbmRlQWJwJlOtEDJb9kMo4g5HPjLUt4oybiKYkzYdthOF5GsAwbmVtfbrL&#10;b4BhzrVKcMdWCq+Acj1KR6lcc+Y+uKLhdckzypwXd9QpqJTtejEg+o2RfMl5Dr9pdW9tl7nkdcFh&#10;57QzdlFWIq5Hdx5KX6gUeCc+26GbeWc0AZrYessqBpPCfHEhjYyIfj55EL4+fB5tgbi5e89h1rL/&#10;e7VWDK0Je+lKVabYfFI+5qBqfOw0KJm1faMqVZK5fosiDIujf455A70DgpBtXLeBgblhobHJgQ9V&#10;56vXgKJKPKWxgG0+5Z9SgFg0RZiwgFkqmJHPgH4ieYrfgLl457v1iO1tP7Zzh5VhgLC6hmFVv6rJ&#10;hVFKLaSlhGs+5p5Zg6Y0YJfJguoq0pECgkgi1oo4gb94xrsmj0RtLbWZjWdhdK/Yi5lVtKnlieNK&#10;IqPFiEc+7J15hsM0epb9hUsrBZBSg+UjI4msgqB4qLqFlWxtJLTpkwZhcK8ckJZVsKkljjJKIKMN&#10;i+U+9JzKiaY0k5ZOh3ErMo+9hVEjYok6g114jroNm2FtIrRdmGphc66BlVBVsaiDkjZKHKJujzQ+&#10;9Zw7jD80pJXJiVkrVo9ChokjlYjdg/p4e7m0oSZtJ7PqnZFhfK3+mcBVtqf4lehKJKHjki8/BZu4&#10;jok0tJVZivcrbY7oh4kjvoiThHnapXHwbSrGpnNRbsSyK3SkcFedIHXqcemHtHcwc4lyJniFdUJc&#10;tXnzdxVHbXuUeSMyrX2Ke5PYtm/beBnFF3FreImwxnLjeQWb5HRPeZKGlHW+ejRxInc9eutbzHjU&#10;e69GrXqefJQyJXy5faTW724YgwXDW2+/glGvRHFUga6ae3LegTWFV3RvgNdwEnYUgIpa6nfRgD1F&#10;/Xm/f/QxrXv7f53VNGyPjc/BnW5FjA2tkm/simOZAHGRiNaECXNDh3Vu+3UKhhxaD3bphLZFWnj4&#10;gzgxRHtRgXrTomtHmH3AEm0IlcWsCm69kxuXjHBykIWCyHI7jgVt7XQhi5xZP3YeiRRExXhKhlgw&#10;6Xq8gzLSWGpJoxi+z2wPn3aqyG3Jm8iWVG+ImCOBq3FflIxs9HNWkPZYgHVvjUdEP3e1iUownHo7&#10;hMHRUGmBrZe9y2tJqQ2pv20CpFiVTW7Fn52AvnCqmu5sLXKyljJX3XTakUNDz3c2jAQwW3nPhiLQ&#10;iGjvt+y9Bmq2sneo62xorLmUcW4npt5/6XAUoQ1reHIrmy1XVXRklQhDb3bOjnswJ3l1h1PP/miQ&#10;wgO8fGpTu5SoSGv3tMSTu22trcd/OG+Yps1q3nG4n79W0nP9mGdDD3Z2kKIv/XksiFPLxHoZbCS5&#10;l3qebfKmvXsob6iTLHu2cVR/InxMcwxq6nzxdN9W1n2rdtBC6X6PeQAvmn+3e5jKYHgvdou4fXjg&#10;dzylrXmId+mSJ3oweJ1+KHrieWRqBnupekJWDnyJezJCTn2XfEkvOX7nfZPI6HaCgN225XdJgIGk&#10;OXgHgCqQx3jMf+p89nmff79pA3qLf6ZVOnuNf5BBsny8f4Mu434rf3PHZHUNiwu1U3Xhibyiq3aw&#10;iHCPcHeJhzB7xXh9hhBoBHmHhPZUdHqpg9NBJnv5gp0umH2EgTXF+XPTlSez8HSwkvKhS3WOkLaO&#10;HnZ3jn16pnd7jE9nFHikijFTvXnhh/dAqXtNhZAuWHzygtLEznLcnzmyx3O/nCSgJnShmPGNBHWU&#10;lbZ5p3ankn5mOnfdj0NTGHk1i/BAOnq6iFUuIXx1hEbD3XIaqTKx13MApTqfM3PhoQuMFnTYnMd4&#10;0XX4mIRliXc+lDBSjniij64/3no+iuAt9HwLhY3DJ3GJswWxHXJvriiea3NLqPiLTHQ/o594EHVm&#10;nkZk5Xa9mNpSFHgxkzE/j3nYjSotznu0hqbCrnEqvKWwlnIMttmdzXLcsJyKoXPGqid3b3Tto65k&#10;XXZMnSFRonfOllM/PXmFjyQtsXtuh5C9YIJ7a1Ks3YIebT+biYHcbwuJXoGucMh2rYGMcpRjyIF4&#10;dH9REYFydos+h4GNeN0ss4HYe5u8SYC2dRuryYCHdgCaY4BfdtqIS4BGd7Z1soA7eKJi7oBEeadQ&#10;W4BdesE+BICafAQseYEGfYC7Jn8XftmqjH8GfsaZWH7xfrCHNn7vfqN0uX77fqtiHH8gfsVPtH9a&#10;fuY9kH+8fxQsRoBJf0m5032tiHSpNn2lh4WX5n2khoqF9320hZFznX3hhK9hMH4lg9RO/357gvQ9&#10;Gn76ggQsGX+igPK4knx/kfyn9nx/kDmWq3yLjmCEzHyqjHtyonzkipxgXn1FiMhOYn21ht48tn5P&#10;hMwr8n8Rgna3hnuTm4Gm7HuamOqVpnuplieD0nvQk09xwXwWkHNfo3yAjZJN2H0Kips8XX28h2Mr&#10;0n6Vg9C2r3rYpO6mEnrkoX+UyXrync2C+3sbmfdxAHtulh1fBnvmkjFNZXx4jh48FX1AicIrt34t&#10;hP62DHpLrjilZnpaqe2UEXpkpUSCQ3qIoGZwU3rhm4JecHtrlopM9nwKkWA71nzbi+AroH3XhgG1&#10;oXnst1ek5nn8siqTenn6rH2BpHoUpoxvwnproJRd+Xr7mohMlnuqlEY7k3yLjbErj32ThtevZos7&#10;arKgTon0bKiQWYjgbn5/g4fucEduKYcHciNcoIYpdCNLV4VRdkk6QISQeLsp+4Pse5yuiomSc+qf&#10;aoh/dOmPXYeEddx+lIafdtRtT4XId+Fb44UAeQlKuYRBeko52YOde7sp54MTfW2tk4gKfP+eSIcT&#10;fSOOW4YlfT59kYVWfWJsb4SUfZlbLIPmfeVKLYNEfjs5goK/fqQp1oJSfyCsgoalhgudKIW6hWCN&#10;KYThhKF8mIQeg+drloNxg0RahILbgqlJsYJYgg05NYH2gWkpxoGogLGrY4V/jv6cLISajZSML4PN&#10;jAt7jIMWinFqrYJ6iNxZv4IDh1VJI4GWhbw45oFKhAQpuYEWghyqdoSdl/GbOYPAlcCLP4L1k156&#10;r4JDkN1p6IGxjlhZIoE+i9NIs4DpiT04pIC2hm8proCYg1+ptoPqoMeadoMVnc2Ke4JImop57oGX&#10;lxlpOYEOk6NYmICnkCJIWYBUjIM4b4A4iKIppYAwhHepJYNkqYCZ24KVpbiJ1IHDoYp5SIEJnRxo&#10;n4CDmKpYDIAulChH83/pj4Y4QX/Sipcpnn/bhWWoxIMGsheZZII8rX2JRYFgqFV4s4CYotxoHoAO&#10;nWJXqH++l91HqH+JkjQ4En+DjEMpmH+Whimh5ZQUak6T75ICbD+FLZAtbhh1nI52b+xll4zBcdVV&#10;bYsJc+ZFlolMdh42CYeXeKYndoXpe5uhNZKacwGTPpC1dAiEZY7udQt04I06dhlk6ouNdz9U2onm&#10;eIVFH4g9eeY1x4afe34niIUIfVmgbJEpe42SSY9ge8WDho2je/50AYv/fEVkKIpkfKNUPIjVfRhE&#10;qodEfZw1jIXAfjwnl4RAfvefeo/bg++RSI4Zg3KCdIxugu5zJIrSgmpjZIlQgftTpYfYgZZEQ4Zf&#10;gTQ1WYT3gNUnpIORgHKelY60jFiQXIz/iyOBi4tfidtyQInPiIVitYhQhzZTGYbxhfND5IWRhKQ1&#10;LIRDg0MnsIL6gcidzY3alL+PqIwuktOA2oqOkL1xhYkAjo5iBYeLjFxSkIYwiipDhYTkh+o0/YOs&#10;hYInuoJ6gvWdKY0vnQKO/IuKmluALYnol3Jw3ohZlGJhcIbskUxSGoWZjitDPIRNivI024Mrh4kn&#10;woIQg/icqYyvpRyOdYsQobZ/nYlonfRwUofRmflg7YZmlfVRpoUikeJC7IPfjbY0voLBiVMnyIG5&#10;hNOcT4xTrROODIq3qOx/I4kHpEFv1Ydln0xggYX0mlFRU4S0lUlCrYOAkCY0mIJzitYnzYFzhYeU&#10;450kaf2H25pda+R6LZfIbb9r15VDb55dIJKycZZOVZAQc7g/8Y1bdgEx+YqZeJslK4fJe5eUVZvd&#10;cjOHWJkwcz15mZacdE5rTZQSdXBcpJGDdq9N747teBI/poxGeZIx4omXe0wlYYbbfUWTt5qBejiG&#10;lZfreoJ47pVbetNqoJLceztcEJBbe75NfI3ZfFw/WotHfQwxzIivfd8lkIYKftCS+5k6gheFxJau&#10;gbV4DZQtgVNp65G1gP9bcI9KgMBNA4zdgJE/DYphgGgxtYfggEwluYVUgDiSOpgsieCFCZWmiNp3&#10;UpMth8ppLJC9hrZa6I5QhaZMmIv5hKY+zYmRg54xpIcogo8l24S3gXmRmpdIkbOEZ5TQkAN2sZJZ&#10;jjRomI/pjFBaY42BimtMQYsniIo+mYjUhqIxlYaGhKIl+YQzgpORFZahmWOD9ZQwlwt2P5GylHRo&#10;HI86kblZ6YzZjv1L4oqLjD0+Z4g4iW8xhoX+hoAmEYPGg4SQq5YnoOaDhpO4nd91ypE0mnxnqo6y&#10;luRZgIxSk0pLhIoQj6c+KYfEi/YxeYWQiCImJINshE+QXZXOqD+DL5NepIZ1Z5DRoEtnRo5Fm8tZ&#10;Kovgl0lLRImhksE9+4djji0xY4VAiYAmNIMlhPSIgKZsaad8UaL4a4Fvo5+lbV1idpxJb0dVBZjK&#10;cVBHlZUpc4U6oZFmdeIuO41/eJAjIYmAe5OIEqVXcWx7/KHocnNvR56Cc41iI5sWdMNUvJeUdhxH&#10;X5P7d506hJBDeT4uT4xvexwjeYiEfTGHoKQKePJ7a6CqeUVuzJ1EeathqJndejJUV5ZmetlHF5Le&#10;e6I6YI84fIAuXIt6fYcjxoeofqyHFqLEgEp6zZ9sgABuIJwSf79hIJiyf5ZT4pVNf4hGxpHYf486&#10;N45Hf6MuZYqgf8skCIbpgAKGhaGzh5F6PJ5jhq9ti5sQhctgjJezhOtTeZRRhB5Gd5Dwg146EI1x&#10;gqAubInggeYkQIZGgTKGBaDhjs55wp2XjVRtFZpBi8NgGJbkiihTEpODiJBGPZAchv4594yvhW0u&#10;c4k4g9Ikb4W8gjuFoqAtleZ5XJzrk89srJmUkYlfs5Y2jypSvJLZjMlGBY94imU56owCh/0ufoil&#10;hYgkloVLgxyFUJ+2nNd5LJx0milsepkOlyBfdJWYk+VSepI2kLBFw47pjX85v4uFik0ugYgwhwgk&#10;tYTvg9mFEp9ho5x47pwVoEtsNJijnHdfK5UkmGJSPZG+lFdFmI5zkFI5p4sfjE8ufofbiEYkzoSl&#10;hHJ8vq/raT9xS6vXawtli6fCbOhZfKOCbt9NSJ8EcPxBL5pMc0k1p5Vjdb8qzpBEeIQhV4sMe418&#10;ba8DcJ1xJarYcZ1laKadcsFZYqJCdAtNN527dYFBLZkKdyU1u5QseOsrC48feu4hzooBfR98Ja2/&#10;d6xwyKmZeAVlH6VYeHxZGqD8eSRNApx9efJBEpfceug1wJMPe/krPY4afTUiNokZfot7zqxxfoRw&#10;XqhRfk1kqKQZfipYwp/EfixMuZtVflNA6ZbGfpM1vZINfuUrZo0yf1Qij4hQf9J7cKtVhUlwAKc8&#10;hIpkR6MIg9NYXZ62gydMeppKgphAwJXPgh81t5Epgawrh4xngUki24elgPN7Gap+jAZvs6Zlir5j&#10;/qIsiWRYFp3YiAlMO5lvhrtAoZTyhX01s5BehEUro4u2gxEjGocWge160KnXkpZveaW7kMNjxqF6&#10;jsFX3J0fjK1MBJi7iqNAg5RFiKI1t4+shqUrvYsdhKYjToahgsF6n6lPmO9vS6Uvlopjk6Dok91X&#10;qZyIkQxL1ZgkjkJAV5O8i3w1qI8liMAr14qchgUjeIZBg3F6dKj5nyZvTaTJnDljj6BsmMdXjpvy&#10;lRdLw5eCkYJAVpMfjgA1s46oipEr6YpAhykjmoX1hABxgbmjaNxmq7UEapJbxbAxbG1Qyqr/bnBF&#10;0KVpcKI7DZ+Bcwsw8plYdZwno5LpeHofwoxye4dxRLjkb9dmq7QScMhb1K8CcfFQ5Kmqc05F8aQI&#10;dOM7PZ4ldqwxNZgGeJkoCpGuesQgV4tXfQ1xKLeidnNmgLLKdslbuq2wd0xQzKhPeBNF66KzeQo7&#10;TpzeejExY5bSe3YoX5CVfOgg14pifm1xB7ZDfM9mTLFvfKJbeaxbfJlQo6cDfMNF0qF0fR87T5uy&#10;fZsxhZW8fi8opo+dfuQhRYmQf6dw3rUUgxRmJrBCgnBbUasvgeBQdKXbgWdFwaBTgRg7UJqmgOgx&#10;o5TGgMMo447EgLcho4jegLpwuLQsiVJmE69PiDZbQqo1hxFQY6ThhfVFsJ9ghPA7VZm3hAUxvpPr&#10;gyopF44Igl4h8IhIgadwl7N5j2BmC66LjchbPqlmjAlQW6QQikFFqZ6XiIw7Wpj4hukx2ZMwhVUp&#10;Ro1qg9IiMIfOgm9wfrL1lTdmDa3wkyFbQqi8kMBQWaNfjkVFn53pi9w7VJhciYUx5pKgh0Mpa4zn&#10;hRIiZIdqgxVwbbKWmtlmF61ymD1bTagslTFQXKLHkfxFo51Tjtw7YJfQi9Qx8JIniOUpfYyEhhci&#10;jYccg5vOoW0YZvq76G7saT2otXCta3GU6nJebZyAtXQSb85sVnXachdYIHe/dH9EHXnfdycwyXxZ&#10;ej7Mvmq0ccW6amzBcuSnYG6tdAaTvnCLdTB/pHJudmdrYnRnd7NXSXZ+eRJDdHjPepswYnt4fGLK&#10;+WinfH64tGrSfIGl6GzkfI2SXm7mfLZ+cHDyfPNqXHMXfUFWdHVbfZZC13faffswB3qsfmzJO2bX&#10;hw22+GkbhgqkOWtEhRaQ621ohDV9KW+cg3ZpTnHqgr9VpXRYggNCRXb/gT0vt3n3gFbHp2VQkXu1&#10;cWemj4uitmnljZ6PfGwei7t79W5viehoTHDjiChU4nN1hlNBwXZAhFovcnlYghvGX2Qcm9a0MmZ9&#10;mQOhfWjGlhqOTWsQky964W10kExnZG/+jWpUM3KyinhBS3Wch0kvOHjPg7TFW2MmphKzNWWPolug&#10;fWfcnnKNUWoumnh5/WylloZmpW9EkohTn3IMjmRA6nUSif4vCHhchR3EmWJwsCCydmTcq4Gfsmcl&#10;ppSMgGl3oYR5M2v4nHll+G6sl2JTH3GJkhNAl3SgjG8u4Hf9hlXEGmH3ueux9GRgtFKfGWafrleL&#10;2GjoqC14kWtrogdlbW4pm9BSp3EVlVxAP3RAjowuwHewh1rAgnT/ZjSvj3X+aKad5Xb/avWLeHgB&#10;bTB4inkOb3Nla3oucdBSfHtpdFA/xHzWdxQt036Qeku/J3LIcHuugXP/cdSc43Ujcx6KhHZGdGd3&#10;o3d0db1knXi+dypRz3oleK4/RXvEemItjn2vfFi9r3DRep+s6nInevKbc3Nqe0CJKHSve5l2eHYF&#10;fANjo3d5fH9RB3kKfQQ+unrTfZwtUnzkfki8KG8XhJmrWXCCg/6Z6XHdg16H23M9gsF1UHS6gjti&#10;sHZTgbxQUHgLgTw+QXn7gLYtHXwwgBi6u22fjnup+G8bjQSYjXCLi3qGjXIAieh0P3OTiF5hzHVR&#10;huJPpncrhVQ91Hk+g6gs73uTgcK5kmx1mFOo1G38lgCXb291k4aFe3D6kPlzR3KgjmxhAXRxi91P&#10;EHZriT89dHidhmosyXsNg0C4pmuIogun6G0WntyWgm6Sm2yElnAfl91yeHHYlE1gV3O8kK9Ok3XI&#10;jO89JngViPEsqXqdhI+392rXq5inNGxnp4iVwW3hoxyD1G9tnoJxv3EwmeVfuXMqlTlOIHVJkF88&#10;4nelizYsj3pAha+3hmphtOims2vtr+2VKW1cqnyDMm7gpM9xKXClnyBfPHKqmWBNtnTak2w8lXdK&#10;jSksenn1hp6y1X0hZaSjdX1EaCyTOX2BaomCHH3QbM9wcH4ubx9ekn6dcY5M8H8hdCI7jX/PdwEr&#10;CIC6elWxxHsMb0uiantpcM+SG3vHcj6BE3wyc6dvhHytdR1dyn1AdqxMT33qeFQ7In7Cei0q5n/V&#10;fEywnHkoeOGhKnmreXKRDXokefmAAnqren5ulXtEexRdBXv6e7xLunzLfHI6w33NfT8qyH8JfiWv&#10;Rnd6gkuf0HgRggePoXilga5+z3lEgVFthXoDgQJcJ3rdgLxLFXvSgHc6Xnz4gDAqrn5Uf9uuBHYV&#10;i6Gej3a6io6OZndgiVx9pHgSiBdslXjkhtVbXnnhhZxKg3r1hFY6B3w8gvYql323gWus+nT4lPCd&#10;iHWokw6NZnZWkPh8sHcWjsZruHf4jI5asHkFilJKBHo3iAc5vHubhYwqhH0xgtCsJnQUnh+csXTM&#10;m2uMj3V9mGx74XZElUVq/nc3khZaGnhVjthJnXmUi3w5gHsTh+cqdXzBhAerh3NopyScCXQko5mL&#10;3XTTn6t7MnWZm4VqWXaWl1ZZi3fJkxVJN3kZjq45S3qkigEqaHxlhRCrH3Lyr/GbjnOuq4mLTXRU&#10;pqJ6nHURoXVp0nYPnD5ZHndLlvZI23itkYI5C3pMi8wqXnwcheyli4V8ZTuXf4TIZ8iIjYREaix4&#10;toPebHtoUYODbthXvYMzcVdHcoLwc/43coLMdvQoaoLUelykr4OIblOWlYMSb++HjIKvcXR3xoJc&#10;cvZnfoIYdIhXDYHldjRG6oHBd/w3I4HAefkoa4HofD6jsIHAd0WVaIFweAmGf4EjeLt2wIDpeW9m&#10;n4C/ei9WWoCtewNGaICqe+Y224DNfOQoa4EWfgGim4AYgCOUSH/fgCCFU3+ugAN13H+Hf+Jl2n96&#10;f8tVx3+Gf75GBX+mf7U2pn/xf6woa4Bef6Chf37CiO+TS36WiC+EWX5zh0l0zH5dhkpk+n5khU1V&#10;CX6ShFhFfX7Pg1k2X381gkcoa3+/gRigln2ykbOSXH2RkDGDcX11jnZz9H1qjJdkOX1+irFUdn23&#10;iMdFFn4PhtE2KH6ThLEoa384gmWf2XzZmlKRnnzCmAyCtXynlXZzPnygkrFjlXzCj+BT9X0KjQFE&#10;xX1rigs1/n4JhuIoa37Hg4afSnw0osiRBnwkn7uCFHwGnENyonv8mIxjA3wklMhTc3yAkPJEanzx&#10;jQA12H2YiNQoa35rhHue6HvAqwyQkXuzpzSBjnuNotFyGnt5nh5ijXuhmV9TF3wElI5EHnyHj541&#10;p31Cinkoa34hhUWYnY4xZOmLqYyuZ2x93YtoadBvOopBbChgHYkcbpFQ3of5cSBB+obXc9kzcoXJ&#10;duYl/4TVemGX6IxqbXmK8Ishbxp9EInycK5uf4jTckVfeoe8c+9QWYavdblBmIWod6EzRoS4ecUm&#10;IYPgfDCXF4q0dd+J9YmSdrl8MYh0d4ptpodreF9ew4ZreUZPy4V6ekRBNoSRe1UzHYPBfIcmPoMH&#10;fd2WIokjfhqI+YgQfkd7JocMfl9s2YYQfnFeEoUufo9PSoRbfrhA5oORfuoy/YLjfyUmWIJJf2aV&#10;NYfLhleIEIbIhdJ6R4XShStsAoTlhG5dfIQMg7FO24NWgwNAnoKrglAy4IIfgZMmboGmgMiUa4bJ&#10;jo+HY4XRjVp5oITei+xrSYP2ilZcz4MpiLxOWoJ8hylAR4HqhY4yuYF5g9QmgIEcggCTx4X7lp+G&#10;t4UNlLZ49YQZknpqpoMzkApcN4JxjZNN44HQixhACIFDiJAyoIDshd0mj4CpgwyTR4VfnoGGMoR5&#10;m+J4aIOBmNNqH4KTlX5buYHUkiFNboFGjrw/uIDGi0oyioB4h6kmnIBLg++S7ITvpjqFyYQOouV3&#10;74MNnvdppYITmq9bU4FPlmRNI4DHkhQ/g4BZjbUybYAeiS0mpoAAhKmMKJcDZK2AHpTQZyBzWZLU&#10;aYNl35Doa+NYBI7rbldKGYzhcPY8oIrNc8AvnIi8dt8jzIa3emOLjpV4bMJ/kZNubmBywZF3b/1l&#10;WY+HcaZXko2Pc2dJwouXdUw8Z4mYd1MvlYeheZkkDoW1fCGK5pPadKR+xJHwdYlyEJAGdm9krI4l&#10;d2FXBYxAeGtJWopheZA8KYh9es0vjYajfDIkSITTfbuKHpJXfF196ZB8fJ5xJ46nfNVj9ozUfRJW&#10;aYsLfV5I6olGfbw754d+fiYvgIXCfqUkeYQOfzGJVZEWhAJ9KY9Hg6Vwa417gzFjN4u1grFV54ny&#10;gjNIhYhJgcc7rYabgVgvd4T6gOwkpINlgH6IrZAPi6p8go5OiqlvyIyJiX1ipIrDiDJVZokJhuRI&#10;O4djhZ87gYXOhFovbYRNgwMkyILWgaKIJY9Hky18DI2SkYxvVIvHj55iJ4n7jYFU64hKi2JH2oa0&#10;iUU7VYUjhyMvZIO6hOQk5YJggp2HuY6zmn57no0BmDhu4YsxlYVhuolekpFUhYevj5pHfIYnjKE7&#10;GYSiiaUvXYNChokk/YIAg2+HaI5GoZ57RoyVnrJuf4q8mzJhWYjfl11UNIcsk4dHQoWpj7E68YQz&#10;i9gvTYLnh+olEIGzhBuAQqAMZFt09p04Zr9pJJqCaSFcy5fCa41QLZTdbhVDlJHbcMs3gI6/c6ss&#10;A4uVdt4h2IhuemR/up66a/10kJv0bZlovZkyb0FcdpZkcP9P65N/ctxDapCKdOI3c42AdwosJIpt&#10;eXMiOIdffBJ/Np0yc2Nz8ZqDdFNoOpfHdU5b+JUCdmFPiZIsd5FDK49NeOM3W4xbek4sPolje+Ui&#10;jIZyfZx+npu1eptzSZkTevNnh5Zoe0xbcJOwe7VPF5DyfDRC4I4rfMk3O4tTfW8sT4h4fjAi1YWk&#10;fv9+BJp2gcFysZfggYhm75U9gUJa3JKNgPZOs4/ZgLtClo0qgJA3GoppgGosXIepgFAjEoT1gDt9&#10;fZl+iN1yNJbxiBJmeJRPhyJaaJGghh9OTY7whR5CZYxAhCg3B4mXgzgsaYb1gkEjRoRhgU59Epiu&#10;j85xx5YqjmxmC5OJjM1aAJDbiwxN9Y4yiUhCLYuMh4Y3AojfhccseYZZg/0jcIPngjl8vZgdlpVx&#10;l5WelKhl25Lvkk5ZxpAqj7VNuo19jSJB7ortipg22IhViBUsgIXbhYEjkoOEgv18fJe0nShxV5Us&#10;mqZllZJzl4xZf4+mlCFNgYz2kL5Bx4pqjWU2w4fiihcsgYV9hsMjroM1g51066lQY+hqT6XjZj1f&#10;YKJyaKFUH57Qax5IuZrubb49b5bZcJAyvpKfc4wowI5IdtkgIon4emJ0dag1ayNqEKS4bLpfLaEk&#10;bm5T/51qcERIqZmDckI9dJV5dG4y3ZFPdr0pB40OeUwgnojbfAN0Faa8chRpn6NJcw1e2Z+1dBxT&#10;sZv9dVNIdJgjdq09X5QueDAy65Aaec4pQov2e5shCofifX5zrKU8eNFpJ6HUeT9eV55MeblTVpqi&#10;ek9ILZbcewU9OpL+e9Yy7o8EfLwpcIr9fcEhZ4cLftNzQKP2f3xowKCXf2dd8J0Wf09S7ZlyfzpH&#10;7pW2f0E9FJHvf14y7I4Of4Uplookf74htYZVf/9y4aL7hh5obp+ghYVdo5wdhM9So5h5hA5Hr5TC&#10;g1o8+JD/grgy7I0zgiAptIlogY4h94W8gQRykqI3jI9oL57bi3VdaptSihxSaJeqiKZHdpP6hzo8&#10;2ZBBhdky9Ix2hIMp0ojGgyoiLYU9geFyWaGZksVn+548kSJdMpqvjyRSMZcCjPZHRJNUis88qY+r&#10;iK8y5YvkhqEp8Ig/hJAiWYTXgplyK6EwmNVn/Z3Ilr1dL5omlARSHJZgkPxHO5Kmjgw8tI8DizQy&#10;9oteiHUqBIfahbkifISFgy9qCbLXY2pf/K7oZalV4aq5aA1LsKYkaptBgKErbVg3iZvocE0uPZZ0&#10;c2slvZDZdtMeoItcemBpmLHyakBf163Sa8tV1qlpbYlLuqSxb3hBnJ+ucZs3uZp0c/MuhZUP/+L/&#10;4klDQ19QUk9GSUxFAAIJdnAmKI+NeSgfNoowe/VpW7CEcMJfk6xgcbtVrKfycttLmaM1dDdBkp48&#10;dcE3y5kVd3ouuJPHeVEmgo5je1Yft4krfWRpJK75dwhfT6rbd4NVX6Z2eBpLa6HIeN9BdpzhedA3&#10;zZfSeuMu3ZKffA4mzI1cfVsgJ4hLfqpo6q2ifTlfHKmLfUFVLaUpfVRLNKCBfXdBZJuofcQ3zpaw&#10;fi4u/JGXfqcnC4x2fzYghYeNf8pot6yZg2NfAKh6gvlVF6QVgntLHp9vgf5BT5qfgZc31JWwgUwv&#10;GZCwgRMnQYuwgOYg04bugMJojqvKiVte8aeeiH5VDqMwh2pLEp6LhkVBQ5nEhTE315TihDEvN4/p&#10;g0QncosJgmIhFIZrgZNobqsvjxte76bwjclVD6J1jBtLDZ3KikVBOJkIiIE3zZQ5htAvQY9PhTcn&#10;mIp/g6shSIYBgkFoWqq+lKFe9qZiktlVF6HYkIhLD50njf1BPJhni4M325OjiSQvTI7Nht8nqooU&#10;hLYhcoWtgs3Cz2gOYOCxSmpOY7+fUWx5ZoyMwm6ZaU15w3DDbBNmlnMIbvBTn3VycfJA6HggdTwv&#10;CHsseQLA7mVFa3+v02fIbUWeBmoqbweLn2yAcMx4vG7jcpplrnFkdH9S2HQKdnxAVXb1eLEuwXo9&#10;ezm/KWLYdgSuImWGdreclWgYd2yKRWqbeDZ3j20weRBksW/mefxSEXLEevc/zHXnfBEugXllfVO9&#10;aWCwgFmsamODgA6a6mY2f8yI3Wjjf5Z2Umupf3ljrm6Qf2dRTnGhf1k/S3T4f1MuSnilf0y7z17Z&#10;ioyq5mHJiVmZcWSbiCWHdmdmhvR1L2pPhc5ivG1mhLtQm3Clg50+2XQogm8uGnf+gRy6gV1elKup&#10;qWBjkpeYQ2NIkGyGVmYrjjt0KWkwjA9h6GxkiedP/m/Mh7U+dHN3hVst8ndugr+5d1wtnqaorl9B&#10;m66XTWIwmImFa2UjlVNzU2hBkiFhN2uRjudPfG8Ui5I+I3LhiAst0Hb2hDC4sVtEqG6n8F5hpIyW&#10;i2FToGiEqmRMnCVym2d7l+dgmGrlk59PB26Cjy093HJminYttXaShW24M1qkseqncF3CrQuV+2Cu&#10;p9yEEmOkoo1yDWbYnUNgIGpSl+tOn24CkmI9kXH+jI4tn3ZChne1fm+uYF6lo3EmY2OVFnKdZkKD&#10;x3QYaQtx9XWja9pf9HdJbsVOMXkRcdg8uHsWdTgsLX1weRe0GG0TanmklG7ObHCUGXB0blKC3nIY&#10;cC9xH3PPchVfO3WodBRNnnendjI8VHnpeIksBHx+ezaymWq/dG6i/GymdWaSrW50dlSBiXBFd0Zv&#10;/HIreEZeSnQ4eVpM4nZren8723jge8Ur4HumfTaxDGivfjShbGq2fkaRKGymfkyARm6ZflFu33Cw&#10;fmVdZXLqfoZMOnVNfq07c3f0ft8rwHrmfxSvm2bqh+GgDWkMhxqP0msZhjx+/20qhVJt3m9fhG5c&#10;j3HHg5hLoHRVgro7F3cmgc8rpXpAgMmub2V+kX+e6meyj+COvGnRjhh9+Gv5jDps8G5Iiltb1XDK&#10;iH5LGXOAhpk6xnZ3hI8rjnmyglGtgWRYmvmeAWaamH+N12jClcd9H2r5kvBsLG1hkBZbN2/+jTRK&#10;rHLKijo6hnXjhxMre3k7g6is0GN4pECdT2XAoOeNHWfsnTl8aGoomWBrgGyglYVaoW9YkZ9KQnI9&#10;jZg6TnVpiVQra3jZhM6sX2LerT+c0GUmqP6MjWdKpFJ70mmDn3Jq+GwCmpNaNG7HladJ43HCkJQ6&#10;CnUHi0ErX3iKhcOoh3eIYAaaLngwYxuK+HjvZgN64nnCaNFqP3qma6dZbXujbp5I5Xy9ccA4sH4N&#10;dTUpfX+keSmnanURaYSZH3X+a56J3HbobZ554Xffb5RpXnjscZVYs3oWc7JIVntgde04WnzkeGUp&#10;cn6tezGmOHLTcu2X23PxdByI1HUCdTt423YddlNof3dOd3lYAXileLVH2HofegU4EnvXe3gpaH3S&#10;fRmk2nDTfCqWfXIRfIiHZnNDfM53rXR+fQpndHXffVFXK3djfaRHPXkKfgE3u3rufmopYH0Qft2j&#10;km8jhU6VPXB4hOKGMXHFhFN2iXMbg65mlHSWgwtWcnZFgnJGu3gUgdY3dHohgTApWXxpgHiihW3H&#10;jmeUN28tjS+FNnCJi8N1nXH1ijZlwHOIiKVV0nVNhxNGS3dAhXw3N3lyg8UpU3vageahr2ytl1uT&#10;YW4glVWEZW+FkwV013D+kIxlDnKojgtVRXSFi4FF8HaMiOQ3CHjehh4pTntjgyWhD2vUoB2Su21P&#10;nUSDuG63mgt0MHA0lpxkcXHtkyVUvHPkj6NFknYCjAY23XhkiDUpSnsBhDagpWs8qJySQmy5pO2D&#10;LW4boMNzo2+VnFdj9XFTl+ZUW3NXk2hFPnWKjss2o3gEifwpR3qzhReb6H+dX9GOw396YuOAvn+D&#10;Zcxx2n+paJ9ibX/ea35S1oAkboFDl4B/cbE0uYEGdTcm+IHEeTea+n1HaL+N031raul/v32fbPpw&#10;833ibwVhpn44cR5SN36lc1RDI38qdas0gH/eeEEnDIDGeyqZ8HsmcYeMpHt7cuB+vHvOdCZv+nwy&#10;dWdg2XyrdrRRmH1BeBZCuH3xeY80Tn7Sey4nHX/lfPuYz3k2ej+Ld3mtetN9jHohe0xvGHqfe8Fg&#10;FHs/fDlRBXv8fMBCWnzVfVI0JX3jffUnLH8ffqaXr3eYgt2KfHglgrp8knixgm5uEHlIgglfSnoA&#10;gaZQXXrmgUxB5nvlgPEz7n0XgJInOX51gCmWv3ZOi2+Ji3bqio17qneDiXFtOXgriDJeinj4huxP&#10;0nnxhadBiHsRhF4zwXxmgvwnQ33kgYCV/3VBk9iIzHXqkjV68XaKkEVsinc+jiZd7Xgei/1PWHks&#10;icxBQnpch40zo3vQhSsnTH1sgqmVbHRxnA+INXUjmal6VXXFlt5r9nZ7k9ddY3dokMVO3niPjaZA&#10;8HnSinYzhXtVhxsnU30Jg6WVBnPapAaHwXSSoN551HUwnTFrdnXimTpc9nbSlThOi3gEkSpAqXlc&#10;jQYzV3r3iL0nWXy6hHWPl4fvX6mDd4cRYq92iIZpZZZozYXbaG9amIVSa1hMRYTPbmk+W4RXcaYw&#10;5YP9dTwkpYPLeUKOy4XJaBCCsoUuakB1uISmbF5oFoQsbntZ/4O6cKpL0YNYcvo+D4MDdWww0ILR&#10;eCAk1oLDeyGN6YPAcFGBrINWccB01YLrcyFnPIKNdIFZTYI7dfFLS4H9d3k9uoHPeRowtoHEeuUl&#10;AYHafNyM7YHveHCAooGeeS5zwYFQedhmaoEIenlYmIDaeyVKxoDBe949aYC4fKYwnIDUfYMlJ4EO&#10;fnKL+oBQgIF/u4AZgJRy5X/igIVllX+zgF5YHH+UgDtKbX+ggCE9OX+8gAowk3//f/UlRoBff9+L&#10;KH8ZiI9/Bn7yh/VyOn7DhyNk6X6bhitXbH6RhS5J8H6uhDg85n7og0Awc39MgjYlYX/LgSCKf34a&#10;kG5+Wn3/jyVxlH3UjYtkTn21i8FW3X27ie5Jg33piBc8sH4xhjkwY36yhD8ld39QgjWJ+n1UmBZ9&#10;1X1ClhxxDn0Yk7hj0Hz4kRJWaH0IjmJJGX1Mi6o8bX2kiOowVX40hgkliX7sgx6JmHzDn4R9bHy2&#10;nNxwnHyImaVjYHxjlhxWDHxzkohI1nzBju48N30ti0gwN33Uh4oll36cg96DpZCcX3N4Wo8KYmNs&#10;Z42rZUZfy4xaaClS0Ir9ayFFyImabkQ5O4g3cZQtPIbldT4iiYWveUuC7Y6tZ1h3vI1PaYRrx4wB&#10;a61fRYq4bd9SZYlrcCdFf4gkcpQ5F4bfdSYtSoWwd/0i1oSbexeCMYy+bxV25YuLcJBrE4pUcgle&#10;m4khc4lR4IfvdR5FIobIds846IWmeJ0tUISbepojGoOofL+BYIr2dq52CInbd4hqL4i+eFZd9Ieg&#10;eSdRVIaPegJExIWKevE4uYSMe/ItU4OmfRAjVYLVfkGAk4lxfjB1UYhofnJpg4dcfpldQoZSfq5Q&#10;7YVNfsdEeoRrfvI4l4OOfyItWoLMf1wjh4Igf5l/3og5ha10podDhUxo4YY/hL1cuoU4hA1QeYRC&#10;g1hES4NogrU4f4KsghgtXYIPgXIjsIGIgMd/TIdGjQV0NYZejApod4Vair9cP4RPiUBP/YNnh8FD&#10;6YKhhk44WoHvhN8tWoFxg1cj04EKgcp+2IaMlCdzwYWrkpBoAoSlkIVb1IOXjjRPnIKzi+ZDi4IB&#10;iZ44IIFeh14tWYDuhQEj74CjgqN+f4YBmxRzZYUimORnn4QXlhJbdYMDkuZPT4Icj8FDV4FxjKU4&#10;A4DgiY8tU4CIhmYkBYBRg1V4M5lmXyltv5cyYghiwZUhZOlXOpMFZ9ZLb5DEat4/r45sbhc0fYwI&#10;cX0p6YmqdT0gqodoeVB3jpe4Zp9tRpWlaMViTpOQavdW4pFtbTxLMo8zb58/kIzxciw0foqndN8q&#10;F4hpd9ohEoZGew1295XhbeFsmZPvb2VhwpHrcPBWYI/WcpFK042zdEo/WIuOdig0colleCMqPIdK&#10;elMhbYVIfKR2TpQgdPlr4pJBdelhApBUdthV0o5Wd9NKYYxReOA/EopLegc0WYhEe0MqVYZMfKMh&#10;u4RtfhN1ppKnfABrQJDZfGFgZY75fLNVO40HfP1J/4sUfVc+zYkvfcQ0PIdGfj0qZoVufsgh/oOx&#10;f1p1E5F+gvxquY++gs9f6Y3jgntUxYv2ghBJmYoOgao+oogvgVU0K4ZkgQsqdYSugMAiNYMUgHd0&#10;m5CGicpqQ47UiQtfd4z9iAxUWYsUhudJPYk2hcM+Z4dnhKo0K4Wfg5sqiIQJgoEiY4KSgWp0PI/R&#10;kGxqCI4pjyhfP4xKjXRUHopPi31JCYhviZI+LYa3h7Y0A4UGhekqlIOBhAsiiIIogjVz8o9JltZp&#10;wY2elQhe9Yu5kppT2Ym5j9dI04fYjSI+C4Ylin8z9oSGh+wqm4MZhVIipoHTgtttQqJvXrBjeJ+k&#10;YYBZWpzWZGNO5pnaZ2JETJaiaoc50ZNBbeIv9Y/JcWkmz4xLdUIfB4jyeVRsqaD8Zb1jHJ40Z+JZ&#10;D5tQaiNOtphEbINENpUMbwo52JG8ccEwHI5bdJ4nH4r7d74fiIfCewJsMZ86bI1imZyFbh1YrJms&#10;b8JOXpapcYlD/pOFc3A5xZBPdYEwMY0Md7EnYYnPehQf94a5fIprtZ18czBiEZrYdDlYHZgRdUxN&#10;/JUidndDtJIZd745oo8BeSMwOYveeqAnlYjFfEEgV4XVfeprOJwAecNhnJlsekpXrZavesxNjZPL&#10;e1BDdpDTe+45fo3afKUwOYrVfWonvYfefkUgqYUTfyJqyprWgEthPZhMgFJXWJWSgDpNQJKygBRD&#10;No/Ef/w5aIzTf/wwPInrgAgn3ocWgBsg7YRwgDBqbZnphqRg85dmhixXF5SqhXRNAZHJhJ5C+Y7l&#10;g9M5RowDgxkwR4khgm4n/oZrgb8hJYPpgRVqJ5kqjL9gspasi8NW1pPwimlMxpENiN9Cx44th145&#10;FYtdheswN4iEhI4oHoXdgyshUoN8gdRp75iikrJgp5YikUlWy5NZjztMspBgjNxCxY11ipk5Koqt&#10;iHMwUIf0hmcoNoVvhFohdoMlgnBirKvKXhpZfahzYNdQN6TjY71G0aDxZtA9aZylahk0OJgdbZ0r&#10;tZN3cU0j+o7HdUUdlYpUeVViFaqQZMFZL6ciZuFQBKNnaTBGvZ9ca689cZsKbmI0X5aOcUsr/JH7&#10;dFokaI1od6MeLYkWevhhvajeayRY1KV0bLxPxaHAbnhGi524cGo9XZl3coc0bZUTdNUsMZCcd0Ak&#10;xYwsedkesIgCfHNhcKcacVZYfaO8cnNPaaAVc6lGU5wjdQk9O5f6dpI0bZO1eD0sV49fegElEYsV&#10;e+YfIIcVfcVhI6WSd3hYOKJBeCFPKZ6ieNNGE5q5eZQ9JZalen40bJJ9e4Ysdo5HfJ0lUYojfcof&#10;f4ZLfu9g3aRdfZJYCqEOfcpPBp1xfe1F9JmNfhA9DZWEfko0dZFpfqQslY1Rfw4liIlSf4Ifz4Wj&#10;f/Bgo6Nmg3pX6qAVg0FO8Jx1gtFF4JiUgk88+5SWgeE0dZCLgYkstIx+gUUluYiigQYgEIUYgMpg&#10;dqKoiSpX2J9PiIBO5Zuoh3hF1pfEhko87pPMhS80aI/XhCosvIvbgz4l4IgRglcgRISogX9gWaIY&#10;jqRX056vjYdO4pr/i+FF05cXigA885MhiDQ0eY83hoMsyotQhO0l9Yefg2kgboROghG3WWK3Wumm&#10;92VeXliWK2f2YbmEzmqNZQ1y/m06aGdhAHANa9tPRnMNb3k93HZbc2gtcXoKd+O1cl9qZVSlfmJk&#10;Z7mU4GVDaheDrGgebHVx+2sRbttgH24tcVtOjHF4c/s9XXUTduAtRnkOeiyzqVyBb6Sjzl+5cQGT&#10;cWLVclyCVmXrc8Vw02kbdTxfK2x6dshN0nAKeGw853PtekAtIXgrfFWx5FnpecaiGV1WeiuRzWCh&#10;epWA+WPrewdvomdae41eNmr2fCNNHm7GfMU8eXLpfYItAHdjfluwQVerg8Sgl1tFg0SQYF68gsF/&#10;n2IvgkBulGXMgcldVmmkgWRMfW2tgP48GXIIgJ0s5Ha0gDeu5VXTjamfW1mPjEiPPV0mitZ+k2C+&#10;iV1toWSBh+hcnGh/hntL9Gy9hQs7xXFJg4cszHYfgeOtzlRPl2aeXVgnlR+OU1vUkrd9u1+HkENs&#10;3WNtjdNb+2eQi19LhmvxiNo7hHCohjQsuXWig1us+1MhoOednFcLnbKNmlrGmk99DV6IlttsPGKH&#10;k21bbWbNj/ZLHmtQjGM7THAjiJssqXU7hJ6sc1JJqgydGFY8pdiNE1n4oXN8iF2/nQFrxWHLmJhb&#10;DWYmlCJKymrDj4Y7D2+1iq0snHTohayq3GoMWqyb+mv9XjWMdm3xYZ58PG/uZPNrhHIEaFBaoXQ/&#10;a8tKC3akb3Q50nlTc3UqrnxaeACpWmbwZJOa3Wk0ZxyLd2tkaZN7W22ZbAJqvG/obnpZ+nJkcQ5J&#10;jHUPc8Y5hXgKdscqn3taejCnzGQlblaZQWamb+uKDWkNcXV6Cmt6cv9pn24GdJdZEnDCdkRI3nOu&#10;eAw5H3bpegUqkXp2fD+mN2God+2XsWRZeKGIjWbueUl40mmKee1ojmxRep9YOm9Ie2FIRXJxfDI4&#10;yHXpfR8qhXmsfimkv1+BgWmWU2JagUeHP2UZgQ93lWfdgMtnnmrPgI5XdG3+gGBHu3FegDU4fXUL&#10;gA8qenj9f+mjil28itGVMWCzidiGMmOQiLt2nGZ3h4tmv2mNhltWz2zhhTJHRnBxhAg4PHRNgs4q&#10;cnhogXqilFxJlA+USF9YkjuFVmJJkDR10GVKjhNmCGiCi/JWPWv5ic1G6m+oh504CnOthU8qa3fr&#10;gtih3FsonRGTlV5Fml+EpGFCl2h1KGRSlFBla2ejkTlVtGs7jhxGi28Liuo33nMqh4wqZXeFhASh&#10;Y1pZpb2TFV18oiiEGmB6njt0oGOOmilk9WbslhxVWGqZkgdGOm6DjdY3pnLAiXUqYHczhP6epXGY&#10;Wo6RInLNXh+C23QYYYpzxHV3ZN9kKHbuaD1UZHiHa79E+XpGb3I19XxJc4EoFn6ZeBqdYm6lY9qQ&#10;BnAsZn6Bv3GvaQpyyXNBa4xjUnTubhpTuHbDcMdEe3jAc5k1s3sFdrQoIX2TejGcGmv1bRWOuW28&#10;bteAt29ycIpxzHEzcjRigHMSc+xTFnUhdb1ED3dbd6k1f3ngecgoK3yqfCeasGmPdiaNVmuEdxp/&#10;TG1nd/lwpm9TeM5hf3FteaxSTHO0epxDgnYoe501OHjkfLsoM3vdffeZYWeAfxyMFWmZf0p+Gmui&#10;f1dviW21f1BgrW/1f01RoHJxf1hDD3UYf2k1AXgGf4EoOnssf52YTGXPiAKLDmgDh2Z9Jmomhptu&#10;pmxahbRf4268hMpREXFZg+ZCrnQtgwQ00XdIghUoQHqVgRWXb2RskL2KOWa0j1V8Wmjrjaxt6ms2&#10;i99fO224ig5QjnB1iDtCYnNlhmE0r3anhG0oRXoYgluWyWNVmTyJk2Wslwd7s2fulHxtTWpGkcFe&#10;qGzfjwVQDm+9jERCDXLKiXU0j3YkhoEoSXmxg3GWWWKKoW6JGWTpnmt7LmcsmvdsyWmJl0xeOWwt&#10;k6BPum8ej/BBw3JGjCw0XXW9iEUoTXlfhFiSrnlhWoiGTXncXhB5Inp/YXdrKns7ZMxcsnwLaC9O&#10;Gnz1a7o/6H39b3YyLH9Ac5IlqYDCeC+Rl3aUY0SFTXdhZfN4I3g5aItqSXkhax5b93ofbb9NiXs+&#10;cIE/hnx/c2syBn38dp8lz3+zejCQeHQGa+OEFXUQbcd3HnYUb5tpVncocWhbM3hWc0NM93mrdTc/&#10;KXsjd0kx5XzZeY8l8H7DfA+PRXG0dHKC3nLtdZV173QbdqFoe3VVd6haeXa1eLNMcng8edE+3Hnp&#10;ewMxy3vWfFUmDH3xfcaOGm+9fOeB23EYfVN08HJofZ1ndHPEfdBZs3VIfghLzncDfk0+b3jgfpox&#10;n3r5fvMmJX09f1SNIm4hhUiA6W+ThPp0DXD8hHlmpHJ1g9hY/3QXgzRLU3Xugpg+IHf1gf8xf3o6&#10;gV4mOXyjgLOMWmzOjXyAKW5UjHJzVm/NiyFl+3FaiadYaXMZiChK4XUOhqc95XcthSQxa3mXg40m&#10;SnwkgeSLwWvClXZ/kG1Xk69yvW7akYplbXByjy9X5XJGjM9KbnRZimw9m3aSiAIxV3kRhXsmWHu8&#10;guaLVGr6nSZ/HWyZmqZyQW4fl6hk9G+7lGdXgXGXkSJKJHO8jdo9W3YQioYxL3ishxsmY3tpg7uG&#10;8IFtWoR7goE4XfxvXIEyYVxifoFEZLVVL4FeaCBHzoGIa7Y64YHHb34ugIIyc6YjbILPeEGF+X7Q&#10;Yrh6qX7oZWluh38OaAthyX9Baq5Un3+CbWNHZn/acD06poBKc0AufIDqdo4jrIG1ei6E/nxgatJ5&#10;l3yzbMhtoH0CbrRg831ccJ1T833IcplG6X5RdLE6Xn70dugucH/FeVUj44C9e/aD83oucst4iXqo&#10;dBRsj3sedU1gLnuYdn5TS3w0d7pGdHzseQo6H32/em4uZ37Be/UkE3/kfZeC8nhEer13kHjge1lr&#10;pnl1e9hfVXoPfEVSyHrHfLpGE3uufTs57XytfcguY33dfmYkPH8qfw6CFXa8gp522HdxgpFrAHgZ&#10;glNeqXjJgfVSJnmcgZhFqXqdgUY5qnvDgPkuUH0bgKokX36NgFiBYXV6ik52JnZBiZVqV3b2iJRe&#10;D3e4h2pRnHijhjxFQnm+hRI5fHr5g+ouSHx1grMke34LgXSA1XR5kcB1nnVPkFtp0XYNjpVdlHbX&#10;jJhRLHfUipZE33kKiJQ5QHpchpIuQXvthHwkkn2hgmSAbHO3mO91NHSXluRpYnVZlFRdK3YlkXxQ&#10;13cpjqBEpHhui8U5EHnaiOcuJnuGhfwkpH1Mgyl7eYnBWmlw5IjmXc1ltog0YSlZ7YeOZIhNyobg&#10;aAFBpYY1a6k2BYWUb4IrB4USc7khZIS3eE96m4dcYh5wLobBZM5lCoYvZ3pZYoWfai9NYoUQbP1B&#10;Y4SMb/M17oQWcxIrI4PCdnwhvYOReil5xIULabdvRoSla7xkTIQ2bb9YtIPHb8dM3oNdceZBDIMG&#10;dCU1yYK9doUrNYKWeRwiCoKPe9144YLvcTRuW4KscphjYIJfc/JYBIIRdU5MTIHSdrlAqoGleDw1&#10;moGJedUrPYGPe5UiTYGufWp4B4EieJ1tjoD6eWRim4DHehZXRYCTer1L2YBse21AVYBsfC81coB4&#10;fP4rRoCnfeEihoDufsx3Rn+bf/Rs3X+PgB5h+39wgCFWvn9NgApLbX8+f/RAM39Qf+81aX+Ef/Ur&#10;VX/df/witYBNgAN2p35ohyJsYX5zhrRhjX5bhgBWUH48hSJLAH5BhEc/3H5vg3k1TH61grMrWn8z&#10;geEi3H/HgQ12KX1yjhdr6H2LjQ9hGH16i6JV6X1iifpKpX10iFc/iX26hr01HX4VhSwrX36ng4si&#10;/H9agex1yHy2lMtriHzXky9guHzKkQRVkHy0jo1KYHzLjBs/W30dibQ1AH2Oh1UrV347hO4jFX8D&#10;gqNwdZJeWh5mrJDaXXBcbY9zYMpRs44EZDZGuYx6Z8Q7z4rja4YxeolNb3gn2YfLc8UfmYZxeFpv&#10;qZA0YWBmFI7gZA1b5I2JZsZRTIwkaZJGdIqubH07sYk5b5cxhofIctkoFIZwdmUgCYU+eiNu9o3+&#10;aIBlVYzXapJbTIucbKxQxIpRbthGFIj9cR87fIevc4wxgYZndhsoQoU7eOIgaoQxe8ZuO4vwb4Jk&#10;k4rmcQBaiYnJcn9QN4iddApFpYdvdak7OoZKd2Qxb4UteTkoYoQrezUgvoNIfUBthYosdnBj6Ik9&#10;d15Z5og2eEFPn4cfeSBFSYYNehI6/YUPexkxXIQYfDAofYM9fV8hBYKBfpFs5Ii6fU1jWYfifa9Z&#10;aIbpfe9PLYXhfh5E7IThflU65oPxfqIxXIMffvwol4Juf1ohQIHaf7ZsWoeFg/Ji1IbCg8BY7IXX&#10;g1lOvYTagtZEkoPsglg6s4MQgeYxboJGgYMosoG9gRwhcYFRgLBr7oaYinVimoXsicRYvoUBiKpO&#10;lIP0h1VEdYMGhhM6ioJJhOcxS4Geg9Iow4EqgqshmYDggYJrmIXhkL9iSYU5j4pYbYRTjbpOTYNI&#10;i5xEQYJbiZg6bYGmh60xRoEPhdco0YC4g/YhuICHgi1l3psxWaFc55kIXOVTmZbnYEFJ7ZSfY79A&#10;GZIiZ2g2Zo+Ja0wtV4znb18lA4pXc8ceB4f8eGJlIplHYH1ca5c/YylTLpUaZfFJpZLMaNo/9ZBY&#10;a+k2ao3ZbysthItXcpclW4judkoejIa7eh1klJcnZyxb1JU/aUxSt5Mza4BJPZD5bdY/tI6hcEo2&#10;VoxEcuotn4npdawlpIeseKYfAIWje7BkBJUabbdbOJNLb1BSFpFZcPdIzY89crU/ZI0KdI42MorV&#10;doctqoikeJol3IaRetgfY4SyfRtjc5NXdDNasJGidUlRmo/AdmBIWI22d3o/JIugeLA2D4mRegIt&#10;rIeHe2QmB4WcfOIft4Pkflti8JHqeqVaPZBLezpRN451e7hIBYx3fCs+4opwfLA1/4hyfVQtsIaL&#10;fgUmKITIfr8f/YM4f3JigpDBgOlZ4o81gQBQ6Y1ngN9HvottgKY+oYl2gH412IeNgG4tu4WzgG4m&#10;SIQUgGkgN4KpgF9iKo/PhvBZjo5ThoRQm4yOhcFHfYqYhNc+boiohAA1pobVgz0tqYUJgpImaIN9&#10;gd0gZoI2gSRh5Y8YjNNZb42ni/hQf4vjioRHZondiMs+cofkhzg1xoYYhcctzIRshHEmhYMGgxEg&#10;i4HagcVbk6RcWPlTUKGUXDFK5Z6mX5FCSJtpYyY5nJfgZvgxJ5QsawspX5Brb0wiXoy9c9McpYle&#10;eGha2qKsX3BS1J/0Yh5KfZz2ZPpCBJmraAY5hZYga0cxPZJ8bsAppI7TcmAiz4tHdjodPogPehZa&#10;a6CiZbVSXp39Z+ZKIZsUajhBuJfWbL45XpRkb20xQZDgck0p141adUsjLYn4eHcdwobse5xaCp6W&#10;a9VR85wEbYtJr5kxb1tBcJYTcVI5MZLCc3ExPI9jdbQp/IwHeA4jeojReoseNIXyfPhZpZzLcehR&#10;lZpTcyZJXpeOdHJBI5R/dc05FpFMd1QxOo4SePoqG4rdeq0ju4fSfHYelIUefixZRptUd/RRS5jx&#10;eL5JJZY4eXxA+pMzejw4+pAPexgxRYzofBcqOonYfSMj8Yb3fjYe5IRsfzVY9poifdBREZfPfidI&#10;/JUdflFA2ZIhfnE4348MfqkxQov6fvsqXIj4f2AkIoY+f8IfJoPZgBZYtZkvg3pQ55bng1tI3pQ4&#10;gu5AxZE9gmU40I4xgfUxMIs4gZ4qX4hLgV8kSoWlgRofW4NjgNFYi5hviPVQzZYpiGFIyZN+h1NA&#10;uZCFhhk41o16hPwxRYqNg/0qdIe2gxUkY4UsgjQfhYMEgWmsf1zjVSudMl/9WSaNhWMRXRV9TGYw&#10;YPtsn2l0ZOdbxGzqaO9LO3CVbSg7EHSZcbssB3j6duWqi1jtX2GbsFxvYmCMM1/fZVd8J2NXaExr&#10;nGb0a0la6GrGbmFKjG7QcaI6pXM0dTQr93fyeT6ovVVnaYCZ/Vk+a4CKxFz/bX560WDDb4NqeGSv&#10;cZZZ/GjVc8FJ3m03dgw6QHH1eJYr6ncHe3am8lI9c3OYS1ZjdIKJJlpkdZR5gF5sdqtpU2Kmd9JZ&#10;FGcbeQ1JOmvOel055XDee9kr3nY3fYilQk93fUKWy1PgfW6HxVgifZl4NFxkfcRoW2DcffhYSWWb&#10;fj5Iq2qWfo45lm/sfvQr03WDf26j1E0ghvGVi1HChj2Gr1Y4hX93PVqxhLtnfV9dg/tXqGRRg0VI&#10;OGmNgpI5VG8ggd0rynTpgSKiqUspkHOUiU/7jteFz1SbjSp2ellAi3VmzV4eicRXGmNDiBFH3mit&#10;hlY5Im50hIcrw3RpgqGhxEmXmbCTwk6OlySFIVNNlIJ14lgQkdpmRF0TjzdWn2JljI1HhGf7ic84&#10;+W3mhusrvXQAg+mhK0hwooGTN017nveEoFJLm1x1cFchl8Vl51w7lDhWWGGqkJ1HRGdijOQ4ym1y&#10;iPoruXOrhPug1WPzVTWS1GZpWTqESWjnXSd1GWt4YQZlcW4sZO5VonEQaPlGL3QobTc3K3eVcdYp&#10;W3tYdwqfK2AwXuWRo2MPYfuDRWXgZQJ0PGi8aAJktGu9awpVCm71bjFFw3JlcYI283YvdSopY3pL&#10;eUmdilzOaHmQAWAAaqWB22MbbMdy7mZBbudjm2mPcRNUKm0Zc1pFIXDddcI2nnT4eGspanlbe2Wb&#10;6lnEceWOb109czSAXWCXdHpxwGP9dbtilmeYdwdTX2tteGhEl29+eeE2WHPle4Ypb3iJfVuaaFcb&#10;ezWND1rQe69/F15nfBlwjWIFfHlhuGXbfN9Sqmn4fVhEHW5Ofdw2HXL2fnYpdHfTfyWZKFTfhGqL&#10;7VjEhA9+E1yLg5pvo2BegxVg6GRmgpFSGWi2ghhDum1JgaY163IrgTQpeXc4gL6YJlMBjXCLAlcP&#10;jDx9P1r7iuJu5V73iXRgPmMwiAhRlWeuhp1DbmxshTA1x3GAg7MpfHa3giOXYlGFljGKTVWwlCJ8&#10;lVm3kd5uTV3Qj4Nfs2IsjSxRGmbWitNDG2u9iHA1p3Dzhe4pf3ZNg1WW3VBqno+JylSnm6N8Eli9&#10;mHNt01znlSpfT2FakepQ0GYhjqZC2Wspi081enCDh9QpgXX5hFKVW2s1VVaIlG0EWVZ7J27qXT1t&#10;BHDnYRZeZ3MDZPtPqXVMaQdBU3fEbUkzdnqNcfEm2X2idyuT5mejXmqHYmnXYZB6CGwJZKNsDm5M&#10;Z7BdmXCxaslPCHNJbgRA43YTcWszRnkvdScm+HyNeVGSgWRhZ3iGCWbqacZ4/mlhbAdrF2vkbkJc&#10;026NcIpOdXFwcu5AiHSIdXQzI3fyeDwnE3uYe1ORB2F0cGGEn2RAceN3lGb0c1dp+Wm0dMJb3Gyo&#10;djVNt2/Td79ACXM0eWIy63bjezEnKnrBfS6PrV7peS6DW2Hqeet2ZmTVepBo42fMeyVbGGr3e8BN&#10;GW5nfGw/pHIJfSYyw3X1ffgnPnoIft6Oj1zGgeSCUl/ygdt1d2MJgaxoCWYxgWdaWWmMgSJMmW0r&#10;gOk/UnEGgLkyoHUpgIsnT3lrgF2NqVr+immBe15NiZh0sWGGiJFnV2TUh21ZumhdhklMIWwohSk/&#10;FHAqhAwyinR9guInXXjogauM+VmQkqyA1Fz6kRJ0EGBMjy9mxGO1jSdZM2dgiyFLq2tViRw+yW99&#10;hxQydHPvhPUnaXh9gsaMf1h8mpWAWVv5mDdzkF9ZlXZmSmLSkoZY0GaSj5tLZGqijLI+im7sicAy&#10;S3OChrYncngng7GKB3K2VYB+THPeWXFx53UpXU9k0HaOYSNXRngLZQhJpnmsaRk8ent1bWEv132F&#10;chEkgX/Ud0eIuW9PXgV9NXDZYS9w5XJsZEpj9XQOZ2JWlnXNaopJI3e3bdc8J3nLcVIvwnwmdSIk&#10;t361eVaHfWw0Znt78G4OaONv3m/eaz9jB3G+bZdV2nO+b/1Im3XucoI72HhKdSovr3rseBMk5n24&#10;e0CGNmlibuN6sGt9cI1urm2IcidiNG+ec75VLHHfdVpIJXRRdw47mnbxeN0vpHnVetolD3zcfQKE&#10;/Wb1dzF5pGlCeCVtrWt/eP9hL23GeclUcHA8eplHi3Lwe3w7OXXMfG4vhHjofXolMnwdfpmD+mTq&#10;f2d4rmdef6RszGnCf7dgZGw3f7JTw27Zf65HHHG3f7c69nTKf8svcHgbf+UlT3t9gACDKWM2h2l3&#10;62XKhu9sGWhNhjhfwmrkhV9TM22vhIdGsnC3g7Q6yHPtgugvZ3dsghQlaHr3gTeChmHVjyt3UWSE&#10;jftrg2cejHZfOmnNisRSt2y4iRNGRm/nh2Y6hnNAhb0vW3bchAEle3qKgj+CEWDHlpt23WOKlLxr&#10;C2YykmdeyGjvj9dSW2vtjUpGBm82isI6TnKwiDgvOXZvhaAli3ozgxh+0np8VZ90BHsBWX1om3uw&#10;XVFcj3xzYSVQIH1DZRBDqH4saSo3sX80bXssV4B1cjQiWIHnd199pndKXZ1zE3grYMdnv3kWY+hb&#10;3XoNZw1Pl3sWakdDS3xAbak3hH2LcTosYn8RdR8ipIC9eVh8jHRSZY9x8nWAaAZm0namandbCHfT&#10;bOhO8HkYb21C1nqEchM3R3wRdN4sY33Vd+ki53+3eyx7cHGkbWdw2HMKbzNlvXRlcPRaRnXDcrJO&#10;TXdIdHxCanjxdl83Enq+eF4sZHy+eoojIX7TfNd6XG9MdTVv0nDidlRkznJqd2BZbHP2eF5N0HWo&#10;eWdCEXeNeoM263mSe7EsbHvJfPsjU34Pfld5cW1ZfO9vEG8XfWhkI3DBfbpYwHJzffNNM3RNfjFB&#10;rXZafoE2sXiQft0sYXr6f0IjfH1qf6h4sWu3hHRuWm2ThEVjfG9ag9lYKnEsg0tMr3MpgsBBT3Vc&#10;gkA2jXeygcgsYnpIgUwjnnzhgMt4Gmpki7VtzWxaiuFi9W42ibVXsnAdiFtMQ3I3hwNA8HSOhbI2&#10;WHcEhGosYnm1gxYjunxygcF3qWlckq5tYGtmkTtih21Rj01XTG9FjSBL83FwivVAvHPeiNQ2LHZ1&#10;hrcsS3lHhJUjz3wZgopzzIKMVZpp34JxWWdfbIJ7XTRUbIKPYQ1JG4KhZQQ90YK/aTAzFoLxbZEp&#10;C4NPclQgY4PUd3Nyvn+SXRxpDH/KYEZer4AGY29T2YBDZqVIsoCEafY9lIDbbXQzCoFJcR8pNIHj&#10;dRsgxoKdeVlxyny+ZJBoEn08ZxZd532saZ1TJ34ZbCxILn6QbtI9QX8icZ4y7X/MdJApUICgd78h&#10;G4GNexhw03ota+5nGXrebdVc9Ht9b7dSdXwbcZ5HnnzLc5Y8432XdasyxX57d9wpYH+GejohZYCh&#10;fK5v6HfyczhmQXjNdINcKnmUdcBRs3pbdvZHMHszeDk8lnw3eZQyp31QewEpcn6OfIkhpH/Wfhlv&#10;FHYLenNlfXcOeyFbe3f3e7BRJnjefCxGvXnbfLA8aXsAfUsymnxIffMphH24fqUh2X8sf1duZnR4&#10;gX5k8HWggZVbAnaigXJQt3edgS9GVHi6gPU8HHoDgMwyhntogK8pkH0CgI0iBH6fgGht3HMyiEpk&#10;b3Rzh8laiXWKhvFQTnaXhexF+nfMhPE7z3k2hAMyXHq2gyIpmXxsgjgiJ34tgU1tcnIwjtJkCnOF&#10;jcBaJ3SsjDBP+HXGimNFuncJiKE7qHiHhu0yQ3olhUUpk3v7g5siQ33RgghpIIrkVVxgDIojWRxW&#10;jYl9XOlMmYjQYM1CZYgPZNo4SYdNaSAuyYaWbZsmCYX/cm8eqIWRd4NoLoggXG1fVIeqX5lV6Ycq&#10;YtFMHYabZh5CFoYBaY44KYVvbS8u24TrcP0mTYSKdRUfH4RNeVhnX4VsY2tef4UzZgNVQYTiaKNL&#10;i4R9a1dBsYQSbiY384O2cSAu2oNpdD0mgYM/d5UfhoMyewRmkYLwalNdr4LkbFhUdIK9bmBK+IKF&#10;cHdBPoJPcqM3soIpdPAuzIISd1kmp4Iceewf34I9fIhlx4DHcSxc8YDjcqBTwoDgdA1KV4DKdXpA&#10;34C+dwA3c4DLeJ4uu4Dmek4mxYEgfBkgKoFsfeFlE371d/JcTX81eNZTM39PeaNJ2X9YemZAe39q&#10;ezc3Un+UfB8ut3/cfRUm4YBFfhYgaYC8fw1kdn1kfn1bu33LftJSsn4BfvtJbX4hfxFAJH5QfzA3&#10;KH6Yf18u0H70f58nBH+Jf9wgnYArgA5j+3wohN9bany0hK9ScXz7hCpJPn0cg3tACH1VguE3Bn2/&#10;glsutH49geonF37vgWsgx3+1gOVjmnsqiwVbD3vKik9SHXwjiRpI+XxRh6w/23yVhlU28H0OhRYu&#10;sX2mg+onJH54grcg6H9XgZRe45OIVNlWnpIVWJNOCpCqXGZFHY8lYGE8BI1+ZI4zFIvIaPoqy4oW&#10;bZgjTYh/coUdJoccd5BeCJD7W4NV94/GXrdNd452YgNEsY0GZXA7yIt5aQkzConqbNgq9ohkcNIj&#10;qob+dQwdr4XLeVVdWI5nYhVVRY1kZMNM64w9Z4NEOorvamI7fYmNbWQy8IgucJUrEIbZc+cj9YWn&#10;d2weJoSlevJcsYv7aJJUm4sgarhMQ4oebOtDyIj7bzY7K4fIcaEyzIabdC4rHYV6dtYkMIR7eaMe&#10;jYOofGVcDYnabwNUAokmcKJLt4hFckVDS4dBc/E664Y1db4yq4U4d6crJIRGeaAkYYN3e7Ae44LQ&#10;fa5bdYgLdWFTe4d+dnxLR4a6d4hC74XQeJU6poTgebYyn4P/evYrMYM3fEAkiYKXfZAfK4Ibfsxa&#10;8oaHe41TDYYffCdK7YVzfJhCqYSbfP46boPDfXcyhYL+fggrR4JNfqcksIHYfzwfZ4GFf79ah4VG&#10;gXBSpYT9gYFKj4RogVRCXIOigRI6NILdgOUyUII3gMorP4GTgMQk24EygLAfl4EMgIpaM4RIh0hS&#10;gYQnhutKeYOmhglCX4LPhPQ6YoH7hA4yoIFag00rfIDfgqUk/YCygeofvYCsgS9U3JyGVCNNi5pa&#10;V9dF+5ggW68+H5WuX8A2JpL+ZBYuYJA1aLEnRY1tbXwg74rMcoob0oh+d5pUBJo8WmpM3phTXadF&#10;VZYqYQo9pJO5ZJ416ZEPaGguYY5dbGwnhYu1cJUhYYk/dPccbYcgeVJTfZe/YJRMTJX8Y1pE2ZP9&#10;Zj09OZGnaVI1rI8hbI0uWoyZb/snt4ofc4Uhwofcdzsc8oXveuFTCJVSZqNLyZOvaOxETpHQa1E8&#10;3I+obdo1co1QcIsuTor6c18n24izdkoiEIameVUdZITpfEZSiZMpbKVLTpGzbnRD54/ucFM8g43e&#10;ckU1TouzdGQuSYmLdqIn94d3eOsiUIWae0YdxYQKfYFSDZFUcqNK4pALc/hDlo5jdUo8TYxpdqY1&#10;L4pUeB8uV4hJeb0oGIZhe2QihYS0fQ0eFoNQfpJRoY/KeHVKiI6seVFDVI0behA8HIs0es81C4k2&#10;e6ouUIdGfKEoO4VzfaYitYPyfqAeWIK3f3lRSo6HfhlKQY2NfnpDH4wSfqE7/Yo1fro0+YhFfvQu&#10;OIZ1f0UoOIS6f6oi3YNQf/8ejoI6gDlREY1/g5tKDYygg31C9Is9gwA75Ylrgms0/Yd/gfwuUYW8&#10;gakoVIQbgWki/YLRgSAeuYHXgNWiNVabT6qT5FopVCOFQl2/WJh2HWF4XQtmh2VoYYdWxmmaZiNH&#10;Zm4KavY4d3LacC0qx3f7dgSgKFHKWZ+STVXaXTCD4VnsYLp07F4YZENlfWJ8Z9RV6mcja4VGvmwN&#10;b2c4GnFYc6cqz3bqeGyeTU1xY4uQk1H5ZiiCbVZ3aMNzl1sLa2JkXl/Vbg5VBmTqcNhGHWpEc8o3&#10;yHAAdwsq13X4erGcd0mDbVWO4k58bwWA1lNYcLpyVFhIcnJjSF15dDhUL2LydhdFjGizeBU3gG7U&#10;ek8q3nUifM6atEX+dvuNYEtgd8l/glCceJtxGlXgeW1ibVtmektTfWE/ezxFE2dbfD83RG3TfWoq&#10;43Rqfr2ZKkLugHaMGUivgGV+eE5AgFRwPFPXgEJhqFmngDRS/F/JgDREt2Y3gDw3FWz6gFMq6HPN&#10;gHmX4kBMib2LDUZhiMJ9pEw+h8lvkVIbhtFhD1gxhdxSg16VhOpEdGVBg/c282xDgvwq7HNKgf6W&#10;3z4fkrOKOUR6kMZ8/UqWjuBvD1CrjQNgolb6iytSH12ZiUxELGR9h2I22GuthV4q73Leg0uWKDx1&#10;myGJnkMAmDt8gUlHlWpusk+GkrJgYVX+kANR9FzHjUNEBGPXims2u2s0h2oq8nKIhGGXZF1lT/6K&#10;GWBhVGl8bWNzWNFuO2apXTdfnGoQYatQ3W22ZkVCiXGZaxg0tHXccFYoL3pndjCVeljHWWqIx1xJ&#10;XP97W1/NYI9tW2NrZB5e4mc7Z7VQTGtOa25CJm+hb1g0i3RYc6goTHlPeH2TulSaYsyHGFiSZYN5&#10;7lx8aDZsDWB9aupdzGSzbapPcmkxcIpBj23wc5I0RnMNduwoZXhXeqaSCFDSbBCFf1Uybex4c1l3&#10;b8hq6V3RcaRc0mJrc4pOtWdLdYtBFGxtd6s0EHHmeggoe3d9fKaQdk11dTeEHFIwdj93M1bOd0Np&#10;wVt7eENcCGBoeU1OE2WkemxArGsee58z5nDofPkojnbBfnmPI0qOfjyC9U+XfnF2OFSDfppo6Fl+&#10;fr1bSl61fuVNmmQ4fx1AXWn/f2IzxHAQf7connYhgBmOD0gUhwuCBk1jhmh1bVKQhbJoO1fNhPVa&#10;sV1HhD1NJmMKg41AJGkMguMzrm9ZgjUoq3WdgYSNOUYMj4uBS0uTjhB0y1D2jHlns1ZnithaO1wW&#10;iUBMvGIUh6s/32hKhhYznG7DhG4otXUwgruMokR6l5aAwUorlUh0Tk+0ks9nSVVLkE5Z61shjdtM&#10;hmFHi2Y/r2eqiOkzfG5OhlEovnTZg7yMvmRdUGOAcGbJVLdzumlUWQ5mfmwBXWhY3m7YYdVLJXHo&#10;Zm094HUxaz8xJXjXcIAlwHy9dliK7F/4WTJ/F2LlXMhykWXbYFplh2joY+5YEGwkZ5FKhm+ea1s9&#10;dnNSb1gxAXdfc7Yl8XubeIuJVFvxYg19p19TZNhxfWKpZ6BkkWYRamhXT2mobT9J+m2EcDY9JHGd&#10;c1cw63YLdsomHHqcepmHwlhRas58L1wUbM9wE1/Abs9jemN9cM1WYGd3ctVJSGuydPo8s3Aodz8w&#10;wnTrecEmQXm8fH6GWFUac3R65FktdLBu510rdeNiamE6dxFVqmWDeEpIuGoXeZg8XW7gevwwqHPt&#10;fIkmYXj8fjaFKlJTe/x511atfHRt/FryfNhhml9KfTJU+GPafZJISmixfgU8G23Dfogwk3MUfx0m&#10;e3hZf72ENk/3hE14/VSMhAJtPFkNg5Ng8l2kgxRUZGJ0gp1H3WeIgjI77WzQgdIwiXJbgXImkXfR&#10;gRCDeU4GjFR4VFLNi0ZsoFd/igJga1xFiKdT62FJh1dHdGaWhhA7rWwQhNAwf3HEg4Mmo3digjCC&#10;9EyCk/R311FykjBsJ1ZGkBZf/Fsvjd1TlWBXi7JHOmXLiZA7emtyh3AwX3FRhUImsXcKgx+CG2uO&#10;UMN2tm1tVP5q7m9wWUNeq3GPXZRSDnPOYf5FZXY+Zpc5PHjfa2otrXvScK8je374dnuAYmdhWQB1&#10;cWm4XJJp32wbYCVdzm6TY79RXXEvZ25E5HQCa0c473cHb1Mto3pZc8AjwH3MeJZ+72OLYUh0FWZO&#10;ZCNoz2kKZv5c3mvXadxQo27MbM5EYHH9b+M4pnVgcyMtmnkJdrEj/HzDeot9iGANaYlywmMta6hn&#10;mmY7bcdcDmlWb+pP+2ykchZD8nArdGA4c3Pkdswtm3ffeXYkMXvdfFZ8Olz8cbFxqWBncxlmlWPA&#10;dHpbDGcmddZPSWrAdz9DZG6deMA4H3KkelgtiHbkfBkkXXsWffV7J1pTebtwrV39enBltWGYew5a&#10;RmVEe6BOpGkhfDxDAm08fO036nGJfa8tf3YIfoUkgnpvf2N6SFgOgY5v5VvwgZBlA1/CgWhZqWOo&#10;gS1OHGfAgPtComwWgNg3x3CVgMQtgHVMgLQkoXnkgKB5m1YuiRlvSVpAiG5kcV4/h35ZKWJRhnBN&#10;qWabhW5CPmsnhHk3j2/Ug5AtfXSygqAkunlzga15HlS0kEpu1ljtjv1j/l0OjUVYvmFAi2BNVWWr&#10;iYlCB2pdh8E3YG83hgItY3RAhD4kznkYgop3bHMGUQVs8XRXVStiHHXMWWRW1XdVXbFLQnjwYh0/&#10;snqxZr00r3yYa5gqV37EcOAhZIETdpl12G8YWL1rz3DVXExhLnKeX+JWG3RzY4VKtnZiZ0M/Vnh+&#10;azA0hnrBb08qbH1Ec8shvX/aeJ10h2txYIJqlG2SY2pgNG+tZlZVQXHRaUtKDnQTbFg+43aGb4w0&#10;T3khcuwqdXvydpYiCn7IentzTGgeaDlpZ2qSanVfF2z5bLVUfG9kbvtJbHH8cVM+e3TCc8s0IXeu&#10;dmUqf3rJeTgiTX3ZfC9yH2Upb+NoUmflcXNeIGqQcwBTom1CdItI9nAedik+KnMyd+E0BHZmebAq&#10;kHnEe6kihX0MfbdxIWKcd3ZngmWXeGFdcGh/eTdS+mtwegRIXm6Jet490XHYe9Iz1XVLfNgqkHjm&#10;ffIitXxgfw9wU2BrftJmxWOcfxlcx2a5fzVSZWngf0BH320xf1c9eXC1f4IzunRXf70qmXgof/0i&#10;3HvRgDhvsF6ZheVmNGH3hY1cQWVBhO9R8GiThDNHeGwRg4Q9IW/JguczjXOVglkqoHeKgcci/Htd&#10;gTJvOV0kjKplx2Cqi79b1mQWimVRjmeIiNtHLmslh2A8828AhfkzZ3L4hJ8qjncXg0YjFXsAgf9s&#10;0nrNURVjSnuHVS5ZbXxiWWBPKX1FXa9EpH4tYiU6MH8tZtUwVYBKa74nOIGacQ4fgIMEdrJraHcf&#10;WFViRHg8W+VYlXleX4NOhHqCYzVEL3uzZwk57n0Eaw8wSn5yb0cnaIASc9Yf7IG/eKJqQHOnX6Bh&#10;LXUfYpdXu3aLZZhNxnf0aKhDpXlwa9Y5mnsSby8wMHzQcrInin65dnsgSYChemtpKHB6Zt9gHXI9&#10;aThWu3Pta5dNDXWebgRDEXdocIk5PXlXczEwDXthdfonoX2NePggmX+qfApoJG2kbgtfM2+pb8ZV&#10;5HGZcYJMRnOMc0NCpHWVdRg483fOdw4v9nobeRknunyGe0gg3n7XfXxnO2sqdSZeX21tdkRVLW+Z&#10;d1RLt3HEeGFCNXQHeX04zXZyerkv8nj6fAYn1HugfWYhF34lfsFmfGkHfBFdw2uHfJhUq23nfPhL&#10;RnBBfUtBznK1fbA4hHVUfi4v5HgFfr4n53ref08hRn2Sf9dl5Gc9grldOWnugqxUL2x8glxK3m7+&#10;gfJBdnGcgZw4OnRqgVwvwHdCgS4n9Xo/gPshbH0agMFlcmXLiRxc0GikiINTy2tYh4BKh237hlNB&#10;OHC3hTs4F3OlhDsvqXalg0wn8XnIgl8hi3y6gYBihILcUOFZ9ILxVPdRFIMgWSpH04NLXYM+W4Nu&#10;Yg01A4ObZtYsTYPba9gkYoRDcTUd1YTEdsdhQ39qV7dZA3/dW09QR4BKXvtHNoCqYsQ99IEIZrY0&#10;1YF7at8sW4ICbzgkqoKxc94eUoNxeKVgQ3wdXpBYDHzhYZ5PhH2QZLlGj34uZ+w9gH7Qa0M0mH+M&#10;bsksWoBccnYk4oFPdmEevoJJeltfVHkOZV5XInoXZ9lOpXsDal9F8HvkbPo9B3zOb7I0VH3ScpEs&#10;Tn7pdY8lDYAceLsfHIFJe+decHZPbB9WTneYbgZN43jBb/NFRnncceo8pXsGdAA0F3xOdjYsQn2j&#10;eIElMH8Reuofa4BufUddpXPkcstVl3VsdCFNR3bOdW5EwnghdsE8QXl+eCgz+nr0ea4sRXyBe0Yl&#10;U34ofOkfrX+3fnpc9HHJeURU8nOPeghMt3UoerJETnare1k76ng1fBQz0HnYfOYsXXuFfcoleX1f&#10;fq8f438ff4BcZnACf4xUiHIHf8dMZ3PRf8ZEGXVzf7I7x3ccf7szpnjsf90sQnrBgBQlj3y8gEAg&#10;D36kgFxb/G6QhZpUJHC/hUxMC3K0hJ5Dz3R4g9E7l3Y8gyMzkXgpgo8sPXoigg8lm3xCgYwgMn5C&#10;gQ9Yios6UGFQ+IqUVIFJGooAWL5A3YleXSs4cYinYdMwMofuZsEonYdCa+Qh2Ia2cVUcYIZRdtlX&#10;cYf9VtdQFYe4WoFITIdaXkVAPobiYi44EIZYZkgwEoXXap4ov4VmbyAiNYUbc+Ic7YTxeKdWmITV&#10;XUlPO4TYYHVHnIS4Y7M/qIR2ZxM3r4Qoapwv6oPoblgo1YO5cjYigYOvdkYdZ4O+ekxV0oHdY69O&#10;doIdZlNG3II3aQc/I4I0a9g3UIIobs8vv4Iscewo4II/dSUivoJyeIEd0IK2e8dVEX8pag1NwX+r&#10;bCZGOX/+bkw+l4AxcII3CoBhcuEvm4CkdV8o6ID0d+4i8YFgepEeKYHUfRdUX3zEcFtNHX2KcepF&#10;sX4Xc3o+LX58dRU2vn7cds0viH9NeKco83/SeosjHIB0fHQec4EXfjtTxXqzdnlMlHu4d4BFQnx7&#10;eHQ92X0MeW42e32XeoMva34ye7IpCH7WfO4jRH+qfiEesIB7fzNTQXjnfFlMFnovfNZE1XsmfS09&#10;hnvgfYI2QHyMffIvOn1SfngpA34Pfw4jb37/f5Ye4X/9gANS4Hdxgh5LzHj2ghdEoHofgb89cXrt&#10;gVg2VXujgRovaHx8gPgpJ31jgOgjin5+gM4fCH+YgKxO2JP9T6NISpKEU9JBcZERWB06PY+FXKQy&#10;4Y3ZYXYru4wjZpMlQYp6a+QflIj2cW8bGYe0dudNzJD6VblHUo/tWX1AgI6vXV85fY0/YXEybIut&#10;ZcErloodak8lbIifbwMgAIdSc+UbtYZHeKdNFI34W8tGjI0sXxw/1YwpYoQ46oroZhwyEYmJaeMr&#10;eYgxbeAlkIbtcfcgW4Xddi8cO4UJej5MeIsRYdBF6op8ZKQ/MYmvZ484e4isap8xyYeJbeArZYZv&#10;cUYlr4VqdMAgqISXeE0cr4P4e6pL2oheZ85FU4gQaiE+rod7bIg4EIaobwgxooW/cbkrXITidIol&#10;z4QXd2Ig7IN9ekEdEIMQfOxLQYXvbcdExoXxb5U+QIWZcW43xIT2c14xc4Q5dXArY4OJd6Ql8ILx&#10;edohJoKMfAkdYYJOfgNKvIPQc5NETIQgdNw95IQCdiI3hoOLd3sxTIL1ePIrWoJteoImEoH3fBch&#10;W4HAfZwdpIGufu9KTIIAeS9D54KXefI9lYKvep83VoJee1gxLYHqfDIrRYGLfSAmGoEyfhYhhIEZ&#10;fvkd2oEsf7RJ+4B8fqVDl4FSfts9VYGdfuY3MYFsfvkxJIEPfzArVIDKf3wmKICWf9EhmoCegBse&#10;BYDEgFQAAP//AAD//wAA//8AAG1mdDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAA&#10;AAAAAAAAAAEAAAABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0u&#10;LzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZn&#10;aGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+g&#10;oaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ&#10;2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkK&#10;CwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4v&#10;MDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomL&#10;jpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX&#10;2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6&#10;+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhob&#10;HBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1P&#10;UFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9&#10;v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq&#10;6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+//+mOTL/okZK/aBNYPGkTHLmp0yE&#10;2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+m&#10;OTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I&#10;1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9&#10;p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQ&#10;ls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/&#10;okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1qua&#10;i92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HA&#10;uqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+m&#10;WabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK&#10;/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92l&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWH&#10;xrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabH&#10;pWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBN&#10;YPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxraj&#10;h8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSx&#10;xKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGk&#10;THLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uz&#10;oIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdv&#10;tsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLm&#10;p0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5v+mOTL/okVK/aFMYPKlS3HmqUqD2qpNlc+pVqXIqGGwxaprtcKsdbq+q32/uqqDxbaoh8qypofQ&#10;q6KH1qSeidyamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Ga&#10;mo/hmpqP4Zqaj+Gamo/hmpqP4f+mODL/o0VK/aJLYPKmSXHmqkiC261Kk9CsUqPJrF2vxq9ns8Ox&#10;cbi/s3m9uK+BxLKqh8uspobQpaOG1Z2fhtqTnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L&#10;3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3v+nODL/o0VK/aJKX/KnSHDnrEaB&#10;3K9HktKwTqHKsVetyLZisMW6bLW6s3i+sq6Bxa2qh8unp4XPoKSE05ihhdePn4jaj5+I2o+fiNqP&#10;n4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2v+n&#10;ODL/o0RL/qNJX/OpRm/orkSA3bNDkNO2SJ/Mt1GqysBcrL24bLezsnjAra6BxqmqhsqiqITOm6WE&#10;0ZSjhNSMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfX&#10;jKGH14yhh9eMoYfXjKGH1/+nNzL/o0RL/qVHXvOqRG7psUF/37g+jta9QpvPw0qkwr5cr7a3bLmu&#10;sXjBqa6BxqWrhcmeqYTMmKeDz5GlhNKKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1Iqj&#10;htSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1P+oNzL/pERL/qZGXvStQm3qtD594b07&#10;i9rGPJbKxkikubxcsq+2bbupsXnBpa6CxaGshMibqoPLlamDzY+nhM+JpobRiaaG0YmmhtGJpobR&#10;iaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0f+oNzL/&#10;pENL/6hDXfWvP2zsuDp65MM3h93TNZDBxEmnsbpetam1bryksXrAoq+CxJ2thMeYrITJkqqEy42p&#10;hc2IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiG&#10;zoiohs6IqIbOiKiGzv+pNjL/pUJL/6pBXPayO2ruvTZ36MszgNDSM5O4w0uoqrlgtqS1cLyhsnvA&#10;nrCDw5quhMWVrYTHkKyEyYurhcqHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyH&#10;qobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzP+pNTL/pUJL/6w9Wvi3N2fxxDFx39cse8XQ&#10;NZWwwk6ppLhjt5+1cryds3y/m7GDwZevhMOSroTFjq2FxoqshsiHrIfJh6yHyYesh8mHrIfJh6yH&#10;yYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyf+qNDL/pkBL&#10;/7A5WPm9MWLnzi1p0OAkf7nPN5enwlKpnrpmtZq1c7uYs32+l7KDwJSxhcGQsIXDja+FxImuhsWG&#10;rofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoau&#10;h8aGrofGhq6Hxv+rMzL/qjtJ/7YyU/DHKlrY3iFmwt8kgq3OPJifw1anmbxospa3dbiUtH29k7OD&#10;vpGyhb+OsobAi7GGwYiwh8KGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjD&#10;hrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw/+tMTL/sDNF+MApTN/WI03H6CBqs94mhKHPQZaX&#10;xlmkk8BqrJC8dbKPuX22j7eDuIy2hLqKtYW8iLSGvYazh76Es4i/hLOIv4SziL+Es4i/hLOIv4Sz&#10;iL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv/+vLzL/uSk/6M4e&#10;P8zmG1K37iFtpd4sg5fSRZKQy1udjMVrpYvCdaqKv3yth75/sIS8gLGDvIKygbuDs3+6hLR+uoa1&#10;frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+&#10;uoa1frqGtf+yKjLxxhwz0eIUOrzzG1ao7iZtmOE1f47YSoyI0F2Vhsxrm4TJdKCBx3ijfsV7pXzE&#10;faZ7xH6necOAqHjCgql3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KD&#10;qnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqvq+HCjW3Q4jwPAUP6z9Hlec8C1qj+U+eYbeToOB2F+L&#10;f9RrkHrRcJR3z3SXdc53mHPNeZpyzXubccx9m3DLf5xvy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1v&#10;y4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAndnSCxjE7Q4psP0WQZ//&#10;JFWR9DVlh+tGcH/lVHl74WF/dt1ohHLbbodv2XGJbdh0i2vYd4xq1nmNadZ6jmjVfI5n1X6PZ9V+&#10;j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6P&#10;Z9V+j/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6&#10;kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1w&#10;sMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXv&#10;o1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzF&#10;uIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWc&#10;e7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F1&#10;5KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+j&#10;OSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyP&#10;ybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XC&#10;nIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRT&#10;htqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/&#10;n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaI&#10;ksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5&#10;v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqi&#10;W5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA&#10;/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyz&#10;hJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i0/+jOSr/n0ZA/55PVPqhTmTvpE915aZRhdqlWJXRomKjyZ9tr8Wfd7XCnoC5v52I&#10;vryZicO5lIvHto+Ny7OKkM+xhpbUroOg16eBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHV&#10;p4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1f+jOSr/oEZA/55OVPqiTWTwpU505ahPhNunVZTS&#10;pV+hyqNprcWidLTCoX25v6CFvrudiMO4mInItZOLzbGOjtOuiZbYp4Wd2qGFoNahhaDWoYWg1qGF&#10;oNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1v+jOSr/oEZA/59N&#10;VPujTGTwp0x05qlOg9yqU5LSqVugy6Zmq8alcLPDpXq4v6SCvbuih8O4nYfJs5iJz7CUjtWrkpfa&#10;oIqc3JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ib&#10;iZ/Ym4mf2P+jOCr/oEVA/6BMVPukS2PxqEtz5qtMg92tUJHUrFiezKpiqceqbLHEqna2wKp+vLyo&#10;hMK4pIbJs6GIz6ycjdWjlpTampGc3JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e&#10;2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2P+kOCr/oEVA/6BLU/ulSmPxqUly561Kgd6wTZDVsFWc&#10;zrBep8mwaK/GsnOzw7J8uL2wgMG2rILJrqeFz6WhitWcnJHalZmc3JGUntmRlJ7ZkZSe2ZGUntmR&#10;lJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2f+kOCr/oEVA/6FKU/um&#10;SGLyq0hx6K9IgN+zSo7WtVGa0LZapMy4ZavKvXGuwbl7treygMCurITIpqiFzp2kh9SUoI7Yjp+Z&#10;24ybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57Z&#10;jJue2f+kOCr/oUVA/6JJU/ynR2HyrUZw6bJGf+C3R4zZu06X079Xn9DFY6TFwHCturh5t7CygMCp&#10;rYXHoKiEzZelhdKOoYnXh6CS2YehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2Ieh&#10;nNiHoZzYh6Gc2IehnNiHoZzYh6Gc2P+kNyr/oURA/6NIUvypRWHzrkRv6rVDfeK8RIncwkqT2MpU&#10;mcrGYqS8vW6wsrZ4uaqxgMGkrYXHm6mEzJOmhNCKo4fUg6KO1oKiltaCopbWgqKW1oKiltaCopbW&#10;gqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1v+lNyr/oURB/6RGUv2qRGD0&#10;sUJu67hBe+TBQobfzEaN089Sl8HEYaezu22zq7V4u6WxgMGfroTGmKuEypCohM6IpobRgqSM04Ck&#10;ktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS&#10;0/+lNyr/oURB/6VFUf6sQl/1tD9s7bw+eOfHQIHg1kaHyc1RmrjCYKqsum21pbV4vKCxgMGbroTF&#10;layEyI6qhMuHqIbOgqeLz3+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/&#10;po/Qf6aP0H+mj9B/po/Qf6aP0P+lNir/okNB/6dDUP+uP133tzxp8MI7c+bQP3nT2T+KvstRna/A&#10;YayluW62oLV5vJyygcCYr4TDkq6ExoyshciHqofKgqmKzH+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mO&#10;zX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzf+mNir/okJB/6lAT/+yO1v5vThl&#10;7Ms4bdzcNXjH1j6Os8lSoKfAY62fuXC2mrV6vJiygb+UsYXCj6+FxIuuhsWGrYfHgqyKyH+rjcl/&#10;q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyf+n&#10;NSr/o0JB/6w8Tf+3NlfyxTNf4dY2Y83jMXy60z+RqchUoZ/AZa2ZunK1lrZ7upSzgr6SsoXAjbGG&#10;wYmwh8OGr4jEgq6KxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozF&#10;gK6MxYCujMWArozFgK6Mxf+oNCr/pj4//7E3Svm+MFLnzy9V0eIsaMDhMH+t0kKToMhXoZjBZ6uU&#10;vHOykrh8t5C2grqOtIW8i7OGvoiyh8CFsYnBg7GKwYGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGw&#10;jMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwv+pMir/qzg9/7gvRe7IKUjW3yVSw+wp&#10;bLHfMYKh0kWSl8pan5HDaaeOv3Stjbx8sYu6gbSIuYO2hbiEuIO3hrmBtoe6f7WJu361i7x+tYu8&#10;frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvP+rMCr/&#10;sS849sImPNzaHzvG6yNXs+wqb6PfNYKW1EqQj81dmovIa6GJxHWmhsJ7qoPAfqyBv4Cuf76CsH29&#10;g7F7vIWyeruHs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuI&#10;s3m7iLN5u4izebuIs/+tLir+uyUw49IaLcnoG0G29yNapewub5bhPH+M2E+Lh9Jfk4TNbJmBynSe&#10;fsh4oXvHe6N5xn2keMV/pXbEgaZ1w4OndMOEqHPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlz&#10;woapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqf+0JCXsyhYjzeUTLLn2G0an+iZbmO41bIzl&#10;RHqE3lODgNliinzVbI940nGTddB1lXPPeJdxznqYcM18mW/NfppuzICbbcyCnGzLhJxsy4ScbMuE&#10;nGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnPXBFRnR3wwY&#10;vPMTMar/Hkea/CxZjvI8Z4TqS3J95Vh6eeBjgHTeaoRw22+HbdpziWvZdopq2HiLadd6jGjWfI1n&#10;1n6OZtWAjmXVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XV&#10;gY9l1YGPZdWBj9LSCgm/6A0drf8VM53/I0WQ/zNUhfdDX37xUWh37FxvcOlidGvnZ3do5W15ZuRw&#10;e2Xjc31j4nZ9YuF4fmLheX9h4Xt/YOB9gF/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+B&#10;X+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gf+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfa&#10;nGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pR&#10;Sv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvD&#10;u36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKP&#10;j7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV&#10;0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+d&#10;Uln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36g&#10;xLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rA&#10;i5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plw&#10;ocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3&#10;n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8&#10;psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8&#10;voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyW&#10;e6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nUY2/5pQSv+eUVn3oFJo&#10;7aFWeOShWobbnmSU0ptuoMyYeKrGlYGyxJWJtsGRjrq/jJC9vYiTwLyEl8O6gZvFuX6gx7h8p8iy&#10;e6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyP+g&#10;OCL/nUY3/5tPSv+fT1n4olBo7qNTd+WkV4XcomCT055qn82bdKnHmH2xxJeGtsGUjLq/j46+vIqS&#10;wrqGlcW4gprIt3+gy7R8p8ysfKnKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanK&#10;qn2pyqp9qcqqfanKqn2pyv+gOCL/nUU3/5xOSv+gTlj4o09n76VRduWmVYTdpV2R1KJmnc2fcKjI&#10;nHqwxJqCtsGYirq+koy/u42PxLiIk8i2g5nMtIChz6x9pc+mfqfMpH+oy6R/qMukf6jLpH+oy6R/&#10;qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy/+hOCL/nUU3/51NSf+hTFj5pU1m76dP&#10;deapU4PeqFqQ1aZinM+jbKbJoHauxZ5/tcGch7q+l4rAupCNxraLksu0iJrOsoak0aaApNGggafN&#10;n4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzP+hOCL/&#10;nkU3/55MSf+iS1f5pkxm8KlOdOerUYLfq1eO16pfmtCoaaTLpXOsxqN8s8KghLm+nIjAuZaMxrWR&#10;ksuvjZjPqoqh0qCEo9ObhKbOmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSn&#10;zZqEp82ahKfNmoSnzf+hOCL/nkU3/55LSf+jSlf6p0tl8KtMc+itT4Dgr1SN2a5cmNKtZqHNq3Cp&#10;yKp5sMOngbe+oYTAtZuJxq6Vj8yokZXPoo6e0pqJotOWh6XPlYemzpWHps6Vh6bOlYemzpWHps6V&#10;h6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzv+hNyL/nkQ3/59KSf+kSVb6qElk8axLcumw&#10;TX/hs1GL2rNaldSzY57Ps26ly7N4q8OsfLe4pYG/r56GxqiZjMuhlZLQm5Kb05WOotSRjKXQkYum&#10;zpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzv+hNyL/nkQ3&#10;/6BJSP+lSFb7qkhk8q5JceqyTH3itk+J3LhXkta6YZrTvW2gybh1q76werazqX+/qqKExqKdisub&#10;mpDPlZeZ0pCVotSNkKXQjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQ&#10;ps+MkKbPjJCmz/+hNyL/nkQ3/6BJSP+mR1X7q0dj87BIcOu1Snzkuk6G3r9Vj9rDYJXSxG2cxbtz&#10;qrmzeLaurX2/paeCxZ2iiMuWn47Pj5yW0oucotOIlaTQiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXP&#10;iZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz/+iNyL/n0Q3/6FISP+nRlX8rEVi9LJGbuy4SHrm&#10;v0yD4cdTitzNYo7OyGybwL9xqrS3d7WpsXy+n6yBxZenhsqQpIzOiqKV0YaiodKEm6XQhZqlz4Wa&#10;pc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz/+iNiL/n0M3/6JG&#10;R/+oRFT9rkNh9bVEbO68RnfpxEt/489UhNnUZYjIy2uausJwqa66d7SjtHy9mq+Bw5KshciLqYrM&#10;hKeSz4CmnNCAo6XPgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6A&#10;oabOgKGmzv+iNiL/n0M3/6NFR/+qQlP+sUFf9rhBavHBRHPqzEt54NpWfM/VXo3AzGmbs8NyqKe7&#10;ebOetX+7l7GDwo6thcaHq4jKgamNzXyols57qKLNe6mmzXupps17qabNe6mmzXupps17qabNe6mm&#10;zXupps17qabNe6mmzXupps17qabNe6mmzf+jNiL/n0M3/6VDRv+sQFL/tD5d+b0/Zu7IQ23j1k1v&#10;1d1OgcTTWZG1yWafqcFxq6C7ebOZtoC6lLKFwIyvhsSGrYjHgKuMyXyqksp6q5zKeaufynmrn8p5&#10;q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufyv+jNSL/oEI3/6ZBRf+v&#10;PVD+uDtZ88Q8YebRQ2TZ30NzyNxKhbfQV5Wqx2WioMBwrJm6ebSUtoC6kbOFvouxhsGFsIjDga6L&#10;xX2tkMZ6rZfGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrG&#10;eq2axv+kNCL/oUE3/6k9Q/+zOU35vjdV6sw6WdvdO2LL5T93u9lIiavOV5igxmWkmMBxrJO7erOQ&#10;uIG4jLWEu4izhr6FsonAgbGLwX6wj8J7sJTDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qw&#10;lsN6sJbDerCWw3qwlsN6sJbDerCWw/+kNCL/oz42/605Qf+4NEjwxjNN39k2UM3lNme+5Dt7rddI&#10;jKDNWJmXxmekksFyq469e7CMuoG0iLiDt4S3hbmCtYi7f7SKvXyzjb56s5G/erOTv3qzk796s5O/&#10;erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv/+mMiL/pjo0/7IzPffALkLk&#10;0i9Bz+QuVb/vM2uv4Tt+oNZKjZbOW5mQyGmhjMNzqInAe6yGvn+vgryBsoC7hLN9uoa1e7mItnm4&#10;i7d3t4+4d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQ&#10;uf+nMSL/rDMx/7krNurMJjbS4SZBwe8sWrDtM26h4T1/lddNjI3QXpaJy2udhsd0ooPEeqZ/w32p&#10;fMGAq3rAgqx5v4Std76Gr3W+ibBzvYyxc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFz&#10;vY2xc72NsXO9jbFzvY2xc72Nsf+pLiH/syor8sUiLNbeHC3D7SNHsvkrXaLsNm+V4kJ9i9pSiIXU&#10;YJCC0GyWfsxzm3vKd554yXugdsh+onTHgKNzxoKkccWEpXDEh6ZuxIqnbsOLp27Di6duw4unbsOL&#10;p27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp/+sKiD6vR8i3NkSG8XrGjO0+iNK&#10;o/kuXpXuPG2K5Ul5g99Wgn7aZIl61myOdtNxkXPSdZRx0HmVb897l23OfphszoCZa82CmmrNhJtp&#10;zIecaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInP+2&#10;Hhjk0A4TyOkRILX5Gzel/yZLl/o0XIvxQmiC6k9yfOVbenfhZH9y3mqDbtxwhmzbdIhq2XeJaNl5&#10;i2fYfItm136MZdaAjWTWgo5j1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWP&#10;YtWFj2LVhY9i1YWPYtWFj+nHDQzK2gsPt/cSJKf/HTmY/ytJjP46V4P2SWF88FVpdexeb27pY3Rq&#10;52l3Z+VueWXkcntj43V8YuJ3fWHieX5g4Xt/X+F9f1/gf4Be4IKBXd+DgV3fg4Fd34OBXd+DgV3f&#10;g4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgcvQCQO64gsTqP8UJpr/ITeN/zFFhP9A&#10;UHz8Tlh0+FdfbfRdZGfyYmdj8GhqYe5sbF/tcG1d7XJvXOx1b1vsd3Ba63lxWut6cVnqfHJY6n9y&#10;WOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c/+cOBr/&#10;mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KB&#10;m7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISk&#10;y46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOyb&#10;X3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iy&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt&#10;/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nB&#10;f566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46M&#10;q8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rk&#10;mWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dR&#10;Qf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566&#10;wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iK&#10;kLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvf+dOBr/mkUu/5dQQf+bUU//nVRd9Z5Ya+ydXXnkm2SG&#10;3JhuktWVeJzQkoGky4+Jq8eNj7HFiZO1w4WXuMKCmrrBf567wH2ivb97p76/ea2+u3ixvrZ5sr62&#10;ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvv+dOBr/mkUu/5hPQP+d&#10;UE7/n1Jc9qBVau2gWnjln2CF3ZxqkdaYc5vQlX2ky5KFq8ePjbHEjJG2woeVucGDmbu/f52+vn2i&#10;v716qMC8ea/BtHmwwbB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDA&#10;sHqwwP+dNxr/m0Uu/5lOQP+eTk7/oVBb96JTae6jV3fmol2D3p9mj9ecb5rRmHmjy5WCq8eSibHE&#10;jo+2womTur+EmL29gJ3AvH2jwrt7qsS0eq3ErXuuw6p7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7&#10;r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwf+eNxr/m0Qu/5pNQP+fTU3/ok5b96RRaO+lVXXnpVqC36Ni&#10;jdiga5jSnHWhzJl+qciVhrDEko22wYyRu76Glr+8gZzDun6kxbd8q8ete6vGp3ytxKR9rsOkfa7D&#10;pH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw/+eNxr/m0Qu/5tMQP+gTE3/&#10;pE1a+KZPZ/CoU3ToqFeA4KdejNqkaJbToXGfzp16p8mZg6/FlYq1wY+Pu72JlcG6hZ3EtoKkx7CA&#10;qsinfarIon6sxZ9/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+u&#10;w/+eNxr/m0Qu/5xLP/+hSkz/pUtZ+ahOZvGqUXPpq1V/4qtbitupZZTVpm6dz6N3pcqfgKzFmYa0&#10;v5OMvLiNk8GyiZnFroahyKqEqcmhgKnKnIGsxpuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSb&#10;ga3Em4GtxJuBrcSbga3Em4GtxP+eNhr/nEQu/5xKP/+iSUz/pkpZ+alMZfGsT3HqrlR9469ZiN2u&#10;YpHWrWua0ap1osulfavBnYO0uZaJvLKRkMGsjJbGp4mdyKOHpsqbg6jLmIOrx5aErcWWhK3FloSt&#10;xZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloStxf+eNhr/nEMu/51JP/+jSEv/p0lY&#10;+qtLZPKuTnDrsVJ75LNXhd+0YI7Zs2qW0bF1nsaoe6u8oIG0s5qHvKyUjcKmkJTGoI2byZyLpMuW&#10;h6jLk4eryJKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxf+f&#10;Nhr/nEMu/55IP/+jR0v/qEhX+61JY/OwTG/stFB55rhWg+G7Xovau2qSzbRznsGreaq3pH+0rp2E&#10;vKaYisGglJHGmpGYyZaPocuRjKjMj4qqyI6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzG&#10;joqsxo6KrMaOiqzGjoqsxv+fNhr/nEMu/55HPv+kRkr/qkZW/K5IYvSzS23uuE936L1Vf+HBXobW&#10;wGyOyLdxnb2ud6qyp320qaGCu6GciMGamI/GlJaWyZCUn8uMkqjMio+qyYqOrMaKjqzGio6sxoqO&#10;rMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxv+fNhr/nEMu/59GPv+lRUr/q0VV/LBG&#10;Yfa2SWvwvE5058JVe9/IYYDRw2qNxLpwnbiydamtq3uzo6WAu5uhhsGUnY3FjpuUyIqZncqGmajL&#10;hpSqyYaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxv+fNRr/&#10;nUIu/6BFPf+nREn/rUNU/rNEX/e6R2jvwU1w5clWddzOZHrMxmmNvr5unLK2dKinsHmynqt+upWm&#10;hMCOo4vEiKGSx4SfmsmAn6fKgZqqyIKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpir&#10;xoKYq8aCmKvGgpirxv+gNRr/nUIu/6FEPf+oQkj/r0FT/7ZCXfe+RmXsx01r49JYbdbTYXrHymeM&#10;ucJtm6y8cqehtnexmLF9uY+tgr6IqonDgqiQxn2nmch6p6XJe6KryH2erMZ9nqzGfZ6sxn2erMZ9&#10;nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxv+gNRr/nUIu/6JCPP+qQEf/sj5R/bpAWfPD&#10;RGDoz05j39xZZ8/YYHnAz2aKsshrmqbCcKabvHavkbh7t4m1gbyCsofAfbCOw3iulsV2raHGdays&#10;xnemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxf+gNBr/nkEu&#10;/6RAO/+sPUX/tTtO978+VezLRFnh2k9a1N9RbMbaWn2402KLq85pmJ/GcaSVwHetjrt+tIe3g7mB&#10;tIe9fLKMv3mxk8F2sJvCdLCmwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKw&#10;rcJysK3CcrCtwv+hMxr/nkEv/6c9Ov+wOkP9ujhK8MY7T+PVRU7V4UZfyOJLcbrdUoGs1VuPn8xm&#10;m5bGcKSPwHirirx/sYS5g7WAt4e4fLaLu3m0kLx3tJe9drShvXSzpb50s6W+dLOlvnSzpb50s6W+&#10;dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvv+iMxr/oD4u/6o5N/+0NT/2wDVE5885RdffPFDJ&#10;50Fku+VGdqzcToWf01qSlcxnnI7GcaSKwnmqhb9+roC8grJ9uoa0ermKtne4jrh1t5O5c7eauXO3&#10;oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguf+jMhr/ozos/640&#10;NP66MTrtyjA72t0yP8rnOFW87D1preVEeZ/bToeU01ySjcxom4jIcqGExHmmgMJ9qnzAga15voWv&#10;d72IsHS8i7Jyu5CzcLuVtG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRv&#10;upq0b7qatP+kMBr/pzUq/7QvMPTDKjHe2CstzOYuRb3yNVqt7jtsn+REe5PbUYeL1F6Qhs9qmILL&#10;c51+yHihesZ8pHfEgKZ1w4Ooc8KGqXHBiatvwI2sbcCSrWy/la1sv5WtbL+VrWy/la1sv5WtbL+V&#10;rWy/la1sv5WtbL+VrWy/la1sv5WtbL+Vrf+lLxr/rS0l/LwnKOXQISTO5CQzvvEsSq74M12g7T1t&#10;k+RHeordVIWD12GMf9JsknvPcpd3zXeadMt7nHLKfp5wyYGgbsiEoW3Hh6JrxoqjacaOpGjFkaVo&#10;xZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpf+nLBr/tSUf7MkaHNDi&#10;GSG/8CI4r/0rTaD4NV6T7kFsieZNd4HgWIB93GSGeNhri3PVcY5w03WRbtJ5k2zRfJRq0H+Wac+C&#10;l2jPhZhmzoiZZc2MmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6a&#10;ZM2Omv+uJBb1wRcU1N8OEMDvGCaw/SM8of8tTpT5Ol2J8UdogetScXrmXXh04mR9cN9rgW3dcIRq&#10;3HSGaNt4iGbae4ll2X2KZNiAi2LYg4xh1oWNYNaJjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/V&#10;i45f1YuOX9WLjl/Vi45f1YuOX9WLjv65Fg3U0gsGwu4OFrH8GSqi/yU9lP8yTIn8QFmB9k1ievBY&#10;aXPsX29s6WRzaOdqdmblb3lk5HN6YuN2fGHjeX1g4nt+X+F+fl7hgH9d4IOAXOCFgVvfiIFb34iB&#10;W9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgdTICQPE1woHsvsQGaP/HCuV&#10;/yg7iv84SIH/RVJ6/FJacvdZYGv0XmRm8mRoYvBpamDubWxe7XFtXO10blvsdm9a7HlwWet7cVjr&#10;fXFY6n9yV+qCc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumE&#10;c8TNCAG03QgLpP8SGpf/HyqL/y42gf89QXn/Sklx/1JQaf9YVWP9XVhf+2NbXPlnXVr4a19Y925g&#10;V/dxYVb2dGFV9nZiVPV3Y1P1eWNT9HxkUvR+ZFH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR&#10;9IBlUfSAZVH0gGVR9IBlUfSAZf+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+P&#10;fI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT&#10;/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDH&#10;dK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+W&#10;MxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2a&#10;qct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7a&#10;jIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/Zlb&#10;YPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6x&#10;x3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/&#10;lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7&#10;nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7&#10;ssF1u7LBdbuywXW7sv+WMxT/lUMl/5NRN/+XU0X/mVZS/ZlbYPWYYG3tlmd55ZNxhN+Qe47ajYSW&#10;1YiKnNGEkKLPgJWmzH2Zqct7nazJeaGuyHelr8h2qrHHdK6yx3O0ssR0urK/dbqyv3W6sr91urK/&#10;dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sv+WMxT/lkMl/5VQN/+ZUUT/m1RS/pxYX/Wb&#10;XWztmWR45pZsg9+Tdo3aj4CW1IyIndGHjqPNg5Ooy4CYq8l9nK7IeqGxxnilssZ3qrTFdbC1xXS4&#10;tb13uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tf+XMxT/lkMl&#10;/5ZON/+aT0T/nVJR/p5VXvaeWmrunGB255pnguCWcozaknuV1I6EndCKi6PNhpGpyoKWrch+m7DG&#10;e6CzxXmmtcR3rLbDdrO3vne3t7d4triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5&#10;triyeba4snm2uP+YMxT/l0Ml/5dNN/+bTUP/n1BQ/6BTXfegWGnvn1116J1kgOGabovblneU1ZGA&#10;nNCOiaPMiY+pyYSVrseAmrLFfaC1w3qnt8J4rrnAd7W5uHi1ubF5tbmserW5rHq1uax6tbmserW5&#10;rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uf+YMxT/mEMl/5hMNv+cTEP/oE5P/6JRXPijVWjw&#10;olt06aFhf+KeaoncmnOT1pV8m9GRhaPMjIypyYeTr8aCmbPDfqC3wnqoucF4sbu5eLO8sXmzu6t6&#10;tLune7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uv+ZMxT/mEMl/5lL&#10;Nv+eS0L/oUxO/6RPW/mlU2bxpVhy6qRefeOiZofdnnCR15l4mdKVgaHNj4mpyYqRr8WDmLTCf5+4&#10;vXynu7p6sL2yerK+q3uyvaZ8s7yjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqj&#10;fbS6o320uv+ZMxT/mEMm/5lKNv+fSkL/o0tO/6ZOWfqoUWXyqFZw66hce+WnYoXfo2yO2Z91l9Oa&#10;fp/Nk4aoxY2Nr7+HlLW5g5y5tX+jvLF9rL6sfLG/pXyxv6F+s72efrS7nn60u55+tLuefrS7nn60&#10;u55+tLuefrS7nn60u55+tLuefrS7nn60u/+ZMxT/mUMm/5pJNf+gSEH/pElN/6dMWPqqUGTzq1Ru&#10;7axaeeasYILgqmmL2qZzlM+ffJ3Gl4OovpCKsLiLkbayhpi6rYOgvamBqL+lgLDAn3+wwJyAsr2a&#10;gbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu/+aMxT/mUMm/5tINf+h&#10;R0H/pUhM/6lKV/usTmL1r1Js7rBYduixXn/fsGiI1ax0kMqjep3Am4GouJSHsLGPjraripW7poed&#10;vqKFpcCfhK/BmYGvwZeCsr6Vg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8&#10;lYOzvP+aMxT/mUMm/5xHNf+iRkD/p0dL/6tJVv2vTGD2slFq7rRXc+W3XnzdtmqDz69ykMWmeJ27&#10;nn6nspiFsKuTi7aljpO7n4uavpuJosGYiKzCk4WvwpKGsb+RhrO8kYazvJGGs7yRhrO8kYazvJGG&#10;s7yRhrO8kYazvJGGs7yRhrO8kYazvP+aMxT/mUIm/5xGNP+jRUD/qEVK/61HVf6xSl/1tVBo67lW&#10;cOO9XnfZu2qAy7JwkMCpdp22onynrZyCr6WXibaek5C7mY+YvpSNoMGRjKnCjYquwo2Jsb+NibK9&#10;jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvf+bMxT/mkIm/51FNP+kRD//&#10;qkRJ/69FU/y0SV3yuU9l6b5WbOHDYHLTvmmAxrVuj7utdJywpnqnp6CAr5+bhrWYl467k5WVvo6S&#10;ncGKkqfCiJCuwoiOsMCIjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2y&#10;vf+bMxT/mkIm/55EM/+lQj7/q0JI/7FEUvq3SFrwvU5h5sRWZ97JYm3OwWd/wbltjraxcpurqnim&#10;oqV+rpmghLWSnYu6jJqTvoeYm8CEl6TCgpavwoOTsMCEkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6E&#10;kbK+hJGyvoSRsr6EkbK+hJGyvv+bMxT/mkEm/59CM/+mQD3/rUBH/7RCT/e7R1ftw01d5MxYYNnN&#10;YGzJxWZ+vL1rjbC1cZqlr3alnKp8rZOmgrSMoom5hqCQvYGemb99nqLBe56vwX2ZsMB/lrK+f5ay&#10;vn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvv+cMxT/mkEm/6BBMv+oPzz/sD5F&#10;/7dBTfTARVPqyU5W4tVaV9LRXmvEyWR9tsFqjKq7b5mftXSklrB6rI2sgLKGqYe3f6eOu3qmlr53&#10;paC/dKatv3ehsb96nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvv+d&#10;MxT/m0Em/6I/Mf+qPDr/szxC+7s+SfDGRE3m0k9N3NxXVszVXWq+zWN7sMdoi6TBbZeZvHOij7h4&#10;qoa0frB/soW1ebCMuHSvlbtxrp+8bq+rvXGqs7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8&#10;dKWzvHSls7x0pbO8dKWzvP+dMxT/m0Am/6Q8MP+tOTj/tjk/9cE8Q+nORETe3U1H0uBTWMXbXGi3&#10;02F6qc1miZzIa5WRxHGfiMB2p3+9fa14u4Sxc7qLtG+4lLdst524areouWm2trhtr7W5ba+1uW2v&#10;tbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uf+eMhT/nT4l/6c5Lv+xNjX7vDY67ck6&#10;PODaRDrS4kdMx+JNXrneVG6s2Vt8n9RiiJTQaJOKzG+bgsd3onzDfqh2wISscr6Kr2+8kbFtvJiy&#10;a7uhs2q7rbJnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tP+fMhT/&#10;oDok/6o0LP+1MjHzwzIz49Q4MNPhPD/G6EJSueVIY6ziTXKf31R/k9ldionSZ5ODzXCafcl3n3jG&#10;faR0xIOncMKIqW7BjqtswJSsar+brWm/pa1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+u&#10;rWi/rq1ov66taL+urf+gMBT/ozYi/68wKPu8LSvozSwo1eAwMMfpOES57D5XrOlFZ57nS3WS4FOA&#10;idleiYLUaJF80HGWeMx3m3TKfZ5wyIKhbseHo2vFi6VpxJCmaMSWp2bDnqhlw6WoZcOlqGXDpahl&#10;w6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqP+hLxT/qC8f/7UqIvDGJCHY3SMgyOktNbry&#10;NUms8TxanvBDaZLoTHWI4VV/gdthh3vXao1203GRctF3lW/PfJdszYCaasyFm2jLiZ1myo2eZcmS&#10;n2PJmKBiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieof+jLRT/rika&#10;+L8gGt7WGBPJ6CIluvQrOqz4NE2e9zxckvFGaYjpUHN/41l7et9kgnTca4Zw2XGKbdZ2jWrVe49o&#10;03+RZtKDkmTRh5Rj0YqVYdCPlmDPlJdez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7P&#10;mZhez5mYXs+ZmP+nKBL/tx8S5s4RDcvmFRa79CEqrP4rPp7/NE6S+j9ciPJKZn/sVW956F51cuRk&#10;e27ha35q33CBaN51hGXceYVj232HYtqBiGDahIlf2YeKXdiLi1zXkIxb1pSNW9aUjVvWlI1b1pSN&#10;W9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjf+wHgvtxg4IzdsLCLvzFRqs/yEunv8sP5L/N02H&#10;/URYf/ZPYXjxWWhx7V9tautkcWfoanRk5293YuV0eWDkeHpf43t7XeN+fFzigX1b4YR+WuGIf1ng&#10;jIBY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgfO9DQTMzwkBveUM&#10;DKz/Fx6e/yQvkv8vPYf/PUl//0lSePxUWnD4Wl9p9F9kZPJlZ2Hwamle725rXO5ybVvtdm5a7Hlv&#10;WOx8cFfrfnBW64FxVeqEclTqiHNT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT&#10;6Yt0U+mLdMzGCAC91AgDrfUOD5//Gh+T/yctiP80OX7/QkN3/01Kbv9TUGf/WVVi/F5YXvtkW1v5&#10;aF1Z+GxeV/dwYFb3c2FV9nZiVPV4YlP1e2NS9H1kUfSAZFDzg2VP84ZmT/OGZk/zhmZP84ZmT/OG&#10;Zk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZr3LBgCu2wYEn/8QEJP/HR2I/yoofv84Mnb/RDpt/0tB&#10;Zf9RRl//V0lb/11MWP9iTlX/ZlBT/2pRUv9tUlD/cFNP/3JUTv91VE3/d1VN/3lVTP57Vkv+fldK&#10;/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV/+NLQ7/jD4d/4pMLv+S&#10;Uzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+p&#10;n9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai&#10;yG7Gov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLa&#10;eZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7Goshu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr741y&#10;dumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPNbMWj&#10;yG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+SUzv/&#10;lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9Ju&#10;rqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7G&#10;ov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW&#10;2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLI&#10;bsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jT4d/4xMLv+UUzv/lVZH/5ZbVP2VYWD2kmhr749wdemL&#10;en/kh4OH34KKjdx+kJLZepaX1nebmtV0oJ3TcqWf0nCpodFurqLQbbSj0Gy6pNBswqTKbsSkxG/E&#10;pMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpP+OLQ7/jj4d/45LLv+VUTr/mFRH&#10;/5hYU/6YXl/2lWRq75JsdemOdn7kioCH34WHjtuAjpTYfJSY1XmanNN2n5/Rc6Si0HGqpM9vr6XO&#10;bramzm29p8puwqfDcMKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp/+P&#10;LQ7/jj4e/5BKLf+XTzr/mVFG/5tWUv6aW173mGFp8JVodOqRcX7kjnyG34mEjtuDi5TXf5Ka1HuY&#10;ntJ3nqHQdKSkznKqps1wsajNb7mpy2/BqcNxwam8csCqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cq&#10;t3PAqrdzwKq3c8Cqt3PAqv+PLQ7/jz4e/5JKLf+YTTn/m09F/51TUf+dWFz4m15o8ZllcuqVbXzk&#10;kXeG34yBjtuHiZXWgZCa032Wn9B5naPOdaOmzXKrqcxws6rLb72rxXK/q71zv6y2dL6ssXW+rbF1&#10;vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rf+QLQ7/kD4e/5NJLf+ZTDn/nU5E/59R&#10;UP+fVlv5nlxm8pxiceuYaXvllHOE4I99jduKhpTWhI2b0n+VoM96nKXNdqOoy3Orq8pxta3Gcb6t&#10;vnS9rrZ1va6wdr2urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rv+QLQ7/&#10;kD4e/5VJLP+bSjj/nkxD/6FPT/+iVFr6oVll86Bfb+ydZnnmmG+D4JN5jNuOgpPWh4qb0oGSoc98&#10;mqbKeKKqx3WrrcNztK+/c7ywt3W8sLB3u7CqeLuwp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8&#10;sKd5vLCnebywp3m8sP+RLQ7/kT4e/5ZILP+cSDf/oEpC/6NNTf+kUlj7pVdj9KRdbe6hY3fonmuA&#10;4ph1idySfpLTjIeazIaPocaAl6fBfJ6svXmmr7l2r7G3drqyr3e6sqp5urKlerqyonu7saJ7u7Gi&#10;e7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7sf+RLQ7/kT4e/5hHLP+dRzf/oUhB/6VLTP+n&#10;UFb8qFVh9ahba+2nYXTlpGl+3p9zh9SYfZDLkYSaxIqMor6Ek6i4gJqttHyisLB6q7OtebW0qHq5&#10;tKR7ubSgfbmznX26s519urOdfbqznX26s519urOdfbqznX26s519urOdfbqznX26s/+SLQ7/kj4e&#10;/5hGK/+eRjb/o0dB/6dJS/+qTlX6q1Ne8qxZaOmsYHHiqWh62aVzg82ceo/FlYGavY6IoreIkKmx&#10;hJeurICfsah+p7SlfbG1oX24tp1+uLWaf7m0mYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mA&#10;urOZgLqzmYC6s/+SLQ7/kj4e/5lFK/+fRDX/pEVA/6lISf+sTFP4rlJc77BYZeaxX23esGl20qlx&#10;gsigeI+/mH6at5KForCMjKmqiJSupIWcsqCCpLWdga62moC3t5eBt7aVgrm0lIK5s5SCubOUgrmz&#10;lIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s/+TLQ7/kj0e/5pEKv+gQzX/pkQ+/6tGSP+uS1H1&#10;slBZ7LVXYeS3XmnatGlzzaxvgsKkdo+5nHyZsZaDoqqRiqmjjJGunomZspmHobWWhau3k4W2t5GE&#10;t7eQhbi1kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tP+TLQ7/kz0e/5tD&#10;Kv+iQjT/qEI9/61FRvyxSk/ytU9W6bpWXeG9YGTUuGdyyK9tgb2ndI60oHqZq5qAoqSVh6mdkY6u&#10;l46WspKLn7WPiqi3jIqzuIuJt7eLiLi1i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSL&#10;iLm0i4i5tP+TLQ7/kz0e/5xBKv+jQDP/qUE8/69ERfq0SEzwuk5T579WWd7CYGDPu2Zxw7Nsgbir&#10;co6upHiYpZ5+oZ6ahKiXloyukZOUsoyRnLWIj6a3hY+xuIWOtreGjbi2h4y4tYeMuLWHjLi1h4y4&#10;tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tf+ULA7/lD0e/51AKf+kPjL/qz87/7FCQvi4R0ntvk5P&#10;5cZXU9rGXl/LvmRxvrZqgLOvcI2pqXaYoKN8oZifgqiRm4mtipmSsoWWmrWBlaS3f5Wut36Ut7eB&#10;kbe2gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tf+ULA7/lD0e/54/KP+m&#10;PTH/rT45/7RBQPS8RkXrxE1J4s5YS9PKXF7GwmNwubpof660boyjrnSXmql6n5KlgKeKoYeshJ+P&#10;sX+dl7R7nKG2eJust3ebt7Z6l7i1fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0&#10;fJW5tP+VLA7/lT0e/6A9J/+oOzD/sDw3/bg/PPHBREDoy05C3tNVSs7NW13AxmFutL9nfqi5bYqd&#10;tHKVlK94nourfqWEqIWqfaaMr3iklbJ0o5+0caOqtXCjuLVznrm0dpu5s3abubN2m7mzdpu5s3ab&#10;ubN2m7mzdpu5s3abubN2m7mzdpu5s/+WLA7/lzwe/6I6Jv+qOS7/szo0+b08OO7IQznj1VA319pS&#10;SMjSWVy6y19trcVlfKHAa4mXunCTjbZ2nISzfKJ9sIOod66KrHKtk69urJ2xa6yosmmttrJsqLux&#10;b6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sf+XLA7/mjsd/6Q3Jf+tNiv/&#10;tzcw88M6MebQQzDc30o1z99SR8HYWFqz0V5rpstjeprHaYaPwm6Qhr90mH28ep92uoGkcLiJqGu3&#10;kqtot5ytZbenrmS3tK5ls72uaK29rmitva5orb2uaK29rmitva5orb2uaK29rmitva5orb2uaK29&#10;rv+YLA7/nTkc/6c0I/+xMyj5vTIq6ss3KdzdPinQ40Y6xeJNS7jeVVqs2VxontNid5LPZ4KIy22M&#10;fslzlHbHeZpwxYGfasSJombDkqViw5ynYMOmqF/DtKhfwcKoYbrBqWG6walhusGpYbrBqWG6walh&#10;usGpYbrBqWG6walhusGpYbrBqf+ZLA7/oDUa/6oxIP+2LiPwxS0i39gzHNDjOi7E6EJAuOVJUKvh&#10;Tl+e3lVskttcd4fYY4F+1WqJdtRxj2/ReZRrzoCYZ8yIm2TKkJ1iyZifYMmhoF/Jq6BfybmfXMjD&#10;olzIw6JcyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOiXMjDov+bLA7/pDAY/68sG/i+Jxvk0SYX&#10;0eItIMTrNzO36z5FqulFVJ7nTGKS5VJuhuNYeH3gYH923GmGcNhxi2vVeI9o03+SZdGGlGLPjZZg&#10;zpSYXs6bmV3No5pcza2aW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mv+d&#10;LA7/qCsU/7ckFevKHBHT4B4TxOsrJrfxNDiq8DxJne9EV5HuS2OG7VJtfehbdXXjYnxw4GuBa91y&#10;hWjaeIhk2X6LYteEjV/Vio5e1JCQXNOVkVrTnJJZ0qSTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyT&#10;WNKsk1jSrJNY0qyTWNKsk/+hKw3/ryMP9MIXDNbdEAfF6x4Yt/YpK6n3Mzyd9jxLkfdEWIb2TWJ9&#10;8FZqdutecW7nZHZq5Gt6ZuJyfWTgd4Bh332CX96ChF3dh4Vb3IyGWtuRh1jalohX2Z2JVtmjilbZ&#10;o4pW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOKVtmjiv+oIwn9uRYH1tELA8bqEAu29x4dqf0p&#10;Lpz+ND6Q/z5Lhv5HVn34UV5281llbvBfamjtZW5k6mtyYelxdF/ndnZd5nt4W+V/eVnkhHpY44h8&#10;V+OMfVbikX5U4Zd/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf/+xFQPU&#10;xwkBxtYKA7b3Eg+o/x8gm/8rMJD/Nj2F/0BIff9LUXX9VFht+VpdZ/ZgYmPzZmVf8mtnXPBwaVrv&#10;dGtY7nhsV+18blXsgG9U7IRwU+uIcVLrjHFR6pFyUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmV&#10;c1DplXNQ6ZVzUOmVc9a+BwDFywgAt9sJBaj/FBKb/yIhkP8uLoX/OTp8/0RDdP9OSmz/VFBl/1pU&#10;YP1fWF37ZVpa+mpcV/luXlX4cl9U93ZgUvZ5YVH2fWJQ9YBjT/SEZE70h2RN84xlTPOQZkzzkGZM&#10;85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZsTCBgC20QcAqO0LBpv/FxOQ/yUfhf8xKnz/&#10;PDRz/0Y7av9MQWP/U0Ze/1lJWv9eTFb/Y05U/2hQUv9sUVD/b1JP/3JTTv92VEz/eVVL/3xVSv5/&#10;Vkn+gldI/YZYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWLbJBACo2QQB&#10;m/8OB4//GhGF/ycbe/8zJHH/PCxo/0MyYf9KN1v/UDtW/1Y9U/9cQFD/YEFO/2RDTP9oREr/a0VJ&#10;/25GSP9xRkf/dEdG/3ZIRf95SET/fElD/4BJQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/&#10;g0pC/4NKQv+DSv+CKAn/gjkW/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niL&#10;fed0koLkcZiF4m+diOFtoovga6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKS&#10;z2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSkv+CKAn/gjkW/4FIJf+KTzH/jlY9/49cSf+OY1T+&#10;impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovga6eN32msjt5osZDdZ7eR3Wa9kdxl&#10;xZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSkv+CKAn/gjkW/4FI&#10;Jf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovga6eN&#10;32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLP&#10;aNKSz2jSkv+CKAn/gjkW/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niLfed0&#10;koLkcZiF4m+diOFtoovga6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jS&#10;ks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSkv+CKAn/gzkW/4NHJf+MTjH/kFU9/5FbSP+QYVP+jWhe&#10;+IhvaPKDeHDtfoJ46XqKfuZ2kYPkc5eH4nCdiuBuoozfa6eO3WqskN1ospHcZ7iT22a/k9tmx5TZ&#10;ZtCUz2jQk8tp0JTLadCUy2nQlMtp0JTLadCUy2nQlMtp0JTLadCUy2nQlP+DKAn/gzkX/4ZGJP+O&#10;TTD/k1Q8/5RYR/+SXlP/kGVd+IxtZ/KGdXDtgX946X2HfuV5j4TidZWI4HKbjN5voY/dbKeR3Gus&#10;k9tps5TaaLqW2WfDltlmzZfQac6WyGrOl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82X&#10;xGvNl/+EKAn/hDkX/4hFJP+RTDD/lVE7/5ZWR/+VXFL/k2Jc+Y9qZvOKcnDthXt46YCEf+V7jIXi&#10;d5OK33Oajt1woJHbbaaU2mutltlptJfYaL2Y2GfImdFpzJnJa8yZwmzMmr1ty5q9bcuavW3Lmr1t&#10;y5q9bcuavW3Lmr1ty5q9bcuavW3Lmv+FKAn/hTkX/4pEJP+TSy//l086/5hURv+XWVD/lmBb+ZJn&#10;ZfOOb2/uiXh36YOBf+R+ioXheZGL3nWYj9xxn5PabqaW2GyumNdqtprWaMGb02nLm8pry5vCbcqc&#10;u27Knbhvyp24b8qduG/Knbhvyp24b8qduG/Knbhvyp24b8qduG/Knf+FKAn/hjkX/4xEI/+VSi//&#10;mU06/5pRRP+aVk//mV1a+pZkZPSSa27ujXR26Yd+fuSBh4XgfI+L3XeXkNtznpXYb6aY1myvmtVq&#10;uZzUacady2zJncNtyZ68b8iftXDIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHI&#10;n/+GJwn/hjkX/45DI/+XSS7/mks5/5xPQ/+dVE7/nFpY+5pgYvWWaGzvkW916ot5fuWFg4Xgf4yM&#10;3XmVkdl0nZbUcKWa0G6unc1st5/La8Ogw27HoLtvx6G1ccahr3LGoaxzxqGsc8ahrHPGoaxzxqGs&#10;c8ahrHPGoaxzxqGsc8ahrHPGof+HJwn/hzkX/5BCI/+YRy3/nEk4/59MQv+gUUz/oFdW+55eYPSb&#10;ZWrtlmxz55B2fOGKgITbhImL036Rks54mZjJdKGcxnGpn8JwsqLAb72junDFo7NyxaSuc8WkqXTF&#10;o6Z1xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo/+HJwn/iDgX/5FBIv+aRSz/nkc2&#10;/6FKQP+jUEr+o1VU9qJcXe+gYmfonGlw4ZZ0edqQfYLRiYaLyoKNk8V9lZnAeZ2evHalobhzraS1&#10;crilsnLDpqx0w6andsOmo3fEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpf+I&#10;Jwn/iDgX/5NBIv+bRCz/oEU1/6NJP/+lTkj7p1RR86ZaW+ulYGTjomht3J1zdtGVeoLJjYKLwoeK&#10;k7yCkZq3fZmfsnqho693qaardrOnqXbAqKR3wqihecKnnXrDp5t6w6abesOmm3rDppt6w6abesOm&#10;m3rDppt6w6abesOmm3rDpv+IJwn/iTgX/5VAIf+dQiv/okQ0/6VIPf+oTEb4qlJP76tYV+erX2Dg&#10;qGlp1KFwdcuZeIHCkn+Lu4uGlLWGjpqvgpWgqn6dpKZ7pqejerCpoHm8qp16wamafMGpmH3CqJZ9&#10;wqeWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKnln3Cp/+JJwn/iTgX/5Y/If+eQSr/o0Iz/6dG&#10;O/6rS0T1rlFM7LBXVOSxXlzbrWhmz6VudcWddYG8lnyLtZCDlK6Ki5uohpKgo4KapZ6Aoqibfqyq&#10;mH64q5Z+wKuUf8Cqk4DBqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqP+JJwn/&#10;ijgX/5g/IP+fPyn/pUEy/6pFOvyuSUHysU9J6bVWUOG3X1fVsWVlyqhsdMChc4C3mnqLr5SBlKiP&#10;iJuiio+gnIeXpZeEoKiUgqmqkYK1q4+Cv6uOg8CqjYPBqY2DwaiNg8GojYPBqI2DwaiNg8GojYPB&#10;qI2DwaiNg8GojYPBqP+KJwn/izgX/5k+IP+hPij/pkAw/6xDOPmxSD/wtU5F57pVS967XlTQtGRl&#10;xaxrc7ukcYCxnniKqZh+k6KThZqbj42gloyVpZGJnaiNh6erioeyrIiHv6yIh8CriIbAqYiGwaiI&#10;hsGoiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGoiIbBqP+KJwn/jDcX/5s9H/+iPSf/qD8v/65CNve0&#10;Rzztuk1B5MBWRtm/XFPLt2NkwK9pc7aob3+sonWKpJx8k5yYg5qVlIqgj5GSpYqOm6iGjaSrg4yv&#10;rIGNvayCjL+rg4rAqYOKwamDisGpg4rBqYOKwamDisGpg4rBqYOKwamDisGpg4rBqf+LJwn/jjcX&#10;/5w8H/+jOyb/qj0t/7FAM/S4RTjqv0w84sdVQNPCWlLHumFju7NncrCtbX6np3OJnqF6kpadgJmP&#10;moifiZeQpISUmKh/k6KqfJKtq3qSuqx7kcCrfY/BqX6Owah+jsGofo7BqH6Owah+jsGofo7BqH6O&#10;wah+jsGofo7BqP+MJwn/jzYW/506Hv+lOiX/rTsr/LQ+MPG8QzTnxUw23stSP87GWVHCvmBitrhm&#10;cKuxbH2hrHKImKd4kZCjfpiJoIWegp2No32blqd4mZ+pdZiqqnOZt6t0mMCqd5TBqXiTwqh4k8Ko&#10;eJPCqHiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqP+MJwn/kTUW/584Hf+nOCP/rzko+bg8LO7CQi7l&#10;zUwt2NBPPcnJV1C8w15gsLxkb6W3anybsnCGkq12j4qpfJaCpoOcfKSLoXaik6VyoZ2nb6CoqW2g&#10;taltoMGocJvCp3KZwqdymcKncpnCp3KZwqdymcKncpnCp3KZwqdymcKncpnCp/+NJgn/lDQV/6E2&#10;G/+qNiH/szYl9b45J+rJQCbg1kko0dVOPMPOVk62yFxfqsJjbZ+9aHqUuG6Ei7R0jYOxepR8roGa&#10;dayInnCrkaJrqZukaKmmpmaps6ZmqsOlaaTEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVr&#10;ocSla6HEpf+OJgn/lzMU/6M0Gv+tMx7+uDIg8MU1IOPTPxzY3kUmyttNOr3TVEywzltdo8lha5jE&#10;Z3eNwGyBhL1yiXy6eJB1uH+Wb7aHmmq1kJ1ltJqgYrOloWG0saJgtcKhYq/GomSrxqJkq8aiZKvG&#10;omSrxqJkq8aiZKvGomSrxqJkq8aiZKvGov+QJgn/mzES/6YxF/+xLhr3vi0a584xF9neORnN40Qo&#10;wuBNOLXbU0qo1VlanNBfaJDMZXOGyWt9fcZxhXXEd4tuw36QacGGlGTAj5dgwJqaXcClm1vAsZta&#10;wcGbW7zKnF23yp1dt8qdXbfKnV23yp1dt8qdXbfKnV23yp1dt8qdXbfKnf+RJgn/ny8R/6otFP+3&#10;KBXtyCYS2twpDszkNh3B5kAutuNIPqrgTkye3VZZktpdZYjWY29+1Gp4dtJwf27Qd4Voz3+JY86H&#10;jV/OkJBbzZqSWc2lk1fOspNWz8KTVsvQlFfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+V&#10;V8XPlf+TJgn/oywO/7AmD/XAHw3f1RsHzeQnE8HrNCO16j0zqedFQp3lS1CR41JchuJYZnzgX250&#10;32Z1bN5tembedX9h3X2CXdyGhVrbj4hY2ZiKVtihi1TYrItU2LeMU9jJi1PW1otT1taLU9bWi1PW&#10;1otT1taLU9bWi1PW1otT1taLU9bWi/+XJAn/qSYK/rgcCebOEQXO4xcIwO4mF7TwMiio7js4nO1D&#10;RpHsS1KG7FJcfOtZZHPrXmtq6mRwZehsdWHmdHhe5Hx7W+KDfVngi39W35KBVd6ag1PeooNS3aqE&#10;Ud22hFHdv4RR3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+EUd2/hP+fIQb/sBsF6cUNA9DZCwLA&#10;7hgMs/YmHKf1MSyb9Ts6kPVER4X1TFF89VNac/VZYGvzX2Zl8GZqYe1tbV3rdHBa6npzWOiBdFbn&#10;h3ZU5o14U+WUeVHkm3pQ5KF7T+OqfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOw&#10;fP+oHALrvAwBzcwJAMHgDASy+hkQpfwnIJr9Mi6P/T07hf5FRXv/TU5y/1RVa/taWmT4YF9g9mdi&#10;XPRtZVnycmdX8XhpVfB+alPvg2xR7oltUO2Pbk7slG9N65pwTOuhcUvqpnJL6qZyS+qmckvqpnJL&#10;6qZyS+qmckvqpnJL6qZyS+qmcvezDQDMwwgAv9EIALHvDgak/xsTmf8pIY7/NC6E/z85e/9HQXH/&#10;Tkhq/1ROY/9aUl7+YFZa/GZYV/tsWlX6cVxT+XZeUfh6X0/3f2BO9oRhTPWJYkv1jmNK9JRkSfOa&#10;ZUjznmZI855mSPOeZkjznmZI855mSPOeZkjznmZI855mSPOeZs27BQC9xwYAsdgHAaP/EAiY/x8U&#10;jf8sIIP/Nyt6/0E0cP9HO2j/TUFh/1RFXP9aSVj/X0tV/2VNUv9qT1D/blFO/3JSTP93U0v/e1RJ&#10;/39VSP6EVkf+iFdG/Y1XRP2TWET8lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWb2/&#10;BACwzgQAouAGApf/EwiM/yITg/8uHXn/OCVu/z4tZv9FMl//TDdZ/1I7Vf9YPlH/XUBP/2JCTP9m&#10;Q0r/akRJ/25FR/9yRkb/dkdF/3pIQ/9+SEL/gklB/4ZKQP+LSz//j0s//49LP/+PSz//j0s//49L&#10;P/+PSz//j0s//49LP/+PS6/GAgCi1gIAlvcKAov/FgeC/yQPd/8tF2z/Mx5j/zokXP9CKFb/SSxR&#10;/08vTv9VMUv/WjNI/141Rv9iNkT/ZjdD/2k4Qf9sOED/cDk//3M6Pv93Oj3/ezs8/348Ov+DPDr/&#10;hj06/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9Ov+GPf91JAb/djUQ/3dDHP+ASif/hVIz/4ZZ&#10;Pv+FYEj/gWhS/3xvWvx3eWL3c4No9G+MbvFsk3Lvapp17WegeOxlpXrrZKp86mKvfelhtX7oYLt/&#10;6F/DgOdfy4HmXtWB4GDbgddi3oHUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgf91JAb/&#10;djUQ/3dDHP+ASif/hVIz/4ZZPv+FYEj/gWhS/3xvWvx3eWL3c4No9G+MbvFsk3Lvapp17WegeOxl&#10;pXrrZKp86mKvfelhtX7oYLt/6F/DgOdfy4HmXtWB4GDbgddi3oHUY9+B1GPfgdRj34HUY9+B1GPf&#10;gdRj34HUY9+B1GPfgf91JAb/djUQ/3dDHP+ASif/hVIz/4ZZPv+FYEj/gWhS/3xvWvx3eWL3c4No&#10;9G+MbvFsk3Lvapp17WegeOxlpXrrZKp86mKvfelhtX7oYLt/6F/DgOdfy4HmXtWB4GDbgddi3oHU&#10;Y9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgf92JAb/dzUQ/3lCHP+CSSf/h1Ey/4hYPf+H&#10;X0j/g2ZR/35uWvt5d2L3dYJp9HGKbvFtknPua5l27GifeetmpHvqZKp96WOvf+hitYDnYbyB52DE&#10;guZfzoLjX9eD3GHbg9Jj3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg/93JAb/eDUQ&#10;/3xBHP+FSCf/ik8y/4xWPf+LXUf/h2RR/4JsWvt8dGL3eH9p83SIb/BwkHTtbJd462qee+lnpH7o&#10;ZqqA52SwguZitoPlYb6E5WDHheVg04XdYtmF02Tchcxl24bJZduGyWXbhsll24bJZduGyWXbhsll&#10;24bJZduGyWXbhv94JAb/eDUQ/35AG/+IRyb/jU4x/49VPP+OW0b/i2JQ/4ZpWfyAcWL3e3tp83aF&#10;cO9yjnXsbpV56mucfehpo4DnZqmC5WWwhORjt4XkYsCH42HLh99i1YfVZNqHzWXZiMZn2YnEZ9iJ&#10;xGfYicRn2InEZ9iJxGfYicRn2InEZ9iJxGfYif95Iwb/eTQQ/4A/G/+KRib/kE0w/5JTO/+RWkX/&#10;j2BP/4pnWfyEbmH3fnhp8nmCcO90i3brcJN76W2bf+dqooLlZ6mE5GWwhuNkuYjiYsOJ4mLQithk&#10;2IrOZtiKx2fXi8Bo1oy+adaMvmnWjL5p1oy+adaMvmnWjL5p1oy+adaMvmnWjP95Iwb/ejQQ/4M+&#10;G/+NRSX/k0wv/5VROv+UV0T/kl1O/45lWPyIa2H3gnRp8nx/cO53iHbrc5F86G+ZgOZroYTkaKmH&#10;4maxieFku4vgY8eM3GPUjM9m1ozHaNWNwGnUjrpq1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I64&#10;a9SOuGvUjv96Iwb/ezQQ/4U9Gv+PRCT/lkou/5dOOP+XVEL/lVpM/5JhVvyOaV/2h3Bo8oF6cO17&#10;hXfqdo585nGXgeNtn4bgaqiJ3WewjNpmu43WZceO0WbUj8do04+/atOQuWvSkbNs0pGybdKRsm3S&#10;kbJt0pGybdKRsm3SkbJt0pGybdKRsm3Skf97Iwb/fDQR/4g8Gv+SQyT/mEgt/5pMN/+aUkH/mVhK&#10;/JdfVPaTZl3wjW5m64d3b+aAgXbhe4t93HWTg9dxnIfSbqSLz2usjsxptZHJaMCSx2jPk79r0ZO4&#10;bNCTsm3QlK1v0JOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk/98Iwb/fTQR/4o7Gf+U&#10;QSP/mkYs/5xLNf+dUD//nVZI+JtdUfGYY1vrk2tk5I11bd6GfnXYgId80XqPg8x2l4nHcp+NxG+n&#10;kcBtsJO+bLuVu2vIlrZtz5awb86Wq3DPlqZxz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+V&#10;pXLPlf98Iwb/fTQR/4w6Gf+XQCL/nEUr/59JNP+gTjz7oVRF9KBaTuydYVjlmWlh3pNzatWMe3TO&#10;hYN9yH+LhMJ6k4q+dpuPunOjk7Zxq5azb7aYsW/CmK1wzZiocs2YpHPNmKB0zpefdM6Xn3TOl590&#10;zpefdM6Xn3TOl590zpefdM6Xn3TOl/99Iwb/fzMR/445GP+ZPyH/nkMp/6FHMv+jTDr4pVJD8KRY&#10;S+ijX1Thn2hd15hwaM6ReHTGioB9wISIhbp/j4u1e5eQsXeflK11p5eqc7GZp3O9m6Vzy5ugdcua&#10;nXbMmpp3zZmZd82YmXfNmJl3zZiZd82YmXfNmJl3zZiZd82YmXfNmP9+Igb/gDIQ/5A4GP+bPyD/&#10;oEIo/6RGMP6mSzj0qFBA7KlXR+SpXVDcpWZa0J1uaMeVdXO/jn19uYmEhbODjIytf5ORqXyblaR5&#10;pJmhd62bnne5nJx3yJyZeMqcl3nLm5V6zJqUesyZlHrMmZR6zJmUesyZlHrMmZR6zJmUesyZlHrM&#10;mf9+Igb/gjIQ/5I3F/+cPR//oUAn/6ZELvupSTXxrE886a5VQ+GvXUvVqGRZy6FrZ8KZc3O5k3p9&#10;so2BhayIiYymhJCRoYCYlp19oJqZfKqclnu2nZR7xJ6SfMqdkX3KnI99y5uPfcyaj33Mmo99zJqP&#10;fcyaj33Mmo99zJqPfcyaj33Mmv9/Igb/hDEQ/5M2F/+ePB7/oz8l/6hCLPitRzLvsE055rRUP92z&#10;W0nQrGJZxqRqZrydcXK0l3d8rJF+haaMhoygiI2RmoWVlpaCnpqSgKedj3+yno2AwZ6MgMmei4DK&#10;nYqAy5uKgMubioDLm4qAy5uKgMubioDLm4qAy5uKgMubioDLm/9/Igb/hTAP/5U2Fv+fOx3/pT0k&#10;/6tBKvWwRS/stUw047pUOdi3WUjLr2FYwahoZrehb3Kvm3V8p5V8hKCRg4uajYuRlIqTlo+Hm5qL&#10;haWdiISwn4aEvp+FhcmehYTJnYWEypyFhMubhYTLm4WEy5uFhMubhYTLm4WEy5uFhMubhYTLm/+A&#10;Igb/hy8P/5c1Fv+gOhz/pzwi/q0/J/OzRCzpuksw4b9SNdO6WEfHs19XvKxmZbKlbXGpn3N7oZp6&#10;hJqWgYuUkoiRjo+QlomMmZqEiqKdgYqtn3+Ku59+isief4nJnYCIypyAiMubgIjLm4CIy5uAiMub&#10;gIjLm4CIy5uAiMubgIjLm/+BIgb/iS4P/5k1Ff+iOBv/qTog+7A9JPC4Qijmv0oq3cNPNM69VkbC&#10;tl5Wt7BlZK2pa3CkpHF6nJ94g5SbfoqOl4aQiJWOlYKSlpl+kKCceo+rnniPuJ93kMmeeY7KnXqM&#10;y5t7jMube4zLm3uMy5t7jMube4zLm3uMy5t7jMube4zLm/+BIgb/iy0O/5s0FP+kNxn/rDge+LQ6&#10;Ie29QCPkxkkj18dMM8nBVUW9ulxVsrRjY6iuaW+fqW95lqV2go6hfImHnYOPgZuLlHyYlJh3l52b&#10;c5aonXGWtZ5wlsadcpTKnHSSy5t1kcuadZHLmnWRy5p1kcuadZHLmnWRy5p1kcuadZHLmv+CIgb/&#10;jSwN/500E/+mNBj/rzUb9Lg3HOnDPhzgzUUf0ctLMsTFVEO4v1tTrblhYaK0aG2Zr253kKt0gIin&#10;eoeBpIGNe6KJknWgkZZwnpuZbZ2mm2qds5xpnsOca5zLm26YzJpvl8yZb5fMmW+XzJlvl8yZb5fM&#10;mW+XzJlvl8yZb5fMmf+DIQb/kCsN/6AzEf+pMhX9szEX8L40F+XLOxXa1D8dy89JML7JUkKyxFlR&#10;p79gX5y6ZmuStmx1ibJyfoGveIV6rH+LdKqHkG+oj5Nqp5mWZ6akmGSmsZljp8GZZKXNmGegzZho&#10;n82XaJ/Nl2ifzZdon82XaJ/Nl2ifzZdon82XaJ/Nl/+EIQb/kykL/6IwD/+tLhL4uCwS68YvEODV&#10;OAvS2j0cxdRILrjPUECsylhPoMVeXZXBZGiLvWpyg7pwenu3doF0tX2HbrOFi2iyjo9ksZiSYbCj&#10;lF6wsJVdsb+VXbHQlGCq0JRhqNCUYajQlGGo0JRhqNCUYajQlGGo0JRhqNCUYajQlP+GIQb/lygK&#10;/6YsDf+xKA7ywCYM49AoB9TfMgvJ3z4ZvdtHLLHWTz2k0VZMmc1cWY7JYmWExmhue8RvdnTBdXxt&#10;wHyCaL6EhmO9jYlfvJeMW7yijlm8r49Yvb6OV77Ujlm2049atNOQWrTTkFq005BatNOQWrTTkFq0&#10;05BatNOQWrTTkP+IIQb/nCcI/6onCvy4IQnpyhsF1d4gBMnlMA++4z0dtOFGLKjeTjqc2lVIkdZb&#10;VYbTYWB80GdpdM5ucG3NdXZny3x7YsuEfl7KjYJaypeEV8qjhlXKr4ZUy76GU8zVhlTE2YhVwdmJ&#10;VcHZiVXB2YlVwdmJVcHZiVXB2YlVwdmJVcHZif+NHQX/oiUG/7AfBfLCFAPZ2w4ByeYgB73oLxSy&#10;5zoip+VDMZvjSj6Q4VBKht9XVHzeXl103WVkbNtsambbdG9h2nxzXNmEdlnZjnlV2Zh7U9qjfFHa&#10;sH1Q2759UNzTfFDU4H5R0OB/UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDgf/+VGgP/qR8D+7oS&#10;AtTNCwDJ5g8CvO0gC7DtLhml7DknmutCNY/qSUGF6VBLe+hXU3LoXVpq52NgZOdqZV/ncmlb53ps&#10;V+eCblPni3FQ55VyTuifdEzoqnVL6LV2SufDdkro3XZL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HVL&#10;5OB1S+Tgdf+dFgH/sRIB08MJAMfRCgC78hEEr/MhD6PzLh2Z8zkqjvNCNoTzSkF781JJcvNXUGnz&#10;XFZj82NaXfNpXlnzcGFV83djUvN/Zk/yh2dN8I9pS++Ya0rvoGxJ7qltSO6zbUftwG5G7cduRu3H&#10;bkbtx25G7cduRu3Hbkbtx25G7cduRu3Hbv+nDwDTugcAxccHALrWCQCt+hMGovoiEpf6Lx+N+zor&#10;g/xDNXr9TD5x/VFFaP1WS2H+W09c/mJTV/5oVlT9b1hR+3VaTvp8XEz5g11K+IpfSPeRYEf2mWFG&#10;9qBiRfWnY0T0sWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZNayBADEvgYAt8wGAKzc&#10;CQGg/xYIlf8lFIv/Mh+C/zwpef9FMm//Sjln/08/X/9VQ1r/W0dV/2FKUv9nTE//bE5N/3JPS/94&#10;UUn/flJH/4RTRf+LVEP/kVVC/phWQf2eV0D9plhA/KlYQPypWED8qVhA/KlYQPypWED8qVhA/KlY&#10;QPypWMa4BAC2xAQAqtMFAJ7yDQKU/xoJiv8oE4H/NB13/zwlbf9CLGX/RzJd/002V/9TOlP/WT1P&#10;/18/TP9kQUr/aUNI/25ERv9zRUT/eUZC/35HQf+ESD//ikk+/5BKPf+VSzz/nEw8/59MPP+fTDz/&#10;n0w8/59MPP+fTDz/n0w8/59MPP+fTLe8AwCpywIAnNsDAJL/EAKJ/x0IgP8qEHX/MRhr/zgfYv8+&#10;JFv/RClU/0osUP9RL0z/VzJJ/1wzRv9gNUT/ZTZC/2k3Qf9uOD//czk9/3c6PP98Ozv/gjw5/4c9&#10;OP+MPTf/kz42/5U+Nv+VPjb/lT42/5U+Nv+VPjb/lT42/5U+Nv+VPqrEAACc0gAAj+cCAIb/EQJ8&#10;/xsFcf8kC2j/KxFf/zIXV/85G1H/Px5M/0YhSP9NI0X/UiVC/1cnQP9bKD7/Xyk8/2MqOv9nKzn/&#10;ayw3/28sNv90LTX/eC40/30uMv+CLzH/iDAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx/4owMf+K&#10;MP9qJAT/aTIK/2w+FP92Rh7/e00p/3xVM/96XT3/dmZG/3FuTf9teVT/aoRa/maNX/tjlWL5YZxl&#10;+F+iaPdeqGr2XK1r9VuzbPRauW7zWcFu81jJb/JY1HDvWOBw6VnkcONa5nDcXehw3F3ocNxd6HDc&#10;Xehw3F3ocNxd6HDcXehw3F3ocP9qJAT/aTIK/2w+FP92Rh7/e00p/3xVM/96XT3/dmZG/3FuTf9t&#10;eVT/aoRa/maNX/tjlWL5YZxl+F+iaPdeqGr2XK1r9VuzbPRauW7zWcFu81jJb/JY1HDvWOBw6Vnk&#10;cONa5nDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocP9qIwT/aTEK/24+FP93RR7/fE0o&#10;/35UM/98XDz/eWRF/3NtTv9veFX/a4Ja/WiLX/tllGP5Yptm92ChafZep2v1Xa1s9FyzbvNaum/y&#10;WcFw8lnKcfFY2HHsWeFx5lrkceBc53HYXehx2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx2F7ocf9r&#10;IwT/ajEK/3E8FP96Qx3/gEso/4FTMv+AWjz/fGJF/3dqTv9xdFX/bn9b/WqJYPpmkmT4ZJlo9mGg&#10;a/Vfp23zXq1v8lyzcPJbunHxWsNy8FnNc+5Z3XPoWuJ04Vzlc9le5nPQX+d00F/ndNBf53TQX+d0&#10;0F/ndNBf53TQX+d00F/ndP9sIwT/azEK/3M7FP99Qh3/gkon/4RRMv+DWTv/gGBF/3toTf90cVX/&#10;cHxb/GyHYflokGb3ZZhp9WOfbPNhpm/yX6xx8V2zcvBcu3TvW8V171rQdepa33biXOJ221/lddFg&#10;5nbKYeV3ymHld8ph5XfKYeV3ymHld8ph5XfKYeV3ymHld/9tIgT/bDEL/3Y6FP+AQR3/hUgn/4hP&#10;Mf+HVzv/hF5E/39mTf94blX/c3lc/G6EYvlqjWf2Z5Zr9GSebvJipXHxYKxz7160de5dvHbuW8d3&#10;7VvWeOVc4HjcX+N40mDkeMth5HnEY+N6xGPjesRj43rEY+N6xGPjesRj43rEY+N6xGPjev9uIgT/&#10;bTEL/3g4E/+DPxz/iUcm/4tOMP+LVTn/iFxD/4NjTP99a1T/dnVc/HKAYvhtimf1aZRs82accPFj&#10;pHPvYax17l+0d+1dvnnsXMt66Fzcet5f4XrSYeN7ymLifMRj4n2+ZeF9vWXhfb1l4X29ZeF9vWXh&#10;fb1l4X29ZeF9vWXhff9uIgT/bjAL/3s3E/+GPhz/jEUl/49MLv+PUzj/jVpB/4hhS/+DaVP6fHFb&#10;93Z8YvNxh2jwbZBt7WmZcepmoXXoY6l45mGyeuRgu3viX8d84F/afdRi4X3KY+B+w2Tgf71m34C3&#10;Z9+At2ffgLdn34C3Z9+At2ffgLdn34C3Z9+At2ffgP9vIQT/bzAL/342Ev+JPBv/kEQk/5NMLf+T&#10;Ujb/kllA/45gSfmIZlL0gm5a73x5Yet3g2jncoxu5G2Vc+BqnXfdZ6Z62mWufNZjuH7TYsOA0WLT&#10;gcpk34HBZd6Cu2fdgrVo3YOwad2DsGndg7Bp3YOwad2DsGndg7Bp3YOwad2DsGndg/9wIQT/ci8L&#10;/4E0Ev+MOxr/k0Mi/5dLK/+XUTT/llc9+pNdRvOOZE/uiGtY6IJ1YON8f2jed4lu2XKRdNNumXnQ&#10;a6F9zGipgMlmsoLHZb2DxWXLhMFm3IS5aNuFs2nbha5r24WpbNuFqWzbhals24WpbNuFqWzbhals&#10;24WpbNuFqWzbhf9xIQT/dC4K/4QzEf+POhn/lkMh/5pJKf+aTjL8mlQ79ZhbRO6UYk3nj2lV4Ylz&#10;XtuCfGbTfIVvzXeNdclylXrFb51/wWylgr5qrYW7abiHuWnEiLdp2Iiwa9mIq2zZiKdt2Yijb9qH&#10;o2/ah6Nv2oejb9qHo2/ah6Nv2oejb9qHo2/ah/9xIAT/diwK/4YyEf+SOhj/mUIg/5xHJ/+eTC/4&#10;nlI48J1YQOmaX0nilWdS2o9wXNGHeGbKgYFvxXyJdsB3kHy7dJiAt3GghLRvqYexbbOJrmy/iqxs&#10;z4uobteLpG/YiqBw2IqdcdmJnXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZif9yIAT/eCsK/4gw&#10;EP+UORf/m0Ee/59FJf2hSi30olA07KJWPOSgXEXcm2VP0pNtXMqMdWbDhn1vvYGFdrd8jX2zeJSB&#10;rnWchqtzpYmnca6LpXC6jaNwyY2gcdWNnHPWjJp01ouXdNiKl3TYipd02IqXdNiKl3TYipd02IqX&#10;dNiKl3TYiv9zIAT/eioJ/4svD/+WORb/nT8c/6FDI/qkSCrxpk4x6KdUOOGnXEDVn2JOy5hrW8OR&#10;cma8i3pvtoWCd7CBiX2rfZGCpnmZhqJ3oYqfdauNnHS2jpp0xY+YddSOlXbVjZN31Y2Sd9aLknfW&#10;i5J31ouSd9aLknfWi5J31ouSd9aLknfWi/9zIAT/fCkJ/40vD/+YOBX/nz0b/6RBIfeoRiftq0wt&#10;5a1SM9yqWT/Qo2FNxpxpWr6VcGW2j3dvr4p/dqmFhn2kgY6Cn36Wh5t7nouXeaiOlHizj5J4wZCQ&#10;edOQj3rUj4561Y2Me9aMjHvWjIx71oyMe9aMjHvWjIx71oyMe9aMjHvWjP90HwT/figJ/44uDv+b&#10;OBT/oTwZ/6c/H/SrRCTqr0op4rNRLtauVz7Lp19NwaBnWrmZbmWxk3Vuqo58dqOKg32ehouCmYOT&#10;h5SAm4uQfqWOjX2wkIp9vZGJftCRiH7Tj4h+1I6HftWNh37VjYd+1Y2HftWNh37VjYd+1Y2HftWN&#10;h37Vjf90HwT/gCcI/5AuDv+dNxP/ozoY/Kk9HPGvQiDntEgk37dOLNGxVT3Hql5MvaNlWbSdbGSr&#10;l3NupJN6dp6OgXyYi4iCkoeQh46FmYuJg6KOhoKtkIOCu5GCgsyRgoLTkIKC1I+CgdWNgoHVjYKB&#10;1Y2CgdWNgoHVjYKB1Y2CgdWNgoHVjf91HwT/giYI/5ItDf+fNhL/pTgW+aw7Gu6zPx3luUYf2rtL&#10;K820VDzCrlxLuKdjWK+hamOmnHFtn5d3dZiTfnySkIaCjI2Oh4eKlouDiKCOf4erkH2HuJF7h8mR&#10;fIfTkHyG1I99hdWNfYXVjX2F1Y19hdWNfYXVjX2F1Y19hdWNfYXVjf91HwT/hCUI/5QtDP+gNRD/&#10;qDYU9q84F+u3PRjiv0UZ1b5JKsi4Uzu9sVtKs6tiV6qmaGKhoW9smZx1dJKYfHuMlYOBhpKLhoGQ&#10;lIt8jp6OeY2okHaMtZF0jcaRdY3TkHaL1I94idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14idWNeInV&#10;jf92HgP/hiQH/5csC/+iMg//qzMR8rM1E+i8OhPexT8X0MFIKcS7UTm5tVlIrrBgVaWqZ2Gcpm1r&#10;lKJ0c42eenqGm4GAgJiJhXuWkol2lJuNcpOmj2+Ts5Buk8OQbpPTj3CR1I5yjtWNco7VjXKO1Y1y&#10;jtWNco7VjXKO1Y1yjtWNco7Vjf93HgP/iSIH/5ksCv+lMA38ri8O77gxDuTDNw3ZyjsWy8VGJ7+/&#10;UDizulhHqbVfVJ+wZV+WrGtpjqhycYaleHiAon9+ep+Hg3Sdj4hvm5mLbJqkjWmasI5nm8COZ5vV&#10;jmmY1Y1slNaMbJTWjGyU1oxslNaMbJTWjGyU1oxslNaMbJTWjP94HgP/jCEG/50rCP+oLAr4syoL&#10;6r8rCeDMMgbRzjkVxclFJbnETjauv1ZFo7tdUpm2Y12Qsmlnh69wb4CsdnZ5qX18c6eEgW6ljYVp&#10;pJeIZaOiimOjroxho76MYKTSi2Og14tlnNiKZZzYimWc2IplnNiKZZzYimWc2IplnNiKZZzYiv96&#10;HQP/jyAF/6ApB/+sJwfyuCQG5cckBNnVJwXL0zcTv85DI7PKTDSnxVRCnMFbT5K9YlqJumhkgbdu&#10;bHm0dHJzsnt4bbCDfWivi4FjrpWEX62ghl2trYdbrbyHWq7Qh1yq2odfpdqHX6Xah1+l2odfpdqH&#10;X6Xah1+l2odfpdqHX6Xah/9+GgP/lB8E/6UmBf2xIATswRoD39MXAdDcJQTE2TUQuNVBIazQSzGg&#10;zFI/lclZTIvFYFeCw2ZgesBsZ3O+c21svHpzZ7uCd2K6inteuZR+WrifgFi4rIFWubuBVbrPgVa2&#10;3oJYsN2CWK/dgliv3YJYr92CWK/dgliv3YJYr92CWK/dgv+EFwL/mRwC/6ofA/W5FQLezQwA0N8S&#10;AMXgJgW73zYOsN1AHaTZSS2Y1VE7jdFYSIPPXlJ7zGVac8trYWzJcmdmyHlsYceBcF3GinRZxpR2&#10;VsWfeFPGrHlSxrt6UcfPeVHE43pTvOJ8U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8U7zifP+KFAH/&#10;nxgB/7AUAdjDCgDO0QoAxOUUAbnkJgiu5DQTpOI/IJngRy2P3k85hdxWRHvaXUxz2WRUbNdrWmbW&#10;cl9h1XlkXNSCZ1jUi2pV1JVtUtSgblDUrW9O1bxwTdbQb03V6HBOzOlyTszpck7M6XJOzOlyTszp&#10;ck7M6XJOzOlyTszpcv+SEQH/pxEA2LkJAMvGCADC1QoAt+oWA6zqJwyi6TQYmOg+JI3nRzCD5k46&#10;euVUQ3HkWkpp5GFQZONoVV/jcFla43hcVuOAX1PjiWJQ45NkTeSdZUvkqWdK5bZnSeXGZ0jm32dK&#10;4OxnSt/sZ0rf7GdK3+xnSt/sZ0rf7GdK3+xnSt/sZ/+cDQDbsQYAyr0HAL/KBwC12goAqu8ZBaDw&#10;KA+W8DUbjPA/JoLwRzF58E45cO9UQGjvWkZh72BLXe9nT1jvblJU73VVUfB9V07whVlL8I9bSPGZ&#10;XEbxo15E8q9fQ/K7X0LzzGBB8+dgQfPoYEHz6GBB8+hgQfPoYEHz6GBB8+hgQfPoYN6nAgDLtgUA&#10;vcEFALLPBwCn6g0BnfccB5T4KxKK+DYcgflAJnj6SC9v+k02Z/pTPGD6WEBb+19EVvtlR1L7bElP&#10;/HJLS/x5TUj8gU9F/YpRQ/2TUkH+nFM//qZUPf+xVT3+vFY8/s1WPP7OVjz+zlY8/s5WPP7OVjz+&#10;zlY8/s5WPP7OVs6wAgC9ugQAsccEAKXWBwCb/RACkf8gCYj/LRKA/zkbdv8/I23/RSpl/0swXv9R&#10;NVj/VzhT/107T/9jPkz/aEBJ/25BRv91Q0P/fERA/4RGPf+MRzz/lEg7/51JOv+lSjn/rUs4/7lL&#10;OP+5Szj/uUs4/7lLOP+5Szj/uUs4/7lLOP+5S761AgCwwAIApM4DAJfeBQCP/xQChv8jCH3/LhBz&#10;/zUYav88HmL/QiRb/0goVf9OLFD/VC9M/1oxSP9fM0X/ZDVC/2o2P/9wNz3/djk7/3w6Of+DOzj/&#10;izw2/5M9Nf+aPjT/oT4z/6o/M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/M/+qP7G6AQCjyAAAltYA&#10;AIv0CQGD/xYCef8gBm//KAxn/zASX/83F1j/PhtS/0QfTP9KIkj/UCRE/1UmQf9aJz7/Xyk7/2Qq&#10;Ov9pKzj/biw2/3QtNP96LjP/gS8x/4gwMP+PMC7/ljEt/54yLf+eMi3/njIt/54yLf+eMi3/njIt&#10;/54yLf+eMqTCAACWzwAAiN8AAID/DAF1/xICav8YA2L/IQda/ykLU/8xD03/OBJI/z4VQ/9EFz//&#10;Shk8/08aOf9TGzf/WBw1/1wdM/9hHjH/ZR8w/2ogLv9wIC3/diEr/3wiKv+CIyj/iCMn/5AkJ/+Q&#10;JCf/kCQn/5AkJ/+QJCf/kCQn/5AkJ/+QJP9gJQT/WzAG/2E6Df9qQRb/b0of/3FSKf9vWzL/a2Q6&#10;/2duQf9kekf/YIRM/12OUP9allP/WJ5W/1elWP9Vq1r/VLFb/1O3XP9Svl3+Ucde/FHRX/tQ4F/4&#10;UOlf81HtX+5T8F/oVPFf5FbyX+RW8l/kVvJf5FbyX+RW8l/kVvJf5FbyX/9gJQT/WzAG/2I5Df9s&#10;QBb/cUkf/3JRKf9xWjL/bWM6/2htQf9leEf/YYNN/16NUf9bllT/WZ1X/1ekWf9Wqlv/VbFc/1S3&#10;Xf5Tv179Usdf/FHTYPpQ4mD2Uelg8VLuYOtU72DlVvFg4VfyYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg&#10;4VfyYP9hJQT/XDAG/2U4Df9uPxX/dEcf/3VQKP90WDH/cGE6/2tqQf9ndkj/Y4FN/2CLUv9dlFX/&#10;WpxY/1ijWv9Xqlz+VrBe/VS3X/1Tv2D8U8lh+lLWYvhR5GLzUupi7VTuYuZW72LgWPBi21jxY9tY&#10;8WPbWPFj21jxY9tY8WPbWPFj21jxY/9iJQT/XS8G/2c2Df9xPhX/d0Ye/3hOKP93VjH/dF86/25o&#10;Qf9qc0j/Zn5O/2KJU/9fklb/XJta/1qiXP5YqV79V7Bg/FW3YftUwGL7U8pj+VPaZPVS5mTvVOtk&#10;6FbuZOFY72TZWfBl01rwZtNa8GbTWvBm01rwZtNa8GbTWvBm01rwZv9iJAT/Xi8G/2o1Df90PBX/&#10;ekQe/3xMJ/97VDD/d1w5/3JlQf9sb0j/aHtO/2SGU/9gkFj/XZlb/luhXv1ZqGD8WLBi+1a4Y/pV&#10;wWT5VM1l91PeZvJU52bqVutm4lnuZtpa7mfRW+9ozFzwaMxc8GjMXPBozFzwaMxc8GjMXPBozFzw&#10;aP9jJAT/Xy4G/20zDP93OhT/fUId/4BKJv9/UjD/fFs4/3djQf9wbEj/bHdP/2eCVP9jjVn9YJZc&#10;/F2fX/pbp2L4Wa5k91i2ZvVXwGf0Vsto8VXdaO1W6WnjWexo2lvtadBc7mrJXe5rxV7ua8Ve7mvF&#10;Xu5rxV7ua8Ve7mvFXu5rxV7ua/9kIwT/YS0G/3AyDP97OBT/gUAc/4RJJf+EUS7/gVk3/3xhQP92&#10;aUj/cHNP+2x/VfhoiVr2ZJJe82GbYfFfo2TwXatm7luzaOxavGrqWcdr6FnYa+RZ6GvaW+tsz13t&#10;bche7G7CX+xuvmDsb75g7G++YOxvvmDsb75g7G++YOxvvmDsb/9lIwT/ZCsG/3MwDP9+NhP/hT8b&#10;/4lIJP+JTy3/hlc2/4JePvx8Zkb4dnBO9HF7VfBthVrtaY5f6mWXY+hin2bmYKdp416va+FduWzg&#10;XMRt3lzTbtld5m7OXutvxl/qcb9h6nG6YulytmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+lytmPpcv9m&#10;IwT/ZykG/3cuC/+CNRL/iT4a/41HIv+NTiv/jFUz/IhcPPaDZEXxfGxN7Hd3VOhygVrkbopg4WqT&#10;ZN1mm2jaZKNr1mKsbtNgtXDQX79xzl/Ncstf4nPEYehzvWLodLdk53SyZed0r2bndK9m53SvZud0&#10;r2bndK9m53SvZud0r2bndP9nIgT/aicF/3osCv+GNBH/jT0Z/5FFIP+STSj9kVMx9o5aOvCJYULq&#10;g2lL5X50U+B4fVrac4Zg1G6PZtBrl2rMaJ9uyWanccdkr3PEY7l1wmLGdsBi2ne6ZOZ3s2Xld65m&#10;5XeqaOV3qGjmd6ho5neoaOZ3qGjmd6ho5neoaOZ3qGjmd/9nIgT/bSYF/30qCv+JNBD/kTwX/5VE&#10;Hv+XSyb4llIu8ZRYNuqQXj/kimdI3YRxUNV9eVrPeIJhynOKZ8ZvkmzCbJpwv2qic7xoqna5Z7R4&#10;tmbAebRm0HqxZ+N6q2jjeqdq43qja+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hmha+R5oWvkef9oIQT/&#10;byQF/4ApCf+MMw//lDsW/5lDHP2bSSP0m08q7JlVM+WWXDvekWVF1IltUMyDdlrHfX5hwXiGaL10&#10;jm24cZZytW6ddbFspniua697rGq7fKppyn2oauF9o2zifJ9t4nycbuJ7mm7je5pu43uabuN7mm7j&#10;e5pu43uabuN7mm7je/9pIQP/cSMF/4IoCf+PMg7/lzsU/5xCGvmeRiDwn0wn6J9SLuCdWjbWlWFE&#10;zY5qT8aIclm/gnpiuX2CaLR5im6wdpJzrHOad6hwonqlb6t9om62fqBtxX+ebtt/m2/gfphw4X6W&#10;ceF9lHHifJRx4nyUceJ8lHHifJRx4nyUceJ8lHHifP9pIQP/dCIE/4UoCP+RMQ3/mjoS/58/F/Wi&#10;RB3spEoj5KRQKduhVzXPml9Dx5NoT7+McFm4h3dhsoJ/aK1+hm6peo5zpHeWeKB1nnudc6h+mnKz&#10;gJdxwIGWctOBk3PfgJF04H+QdOB+j3ThfY904X2PdOF9j3ThfY904X2PdOF9j3Thff9qIQP/diAE&#10;/4cnB/+UMAz/nTkR/aI9FfKlQRrpqEcf4KpNJdSkVDTKnV1CwZdlTrqRbViyi3VhrIZ8aKeCg26i&#10;f4t0nXyTeJl5m3yVd6V/knavgZB2vYKOds6CjXfegYt334CKeOB/injgfop44H6KeOB+injgfop4&#10;4H6KeOB+injgfv9qIAP/eB8E/4kmB/+WMAv/nzcP+qQ6E++pPxfmrUUa3K5KJM+oUzPGoVxBvZtk&#10;TbSVa1itj3Jgp4t5aKGHgW6bg4h0l4CQeJJ+mXyOfKJ/i3qtgoh6uoOHesuDhnvegoV73oGFe9+A&#10;hXvgf4V74H+Fe+B/hXvgf4V74H+Fe+B/hXvgf/9rIAP/eh4E/4smBv+YLwr/oTUN96c4EOytPBPj&#10;skIW17FHI8urUjLBpVpAuJ9iTLCZaVeolHBgoY93Z5uLfm6WiIZzkYWOeIyClnyIgJ+AhH+qgoF/&#10;t4OAf8iEf4Ddg39/3oF/f9+AgH7gf4B+4H+AfuB/gH7gf4B+4H+AfuB/gH7gf/9sIAP/fBwD/40l&#10;Bv+aLgn/ozML9Ko0DemxOQ/ftz8S0rRGIseuUDG9qFk/s6JgS6udZ1ajmG5fnJR1Z5aQfG2QjYNz&#10;i4qLeIaIlHyBhp2AfoSognuEtYN5hMWEeIXdg3mE3oF6g9+AeoLgf3qC4H96guB/eoLgf3qC4H96&#10;guB/eoLgf/9tHwP/fhsD/48kBf+dLAf+pjAJ8K4xC+W2NQvbvDkRzrdFIMOyTzC4rFc+r6dfSqah&#10;ZVWenWxel5lzZpCVemyKkoFyhZCJd4CNkXx7i5t/d4qlgnSJsoNyicKDcorag3OJ3oF0h9+AdYbg&#10;f3WG4H91huB/dYbgf3WG4H91huB/dYbgf/9vHgP/gBsD/5IjBP+gKwb6qSwH7bIsB+K8MQfVwDYQ&#10;ybtDH762TS60sFY8qqtdSaGmZFSZompdkZ5xZYqbeGuEmH9xf5aGdnmTj3p1kZh+cZCjgW6Qr4Js&#10;kL+Da5HVgm2P3oFvjd+AcIvgf3CL4H9wi+B/cIvgf3CL4H9wi+B/cIvgf/9xHAP/gxkC/5UhA/+j&#10;KQX2rScF6LcmBN7DKgPQwzUOxL9BHbm6TC2utVQ7pbBbR5usYlKTqGlbi6VvY4Widmp+n3xveJyE&#10;dHOajHlvmZZ8a5ehf2iXrYBml7yBZZjRgGaW339ok+B+apHhfmqR4X5qkeF+apHhfmqR4X5qkeF+&#10;apHhfv91GgL/hxgC/5ggA/+mJQPysiAD5L4eAtfJIgLKxzMNvsNAHLO/SiupulM5n7ZaRZayYVCN&#10;r2dZhaxtYH6pdGd4pnptcqSCcm2iinZooZR5ZKCffGGfq35foLp+X6DOfl+f4X1im+F9Y5jifGOY&#10;4nxjmOJ8Y5jifGOY4nxjmOJ8Y5jifP94GAL/ixcB/50dAv2rHgLsuBcB3sgRAM/NHwLEzDALuMg+&#10;Ga3FSCijwVE2mL1YQo+5X02GtmVWf7NrXXixcmRyr3lpbK2AbmesiXJiqpJ1X6mdeFypqnpaqbl6&#10;WarMelip5HpbpOR6XaHkeV2h5HldoeR5XaHkeV2h5HldoeR5XaHkef99FQL/kBQB/6EYAfaxFADZ&#10;wQsA0s8LAMjSHAG80S4Jsc47F6bLRiWcyE8zkcRWP4jBXUmAv2NSeLxqWXG6cF9ruXdkZrd/aWG2&#10;h21dtZFwWbWccla0qXRUtLh0U7XLdFO15HRUsOd1VqzndVas53VWrOd1VqzndVas53VWrOd1Vqzn&#10;df+DEgH/lhEA/6gRANm4CgDOxAkAx9IKAL/ZGQG02CsHqdY5FJ/TRCKU0E0vis1UO4HKW0R4yGJN&#10;ccdpU2vFb1llxHZeYMN+YlzCh2ZYwZFoVcGca1LBqGxQwbdtT8LKbU/C5GxPvexuULnsb1C57G9Q&#10;uexvULnsb1C57G9QuexvULnsb/+JEAH/nQ4A2q8IAM27CADExwcAvNYLALPfGgGq3ysHoN45Epbd&#10;Qx6M2ksqgthTNXnVWj9x02FGatJoTGXRb1Jg0HZWW9B+WlfPh11Tz5FfUM+cYU7PqWNMz7hjS9DL&#10;Y0zQ5WJKzvJlS8jyZkvI8mZLyPJmS8jyZkvI8mZLyPJmS8jyZv+SDQDepgQAzrQGAMK/BgC5zAgA&#10;sN0MAKflHQOe5S0LlOU5ForkQiCB40oqd+JQM2/hWDtp4F9BY+BmRl7fbkpa33VOVt99UVLfhlNP&#10;35BWTd+bV0vgp1hJ4LVZSOHGWUjh31lH3/BZRtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVbRtz1W+2c&#10;BADRrQQAwrgFALfDBQCt0QgApO0QAZvtIAWS7S4Oiew6GIDsQyF27EoqbuxQMWbrVjdg61w8W+tk&#10;QFfra0NT63JGUOt6SU3sg0tK7IxNSOyWTkXtoVBD7a5RQu68UUHvzFJB7+VSQO3xUUDt8VFA7fFR&#10;QO3xUUDt8VFA7fFRQO3xUdSlAADEsgMAtrwDAKvJBQCg2AgAl/QTAY/1JAeH9TEPfvY7GHT2QiBs&#10;9kgnZfZPLV73VTFZ91s1VfdiOFH3aDtN+G89Svh2P0f4fkFE+YdDQvmRRUD6m0Y++qZHPPuxSDv7&#10;vkk6/M9JOfzjSTn840k5/ONJOfzjSTn840k5/ONJOfzjScetAAC3twIAqsMCAJ7QBACT4wkAjP0Y&#10;AoT+Jwd7/zEPcv84Fmn/QBxi/0YiXP9NJlb/UypS/1ktTv9fMEr/ZTJH/2s0RP9xNUH/eTc//4E4&#10;PP+KOjr/kzs4/508Nv+nPTX/sT40/74+M//KPzP/yj8z/8o/M//KPzP/yj8z/8o/M//KP7iyAACq&#10;vQAAncoAAJHYAgCI+w0Bf/8ZAnb/JAZu/y0MZv81El//PBdY/0MbU/9JHk7/TyFK/1UkRv9bJkP/&#10;YCdA/2YpPv9rKjv/cis5/3ktNv+BLjT/ii8x/5QwMP+cMS7/pTIt/68zLP+3Myz/tzMs/7czLP+3&#10;Myz/tzMs/7czLP+3M6u4AACexQAAkNIAAIPgAAB9/w8Bcv8WAmj/HgRh/ycIWv8vDFT/NxBO/z4T&#10;Sf9EFkX/ShhB/08ZPv9VGzv/WRw5/18dNv9kHjT/aR8y/3AgL/93IS3/fyIr/4cjKP+QJCf/mSUm&#10;/6EmJf+nJiX/pyYl/6cmJf+nJiX/pyYl/6cmJf+nJp/AAACRzQAAg9sAAHj2AgBv/w0BZP8SAlz/&#10;GQNU/yAETv8nBkj/LwhD/zYKP/88DDz/Qg44/0cPNf9MEDP/UREw/1YSLv9aEyz/XxQq/2UUKP9r&#10;FSb/cRYj/3kXIv+BGCD/iRge/5EZHf+XGR3/lxkd/5cZHf+XGR3/lxkd/5cZHf+XGf9WJwT/UTIF&#10;/1Y1B/9fPQ7/ZEUW/2ZOH/9kWCf/YWIv/15uNf9aeTv/V4Q//1SPQ/9RmEb/T6BI/06nSv9Nrkv/&#10;TLVM/0u8Tf9KxE7/Sc5P/0neT/9I6VD/SPJQ/En2UPdL+VDxTPpP6077UOpP+1DqT/tQ6k/7UOpP&#10;+1DqT/tQ6k/7UP9WJwT/UTIF/1g0B/9iOw7/Z0QW/2lNH/9nVif/Y2Av/2BrNf9cdzv/WIJA/1WN&#10;RP9Tlkf/UJ9J/0+mS/9OrU3/TbRO/0y8T/9LxVD/Ss9R/0ngUf9J61H+SfJS+Uv3UvNN+VHtT/pR&#10;5lD6UuVQ+lLlUPpS5VD6UuVQ+lLlUPpS5VD6Uv9XJwP/UjEF/1oyB/9kOg7/akIW/2xLH/9qVCf/&#10;Z14v/2JoNv9edDz/WoBB/1eLRf9UlUj/Up1K/1ClTP9PrU7/TrRP/028Uf9MxVH/S9FS/0riU/9J&#10;7VP7S/NT9Uz3U+5P+FPoUPlT4VL6VOBS+lXgUvpV4FL6VeBS+lXgUvpV4FL6Vf9YJgP/VDAF/10x&#10;B/9nOA7/bUAW/29JHv9uUif/alwv/2VmNv9hcTz/XX1B/1mIRv9Wkkn/VJxM/1KkTv9Qq1D/T7NR&#10;/067Uv9NxFP/Tc9U/kzgVftM61X4TPRV8E/3VelR+FXiUvhW21T5V9lU+VfZVPlX2VT5V9lU+VfZ&#10;VPlX2VT5V/9ZJgP/Vy4F/2AvB/9qNg3/cT4V/3NIHv9yUSb/b1ou/2pjNv9lbjz/YXpC/12FR/9a&#10;j0r/V5hN/1WgUP9UqFL+Uq9T/VG3VfxQwFb6T8tW+E/cV/VP6VfyT/NX6lL2V+FT91jaVfhZ0Vb4&#10;Ws9W+FrPVvhaz1b4Ws9W+FrPVvhaz1b4Wv9ZJgP/WiwF/2QtB/9uMw3/dT0V/3hGHf93TyX/dFgt&#10;/3BgNf9qajz/ZnZC/2KBR/5ei0v7W5RP+VmdUvhXpFT2VqxW9VS0V/NTvFjyU8dZ8FLVWuxS5lrp&#10;U/JZ4VT1W9dW9lzPV/ddyFn4XcdZ+F3HWfhdx1n4XcdZ+F3HWfhdx1n4Xf9aJQP/XSoF/2cqBv9y&#10;Mgz/eTsU/3xFHP98TST/elUs/3VeNP9vZzz8anJC+WZ9SPZjh0zzX5BQ8V2ZU+9boVbtWahY61iw&#10;WupXuVvoVsNc5lbRXONW5FzfVvBd1Vf1X8xZ9mDGWvZgwFv2Yb5c9mG+XPZhvlz2Yb5c9mG+XPZh&#10;vlz2Yf9bJQP/YCgF/2soBv93MAv/fjoT/4FDGv+CSyL/f1Mq/3tbM/l2ZDr1cG5B8Wx5SO1og03q&#10;ZIxR52GVVeVfnVjjXaVa4VutXN5atl7cWcBf2lnOYNVZ4mDRWe9hylr0YsJc9GO8XfRkt17zZLZf&#10;82S2X/Nktl/zZLZf82S2X/Nktl/zZP9cJAP/YyYE/28mBf97Lwv/gjkR/4ZBGP+HSSD/hVEo+IJZ&#10;MPJ9YDjtd2pA6HJ1R+Ruf03haYhS3WaRV9ljmVrVYKFd0l+oYM9dsWLNXLtjy1zHZMlc22XFXetl&#10;v13yZrhf8WezYPFnr2HxZ65i8WeuYvFnrmLxZ65i8WeuYvFnrmLxZ/9dJAP/ZiQE/3IkBf9+Lgr/&#10;hzcQ/4s/Fv+MRx35i08l8ohWLeyDXTbmfmc+4HhxRttze03VboNT0GqMWMxnlF3JZZxgxmOjY8Nh&#10;rGXBYLVnv1/BaL1f0Gm6YOZptWHvaq9i72qrY+9qp2TvaaZl8GmmZfBppmXwaaZl8GmmZfBppmXw&#10;af9eIwP/aSIE/3YjBP+CLAn/izYO/48+FP2RRRv0kUwi7Y5TKuaKWjLfhWU7135tRdB4dk3LdH9U&#10;xnCHWsJsj16/aZdiu2efZbhlp2i2ZLBqs2O7a7FjymyvY+Fsq2TtbaZm7WyjZ+1soGjua59o7muf&#10;aO5rn2jua59o7mufaO5rn2jua/9fIwP/ayAD/3kiBP+FKwj/jjQM/5M8EviWQxjvlkoe55VQJuCR&#10;WC7XimE6zoRqRch+c03CeXtVvnWDW7lxi2C1bpJksmyaZ69qo2qsaKxsqWe2bqdnxG+lZ9pvomjr&#10;b55p7G+bauxumWvtbZhr7W2Ya+1tmGvtbZhr7W2Ya+1tmGvtbf9fIwP/bh4D/3shBP+IKgf/kTIL&#10;/5c6D/SaQRXrm0ca45tNIdqWVS3Pj145yIlnRMGDb027fndVtnl/W7F2h2Ctc49lqXCWaKZun2yj&#10;bKhuoGuycJ1rwHGca9JymmzpcZdt6nCUbetwkm7sb5Ju7G6Sbuxukm7sbpJu7G6Sbuxukm7sbv9h&#10;IQP/cB0D/34gA/+LKQb/lTEJ+5s4DfCePhHnoEQW36BKHdOaUivKk1w4wo1kQ7uHbU20gnRUr358&#10;W6p6hGGmd4tlonSTaZ5ym22acKRwl2+vcpVvvHOTb81zknDmc5Bw6XKOcepxjXHrcIxx63CMcetw&#10;jHHrcIxx63CMcetwjHHrcP9jIAP/chsD/4AfA/+OJwX/ly8I+J42C+2iOw7kpUAS2qRGHM6eUSrF&#10;l1o3vZFiQrWMakyvh3JUqYJ5W6R/gGCffIhlm3mQapd3mG2TdaFwkHOsc41zuHSLc8l1inTidIl0&#10;6HOIdelyh3XqcYd16nCHdepwh3XqcId16nCHdepwh3XqcP9lHwP/dBoC/4MeAv+QJgT/mi0G9KE0&#10;CemmNwvgqj0O1KdEG8mhTynAm1g2uJVgQrCQaEupi29To4d2Wp6DfmCZgIVllH2NapB7lm6MeZ9x&#10;iXipc4Z3tXWEd8V2g3jfdYN46HSCeOlzgnjqcYJ46nGCeOpxgnjqcYJ46nGCeOpxgnjqcf9nHQP/&#10;dxkC/4UcAv+TJAP/nSsF8aQwBuaqMwjcrjcMz6pDGsWlTii8n1c1s5lfQauUZkqkkG1Tnot0WpiI&#10;e2CThYNljoKLaoqAk26Gfpxxgn2ndH98s3V9fMN2fH3bdnx96HR9fOhzfXzpcn186nF9fOpxfXzq&#10;cX186nF9fOpxfXzqcf9pHAL/eRgC/4cbAv+VIwP7oCkE7qgsBOOvLwXXsjQLy61BGcGoTCe3o1U0&#10;r51dQKeZZEmflGtSmZByWZONeV+OioBkiYeIaYSFkW2Ag5pxfIKkdHmBsXZ3gcB2doHWdnaB53R3&#10;gehzeIDpcnh/6nF4f+pxeH/qcXh/6nF4f+pxeH/qcf9rGwL/excC/4oaAf+YIQL4oyYD6qwnA9+0&#10;KQPStTIKx7BAGLysSyazp1MzqqJbPqKdY0iamWlRlJVwWI6Sd16Ij35kg42GaX6Kjm16iZhxdoei&#10;c3OGrnVxhr12b4fSdnCH6HRxhehzcoTpcnOE6nFzhOpxc4TqcXOE6nFzhOpxc4Tqcf9tGQL/fhYB&#10;/40YAf+bHgH0pyIC5rAgAdq6IQHNuDEJwrQ+F7iwSSSuq1IxpaZaPZ2iYUeVnmhPjptuV4iYdV2C&#10;lXxjfZOEaHiQjGx0j5VwcI2gcm2MrHRqjLt1aY3OdWmN6HRri+lzbYnqcW2I6nFtiOpxbYjqcW2I&#10;6nFtiOpxbYjqcf9wFwL/gRUB/5AWAf+eGgHwqxsB4rYWANO9HQHIuy8Ivbg8FbO0RyOpsFAwoKtY&#10;O5ioX0WQpGZOiaFsVYKec1t9nHphd5mBZnKXimpulpNuapSecWaUqnNkk7hzY5TLc2OU5nJlkupx&#10;Z4/qcGeO6nBnjupwZ47qcGeO6nBnjupwZ47qcP9zFQL/hRMB/5QUAPyjFQDqsBIA2b4MAM3BGwHC&#10;wC0HuL06E665RiGktU8tmrFWOZKuXkOKq2RMg6hqU3ylcVl2o3hfcaF/Y2yfh2honpFrZJ2cbmCc&#10;qHBenLZxXZzJcV2c5HBemutwYJbrb2GV7G9hlexvYZXsb2GV7G9hlexvYZXsb/93EgH/iREB/5kR&#10;APOoDgDXtQoAz8EKAMbFGAC8xCoFssI4Eae/RB6eu00rlLhVNou1XECEsmJJfK9pUHatb1Zwq3Zb&#10;a6p9YGaohmRip49nXqaaalulpmxYpbVtV6bHbVem4mxXpO1sWp/tbFqe7Wxanu1sWp7tbFqe7Wxa&#10;nu1sWp7tbP98EAH/jhAA9p4NANitCQDNuAkAx8QIAL7KFAC1yicEq8g2D6HFQRuXwksojb9TM4W9&#10;Wjx9umFFdrhnS3C3bVFqtXRWZbR8W2CyhF9csY5iWLGZZVWwpWZTsLNnUrHGZ1Kx4WdRr/FoU6rw&#10;aFSp8GhUqfBoVKnwaFSp8GhUqfBoVKnwaP+CDgD/lAwA26UGAM6xBwDFuwcAvccHALXQEACs0CMD&#10;o88zDJnNPxiPykgk/+L/4klDQ19QUk9GSUxFAAMJhshRLn3GWDh2xF8/b8JmRmnBbEtkwHNQX797&#10;VFu+hFhXvY1bVL2YXVG8pF9PvLNgTb3FYE294F9MvPBhTbf1Yk229WJNtvViTbb1Yk229WJNtvVi&#10;Tbb1Yv+JCwDhnAMA0KoFAMW1BQC7vwQAsssIAKvYDQCj2SACmtgvCZDWPBSH1EYfftJPKXbQVjJv&#10;z145aM1kP2PMa0RezHNJWst6TFbKg09Syo1ST8qYVE3KpVZLyrNXSsvFV0nL4FZJyfBYR8f6WUjF&#10;+1pIxftaSMX7WkjF+1pIxftaSMX7WveRBADUogIAx68EALq5AwCwxAUAp9AJAJ/hEACY4SEDj+Aw&#10;CYbgOxJ930Qbdd5NJG7dVStn3FwyYttkN13baztZ2nI/Vdp6Q1Lag0VO2o1ITNqYSknapUtI27NM&#10;R9zETEbc3kxG2u1MRNj5T0PY+09D2PtPQ9j7T0PY+09D2PtPQ9j7T9uaAADKqQIAu7MCALC9AwCl&#10;yQUAm9YJAJToFAGM6SUEhOgzC3voPBRz6EQba+hLImTnUihe51ktWedgMlXnaDVS5284T+d3O0zn&#10;gD1J54k/R+iUQUTon0JC6axDQem6REDqzURA6uREQOj1REDn+ENA5/hDQOf4Q0Dn+ENA5/hDQOf4&#10;Q82jAAC9rgEAsLgBAKTEAgCZ0AUAj+EKAInxGgGB8SgFePIyDHDyOxNp8kMZYvJKH1zzUCNW81cn&#10;UvNeK0/zZS1M9GwwSfRzMkb0ezRD9IQ2QfWONz71mTk99qQ6O/awOzr3vzw5+M88OPfoPDj37Dw4&#10;9+w8OPfsPDj37Dw49+w8OPfsPL+qAACxswAApL8AAJjKAQCM2AQAhPoOAHz7GwJ0+yYFbPwwCmX8&#10;OBBe/UAVWP5HGVP+TR1P/1QgS/9aIkj/YSVF/2cmQv9tKED/dSo9/30rOv+GLTj/kS42/5svNP+m&#10;MDP/sjEy/74yMf/QMjH/1jIx/9YyMf/WMjH/1jIx/9YyMf/WMrKvAAClugAAmMYAAIvSAAB/3wIA&#10;ef8RAW//GQJn/yIEYP8sB1r/NAxU/zwPT/9DE0r/SRVH/08XQ/9VGUD/Wxs+/2EcO/9mHjn/bR82&#10;/3QgNP99ITH/hiMv/5EkLf+bJSz/pSYr/68mKv+7Jyn/vicp/74nKf++Jyn/vicp/74nKf++J6a2&#10;AACYwgAAi84AAH7bAAB1+QcAa/8PAWL/FgJb/x4DVP8mBU7/LgZJ/zUIRf88C0H/Qw0+/0gOO/9O&#10;EDj/UxE1/1gSM/9eEzH/ZBQu/2oVLP9yFir/ehcn/4MYJf+OGST/mBoj/6AaIv+qGyH/rRsh/60b&#10;If+tGyH/rRsh/60bIf+tG5q+AACLygAAftcAAHDjAABn/wQAXv8NAFb/EgFP/xkCSf8gA0P/JwQ/&#10;/y4FOv80Bjf/Ogcz/z8HMP9ECC7/SQks/04JKf9TCif/WAol/14LI/9kCyH/bAwf/3QNHf99Dhv/&#10;hw4Z/48PGP+ZDxj/mxAY/5sQGP+bEBj/mxAY/5sQGP+bEP9MKgP/SDMF/080Bv9UNwj/WkEO/1xK&#10;Fv9aVB3/V2Ak/1RrKv9QeC//TYQz/0qPNv9HmTn/RqE7/0WpPP9EsD7/Q7c//0LAP/9CyUD/QdVB&#10;/0HkQf9B7kL/QfZC/0H9Qv9C/0H5RP9B9Eb/Qu9H/0LvR/9C70f/Qu9H/0LvR/9C70f/Qv9NKQP/&#10;SjIE/1EyBv9XNgj/XD8O/15JFv9dUx3/Wl4k/1dpKv9TdS//UIE0/02NN/9Klzr/SJ88/0enPf9G&#10;rj//RbVA/0S9Qf9ExkL/Q9FC/0PiQ/9D7EP/Q/VD/0P8Q/xE/0P1R/9D70j/ROtJ/0TrSf9E60n/&#10;ROtJ/0TrSf9E60n/RP9NKQP/TDAE/1QxBf9ZNAj/Xz0O/2FHFv9gUh3/XVwk/1pnK/9WczD/U380&#10;/0+KOP9NlDv/S509/0qkP/9IrED/SLNB/0e7Qv9Gw0P/Rs5E/0XfRP9F6kX9RfNF+0X7RfdG/0Tw&#10;Sf9F6kr/RuVL/0flS/9H5Uv/R+VL/0flS/9H5Uv/R/9OKQP/Ty4E/1cuBf9dMgf/YzsO/2VGFv9l&#10;UB3/YVkk/11kK/9acDD/Vnw1/1OHOf9QkTz/Tpo//02iQP9LqUL/SrBD/0q3RP9JwEX/SMpG/Ujb&#10;RvpI50f4SPJH9Uj6RvFJ/0fqS/9I40z/Sd5N/0reTf9K3k3/St5N/0reTf9K3k3/Sv9PKAP/UiwE&#10;/1osBf9hLwf/ZzoO/2pEFf9qThz/Z1ck/2JhK/9ebTH/W3g2/1eDOv9UjT3/UpZA/1CeQv5PpUT8&#10;Tq1F+020R/pMvEj5TMdI9kvUSfNL5UnwS/BJ7Uz5SOlM/0rhTv9L2k//TNNQ/03TUP9N01D/TdNQ&#10;/03TUP9N01D/Tf9QKAP/VSoE/10pBf9lLQf/bDgN/29CFP9vSxz/bFUj/2heKv9jaTH/X3Q2/Vx/&#10;O/tZiT/5VpJC91SaRPVTokb0UqlI8lGxSfFQuUrvT8NL7k/PS+tP4kvnT+5L5E/4Td9P/k7VUf9P&#10;zlL/UMlT/1DJU/9QyVP/UMlT/1DJU/9QyVP/UP9RJwP/WCcE/2EnBP9qLAb/cTYM/3RAE/90SRr/&#10;clIi/25bKf1oZDD5ZXA29mF7O/NehUDwW45D7lmWRuxXnkjqVaZK6FStTOdTtU3lU79O41PMTuFT&#10;307dU+1P2FL3UdFT/VLKVP5TxFb/U79X/1O/V/9Tv1f/U79X/1O/V/9Tv1f/U/9SJwP/WyUD/2Uk&#10;BP9uKgb/djQL/3o9Ef96Rhj/eE8g+3RYKPZvYS/xa2w27Wd2POljgEDmYIpF5F2SSOFbmkrfWaJN&#10;3ViqT9pXslDYVrxR1VXIUtJV21POVutTy1b2VcZW/Va/WP1Wuln9V7Za/Ve2Wv1Xtlr9V7Za/Ve2&#10;Wv1Xtlr9V/9TJgP/XyID/2khA/9zKAX/ezIK/387EP+ARBb7fkwe9HtUJe52XS3pcWg05G1yO+Bp&#10;fEHcZYVG2GKOStRflk3RXZ1QzlylUsxarVTJWbZWx1nCV8ZZ0FfCWeZYv1nzWbta+1m1W/tasF37&#10;Wq1d+1mtXftZrV37Wa1d+1mtXftZrV37Wf9WJAP/YiAD/20gA/93JgT/fzAI/4Q5Df2GQRT1hUkb&#10;7oJRIud9WirheGQy3HNuOtRud0HQaoBHzGaJTMhkkVDFYphTw2CgVcBeqFi+XbFZu128W7lcyVy3&#10;XOBctF3vXLBe+V2rX/ldqGD5XKVh+VylYflcpWH5XKVh+VylYflcpWH5XP9YIgP/ZR4D/3EfA/97&#10;JAP/hC4H/4k2C/iLPhHvi0YX6IhOHuGEVybZfmEx0XhqOstzc0LGb3xIwmyETb5pjFG7ZpNVuGSb&#10;WLVjo1qzYaxcsGC3Xq5gxF+sYNhfqWHrX6dh91+iY/dfn2T3X51k+F6dZPhenWT4Xp1k+F6dZPhe&#10;nWT4Xv9bIAL/aBwC/3QdAv9+IwP/iCsF/Y00CfOQOw7qkEMU4o9KGtqKVCXQg10wyX5nOsN4b0K+&#10;dHhIuXGATrVuiFKya49Wr2mXWqxnn1ypZahfpmSyYaRkv2KiZNBioGTnYp5l9WKaZvVhmGf2YJZo&#10;9mCWaPZglmj2YJZo9mCWaPZglmj2YP9dHwL/ahoC/3ccAv+CIQL/iykE+ZExB++VOAvmlj8Q3ZRH&#10;F9KOUSTKiFsvwoNkObx+bEG3eXRIsnV8Tq5yhFOqb4tXpm2TW6Nrm16gaqRgnWiuY5toumSZaMtl&#10;l2jjZJVp82STavRjkWv1YpBr9WGQa/VhkGv1YZBr9WGQa/VhkGv1Yf9fHQL/bRgC/3obAv+FHwL/&#10;jicD9ZUuBeuZNQjhnDsM1phDFsyTTyLEjVguvYdhOLaCaUGwfnFIq3p5Tqd3gFOjdIhYn3GQW5tv&#10;mF+YbqFilW2rZJJst2aQbMZmj2zfZo5t8WWMbvNki270Y4pu9GKKbvRiim70Yopu9GKKbvRiim70&#10;Yv9hHAL/bxYC/3waAf+IHgH/kSQC8pkrBOeeMQXdoDYJ0ZxBFceXTSG/kVYtt4xfN7GHZ0Crgm5I&#10;pX52TqB7fVOceIVYmHaNXJR0lV+Rcp5ijnGoZYtwtGeJcMNoh3DbZ4Zx7maGcvJlhXLzZIRy9GOE&#10;cvRjhHL0Y4Ry9GOEcvRjhHL0Y/9jGgL/cRUB/38YAf+KHAH8lCEC7pwnAuOiLAPYpDIIzJ9AFMOa&#10;SyC6lVUss5BdN6yLZT+lh2xHoINzTZuAe1OWfYJXknqKXI54kmCKdptjh3WlZoR0sWeCdMBogHTV&#10;aIB17Gd/dvJmf3XzZX9182R/dfNkf3XzZH9182R/dfNkf3XzZP9lGQL/dBQB/4EXAf+NGgH5lx4B&#10;66AjAd+mJgLSpzAHyKM+E7+eSR+2mVMrrpRbNqePYz+gi2pGm4dxTZWEeFKQgX9XjH+HXIh9kGCE&#10;e5ljgHqjZn55r2h7eb1pennRaXl66mh6evJmennyZXp582R6efNkennzZHp582R6efNkennzZP9n&#10;FwL/dhQB/4QWAf+QFwH1mxoB56QdAdurHwHOqi8GxKY9ErqhSB6ynVEqqphZNKKUYT6ckGhFloxv&#10;TJCJdlKLhn1XhoSFW4KCjV9+gJdjen+hZnd+rGh1fbtpc37OaXN+6Gh0fvFmdH3yZXV882R1fPNk&#10;dXzzZHV882R1fPNkdXzzZP9pFgH/eBMB/4cUAP+TFQDxnhUA46gWANWuGwHKrS0GwKk7EbalRh2t&#10;oVAppZxYM56YXzyXlGZEkJFtS4uOdFGGjHtWgYmDW3yHi194hpRidISfZXGDqmdvg7hpbYPLaW2D&#10;5mhug/Jmb4LyZXCB82RwgfNkcIHzZHCB82RwgfNkcIHzZP9rFAH/exIB/4oSAP+WEgDtohAA3q0O&#10;ANCxGQDFsCsFu605D7KpRBuppU4noKFWMpmdXjuSmmRDi5drSoaUclCAknlVe4+AWneNiV5yjJJh&#10;boqcZGuJqGdpibZoZ4nIaGeJ42doifJmaYfzZWqG82RqhvNkaobzZGqG82RqhvNkaobzZP9uEgH/&#10;fhAA/40QAPeaDgDbpwoA07ALAMq0FgDAtCkEtrE3Dq2uQxqkqkwlm6ZVMJOjXDmMoGNBhp1pSICa&#10;cE57mHdTdpZ+WHGUhlxskpBgaJGaY2WQpmVjkLRmYZDGZmGQ4WZhkPJlY47zZGSM9GNkjPRjZIz0&#10;Y2SM9GNkjPRjZIz0Y/9xEAH/gg8A/5ENAN6fCQDTqgkAzLMJAMS4EwC6uCYDsbY1DKezQRier0oj&#10;lqxTLo6pWjeHpmE/gKRnRnqhbkx1n3VRcJ18VWuchFpmmo5dY5mYYF+YpGJdmLJkW5jDZFuY3mNb&#10;mPBjXJX1Yl6T9WJek/ViXpP1Yl6T9WJek/ViXpP1Yv91DgD/hg0A65YIANWjBwDMrQgAxbYHAL28&#10;EQC0vSMCq7syCqG5PxWYtkggkLNRK4iwWDSArl88eqtmQ3SpbEhvqHNOaqZ6UmWlglZho4xaXaKW&#10;XFqiol9XobBgVqHBYFWi3GBVoe9gVp/3X1ec919XnPdfV5z3X1ec919XnPdfV5z3X/96DAD9iwkA&#10;2psEAM6nBgDEsAYAvLkEALXBDgCswiABpMEwCJq/PBORvUYdibpPJ4G4VjB6tl04c7RkP26yakRo&#10;sXFJZLB5TV+ugVFbrYpUWK2VV1SsoVlSrK9bUKzAW1Cs2lpPq+5bT6r6W1Gm+ltRpvpbUab6W1Gm&#10;+ltRpvpbUab6W/+ACQDhkgEA0aAEAMarBQC8tAQAs70DAKvHCwCkyRwBnMgsBpPHOQ+KxUQZgcNN&#10;I3rBVCxzv1szbb5iOWe8aT5iu3BDXrp3R1q5gEtWuYlOU7iUUFC4oFJNuK5UTLi/VEu52FRLt+1U&#10;Srb5VUqz/lZKs/5WSrP+Vkqz/lZKs/5WSrP+VvqHAgDWmAAAyaUDAL2vAwCzuAEAqcIEAKHNCACa&#10;0BYAktAoBIrPNgyBzkEVecxKHnLLUiZsylotZslhMmHIaDdcx288WMZ2P1XGf0NRxYlFTsWUSEvF&#10;oEpJxa5LSMW/S0fG2EtHxe1LRsP5TUXC/05Fwv9ORcL/TkXC/05Fwv9ORcL/Tt+QAADMnwAAv6oB&#10;ALOzAQCpvQIAn8cFAJbSCQCO2hIAiNskAoDaMgh42T4QcdhIGGrXUB9k1lglX9VfKlvUZy9X1G4z&#10;U9N2NlDTfzlM04g7StOUPkfToD9F1K5ARNS/QUPV2EBE0+xAQtL2QkHR/kRB0f5EQdH+REHR/kRB&#10;0f5EQdH+RNGYAADDpQAAta4AAKm4AACewwIAlM0GAIrZCgCE4xgBfeQmA3XkMghu4zwPZ+NFFWHj&#10;TRtc41UgV+NdJFTjZCdQ4msqTeJzLUrjfDBI44YyReOQNEPjnDVB5Kk2QOS4Nz/lyzc/5eQ3P+Pz&#10;Nj3i+zg94vs4PeL7OD3i+zg94vs4PeL7OMahAAC3qwAAqrQAAJ6+AACTyQIAiNQGAH/uDgB57RsB&#10;ce0nA2ruMghk7jsNXu5DE1juSxdT7lIaUO9ZHkzvYCBJ72cjR+9vJUTwdydB8IApP/CKKj3xlSw7&#10;8aEtOfKuLjjyvi8389AvN/PnLzbx8y828fMvNvHzLzbx8y828fMvNvHzL7mnAACrsAAAn7sAAJLG&#10;AACG0AEAe90FAHT3EQBt9xwBZvgmA1/4LwZa+TgKVPlADlD6RxFM+k4USPtVFkX7WxhC+2IaQPxo&#10;HD38cB06/XgfOP2CIDb9jSI0/pgjMv6kJDH/sSUw/78mL//PJi7/4yYu/+MmLv/jJi7/4yYu/+Mm&#10;Lv/jJq2tAACftwAAksIAAIbNAAB52gAAcPIIAGj/EQBh/xoBWv8jA1T/KwRP/zMGSv87CEb/QgtD&#10;/0kNQP9PDj3/VRA6/1sROP9hEzX/aBQz/28VMP94Fi7/ghcs/40ZKv+ZGin/pBoo/68bJ/+6HCb/&#10;xxwm/8ccJv/HHCb/xxwm/8ccJv/HHKG0AACTvwAAhsoAAHjWAABs4gAAY/wHAFz/DwBV/xYBT/8e&#10;Akn/JgNE/y4EQP80BTz/OwY5/0EHNv9GCDP/TAgx/1EJLv9XCiz/XQoq/2QLKP9sDCX/dQ0j/38O&#10;If+KDyD/lRAe/6AQHv+oER3/sREd/7ERHf+xER3/sREd/7ERHf+xEZW8AACGxwAAedMAAGvgAABe&#10;7QAAVv8DAE//DABJ/xIBQ/8ZAT7/IAI5/ycDNf8tAzL/MwQu/zgEK/89BSj/QgUm/0cFJP9MBiL/&#10;UQYg/1cGHf9eBxv/ZQcZ/24IF/94CBX/gwgT/40JE/+WCRL/ngkS/54JEv+eCRL/ngkS/54JEv+e&#10;Cf9CLQP/QjIE/0gyBP9MNgb/TjwI/1BHDv9QUhX/Tl8a/0trH/9IdyT/RYMn/0KOKv9Blyz/P6Au&#10;/z+nL/8+rjD/PbUx/z28Mv88xTL/PM4z/zvfM/876jT/O/M0/zv7NP88/zP+PP8z/D3/NPY//zX1&#10;P/819T//NfU//zX1P/819T//Nf9DLAP/RDAE/0owBP9ONAb/UToI/1NGDv9SURX/UV0a/05pIP9L&#10;dCT/SIAo/0WLK/9DlS3/Qp0v/0GlMP9ArDH/P7My/z+6M/8+wjT/Psw0/z7cNf896DX/PfE1/z76&#10;Nf0+/zX7P/80+D//NvJB/zfwQf838EH/N/BB/zfwQf838EH/N/9ELAP/Ry4D/00uBP9RMgX/VDkI&#10;/1dEDv9WTxX/VFob/1FmIP9OciX/S30p/0iILP9Gki7/RZsw/0SiMv9DqTP/QrA0/0K3Nf9Bvzb/&#10;Qck2/0DXN/9A5Tf9QPA3+kD4N/dB/zb2Qf838kH/OOxD/znqRP856kT/OepE/znqRP856kT/Of9F&#10;KwP/SSwD/1AsBP9VLwX/WTcI/1xCDv9bTRX/WFcb/1ZjIP9SbyX/T3oq/0yFLf9KjzD/SJgy/0ef&#10;NP9GpjX/Ra02/0W0N/9EvDj+RMY4/ETSOflD4jn2RO4580T3OfFE/znvRP8660X/O+RG/zzjRv88&#10;40b/PONG/zzjRv8840b/PP9GKwP/TSkD/1QpBP9ZLAX/XjUH/2FADf9hShT/XlQa/1pfIP9Xayb/&#10;VHYq/1GBLv9OizH+TJQ0/EucNftKozf6Sao4+EixOfdIuTr2R8I79UfNO/JH3zvuR+w760j2O+lH&#10;/z3nR/8+4Uj/P9pK/0DYSv9A2Er/QNhK/0DYSv9A2Er/QP9HKgP/UCcD/1gmA/9eKgT/YzMH/2Y9&#10;Df9mRxP/ZFEa/2BbIP9cZyb9WXIr+lZ9L/hThzP2UZA19FCYN/JOnznxTaY770ytPO5MtT3sS749&#10;60vKPulL3D7lTOo94kv1P99L/kHcSv9C1Ez/Q81N/0PLTv9Dy07/Q8tO/0PLTv9Dy07/Q/9KKAP/&#10;VCQD/1wjA/9jKAT/aDAG/2w7C/9sRBL/ak4Z/mZYH/lhYiX1Xm0r8lt4MO9YgjTsVos36lSUOehT&#10;mzvmUaM95VGqPuNQsj/hT7tA4E/HQN5P2EHZT+hB1E/0Q9BO/kXOTv9GyFD/RsJR/0fAUf9HwFH/&#10;R8BR/0fAUf9HwFH/R/9NJQL/VyEC/2AgA/9oJgP/bi4F/3I4Cv9yQRD9cEsX921UHfJoXiTtZGkq&#10;6WF0MOVefjTiW4c44FmPO91Xlz7bVZ9A2FSmQtVTrkPSUrdE0FLCRc5S0EbLUuVGyFLySMVS/UnC&#10;Uv9KvFT/SrdV/0q2Vf9KtlX/SrZV/0q2Vf9KtlX/Sv9QIwL/Wx4C/2QeAv9tJAP/cysE/3c1CP54&#10;Pg72d0cU8HRQG+pvWiLka2Up4GdvL9tjeTXWYII60l2KPs9bkkHMWZpDylihRchXqUfGVrJJxFa8&#10;SsJVyUu/Vd9LvFbuTLlW+k23Vv9Nslj/Ta5Z/02sWf9NrFn/TaxZ/02sWf9NrFn/Tf9TIAL/XhwC&#10;/2gcAv9xIgL/eCgD/3wxB/h+OgvwfUMR6XpMGOJ2Vx/ccmEo1G1rL89pdDbLZX07x2KFQMRgjUPB&#10;XpVGv12cSLxbpEu6Wq1MuFm3TrZZw0+0WdVPsVrqUK5a91CsWv9QqFv/UKRc/1CkXf9PpF3/T6Rd&#10;/0+kXf9PpF3/T/9WHgL/YRkC/2waAv91IAL/fCUD/YEuBfOENwnqhD8O4oFIFdt9Ux3Rd10ny3Jn&#10;MMZucDfCang8vmeAQbpliEW3Y5BItGGYS7Jfn02vXqhPrV2yUatdvlKpXc5Tpl3lU6Re9FOiXv9T&#10;n1//Upxg/1KbYP9Sm2D/Uptg/1KbYP9Sm2D/Uv9YHAL/ZBcB/3AZAf95HQH/gCMC+IYqA+2JMgbk&#10;ijsK3IhFEtGCUBzKfVomxHhjL75zbDe5b3Q9tWx8QrJqhEauZ4xKq2WTTahkm0+lYqRSo2GuVKFh&#10;uVWfYchWnWHhVpti8VWZYv1Vl2P/VJVk/1SUZP9TlGT/U5Rk/1OUZP9TlGT/U/9aGgL/ZxUB/3MX&#10;Af99GwH/hCAB84omAuiOLgTfkDYH1IxBEcuHTRvEglcmvX1gL7d4aTaydHE9rnF4QqpugEembIhK&#10;o2qPTqBomFGdZ6BTmmaqVZhltVeVZcRYlGXbWJJm71eRZvxXj2f+Vo5n/lWNaP5VjWj+VY1o/lWN&#10;aP5VjWj+Vf9cGAH/aRMB/3YWAf+AGQH9iB0B744iAeSTKQLalDEGzpA/D8aLSxq+hlUlt4FeLrF9&#10;ZjaseW48p3Z1QqNzfUefcIRLnG6MTphslFKVa51UkmqnV5BpslmNacBajGnVWopq7FmKavpYiWv9&#10;V4dr/VaHa/5Wh2v+Vodr/laHa/5Wh2v+Vv9eFwH/bBIB/3gUAf+DFwD5ixoA65IdAeCYIwHTmC8F&#10;ypQ9DsGPSRm5ilMksoZbLayBZDWmfms8oXpyQp13ekeZdYFLlXOJT5FxkVKOb5pVi26kWIhtr1qG&#10;bb1bhG3QW4Nu6VqDbvhZgm/8WIJv/VeCb/1Xgm/9V4Jv/VeCb/1Xgm/9V/9gFQH/bhEB/3sTAP+G&#10;FAD2jxYA55YYANucHADPmy0ExZc7DbyTRxi0jlEjrYpZLKeGYTShgmk7nH9wQZd8d0aTeX5Lj3eG&#10;T4t1jlKIc5dVhHKhWIJxrFp/cbpcfnHMXH1y51t9cvZafHL8WXxy/Fd8cv1XfHL9V3xy/Vd8cv1X&#10;fHL9V/9iFAH/cREB/30RAP+IEgDykhIA45oSANWfGQDKnisEwZs5DLiXRRewkk8iqY5YK6KKXzOc&#10;hmc6l4NuQJKAdUWNfnxKiXyEToV6jFKCeJVWfnefWHt2qlt5dbhcd3XKXHd25Vx3d/Vad3b7WXd2&#10;/Fh3dvxXd3b8V3d2/Fd3dvxXd3b8V/9kEgH/cxAA/4AQAP+LEADvlQ4A354NANCiFwDGoSkDvZ43&#10;C7SaQxaslk0gpJJWKp2OXjKXi2U5kohsQI2Fc0WIg3pKhICBToB/ilJ8fZNVeHydWHV7qFtzerZc&#10;cXrHXHF64lxxe/NacXv7WXJ6/FhyevxYcnr8WHJ6/FhyevxYcnr8WP9nEQH/dQ8A/4MOAPSODQDb&#10;mQoA1KELAMykFQDCpCcDuKI2CrCeQhWnmkwfoJdUKZmTXDGTkGM4jY1qP4iKcUSDiHhJfoZ/TXqE&#10;iFF2gpFVc4GbWG+Aplptf7Rca3/FXGuA31xrgPJaa4D7WWx+/FhtfvxYbX78WG1+/FhtfvxYbX78&#10;WP9pEAH/eA4A/4UMAOKSCADVmwkAzqMJAMeoEgC9qCUCtKY0CauiQBOjn0oem5tSJ5SYWjCOlWE3&#10;iJJoPYKQb0N+jnZIeYx9THWKhVBxiI5UbYeZV2qGpFlnhbFbZYXCW2WF3FtlhfBaZoX7WWeD/Fhn&#10;g/xXZ4P8V2eD/Fdng/xXZ4P8V/9sDgD/ewwA8okJANmVBgDPnggAyaYIAMGrEAC4qyICr6oyCKan&#10;PhKepEgclqFRJY+eWC6Im181gplmPH2WbUF4lHRGc5J7S2+Qg09rj4xSZ46WVWSNolhhjK9ZX4zA&#10;Wl+M2VlfjO5ZX4z7WGGK/Vdhif1XYYn9V2GJ/Vdhif1XYYn9V/9vDAD/fwkA340DANKYBgDKogYA&#10;wqkGALqvDgCysCABqa4vBqGsPBCYqUYakadPI4mkViyDol0zfZ9kOXedaz9ym3FEbpp5SGmYgUxl&#10;l4pQYZWUU16VoFVblK1XWpS9WFmU1FdZlOxXWZP5VluR/lVbkP5VW5D+VVuQ/lVbkP5VW5D+Vf9z&#10;CQD1hAQA2JEDAMycBQDDpQUAu60EALOzDACrtRwBo7QsBZuyOQ6SsEQXiq1NIIOrVCl9qVwwd6di&#10;NnGlaTxspG9BaKJ3RWShf0lfn4hMXJ6ST1ienlJWnatTVJ28VFOd0VRTnetTU5z4U1Sa/1NUmf9T&#10;VJn/U1SZ/1NUmf9TVJn/U/94BgDhiQAA0JYCAMahAwC8qQMAs7ABAKu4CACkuhgAnLopA5S5NguM&#10;t0EUhLVKHXyzUiV2sVoscK9gMmuuZzhmrW48Yqt1QF6qfURaqYZIVqiRSlOonU1Rp6pOT6i6T06o&#10;z09Op+lPTab3T02l/09OpP9PTqT/T06k/09OpP9PTqT/T/p/AADYjgAAyZsBAL6lAgC0rQEAq7UA&#10;AKG/BACbwRQAlMElAozAMwiEvz4RfL1IGXW8UCFvulgnarlfLWW4ZTJgt2w2XLZ0Oli1fD5VtIVB&#10;UbSQRE6znEZMs6lISrO5SEm0zkhJs+lISLH2SUiw/0pIsP9KSLD/Skiw/0pIsP9KSLD/SuKGAADO&#10;lAAAwqEAALapAACrsQAAoboBAJjDBQCQyRAAiskgAYPJLwV7yDsNdMdFFG7GThtoxVYhY8RdJ17D&#10;ZCtawmsvVsFyM1PBezZPwIQ5TMCPPErAmz5HwKg/RsC4QEXAzUBFwOg/RL72QUO9/0JDvP9DQ7z/&#10;Q0O8/0NDvP9DQ7z/Q9aNAADGmwAAuKUAAK2uAACitgAAmL8CAI3IBgCD0QsAf9IaAHnSKgNy0jcI&#10;bNFCD2bRSxVh0FMaXM9bH1jPYiNUzmknUc5xKk3Oei1KzoMwSM6OMkXOmjRDzqg1Qs64NkHPzTVB&#10;zug1QM31Nz/L/jk+y/85Psv/OT7L/zk+y/85Psv/OcqWAAC8ogAAr6oAAKOzAACYvAAAjcYDAILP&#10;BwB42QsAc94YAG7eJgJo3jMFYt4+Cl3eSA9Z3lAUVd5YF1HeYBtO3mceS91vIEjeeCNG3oElQ96M&#10;J0HemCk/3qYqPt+1Kj3gyCo93+MqPN3xKzvc+y063P0uOtz9Ljrc/S463P0uOtz9LsCfAACxpwAA&#10;pLAAAJi6AACNwwAAgc0CAHbXBwBu6A8AaegbAWPoJwJe6TIFWOk7CFTpRAxP6kwPTOpTEknqWxVG&#10;6mIXROtqGUHrchs/63sdPOuGHjrskSA47J4hN+2sIjbtuyM17s8jNO7mIzTr9SM06/gjNOv4IzTr&#10;+CM06/gjNOv4I7OlAACmrQAAmbcAAI3BAACAywAAddUBAGnhBgBk8xEAXvMcAVn0JgJU9DAET/U4&#10;Bkv1QAhH9kcKRPZODEH3VQ4/91wPPPdjETr4ahM3+HMUNfh9FjP5iBcx+ZQYL/qhGS76rxot+74a&#10;LPvPGyv75xsr++sbK/vrGyv76xsr++sbK/vrG6iqAACatAAAjb8AAIDJAAB00wAAZ94AAF7yCABZ&#10;/hEAU/8aAU7/IwJJ/ysDRf8zBEH/OgU+/0EGO/9HBzj/Tgg1/1QJM/9aCTH/YQov/2kLLP9yDCr/&#10;fQ0o/4gOJv+VDyX/oRAk/64RI/+6EiL/yhIi/9ASIv/QEiL/0BIi/9ASIv/QEpyyAACOvAAAgccA&#10;AHPRAABn3QAAWeMAAFP9BgBN/w4ASP8WAEP/HgE//yYCOv8tAjf/MwMz/zkDMP8/BC7/RAQr/0oF&#10;Kf9QBSf/VgYk/10GIv9lByD/bgcd/3kIG/+FCBr/kgkZ/54JGP+oCRf/swkX/7cJF/+3CRf/twkX&#10;/7cJF/+3CZC6AACCxQAAdNAAAGfcAABY4wAATfAAAEf/AgBC/wwAPP8RADj/GAE0/x8BMP8lASz/&#10;KwIp/zACJf81AiP/OgIg/z8DHv9EAxz/SQMZ/08DF/9WBBX/XgQS/2gEEf9yBQ//fgUO/4oFDv+U&#10;BQ3/ngUN/6IFDf+iBQ3/ogUN/6IFDf+iBf85LwL/PDAD/0ExA/9ENAT/RDoG/0RFCP9FUQz/Q10R&#10;/0FpFv8+dhn/PIEc/zqMHv85liD/OJ4h/zelI/83qyP/NrIk/za5Jf82wCX/Ncom/zXXJv815Sb/&#10;Ne8m/zX4Jv82/yb+Nv8m/Db/Jvw2/yf6Nv8o+jb/KPo2/yj6Nv8o+jb/KP85LwL/Pi8D/0QvA/9G&#10;MgT/SDgG/0hDCP9ITw3/R1sS/0RnFv9Ccxr/P38d/z2KH/88kyH/O5sj/zqiJP85qSX/ObAm/zi2&#10;Jv84vif/OMcn/zjTKP844yj/OO0o/jj3KPs4/if5Of8n+Dj/Kfg4/yr2OP8q9jj/KvY4/yr2OP8q&#10;9jj/Kv86LwL/QSwD/0YsA/9KLwT/TDcF/01BCP9MTA3/S1gS/0hkF/9GcBv/Q3we/0GHIP8/kCP/&#10;Ppgk/z2gJf89pib/PK0n/zy0KP87uyn/O8Qp/zvPKf474Cr7O+sq+Dv1KfY8/in0PP8q8zv/K/I7&#10;/yzvO/8t7zv/Le87/y3vO/8t7zv/Lf88LQL/RCkC/0opA/9OLAT/UTQF/1I+CP9SSg3/UFUS/01h&#10;F/9KbRv/SHgf/0WDIv9DjST/QpUm/0GdJ/9Aoyj/QKop/j+xKv0/uCv8P8Er+j/LK/c/3Cz1P+ks&#10;8T/0K+8//SztP/8t7D7/L+s+/zDnP/8w5z//MOc//zDnP/8w5z//MP9AKgL/SCYC/04mA/9SKQP/&#10;VjIF/1c8B/9XRwz/VVES/1JdF/9QaRz/TXQg/0p/I/1IiSb7R5Eo+kaZKfhFoCr3RKcr9UStLPRD&#10;tS3zQ70t8kPILvBD1y7sQ+cu6UTzLeZD/DDkQv8x40L/MuFC/zPcQ/803EP/NNxD/zTcQ/803EP/&#10;NP9DJwL/SyMC/1IiAv9YJwP/XC8E/105B/9eQwz/W04R/1hYF/5VZBz6Um8g91B6JPRNhCfyTI0p&#10;8EqVK+9JnC3tSaMu7EiqL+pHsS/pR7ow50fFMOZH0jDiSOUw30fyMttH+zTYRv811Ub/NtJG/zfN&#10;SP83zUj/N81I/zfNSP83zUj/N/9GJAL/TyAC/1YfAv9dJAP/YSwE/2M1Bv9kQAv/YkoQ+l5UFvVb&#10;XxzxWGsg7lV1JetTfyjoUYgr5k+RLeROmC/iTaAw4UynMd9MrjLdS7cz20vCNNlKzzXVS+Q10Evw&#10;Ns1K+zjKSv86yEr/OsZL/zvBTP87wUz/O8FM/zvBTP87wUz/O/9KIQL/Ux0C/1scAv9iIgL/ZykD&#10;/2kyBf9qPAn5aEYP8mVQFe1hWxroXmYg5FtxJeFYeyneVoQs21SML9hSlDLUUZs00lCjNdBPqjfO&#10;TrI4zE68OcpOyTrITt06xE/tO8FO+T2+Tv89vE7/PrpP/z62UP8+tlD/PrZQ/z62UP8+tlD/Pv9N&#10;HgL/VhoB/18aAf9nIAL/bCYC/28uBPlwOAfyb0IM62xLEuVpVxnfZWIf2mFsJdRddirQW34vzVmH&#10;MspXjzXIVpY3xlSdOcRTpTvBU608v1K3Pr1Swz+8UtM/uVLoP7VS9kGzUv9BsVP/Qa9T/0GsVP9B&#10;rFT/QaxU/0GsVP9BrFT/Qf9QHAH/WhcB/2QYAf9sHQH/cSMC/XUqA/N2MwXrdj0K43NHD9xvUxfU&#10;a14fzmZnJspjcSvGYHkwwl6BNL9ciTe9WpE6ulmYPLhYoD62V6hAtFayQrJWvUOwVcxDrVbjRKtW&#10;80SoV/5Ep1f/RKVY/0SiWP9Eolj/RKJY/0SiWP9Eolj/RP9TGQH/XRQB/2gWAf9wGgH/diAB93om&#10;Au18LgPkfDgH3HpEDdJ1TxbLcFoexmxjJsFobCy9ZnUxuWN9NbZhhDmzX4w8sF2UP65cm0GrW6RD&#10;qVqtRadauEalWcdHo1reR6Fa70efW/xHnVv/R5tc/0aaXP9Gmlz/Rppc/0aaXP9Gmlz/Rv9VFwH/&#10;YBIB/2sUAf90FwD/ehwB8n8iAeeBKQLegjME039ADMt6TBXEdlYevnFgJbluaCy0a3EysWh5Nq1m&#10;gDqqZIg9p2KPQKVgl0OiX6BFn16pR51etEmbXcJKmV3WSpde7EqWX/pJlV//SZNg/0iSYP9HkmD/&#10;R5Jg/0eSYP9HkmD/R/9YFQH/YxEB/24SAP93FQD7fhgA7YMdAOKHIwHWhy4DzIM9C8V/SRS9e1Md&#10;t3ZdJbJzZSytb20yqW11N6ZqfDuiaIQ+n2aMQZxllESZY5xHl2KmSZRisEuSYb5MkGHQTI9i6EyO&#10;Y/hLjWP/Soxk/0mLZP9Ji2T/SYtk/0mLZP9Ji2T/Sf9aEwH/ZhAA/3ERAP96EgD3ghQA6IcXAN2L&#10;HADQiywDx4g7Cr+ERxO4f1EcsXtaJKx3YiundGoxo3FyNp9veTubbYA/mGuIQpVpkEWSaJlIj2ai&#10;SoxmrUyKZbpNiGXMTodm5k6GZ/ZMhmf/S4Vo/0uEaP9KhGj/SoRo/0qEaP9KhGj/Sv9cEgH/aA8A&#10;/3QQAP99EADzhRAA5IsRANaPFwDLjioCwow4CbqIRBKzhE8brH9YI6d8YCuheGgxnXVvNplzdjuV&#10;cX0/km+FQo5tjUWLbJZIiGugS4Vqqk2DabdOgWnIT4Bq40+Aa/ROf2v/TH9r/0t/a/9Lf2v/S39r&#10;/0t/a/9Lf2v/S/9eEAH/aw4A/3YOAPuADQDqiA0A248MANCSFQDHkicCvo82CLaMQhGuiE0aqIRW&#10;IqKAXiqcfWUwl3psNZN3czqPdXs+jHOCQohyi0aFcJNJgm+dTH9uqE59brVPe23GUHpu4FB5b/JO&#10;eW/+TXlv/0x5b/9LeW//S3lv/0t5b/9LeW//S/9gDwD/bQ0A/3kMAO6DCwDbiwkA1JEKAMyVEwDC&#10;lSUCuZM0B7GPQRCqjEsZo4hUIZ2EXCmXgWMvkn5qNY58cTmKeng9hniAQoN2iEV/dZFJfHObTHly&#10;pk52crNQdXLDUHNy3VB0c/BPdHP9TXRz/0x0c/9MdHP/THRz/0x0c/9MdHP/TP9iDgD/bwwA/HsK&#10;AN6GBgDVjggAz5QJAMeYEQC+mCMBtZYyBq2TPw+mkEkYn4xSIJiJWiiThmEujoNoNImBbzmFf3Y9&#10;gX1+QX17hkV6eY9JdniZTHN3pE5xd7FQb3bBUG532VBud+9Pbnf8Tm53/01vd/9Mb3f/TG93/0xv&#10;d/9Mb3f/TP9kDQD/cgoA8H4GANqIBQDQkAcAypcIAMKbEAC5myEBsZowBqmXPQ6hlEcXmpFQH5SN&#10;WCeOi18tiYhmM4SGbTiAhHQ9e4J7QXiAhEV0f41IcX2XS218ok5rfK9PaXu+UGh81VBofO1PaXz7&#10;Tml8/01qe/9Manv/TGp7/0xqe/9Manv/TP9mCgD/dQgA4YECANSLBQDLkwYAxJoGAL2eDgC1nx8B&#10;rJ4uBaSbOwydmEUVlpVOHo+TViWJkF0shI5kMn+Lazd6inI8doh5QHKGgURvhYpHa4OVSmiCoE1l&#10;gaxOY4G8T2KB0U9igetOY4H5TWOB/0xkgP9LZID/S2SA/0tkgP9LZID/S/9pCAD7eAQA3IQBAM+P&#10;BADGlwUAv50FALehDACvoxwAp6IsBJ+gOQuYnkMUkZtMHIqYVCOEllwqf5RiMHqSaTV1kHA6cY53&#10;Pm2Nf0Jpi4hGZYqSSWKJnktfiKpNXoi6TlyIzk5diOlNXYf4TF2H/0tehv9LXob/S16G/0tehv9L&#10;Xob/S/9tBQDqfAAA1YgAAMqSAwDBmgMAuaADALGmCQCppxkAoqcpA5qlNgmSo0ESi6FKGoSfUiF+&#10;nVooeZtgLnSZZzNvl244a5Z1PGeUfUBjk4ZDYJGQRlyRnElakKlLWJC4TFeQzExXkOdLV4/3SleO&#10;/0pYjv9JWI7/SViO/0lYjv9JWI7/Sf9xAQDggAAAz4wAAMSWAgC7ngIAsqQAAKmqBQCirBUAm6wm&#10;ApSrNAeMqj8PhahIF36mUB54pFglc6JeK26hZTBqn2w0ZZ5zOWGdezxem4RAWpqOQ1eZmkVUmadH&#10;Upm2SFGZykhRmOZIUZf1SFGX/0dRlv9HUZb/R1GW/0dRlv9HUZb/R/Z3AADYhQAAyZEAAL+bAQC0&#10;ogAAq6gAAKGwAACashEAlLMiAY2yMAWFsTwMfq9GFHiuThtyrFYhbatcJ2ipYyxkqGowYKdxNFym&#10;eThYpYI7VaSMPlGjmEBPo6VCTaO0Q0yjyENMo+RDS6H0Q0ug/0RLoP9ES6D/REug/0RLoP9ES6D/&#10;RON9AADPiwAAwpYAALefAACtpgAAo60AAJm1AACQuQ4Ai7oeAYS6LQN9uTkJd7hDEHG2TBdrtVMd&#10;ZrRaImKzYSZesmgrWrFvLlawdzJTsIE1T6+LOEyvlzpKrqQ8SK6zPUeuxz1HruM8Rq3zPUar/j5F&#10;q/8/Rav/P0Wr/z9Fq/8/Rav/P9qDAADHkQAAu5wAAK+kAAClqwAAmrIAAJC6AQCGwQkAgcIYAHvC&#10;KAJ1wjUGb8FADGnASRJkv1EXX75YHFu+XyBXvWYkVLxuJ1G8dipNu38tSruKMEi7ljJFu6M0Q7uy&#10;NEK7xTVDu+I0QrnzNUG4/TdAt/83QLf/N0C3/zdAt/83QLf/N86LAAC/mAAAsqEAAKepAACcsAAA&#10;kbgAAIbAAgB7yAcAdMsSAHDMIgFryzADZss8B2HLRQxcyk4RWMpWFVTKXRlRyWQcTslsH0vJdCJI&#10;yH4kRciIJ0PIlShByKIqP8ixKz7JxCs+yeEqPsfyKz3G/C08xf8uPMX/LjzF/y48xf8uPMX/LsST&#10;AAC2nwAAqaYAAJ2uAACStwAAhr8AAHvHAwBwzwcAZ9YNAGTXGgBg2CoBXNg2A1jYQQZU2EoKUNhS&#10;DU3YWhBK12ITR9dpFkXXchhC13waQNiHHD3Ykx482KEfOtmwIDnZwyA52d8gOdfvIDjV+SI31P8j&#10;N9T/IzfU/yM31P8jN9T/I7mcAACrpAAAn6wAAJO1AACHvgAAe8YAAHDOAwBl1gcAXeMOAFrjGwBW&#10;4ycBUuQyAk7kPARK5EQGR+VNCEXlVQpC5VwMQOVkDj7mbBA75nYSOeaAFDfnjBU155kWNOeoFzLo&#10;uBgy6MwYMejlGDHm9Bgx5fwYMeX8GDHl/Bgx5fwYMeX8GK6iAAChqgAAlLMAAIi9AAB7xgAAb84A&#10;AGPWAQBY3gUAVO4QAFHvGwBN7yYBSfAvAkXwOANB8T8EPvFHBTzyTgY68lUHN/JcCDXzZAkz820K&#10;MfR3DC/0gg0t9I8OK/WdDyr2qxAp9rwQKPbOESf35hEn9fERJ/XxESf18REn9fERJ/XxEaOoAACW&#10;sgAAiLsAAHvFAABvzgAAYtcAAFbeAABO8AcASvoQAEb7GQBC+yIBP/wqATv9MgI4/TkCNf4/AzL+&#10;RgMw/0wELv9TBSv/WgUp/2IGJ/9rBiT/dgcj/4IIIf+QCCD/nQkf/6sJHv+6CR3/yQkc/90JHP/d&#10;CRz/3Qkc/90JHP/dCZiwAACKugAAfMQAAG/NAABi2AAAVd4AAEnkAABE+wUAP/8OADv/FQA4/xwA&#10;NP8kATH/KwEt/zEBKv82Aif/PAIl/0ICI/9IAiD/TgMe/1UDHP9dAxn/ZwQX/3IEFf9/BBT/jAUT&#10;/5oFEv+mBRH/sgUR/7wFEf+8BRH/vAUR/7wFEf+8BYy4AAB9wgAAb8wAAGLYAABU3wAAR+UAAD7x&#10;AAA5/wEANP8LADD/EAAs/xYAKf8cACb/IgAi/ycBH/8sARz/MQEa/zYBGP88ARX/QQET/0gCEf9P&#10;AhD/VwIN/2ECDP9sAgr/eQIJ/4YDCP+SAwf/nQMG/6UDBv+lAwb/pQMG/6UDBv+lA/8xMQL/Ni4C&#10;/zovAv87MgP/OzkE/ztDBf85Twf/OFwK/zZoDf80dBD/MoAS/zGLFP8wlBb/MJsX/y+iF/8vqBj/&#10;Lq8Z/y61Gf8uvBn/LsUa/y7PGv8u4Br/Lusa/y70Gv8u/Br8L/8Z+y//Gvou/xv6Lv8c+i7/HPou&#10;/xz6Lv8c+i7/HP8zLwL/OSwC/z0tAv8+MAP/PzYE/z9BBf89TQf/PFkK/zplDv84chH/Nn0T/zWI&#10;Ff80kRf/M5kY/zOgGf8yphn/Mqwa/zGzGv8xuhv/McIb/zHMG/8x3Rv/Mekb/THzG/oy+xv4Mv8b&#10;9zL/HPYx/x31Mf8e9TH/HvUx/x71Mf8e9TH/Hv81LAL/PCoC/0AqAv9CLQP/QzQE/0Q/Bf9CSgf/&#10;QVYK/z9iDv89bhH/O3oU/zmEFv84jhj/N5YZ/zadGv82pBv/Naoc/zWwHP81tx3/Nb8d/zXJHfw1&#10;2B36Necd9zXxHfQ1+h3yNf8e8TX/H/A1/yDvNP8h7zT/Ie80/yHvNP8h7zT/If84KgL/PycC/0Mm&#10;Av9GKQL/STID/0k8Bf9IRwf/RlML/0RfD/9CahL/QHYV/z6AGP88ihn/PJIb/zuaHP06oB38Oqcd&#10;+zmtHvo5tB/5Obwf+DnGH/Y50x/yOeQf7znwH+w6+h/qOf8h6Tn/I+g5/yTnOf8k5zn/Jec5/yXn&#10;Of8l5zn/Jf88JwL/QyMC/0giAv9MJgL/Ty8D/1A5Bf9OQwf/TE8L/0pbD/9IZhP/RXEW/EN8GfpC&#10;hhv4QY4c9kCWHvU/nR/zP6Mg8j6qIPE+sSHwPrkh7j7DIe0+zyHqPuIh5j/vIeM++SPhPf8l3z3/&#10;J949/yjcPf8o3D3/KNw9/yjcPf8o3D3/KP8/IwH/RyAB/0weAf9RJAL/VSwD/1Y1BP9VPwb/U0oK&#10;/lBWD/pOYhP2S20X80l3GvBHgRzuRooe7EWSIOtEmSHpQ6Ai6EOnI+ZDriPlQrYk5ELAJOJDzCTf&#10;Q+Ak20PtJdZC+CjTQv8q0UL/K89B/yvOQf8szkH/LM5B/yzOQf8szkH/LP9DIAH/ShwB/1AbAf9X&#10;IQH/WygC/1wyA/9bOwb8WUYJ9lZRDvFUXRPtUWgX6U9yGuZNfB3kS4Ug4kqOIeBJlSPeSJwk3Eej&#10;JtpHqyfYRrMo1Ua8KNNGyCnRRtwqzUfsKslG9yzHRv8uxEb/L8NG/y/CRv8vwUb/L8FG/y/BRv8v&#10;wUb/L/9GHQH/ThgB/1YYAf9cHgH/YCUC/2ItA/xiNwX0YEEI7l1MDehaWBLjWGMX31VuG9tSdx/Y&#10;UIAi1E+JJNFNkCfPTJcozUyeKstLpivJSq0sx0q3LcZKwi7EStEvwUvnL71K9DG7Sv8yuEr/MrdL&#10;/zO2S/8ztkv/M7ZL/zO2S/8ztkv/M/9KGgH/UhUB/1oWAf9hGwH/ZiEB/mgpAvRoMgPsZzwG5WRI&#10;C99hVBDZXl4X0ltpHM5YciDLVnskyFSDJ8VSiyrDUZIswVCZLr9PoS+9T6gxu06xMrlOvDO3Tso0&#10;tU7hNLJO8TWvT/02rU//NqxP/zarT/82q0//NqtP/zarT/82q0//Nv9NFwH/VRIB/18UAP9mGAD/&#10;ax0B+G0kAe1uLALlbTYE3WtDCNRnTxDNZFoXyGBkHcRdbSLBW3YmvVl+KbtXhSy4Vo0vtlWUMbRU&#10;nDOyU6Q0sFKtNq1StzesUsU4qlLaOKdS7TmlU/o5o1P/OaJT/zmhVP84oVT/OKFU/zihVP84oVT/&#10;OP9PFAH/WRAA/2MSAP9qFAD/bxkA8nIfAOZ0JgHddDEC03E/CMttSw/FaVYXwGZgHbtjaSK3YHEn&#10;tF55K7FcgC6uW4gxrFmPM6pYlzWnV583pVeoOaNWszqhVsA7n1bSPJ1W6TybV/g8mlf/PJlY/zuY&#10;WP87mFj/OphY/zqYWP86mFj/Ov9SEgH/XA4A/2YQAP9tEQD6cxQA63cYAOB5HwDUeS0Cy3Y8B8Ry&#10;SA6+b1MWuGtcHbNoZSKvZW0nrGN1K6lhfC+mX4Qyo16LNaFdkzeeXJs5nFukO5larz2XWrs+llrM&#10;P5Ra5T+SW/U+kVv/PpBc/z2QXP88j1z/PI9c/zyPXP88j1z/PP9VEQD/Xw0A/2kOAP9xDgD1dxAA&#10;5nsRANl9GADOfSoCxXs5Br53RQ63dFAVsXBZHK1tYiKoamknpWhxLKFmeC+eZIAzm2KHNphhjziW&#10;YJg7k1+hPZFeqz+PXrhAjV7IQYte4UGKX/NAiV//P4lg/z6IYP8+iGD/PYhg/z2IYP89iGD/Pf9X&#10;DwD/YgwA/2wMAPh0DADpegwA3n4MANKBFQDIgScBwH82Brh8Qg2yeE0VrHVWG6dyXyKib2Ynnmxu&#10;LJtqdTCXaHwzlGeENpFljDmOZJU8jGOePoliqECHYrVChWLFQoRi3kODY/FCgmP9QYJk/0CCZP8/&#10;gmT/P4Jk/z+CZP8/gmT/P/9ZDgD/ZAsA/24KAOp3CADbfQgA1IIKAMyEEgDDhSQBu4M0BbOAQAyt&#10;fEsUpnlUG6F2XCGcc2QmmHFrK5Rvci+RbXkzjmuBNotqiTmIaJI8hWebP4JmpkGAZrJDfmbBRH1m&#10;2UR8Z+9DfGf8QXxo/0B8aP9AfGj/P3xo/z98aP8/fGj/P/9bDAD/ZwkA93EHAN56BQDUgAcAzoUJ&#10;AMeHEQC+iCIBtocxBK+EPguogUkTon1SGpx6WiCXd2Emk3VoK49zby+LcXcziG9+NoVuhjqCbY89&#10;f2uZP3xro0J5arBDeGq/RHZq1EV2a+1Ddmv7QnZr/0F2bP9Admz/QHZs/0B2bP9Admz/QP9dCgD/&#10;aQcA7HQDANp8BADQgwYAyYgHAMOKDwC6iyABsoovBKuIPAqkhUcSnYFQGZh+WB+TfF8ljnlmKop3&#10;bS6GdXQygnR8Nn9yhDl8cY09eXCWQHZvoUJ0bq5Ecm69RXBu0UVwb+tEcG/6Q3Fv/0Fxb/9AcXD/&#10;QHFw/0BxcP9AcXD/QP9fCAD/awQA4XYAANR/AwDLhgUAxYsGAL6NDQC1jx4Aro4tA6aMOgmfiUUR&#10;mYZOGJODVh6OgF0kiX5kKYV8ay2BenIyfXh5NXp3gjl3dos8c3WVP3F0n0Juc6xEbHO7RWtzzkVr&#10;c+lEa3P4Q2tz/0Jsc/9BbHP/QGxz/0Bsc/9AbHP/QP9hBQD6bgEA3XkAANCCAgDHiQQAwI4EALmR&#10;DACxkhsAqZIrA6KQOAibjUMPlIpMF46IVB2JhVsjhINiKICBaS18f3AxeH53NXV8fzhxe4g8bnqS&#10;P2t5nUFoeKpDZni4RGV4zEVleOdEZXj3Q2Z4/0JmeP9BZnj/QGZ4/0BmeP9AZnj/QP9kAwDucQAA&#10;2HwAAMuFAgDDjAMAu5EDALOUCQCslhgApZYoAp2UNgeWkkEOkI9KFYqNUhyEi1oif4lgJ3uHZyx3&#10;hW4wc4N1NG+CfTdsgYY7aX+QPmZ+m0FjfqhDYX22RGB9yURffeVDYH32QmB9/0Fhff9AYX3/QGF9&#10;/0Bhff9AYX3/QP9nAADjdAAA0n8AAMeIAQC+jwIAtpUBAK6YBgCmmhUAn5omApiZMwaRlz8Mi5VI&#10;FIWTUBp/kVggeo9fJXaNZSpyi2wubopzMmqIezZmh4Q5Y4aOPGCFmT9dhKZBW4S0QlqEx0NahONC&#10;WoP0QVuD/0Bbg/9AW4P/P1uD/z9bg/8/W4P/P/9qAADeeAAAzYMAAMKMAAC5kwAAsJgAAKedAgCg&#10;nxIAmZ8jAZOeMQWMnTwLhZtGEn+ZThh6l1YedZZdI3CUYyhskmosaJFxMGWQeTRhjoI3Xo2MOlqM&#10;lz1YjKQ/VouyQFSLxUBUi+FAVIrzP1WK/j9Vif8+VYn/PlWJ/z5Vif8+VYn/Pu9vAADWfAAAyIcA&#10;AL2RAAC0mAAAqpwAAKCiAACZpBAAk6UgAYykLgOFozkJf6JDD3mgTBZ0n1Mbb51aIGqcYSVmmmgp&#10;Y5lvLV+YdzBbl4A0WJaKN1WVlTlSlaI7UJSwPU+Uwz1PlN88T5PyPE+S/TxPkv88T5H/PE+R/zxP&#10;kf88T5H/POR0AADPgQAAwowAALiWAACtnAAAo6EAAJioAACQqg0Ai6sbAIWrKgJ+qjYGeKlBDHKo&#10;SRJtp1EYaaZYHGSkXyFgo2YlXaJtKVmhdSxWoX4vU6CIMk+fkzVNn6A3S56vOEqewThJnt04SZ3w&#10;OEmc/DhJm/85SZv/OUmb/zlJm/85SZv/Odt6AADIhwAAvJIAALGaAACmoAAAnKYAAJGsAACHsQgA&#10;gbIWAHyzJgF2sjMEcbI9CWuxRw5msE8TYq9WGF6uXRxarWQgV6xrI1SscyZQq3wpTaqGLEqqki9I&#10;qZ8wRqmtMkWpvzJEqtoyRKjvMkOn+zNDpv8zQ6X/NEOl/zRDpf80Q6X/NNCBAADBjgAAtZgAAKmf&#10;AACepQAAk6wAAIiyAAB8uQIAdroRAHK7IQBuuy4CaLs6BmS6QwpfukwOW7lTEle4WhZUuGEZUbdp&#10;HE63cR9LtnoiSLaEJUW2kCdDtZ0pQbWsKkC2vio/ttgqP7TuKj6z+iw9sv8tPbH/LT2x/y09sf8t&#10;PbH/LceJAAC5lQAArJ0AAKGkAACWqwAAirIAAH+4AABzvwMAasQMAGfFGgBjxSgBX8U1A1vFPwVX&#10;xUgJVMRQDFDEWA9NxF8SSsNmFUjDbhdFw3gaQsOCHEDDjh4+w5wfPMOrIDvDvCE6w9UhO8LuITnA&#10;+SI4v/8kOL//JDi//yQ4v/8kOL//JL2RAACwmwAApKIAAJiqAACMsQAAgLkAAHW/AABqxgQAXswI&#10;AFnPEgBX0CEAVdAuAVHQOQJO0EMES9BMBknQUwhG0FsLQ9BjDUHQaw8+0HURPNGAEzrRjBQ40ZoW&#10;NtGpFzXRuxc00tIXNdDsFjTP9xgzzv8aM87/GjPO/xozzv8aM87/GrOZAACmoQAAmqkAAI6xAACB&#10;uQAAdcAAAGrHAABezQMAVNQIAEzdDQBK3RgASN4mAEbeMgFE3zwCQt9FAz/fTQQ94FUFO+BdBjng&#10;Zgg34G8JNeF6CjPhhgwx4ZQNMOKjDi7isw4u48cOLePjDi3g8g4s3/sPLN/9ECzf/RAs3/0QLN/9&#10;EKigAACcpwAAj7AAAIO4AAB2wQAAaskAAF7PAABT1QEASdwGAEXpDwBC6RkAQOokAD3qLgA66zYB&#10;OOw+ATbsRgIz7U0DMe1VAy/uXQQt7mUFK+5wBSnvewYo74kHJvCXByXwpwgk8bgII/HMCCLy5Qgi&#10;8PMIIu/1CCLv9Qgi7/UIIu/1CJ6mAACRrwAAhLgAAHfBAABqyQAAXdAAAFHXAABG3QAAP+oFADz2&#10;DgA59hcANvcgADP3KAAx+DAALvk2ASv5PQEp+kQBJ/pKAiX7UgIj+1oCIPxjAx78bgMc/XsDG/6J&#10;BBn+mAQY/6gEF/+3BBb/yAQW/+AEFv/kBBb/5AQW/+QEFv/kBJOuAACFtwAAeMAAAGrJAABd0gAA&#10;UNkAAETfAAA65AAANfcDADL/DAAu/xIAK/8aACj/IQAm/ycAI/8tACD/MwAe/zkBHP8/ARn/RQEX&#10;/00BFf9VARP/XwER/2oCEP94Ag7/hwIO/5YCDf+kAgz/sAIM/74CDP/CAgz/wgIM/8ICDP/CAoe2&#10;AAB5vwAAa8kAAF7TAABQ2wAAQ+AAADjlAAAv8AAAK/8AACf/CAAk/w4AIf8TAB7/GQAb/x4AGP8j&#10;ABX/KAAT/y0AEf8yABD/OAAO/z8ADP9GAQr/TwEH/1kBBP9lAQH/cgEA/4EBAP+PAQD/mwEA/6cB&#10;AP+pAQD/qQEA/6kBAP+pAf8sLwH/MCwB/zIsAv8zMAL/MTYD/zBBA/8vTQT/LVoG/ytmB/8pcwj/&#10;KH4K/yeIC/8nkQz/J5kN/yafDf8mpQ7/JqsO/yaxD/8muA//JsAP/ybJD/8m1w//JuYP/ybwD/4m&#10;+Q/7J/8P+Sf/D/km/xH4Jv8R+Cb/Evgm/xL4Jv8S+Cb/Ev8uLAH/MykB/zUqAv82LQL/NjQC/zU/&#10;A/8zSwT/MlcG/zBkB/8ucAn/LHsK/yyFDP8rjg3/K5YO/yqdD/8qow//KqkQ/yqvEP8pthD/Kb0R&#10;/ynHEf8p0xH+KeMR+yrvEfgq+BD2K/8Q9Cr/EvQq/xPzKv8U8yn/FPMp/xTzKf8U8yn/FP8xKQH/&#10;NiYB/zkmAf86KQL/OzIC/zs9A/85SAX/N1QG/zVgB/8zbAn/MncM/zCCDf8wiw7/L5MP/y+aEP8u&#10;oBH/LqYR/y6sEv8usxL+LroS/S7EEvsuzxP4LuES9S7tEvEv9xLvL/8T7i7/Fe0u/xbsLv8X7C7/&#10;F+wu/xfsLv8X7C7/F/80JgH/OSMB/z0jAf8+JgL/QS8C/0E5A/8/RQT/PVAG/ztcCP85aAr/N3MN&#10;/zZ+Dv81hxD9NI8R/DSWEvoznRP5M6MT+DOpFPczsBT2M7cU9DPAFPMzzBTwM94U7TPrFOk09hXn&#10;M/8X5jP/GOQy/xnkM/8a4zL/GuMy/xrjMv8a4zL/Gv84IwH/PSAB/0EfAf9FIwH/RywC/0c2A/9G&#10;QAT/REwG/0FYCP8/ZAv7Pm8O+Tx5EPY7gxH0OosT8zmTFPE5mRTwOKAV7jimFu04rRbsOLQW6ji9&#10;Fuk4yRbnONsW4znqFuA49RjdOP8a2zf/HNk3/x3XN/8d1jf/HtY3/x7WN/8e1jf/Hv87IAH/QRwB&#10;/0UaAf9LIAH/TSgB/04yAv9NPAT/SkcG+khTCPZGXwvyRGoO70J0EexBfhPqQIcU6D+OFeY+lhbl&#10;PpwX4z2jGOI9qhjgPbIY3z27Gd09xhnbPdga1j3pGtI99R3OPf4fzDz/IMs8/yHJPP8hyTz/Ick8&#10;/yHJPP8hyTz/If8/HAH/RRcB/0sXAf9QHQH/UyQB/1QtAv9TNwP3UUIF8U5NCOxMWgvoSmUP5Uhv&#10;EeJHeRTfRYIW3USKF9pDkRnYQpka1UKfG9NBphzRQa4dz0G3Hs5BwR7MQdAfyULlH8VC8yHCQf4j&#10;wEH/JL5B/yS9Qf8lvUH/Jb1B/yW9Qf8lvUH/Jf9CGAH/SRMA/1AUAP9WGQD/WSAB/1ooAfdaMgLv&#10;WD0E6FVJB+NTVQreUWAO2U5qEtRMdBbQS3wYzkmEG8xIjBzKR5MeyEeaH8ZGoSHERqkiwkWxI8FF&#10;vCO/RckkvUbfJblG7ya2RvsntEb/KLNG/yiyRv8osUb/KLFG/yixRv8osUb/KP9GFQD/TREA/1US&#10;AP9bFgD/XhsA+WAjAe9gLAHmXjYD31xEBdhZUArRV1sPzFRlFMhSbhjFUHcbw09/HcBOhh++TY4h&#10;vEyVI7pLnCS4SqQmtkqsJ7RKtiizScMpsUnWKa5K6iqrSvgrqUr/K6hL/yunS/8rp0v/K6dL/yun&#10;S/8rp0v/K/9JEgD/UA4A/1kQAP9fEgD/YxYA8mUdAOdlJQDeZDEB1GI/Bc1gSwrHXVYPwlpgFb5Y&#10;aRm7VnEcuFR5H7ZTgSKzUogksVCQJq9QlyitT58pq06oK6lOsiynTr4tpk7OLqNO5i6hT/Uun0//&#10;Lp5P/y6dT/8unVD/Lp1Q/y6dUP8unVD/Lv9MEAD/VA0A/10OAP9jDwD5ZxEA62kVAN9qHADTaiwB&#10;y2g7BMVlRwm/YlIPumBcFbZdZRmyW20dr1l1IaxYfCOqVoMmp1WLKKVUkyqjU5ssoVOjLp9SrS+d&#10;Urkwm1LJMZlS4jGXU/IxllP/MZVU/zGUVP8wlFT/MJRU/zCUVP8wlFT/MP9PDgD/WAsA/2ALAPtm&#10;DADwaw0A5G0OANZuFgDMbygBxG03BL1rRAm3aE8PsmVYFa5iYRqqYGkep15wIaRdeCWhW38nn1qH&#10;KpxZjiyaWJcumFegMJVWqjKTVrUzkVbFNJBW3TSOV/A0jVf9M4xY/zOMWP8yjFj/MYxY/zGMWP8x&#10;jFj/Mf9RDAD/WwkA/2MIAOtqBwDdbggA2HEKAM9yEwDGcyUBvnI0A7dwQQixbUwOrGpVFKdnXhmj&#10;ZWUeoGNtIpxhdCWaYHsol16DK5Rdiy2SXJMwj1ucMo1apjSLWrI1iVrBNoda1jaGW+02hVv7NYVc&#10;/zSEXP8zhFz/M4Rc/zOEXP8zhFz/M/9TCgD/XQYA9WYEAN9tAwDVcgYA0HUJAMl2EQDAdyIAuHYx&#10;A7F0PgercUkOpm5SFKFsWxmdaWIdmWdqIpZmcSWTZHgokGN/K41hhy6KYJAwiF+ZM4VfozWDXq82&#10;gV6+OIBe0Th/X+o3fl/6Nn5g/zV+YP80fmD/NH5g/zR+YP80fmD/NP9VCAD/YAQA6GkAANpwAwDQ&#10;dQUAyngHAMN6DwC7ex8As3ovAqx4PAemdUYNoXNQE5xwWBiXbmAdk2tnIZBqbiWNaHUoimd8K4dm&#10;hC6EZI0xgWOWNH9joTZ8Yq03emK7OXlizjl4Y+g4eGP4N3hk/zZ4ZP81eGT/NXhk/zV4ZP81eGT/&#10;Nf9XBQD/YgEA4WwAANRzAgDLeAQAxXsFAL59DQC2fh0Ar34sAqh8OQaheUQMnHdOEpd0VhiScl0c&#10;jnBkIIpuaySHbHIohGt6K4Fqgi5+aYoxe2iUNHhnnzZ2Zqo4dGa5OXNmyzpyZuY5cmf3OHJn/zdy&#10;aP82cmj/NXJo/zVyaP81cmj/Nf9ZAgD2ZQAA3W4AAM92AQDHewMAwH8EALmADACxghoAqoIqAqOA&#10;NwWdfUILl3tLEZJ4VBeNdlsbiXRiIIVyaSSBcXAnfm93K3tufy54bYgxdmySNHNrnDZwaqg4bmq3&#10;Om1qyTpsauQ6bWv1OG1r/zdta/82bWv/Nm1r/zZta/82bWv/Nv9bAADrZwAA2XEAAMx5AADDfgIA&#10;u4IDALSECQCthRgApoUoAZ+ENQWZgkAKk39JEI19UhaJe1kbhHlgH4B3ZyN8dW4neXR1KnZzfS5z&#10;coYxcHGQNG1wmzZrb6c4aW+1Omhvxzpnb+I6Z2/0OGhv/zdob/82aG//Nmhv/zZob/82aG//Nv9e&#10;AADkagAA03QAAMh8AAC/gQEAt4UBAK+HBwCoiRUAoYklAZuIMwSUhj4JjoRHD4mBUBWEf1caf35e&#10;Hnt8ZSJ4emwmdHlzKnF4ey1ud4Qwa3aOM2h1mTZmdKU4ZHOzOWJzxDpic+A6YnPzOGNz/zdjc/82&#10;Y3P/NmNz/zZjc/82Y3P/Nv9hAADgbQAAz3cAAMR/AAC7hQAAs4kAAKqLAwCjjBMAnI0jAZaMMAOQ&#10;izwIiolFDoSHThN/hVUYe4NcHXeCYyFzgGolb39xKWx9eSxpfIIvZnuLMmN6lzVgeaM3XnmxOF15&#10;wjlced05XXnxOF14/jdeeP82Xnj/NV54/zVeeP81Xnj/NfVkAADccAAAynoAAMCDAAC2iQAAro0A&#10;AKSPAACdkRAAl5IgAJGRLgOKkDkHhI5DDH+NTBJ6i1MXdYlaG3GIYSBuhmgjaoVvJ2eEdytjg38u&#10;YIKJMV2BlDNbgKE2WX+vN1d/wDhXf9o3V3/wN1h+/TZYfv81WH7/NVh+/zVYfv81WH7/NeloAADU&#10;dAAAxn4AALuHAACyjQAAqJEAAJ6UAACWlg4AkZccAIuXKwKFljcFf5RBCnmTSRB0klEVcJBYGWyP&#10;Xx1ojmYhZYxtJWGLdChein0sW4mHL1iIkjFVh58zU4etNVKHvjVRh9Y1UYbuNVKF+zRShf80UoX/&#10;M1KF/zNShf8zUoX/M+NsAADOeQAAwYMAALaLAACskQAAopUAAJeZAACPmwsAip0YAISdJwF+nDQE&#10;eZs+CHOaRw1vmU8SaphWF2aXXRtjlWMeX5RqIlyTciVZknsoVZGFK1KRkC5QkJ0wTpCrMUyQvDJM&#10;kNMyTI/tMkyO+jJMjf8xTIz/MUyM/zFMjP8xTIz/MdxxAADIfgAAu4gAALGRAACmlgAAnJoAAJCf&#10;AACHogYAgaMUAHykIwF3pDADcqM7Bm2iRAtooUwPZKBUE2CfWhddnmEbWZ1oHladcCFTnHkkUJuD&#10;J02ajilKmpssSJqpLUeZui1GmtAtRpjrLUaX+S5Glv8uRpb/LkaW/y5Glv8uRpb/LtF3AADBhAAA&#10;to4AAKqVAACgmwAAlZ8AAIqkAAB9qQAAd6sQAHOrHgBvrCwBaqs3BGWrQQdhqkkLXalRD1qpWBNX&#10;qF8WU6dmGVCnbhxNpnYfSqWBIUiljCRFpZkmQ6SoJ0KkuChBpM4nQaPqJ0Ci+ChAof8pQKD/KUCg&#10;/ylAoP8pQKD/Kcl+AAC6iwAAr5QAAKOaAACYoAAAjaUAAIKqAAB1sAAAbLMMAGm0GABltCcBYbQz&#10;Al60PQRatEYHVrNOClOzVQ1Qs1wQTbJjE0qyaxZHsXQYRbF+GkKwih1AsJcePrCmIDywtyA8sMwg&#10;PK/oIDuu9yE6rf8iOqz/Izqs/yM6rP8jOqz/I8CGAACzkgAAp5kAAJyfAACQpgAAhKwAAHmxAABt&#10;twAAYbwFAF29EgBaviAAWL4tAVS+OAJRvkIETr5KBky+UghJvlkKRr5gDES+aA5BvXERP718Ezy9&#10;iBU6vZUWOL2kFze9tRg2vcoYN7znFzW79hk1uv8aNLn/GzS5/xs0uf8bNLn/G7iPAACqmAAAn58A&#10;AJOmAACHrAAAe7MAAG+5AABjvgAAWMQEAFDIDABNyBcATMklAErKMQBHyjsBRcpEAkPKTANBylQE&#10;PspcBjzKZAc6y24JOMt4CjbLhQw0y5INMsuiDjHLsg8wzMcPMMvlDi/J9Q8uyP0RLsf/Ei7H/xIu&#10;x/8SLsf/Eq6XAAChngAAlaUAAImtAAB8tAAAcLsAAGTBAABZxgAATssDAEXQCAA+1Q4APdUaADzW&#10;JgA71zEAOdg7ADjZRQE22U0BNdlWAjPaXgIx2mgDMNtzBC7bfwUs240FKtydBincrQYo3cEGKN3e&#10;Bifb7wcm2fkIJtj+CSbY/gkm2P4JJtj+CaSdAACYpQAAi60AAH60AABxvAAAZcMAAFnJAABNzQAA&#10;Q9MBADrZBgA15A0AM+QWADHkIAAw5SoALuYzAC3mPAAr50QAKudMASjoVAEn6F0BJelnAiPpcwIi&#10;6oECIOqRAx/roQMd67IDHOzHAxzs4QMb6vEDG+n5Axvp+QMb6fkDG+n5A5qkAACNrAAAf7UAAHK9&#10;AABlxQAAWcsAAEzQAABB1QAAONwAAC/hAgAt8Q0AK/ETACjyHAAm8iQAJPMrACL0MgAh9DkAH/VB&#10;AB31SQAb9lEAGfdaARf3ZQEV+HIBFPmBARP5kgES+qICEfqzAhD7xgIQ+90CEPvpAhD76QIQ++kC&#10;EPvpAo+rAACBtAAAc70AAGbGAABZzQAAS9MAAEDZAAA13gAALOMAACbxAAAk/goAIf8QAB//FgAc&#10;/xwAGf8iABf/KAAV/y4AE/81ABL/PAAQ/0MADv9MAA3/VgAL/2IACf9vAAj/fwEH/5ABBf+gAQT/&#10;rgEE/7wBA//HAQP/xwED/8cBA//HAYO0AAB1vQAAZ8YAAFrPAABL1QAAP9wAADPhAAAp5QAAIewA&#10;AB79AAAa/wUAF/8MABX/EAAS/xQAEP8ZAA7/HgAN/yMAC/8oAAj/LgAG/zUAA/89AAD/RgAA/1EA&#10;AP9dAAD/awAA/3sAAP+LAAD/mQAA/6UAAP+sAAD/rAAA/6wAAP+sAP8nLAH/KioB/ysqAf8qLgH/&#10;JjQC/yU/Av8jSwP/IVgD/yBkBP8ecAT/HXsE/x2FBf8djgX/HZYF/x2cBv8dogb/HKgG/xyuB/8c&#10;tAf/HLsH/xzDB/8czgf/Hd8H/x3rB/wd9Qf5Hf4G9x7/B/cd/wj2Hf8J9h3/CfYd/wn2Hf8J9h3/&#10;Cf8pKgH/LCcB/y4nAf8tKgH/LDIB/ys9Av8pSQP/J1UD/yVhBP8jbQT/IngF/yKCBf8hiwb/IZMG&#10;/yGaB/8hoAf/IaUH/yGrCP8hsQj/IbgI/yHBCP8hywj8IdwI+SHpCPYh9AjzIv0H8iL/CfEi/wrx&#10;If8L8CH/C/Ah/wvwIf8L8CH/C/8sJgH/MCQB/zEjAf8xJgH/Mi8B/zE6Av8vRgP/LVID/yteBP8p&#10;aQX/KHUF/yd/Bv8niAf/JpAH/yaWCP8mnQj+JqMJ/SapCfwmrwn7JrYJ+ia+CfgmyAn2JtkJ8ibo&#10;Ce8n8wntJ/0K6yb/C+om/w3pJv8N6Cb/Dugm/w7oJv8O6Cb/Dv8vIwH/MyAB/zUfAf83IwH/OCwB&#10;/zg3Av82QgL/NE4D/zJaBP8wZQX/LnAG/i17B/wthAj6LIwJ+CyTCfcsmQr2K6AK9CumCvMrrAvy&#10;K7ML8Su7C+8rxgvuLNQL6izmC+Ys8gvkLPwN4iz/D+Es/xDgLP8Q3yz/Ed8s/xHfLP8R3yz/Ef8z&#10;HwH/NxsB/zoaAf89IAH/PygB/z8yAf89PgL/O0kD/zlVBPs3YQb3NWwH9TR2CPIzfwnwMocK7zKP&#10;C+0ylgvsMZwM6jGiDOkxqQzoMbAN5jG5DeUxww3jMtEN3zLlDNwy8Q/YMfwR1TH/EtIx/xPRMf8U&#10;0DH/FNAx/xTQMf8U0DH/FP83GwH/OxcA/z8WAP9DHAD/RiQB/0YuAf9EOQL8QkQD9j9QBPE9XAbt&#10;PGcH6jtxCeg6egrlOYML4ziLDOI4kg3gN5kN3zefDt03pg7bN60P2Ta2ENc2wRDVNs4Q0TfjEc03&#10;8RPKN/sVyDf/FsY3/xfFN/8YxDf/GMQ3/xjEN/8YxDf/GP87FwD/QBMA/0UTAP9JGAD/TCAA/0wp&#10;AfpLMwHySD4C7EZKBOdEVgbjQ2II30FsCtxAdQzZP34N1T6GD9M9jRDRPZQRzzybEs08ohPMPKkU&#10;yjuxFMg7uxXHO8gWxTzcFsE87Re+PPkZuzz/Gro8/xu5PP8buDz/G7g8/xu4PP8buDz/G/8+FAD/&#10;RBAA/0oRAP9PFAD/URsA+1IjAPFRLQHpTzgB4k1FA9xLUQXWSVwI0UdmC85GcA7LRXgQyESAEsZD&#10;hxTEQo4Vw0KVFsFBnBe/QaQYvUCsGbxAthq6QMIauEDSG7VB6BuyQfYdsEH/Hq5B/x6tQf8erEH/&#10;HqxB/x6sQf8erEH/Hv9CEQD/Rw0A/08OAP9TEQD/VhUA81ccAOhWJQDgVTEB11M/As9STAXKUFcJ&#10;xk5hDcNMahDASnISvUl6FbtIgha5R4kYt0eQGbVGlxuzRp8csUWnHbBFsR6uRbwfrEXMH6pF4yCn&#10;RvMhpUb/IaNG/yKiRv8hokb/IaJG/yGiRv8hokb/If9FDgD/SwoA/1MMAP9XDQD5WhAA61sUAN9a&#10;HADUWisAzFo7AsZYSAXBVlMJvFRcDblSZRG1UG0Us091F7BOfBmuTYQarEyLHKpLkh6oSpofpkqj&#10;IaRJrCKjSbgjoUnGJJ9K3iSdSvAkm0r9JZlL/ySZS/8kmEv/JJhL/ySYS/8kmEv/JP9IDAD/TwgA&#10;/1YIAPVbCQDpXgoA5F4NANVfFQDLYCcAxF82Ar5eQwW4W04JtFlYDrBXYRKsVWkVqlRwGKdTeBql&#10;Un8colGGHqBQjiCeT5YinE6fI5pOqCWYTrMml07CJ5VO1ieTTuwnkU/7J5BP/yeQUP8mj1D/Jo9Q&#10;/yaPUP8mj1D/Jv9KCQD/UwUA+FoEAOJfAwDaYgYA1GMJAM1jEgDEZSMAvGUyArZjQAWxYUsJrF5U&#10;DqhcXRKlW2UWoVlsGJ9YcxucVnoemlWCIJhUiiKVVJIkk1ObJpFSpSePUrApjVK+KoxS0CqKU+kq&#10;iVP5KYhU/ymHVP8oh1T/KIdU/yiHVP8oh1T/KP9MBQD/VgEA6V0AANxjAgDRZwUAzGgHAMZoEAC9&#10;aiAAtmkvAbBoPASqZUcJpWNRDaFhWhKdX2EWml5pGZdccByVW3ceklp+IZBZhiONWI4li1eXJ4lX&#10;oSmGVq0rhVa6LINWzCyCV+YsgVf3K4BY/yqAWP8qgFj/KYBY/ymAWP8pgFj/Kf9PAgD9WQAA4mAA&#10;ANVnAADMagMAxmwFAMBsDgC3bR0AsG4sAapsOQSlakQIoGhODZtmVxGXZF4VlGJlGZFgbByOX3Me&#10;i157IYldgiSGXIsmhFuUKIFbnip/WqosfVq3LXxayS56WuMuelv1LXpc/yx5XP8relz/Knpc/yp6&#10;XP8qelz/Kv9RAADyWwAA3mQAAM9qAADHbgIAwHAEALpwDACycRoAq3EpAaVwNwOfbkIHmmxLDJZq&#10;VBGSaFwVjmZjGItlaRuIY3AehWJ4IYJhfySAYIgmfV+RKXtfnCt4Xqctdl61LnVexi90XuEvdF/z&#10;LnRf/yx0YP8rdGD/K3Rg/yt0YP8rdGD/K/9TAADoXgAA2WcAAMttAADDcQEAu3MCALVzCQCtdRcA&#10;p3UnAaF0NAObcj8HlXBJC5FuUhCMbFkUiWpgGIVpZxuCaG4ef2Z1IX1lfSR6ZIUmd2SPKXVjmity&#10;YqUtcGKzL29ixC9uYt4vbmPyLm5j/i1uY/8sbmP/K25j/ytuY/8rbmP/K/9VAADlYAAA02kAAMhw&#10;AAC/dAAAt3cBALB3BwCoeBUAonkkAJx4MgKWdj0GkXRHC4xyTw+IcFcThG9eF4BtZBp9bGsdemtz&#10;IHdqeiN0aYMmcmiNKW9nlyxtZ6Mua2axL2lmwTBpZtswaWfwL2ln/S1pZ/8samf/K2pn/ytqZ/8r&#10;amf/K/5YAADhYwAAz2wAAMRzAAC7eAAAs3oAAKt6BACkexIAnnwiAJh8LwKSejsFjHhFCod3TQ6D&#10;dVUSf3NcFntyYhp4cGkddW9wIHJueCNvbYEmbWyLKWpslitoa6EuZmuvL2RqvzBja9gwY2vvL2Rr&#10;/C1ka/8tZWv/LGVr/yxla/8sZWv/LPRbAADdZgAAy28AAMB2AAC3ewAAr34AAKZ+AQCffxAAmYAf&#10;AJOALQKNfzkFiH1DCYN7Sw1+elMSenhaFnZ3YRlzdWcccHRuH21zdiJqcn8maHGJKGVwlCticKAt&#10;YG+tL19vvS9eb9QvXm/tL19v+y1fb/8sYG//LGBv/yxgb/8sYG//LOteAADYaQAAx3IAALx5AACz&#10;fwAAq4IAAKGCAACZgw4AlIQdAI6EKwGIgzYEg4JACH6ASQx5f1EQdX1YFHJ8Xxhue2Uba3psHmh5&#10;dCJleH0lYneHJ2B2kipddZ4sW3WrLlp0uy9ZddEvWXTsLll0+i1adP8sWnT/K1p0/ytadP8rWnT/&#10;K+ZhAADRbQAAw3YAALl9AACvgwAApoYAAJyGAACUiAwAjokZAImJKAGDiTQDfoc+B3mGRwt0hU8P&#10;cIRWE22CXRdpgWMaZoBqHWN/ciBgfnojXX2EJlp8jylYe5wrVnupLFR7uS1Te84tVHrqLVR6+SxU&#10;ef8rVXn/KlV5/ypVef8qVXn/KuFlAADMcQAAv3oAALSCAACrhwAAoYoAAJWLAACNjQkAh44WAIKP&#10;JAF9jzECeI47BXONRAlvjEwNa4pUEWeJWhVkiGEYYYdoG16GcB5bhXghWISCJFWEjSZSg5opUIKn&#10;Kk+CtytOgswrToLoK06B+CpPgP8qT4D/KU+A/ylPgP8pT4D/KdtqAADHdQAAun8AALCHAACmjAAA&#10;nI8AAI+RAACGkwUAgJQSAHuVIQB3lS0BcpU4BG2UQgdpk0oLZZJRDmKRWBJekF8VW49mGFiObRtV&#10;jnYeUo2AIU+MiyNNi5glS4ulJ0mLtShIi8ooSIrnJ0mJ9yhJiP8nSYf/J0mH/ydJh/8nSYf/J9Fv&#10;AADBewAAtYQAAKuMAACgkAAAlZQAAImXAAB+mgAAd5sOAHOcHABvnSkBa5w1AmacPwVim0cIX5pP&#10;C1yaVg9YmVwSVZhjFVOYaxdQl3MaTZZ9HUqViR9HlZUhRZWkI0SUsyNDlMgjQ5TlI0OS9SRDkf8k&#10;Q5D/JEOQ/yRDkP8kQ5D/JMp1AAC7gQAAsIsAAKSRAACalQAAj5kAAIOdAAB0ogAAbqMLAGqkFwBm&#10;pSUAY6UxAV+kOwNbpEQFWKRLCFWjUwtSo1oNT6JhEE2iaBNKoXEVR6B7GESghhpCn5McQJ+iHT6f&#10;sh49n8YePZ/jHT2d9B49nP8fPJv/Hzyb/yA8m/8gPJv/IMJ8AAC1iAAAqZAAAJ6WAACTmwAAh58A&#10;AHukAABvqAAAY6wEAF+tEQBcrR8AWq4rAFeuNgFUrkADUa1IBU6tTwdLrVcJSa1eC0asZg1ErG4P&#10;Qax4ET+rhBM8q5EVOqugFjmrsBc4q8MXOKrhFzep8xg3p/4ZNqb/Gjam/xo2pv8aNqb/GrqEAACu&#10;jwAAopYAAJebAACLoQAAf6YAAHOrAABnrwAAWrQAAFO2DABRtxcAT7ckAE24MABKuDoBSLhDAka4&#10;SwNEuFIEQbhaBj+4Ygc9uGsJOrh1Czi3gQw2t44ONLedDzO3rQ8yt8EPMbfeDzG28hAwtPwRMLP/&#10;EjCz/xMws/8TMLP/E7KOAACllQAAmpsAAI6iAACCqAAAda0AAGmzAABetwAAU7sAAEfABQBDwhAA&#10;QsIbAEDDJwA/wzIAPsQ8ADzERAE6xE0BOMRVAjbEXQM1xGYEM8VwBDHFfAYvxYoGLcWaByvFqggq&#10;xb4IKsXaCCrE8AgpwvsJKMH/CijB/wsowf8LKMH/C6iVAACdmwAAkaIAAISpAAB4rwAAa7UAAF+7&#10;AABUvwAAScMAAD/IBAA2zQkAM84RADLPHAAxzycAMNAxAC/QOgAu0UMALdFMACvSVQAq0l8BKNNp&#10;ASfTdgEl04QCJNSUAiLUpgIh1bkCIdXSAiDT6wIg0vYDH9H/BB/R/wQf0f8EH9H/BJ+bAACUogAA&#10;h6kAAHmxAABtuAAAYL4AAFTDAABJxwAAPssAADXQAQAt1QYAJdsLACTeEgAj3hwAIt8lACHgLgAg&#10;4DcAH+FAAB7hSgAd4lMAHONeABvjagAa5HgAGOSIARflmgEW5qwBFebAARTn3QET5e8BE+P6ARPj&#10;+gET4/oBE+P6AZaiAACJqQAAe7EAAG65AABhwAAAVMYAAEjKAAA9zwAAM9MAACrZAAAi3gIAHusK&#10;ABzsEAAb7RcAGe0fABfuJgAV7i0AFO81ABPwPQAR8EYAEPFQAA/yWwAO8mkADfN4AAz0igAL9ZwA&#10;CvWuAAn2wgAJ9tkACPXtAAj17QAI9e0ACPXtAIupAAB9sgAAb7oAAGLCAABVyQAAR84AADvSAAAx&#10;2AAAJ90AAB/hAAAZ6AAAFvgGABT6DQAS+xIAEPwXAA78HQAN/SMADP0pAAr+MAAI/zgABv9BAAP/&#10;TAAA/1gAAP9mAAD/dwAA/4kAAP+bAAD/qwAA/7sAAP/OAAD/zwAA/88AAP/PAH+yAABxugAAY8MA&#10;AFbLAABI0QAAOtYAAC/dAAAl4QAAHOUAABTpAAAR9wAAD/8BAA3/CQAL/w0ACP8QAAb/FAAD/xgA&#10;AP8eAAD/IwAA/yoAAP8yAAD/PAAA/0cAAP9UAAD/YwAA/3MAAP+FAAD/lwAA/6QAAP+yAAD/sgAA&#10;/7IAAP+yAP8iKQH/IycB/yMoAf8gKwH/HDEB/xo9Af8YSQH/FlYC/xRiAv8TbgL/EngC/xKCAv8S&#10;iwL/EpIC/xKZAv8SngL/EqQC/xKpAv8SrwL/ErYC/xK9Av8SxwL/EtQC/RLlAvoS8QL3EvoC9RP/&#10;AvQT/wP0E/8D9BP/A/QT/wP0E/8D9BP/A/8kJwH/JiQB/yYkAf8kJwH/Ii8B/yA6Af8eRgH/HFMC&#10;/xpfAv8YagL/F3UC/xd/Av8XiAL/F48C/xeWAv8XnAL/F6EC/xenAv8XrQL/F7MD/he7A/0XxQP6&#10;F9ED9xfkAvQX7wLxGPoC7xj/A+4Y/wTuGP8E7Rj/Be0Y/wXtGP8F7Rj/Bf8nIwH/KSAA/ykgAP8o&#10;IwD/KS0B/yc3Af8lQwH/I08C/yFbAv8fZgL/HXEC/x17A/8dhAP/HYwD/h2TA/wcmQP7HJ8D+hyk&#10;A/kcqgP3HLED9hy5A/UdwgPzHc4D8B3hA+wd7gPpHvkE6B7/BeYe/wblHv8G5R7/B+Ue/wflHv8H&#10;5R7/B/8rHwD/LRwA/y0bAP8uIAD/LykA/y80Af8sPwH/KksC/yhXAv8mYgL9JW0D+iR3A/gjgAP2&#10;I4gD9SOPA/MjlQTyI5sE8SOhBO8jqATuI64E7SO2BOsjvwTqI8wE5yPgBOMk7QTgJPkG3iT/B9wk&#10;/wjbJP8J2iT/Cdok/wnaJP8J2iT/Cf8uGwD/MRcA/zIWAP81HAD/NiUA/zYvAf80OgH/MUYB+y9S&#10;AvctXQLzLGgD8CtyA+4qewTsKoQE6iqLBOgqkgXnKZgF5imeBeQppQXjKawF4Sm0BeAqvQXeKsoF&#10;2yreBdYq7QfSKvgJzyv/Cs0q/wvMKv8Myyr/DMsq/wzLKv8Myyr/DP8yFwD/NRIA/zgSAP87GAD/&#10;PSAA/zwqAP47NQH3OUEB8TZNAuw0WALoM2MD5TJtBOMydgTgMX8F3jGHBdwwjgbaMJUG2DCbB9Yv&#10;ogfUL6kI0i+xCNAvugnPMMYJzTDYCckx6grGMfcMwzH/DsEx/w/AMf8PvzH/D78x/xC/Mf8QvzH/&#10;EP82EwD/OQ8A/z4QAP9BFAD/QxoA/0IjAPVBLgDtPjoB5z1GAeE8UwLdOl4D2TloBNQ4cQbROHoH&#10;zzeBCM03iAnLNo8KyjaWCsg2nQvGNaQMxTWsDMM1tQ3BNcANwDbPDr025g65NvQQtzb/EbU2/xK0&#10;Nv8Tszb/E7M2/xOzNv8Tszb/E/85EAD/PQsA/0MNAP9HEAD/SBQA9UccAOtGJgDjRDIA3ERBAdRD&#10;TQLPQVgEy0BiBsg/awjFPnQJwz17C8E9gwy/PIoNvTyQDrs8lw+6O58QuDunELY7sBG1O7sSszvJ&#10;ErE74BOuPPEUqzz9Fak8/xaoPP8WqDz/Fqc8/xanPP8Wpzz/Fv89DQD/QggA/0gKAP9LDAD6TA8A&#10;7EwUAOFKHQDWSiwAzks7AclKSALESFMEwEddB7xGZgm6RG4Lt0N2DbVDfQ6zQoQQsUGLEbBBkhKu&#10;QJoTrECiFKpAqxWpQLYWp0DEF6ZA2RejQe0YoEH7GJ9B/xmeQf8ZnUH/GZ1C/xidQv8YnUL/GP9A&#10;CQD/RgUA/0wFAPFPBwDmUAkA408NANVPFQDMUScAxVE2Ab9QQwK6T04Ftk1YCLNMYQqwSmkNrUlw&#10;D6tIeBGpR38Sp0eGFKVGjRWjRpUWoUWeGJ9FpxmeRbIanEW/GppF0RuYRekblkb4HJVG/xuURv8b&#10;k0b/G5NH/xuTR/8bk0f/G/9CBQD/SgEA8lAAAOFUAQDZVgUA01UJAMxVEgDDViIAvFcyAbdWPwKy&#10;VEoFrVNUCKpRXQunUGQOpE5sEKJNcxKfTHoUnUyBFptLiReZSpEZl0qZGpVJoxuTSa4dkkm7HpBJ&#10;zB6OSuUejUr2HotL/x6LS/8dikv/HYpL/x2KS/8dikv/Hf9FAAD/TQAA5VQAANlZAADPWwMAylsG&#10;AMRaDwC7Wx4AtVwuAa9bOwKqWkYFplhQCKJWWQufVWAOnFNoEZlSbxOXUXYVlVB9F5NQhBmQT40a&#10;jk6WHIxOnx6KTqofiE63IIdOyCGFTuIhhE/zIINP/yCDT/8fglD/H4JQ/x6CUP8eglD/Hv9HAADz&#10;UQAA31gAANFdAADJYAIAw2AEAL1eDQC1YBoArmEqAKlgNwKkXkMEn11NCJtbVQuYWV0OlVhkEZJX&#10;axOPVnIWjVV5GItUgRqIU4kchlOSHoRSnB+CUqchgFK0In9SxCN9Ut4jfFPxInxT/iF7VP8he1T/&#10;IHtU/yB7VP8ge1T/IP9KAADpVAAA2lwAAMxhAADDZAAAvGQCALZjCgCvZBcAqWUnAKNkNAKeY0AE&#10;mWFKB5VfUguRXloOjl1hEYtbaBOJWm8Whll2GIRYfRqBWIYcf1ePHn1WmSB7VqQieVaxI3dWwSR2&#10;VtokdVfvJHVX/SN1WP8idVj/IXVY/yF1WP8hdVj/If9NAADlVwAA018AAMhkAAC/ZwAAt2gAALFn&#10;BwCpaBQAo2kkAJ5oMgGZZz0ElGVHB5BkTwqMYlcNiGFeEIVfZRODXmwWgF1zGH1dehp7XIMdeVuM&#10;H3ZblyF0WqIjclqvJHFavyVwWtUlb1vtJW9b/CNvW/8ib1v/Im9b/yFvW/8hb1v/IfpPAADhWgAA&#10;z2IAAMRnAAC7awAAs2wAAKxqBACkaxIAnmwhAJlsLwGUazoDj2lEBopoTQmGZlUNg2VcEIBkYhN9&#10;YmkVemJwGHhheBp1YIAdc1+KH3BflCFuXqAjbF6tJWtevCZqXtEmaV7sJWpf+yRqX/8jal//Impf&#10;/yJqX/8ial//IvBSAADdXQAAy2UAAMBrAAC3bgAAr28AAKduAQCgbxAAmnAfAJRwLAGPbzgDim1C&#10;BoZsSwmCalIMfmlZD3toYBJ3ZmYUdWZuF3JldRpwZH4dbWOIH2tjkiJpYp4kZ2KrJWViuiZkYs8m&#10;ZGLqJmVi+iRlY/8jZWP/ImVj/yJlY/8iZWP/IutVAADYYAAAyGgAALxuAACzcQAAq3MAAKJxAACb&#10;cg4AlXMcAJB0KgGKczYChXJABYFwSAh9b1ALeW1XDnZsXhFza2QUcGpsF21pcxpraXwcaGiGH2Zn&#10;kCFkZ5wjYmapJWBmuSZfZs0mX2boJmBm+SRgZv8jYGb/I2Fm/yJhZv8iYWb/IuhYAADTYwAAxGsA&#10;ALlxAACwdQAAp3cAAJ51AACWdg0AkHcZAIt4JwCGdzMCgXY9BHx1Rgd4c04LdXJVDnFxXBFucGMU&#10;a29qFmlucRlmbnocY22DHmFsjiFfa5ojXWunJVtrtyZaa8omWmvnJVtr9yRbav8jXGr/Ilxq/yJc&#10;av8iXGr/IuNbAADOZgAAwG4AALZ0AACseQAAo3sAAJh5AACQegsAinsWAIV8JACBfDEBfHs7BHd6&#10;RAZzeUwKcHhTDWx3WhBpdmETZ3VoFmR0bxhhc3gbXnKBHVxxjCBacZgiWHCmJFZwtSVVcMglVXDl&#10;JVVw9iRWb/8jVm//Ildv/yJXb/8iV2//It9fAADKaQAAvHIAALJ4AACpfQAAn38AAJJ+AACKfwcA&#10;hIATAICBIQB7gS4Bd4A5A3KAQgVuf0oIa35RC2h9WA5kfF8RYntmFF96bRdceXUZWXh/HFd4ih5U&#10;d5YhUnakIlF2syNQdsYkUHbjI1B19SNRdf8iUXT/IVF0/yFRdP8hUXT/IdhjAADFbQAAuHYAAK59&#10;AAClggAAmoMAAI2DAACEhAMAfYUQAHmGHgB1hysBcYc2Am2GPwRphUcHZYRPCmKDVg1fg1wPXIJj&#10;ElqBaxVXgHMYVH99GlF/iBxPfpQfTX6iIEt9sSFKfcQiSn3hIUt89CFLe/8gS3v/IEt7/yBLe/8g&#10;S3v/INBnAADAcgAAtHsAAKqCAACghgAAlYgAAIeIAAB8igAAdowOAHKNGgBujicAao4yAWaNPANj&#10;jUQFYIxMCFyLUwpai1oNV4phEFSJaBJRiHEVT4h6F0yHhRpKhpIcSIagHUaGrx5FhcIeRYXfHkWE&#10;8h5Fg/4eRYL/HkWC/x5Fgv8eRYL/HsptAAC6eAAAr4EAAKWHAACaiwAAj40AAIGOAAB0kQAAbpMK&#10;AGmUFQBmlSIAY5UuAWCVOAJclUEEWZRJBlaUUAhUk1cKUZNeDE6SZg9Mkm4RSZF4FEaQgxZEkJAY&#10;Qo+eGUCPrRo/j8AaP4/cGj+N8Ro/jP0bP4v/Gz+L/xs/i/8bP4v/G8JzAAC1fgAAqocAAJ+MAACU&#10;kAAAiJMAAHuVAABsmQAAZZsEAGCcEABdnR0AW54pAFieNAFVnj0CUp1FA1CdTQVNnVQHS5xbCUic&#10;YwtGnGsNQ5t1D0GbgBE+mo0TPJqbFDqaqxU5mr0VOZrZFTmY7xY5l/wWOJb/FziV/xc4lf8XOJX/&#10;F7t6AACvhQAApIwAAJiRAACNlQAAgZoAAHWdAABooAAAW6QAAFalDABTphcAUacjAE+nLwBMpzgB&#10;SqdBAUinSQJGp1AEQ6dYBUGnXwY/pmgIPaZyCjqmfQs4pooNNqWZDjSlqQ8zpbsPM6XUDzOk7g8y&#10;ovsQMqH/ETKh/xEyof8RMqH/EbSCAACojAAAnZIAAJKXAACGnAAAeaEAAG2lAABhqQAAVawAAEuv&#10;BQBHsBAARbAcAESxJwBCsTIAQbI7AD+yQwE9sksBO7JTAjmyWwM3smQENbJuBTOyeQYxsocHL7GW&#10;CC6ypggtsrgJLLLQCCyw7Akrr/kKK67/Cyqt/wsqrf8LKq3/C62LAACgkgAAlZgAAImdAAB9owAA&#10;cagAAGStAABZsQAATbQAAEK4AAA7ugoAOLsTADe8HgA1vCkANL0yADO9OwAyvUQAMb5MAC++VQEu&#10;vl4BLL5oASq+dAIpvoICJ7+RAya/ogMkv7QDI7/LAyO+6AMjvPcEIrv/BSK7/wUiu/8FIrv/BaSS&#10;AACYmAAAjJ4AAIClAABzqwAAZ7AAAFu1AABPuQAARLwAADrAAAAwxAQAKscLACjIEwAnyR0AJskn&#10;ACXJMAAkyjkAI8pCACLLSwAhy1UAIMxfAB/MbAAdzXoAHM2KABvNnAAZzq4BGM7FABjN5AAYzPQB&#10;GMr8ARjK/wIYyv8CGMr/ApuZAACPnwAAgqYAAHWtAABoswAAXLkAAFC9AABEwQAAOcQAADDIAAAo&#10;zAEAINAGABnVCwAW1xAAFdgZABXZIgAU2SsAE9o0ABPaPQAS20gAEdxTABHdXwAQ3W0AEN5+AA7f&#10;kQAO4KQADeC4AAzg0gAL3+0ADN73AAzd+wAM3fsADN37AJKfAACFpwAAd64AAGq1AABdvAAAUMEA&#10;AETFAAA4yQAALs0AACXRAAAe1QAAFtoBABHeBgAQ5w0ADucSAA3oGQAM6CEAC+kpAArqMQAJ6jsA&#10;B+tFAAXrUQAE614AA+tuAAHrgAAA6pQAAOqnAADrvAAA69IAAOvpAADs7wAA7O8AAOzvAIenAAB5&#10;rwAAa7cAAF6+AABRxQAAQ8kAADfNAAAt0QAAI9YAABvbAAAT3wAADuMAAAzuAgAK9goAB/YOAAX2&#10;EgAD9hgAAPUeAAD1JQAA9S4AAPU3AAD2QgAA9k4AAPZdAAD2bgAA9oEAAPaVAAD3pwAA97cAAPjH&#10;AAD40AAA+NAAAPjQAHuvAABtuAAAYMAAAFLIAABEzQAAN9EAACvXAAAh3AAAGOAAABHkAAAM5wAA&#10;B+8AAAT6AAAB/wMAAP8IAAD/DQAA/hAAAP4UAAD/GgAA/yEAAP8pAAD/MwAA/z4AAP9LAAD/WwAA&#10;/2wAAP+AAAD/kgAA/6EAAP+tAAD/swAA/7MAAP+zAP8cJgD/HCQA/xolAP8VJwD/ES4A/xA6AP8O&#10;RwH/DVMB/wtfAf8KawH/CnUB/wp/Af8KhwH/Co4B/wqVAf8KmwH/CaAB/wmlAP8JqwD/CbEA/wm4&#10;AP8JwQD+CcwA/AneAPkJ6wD1CfYA8wn/APIK/wDxCv8B8Qv/AfEL/wHxC/8B8Qv/Af8fIwD/HyEA&#10;/x4hAP8ZJAD/FywA/xU3AP8TRAD/EVAB/xBcAf8OZwH/DnIB/w57Af8OhAH/DosB/w6SAf8OmAH/&#10;Dp0B/w6jAf4OqAH8Dq4B+w61APoOvgD4DskA9Q7bAPIO6gDuDvUA7A7/AesP/wHqD/8B6hD/AekQ&#10;/wHpEP8B6RD/Af8iHwD/IhwA/yEcAP8fIAD/HykA/xw0AP8aQAD/F0wB/xVYAf8UYwH/E24B/xN3&#10;Af4TgAH8E4gB+hKOAfkSlQH4EpoB9hKgAfUSpgH0EqwB8xKzAfESvAHwEscB7RLYAekT6AHmE/UB&#10;5BT/AeIU/wLhFf8C4RX/AuAV/wLgFf8C4BX/Av8lGwD/JhcA/yQWAP8lHAD/JiUA/yQwAP8hOwD/&#10;H0gA/x1UAf0bXwH5GmkB9xpzAfQZfAHyGYQB8RmLAe8ZkQHuGZcB7BmdAesZowHpGaoB6BmxAecZ&#10;ugHlGcUB4xnVAd8a6AHcG/UC2Bv/AtUc/wPUHP8D0xz/BNIc/wTSHP8E0hz/BP8pFwD/KhMA/ykS&#10;AP8sGAD/LCEA/ywrAP8pNwD9J0MA9yVPAfMjWgHvImQB7CFuAekhdwHnIX8B5SGGAeQhjQHiIJQB&#10;4SCaAd8goAHeIKcB3CGvAdohuALYIcMC1SHTAtEi5wLNIvQDyiP/BMgj/wXHI/8GxiP/BsYj/wbG&#10;I/8GxiP/Bv8sEgD/Lg8A/zAQAP8zFAD/MxsA/zIlAPowMADyLjwA7CxJAOcqVQHjKl8B4ClpAd0p&#10;cgHaKHoB1yiCAtUoiQLTKJAC0SiWA88onAPOKKMDzCirA8ooswPJKL4ExyjMBMUp4gTBKvEGvir+&#10;B7wq/wi6Kv8Iuir/CLkq/wm5Kv8JuSr/Cf8wDwD/MgsA/zYNAP84EAD/ORUA+TceAO81KADnMzUA&#10;4DJCANsyTwDVMVoB0DFkAs0wbQLLMHUDyTB8A8cvgwTFL4oExC+RBcIvlwXBL54Gvy+mBr0vrwa8&#10;L7kHui/HB7gw3Qe1MO4JsjD7CrAw/wuuMP8LrjD/C60w/wutMP8LrTD/C/8zDAD/NgYA/zwJAP8+&#10;DAD9PRAA7zwVAOQ5HwDbOS0A0jo8AM06SQHIOVQBxDleAsE4ZwO/N28EvTd2Bbs2fQa5NoQHtzaL&#10;B7Y1kgi0NZoJszWhCbE1qgqvNbQLrjXBC6w11AupNuoMpjb4DaU2/w6jN/8Oojf/DqI3/w6iN/8O&#10;ojf/Dv83BwD/OwIA/0ADAPJCBQDpQgkA5T8OANg+FgDOQCcAx0E2AMJBRAG9QU8CuUBZA7Y/YQS0&#10;PmkGsT1xB689eAiuPH8JrDyGCqo7jQupO5UMpzudDaU7pg2jOrAOoju8D6A7zQ+eO+YQmzz1EZo8&#10;/xGZPP8RmDz/EZg8/xGYPP8RmDz/Ef86AQD/QAAA70UAAOFIAADZSAUA00YJAMxFEgDERyIAvUgx&#10;ALhIPwGzR0oCsEZUBKxFXQWqRGQHp0NsCKVCcwqjQnoLoUGBDKBBiA2eQJAPnECYEJpAoRGYQKwS&#10;l0C4EpVAyBOTQOETkUHzFJBB/xSPQf8UjkL/E45C/xOOQv8TjkL/E/88AAD5RAAA5EoAANhOAADO&#10;TwIAyU0GAMNLDwC7TR0AtU4tAK9OOgGrTUYCp0xPBKRLWAahSmAInklnCZxIbguaR3UNmEZ8DpZG&#10;gw+URYsRkkWUEpBFnROORagUjEW0FYtFxBaKRdwWiEbwFoZG/RaGRv8WhUf/FYVH/xWFR/8VhUf/&#10;Ff8/AADsSAAA3U8AAM9TAADGVQAAwFMDALtRDACzUhkArVMpAKhTNgGjUkICn1FLBJxQVAaZT1wI&#10;lk5jCpRNagyRTHEOj0t4D41LfxGLSocSiUqQFIdJmhWFSaUXg0mxGIJJwBiBStYZf0rtGH5L/Bh+&#10;S/8XfUv/F31L/xZ9S/8WfUv/Fv9DAADmTAAA1lMAAMlYAADAWQAAulgBALRWCQCsVxYAplglAKFY&#10;MgGdVz4CmFZIBJVVUQaSVFgIj1JfCoxSZgyKUW0OiFB0EIVPexKDT4QTgU6NFX9Olxd9TqEYe02u&#10;GXpOvRp4TtEad07rGndP+hl2T/8Zdk//GHZP/xd2T/8Xdk//F/hGAADiUAAA0FcAAMRcAAC7XgAA&#10;tF0AAK5aBgCmWxMAoFwiAJtcLwCXWzsCklpFA49ZTQaLWFUIiFdcCoZWYwyDVWoOgVRxEH5UeBJ8&#10;U4AUelKJFnhSlBh2Up8ZdFKrGnJSuhtxUs0ccFLoG3BT+RpwU/8acFP/GXBT/xhwU/8YcFP/GO9J&#10;AADdUwAAy1oAAMBfAAC3YgAAr2EAAKheAgChXxAAm2AeAJZgLACRYDgBjV5CA4ldSwWFXFIHgltZ&#10;CoBaYAx9WWcOe1huEHhYdRJ2V30UdFeHFnJWkRhvVpwablapG2xWuBxrVssdalbmHGpX9xtqV/8a&#10;alf/GWtX/xlrV/8Za1f/GetMAADYVgAAyF4AALxiAACzZQAAq2UAAKNiAACcYg4AlmMcAJFkKQCM&#10;YzUBiGI/A4RhSAWAYFAHfV9XCXpeXQt3XWQNdVxrEHNcchJwW3sUbluEF2xajxhqWpoaaFqnHGZa&#10;th1lWsgdZVrkHWVa9hxlWv8bZVr/GmVa/xllWv8ZZVr/GehPAADTWQAAxGEAALlmAACwaAAAp2kA&#10;AJ5lAACXZg0AkWcZAIxoJwCHZzIBg2Y9An9lRgR7ZE0GeGNUCXViWwtyYWENcGFpD21gcBJrX3kU&#10;aV+CFmdejRllXpgaY16lHGFetB1gXscdYF7jHWBe9RxgXv8bYF7/GmFe/xphXv8aYV7/GuRSAADP&#10;XAAAwGQAALZpAACsbAAAo2wAAJlpAACSagsAjGoWAIdrJACCazABfmo6AnppQwR2aEsGc2dSCHBn&#10;WQptZmANa2VmD2hkbhFmZHYUZGOAFmJjixhgYpcaXmKkHFxish1bYsUdW2LhHVti9BxbYv8bXGL/&#10;Glxi/xpcYv8aXGL/GuBVAADLXwAAvWcAALJsAACpcAAAn28AAJRsAACMbQgAhm4TAIJvIQB9by0B&#10;eW84AnVuQQNybUkFbmxQB2trVwppa14MZmplDmRpbBFhaXQTX2h+Fl1niRhbZ5UaWWaiG1dmsBxW&#10;ZsMdVmbfHVZm8xxXZv8bV2b/Gldm/xpXZv8aV2b/GttZAADHYgAAumoAAK9wAACmcwAAmnMAAI9w&#10;AACHcQUAgXIRAHxzHgB4cyoAdHM1AXBzPwNtckcFanFOB2dxVQlkcFwLYm9jDl9vahBdbnISWm18&#10;FVhthhdWbJMZVGygG1JrrxxRa8EcUWvcHFFr8RtSa/4aUmr/GlJq/xlSav8ZUmr/GdRcAADDZgAA&#10;tm4AAKx0AACidwAAlnYAAIl1AACBdgEAencPAHZ4GwByeScAb3kyAWt4PAJoeEQEZXdMBmJ3Uwhf&#10;dloKXXVhDFp1aA9YdHARVXN5E1NzhBZRcpAYT3KeGU1xrRpMcb8bS3HZG0xx8BpMcP0aTXD/GU1v&#10;/xlNb/8ZTW//Gc5gAAC+agAAsnIAAKh4AACdewAAkHoAAIR6AAB6ewAAdHwMAG9+FwBsfiQAaX8v&#10;AWZ/OQJif0IDX35JBV19UAdafVcJV3xeC1V8ZQ1Se24PUHp3Ek56ghRLeY4WSXmcF0h4qxhGeL0Z&#10;RnjVGUZ37xhHdvwYR3b/GEd1/xdHdf8XR3X/F8llAAC6bwAArncAAKR9AACYfwAAi38AAH5/AABz&#10;gQAAbIMJAGiEEwBlhSAAYoYsAF+GNgFchj8CWYVGA1eFTgVUhVUHUoRcCU+DYwtNg2sNS4J0D0iC&#10;fxFGgYwTRIGaFUKAqRZBgLoWQIDSFkF/7RZBfvsWQX3/FkF9/xZBff8WQX3/FsJqAAC1dQAAqn0A&#10;AJ+CAACSgwAAhYQAAHmFAABqiQAAZIoDAGCMEABdjRsAW44nAFiOMgBVjjsBU45DAlCOSgNOjVIF&#10;TI1ZBkmMYAhHjGgKRYtyDEKLfQ5AiokPPoqYETyKpxI7irgSOorPEjuI6xI7h/oTO4b/EzuG/xM7&#10;hv8TO4b/E7xxAACvewAApYMAAJmHAACMiAAAf4kAAHOMAABlkAAAXJMAAFeVDABUlhYAUpYiAFCX&#10;LQBNlzYAS5c/AUmXRwJHl04DRZZVBEOWXQVBlmUGPpVvCDyVegk6lYcLOJWVDDaUpQ01lLYONJTM&#10;DTST6Q00kvgONJD/DzSQ/w80kP8PNJD/D7V4AACqggAAnogAAJONAACGjgAAeZAAAG2TAABhlwAA&#10;VZsAAE2eBgBJnxAAR58bAEagJgBEoDAAQ6E6AEGhQgE/oUkBPaFRAjuhWQI5oWEDN6BrBDWgdgUz&#10;oIMGMaCSBzCgogguoLMILqDJCC6f5wgtnfcJLZz/Ci2b/wotm/8KLZv/Cq+AAACjiQAAl44AAI2T&#10;AAB/lQAAcpgAAGacAABboAAAT6QAAEWnAAA+qQwAPKoUADqqHwA5qikAOKsyADerOwA1q0MANKxL&#10;ADKsUwExrFwBL6xmAi2scQIrrH8DKqyOAyisngQnrLAEJqzFBCar5AMlqfUEJaj/BSWn/wUlp/8F&#10;Jaf/BaeJAACbjwAAkZQAAISZAAB4ngAAa6IAAF+mAABTqgAASK0AAD2wAAA0swMAL7UOAC21FgAs&#10;tSAAK7YpACq2MgAptzoAKLdDACe3TAAmuFUAJLhfACO4awAiuHgBILiIAR+4mQEduasBHLnAARy4&#10;3wEctvIBG7X8Ahu0/wIbtP8CG7T/Ap+PAACUlQAAiJsAAHuhAABupgAAYqsAAFawAABKswAAP7YA&#10;ADW5AAAsvAAAJL8GAB/CDQAdwhQAHMIeABvDJgAawy8AGcQ4ABjEQQAXxEoAFsVVABXFYQAUxm8A&#10;E8Z/ABLGkQARx6QAEMe5AA/H1AAQxu4AEMT6ABDD/wAQw/8AEMP/AJeWAACLnAAAfqIAAHGpAABk&#10;rwAAWLQAAEu4AABAuwAANb4AACvBAAAjxQAAG8kBABTMBgAQ0AsADtERAA3RGQAN0SEADNEqAAzR&#10;NAAL0j4ACtJJAAnTVQAJ02IACNNyAAbUhAAF1JgABNSrAAPVwAAB1dwAAdXtAAHV9gAB1fYAAdX2&#10;AI6dAACApAAAc6sAAGaxAABZuAAATL0AAD/AAAA0wwAAKscAACHKAAAZzgAAEtIAAA3WAQAJ2wUA&#10;BtwNAATcEQAD3RgAAd4gAADeKAAA3zEAAOA8AADhRwAA4lQAAONjAADjdAAA5IgAAOSbAADlrgAA&#10;5cEAAOXVAADm5wAA5ucAAObnAIOkAAB1rAAAaLMAAFq7AABNwQAAQMQAADPIAAAozAAAH9AAABfU&#10;AAAQ2QAAC90AAAXhAAAA5AAAAOUHAADmDQAA5xEAAOgWAADpHQAA6iUAAOsuAADtOQAA70UAAPBT&#10;AADxZAAA8XYAAPKKAADznAAA860AAPS7AAD0yAAA9MgAAPTIAHetAABqtQAAXL0AAE/EAABAyQAA&#10;M80AACfRAAAd1gAAFNwAAA7gAAAI4wAAAeYAAADqAAAA7gAAAO4AAADvBAAA8AoAAPEOAADzEgAA&#10;9BgAAPYgAAD4KgAA+jUAAP1DAAD+UgAA/2MAAP92AAD/iQAA/5oAAP+mAAD/sAAA/7AAAP+wAP8W&#10;IwD/FSEA/xEhAP8NJAD/CSsA/wY3AP8DRAD/AFEA/wBdAP8AaAD/AHIA/wB7AP8AgwD/AIoA/wCR&#10;AP8AlgD/AJwA/wChAP0ApgD7AKwA+QCzAPcAuwD1AMUA8wDRAPIA5ADxAPEA7wD6AO4A/wDuAP8A&#10;7QD/AO0A/wDtAP8A7QD/AP8ZIAD/GB0A/xUdAP8QHwD/DikA/ww0AP8KQQD/B00A/wVZAP8EZAD/&#10;BG4A/wN3AP8DgAD/A4cA/wONAP0CkwD7ApkA+QKeAPcCpAD1AqoA8wGwAPEBuADvAcIA7QHPAOsB&#10;4wDqAe8A6AL7AOcE/wDmBf8A5gb/AOYG/wDmBv8A5gb/AP8cGwD/GxkA/xcYAP8VHQD/EyUA/xEw&#10;AP8QPQD/DkkA/wxVAP8LYAD/C2oA/QtzAPsLfAD5CoMA9wqKAPUKkAD0CpYA8wqbAPEKoQDvCacA&#10;7QmuAOsJtgDoCcAA5gnNAOQJ4gDiCvAA3wv7AN4M/wDcDf8A3A3/ANsN/wHbDf8B2w3/Af8fFwD/&#10;HhMA/xsSAP8cGQD/GyIA/xgsAP8VOAD/E0QA/hJQAPkRWwD1EGYA8xBvAPAQdwDuEH8A7BCGAOoQ&#10;jADpEJIA6BCYAOYPngDlD6UA4w+sAOEPtADgD74A3g/MANoQ4QDVEfAA0hL7AM8S/wHOE/8BzRP/&#10;Ac0T/wHME/8BzBP/Af8iEgD/Ig8A/yEPAP8iFAD/IhwA/yAnAP8dMgD4Gz4A8hlLAO4YVgDqF2AA&#10;5xZqAOQWcgDiFnoA4BaCAN4WiADcFo8A2xaVANkWmwDWFqIA1BapANIWsQDQF7sAzhfJAMwY3gDI&#10;Ge4BxRr7AcMa/wLBG/8CwBv/AsAb/wLAG/8CwBv/Av8mDgD/JQsA/ygMAP8pEAD/KBYA/iYgAPQk&#10;KwDsITgA5iBEAOEfUADdH1sA2R5lANUebQDSH3UA0B99AM4fgwDMH4oByx+QAckflwHIH54Bxh+l&#10;AcUgrQHDILcBwSDEAcAh1gG8IuoCuSL4A7Yi/wO1I/8DtCP/BLMj/wSzI/8EsyP/BP8pCwD/KgUA&#10;/y4IAP8vDAD/LRAA8ysXAOgoIgDgJi8A2SY9ANInSgDNJ1UAyihfAMcoaAHFKG8Bwyd3AcEnfgG/&#10;J4QBvieLArwnkgK7J5kCuSegArcnqQO2KLMDtCi/A7MozwOwKeYErSn2BKsq/wWpKv8GqCr/Bqgq&#10;/waoKv8GqCr/Bv8tBQD/MAAA/zMCAPY0BgDvMgoA6C4QANwsGADRLigAyy83AMYwRADBME8AvjBZ&#10;AbswYgG4MGoCti9xArUveAKzL38DsS+GA7AvjQOuLpQErS6cBKsupAWpL64FqC+6BaYvygakMOIG&#10;oTDzB58w/wieMf8InTH/CJwx/wicMf8InDH/CP8wAAD/NQAA7zgAAOI6AADbOQQA1jUJAM40EwDG&#10;NiIAvzgxALo4PwC2OEoBszhUAbA3XQKtN2QCqzZsA6k2cwSoNnkEpjWABaQ1hwWjNY8GoTWXB581&#10;oAeeNaoInDW2CJs1xQmZNd0JljbvCpQ2/QqTN/8Kkjf/CpI3/wqSN/8Kkjf/Cv8zAAD2OgAA5D8A&#10;ANhCAADOQgEAyT4GAMQ7DwC7Ph0AtT8sALE/OgCtP0UBqT9PAaY+WAKjPV8DoT1nBJ88bQWdPHQG&#10;nDt7Bpo7ggeYO4oIljuTCZU6nAqTOqYLkTqyC5A7wAyOO9UMjDzsDYo8+w2JPP8NiTz/DIg8/wyI&#10;PP8MiDz/DP83AADqPwAA3EUAAM5JAADFSQAAv0YCALpDDACzRBkArUUnAKhGNQCkRUEBoEVLAp1E&#10;UwKaQ1sDmENiBZZCaQaUQXAHkkF2CJBAfgmOQIYKjUCOC4tAmAyJQKINh0CuDoVAvA+EQM8PgkHp&#10;D4FB+Q+AQf8PgEL/DoBC/w6AQv8OgEL/Dvo7AADlRAAA00sAAMdOAAC+TwAAuEwAALJJCQCrSRUA&#10;pUsjAKBLMQCcSz0BmEpHApVJTwOSSVcEkEheBY5HZQaLR2sHiUZyCYhGeQqGRYILhEWKDYJFlA6A&#10;RJ8PfkSrEHxFuRF7RcsRekXmEXlG9xF4Rv8QeEb/EHhG/w94Rv8PeEb/D/A/AADfSQAAzU8AAMFT&#10;AAC4VAAAsVIAAKtOBQCkThEAnk8gAJlQLQCVUDkBkk9DAY5OTAOLTVMEiU1aBYZMYQaES2gIgktu&#10;CYBKdgt+Sn4MfEmHDnpJkQ94SZwQdkmoEnRJthJzScgTckrjE3FK9RJxSv8RcUv/EXFL/xBxS/8Q&#10;cUv/EOxDAADZTAAAyFMAAL1XAAC0WAAArFcAAKVSAQCeUw8AmFQcAJNUKQCPVDUAi1NAAYhTSAKF&#10;UlAEglFXBX9QXgZ9UGQIe09rCXlPcgt3TnsNdU6EDnNNjhBxTZkRb02lE21NsxRsTcUUa07hFGtO&#10;9BNrTv8Sa07/EmtO/xFrTv8Ra07/EehGAADTUAAAxFYAALlaAACwXAAAploAAJ9WAACYVg0AklcZ&#10;AI5YJgCJWDIAhlg9AYJXRQJ/Vk0DfFVUBXlUWwZ3VGEIdVNoCXNTcAtxUngNb1KBD21SixBrUZcS&#10;aVGjE2dRsRRmUcMVZVLeFWVS8hRlUv8TZVL/EmVS/xJlUv8SZVL/EuRKAADPUwAAwFoAALVeAACs&#10;YAAAol4AAJpZAACSWgsAjVsWAIhcIwCEXC8AgFs6AX1bQwJ5WksDdllSBHRYWAZxWF8Hb1dmCW1X&#10;bQtrVnUNaVZ+D2dWiRFlVZUSY1WhFGJVrxVhVcEWYFXbFmBW8RVgVv4UYFb/E2FW/xJhVv8SYVb/&#10;EuBNAADLVgAAvV0AALJhAACoYwAAnWEAAJVdAACNXgkAh14TAINfIAB/XywAe183AXdeQAJ0XkgD&#10;cV1PBG9cVgVsXFwHaltjCWhbawtmWnMNZFp8D2JahxFgWZMSXlmgFF1ZrhVbWb8WW1nYFltZ7xVb&#10;Wf0UXFn/E1xZ/xJcWf8SXFn/EtxQAADHWQAAumAAAK9kAACkZQAAmWQAAJBgAACIYQYAgmIRAH5j&#10;HQB6YyoAdmM0AXNiPQFvYkYCbGFNBGphVAVnYFoHZWBhCGNfaQphX3EMX156Dl1ehRBbXpESWV2e&#10;FFhdrBVXXb0WVl3VFlZd7hVXXfwUV13/E1dd/xJXXf8SV13/EtZTAADEXAAAt2MAAKxoAACgaAAA&#10;lWcAAIpjAACDZQIAfWYPAHhmGgB0ZycAcWcyAG5nOwFrZkMCaGZLA2VlUgVjZVkGYWRfCF5kZwpc&#10;Y28MWmN4DlhjgxBWYo8SVGKcE1NiqhVSYrsVUWLSFVFh7RVSYfsUUmH/E1Nh/xJTYf8SU2H/EtFW&#10;AADAXwAAs2YAAKlrAACcawAAkGoAAIVnAAB9aQAAd2oNAHNrFwBvayQAbGwvAGlsOAFma0ECY2tJ&#10;A2FrUARealcGXGpdB1ppZQlYaW0LVWh2DVNogQ9RZ40RT2eaEk5nqRRNZ7kUTGfPFExm6xRNZvsT&#10;TWb/Ek5l/xJOZf8STmX/EsxaAAC8YwAAsGoAAKVvAACYbgAAjG0AAIBsAAB3bQAAcW4LAG1vFABp&#10;cCEAZnEsAGRxNgFhcT4BXnFGAlxwTQNZcFQFV3BbBlVvYghTb2oKUG5zDE5ufg5MbYoQSm2YEUls&#10;pxJIbLgTR2zNE0ds6hNIa/oSSGv/Ekhq/xFIav8RSGr/EcdeAAC4ZwAArG4AAKFyAACTcgAAh3EA&#10;AHpxAABxcgAAa3QHAGZ1EQBjdh0AYHcoAF53MwBbeDwBWXdDAlZ3SwNUd1IEUnZZBVB2YAdOdWgI&#10;S3VxCkl0fAxHdIgORXOWD0NzpRBCc7YRQXPLEUJy6BFCcvgRQnH/EENw/xBDcP8QQ3D/EMFjAACz&#10;bAAAqHMAAJt2AACOdQAAgXYAAHV2AABpeAAAY3oCAF58DgBcfRkAWX4kAFd/LwBVfzgBU39AAVB/&#10;SAJOfk8DTH5WBEp+XQVIfWUGRn1uCEN8eQpBfIYLP3uUDT57ow48e7MOPHvIDjx65g48efcOPHj/&#10;Djx4/w49d/8OPXf/DrxoAACvcgAApHkAAJZ6AACIegAAfHoAAHB8AABjfwAAXIIAAFeECwBThRQA&#10;UYYgAE+GKgBOhzQATIc8AUqHRAFIh0sCRodTAkSGWgNChmIEQIZsBj6Fdgc7hYMIOYWRCjiEoAs2&#10;hLELNoTGCzaD5As2gvYLNoH/DDaA/ww2gP8MNoD/DLZvAACqeAAAn38AAJB+AACDfwAAd4AAAGuC&#10;AABehwAAVYoAAE6MBgBKjhAASI8aAEePJQBFkC8ARJA4AEKQQABAkEcBP5BPAT2QVgI7kF8COZBo&#10;AzePcwQ1j4AFM4+OBjGPngcwjq8HL47DBy+O4QcvjPQIL4v/CC+K/wgviv8JL4r/CbB2AAClfwAA&#10;mIQAAIqEAAB9hQAAcIcAAGWKAABajgAAT5IAAEaVAABBmAwAPpgUAD2ZHwA7mSgAOpoxADmaOgA3&#10;mkIANppKADWaUgEzmloBMZpkAS+abwItmnsCLJqKAyqamgMpmqwEKJrABCeZ3gMnl/IEJ5b9BSeV&#10;/wUnlf8FJ5X/Bal+AACehQAAkokAAISKAAB2jAAAao8AAF6TAABUlwAASZsAAECfAAA3ogQAMqMO&#10;ADGjFwAwpCEALqQqAC2kMgAspToAK6VDACqlSwAppVQAKKVeACalaQAlpXYBI6WFASKllgEgpqgB&#10;H6W7AR6l1wEepO8BHqL7Ah6h/wIeof8CHqH/AqKGAACXjAAAi48AAH2RAABvlAAAY5gAAFedAABN&#10;oQAAQ6UAADioAAAwqwAAKK4HACSvEAAjrxcAIa8hACCwKQAfsDEAHrA6AB2xQgAcsUwAG7FWABqx&#10;YQAZsm8AGLJ+ABaykAAVsqIAFLK2ABOyzgATsesAE6/5ABOu/wETrv8BE67/AZqNAACQkgAAhJcA&#10;AHWaAABonwAAW6MAAFCoAABFrAAAO7AAADGyAAAntQAAILgAABi6BwAUvA4AE7wVABK8HgARvSYA&#10;Eb0uABC9NwAQvkEADr5MAA6+VwANvmUADL90AAu/hgAKvpkACL6sAAe+wgAHvt8ACL7wAAi9+gAI&#10;vfwACL38AJOUAACHmQAAep8AAGylAABgqgAAU68AAEezAAA8tgAAMbgAACe7AAAfvgAAF8EAABHE&#10;AQAMyAgACMkOAAfJFAAGyRwABckkAATKLAADyjYAAspAAADLTAAAy1kAAMtoAADLeQAAzIwAAMuf&#10;AADLswAAy8gAAMziAADM7wAAzPEAAMzxAIqaAAB8oQAAb6cAAGKtAABVswAASLgAADu7AAAwvgAA&#10;JsEAAB3EAAAVyAAAD8sAAArOAAAE0gIAANMKAADTDwAA1BQAANUaAADWIgAA1yoAANk0AADaPwAA&#10;3EsAANxaAADdagAA3X0AAN2RAADdpAAA3rYAAN7IAADe3gAA3uIAAN7iAH+iAABxqQAAZLAAAFa3&#10;AABJvAAAPMAAAC/EAAAkxwAAG8sAABPPAAAN0gAAB9YAAADbAAAA3gAAAN8DAADgCQAA4Q4AAOIS&#10;AADjFwAA5R4AAOYnAADoMQAA6j0AAOxLAADsWgAA7WwAAO6AAADulAAA7qUAAO60AADuwgAA7sYA&#10;AO7GAHSqAABmsgAAWLkAAEvAAAA9xQAAL8kAACTNAAAZ0QAAEdYAAAvbAAAD3gAAAOEAAADlAAAA&#10;6AAAAOkAAADqAAAA6wYAAO0LAADvDwAA8BMAAPIaAAD0IwAA9y4AAPk7AAD7SgAA/FsAAP1tAAD9&#10;gAAA/pMAAP6iAAD+rQAA/q8AAP6vAP8QHwD/Dh0A/wodAP8BIAD/ACgA/wA1AP8AQQD/AE4A/wBa&#10;AP8AZQD/AG4A/wB3AP8AfwD+AIYA/ACMAPsAkgD5AJcA+ACcAPcAogD2AKcA9QCtAPMAtQDyAL0A&#10;8QDJAO8A3ADuAOsA7QD3AOwA/wDrAP8A6gD/AOoA/wDqAP8A6gD/AP8THAD/ERkA/w0ZAP8GHAD/&#10;AyUA/wAxAP8APgD/AEoA/wBWAP8AYQD/AGsA/QBzAPoAewD3AIMA9QCJAPQAjwDyAJQA8QCZAPAA&#10;nwDuAKQA7QCrAOwAsgDqALoA6ADGAOcA1gDlAOgA5AD1AOMA/gDiAP8A4QD/AOEA/wDhAP8A4QD/&#10;AP8VGAD/ExQA/w8UAP8NGQD/CyIA/wgtAP8EOQD/AUYA/wBRAP4AXAD6AGYA9gBvAPIAdwDvAH4A&#10;7QCFAOsAiwDqAJEA6ACWAOcAnADmAKEA5ACoAOMArwDhALgA3wDDAN0A0QDbAOYA2QDzANcA/QDV&#10;Av8A1AL/ANQD/wDUA/8A1AP/AP8YEwD/FRAA/xIPAP8SFQD/ER0A/w4oAP8MNAD/CkEA+QhMAPUG&#10;VwDxBmEA7QZqAOkFcgDmBXoA5AWBAOIFhwDgBo0A3waSAN0GmADbBp4A2QalANcGrQDUBrUA0gbA&#10;ANAHzwDOCOUAzAn0AMoL/wDIDP8Axwz/AMcM/wDGDP8Axgz/AP8bDgD/GQwA/xgNAP8YEQD/FxgA&#10;/xQiAPsRLgDzEDoA7Q5GAOgNUgDlDVwA4Q1lAN4NbQDbDXUA2A18ANUNggDTDYkA0Q2PANANlQDO&#10;DZwAzQ6jAMsOqwDJDrQAyA7AAMYOzwDDEOYAwBH1AL0S/wC8Ev8AuxL/ALoS/wG6Ev8BuhL/Af8f&#10;CgD/HAQA/x8IAP8fDQD/HRIA+BobAO4WJgDmFDMA4BM/ANoTSwDUE1YA0BNfAM4UaADLFG8AyRR3&#10;AMcVfQDGFYQAxBWKAMMVkQDBFpgAwBafAL4WpwC8F7AAuxe8ALkXywC3GOIAsxnyAbEa/wGvG/8B&#10;rhv/Aa4b/wGtG/8BrRv/Af8iBAD/IgAA/yUCAPwkBwD3IQwA7B0SAOEaHADYGioA0Bs4AMsdRQDH&#10;HVAAwx5aAMAeYgC+HmoAvB9xALofeAC5H34Atx+FALYfjAC0H5MAsx+aAbEgowGwIKwBriC3Aawh&#10;xgGrId0BpyLvAqUi/QKjI/8CoiP/AqIj/wKhI/8CoSP/Av8lAAD/KAAA8ioAAOUrAADfKAUA3CEL&#10;ANIhFADJJCQAwyUyAL4mPwC6J0oAtydUALQnXQCyJ2QAsCdsAK4ncgGtJ3kBqyd/AaonhgGoJ44B&#10;pyeWAqUnngKjKKgCoiizAqAowQKfKNUCnCnsA5oq+gOYKv8Elyr/BJcq/wSWKv8Elir/BP8oAAD1&#10;LgAA5TMAANo1AADQMwEAzC0GAMYqEAC+LR4AuC4sALMvOgCvL0UArDBPAKkvWACnL18BpS9mAaMv&#10;bQGhL3MCoC56Ap4ugQKdLokCmy6RA5kumgOYLqQEli+vBJUvvQSTL88EkTDoBY8w+AWNMf8FjTH/&#10;BYwx/wWMMf8FjDH/Bf8tAADqNQAA3DoAAM49AADGPAAAwDcCALszDQCzNBkArjYnAKk3NAClN0AA&#10;ojdKAJ83UwGdNloBmzZhAZk2aAKXNW8ClTV1A5Q1fAOSNYQEkDWNBI81lgWNNaAFizWrBoo1uQaI&#10;NcoHhzblB4U29geEN/8Hgzf/B4M3/weCN/8Hgjf/B/QyAADjOwAA0kEAAMZEAAC9QwAAtz8AALE7&#10;CQCqOxQApTwiAKA9MACdPTsAmT1FAJY9TgGUPFYBkjxdApA8YwKOO2oDjDtxBIo7eASIOoAFhzqI&#10;BoU6kgaDOpwHgTqoCIA6tQl+O8YJfTvhCXs88wl7PP8Jejz/CHo8/wh6PP8Iejz/CO43AADdQQAA&#10;y0YAAL9JAAC2SQAArkYAAKlBBACjQREAnUIeAJhDKwCVQzcAkUNBAI5CSgGMQlIBiUFZAodBXwOF&#10;QWYDg0BtBIFAdAWAQHsGfj+EB3w/jgh6P5kJeD+lCndAsgp1QMMLdEDdC3NB8QtyQf8KckH/CnJB&#10;/wlyQf8JckH/Cek8AADVRQAAxUsAALpOAACwTgAAp0sAAKJGAACbRg4AlkcaAJFIJwCOSDMAikg9&#10;AIdHRgGER04BgkZVAoBGXAN+RWIEfEVpBHpFcAV4RHgGdkSBCHREiwlyRJYKcESiC29ErwxuRMAM&#10;bUXZDWxF7wxrRf0La0b/C2tG/wprRv8Ka0b/CuVAAADPSQAAwU8AALVSAACrUgAAoU8AAJtKAACU&#10;SgwAj0sXAItMJACHTC8AhEw6AIFMQwF+S0sBe0tSAnlKWAN3Sl8EdUlmBXNJbQZxSXUHb0l+CG1I&#10;iAlrSJMLakifDGhIrQ1nSb0NZknUDmVJ7Q1lSvwMZUr/C2VK/wtlSv8LZUr/C+BEAADLTQAAvVIA&#10;ALJWAACmVQAAnFIAAJVOAACOTgkAiU8UAIVQIACBUCwAflA3AHtQQAF4UEgBdU9PAnNOVQNxTlwE&#10;b05jBW1NagZrTXIHaU17CGdNhQplTZELZEydDGJNqw1hTbsOYE3RDmBN7A5gTfsNYE3/DGBN/wtg&#10;Tf8LYE3/C9xHAADHUAAAuVYAAK5ZAACiWAAAmFYAAJBRAACJUgYAg1MRAH9THQB7VCkAeFQ0AHVU&#10;PQFyU0UBcFNMAm1SUwJrUlkDaVJgBGdRZwZlUW8HY1F4CGJRgwpgUY8LXlCbDV1QqQ5bUbkOW1HO&#10;D1pR6g5bUfoNW1H/DFtR/wxbUf8LW1H/C9ZKAADDUwAAtlkAAKtcAACeWgAAk1kAAItUAACEVgMA&#10;flYQAHpXGgB2VyYAc1gxAHBXOgBtV0IBaldJAmhWUAJmVlcDZFZeBGJVZQVgVW0HXlV2CF1VgQpb&#10;VY0LWVSaDVhUpw5WVbgPVlXMD1ZV6Q5WVfkNVlX/DVdU/wxXVP8MV1T/DNFNAADAVgAAs1wAAKde&#10;AACaXQAAj1wAAIZYAAB/WQAAeVoNAHRbFwBxWyMAblsuAGtbNwBoW0ABZVtHAWNaTgJhWlUDX1pc&#10;BF1aYwVcWmsGWll0CFhZfwpWWYsLVFmYDVNYpg5SWbYOUVnKD1FZ5w5RWPgNUlj/DVJY/wxSWP8M&#10;Ulj/DM1RAAC8WQAAsF8AAKNhAACWYAAAi18AAIFbAAB5XQAAc14MAG9eFQBrXyAAaF8rAGZgNQBj&#10;YD0BYV9FAV9fTAJdX1MDW19aBFleYQVXXmkGVV5yCFNefQlRXYkLUF2WDE5dpA1NXbQOTF3IDkxd&#10;5g5NXfcNTVz/DE1c/wxOXP8MTlz/DMlUAAC5XAAArWMAAJ9jAACSYwAAh2IAAHxgAAB0YQAAbmIJ&#10;AGljEgBmYx0AY2QoAGFkMgBeZDsAXGRDAVpkSgJYZFECVmRYA1RkXwRSY2cFUGNwB05jeghMYoYK&#10;S2KUC0liogxIYrINR2LHDUdi5A1IYfYMSGH/DEhg/wtJYP8LSWD/C8RYAAC1YAAAqmYAAJtmAACN&#10;ZgAAgmUAAHZkAABuZQAAaGYFAGNnEABgaBoAXWklAFtqLwBZajgAV2pAAVVqRwFTak4CUWpVA09p&#10;XQRNaWQFS2ltBkloeAdHaIQJRmiSCkRnoQtDZ7EMQmfFDEJn4gxCZvUMQ2b/C0Nl/wtDZf8LQ2X/&#10;C79cAACxZAAApmoAAJZpAACJaQAAfWkAAHFpAABnagAAYmwBAF1tDQBZbhYAV28hAFVwKwBTcDUA&#10;UXA9AFBwRQFOcEwBTHBTAkpwWgNIcGIERm9rBURvdQZCb4IHQG6PCT9ungo9bq8KPW7CCjxu4Ao9&#10;bfQKPWz/Cj1r/wo+a/8KPmv/CrpgAACtaQAAoG4AAJFtAACEbQAAeG0AAGxuAABhcAAAW3IAAFZ0&#10;CgBSdRIAUHYdAE53JwBMdzEAS3g5AEl4QQBIeEkBRnhQAUR3VwJCd18DQHdoAz53cwQ8dn8GOnaN&#10;Bzl2nAg3da0IN3XACDZ13gg3dPIIN3P+CDdy/wg3cv8IN3L/CLVmAACpbwAAmnEAAItxAAB+cQAA&#10;c3IAAGhzAABcdgAAVHkAAE57BQBKfQ8ASH4YAEZ/IwBFfywAQ4A1AEKAPQBBgEUAP4BMAT2AVAE8&#10;gFwCOn9lAjh/bwM2f3wENH+KBDJ/mgUxfqoGMH69BjB+2gYwffAGMHv9BjB7/wYwev8GMHr/BrBs&#10;AACkdQAAlHUAAIZ1AAB5dgAAbncAAGN5AABXfQAAT4EAAEeEAABChgwAP4cTAD2IHQA8iCcAO4kw&#10;ADqJOAA4iUAAN4lIADaJTwA0iVgBM4lhATGJbAEviXgCLYmHAiyJlwMqiKcDKYi6AymI1AMphu4D&#10;KYX8BCmE/wQphP8EKYT/BKp0AACeewAAjnoAAIB6AAB0ewAAaH4AAF2BAABShQAASYkAAEGMAAA5&#10;kAUANZEPADOSFwAykiEAMZIpADCTMgAukzoALZNBACyTSgArlFIAKpRcACiUZwAnlHMBJZSCASSU&#10;kwEik6QBIZO3ASCTzwEhkuwBIJD6AiCP/wIgj/8CII//AqR8AACXgAAAh38AAHuAAABuggAAYoUA&#10;AFeJAABNjgAAQpIAADqWAAAymQAAKpwJACidEQAmnRkAJZ0iACSeKgAjnjIAIp46ACGeQgAgnksA&#10;H59VAB6fYAAcn20AG598ABqfjQAYn58AF5+yABafyQAWnugAFpz3ABab/wEXm/8BF5v/AZ2DAACP&#10;hgAAgoYAAHSHAABniwAAW48AAFCTAABGmAAAPJwAADOgAAArowAAI6YAAByoCwAaqREAGKkYABep&#10;IQAWqikAFaoxABSqOQATqkMAE6tNABKrWAARq2UAEKt0AA6rhgAOq5kADausAAyrwQAMqt8ADKny&#10;AA2o/AANqP8ADaj/AJaKAACJjAAAeo0AAGyRAABglQAAVJoAAEmfAAA/owAANacAACuqAAAjrgAA&#10;G7AAABSzAQAPtQoADbYQAAy2FgALth8ACrYnAAm2LwAItjkAB7dDAAa3TwAEt1sAA7dqAAK3ewAA&#10;t44AALehAAC2tAAAtssAALblAAC18QAAtfcAALX3AI+RAACBlAAAcpcAAGWcAABYoQAATKYAAEGr&#10;AAA3rwAALLIAACO1AAAauAAAE7sAAA69AAAJwAUAA8ENAADBEQAAwRcAAMIeAADCJgAAwi8AAMM5&#10;AADERAAAxFAAAMReAADFbwAAxYEAAMWVAADFqAAAxbwAAMTRAADE5gAAxO4AAMTuAIaYAAB5ngAA&#10;a6MAAF2pAABQrgAARLMAADe2AAAsuQAAIrwAABm/AAARwgAADMUAAAbIAAAAywAAAMwHAADMDQAA&#10;zREAAM0WAADOHQAAzyQAANAtAADSOAAA1EQAANRSAADVYQAA1XMAANaHAADWmwAA1q0AANe/AADY&#10;zgAA2N0AANjdAHugAABupgAAYK0AAFOzAABFuAAAOLwAACu/AAAhwgAAF8YAABDJAAAKzAAAAtAA&#10;AADUAAAA1wAAANgAAADaBQAA2wsAANwOAADeEwAA3xkAAOEhAADjKgAA5TYAAOdDAADnUwAA6GQA&#10;AOl3AADpjAAA6p8AAOquAADqugAA6sMAAOrDAHCoAABirwAAVbYAAEe8AAA5wAAALMQAACDIAAAW&#10;zAAADtAAAAfUAAAA2QAAAN0AAADhAAAA4wAAAOQAAADmAAAA5wEAAOkHAADrDAAA7BAAAO4VAADw&#10;HQAA8ycAAPYzAAD3QwAA+FQAAPlmAAD5egAA+o4AAPqeAAD7qQAA+7AAAPuwAP8LGwD/BxkA/wAZ&#10;AP8AHAD/ACUA/wAyAP8APwD/AEsA/wBXAP8AYgD/AGsA/wBzAP0AewD7AIIA+gCIAPgAjQD3AJIA&#10;9gCYAPUAnQD0AKIA8wCpAPEAsADvALgA7gDDAOwA0QDrAOYA6QDzAOgA/gDoAP8A6AD/AOgA/wDo&#10;AP8A6AD/AP8OGAD/ChUA/wEUAP8AGAD/ACIA/wAuAP8AOwD/AEcA/wBTAP0AXgD6AGcA9wBvAPUA&#10;dwDzAH4A8gCEAPAAiQDvAI8A7gCUAOwAmgDrAJ8A6QClAOgArADmALQA5AC/AOMAzADhAOIA3wDw&#10;AN4A+wDeAP8A3QD/AN0A/wDcAP8A3AD/AP8QEwD/DREA/wYQAP8CFQD/AB4A/wApAP8ANgD/AEIA&#10;+gBOAPQAWQDxAGIA7gBrAOwAcgDqAHkA6AB/AOcAhQDlAIsA5ACQAOIAlgDhAJwA3wCiAN0AqQDa&#10;ALEA2AC7ANUAyADSAN0A0QDtANAA+QDPAP8AzgD/AM0A/wDNAP8AzQD/AP8RDwD/Dg0A/wwNAP8L&#10;EgD/BxkA/wIkAP8AMAD2ADwA7wBJAOoAUwDnAF0A5ABmAOEAbQDfAHQA3QB7ANsAgQDZAIYA1gCM&#10;ANQAkgDSAJgA0ACeAM4ApgDMAK4AygC4AMgAxADGANcAxQDqAMMA9wDCAP8AwQH/AMAC/wDAAv8A&#10;wAL/AP8UCwD/EAYA/xAJAP8QDgD/DhQA/woeAPUGKQDrBDYA4wNCAN8DTgDbBFcA1gRgANMEaADQ&#10;BG8AzgV2AMwFfADKBYIAyQWIAMcFjgDGBZQAxAWbAMIFowDABqsAvga1AL0GwgC7CNQAugnpALcL&#10;+AC1DP8AtAz/ALQM/wC0DP8AtAz/AP8XBAD/FAAA/xYDAP8UCQD/EQ4A8g4VAOgMIQDeCi4A1gs7&#10;ANAMRwDMDFEAyQxaAMYNYgDEDWoAwg1xAMANdwC/DX0AvQ6DALwOigC6DpEAuQ6YALcOoAC2DqkA&#10;tA+0ALIPwQCxENQArhHrAKsS+gCpEv8AqBP/AKcT/wCnE/8ApxP/AP8aAAD/GwAA+RsAAOsZAADl&#10;FAYA5RAOANkOFwDPESYAyBI0AMQTQAC/FEsAvBRUALkVXQC3FWQAtRVrALQVcQCyFXgAsRZ+AK8W&#10;hQCuFowArBaUAKsXnACpF6YApxiwAKYYvQCkGM8AohrnAJ8a9wCdG/8BnBv/AZwb/wGbG/8Bmxv/&#10;Af8dAAD3IQAA6CQAAN0lAADUIQEAzxsIAMoXEQDCGiAAvBwtALcdOgCzHkUAsB5PAK0eVwCrHl8A&#10;qR9mAKgfbACmH3MApR95AKMfgACiH4cAoCCPAJ8gmACdIKIAmyCsAZohuQGYIcoBliLkAZQj9QGS&#10;I/8BkSP/AZAj/wGQI/8BkCP/Af8iAADrKQAA3S4AAM8vAADHLQAAwScDAL0iDQC2IxoAsCUoAKwm&#10;NACoJkAApSdJAKInUgCgJ1oAnidhAJwnZwCbJ20AmSd0AJgnewGWJ4IBlSeLAZMnlAGRKJ4BkCip&#10;AY4otQKNKcYCiynfAokq8gKHKv8Chir/AoYq/wKGKv8Chir/AvQoAADjMQAA0TYAAMU4AAC8NgAA&#10;tjAAALIrCQCrLBQApi0iAKIuLwCeLjoAmy5EAJgvTQCWL1UAlC5cAJIuYgCQLmkBjy5vAY0udgGM&#10;Ln4Bii6GAogujwKHLpoChS+lA4MvsgOCL8IDgTDaA38w7wN9Mf4DfTH/A3wx/wN8Mf8DfDH/A+0v&#10;AADbNwAAyT0AAL4+AACzPAAArDgAAKczBACiMhEAnTQdAJk1KgCVNTUAkjVAAI81SQCNNVAAizVX&#10;AIk1XgGHNWQBhTRrAYQ0cgKCNHkCgDSCAn40iwN9NJYDezWhBHk1rgR4Nb4FdzbUBXY27QV0N/wF&#10;dDf/BHQ3/wR0N/8EdDf/BOc1AADSPQAAw0IAALhEAACsQgAApD4AAJ85AACaOA4AlDoZAJA6JgCN&#10;OzEAijs7AIc7RACEO0wAgjtTAYA6WgF+OmABfTpnAns6bgJ5OnUCdzp+A3Y6iAR0OpMEcjqeBXE6&#10;qwVvO7sGbjvPBm076gZtPPoGbDz/BWw8/wVsPP8FbDz/BeI5AADMQgAAvkcAALFIAAClRgAAnUMA&#10;AJc/AACSPgsAjT8VAIk/IQCFQC0AgkA3AH9AQAB9QEgAe0BPAXlAVgF3P10BdT9jAnM/agJxP3ID&#10;cD96A24/hARsP5AFaz+cBmk/qQZoP7gHZ0DMB2ZA6AdmQPkGZUD/BmVA/wZlQP8FZUD/Bdw+AADH&#10;RgAAuUsAAKxMAACgSgAAl0cAAJFDAACLQwgAhkMSAIJEHgB+RCkAe0U0AHlFPQB2RUUAdERMAXJE&#10;UwFwRFkBbkRgAmxDZwJrQ28DaUN3BGdDgQVmQ40GZEOZBmJDpwdhRLYIYETKCGBE5ghfRfgHX0X/&#10;B2BF/wZgRP8GYET/BtZBAADDSQAAtk4AAKdPAACbTQAAkksAAIxHAACFRwQAgEcQAHxIGgB4SCYA&#10;dUkwAHNJOgBwSUIAbklJAWxIUAFqSFYBaEhdAmZIZAJlSGwDY0h1BGFHfwVgR4oGXkiXB11IpQhb&#10;SLQIW0jHCVpI5AhaSfYIWkn/B1pI/wZaSP8GWkj/BtFFAAC/TAAAslIAAKNRAACXUAAAjU4AAIZK&#10;AACASgEAeksOAHZMFwByTCMAb0wtAG1NNgBqTD8AaExGAGZMTQFkTFMBYkxaAmFMYQJfTGkDXkxy&#10;BFxMfAVaTIgGWUyVB1dMowhWTLIIVUzGCVVM4glVTPUIVUz/B1VM/wdWTP8GVkz/BsxIAAC8UAAA&#10;r1UAAKBUAACTUwAAiVEAAIFNAAB6TgAAdU8MAHBPFQBtUCAAalAqAGdQMwBlUDwAY1BDAGFQSgFf&#10;UFEBXVBYAlxQXwJaUGcDWVBwBFdQegVVUIYGVFCTB1JQoQhRULEJUFDECVBQ4QlQUPQIUVD/B1FP&#10;/wdRT/8GUU//BslLAAC5UwAAq1cAAJxWAACPVQAAhVQAAHxQAAB1UQAAcFIJAGtTEgBoVB0AZVQn&#10;AGJUMQBgVDkAXlRBAFxUSAFaVE8BWVRWAVdUXQJWVGUDVFRuBFJUeAVRVIQGT1SRB05UoAhMVK8I&#10;TFTCCUtU3wlMVPMITFP/B0xT/wdNU/8GTVP/BsVOAAC2VgAAp1oAAJhZAACLWAAAgVcAAHdUAABw&#10;VQAAalYGAGZXEABiVxoAYFgkAF1YLgBbWTcAWVk/AFdZRgBWWU0BVFlUAVNZWwJRWWMCT1hsA05Y&#10;dgRMWIIFSliPBklYngdIWK4IR1jACEdY3QhHWPIIR1f/B0hX/wdIV/8GSFf/BsFRAACyWQAAo1wA&#10;AJRbAACHWwAAfVoAAHJYAABrWQAAZVoDAGBbDgBdXBcAWlwhAFhdKwBWXTQAVF48AFNeRABRXksB&#10;UF5SAU5eWQJMXmECS11qA0lddARHXYAFRV2NBkRdnAdDXawHQl2+CEJd2ghCXPEHQlz+B0Nb/wZD&#10;W/8GQ1v/Br1VAACvXQAAn18AAJBeAACDXgAAeF0AAG1cAABlXQAAX18AAFpgDABXYRQAVWIeAFJi&#10;KABRYzEAT2M5AE5jQQBMY0gAS2NPAUljVgFHY14CRWNnAkRjcQNCY30EQGKLBT9imgY+YqoGPWK8&#10;Bzxi1gc9Ye8GPWH9Bj5g/wY+YP8GPmD/BrlZAACrYQAAmmEAAIthAAB/YQAAdGEAAGlhAABfYgAA&#10;WWQAAFRmCQBRZxEATmcaAExoJABLaS0ASWk2AEhpPgBGakUARWpMAENqVAFCalwBQGllAj5pbwI8&#10;aXsDO2mJBDlpmAU4aKgFN2i6BTdp0wU3aO4FN2f8BThm/wU4Zv8FOGb/BbReAACnZQAAlWUAAIZk&#10;AAB6ZQAAb2UAAGRmAABZaAAAUmoAAE1sBABJbg4AR24WAEVvIABEcCkAQnAyAEFwOgBAcUIAP3FJ&#10;AD1xUQA8cVkBOnFiAThxbAI2cHgCNXCGAzNwlQMycKYEMXC4BDBw0AQxb+wEMW77BDFt/wQxbP8E&#10;MWz/BK9kAAChaQAAj2gAAIFoAAB1aQAAa2kAAGBrAABVbgAATXEAAEZzAABCdQsAP3YSAD13HAA8&#10;dyUAOngtADl4NQA4eT0AN3lFADZ5TQA1eVUAM3leADF5aAEweXQBLnmDAi15kgIreKMCKni1Aip4&#10;zAIqd+oCKnb5Ayp1/wMqdP8DKnT/A6pqAACabQAAiWwAAHxtAABwbQAAZm4AAFtxAABQdQAASHgA&#10;AEF7AAA6fgUANn8OADSAFgAzgSAAMoEoADCBMAAvgjgALoJAAC2CSAAsglAAK4JaACqCZAAognAA&#10;JoJ/ASWCjwEkgqABI4KyASKCyQEigecBIn/3ASJ+/wIiff8CIn3/AqVxAACTcQAAg3EAAHZxAABs&#10;cgAAYHUAAFZ4AABMfAAAQ4AAADuDAAAzhgAALYkKACqKEQApixkAJ4siACaLKgAljDEAJIw5ACOM&#10;QgAijUoAIY1UACCNXgAfjWsAHY15AByNigAbjZwAGY2uABiMxAAYjOMAGYr1ABmJ/wEZiP8BGYj/&#10;AZ13AACMdgAAfXYAAHJ3AABleQAAWnwAAFCAAABGhAAAPIkAADSMAAAtkAAAJZMCAB+VDAAdlhIA&#10;HJYaABuXIgAalyoAGZcyABiYOgAXmEMAFphNABWYWAAUmGQAE5hzABGYhAAQmJYAEJipAA6YvwAO&#10;l90AD5byABCV/AAQlP8AEJT/AJV9AACFfAAAeHwAAGt+AABfgQAAVIYAAEqKAABAjwAANpMAAC2X&#10;AAAmmgAAHp0AABegAwASogwAEKMSABCjGQAPoyEADqQpAA6kMQANpDoADKRFAAukUAAKpFwACaRq&#10;AAekewAGo44ABKOhAAKjtAADossAA6LmAAOh8wADofsAA6H7AI2DAAB/ggAAcYQAAGSHAABYjAAA&#10;TZEAAEKWAAA4mgAAL54AACaiAAAepQAAF6gAABGrAAAMrgcAB68NAAOvEgACrxkAAa8hAACvKQAA&#10;sDIAALA8AACwRwAAsFMAALBhAACwcQAAsIMAAK+XAACvqgAAr78AAK7ZAACu6wAArvQAAK70AIeJ&#10;AAB4igAAao4AAF2TAABRmAAARZ0AADuiAAAwpgAAJ6oAAB6uAAAWsQAAELQAAAu2AAAFuQMAALoK&#10;AAC6DgAAuhMAALsZAAC7IQAAvCgAALwxAAC9PAAAvkgAAL5WAAC+ZQAAvncAAL6MAAC+nwAAvbMA&#10;AL7HAAC+3gAAvesAAL3rAH+SAABwlQAAYpoAAFWfAABJpQAAPasAADKvAAAotAAAHrYAABW5AAAO&#10;vAAACb8AAALCAAAAxAAAAMUEAADGCgAAxg4AAMcSAADIGAAAyR8AAMonAADMMAAAzjwAAM5JAADP&#10;WQAAz2oAAM9+AADPkwAAz6YAAM+4AADPyAAAz9sAAM/bAHecAABooQAAW6cAAE6uAABBtAAANLcA&#10;ACi6AAAdvQAAE8AAAA3EAAAGxwAAAMoAAADOAAAA0AAAANEAAADSAgAA0wgAANUMAADWEAAA2RUA&#10;ANscAADdJAAA4C8AAOI8AADjSwAA5FwAAORvAADlgwAA5ZgAAOWpAADltgAA5cMAAOXDAGylAABf&#10;rAAAUbIAAES5AAA1vAAAKMAAABzEAAASyAAADMsAAAPPAAAA0wAAANgAAADcAAAA3wAAAN8AAADh&#10;AAAA4wAAAOQDAADmCAAA6A0AAOkRAADsGAAA7iIAAPEuAADzPAAA9E0AAPVfAAD2cwAA94cAAPeZ&#10;AAD4pQAA+LAAAPiwAP8DFwD/ABUA/wAVAP8AGAD/ACMA/wAvAP8APAD/AEgA/wBUAP8AXgD/AGcA&#10;/QBvAPsAdgD5AH0A+ACDAPYAiAD1AI4A9ACTAPIAmADxAJ4A8ACkAO4AqwDtALMA6wC9AOoAywDo&#10;AOEA5wDxAOYA/QDlAP8A5AD/AOQA/wDkAP8A5AD/AP8HEwD/ABEA/wARAP8AFQD/AB8A/wArAP8A&#10;NwD/AEQA/gBPAPoAWgD3AGMA9ABrAPIAcgDwAHkA7wB/AO0AhADrAIoA6gCPAOgAlADnAJoA5QCg&#10;AOQApwDiAK8A4AC5AN4AxgDcANoA2gDsANgA+QDWAP8A1gD/ANcA/wDYAP8A2AD/AP8KEAD/Aw4A&#10;/wANAP8AEgD/ABoA/wAmAPwAMgD3AD8A9ABKAPEAVQDtAF4A6gBmAOgAbgDlAHQA4wB6AOIAgADg&#10;AIUA3gCLANwAkADbAJYA2ACcANUAowDTAKsA0QC1AM4AwQDMANEAywDnAMkA9QDIAP8AyAD/AMgA&#10;/wDIAP8AyAD/AP8MDAD/BggA/wIKAP8ADwD/ABUA/AAgAPEALADsADkA6QBFAOUATwDhAFkA3gBh&#10;ANsAaADXAG8A1AB1ANIAewDQAIAAzgCGAMwAjADLAJIAyQCYAMcAoADFAKgAwwCxAMEAvAC/AMsA&#10;vQDjALwA8gC7AP0AuwD/ALoA/wC6AP8AugD/AP8OBQD/CQAA/wkFAP8GCwD/ARAA8AAZAOYAJQDh&#10;ADIA3AA/ANYASQDRAFMAzgBbAMsAYwDIAGoAxgBwAMUAdgDDAHsAwQCBAMAAhwC+AI4AvACUALsA&#10;nAC5AKQAtwCuALUAuQCzAMgAsQDfALAB7wCvAfsArgL/AK0D/wCtA/8ArQP/AP8QAAD/DgAA/w0A&#10;APYLAwDyBwoA4gERANsCHQDSAysAzAM3AMgEQwDEBE0AwQRWAL4FXQC8BWQAugVrALgFcQC3BXYA&#10;tQV8ALMGgwCyBokAsAaRAK8HmQCtB6EAqwerAKkItwCoCcYApgrdAKUL8ACjDP0Aog3/AKEN/wCh&#10;Df8AoA3/AP8RAAD8EgAA7BMAAOITAADbDwMA1gkLAM4IFADGCiIAwAwwALwNPAC4DUYAtQ1PALIO&#10;VwCwDl8Arg5lAK0OawCrDnEAqg54AKgOfgCnD4UApQ+NAKQPlgCiEJ8AoBCpAJ8QtQCdEcUAmxHe&#10;AJkS8QCXE/8AlhT/AJUU/wCVFP8AlBT/AP8VAADtGwAA4B8AANIfAADJGwAAxBQFAMEQDgC6EhsA&#10;tBMpALAUNQCsFUAAqRVJAKYVUgCkFlkAohZgAKEWZgCfFmwAnhZyAJwWeQCbF4AAmReIAJgXkQCW&#10;GJsAlBimAJMZsgCRGcEAkBrYAI0b7gCLHP0Aihz/AIoc/wCJHP8AiRz/APQdAADkJQAA0ykAAMcq&#10;AAC8JgAAtiAAALQZCwCuGhUAqBwjAKQdLwChHjoAnh5EAJseTACZHlQAlx9bAJUfYQCUH2cAkh9t&#10;AJEfdACPIHwAjiCEAIwgjQCKIJcAiSGiAIchrgCGIr0AhSLRAYIj6wGBJPsBgCT/AX8k/wF/JP8B&#10;fyT/AewlAADbLQAAyTEAALwxAACxLgAAqykAAKckBQCjIxEAniQdAJolKgCWJjUAkyY/AJEmRwCP&#10;Jk8AjSZWAIsnXACJJ2IAiCdpAIYnbwCFJ3cAgyd/AIEniQGAKJMBfiieAX0pqwF7KbkBeinNAXgq&#10;6AF3K/kBdiv/AXYr/wF1K/8BdSr/AeUsAADQNAAAwTgAALM4AACoNQAAojEAAJ0tAACZKg4AlCsY&#10;AJAsJACNLTAAii06AIctQwCFLUoAgy1RAIEuWACALl4Afi5kAH0uawB7LnMBeS57AXguhQF2Lo8B&#10;dC+bAXMvqAJxL7YCcDDJAm8w5QJuMfcCbTH/Am0x/wJtMf8CbTH/At8yAADJOQAAuz4AAKw9AACh&#10;OgAAmjcAAJUzAACQMQoAjDEUAIcyIACEMysAgTM1AH8zPgB9M0YAezNNAHkzVAB3M1oAdjNhAHQz&#10;ZwFyNG8BcTR3AW80gQFuNIwCbDSYAmo1pQJpNbMDaDXGA2c24gNmNvUDZjb/AmY2/wJmNv8CZjb/&#10;Atg3AADEPgAAtUIAAKZBAACbPwAAkzwAAI04AACINgcAhDcRAIA3HAB8OCcAejgxAHc5OgB1OUIA&#10;czlJAHE5UABwOVcAbjldAGw5ZAFrOWsBaTl0AWg5fgJmOYkCZDmVA2M6ogNiOrEDYTrDA2A74ARf&#10;O/MDXzv/A187/wNfO/8CXzv/AtE7AADAQgAAsEUAAKFEAACVQwAAjUAAAIc9AACCOwIAfTsOAHk8&#10;GAB1PSMAcz0tAHA9NgBuPT8AbD1GAGs9TQBpPVMAZz1aAGY9YQFkPWgBYz1xAWE+ewJfPoYCXj6T&#10;A1w+oANbP68EWj/BBFo/3QRZP/IEWT//A1k//wNZP/8DWT//A8w/AAC8RgAAq0gAAJxHAACRRgAA&#10;iEQAAIJAAAB8PwAAd0AMAHNAFQBvQSAAbEEqAGpBMwBoQTsAZkJDAGRCSgBjQVAAYUFXAGBCXgFe&#10;QmUBXUJuAltCeAJaQoQDWEKQA1dCngRWQ60EVUO/BFRD2gRUQ/EEVEP+A1RD/wNUQ/8DVEP/A8hC&#10;AAC4SQAAp0sAAJhKAACNSQAAg0cAAH1DAAB2QwAAcUQKAG1EEgBqRR0AZ0UnAGRFMABiRTgAYEU/&#10;AF9FRwBdRU0AW0VUAFpGWwFZRmMBV0ZsAVZGdgJURoEDU0aOA1JHnARQR6sEUEe9BE9H1gVPR+8E&#10;T0f9BE9H/wNPR/8DUEf/A8RFAAC1TQAAo00AAJVMAACJSwAAf0oAAHhGAABxRwAAbEcHAGhIEABk&#10;SBoAYUkkAF9JLQBdSTUAW0k9AFlJRABXSUoAVklRAFVKWQFUSmEBUkppAVFKdAJPSn8DTkqMA01K&#10;mwRMS6oES0u8BEpL0wVKS+4ES0v9BEtK/wNLSv8DS0r/A8FIAACyUAAAoE8AAJFPAACFTgAAe00A&#10;AHNJAABsSgAAZ0sEAGJMDgBfTBcAXE0hAFpNKgBYTTIAVk06AFRNQQBTTkgAUk5PAFBOVwFPTl8B&#10;Tk5nAUxOcgJLTn0CSU6LA0hOmQRHT6gERk+6BEZP0QRGT+0ERk78BEZO/wNHTv8DR07/A71MAACu&#10;UgAAnFEAAI1RAACBUQAAd1AAAG5MAABnTgAAYk8AAF1QDQBaUBQAV1EeAFVRJwBTUTAAUVI4AFBS&#10;PwBOUkYATVJNAExTVQBKU10BSVNlAUhTbwJGU3sCRVOJA0NTlwNCU6cEQVO4BEFTzwRBU+wEQVL7&#10;A0JS/wNCUv8DQlH/A7pPAACqVAAAmFQAAIlUAAB9UwAAc1MAAGlRAABiUgAAXFMAAFhUCgBUVRIA&#10;UlUbAE9WJABOVi0ATFc1AEtXPABKV0QASFdLAEdYUgBGWFoBRFhjAUNYbQFBWHkCQFiGAj5YlQM9&#10;WKUDPFi3BDxYzQQ8V+oDPFf6Az1W/wM9Vv8DPVb/A7ZTAAClVwAAlFcAAIVWAAB5VgAAb1YAAGVV&#10;AABcVgAAV1gAAFJZBwBOWhAATFoYAEpbIQBIXCoAR1wyAEVcOgBEXUEAQ11IAEJdUABAXVgAP11h&#10;AT1dawE8XXYCOl2EAjldkwI4XaMDN121AzZdywM2XOgDN1z5Azdb/wM4W/8DOFr/A7JXAACgWgAA&#10;j1kAAIFZAAB1WQAAa1kAAGBaAABWWwAAUV0AAExeAgBIYA0ARWAUAERhHgBCYiYAQGIuAD9iNgA+&#10;Yz4APWNFADxjTQA7Y1UAOWNeADhjaAE2Y3QBNWOBATNjkQIyY6ECMWOzAjFjyAIxYucCMWH4AjFh&#10;/wIyYP8CMmD/Aq5cAACbXQAAil0AAHxdAABwXQAAZl0AAFxeAABSYAAATGIAAEVlAABBZgoAPmcR&#10;ADxoGgA7aCIAOWkrADhpMgA3ajoANmpBADVqSQA0alIAM2pbADFqZQAwanABLmp+AS1qjgEsap8B&#10;K2qwASpqxgEqaeUBKmj2Aitn/wIrZ/8CK2f/AqlhAACVYAAAhGAAAHdgAABsYQAAYmEAAFhjAABO&#10;ZgAAR2gAAEBrAAA6bgUANm8OADRwFQAzcB4AMnEmADBxLgAvcTUALnI9AC1yRQAsck0AK3JXACpy&#10;YQApcm0AJ3J7ACZyiwAkcpwBI3KuASNywwEjceIBI3D0ASNv/wEjbv8BI27/AaFlAACOZAAAf2QA&#10;AHJkAABoZQAAXmYAAFRpAABJbAAAQm8AADtyAAA0dQAALngKACt5EQAqeRgAKXohACd6KAAmejAA&#10;JXs4ACR7QAAje0gAIntSACF7XAAge2gAH3x2AB18hgAce5gAG3uqABp7vwAae94AGnnyABt4/gAb&#10;d/8BG3f/AZlpAACIaQAAeWkAAG1pAABjagAAWWwAAE9vAABFcwAAPXcAADV6AAAufQAAJ4EDACKD&#10;DQAghBIAH4QaAB2EIgAchSoAG4UxABqFOQAZhUIAGIZMABeGVgAWhmMAFYZxABSGgQAShpMAEYam&#10;ABGFuwAQhdYAEYPvABGC+wASgv8AEoH/AJFuAACBbQAAdG4AAGluAABdcAAAU3MAAEl3AABAfAAA&#10;N4AAAC+DAAAnhwAAIYoAABqNBgAVjw0AE5ATABKQGgASkCIAEZAqABCRMgAQkTsAD5FEAA6RTwAN&#10;kVwADJFqAAuRegAKkY0ACJCfAAeQswAHj8kAB4/mAAeO9AAIjfwACI3/AIlzAAB7cwAAb3MAAGN1&#10;AABXeAAATX0AAEOBAAA5hgAAMIoAACiOAAAhkQAAGpUAABOXAAAOmggAC5wOAAmcEwAInBoAB5wi&#10;AAacKgAEnDMAA5w9AAKdSAAAnVQAAJ1iAACccgAAnIQAAJyXAACbqgAAm78AAJrbAACa7AAAmvUA&#10;AJn4AIJ5AAB2eQAAaHoAAFx+AABRggAARocAADyMAAAykQAAKZUAACGZAAAZnQAAEqAAAA6jAAAJ&#10;pgUAA6cMAACnEAAApxUAAKgcAACoIwAAqCsAAKk0AACpPwAAqUsAAKlZAACpaAAAqXoAAKmOAACp&#10;oQAAqLUAAKjLAACn5AAAp+8AAKfzAH2AAABvgQAAYYQAAFWJAABJjgAAPpQAADSZAAAqngAAIaIA&#10;ABmmAAASqQAADawAAAevAAAAsgAAALMHAACzDAAAsxAAALQVAAC0GwAAtSIAALYrAAC3NQAAt0AA&#10;ALhOAAC4XQAAuG4AALiCAAC4lwAAuKoAALe+AAC30gAAt+YAALfqAHaIAABniwAAWpAAAE6WAABC&#10;nAAAN6IAACynAAAiqwAAGa8AABGzAAALtgAABLkAAAC8AAAAvgAAAL4AAAC/BgAAwAsAAMEPAADC&#10;EwAAwxkAAMQgAADFKQAAxzQAAMhCAADJUQAAyWIAAMl1AADJigAAyZ8AAMqxAADKwQAAydEAAMnZ&#10;AG6TAABgmAAAU54AAEakAAA6qwAAL7AAACS1AAAZuAAAELwAAAq/AAABwQAAAMQAAADIAAAAygAA&#10;AMoAAADMAAAAzQMAAM4IAADQDQAA0RAAANMWAADWHgAA2igAAN00AADeQwAA31QAAN9nAADgfAAA&#10;4JEAAOCkAADgsgAA4L4AAODDAGafAABZpgAATK0AAD+0AAAyuAAAJLwAABi/AAAQwwAACMcAAADK&#10;AAAAzQAAANEAAADVAAAA2AAAANkAAADbAAAA3QAAAN8AAADhBAAA4woAAOUOAADnEwAA6hwAAO0n&#10;AADwNQAA8UYAAPJYAADzawAA84AAAPSUAAD0owAA9K4AAPSyAP8AEwD/ABEA/wARAP8AFQD/AB8A&#10;/wAsAP8AOQD/AEUA/wBQAP8AWgD+AGMA+wBrAPkAcgD3AHgA9QB+APQAhADyAIkA8QCOAPAAkwDu&#10;AJkA7QCfAOwApgDqAK4A6AC4AOYAxQDlANsA4wDtAOIA+wDiAP8A4QD/AOEA/wDhAP8A4QD/AP8A&#10;EAD/AA4A/wANAP8AEgD/ABsA/wAoAP8ANAD+AEEA+wBMAPcAVgD0AF8A8QBmAO8AbQDsAHQA6gB6&#10;AOkAfwDnAIUA5gCKAOUAjwDjAJUA4QCbAOAAogDeAKoA2wC0ANkAwADWANAA0wDoANIA9wDRAP8A&#10;0QD/ANAA/wDQAP8A0AD/AP8ADQD/AAkA/wAKAP8ADwD/ABYA+wAiAPcALwD0ADsA8ABHAO0AUQDp&#10;AFoA5QBiAOIAaQDgAG8A3gB1ANwAegDaAIAA2ACFANUAiwDTAJEA0QCXAM8AngDNAKYAywCvAMkA&#10;ugDHAMkAxQDiAMQA8gDDAP4AwgD/AMEA/wDCAP8AwgD/AP8DBgD/AAEA/wAGAP8ADAD5ABEA8QAd&#10;AOsAKQDnADYA4wBBAN8ASwDbAFQA1QBcANIAYwDPAGoAzQBwAMsAdQDJAHsAyACAAMYAhgDFAIwA&#10;wwCTAMEAmgC/AKIAvQCrALsAtgC5AMQAtwDaALYA7QC0APoAtAD/ALQA/wC0AP8AtAD/AP8EAAD/&#10;AAAA/wAAAP8ABgDsAA0A5QAWAN4AIgDXAC8A0QA7AM0ARQDKAE4AxgBXAMQAXgDBAGQAvwBqAL0A&#10;cAC8AHUAugB7ALkAgQC3AIcAtQCOALMAlQCyAJ4AsACnAK4AsgCsAL8AqgDRAKgA6ACoAPcApwD/&#10;AKcA/wCmAP8ApgD/AP8GAAD/BQAA8QMAAOgAAADhAAcA1QAQAM0AGwDHACcAwwAzAL8APgC8AEgA&#10;uQBRALYAWAC0AF8AsgBlALAAagCvAHAArQB2AKwAfACqAIIAqQCJAKcAkQClAJoAowCkAKEArgCg&#10;ALsAngHNAJ0C5gCcBPQAmwT/AJoF/wCaBf8AmQX/AP8KAADxDgAA5BAAANkPAADOCwAAyAMLAMIA&#10;EwC8Ah8AtwMsALMENwCwBUIArQZKAKoGUgCoB1kApgdfAKUHZQCjB2sAoghxAKAIdwCfCH4AnQiF&#10;AJsJjgCaCZcAmAqhAJYKrACVC7oAkwvMAJIM5QCQDfYAjw7/AI4O/wCODv8AjQ7/APYRAADmFwAA&#10;1hsAAMcZAAC+FQAAuRAAALcKDQCxCxcArA0kAKgOMAClDjsAog5EAJ8PTACdD1MAmw9aAJoPYACY&#10;EGYAlxBsAJUQcgCTEHkAkhCBAJAQigCPEZQAjRGfAIsRqgCKErgAiBLLAIYT5gCFFPcAgxX/AIMV&#10;/wCCFf8AghX/AO0aAADcIQAAyiUAALsiAACxHwAAqxoAAKkUBgClEhEAoBQeAJwVKgCZFTUAlhY+&#10;AJQWRwCSFk4AkBZVAI4XWwCMF2EAixdnAIkXbQCIF3QAhhh8AIUYhgCDGZAAgRmbAIAapwB+GrUA&#10;fRvHAHwc4gB6HfUAeR3/AHgd/wB4Hf8AeB3/AOUiAADQKQAAvywAALAqAACnJwAAoCMAAJ0fAACa&#10;Gg4AlRwYAJEdJACOHi8AjB45AIkeQQCHH0kAhR9QAIMfVgCCH1wAgB9iAH8faQB9IHAAfCB4AHog&#10;gQB5IYwAdyGXAHUipAB0IrIAcyPDAHIj3wBwJPMAbyT/AG8k/wBuJP8AbiT/AN0pAADIMAAAtzIA&#10;AKgwAACeLgAAlyoAAJMnAACQIwoAjCMTAIgkHwCEJSoAgiU0AIAmPQB9JkQAfCZLAHomUgB4JlgA&#10;dyZeAHUmZQB0J2wAcid0AHEnfQBvKIgAbiiUAGwooQBrKa8BainAAWkq2wFnKvEBZyv/AWYr/wFm&#10;Kv8BZir/AdQvAADCNgAArzYAAKE1AACWNAAAkDAAAIotAACHKgYAgykQAH8qGgB8KyUAeSsvAHcs&#10;OAB1LEAAcyxHAHEsTQBwLFQAbixaAG0sYQBrLWgAai1wAGgtegBnLoUAZS6RAWQungFiL6wBYS+9&#10;AWEw1QFgMO8BXzD9AV8w/wFfMP8BXzD/Ac00AAC8OwAAqToAAJs6AACQOAAAiTUAAIMyAAB/MAEA&#10;ey8OAHcwFgB0MCEAcTErAG8xNABtMTwAazFDAGoxSgBoMlAAZzJXAGUyXQBkMmUAYjJtAGEzdwBf&#10;M4IBXjOOAV00nAFbNKoBWjW7AVo10gFZNe0BWTX8AVg1/wFYNf8BWTX/Acg4AAC3PgAApD4AAJY9&#10;AACLPAAAgzoAAH03AAB4NAAAdDQLAHA1EwBtNR0AajUnAGg2MABmNjgAZDY/AGM2RgBhNk0AYDZT&#10;AF43WgBdN2IAXDdqAFo4dAFZOH8BVziMAVY5mQFVOagCVDm5AlM6zwJTOusCUzr7AVM6/wFTOf8B&#10;Uzn/AcQ8AACyQQAAoEAAAJJAAACGPwAAfj0AAHg6AABzOAAAbjkIAGo5EQBnORoAZDokAGI6LABg&#10;OjQAXjo8AF07QwBbO0oAWjtQAFg7VwBXO18AVjxnAFQ8cQFTPHwBUj2JAVE9lwFPPaYCTj63Ak4+&#10;zQJOPukCTT76Ak4+/wFOPf8BTj3/AcA/AACuQwAAnEMAAI5DAACCQgAAekAAAHM9AABtPAAAaD0F&#10;AGQ9DgBhPhcAXj4hAFw+KQBaPjEAWD45AFc+QABVP0YAVD9NAFM/VQBSQFwAUEBlAE9AbwFOQXoB&#10;TUGHAUtBlgFKQaUCSUK1AklCywJJQugCSUL5AklB/wJJQf8BSUH/Ab1DAACqRQAAmEUAAIpFAAB/&#10;RQAAdkMAAG9AAABoQAAAY0EBAF9BDQBcQRQAWUIdAFdCJgBVQi4AU0I2AFFCPQBPQkMAT0NLAE5D&#10;UgBNRFoATERjAEpEbQFJRXgBSEWFAUdFlAFFRaMCRUa0AkRGyQJERucCREX4AkRF/wJFRf8CRUX/&#10;AbpGAACmSAAAlEgAAIZIAAB7RwAAckYAAGpCAABjQwAAXkQAAFpFCwBWRRIAVEYbAFFGIwBPRisA&#10;TkYzAExHOgBLR0EASkdJAElIUABISFgAR0hhAEZJawBESXYBQ0mDAUJJkgFBSaICQEmzAj9KxwI/&#10;SuUCP0n3AkBJ/wJASP8CQEj/AbZJAACiSgAAkUoAAINKAAB3SgAAbkkAAGVFAABeRwAAWUgAAFVJ&#10;CABRShAAT0oYAExKIQBKSykASUsxAEdLOABGTD8ARUxGAERMTgBDTVYAQk1fAEFNaABATXQBPk2B&#10;AT1NkAE8TaABO06xAjpOxgI6TuQCO032AjtN/wE7TP8BPEz/AbNNAACeTAAAjUwAAH9MAAB0TAAA&#10;akwAAGBKAABZSwAAVEwAAFBNBQBMTg4ASU8VAEdPHgBFTyYARFAuAEJQNQBBUD0AQFFEAD9RSwA+&#10;UVMAPVJcADxSZgA6UnIAOVJ/AThSjgE3Up4BNlKvATVSxAE1UuIBNlL1ATZR/wE2UP8BN1D/Aa5P&#10;AACZTwAAiU8AAHtPAABwTwAAZk8AAFxOAABUTwAAT1EAAEpSAQBGUwwAQ1QSAEFUGwBAVSMAPlUr&#10;AD1WMgA8VjoAO1ZBADpWSQA5V1EAOFdaADZXYwA1V28ANFd8ATNXjAExV5wBMFetATBXwgEwV+AB&#10;MFb0ATFW/wExVf8BMVX/AahSAACVUgAAhFIAAHdSAABsUgAAYlIAAFhTAABPVAAASVYAAERXAABA&#10;WQgAPVoQADtaFwA5WyAAOFsnADdcLwA2XDYANVw+ADRcRgAzXU4AMV1XADBdYQAvXWwALl16ACxd&#10;iQArXZoBKl2rASpdvwEpXd4BKlzyASpb/gErW/8BK1r/AaNVAACPVQAAf1UAAHJVAABnVgAAXlYA&#10;AFRXAABMWQAARVsAAD9dAAA6XwQANmANADRhEwAyYhwAMWIjADBiKwAvYzIALmM6AC1jQgAsY0oA&#10;KmRTAClkXQAoZGkAJ2R2ACZkhgAlZJcAJGSpACNkvQAiZNoAI2PxACNi/QEkYf8BJGH/AZxYAACJ&#10;WAAAelkAAG5ZAABjWQAAWloAAFBcAABIXgAAQWAAADpjAAA0ZgAAL2gKACxpEAAqaRcAKWofAChq&#10;JgAnai4AJms1ACVrPQAka0YAI2tPACJsWQAgbGUAH2xyAB5sggAdbJQAHGymABtrugAaa9QAG2ru&#10;ABxp/AAcaP8AHGj/AJVcAACDXAAAdVwAAGldAABfXQAAVl4AAExhAABDZAAAPGcAADVqAAAvbQAA&#10;KHAEACNyDQAhchIAIHMaAB9zIQAecygAHXQwABx0OAAbdEAAGnRKABl0VAAXdWAAFnVuABV1fgAU&#10;dZAAE3SiABJ0tgARdM8AEnPsABJy+gATcf8AE3H/AI5gAAB9YAAAb2EAAGVhAABbYgAAUWQAAEhn&#10;AAA+awAAN24AADBxAAApdQAAIngAABx7BwAXfQ4AFn0TABV9GwAUfiIAE34qABJ+MQARfjoAEX5E&#10;ABB/TgAPf1oADn9oAA1/eAAMf4oAC36dAAp+sAAJfcYACn3kAAp89AALe/0AC3r/AIZlAAB3ZQAA&#10;amUAAGFmAABWaAAATGsAAEJvAAA5cwAAMXcAACp6AAAjfgAAHIEAABWEAAAQhwgADYkOAAyJFAAM&#10;iRsAC4kjAAqJKwAJiTMACIk9AAaJSAAFiVQABIlhAAKJcQABiYMAAImWAACIqQAAh74AAIfaAACG&#10;7AAAhvUAAIb6AH5qAABxagAAZ2sAAFtsAABQcAAARnQAADx4AAAzfQAAKoEAACOFAAAciAAAFYwA&#10;ABCPAAAMkgYABpMMAAKTEQAAlBYAAJQdAACUJAAAlSwAAJU1AACVQAAAlUwAAJZZAACWaQAAlXoA&#10;AJWOAACUoQAAlLUAAJPMAACS5gAAkvIAAJL3AHhwAABtcAAAYHIAAFR1AABJeQAAP34AADWDAAAs&#10;iAAAI40AABuRAAAUlAAAD5cAAAqaAAAEnQMAAJ4JAACfDgAAnxIAAKAXAACgHQAAoSUAAKItAACi&#10;NwAAo0MAAKNQAACjXwAAo3EAAKOEAACimQAAoq0AAKHCAACh3AAAoesAAKDyAHN2AABmdwAAWXsA&#10;AE2AAABChQAAOIsAAC6QAAAklQAAG5oAABSeAAAOoQAACaQAAAKnAAAAqgAAAKsEAACrCgAArA0A&#10;AK0RAACtFgAArhwAAK8kAACwLQAAsTkAALFGAACyVQAAsmYAALJ5AACyjgAAsaMAALK3AACxygAA&#10;seAAALHpAGx+AABfggAAUocAAEaNAAA7kwAAMJkAACaeAAAcowAAE6cAAA2rAAAHrgAAALIAAAC1&#10;AAAAtwAAALgAAAC5AgAAuQgAALoMAAC7EAAAvBQAAL0bAAC/IwAAwS0AAMI6AADCSQAAw1oAAMNs&#10;AADEggAAxJcAAMSrAADEvAAAxMsAAMTaAGWJAABYjgAAS5UAAD+bAAAzogAAKKgAAB2tAAAUsQAA&#10;DbYAAAa5AAAAvAAAAL8AAADDAAAAxAAAAMUAAADGAAAAxwAAAMkEAADKCQAAyw0AAM0RAADPGAAA&#10;0iEAANUtAADWPAAA2E0AANlfAADacwAA2ooAANueAADbrgAA27oAANzDAF6WAABRnAAARKMAADiq&#10;AAAssQAAILcAABW7AAANvgAABMIAAADFAAAAyQAAAM0AAADQAAAA0gAAANIAAADVAAAA1gAAANkA&#10;AADbAAAA3gUAAOAKAADiDwAA5RYAAOggAADsLQAA7T4AAO1RAADuZQAA73oAAO+PAADwnwAA8KsA&#10;APCzAP8AEAD/AA4A/wAOAP8AEgD/AB0A/wApAP8ANQD/AEEA/wBNAP4AVgD7AF8A+ABmAPYAbQD0&#10;AHQA8gB5APEAfwDwAIQA7gCJAO0AjwDrAJUA6gCbAOgAogDmAKoA5QCzAOMAwADhANIA4ADqAN8A&#10;+QDdAP8A3QD/AN0A/wDeAP8A3gD/AP8ADQD/AAoA/wAJAP8ADwD/ABgA/wAkAP4AMQD7AD0A+ABI&#10;APQAUgDwAFoA7QBiAOsAaQDpAG8A5wB1AOUAegDjAH8A4gCFAOAAigDeAJAA3ACWANoAnQDYAKUA&#10;1QCvANIAugDQAMoAzgDjAM0A9ADLAP8AywD/AMsA/wDLAP8AywD/AP8ACAD/AAMA/wAFAP8ADAD8&#10;ABQA9wAfAPIAKwDvADcA6wBCAOcATADkAFUA4ABdAN0AZADaAGoA2ABwANUAdQDSAHoA0ACAAM8A&#10;hQDNAIsAywCSAMkAmQDHAKEAxQCqAMMAtQDBAMMAvwDaAL4A7gC9APwAvAD/ALwA/wC8AP8AvAD/&#10;AP8AAAD/AAAA/wAAAPkABwDxABAA6gAaAOQAJQDfADEA2wA8ANcARwDSAFAAzgBXAMsAXgDJAGUA&#10;xgBqAMUAcADDAHUAwQB6AMAAgAC+AIYAvACNALoAlAC5AJwAtwClALUAsACzAL0AsQDPAK8A6ACu&#10;APgArgD/AK0A/wCtAP8ArQD/AP8AAAD/AAAA/QAAAO4AAQDjAAwA2gAUANEAHwDMACsAyAA2AMUA&#10;QADCAEoAvwBSALwAWQC6AF8AuABlALYAagC0AG8AswB1ALEAegCwAIEArgCIAK0AjwCrAJgAqQCh&#10;AKcAqwClALgAowDIAKIA4gChAPMAoAD+AKAA/wCgAP8AoAD/AP8AAAD2AAAA6gAAAOAAAADTAAYA&#10;yQAPAMIAGAC9ACQAuQAvALYAOgC0AEMAsQBMAK4AUwCsAFkAqgBfAKkAZACnAGoApgBvAKQAdQCj&#10;AHsAoQCCAKAAigCeAJMAnACdAJoApwCYALQAlgDDAJUA3ACUAO8AkwD7AJMA/wCTAP8AkgD/APkF&#10;AADqCwAA3A0AAMsKAADCBQAAvAAKALYAEQCxABwArgAoAKoAMwCnAD0ApABFAKIATQCgAFMAngBZ&#10;AJwAXwCbAGQAmgBqAJgAcACXAHYAlQB+AJMAhgCSAY8AkAGZAI4CpACMArEAiwPAAIkF1gCIBu0A&#10;iAf6AIcI/wCGCP8Ahgj/AO8PAADeFAAAyhUAALwSAACzEAAArgwAAKsGDQCnAxUAogUgAJ8HLACc&#10;CDYAmQg/AJcJRwCVCU4AkwlUAJEKWgCQCl8AjgplAI0KawCLCnIAigt5AIgLggCHC4wAhQyXAIMM&#10;ogCBDbAAgA3AAH8N2AB9Du8AfA/9AHsP/wB7EP8AexD/AOYXAADRHgAAvR0AAK8cAACmGQAAoRUA&#10;AJ4QBACdDQ8AmA4ZAJQOJQCRDy8AjxA5AIwQQQCKEEgAiBBPAIcQVQCFEFsAhBFhAIIRZwCAEW4A&#10;fxF1AH0RfgB8EogAehKUAHgSoAB3E64AdRO+AHQU1QBzFe4AcRb9AHEW/wBxFv8AcBb/ANwfAADG&#10;JQAAsyUAAKUjAACcIQAAlh4AAJIZAACRFAsAjRQUAIkVHwCGFikAgxYzAIEXPACAF0MAfhdKAHwX&#10;UAB6F1YAeRhcAHcYYgB2GGkAdBhxAHMZegBxGYQAbxqQAG4anQBsG6sAaxy7AGoc0ABpHewAaB77&#10;AGge/wBnHv8AZx7/ANEmAAC9KgAAqyoAAJ0qAACTKAAAjSUAAIgiAACGHQYAgxsQAH8cGgB8HSQA&#10;eh0uAHceNgB2Hj4AdB5FAHIfSwBxH1EAbx9YAG4fXgBsH2UAayBtAGkgdgBoIYEAZiGNAGUimgBj&#10;IqgAYiO4AGEjzQBgJOkAYCT6AF8k/wBfJP8AXyT/AMosAAC2LwAApC8AAJYvAACMLQAAhSoAAIAo&#10;AAB9JAAAeiINAHYjFQBzIyAAcSQpAG8kMgBtJDoAayVBAGolRwBoJU0AZiVUAGUlWgBkJmEAYiZp&#10;AGEmcgBfJ30AXieKAF0olwBbKaUAWim1AFoqygBZKucAWCr4AFgq/wBYKv8AWCr/AMUxAACvMwAA&#10;njMAAJAzAACGMgAAfy8AAHktAAB1KgAAcigKAG8oEgBrKRsAaSklAGcqLQBlKjUAYyo9AGIqQwBg&#10;KkoAXytQAF4rVwBcK14AWyxmAFksbwBYLXoAVy2HAFYulQBULqMAUy+zAFMvxwBSL+UAUi/3AFIv&#10;/wBSL/8AUi//AME2AACqNgAAmTYAAIs2AACBNQAAeTMAAHMxAABvLwAAay4GAGgtEABkLhgAYi4h&#10;AGAvKgBeLzEAXC85AFsvQABZL0YAWC9NAFcwUwBWMFsAVDFjAFMxbABSMncAUTKEAE8zkgBOM6EA&#10;TTOxAE00xQFMNOMBTDT2AEw0/wBMNP8ATDP/ALs5AACmOQAAlTkAAIc5AAB8OQAAdDcAAG40AABp&#10;MwAAZTICAGEyDQBeMhQAXDMeAFozJgBYMy4AVjM1AFU0PABTNEMAUjRKAFE0UABQNVgATjVgAE02&#10;agBMNnUASzeCAEo3kABJOJ8ASDiwAUc4wwFHOOEBRzj1AUc4/wFHOP8BRzj/Abc7AACiPAAAkTwA&#10;AIM8AAB4PAAAcDoAAGo3AABkNgAAYDYAAFw2CwBZNxIAVjcaAFQ3IwBSNysAUDcyAE84OQBNOEAA&#10;TDhHAEs4TgBKOVUASTleAEg6aABHOnMARjuAAEU7jgBEPJ4AQzyuAUI8wgFCPd8BQjzzAUI8/wFC&#10;PP8BQjv/AbM9AACePgAAjT4AAH8+AAB1PgAAbD0AAGY6AABgOQAAWzoAAFc6CABTOxAAUTsYAE47&#10;IABMOygASzsvAEk8NgBHPD0ARzxEAEY9SwBFPVMARD5cAEM+ZgBCP3EAQT9+AEA/jQA/QJwAPkCt&#10;AT1AwAE9QN0BPUDyAT1A/wE+P/8BPj//Aa5AAACaQAAAiUEAAHxBAABxQQAAaEAAAGE8AABbPQAA&#10;Vj4AAFI+BQBOPw4ATD8VAEk/HQBHQCUARkAsAERAMwBDQDoAQkFCAEFBSQBAQVEAP0JaAD5CYwA9&#10;Q28APEN8ADtDiwA6RJsAOUSrATlEvgE4RNsBOUTxATlD/gE5Q/8BOUP/AapCAACWQwAAhkMAAHhD&#10;AABuQwAAZUMAAF1AAABWQAAAUUIAAE1CAgBJQwwARkMSAEREGgBCRCIAQUQqAD9FMQA+RTgAPUU/&#10;ADxGRwA7Rk8AOkZXADlHYQA4R2wAN0d6ADZIiQA1SJkANEiqADRIvQAzSNkANEjwADRH/QA0R/8A&#10;NUb/AKZEAACSRQAAgkYAAHVGAABqRgAAYUUAAFlEAABRRAAATEYAAEhHAABERwoAQUgQAD9JGAA9&#10;SSAAPEknADpKLgA5SjYAOEo9ADdLRAA2S0wANUtVADRMXwAzTGoAMkx3ADFMhgAwTJcAL02oAC5N&#10;uwAuTdUALkzvAC9M/QAvS/8AMEv/AKFHAACOSAAAfkgAAHFIAABmSQAAXUgAAFVIAABMSQAAR0oA&#10;AEJLAAA/TAYAO00OADlOFQA3Th0ANk8kADVPKwAzTzMAMlA6ADFQQgAwUEoAL1FSAC5RXAAtUWcA&#10;LFF1ACtRhAAqUpUAKVKmAClSuQAoUtIAKVHuAClQ/AAqUP8AKk//AJxKAACJSgAAeksAAG1LAABj&#10;TAAAWkwAAFFMAABITQAAQ08AAD1QAAA5UgIANVMMADNUEgAxVBkAMFUhAC5VKAAtVS8ALFY3ACtW&#10;PgAqVkYAKVZPAChXWQAnV2QAJldyACVXgQAkV5IAI1ekACJXtwAiV88AIlfsACNW+gAjVf8AJFX/&#10;AJZNAACETgAAdU4AAGlOAABfTwAAVk8AAE1QAABFUgAAP1MAADlWAAAzWAAAL1oIACtbDwAqWxUA&#10;KFwdACdcJAAmXCsAJVwzACRdOgAjXUMAIl1MACFdVgAgXmEAH15uAB5efgAdXo8AHF6hABtetAAa&#10;XcwAG13pABtc+QAcW/8AHFv/AJBRAAB+UQAAcFEAAGRSAABbUgAAUlMAAEpUAABBVwAAO1kAADVb&#10;AAAuXgAAKGADACRiDAAiYxEAIWMYAB9kIAAeZCcAHWQuABxkNgAbZT4AGmVHABllUQAYZV0AF2Vq&#10;ABZlegAVZYsAFGWeABNlsQASZcgAEmTnABNj9wAUYv8AFGL/AIlUAAB4VQAAa1UAAGBWAABXVgAA&#10;T1cAAEZZAAA9XAAANl8AADBiAAApZAAAI2cAAB1qBwAZbA4AGGwTABZtGgAVbSEAFG0pABRtMAAT&#10;bTkAEm5CABFuTAAQblgAD25lAA5udQANbocADW6aAAxtrQALbcIAC2zgAAxr8wANa/0ADWr/AIJZ&#10;AAByWQAAZlkAAFxaAABUWgAASlwAAEFfAAA5YwAAMWYAACppAAAkbAAAHW8AABdyAAASdQkAD3cP&#10;AA53FAAOdxsADXcjAAx3KgALdzMACnc8AAl3RwAId1IAB3dfAAV3bwAEd4AAA3eUAAF2pwAAdrsA&#10;AXXVAAF06wACdPYAAnT8AHtdAABtXQAAYl4AAFleAABOYAAARWMAADxnAAAzawAAK24AACRyAAAe&#10;dQAAF3kAABJ8AAANfwYACYEMAAWBEQADgRYAAoEdAAGBJAAAgS0AAII2AACCQAAAgkwAAIJZAACC&#10;aAAAgnkAAIKNAACBoAAAgLQAAIDLAAB/5wAAfvIAAH75AHRiAABoYgAAXmIAAFNkAABJZwAAP2sA&#10;ADZwAAAtdAAAJXgAAB58AAAXgAAAEYMAAA2GAAAIiQQAAosKAACLDgAAixMAAIwYAACMHwAAjSYA&#10;AI0vAACOOQAAjkQAAI5RAACOYAAAjnEAAI6FAACOmQAAja0AAIzDAACM3wAAi+4AAIv2AG5oAABk&#10;ZwAAWGkAAE1sAABCcQAAOHYAAC97AAAmfwAAHoQAABaIAAAQjAAADI8AAAaSAAAAlQAAAJYHAACX&#10;DAAAlw8AAJgTAACZGAAAmh8AAJsmAACbMAAAnDsAAJxIAACcVwAAnGgAAJx7AACckAAAm6UAAJu6&#10;AACa0AAAmucAAJrxAGptAABebwAAUXIAAEZ3AAA7fAAAMYIAACeHAAAejAAAFpEAABCVAAAKmQAA&#10;BJwAAACgAAAAogAAAKMBAACjBgAApAsAAKUOAACmEgAApxcAAKgeAACqJgAAqzEAAKs+AACsTQAA&#10;rF0AAKxwAACshQAArJsAAKuvAACrwwAAq9kAAKroAGR1AABXeQAAS34AAD+EAAA0igAAKZAAAB+W&#10;AAAWmwAAEJ8AAAmjAAABpwAAAKoAAACuAAAAsAAAALAAAACxAAAAsgMAALQIAAC1DQAAthAAALcV&#10;AAC5HQAAuyYAALwzAAC9QQAAvVIAAL1kAAC+eQAAvpAAAL2kAAC9twAAvcYAAL3XAFx/AABQhQAA&#10;RIsAADiSAAAsmQAAIZ8AABekAAAQqQAACa4AAACyAAAAtgAAALkAAAC9AAAAvwAAAL8AAADAAAAA&#10;wQAAAMMAAADEBQAAxgoAAMcOAADJEwAAyxwAAM4mAADQNQAA0UUAANJXAADSawAA04IAANOXAADT&#10;qQAA0rgAANLEAFWMAABJkwAAPZoAADCiAAAlqAAAGq4AABG0AAAJuQAAAL0AAADBAAAAxAAAAMgA&#10;AADLAAAAzQAAAM0AAADPAAAA0AAAANIAAADUAAAA2AAAANoGAADdDAAA4BEAAOMaAADmJwAA5zgA&#10;AOhKAADpXQAA6nIAAOuIAADrmwAA7KgAAOyyAP8ADQD/AAsA/wALAP8AEAD/ABoA/wAmAP8AMgD/&#10;AD0A/wBIAPsAUgD4AFoA9gBiAPMAaQDxAG8A8AB1AO4AegDsAH8A6wCEAOkAigDoAJAA5gCWAOQA&#10;nQDiAKUA4QCvAN8AuwDdAMsA2wDmANkA9wDYAP8A2AD/ANcA/wDXAP8A1AD/AP8ACAD/AAQA/wAE&#10;AP8ADQD/ABUA/gAhAPoALAD3ADgA9ABDAPAATQDtAFUA6gBdAOcAZADkAGoA4gBwAOAAdQDeAHoA&#10;3QB/ANsAhQDZAIsA1QCRANMAmQDRAKAAzwCqAM0AtQDLAMQAyQDdAMgA8QDHAP8AxgD/AMYA/wDG&#10;AP8AxwD/AP8AAAD/AAAA/wAAAP8ACgD4ABEA8QAcAOwAJwDpADIA5gA9AOIARwDdAFAA2QBYANUA&#10;XwDSAGUA0ABqAM4AcADMAHUAygB6AMkAfwDHAIUAxQCMAMMAlADBAJwAvwClAL0AsAC7AL0AugDQ&#10;ALgA6wC3APsAtgD/ALYA/wC2AP8AtgD/AP8AAAD/AAAA/QAAAPMABQDpAA4A4QAWANsAIQDVAC0A&#10;0QA3AM4AQQDKAEoAxwBSAMQAWQDCAF8AwABlAL4AagC8AG8AuwB0ALkAegC3AIAAtgCHALQAjgCy&#10;AJcAsACgAK4AqgCtALcAqwDIAKkA4wCoAPUApwD/AKcA/wCnAP8ApgD/AP8AAAD+AAAA8QAAAOUA&#10;AADXAAoAzQARAMcAHADCACYAvwAxALwAOwC6AEQAtwBMALQAUwCyAFkAsQBfAK8AZACtAGkArABv&#10;AKoAdACpAHoApwCBAKYAiQCkAJEAogCbAKAApQCeALIAnQDBAJsA2gCaAO8AmQD9AJgA/wCYAP8A&#10;mAD/AP0AAADwAAAA4QAAANEAAADGAAQAvQANALcAFQCzACAAsAArAK0ANQCrAD4AqABGAKYATQCk&#10;AFQAowBZAKEAXwCgAGQAngBpAJ0AbgCbAHUAmgB7AJgAgwCWAIwAlQCWAJMAoQCRAK0AjwC7AI0A&#10;zwCMAOkAiwD4AIwA/wCMAP8AjAD/APMCAADiBwAAzAcAAL8EAAC3AAAAsQAIAKsAEACnABkApAAk&#10;AKAALgCeADcAnABAAJoARwCYAE4AlgBUAJUAWQCTAF4AkgBkAJAAaQCPAG8AjQB2AIsAfgCKAIgA&#10;iACSAIYAnQCFAKkAgwC4AIEAygCAAOUAgAD1AH8A/wB/AP8AfwD/AOgNAADQEAAAvhAAALEOAACo&#10;DQAAowgAAKACDACcABMAmAAdAJUAJwCSADEAkAA5AI4BQQCMAUgAigJOAIkCVACHAlkAhgJfAIQD&#10;ZACDA2sAgQNyAIAEegB+BIQAfQWOAHsFmgB5BqcAeAa1AHYHyAB1COMAdQn0AHQK/wBzCv8Acwr/&#10;AN0VAADEFwAAsRcAAKUWAACcEwAAlhEAAJQNBACTCA0AjgcVAIsJIACICSoAhQozAIMLOwCBC0IA&#10;gAtJAH4LTwB9DFQAewxaAHoMYAB4DGcAdwxuAHUNdgB0DYAAcg2MAHANmQBvDqYAbQ61AGwOyQBr&#10;D+YAahD3AGkQ/wBpEP8AaRD/ANAdAAC5HgAAqB4AAJsdAACSGwAAixkAAIgVAACHEQcAhQ4QAIEP&#10;GgB+ECQAexAtAHkQNgB3ET0AdhFEAHQRSgBzEVAAcRFWAHARXABuEmIAbRJqAGsScwBpE30AaBOJ&#10;AGYTlgBlFKMAYxWzAGIVxgBiFuMAYRb2AGAX/wBgF/8AYBf/AMciAACwIwAAnyQAAJIjAACJIgAA&#10;giAAAH4dAAB8GQAAehUNAHcVFQB0Fh8AcRYoAG8XMABuFzgAbBc/AGsXRQBpGEsAaBhRAGYYWABl&#10;GF4AYxlmAGIZbwBgGXkAXxqFAF0bkgBcG6EAWxywAFocwwBZHeAAWB70AFge/wBYHv8AWB7/AL8n&#10;AACpKAAAmSgAAIsoAACCJwAAeyUAAHYjAABzIAAAcRwJAG4cEQBrHBoAaR0jAGcdLABlHTMAYx46&#10;AGIeQQBgHkcAXx5NAF4eVABcH1sAWx9iAFkgawBYIHYAViGCAFUhkABUIp4AUyKuAFIjwABRI90A&#10;USTyAFEk/wBRJP8AUSP/ALkrAACjLAAAkywAAIYtAAB8LAAAdCoAAG8oAABrJQAAaSIFAGYhDgBj&#10;IhYAYSIfAF8jJwBdIy8AXCM2AFojPQBZJEMAVyRKAFYkUABVJFcAUyVfAFIlaABRJnMATyZ/AE4n&#10;jQBNKJwATCisAEspvgBLKdoASinxAEop/wBLKf8ASyn/ALMuAACeLwAAjjAAAIEwAAB3LwAAby4A&#10;AGorAABlKgAAYycBAF8nDABcJxMAWicbAFgoJABWKCsAVSgyAFMoOQBSKUAAUClGAE8pTQBOKVQA&#10;TSpcAEwqZQBKK3AASSt8AEgsiwBHLZoARi2qAEUuvABFLtYARS7vAEUu/gBFLv8ARS3/AK4xAACa&#10;MgAAiTMAAHwzAAByMwAAazEAAGUvAABgLQAAXSwAAFksCQBWLBAAVCwYAFIsIABQLCgATi0vAE0t&#10;NgBMLTwASi1DAEktSgBILlEARy5ZAEYvYwBFMG0AQzB6AEIxiQBBMZgAQTKoAEAyuwA/MtMAPzLu&#10;AEAy/QBAMv8AQDL/AKozAACWNQAAhjUAAHk2AABuNQAAZjUAAGEyAABcMAAAVzAAAFQwBgBRMA4A&#10;TjAVAEwxHQBKMSUASDEsAEcxMgBGMTkARDFAAEMyRwBCMk8AQTNXAEAzYAA/NGsAPjV4AD01hwA8&#10;NpYAOzanADs2uQA6NtEAOjbtADs2/AA7Nv8AOzb/AKY2AACSNwAAgjgAAHU4AABrOAAAYzcAAF02&#10;AABXMwAAUzQAAE80AwBLNAwASTQSAEY1GgBFNSIAQzUpAEE1LwBANTYAPzY9AD42RAA9N0wAPDdV&#10;ADs4XgA6OGkAOTl2ADg5hQA3OpUANzqlADY6uAA1Os8ANjrsADY6+wA2Of8ANzn/AKI4AACOOQAA&#10;fjoAAHI7AABoOwAAXzoAAFk5AABTNgAATjcAAEo4AABGOAoARDkQAEE5FwA/OR8APjkmADw5LQA7&#10;OjQAOjo7ADk7QgA4O0oANztTADY8XAA1PGcAND10ADM9gwAzPpMAMj6kADE+tgAxPs0AMT7qADE+&#10;+gAyPf8AMj3/AJ47AACLPAAAezwAAG49AABkPQAAXD0AAFU8AABOOgAASTsAAEU8AABBPQcAPj0O&#10;ADw9FQA6PhwAOT4jADc+KgA2PzEANT84ADQ/QAAzQEgAMkBQADFAWgAwQWUAL0FyAC5CgQAtQpEA&#10;LUKiACxCtQArQssALELpACxC+QAtQf8ALUH/AJk9AACHPgAAdz8AAGs/AABhQAAAWT8AAFI/AABJ&#10;PgAARD8AAEBAAAA8QQQAOUINADdCEgA1QxkAM0MhADJDKAAxRC8AMEQ2AC9EPQAuRUUALUVOACxF&#10;WAArRmMAKkZvAClGfgAoRo8AJ0ehACZHswAmR8kAJkbnACdG+AAoRf8AKEX/AJVAAACCQQAAc0IA&#10;AGdCAABeQgAAVUIAAE5CAABFQgAAP0QAADtFAAA3RgAANEcKADFIEAAvSBYALkkeACxJJQArSSwA&#10;KkkzAClKOgAoSkIAJ0pLACZLVQAlS2AAJEttACNLfAAiS40AIUyfACFMsQAgTMcAIEvmACFL9wAi&#10;Sv8AIkr/AJBDAAB+RAAAb0QAAGRFAABaRQAAUkUAAEpGAABBRwAAPEgAADdJAAAySwAALk0HACtO&#10;DgApThMAJ08aACZPIQAlTygAJE8wACNQNwAiUD8AIVBIACBQUgAfUV0AHlFqAB1ReQAcUYoAG1Gc&#10;ABpRrwAZUcUAGVHkABpQ9gAbT/8AHE//AIpGAAB5RwAAa0cAAGBIAABWSAAATkgAAEdJAAA+SwAA&#10;OUwAADNOAAAuUAAAKFMCACRUCwAiVRAAIFUWAB9WHgAeViQAHVYsABxWMwAbVzsAGldEABlXTgAY&#10;V1kAF1hmABVYdQAUWIcAFFiaABNXrAASV8IAElfhABNW9AAUVf8AFFX/AIRJAAB0SgAAZksAAFxL&#10;AABTSwAAS0wAAERNAAA8TwAANVEAAC9UAAApVgAAJFkAAB5bBwAaXQ0AGF0SABddGQAWXiAAFV4n&#10;ABReLgATXjcAEl5AABFfSgARX1UAEF9iAA9fcQAOX4MADV+WAA1fqQAMXr4ADF7aAA1d8AANXPwA&#10;Dlz/AH5NAABuTgAAYk4AAFhPAABPTwAASFAAAEBSAAA4VAAAMFcAACpaAAAkXQAAH18AABliAQAT&#10;ZQkAEWYPABBmFAAPZhsADmciAA1nKQANZzIADGc7AAtnRQAKZ1AACWddAAdnbAAGZ30ABWeQAARm&#10;owACZrcAA2XPAARl6QAEZPUABGT8AHdRAABpUgAAXVIAAFRSAABMUwAAQ1UAADtYAAAzWwAAK14A&#10;ACVhAAAfZAAAGWcAABNqAAAPbQYAC3AMAAhw/+L/4klDQ19QUk9GSUxFAAQJEQAHcBYABXAdAARw&#10;JAADcCwAAnA1AABwPwAAcEoAAHBXAABwZQAAcHYAAHCKAABvngAAb7IAAG7IAABt5QAAbfIAAG35&#10;AHBWAABjVgAAWVYAAFFXAABHWAAAPlsAADZfAAAuYgAAJmYAAB9qAAAZbQAAE3AAAA5zAAALdgQA&#10;BXgLAAF4DwAAeRMAAHkZAAB5HwAAeiYAAHovAAB6OQAAekQAAHpQAAB6XwAAenAAAHqDAAB6mAAA&#10;eqwAAHnCAAB43wAAeO8AAHf3AGpbAABfWwAAVlsAAExcAABCYAAAOWMAADBoAAAobAAAIHAAABl0&#10;AAATdwAADnsAAAl+AAAEgQIAAIIIAACDDQAAgxAAAIQUAACFGQAAhiAAAIYoAACHMQAAhzwAAIdJ&#10;AACHVwAAh2gAAId7AACHkAAAhqUAAIW6AACF0wAAhOoAAIT0AGVgAABcYAAAUWEAAEZkAAA8aQAA&#10;Mm0AAClyAAAhdwAAGXsAABKAAAANgwAACIcAAAKKAAAAjQAAAI4EAACOCQAAjw0AAJAQAACRFAAA&#10;khkAAJMgAACUKQAAlTMAAJVAAACWTgAAll8AAJVyAACViAAAlZ0AAJSyAACUyAAAk+IAAJPuAGFl&#10;AABWZgAASmoAAD9uAAA1dAAAK3kAACF/AAAZhAAAEYkAAAyNAAAGkQAAAJQAAACYAAAAmgAAAJsA&#10;AACcAgAAnQcAAJ4LAACfDgAAoRIAAKIYAACjIAAApSkAAKY2AACmRAAAplUAAKZoAACmfQAAppQA&#10;AKWpAACkvQAApNEAAKTkAFtsAABPcAAAQ3UAADh7AAAtgQAAI4cAABmNAAARkgAAC5cAAAScAAAA&#10;oAAAAKMAAACmAAAAqAAAAKkAAACqAAAArAAAAK0EAACuCQAAsA0AALERAACzFwAAtSAAALYrAAC3&#10;OgAAt0sAALhcAAC4cQAAuIgAALidAAC4sQAAt8IAALfQAFR2AABIfAAAPIIAADGJAAAmkAAAG5cA&#10;ABKdAAAMogAAA6cAAACrAAAArgAAALIAAAC2AAAAuAAAALgAAAC6AAAAuwAAAL0AAAC+AAAAwAUA&#10;AMELAADDEAAAxhYAAMkgAADKLgAAyz4AAMxQAADMZAAAzXoAAM2RAADNpAAAzbQAAM3AAE2DAABB&#10;igAANZEAACmZAAAeoAAAE6YAAAysAAADsQAAALYAAAC6AAAAvgAAAMIAAADGAAAAyAAAAMgAAADK&#10;AAAAywAAAM0AAADOAAAA0AAAANIBAADVCAAA2Q4AAN0VAADhIQAA4jEAAORDAADlVgAA5msAAOaC&#10;AADnlgAA56UAAOawAP8ACQD/AAUA/wAGAP8ADgD/ABYA/wAhAP8ALQD/ADgA/QBDAPkATQD1AFUA&#10;8gBdAPAAYwDuAGkA7ABvAOoAdADpAHoA5wB/AOYAhQDkAIsA4wCRAOEAmQDfAKEA3ACqANoAtgDX&#10;AMYA1QDhANMA9ADSAP8A0QD/ANEA/wDPAP8AygD/AP8AAQD/AAAA/wABAP8ADAD/ABIA+gAdAPYA&#10;KADzADMA8AA+AOwASADoAFAA5QBYAOIAXgDfAGQA3QBqANsAbwDZAHQA1gB6ANQAfwDSAIUA0ACM&#10;AM4AkwDMAJwAyQClAMcAsADGAL4AxADUAMIA7gDBAP4AwAD/AMAA/wC/AP8AvgD/AP8AAAD/AAAA&#10;/wAAAPoABwDxAA8A6wAYAOYAIwDiAC4A4AA4ANsAQgDVAEsA0QBSAM4AWQDLAF8AyQBlAMcAagDG&#10;AG8AxAB0AMIAegDBAIAAvwCGAL0AjgC7AJYAuQCgALcAqgC2ALcAtADKALIA5gCxAPgAsAD/AK8A&#10;/wCvAP8AsAD/AP8AAAD/AAAA9wAAAOoAAgDhAAwA1wATANAAHQDMACgAyQAyAMYAPADCAEUAvwBN&#10;ALwAUwC6AFkAuABfALcAZAC1AGkAtABuALIAdACxAHoArwCAAK0AiACsAJEAqgCaAKgApQCmALEA&#10;pADBAKMA3AChAPIAoQD/AKAA/wCgAP8AoQD/AP8AAAD3AAAA6AAAANkAAADLAAgAwwAQAL0AGAC5&#10;ACIAtgAsALQANgCyAD8ArwBHAKwATQCrAFQAqQBZAKcAXgCmAGMApQBoAKMAbgCiAHQAoAB6AJ4A&#10;ggCcAIsAmwCVAJkAnwCYAKwAlgC6AJQAzwCTAOsAkgD7AJIA/wCSAP8AkQD/APcAAADnAAAA0wAA&#10;AMYAAAC7AAIAswAMAK0AEgCqABwApwAmAKQAMACjADgAoABAAJ4ARwCcAE4AmgBTAJkAWACXAF0A&#10;lgBjAJUAaACTAG4AkgB0AJAAfACPAIUAjQCPAIsAmgCKAKcAiAC1AIYAxwCFAOQAhAD1AIQA/wCD&#10;AP8AgwD/AOwAAADTAAAAwQEAALQAAACsAAAApgAHAKAADgCdABYAmgAgAJcAKQCVADIAkwA6AJEA&#10;QQCPAEgAjQBNAIwAUwCLAFgAiQBdAIgAYwCHAGkAhQBvAIMAdwCCAIAAgACKAH4AlgB9AKMAewCw&#10;AHoAwgB5AN0AeADxAHcA/QB4AP8AeAD/AN4KAADECwAAsgwAAKYLAACdCAAAmQQAAJUACgCRABEA&#10;jgAZAIsAIwCJACwAhwA0AIUAOwCDAEIAggBIAIAATgB/AFMAfQBYAHwAXgB7AGQAeQBqAHgAcgB2&#10;AHsAdACGAHMAkgBxAJ8AcACtAG4AvgBtAdYAbQLtAGwD+gBsA/8AbAP/AM4QAAC3EQAAphIAAJoR&#10;AACREAAAiw4AAIkLAwCHBQwAhAETAIEBHAB+AiUAfAMuAHoDNgB4BDwAdwRDAHUFSAB0BU4AcwVU&#10;AHEFWQBwBl8AbgZmAG0GbgBrB3gAageDAGgIkABnCZ0AZQmsAGQJvABjCtQAYwvsAGIM+gBiDP8A&#10;Ygz/AMMWAACtFwAAnRgAAJAYAACHFgAAgRQAAH0RAAB8DgYAfAoOAHgKFgB1Cx8AcgsoAHAMMABv&#10;DDcAbQw+AGwMRABrDUoAaQ1PAGgNVQBnDVwAZQ1jAGMOawBiDnUAYA6BAF8OjgBdD5wAXBCrAFsQ&#10;vQBaENYAWRHwAFkR/QBZEf8AWRH/ALkbAAClHQAAlB4AAIgeAAB+HQAAeBsAAHQYAABxFQAAcREJ&#10;AG8QEQBsEBkAaRAiAGcRKgBmETIAZBE5AGMRPwBiEUUAYBJLAF8SUQBdElgAXBJfAFoTaABZE3IA&#10;VxR9AFYUiwBUFZkAUxWpAFIWugBRFtIAURftAFEX/QBRF/8AURf/ALIgAACeIgAAjiIAAIEjAAB3&#10;IgAAcCEAAGweAABpGwAAZxgEAGYVDgBjFhUAYRYeAF8WJgBdFi0AXBc0AFoXOwBZF0EAWBhHAFYY&#10;TQBVGFQAUxhcAFIZZABRGW4ATxp6AE4biABNG5cASxymAEocuABKHc8ASR3rAEkd+wBJHf8ASh3/&#10;AKwkAACYJQAAiCYAAHsnAABxJgAAaiUAAGYjAABiIQAAYB4AAF4cCwBbGxIAWRwaAFccIgBVHCkA&#10;VBwwAFMdNwBRHT0AUB1DAE8dSgBNHlEATB5YAEsfYQBJH2sASCB3AEcghQBGIZQARCKkAEQitgBD&#10;IswAQyPpAEMj+gBDI/8AQyL/AKYnAACTKQAAgyoAAHYqAABtKgAAZSkAAGAnAABcJQAAWSMAAFch&#10;BwBVIQ8AUiEWAFAhHgBOISUATSIsAEwiMwBKIjkASSJAAEgiRgBHI00ARSNVAEQkXgBDJGkAQiV1&#10;AEAmgwA/JpIAPiejAD4ntAA9J8oAPSjoAD0o+QA9J/8APif/AKIqAACOKwAAfy0AAHItAABoLQAA&#10;YSwAAFwrAABYKAAAVCYAAFEmBABOJQ0ATCUTAEomGgBIJiIARyYpAEUmLwBEJjYAQyc8AEEnQwBA&#10;J0sAPyhTAD4pXAA9KWYAPCpyADsqgQA6K5AAOSuhADgssgA3LMgANyzmADgs+AA4LP8AOCz/AJ0s&#10;AACKLgAAey8AAG8wAABlMAAAXS8AAFguAABTKwAAUCoAAEwqAABJKgsARioRAEQqFwBCKh8AQSol&#10;AD8qLAA+KzMAPSs5ADwrQAA7LEgAOixQADktWQA4LmQANy5wADYvfwA1L48ANDCfADMwsQAyMMcA&#10;MjDlADMw9wAzMP8ANC//AJkvAACHMQAAdzIAAGsyAABiMgAAWjIAAFQxAABPLwAASy0AAEcuAABE&#10;LggAQS4OAD8uFAA9LhwAOy4iADkvKQA4Ly8ANy82ADYwPgA1MEYANTFOADQxVwAzMmIAMjJuADEz&#10;fQAwM40ALzSeAC40sAAtNMUALTTjAC409gAvM/8ALzP/AJUxAACDMwAAdDQAAGg1AABeNQAAVzQA&#10;AFE0AABLMgAARjEAAEIyAAA/MgUAPDINADkzEgA4MxkANjMgADQzJgAzMy0AMjQ0ADE0OwAwNUMA&#10;MDVMAC82VQAuNmAALTdsACw3ewArN4sAKjicACk4rgAoOMMAKDjiACk49QAqN/8AKjf/AJI0AAB/&#10;NQAAcTYAAGU3AABbNwAAVDcAAE02AABHNgAAQjUAAD02AAA6NgIANzcLADQ3EAAyNxYAMTgdAC84&#10;JAAuOCsALTkyACw5OQArOUEAKjpJACo6UwApO14AKDtqACc7eQAmPIkAJTybACQ8rQAjPMIAIzzg&#10;ACQ89AAlO/8AJTv/AI02AAB8OAAAbTkAAGI5AABYOgAAUTkAAEo5AABEOQAAPTkAADk6AAA1OwAA&#10;MjsIAC88DgAtPRQALD0aACo9IQApPSgAKD4vACc+NgAmPj4AJT9HACQ/UAAjQFsAIkBoACFAdgAg&#10;QIcAH0GZAB9BqwAeQcAAHkHeAB9A8wAfQP4AID//AIk5AAB4OgAAaTsAAF48AABVPAAATTwAAEc8&#10;AABAPAAAOD0AADQ+AAAwQAAALUEFACpCDAAnQhEAJkMYACRDHgAjQyUAIkMsACFEMwAgRDsAH0RE&#10;AB5FTgAdRVkAHEVlABtFdAAaRYUAGUaXABlGqQAYRr4AF0XcABhF8QAZRP0AGkT/AIQ8AABzPQAA&#10;Zj4AAFs/AABSPwAASj8AAEQ/AAA9QAAANkEAADFDAAAsRAAAJ0YBACRHCgAhSA8AIEkUAB5JGwAd&#10;SSIAHEkpABtKMAAaSjgAGUpBABhKSwAXS1UAFktiABVLcQAUS4IAE0uUABJLpwASS7wAEUvZABJK&#10;8AATSvwAFEn/AH8/AABvQAAAYUEAAFdCAABOQgAAR0IAAEFCAAA6QwAAMkUAAC1HAAAoSQAAI0sA&#10;AB5NBgAbTw0AGFARABdQFwAWUB4AFVAlABRQLAATUTQAElE9ABFRRwARUVIAEFFfAA9SbQAOUn4A&#10;DVGRAA1RpAAMUbgADFHRAA1Q7AANUPoADk//AHlDAABqRAAAXUQAAFNFAABLRQAAREUAAD5GAAA2&#10;SAAAL0oAAClMAAAkTwAAH1EAABpTAAAUVgkAEVcOABBYEwAQWBkAD1ggAA5YKAANWDAADVg5AAxY&#10;QwALWE4AClhaAAhYaAAHWHkABliMAAVYnwAEWLMABFfKAAVX5gAFV/MABlb8AHNGAABkRwAAWUgA&#10;AFBIAABISAAAQUkAADpKAAAyTQAAK1AAACVSAAAgVQAAGlgAABVaAAAQXQYADGAMAApgEAAJYBUA&#10;CGAcAAdgIwAFYCsABGA0AANgPQABYEkAAGBVAABgYwAAYHMAAGCGAABfmgAAX64AAF/EAABe4gAA&#10;XvAAAF74AGxKAABfSwAAVUsAAExMAABFTAAAPU4AADVQAAAuUwAAJ1YAACBZAAAaXAAAFV8AABBi&#10;AAANZQQACGcLAANnDgAAaBMAAGgYAABoHwAAaSYAAGkuAABpOAAAaUMAAGlPAABpXQAAaW0AAGmA&#10;AABplAAAaKkAAGi/AABn3AAAZu4AAGb3AGZPAABaTwAAUU8AAEpPAABBUQAAOFQAADBXAAAoWwAA&#10;IV4AABpiAAAUZQAAEGgAAAxrAAAHbgMAAXAJAABwDQAAcRAAAHEUAAByGgAAcyEAAHMoAABzMQAA&#10;czwAAHRIAABzVgAAc2YAAHN5AABzjgAAc6MAAHK5AABx0gAAcesAAHD0AGFTAABWUwAAT1MAAEVV&#10;AAA7WAAAMlwAACpgAAAiZAAAG2gAABRsAAAPbwAAC3IAAAZ2AAAAeQAAAHoGAAB6CgAAew4AAHwR&#10;AAB9FQAAfhsAAH8iAACAKgAAgDUAAIBBAACATwAAgF8AAIBxAACAhgAAgJ0AAH+yAAB+ygAAfuUA&#10;AH3xAFxYAABUWAAASVoAAD9dAAA1YQAALGUAACNqAAAbbwAAFHMAAA53AAAJewAAA38AAACCAAAA&#10;hAAAAIYBAACGBgAAiAoAAIkNAACKEAAAixUAAIwbAACOIgAAjywAAI84AACPRgAAj1YAAI9oAACP&#10;fgAAj5UAAI6rAACNwQAAjdwAAIzrAFldAABOXwAAQ2IAADhmAAAubAAAJHEAABx3AAAUfAAADoEA&#10;AAiFAAAAiQAAAI0AAACQAAAAkgAAAJMAAACUAAAAlgMAAJcIAACYDAAAmg8AAJsTAACdGgAAnyMA&#10;AKAuAACgPAAAoEwAAKBeAACgdAAAn4wAAJ+iAACftwAAnssAAJ7gAFNkAABHaAAAPG0AADFzAAAn&#10;eQAAHX8AABSFAAANiwAABpAAAACUAAAAmAAAAJwAAACfAAAAoQAAAKIAAACkAAAApQAAAKcAAACo&#10;BAAAqgkAAKwNAACtEgAAsBkAALIjAACyMQAAskIAALJUAACyaQAAsoAAALKYAACxrAAAsr8AALHO&#10;AExuAABAcwAANXoAACqBAAAfiAAAFY4AAA6VAAAGmgAAAJ8AAACkAAAAqAAAAKwAAACvAAAAsQAA&#10;ALEAAACzAAAAtQAAALYAAAC4AAAAugAAALwGAAC+DAAAwBEAAMMZAADFJgAAxTcAAMZJAADGXQAA&#10;x3IAAMeKAADInwAAyK8AAMi8AEZ6AAA5gQAALokAACKQAAAXmAAAD58AAAelAAAAqgAAAK8AAACz&#10;AAAAtwAAALwAAAC/AAAAwQAAAMIAAADEAAAAxQAAAMcAAADJAAAAywAAAM0AAADPAwAA0goAANYQ&#10;AADcGgAA3SoAAN48AADfUAAA4GUAAOF7AADhkQAA4qIAAOKtAP8AAgD/AAAA/wADAP8ADAD/ABMA&#10;/wAdAP8AKAD+ADMA+wA+APcASADzAFAA8ABXAO0AXgDrAGQA6ABpAOcAbwDlAHQA4wB5AOIAfwDg&#10;AIUA3gCMANwAkwDZAJwA1gCmANMAsQDRAMAAzwDaAM4A8QDMAP8AywD/AMsA/wDGAP8AwQD/AP8A&#10;AAD/AAAA/wAAAP8ACAD7ABAA9gAZAPIAJADvAC4A7QA5AOgAQgDjAEsA4ABSAN0AWQDZAF8A1gBk&#10;ANMAaQDRAG4AzwB0AM4AeQDMAH8AygCGAMgAjgDGAJYAxACgAMIAqwDAALkAvgDNALwA6gC7APwA&#10;ugD/ALoA/wC6AP8AtgD/AP8AAAD/AAAA/gAAAPQABADrAA0A5AAUAN8AHwDbACkA2AAzANMAPQDO&#10;AEUAygBNAMcAUwDFAFkAwwBfAMEAZAC/AGkAvQBuALsAcwC6AHkAuACAALYAiAC0AJAAsgCaALEA&#10;pQCvALIArQDEAKwA4QCrAPYAqgD/AKoA/wCqAP8AqgD/AP8AAAD9AAAA7gAAAOIAAADVAAoAzQAR&#10;AMcAGQDEACMAwQAtAL8ANwC7AD8AtwBHALUATgCyAFMAsABZAK8AXgCtAGMArABoAKsAbQCpAHMA&#10;qAB6AKYAgQCkAIoAowCUAKEAnwCfAKwAngC7AJwA0gCbAO4AmgD/AJoA/wCZAP8AmQD/AP4AAADu&#10;AAAA3gAAAMsAAADBAAUAuQANALQAFACxAB4ArgAnAKsAMACqADkApwBBAKQASACiAE0AoQBTAJ8A&#10;WACeAF0AnQBiAJsAZwCaAG0AmABzAJcAewCVAIQAlACOAJIAmQCQAKYAjgC0AI0AyACMAOYAiwD5&#10;AIoA/wCKAP8AiwD/APAAAADbAAAAxwAAALoAAACwAAAAqAAKAKQAEACgABgAnQAhAJsAKgCaADMA&#10;mAA7AJYAQQCUAEgAkgBNAJEAUgCPAFcAjgBcAIwAYQCLAGcAigBuAIgAdQCHAH4AhQCIAIMAlACC&#10;AKAAgACvAH8AwAB+AN0AfQDyAH0A/wB9AP8AfQD/AOAAAADGAAAAtQAAAKoAAACiAAAAmwAFAJUA&#10;DQCSABMAkAAcAI0AJACLAC0AigA0AIgAOwCGAEIAhQBHAIMATQCCAFIAgQBXAH8AXAB+AGIAfQBo&#10;AHsAcAB6AHkAeACDAHYAjwB1AJwAdACqAHIAugBxANEAcADsAHAA+wBwAP8AcAD/AM0EAAC3BgAA&#10;pwcAAJsGAACTBAAAjgAAAIoACACGAA8AhAAWAIEAHgB/ACcAfQAuAHwANgB6ADwAeQBCAHcARwB2&#10;AEwAdQBSAHMAVwByAF0AcQBjAG8AawBuAHQAbAB+AGsAigBpAJgAaACmAGcAtgBmAMsAZQDnAGUA&#10;9wBlAP8AZQD/AMAMAACrDQAAmw4AAI8OAACGDQAAgQsAAH4HAQB8AQsAeQARAHcAGAB1ACEAcwAp&#10;AHEAMABvADYAbgA8AGwAQgBrAEcAagBNAGkAUgBoAFgAZgBfAGUAZwBjAHAAYgF6AGABhwBfApUA&#10;XgKjAFwDswBcA8cAWwTkAFsF9ABbBv4AWwb/ALUQAAChEgAAkRMAAIUTAAB8EgAAdhEAAHMOAABy&#10;DAQAcQcNAG4EEgBsBBsAaQUjAGcFKgBmBjEAZAY3AGMGPQBiB0MAYQdJAF8HTgBeCFUAXQhcAFsJ&#10;YwBaCW0AWAp4AFcKhQBWC5MAVAuiAFMLswBSDMcAUgzkAFEN9QBRDf8AUQ3/AK0VAACZFwAAiRgA&#10;AH0ZAAB0GAAAbRcAAGoUAABnEQAAZw4HAGYMDgBjDBUAYQwdAF8MJQBdDSwAXA0zAFsNOQBaDT8A&#10;WA1FAFcNSwBWDlEAVQ5ZAFMOYQBSDmsAUA92AE4QgwBNEJIATBCiAEsQsgBKEcgASRHlAEkR9wBJ&#10;Ev8ASRH/AKUZAACSHAAAgx0AAHYeAABtHQAAZhwAAGIaAABfFwAAXhQBAF4RCgBbEBEAWREYAFcR&#10;IABVEScAVBEuAFMRNABRETsAUBJBAE8SRwBOEk4ATBJVAEsTXgBJE2cASBRzAEYUgABFFY8ARBWf&#10;AEMWsABCFsUAQhfjAEIX9gBCF/8AQhf/AJ8dAACMIAAAfSEAAHEiAABoIgAAYSEAAFwfAABZHAAA&#10;VxkAAFUWBgBUFQ4AURUUAE8WHABOFiMATBYqAEsWMABKFjcASRc9AEcXQwBGF0oARRhSAEMYWgBC&#10;GWQAQRlwAD8afQA+G40APRudADwcrgA7HMMAOxzhADsd9QA7HP8APBz/AJohAACHIwAAeCQAAGwl&#10;AABjJQAAXCQAAFcjAABTIAAAUR4AAE8cAgBNGwwASxoRAEgbGABHGyAARRsmAEQbLQBDHDMAQhw5&#10;AEAcQAA/HUcAPh1PAD0eWAA8HmIAOh9tADkfewA4IIsANyGbADYhrQA1IcEANSHfADUh8wA2If8A&#10;NiH/AJYjAACDJgAAdCcAAGgoAABfKAAAWCcAAFMmAABPJAAATCIAAEkgAABHIAkARB8PAEIfFQBA&#10;IBwAPyAjAD4gKQA8IC8AOyE2ADohPQA5IUQAOCJMADciVQA2I18ANCNrADMkeQAyJYkAMSWaADAl&#10;qwAwJr8ALybcADAm8gAwJv8AMSX/AJEmAAB/KAAAcSoAAGUqAABcKgAAVSoAAE8pAABLKAAASCUA&#10;AEQkAABBJAUAPyQNAD0kEgA7JBkAOSQfADckJgA2JCwANSUzADQlOgAzJkEAMiZKADEnUwAwJ10A&#10;LyhpAC4pdwAtKYcALCmYACsqqgAqKr0AKiraACsq8QArKv4ALCn/AI0oAAB8KgAAbSwAAGItAABZ&#10;LQAAUS0AAEwsAABHKwAAQygAAD8oAAA8KAIAOSgLADcoEAA1KBYAMygcADIoIwAwKCkALykwAC8q&#10;NwAuKj8ALStHACwrUQArLFsAKixnACktdQAoLYUAJy2XACYuqAAlLrwAJS7YACYu8AAmLv0AJy3/&#10;AIorAAB4LQAAai4AAF8vAABWLwAATi8AAEguAABDLQAAPywAADssAAA3LAAANCwJADIsDgAwLRMA&#10;Li0aAC0tIAArLScAKi4tACouNQApLz0AKC9FACcwTgAmMFkAJTFlACQxcwAjMYMAIjKVACEypwAh&#10;MrsAIDLUACEy7wAiMfwAIjH/AIYtAAB1LwAAZzAAAFwxAABTMQAASzEAAEUxAABAMAAAOzAAADYw&#10;AAAzMAAAMDEGAC0xDQArMREAKTIXACgyHgAnMiQAJTMrACUzMgAkMzoAIzRDACI0TAAhNVcAIDVj&#10;AB81cQAeNoEAHTaTABw2pQAbNrkAGzbSABw27QAdNvsAHTX/AIIwAABxMgAAYzMAAFk0AABQNAAA&#10;STQAAEIzAAA9MwAANzMAADE0AAAuNQAAKzUCACg2CwAlNxAAJDcVACI3GwAhOCIAIDgoAB84MAAe&#10;ODcAHTlAABw5SQAbOlQAGjpgABk6bgAYOn8AFzuRABc7pAAWO7cAFTvQABY67AAXOvoAGDn/AH0y&#10;AABtNAAAYDUAAFU2AABNNgAARjYAAEA2AAA6NgAANDYAAC44AAAqOQAAJjoAACM7CAAgPA4AHj0S&#10;AB09GAAcPR8AGz4lABo+LQAZPjQAFz49ABY/RwAVP1EAFD9eABQ/bAATQHwAEkCPABFAogARQLYA&#10;EEDOABE/6wASP/kAEj7/AHk1AABpNwAAXDgAAFI5AABKOQAAQzkAAD05AAA3OQAAMToAACs8AAAn&#10;PQAAIj8AAB5BBAAaQgsAGEMQABdDFQAVRBsAFEQiABNEKQATRDEAEkQ6ABFFQwAQRU4AEEVbAA5F&#10;aQAORXkADUWMAA1FnwAMRbIAC0XJAAxF5QANRPYADUT/AHQ5AABlOgAAWDsAAE87AABHPAAAQDwA&#10;ADo8AAA0PAAALj4AAChAAAAjQgAAH0QAABpGAAAVSAgAEkoNABFKEgAQShgAD0seAA5LJQANSy0A&#10;DUs2AAxLQAALS0oACktWAAlLZAAIS3QAB0uHAAVLmgAES64ABErEAAVK4AAFSvAABkn6AG48AABg&#10;PQAAVD4AAEs+AABEPgAAPT4AADc/AAAxQAAAKkIAACRFAAAfRwAAGkkAABVMAAARTgUADlELAAtR&#10;EAAKURQACVEbAAhRIgAHUSkABVEyAARSOwADUkYAAVJSAABSXwAAUm8AAFKBAABRlgAAUakAAFG/&#10;AABQ3AAAUO4AAFD3AGhAAABbQQAAUEEAAEhBAABBQQAAO0IAADRDAAAtRQAAJkgAACBLAAAbTQAA&#10;FlAAABFTAAAOVQQAClgKAAZYDgACWBIAAFkXAABZHQAAWSUAAFktAABZNgAAWUEAAFlNAABaWgAA&#10;WmkAAFl8AABZkAAAWaUAAFi6AABY1QAAV+wAAFf2AGNEAABWRQAATUUAAEVFAAA/RQAAN0cAAC9J&#10;AAAoTAAAIk8AABtSAAAWVQAAEVgAAA1aAAAJXQMABF8JAABgDQAAYBAAAGEUAABhGQAAYiAAAGIn&#10;AABiMQAAYjsAAGJHAABiVQAAY2QAAGJ2AABiiwAAYqAAAGG2AABhzwAAYOoAAGD1AF1IAABSSQAA&#10;SkgAAENIAAA6SgAAMk0AACpQAAAjUwAAHFcAABZaAAARXQAADWAAAAhjAAADZgEAAGcGAABoCwAA&#10;aQ4AAGoRAABrFQAAbBsAAG0iAABtKgAAbTQAAG1AAABtTgAAbV0AAG1vAABthAAAbJoAAGywAABr&#10;yAAAa+YAAGrzAFhNAABOTQAASEwAAD5OAAA1UQAALFQAACRYAAAdXAAAFmAAABBkAAAMZwAAB2sA&#10;AAFuAAAAcAAAAHIDAAByBwAAcwsAAHUOAAB2EQAAdxYAAHgcAAB5IwAAei0AAHo5AAB6RwAAelYA&#10;AHloAAB6fAAAeZQAAHiqAAB4wQAAd98AAHfvAFRRAABMUQAAQlIAADhVAAAvWQAAJl4AAB5iAAAW&#10;ZwAAEGsAAAtvAAAFcwAAAHcAAAB6AAAAfAAAAH4AAAB/AgAAgAYAAIEKAACDDQAAhBEAAIYVAACI&#10;HAAAiSUAAIowAACKPgAAiU0AAIlfAACJcwAAiIsAAIiiAACHuQAAh9EAAIboAFJWAABHVwAAPFoA&#10;ADJfAAAoZAAAH2kAABZvAAAQdAAACnkAAAJ9AAAAgQAAAIUAAACIAAAAigAAAIwAAACNAAAAjwAA&#10;AJAEAACSCAAAkwwAAJUQAACXFQAAmR0AAJsnAACbNAAAm0QAAJpWAACaagAAmYIAAJqaAACYsAAA&#10;mMcAAJfeAEtcAABAYAAANWUAACtqAAAhcQAAF3cAABB9AAAJgwAAAYgAAACMAAAAkQAAAJUAAACY&#10;AAAAmgAAAJsAAACdAAAAnwAAAKAAAACiAAAApAUAAKYKAACoDgAAqhQAAK0dAACtKgAArTkAAK1L&#10;AACtXwAArXcAAKyQAACrpwAAq7oAAKvLAEVmAAA5awAALnEAACN4AAAZfwAAEIYAAAmNAAAAkwAA&#10;AJgAAACdAAAAoQAAAKUAAACoAAAAqwAAAKsAAACuAAAArwAAALEAAACzAAAAtQAAALcBAAC5BwAA&#10;vA0AAL8TAADCHwAAwi4AAMJAAADCVAAAwWsAAMGDAADAmwAAwa0AAMG8AD5yAAAyeAAAJ4AAAByI&#10;AAASkAAACpcAAACdAAAAowAAAKgAAACtAAAAsgAAALYAAAC5AAAAuwAAALwAAAC+AAAAwAAAAMIA&#10;AADEAAAAxgAAAMgAAADLAAAAzgUAANENAADWFAAA1yMAANg1AADZSQAA2l4AANt1AADbjAAA3J8A&#10;ANyrAP8AAAD/AAAA/wAAAP8ACQD/ABAA/wAZAP4AJAD8AC8A+QA5APQAQwDwAEsA7QBSAOoAWQDn&#10;AF8A5ABkAOIAaQDgAG4A3gBzANwAeQDaAH8A1wCGANQAjgDRAJYAzwChAMwArADKALsAyADSAMYA&#10;7gDGAP8AxQD/AMUA/wC/AP8AugD/AP8AAAD/AAAA/wAAAP4ABQD3AA4A8gAVAO4AHwDrACoA6QA0&#10;AOMAPQDeAEUA2QBNANQAUwDRAFkAzgBeAMwAYwDKAGgAyQBtAMcAcwDFAHkAwwCAAMEAiAC/AJAA&#10;vQCbALsApgC5ALQAtwDIALYA5gC1APsAtAD/ALQA/wCzAP8ArgD/AP8AAAD/AAAA+AAAAO0AAADl&#10;AAsA3QARANcAGgDSACQAzwAuAMsANwDHAEAAwwBHAMAATgC+AFMAvABZALoAXgC4AGMAtgBoALUA&#10;bQCzAHMAsQB5AK8AgQCtAIoAqwCUAKkAoACoAK0ApgC+AKUA2wCkAPQApAD/AKMA/wCjAP8AogD/&#10;AP8AAAD2AAAA5gAAANcAAADLAAYAxAAOAL4AFQC7AB8AuQAoALcAMQC0ADoAsABBAK0ASACrAE4A&#10;qQBTAKcAWACmAFwApABhAKMAZwChAGwAoABzAJ4AegCdAIMAmwCOAJkAmQCXAKYAlgC2AJUAzACU&#10;AOsAkwD9AJMA/wCTAP8AkwD/APcAAADkAAAA0AAAAMEAAAC3AAIArwALAKsAEQCnABkApQAiAKMA&#10;KwCiADMAnwA7AJwAQgCbAEgAmQBNAJcAUgCWAFcAlQBbAJMAYQCSAGYAkABtAI8AdACNAH0AjACH&#10;AIoAkwCIAKAAhwCvAIUAwgCFAOIAhAD3AIQA/wCEAP8AhAD/AOUAAADNAAAAvAAAAK8AAACmAAAA&#10;ngAHAJoADgCWABQAlAAdAJIAJQCRAC0AkAA1AI0APACMAEIAigBHAIgATACHAFEAhgBWAIQAWwCD&#10;AGAAgQBnAIAAbgB+AHcAfQCBAHsAjQB6AJoAeACpAHcAugB2ANMAdgDvAHYA/gB1AP8AdQD/ANAA&#10;AAC7AAAAqwAAAJ8AAACXAAAAkAACAIsACwCIABAAhgAXAIQAIACCACcAgQAvAH8ANQB9ADwAfABB&#10;AHsARgB5AEsAeABQAHcAVQB2AFsAdABhAHMAaQBxAHEAcAB7AG4AhwBtAJUAawCjAGoAtABqAMkA&#10;aQDoAGkA+QBpAP8AaQD/AMAAAACsAAAAnAIAAJACAACIAAAAgwAAAH8ABgB7AA0AeQASAHcAGgB2&#10;ACIAdAApAHMAMABxADYAcAA8AG8AQQBtAEYAbABLAGsAUABqAFYAaABcAGcAZABlAGwAZAB2AGMA&#10;ggBhAJAAYACfAF8ArwBeAMMAXgDhAF4A9ABdAP8AXQD/ALQHAACgCQAAkAsAAIQLAAB8CgAAdwcA&#10;AHQEAABxAAkAbwAPAG0AFQBrABwAaQAjAGgAKgBnADEAZQA2AGQAPABjAEEAYgBGAGAATABfAFIA&#10;XgBYAF0AXwBbAGgAWgByAFgAfgBXAIwAVgCbAFUAqwBUAL4AVADaAFMA7wBUAPsAVAD/AKkNAACW&#10;DgAAhxAAAHoQAAByEAAAbA4AAGkMAABnCQMAZgQLAGQAEABiABcAYAAeAF4AJQBdACsAXAAxAFoA&#10;NwBZADwAWABCAFcBRwBWAU4AVQJUAFMCXABSA2UAUQNvAE8EewBOBIoATQWZAEwFqQBLBbwASgbU&#10;AEoH7QBKB/kASgf/AKEQAACOEgAAfhQAAHMUAABqFAAAZBMAAGARAABeDwAAXQ0FAF0JDQBaBhIA&#10;WAcZAFYHIABVBycAUwctAFIIMwBRCDgAUAg+AE8JRABOCUoATAlRAEsKWQBKCmIASAttAEcLegBG&#10;DIgARAyYAEMMqQBCDbwAQg3VAEIN7gBCDfsAQg3/AJoUAACHFgAAeBgAAGwZAABjGQAAXRgAAFkW&#10;AABWEwAAVBEAAFQOCABTDQ4AUQ0UAE8NGwBNDSIATA0oAEsNLgBKDTQASQ06AEcOQQBGDkcARQ5P&#10;AEQOVwBCD2EAQRBsAD8QeQA+EIgAPRGYADsRqQA7EbwAOhHWADoR8AA6Ev0AOxH/AJMYAACBGgAA&#10;cxwAAGcdAABeHQAAWBwAAFMbAABQGAAAThYAAEwTAwBMEQsAShAQAEgRFwBGER4ARREkAEQRKgBC&#10;ETAAQRE3AEASPQA/EkQAPRJMADwTVAA7E14AORRpADgUdgA3FYUANhWWADQWpwA0FroAMxbTADMW&#10;7gA0FvwANBb/AI4bAAB8HQAAbh8AAGMgAABaIAAAUyAAAE4eAABKHQAASBoAAEYYAABFFgcAQxUO&#10;AEEVEwA/FRoAPhUgAD0VJwA7FS0AOhYzADkWOgA4FkEANxdJADUXUQA0GFsAMxlmADIZcwAwGoMA&#10;LxqUAC4bpQAtG7gALRvQAC0b7AAuG/sALhv/AIoeAAB4IAAAaiIAAF8jAABWIwAATyIAAEohAABG&#10;IAAAQx4AAEEbAAA/GgMAPRoMADsZEQA5GRYANxodADYaIwA1GikANBowADMbNgAxGz4AMBxGAC8c&#10;TwAuHVkALR1kACwecQArH4EAKh+SACkfpAAoILcAJyDOACcg6wAoIPoAKR//AIYgAAB0IwAAZyQA&#10;AFwlAABTJQAATCUAAEckAABCIwAAPyEAAD0fAAA6HgAANx4JADUeDgAzHhMAMR4aADAeIAAvHiYA&#10;Lh8tAC0fMwAsIDsAKyBDACohTAApIVYAKCJiACYibwAlI38AJCOQACMjogAiJLUAIiTMACIk6QAj&#10;JPkAJCP/AIIjAABxJQAAYyYAAFknAABQKAAASScAAEMnAAA/JgAAOyQAADgiAAA1IgAAMiIGADAi&#10;DQAuIhEALCIXACoiHQApIiMAKCMqACcjMQAmJDgAJSVBACQlSgAjJlQAIiZgACEnbQAgJ30AHyeP&#10;AB4ooQAeKLQAHSjKAB0o6AAeKPgAHyf/AH4lAABuJwAAYCkAAFYpAABNKgAARioAAEEpAAA8KAAA&#10;NycAADQmAAAwJgAALSYDACsnCwAoJxAAJycUACUnGgAkJyEAIygnACIoLgAhKTYAICk+AB8qSAAe&#10;KlIAHSteABwrawAbK3sAGiyNABksnwAYLLIAGCzJABgs5wAZK/cAGiv/AHonAABqKgAAXSsAAFMs&#10;AABKLAAAQywAAD4rAAA5KwAANCoAADAqAAArKgAAKSsAACYrCAAjLA4AIiwSACAsGAAfLB4AHi0l&#10;AB0tLAAcLTMAGy48ABouRQAZL1AAGC9cABcvaQAWMHkAFTCLABQwngAUMLEAEzDHABMw5QAUMPYA&#10;FS//AHYqAABnLAAAWi0AAFAuAABILgAAQS4AADsuAAA2LQAAMS0AACwtAAAnLwAAJC8AACEwBQAf&#10;MQwAHDEQABsyFQAaMhwAGTIiABgyKQAXMzEAFjM5ABUzQwAUNE0AEzRZABI0ZwARNXcAETWJABA1&#10;nAAQNbAADjXGAA805AAQNPUAEDT/AHIsAABjLgAAVzAAAE0wAABFMAAAPjAAADgwAAAzMAAALzAA&#10;ACkxAAAkMgAAITMAAB01AgAaNgkAFzcOABU3EwAUOBkAEzgfABI4JgASOC4AETk2ABA5QAAQOUsA&#10;DjlXAA46ZAANOnQADDqGAAw6mQALOawACjnBAAo53gALOfEADDj8AG4vAABfMQAAUzIAAEozAABC&#10;MwAAOzMAADYzAAAxMgAALDMAACc0AAAhNgAAHTgAABk5AAAVOwYAEj0MABA+EAAQPhUADj4cAA4+&#10;IwANPioADD4zAAw+PAALP0cACj9SAAg/YAAHP28ABj+BAAU/lAAEP6gAAz68AAQ+1wAFPuwABT73&#10;AGkzAABbNAAAUDUAAEc1AAA/NQAAOTUAADQ1AAAuNQAAKTcAACM4AAAeOwAAGjwAABY/AAASQQQA&#10;DkMKAAxEDgAKRBMACUQZAAhEIAAHRCcABkQvAAVEOAADRUIAAkVOAABFWwAARWoAAEV8AABFkAAA&#10;RKQAAES5AABE0QAAROoAAEP1AGQ2AABXNwAATDgAAEM4AAA8OAAANzgAADE4AAArOQAAJTsAACA9&#10;AAAaQAAAFkIAABJEAAAORwQAC0kJAAdKDQAESxEAAUsWAABLHAAASyMAAEsrAABLNAAASz4AAExJ&#10;AABMVwAATGYAAEx3AABLjAAAS6EAAEu1AABKzgAASukAAEr1AF86AABSOwAASDsAAEA7AAA6OwAA&#10;NDsAAC48AAAnPgAAIkEAABxDAAAWRgAAEkkAAA5LAAALTgMAB1AIAAJRDAAAURAAAFITAABTGAAA&#10;Ux8AAFMmAABTLwAAUzkAAFNFAABTUgAAU2EAAFNyAABThwAAUpwAAFKxAABRygAAUecAAFH0AFk+&#10;AABOPgAART4AAD4+AAA4PgAAMEAAAClCAAAjRAAAHUcAABdKAAASTQAADlAAAAtTAAAGVQIAAFcH&#10;AABYCwAAWQ4AAFoRAABaFQAAWxoAAFwhAABcKgAAXDQAAFw/AABcTQAAXFsAAFxsAABcgQAAW5cA&#10;AFutAABaxQAAWuQAAFnzAFRCAABKQgAAQkIAADxCAAA0QwAALEYAACVJAAAeTAAAF08AABJTAAAO&#10;VgAAClkAAAVbAAAAXgAAAGAEAABhCAAAYgwAAGMOAABkEQAAZRYAAGYcAABnIwAAZy0AAGc5AABn&#10;RgAAZ1UAAGdmAABnegAAZpEAAGWoAABlwAAAZN4AAGTwAE9GAABHRgAAQEUAADdHAAAvSgAAJk0A&#10;AB9RAAAYVQAAElkAAA1cAAAIYAAAAmMAAABmAAAAaAAAAGoAAABrBAAAbAgAAG0MAABvDgAAcBIA&#10;AHIXAABzHQAAdCYAAHQyAAB0PwAAdE4AAHNfAAB0cgAAc4oAAHKhAABxuAAAcdQAAHDsAExKAABF&#10;SgAAO0sAADJOAAApUgAAIFYAABhbAAASXwAADWQAAAdoAAAAawAAAG8AAAByAAAAdQAAAHYAAAB3&#10;AAAAeQIAAHoGAAB8CgAAfg4AAIARAACCFgAAhB4AAIQpAACENgAAhEUAAIRWAACDagAAg4EAAIKZ&#10;AACBsQAAgMkAAIDlAEpOAAA/UAAANVMAACtXAAAiXAAAGWIAABJnAAAMbAAABXEAAAB1AAAAeQAA&#10;AH0AAACBAAAAgwAAAIUAAACGAAAAiAAAAIkAAACLBAAAjQgAAI8NAACSEAAAlBYAAJYgAACWLAAA&#10;ljsAAJZMAACVYAAAlXYAAJSQAACTpwAAkr0AAJLVAERVAAA5WQAAL10AACRjAAAaaQAAEm8AAAx1&#10;AAAEewAAAIAAAACFAAAAiQAAAI0AAACRAAAAkwAAAJQAAACWAAAAmAAAAJoAAACcAAAAngAAAKAG&#10;AACiCwAApRAAAKgXAACpIwAAqTEAAKlDAACpVgAAqG0AAKaHAACnngAAprMAAKXHAD5eAAAyYwAA&#10;J2oAAB1wAAATeAAADH8AAAOFAAAAiwAAAJEAAACWAAAAmwAAAJ8AAACiAAAApAAAAKUAAACnAAAA&#10;qQAAAKsAAACtAAAAsAAAALIAAAC1AgAAtwkAALsQAAC+GAAAviYAAL44AAC+SwAAvWEAALx6AAC7&#10;lAAAuqkAALq5ADdqAAArcAAAIHgAABaAAAANiAAABY8AAACWAAAAnAAAAKIAAACnAAAArAAAALAA&#10;AACzAAAAtgAAALcAAAC5AAAAuwAAAL0AAAC/AAAAwgAAAMUAAADIAAAAygAAAM4IAADSEAAA1RsA&#10;ANUsAADUQAAA1FcAANNuAADUhgAA1JsAANOrAP8AAAD/AAAA/wAAAP8ABQD/AA4A/wAVAPwAIAD5&#10;ACoA9gA0APEAPQDtAEYA6QBNAOYAUwDkAFkA4QBeAN4AYwDcAGgA2QBuANUAcwDTAHkA0ACAAM4A&#10;iADLAJEAyQCcAMYApwDEALcAwgDMAMAA7AC/AP8AvgD/AL0A/wC3AP8AsgD/AP8AAAD/AAAA/wAA&#10;APoAAQDzAAsA7QASAOgAGwDlACUA5AAuAN8AOADYAEAA0gBHAM4ATgDLAFQAyABZAMYAXgDEAGMA&#10;wgBnAMAAbQC/AHMAvQB6ALsAgQC5AIsAtgCVALQAoQCyAK8AsADCAK4A4wCuAPoArAD/AK0A/wCp&#10;AP8ApgD/AP8AAAD/AAAA8gAAAOYAAADdAAcA0gAOAM0AFgDKACAAyAApAMUAMgDAADoAvABCALkA&#10;SAC3AE4AtQBTALMAWACxAF0AsABiAK4AZwCsAGwAqgBzAKkAewCnAIQApQCOAKMAmgChAKgAnwC5&#10;AJ4A0gCdAPIAnAD/AJ0A/wCcAP8AmQD/APwAAADuAAAA3QAAAMwAAADBAAIAugAMALYAEgCyABoA&#10;sAAjAK8ALACtADQAqQA8AKYAQgCkAEgAogBNAKAAUgCeAFcAnQBbAJwAYACaAGYAmQBsAJcAdACV&#10;AH0AkwCHAJEAkwCQAKEAjgCxAI0AxgCMAOgAiwD9AIwA/wCMAP8AjAD/AO0AAADYAAAAxQAAALcA&#10;AACsAAAApgAIAKEADgCfABUAnQAeAJsAJgCaAC4AlwA1AJUAPACTAEIAkQBHAJAATACOAFEAjQBV&#10;AIsAWgCKAGAAiQBmAIcAbQCFAHYAhACAAIIAjACAAJoAfwCpAH0AvAB8ANwAfAD1AHwA/wB8AP8A&#10;fAD/ANkAAADBAAAAsQAAAKQAAACcAAAAlAADAJAADACNABEAiwAYAIkAIACJACgAhwAvAIUANgCD&#10;ADwAggBBAIAARgB/AEsAfQBPAHwAVAB7AFoAeQBgAHgAZwB2AHAAdQB6AHMAhgBxAJMAcACiAG8A&#10;tABuAMwAbgDtAG4A/gBuAP8AbgD/AMQAAACvAAAAoAAAAJQAAACMAAAAhgAAAIEACAB+AA4AfAAU&#10;AHsAGwB5ACIAeAApAHcAMAB1ADYAdAA7AHIAQABxAEUAcABKAG8ATwBtAFQAbABbAGsAYgBpAGoA&#10;aAB0AGYAgABlAI4AYwCdAGIArQBhAMIAYQDkAGEA+ABhAP8AYQD/ALQAAACgAAAAkQAAAIYAAAB+&#10;AAAAeQAAAHUAAwBxAAsAbwAQAG0AFgBsAB0AawAkAGsAKgBpADAAaAA2AGYAOwBlAEAAZABFAGMA&#10;SgBhAE8AYABWAF8AXQBdAGUAXABvAFoAegBZAIgAWACYAFcAqABWALsAVgDYAFYA8QBWAP8AVgD/&#10;AKgBAACUBQAAhQcAAHoHAAByBgAAbAQAAGkBAABnAAcAZAANAGMAEQBhABgAYAAfAF8AJQBeACsA&#10;XQAwAFsANgBaADsAWQBAAFgARQBXAEsAVgBRAFUAWABTAGEAUgBqAFAAdgBPAIQATgCTAE0ApABM&#10;ALYATADNAEwA6wBMAPoATAD/AJ0JAACLCwAAfA0AAHANAABoDQAAYgwAAF8KAABdBgEAXAEJAFoA&#10;DgBYABMAVwAZAFYAIABVACYAUwArAFIAMQBRADYAUAA7AE8AQQBOAEcATQBNAEsAVQBKAF0ASQBn&#10;AEcAcwBGAIAARQCQAEQAoQBDALIAQwDIAEMA5gBDAPUAQwD/AJUNAACDDwAAdBAAAGkRAABgEQAA&#10;WhAAAFYOAABUDQAAUwoEAFMGCwBRAxAATwEVAE4BGwBMASEASwEnAEoCLABJAjIASAI3AEcDPQBF&#10;A0MARANKAEMEUQBCBFoAQAVkAD8FcAA+Bn4APQaOADwHnwA7B7EAOgfGADoH4wA6B/MAOgj8AI4Q&#10;AAB8EgAAbhQAAGIVAABaFQAAVBQAAFATAABNEQAASw4AAEsNBgBKCgwASQgRAEcIFgBFCB0ARAgj&#10;AEIIKABBCS4AQAkzAD8JOQA+CkAAPQpHADwKTwA6C1gAOQtjADgMbwA2DH4ANQyOADQNnwAzDbEA&#10;Mg3HADIN4wAyDfQAMg3+AIgTAAB3FQAAaRcAAF4YAABVGAAATxgAAEoWAABHFQAARRMAAEMQAgBD&#10;DggAQg0OAEANEgA/DRgAPQ0fADwNJAA7DSoAOQ0wADgONwA3Dj0ANg5FADUOTQAzD1cAMg9iADEQ&#10;bgAvEH0ALhCOAC0RoAAsEbIAKxHIACsR5gArEfYALBH/AIMWAAByGQAAZBoAAFkbAABRGwAASxsA&#10;AEYaAABCGAAAPxcAAD4UAAA8EgQAOxEKADoQEAA4EBUANxAbADURIQA0EScAMxEtADIRMwAwEToA&#10;LxJCAC4SSwAtE1QAKxNfACoUbAApFHsAKBSMACcVngAmFbAAJRXGACUV5AAlFfYAJhX/AH4ZAABu&#10;GwAAYB0AAFYeAABNHgAARx4AAEIdAAA+HAAAOhoAADgYAAA3FgAANRUHADQUDQAyFBIAMBQXAC8U&#10;HQAtFCMALBUqACsVMAAqFTcAKRY/ACgWSAAnF1IAJhhdACQYagAjGXkAIhmKACEZnAAgGa8AHxnE&#10;AB8Z4gAgGfQAIBn/AHobAABqHgAAXR8AAFMgAABKIAAARCAAAD4fAAA6HgAANx0AADQcAAAyGQAA&#10;MBkEAC4YCwAsGBAAKhgUACkYGgAnGCAAJhkmACUZLQAkGjUAIxo9ACIbRgAhG1AAIBxbAB8daAAe&#10;HXcAHR2IABwemwAbHq0AGh7DABoe4AAaHfMAGx3/AHcdAABnIAAAWiEAAFAiAABIIgAAQSIAADsi&#10;AAA3IQAAMyAAADAfAAAtHQAAKx0AACgdCAAmHQ4AJR0SACMdFwAhHR0AIR0kACAeKgAfHjIAHh86&#10;AB0fQwAcIE0AGyFZABohZgAZIXUAGCKHABcimQAWIqwAFSLBABUi3wAVIfIAFiH+AHMgAABkIgAA&#10;VyMAAE0kAABFJQAAPiQAADkkAAA0IwAAMCIAACwiAAApIQAAJiEAACQhBgAiIQwAICEQAB4hFQAd&#10;IhsAGyIhABsiKAAaIy8AGSM4ABgkQQAXJEsAFiVXABUlZAAUJnMAEyaFABImmAARJqsAESbAABAm&#10;3QARJfEAEiX9AHAiAABhJAAAVCYAAEomAABCJwAAPCYAADYmAAAxJQAALSUAACkkAAAmJAAAIiUA&#10;AB8lAwAdJgoAGyYOABknEgAYJxgAFycfABYnJQAVKC0AFCg1ABMpPgASKUkAESlVABEqYgAQKnEA&#10;DyqDAA4qlgAOKqkADSq9AA0q1wANKu4ADin7AGwkAABdJgAAUSgAAEgoAABAKQAAOSgAADQoAAAv&#10;KAAAKycAACcnAAAiKAAAHikAABsqAAAYKwcAFisNABQsEQATLBYAEiwcABEtIwAQLSoAEC0yAA8u&#10;PAAOLkYADS5SAA0uXwAML24ACy9/AAovkgAJL6UACS65AAgu0AAJLukACi73AGgnAABaKQAATioA&#10;AEUrAAA9KwAANysAADEqAAAtKgAAKSoAACQqAAAgKwAAGy0AABguAAAVLwQAEjEKABAyDgAPMhMA&#10;DjIZAA0yIAANMicADDIvAAszOAAKM0IACTNOAAgzWwAGNGoABTR7AAQzjgADM6IAAjO2AAIzzQAD&#10;M+cABDLzAGQqAABWLAAASy0AAEItAAA6LQAANC0AAC8sAAArLAAAJiwAACItAAAdLwAAGTEAABUy&#10;AAASNAMADzYJAAw4DQAKOBEACTgWAAg4HQAHOCQABjgsAAQ4NAADOD4AAjlKAAA5VwAAOWUAADl3&#10;AAA5iwAAOJ8AADizAAA4ygAAOOYAADfyAF8tAABSLgAASC8AAD8wAAA4LwAAMi8AAC0vAAApLwAA&#10;JDAAAB8xAAAaMwAAFTUAABI3AAAPOQMADDsIAAg9DQAFPhAAAz4UAAA+GgAAPiEAAD4oAAA+MQAA&#10;PzsAAD9GAAA/UwAAP2EAAD9zAAA/hwAAPpwAAD6wAAA9xwAAPeQAAD3yAFowAABOMgAARDIAADwy&#10;AAA1MgAAMDEAACsxAAAmMgAAIDQAABs2AAAWOAAAEjsAAA89AAAMPwMACEEIAARDDAAAQw4AAEQS&#10;AABFFgAARR0AAEUkAABFLQAARjYAAEZCAABGTgAARl0AAEZuAABFggAARZgAAEStAABExAAAQ+MA&#10;AEPyAFU0AABKNQAAQTUAADk1AAAzNAAALjQAACg1AAAiNwAAHToAABc8AAASPwAAD0EAAAxEAAAI&#10;RgEAA0gGAABJCgAASg0AAEsQAABMFAAATRkAAE4gAABOKAAATjIAAE09AABOSgAATlgAAE1pAABN&#10;fQAATJQAAEyqAABLwQAAS+EAAEryAFA4AABGOAAAPTgAADc4AAAxNwAAKjkAACQ7AAAePQAAGEAA&#10;ABNDAAAPRgAAC0kAAAdLAAACTgAAAFAEAABRCAAAUgsAAFMOAABUEQAAVRUAAFYbAABXIwAAVywA&#10;AFc4AABXRAAAV1IAAFZjAABWdwAAVo4AAFWlAABUvQAAU90AAFPwAEs8AABCPAAAOzsAADU7AAAt&#10;PAAAJj8AAB9CAAAZRQAAE0gAAA5LAAALTwAABVEAAABUAAAAVwAAAFgBAABaBQAAWwgAAFwMAABd&#10;DgAAXxEAAGAWAABiHQAAYiYAAGIxAABiPgAAYUwAAGFdAABhcAAAYIgAAGCgAABftwAAXtQAAF3u&#10;AEdAAAA/PwAAOj8AADFAAAApQwAAIUYAABpKAAATTgAADlEAAApVAAAEWAAAAFsAAABeAAAAYQAA&#10;AGMAAABkAQAAZQQAAGcIAABoCwAAag4AAGwSAABuFwAAbyAAAG8qAABvNgAAbkUAAG5VAABuaAAA&#10;bX8AAG2YAABssAAAa8oAAGroAEREAAA+QwAANUQAACtHAAAjSwAAG08AABNUAAAOWAAACFwAAAJg&#10;AAAAZAAAAGcAAABrAAAAbQAAAG8AAABwAAAAcgAAAHQCAAB1BgAAdwoAAHkOAAB8EgAAfhgAAH8i&#10;AAB/LgAAfz0AAH5NAAB9YQAAfXcAAHyQAAB7qAAAesAAAHnfAENHAAA5SQAAL0wAACVQAAAcVQAA&#10;FFsAAA5gAAAHZQAAAGoAAABuAAAAcgAAAHYAAAB5AAAAfAAAAH4AAAB/AAAAgQAAAIMAAACFAAAA&#10;hwMAAIoIAACMDQAAjxEAAJIZAACSJQAAkjMAAJJEAACRVwAAkG0AAI+GAACOnwAAjbUAAIzNAD1O&#10;AAAyUQAAKFYAAB5cAAAVYgAADmgAAAduAAAAdAAAAHkAAAB+AAAAggAAAIYAAACJAAAAjAAAAI4A&#10;AACQAAAAkgAAAJQAAACWAAAAmAAAAJsAAACeBgAAoQwAAKQRAACmGwAApikAAKY6AAClTQAApWIA&#10;AKR7AACjlAAAoasAAKG/ADZXAAAsXAAAIWIAABdpAAAPcAAAB3cAAAB+AAAAhAAAAIoAAACPAAAA&#10;lAAAAJgAAACbAAAAngAAAJ8AAACiAAAApAAAAKYAAACoAAAAqwAAAK0AAACwAAAAswQAALcMAAC7&#10;EgAAux8AALswAAC7QwAAulgAALlwAAC3iwAAt6EAALezADBiAAAlaQAAGnAAABB4AAAJgAAAAIgA&#10;AACPAAAAlgAAAJsAAAChAAAApgAAAKoAAACuAAAAsAAAALEAAAC0AAAAtgAAALgAAAC7AAAAvQAA&#10;AMAAAADDAAAAxwAAAMsDAADPDAAA0xUAANIlAADSOAAA0U4AANBlAADPfgAAzZYAAMypAP8AAAD/&#10;AAAA/wAAAP8AAwD/AAsA/AARAPkAGwD3ACUA8wAvAO4AOADpAEAA5gBIAOIATgDfAFQA3ABZANkA&#10;XgDVAGMA0wBoANAAbQDOAHMAywB6AMgAggDGAIwAwwCXAMAAowC+ALIAvADIALoA6gC5AP8AuAD/&#10;ALEA/wCqAP8ApwD/AP8AAAD/AAAA+wAAAPYAAADtAAcA5wAPAOIAFgDfACAA3gApANkAMwDRADsA&#10;zABCAMgASADFAE4AwgBTAMAAWAC+AF0AvABiALoAZwC5AG0AtwB0ALUAewCyAIUAsACQAK4AnACs&#10;AKoAqQC9AKcA3gCmAPkApQD/AKMA/wCdAP8AmwD/AP0AAAD2AAAA6wAAAN8AAADRAAMAygAMAMUA&#10;EgDDABsAwAAkAL4ALAC5ADUAtgA8ALMAQwCwAEgArgBOAKwAUgCrAFcAqQBcAKcAYQCmAGcApABt&#10;AKIAdACgAH0AngCIAJwAlQCaAKMAmAC0AJYAzQCVAPEAlAD/AJUA/wCQAP8AjgD/APMAAADmAAAA&#10;0QAAAMIAAAC4AAAAsQAIAK0ADwCqABYAqAAeAKgAJwCmAC8AogA2AJ8APACdAEIAmwBHAJkATACX&#10;AFEAlgBVAJQAWgCTAGAAkQBmAJAAbgCOAHYAjACBAIoAjQCIAJsAhgCsAIUAwQCEAOYAgwD9AIQA&#10;/wCDAP8AgQD/AOQAAADLAAAAugAAAKwAAACiAAAAnAAEAJgADACWABEAlAAZAJMAIQCSACgAjwAw&#10;AI0ANgCLADwAiQBBAIgARgCGAEsAhQBPAIQAVACCAFoAgQBgAH8AZwB+AG8AfAB6AHoAhgB4AJQA&#10;dwCkAHUAtwB0ANQAcwD0AHQA/wB0AP8AdAD/AMsAAAC2AAAApgAAAJoAAACSAAAAigAAAIYACACD&#10;AA4AgQAUAIEAGwCAACMAfwAqAH0AMAB7ADYAegA7AHgAQAB3AEUAdQBJAHQATgBzAFQAcQBaAHAA&#10;YQBuAGkAbQBzAGsAfwBpAI0AaACdAGcArgBmAMcAZQDqAGYA/wBmAP8AZwD/ALgAAACkAAAAlQAA&#10;AIoAAACBAAAAfAAAAHYABAB0AAwAcgAQAHEAFgBwAB0AcAAkAG4AKgBtADAAawA1AGoAOgBpAD8A&#10;aABEAGcASQBlAE4AZABUAGMAWwBhAGMAYABtAF4AeQBdAIcAWwCWAFoAqABZAL0AWQDfAFkA+ABa&#10;AP8AWgD/AKgAAACVAAAAhwAAAHsAAABzAAAAbgAAAGoAAQBnAAgAZQAOAGQAEgBjABgAYwAfAGIA&#10;JQBhACoAXwAwAF4ANQBdADoAXAA+AFsARABZAEkAWABPAFcAVgBWAF4AVABoAFMAcwBRAIEAUACR&#10;AE8AogBOALUATgDQAE4A8ABOAP8ATwD/AJwAAACJAAAAewMAAHADAABoAwAAYgEAAF8AAABdAAQA&#10;WwALAFkADwBYABQAVwAZAFcAIABWACUAVQAqAFMAMABSADQAUQA5AFAAPwBPAEQATgBLAE0AUgBL&#10;AFoASgBjAEkAbwBHAHwARgCMAEUAnQBFALAARADHAEQA6ABEAPoARQD/AJIEAACABwAAcQoAAGYK&#10;AABeCgAAWQkAAFUHAABUBAAAUgAHAFAADABPABAATgAVAE0AGwBMACAASwAmAEoAKwBJADAASAA1&#10;AEcAOgBGAEAARQBGAEMATgBCAFYAQQBfAEAAawA+AHgAPQCIADwAmQA8AKsAPADBADsA4AA7APQA&#10;OwD/AIkKAAB4DAAAag4AAF8OAABXDgAAUQ4AAE0MAABLCwAASggCAEkECQBIAA0ARgARAEUAFgBE&#10;ABwAQwAhAEIAJgBBACsAPwAxAD4ANgA9ADwAPABDADsASgA6AFIAOQBcADgAaAA2AHUANQCFADQA&#10;lgA0AKgAMwC8ADMA2AAzAO8AMwD7AIINAABxDwAAZBAAAFkRAABREQAASxEAAEcQAABEDgAAQg0A&#10;AEELBQBBBwsAPwUOAD4DEgA8AhgAOwIdADoDIgA5AygAOAMtADcDMgA2BDkANQQ/ADQFRwAzBVAA&#10;MQZaADAGZgAvB3MALgeDAC0HlQAsB6cAKwe6ACsH0gArB+sAKwf3AH0QAABsEQAAXxMAAFQUAABM&#10;FAAARhQAAEITAAA+EgAAPBAAADoOAQA6DQYAOgoMADgJEAA2CBQANQgZADQJHwAyCSQAMQkpADAJ&#10;LwAvCjYALgo9AC0KRQAsC04AKwtZACkMZQAoDHMAJwyDACYNlQAlDacAJA27ACMN0gAjDesAIw33&#10;AHgSAABoFAAAWxYAAFEXAABIFwAAQhYAAD0WAAA5FQAANxMAADURAAAzEAMAMw4IADINDQAwDREA&#10;Lw0WAC0NGwAsDSEAKw0nACoNLQApDjQAKA47ACcORAAlDk4AJA9ZACMQZQAhEHMAIBCEAB8QlgAe&#10;EKkAHRC9ABwQ2AAdEO4AHRD5AHMUAABkFgAAVxgAAE0ZAABFGQAAPxkAADoYAAA1FwAAMhYAADAV&#10;AAAuEwAALREEACwQCgArEA4AKRASACgQGAAmEB4AJRAkACQQKgAjETEAIhE5ACERQgAgEksAHhJW&#10;AB0TYwAcE3EAGhOCABkUlQAYFKcAFxS7ABcT1AAXE+4AGBP6AHAWAABgGQAAVBoAAEobAABCHAAA&#10;PBsAADYbAAAyGgAALxkAACwYAAAqFgAAKBQBACYTBwAlEwwAIxMQACITFQAgExoAHxMhAB4UJwAd&#10;FC4AHBU2ABsVPwAaFkkAGRZUABgXYQAWF3AAFRiBABQYkwATGKYAEhi6ABIX0gASF+wAExf6AGwZ&#10;AABdGwAAUR0AAEcdAAA/HgAAOR0AADQdAAAvHAAAKxsAACgaAAAmGQAAJBgAACIXBAAgFwoAHhcO&#10;ABwXEgAaFxcAGRgeABkYJAAYGSwAFxk0ABYaPQAVGkcAFBtSABMbXwASHG4AERx/ABAckgAQHKUA&#10;Dxy5AA4c0AAOG+oADxv4AGkbAABaHQAATh8AAEUfAAA9IAAANh8AADEfAAAtHgAAKR0AACUdAAAj&#10;HAAAIBsAAB0bAQAbGwcAGRwNABccEAAWHBUAFRwbABQdIgATHSkAEh4xABEeOgARH0UAEB9QAA8g&#10;XQAOIGwADSB8AA0gjwAMIKIACyC1AAsgygALIOUADB/0AGUdAABXHwAATCEAAEIhAAA6IQAANCEA&#10;AC8hAAAqIAAAJh8AACMfAAAgHgAAHR4AABkgAAAWIAQAFCALABIhDgARIRMAESIZABAiHwAPIiYA&#10;DiMvAA4jNwANI0EADCRNAAskWQAKJGcACSR4AAgkiwAHJJ4ABySxAAYkxwAGI+MAByPxAGIfAABU&#10;IQAASSMAAEAjAAA4IwAAMiMAACwjAAAoIgAAJCEAACEhAAAeIQAAGiEAABYjAAATJAMAESUIAA8m&#10;DQAOJxEADScWAAwnHQALJyMACicrAAkoNAAIKD4AByhJAAYoVQAFKWQABCl0AAMphwACKZsAASiv&#10;AAAoxQABKOEAASfwAF4iAABRJAAARiUAAD0lAAA1JQAALyUAACokAAAmJAAAIiMAAB8jAAAbJAAA&#10;GCUAABQmAAARKAMADykIAAwsDAAKLBAACCwUAAcsGgAGLCEABSwoAAMtMAACLToAAS1FAAAtUgAA&#10;LmAAAC5xAAAthAAALZkAAC2tAAAswgAALOAAACzwAFokAABNJgAAQycAADonAAAzJwAALScAACgm&#10;AAAkJgAAISYAAB0mAAAZJwAAFSkAABErAAAPLAMADS4HAAkwDAAGMQ4AAzESAAEyFwAAMh4AADIl&#10;AAAyLQAAMjYAADNCAAAzTgAAM10AADNtAAAzgQAAMpYAADKrAAAxwQAAMd8AADHwAFYnAABKKQAA&#10;PyoAADcqAAAwKgAAKykAACcoAAAjKAAAHikAABoqAAAWLAAAEi4AAA8wAAANMQIACjQHAAU1CwAC&#10;Ng4AADcQAAA4FAAAOBoAADgiAAA4KgAAOTMAADk+AAA5SgAAOVkAADlpAAA5fQAAOJMAADioAAA3&#10;vwAAN94AADbwAFErAABGLAAAPCwAADQsAAAuLAAAKisAACUrAAAgLAAAGy0AABcvAAATMQAAEDMA&#10;AA01AAAJNwIABToGAAE7CgAAPA0AAD0PAAA+EgAAPxcAAEAeAABAJQAAQC8AAEA6AABARgAAQFQA&#10;AEBlAAA/eAAAP48AAD6mAAA+vQAAPdwAAD3wAE0uAABCLwAAOS8AADIvAAAtLgAAKC4AACIvAAAd&#10;MAAAGDIAABM1AAAQNwAADDoAAAk8AAAFPgAAAEEEAABCCAAAQwsAAEQNAABGEAAARxQAAEgZAABI&#10;IQAASCoAAEg1AABIQQAASE8AAEhgAABHcwAAR4oAAEaiAABFuQAARdkAAETwAEgyAAA+MgAANjIA&#10;ADAxAAArMQAAJTIAAB80AAAZNgAAEzkAABA8AAAMPwAACEIAAANEAAAARgAAAEgCAABKBQAASwgA&#10;AEwLAABODgAATxEAAFEVAABSHAAAUiUAAFIwAABSPAAAUUoAAFFaAABRbQAAUIQAAE+dAABOtQAA&#10;TdIAAE3uAEM2AAA7NgAANDUAAC80AAAnNQAAITgAABo7AAAUPgAAEEEAAAxEAAAHRwAAAkoAAABN&#10;AAAATwAAAFEAAABTAgAAVAUAAFUIAABXCwAAWQ4AAFsRAABdFwAAXR8AAF0qAABdNgAAXEQAAFxU&#10;AABbZwAAW34AAFqXAABZrwAAWMsAAFfqAD85AAA4OQAAMzgAACs5AAAjPAAAHD8AABVDAAAQRwAA&#10;C0oAAAVOAAAAUQAAAFQAAABXAAAAWgAAAFwAAABdAAAAXwAAAGAEAABiBwAAZAsAAGYOAABoEgAA&#10;axkAAGsjAABqLgAAajwAAGpNAABpXwAAaHUAAGePAABmqAAAZcIAAGTjAD09AAA3PAAALj0AACVA&#10;AAAdRAAAFkkAABBNAAAKUQAABFUAAABaAAAAXQAAAGAAAABjAAAAZgAAAGgAAABqAAAAawAAAG0A&#10;AABvAgAAcQYAAHQKAAB2DgAAeRMAAHsbAAB7JwAAejUAAHlFAAB4WQAAeG0AAHeGAAB2nwAAdbcA&#10;AHTSADxBAAAyQgAAKEUAACBKAAAXTgAAEFQAAApZAAACXgAAAGMAAABnAAAAawAAAG8AAAByAAAA&#10;dQAAAHcAAAB5AAAAewAAAH0AAAB/AAAAggAAAIQDAACHCQAAig4AAI4TAACPHgAAjisAAI47AACN&#10;TgAAi2MAAIp8AACKlQAAiK0AAIfFADZHAAAsSwAAIk8AABlVAAAQWwAACmEAAAFnAAAAbQAAAHIA&#10;AAB3AAAAewAAAH8AAACDAAAAhgAAAIgAAACKAAAAjQAAAI8AAACRAAAAlAAAAJcAAACaAQAAnQcA&#10;AKENAAClFAAApCEAAKQxAACjRAAAolkAAKBwAACfiwAAnaIAAJ23ADBQAAAlVQAAG1sAABJiAAAL&#10;aQAAAXAAAAB3AAAAfQAAAIMAAACIAAAAjQAAAJEAAACVAAAAmAAAAJoAAACcAAAAnwAAAKEAAACj&#10;AAAApgAAAKkAAACsAAAAsAAAALQHAAC4DgAAuhgAALonAAC5OQAAuE4AALdlAAC2fgAAtZYAALOr&#10;AClbAAAeYgAAFGkAAAxxAAACeQAAAIEAAACJAAAAjwAAAJYAAACbAAAAoAAAAKQAAACoAAAAqwAA&#10;AKwAAACvAAAAsgAAALQAAAC2AAAAuQAAALwAAADAAAAAxAAAAMgAAADNBwAA0hAAANIdAADRLwAA&#10;0EQAAM9bAADNcwAAy40AAMqhAP8AAAD/AAAA+wAAAPoAAAD8AAgA+AAPAPUAFwD0ACAA8QAqAOsA&#10;MwDmADsA4gBDAN4ASQDaAE8A1gBUANMAWQDQAF4AzgBjAMsAaADJAG4AxgB1AMMAfQDBAIYAvgCS&#10;ALsAngC5AK4AtgDDALQA6ACzAP8ArwD/AKUA/wCeAP8AmwD/AP0AAAD3AAAA8gAAAPAAAADnAAMA&#10;4QAMANwAEgDYABsA1gAkANIALQDMADYAxgA9AMIAQwC/AEkAvABOALoAUwC4AFgAtgBdALUAYgCz&#10;AGcAsQBuAK8AdgCsAH8AqgCKAKgAlwClAKYAowC5AKEA2QCgAPkAngD/AJgA/wCSAP8AjwD/APMA&#10;AADsAAAA4wAAANMAAADIAAAAwQAJAL0ADwC7ABYAuQAfALcAJwCzAC8ArwA3AKwAPQCqAEMAqABI&#10;AKYATQCkAFIAowBWAKEAWwCfAGEAngBnAJwAbwCaAHgAlwCDAJUAkACTAJ4AkQCwAJAAyACOAPAA&#10;jQD/AIoA/wCFAP8AggD/AOcAAADdAAAAxgAAALgAAACuAAAAqAAEAKUADAChABIAoQAZAKAAIgCf&#10;ACkAmwAwAJgANwCWAD0AkwBCAJIARwCQAEsAjwBQAI0AVQCMAFoAigBhAIgAaACHAHAAhQB7AIMA&#10;iACBAJYAfwCnAH0AvAB8AOMAfAD9AHwA/wB4AP8AdgD/ANYAAADAAAAArwAAAKMAAACZAAAAkwAA&#10;AI8ACQCNAA4AiwAUAIoAHACKACMAiAAqAIUAMACDADYAggA7AIAAQAB/AEUAfgBKAHwATwB7AFQA&#10;egBaAHgAYQB2AGkAdQBzAHMAgABxAI4AbwCfAG4AsgBtAM8AbAD0AGwA/wBrAP8AaQD/AMAAAACr&#10;AAAAmwAAAI8AAACHAAAAgAAAAHwABAB6AAwAeAARAHgAFwB4AB4AdwAkAHUAKgBzADAAcQA1AHAA&#10;OgBuAD8AbQBEAGwASQBrAE4AagBUAGgAWwBnAGMAZQBtAGQAeABiAIcAYACXAF8AqgBeAMIAXgDp&#10;AF4A/wBeAP8AXQD/AKwAAACZAAAAigAAAH8AAAB3AAAAcQAAAG0AAABqAAgAaQAOAGgAEgBnABgA&#10;ZwAfAGcAJQBlACoAYwAvAGIANABhADkAYAA+AF8AQwBeAEgAXQBOAFsAVQBaAF0AWABnAFcAcgBV&#10;AIEAVACRAFMAowBSALgAUQDcAFEA+QBSAP8AUgD/AJ0AAACLAAAAfAAAAHEAAABpAAAAZAAAAGAA&#10;AABeAAUAXAALAFsADwBbABQAWgAZAFoAHwBZACUAVwAqAFYALwBVADQAVAA4AFMAPQBSAEMAUABJ&#10;AE8AUABOAFgATQBiAEsAbQBKAHoASQCLAEgAnQBHALEARwDMAEYA8ABHAP8ARwD/AJAAAAB+AAAA&#10;cAAAAGYAAABeAAAAWQAAAFYAAABTAAEAUgAIAFAADQBPABAATwAVAE4AGgBOACAATQAlAEwAKgBK&#10;AC4ASQAzAEgAOABHAD4ARgBEAEUASwBEAFMAQwBdAEEAaABAAHUAPwCFAD4AlwA9AKsAPQDDAD0A&#10;5gA9APsAPgD/AIcAAAB1AwAAaAYAAF0HAABVBgAAUAYAAEwEAABKAQAASQAEAEcACgBGAA4ARQAR&#10;AEUAFgBEABsAQwAgAEIAJQBBACoAQAAvAD8ANAA+ADoAPQBAADsARwA6AE8AOQBZADgAZAA3AHEA&#10;NgCBADUAkwA0AKYANAC7ADQA3QA0APUANQD/AH4GAABtCQAAYAsAAFYMAABODAAASAsAAEQKAABC&#10;CAAAQAUBAD8BBwA+AAsAPQAOADwAEgA7ABcAOwAcADoAIQA5ACUANwAqADYAMAA1ADUANAA8ADMA&#10;QwAyAEwAMQBVADAAYAAvAG0ALgB9AC0AjwAsAKIALAC2ACwA0AAsAO4ALAD8AHcKAABnDAAAWg4A&#10;AFAOAABJDgAAQw4AAD4NAAA7DAAAOQsAADgJAwA3BQgANgINADUBEAA0ABMAMwAYADIAHQAxACIA&#10;MAAnAC8ALAAuADIALQA4ACwAQAArAEkAKgBSACkAXQAoAGsAJwF6ACYBjAAlAJ8AJQCyACUAygAl&#10;AOgAJQD3AHINAABiDgAAVhAAAEwRAABEEQAAPhEAADkQAAA2DwAAMw4AADENAQAwCwUAMAgKAC8G&#10;DQAuBREALAQUACsDGQAqAx4AKQMjACgEKQAnBC8AJgU1ACUFPQAkBUYAIwZQACIGXAAhB2kAIAd5&#10;AB8HiwAeB50AHgewAB0GxgAdBuMAHQXzAG0OAABeEQAAUhIAAEgTAABAEwAAOhMAADUSAAAxEQAA&#10;LhAAACwPAAAqDgMAKg0HACkLCwAoCQ4AJwkRACUIFgAkCBsAIwkgACIJJgAhCSwAIAozAB8KOwAe&#10;C0QAHQtPABwMWwAbDGkAGgx5ABgMiwAYDJ4AFwywABYMxQAWDOEAFgvwAGkQAABaEgAAThQAAEUV&#10;AAA9FQAANxUAADEUAAAtEwAAKhIAACgRAAAmEAEAJBAEACMOCAAjDQwAIgwPACAMEwAfDBgAHg0d&#10;AB0NIwAcDSoAGw0yABoOOgAYDkQAFw5QABYPXAAVD2oAExB7ABIQjQAREKAAERCzABAPyQAQD+QA&#10;EQ/yAGUSAABXFAAASxYAAEIXAAA6FwAANBcAAC8WAAAqFQAAJxQAACQTAAAiEwAAIBIDAB4RBgAd&#10;EAkAHBANABsPEAAZEBUAGBAbABcQIQAWECgAFREwABQROQATEUMAEhJOABESWgAQEmkAEBN5AA4T&#10;jAAOE54ADROxAA0SxQAMEuEADRLxAGIUAABUFgAASRgAAD8ZAAA3GQAAMRkAACwYAAAoFwAAJBYA&#10;ACEWAAAfFQAAHBQCABoTBAAZEgYAFxILABUSDgAUEhIAExMYABITHwAREyYAERQtABAUNgAPFUEA&#10;DhVMAA4WVwANFmUADBd1AAsXhwAKF5oACRatAAgWwQAIFt0ACRXuAF8WAABRGAAARhoAAD0aAAA1&#10;GwAALxoAACoaAAAlGQAAIhgAAB8YAAAcFwAAGRYBABcWAwAVFgQAExYJABEWDQAQFxEADxcWAA4X&#10;HAAOGCMADRgqAAwZMwAMGTwACxpHAAoaUwAJGmEABxtxAAYbgwAFG5cABBqqAAMavwADGdoABBns&#10;AFwYAABOGgAAQxwAADocAAAzHAAALBwAACccAAAjGwAAIBoAAB0ZAAAaGQAAFxgBABUYAgASGQQA&#10;EBsHAA4bDAANHBAADBwTAAscGQAKHB8ACR0nAAgdLwAHHjkABh5DAAQeUAADH14AAh9uAAEfgAAA&#10;H5UAAB6pAAAevQAAHdgAAB3sAFgaAABLHAAAQR4AADgeAAAwHgAAKh4AACUdAAAhHAAAHhwAABsb&#10;AAAYGwAAFhsBABMbAgARHAQADh4HAAwfCwAKIA4ACCASAAYhFwAFIR0ABCEkAAIiLAABIjUAACJA&#10;AAAjTQAAI1oAACNrAAAjfgAAI5MAACKnAAAivAAAIdcAACHtAFUdAABIHwAAPiAAADUgAAAuIAAA&#10;KCAAACMfAAAgHgAAHR0AABodAAAWHQAAEx4AABEfAgAOIAQADSIHAAokCwAGJQ0ABCUQAAImFAAA&#10;JhoAACYhAAAnKQAAJzIAACc9AAAnSQAAKFcAAChnAAAnewAAJ5AAACelAAAmuwAAJtYAACXtAFEg&#10;AABFIQAAOyIAADIiAAAsIgAAJiEAACIhAAAeIAAAGx8AABggAAAUIAAAESIAAA8jAAANJQMACiYG&#10;AAYoCgADKQ0AACsPAAAsEgAALBcAACweAAAsJgAALS8AAC05AAAtRgAALVQAAC1kAAAtdwAALI0A&#10;ACykAAArugAAK9YAACruAE0iAABBJAAAOCQAADAkAAApJAAAJCMAACEiAAAdIgAAGSIAABUjAAAS&#10;JAAADyYAAA0oAAAKKgIABiwFAAIuCQAALwsAADAOAAAyEAAAMxUAADMbAAAzIgAAMysAADM2AAAz&#10;QgAAM1AAADNgAAAzcwAAMooAADKhAAAxuAAAMNYAADDvAEklAAA+JgAANCcAAC0nAAAoJgAAIyUA&#10;AB8kAAAbJQAAFiYAABIoAAAQKgAADSwAAAouAAAGMAEAAjIEAAA0BwAANQoAADcMAAA4DgAAOhIA&#10;ADoXAAA6HwAAOicAADoyAAA6PgAAOkwAADpcAAA6bwAAOYYAADieAAA4tgAAN9QAADbvAEQpAAA6&#10;KQAAMSkAACspAAAmKAAAIicAAB0oAAAYKQAAEysAABAuAAANMAAACTIAAAU1AAABNwAAADkCAAA7&#10;BQAAPAgAAD4LAAA/DQAAQRAAAEMUAABDGwAAQyMAAEMuAABDOQAAQ0cAAEJXAABCagAAQYEAAECa&#10;AAA/sgAAPs8AAD7vAD8sAAA2LAAALywAACorAAAlKgAAHysAABktAAAULwAAEDIAAA01AAAIOAAA&#10;BDoAAAA8AAAAPwAAAEEAAABDAgAARQUAAEYIAABICwAASg4AAEwRAABNFgAATR4AAE0oAABNNAAA&#10;TEIAAExRAABLZAAAS3sAAEqUAABJrQAASMoAAEfsADswAAAzLwAALS8AACgtAAAiLwAAGzEAABU0&#10;AAAQNwAADToAAAg9AAACQAAAAEMAAABGAAAASAAAAEoAAABMAAAATgEAAE8EAABRBwAAUwsAAFUO&#10;AABYEgAAWRkAAFgiAABYLgAAVzwAAFdLAABWXgAAVnMAAFWNAABUpwAAUsIAAFLmADgzAAAxMgAA&#10;LDEAACUyAAAdNQAAFjgAABE8AAAMQAAAB0QAAABHAAAASgAAAE0AAABQAAAAUwAAAFUAAABXAAAA&#10;WQAAAFoAAABcAwAAXgcAAGELAABkDgAAZhMAAGccAABmJwAAZjQAAGVEAABkVwAAZGsAAGKFAABh&#10;nwAAYLkAAF7cADU3AAAwNQAAKDcAACA6AAAYPQAAEUIAAAxGAAAGSgAAAE8AAABTAAAAVgAAAFkA&#10;AABcAAAAXwAAAGEAAABkAAAAZQAAAGcAAABpAAAAbAEAAG4GAABxCwAAdA8AAHcVAAB3IAAAdi0A&#10;AHY9AAB1TwAAdGMAAHN7AABylQAAcK8AAG/JADU6AAArOwAAIj8AABpDAAASSAAADE0AAAVSAAAA&#10;VwAAAFwAAABgAAAAZAAAAGgAAABrAAAAbgAAAHEAAABzAAAAdQAAAHcAAAB6AAAAfAAAAH8AAACC&#10;BAAAhgoAAIoPAACMFwAAiyQAAIozAACJRQAAh1sAAIZyAACFiwAAg6UAAIK8AC9AAAAlRAAAHEkA&#10;ABNOAAANVAAABFoAAABhAAAAZgAAAGsAAABvAAAAdAAAAHkAAAB9AAAAgAAAAIMAAACFAAAAhwAA&#10;AIoAAACMAAAAjwAAAJIAAACWAAAAmQIAAJ4JAACiEAAAohoAAKEpAACgOwAAn1AAAJ1nAACagQAA&#10;mpkAAJmvAClJAAAfTgAAFVQAAA5bAAAFYgAAAGkAAABwAAAAdwAAAH0AAACCAAAAhgAAAIsAAACP&#10;AAAAkwAAAJUAAACXAAAAmgAAAJ0AAACgAAAAowAAAKYAAACqAAAArgAAALIAAAC3CgAAuxEAALof&#10;AAC5MAAAt0UAALVcAAC0dAAAsY4AAK+kACJUAAAYWwAAEGIAAAdqAAAAcwAAAHsAAACCAAAAiQAA&#10;AJAAAACVAAAAmgAAAJ8AAACjAAAApgAAAKgAAACrAAAArgAAALAAAACzAAAAtgAAALoAAAC9AAAA&#10;wgAAAMcAAADMAQAA0wsAANQVAADTJgAA0ToAANBRAADNaAAAy4EAAMqWAPwAAAD2AAAA8gAAAPEA&#10;AADzAAUA9AAMAPIAEwDwABwA7QAlAOgALgDiADYA3gA+ANkARADUAEoA0QBPAM4AVADLAFkAyQBe&#10;AMYAYwDEAGkAwQBwAL4AeAC8AIEAuQCNALYAmgCzAKsAsQDAAK8A5gCuAP8ApQD/AJoA/wCUAP8A&#10;jwD/APQAAADsAAAA6AAAAOcAAADfAAAA2QAJANIAEADPABcAzwAgAMwAKADGADAAwAA3ALwAPgC5&#10;AEQAtwBJALUATgCzAFMAsQBXAK8AXQCtAGIAqwBpAKkAcQCnAHoApQCFAKIAkwCgAKIAnQC2AJsA&#10;1ACZAPkAlgD/AI0A/wCIAP8AhAD/AOgAAADfAAAA2QAAAMkAAAC/AAAAuAAEALUADQCzABIAsQAa&#10;ALAAIgCtACoAqQAxAKYAOACkAD0AogBDAKAASACeAEwAnABRAJsAVgCZAFwAlwBiAJUAaQCTAHIA&#10;kQB9AI8AiwCNAJoAiwCsAIkAxQCIAO4AhgD/AH8A/wB6AP8AeAD/ANkAAADNAAAAuwAAAK4AAACl&#10;AAAAnwAAAJwACQCZAA8AmQAVAJkAHQCYACQAlAArAJEAMQCOADcAjAA8AIsAQQCJAEYAiABLAIYA&#10;UACFAFUAgwBbAIIAYgCAAGsAfgB1AHwAggB6AJIAeACjAHcAuQB2AOAAdQD/AHIA/wBuAP8AbAD/&#10;AMcAAAC1AAAApQAAAJkAAACPAAAAiQAAAIUABACEAAwAggARAIIAFwCCAB4AgAAlAH4AKwB8ADEA&#10;egA2AHkAOwB3AEAAdgBEAHUASQBzAE8AcgBVAHAAXABvAGQAbQBuAGwAegBqAIoAaACbAGcArwBm&#10;AMwAZQD1AGQA/wBhAP8AYAD/ALQAAACgAAAAkAAAAIUAAAB9AAAAdwAAAHMAAABwAAgAbwAOAG8A&#10;EgBvABgAbwAfAG0AJQBrACoAaQAwAGgANABnADkAZgA+AGUAQwBjAEgAYgBOAGEAVQBfAF4AXgBn&#10;AFwAcwBbAIIAWQCTAFgApgBXAL8AVwDqAFcA/wBWAP8AVAD/AKEAAACOAAAAfwAAAHUAAABsAAAA&#10;aAAAAGQAAABhAAQAYAALAF8ADwBfABMAXwAZAF8AHwBdACUAXAAqAFsALwBZADMAWAA4AFcAPQBW&#10;AEMAVQBJAFMAUABSAFgAUQBhAFAAbQBOAHsATQCMAEwAnwBLALUASgDcAEoA+gBKAP8ASgD/AJIA&#10;AACAAAAAcgAAAGcAAABfAAAAWgAAAFcAAABVAAEAUwAHAFIADABSABAAUgAUAFIAGgBRAB8ATwAk&#10;AE4AKQBNAC4ATAAzAEsAOABKAD0ASQBDAEgASgBGAFIARQBcAEQAZwBDAHUAQgCGAEEAmABAAK4A&#10;QADLAD8A8gBAAP8AQAD/AIUAAAB0AAAAZwAAAF0AAABVAAAATwAAAEwAAABKAAAASAAEAEcACgBH&#10;AA0ARgARAEYAFQBGABoARQAfAEQAJABDACkAQgAtAEEAMwA/ADgAPgA+AD0ARQA8AE4AOwBXADoA&#10;YgA5AG8AOACAADcAkwA2AKcANgDAADYA6AA2AP4ANgD/AHwAAABrAAAAXgIAAFQDAABNAwAARwMA&#10;AEMBAABBAAAAPwABAD4ABwA9AAsAPQAOADwAEQA8ABYAPAAaADoAHwA5ACQAOAApADcALgA2ADMA&#10;NQA6ADQAQQAzAEkAMgBTADEAXgAwAGsALwB7AC4AjgAtAKIALQC4AC0A3QAtAPgALgD/AHMBAABk&#10;BQAAVwcAAE0IAABGCAAAQAgAADsHAAA4BQAANwMAADYABAA1AAgANAAMADQADwA0ABIAMwAWADIA&#10;GwAxACAAMAAkAC8AKQAuAC8ALQA2ACwAPQArAEUAKgBPACkAWgAoAGcAJwB3ACYAiQAmAJ0AJQCz&#10;ACUAzwAlAPAAJgD/AG0GAABeCQAAUgsAAEgMAABADAAAOgsAADYLAAAyCgAAMAgAAC4GAgAuAwYA&#10;LQAKACwADQAsABAAKwATACoAFwApABwAKAAgACcAJQAmACsAJQAyACQAOQAjAEIAIgBLACIAVwAh&#10;AGQAIABzAB8AhQAfAJkAHgCuAB4AxwAeAOkAHwD6AGgJAABZDAAATQ0AAEMOAAA8DgAANg4AADEN&#10;AAAtDQAAKgwAACgLAAAnCQQAJgYIACYECwAlAw4AJAEQACQBFAAiARgAIQEdACEAIgAgACgAHwAu&#10;AB4BNgAdAT8AHAFJABsBVAAaAWEAGgFwABkBggAYAJYAGACqABgAwQAYAOEAGAD0AGMMAABVDgAA&#10;SQ8AAEAQAAA4EAAAMhAAAC0PAAApDgAAJg4AACMNAAAiDAMAIAsGACAJCQAfBwwAHgYOAB4FEQAc&#10;BRUAGwUaABoFHwAaBSUAGQUrABgFMwAXBjwAFgZGABYGUgAVB18AFAduABMHgAASB5QAEganABIF&#10;vAASBNkAEgPvAF8OAABRDwAARhAAADwRAAA1EQAALxEAACoRAAAmEAAAIhAAACAPAAAdDgIAHA0F&#10;ABoNBwAaCwoAGQoNABgJEAAXCRIAFgkXABUJHAAUCSIAFAopABMKMQASCjoAEgtFABELUQAQDF8A&#10;DwxuAA4MgAAODJQADQunAA0LugANCtIADQrqAFwPAABOEQAAQxIAADoTAAAyEwAALBMAACcSAAAj&#10;EQAAHxEAABwQAAAaEAIAGA8EABYOBwAVDgkAFA0LABMMDQASDBAAEgwUABEMGgARDSAAEA0oAA8N&#10;MAAODjsADQ5GAA0OUQAMD14ACw9tAAoPfwAJD5MACQ+mAAgOuQAIDtAABw7oAFgRAABLEgAAQBMA&#10;ADcUAAAwFAAAKRQAACUUAAAhEwAAHRIAABoSAAAXEQIAFREFABMQBwASEAkAEQ8KABAODAAODg4A&#10;Dg8SAA0QGAANEB4ADBAlAAwQLQALETYAChFBAAkRTQAIEloABxJqAAYSfAAFEpAABBKkAAMRuAAD&#10;Ec8AAhHoAFUSAABJFAAAPhUAADUWAAAtFgAAJxYAACIVAAAeFAAAGxQAABgTAAAVEgMAExIFABIR&#10;BwAQEQkADxEKAA0RCwAMEg4ACxIRAAoSFQAJExsACRMiAAgTKgAHFDMABRQ+AAQVSgADFVgAAhVn&#10;AAEVegAAFY4AABWjAAAUtwAAFM8AABPpAFIUAABGFgAAOxcAADIXAAArFwAAJRcAACEWAAAcFgAA&#10;GRUAABYUAQAUEwQAEhMGABESCAAPEggADhMJAAwUCgAKFQ0ACBYQAAYWEwAFFhkABBcfAAMXJwAC&#10;GDAAARg7AAAZRwAAGVUAABlkAAAZdwAAGYwAABiiAAAYtwAAF88AABfqAE8WAABDGAAAORkAADAZ&#10;AAApGQAAIxkAAB8YAAAbFwAAGBYAABUVAgATFQUAERQGABAUBgAOFQcADBYIAAoXCgAHGQwABBoO&#10;AAIbEgABGxYAABsdAAAcJAAAHC0AABw4AAAdRAAAHVIAAB1iAAAddQAAHYoAABygAAActgAAG9AA&#10;ABrrAEwYAABAGgAANhsAAC0bAAAmGwAAIRoAAB0ZAAAZGQAAFxgAABQXAwASFgQAEBcEAA4XBAAM&#10;GQUAChoHAAccCQADHQsAAB8NAAAgEAAAIBQAACEaAAAhIgAAISoAACE1AAAiQQAAIk8AACJfAAAi&#10;cgAAIYgAACGfAAAgtgAAH9EAAB/tAEgaAAA9HAAAMx0AACsdAAAkHQAAIBwAABwbAAAYGgAAFhkB&#10;ABMZAQARGQEADhoBAAwcAgAKHQMABx8FAAMhCAAAIgoAACQMAAAmDgAAJhIAACYYAAAnHwAAJycA&#10;ACcyAAAnPgAAJ0sAACdcAAAnbgAAJoUAACadAAAltAAAJNEAACPuAEQdAAA5HwAAMB8AACgfAAAj&#10;HgAAHh0AABscAAAYGwAAFBwAABEcAAAOHQAADR8AAAohAAAGIgEAAyQEAAAmBgAAKAgAACoLAAAr&#10;DQAALRAAAC0VAAAtHAAALSQAAC4uAAAuOgAALkgAAC1YAAAtagAALYEAACyaAAArsgAAKtAAACnv&#10;AEAgAAA2IQAALSEAACYhAAAhIAAAHR8AABoeAAAWHgAAEh8AAA8hAAANIgAACiQAAAYmAAACKAAA&#10;ACsCAAAtBAAALwYAADAJAAAyDAAANA4AADUSAAA1GAAANSAAADUqAAA1NgAANUMAADVTAAA0ZgAA&#10;NHwAADOWAAAyrwAAMc0AADDvADwjAAAyJAAAKiQAACQjAAAgIgAAHCEAABchAAATIwAAECUAAA0n&#10;AAAJKQAABSsAAAEuAAAAMAAAADIAAAA0AQAANgQAADgGAAA6CQAAPA0AAD4QAAA+FAAAPhwAAD4m&#10;AAA+MQAAPj8AAD1OAAA9YQAAPHcAADuRAAA6qwAAOckAADjtADcnAAAvJwAAKCYAACMlAAAfJAAA&#10;GSUAABQmAAAQKAAADSsAAAkuAAAFMAAAADMAAAA1AAAAOAAAADoAAAA8AAAAPgEAAEADAABCBwAA&#10;RAoAAEYNAABJEQAASRcAAEghAABILAAARzoAAEdJAABGWwAARXEAAESLAABDpQAAQsMAAEHoADQq&#10;AAAsKgAAJygAACInAAAcKAAAFioAABEtAAANMAAACTMAAAM2AAAAOQAAADwAAAA+AAAAQQAAAEMA&#10;AABGAAAASAAAAEoAAABMAwAATgYAAFAKAABTDgAAVBMAAFQcAABTJwAAUzQAAFNDAABSVQAAUWoA&#10;AFCDAABPngAATbkAAEzgADAtAAArLAAAJisAAB8sAAAYLgAAEjIAAA01AAAIOQAAAj0AAABAAAAA&#10;QwAAAEYAAABJAAAATAAAAE4AAABRAAAAUwAAAFUAAABXAAAAWQEAAFwGAABfCgAAYg4AAGMVAABj&#10;HwAAYiwAAGE8AABgTgAAX2IAAF57AABclgAAW7AAAFnPAC8wAAAqLwAAIjAAABozAAATNwAADjsA&#10;AAg/AAABRAAAAEgAAABMAAAATwAAAFIAAABVAAAAWAAAAFsAAABdAAAAYAAAAGIAAABkAAAAZgAA&#10;AGkAAABtBQAAcAsAAHQQAAB0GAAAcyUAAHI0AAByRQAAcFkAAG9xAABtiwAAa6YAAGrAAC4zAAAl&#10;NQAAHTgAABQ8AAAOQQAAB0cAAABMAAAAUQAAAFUAAABZAAAAXQAAAGEAAABlAAAAaAAAAGsAAABt&#10;AAAAbwAAAHIAAAB0AAAAdwAAAHoAAAB+AAAAggQAAIYLAACKEQAAiRwAAIgrAACGPQAAhFIAAINn&#10;AACBgQAAf5sAAH6yACk6AAAgPQAAFkIAAA9IAAAITgAAAFQAAABaAAAAYAAAAGQAAABpAAAAbgAA&#10;AHIAAAB2AAAAegAAAH0AAACAAAAAggAAAIUAAACIAAAAiwAAAI4AAACSAAAAlgAAAJsDAACgDAAA&#10;ohMAAKAhAACfMwAAnUcAAJpeAACYdwAAl48AAJWnACNDAAAZSAAAEU4AAAlVAAAAXAAAAGMAAABq&#10;AAAAcQAAAHYAAAB7AAAAgAAAAIYAAACKAAAAjgAAAJEAAACTAAAAlgAAAJkAAACcAAAAoAAAAKMA&#10;AACnAAAAqwAAALAAAAC2BAAAvA0AALoXAAC5KAAAtzwAALRSAACyagAAr4UAAK2cABxOAAATVAAA&#10;C1wAAAFkAAAAbAAAAHQAAAB8AAAAgwAAAIkAAACPAAAAlAAAAJoAAACfAAAAogAAAKQAAACnAAAA&#10;qgAAAK4AAACxAAAAtAAAALgAAAC8AAAAwQAAAMcAAADNAAAA1AUAANgQAADVHgAA0zEAANBIAADN&#10;XwAAy3YAAMiOAAAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYo&#10;KSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9w&#10;cXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5&#10;uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////&#10;//////////////////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQME&#10;BQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktN&#10;Tk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SV&#10;lpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e&#10;3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////&#10;////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigp&#10;KistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bx&#10;c3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6&#10;u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////&#10;/////////////////////////////////////////////////wABAgMEBQYHCAkKCwwNDg8QERIT&#10;FBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktM&#10;TU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SF&#10;hoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+&#10;v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3&#10;+Pn6+/z9/v9tZnQxAAAAAAMEIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAA&#10;AQIDBAUGBwgICQoLDA0ODxAREhMUFRYXGBkaGhscHR4fICEiIyQlJicoKSorLC0uLzAxMTIzNDU2&#10;Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5v&#10;cHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6Slpqeo&#10;qaqrrK2usLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dPU1dbX2Nna29zd3t/g4eLj&#10;5OXm5+jp6uvs7e7v8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQ&#10;ERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5&#10;Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gj&#10;paeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f&#10;3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wAB&#10;AQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIi&#10;IyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBi&#10;ZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJ&#10;ysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw&#10;8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v/aywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657&#10;xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDc&#10;yA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYnc&#10;qpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWo&#10;iMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6S&#10;y7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL&#10;3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuz&#10;pYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oy&#10;rMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuba&#10;ywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qia&#10;jeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfR&#10;sKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3&#10;ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb&#10;6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGn&#10;mY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH&#10;1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTA&#10;s2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0O&#10;OunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/j&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2f&#10;iNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8&#10;u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubZywkb584NOejN&#10;EGDcyQ2Sy7swq8a4T7TAs2e9u657xLWpiMuypofRr6OH1a2giNmrnoncqZyK3qebjOClmY/joZiQ&#10;5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDk&#10;oZiQ5KGYkOTZywka5M4NOefODmDaygySy7wuq8W5TbTAtGa9uq56xbWph8uxpofRrqOH1aygiNmq&#10;noncp5yK3qWbi+Cimo3inpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Z&#10;j+OemY/jnpmP456Zj+OemY/jnpmP456Zj+PYywka4c8MOeXPDmDZygyRy74sq8W5TLW+tGe9ua57&#10;xbSqh8ywpofRraOH1augiNmonojbpZ2J3aOcit+fmovhm5mO4puZjuKbmY7im5mO4puZjuKbmY7i&#10;m5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuLYywka3NALOePQDWDY&#10;ywuRy78rq8S6TLW9s2e+uK57xbSph8ywpofRrKOH1amgh9imn4jbo52I3aCcid6dm4rgmJqN4Zia&#10;jeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN&#10;4ZiajeHXzAka2tELON7RDF/WywuRy8AprMK5Tba8s2i+t657xrOph8yvpofRqqOG1aehh9ikn4fa&#10;oZ6H3J6diN2anInelZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCV&#10;m4zglZuM4JWbjOCVm4zglZuM4JWbjODWzAkZ2dELONrTDF/UzAuRycAprcC5Tra6s2m/ta58xrKp&#10;h8ytpobRqaOG1KWhhteioIbZn5+G2pueh9yXnYjdk5yL3pOci96TnIvek5yL3pOci96TnIvek5yL&#10;3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci97VzAkZ2NILN9jTC17SzAuT&#10;x78rrb64ULe5smq/tK18xrCph8yrpobQp6SF1KOihdafoYXYnKCF2ZifhtqUnofckJ2K3ZCdit2Q&#10;nYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCd&#10;it3UzQkZ1tILN9bUC17QywqVxL4trry4Ubi3smrAs618xq6ph8yppobQpaSF06CjhNWdooTWmaGF&#10;2JWghdmRn4fajp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonb&#10;jp6J246eiduOnonbjp6J246eidvTzQoY1dMLNtTUC1/OywmXwb4wr7q3U7i1smzAsK19x6yqhsun&#10;p4XPoqWE0Z6khNOao4TVlqKE1pOhhdePoIbYi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2Yug&#10;idmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidnSzgoX09QLNdHTCmLLzAmZvr0z&#10;sbe3VbmysW3Bra19xqqqhsukqITOn6eE0Julg9KXpIPTk6OE1JCjhdWMoobWiaGI14mhiNeJoYjX&#10;iaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNfQ&#10;zwoW0dQLN87TCmXGygudubw4srS2WLqtsW7Bqq59xqerhcmhqYTMnKiDzpeng8+TpoPRkKWE0o2l&#10;hdOKpIbTh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI&#10;1IejiNSHo4jUh6OI1IejiNTO0AoVztQKOsrTCmjAyA+htbs+tK21W7upsW/Bpq99xKOthMedq4PK&#10;mKqDy5Opg82QqITOjaeEz4qnhc+HpofQhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGF&#10;pojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNHM0AkYytQKPsXTCm24xRalrrlEtae1&#10;XrujsnDAobB9w5+uhMWZrYPHlKyEyZCrhMqNqoXLiqqFy4iphsyFqYfNg6iJzYOoic2DqInNg6iJ&#10;zYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic3I0Qkb&#10;xdUKQr/TCnKxxB6npblJtqG2YLues3C+nbF9wZuwhMOVr4TEka6Exo2thceKrYbHiKyGyIash8iE&#10;q4nJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKr&#10;ismCq4rJgquKyYKrisnE0gggwNYJSLjUCnipzxeYnr5Hrpq2YrqYtXG8l7N8vpeyhMCSsYXCjbCF&#10;w4qvhsSIr4fEhq+IxYSuicWDrorFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovF&#10;ga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8W/1AclutcJTq7aC3Cg2xOHl805mpLDWKiR&#10;vGyykbd6uZK0g72Os4a/i7KHwIixh8CGsYjBhLGJwYOxisGCsYvCgLCMwoCwjMKAsIzCgLCMwoCw&#10;jMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjML3wBAV+MAW&#10;Mfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDW&#10;roiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWV&#10;ic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6&#10;vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9&#10;IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT&#10;2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2z&#10;korQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/&#10;v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPq&#10;tyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2G&#10;mNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQ&#10;sY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7yg&#10;iMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8&#10;zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNms&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L&#10;0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5&#10;m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wA8V+MAWMPm9IFPquCd8zKhE&#10;q8alXbTCpHC6vqJ/v7ygiMO5m4jHt5iIyrWVic6zkorQsY+L07CNjdWvio/XrYiT2a2GmNqrhp3a&#10;q4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndr3&#10;wQ8V98EWMPi+H1PquCZ8y6lDq8amXLTCpG+6vqJ+v7ugiMO5nYfItpqHzLOXiM+xlInSsJKK1a6P&#10;jNetjY7ZrIqS3KuJmd2niJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic&#10;26eInNuniJzbp4ic26eInNv2wQ4U98EVMPi/HlPquSV8y6lCq8anW7PCpW66vqN+v7uhiMS4nofJ&#10;tZyHzbKZh9GwlojUrpSJ162Si9qrkI3cqY2S36iNmt+ji5zco4uc3KOLnNyji5zco4uc3KOLnNyj&#10;i5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNz2wQ4U9sIVMPe/HlPquiR8y6lBrMan&#10;WrPCpW26vqN9v7ujiMS3oIfJtJ2HzrGbh9OvmYjWrZeJ2quVitypk43fp5KR4qSRmeCgjpzcoI6c&#10;3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNz1wg4U&#10;9cIUMPbAHVPquiN8y6pBrMaoWbPCpm26vqR9v7qkh8W3oYfKs5+Hz7Cdh9Sum4jYq5mJ3KmYi9+n&#10;mI7ipZeS5qCWmeCck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyT&#10;m92ck5vdnJOb3ZyTm930wg0U9cMUMPbAHFPquyJ8yqpArMaoWLPCpmy6vqR8v7qlhcW2o4fLs6GH&#10;0LCfh9WtnYjaqp2K3aebjOCkmo7in5iP452amOGZl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vd&#10;mZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm93yww0U9MMTMPXBG1PqvCF8yqs/rcapV7PC&#10;p2u6vqV7v7qmhMW2pYfLsqOH0a+hh9arn4jap52J3aScit+gm4vgm5qN4peak+GXnJvel5yb3pec&#10;m96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm97www0U9MQT&#10;L/XCGlLqvSB8yqs+rMaqVrPCqGu6vqd5v7qog8W2p4fMsqWH0ayih9aooIfZpJ6I3KGdiN2cnIne&#10;l5uL4JObj+CSnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96S&#10;nZfekp2X3pKdl97txAwT88USL/TCGVLqvR98yqw8rMarVbPCqGq5vql3v7qqgMW1qYfMr6WH0qqi&#10;h9aloIbYoZ+G2p2eh9uZnYfdlJ2J3pCcjd6OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T&#10;3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk93qxQwT8sURL/PDGFLqvh18y606rMasVLPCqWm5&#10;vqxzv7qtfsWyqYfMrKWG0aejhtWioYXXnqCF2JqghdqWn4bbkZ6I3I2ei9yLno/ci56P3Iuej9yL&#10;no/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9zmxQsT8cYRL/LE&#10;F1LqwBt8y684rMatUrLCq2a5v7BvvretfsawqYfNqqaG0aSkhdOfo4TVm6KE1pehhdiToIXZj6CH&#10;2YufitqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43a&#10;iJ+N2oifjdrhxgoT8McQLvDGFlHqwRl8y7A1q8evT7LDsGC4vLJsv7KtfsetqYbMp6eFz6GlhNKc&#10;pITTmKOE1JSjhNWQooXWjaGG14mhiNiHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Ieh&#10;i9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9jbxwkS7skPLu7IFFHrxBZ8zLMwq8exTLHEuFa3trFu&#10;wa6tf8epqobLo6iEzp6ng8+ZpoPRlaWD0pGkhNOOpIXUi6OG1IijiNWFo4rVhaOK1YWjitWFo4rV&#10;haOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitXayAkS68sNLevKEVDr&#10;xxJ8zLYqqsi3RLC6tlm6r7Fwwqqtf8emq4XKoKqEzJqog82WqIPOkqeDz4+mhNCMpoXRiaWG0Yel&#10;h9KFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ&#10;0oWlidLYyQkR380LLOfND0/oyw57zbwiqMK8PLGxtV68qbFywqauf8WirYTHnKuDyZeqg8qTqoTL&#10;kKmEzI2phM2LqIXNiKiGzoanh86Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+E&#10;p4nPhKeJz4Snic+Ep4nPhKeJz4Snic/VyQkQ2M8KK9rTC07Y0At6zcMWqLO6RrWptGK9pLF0waGw&#10;f8OeroTFma2Ex5SshMiQq4TJjquEyouqhcuJqobLh6mHzIWpiMyDqYnMg6mJzIOpicyDqYnMg6mJ&#10;zIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpiczSywkP1NEKKdXVC0zQ0Ap+&#10;uL8lrqi4T7ihtGa8nrJ1v52xf8GbsITDlq6ExZGuhMaOrYXHi6yFx4mshsiHrIfJhquHyYSricmC&#10;q4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKr&#10;isrPzAkN0NIKKM7UClLF0QqDqsMtqJ63V7ibtWi7mrR1vpmyf7+XsYTBk7CFwo+vhcOMr4XEiq6G&#10;xYiuh8WGrojGhK2IxoOtisaBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvH&#10;ga2Lx4Gti8eBrYvHga2Lx4Gti8fMzQkMy9MKLcfUClmy2AuAns0rmpjBUKuWuGe3lbV1vJS0fr6U&#10;s4W/kLKFwIyxhsGKsYfCiLCHwoawiMKFsInDg7CKw4Kvi8OBr4zDga+Mw4GvjMOBr4zDga+Mw4Gv&#10;jMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMPHzwgQxdQJNLjZClui5xJ2l9ol&#10;iZDPRZiOx12jjcFuq429ebGMuoG0ibiDt4a3hbmEtoa6g7WHu4K1iLyBtIm9gLSKvX+0i75+s4y+&#10;frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL7C&#10;0QcWvdYIOqfxDlWb8RtokeYteIndQIWF1VaPg89nl4LLc51+yHihe8Z8pHnEf6Z3w4KodcKEqXTC&#10;hapzwYercsGIq3LAiqxxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCL&#10;rHHAi6xxwIusccCLrHHAi6z/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnA&#10;vJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8eb&#10;YrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO&#10;/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1&#10;hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWK&#10;w7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHE&#10;m3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7ge&#10;J/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPN&#10;tIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qR&#10;i8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2&#10;wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0&#10;Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOW&#10;z7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4&#10;jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7gdJ/+1KUb3sDVp3qhBkMecYbHEnHG2wpt+&#10;ub+dhr29monBu5eJxLmTise3j4zKtYyOzLSJkM6zh5LQsoSV0rGCmdOxgZ7UroCi1KyAo9KsgKPS&#10;rICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9L/uRMO/7kcJ/+2KEb3&#10;sDRq3ahAkMedYLHEnHG2wpx8ur+ehb68nIjCupmIxbiVicm2kYrMtI6Mz7KLjtGxiJHTsIaU1a+E&#10;mdavg5/XqoKh1aeCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki&#10;06eCotP/uRMO/7kcJ/+2KEb3sTNq3ak/kcedYLHEnXC2wp57ur+fg768nojCuZuIx7eXiMq1lInO&#10;s5CL0bGNjdOvipDWroiT2K2GmdmqhZ7ZpYSh1aSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSk&#10;hKLUpISi1KSEotSkhKLUpISi1KSEotT/uhIO/7obJ/+3J0b3sTJq3ak+kceeX7HEnW+2wZ95ur6g&#10;gr+7oIjDuJyHyLaZiMyzlojQsZKK06+PjNaujI7YrIqT26uJmdymh53aooag1qCGotSghqLUoIai&#10;1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotT/uhIO/7obJv+3Jkb2sjFq&#10;3ao9kceeXrHEnW+2waB4ur6hgb+7oYjEuJ6HybWbh82ymIjRsJWJ1a6Si9isj43bqo2S3qiMmt+i&#10;ip3anomg1pyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJ&#10;odT+uhEO/7saJv+4Jkb2sjBq3ao8kceeXbHEnm62waF2ur6if7+7o4jEt6CHyrSdh8+xmofTrpiI&#10;16yVituqk43eqJGS4qSQmeCejZ3bmoyg15mLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HV&#10;mYuh1ZmLodWZi6HVmYuh1ZmLodX+uxEO/rsaJv+4JUb2szBq3Ks7ksefXbHEn2y2waJ0ur6kfr+6&#10;pIfFt6KHyrOfh9CwnIfVrZqI2aqZit6omI7ipZeT5p+VmeCakZzbl4+f15aOodWWjqHVlo6h1ZaO&#10;odWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodX9uxEO/rsaJv+5JUb2sy9q3Ks6&#10;ksefXLHEoGq2waNzur6lfMC6pYXFtqOHy7Ohh9Gvn4fWrJ6J26ici9+kmo3hn5mP45yamOGXlpzc&#10;lJOf2JOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNb9&#10;uxEN/bwZJv65JEb2tC5q3Ks6ksegXLHEoWi2waVxur6nesC6p4TFtqaHzLKkh9GuoofXqZ+I26Sd&#10;id6gm4rgmpqM4Zabk+GVm5vdkpee2JGVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg&#10;15GVoNeRlaDXkZWg15GVoNf8vBAN/bwZJv66I0b2tC1q3Kw5ksegW7HEo2a1waZuur6peMC6qYLF&#10;tqiIzLClh9KqoofXpp+H2qGeh9ybnYjelpyK35GbkN+RnZndj5ue2Y+Zn9ePmZ/Xj5mf14+Zn9eP&#10;mZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9f8vBAN/LwYJv26IkX2tSxq3K03k8eh&#10;WrHFpWO1wqlrur6sdb+6rX/Fs6mHzK2lhtKnoobWoqGG2J2fhtqYnofbkp2J3Y6djd2MnpTcjaCe&#10;2Yyen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9f7vRAN&#10;+70XJf27IkX2titq2602k8eiWbHFp1+1wq1mub+xcL63rX7GsKmHzaqmhtGkpIXUnqKF1pmhhdiU&#10;oIbZj5+H2oufi9uIn5DbiKCY2IihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ih&#10;ndeIoZ3XiKGd14ihndf6vQ4N+r4WJfy8IEX2typq2680lMikVbHGq1i0w7Nft7uybr+yrX7HrKmG&#10;zKanhdCgpYTSm6SE1JajhNWRooXWjaGG14mhidiGoY3YhKGT14Sil9aEopfWhKKX1oSil9aEopfW&#10;hKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9b5vg4M+b8VJfq9H0X2uCdq27AxlMioTa/H&#10;sk6ywbhYuLSxcMGtrX/HqaqFy6KohM6dp4PQl6aD0ZKlhNKOpIXTi6OG1IijiNWEo4vVgqOQ1YGj&#10;k9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9X0wA0M98AT&#10;JPm/HUT2uiVq2rIulcqvQK3IvT2vt7Zduq6xcsKprX/GpauFyZ+qg8uZqYPNlKiDzpCnhM+MpoXQ&#10;iaaG0Yalh9KEpYrSgaWN0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KA&#10;pY/SgKWP0oClj9LswQsM9cISJPbBGkT3vSFq2rQpls28KKm7u0OzrrVhvKixc8Glrn/Foa2Ex5us&#10;g8mWq4PKkaqEy46phMyLqYXNiKiGzoaoh86DqInOgaeMz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeN&#10;z4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc/fxAkL8sUQI/PEFkP0wRxp3sIVj8HAI6yvuUy2&#10;prRlvaKydcCgsIDDna6ExZethMaTrYTHj6yEyIyrhcmJq4bKh6uGyoWqiMqDqonLgaqLy4CqjMuA&#10;qozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMvaxQgK68kNIu7I&#10;EkLvxhVo0NIKh7G+L66luFS4n7VovJ2zdr+bsX/BmbCEwpSvhMOQr4XEja6FxYquhsaIrYbGh62H&#10;xoWtiMeDrYnHga2Lx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvH&#10;gKyLx4Csi8fVxggJ2cwKIOXPDUDY1QtfvdYLiKXENKact1q4mbVru5e0d72Ws3++lbKFwJGxhcGO&#10;sYXBi7CGwomwh8KIsIfDhrCIw4WvicODr4rEgq+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGv&#10;i8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8TSyAgH088KHdXUCz3C2Qtjq94Qg5vOM5mUxFOmkb5n&#10;r5C6dLSQt325kbWEvI6zhr6Msoa/irKHwIiyiMCGsYjBhbGJwYSxisGCsYvBgbGMwoCxjMKAsYzC&#10;gLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMLOyggGztEKHMbXCkGv&#10;6g5hneYceJDaMoiL0kyUictfnIjGbqOIw3iohcB8q4O/f66AvYGwf7yDsX28hLJ8u4aze7uHtHq6&#10;iLR5uom1eLmLtXi5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmM&#10;tni5jLbJywgGyNIJIrPfCUKg/BVak/AoaovmOXeE30mCgdhbi4DTaZF80HGWec12mnbLep10yn2e&#10;csl/oHHIgaFwx4Oib8eFo27GhqNtxoikbMWKpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6Vs&#10;xYulbMWLpWzFi6VsxYulbMWLpWzFi6XEzgcKt9kHJqP7Dj2W/x5OjfovW4byP2eA605xe+VbeXbg&#10;ZYBx3WyEbtpyiGvZd4tp13qNZ9Z+jmbVgI9l1IKQZNSEkWPThpFi04mSYdKLk2HSjJNh0oyTYdKM&#10;k2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJP/sRgJ/7EjHv+uMTr/qT5Z&#10;7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4&#10;fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mS&#10;xLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjB&#10;l4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJL&#10;edmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7J&#10;t32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/&#10;sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqG&#10;lMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7&#10;v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedma&#10;XJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32i&#10;yrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ&#10;/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5&#10;g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcr/sRcJ/7IiHv+uMDr/qT1Z7KNKedibW5jHlXKxxZd7tcOYg7jBmYq7v5WL&#10;vr2RjMG7jo7DuoqQxbmHkse4hJXJt4KYyraAm8u2fp7MtX2jzLN8p82vfKjLr3yoy698qMuvfKjL&#10;r3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMv/shcJ/7IhHv+vLzr/qjxZ7KRJetibWpnG&#10;lnGyxJh4tcKZgbnAm4i8vpeKv7yUi8K6kI3FuYyOx7eIkcm2hZTLtYOXzbSBms60f5/Ps36kz659&#10;ps6rfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMz/shYJ/7Mh&#10;Hv+wLjr/qztZ7KRIetecWZrGl2+yxJl2tsKbf7nAnIe9vZqJwLuWisO5kovGt46NybaKj8y0h5LO&#10;s4SW0LKBmtGygJ/Srn+j0qp/pc+mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82m&#10;f6fNpn+nzaZ/p83/sxYJ/7MgHv+wLTr/qzpZ7KVHetacWZrGmG2yxJp0tsKcfbm/nYW9vZyIwbuY&#10;icW4lIrItpCLy7SMjs6ziJHRsYWV07CDmtSwgqDVqoGi06aBpdCjgafNo4GnzaOBp82jgafNo4Gn&#10;zaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp83/sxUI/7QgHv+xLTr/rDlZ66VGe9acWJvGmWuy&#10;xJxytsKde7m/n4O+vJ6IwrqaiMa3lonKtZKKzbOOjNCxio/Tr4eU1q6Fmtirg5/XpoOi1KKDpNCf&#10;g6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps3/tBUI/7QfHv+x&#10;LDr/rDlZ66ZFe9WdWJvHmmmyxJ1wtsKfebq/oIK+vJ+IwrmciMe2mIjLtJSJz7GQi9OvjI7WrYmT&#10;2ayHm9umhp7ZooWh1Z6FpNGchabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabO&#10;nIWmzpyFps7/tBQI/7QfHf+xLDr/rThZ66ZFe9WdV5zHm2eyxJ5utsKgd7q/oYC+u6GIw7ieh8i1&#10;mofNspeI0bCTitWtj43Zq4yT3aiKm96iiJ7Znoih1ZuHpNGZh6bOmYemzpmHps6Zh6bOmYemzpmH&#10;ps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps7/tBQI/7UeHf+yKzr/rTha66ZEe9WdV5zHnGWyxJ9s&#10;tcKhdbq+on6/u6OHxLigh8m0nYfOsZmI066Widirk4zcqJCS4aOOmt+ejJ7amouh1ZeKpNGWiabO&#10;lommzpaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabOlommzpaJps7/tBQI/7UeHf+yKjr/&#10;rTda66dDfNWeVZ3HnWOyxKBqtcKjc7q+pHy/u6SFxLeih8qzn4fQsJ2H1ayaidupmIzgpZeT5p6U&#10;mt+ZkZ3alo+g1pSNo9KTjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4yl&#10;z5OMpc//tRMI/7UeHf+zKjr/rjZa66dDfNWfU53HnmCyxaJotcKlcLq+pnq/u6aDxbelh8uzoofR&#10;r6CH16qeidykm4vgnZmO45qbmeCVlpzbk5Og15GRo9OQj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Q&#10;j6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc//tRMI/7YdHf+zKTr/rjZa66hCfNWgUZ3Hn16xxaRktcKn&#10;bbm+qXe/u6mBxLaoiMuxpYfRq6KH16WfiNuenYjdl5uL4JKbk9+SnJzcj5if146VotONk6TQjZOk&#10;0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpND/tRMI/7YdHf+0KTr/rzVa&#10;6qhBfNWiTpzHoVqxxaZgtMKqabm/rXO+u659xLSqh8utpYbRp6KG1aCghtiZn4bbkp2J3Y2djt2M&#10;npjbjJ6f2IuaotSKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqX&#10;pNH/thII/7ccHf+0KDn/sDRa6qlAfdWkSZzIpFWwxqpbs8OvY7fAs2y9tq58xbCph8yppobQo6SF&#10;1JyihNaVoYXYj5+H2oqfi9uHn5LaiKGc14ifodSHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTR&#10;h5yk0YecpNGHnKTRh5yk0YecpNH/thII/7cbHf+1Jzn/sDNa6qo+fdaoRJvJqE+vx7BTssW4WbW5&#10;s22/sa19xqyqhsulp4XPn6aE0ZikhNOSo4TVjKKG14ihiteFoY7Xg6KW1oSkn9SEoqPRhKKj0YSi&#10;o9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9H/txEH/7gaHP+2JTn/sTFa6qs8&#10;ftesO5nKrUStyblFrr24Wbiysm/ArK5+xqirhcqhqYTNm6eDz5Wmg9CPpYTSiqSG04ajiNSDo4zU&#10;gaOR1ICkmdOApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodH/&#10;uBAH/7kZHP+3JDn/sy9a6a05ftm0L5bMuDKpwr1AsLO2XbqssXHBp65+xaSshcidq4PKl6mDzJKo&#10;hM6Np4TPiaeG0IWmiNCCpovRgKaO0X6mlNB9p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaea&#10;z32nms99p5rPfaeaz32nms//uQ8H/7oXHP+5Ijn/tS1a7LMwet3AH5DJwyGotbpItKu1YrymsnPA&#10;o69+w6CuhMaZrIPIlKuEyY+qhMqLqoXLiKmGzIWpiM2CqIrNgKiNzn6okc18qZbNfKmWzXypls18&#10;qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls38uw4H/LwVG/67Hzj/tyla8L0kdN/T&#10;Doa5wSqqqrlPtqS1ZbygsnS/nrF/wpuvhMOWroTFka2Exo2thceKrIbIh6yHyYWriMmCq4rKgKuM&#10;yn6rj8p8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksrxvQwG&#10;+b4SGvq+Gzf8uiVa584TaMjZC4mtwzKnobhWuJ21aLubs3W+mbJ/wJixhMGTsIXCj6+Fw4yvhsSJ&#10;robFhq6HxYSuiMaDrYrGga2Lxn+tjsd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32t&#10;kMd9rZDHfa2Qx32tkMffwAgF9cIPGfbCFjbuyBVQzdwMZrXaD4iiyTagmr5WsJe3armVtXa8lLR+&#10;vpSzhL+QsoXAjbGGwYqxhsGIsYfChrCIwoSwicKDsIrDgbCLw4CvjcN+r4/Dfq+Pw36vj8N+r4/D&#10;fq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8PZwgcF5McLGO/IEDTR2gtFuukOaKbeGIKY&#10;0TeVkchToY/CZamOvnKujbx7soy6gbWJuIK3h7iEuIW3hbmDtoa6graHuoG1iLuAtYm7frWKvH20&#10;jLx8tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb3UxAcE1ssJ&#10;FdPUCye94gxJqfQUZZnmJXiO3DmGiNRPkIbPYJeEzG2cg8l1oH/HeKJ9xnukesV9pnnEgKd3w4Go&#10;dsKDqXXChKp0wYarc8GHq3LAiaxxv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61x&#10;v4utcb+LrXG/i63PxgcC0M0JEsDZCSys9w9Im/oeXI/vMWuG50J2gOJQfn7dX4V72WmKd9Vuj3TT&#10;c5Jx0XeUcNB6lm7PfZdtzn+ZbM2BmWvNg5pqzIWbacyHnGjLiZ1nyoydZ8qMnWfKjJ1nyoydZ8qM&#10;nWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ3KyAgBwtIHE67mCS2d/xVBkf8oUIf6OVyB80hm&#10;fO1UbnfoXnVx5GV6beFrfmrfcIFo3nWEZtx4hWXbe4dj2n6IYtqBiWHZg4pg2YWKYNiHi17Yioxe&#10;1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY3EygcDsdoEFZ//&#10;DSiS/x03if8uQ4L/PU58/UtXd/hWX2/zXWVo8GJqZO1pbmHrb3Ff6XNzXeh3dVzne3Zb5n53WuaA&#10;eFnlg3lY5YV6WOSIelfki3tW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458&#10;VuOOfFbjjnz/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrA&#10;ipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4&#10;pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3D&#10;uHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//&#10;okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+&#10;nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8&#10;v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaS&#10;grTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK&#10;+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8&#10;faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5&#10;r8L/qhsF/6onF/+nNS//o0RK+p1RZemXXn7blG2Uz5J3psWSgbTEk4i2w5KNuMGPj7rAi5G8v4iT&#10;vr6Flr+9gpjBvICbwrx+nsK8faHDu3ukxLt6qcS6ea3EtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7D&#10;tXmuw7V5rsO1ea7DtXmuw7V5rsP/qxsF/6smF/+oNC//pENK+Z5QZemYXX/alWmVzZR0qMWUfrTE&#10;lYa2wpWMucGRjru/jZC9vomSv72GlMG8g5fDu4GaxLp+ncW6faHGunulxrl6qsa1eqzGsXqtxLF6&#10;rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcT/qxoF/6slF/+pNC//pEJK+Z9P&#10;ZuiZXIDalmaWzJVxqcWVfLTEloO3wpeLusCTjLy+j46/vYuQwbyHk8O6hJbFuYGZxrl/nce4faHI&#10;uHymybV6qsmwe6vHrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7rcX/&#10;rBkF/6wkFv+pMy//pUFK+Z9PZuiZW4HZmGOWzJZvqsWWebTDl4G3wZiJur+Vi72+kY3AvI2PwrqI&#10;ksW5hZXHuIKYybd/ncq2faLLtnyoy7B7qcqsfKrIqH2sxah9rMWofazFqH2sxah9rMWofazFqH2s&#10;xah9rMWofazFqH2sxah9rMX/rBkF/6wkFv+qMi//pUFL+aBOZ+eaWYHZmWGXy5dtq8WXd7TDmX+3&#10;wZqHu7+Xir69k4zBu46OxLmKkMe4hpPJtoKYy7V/nc20fqPOsXymzqx9qMuofarJpX6sxqV+rMal&#10;fqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMb/rBkF/60jFv+qMi//pkBL+KBNZ+ec&#10;V4HZml6Xy5hqrMWZdLTDmn23wZuFu76Zib+8lYrCupCMxbiMj8i2h5LLtIOXzrOAndCyf6TRrH6l&#10;z6h+p8ykf6nJoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMb/rRgF&#10;/60jFv+rMS//pj9L+KBNZ+edVYHZnFyXyplorMWacrTDnHq4wJyDu76cib+7l4nDuZOLx7eOjcu0&#10;iZDOsoSW0bGBndOsgKLTp4Cl0KSAp82gganKnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6B&#10;q8aegavGnoGrxp6Bq8b/rRgF/60iFv+rMS//pz9L+KFMZ+eeU4HZnVmXyptlrMWcb7TDnXi4wJ6B&#10;vL2eiMC7mojEuJWJybWQi82yi4/RsIaV1a6EntengqHUo4Kk0Z+Cp82cg6nKmoOrx5qDq8eag6vH&#10;moOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8f/rRcF/64iFv+rMC//pz5L+KFLaOefUYHZ&#10;n1aXypxirMWdbLTDn3W4wKB+vL2gh8G6nYjGt5iIy7OTic+wjo3UrYmU2aiGndqihaHVnoWk0ZuF&#10;ps6ZhanKl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8f/rhcE/64i&#10;Fv+sMC//pz5L+KJLaOihT4HZoFOXyp5frMafabTDoXK4wKJ8vL2ihMG5oIfHtZyHzbKXiNKuk4vY&#10;qo6T36KLnNyciaDWmYij0peIps6ViKnKlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eU&#10;iKvHlIirx5SIq8f/rhcE/64hFv+sLy//qD1L+KJKaOiiTYDZolCXy6BcrMahZbPDpG63wKV4vLyl&#10;gsK4pIfItKCHzrCdiNWrmYrdpZeT5puRm92Wj6DXlI2j05KMps+Ri6jLkIqryJCKq8iQiqvIkIqr&#10;yJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8j/rhYE/68hFv+tLy//qDxL96JJaOikSoDZpE2W&#10;y6JYq8akYbPEp2q3wKl0vLypfsK4qIfIs6aHz6yih9eknYndmpqN4ZWam96RlZ/Yj5Oi046QpdCO&#10;j6jMjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2Oqsn/rxYE/68hFv+t&#10;Li//qTxL96NJaeimSH/ap0iVzKVTqseoXLLErGS2wa5uu72veMC2rITJrqeH0KajhtWdoIbZk52J&#10;3Y2dlN2NnZ/Yi5mh1IuWpNCKk6fNipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJ&#10;ipGpyYqRqcn/rxUE/7AgFv+uLi//qTtL96RHaemoRH7bq0OUzalMqcitVLDGs1yzwrdmubewd8Kw&#10;q4TJqaeGz6GkhNOXooTWjqCH2Yifj9qHoZrYh6Ch1IebpNGHmKbOh5WpyoeVqcqHlanKh5WpyoeV&#10;qcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcr/sBUE/7AgFf+uLS//qjpL+KZEaOqrQH3crzySz69C&#10;psq1Sa3GvFKxubVnu7CweMOrrITJpKmEzZymg9CTpITTi6OG1YWijNaCopTWg6Sd1IOipNGDnqbO&#10;hJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMv/sBQE/7EfFf+vLC7/&#10;qzlL+KlAZ+uvO3vetjOP0ro0oczCOaq7ulW1sLRqvaqwecOnrYTHn6qEy5iog82Qp4TQiaWG0oSk&#10;itOApJDTf6WX0n+moNB/pabOgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCo&#10;y4CgqMv/sRME/7IeFf+wKy7/rDdM+qw7Ze21NHjivymJ2MwgmL6/Pa6wuFm4qbNsvqWwesKiroTF&#10;m6yDyJSqhMqOqYTMiKiGzoOnic+Ap43PfqeTz3yoms58qaLNfKeoy3ynqMt8p6jLfKeoy3ynqMt8&#10;p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMv/shIE/7MdFf+xKS7/rTZM/LE1YvG9KnLmzR+AyMwhm7G8&#10;RbKot165o7NvvqCxe8Ger4TDl66ExpGshMeMq4XJh6qHyoOqicuAqozMfamQzHyqlct6qpzKeauk&#10;ynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmrpMr/sxEE/7QbFP+zJi7/rzNM&#10;/bkrXevKH2nS3xF/ucwnnKe9TLGgt2K5nbRxvZuyfL+asYTBlLCEw4+vhcWKrobGhq2Hx4OsiceA&#10;rIvIfqyOyHysksh7rJfIea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mt&#10;nsf/tRAD/7YZFP+1JC3/tCxJ8sUfVNbdEmLB3xOBrM0ump/AT6uauGW3l7Vyu5a0fL2VsoO/kbGF&#10;wY2xhsKJsIfDhq+Iw4OvicSBr4vEf66NxX2ukMV7rpTFeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nE&#10;eq+ZxHqvmcR6r5nEeq+ZxHqvmcT/tw4D/7gWE/+3IC35vx9B3NkRRMTrEmax3xiBoNAzlZfGUKOT&#10;wGOtkbtxs5G4e7iQtoK7jrSFvYuzhr+IsofAhrKJwISxisGCsYvBgLGNwX6xj8J8sZLCe7GVwXux&#10;lcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcH0ugsD/bsSEv67Gyzl0A8yyOkP&#10;SrTyFWei4iJ9ltY3jY/OT5iMyGGgisRuporBeKqHv32thL6AsIG8grF/u4SzfbuFtHu6h7V6uYm1&#10;ebmLtne5jbZ2uI+3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7fc&#10;vgYC+MAOEe7IDiLL2wsutvgRTKX1HWOX6Cx1jd89gYfYUIuD02CSgs9sl3/Nc5t8y3edecl6oHfI&#10;faF1x3+jc8aCpHLFhKVwxYalb8SIpm7Eiqdtw42na8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQ&#10;qGvDkKhrw5Coa8OQqGvDkKjXwAYB28YIDsvTChW46Awypv8VSpj6JlyN8DdphelGdH/kU3t832CB&#10;eNxohXTabYlw2HGLbtZ1jWzVeI9q1HuQadN+kWfTgJJm0oOTZdKFlGTRh5Rj0IqVYtCOlmLQjpZi&#10;0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpbRwgYBzcsJBbraBxmo/g4xmf8dQ47/&#10;L1GF+j9cfvRNZHnwWGpz7F9vbepjc2nnaXZn5W55ZeRye2Pjdn1i4nl+YOF8f1/gfoBe34GBXd+D&#10;glzehoNb3YmEWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYXLxAYA&#10;u9EGB6nnBhqa/xMrjv8kOYX/NkR+/0RNef9RVXH7V1tr911gZfRiZGLyaGdf8G1qXe9xbFvtdW1a&#10;7XhvWex7cFjrfnFX6oFyVuqEclXph3NU6Yp0U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPo&#10;jnVT6I51U+iOdVPojnW8yQUAq9sBCJr/CxaP/xkjhf8rLX7/OTd4/0ZAcP9OR2n/VE1i/1pSXv5h&#10;Vlr8ZllY+2tbVflwXVT4dF5S93hfUfd7YFD2fmFP9YFiT/WEY070h2RN9ItlTPOQZkzzkGZM85Bm&#10;TPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGb/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfs&#10;kGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5&#10;qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6Is&#10;EP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5&#10;wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyNqseK&#10;kbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0&#10;u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx5&#10;4o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzA&#10;eK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+g&#10;OyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+e&#10;usF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7&#10;vHi0u7x4tLv/oRgD/6MrEP+gOiX/nEg8/5dWU/iTY2jskml64ZFzitiPfJjQjoSkyo6MrcaNkLTE&#10;ipO3w4aVuMKEmLnBgZu6wX+du8B9oLzAe6S8wHqnvcB5rL3AeLC9vXizvLh4s7y4eLO8uHizvLh4&#10;s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7z/oRgD/6MqEP+hOSX/nUg9/5hVVPeUYWnrlGZ74JJv&#10;jNaReJrOkIKmyI+JsMSPj7bDi5G3woiUucGEl7rAgpq8wH+dvb99oL6/e6S+vnqov754rb+9eLG+&#10;uHiyvrR5s720ebO9tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvbR5s73/ohgD/6QpEP+hOCX/&#10;nUc9/5lVVPeWXmnrlWN74JRsjdWSdZzNkX+ox5GHssSRjrbDjZC4wYmTusCGlry/gpm9v3+cvr59&#10;oL+9e6XAvXmqwL14sMC4ebDAtHmxv696sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9r3qy&#10;va96sr3/oxgD/6QpEP+iOCX/nkY9/5lUVfeXXGnrl2B835ZpjdWTcp3MknyqxZKFtMSSjLbCj4+5&#10;wYuSu8CHlb2+g5i/vYCcwL19oMG8e6XCvHmrwrl5r8K0ea/BsHqwwKx7sr6se7K+rHuyvqx7sr6s&#10;e7K+rHuyvqx7sr6se7K+rHuyvqx7sr7/oxgC/6UoEP+iNyX/n0Y9/5pTVfeZWmnrmV5835dljtSV&#10;b53LlHmrxZOCtMSUirfCkY65wIyQvL+Ik769hJfAvICbwrt9oMO7e6bEunqtxbR6rsSveq/CrHuw&#10;wKh8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb//pBgC/6UoEP+jNiX/n0U9&#10;/5pTVfeaV2nrm1t835lijtSXa57LlXasxZSAtMOViLfBk426wI6Pvb6JksC8hZXCu4GaxLl9oMa5&#10;e6jHtHqrx697rcWre67Dp3yvwaR9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9&#10;sb//pBgC/6YnEP+jNiX/oEQ9/5tSVvecVWnrnFh835tejtSZZ57Kl3OsxZZ8tMOXhbfBlou7v5GN&#10;vr2LkMG7hpTEuYGZx7d+oMm2fKnKrnuqyKp8rMamfa3Eo36vwaB+sb+gfrG/oH6xv6B+sb+gfrG/&#10;oH6xv6B+sb+gfrG/oH6xv6B+sb//pRgC/6YmD/+kNSX/oEQ9/5xRVveeU2nrnlV7355ajdSbZJ7K&#10;mW+sxZh5tMOZgrjBmYq7vpSMv7yOjsO5iJLHt4KYy7V+oc2vfKfNqX2pyqV+q8eif63En3+vwp2A&#10;sb+dgLG/nYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv52Asb//phgC/6cmD/+kNSX/oEM+/51Q&#10;VfefUWjroFN74KBXjdSeX57Km2usxZt1tMObfrjAm4e8vZeKwLqRjMW3ipDKtISXz7KAo9Kof6XP&#10;o4Coy6CAq8edga3Fm4GvwpmCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb//&#10;phgC/6clD/+lNCX/oUM+/55OVfihTmjsolB64KNSjNWhW53Lnmasxp1xtMOeerjAnoS8vJuIwrmV&#10;ise1jY3OsIaW1KmCoNahgqTQnYKoy5qDqsiZg63Fl4SvwpaEsMCWhLDAloSwwJaEsMCWhLDAloSw&#10;wJaEsMCWhLDAloSwwJaEsMD/phgC/6clD/+lNCX/oUI+/59MVfiiTGfspU154aZOi9WkVpzMoWGq&#10;xqFss8OidrfAooC9vKCHw7eaiMqyk4rSrIuU26CHn9iahqTRl4anzJWGqsiUh6zFk4euw5KHsMCS&#10;h7DAkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwJKHsMD/pxgC/6gkD/+mMyX/okI+/6BKVPmk&#10;Smbtp0p44qlLitaoUZrNplupx6VlssSncLbAp3q8vKaDw7aih8uvnYjWpZeV5pePntqTjaPSkYun&#10;zZCLqsmQiqzGj4quw4+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMH/pxgC&#10;/6gkD/+mMyX/okE+/6JIVPmmR2buqkd3461HiNmtS5jPrFSmyKxer8avaLPCsXO5vrJ9wLKqh8ul&#10;oobVlJyL3o+andqNlaLTjJKmzouQqcqLjqvHi42txIyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyM&#10;r8GMjK/BjIyvwYyMr8H/qBgC/6kkD/+nMiX/o0E+/6RGU/qpRGTvrUN15LFChdu0RJTStUqhy7dT&#10;q8q+X629t264srB8wqmqhsucpYTSjaCH2Iagl9mHnqLTh5ilz4eVqMuHk6rIiJGtxYiQr8KIkK/C&#10;iJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8L/qBgC/6kjD/+nMiX/o0A+/6ZDUvurQWPw&#10;sT9z57c9gt6+O4/WxD+azMVKpry8XbKxtW+7qrB9w6OrhMmWp4POiqSG04GjkNWBpZ/SgqGlz4Kc&#10;qMyDmarJhJasxoWUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsP/qRgC/6oj&#10;D/+oMSX/pD8+/6hAUfyvPGHztjlw6r83fePKNYfU0TeVvsJLqbC5YLWotHC9o7B+wp2thMeSqoTL&#10;iKeGzoCmjdB9p5jQfaikzn6kqMt/n6rJgJurxoGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSB&#10;mK3EgZitxIGYrcT/qhcC/6oiD/+oMCX/pT4+/6s7T/+0N132vTNq68oxddzaKYLEzjiZssFPq6e4&#10;Y7ehtHO8nrF/wZivhMSPrITIh6qHyoCpjMx8qZPMeqqcy3mrpsp6p6rIfKKrx32ercR9nq3EfZ6t&#10;xH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercT/qhYC/6shDv+pLiX/pzw+/7A2TPy6MFnvyCxi&#10;3tknbcvcJoa2zDybqMFUq5+5ZrabtXS8mbJ/v5WwhMKNr4XEhq2HxoGsi8h9rJDIe6yYyHmtn8d3&#10;rafHd6qsxnmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcT/qxUC/6wgDv+r&#10;LST/qzY7/7YvSPPEKFHg1iZWzOQicbvaKIiqzEGbn8NXqZm8abKWt3a5lLSAvZGyhcCLsYbBhrCI&#10;w4Gvi8R+ro/Fe66UxXqvmsR4r6DEda+nxHStrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7D&#10;dK2uw3StrsP/rBQC/60fDv+sKyT/sC83+r8lQeTRIEXO5B1bvekidK3aLImfzkWZl8ZapJPAaq2R&#10;u3azkLh/t422hLuJtIa9hbKIv4Kxi8F/sY7BfLGSwnqxlsF5sZvBeLKhwHSxp8F0safBdLGnwXSx&#10;p8F0safBdLGnwXSxp8F0safBdLGnwXSxp8H/rhIB/68dDf+uKCT/uCQx6ssaNdDiF0O/8B1er+gl&#10;daDbMYeW0UiUkMpcno3FaqWLwXaqib59r4W8gLKCuoO0frmGtny4ibd5t4y4d7ePuXa2k7p1tpe6&#10;dLadunO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLn/sBAB/7EaDf+xJSPz&#10;xBcn1N8QK8HvF0iw9yBgoeorc5XfOYKN10yNiNFdlYbMapuEyXSggMZ5pH3EfaZ6woCpd8GDqnXA&#10;hqxzv4qtcb+Nrm++kK9uvpSvbL6Zr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76g&#10;r2u+oK//sw4B/7QWDPy8FxrW1gsWw+0QMLL8GUqi+SVelu0zbozlQXqF3k+Dgdlein/Vao960nCT&#10;ds91l3POeZlxzH2bb8uAnW3KhJ5ryYefacmKoGjIjqFnx5KiZceWomTHnKNkx5yjZMeco2THnKNk&#10;x5yjZMeco2THnKNkx5yjZMeco2THnKP0tgoB/7gSC9XMCgvE2woZsvwRM6P/HUiW/CxYjPM7ZYTs&#10;SW9+51V2euNgfHXfZ4Fx3W2Ebdtyh2rZdolo2HqLZtd9jWTWgY5j1YSPYdSIkGDTi5Ff04+SXtKU&#10;klzSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZPcuwQA2MMHBMTRCAez6Aoc&#10;o/8UMZb/JEOM/zRQhPtCWn32T2J48Vpoce5fbWvrZHFn6Wl0ZOdudmLmc3hg5Xd5X+R6e13jfnxc&#10;4oF9W+KFflrhiH9Z4IuAV+CQgFbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbf&#10;lYHUvQUAxMgHALTZBQqj/g0clv8aLIv/KzqD/zpEfP9ITXX/UlNu/VdYZ/pdXGP3Yl9g9mdiXfRr&#10;ZFvzb2VZ8nNnV/F3aFbxemlV8H1qVO+Aa1PvhGtS7odsUO6LbU/tkG5P7ZBuT+2Qbk/tkG5P7ZBu&#10;T+2Qbk/tkG5P7ZBuT+2Qbk/tkG7GwAUAtNAEAaPjAgqW/xAYi/8gJIL/MC96/z83cv9IPmr/TkNk&#10;/1RIXv9ZTFv/X09Y/2RSVf9pVFP/bVVS/nFXUP10WE/8eFlO+3taTft/W0z6g1xL+YZdSfmLXkj4&#10;kF9I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF+1xwIApNoAAZb/BgeK/xQRgf8k&#10;Gnn/MyJw/zsqaP9CMWH/SjZc/1E7V/9XP1P/XUJQ/2JETv9nRkz/bEhK/3BJSf90Skj/d0tG/3tM&#10;Rf9/TUT/g05D/4dOQv+LT0H/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVD/&#10;kRIB/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4&#10;nKLQd5+kznWips10pqjNcqmpzHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHA&#10;qsRxwKrEccCqxHHAqsRxwKr/kRIB/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj8opyceqIfH3jhoSH&#10;3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmpzHGtqsxwsqvLcLary2+8q8hwwKvE&#10;ccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/kRIB/5UnC/+VOxz/k0sv/49ZQ/+M&#10;ZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmpzHGt&#10;qsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/kRIB&#10;/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQ&#10;d5+kznWips10pqjNcqmpzHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHAqsRx&#10;wKrEccCqxHHAqsRxwKr/khIB/5YnCv+WOxz/lEsw/5BZQ/+PY1T6jmlk8Y1wcumLen7iiYKJ3IWJ&#10;ktiCjpnUf5Oe0X2Xos97m6bNeZ6ozHeiqst2pazKdKmtyXOtrslysq/JcbevyHG8r8Jzva6+dL2v&#10;vnS9r750va++dL2vvnS9r750va++dL2vvnS9r750va//kxIB/5cnCv+YOxz/lUsw/5FZRP+RYFX6&#10;kGZk8I9tc+iNd4DhjICL24iHlNWFjZzSgpGhz3+Wpsx9manLe52syXmhrsh3pbDHdqmxxnWtssZ0&#10;srPGc7mzwnW6s7x1urO4drqzuHa6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s7h2urP/lBEB/5gn&#10;Cv+ZOxz/lksw/5JZRP+SXlX6kmRl8JFqdOePc4Hgjn2M2YuFltSIi57QhZCkzYKUqcp/mK3IfZyw&#10;x3ugssZ5pLTFeKi1xHautsR1tLbBdre2vHe3trd3t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7az&#10;eLe2s3i3trN4t7b/lREB/5knCv+ZOxz/l0ow/5NYRP+UXFX6lGFl8JNndOeRcILfj3qO2I2DmNKL&#10;iqDOh4+ny4STrMiBl7DGf5uzxH2ftcN7pLfCeam5wnevucJ2tbm8eLa4uHi2uLN4trewebe3sHm3&#10;t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t7B5t7f/lhEB/5onCv+aOxz/l0ox/5RVRP+WWVX6ll5l&#10;8JVkdOeTbILekXaO2I9/mdGNiKLNio6pyYeSrsaElrPEgZq2wn6fucJ7pLrBeaq6wXexur14tbq3&#10;eLW5s3m1ua95trisera3rHq2t6x6tresera3rHq2t6x6tresera3rHq2t6x6trf/lxEB/5smCv+b&#10;Oxz/mEkx/5ZTRP+YV1X6mFtl8JdhdOeWaILek3KP1pF7mtCPhKPLjYyrx4qRscSGlbbDg5m4wX+e&#10;usF7pLvAeau8v3ezvLh4s7uyebS7rnm1uqt6tbmoe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4&#10;qHu2uKh7trj/lxEB/5smCv+cOhz/mEkx/5hRRP+aVFT6m1hk8JpddOeYY4Lelm2P1pN3mtCRgKTK&#10;j4msxo2Ps8OJlLfChJi6wH+evL97pb6/ea6+uXiyvrJ5sr2terO8qXu0uqZ7tbmkfLa4pHy2uKR8&#10;trikfLa4pHy2uKR8trikfLa4pHy2uKR8trj/mBEB/5wmCv+cORz/mUgx/5lPRP+cUlT7nVVj8Z1a&#10;c+ebX4HemWmP1pZyms+TfKXKkYWtxZCNtMOLkrjBhZa7v4Cdvr17pcG7ea/BsnqwwKx7sb6oe7O9&#10;pXy0u6J9tbmgfba4oH22uKB9trigfba4oH22uKB9trigfba4oH22uKB9trj/mREB/50mCv+dORz/&#10;mUcx/5tNQ/+eT1P7n1Jj8aBWcuifW4DfnWSO15ptmtCXd6TKlIGtxZKKtcKOkLm/h5W9vYCcwbt7&#10;p8Szeq3Eq3uvwqZ8sb+jfbK9oH60u55/tbmcf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2&#10;uJx/trj/mREB/54mCv+dOBz/mkcx/5xLQv+gTVL8olBi8qNTcemjV3/goV6M2J5nmNCbcaPKmHut&#10;xZWFtMKSjbq+ipK/uoGbxbd8qcmrfKvHpH2uw6B+sMCdf7K9m4Czu5mBtbqYgba4mIG2uJiBtriY&#10;gba4mIG2uJiBtriYgba4mIG2uJiBtrj/mhEB/54mCv+eOBz/mkYy/55JQv+iSlH9pE1g86ZQb+qn&#10;VH3hpliK2qRiltKha6HLnXWrxpqAs8KYirq8jo/CtoOZy6x9ps6if6rJnYCtxJqBsMCYgrK+l4Oz&#10;vJWDtbqUg7a4lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4lIO2uJSDtrj/mhEB/58mCv+eNxz/m0Yy&#10;/59HQf+kSFD+p0pf9KlMbeurUHvjrFSH3Ktck9SpZZ3Opm+nyKN6sMOfhLi7lovEsIyZzqCDpNGZ&#10;hKnKloWtxZSFr8GThbG+koWzvJGFtLqRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGF&#10;tbn/mxEB/58mCv+fNxz/m0Uy/6FFQP+mRk//qkdd9q1Ja+2wTHjms0+D37RVjtm1X5fTtWmgzrV2&#10;p8GrfLawn4XEoZWSzpSOo9KQi6jLj4qsxo6Kr8KOibG/jomyvY6ItLuOiLW5joi1uY6ItbmOiLW5&#10;joi1uY6ItbmOiLW5joi1uY6Itbn/mxEB/6AmCv+fNhz/nEQx/6NDP/+oQ07/rURb+LFFaPC2SHTp&#10;u0x+48BRh9/GW47WyGuUxr1xprWzeLWlqIHDlJ+NzYmcotKHlKfMiJGrx4mPrsOJjrDAiY2yvoqM&#10;s7yKi7S6iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6iou0uoqLtLr/nBAB/6EmCv+gNhz/nkIx/6VA&#10;Pv+rQEz/sUBZ+rdBZPO9RG/uxUl35c5SfN3WYn/MzmiSvMVupKu7drSasX/BiqqKy3+nnc+An6jM&#10;gpmrx4OVrcSEk6/BhZGxv4aPs72HjrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460u4eOtLv/&#10;nRAB/6ImCv+gNRz/oD8w/6c9Pf+uPEr/tTxV+r09YPDGQmfm0Ups3t5Ods3aV4e+0GKWrsVupaG8&#10;ebKVtIO9hq2IxnuqlMp4q6jJe6Krx36crcSAma/CgZawwIKUsr6DkrO8g5KzvIOSs7yDkrO8g5Kz&#10;vIOSs7yDkrO8g5KzvIOSs7z/nhAB/6ImCv+hNBz/ojwu/6o6O/+yOEf8uzdR8sU6WObRQVzb3kJp&#10;zeJGfL7XUYyuzF+bocNtqJi8ebKRtYS7hbGJwnyukcV4rp/Fda2sxXilrsR6oK/CfJywwH6Zsb5/&#10;lrK9f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvX+Wsr3/nhAB/6MlCf+iNBz/pTkt/641OP+4&#10;M0L0wzNK59A4TtneOVrL5j1uvuBCgK7UUJChy1+dmMNtqJG9ebGLuIO4g7SIvX2xkMF5sZrBdbGl&#10;wXKvr8J1qK/Bd6OwwHmfsb97nLK9e5yyvXucsr17nLK9e5yyvXucsr17nLK9e5yyvXucsr3/oBAB&#10;/6QkCf+jMhz/qDQr/7MvNPm/LTzpzS9A2d4vSsrnNF+96jpzr95Bg6HTUZGXy2CdkMRupoy/eq2G&#10;u4Gzf7iHuHq2jbt3tZW8dbWfvHK0qL1us7K+cayyvnSnsr52o7K9dqOyvXajsr12o7K9dqOyvXaj&#10;sr12o7K9dqOyvXajsr3/oRAB/6UjCf+kMRz/rS4n/7kpL+7IJjPa3CY3yucsT73yMmOv6Dl1od1C&#10;hJbUU5CPzWKaisdwoobDeqiAv4Cte72FsXa7i7RzuZK1cbmatnC5o7Vtuau2ari0uGuytrhurLa4&#10;bqy2uG6strhurLa4bqy2uG6strhurLa4bqy2uG6strj/oxAB/6ciCf+lLxv/syci9MIhJt3YHSTL&#10;5yM8vfIqU6/zMmah5zt2ld5Gg43WVo2H0GSWhMtxnH/IeKF6xX6ldsKDqXLBiatvv4+tbL+Wrmu+&#10;na5qv6auaL+urmW9uLBlubuwZbm7sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sGW5u7D/pRAB/6gg&#10;CP+sJhf8ux0a49ETGczlGSm98iJBr/0qVaHzNGaW6T90jOFLf4XbWYiA1WaPfNFvlHfOdplzy3yc&#10;cMmBn23Ih6Fqx4yjaMaSpGbFmaVkxaClZMWopWPGsqRgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6Zg&#10;xLumYMS7pmDEu6b/qBAA/6oeCP+zHRHsyQ4PzuMOFb7yGC2v/iJDof8tVZb0OWSM7EVvhOVReX7g&#10;XIB53GeGdNluinDWdI5s03mRadJ/k2fQhJVkz4qXYs6PmGDNlZlfzZyaXs2im13Nq5tczbSaXM20&#10;mlzNtJpczbSaXM20mlzNtJpczbSaXM20mlzNtJr/qw8A/60aB/LADQjO0woGvvAOGq/+GTCh/yRD&#10;lf8yUov4P16D8UtofexWcHfoX3Zx5GV6bOFsfmnfcoFm3XiEY9x9hmHbgohf2oeJXdmMi1vYkoxZ&#10;15iNWNaejVfWpY5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI7/rw0A/7cOA83J&#10;CAG+2AkJrv0QHKH/HC+V/yk/i/83TIL+RVZ8+VBedfRZZG7xX2lo7mRtZOtqcGHqcHNf6HV1Xed6&#10;d1vmf3hZ5YR5WOSJe1bjjnxV4pN9VOKYflLhnn5R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/&#10;UeGlf1HhpX/xtAgAzsAGAL3OBwGu4AcLoP8SHJT/ICuK/y84gf89Q3r/SUtz/1JRbP5XV2X7XVth&#10;+WNeXvdoYFv1bWJY9HJkVvN3ZlXye2dT8YBoUfCEaVDwiWpP745rTu6TbEzumW1L7Z9uS+2fbkvt&#10;n25L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn27RuQMAvMUFAK3WAwGf+AsLk/8WGIn/JCSA/zQvef9B&#10;N3D/SD5o/09DYv9VR13/WktZ/2BNVv9lUFP/alFR/25TT/9yVE7/dlVM/ntWS/1/V0n9hFhI/IhZ&#10;R/uNWkb7k1tF+phcRfqYXEX6mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6mFy9vQMArc0BAJ7fAAGS&#10;/w0Ih/8ZEn7/KRt1/zUjbP88KmT/Qy9e/0o0WP9QN1T/VjpR/1s8Tv9gPkv/ZEBK/2hBSP9sQkb/&#10;cENF/3RERP94RUL/fUZB/4FHQP+GSD//jEk9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+R&#10;Sj3/kUquxQAAntcAAI/1AAGG/w8EfP8bC3H/JBFn/ywXX/81HFn/PSFU/0UmT/9LKUz/UixI/1cv&#10;Rv9dMET/YTJC/2YzQP9qNT//bjY9/3M3PP93ODv/fDk6/4E6OP+GOjf/jDs2/5I8Nv+SPDb/kjw2&#10;/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjz/gxMB/4QiBv+FNRT/g0Yk/39VNP+BXkL/gWZQ/39uXPl8&#10;d2bzeoBv7neId+p1j33ncpWC5HCaheNunojhbKKL4Gunjd9pq47eaK+Q3We0kd1mupHcZcGS3GXJ&#10;kttl0JLSZ9KRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pH/gxMB/4QiBv+FNRT/g0Yk&#10;/39VNP+BXkL/gWZQ/39uXPl8d2bzeoBv7neId+p1j33ncpWC5HCaheNunojhbKKL4Gunjd9pq47e&#10;aK+Q3We0kd1mupHcZcGS3GXJkttl0JLSZ9KRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o&#10;0pH/gxMB/4QiBv+FNRT/g0Yk/39VNP+BXkL/gWZQ/39uXPl8d2bzeoBv7neId+p1j33ncpWC5HCa&#10;heNunojhbKKL4Gunjd9pq47eaK+Q3We0kd1mupHcZcGS3GXJkttl0JLSZ9KRzmjSkc5o0pHOaNKR&#10;zmjSkc5o0pHOaNKRzmjSkc5o0pH/hBMB/4UiBv+GNRT/hEYk/4BVNP+EXUP/hWVQ/4NtXfiAdWjy&#10;fX5x7HqGeeh3jX/ldZOF4nKYieBwnYzfbqKO3WymkNxrq5Lbaa+U2mi1ldpnu5XaZsOW2mbMltNo&#10;z5bMac+VyGrPlshqz5bIas+WyGrPlshqz5bIas+WyGrPlshqz5b/hRIB/4ciBv+HNRT/hUYk/4RU&#10;Nf+IXEP/iGRR/odrXveDcmnxgHxz632Fe+d6jILjd5KH4HSXjN5ynI/ccKGS226mlNlsqpbZarCY&#10;2Gm2mddovZnXaMaa02jMmsxqzJnGa8yawmzMmsJszJrCbMyawmzMmsJszJrCbMyawmzMmsJszJr/&#10;hhIB/4ghBv+INRT/hkYl/4dTNf+LW0P/jGJR/opqXvaHcWrwhHp06oCDfeV9ioTiepCK3naWj9x0&#10;m5LacaCV2G+lmNZtq5rVa7Cb1Wq3nNRpv53UacmdzGvKncZsyZ3AbcmdvW7Jnb1uyZ29bsmdvW7J&#10;nb1uyZ29bsmdvW7Jnb1uyZ3/hxIB/4khBv+KNRT/iEYl/4pSNf+OWkP/j2FR/o5oXvaLb2rvh3h1&#10;6YSBfuSAiIbgfI+M3XmUkdp2mpXYc5+Z1XClm9Ruqp7TbbGf0mu4oNJrwqHNbMehxm7HocBux6G7&#10;b8ehuHDHobhwx6G4cMehuHDHobhwx6G4cMehuHDHobhwx6H/iBEB/4ohBv+LNRT/iUYl/41RNf+S&#10;WEP/kl5R/pBlXvaObGvvi3V26Id+gOOEhojef42P23uTlNh4mZnVdZ6c03Kkn9FwqqLQbrKj0G26&#10;pM5sxKXGb8Skv3DEpbpxxKW1ccSlsnLEpLJyxKSycsSksnLEpLJyxKSycsSksnLEpLJyxKT/iREB&#10;/4shBv+MNBT/ikYl/5BPNP+UVkP/lFtR/pNhXvaRaGvujnB26It7gOKHg4ndg4qR2X6Rl9V6l5zT&#10;d52g0HSko89xqqbOb7OnzW69qMdwwqi+ccGpuHLBqbRzwamvdMKorXTCp610wqetdMKnrXTCp610&#10;wqetdMKnrXTCp610wqf/ihEB/4whBv+NNBT/i0Ym/5NONP+WU0L/l1hQ/pZeXvaUZGrukmx25492&#10;geGMgIrch4iS2IKPmdN9lZ/QeZyjznWjp8xyq6rLcLSryHC/rL9zvqy3dL6tsnW+rK52v6yqdr+r&#10;qHfAqqh3wKqod8CqqHfAqqh3wKqod8CqqHfAqqh3wKr/ixEB/40gBv+ONBT/jUUm/5ZNM/+ZUEH/&#10;mlVP/5paXfeYYGnvlWh16JJwgOGPe4rci4ST1oaMmtKAk6HOe5qmzHeiqsp0q67IcrivwHS8r7d1&#10;vLCwdrywq3e8r6h4va+leb6to3m+raN5vq2jeb6to3m+raN5vq2jeb6to3m+raN5vq3/ixAB/44g&#10;Bv+PNBT/j0Ql/5hKM/+bTUD/nVFO/51XW/icXGjwmmN06Jdqf+KTdYrcj4CT1oqJm9GEkKPNfpip&#10;yXmirsd1rbHEdLqzt3a5s694ubOqebqzpnq6sqN7u7Gge7ywn3y9rp98va6ffL2un3y9rp98va6f&#10;fL2un3y9rp98va7/jBAB/48gBv+QNBT/kkMl/5pIMv+dSj//n05N/6BTWvmgWGbxn19y6pxlfeOY&#10;b4jck3qS1o+Em9CIjaPLgZarx3uhscV2sLW6d7e2r3m3tqh6uLajfLi0/+L/4klDQ19QUk9GSUxF&#10;AAUJoHy5s559urKcfruxm368sJt+vLCbfrywm368sJt+vLCbfrywm368sJt+vLD/jRAB/48gBv+R&#10;NBT/lEMk/5tGMf+gSD7/oktL/6RQWPqkVWTzpFpw66Jhe+SfaYXemnOQ15V+mdCOiKPKhZOsxH2g&#10;tL14sLmvebW5pnu2uKF9t7adfri1m3+5tJl/urOYgLqyl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLux&#10;l4C7sZeAu7H/jRAB/5AgBv+RNBT/l0Ik/51DMP+iRT3/pUhJ/6hMVfypUWH1qlds7qldd+eoY4Hh&#10;pG2L1p55lsuVg6LAi46ttoOatq5+qrukfLO8nn61upqAt7eYgbi1loG5tJWCurOUgrqyk4K7sZOC&#10;u7GTgruxk4K7sZOCu7GTgruxk4K7sZOCu7H/jhAB/5EgBv+SNBT/mUEj/59BL/+kQjv/qEVH/6xJ&#10;U/6uTl71sFNo7LJacuSzYXvbr26EzKZ2lMCcfqK0koiuqYqUt6CFpL2ZgrG+lYO0u5OEtriShLi2&#10;kYS5tJCEubOQhLqykIS6spCEurKQhLqykIS6spCEurKQhLqykIS6spCEurL/jw8B/5IgBv+TNBT/&#10;mj8i/6E/Lv+nQDr/rEJF/7BGUPmzS1rwt1Jj6LtZa9+9ZHLRtmyCxKxzk7ajeqGqmYOunpKQt5SN&#10;n76Oi7G/jImzvIyJtbmMiLe2jIi4tYyHubSMh7qzjIe6soyHurKMh7qyjIe6soyHurKMh7qyjIe6&#10;soyHurL/jw8B/5IfBv+UNBT/nD0h/6M8Lf+qPTj/r0BC/7RETPW6SVXsv1Fc5MZaYdjFYm/JvGmB&#10;u7Jwkq2qd6CgoYCtk5uLt4mWm72Dla+/hJGzvIaOtbmHjba3h4y3toiLuLWJirm0iYq6somKurKJ&#10;irqyiYq6somKurKJirqyiYq6somKurL/kA8B/5MfBv+VNBX/njsg/6U5K/+sOjX/sz0/+7pCR/HB&#10;SE7oyVFS39FbWc/KYG3BwmeAsrltkKSxdJ+Xqn2riqSItX+gl7t4n6y+fJqzvH+VtLqBkra4g5C3&#10;t4SPuLWEjbmzhY26soWNurKFjbqyhY26soWNurKFjbqyhY26soWNurL/kQ4B/5QfBv+WMxX/oDgf&#10;/6g2Kf+wODL/uDo79sA/QezKR0Xj1lRF1tlXWMfQXmu4yGR+qsFrjpy6cpyOtHqogK6FsnarlLhv&#10;q6m6cqW1unedtbl6mba3fZa3tn6TubR/kbqygJC7sYCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sYCQ&#10;u7H/kg4B/5UfBv+XMxX/ojUe/6szJ/+0NC/5vjY17ck9OOLWSDjZ4E1Fzd9WVr/YXGmw0GJ7oclo&#10;i5PDb5mFvnekeLqDrW64k7NouKi2abK4tm+nt7Zzobi1dpy5tHiZurN6lruxe5W8sHuVvLB7lbyw&#10;e5W8sHuVvLB7lbywe5W8sHuVvLD/kw4B/5YfBf+ZMxT/pTAc/68wI/26LynwxjIt49Q7LNbgQDrL&#10;5UhMwOFOXLPdVmyl2F16mNJliIrObZR9yXafc8SDp2zAkaxnvqGvZb62r2a0u7Frq7uxbqW7sXGg&#10;vLBznb2vdJq9rnSava50mr2udJq9rnSava50mr2udJq9rnSava7/lA4B/5geBf+dMRL/qS0Z/7Qq&#10;HvXCKSLk0S0h1eAzLMnoPD++6ENRseVJYaTiT3CX31Z9itpgiIDTa5J4zXeacMiCoWrFjqVmw5uo&#10;ZcOsp2HCvapjuL+rZrC/rGmqv6xspb+rbaLAqm2iwKptosCqbaLAqm2iwKptosCqbaLAqm2iwKr/&#10;lQ0A/5oeBf+iLBD/rSgV+7sjGOjNIBfV3yUdyOgwMbzvOUSw7EBVo+pGZJfoTXGL41V9gdxhhnnV&#10;bI5y0XeVbM2BmmfKi55kyJagYcijoWDIs6Fdx8OjX77EpWG2w6VksMOlZazDpWWsw6VlrMOlZazD&#10;pWWsw6VlrMOlZazDpWWsw6X/lw0A/5weBf+mJg3/tCAP78YXD9bdFg7I6SMiu/MuNq/0Nkii8j5Y&#10;l/FGZYvrT3CB5Vh6et9kgnPabYht1naNaNN/kmTQiJVgz5KYXs6dmVzNqZpbzrmZWc3ImlrFypxc&#10;vcmdXrjJnl64yZ5euMmeXrjJnl64yZ5euMmeXrjJnl64yZ7/mgwA/58dBf+sHwj4vhMI2NYLBMjo&#10;FRO69CInrvotOaL6NkqW+j9Yi/VIY4LuUm166Fx1cuRke23gbYBo3XWFZNp+iGDYhotd1o+NWtWY&#10;j1jUopBX1K6RVtS8kFbUzZBWzdGSV8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZP/nAsA&#10;/6MdBP+1EgPUyQoCyNoLBrn0Fhes/yMqof8uO5X/OEmL/0JVgvhMX3ryVmdz7l5ta+pkcmbnbHdi&#10;5HR6X+J8fVzhg39a34uCV96Tg1XdnIVU3KWGUtyvhlLcu4ZR3MyFUtrahVLa2oVS2tqFUtrahVLa&#10;2oVS2tqFUtrahVLa2oX/oAoA/60TAdTACADGzggAueMLCKv/Fxmf/yQqlP8wOYr/OkWB/0ZPev1R&#10;WHL4WF5r9V5jZfJlaGDvbGtd7XJuWut5cFfqgHJV6Yd0U+ePdlHmlndQ5p54TuWneU3lr3pN5Lt6&#10;TOTFekzkxXpM5MV6TOTFekzkxXpM5MV6TOTFekzkxXr/pAcA2LgEAMTEBgC30wcBqvMNC57/GhqT&#10;/ycoif8zNYD/Pz95/0pHcP9RTmn/V1Ni/V1XXvtkW1r5al5X93BgVPZ2YlL0fGRQ84NlTvKKZ0zx&#10;kWhL8JhpSvCfaknvp2tI77BsR+63bEfut2xH7rdsR+63bEfut2xH7rdsR+63bEfut2zdrwAAxbwE&#10;ALXKBACo2wUCnP8QC5H/HReH/yojfv82LXb/QTZt/0g8Zv9PQmD/VUZb/1tKV/9hTFP/Z09R/21R&#10;Tv9yUkz/eFRK/35VSP6EVkf9i1hF/JJZRPuYWkP7n1tC+qdcQfqsXEH6rFxB+qxcQfqsXEH6rFxB&#10;+qxcQfqsXEH6rFzItgEAtcEDAKfRAQCZ6wUCj/8SCYX/IBJ8/ywbc/81I2r/PSpi/0QwXP9LNFf/&#10;UjhT/1g7T/9ePUz/Yz9K/2hAR/9tQkX/ckNE/3dEQv99RUD/g0Y//4pIPf+QSTz/l0k7/55KO/+j&#10;Szv/o0s7/6NLO/+jSzv/o0s7/6NLO/+jSzv/o0u2ugIApsoAAJjcAACM/wgBg/8UBXj/Hgxu/yYS&#10;Zf8vGV3/Nx5X/z8iUv9GJk3/TChK/1IrRv9YLUT/XS5C/2EvQP9mMT7/azI8/3AzOv91NDn/ejU3&#10;/4A2Nv+GNzX/jDgz/5Q4M/+YOTP/mDkz/5g5M/+YOTP/mDkz/5g5M/+YOTP/mDmnwwAAl9QAAIjk&#10;AACA/woBcv8OAmf/EwVf/x0JV/8mDVH/LxFM/zcVR/8+F0P/RRlA/0sbPf9QHTv/VR45/1kfN/9e&#10;ITX/YiI0/2cjMv9sJDH/ciUv/3cmLv99Jy3/hCgr/4spK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5Ep&#10;K/+RKSv/kSn/dhUC/3MgBP9yMQz/cUMZ/3FQJv91WTP/dWI//3NqSf9wdFP/bn5b/GuHYflpj2f2&#10;Z5Zr9GWcbvJjoXHxYqZz72Grde5gsHbuXrV37V67eOxdw3nsXMt661vYeuZd3nrfXuF52GDjedVg&#10;43nVYON51WDjedVg43nVYON51WDjedVg43n/dhUC/3MgBP9yMQz/cUMZ/3FQJv91WTP/dWI//3Nq&#10;Sf9wdFP/bn5b/GuHYflpj2f2Z5Zr9GWcbvJjoXHxYqZz72Grde5gsHbuXrV37V67eOxdw3nsXMt6&#10;61vYeuZd3nrfXuF52GDjedVg43nVYON51WDjedVg43nVYON51WDjedVg43n/dhUC/3MfBP90MQ3/&#10;ckIZ/3RPJ/94WDP/eWA//3dpSv9zcVT/cXxc+26GY/drjmn0aZRt8mebcfBloHTvZKV27WKqeOxh&#10;sHnrYLV761+8fOpexH3qXc19513ZfeFf3n3aYOB80WLhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9z2Lh&#10;fc9i4X3/dxUC/3QfBP91MQ3/c0Ia/3dNJ/97VjT/fF9A/3pnS/93b1X+c3pe+nGDZfZujGvza5Nw&#10;8GmZc+5nn3fsZaV562Sqe+pir33pYbV+6GC9f+hfxYDoXtCB4l/agNth3oDSYt+Ay2Pfgcpk34HK&#10;ZN+BymTfgcpk34HKZN+BymTfgcpk34H/eBQC/3UfBP92MQ3/dEIa/3pMJ/9/VTT/gF1A/35lTP96&#10;blb+dndf+XSBZvVwim3xbZFy7muYduxpnnnrZ6R86WWpfuhjr4DnYraC5mG9g+Zgx4TlX9OE3WHa&#10;hNNj3YPMZNyExmXchMVl3ITFZdyExWXchMVl3ITFZdyExWXchMVl3IT/eRQB/3YeA/93MA3/dkIa&#10;/35LJ/+CUzT/g1xA/4JkTP9/bFb9enRg+Hd/aPNziG/wcI907W2WeeprnXzoaKN/52apguVlr4Tk&#10;Y7aF5GK/h+NhyYfgYdWH1WTah81l2ojHZtmIwWfZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiL9n&#10;2Yj/ehQB/3geA/95MA3/eEEa/4FJJ/+GUjP/iFpA/4diTP+DaVf8fnFh93t7afJ3hXHuc41363CU&#10;fOhtm4DmaqKD5GiohuNmr4jiZLeK4WPBi+FizovYZNaLzWbWi8Zn1ozAaNaMu2nWjLpp1oy6adaM&#10;umnWjLpp1oy6adaMumnWjLpp1oz/exMB/3kdA/96MA3/fD8a/4VIJv+KUDP/jFhA/4tfTP+IZ1f8&#10;hG5h9n94avF7gnLtd4p56XOSfuZvmYPkbKGH4mqoiuBnr4zfZbiO3mTEj9tk0o/OZ9OPxmjTkL9q&#10;05C6a9OQtWzTkLRs04+0bNOPtGzTj7Rs04+0bNOPtGzTj7Rs04//fBMB/3odA/97MA3/fz4a/4lG&#10;Jv+PTjL/kVY//5BdS/+OZFb8iWth9oRza/B/fnPse4d66HaQgeRyl4bhbp+K32unjt1osJDcZruS&#10;22XKk9Bo0ZPGatCUvmvQlLhs0JSzbdCUr27Rk65u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZP/&#10;fRIB/3scA/98Lw3/gzwZ/41FJf+TTTH/lVM+/5RZSv+SYFX9j2hg9opwavCEeXTrf4N85nqMg+J1&#10;lYjfcZ6N3W2nkdtpsZTZZ7+W1GfOl8drzZi9bM2Ytm7NmLBvzZiscM6XqXHOlqhxz5aocc+WqHHP&#10;lqhxz5aocc+WqHHPlqhxz5b/fhIB/3wcA/9+Lw3/hjsZ/5FDJP+WSzD/mFA8/5hVSP+WXFT9k2Nf&#10;949rafCKdHPrhH985n6JhOF4kovdc5yQ2m6mldhqs5nWaMWbyWvLm71uypy0b8qcrnHKnKpyy5um&#10;c8uao3PMmaJ0zZiidM2YonTNmKJ0zZiidM2YonTNmKJ0zZj/fxIB/30bA/9/Lw3/iToY/5RCI/+Z&#10;Ry//m0w7/5xSRv+bWFL/mV9d+JVmaPGQbnLrinl75YOEhOB8j4zcdpqT2G+mmdJrtZ3Oasifvm7I&#10;n7Nxx6Cscsegp3TIn6N1yZ6gdsqdnnbLm512y5qddsuanXbLmp12y5qddsuanXbLmp12y5r/gBEB&#10;/34bA/+ALw3/jDgY/5dAIv+cRC3/n0k5/6BORP+gVU/8nlta9ZxiZe6Xam/okXR54Yp/g9mDiozP&#10;e5WVyHWgnMNwrqG+b7+js3LFo6p0xaOkdsWjoHfGoZ14x6CbeMiemXnKnZh5ypyYecqcmHnKnJh5&#10;ypyYecqcmHnKnJh5ypz/gBEB/38bA/+BLw3/jzcX/5o/If+fQiz/okY3/6RMQv+kUkz3pFhX76Nf&#10;YeegZmvgmnF11ZN8gcuKhY3Dgo+Wu3uanrV2p6SwdLinqHbCp6F4w6adecSlmnrFo5h7xqKWe8eg&#10;lHvJnpR8yZ2UfMmdlHzJnZR8yZ2UfMmdlHzJnZR8yZ3/gREB/4AbA/+CLg7/kTYW/5w8IP+hQCr/&#10;pUQ0/6hKP/qpUEnyqlZS6qpdXOKpZmbXom9yy5l4gcGQgY24iIqXr4GVoKh8oqajerKpnnrBqZl8&#10;waiWfcOmlH7EpJJ+xaORfsehkH7In5B+yZ6QfsmekH7JnpB+yZ6QfsmekH7JnpB+yZ7/ghEB/4Eb&#10;A/+ELg3/lDUW/546Hv+kPij/qEIy/6xHO/avTUTtsVRN5bNbVdywZWHOqGxxw590gLiWfI2uj4aY&#10;pYiRoZ2DnaeXgK2rk4C/q5GBwamPgcKnjoHDpY2BxaONgcaijIHIn4yByJ+MgcifjIHIn4yByJ+M&#10;gcifjIHIn4yByJ//ghEB/4EaA/+GLQ3/ljQV/6A5Hf+mPCb/q0Av+7BFOPK0Sz/puVNG4b1cTdO2&#10;YmDGrWlwu6Vxf7CdeYyllYKXm4+NoZOKmaeMh6mriIe/rIiHwKqIhsKoiIXDpoiFxaSIhMaiiITI&#10;oIiEyJ+IhMifiITIn4iEyJ+IhMifiITIn4iEyJ//gxAB/4IaA/+IKwz/mTIU/6I3G/+pOST/rz0s&#10;97VCM+27STnlwlI+2sJYTMy6YF+/smdvs6tufqijdoudnH6XkpeJoImSlqeCj6Wrfo+6rICNwKqB&#10;i8KogorDpoOJxaSDiMaihIfIoISHyJ+Eh8ifhIfIn4SHyJ+Eh8ifhIfIn4SHyJ//hBAB/4MaA/+L&#10;Kgz/nDES/6U0Gv+sNiH+szoo87tALenDSDHhy1E30sdWS8XAXl24uGVurLFsfaCqc4qUpHuVip+G&#10;noCbkqV5mKKqdJi3q3eVwal6kcKnfI/DpX2NxaN+jMahf4rIn3+KyJ9/isiff4rIn3+KyJ9/isif&#10;f4rIn3+KyJ//hRAB/4QaA/+OKAv/nzER/6cyF/+wMx35uTYi7sI9JubNRybb00w1y8xUSb7FXFux&#10;vmNspLhqepiycYeMrHmTgaiCnHekj6Nwop+nbKK0qG6fwqdymcOmdZXEpHeSxqJ4kMeheo7In3qO&#10;yZ56jsmeeo7JnnqOyZ56jsmeeo7JnnqOyZ7/hhAB/4UZA/+RJgr/oS8P/6suFf+1Lxn0vzIc6cs6&#10;HN/ZRB3R2kozxNJSR7fLWlmpxmFpnMBneJC6boSEtnaPebKAmG+vjZ9orZ2jZK2ypGWqxaRqosWj&#10;bZ3GonCZx6FylsifdJPJnXWTyp11k8qddZPKnXWTyp11k8qddZPKnXWTyp3/hw8B/4cZA/+VJAn/&#10;pCsN/68pEfq7KRPsyCwT3tg3ENPhQR7J30kwvNpRRK/TWFahzV9mlMhldIjEbIB8wHSKcb1/k2m7&#10;jJliuZydXrqxnl24yZ5irsifZqbIn2mhyZ5rncqdbprLm26Zy5tumcubbpnLm26Zy5tumcubbpnL&#10;m26Zy5v/iA8B/4kZA/+aIwf/qCcK/7UiDPHEIAzg1SQJ0eEwFMfmPSS940Y0suBORKbcVlKZ111h&#10;jNJjb4DPa3p0zHOEa8p+i2LIjJFcyJyVWcixllfIzpZbu82YXrLMmWGrzJlkps2ZZ6LNmGegzZdn&#10;oM2XZ6DNl2egzZdnoM2XZ6DNl2egzZf/ig4B/4sYA/+fIQX/riAG+L0YBuPREwTQ4R4JxeouGbrp&#10;Oimw50M5pORKSJjiUFaM4FdigN1fbHbbaHVs2nJ9Y9h+g1zYjIhX2J2LVNewjVTYzYxVy9OPV8DS&#10;kVq40ZNcstGTX6zRk2Cq0ZNgqtGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZP/jA4B/48WAv+lHgP/tRUD&#10;2soLAtDhDgLE6x4NuO8sHa3uNy6i7EA9l+tISozpT1aB6FZgdudeaWznZXBk5nB3XuN8fFngiYBW&#10;3peDU92mhFHcuIVR3dSEU9Dah1TG2IlWv9eKWLjWi1m21otZttaLWbbWi1m21otZttaLWbbWi1m2&#10;1ov/jg0A/5cSAf+tFQHZvwkAzM4JAMPrDgS29R4Rq/UsIaH0NzCW80A+i/NISoHzUFR381ddbfNd&#10;ZGXwZmpf7XBuWup6clbnhXZT5ZF5UeSee0/jrHxN4718TePZfFDY4HxRzuB/UsbegVPE3oFTxN6B&#10;U8TegVPE3oFTxN6BU8TegVPE3oH/kgwA/6ANANu3BgDKwwcAwNIJALX0EAap+x8Un/wsI5T8NzGK&#10;/EE9gf1JR3j9UVBu/VdXZfpeXGD2ZmFb9G9lVvF4aFPvgmtQ7oxtTuyXb0zro3FK6rBySerBckjq&#10;2HJL4+RyTtjmc07V53RO1ed0TtXndE7V53RO1ed0TtXndE7V53T/lgoA3qwCAMu6BQC9xwYAstgI&#10;Aaf/Egic/yEWkv8uI4n/OS+A/0I5d/9KQm3/UEll/1ZOX/9eU1r+ZVZV/G1aUvp1XE/4fl9M94dh&#10;SvWRYkj0nGRG86ZlRfKzZkTywWdD8tRnRe7nZ0br6GdG6+hnRuvoZ0br6GdG6+hnRuvoZ0br6Gfu&#10;ogAAzbQCALy+BACvzQQApN4HAZr/FQmQ/yQVh/8wIH7/Oyp0/0Iya/9IOWP/Tj9d/1VDWP9dR1P/&#10;ZEpQ/2tNTf9yT0r/eVFH/4JTRf+LVEP+lFZB/Z5XQP2oWD/8s1k+/L9aPvvRWj3721o9+9taPfvb&#10;Wj3721o9+9taPfvbWj3721rSrQAAvbgCAK7FAgCh1QIAlvcLAo3/GAiE/yYRfP8xGnH/OCJo/z4p&#10;YP9FL1r/TDNU/1M3UP9aOkz/YDxJ/2Y+Rv9tQET/dEJB/3tDP/+DRT3/jEY7/5VHOv+eSTn/p0o4&#10;/7FKN/++Szf/wks3/8JLN//CSzf/wks3/8JLN//CSzf/wku/swAArr4AAKDNAACS3gAAif8NAYH/&#10;GgV3/yMMbf8qE2T/MRlc/zgeVf9AIlD/SCZM/08pSP9VK0T/Wy1C/2EvP/9nMT3/bTI7/3MzOf96&#10;NTf/gjY1/4s3M/+UODL/nDkx/6Q6MP+vOzD/sjsw/7I7MP+yOzD/sjsw/7I7MP+yOzD/sjuwuAAA&#10;oMcAAJHYAACE7wAAfP8NAW//EQNm/xkGXv8hClb/KQ9Q/zITS/86Fkb/QRlC/0gbP/9OHTz/Ux45&#10;/1kgN/9eITX/ZCIz/2kjMf9wJC//dyUt/34mLP+HJyr/jygp/5cpKP+gKij/oyoo/6MqKP+jKij/&#10;oyoo/6MqKP+jKij/oyqhwgAAkdEAAILhAAB4/wAAbP8IAWD/DQJX/xEDT/8YBUj/IAZD/ykIP/8x&#10;Cjv/OAw4/z4ONf9EDzL/SRAw/04RLv9TEiz/WBMq/10UKf9jFSf/aRYl/28XJP93FyL/fhgh/4UZ&#10;H/+PGh//kRof/5EaH/+RGh//kRof/5EaH/+RGh//kRr/aBkC/2QjBP9fLwb/XkAQ/2NLGv9nVCX/&#10;aF0v/2ZnOf9kckH/Yn1I/2CHTv9dkFL/W5hW/1qeWf9YpFv/V6pd/lawX/1VtWD8VLxh/FTEYvtT&#10;zWP5Utxj9lLmY/FT6mPsVO1j5lbvYuBX8GPgV/Bj4FfwY+BX8GPgV/Bj4FfwY+BX8GP/aRgC/2Uj&#10;BP9gLgb/X0AQ/2ZJGv9qUyX/a1ww/2llOv9ncEL/ZHtJ/2KFT/9fjlT/XZZY/1udW/9ao139WKlf&#10;/FevYftWtWL6Vbxk+lXEZflUzmX3U91m81PmZu5V6mbnVu1l4VjuZdtZ72bbWe9m21nvZttZ72bb&#10;We9m21nvZttZ72b/ahgC/2YiBP9hLgf/YD8Q/2lIG/9tUSb/blsw/2xkOv9pbkP/Z3lL/2SDUf9h&#10;jFb/X5Va/12cXf1bomD7Wqli+lmvZPlYtWX5V7xn+FbFaPdVz2j1VOBp8FXmaelX6mjiWexo21rt&#10;adNb7mnTW+5p01vuadNb7mnTW+5p01vuadNb7mn/ahgC/2ciBP9iLgf/Yz4Q/2xGG/9xUCb/clkx&#10;/3BiO/9sa0T/aXZM/2eBUv9ki1j/YZNc/V+bYPtdoWL6W6hl+VquZ/hZtWj3WLxp9lfGavVW0Wvy&#10;VeFs7FfnbORZ6WvcW+tr1FzsbM1d7WzNXe1szV3tbM1d7WzNXe1szV3tbM1d7Wz/axcC/2ghA/9j&#10;LQf/ZzwQ/3BFG/90Tib/dlcx/3RgO/9waUX/bXNN/2p+VP9miFr+Y5Fe+2GZYvlfoGX4Xado9lyt&#10;avVatGz0Wb1t9FjHbvJX1G/uV+Jv5lnmb91c6W7TXepvzV7rcMdf63DHX+twx1/rcMdf63DHX+tw&#10;x1/rcMdf63D/bBcC/2khA/9lLQf/azoQ/3RDG/95TCb/elUx/3ldPP91ZkX/cHBO/217Vv9qhVz8&#10;Zo9h+mSXZfdhn2j2X6Zr9F2tbfNctG/yWr1x8VnJcu9Y2nPoWuNz3l3mctNe6HPLX+h0xmDodMFh&#10;6HTBYeh0wWHodMFh6HTBYeh0wWHodMFh6HT/bRYC/2ogA/9mLQf/bzgQ/3hBGv99SiX/f1Ix/35b&#10;PP97Y0b/dmxP/3F3V/5tgl77aoxj+GaVaPVknWzzYaRv8l+scfBdtHPvXL917lvLdupb3XfgXeN2&#10;02Dld8ph5XjEYuV4vmPleLpk5Xi6ZOV4umTleLpk5Xi6ZOV4umTleLpk5Xj/bhYC/2sgA/9oLAf/&#10;czYQ/30/Gv+CRyX/hFAw/4RYO/+BYEX/fGlP/3ZyV/5xfV/5bYhl9mqSavNmm2/xY6Ny72Grde1f&#10;tXjsXcF57FzQeuNd33vUYeJ7ymLifMJk4X28ZeF9t2bifLNn4nyzZ+J8s2fifLNn4nyzZ+J8s2fi&#10;fLNn4nz/cBUB/2wfA/9pLAf/dzQP/4E8Gf+HRST/ik0v/4lVOv+HXUX/gmVP/3xuWP12eGD4coRn&#10;9W2ObfFpmHLvZqF27GOreetgtnzpXsR+517Yf9hh337KY9+AwWXegbln3oG0aN6BsGnfgKxp33+s&#10;ad9/rGnff6xp33+sad9/rGnff6xp33//cRUB/20fA/9rKwf/ezIP/4Y6GP+MQyL/j0st/49TOP+N&#10;WkP/iWJN/4NpV/18cmD4dn9n9HGKbvBslXTtaJ956mSqfehht4DmX8iC3WHbg8xk3ITAZtyFuGjb&#10;hbFq24Wta9yEqWzdg6Zs3YKmbN2CpmzdgqZs3YKmbN2CpmzdgqZs3YL/chQB/28eA/9vKQf/fzAO&#10;/4o4F/+RQSH/lEos/5VRNv+TWEH/kGBL+4tnVfWEb1/wfXpn63eFb+dykHbjbZt83mimgdpls4TV&#10;Y8SGz2Tah8Fn2Yi3adiJr2vYiapt2YimbtqHo27ahqBv24Wgb9uFoG/bhaBv24Wgb9uFoG/bhaBv&#10;24X/chQB/3AeA/9yKAf/gi4N/442Fv+VQB//mUgp/5lPNP+YVT76llxJ9JJkU+2Ma13nhXZm4X+B&#10;b9t4jHfTcpZ+zW2hhMlqrYnFaLuLwWjQjLZr1Y2ubdWNp2/WjKNw1oufcdiKnXHZiZty2oebctqH&#10;m3Lah5ty2oebctqHm3Lah5ty2of/cxQB/3AdA/91Jgb/hiwN/5E2Ff+ZQB3/nEYn/51MMfydUjv0&#10;nFlF7ZlgT+aUaFnfjnNj1YZ9bs1/h3jGeJGAwHObh7tvp4y2bbSPs2zIkaxu0pGlcNOQoHLUj5xz&#10;1Y2ZdNaMl3TYipZ12YmWddmJlnXZiZZ12YmWddmJlnXZiZZ12Yn/dBMB/3EdA/94JAb/iSsM/5U1&#10;E/+cPhv/oEMk/6JJLvejUDfvolZB56FdSt+dZ1TUlW9iy414bsOFgnm7f4yCtXmWia91oY6qcq+S&#10;pnHBlKFz0JScdNGSmHbSkZZ304+Ud9WNknfWjJF42IqReNiKkXjYipF42IqReNiKkXjYipF42Ir/&#10;dRMB/3IcA/97Iwb/jCkL/5g0Ev+fPBn/o0Ei+6ZGKvKoTTPqqVQ84qlbRNejY1PMmmxiwpN1brqL&#10;fnmyhYeDqn+RiqR7nJCeeKqUmna7lpd3z5aUedCUkXrRko9605COetSPjXrVjYx614uMeteLjHrX&#10;i4x614uMeteLjHrXi4x614v/dRMB/3McA/99IQX/jikK/5s0EP+iORf/pj4f96pEJu6uSi7lsVI1&#10;3K9ZQc+oYVLFoGlhu5hybrGRenmpi4ODoYWNi5qBmJGUfqWWkHy2mI19zZeMfs+Vin7Qk4p+0pGJ&#10;ftOPiX3VjYh91ouIfdaLiH3Wi4h91ouIfdaLiH3Wi4h91ov/dhIB/3QcA/+AIAX/kSgJ/54zD/+k&#10;NxX+qjsb869BIuq0SCjiuVAu1LRWQMmtX1G+pWdgtJ5vbaqXd3ihkYCCmYyKi5GHlZGLhKKWhoOy&#10;mYOEy5iEg86WhIPQlISC0pKEgdOQhIHUjoSA1oyEgNaMhIDWjISA1oyEgNaMhIDWjISA1oz/dxIB&#10;/3QbA/+CHgT/lCcI/6AyDf+nNBP6rjgY77U9HOa8RiHcv0wszrlUP8OxXVC3qmVfraRsbKOddHeZ&#10;mHyBkZOGiomPkpGCjJ+WfYqvmHqLx5h8ic6WfYjQlH6G0pJ/hdOQf4TUjoCD1oyAg9aMgIPWjICD&#10;1oyAg9aMgIPWjICD1oz/eBIB/3UbA/+FHAT/lyYH/6MvC/+rMBD1szQU67s6F+LERBjVxEgryL1T&#10;Pby2W06xsGNdpqpqapykcXaSn3qAiZqDiYGWjpB5k5yVdJKsl3GSw5hzkc+Wdo7QlHiL0pF5itOQ&#10;eojVjnuH1ox7h9aMe4fWjHuH1ox7h9aMe4fWjHuH1oz/eBIB/3YbA/+IGwP/miUG/6YrCf6vLAzx&#10;uS8O5sM2D93NPBbOyEcpwsJRO7a8WUyqtmFbn7BoaJWrb3SLpnd+gaKAhnmfi41xnJmSbJuplWmb&#10;v5ZrmdCUbpTRknGR0pFzj9SPdY3VjXaL1ot2i9aLdovWi3aL1ot2i9aLdovWi3aL1ov/eREB/3ga&#10;Av+MGQP/niME/6omBvi0JQjrwCgI4c0wB9TSNxTIzUUnu8hPOa/CV0qjvV9YmLhmZY2zbXGDr3V7&#10;eqt+g3GoiYpqppaPZaWnkmKmvZJjo9KRZ53TkGqY1I9tldWNbpLWjHCQ2IpwkNiKcJDYinCQ2Ipw&#10;kNiKcJDYinCQ2Ir/exEB/3wXAv+QFwL/oiED/64gBPK7HQTlyh4D2tskA8zZNRLA00MktM5NNqjJ&#10;VUecxF1VkcBkYoa8a217uHN2crV8fmqzh4VjsZWKXrCljFuxvI1br9WNX6fVjWOh1oxmnNeLaJnY&#10;imqW2YhqltmIapbZiGqW2YhqltmIapbZiGqW2Yj/fBAB/4EUAv+VFQH/px0C/LUWAuvGEAHa2w8A&#10;zeAlBMPfNg+420EhrNVLM6DRU0OUzVpRicliXX7GaWd0w3Fwa8F7eGS/hn5dvpSCWL2lhVa+u4ZV&#10;vduGWLPah1yr2odfptqHYaHbhmOd24VjnduFY53bhWOd24VjnduFY53bhWOd24X/fhAB/4cRAf+a&#10;EQD/rRQA2r4KANHNCgDL5BABweQlB7fjNROt4UAho95JL5fbUj6L11lLgNRgV3bRaGFtz3BpZc16&#10;cF7MhnVYzJV5VMyme1HNvHxQzOJ8U8Hgf1W334BYsd6BWqvegVym34Fcpt+BXKbfgVym34Fcpt+B&#10;XKbfgVym34H/gA8B/44OAf+iDQDbtQgAzsEIAMbQCQC+6RICtOklCqroMxeg5j4lluVHMovjTj+A&#10;4VVJduBdU23eZltl3W9hXt16Z1jchmtT3JVvUN2mcU3eu3JN3+FxTtHndFDG5ndSvuR4U7jkeVWy&#10;43pVsuN6VbLjelWy43pVsuN6VbLjelWy43r/gw4B/5YLAN2rBADNuAYAwsQGALrUCQCx7xQDp+4l&#10;DZ7uMxqU7T0niuxGM4DrTj5261VHbOpbTmTqY1Vd6m1aWOp3XlPqg2JO6pFlSuuhZ0fss2lG7dBp&#10;SOboaUvZ62pMz+xtTsfrb0/A6nBPwOpwT8DqcE/A6nBPwOpwT8DqcE/A6nD/iQsA6aABANCxBADB&#10;vAUAt8kGAK7aCQCk9RcFm/UnEJL1NByI9j4nf/ZHMnb2Tjts9lRCZPZaSF32Yk1X9mtRUvZ1VU33&#10;gFhI+I1aRfibXEL4q15B975fQPffYEPu7GBH4/FfSNvxYUnS8mNJ0vJjSdLyY0nS8mNJ0vJjSdLy&#10;Y0nS8mP+lQAA1KkAAMK1AwC1wQMAqs8FAKDnCwGY/RoGj/4pEIb/NRt+/0AldP9GLWv/TDVj/1I6&#10;XP9ZP1b/YENQ/2hHTP9xSkf/e0xD/4dOQP+UUD7/oVI9/7BUO//DVTv+4VU8+fBVQPD0VUPn91RD&#10;5/dUQ+f3VEPn91RD5/dUQ+f3VEPn91TboQAAxbAAALW6AgCoxwIAndYEAJP8DgGL/x0Gg/8rD3r/&#10;NRdx/zwfaP9CJmD/SSxZ/08xU/9WNU7/XThJ/2U7Rf9tPUH/dj8+/4BBO/+LQzn/mEU4/6RGNv+y&#10;RzX/xEg1/91JNP/wSTf++Ek3/vhJN/74STf++Ek3/vhJN/74STf++EnJqwAAtrQAAKjBAACbzwAA&#10;jt8BAIf/EQF+/x0Edf8nC2z/LxJk/zcYXP8+HVb/RSJQ/0slS/9SKEb/WCtB/18tPv9nLzv/bzE4&#10;/3gzNv+CNDP/jTYx/5k3MP+lOC//sjou/8A7Lv/TOy3/6zwt/+s8Lf/rPC3/6zwt/+s8Lf/rPC3/&#10;6zy4sAAAqLwAAJrJAACM2QAAgfUDAHn/EAFu/xYDZf8fBl7/JwtX/zAPUf83E0v/PhdG/0UZQf9M&#10;Gz3/Uh05/1gfNv9fITT/ZiIx/24kL/93JS3/gCYr/4woKf+XKSj/oion/60rJv+5LCb/yS0m/8kt&#10;Jv/JLSb/yS0m/8ktJv/JLSb/yS2qtwAAmsUAAIvTAAB94gAAdf8FAGn/DAFf/xECV/8XA1D/HwVJ&#10;/yYHRP8uCT//Ngs7/z0NN/9DDzP/SREw/08SLv9VEyz/WxQq/2IVJ/9pFiX/chcj/3sYIf+GGR//&#10;kRoe/5wbHv+lHB3/sB0d/7AdHf+wHR3/sB0d/7AdHf+wHR3/sB2cwAAAjM4AAHzeAABw9QAAZf8A&#10;AFr/BgFR/w0BSf8RAkP/FwM9/x8EOP8mBTT/LQYw/zMHLf85Byr/Pggn/0MIJf9JCSP/Tgkh/1QJ&#10;H/9aCh3/YQob/2kLGf9yDBf/fA0W/4YNFP+PDhT/mg8U/5oPFP+aDxT/mg8U/5oPFP+aDxT/mg//&#10;XBwC/1cmA/9RMgb/TjwI/1dFEP9bThn/XFgi/1tjK/9ZbzL/V3o4/1SFPf9SkEH/UJlF/0+gR/9O&#10;p0n/Ta5L/0y0TP9Lu03/SsNO/0nNT/9J3VD/SOlQ/0jyUPtJ9lD2S/lQ8E37T+pP+1DnT/xQ50/8&#10;UOdP/FDnT/xQ50/8UOdP/FD/XBwC/1gmA/9SMgb/UToI/1pDEP9fTRn/X1cj/15hK/9cbTP/WXk6&#10;/1eEP/9UjkP/UpdH/1CfSf9Ppkv/Tq1N/020T/9Mu1D/S8NR/0vOUv9K31L/SepT/UryU/hL9lPx&#10;TfhS60/6UuVQ+lPiUfpT4lH6U+JR+lPiUfpT4lH6U+JR+lP/XRsC/1kmA/9TMQb/VDkI/11CEP9i&#10;Sxr/YlUj/2BfLP9fazT/XHc7/1mCQP9WjEX/VJVI/1KeS/9RpU7/UKxP/0+zUf9Ou1L/TcRT/0zP&#10;VP9L4FX/S+tV+kzyVfRN9lXsUPhU5lH4Vd9S+VbcU/lW3FP5VtxT+VbcU/lW3FP5VtxT+Vb/XhsC&#10;/1olA/9UMQb/WDcI/2FAEf9lSRr/ZlMj/2RdLf9iaDX/X3Q8/1x/Qv9Zikf/VpNL/1ScTv9TpFD/&#10;UatS/1CzVP9PulX/TsRW/03QV/9N4lj8TO1Y9k7yWO5Q9VjmU/ZY31T3WddV+FnTVfhZ01X4WdNV&#10;+FnTVfhZ01X4WdNV+Fn/XxoC/1slA/9VMAb/XDQI/2U9Ef9qRxr/a1Ek/2laLf9mZDb/Y3A9/198&#10;Q/9ch0n/WZFN/1eaUP9VolP/U6pV/1KyV/9Ruln/UMVa/0/SW/xO5Fv4T+1c8FHyW+dU9FveVfVc&#10;1Vb2Xc5Y913LWPddy1j3XctY913LWPddy1j3XctY913/YBoC/1wkA/9WLwX/YDII/2o7EP9vRBr/&#10;cE4j/29XLf9rYTb/Z2w+/2N4Rf9gg0v/XI5P/1qYU/9XoFb/VqlZ/1SxW/9Tulz+UcZe/FDWX/lQ&#10;51/yUu5f51XxX91X8mDSWPNhy1n1YsVb9WLDW/Viw1v1YsNb9WLDW/Viw1v1YsNb9WL/YRkC/10j&#10;A/9aLQX/ZS8I/284EP90QRn/dksj/3VULf9xXTb/bGc//2hzRv9kf0z/YIpS/12VVv9anln/WKdc&#10;/lawX/1UumD8U8di+VLcY/NT6GPpVe5j3ljwZNBa8WXIXPJmwl3yZr1e8ma7XvJmu17yZrte8ma7&#10;XvJmu17yZrte8mb/YhkC/14jA/9eKgX/aS0I/3Q1D/96Phj/fEgi/3tRLP94Wjb/c2M//21tR/9p&#10;ek7/ZIZU/2CRWP9dnFz9WqVg+1iwYvpWu2X4Vcpm9VTgZ+xW6mffWu1n0FzvacZd72q/X+9quWDv&#10;arVh72qzYe9qs2HvarNh72qzYe9qs2HvarNh72r/YxgC/2AiA/9iJwX/bioH/3kyDv9/PBf/gkYh&#10;/4JPK/9/WDX/e2A+/3VpR/9vdE77aoFV+GaMW/Vil1/zX6Fj8FyrZu5atmnsWcRq6Vjaa+Fa6mvQ&#10;XextxV/sbrxh62+2YuxvsWPsbq1k7G6rZO1tq2Ttbatk7W2rZO1tq2Ttbatk7W3/ZBgC/2EiA/9m&#10;JQT/cicH/34wDf+FOxb/iEUf/4hNKf+GVTP/gl49+31mRvZ2cE7ycnxV7m2HXOpokmLmZJxm42Gm&#10;auBfsm3dXb9v2l3TcNJe6nDEYOlyumLoc7Nk6HOtZelzqWbpcqZn6nGkZ+pwpGfqcKRn6nCkZ+pw&#10;pGfqcKRn6nD/ZRcC/2IhA/9pIwT/dyUG/4IvDP+KORT/jkMd/49MJv+NUzD5ils684VjRO1/bE3o&#10;eXdV43SCXd5ujWPZaZdp02ahbs9jrHHLYbl0yGHKdcVh5Xa5ZOZ3sGbld6po5nelaeZ2omrndZ9q&#10;6HOea+lznmvpc55r6XOea+lznmvpc55r6XP/ZhcB/2MhA/9tIAT/eyMF/4cuC/+POBL/k0Ea/5VK&#10;I/qUUS3zkVk37I1gQeWHaUrfgXRT1np+Xc90iGXKb5FsxWubccFopnW9ZrJ4umXCerdl3XuuaON7&#10;p2rje6Jr5HqebOV4m23ld5lt53aYbud1mG7ndZhu53WYbud1mG7ndZhu53X/ZxYB/2QgA/9wHgP/&#10;fiIF/4ssCf+TNxD/mEAY/ZpIIPSaTinsmFUz5ZVdPN2PZkfTiG9Ty4F5XsV7g2a/dYxuuXGWdLVu&#10;oXiwa6x8rWq7fqpq0n+kbOB+nm3hfZpv4nyXcON6lXDkeZNw5XeTceZ3k3Hmd5Nx5neTceZ3k3Hm&#10;d5Nx5nf/aBYB/2QgA/9zHAP/gSAE/44rCP+XNQ7/nT4V+J9EHO+gSyXnn1It351aN9OVY0bKjmxT&#10;w4d1XruBfme1e4hvr3eRdapznHqlcKh+oW+2gZ5vyoKbcN6BlnHfgJNy4X6Rc+J8kHPjeo5z5HmO&#10;c+V4jnPleI5z5XiOc+V4jnPleI5z5Xj/aRYB/2YeA/92GgP/hB8D/5IqB/+bNAz+oDsS86NBGOqm&#10;SCDip08n2KJWNsyaYEXDk2lSu41yXrOGemesgYRvpn2NdqB5mHybdqOAl3Sxg5R0xYSRdd2Dj3be&#10;gY124H+Ld+F9infie4l25HqJduR5iXbkeYl25HmJduR5iXbkeYl25Hn/aRUB/2kdA/94GQL/hx4D&#10;/5UoBv+eMgr6pDcP76g9FOasRBrdrUsk0KZUNcafXkS8mWZStJJvXayMd2ekh4BvnoKKd5h+lH2S&#10;e6CBjXqthIp5wIWIetyEh3rdgoZ634CGeuB+hXrifIV543qFeeR5hXnkeYV55HmFeeR5hXnkeYV5&#10;5Hn/ahUB/2sbAv97FwL/ihwC/5gmBf+iMAj1qDMM6645EOKzQRTWsUcjyqtSNMCkXEO2nmRRrZhs&#10;XKWSdGadjX1vloiGdo+FkX2KgpyChYCqhYF/vIaAgNuFgIDdg4B/3oGAfuB/gH3hfYB943uAfOR6&#10;gHzkeoB85HqAfOR6gHzkeoB85Hr/axUB/20ZAv9+FQL/jRsC/5skA/6lLAbxrC8I57M0C926OhDQ&#10;tUYhxa9RMrqpWkKwo2JPp51qW56YcmWWk3puj4+DdoiLjnyCiJmBfIanhXmGuYZ3h9eFeIXdg3qD&#10;3oF6guB/e4HhfXyA43t8f+N6fH/jenx/43p8f+N6fH/jenx/43r/axQB/3AYAv+BFAH/kBkB/58i&#10;AvqpJgTtsSkF4rovBta/Ng/KukQgv7RPMbSuWECqqGBOoaNnWpieb2SPmndtiJaAdYCSi3t6j5aA&#10;dI6khHGNtoVvjtGFcYvdg3OJ34F1h+B+doXhfXeE43t3g+R6d4PkeneD5Hp3g+R6d4PkeneD5Hr/&#10;bBQB/3MWAv+FEwH/lBYB/6IeAfWtIALnuCEC3cMmAtDDNA3EvkIeublNL66zVj6krl5MmqllV5Gl&#10;bWKJoXVrgJ1+cnmaiHlyl5R+bZaigmmVs4Rnls2DaZPegmyP34BvjOF+cIrifHKI43pyh+R5cofk&#10;eXKH5Hlyh+R5cofkeXKH5Hn/bRMB/3YTAf+IEgH/mBMA/6cZAe+zFgHiwBUA1coeAcnHMgy+w0Ac&#10;s75LLKi6VDyetVxJlLBjVYqsa1+BqXJoeaV7b3KjhXZroJF7Zp+ff2KfsYFgn8qAYpzgf2WX4X5o&#10;k+J8apDje2yN5HltjOV4bYzleG2M5XhtjOV4bYzleG2M5Xj/bhMB/3sRAf+NEAD/nRAA+qwRANq7&#10;CwDVyQsAzc4bAcLMLwq3yT0ZrMVJKaHAUjiXvFpGjbhhUYO1aFt6snBkcq95a2usg3Fkq492X6me&#10;elupr3xZqsl8Wqfie16g43thm+N6Y5fkeWaU5XdmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd2aS5nf/cBIB&#10;/4AOAf+SDgDyowsA2bMJAM++CQDLzAkAxNMXALrSLAewzzsWpcxGJprIUDWPxFhBhcFfTXy+Z1Zz&#10;vG9ea7l3ZWS4gmteto5wWbWdc1W1rnVUtsh1U7Pndler5nZapOZ2XKDndV+c53Rgmuh0YJrodGCa&#10;6HRgmuh0YJrodGCa6HT/chIB/4YMAPuYCQDZqQYAzrUHAMbBBwDAzwkAutsTALHaKQWn2DcSnNRE&#10;IZLRTTCHzlU8fctdR3TJZVBsx21XZcV2Xl7EgWNZw45oVMOda1HDrmxPxMhtTsLtbVC4629TsOtw&#10;VavqcFim63BZo+twWaPrcFmj63BZo+twWaPrcFmj63D/dw8B/40IAN6gAgDPrgUAxLkFALvFBgC1&#10;0woAruEWAabhKQad4DcRk95CHYncTCl/2lQ1dddcP23VZEhl02xPX9J2VFnSgVlU0Y5dUNGdYE3S&#10;sGJL08liStLtYkvI8mZNv/FoT7jwaVGy8GlSr+9pUq/vaVKv72lSr+9pUq/vaVKv72n/fwoA7ZYA&#10;ANKmAQDEsgMAubwDALDJBgCp2AoAoecZApnnKgmQ5zcUh+ZCH33lSil05FEza+NZOmTiYUFe4mtH&#10;WOJ1S1PhgE9P4o1TS+KbVUnjrFdH5MRXRuPpV0bd9llH0PdcScj3XkrB9mBLvfZgS732YEu99mBL&#10;vfZgS732YEu99mD/iQAA2Z4AAMesAQC5tgIArsEDAKXOBgCc5AwAle8dA43vLAuF7zkVfO9BHnPv&#10;SSdq7lAvYu5XNVzuXzpW7mg/Uu5xQk3vfEZJ74lJRvCWS0Pwpk1A8blOP/LbTz7w905C5vtPQ937&#10;UUTU/FNFz/xURc/8VEXP/FRFz/xURc/8VEXP/FThlQAAy6YAALuwAACuuwEAosgCAJjVBQCQ+A8B&#10;ifggBIL4Lgt5+TcTcPk/G2j5RiJg+k0oWvpULVT6XDFP+2U1S/ttOEf8dztD/IM9P/2QPzz9n0E6&#10;/q9DOP/GRDf/6kU2/P1FO/L/RD7q/0Q+5v9GPub/Rj7m/0Y+5v9GPub/Rj7m/0bQnwAAvawAAK61&#10;AACiwgAAlc8AAIrdAwCE/xIBe/8eA3T/Kgls/zMPZP87Fl3/QxtX/0ogUf9RJEz/WCdI/2AqRP9o&#10;LED/cS48/3sxOf+IMjX/ljQz/6Q2Mf+2Ny//0Dgu/+85Lf//OTH//zkz/P85M/z/OTP8/zkz/P85&#10;M/z/OTP8/znBqAAAr7EAAKK9AACUygAAh9gAAH3zBwB2/xIBbf8aA2X/JAVe/y0KWP82D1L/PRNM&#10;/0UWSP9MGUP/Uxs//1oePP9hIDj/aSE1/3IjMf99JS7/iiYr/5koKf+nKSf/uSsm/9IsJf/vLCT/&#10;/y0k//8tJP//LST//y0k//8tJP//LST//y2xrgAAo7kAAJTGAACG0wAAeeEAAHH/CABn/w8BX/8V&#10;Alf/HgNR/yYFS/8uB0b/NgpB/z0MPf9EDjn/SxA2/1ESMv9YEy//XxUs/2cWKf9xFyb/fBgj/4ka&#10;IP+YGx//phwd/7cdHP/KHhz/5h8b//AfG//wHxv/8B8b//AfG//wHxv/8B+ktQAAlcIAAIbPAAB3&#10;3gAAa/QAAGL/AwBZ/wsBUf8RAUr/FwJE/x8DP/8mBDr/LQU2/zQGMv86By7/QAgr/0YIKP9MCSX/&#10;Ugki/1kKIP9iCx3/awwa/3YNF/+EDhX/kg8U/6AQE/+tERP/uhET/8MSE//DEhP/wxIT/8MSE//D&#10;EhP/wxKXvgAAhswAAHfbAABp5wAAXP0AAFT/AABL/wUAQ/8MAT3/EQI3/xcCMv8eAy7/JAMq/yoE&#10;Jf8vBCL/NQUf/zoFHf8/BRr/RQYY/0sGFv9SBhT/WgcS/2IHEP9sBw//dwgN/4QIDP+QCAz/nAgM&#10;/6IIDP+iCAz/oggM/6IIDP+iCAz/ogj/UCAC/0sqA/9ENgX/RzoG/0o/CP9OSQ//T1QX/09gHv9N&#10;bCT/Snkq/0iFLv9GkDL/RJo0/0OiN/9Cqjj/QbE6/0C5O/9AwTz/P8s9/z7cPv8+6D7/PfM+/z37&#10;P/8+/z7/QP8++kP/PfRE/z7uRv8/7kb/P+5G/z/uRv8/7kb/P+5G/z//UCAC/0sqA/9FNQX/SjgG&#10;/009CP9RSA//UlIX/1FeHv9PaiX/TXcr/0qDL/9IjjP/Rpg2/0ShOP9DqTr/QrA8/0K4Pf9BwT7/&#10;QMs//0DcQP8/6UD/P/RA/z79Qf9A/0D9Qv9A9kX/QPBG/0HpSP9B6Uj/QelI/0HpSP9B6Uj/QelI&#10;/0H/UR8C/0wpA/9HNAX/TTYG/1E7CP9VRhD/VlAY/1VcH/9SaCb/UHQs/02AMf9KjDX/SJc4/0ag&#10;O/9FqDz/RLA+/0O4P/9DwUH/QsxB/0HeQv9B60P/QPVD/0D9Q/9D/0P4Rv9C8Ej/Q+pJ/0TjSv9F&#10;40r/ReNK/0XjSv9F40r/ReNK/0X/Uh8C/00pA/9KMgT/UDMG/1U5CP9ZQxD/Wk0Y/1lYIP9WZCf/&#10;U3Et/1B9M/9NiTf/S5Q6/0mePf9Hpj//Rq5B/0W3Qv9EwUT/RMxF/0PfRf9C7Ub/QvdG/0P9RvlG&#10;/0bwSf9G6Uv/R+JM/0jbTf9I203/SNtN/0jbTf9I203/SNtN/0j/Ux4C/04oA/9OLwT/VDAG/1o2&#10;CP9eQBD/YEoY/15VIP9bYCj/WG0v/1R5NP9RhTn/TpE9/0ybQP9KpEL/Sa1E/0i2Rv9HwUf/Rs1I&#10;/0XhSf9E70r/RfhK+0f9SvFK/0noTf9L307/TNdP/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/TM9R/0z/&#10;VB0C/1AnA/9SLAT/WS0F/18yCP9kPBD/ZkcY/2RSIP9hXCj/XWgw/1p1Nv9WgTv/Uo0//0+YQ/9N&#10;okX/TKtI/0q1Sf9Jv0v/SMxM/0jhTf9I7k38SPlO8kv8TedO/U/dUP1Q0lL+UMxT/1HGVP9RxlT/&#10;UcZU/1HGVP9RxlT/UcZU/1H/VR0C/1EnA/9WKQT/XioF/2QvCP9qOg//bEUX/2xPIP9oWSj/ZGMw&#10;/2BwN/9cfD3/WIhC/1WTRv9TnUn/UaZL/0+wTf9Ouk/9TcZQ+k3ZUfZM6lHyTfdR51D6UttS+1TO&#10;VPxVx1b9VcFX/lW8WP5VvFj+VbxY/lW8WP5VvFj+VbxY/lX/VxwC/1ImA/9aJgT/YiYE/2osB/9x&#10;Nw7/c0IW/3NMH/9wVij/a2Aw/2ZrOP9jdz7+X4NE+1uOSPlYmEz3VqFP9VWrUfNTtVPxUsFU71HQ&#10;VetR51XmUvZW2lT5WMxW+lnDWPtavFr7Wrdb+1mzXPtZs1z7WbNc+1mzXPtZs1z7WbNc+1n/WBsC&#10;/1MlA/9eIwP/ZyME/3AqBv93NQ3/ekAV/3pKHf94Uyb/c1wv/G5mN/hpcj/0ZX5F8WGJSu5ek07r&#10;XJ1S6FmmVeZYsFfkV7xY4lbMWd5W5FnYVvRbylj3XcBa+F64XPhes134Xq5e+F2rX/lcq1/5XKtf&#10;+VyrX/lcq1/5XKtf+Vz/WRsC/1YjA/9iIAP/bCAD/3UoBf99Mwv/gD0T/4FHG/9/UCT5e1kt9HZi&#10;Nu5xbT7qbHlF5miES+JkjlHeYZhV216iWdZcrFvTW7he0FrGX81a32DIWvJhvlz1YrVe9GKuYPVi&#10;qmH1YaZi9mGjY/dfo2P3X6Nj91+jY/dfo2P3X6Nj91//WhoC/1khAv9mHQL/cB4D/3omBP+CMQn/&#10;hjsQ/4hEGfmGTSHyg1Yr635eNOV5aT3gdHRF2m9/TNNqiVPPZpJYy2OcXcdhpmDEX7FjwV6/ZL5e&#10;0mW6X+xmsmDyZqti8malZPJloWXzZJ9l9GOcZvVinGb1Ypxm9WKcZvVinGb1Ypxm9WL/WxoC/1wf&#10;Av9pGwL/dRwC/34kA/+HLgj/jDgO+45CFvKOSh7ri1In5IdbMN2BZjrTenBFzXV6Tshwg1XDbI1b&#10;vmmWYLpmoGS3ZKtntGO4abFiymquY+ZqqGTvaqJm72mdZ/BommjxZ5hp8maWafNklmnzZJZp82SW&#10;afNklmnzZJZp82T/WxkC/18cAv9sGAL/eRsC/4MhA/+MLAb/kTYL9ZQ/EuyVRxnkk08i3I5YLdKH&#10;YjrKgWxFw3t1Tr52f1a4cohdtG6RYq9rm2araaZqqGezbKVnw26iZ+BunmntbZlq7myWa+9qk2zw&#10;aZJs8WeQbPJmkGzyZpBs8maQbPJmkGzyZpBs8mb/XBkB/2IaAv9wFgL/fBkC/4YfAv+QKQT6ljMJ&#10;8Jo8DuebRBXfmksd05RVLMqNXznCh2lFu4FxT7V8e1eveIReqnSNY6Vxl2ihbqJsnWyub5psvnCY&#10;bNlxlW3rb5Fu7G6Pb+1sjW/vaoxv8GmLb/Fni2/xZ4tv8WeLb/Fni2/xZ4tv8Wf/XRkB/2QZAv9y&#10;FAH/fxgB/4odAf+UJgP2mzAG6584CuKiPxDYn0cczZlSK8SSXTm7jGZEtIduTq2Cd1enfYBeonmJ&#10;ZJ12k2mYc55tlHGqcZBxunKOcdFzjHLqcYpz62+Ic+1th3Pua4dz72qGcvBohnLwaIZy8GiGcvBo&#10;hnLwaIZy8Gj/XhgB/2cXAf91EwH/gxYB/44aAf6YIwLxnywE56UzB92oOQzRo0Ubx51QKr6XWji1&#10;kmNErYxsTqaHdFegg3xemn+GZJV8j2qQeZpui3emcoh2tnSFdsx0hHfpcoN36nCCd+xugnbtbIJ2&#10;72qBdvBpgXbwaYF28GmBdvBpgXbwaYF28Gn/XhgB/2kVAf94EgH/hhQB/5EYAfqcHwHtpCcC4qos&#10;BNasNAvLp0MawaJOKbicWDavl2FDp5FpTaCNcVaZiHlek4WCZI2BjGqIf5dvg32kcn98s3R9fMh1&#10;fH3oc3x86nF8e+xvfXrtbX157mt9efBpfXnwaX158Gl9efBpfXnwaX158Gn/XxgB/2sTAf97EQH/&#10;iRMA/5UVAPWgGgHoqSAB3bAkAdCwMgrGrEEYvKZMJ7OhVjWqnF9BopdnTJqSb1WTjnddjIuAZIaI&#10;immBhZVufIOhcneCsHR1gsV1dIPnc3WB6nF2f+tvd37tbXh97mt4fPBpeHzwaXh88Gl4fPBpeHzw&#10;aXh88Gn/YBcB/24SAf9+EAD/jBEA/5kRAPGkEwDjrhYA1rYcAcu0MAjBsD8Xt6tLJa2mVDOkoV1A&#10;nJ1lSpSYbFOMlXRbhpF9Yn+Oh2h5jJJtdIqecXCIrXRtiMF0bYnkc2+H6nFwhOxvcoPtbXOB7mt0&#10;gPBpdIDwaXSA8Gl0gPBpdIDwaXSA8Gn/YRcB/3EQAf+CDgD/kA4A9Z0NAOOpDADZtQwAz7kaAMW4&#10;Lge7tD0VsbBJI6erUjGep1s+lqNjSI6falGGm3JZf5h6YHiVhGZyk49sbZGcb2mQqnJmkL5zZZHh&#10;cmiO63BqiuxubIjtbG2G72tuhPBpboTwaW6E8GluhPBpboTwaW6E8Gn/YxUB/3UOAf+GDQD4lAsA&#10;3KIIANStCQDPuAoAyb0XAL+8Kwa1uTsTq7ZHIaGxUC+YrVk7j6phRoemaE9/o3BXeKB4XnKegWRr&#10;m4xpZpqZbWKZqG9fmbxwXpnfb2CW7G5jke1tZo7ua2eL72ppifBoaYnwaGmJ8GhpifBoaYnwaGmJ&#10;8Gj/ZxIB/3kMAP+KCgDfmgQA06YHAMyxCADHuwgAwcITALjCKASuvzgQpbxEHpu4TiyRtVc4iLFe&#10;QoCuZkt4q21Tcal2Wmunf2BlpYpkYKOXaFujpmtZo7psWKPca1mg7mtcmu9qX5bwaWGS8Whjj/Fm&#10;Y4/xZmOP8WZjj/FmY4/xZmOP8Wb/axAB/34JAPGQBADWngMAzKoGAMS0BgC+vgUAuMgQALDIJAOn&#10;xjUNncNCG5PATCiKvVQzgbpcPnm3ZEZxtWtOa7N0VGSxflpfsIlfWq+WYlaupWVTrrlmUq/bZVKr&#10;8mZVpPJmWJ/yZlqb82Vcl/NkXJfzZFyX82Rcl/NkXJfzZFyX82T/cA0A/4QEAN2WAADOowMAxK4E&#10;ALu3BAC0wgUArs0MAKfOIAKezTEKlcs+FovISSOCxlIuesNaOHLBYkBrwGpHZL5zTV69fFNZvIhX&#10;VLuVW1C7pV1Ou7leTbzbXUu5919OsfZgUar2YFOl9mBVofZgVaH2YFWh9mBVofZgVaH2YFWh9mD/&#10;dwgA64wAANObAADGqAIAu7ECALK7AgCqxwYAotMKAJ3WGgGV1iwGjNQ6EYPSRh160E8ncs5YMWrN&#10;YDhky2g/XspyRVjKfElUyYhNT8mVUUzJpVNKyblUScrcU0fI91VIwPxYSrj7WUyy+1pOrfpaTq36&#10;Wk6t+lpOrfpaTq36Wk6t+lr/fwAA3JMAAMqiAAC8rAEAsbUAAKjAAwCfywYAltkLAJHgGwGK3ywG&#10;gt85DnneQxdx3U0gatxWKGPbXy9d2mc1WNlxOlPZez5P2YhCS9mWRUjZpkdG2rpIRdvbR0TY9ElC&#10;0/9NRMn/T0XC/1BHu/9SR7v/Uke7/1JHu/9SR7v/Uke7/1LmigAAz5sAAL+nAACysAAAp7sAAJzG&#10;AwCT0QYAi+oOAIXoHwJ+6C0Gdug4Dm7oQRZm50odX+dSI1nnWylV52QtUOdtMUzneDVJ54Q4RuiR&#10;OkPooDxA6bI+P+rLPj7o7z495v8/PeD/Qj/X/0RAzv9GQM7/RkDO/0ZAzv9GQM7/RkDO/0bWkwAA&#10;xKMAALSsAACntgAAm8EAAJDMAgCG2QYAgPISAHnyHwJx8isGavI2DGPzPxJd80cYV/NPHVLzVyFN&#10;9GAkSfRpKEb0cypC9X4tP/WLLzz2mTE69qkzOPe+NDb44TU29fk1NfP/NDfs/zY55f84OeX/ODnl&#10;/zg55f84OeX/ODnl/zjIngAAtqkAAKiyAACbvQAAj8gAAIPUAAB56AcAc/wSAWv9HQJk/ScEXv4x&#10;CFj+Ow1T/0MRTf9LFUn/UxhF/1oaQf9jHT7/bB87/3YhN/+CIzT/kCUy/58nMP+wKC7/yCkt/+oq&#10;LP//Kiz//yov+f8qL/n/Ki/5/yov+f8qL/n/Ki/5/yq5pgAAqq4AAJy5AACOxQAAgdEAAHXeAABt&#10;+gkAZf8RAV7/GgJX/yMDUv8sBUz/NAdI/zwKQ/9EDD//TA48/1MQOP9bEjX/YxQy/2wWL/93Fyz/&#10;hBkp/5MaJ/+iHCX/tB0k/8weI//tHiL//R8i//8fIv//HyL//x8i//8fIv//HyL//x+sqwAAnbYA&#10;AI/CAACAzgAAc9wAAGfpAABf/wYAWP8OAFH/FQFL/x0CRv8mA0H/LQQ8/zUFOP88BjT/Qgcx/0kI&#10;Lv9QCSv/Vwoo/18KJf9pDCP/dA0g/4IOHf+SDxv/ohAa/7IRGf/IEhj/5RMX//oUF//6FBf/+hQX&#10;//oUF//6FBf/+hSfswAAkL8AAIDMAABy2gAAZOQAAFj1AABR/wEASv8LAET/EAE+/xcBOf8eAjT/&#10;JQIw/ywDLP8yBCj/OAQl/z4FIv9EBR//SgUc/1EGGv9ZBhf/YwcU/24HEv98CBD/jAgP/5wIDv+s&#10;CQ7/uwkN/9MJDf/TCQ3/0wkN/9MJDf/TCQ3/0wmRvAAAgckAAHLXAABk5AAAVOsAAEv/AABE/wAA&#10;Pf8EADf/DAAx/xABLP8WASj/HAEk/yICIP8nAhz/LAIZ/zEDFv82AxP/PAMR/0IDD/9JBA3/UQQL&#10;/1oECf9mBAb/cwUD/4EFAv+QBQH/nAUB/6sFAf+rBQH/qwUB/6sFAf+rBQH/qwX/RCQC/z8uA/88&#10;NgT/QDgE/0E9Bv9BRQj/QVEN/0BdE/8/ahj/PHcc/zqEIP83kSP/Npsl/zWkJ/80rCj/NLUq/zO+&#10;K/8yyCv/MtUs/zHlLf8x8S3/Mfst/zD/Lf8w/y3/M/8t/zb/LP44/y35Ov8u9jv/LvY7/y72O/8u&#10;9jv/LvY7/y7/RSMC/z8uA/8+NAP/QjYE/0Q7Bv9EQwj/RU8N/0RbE/9BaBn/P3Ud/zyCIf86jyT/&#10;OJon/zejKf82rCr/NrQs/zW9Lf80yC7/NNYu/zPmL/8z8i//Mvww/zL/MP8z/y//Nv8v/zn/L/k7&#10;/zD0Pf8x8T3/MfE9/zHxPf8x8T3/MfE9/zH/RiMC/0AtA/9BMgP/RjME/0g4Bv9IQAj/SUwO/0hY&#10;FP9FZRr/QnIf/0B/I/89jCb/O5gp/zqhK/85qi3/OLMu/ze9L/82xzD/NtUx/zbmMv818TL/Nfsy&#10;/zX/Mv82/zL/Ov8x+j3/M/M+/zTtQP806kH/NOpB/zTqQf806kH/NOpB/zT/RyIC/0EsA/9FLwP/&#10;STAE/0w1Bv9NPQj/TkgO/01UFf9LYRv/SG4g/0V7Jf9CiCj/P5Qr/z6eLv89py//PK8x/zy4Mv87&#10;wzP/Os80/zrhNf867jX/Ovg1/zr/Nf86/zX7Pv818kH/N+tC/zjlRP844UX/OOFF/zjhRf844UX/&#10;OOFF/zj/SCIC/0MsA/9ILAP/Ti0E/1ExBf9TOQj/VUUO/1NRFf9RXRz/Tmoh/0t3Jv9Igyv/RY8u&#10;/0SZMP9CojP/Qas0/0G0Nv9AvTf/P8k4/z/bOP8/6jn/P/U5/z//OftA/zjxQ/866EX/POFH/zza&#10;SP891Un/PdVJ/z3VSf891Un/PdVJ/z3/SSEC/0QqA/9NKAP/UykE/1ctBf9ZNgj/XEIO/1tOFf9Y&#10;WRz/VWUi/1JyKP9Pfi3/TIow/0qUM/9Injb/R6Y4/0avOf9FuDv/RcQ8/0TSPPxE5T34RPI99UX+&#10;PPFF/z7mSP9A3Er/QdJL/0HMTf9ByU3/QclN/0HJTf9ByU3/QclN/0H/SiAC/0gnAv9RJQP/WCUD&#10;/10qBP9gMwf/Yz8O/2JKFf9gVRz/XGEj/1ltKf9VeS7/UoQz/1CPNv1OmTn7TKI7+kuqPfhKtD/3&#10;Sr5A9UnMQPFJ4UHtSvBB6kr8QuRK/0TYTP9FzE//RsZQ/0bAUf9GvlH/Rr5R/0a+Uf9GvlH/Rr5R&#10;/0b/TCAC/0wkAv9VIQL/XSED/2MnBP9nMQb/ajwM/2pHFP9nUhv/Y1wj/19oKvtcdDD3WX819VaK&#10;OfJUlDzwUp0/7lGmQexQr0PqT7pE6E7HROZP3UXhT+5F3U77SNRP/0nIUf9KwFP/SrpU/0q2Vf9K&#10;tFb/SrRW/0q0Vv9KtFb/SrRW/0r/TR8C/1AhAv9aHgL/Yh4C/2klA/9tLQX/cTkL/3FEEv9vThr7&#10;a1gi9WZjKfFjbzDtYHo26VyFO+Zajz/kWJhC4VaiRN9Vq0bcU7ZI2lLDStZS2ErRU+xLzFP6TcVU&#10;/068Vv9PtVf/T7BY/06sWf9Nqlr/Tapa/02qWv9Nqlr/Tapa/03/Th4C/1MeAv9eGwL/ZxsC/24i&#10;A/9zKgT/dzUJ/3hAEPl3Shjyc1Qg7G9eKOdrajDiZ3U23mOAPNlfikHUXZNG0VudSc5ZpkzLWLBO&#10;yFe8UMZWzVHDV+ZRvlf3UrhY/1OwWv9Tq1z/Uqdd/1KjXf9Rol3/UKJd/1CiXf9Qol3/UKJd/1D/&#10;Tx4C/1cbAv9iFwH/bBkC/3QgAv95JwP/fjIH+YA8DfF/RhXqe1Ad5HdbJt1zZi7VbXA30Gl6Pstl&#10;hETHYo5JxGCXTcBeoFC9XapTu1u2VbhbxVa1W99WslzzV6xd/VemXv1WoWD+VZ5g/1ScYf9TmmH/&#10;U5ph/1OaYf9TmmH/U5ph/1P/UB0C/1oZAf9lFQH/cBcB/3gdAf9/JAL9hC4F84Y4CuqGQhHjhEsZ&#10;239XI9F5Yi/LdGw4xW92QMBsf0a8aIhLuGaRULVjm1OxYaVWrmCwWatfv1qpX9RbpmDvW6Jh+lqd&#10;Y/tZmWT8WJZk/VeVZf5VlGX+VZRl/lWUZf5VlGX+VZRl/lX/UB0C/10XAf9pEgH/dBUB/30aAf+E&#10;IQH3iSoD7Y00B+SNPQ3ci0gW0YVUI8l/Xi7Cemg4vHVxQLdxekeyboRNrmuNUqpollanZqBZo2Wr&#10;XKBkuV6eZM1em2TqXphm+F2UZ/lckmj7WpBo/FmOaP1Xjmj9Vo5o/VaOaP1Wjmj9Vo5o/Vb/UhwB&#10;/18UAf9sEQH/eBMB/4EXAf+IHQHyjyUC55MvBN6VOAnTkEUVyotRIsKFWy67gGU4tHtuQa93d0iq&#10;dH9OpXCIU6Fukleda5xbmWqnXpZptWCUaMhhkmnmYI9q91+Na/hdi2v5XIls+1qIbPxYiGv8WIhr&#10;/FiIa/xYiGv8WIhr/Fj/VBoB/2ITAf9vEAH/exIA/4UUAPqNGQDtkx8B4pkoAtiZMwjMlUIUxJBO&#10;IbyLWS20hWI3roFrQKh8c0iieXxOnXaFVJlzjliVcZhckW+kYI1usWKLbcNjiW7iYodv9mGGb/df&#10;hW/5XYRv+luDb/tZg2/8WINv/FiDb/xYg2/8WINv/Fj/VhgB/2QRAf9yDgD/fhAA/4gRAPWRFADo&#10;mBkA3Z4gAdGeMQfHmkATvpVMILaQViyui2A3p4ZoQKGCcEicfnlOlnuCVJJ4i1mNdpVdiXSgYYVz&#10;rmOCcr9kgHPeZIB09WJ/dPZgf3P4Xn5z+Vx+cvpafnL7WX5y+1l+cvtZfnL7WX5y+1n/WBcB/2cQ&#10;Af91DgD/gQ4A/4wOAPGVEADjnREA1qMbAMuhLwbCnj4SuZlKHrCUVCupkF02ootmP5uHbkeVhHZO&#10;kIB/VIt+iFmGe5JdgXmeYX14q2R6eLxleXjZZXh59GJ5ePZgeXf4Xnl2+Vx5dfpaeXX7Wnl1+1p5&#10;dftaeXX7Wnl1+1r/WhUB/2kOAP94DAD/hAwA75ALAN2aCgDZogsA0KYYAMalLAW9ojwQtJ5IHauZ&#10;UimjlVs0nJFjPpWNa0aPiXNNiYZ8U4SEhVh/gZBden+bYXZ+qGRzfbllcX7TZXF+8mNyffZgc3v3&#10;XnR6+Vx0efpbdXn7WnV5+1p1eftadXn7WnV5+1r/XRMB/2wNAP97CwD2iAkA3JMGANWdCQDRpQoA&#10;yqoVAMGpKgS3pjoPrqJGG6aeUCiemlkzlpZhPI+TaUSJj3FMg415Un2Kg1d4iI1cc4aZYG+EpmNs&#10;hLdkaoTPZGqE8GJsgvZgbYD3Xm9/+VxvffpbcHz7WnB8+1pwfPtacHz7WnB8+1r/XxEB/28KAP9+&#10;CADjjAMA1pcFAM+gBwDKqAgAxK4TALutJwOyqzcNqadEGaCkTiaYoFcxkZxfOoqZZ0ODlm9KfZN3&#10;UHeRgFZyj4pabY2WXmiLo2Fli7RjY4vMY2OL7mFlifdfZ4b4XmmE+Vxqgvpaa4H7WmuB+1prgfta&#10;a4H7WmuB+1r/YhAA/3IHAPiCAwDbjwIAz5oFAMmjBgDDrAYAvbIQALWyJAKssDULo61CF5uqTCOS&#10;plUuiqNdOIOgZUB9nWxHdpt0TXCZfVNrlohYZpWUXGKUoV9fk7JgXZPJYF2T7V9ekPheYYz5XGOK&#10;+ltkh/taZYb7WWWG+1llhvtZZYb7WWWG+1n/Zg0A/3cDAOOHAADTkwEAyp4EAMKnBAC7rwQAtbYN&#10;AK63IQKltjIJnbM/FZSwSiCMrVMrhKpbNH2oYzx2pWpDcKNySmqhe09loIZUYJ6RWFudn1tYnbBd&#10;Vp3HXVad61xXmvpbWpX6WlyR+1lejvxYX438V1+N/FdfjfxXX438V1+N/Ff/agoA/3wAANyMAADN&#10;mAAAw6MDALqqAgCzswEArLwKAKa9HQGevC8Glro8EY24RxyFtVAnfbNZMHaxYDhvr2g/aa1wRWOr&#10;eUpeqoRPWqmQUlWonlVSp69XUajGV1Cn6ldQpfxXU5/9V1Wa/VZXlv5WWJX+VViV/lVYlf5VWJX+&#10;VViV/lX/bwQA5oIAANKRAADGnQAAu6YBALKuAACqtwEAosIFAJzEGACVwyoEjcI5DYXARBh9vk4h&#10;dbxWKm66XjJouWY4YrduPl22eENYtYJHVLSPS1C0nU5Ns65QS7TFUEuz6lBKsf9RTKv/Uk6l/1JQ&#10;of9SUZ7/UVGe/1FRnv9RUZ7/UVGe/1H/dgAA3YkAAMqXAAC+ogAAs6oAAKmzAACgvAIAmMYGAJHM&#10;EgCLzCUChMs0CXzJQBJ1yEobbcdTI2fFXCphxGQwXMNtNlfCdjpTwoE/T8GOQkvBnUVIwa5GR8HF&#10;RkfB6kZEvv9JRbn/Skez/0tJrf9MSqv/TEqr/0xKq/9MSqv/TEqr/0zpfwAA0ZAAAMKeAAC1pwAA&#10;qq8AAKC4AACWwQIAjMsHAITVDQCA1R4BedUuBXLUPAxs00cUZdJQG1/RWSFa0WInVdBrLFHQdTBN&#10;z4E0Sc+ON0bPnTlE0K47QtDGO0PQ6jpAzf0+Psv/QEDD/0JBvf9DQrn/REK5/0RCuf9EQrn/REK5&#10;/0TdiAAAx5gAALijAACrqwAAoLQAAJW+AACLyAMAgNEHAHjhDQB04R0BbuErA2jgNwhh4EIOXOBN&#10;FFfgVhlT4F8dT+BpIkvgcyVH4H4oROCLK0Lgmi0/4asvPuLBLz7i5S883/oxOd7/NDnZ/zY60P84&#10;O8z/OTvM/zk7zP85O8z/OTvM/znNkgAAvKAAAK2oAAChsQAAlbsAAInFAAB+zwIAdNoGAG7rEQBo&#10;6x4BYusqA13sNQZX7D8LUuxID03sURNK7VoWRu1jGUPtbRxA7XgePe6FITrukyM476MkNvC2JjXx&#10;0iY07/MmNOz/JjLr/ygy5/8rM+T/LDPk/ywz5P8sM+T/LDPk/yzBnAAAsKYAAKOuAACWuAAAicMA&#10;AH3NAABx2AAAZ+YGAGL2EQBc9x0BV/cnAlL3MQRN+DoGSPlCCUT5SwtB+lQOPvpcEDv7ZRI4+28U&#10;Nft7FjL8iRgw/ZgZLv2qGyz+vxwr/+MdKvz6HSr6/x0q9/8cKvf/HSr3/x0q9/8dKvf/HSr3/x2z&#10;owAApKsAAJe2AACJwQAAe8sAAG/WAABj3wAAW/UGAFX/EABQ/xkBS/8jAkb/LANC/zQEPv88BTr/&#10;QwY3/0sHNP9TCDH/Wwku/2QKK/9vDCj/fA0m/4sOJP+cECL/rhEh/8USIP/pEx///BMe//8THv//&#10;Ex7//xMe//8THv//Ex7//xOmqQAAmLMAAIq/AAB7ygAAbtUAAGDfAABU5wAATv8EAEn/DgBD/xQA&#10;P/8dATr/JQI2/ywCMv8zAy//OgMr/0EEKP9IBCX/TwUi/1cFIP9gBh3/bAca/3kHGP+KCBb/mwgV&#10;/60JFP/DCRP/4wkT//gJE///ChP//woT//8KE///ChP//wqasQAAi70AAHzIAABt1AAAX+AAAFHm&#10;AABH9QAAQf8AADz/CQA3/xAAMv8VAS7/HQEq/yMBJv8pASL/LwIf/zUCHP87Ahn/QgMW/0kDE/9R&#10;AxH/WgMP/2YEDf90BAv/hQQK/5YFCf+oBQj/uQUH/9AFB//jBQf/4wUH/+MFB//jBQf/4wWNugAA&#10;fccAAG3TAABf4AAAUOcAAELtAAA6/wAANf8AAC//AgAq/woAJv8PACL/FAAe/xoBGv8fARb/IwET&#10;/ygBEP8tAQ7/MwEM/zkCCv9BAgf/SQID/1MCAP9eAgD/bAIA/3wDAP+NAwD/nQMA/6wDAP+1AwD/&#10;tQMA/7UDAP+1AwD/tQP/OScC/zMyAv81NAP/ODYD/zg7BP82QwX/M04H/zFbCf8vaA3/LXYR/yuE&#10;FP8pkRb/KZsY/yikGf8orRr/KLUb/ye+HP8nyBz/J9Qd/yfkHf8n7x7/J/ke/yf/Hv8n/x7/J/8d&#10;/yj/Hf8r/x7/Lf8f/C//H/wv/x/8L/8f/C//H/wv/x//OicC/zQxAv84MQP/OzQD/zs5BP86QQX/&#10;N0sH/zVYCv8zZQ7/MXMS/y+BFf8tjhf/LZgZ/yyhG/8sqhz/K7Id/yu7Hv8rxB//K9Af/yrhIP8q&#10;7SD/Kvcg/yr/IP8r/yD/K/8f/yz/H/8v/yH8Mf8i9zP/Ivcz/yL3M/8i9zP/Ivcz/yL/OyYC/zUw&#10;Av87LwL/PjED/z82BP8+PQX/PEgH/ztVC/85Yg//N28T/zV9F/8zihn/MpUb/zGeHf8wpx7/MK8f&#10;/zC3IP8vwCH/L8si/y/cIv8v6iP/L/Uj/y/+I/8v/yL/MP8i/zD/I/sz/yX1Nf8l8Df/JvA3/ybw&#10;N/8m8Df/JvA3/yb/PCYC/zktAv8/LAL/Qy0D/0QyBP9DOQX/Q0UH/0JSC/9AXxD/PmsV/zt4GP85&#10;hRv/N5Ae/zeaIP82oyH/Nasi/zWzI/80vCT/NMYl/zTUJf805ib/NPEm/zT7Jv81/yX+Nf8m+jb/&#10;KPM4/ynsOv8p5jz/KuY8/yrmPP8q5jz/KuY8/yr/PSUC/z0qAv9DKAL/RykD/0ktBP9KNgX/SkEH&#10;/0lNDP9HWhH/RWcW/0J0Gv9AgB3/Powg/z2VIv88niT/O6Ym/zuuJ/86tyj/OsEo/zrNKf864Sn+&#10;Ou4p+zr5Kfc7/yn2Ov8r8Dv/Leg9/y7hP/8u20H/LttB/y7bQf8u20H/LttB/y7/PiUC/0EmAv9I&#10;JAL/TCUC/08pA/9SMwX/UT4H/1FJDP9PVhL/TGIX/0pvHP9HeyD/RYYj/0ORJf9Cmif/QaIp/0Gq&#10;Kv1Asiv8QLws+z/ILfg/2y30QOst8ED3Le1A/y/rP/8x5EH/MttD/zPRRP8zy0b/M8tG/zPLRv8z&#10;y0b/M8tG/zP/QCQC/0UjAv9MIAL/UiEC/1YmA/9ZLwT/WToH/1lGDP9WURL/VF0Y/1FqHf5OdSH8&#10;TIEl+UqLKPdJlSv1R50s80emLvJGri/wRbgw70XEMe1F0zHoRugx5Ub2MuJF/zXfRP8200f/N8pI&#10;/zjESv84v0v/N79L/ze/S/83v0v/N79L/zf/QSMB/0kfAf9RHAH/VxwC/1wjAv9gLAP/YDYG/2BB&#10;C/9eTRH9W1gY+FhkHfRVcCPxU3wn7lCGK+tPkC7pTZkw50yhMuVMqjPjS7Q04kvANeBLzzXbS+Y2&#10;1Ur0ONFK/zrOSv88xEz/PL1N/zy4T/88tE//O7RP/zu0T/87tE//O7RP/zv/QiIB/0wcAf9VGAH/&#10;XBkB/2MgAv9mKAP/aDIF/2g9CfpmSBD0Y1MX7mBfHepdayPmWnYo4leBLd9VizDcU5Qz2VGdNtVQ&#10;pjjTT6860E+7O85OyTzLT+E9x0/yPsNP/0DAT/9Bt1H/QbFS/0CtU/9AqlT/P6pU/z+qVP8/qlT/&#10;P6pU/z//Rh8B/1AZAf9ZFQH/YhcB/2gdAf9sJAL/by4D+W84B/FuRA7ra04V5WhbHN9kZyPaYHEq&#10;1F17L9BbhTTMWI44yVeXO8dVoD3EVKk/wlO0Qb9TwkK9U9ZDuVPtRLZT/UWzVP9FrFb/RKdX/0Sk&#10;WP9DoVj/QqFY/0KhWP9CoVj/QqFY/0L/SB0B/1MWAf9dEgH/ZhQB/20ZAf9yIQH7dSkC8nYzBel2&#10;Pgvic0oS229XGtJrYiPNZ2wryGR2McRhfzfAXok7vVySPrpbmkG3WaREtViuRrJXu0ewV81IrVjo&#10;SKpY+kmnWf9IoVr/SJ1b/0ebXP9GmVz/RZlc/0WZXP9FmVz/RZlc/0X/SxoB/1cTAf9hEAD/axIA&#10;/3IWAP94HAH1eyQB630tA+J+OQfZe0YQ0HZTGslxXiTDbWgsvmpxM7pnezi2ZIM9smKMQa9glUWs&#10;Xp9HqV2pSqZctkukXMdMolziTZ9d90ycXv9MmF//SpVg/0mTYP9IkWD/R5Fg/0eRYP9HkWD/R5Fg&#10;/0f/ThgB/1oRAf9kDgD/bxAA/3YTAPx9FwDvgR4B5IQnAtuENAXQgUMPyHxPGcF4WiO7c2QstXBt&#10;M7Fsdjqtan8/qWeIQ6VlkUeiY5tKn2KlTZxhsU+ZYMFQl2DcUJVh80+TYv9OkGP/TI5k/0uMZP9K&#10;i2T/SItk/0iLZP9Ii2T/SItk/0j/UBYB/1wQAP9oDQD/cg4A/3oQAPaBEgDphhcA3oogAdKKMATJ&#10;hkAOwYJNGbp9VyO0eWEsrnVqNKlycjqkb3tAoGyERJ1qjUiZaJdMlWehT5JmrVGQZb1SjmXUU4xm&#10;8FGLZ/9QiGf/Todo/0yGaP9LhWf/SYVn/0mFZ/9JhWf/SYVn/0n/UhQB/18OAP9rCwD/dQwA+X4N&#10;APCFDgDjixAA1o8aAMyOLgTDiz0Nu4dKGLSDVSKtfl4rp3tnM6J3bzqddHhAmXKARZVviUmRbZNN&#10;jWyeUIpqqlOHarlUhWrPVIRr7lODbP9Rgmz/T4Fr/02Aa/9MgGv/SoBr/0qAa/9KgGv/SoBr/0r/&#10;VBIB/2EMAP9uCgD9eAkA6IIIANyJCQDYjwsA0JMXAMaTKwO+kDsMtoxIF66IUiGnhFwroYBkM5x8&#10;bTqXeXVAknd9RY51hkqKcpBOhnGbUYJvp1R/b7ZVfW/LVnxv61R8cP9Se3D/UHtv/057b/9Ne27/&#10;S3tu/0t7bv9Le27/S3tu/0v/VxEA/2MKAP9wBwDwfAUA3IUFANSMCADQkwkAypYUAMGXKQO5lDkL&#10;sZBGFqmNUCCiiVoqnIViMpaCajmRf3I/jHx6RYd6g0qDeI1Of3aYUXt1pFR4dLNWdnTIVnV06FV1&#10;df1TdXT/UXVz/092cv9NdnH/THZx/0x2cf9MdnH/THZx/0z/WRAA/2YHAP9zBADhfwEA1ogEAM+Q&#10;BgDKlggAxJoSALybJgK0mDcJrJVEFKSRTh+djlcolopgMZCHaDiLhHA/hoJ4RIF/gUl9fYtNeHuW&#10;UXR6olRxebFWb3nFVm565lVuevxTb3n/UXB3/09xdv9NcXX/THF1/0xxdf9McXX/THF1/0z/Ww4A&#10;/2kEAPZ3AADdggAA0IsDAMmTBQDEmQYAvp4QALafJAKunTQIpppBE5+WTB2Yk1UnkZBeL4uNZTeF&#10;im09gIh1Q3uFfkh2g4hMcoKTUG6AoFNrf65VaH/CVmd/41VogPpTaX7/UWp8/09re/9NbHn/TGx5&#10;/0xsef9MbHn/TGx5/0z/XgwA/2wBAOZ6AADWhgAAy48CAMSXBAC+nQQAuKIOALGjIQGpojIHoZ8/&#10;EZmcShuSmVMli5ZcLYWTYzV/kWs7eo5zQXWMfEZwioVLa4iRT2eHnVJkhqxUYoa/VWGG4VRhhvlS&#10;Y4T/UGWB/09mf/9NZ37/TGd+/0xnfv9MZ37/TGd+/0z/YQoA/28AAOB+AADQiQAAxpMBAL+bAwC4&#10;oQIAsaYLAKqoHgGjpy8Fm6U9D5SiSBmMn1EihZxZK3+aYTJ5mGk5dJVxP2+TeURqkoNIZZCOTGGP&#10;m09ejqpSW469UlqO3lJbjfhQXIv/T16I/05ghf9MYYP/S2GD/0thg/9LYYP/S2GD/0v/ZAUA9XQA&#10;ANqCAADLjgAAwZcAALieAQCxpQAAqasHAKOtGgCcrCwElas6DI2oRRaGpk8ff6RXKHmiXy9zoGY1&#10;bZ5uO2icd0BjmoFFX5mMSVuYmUxXl6hOVZe7T1SX3E5UlvZOVZT/TViQ/0xZjf9LW4r/SluK/0pb&#10;iv9KW4r/SluK/0r/aAAA5XkAANGHAADFkgAAu5wAALGiAACpqQAAobECAJuzFQCVsygCjrI2CYaw&#10;QhJ/rkwbeKxUI3KqXCpsqGQxZ6dsNmKldTtdpH9AWaOKQ1Wil0dRoadJT6G6Sk6i2UlOoPVJTp//&#10;SVCZ/0lSlv9IVJL/R1SS/0dUkv9HVJL/R1SS/0f/bgAA3n8AAMqNAAC+mAAAs6AAAKqnAAChrgAA&#10;l7YAAJG6EACMuiMBhbkyBn64Pg53tkkXcbVSHmuzWiVlsmIrYLFqMFuwczVXr305U66JPU+tlkBM&#10;raVCSq25Q0mu2EJIq/VDR6r/REml/0RLoP9ETZz/RE2c/0RNnP9ETZz/RE2c/0TqdQAA0oYAAMOT&#10;AAC3nQAArKQAAKKrAACYswAAjrsBAIXBDACBwh0Ae8ItA3XBOglvwEURab9PGGO+Vx5evV8jWbxo&#10;KFW7cS1Ru3swTbqHNEq6lTdHuqU5Rbq4OkS61zlDuPU7Qrb/PUKz/z5Erv8+Ran/PkWp/z5Fqf8+&#10;Ran/PkWp/z7gfQAAyY0AALuaAACuogAAo6kAAJixAACOuQAAhMECAHnJBwB0yxQAcMwmAWvLNQVl&#10;y0AKYMpLEFvKVBZXyV0aUsllH07IbyNLyHomR8iGKUTIlCxCyKQuQMi4Lz/J1y8/x/UwPcT/MzvD&#10;/zU8vv82Pbj/Nz24/zc9uP83Pbj/Nz24/zfRhgAAwJUAALKfAAClpwAAmq8AAI63AACDvwAAeMcD&#10;AG7PBwBl1w0AY9gdAGDYLQJb2DoEV9hGCVPYUA1P2FkRS9diFUfXbBhE13cbQdeEHj7YkyA82KMh&#10;O9m3Ijra1SI61vIjN9T/JzbS/yk00f8rNsr/LTbK/y02yv8tNsr/LTbK/y3FkAAAtp0AAKilAACc&#10;rQAAj7YAAIO+AAB3xwAAbM8CAGLWBwBa5A4AWOQcAFTkKQFQ5DUDTOU/BUjlSQdF5VMKQuZcDT/m&#10;Zg885nESOud+FDfnjBY155wXM+iuGTLpxhky6OoZMeX+GS/k/xwu5P8eLeL/IC3i/yAt4v8gLeL/&#10;IC3i/yC6mgAAqqMAAJ2rAACQtAAAg70AAHfGAABrzwAAX9YAAFTeBABR8BAATfAbAErwJgFG8TAC&#10;QvI6Az7yQwQ780sFOPNUBzb0XQgz9GgJMPV0Cy71gQws9pEOKvaiDyj3txAn+NYRJ/b0ESbz/xEm&#10;8f8RJfH/EyXx/xMl8f8TJfH/EyXx/xOtoQAAoKkAAJKzAACEvAAAdsYAAGnPAABd2AAAUd8AAEnu&#10;BABG/A4AQv0XAD7+IQA7/ioBN/8zAjT/OgIw/0IDLf9KAyv/UwQo/1wFJf9mBSL/cwYg/4MHH/+U&#10;CB3/pggc/7wIG//iCRr/+Qka//8JGf//CRn//wkZ//8JGf//CRn//wmipwAAk7EAAIW7AAB2xgAA&#10;adAAAFvaAABO4AAAQ+UAAD77AQA6/wwANv8TADL/GwAv/yMAK/8qASj/MQEk/zcBIf8/Ah//RgIc&#10;/04CGf9YAxb/YwMT/3ADEv+BBBH/kwQQ/6cED/+9BQ7/4AUO//YFDv//BQ7//wUO//8FDv//BQ7/&#10;/wWVrwAAhroAAHfFAABo0AAAWtsAAEzhAABA5wAAN/MAADL/AAAu/wcAKv8OACb/EwAj/xoAH/8g&#10;ABv/JgAY/ysBFf8yARL/OAEQ/0ABDv9IAQz/UgEJ/10CBv9rAgT/fQIC/5ACAf+jAgD/tgIA/80D&#10;AP/sAwD/7AMA/+wDAP/sAwD/7AOIuQAAeMQAAGnQAABb3QAAS+MAAD7pAAAy7gAAK/8AACb/AAAh&#10;/wAAHf8IABr/DQAW/xEAE/8WABD/GgAO/x8AC/8kAAn/KgAG/zAAAv83AQD/QAEA/0oBAP9WAQD/&#10;ZAEA/3UBAP+IAQD/mgEA/6oBAP+7AQD/uwEA/7sBAP+7AQD/uwH/LysB/ysyAv8vMQL/MDQC/y85&#10;A/8rQQP/J0wE/yNYBf8hZgb/IHQH/x6CCf8ejgv/HpgM/x6hDf8eqQ7/HrAP/x24D/8dwRD/HcsQ&#10;/x3bEf8d6BH/HfIR/x38Ef8e/xH/Hv8Q/x7/EP8f/xH/H/8S/yH/E/8i/xP/Iv8T/yL/E/8i/xP/&#10;LysB/y4wAv8yLwL/MzEC/zI2A/8vPgP/K0kF/ylWBv8nYwf/JXEI/yR+C/8jigz/I5UO/yKeD/8i&#10;phD/Iq0R/yK1Ef8ivRL/IscS/yLUE/8i5RP/IvAT/yL6E/8i/xP/I/8S/yP/Ev8j/xT/JP8V/ib/&#10;Fvwn/xb8J/8W/Cf/Fvwn/xb/MCoB/zEtAv81KwL/Ny0C/zYyA/80OgP/MkUF/y9SBv8tYAf/LG0K&#10;/yp6DP8phg7/KJEQ/yiaEf8oohL/J6oT/yexFP8nuRT/J8MV/yfPFf8n4RX/J+0V/yf4Ff8o/xX/&#10;KP8V/yj/Fv8n/xf8Kf8Y9iv/GfQs/xn0LP8Z9Cz/GfQs/xn/MSkB/zQpAf85KAL/OyoC/zwuAv86&#10;NgP/OUIF/zdPBv81XAj/M2kL/zF2Dv8wghD/L40S/y6WFP8unhX/LaYW/y2tFv8ttRf/Lb4Y/y3K&#10;GP8t3Bj/LeoY/y31GP0u/xj6Lv8Y+S3/Gvkt/xzzL/8c7TH/Heoy/x3qMv8d6jL/Heoy/x3/MykB&#10;/zgmAf89JAH/QCUC/0EpAv9CMwP/QT4F/z9KBv89Vwn/O2QM/zlwD/83fRL/NogU/zWRFv81mhf/&#10;NKIZ/zSpGf8zsRr/M7ob/zPFG/0z0xv6M+Yb9zTzG/M1/hvxNP8d8DP/H+4z/yDnNv8h4Tf/Id44&#10;/yHeOP8h3jj/Id44/yH/NScB/z0iAf9CIAH/RiAB/0glAv9KLwP/SToE/0dGBv9FUgn/Q18N/0Fr&#10;Ef8/dxT/PYIX/jyMGfw8lRr7O50c+TulHfg6rR72OrYe9TrAH/M6zh/wOuMf6zvxH+g6/SHmOv8j&#10;5Dr/JeE6/yXYPP8m0D3/Js0+/ybNPv8mzT7/Js0+/yb/OSQB/0EeAf9HGwH/SxsB/08iAf9RKwL/&#10;UTYE/09BBv9MTQn/S1oO/ElmEvhHchb1RX0Z80OHG/FCkR3vQpkf7UGhIOxBqSHqQLIi6EC8IudA&#10;yiPkQd8j4EHvJNxA/CfYQP8p1D//Ks9A/yrHQv8qwkP/KsBD/yrAQ/8qwEP/KsBD/yr/PCAB/0Ua&#10;Af9LFwH/URcB/1YfAf9YJwL/WDED/1c8BfxVSAn2UlQO8lBhE+5ObRfqTHgb50qCHuVJjCDiSJUi&#10;4EedJN5HpSXcRq4m2kW5J9hFxijURdwpz0buKstF+y3IRf8uxUX/L8BG/y+6SP8vtUn/LrRJ/y60&#10;Sf8utEn/LrRJ/y7/QB0B/0kWAf9QEwH/VhQA/1wbAf9fIwH/YCwC+l83BPNdQgjtWk8N51hcE+JW&#10;aBjeU3Ic2lF9INZPhiTSTo8n0E2YKc1MoCvLS6ktyUqzLsdKvy/FStAwwkvoML1L+DK6Sv8zuEv/&#10;M7NM/zOuTf8zqk7/MqlO/zKpTv8yqU7/MqlO/zL/QxoB/0wTAP9UEAD/XBIA/2EXAP9lHgH7ZicB&#10;8mYxA+plPQbjY0oL3GBXEtVdYhnQWm0fzFd3I8hVgCfFVIkrwlKSLsBRmjC+UKMyu0+tNLlPuTW3&#10;T8g2tE/iNrFP9DeuUP84rFD/OKdR/zejUv82oFP/NZ9T/zWfU/81n1P/NZ9T/zX/RhcB/1ARAP9Y&#10;DQD/YBAA/2YTAP9qGQD0bCEB6m0rAuFsNwTZakUK0GdSEspjXhrFYGggwV5yJr1ceyq6WoQut1iM&#10;MbRXlTSxVZ42r1SoOK1UszqqU8I7qFPaO6VU8DyiVf88oVX/O51W/zqaV/85l1f/OJdX/zeXV/83&#10;l1f/N5dX/zf/SRQA/1MOAP9cDAD/ZQ0A/2sPAPpvEwDschkA4nQjAdhzMgPOcUIJx21PEsFqWhq7&#10;Z2Qht2RtJ7NidiyvX38wrF6HNKlckDenW5k6pFmjPKFZrj6fWL0/nVjRQJpZ7D+YWf4/l1r/PpRb&#10;/zyRW/87j1v/Oo9b/zqPW/86j1v/Oo9b/zr/TBIA/1YNAP9gCQD/aAoA+m8MAPNzDgDldxEA2nkb&#10;AM95LgLHdz4Jv3RLEblwVhqzbWAhr2ppKKpnci2nZXoyo2ODNqBhjDmdYJU8ml6fP5ddqkGVXbhC&#10;k13LQ5Bd6EOPXvxBjl//QItf/z6KX/89iF//PIhf/zuIX/87iF//O4hf/zv/ThEA/1gKAP9jBwD6&#10;bAYA53MGAN14CADaewsA0X4XAMh+KwLAfDsIuXlIEbJ2Uxmscl0hp29mKKNtbi6fanczm2h/N5hm&#10;iDuVZZE+kWObQY5ip0OMYbRFiWHHRYhi5UWGYvpDhmP/QoRj/0CDY/8+gmP/PYJj/zyCY/88gmP/&#10;PIJj/zz/UA8A/1sHAP9mAwDsbwIA3HYDANR8BwDRgAkAyoIUAMKDKAK6gTkHs35GEKx7URmmd1oh&#10;oXRjKJxyay6Yb3MzlG18N5FrhDuNao4/imiYQoZno0SEZrFGgWbDR39m4Ud/Z/hFfmj/Q35o/0F9&#10;Z/8/fGf/Pnxn/z18Z/89fGf/PXxn/z3/Ug4A/10DAP1pAADhcgAA1noCAM5/BQDKgwgAxYYSALyH&#10;JgG1hjYGroNDD6eAThihfFggm3lgJ5Z3aS2SdHAzjnJ5N4pwgTyGbos/g22VQ39soUV8a65Hemu/&#10;SHhr3Uh4bPZGeGz/RHds/0J3a/9Ad2r/P3dq/z53av8+d2r/Pndq/z7/VAwA/18AAPJsAADddgAA&#10;0H0CAMmDBADEhwYAv4oQALeMIwGwijQFqYhBDqKFTBecgVUfln9eJpF8Zi2MeW4yiHd2N4R1fzuA&#10;dIg/fHKSQ3hxnkZ1cKxIc2+9SXFw2UlxcPRHcXH/RHJw/0Jyb/9Bcm7/P3Ju/z5ybv8+cm7/PnJu&#10;/z7/VgoA/2IAAOZvAADXeQAAzIEBAMWHAwC/iwQAuY4OALKQIAGrjzEFpIw/DZ2KShaWh1MekYRc&#10;JYuBZCyGf2sxgn1zNn57fDt6eYY/dneQQnJ2nEVvdalIbHW6SWt11ElrdfJHa3X/RWx1/0Ntc/9B&#10;bXL/P21y/z9tcv8/bXL/P21y/z//WQcA/2UAAOJyAADRfAAAx4QAAMCKAgC5jwIAs5IMAKyUHQCm&#10;ky8EnpE8C5iPSBSRjFEci4laJIaHYiqBhWkwfIJxNXiBejp0f4M+cH2OQmx8mkVpe6dHZnq4SGR7&#10;0Ehke/BHZXv/RGZ6/0NneP9BaHb/P2h2/z9odv8/aHb/P2h2/z//WwQA92kAAN12AADNgAAAw4gA&#10;ALuOAAC0kwEArZcJAKeYGgCgmCwDmZY6CpKURRKMkk8aho9XIoCNXyh7i2cudolvM3KHdzhthYE8&#10;aYSLQGaCl0NigaVGYIG2R16BzUdege9GX4H/RGB//0Jhff9BYnv/P2N6/z9jev8/Y3r/P2N6/z//&#10;XgAA6W0AANZ5AADIhAAAvowAALaTAACulwAAppsEAKCdFwCanSkCk5w3CIyaQxCGmE0YgJZVH3qU&#10;XSZ1kmUscJBsMWyOdTZnjX46Y4uJPl+KlUFciaNEWom0RViJy0VYiO1EWIj/Q1mG/0Fbg/9AXYH/&#10;Pl2A/z5dgP8+XYD/Pl2A/z7/YgAA5HEAAM9+AADDiAAAuZEAALCXAACnmwAAnqEAAJijEwCToyUB&#10;jaI0BoahQA2An0oVeZ1THHSbWiNvmWIoaphqLmaWcjJhlXw3XZSGOlmSkz5WkqFAU5GyQVKSyUJS&#10;ketBUpD/QFKP/z9Vi/8+Voj/PVeH/z1Xh/89V4f/PVeH/z35ZwAA3XYAAMmDAAC9jQAAs5UAAKmb&#10;AACgoAAAlqcAAI+pDwCLqiEBhakwBH+oPAp4p0cSc6VQGG2jWB5oomAkZKFnKV+gcC5bnnkyV52E&#10;NlOckTlQnJ87TpuwPUycxz1Mm+o8TJn/PEyY/zxNlf88T5H/O1CP/ztQj/87UI//O1CP/zvrbQAA&#10;03wAAMOJAAC3kwAArJoAAKKfAACZpQAAjqsAAIWwCwCBsRsAfLErAnewOAdxr0MNa65NFGatVRlh&#10;rF0eXatlI1mqbidVqXcrUaiCL02njzJKp541SKevNkenxjZGpuk2RaT+N0Wj/zdGoP83SJz/N0ma&#10;/zdJmv83SZr/N0ma/zfidAAAyoMAALyPAACwmAAApZ4AAJukAACQqwAAhbEAAHq4BAB2uRQAcrkl&#10;AW25MwRouD8IY7hJDl63UhNatloYVrZiHFK1ayBOtHUkS7SAJ0izjipFs50sQrOuLUGzxS5Bs+kt&#10;QLD+Lz+v/zE+rf8yQKj/MkGm/zJBpv8yQab/MkGm/zLVfAAAwooAALWWAAConQAAnaMAAJKqAACH&#10;sQAAfLcAAHC+AwBowg4AZsMdAGPDLQFewzkEWsNECFbCTgxSwlcQT8FfFEvBaRdIwXMaRcB+HULA&#10;jCA/wJsiPcCtIzzBxCM8wOkjOr7+Jji8/yg3u/8pOLj/Kji2/ys4tv8rOLb/Kzi2/yvJhQAAuZMA&#10;AKycAACgogAAlKoAAIixAAB8uAAAcb4AAGbFAwBbywgAV80TAFbOIwBTzjIBUM4+A03PSAVJz1II&#10;Rs9bC0PPZQ5Az28QPs97EzvPiRU5z5kXN8+rGDbQwxg2z+gYNM37GzLL/x0xyv8fMMn/IS/I/yEv&#10;yP8hL8j/IS/I/yG+jwAAr5oAAKKhAACWqQAAirAAAH24AABxvwAAZsYAAFvMAgBQ0gcAR9oMAEbc&#10;GABF3CcARN01AUHdQAI/3ksDPd5VBDrfXwY432kHNd92CTPghAsx4JQML+GmDS7hvA4t4uAOLd74&#10;Dyvd/xIq3P8UKdr/Fija/xYo2v8WKNr/Fija/xazmAAApaAAAJmnAACLsAAAfrgAAHHAAABlyAAA&#10;Wc4AAE7TAABE2wQAP+kNAD3pFwA76iMAOeouADbrOAE060IBMexLAi/tVQMt7V8DKu5rBCjueAUm&#10;74gGJe+aByPwrgci8cgHIvDtByHs/wch6/8IIOv/Ch/q/wsf6v8LH+r/Cx/q/wuonwAAm6YAAI2v&#10;AAB/uAAAccEAAGTKAABY0AAATNYAAEHdAAA45AAANfYMADP3FAAw9x4ALvgnACv5MAAo+TgBJvpA&#10;ASP7SQEh+1IBHvxdAhz9aQIa/XkDGP6LAxf/ngMV/7MEFP/TBBT+9AQT/P8DE/r/AxP5/wMT+f8D&#10;E/n/AxP5/wOdpQAAj64AAIC4AABywgAAZMsAAFbTAABJ2gAAPt8AADTkAAAu9AAAK/8KACj/EAAl&#10;/xcAIv8fAB//JgAc/y0AGf80ABf/PAAU/0QBEv9OARD/WQEO/2cBDP93AQv/igIK/58CCf+1Agj/&#10;1QIH//QCB///Agf//wIH//8CB///Agf//wKRrQAAgrgAAHPCAABkzAAAVtUAAEjdAAA74gAAMOcA&#10;ACfuAAAj/wAAIP8EABz/DAAZ/xEAFv8WABP/GwAR/yEADv8nAA3/LgAK/zYAB/8+AAT/SAAA/1QA&#10;AP9iAQD/cwEA/4cBAP+dAQD/sgEA/8oBAP/qAQD/8wEA//MBAP/zAQD/8wGEtwAAdMEAAGXMAABW&#10;2AAAR98AADnlAAAt6gAAI+4AABz9AAAY/wAAFf8AABH/BAAP/wsADf8OAAn/EQAG/xUAA/8aAAD/&#10;IAAA/yYAAP8uAAD/NwAA/0EAAP9NAAD/XAAA/20AAP+CAAD/lgAA/6gAAP+6AAD/wwAA/8MAAP/D&#10;AAD/wwD/JC8B/yUvAf8oLwH/JzEB/yQ2Av8gPgL/GkkD/xdWA/8VZAP/E3IE/xJ/BP8SigT/EpQE&#10;/xKdBf8SpAX/EqwG/xKzBv8Sugb/EsMG/xPOB/8T3wf/E+sH/xP2B/8T/wf/E/8G/xP/Bv8U/wf/&#10;FP8I/xP/CP8V/wn/Ff8J/xX/Cf8V/wn/JS4B/yktAf8rLAH/Ky4B/ykzAv8kOwL/H0YD/x1TA/8b&#10;YQT/GW4E/xd7BP8XhwX/F5EF/xeaBv8XoQb/F6kH/xewB/8Xtwj/F8AI/xjKCP8Y2wj/GOgI/xj0&#10;CP8Y/Qj/Gf8I/xn/CP8Z/wn/Gf8K/xj/C/8a/wv/Gv8L/xr/C/8a/wv/Ji0B/ywpAf8uKAH/LyoB&#10;/y0vAv8pNwL/J0MD/yRQA/8iXQT/IGoF/x53Bf8egwb/Ho0H/x6WB/8engj/HqUJ/x6sCf8eswn/&#10;HrwK/x7GCv8e0wr/HuUK/x7xCv8f/Ar+H/8K/R//C/wf/wz8Hv8N/B//Dvch/w73If8O9yH/Dvch&#10;/w7/KioB/y8mAf8yJAH/MyUB/zIqAf8xNAL/Lz8D/y1MA/8qWQT/KGYF/yZyBv8lfgf/JYkI/yWS&#10;Cf8lmgr/JaEL/yWoC/8ksAz/JLgM/yXBDP8lzg3/JeEN/CXvDfkm+gz2Jv8N9Sb/D/Ql/xD0Jf8R&#10;8ib/Eu0n/xLtJ/8S7Sf/Eu0n/xL/LiYB/zQiAf83IAH/OSEB/zglAf85LwL/ODsC/zVHA/8zVAX/&#10;MWEG/y9tB/8ueQn/LYQK/y2NDP8slg3/LJ0N/yylDv0srA/8LLQP+yy9D/ksyRD2LN0Q8y3sD+8t&#10;+A/tLf8S6yz/FOos/xXpLP8W5S3/FuAu/xbgLv8W4C7/FuAu/xb/MiMB/zgdAf88GwH/PhsB/0Ai&#10;Af9BKwH/QDYC/z5CA/88TwX/OVwG/zhoCP02cwv7NX4M+DWIDvc0kQ/1NJkQ8zSgEfIzqBLwM7AS&#10;7zO5E+4zxRPrNNcT5zTqEuM09xThNP8X3jP/Gdwz/xrbM/8a1DT/Gs41/xrONf8azjX/Gs41/xr/&#10;Nh8B/zwZAf9BFgD/RBYA/0ceAf9JJwH/SDIC/0Y9A/9ESQX6QlYH9kBiCfI/bgzvPXkP7TyDEOo8&#10;jBLoO5QT5zucFOU7pBXjOq0V4jq2FuA7whbfO9IW2jvoF9Q69hrQOv8czTr/Hss6/x7KOv8fxDv/&#10;H8A8/x7APP8ewDz/HsA8/x7/ORsB/0AVAP9FEQD/ShMA/04ZAP9QIgH/UCwB/U43AvZLQwTwSVAH&#10;60hdCudGaQ3jRXQQ4ER+E91DhxXbQpAX2EGYGNVAoBnTQKkb0UCyHM9AvR3NQMwdykHkHsZA9CDC&#10;QP8iv0D/I71A/yO7QP8jtkH/I7NC/yKzQv8is0L/IrNC/yL/PRcA/0QRAP9KDgD/UBAA/1QVAP9W&#10;HQD9ViYB81UxAetTPQPlUksG31BYCtpOYw7UTG4T0Ep4Fs1JgRnLSIobyEeSHcZHmh/ERqMhwkas&#10;IsBFtyO+RcUkvEXcJLhG8CW1Rv8nskb/J7BG/yeuRv8nqkf/JqdI/yanSP8mp0j/JqdI/yb/QBQA&#10;/0gOAP9OCwD/VQ4A/1kRAP9cFgD0XR8A6lwqAeJbNwLaWkYF0ldTC8xVXhDIU2gVxFFyGcFQexy+&#10;T4QfvE2MIrlNlSS3TJ0mtUunJ7NLsSmxSr8qr0rRKqxL6yupS/wspkv/LKVM/yujTP8qn03/Kp1N&#10;/ymdTf8pnU3/KZ1N/yn/QxEA/0sMAP9TCAD/WgsA/14NAPlgEADrYRYA4WIhANZiMQHOYUEFx19O&#10;C8JcWRG9WmQXuVhtG7ZWdh+zVX4isFOHJa5SjyirUZgqqVCiLKdQrC2lT7kvo0/LL6BQ5i+eUPkw&#10;nFD/L5pR/y6YUf8tllL/LJRS/yuUUv8rlFL/K5RS/yv/RhAA/04JAP9WBQD+XgYA72IHAOdlCgDk&#10;Zg4A1mcZAM1oLQHFZz0Fv2VKC7ljVRK0YF8XsF5pHKxccSGpWnokplmCKKRYiyuhVpQtn1WdL5xV&#10;qDGaVLQzmFTFM5ZU4TSTVfYzklX/MpFW/zGPVv8wjVb/LoxX/y2MV/8tjFf/LYxX/y3/SQ4A/1EF&#10;AP9aAQDuYgAA32cDANhqBgDVawoAzW0VAMVuKQG+bTkEt2tHC7FoUhGsZlwYqGRlHaRibSKhYHUm&#10;nl5+KZtdhi2YXI8vlVqZMpNZpDSQWbA2jlnANoxZ2zeKWfM2iVr/NIhb/zOHW/8xhlv/MIVb/y+F&#10;W/8vhVv/L4Vb/y//SwwA/1QAAPteAADiZQAA2GsBAM9uBQDMcAgAxnISAL5zJgG3czYEsXBECqtu&#10;TxGma1kYoWlhHZ1naiKZZXInlmN6KpNigy6QYIwxjV+VNIpeoDaHXq04hV28OYNd1DmCXvA4gV//&#10;NoBf/zSAX/8zf1//MX5f/zB+X/8wfl//MH5f/zD/TQkA/1YAAO5hAADdaQAA0W8AAMpzAwDFdQYA&#10;wHYQALh4IwCxeDMDq3ZBCaVzTBCfcFYXm25fHZZsZyKTam8nj2h3K4xnfy+JZYgyhWSSNYJjnTeA&#10;Yqo5fWK5Ontizzt6Yu45emP/OHpj/zZ5Y/80eWP/Mnli/zF5Yv8xeWL/MXli/zH/TwcA/1kAAOZk&#10;AADXbAAAzHMAAMR3AgC/eQQAuXoOALJ8IACsfDEDpXo+CZ94ShCadVMXlXNcHZFxZCKNb2wniW10&#10;K4VsfC+CaoUyf2mPNXxomzh5Z6c6dma2O3RmzDxzZ+s7c2f/OHNo/zZzaP81c2f/M3Nm/zJzZv8y&#10;c2b/MnNm/zL/UQQA/1wAAOJnAADScAAAx3YAAMB6AAC6fQIAtH8MAK2BHQCngS4CoH88CJp9Rw+V&#10;elEWkHhaHIt2YiGHdGkmg3JxK39xei98b4MyeG6NNXVtmDhybKU7cGu0PG5ryTxta+k7bWz+OW1s&#10;/zdubP81bmv/NG5q/zJuav8ybmr/Mm5q/zL/UwAA9F8AAN5qAADNcwAAw3oAALt+AAC1gQAAroMJ&#10;AKiFGgCihSsCm4Q6B5WCRQ6Qf08Vin1YG4Z7XyCBeWclfXdvKnp2dy52dIAyc3OLNW9yljhscaM6&#10;aXCyPGhwxjxncOc7Z3H8OWhx/zdocP81aW//NGlu/zNpbv8zaW7/M2lu/zP/VgAA62IAANhuAADJ&#10;dgAAv30AALeCAACwhQAAqIcGAKKJFwCciikBlok3BpCHQwyLhU0ThYJVGYCAXR98f2UkeH1tKXR7&#10;dS1wen4xbXmINGl3lDdmdqE6Y3awO2F2xDxhduU7YXb7OWJ2/zdjdf81Y3P/NGRy/zNkcv8zZHL/&#10;M2Ry/zP/WAAA5mYAANJxAADFegAAu4EAALKHAACrigAAoowCAJyOFACXjyYBkY40BYuMQAuFikoR&#10;gIhTGHuGWx12hWMicoNqJ26CcitqgHsvZ3+GM2N+kTZgfZ45XXyuOlt8wTtbfOM6W3z6OFx7/zdd&#10;e/81Xnn/NF93/zNfd/8zX3f/M193/zP+XAAA4WoAAM11AADAfgAAtoYAAK6LAACljgAAm5EAAJWT&#10;EQCQlCIBi5MxA4WSPQl/kUgPeo9RFnWNWRtxjGAgbIpoJWiJcClkh3ktYYaDMV2FjzRahJw2V4Os&#10;OFWDvzlVg+E4VYL5N1aC/zVWgf80WH//M1l9/zJZff8yWX3/Mll9/zLvYAAA224AAMd6AAC7gwAA&#10;sosAAKiQAACfkwAAlJYAAI2ZDgCJmh4AhJouAn6ZOgd5l0UNdJZOE2+VVhhqk14dZpJlIWKRbSZe&#10;j3YqW46BLVeNjTBUjJozUYyqNU+MvTVPjN41T4v3NE+K/zNQif8yUYb/MVKE/zFShP8xUoT/MVKE&#10;/zHqZQAA0nMAAMJ/AAC2iAAArJAAAKKUAACYmAAAjJwAAISfCgCAoBkAfKEpAXegNgVyn0EKbZ5L&#10;D2idUxRknFsZYJtjHVyaayFYmXQlVZh+KVGXiixOlpguS5aoMEqWvDFJltwwSZT2MEmT/zBJkv8w&#10;SpD/L0uN/y9Ljf8vS43/L0uN/y/iawAAynkAALyFAACxjwAAppQAAJuZAACRnQAAhqIAAHqmAwB2&#10;pxMAc6gkAG6oMgNqqD0GZadHC2GmUA9dpVgUWaRgGFWjaBxSo3EfTqJ8I0uhiCZIoZYoRaCmKkSh&#10;uitDodoqQ5/1K0Kd/ytCnP8sQpv/LESX/ytEl/8rRJf/K0SX/yvXcgAAw4AAALaMAACqlAAAn5kA&#10;AJSeAACJowAAfqgAAHCuAABqsA4AaLEdAGWxLAFhsTgDXbBDBlmwTApVr1QOUq9dEU6uZRVLrm8Y&#10;SK15G0Wthh5CrJUgP6ylIj6tuSM9rdgiPav1Izyp/yU7p/8mO6b/Jjuk/yY7pP8mO6T/Jjuk/ybM&#10;egAAu4gAAK6SAACimQAAl54AAIykAACAqgAAda8AAGm0AABeuQYAW7oUAFm7JABWuzEBU7s9A1C7&#10;RwVNu1AHSrpZCke6Yg1EumwQQbp3Ez65hBU8uZMXObmjGDi5txk3utYZN7j0GjW2/xw0tP8eM7P/&#10;HzOy/yAzsv8gM7L/IDOy/yDBgwAAtJEAAKaYAACbngAAj6UAAIKrAAB2sQAAa7YAAF+8AABUwQMA&#10;TMUNAEvFGQBJxigASMY1AEXHQAFDx0oDQMdTBD7HXQY7x2cIOcdzCjfHgAw0x5ANMsehDjHItQ8w&#10;yNMPMMb0EC7E/xMtwv8VLMH/FivA/xcrwP8XK8D/FyvA/xe4jQAAqpcAAJ6eAACRpQAAhKwAAHiy&#10;AABruQAAYL8AAFTDAABKyAIAQM0HADrSDgA50hsAONMoADfTNQA21EAANNVLATPVVQEx1mACL9Zs&#10;Ay3XegQr2IsFKtidBSjZsQYn2s0GJ9fvBibU/wkl0v8LJNH/DCPQ/w0j0P8NI9D/DSPQ/w2ulgAA&#10;oJ0AAJSkAACGrAAAebQAAGy7AABgwgAAVMYAAEjLAAA+0AAANdUEAC3dCgAs4RMAK+IfACnjKgAo&#10;5DUAJ+Q/ACblSgAk5lUAI+ZhASHnbgEg534CHuiQAh3ppAIb6bwCGuriAhrm/AIZ5f8DGeT/BBjj&#10;/wUY4/8FGOP/BRjj/wWjnQAAlqQAAIisAAB6tQAAbL0AAF/EAABTygAAR84AADzTAAAy2gAAKt8A&#10;ACXuCQAj8BEAIfEZAB/xIgAd8isAG/M0ABn0PgAX9EgAFfVSABP2XwAS9m4BEfeAARD4lAEP+aoB&#10;DvnGAQ757QEN9v8BDfT/AQ3z/wEN8/8BDfP/AQ3z/wGZowAAi6wAAHy1AABtvgAAX8YAAFLNAABF&#10;0gAAOdgAAC/eAAAm4gAAH+oAABz7BgAZ/w4AF/8TABT/GgAS/yEAEP8oAA7/MAAN/zkAC/9DAAn/&#10;TgAG/1wABP9sAAL/gAAB/5YAAP+tAAD/ygAA//AAAP//AAD//wAA//8AAP//AAD//wCNqwAAfbUA&#10;AG6/AABgyAAAUtAAAEPXAAA33QAAK+IAACLmAAAZ6gAAFfkAABL/AAAQ/wgADv8OAAz/EQAJ/xYA&#10;Bv8cAAP/IgAA/yoAAP8zAAD/PQAA/0kAAP9XAAD/aQAA/34AAP+VAAD/rAAA/8cAAP/oAAD/+gAA&#10;//oAAP/6AAD/+gCAtQAAcL8AAGHJAABS0wAAQ9sAADXhAAAp5gAAHuoAABXuAAAQ+AAADv8AAAv/&#10;AAAI/wAABP8GAAD/CgAA/w4AAP8RAAD/FQAA/xsAAP8jAAD/KwAA/zYAAP9DAAD/UwAA/2UAAP96&#10;AAD/kQAA/6YAAP+4AAD/zwAA/88AAP/PAAD/zwD/HC8B/yAsAf8hLAH/Hi4B/xozAf8UPAH/D0YB&#10;/w1UAv8LYQL/CW8C/wl7Av8JhgL/CZAC/wmZAv8JoAL/CacC/wmtAv8JtAL/CbwB/wnFAf8J0QL/&#10;CeMC/wnvAv8J+QH/Cv8B/wr/Af8K/wL/Cv8C/wr/Av8L/wP/C/8D/wv/A/8L/wP/Hy0B/yMpAf8k&#10;KQH/IisB/x4wAf8YOAH/FEMB/xFQAv8QXgL/DmsC/w53Av8OgwL/Do0C/w6VAv8OnQL/DqQC/w6q&#10;Av8OsQL/DrkC/w7BAv8OzQL/Dt8C/w7sAv8O+AL/Dv8C/w7/Av8P/wP/D/8D/w//BP8Q/wT/EP8E&#10;/xD/BP8Q/wT/IyoB/yYmAf8oJQH/JycB/yMrAf8eMwH/G0AB/xlNAv8WWgL/FGcC/xNzAv8TfgL/&#10;E4kD/xORA/8TmQP/E6AC/xOnA/8TrgP/E7UD/xO+A/8TyQP/E9oD/xTpA/4U9gP7FP8D+RX/A/kV&#10;/wT4Ff8F+BX/BvgV/wb4Ff8G+BX/BvgV/wb/JiYB/yoiAf8sIAD/KyIB/ygmAf8nMAH/JDwB/yJJ&#10;Av8fVQL/HWIC/xtuA/8begP/GoQD/xqNA/8alQP/GpwE/xqjBP8bqgT/G7IE/xu6BP8bxQT8G9ME&#10;+RvnBPUc9ATyHP8F8Rz/BvAc/wfvHf8I7x3/Ce8c/wnuHP8J7hz/Ce4c/wn/KiIB/y4dAP8wGwD/&#10;MBwA/zAiAP8wLAH/LjcB/ytEAv8oUQL/Jl0D/yRpA/8jdQT/I38E/iOIBP0jkQX7I5gF+iOgBfgj&#10;pwb3I64G9SO3BvQjwQbyJM8G7iTkBuol8gboJf4I5iT/CuQl/wvjJf8M4yT/DOIk/wzhJP8N4ST/&#10;DeEk/w3/Lh4A/zMYAP81FgD/NRUA/zgdAP84JwH/NzMB/zQ/Af8ySwL/L1gD+y5kBPgtbwT1LHoF&#10;8yyDBvEsjAbvLJQH7SycCOwsowjqLKsI6SyzCOcsvgnmLMwJ4i3iCN4t8QrbLP4M1i3/DtQs/w/S&#10;LP8Q0Sz/EM8s/xDOLf8Qzi3/EM4t/xD/MhkA/zcUAP86EQD/PBIA/z8ZAP9AIgD/Pi0B/zw5Afo6&#10;RQL0OFID8DdeBOw2agXpNXQG5jV+COQ0hwjiNJAJ4DSYCt40nwrcM6cL2jOwDNgzuwzVM8kN0jTf&#10;Dc408A/KNP0SxzT/E8U0/xTDNP8VwzP/FcA0/xW/NP8UvzT/FL80/xT/NhUA/zsQAP8+DQD/Qw8A&#10;/0YUAP9GHAD/RiYA9kQyAe9CPwHpQEwD5D9ZBN8+ZAbbPW8I2Dx5CtQ8ggzRO4sNzzuTD806mhDL&#10;OqIRyTqrEsg6tRPGOsITxDrVFMA76xW8OvsXuTr/GLc6/xm2Ov8ZtTr/GLI7/xixO/8YsTv/GLE7&#10;/xj/ORIA/z8NAP9DCQD/SAwA/0sQAP9MFQD1TB8A60oqAORJNwHdSUYC1UdTBNBGXwjMRWkLyURz&#10;DcZDfBDDQoQSwUKME79BlRW9QZ0Wu0CmF7pAsBi4QLwZtkDMGrNB5hqvQfccrUH/HatB/x2pQf8c&#10;qUH/HKZB/xulQf8bpUH/G6VB/xv/PRAA/0IJAP9IBQD/TQgA/1ALAPlRDwDrUBUA4U8gANhQMQDP&#10;UEECyU9OBcROWgnATGQNvUttELpKdhO3SX4VtUiHF7NHjxmxR5cbr0agHK1Gqh6rRbYfqUXGH6dG&#10;4CCkRvQgoUb/IZ9H/yCeR/8gnkf/H5tH/x6aR/8emkf/HppH/x7/QA0A/0YEAP9MAAD4UgIA6FUE&#10;AOFVCADiVQ0A1VUZAMxXLADFVzwCv1ZKBrpVVQq2U18OslJoEq9QcRWsT3kYqk6BGqhNih2lTJIf&#10;o0ycIKFLpiKfS7EjnUvAJJtL2CWZS/Allkz/JJVM/ySUTP8jk0z/IpFN/yGRTf8hkU3/IZFN/yH/&#10;QgoA/0kAAP9RAADmVwAA3VsBANVcBQDSWwkAy1wUAMNeKAC8XjgCtl1GBrFbUQqtWVsPqVhkE6ZW&#10;bBejVXQaoFR9HZ5ThR+bUo4imVGXJJdQoSaVUK0nklC8KJFQ0CiOUOwojVH+J4tR/yaLUf8lilL/&#10;JIlS/yOIUv8jiFL/I4hS/yP/RQcA/0sAAPBVAADfWwAA02AAAMxhAwDIYQYAw2ERALtkJAC1ZDQC&#10;r2NCBaphTgqlX1cPoV1gFJ5caBibW3AbmFl4HpVYgSGTV4okkFaTJo5VniiLVakqiVS3K4dUyyuF&#10;VekrhFX8KoNW/yiDVv8nglb/JYFW/ySBVv8kgVb/JIFW/yT/RwMA/08AAOdYAADZYAAAzWQAAMZm&#10;AQDBZgQAu2YOALRpIACuaTECqGg/BaNmSgqfZVQPmmNdFJdhZRiTYG0ckF51H45dfSKLXIYliFuQ&#10;KIVamiqDWaYsgFm0LX9Zxy59WeYtfFr6LHta/yp7W/8oe1v/J3ta/yZ6Wv8lelr/JXpa/yX/SQAA&#10;+1IAAONcAADSYwAAx2gAAMBrAAC6awIAtWsNAK5tHQCobi4Bo208BZ1rSAqZalEPlGhaFJBmYhiN&#10;ZWocimNyIIdieiOEYYMmgWCMKX5flyt7XqMteV6xL3ddxC91XuIvdV75LXVf/yt1X/8pdV//KHVe&#10;/yZ1Xv8mdV7/JnVe/yb/SwAA8FUAAN5fAADNZwAAw2wAALtvAAC1cAAAr28KAKhxGgCjcisBnXI5&#10;BJhwRQmTbk8Oj21YFItrYBiHaWcchGhvIIFndyN9ZoAmemSKKXdjlCx1Y6EucmKvL3BiwTBvYt8w&#10;bmP3Lm9j/yxvY/8qb2P/KG9i/ydvYv8nb2L/J29i/yf/TQAA61gAANljAADJagAAv3AAALdzAACw&#10;dAAAqXQHAKN2FwCedygBmHY3BJN1QgiOc0wOiXFVE4VwXRiBbmUcfm1sH3tsdCN4an0mdGmHKXFo&#10;kixuZ54ubGesMGpnvjFpZ9wwaWf1Lmln/yxpZ/8qamf/KWpm/yhqZv8namb/J2pm/yf/UAAA51sA&#10;ANNmAADFbgAAu3MAALN3AACreQAApHgDAJ16FACYeyUBk3s0A456QAeJeEoNhHZTEoB1Wxd8c2Ib&#10;eHJqH3VxciJyb3smb26FKWxtkCxpbJwuZmyqMGRsvDFjbNkwY2z0L2Ns/y1kbP8rZGv/KWVq/yhl&#10;av8oZWr/KGVq/yj9UwAA418AAM5pAADBcQAAt3cAAK97AACnfQAAnn0AAJh+EQCTgCIAjoAxAol/&#10;PgaEfUgMf3xREXt6WRZ3eWAac3doHm92cCFsdXglaXSCKGZzjitjcpouYHGoL15xujBdcdQwXXHy&#10;Ll5x/yxecP8rX3D/KWBv/yhgbv8oYG7/KGBu/yjxVQAA3mIAAMptAAC9dQAAs3sAAKuAAACiggAA&#10;mIEAAJGDDwCNhR8AiIUuAoOEOwV+g0UKeoFOD3WAVhRxf14Ybn1mHGp8bSBne3YjY3qAJ2B5iypd&#10;eJgsWnemLlh3uC9Xd9EvV3fxLlh2/yxYdv8qWXX/KVp0/yhadP8nWnT/J1p0/yftWQAA12YAAMVx&#10;AAC5egAAr4AAAKaEAACdhgAAkYcAAIqJDACGihsAgosrAX2KOAR4iUIIdIhMDW+HVBJshVsWaIRj&#10;GmSDax5hgnQhXYF9JFqAiShXf5YqVX6kLFJ+ti1Rfs4tUX3vLFJ9/ytSfP8pU3v/KFR6/ydUev8n&#10;VHr/J1R6/yfoXgAA0GsAAMB2AAC0fgAAq4UAAKGJAACXiwAAiY0AAIOPCAB+kBcAe5EnAXaRNANy&#10;kD8GbY9JC2mOUQ9ljVkTYoxgF16LaBtbinEeV4l7IVSIhiRRh5QnT4aiKU2GtCpLhswqS4XuKUyE&#10;/ylMg/8oTIP/J02B/yZOgf8mToH/Jk6B/ybhYwAAyXAAALt7AACwhAAApooAAJuOAACRkQAAhJMA&#10;AHqVAgB1lxIAcpgiAG+YMAJqlzsEZpdFCGKWTgxflVYPW5RdE1iTZRdVk24aUZJ4HU6RhCBLkJEj&#10;SZChJEeQsiZFkMomRY/tJUWN/yVFjP8lRov/JEaK/yRGiv8kRor/JEaK/yTYaQAAw3YAALWBAACr&#10;igAAn48AAJWTAACKlgAAfpoAAHCdAABrnw4AaJ8cAGagKgFioDcCX59BBVufSghYnlILVJ5aDlGd&#10;YhJOnGsVS5x1GEibgRpFm48dQpqfH0CasCA/msggP5nrHz+Y/yA+lv8hPpX/IT+U/yE/lP8hP5T/&#10;IT+U/yHNcAAAvH0AALCIAACkjwAAmZQAAI6YAACDnQAAd6AAAGmkAABgpwgAXagUAFupJABZqTEB&#10;Vqk8AlOpRQRQqE4GTahXCUqoXwxHp2gORKdzEUGmfxQ+po0WPKadFzqmrxg5pscYOaXqGDij/xo3&#10;of8bN6D/HDef/xw3n/8cN5//HDef/xzEeAAAtYUAAKmPAACdlQAAkpoAAIafAAB6owAAbqgAAGKs&#10;AABVsAAAULIOAE6yGwBNsygAS7M1AEmzPwFGs0kCRLNSBEGzWwY/s2QIPLNvCjqzeww3s4oONbKa&#10;DzOzrRAys8UQMrLpEDGw/hIwrv8UL63/FS+s/xYvrP8WL6z/Fi+s/xa7gQAAro4AAKGVAACWmgAA&#10;iaAAAH2mAABxqwAAZa8AAFm0AABOtwAAQ7wFAEC9EQA/vR4APr4rADy+NgA7v0EAOb9LATe/VAI1&#10;wF8CM8BqBDHAdwUvwIYGLcCXByvAqggqwcIIKsDnBym9/QoovP8MJ7r/DSe5/w4nuf8OJ7n/Die5&#10;/w6yjAAApZQAAJmaAACNoQAAf6cAAHKtAABmswAAWrgAAE+7AABEvwAAOsQCADDJCAAuyhEALcod&#10;ACzLKQAryzUAK8xAACrNSgAozVYAJ85hACbObwEkzn8BI8+RAiHPpQIg0L0CIM/kAh/N+gMey/8E&#10;Hsr/BR3J/wYdyf8GHcn/Bh3J/waolAAAnJoAAJChAACCqAAAdK8AAGe2AABbvAAATsAAAEPDAAA5&#10;xwAAL8wAACfQBAAf1goAG9oQABvbGgAa2yYAGtwxABndPAAY3UgAGN5VABffYgAW4HIAFeCFABTh&#10;mgAT4rEAEuPPABLg9AAS3v8BEd3/ARHb/wIR2/8CEdv/AhHb/wKemgAAkqEAAISpAAB2sQAAaLgA&#10;AFu/AABOxAAAQsgAADfMAAAt0AAAJNUAABzbAAAV3wUAFOkOABLqFAAR6x0AEOsmAA7sMAAO7ToA&#10;De5GAAvuUwAK72IACfB0AAjxiQAH8qAABfK6AATx5AAC8f0AAu//AAPt/wAD7f8AA+3/AAPt/wCV&#10;oQAAhqkAAHiyAABpugAAW8IAAE3IAABAzAAANNEAACrWAAAh2wAAGeAAABLkAAAP8AEADfkKAAv6&#10;DwAJ+xUAB/scAAT8JAAB/CwAAPw3AAD8QgAA/FAAAPxhAAD9dQAA/IwAAPykAAD8wQAA/OsAAPz/&#10;AAD9/wAA/f8AAP3/AAD9/wCJqQAAebIAAGq7AABcxAAATswAAD/RAAAy1wAAJ90AAB3hAAAV5QAA&#10;DugAAArxAAAI/QAABf8DAAH/CQAA/w4AAP8SAAD/FwAA/x8AAP8nAAD/MQAA/z4AAP9NAAD/XwAA&#10;/3UAAP+NAAD/pgAA/8IAAP/nAAD//AAA//8AAP//AAD//wB8swAAbLwAAF3GAABOzwAAP9YAADHd&#10;AAAl4gAAGuYAABHqAAAM7gAABfIAAAD/AAAA/wAAAP8AAAD/AAAA/wUAAP8KAAD/DgAA/xIAAP8Y&#10;AAD/IQAA/ysAAP85AAD/SgAA/10AAP9zAAD/jAAA/6QAAP+5AAD/1AAA/94AAP/eAAD/3gD/GCwA&#10;/xkpAP8ZKAD/FSsA/xAwAP8LOAH/A0QB/wBRAf8AXgH/AGwB/wB4Af8AggH/AIwB/wCUAf8AnAD/&#10;AKIA/wCoAP8ArwD/ALYA/wC+AP8AyAD/ANcA/wDnAP8A8wD/AP0A/wD/AP8A/wD/AP8A/wD/AP8A&#10;/wD/AP8A/wD/AP8A/wD/GykA/x0mAP8cJQD/GScA/xMsAP8ONAD/C0AB/whOAf8FWwH/A2gB/wJ0&#10;Af8CfwH/AogB/wKRAf8CmAH/Ap8B/wGlAP8BrAD/AbIA/wG6AP8BxAD/AdEA/wDkAP8A8QD/APwA&#10;/AH/APwC/wD8A/8A/AT/AfwF/wH8Bf8B/AX/AfwF/wH/HyYA/yEiAP8gIQD/HiMA/xgnAP8TMAD/&#10;ETwB/w5KAf8NVwH/C2MB/wpvAf8KegH/CoQB/wqNAf8KlAH/CpsB/wqiAf8KqAH/Cq8B/wq3Af8K&#10;wAD/CswA/wrgAPsK7wD3CvoA9Qv/AfUM/wH0Df8B9A3/AvQN/wL0Df8C9A3/AvQN/wL/IiIA/yQd&#10;AP8kHAD/Ih0A/x4iAP8cLAD/GTgA/xZFAf8TUgH/El4B/xBqAf8QdQH/EH8B/xCIAf8QkAH/EJcB&#10;/xCeAf8QpQH9EKwB/BCzAfoQvQH5EckB9RHdAfER7QHuEfkB7BL/AusT/wLqE/8D6RP/A+kT/wPp&#10;E/8D6RP/A+kT/wP/Jh0A/ygYAP8oFgD/JhYA/yYdAP8mKAD/IzQA/yBAAP8dTQH/G1kB/xllAf4Z&#10;cAH8GHoB+RiDAfcYjAH2GJMB9BiaAfMYoQHxGagB8BmwAu4ZugLtGcYC6hrZAuYa6wHiG/kC4Bv/&#10;A94c/wTdHP8F3Bz/Bdwc/wXbHP8F2xz/Bdsc/wX/KhkA/y0TAP8tEQD/LREA/y4ZAP8tIgD/LC4A&#10;/yk6AP8mRwH6JFQB9iNgAfIiawHvInUC7SJ+AusihwLpIo8C5yKWAuUingLkIqUC4iKtAuEjtwLf&#10;I8MC3SPWAtgk6gPSJPkFzyX/Bs0l/wfLJf8IyiX/CMok/wjKJP8IyiT/CMok/wj/LhQA/zEQAP8y&#10;DQD/NA4A/zUUAP81HAD/MycA+jE0APMvQQDuLU4B6SxaAeUsZQLiLHAC3yt5At0rggPaK4sD2CuS&#10;BNUrmgTTK6IE0SuqBc8rswXNK78GzCzPBsgt5wfELfcJwS3/Cr8t/wu9Lf8MvC3/DLws/wy7LP8M&#10;uyz/DLss/wz/MREA/zUMAP82BwD/OgsA/zwQAP87FQD4OR8A7zcrAOc2OQDhNUcA3DVUAdU1YALR&#10;NWoDzjRzBMw0fAXKNIUGyDSNB8YzlAjEM5wJwjOlCcEzrgq/M7kLvTPIC7s04Qu3NPMNtDT/D7E0&#10;/w+wNP8QrzT/EK40/w+uNP8PrjT/D640/w//NQ4A/zgHAP88AgD/QAYA/0ELAPpBDwDtPxYA4zwi&#10;ANo9MQDSPkEAzD5PAsg+WgPEPWQFwT1uB788dgi8PH4KujuHC7g7jwy3O5cNtTqfDrM6qQ+xOrQQ&#10;rzrCEa462RGqO+8Spzv/E6U7/xSkO/8Tozv/E6I7/xOiO/8Sojv/EqI7/xL/OAoA/zwAAP9BAAD1&#10;RQAA5kYCAOFFBwDjQg0A1UMZAMxFLADGRzwBwUdJArxGVQS5RV8GtURoCbNDcQuwQ3kNrkKBD6xC&#10;iRCqQZESqEGaE6dApBSlQK8Vo0C8FqFA0BaeQeoXnEH8F5pB/xeYQf8XmEH/FpdB/xWXQf8Vl0H/&#10;FZdB/xX/OwYA/z8AAPlGAADlSwAA3E4AANNNBADRSgkAykoUAMJNJwC8TjcBt05FArJNUAWvTFoI&#10;q0tjCqhKbA2mSXQPpEl8EaFIhBOfR4wVnUeVF5tGnxiZRqoZl0a4GpZGyhuTRuYbkUf5G49H/xqO&#10;R/8Zjkf/GI1H/xiNR/8XjUf/F41H/xf/PgIA/0MAAOtLAADdUQAA0VQAAMpUAQDGUgUAwVERALlT&#10;IgCzVTMBrlRBAqpUTAWmU1YIolFfDJ9QZw+dT28Rmk53FJhOfxaWTYgYk0yRGZFMmxuPS6YdjUuz&#10;HotLxR6JS+Ieh0z3HoZM/x2FTP8chU3/GoVM/xmFTP8ZhUz/GYVM/xn/QAAA/EcAAOVQAADVVgAA&#10;ylkAAMJaAAC9WAMAuFcOALFZHgCsWi8Bp1o9AqJZSQWeWFMJm1dbDJdWZBCVVWsSklRzFY9TexeN&#10;UoQai1GNHIhRlx6GUKMfhFCwIIJQwSGAUN0hflH0IH1R/x99Uf8dfVH/HH1R/xt9Uf8afVH/Gn1R&#10;/xr/QgAA8EoAAN9UAADOWgAAxF4AALxfAAC2XgAAsVwLAKteGgClYCsAoGA6ApxfRQWXXlAJlFxY&#10;DJBbYBCNWmgTi1lwFohYdxiFV4Abg1aJHYBWlB9+VZ8he1WtInlUvSN4Vdcjd1XyInZW/yB2Vv8f&#10;dlb/HXZW/xx2Vv8bdlb/G3ZW/xv/RQAA7E4AANpYAADJXgAAv2IAALdkAACxYwAAq2EIAKRjFwCf&#10;ZCgAmmU3ApZkQwWRY00IjmFVDIpgXRCHX2UThF5sFoFddBl+XH0cfFuGHnlakSB3Wp0idFmqJHJZ&#10;uiVxWdIlcFrwI29a/yJvWv8gcFr/HnBa/x1wWv8ccFr/HHBa/xz/SAAA51IAANNbAADFYgAAu2YA&#10;ALNoAACsaAAApWYFAJ9nFACaaSUAlWk0ApBoQASMZ0oIiGZTDIRlWxCBZGITfmNqFntichl4YXoc&#10;dmCEHnNfjiFwXpojbl6oJWxduCVqXs4maV7uJGle/yJqXv8gal7/H2pe/x5qXv8dal7/HWpe/x35&#10;SgAA41UAAM9fAADBZQAAt2oAAK9sAACnbAAAn2oBAJlrEQCUbSIAkG4xAYttPQSHbEcHg2tQC39q&#10;WA98aGATeGdnFnZnbxlzZngccGWBHm1kjCFqY5gjaGKmJWZitiZkYswmZGLsJWRi/yNkYv8hZWL/&#10;H2Vi/x5lYv8dZWL/HWVi/x3yTAAA31gAAMpiAAC9aQAAs24AAKtwAACicAAAmW4AAJNwEACPch8A&#10;inIuAYZyOwOCcUUHfXBOC3puVg52bV4Sc2xlFXBrbRhtanUbaml/HmdpiiFlaJYjYmekJWBntCZf&#10;Z8kmXmfqJV5n/iNfZ/8hX2b/H2Bm/x5gZv8eYGb/HmBm/x7vTwAA2lwAAMZlAAC6bQAAsHIAAKd1&#10;AACddAAAlHMAAI10DQCJdhwAhXcrAYF3OAN8dkMGeHVMCXR0VA1xc1sRbnJjFGtxaxdocHMaZW98&#10;HWJuhyBfbZQiXWyiJFpssiVZbMclWGzoJVls/SNZa/8hWmv/H1tr/x5bav8eW2r/Hltq/x7rUwAA&#10;02AAAMJpAAC2cQAArHYAAKN5AACZeQAAjXcAAId5CwCDexgAf3woAHt8NQJ3e0AFc3pJCG95UQxs&#10;eFkPaHdhE2V2aBZidXAZX3R6HFx0hR9ac5EhV3KgI1VysCRTcsUkU3LnJFNx/CJUcf8gVHD/H1Vw&#10;/x5Vb/8dVW//HVVv/x3lVwAAzWQAAL5tAACydQAAqHsAAJ9+AACTfQAAh30AAIB/BwB8gBUAeIEk&#10;AHWCMgFxgT0EbYBGB2mATwpmf1YNY35eEWB9ZhRdfG4XWnt3Gld6gh1Ueo8fUXmdIU95riJOecMi&#10;TXjlIk13+yFOd/8fTnb/Hk91/x1Pdf8dT3X/HU91/x3fXAAAyGgAALlyAACuegAApYAAAJqCAACO&#10;ggAAgIMAAHmFAgB0hhEAcYggAG6ILgFqiDkCZ4dDBWOHTAhghlMLXYVbDlqEYxFXhGsUVIN1F1GC&#10;gBpOgY0cS4GbHkmBrB9IgMEgR4DjH0d/+h5Ifv8eSH3/HUl8/xxJfP8cSXz/HEl8/xzWYQAAwm4A&#10;ALR4AACqgAAAn4UAAJSHAACIhwAAe4kAAHCMAABrjg0AaI8aAGaPKQBikDUBX48/A1yPSAVZjlAI&#10;Vo5YC1ONYA5QjGgQTYxyE0qLfRZIiooYRYqZGkOKqhtCir8bQYrhG0GI+RtBhv8bQYX/G0KF/xpC&#10;hP8aQoT/GkKE/xrNZwAAvHQAAK9+AAClhgAAmooAAI6MAACCjQAAdZAAAGeUAABhlQgAXpcUAFyX&#10;IwBamC8AV5g6AVSYRANSl0wFT5dUB0yXXAlJlmUMR5ZvDkSVehFBlYgTP5SXFT2UqBY7lL0WO5Tf&#10;FjqS+Bc6kP8XOo//FzqO/xc6jv8XOo7/FzqO/xfFbgAAtnsAAKqFAACeiwAAlI8AAIiSAAB7lAAA&#10;bpcAAGKbAABXngAAUqAOAFGgGwBPoSgATaE0AEuhPgFJoUcCR6FQA0ShWAVCoWEHP6BrCT2gdws6&#10;oIUNOKCUDjagpg81oLsQNKDdDzSd9xAznP8SM5r/EjOZ/xMzmf8TM5n/EzOZ/xO9dwAAr4MAAKOL&#10;AACYkQAAjZUAAIGZAABznAAAZ58AAFuiAABPpgAAR6kIAESqEgBDqh8AQasrAECrNwA/rEEAPaxK&#10;ATusUwI5rFwDN6xnBDWscwUyrIEGMKyRBy6sowgtrLgJLKzZCCyq9QorqP8LKqb/DCql/w0qpf8N&#10;KqX/DSql/w21gAAAqIsAAJyRAACRlgAAhZwAAHigAABrpQAAX6gAAFOsAABIrwAAPbIAADa1CwA0&#10;tRUAM7YhADK2LAAxtzcAMLdBAC+4SwAuuFUALLhgASq4bQEpuXsCJ7mNAiW5nwMkubQDI7nSAyO3&#10;9AQitf8FIbT/BiGz/wchsv8HIbL/ByGy/wetigAAoJEAAJWXAACInQAAe6MAAG6oAABhrQAAVbEA&#10;AEq0AAA/twAANLsAACu+AwAkwgwAIsIUACLDHwAhwyoAIMQ0AB/EPwAexUoAHcZWABzGYwAbx3MA&#10;GseFABnHmQAYyK4AF8jLABfG8QEXxP8BFsP/AhbB/wMWwf8DFsH/AxbB/wOjkQAAmJgAAIueAAB9&#10;pQAAcKsAAGKxAABWtgAASrkAAD69AAA0wAAAKsQAACLIAAAZzAQAE9AKABHSEQAQ0hoAENMlAA/T&#10;MAAO1DwADtRIAA3VVgAN1WUADNZ4AAzWjQAL2KQACti+AAnZ5gAK1v4AC9T/AAvS/wAL0v8BC9L/&#10;AQvS/wGamAAAjp8AAICmAAByrQAAZLQAAFe6AABJvwAAPcIAADLGAAAoyQAAH80AABfRAAAR1gAA&#10;DNsFAAjeCwAG3xEABd8aAATgJAAC4S4AAeI6AADjRwAA5FYAAORnAADlewAA5pIAAOaqAADnyAAA&#10;5/AAAOj/AADo/wAA6P8AAOj/AADo/wCRnwAAgqcAAHSvAABltwAAV74AAEnDAAA8xwAAMMsAACXP&#10;AAAc1AAAFNkAAA7dAAAJ4QAAAuUAAADpBgAA6Q0AAOkRAADqGAAA6yEAAO0rAADvNwAA8UUAAPJW&#10;AADzaAAA834AAPSXAAD1sAAA9tAAAPfzAAD3/wAA9/8AAPf/AAD3/wCFpwAAdrAAAGa4AABYwQAA&#10;SsgAADvMAAAu0QAAI9YAABncAAAR4AAADOMAAATnAAAA6gAAAPUAAAD0AAAA9QUAAPULAAD2DwAA&#10;9hQAAPgdAAD6JwAA/DQAAP9DAAD/VQAA/2kAAP+BAAD/mgAA/7IAAP/PAAD/7QAA//kAAP/5AAD/&#10;+QB4sAAAaLoAAFnDAABLywAAO9EAAC3YAAAh3QAAFuIAAA7mAAAI6gAAAO0AAADwAAAA+AAAAP8A&#10;AAD/AAAA/wAAAP8AAAD/BgAA/wwAAP8QAAD/GAAA/yIAAP8wAAD/QAAA/1MAAP9pAAD/gQAA/5kA&#10;AP+vAAD/wwAA/9UAAP/VAAD/1QD/EygA/xMlAP8RJQD/DScA/wYtAP8ANQD/AEEA/wBPAP8AXAD/&#10;AGkA/wB0AP8AfgD/AIgA/wCQAP8AlwD/AJ0A/wCkAP8AqgD/ALAA/wC3AP8AwAD/AMwA/wDfAP8A&#10;7AD/APgA/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/FiUA/xYiAP8UIQD/ECMA/woo&#10;AP8AMAD/AD0A/wBLAP8AWAD/AGQA/wBwAP8AegD/AIQA/wCMAP8AkwD/AJoA/wCgAP8ApgD/AK0A&#10;/wC0AP8AvAD+AMgA/QDZAPsA6QD6APYA+QD/APgA/wD4AP8A+AD/APgA/wD5AP8A+QD/APkA/wD/&#10;GiIA/xoeAP8YHQD/Ex4A/w4iAP8KLAD/BzkA/wNGAP8AUwD/AGAA/wBrAP8AdgD/AH8A/wCIAP8A&#10;jwD/AJYA/wCdAP8AowD+AKkA/ACwAPoAuQD3AMQA9QDSAPMA5gDyAPQA8QD/APAA/wDvAP8A7wD/&#10;AO8A/wDwAP8A8AD/APAA/wD/Hh0A/x4ZAP8cFwD/FxgA/xMeAP8RKAD/DjQA/wxBAP8KTgD/CFsA&#10;/wdmAP8GcQD/BnoA/waDAP4GiwD8BpIA+gaZAPgGnwD2BqYA9AatAPIGtQDwBcAA7QXOAOsF5ADp&#10;BvMA5gj/AOUK/wDkC/8A5Av/AeQL/wHkC/8B5Av/AeQL/wH/IRgA/yETAP8gEQD/GxIA/xwaAP8a&#10;JAD/Fi8A/xM8AP8RSQD/EFUA/A5hAPkOawD2DnUA9A5+APIOhgDwDo4A7g6VAO0OmwDrDqIA6g6q&#10;AOgOswDmD70A5Q/MAOEP4wDdEPMA2RH/AdYS/wHUE/8B0xP/AtIT/wLSE/8C0hP/AtIT/wL/JRMA&#10;/yUQAP8kDQD/Iw4A/yMUAP8iHgD/HykA/xw1APkZQwD0GE8A7xdbAOwXZgDpF3AA5hd5AOQXgQDi&#10;F4kA4BeRAN8XmADdF58A2xenANkYsQDWGLsA1BnKANAa4QHMG/MByRz/AsYc/wLEHP8Dwxz/A8Mc&#10;/wPDHP8Dwxz/A8Mc/wP/KBAA/ykLAP8oBgD/KwsA/ysQAP8pFwD9JiIA9CMuAOwhOwDmIEkA4iBV&#10;AN4gYADaIWoA1iF0ANMhfAHQIYQBzyKMAc0ikwHLIpsBySKjAcgjrALGI7YCxCPEAsIk2wK+Je4D&#10;uyX+BLgl/wW2Jf8FtSX/BrUl/wa1Jf8FtSX/BbUl/wX/LA0A/y0FAP8uAQD/MQUA/zELAP0vEADx&#10;KxgA5yklAN8oMwDYKEIA0SpPAM0rWgDJK2UBxytuAcQsdgLCLH4CwCyGA74sjgO9LJYDuyyeBLks&#10;pwS4LLEFtiy/BbUt0QWxLeoGri77B6su/wipLv8IqC7/CKgt/wioLf8IqC3/CKgt/wj/LwgA/zEA&#10;AP81AAD2NwAA6jYCAOczCADkLw8A2S4bAM8xLADJMzwAxDRJAMA1VQG8NV8CujVoArc1cAO1NHgE&#10;szSABbE0iAawNJAGrjSZB6w0ogirNKwJqTS5Cac0ygqlNeUKoTX4C581/wydNf8MnTX/C5w1/wuc&#10;Nf8LnDX/C5w1/wv/MwIA/zUAAPY6AADlPgAA3EAAANQ9BADSNwkAyzgVAMM6JgC9PTYAuD5EAbQ+&#10;UAGxPVoDrj1jBKw9awWpPHMGpzx7CKY8gwmkO4sKojuUC6A7nQyeO6gNnTu0Dps7xQ6ZO+AOljv0&#10;D5Q8/w+SPP8Pkjz/DpE8/w2RPP8NkTz/DZE8/w3/NQAA/zkAAOpBAADdRgAA0EcAAMlGAADGQQUA&#10;wEARALlCIQCzRDIAr0VAAatFSwKnRVUDpEReBaFEZgefQ24InUN2CptCfguZQoYNl0GPDpVBmQ+T&#10;QaQRkUGwEpBBwBKOQdkSi0HxEolC/xKIQv8RiEL/EIdC/xCHQv8Ph0L/D4dC/w//OAAA8z0AAONH&#10;AADSTAAAyE4AAMBNAAC7SgIAtkcOALBJHQCrSy0Apkw7AaJMRwKeS1EEm0taBplKYgiWSWoKlElx&#10;DJJIeQ6PSIIPjUeLEYtHlRKJRqAUh0asFYVGuxaERtEWgkfuFoBH/xV/R/8Uf0f/En9H/xF/R/8R&#10;f0f/EX9H/xH/OwAA7kMAANxMAADMUQAAwVQAALlUAAC0UQAArk0LAKhPGQCjUSkAnlI3AZpSQwKX&#10;UU4ElFFWBpFQXgmOT2YLjE5tDYlOdQ+HTX4RhU2HE4JMkRWATJwWfkupF3xLuBh7S80YeUzrGHhM&#10;/hd3TP8Vd0z/FHdM/xN3TP8Sd0z/EndM/xL/PgAA6EcAANVQAADGVgAAvFgAALRZAACtVgAAp1MH&#10;AKFUFQCcViUAmFc0AZRXQAKQV0oEjVZTBopVWwmHVGMLhFRqDoJTchCAUnoSfVKDFHtRjhZ4UJkY&#10;dlCmGXRQtRpzUMkacVDoGnBR/BhwUf8XcFH/FXBR/xRxUP8TcVD/E3FQ/xP1QAAA5EsAAM9UAADB&#10;WgAAt10AAK9eAACnWwAAoVgDAJtZEgCWWyIAklwxAY5cPQKKXEcEh1tQBoNaWAmBWWAMfllnDntY&#10;bxB5V3cTdlaAFXRWixdyVZYZb1WjGm1UshtsVMYbalXmG2pV+xlqVf8XalX/FmpV/xVrVf8Ua1X/&#10;FGtV/xTyQwAA308AAMtYAAC9XQAAs2EAAKtiAACiYAAAm1wAAJVeEACQYB8AjGEuAIhhOgKEYEUE&#10;gWBOBn5fVgl7Xl0LeF1lDnZcbBBzXHQTcFt9FW5aiBdrWpQZaVmhG2dZsBxlWcMcZFnjHGRZ+hpk&#10;Wf8YZFn/F2VZ/xVlWf8UZVn/FGVZ/xTvRgAA2lIAAMZbAAC6YQAAsGUAAKZmAACdYwAAlWEAAI9i&#10;DgCLZBwAh2UrAINlNwF/ZUIDfGRLBnhjUwh1Y1sLc2JiDnBhahBtYHITa2B7FWhfhhdmXpEZY16f&#10;G2FdrhxgXcEcX13hHF9d+BpfXf8YX13/F2Bd/xZgXf8VYF3/FWBd/xXrSgAA1FYAAMNeAAC2ZQAA&#10;rGkAAKJpAACYZwAAj2UAAIlmDACFaBkAgWkoAH5qNQF6aT8DdmlJBXNoUQhwZ1kKbWdgDWtmZxBo&#10;ZXASZWR5FWNkgxdgY48ZXmKdG1xirBxaYr8cWWLfHFli9xpaYv8ZWmH/F1th/xZbYf8VW2H/FVth&#10;/xXnTQAAz1kAAL9iAACzaAAAqW0AAJ5tAACTawAAiWkAAINrCQB/bRUAfG4lAHhuMgF1bj0CcW5G&#10;BG5tTwdrbFYJaGxeDGVrZQ9jam0RYGl2FF1pgRZbaI0YWGebGlZnqhtVZ70cVGfcHFRn9hpUZv8Y&#10;VWb/F1Vl/xZWZf8VVmX/FVZl/xXiUQAAyl0AALtmAACvbAAApnEAAJlwAACObwAAg24AAH1wBQB4&#10;chIAdXMhAHJzLwFvczoCbHNEBGlyTAZmclQIY3FbC2BwYw1dcGsQW290E1hufxVVbosXU22ZGVFt&#10;qBpPbbsbTm3ZGk5s9BlPa/8YT2v/F1Bq/xZQav8VUGr/FVBq/xXdVQAAxWEAALdqAACscQAAonUA&#10;AJR0AACJdAAAfHMAAHZ1AABxdxAAb3gdAGx5KwBpeTcBZnlAA2N5SQVgeFEHXXdYCVt3YAxYdmgO&#10;VXVxEVJ1fBNQdIgWTXSXF0tzphhJc7kZSHPVGUly8xhJcf8XSnH/Fkpw/xVLcP8US3D/FEtw/xTU&#10;WgAAwGYAALNvAACodgAAnXkAAI94AACEeAAAd3kAAG98AABqfQ0AZ34ZAGR/JgBigDIBX4A9AlyA&#10;RgNaf04FV39VB1R+XQlSfWUMT31vDkx8eRFKfIYTR3uUFUV7pBZEe7cWQ3vSFkN68hZDef8VQ3j/&#10;FER3/xREdv8TRHb/E0R2/xPNXwAAu2sAAK50AACkfAAAl34AAIp9AAB/fgAAcn8AAGaDAABhhAgA&#10;XoYTAFyHIQBahy4AWIc4AVWHQgJTh0oDUIdSBU6GWgdLhmIJSYVsC0aFdw1DhIMPQYSSET+EohI9&#10;hLUTPITPEzyC8BI8gf8SPYD/Ej1//xI9fv8RPX7/ET1+/xHFZgAAtXEAAKp7AACfggAAkoIAAIWC&#10;AAB5gwAAbYYAAF+KAABYjQEAVI4PAFKPGwBQjycAT5AzAE2QPQFLkEUCSZBOA0aQVgREj18FQo9o&#10;Bz+Pcwk9joALOo6PDDiOoA03jrMONo7MDjaN7w41i/8ONYn/DzWI/w82h/8PNof/DzaH/w++bQAA&#10;sHkAAKWCAACZhwAAjIgAAH+IAAByigAAZo0AAFqRAABQlQAASZcJAEeYEwBFmCAARJkrAEOZNgBB&#10;mkAAQJpIAT6aUQI8mloCOppkAzeabwU1mX0GM5mMBzGZnQgvmbAILpnKCC6Y7Qgulv8KLZT/Ci2T&#10;/wstkv8LLZL/Cy2S/wu2dQAAqoEAAJ6IAACTjQAAho4AAHiPAABrkgAAX5UAAFSZAABJnQAAQKAA&#10;ADqiDQA4oxcAN6MiADakLQA1pDcANKRBADOlSwAxpVQBMKVeAS6lagEspXgCKqWIAyilmgMnpa0E&#10;JqXGAyak6wQlov8FJaD/BiSf/wYknv8HJJ7/BySe/wevfgAAo4gAAJeOAACNkwAAfpUAAHCYAABj&#10;mwAAV58AAEyiAABCpgAAOKkAAC+sAwAqrg4AKa4YACivIwAnry0AJrA3ACWwQQAksEsAI7FWACKx&#10;YwAhsXEAH7GCAB6ylAEcsqkBG7LBARux5wEbr/4CGq3/Ahqs/wMaq/8DGqv/Axqr/wOoiAAAm48A&#10;AJGUAACEmgAAdp8AAGiiAABbpQAAT6kAAEStAAA5sAAAL7MAACa2AAAeuQUAGLsOABe7FgAXvCAA&#10;FrwqABW9NQAUvUAAE75LABK+WAASvmcAEb94ABC/jAAQwKIADsC6AA7A4QAPvfsAD7z/ABC6/wEQ&#10;uv8BELr/ARC6/wGfjwAAlJUAAIebAAB5oQAAa6cAAF6sAABSsQAARbQAADq2AAAvuQAAJbwAAB2/&#10;AAAVwwAAD8YFAAvKDQAJyhQACModAAfKJwAHyjIABss+AAXLSwAEzFoAA8xqAALMfgABzJQAAMyr&#10;AADNyAAAzO0AAMz/AADL/wAByv8AAcr/AAHK/wCXlgAAipwAAHyjAABuqgAAYLAAAFK2AABFuQAA&#10;ObwAAC6/AAAjwwAAG8YAABPKAAANzQAACNEAAAHUCQAA1A4AANUVAADWHgAA2CcAANkxAADbPgAA&#10;3EsAAN1bAADebgAA3oQAAN+bAADftAAA3tkAAN/3AADf/wAA3/8AAN//AADf/wCNnQAAf6UAAHCs&#10;AABhswAAU7oAAEW/AAA4wgAALMYAACHJAAAYzQAAENEAAAvVAAAE2gAAAN4AAADgAQAA4QkAAOIO&#10;AADkEwAA5RsAAOckAADpLwAA6zwAAO1LAADuXQAA7nEAAO+JAADwogAA8LwAAPDjAADv+QAA8P8A&#10;APD/AADw/wCBpQAAcq0AAGO1AABUvQAARsQAADfIAAAqzAAAH9AAABXVAAAO2gAAB94AAADiAAAA&#10;5gAAAOkAAADqAAAA7AAAAO4FAADvDAAA8RAAAPMXAAD1IAAA+CsAAPs5AAD9SgAA/l4AAP90AAD/&#10;jQAA/6YAAP/AAAD/4QAA//UAAP/1AAD/9QB0rgAAZbcAAFbAAABHyAAAOM0AACrSAAAd2AAAE90A&#10;AAziAAAD5gAAAOkAAADsAAAA8AAAAPMAAAD0AAAA9gAAAPgAAAD6AAAA/QcAAP8NAAD/EgAA/xsA&#10;AP8oAAD/NwAA/0oAAP9eAAD/dgAA/48AAP+mAAD/ugAA/9EAAP/RAAD/0QD/DyQA/w4iAP8LIQD/&#10;AyQA/wApAP8AMgD/AD4A/wBMAP8AWQD/AGUA/wBwAP8AegD/AIQA/wCMAP8AkgD/AJkA/wCfAP8A&#10;pQD/AKsA/wCyAP8AugD/AMUA/wDTAP8A5wD/APQA/wD/AP4A/wD/AP8A/gD/AP4A/wD+AP8A/gD/&#10;AP4A/wD/ESEA/xAeAP8NHQD/Bx8A/wAjAP8ALQD/ADoA/wBIAP8AVQD/AGEA/wBsAP8AdgD/AH8A&#10;/wCHAP8AjgD/AJUA/wCbAP8AoQD/AKcA/gCuAP0AtgD8AMAA+wDNAPkA4gD4APAA9wD8APYA/wD1&#10;AP8A9QD/APUA/wD1AP8A9QD/APUA/wD/FR0A/xMaAP8QGQD/CxkA/wAdAP8AKQD/ADYA/wBDAP8A&#10;UAD/AFwA/wBnAP8AcQD/AHoA/gCDAPwAigD6AJEA+QCXAPgAnQD3AKMA9QCqAPQAsgDyALsA8QDI&#10;AO8A3ADuAOwA7QD6AOsA/wDqAP8A6gD/AOoA/wDqAP8A6gD/AOoA/wD/GBkA/xYVAP8TEwD/DhMA&#10;/wsaAP8HJAD/AjAA/wA+AP8ASwD/AFcA/wBiAPwAbAD4AHUA9QB+APIAhQDxAIwA7wCTAO4AmQDs&#10;AKAA6wCmAOkArgDnALcA5gDDAOQA1ADiAOkA4QD3AN8A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AN0A&#10;/wD/GxMA/xoQAP8WDgD/Eg4A/xIVAP8PHwD/DCsA/wk4AP8GRQD7A1EA9wJcAPICZgDuAnAA6gJ4&#10;AOcCgADmA4cA5AOOAOIDlQDhA5wA3wSjAN0EqwDbBLQA2AXAANYF0ADTBucA0Aj4AM4K/wDMC/8A&#10;ywz/AMsM/wDLC/8Aywv/AMsL/wD/HxAA/x4LAP8aBwD/GQsA/xgRAP8WGQD/EiQA+hAwAPMOPgDu&#10;DUoA6QxWAOUMYQDiDGoA3g1zANsNewDZDYMA1g2KANQNkQDSDZkA0A6gAM8OqQDNDrMAyw6/AMoP&#10;0ADGEekAwhL5AL8T/wC9E/8BvBP/AbwT/wG8E/8BuxP/AbsT/wH/IgwA/yEEAP8gAAD/IQUA/x8M&#10;AP8cEQD2GBwA7BUoAOUTNgDfEkMA2RNPANMUWgDQFWQAzRZtAMsWdQDJF30AxxeFAMUYjADEGJQA&#10;whmcAMAZpQC+Ga8AvRq7ALsaywC4G+UBtBz2AbId/wKwHf8Crx3/Aq4d/wKuHf8Crh3/Aq4d/wL/&#10;JgYA/yUAAP8mAAD7JwAA8SUDAPAhCwDoHBIA3hkdANQbLQDNHTwAyB9JAMUgVQDBIV8AvyJoALwi&#10;cAC6I3gAuSN/AbcjhwG1I48BtCSXAbIkoAGxJKoCryS2Aq0lxgKrJd8CqCbzA6Um/wOjJv8Doib/&#10;BKEm/wOhJv8DoSb/A6Em/wP/KQAA/ygAAPYtAADnMAAA3y8AANkrBADWIgoAziMWAMYmJwDAKDYA&#10;uypEALgrTwC1LFkAsixiAbAsagGuLXIBrC16AqotgQKpLYoCpy2SA6UtmwOkLaUEoi2xBKAtwASf&#10;LdgEnC7vBZku/waXL/8Gli//BpUu/wWVLv8FlS7/BZUu/wX/LAAA/y4AAOo1AADdOQAA0TkAAMo2&#10;AADHLwYAwS0RALowIQC0MjEAsDQ+AKw1SgCpNVQBpzVdAaQ1ZQKiNW0CoDV0A581fASdNYQEmzWN&#10;BZo0lwaYNKEGljStB5Q1uwiTNdAIkDXsCI42/giMNv8Iizb/CIs2/weKNf8HijX/B4o1/wf/LwAA&#10;8jQAAOI8AADSQQAAx0IAAMBAAAC7OgEAtjYOALA5HACqOywApjw6AKM9RgCfPVABnT1ZApo9YQOY&#10;PWgEljxwBZQ8dwaSPIAHkTyIB487kgiNO50JizupCok7twuIO8oLhTzoC4M8+wuCPP8KgTz/CoE8&#10;/wmBPP8IgTz/CIE8/wj/MwAA7DoAANpDAADKRwAAv0kAALdHAACxQgAArT4KAKZAFwCiQicAnkM1&#10;AJpEQgGXREwBlERVApFDXQOPQ2QFjUNrBotCcweJQnsIh0KECoVBjguDQZkMgUGlDX9Bsw5+QcYO&#10;fEHkDnpC+Q15Qv8MeEL/C3hC/wt4Qv8KeEH/CnhB/wr2NgAA5kAAANFIAADDTQAAuU4AALFNAACp&#10;SQAApEUGAJ9GEwCaSCMAlkkyAJJKPgGPSkgCjEpRA4pJWQSHSWAFhUloB4NIbwiBSHcKf0eAC31H&#10;ig16R5UOeEaiD3ZGsBB1RsIQc0bgEHJH9w9xR/8OcUf/DXFH/wxxR/8LcUb/C3FG/wvzOQAA4EQA&#10;AMxMAAC+UQAAtFMAAKpSAACiTgAAnUoBAJdLEQCTTSAAj08uAIxPOgGIT0UChU9OA4NPVgSATl0G&#10;fk5kB3xNbAl5TXQLd0x9DHVMhw5zTJIPcUufEW9LrRJtS78SbEvcEmtM9RFqTP8Pakz/DmpL/w1q&#10;S/8Makv/DGpL/wzwPQAA20gAAMdQAAC6VQAAsFgAAKVWAACcUwAAl08AAJFQDgCMUhwAiVQrAIVU&#10;NwCCVEIBf1RLA3xUUwR6U1oGeFNiCHVSaQlzUnELcVF6DW5RhA9sUJAQalCcEmhQqxNmULwTZVDY&#10;E2RQ8xJkUP8QZFD/D2RQ/w5lT/8NZU//DGVP/wzsQQAA1EwAAMNUAAC2WQAArFwAAKBaAACXVwAA&#10;kVQAAItVDACGVxkAg1gnAIBZNAB9WT8BellIA3dYUAR0WFgGcldfB29XZgltVm4La1Z3DWhVgQ9m&#10;VY0RZFSaEmJUqRNgVLoUX1TTFF5U8hNeVP8RX1T/D19U/w5fU/8NX1P/DV9T/w3nRAAAz1AAAL9Y&#10;AACzXQAAqF8AAJxdAACSWwAAi1gAAIVaCgCBWxYAfVwkAHpdMQB3XTwBdF1GAnFdTgRvXFUFbFxd&#10;B2pcZAloW2wLZVp1DWNafw9hWYsRXlmYElxYpxRbWLgUWVnQFFlY8BNZWP8RWlj/EFpY/w5aV/8N&#10;Wlf/DVpX/w3jSAAAy1MAALtbAACwYQAApGIAAJdhAACOXwAAhVwAAH9eBwB7XxMAeGEhAHViLgBy&#10;YjkBb2JDAmxhSwNqYVMFZ2FaB2VgYgljYGoLYF9zDV5efQ9bXokRWV2WElddpRNVXbYUVF3OFFRd&#10;7hNUXf8RVVz/EFVc/w5VW/8OVlv/DVZb/w3eTAAAx1YAALhfAACtZAAAoGUAAJNkAACJYwAAf2EA&#10;AHliAwB1ZBEAcmUeAG9mKwBsZzcBamdAAmdmSQNlZlEEYmVYBmBlYAhdZGcKW2RwDFljew5WY4YQ&#10;VGKUElJioxNQYrQTT2LME09i7RJPYf8RT2H/EFBg/w5QYP8OUGD/DVBg/w3ZTwAAw1oAALRjAACp&#10;aQAAm2gAAI9nAACEZwAAeWUAAHNnAABvaQ4AbGobAGlrKABnbDQAZGw9AWJsRgJfa04EXWtWBVpq&#10;XQdYamUJVmluC1NpeA1RaIQPTmiSEExnoRJLZ7ISSWfJEkln6xJJZv8QSmb/D0pl/w5LZf8NS2T/&#10;DUtk/w3RVAAAvl4AALFnAACmbQAAl2wAAIprAAB/awAAc2sAAG1tAABobgwAZXAXAGJxJABgcTAA&#10;XnE6AVxxQwJZcUsDV3FTBFVwWgZScGIHUHBrCU5vdQtLb4INSW6PD0dunxBFbrARRG7HEUNt6hBE&#10;bP8PRGv/DkVr/w1Fav8NRWr/DUVq/w3LWAAAumMAAK1sAAChcQAAknAAAIVvAAB6bwAAbnAAAGVz&#10;AABgdQcAXXYSAFt3HwBZeCsAV3g2AFV4PwFTeEgCUXhPA093VwRMd18FSndoB0h2cwlFdn8LQ3WN&#10;DEF1nQ4/da4OPnXFDj116A4+c/0NPnL/DT5x/ww/cf8MP3D/DD9w/wzFXgAAtWkAAKlxAACcdQAA&#10;jXQAAIB0AAB1dAAAaXYAAF55AABYfAEAVH0OAFJ+GgBRfyYAT38xAE2AOwBMgEMBSoBLAkh/VAJG&#10;f1wEQ39lBUF/cAY/fnwIPH6KCTp+mgo5fqwLN37DCzd95gs3e/wLN3r/Czd5/wo4eP8KOHj/Cjh4&#10;/wq+ZAAAsG8AAKV4AACWeQAAh3kAAHt5AABwegAAZHwAAFiAAABQgwAAS4UKAEiGFABHhyAARYgr&#10;AESINQBDiD4AQYlHAUCJTwE+iFgCPIhhAzqIbAQ3iHgFNYiHBjOImAcyh6oHMIjABzCH5AcwhfsI&#10;MIP/CDCC/wgwgf8IMIH/CDCB/wi3awAAqnYAAKB/AACQfgAAgn4AAHZ/AABqgAAAXoMAAFOHAABK&#10;iwAAQY4CAD2QDgA7kBgAOpEjADmRLQA4kjcAN5JAADaSSQA0k1IAM5NcATGTZwEvk3QCLZKDAyuS&#10;lAMqkqcDKJK9BCiS4QMnkPoEJ47/BSeN/wUnjP8FJ4z/BSeM/wWxdAAApX4AAJmFAACKhAAAfYQA&#10;AG+FAABjiAAAWIsAAE2PAABDkwAAOpcAADKaBwAumxAALZsaACycJAArnC4AKp04ACmdQQAonUsA&#10;J55VACaeYQAlnm4AI55+ASKekAEgnqMBH565AR6e3QEenPgCHpr/Ah6Z/wMel/8DHpf/Ax6X/wOq&#10;fQAAnoUAAJOLAACFigAAdYsAAGiOAABbkQAAUJUAAEaZAAA7nQAAMqAAACqjAAAipgkAH6cRAB6n&#10;GgAdqCQAHKgtABuoNwAaqUEAGalMABipWAAXqmYAFqp2ABWqiQAUqp4AE6u0ABKr0wASqPUAE6f/&#10;AROl/wETpf8BE6T/AROk/wGjhgAAl4wAAI2RAAB9kgAAbZUAAGCYAABUnAAASKAAAD6kAAA0pwAA&#10;KqsAACGuAAAZsQAAErMHAA+1EAAOtRcADrUhAA21KwANtTYADLZBAAu2TgAKtlwACbZsAAi2fwAH&#10;tpQABraqAAW2xQAGtuoAB7X/AAi0/wAIs/8ACbL/AAmy/wCajQAAkJMAAISYAAB0nAAAZaAAAFek&#10;AABLqAAAQKwAADWwAAAqswAAIbUAABi4AAARuwAADL4CAAbACwACwBEAAcEZAADBIgAAwisAAMI2&#10;AADDQgAAw1AAAMRfAADEcQAAxIcAAMSdAADEtQAAxNoAAMT2AADD/wAAw/8AAMP/AADD/wCTlAAA&#10;h5oAAHigAABqpgAAXKwAAE+xAABBtQAANbcAACm6AAAfvQAAFsAAABDDAAAKxgAAA8oAAADMBQAA&#10;zAwAAM0RAADOGAAAziEAANAqAADRNQAA00MAANRSAADUYwAA1XgAANWPAADVpwAA1sIAANbpAADW&#10;/QAA1v8AANb/AADW/wCKmwAAe6IAAGypAABesAAAULYAAEK6AAA0vQAAKMEAAB3EAAAUxwAADcsA&#10;AAbOAAAA0gAAANcAAADZAAAA2gUAANwLAADdEAAA3xUAAOEdAADjJwAA5TMAAOdCAADoVAAA6GcA&#10;AOl+AADplwAA6q8AAOrOAADr7wAA6/4AAOv/AADr/wB9owAAbqsAAF+yAABRugAAQsAAADTDAAAn&#10;xwAAG8sAABLPAAAL0wAAAtgAAADdAAAA4QAAAOQAAADlAAAA5wAAAOkAAADrBwAA7Q0AAO8RAADx&#10;GQAA9CQAAPcxAAD5QQAA+lUAAPpqAAD7hAAA+50AAPy2AAD80gAA/e0AAP30AAD99ABxrAAAYbUA&#10;AFK9AABExAAANMkAACbNAAAa0gAAENgAAAjdAAAA4QAAAOUAAADoAAAA7AAAAO8AAADxAAAA8wAA&#10;APUAAAD3AAAA+QEAAPsIAAD+DgAA/xUAAP8hAAD/LwAA/0EAAP9WAAD/bQAA/4cAAP+gAAD/tgAA&#10;/8oAAP/UAAD/1AD/CyAA/wceAP8AHQD/ACAA/wAlAP8ALgD/ADsA/wBJAP8AVgD/AGIA/wBtAP8A&#10;dgD/AH8A/wCHAP8AjgD/AJQA/wCaAP8AoAD/AKYA/wCtAP8AtQD/AL4A/wDLAP8A4QD/APAA/gD9&#10;AP0A/wD9AP8A/QD/AP0A/wD8AP8A+QD/APkA/wD/DR0A/wsaAP8EGQD/ABoA/wAfAP8AKgD/ADcA&#10;/wBFAP8AUQD/AF4A/wBoAP8AcgD/AHoA/wCCAP8AiQD/AJAA/wCWAP8AnAD+AKIA/ACpAPsAsAD5&#10;ALkA+ADGAPYA2QD1AOsA9AD5APMA/wDyAP8A8wD/APMA/wDzAP8A8wD/APMA/wD/EBkA/w4VAP8I&#10;FAD/ABQA/wAZAP8AJQD/ADIA/wBAAP8ATAD/AFkA/wBjAP4AbQD8AHUA+gB9APkAhAD3AIsA9gCR&#10;APQAlwDzAJ4A8gCkAPAArADuALQA7QDAAOsAzwDpAOYA6AD1AOYA/wDnAP8A5gD/AOUA/wDlAP8A&#10;5QD/AOUA/wD/EhQA/xAQAP8MDwD/AxAA/wAVAP8AIAD/ACwA/wA6AP8ARwD6AFMA9wBeAPQAZwDx&#10;AHAA7wB4AO0AfwDrAIYA6gCMAOgAkwDnAJkA5QCgAOMApwDhALAA3wC6AN0AyQDbAOAA2ADwANcA&#10;/gDVAP8A1AD/ANMA/wDTAP8A0wD/ANMA/wD/FRAA/xIMAP8OCQD/CwwA/wkSAP8DGgD/ACYA/QAz&#10;APQAQADvAE0A6wBYAOgAYQDlAGoA4gByAOAAegDeAIAA3ACHANoAjgDYAJUA1ACcANIAowDQAKwA&#10;zgC2AMwAxADKANkAyADtAMcA+wDFAP8AxAH/AMMB/wDEAf8AxAH/AMQB/wD/GAsA/xUFAP8QAAD/&#10;EAYA/w8NAP8MFAD8Bx8A8QMrAOcAOQDiAEYA3gFRANoCWwDVAmQA0gNsAM8DdADNBHsAywSCAMoE&#10;iQDIBZAAxgWYAMQFoADCBqkAwQa0AL8GwQC9CNUAuwnsALgL/QC2DP8AtQ3/ALQN/wC0Df8AtA3/&#10;ALQN/wD/GwUA/xgAAP8XAAD/FgAA+xMGAPoQDgDuDBYA4wkiANoJMADTCj4AzgtKAMoMVQDHDV4A&#10;xQ1nAMIObwDBDnYAvw5+AL0PhQC8D40AuhCVALgQnQC3EKcAtRGyALMRwACyEdUArhPuAKsU/gCp&#10;Ff8ApxX/AKcV/wCmFP8BphT/AaYU/wH/HwAA/xwAAPoeAADrHgAA4xwAAN8VBQDeDg0A0w4YAMsR&#10;KADFEzcAwBREALwWTwC5F1kAtxdhALQYaQCzGXEAsRl4AK8agACuGogArBuQAKsbmQCpG6MApxyu&#10;AKYcvACkHc8AoR7qAZ4e/AGcH/8Bmx//AZof/wGaHv8BmR7/AZke/wH/IgAA/yEAAOwnAADgKgAA&#10;1CkAAM0kAADKHAgAxBkSAL0cIgC3HjEAsyA+AK8hSQCtIlMAqiNcAKgkZACmJGwApCRzAKMkegCh&#10;JYIBoCWLAZ4llAGdJZ4BmyaqAZkmtwGYJskClSfmApIn+QKQKP8Cjyj/Ao4n/wKOJ/8Cjif/Ao4n&#10;/wL/JgAA8ikAAOMxAADSNAAAyDQAAMAwAAC7KQIAuCMOALEmHACsKCsAqCo4AKQrRAChLE4Any1X&#10;AJ0tXwCbLWcBmS1uAZgudQGWLn0ClC6GApMukAKRLpoDjy6mA40uswOMLsUDii/hBIcv9gSFL/8E&#10;hC//A4Qv/wODL/8Dgy//A4Mv/wP7KQAA6zEAANk4AADJPAAAvzwAALY5AACwMgAArC0LAKcvFwCi&#10;MSYAnjM0AJo0QACYNUoAlTVTAJM1WwGRNWIBjzVpAo01cQKMNXkDijWCA4g1iwSGNZYEhDWiBYI1&#10;rwWBNcAGfzbcBn029AZ7Nv8Fezb/BXo2/wR6Nv8EejX/BHo1/wT1LQAA5DcAANA/AADCQwAAt0QA&#10;AK1AAACnOgAAozYGAJ03EwCZOSIAlTovAJI8OwCPPEYAjDxPAYo8VwGIPF4ChjxlAoQ8bQOCPHUE&#10;gDx9BH88hwV9PJIGezueB3k7rAd3O7wIdjzVCHQ88QhzPP8Hcjz/BnI8/wVyPP8Fcjv/BXI7/wXx&#10;MgAA3j0AAMlEAAC8SAAAsEkAAKZGAACfQQAAmz0BAJU9EACRPx0AjUErAIpCOACHQ0IAhENLAYJD&#10;UwGAQ1sCfkJiA3xCaQR6QnEFeEJ6BnZBhAd0QY8IckGbCHBBqQlvQbkKbUHQCmxB7glrQv8IakL/&#10;B2pB/wZqQf8GakH/BWpB/wXtNwAA1kIAAMRJAAC3TQAAq00AAKBKAACYRwAAk0IAAI5DDQCJRRoA&#10;hkYoAINHNACASD8AfkhIAXtIUAJ5SFcCd0hfA3VIZgRzR24FcUd2Bm9HgAdtRowJa0aYCmlGpgtn&#10;RrYLZkbMC2VG7AtkR/8JZEb/CGRG/wdkRv8GZEX/BmRF/wboOwAA0EYAAL9NAACzUQAApVEAAJpO&#10;AACSSwAAjUcAAIdICwCDShYAf0skAH1MMQB6TTwAd01FAXVNTQJzTVUCcU1cA29NYwRtTGsFa0xz&#10;B2lLfQhmS4kJZEuWCmJLpAthS7QMX0vKDF5L6gteS/4KXkv/CV5K/wheSv8HXkr/B15K/wfjPwAA&#10;y0kAALxRAACwVQAAoVQAAJZSAACNUAAAh0wAAIFNCAB9TxMAelAhAHdRLgB0UjkAclJCAW9SSwFt&#10;UlICa1FZA2lRYQRnUWgGZVBxB2NQewhhUIYKX0+TC11PoQxbT7INWU/HDVlP6AxYT/0LWE//CVlP&#10;/whZTv8HWU7/B1lO/wffQwAAx00AALhUAACsWQAAnVcAAJFVAACIVAAAgVAAAHtSBAB3UxEAdFQe&#10;AHFVKwBvVjYAbFZAAWpWSAFoVlACZlZXA2RWXgRiVWYFYFVvB11VeAhbVIQKWVSRC1dUoAxVU7AN&#10;VFPFDVNT5gxTU/wLU1P/CVRS/whUUv8IVFL/B1RS/wfaRgAAw1AAALVYAACoWwAAmVoAAI1YAACE&#10;VwAAe1QAAHZWAQBxVw8AblkbAGxaKABpWjMAZ1s9AWVbRQFjW00CYVpVA19aXARdWmQFW1lsBlhZ&#10;dghWWYIJVFiPC1JYngxQWK4NT1jDDU5Y5AxOWPsLT1f/CU9X/whPVv8IUFb/B1BW/wfTSgAAwFQA&#10;ALJcAACjXgAAlV0AAIlcAAB/WwAAdlkAAHBaAABrXA0AaF0YAGZeJABkXzAAYl86AGBfQwFeX0sC&#10;XF9SAlpfWgNYX2EFVV5qBlNedAdRXX8JT12NCk1dnAtLXawMSl3BDEld4wxJXPoKSVv/CUpb/whK&#10;Wv8ISlr/B0pa/wfOTgAAvFgAAK5gAACfYQAAkWAAAIVfAAB7XwAAcF0AAGpfAABlYQoAYmIUAGBj&#10;IQBeZC0AXGQ3AFpkQAFYZEgBVmRQAlRkVwNSZF8EUGRnBU5jcQZMY30ISWKLCUdimgpGYqoLRGK/&#10;C0Ri4QtEYfkKRGD/CURg/whFX/8HRV//B0Vf/wfIUgAAuFwAAKtkAACbZAAAjGMAAIBjAAB2YwAA&#10;amIAAGNkAABfZgYAW2cRAFloHQBXaSkAVmozAFRqPABSakUBUGpMAU5qVAJMalwDSmplBEhpbwVG&#10;aXoHRGmICEJomAlAaKkKP2i9Cj5o3gk+Z/cJPmb/CD9l/wc/Zf8HP2T/Bz9k/wfDVwAAs2EAAKdp&#10;AACWaAAAh2cAAHtnAABxZwAAZWgAAFxqAABYbAEAVG4OAFJvGABQbyQATnAuAE1wOABLcUEASnFJ&#10;AUhxUQFGcVkCRHBiA0JwbARAcHgFPnCGBjxvlQc6b6YIOG+7CDhv2wc4bvYHOG3/Bzhs/wY5a/8G&#10;OWr/Bjlq/wa9XAAAr2YAAKJtAACRbAAAgmsAAHdrAABsbAAAYW4AAFdwAABQcwAATHUKAEl2EwBH&#10;dx8ARncpAEV4MwBDeDwAQnhEAEF4TQE/eFUBPXheAjt4aAI5eHQDN3iCBDV4kwUzd6QFMne5BTF4&#10;1wUxdvUFMXT/BTFz/wUxcv8FMnL/BTJy/wW3YwAAqm0AAJxxAACLcAAAfXAAAHJwAABncQAAXHMA&#10;AFF3AABKegAAQn0DAD9+DgA9fxgAPH8jADuALQA6gDYAOYE/ADiBSAA2gVAANYFaATOBZAExgXAB&#10;L4F/Ai2BjwMsgaEDKoG2AymB0gMpf/MDKX3/Ayl8/wMpe/8DKXv/Ayl7/wOxagAApXQAAJV2AACF&#10;dQAAeHUAAG11AABhdwAAV3oAAEx+AABDgQAAO4UAADWICQAyiREAMYkbADCJJQAvii8ALoo4AC2L&#10;QQAsi0oAKotUACmLXwAoi2sAJot6ASSLiwEji54BIouzASGMzgEhivEBIIj/AiCG/wIghf8CIYX/&#10;AiGF/wKrcgAAoXwAAI97AACAegAAc3oAAGZ8AABbfwAAUIIAAEaGAAA8igAANI0AACyRAAAmkwwA&#10;JJQTACOUHAAilSYAIZUvACCVOAAflkIAHpZMAB2WWAAclmQAGpd0ABmXhgAYl5kAF5euABWXyQAW&#10;le4AFpP/ARaS/wEWkf8BFpD/ARaQ/wGlewAAmYMAAImBAAB7gAAAbIIAAF+EAABUiAAASYsAAD+Q&#10;AAA1lAAALZcAACWaAAAdngEAFqAMABShEgAUoRsAE6ElABKhLgARojgAEaJDABCiTwAPolwADqNr&#10;AA2jfQANo5IADKOnAAqiwAALouYADKD+AA2f/wANnv8ADZ3/AA2d/wCehAAAkokAAIOIAABziAAA&#10;ZYsAAFiOAABMkgAAQZcAADebAAAungAAJKIAABylAAAVqAAAD6sEAAquDAAHrRIABq0bAAWtJAAE&#10;ri4AAq45AAGuRQAArlIAAK5hAACucwAArocAAK6dAACutAAArtUAAK30AACt/wAArP8AAKv/AACr&#10;/wCWiwAAjJAAAHuQAABrkgAAXZYAAFCaAABEnwAAOaMAAC+nAAAlqwAAHK4AABSxAAAOtAAACbcA&#10;AAG4CQAAuA4AALkUAAC5HAAAuiUAALovAAC7OgAAvEcAALxWAAC8ZwAAvHsAALyRAAC8qQAAvMQA&#10;ALzrAAC7/gAAu/8AALv/AAC7/wCQkgAAg5gAAHObAABjnwAAVaMAAEeoAAA7rQAAMLEAACW0AAAb&#10;twAAEroAAAy9AAAFvwAAAMMAAADEAgAAxQoAAMUOAADGFAAAxxsAAMgkAADKLgAAzDoAAM1JAADN&#10;WQAAzWwAAM6DAADOmwAAzbUAAM7aAADO9gAAzf8AAM3/AADN/wCGmQAAd6AAAGmmAABarAAATLIA&#10;AD62AAAwuQAAJLwAABm/AAARwgAACsUAAALJAAAAzAAAANAAAADRAAAA0gEAANMIAADVDQAA1xEA&#10;ANoYAADcIQAA3ywAAOE6AADiSgAA410AAORyAADkiwAA5aUAAOXAAADl5gAA5fgAAOX/AADl/wB6&#10;oQAAa6kAAFyvAABNtgAAP7wAADC/AAAjwwAAF8cAAA/KAAAHzgAAANEAAADWAAAA3AAAAN8AAADg&#10;AAAA4gAAAOQAAADmAwAA6AkAAOkOAADsFQAA7h4AAPErAAD0OgAA9U0AAPZhAAD3eQAA+JMAAPit&#10;AAD5xgAA+eQAAPnzAAD58wBtqgAAXrIAAE+6AABAwQAAMcUAACLJAAAWzgAADdIAAATYAAAA3QAA&#10;AOEAAADkAAAA6AAAAOsAAADtAAAA7wAAAPEAAADzAAAA9gAAAPgDAAD6CwAA/REAAP8bAAD/KQAA&#10;/zsAAP9PAAD/ZgAA/38AAP+ZAAD/rwAA/8MAAP/WAAD/1gD/BBwA/wAZAP8AGQD/ABwA/wAiAP8A&#10;KwD/ADgA/wBGAP8AUwD/AF4A/wBpAP8AcgD/AHoA/wCCAP8AiQD/AI8A/wCVAP8AmwD/AKEA/wCo&#10;AP8ArwD/ALkA/wDFAP8A2QD+AOwA/QD7APsA/wD7AP8A+wD/APoA/wD0AP8A8AD/APAA/wD/BxgA&#10;/wEVAP8AFAD/ABYA/wAbAP8AJgD/ADQA/wBCAP8ATgD/AFoA/wBkAP8AbQD/AHUA/wB9AP8AhAD/&#10;AIoA/QCQAPwAlgD6AJ0A+QCjAPgAqwD3ALQA9QC/APQAzgDzAOYA8QD2APAA/wDvAP8A7wD/AO4A&#10;/wDuAP8A6gD/AOoA/wD/CxQA/wYRAP8AEAD/ABAA/wAWAP8AIgD/AC4A/wA8AP8ASQD/AFQA/gBf&#10;APsAaAD5AHAA9wB4APUAfwDzAIUA8gCLAPAAkgDvAJgA7QCfAOwApgDqAK4A6AC5AOcAxwDlAN4A&#10;4wDwAOIA/gDgAP8A4AD/AOEA/wDhAP8A4QD/AOEA/wD/DRAA/wkNAP8BDAD/AAwA/wASAP8AHAD/&#10;ACgA/AA2APkAQwD2AE4A8gBZAO8AYgDsAGsA6gByAOgAeQDmAIAA5ACGAOIAjADhAJMA3wCaAN0A&#10;oQDbAKoA2AC0ANUAwADSANMA0ADqAM4A+gDNAP8AzQD/AM0A/wDMAP8AzAD/AMwA/wD/EAwA/wwH&#10;AP8DAgD/AAgA/wAOAP8AFgD2ACIA8AAvAOwAPADpAEgA5QBTAOEAXADeAGUA2wBsANcAcwDUAHoA&#10;0gCAANAAhwDOAI4AzACVAMoAnQDIAKUAxgCvAMQAuwDCAMsAwADlAL4A9QC9AP8AvAD/ALwA/wC8&#10;AP8AvAD/ALwA/wD/EQUA/w4AAP8KAAD/CAEA/wQKAPgAEADpABoA4wAoAN4ANQDZAEEA0wBMAM8A&#10;VgDLAF8AyQBmAMYAbgDEAHQAwgB7AMEAggC/AIkAvQCQALwAmAC6AKEAuACrALYAtwC0AMcAsgDg&#10;ALEB8gCvAv8ArgP/AK0E/wCtBP8ArQT/AK0E/wD/FAAA/xAAAP8PAADyDQAA6goAAOkDCQDdABIA&#10;1AAfAM0BLQDIAjoAxANFAMADUAC9BFkAuwVhALkFaAC3Bm8AtQZ2ALQHfQCyB4QAsQiMAK8IlQCt&#10;CZ4AqwmoAKoKtQCoCsUApgvfAKQN9ACiDv8AoA7/AJ8O/wCfDv8Anw7/AJ8O/wD/FwAA/xMAAO8Y&#10;AADkGQAA2xYAANIQAgDPCQsAyAgWAMEKJAC8DDIAtw0+ALQOSQCxDlMArxBbAK0QYwCrEGoAqRFx&#10;AKgReACmEYAApRGIAKMSkQChEpsAoBOmAJ4TswCcE8MAmxTeAJcW9ACVFv8AlBf/AJMX/wCSF/8A&#10;khb/AJIW/wD/GgAA9B0AAOUjAADVJQAAyiQAAMIdAAC+FgQAuxAQALQTHQCvFSsAqxY4AKcYQwCl&#10;GU0AohlWAKAaXQCeG2UAnRtsAJsccwCaHHsAmByDAJcdjQCVHZcAkx6iAJIerwCQHr8Ajx/YAIwg&#10;8QGJIP8BiCD/AYcg/wGHIP8BhiD/AYYg/wH6HgAA6yYAANotAADKMAAAvi4AALUoAACwIgAArhsM&#10;AKgdFwCjHyYAnyEzAJwiPgCZI0gAlyRRAJUkWQCTJWAAkiVnAJAmbgCOJnYAjSZ/AIsmiAGKJ5MB&#10;iCeeAYYnqwGEJ7sBgyjRAYAo7gF+Kf8BfSn/AXwo/wF8KP8BfCj/AXwo/wH1JAAA4y4AAM81AADB&#10;OAAAtDYAAKsxAAClLAAAoiYGAJ4mEwCZKCEAlSouAJIrOQCPLEQAjS1MAIstVACJLlwAhy5jAIYu&#10;agGELnIBgi56AYEvhAF/L48CfS+aAnsvpwJ6L7cCeC/MAnYw6gJ1MP4CczD/AnMw/wJzL/8Ccy//&#10;AnMv/wLwKgAA3DUAAMc7AAC6PwAArDwAAKI4AACcMwAAmC8AAJUuEACQMBwAjDIpAIkzNQCGND8A&#10;hDVJAII1UQCANVgAfjVfAX01ZgF7Nm4BeTV2Ang1gAJ2NYsDdDWXA3I2pANwNrQEbzbIBG025wRs&#10;NvwDazb/A2s2/wJqNv8CajX/Amo1/wLqMAAA0zoAAMJBAACzQwAApUEAAJs+AACVOgAAkDYAAIw1&#10;DQCINxgAhDglAIE6MQB/OzwAfDtFAHo8TQB4PFUBdzxcAXU8YwFzPGoCcTxzAnA8fANuO4cDbDuU&#10;BGo7oQRoO7EFZzzFBWU85QVkPPoEZDz/A2M7/wNjO/8DYzv/AmM7/wLlNQAAzT8AAL1GAACuRwAA&#10;n0UAAJVDAACOQAAAiTwAAIQ8CgCAPRQAfT4iAHo/LgB4QDgAdUFCAHNBSgByQVEBcEFZAW5BYAJs&#10;QWcCakFwA2hBeQNnQYQEZUGRBWNBnwVhQa4GYEHCBl5B4gZeQfkFXUH/BF1A/wNdQP8DXUD/A11A&#10;/wPfOQAAyEMAALlKAACpSwAAm0kAAJBHAACIRAAAg0EAAH5BBgB6QhEAdkMeAHRFKgBxRTUAb0Y/&#10;AG1GRwBrRk8BakZWAWhGXQJmRmUCZEZtA2JGdgRgRoIEXkaOBVxFnAZbRawGWUa/B1hG3wZYRvcF&#10;V0X/BFdF/wRXRP8DWET/A1hE/wPaPQAAxEcAALVOAACkTgAAlkwAAItLAACDSQAAfUUAAHhGAgB0&#10;RxAAcEgbAG5JJwBrSjIAaks8AGhLRABmS0wBZEtTAWJLWgJgS2ICX0tqA11LdARbSn8FWUqMBVdK&#10;mgZVSqoHVEq9B1NK3AdSSvYGUkr/BVJJ/wRSSf8DUkj/A1NI/wPUQQAAwEsAALJRAACgUAAAkk8A&#10;AIdOAAB+TAAAeEgAAHJKAABuSw0Aa00YAGhOJABmTi8AZE85AGJPQgBhUEkBX1BRAV1QWAJbT2AC&#10;WU9oA1dPcgRVT30FU0+KBVJOmAZQTqgHTk67B01O2QdNTvUGTU7/BU1N/wRNTf8ETkz/A05M/wPO&#10;RAAAvE4AAK5UAACcUwAAjlIAAINRAAB6UAAAck0AAGxPAABoUAsAZVEVAGNSIQBhUywAX1M2AF1U&#10;PwBbVEcAWlROAVhUVgFWVF0CVFRmA1JTbwNQU3sETlOIBUxTlwZLU6cHSVO6B0hT1QdIUvMGSFL/&#10;BUhR/wRJUf8ESVD/A0lQ/wPKSAAAuVIAAKpXAACYVgAAilUAAH9UAAB2UwAAbFEAAGdTAABiVAgA&#10;X1YSAF1XHgBbVykAWVgzAFhYPABWWUQAVVlMAVNZUwFRWVsCT1hkAk1YbQNLWHgESViGBUdXlQZF&#10;V6UGRFe4BkNY0gZDV/IGQ1b/BUNV/wREVf8ERFT/A0RU/wPGTAAAtVYAAKVaAACUWQAAhlgAAHtY&#10;AABxVwAAZlYAAGFYAABdWQQAWVoQAFdbGwBVXCYAU10wAFJdOQBRXkEAT15JAE1eUQFMXlgBSl5h&#10;AkhdawNGXXYDRF2DBEJdkgVAXaMGP122Bj5d0AY9XPEFPlv/BD5a/wQ+Wv8DPln/Az9Z/wPBUAAA&#10;sVoAAKFdAACQXAAAglsAAHZbAABtWwAAYVsAAFtdAABWXgAAUmANAFBhFwBOYiIATWIsAExjNQBK&#10;Yz4ASWNGAEdjTgBGY1YBRGNeAUJjaAJAY3MDPmOBAzxjkAQ6YqEEOWK0BThjzQU4Yu8EOGH/BDhg&#10;/wM4X/8DOV7/Azle/wO8VQAArV8AAJxgAACLXwAAfV8AAHJfAABoXwAAXWAAAFViAABPZAAAS2YK&#10;AElnEgBHaB0ARWgnAERpMQBDaTkAQmpCAEBqSgA/alIAPWpbATxqZQE6anACOGp+AjZpjQM0aZ8D&#10;M2myAzFpywMxaO0DMWf/AzFm/wMyZf8DMmT/AzJk/wO3WwAAqWQAAJZkAACGYwAAeGMAAG1jAABk&#10;ZAAAWWUAAFBoAABJawAAQ20EAEBuDgA+bxgAPW8iADxwKwA6cDQAOXE9ADhxRQA3cU4ANnFXADRx&#10;YQEycW0BMXF6AS9xigItcZwCK3GvAipxyAIqcOsCKm//Aipt/wIqbP8CK2z/Aits/wKxYQAApGkA&#10;AJBoAACAZwAAdGcAAGlnAABfaAAAVWsAAEtuAABDcQAAPHQAADd2CgA0dxIAM3gcADJ4JQAxeS4A&#10;MHk3AC95PwAueUgALHpSACt6XAAqemgAKHp2ACZ6hwElepkBI3qsASJ6xQEieekBInf/ASJ2/wEi&#10;df8CInT/AiN0/wKsaAAAnW4AAIptAAB7bAAAb2wAAGVsAABabgAAUHEAAEV1AAA9eAAANnwAAC5/&#10;AgApgQ0AJ4IUACaCHgAlgicAJIIvACODOAAig0IAIYNLACCEVgAfhGIAHoRxAByEggAbhJUAGoSp&#10;ABiEwQAYg+YAGIH9ABmA/wEZf/8BGX7/ARl+/wGmcAAAlXMAAIRyAAB2cQAAa3EAAF5zAABUdgAA&#10;SXkAAD99AAA3gQAAL4QAACeIAAAgiwUAG40OABqNFQAZjR4AGI4nABeOMAAWjjkAFY5DABSPTwAT&#10;j1sAEo9qABGPewAQj48AD4+kAA6PuwANj+AADo36AA+L/wAQiv8AEIn/ABCJ/wChegAAjnkAAH53&#10;AABydwAAZHgAAFh7AABNfgAAQoIAADmGAAAvigAAJ44AACCRAAAYlQAAEpgFAA6aDgANmhQADJod&#10;AAuaJgALmjAACpo7AAmaRgAImlMABpthAAWacgAEmoYAApqbAACasQABmc8AApnwAAKY/wAEl/8A&#10;BZb/AAWW/wCZgQAAh38AAHp+AABrfgAAXYEAAFCFAABFiQAAO40AADGSAAAolgAAH5kAABidAAAR&#10;oAAADKMCAAalCgABpRAAAKUWAACmHwAApigAAKYyAACnPQAAp0oAAKdYAACnaAAAp3wAAKeRAACm&#10;qAAApsMAAKXpAACl/AAApf8AAKT/AACk/wCRhwAAgoYAAHKGAABjiAAAVYwAAEmRAAA9lgAAMpoA&#10;ACieAAAfogAAF6YAABCpAAALrAAABK8AAACxBgAAsQwAALIRAACyFwAAsx8AALMoAAC0MgAAtT8A&#10;ALVNAAC1XQAAtXAAALWGAAC1nQAAtbYAALXcAAC09wAAtP8AALT/AAC0/wCLjwAAeo4AAGqRAABb&#10;lQAATZoAAECfAAA1pAAAKqgAACCsAAAWsAAAD7QAAAm3AAABuQAAAL0AAAC+AAAAvgYAAL8MAADA&#10;EAAAwRYAAMIdAADDJwAAxTIAAMZAAADGUQAAx2MAAMd4AADHkQAAx6kAAMfHAADH7AAAx/4AAMf/&#10;AADH/wCDlwAAcZoAAGGeAABSowAARakAADiuAAAsswAAILcAABa6AAAOvQAABsAAAADDAAAAxwAA&#10;AMkAAADKAAAAzAAAAM0DAADOCQAA0A4AANITAADUGwAA2CUAANsyAADdQgAA3VQAAN5pAADegQAA&#10;3pwAAN+1AADf2QAA3/MAAN//AADf/wB3nwAAaKYAAFmtAABKswAAO7gAAC27AAAfvwAAFMIAAAzG&#10;AAADyQAAAMwAAADQAAAA1QAAANkAAADaAAAA3AAAAN4AAADgAAAA4gUAAOQLAADnEAAA6hgAAO0k&#10;AADwMgAA8UQAAPJYAADzbwAA9IoAAPSkAAD0vwAA9N8AAPTzAAD09ABqqAAAW68AAEy3AAA9vQAA&#10;LcEAAB/GAAATygAAC84AAADSAAAA1wAAANwAAADgAAAA5QAAAOcAAADpAAAA6wAAAO0AAADvAAAA&#10;8QAAAPMAAAD2BwAA+Q4AAPwWAAD/IgAA/zMAAP9HAAD/XQAA/3YAAP+RAAD/qQAA/74AAP/YAAD/&#10;2wD/ABgA/wAWAP8AFQD/ABgA/wAeAP8AJwD/ADYA/wBDAP8ATwD/AFoA/wBkAP8AbQD/AHUA/wB9&#10;AP8AhAD/AIoA/wCQAP8AlgD/AJwA/wCjAP8AqwD/ALQA/gC/AP0AzwD7AOcA+gD4APkA/wD5AP8A&#10;+QD/APUA/wDuAP8A6QD/AOcA/wD/ABQA/wARAP8AEQD/ABIA/wAXAP8AIwD/ADEA/wA+AP8ASgD/&#10;AFYA/wBgAP8AaAD/AHAA/wB4AP0AfgD8AIUA+gCLAPkAkQD4AJgA9wCeAPUApgD0AK4A8gC5APEA&#10;xwDvAOAA7gDyAOwA/wDsAP8A7AD/AOsA/wDlAP8A4AD/AN4A/wD/AxAA/wAOAP8ADQD/AA0A/wAT&#10;AP8AHgD/ACsA/wA4AP8ARQD+AFAA+wBaAPgAYwD1AGsA8wByAPEAeQDvAH8A7gCGAOwAjADqAJIA&#10;6QCZAOcAoADmAKkA5ACzAOEAwADgANMA3gDrANwA+wDbAP8A2gD/ANoA/wDZAP8A1AD/ANIA/wD/&#10;Bw0A/wAJAP8ABgD/AAkA/wAPAP8AGAD7ACUA+AAyAPUAPwDyAEoA7QBUAOoAXQDnAGUA5ABsAOIA&#10;cwDgAHoA3gCAANwAhgDaAI0A1wCUANQAmwDSAKQAzwCtAM0AuQDLAMkAyQDkAMgA9gDGAP8AxQD/&#10;AMYA/wDHAP8AxwD/AMcA/wD/CgYA/wEAAP8AAAD/AAQA/wALAPQAEgDvAB8A6gAsAOUAOADiAEMA&#10;3QBOANkAVwDUAF8A0QBnAM4AbQDMAHQAygB6AMgAgADGAIcAxQCOAMMAlgDBAJ4AvwCoAL0AswC6&#10;AMIAuQDbALcA8AC1AP8AtgD/ALUA/wC1AP8AtQD/ALUA/wD/DAAA/wQAAP8AAAD+AAAA9gADAOgA&#10;DQDgABcA2QAkANEAMQDNADwAygBHAMYAUQDDAFkAwABgAL4AZwC8AG4AugB0ALkAewC3AIIAtQCJ&#10;ALMAkQCyAJoAsACkAK4ArwCsAL0AqgDQAKgA6wCnAPsApgD/AKYA/wClAP8ApQD/AKUA/wD/DQAA&#10;/wcAAPQJAADqCQAA4gQAANoABwDPABEAyAAcAMIAKQC+ADUAuwBAALcASgC0AFMAsgBbALAAYgCu&#10;AGgArABvAKsAdQCpAH0AqACEAKYAjQCkAJYAowCgAKEAqwCfAbkAnQPMAJwE6ACaBvkAmQf/AJgI&#10;/wCXCP8Alwj/AJcI/wD/EAAA9xAAAOgUAADcFQAAzhEAAMYNAADCBAsAvAAUALcBIQCyAy4ArgU6&#10;AKsGRACoCE0ApghVAKQJXACiCmMAoApqAJ8LcQCdC3gAnAuAAJoMiQCZDJMAlwyeAJUNqgCUDbgA&#10;kg3MAJAO6gCOEPwAjBD/AIsQ/wCLEP8AixD/AIoQ/wD7EwAA7RoAAN0gAADMIQAAvx0AALcXAACz&#10;EQAAsgsNAKsNGQCnDiYAow8zAJ8QPgCdEUcAmhFQAJgSVwCWEl4AlRNlAJMTbACSE3MAkBR8AI8U&#10;hQCNFY8AixWaAIoVpwCIFrUAhhbJAIQX5wCCGPsAgBn/AH8Z/wB/Gf8Afxj/AH8Y/wD1GgAA5CMA&#10;AM8pAADAKgAAsyYAAKoiAAClHAAApBUIAKAUEwCbFiEAlxgtAJQZOACRGkIAjxtLAI0cUgCLHFkA&#10;iR1gAIgdZwCGHm8AhR53AIMfgACCH4sAgB+XAH4gowB9ILIAeyDFAHkh5AB3IvkAdiL/AHUi/wB0&#10;If8AdCH/AHQh/wDvIQAA2ysAAMcxAAC2MQAAqS4AAKAqAACbJgAAmCEBAJUeEACQIBsAjSEoAIkj&#10;MwCHJD0AhSRGAIMlTgCBJlUAfyZcAH4mYwB8J2sAeydzAHknfAB4KIcAdiiTAHQooAFyKK8BcSnB&#10;AW8p4AFtKfcBbCn/AWsp/wFrKf8Bayj/AWso/wHoKAAA0DIAAMA4AACuNwAAoTUAAJgyAACSLQAA&#10;jikAAIsnDACHKBcAgyojAIArLwB+LDkAfCxCAHotSgB4LlEAdy5YAHUuYABzL2cAci9vAHAveQFv&#10;L4MBbS+QAWsvnQFpL6wBaDC+AWcw2wFlMPUBZDD/AWMw/wFjL/8BYy//AWMv/wHiLgAAyjgAALo9&#10;AACoPAAAmjoAAJE3AACKMwAAhjAAAIMuCQB/LxMAezAfAHgyKwB2MzUAdDM+AHI0RgBwNE4AbzVV&#10;AG01XABsNWQAajVsAWg1dQFnNYABZTWMAWM1mgJhNqkCYDa7Al821gJdNvMCXTb/Alw2/wFcNf8B&#10;XDX/AVw0/wHcMwAAxTwAALRBAACiQAAAlT4AAIs8AACEOQAAfzYAAHs0BAB3NRAAdDccAHE4JwBv&#10;OTIAbTk7AGs6QwBqOksAaDtSAGc7WQBlO2EBYztpAWI7cgFgO30BXjuKAlw7lwJbO6cCWTu4A1g7&#10;/+L/4klDQ19QUk9GSUxFAAYJ0gNXO/ECVjv/AlY7/wJWOv8BVjr/AVY5/wHUNwAAwEEAAK9EAACd&#10;QwAAkEIAAIVAAAB+PgAAeTsAAHQ6AABxOg4AbTwYAGs9JABpPi8AZz84AGU/QABkQEgAYkBPAGFA&#10;VwBfQF4BXUBmAVxAbwFaQHoCWECHAlZAlQJUQKQDU0C2A1JAzwNRQO8DUED/AlA//wJQP/8CUT7/&#10;AVE+/wHPOwAAvUUAAKpHAACZRgAAi0UAAIFEAAB5QgAAdD4AAG8/AABrQAwAZ0EVAGVCIQBjQysA&#10;YUM1AF9EPgBeREUAXUVNAFtFVABZRVwBWEVkAVZFbQFURXgCUkWFAlFEkwNPRKMDTUW0A0xFzANL&#10;Re0DS0T/AktE/wJLQ/8CTEL/AkxC/wLKPwAAuUgAAKZKAACVSQAAh0gAAH1HAAB1RQAAbkIAAGlD&#10;AABlRAkAYkUTAF9GHgBdRygAXEgyAFpIOwBZSUMAV0lKAFZJUgBUSVkBU0lhAVFJawFPSXYCTUmC&#10;AktJkQNKSaEDSEmzA0dJygNGSewDRkj/AkZI/wJHR/8CR0b/AkdG/wLGQwAAtkwAAKJMAACRTAAA&#10;hEsAAHlKAABwSQAAaUYAAGRHAABfSQYAXEoQAFpLGwBYTCUAVkwvAFVNOABTTUAAUk1IAFFOTwBP&#10;TlcATk5fAUxOaQFKTnMCSE2AAkZNjwNFTZ8DQ02xA0JNyANBTeoDQUz/AkFM/wJCS/8CQkr/AkJK&#10;/wLCRwAAs08AAJ5PAACNTgAAgE4AAHVNAABsTAAAY0oAAF5MAABaTQIAVk4OAFRPGABSUCIAUVEs&#10;AE9RNQBOUj0ATVJFAExSTQBKUlQASVJdAUdSZgFFUnEBQ1J+AkFSjQI/Up0DPlKvAz1SxgM8UukC&#10;PFH+AjxQ/wI9T/8CPU//Aj1O/wK+SwAArlMAAJpSAACJUQAAfFEAAHFQAABoUAAAXk4AAFhRAABU&#10;UgAAUVMMAE5UFABMVR8AS1YpAElWMgBIVjoAR1dCAEZXSgBEV1IAQ1daAEFXZAFAV24BPld7AjxX&#10;iwI6V5sCOFetAjdXxAI3V+cCN1b9AjdV/wI3VP8CN1P/AjhT/wK6TwAAqVYAAJVVAACFVAAAeFQA&#10;AG1UAABkVAAAWFQAAFJWAABOVwAASlkJAEdaEQBGWhsARFslAENbLgBCXDYAQVw+AD9cRgA+XU8A&#10;PV1XADtdYQA6XWwBOF15ATZdiAE0XZkCM12rAjFdwgIxXOUCMVv8AjFa/wIxWf8CMln/ATJY/wG2&#10;VAAApFkAAJBYAACAWAAAc1cAAGlXAABgWAAAVFkAAE5bAABIXQAAQ18EAEBgDgA+YRcAPWEgADti&#10;KQA6YjIAOWI6ADhjQgA3Y0sANmNUADRjXQAzY2gAMWN2AS9jhQEuY5YBLGOpAStjvwEqY+MBKmL7&#10;ASpg/wErX/8BK1//ASte/wGxWQAAnlwAAItcAAB7WwAAb1sAAGVbAABcXAAAUV4AAElgAABDYgAA&#10;PGUAADhnCgA1aBIANGgbADNpJAAyaS0AMWk1AC9qPQAuakYALWpPACxqWQAra2UAKWtyAChrggAm&#10;a5MAJGunACNrvQAiauAAI2n5ASNn/wEjZv8BI2b/ASRl/wGsYAAAmGAAAIVgAAB2XwAAal8AAGFg&#10;AABXYAAATWMAAERmAAA9aAAANmsAADBuBAAscA4AKnEVAClxHgAocSYAJ3IvACZyNwAlckAAJHJK&#10;ACJyVAAhc2AAIHNtAB5zfQAdc5AAG3OjABpzuQAZc9wAGnH3ABpw/wAbb/8AG27/ARtt/wGmZgAA&#10;kWUAAH9kAABxZAAAZmQAAF1kAABSZgAASGkAAD9sAAA3bwAAMHMAACl2AAAieQgAH3sQAB57FwAc&#10;ex8AG3soABp7MAAZfDkAGHxDABd8TgAWfFoAFXxnABR9eAASfYsAEX2fABB9tQAPfdUAEHv1ABF5&#10;/wAReP8AEnf/ABJ3/wCeawAAimoAAHppAABtaQAAYmkAAFdqAABMbQAAQ3AAADl0AAAxeAAAKXsA&#10;ACJ/AAAbggAAFIUJABGGEAARhhcAEIcfABCHKAAOhzEADoc7AA2HRgAMh1MAC4dhAAqHcQAJh4QA&#10;B4eYAAaGrgAFhskABoXsAAeE/wAIg/8ACYL/AAmC/wCVcQAAg28AAHRuAABpbgAAXG8AAFByAABG&#10;dQAAPHkAADJ9AAAqgQAAIoUAABuJAAAUjAAAD48DAAqSCwAGkhEABJIYAAKSIAABkikAAJIzAACT&#10;PgAAk0sAAJNZAACTaQAAk3sAAJKQAACSpgAAkb8AAJHlAACQ+gAAj/8AAI//AACP/wCNdwAAfXUA&#10;AHB0AABidQAAVXgAAEl8AAA/gAAANIQAACuJAAAijQAAGpEAABOUAAAOlwAACZsAAAGdCAAAnQ4A&#10;AJ0TAACeGgAAniIAAJ8rAACfNQAAoEIAAKBQAACgXwAAoHEAAKCHAACfnQAAn7UAAJ7aAACd9gAA&#10;nf8AAJz/AACc/wCGfQAAeHwAAGl8AABbfwAAToMAAEGIAAA2jAAALJEAACOWAAAamgAAEp4AAA2h&#10;AAAGpAAAAKcAAACpAwAAqQoAAKoOAACrEwAArBkAAK0iAACuKwAArzcAAK9FAACvVAAAr2YAAK97&#10;AACulAAArqsAAK7JAACu7wAArf8AAK3/AACt/wCBhAAAcYQAAGGHAABTiwAARpAAADmWAAAumwAA&#10;I6AAABqkAAASqAAADKwAAASvAAAAsgAAALYAAAC3AAAAtwIAALgIAAC5DQAAuhIAALsYAAC9IQAA&#10;visAAMA4AADASAAAwFoAAMFuAADBhgAAwaAAAMG6AADB4wAAwPkAAMD/AADA/wB5jQAAaJAAAFmU&#10;AABLmgAAPaAAADGlAAAlqwAAGq8AABGzAAALuAAAArsAAAC+AAAAwQAAAMQAAADFAAAAxgAAAMcA&#10;AADIBQAAygsAAMwPAADOFQAA0B8AANMrAADVOgAA1UwAANZgAADYdwAA2JIAANisAADZyQAA2ewA&#10;ANn7AADY/wBwmQAAYJ4AAFGkAABDqgAANbAAACi2AAAcugAAEb4AAAnBAAAAxQAAAMgAAADLAAAA&#10;zwAAANIAAADTAAAA1gAAANgAAADbAAAA3QAAAN8HAADiDQAA5RMAAOgdAADsKgAA7TwAAO1RAADu&#10;ZwAA74EAAO+cAADwtwAA8NMAAPDsAADw9ABnpgAAWK0AAEm0AAA6ugAAKr4AABzCAAAQxgAAB8oA&#10;AADOAAAA0gAAANYAAADcAAAA4AAAAOMAAADkAAAA5gAAAOgAAADrAAAA7QAAAO8AAADyAgAA9QoA&#10;APgRAAD8HAAA/ywAAP8/AAD/VQAA/24AAP+KAAD/pAAA/7oAAP/RAAD/4QD/ABQA/wASAP8AEgD/&#10;ABQA/wAZAP8AJQD/ADIA/wA/AP8ASwD/AFYA/wBgAP8AaAD/AHAA/wB4AP8AfwD/AIUA/wCLAP8A&#10;kQD/AJgA/wCeAP4ApgD9AK4A/AC5APoAyAD5AOIA+AD0APcA/wD2AP8A9gD/AO8A/wDnAP8A4gD/&#10;AN4A/wD/ABEA/wAOAP8ADgD/AA8A/wAUAP8AIAD/AC0A/wA6AP8ARgD/AFEA/wBbAP8AYwD+AGsA&#10;/ABzAPoAeQD5AIAA9wCGAPYAjAD1AJIA8wCZAPIAoADwAKkA7gCzAO0AwQDrANYA6gDuAOkA/gDn&#10;AP8A5wD/AOUA/wDdAP8A1QD/ANEA/wD/AA0A/wAKAP8ACAD/AAkA/wAQAP8AGwD/ACgA/wA1AP8A&#10;QAD6AEsA9gBVAPMAXgDxAGYA7gBtAOwAdADrAHoA6QCAAOcAhgDmAI0A5ACTAOIAmwDgAKMA3gCt&#10;ANwAuQDaAMoA1wDmANQA+ADSAP8A0gD/ANIA/wDOAP8AyQD/AMYA/wD/AAgA/wADAP8AAAD/AAMA&#10;/wANAPwAFgD3ACIA8wAuAO8AOgDsAEUA6ABPAOQAWADhAGAA3gBnANsAbQDZAHQA1QB6ANMAgADR&#10;AIcAzwCOAM0AlQDLAJ4AyQCnAMcAswDFAMIAwwDcAMEA8QC/AP8AvwD/AL4A/wC+AP8AvQD/ALsA&#10;/wD/AAAA/wAAAP8AAAD/AAAA9gAIAO4AEQDnABsA4QAnAN0AMwDZAD4A0wBJAM8AUgDLAFkAyABh&#10;AMYAZwDEAG0AwgBzAMAAegC/AIAAvQCIALsAkAC5AJgAuACiALUArQCzALsAsQDOALAA6gCvAPwA&#10;rQD/AK0A/wCuAP8ArgD/AK4A/wD/AgAA/wAAAP0AAADyAAAA6AAAAN4ADADTABUAzAAhAMgALADE&#10;ADgAwQBCAL0ASwC6AFMAuABaALYAYQC0AGcAsgBtALAAdACvAHoArQCCAKwAigCqAJMAqACdAKYA&#10;qACkALUAogDGAKEA4wCfAPYAngD/AJ4A/wCeAP8AngD/AJ4A/wD/BgAA+wAAAO4FAADiBAAA1QAA&#10;AMsABgDDAA8AvQAZALgAJQC0ADEAsQA7AK4ARQCsAE0AqQBVAKcAWwClAGIApABoAKIAbgChAHUA&#10;nwB8AJ4AhQCcAI4AmgCYAJgApACWALAAlQDBAJMA3ACSAPIAkQD/AJAA/wCQAP8AjwD/AI8A/wD9&#10;CgAA8A4AAOERAADOEAAAwg0AALsHAAC3AAoAsQASAKwAHgCoACkApQA0AKIAPgCfAEcAnQBPAJsA&#10;VgCZAVwAlwFjAJYCaQCUAnAAkwN4AJEDgACQBIoAjgSVAIwFoQCKBa4AiQa+AIcI2ACGCfAAhAr/&#10;AIML/wCDC/8Agwv/AIML/wD2EAAA5hcAANIcAADAGgAAsxYAAKwSAACoDQAApgcNAKIFFgCdByIA&#10;mQkuAJYKOACUC0EAkgxKAJAMUQCODVgAjA1eAIsNZQCJDWwAiA50AIYOfQCFDocAgw6TAIEPnwCA&#10;EK0AfhC+AH0Q2wB6EfQAeBL/AHcS/wB3Ev8AdxL/AHcS/wDvFwAA2yEAAMYkAAC0IwAAqCAAAKAc&#10;AACbFwAAmREEAJgOEACTEBsAjxEnAIwSMgCJEzwAhxNEAIUUTACDFFMAgRVaAIAVYAB+FmgAfRZv&#10;AHsWeAB5F4MAeBePAHYYnAB0GKoAcxm7AHIZ1ABvGvEAbhv/AG0b/wBtGv8AbRr/AG0a/wDnIAAA&#10;0CkAALwrAACrKgAAnigAAJYkAACQIAAAjRwAAIwXDACIGBYAhBoiAIEbLQB+HDcAfB1AAHodSAB5&#10;Hk8Adx5VAHYfXAB0H2MAcx9rAHEgdABwIH8AbiGLAGwhmABrIacAaSK4AGgizwBmIu4AZSP/AGQj&#10;/wBkIv8AZCL/AGQh/wDgJgAAyC8AALQxAACjMAAAli4AAI0rAACHKAAAhCQAAIIgCAB+IBIAeyIe&#10;AHgjKQB1JDMAcyU8AHElQwBwJksAbiZSAG0nWQBrJ2AAaidoAGkocQBnKHsAZSiIAGQplQBiKaQA&#10;YCm1AF8pywBeKuwAXCr/AFwp/wBcKf8AXCn/AFwo/wDYLAAAwzUAAK01AACdNAAAkDMAAIYxAACA&#10;LQAAfCsAAHkoAwB2JxAAcikaAHAqJQBtKy8Aayw4AGosQABoLUcAZy1OAGUuVQBkLl0AYy5lAGEv&#10;bgBfL3gAXi+EAFwvkgBaL6EBWS+yAVgwyAFWMOkBVTD+AVUv/wBVL/8AVS7/AFUu/wDQMQAAvToA&#10;AKg5AACXOAAAijcAAIA2AAB6MgAAdTAAAHIuAABuLg0Aay8WAGkwIQBmMSsAZDI0AGMyPQBhM0QA&#10;YDNLAF80UgBdNFoAXDRiAFo0awBZNXUAVzWCAFU1kAFUNZ8BUjWwAVE1xgFQNecBTzX9AU81/wFP&#10;NP8BTzT/AU8z/wHLNgAAuD0AAKM8AACSPAAAhTsAAHs6AAB0NwAAbzUAAGwzAABoNAoAZTUTAGI2&#10;HgBgNygAXjcxAF04OgBbOEEAWjlIAFk5UABXOVcAVjpfAFQ6aABTOnMAUTp/AU86jQFOOp0BTDqu&#10;AUs6wwFKOuUBSTr8AUk5/wFJOf8BSTj/AUo4/wHHOgAAs0AAAJ4/AACOPwAAgT4AAHc9AABwOwAA&#10;ajgAAGY4AABiOQcAXzoRAFw7GwBaOyUAWTwuAFc9NwBWPT4AVD5GAFM+TQBSPlUAUT5dAE8/ZgBN&#10;P3AATD99AUo/iwFIP5sBRz+sAUU/wQFEP+MBRD77AUQ+/wFEPf8BRD3/AUU8/wHDPgAAr0MAAJpC&#10;AACKQgAAfUEAAHNAAABrPwAAZTwAAGA8AABcPgQAWT4PAFc/GABVQCIAU0ErAFJBNABQQjwAT0JD&#10;AE5CSwBNQ1IAS0NaAEpDZABIQ24AR0N7AUVDiQFDQ5kBQkOrAUBDwAE/Q+EBP0P5AT9C/wE/Qf8B&#10;QEH/AUBA/wG/QQAAqkUAAJZFAACGRQAAeUQAAG9EAABnQgAAYD8AAFtBAABXQgAAVEMNAFFEFQBP&#10;RR8ATkUoAExGMQBLRjkASkdBAElHSABIR1AARkdYAEVHYQBDSGwAQkh4AUBIhwE+SJcBPEipATtI&#10;vgE6SN8BOkf4ATpG/wE6Rf8BO0X/ATtE/wG7RQAApkgAAJJHAACCRwAAdkcAAGtHAABjRgAAW0MA&#10;AFZFAABSRwAATkgKAExJEgBKSRwASEolAEdKLgBGSzYARUs+AENLRgBCTE0AQUxWAEBMXwA+TGoA&#10;PEx2ADtMhQE5TJUBN0ynATZMvAE1TN0BNUv3ATVL/wE1Sv8BNkn/ATZJ/wG4SQAAoksAAI5KAAB+&#10;SgAAckoAAGhKAABfSQAAVUgAAFBKAABMSwAASUwHAEZNEABEThkAQk8iAEFPKwBAUDMAP1A7AD5Q&#10;QwA8UUoAO1FTADpRXAA4UWcAN1FzADVRggAzUZMBMlGlATBRugEvUdoBL1D2AS9P/wEwTv8BME7/&#10;ATBN/wG0TQAAnU0AAIpNAAB6TQAAbk0AAGRNAABbTQAAUU0AAEtPAABGUAAAQlIDAD9TDQA9VBUA&#10;PFQeADpVJwA5VS8AOFU3ADdWPwA2VkcANVZQADNWWQAyV2QAMFdxAC9XgAAtV5EAK1ejACpXuAAp&#10;V9YAKVb1AClV/wAqVP8BKlP/ASpS/wGvUQAAmFEAAIVRAAB2UAAAalAAAGBQAABYUQAATlIAAEdT&#10;AABBVQAAO1gAADhZCgA1WhEANFoaADNbIgAyWysAMVszAC9cOwAuXEMALVxMACxcVgArXWAAKV1t&#10;AChdfAAmXY4AJF2hACNdtQAiXdIAIlzzACJb/wAjWv8AI1n/ACRY/wCoVQAAklQAAIBUAABxVAAA&#10;ZlQAAFxUAABUVQAASlYAAENYAAA8WwAANl0AADBgBQAtYQ4AK2EVACpiHQApYiUAKGIuACdjNgAm&#10;Yz4AJWNHACNjUQAiZFwAIWRpAB9keQAeZIoAHGSeABtkswAZZM4AGmPxABth/wAbYP8AHGD/ABxf&#10;/wChWQAAjFgAAHtYAABtWAAAYlgAAFlYAABQWQAAR1sAAD5eAAA3YAAAMWMAACpmAAAkaQkAIWoQ&#10;ACBqFwAfaiAAHmsoAB1rMAAcazkAG2tCABpsTAAZbFgAF2xlABZsdAAUbIYAE2yaABJsrwARbMoA&#10;EWvvABJp/wATaP8AE2j/ABNn/wCZXQAAhV0AAHVcAABoXAAAXlwAAFVcAABLXgAAQmEAADlkAAAy&#10;ZwAAK2oAACRtAAAecAEAF3MLABV0EQAUdBgAE3QhABJ1KQARdTIAEXU7ABB1RgAPdVIADnVfAA11&#10;bgAMdYEAC3WVAAp1qgAIdMMACXTnAApz/QALcf8ADHH/AAxw/wCRYgAAf2EAAHBhAABkYQAAWmEA&#10;AE9iAABFZQAAPGgAADNsAAArbwAAJHIAAB12AAAXeQAAEXwEAA1/DAALfxIACn8ZAAl/IgAIfyoA&#10;Bn80AAV/PwAEf0sAAn9YAAF/ZwAAf3kAAH+OAAB/owAAfrsAAH3gAAB99wAAfP8AAHv/AAB7/wCJ&#10;ZwAAeGcAAGtmAABhZgAAVGcAAElpAAA/bQAANXEAACx1AAAkeQAAHXwAABaAAAAQgwAADIYCAAaJ&#10;CgABiQ8AAIkUAACKGwAAiiMAAIssAACLNwAAi0MAAItQAACLXwAAi3EAAIuGAACLnAAAirMAAInT&#10;AACI8wAAiP8AAIf/AACH/wCCbQAAc2wAAGhsAABabQAATm8AAEJzAAA4dwAALnsAACWAAAAdhAAA&#10;FYgAABCMAAALjwAABJIAAACUBgAAlQwAAJUQAACWFQAAlxwAAJgkAACYLgAAmTkAAJlHAACZVgAA&#10;mWgAAJl9AACZlAAAmKsAAJfIAACW7gAAlv8AAJX/AACV/wB7dAAAb3MAAGFzAABTdgAARnoAADt/&#10;AAAwhAAAJogAAB2NAAAUkgAADpYAAAmZAAABnAAAAKAAAAChAAAAogYAAKIMAACkEAAApRQAAKUc&#10;AACnJAAAqC8AAKg9AACpTAAAqV4AAKlyAACoiQAAqKIAAKi8AACn5QAApvsAAKb/AACl/wB3ewAA&#10;aHsAAFl+AABLggAAPocAADKNAAAnkgAAHZcAABScAAAOoAAAB6QAAACoAAAAqwAAAK4AAACvAAAA&#10;sAAAALEEAACzCgAAtA4AALUTAAC2GwAAuCQAALoxAAC6QAAAulIAALtlAAC7fQAAupcAALqxAAC6&#10;0gAAuvMAALn/AAC5/wBvgwAAX4YAAFGLAABDkAAANpcAACqdAAAfogAAFacAAA2sAAAFsAAAALQA&#10;AAC3AAAAuwAAAL4AAAC/AAAAwAAAAMEAAADDAQAAxAcAAMUNAADHEQAAyhkAAM0kAADOMwAAz0QA&#10;ANBYAADQbgAA0YgAANCkAADQwQAA0eYAANH4AADR/wBnjwAAV5QAAEmaAAA7oQAALqcAACGtAAAW&#10;swAADrgAAAa8AAAAwAAAAMMAAADGAAAAywAAAM0AAADOAAAA0AAAANEAAADUAAAA1gAAANoCAADc&#10;CQAA3w8AAOMXAADmJAAA5zYAAOhJAADpXwAA6ngAAOuUAADrrwAA68wAAOzoAADs9gBfngAAUKQA&#10;AEKrAAA0sgAAJrkAABm+AAAOwgAABMUAAADKAAAAzQAAANEAAADYAAAA2wAAAN8AAADgAAAA4gAA&#10;AOQAAADmAAAA6QAAAOsAAADuAAAA8QUAAPUNAAD5FgAA/CUAAP05AAD+TwAA/2cAAP+CAAD/nQAA&#10;/7UAAP/LAAD/5AD/ABEA/wAPAP8ADwD/ABEA/wAWAP8AIgD/AC8A/wA7AP8ARwD/AFIA/wBbAP8A&#10;ZAD/AGwA/wBzAP8AegD/AIAA/wCGAP8AjAD+AJMA/QCZAPsAoQD6AKkA+AC0APcAwgD2ANoA9QDx&#10;APQA/wDzAP8A8wD/AOkA/wDgAP8A2AD/ANMA/wD/AA4A/wALAP8ACgD/AAsA/wARAP8AHQD/ACoA&#10;/wA2AP8AQQD/AEwA/wBWAP4AXwD7AGYA+QBtAPcAdAD1AHoA9ACAAPIAhgDwAI0A7wCUAO0AmwDs&#10;AKQA6gCuAOkAugDnAM0A5QDpAOQA+wDjAP8A4gD/AN4A/wDRAP8AzAD/AMgA/wD/AAkA/wAEAP8A&#10;AQD/AAQA/wAOAP8AGAD/ACQA/QAwAPsAOwD3AEYA8wBQAO8AWQDsAGAA6gBnAOcAbgDmAHQA5AB6&#10;AOIAgADgAIcA3gCOANwAlQDaAJ4A1gCoANQAswDRAMMAzwDfAM4A9ADMAP8AywD/AMsA/wDFAP8A&#10;vwD/ALwA/wD/AAIA/wAAAP8AAAD/AAAA/QALAPcAEwDxAB4A7QAqAOoANQDnAEAA4gBKAN0AUgDZ&#10;AFoA1QBhANIAZwDQAG0AzgBzAMwAegDKAIAAyACHAMYAjwDEAJgAwgChAMAArQC+ALsAvADQALoA&#10;7QC5AP4AuAD/ALgA/wC3AP8AswD/ALAA/wD/AAAA/wAAAP8AAAD5AAAA7gAFAOUADgDeABgA2AAj&#10;ANIALgDPADkAywBDAMcATADEAFQAwQBbAL8AYQC8AGcAuwBtALkAcwC3AHoAtQCBALQAiQCyAJIA&#10;sACbAK8ApwCsALQAqwDGAKkA5ACnAPgApgD/AKYA/wClAP8ApQD/AKQA/wD/AAAA/wAAAPUAAADq&#10;AAAA3gAAANAACgDIABIAwgAdAL4AKAC7ADMAuQA9ALUARgCyAE0AsABVAK0AWwCsAGEAqgBnAKgA&#10;bQCnAHMApQB6AKQAggCiAIwAoACWAJ8AoQCdAK4AmwC+AJkA2ACXAPEAlgD/AJYA/wCXAP8AlwD/&#10;AJcA/wD/AAAA9QAAAOcBAADUAAAAyQAAAMAABAC4AA4AswAWAK8AIQCrACwAqAA2AKYAPwCjAEcA&#10;oQBPAJ8AVQCdAFsAmwBhAJoAZwCYAG4AlwB1AJUAfQCUAIYAkgCRAJAAnACOAKkAjAC4AIsAzQCJ&#10;AOsAiAD9AIgA/wCIAP8AiAD/AIgA/wD5BgAA6QwAANQOAADDDAAAtwkAALACAACrAAkApgAQAKIA&#10;GgCeACUAmwAwAJgAOQCWAEEAlABJAJIAUACQAFYAjgBcAI0AYgCLAGkAigBwAIgAeACHAIEAhQCM&#10;AIQAmACCAKUAgAC0AH4AyAB9AecAfAL5AHsD/wB7BP8AewT/AHsE/wDxDgAA3hUAAMUVAAC0FAAA&#10;qREAAKEOAACeCgAAmwMMAJcAEwCTAB4AkAEpAI0CMwCKAzwAiARDAIYFSwCFBlEAgwZXAIIHXgCA&#10;B2QAfwhsAH0IdAB8CH4AegmJAHgJlgB3CqMAdQqzAHMLxwByDOYAcA37AHAN/wBvDf8Abw3/AG8N&#10;/wDoFgAA0B4AALkdAACpHAAAnRoAAJUWAACQEwAAjw4DAI4KDgCJCxcAhgwjAIMNLQCADTYAfg4+&#10;AHwORgB7Dk0AeQ9TAHgQWgB2EGEAdRBoAHMQcQBxEXsAcBGHAG4RlABsEaIAaxKyAGkSxwBoE+cA&#10;ZhP9AGUU/wBlFP8AZRP/AGUT/wDfHgAAxiQAALAkAACgIwAAlCEAAIsfAACGGwAAgxcAAIISCAB/&#10;ERIAfBIdAHkUKAB2FDEAdBU6AHIWQQBxFkgAbxdPAG4XVgBsF10AaxhkAGkYbQBoGXcAZhmDAGQZ&#10;kABjGp8AYRqvAGAaxABeG+QAXRz7AFwc/wBcG/8AXBv/AFwb/wDVJQAAvSoAAKgpAACYKQAAjCgA&#10;AIMlAAB9IgAAeR8AAHgbAwB2GQ8AchoYAG8cIwBtHS0Aax01AGkePQBoHkQAZh9LAGUfUgBjIFkA&#10;YiBhAGEgaQBfIXMAXSF/AFwhjQBaIpwAWSKsAFciwABWI+EAVSP5AFQj/wBUIv8AVCL/AFQi/wDN&#10;KwAAti4AAKIuAACSLgAAhS0AAHwrAAB2KAAAciYAAG8jAABtIQwAaiIVAGcjHwBlJCkAYyQxAGIl&#10;OQBgJkEAXyZIAF0mTwBcJ1YAWyddAFknZgBYKHAAVih8AFQoigBTKZkAUSmqAFApvgBPKd4ATin3&#10;AE0p/wBNKf8ATSj/AE4o/wDIMAAAsDIAAJwyAACMMgAAgDEAAHYwAABwLQAAaysAAGgpAABmKAkA&#10;YygRAGApHABeKiUAXCsuAFsrNgBZLD0AWCxEAFctTABVLVMAVC1bAFMtYwBRLm4AUC56AE4uiABM&#10;L5cASy+oAEkvuwBIL9sASC/2AEcv/wBHLv8ARy3/AEgt/wDENAAAqzUAAJc1AACHNQAAezUAAHI0&#10;AABrMgAAZi8AAGIuAABfLQUAXC4QAFovGABYMCIAVjArAFUxMwBTMToAUjJCAFEySQBQMlAATjNY&#10;AE0zYQBLM2sASjN3AEg0hQBHNJUARTSmAEM0uQBCNNYAQjT0AEI0/wBCM/8AQjL/AEIy/wDAOAAA&#10;pzgAAJM4AACDOAAAdzgAAG03AABmNgAAYTMAAF0yAABZMgIAVzMNAFQ0FQBSNR8AUTUoAE82MABO&#10;NjgATDc/AEs3RgBKN04ASThWAEc4XwBGOGkARDh1AEM4gwBBOZMAQDmkAD45uAA9OdMAPDnzADw4&#10;/wA9N/8APTf/AD02/wC7OwAAojsAAI87AAB/OwAAczsAAGo6AABiOQAAXTcAAFg2AABUNwAAUTgL&#10;AE85EwBNORwASzolAEo6LQBIOzUARzs8AEY8RABFPEsARDxTAEI8XABBPWcAPz1zAD49gQA8PZEA&#10;Oj2jADk9tgA4PdEANz3yADc8/wA4O/8AODv/ADg6/wC2PQAAnj4AAIs+AAB8PgAAbz4AAGY9AABe&#10;PQAAWDsAAFM6AABPOwAATDwIAEk9EQBHPhkARj8iAEQ/KgBDPzIAQkA6AEFAQQBAQEkAPkFRAD1B&#10;WgA8QWQAOkFwADhBfwA3QY8ANUKhADRCtAAyQs4AMkHwADJA/wAzQP8AMz//ADQ+/wCxQAAAmkAA&#10;AIdAAAB4QQAAbEEAAGJAAABbQAAAVD8AAE4/AABKQAAARkEFAERCDgBCQxYAQEMfAD9EJwA+RC8A&#10;PEQ3ADtFPgA6RUYAOUVOADhGWAA2RmIANUZuADNGfAAxRo0AMEafAC5GswAtRswALUbvAC1F/wAu&#10;RP8ALkP/AC5D/wCsQwAAlkMAAINDAAB0QwAAaEMAAF9DAABXQwAAUEMAAEhDAABERQAAQUYBAD5H&#10;DAA8SBMAOkgcADlJJAA4SSwANkk0ADVKOwA0SkMAM0pMADJKVQAwS18AL0trAC1LegAsS4sAKkud&#10;AChLsQAnS8oAJ0vtACdK/wAoSf8AKEj/AClH/wCnRgAAkUYAAH9GAABwRgAAZUYAAFtGAABURgAA&#10;TEcAAERIAAA/SgAAO0sAADdMCQA1TRAAM04YADJOIAAxTygAME8wAC9POAAuT0AALFBIACtQUgAq&#10;UFwAKFBoACdQdwAlUIgAJFCbACJQrwAhUMgAIFDrACFP/wAiTv8AIk3/ACNN/wChSQAAjEkAAHpJ&#10;AABsSgAAYUoAAFhKAABQSgAASUsAAEBMAAA7TgAANVAAADFSBAAtUw0ALFQUACpUHAApVSQAKFUs&#10;ACdVMwAmVTwAJVZFACRWTgAiVlkAIVZlAB9WdAAeVoUAHFaYABtWrAAZVsUAGVbpABpV/wAbVP8A&#10;G1P/ABxS/wCbTQAAhk0AAHVNAABoTQAAXU0AAFRNAABNTgAARU8AADxRAAA2UwAAMVUAACtYAAAm&#10;WgkAI1sQACJbFwAhXB8AIFwnAB9cLgAdXDcAHF1AABtdSgAaXVUAGF1hABddcAAVXYEAFF2VABNd&#10;qgARXcIAEV3nABJb/gATWv8AE1r/ABRZ/wCUUQAAgFEAAHBRAABkUQAAWVEAAFFRAABJUgAAQVMA&#10;ADhWAAAyWQAAK1sAACVeAAAfYQMAGmMMABhkEQAXZBkAFmQhABVkKQAUZTEAE2U6ABJlRAARZVAA&#10;EGVdAA9lawAOZX0ADWWRAAxlpQAKZLwACmTgAAtj+QAMYv8ADWH/AA1h/wCNVQAAelUAAGtVAABf&#10;VQAAVlUAAE5VAABEVwAAPFkAADRcAAAsXwAAJmIAAB9lAAAZaAAAE2sFABBtDQAObhIADW4aAAxu&#10;IgAMbisAC240AApuPgAIbkoAB25XAAZuZQAEbnYAAm6KAABtnwAAbbYAAGzWAABs8wABa/8AAmr/&#10;AANq/wCFWgAAdFoAAGZaAABcWQAAU1kAAEhaAAA/XQAANmAAAC5jAAAmZwAAH2oAABltAAATcQAA&#10;DnQDAAp3CgAFdxAAAXcVAAB3HAAAdyQAAHgtAAB4NwAAeEMAAHhQAAB4XgAAeG8AAHiEAAB4mQAA&#10;d7AAAHbNAAB18AAAdf8AAHT/AAB0/wB+XwAAbl8AAGJeAABZXgAATV8AAEJiAAA5ZQAAMGgAACds&#10;AAAfcAAAGHQAABJ3AAANewAACH4AAAKACAAAgQ0AAIERAACCFwAAgx4AAIMmAACEMAAAhDsAAIRI&#10;AACEVwAAhGgAAIR8AACEkwAAg6oAAILFAACB6wAAgf4AAID/AACA/wB3ZQAAaWQAAF9jAABSZAAA&#10;R2cAADxrAAAxbwAAKHMAACB3AAAYfAAAEX8AAAyDAAAGhwAAAIoAAACMAwAAjAkAAI0OAACOEQAA&#10;jxcAAJAeAACRJwAAkjIAAJI/AACSTgAAkl8AAJJzAACSiwAAkaIAAJG8AACQ5QAAj/wAAI7/AACO&#10;/wBxawAAZmoAAFhrAABLbQAAP3EAADR2AAAqewAAIIAAABeFAAAQiQAAC40AAASRAAAAlQAAAJgA&#10;AACZAAAAmgMAAJsIAACcDQAAnhEAAJ8WAACgHgAAoigAAKI1AACjRAAAo1UAAKNpAACigAAAopoA&#10;AKGzAACg2AAAoPYAAJ//AACf/wBucQAAX3IAAFF1AABEeQAAN34AACyEAAAhigAAF48AABCUAAAK&#10;mQAAAZ0AAACgAAAApAAAAKcAAACoAAAAqQAAAKoAAACsBgAArQsAAK8QAACwFQAAsh4AALQpAAC0&#10;OQAAtEoAALVdAAC1cwAAtY4AALWoAAC0xgAAs+0AALL/AACy/wBmegAAV30AAEmCAAA8hwAAL44A&#10;ACOUAAAYmgAAEJ8AAAmkAAAAqQAAAK0AAACwAAAAtAAAALcAAAC4AAAAuQAAALsAAAC8AAAAvgIA&#10;AMAIAADCDgAAxBQAAMceAADILAAAyT0AAMpQAADKZgAAyn8AAMqbAADKuAAAyt0AAMr1AADK/wBe&#10;hgAAT4sAAEGRAAAzmAAAJ58AABulAAARqwAACbAAAAC1AAAAuQAAAL0AAADBAAAAxgAAAMgAAADJ&#10;AAAAywAAAMwAAADOAAAA0AAAANIAAADUBQAA2QwAAN0SAADhHgAA4i4AAONCAADkVwAA5W8AAOaM&#10;AADmqAAA5cUAAOXnAADm9gBWlAAASJsAADqiAAAsqQAAH7AAABO2AAALvAAAAMEAAADFAAAAyQAA&#10;AM0AAADSAAAA1gAAANoAAADbAAAA3gAAAOAAAADiAAAA5AAAAOcAAADpAAAA7QAAAPAKAAD0EQAA&#10;+B8AAPkyAAD6SAAA+18AAPx6AAD9lwAA/a8AAP3HAAD95AD/AA4A/wANAP8ADAD/AA4A/wATAP8A&#10;HgD/ACoA/wA2AP8AQgD/AE0A/wBXAP8AXwD/AGcA/wBuAP8AdAD/AHoA/wCBAP0AhwD8AI0A+gCU&#10;APkAnAD3AKUA9QCvAPQAvADzAM8A8QDsAPAA/gDvAP8A7wD/AOMA/wDXAP8AzgD/AMoA/wD/AAoA&#10;/wAGAP8ABAD/AAgA/wAQAP8AGQD/ACUA/wAxAP8APQD/AEcA/gBRAPsAWQD5AGEA9gBoAPQAbgDz&#10;AHQA8QB6AO8AgQDuAIcA7ACOAOoAlgDoAJ8A5gCpAOMAtQDiAMYA4ADjAN8A+ADdAP8A3QD/ANQA&#10;/wDJAP8AwgD/AL4A/wD/AAMA/wAAAP8AAAD/AAEA/wANAP8AFAD9ACAA+gArAPcANgDzAEEA7wBL&#10;AOwAVADoAFsA5gBiAOMAaADhAG4A3wB0ANwAegDaAIEA2ACIANQAkADSAJgAzwCiAM0ArgDLALwA&#10;yQDTAMcA8ADGAP8AxAD/AMQA/wC7AP8AtgD/ALMA/wD/AAAA/wAAAP8AAAD/AAAA9wAIAPAAEADr&#10;ABoA5wAlAOQAMADhADsA3ABFANUATQDRAFUAzgBbAMsAYgDJAGcAxwBtAMUAcwDDAHoAwQCBAL8A&#10;iQC9AJIAuwCcALkApwC3ALUAtQDIALMA5gCyAPsAsQD/ALAA/wCuAP8AqgD/AKcA/wD/AAAA/wAA&#10;AP4AAADxAAAA5QACANwADQDTABQAzQAfAMoAKgDHADQAxAA+AMAARwC8AE4AugBVALcAWwC1AGEA&#10;swBnALIAbQCwAHMArgB6AKwAggCqAIsAqACVAKcAoAClAK0AowC+AKEA2wCgAPQAnwD/AJ4A/wCf&#10;AP8AnQD/AJsA/wD/AAAA/AAAAO4AAADgAAAA0AAAAMUACAC+ABAAuQAZALUAIwCzAC4AsAA3AK0A&#10;QACqAEgAqABPAKUAVQCjAFsAogBgAKAAZgCfAGwAnQBzAJsAewCaAIQAmACOAJYAmgCVAKcAkwC3&#10;AJEAzACQAOwAjwD/AI4A/wCOAP8AjgD/AI8A/wD8AAAA7wAAANsAAADJAAAAvQAAALUAAgCuAAwA&#10;qQATAKUAHQCiACcAoAAxAJ0AOgCaAEIAmABJAJYATwCUAFUAkwBbAJEAYACQAGcAjgBtAI0AdQCL&#10;AH4AiQCJAIgAlQCGAKIAhQCxAIMAxACBAOQAgAD5AH8A/wCAAP8AgAD/AIAA/wD0AgAA4AkAAMcI&#10;AAC3BwAArAMAAKYAAACgAAcAmwAPAJgAFwCVACEAkgAqAI8AMwCNADwAiwBDAIkASQCHAFAAhgBV&#10;AIQAWwCDAGEAgQBoAIAAcAB+AHkAfACEAHsAkAB5AJ0AeACsAHYAvgB1AN0AcwD0AHMA/wBzAP8A&#10;cwD/AHMA/wDpDQAAzxAAALkQAACpEAAAng4AAJcLAACTBgAAkAALAIwAEQCJABoAhgAkAIMALgCB&#10;ADYAfwA+AH0ARAB8AEsAegBRAHkAVwB3AF0AdgBkAHQAbABzAXUAcQGAAG8CjQBuApoAbAOqAGsD&#10;uwBpBNYAaAbxAGgH/wBnB/8AZwf/AGcH/wDfFAAAwxcAAK4XAACeFgAAkxUAAIsSAACGEAAAhAwC&#10;AIMGDQCAAxQAfAUeAHkHKAB3CDAAdQg4AHMJQAByCUYAcApMAG8KUwBtC1kAbAthAGoLaQBpDHIA&#10;Zwx+AGYMiwBkDZkAYg2pAGENuwBgDdgAXg7zAF0O/wBdDv8AXQ7/AF0O/wDUHAAAuR0AAKQeAACV&#10;HQAAiRwAAIEaAAB7FwAAeBMAAHgQBgB3DQ8Acw4YAHAOIgBuDysAbBAzAGoQOwBpEEIAZxFJAGYR&#10;TwBkEVYAYxJdAGESZgBgEm8AXhJ7AFwTiABbE5cAWROnAFcUugBWFNUAVRXzAFQV/wBUFf8AVBX/&#10;AFQU/wDKIgAAsCIAAJ0jAACNIwAAgSIAAHkhAABzHgAAbxsAAG4XAABtEwwAahQUAGcVHgBlFicA&#10;YxYvAGEXNwBgFz4AXhhFAF0YSwBcGVIAWhlaAFkZYgBXGmwAVhp3AFQahQBSG5QAURukAE8btwBO&#10;G9AATRzxAEwc/wBMHP8ATRz/AE0b/wDDJgAAqicAAJYnAACHKAAAeycAAHImAABsJAAAaCEAAGYe&#10;AABkGwgAYhsRAF8cGgBdHSMAWx4rAFoeMwBYHzoAVx9BAFYgSABUIE8AUyBXAFEhXwBQIWkATiF0&#10;AE0hggBLIpEASSKiAEgitABHIs0ARiPvAEUj/wBFIv8ARiL/AEYh/wC8KgAApCsAAJErAACCLAAA&#10;disAAG0qAABmKQAAYiYAAF8kAABdIgQAWyEOAFgiFgBWIx8AVCQoAFMkMABSJTcAUCU+AE8mRQBO&#10;JkwATCZUAEsnXABJJ2YASCdxAEYnfwBFKI8AQyigAEEosgBAKMsAPyjtAD8o/wA/KP8AQCf/AEAn&#10;/wC3LQAAny4AAIwvAAB9LwAAcS8AAGguAABhLQAAXSsAAFooAABXJwAAVCcMAFIoEwBQKRwATikl&#10;AE0qLABLKjQASis7AEkrQgBILEkARixRAEUsWgBELGQAQi1vAEAtfQA/LY0APS2eADwtsAA6LcgA&#10;Oi3rADot/wA6Lf8AOiz/ADos/wCyMAAAmzEAAIgyAAB5MgAAbTIAAGQyAABdMQAAWC8AAFUsAABR&#10;LAAATy0JAEwtEQBKLhkASS8iAEcvKgBGMDEARTA4AEMwPwBCMUcAQTFPAEAxVwA+MWEAPTJtADsy&#10;ewA5MosAODKcADYyrwA1MscANDLpADQy/wA1Mf8ANTH/ADUw/wCtMwAAljQAAIQ1AAB1NQAAaTUA&#10;AGA1AABZNAAAVDMAAFAwAABMMQAASTEGAEcyDwBFMxYAQzMfAEI0JwBANC4APzU2AD41PQA9NUQA&#10;PDZMADo2VQA5Nl8ANzZrADY2eAA0N4kAMjeaADE3rQAvN8UALzfoAC82/gAwNf8AMDX/ADA0/wCp&#10;NgAAkjYAAIA3AAByOAAAZjgAAF03AABWNwAAUDYAAEs0AABHNQAARDYDAEE3DQA/OBQAPjgcADw5&#10;JAA7OSwAOjkzADk6OgA4OkIANjpKADU6UwA0O10AMjtoADA7dgAvO4cALTuZACw7rAAqO8MAKTvm&#10;ACo6/QAqOv8AKzn/ACw4/wCkOAAAjjkAAHw6AABuOgAAYzoAAFo6AABTOgAATToAAEY4AABCOgAA&#10;PzsAADw8CwA6PBEAOD0ZADc9IQA2PikAND4wADM+NwAyPz8AMT9HADA/UAAuP1oALUBmACtAdAAp&#10;QIQAKECXACZAqgAlQMEAJEDlACQ//AAlPv8AJj3/ACY9/wCfOwAAijwAAHg9AABqPQAAXz0AAFY9&#10;AABPPQAAST0AAEI9AAA8PgAAOT8AADZBCAA0QQ8AMkIWADFCHgAvQyUALkMtAC1DNAAsRDwAK0RE&#10;ACpETQAoRFgAJ0VjACVFcQAjRYIAIkWVACBFqAAfRb8AHkTjAB9E+wAfQ/8AIEL/ACFB/wCaPgAA&#10;hT8AAHRAAABnQAAAXEAAAFNAAABMQAAARkAAAD5BAAA4QwAANEUAADBGAwAtRw0AK0gSACpIGgAp&#10;SCIAKEkpACdJMQAlSTkAJElBACNKSgAiSlUAIEphAB9KbwAdSn8AG0qSABpKpgAYSr0AF0rgABhJ&#10;+gAZSP8AGkf/ABpH/wCVQgAAgEIAAHBDAABjQwAAWEMAAFBDAABJQwAAQkQAADtFAAA1RwAAMEkA&#10;ACtLAAAmTQkAJE4QACJOFgAhTx0AIE8lAB9PLAAeTzUAHU89ABxQRwAaUFEAGVBdABdQawAWUHwA&#10;FFCPABNQpAARULoAEVDeABFP+AASTv8AE03/ABRN/wCPRQAAe0YAAGtGAABfRwAAVUcAAE1HAABG&#10;RwAAP0cAADdKAAAxTAAAK04AACZQAAAgUwMAHFUMABpWEQAZVhgAF1YgABZWJwAVVjAAFFY5ABNX&#10;QgASV00AEVdZABBXaAAPV3kADleMAA1XoAALV7YAC1bUAAtW9AAMVf8ADVT/AA5T/wCISQAAdkoA&#10;AGdKAABbSgAAUUoAAEpKAABDSgAAO0wAADNOAAAsUQAAJlQAACFWAAAbWQAAFVwHABFeDQAQXhMA&#10;EF4aAA5eIgAOXioADV4zAAxePQALXkgACl5UAAheYgAHXnMABV6GAANemwACXrEAAl3MAAJd7gAD&#10;XP8ABFv/AAVb/wCBTgAAcE4AAGJOAABXTgAATk4AAEdOAAA+TwAANlEAAC5UAAAnVwAAIVoAABtd&#10;AAAVYAAAEGMDAAxmCwAIZxAABmcVAAVnHAAEZyQAAmctAAFnNwAAZ0IAAGdOAABnXAAAZ20AAGeA&#10;AABmlQAAZqwAAGXHAABl6wAAZPwAAGT/AABj/wB6UgAAalMAAF1SAABUUgAAS1IAAEJTAAA5VQAA&#10;MFgAAChbAAAhXwAAGmIAABRlAAAQaAAADGsBAAZuCQAAbw4AAG8SAABvGAAAcB8AAHAnAABxMAAA&#10;cTsAAHFIAABxVgAAcWYAAHF5AABxjwAAcKcAAG/BAABv5wAAbvwAAG3/AABt/wBzWAAAZVcAAFpX&#10;AABRVgAARlcAADxaAAAyXQAAKmEAACJkAAAaaAAAFGwAAA5vAAAKcgAABHYAAAB4BQAAeAsAAHkO&#10;AAB6EwAAexkAAHwgAAB9KQAAfTMAAH1AAAB9TgAAfV4AAH1yAAB9iAAAfKEAAHy6AAB74gAAevoA&#10;AHn/AAB4/wBtXQAAYFwAAFdcAABLXQAAQF8AADVjAAArZwAAI2sAABpvAAATcwAADncAAAh7AAAC&#10;fgAAAIIAAACDAQAAhAYAAIULAACGDwAAiBMAAIkZAACKIQAAiysAAIs3AACMRgAAi1YAAItpAACL&#10;gAAAi5kAAIqzAACJ2AAAiPcAAIj/AACH/wBoYwAAXmIAAFFiAABEZQAAOGkAAC5uAAAkcwAAGngA&#10;ABN9AAANgQAABoUAAACJAAAAjQAAAJAAAACSAAAAkgAAAJQFAACVCgAAlw4AAJgSAACaGAAAmyEA&#10;AJwtAACdPAAAnUwAAJxfAACcdgAAm5EAAJurAACayQAAmvAAAJn/AACY/wBlaQAAV2kAAElsAAA9&#10;cQAAMHYAACV8AAAbgQAAEocAAAyMAAAEkQAAAJUAAACZAAAAnQAAAKAAAAChAAAAogAAAKQAAACl&#10;AQAApwcAAKkMAACqEQAArRgAAK8iAACvMAAAr0EAAK9UAACvawAAroUAAK6hAACuvgAAreYAAKz8&#10;AACs/wBecQAAT3QAAEJ5AAA1fwAAKIUAAB2MAAATkgAADJgAAAOdAAAAogAAAKYAAACqAAAArgAA&#10;ALAAAACxAAAAswAAALQAAAC2AAAAuAAAALoEAAC8CgAAvhAAAMEXAADDJAAAwzUAAMRJAADEXgAA&#10;xXcAAMWTAADFrwAAxdEAAMPyAADD/wBWfAAAR4IAADqIAAAsjwAAIJYAABSdAAANowAAA6kAAACu&#10;AAAAsgAAALcAAAC7AAAAvwAAAMIAAADCAAAAxQAAAMYAAADIAAAAygAAAM0AAADPAAAA0ggAANUO&#10;AADbGAAA3ScAAN46AADfUAAA4GgAAOCEAADhoQAA4b0AAOHiAADg9ABOiwAAQJIAADKZAAAloQAA&#10;GKgAAA6vAAAFtQAAALoAAAC/AAAAxAAAAMgAAADOAAAA0QAAANQAAADVAAAA2AAAANoAAADdAAAA&#10;3wAAAOIAAADkAAAA5wAAAOsFAADvDgAA9BkAAPUrAAD2QQAA91gAAPhyAAD5kAAA+asAAPjEAAD4&#10;4QD/AAsA/wAIAP8ACQD/AAwA/wASAP8AGgD/ACYA/wAyAP8APgD/AEgA/wBSAP8AWgD/AGIA/wBp&#10;AP8AbwD/AHUA/gB7APwAgQD7AIgA+QCPAPcAlwD1AKAA8wCqAPIAtwDvAMkA7QDmAOwA+wDrAP8A&#10;6wD/AN0A/wDOAP8AxgD/AMIA/wD/AAQA/wAAAP8AAAD/AAUA/wANAP8AFQD/ACEA/wAsAP8AOAD/&#10;AEMA/QBMAPkAVAD3AFwA9ABjAPIAaQDwAG8A7gB1AOwAewDqAIIA6ACJAOcAkQDkAJoA4gCkAOAA&#10;sADdAMAA2gDcANgA9ADVAP8A0wD/AMsA/wDBAP8AuwD/ALcA/wD/AAAA/wAAAP8AAAD/AAAA/wAK&#10;AP0AEQD5ABsA9gAnAPQAMgDwADwA7ABGAOgATgDkAFYA4QBcAN4AYwDcAGgA2QBuANUAdADSAHsA&#10;0ACCAM0AigDLAJMAyACdAMYAqADEALcAwQDMAMAA6wC+AP8AvQD/AL0A/wC0AP8ArgD/AKsA/wD/&#10;AAAA/wAAAP8AAAD6AAAA8gAFAOoADgDlABYA4AAhAN0AKwDbADYA0wA/AM4ASADKAE8AxwBWAMQA&#10;XADCAGEAwABnAL4AbQC8AHMAugB6ALgAggC2AIsAtACWALIAoQCwAK8ArgDBAK0A4ACrAPcAqgD/&#10;AKkA/wCmAP8AoQD/AJ8A/wD/AAAA/wAAAPcAAADoAAAA3AAAANAACgDKABEAxQAbAMIAJQC/AC8A&#10;vAA4ALgAQQC1AEgAsgBPALAAVQCuAFsArABhAKoAZgCoAGwApwBzAKUAewCjAIQAoQCOAJ8AmgCd&#10;AKcAmwC4AJoA0ACZAO8AmAD/AJcA/wCWAP8AlAD/AJIA/wD/AAAA9gAAAOQAAADSAAAAxQAAALsA&#10;BQC1AA4AsAAVAKwAHwCqACkAqAAyAKUAOgCiAEIAoABJAJ4ATwCcAFUAmgBaAJgAYACWAGYAlQBs&#10;AJMAdACSAH0AkACHAI4AkwCMAKEAiwCwAIoAxQCIAOYAhwD7AIYA/wCHAP8AhwD/AIYA/wD4AAAA&#10;5QAAAM0AAAC9AAAAswAAAKoAAACjAAoAnwARAJsAGQCZACMAlwAsAJUANACSADwAkABDAI4ASQCM&#10;AE8AigBUAIkAWgCHAGAAhgBmAIQAbgCDAHcAgQCBAH8AjQB+AJsAfACqAHsAvAB6ANsAeAD1AHgA&#10;/wB4AP8AeAD/AHgA/wDtAAAA0QIAALsCAACsAQAAogAAAJsAAACWAAUAkQANAI0AFACLAB0AiAAm&#10;AIYALgCEADYAggA9AIAAQwB+AEkAfQBPAHwAVQB6AFsAeQBhAHcAaQB1AHEAdAB8AHIAiABxAJYA&#10;bwClAG4AtgBtAM4AbADuAGsA/wBrAP8AawD/AGsA/wDfCwAAwgwAAK4MAACeDAAAkwsAAIwHAACI&#10;AgAAhQAJAIEAEAB/ABcAfAAgAHoAKAB4ADAAdgA4AHQAPgBzAEQAcQBKAHAAUABuAFYAbQBdAGwA&#10;ZABqAG0AaAB3AGcAhABlAJIAZAChAGMAsgBhAMkAYADpAGAA/ABgAP8AYAD/AGAA/wDQEAAAthEA&#10;AKISAACTEgAAiBEAAIAPAAB8DQAAeQkBAHgDCwB1ABEAcwAaAHAAIwBuASsAbAEzAGoCOQBpA0AA&#10;ZwNGAGYETABlBFIAYwVZAGIFYQBgBWoAXwZ0AF0GgQBcB48AWgefAFkHsABXB8YAVgnnAFYK+wBV&#10;Cv8AVQr/AFYK/wDGFQAArRcAAJkYAACKGAAAfxcAAHYWAABxEwAAbhAAAG0NBQBtCQ0AagkUAGcK&#10;HQBlCiYAYwsuAGIMNQBgDDwAXwxCAF4NSABcDU8AWw1WAFkNXgBYDmgAVg5zAFUOgABTDo8AUQ6f&#10;AFAOsQBODsgATRDqAE0Q/QBNEP8ATRD/AE0Q/wC8GwAApRwAAJIdAACDHgAAdx0AAG8cAABpGgAA&#10;ZhcAAGQUAABkEAgAYg8QAF8QGABdECEAWxEpAFoRMQBYEjgAVxI+AFYSRQBUEkwAUxNTAFETWwBQ&#10;E2UAThRwAEwUfQBLFIwASRScAEcVrgBGFcUARRXoAEUW/gBFFv8ARRX/AEUV/wC1HwAAniEAAIsi&#10;AAB8IgAAcSIAAGghAABiHwAAXx0AAFwaAABbFwIAWhUNAFcWFABVFh0AVBclAFIYLQBRGDQATxg7&#10;AE4ZQgBNGUgASxpQAEoaWABIGmIARxptAEUbegBDG4kAQhuaAEAbrAA/G8IAPhzlAD0c/AA+HP8A&#10;Phv/AD4b/wCvIwAAmCQAAIYlAAB3JgAAbCYAAGMlAABdJAAAWSIAAFYfAABUHQAAUxwLAFEcEgBO&#10;HRoATR0iAEseKQBKHjEASR83AEcfPgBGIEUARSBNAEMgVQBCIF8AQCFqAD8hdwA9IYcAOyGYADkh&#10;qgA4IsAANyLjADci+wA3Iv8AOCH/ADgh/wCqJgAAlCcAAIEpAABzKQAAZykAAF8pAABYKAAAVCYA&#10;AFEjAABPIgAATCIHAEoiEABIIhcARyMfAEUkJgBEJC4AQiQ0AEElOwBAJUMAPyVKAD0mUwA8JlwA&#10;OiZnADkmdQA3J4QANSeWADQnqAAyJ74AMSfhADEn+QAyJv8AMib/ADMl/wClKQAAjyoAAH0sAABv&#10;LAAAZC0AAFssAABVKwAAUCoAAEwoAABKJgAARycEAEQnDQBCKBQAQSgcAD8pIwA+KSsAPSkyADwq&#10;OQA7KkAAOSpIADgrUAA2K1oANStlADMrcgAxK4IAMCyUAC4spwAsLLwAKyzeACws+AAsK/8ALSr/&#10;AC0q/wChLAAAiy0AAHkuAABrLwAAYC8AAFgvAABRLgAATC4AAEgsAABFKwAAQSsAAD8sCwA9LBEA&#10;Oy0ZADouIQA5LigANy4vADYvNgA1Lz4ANC9FADMvTgAxMFgAMDBjAC4wcAAsMIAAKjCSACkwpQAn&#10;MLoAJjDcACYw9wAnL/8AKC//ACgu/wCcLgAAhzAAAHYxAABoMgAAXTIAAFUyAABOMQAASDEAAEQw&#10;AABALwAAPDAAADoxCQA3MRAANjIWADUyHgAzMyUAMjMsADEzMwAwNDsALzRDAC00TAAsNFYAKjVh&#10;ACk1bgAnNX4AJTWQACM1owAiNbkAITXZACE09gAiNP8AIzP/ACMy/wCYMQAAgzMAAHI0AABlNAAA&#10;WjUAAFE1AABLNAAARTQAAEA0AAA6MwAANzQAADQ1BgAyNg4AMDcTAC83GwAuNyIALTgpACs4MQAq&#10;ODgAKTlAACg5SQAmOVMAJTlfACM5bAAhOnwAIDqOAB46ogAcOrcAGznVABw59QAdOP8AHTj/AB43&#10;/wCTNAAAfzYAAG43AABhNwAAVzcAAE43AABINwAAQjcAADw3AAA1OAAAMjkAAC86AgAsOwsAKjwR&#10;ACk8GAAoPR8AJj0mACU9LgAkPTUAIz49ACI+RgAgPlAAHz5cAB0/aQAbP3kAGj+MABg/oAAWP7UA&#10;FT7SABY+8wAXPf8AGDz/ABg8/wCONwAAejgAAGo5AABeOgAAUzoAAEs6AABFOgAAPzoAADk6AAAy&#10;PAAALj4AAClAAAAmQQgAJEIOACJCFAAhQhsAIEMjAB9DKgAeQzIAHEM6ABtEQwAaRE0AGERZABdE&#10;ZwAVRHcAE0SKABJEngARRLMAEETQABBD8gARQv8AEkL/ABNB/wCJOwAAdjwAAGY9AABaPQAAUD0A&#10;AEg9AABCPQAAPD0AADY+AAAvQAAAKkIAACVEAAAhRgMAHUgMABtJEQAZSRcAGEkeABdJJgAWSS4A&#10;FUo2ABRKQAATSkoAEUpWABBKZAAPSnQADkqHAA1KmwAMSrAACkrKAAtJ7AAMSP8ADUf/AA1H/wCD&#10;PgAAcT8AAGJAAABWQAAATUAAAEVAAAA/QAAAOUEAADJCAAArRQAAJkcAACFJAAAcSwAAFk4HABNQ&#10;DgASUBMAEVAZABBQIQAPUCkADlAxAA1QOwANUUYAC1FRAApRXwAJUW8AB1CBAAVQlgADUKsAAlDF&#10;AANP6AADT/sABU7/AAZN/wB9QgAAa0MAAF1EAABSRAAASkQAAENDAAA8RAAANUUAAC5HAAAnSgAA&#10;IUwAABxPAAAXUQAAElQDAA5XCgALWBAAClgVAAhYHAAHWCQABlgsAAVYNgADWEAAAVhMAABYWgAA&#10;WGkAAFh8AABYkQAAV6cAAFfAAABW5QAAVvkAAFX/AABV/wB2RwAAZkcAAFlIAABPRwAAR0cAAEBH&#10;AAA4SAAAMEoAAClNAAAiUAAAHFMAABZVAAARWAAADVsCAAleCQAEXw4AAF8SAABfGAAAYB8AAGAn&#10;AABgMAAAYDsAAGBHAABgVAAAYGMAAGB2AABgiwAAX6IAAF+7AABf4gAAXvkAAF3/AABd/wBvSwAA&#10;YUwAAFVMAABMSwAAREsAADtMAAAyTgAAK1EAACNUAAAcVwAAFlsAABFeAAANYAAACGMAAAJmBwAA&#10;ZwwAAGcPAABoEwAAaRkAAGohAABqKQAAajQAAGpAAABqTQAAal0AAGpvAABqhQAAap0AAGm2AABo&#10;3QAAaPcAAGf/AABm/wBpUQAAXFAAAFJQAABKTwAAP1AAADVTAAAtVgAAJFkAAB1dAAAWYAAAEGQA&#10;AAxnAAAGagAAAG4AAABvAwAAcAgAAHENAAByEAAAdBQAAHUbAAB2IwAAdywAAHc4AAB2RgAAdlYA&#10;AHZoAAB2fgAAdpcAAHWxAAB00wAAc/UAAHP/AABy/wBjVgAAWFUAAFBUAABEVQAAOVgAAC9bAAAm&#10;XwAAHWMAABVnAAAQbAAACnAAAARzAAAAdgAAAHoAAAB8AAAAfAMAAH4IAAB/DAAAgRAAAIIUAACE&#10;GwAAhSQAAIYvAACGPQAAhk0AAIVfAACFdQAAhY8AAISpAACDyQAAgvEAAIH/AACA/wBfWwAAVloA&#10;AElbAAA9XgAAMmEAACdmAAAeawAAFXAAAA51AAAJeQAAAX4AAACBAAAAhQAAAIgAAACKAAAAiwAA&#10;AI0BAACOBgAAkAsAAJEPAACTFAAAlRsAAJcmAACXNAAAl0QAAJdWAACWbAAAlYYAAJWiAACUwQAA&#10;k+oAAJL/AACS/wBdYQAAT2EAAEJkAAA2aQAAKm4AAB90AAAVeQAADn8AAAeEAAAAiQAAAI4AAACS&#10;AAAAlgAAAJgAAACaAAAAmwAAAJ0AAACfAAAAoQMAAKMIAAClDQAApxMAAKkcAACqKAAAqjkAAKpL&#10;AACqYQAAqXoAAKiZAACotQAAp90AAKf4AACm/wBWaAAASGwAADpwAAAudgAAIn0AABeEAAAOigAA&#10;B5AAAACWAAAAmgAAAJ8AAACjAAAApwAAAKoAAACrAAAArQAAAK8AAACxAAAAswAAALUAAAC4BQAA&#10;ugwAAL0SAADAHAAAwC0AAMBAAAC/VQAAv24AAL6LAAC+qAAAvskAAL3vAAC8/gBOdAAAQHkAADJ/&#10;AAAlhwAAGY4AABCVAAAHnAAAAKIAAACnAAAArAAAALAAAAC1AAAAuQAAALwAAAC9AAAAvwAAAMEA&#10;AADDAAAAxgAAAMgAAADKAAAAzQIAANALAADVEgAA1iEAANc0AADYSQAA2WAAANp8AADamgAA27UA&#10;ANvZAADb8gBGggAAOIkAACuQAAAdmAAAEqAAAAqnAAAArgAAALQAAAC5AAAAvgAAAMIAAADIAAAA&#10;ywAAAM4AAADPAAAA0gAAANQAAADWAAAA2gAAAN0AAADfAAAA4gAAAOYAAADqCgAA7xMAAPAlAADy&#10;OgAA81EAAPRrAAD0iQAA9aUAAPW/AAD13QD/AAYA/wADAP8ABQD/AAsA/wAQAP8AFwD/ACIA/wAt&#10;AP8AOQD/AEQA/wBNAP8AVQD/AF0A/wBkAP8AagD/AHAA/QB2APsAfAD5AIMA9wCKAPUAkgDzAJsA&#10;8ACmAO4AswDrAMQA6QDkAOcA+QDmAP8A5QD/ANMA/wDHAP8AvwD/ALsA/wD/AAAA/wAAAP8AAAD/&#10;AAIA/wALAP8AEgD/AB0A/wAoAP8AMwD/AD4A/ABHAPgATwD0AFcA8QBdAO4AYwDsAGkA6gBvAOgA&#10;dQDmAHwA5ACDAOIAiwDfAJUA3ACfANkAqwDVALsA0gDUAM8A8gDNAP8AzAD/AMUA/wC6AP8AtAD/&#10;ALAA/wD/AAAA/wAAAP8AAAD/AAAA/wAGAPkADwD1ABcA8wAiAPEALQDtADcA5wBAAOIASQDfAFAA&#10;2wBXANcAXQDUAGMA0QBoAM8AbgDMAHUAygB8AMgAhADFAI0AwgCYAMAApAC9ALIAuwDGALkA6AC4&#10;AP0AtwD/ALYA/wCtAP8ApwD/AKMA/wD/AAAA/wAAAP8AAAD1AAAA6wABAOQADADeABMA2QAcANMA&#10;JgDRADAAzAA6AMgAQgDEAEoAwABQAL0AVgC7AFwAuQBhALcAZwC1AG0AswB0ALEAfACvAIUArQCQ&#10;AKoAnACoAKoApgC7AKUA2gCjAPUAowD/AKIA/wCeAP8AmgD/AJcA/wD/AAAA/gAAAO8AAADfAAAA&#10;0AAAAMcABwDBAA8AvAAXALkAIAC3ACoAtQAzALAAOwCtAEMAqwBJAKgATwCmAFUApABaAKMAYACh&#10;AGYAnwBtAJ0AdACcAH0AmgCIAJgAlACWAKIAlACyAJIAyQCRAOsAkQD/AJAA/wCQAP8AjAD/AIoA&#10;/wD8AAAA7AAAANkAAADHAAAAugAAALEAAgCrAAwApwASAKQAGwChACQAoAAsAJ4ANQCbADwAmABD&#10;AJYASQCUAE8AkgBUAJAAWgCPAF8AjQBmAIsAbQCJAHYAiACAAIYAjACEAJoAggCqAIEAvgCAAOAA&#10;gAD5AH8A/wB/AP8AfwD/AH4A/wDxAAAA2AAAAMIAAACzAAAAqAAAAKAAAACZAAcAlQAOAJIAFQCQ&#10;AB4AjgAmAI0ALgCKADYAhwA9AIUAQwCEAEkAggBOAIEAVAB/AFkAfgBgAHwAZwB6AG8AeQB6AHcA&#10;hgB1AJQAdACjAHIAtQByAM8AcQDxAHAA/wBwAP8AcAD/AHEA/wDhAAAAxAAAALAAAACiAAAAlwAA&#10;AJEAAACLAAIAhgALAIMAEQCBABgAfwAhAH0AKQB8ADAAeQA3AHgAPQB2AEMAdABJAHMATgByAFQA&#10;cABaAG8AYgBtAGoAawB0AGoAgABoAI4AZwCdAGUArwBlAMYAZADoAGQA/QBjAP8AYwD/AGQA/wDP&#10;BQAAtgcAAKMIAACUCAAAiQcAAIIDAAB+AAAAewAGAHcADgB1ABMAcgAbAHEAIwBvACsAbQAyAGwA&#10;OABqAD4AaQBEAGcASQBmAE8AZQBWAGMAXQBiAGUAYABvAF8AewBdAIkAXACZAFsAqgBZAL8AWQDh&#10;AFgA+ABYAP8AWAD/AFkA/wDCDAAAqg0AAJcOAACJDgAAfQ4AAHYNAABxCgAAbwYAAG0ACgBrABAA&#10;aQAWAGcAHgBlACYAYwAtAGEAMwBgADkAXwA/AF0ARQBcAEsAWwBSAFoAWQBYAGIAVwBsAFUAeABT&#10;AIYAUgCWAFEApwBQALsATwHbAE4C9ABOA/8ATgT/AE4D/wC4EAAAoRIAAI4TAAB/EwAAdBMAAGwS&#10;AABnEAAAZQ4AAGMLAwBjBgwAYQQRAF4DGQBcBCEAWwUoAFkGLwBYBjUAVgc7AFUHQgBUB0gAUwhP&#10;AFEIVgBQCV8ATglpAE0JdgBLCoQASQqUAEgKpgBHCroARgrYAEUL8wBFDP8ARQz/AEUM/wCwFAAA&#10;mRYAAIcYAAB4GQAAbRgAAGUXAABfFgAAXBMAAFoRAABaDgYAWgwNAFcMFABVDBwAUw0kAFINKwBQ&#10;DTEATw44AE4OPgBNDkUASw5NAEoOVQBID14ARw9oAEUPdQBDEIQAQRCVAEAQpgA+ELsAPRDcAD0R&#10;9gA9Ef8APRD/AD4Q/wCpGQAAkhsAAIEcAAByHQAAZx0AAF8cAABZGwAAVRkAAFMWAABSEwAAUhEK&#10;AFAQEABOERgATBEgAEoSJwBJEi4ASBM0AEcTOwBFE0IARBNJAEMUUgBBFFsAPxRlAD4VcgA8FYEA&#10;OhWSADgVpAA3FbkANRXYADUW9QA2Fv8ANhb/ADcV/wCjHAAAjR4AAHsgAABtIQAAYiEAAFohAABU&#10;HwAAUB4AAE0bAABMGQAASxYGAEkWDgBHFxUARRccAEQYJABCGCoAQRgxAEAZOAA/GT8APRlGADwa&#10;TwA6GlgAORpjADcbbwA1G34AMxuQADIbogAwG7cALxvTAC8c8wAvG/8AMBv/ADAb/wCdHwAAiCIA&#10;AHcjAABpJAAAXiQAAFYkAABQIwAASyIAAEggAABGHQAARRwCAEMcDABBHBIAPx0ZAD4dIQA8HicA&#10;Ox4uADofNQA5HzwANx9EADYfTAA0IFYAMyBgADEgbQAvIHwALSGOACwhoAAqIbUAKSHQACkh8gAp&#10;If8AKiD/ACsg/wCZIgAAhCUAAHMmAABlJwAAWycAAFMnAABMJgAARyUAAEQkAABCIQAAPyEAAD0h&#10;CQA7IRAAOSIWADgiHgA2IyUANSMrADQkMgAzJDkAMiRBADAkSgAvJVMALSVeACslawAqJXoAKCWM&#10;ACYlnwAkJbMAIyXOACMl8AAkJf8AJST/ACUk/wCUJQAAgCcAAG8pAABiKgAAVyoAAE8qAABJKQAA&#10;RCgAAEAnAAA9JgAAOiUAADcmBgA1Jg4ANCcUADInGwAxKCIAMCgpAC8oMAAtKTcALCk/ACspRwAp&#10;KVEAKCpcACYqaQAkKngAIyqKACEqnQAfKrIAHirMAB4q7wAfKf8AICn/ACEo/wCQKAAAfCoAAGwr&#10;AABfLAAAVCwAAEwsAABGLAAAQSsAADwrAAA4KgAANSoAADIrAwAwKwwALiwRAC0sGAAsLB8AKi0m&#10;ACktLQAoLTQAJy48ACYuRQAkLk8AIy5aACEvZwAfL3YAHS+IABwvmwAaL7AAGC/KABgu7QAZLv8A&#10;Gy3/ABst/wCMKwAAeC0AAGguAABbLwAAUS8AAEkvAABDLwAAPi4AADkuAAA0LgAAMC4AAC0vAAAr&#10;MAoAKTEQACcxFQAmMRwAJTIjACQyKgAjMjEAITM5ACAzQgAfM0wAHTNXABszZAAaNHQAGDSGABY0&#10;mgAUM64AEzPIABMz7AAUM/8AFTL/ABYx/wCHLgAAdC8AAGUxAABYMQAATjIAAEYyAABAMQAAOzEA&#10;ADYxAAAxMQAAKzMAACg0AAAlNQYAIzYNACE2EgAgNxkAHzcgAB43JwAdOC4AGzg2ABo4PwAZOEkA&#10;FzlVABU5YgAUOXEAEjmEABE5mAAQOa0ADjjHAA446wAQOP8AEDf/ABE2/wCDMQAAcDIAAGE0AABV&#10;NAAASzQAAEQ0AAA9NAAAODQAADM0AAAtNQAAKDcAACQ5AAAgOgIAHTsLABs8EAAZPRUAGD0cABc9&#10;IwAWPSsAFT4zABQ+PAASPkYAET5SABA+XwAPPm8ADj6BAAw+lQALPqkACj7BAAo95AALPfsADDz/&#10;AA07/wB9NAAAazYAAF03AABRNwAASDcAAEE3AAA7NwAANTcAADA3AAAqOQAAJTsAACA9AAAcPwAA&#10;F0EGABRDDQASQxIAEUMYABFDHwAQRCcAD0QvAA5EOQANREMADEROAAtEWwAJRGoAB0R8AAZEkAAE&#10;Q6UAAkO9AAND4AADQ/YABEL/AAZB/wB4OAAAZzkAAFk6AABOOgAARToAAD46AAA4OgAAMzoAAC07&#10;AAAnPQAAIUAAABxCAAAXRAAAE0YDAA9JCgANSg8ADEoUAAtKGwAJSiMACEorAAdKNAAFSj4ABEpJ&#10;AAJKVgAASmUAAEp3AABKiwAASqEAAEm5AABJ3QAASfUAAEj/AABI/wByPAAAYj0AAFU+AABKPgAA&#10;Qj0AADw9AAA2PQAALz4AAClAAAAjQgAAHUUAABdHAAATSgAAD0wCAAtPCQAHUA0AA1ERAABRFwAA&#10;UR4AAFEmAABRLwAAUTkAAFFEAABSUQAAUmAAAFFyAABRhwAAUZ0AAFG1AABQ2AAAUPUAAE//AABP&#10;/wBsQAAAXUEAAFFBAABHQQAAQEAAADlAAAAyQQAAKkMAACRGAAAeSAAAF0sAABJOAAAOUQAAC1MB&#10;AAZWBwAAVwwAAFgQAABYEwAAWRkAAFohAABaKQAAWjMAAFo/AABaTAAAWloAAFpsAABagQAAWZkA&#10;AFmxAABY0QAAWPQAAFf/AABX/wBlRQAAWEUAAE1FAABFRAAAPkQAADVFAAAtRwAAJUoAAB5NAAAY&#10;UAAAElMAAA5WAAAKWQAABFwAAABeBAAAXwkAAGANAABhEAAAYhUAAGMbAABkIwAAZC0AAGQ4AABk&#10;RQAAZFQAAGRmAABkewAAY5MAAGOtAABizAAAYfIAAGH/AABg/wBfSgAAU0oAAEpJAABDSAAAOUkA&#10;AC9MAAAnTwAAH1IAABhVAAASWQAADV0AAAhgAAACYwAAAGYAAABoAQAAaQUAAGoKAABrDQAAbREA&#10;AG4WAABwHQAAcSYAAHExAABwPgAAcE4AAHBfAABwcwAAb40AAG+nAABuxgAAbe8AAGz/AABs/wBa&#10;TwAAUE4AAEhNAAA9TgAAM1EAAClUAAAgWAAAGFwAABFgAAAMZAAABmgAAABrAAAAbwAAAHIAAAB0&#10;AAAAdQAAAHcEAAB4CQAAeg0AAHwQAAB9FgAAfx4AAIAoAACANQAAgEUAAH9WAAB/awAAf4QAAH6g&#10;AAB9vgAAfOkAAHv/AAB6/wBWVAAATlMAAEJUAAA3VgAALFoAACJfAAAYYwAAEWgAAAttAAADcgAA&#10;AHYAAAB6AAAAfQAAAIAAAACDAAAAhAAAAIYAAACHAgAAiQcAAIsMAACNEAAAkBYAAJIfAACSLAAA&#10;kjsAAJJNAACRYgAAkXoAAI+XAACPtAAAjuEAAIz7AACM/wBVWQAASFoAADtdAAAvYQAAJGYAABls&#10;AAARcgAACncAAAJ9AAAAggAAAIYAAACLAAAAjgAAAJEAAACTAAAAlQAAAJcAAACZAAAAmwAAAJ0E&#10;AACfCgAAog8AAKQWAACmIQAApjEAAKZDAAClVwAApHAAAKOOAACjqwAAodAAAKD1AACf/wBOYQAA&#10;QGQAADNpAAAnbgAAG3UAABF8AAALgwAAAIkAAACOAAAAkwAAAJgAAACdAAAAoQAAAKQAAAClAAAA&#10;pwAAAKkAAACrAAAArQAAALAAAACyAAAAtQgAALgOAAC8FgAAvCUAALw3AAC7TAAAumQAALmBAAC3&#10;ogAAt8AAALfqAAC3/ABGawAAOXAAACt3AAAffwAAE4YAAAuOAAABlQAAAJsAAAChAAAApgAAAKsA&#10;AACwAAAAswAAALcAAAC3AAAAugAAALwAAAC/AAAAwQAAAMQAAADHAAAAygAAAM0FAADRDgAA1BkA&#10;ANQrAADUQAAA01gAANN0AADTkgAA0rAAANLTAADS8gA+eQAAMYAAACOIAAAXkQAADZkAAAOgAAAA&#10;pwAAAK4AAACzAAAAuAAAAL0AAADCAAAAxgAAAMoAAADKAAAAzQAAAM8AAADSAAAA1QAAANkAAADd&#10;AAAA3wAAAOMAAADnBQAA6w8AAOwfAADtMwAA7ksAAO9kAADvggAA8J8AAPG5AADx2AD/AAAA/wAA&#10;AP8ABAD/AAkA/wAOAP8AFQD/AB4A/wApAP8ANAD/AD8A/wBIAP8AUAD/AFgA/wBeAP8AZQD9AGsA&#10;+wBxAPkAdwD4AH4A9gCFAPMAjQDxAJcA7gCiAOsArwDoAMAA5gDgAOMA+ADiAP8A2wD/AMsA/wDB&#10;AP8AuQD/ALQA/wD/AAAA/wAAAP8AAAD/AAAA/wAJAP8AEAD/ABkA/wAjAP8ALgD9ADkA+QBCAPUA&#10;SgDyAFIA7gBYAOsAXgDpAGQA5gBqAOQAcADiAHYA3wB9AN0AhgDZAI8A1QCaANEApwDOALYAywDO&#10;AMkA8ADHAP8AxQD/ALsA/wC0AP8ArQD/AKkA/wD/AAAA/wAAAP8AAAD/AAAA+wACAPYADQDxABMA&#10;7QAeAOwAKADpADIA4wA7AN0ARADYAEsA0wBRANAAWADNAF0AywBjAMkAaADGAG8AxAB2AMIAfgC/&#10;AIcAvACSALoAnwC3AK0AtQDBALIA5ACxAP0ArwD/AKwA/wClAP8AoAD/AJwA/wD/AAAA/wAAAPsA&#10;AADuAAAA5AAAANwACADTABAAzwAYAMsAIgDJACsAxgA0AMEAPQC9AEQAugBLALcAUQC1AFYAsgBc&#10;ALAAYQCuAGcArABuAKoAdgCoAH8ApgCKAKMAlgChAKUAnwC2AJ0A0QCcAPMAmwD/AJwA/wCWAP8A&#10;kwD/AJAA/wD/AAAA9gAAAOcAAADTAAAAxgAAAL0AAwC4AA0AswATALEAHACvACUArgAuAKkANgCm&#10;AD0AowBEAKEASgCfAE8AnQBVAJsAWgCaAGAAmABmAJYAbgCUAHcAkgCBAJAAjgCOAJwAjACtAIoA&#10;wwCJAOgAiAD/AIkA/wCHAP8AhQD/AIIA/wDzAAAA4wAAAMwAAAC8AAAAsAAAAKcAAAChAAgAngAP&#10;AJsAFgCZAB8AmAAnAJYALwCTADcAkQA9AI4AQwCMAEkAiwBOAIkAVACHAFkAhQBgAIQAZwCCAG8A&#10;gAB6AH4AhgB8AJQAegCkAHkAuAB4ANgAdwD3AHgA/wB4AP8AdwD/AHUA/wDmAAAAywAAALcAAACo&#10;AAAAngAAAJYAAACPAAQAiwAMAIgAEgCHABkAhQAhAIQAKQCCADAAfwA3AH0APQB8AEMAegBIAHkA&#10;TQB3AFMAdgBZAHQAYQByAGkAcQBzAG8AfwBtAI0AbACdAGoArwBpAMgAaADtAGkA/wBpAP8AaQD/&#10;AGkA/wDSAAAAuAAAAKUAAACXAAAAjQAAAIYAAACBAAAAfAAIAHkADgB3ABQAdgAcAHQAIwBzACsA&#10;cQAxAG8ANwBuAD0AbABDAGsASABqAE4AaABUAGcAWwBlAGMAYwBtAGIAeABgAIcAXwCWAF0AqABd&#10;AL4AXADkAFwA+wBcAP8AXAD/AFwA/wDCAAAAqgEAAJgDAACJBAAAfwIAAHgAAAB0AAAAcAAEAG0A&#10;DABrABEAaQAXAGgAHgBmACUAZQAsAGMAMgBiADgAYAA9AF8AQwBeAEkAXABPAFsAVgBaAF4AWABo&#10;AFcAcwBVAIEAVACRAFIAowBRALcAUQDWAFEA9QBRAP8AUQD/AFIA/wC2BwAAnwkAAI0LAAB+DAAA&#10;cwsAAGwKAABoBwAAZQMAAGMABwBhAA0AXwATAF0AGgBcACEAWwAnAFkALQBYADMAVgA5AFUAPwBU&#10;AEUAUwBLAFEAUgBQAFoATwBkAE0AbwBMAH0ASgCNAEkAnwBIALIARwDMAEcA7wBGAP8ARwD/AEcA&#10;/wCsDAAAlQ4AAIMQAAB1EAAAaxAAAGMPAABeDgAAWwwAAFoJAgBZBAoAVwAPAFUAFQBTABwAUgAj&#10;AFEAKQBPAC8ATgA1AE0BOwBMAUEASgJIAEkCTwBIAlcARgNhAEUDbQBDA3oAQgOLAEADnAA/A68A&#10;PgPIAD0E6gA9BfwAPQb/AD4G/wCkEAAAjhIAAHwTAABuFAAAZBQAAFwTAABWEgAAUxEAAFEOAABQ&#10;DAUAUAkMAE8HEQBNBxcASwgfAEkIJQBICSsARwkxAEYJOABECj4AQwpFAEIKTQBAC1UAPwtfAD0L&#10;awA8C3kAOgyKADgMnAA3DK8ANQzHADUM6QA1Df0ANQ3/ADYM/wCdEwAAhxUAAHYXAABpGAAAXhgA&#10;AFYYAABQFwAATRUAAEoTAABJEQAASQ4HAEgNDgBGDRMARA0aAEMOIQBCDigAQA4uAD8ONQA+DzwA&#10;PQ9DADsQSwA6EFQAOBBeADYQawA0EHkAMhCKADEQnAAvELAALRDJAC0R7AAtEf8ALhH/AC8Q/wCX&#10;FgAAghkAAHEbAABkHAAAWRwAAFEcAABMGwAARxoAAEQYAABDFQAAQhMCAEESCwBAERAAPhIXADwS&#10;HgA7EyUAOhMrADgTMgA3EzkANhRAADQUSAAzFFEAMRRcADAVaAAuFXcALBWIACoVmgAoFa4AJxXH&#10;ACYV6gAnFf8AKBX/ACkV/wCRGgAAfRwAAG0eAABgHwAAVh8AAE4fAABIHgAAQx0AAEAcAAA+GgAA&#10;PRgAADsXBwA5Fg4AOBcUADYXGwA1GCIAMxgoADIYLwAxGTYAMBk9AC4ZRgAtGk8AKxpZACoaZgAo&#10;GnQAJhqGACQamQAiGq0AIRrFACAa6AAhGv4AIhr/ACMa/wCNHQAAeR8AAGkhAABcIgAAUiIAAEoi&#10;AABEIQAAPyEAADwgAAA5HgAAOBsAADUcBAA0HA0AMhwSADAdGAAvHR8ALh0lAC0eLAArHjMAKh47&#10;ACkfQwAnH00AJh9XACQfZAAiH3IAIB+EAB8flwAdH6sAGx/DABsf5wAbH/0AHR//AB4e/wCJIAAA&#10;dSIAAGUjAABZJAAATyUAAEclAABBJAAAPCMAADgjAAA1IgAAMyAAADAgAQAuIQoALCEQACshFQAq&#10;IhwAKCIjACciKQAmIzAAJSM4ACMjQQAiJEoAISRVAB8kYQAdJHAAGySCABkklQAXJKoAFiTBABUk&#10;5QAWJPwAFyP/ABkj/wCFIgAAcSQAAGImAABWJwAATCcAAEQnAAA+JwAAOSYAADUmAAAxJQAALiQA&#10;ACslAAApJQcAJyYOACUmEwAkJxkAIycgACInJwAhKC4AICg2AB4oPgAdKEgAGylTABkpXwAYKW4A&#10;FimAABQplAASKagAESnAABEo5AARKPsAEyj/ABQn/wCAJQAAbicAAF8oAABTKQAASSoAAEIpAAA7&#10;KQAANikAADIoAAAuKAAAKigAACYpAAAkKgQAIisMACArEQAfLBYAHSwdABwsJAAbLSsAGi0zABgt&#10;PAAXLUUAFi5QABQuXQASLmwAES5+ABAukgAOLqcADS29AA0t3wANLfkADiz/ABAs/wB8KAAAaioA&#10;AFsrAABQLAAARiwAAD8sAAA5LAAANCsAAC8rAAArKwAAJiwAACIuAAAfLwAAHDAJABoxDgAZMRMA&#10;FzEaABYyIQAVMigAFDIwABMyOQASM0MAETNOABAzWwAOM2kADTN6AAwzjgAKM6IACDK5AAgy2QAI&#10;MvQACjH/AAsx/wB3KwAAZi0AAFguAABNLwAAQy8AADwuAAA2LgAAMS4AAC0uAAApLgAAIzAAAB8y&#10;AAAbMwAAFzUFABQ2DAASNxEAETcWABE3HQAQOCQADzgsAA44NQANOD8ADDhKAAs4VwAJOGUABzh2&#10;AAU4igADOJ8AATe1AAE30wACN/EAAzb/AAU2/wBzLgAAYjAAAFQxAABJMQAAQTEAADkxAAA0MQAA&#10;LzAAACswAAAlMgAAIDMAABs2AAAXOAAAEzoCABA8CQANPQ4ADD0TAAs9GQAKPSEACT0pAAg9MQAG&#10;PjsABT5GAAM+UgABPmEAAD5yAAA+hgAAPZwAAD2yAAA90AAAPPAAADz/AAA8/wBtMgAAXTMAAFA0&#10;AABGNAAAPjQAADc0AAAyMwAALTMAACc0AAAiNgAAHTgAABg6AAAUPQAAED8CAA1BCAAJQw0ABkQR&#10;AANEFgACRB0AAEQkAABELQAARDYAAERBAABETgAARFwAAERtAABEgQAARJgAAEOvAABDzQAAQvAA&#10;AEL/AABC/wBoNgAAWDcAAEw4AABDOAAAOzcAADU2AAAwNgAAKTcAACM5AAAeOwAAGD0AABNAAAAQ&#10;QgAADUUBAAhHBwADSQwAAEkPAABKEwAASxkAAEsgAABLKAAASzIAAEs9AABMSQAATFcAAEtoAABL&#10;fQAAS5QAAEqsAABKygAASe8AAEn/AABJ/wBiOgAAVDsAAEk7AABAOwAAOToAADM5AAAsOgAAJTwA&#10;AB8/AAAZQQAAE0QAABBHAAAMSQAACEwAAAJPBQAAUAoAAFANAABREAAAUhUAAFQbAABUIwAAVCwA&#10;AFQ3AABURAAAVFIAAFRjAABUdwAAVI8AAFOoAABSxgAAUu0AAFH/AABR/wBcPwAATz8AAEU/AAA+&#10;PgAANz0AAC8+AAAnQAAAIEMAABlGAAATSQAAD0wAAAtPAAAGUgAAAFQAAABXAgAAWAcAAFkLAABa&#10;DgAAWxEAAF0WAABeHQAAXyYAAF8xAABePQAAXkwAAF5dAABecQAAXYkAAF2jAABcwQAAW+sAAFr/&#10;AABa/wBWRAAAS0MAAENCAAA8QQAAMkIAAClFAAAhSAAAGksAABNOAAAOUgAAClUAAANZAAAAWwAA&#10;AF4AAABgAAAAYgIAAGMGAABlCgAAZg4AAGgRAABqFwAAax8AAGspAABrNgAAa0UAAGtWAABqagAA&#10;aoIAAGmdAABouwAAZ+cAAGb/AABl/wBRSAAASEgAAEFGAAA3RwAALEoAACNNAAAbUQAAE1UAAA5Z&#10;AAAIXQAAAWEAAABkAAAAZwAAAGoAAABsAAAAbgAAAHAAAAByBQAAcwkAAHUNAAB3EQAAehgAAHsh&#10;AAB7LgAAej0AAHpOAAB5YgAAeXkAAHiWAAB3swAAdeAAAHT8AABz/wBOTQAAR0wAADtNAAAwTwAA&#10;JlMAABxYAAATXAAADWEAAAZmAAAAagAAAG8AAAByAAAAdgAAAHkAAAB8AAAAfQAAAH8AAACBAAAA&#10;gwIAAIYHAACIDAAAixEAAI4YAACOJAAAjjMAAI1EAACMWAAAi28AAIqMAACJqgAAiM8AAIb3AACF&#10;/wBNUQAAQVMAADRVAAApWgAAHl8AABRlAAANagAABXAAAAB2AAAAewAAAH8AAACDAAAAhwAAAIoA&#10;AACNAAAAjgAAAJEAAACTAAAAlQAAAJgAAACaBQAAnQwAAKARAACjGgAAoygAAKI6AAChTgAAoGUA&#10;AKCBAACeoAAAncEAAJvuAACa/wBGWQAAOVwAAC1hAAAhZwAAFm4AAA51AAAFewAAAIEAAACHAAAA&#10;jQAAAJIAAACWAAAAmgAAAJ0AAACfAAAAoQAAAKQAAACmAAAAqAAAAKsAAACuAAAAsQMAALQLAAC4&#10;EQAAuR4AALkvAAC4QwAAt1oAALV2AAC0lwAAtLUAALHiAACw/AA/ZAAAMWkAACVvAAAYdwAAD38A&#10;AAaHAAAAjgAAAJQAAACaAAAAoAAAAKUAAACqAAAArgAAALEAAACyAAAAtQAAALcAAAC6AAAAvAAA&#10;AL8AAADDAAAAxgAAAMkAAADOCgAA0hMAANIjAADRNwAA0E8AAM5qAADNigAAyqsAAMvLAADL7wA3&#10;cQAAKXgAAB2AAAARiQAACJEAAACaAAAAoQAAAKcAAACtAAAAswAAALkAAAC+AAAAwgAAAMUAAADG&#10;AAAAyQAAAMwAAADOAAAA0gAAANUAAADaAAAA3gAAAOEAAADlAAAA6gsAAOsXAADqKwAA6kMAAOpe&#10;AADqegAA65kAAOu1AADr1QD/AAAA/wAAAP8AAQD/AAcA/wANAP8AEgD/ABsA/wAlAP8ALwD/ADoA&#10;/wBDAP8ASwD/AFMA/wBaAP0AYAD7AGYA+gBrAPgAcgD2AHgA9ACAAPEAiQDvAJIA7ACdAOkAqgDm&#10;ALwA4wDcAN8A9wDdAP8AzAD/AL4A/wC1AP8AsAD/AK0A/wD/AAAA/wAAAP8AAAD/AAAA/wAGAP8A&#10;DQD/ABQA/wAfAP8AKQD7ADMA9wA9APMARQDvAE0A7ABTAOgAWQDlAF8A4wBlAOAAagDdAHEA2gB4&#10;ANYAgADSAIoAzwCVAMwAogDIALIAxQDJAMIA7QDAAP8AuwD/ALAA/wCoAP8ApAD/AKEA/wD/AAAA&#10;/wAAAP0AAAD6AAAA+AAAAPAACQDsABEA6AAZAOcAIwDlAC0A3gA2ANYAPgDRAEYAzQBMAMoAUgDI&#10;AFgAxQBdAMMAYwDAAGkAvgBwALwAeAC5AIEAtwCNALQAmgCxAKkArgC8AKwA4QCqAPwAqAD/AKAA&#10;/wCZAP8AlgD/AJQA/wD/AAAA+QAAAPIAAADnAAAA2wAAANEABADKAA0AxwAUAMQAHQDCACYAvwAv&#10;ALsANwC3AD8AtABFALEASwCuAFEArABWAKoAXACoAGEApgBoAKMAcAChAHkAnwCEAJ0AkQCaAKAA&#10;mACxAJYAzACVAPEAlAD/AJEA/wCLAP8AiAD/AIYA/wD3AAAA7AAAAN4AAADJAAAAvAAAALQAAACv&#10;AAoAqwAQAKkAFwCoACAApwAoAKIAMACfADgAnAA+AJoARACYAEoAlgBPAJQAVQCTAFoAkQBhAI8A&#10;aACNAHEAiwB7AIkAiACHAJcAhQCoAIMAvgCBAOQAgAD/AIAA/wB8AP8AewD/AHkA/wDpAAAA1wAA&#10;AMEAAACxAAAApgAAAJ0AAACXAAUAlAANAJIAEgCQABoAjwAiAI4AKgCLADEAiQA4AIcAPgCFAEMA&#10;gwBIAIEATgB/AFQAfgBaAHwAYQB6AGkAeABzAHYAfwB1AI4AcwCfAHEAswBwANAAbwD2AG8A/wBv&#10;AP8AbQD/AGwA/wDaAAAAvwAAAKwAAACeAAAAkwAAAIwAAACFAAAAggAJAH8ADwB+ABUAfQAcAHwA&#10;JAB6ACsAdwAxAHUANwB0AD0AcgBCAHEASABvAE0AbgBTAGwAWgBrAGIAaQBsAGcAeABmAIYAZACX&#10;AGIAqgBhAMIAYADrAGEA/wBhAP8AYQD/AGAA/wDFAAAArQAAAJsAAACNAAAAgwAAAHwAAAB3AAAA&#10;cgAFAHAADABuABEAbAAXAGwAHgBrACUAaQAsAGcAMQBmADcAZAA9AGMAQgBiAEgAYABOAF8AVQBd&#10;AF0AXABmAFoAcgBZAIAAVwCQAFYAowBVALkAVADeAFQA+wBUAP8AVQD/AFUA/wC2AAAAnwAAAI0A&#10;AAB/AAAAdQAAAG4AAABpAAAAZgABAGMACQBhAA4AYAATAF8AGQBeACAAXQAmAFsALABaADIAWAA3&#10;AFcAPQBWAEMAVQBJAFMAUABSAFgAUQBhAE8AbABOAHoATACKAEsAnABKALEASQDOAEkA8wBJAP8A&#10;SQD/AEoA/wCqAQAAlAUAAIIHAAB0CAAAaggAAGMGAABeBAAAWwAAAFkABQBXAAwAVgAQAFQAFQBT&#10;ABsAUgAiAFEAKABQAC0ATgAzAE0AOABMAD4ASwBFAEoATABIAFQARwBdAEYAaABEAHUAQwCFAEEA&#10;mABAAKsAQADFAD8A6gA/AP8AQAD/AEAA/wCgCAAAigsAAHkNAABsDQAAYQ0AAFoNAABVCwAAUgkA&#10;AFAGAABPAggATgANAEwAEgBLABcASgAeAEkAIwBHACkARgAvAEUANABEADoAQgBBAEEASABAAFAA&#10;PgBaAD0AZAA8AHIAOgCCADkAlAA4AKcANwC+ADYA4wA2APkANgD/ADcA/wCYDQAAgw4AAHIQAABl&#10;EQAAWxEAAFMQAABOEAAASg4AAEgNAABHCgMARwcKAEUEDgBEAhMAQgIaAEECIABAAyUAPgMrAD0E&#10;MQA8BDcAOwQ+ADoFRQA5BU4ANwVXADYFYgA0BnAAMgaAADEGkgAwBqUALwW7AC4F3QAuBvUALQf/&#10;AC4H/wCREAAAfREAAGwTAABfFAAAVRQAAE4UAABIEwAARBIAAEEQAABADgAAQA0GAEAKDAA+CRAA&#10;PAkWADsKHAA5CiIAOAooADcLLgA2CzUANQs7ADMLQwAyDEwAMAxWAC8MYQAtDG8AKwx/ACoMkgAo&#10;DKUAJwy7ACUM3QAlDfUAJg3/ACcN/wCLEgAAdxQAAGcWAABbFwAAURgAAEkXAABDFwAAPxUAADwU&#10;AAA6EgAAOREBADkPCAA4Dg0ANw4SADUOGAA0Dh8AMg4lADEPLAAwDzIALxA6AC0QQgAsEEsAKhBV&#10;ACgQYQAmEG8AJBCAACMQkwAhEKcAHxC9AB4Q4AAeEfcAHxD/ACAQ/wCGFAAAcxcAAGMZAABXGgAA&#10;TRsAAEUaAABAGgAAOxkAADgYAAA1FgAANBQAADMSBAAyEgsAMRIQAC8SFQAtEhwALBMiACsTKQAq&#10;EzAAKBM3ACcUPwAmFEgAJBRTACIUXwAgFW0AHxV+AB0VkQAbFaUAGRW7ABgV3gAYFfgAGRT/ABoU&#10;/wCCFwAAbxoAAF8cAABTHQAASh0AAEIdAAA8HQAANxwAADQbAAAxGgAALxkAAC4WAAAsFwgAKxYO&#10;ACkXEwAoFxkAJxggACUYJgAkGC0AIxg0ACIZPQAgGUYAHhlRAB0ZXQAbGmsAGRp8ABcajwAVGqMA&#10;FBm6ABIZ2wATGfYAFBn/ABUY/wB9GgAAax0AAFwfAABQIAAARyAAAD8gAAA5HwAANB8AADEeAAAt&#10;HQAAKxwAACkbAAAnGwUAJRsMACQcEQAiHBYAIRwdACAdIwAfHSoAHh0yABweOgAbHkQAGR5OABce&#10;WwAWHmkAFB96ABIejQARHqIAEB64AA4e2AAPHvUAEB3/ABEd/wB6HQAAZx8AAFkhAABNIgAARCIA&#10;ADwiAAA2IgAAMiEAAC4hAAAqIAAAJyAAACQfAAAiIAIAICAKAB4hDwAdIRQAHCEaABsiIQAZIicA&#10;GCIvABciOAAVI0EAFCNMABIjWAARI2cAECN4AA4jiwANI58ADCO0AAsj0AALIvAADCL/AA0h/wB2&#10;HwAAZCIAAFYjAABLJAAAQSQAADokAAA0JAAALyMAACsjAAAoIwAAJCMAACAjAAAdJAAAGyUHABkm&#10;DQAXJhEAFiYXABUnHgAUJyUAEycsABInNQARKD8AEChKAA4oVgANKGQADCh0AAoohwAJKJsAByex&#10;AAUnzAAGJ+wAByb+AAgm/wBxIgAAYCQAAFMmAABIJwAAPycAADcmAAAxJgAALSYAACklAAAlJQAA&#10;IiUAAB0nAAAZKAAAFioEABQrCwASLBAAESwUABAsGwAQLCIADiwpAA4tMgANLTsACy1GAAotUgAI&#10;LWAABi1wAAQtgwACLZgAACyuAAAsyQAALOsAASv8AAIr/wBtJQAAXScAAE8oAABFKQAAPCkAADUp&#10;AAAvKAAAKygAACcnAAAjJwAAHygAABsqAAAXLAAAEy4CABAwCAAOMQ0ADTESAAwxFwALMR4ACjEm&#10;AAgyLgAHMjcABTJCAAMyTgABMlwAADJsAAAyfwAAMpUAADGsAAAxxwAAMOoAADD8AAAw/wBoKQAA&#10;WCoAAEwrAABBLAAAOSwAADIrAAAtKwAAKSoAACUqAAAgKwAAHCwAABcuAAATMAAAEDICAA40BwAK&#10;NwwABzcQAAU3FAADNxsAAjciAAA3KgAAODMAADg+AAA4SgAAOFgAADhoAAA4fAAAN5IAADepAAA2&#10;xQAANuoAADb9AAA1/wBjLAAAVC4AAEgvAAA+LwAANi4AADAuAAArLQAAJy0AACItAAAdLwAAGDEA&#10;ABQzAAAQNQAADjcBAAo6BwAGOwsAAjwOAAA9EgAAPhcAAD4eAAA+JgAAPi8AAD46AAA+RgAAPlQA&#10;AD5kAAA+dwAAPo8AAD2nAAA9wwAAPOkAADz9AAA7/wBeMAAAUDEAAEQyAAA7MgAANDEAAC4wAAAp&#10;LwAAJDAAAB4yAAAZNAAAFDYAABA5AAANOwAACj0AAAVABQAAQQoAAEINAABDEAAARBQAAEUaAABG&#10;IgAARisAAEY1AABGQQAARk8AAEZfAABGcwAARYoAAEWkAABEwAAAQ+gAAEP+AABC/wBYNAAASzUA&#10;AEE1AAA5NQAAMjQAAC0zAAAmNAAAIDUAABo4AAAUOgAAED0AAA1AAAAJQgAABEUAAABHAwAASAcA&#10;AEoLAABLDgAATBEAAE4VAABPHAAATyUAAE8vAABPPAAAT0oAAE9aAABObQAAToUAAE2gAABMvAAA&#10;S+cAAEv+AABK/wBTOQAARzkAAD45AAA3OAAAMTcAACk3AAAhOQAAGzwAABU/AAAQQgAADEUAAAdI&#10;AAACSgAAAE0AAABPAAAAUQQAAFIHAABUCwAAVQ4AAFcRAABZFwAAWh8AAFkpAABZNgAAWUQAAFlU&#10;AABYZwAAWH8AAFeaAABWtwAAVeMAAFT9AABU/wBOPQAAQz0AADw8AAA1OwAALDwAACQ+AAAcQQAA&#10;FUQAABBIAAALSwAABU4AAABRAAAAVAAAAFcAAABZAAAAWwAAAF0CAABeBgAAYAsAAGIOAABkEgAA&#10;ZxgAAGciAABmLgAAZjwAAGZNAABlYAAAZXcAAGSTAABjsQAAYd0AAGD8AABf/wBJQgAAQUEAADo/&#10;AAAwQAAAJkMAAB5GAAAVSgAAEE4AAApSAAADVgAAAFoAAABdAAAAYAAAAGMAAABlAAAAZwAAAGkA&#10;AABrAQAAbQUAAG8KAAByDgAAdRIAAHcbAAB2JgAAdjUAAHVGAAB0WQAAdG8AAHOLAAByqQAAcM0A&#10;AG/3AABu/wBGRgAAQEUAADVGAAAqSAAAIEwAABdRAAAQVgAACVoAAAFfAAAAYwAAAGgAAABrAAAA&#10;bwAAAHIAAAB1AAAAdwAAAHkAAAB7AAAAfQAAAIADAACDCAAAhg0AAIkTAACKHQAAiisAAIk8AACI&#10;TwAAhmYAAIWBAACEoAAAgsIAAIHwAAB//wBGSwAAOkwAAC5PAAAjUwAAGFgAABBeAAAJZAAAAGkA&#10;AABvAAAAdAAAAHgAAAB8AAAAgQAAAIQAAACHAAAAiAAAAIsAAACOAAAAkAAAAJMAAACWAAAAmQcA&#10;AJ0NAAChFAAAoCEAAKAxAACeRAAAnVsAAJx2AACZlgAAmbUAAJblAACV/gA/UgAAMlUAACZaAAAb&#10;YAAAEWcAAAltAAAAdAAAAHsAAACBAAAAhgAAAIsAAACQAAAAlAAAAJcAAACZAAAAnAAAAJ8AAACh&#10;AAAApAAAAKcAAACqAAAArQAAALEGAAC1DQAAuBYAALcmAAC2OQAAtVAAALRqAACyiQAAsKoAAK7P&#10;AACt9QA3XAAAK2EAAB5oAAATcAAAC3gAAACAAAAAhwAAAI4AAACVAAAAmgAAAJ8AAACkAAAAqAAA&#10;AKwAAACtAAAAsAAAALMAAAC1AAAAuAAAALsAAAC/AAAAwwAAAMcAAADLBQAA0Q4AANEbAADQLgAA&#10;z0UAAM1fAADLfgAAyZ4AAMi+AADF6QAvaQAAI3AAABZ5AAANgQAAAYsAAACTAAAAmwAAAKIAAACo&#10;AAAArgAAALQAAAC4AAAAvQAAAMAAAADCAAAAxQAAAMgAAADLAAAAzgAAANEAAADWAAAA2wAAAN8A&#10;AADkAAAA6AYAAOsRAADqIwAA6joAAOlUAADncgAA5ZMAAOOzAADj1AD/AAAA/wAAAP8AAAD/AAQA&#10;/wALAP8AEAD/ABcA/wAhAP8AKwD/ADUA/wA+AP8ARwD/AE4A/wBVAPwAWwD6AGEA+ABmAPYAbQD0&#10;AHMA8gB7AO8AhADtAI4A6gCZAOYApwDjALkA3wDVANsA9wDWAP8AwAD/ALIA/wCqAP8ApQD/AKIA&#10;/wD/AAAA/wAAAP4AAAD8AAAA/AADAP4ACwD/ABEA/wAaAP0AJAD5AC4A9AA4APAAQADsAEgA6QBO&#10;AOYAVADiAFoA3wBfANwAZQDYAGsA1AByANAAewDNAIUAygCRAMcAngDDAK4AwADFAL0A6wC7AP8A&#10;sAD/AKQA/wCcAP8AmAD/AJUA/wD/AAAA+gAAAPQAAADxAAAA8gAAAOoABQDnAA4A4gAVAOEAHgDh&#10;ACgA2AAxANAAOQDLAEAAyABHAMUATQDCAFMAvwBYAL0AXgC7AGQAuQBrALYAcwC0AHwAsQCIAK4A&#10;lQCrAKQAqAC4AKYA3ACjAPsAnwD/AJUA/wCPAP8AiwD/AIkA/wD5AAAA7wAAAOcAAADfAAAAzwAA&#10;AMgAAADBAAoAvwARALwAGAC7ACEAuQAqALQAMgCxADoArgBAAKsARgCoAEwApgBRAKMAVgChAFwA&#10;nwBjAJ0AagCbAHMAmQB+AJYAjACUAJsAkgCtAJAAxwCOAPAAjQD/AIYA/wCAAP8AfQD/AHwA/wDt&#10;AAAA4AAAANEAAAC/AAAAswAAAKoAAACmAAUAogANAKEAEwCgABsAnwAjAJsAKwCYADIAlQA5AJMA&#10;PwCRAEQAjwBKAI4ATwCMAFUAigBbAIgAYwCGAGsAhAB2AIIAggCAAJIAfgCjAHwAugB6AOEAeQD/&#10;AHcA/wByAP8AcAD/AG8A/wDdAAAAywAAALYAAACnAAAAnQAAAJQAAACOAAEAiwAKAIkAEACIABUA&#10;hwAdAIcAJQCEACwAggAyAH8AOAB9AD0AewBDAHkASAB4AE4AdgBUAHUAWwBzAGMAcQBuAG8AegBt&#10;AIkAbACaAGoArgBpAMwAaAD2AGcA/wBlAP8AZAD/AGMA/wDKAAAAtAAAAKEAAACTAAAAiQAAAIIA&#10;AAB7AAAAeAAFAHYADAB1ABEAdAAYAHMAHwByACUAcAAsAG4AMgBsADcAagA8AGkAQgBoAEgAZgBO&#10;AGUAVQBjAF0AYgBmAGAAcgBeAIAAXQCSAFsApQBaAL4AWQDpAFkA/wBZAP8AWAD/AFgA/wC5AAAA&#10;ogAAAJAAAACDAAAAeQAAAHEAAABtAAAAaQABAGYACQBlAA4AZAATAGMAGQBjACAAYQAmAGAALABe&#10;ADEAXAA3AFsAPABaAEIAWABIAFcATwBWAFcAVABgAFMAbABRAHkAUACKAE8AngBOALQATQDaAE0A&#10;+wBNAP8ATQD/AE0A/wCqAAAAlAAAAIIAAAB1AAAAawAAAGQAAABgAAAAXQAAAFoABQBYAAwAVwAQ&#10;AFYAFQBWABsAVQAhAFMAJwBSACwAUQAxAE8ANwBOAD0ATQBDAEwASgBKAFIASQBbAEgAZgBGAHMA&#10;RQCEAEQAlwBDAKwAQgDJAEIA8QBCAP8AQwD/AEMA/wCeAAAAiQAAAHgDAABqBAAAYQQAAFoDAABV&#10;AQAAUgAAAFAAAgBOAAkATQANAEwAEQBLABcASgAcAEkAIgBIACcARwAtAEUAMgBEADgAQwA+AEIA&#10;RQBBAE0APwBWAD4AYQA9AG4AOwB+ADoAkQA5AKYAOAC/ADgA6AA4AP8AOQD/ADkA/wCVAwAAgAcA&#10;AG8JAABiCgAAWAsAAFEKAABMCAAASQYAAEcDAABGAAYARAALAEMADwBCABMAQQAYAEEAHgA/ACMA&#10;PgApAD0ALgA7ADQAOgA6ADkAQQA4AEkANwBSADYAXQA0AGoAMwB6ADIAjAAxAKEAMAC4AC8A3gAv&#10;APkALwD/ADAA/wCMCQAAeAwAAGgNAABcDgAAUg4AAEsOAABFDQAAQQwAAD8KAAA+CAIAPQQIADwB&#10;DQA7ABAAOgAVADkAGgA4ACAANgAlADUAKwA0ADAAMwA3ADIAPgAxAEYALwBQAC4AWgAtAGcAKwB3&#10;ACoAiQApAJ0AKACzACcA0QAnAPIAJwD/ACcA/wCGDAAAcg4AAGMQAABWEQAATREAAEURAABAEAAA&#10;PA8AADkOAAA3DQAANgsEADYICgA1Bg4ANAUSADIEFwAxBRwAMAUiAC8FKAAuBi4ALQY0ACsGPAAq&#10;BkQAKQdOACcHWQAmB2UAJAd1ACMHhwAiB5sAIAawACAGywAfBe0AHwb+AB8H/wCADgAAbREAAF4S&#10;AABSEwAASBMAAEETAAA7EwAANxIAADQRAAAyEAAAMA8BADANBgAwCwsALwoQAC0KFAAsCxkAKgsf&#10;ACkLJQAoDCsAJwwyACYMOgAkDEMAIwxNACENWAAgDWUAHg11ABwNiAAaDZwAGQ2xABgMygAXDOsA&#10;Fw38ABgM/wB7EQAAaRMAAFoVAABOFgAARRYAAD0WAAA4FQAAMxUAADAUAAAtEwAAKxIAACoQAwAq&#10;DwgAKQ4NACgOEQAmDhYAJQ8dACQPIwAjDykAIRAxACAQOQAeEEIAHRBMABsQWAAZEGYAFxB2ABUQ&#10;iQAUEJ4AEhCzABEQzgAREO4AEhD+ABIQ/wB3EwAAZRUAAFcXAABLGAAAQhkAADoZAAA0GAAAMBcA&#10;ACwXAAApFgAAJxUAACYUAQAlEgQAIxILACISDwAhEhQAIBIaAB4TIAAdEycAHBMuABoTNgAZFEAA&#10;FxRKABYUVgAUFGQAEhR0ABEUhwAQFJwADhSxAA0UygANFOsADhP+AA4T/wBzFQAAYRgAAFMaAABI&#10;GwAAPxsAADcbAAAyGgAALRoAACkZAAAmGAAAJBgAACIXAAAgFgEAHhYIAB0WDQAbFxIAGhcXABkX&#10;HQAYGCQAFhgrABUYNAAUGD0AEhlIABEZVAAQGWIADhlyAA0ZhAAMGZgAChmtAAkYxgAJGOcACRj6&#10;AAoX/wBvGAAAXhoAAFAcAABFHQAAPB0AADUdAAAvHQAAKhwAACYbAAAjGwAAIRoAAB4aAAAcGgAA&#10;GhsFABgbDAAWHBAAFRwVABQcGwATHCIAEh0pABEdMQAQHTsADh1FAA0eUQAMHl4ACh5tAAkegAAH&#10;HpQABR2qAAMdwgADHeYABBz4AAUc/wBrGgAAWx0AAE0eAABCHwAAOh8AADIfAAAtHwAAKB4AACQe&#10;AAAhHQAAHh0AABwdAAAYHgAAFR8CABMgCQASIQ4AECESABAhGAAOIR8ADiImAA0iLgAMIjcACiJB&#10;AAkiTQAHIloABSJpAAMifAABIpEAACKoAAAhwAAAIeUAACD4AAAg/wBnHQAAVx8AAEohAABAIQAA&#10;NyIAADAhAAAqIQAAJiAAACIgAAAfHwAAHB8AABkgAAAWIQAAEiMCABAkBwAOJgwADCYQAAsmFQAK&#10;JhwACSYiAAgmKgAGJzMABCc9AAMnSQABJ1YAACdmAAAneQAAJ48AACamAAAmvwAAJeQAACX5AAAk&#10;/wBjIAAAVCIAAEcjAAA9JAAANCQAAC4jAAAoIwAAJCIAACEiAAAeIQAAGiIAABcjAAATJAAAECYC&#10;AA4oBwALKgsACCsOAAYrEwAEKxgAAisfAAEsJwAALDAAACw6AAAsRQAALFMAACxjAAAsdgAALIwA&#10;ACukAAArvgAAKuQAACr6AAAp/wBfIwAAUCUAAEQmAAA6JgAAMiYAACsmAAAmJQAAIyQAAB8kAAAb&#10;JAAAFyUAABQnAAARKQAADisCAAstBgAHLwsABDAOAAAwEQAAMRUAADEcAAAxIwAAMiwAADI2AAAy&#10;QgAAMk8AADJfAAAycgAAMYkAADGiAAAwvAAAMOQAAC/7AAAv/wBaJwAATCgAAEApAAA3KQAALykA&#10;ACkoAAAlJwAAISYAABwnAAAYKAAAFCoAABEsAAAOLgAACzABAAcyBQADNAkAADUMAAA2DwAANxIA&#10;ADgYAAA4IAAAOCgAADgyAAA5PQAAOUsAADlbAAA4bgAAOIUAADefAAA3ugAANuQAADX8AAA1/wBV&#10;KgAASCwAAD0sAAA0LAAALSsAACgqAAAkKQAAHioAABkrAAAULQAAES8AAA0xAAAKNAAABzYAAAI4&#10;BAAAOgcAADsKAAA9DQAAPhAAAEAUAABAGwAAQCQAAEAuAABAOQAAQEcAAEBWAABAaQAAQIAAAD+b&#10;AAA+twAAPeMAADz8AAA8/wBQLwAAQy8AADkvAAAyLwAALC0AACcsAAAgLQAAGi8AABUxAAARMwAA&#10;DTYAAAk4AAAFOwAAAD0AAABAAQAAQQQAAEMHAABFCwAARg4AAEgRAABKFgAASh4AAEooAABKNAAA&#10;SUIAAElRAABJZAAASHsAAEiXAABHtAAARuAAAEX8AABE/wBKMwAAPzMAADYzAAAwMQAAKjAAACMx&#10;AAAcMwAAFjUAABE4AAANOwAACD4AAANBAAAAQwAAAEYAAABIAAAASgAAAEwEAABOBwAATwsAAFEO&#10;AABUEgAAVRkAAFUiAABULgAAVDwAAFRLAABTXgAAU3QAAFKQAABRrgAAUNcAAE/7AABO/wBFNwAA&#10;PDcAADU2AAAvNAAAJjUAAB43AAAXOgAAET0AAAxBAAAHRAAAAEgAAABKAAAATQAAAFAAAABTAAAA&#10;VQAAAFcAAABYAgAAWwYAAF0LAABfDgAAYhMAAGIbAABiJwAAYjQAAGFFAABgVwAAYG0AAF+JAABd&#10;pwAAXMwAAFr4AABZ/wBBPAAAOjsAADQ5AAAqOgAAITwAABhAAAARQwAADEcAAAZLAAAATwAAAFMA&#10;AABWAAAAWQAAAFwAAABfAAAAYQAAAGMAAABlAAAAZwEAAGoFAABtCgAAcA4AAHMVAAByIAAAci0A&#10;AHE9AABwTwAAb2UAAG6AAABtnwAAa8EAAGnxAABo/wA/QAAAOT4AAC4/AAAkQgAAGkYAABJKAAAM&#10;TwAABFQAAABYAAAAXQAAAGEAAABlAAAAaAAAAGsAAABuAAAAcQAAAHMAAAB1AAAAeAAAAHsAAAB+&#10;AwAAgQoAAIUPAACHFwAAhiQAAIU0AACERgAAgl0AAIF2AAB/lgAAfrYAAHznAAB6/wA/RAAAM0UA&#10;AChIAAAdTAAAE1IAAAxXAAADXQAAAGMAAABoAAAAbQAAAHEAAAB2AAAAegAAAH4AAACBAAAAgwAA&#10;AIYAAACJAAAAiwAAAI4AAACSAAAAlQEAAJkJAACeEAAAnhoAAJ0pAACcPAAAmlIAAJhsAACWiwAA&#10;lKoAAJLUAACQ+gA4SwAALE4AACBTAAAVWQAADWAAAANnAAAAbgAAAHQAAAB6AAAAgAAAAIQAAACK&#10;AAAAjgAAAJIAAACVAAAAlwAAAJoAAACdAAAAoAAAAKMAAACnAAAAqwAAAK8AAAC0CQAAuBAAALce&#10;AAC1MAAAs0YAALFgAACvfgAArKAAAKvBAACp7gAxVQAAJFsAABhhAAAOaQAABXEAAAB5AAAAgQAA&#10;AIgAAACPAAAAlAAAAJoAAACfAAAApAAAAKgAAACpAAAArAAAAK8AAACzAAAAtQAAALkAAAC9AAAA&#10;wQAAAMYAAADLAAAA0QoAANMUAADRJQAA0DsAAM1UAADKcQAAyJIAAMWzAADD3gApYgAAHGkAABFx&#10;AAAHewAAAIQAAACNAAAAlQAAAJ0AAACjAAAAqQAAAK8AAAC0AAAAuQAAALwAAAC+AAAAwgAAAMUA&#10;AADIAAAAzAAAANAAAADUAAAA2gAAAN8AAADkAAAA6gAAAO4MAADtGgAA7C8AAOpJAADoZQAA5oYA&#10;AOSlAADixgD/AAAA/wAAAP8AAAD8AAEA/AAIAP4ADgD/ABQA/wAdAP8AJgD/ADAA/wA6AP8AQgD/&#10;AEkA/gBQAPsAVgD5AFwA9gBiAPQAaADyAG8A8AB2AO0AfwDqAIkA5wCVAOQAowDgALUA2wDQANUA&#10;9gDKAP8AtgD/AKgA/wCfAP8AmgD/AJYA/wD/AAAA+wAAAPYAAADzAAAA8wAAAPYACQD6AA4A/QAW&#10;APsAIAD3ACoA8gAzAO0AOwDpAEMA5gBJAOIATwDeAFUA2wBbANYAYADSAGcAzwBuAMwAdgDJAIAA&#10;xgCMAMIAmgC/AKoAuwDBALgA6QC2AP8ApwD/AJoA/wCSAP8AjQD/AIoA/wD6AAAA8QAAAOoAAADn&#10;AAAA5wAAAOQAAQDgAAsA2wARANoAGgDbACMA0QAsAMoANADGADsAwgBCAL8ASAC8AE4AugBTALgA&#10;WQC2AF8AswBmALEAbgCuAHcArACDAKkAkQCmAKEAowC1AKAA2ACeAPsAlQD/AIsA/wCFAP8AgAD/&#10;AH4A/wDvAAAA4wAAANoAAADTAAAAxgAAAL8AAAC5AAYAtwAOALQAFAC0AB0AswAlAK4ALQCrADQA&#10;pwA7AKQAQQChAEYAnwBMAJ0AUQCbAFcAmQBeAJcAZQCVAG4AkwB5AJAAhwCOAJcAjACpAIkAxACI&#10;AO8AhQD/AHwA/wB2AP8AcwD/AHIA/wDgAAAA0AAAAMYAAAC2AAAAqQAAAKEAAACdAAEAmQAKAJgA&#10;EACYABYAlwAeAJQAJgCRAC0AjwA0AIwAOgCKAD8AiABFAIcASgCFAFAAgwBWAIEAXgCAAGYAfgBx&#10;AHwAfQB5AI0AdwCgAHUAtgBzAN8AcgD/AG4A/wBpAP8AZwD/AGUA/wDMAAAAvgAAAKsAAACdAAAA&#10;kwAAAIoAAACFAAAAggAFAIAADQB/ABEAfwAYAIAAIAB9ACYAegAtAHcAMwB1ADgAdAA+AHIAQwBw&#10;AEkAbwBPAG0AVgBsAF4AagBoAGgAdQBnAIQAZQCWAGQAqwBiAMkAYQD2AGAA/wBcAP8AWwD/AFoA&#10;/wC9AAAAqQAAAJcAAACJAAAAfgAAAHgAAABzAAAAbwABAG0ACQBsAA4AawATAGsAGQBqACAAaAAm&#10;AGYALABlADIAYwA3AGIAPABgAEIAXwBIAF0ATwBcAFcAWgBhAFkAbQBXAHsAVgCOAFUAogBTALsA&#10;UgDpAFIA/wBQAP8ATwD/AE8A/wCtAAAAmAAAAIYAAAB4AAAAbgAAAGcAAABjAAAAYAAAAF0ABQBc&#10;AAsAWwAQAFsAFQBbABsAWgAhAFgAJgBWACwAVAAxAFMANgBSADwAUQBCAE8ASQBOAFEATQBbAEsA&#10;ZgBKAHQASQCFAEgAmQBHALEARgDYAEYA/ABFAP8ARQD/AEUA/wCfAAAAiQAAAHgAAABsAAAAYgAA&#10;AFsAAABWAAAAUwAAAFEAAgBPAAgATwANAE4AEQBOABYATQAcAEwAIQBKACYASQAsAEgAMQBHADcA&#10;RQA9AEQARABDAEwAQgBVAEAAYAA/AG4APgB+AD0AkgA8AKkAOwDHADsA8wA7AP8AOwD/ADwA/wCT&#10;AAAAfgAAAG4AAABhAAAAWAAAAFEAAABMAAAASQAAAEcAAABFAAUARAALAEMADgBDABIAQwAXAEIA&#10;HQBAACIAPwAnAD4ALAA9ADIAOwA4ADoAPwA5AEcAOABQADcAWwA1AGgANAB4ADMAjAAyAKIAMQC8&#10;ADEA5wAxAP8AMgD/ADMA/wCJAAAAdgMAAGYFAABZBwAAUAcAAEkGAABDBQAAQAMAAD4BAAA8AAMA&#10;OwAIADoADQA6ABAAOQAUADkAGQA3AB4ANgAjADUAKAA0AC4AMwA0ADIAOwAwAEMALwBMAC4AVwAt&#10;AGQALABzACsAhwAqAJwAKQC1ACkA3AApAPsAKQD/ACoA/wCBBAAAbggAAF8KAABTCwAASgsAAEIL&#10;AAA9CgAAOQkAADYIAAA1BQAANAIGADMACgAyAA4AMQARADEAFQAwABoALwAfAC4AJAAsACoAKwAw&#10;ACoANwApAD8AKABJACcAVAAmAGAAJABvACMAggAiAJcAIQCuACEAzAAhAPMAIQD/ACIA/wB7CQAA&#10;aAwAAFoNAABODgAARQ4AAD0OAAA4DQAAMw0AADAMAAAuCwAALQkDAC0GCAAsBAwAKwIPACoBEgAp&#10;ARcAKAEcACcAIQAmACcAJQAtACQANAAjAT0AIgFGACEBUQAfAV0AHgFsABwBfwAbAJQAGgCqABoA&#10;xQAaAOsAGQD/ABoA/wB1DAAAZA4AAFUPAABKEAAAQBAAADkQAAAzEAAALw8AACwOAAApDgAAJw0B&#10;ACcMBQAnCgoAJggNACUHEAAkBhQAIgYZACEGHwAgByQAHwcrAB4HMgAdBzoAHAhEABoITwAZCFwA&#10;FwhrABYIfQAVB5EAFAenABMGvwASBeQAEgX6ABIF/wBxDgAAXxAAAFERAABGEgAAPRIAADYSAAAw&#10;EgAAKxEAACgRAAAlEAAAIxAAACIOBAAhDQcAIQwLACALDgAfCxIAHQsXABwMHAAbDCIAGgwpABkM&#10;MQAYDDkAFg1DABUNTwATDVwAEg1rABANfgAPDZIADg2nAA0MvgANDOAADQz1AA0M/wBtEAAAXBEA&#10;AE4TAABDFAAAOhQAADIUAAAtFAAAKBMAACUTAAAiEgAAIBEAAB4RAwAcEAUAHA8IABsPDAAaDhAA&#10;GQ8UABcPGgAWDyEAFRAoABQQMAASEDkAERBEABAQUAAOEF0ADRBrAAwQfAALEJAACRClAAgQvAAH&#10;EN8ABxD0AAcP/wBpEQAAWBQAAEsVAABAFgAANxYAADAWAAAqFgAAJhUAACIVAAAfFAAAHRMAABoT&#10;AgAZEgQAFxIGABYSCgAVEg4AFBISABISGAAREx4AERMlABATLgAOEzcADRRAAAwUSwALFFgACRRn&#10;AAcUeAAGFI0ABBSjAAMTuwACE90AARL0AAIS/wBlEwAAVRYAAEgXAAA9GAAANBgAAC0YAAAoGAAA&#10;IxcAACAXAAAdFgAAGhUAABgVAgAWFQQAFBUFABIWCAARFg0AEBcQAA4XFQAOFxsADRciAAwXKQAL&#10;GDIACRg8AAcYRwAFGFQABBhjAAIYdQABGIsAABehAAAXuQAAF90AABb1AAAW/wBhFgAAUhgAAEUa&#10;AAA7GgAAMhoAACsaAAAlGgAAIRkAAB4YAAAbGAAAGBcAABYXAgAUFwMAEhgFABAZBwAOGwsADBsP&#10;AAsbEwAKGxgACBwfAAccJgAFHC8ABBw4AAIcRAAAHVEAAB1gAAAdcgAAHIgAABygAAAbuQAAG94A&#10;ABr2AAAa/wBeGAAATxoAAEIcAAA4HAAALx0AACkcAAAjHAAAHxsAABwaAAAZGQAAFxkBABQZAgAS&#10;GgMAEBsEAA4dBwAMHgsACR8OAAYgEQAFIBYAAyAcAAEhIwAAISsAACE1AAAhQAAAIU4AACFdAAAh&#10;bwAAIYYAACCeAAAguAAAH94AAB74AAAe/wBaGwAASx0AAD8eAAA1HwAALR8AACceAAAiHQAAHh0A&#10;ABscAAAYGwAAFRsAABIcAAAQHQIADh8EAAwhBgAJIgoABSMNAAIkEAAAJRMAACUZAAAmIAAAJigA&#10;ACYyAAAmPQAAJkoAACZaAAAmbAAAJoMAACWcAAAltwAAJN8AACP5AAAj/wBVHgAARyAAADwhAAAy&#10;IQAAKyEAACUgAAAgHwAAHR4AABodAAAWHgAAEx4AABAgAAAOIQAADCMCAAglBQAFJwkAACgLAAAq&#10;DgAAKxEAACwWAAAsHQAALCUAACwuAAAsOgAALEcAACxWAAAsaQAALIAAACuaAAAqtQAAKd8AACn7&#10;AAAo/wBRIgAARCMAADgkAAAvJAAAKCMAACMiAAAfIQAAHCAAABcgAAATIQAAECMAAA4kAAALJgAA&#10;CCgAAAQqBAAALAcAAC4JAAAwDAAAMQ8AADMTAAAzGQAAMyEAADMqAAAzNQAAM0MAADNSAAAzZQAA&#10;MnsAADKXAAAxswAAMN4AAC/7AAAu/wBMJQAAPyYAADUnAAAtJgAAJyUAACIkAAAeIwAAGSMAABQk&#10;AAARJgAADigAAAsqAAAHLAAAAy8AAAAxAgAAMwQAADUHAAA3CgAAOQ0AADoQAAA7FQAAOx0AADsm&#10;AAA7MQAAOz4AADtOAAA7YAAAOncAADmSAAA4sAAAN9sAADb8AAA1/wBHKQAAOyoAADIqAAArKQAA&#10;JScAACEmAAAbJwAAFSgAABEqAAAOLAAACi8AAAYxAAABNAAAADYAAAA4AAAAOwEAAD0EAAA/BwAA&#10;QQoAAEMOAABFEQAARRgAAEUhAABFLAAARDkAAERIAABEWwAAQ3EAAEKNAABBqwAAQNIAAD/6AAA+&#10;/wBCLQAAOC4AAC8tAAApKwAAJCoAAB0qAAAXLAAAES4AAA0xAAAJNAAABDcAAAA6AAAAPAAAAD8A&#10;AABBAAAARAAAAEYAAABIAwAASgcAAEwLAABODgAAUBMAAFAcAABQJwAATzQAAE9DAABPVQAATmoA&#10;AE2GAABMpAAASsoAAEn4AABI/wA+MgAANTEAAC4vAAApLgAAIC4AABkxAAASMwAADjcAAAk6AAAC&#10;PQAAAEAAAABEAAAARwAAAEkAAABMAAAATwAAAFEAAABTAAAAVQEAAFgGAABaCwAAXQ4AAF8VAABe&#10;IAAAXiwAAF08AABcTgAAW2MAAFp+AABYnQAAV8AAAFXyAABU/wA6NgAAMzQAAC0yAAAkMwAAGzYA&#10;ABM5AAAOPQAACEEAAABFAAAASQAAAEwAAABQAAAAUwAAAFYAAABZAAAAWwAAAF0AAABgAAAAYgAA&#10;AGUAAABoBQAAawsAAG8QAABvGAAAbiUAAG00AABtRgAAa1sAAGp1AABolAAAZrYAAGTpAABi/wA4&#10;OQAAMjcAACg5AAAeOwAAFT8AAA5EAAAHSQAAAE0AAABSAAAAVgAAAFoAAABeAAAAYgAAAGUAAABo&#10;AAAAawAAAG0AAABwAAAAcwAAAHYAAAB5AAAAfQQAAIELAACFEQAAhB0AAIIsAACAPgAAflQAAH5r&#10;AAB7igAAeqoAAHfWAAB1/QA4PQAALD4AACJBAAAXRgAAD0sAAAdRAAAAVwAAAFwAAABiAAAAZgAA&#10;AGsAAABvAAAAdAAAAHgAAAB7AAAAfgAAAIAAAACDAAAAhgAAAIoAAACNAAAAkQAAAJYDAACbDAAA&#10;nRMAAJshAACaMwAAl0kAAJRiAACTfwAAkKAAAI7FAACM8wAxRAAAJUgAABpNAAAQUwAACFoAAABh&#10;AAAAaAAAAG4AAAB0AAAAeQAAAH8AAACEAAAAiQAAAI0AAACRAAAAkwAAAJYAAACZAAAAnQAAAKAA&#10;AACkAAAAqAAAAKwAAACyAwAAtw0AALcXAAC1KAAAsj4AALBWAACscwAAqpQAAKm0AACl5QAqTwAA&#10;HlQAABJbAAAKYgAAAGoAAABzAAAAewAAAIIAAACJAAAAjgAAAJQAAACaAAAAnwAAAKQAAACmAAAA&#10;qQAAAK0AAACwAAAAswAAALcAAAC7AAAAwAAAAMUAAADLAAAA0QQAANUOAADTHQAA0DIAAM1LAADK&#10;ZgAAxocAAMKpAADBywAiWwAAFmIAAAxrAAABdAAAAH0AAACHAAAAkAAAAJcAAACeAAAApAAAAKsA&#10;AACxAAAAtgAAALoAAAC8AAAAwAAAAMQAAADIAAAAywAAAM8AAADUAAAA2gAAAOAAAADmAAAA6wAA&#10;APEGAADwEwAA7icAAOw/AADqWwAA53oAAOSbAADguwD/AAAA+wAAAPYAAADzAAAA9AAFAPYADAD6&#10;ABEA/wAZAP8AIgD/ACwA/wA1AP8APQD/AEUA/ABMAPoAUgD3AFgA9QBeAPMAZADxAGoA7gByAOwA&#10;egDpAIUA5QCRAOEAoADdALIA2ADOANIA9gDBAP8ArQD/AJ4A/wCWAP8AkAD/AIwA/wD6AAAA8gAA&#10;AOwAAADpAAAA6QAAAOwABQDyAAwA+AASAPcAGwD1ACUA8AAuAOsANwDmAD4A4gBFAN0ASwDYAFAA&#10;0wBWANAAXADNAGIAygBqAMgAcgDFAHwAwgCIAL4AlgC6AKgAtwC/ALQA6ACuAP8AnQD/AJAA/wCI&#10;AP8AgwD/AIAA/wDwAAAA5QAAAN4AAADaAAAA2wAAANwAAADYAAcA0QAOANEAFQDSAB4AywAnAMUA&#10;LwDAADcAvQA9ALoARAC3AEkAtQBPALIAVQCwAFsArgBhAKwAaQCpAHMApwB/AKQAjQChAJ4AngCy&#10;AJsA1QCZAPwAjAD/AIIA/wB7AP8AdgD/AHQA/wDiAAAA0wAAAMoAAADHAAAAvAAAALYAAACwAAEA&#10;rwALAKwAEQCtABgArQAgAKgAKACkAC8AoAA2AJ0APACbAEIAmQBHAJcATQCVAFMAkwBZAJEAYQCP&#10;AGoAjAB1AIoAgwCIAJQAhgCnAIMAwgCCAPAAfAD/AHMA/wBtAP8AagD/AGgA/wDPAAAAwQAAALkA&#10;AACtAAAAoAAAAJgAAACUAAAAkQAGAJAADQCQABIAjwAZAI4AIQCLACgAiAAvAIYANQCEADoAggBA&#10;AIAARQB+AEsAfABSAHoAWQB4AGIAdgBsAHQAeQByAIkAcQCdAG8AtABtAN8AbAD/AGUA/wBgAP8A&#10;XgD/AFwA/wC+AAAAsQAAAKAAAACSAAAAiQAAAIIAAAB8AAAAegABAHgACQB3AA4AeAAUAHcAGgB0&#10;ACEAcgAnAHAALQBuADMAbAA4AGsAPgBpAEQAaABKAGYAUQBkAFoAYwBkAGEAcABfAH8AXgCTAF0A&#10;qQBcAMgAWwD3AFcA/wBUAP8AUgD/AFEA/wCwAAAAnwAAAI0AAAB/AAAAdAAAAG4AAABqAAAAZgAA&#10;AGUABABjAAsAYwAQAGMAFQBjABsAYQAhAF8AJwBdACwAXAAyAFoANwBZAD0AVwBDAFYASwBVAFMA&#10;UwBcAFIAaABQAHcATwCJAE4AnwBNALoATADpAEsA/wBJAP8ARwD/AEcA/wCiAAAAjQAAAHwAAABu&#10;AAAAZQAAAF4AAABZAAAAVwAAAFUAAQBUAAcAUwANAFMAEQBUABYAUgAbAFEAIQBPACYATgArAEwA&#10;MQBLADcASgA9AEkARABHAEwARgBWAEQAYQBDAHAAQgCBAEEAlwBAAK8APwDXAD8A/wA+AP8APQD/&#10;AD4A/wCUAAAAfwAAAG8AAABjAAAAWQAAAFEAAABNAAAASgAAAEgAAABHAAQARwAKAEYADgBGABEA&#10;RwAWAEUAHABEACEAQgAmAEEAKwBAADEAPgA3AD0APgA8AEcAOgBQADkAWwA4AGkANwB6ADYAjwA1&#10;AKcANQDGADQA9QA0AP8ANAD/ADUA/wCIAAAAdAAAAGUAAABYAAAATwAAAEgAAABDAAAAPwAAAD0A&#10;AAA8AAIAPAAHADsADAA7AA8AOwASADoAFwA5ABwANwAhADYAJgA1ACwANAAyADMAOQAxAEEAMABL&#10;AC8AVgAuAGMALQBzACwAiAAsAKAAKwC7ACsA6gArAP8AKwD/ACwA/wB/AAAAbAAAAF0BAABRAgAA&#10;SAMAAEADAAA7AgAANwAAADQAAAAzAAAAMgAFADIACQAyAA0AMQAQADEAEwAwABgALwAdAC0AIgAs&#10;ACgAKwAuACoANQApAD0AKABGACcAUQAmAF4AJQBuACQAggAjAJkAIwCzACIA3gAiAP8AIwD/ACQA&#10;/wB3AAAAZQQAAFYGAABLBwAAQggAADoIAAA1BwAAMAYAAC0FAAAsAwAAKwADACoABwApAAsAKQAO&#10;ACkAEQAoABUAJwAZACYAHgAlACQAJAAqACMAMQAiADkAIQBDACAATgAfAFoAHgBpAB0AfAAcAJMA&#10;GwCsABsAzQAbAPYAGwD/ABwA/wBwBQAAXwgAAFEKAABGCwAAPQsAADULAAAwCwAAKwoAACgJAAAl&#10;CAAAJAcCACMEBgAjAgkAIgEMACIADwAhABIAIAAWAB8AGwAeACAAHQAmABwALgAbADYAGgA/ABkA&#10;SgAYAFcAFwBmABYAeAAVAI8AFQCmABQAwwAUAO4AFAD/ABUA/wBrCAAAWwsAAE0MAABCDQAAOQ0A&#10;ADENAAAsDQAAJw0AACMMAAAhDAAAHwsBAB4KBQAdCAgAHQYLABwFDQAcBBAAGwQUABkEGAAZBB4A&#10;GAQjABcEKwAWBDMAFQQ8ABQERwATA1QAEgNjABEDdQAQAooAEAGiAA8AvAAPAOUADwD+ABAA/wBn&#10;CwAAVw0AAEkOAAA+DwAANQ8AAC4PAAAoDwAAJA4AACAOAAAdDgAAGw0BABkNBAAYDAcAGAsJABcJ&#10;DAAXCQ4AFgkSABUJFgAUCRsAEwkhABIJKAASCTAAEQk6ABAJRQAPCVIADglhAA0JcwAMCIgACwif&#10;AAoHtwAKBtsACgX2AAoE/wBjDQAAUw4AAEYQAAA7EQAAMhEAACsRAAAlEAAAIRAAAB0QAAAaDwAA&#10;GA8BABYOBAAVDgcAFA0JABMNCwATDA0AEgwQABEMFAAQDBkAEAwfAA8MJwAODS8ADQ05AAwNRQAL&#10;DVEACQ1gAAgNcQAGDYYABQ2dAAQMtAADDNIAAgzxAAIL/wBfDgAAUBAAAEMRAAA4EgAALxIAACgS&#10;AAAjEgAAHhEAABsRAAAYEQAAFRACABQQBQASEAcAEQ8JABAPCgAQDgwADg4OAA4PEgANDxcADBAd&#10;AAwQJAAKECwACRA2AAgQQQAGEE4ABRBdAAMQbwABEIQAABCcAAAPtAAADtQAAA7zAAAO/wBcEAAA&#10;TRIAAEATAAA2FAAALRQAACYUAAAhEwAAHBMAABkSAAAWEgAAFBEDABIRBgAREQgAEBAKAA4QCwAN&#10;EQsADBENAAsSEQAKEhUACRIaAAgSIQAGEykABRMzAAMTPgACE0sAABNaAAATbAAAE4IAABKbAAAS&#10;tAAAEdcAABH1AAAR/wBYEgAASRQAAD0VAAAzFgAAKxYAACQVAAAfFQAAGhQAABcUAAAUEwEAExIE&#10;ABESBwAQEgkADhIJAA0SCQALEwoACRQNAAcVDwAGFhMABBYYAAMWHwACFicAABcwAAAXOwAAF0gA&#10;ABdYAAAXagAAFoAAABaZAAAVtAAAFdkAABT3AAAT/wBVFAAARhYAADoXAAAwGAAAKBgAACIXAAAd&#10;FgAAGRYAABYVAAATFAMAEhMGABATBwAPEwcADRQHAAsVCAAJFgkABhgMAAMaDgABGhEAABoWAAAb&#10;HAAAGyQAABstAAAbOAAAG0YAABxVAAAbZwAAG30AABuXAAAaswAAGdsAABj5AAAX/wBRFgAAQxgA&#10;ADcZAAAuGgAAJhoAACAZAAAbGAAAGBcAABUWAQATFQUAERUEAA8VBAANFgQACxcFAAkZBgAGGggA&#10;AhwKAAAeDQAAIBAAACATAAAgGQAAICEAACEqAAAhNQAAIUIAACFSAAAgZAAAIHoAAB+VAAAfsQAA&#10;HtsAAB36AAAc/wBNGQAAPxsAADQcAAArHAAAJBwAAB4bAAAaGgAAFxgAABQXAgASFwIAEBgBAA0Z&#10;AQALGgIACBwDAAUdBAACHwYAACEIAAAjCwAAJQ4AACYRAAAmFgAAJh4AACcnAAAnMgAAJz8AACZO&#10;AAAmYAAAJncAACWSAAAkrwAAI9oAACL7AAAh/wBIHQAAPB4AADEfAAAoHgAAIh4AAB0cAAAZGwAA&#10;FhoAABIaAAAQGwAADRwAAAsdAAAIHwAABCEAAAEjAgAAJQQAACcGAAApCQAALAwAAC4PAAAuEwAA&#10;LhoAAC4jAAAuLgAALjsAAC5KAAAtXAAALXIAACyOAAArrAAAKtQAACn7AAAo/wBEIAAAOCEAAC4h&#10;AAAmIQAAICAAABweAAAYHQAAFB0AABAeAAAOHwAACyEAAAcjAAADJQAAACcAAAApAAAALAEAAC4D&#10;AAAwBgAAMwoAADUNAAA2EQAANhcAADYfAAA2KQAANjYAADZFAAA1VwAANW0AADSJAAAyqAAAMc8A&#10;ADD6AAAv/wA/JAAANCQAACskAAAkIwAAHyEAABsgAAAWIAAAESEAAA4jAAAKJQAABigAAAIqAAAA&#10;LQAAAC8AAAAyAAAANAAAADcAAAA5AwAAOwYAAD4KAABADgAAQRIAAEEaAABAJQAAQDEAAEBAAAA/&#10;UgAAPmcAAD2CAAA8ogAAOscAADn4AAA4/wA6KAAAMCgAACknAAAjJQAAHyMAABgkAAASJQAADigA&#10;AAoqAAAFLQAAADAAAAAzAAAANgAAADgAAAA7AAAAPgAAAEAAAABCAAAARQIAAEcGAABKCgAATQ4A&#10;AE0VAABMHwAATCsAAEs6AABKTAAASWEAAEh8AABHmwAARb8AAEPzAABC/wA2LAAALSsAACcpAAAj&#10;JwAAGygAABQqAAAOLQAACjAAAAQzAAAANwAAADoAAAA9AAAAQAAAAEMAAABGAAAASAAAAEsAAABN&#10;AAAAUAAAAFMBAABWBgAAWQsAAFsQAABbGQAAWiUAAFk0AABYRgAAV1oAAFV0AABUkwAAUrUAAFDq&#10;AABP/wAzMAAALC4AACcsAAAeLQAAFi8AABAyAAAKNgAAAzoAAAA/AAAAQgAAAEYAAABJAAAATAAA&#10;AE8AAABSAAAAVQAAAFgAAABaAAAAXQAAAGAAAABjAAAAZwYAAGsMAABsEgAAax4AAGssAABpPQAA&#10;Z1IAAGZqAABkiQAAYasAAF/cAABd/wAxMwAALDEAACIyAAAZNQAAETkAAAo9AAACQgAAAEcAAABM&#10;AAAAUAAAAFQAAABYAAAAWwAAAF8AAABiAAAAZQAAAGgAAABrAAAAbgAAAHEAAAB1AAAAeQAAAH0G&#10;AACCDQAAghYAAIAkAAB+NQAAfEkAAHthAAB4fwAAdp8AAHPGAABw9wAxNgAAJjgAABw7AAASQAAA&#10;C0UAAAJLAAAAUQAAAFYAAABbAAAAYAAAAGUAAABpAAAAbgAAAHIAAAB2AAAAeQAAAHwAAAB+AAAA&#10;ggAAAIUAAACJAAAAjgAAAJMAAACYBgAAnA4AAJsaAACYKwAAlkAAAJJZAACRcwAAjZUAAIu1AACI&#10;6AArPgAAIEEAABVHAAANTQAAAlQAAABbAAAAYQAAAGgAAABuAAAAcwAAAHkAAAB+AAAAgwAAAIgA&#10;AACMAAAAjwAAAJIAAACVAAAAmQAAAJ0AAAChAAAApQAAAKoAAACwAAAAtwcAALgRAAC1IQAAsjUA&#10;AK9NAACqaQAAqIgAAKaoAACi0QAjSAAAGE4AAA5UAAAEXAAAAGQAAABtAAAAdQAAAHwAAACDAAAA&#10;iQAAAI8AAACVAAAAmwAAAKAAAACjAAAApgAAAKkAAACtAAAAsQAAALUAAAC5AAAAvgAAAMQAAADK&#10;AAAA0gAAANoKAADWFgAA0ikAAM5BAADKXAAAxXwAAMKdAADBvQAcVQAAEVwAAAdlAAAAbgAAAHcA&#10;AAB/AAAAiAAAAJAAAACYAAAAnwAAAKUAAACtAAAAswAAALgAAAC6AAAAvgAAAMIAAADGAAAAygAA&#10;AM4AAADTAAAA2gAAAOAAAADnAAAA7QAAAPMAAAD0DgAA8h4AAO82AADsUQAA6G4AAOSQAADfsQAA&#10;AAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2&#10;Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+&#10;gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbH&#10;yMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////&#10;////////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxES&#10;ExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlb&#10;XF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKj&#10;pKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs&#10;7e7w8fL09fb3+fr7/P7//////////////////////////////////////////////////////wAA&#10;AAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3&#10;ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6A&#10;gYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfI&#10;ycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////&#10;//////////////////////////////////8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0e&#10;HyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZX&#10;WFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+Q&#10;kZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJ&#10;ysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0&#10;MQAAAAADBCEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICQoL&#10;DA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNE&#10;RUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9&#10;fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2&#10;t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v&#10;8PHy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYX&#10;FxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RF&#10;RkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1&#10;tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm&#10;5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYH&#10;BwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkq&#10;KywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8&#10;foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS&#10;09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb3&#10;9/j4+fn6+/v8/P39/v7//6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyy&#10;dKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF&#10;/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+k&#10;MA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ&#10;3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrD&#10;q3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNe&#10;WvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/&#10;pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3&#10;vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLE&#10;ZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY&#10;/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5&#10;wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDk&#10;wmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FD&#10;I/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wreh&#10;fcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG&#10;17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7&#10;SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcux&#10;nYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pw&#10;mcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6YlBv+kMA7/pzoY/7JDIv+8SzL/&#10;w1RF/MZdWvHIZHHjxmqH1sBvm8u4cqzCsXS6u613xLSpe82ro3/Uop6F25majuGZmo7hmZqO4Zma&#10;juGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h/6Yl&#10;Bv+lMA7/qDoX/7NDIv++SzH/xVRF+clcW+/NY3HjzGmI1cZtnMm/cK69tnK6tLB1w6uqeMqipXzR&#10;maGB2JCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2Q&#10;nYndkJ2J3ZCdid2QnYnd/6YlBv+lMA7/qjoX/7VDIv/ASzH9yFNF9s1bW+3RYXLh0GeJ0ctrncLA&#10;bq22t3G4rLFzwaOsdsiaqHnOkqR+1ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF&#10;2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXY/6clBv+lMA7/qzoX/7ZDIf/BSzH6y1JE&#10;89FaWurZYHLe1mWJy8xqnLvBbauvuXC2pbRyvpyvdMSUq3fKi6d7z4SkgdSEpIHUhKSB1ISkgdSE&#10;pIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHU/6clBv+m&#10;MA7/rToW/7hCIf7ESjD3zlJE8NZYWufgXnLW2mSIxM1pmrTDbKiou2+ynrZwupaycsCOrnbGhqp6&#10;yn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/O&#10;f6d/zn+nf85/p3/O/6glBv+nMA7/rjkW/7pCIPvGSi/001FD691XWuPmXHHO22SHvc9pmK7Fa6Wi&#10;vm6vmLlvtpC1cbyIsXTBga54xXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXus&#10;fcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3J/6gkBv+nMA3/sDkV/71CH/fJSi/v2FBC5uNV&#10;WdzoW3DG3WOFttFolafIa6GcwW2qk7xvsYq5cbaEtXS7fbJ3v3ewfMJ3sHzCd7B8wnewfMJ3sHzC&#10;d7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzC/6kkBf+oMA3/&#10;szkU/sBCHvPNSi3p3U9A4elTWdPqW2+/32OCr9NnkaHLap2WxW2ljcBvq4a9cbB/unO1erd3uHS1&#10;e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7&#10;u3S1e7t0tXu7/6okBf+pLw3/tjgT+cRBHe3SSSvi401A2+9SWMrtWm234WJ/qNZnjZvPapeRyW2f&#10;iMVvpYLCcal7v3Stdr13sHG7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nx&#10;u3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uz/6skBf+rLw3/ujgS88lBG+TaSSjY6ExAzvNRV8Dv&#10;WWuu5GF6oNxnhpTUa5CLz26XhMxwnH3Jc6B4xnWjc8R4pm7CfKluwnypbsJ8qW7CfKluwnypbsJ8&#10;qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnyp/60kBf+wLwv7wDgP&#10;6tBBF9riRijM7kxBw/lQVbXzWGal6WF0l+Fnfo3ba4aF12+Mf9RykXrRdZR1z3iXcc17mmzMfpxs&#10;zH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzM&#10;fpxszH6c/68jBP+2LQnxyDYM3dw9E83qRirB9ktAtv9PUar3WGCb72Frj+hodIXkbXt/4HGAed50&#10;g3XceIZy2nuJbth+i2vWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKN&#10;a9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKN/7EjBPq/LAbj1C8HzuY7FsHzRSu0/0k9qP9OTJ79V1iR&#10;9mFhhvFpaX/tb2556nRydeh3dXHnendu5X15a+SAe2njhHxp44R8aeOEfGnjhHxp44R8aeOEfGnj&#10;hHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8/7UiA+vLIgLQ4ycHwvE6&#10;GbT+Qiqm/0Y5m/9NRZL/Vk+G/mJWfvpqXHf3cGBz9XVjb/N4ZW3yfGdq8X9oaPCCambvhWtm74Vr&#10;Zu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm&#10;74Vr9sIbAdTfEQHC7yYLtfw6Gqf/PieZ/0Qzjf9LPYX/VUV8/2FLdf9qT3D/cFJs/3VUav55Vmj9&#10;fFdm/H9YZPyCWmP7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uG&#10;W2P7hltj+4ZbY/uGW2P7hltj+4Zb1M8KAMTtEgK1+yYNqP82GZn/OyOM/0EsgP9KNHj/Uzpx/18/&#10;bP9pQ2j/b0Vl/3RHY/93SGL/e0lh/35KX/+BSl7/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte&#10;/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RL/58iBf+dLQz/njgV/6hBHv+x&#10;SSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+&#10;iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1&#10;idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/&#10;tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58i&#10;Bf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/&#10;uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idik&#10;e5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8&#10;/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+d&#10;LQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoOR&#10;xbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nO&#10;m3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hd&#10;T/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/&#10;njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/&#10;l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+m&#10;yJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2&#10;ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/nzgV&#10;/6pAHv+zSSv/uVI8/7tcT/q6ZWTtuG144bBzi9WoeZzMn32qxZeBtb+Rhb66jInFtoePzLKDltKv&#10;gaDWp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+&#10;otOnfqLT/58iBf+eLQz/oDcU/6tAHv+0SSv/u1I8/71bUPq+ZGTsvGx54LVyjdOtd57KpHqtwpx+&#10;ubyWgsO3kIfKsouM0q6Hldimg53aoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHV&#10;oYKh1aGCodWhgqHVoYKh1aGCodWhgqHV/6AiBf+eLQz/oTcU/6xAHf+2SCv/vVE8/8BaUPrBY2Xs&#10;wWp63rlwj9KxdaHIqHiwwKF7vLmbf8e0loTPsJSN1auRl9qgiZzcmoig15qIoNeaiKDXmoig15qI&#10;oNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDX/6AiBf+eLQz/ojcU/61A&#10;Hf+3SCr/v1E8/8JaUPnEYmXrxWl73r5ukNG2c6PGrnazvqd5wLijf8m0oYbPrJyN1aOWlNqakZzc&#10;lY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iV&#10;jp/Y/6AiBf+fLQz/ozcU/65AHf+4SCr/wVA8/sVZUPfIYGbrymd83cNtkc+8caXFtHS1vbB5wLas&#10;f8iup4XPpaGK1ZyckdqVmZzcj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf&#10;2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Y/6EiBf+fLQz/pDcU/7A/HP+6SCr/w1A7+8hYUPXLX2bpz2Z8&#10;3Mlrks7Db6bBunK1trJ2wKyse8ikqH/OnKSF1JSgjdiNn5nbipyf2Iqcn9iKnJ/Yipyf2Iqcn9iK&#10;nJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Y/6EiBf+gLQz/pjYT/7E/HP+7&#10;SCn+xk87+MtXUPLQXmbn1GR92s9pk8jFbaa6u3C0rbNzv6OtdseaqHrNkqV/0oqihteEoJHZhKKc&#10;14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzX&#10;/6EiBf+gLQz/pzYT/7M/HP+9Ryn8yE479c5WT+7VXWbk2mJ909JoksHGbKSzvG+xprVyvJyvdMST&#10;q3fKi6d7z4OkgdR9oovWe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1Xuj&#10;ldV7o5XVe6OV1XujldV7o5XV/6IhBf+gLQz/qDYS/7Q/G/+/Ryj5y0468tNVT+rcW2bg4GF9zNNn&#10;kbvIa6Ksvm6voLdwuJWyc8CNrnbFhap6yn6of854pofRdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/S&#10;daWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/S/6IhBf+hLAv/qjYS/7Y+G/3CRyj1&#10;zU457tlUTubjWWXY4mB7xdVmj7TKap+lwW2rmbpvtJC1cruIsXXAga54xXqsfcl0qoTLcamLzHGp&#10;i8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvM/6Mh&#10;Bf+iLAv/rDUR/7k+GvnFRyfw0U046eBSTOLpV2TO5F96vddmjK3MapufxGynk75vr4q5cbWDtnS6&#10;fLN3vnaxfMJxr4LEbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8Zu&#10;rofGbq6Hxm6uh8ZurofG/6QhBf+jLAv/rzUQ/7w+GPTJRiXq2E024udPTNzvVWPG5l94tNpliaXQ&#10;aZaYyGyhjcNvqIW/ca5+u3SyeLl3tnO3e7lutYC8a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SF&#10;vmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+/6UhBP+kLAv/szUP+8E+F+3PRiLh30s0&#10;2OtPTM/zVGK86F50q95khJ3UaZCRzm2Zh8lvoIDFcqV6wnSpdMB4rHC+e69rvICyaLuEs2i7hLNo&#10;u4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4Sz/6YhBP+o&#10;Kwr/uDQN88c9FOTYRR7W5kk1y/FOTMT3U1+x7F1woeJkfZXbaYeK1W6PgtBxlXvNdJp2y3edccl5&#10;oG3HfaJpxYGlZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWm&#10;ZsSFpmbEhaZmxIWm/6ggBP+uKgj8vzML6c88ENfhQh7K7Uk1v/hNSrf7Ulum8V1pmOlldIzian2D&#10;3W+EfNpziXfXd4xz1XqPb9N9kWzRgJRo0ISWZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XP&#10;h5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eX/6ogA/+1KQbwyDEH2t0zDMvqQiG+9kg1sv9M&#10;Rqn/UVWb911gjvBlaoXrbHF953F2d+R2enPieX1v4Xx/bN+AgWneg4Nn3YeFZdyJhmXciYZl3ImG&#10;ZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImG/60fA/m/JQPf&#10;1iICy+gyD770QSKw/0UzpP9KQZz/UU2P/l1WhflmXn30bmR28nNocu94a27ufG1s7X9vauyCcGfq&#10;hXJl6olzY+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mM&#10;dGPpjHRj6Yx0/7YcAujNFAHM5h0EvvMxErH/PiKj/0Ivlv9IOo3/UESE/1xLe/9nUXT+blZv/HNZ&#10;bPt4W2n5fF1n+H9eZviDX2T3hmBi9olhYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh&#10;9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxi88QPAM7aCwC98x0Hsf8yFKP/Oh+V/z8qif9GM4D/&#10;Tzp4/1tAcf9mRWz/bUho/3NKZv93TGT/e01i/39OYf+CT2D/hVBe/4lRXv+LUV7/i1Fe/4tRXv+L&#10;UV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRzMsJAL7mDAGv/x4J&#10;pP8wE5X/NRyH/zwkfP9EK3P/TTFs/1g1Z/9jOWP/azth/3E9X/91Pl3/eT9c/3xAW/9/QVr/gkFZ&#10;/4ZCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/&#10;iEJY/4hC/5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuM&#10;ns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4&#10;qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+&#10;Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5&#10;wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+F&#10;kabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o&#10;7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+o&#10;Ryb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSq&#10;vL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;/5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabL&#10;gJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4&#10;eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/&#10;rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1x&#10;sr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kf&#10;Bf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWs&#10;x3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G//5kfBf+XKwv/lzYS/6E+Gv+qRiX/sFA0/7FaRf+wZFf3rG1p7Kd3e+Ge&#10;fYrZloOX0Y6JosuIjqvHgpOxxH6Xt8F6nLu+d6K/vHWqwrVxrsOzcq/Bs3KvwbNyr8Gzcq/Bs3Kv&#10;wbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/B/5kfBf+XKgr/mDUS/6M9Gv+sRiX/s080&#10;/7RZRv+0Y1j2sWxr6q11fd+je43Vm4GczZKGqMeLirHChY+5v4CUvrt8msO5eaHHtXapyq11rMar&#10;dq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3E/5ofBP+Y&#10;Kgr/mjQS/6U9Gf+uRiX/tU40/7dYRv+3YVn1tWps6bJzf92oeJDTn36gypaCrMSOh7e+iIy/uoOR&#10;xbd/mMu0fKHPq3ilz6V5qsikeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazG&#10;pHmsxqR5rMakeazG/5ofBP+YKgr/mzQR/6Y9Gf+vRSX/t040/7pXRv+7YFn0uWlt57ZxgdysdpPQ&#10;pHujyJp/scCThLy7jInFt4iQy7SGmc6yhqTRpHyk0Z99qcqefarInn2qyJ59qsiefarInn2qyJ59&#10;qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarI/5sfBP+ZKgr/nDQR/6c8Gf+xRST/uU00/7xX&#10;Rv6+X1n0vWdu57pvgtqxdJXPqHmmxZ99tL6XgcC5lIrGtZGSy6+NmM+qiqHSnoKj05mBqMyYgqnK&#10;mIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnK/5sfBP+ZKgr/&#10;nTQR/6k8GP+yRST/u00z/79WRv3BXlrzwWZv5r9tg9m2c5fNrXeoxKV7t76hg8C2m4nGrpWPzKiR&#10;lc+ijp7SmYei05SGp82ThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4ao&#10;y5OGqMuThqjL/5sfBP+ZKgr/njMR/6o8GP+zRST/vEwz/8FVRvvEXVrzxWVv5cNshNi7cZjMsnWr&#10;w618trmlgb+wnobGqJmMy6GVktCbkpvTlI6i1I+Kps6PiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuP&#10;iqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjL/5sfBP+aKgr/nzMQ/6s8GP+1RCP/vkwz/sNVRfnH&#10;XFrxyWRv5chqhdbBb5rKuXSqvrB6trOpf7+qooTGop2Ky5uakM+Vl5nSj5Si1IqQps6Kj6jMio+o&#10;zIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jM/5wfBP+aKgr/oDMQ&#10;/6w8GP+2RCP/v0wy/MZURfbKXFrvzWJw5M1ohtPFbZrFvHOqubR4ta6tfb6lp4LFnaKIy5Wfjs+P&#10;nJbSi5yi04aVps6GlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaU&#10;p8yGlKfM/5wfBP+aKQr/ojMQ/607F/+3RCP/wUwy+clTRfPNWlrs0mBw4NBmhs7IbJrAv3GptLh3&#10;tamxfL6frIHFl6iGypCkjM6KopXRhaKh0oGcps6BmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfM&#10;gZqnzIGap8yBmqfMgZqnzIGap8yBmqfM/5weBP+bKQr/ozMQ/687F/+5RCL9w0sx9sxSRPDSWVno&#10;2l9w29VkhsnMapm6w2+orbt0tKK0eb2Yr33DkKyDyImpicyDp5HPfqac0H2kps18oqjLfKKoy3yi&#10;qMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjL/50eBP+bKQr/pTIP/7E7&#10;Fv+8RCH6xksx89FRQ+vaV1nj311v09tjhcLPaZexxG2npLxwspi1dLuOsXjChq19xoCrgsp6qYrN&#10;dqiUznapo8x3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3&#10;q6jK/50eBP+cKQr/pzIP/7M7Fv++QyD1yksv7tZQQubhVlfc5Ftuy95jg7rRaJSpx2yjm75urpC4&#10;cbeGtHS9frB4wneufMZyrIPJbauMym2rmclurJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyf&#10;x26sn8durJ/Hbqyfx26sn8durJ/H/54eBP+dKQn/qTIO/7Y6FPrCQx/wzkou591PQOLpUlfS6Fpt&#10;weBigLHUZ5GhymuelMNuqIm9cbCAuXS2ebZ3unS0e71usoHAarCIwmewksNmsJbDZrCWw2awlsNm&#10;sJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbD/58eBP+eKQn/rTEN/7o6E/TH&#10;Qh3o1Uor3+RMP9fsUVbJ7llrt+NhfKjYZ4uaz2uXjcluoIPEcad7wHSsdb14sHC7e7NsuYC2aLiG&#10;uGS3j7ljtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6&#10;/6AeBP+hKAj/sTAL+8A5EezOQhnf30co0+lMQMrxUVW+8lhoreZhd57dZ4SS1WyPh89vln7Lc5x4&#10;yHahcsZ5pG7EfKdpwoGpZsCGrGK/ja1hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/&#10;j65hv4+uYb+PrmG/j65hv4+u/6IdA/+mJwf/ty8J8sc4DeHYQRTS5kYqx/BMQL74UFOy9Vdjouth&#10;cJXjZ3uK3W2Egdhxi3rUdZB00nmTcNB8lmzOf5lozIObZMuInWHKjZ9gyY+fYMmPn2DJj59gyY+f&#10;YMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+f/6QdA/+tJgX7vi0G5tA0CNPiPBbH&#10;7kYru/lKPrD+T0+m+ldcmPFhaIzraHGD5m54e+JzfXXfeIFx3XuEbdt/h2rag4ln2YaKZNeLjGHW&#10;kI5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGO/6cc&#10;A/+1IwPuySYD1d8pB8fsPBm6+EQrrf9IO6P/TUma/1dUjflhXYT0amV88HBqdu12bnHrenFt6X50&#10;a+iCdmjmhXdm5Yh5Y+SMemHjkXxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg&#10;45J8YOOSfGDjknxg45J8/6sbAvfAHQHZ3BIBx+soCrr3Oxqs/0EpoP9GNpX/TEGN/1ZLg/9hUnv9&#10;a1d0+nFcb/h2X2z2e2Fp9X9jZ/SDZGXzhmZj8opnYfGOaF/wkmlf8JNqX/CTal/wk2pf8JNqX/CT&#10;al/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNq/7cVAdbPCwDH6hMCufcpDaz/ORqe/z4m&#10;kv9EMIf/SzmA/1RAeP9hRnL/akps/3BNaf92UGb/e1Fk/39TY/+DVGH/hlVg/olWXv6NV139klhc&#10;/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNY1sQIAMbU&#10;CQC49xQEq/8pDp7/NBiQ/zohhP9BKXr/STBy/1I2bP9eOmj/aD1k/29AYf90QV//eUNe/31EXf+A&#10;RVz/hEVb/4dGWv+KR1j/j0dY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BI&#10;WP+QSFj/kEhY/5BIxMcHALfbBwGp/xYGn/8qDZD/MBWD/zYcd/8+Im7/Ryhm/1AsYf9aL13/ZDFb&#10;/2wzWf9xNVj/dTZW/3k2Vv98N1X/fzdU/4I4U/+FOVL/iTlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/&#10;ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZ&#10;PP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6t&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/&#10;jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1&#10;pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC&#10;4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+l&#10;ZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ&#10;/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLP&#10;c6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaP&#10;i9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/&#10;oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7&#10;F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6ml&#10;zXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2u/5MdBP+QKQn/jzQQ/5o7F/+iRCD/qU0t/6pYPP+oYkz/pGxc9Z92bOyZf3rkkYeG3omNkNiD&#10;k5jTfpmf0HqdpM12oqnLdKesyXGtr8dvtLLBbLm0vGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7&#10;sbxsu7G8bLuxvGy7sbxsu7G8bLux/5QdBP+RKAn/kTMQ/5w6Fv+kQyD/rEwt/61WPf+tYE3+qWpe&#10;9KV0buqffX3hloOL2Y6KltOHkKDOgZWnynyarcd4n7LEdaW2wnKrucBwtLu3brW5s2+4tbNvuLWz&#10;b7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1/5QdBP+SKAn/kzIP/546Fv+n&#10;QyD/rkst/7FVPf+wX079rmhf8qpycOekeoHemoCP1ZKHnM6LjKbJhJGvxH6XtcF5nLu+dqO/vHSr&#10;wrRvrsOucrO8q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4&#10;/5UcBP+SKAn/lTIP/6A6Fv+pQh//sEot/7RUPf+0Xk79s2dg8a9wcuapeIPbn36T0peDocuOiazE&#10;ho61wICUvbx7msO6eqPFt3mrx6xzrMandbG/pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3&#10;tbqld7W6pXe1uqV3tbqld7W6/5UcBP+TKAn/ljEP/6E5Ff+qQh//skos/7ZTPP+3XU77tmVh8LRu&#10;dOStdYbZpHuWz5uApceShbHBiou7vYeUwLuFncS2gqTHsH6qyKV3qsihebDBn3qzvJ96s7yferO8&#10;n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8/5UcBP+TKAn/lzEP/6M5Ff+sQh//&#10;tEos/7lTPP+6XE74umRi77hsdeOyc4jYqXmZzZ9+qcWYhLS/k4y8uI2TwbOJmcWuhqHIqoSpyZ98&#10;qcqbfa7CmX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9/5Yc&#10;BP+TKAn/mDAO/6Q5Ff+tQR7/tUks/7tSPP29W072vWNi7r1rduK2cYnVrneby6V8qsKdg7S5lom8&#10;spGQwayMlsaniZ3Io4emypmAqMuWga7ElYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6V&#10;gbG+lYGxvpWBsb6VgbG+/5YcBP+UJwn/mTAO/6U5FP+uQR7/t0kr/71RPPy/Wk70wWJi7MFpd+G7&#10;cIvSsXSdx6h7qryggbS0moe8rJSNwqaQlMagjZvJnIuky5WGqMuRha3FkIWxv5CFsb+QhbG/kIWx&#10;v5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG//5YcBP+UJwj/mjAO/6Y4FP+wQR3/uEkr&#10;/79RPPrCWU7yxGFj6cVod92+bYzNtHOdwqt5qrekfrSunYS8ppiKwaCUkcaakZjJlo+hy5CLqMyM&#10;iazFjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDA/5ccBP+V&#10;Jwj/mzAO/6c4FP+xQR3/ukkr/8JQO/jGWE7wyF9j5shmeNjBa43Jt3Gdva93qbKnfLOpoYK7oZyI&#10;wZqYj8aUlpbJkJSfy4uRqMyHjqzGh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDB&#10;h42wwYeNsMGHjbDB/5cbA/+VJwj/nS8N/6k4E/+zQB3/vEgq/MVPO/bJV07tzV5j4stkeNLEaozE&#10;u2+cuLJ1qa2re7OjpoC7m6GGwZSdjcWOm5TIipmdyoaZqMuCk6zGgpKvwYKSr8GCkq/BgpKvwYKS&#10;r8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/B/5cbA/+VJwj/ni8N/6o4E/+1QBz/vkgp+chO&#10;OvPNVk3q01xi3s9ieM3HaIu/vm6bsrdzqKewebKeq366laeEwI6ji8SIoZLHg5+ayYCgp8p9mqzG&#10;fZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/B/5gbA/+WJwj/&#10;oC8N/6w3Ev+3QBv9wUgo9stOOe/TVEzm2Vpi2NRhd8fLZ4q5w2yarbxyp6G2d7GYsX24j62Cvoiq&#10;icOCqJDGfaeZyHqnpcl3oqzFeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+w&#10;wXifsMF4n7DB/5gbA/+XJgj/oi8M/643Ev+5Pxr5xEcn8c5NOOrbU0vg31lg0NpfdsHQZYmzyWuZ&#10;psJwpZu9da+RuHu2iLWAvIGyhsB7sI3Ddq6WxXOuocZyra3EcqmwwHKpsMByqbDAcqmwwHKpsMBy&#10;qbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDA/5kbA/+YJgj/pC4L/7E2Ef69Pxn0yEcl69RNNuXj&#10;UEnZ41dfyd9edLrXZIasz2mWncdto5HAcayGu3Wzfrd6uXe0f71ysoW/bbGNwWqwl8JpsaXBbLSy&#10;vWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9/5obA/+ZJgj/py0K&#10;/7U2D/nBPxfuzkYj5NxMMt3nT0nP6FZewORdcrLeZIKj1GmRlcttnInFcKV/wHOsd7x3sXC5fLVr&#10;t4G4Z7aHumO1kLthtZu8Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3&#10;prljt6a5/5sbA/+bJQf/qy0J/7k1DfLHPhXl1UYf2uNJM8/rTknG7VRdt+pcbqjiY32a2WmKjtJt&#10;lITMcZt7yHWhc8R4pm7CfKlpwIGsZb6HrmK9jrBfvZexXryesV68nrFevJ6xXryesV68nrFevJ6x&#10;XryesV68nrFevJ6xXryesV68nrFevJ6x/5waA/+gJAb/sCwI+cA0C+nPPRDa30IdzulJM8TxTki7&#10;8lJarfBbaZ7nY3aS4GmBh9pviX7Uc5B30XeVcc57mWzMf5xoyoOeZMmIoGHHjqJexpWkXMabpFzG&#10;m6RcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6Rcxpuk/54aA/+lIwX/tyoF8Mgy&#10;B9zbNQzO50IfwvFINLj5TEav91FVovVbYpXtZG2K52t2gOJwfXnedYJz23qHbtl+imvXgoxn1YaO&#10;ZNSLkGHTkJJe0ZaUXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc&#10;0ZuV/6EZAv+tIQP4vyYD4tQlA87lMw/C8EIhtvpHM6v+S0Ki/lBPl/tbWov1ZWOC8GxqeuxycHTp&#10;eHRv53x3bOWBemjjhHxm4oh9Y+GMf2DgkYFe35aCXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6a&#10;g1zemoNc3pqDXN6ag1zemoNc3pqD/6MZAv+2HQHpzBcBz+MeA8LwMxK1+kAiqf9EMJ3/ST2V/1BI&#10;i/9bUIL9ZVd6+W1ddPZzYW/0eWRr8n5naPGCaWbwhmpk74psYu6ObWDtkm5d7JdwXOubcVzrm3Fc&#10;65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65tx/6wVAfPDEADR2gsAwe8fBrT7&#10;MxOo/zwgm/9CLJD/SDaH/08/f/9aRnj/ZUtx/21PbP9zUmn/eVVm/n5XZP2CWGL8hllh+4paX/qO&#10;W176klxc+ZddW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+Jte&#10;+rkOAM3LCQDA5g0BsvwgCKf/MxOa/zkdjf8/JoL/Ri56/041c/9YOm3/Yz9p/2xCZf9yRGL/d0Zg&#10;/3xHX/+BSF3/hUlc/4hKW/+MS1r/kExY/5VNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/&#10;mU1X/5lNV/+ZTVf/mU1X/5lNzcEGAL7QBwCx9g4Cpf8hCZn/LhKM/zQZgP87IHb/Qydt/0wsZv9U&#10;MGL/YDNe/2k1XP9vN1r/dDhZ/3k5WP99Olf/gDtW/4Q7Vf+HPFT/iz1T/5A9Uv+TPlL/kz5S/5M+&#10;Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+vcUFALDXBQCj/xADmf8iCYv/KQ9+&#10;/zAVc/84Gmn/QB9i/0kjW/9RJlf/WihV/2IqUv9pK1H/byxQ/3MtT/93Lk7/ei5O/30vTf+AL0z/&#10;hDBL/4gwS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4sw/4sc&#10;BP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G&#10;4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5vMZcub/+L/4klDQ19QUk9GSUxFAAcJ/4scBP+IKAj/hDQO/486FP+XQhz/nksn&#10;/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbY&#10;a8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+I&#10;KAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSj&#10;it9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfy&#10;iItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55X&#10;NP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY&#10;1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+IKAj/&#10;hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9x&#10;qI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXL&#10;m8xly5vMZcub/4scBP+JKAj/hTMO/5A5FP+YQhz/nksn/59WNP+eYUL/mm1Q/5V3XfePgWjxiYty&#10;64OSe+d9mILjeJ2I4HSjjN1yqJDbb62T2m6zlthsupjWa8Kb0WnKnMpmypzKZsqcymbKnMpmypzK&#10;ZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqc/4wcA/+JJwj/iDIO/5M4FP+bQRz/okon/6RUNP+i&#10;X0P/n2pR/Zp0X/WUfmztjoh454ePgeKAlYrde5qQ2negltZ0pprUcaye0m+yodBtuaPPbMOmxWfD&#10;psBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6HAaceh/40cA/+KJwj/ijEN&#10;/5Y3E/+eQBv/pUkn/6dTNP+nXUP/pGhT/KByYvKafHDqlIV944uLiN2EkpHYfpiY03qen9B1pKTN&#10;cqqoy2+wq8ltuK7CabywvGvAqrdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23Epbdt&#10;xKW3bcSl/40bA/+LJwj/jDAN/5g3E/+gQBv/p0gm/6tSNP+rXET/qWZU+qVwZPCfeXPnmIKB34+I&#10;jdmIj5fSgZWgznubp8p2oa3Hc6ixxXCvtcFtt7e5a7i1s269rrBwwaiwcMGosHDBqLBwwaiwcMGo&#10;sHDBqLBwwaiwcMGosHDBqLBwwaiwcMGo/44bA/+LJgj/jjAN/5o2Ev+iPxr/qUgm/65RNP+uW0T/&#10;rGRV+apuZe+ld3blnX+F3JSFktSMjJ3OhJKnyX2Yr8R4nrXCdae5wXSxu7hws7uxb7a4rHG7salz&#10;v6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+r/44bA/+MJgj/kC8N/5s2&#10;Ev+kPxr/q0cm/7FQNP+xWUT8sGNV9q5sZ+2qdXjjoXyI2ZiDltGQiaPKh4+txYKXtMJ/oLi+fKi7&#10;u3qwvbF0sr2pcrS7pnS5s6N2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2j&#10;dr6t/48bA/+MJgf/kS4M/502Ev+mPhr/rUcl/7NPNP+0WET6tGFW87JqaOyvc3rhpnqL1p2Ams2U&#10;hqfGjY2vv4eUtbqCnLm1f6S8sn2svqt5sb+jdrK9oHi4tZ55va+eeb2vnnm9r555va+eeb2vnnm9&#10;r555va+eeb2vnnm9r555va+eeb2v/48bA/+NJgf/ky4M/541Ef+oPhn/r0Yl/7ZOM/63V0T3t2BW&#10;8LZoaeizcHveqneN0J98nceXg6e/kIqvuIuRtrKGmLqtg6C9qYGpv6V+sMCcebG/mnu3t5h9u7CY&#10;fbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuw/5AaA/+NJgf/lC0M/6A1Ef+p&#10;Phn/sUYk/7hNM/y7VkT1u19W7btnaeO1bn3WrHOPyqN6ncGbgKe4lIewsY+OtquKlbumh52+ooWl&#10;wJ+Er8GWfrDBlH+2uJOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuy&#10;/5AaA/+OJgf/lS0M/6E1Ef+rPRj/s0Yk/7pNM/q+VUTzv11W6r9lat+4a37Qr3GPxaZ4nLuffqey&#10;mIWvq5OLtqWOk7ufi5q+m4miwZiIrMKQgq/Cj4O1uY+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+E&#10;urOPhLqzj4S6s4+EurOPhLqz/5AaA/+OJQf/liwL/6I1EP+sPRj/tUUj/7xMMvjBVEPww1xW58Nj&#10;atq7aX7MsnCPwKp2nLaifKetnIKvpZeJtp6TkLuZj5i+lI2gwZGMqcKLiK7Cioi0uoqIubSKiLm0&#10;ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0/5EaA/+PJQf/mCwL/6Q0EP+uPRj/&#10;t0Uj/79MMvbFU0PuyFtW48ZhatS/aH7Htm6Ou610nLGmeqanoICvn5uGtZiXjruTlZW+jpKdwYqS&#10;p8KGjq7ChI20u4WMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0/5Ea&#10;A/+PJQf/mSwL/6Y0D/+wPBf/uUQi/MFLMfTJUkLrzVlV38lgas/CZn3CuWyNtrFym6ureKaipX6u&#10;maCEtZKdi7qMmpO+h5ibwISXpcKAlq/Cf5KzvICRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWA&#10;kbi1gJG4tYCRuLWAkbi1/5IaA/+QJQf/mywK/6c0D/+yPBb/u0Qh+cVLMPHOUUHn0lhU2s5eacrG&#10;ZXy9vWuMsLZwmqWwdqWcqnytk6aCtIyjibmGoJC9gZ6Zv32eosF7nq/BeZmzvHqXuLV6l7i1epe4&#10;tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1/5IZA/+QJQf/nSsK/6ozDv+1PBX8v0Qg&#10;9MhKLu3TUD/j2FZT09JdaMXKY3u3wmmLqrtvmJ+2dKOVsXqsja2AsoWqh7d/p467eqaXvnemoL90&#10;pq2/c6G0u3SeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1/5MZA/+R&#10;JAf/nysJ/6wzDf+4OxT4w0Me781KLOfaTz3d3lVRzdhbZ77PYnqwyGeJpMJtl5m8cqGPuHiphrV+&#10;sH+yhbV5sIy4dK+Vu3Cvn7xur6y8bau1uW6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0&#10;bqe5tG6nubRup7m0/5QZA/+SJAf/oioI/7AyDP68OhLyx0Ic6NNJKeHhTDvU41NRxt1aZbfVYHip&#10;z2aHnclrlJHFcJ6HwXamf758rHi8hLFyuou0bbmTtmq4nLhnt6e4Z7e3tmiyu7FosruxaLK7sWiy&#10;u7FosruxaLK7sWiyu7FosruxaLK7sWiyu7Fosrux/5UYA/+VIwb/pSkH/7QxCvjBOhDrzkIY4N1H&#10;JdXlSzvL51FQveNZY6/eX3Si2GWDltNqj4rOb5l/yHOhdcR4p27BfatpvoSuZb2LsWG8k7JfvJ2y&#10;X7yssWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76t/5YYA/+ZIQX/&#10;qigG/7kwCPDIOA3h2EAT1ONFJsrrSzvB7E9Ps+hXYKblX2+a4mZ8jtxshoTVcY960HWVc816m2zK&#10;f59nx4SiY8aKpF/EkaZcxJmnWsOkp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSw&#10;p1rEsKdaxLCn/5gXAv+eIAT/ryYF+MAuBubQMwjV4TwUyepFKL/ySju18U5Mqe9WW53tX2iS6mdz&#10;h+NtfH7ecoJ22niIcNd9jGvUgpBm0oeSY9GMlV/PkpZczpmYWc6imVjNq5pYzauaWM2rmljNq5pY&#10;zauaWM2rmljNq5pYzauaWM2rmljNq5pYzaua/5oXAv+lHgP/tyMD7ckmA9beKQbJ6TsXvvNEKbP4&#10;STqo901In/ZVVZT1X2CJ8WhogOxvcHjodXVy5Xp5beJ/fWnghIBl34mCYt2OhF/ck4Zd25mHWtqh&#10;iVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJ/5wWAv+tGwL2wR0B&#10;29oTAcnoKQm98zsZsv1DKKb+Rzac/UxDk/1VTYr9X1aB+WldefVwYnPydmdu8Hxqau6BbWfshm9k&#10;64txYeqPcl/plHRd6Jl1Wuegd1jmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjm&#10;pnhY5qZ4/6IVAf+3FQDYzwsAyucTArzzKQux/TsZpP9AJpn/RTKP/0s8h/9URH//X0t4/2lQcf9w&#10;VGz9dlhp+3xaZvqBXGP4hl5h94tfX/aQYV72lWJc9ZpjWvSgZFjzpWVY86VlWPOlZVjzpWVY86Vl&#10;WPOlZVjzpWVY86VlWPOlZVjzpWVY86Vl/60QANbDCADI0woAu/QVA6//Kg2j/zcYl/89Iov/QyyB&#10;/0o0ev9SOnP/Xj9u/2hDaf9vR2b/dUlj/3tLYf+BTF//hU5d/4pPXP+PUFr/k1FZ/5hSV/+eU1b/&#10;o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NU2boFAMXHBwC52QgArP8X&#10;BaL/Kw2V/zMWif85Hn7/QCV1/0grbf9QMGf/WjRj/2U3YP9tOV7/cztc/3g9Wv99Plj/gj9X/4ZA&#10;Vv+LQFX/j0FU/5RCU/+aQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR&#10;/59Dxr4FALfNBQCq5AgBn/8ZBpT/KAyH/y4Te/81GXH/PR5p/0UjYv9NJlv/VilY/18sVv9oLVT/&#10;bi9T/3MwUv94MVH/fDFQ/4AyT/+EM07/iDNN/4w0TP+SNEv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+W&#10;NUv/ljVL/5Y1S/+WNUv/ljVL/5Y1t8QDAKnUAgCc+QsCk/8bBYX/Iwp5/ykPbv8xFGX/ORhd/0Eb&#10;V/9KHlP/UiBQ/1kiTf9gI0v/ZiRK/2slSf9vJUj/cyZH/3cmRv97J0X/fidF/4IoRP+HKEP/iylD&#10;/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4sp/4McA/+AJwf/ezMN/4Y4Ef+O&#10;QBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5&#10;f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7x&#10;dKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4&#10;T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH&#10;02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+OQBn/&#10;k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+do&#10;wIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4Mc&#10;A/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz&#10;7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofT&#10;YNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/fTIM/4g3Ef+QPxj/lUki/5dULf+WXzn/k2tF/453Uf+I&#10;glv6hIxk9X+Ua/F6m3LudqJ363Kne+lvrX/nbLKC5Wq4hORpv4fiaMeJ4GbPitZj1ozPYtiKz2LY&#10;is9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrPYtiK/4QbA/+BJwf/gDEM/4s2Ef+TPhj/mUci&#10;/5xSLf+aXTr/mGlH/5N0U/6Ofl/3iIlp8YKRcu19mHnpeJ9/5XSkhONwqojgbbCM3mu3j91qv5Hb&#10;aciT1WbPlctk0ZPGZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSO/4UbA/+C&#10;Jgf/gjAM/441EP+WPRj/nEYh/6BQLf+fWzv/nGZI/5hxVvuTfGL0jYZt7oeOd+iAlYDkepyH4HWi&#10;jN1yqJHab6+V2G23mdVrwJzSacmeyWXJnsJnzZi+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGT&#10;vmnRk75p0ZO+adGT/4YbA/+DJgf/hS8L/5A0EP+ZPRf/n0Yh/6NPLf+jWjv/oGRJ/51vWPqYeWXx&#10;koNx6ouMfOSDkobffZmO2nigldZ0p5rTcK6f0W22o89rwKXHZsKnwGjGortqy5u3bM6Wt2zOlrds&#10;zpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6W/4YbA/+DJgf/hy4L/5M0EP+bPBf/oUUg/6dN&#10;Lf+mWDv/pGJK/KFsWfecdmjvloB154+JgeCHkIzagJaV1XqendF1paPNcKyoy221rMdrvq29aL+s&#10;uGvDprNtyJ+wb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZ/4caA/+EJQf/&#10;iS0L/5UzD/+dPBb/pEQg/6pMLf+qVzv+qGBL+KVqWvOhdGrtnH555JOGhtyLjZLVg5Scz3ybpct3&#10;o6rHdKutxHO1r79wvLC1a7ywsG7BqaxwxqKpcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLK&#10;nKlyypypcsqc/4caA/+EJQf/iywK/5czD/+fOxb/pkQf/6xLLP+uVTv7rF9L9apoXO6mcWznoHp8&#10;35eCitWOiJjNhY+hx4CXp8J7nqy9eKevunawsbd1urKtcLqyqXG/rKV0xKSjdcmeo3XJnqN1yZ6j&#10;dcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcme/4gaA/+FJQf/jCsK/5gyDv+hOxX/qUMf/69LLP+x&#10;VDv4sV1L8a9mXOqrb27ho3Z/1Zl9j8yRhJnFioyivoSTqLl/mq20fKOwsHqrs615trSmdLm0onW9&#10;r593w6adecegnXnHoJ15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6Cdeceg/4gaA/+FJQf/jioK&#10;/5oyDv+jOhX/q0Ie/7FKK/21Uzv2tVxL7rNkXeWubG/bpXOBzp16j8WVgZm+joiit4iQqbGEl66s&#10;gJ+xqH6otKV9srWferi2m3m7sZl7waiYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8&#10;xqKYfMai/4kaA/+GJQb/kCoK/5wxDf+lOhT/rUIe/7RKK/u4UjrzuVpL6rhiXuGxanDTqXCByKB3&#10;j7+Zfpm3koWisIyMqaqIlK6lhJyyoIKktZ2BrraZf7e3lH26s5N/wKqSf8Wjkn/Fo5J/xaOSf8Wj&#10;kn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wj/4kZA/+GJAb/kSkJ/50xDf+nORT/r0Id/7ZJKvi8UDrw&#10;vVlL57xhXty1Z3HOrG+Bw6R1jrmcfJmxloKiqpGKqaOMka6eiZmymYahtZaFq7eThba3joG5tI6D&#10;v6uNg8SljYPEpY2DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKWNg8Sl/4kZA/+HJAb/kykJ/58x&#10;Df+pORP/sUEc/7lJKfbATzntwldK5L9fXda5ZnDJsG2AvqhzjrSgepmrmoCipJWHqZ2Rjq6Xjpay&#10;kouftY+KqbeMirS4iIa4tYiHvqyIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aI&#10;h8Om/4oZA/+HJAb/lCkJ/6EwDP+rORL/tEEc/LtIKPTDTjjrx1ZK4MNeXdG8ZW/Es2uAuatxja+k&#10;d5imnn6hnpqEqJeWjK6Rk5SyjJGctYiPpreFj7G4goy3toKMvq2DjMOmg4zDpoOMw6aDjMOmg4zD&#10;poOMw6aDjMOmg4zDpoOMw6aDjMOm/4oZA/+IJAb/ligI/6MwDP+tOBL/tkAb+r5IJ/HHTjfnzFVI&#10;3MdcXMy/Y2+/t2l/tLBwjKmpdZego3ugmJ+CqJGbia2KmZKyhZaatYGVpLd+la+3e5K3tn2Rva59&#10;kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKn/4sZA/+JJAb/mCgI/6UvC/+w&#10;OBH/uUAZ+MJHJu7LTTXk0FRG1ctbW8fDYm66u2h+rrRui6Ouc5aaqXqfkqWApoqhh6yEn4+xfp2Y&#10;tHqcobZ4m6y2dZq3tneYva54lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKn&#10;/4wYA/+KIwb/micH/6cvCv+zNw/8vT8Y88ZGI+rQTDLg1VJFz89ZWsHIYGy0wGZ8qLpsip20cpWU&#10;sHiei6x+pYOohap9poyveKSVsnSjn7Rxo6q1b6S5tHCgvq1yncKncp3Cp3KdwqdyncKncp3Cp3Kd&#10;wqdyncKncp3Cp3KdwqdyncKn/4wYA/+MIgb/nScH/6ouCf+2Ng73wT4W7cxGIOTYSy7Z3FBEydRY&#10;WLvNXmuuxmV6osBqiJe7cJKNt3WbhLN8on2xg6h2r4qsca2Tr22tnbFqramyaa23sWqpv6xrpsOm&#10;a6bDpmumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6ZrpsOm/40YAv+PIAX/oCYG/64tCP27NQzx&#10;xz0T5dNEHN3gSC3Q4U9CwttWVrTTXWinzWN4mshohY/Dbo+FwHSYfb16nna6gaRwuYmoa7iSqme3&#10;nKxluKitY7i2rWS1wallsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWk/44X&#10;Av+THwT/pCUF/7MsBvfBMwnozjwP3N5AGdDlSC7H5U1CueBVVKzbW2Wf1WF0ktBmgYfNbIt+ynKT&#10;dsh5mW/GgZ5qxYmiZcWSpGLEnaZfxKenXcS0p17DxKRfvcigX73IoF+9yKBfvcigX73IoF+9yKBf&#10;vcigX73IoF+9yKBfvcig/5AXAv+YHQT/qSME/7kpBO7IMQbd2jQK0ORBG8brRy686kxBsOZTUqPj&#10;WmGX4GFujN1oeYLbboJ62XWJctV8j2vSgpNlz4iXYM2PmlzMl5xay6CdWMurnVfLup1ZzMyZWczM&#10;mVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZ/5IWAv+dHAP/ryAC9sAlAuLTJAPQ4zIM&#10;xexAHbrxRy+w70s/pe1RTprrWlqP6mJlhehqbn3ncnV143h7b+B+gGndhIRk24qHYNmRiV3YmIta&#10;1qCNWNaojlbVtI5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGO/5QVAv+k&#10;GQL/txwB6csWAdHhHQLF7DEOuvVAHq73RS6j9Uo8mvRQSJDzWlOG82NbfvJsYnfxc2hx7nptbOuA&#10;cGfphnNj54x2YOaSeF3kmHpa4557WOOlfVbir35U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+&#10;VOG4flThuH5U4bh+/5gTAf+tFAHzww8A0tgLAMTsHgS49jERrf0+HqL9QyuX/Eg3jvxPQYX8WUl9&#10;/GNQd/xtVnD7dFpr+XpeaPeBYWT1h2Nh841lX/KTZ13xmWha8J5pWO+la1bvrWxU7rRtVO60bVTu&#10;tG1U7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRt/6MQAPG5DADOyQkAxN8LALb3Hwas/zISoP87&#10;HZT/QSeK/0cxgf9OOXr/WD9z/2JFbv9sSWn/c0xm/3pPY/+AUWD/hlNe/4xUXP+SVVr+mFdZ/Z1Y&#10;V/ykWVX7q1pU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7Fb8K8IAM2/BwDA&#10;zQgAtO4OAqn/IQif/zERkv83Gof/PiJ9/0Updf9NMG7/VTVp/2A5Zf9qPGH/cT5f/3dAXP9+Qlr/&#10;hENZ/4lEV/+PRVb/lEZV/5pHU/+gSFL/p0lR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+t&#10;SlH/rUpR/61Kz7gEAL7DBQCy1AYApv4QA5z/IwiQ/y0PhP8zFnn/Oxxw/0Miaf9KJ2L/Uipd/1wt&#10;Wv9lMFj/bTFW/3MzVP95NFP/fjVS/4Q2UP+JN0//jjhO/5M4Tf+ZOUz/oDpL/6Y6S/+mOkv/pjpL&#10;/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6v7wDALDKAwCj3AMBmf8SA4//IgiC/ygNdv8vEm3/&#10;Nxdl/z8bXv9HHlj/TiFU/1cjUf9fJU7/ZSZN/2wnS/9xKEr/dilJ/3sqSP+AKkf/hStG/4krRf+O&#10;LET/lCxD/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otscIBAKPSAACV6wMB&#10;jP8TA4D/HAZ0/yMKaf8qDmD/MhJZ/zoVU/9CF07/SRlL/1EaSP9YHEb/XR1E/2MdQ/9nHkH/bB9A&#10;/3AfP/90ID7/eCA9/3wgPP+BITv/hyE7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/&#10;jCI7/4wi/3odA/92KAb/cjML/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3ea&#10;WP90ol38cahh+m6uZPhrtGf3abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz&#10;3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3odA/92KAb/cjML/3w3D/+EPxX/iEgd/4tTJ/+JYDH/&#10;hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3abpp9WjBa/NmyG3vY81v7GHTcOdf&#10;3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3odA/92KAb/cjML/3w3&#10;D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3abpp&#10;9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPd&#10;W+Zz/3odA/92KAb/cjML/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3eaWP90&#10;ol38cahh+m6uZPhrtGf3abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvm&#10;c91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3ocA/93Jwb/dDIL/382D/+GPRX/i0cd/45RJ/+MXjH/iWs8&#10;/4V3Rv+Bg07/fY9W/3mYXPx1oGH5cqZl92+tafVss2zzarlv8mjAcfBmyHPsZM116GHUduNf3nfb&#10;XeN51V3ldtVd5XbVXeV21V3ldtVd5XbVXeV21V3ldtVd5XbVXeV2/3scA/93Jwb/dzAK/4I1Dv+K&#10;PBX/j0Yd/5JPJ/+RXDL/jmg9/4p0SP+GgFL/gYta/H2VYfh4nWf1dKRt8nGqcfBusHTua7Z37Gm+&#10;eupnx33nZc5/4mLWgNlf3YHQX+B+zGDje8xg43vMYON7zGDje8xg43vMYON7zGDje8xg43vMYON7&#10;/3wcA/94Jgb/ei8K/4UzDv+NOxT/kkQc/5ZOJ/+VWjL/kmU+/45xSv+KfVX+hYhe+YCSZ/R7mm7w&#10;dqFz7XKneOpvrn3obLSA5mm8g+RnxobhZc+I2WLXis9h2YjIYt2CxGPgf8Rj4H/EY+B/xGPgf8Rj&#10;4H/EY+B/xGPgf8Rj4H/EY+B//30bA/95Jgb/fC4K/4gyDv+QOhT/lUMc/5pMJ/+ZWDP/lmM//5Ju&#10;TP+Oelf8iYVi9YSPa/B+l3PseZ566HSlgOVwq4XibLOJ4Gq7jN5oxo/aZtGSzmLRksdk1YzBZduG&#10;vWbdgr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YK9Zt2C/30bA/96Jgb/fywK/4sxDf+TOhP/&#10;mEIc/51LJv+dVjP/m2FA/5dsTfuSdlr3jYFm8oiMcOyClHnne5uB43WiiN9xqY7cbbGS2Wu7ltdp&#10;yJnMZMubxWXOl8Bn0pG6aNiKtmnbhrZp24a2aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduG/34b&#10;A/97Jgb/gSsJ/40xDf+VORP/m0Ib/6BKJv+hVDP/n19B+5xpT/aXc13xkn5q7IyIdeeFkYDifpiJ&#10;3Xigkdhyp5fSba+dz2y5n8xrxaDDZ8egvGjLm7dq0JSybNWNr2zZia9s2YmvbNmJr2zZia9s2Ymv&#10;bNmJr2zZia9s2YmvbNmJ/34aA/97JQb/gyoJ/48wDP+YOBL/nkEb/6NJJv+mUjP9pF1B96FnUPGc&#10;cV/rl3tt5Y+Det6Hi4bVfpKRz3iZl8p0oZzHcaqfw2+zocFuv6O6a8Wjs2vIn69tzZirb9KRqXDW&#10;jKlw1oypcNaMqXDWjKlw1oypcNaMqXDWjKlw1oypcNaM/38aA/98JQb/hikI/5IvDP+bOBL/oUAa&#10;/6dIJf+qUTL5qVtB86ZkUeyibmHlmnZw3JF+f9KJhovLgo2TxX2VmcB4nZ68daWhuXOupLZyuaWy&#10;cMOmq2/Goqhxy5ukc9CTonTUjqJ01I6idNSOonTUjqJ01I6idNSOonTUjqJ01I6idNSO/4AaA/98&#10;JQb/iCgI/5QvC/+dNxH/pD8Z/6pHJP2uTzL2rVlB76tiUuema2LennJz0pV6gcqNgovDh4qTvYGR&#10;mrd9mZ+zeaGjr3eqpqx2tKeqdsGoo3PDpaB1yZ6ed8+WnHfSkZx30pGcd9KRnHfSkZx30pGcd9KR&#10;nHfSkZx30pGcd9KR/4AaA/99JQb/iicI/5YuC/+fNhD/pz8Y/61HI/uyTjHzsldB67FgUuKqaGTW&#10;onB0zJl3gcOSf4u8i4aUtYaOmq+BlaCqfp2kpnump6N6sKmhebypm3fBqJl5x6CYes2Yl3vRk5d7&#10;0ZOXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GT/4EaA/9+JAb/jCYH/5guCv+iNhD/qT4Y/69G&#10;I/i1TTDwt1ZA57VeUt2uZmTQpW5zxp11gL2WfIu1kIOUroqLm6iGkqCjgpqln3+jqJt+raqYfbmr&#10;lHvAqpN9xqKSfsyZkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CU/4EZA/9+JAb/&#10;jSYH/5otCv+kNQ//rD0X/rJFIva4TDDtvFRA5LhdUdeyZGPLqWxzwKFzgLeaeouvlICTqI+Im6KK&#10;j6Cch5ell4SgqJSCqaqRgrWrjYG/q42BxaSMgsubjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILP&#10;lYyCz5WMgs+V/4IZA/9/JAb/jyUH/5wtCf+mNQ7/rj0W/LVFIfO8Sy7qwVI/4LxbUdG1Y2PGrWpy&#10;u6Vxf7Ked4qpmH6TopOFmpuPjaCWjJWlkYmdqI2Hp6uKh7Ksh4e/rIaGxKWHhsqch4bOl4eGzpeH&#10;hs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6X/4IZA/+AIwX/kSUG/54sCf+oNA3/sTwV+rhEH/C/&#10;Sy3nxVE93MBaUM24YWLBsGhxtqlvfqyidYmknXySnJiCmpWUiqCPkZKlio6bqIaNpauDjLCsgY2+&#10;rICLw6aBi8mdgYvNmIGLzZiBi82YgYvNmIGLzZiBi82YgYvNmIGLzZiBi82Y/4MZA/+CIgX/kyQG&#10;/6AsCP+rMw3/tDwU97xDHu7ESivkyVE71cRYT8i8YGG8tGdwsa1tfaenc4meonmSlp2AmY+aiJ+J&#10;l5Ckg5SYqH+Toqp8kq2repK7rHqRw6Z7kMmefI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyP&#10;zZh8j82Y/4MYAv+EIQX/lSQG/6IrCP+tMwv+tzsS9MBCHOrJSSjgzU850MdXTsPAXmC3uGVvq7Jr&#10;fKGscYeYp3iQkKN+mImghZ6CnY2jfZuWp3iZoKl1mauqc5m4q3OYw6Z1lsmedpXNmXaVzZl2lc2Z&#10;dpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2Z/4QYAv+HIAX/lyMF/6UqB/+xMgr7uzoQ8cVBGefPSCXb&#10;0k04y8tVTL3EXV6xvmNupbhqe5uyb4aSrnaPiap8loKng5x7pIuhdqKUpXGhnaduoKmpbKG2qW2h&#10;w6ZvncmecJzNmHCczZhwnM2YcJzNmHCczZhwnM2YcJzNmHCczZhwnM2Y/4UYAv+KHgT/miIE/6gp&#10;Bv+1MAj2wDgO68tAFeHYRiDT2Es2xdBUS7fJW1yrw2Jsn75oeJS5boOLtXOMg7J6k3uvgZl1rYme&#10;b6uSomuqnKRoqqelZqq0pmarxaRopsqcaaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdp&#10;pM2X/4YXAv+NHAT/niEE/6wnBf26LwbvxzYK49Q+ENjfQx/L3ko0vtZSSLDQWlqkymBpmMZmdo3B&#10;bICEvnKJe7t4kHS5f5Vut4eaabaQnWW1m6BitKahYLWzoV+2xaBhscyaYq7PlWKuz5Virs+VYq7P&#10;lWKuz5Virs+VYq7PlWKuz5Virs+V/4cXAv+RGgP/oiAD/7IlA/XAKwTmzzEG2N44D8zlQyDD4kkz&#10;tt5RRqnYWFec0l5lkM5kcobLanx8yHCEdMZ3im7Efo9ow4eUY8KQl1/Bm5lcwaaaW8Kzm1rDxZpb&#10;vs+VXLrSkVy60pFcutKRXLrSkVy60pFcutKRXLrSkVy60pFcutKR/4kWAv+WGQL/qB0C/rghAuzJ&#10;IgLZ3SUEzOU3EcLqQyK350gzrORPRKDgVlOU3V1giNpja37WanV11HB9btJ3g2fRf4hi0IeLXtCR&#10;jlrQnJBY0KeRVtC1klXSx5FWzdSOVsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaL&#10;/4sVAv+dFwH/rxkB9MEYAd3YEQDM5SYFwe43E7bvQiOr7UcyoetMQJbpVU2L511YguZlYXnkbGly&#10;5HRvbON8dGfihHhi4o17XuKVflvgnoBY36eCVd6xg1PevoNS3tKDUdncglHZ3IJR2dyCUdncglHZ&#10;3IJR2dyCUdncglHZ3IJR2dyC/48TAv+kEwH+uBIA1swLAMzkEQHA7yYHtfU4Far0QCKf80YwlfJL&#10;PIzxVEaC8F1PevBmVnTwblxu73Zhae9+ZGXvhmhh745qXu6WbVvtnm9Y66VwVuuucVTquHJS6sdz&#10;UenVc1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XNR6dVz/5gQAf+uDgDUwQkAyc8JAL7wEgKz&#10;+ScKqfs4FZ77PiGT+0QsifpKNYH6Uz55+l1FcvpmSm36b05o+nZSZPp+VWH6hldf+45aXPqWW1r5&#10;nV1X+KVeVfesYFP3tWFS9sFhUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spi/6ML&#10;ANa4BgDGxAcAu9QJALD8FAOm/ykLnP81FZD/Ox6G/0Imff9JLnX/UTRv/1s6af9lPmX/bkFi/3VE&#10;X/98Rlz/g0ha/4tJWP+TS1b/m0xV/6JNU/+pTlH/sU9Q/7tQT//DUU//w1FP/8NRT//DUU//w1FP&#10;/8NRT//DUU//w1FP/8NR2q8CAMa8BQC5yQUArdsIAKP/FwSa/ysLjv8xEoP/OBp5/0AgcP9HJmn/&#10;Tytj/1gvX/9iMlz/azRa/3I2WP94OFb/fzlU/4Y7Uv+NPFH/lT1P/5w+Tv+jPk3/qj9L/7NASv+5&#10;QUr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUFK/7lByLUCALjBBACr0AMAn+sJAZb/GgWL/yYK&#10;f/8tD3X/NRVs/z0aZf9EHl7/TCJY/1QlVf9dJ1L/ZSlQ/2wqTv9zK03/eSxM/38tSv+FLkn/jC9I&#10;/5IwR/+ZMEX/oDFE/6kyQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yuLoCAKrI&#10;AACd2QAAkv8MAon/GgR9/yEIcv8oDGj/MBBg/zgUWv9AF1T/SBpP/08cTP9XHUn/XR5H/2MgRf9p&#10;IET/byFC/3QiQf96IkD/gCM//4YkPv+MJD3/kiU8/5klO/+eJjv/niY7/54mO/+eJjv/niY7/54m&#10;O/+eJjv/niY7/54mq8EAAJ3QAACP4QAAhv8OAnr/FQNu/xwGZP8jCVz/KwxV/zMPT/87EUn/QhNG&#10;/0kUQv9PFkD/VRY+/1oXPP9fGDv/ZBg5/2gZOP9tGTf/cho2/3caNf98GjT/gRsz/4gbMv+NGzL/&#10;jRsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRsy/40b/3AeA/9sKQb/aTMJ/3I3Df95PhL/fUcZ/4BR&#10;If9+Xyn/fG0y/3l7Of92iED/c5NF/3CdSv9upk7/a61R/2m0U/9ou1X/ZsNX/2PHWfthzFv3X9Nc&#10;817dXfBc417rW+lf51nvYOVZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf/3AeA/9sKQb/&#10;aTMJ/3I3Df95PhL/fUcZ/4BRIf9+Xyn/fG0y/3l7Of92iED/c5NF/3CdSv9upk7/a61R/2m0U/9o&#10;u1X/ZsNX/2PHWfthzFv3X9Nc817dXfBc417rW+lf51nvYOVZ8V/lWfFf5VnxX+VZ8V/lWfFf5Vnx&#10;X+VZ8V/lWfFf/3AeA/9sKQb/aTMJ/3I3Df95PhL/fUcZ/4BRIf9+Xyn/fG0y/3l7Of92iED/c5NF&#10;/3CdSv9upk7/a61R/2m0U/9ou1X/ZsNX/2PHWfthzFv3X9Nc817dXfBc417rW+lf51nvYOVZ8V/l&#10;WfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf/3AeA/9sKAb/azEJ/3U2Df97PBL/f0YZ/4NQIf+B&#10;Xir/fmsz/3t4O/94hkL/dZJI/3KbTf9wpFH/baxU/2uyV/9puVr/Z8Fc/GXHXvhizF/1YNNh8F7d&#10;Yuxc5GPoW+lk4lrvZOBa8GLgWvBi4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi/3EdA/9tKAb/bjAJ&#10;/3g0DP9/OxL/g0QZ/4dOIf+GWyv/g2g0/391Pf98gkX/eY5M/3aZUv9yoVb/b6la/m2wXvxqt2H7&#10;aL5j+WbGZfRjzGfwYdNp61/ea+Zd5WzgW+lt2VzuaNZc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc&#10;72fWXO9n/3IdA/9uKAb/cS4J/3syDP+DOhH/h0MY/4pMIf+KWSv/h2U1/4NyP/9/fkj/fItQ/3mW&#10;Vv91n1z9cqZg+m6tZPhstGj2abxr9GfFbfBkzHDrYdNy5V/fc95c5XTWXOhxz17tbM1e7mvNXu5r&#10;zV7ua81e7mvNXu5rzV7ua81e7mvNXu5r/3McA/9vJwb/dC0I/34xDP+GORH/i0IY/45LIf+OViv/&#10;i2M2/4dvQf+De0v/f4dT/nySW/x4nGH5dKRn9nCra/Ntsm/xarpz72jDdutlzHjmYtV63l/ffNNd&#10;43vNX+Z2x2DqcMZg7G7GYOxuxmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxu/3QcA/9wJwb/disI/4Ev&#10;C/+JOBD/jkAY/5JJIf+TVCz/kGA3/4xsQ/+Hd037g4NX+H+OYPZ6l2fzdqBu8HKoc+1ur3jra7h8&#10;6GjCf+ZmzYLfYtiE0V/chcpg4H/FYeN6v2PodL5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XK+&#10;Y+ly/3QcA/9wJgb/eSoI/4UuC/+NNxD/kj8X/5ZIIP+XUiz/lV44/pFpRPqMdFD1h39b8oKJZe59&#10;k27qd5t153KjfORuq4HharOG3me9itplyo3SYtSOyGLYisJj3IS8ZeB+t2bleLZm5na2ZuZ2tmbm&#10;drZm5na2ZuZ2tmbmdrZm5na2ZuZ2/3UbA/9xJgb/fCgH/4gtCv+QNg//lj4W/5pHIP+cUCv/mls4&#10;+ZdmRfSScFLvjHtf6oWFauV+jXTgeJV923KdhdRtpIvQaq2OzWi3kMtow5HIZ9GSv2XUj7ln2Ym0&#10;aN2CsGnifK5q5HmuauR5rmrkea5q5HmuauR5rmrkea5q5HmuauR5/3YbA/9yJgX/fycH/4osCv+T&#10;NQ7/mT0W/55GH/+hTiv7oFk49ZxjRu+YbVTokHdi4oh/b9qAh3vSeo+DzXWXiclxn43FbqiRwmyx&#10;k79rvJW9a8uVtmnQlLFr1Y2sbNuGqG3gf6dt4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8&#10;/3YbA/9zJQX/gSYH/40sCf+WNA7/nTwV/6FEHv6lTCr3pVc48KJhR+mcalbhlHJl2Ix7c8+Fg3zJ&#10;f4uEw3qTir92m4+6c6OTt3CslrRvt5exb8SYrG3NmKlv05ClcNiJoXHegqBx4H+gceB/oHHgf6Bx&#10;4H+gceB/oHHgf6Bx4H+gceB//3cbA/90JQX/gyUG/5ArCf+ZMw3/oDsU/6VDHfupSynzqlQ47Khe&#10;R+OhZ1famW9nz5F4c8eKgH3BhIiFu3+Pi7V6l5Cxd5+UrXSol6pzspmncr+apHLLmqFz0JOedNaM&#10;m3XchJp13oGadd6BmnXegZp13oGadd6BmnXegZp13oGadd6B/3gaA/92JAX/hiMG/5IqCP+bMgz/&#10;ozoT/6hCHPitSijwr1I356xcR96lZFjRnW1myJV1c8COfH25iYSFs4OMjK1/k5Gpe5uVpXmkmaF3&#10;rpuedrqcnXfKnJl3z5aXeNSOlXjbhpR43YOUeN2DlHjdg5R43YOUeN2DlHjdg5R43YOUeN2D/3ga&#10;A/94IwX/iCMG/5QqCP+eMQv/pjoS/qtCG/WwSSfstVA247BaRtipY1fMoWtmwppycrqTenyzjYGF&#10;rIiJjKaEkJGhgJiWnX2hmpl7qpyWe7adlHvGnpJ7zZiRfNOQj3zZiI983IWPfNyFj3zchY983IWP&#10;fNyFj3zchY983IWPfNyF/3kaA/96IgX/iiIF/5YpB/+gMQv/qDkR+69BGvK0SCbpuU8037RZRdKt&#10;YVbHpWllvZ5wcrSXd3ytkX6FpoyGjKCIjZGahZWWloKempKAp52Pf7OejYDCnouAzJqLgdKSioDY&#10;iYmA24aJgNuGiYDbhomA24aJgNuGiYDbhomA24aJgNuG/3kaAv97IQT/iyIF/5goB/+jMAr/qzgQ&#10;+bJAGO+4RyTmvU4z27hXRM2wYFbCqWdkuKJuca+bdXunlnyEoJGDi5qNi5GUipOWj4ebmouFpZ2I&#10;hLCfhYS/n4WFy5uFhdGThYXYioSE2oeEhNqHhITah4SE2oeEhNqHhITah4SE2oeEhNqH/3oZAv99&#10;IAT/jSEF/5soBv+lLwn/rjcO9rY/F+y8RiLjwU4w1bxWQ8i0XlW9rGZjs6ZscKqfc3uhmnqEmpaB&#10;i5SSiJGOj5CWiYyZmoSKo52Biq6ffoq8n36Kypx/itCUf4nWi3+I2Yh/iNmIf4jZiH+I2Yh/iNmI&#10;f4jZiH+I2Yh/iNmI/3oZAv9/HgT/kCEE/50nBf+oLgj+sjYN87o+FenBRR/fxUwv0L9UQsS3XVO4&#10;sGRirqpqb6SkcXqcn3eDlJt+io6YhpCHlY6VgpKXmX2QoJx6j6ueeI+5n3eRyp15kM+VeY7WjHmN&#10;2Il5jdiJeY3YiXmN2Il5jdiJeY3YiXmN2Il5jdiJ/3sZAv+BHQT/kiAE/6AmBf+rLQf7tTUL8L49&#10;EubHRBzayUkuy8NTQb68W1KztWJhqK9pbp+qb3iWpXWBjqF8iYeeg4+Bm4uUe5mUmHeXnptzlqmd&#10;cZa2nnCXyJ1yls+Vc5TVjHST2Il0k9iJdJPYiXST2Il0k9iJdJPYiXST2Il0k9iJ/3wYAv+EHAP/&#10;lR8D/6MlBP+vLAb3ujMJ7MQ7D+LOQhjTzkgsxsdSQLnAWlGtumFfo7RnbJmwbXeQq3SAiKh6h4Gl&#10;gY16oomSdaCSlnCem5lsnqebap60nGmfxZtsntCUbZrWjG2Z2IltmdiJbZnYiW2Z2IltmdiJbZnY&#10;iW2Z2IltmdiJ/30YAv+HGgP/mB4D/6YjA/+zKQTzwDEH58s4C93YOhbN0kYqwMxQPrPGWE+nwF9d&#10;nLtlapK3a3SJs3F9ga94hHqtf4p0qoePbqmPk2mnmpZmp6WYY6eymWKow5hlp9GTZqPWi2eh2Yln&#10;odmJZ6HZiWeh2YlnodmJZ6HZiWeh2YlnodmJ/34XAv+LGAL/nBwC/6shAvu5JgPtxywE39UxBtPe&#10;ORTG2EQoudFOO6zMVkygx11alcJjZ4u/aXGCu295erh2gHO2fYZttIWLaLOOj2OymJJgsaSTXrKx&#10;lFyywpRestOQX6zZiWCq2oZgqtqGYKrahmCq2oZgqtqGYKrahmCq2oZgqtqG/38XAv+QFgL/oRoB&#10;/7EdAfTAIAHj0SAB098sBsniOxS+30QlstlMOKXTVEmZz1tXjsthY4TIaGx7xW51c8N1e2zBfIFn&#10;wISFYr+OiV6+mItavqSNWL6xjle/wo1Yv9eLWbjchVm23YNZtt2DWbbdg1m23YNZtt2DWbbdg1m2&#10;3YNZtt2D/4EWAv+VFAH/pxYB/bgXAOnLEQDT3xYByOcsB77mOxaz5EQlqOFLNZzdUkSR2VlShtVg&#10;XXzTZmZ00W1ubM90dGbOfHlhzYV9XMyOgFnMmYNWzKWEVMyzhVPNxIVTzd2DU8bgflTD4X1Uw+F9&#10;VMPhfVTD4X1Uw+F9VMPhfVTD4X1Uw+F9/4cTAf+cEgH/rhEA2sIKANDSCgDH6BgBvOwsCrLrPBeo&#10;6kMlnehIM5LmUECI5FlLfuJgVHbhaFxv4G9iaN93aGPef2xe3ohwWt6Rc1fem3VU3qd3Ut+0eFDf&#10;xHhP4N54T9bldU/T53RP0+d0T9PndE/T53RP0+d0T9PndE/T53RP0+d0/48PAf+kDgDbuAgAzcUJ&#10;AMXVCgC68RoDsPItDKbxOxib8EEkke9HL4fuTjp+7lhDd+1hSnDtaVBq7HFVZex5WWHsgVxd7Ipf&#10;WuyTYVftnWNV7adlUu2zZlHuwGdP79RoTuvmaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaE3o6GhN&#10;6Oho/5kLAN2uBADMvAYAwckHALjbCgCt+BwEpPgvDZn4OReP+D8hhfhGKnz4TTJ191c5bvdgP2n3&#10;aUNk+HFHYfh5Sl34gUxa+IlPWPiSUVb5m1JT+aVUUfqvVVD6u1ZO+spXTfvjV0z76VdM++lXTPvp&#10;V0z76VdM++lXTPvpV0z76VdM++lX5aUAAM60BAC/vwUAtM4GAKrrDQGg/x8Gl/8vDYz/NhWC/z0d&#10;eP9EJHD/TCpq/1QvZf9eM2H/Zzdd/285Wv92PFj/fj5W/4Y/U/+OQVH/l0JQ/6BDTv+pRU3/s0VL&#10;/75GSv/QR0n/3EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR0n/3EdJ/9xH0a4AAL+5AwCyxQMAp9UFAJz9&#10;DwKU/yIGif8rDH7/MhJ1/zoYbP9CHWX/SSJf/1ElWv9aKFf/YytU/2stUv9yL1D/eTBP/4AxTf+I&#10;Mkv/kDRK/5g1SP+hNUf/qjZG/7M3RP+/OET/xThE/8U4RP/FOET/xThE/8U4RP/FOET/xThE/8U4&#10;wbMAALK+AgClzAEAmd0DAJD/EgKG/x8Fe/8nCnH/Lg5o/zYTYf8+F1r/RhpV/00dUf9VH07/XSBL&#10;/2QiSf9rI0f/cSRG/3glRP9/JkP/hidB/44oQP+WKD//nik9/6cpPP+wKjz/tCo8/7QqPP+0Kjz/&#10;tCo8/7QqPP+0Kjz/tCo8/7Qqs7gBAKXGAACX1QAAi+8EAYT/EwJ3/xoEbf8iB2T/Kgtc/zIOVf85&#10;EVD/QRNL/0gVSP9PF0X/VhhC/1wZQP9hGj7/Zxo8/20bO/9zHDn/eRw4/4AdNv+IHTX/jx40/5ce&#10;Mv+gHzL/pB8y/6QfMv+kHzL/pB8y/6QfMv+kHzL/pB8y/6QfpsAAAJfOAACJ3gAAf/8HAXT/EAJp&#10;/xUDX/8cBVf/JAhQ/ywKSv8zDEX/Ow5B/0EPPf9HEDr/TRE4/1IRNv9XEjT/XBMy/2ETMf9mFC//&#10;axQu/3EVLf93FSz/fRUq/4MWKf+LFin/jhYp/44WKf+OFin/jhYp/44WKf+OFin/jhYp/44W/2Yg&#10;A/9hKgX/YTMI/2k2C/9uPQ//cUYV/3NRHP9zXiP/cG0p/258MP9riTX/aZY5/2ehPf9mqkD/ZLJC&#10;/2O5RP9hwkb/YMhH/17NSP9c1Er/W95L+1nkTPdY6kz0V+9N8FbzTexV+E3sVfhN7FX4TexV+E3s&#10;VfhN7FX4TexV+E3sVfhN/2YgA/9hKgX/YTMI/2k2C/9uPQ//cUYV/3NRHP9zXiP/cG0p/258MP9r&#10;iTX/aZY5/2ehPf9mqkD/ZLJC/2O5RP9hwkb/YMhH/17NSP9c1Er/W95L+1nkTPdY6kz0V+9N8Fbz&#10;TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN/2YgA/9iKgX/YzEI/2s1C/9wPA//c0UV&#10;/3VPHP92XSP/c2wq/3B6Mf9thzb/a5Q7/2mfP/9oqEL/ZrBF/2S4R/9jwEn/YcdK/1/MTP9d0038&#10;XN5O+VrkT/VZ6lDxWO9R7Vf0UelX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ/2cfA/9j&#10;KgX/ZTAI/24zC/90Og//d0MV/3lOHP96WiT/d2gr/3R2M/9xhDn/bpA//2ybQ/9qpUf/aK1K/2e2&#10;TP9lvk7/Y8VQ/2HLUv1f0lT5Xd1V9FvkVvBa6lfrWPBY51j1V+NZ+lTjWfpU41n6VONZ+lTjWfpU&#10;41n6VONZ+lTjWfpU/2gfA/9jKQX/aC4H/3EyCv93OA//e0IV/31MHP9+WCT/e2Yt/3dzNf90gDz/&#10;cYxC/2+XR/9soUv/aqpP/2iyUv9nu1T/ZcRW/mLKWPlg0Vr1Xtxc8FzkXepa617mWfFf4lr1W9xb&#10;+VfcW/lX3Fv5V9xb+VfcW/lX3Fv5V9xb+VfcW/lX/2keA/9kKQX/ay0H/3QwCv97Nw7/f0EV/4FK&#10;HP+CVSX/f2Mu/3twNv94fD7/dYlF/3GUS/9vnlD/bKZU/2quWP1ot1v8ZsBd+mTJYPVh0GLwXtxj&#10;6lzlZeVb7GbeWvBj2Fv0YNFd+FvRXfhb0V34W9Fd+FvRXfhb0V34W9Fd+FvRXfhb/2keA/9lKAX/&#10;bisH/3guCv9/Ng7/gz8U/4VIHP+HUyX/hGAv/4BsOP98eUH/eIVJ/nSQUPtxmVb5bqJa+GuqX/Zo&#10;smL0Zrtl82TFaPBi0GvqX91t413nbttb6m3TXO9ozV7zZMhf91/IX/dfyF/3X8hf91/IX/dfyF/3&#10;X8hf91/IX/df/2oeA/9mKAX/cSkH/3ssCf+DNQ3/hz4U/4pHG/+MUCX/iV0v/4VpOv2BdUT6fIBN&#10;93iLVfRzlVzxb51i72ylZ+1prWvrZrZv6GPAcuZhzHXjYN931lzkeM5e6XLJX+1txGDwaL9i9GO/&#10;YvRjv2L0Y79i9GO/YvRjv2L0Y79i9GO/YvRj/2sdA/9nJwX/dCcG/38rCP+HMw3/jDwT/49FG/+R&#10;TiX/j1ow/ItmO/iGcUbzgXxR73yHWux2kGLocZhp5WygcOFoqHXeZLB622K6fthhx3/UYdp/y1/h&#10;fsRh5Xe/Yulyu2PtbbZk8We2ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFn/2wdA/9qJgX/dyYG&#10;/4IqCP+KMgz/kDsS/5NDGv+WTCT9lVcw95FiPPKMbUnshnhU53+BX+J4imnccpJy1m2aeNJqonzO&#10;Z6t/y2a0gcllv4PHZM6EwWPdg7pk4ny2ZuZ2smfqca5o72quaO9qrmjvaq5o72quaO9qrmjvaq5o&#10;72quaO9q/20cA/9sJAX/eiQF/4UpB/+OMQv/lDkR/5hCGf+bSiT4m1Qw8pdfPeuSakvlinNY3oJ8&#10;ZNV8hW7Pdo11ynKVesZunX7DbKWCv2qvhL1puYa6aMeHt2jah7Fo3oGtaeN6qWvodKZr7G2mbO1t&#10;pmztbaZs7W2mbO1tpmztbaZs7W2mbO1t/20cA/9uIwT/fSIF/4goB/+RMAr/mDgQ/5xAGPufSSP0&#10;oVIv7Z1cPeWWZkzdjm9a04d4ZcyBgW7Ge4l2wXeRe7xzmYC4cKGEtW6qh7JttImvbMGKrWzSiqhs&#10;3IWlbeF+om7ld59v63Cfb+twn2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+tw/24cA/9xIgT/fyEF/4sn&#10;Bv+ULwn/mzcP/6A/F/ikRyHwp08u6KJaPd+bY03UlGxay4x1ZcSGfW++gIV2uHyNfLN4lYGvdZ2F&#10;q3Kliahxr4ulcLuMo3DLjaBx2Yidcd+Bm3Lkeplz6XKZc+lymXPpcplz6XKZc+lymXPpcplz6XKZ&#10;c+ly/28bA/9zIAT/giAE/44mBv+XLgj/nzYO/aQ+FfSoRiDsrE0t46dYPNmgYUzNmGpZxZFyZb2L&#10;em62hYJ2sICJfat9kYKneZmGo3eiip91q42cdLeOmnTGj5h11ouWdt2DlHbifJN253SSduh0knbo&#10;dJJ26HSSduh0knbodJJ26HSSduh0/28bAv91HwT/hB8E/5AlBf+aLQj/ojUM+qg9FPGsRR7osEwr&#10;36tXO9KkX0vInGhZv5VvZLePd26win92qoWGfaSBjoKffpaHm3uei5d5qI6UeLOPknjCkJF61Y2P&#10;etuFjnrhfo165naNeuZ2jXrmdo165naNeuZ2jXrmdo165naNeuZ2/3AbAv92HgP/hh4E/5MlBf+d&#10;LAf/pTQL96s8Eu6xQxzltEsp2q9VOs2oXkrCoGZYuZptZLGTdW6qjnx2o4qDfZ6Gi4KZgpOHlICb&#10;i5B+pY6NfbCQin2+kYp/04+JftqHiH7ff4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3&#10;/3AbAv94HQP/iB4D/5UkBP+gKwb/qDIK9K86Eeu1QhrhuEon1LNTOcirXEm+pGRXtJ5rY6yYcm2k&#10;k3l1no6BfJiLiIKSh5CHjYWZi4mDoo6Ggq6Rg4K8kYKDzpGDg9mIgoLfgYKC5HmCguR4goLkeIKC&#10;5HiCguR4goLkeIKC5HiCguR4/3EaAv96HAP/ih0D/5cjBP+iKQX8rDEJ8bM5D+i6QBfdvEglz7ZS&#10;OMOvW0i5qGJWr6JqYqeccGyfl3d1mJN+fJKQhoKMjY6Hh4qXi4OIoI5/h6uRfIe5kXuHy5F8iNiJ&#10;fYfegn2G5Hp9huR5fYbkeX2G5Hl9huR5fYbkeX2G5Hl9huR5/3EaAv98GgP/jRwD/5oiA/+lKAT5&#10;ry8H7rg3DOS/PxTYwEYkyrpQN7+zWUe0rGFVqqZoYaGhbmuZnHV0kph8e4yVg4GGkouGgZCUi3yO&#10;no54jamQdoy2kXSNyJF2jtiKd4zdgneK43p3iuN6d4rjeneK43p3iuN6d4rjeneK43p3iuN6/3Ia&#10;Av9/GQL/jxsC/50gA/+pJgP2sy0F6r01CeDGPBDSxEQjxb1PNbq3WEavsV9UpatmYJymbWqUonNz&#10;jJ56eoabgYCAmImFepaSiXWUm41yk6aPb5O0kG2UxZBwldiKcJLdg3GQ43txkON7cZDje3GQ43tx&#10;kON7cZDje3GQ43txkON7/3MZAv+CFwL/khoC/6AfAv+tJALyuCoE5sMxBtvMNQ/MyEIhwMJNNLS8&#10;VkSptl5Sn7FkXpasa2iOqXFxhqV4eH+if355oIeDdJ2PiG+cmYtrm6SNaJuyjmebwo5pndiKapnd&#10;gmuW43trluN7a5bje2uW43trluN7a5bje2uW43trluN7/3QZAv+FFQL/lhgB/6QcAfuyIAHtvyUC&#10;4cwqA9TRMg3HzEEfusdMMa7BVEKjvFxQmbdiXJCzaWaHsG9ugK12dXmqfXtzqISAbaaNhWill4hl&#10;pKOKYqSwi2CkwYtiptmIY6LegWWe43plnuN6ZZ7jemWe43plnuN6ZZ7jemWe43plnuN6/3YYAv+J&#10;EwH/mhYB/6kYAfa4GwHnxxoB29kcAc3WMAvA0j8dtM1KL6jIUj+dw1pNkr9hWIm7Z2KAuG1rebZ0&#10;cXKze3dssYN8Z7CMgGKvloNerqGGXK6vh1qvv4dbsNqEXazgf16n5Xhep+V4XqfleF6n5Xhep+V4&#10;XqfleF6n5Xhep+V4/3oVAv+OEgH/nxMA/7ATAO/AEADZ1AwAzt8cAcTdLwm52T0ardNILKHPUDuV&#10;y1hJi8dfVILEZV55wmxmcsBybGu+enJmvYJ2YbuLely7lX1ZuqF/V7qvgFW7v4BVvNl/Vrjjeliy&#10;53VYsud0WLLndFiy53RYsud0WLLndFiy53RYsud0/4ASAf+UEAD/pg8A47gLANLGCgDM1wsAw+Me&#10;ArniMQqv4D0YpN1GJ5nZTjeN1FZEg9FdT3rPZFhyzWpfa8tyZWXKeWpgyYJvW8mLclfIlnVUyKJ3&#10;UsiveFHJwHhQytt3Ucboc1LA629Sv+xvUr/sb1K/7G9Sv+xvUr/sb1K/7G9Sv+xv/4cOAf+bDQDf&#10;rgcA0LwIAMfJCADB2wsAt+ggA63nMQ2k5j0ZmeREJo7iTDOE4FQ+e95cR3PdY09r3GpWZdpyXGDa&#10;emBb2YNkV9mMZ1PZl2pQ2aNsTtmxbU3awm1M29xsTdjsak7P8GdOz/BnTs/wZ07P8GdOz/BnTs/w&#10;Z07P8GdOz/Bn/48LAOmkBADRtAYAxb8GALzNCAC06Q4Bqu4iBaLuMw6X7TsZjexCJIPrSS576lM2&#10;c+lcPmzpZERn6WxJYuh0TV7ofFFa6IVUVuiOVlPpmFlR6aNaTumwXE3qvlxM69JdS+rpXUrj81xK&#10;4/NcSuPzXErj81xK4/NcSuPzXErj81xK4/Nc+ZkDANSsAgDFtwQAucMFALDSCACn9hEBnvUkBpX1&#10;Mg6K9ToXgfVBIHj1SCdw9VAuavRaNGX0Yzhg9Gs8XfV0P1n1fEJX9YREVPWNRlH2l0hP9qFKTfas&#10;S0v3uUxK98hNSfjgTUj3801I9/RNSPf0TUj39E1I9/RNSPf0TUj39E1I9/RN2qMAAMexAgC4uwMA&#10;rckEAKPZBwCa/RQCkv0nB4f+Lw19/jcUdP8/G2z/RyBm/04lYP9XKVz/YC1Z/2kwVv9xMlP/eDRR&#10;/4A2T/+JN03/kjlL/5w6Sf+mO0j/sTxG/709Rf/MPUT/5j5E/+c+RP/nPkT/5z5E/+c+RP/nPkT/&#10;5z5E/+c+y6wAALm2AQCswgEAoNACAJXlBwCO/xgDhP8kBnr/LAtw/zQQaP88FWH/RBlb/0sdVv9T&#10;IFP/WyJQ/2MkTf9rJkv/cydJ/3opSP+CKkb/iitE/5QsQv+eLUH/py5A/7EuP/+8Lz7/zTA+/80w&#10;Pv/NMD7/zTA+/80wPv/NMD7/zTA+/80wu7EAAKy8AACfyQAAk9kAAIn8CwGA/xcCdv8gBWz/KAlk&#10;/zANXf84EFf/QBNR/0cWTf9OGEr/VhlH/1waRP9jHEL/aR1A/3AeP/94Hj3/gB87/4ggOv+RITj/&#10;myI3/6QiNv+tIzX/uCM1/7kjNf+5IzX/uSM1/7kjNf+5IzX/uSM1/7kjrbYAAJ/EAACS0gAAhOEA&#10;AH3/DQFy/xMCaP8bBF//IwZY/ysJUf8zC0z/Og1H/0EPQ/9IEUD/ThI9/1QTO/9aFDn/XxQ3/2UV&#10;Nf9rFjP/chYx/3oXL/+CFy7/ixgs/5MYK/+cGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxkq&#10;/6cZob8AAJLMAACE3AAAePcAAG7/CgFj/xACWv8VA1L/HQRL/yQGRv8sCEH/Mwk8/zoKOf9ACzX/&#10;RQwy/0oNMP9QDS7/VA4s/1kOKv9eDyj/ZA8m/2oPJf9xECP/eBAi/4ARIP+IER//kREf/5ERH/+R&#10;ER//kREf/5ERH/+RER//kREf/5ER/1wiA/9XLQX/WDMH/182Cf9jPQ3/ZUYS/2ZQF/9lXhz/ZG4i&#10;/2F8J/9fiiv/XpYu/1yhMf9bqjP/WrI1/1m6Nv9Ywzf/WM05/1fYOf9W4Dr/VeY7/1TsPP9T8Tz8&#10;UvU9+FL5PfVR/T3zUf8981H/PfNR/z3zUf8981H/PfNR/z3zUf89/1wiA/9XLAX/WjIH/2E1Cf9l&#10;PA3/Z0US/2hPF/9oXB3/Zm0i/2N7KP9hiCz/X5Qv/16fMv9dqTX/W7E3/1q5OP9awTr/Wcs7/1jV&#10;PP9X3z3/VuY+/1XrPv1U8D/5U/U/9lL5QPNS/UDwUv8+8FL/PvBS/z7wUv8+8FL/PvBS/z7wUv8+&#10;/10hA/9YLAX/XDAH/2QzCf9oOg3/a0MS/2xOF/9sWh3/amok/2d4Kf9khS7/YpEy/2GcNv9fpjj/&#10;Xq46/122PP9cvj7/W8g//1rSQf9Z3UL/V+VD/VbqRPlV8ET1VPVF8VT6Re5U/kTsVP9C7FT/QuxU&#10;/0LsVP9C7FT/QuxU/0LsVP9C/14hA/9ZLAX/Xy4G/2YyCf9sOAz/b0ER/29MF/9xVx7/bmcl/2t1&#10;K/9ogjD/ZY41/2SZOf9iozz/YKs+/1+zQf9eu0L/XcRE/1zORv9a3Ef+WeRI+lfqSfVW8ErwVfZK&#10;7VX6SulW/kfnVv9F51b/RedW/0XnVv9F51b/RedW/0XnVv9F/14hA/9ZKwX/Yi0G/2owCP9vNgz/&#10;ckAR/3RKGP91VR7/cmQm/29yLf9sfzP/aYs4/2aWPP9loED/Y6hD/2GwRv9guEj/XsFK/13LS/9c&#10;2k36WuNO9VnqT/BX8VDrVvZR51f7TuRY/0vhWf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0nhWf9J/18g&#10;A/9aKwX/ZSsG/20uCP9zNQz/dz4R/3hIF/95Uh//d2An/3RuLv9wezX/bYc7/2qSQf9nm0X/ZaRJ&#10;/mOsTP1htE77YLxR+l7GU/ld1FX1W+NW71rqWOlY8lnlWfdW4Fr7U9tb/0/XW/9N11v/Tddb/03X&#10;W/9N11v/Tddb/03XW/9N/2AgA/9dKQX/aCkG/3ErB/94Mwv/fDwQ/31GF/9+UB//fV0o/3lqMP91&#10;djj/cYI//G2NRfpql0v4Z59P9mWnU/Rir1bzYLhZ8V/BXPBdzV7tXOBg6FrsYeFa8mDaW/Zb01z6&#10;V89d/VPMXv9RzF7/Ucxe/1HMXv9RzF7/Ucxe/1HMXv9R/2EfA/9gJwT/ayYF/3UpB/98MQr/gToQ&#10;/4NEF/+ETR//g1ko/39mMvx6cjv4dX5D9XGIS/JtklHvaZpW7WaiW+pjql/oYLJj5l68ZuRcyGnh&#10;W9pr3Vrqa9Nc8GbNXvVhyF/5XMRg/FjBYf5VwWH+VcFh/lXBYf5VwWH+VcFh/lXBYf5V/2IfA/9j&#10;JQT/byQF/3koBv+BMAr/hTkP/4hCFv+JSx7/iVYo+oViM/WAbj3wenlH7HWDUOlwjFjla5Ve4Wad&#10;ZN5jpGnbYK1t11+3b9Rew3DRXtJxzV3nccdf7mvCYfJmvmL2Ybpj+Vy3Y/xYt2P8WLdj/Fi3Y/xY&#10;t2P8WLdj/Fi3Y/xY/2MfA/9mIwT/ciIE/30nBv+FLgn/ijcO/41AFf+PSR76j1Mo9IxfNO6Gaj/p&#10;f3RL43h+Vd5yhl7YbY9l02qYas9noG3MZahwyWOxc8ZivHTEYcl1wWHgdrxj6nG3ZO9qtGXzZbBm&#10;9mCuZ/lcrmf5XK5n+VyuZ/lcrmf5XK5n+VyuZ/lc/2MeA/9oIQT/dSAE/4ElBf+JLQj/jzUM/5I+&#10;FPyURx31lk8o7pFbNOeLZkHghG9O2X15WNF3gmDMc4pnx2+TbMRsm3DAaaNzvWesdrpmtni4ZcJ5&#10;tmXVebJm5nauaOxvqmnwaahp9GOmavdfpmr3X6Zq91+mavdfpmr3X6Zq91+mavdf/2QeA/9rIAP/&#10;eB4E/4QkBf+NLAf/kzQL/5c8EviZRRvwm00n6JdZNOGQYkLXiWxOzoN1WMh9fmHDeIZovnSObblw&#10;lnK2bp51smyneK9qsXutab18qmnNfahq43qlbOlyomztbKBt8maebvVinm71Yp5u9WKebvVinm71&#10;Yp5u9WKebvVi/2UdAv9tHgP/ex0D/4cjBP+QKgb/lzIK/Zw7EPSfQxnsoUsl45xWM9qWYEHPjmlO&#10;x4hyWMCCemG6fYJotXmKbrF1knOscpp3qXCjeqZurH2jbbh+oW3Hf59u4H6ccOd1mnDrb5lx8GiX&#10;cfNkl3HzZJdx82SXcfNkl3HzZJdx82SXcfNk/2UdAv9vHQP/fhwD/4oiBP+TKQX/mzEJ+aA5D/Cj&#10;QRjnpkkj3qFUMdKaXkDIk2dNwIxvWLmHd2Gzgn9orn2Hbql6jnOkd5Z4oHSfe51zqH6acbSAmHHC&#10;gZZy2IGVdOV4k3TqcZJ172uRdfJmkXXyZpF18maRdfJmkXXyZpF18maRdfJm/2YdAv9xGwP/gBsD&#10;/4whA/+WKAX/ni8I9qQ3DeyoPxXjq0gg2KZSMMyeXEDDl2VNu5FtV7OLdGGthnxop4KDbqJ+i3Sd&#10;e5N4mXmcfJV3pX+SdrCBkHW+go520YKOeON6jXjoc4x47WyLePFoi3jxaIt48WiLePFoi3jxaIt4&#10;8WiLePFo/2ccAv9zGgL/ghoC/48gA/+ZJgT+oi4G86g1C+mtPRPfr0Ye0qlRL8eiWj++m2NMtZVq&#10;V66PcmCni3looYeBbpyDiHSXgJB4kn2ZfI58ooCLeq2CiHq7g4d6zYOHfOJ8h3zndYZ87G6GfPBp&#10;hnzwaYZ88GmGfPBphnzwaYZ88GmGfPBp/2ccAv91GQL/hRkC/5IfAv+cJQP7pSwF8Kw0CeayOxDb&#10;s0Qdza1PLsOmWT65n2FLsJloVqiUcF+hj3dnm4t+bpaIhnOQhY54jIKWfIiAoICEf6uCgX+4g39/&#10;yoSBgeF9gYHmdoGA62+AgO9qgIDvaoCA72qAgO9qgIDvaoCA72qAgO9q/2gcAv94FwL/hxgC/5Qd&#10;Av+fIwP4qSoE7LExB+K3OQ3Vt0IcybBOLb6qVz20o19Kq55nVaOYbl+clHVmlpB8bZCNg3OLiot4&#10;hoiUfIGGnoB9hKiCe4S1hHmEx4R6huB/e4Xmd3uF63B7hO5re4Tua3uE7mt7hO5re4Tua3uE7mt7&#10;hO5r/2kbAv96FgL/ihcC/5ccAv+jIQL0rScD6LUuBd69NQrQukAbxLRMLLquVjuvqF5JpqJlVJ6d&#10;bF2XmXNmkJV5bIqSgXKFkIl3f42SfHuLm393iqaCdImzg3KKxIN0jOB/dIvleHWJ6nF2iO1sdojt&#10;bHaI7Wx2iO1sdojtbHaI7Wx2iO1s/2saAv99FAL/jRYB/5oaAf+mHgHwsSMC5LspA9nCMAnLvT8Z&#10;wLhKKrWyVDqqrFxHoadjUpmjalyRn3Fkipt3a4SYf3F+loZ2eZOPe3SSmX5wkKSBbZCxgmuQwYJt&#10;kt1/bpHleG+P6nFwju1scI7tbHCO7Wxwju1scI7tbHCO7Wxwju1s/24YAv+AEgH/kBUB/54XAfur&#10;GgHstx4B4MMhAdLGLQjGwT0YurxJKK+3UjilslpFnK1hUZOpaFqLpW9ihKJ1aX6ffG94nYR0c5uN&#10;eW6ZlnxqmKJ/Z5eugGWYv4Flmdh/aJjleGmW6nFqlO1sapTtbGqU7WxqlO1sapTtbGqU7WxqlO1s&#10;/3EWAv+DEQH/lBMB/6IUAPWwFADmvhQA2cwVAMzKKwfAxjsWtcFHJqq8UTafuFhDlrNgTo2wZliF&#10;rG1gfqpzZ3enemxypYJybKOLdmiilHlkoaB8YKCtfV+hvX5eotR9YaHmdmKd63Bjm+5sY5vubGOb&#10;7mxjm+5sY5vubGOb7mxjm+5s/3QTAf+HEAH/mBAA/qcQAOe3DQDWxQsA0NARAMXPKAW5yzkUrsdF&#10;I6PDTzOZv1dAj7teS4a4ZFR+tWtcd7JxY3GweGlrroBtZq2JcmGrk3Vdq554W6qseVmrvHlYrNJ5&#10;Wqvoc1yn7G5dpO9qXaTval2k72pdpO9qXaTval2k72pdpO9q/3kRAf+MDgD/ng0A3K4IANK7CQDM&#10;yAkAx9YOAL3VJQSy0jYRp85CIJzKTC+Sx1Q8iMNcR3/BYlB3vmlXcLxwXmq7d2NluX9oYLiIbFy3&#10;km9Ytp5xVbarc1O3u3NSt9JzVLfrb1ay72pXr/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8WdXr/Fn/38O&#10;Af+TCwDhpQUA0rMHAMm+BwDCywgAvN0OALTdIwOq2jMNn9ZAHJTTSiqK0FI3gM1aQXjLYUpwyWhR&#10;ashvV2TGdlxfxX9gWsWIZFbEkmdTxJ5pUMSsak/EvGtOxdNqT8XtaFDA82RRvfVhUb31YVG99WFR&#10;vfVhUb31YVG99WFRvfVh/4YKAPCaBADUqgQAyLYGAL7BBQC3zwkAsOMRAKjjJQSf4jUNleA+GYve&#10;SCWB3FAweNpYOnDYX0Jp1mdJY9VuT17UdlNZ039XVdOJWlLTk11P06BfTdOtYEvUvmBK1dhgS9Tt&#10;XkzR91xMzPlaTMz5WkzM+VpMzPlaTMz5WkzM+VpMzPla/48DANqiAADKrwMAvbkEALTGBQCr1AkA&#10;pOoUAZzpKAaT6TQOieg9GH/nRCJ35k4qb+ZXMmnlXzhj5Wc9X+RvQlrkd0VW5IBJU+SKS1DklE5N&#10;5J9QS+WsUUnlu1JI5s9SSOboUkjk+FFI4fxPSOH8T0jh/E9I4fxPSOH8T0jh/E9I4fxP4ZkAAM2p&#10;AAC+swIAs74DAKjLBQCf2gkAmPIYApDyKgeG8jMOfPE7FnTxQx1s8UsjZvFUKWHxXS1d8WYxWfFu&#10;NVbxdjdT8X86UPKIPE3ykj5L8p1ASfOpQUfztkJG9MdDRfTfQ0T08ENE8vpCRPL6QkTy+kJE8vpC&#10;RPL6QkTy+kJE8vpC0aIAAMCuAACyuAEAp8QCAJzSBACS7QwAjPscA4L7KAd5+zEMcPw5Emn8QRdi&#10;/EkcXPxQIFf8WSNU/WImUf1qKE/9cypM/nssSv6DLkj+jS9G/5gxRP+iMkP/rjNB/7s0QP/LND//&#10;4zQ//+81P//vNT//7zU//+81P//vNT//7zU//+81xKoAALOzAACnvwAAmssAAI/aAgCG/w8Bfv8c&#10;A3X/JQZs/y0KZP82Dl3/PhJY/0UVUv9NGE//VRpM/1wcSf9kHkf/ax9E/3MgQv98IkH/hSM//48k&#10;Pf+aJTv/pCY6/68mOf+6Jzj/yic4/9woOP/cKDj/3Cg4/9woOP/cKDj/3Cg4/9wota8AAKe6AACa&#10;xgAAjdQAAIHmAQB6/xABcP8YAmf/IQVf/ykHWP8xClL/OQ1N/0EPSf9IEUX/TxNC/1UUQP9cFT3/&#10;YhY7/2kXOf9wGDf/eRk1/4IZM/+MGjL/lxsw/6EbL/+qHC//tRwu/78cLv+/HC7/vxwu/78cLv+/&#10;HC7/vxwu/78cqbUAAJrCAACMzwAAf94AAHb/BQBs/w4BYv8UAlr/GwNT/yQFTf8rB0f/MwlD/zoK&#10;P/9BCzv/Rww4/00NNf9TDjP/WA8x/14PL/9kEC3/axEr/3MRKf98Eif/hhIl/5ATJP+ZEyP/oxQi&#10;/6sUIv+rFCL/qxQi/6sUIv+rFCL/qxQi/6sUnL4AAI3LAAB+2gAAcOYAAGf/AABd/woBVP8QAU3/&#10;FQJH/x0DQf8kBDz/KwU3/zIGNP84BzD/PQgt/0MIKv9ICSj/TQkm/1IKJP9XCiL/XQsg/2MLHv9r&#10;Cxz/cwwa/3wMGP+EDBf/jg0V/5UNFf+VDRX/lQ0V/5UNFf+VDRX/lQ0V/5UN/1IlA/9NLwT/UTIG&#10;/1c1B/9aPAr/W0UO/1pPE/9ZXRf/WG0b/1Z7H/9ViSL/U5Ul/1KgJ/9RqCn/ULEq/1C4K/9PwSz/&#10;T8ot/07WLv9O5C7/Tu0v/07zL/9N+DD/Tfww/0z/MPxM/zD5TP8v+Ez/L/hM/y/4TP8v+Ez/L/hM&#10;/y/4TP8v/1MkA/9NLwT/VDAF/1k0B/9dOgr/X0MO/15OE/9dWhj/W2oc/1p5If9YhiT/VpIn/1Wd&#10;Kf9Upiv/U64t/1K2Lv9Svi//Uccw/1HSMf9Q4TL/UOsy/0/yM/9P9zP/Tvw0+07/NPhN/zT1Tv8y&#10;9E7/MvRO/zL0Tv8y9E7/MvRO/zL0Tv8y/1MkA/9OLgT/Vi8F/1wyB/9gOAr/YkEO/2JME/9gWBj/&#10;X2gd/112Iv9bgyb/WY8p/1iaLP9Woy7/Vaww/1WzMf9UuzP/U8Q0/1PONf9S3jb/Uuk3/1HxN/9R&#10;9jj7UPs490//OPRP/zfxUP818FD/NPBQ/zTwUP808FD/NPBQ/zTwUP80/1QjA/9QLQT/WS0F/18w&#10;B/9jNgr/ZkAO/2ZKE/9lVRn/Y2Ue/2FzI/9egCj/XIws/1uXL/9ZoTH/WKk0/1ewNf9WuDf/VcE4&#10;/1XLOf9U2jr/VOc7/1PwPPtS9j32Ufs98lH/Pe9S/zvsUv8461L/OOtS/zjrUv8461L/OOtS/zjr&#10;Uv84/1UjA/9SKwT/XCsF/2MuB/9nNAr/aj4O/2tIE/9qUxn/aGEf/2ZwJf9jfSr/YIgv/16TM/9c&#10;nTb/W6U4/1qtOv9YtTz/V70+/1fHP/9W00H8VeRC+VXuQ/VU9kTwU/xE7FT/QelV/z/mVf885VX/&#10;O+VV/zvlVf875VX/O+VV/zvlVf87/1YiA/9VKQT/XygF/2crBv9sMgn/bzwN/3BGE/9wUBn/bl0g&#10;/2trJ/9oeS3/ZYQy/2KPN/9gmTv+XqE+/VypQftbsUP6WblF+VjCR/dXzkj1VuBK8VbsS+5V9kzp&#10;VvxK5Vf/RuJY/0PeWf9A3Vn/P91Z/z/dWf8/3Vn/P91Z/z/dWf8//1ciA/9ZJwT/YyYE/2soBv9x&#10;MAj/dDkN/3VDE/91TRn/dVkh/3FnKf9tdDD9aoA2+maKPPhjlED2YZxE9F6kSPJcrEvxW7RN71m9&#10;UO1YyVLrV9pT51bpVeRX9VThWf1P21r/S9Vb/0jQXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c/0TPXP9E&#10;/1giA/9cJAP/ZiME/28mBf92Lgj/ejcM/3tBEv97Sxn/e1Uh/ndjKvlzbzL2bns68mqFQe9mj0fs&#10;Y5dM6mCfUOhdp1TlW69X41m4WuFXw13fV9Je2lbmXtZZ81rSXPxVzV7/UMle/0zFX/9JxF//SMRf&#10;/0jEX/9IxF//SMRf/0jEX/9I/1khAv9fIgP/aiEE/3QkBf97LAf/fzUL/4E+Ef+CSBn9glIh935f&#10;K/J5azXtc3U+6W6ARuVpiU3hZZFU3mGZWdpfolzWXapf01yzYdBbvmLOW8xjy1riY8hc8WDGX/pa&#10;wWD+Vb1h/1G6Yv9NuWL/S7li/0u5Yv9LuWL/S7li/0u5Yv9L/1khAv9iIAP/bh8D/3gjBP9/Kwb/&#10;hDMK/4c8EP6IRRf3iE4h8IRbK+p+ZjbkeHBB33J6S9ltg1LTaYxYz2aVXMxknV/JYqVixmCuZMNf&#10;uGbBXsRnv17YaLxf62a6Y/dftmT7WbNl/lWwZf9Qr2X/T69l/0+vZf9Pr2X/T69l/0+vZf9P/1og&#10;Av9lHgP/cRwD/3wiA/+EKQX/iTEJ/4w6DvmOQxbxjkwg6opYK+OEYjfbfmxD03h2TM1zf1PIb4dZ&#10;xGuQXsBpmGK9ZqBlumWoaLdjsmq1Yr5rs2LObLBi5WuvZvRkrGf4Xalo/Finaf9Tpmn/UqZp/1Km&#10;af9Spmn/UqZp/1Kmaf9S/1sgAv9nHAL/dBoC/38gA/+IJwT/ji8H/ZI3DPSUQBTslUke5JBVKtuK&#10;XzfRhGlDyn1yTMR4e1S/dINaunGLX7Zuk2Sza5tnr2mkaq1nrWyqZrhuqGbHb6Vm32+lavFoomv2&#10;YaBs+VuebP1Wnmz+VZ5s/lWebP5Vnmz+VZ5s/lWebP5V/1wfAv9qGgL/dxkC/4MfA/+MJQT/ki0G&#10;+Zc1C++ZPhLnm0Yc3pZSKdKQXDfKiWZCw4NvTLx+d1S3eX9bsnWHYK5yj2WqcJdopm2fbKNsqW6g&#10;a7RwnmrCcZxq13Gcbu5rmm/zZJlv+F6XcPxYl3D9V5dw/VeXcP1Xl3D9V5dw/VeXcP1X/14eAv9s&#10;GQL/ehgC/4YdAv+PIwP/lisF9ZszCeufOxDioEUZ15tQKMyUWjbEjWNCvIhsTLWCdFSwfnxbq3qE&#10;YKZ3i2WidJNpnnKcbZtwpXCYb7BylW69c5Nv0HOUcutuk3PyZpJz9mCQc/pakHP7WZBz+1mQc/tZ&#10;kHP7WZBz+1mQc/tZ/18dAv9uFwL/fRcC/4kcAv+SIgL9mikE8aAwB+ekOQ3epUMX0Z9OJ8eYWDW+&#10;kmFBtoxpS6+HcVSpgnlbpH+AYJ98iGWbeZBql3aZbZN1onGQc6xzjXO6dItzy3WMdudwjHfwaIt3&#10;9WKKd/lcinf6Wop3+lqKd/painf6Wop3+lqKd/pa/2EbAv9xFgL/fxYB/4saAf+VIAL5niYD7aQu&#10;BeOpNgrYqUAWzKNMJsKcVjS5ll9AsZBnSqqLb1Okh3ZanoN+YJmAhWWUfY1qkHuWbox5n3GJeKp0&#10;hne2dYR3x3aFeuRyhnvvaoV79GSFe/hdhXv5XIV7+VyFe/lchXv5XIV7+VyFe/lc/2MaAv9zFAH/&#10;gRUB/44ZAf+ZHgH2oSMC6qkqBOCvMgfSrD4Vx6ZLJL2gVTO0ml4/rJVlSqWQbVKejHRZmIh7YJOF&#10;g2WOgotqioCTboZ+nXGCfad0f3y0dn18xXZ9fuBzf3/ua39/82V/fvdef374XX9++F1/fvhdf374&#10;XX9++F1/fvhd/2UYAv91EwH/hBQB/5EXAf+cGwHypSAB5q4mAtu0LgbOrz0Uw6pJI7mkUzGvnlw+&#10;p5lkSaCUa1GZkHJZk415X46KgGSJh4hphIWRboCDmnF8gqV0eYGydneBwnZ2gt10eYTtbHmD8mZ6&#10;gvdfeoL4XnqC+F56gvheeoL4XnqC+F56gvhe/2cXAv93EQH/hxMB/5QVAP6fGADuqhwB4rMhAdW3&#10;KgXJszsTvq5IIrSoUjCro1o9op5iR5uZaVCUlXBYjpJ3XoiPfmSDjYZpfouPbXmJmHF2h6Nzcoav&#10;dXCGv3Zvh9d1c4ntbXOI8mZ0h/ZgdIf3X3SH9190h/dfdIf3X3SH9190h/df/2kVAf96EAH/ihEA&#10;/5cSAPmjFADqrhUA3bkXAM+6KATEtzkRubJGIK+sUC+mp1g7naNgRpWfZ0+Om25WiJh1XYKVfGN9&#10;k4RoeJGMbHOPlnBvjqBybI2tdGqNvXVpjdJ1bJDtbW2O8WdujPZgboz3X26M919ujPdfboz3X26M&#10;919ujPdf/2wTAf99DwH/jRAA/5sQAPSoDwDltQ0A1b8QAMq+JgO/uzcQtLZEHqqxTi2hrVc5mKle&#10;RJClZU2JomxVgp9zW3ycemF3moFmcpiKam2WlG5plZ5xZpSrc2OUunNilc9zZpfsbGeV8WZok/Zg&#10;aJL3X2iS919okvdfaJL3X2iS919okvdf/28RAf+BDgD/kQ4A8qAMANqtCQDTuAoAzsMOAMTCIwO5&#10;vzUOr7tCHKS3TCqbs1U3kq9cQYqsY0qDqWpSfKZxWXakeF5won9ja6CIZ2eekWtjnZ1uX52pcF2d&#10;uXBcnc1wX5/ra2Gd8mVimvZgYpn3XmKZ915imfdeYpn3XmKZ915imfde/3MQAf+FDAD6lgoA26UG&#10;ANGxCADLuwgAxscLAL3HIAKyxTILqMFAGZ6+SieUulM0i7ZaPoO0YUd8sWhPda9vVW+tdlpqq31f&#10;ZamGY2GokGddp5tqWaeoa1enuGxWp8xsWKjpaFqn9GNbo/heXKP5XVyj+V1co/ldXKP5XVyj+V1c&#10;o/ld/3gNAP+LCQDfnAMA0qkGAMm0BwDCvgYAvMwIALXNHAGryy8Jocg9FpfFSCONwlEvhL9YOny8&#10;X0N1umZKb7htUGm3dFVktXxaX7SFXluzj2FXs5pkVLKnZVKyt2ZRs8xmUrPpY1Sy919VrvpbVq37&#10;Wlat+1pWrftaVq37Wlat+1pWrfta/34JAPKRAgDWoQIAyq0FAMC3BQC4wgUAss8JAKvUFwCj0ysG&#10;mdA6Eo/ORR+Fy04qfclWNHXHXT1uxWVEaMRsSWPCc05ewXtTWcGEVlXAj1lSv5tcT7+oXU2/uF5M&#10;wM1eTMDqXE6/+VlPvP5VULr+VVC6/lVQuv5VULr+VVC6/lVQuv5V/4UCAN2YAADNpgIAwbEDALe6&#10;AwCuxgYAp9MKAKDdFQCZ3SgEkNs3DobZQhl91kskddRULW3SXDVn0WM8YdBrQVzPckZYz3tJVM6E&#10;TVDOj1BNzptSS86pU0nOuVRIz89USM7rU0nO+FBKy/9OSsr/TUrK/01Kyv9NSsr/TUrK/01Kyv9N&#10;548AANGfAADDqwEAt7QCAK2/AwCjywYAm9kKAJTlGgGN5SsGhOQ1DXvjPxZz4kgebOFSJmbhWixg&#10;4GIyW+BqNlfgcjpT33s9UN+FQE3fj0NK4JtFSOCoRkbguEdF4cxHReDoR0Xf9kZF3v9ERd7/REXe&#10;/0RF3v9ERd7/REXe/0RF3v9E2ZcAAMemAAC4sAAArLkBAKLFAgCY0QYAj+sNAInuHwKA7isGeO00&#10;DHDtPRNo7UYZYu1OHl3tVyNZ7WAnVe1oKlLtcS1P7XkvTO2DMkrujTRH7pg1Re6lN0PvszhC8MQ4&#10;QfDfOUHv7zhA7f04QOz/OEDs/zhA7P84QOz/OEDs/zhA7P84y6AAALqrAACttAAAocAAAJbMAQCL&#10;2QUAhPgRAXz4HwJ0+CkGbPgyCmT4Ow9e+UMTWPlLF1P5UxpQ+VsdTfpkH0r6bCFI+nQjRvp+JUT7&#10;iCZB+5MoQPueKT78qyo9/LkrO/3LKzv94is6/PQrOvz3Kzr89ys6/PcrOvz3Kzr89ys6/PcrvagA&#10;AK6wAAChvAAAlcgAAInUAAB+6AUAd/8SAW//HAJn/yYFYP8vCFn/NwtU/z8OT/9HEUv/ThNH/1YV&#10;RP9dFkL/ZBhA/2wZPf91Gjv/fhs5/4kcN/+UHTb/oB41/6wfM/+5HzP/yB8y/+IgMv/nIDL/5yAy&#10;/+cgMv/nIDL/5yAy/+cgsK0AAKK3AACVxAAAh9AAAHvdAABy/QkAav8RAWH/GQJa/yIDVP8qBU7/&#10;MgdJ/zoJRf9BC0H/SAw+/04OO/9VDzj/WxA2/2IRNP9pETL/chIv/3sTLf+GFCv/khUq/54VKf+p&#10;Fij/sxYn/8IWJ//HFif/xxYn/8cWJ//HFif/xxYn/8cWpLQAAJbAAACHzAAAetoAAG3rAABk/wUA&#10;XP8OAVT/FAFN/xwCSP8kBEL/LAU+/zMGOv85Bzb/QAgz/0UIMP9LCS7/UQor/1cKKf9dCyf/ZAsk&#10;/2wMIv92DSD/gA0e/4wOHf+XDhz/oQ4b/6wPG/+uDxv/rg8b/64PG/+uDxv/rg8b/64Pl7wAAIjJ&#10;AAB51gAAa+MAAF/2AABW/wAATv8KAEf/EAFB/xYCPP8dAjf/JAMy/yoDL/8wBCv/NgUn/zsFJf9A&#10;BSL/RQYg/0oGHv9QBhv/VgcZ/1wHF/9kCBX/bQgT/3cIEf+BCRD/iwkQ/5UJD/+YCQ//mAkP/5gJ&#10;D/+YCQ//mAkP/5gJ/0knAv9EMQT/SzEE/1A0Bv9SOgj/UkML/1FOD/9PXBP/TWsW/0x5Gf9Lhxv/&#10;SZMd/0idH/9IpiD/R64h/0e1Iv9GvSP/RsYj/0bQJP9G4CT/Ruol/0bzJf9G+iX/Rv8l/0b/Jf9G&#10;/yX/Rv8k/Ub/I/1G/yP9Rv8j/Ub/I/1G/yP9Rv8j/0knAv9GLwP/TS8E/1IyBv9VOQj/VUIL/1RN&#10;D/9SWRP/UGgX/093Gv9OhB3/TJEf/0ubIf9KpCL/Sqwj/0mzJP9JuyX/SMQm/0jNJv9I3Sf/SOgn&#10;/0jxKP9I+Sj/SP8o/0j/KP5I/yj7SP8n+Uj/JvlI/yb5SP8m+Uj/JvlI/yb5SP8m/0onAv9ILQP/&#10;UC0E/1UwBv9YNgj/WUAL/1hLD/9VVhP/VGYY/1J0G/9RgR7/T44h/06YI/9NoSX/Takm/0yxJ/9L&#10;uCj/S8Ep/0vKKv9K2Sr/SuYr/0rwK/9K+Cz/Sv8s/Ur/LPpK/yv3Sv8p9Ur/KPVK/yj1Sv8o9Ur/&#10;KPVK/yj1Sv8o/0smAv9LKwP/UisE/1guBf9bNAj/XT4L/11JD/9aVBT/WWIY/1dxHf9VfiD/U4oj&#10;/1KVJv9Rnij/UKYq/0+uK/9OtSz/Tr0t/03HLv9N0y//TOMw/0ztMPxM9jH6TP4x90z/MfVN/y/y&#10;Tf8t8E3/K/BN/yvwTf8r8E3/K/BN/yvwTf8r/0smAv9OKQP/VikE/1wrBf9gMQf/YjsL/2JGD/9g&#10;URT/Xl8Z/1xtHv9aeiP/WIYm/1aRKf9Vmiz/U6Iu/1KqMP9RsTH/Ubkz/1DDNP5PzjX7T982+E7r&#10;N/VO9TjyTv048E//Ne5Q/zPrUf8x6VH/L+lR/y/pUf8v6VH/L+lR/y/pUf8v/0wlAv9RJwP/WiYD&#10;/2AoBf9lLwf/aDkK/2hDD/9nThX/ZVoa/2JoIP9fdiX/XYEq/1qMLv5YljH8V540+1WmNvlUrTj4&#10;U7U691K+O/VRyT3zUdo+8FDoP+xQ80DpUf0+6FP/O+ZU/zjjVf814VX/M+FV/zPhVf8z4VX/M+FV&#10;/zPhVf8z/00kAv9UJAP/XSMD/2UlBP9qLQb/bTYK/25ADv9tSxT/a1Yb/2hkIf5lcSj7Yn0t+F+H&#10;MvZckTbzWpk68lihPfBXqUDuVbFC7FS5ROtTxEbpUtJI5VHlSeJS8kjfVPxE3Vb/QNtY/z3WWf86&#10;0ln/ONJZ/zjSWf840ln/ONJZ/zjSWf84/04kAv9YIQP/YSAD/2ojBP9wKwX/czQJ/3Q+Dv90SBT/&#10;clIb+29fI/ZrbCryZ3cx72OCN+xgiz3pXZRB5lqcReRYpEniVqxM4FS0Tt1Uv1DbVM1Q11PiUdJU&#10;8E7QV/tKzlr/Rc1c/0LJXP8+xVz/PMVc/zzFXP88xVz/PMVc/zzFXP88/08jAv9bHwL/ZR0C/24h&#10;A/91KQX/eTEI/3o7DP96RBP6eU4b9HZbI+5xZyzpbHI15Wh8POFjhUPdYI5I2V2XTNVcn0/SWqdR&#10;z1mwU81YulTLWMZVyVfaVsVX7FXDW/lPwl7/SsBf/0a9YP9CumD/QLpg/0C6YP9AumD/QLpg/0C6&#10;YP9A/1IhAv9eHQL/aRoC/3MfA/96JgT/fi8G/4E4C/uBQRLzgEsa7HxXI+Z3Yy3gcW042m13QNNp&#10;gEbPZYlLy2ORT8hgmVLFX6FVwl2qV8Bcs1m+XL9avFvOW7hb5Vu3XvVVt2L/T7Vj/0qyZP9GsGT/&#10;Q7Bk/0OwZP9DsGT/Q7Bk/0OwZP9D/1UfAv9hGgL/bRgC/3cdAv9+JAP/hCwF/oc1CfWIPhDth0gY&#10;5YNUIt5+Xy7UeGk4znNzQMlufEfEa4RMwGiMUb1llFS6Y5xXt2KlWrRgrlyyYLlesF/HXq1f31+s&#10;YvFZrGX+U6pn/06oZ/9Kpmf/RqZn/0amZ/9Gpmf/RqZn/0amZ/9G/1cdAv9kGAL/cBYC/3scAv+D&#10;IgL/iSoE+YwyB++OOw3njkQW3opRIdSEXC3MfmY4xXhvQcB0d0i7cIBNt22IUrNqkFawaJhZrGag&#10;XKplqV+nZLRgpWPCYaNj1WKiZe1domn7V6Fq/1Gfa/9Mnmv/SZ5r/0mea/9Jnmv/SZ5r/0mea/9J&#10;/1kcAv9nFgH/cxUB/34aAf+HIAL/jScD9JIvBuqUOAvhlEIT1o9OIMyJWS3Fg2M3vn1rQLh5dEiz&#10;dXxOrnKEU6pvjFenbZRbo2ucXqBppWCeaLBjm2e9ZJlnzmSYaehhmm35Wplu/1SXbv9Plm7/S5Zu&#10;/0uWbv9Llm7/S5Zu/0uWbv9L/1saAv9pFAH/dhQB/4EYAf+KHQH8kSQC8JcsBOWaNAjcmj8Rz5RM&#10;H8aOVyy+iGA3t4JpQLF+cUisenlOp3eAU6N0iFifcZBcm2+YX5htoWKVbKxkk2y5ZpFryWaQbeRk&#10;kXH2XJFy/laQcv9RkHL/TZBy/02Qcv9NkHL/TZBy/02Qcv9N/10YAf9rEwH/eRMB/4QWAf+OGwH4&#10;lSEB65soA+GgMAbVnj0QyphKHsGSVCu5jF42sYdmP6uCbkemfnZOoXt9U5x4hViYdo1clHSVX5Fy&#10;nmOOcalli3C1Z4lwxWeIcOBminT0Xot2/FiKdv9SiXb/Tol2/06Jdv9OiXb/Tol2/06Jdv9O/18X&#10;Af9uEQH/exIB/4cUAP+RGAH0mR0B56AjAt2lKwTPoTsPxZxIHbyWUyq0kFw1rItkP6aHbEegg3NN&#10;m4B6U5Z9gleSeopcjniSYIp2nGOHdaZmhHSyaIJ0wmiAdNtog3jyYIR6+1mEef9UhHn/T4R5/0+E&#10;ef9PhHn/T4R5/0+Eef9P/2EVAf9wEAH/fhEA/4oSAP+UFQDwnRkA46UeAdeoKAPLpTkOwZ9GG7ea&#10;USmvlVo0p5BiPqGLakabh3FMlYR4UpCBf1eMf4dciH2QYIR7mWOAeqNmfXmwaHt5v2l6edZpfHzw&#10;YX5++lp+ff5Vfn3/UX59/1F+ff9Rfn3/UX59/1F+ff9R/2MUAf9yDwH/gRAA/40RAPyYEgDsoRMA&#10;36oWANGsJgPHqDcNvKNEGrOeTyeqmVgzo5RgPZyQaEWWjG9MkIl2UouGfVeGhIVbgoKOX36Al2N6&#10;f6Fmd36taHV+vWlzftJpdoHuYniC+lt4gv5WeYH/UXmB/1F5gf9ReYH/UXmB/1F5gf9R/2UTAf91&#10;DgD/gw4A/5AOAPWbDgDopg4A2a8PAMyvJALCqzUMuKdDGa6iTiamnVYxnpleO5eVZkSQkW1Li450&#10;UYaMe1aBiYNbfIeLX3iGlWJ0hJ9lcYOraG6Dumltg85pb4brY3KH+Vxzhv1Wc4X/UnOF/1Jzhf9S&#10;c4X/UnOF/1Jzhf9S/2gRAf94DQD/hg0A9pMMAN6gCQDWqQoA0rINAMeyIgK9rzMKs6tBF6qnTCSh&#10;olUwmZ5dOpKaZEKLl2tJhZRyUICSeVV7j4Fado2JXnKMkmJuip1la4mpZ2iJuGhnictoaYvpY2yN&#10;+VxtjP1XbYr/Um2K/1Jtiv9SbYr/Um2K/1Jtiv9S/2sQAf97CwD/igoA4pgGANajCADQrAkAy7UL&#10;AMG2HwG4tDEJrrA/FqSsSiKcqFMulKRbOIygYkCGnmlIgJtwTnqZd1N1ln5YcJSHXGyTkGBokptj&#10;ZJGnZWKQtmZgkclmYpLnYmWU+Fxnkv1XZ5H/UmeR/1Jnkf9SZ5H/UmeR/1Jnkf9S/24OAP9/CQDx&#10;jgUA2ZsFAM+mBwDJrwcAxLkIALu6HAGyuC8HqLU9E5+xSCCWrlErjqpZNYanYD6ApWdFeqJuS3Sg&#10;dVFvnnxVapyFWWabjl1implgXpmmYlyZtGNamcdjW5rlYF+b91tgmv5WYZj/UmGY/1JhmP9SYZj/&#10;UmGY/1JhmP9S/3ILAP+DBQDfkwEA0Z8EAMmqBgDBsgUAu70EALS/GACrviwFors6EZm4RR2QtU8o&#10;h7JXMoCvXjp5rWVCc6tsSG6pc01pp3pRZKaDVl+kjVlco5hcWKOkXlajs19Vo8ZfVaTkXVik9lha&#10;o/9UW6H/UFuh/1Bbof9QW6H/UFuh/1Bbof9Q/3cHAPCJAADWmAAAy6QDAMGtBAC5tgMAssAEAKvF&#10;FACjxSgEm8I3DpHAQxmJvUwkgLpVLnm4XDZytmM9bbRqQ2ezcUhisXlMXrCBUFqvi1RWr5dWU66j&#10;WFCusllPrsZZT67kWFGu9lRTrv9QVKz/TVSs/01UrP9NVKz/TVSs/01UrP9N/30AAN+PAADOnQAA&#10;w6gCALmwAgCwugIAqMQFAKHMDwCbzCMCksozConIPxWBxkkfecRSKHLCWjBrwWE3Zr9oPGG+cEFc&#10;vXhFWLyBSVS8i0xRu5ZPTrujUUy7s1JKu8ZSSrvkUUy79k5Nuv9LTrn/SU65/0lOuf9JTrn/SU65&#10;/0lOuf9J74UAANSVAADHowAAuqwBALC0AACnvwMAnskGAJXUCwCQ1R0BidQuBoDSPBB40EYZcc9P&#10;IWrOWClkzV8vX8xnNFrLbjlWync9UsqAQE/Ji0NMyZdFScmkR0fJs0hGyshIRsrmR0fJ90VHyP9D&#10;SMf/QkjH/0JIx/9CSMf/QkjH/0JIx/9C3o0AAMucAAC9pwAAsbAAAKa6AACcxAMAk88HAIrdDACF&#10;3x0Bft8sBXbeNwtv3kMTaN1NGmLcVSBd210mWNtlKlTabS5Q2nYyTdqANUraizdH2pc5RdqkO0Pb&#10;tDxC3Mg8QtvlO0La9DpC2f46Q9j/OUPY/zlD2P85Q9j/OUPY/zlD2P850JYAAMGjAACyrAAAp7UA&#10;AJzAAACRygMAh9YHAIDpEQB56SACcuksBWvpNgpk6T8PXulIFFnpURlV6FocUeliIE7payNL6XQl&#10;SOl9J0bpiCpD6ZMrQeqgLUDqry4+68AuPezbLj3q7y496PwuPef/LT3n/y095/8tPef/LT3n/y09&#10;5/8txZ8AALWpAACosQAAnLwAAJDHAACE0gEAet8GAHT0EwBt9CACZvQqBF/0NAha9T0LVPVFD0/1&#10;TBJM9VUUSfZdF0b2ZRhE9m4aQfZ3HD/3gR09940fO/eZIDn4piE4+LUiN/nIIjb54yI2+PMiNvf8&#10;Ijb3/CI29/wiNvf8Ijb3/CI29/wit6YAAKmuAACcuQAAkMQAAIPPAAB32wAAb/YKAGf/EwFg/x0C&#10;Wv8nA1T/MAVP/zgISv9ACkb/SAxD/08OQP9WDz3/XhA7/2USOP9uEzb/dxQ0/4IVMv+PFjD/mxcv&#10;/6kXLv+3GC3/yBgs/+EYLP/vGCz/7xgs/+8YLP/vGCz/7xgs/+8Yq6sAAJ61AACQwQAAgswAAHXZ&#10;AABp5AAAYf8JAFv/EQBU/xkBTv8iAkn/KwRE/zIFQP86Bjz/QQc5/0cINv9OCTP/VAox/1sLLv9i&#10;DCz/awwp/3UNJ/+ADiX/jQ4k/5oPI/+mECL/sxAh/8EQIf/QECH/0BAh/9AQIf/QECH/0BAh/9AQ&#10;n7IAAJG+AACDygAAddYAAGfiAABb8QAAVP8GAE7/DgBI/xQBQv8cAj3/JAI5/ysDNf8yBDH/OAQu&#10;/z4FK/9DBSj/SQYl/08GI/9WByH/XQce/2UIHP9vCBn/egkX/4cJFv+UCRX/nwoU/6oKFP+zChT/&#10;swoU/7MKFP+zChT/swoU/7MKk7sAAITHAAB10wAAZ+EAAFjoAABO+wAASP8AAEH/CgA7/xABNv8V&#10;ATH/HAEt/yICKf8oAiX/LQIi/zIDH/84Axz/PQMa/0IDF/9IBBX/TgQT/1UEEf9dBQ//ZwUN/3IF&#10;DP99BQr/iQYK/5MGCf+cBgn/nAYJ/5wGCf+cBgn/nAYJ/5wG/z8qAv8/MAP/RDAD/0gzBP9JOQb/&#10;SEII/0ZNC/9FWw7/Q2kR/0F3E/9AhRX/P5EW/z6bGP8+pBj/PasZ/z2zGv89uhr/PcMa/zzMG/88&#10;2xv/POcb/zzwG/88+Bv/Pf8b/z3/G/89/xv/Pf8a/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/Pf8Z/0Aq&#10;Av9BLgP/Ry4D/0oxBP9MNwb/S0AI/0pLC/9IWQ//RmcR/0R1FP9Dghb/Qo8Y/0GZGf9Bohr/QKkb&#10;/0CxG/8/uBz/P8Ac/z/JHf8/1h3/P+Ud/z/vHf8/9x7/P/4d/z//Hf8//x3/QP8c/kD/G/5A/xv+&#10;QP8b/kD/G/5A/xv+QP8b/0AqAv9DLAP/SSwD/00vBP9PNQb/UD4I/05JDP9MVg//SmQS/0hyFf9H&#10;fxj/RosZ/0WWG/9Enxz/RKcd/0OuHv9DtR//Qr0f/0LGIP9C0SD/QuIh/0LtIf9C9SH/Qv0h/UL/&#10;IftD/yD6Q/8f+UP/HvlD/x75Q/8e+UP/HvlD/x75Q/8e/0EpAv9GKgP/TCkD/1EsBP9TMgb/VDwI&#10;/1RHDP9RUg//T2AT/01vF/9MfBn/Sogc/0mSHv9Imx//R6Mh/0erIv9GsiP/Rroj/0bDJP9FzSX/&#10;Rd4l/0XqJvxF9Cb5Rfwm9kX/JvVG/yT0Rv8j80f/IfNH/yHzR/8h80f/IfNH/yHzR/8h/0IoAv9J&#10;JwL/UCYD/1UoBP9YLwX/WjkI/1pEDP9XTxD/VVwU/1NqGP9Rdxv/T4Mf/06OIf9NlyP/TJ8l/0un&#10;Jv9Krif/SrYp/km+Kv1JySr6SNkr90jnLPRI8izxSPss70n/Ku1K/yjsSv8n60v/JetM/yXrTP8l&#10;60z/JetM/yXrTP8l/0MoAv9NJAL/VCMD/1olA/9eLAX/YDYH/2BBC/9eTBD/W1cV/1lmGf9Xch7/&#10;VX4i/lOJJfxRkyj6UJsq+U+jLPdOqi72TbIv9Ey6MPNMxDLyS9Ez7kvkNOpK8DTnS/oz5U3/MORO&#10;/y3iT/8r4VD/KeFQ/ynhUP8p4VD/KeFQ/ynhUP8p/0YlAv9QIQL/WCAC/18hA/9kKgT/ZjMH/2Y9&#10;C/9lSBD/YlMV/2BhG/xdbSD4Wnkl9ViEKfNWjS3wVJYw7lKeM+1RpTXrUK036U61OedOvzvmTcw8&#10;40zgPd9N7jzcT/k52VH/NdZS/zLUU/8w01T/LdNV/y3TVf8t01X/LdNV/y3TVf8t/0ojAv9UHgL/&#10;XBwC/2QfAv9pJwT/bDAG/206Cv9sRA/9ak8V+GdcHPNjaCLvYHQo611+LuhaiDPlV5E341WZOuBT&#10;oD7eUqhA3FGxQdlQu0LWUMhD01DcRM9Q7EPMUvg/y1X/O8lX/zfIWP80x1n/MsZZ/zHGWf8xxln/&#10;McZZ/zHGWf8x/00gAv9XGwL/YBkC/2kdAv9vJQP/ci0F/3Q3CP1zQQ72cUsU8G5YHOpqZCTlZW4r&#10;4GF5M9xegjjYXIs801qUP9BYnELOV6NEy1WsRslVtUfHVMBJxVTQScJT5knAVvVFvln/QL1b/zy8&#10;XP85u13/Nbpd/zW6Xf81ul3/Nbpd/zW6Xf81/1AeAv9bGQH/ZBYB/20bAv90IgL/eCoE/3ozB/Z6&#10;PQzveEcT53VUG+FwXyXaa2ot02d0NM5kfTrKYYY/x1+OQsRdlkXBW55Iv1qmSrxZr0y6WLpNuFjI&#10;TrZY3060WfBLs1z9RbJf/0CyYP88sGH/ObBh/ziwYf84sGH/OLBh/ziwYf84/1IbAf9eFgH/aBQB&#10;/3IZAf95HwL/ficD+YAwBfCBOQrngEMR4HxQGtZ3WyTPcmYuyW1vNcRqeDvAZ4FAvGSJRLlikUi2&#10;YJlKs1+hTbFdqk+uXLRRrFzBUqpc1FKoXetQqGD6Sahj/0SoZP9ApmX/PKZl/zumZf87pmX/O6Zl&#10;/zumZf87/1UZAf9hFAH/bBIB/3YXAf99HAH/gyMC9IYsBOqINQfhh0AO1oJMGc19WCTGd2ItwHNr&#10;NbtvdDy3bHxBs2mERq9njEmsZZRMqWOcT6ZipVGkYa9TomC8VaBgzVWeYOZUnmT3TZ9n/0efaf9D&#10;nmn/P51p/z2daf89nWn/PZ1p/z2daf89/1cXAf9jEgH/bxEB/3kUAf+BGQH7hyAB74wnAuSOMAXa&#10;jT0Mz4dKGMeCVSO/fV8tuXhoNbN0cDyvcXhCq26ARqdsiEqkaZBOoGiYUZ1moVObZatVmGS4V5Zk&#10;yFiUZOFYlWj0UJZr/0qXbP9Flm3/QZZt/0CWbf9Alm3/QJZt/0CWbf9A/1kVAf9mEAH/chAA/30S&#10;AP+FFgD2jBsB6pEiAd+UKwPTkToLyYxHF8CHUyK5glwssn1lNa15bTyodXVCo3N9R6BwhEucboxO&#10;mWyVUpVrnlSSaahXkGm0WY5ow1mMaNxajWzyU49u/0yQcP9Hj3H/Q49x/0GPcf9Bj3H/QY9x/0GP&#10;cf9B/1sUAf9oDwD/dQ8A/4ARAP+JEwDykBcA5ZYcANmZJgLNlTgKxJBFFruLUSGzhlosrYJjNKd+&#10;azuhenJBnXd6Rpl1gUuVc4lPknGRUo5vm1WLbqVYiG2wWoZsv1uEbdVbhm/vVYhy/U6JdP9JiXT/&#10;RIh0/0OIdP9DiHT/Q4h0/0OIdP9D/10SAf9rDgD/eA4A/4MPAP2MEADtlBIA4JoVANOcJALImTYJ&#10;v5RDFbaPTyCuilgrp4ZhM6GCaDucf3BBl3x3RpN5fkuPd4ZPi3WPUohzmFaEcqJYgXGuWn9xvFx9&#10;cdBcf3PsVoF2+0+DeP9Kg3j/RYJ4/0SCeP9Egnj/RIJ4/0SCeP9E/18RAf9tDAD/eg0A/4UNAPKP&#10;DQDnmA0A258OAM6fIgHEnTQIuphCFLKTTR+qj1Yqo4pfMpyGZjqXg21AkoB1RY1+fEqJfIROhXqM&#10;UoJ4lVZ+d6BZe3arW3l1ulx3ds1ceHfqWHt6+lF9fP9LfXz/Rn18/0V9fP9FfXz/RX18/0V9fP9F&#10;/2EQAf9vCwD/fQsA9YgKAN+TCADYmwoA06IMAMmjHwG/oDIHtpxAE62XSx6lk1Qono9dMZiLZDmS&#10;iGs/jYVyRYiDekqEgIFOgH+KUnx9k1V4fJ1YdXupW3J6uFxxespccnzoWHV++VF3gP9Md4D/R3eA&#10;/0Z3gP9Gd4D/RneA/0Z3gP9G/2QPAP9yCQD/fwgA5YwFANiWBwDRngkAzqUKAMSmHQG6pC8GsaA+&#10;EaicSR2gmFMnmZRbMJOQYjiNjWk+iIpwRIOIeEl+hn9NeoSIUXaCkVVygZtYb4CnWmx/tVxrgMhc&#10;a4HlWW6D91JxhP9NcoT/SHKE/0dyhP9HcoT/R3KE/0dyhP9H/2YNAP91BwD2gwUA3I8DANKYBgDM&#10;oQcAyKgIAL+pGgC1qC0FrKQ8EKSgRxucnVEllJlZL46WYDaIk2c9gpBuQ32Odkh5jH1MdIqFUHCI&#10;j1Rsh5lXaYalWWaGs1tlhsVbZYbjWWiI9lJriv9NbIr/SGyJ/0dsif9HbIn/R2yJ/0dsif9H/2kL&#10;AP94BADlhwAA1pIDAM2cBQDGpAYAwasGALmtFwCwrCsEp6k6Dp+mRRmWok8jj59XLYicXzWCmWY7&#10;fZdsQXiVc0Zzk3tLbpGDT2qPjVJmjpdVY42jWGCNsVlfjcNaXo3gWGKP9VJkkP9NZpD/SGaP/0dm&#10;j/9HZo//R2aP/0dmj/9H/2wIAP58AADeigAA0JYCAMifBADApwQAua4DALKyFACqsSgDoa83DJms&#10;QxeRqE0hiaVVKoKjXDJ8oGM5d55qPnKccURtmnlIaJmBTGSXi1BglpVTXZaiVVqVsFdZlcFXWJXe&#10;VluW81Bdl/9MX5f/R2CW/0Zglv9GYJb/RmCW/0Zglv9G/3ADAOuBAADWjwAAypoBAMGjAwC5qgIA&#10;sbIBAKq3EQCjtyQCm7U0CpOyQBSKr0oeg61TJ3yrWi52qGE1cKdoO2ulb0Bno3dEYqJ/SF6hiUxa&#10;oJRPV5+gUVSfrlNTn8BTUp/dUlWf805XoP9KWaD/Rlmf/0VZn/9FWZ//RVmf/0VZn/9F/3UAAOCG&#10;AADPkwAAxJ8BALqnAQCxrgAAqbYAAKG9DQCbvSABlLwxB4u6PRCDt0gafLVQInWzWCpvsl8warBm&#10;NmWvbTtgrXU/XKx+Q1irh0dVqpNKUaqfTE+qrk1NqsBNTarcTU6q8klQqv5GUqn/Q1Kp/0JSqf9C&#10;Uqn/QlKp/0JSqf9C8nwAANeMAADImQAAvaMAALKrAACpsgAAoLsCAJfECQCSxRsAi8QsBIPCOgx7&#10;wUQVdL9OHW69ViRovF0qY7tkMF+6bDRauXQ5Vrh8PFO3hz9Pt5JCTLafREq2rUZItsBGSLfdRUm2&#10;8kNKtf9BS7X/Pku0/z1LtP89S7T/PUu0/z1LtP894oMAAM2SAADBnwAAtKcAAKqvAACguAAAlsAD&#10;AIzKBwCGzRQAgc0mAnrMNQhzy0EPbMpKF2bJUx1hyFsjXMdiKFjGaixUxnIwUMV8M03FhjZKxJI5&#10;R8SfO0XErjxExcE8Q8XfPETE8ztEw/85RcL/N0XB/zdFwf83RcH/N0XB/zdFwf831YsAAMWaAAC3&#10;pAAAq6wAAKC0AACWvgAAi8cEAIHQCAB42Q4AddkgAW/YLwRp2DwJY9ZGEF7WUBVZ1VgaVdRgH1HU&#10;aCJO1HEmS9N7KUjThStF05IuQtSfL0HUrzA/1cIxP9XhMD/T8jA/0v0vP9H/Lj/Q/y4/0P8uP9D/&#10;Lj/Q/y4/0P8uypQAALuhAACtqQAAorEAAJa7AACLxAAAgM0DAHXYCABv5BEAauQgAWTkLQNe5DgH&#10;WeRBC1XkSw9R5FQSTeRdFkrkZRhH5G4bReR3HULkgh9A5I4hPuWbIzzlqiQ75rwkOubTJDnl7iQ5&#10;4/ojOeL/JDni/yQ54v8kOeL/JDni/yQ54v8kv54AAK+mAACjrgAAl7gAAIrCAAB+zAAAc9YCAGnl&#10;CQBk7xQAX/AgAVnwKwNU8DUFT/A+B0vxRgpH8U4MRPFXDkLxXxA/8mcSPfJwFDryexU484cWNvOU&#10;GDX0ohkz9LEZMvXFGjH14hox9PEZMfH+GTHx/xkx8f8ZMfH/GTHx/xkx8f8ZsqQAAKWrAACYtgAA&#10;i8AAAH7KAABx1QAAZd4AAF71CgBZ/BMAU/weAU78JwJK/TADRf05BUH9QAY+/kgHO/5PCTj/Vwo2&#10;/14LM/9nDDH/cA0u/3wOLP+JDyv/lhAp/6QQKP+0ESf/xxEn/+ERJv/yESb/9hEm//YRJv/2ESb/&#10;9hEm//YRp6kAAJmzAACLvgAAfskAAHDTAABk3gAAWOcAAFL/CQBN/xEAR/8ZAUP/IgE+/yoCOv8y&#10;Azf/OQMz/z8EMP9GBS3/TQUr/1QGKP9bByb/Ywcj/20IIf95CR//hwke/5UKHf+jChz/sQob/8AL&#10;Gv/WCxr/3wsa/98LGv/fCxr/3wsa/98Lm7EAAI28AAB+xwAAcNIAAGPeAABV5AAAS/UAAEb/BQBA&#10;/w4AO/8UADf/GwEz/yMBL/8pAiv/MAIo/zUCJf87AyL/QQMf/0cDHf9OAxr/VQQY/14EFf9oBRP/&#10;dAUR/4IFEP+QBhD/nQYP/6kGDv+1Bg7/ugYO/7oGDv+6Bg7/ugYO/7oGjroAAH/FAABw0QAAYt4A&#10;AFTlAABG6wAAP/4AADn/AAA0/wkAL/8OACv/FAAn/xoBI/8hAR//JQEc/yoBGf8vARb/NAIU/zoC&#10;Ef9AAhD/RgIO/04CDP9WAgn/YAMH/2wDBP94AwP/hgMC/5EDAf+dAwH/oQMB/6EDAf+hAwH/oQMB&#10;/6ED/zYtAv85LgL/Pi4D/0AyA/9AOAT/PkEG/zxMCP86Wgr/OGgM/zZ2Dv81gw//NI8Q/zOZEf8z&#10;oRH/M6kS/zKwEv8ytxL/Mr8S/zLIE/8y0xP/MuMT/zLtE/8y9hL/M/4S/zP/Ev8z/xL/M/8R/zP/&#10;Ef8z/xD/M/8Q/zP/EP8z/xD/M/8Q/zYtAv87LAL/QCwD/0MvA/9DNQT/Qj4G/0BKCP8+Vwv/PGUN&#10;/zpzD/84gBD/N4wR/zeWEv82nxP/NqcT/zauFP82tRT/NrwU/zXFFf810BX/NeAV/zbrFf829BX/&#10;Nv0U/zb/FP82/xT+N/8T/jb/E/02/xL9Nv8S/Tb/Ev02/xL9Nv8S/zcsAv8+KgL/QyoC/0YtA/9H&#10;MgT/RjwG/0VICP9DVQv/QWIN/z9wEP89fRH/PIkT/zuTFP87nBX/OqQW/zqrFv86shf/OrkX/znC&#10;F/85zBf/Od0Y/znpGP858xj/OvsY/Dr/F/o6/xf5Ov8W+Dr/Fvg6/xX4Ov8V+Dr/Ffg6/xX4Ov8V&#10;/zkrAv9BJwL/RicC/0opA/9LLwT/TDkG/0tFCP9IUQv/Rl4O/0RsEf9CeRP/QYUV/0CPF/9AmBj/&#10;P6AY/z+nGf8+rhr/PrYa/z6+G/8+yBv/PdYc/j3mHPs+8Rz4Pvoc9T7/HPM+/xryP/8Z8T//GfE/&#10;/xjxP/8Y8T//GPE//xjxP/8Y/z0oAv9FJAL/SiMC/04lA/9RLAT/UjYG/1FBCP9PTQz/TFoP/0pn&#10;Ev9IdBX/R4AX/0aLGf9FlBv/RJwc/0OkHf5Dqx79QrIf/EK6IPpCxCD5QtAh9kHiIfJC7iLvQvki&#10;7UL/IOtD/x/qQ/8d6UT/HOhE/xvoRP8b6ET/G+hE/xvoRP8b/0AlAv9IIQL/TyAC/1MhAv9XKQP/&#10;WTMF/1g+CP9WSQz/UlUQ/1FjFP9Pbxf+TXsa+0uGHflKjx/3SZgh9kifIvRHpiTzR64l8Ua2JvBG&#10;vyfvRcso7EXeKehF7CnlRvgo4kf/JuFI/yTfSf8i3kn/IN1J/x/dSf8f3Un/H91J/x/dSf8f/0Mi&#10;Av9MHgH/UxwC/1keAv9dJgP/XzAE/186B/9dRQv/WlAQ/VheFfhVahn1U3Yd8lGAIe9PiiTtTZMm&#10;60yaKelLoivnSqks5UmxLuRIuy/iSMcx4EjZMdxI6jHYSfYu1Ev/K9JM/ynQTf8mz07/Jc5O/yPO&#10;Tv8jzk7/I85O/yPOTv8j/0cfAf9QGgH/VxgB/14cAf9jIwL/ZiwE/2Y2Bv9kQQr6YkwP9F9ZFe9c&#10;ZRvrWXAg51Z7JeRUhCnhUY0t3lCVMNxPnTLZTqUz1k2tNdNNtzbRTMI3z0zROMxM5jjJTfQ1x0//&#10;McVR/y7EUv8rw1P/KcJT/yfCU/8nwlP/J8JT/yfCU/8n/0ocAf9UFwH/XBUB/2MZAf9pIAL/bCkD&#10;/20yBflsPQnyaUcO62ZUFeVjYBzgX2si21x1KNZZfy3SV4gwz1WQM8xUmDbKU6A4x1KnOsVRsDvD&#10;ULs8wVDJPb9Q3z28UfA7ulP8N7lV/zO4V/8vt1j/LbdY/yu3WP8rt1j/K7dY/yu3WP8r/00aAf9X&#10;FAH/YBIB/2gXAf9uHQH/ciUC+3MuA/JzOAfpcUMN4m5QFNtpXBzTZWYkzmJwKslfei/GXIIzw1uK&#10;NsBZkjm9WJo7u1aiPrhVqz+2VbVBtFTCQrJU1EKwVepBrlf5PK5Z/zetW/8zrVz/MK1d/y6tXf8u&#10;rV3/Lq1d/y6tXf8u/1AXAf9aEgH/ZBAA/20UAP9zGgH/dyEB9HkpAup6MwXieD8K2XRME89wWBzJ&#10;a2IkxGhsK79ldTC7Yn01uGCFOLVejTyyXJU+r1udQa1apkOrWa9EqVm8RadYzEakWOVGpFv2QKNe&#10;/zujX/83o2D/M6Nh/zGjYf8xo2H/MaNh/zGjYf8x/1MVAf9dEAD/aA8A/3ASAP93FgD7fBwB7n8k&#10;AeSALQPafzsIz3pJEsd1VBvBcV8ku21oK7ZqcDGyZ3k2r2WAOqtjiD2oYZBApmCYQ6NeoUWgXqtH&#10;nl23SJxdxkmaXN9Jml/yRJpi/z6aY/85m2X/Nptl/zObZf8zm2X/M5tl/zObZf8z/1UTAf9gDgD/&#10;aw4A/3QQAP97EgD1gRcA6IQeAN6HJwHRhDcHyH9GEcB7URu5dlsjtHJlK69vbTGqbHU2p2p8OqNo&#10;hD6gZoxBnWSURJpjnUeXYqdJlWGyS5NhwUyRYdhMkWPvR5Jl/UGSZ/88k2n/OJNq/zWTav81k2r/&#10;NZNq/zWTav81/1cRAf9jDQD/bgwA/3cOAP9/DwDwhREA44kWANaLIwHLiDUGwoRDELqATxqze1kj&#10;rXdiKqh0ajGjcXE2n255O5xsgT+YaohClWmRRZJnmkiPZqNKjWWvTIplvU2JZdFOiWfsSopp+0OL&#10;a/8+jG3/Ooxu/zeMbv83jG7/N4xu/zeMbv83/1kQAP9lCwD/cQsA/3oLAPGCDADoiQ0A3Y4OAM+P&#10;IAHGjTIGvYlBD7WETRmugFYip3xfKqJ4ZzCddW82mXN2OpVxfT+Sb4VCjm2ORotslkmIaqBLhWqs&#10;TYNpuk+BacxPgWroTINt+UWEb/8/hXD/O4Zx/ziGcf84hnH/OIZx/ziGcf84/1sPAP9nCAD/cwgA&#10;830IAN6GBwDZjAkA1ZELAMqSHgDBkDAFuI0/DrCIShiphFQhooBdKZ19ZTCYemw1k3dzOo91ez6M&#10;c4JCiHKLRoVwlEmCb55Mf26pTnxtt097bclQem7mTXxx+EZ+c/9Bf3T/PYB1/zqAdf86gHX/OoB1&#10;/zqAdf86/10OAP9qBgD/dgYA5IADANmJBgDSjwgAz5QKAMWWGwC8lC4Es5E9DauNSBekiFIgnoVb&#10;KJiBYy+Tfmo1jnxxOYp6eD2GeIBCg3aIRX91kUl8c5tMeXKnTnZytVB0csZQdHLjT3Z19kd4d/9C&#10;enj/Pnt5/zp7ef86e3n/Ont5/zp7ef86/18MAP9sBAD1eQIA3oMCANOLBQDNkgcAyZcIAMCZGQC3&#10;mCwDr5U7DKeRRxafjVAfmYlZJ5OGYS6Og2g0iYFvOYV/dj2BfX5BfXuGRXl6j0l2eJlMc3elTnB3&#10;slBud8RQbXfgT3B59Uhye/9DdHz/PnV9/zt1ff87dX3/O3V9/zt1ff87/2EKAP9vAgDofAAA2YYB&#10;AM+OBADIlQYAw5oGALucFgCznCoDqpk5C6KVRRSbkU4dlI5XJo6LXy2JiGYzhIZtOICEdD17gntB&#10;d4CERXR/jUhwfZdLbXyjTmp8sE9ofMFQZ3zdUGp+80ltgP9DboH/P2+B/zxvgf88b4H/PG+B/zxv&#10;gf88/2QIAP9yAADhfwAA04kBAMqSAwDDmAQAvZ4EALagEwCuoCcCpZ02CZ2aQxOWl00cj5NVJImR&#10;XSuEjmQxf4xrN3qKcjt2iHlAcoaCRG6Fi0dqg5VKZ4KhTWSCrk9igr9PYYLaT2SE8klmhf9DaIb/&#10;P2qG/zxqhv88aob/PGqG/zxqhv88/2cEAPZ2AADcggAAzo0AAMWVAgC+nAMAt6ECAK+kEQCopCQC&#10;oKI0CJifQBGRnEoaiplTIoSXWyl+lWIweZJpNXWQcDpwj3c+bI1/QmiMiUZlipNJYYmfS16JrE1d&#10;ib1OXInWTV6K8Ehgi/5DYov/P2OM/zxjjP88Y4z/PGOM/zxjjP88/2oAAOZ6AADVhgAAyZEAAMCZ&#10;AQC4nwEAsKUAAKipDgCiqSEBmqgxBpOlPg+Lo0gYhKBRIH6eWSd4nGAtc5pnMm+YbjdqlnU8ZpV9&#10;P2KUh0NfkpFGW5KdSVmRq0pXkbtLVpHTS1eS70dakv1CXJP/Pl2T/ztdk/87XZP/O12T/ztdk/87&#10;/24AAOB+AADOiwAAxJUAALqdAACxowAAqakAAKGuCwCbrx0BlK4uBIysOwyFqkYVfqhOHHimViNy&#10;pF0qbaJkL2mhazRkn3M4YJ57PFydhT9ZnI9CVZucRVObqkdRm7pHUJvRR1Gb7kRTm/xAVZv/PFab&#10;/zpWm/86Vpv/Olab/zpWm/868XQAANmDAADIkAAAvpoAALOhAACqpwAAoa4AAJe1BgCSthgAjLUq&#10;A4W0Nwl+skIRd7BMGHGuVB9srVslZ6tiKmKqaS9eqXEzWqh6N1angzpTpo49UKabQE2lqUFLpbpC&#10;S6bRQkul7T9Npfw8TqT/OU+k/zdPpP83T6T/N0+k/zdPpP835HoAAM+JAADClQAAtp8AAKylAACi&#10;rAAAmLMAAI67AgCIvRIAg70lAXy8MwZ2uz8Nb7pJFGq4URplt1kfYLZgJFy1ZylYtG8sVLN4MFGz&#10;gjNNso02SrKaOEixqDpGsrk6RbLROkax7TlHsPw2R7D/NEiv/zNIr/8zSK//M0iv/zNIr/8z24IA&#10;AMeQAAC7nAAArqMAAKSqAACZsQAAj7kAAITAAwB7xg0AeMYeAHPGLgNtxToIZ8RFDmLDThNdw1YY&#10;WcJeHVXBZiFRwW4kTsB3KEvAgStIv4wtRb+aL0O/qDFBv7oxQcDSMUG+7jBBvf0vQbz/LkG8/y1B&#10;vP8tQbz/LUG8/y1BvP8tzooAAL+YAACxoAAApqgAAJuwAACQuAAAhb8AAHrHBABvzwkAa9EVAGfR&#10;JgFj0TQEXtBACFnQSgxVz1MQUc9bFE7PYxhLzmsbSM51HkXOfyBCzowiQM6ZJD7OqCY8zromPM/U&#10;JjzN7yU7zPslO8v/JTvK/yU7yv8lO8r/JTvK/yU7yv8lw5MAALWeAACopgAAna4AAJG2AACFvwAA&#10;eccAAG/OBABk1gkAXt4RAFveIABX3i0CU986BFDfRAZM304JSd9XDEbfXw9D32gRQd9xEz7ffBU8&#10;34kXOuCWGTjgpRo34LcaNuHNGjbf7Bo13vkaNN3/GzTc/xs03P8bNNz/GzTc/xs03P8buZwAAKqk&#10;AACeqwAAkrUAAIW+AAB5xwAAbc8AAGLWAwBY4QgAVeoTAFHrIABN6ysBSes1AkXsPgRC7EcFP+xP&#10;Bz3tWAk67WAKOO1qDDbudA0z7oAOMu6ODzDvnRAu760RLfDAES3w3hEs7vERLOz+ESzr/xAs6/8Q&#10;LOv/ECzr/xAs6/8QraIAAKCpAACTswAAhr0AAHnGAABszwAAYNgAAFXeAABO8woASvcTAEb4HQBD&#10;+CcBP/gwAjv5OAI4+UADNfpHBDP6TwUw+1cFLvtfBiv8aQcp/HQIJ/yCCSX9kAkk/aAKI/6wCiL+&#10;xAsh/+ALIf3yCiD8/Aog/PwKIPz8CiD8/Aog/PwKoqcAAJWxAACHuwAAecYAAGzPAABf2QAAUt8A&#10;AEjoAABD/wgAP/8QADv/GQA3/yEANP8pATD/MAEt/zcCKv8+Aif/RAIl/0sDIv9TAyD/XAMd/2YE&#10;G/9yBBn/gAUX/48FFv+fBhX/rwYU/8AGFP/WBhP/6QYT/+kGE//pBhP/6QYT/+kGl68AAIi6AAB6&#10;xQAAbM8AAF7aAABQ4AAAROYAADz1AAA3/wQAM/8NAC//EwAr/xoAKP8hACX/JwEh/y0BHv8yARv/&#10;OAEZ/z8BFv9GAhT/TQIR/1YCEP9gAg7/bAIM/3sDC/+LAwr/mgMK/6gDCf+1Awj/wgMI/8IDCP/C&#10;Awj/wgMI/8IDirgAAHvDAABszgAAXtsAAE/iAABC5wAANuwAADH/AAAs/wAAJ/8HACP/DgAg/xIA&#10;HP8YABj/HQAV/yEAEv8mABD/LAEO/zEBDf83AQr/PgEI/0YBBf9PAQH/WQEA/2YBAP90AQD/ggIA&#10;/5ACAP+cAgD/pgIA/6YCAP+mAgD/pgIA/6YC/y4vAv8zLAL/Ny0C/zgwAv83NgP/ND8E/zFLBv8v&#10;WAf/LGYI/yp0Cf8pgQr/KI0L/yiXC/8onwv/KKYM/yetDP8ntAz/J7sM/yfEDP8nzgz/KN4L/yjp&#10;C/8o8wv/KPsL/yj/Cv8p/wr/Kf8K/yn/Cv8o/wr/KP8K/yj/Cv8o/wr/KP8K/zAtAv82KgL/OSoC&#10;/zsuAv86NAP/ODwE/zZJBv8zVgf/MWMJ/y9xCv8tfgv/LYoM/yyUDP8snA3/LKQN/yyrDf8ssQ3/&#10;LLkN/yvBDf8syw3/LNoN/yznDf8s8Q3/LPoN/yz/DP4t/wz9Lf8M/S3/DP0s/wv9LP8L/Sz/C/0s&#10;/wv9LP8L/zIrAf85KAL/PSgC/z8qAv8+MAP/PToE/zxGBv85Uwj/N2AJ/zVtC/8zegz/MoYN/zGQ&#10;Dv8xmQ7/MaEP/zGoD/8wrg//MLUP/zC9EP8wxxD/MNQQ/zDkEP8x7xD+MfkP+zH/D/kx/w/4Mf8O&#10;9zH/Dvcx/w72Mf8O9jH/DvYx/w72Mf8O/zUoAf88JQH/QCQC/0MnAv9DLAP/RDcE/0JDBv9ATwj/&#10;PVwK/ztpDP85dg3/OIIP/zeMEP83lRH/Np0R/zakEv82qxL/NrIT/zW6E/81wxP/Nc8T/DXhE/k2&#10;7RP2NvcT8zb/E/E2/xLwNv8S8Df/Ee83/xHvN/8Q7zf/EO83/xDvN/8Q/zklAf9AIQH/RSAB/0ci&#10;Av9JKQL/SjQE/0k/Bf9GSwj/RFgK/0JlDf9AcQ//Pn0R/z2HEv89kRT+PJkV/TygFfw7pxb6O64X&#10;+Tu2F/g7vxf2O8oY9DvcGPA76hjtO/YY6jv/F+g8/xfnPP8W5j3/FeU9/xTlPf8U5T3/FOU9/xTl&#10;Pf8U/z0iAf9EHgH/SRwB/00eAf9QJgL/UTAD/1A7Bf9ORgj/S1ML/0hgDv9GbBH7RXgT+ESCFfZD&#10;jBf0QpQY80GcGfFBoxvvQKob7kCyHO0/ux3rP8Ye6T/VHuU/6B/iQPQe30D+Hd1B/xvbQv8a2UL/&#10;GNhC/xfYQv8X2EL/F9hC/xfYQv8X/0AfAf9IGgH/ThgB/1IbAf9WIwL/WCwD/1c3BP9VQgf/Uk0L&#10;+VBaDvVNZxLxTHIW7kp9GOtIhhvpR48d50aXH+VFniDjRKYi4USuI+BDtyTeQ8Il3EPQJtdD5SbT&#10;RPMk0EX+Is1G/yDMR/8eykf/HMlI/xvJSP8byUj/G8lI/xvJSP8b/0QbAf9MFgH/UhQB/1gYAf9d&#10;HwH/XygC/14yA/1dPQb2WkkK8FdVD+pVYhPmUm0Y4lB3HN9OgR/cTIoi2UuSJNVKmibTSaEo0Ump&#10;Kc9IsirNSLwry0jJLMhI3yzFSO8rwkr8KMBL/yW/TP8ivk3/IL1N/x+9Tf8evU3/Hr1N/x69Tf8e&#10;/0cYAf9PEwH/VhEA/14VAP9iHAH/ZSQB/mUtAvRkOAXtYUMJ5l9RDuBcXRTaWGga1FZyHtBUeyLM&#10;UoQmylCMKMdPlCrFTpssw06jLsFNrC+/TLYwvUzCMbtM0zK4TOkxtk74LbRQ/yqzUf8ns1L/JLJS&#10;/yKyUv8islL/IrJS/yKyUv8i/0oVAf9TEQD/Ww8A/2ISAP9oFwD/ah8B9msoAexrMgPkaT4H3GZM&#10;DdNiWBTNX2MbyFxtIMRadiTBWH4ovlaGK7tVji65U5YwtlKeMrRSpjOyUbA1sFG8Nq5QyzesUOM3&#10;qlL0M6lU/y6oVv8rqFf/KKhX/yWoV/8lqFf/JahX/yWoV/8l/00TAP9WDgD/Xw0A/2cQAP9sEwD7&#10;cBkA73EiAeRxLALbcDoF0WxIDMloVBTDZV8bvmJoIbpfcSa2XXkqs1uBLbBaiTCuWJEzq1eZNalW&#10;oTenVqs4pVW2OqNVxTuhVd07n1bwN59Y/jKfWv8unlv/K55c/yieXP8onlz/KJ5c/yieXP8o/1AR&#10;AP9ZDAD/YwwA/2sNAP9wEAD1dBMA6HYaAN13JQHRdjYEyHJEDMFuUBS7a1sbtmdkIbFlbSetYnUr&#10;qmB8L6dfhDKkXYw0olyUN59bnTmdWqY7mlmxPZhZvz6XWdM+lVrsO5Vd+zWWXv8xll//LZZg/yqW&#10;YP8qlmD/KpZg/yqWYP8q/1IPAP9cCgD/ZgkA/24KAPZ0DADveA4A4XsSANR8IADKezMEwXdBC7p0&#10;TRO0cFgbrmxhIalqaSemZ3EromV4L59kgDOcYog2mWGQOJZfmTuUXqI9kV6tP49du0CNXc1BjF7o&#10;P41h+TiNYv8zjmT/MI5k/yyOZf8sjmX/LI5l/yyOZf8s/1UOAP9fBgD/aQYA9HIGAOJ4BgDbfAkA&#10;2X8MAM2BHQDEfzADu3w/CrR4SxKtdVUaqHFeIaNuZiafbG4rm2p1L5hofTOVZ4Q2kmWMOY9klTyM&#10;Y58+iWKqQIdht0KFYclChGLkQYVk9zuGZv81h2f/MYdo/y6Haf8th2n/LYdp/y2Haf8t/1cMAP9h&#10;BAD+bAMA5HUBANt7BQDTgAgA0IMKAMeFGgC+hC0DtoE8Ca99SBKoeVIZonZbIJ1zYyaZcGsrlW5y&#10;L5FteTOOa4E2i2mJOohokjyFZ5w/gmanQYBmtEN+ZsVEfGbhQ35o9Tx/av83gGv/M4Fs/y+BbP8v&#10;gWz/L4Fs/y+BbP8v/1kLAP9jAQD0bwAA33gAANR/BADOgwYAyocIAMKIGAC5hysCsYU6CKqBRhGj&#10;flAYnXpZH5h3YSWTdWgqj3NvL4txdzOIb342hW6GOoJsjz1/a5lAfGqlQnlqsUR3asJEdmrdRHhs&#10;8z55bv84em//NHtw/zB8cP8wfHD/MHxw/zB8cP8w/1sIAP9mAADncgAA2nsAAM+CAwDJhwUAxIoG&#10;ALyMFQC0iygCrIk4B6WFRBCegk4YmH9XHpN8XySOeWYqindtLoZ1dDKCdHw2f3KEOXxxjT15cJdA&#10;dm+iQnNur0RxbsBFcG7ZRXJw8T9zcv85dXP/NXZ0/zF2dP8xdnT/MXZ0/zF2dP8x/10GAP9pAADi&#10;dAAA1H0AAMuFAgDEigQAv40FALePEwCwjyYBqI01B6CKQg6ahkwWk4NVHY6BXSSJfmQphXxrLYF6&#10;cjJ9eHk1eneCOXZ2izxzdZVAcHSgQm1zrURrc71FanPVRWx070Budv46b3f/NnF4/zJxeP8xcXj/&#10;MXF4/zFxeP8x/18CAPdsAADedwAA0IEAAMeIAQDAjQMAuZEDALKTEQCrkyMBo5EzBpyOQA2Vi0oV&#10;j4hTHImGWyKEg2IogIFpLXx/cDF4fnc1dHyAOHF7iTxuepM/a3meQmh4q0RmeLtFZHjRRWZ57kBo&#10;e/06anv/Nmt8/zJrfP8ya3z/Mmt8/zJrfP8y/2EAAOpvAADZegAAzIQAAMOLAAC7kQEAtJUBAKyX&#10;DgCllyEBnpYxBZeTPgyQkEgUio5RG4SLWSF/iWAne4dnK3eFbjBzhHU0b4J9N2uBhztogJE+ZX+c&#10;QWJ+qUNgfrlEX37PRGB/7EBigPw6ZID/NmWB/zNmgf8yZoH/MmaB/zJmgf8y/2QAAOVyAADTfgAA&#10;x4cAAL6PAAC2lQAArpkAAKabDACgnB4AmZsuBJKZOwqLlkYShZRPGX+RVx96j14ldY5lKnGMbC5t&#10;inMyaYl7NmaIhDliho89X4WaP1yFqEFahbdCWYXMQlqF6j9chvs6Xob/Nl+H/zJfh/8yX4f/Ml+H&#10;/zJfh/8y/WgAAOB2AADNggAAwowAALmTAACwmQAAqJ0AAJ+gCQCZoRoAk6ArA4yfOAiFnUMQf5pM&#10;F3mYVB10l1wicJVjJ2uTaixnknEwZJF5M2CPgjdcjo06WY2ZPVeNpj9UjbZAU43LQFSN6T1Wjfo5&#10;V43/NVmO/zJZjv8xWY7/MVmO/zFZjv8x7W0AANl7AADIhwAAvZAAALSYAACqnQAAoaEAAJemBACR&#10;pxUAjKcnAoWmNQZ/pEANeaJKFHOgUhpun1kfaZ1gJGWcZyhhm28sXpp3MFqYgDNWl4s2U5eXOVGW&#10;pTtPlrQ8TpbJPE6W6DpPlvk2UZb/M1KW/zBSlv8wUpb/MFKW/zBSlv8w5nIAANCAAADCjAAAuJYA&#10;AK2cAACjoQAAmaYAAI6tAACIrhEAg64iAX2tMQR3rD0KcqpHEGypTxZnqFcbY6deH1+mZSRbpG0n&#10;WKR1K1Sjfy5RookxTqGWNEuhpDZJobQ2SKHIN0ig5zVJoPkySp//MEuf/y5Ln/8tS5//LUuf/y1L&#10;n/8t3XkAAMmGAAC8kgAAsZoAAKagAACcpgAAkawAAIayAAB9tg0AebYdAHW2LAJvtTkGarRDC2Wz&#10;TBFgslQWXLFbGliwYx5Vr2shUa9zJU6ufShLrYgqSK2VLUWtoy5ErbMvQ63IL0Ks5y9Dq/ktRKv/&#10;K0Sq/ylEqv8pRKr/KUSq/ylEqv8p0YAAAMGNAAC1mAAAqZ8AAJ6lAACTrAAAiLIAAH24AABxvgYA&#10;br8VAGq/JgFmvzMDYb4/B12+SAtZvVEPVb1ZE1G8YBdOvGgaS7txHUi7ex9FuociQrqUJEC6oiY+&#10;urMmPbrIJj266CY9uPklPbf/JD22/yM9tv8jPbb/Iz22/yM9tv8jx4gAALmVAACsnQAAoaQAAJar&#10;AACKsgAAf7kAAHO/AQBoxgUAYMoOAF7KHQBbyiwBV8o4A1TKQwVQykwITclVC0rJXQ5HyWYRRMlv&#10;FEHJeRY/yIUYPMiTGjrIohs5ybMcOMnJHDjI6Bw3x/kcN8X/HDbE/xw2xP8cNsT/HDbE/xw2xP8c&#10;vpEAALCbAACkowAAmKoAAIyyAACAuQAAdMAAAGjHAABdzQUAU9MKAE/XEgBN2CIAS9gwAEnYPAJG&#10;2EYDRNlPBEHZWAY/2WEIPNlrCjrZdgw32YIONdqQDzTaoBAy2rERMdvHETHa5xEw2PYSMNb/Ey/U&#10;/xMv1P8TL9T/Ey/U/xMv1P8Ts5oAAKahAACaqQAAjbEAAIC6AAB0wQAAaMkAAFzPAABS1QMASNwI&#10;AEXlEgBD5R4AQeYqAD7mNQE75z4BOedHAjfnUAM06FkEMuhiBTDobQYu6XkHLOmHCCvqlgkp6qcK&#10;KOq6Cifr1gon6fAKJ+f9CSbm/wom5v8KJub/Cibm/wom5v8KqKAAAJynAACPsAAAgrkAAHTCAABo&#10;ygAAW9EAAE/XAABF3QAAPu4JADzyEQA58xsANvMlADT0LgAx9DcBLvU/ASz1RwEp9k8CJ/ZXAiX3&#10;YQMj92wDIfh6BB/4iQQe+ZoFHPmrBRv6wAUa+t4FGvnyBRr3/QUZ9v8FGfb/BRn2/wUZ9v8FnqYA&#10;AJGvAACDuQAAdcIAAGfLAABa0wAATdoAAELfAAA45QAANfsHADH/DwAu/xYAK/8fACn/JgAl/y0A&#10;I/80ACD/OwEe/0MBG/9LARn/UwEW/10CFP9qAhL/eAIR/4gCEP+aAhD/qwMO/74DDv/VAw7/7QMO&#10;//ADDv/wAw7/8AMO//ADk64AAIS4AAB2wgAAZ8wAAFrVAABM3AAAP+EAADXmAAAt9AAAKv8CACb/&#10;CwAj/xEAIP8XAB3/HQAZ/yMAFv8pABT/LwAS/zUAEP89AA7/RQEM/04BCv9YAQf/ZQEF/3QBA/+F&#10;AQL/lgEB/6YBAP+1AQD/xgEA/8oBAP/KAQD/ygEA/8oBhrcAAHfBAABozAAAWtcAAEveAAA+5AAA&#10;MukAACftAAAj/wAAH/8AABv/BQAX/wwAFP8QABH/FAAP/xgADf8dAAv/IgAI/ygABf8uAAL/NQAA&#10;/z0AAP9HAAD/UgAA/14AAP9tAAD/fgEA/44BAP+bAQD/qQEA/6sBAP+rAQD/qwEA/6sB/yotAf8u&#10;KwH/MCsB/zAuAv8uNQL/KT0D/yVJBP8jVwT/IWQF/x9yBv8dfwb/HYoG/x2UBv8dnAf/HKMH/xyq&#10;B/8csQf/HLgG/xy/Bv8cyQb/HNYG/x3lBv8d7wb/HfkF/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F&#10;/x3/Bf8d/wX/Hf8F/ywrAf8wKAH/MygB/zMrAv8xMQL/LToD/ytHBP8oVAX/JmEF/yRvBv8ifAf/&#10;IocH/yKRB/8hmQf/IaEI/yGnCP8hrgj/IbUI/yG8CP8hxgf/IdEH/yHiB/8i7Qf/IvcH/yL/Bv0i&#10;/wb8Iv8G/CL/Bvwi/wb7Iv8G+yL/Bvsi/wb7Iv8G/y4oAf8zJQH/NiUB/zcnAf81LQL/NDgD/zJE&#10;BP8vUQX/LF4G/yprB/8pdwf/KIMI/yeNCP8nlgn/J50J/yekCf8nqwn/J7IJ/ye5Cf8nwgn/J80J&#10;/yfeCf8n6wn8J/YI+Sj+CPco/wj2KP8I9Sj/CPUo/wj1KP8I9Sj/CPUo/wj1KP8I/zIlAf83IgH/&#10;OiEB/zsjAf87KQL/OzQC/zlABP82TQX/NFoG/zFmB/8wcwj/Ln8J/y6JCv8ukgr/LZkL/y2hC/8t&#10;pwv/La4L/y21DP8tvgz+LckM+y3ZDPgt6Av0LvQL8S7+C+8u/wvuLv8L7S7/C+wu/wrsLv8K7C7/&#10;Cuwu/wrsLv8K/zUiAf87HgH/Px0B/0AfAf9CJgH/QjEC/0A8A/8+SAX/O1UG/zliCP83bgr/NnkL&#10;/zWEDP00jQ38NJUN+jScDvkzow73M6oP9jOyD/Uzug/zM8UP8jPSD+4z5Q/qNPIP5zT9D+U0/w/k&#10;NP8O4jX/DuI1/w3hNf8N4TX/DeE1/w3hNf8N/zkeAf8/GgH/QxgB/0YaAf9JIwH/SS0C/0g4A/9F&#10;RAX/Q1AH/0BdCfs+aQv4PXQN9Tx/DvM7iA/xO5AQ7zqYEe06nxLsOaYT6jmuE+k5thTnOcEU5jnO&#10;FeI54xXeOfEV2zr8FNg6/xPVO/8S0zv/EtI7/xHSO/8Q0jv/ENI7/xDSO/8Q/z0bAf9DFgD/SBQA&#10;/0wXAf9PHwH/UCgB/08zAv9NPwT7SkoG9UdXCfFGZAztRG8O6UN5EedCgxPkQYsU4kCTFuA/mxff&#10;P6IY3T6qGds+sxrYPr0a1j7KG9I+3xvOPu8byz/7GslA/xjHQP8XxkH/FcVB/xTEQf8UxEH/FMRB&#10;/xTEQf8U/0EXAP9HEgD/TBAA/1IUAP9WGwD/VyQB/1YuAvhUOQPxUUUG609SCeZNXgzhS2kQ3Ul0&#10;E9lIfRbVRoYY0kWOGtBFlhzORJ0dzESlHspDrR/IQ7YgxkPDIcVD0yHBQ+khvkT3H7xF/x26Rv8b&#10;uUf/GbhH/xi4R/8XuEf/F7hH/xe4R/8X/0QUAP9LEAD/UQ4A/1cRAP9bFgD/XR4A+V0oAe9bMwLn&#10;WT8E4FdNCNpUWQ3TUmQSzlBuFspOdxnHTIAcxUuIHsJKkCDASpchvkmfI7xIpyS6SLAluEi8JrdI&#10;yye0R+MnsknzJbBK/yKuS/8frkz/Ha1M/xutTf8arU3/Gq1N/xqtTf8a/0cRAP9PDQD/VgwA/1wO&#10;AP9gEgD9YhgA8GMhAOZiLAHeYDoD1F5IB81bVA3HWF8Tw1ZpF79Uchu8UnoeuVGCIbZQiiO0T5El&#10;sk6ZJ7BNoiiuTasqrEy2K6pMxCyoTNsspk3vKqRP/SakUP8jo1H/IKNS/x6iUv8dolL/HaJS/x2i&#10;Uv8d/0oPAP9SCgD/WgkA/2ALAP9lDgD1ZxEA6GgYAN1nJADSZjUCymREB8NhUA29XlsTuVxkGLVa&#10;bRyxWHUgrld9I6xVhCWpVIwop1OUKqVSnSyjUqYtoVGxL59RvjCdUdEwm1HqL5pT+iqaVf8mmVb/&#10;I5lW/yGZV/8fmVf/H5lX/x+ZV/8f/00NAP9VBgD/XQUA+2QHAO9pCQDpawwA4WwQANNtHgDJbDEC&#10;wmpAB7tnTA21ZFcTsGFgGaxfaR2oXXEhpVx4JKJagCegWYcqnViQLJtXmC6ZVqIwllWsMpRVuTOT&#10;VcozkVXlM5FX9y2RWf8pkVr/JZFb/yORW/8hkVv/IZFb/yGRW/8h/08LAP9XAgD/YQIA6mgBAN5t&#10;BADYcAgA1XALAMtyGwDCcS4Cum89BrRsSQ2uaVQTqWddGaRkZR2hYm0hnWF0JZpffCiYXoMrlV2L&#10;LZJblDCQW54yjVqoNItZtTWKWcY2iFnhNohc9DCIXf8riV7/KIlf/yWJX/8jiV//I4lf/yOJX/8j&#10;/1EJAP9aAAD1ZAAA4GwAANdxAwDQdAYAzXUJAMR2FwC8dioBtHQ6Ba5xRgynblESomtaGJ5pYh2a&#10;Z2khlmVxJZNkeCiQYoArjWGILotgkTGIX5ozhl6lNYNesjeCXsI3gF7cOIBf8jOBYf8tgmL/KYJj&#10;/yaCZP8lgmT/JYJk/yWCZP8l/1MGAP9dAADnZwAA228AANB0AgDKeAUAxnkHAL56FQC2eigBr3g3&#10;Bah2RAuic04SnHBXGJhtXx2Ua2chkGpuJY1odSiKZ30rh2WFLoRkjjGBY5c0f2KiNnxirzh6Yr45&#10;eWLVOXlj7zR6Zf4ve2b/K3xn/yh8Z/8mfGf/Jnxn/yZ8Z/8m/1UDAP9gAADjagAA1XIAAMx4AQDF&#10;ewMAwH0FALl+EgCxfiUBqn01BKN6QQqdd0wRl3RVF5JyXRyOcGQgim5rJIdsciiEa3orgWqCLn5p&#10;izF7Z5U0eGegNnZmrDh0Zrw5c2bROnNn7TZ0af0wdWr/LHZr/yl3a/8nd2v/J3dr/yd3a/8n/1cA&#10;APZjAADfbQAA0XUAAMh7AADBfwIAu4ADALSBEACsgiMBpYEyBJ5+PwmYe0oQknlTFo12WxuJdGIg&#10;hXJpJIFxcCd+b3cre25/LnhtiDF1bJI0c2ueN3Bqqjluark6bWrOOm1r6zdvbfwxcG7/LXFu/ypx&#10;b/8ocW//KHFv/yhxb/8o/1kAAOtlAADbcAAAzXgAAMR+AAC8ggEAtoQBAK6FDgCnhiAAoIUwA5qC&#10;PQiTgEgPjn1RFYl7WRqEeWAfgHdnI3x1bid5dHUqdnN9LnNyhjFwcZA0bXCcN2pvqDlob7c6Z2/L&#10;Omdw6Tdpcfoya3L/LWxz/ypsc/8obHP/KGxz/yhsc/8o/1wAAOdoAADVcwAAyXsAAMCCAAC4hgAA&#10;sYgAAKmJDQCiih0AnIkuApWHOwePhUUOiYJPFISAVxl/fl4ee3xlInh7bCZ0eXMqcXh7LW53hDBr&#10;do4zaHWaNmV0pjhjdLU5YXTJOmF05zhjdvkyZXb/LmZ3/ytnd/8pZ3f/KWd3/ylnd/8p/18AAONs&#10;AADQdgAAxX8AALyFAAC0igAArIwAAKOOCgCdjhoAl44rApCMOAaKikMMhIdMEn+FVRh6hFwddoJj&#10;IXOAaiVvf3EpbH55LGh9gi9lfIwyYnuYNV96pDdderM4XHrHOVx65Tdee/gyX3v/LmB8/ythfP8p&#10;YXz/KWF8/ylhfP8p9WIAAN5vAADMegAAwIMAALeJAACvjgAAppEAAJ2SBgCXkxcAkZMoAYuSNgWF&#10;kEELf45KEXqMUhZ1ilobcYhhH22HaCNqhm8nZoR3K2ODgC5ggooxXYGWNFqBozZYgLI3VoDFN1aA&#10;4zZYgfcxWYH/LVuC/ypbgv8pW4L/KVuC/ylbgv8p7GYAANhzAADHfgAAvIcAALOOAACpkgAAoJUA&#10;AJaYAQCQmRMAipkkAYWYMgR/lj4JeZRIDnSTUBRvkVcZa5BeHWiOZSFkjW0lYIx1KF2Lfitaiogu&#10;V4mUMVSJoTNSiLA0UYjDNVCI4jRSiPYwU4j/LFSI/ylViP8oVYj/KFWI/yhViP8o5msAANB4AADC&#10;gwAAt4wAAK2SAACjlgAAmpoAAI6eAACHnxAAg58gAH6fLwJ4nTsHc5xFDG6bTRFpmVUWZZhcGmGX&#10;Yx5elmohW5VyJVeUfChUk4YrUZKSLk6SoDBMkq8xS5LCMUqR4DFMkfUtTZH/Kk6Q/yhOkP8mTpD/&#10;Jk6Q/yZOkP8m3nAAAMl9AAC8iQAAspIAAKeXAACdmwAAk58AAIakAAB+pgwAeqYbAHWmKgFwpjcE&#10;bKVBCWejSg1jolISX6FZFluhYRlYoGgdVJ9wIFGeeiNOnYQmS52RKUicnipGnK4sRZzBLEWc3ytF&#10;m/QpRpr/J0ea/yVHmv8kR5r/JEea/yRHmv8k1HcAAMKEAAC2jwAAq5YAAKGcAACWoAAAi6UAAH+q&#10;AAB0rgUAb68UAGyvJABorzICZK49BV+tRglbrE8NWKxWEVSrXhRRqmYXTqpuGkupeB1IqYMgRaiP&#10;IkOonSRBqK0lQKjAJT+o3yU/pvQjQKX/IkCl/yFApP8gQKT/IECk/yBApP8gyn4AALuLAACvlQAA&#10;pJsAAJmhAACOpgAAgqwAAHexAABqtgAAY7gOAGG4HQBeuCwBWrg4Ale4QgVTuEsIULdTC023Ww5K&#10;tmMQR7ZrE0S1dRZCtYEYP7WOGj21nBw7tawcOrXAHTm13xw5s/QcObL/HDmx/xs5sP8bObD/Gzmw&#10;/xs5sP8bwYYAALSTAACnmgAAnKAAAJGnAACFrQAAebMAAG24AABivQEAVsIHAFPDFABSwyMAUMQw&#10;AU3EOwJKxEUDR8ROBUXEVwdCw18JQMNoCz3Dcg07w34POMOMETbDmxI1w6sTM8PAEzPD4BMzwfUT&#10;MsD/FDK//xQxvv8UMb7/FDG+/xQxvv8UuJAAAKuZAACfoAAAk6cAAIeuAAB7tAAAbrsAAGPAAABY&#10;xQEATcoFAETPDABD0BcAQtAlAEDQMgA/0T0BPdFHATvRUAI50lkDNtJjBDTSbgUy0noHMNKICC7S&#10;mAkt06kJLNO+CizT3wkr0fMKKs/+CynO/wwpzf8NKc3/DSnN/w0pzf8NrpgAAKKfAACWpgAAia4A&#10;AHy2AABvvQAAY8MAAFfIAABMzQAAQtIDADnZCQA13xAANN8bADLgJwAx4TIAMOE9AC7iRwAt4lAB&#10;K+JaASrjZQIo43ECJuR/AyXkjwMj5aEEIuW0BCHlzQQg5OwEIOL7BB/h/wUf4P8FH+D/BR/g/wUf&#10;4P8FpJ4AAJilAACLrgAAfbYAAHC+AABjxgAAVssAAEvQAABA1QAANtwAAC/lBwAt7RAAK+4YACnu&#10;IgAn7ysAJe80ACPwPAAh8EUAH/FOAB3yWAEb8mQBGfNxARjzgQEX9JICFfSlAhT1ugIT9dYCE/Tv&#10;AhLy/AIS8P8CEvD/AhLw/wIS8P8CmqQAAI2tAAB/tgAAcb8AAGPHAABWzgAASdMAAD3aAAAz3wAA&#10;KuMAACb0BQAk+w0AIfwTAB79GwAc/SIAGf4pABf+MQAV/zkAE/9BABH/SgAQ/1UADv9hAAz/bwEM&#10;/4ABCv+TAQn/pgEI/7oBB//UAQf/6wEG//YBBv/2AQb/9gEG//YBj6wAAIC2AAByvwAAY8kAAFbR&#10;AABI2AAAO90AADDiAAAm5gAAH/AAABz/AAAZ/wkAFv8OABT/EwAR/xkAD/8eAA3/JAAL/ysACf8y&#10;AAb/OwAD/0QAAP9PAAD/XAAA/2sAAP99AAD/kAAA/6MAAP+0AAD/xgAA/9YAAP/WAAD/1gAA/9YA&#10;grUAAHO/AABkyQAAVtMAAEfbAAA64AAALuUAACPpAAAa7QAAFf0AABL/AAAQ/wIADv8JAAv/DQAI&#10;/xAABP8TAAH/GAAA/x4AAP8kAAD/KwAA/zMAAP89AAD/SQAA/1YAAP9mAAD/eAAA/4oAAP+bAAD/&#10;qAAA/7EAAP+xAAD/sQAA/7EA/yUrAf8oKQH/KSkB/ygsAf8jMgH/HjsC/xpHAv8XVQP/FWID/xNw&#10;A/8SfAP/EocD/xKRA/8SmQP/EqAD/xKnA/8SrQP/EbQD/xG7A/8RxAP/Ec4D/xHfA/8R6wL/EvYC&#10;/xL+Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C/ygpAf8rJgH/LCYB/yspAf8oLwH/&#10;IjgC/yBEAv8dUgP/G18D/xhsA/8XeQT/F4QE/xeOBP8XlgT/Fp0E/xakBP8WqgT/FrEE/xa4BP8W&#10;wAP/FsoD/xbbA/8W6AP/F/QD/xf9A/wX/wL7F/8D+xf/A/oX/wP6F/8D+hf/A/oX/wP6F/8D/yom&#10;Af8uIwH/LyIB/y8lAf8sKwH/KjUC/ydBAv8kTgP/IlsD/yBoBP8edAT/HYAE/x2KBP8dkgX/HZoF&#10;/x2hBf8dpwX/Ha0F/x20BP8dvQT/HccE/x3UBP4d5gT7HfIE9x77A/Ue/wT0Hv8E8x7/BPMe/wTy&#10;Hv8E8h7/BPIe/wTyHv8E/y4iAf8yHwH/NB4B/zMgAf8yJgH/MjIB/y8+Av8sSgP/KlcD/ydkBP8m&#10;cAX/JXsF/ySFBf8kjgb/JJYG/ySdBv8kowb/JKoG/SSxBvwkuQb7JMMG+STPBvYk4wbyJPAF7iX6&#10;Be0l/wbrJf8G6iX/Bukl/wbpJf8G6SX/Bukl/wbpJf8G/zIeAf82GwD/OBkA/zgbAf86IwH/OS0B&#10;/zg6Av81RgP/MlIE/zBfBP8uawX/LXYG/SyAB/osiQf5K5EH9yuZCPUrnwj0K6YI8yutCPErtQjw&#10;K78I7ivLCOsr3wjnLO4I5Cz6COIs/wngLP8J3iz/CN4s/wjdLP8I3Sz/CN0s/wjdLP8I/zUaAP86&#10;FgD/PRQA/z8XAP9BHwD/QSkB/0A0Af89QQL/Ok0D/DhaBfg2ZQb0NXEH8TR7CO8zhAntM40J6zKU&#10;CukymwroMqIL5jKqC+QysgzjMrsM4TLIDN8y3AzaMuwN1TP4DdIz/w3QM/8MzjP/DM00/wvMNP8L&#10;zDT/C8w0/wvMNP8L/zkWAP8+EgD/QRAA/0UTAP9IGwD/SCQA/0cvAf5EOwL3QkcD8T9UBew+YAbo&#10;PGsI5Tt2CeI7fwvgOogM3TmQDds5lw7ZOJ4P1jimENQ4rhHSOLcR0DjDEs440xLKOOgSxzn3EsQ5&#10;/xHCOv8QwTr/D8A6/w6/Ov8Ovzr/Dr86/w6/Ov8O/z0TAP9CDwD/Rg0A/0sQAP9OFgD/Tx8A/U4p&#10;AfRMNAHsSEEC5kdOBOBFWwbbRGYJ1kJwDNJBeQ7PQIIQzUCKEco/kRPJP5kUxz6gFcU+qBbDPrEX&#10;wT68F8A+yxi9PuIYuj7yF7c//xa1QP8UtED/E7NB/xGzQf8Qs0H/ELNB/xCzQf8Q/0AQAP9GDAD/&#10;SwoA/1ENAP9TEQD/VBgA81QiAOlSLQHhUDsB2k9JA9JNVQfMS2ALyElqDsVIcxHCR3sTv0aDFb1F&#10;ixe7RZMYuUSaGbdDohq1Q6sbtEO2HLJDxB2wQ9kerUPtHatF/BqpRf8YqEb/FqhG/xWnR/8Tp0f/&#10;E6dH/xOnR/8T/0QOAP9KCAD/UAYA/1UKAP9YDQD3WREA6lgYAN9XJADUVzUBzFVEBMZUUAjBUlsM&#10;vVBlELlObRO2TXYWtEx9GLFLhRqvSo0brUmVHatJnR6pSKYgp0iwIaVIvSKkSM8ioUjoIqBJ+B6f&#10;S/8bnkv/GZ1M/xedTP8WnUz/Fp1M/xadTP8W/0cLAP9NAgD/VAIA91oEAOtdBwDnXQsA4VwQANNd&#10;HgDKXTABw1w/BL1aTAi3WFcMs1ZgEa9UaRSsU3EXqVF4GqdQgBykT4ceok+PIKBOmCGeTaEjnE2r&#10;JJpNuCWZTMgmlkziJpVO9SKUT/8flFD/HJRR/xqUUf8YlFH/GJRR/xiUUf8Y/0kIAP9QAAD7WAAA&#10;5V4AAN1iAwDWYwcA1GEKAMpiGQDCYywBu2I7A7RgSAivXVMMqltcEaZaZBWjWGwYoFd0G51Vex2b&#10;VIMgmVSLIpZTkySUUp0lklGnJ5BRsyiOUcMpjVHdKoxS8iaLVP8ii1X/HotW/xyLVv8ai1b/GotW&#10;/xqLVv8a/0wEAP9TAADsXAAA32IAANRmAQDOaAUAy2cIAMJnFgC6aCgBs2c4A61lRQeoY1AMo2FZ&#10;EZ9fYRWbXWgYmFxwG5Vadx6TWX8hkFiHI45XjyWMV5kniVajKYdWryqFVb8rhFbVLINX7ymDWP4k&#10;g1n/IIRa/x6EWv8chFr/HIRa/xyEWv8c/04BAP9XAADlXwAA2GYAAM5qAADHbAMAw2sFALxsEgC0&#10;bSUArWw1A6dqQgehZ00MnGVWEZhjXhWUYmUYkWBsG45fdB6MXnshiV2DJIZcjCaEW5UogVqgKn9a&#10;rCx9WrstfFrPLntb7Ct8XPwmfF3/In1e/x99Xv8dfV7/HX1e/x19Xv8d/1AAAPVZAADhYwAA0moA&#10;AMluAADCcAEAvXADALZwEACucSIAqHAyAqFuPwacbEoLl2pTEJJoWxSOZmIYi2VpG4hjcB6FYngh&#10;gmGAJIBgiSZ9X5Ipe16dK3heqS12XrgudV7ML3Re6S11YPondmH/I3di/yB3Yv8ed2L/Hndi/x53&#10;Yv8e/1IAAOxcAADcZgAAzm0AAMRyAAC9dAAAt3QBALB0DgCpdR8AonQvApxyPQWXcEcKkW5RD41s&#10;WRSJamAXhWlnG4Jobh5/ZnUhfWV9JHpkhid3Y5ApdWObLHJipy5wYrYvb2LJL25i5i5vZPkocGX/&#10;JHFm/yFxZv8fcWb/H3Fm/x9xZv8f/1QAAOhfAADXaQAAynAAAMB1AAC5eAAAsngAAKt4DQCkeR0A&#10;nngtAZd3OgWSdUUKjHJODohwVhOEb14XgG1kGn1sax16a3Mgd2p7I3RpgyZyaI0pb2eZLGxmpS5q&#10;ZrMvaWbGMGhm5C9qaPcpa2n/JWxp/yJsav8gbGr/IGxq/yBsav8g/1cAAORiAADSbAAAxnMAAL14&#10;AAC1ewAArXwAAKV8CgCffRoAmXwqAZN7OASNeUMJiHdMDoN1VBJ/c1sWe3JiGXhwaR11b3Agcm54&#10;I29tgSZsbIspamyXLGdroy5la7IvZGvEMGJr4S9kbPYqZm3/JmZt/yNnbv8gZ27/IGdu/yBnbv8g&#10;9lkAAOBlAADObwAAwnYAALl8AACxfwAAqYAAAKCABwCZgRcAlIEoAY6ANQOIfkEIg3xKDX56UhF6&#10;eFkVdndgGXN2ZxxwdG4fbXN2I2pyfyZncYkpZHGVK2JwoS1gcLAvXnDCL11w3y9fcfUqYHH/JmFy&#10;/yNicv8gYnL/IGJy/yBicv8g71wAANxpAADKcgAAvnoAALWAAACthAAApIUAAJqFAwCUhRQAjoYl&#10;AYmEMwODgz4HfoFIC3l/UBB1flcUcX1eGG57ZRtremweaHl0ImV4fSVid4coX3aTKlx2nyxada4u&#10;WXXALlh13S5ZdvMqW3b/Jlx3/yNcd/8gXHf/IFx3/yBcd/8g6mAAANVsAADFdgAAun4AALGEAACo&#10;iAAAn4kAAJSKAACNihEAiIshAIOKMAJ+iTsFeYdFCnSGTg5whFUSbINcFmmCYxpmgWodYoByIF9/&#10;eyNcfoUmWX2RKVd8nitVfKwsU3y+LVJ82i1TfPIpVXz/JVZ8/yJXfP8gV3z/IFd8/yBXfP8g5WQA&#10;AM9wAADBegAAtoMAAK2JAACjjAAAmY4AAI2PAACGkA4AgZEdAH2QLAF4jzgEc45CCG6NSwxqjFMQ&#10;Z4paFGOJYRdgiGgbXYdwHlqGeSFWhYMkVIWPJlGEnChPhKoqTYS8Kk2E1ypNg/EnT4P/JFCD/yJQ&#10;g/8fUIP/H1CD/x9Qg/8f3mkAAMl1AAC8gAAAsogAAKiNAACdkQAAk5MAAIWWAAB+lwsAeZcZAHWX&#10;KAFxlzUDbJY/BmiVSApklFANYZNXEV2SXhVakWYYV5BuG1SPdx5RjoEgTo6NI0uNmiVJjakmSI27&#10;J0eN1CdHjPAkSIz/IkmL/yBKi/8eSov/HkqL/x5Ki/8e1W4AAMN7AAC3hQAArI0AAKKSAACXlgAA&#10;jJkAAH+cAAB1ngUAcJ8TAG2fIwBpnzABZZ47BGGeRQddnU0KWpxUDVebXBFUmmMUUZprF06ZdBlL&#10;mH8cSJiLHkWXmSBDl6ghQpe6IkGX0yJBlu8gQpX+HkKV/x1DlP8cQ5T/HEOU/xxDlP8czHUAALyB&#10;AACxjAAAppIAAJuXAACRmwAAhZ8AAHmjAABqpwAAZacOAGOoHABgqCsBXag2AlmnQARWp0kGU6ZR&#10;CVCmWQxNpWAOSqVpEUekchREpH0WQqOJGD+jlxo9o6cbPKO5HDuj0hs7ou8bO6D+Gjuf/xk8n/8Y&#10;PJ//GDyf/xg8n/8YxHwAALaJAACqkgAAn5cAAJWcAACJoQAAfaYAAHGqAABkrgAAWrEIAFexFABV&#10;siMAU7IwAVCyOwJNskQDS7FNBUixVQdFsV0JQ7FlC0Cwbw0+sHoPO7CHETmvlhM3r6YUNq+4FDWw&#10;0RQ1ru8UNK3+FDSs/xQ0q/8UNKv/FDSr/xQ0q/8Uu4UAAK+QAACjlwAAmJ0AAIyjAACAqAAAdK0A&#10;AGiyAABctgAAULoBAEm8DQBIvBkARr0nAEW9MwBDvT0BQb1HAT+9UAI9vVgDOr1hBTi9awY2vXcI&#10;NL2ECTK9kwowvaQLL723DC6+0AsuvO4MLbr+DSy5/w0suP8OLLj/Diy4/w4suP8Os48AAKaXAACb&#10;nQAAj6MAAIOqAAB2sAAAarUAAF66AABSvgAAR8IBAD3HBgA4yRAAN8kbADbKJwA1yjMANMs9ADPL&#10;RwAxy1EBMMtbAS7MZQIszHECKsx/AynMkAQnzKEEJs20BCXNzgQly+4EJMn8BiPI/wcjx/8HI8f/&#10;ByPH/wcjx/8HqZYAAJ6dAACSowAAhasAAHiyAABruAAAX74AAFLCAABHxgAAPcoAADTPBAAr1AkA&#10;JtkPACXZGQAl2iUAJNowACPbOwAj20UAItxQACHdWwAg3WgAHt52AB3ehwEc35kBGt+sARnfxAEY&#10;3ucBGNz4ARjb/wIX2v8CF9r/Ahfa/wIX2v8CoJwAAJSjAACHqwAAebMAAGy6AABfwQAAUsYAAEbK&#10;AAA7zgAAMdMAACnZAAAh3gUAHugOAB3oFQAb6R4AGeknABjqMAAW6jkAFetDABTsTgAS7FoAEe1n&#10;ABDudwAQ7ooADu+eAA7wswAN8M0ADO/sAAzt/AAM6/8ADOv/AAzr/wAM6/8Al6MAAImrAAB7tAAA&#10;bbwAAF/EAABSygAARc4AADnTAAAv2AAAJd0AAB3hAAAY7AIAFvcLABT3EQAR+BcAEPgeAA75JQAN&#10;+S0AC/o1AAn7PwAH+0oABPxXAAP9ZgAC/ncAAP2LAAD9nwAA/LUAAPzRAAD87QAA/PwAAPz9AAD8&#10;/QAA/P0Ai6sAAH20AABuvQAAYMYAAFLNAABE0gAAN9gAACzdAAAi4QAAGeUAABPqAAAQ+gAADv8G&#10;AA3/DAAK/xAAB/8UAAT/GgAB/yAAAP8nAAD/MAAA/zoAAP9FAAD/UwAA/2IAAP91AAD/igAA/58A&#10;AP+zAAD/xwAA/+UAAP/lAAD/5QAA/+UAf7QAAHC9AABhxwAAU9AAAEPWAAA23QAAKuIAAB/mAAAW&#10;6gAAEO0AAAz6AAAJ/wAABv8AAAL/BAAA/wkAAP8NAAD/EAAA/xQAAP8aAAD/IQAA/ykAAP80AAD/&#10;QAAA/04AAP9eAAD/cgAA/4cAAP+aAAD/qgAA/7kAAP+5AAD/uQAA/7kA/yApAf8iJwH/IicB/x8q&#10;Af8ZMAH/EjkB/xBFAf8NUwH/DGAB/wptAv8JeQL/CYQC/wmOAf8JlgH/CZ0B/wmjAf8JqQH/CbAB&#10;/wi3Af8IvgH/CMgB/wjWAf8I5gH/CPEB/wj7AP8I/wD/CP8A/wn/Af8J/wH/Cf8B/wn/Af8J/wH/&#10;Cf8B/yMmAf8lJAD/JSQA/yMnAf8dLAH/GDUB/xVCAf8SUAH/EF0C/w5qAv8OdgL/DoAC/w6KAv8O&#10;kgL/DpoC/w6gAv8OpgH/Da0B/w2zAf8NuwH/DcUB/w3RAf8N4wH/De8B/g36AfoN/wH5Dv8B+Q7/&#10;AfkO/wH4Dv8B+A7/AfgO/wH4Dv8B/yYjAP8oIAD/KCAA/yYiAP8iKAH/IDIB/xw/Af8ZTAH/F1kC&#10;/xVlAv8TcQL/E3wC/xOGAv8TjgL/EpYC/xKdAv8SowL/EqkC/xKwAv8StwL/EsEC/xLMAf0S3wH5&#10;E+0B9RP4AfMT/wHyE/8B8RP/AvAU/wLwFP8C8BT/AvAU/wLwFP8C/yofAP8sHAD/LBsA/ysdAP8p&#10;JAD/KC8B/yU7Af8iSAH/H1QC/x1hAv8bbQL/GncC/xqBAv8aigL/GpIC/xqZAv0anwL8GqYC+xqs&#10;AvkatAL4Gr0C9hrIAvMa2wLvGuoC7Bv3Aukb/wLoG/8D5xz/A+Yc/wPlHP8D5Rv/A+Ub/wPlG/8D&#10;/y0bAP8wFwD/MRUA/zAWAP8xIAD/MCoA/y42Af8rQwH/KE8C/yZcAv8kZwL8I3ID+SN8A/cihQP1&#10;Io0D8yKVA/IimwPwIqID7yKpA+0isQPsIrkD6iLFA+gi1QPkI+kD4CP2BN4j/wTbJP8E2ST/BNgk&#10;/wTXJP8E1iT/BNYk/wTWJP8E/zEWAP80EgD/NhEA/zcTAP85GwD/OCUA/zYxAf8zPQH9MUoB+C5W&#10;AvQtYgPwLG0D7St3A+orgAToKogE5iqQBOUqlwTjKp4F4SqlBeAqrQXeKrYF3CrCBdoq0gbVK+cG&#10;0Cv1B80s/wfLLP8HySz/B8gs/wfHLP8Gxyz/Bscs/wbHLP8G/zUSAP85DgD/Og0A/z4QAP9AFgD/&#10;PyAA/z0qAPk7NwHyOEQB7DZRAuc1XAPjNGcD4DNyBN0zewXaMoMG1jKLBtQykwfSMZoI0DGhCM4x&#10;qQnMMbIJyzG8CskxygrGMuELwjLxC78z/gu9M/8KuzP/Croz/wm6M/8JujP/Cboz/wm6M/8J/zkQ&#10;AP89CwD/QAkA/0QNAP9GEQD/RRkA90QjAO5BLwDmPzwB4D5KAdo9VwLTPGIEzztsBsw6dQfJOn0J&#10;xzmFCsU5jAvDOJQMwTibDcA4ow2+OKwOvDi2D7o4ww+5ONcQtTjsELI5+w+wOv8Orzr/Da46/wyt&#10;Ov8LrTr/C606/wutOv8L/zwNAP9ABgD/RQQA/0kJAP9LDQD5ShEA7UkaAONGJgDaRjYA0UZFActF&#10;UQPGRFwFwkJmCL9Cbwq8QXcLukB/Dbg/hg62P44QtD6VEbI+nRKwPqYTrz6wFK0+vRSrPs0VqT7m&#10;FaY/9xOkQP8So0D/EKJA/w+iQP8OokH/DqJB/w6iQf8O/z8JAP9EAAD/SgAA904CAOxQBgDqTwsA&#10;40wQANZMHgDNTTAAxk0/AcBMTAS7S1cGt0lhCbRIaQyxR3EOrkZ5EKxGgBGqRYgTqESQFKZEmBak&#10;Q6EXokOrGKBDtxmfQ8cZnUPgGptE8xeZRf8VmEb/E5hG/xGYRv8Ql0b/EJdG/xCXRv8Q/0IFAP9H&#10;AAD3TwAA5VMAAN1VAQDXVQYA1VILAMtTGQDDVCsAvFQ7AbZSSASxUVIHrVBcCqlOZA2mTWwPpEx0&#10;EaFLexOfSoIVnUqKF5tJkxiZSZwal0imG5VIshyUSMEdkkjYHZBJ7xuPSv4Yj0v/Fo5L/xSOTP8S&#10;jkz/Eo5M/xKOTP8S/0UAAP9LAADpUwAA3lgAANNbAADNWwQAylgHAMJYFQC6WicAs1o3Aa5YRASp&#10;V08HpFVYCqFUYA2eU2gQm1FvE5hQdhWWUH4XlE+GGZJOjhqPTpgcjU2iHYtNrh+KTbwgiE3QIIdN&#10;6x+GT/wbhlD/GIZQ/xaGUP8UhlH/FIZR/xSGUf8U/0cAAPhPAADkVwAA1V0AAMxgAADFYAIAwV4F&#10;ALpdEQCzXyMArF8zAaZeQAOhXEsHnVpUCplZXA6WWGQRk1ZrE5BVchaOVHoYi1SCGolTihyHUpQe&#10;hVKeH4NRqiGBUbgif1HLIn5S5yF+U/kdflT/Gn5V/xd+Vf8WflX/FX5V/xV+Vf8V/0oAAO5SAADe&#10;WwAAz2EAAMZkAAC/ZQAAumMCALNiDwCsYyAApmMwAaBiPQObYUgGll9RCpJeWQ2PXGERjFtoE4la&#10;bxaGWXYYhFh+GoJXhxx/V5AffVabIXtWpyJ5VrUjd1bHJHZW5CR2V/cfd1j/G3dZ/xl3Wf8Xd1n/&#10;FndZ/xZ3Wf8W/0wAAOlWAADZXwAAy2UAAMFoAAC6aQAAtGgAAK1nDQCmaBwAoGgtAZpnOgOVZUUG&#10;kGNOCoxiVw2JYV4Qhl9lE4NebBaAXXMYflx7Gntcgx15W40fdlqYIXRapCNyWrIkcVrEJW9a4SVw&#10;W/YgcVz/HHFd/xpxXf8YcV3/F3Fd/xdxXf8X/U8AAOVZAADTYgAAx2gAAL1sAAC2bQAAr2wAAKdr&#10;CwCgbBkAm2wqAZVrNwKQaUMFi2hMCYdmVAyDZVsQgGNiE31iaRV6YXAYeGF4GnVggR1zX4sfcF6W&#10;Im5eoiRsXrAla17BJmle3iZqX/Qha2D/HWth/xtsYf8ZbGH/GGxh/xhsYf8Y9VEAAOJcAADPZQAA&#10;w2sAALlvAACxcQAAqnEAAKJvCACbbxcAlnAnAJBvNQKLbkAFhmxJCIJqUgx+aVkPe2hgEndmZhR1&#10;Zm4XcmV2GnBkfh1tY4gfa2OTImlioCRmYq4lZWK/JmRi2iZkY/IiZWT/HmZk/xtnZP8ZZ2X/GGdl&#10;/xhnZf8Y8FMAAN1fAADLaAAAv28AALZzAACudQAApnUAAJ1zBQCWcxQAkXQkAItzMgKGcj4EgXBH&#10;CH1vTwt5bVcOdmxeEXNrZBRwamwXbWpzGmtpfBxoaIYfZmeRImNnniRhZqwlYGa9Jl9n1iZfZ/Ei&#10;YGj/HmFo/xxiaP8aYmj/GWJo/xliaP8Z7FcAANliAADHawAAvHIAALN3AACqeQAAoXkAAJd3AQCQ&#10;eBEAi3ghAIZ4LwGBdzsEfHVFB3h0TQp0clUOcXFcEW5wYxRrb2oWaG5xGWZuehxjbYQeYGyPIV5s&#10;nCNca6olWmu7Jlls0yZabO8jW2z/H1xt/xxdbf8aXW3/GV1t/xldbf8Z6FoAANJmAADDbwAAuHYA&#10;AK97AACmfgAAnX4AAJF8AACKfA8AhX0eAIF9LQF8fDkDd3pDBnN5SwlweFMMbHdaEGl2YRNmdWgW&#10;Y3RvGGFzeBtecoIeW3KNIFlxmiJXcagkVXG5JVRx0CVUce4iVnH+Hldx/xxXcf8aWHH/GVhx/xlY&#10;cf8Z414AAM1pAAC/cwAAtHoAAKt/AACiggAAmIMAAIuBAACEgQ0Af4IaAHuCKQF2gTYCcoFABW5/&#10;SQhqflALZ31XDmR8XhFhe2YUXnptF1t6dhlZeYAcVniLH1N4mCFRd6YiUHe3I093ziNPd+whUHf9&#10;HlF3/xtSd/8ZUnf/GVJ3/xlSd/8Z3mIAAMhuAAC7dwAAsH8AAKeEAACdhwAAkocAAISHAAB9hwkA&#10;eIgWAHSIJgBwiDICbIc9BGiGRgZlhU4JYYVVDF6EXA9bg2MSWYJrFVaBdBdTgH4aUICJHE5/lh5M&#10;f6UgSn+2IUl/zCFJfusfSn78HEt+/xpLfv8ZTH7/GEx+/xhMfv8Y1WcAAMNzAAC2fAAArIQAAKKJ&#10;AACYiwAAjY0AAHyNAAB1jgQAb48SAG2QIQBpkC4BZY85AmKOQgRejksHW41SCliMWQxWi2EPU4to&#10;ElCKcRRNiXsXSomHGUiIlRtGiKMdRIi0HUOIyh1Dh+ocRIb7GkSG/xhFhv8XRYX/F0WF/xdFhf8X&#10;zW0AAL14AACxggAAp4oAAJyOAACSkAAAhpMAAHmVAABslwAAZpcOAGOYGwBhmCkAXpg1AVqXPgNX&#10;l0cFVZZPB1KWVglPlV4MTJRmDkqUbxBHk3kTRJOFFUKSkxdAkqIYPpKzGT2SyRk9kekYPZD6Fz6P&#10;/xY+j/8VPo//FT6P/xU+j/8VxXMAALd/AACsiQAAoY8AAJaTAACLlgAAf5kAAHOcAABknwAAXKAJ&#10;AFmgFABXoSIAVaEvAFKhOQFQoUMCTaBLBEqgUwVIoFoHRZ9jCUOfbAtAnnYOPp6DEDuekRE5naAS&#10;OJ2yEzeeyBM3negSNpv6Ejaa/xI2mf8RN5n/ETeZ/xE3mf8RvnsAALGHAACljwAAm5QAAJCYAACE&#10;nAAAd6AAAGukAABfpwAAUqoAAE2rDgBLqxoASqsnAEirMwBGqz0BRKtGAUKrTgJAq1YDPqtfBTur&#10;aAY5qnMIN6qACTSqjwsyqp8MMaqwDDCqxwwwqecML6f6DS+m/w0vpf8NL6X/DS+l/w0vpf8NtoQA&#10;AKqOAACelAAAlJkAAIeeAAB7owAAb6gAAGOsAABXrwAAS7IAAEG1BgA+thEAPbYeADu2KQA6tzQA&#10;Obc+ADe3RwA2t1ABNLdaATK3ZAIwt28DLrd8BCy3iwUqt5wFKbeuBii4xQUot+YFJ7X5Byaz/wcm&#10;sv8IJrL/CCay/wgmsv8Ir40AAKKUAACXmgAAi6AAAH6mAABxqwAAZbAAAFm0AABNtwAAQrsAADi+&#10;AQAvwgkALcMSACzDHgArwykAKsQzACnEPQAoxUcAJ8VRACbFXAAlxmgAI8Z2ASLGhgEgxpgBH8ar&#10;AR7HwQEexuQBHcT4AhzC/wMcwf8DHMH/BBzB/wQcwf8EpZQAAJqaAACOoQAAgacAAHOuAABntAAA&#10;WrkAAE69AABCwAAAOMMAAC/HAAAmywQAHtAKABvREQAa0hoAGdIlABjTLwAY0zoAF9REABbUUAAV&#10;1V0AFNVrABPWfAAS148AEdikABDZuwAQ2d4AENXzABDT/wAQ0v8BENH/ARDR/wEQ0f8BnJoAAJGh&#10;AACDqAAAdbAAAGi3AABbvQAATsEAAELFAAA3yAAALcwAACTQAAAc1QAAFdoFABDiCwAQ4xEADuQa&#10;AA7kIwAN5S0ADOU3AAvmQgAK5k8ACeddAAjnbQAG5oAABeaVAATmqwAC5sQAAebmAADn+QAA5/8A&#10;AOb/AADm/wAA5v8Ak6EAAIWpAAB3sQAAabkAAFvAAABOxgAAQcoAADXOAAAq0gAAIdYAABnbAAAS&#10;3wAADeMAAAvxCAAJ8w4AB/MTAATyGgAC8iIAAPIqAADyNAAA8j8AAPJMAADyXAAA8m0AAPKCAADy&#10;mAAA860AAPPGAAD05QAA9PYAAPT7AAD0+wAA9PsAh6kAAHmyAABqugAAXMIAAE7JAABAzgAAM9MA&#10;ACjYAAAe3QAAFeEAAA/kAAAK6AAABfMAAAP9AQAA/AgAAPsNAAD7EQAA+xYAAPweAAD8JgAA/DAA&#10;AP08AAD+SQAA/loAAP5tAAD/ggAA/5gAAP+sAAD/wAAA/9gAAP/kAAD/5AAA/+QAe7IAAGy7AABd&#10;xAAAT80AAEDSAAAy2QAAJt4AABviAAAS5gAADOoAAAXtAAAA9AAAAP8AAAD/AAAA/wAAAP8EAAD/&#10;CQAA/w4AAP8SAAD/GAAA/yEAAP8rAAD/NwAA/0YAAP9YAAD/awAA/4AAAP+VAAD/pgAA/7MAAP+7&#10;AAD/uwAA/7sA/xsmAP8cJAD/GiQA/xUnAP8QLQD/CjYA/wVDAP8BUAH/AF4B/wBrAf8AdgH/AIEA&#10;/wCKAP8AkgD/AJoA/wCgAP8ApgD/AKwA/wCyAP8AuQD/AMIA/wDNAP8A3wD/AOwA/wD4AP8A/wD9&#10;AP8A/QD/AP0A/wD9AP8A/QD/AP0A/wD9AP8A/x8jAP8fIQD/HiEA/xkjAP8TKQD/DjIA/wxAAP8J&#10;TQH/B1oB/wRnAf8DcwH/A30B/wOHAf8DjwD/ApYA/wKcAP8CogD/AqgA/wKvAP8BtgD/Ab4A/wHJ&#10;AP8B2wD/AOoA/AD2APgA/wD3Av8A9wP/APYE/wD2BP8A9gX/APYF/wD2Bf8A/yIfAP8iHAD/IRwA&#10;/x4fAP8YJAD/FS8A/xI8AP8QSQD/DlYB/wxiAf8LbgH/C3kB/wuCAf8LiwH/C5IB/wqZAf8KnwD/&#10;CqUA/wqrAP8KsgD/CrsA/QrGAPsK1AD3CucA8wr0APAK/wDvC/8A7gz/AO0M/wHtDP8B7Qz/Ae0M&#10;/wHtDP8B/yUbAP8mGAD/JRcA/yEYAP8gIQD/HisA/xo3AP8XRQD/FFEB/xJeAf8RaQH/EXQB/xF9&#10;Af8QhgH9EI4B/BCVAfoQmwH5EKEB9xCoAfYQrwH0ELcA8xDCAPEQ0ADtEOUA6BHyAOYR/gHkEv8B&#10;4xL/AeIS/wHiEv8B4RL/AeES/wHhEv8B/ykWAP8qEwD/KRIA/ycTAP8oHAD/JycA/yMzAP8gPwD/&#10;HUwA/xtYAfwZZAH4GW4B9hh4AfMYgQHxGIkB7xiQAe4YlwHsGJ4B6hikAekYrAHnGLQB5hi/AeQY&#10;zQHgGeMB3BrxAdga/gLUG/8C0hv/AtEb/wLQG/8C0Bv/AtAb/wLQG/8C/y0SAP8uDwD/Lg0A/y8Q&#10;AP8vFwD/LiEA/ywtAP8pOQD5JkYA9CRTAe8iXgHrImkB6CFzAeYhfAHjIYQB4SGMAeAhkwHeIZoB&#10;3CGhAdohqQHYIbEC1SG8AtMiyQLQIt8CzCPwA8gj/QPGJP8DxCT/A8Mk/wPCJP8DwST/A8Ek/wPB&#10;JP8D/zAPAP8yCwD/MwgA/zYNAP82EgD/NRoA/TIlAPQwMgDtLT8A5yxMAOIrWAHdK2MB2SptAdUq&#10;dgLSKn8C0CqGAs4qjgPMKpUDyiqcA8kqowTHKqwExSq2BMMqwwXCKtUFvivrBbor+Qa4LP8Gtiz/&#10;BbUs/wW0LP8FtCz/BbQs/wW0LP8F/zQMAP82BQD/OQMA/zwIAP88DQD9OxMA8TgdAOg1KQDgNDcA&#10;2TNGANE0UgHNM10ByTNnAsYzcAPEMngEwTKABL8yhwW+Mo8GvDKWBroxnge4MaYHtzGwCLUyvAiz&#10;MswJsTLlCa0z9QmrM/8JqjP/CKgz/weoM/8HpzP/B6cz/wenM/8H/zcHAP86AAD/PgAA+kEBAPFB&#10;BgDxPw0A5jwSANs6HwDQOzEAyjxAAMQ8TQHAPFgCvDthA7k7agW2OnIGtDp6B7I5gQiwOYgJrzmQ&#10;Cq04mAqrOKELqTiqDKg4tg2mOMUNpDjeDqE58Q2fOv8Mnjr/C506/wqcOv8JnDr/CZw6/wmcOv8J&#10;/zsCAP8+AAD3RAAA5kcAAN9IAQDaRgYA2UALAM1CGQDFRCsAvkQ7ALlESAG1Q1MDsUJcBK5CZQar&#10;QWwHqUB0CaZAewqkP4MLoz+KDaE+kw6fPpwPnT6lEJs+sRGaPr8RmD7UEpY/7RGUP/wPk0D/DpJA&#10;/wySQf8LkkH/C5JB/wuSQf8L/z0AAP9DAADpSQAA3k4AANNPAADNTgMAykkIAMJJFAC7SiYAtUs2&#10;AK9LQwKrSk4Dp0lXBaRIYAehR2cJnkZvCpxGdgyaRX0OmEWFD5ZEjhCURJcSkkOhE5BDrBSPQ7oV&#10;jUPNFYtE6BWKRfoSiUb/EIlG/w6IRv8NiEb/DYhG/w2IRv8N/0AAAPJHAADjTwAA1FMAAMtVAADE&#10;VAAAwFAEALlPEQCyUCIArFEyAKdRPwKiUEoDnk9TBZtOXAiYTWMKlUxqDJNLcQ2RSnkPjkqAEYxJ&#10;iRKKSZIUiEicFYZIqBaFSLUXg0jHGIFI5BiBSvcVgEr/EoBL/xCAS/8PgEv/DoBL/w6AS/8O/0MA&#10;AOxLAADdUwAAzlgAAMRaAAC9WgAAuFcBALFUDgCqVh4ApVYuAJ9WOwGbVUYDl1RQBZNTWAiQUl8K&#10;jVFmDItQbQ6IT3QQhk98EoROhROCTo4VgE2ZF35NpBh8TbIZek3DGnlN3xp4TvQXeE//FHhP/xJ4&#10;UP8QeFD/D3hQ/w94UP8P/UYAAOdPAADWVwAAyFwAAL9fAAC3XwAAsVwAAKpZDACkWhoAnlsqAJlb&#10;OAGUWkMDkFlMBYxYVQiJV1wKhlZjDINVag6BVHEQf1N5En1TgRR6UosWeFKVGHZRoRl0Ua8bc1HA&#10;G3FR2xxxUvIZcVP/FXFU/xNyVP8RclT/EHJU/xByVP8Q80gAAONTAADQWwAAxGAAALpjAACzYwAA&#10;rGEAAKReCQCdXxcAmF8nAJNfNQGOXkADil1KBYZcUgeDW1kKgFpgDH1ZZw57WG4QeFh1EnZXfhR0&#10;VogXclaTGG9WnxpuVawbbFW9HGtW1R1rVvAaa1f/F2tY/xRsWP8SbFj/EWxY/xFsWP8R8UsAAN9W&#10;AADMXgAAwGQAALdnAACuaAAAp2YAAJ9iBgCYYxQAkmQkAI1jMgGJYj0ChGFHBIFgTwd9X1YJel5d&#10;C3ddZA11XGsQc1xzEnBbexRuW4UXbFqQGWpanBtoWaocZlq6HWVa0R1lWu4bZVv+F2Zb/xVmXP8T&#10;Z1z/Emdc/xJnXP8S7U4AANpZAADIYQAAvGcAALNqAACrbAAAomoAAJlnAgCSZxEAjWchAIhnLwGE&#10;ZjsCf2VEBHtkTQZ4Y1QJdWJbC3JhYQ1wYWkPbWBwEmtfeRRpX4MXZl6OGWRemhtiXqgcYV64HV9e&#10;zh1fXuwbYF/9GGFf/xVhX/8TYl//EmJf/xJiX/8S6lEAANRcAADEZAAAuWoAALBuAACncAAAnm4A&#10;AJRrAACNahAAh2seAINrLAB+azgCempCA3ZpSgZzaFIIcGdZCm1mYA1rZWcPaGRuEWZkdxRkY4EW&#10;YWOMGF9imBpdYqYcW2K2HVpizB1aYuocW2P8GFxj/xZcY/8UXWP/E11j/xNdY/8T5lUAAM9fAADB&#10;aAAAtm4AAKxyAACkdAAAmnMAAI5vAACHbw0Agm8bAH1wKQB5bzUBdW4/A3JtSAVubFAHa2xXCmlr&#10;XgxmamUOZGlsEWFpdRNfaH8WXGiKGFpnlhpYZ6QcVme0HVVnyh1VZ+gbVmf7GFdn/xZXaP8UWGf/&#10;E1hn/xNYZ/8T4VgAAMtjAAC9awAAsnIAAKl2AACgeAAAlncAAIhzAACBcwsAfHQXAHh0JgB0dDIB&#10;cHM9Am1zRgRqck4HZ3FVCWRwXAthcGMOX29qEFxucxJabnwVV22IF1VslBlTbKMbUWyzHFBsyBxP&#10;bOcbUWz6GFFs/xVSbP8UUmz/E1Js/xNSbP8T3FwAAMdnAAC5bwAAr3YAAKV7AACcfAAAkXwAAIJ4&#10;AAB6eQcAdXkUAHJ6IwBuei8Ba3k6Amh5QwNkeEsFYXdSCF93WQpcdmAMWXVoD1d0cBFUdHoTUnOG&#10;Fk9zkxhNcqEZTHKxGkpyxhpKcuUaS3L5F0xy/xVMcv8TTXL/Ek1y/xJNcv8S1GAAAMJrAAC1dAAA&#10;q3sAAKJ/AACXgQAAjIEAAHp+AABzfwIAbn8RAGuAHgBogCwAZYA3AWKAQANff0gEXH5QBll+VwhX&#10;fV4LVHxmDVF8bg9Pe3gRTHuDFEp6kRZIep8XRnqvGEV6xBhEeuQYRXn4FkZ5/xRGeP8SR3j/EUd4&#10;/xFHeP8RzWUAAL1wAACxeQAAp4AAAJyEAACShgAAhoYAAHeGAABrhgAAZocNAGOHGQBgiCcAXogz&#10;AVuIPAJYh0UDVodNBFOGVAZQhlsIToVjCkuEbAxJhHYPRoOBEUSDjxNCg50UQIKuFT+DwhU+guIV&#10;P4H3Ez+B/xJAgP8RQID/EECA/xBAgP8QxmsAALd2AACsfwAAooUAAJeJAACMiwAAgY0AAHOOAABl&#10;jwAAXY8JAFqQFABYkCEAVpEtAFOQOAFRkEECTpBJA0yQUARKj1gFR49gB0WOaQlCjnMLQI1/DT6N&#10;jQ88jZwQOo2sETmNwRE4jeEQOIv2EDiK/w85if8POYn/DjmJ/w45if8Ov3IAALJ9AACnhgAAnIoA&#10;AJGOAACGkQAAepMAAG2VAABflwAAVJkBAE+ZDwBOmhoATJonAEqaMgBImjwBRppEAUSaTAJCmlQD&#10;QJlcBD6ZZgU7mXAHOZh8CDeYigo1mJoLM5irCzKYvwwymN8LMZb1CzGV/wsxlP8LMZP/CzGT/wsx&#10;k/8LuHoAAKyFAAChiwAAlpAAAIuUAAB/lwAAcpsAAGadAABaoAAATqIAAEWkCQBCpBMAQKQfAD+k&#10;KgA+pTQAPKU+ADulRwE5pU8BN6VYAjWlYQIzpWwDMaV5BC+khwUtpJcGLKSpBiukvQYqpN4GKqL1&#10;Bymh/wcpoP8IKZ//CCmf/wgpn/8IsYIAAKWLAACakQAAkJYAAIOaAAB2nwAAaqIAAF6mAABSqQAA&#10;RqsAADytAAA1rwwAM7AVADKwIQAxsCsAL7A1AC6xPgAtsUgALLFRACuxWwApsWcBJ7F0ASaxgwEk&#10;sZQCI7GmAiKyuwIhstsCIa/zAyCu/wMgrf8EH6z/BB+s/wQfrP8EqosAAJ2RAACTlwAAh5wAAHqi&#10;AABtpwAAYKsAAFWvAABJsQAAPrQAADO3AAAqugMAJLwNACK9FQAhvSAAIb0qACC9MwAfvj0AHr5H&#10;AB2+UgAcv14AGr9sABm/fAAYv44AF8ChABbAtgAUwNMAFb7xABW8/wEVu/8BFLr/AhS6/wIUuv8C&#10;oZIAAJaYAACKngAAfaQAAG+qAABirwAAVrQAAEq3AAA+ugAAM70AACrAAAAhxAAAGccFABPLCwAR&#10;zBIAEcwbABDMJQAPzS8ADs06AA7NRgANzVIADc5gAAzOcAALzoMACs6XAAnOrAAIzsYACM7oAAjN&#10;+wAJy/8ACcv/AAnL/wAJy/8AmJgAAI2eAAB/pQAAcawAAGSzAABXuQAASr0AAD7AAAAywwAAKMYA&#10;AB/KAAAXzQAAEdEAAAzWBQAI2QwABtkSAAXaGwAE2iQAA9suAAHbOQAA3EUAAN1SAADeYgAA3nMA&#10;AN6IAADfnQAA37MAAN/OAADg7gAA3/oAAN//AADf/wAA3/8Aj58AAIGmAABzrgAAZbUAAFi9AABK&#10;wgAAPcUAADHJAAAmzAAAHdAAABTUAAAO2QAACd0AAAPhAAAA4wcAAOMNAADkEgAA5RkAAOYiAADn&#10;KwAA6TYAAOtDAADsUgAA7GIAAO12AADujAAA7qEAAO+3AADv0QAA7+sAAPD2AADw9gAA8PYAhKcA&#10;AHWvAABntwAAWb8AAEvGAAA8ygAAL84AACTSAAAa2AAAEtwAAAzgAAAF4wAAAOcAAADrAAAA6wAA&#10;AO0FAADuCwAA8BAAAPEVAADzHgAA9CcAAPczAAD5QAAA+lEAAPtjAAD8dwAA/Y0AAP2jAAD+tgAA&#10;/skAAP/fAAD/3wAA/98Ad7AAAGi5AABawQAATMoAADzPAAAu1AAAItoAABfeAAAQ4gAACeYAAADp&#10;AAAA7AAAAPAAAAD2AAAA9gAAAPcAAAD4AAAA+gcAAPsNAAD9EQAA/xkAAP8jAAD/LwAA/z4AAP9P&#10;AAD/YgAA/3cAAP+NAAD/nwAA/64AAP+6AAD/ugAA/7oA/xYjAP8VIQD/EiEA/w4kAP8GKgD/ADMA&#10;/wBBAP8ATgD/AFwA/wBoAP8AdAD/AH4A/wCHAP8AjwD/AJYA/wCcAP8AogD/AKgA/wCuAP8AtQD/&#10;AL0A/wDHAP8A1gD/AOcA/gDzAP4A/gD9AP8A/AD/APsA/wD7AP8A+wD/APsA/wD7AP8A/xogAP8Z&#10;HgD/Fh4A/xAgAP8KJQD/BDAA/wA9AP8ASwD/AFgA/wBkAP8AcAD/AHoA/wCDAP8AiwD/AJIA/wCY&#10;AP8AngD/AKQA/wCqAP8AsQD9ALkA+wDDAPoA0AD4AOMA9wDxAPYA/AD0AP8A9AD/APMA/wDzAP8A&#10;8wD/APMA/wDzAP8A/x0cAP8cGQD/GRkA/xQbAP8O/+L/4klDQ19QUk9GSUxFAAgJIQD/DCwA/wk5&#10;AP8FRgD/AlMA/wBfAP8AawD/AHUA/wB+AP8AhgD/AI4A/wCUAP4AmwD8AKEA+gCnAPgArgD1ALUA&#10;8wC/APEAywDwAN8A7gDuAOwA+QDrAP8A6gD/AOoB/wDpAf8A6QH/AOkB/wDpAf8A/yAXAP8fFAD/&#10;HBMA/xcVAP8WHQD/EygA/xA0AP8NQQD/DE4A/wlaAP8IZgD/CHAA/gd5APwHgQD6B4kA+AeQAPYG&#10;lgDzBp0A8QajAO8GqgDtBrIA6ga7AOgGyADmBtwA5AbsAOII+gDgCv8A3gv/AN0L/wDdDP8A3Az/&#10;ANwM/wDcDP8A/yMSAP8jEAD/IQ4A/x4QAP8eGAD/HCMA/xgvAP8UOwD/EkkA/BBVAPgPYAD0D2oA&#10;8Q90AO8OfADtDoQA6w6LAOkOkgDnDpkA5g6gAOQOpwDiDq8A4A64AN4OxQDcDtoA1hDsANIR+gDP&#10;Ev8AzRL/AcwS/wHLE/8ByhP/AcoS/wHKEv8B/ycPAP8nDAD/JQkA/yYNAP8lEwD/IxwA/yAoAPsc&#10;NQD1GkIA7xhPAOoXWgDmFmUA4xZuAOAWdwDeFn8A3BaHANkWjgDWFpUA1BacANIXowDQF6sAzhi1&#10;AMwYwQDLGNIAxxroAcMb+AHAG/8Bvhz/Ab0c/wK8HP8CvBv/Arwb/wK8G/8C/ysMAP8rBQD/KwMA&#10;/y0JAP8sDgD/KRUA9yYgAO4jLQDnIToA4R9IANsfVADVIF8A0SBoAM4gcQDMIXkAyiGBAcghiAHG&#10;IY8BxCGWAcMhngHBIqYBvyKvAb0iuwK8I8oCuSPjArUk9AKzJP8DsST/A68k/wOvJP8DriT/A64k&#10;/wOuJP8D/y8GAP8vAAD/MgAA/zMCAPkyCAD3Lw4A6ysWAOEnIgDYJzIA0ClBAMsqTgDGKlkAwypi&#10;AcAqawG9KnMBuyp6ArkqggK4KokCtiqQArQqmAOzKqEDsSqqA68rtQSuK8QErCvbBKgs7wSmLP4F&#10;pCz/BKMt/wSiLf8Eoiz/BKIs/wSiLP8E/zIAAP8zAAD5OAAA6TkAAOI5AADeNQcA3i4NANEvGwDJ&#10;MSwAwzM7AL0zSAC5NFMBtjNcAbMzZQKwM20CrjN0A6wyewOrMoMEqTKKBKcykwWlMpsGpDKlBqIy&#10;sAegMr4HnzLRB5wz6geaM/sHmDT/B5c0/waWNP8GljT/BZY0/wWWNP8F/zUAAP84AADqPgAA30IA&#10;ANVCAADPPwMAzTgIAMU4FQC9OiYAtzs2ALI8QwCuPE4BqjtXAqc7YAOlOmcDozpvBKE6dgWfOX0G&#10;nTmFB5s5jQeZOJYImDigCZY4qwqUOLgKkznKC5E55QuPOvcKjTr/CYw7/wiMO/8HjDv/B4w7/weM&#10;O/8H/zgAAPE+AADjRQAA1EkAAMtKAADFRwAAwUEEALo/EQCzQSEArUIxAKhDPgCkQ0kBoEJTAp1B&#10;WwObQWIEmEBqBZZAcQaUP3gHkj9/CJA/iAqPPpELjT6bDIs+pg2JPrMNiD7EDoY/4A6EP/QNg0D/&#10;C4NA/wqCQP8JgkH/CIJB/wiCQf8I/zwAAOtDAADcSgAAzE8AAMNQAAC8TgAAt0kBALFGDgCqSBwA&#10;pEksAKBJOgCbSUUBmEhOApRHVwOSR14Fj0ZlBo1GbAeLRXMJiUV7CodEgwuFRI0Mg0SXDoFDog9/&#10;Q68QfkPAEHxE2hF7RPEPekX/DXpG/wt6Rv8Kekb/CXpG/wl6Rv8J9T4AAOZIAADTTwAAx1QAAL1V&#10;AAC2VAAAsFAAAKlMCwCiTRgAnU4oAJhONgCUTkEBkE1LAo1NUwSKTFoFh0thBoVLaAiDSm8JgEp3&#10;C35Jfwx8SYkOekiTD3hInxB3SKwSdUi8EnRJ0hNzSe4Rckr/D3JK/w1ySv8Lckr/C3JK/wpySv8K&#10;8kIAAOBMAADOUwAAwVgAALhaAACwWQAAqVYAAKJSBwCbUhUAllMkAJFTMgCNUz4BiVJHAoZRUASD&#10;UVcFgFBeBn5PZQh7T2wJeU5zC3dOew11TYUOc02QEHFNnBJvTakTbk25FGxNzhRsTesTbE79EGxP&#10;/w5sT/8MbE//C2xP/wtsT/8L7kUAANxQAADJVwAAvVwAALReAACsXgAApFsAAJxWBACVVhIAkFch&#10;AItYLwCHVzsBg1ZEAn9WTQN8VVQFelRbBndUYgh1U2gJc1NwC3FSeA1vUoIPbVGNEWtRmRJpUaYU&#10;Z1G2FWZRyxVlUukUZVL7EWZT/w9mU/8NZlP/DGZT/wxmU/8M6kkAANVTAADFWgAAul8AALBiAACo&#10;YgAAn18AAJZaAACPWhAAilseAIVbLACBWzgBfVtBAnpaSgN3WVEEdFhYBnFYXwdvV2YJbVdtC2tW&#10;dg1pVn8PZ1WKEWVVlxNjVaQUYVW0FWBVyBZfVecVYFb6EmBW/w9hV/8OYVf/DWFX/wxhV/8M50wA&#10;ANFWAADBXgAAtmMAAK1mAACkZgAAm2QAAJBeAACJXg4AhF8bAIBfKQB8XzUBeF8/AnReRwNxXU8E&#10;b1xWBWxcXAdqW2MJaFtrC2Zacw1kWn0PYlqIEV9ZlBNeWaIUXFmyFVtZxhZaWeUVW1r5Elta/xBc&#10;Wv8OXFr/DVxa/w1cWv8N408AAM1ZAAC+YQAAs2YAAKlpAACgagAAl2gAAItiAACDYgwAfmMYAHpj&#10;JgB2YzIAc2M8AW9iRQJsYUwEamFUBWdgWgdlYGEIY19pCmFfcQxfXnsOXV6GEVpekxJYXaAUV12w&#10;FVZexBZVXuMVVl73ElZe/xBXXv8OV17/DVde/w1XXv8N3lMAAMhdAAC7ZAAAsGoAAKZtAACdbgAA&#10;k20AAIVnAAB+ZwkAeGcVAHRnIwBxaC8Abmc5AWtnQgJoZkoDZWZSBWNlWAZgZV8IXmRnClxkbwxa&#10;Y3kOWGOEEFVikRJTYp8TUmKuFVFiwhVQYuEVUWL2ElFi/xBSYv8OUmL/DVJi/w1SYv8N2VYAAMRg&#10;AAC3aAAArG4AAKNxAACacwAAj3EAAH9rAAB4awUAcmsSAG5sHwBrbCwAaGw3AWZsQAJja0gDYGtP&#10;BF5qVgZcal0HWWllCVdpbQtVaXcNU2iCD1BojxFOZ50TTWesFEtowBRLaN4US2f1Ekxn/w9MZ/8O&#10;TWf/DU1n/w1NZ/8N0loAAMBkAACzbAAAqXIAAKB2AACWdwAAinYAAHlxAABxcQAAa3EPAGhxHABm&#10;cigAY3I0AGByPQFeckUCW3FNA1lxVAVXcFsGVHBjCFJvawpQb3QMTW6ADktujRBJbpsRR22rEkZu&#10;vhNFbtwSRm30EUZt/w9Hbf8OR2z/DUds/w1HbP8NzF8AALxpAACwcQAApXcAAJx7AACRfAAAhnsA&#10;AHV4AABrdwAAZXcMAGF4FwBfeCQAXXkwAFp5OgFYeUICVnhKAlN4UQRRd1gFT3dgB0x2aAhKdnIK&#10;SHV9DEV1ig5DdZkPQnWpEEB1vBBAddkQQHTzD0B0/w5Bc/8NQXP/DEFz/wxBc/8MxmQAALduAACr&#10;dgAAonwAAJd/AACMgQAAgYEAAHKAAABlfwAAXX8IAFl/EwBXgCAAVYArAFOBNgBRgD4BT4BGAk2A&#10;TgJLf1UDSX9dBUZ/ZgZEfnAIQn57CT9+iAs9fZcMPH2nDTp9ug46ftYNOnzxDTp7/ww6e/8LOnr/&#10;Czp6/ws6ev8LwGkAALJ0AACnfAAAnYEAAJKEAACHhgAAe4cAAG6HAABghwAAVYcBAFCIDgBOiBoA&#10;TYkmAEuJMABJiToASIlCAUaJSgFEiVICQolaA0CIYwQ9iG0FO4h4BjmHhgg3h5UJNYemCjSHuQoz&#10;h9MKM4bwCTOF/wkzhP8JM4P/CTOD/wkzg/8JuXAAAK16AACiggAAl4cAAI2KAACBjAAAdY4AAGiP&#10;AABakAAAT5EAAEeSCgBEkhMAQ5MfAEGTKgBAkzQAP5M9AD2TRQA7k00BOpNWATiTXwI2k2kDNJN1&#10;AzKSgwQwkpMFLpKkBi2StwYsktEGLJHvBiuP/wYrjv8GK43/ByuN/wcrjf8Hs3gAAKeCAACciAAA&#10;kYwAAIeQAAB6kwAAbZUAAGGXAABVmQAASZsAAD+cAQA5nQ4AN50XADaeIgA0niwAM541ADKePgAx&#10;nkcAMJ9QAC6fWgAtn2QBK59xASmefwInnpACJp6hAiSetQIjns4CI53uAyOb/gMimv8EIpn/BCKZ&#10;/wQimf8ErIEAAKCIAACVjgAAi5IAAH+WAABymgAAZZ0AAFmgAABOowAAQqQAADemAAAuqAUAKakP&#10;ACipGAAnqiIAJqosACWqNQAkqj8AI6pIACKrUwAhq14AIKtqAB6reQAdq4sAG6udABqrsQAZq8oA&#10;GarsARmo/QEYp/8CGKb/Ahim/wIYpv8CpYkAAJmPAACPlAAAg5kAAHWeAABoogAAXKYAAFCpAABE&#10;rAAAOa4AAC+wAAAmswAAHrUGABm3DwAYtxcAF7chABa3KgAVtzQAFLg+ABO4SQASuFQAErliABG5&#10;cQAQuYMAD7mXAA65rAANucQADbjnAA62+wAOtf8ADrT/AA60/wAOtP8AnJAAAJKVAACGmwAAeaAA&#10;AGumAABeqwAAUq8AAEayAAA6tQAAL7cAACW6AAAdvQAAFcAAABDDBgALxg4ACsUVAAnFHgAIxSgA&#10;B8UyAAbGPQAFxkkABcZXAAPGZgACxncAAcaLAADGoAAAxbYAAMbSAADF7wAAxfwAAMX/AADF/wAA&#10;xf8AlZYAAImcAAB7owAAbakAAGCvAABTtAAARrgAADq7AAAuvgAAJMEAABvEAAATxwAADsoAAAjO&#10;AQAB0AoAANAQAADQFgAA0R4AANInAADTMQAA1DwAANVJAADWWAAA1mkAANZ8AADWkgAA1qcAANa/&#10;AADW4AAA1vMAANb+AADW/wAA1v8AjJ0AAH6kAABvqwAAYbIAAFS5AABGvQAAOcEAAC3EAAAixwAA&#10;GcsAABHOAAAM0gAABdUAAADbAAAA3AMAAN0KAADeDwAA3xQAAOEcAADiJAAA5C4AAOY6AADnSQAA&#10;6FkAAOhrAADpgQAA6ZgAAOmtAADpxQAA6eIAAOnyAADp9QAA6fUAgKUAAHGtAABjtQAAVbwAAEfC&#10;AAA5xgAALMoAACDOAAAW0gAAD9YAAAjbAAAA3wAAAOMAAADlAAAA5wAAAOgBAADqBwAA6w0AAO0R&#10;AADvGAAA8SEAAPMrAAD2OAAA90gAAPhaAAD5bQAA+oQAAPqbAAD6rwAA+sIAAPraAAD63wAA+t8A&#10;dK4AAGW2AABWvgAASMYAADnLAAAr0AAAH9QAABTaAAAN3wAABeMAAADmAAAA6QAAAO0AAADvAAAA&#10;8QAAAPMAAAD1AAAA9gIAAPgJAAD6DgAA/RMAAP8cAAD/KAAA/zYAAP9HAAD/WgAA/24AAP+FAAD/&#10;mgAA/6sAAP+5AAD/vAAA/7wA/xEgAP8QHgD/DB4A/wQhAP8AJwD/ADAA/wA+AP8ATAD/AFkA/wBl&#10;AP8AcAD/AHoA/wCDAP8AiwD/AJIA/wCYAP8AngD/AKQA/wCqAP8AsAD/ALgA/wDCAP8AzgD/AOIA&#10;/gDwAP0A+wD7AP8A+wD/APsA/wD6AP8A+gD/APoA/wD6AP8A/xQcAP8SGgD/DhoA/wgcAP8AIQD/&#10;AC0A/wA6AP8ASAD/AFUA/wBhAP8AbAD/AHYA/wB/AP8AhwD/AI4A/wCUAP8AmgD+AKAA/QCmAPwA&#10;rAD7ALQA+QC9APgAyQD3ANwA9QDsAPMA+ADzAP8A8gD/APEA/wDwAP8A8AD/APAA/wDwAP8A/xcY&#10;AP8VFgD/ERUA/wwXAP8FHQD/ACgA/wA2AP8AQwD/AFAA/wBcAP8AZwD/AHEA/wB6APwAggD6AIkA&#10;+ACQAPcAlgD1AJwA9ACiAPMAqADxALAA8AC4AO4AwwDsANMA6gDnAOkA9QDnAP8A5gD/AOUA/wDl&#10;AP8A5QD/AOUA/wDlAP8A/xoTAP8YEQD/FBAA/w8RAP8NGQD/CiQA/wUwAP8BPgD/AEsA/wBXAP4A&#10;YgD6AGwA9QB1APIAfQDwAIQA7gCLAOwAkQDrAJcA6QCeAOcApADmAKwA5AC0AOIAvwDgAM0A3gDj&#10;ANwA8gDaAP0A2AD/ANYA/wDVAf8A1QH/ANUC/wDVAv8A/x4QAP8cDQD/FwsA/xUOAP8UFQD/ER8A&#10;/w4qAP8LOAD9CEUA+AZRAPQEXADuBGYA6gRvAOYDdwDkBH8A4gSGAOAEjADeBJMA3QWaANsFoADY&#10;BagA1QWxANIFuwDQBskAzgfgAMwI8QDJCv8Axwv/AMYM/wDFDP8AxQz/AMUM/wDFDP8A/yEMAP8g&#10;BgD/HAMA/x0KAP8bEAD/GBgA/xQjAPYRMADvDj4A6g5KAOUNVgDhDWAA3Q1pANkNcQDVDXkA0w2B&#10;ANENiADPDY8AzQ6WAMsOnQDKDqUAyA6uAMYPuQDEEMgAwhDfAL4R8gC7Ev8AuRP/ALcT/wG2E/8B&#10;thP/AbYT/wG2E/8B/yUGAP8jAAD/IwAA/yQDAP8hCgD9HREA8RobAOgWJwDhFDUA2hNDANMUTwDO&#10;FVkAyxVjAMgWawDFFnMAwxd7AMEXggDAGIkAvhiQALwYmAC7GaAAuRmpALcZtAC1GsIAtBrWALAb&#10;7QGtHPwBqx3/Aakd/wGpHf8BqB3/Aagd/wGoHf8B/ygAAP8nAAD+KgAA7yoAAOcnAQDnIgkA5B0Q&#10;ANkbHQDPHS0AyR48AMQgSQC/IFMAvCFdALkhZQC3Im0AtSJ0ALMifACxIoMBsCKKAa4ikgGsI5sB&#10;qyOkAakjrwGnI7wBpiTOAaMk6AKgJfkCniX/Ap0l/wKcJf8CmyX/Apsl/wKbJf8C/ywAAP8tAADt&#10;MgAA4jQAANozAADTLgMA0iUKAMklFwDBJycAuyk2ALYqQwCyK04ArytXAKwrYACqK2cBqCtvAaYr&#10;dgGkK30BoyuEAqErjQKfK5UCniufApwrqgOaK7YDmSzHA5cs4gOULfUEki3/A5Et/wOQLv8DkC3/&#10;A5At/wOQLf8D/zAAAPIzAADkOgAA1j0AAMw8AADHOQAAwzEFAL0uEQC1MCEAsDIwAKszPQCnM0kA&#10;pDNSAKEzWgGfM2IBnDNpApozcAKZM3cClzJ/A5UyhwOTMpAEkjKaBJAypQWOMrEFjTPCBosz3AaJ&#10;NPIGhzT/BYY0/wWGNP8EhTT/BIU0/wSFNP8E/DMAAOs6AADcQQAAzUQAAMNEAAC9QQAAuDsBALI3&#10;DgCrOBwApTkrAKE6OACdO0QAmjtNAZc6VgGUOl0CkjpkApA6awOOOXIDjDl6BIo5ggWJOYsFhzmV&#10;BoU5oAeDOa0Hgjm8CIE50wh/Ou4IfTr+B3w7/wZ8O/8FfDv/BXw7/wV8O/8F9DcAAOVAAADSRwAA&#10;xUoAALxLAAC1SQAAr0MAAKk+CwCiPxcAnUAmAJhBNACUQT8AkUFJAY5BUQGLQFkCiUBgA4dAZwOF&#10;P20Egz91BYE/fQZ/PocHfT6RCHs+nAl6PqkJeD64Cnc/zQp1P+oKdED8CHRA/wd0QP8Gc0D/BnNA&#10;/wZzQP8G8TsAAN9FAADMTAAAv08AALZQAACuTwAAp0oAAKBEBwCaRRQAlUYiAJBGMACMRzwAiUZF&#10;AYZGTgGDRlUCgUVcA35FYwR8RGoEekRxBXlEeQZ3RIIIdUONCXNDmQpxQ6YLcEO1DG5EyQxtROcM&#10;bUX6CmxF/whsRf8HbEX/B2xF/wdsRf8H7D8AANhJAADHUAAAu1QAALFVAACpVAAAoVAAAJlKAgCS&#10;SREAjUofAIlLLACFTDgAgktCAX9LSgF8SlICeUpYA3dKXwR1SWYFc0ltBnFJdgdvSH8IbUiKCWxI&#10;lgtqSKMMaEiyDWdIxQ1mSeQNZkn4C2ZJ/wlmSv8IZkn/B2ZJ/wdmSf8H6EMAANJNAADCUwAAt1gA&#10;AK1ZAACkWAAAnFUAAJNOAACMTg4Ah08bAIJPKQB/UDUAe1A/AXhPRwF2T08Cc05VA3FOXARvTWMF&#10;bU1qBmtNcgdpTXwIZ0yHCmVMkwtjTKANYkyvDmFNwg5gTeEOYE32DGBO/wpgTv8JYE7/CGBO/whg&#10;Tv8I40cAAM1QAAC+VwAAs1sAAKpdAAChXQAAmFoAAI1TAACGUgwAgFMYAHxTJQB5VDEAdVQ8AHNT&#10;RAFwU0wCbVJTAmtSWQNpUmAEZ1FoBmVRcAdjUXkIYVGECmBQkQxeUJ4NXFCtDltRwA5aUd4PWlH1&#10;DFpS/wpbUv8JW1H/CFtR/whbUf8I30oAAMlTAAC7WgAAsF8AAKZhAACdYQAAlF4AAIhXAACAVgoA&#10;elcVAHZXIgBzWC4AcFc5AG1XQQFqV0kCaFZQAmZWVwNkVl4EYlVlBWBVbQdeVXcIXFWCClpVjgxZ&#10;VZwNV1WrDlZVvg9VVdsPVVXzDVVV/wtWVf8JVlX/CVZV/whWVf8I200AAMVXAAC4XgAArWIAAKNl&#10;AACaZQAAkGMAAINcAAB7WwYAdVsSAHFbHwBuXCsAa1w2AGhbPwFlW0cBY1tOAmFaVQNfWlwEXVpj&#10;BVtaawZZWXUIV1mAClVZjAtUWZoNUlmqDlFZvA5QWdgOUFnyDVFZ/wtRWf8KUVn/CVFZ/whRWf8I&#10;1FEAAMJaAAC0YQAAqmYAAKBoAACXaQAAjGcAAH1gAAB1XwMAb18QAGtfHABoYCgAZmAzAGNgPAFh&#10;YEQBX19MAlxfUwNbX1oEWV9hBVdeaQZVXnMIU15+CVFdigtPXZkMTV2oDUxeug5LXtQOS17xDExe&#10;/wtMXf8KTF3/CUxd/whMXf8Iz1QAAL5eAACxZQAAp2oAAJ1tAACUbQAAiWwAAHhlAABvZAAAaWQO&#10;AGVkGQBiZCUAYGUwAF5lOgBcZUIBWmVKAlhkUQJWZFgDVGRfBFJkZwVQY3EHTmN7CUxjiApKY5cL&#10;SGOmDEdjuA1GY9ENRmPvDEZi/wpHYv8JR2L/CUdi/whHYv8IylgAALpiAACuaQAAo24AAJpxAACQ&#10;cgAAhHEAAHRrAABpaQAAY2kLAF9pFQBcaiEAWmotAFhrNgBWaz8BVWtHAVNqTgJRalUDT2pdBE1q&#10;ZQVKaW4GSGl5B0ZphglEaZUKQ2ilC0FptwxAac8MQGjuC0Fo/wpBZ/8JQWf/CEJn/whCZ/8IxV0A&#10;ALZmAACqbQAAoHMAAJZ2AACLdwAAgHYAAHByAABlcQAAXHAHAFhwEQBWcB0AVHEoAFJxMwBQcTwA&#10;T3JEAU1xSwFLcVMCSXFaA0dxYgRFcGwFQ3B3BkFwhAc/cJMIPW+jCTtwtQo7cM0KOm/sCTtu/gg7&#10;bv8IO23/Bztt/wc7bf8Hv2IAALFrAACmcwAAnXkAAJJ7AACHfAAAe3wAAG16AABgeAAAVncBAFB3&#10;DgBOeBgATHgkAEt5LgBJeTcASHlAAEZ5SAFEeU8BQnlXAkF5YAI/eGkDPHh0BDp4ggU4eJEGN3ih&#10;BzV4swc0eMsHNHfrBzR2/Qc0df8HNXX/BjV0/wY1dP8GuWgAAK1xAACieQAAmH4AAI2AAACCgQAA&#10;doIAAGmBAABbgQAAUYEAAEiACgBFgRMAQ4EeAEKCKQBBgjIAQII7AD6CQwA9gksAO4JTATmCXAE3&#10;gmYCNYJxAzOCfwMxgY4EMIGfBC6BsQUtgcgFLYHpBC1//AUtfv8FLX3/BS19/wUtff8Fs24AAKh4&#10;AACdfwAAkoMAAIiGAAB9hwAAcIgAAGOJAABVigAAS4oAAEGKAgA7iw4AOYsXADiMIgA3jCwANow1&#10;ADSMPQAzjEYAMo1PADGNWAAvjWIBLYxuASuMewEqjIsCKIycAiaMrwIljMYCJYvoAiWK+wMliP8D&#10;JYj/AyWH/wMlh/8DrXYAAKOAAACXhQAAjYkAAIKMAAB2jgAAaZAAAFySAABQkwAARJQAADqVAAAx&#10;lggALZcRACyXGgArlyQAKpctACmXNgAomD8AJ5hIACaYUgAlmFwAI5hoACKYdwAgmIcAH5iZAR2Y&#10;rAEcmMMBHJflARyV+gEblP8BG5P/AhuT/wIbk/8Cp38AAJyGAACRiwAAh48AAHqSAABtlQAAYZgA&#10;AFWbAABJnQAAPZ4AADOfAAAqoQAAIaMKAB+jEQAeoxoAHaQkABykLQAbpDYAGqQ/ABmkSgAYpFUA&#10;FqVhABWlcAAUpYEAE6WUABKlqAARpb8AEKTiABGi+AARof8AEaD/ARGg/wERoP8BoIYAAJWMAACM&#10;kQAAf5UAAHGaAABkngAAWKEAAEykAABApgAANacAACqpAAAirAAAGa4AABKwCQAQsRAAELEYAA6x&#10;IgAOsSsADbE1AA2xQAAMsUsAC7FYAAqxZwAIsXgAB7GLAAWxoAAEsLUABLDQAASw7wAFr/4ABq7/&#10;AAau/wAGrv8AmI4AAI+TAACCmAAAdZ0AAGeiAABapwAATqsAAEGtAAA1rwAAK7EAACG0AAAYtgAA&#10;EbkAAA28AwAHvgwAA70SAAG9GQAAviIAAL4rAAC+NgAAvkEAAL9OAAC/XAAAv20AAL+AAAC+lQAA&#10;vqoAAL7CAAC95AAAvfYAAL3/AAC9/wAAvf8AkpQAAIWaAAB4oAAAaqYAAFyrAABPsAAAQrMAADW2&#10;AAAquAAAILsAABe+AAAQwQAAC8QAAATHAAAAyQcAAMkNAADJEgAAyhkAAMsiAADLKwAAzTUAAM5B&#10;AADOUAAAz2AAAM9yAADPhwAAz50AAM+zAADPzgAAz+sAAM74AADO/gAAzv4AiJsAAHqiAABsqAAA&#10;Xq8AAFC1AABCuQAANbwAACm/AAAewgAAFcYAAA7JAAAIzAAAANAAAADTAAAA1QAAANYGAADYDAAA&#10;2REAANsWAADcHwAA3igAAOA0AADiQQAA4lEAAONjAADjdwAA5I4AAOSkAADkugAA5dQAAOXqAADl&#10;8wAA5fMAfKMAAG6qAABgsgAAUbkAAEO+AAA1wgAAKMYAABzJAAATzQAADNEAAATVAAAA2gAAAN4A&#10;AADhAAAA4gAAAOQAAADlAwAA5wkAAOkOAADrEgAA7RoAAO8kAADyMQAA9EEAAPRTAAD1ZgAA9XwA&#10;APaTAAD2qQAA97wAAPfOAAD33wAA998AcKwAAGG0AABTuwAARcMAADbHAAAnzAAAG9AAABHVAAAK&#10;2wAAAN8AAADiAAAA5QAAAOkAAADsAAAA7QAAAPAAAADxAAAA8wAAAPUEAAD3CgAA+hAAAPwWAAD/&#10;IQAA/y4AAP9AAAD/UwAA/2gAAP+AAAD/lgAA/6gAAP+2AAD/vwAA/78A/w0cAP8KGwD/AhsA/wAe&#10;AP8AJAD/AC4A/wA8AP8ASgD/AFYA/wBjAP8AbQD/AHcA/wB/AP8AhwD/AI4A/wCUAP8AmgD/AKAA&#10;/wCmAP8ArAD/ALQA/wC9AP8AyQD+AN0A/QDtAPwA+gD7AP8A+gD/APkA/wD6AP8A+gD/APoA/wD6&#10;AP8A/xAZAP8NFwD/BhYA/wAYAP8AHgD/ACoA/wA3AP8ARQD/AFIA/wBeAP8AaQD/AHIA/wB7AP8A&#10;ggD/AIkA/wCQAP4AlgD9AJwA/AChAPsAqAD5AK8A+AC4APYAwwD0ANIA8wDnAPIA9gDwAP8A7wD/&#10;APAA/wDvAP8A7wD/AO4A/wDuAP8A/xIUAP8PEgD/CxIA/wASAP8AGgD/ACUA/wAzAP8AQAD/AE0A&#10;/wBZAP8AZAD9AG0A+wB2APkAfQD3AIQA9QCLAPQAkQDzAJcA8QCdAPAAowDuAKoA7ACzAOoAvQDo&#10;AMsA5wDhAOUA8QDjAP0A4wD/AOIA/wDhAP8A4QD/AOAA/wDgAP8A/xQQAP8RDgD/DQ0A/wcPAP8C&#10;FQD/ACAA/wAtAP8AOgD/AEcA+QBTAPUAXgDyAGgA8ABwAO0AeADrAH8A6QCFAOgAjADmAJIA5QCY&#10;AOMAnwDhAKYA3wCuANwAuADaAMUA1gDZANQA7ADSAPkA0QD/AM8A/wDOAP8AzgD/AM4A/wDOAP8A&#10;/xcMAP8UCAD/DwUA/w4LAP8MEQD/BxoA/wEmAPwANAD0AEEA7QBNAOkAWADmAGIA4wBqAOAAcgDe&#10;AHkA2wCAANkAhgDWAI0A0wCTANEAmgDPAKEAzQCqAMsAswDJAL8AxgDQAMUA6ADDAPYAwQD/AMAC&#10;/wC/A/8AvwP/AL8D/wC/A/8A/xsGAP8XAAD/FAAA/xMFAP8RDQD/DhQA+QofAPAGLADmAzkA4ANG&#10;ANwDUQDWBFsA0gRkAM8FbADMBXMAygV6AMgFgQDGBYcAxQaOAMMGlgDBBp0AvwamAL0GsAC7B7wA&#10;uQjNALgK5QC1C/cAsw3/ALEN/wCwDf8AsA7/AK8O/wCvDv8A/x4AAP8bAAD/GwAA+hoAAPUWBQD2&#10;EQ0A6w4VAOILIgDYCzEA0Aw+AMsNSgDHDVUAxA5eAMEOZgC/Dm0AvQ50ALsPewC5D4IAtxCKALYQ&#10;kQC0EJoAshCjALARrQCvEboArRHKAKoS5QCnFPcApRX/AKMV/wCiFf8AohX/AKIV/wCiFf8A/yIA&#10;AP8gAADwIwAA5iQAAOAhAADcGQUA2xAMANARGQDIEykAwhU3AL0WRAC5F04AtRdXALMYYACwGGcA&#10;rhhuAKwZdQCrGXwAqRmEAKgajACmGpQApBqeAKMbqAChG7QAnxzFAJ4c3wCaHfMBmB7/AZce/wGW&#10;H/8BlR//AZUf/wGVH/8B/yYAAPQnAADmLQAA2i8AAM8tAADKJwAAxx8IAMEcEwC6HiIAtB8xAK8g&#10;PQCrIUgAqCJSAKYiWgCjI2IAoSNpAKAjbwCeI3cAnCN+AJsjhgCZJI8BlySZAZYkowGUJLABkiW/&#10;AZEl1gGOJu8BjCf/Aosn/wKKJ/8CiSf/Aokn/wGJJ/8B+ikAAOwwAADdNgAAzTgAAMQ3AAC+MgAA&#10;uisCALUlDgCuJx0AqCkrAKQqOACgKkMAnStMAJorVQCYK1wAlitjAJQragGSK3EBkCx4AY8sgQGN&#10;LIoBiyyUAoosnwKILKsChiy6AoUtzgODLuoDgS78A4Au/wJ/Lv8Cfy7/An4u/wJ+Lv8C9C4AAOQ3&#10;AADSPQAAxT8AALs/AAC0PAAArzUAAKkvCwCjLxcAnjEmAJkyMwCWMj4AkjNIAJAzUACNM1gAizNe&#10;AYkzZQGHM2wBhjNzAYQzfAKCM4UCgDOPA38zmgN9M6cDfDO1BHozyQR5NOYEdzX5BHY1/wN1Nf8D&#10;dTX/A3U1/wN1Nf8D8DMAAN09AADKQwAAvkUAALVGAACtQwAApj0AAKA2BgCZNhMAlDghAJA5LgCM&#10;OTkAiTlDAIc5TACEOVMBgjlaAYA5YQF+OWgCfDlvAno5dwJ5OYADdzmLBHU5lgR0OaMFcjmxBXE5&#10;xAZvOuIGbjr3BW47/wRtO/8EbTv/A206/wNtOv8D6jkAANVCAADESAAAuUsAAK9LAACnSQAAn0QA&#10;AJg+AQCRPBAAjD0dAIg+KgCEPzUAgT8/AH4/SAB8P08Bej9WAXg/XQF2PmQCdD5rAnI+cwNwPnwD&#10;bz6HBG0+kwVrPqAGaj6uBmk/wAdnP94HZz/1BmZA/wVmQP8EZkD/BGY//wRmP/8E5T0AAM9GAAC/&#10;TAAAtE8AAKpQAACiTwAAmUoAAJFEAACKQQ0AhEIZAIBDJgB9RDIAekQ8AHdERAB1REwBckRTAXBD&#10;WQFvQ2ACbUNnAmtDbwNpQ3kEaEODBWZDjwZkQ50HY0OrB2FDvQhgRNkIYETzB2BE/wZfRP8FX0T/&#10;BGBE/wRgRP8E4EEAAMpKAAC7UAAAsFMAAKdVAACeUwAAlU8AAItJAACDRwsAfUcVAHlHIgB2SC4A&#10;c0g4AHFIQQBuSEkBbEhQAWpIVgFoSF0CZkdkAmVHbANjR3YEYUeABWBHjQZeR5oHXEepCFtIuwha&#10;SNQIWkjxB1pJ/wZaSf8FWkj/BVpI/wRaSP8E20QAAMZNAAC4UwAArVcAAKNZAACaWAAAkVQAAIZO&#10;AAB9SwgAd0sSAHNMHwBwTCsAbUw1AGtMPgBoTEYAZkxNAWRMUwFiTFoCYUxiAl9MagNeTHMEXEt+&#10;BVpLigZYS5gHV0ynCFZMuQlVTNEJVEzvCFRN/wZVTP8GVUz/BVVM/wVVTP8F1UgAAMJRAAC1VwAA&#10;qlsAAKBcAACXXAAAjVkAAIFTAAB3TwQAcU8QAG5QHABqUCgAaFAyAGVQOwBjUEMAYVBKAV9QUQFd&#10;UFgCXFBfAlpQZwNYUHEEV1B7BVVQiAZTUJYHUlClCFBQtwlQUM4JT1DtCFBQ/wdQUP8GUFD/BVBQ&#10;/wVQUP8F0EsAAL9UAACyWgAAp14AAJ1gAACUYAAAiV0AAHxXAAByVAAAbFMOAGhUGQBlVCQAYlQv&#10;AGBUOABeVEAAXFRIAVpUTwFZVFYBV1RdAlVUZQNUVG4EUlR5BVBUhgZOVJQHTVSkCEtUtQhLVMwJ&#10;SlTrCEtU/gdLVP8GS1T/BUtU/wVLVP8FzE4AALtXAACuXgAApGIAAJpkAACRZAAAhmIAAHdbAABt&#10;WAAAZlgMAGJYFgBfWCIAXVksAFtZNgBZWT4AV1lGAFZZTQFUWVQBUllbAlFZYwNPWWwDTVl3BEtY&#10;hAVJWJIHSFiiB0dZswhGWcoIRVnqCEZZ/QZGWP8GRlj/BUdY/wVHWP8Fx1IAALhbAACrYQAAoWYA&#10;AJhoAACOaQAAg2cAAHJgAABoXgAAYV0JAFxdEwBaXR4AV10pAFZeMwBUXjsAUl5DAFFeSgFPXlIB&#10;Tl5ZAkxeYQJKXmoDSF51BEZeggVEXZAGQ16gB0FesQdAXsgHQF7oB0Bd/AZBXf8FQV3/BUFc/wVB&#10;XP8Fw1YAALRfAACoZgAAnmoAAJVtAACKbQAAf2wAAG9nAABkZAAAW2IFAFZiEABUYhsAUmMlAFBj&#10;LwBOZDgATWRAAEtkSABKZE8BSGRXAUZkXwJFZGgCQ2RzA0FjfwQ/Y44FPWOeBjxjsAY7ZMYGO2Tm&#10;Bjtj+gU7Yv8FO2L/BTxh/wQ8Yf8EvlsAALBjAAClagAAm28AAJFyAACGcgAAe3EAAGxtAABgawAA&#10;VWkAAE9oDQBNaRcAS2khAElqKwBIajQAR2o9AEVrRABEa0wAQmtUAUFrXAE/amUCPWpwAjtqfQM5&#10;aowEN2qcBDZqrgU1asQFNWrlBTVp+QQ1af8ENWj/BDVo/wQ1aP8EuWAAAKxpAAChcAAAmHUAAI13&#10;AACCdwAAd3cAAGl0AABccwAAUXEAAEhwCgBFcBIAQ3EdAEJxJwBAcjAAP3I4AD5yQAA9ckgAO3JQ&#10;ADpyWQE4cmMBNnJtAjRyegIzcokDMXKaAy9yrAMucsEDLnLjAy5x+AMucP8DLm//Ay5v/wMub/8D&#10;s2YAAKdvAACddgAAk3oAAIh8AAB+fQAAcn0AAGR8AABXewAATHoAAEJ5AwA8eQ4AOnoXADl6IQA4&#10;eioAN3szADZ7OwA0e0QAM3tMADJ7VQAwe18AL3tqAS17dwEre4cBKnuYAih7qgIne78CJnvhAiZ6&#10;9wImeP8CJnj/Aid3/wInd/8CrmwAAKN2AACZfAAAjn8AAISCAAB4gwAAbIQAAF+EAABRhAAAR4QA&#10;ADyEAAAzhAkAMIQRAC+EGgAthCQALIUtACuFNQAqhT4AKYVHACiGUAAnhloAJoZmACSGcwAjhoMA&#10;IYaVACCGpwEehrwBHobeAB6E9QEegv8BHoL/AR6B/wEegf8BqHQAAJ59AACTggAAiYUAAH6IAABx&#10;igAAZYsAAFiMAABMjQAAQI4AADaOAAAsjwAAJZAMACOQEwAikBwAIZAlACCRLgAfkTYAHpFAAB2R&#10;SQAckVQAGpFgABmRbgAYkX4AFpKQABWSpAAUkbkAE5HYABOP9AAUjv8AFI3/ABSM/wEUjP8Bo30A&#10;AJiDAACOiAAAhIwAAHePAABpkQAAXZMAAFCVAABFlwAAOZgAAC6ZAAAlmgAAHZsCABadDAAVnRMA&#10;FJ0bABOdJAASnS0AEZ43ABGeQQAQnkwAD55YAA6eZwANnncADJ6KAAudngAKnbIACZ3MAAmc7AAK&#10;m/4AC5r/AAuZ/wALmf8AnIQAAJGKAACIjgAAe5IAAG2WAABgmQAAVJwAAEifAAA8oAAAMKEAACaj&#10;AAAdpQAAFacAABCpBQALqw0ACKoTAAeqGwAGqiQABaouAASqOAACqkQAAapQAACqXgAAqm4AAKqB&#10;AACqlQAAqaoAAKnBAACo5AAAqPYAAKf/AACn/wAAp/8AlYsAAIyQAAB/lQAAcZoAAGOeAABWogAA&#10;SqYAAD2oAAAxqgAAJqsAAB2tAAAUsAAADrIAAAm1AQACtgoAALYPAAC2FQAAtx0AALclAAC3LwAA&#10;uDkAALhGAAC4VAAAuGQAALh2AAC4iwAAt6AAALe2AAC30wAAtu8AALb8AAC2/wAAtv8Aj5IAAIKX&#10;AAB0nQAAZqIAAFinAABLrAAAPq8AADGxAAAmswAAHLYAABO4AAANuwAABr4AAADBAAAAwgQAAMIL&#10;AADDEAAAxBUAAMQcAADFJAAAxi4AAMg6AADJRwAAyVcAAMlpAADJfQAAyZQAAMiqAADIwwAAyOQA&#10;AMj0AADI/QAAyP0AhZkAAHefAABopgAAWqsAAE2xAAA/tQAAMbgAACW6AAAavQAAEcAAAAvDAAAD&#10;xwAAAMoAAADNAAAAzgAAAM8DAADQCQAA0Q4AANMSAADVGQAA1yIAANotAADdOQAA3kkAAN5aAADf&#10;bgAA34UAAN+cAADfsgAA3ssAAN7mAADf9AAA3/QAeaEAAGuoAABcrwAATrUAAEC7AAAxvgAAJMEA&#10;ABnFAAAQyAAACcwAAADPAAAA0wAAANkAAADcAAAA3QAAAN8AAADhAAAA4gUAAOQLAADmEAAA6BYA&#10;AOogAADtKwAA8DoAAPFLAADxXgAA8nMAAPOLAADzogAA87YAAPPJAADz4QAA8+EAbaoAAF6xAABQ&#10;uQAAQb8AADLEAAAkyAAAF8wAAA7QAAAG1QAAANoAAADeAAAA4gAAAOYAAADpAAAA6gAAAOwAAADu&#10;AAAA8AAAAPIAAAD0BgAA9gwAAPkSAAD8HAAA/ykAAP86AAD/TQAA/2IAAP94AAD/kAAA/6MAAP+z&#10;AAD/wQAA/8EA/wcZAP8BFwD/ABcA/wAaAP8AIQD/ACsA/wA5AP8ARwD/AFQA/wBfAP8AagD/AHMA&#10;/wB7AP8AgwD/AIoA/wCQAP8AlgD/AJsA/wChAP8AqAD/AK8A/wC4AP8AxAD+ANUA/ADqAPsA+AD6&#10;AP8A+QD/APgA/wD4AP8A9gD/APMA/wDxAP8A/wsVAP8FEwD/ABMA/wAUAP8AGgD/ACcA/wA0AP8A&#10;QgD/AE8A/wBbAP8AZQD/AG4A/wB2AP8AfgD/AIUA/gCLAP0AkQD7AJcA+gCdAPgAowD3AKsA9gCz&#10;APQAvgDzAMwA8QDjAO8A8wDuAP8A7QD/AOwA/wDrAP8A7AD/AOwA/wDrAP8A/w0RAP8JEAD/AA8A&#10;/wAQAP8AFgD/ACIA/wAvAP8APQD/AEoA/wBVAP0AYAD6AGkA+ABxAPYAeQD0AH8A8wCGAPEAjADv&#10;AJIA7gCYAOwAnwDrAKYA6QCuAOcAuADlAMUA4wDaAOEA7QDfAPsA3gD/AN0A/wDdAP8A3QD/AN0A&#10;/wDdAP8A/w8NAP8MCwD/AwkA/wAMAP8AEgD/AB0A/wApAPsANwD4AEQA9QBQAPIAWgDuAGMA7ABr&#10;AOkAcwDnAHoA5QCAAOMAhgDhAIwA3wCTAN0AmQDbAKEA2QCpANUAsgDSAL4A0ADOAM4A5gDMAPYA&#10;ygD/AMoA/wDJAP8AyAD/AMgA/wDIAP8A/xEIAP8NAgD/BwAA/wUIAP8ADgD/ABYA9wAiAO8AMADr&#10;AD0A6ABJAOQAVADgAF0A3QBlANkAbQDVAHMA0gB6ANAAgADOAIcAzACNAMoAlADIAJsAxgCkAMQA&#10;rQDCALgAwADHAL0A3wC8APEAuwD+ALkA/wC4AP8AuAD/ALgA/wC4AP8A/xQAAP8PAAD/DQAA/wwA&#10;AP8HCQD4ARAA6AAaAOMAKADdADYA2ABCANIATQDOAFcAygBfAMcAZgDFAG0AwwB0AMEAegC/AIEA&#10;vQCIALsAjwC5AJcAtwCfALUAqACzALMAsQDCAK8A2ACuAu0ArAP7AKsF/wCqBv8AqQb/AKkG/wCp&#10;Bv8A/xYAAP8SAAD3EgAA7BEAAOYOAADlBggA3QMSANQDIADNBC0AyAQ6AMMFRgC/BVAAvAZYALkG&#10;YAC3B2cAtQduALMHdQCxCHsArwiCAK4JigCsCZIAqgmbAKgKpQCmCrAApQu/AKMM1AChDe0Anw7+&#10;AJ0O/wCcD/8Amw//AJsP/wCbD/8A/xoAAPcZAADqHgAA3x4AANUaAADQEwIAzgwLAMcLFgDADSUA&#10;ug4yALYOPwCyD0kArxBSAKwQWgCqEGEAqBFoAKYRbwCkEXYAohF9AKERhQCfEo4AnRKXAJwSogCa&#10;E60AmBO8AJcU0ACUFewAkhb9AJAX/wCPF/8Ajhf/AI4X/wCOF/8A+h0AAO4jAADfKAAA0CoAAMcn&#10;AADBIQAAvRkFALkSEACyFR4ArRYsAKgXOACkGEMAoRlMAJ8ZVACcGlwAmhpiAJkaaQCXG3AAlRt3&#10;AJQbfwCSHIgAkBySAI8cnQCNHakAix23AIoeygCIH+cAhiD6AIQg/wGDIP8BgyD/AYIg/wGCIP8B&#10;9SQAAOUsAADTMQAAxjMAALwxAAC2LQAAsCUAAKwdDACmHhgAoSAmAJwhMgCZIj0AlSJHAJMjTwCR&#10;I1YAjyNdAI0kZACLJGsAiSRyAIgkegCGJIMAhCWNAIMlmAGBJaQBgCayAX4mxQF9J+IBeyf3AXko&#10;/wF4KP8BeCj/AXgo/wF4KP8B7ysAAN0zAADKOQAAvjsAALQ6AACtNgAApi8AAKEoBwCbJxMAligg&#10;AJEpLQCOKjgAiytCAIgrSgCGK1IAhCtYAIIsXwCALGYAfyxtAH0sdQB7LH4BeiyIAXgslAF2LaAB&#10;dS2uAnQtwAJyLt0CcS70AnAv/wJvL/8Cby//AW4v/wFuL/8B6DEAANM6AADDPwAAt0EAAK5BAACm&#10;PgAAnjgAAJcxAQCRLhAAjC8cAIgwKACEMTMAgTI9AH8yRgB9Mk0AezJUAHkyWwB3MmEAdTJpAXQy&#10;cAFyMnkBcDOEAW8zkAJtM50CbDOrAmo0vAJpNNUDaDXxAmc1/wJnNf8CZjX/AmY1/wJmNP8C4jYA&#10;AMw/AAC9RAAAskcAAKhHAACgRAAAmD8AAJA5AACINA0AgzUXAH82JAB8Ny8AeTc5AHc4QgB0OEkA&#10;cjhQAHE4VwBvOF4AbThlAWw4bQFqOHUBaDiAAmc4jAJlOJkDZDmoA2I5uQNhOtADYDruA2A6/wNf&#10;Ov8CXzr/Al86/wJfOv8C3TsAAMdDAAC5SQAArksAAKRMAACbSgAAkkUAAIk/AACBOgkAezoUAHc7&#10;IAB0PCsAcjw1AG89PgBtPUYAaz1NAGk9UwBoPVoAZj1hAWQ9aQFjPXIBYT19AmA9iQJePZYDXT6l&#10;A1s+tgRaPswEWj/sBFk//gNZP/8DWT//Alk//wJZPv8C1j8AAMNHAAC1TAAAqlAAAKBQAACXTwAA&#10;jksAAIRFAAB6QAYAdT8RAHFAHABtQCgAa0EyAGlBOwBnQUIAZUFJAGNBUABhQVcAYEFeAV5BZgFd&#10;Qm8CW0J6AlpChgNYQpQDV0KjBFVDswRUQ8kEVEPpBFND/QNTQ/8DVEP/A1RD/wJUQ/8C0EIAAL9K&#10;AACyUAAAp1MAAJ1UAACUUwAAilAAAH9KAAB1RQIAbkMOAGtEGQBnRSQAZUUuAGJFNwBhRT8AX0VG&#10;AF1FTQBbRVQAWkZbAVlGYwFXRmwCVkZ3AlRGgwNTRpEDUUahBFBHsQRPR8cETkfnBE5H+wROR/8D&#10;Tkf/A09H/wNPR/8DzEYAALtOAACvVAAApFcAAJpYAACRVwAAhlQAAHtOAABwSgAAaUgNAGVIFgBi&#10;SSEAX0krAF1JNABbSTwAWUlDAFdJSgBWSVIAVUpZAVRKYQFSSmoBUUp1Ak9KgQNOSo8DTEufBEtL&#10;sARKS8UESUvmBElL+gRJS/8DSkv/A0pL/wNKS/8DyEkAALhRAACsVwAAoVsAAJhcAACOXAAAg1kA&#10;AHZTAABrTgAAZE0KAF9MEwBcTR4AWk0oAFhNMQBWTToAVE1BAFNOSABSTk8AUE5XAU9OXwFNTmgB&#10;TE5zAkpPfwJJT40DR0+dBEZPrgRFT8MERFDkBERP+QRFT/8DRU//A0VO/wNFTv8DxEwAALVVAACp&#10;WwAAn14AAJVgAACLYAAAgF4AAHJXAABnUwAAXlEHAFlREQBXURsAVFElAFJSLwBRUjcAT1I/AE5S&#10;RgBNU00ATFNVAEpTXQFJU2YBR1NwAkVTfQJEU4sDQlObA0FUrARAVMEEP1TiBD9U+ANAU/8DQFP/&#10;A0BT/wNAUv8DwFAAALJYAACmXgAAnGIAAJJlAACIZQAAfWIAAG5cAABjWQAAWVYDAFRWDgBRVhgA&#10;T1YiAE1XLABMVzQASlc8AElYRABIWEsAR1hTAEVYWwFEWGQBQlhuAUBYewI/WIkCPViZAzxYqgM7&#10;Wb8DOlngAzpY9wM6WP8DO1f/AztX/wM7V/8DvFQAAK5cAACjYwAAmWcAAJBpAACFaQAAeWcAAGti&#10;AABgYAAAVV0AAE5bDABLWxQASVwfAEdcKABGXTEARV05AENdQQBCXUgAQV5QAEBeWAA+XmEBPF5s&#10;ATteeAI5XocCN16XAjZeqQM1Xr0DNF/dAzRe9QM1Xf8CNV3/AjVc/wI1XP8CuFkAAKphAACgZwAA&#10;lmwAAIxuAACBbgAAdmwAAGdpAABcZgAAUWQAAEhiCQBEYhEAQmIbAEFjJAA/Yy0APmM1AD1kPQA8&#10;ZEUAO2RNADlkVQA4ZF8ANmRpATVkdgEzZIUBMWWVAjBlpwIvZbsCLmXaAi5k9AIuY/8CL2P/Ai9i&#10;/wIvYv8Cs14AAKdmAACcbQAAk3EAAIhzAAB9cwAAcnIAAGRwAABYbgAATWwAAEJqAwA8aQ4AOmoW&#10;ADlqIAA4aigANmsxADVrOQA0a0EAM2xJADJsUgAxbFwAL2xmAC5scwAsbIIBKmyTASlspQEobLkB&#10;J23WASdr8gEnav8BJ2r/AShp/wIoaf8CrmQAAKNsAACZcwAAjnYAAIR4AAB5eQAAbXgAAGB3AABT&#10;dgAASHUAAD5zAAA0cgoAMXMRADBzGgAvcyMALnMrAC10NAAsdDwAK3REACl0TQAodVcAJ3VjACV1&#10;bwAkdX8AInWQACF1ogAgdbcAH3XSAB908QAfc/8BH3L/ASBx/wEgcf8BqWsAAJ5zAACUeQAAinwA&#10;AIB+AAB0fwAAZ38AAFp/AABNfgAAQ34AADh9AAAvfQIAKH0NACZ9FAAkfRwAI34lACJ+LQAhfjYA&#10;IX4/AB9/SAAef1IAHX9eABx/awAaf3oAGX+MABd/nwAWf7MAFX/OABV+7wAWfP8AFnv/ABZ7/wAX&#10;e/8ApHIAAJp6AACPfwAAhYIAAHuEAABthgAAYIcAAFSHAABIiAAAPIgAADKIAAAoiAAAIIgFABqJ&#10;DgAZiRUAGIkdABeKJgAWii4AFYo3ABSKQQATikwAEotYABGLZQAQi3UAD4uHAA6KmwANiq8ADIrI&#10;AAyJ6gANh/wADof/AA6G/wAOhv8An3sAAJSBAACKhQAAgIgAAHOLAABljQAAWY8AAEyQAABBkgAA&#10;NJIAACqSAAAhkwAAGZQAABKWBgAOlw4ADZcVAAyXHQAMlyYAC5cvAAqXOQAJl0QACJdQAAaXXgAF&#10;l24AA5aAAAGWlAAAlagAAJW+AACU4AAAlPQAAJP/AAGS/wABkv8AmIIAAI6IAACFjAAAd48AAGqS&#10;AABdlQAAUJgAAESaAAA4mwAALJwAACKdAAAZngAAEqAAAA2iAgAHowsAAaMQAACjFwAAox8AAKMn&#10;AACjMQAApDwAAKRIAACkVgAApGUAAKN3AACjiwAAo6AAAKK2AACh0gAAofAAAKD7AACg/wAAoP8A&#10;kYoAAImOAAB7kgAAbZcAAGCbAABTngAARqEAADmjAAAtpAAAI6YAABmoAAARqgAADKwAAAWuAAAA&#10;rwcAAK8NAACvEQAAsBgAALAgAACxKAAAsTIAALI+AACyTAAAslsAALJsAACygQAAsZcAALGsAACw&#10;xgAAsOgAAK/3AACv/wAAr/8AjJAAAH+VAABxmgAAY58AAFWkAABHqAAAOqoAAC2sAAAirgAAGLAA&#10;ABCzAAAKtQAAArgAAAC7AAAAuwAAALwHAAC8DQAAvREAAL4WAAC/HgAAwCcAAMEyAADCQAAAw08A&#10;AMNgAADDdAAAw4sAAMOhAADDuAAAwtcAAMLvAADC+gAAwf4AgZcAAHOdAABlowAAV6gAAEmtAAA7&#10;sQAALbMAACG2AAAWuQAADrsAAAe+AAAAwQAAAMUAAADHAAAAyAAAAMkAAADKBQAAywsAAM0PAADO&#10;FAAA0BwAANMmAADWMgAA2EEAANhTAADZZgAA2XwAANmUAADZqwAA2cMAANnhAADZ8AAA2fQAdp8A&#10;AGemAABZrAAAS7IAADy3AAAuugAAIb0AABXAAAANxAAABccAAADKAAAAzgAAANIAAADVAAAA1gAA&#10;ANkAAADbAAAA3QAAAN8HAADhDAAA4xEAAOYZAADpJAAA7DIAAO1DAADuVgAA72sAAO+EAADvnAAA&#10;77IAAO/GAADv3QAA7+QAaqgAAFuvAABMtgAAPrwAAC/AAAAgxAAAFMgAAAzMAAAC0AAAANQAAADZ&#10;AAAA3gAAAOIAAADlAAAA5gAAAOgAAADpAAAA7AAAAO4AAADwAgAA8gkAAPUPAAD4FwAA/CMAAP8z&#10;AAD/RgAA/1oAAP9xAAD/iQAA/58AAP+xAAD/wAAA/8YA/wAVAP8AFAD/ABQA/wAXAP8AHQD/ACgA&#10;/wA3AP8ARAD/AFEA/wBcAP8AZgD/AG8A/wB3AP8AfgD/AIUA/wCLAP8AkQD/AJcA/wCdAP8ApAD/&#10;AKsA/wC0AP4AvwD9AM4A+wDmAPkA9gD4AP8A9wD/APcA/wD3AP8A8AD/AOwA/wDpAP8A/wMSAP8A&#10;EAD/ABAA/wARAP8AFwD/ACQA/wAyAP8APwD/AEwA/wBXAP8AYQD/AGoA/wByAP8AeQD9AIAA/ACG&#10;APoAjAD5AJIA+ACYAPYAnwD1AKYA9ACuAPIAuQDwAMYA7gDeAO0A8ADrAP4A6gD/AOkA/wDpAP8A&#10;5wD/AOMA/wDgAP8A/wcOAP8ADQD/AAsA/wAMAP8AEwD/AB8A/wAsAP8AOgD/AEYA/gBSAPsAXAD4&#10;AGUA9QBsAPMAdADxAHoA7wCBAO4AhwDsAI0A6gCTAOkAmgDnAKEA5gCpAOMAswDhAL8A3wDQAN0A&#10;6QDaAPkA2QD/ANcA/wDVAP8A1QD/ANUA/wDUAP8A/wkKAP8BBQD/AAMA/wAJAP8AEAD/ABkA+wAm&#10;APcANAD0AEAA8gBMAO4AVgDqAF8A5wBnAOQAbgDiAHQA4AB7AN4AgQDcAIcA2gCNANYAlADUAJsA&#10;0QCjAM8ArQDMALgAygDHAMgA4ADGAPMAxQD/AMMA/wDDAP8AwwD/AMMA/wDDAP8A/wsBAP8DAAD/&#10;AAAA/wADAP8ACwDzABIA7gAfAOoALQDmADoA4gBFAN4ATwDZAFgA1ABgANEAaADOAG4AzAB0AMoA&#10;ewDIAIEAxgCHAMQAjgDCAJYAwACeAL4ApwC7ALIAuQDAALcA1AC1AOwAswD7ALMA/wCyAP8AsgD/&#10;ALEA/wCxAP8A/w0AAP8GAAD/AwAA9wAAAPQAAwDnAA0A4AAYANoAJQDTADIAzgA+AMoASQDGAFIA&#10;wwBaAMAAYQC+AGgAvABuALoAdAC4AHsAtgCBALQAiACyAJAAsACZAK4AogCsAK0AqgC6AKgAywCm&#10;AOYApQD3AKQA/wCjAP8AogD/AKIA/wCiAP8A/xAAAPsMAADvDgAA5g0AAN8JAADaAAYA0AARAMkA&#10;HQDEACoAvwA3ALsAQgC3AEsAtABUALIAWwCvAGIArQBoAKsAbgCpAHUAqAB7AKYAgwCkAIsAogCU&#10;AKAAngCeAagAnAK1AJsDxgCZBeIAmAb0AJYI/wCVCf8AlAn/AJQJ/wCUCf8A/BEAAPEVAADjGQAA&#10;1hkAAMwVAADHEAAAxAcKAL0DFAC3BCEAsgYuAK4IOgCqCUQApwlNAKQKVQCiClwAoApiAJ4LaQCc&#10;C28Amwt2AJkMfgCXDIYAlgyQAJQMmgCSDaYAkQ2zAI8NxQCNDuIAixD2AIkQ/wCIEf8AhxH/AIcR&#10;/wCHEf8A9hkAAOcgAADWJAAAyCUAAL8iAAC5HAAAtBQBALENDgCqDhkApQ8nAKEQMwCdET4AmhFH&#10;AJgSTwCVElYAkxJcAJESYwCQE2kAjhNwAIwTeACLE4EAiRSLAIcUlgCGFaIAhBWwAIMWwQCBF90A&#10;fxj0AH0Z/wB8Gf8AfBn/AHsZ/wB7Gf8A7yEAAN0pAADKLQAAvi8AALUsAACuJwAAqCAAAKMXCACe&#10;FhMAmRchAJQZLQCRGjgAjhpBAIsbSQCJG1AAhxtXAIUcXgCEHGQAghxrAIAccwB/HXwAfR2GAHwe&#10;kQB6Hp4AeB+rAHcfvAB2INQAdCHwAHIh/wBxIv8AcSH/AHEh/wBxIf8A6CgAANIwAADCNQAAtzcA&#10;AK01AAClMQAAnisAAJgjAgCSHhAAjSAbAIkhJwCGIjIAgyM8AIEjRAB+I0sAfCRSAHskWQB5JF8A&#10;dyRmAHYlbgB0JXcAcyWBAHEmjQBvJpkAbianAG0nuABsJ84BaijtAWkp/wFoKf8BaCn/AWgo/wFo&#10;KP8B4S4AAMs2AAC8OwAAsT0AAKc9AACfOQAAlzMAAI8tAACIJwwAgycWAH8oIgB8KS0AeSo3AHcq&#10;PwB1KkcAcytOAHErVABwK1sAbitiAGwragBrLHIAaSx9AGgsiQBmLZYBZS2kAWQutAFjLsoBYS/p&#10;AWAv/QFgL/8BYC//AWAv/wFgLv8B2jQAAMU8AAC3QQAArEMAAKJDAACZQAAAkDoAAIg0AACALggA&#10;ei0SAHcuHgBzLykAcTAzAG8wOwBtMEMAazFKAGkxUQBnMVcAZjFeAGQxZgBjMm8AYTJ5AGAyhQFf&#10;MpIBXTOhAVwzsQFbNMYBWjTmAVk1+wFZNf8BWTT/AVk0/wFZNP8B0jgAAMBAAACzRQAAqEgAAJ5I&#10;AACVRgAAi0AAAII7AAB5NQQAczMQAG80GgBsNCUAaTUvAGc1NwBlNj8AYzZGAGI2TQBgNlQAXzZb&#10;AF03YwBcN2sAWzd2AVk3ggFYOI8BVjieAVU4rwJUOcMCUznkAlM6+QFTOf8BUjn/AVM5/wFTOf8B&#10;zTwAALxEAACvSQAApEwAAJpMAACRSwAAh0YAAH1AAABzOwAAbDgNAGg5FwBlOSIAYzorAGA6NABe&#10;OjwAXTpDAFs6SgBaO1AAWDtYAFc7YABWO2gAVTxzAVM8fwFSPI0BUD2cAU89rAJOPsECTT7hAk0+&#10;+AJNPv8BTT7/AU09/wFNPf8ByUAAALhIAACsTQAAoVAAAJdRAACOTwAAhEsAAHlFAABuQAAAZj0L&#10;AGI9FABfPR4AXD4oAFo+MQBYPjgAVz5AAFU/RgBUP00AUz9VAFJAXQBQQGYAT0BwAU5AfAFMQYoB&#10;S0GaAkpBqwJJQr4CSELeAkhC9gJIQv8CSEL/AUhB/wFIQf8BxUQAALVLAACpUAAAnlQAAJVUAACL&#10;UwAAgFAAAHVKAABqRgAAYUIIAFxBEQBZQhsAV0IlAFVCLgBTQjUAUUI9AE9CQwBPQ0sATkNSAE1E&#10;WgBLRGMASkRuAUlFegFHRYgBRkWYAkVGqQJERr0CQ0bcAkNG9QJDRv8CQ0b/AUNF/wFDRf8BwUcA&#10;ALJPAACmVAAAnFcAAJJYAACIWAAAflUAAHFPAABmSgAAXEYFAFdGDwBURhgAUUYiAE9GKwBORjMA&#10;TEc6AEtHQQBKR0kASUhQAEhIWABHSGEARUlsAERJeAFCSYYBQUmWAUBKpwI/SrsCPkvYAj5K8wI+&#10;Sv8CPkn/AT9J/wE/Sf8BvUoAAK9SAACjWAAAmVsAAJBdAACGXAAAe1kAAG1TAABiTwAAV0wBAFFK&#10;DQBOShUATEsfAEpLKABJSzAAR0s4AEZMPwBFTEYARExOAENNVgBCTV8AQE1qAD9NdgE9ToQBPE6U&#10;ATtOpQE5T7kCOU/UAjlP8gE5Tv8BOU7/ATlN/wE6Tf8Buk4AAKxWAAChWwAAl18AAI1hAACDYQAA&#10;eF4AAGlYAABfVgAAVFIAAExPCwBJTxIAR1AcAEVQJQBDUC0AQlA1AEFRPABAUUQAP1FMAD5SVAA8&#10;Ul0AO1JnADpScwA4U4IBN1OSATVTpAE0U7cBM1TRATNT8QE0U/8BNFL/ATRS/wE0Uv8BtlIAAKla&#10;AACeYAAAlGQAAItmAACAZQAAdGMAAGZeAABcXAAAUVgAAEdVBwBCVRAAQFUYAD9WIQA9VioAPFYy&#10;ADtWOQA6V0EAOVdJADhXUQA3WFoANVhlADRYcQAyWIABMViQAS9ZogEuWbUBLVnPAS1Z7wEuWP8B&#10;Llf/AS5X/wEuVv8BslcAAKVfAACbZQAAkWkAAIdqAAB8agAAcWgAAGNlAABYYgAATV8AAENdAgA8&#10;Ww0AOlwUADhcHQA3XCYANV0uADRdNgAzXT4AMl1GADFeTgAwXlcAL15iAC1ebgAsX30AKl+OAClf&#10;oAAoX7MBJ1/MACdf7QEnXv8BJ13/AShd/wEoXP8BrVwAAKJkAACYagAAjm4AAINvAAB5bwAAbm4A&#10;AGBrAABUaQAASWcAAD9lAAA1YwkAMmMRADBjGQAvZCEALmQpAC1kMQAsZDkAK2VCACplSgAoZVQA&#10;J2VfACZmawAkZnoAI2aLACJmnQAgZrEAH2bJAB9m6wAgZf4AIGT/ACBj/wEhY/8BqWIAAJ5qAACV&#10;cAAAinMAAIB1AAB1dQAAaXQAAFxyAABPcQAARG8AADpuAAAwbQMAKWwNACdsFAAmbBwAJW0kACRt&#10;LAAjbTQAIm09ACFuRgAgblAAHm5bAB1uZwAcbnYAGm6HABlvmgAYb64AFm/GABZu6QAXbfwAGGz/&#10;ABhr/wAYa/8ApGkAAJpxAACQdgAAhnkAAHx7AABxewAAZHsAAFd6AABKeQAAP3gAADV4AAArdwAA&#10;InYHAB12DwAcdxYAG3ceABp3JgAZdy4AGHc3ABd4QAAVeEoAFHhWABN4YwASeHIAEXiDABB4lwAP&#10;eKsADnjDAA535gAOdvoAD3X/ABB1/wAQdP8An3EAAJV4AACLfAAAgn8AAHeBAABqggAAXYIAAFCC&#10;AABEggAAOIIAAC6CAAAkggAAHIIAABSCCQARgxAAEIMWABCDHgAOgycADoMwAA2DOQANg0QADINQ&#10;AAuDXQAJg2wACIN+AAaDkQAFgqUAA4K7AASB2wAEgfIABYD/AAZ//wAGf/8AmnkAAJB+AACGgwAA&#10;fYUAAG+HAABiiQAAVYoAAEmLAAA9jAAAMYwAACaMAAAdjQAAFY4AAA+PAwAKkAwABpARAASPGAAD&#10;jyAAAY8pAACPMgAAkD0AAJBJAACPVgAAj2UAAI92AACPigAAjp8AAI60AACNzwAAjO4AAIz7AACL&#10;/wAAi/8AlIAAAIuFAACCiQAAdIwAAGaPAABZkQAATJMAAECVAAA0lgAAKJYAAB6XAAAVmAAAD5oA&#10;AAqbAAACnAkAAJwOAACcEwAAnBoAAJwiAACdKwAAnTUAAJ1AAACdTgAAnVwAAJ1uAACcgQAAnJcA&#10;AJysAACbxgAAmugAAJn5AACZ/wAAmP8AjogAAIaMAAB4kAAAapQAAFyXAABPmgAAQp0AADaeAAAp&#10;nwAAH6EAABWiAAAOpAAACKYAAACoAAAAqQQAAKkKAACpDgAAqRMAAKoaAACqIgAAqysAAKw2AACs&#10;RAAArFMAAKxjAACsdwAAq44AAKukAACrvAAAqt4AAKn0AACp/QAAqf8AiY4AAHuTAABtlwAAX5wA&#10;AFGgAABEpAAANqYAACqoAAAeqQAAFKsAAA2uAAAGsAAAALIAAAC1AAAAtQAAALUDAAC2CQAAtw4A&#10;ALgSAAC4GQAAuiEAALsrAAC8OAAAvUcAAL1YAAC9awAAvYEAAL2ZAAC9sAAAvcwAALzqAAC89wAA&#10;u/4AfpUAAHCbAABioAAAU6UAAEaqAAA4rQAAKq8AAB6xAAATtAAADLcAAAO5AAAAvAAAAL8AAADC&#10;AAAAwgAAAMMAAADEAAAAxgYAAMcMAADIEAAAyhYAAMwgAADPKwAA0DoAANFLAADRXgAA0nMAANKL&#10;AADSpAAA07sAANPYAADT7QAA0/YAc50AAGSjAABWqQAAR68AADmzAAAqtgAAHbkAABK8AAAKvwAA&#10;AMMAAADGAAAAyQAAAM0AAADPAAAA0AAAANIAAADUAAAA1gAAANkCAADbCAAA3g4AAOETAADkHQAA&#10;6CoAAOg8AADpTwAA6WQAAOp8AADrlQAA66wAAOvCAADs1QAA7OUAZqYAAFisAABJswAAO7kAACu8&#10;AAAdwAAAEcQAAAnIAAAAzAAAAM8AAADTAAAA2QAAAN0AAADgAAAA4QAAAOMAAADlAAAA5wAAAOoA&#10;AADsAAAA7gQAAPELAAD1EgAA+BwAAPsrAAD9PgAA/lMAAP5qAAD/gwAA/5sAAP+uAAD/vgAA/8oA&#10;/wASAP8AEAD/ABEA/wATAP8AGQD/ACYA/wA0AP8AQQD/AE0A/wBYAP8AYgD/AGsA/wBzAP8AegD/&#10;AIEA/wCHAP8AjQD/AJMA/wCZAP8AoAD/AKcA/gCvAPwAugD6AMkA+QDhAPgA8wD3AP8A9gD/APUA&#10;/wDxAP8A6QD/AOQA/wDhAP8A/wAPAP8ADQD/AA0A/wAOAP8AFAD/ACEA/wAuAP8APAD/AEgA/wBT&#10;AP8AXQD/AGYA/gBtAPwAdQD7AHsA+QCCAPgAiAD3AI4A9gCUAPQAmwDzAKIA8QCqAO8AtADtAMEA&#10;6wDVAOoA7ADoAPwA5wD/AOUA/wDmAP8A4AD/ANkA/wDUAP8A/wALAP8ACAD/AAYA/wAJAP8AEAD/&#10;ABwA/wApAP8ANgD/AEIA+wBOAPcAVwD0AGAA8gBoAO8AbwDtAHYA7AB8AOoAggDoAIgA5wCOAOUA&#10;lQDjAJwA4QCkAN8ArgDdALkA2gDKANcA5ADUAPYA0QD/ANAA/wDQAP8AzwD/AMsA/wDHAP8A/wAD&#10;AP8AAAD/AAAA/wAEAP8ADQD6ABYA9gAjAPMAMADwADwA7QBHAOkAUQDlAFoA4gBiAN8AaQDdAG8A&#10;2gB2ANgAfADUAIIA0gCIANAAjwDNAJYAywCeAMkAqADHALMAxQDBAMIA2ADAAO8AvwD+AL4A/wC9&#10;AP8AvAD/ALwA/wC8AP8A/wIAAP8AAAD/AAAA/wAAAPQABwDtABEA6AAcAOMAKQDfADUA2wBBANYA&#10;SwDRAFQAzQBcAMoAYwDIAGkAxgBvAMMAdQDBAHsAvwCCAL4AiAC8AJAAugCYALgAogC1AKwAswC5&#10;ALEAywCvAOcArgD4AKwA/wCrAP8ArAD/AKwA/wCrAP8A/wQAAP8AAAD2AAAA7gAAAOcAAADfAAwA&#10;1gAVAM8AIgDKAC4AxwA6AMMARADAAE0AvABVALkAXAC3AGMAtQBpALMAbwCxAHUArwB7AK0AggCr&#10;AIoAqQCSAKcAnAClAKYAowCzAKEAwwCfAN4AngDyAJ0A/wCcAP8AnAD/AJsA/wCbAP8A/wcAAPYJ&#10;AADpCwAA3woAANUEAADOAAUAxgAQAMAAGgC7ACcAtwAyALMAPQCwAEYArQBPAKoAVgCoAFwApgBj&#10;AKQAaACiAG8AoQB1AJ8AfACdAIQAmwCNAJkAlwCXAKIAlQCuAJMAvQCRANMAkADtAI8A/ACOAP8A&#10;jQH/AI0B/wCNAf8A+Q4AAOoSAADcFQAAzRUAAMQRAAC+DAAAugIKALQAEgCuAB4AqgAqAKYANQCi&#10;AD8AoABIAJ0BUACbAlYAmQJcAJcDYwCVA2kAkwNvAJEEdgCQBH8AjgWIAIwFkgCKBp4AiAaqAIYH&#10;ugCFCM8AhArrAIIL/ACBDP8AgAz/AIAM/wCADP8A8RUAAOAdAADNIAAAwSEAALgdAACxFwAArBAA&#10;AKgJDQCiBxYAnQkjAJkKLgCVCzgAkwxBAJAMSQCODVAAjA1XAIoNXQCIDWMAhw1qAIUOcQCDDnoA&#10;gg6EAIAOjwB+D5sAfA+oAHsQuAB6EM4AeBHsAHYS/wB1Ev8AdBP/AHQT/wB0E/8A6B4AANMmAADD&#10;KgAAuCoAAK4oAACnIwAAoBwAAJsTAwCWDxAAkBAbAIwRJwCJEjIAhhM7AIQTQwCCFEsAgBRRAH4U&#10;VwB8FF4AexVlAHkVbAB3FXQAdhZ+AHQWigByF5YAcRekAG8YtABuGMkAbRnoAGsa/ABqG/8Aahv/&#10;AGob/wBqG/8A4CYAAMotAAC8MQAAsDMAAKcxAACfLAAAlyYAAJAfAACKFwwAhRgWAIEZIgB+GiwA&#10;exs2AHkbPgB3HEUAdRxMAHMcUwBxHVkAcB1gAG4dZwBtHnAAax56AGoehQBoH5IAZx+gAGUgsABk&#10;IcUAYyHkAGIi+gBhIv8AYSL/AGEi/wBhIv8A1ywAAMM0AAC2OAAAqjkAAKE4AACYNQAAkC8AAIgo&#10;AACAIQgAeyASAHchHQB0IicAcSIxAG8jOQBtI0EAayNIAGkjTgBoJFUAZiRbAGUkYwBjJWsAYiV1&#10;AGElgQBfJo4AXiadAF0nrQBbKMEAWyjgAFop9wBZKf8AWSn/AFkp/wBZKP8AzzIAAL45AACxPQAA&#10;pj8AAJw/AACTPAAAijYAAIEwAAB5KgMAciYPAG4nGQBrKCMAaSgsAGYpNQBlKTwAYylDAGEqSgBg&#10;KlEAXipXAF0qXwBcK2gAWityAFksfQBYLIsAVi2aAFUtqgBULr0AUy7cAFIv9QBSL/8AUi7/AFIu&#10;/wBSLv8AyjYAALo9AACtQgAAokQAAJhEAACPQQAAhTwAAHs3AAByMQAAaywMAGctFQBkLR8AYS4o&#10;AF8uMQBdLjkAXC9AAFovRgBYL00AVy9UAFYwXABVMGQAUzFuAFIxegBRMYgAUDKXAE4yqABNM7sA&#10;TTTYAEw08wBMNP8ATDT/AEwz/wBMM/8AxjoAALZCAACpRgAAnkkAAJVJAACLRwAAgUIAAHc9AABt&#10;NwAAZDIJAGAyEgBdMhwAWjIlAFgzLQBWMzUAVTM8AFM0QwBSNEoAUTRRAFA0WQBPNWEATTVsAEw2&#10;dwBLNoUASjeVAEg3pgBHOLgBRzjTAUY48QFGOP8BRjj/AEY4/wBGN/8AwT4AALJFAACmSgAAnE0A&#10;AJJNAACISwAAfkcAAHNCAABpPQAAXzcGAFo2EABXNxgAVDciAFI3KgBQNzIATzg5AE04QABMOEcA&#10;SzhOAEo5VgBJOV8ASDppAEc6dQBFO4MARDuTAEM8pAFCPLYBQT3QAUE98AFBPf8BQTz/AUE8/wFB&#10;PP8AvkIAAK9JAACjTgAAmVAAAI9RAACFUAAAe0wAAG9GAABlQgAAWj0CAFQ7DgBROxUATzsfAE07&#10;JwBLOy8ASTw2AEc8PQBHPEQARj1LAEU9VABEPlwAQz5nAEI/cwBAP4EAPz+RAD5AogA9QLUBPEHO&#10;ATxB7gE8Qf8BPED/ATxA/wE9P/8BukUAAKxMAAChUQAAl1QAAI1VAACDVAAAeFEAAGxLAABhRwAA&#10;VkIAAE9ADABMPxMASUAcAEdAJABGQCwAREAzAENAOgBCQUIAQUFJAEBCUQA/QloAPkNlAD1DcQA7&#10;Q38AOkSPADlEoAA4RbMBN0XLATdF7AE3Rf8BN0T/AThE/wE4Q/8At0kAAKlQAACeVQAAlFgAAItZ&#10;AACAWAAAdlYAAGhQAABdTAAAU0gAAEpFCQBGRBEAREQZAEJEIgBBRSkAP0UxAD5FOAA9RT8APEZH&#10;ADtGTwA6R1gAOUdiADhIbgA2SHwANUiNADRJngAzSbEAMknJADFJ6wAySf4AMkj/ADJI/wAzSP8A&#10;tEwAAKdUAACcWQAAklwAAIhdAAB+XQAAc1oAAGVVAABbUgAAUE4AAEZKBQBASQ4APkkWAD1JHgA7&#10;SiYAOkouADlKNQA4Sz0AN0tEADZLTQA0TFYAM0xgADJMbAAxTXoAME2LAC5NnAAtTq8ALE7HACxO&#10;6QAsTf0ALU3/AC1M/wAtTP8AsFAAAKRYAACZXQAAj2EAAIZiAAB7YQAAcF8AAGJbAABYWAAATlUA&#10;AENRAQA7TwwAOE8TADZPGwA1TyMANFArADNQMgAyUDoAMVBCADBRSgAuUVMALVJdACxSaQArUngA&#10;KVKIAChTmgAnU60AJlPFACZT5wAmU/wAJ1L/ACdR/wAnUf8ArFUAAKBcAACWYgAAjWYAAINnAAB4&#10;ZgAAbWUAAGBhAABVXgAASlsAAD9YAAA1VggAMVUQADBWFwAuVh8ALVYnACxWLwArVzYAKlc+AClX&#10;RwAoV1AAJlhaACVYZwAkWHUAI1mGACFZmAAgWasAH1nCAB9Z5QAfWPoAIFj/ACBX/wAhV/8AqFoA&#10;AJ1iAACTZwAAimsAAH9sAAB1bAAAamsAAF1oAABRZQAARmMAADtgAAAxXgMAKl0NAChdEwAmXRsA&#10;JV4jACReKgAjXjIAIl46ACFeQwAgX0wAH19XAB5fYwAcYHEAG2CCABlglQAYYKkAF2DAABZg4gAX&#10;X/kAGF7/ABle/wAZXf8ApGAAAJloAACQbgAAhnAAAHxyAABycgAAZnEAAFhuAABMbAAAQWsAADZp&#10;AAAtZwAAI2YIAB9mDwAdZhUAHGYdABtmJQAaZi0AGWc1ABhnPgAXZ0gAFmdTABVoXwATaG4AEmh/&#10;ABFokgAQaKYAD2i9AA5o4AAQZ/cAEGb/ABFl/wARZf8An2cAAJZvAACMcwAAgnYAAHh4AABteAAA&#10;YHcAAFN2AABGdAAAO3MAADFyAAAncQAAHnEAABZwCgATcBAAE3AXABJwHwARcScAEHEvABBxOAAO&#10;cUIADnFOAA1xWwAMcWkAC3F6AApxjQAIcaEABnG2AAZw0gAHcO8ACG//AAlu/wAJbv8Am28AAJF1&#10;AACHeQAAfnwAAHR+AABmfgAAWX4AAE1+AABAfQAANX0AACp8AAAhfAAAGHwAABF8BAAMfAwACnwR&#10;AAl8GQAIfCEAB3wpAAZ8MgAEfD0AA3xIAAF8VQAAfGMAAHx0AAB8hwAAe5wAAHuxAAB6ywAAeesA&#10;AHn6AAB5/wAAeP8AlncAAIx8AACDgAAAeYMAAGyEAABehQAAUYYAAEWHAAA5hwAALYcAACOHAAAa&#10;hwAAEocAAA2IAQAGiQoAAYkPAACJFAAAiBsAAIgjAACJLAAAiTYAAIlCAACITgAAiF0AAIhtAACI&#10;gQAAh5UAAIerAACGxAAAheYAAIT4AACE/wAAhP8AkH4AAIeDAAB+hwAAcYkAAGOLAABWjQAASY8A&#10;ADyRAAAwkQAAJJEAABqSAAASkwAADZQAAAaVAAAAlgYAAJYMAACVEAAAlhUAAJYdAACWJAAAli4A&#10;AJY5AACWRgAAllUAAJZlAACWeAAAlY4AAJWkAACUvAAAk98AAJP1AACS/wAAkv8Ai4YAAIOKAAB1&#10;jQAAZ5AAAFmUAABMlwAAP5kAADKaAAAmmwAAG5wAABKdAAAMnwAABKAAAACiAAAAowEAAKMHAACj&#10;DAAAoxAAAKQVAACkHAAApSUAAKYvAACmPAAApksAAKZbAACmbgAApYQAAKWbAACkswAAo9AAAKPv&#10;AACi/AAAov8Aho0AAHiRAABqlQAAXJkAAE6dAABBoAAAM6IAACajAAAbpQAAEacAAAqpAAABqwAA&#10;AK0AAACvAAAAsAAAALAAAACwBQAAsQsAALIPAACzFAAAtBsAALUkAAC3MAAAtz8AALdQAAC3YgAA&#10;t3gAALeQAAC2qQAAtsIAALbkAAC29QAAtf4Ae5MAAG2YAABfnQAAUKIAAEKmAAA0qQAAJqsAABqt&#10;AAAQrwAACbIAAAC0AAAAtwAAALoAAAC8AAAAvQAAAL4AAAC+AAAAwAIAAMEIAADCDQAAxBIAAMYZ&#10;AADJJAAAyjIAAMtDAADLVQAAzGoAAMyDAADMnAAAy7UAAMzOAADM6QAAzPYAcJsAAGGhAABSpgAA&#10;RKsAADawAAAnsgAAGrUAABC4AAAHuwAAAL4AAADBAAAAxAAAAMgAAADLAAAAywAAAM0AAADOAAAA&#10;0AAAANIAAADVAwAA2AoAANsQAADeGAAA4iQAAOM1AADkSAAA5VwAAOZzAADmjQAA5qUAAOa8AADm&#10;0wAA5+cAY6QAAFWqAABGsAAAOLUAACi5AAAavAAAD8AAAAXEAAAAxwAAAMsAAADPAAAA1AAAANgA&#10;AADcAAAA3QAAAN8AAADhAAAA4wAAAOUAAADoAAAA6gAAAO0GAADxDgAA9RYAAPglAAD5OAAA+U0A&#10;APpjAAD7fAAA/JUAAPyqAAD8uwAA/csA/wAPAP8ADgD/AA4A/wAQAP8AFgD/ACMA/wAwAP8APQD/&#10;AEkA/wBUAP8AXgD/AGYA/wBuAP8AdgD/AHwA/wCCAP8AiQD/AI8A/wCVAP4AmwD9AKMA+wCrAPoA&#10;tQD5AMMA9wDbAPYA8AD0AP8A8wD/APIA/wDsAP8A4gD/ANwA/wDWAP8A/wAMAP8ACQD/AAgA/wAK&#10;AP8AEgD/AB4A/wArAP8AOAD/AEQA/wBPAP8AWQD+AGEA/ABpAPoAcAD4AHcA9wB9APYAgwD0AIkA&#10;8gCPAPEAlgDvAJ0A7QClAOwArwDqALwA6ADNAOYA6ADkAPoA4wD/AOIA/wDgAP8A1QD/AM4A/wDL&#10;AP8A/wAGAP8AAQD/AAAA/wAEAP8ADgD/ABkA/wAlAP0AMgD7AD4A9wBJAPMAUwDwAFwA7gBjAOwA&#10;agDqAHEA6AB3AOYAfQDkAIMA4gCJAOAAkADeAJcA3ACfANkAqQDWALQA0wDEANAA3gDOAPMAzAD/&#10;AMsA/wDKAP8AyAD/AMIA/wC+AP8A/wAAAP8AAAD/AAAA/wAAAPsACwD2ABMA8QAgAO0ALADqADgA&#10;5wBDAOMATQDgAFYA3ABdANkAZADVAGsA0gBxANAAdgDOAHwAzACDAMoAiQDIAJEAxgCZAMQAowDB&#10;AK0AvwC7AL0AzwC7AOsAuQD8ALcA/wC3AP8AtgD/ALQA/wCxAP8A/wAAAP8AAAD/AAAA9gAAAO4A&#10;BQDnAA8A4QAZANsAJQDVADEA0gA8AM4ARgDKAE8AxwBXAMQAXgDBAGQAvwBqAL0AcAC7AHYAuQB8&#10;ALgAgwC2AIoAswCTALEAnACvAKcArQCzAKsAxQCpAOEApwD1AKYA/wClAP8ApAD/AKQA/wCkAP8A&#10;/wAAAPwAAADxAAAA6AAAAOAAAADUAAsAzAATAMcAHwDCACoAvwA1ALwAPwC4AEgAtQBQALMAVwCw&#10;AF4ArgBkAKwAaQCrAG8AqQB1AKcAfAClAIQAowCMAKEAlgCfAKEAnQCtAJoAvACYANIAlwDuAJUA&#10;/gCUAP8AlQD/AJUA/wCVAP8A/AEAAPAFAADjBwAA1QUAAMwAAADFAAQAvgAOALgAFwCzACMArwAu&#10;AKsAOACpAEEApgBKAKMAUQChAFcAnwBdAJ0AYwCbAGkAmgBvAJgAdgCWAH0AlACGAJIAkACQAJsA&#10;jgCnAIwAtgCKAMkAiADnAIcA+QCHAP8AhgD/AIYA/wCGAP8A9AwAAOQQAADREgAAxREAAL0OAAC2&#10;CAAAsQAIAKsAEQCmABsAoQAmAJ4AMQCaADoAmABDAJUASgCTAFEAkQBXAI8AXQCOAGMAjABpAIoA&#10;cACIAHcAhgCAAIQAiwCCAJYAgACjAH4AsQB9AMQAewLhAHoD9QB6Bf8AeQX/AHgG/wB4Bv8A6hMA&#10;ANYaAADGHQAAuhwAALEZAACqEwAApA0AAJ8FDACZABQAlQAfAJECKQCNAzMAiwQ8AIgFRACGBksA&#10;hAZRAIIHVwCBB10AfwdjAH0IagB7CHIAegh8AHgJhgB2CZIAdAqgAHMKrwBxC8EAcAzfAG8N9gBu&#10;Dv8AbQ7/AG0O/wBtDv8A4RwAAMsjAAC8JgAAsSYAAKgkAACgHgAAmRgAAJMQAgCOCw4AiAsXAIQM&#10;IgCBDSwAfg01AHwOPQB6DkUAeA5LAHcOUQB1D1gAcw9eAHEQZQBwEG4AbhB3AGwQggBrEI8AaRGd&#10;AGgRrQBmEsAAZRLfAGQT9gBjFP8AYxT/AGIU/wBiFP8A1iQAAMMqAAC1LgAAqi8AAKAtAACYKAAA&#10;kCIAAIkbAACCEwgAfRESAHkSHAB2EycAcxQwAHEUOABvFT8AbRVGAGwVTABqFlMAaBZZAGcWYQBl&#10;FmkAZBdyAGIXfgBhGIsAXxiZAF4ZqQBcGbwAXBrYAFob8wBaHP8AWRz/AFkc/wBZHP8AzSoAAL0x&#10;AACvNQAApDYAAJs0AACSMQAAiSsAAIElAAB5HQMAcxgOAG8ZGABsGiIAaRsrAGcbMwBlHDsAZBxB&#10;AGIdSABgHU4AXx1VAF0dXABcHmQAWx5uAFkfeQBYH4cAViCWAFUgpgBUIbgAUyHSAFIi8QBSI/8A&#10;UiP/AFIi/wBSIv8AyC8AALg2AACrOgAAoDwAAJY7AACNOAAAgzIAAHotAAByJgAAaiAMAGYgEwBj&#10;IR0AYSEmAF8iLwBdIjYAWyI9AFojRABYI0oAVyNRAFUjWABUJGEAUyRqAFEldgBQJYMATyaTAE4n&#10;owBMJ7UATCjOAEso7gBLKf8ASyj/AEso/wBLKP8AwzQAALM7AACnPwAAnEEAAJJAAACJPgAAfzkA&#10;AHUzAABsLQAAYycIAF4mEQBcJhkAWSciAFcnKwBVKDIAVCg5AFIoQABRKEYAUClNAE4pVQBNKV0A&#10;TCpnAEsqcwBJK4AASCuQAEcsoQBGLbMARS3LAEUu7ABELv8ARC7/AEUt/wBFLf8AvjgAALA/AACk&#10;QwAAmUUAAI9FAACFQwAAez4AAHE5AABnNAAAXi4EAFgrDgBVKxYAUiwfAFAsJwBPLC8ATS02AEwt&#10;PABKLUMASS1KAEguUgBHLloARi9kAEUvcABDMH4AQjCNAEExngBAMrEAPzLIAD8z6gA/M/4APzL/&#10;AD8y/wA/Mv8AuzwAAK1DAAChRwAAlkkAAIxJAACDSAAAeEQAAG0+AABjOQAAWjQAAFIwDABPMBMA&#10;TDAcAEowJABJMSsARzEyAEYxOQBEMUAAQzJHAEIyTwBBM1gAQDNiAD80bQA+NHsAPTWLADw2nAA7&#10;Nq8AOjfGADk36AA5N/wAOjf/ADo2/wA6Nv8At0AAAKpGAACeSwAAlE0AAIpOAACATAAAdUgAAGpD&#10;AABgPgAAVjkAAE01CQBJNBEARzUZAEU1IQBDNSgAQTUvAEA1NgA/Nj0APjZFAD03TQA8N1UAOzhg&#10;ADo4awA5OXkAODmJADc6mwA1Oq0ANTvEADQ75gA0O/sANTv/ADU6/wA1Ov8AtEMAAKdKAACcTgAA&#10;klEAAIhSAAB+UAAAc00AAGdIAABcRAAAUj8AAEg6BgBEOQ8AQTkWAD85HgA+OSYAPDktADs6NAA6&#10;OjsAOTtCADg7SgA3PFMANjxdADU9aQA0PXcAMz6HADE+mQAwP6sALz/CAC8/5AAvP/oAMD//ADA+&#10;/wAwPv8AsUcAAKRNAACZUgAAj1UAAIZWAAB8VQAAcVIAAGRMAABZSQAAT0UAAEVAAwA/Pg0APD4T&#10;ADo+GwA5PiMANz4qADY/MQA1PzgAND9AADNASAAyQFEAMUFbADBBZwAuQnUALUKFACxDlwArQ6oA&#10;KkPAAClE4gAqQ/kAKkP/ACtC/wArQv8ArkoAAKFRAACXVgAAjVkAAINaAAB5WgAAblcAAGFSAABX&#10;TgAATUsAAENHAAA6QwoANkMRADRDGAAzQyAAMkQnADFELwAwRDYAL0U9AC1FRgAsRU8AK0ZZACpG&#10;ZAApR3IAKEeDACZHlQAlSKgAJEi+ACNI4AAkSPcAJUf/ACVH/wAmR/8Aqk8AAJ9VAACUWgAAi14A&#10;AIFfAAB3XgAAa1wAAF9YAABVVQAAS1EAAEBNAAA1SgcAMEkOAC5JFQAtSR0ALEkkACtKKwAqSjMA&#10;KEo7ACdLQwAmS0wAJUtWACRMYgAjTHAAIUyAACBNkwAfTaYAHk27AB1O3QAeTfYAHkz/AB9M/wAg&#10;S/8Ap1MAAJxaAACSXwAAiGMAAH5kAAB0YwAAaWEAAFxeAABSWwAAR1gAADxVAAAyUgIAKlAMACdP&#10;EgAmUBkAJVAgACRQKAAjUC8AIlE3ACFRQAAgUUkAHlJTAB1SXwAcUm0AGlN9ABlTkAAYU6QAFlO5&#10;ABVT2QAWU/QAF1L/ABhR/wAZUf8Ao1kAAJhgAACPZQAAhWgAAHtpAABxaQAAZmcAAFlkAABNYQAA&#10;Ql8AADhcAAAuWgAAJVgIACBXDgAeVxQAHVccABxYIwAbWCsAGlgzABlYPAAYWEUAFllQABVZWwAU&#10;WWkAE1p6ABJajQARWqEAEFq3AA5a1QAQWfMAEFn/ABFY/wARWP8An18AAJVmAACMawAAgm0AAHhu&#10;AABubwAAYm0AAFVqAABIaAAAPmYAADNlAAApYwAAIGEBABhgCwAVYBAAFGAXABNgHgASYCYAEmAu&#10;ABFhNwAQYUAAD2FLAA5hWAANYWYADGJ2AAtiiQAKYZ0ACWGyAAhhywAIYesACWD9AApf/wALX/8A&#10;m2YAAJJtAACIcQAAfnMAAHV1AABqdAAAXHMAAE9yAABDcAAAOG8AAC1uAAAkbAAAG2sAABNrBAAO&#10;agwADWoSAAxqGQALaiEACmopAAlqMgAIajwAB2tHAAVrUwAEa2EAAmtxAABqhAAAapgAAGqtAABp&#10;xgAAaecAAGn4AABo/wAAaP8Al20AAI1zAACEdwAAe3oAAHB7AABjewAAVnoAAEl6AAA9eQAAMXgA&#10;ACd3AAAddgAAFXYAAA92AgAJdgoABHYPAAB2FQAAdhwAAHYkAAB1LAAAdTYAAHVBAAB1TgAAdVwA&#10;AHVsAAB1fgAAdJMAAHSoAABzwAAAc+MAAHL3AABy/wAAcf8AknUAAIl6AACAfgAAdoAAAGmBAABb&#10;ggAAToIAAEGCAAA1gwAAKYIAAB+BAAAWgQAAEIIAAAqCAAACgwcAAIINAACCEQAAghcAAIIeAACC&#10;JgAAgi8AAII7AACCRwAAglUAAIFlAACBeAAAgY0AAICiAAB/ugAAf90AAH70AAB9/wAAff8AjXwA&#10;AISBAAB7hAAAboYAAGCIAABSigAARYsAADmMAAAsjAAAIYwAABeMAAAQjQAACY4AAAKPAAAAkAMA&#10;AI8JAACPDgAAjxIAAJAYAACQHwAAkCgAAJAyAACQPwAAkE0AAJBdAACPcAAAj4UAAI6cAACOswAA&#10;jdAAAIzwAACL/gAAi/8AiIQAAICIAAByiwAAZI0AAFaQAABIkwAAO5UAAC6WAAAilgAAF5cAAA+Y&#10;AAAImQAAAJsAAACdAAAAnQAAAJ0DAACdCQAAnQ0AAJ4RAACeFwAAnx8AAJ8pAACgNQAAoEMAAKBU&#10;AACgZgAAn3sAAJ6TAACeqwAAncYAAJ3pAACc+QAAnP8Ag4sAAHWOAABnkgAAWZYAAEuZAAA9nAAA&#10;MJ4AACOfAAAXoAAADqIAAAekAAAApgAAAKgAAACqAAAAqgAAAKoAAACrAQAAqwcAAKwMAACtEAAA&#10;rhYAAK8eAACxKQAAsTgAALFIAACxWgAAsW8AALGIAACxoAAAsLoAAK/dAACv8gAAr/0AeJEAAGqW&#10;AABcmgAATZ8AAD+jAAAxpgAAI6cAABepAAAOqwAABa4AAACwAAAAsgAAALUAAAC3AAAAtwAAALgA&#10;AAC5AAAAugAAALwDAAC9CQAAvg4AAMAUAADDHgAAxSsAAMU8AADGTgAAxmIAAMZ6AADGlAAAxq0A&#10;AMbIAADF5QAAxfMAbJkAAF6eAABPpAAAQagAADKsAAAkrwAAFrEAAA20AAADtwAAALoAAAC9AAAA&#10;wAAAAMQAAADGAAAAxgAAAMgAAADJAAAAywAAAMwAAADOAAAA0AYAANMNAADYEwAA3B4AAN4tAADf&#10;QAAA4FQAAOFrAADhhQAA4Z8AAOG3AADhzwAA4eYAYKEAAFKnAABDrQAANLIAACW1AAAXuQAADbwA&#10;AAG/AAAAwwAAAMcAAADKAAAAzwAAANMAAADWAAAA1wAAANoAAADcAAAA3wAAAOEAAADjAAAA5gAA&#10;AOkBAADsCwAA8BIAAPMfAAD0MQAA9kYAAPdcAAD4dAAA+I8AAPmmAAD5uAAA+MkA/wANAP8ACwD/&#10;AAsA/wAOAP8AEwD/AB8A/wAsAP8AOQD/AEUA/wBQAP8AWQD/AGIA/wBqAP8AcQD/AHcA/wB+AP8A&#10;hAD+AIoA/QCQAPwAlwD6AJ4A+QCnAPcAsQD2AL4A9QDSAPMA7ADxAP4A8AD/APAA/wDmAP8A3AD/&#10;ANIA/wDNAP8A/wAHAP8ABAD/AAIA/wAGAP8AEAD/ABsA/wAnAP8AMwD/AD8A/wBKAP4AVAD7AF0A&#10;+QBkAPcAawD1AHIA8wB4APIAfgDwAIQA7wCKAO0AkQDsAJkA6gChAOgAqwDmALYA5ADHAOIA4wDg&#10;APcA3gD/AN0A/wDZAP8AzAD/AMUA/wDBAP8A/wAAAP8AAAD/AAAA/wABAP8ADQD/ABYA/AAiAPkA&#10;LgD2ADkA8wBFAO8ATgDsAFcA6QBeAOYAZQDkAGwA4gByAOAAdwDfAH4A3QCEANsAiwDYAJIA1QCb&#10;ANIApADPAK8AzQC+AMsA1QDJAO8AxwD/AMUA/wDEAP8AvgD/ALgA/wC1AP8A/wAAAP8AAAD/AAAA&#10;/gAAAPcACQDxABEA6wAcAOcAKADkADMA4QA+AN0ASADYAFEA0wBYANAAXwDOAGUAzABrAMoAcQDI&#10;AHcAxgB9AMQAhADCAIwAwACUAL4AngC7AKgAuQC2ALcAyAC1AOYAswD6ALEA/wCwAP8AsAD/AKwA&#10;/wCpAP8A/wAAAP8AAAD6AAAA8QAAAOgAAwDgAA0A2AAWANEAIgDNAC0AygA3AMYAQQDCAEoAvwBS&#10;AL0AWQC6AF8AuABlALcAagC1AHAAswB2ALEAfQCvAIUArQCNAKsAlwCpAKEApwCuAKUAvgCiANgA&#10;oADyAJ8A/wCeAP8AngD/AJ4A/wCcAP8A/wAAAPcAAADrAAAA4QAAANYAAADLAAkAxQARAL8AGwC7&#10;ACYAtwAxALQAOgCxAEMArgBLAKsAUgCpAFgApwBeAKYAZACkAGkAogBwAKAAdgCeAH4AnACGAJoA&#10;kACYAJsAlgCnAJQAtgCSAMoAkADpAI8A/ACOAP8AjQD/AIwA/wCNAP8A+AAAAOkCAADbAwAAzAEA&#10;AMQAAAC9AAIAtgANALAAFQCrACAApwAqAKQANAChADwAngBEAJwASwCaAFIAmABYAJYAXQCVAGMA&#10;kwBpAJEAcACPAHcAjQCAAIsAigCJAJUAhwChAIUArwCDAMEAgQDgAIAA9QB/AP8AfwD/AH8A/wB/&#10;AP8A7goAANwOAADKEAAAvg4AALULAACvAwAAqQAHAKMAEACeABgAmQAjAJYALACTADUAkAA+AI4A&#10;RQCMAEsAigBRAIgAVwCGAF0AhQBjAIMAagCBAHEAfwB6AH0AhAB7AI8AeQCcAHcAqgB1ALsAdADU&#10;AHIA8AByAP8AcgD/AHEA/wBxAP8A4xEAAM0XAAC/GQAAsxkAAKoVAACjEAAAnQoAAJcBCgCRABIA&#10;jQAbAIkAJQCFAC8AgwA3AIAAPgB+AEUAfQBLAHsAUQB5AFcAeABdAHYAZAB0AWsAcgF0AHACfwBu&#10;AosAbAOYAGsDpgBpBLcAaAXOAGcH7ABmCP0AZgn/AGUJ/wBlCf8A1hoAAMQgAAC2IwAAqyMAAKEg&#10;AACZGwAAkhQAAIwOAQCGBw0AgAQUAHwGHgB5BygAdggwAHQIOAByCT8AcAlFAG8KTABtClIAbApY&#10;AGoLXwBoC2cAZwtwAGUMegBjDIcAYgyVAGANpABfDbYAXg3OAFwO7QBcD/8AWxD/AFsQ/wBbEP8A&#10;zSEAALwoAACvKwAApCsAAJopAACSJAAAiR8AAIIYAAB7EQUAdQ0PAHENFwBuDiEAaw4qAGkPMgBn&#10;EDkAZRBAAGQQRgBjEE0AYRBTAF8RWgBeEWIAXBFrAFsRdgBZEoMAWBKSAFYTogBVE7QAVBPLAFMU&#10;7ABSFf8AUhb/AFIV/wBSFf8AxigAALYuAACpMgAAnzIAAJUxAACMLQAAgycAAHohAAByGgAAaxML&#10;AGcTEwBkFBwAYRQlAF8VLQBdFTQAXBU7AFsWQgBZFkgAWBZPAFYXVgBVF14AUxdnAFIYcgBQGH8A&#10;TxmOAE4anwBMGrAASxvHAEsb6QBKHP0AShz/AEoc/wBKHP8AwS0AALE0AAClNwAAmjgAAJA3AACH&#10;NAAAfS8AAHQpAABsIwAAZBwHAF4ZEABbGhgAWRshAFcbKQBVGzAAVBw3AFIcPQBRHEQATx1LAE4d&#10;UgBNHVoASx5jAEoebgBJH3wARx+LAEYgnABFIa4ARCHEAEMi5gBDIvwAQyL/AEMi/wBDIv8AvDIA&#10;AK04AAChPAAAlz4AAI09AACDOgAAeTUAAG8wAABmKgAAXiQCAFcgDQBUIBQAUSAdAE8hJQBOISwA&#10;TCEzAEsiOgBJIkAASCJHAEciTgBGI1cARCNgAEMkawBCJHkAQSWIAD8mmQA+JqsAPSfBAD0n4wA9&#10;KPoAPSj/AD0n/wA9J/8AuDYAAKo9AACeQAAAlEIAAIpCAACAPwAAdjsAAGw2AABiMAAAWSoAAFEl&#10;CwBNJREASyUZAEklIQBHJigARSYvAEQmNgBDJj0AQidEAEEnSwA/KFQAPihdAD0paQA8KXYAOyqG&#10;ADkrlwA4K6kANyy/ADcs4AA3LPgANyz/ADcs/wA4LP8AtToAAKdAAACcRAAAkUYAAIdGAAB9RAAA&#10;c0AAAGg7AABfNgAAVTEAAEwrBwBHKQ8ARSoWAEMqHgBBKiUAPyosAD4rMwA9KzkAPCtBADssSAA6&#10;LFEAOS1bADguZgA2LnMANS+DADQvlQAzMKcAMjC9ADEx3gAxMfcAMjH/ADIw/wAzMP8AsT4AAKRE&#10;AACZSAAAj0oAAIVKAAB7SQAAcEUAAGVAAABbOwAAUjYAAEgxBABCLg0APy4TAD0uGwA7LiIAOS8p&#10;ADgvLwA3LzYANjA+ADUwRgA0MU8AMzFZADIyZAAxMnEAMDOBAC80kwAuNKYALDW7ACw12wAsNfUA&#10;LTX/AC00/wAuNP8ArkEAAKJIAACXTAAAjU4AAINOAAB5TQAAbkoAAGJFAABYQAAATjwAAEU3AAA9&#10;MwsAOTMRADczGAA2Mx8ANDMmADMzLQAyNDQAMTQ8ADA1RAAvNUwALjZWAC02YgAsN28AKzd/ACo4&#10;kQAoOKQAJzm5ACY52AAnOfQAKDn/ACg4/wApOP8Aq0UAAJ9LAACUTwAAi1IAAIFTAAB3UgAAbE8A&#10;AF9JAABWRgAATEIAAEI9AAA4OAgANDgPADI4FQAxOB0ALzgkAC44KwAtOTIALDk5ACs6QQAqOkoA&#10;KTtUACg7XwAnPG0AJTx9ACQ9jwAjPaIAIj23ACE+1AAhPvMAIj3/ACM9/wAjPP8AqEkAAJ1PAACS&#10;UwAAiVYAAH9XAAB1VgAAalMAAF1PAABTTAAASkgAAEBEAAA2QAUALz0NAC09EwArPRoAKj4hACk+&#10;KAAoPi8AJz43ACY/PwAkP0gAI0BSACJAXQAhQWoAIEF6AB5BjQAdQqAAHEK1ABtC0QAbQvEAHEL/&#10;AB1B/wAeQf8ApU0AAJpTAACQWAAAhlsAAH1cAAByWwAAZ1gAAFtUAABRUgAASE4AAD1KAAAzRwAA&#10;KkMLACZDEAAlQxYAJEMeACNEJQAiRCwAIUQ0ACBFPAAeRUUAHUVPABxGWgAbRmgAGUZ4ABhHigAX&#10;R54AFkezABRIzgAVR+8AFkf/ABdG/wAXRv8AolIAAJdYAACNXQAAhGAAAHphAABwYAAAZV4AAFla&#10;AABPWAAARFQAADlRAAAvTgAAJksGACBKDgAeShMAHUoaABxKIQAbSygAGkswABlLOAAXS0IAFkxM&#10;ABVMVwAUTGUAE011ABJNiAARTZwAEE2xAA5OzAAPTe4AEE3/ABFM/wARTP8AnlcAAJRdAACLYgAA&#10;gWUAAHdmAABtZgAAY2QAAFZhAABKXgAAP1sAADVYAAArVgAAIlQBABpSCgAWUhAAFVIWABRSHQAT&#10;UiQAElIsABFSNAARUj4AEFNIAA9TVAAOU2IADVRyAAxUhAALVJgACVStAAhUxQAJVOcAClP7AAtS&#10;/wALUv8Am10AAJFkAACIaAAAfmsAAHRsAABrbAAAX2oAAFJnAABFZAAAOmIAADBgAAAmXgAAHV0A&#10;ABVbBQAQWgwADloRAA5aGAANWyAADFsnAAtbMAAKWzoACVtFAAdbUQAGW14ABFttAANbgAABW5QA&#10;AFuoAABbwAAAWuIAAFr2AAFa/wACWf8Al2QAAI5rAACEbgAAe3AAAHJyAABncQAAWXAAAExuAABA&#10;bAAANWsAACppAAAhZwAAGGYAABFmAQAMZQoAB2UPAARlFAADZBsAAmQjAABkLAAAZDUAAGRAAABk&#10;TAAAZFoAAGRpAABkewAAZI8AAGOkAABjuwAAYt0AAGL0AABi/wAAYf8Ak2wAAIlxAACAdQAAeHcA&#10;AG14AABgdwAAUnYAAEZ1AAA5dAAALnQAACNyAAAacQAAEnEAAA1xAAAGcQgAAHANAABwEgAAcBcA&#10;AG8fAABvJgAAbzAAAG87AABvRwAAb1QAAG9kAABvdQAAbooAAG2gAABttgAAbNYAAGvyAABr/wAA&#10;a/8AjnMAAIV4AAB9ewAAc30AAGV+AABYfgAAS34AAD5+AAAyfgAAJn0AABx8AAATfAAADXwAAAZ9&#10;AAAAfQUAAHwLAAB8DwAAfBMAAHwZAAB8IQAAfCkAAHw0AAB7QAAAe04AAHteAAB7bwAAeoQAAHqa&#10;AAB5sQAAeM4AAHfvAAB2/gAAdv8AiXoAAIF/AAB4ggAAa4MAAF2FAABPhgAAQocAADWIAAAphwAA&#10;HYcAABSHAAANiAAABokAAACKAAAAigAAAIkGAACJDAAAiQ8AAIkTAACJGgAAiiIAAIosAACKOAAA&#10;ikYAAIlWAACJaAAAiXwAAIiUAACHqwAAhsYAAIXqAACF+wAAhP8AhYIAAH2GAABviAAAYYsAAFON&#10;AABFjwAAOJEAACuRAAAfkgAAFJIAAA2TAAAElAAAAJYAAACXAAAAmAAAAJcAAACXBQAAlwsAAJgO&#10;AACYEwAAmRoAAJkiAACaLgAAmj0AAJlNAACZXgAAmXMAAJiLAACYowAAl7wAAJbiAACW9wAAlf8A&#10;gIkAAHKMAABkjwAAVpMAAEiWAAA6mQAALJoAAB+bAAAUnAAADJ4AAAOfAAAAoQAAAKMAAAClAAAA&#10;pQAAAKUAAAClAAAApgIAAKcIAACnDQAAqBEAAKkZAACrIwAAqzEAAKtBAACsUwAArGcAAKuAAACq&#10;mgAAqrMAAKrQAACp7wAAqfsAdY8AAGeUAABZmAAASpwAADyfAAAtogAAIKMAABOlAAALpwAAAakA&#10;AACrAAAArgAAALEAAACyAAAAsgAAALMAAAC0AAAAtQAAALYAAAC4BAAAuQsAALsQAAC9GAAAvyQA&#10;AL81AADARwAAwFsAAMByAADAjQAAwaYAAMDBAAC/4wAAvvMAapcAAFucAABNoQAAPqUAAC+pAAAh&#10;qwAAE60AAAuwAAAAswAAALUAAAC4AAAAvAAAAL8AAADBAAAAwQAAAMMAAADEAAAAxgAAAMcAAADJ&#10;AAAAywAAAM4IAADRDwAA1RgAANgnAADZOQAA2k0AANtkAADbfgAA3JkAANywAADcyQAA3OMAXZ8A&#10;AE+lAABAqgAAMq8AACKyAAAUtQAACrgAAAC7AAAAvwAAAMMAAADGAAAAywAAAM4AAADRAAAA0QAA&#10;ANQAAADWAAAA2QAAANsAAADeAAAA4AAAAOQAAADnBgAA6w4AAO8ZAADwKgAA8j8AAPNVAAD0bQAA&#10;9IgAAPShAAD0tgAA9McA/wAJAP8ABgD/AAcA/wAMAP8AEQD/ABwA/wAoAP8ANAD/AEEA/wBMAP8A&#10;VQD/AF0A/wBlAP8AbAD/AHIA/gB4APwAfgD7AIQA+gCLAPkAkgD3AJkA9gCiAPQArADzALkA8QDL&#10;APAA6ADuAPsA7QD/AOwA/wDhAP8A0gD/AMkA/wDEAP8A/wABAP8AAAD/AAAA/wAEAP8ADgD/ABcA&#10;/wAjAP8ALwD/ADsA/QBGAPoAUAD3AFgA9ABfAPIAZgDwAGwA7wByAO0AeADsAH4A6gCFAOkAjADn&#10;AJMA5QCcAOMApgDhALEA3wDBAN0A3QDbAPQA2QD/ANYA/wDPAP8AxAD/AL0A/wC5AP8A/wAAAP8A&#10;AAD/AAAA/wAAAP8ACwD8ABMA9wAeAPQAKgDyADUA7gBAAOkASgDmAFIA4wBZAOAAYADeAGYA3ABs&#10;ANoAcgDXAHgA1AB+ANIAhQDQAI0AzgCVAMwAnwDJAKoAxwC4AMUAzQDDAOsAwAD+AL8A/wC+AP8A&#10;tgD/ALAA/wCtAP8A/wAAAP8AAAD/AAAA+QAAAPIABgDrAA8A5gAZAOEAJADeAC8A2gA5ANMAQwDP&#10;AEwAzABTAMkAWgDHAGAAxQBmAMMAawDBAHEAvwB3AL0AfgC7AIYAuQCOALcAmAC1AKMAswCwALEA&#10;wgCuAOAArAD3AKsA/wCqAP8AqAD/AKMA/wCgAP8A/wAAAP8AAAD1AAAA6wAAAOEAAADWAAwAzwAT&#10;AMoAHgDGACkAwgAzAL8APQC7AEUAuABNALYAVACzAFoAsQBfALAAZQCuAGoArABwAKsAdwCpAH8A&#10;pwCHAKUAkQCjAJwAoACpAJ4AuACcAM4AmgDuAJkA/wCXAP8AlgD/AJYA/wCTAP8A/QAAAPEAAADl&#10;AAAA2QAAAM0AAADEAAYAvQAPALcAGACzACIAsAAsAK0ANgCpAD4ApwBGAKQATQCiAFMAoABZAJ8A&#10;XgCdAGQAmwBqAJoAcACYAHcAlgCAAJQAigCRAJUAjwCiAI0AsACLAMMAiQDjAIgA+QCGAP8AhgD/&#10;AIYA/wCGAP8A8wAAAOMAAADRAAAAxQAAAL0AAAC2AAAArgALAKgAEgCkABwAoAAmAJwALwCaADcA&#10;lwA/AJUARgCSAEwAkQBSAI8AWACNAF0AiwBjAIoAagCIAHEAhgB5AIQAgwCCAI8AfwCbAH4AqQB8&#10;ALsAegDVAHgA8gB4AP8AdwD/AHcA/wB3AP8A5wcAANEMAADDDQAAuAwAAK4IAACoAAAAogAFAJsA&#10;DgCWABUAkgAfAI4AKACLADEAiAA5AIYAQACEAEYAggBMAIAAUgB/AFcAfQBdAHsAYwB6AGsAeABz&#10;AHYAfQB0AIgAcQCVAHAApABuALQAbADKAGsA6gBqAPwAagD/AGoA/wBqAP8A2hAAAMYUAAC4FgAA&#10;rRUAAKQSAACcDgAAlgcAAJAACQCKABAAhQAYAIEAIQB+ACoAewAyAHkAOQB3AEAAdQBGAHMATABy&#10;AFEAcABXAG4AXgBtAGUAawBuAGkAdwBnAIMAZQCRAGMAnwBiAK8AYADEAF8A5ABfAfgAXgL/AF4C&#10;/wBeAv8AzhgAAL0dAACwIAAApR8AAJscAACTFwAAixEAAIQMAAB+BAsAeQASAHUAGwByACMAbwAr&#10;AG0BMwBrAToAaQJAAGcDRgBmA0wAZARSAGMEWQBhBGAAXwVpAF4FcwBcBn8AWgaNAFkHnABXCK0A&#10;VgjBAFUJ4QBUC/YAVAv/AFQL/wBUC/8Axh8AALYlAACpKAAAnigAAJQlAACLIQAAgxsAAHsUAAB0&#10;DgMAbgkNAGkIFABmCR0AZAolAGIKLQBgCzQAXgs6AF0LQABbDEcAWgxNAFgMVABXDVwAVQ1kAFQN&#10;bwBSDXsAUA6KAE8OmgBODqwATA/CAEwQ4wBLEPkASxD/AEsR/wBLEP8AvyYAALArAACkLwAAmS8A&#10;AI8tAACGKQAAfSQAAHQeAABsFwAAZREHAF8OEABcDxcAWhAfAFgQJwBWEC4AVBA1AFMQOwBSEUIA&#10;UBFIAE8RUABOEVcATBJgAEsSawBJEngASBOHAEYTlwBFFKkARBS+AEMV3wBDFvgAQxb/AEMW/wBD&#10;Fv8AuisAAKsxAACgNAAAlTUAAIs0AACBMQAAeCsAAG8mAABmIAAAXhkBAFcUDQBUFBMAURQbAE8V&#10;IwBOFSoATBUxAEsWNwBJFj4ASBZEAEcXTABFF1QARBddAEMYZwBBGHQAQBmDAD8alAA9GqYAPBu7&#10;ADsb2wA7HPYAPBz/ADwc/wA8HP8AtTAAAKg2AACcOQAAkTsAAIc6AAB+NwAAczIAAGotAABhJwAA&#10;WSEAAFEbCQBMGRAAShoXAEgaHwBGGiYARRstAEMbMwBCGzoAQRxBAEAcSAA+HFAAPR1ZADweZAA7&#10;HnEAOR+AADgfkgA3IKQANiC4ADUh1gA1IfQANSL/ADUh/wA2If8AsjQAAKQ6AACZPgAAjz8AAIU/&#10;AAB7PAAAcDgAAGcyAABdLQAAVCgAAEwiBQBGHw4AQx8UAEEfGwA/HyIAPiApAD0gMAA7IDYAOiE9&#10;ADkhRQA4Ik0ANyJXADYjYgA0I24AMyR+ADIkjwAxJaIALyW2AC8m0gAvJvIALyb/ADAm/wAwJv8A&#10;rzgAAKI+AACWQgAAjEMAAIJDAAB4QQAAbj0AAGM4AABaMwAAUS4AAEgoAQBAJAwAPSMRADskGAA5&#10;JB8AOCQmADYkLAA1JTMANCU6ADMmQgAyJkoAMSdUADAnXwAvKGwALih7ACwpjQArKqAAKiq0ACkq&#10;zwApK/AAKiv/ACoq/wArKv8ArDwAAJ9CAACURgAAikcAAIBHAAB2RQAAbEIAAGE9AABXOAAATjMA&#10;AEQuAAA8KQkANygQADUoFQAzKBwAMigjADAoKQAvKTAALyo3AC4qPwAtK0gALCtSACssXQAqLGoA&#10;KC15ACctiwAmLp4AJS6zACQvzQAkL+4AJS//ACUv/wAmLv8AqT8AAJ1FAACSSQAAiEsAAH5MAAB0&#10;SgAAakcAAF5CAABUPQAASzkAAEE0AAA4LwYAMi0NADAtEwAuLRkALS0gACstJwAqLi4AKS41ACkv&#10;PQAoL0YAJzBPACUwWwAkMWgAIzF3ACIyiQAhMp0AHzOxAB4zywAeM+0AHzP/ACAz/wAhMv8ApkMA&#10;AJpJAACQTQAAhk8AAHxQAABzTwAAaEwAAFxGAABSQwAAST8AAD87AAA2NgIALjIMACsyEQApMhcA&#10;KDIeACYyJAAlMysAJDMyACM0OgAiNEMAITVNACA1WAAfNmUAHjZ1ABw3hwAbN5sAGjevABk4yAAZ&#10;OOsAGjj/ABs3/wAbN/8Ao0cAAJhNAACOUQAAhFMAAHtUAABxUwAAZlAAAFpMAABQSQAAR0UAAD1B&#10;AAAzPQAAKjkJACU3DgAjNxQAIjgbACE4IgAgOCgAHzgwAB45OAAdOUEAHDpLABo6VgAZO2MAGDty&#10;ABY7hQAVPJkAFDytABM9xgATPekAFDz9ABU8/wAWO/8AoEsAAJVRAACLVQAAglgAAHlZAABuWAAA&#10;ZFYAAFhRAABOTwAARUsAADpHAAAwQwAAJ0AFACA+DQAdPhEAHD4XABs+HgAaPiUAGT4tABg/NQAW&#10;Pz4AFT9IABRAUwATQGAAEkFwABFBggAQQZcAD0GsAA5CxAAOQucAD0H8ABBB/wAQQP8AnVAAAJNW&#10;AACJWgAAgF0AAHZeAABsXQAAYlsAAFZXAABMVQAAQVEAADZOAAAsSwAAI0gAABtFCQAXRA8AFUQU&#10;ABRFGwATRSIAEkUpABFFMQARRTsAEEZFAA9GUAAOR14ADUdtAAxHfwALR5MACUenAAhHvgAIR+AA&#10;CUf2AApG/wALRv8AmlUAAJBbAACHYAAAfWIAAHNjAABqYgAAYGEAAFNeAABHWgAAPFcAADJVAAAo&#10;UgAAH1AAABdOBAARTAwAD0wRAA5MFwAOTB4ADU0lAAxNLgALTTcACk1CAAlNTQAHTloABk5pAARO&#10;ewACTo8AAU6kAABNugAATdsAAU3yAAFN/wACTP8AllsAAI1iAACEZgAAemgAAHFpAABoaQAAXGcA&#10;AE9kAABCYQAAN18AAC1cAAAjWgAAGlgAABJXAQANVgkACVUOAAdVEwAGVRoABFUiAANVKgACVTQA&#10;AFU+AABVSgAAVlcAAFZlAABVdwAAVYsAAFWgAABVtgAAVNQAAFTxAABT/QAAU/8Ak2IAAIpoAACA&#10;bAAAd24AAG9vAABjbgAAVmwAAElqAAA9aAAAMmYAACdlAAAdYwAAFWIAAA5hAAAJYAgAA2ANAABf&#10;EQAAXxcAAF8eAABfJgAAXy8AAF86AABfRQAAX1MAAF9hAABecgAAXocAAF2cAABdsgAAXM8AAFzv&#10;AABb/QAAW/8AkGoAAIZvAAB9cgAAdXQAAGp1AABddAAAT3MAAEJyAAA2cAAAK28AACBuAAAXbQAA&#10;EGwAAApsAAACawYAAGsLAABqDwAAahQAAGoaAABqIQAAaSoAAGk0AABpQAAAaU4AAGlcAABpbQAA&#10;aIIAAGiYAABnrgAAZsoAAGXtAABl/AAAZP8Ai3EAAIJ2AAB6eQAAcHsAAGJ7AABVewAASHoAADt6&#10;AAAvegAAI3kAABl4AAARdwAACncAAAN3AAAAdwIAAHcIAAB2DQAAdhAAAHYVAAB2GwAAdiMAAHYu&#10;AAB1OgAAdUcAAHVWAAB1aAAAdHwAAHSSAABzqgAAcsQAAHHpAABw+wAAcP8AhnkAAH99AAB2fwAA&#10;aIEAAFqCAABMggAAP4MAADKEAAAlgwAAGoMAABGDAAAKgwAAAoMAAACEAAAAhQAAAIQDAACDCAAA&#10;gw0AAIMQAACDFQAAhBwAAIQmAACEMgAAhD8AAINPAACDYAAAgnUAAIKMAACBpAAAgL0AAH/jAAB+&#10;+QAAfv8AgoAAAHqEAABshgAAXogAAFCKAABCiwAANY0AACeNAAAbjQAAEY4AAAqOAAAAjwAAAJEA&#10;AACSAAAAkgAAAJIAAACSAQAAkgcAAJIMAACSEAAAkxUAAJMdAACUKAAAlDYAAJRFAACTVwAAk2sA&#10;AJOCAACSnAAAkbYAAJDYAACP8wAAj/8AfocAAHCKAABhjQAAU5AAAEWTAAA3lQAAKZYAAByXAAAR&#10;mAAACZkAAACbAAAAnAAAAJ4AAACgAAAAoAAAAKAAAACgAAAAoQAAAKEEAACiCQAAow4AAKQUAACl&#10;HQAApioAAKY6AACmTAAApWAAAKV4AAClkgAApKwAAKTJAACj6wAAovoAc44AAGSRAABWlQAAR5kA&#10;ADmcAAAqngAAHaAAABGhAAAIowAAAKUAAACnAAAAqQAAAKwAAACuAAAArgAAAK4AAACvAAAAsAAA&#10;ALEAAACyAAAAswYAALUNAAC3EwAAuR4AALkuAAC6QAAAulQAALtqAAC6hQAAuaEAALm7AAC63gAA&#10;ufIAZ5UAAFiZAABKngAAO6IAACymAAAdqAAAEaoAAAesAAAArwAAALEAAAC0AAAAuAAAALsAAAC8&#10;AAAAvAAAAL4AAAC/AAAAwAAAAMIAAADEAAAAxgAAAMgDAADLCwAAzxIAANEgAADRMgAA0kYAANNd&#10;AADUdgAA1JIAANWrAADVxAAA1OIAW50AAEyiAAA9pwAAL6wAAB+vAAARsQAAB7UAAAC4AAAAuwAA&#10;AL4AAADCAAAAxwAAAMoAAADMAAAAzAAAAM4AAADQAAAA0gAAANUAAADYAAAA2wAAAN8AAADiAAAA&#10;5gsAAOsTAADsJAAA7TgAAO5OAADvZwAA8IIAAPCcAADwsgAA8cUA/wADAP8AAQD/AAQA/wAJAP8A&#10;DwD/ABgA/wAkAP8AMAD/ADwA/wBHAP8AUQD/AFkA/wBgAP0AZwD8AG0A+gBzAPkAeQD4AH8A9gCF&#10;APUAjADzAJQA8gCdAPAApwDuALMA7ADEAOsA4QDqAPgA6QD/AOcA/wDZAP8AywD/AMIA/wC9AP8A&#10;/wAAAP8AAAD/AAAA/wAAAP8ADAD/ABQA/wAgAP8AKwD+ADcA+gBCAPYASwDyAFMA8ABbAO4AYQDs&#10;AGcA6gBtAOgAcwDnAHkA5QB/AOMAhgDhAI4A3wCWAN0AoADbAKwA2AC7ANQA0QDTAPAA0AD/AM4A&#10;/wDIAP8AvQD/ALYA/wCyAP8A/wAAAP8AAAD/AAAA/wAAAP0ACAD3ABAA8wAaAO8AJgDtADEA6AA7&#10;AOMARQDgAE0A3ABVANkAWwDWAGEA0wBnANEAbADPAHIAzQB4AMsAfwDJAIcAxwCQAMUAmgDDAKUA&#10;wACyAL4AxQC8AOUAugD7ALgA/wC3AP8AsAD/AKkA/wClAP8A/wAAAP8AAAD+AAAA9QAAAOwAAwDl&#10;AA0A3wAVANoAIADUACoA0AA1AMsAPgDIAEcAxQBOAMIAVQDAAFsAvgBhALwAZgC6AGwAuAByALYA&#10;eAC1AIAAswCIALEAkgCuAJ4ArACqAKkAuwCoANUApgDzAKQA/wCjAP8AoQD/AJsA/wCYAP8A/wAA&#10;APsAAADwAAAA5QAAANgAAADOAAkAxwARAMIAGgC+ACQAuwAuALcAOAC0AEAAsQBIAK4ATgCsAFQA&#10;qgBaAKkAXwCnAGUApQBrAKQAcQCiAHgAoACBAJ4AiwCcAJYAmQCjAJcAsgCWAMcAkwDoAJIA/gCR&#10;AP8AkAD/AI0A/wCLAP8A+QAAAOsAAADdAAAAzwAAAMYAAAC8AAQAtQANALAAFQCsAB4AqAAoAKUA&#10;MQCiADkAnwBBAJ0ASACbAE4AmQBTAJcAWQCWAF4AlABkAJIAagCQAHEAjgB6AIwAgwCKAI8AiACc&#10;AIYAqgCEALwAggDcAIEA9gCAAP8AfwD/AH8A/wB+AP8A7AAAANoAAADJAAAAvgAAALYAAACuAAAA&#10;pwAJAKEAEACcABgAmAAiAJUAKgCSADIAkAA6AI0AQQCLAEcAiQBNAIcAUgCGAFgAhABdAIIAZACB&#10;AGsAfwBzAH0AfQB7AIgAeACVAHYAowB1ALQAcwDMAHEA7QBwAP8AcAD/AHAA/wBwAP8A3wUAAMoK&#10;AAC8CwAAsQkAAKgEAAChAAAAmwADAJQADACPABMAigAbAIcAJACEACwAgQAzAH8AOgB9AEEAewBH&#10;AHkATAB3AFIAdgBXAHQAXQByAGQAcABtAG8AdgBsAIIAagCPAGkAnQBnAK4AZQDDAGQA5ABjAPoA&#10;YwD/AGIA/wBjAP8A0A4AAL8SAACyEwAApxIAAJ0QAACVCwAAjwMAAIkABwCCAA4AfgAVAHoAHgB2&#10;ACUAdAAtAHEANABvADoAbgBAAGwARgBqAEwAaQBSAGcAWABmAF8AZABnAGIAcQBgAHwAXgCJAFwA&#10;mABbAKkAWQC8AFgA3ABYAPQAWAD/AFcA/wBXAP8AxhYAALYaAACqHQAAnxwAAJUZAACNFAAAhQ8A&#10;AH4JAAB3AQoAcgAQAG4AFwBqAB8AaAAnAGUALgBkADQAYgA7AGAAQABfAEYAXQBMAFwAUwBaAFoA&#10;WABiAFcAbABVAHcAUwCFAFIAlABQAaUATwG4AE4C0gBNBPAATQX/AE0F/wBNBf8Avx0AALAiAACj&#10;JQAAmSUAAI8iAACFHQAAfRgAAHUSAABuDQIAZwYMAGMDEQBfAhkAXQMhAFsEKABZBC8AVwU1AFYF&#10;OwBUBkEAUwZHAFEGTgBQB1UATgdeAE0IZwBLCHMASQmBAEgJkgBHCqMARQq2AEQL0ABEDO8AQw3/&#10;AEMN/wBEDf8AuSQAAKopAACeLAAAlCwAAIoqAACAJgAAdyEAAG4bAABmFAAAXw8FAFkLDQBVChMA&#10;UwsbAFELIgBPDCkATQwvAEwMNgBLDTwASQ1CAEgNSQBGDVEARQ5aAEQOZABCDnAAQA5/AD8PkAA+&#10;EKIAPBC2ADsQ0QA7EfEAOxH/ADsR/wA8Ef8AtCkAAKYvAACaMgAAkDIAAIYxAAB8LQAAcigAAGkj&#10;AABhHQAAWRYAAFERCABMDxAAShAWAEgQHQBGECQARRArAEMRMQBCETcAQRE+AEARRQA+Ek0APRJW&#10;ADwSYQA6E20AORN8ADcUjQA2FJ8ANRWzADQVzQAzFu4ANBb/ADQW/wA0Fv8Ary4AAKI0AACXNwAA&#10;jDgAAII2AAB4NAAAbi4AAGUqAABcJAAAVB4AAEwYBABGFA0AQhQSAEAUGQA/FCAAPRUnADwVLQA7&#10;FTQAORY6ADgWQgA3FkoANhdTADUXXgAzGGoAMhl5ADAZigAvGp0ALhqxAC0bygAtG+wALRz/AC4b&#10;/wAuG/8ArDIAAJ84AACUOwAAijwAAIA8AAB2OQAAazQAAGIvAABZKgAAUCUAAEcfAABAGgoAPBkQ&#10;ADoZFgA4GR0ANhojADUaKQA0GjAAMxo3ADIbPgAxG0cALxxQAC4dWwAtHWcALB52ACoeiAApH5sA&#10;KB+uACcgxwAmIOoAJyD+ACgg/wAoIP8AqTYAAJ08AACSPwAAh0EAAH1AAAB0PgAAaToAAF81AABW&#10;MAAATSsAAEQlAAA7IAcANh4OADMeEwAyHhkAMB4gAC8eJgAuHy0ALR80ACwgOwArIEQAKiFOACkh&#10;WAAnImUAJiJ0ACUjhQAjI5kAIiStACEkxQAhJegAIiX9ACIk/wAjJP8ApjoAAJo/AACPQwAAhUUA&#10;AHtEAAByQwAAZz8AAF06AABTNgAASjEAAEEsAAA4JgMAMSMMAC4iEQAsIhYAKiIdACkiIwAoIyoA&#10;JyMxACYkOQAlJUEAJCVLACMmVgAiJmMAISdyAB8ngwAeKJcAHSirABspwwAbKeYAHCn7AB0p/wAe&#10;KP8Aoz4AAJhDAACNRwAAg0kAAHpJAABwRwAAZkQAAFo/AABROwAARzcAAD4yAAA1LQAALCgJACgn&#10;DwAnJxQAJScaACQnIQAjKCcAIiguACEpNgAgKT8AHypJAB4qVAAdK2AAGytvABosgQAZLJUAFy2p&#10;ABYtwQAWLeQAFy36ABgt/wAZLf8AoUEAAJVHAACLSwAAgk0AAHhNAABuTAAAZEkAAFhEAABPQAAA&#10;Rj0AAD04AAAzNAAAKi8GACQsDQAhLBIAICwYAB8tHgAeLSUAHS0sABwuNAAbLjwAGi9GABgvUQAX&#10;MF4AFjBtABUxfwATMZMAEjGoABEyvwARMuIAEjL5ABMx/wATMf8AnkUAAJNLAACJTwAAgFEAAHZS&#10;AABtUAAAYk4AAFZJAABNRgAAREMAADs/AAAxOgAAJzYDAB8yCwAcMhAAGzIVABkyGwAYMiIAFzMp&#10;ABYzMQAVNDoAFDREABM0TwASNVwAETVrABA2fQAPNpEADjamAA03vAANN90ADTb2AA42/wAPNv8A&#10;m0kAAJFPAACHUwAAflYAAHVWAABqVQAAYFMAAFVPAABMTAAAQkkAADhFAAAuQQAAJD0AABw6CAAW&#10;OA4AFTgSABQ4GAATOR8AEjkmABE5LgAQOTcADzpBAA46TAANO1kADTtoAAs7egAKO40ACTyiAAc8&#10;uAAHPNUACDzwAAk7/wAKO/8AmE4AAI5UAACFWAAAfFsAAHJbAABoWgAAXlgAAFNVAABJUgAAPk4A&#10;ADRLAAAqRwAAIUQAABhCAwASQAsAED8QAA4/FQAOPxwADUAjAAxAKwALQDQACkA+AAlBSgAHQVYA&#10;BkFlAARBdgADQYoAAUGfAABBtAAAQdAAAUHuAAFB/AACQP8AlVQAAIxZAACDXgAAeWAAAHBgAABm&#10;YAAAXV4AAFFbAABFVwAAOlQAAC9RAAAlTwAAHEwAABRKAAAOSAgAC0cOAAhHEgAHRxkABkcgAAVI&#10;KAADSDEAAkg7AABIRwAASFMAAEhiAABIcwAASIYAAEibAABIsQAAR8wAAEftAABH+wAAR/8AkloA&#10;AIlgAACAYwAAd2UAAG5mAABlZgAAWWQAAExgAABAXQAANVsAACpZAAAgVwAAF1UAABBTAAALUgcA&#10;BVENAAFQEQAAUBYAAFAdAABQJQAAUC4AAFA4AABQQwAAUFAAAFBeAABQbwAAUIMAAE+YAABPrgAA&#10;TskAAE7rAABN+wAATf8Aj2EAAIZmAAB9aQAAdGwAAGxtAABhawAAU2kAAEZnAAA6ZAAAL2MAACRh&#10;AAAaXwAAEl4AAAxcAAAGXAYAAFsLAABaDwAAWhMAAFoZAABZIQAAWSkAAFkzAABZPwAAWUwAAFla&#10;AABZawAAWH4AAFiUAABXqwAAV8UAAFbpAABV+wAAVf8AjGgAAIJtAAB6cAAAcnIAAGdyAABacQAA&#10;THAAAD9uAAAzbQAAKGsAAB1qAAAUaAAADWcAAAdnAAAAZgMAAGYJAABlDQAAZREAAGQVAABkHAAA&#10;ZCQAAGQuAABkOgAAY0cAAGNVAABjZgAAY3oAAGKQAABhpwAAYMEAAF/mAABf+gAAXv8Ah28AAH90&#10;AAB4dwAAbngAAGB4AABSdwAARXcAADh2AAArdgAAIHQAABZzAAAOcwAAB3IAAAByAAAAcgAAAHEF&#10;AABxCgAAcQ4AAHARAABwFwAAcB4AAHAnAABwMwAAb0AAAG9QAABvYAAAbnQAAG6LAABtogAAbLwA&#10;AGviAABq+AAAaf8Ag3cAAHx7AABzfQAAZX4AAFd/AABJfwAAPH8AAC+AAAAifwAAF34AAA9+AAAH&#10;fgAAAH8AAAB/AAAAfwAAAH4AAAB+BQAAfgoAAH4NAAB+EQAAfhcAAH4gAAB+KwAAfTkAAH1IAAB9&#10;WQAAfG0AAHyEAAB7nAAAerYAAHnaAAB49QAAd/8AgH8AAHeCAABpgwAAW4UAAE2GAAA/iAAAMokA&#10;ACSJAAAYiQAAD4kAAAeKAAAAiwAAAIwAAACNAAAAjQAAAIwAAACMAAAAjAMAAIwIAACNDQAAjREA&#10;AI0XAACOIgAAji8AAI4/AACNUAAAjWQAAIx7AACMlQAAi64AAIrNAACJ7wAAif8Ae4UAAG2IAABe&#10;igAAUI0AAEKPAAA0kQAAJpIAABmTAAAOlAAABpUAAACWAAAAmAAAAJoAAACbAAAAmwAAAJsAAACb&#10;AAAAmwAAAJwAAACdBQAAnQsAAJ4QAACfFwAAoCQAAKA0AACgRgAAoFkAAJ9wAACfigAAnqUAAJ7C&#10;AACd6AAAnPkAcIwAAGGPAABTkgAARJYAADaZAAAnmwAAGZwAAA+dAAAFnwAAAKEAAACjAAAApQAA&#10;AKgAAACpAAAAqQAAAKkAAACqAAAAqwAAAKwAAACtAAAArgEAALAJAACyDwAAsxgAALQnAAC0OQAA&#10;tU0AALRkAAC0fgAAs5oAALO0AACz1QAAs/AAZJMAAFWXAABHmwAAOJ8AACmiAAAapAAADqYAAASo&#10;AAAAqwAAAK0AAACwAAAAtAAAALYAAAC4AAAAuAAAALkAAAC6AAAAvAAAAL0AAAC/AAAAwAAAAMMA&#10;AADFBwAAyQ8AAMoaAADLLAAAzEAAAM1WAADObwAAzYsAAMyoAADMwgAAzOIAWJsAAEmgAAA6pQAA&#10;LKkAAByrAAAPrgAABLEAAAC0AAAAtwAAALoAAAC+AAAAwwAAAMYAAADIAAAAyAAAAMoAAADLAAAA&#10;zQAAAM8AAADSAAAA1QAAANkAAADdAAAA4QUAAOYPAADnHgAA6DIAAOlIAADqYAAA63sAAOuXAADs&#10;rgAA7MIA/wAAAP8AAAD/AAAA/wAGAP8ADQD/ABUA/wAhAP8ALAD/ADgA/wBDAP8ATAD+AFQA+wBb&#10;APoAYgD4AGgA9gBuAPUAdAD0AHoA8gCAAPEAhwDvAI8A7QCXAOsAoQDpAK0A5wC9AOUA2ADkAPMA&#10;4gD/AOAA/wDQAP8AxAD/ALwA/wC2AP8A/wAAAP8AAAD/AAAA/wAAAP8ACQD/ABEA/wAcAP0AJwD5&#10;ADIA9QA9APEARgDtAE8A6wBWAOgAXADmAGIA5ABoAOMAbgDhAHMA3wB5AN0AgADaAIgA2ACRANQA&#10;mwDSAKYAzwC0AMwAyQDJAOkAyAD/AMcA/wDBAP8AtwD/AK8A/wCrAP8A/wAAAP8AAAD/AAAA/wAA&#10;APgABQDyAA4A7gAXAOoAIgDmACwA4QA3AN0AQADYAEkA0wBQANAAVgDOAFwAzABiAMoAZwDIAG0A&#10;xgBzAMQAeQDCAIEAwACKAL4AlAC8AJ8AuQCsALYAvgC0AN0AswD3ALEA/wCwAP8AqAD/AKIA/wCe&#10;AP8A/wAAAP8AAAD5AAAA7wAAAOYAAADfAAsA1gASANAAHADMACYAyAAwAMQAOgDAAEIAvQBKALsA&#10;UAC4AFYAtgBbALUAYQCzAGYAsQBsALAAcgCuAHoArACCAKkAjACnAJgApQClAKMAtACgAMsAnwDu&#10;AJ0A/wCcAP8AmQD/AJQA/wCRAP8A/wAAAPYAAADqAAAA3QAAAM8AAADHAAYAwAAPALsAFwC3ACAA&#10;swAqALAAMwCtADsAqgBDAKcASQClAE8AowBVAKIAWgCgAF8AngBlAJ0AawCbAHIAmQB7AJcAhQCU&#10;AJAAkgCdAJAArACOAL8AjADiAIsA+gCJAP8AiQD/AIYA/wCDAP8A9AAAAOQAAADUAAAAyAAAAL8A&#10;AAC1AAEArgALAKkAEgClABsAoQAjAJ4ALACbADQAmAA8AJYAQwCUAEkAkgBOAJAAUwCOAFkAjQBe&#10;AIsAZACJAGsAhwBzAIUAfQCDAIgAgQCVAH8ApAB9ALUAewDPAHkA8QB4AP8AdwD/AHcA/wB1AP8A&#10;5QAAANEAAADDAAAAuAAAAK8AAACoAAAAoAAGAJoADgCVABUAkQAeAI4AJgCLAC0AiAA1AIYAPACE&#10;AEIAggBHAIAATQB/AFIAfQBYAHsAXgB5AGUAeABtAHYAdgBzAIEAcQCOAG8AnQBtAK4AbADEAGoA&#10;5wBpAP0AaAD/AGgA/wBpAP8A1QMAAMMHAAC2CAAAqwYAAKIAAACbAAAAlAAAAI0ACgCIABAAgwAY&#10;AH8AIAB8ACcAegAuAHcANQB1ADsAdABBAHIARwBwAEwAbwBSAG0AWABrAF8AaQBmAGcAcABlAHsA&#10;YwCIAGIAlwBgAKcAXgC7AF0A3ABcAPYAXAD/AFsA/wBbAP8AyQ0AALkQAACsEQAAoRAAAJcNAACP&#10;CAAAiAAAAIIABQB7AA0AdwASAHMAGgBvACEAbAAoAGoALwBoADUAZwA7AGUAQQBjAEYAYgBMAGAA&#10;UgBfAFkAXQBhAFsAagBZAHUAVwCCAFUAkQBUAKIAUwC1AFEAzwBQAO8AUAD/AFAA/wBQAP8AvxQA&#10;ALAYAACkGgAAmRkAAI8WAACHEQAAfw0AAHcGAABxAAgAawAOAGcAFABkABsAYQAiAF4AKQBdAC8A&#10;WwA1AFkAOwBYAEEAVgBGAFUATQBTAFQAUgBcAFAAZQBOAHAATAB9AEsAjQBJAJ4ASACwAEcAxwBG&#10;AOkARgD7AEYA/wBFAP8AuBsAAKogAACeIgAAkyIAAIkfAACAGgAAdxUAAG8QAABoCwAAYQQKAF0A&#10;EABZABYAVgAdAFQAIwBSACoAUAAwAE8ANQBOADsATABBAEsASABJAE8ARwFXAEYBYQBEAmwAQwJ5&#10;AEEDiQBAA5oAPgStAD0ExAA8BeUAPAf4ADwH/wA8B/8AsiIAAKUnAACZKQAAjikAAIQnAAB7IwAA&#10;cR4AAGkYAABhEgAAWg0DAFMIDABPBREATAUXAEoGHgBIBiQARwYqAEUHMABEBzYAQwg9AEEIQwBA&#10;CEsAPglTAD0JXQA7CmgAOgp2ADgLhwA3C5kANQusADQMwgAzDOQAMw35ADMN/wA0Df8ArScAAKAs&#10;AACVLwAAiy8AAIAuAAB3KgAAbSUAAGQgAABcGgAAVBQAAEwPBgBGDA0AQwwSAEEMGAA/DB8APgwl&#10;ADwNKwA7DTIAOg04ADgNPwA3DkcANg5QADQOWgAzDmYAMQ90ADAPhQAuEJgALRCrACwQwwArEeUA&#10;LBH6ACwR/wAtEf8AqiwAAJ0xAACSNAAAhzUAAH00AAB0MQAAaisAAGAnAABYIQAATxsAAEcWAABA&#10;EQkAOxAPADkQFAA3EBsANhAhADQQJwAzES0AMhE0ADEROwAwEUMALhJNAC0SVwAsEmMAKhNxACkT&#10;ggAnFJUAJhSpACUVwAAkFeMAJRb6ACYW/wAmFf8ApjEAAJo2AACPOQAAhToAAHs5AABxNgAAZzEA&#10;AF0tAABUKAAATCIAAEMdAAA7FwUANRQNADITEQAxFBcALxQdAC4UJAAsFCoAKxUxACoVOAApFkAA&#10;KBZKACcXVAAmF2AAJBhvACMYgAAhGZMAIBmnAB8ZvgAeGuAAHxr4ACAa/wAgGv8AozQAAJg6AACN&#10;PQAAgz4AAHk9AABvOwAAZTcAAFsyAABSLQAASSgAAEAjAAA4HgEAMBkKACwYDwAqGBQAKRgaACcY&#10;IAAmGScAJRktACQaNQAjGj4AIhtHACEbUgAgHF4AHx1sAB0dfgAcHZEAGh6lABkevAAYH90AGR/2&#10;ABof/wAbHv8AoTgAAJU9AACLQQAAgUIAAHdCAABtQAAAYzwAAFk3AABPMwAARi4AAD0pAAA1JAAA&#10;LSAHACcdDQAlHRIAIx0XACEdHQAhHSQAIB4rAB8eMgAeHzsAHR9FABwgTwAaIVwAGSFqABgiewAW&#10;Io8AFSKjABQjugATI9oAFCP1ABUj/wAWI/8AnjwAAJNBAACJRAAAf0YAAHVGAABsRAAAYkEAAFc8&#10;AABNOAAARDQAADwwAAAzKwAAKiYDACMiCwAgIRAAHiEVABwiGwAbIiEAGiIoABojMAAZIzgAGCRC&#10;ABYlTQAVJVkAFCZoABMmeQASJo0AESeiABAnuAAOJ9YAECj0ABEn/wARJ/8AnEAAAJFFAACHSAAA&#10;fUoAAHRKAABqSQAAYEYAAFVBAABMPgAAQzoAADo2AAAxMgAAKC0AACApCQAbJw4AGScSABgnGAAW&#10;Jx8AFSglABQoLQATKDYAEilAABIpSwARKlcAECpmAA4rdwAOK4sADSyfAAwstQALLM8ADCzvAA0s&#10;/wANK/8AmUQAAI9JAACFTAAAfE4AAHNPAABpTgAAXksAAFNHAABKRAAAQkAAADk9AAAvOAAAJTQA&#10;AB0wBQAWLQwAFCwQABMtFQASLRwAES0jABAtKgAPLjMADi49AA0vSAANL1UADDBjAAowdAAJMIgA&#10;CDGcAAYxsQAGMcsABjHrAAcw/AAIMP8Al0gAAI1NAACDUQAAelMAAHFUAABnUgAAXVAAAFJMAABJ&#10;SgAAQEYAADVCAAArPgAAIjoAABo3AQASNAkADzMOAA4zEwANMxkADTMgAAw0KAALNDEACjU7AAg1&#10;RgAHNVIABTZgAAQ2cQACNoQAADaZAAA2rwAANsgAADboAAA2+QABNf8AlE0AAIpSAACBVgAAeFgA&#10;AG9ZAABlWAAAW1UAAFFSAABHTwAAPEwAADFIAAAnRAAAHkEAABY/AAAQPAcACzoNAAk6EQAIOxcA&#10;BjseAAU7JgAEOy4AAjs4AAE8QwAAPE8AADxeAAA8bgAAPIEAADyXAAA8rAAAO8UAADvnAAA7+AAA&#10;O/8AkVIAAIhYAAB/XAAAdl0AAG1eAABjXQAAWlwAAE5YAABCVAAAN1EAAC1OAAAjSwAAGkkAABJG&#10;AAANRAYAB0MMAANDEAAAQxUAAEMbAABDIwAAQysAAEM1AABDQAAAQ00AAENbAABDawAAQ34AAEOU&#10;AABCqgAAQsMAAEHmAABB+QAAQf8AjlgAAIZeAAB9YQAAc2MAAGtkAABiYwAAV2EAAEldAAA9WgAA&#10;MlgAACdVAAAeUwAAFVEAAA5PAAAJTQUAAk0LAABMDgAATBMAAEsYAABLHwAASygAAEsyAABLPQAA&#10;S0kAAEtXAABLZwAASnsAAEqQAABJpwAAScAAAEjkAABI+AAAR/8Ai18AAINkAAB6ZwAAcWkAAGlq&#10;AABeaQAAUGYAAENkAAA3YQAALF8AACFdAAAYWwAAEFkAAApYAAADVwMAAFcJAABWDQAAVRAAAFUV&#10;AABUGwAAVCMAAFQtAABUOQAAVEUAAFRTAABUZAAAU3cAAFONAABSpAAAUb0AAFDiAABQ+AAAT/8A&#10;iGcAAH9rAAB3bgAAb3AAAGVwAABXbgAASmwAAD1rAAAwaQAAJWgAABpmAAARZAAAC2MAAARiAAAA&#10;YgEAAGEGAABgCwAAYA4AAF8SAABfFwAAXx4AAF4oAABeMwAAXkAAAF5PAABeXwAAXXIAAF2IAABc&#10;oAAAW7kAAFrfAABZ9wAAWP8AhG4AAHxyAAB1dQAAa3YAAF11AABPdAAAQnMAADVzAAAocgAAHXAA&#10;ABNvAAAMbgAABG4AAABuAAAAbgAAAGwCAABsBwAAawsAAGsOAABrEgAAahkAAGoiAABqLQAAajoA&#10;AGlJAABpWgAAaWwAAGiDAABnmwAAZrUAAGXYAABk9QAAZP8AgHUAAHp5AABwewAAYnsAAFR8AABG&#10;fAAAOXwAACx8AAAfewAAFHoAAA16AAAEegAAAHoAAAB6AAAAegAAAHkAAAB5AQAAeAYAAHgLAAB4&#10;DgAAeBMAAHgaAAB4JQAAeDIAAHdBAAB3UgAAd2UAAHZ8AAB1lQAAdK8AAHPOAABy8QAAcf8Afn0A&#10;AHWAAABngQAAWIIAAEqDAAA8hAAALoUAACGFAAAVhQAADYUAAAOFAAAAhgAAAIcAAACIAAAAiAAA&#10;AIcAAACHAAAAhwAAAIcEAACHCQAAhw4AAIgTAACIHAAAiCkAAIg4AACHSgAAh10AAIZzAACGjQAA&#10;hacAAITFAACD7AAAgv4AeIQAAGqGAABciAAATYoAAD+MAAAxjgAAI48AABaPAAANkAAAApEAAACS&#10;AAAAkwAAAJUAAACWAAAAlgAAAJYAAACWAAAAlgAAAJcAAACXAAAAlwcAAJgNAACZEwAAmh8AAJot&#10;AACaPwAAmlIAAJpoAACZgwAAmZ8AAJi6AACX4gAAlvgAbYoAAF+NAABQkAAAQZMAADOWAAAklwAA&#10;FpgAAA2ZAAABmwAAAJ0AAACfAAAAoQAAAKQAAAClAAAApAAAAKUAAAClAAAApgAAAKcAAACoAAAA&#10;qQAAAKoEAACsDAAArhMAAK4hAACuMwAArkcAAK5dAACudgAArpMAAK6uAACtzQAArO8AYZEAAFOV&#10;AABEmAAANZwAACafAAAXoQAADaMAAAClAAAApwAAAKoAAACsAAAAsAAAALIAAAC0AAAAswAAALQA&#10;AAC1AAAAtwAAALgAAAC5AAAAuwAAAL0AAAC/AQAAwwsAAMUVAADFJQAAxjkAAMdPAADHaAAAxoUA&#10;AMaiAADGvAAAxt4AVZkAAEedAAA4ogAAKaYAABmoAAANqwAAAK0AAACxAAAAtAAAALcAAAC6AAAA&#10;vwAAAMEAAADEAAAAwwAAAMUAAADGAAAAyAAAAMoAAADNAAAAzwAAANIAAADWAAAA2wAAAOAMAADh&#10;GAAA4ysAAORBAADlWgAA5nQAAOaRAADlrAAA5cQA/wAAAP8AAAD/AAAA/wABAP8ACgD/ABIA/wAd&#10;AP8AKAD/ADQA/wA+AP0ASAD6AFAA9wBXAPUAXQD0AGMA8gBpAPAAbwDvAHQA7QB7AOsAgQDpAIkA&#10;6ACSAOYAnADkAKgA4gC3AN8AzQDcAO4A2QD/ANkA/wDKAP8AvgD/ALUA/wCwAP8A/wAAAP8AAAD/&#10;AAAA/wAAAP8ABgD/AA8A/AAYAPgAIwD0AC4A8AA4AOsAQgDoAEoA5QBRAOIAWADgAF0A3gBjANwA&#10;aADZAG4A1gB0ANQAewDRAIIAzwCLAM0AlQDKAKEAyACvAMUAwQDCAOMAwAD7AMAA/wC7AP8AsAD/&#10;AKgA/wCkAP8A/wAAAP8AAAD/AAAA+wAAAPMAAQDtAAwA6AATAOMAHgDgACgA2gAyANMAPADPAEQA&#10;zABLAMkAUQDGAFcAxABdAMIAYgDBAGcAvwBtAL0AdAC7AHsAuQCEALcAjgC0AJkAsgCnAK8AtwCt&#10;ANAAqwDyAKoA/wCpAP8AoQD/AJsA/wCXAP8A/wAAAP8AAAD0AAAA6QAAAOAAAADVAAgAzgAQAMkA&#10;GADFACIAwQArALwANQC5AD0AtgBFALMASwCxAFEArwBWAK4AWwCsAGEAqgBmAKkAbQCmAHQApAB8&#10;AKIAhgCgAJIAngCfAJwArgCZAMMAlwDnAJYA/wCVAP8AkgD/AI0A/wCKAP8A/AAAAPAAAADjAAAA&#10;1AAAAMgAAAC/AAMAuQANALMAEwCvABwArAAlAKkALgClADYAowA+AKAARACeAEoAnQBQAJsAVQCZ&#10;AFoAlwBfAJYAZgCUAGwAkgB1AJAAfgCOAIoAiwCXAIkApgCHALgAhQDWAIQA9gCCAP8AgQD/AH4A&#10;/wB8AP8A7QAAAN0AAADMAAAAwQAAALgAAACuAAAApwAJAKIAEACeABcAmgAfAJcAJwCUAC8AkQA3&#10;AI8APQCNAEMAiwBJAIkATgCIAFMAhgBZAIQAXwCCAGUAgABtAH4AdwB8AIIAegCPAHgAngB1AK8A&#10;cwDHAHIA7ABxAP8AcAD/AHAA/wBuAP8A3QAAAMkAAAC8AAAAsQAAAKkAAAChAAAAmQADAJMADACO&#10;ABIAigAZAIcAIQCEACkAgQAwAH8ANwB9AD0AewBCAHkASAB4AE0AdgBSAHQAWAByAF8AcQBnAG8A&#10;cABsAHsAagCIAGgAlwBmAKgAZQC8AGMA4QBiAPoAYQD/AGEA/wBhAP8AzQEAALwFAACvBQAApQIA&#10;AJwAAACUAAAAjQAAAIYACACBAA4AfAAUAHgAGwB1ACMAcgApAHAAMABuADYAbQA8AGsAQQBpAEcA&#10;aABMAGYAUgBkAFkAYwBgAGEAaQBfAHQAXQCBAFsAkABZAKEAVwC0AFYA0ABVAPIAVQD/AFQA/wBV&#10;AP8AwQwAALIOAACmDwAAmw4AAJILAACJBQAAggAAAHsAAgB1AAsAcAAQAGwAFgBoAB0AZgAjAGMA&#10;KgBhADAAYAA2AF4AOwBdAEEAWwBGAFoATABYAFMAVgBbAFQAZABSAG4AUQB7AE8AigBNAJsATACu&#10;AEsAxgBKAOoASQD+AEkA/wBJAP8AuRIAAKoWAACeFwAAlBYAAIoTAACBEAAAeQsAAHEDAABrAAYA&#10;ZQANAGEAEQBdABgAWgAeAFgAJABWACoAVAAwAFMANgBRADsAUABBAE4ARwBNAE4ASwBWAEkAXwBH&#10;AGkARgB2AEQAhQBDAJcAQQCpAEAAvwA/AOIAPwD4AD4A/wA/AP8AshkAAKQeAACYHwAAjh8AAIQc&#10;AAB6GAAAchIAAGoOAABiCAAAXAEIAFcADgBTABMAUAAZAE4AHwBMACUASgArAEgAMABHADYARgA8&#10;AEQAQgBDAEkAQQBRAD8AWgA+AGUAPAByADoAgQA5AJMAOAClADYAugA2ANsANQD0ADUA/wA1AP8A&#10;rCAAAJ8kAACUJgAAiSYAAH8kAAB1IAAAbBsAAGQVAABcEAAAVAwBAE4GCgBKAg8ARwAUAEQAGgBC&#10;ACAAQAAlAD8AKwA+ATEAPAE3ADsCPgA5AkUAOANNADYDVgA1BGEAMwRuADEFfgAwBZAALwWjAC0G&#10;uAAsBtQALAfwACwI/wAsCP8AqCUAAJsqAACQLAAAhi0AAHsrAAByJwAAaCIAAF8dAABXFwAATxIA&#10;AEgOBABBCgsAPgcQADsGFQA5BxsAOAchADYIJgA1CCwAMwgyADIJOQAxCUEALwlJAC4KUwAsCl4A&#10;KwtsACkLfAAoDI8AJgyiACUMtwAkDNMAIw3wACQN/wAlDf8ApCoAAJgvAACNMgAAgzIAAHkxAABv&#10;LgAAZSkAAFwkAABTHwAASxkAAEMTAAA8EAYANQ0MADMMEQAxDBYALwwcAC4NIgAtDSgAKw0uACoN&#10;NQApDT0AJw5GACYOUAAkDlwAIw9qACIPewAgEI4AHxCiAB0QtwAcENQAHRHyAB0R/wAeEf8AoS8A&#10;AJUzAACKNgAAgDcAAHY2AABtMwAAYy8AAFkqAABQJQAASCAAAD8aAAA4FQAAMBEIACwQDgAqEBIA&#10;KBAYACcQHgAlECQAJBAqACMRMgAiEToAIRFDACASTgAeEloAHRNoABsTeAAaE4sAGBSgABcUtQAW&#10;FNEAFhXxABcV/wAYFP8AnjMAAJM3AACIOgAAfjsAAHQ7AABrOAAAYTQAAFcvAABOKwAARSYAAD0h&#10;AAA0HAAALRcFACYTDAAjExAAIhMVACATGgAfEyEAHhQnAB0ULwAcFTcAGxVBABoWSwAZFlcAFxdl&#10;ABYXdgAUGIkAExieABIYswARGc4AERnvABIZ/wATGf8AnDYAAJE7AACGPgAAfD8AAHM/AABpPQAA&#10;XzkAAFU1AABMMAAAQywAADonAAAyIgAAKh4BACIZCQAeFw4AHBcSABoXFwAZGB4AGRgkABgZLAAX&#10;GTQAFho+ABUaSQATG1UAEhtjABEcdAAQHIcADx2cAA4dsQANHcsADR3sAA4d/wAPHf8AmToAAI8/&#10;AACEQgAAe0QAAHFDAABoQgAAXj4AAFM6AABKNgAAQTIAADktAAAxKQAAKCUAACAgBgAaHQwAFxwQ&#10;ABUcFQAUHRsAFB0iABMdKQASHjIAER88ABAfRgAQIFMADiBhAA0hcQAMIYUACyKZAAoirgAJIscA&#10;CSLnAAoi+wALIf8Alz4AAIxDAACDRgAAeUgAAHBIAABnRgAAXEQAAFI/AABJOwAAQDgAADg0AAAv&#10;MAAAJywAAB4nAwAWIwoAEiEOABEhEwAQIhkAECIgAA8iJwAOIy8ADSQ5AAwkRAALJVAACiVeAAkm&#10;bwAHJoIABiaWAAQmrAADJsQABCblAAQm9wAGJv8AlUIAAIpHAACBSgAAeEwAAG9MAABlSwAAW0gA&#10;AFBEAABHQQAAPz4AADc7AAAtNgAAJDEAABstAAATKgcADygNAA0nEQANKBYADCgdAAsoJQAKKS0A&#10;CSk3AAcqQgAGKk4ABCtcAAMrbAABK38AACuUAAArqQAAK8EAACvjAAAr9gAAKv8AkkYAAIhLAAB/&#10;TwAAdlEAAG1RAABjUAAAWk0AAE9KAABHRwAAPkQAADNAAAApPAAAIDgAABc0AAARMQUADC8MAAku&#10;EAAHLhUABi8bAAUvIwADLysAAjA1AAAwPwAAMEwAADFZAAAxaQAAMXwAADGRAAAxpwAAML8AADDh&#10;AAAw9QAAL/8AkEsAAIZQAAB9VAAAdVYAAGtWAABiVQAAWFMAAE5QAABFTQAAOkkAAC9FAAAlQgAA&#10;HD4AABQ7AAAOOQUACTcLAAQ2DwABNhMAADYZAAA2IAAANikAADYyAAA3PQAAN0kAADdXAAA3ZwAA&#10;N3kAADePAAA2pQAANr0AADbgAAA19QAANf8AjVAAAIRWAAB8WgAAclsAAGlbAABgWwAAV1kAAExW&#10;AABAUgAANU4AACpLAAAgSAAAF0YAABBDAAALQQQABEAKAAA/DgAAPhEAAD4WAAA+HQAAPiYAAD4v&#10;AAA+OgAAPkYAAD5UAAA+ZAAAPnYAAD2MAAA9owAAPLsAADzeAAA79QAAO/8AilcAAIJcAAB5XwAA&#10;cGEAAGhhAABfYQAAVF4AAEdbAAA6VwAAL1UAACVSAAAbUAAAEk0AAAxLAAAGSgMAAEkJAABIDQAA&#10;RxAAAEcUAABGGgAARiIAAEYsAABGNwAARkMAAEZRAABGYAAARXMAAEWJAABEoAAARLgAAEPcAABC&#10;9QAAQv8AiF0AAH9iAAB3ZQAAbmcAAGdoAABbZgAATmMAAEFhAAA0XgAAKVwAAB9aAAAVVwAADlYA&#10;AAdUAAAAUwEAAFIGAABRCwAAUQ4AAFARAABPFgAATx4AAE8nAABPMgAATz8AAE9NAABOXQAATm8A&#10;AE6FAABNnQAATLUAAEvYAABK9QAASv8AhWUAAHxpAAB0bAAAbW4AAGJtAABUawAAR2kAADpnAAAt&#10;ZQAAImQAABhiAAAQYAAACV8AAABeAAAAXgAAAF0DAABcCAAAWwwAAFoPAABaEwAAWRkAAFkiAABZ&#10;LQAAWToAAFlIAABYWAAAWGsAAFeBAABXmQAAVrIAAFXSAABU9AAAU/8AgWwAAHlwAABzcwAAaHMA&#10;AFpyAABMcQAAP3AAADJvAAAlbgAAGmwAABFrAAAJagAAAGoAAABpAAAAaQAAAGgAAABnAwAAZggA&#10;AGYMAABmDwAAZRQAAGUcAABlJwAAZDQAAGRDAABkUwAAZGUAAGN7AABilAAAYa0AAGDNAABf8QAA&#10;Xv8AfXQAAHd3AABueQAAX3kAAFF5AABDeQAANngAACl4AAAcdwAAEXYAAAp1AAAAdQAAAHUAAAB2&#10;AAAAdQAAAHQAAAB0AAAAcwIAAHMHAABzDAAAchAAAHIVAAByIAAAciwAAHI7AABxTAAAcV8AAHF0&#10;AABwjgAAb6gAAG7GAABs7QAAa/8Ae3sAAHJ+AABkfgAAVX8AAEeAAAA5gQAAK4IAAB6BAAASgQAA&#10;CoEAAACBAAAAggAAAIMAAACDAAAAgwAAAIIAAACCAAAAggAAAIIAAACCBQAAggoAAIIPAACCFwAA&#10;giMAAIIyAACCQwAAgVYAAIFsAACAhgAAf6EAAH69AAB95gAAfPwAdoIAAGiDAABZhQAAS4cAADyJ&#10;AAAuigAAIIsAABOLAAAKiwAAAIwAAACNAAAAjwAAAJEAAACSAAAAkQAAAJEAAACRAAAAkQAAAJEA&#10;AACSAAAAkgIAAJMJAACUDwAAlBkAAJQnAACUOAAAlEwAAJNiAACTfAAAk5gAAJKzAACR2AAAkPYA&#10;aogAAFyKAABNjQAAP5AAADCSAAAhlAAAFJUAAAqWAAAAlwAAAJkAAACbAAAAnQAAAJ8AAACgAAAA&#10;oAAAAKAAAACgAAAAoQAAAKIAAACjAAAApAAAAKUAAACmBwAAqBAAAKgcAACoLQAAqUAAAKlWAACp&#10;bwAAqYsAAKioAACnxwAApuwAX48AAFCSAABBlgAAM5kAACOcAAAUnQAACp8AAAChAAAAowAAAKYA&#10;AACoAAAArAAAAK4AAACvAAAArwAAALAAAACwAAAAsgAAALMAAAC0AAAAtgAAALcAAAC6AAAAvQcA&#10;AL8QAAC/HwAAwDMAAMBJAADAYgAAwH4AAMCbAADAtwAAv9gAU5cAAESbAAA1nwAAJqMAABalAAAL&#10;pwAAAKoAAACtAAAAsAAAALMAAAC2AAAAuwAAAL0AAADAAAAAvwAAAMEAAADCAAAAxAAAAMYAAADI&#10;AAAAygAAAMwAAADPAAAA0wAAANoHAADbEwAA3SUAAN47AADfUwAA4G4AAN+MAADdqQAA3cIA/wAA&#10;AP8AAAD/AAAA/wAAAP8ABwD/ABAA/wAZAP8AJAD/AC8A/AA6APkAQwD1AEsA8wBSAPEAWQDvAF4A&#10;7QBkAOsAaQDpAG8A5wB1AOYAfADkAIQA4gCNAOAAlwDdAKIA2gCxANUAxQDSAOgA0AD/AM8A/wDE&#10;AP8AuAD/AK8A/wCpAP8A/wAAAP8AAAD/AAAA/wAAAP8AAgD7AA0A9wAVAPMAHwDvACkA6gA0AOYA&#10;PQDiAEUA3gBMANsAUwDYAFgA1ABeANIAYwDQAGkAzgBuAMwAdQDKAH0AyACFAMYAkADCAJsAwACp&#10;AL4AugC7ANkAuQD3ALgA/wC0AP8AqQD/AKIA/wCdAP8A/wAAAP8AAAD/AAAA9gAAAO4AAADnAAoA&#10;4QARANwAGgDXACMA0AAuAMsANwDHAD8AxABGAMEATQC/AFIAvQBYALsAXQC5AGIAuABoALYAbgC0&#10;AHUAsQB+AK8AiACtAJMAqgChAKgAsQCmAMgApADtAKIA/wCiAP8AmwD/AJUA/wCRAP8A/wAAAPwA&#10;AADuAAAA4wAAANgAAADNAAUAxgAOAMEAFQC9AB4AuQAnALUAMACyADgArwBAAKwARgCqAEwAqABR&#10;AKcAVgClAFsAowBhAKEAZwCfAG4AngB2AJsAgACZAIwAlwCZAJQAqACSALwAkADfAI4A+wCOAP8A&#10;iwD/AIYA/wCDAP8A+AAAAOkAAADcAAAAzAAAAMEAAAC4AAAAsgAKAKwAEQCoABgApQAhAKIAKQCe&#10;ADIAnAA5AJkAPwCXAEUAlQBKAJQAUACSAFUAkABaAI8AYACNAGcAiwBvAIkAeACGAIQAhACRAIIA&#10;oACAALIAfQDMAHwA8QB7AP8AegD/AHcA/wB1AP8A5gAAANMAAADGAAAAuwAAALEAAACnAAAAoQAF&#10;AJsADQCXABMAkwAbAJAAIwCMACsAigAyAIgAOACGAD4AhABEAIIASQCBAE4AfwBTAH0AWQB7AGAA&#10;eQBoAHcAcQB1AHwAcwCJAHAAmABvAKkAbQC/AGsA5gBqAP8AaQD/AGkA/wBnAP8A0wAAAMMAAAC1&#10;AAAAqwAAAKMAAACbAAAAkgAAAIwACgCHABAAgwAWAH8AHQB9ACQAegArAHgAMgB2ADgAdAA9AHIA&#10;QgBxAEgAbwBNAG0AUwBsAFkAagBhAGgAagBmAHQAZACBAGEAkQBfAKIAXgC2AFwA1QBbAPcAWwD/&#10;AFoA/wBaAP8AxQAAALYCAACpAgAAnwAAAJYAAACOAAAAhwAAAIAABQB6AAwAdQARAHEAGABuAB4A&#10;awAlAGkAKwBnADEAZgA3AGQAPABjAEEAYQBHAF8ATQBeAFMAXABbAFoAZABYAG4AVgB7AFQAigBS&#10;AJsAUQCuAFAAyABPAO4ATgD/AE4A/wBNAP8AuwoAAKwNAACgDQAAlQwAAIwIAACDAgAAfAAAAHUA&#10;AABuAAgAaQAOAGUAEwBiABkAXwAfAF0AJQBbACsAWQAxAFgANgBWADsAVQBBAFMARwBRAE4AUABV&#10;AE4AXgBMAGgASgB1AEgAhABHAJUARQCoAEQAvwBDAOQAQgD8AEIA/wBCAP8AshEAAKUUAACZFQAA&#10;jhMAAIQRAAB7DQAAcwgAAGwAAABlAAMAXwALAFsADwBXABQAVAAaAFEAHwBPACUATgArAEwAMABL&#10;ADYASQA8AEgAQgBGAEgARQBQAEMAWQBBAGMAPwBvAD4AfgA8AJAAOwCjADoAuAA5ANkAOAD1ADgA&#10;/wA4AP8ArBcAAJ8bAACTHQAAiRwAAH8ZAAB1FQAAbBAAAGQMAABdBgAAVgAGAFEADABNABAASgAV&#10;AEcAGgBFACAARAAmAEIAKwBBADEAPwA2AD4APQA8AEQAOwBLADkAVAA3AF8ANgBrADQAegAyAIwA&#10;MQCeADAAswAvAM4ALwDvAC4A/wAuAP8Apx4AAJoiAACPJAAAhCQAAHohAABxHQAAZxgAAF8TAABX&#10;DgAAUAoAAEkDCABFAA0AQQARAD4AFgA8ABsAOgAhADkAJgA3ACwANgAyADQAOAAzAD8AMQBHADAA&#10;UAAuAFsALQBnACsAdgAqAIgAKACcACcAsAAmAMkAJQDqACUB+wAlAf8AoiMAAJYoAACLKgAAgSoA&#10;AHcoAABtJQAAZCAAAFsbAABSFQAASxAAAEMMAgA9BwkAOQMOADYBEgAzARcAMQEcADABIgAvAicA&#10;LQItACwDNAAqAzsAKQRDACgETQAmBVgAJQVlACMGdAAiBoYAIAaaAB8HrgAeB8YAHQfnAB0I+AAd&#10;Cf8AnygAAJMtAACILwAAfi8AAHQuAABqKwAAYSYAAFghAABPHAAARxcAAD8SAAA4DgQAMQsKAC4I&#10;DgArBxIAKQcXACgIHQAnCCMAJQgpACQJMAAjCTcAIQpAACAKSgAfC1UAHQtiABsMcgAaDIUAGAyZ&#10;ABcMrQAWDMYAFQ3mABUN+QAWDf8AnC0AAJAxAACGNAAAfDQAAHIzAABoMQAAXywAAFUnAABMIwAA&#10;RB0AADwYAAA0EwAALRAGACYNCwAkDA8AIgwTACEMGQAfDB8AHg0lAB0NLAAbDTQAGg49ABkORwAX&#10;DlMAFg5hABQPcQATEIQAEhCYABEQrgAQEMYAEBDoABAQ+wAREP8AmTEAAI41AACEOAAAejkAAHA4&#10;AABnNgAAXTIAAFMtAABKKAAAQiQAADkfAAAxGgAAKhUBACMRBwAdEA0AGw8QABkPFQAYEBsAFxAh&#10;ABYQKQAVEDEAFBE6ABMRRQASElEAERJfABASbwAOE4IADhOWAA0TqwALE8IACxTjAAwU+gANE/8A&#10;lzUAAIw5AACCPAAAeD0AAG89AABlOgAAWzcAAFIyAABJLgAAQCoAADclAAAvIQAAKBwAACAYAwAZ&#10;FAoAFRIOABQSEgATExgAEhMfABEUJgARFC4AEBQ4AA8VQgAOFk8ADRZcAAwXbAALF38ACRiTAAgY&#10;qAAGGL8ABxjgAAcY9QAJGP8AlTgAAIo9AACAQAAAd0EAAG1BAABkPwAAWjwAAFA4AABHMwAAPjAA&#10;ADYrAAAuJwAAJyMAAB8fAAAXGggAEhcNABAXEQAPFxYADhgcAA4YIwANGSwADBo1AAsaQAAKG0wA&#10;CRtaAAccaQAFHHwABB2RAAIdpgABHbwAAhzdAAIc8gADHP8AkzwAAIhBAAB/RAAAdUUAAGxFAABj&#10;RAAAWUEAAE89AABGOQAAPjYAADUyAAAuLgAAJSoAAB0lAAAUIQQADx0LAA0dEAAMHRQACx0aAAoe&#10;IgAIHioABx8zAAYgPgAEIEoAAyFXAAEhZwAAIXkAACGOAAAhpAAAIboAACHbAAAh8gAAIP4AkEAA&#10;AIZFAAB9SAAAdEoAAGtKAABiSQAAWEYAAE5CAABFPwAAPTwAADU5AAArNAAAIi8AABkrAAASKAQA&#10;DSQKAAkjDgAGIxIABSMZAAQkIAACJCgAASUxAAAlPAAAJUgAACZVAAAmZQAAJncAACaMAAAmogAA&#10;JrkAACbZAAAl8gAAJf4AjkUAAIRJAAB7TQAAc08AAGpPAABgTgAAV0sAAE1IAABERQAAPEIAADE9&#10;AAAnOQAAHjUAABUyAAAPLgMACiwKAAUrDgABKhEAACoWAAAqHgAAKiYAACsvAAArOQAAK0UAACxT&#10;AAAsYgAALHUAACyKAAAroAAAK7cAACvWAAAq8gAAKv8AjEkAAIJOAAB6UgAAcVQAAGhUAABfUwAA&#10;VlEAAExOAABDSwAAN0cAAC1DAAAjPwAAGjwAABI4AAAMNgMABjMJAAAyDQAAMhAAADEUAAAxGwAA&#10;MSMAADEsAAAyNwAAMkMAADJQAAAyYAAAMnIAADKHAAAxngAAMbUAADDUAAAw8gAAL/8AiU8AAIBU&#10;AAB4VwAAb1kAAGZZAABeWQAAVVcAAElTAAA+TwAAMkwAAChIAAAeRQAAFUIAAA5AAAAIPQIAATwI&#10;AAA7DAAAOg8AADkSAAA5GAAAOSAAADkpAAA5NAAAOUAAADlOAAA5XQAAOW8AADiFAAA4nAAAN7MA&#10;ADfSAAA28gAANf8Ah1UAAH9aAAB2XQAAbV8AAGVfAABdXwAAUlwAAERYAAA4VQAALVIAACJPAAAY&#10;TAAAEEoAAApIAAADRgEAAEUGAABECgAAQw0AAEIQAABBFQAAQR0AAEEmAABBMQAAQT0AAEFKAABB&#10;WgAAQWwAAECBAAA/mQAAP7EAAD7QAAA98gAAPP8AhFwAAHxgAABzYwAAbGUAAGRmAABZZAAAS2EA&#10;AD5eAAAyWwAAJlkAABxWAAASVAAADFIAAARRAAAATwAAAE4DAABNCAAATAwAAEsOAABLEgAAShkA&#10;AEoiAABKLAAASjkAAEpHAABKVgAASWgAAEl+AABIlgAAR68AAEbNAABF8QAARP8AgWMAAHlnAABy&#10;agAAa2wAAGBrAABSaQAARGYAADdkAAAqYgAAH2AAABVeAAANXQAABlsAAABaAAAAWQAAAFgAAABX&#10;BAAAVggAAFYMAABVEAAAVBQAAFQdAABUJwAAVDQAAFRCAABTUgAAU2QAAFJ5AABSkgAAUasAAFDK&#10;AABP7wAATv8AfmoAAHduAABwcQAAZnEAAFhwAABKbwAAPG0AAC9sAAAiagAAF2kAAA5nAAAGZgAA&#10;AGUAAABlAAAAZQAAAGMAAABiAAAAYgQAAGEIAABhDQAAYBAAAGAXAABgIQAAXy4AAF88AABfTQAA&#10;Xl4AAF50AABdjQAAXKcAAFvFAABa7QAAWf8Ae3IAAHV2AABrdwAAXXYAAE92AABBdQAAM3UAACZ0&#10;AAAZcwAAEHIAAAdxAAAAcQAAAHEAAABxAAAAcQAAAG8AAABvAAAAbgAAAG4CAABuCAAAbQwAAG0R&#10;AABtGgAAbSYAAGw1AABsRgAAa1gAAGttAABqhgAAaaEAAGi+AABn6AAAZv4AeXoAAHB8AABhfAAA&#10;U30AAER9AAA2fgAAKH4AABt9AAAQfQAAB30AAAB9AAAAfQAAAH4AAAB/AAAAfgAAAH0AAAB9AAAA&#10;fAAAAHwAAAB8AAAAfAYAAHwMAAB8EgAAfB0AAHwsAAB8PAAAfE8AAHtlAAB7fgAAepoAAHm2AAB4&#10;3wAAd/oAc4AAAGWBAABWgwAASIQAADmGAAArhwAAHYcAABGHAAAHiAAAAIgAAACJAAAAigAAAIwA&#10;AACNAAAAjQAAAIwAAACMAAAAjAAAAIwAAACMAAAAjQAAAI0EAACODAAAjhMAAI8hAACOMgAAjkYA&#10;AI5bAACNdAAAjZAAAIytAACLzgAAivMAaIYAAFqIAABLiwAAPI0AAC2PAAAekAAAEZEAAAeSAAAA&#10;kwAAAJUAAACXAAAAmQAAAJsAAACcAAAAmwAAAJsAAACcAAAAnAAAAJ0AAACeAAAAngAAAJ8AAACh&#10;AwAAogwAAKIWAACjJgAAozoAAKNPAACjaAAAooYAAKKiAACiwAAAoegAXI0AAE2QAAA/kwAAMJYA&#10;ACGZAAASmgAAB5sAAACdAAAAoAAAAKIAAACkAAAAqAAAAKoAAACrAAAAqgAAAKsAAACsAAAArQAA&#10;AK4AAACvAAAAsQAAALIAAAC0AAAAtwEAALkNAAC5GgAAui0AALpDAAC6WwAAuncAALuUAAC7sQAA&#10;udIAUJUAAEGYAAAynAAAI6AAABOiAAAIpAAAAKcAAACqAAAArAAAAK8AAACyAAAAtwAAALkAAAC7&#10;AAAAugAAALwAAAC9AAAAvwAAAMAAAADCAAAAxAAAAMYAAADJAAAAzQAAANIBAADUDwAA1R8AANc1&#10;AADYTQAA2GkAANeGAADXowAA1r0A/wAAAP8AAAD/AAAA/wAAAP8AAwD/AA0A/wAVAP8AIAD8ACsA&#10;+AA1APQAPwDwAEcA7gBOAOsAVADpAFoA5wBfAOUAZADjAGoA4QBwAN8AdgDdAH4A2wCHANgAkQDT&#10;AJ0AzwCrAM0AvQDLAOAAyQD7AMcA/wC9AP8AsQD/AKkA/wCjAP8A/wAAAP8AAAD/AAAA/wAAAPwA&#10;AAD2AAsA8QARAO0AGwDpACUA5AAwAN8AOQDaAEEA1QBIANEATgDPAFQAzQBZAMsAXgDJAGMAxwBp&#10;AMUAbwDDAHcAwAB/AL4AigC7AJUAuACjALYAtAC0AM0AsgDyALAA/wCsAP8AowD/AJwA/wCXAP8A&#10;/wAAAP8AAAD6AAAA8QAAAOgAAADgAAYA2QAOANIAFgDOAB8AyAApAMQAMgDAADoAvQBBALoASAC4&#10;AE0AtgBTALQAWACyAF0AsABiAK4AaQCsAG8AqgB4AKgAggCmAI4ApACbAKEAqwCfAMAAnQDmAJsA&#10;/wCaAP8AlAD/AI4A/wCKAP8A/wAAAPYAAADoAAAA3AAAAM4AAADGAAEAvwALALoAEQC2ABoAsgAi&#10;AK4AKwCqADQAqAA7AKUAQQCjAEcAoQBMAJ8AUQCeAFYAnABcAJoAYgCZAGgAlwBwAJUAegCSAIYA&#10;kACTAI0AogCLALUAiQDTAIcA9wCGAP8AhAD/AH8A/wB8AP8A8gAAAOMAAADSAAAAxQAAALoAAACx&#10;AAAAqwAHAKUADgChABQAngAcAJoAJQCXAC0AlAA0AJIAOgCQAEAAjgBFAI0ASgCLAFAAiQBVAIgA&#10;WwCGAGEAhABpAIIAcgB/AH0AfQCLAHsAmgB4AKsAdgDEAHQA6wBzAP8AcwD/AHAA/wBuAP8A3wAA&#10;AMwAAAC/AAAAtAAAAKsAAAChAAAAmgACAJQACwCQABAAjAAXAIgAHgCFACYAgwAtAIEAMwB/ADkA&#10;fQA/AHsARAB5AEkAeABOAHYAVAB0AFoAcwBiAHAAawBuAHUAbACDAGoAkgBoAKMAZgC4AGQA3gBj&#10;APsAYgD/AGIA/wBgAP8AzAAAALwAAACvAAAApQAAAJ0AAACUAAAAjAAAAIYABwCBAA0AfAASAHgA&#10;GQB1AB8AcwAmAHEALQBvADIAbQA4AGsAPQBqAEIAaABIAGcATgBlAFQAYwBbAGEAZABfAG4AXQB7&#10;AFsAigBZAJsAVwCvAFYAywBVAPIAVAD/AFQA/wBUAP8AvgAAALAAAACkAAAAmQAAAJAAAACIAAAA&#10;gQAAAHkAAgBzAAoAbwAPAGsAFABnABoAZQAgAGMAJgBhACwAXwAyAF4ANwBcADwAWwBCAFkARwBX&#10;AE4AVgBVAFQAXgBSAGgAUAB0AE4AgwBMAJUASgCoAEkAwABIAOgARwD/AEcA/wBHAP8AtAkAAKYL&#10;AACbDAAAkAoAAIYFAAB+AAAAdgAAAG8AAABoAAUAYwAMAF8AEABbABUAWAAaAFYAIQBUACYAUwAs&#10;AFEAMQBQADYATgA8AE0AQgBLAEgASQBQAEgAWABGAGIARABuAEIAfQBAAI4APwCiAD0AuAA9AN0A&#10;PAD4ADwA/wA8AP8ArBAAAJ8SAACUEgAAiREAAH8PAAB2DAAAbgUAAGYAAABgAAEAWQAIAFUADQBR&#10;ABEATgAWAEsAGwBJACEASAAmAEYAKwBFADEAQwA2AEIAPABAAEMAPgBLAD0AUwA7AF0AOQBpADcA&#10;eAA2AIkANACcADMAsQAyAM4AMgDxADEA/wAxAP8AphYAAJoZAACOGgAAhBoAAHoWAABwEgAAaA4A&#10;AF8KAABYAwAAUQAEAEwACgBIAA4ARAASAEEAFgA/ABsAPQAhADwAJgA6ACwAOQAxADcANwA2AD4A&#10;NABGADMATwAxAFkALwBlAC4AcwAsAIUAKwCYACoArQApAMYAKADqACgA/gAoAP8AoRwAAJUgAACK&#10;IQAAfyEAAHUfAABsGgAAYxYAAFoRAABSDQAASwcAAEQABgBAAAsAPAAPADgAEgA2ABcANAAcADMA&#10;IQAxACcAMAAsAC4AMwAtADoAKwBCACoASwAoAFUAJgBhACUAcAAkAIEAIgCVACEAqQAgAMEAIADk&#10;AB8A+QAfAP8AnSIAAJEmAACGKAAAfCcAAHIlAABpIgAAXx0AAFcYAABOEwAARg4AAD8LAAA4BQcA&#10;NAAMADEAEAAuABMALAAYACoAHQApACIAJwAoACYALgAkADYAIwA+ACIARwAgAFIAHwBeAB0AbQAc&#10;AH4AGgCSABkApwAYAL0AFwDfABcB9QAXAv8AmicAAI4rAACELQAAeS0AAHArAABmKAAAXSQAAFQf&#10;AABLGgAAQxQAADsQAAA0DQIALQkJACkFDQAmAxAAJAETACICGQAhAh4AIAIkAB4DKgAdAzIAGwQ6&#10;ABoFRAAZBU8AFwZcABYGagAUB3wAEweQABIHpQARB7sAEAfbABAI8gAQCf8AlysAAIwvAACBMQAA&#10;dzIAAG4xAABkLgAAWyoAAFElAABJIAAAQBsAADgWAAAxEgAAKQ4EACMMCQAfCQ0AHQcQABsHFQAZ&#10;CBoAGAggABcJJwAWCS4AFQo3ABMKQQASC00AEQtaABALaQAODHsADgyQAA0MpQAMDbsACw3ZAAsN&#10;8QAMDf8AlS8AAIozAAB/NgAAdjYAAGw1AABjMwAAWS8AAFArAABHJgAAPiEAADYdAAAuGAAAJxMA&#10;ACAQBQAZDgoAFQwOABQMEQATDBYAEgwcABENIwAQDSsADw00AA4OPwANDkoADA9YAAsPZwAKEHkA&#10;CBCNAAcQogAGELgABRDUAAUQ7wAGEP8AkjMAAIg3AAB+OgAAdDsAAGs6AABhOAAAWDUAAE4wAABF&#10;LAAAPScAADUjAAAtHwAAJhoAAB4WAQAXEwYAERALAA4ODgAODxMADRAZAA0QIAAMECgACxEyAAoR&#10;PAAIEkgABxJVAAYTZQAEE3YAAxOLAAEUoAAAE7YAABPRAAAT7gAAE/sAkDYAAIY7AAB8PgAAcz8A&#10;AGo/AABgPQAAVzkAAE02AABEMQAAPC4AADQqAAAsJgAAJSIAAB4eAAAWGgIAEBUJAAwTDgAKExIA&#10;CRQXAAgUHwAHFSYABhUvAAQWOgADFkYAARdTAAAXYgAAGHQAABiJAAAYnwAAGLUAABfQAAAX7QAA&#10;F/sAjjoAAIQ/AAB7QgAAckMAAGhDAABfQgAAVj8AAEw7AABDNwAAOzQAADMwAAAsLAAAJCkAABsk&#10;AAATHwIADRsJAAkZDQAGGREABBkWAAIZHQABGiQAABotAAAbOAAAG0QAABxRAAAcYAAAHXIAAB2H&#10;AAAcnQAAHLMAABzOAAAb7QAAG/wAjD4AAIJDAAB5RgAAcEgAAGhIAABeRgAAVUQAAEtAAABDPQAA&#10;OzoAADM3AAAqMgAAIC0AABcpAAAQJQIACyIJAAUgDQABHxAAAB8UAAAfGwAAICIAACArAAAhNgAA&#10;IUEAACFPAAAhXgAAInAAACKFAAAhmwAAIbIAACHNAAAg7QAAH/wAikMAAIBIAAB4SwAAb0wAAGZN&#10;AABdSwAAVEkAAEpGAABCQwAAOkAAAC87AAAlNwAAHDMAABMvAAANLAIABykIAAEnDAAAJg4AACUS&#10;AAAmGQAAJiEAACYpAAAmMwAAJz8AACdNAAAnXAAAJ20AACeCAAAnmQAAJrAAACXMAAAl7gAAJP0A&#10;iEgAAH9MAAB2UAAAblEAAGVSAABcUQAAU08AAEpMAABBSQAANUQAACtAAAAhPAAAFzkAABA2AAAK&#10;MgEAAzAHAAAvCwAALg4AAC0RAAAtFgAALR4AAC0nAAAtMQAALT0AAC1KAAAtWQAALWsAAC2AAAAs&#10;lwAALK8AACvLAAAq7gAAKv4AhU0AAH1SAAB1VQAAbFcAAGNXAABbVgAAU1UAAEdRAAA7TQAAMEkA&#10;ACVGAAAcQwAAEz8AAA09AAAGOgAAADgFAAA3CQAANg0AADUPAAA0FAAANBsAADQkAAA0LgAANDoA&#10;ADRHAAA0VwAANGgAADR9AAAzlQAAMq0AADHKAAAx7gAAMP8Ag1MAAHtYAABzWwAAal0AAGJdAABb&#10;XQAAT1oAAEJWAAA2UgAAKk8AACBMAAAWSQAADkcAAAhEAAAAQgAAAEEDAAA/BwAAPgsAAD0OAAA9&#10;EQAAPBgAADwhAAA8KwAAPDcAADxEAAA8UwAAPGUAADt6AAA6kgAAOqsAADnIAAA47QAAN/8AgVoA&#10;AHleAABxYQAAaWMAAGJkAABXYgAASV4AADxbAAAvWAAAJFUAABlTAAAQUQAACk8AAAFNAAAATAAA&#10;AEoAAABJBAAASAgAAEcMAABGDwAARhQAAEUcAABFJwAARTMAAEVAAABFUAAARGEAAER2AABDjwAA&#10;QqgAAEHGAABA7AAAP/8AfmEAAHZlAABvaAAAaGoAAF1pAABPZgAAQmQAADRhAAAoXwAAHV0AABJb&#10;AAALWQAAAlgAAABWAAAAVgAAAFQAAABTAAAAUgQAAFEJAABQDQAAUBAAAE8YAABPIgAATy4AAE88&#10;AABPSwAATl0AAE5yAABNiwAATKUAAEvCAABJ6gAASP8Ae2kAAHRsAABubwAAZG8AAFVtAABHbAAA&#10;OWoAACxpAAAgZwAAFGUAAA1kAAADYgAAAGIAAABhAAAAYAAAAF8AAABeAAAAXQAAAFwEAABcCQAA&#10;Ww0AAFsSAABbHAAAWigAAFo2AABaRgAAWVgAAFltAABYhQAAV6AAAFa9AABV6AAAU/4AeXAAAHN0&#10;AABpdQAAW3QAAExzAAA+cwAAMHIAACNxAAAWbwAADW4AAARtAAAAbQAAAG0AAABtAAAAbAAAAGsA&#10;AABqAAAAaQAAAGkAAABpAwAAaAkAAGgOAABoFQAAZyEAAGcvAABnPwAAZlIAAGZmAABlfwAAZJoA&#10;AGO3AABi4QAAYfwAd3gAAG16AABfegAAUHoAAEJ6AAAzewAAJXsAABh6AAAOeQAABHkAAAB5AAAA&#10;eQAAAHoAAAB6AAAAegAAAHgAAAB4AAAAdwAAAHcAAAB3AAAAdwEAAHcIAAB3DgAAdxgAAHcmAAB2&#10;NgAAdkkAAHVfAAB1dwAAdJMAAHOvAABy0wAAcfcAcX4AAGN/AABUgAAARYIAADaDAAAohAAAGoQA&#10;AA6DAAAEhAAAAIQAAACFAAAAhgAAAIgAAACJAAAAiAAAAIcAAACHAAAAhwAAAIcAAACHAAAAiAAA&#10;AIgAAACIBwAAiRAAAIkcAACJLAAAiD8AAIhVAACIbQAAh4kAAIanAACFxwAAhO8AZoQAAFeGAABI&#10;iAAAOYoAACqMAAAbjQAAD40AAASOAAAAkAAAAJEAAACTAAAAlQAAAJcAAACYAAAAlgAAAJcAAACX&#10;AAAAlwAAAJgAAACYAAAAmQAAAJoAAACbAAAAnQcAAJ0RAACdIQAAnTMAAJ1JAACcYgAAnH8AAJyc&#10;AACcuQAAm+IAWosAAEuOAAA8kQAALZMAAB6VAAAQlgAABJgAAACaAAAAnAAAAJ4AAAChAAAApAAA&#10;AKYAAACnAAAApgAAAKcAAACnAAAAqAAAAKkAAACqAAAArAAAAK0AAACvAAAAsQAAALMJAACzFQAA&#10;tCcAALQ9AAC1VQAAtXAAALSOAAC0rAAAtMwATZIAAD+WAAAvmgAAIJ0AABGfAAAFoQAAAKMAAACm&#10;AAAAqQAAAKwAAACvAAAAswAAALUAAAC3AAAAtgAAALcAAAC4AAAAugAAALsAAAC9AAAAvwAAAMEA&#10;AADEAAAAxwAAAMsAAADNDAAAzhoAAM8vAADPSAAA0GIAANCAAADQnQAA0LgAAAAAAAAAAAAAAAAA&#10;AAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJE&#10;RUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouM&#10;jo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV&#10;1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////&#10;/////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8g&#10;ISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdp&#10;amtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cx&#10;s7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6&#10;+/z+//////////////////////////////////////////////////////8AAAAAAAAAAAAAAAAA&#10;AAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRF&#10;RkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yO&#10;j5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW&#10;19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////&#10;////////////////////AAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygp&#10;KissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFi&#10;Y2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqb&#10;nJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU&#10;1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwEhAAAB&#10;AAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAgJCgsMDQ4PEBESExQV&#10;FhcYGRoaGxwdHh8gISIjJCUmJygpKissLS4vMDExMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktM&#10;TU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SF&#10;hoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6wsbKztLW2t7i5uru8vb6/&#10;wMHCw8TFxsfIycrLzM3Oz9DR09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6&#10;+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0e&#10;Hh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNV&#10;V1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHC&#10;w8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs&#10;7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwN&#10;DQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIz&#10;NDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWX&#10;mZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb&#10;29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9&#10;/f7+////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////+KB8ElDQ19QUk9G&#10;SUxFAAkJ////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////0////////////////////////&#10;/////////////////+vR//////////////////////////////////////////fp/v//////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////+HN1///////////////////////////////////////3a+Wt/T/////////////&#10;////////////////////////xYxop+f/////////////////////////////////////zJyJpOf/&#10;////////////////////////////////////+s67xvX/////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////9zFvfX/////////////////&#10;////////////////////v5N6hcX////////////////////////////////////bkFs9Zaj2////&#10;//////////////////////////////68dTQAVJvr/////////////////////////////////9OU&#10;fkksTprs////////////////////////////////2NTKs35lbaX5////////////////////////&#10;////////////9MWur8n/////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////DWxuz////////////////////////////////////mu5F0Y6v3////////&#10;////////////////////////9sSac0UmNH3M////////////////////////////////tYBVMAoA&#10;GWCy///////////////////////////////PdDULAAAAClKn////////////////////////////&#10;//+WNAAAAAAAAE+n//////////////////////////////ZpHQAACQwGCVKx////////////////&#10;/////////////8s7DhM1TFtNTF7D/////////////////////////////6lgNmCGn7asqbjZ////&#10;/////////////////////////+CXjb7l///////////////////////////////////////t+f//&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////69nKvMf/////////////&#10;/////////////////////8+agW1aRojq////////////////////////////////xHw+JhAAAFSw&#10;///////////////////////////////ggzwAAAAAAC6H7f////////////////////////////+s&#10;UxAAAAAAABdt1v////////////////////////////uAMQAAAAAAAAlhzP//////////////////&#10;/////////9JaAgAAAAAAAABdzP///////////////////////////6g1AAAAAAAAAABc0///////&#10;/////////////////////30NAAAAAAAAAABU1v//////////////////////////7n1FAAAAAAAA&#10;AABE1P///////////////////////////KpkLwIAAAQiN0lYzv//////////////////////////&#10;/+mka0EoP2N/lae62v//////////////////////////////1bKssszk+v//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////5buXd2LI/////////////////////////////////9ueZzYKAAKM////&#10;////////////////////////////yH8/BQAAAABez//////////////////////////////ZgTkA&#10;AAAAAAA8qv////////////////////////////+eTAAAAAAAAAAjkP//////////////////////&#10;/////9xvGgAAAAAAAAAQffn//////////////////////////69IAAAAAAAAAAAAb+7/////////&#10;/////////////////4QTAAAAAAAAAAAAZOb/////////////////////////7FEAAAAAAAAAAAAA&#10;V97/////////////////////////uBUAAAAAAAAAAAAASNb/////////////////////////dBQA&#10;AAAAAAAAAAAAOM/////////////////////////5oloTAAAAAAAAAAAAI8X/////////////////&#10;////////35tcLAAAAAAAAAAADbr//////////////////////////++xfVU5IhEHAQIRIrL/////&#10;/////////////////////////9+/pZmYmqCsvdr/////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////+O+nYB8+///////&#10;//////////////////////////K3hFcwDgAdrP//////////////////////////////0opMFQAA&#10;AAAAcvP////////////////////////////WfzYAAAAAAAAAS8n/////////////////////////&#10;//qRPgAAAAAAAAAAL6v//////////////////////////8BaAAAAAAAAAAAAGpX/////////////&#10;/////////////40kAAAAAAAAAAAACIT/////////////////////////514AAAAAAAAAAAAAAHf/&#10;////////////////////////tCUAAAAAAAAAAAAAAGr/////////////////////////fQAAAAAA&#10;AAAAAAAAAFv0///////////////////////9KwAAAAAAAAAAAAAAAEzr////////////////////&#10;//+lAAAAAAAAAAAAAAAAADzh//////////////////////8wDAAAAAAAAAAAAAAAAC3Z////////&#10;/////////////5mKYScAAAAAAAAAAAAAACfX///////////////////////tvolVJwAAAAAAAAAA&#10;ACXc//////////////////////////7KnXZdSjwyLSwwOUfe////////////////////////////&#10;///95t3W0tDT2eT/////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////79S71v/////////////////////////////////nuI9qSy8V&#10;b///////////////////////////////5KFnNAcAAAAAPMn////////////////////////////W&#10;gjsAAAAAAAAAEpf//////////////////////////+2FMQAAAAAAAAAAAG//////////////////&#10;/////////6ZCAAAAAAAAAAAAAFDh////////////////////////7GkAAAAAAAAAAAAAADfJ////&#10;////////////////////sy8AAAAAAAAAAAAAACK2////////////////////////eQAAAAAAAAAA&#10;AAAAABCn///////////////////////yNAAAAAAAAAAAAAAAAACZ//////////////////////+p&#10;AAAAAAAAAAAAAAAAAACM//////////////////////9GAAAAAAAAAAAAAAAAAAB/////////////&#10;/////////98AAAAAAAAAAAAAAAAAAAB0/////////////////////5cAAAAAAAAAAAAAAAAAAABq&#10;/////////////////////84AAAAAAAAAAAAAAAAAAABj//////////////////////8pIgEAAAAA&#10;AAAAAAAAAABh//////////////////////+5o4BXNxcAAAAAAAAAAABo////////////////////&#10;///////6066Uhnx1cXByd4GU////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////9u6nYJpadP//////////////////////////////8iT&#10;ZT0ZAAAAHZ7////////////////////////////bjkwTAAAAAAAAAG7/////////////////////&#10;/////9t8LAAAAAAAAAAAAEXX/////////////////////////4sqAAAAAAAAAAAAACK0////////&#10;////////////////wkQAAAAAAAAAAAAAAAOX////////////////////////fQEAAAAAAAAAAAAA&#10;AAB////////////////////////nNgAAAAAAAAAAAAAAAABq//////////////////////+dAAAA&#10;AAAAAAAAAAAAAABY//////////////////////9GAAAAAAAAAAAAAAAAAABH+P//////////////&#10;/////+kAAAAAAAAAAAAAAAAAAAA16f///////////////////5YAAAAAAAAAAAAAAAAAAAAl2///&#10;/////////////////7wAAAAAAAAAAAAAAAAAAAAYzv///////////////////+sAAAAAAAAAAAAA&#10;AAAAAAAPwv////////////////////8AAAAAAAAAAAAAAAAAAAAKuf////////////////////8n&#10;AAAAAAAAAAAAAAAAAAAKtf////////////////////9wAAAAAAAAAAAAAAAAAAANuf//////////&#10;///////////gnIxwVUIzJhsUDw0OEhomv/////////////////////////////nk2NLOzMvMz9bg&#10;/P//////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/+vTvOP////////////////////////////////SqYVlSCwSAYX/////////////////////////&#10;///xq3E8DwAAAAAAAE/g/////////////////////////9V/NQAAAAAAAAAAAB+y////////////&#10;////////////43UdAAAAAAAAAAAAAACJ////////////////////////kCMAAAAAAAAAAAAAAABn&#10;///////////////////////VQwAAAAAAAAAAAAAAAABI9v////////////////////+KAAAAAAAA&#10;AAAAAAAAAAAu3f////////////////////84AAAAAAAAAAAAAAAAAAAXyP//////////////////&#10;/74AAAAAAAAAAAAAAAAAAAAEtv///////////////////5wAAAAAAAAAAAAAAAAAAAAApf//////&#10;/////////////7oAAAAAAAAAAAAAAAAAAAAAk////////////////////9wAAAAAAAAAAAAAAAAA&#10;AAAAgv////////////////////8AAAAAAAAAAAAAAAAAAAAAdP////////////////////8TAAAA&#10;AAAAAAAAAAAAAAAAaP////////////////////9CAAAAAAAAAAAAAAAAAAAAYP//////////////&#10;//////96AAAAAAAAAAAAAAAAAAAAXf/////////////////////RAAAAAAAAAAAAAAAAAAAAYf//&#10;////////////////////JAAAAAAAAAAAAAAAAAAAZv//////////////////////yayZiX12cWxp&#10;Z2Zna3B6jP//////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////+LFqpF5YXf/////////////////////////////3aZ3UCwMAAAAADHE////////////////&#10;/////////+CSThMAAAAAAAAAAACP////////////////////////0nAdAAAAAAAAAAAAAABg////&#10;///////////////////ubw8AAAAAAAAAAAAAAAA34v////////////////////+WHAAAAAAAAAAA&#10;AAAAAAAUwP////////////////////9AAAAAAAAAAAAAAAAAAAAAo////////////////////64A&#10;AAAAAAAAAAAAAAAAAAAAif///////////////////54AAAAAAAAAAAAAAAAAAAAAcv//////////&#10;/////////7wAAAAAAAAAAAAAAAAAAAAAX////////////////////9oAAAAAAAAAAAAAAAAAAAAA&#10;Tf////////////////////oAAAAAAAAAAAAAAAAAAAAAO/////////////////////8OAAAAAAAA&#10;AAAAAAAAAAAAKvn///////////////////8zAAAAAAAAAAAAAAAAAAAAG+n/////////////////&#10;//9eAAAAAAAAAAAAAAAAAAAAD9v///////////////////+PAAAAAAAAAAAAAAAAAAAABtD/////&#10;///////////////QAAAAAAAAAAAAAAAAAAAAAMr/////////////////////KwAAAAAAAAAAAAAA&#10;AAAAAMj/////////////////////gAAAAAAAAAAAAAAAAAAAAMv/////////////////////9xYB&#10;BQUDAQAAAAAAAQYNGMv///////////////////////zr4djPzM3P0NLU19zi6v//////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////x2sb/////////////////////&#10;//////////HGo4RoTTIYABWr//////////////////////////+5fEYYAAAAAAAAAABx////////&#10;////////////////13wvAAAAAAAAAAAAAAA74//////////////////////fZAkAAAAAAAAAAAAA&#10;AAAMtf////////////////////90AwAAAAAAAAAAAAAAAAAAjf///////////////////8UVAAAA&#10;AAAAAAAAAAAAAAAAav///////////////////5kAAAAAAAAAAAAAAAAAAAAAS///////////////&#10;/////7YAAAAAAAAAAAAAAAAAAAAAMP3//////////////////9cAAAAAAAAAAAAAAAAAAAAAGef/&#10;//////////////////YAAAAAAAAAAAAAAAAAAAAABdP///////////////////8OAAAAAAAAAAAA&#10;AAAAAAAAAMH///////////////////8vAAAAAAAAAAAAAAAAAAAAAK////////////////////9S&#10;AAAAAAAAAAAAAAAAAAAAAJ7///////////////////95AAAAAAAAAAAAAAAAAAAAAI7/////////&#10;//////////+lAAAAAAAAAAAAAAAAAAAAAID////////////////////YAAAAAAAAAAAAAAAAAAAA&#10;AHT/////////////////////NgAAAAAAAAAAAAAAAAAAAG3/////////////////////fAAAAAAA&#10;AAAAAAAAAAAAAGn/////////////////////1w0AAAAAAAAAAAAAAAAAAGj/////////////////&#10;/////3AAAAAAAAAAAAAAAAAAAGH///////////////////////9QPEZOVFldYWRobHB2fon/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////+/Vu6OLc1qV////////////&#10;///////////////4v45kQSEFAAAAAABS/P//////////////////////951WGAAAAAAAAAAAAAAX&#10;wf/////////////////////lbBYAAAAAAAAAAAAAAAAAjf////////////////////9jAAAAAAAA&#10;AAAAAAAAAAAAXv///////////////////50AAAAAAAAAAAAAAAAAAAAANfz/////////////////&#10;/6EAAAAAAAAAAAAAAAAAAAAAEdn//////////////////8oAAAAAAAAAAAAAAAAAAAAAALv/////&#10;/////////////+4AAAAAAAAAAAAAAAAAAAAAAKH///////////////////8MAAAAAAAAAAAAAAAA&#10;AAAAAIr///////////////////8tAAAAAAAAAAAAAAAAAAAAAHb///////////////////9NAAAA&#10;AAAAAAAAAAAAAAAAAGT///////////////////9vAAAAAAAAAAAAAAAAAAAAAFL/////////////&#10;//////+UAAAAAAAAAAAAAAAAAAAAAED///////////////////+8AAAAAAAAAAAAAAAAAAAAADD/&#10;///////////////////qDgAAAAAAAAAAAAAAAAAAACL/////////////////////RAAAAAAAAAAA&#10;AAAAAAAAABX/////////////////////gQAAAAAAAAAAAAAAAAAAAAv1////////////////////&#10;yAsAAAAAAAAAAAAAAAAAAALs/////////////////////14AAAAAAAAAAAAAAAAAAADl////////&#10;/////////////8kcAAAAAAAAAAAAAAAAAADa//////////////////////+dAQAAAAAAAAAAAAAH&#10;DhfF////////////////////////1bm8wcfO1dvh5u30+///////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////+N/P/////////////////////////////+zGpYhtVDshBwAy3v//&#10;/////////////////////9eSWSkAAAAAAAAAAAAAoP//////////////////////iTYAAAAAAAAA&#10;AAAAAAAAZ/////////////////////9mAAAAAAAAAAAAAAAAAAAAMvb//////////////////5UA&#10;AAAAAAAAAAAAAAAAAAAAA8j//////////////////6cAAAAAAAAAAAAAAAAAAAAAAKD/////////&#10;/////////9cAAAAAAAAAAAAAAAAAAAAAAHz///////////////////8AAAAAAAAAAAAAAAAAAAAA&#10;AF7///////////////////8lAAAAAAAAAAAAAAAAAAAAAEP///////////////////9IAAAAAAAA&#10;AAAAAAAAAAAAACz///////////////////9qAAAAAAAAAAAAAAAAAAAAABj/////////////////&#10;//+LAAAAAAAAAAAAAAAAAAAAAAXz//////////////////+vAAAAAAAAAAAAAAAAAAAAAADh////&#10;///////////////VAAAAAAAAAAAAAAAAAAAAAADP////////////////////JAAAAAAAAAAAAAAA&#10;AAAAAAC+////////////////////VAAAAAAAAAAAAAAAAAAAAACu////////////////////iwAA&#10;AAAAAAAAAAAAAAAAAACf////////////////////yw4AAAAAAAAAAAAAAAAAAACS////////////&#10;/////////1cAAAAAAAAAAAAAAAAAAACG/////////////////////6oKAAAAAAAAAAAAAAAAAAB5&#10;//////////////////////9tAAAAAAAAAAAAAAAAAABm///////////////////////3VQAAAAAA&#10;AAAAAAAAAABF/////////////////////////2ojKzU/SlVganV+h5Gc////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////oz7adg2lOuf/////////////////////////ssoNcOh0CAAAA&#10;AAAAe///////////////////////xW0pAAAAAAAAAAAAAAAAQP////////////////////+DGwAA&#10;AAAAAAAAAAAAAAAAB8v//////////////////5IAAAAAAAAAAAAAAAAAAAAAAJj/////////////&#10;/////6QAAAAAAAAAAAAAAAAAAAAAAGr//////////////////90AAAAAAAAAAAAAAAAAAAAAAEH/&#10;//////////////////8OAAAAAAAAAAAAAAAAAAAAAB3///////////////////85AAAAAAAAAAAA&#10;AAAAAAAAAADo//////////////////9gAAAAAAAAAAAAAAAAAAAAAADO//////////////////+F&#10;AAAAAAAAAAAAAAAAAAAAAAC3//////////////////+oAAAAAAAAAAAAAAAAAAAAAACj////////&#10;///////////LAAAAAAAAAAAAAAAAAAAAAACQ///////////////////vFgAAAAAAAAAAAAAAAAAA&#10;AAB9////////////////////PgAAAAAAAAAAAAAAAAAAAABs////////////////////aQAAAAAA&#10;AAAAAAAAAAAAAABa////////////////////mQAAAAAAAAAAAAAAAAAAAABJ////////////////&#10;////0hYAAAAAAAAAAAAAAAAAAAA5/////////////////////1gAAAAAAAAAAAAAAAAAAAAp////&#10;/////////////////6IAAAAAAAAAAAAAAAAAAAAZ//////////////////////VWAAAAAAAAAAAA&#10;AAAAAAAE//////////////////////+7LwAAAAAAAAAAAAAAAAAA+P//////////////////////&#10;qykAAAAAAAAAAAAAAAAAz////////////////////////8lHAAAAAAcTIC4+UmiE7f//////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////////////TV&#10;yf////////////////////////////rSsJJ3XUIoDAAASv///////////////////////8V9RRcA&#10;AAAAAAAAAAAAEdj////////////////////EUAAAAAAAAAAAAAAAAAAAAJ//////////////////&#10;/6IMAAAAAAAAAAAAAAAAAAAAAGj//////////////////5QAAAAAAAAAAAAAAAAAAAAAADb/////&#10;/////////////9oAAAAAAAAAAAAAAAAAAAAAAAfs//////////////////8VAAAAAAAAAAAAAAAA&#10;AAAAAADE//////////////////9IAAAAAAAAAAAAAAAAAAAAAACi//////////////////91AAAA&#10;AAAAAAAAAAAAAAAAAACD//////////////////+dAAAAAAAAAAAAAAAAAAAAAABp////////////&#10;///////DAAAAAAAAAAAAAAAAAAAAAABS///////////////////nDwAAAAAAAAAAAAAAAAAAAAA+&#10;////////////////////MwAAAAAAAAAAAAAAAAAAAAAr////////////////////WAAAAAAAAAAA&#10;AAAAAAAAAAAY////////////////////gQAAAAAAAAAAAAAAAAAAAAAF////////////////////&#10;rAAAAAAAAAAAAAAAAAAAAAAA////////////////////3iIAAAAAAAAAAAAAAAAAAAAA8v//////&#10;/////////////1wAAAAAAAAAAAAAAAAAAAAA3////////////////////58AAAAAAAAAAAAAAAAA&#10;AAAAzP///////////////////+hKAAAAAAAAAAAAAAAAAAAAt/////////////////////+gFgAA&#10;AAAAAAAAAAAAAAAAnP//////////////////////egIAAAAAAAAAAAAAAAAAd///////////////&#10;/////////3oLAAAAAAAAAAAAAAAFTP////////////////////////+iV2h0gI2cq7zQ5///////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////t4///////////////////////////0qN6WDopIxwWDgYAAJ//////////////////////&#10;rFIOAAAAAAAAAAAAAAAAAGn//////////////////+RDAAAAAAAAAAAAAAAAAAAAADT/////////&#10;/////////3kAAAAAAAAAAAAAAAAAAAAAAADj/////////////////80AAAAAAAAAAAAAAAAAAAAA&#10;AACy//////////////////8TAAAAAAAAAAAAAAAAAAAAAACF//////////////////9PAAAAAAAA&#10;AAAAAAAAAAAAAABd//////////////////+DAAAAAAAAAAAAAAAAAAAAAAA6////////////////&#10;//+yAAAAAAAAAAAAAAAAAAAAAAAc///////////////////bAwAAAAAAAAAAAAAAAAAAAAAC////&#10;////////////////KgAAAAAAAAAAAAAAAAAAAAAA+///////////////////TwAAAAAAAAAAAAAA&#10;AAAAAAAA5///////////////////dAAAAAAAAAAAAAAAAAAAAAAA1P//////////////////mwAA&#10;AAAAAAAAAAAAAAAAAAAAwP//////////////////xAcAAAAAAAAAAAAAAAAAAAAArf//////////&#10;////////8DMAAAAAAAAAAAAAAAAAAAAAmv///////////////////2cAAAAAAAAAAAAAAAAAAAAA&#10;hv///////////////////6MAAAAAAAAAAAAAAAAAAAAAcv///////////////////+NEAAAAAAAA&#10;AAAAAAAAAAAAXP////////////////////+RBgAAAAAAAAAAAAAAAAAAQf//////////////////&#10;///rXwAAAAAAAAAAAAAAAAAAHf//////////////////////yksAAAAAAAAAAAAAAAAAAP//////&#10;/////////////////8tXAAAMGCQxP05gdIunx///////////////////////////1+fy////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////69TNx8K+urezsK2pqKX/////////////&#10;///////dflM/MCMZEQkCAAAAAAAAAADb/////////////////3YAAAAAAAAAAAAAAAAAAAAAAACn&#10;/////////////////7oAAAAAAAAAAAAAAAAAAAAAAAB1//////////////////8HAAAAAAAAAAAA&#10;AAAAAAAAAABG//////////////////9OAAAAAAAAAAAAAAAAAAAAAAAa//////////////////+M&#10;AAAAAAAAAAAAAAAAAAAAAAAA/f/////////////////BAAAAAAAAAAAAAAAAAAAAAAAA2///////&#10;///////////xGQAAAAAAAAAAAAAAAAAAAAAAvv//////////////////RAAAAAAAAAAAAAAAAAAA&#10;AAAApP//////////////////awAAAAAAAAAAAAAAAAAAAAAAjf//////////////////kQAAAAAA&#10;AAAAAAAAAAAAAAAAef//////////////////twAAAAAAAAAAAAAAAAAAAAAAZv//////////////&#10;////3iEAAAAAAAAAAAAAAAAAAAAAU////////////////////0oAAAAAAAAAAAAAAAAAAAAAP///&#10;/////////////////3cAAAAAAAAAAAAAAAAAAAAAK////////////////////6wKAAAAAAAAAAAA&#10;AAAAAAAAFv///////////////////+dFAAAAAAAAAAAAAAAAAAAAAP////////////////////+K&#10;AAAAAAAAAAAAAAAAAAAAAP/////////////////////WTQAAAAAAAAAAAAAAAAAAAP3/////////&#10;////////////py4AAAAAAAAAAAAAAAAAANX//////////////////////5gqAAAAAAAAAAAGGC1F&#10;YOD///////////////////////+oY3SBj5yru83i+v//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////58u3qZ2VjomEgHx4dHBsaGWQ/////////////////7xqSC0ZCgAAAAAAAAAA&#10;AAAAAAAx//////////////////8AAAAAAAAAAAAAAAAAAAAAAAAD//////////////////9CAAAA&#10;AAAAAAAAAAAAAAAAAAAA3P////////////////+OAAAAAAAAAAAAAAAAAAAAAAAAsv//////////&#10;///////OAAAAAAAAAAAAAAAAAAAAAAAAjf//////////////////KQAAAAAAAAAAAAAAAAAAAAAA&#10;a///////////////////WgAAAAAAAAAAAAAAAAAAAAAATv//////////////////hgAAAAAAAAAA&#10;AAAAAAAAAAAANP//////////////////rgAAAAAAAAAAAAAAAAAAAAAAHv//////////////////&#10;1BcAAAAAAAAAAAAAAAAAAAAACv//////////////////+j0AAAAAAAAAAAAAAAAAAAAAAP//////&#10;/////////////2UAAAAAAAAAAAAAAAAAAAAAAP///////////////////44AAAAAAAAAAAAAAAAA&#10;AAAAAP///////////////////7wZAAAAAAAAAAAAAAAAAAAAAO////////////////////FOAAAA&#10;AAAAAAAAAAAAAAAAANj///////////////////+LAAAAAAAAAAAAAAAAAAAAAL//////////////&#10;///////MQwAAAAAAAAAAAAAAAAAAAKH/////////////////////kRkAAAAAAAAAAAAAAAAAAHr/&#10;////////////////////8nQKAAAAAAAAAAAAAAAAEV///////////////////////+h0Ex8sOEVT&#10;YnKFm7TS9f//////////////////////////1+j0////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////79/Px7uzr6+zx///////////////////ZspmHeW1k&#10;XVZRS0ZBPDgyLSgjxP////////////////9LJQsAAAAAAAAAAAAAAAAAAAAAkv//////////////&#10;//+IAAAAAAAAAAAAAAAAAAAAAAAAZv/////////////////XAAAAAAAAAAAAAAAAAAAAAAAAPf//&#10;////////////////MwAAAAAAAAAAAAAAAAAAAAAAGP//////////////////bAAAAAAAAAAAAAAA&#10;AAAAAAAAAP//////////////////nQAAAAAAAAAAAAAAAAAAAAAAAP//////////////////yQwA&#10;AAAAAAAAAAAAAAAAAAAAAPb/////////////////8TUAAAAAAAAAAAAAAAAAAAAAAN//////////&#10;/////////1sAAAAAAAAAAAAAAAAAAAAAAMv//////////////////4IAAAAAAAAAAAAAAAAAAAAA&#10;ALf//////////////////6kGAAAAAAAAAAAAAAAAAAAAAKP//////////////////9MvAAAAAAAA&#10;AAAAAAAAAAAAAI3///////////////////9eAAAAAAAAAAAAAAAAAAAAAHf/////////////////&#10;//+TBwAAAAAAAAAAAAAAAAAAAF7////////////////////NQwAAAAAAAAAAAAAAAAAAAED/////&#10;////////////////hxAAAAAAAAAAAAAAAAAAABz/////////////////////2F4AAAAAAAAAAAAA&#10;AAAAAAD//////////////////////79OAAAAAAAOHCw+UmqGpcj////////////////////////C&#10;fIyap7bF1uj9////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///u4dfPycO+uraxramnpqanrv////////////////++hm1bTEA3LygiHBYQCwQAAAAAFP//////&#10;///////////XBQAAAAAAAAAAAAAAAAAAAAAAAP//////////////////NAAAAAAAAAAAAAAAAAAA&#10;AAAAAPb/////////////////dgAAAAAAAAAAAAAAAAAAAAAAANL/////////////////sAAAAAAA&#10;AAAAAAAAAAAAAAAAALL/////////////////4SQAAAAAAAAAAAAAAAAAAAAAAJb/////////////&#10;/////1EAAAAAAAAAAAAAAAAAAAAAAHz//////////////////3kAAAAAAAAAAAAAAAAAAAAAAGb/&#10;/////////////////6AAAAAAAAAAAAAAAAAAAAAAAFH//////////////////8cjAAAAAAAAAAAA&#10;AAAAAAAAADz//////////////////+5LAAAAAAAAAAAAAAAAAAAAACf///////////////////90&#10;AAAAAAAAAAAAAAAAAAAAABD///////////////////+jFgAAAAAAAAAAAAAAAAAAAAD/////////&#10;///////////YTAAAAAAAAAAAAAAAAAAAAAD/////////////////////iA8AAAAAAAAAAAAAAAAA&#10;AAD/////////////////////y1MAAAAAAAAAAAAAAAAAAAD//////////////////////6U4AAAA&#10;AAAAAAAJHTROa4z///////////////////////+ZOUNRX259jqC1y+X/////////////////////&#10;////////6/n/////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////68y5rKGZkYuGgXx4dHBraGZm&#10;aPH/////////////////YUUyIxgOBgAAAAAAAAAAAAAAAJ7/////////////////fgAAAAAAAAAA&#10;AAAAAAAAAAAAAHX/////////////////wwAAAAAAAAAAAAAAAAAAAAAAAFL/////////////////&#10;+zcAAAAAAAAAAAAAAAAAAAAAADL//////////////////2oAAAAAAAAAAAAAAAAAAAAAABb/////&#10;/////////////5YAAAAAAAAAAAAAAAAAAAAAAAD//////////////////78bAAAAAAAAAAAAAAAA&#10;AAAAAAD//////////////////+ZCAAAAAAAAAAAAAAAAAAAAAAD///////////////////9pAAAA&#10;AAAAAAAAAAAAAAAAAAD///////////////////+QAgAAAAAAAAAAAAAAAAAAAAD/////////////&#10;//////+5LAAAAAAAAAAAAAAAAAAAAAD0///////////////////oXAAAAAAAAAAAAAAAAAAAAADZ&#10;////////////////////kRgAAAAAAAAAAAAAAAAAAAC8////////////////////ylMAAAAAAAAA&#10;AAAAAAAAAACd/////////////////////5guAAAAAAAAAAAAABApRmbE////////////////////&#10;/+5/HQwaKDdGV2l+la/M7v/////////////////////////noKq5yNjp/P//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////318Ovm4t/b&#10;2NTS0dDS1+D/////////////////zp6KfHFpYVtWUUxIQz46NjIvLjH/////////////////0iUR&#10;AwAAAAAAAAAAAAAAAAAAAAD//////////////////0IAAAAAAAAAAAAAAAAAAAAAAAD/////////&#10;/////////30AAAAAAAAAAAAAAAAAAAAAAAD//////////////////7ALAAAAAAAAAAAAAAAAAAAA&#10;AAD2/////////////////905AAAAAAAAAAAAAAAAAAAAAADc//////////////////9iAAAAAAAA&#10;AAAAAAAAAAAAAADF//////////////////+JAAAAAAAAAAAAAAAAAAAAAACv////////////////&#10;//+vIgAAAAAAAAAAAAAAAAAAAACZ///////////////////WSAAAAAAAAAAAAAAAAAAAAACC////&#10;////////////////cgAAAAAAAAAAAAAAAAAAAABp////////////////////oSgAAAAAAAAAAAAA&#10;AAAAAABO////////////////////01wAAAAAAAAAAAAAAAAAAAAz/////////////////////5Yu&#10;AAAAAAAAAAAAAAAVMlJ3/////////////////////+ByEwAAAQ8fL0JYcIuoyOz/////////////&#10;///////////Kb25+jp6ww9jv////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////ng0sjAurWwrKilop+dm5ucoKf/////////////&#10;/////4JkVktDPDYwKyciHRgTDgkEAADU/////////////////5IAAAAAAAAAAAAAAAAAAAAAAACt&#10;/////////////////8weAAAAAAAAAAAAAAAAAAAAAACL//////////////////tSAAAAAAAAAAAA&#10;AAAAAAAAAABt//////////////////+AAAAAAAAAAAAAAAAAAAAAAABR//////////////////+p&#10;GwAAAAAAAAAAAAAAAAAAAAA6///////////////////QQgAAAAAAAAAAAAAAAAAAAAAj////////&#10;///////////1aAAAAAAAAAAAAAAAAAAAAAAM////////////////////jxQAAAAAAAAAAAAAAAAA&#10;AAAA////////////////////uD4AAAAAAAAAAAAAAAAAAAAA////////////////////5W0DAAAA&#10;AAAAAAAAAAAAAAAA/////////////////////583AAAAAAAAAAAAAAAQL1B0////////////////&#10;/////91yFAAAAAAGFypBWnWUttr///////////////////////+8WERUZHWGmq/I4///////////&#10;////////////////////0s3h8f//////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////Pv6+/3/////////&#10;/////////////+65qJ2Wj4qGgn97eHZ0cnN1eH+Q/////////////////+tPOjAoIRsVEAsHAgAA&#10;AAAAAAAj//////////////////9pAAAAAAAAAAAAAAAAAAAAAAAA//////////////////+bCgAA&#10;AAAAAAAAAAAAAAAAAAAA///////////////////IOQAAAAAAAAAAAAAAAAAAAAAA////////////&#10;///////wYwAAAAAAAAAAAAAAAAAAAAAA////////////////////ig4AAAAAAAAAAAAAAAAAAAAA&#10;////////////////////sDQAAAAAAAAAAAAAAAAAAAAA////////////////////1VsAAAAAAAAA&#10;AAAAAAAAAAAA/////////////////////4UaAAAAAAAAAAAAAAAAAAAD7P//////////////////&#10;/7FJAAAAAAAAAAAAAAAYOV2B/////////////////////+V7HgAAAAAADCE4Um+Ps9n/////////&#10;//////////////+7WCk5SVpsgJewze3/////////////////////////////s560xdfr////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////+u/n4dzZ1tTS0NDQ0dPZ4Ov3//////////////////+4in53cWxo&#10;ZGFeW1lYV1dZXmVx//////////////////+/MR8WEAoFAAAAAAAAAAAAAAAA////////////////&#10;///tVgAAAAAAAAAAAAAAAAAAAAAA6P//////////////////ggQAAAAAAAAAAAAAAAAAAAAAzP//&#10;////////////////qy8AAAAAAAAAAAAAAAAAAAAAs///////////////////0lcAAAAAAAAAAAAA&#10;AAAAAAAAm///////////////////93wQAAAAAAAAAAAAAAAAAAAAhf///////////////////6I3&#10;AAAAAAAAAAAAAAAAAAUrlP///////////////////8thAgAAAAAAAAAAAAwsUHae0f//////////&#10;//////////WNMAAAAAAADSM7V3aZvuX////////////////////////DYxgqO0xfdI2nxuf/////&#10;////////////////////////qH+WqLvQ5/////////////////////////////////////3/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;3c7Fv7y5trSzsbKytbnAydXj////////////////////l2xkXllVUU9MSkhHRkhLUFlmof//////&#10;////////////pyYOBwIAAAAAAAAAAAAAAAAAVv//////////////////zlAAAAAAAAAAAAAAAAAA&#10;AAAAOv//////////////////9HkLAAAAAAAAAAAAAAAAAAAAIf///////////////////58yAAAA&#10;AAAAAAAAAAAAAAAADv///////////////////8RYAAAAAAAAAAAAAAAACDFahP//////////////&#10;/////+l/HwAAAAAAAAAABidLcZrC6f////////////////////+nSQAAAAACFy9KaIqu1fz/////&#10;///////////////////TdR4mOEpedY+ry+//////////////////////////////rnKFmKzC2/b/&#10;/////////////////////////////////9/v////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////7+yqqajoaCfn6Gjpqy0wM3d&#10;7P///////////////////4paU09LSEZEQ0JBQkNHTllpff///////////////////54uBgAAAAAA&#10;AAAAAAAAAAAAAP///////////////////8NWAAAAAAAAAAAAAAAAAAAVQf//////////////////&#10;/+d7GgAAAAAAAAAAAAAJNGCLtP////////////////////+fPwAAAAAAAAAEJUpxmcLr////////&#10;///////////////GZg8AAAATKkRig6fN9f/////////////////////////rjjUrPlFogZ283v//&#10;////////////////////////////vnZ/lKnB3Pn//////////////////////////////////9LY&#10;8///////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////9vLw7+/v8fP4&#10;/f////////////////////////////iwn5qXlpaWmJufpKy2wtHh7v////////////////////6O&#10;UEpHRUREREVGR0tRWmiDqf////////////////////+mQQEAAAAAAAAAAAc2Y4+64f//////////&#10;///////////GZQoAAAAAAAQnTHOcxOz////////////////////////liC8AABMqRGKCpsz0////&#10;////////////////////////q1A2SmF7lrTW+v//////////////////////////////0od8mLHL&#10;6f///////////////////////////////////9TO7f//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////7eXj4+Tm6O3x+f//////////////////////&#10;///////9sZSSkpWZnaOpsrzQ7f//////////////////////////nVNHSU1RVmBziq/W/P//////&#10;////////////////////slYAGjVQbYuu0vf/////////////////////////////zW8+X3uZt9f5&#10;////////////////////////////////7p+DpsLh////////////////////////////////////&#10;/+PO6///////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////wAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAA////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////8AAAD/7gAOQWRvYmUAZAAAAAAC/9sAhAAGBAQEBQQGBQUGCQYF&#10;BgkLCAYGCAsMCgoLCgoMEAwMDAwMDBAMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMAQcHBw0M&#10;DRgQEBgUDg4OFBQODg4OFBEMDAwMDBERDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAz/wAAUCADeAmQEAREAAhEBAxEBBBEA/90ABABN/8QBogAAAAcBAQEBAQAAAAAAAAAABAUDAgYB&#10;AAcICQoLAQACAgMBAQEBAQAAAAAAAAABAAIDBAUGBwgJCgsQAAIBAwMCBAIGBwMEAgYCcwECAxEE&#10;AAUhEjFBUQYTYSJxgRQykaEHFbFCI8FS0eEzFmLwJHKC8SVDNFOSorJjc8I1RCeTo7M2F1RkdMPS&#10;4ggmgwkKGBmElEVGpLRW01UoGvLj88TU5PRldYWVpbXF1eX1ZnaGlqa2xtbm9jdHV2d3h5ent8fX&#10;5/c4SFhoeIiYqLjI2Oj4KTlJWWl5iZmpucnZ6fkqOkpaanqKmqq6ytrq+hEAAgIBAgMFBQQFBgQI&#10;AwNtAQACEQMEIRIxQQVRE2EiBnGBkTKhsfAUwdHhI0IVUmJy8TMkNEOCFpJTJaJjssIHc9I14kSD&#10;F1STCAkKGBkmNkUaJ2R0VTfyo7PDKCnT4/OElKS0xNTk9GV1hZWltcXV5fVGVmZ2hpamtsbW5vZH&#10;V2d3h5ent8fX5/c4SFhoeIiYqLjI2Oj4OUlZaXmJmam5ydnp+So6SlpqeoqaqrrK2ur6/9oADgQB&#10;AAIRAxEEAAA/AOh9sqcp88nqfnmxVrNirs2KuzYq7KJNfDFEl3wEUI2OxrhVq3l3SdRnjvZrKGTU&#10;7YMbO8KhZUfiQvxihI9jmTpc3h5IyPSX+xcDXacZcUoHlKPqZ5+W35teb/Juo2UVpqk50ITx/XNM&#10;lYSwmEuPUEayV9E8f2oyuFcl9MF0jV2kaykNIrqQIGaPl8Mg4EGtGGdnnxgxlHm+RdmDwdRLF9Qt&#10;9qectKtdc8qXtsbOLVFkh9a3tZXMccroOcYMilSoY/tBsiEMVtapbRiOF4dP1KWz9O3Z7PWb5bmo&#10;QyJWOqsz+o61/eqnqfBnNirAI/o8H/FPqECZ0RzyQ/5Iw4f9l/C8+vpNQmlvm9e5gvdQ0uK/SW8R&#10;NS8u6c9qAZBFIoK814P8VPhf/fnLL9V7VrHTr+jTaLqLW9t5f1OINbW1rdKRFLPdoCGYRfFG7N+1&#10;6fH9vGN7f0Tw/wC1wSBx+uP8cP76P8+Hq9EJelT+rRXK6lqOlIYbfXtNW7ufNWh3BXULy7tSvqpb&#10;WMh5CpVtl/2T47TRcaawvYXltv0PqEtrqGvW0gutPhtpyG9K3t3LHgC0Ueyfun/nwRGwPmY8X85B&#10;IkKPLJD+6l6cs5w/ncH/ABS/Vfq2rmbTriG2vl1jTYr/AEvyrfxtp+pT3VqQDPd3S8d6I7fF9r/J&#10;+0yNmlrElsoWJ4rPVJbXnbM9lrV+LkmjOlY+KMz83X9tF5/Bh22Eh/R4P4/85JEr7uLH9P8AkMco&#10;fzpfUrXUl8316Qz3Fvc3mlRX0YvkXUfL2nG0IMnpyKOLScVbccv9ngvSZ5bS90+xvHJn0m+ktIdF&#10;vogbe0t5lJjeW7QENJ6XHgzN8fPj/lZbhkYkc/5v9GLj6rGMuORFSE8f96L+qPp4IxU5FgkXUdU0&#10;5Wjt9WsbbUZfMWizk32oXNo49WOKwkJZYj8QZV/Z+FmyX32mjV/Kmr6OxVzNb3FspQ8l5cSU4+3I&#10;DNp2hi8TEfMcT5Zpcp02vhP+k9R9c3Fjb3SKychFMEkHFwGoSGX9luLbjPGzAjZtiNiO9RnJvtqN&#10;Gep/+cZ9ftL3yK+kCQfXdMuJC8Pf0pjzRvly5DNtoJjhrufPfavTSGcZP4Zx/wBwwH8wYpLW+S83&#10;9K4iCcu3OOpp/wACc69cELCwrucs1M/TTp9DiuYeHed9XWeBxyoaEYSSmrZpZnd77RwoEvH9Tk5S&#10;BTvXfFbVuLj3yeI0XC7QhxRKN0GZYrlTuAcOUNUB8c3OE2HitRGi9V8uzhuB9tzjXGZAcCb07Qnq&#10;iGtOm2BpBlkXEys80ZqpTwwO+Whwpp7GdsDvkw4slYYFkAJoenXK5i9mcS7A0vIdPs5jZLDbF2BG&#10;Yk1O2YspN4Dsr1Gr4YOIp4XYLhdo15dcyscjEW0SAOzsGwXlRR6b9RmRHIJc2sgx5NFQfY+OI3Vg&#10;kv723PF/Ad8ry6cHcc2cctbdHCvQ9cD299JA/pyjiT+yeh+WUQzmJqWzZLHe43bIr88Mo5FdeSHp&#10;1U9RmfGYLiygQ754ok2++JDKM2ioOCFeoyJDkxlahJHigORbFF1GXilTIqKH78sMcFMhJQmtA1SK&#10;HH86ihFQeoOQMW+GYhJbzQIJW5xqI5gaggAGvscWV69DgIb4zYzqWiSRl1kjqpqDUVBric9vHMpq&#10;AG7HMbNp4zDstH2hkwyBiWB+ZfIWn6hAyNEJENaINmU+KHrt4YX3FnLBvTkniO2ajNp5Q9z6F2V2&#10;/DP6Z+ibw7zX5GvtGndoUeS1QnqKMvzGIZjW9FbFxWn682KXVIIpjFZWFUYGnX2w7hjIHoiZra5t&#10;igu4WiWQconI+Fx4q3RvowJJbSwcmtlDK272x2Vj4qf2Wy0SEjv6ZfzmUch6sr0/zRp+rw29h5ol&#10;kR7ccNO8yxDnd2lOiTj/AI+rbxRv3ifsNgSa1hniLRD4W/vIJNqHwYdj/lrl8ZEbFvGSmY6X5k1L&#10;S9St7TUpvVuUX/cTr+mvyE8I35W8jfDMn+/LG5+z+zwwpm0z0i/pBmYCpibdwP8AJ/nHyyyI6hsj&#10;IF6hpH5ix3sVv+lHgigZhEms21RZSSdAk6t8djMf5Jv3bfsS4Ctbqa1lEtux2NHj7HIygCPNlTK9&#10;b0XS9csW0/WIFlhlWsUwFSKjYg9xks0/VI7qJWNFY7Ee+Y0sJ6NU8dnZ8y/mL+WF15c1KVbQGW1+&#10;0ncUPShweOpIPUUrlVk82s+bAiKARSAgIaqh7HxzVOCkOHp1qFFfGmVQ4qu5HpXbL4+OKbXGQBfi&#10;an+SOpywKdMBFoUWuH/Zoo9uubFCkWJNSd81RhUlx/DHKkjH4VLU3NMhKcRzK0qQ21xP/dRs4HUg&#10;bD5npm4qNy1a9hg4ieS13rikMYHqS8z/ACR70PuemRT80NGs9U8iazFcxhhDbNcQt3SSEc1ZT28M&#10;thzUm40Xov8Azj/5q1XSfzQ0S2tJHjsdSmNneW4JKSLKp48q90cK6548PbJuG+4RmxV2T/8AKbyA&#10;fMeqm/vkP6GsGBlr0llG6xD27vkZFuw4uI+SR+a/MUej2HwEG9nqtsh7Hu5/yVz0UOIUBQFUbAAU&#10;AHagxhGnZRFHyeS3lxPOzM785CSzMetT1+/FUpkiUnklU4ZarypU1JGw+/FF+eJJHNkgJogy/CCa&#10;da4stQPc+FDkDuaQUvlCgd1NaAU3+WKj7S+/+YyA5FjLfZKr+QL8LGjHscUqRhpqkb5JHdOGYmv+&#10;2MeoJPtgJpiUI0JZqjpXFAQVr4ZXJQHKtKFhsNj9GOP8w6ZV5MldY6MCBVT+vEJ5Ctaj3H05XLkz&#10;AADNfKVgzMpI2FKfTnBf+chdf5Np2ixt/NdTgf8AAoD/AMNmVpo0LcbVy5B9AeQdNFvp73BHxSkI&#10;pP8AKu/6znFjmS4TKsrFXY//AHXT3/hirs//0Oh5U5T55NakEUNdxmxVrNirs2KuzYq7Nil2URUY&#10;o2cw5KVPQih+nCnzFB69pcrGOMgUSoBtRhvUf7IZ2XZ+XjxRPlwviPamnlo+0pDpx8Uf6mR96fkn&#10;5jXzL+VmhXkpDyx2/wBSu16/HbEwtX/WVQ3+yyDa4EutRvpHu7ZTq+mpPJqeqRGN0ltqqYrORAv2&#10;FHP/AIrb4/jzWaqPBKQ+mMvV/wBIvovZ+T9yDR9E/px/7/iSaKxOktaQx6bdrFpGqS20OjeX7j14&#10;mtrqrLPqNu5JCtVvtN/wC4hNERbXEYhv9L0zXtPW8tdPUrqD3txAodzMfjdFZfSVk5L6i/tL9nKJ&#10;Dciq/jjCP+/cw869M54p+cfBjL/YoOzkH1m0lM+ka3q/l7UZNO1DU3B0kadaXIIWO3WgjkkHxcft&#10;fF9j+fGm3bUry5Nra2t5qV3p0V9axaTcG2t7Ke229SWNyFkl5nuv7HBlXCdyTtI/V/VZGXANyYiO&#10;T1Syerj8T+bwfwrxcDS7KxS+vL/TdJstSm02/m8w2ovbnUobobJBOtWSB/j+P/iTfDlXlzFevqVz&#10;Jfxv+ktPiu21XVbdoJ2ktxxMVmyBKURftL/du/JeWEmr/pVL1fVJEY8AFAjhyfRjP8M/4snEr6ZZ&#10;TWCaXbJpc8H6L1G4sE0jy9drc2cUFwKrPqMbkN3Y8H/2XHlwxef1LdLyFba906x1O1h1Sx0eIrfi&#10;4miKmR7lxzZFYiMOnL4lXlhGx/2YjH6f85hL1DfhnLHLh4t/RCX836UPprJcXWm3Ut7pmqahpl3c&#10;6LqWvSq2kTWcMy0SGxTaOSUAsF4/tfY/mye6LeRy3PqrLbyrMkc/+i19IVADBa/LN6BxYx8nynt7&#10;Ecee+4s+8miY+V4LaSC9t3txJbhdTYNdMI2IWSRhs3MfEGzyJ550v9Fecda06lFt7yZUA6cC5KU/&#10;2JGcfkjwyI831/s7P4unxz/nQin8VfTWpqaCp96YJ/L3ztqHk3zLbaza1eJT6d5b12lgY/Gh9/2k&#10;/wAvDiyGErR2hoo6nEYS/wA3+jNBa5pFtq+mz2E4+GUfC/dXG6sPkc9nWms2Gs6Ra6vpswnsL2MS&#10;QyD37EdmHRh/NmZqTY4hyLxOiwHHkOOYqcHyR+ZWkajomq3NpdqVdSQ+xoQejLX9h/2TgYmrZrCd&#10;3scUax28snflcH26YpEaEZZF1uYWCj7JuBQ4cWrVjzbaaWzx2uhUnpXlm4qqUNTj3GZodTMPV/L0&#10;odFp2pX2wNJlgcPI9C0ZvgHvgZ+mWBwphP4jWnhgd8sDiSRA6YjIgPz7YyFpiXYg6VG4zHnG2wF2&#10;A5YyKilRmJONOREuxNI6sK9MhGNlkZOwXKw4geGZWQimiIdiHMg9e+Y9ttOwTBdldjmTjzVzaZY3&#10;YvPb293HRgK9jluTHHIN2EJmB2dhVNJdaY4aUM9uOky7lP8AWHhmulx4DvvD+c5sBHKNtp/zXYaW&#10;17DcRhgRVvssD8JzPw6gSDi5MVHza3+jF1mZDQgg965c1gkN0BGCo5gwFN8i3xyKTxDFAwwU2iSi&#10;0ZGXXFNreBHyyw2CmQKnJFy69scrU6YCGcZ0hJ7P1UKuA3g2KpIDkCHIjMFjWqaE8LcqfCe4FRin&#10;Lsd/nkDG+bfDKYmwxnVvK9nfxGOeEEnblTAlxp6NV4fhYfsdjmt1Gh6xev7J9pp4vRl9UO94z58/&#10;J2SL1LzTFCkbmMDY4AZWDEMOLDqDmrMSDRe/waiGaIlA2C8ku7S5tJ2guYzHIpoQRiToAwddm/mG&#10;xyQl3tlEIm1v5Bb/AFR3Bt+oglq0RPt/vtv8pcd12IofHtkCAvNDOI0PKIkp3VvtL/ZjTEhbmR8R&#10;FCfEeGT4zVJBpVi1C5jtzbrKfqpYSeiSeIcdHX+V/wDKXA9xZwyLwYGi7ow2K/I9stjlKeOiyDQ/&#10;OGpaZOt5aS0nkUx30Uih4Z0O1JYzVZFYfb5DCXUdNKsWlBp0F3GKkf8AGVB9r/XXL4mw5McoL2Ly&#10;F+YKXEUdvosiRtWsvlW9l4Que/6MunqYG8LWc+h/IyYhFHPBGG22NVkQ8kb5EZKJ+LYO8MpudR0X&#10;XLmW3UsrqOF7pt4npXVs/hJG29P5ZE5Rt+y+HGnamso4nZwPiByjJjRKILyf8w/yxaykN3AP9Hf7&#10;MyioB/lbDNHVlqDmOYkNEhTy67tLi0l4TKVJ6HscsZFiVEsR0yywHX6MVC0QyOHZPipuy96eOZ3j&#10;j2kZUJ6cyF6/PK5ZIxFkqjNE8u+YddnEOjabc37Hq0ETMgHi0m0aj3ZsclGFa8e45Aio9sp/McX0&#10;RMv6Sa701uvJK6SaeY9Ys9NlX7VhC312727cLctFH/s5cdyiH2U5ePPsfamEQyS+o1/URYQNxqPl&#10;y3oNL06Sdh1udSYMa+KxRUjX/ZF8qRppQKkmnSvbJwjCHJIJQr3+p3zD1mZ4V/ZACoo9gKLjRSnW&#10;pyd2goWWOOMipD16AdB9OFnmcWbeWdWF63G0+pz+ufBfTOSHNbZV+U090PzN8r/Vl53A1GAQp1Xd&#10;vi5U7cOWeJTlrhv0AGG/lTyxqPmbXLbSNPTlPO3xufspGN3dv8lRgJoMoxspfr2vaXoGk3Wr6tOt&#10;tp9onOaZuw6ADxZj8Kr/ADZ608v+TrHRdJt9LtP3dtbKAKDd26s7HxY75Xe7nQmIig+WvN//ADkL&#10;Ff3891aWnwseED3RP2QdljjTf8cNG0y14Vqd+/L+mZmHBkmLEfS6nWe0mm08uGcvX/Nih/Lmofnj&#10;5qjF9omhg2HPiJ5Io4lJHX+/YMR/scL7jR7Bxvd3cbf8VlgMyPBFbh1n+jPAeUJf6aL0iy8ufnrE&#10;FLWPlt0IqY7qIM9fAtHTf5YBk0GUsBZ+YLmBj0FwiOv/AAwH/Esolij1ifm5mL2o0svqJg1cT/mr&#10;Y1Or/lnpesQjq+j3PpPQf5LljXEzB55sQWC2mswL19Jjby/RXlH/AMNkDghL6Twn+m7nBrsWUXCc&#10;ZJJJ56/Kq7n+pa/p2r+StQLcaXsDSwA/66c8WsvN+ly3KWd+kulX52W3vF9PkfBJP7t/obMeeGeP&#10;mPSXIMlPWfy6v7vTzq3lu7tvMWmAVE9hIJHUeBjBJrkgXY17gVHhkKY3s8zmDxSukilZEJDxkEEH&#10;3B6HHL137ZCSAujWo5D4lb7xio4kD8cpJI58k3uriKNxyXZuhHjlyEKo7e+RjZNpVoIKyKtDQHv3&#10;wtv5qVHag38MrG7aOT1LybpK8VJXf4eI+YzyV+YuuHWfOGo3YblEkhgh/wBSL4R+NTmyxioh1meX&#10;FIveNOtRa2MNuBT00APz6nI1k2pEZsVdj/8Addff+GKuz//R6H2ypynzywo7A9QSPuObFWs2KuzY&#10;q7Nirs2KuzYq7AF/Vby3J3inV4H9m+0n3/FnR9h5LhOHWJ8T/NfOPbzRfRnHP6f9K+nf+cOfMpex&#10;8weWZX3glj1C0jP8kw9Oan+zRP8AgshmoySWa2V2Hbno160cj3UQm0+2trkUaWRRRg24VGH/ABHM&#10;jtCHDMTGw/icj2dzDJDh/nw/h9OSU/5sZPTPPOjQyalqdo0EQh1uyEoisbhrTV7y6sjySKKSvAoE&#10;/wA2wnszHZNDf2VfTsNRktLvXLCXjcXMVy1RHBaOCVjMrpsv8nKLNZGtun8P83Jk/mvSEcY4T/HD&#10;+6mOP6L/ALyf0pdqCTXxn07UFWS41LS4r+x8u65ah7S0ltgFeS6vogecnFW5c3/1vh+HG/6PE2nW&#10;V1FDN9S1F7OPQrlDa3jxXVQkt3cr8G6n1N/hf/jJkr5Ai+H08P8AD/pkxs7/AM6H1xl+7hwD+DH/&#10;AMS2Fup49V1DTpru2j1PTbe/l8z2Ei6jpyTWpo8NjaSVYfZbieHL/UwRBNd2LWMss8kLaVeTafdX&#10;Vwq3ulWkE26pDTdnH7qJX/2EmGJI3v8Ao8f1f5sYseESBr/KQ/4XmySh/WQ13DY6ml/bxW9vNHq1&#10;nbaxZ2FlJJpWv31xCw9SS5FEUITzNP8AgVwPpkEVuunSW6OkBuLjS57rTJzHf3wfl6f7iT4ooq8n&#10;4/7r/Z4pkYxFjbn6dvRP/PZTHFYPWHHGM/XjhKPp+v6OJG6zcXLy6st5NG88VraaxbWuv2ofSdNM&#10;e0lLyIH1ZviPxcm+L+b4sl/le5cWdjBNIEubQyWU1kYuEkAQ/AszD4Xk48eRGbrRm8ZB6PnvtZgB&#10;lxj+L+L+Fkvkh1+uaq0EDfUr549Qt9R+tC4humuEBke3QkvDCrfCqtnCP+cgtMFn+Yk86rxS/t4b&#10;kHxbj6bf8NHnOa6HDlPm9X7I6g5dDG/8mTD8f6ZlkY4gj3NPvzm2+Yj067Ol/k7+a0/lC/Om6g7S&#10;+XL5x9YTdjbyHb1ox/ycX9pf8rLIToV0dfrtCMtTH95D6f8AiWB/mz+WkHnXQmWArDrVqGNlMdlf&#10;uYZD/I37Lf7rb4s9ORywzRJPBIssMqh4pUPJXRhVWUjqDlEhRbsAvEL5viPVbK803VrmwvoXtbu1&#10;kaK4t5BR0deqkf58sUU5IOsyw3KvbyAKu/hhnYzUPHtmfpsm7zHaWDqzTyzqHFgldxgyQd82sS83&#10;lD2HypeclAr1pTA0uWBwcgen6G4KDevicDuMsDhzDIoWH0YGcUOWhw5hFLiLjCQxDeIs3Fqnp3ym&#10;RotoFuxG5Tw6HKMwbIF2B+VDt1HTKbpsp2JszMdztlcjbMAB2VXbxwWrsoOa/LI3umnYJguuJ65k&#10;481NU8duwziaOVADQg5mgiQtxxsaLRr1GE97odzaM11pZFG3ktG2jf8A1P5GzX5dIYnixc/4oOwh&#10;qBICOXl/Dk/4ppXViR3HUY+w1eK5DROGV02lgfaWM/LwyWDVCXpPP+KLXm05jv0/hl/DJd8sHBmj&#10;o6tyQ9G/gcyge5xSHVrguKcMBll2kSpayVwQrA4KbhJTZD23y64GVrCoOOBGLIFTdNseDkWwFDSK&#10;eJGxHgceGORIbRJK7myiYHilK9sUVsFN0ZpLf6XVWAWoPUHGzQRTrRx8Q6MNjmLn00Z+923Z/auX&#10;TH0HZ5l54/KzTdYR5UiCTAbUFDX54XXFpLCfiFU7OOn05pc2nlj58n0jsztzDqgAfRkeBeZfJWsa&#10;FO3qxmS3BoHUE0+dMRoKZU7tj9c2RS416jKK+GEFiQvSShA6e+MZAeuSjKkDZFxXcsJqpII6UPTC&#10;6bTODNJbEIW+3ERWN/mvY/5S5lQzA89m+ORn2i/mULuO0sfMivdR2hC2OrQt6eo2i+EM2/OP/iib&#10;nHhUYx6wRVa3uhuIH7jxjfo/+r9rLfe3xkHrVnrpGlGa9mg1ry6y8JddtIzSOvRdRsxyktW/4vTn&#10;b/6mHNg07AFwVI6g7fhmPkiAylVbvJvzBTy5au8dpKtzHN8cJQiRFB/ldeq4NV5uYBjBTuakEZRO&#10;IrY7tBEaYZBb+WBac7y5u1ugdookRlYeHJjUYsp4ty6+KMAV9vfMXw5nnL/SelrsKsvmDy3bWrwa&#10;VoCerKnB77UZmuZVJFCYkT0oo2/l2fjjIoFSrIlOR+JyK1/2R6YyGKJJNA/7Ndyrv5h/MjzNZxaW&#10;t7qN9p0KiKOxg5JaqFFN1iCRfPni/oKv95IFruCvxA/SMgNUZfRGUv8ApX/uk8KGbylDYADWdTtb&#10;Btv9GhIu5qHf7EBKr/smymaFQOCGo6ljUH6MshHIfqI/zUGkDdzaHGVTTreaRlryuLplIb3EagBf&#10;pbGM7N1O3bwyyMAEWhJLie4IjZi/ZI1G30KMRa4gXYuCfAb/AKsmQnhJTOy8oeZ71VaDT5BHSokl&#10;pEv/AA9P1ZHPzB03VNe8p32jaQ6RXV6EjeWYlUEXIFxUAndRTEEBZQJD0r8ldBi8qeebbzH5jDNb&#10;2UMxtobVGmf6xIvpqW2VQqxtJ3+1nHIf+cavMDITLq9qj9gscrD76DDxjvaxpz3voC4/P7ytEfg0&#10;zU5F7sIYh+uXOk/lZ+XCeSbG7Nw8d1qt21JLmOqhYl+zGvIV6/E2EkFtx4uF5J+d3nxvPpsLHTvr&#10;dhodmTNPDPAS01wdlZhE7DjGv2Af2myTXVnqV7yV5TDHWgWJq1Wv7VKHJyjE10cDXDUCJ8IX6T1a&#10;/L3Xvym8pXFoXtvrl3QG61PULYrLGx6iFWDqsY7U+LD+AQJCqqOEaAKobbYfPOiw5sQiACKH+a+L&#10;6vs/WwmTkhPi/i9Jn/uXv+i+fvIusRodM1q1nWnwqZVjb/gXKt/wuP8ATQgHah6ZlA2605SDvsn8&#10;XoSryiZZEP7SEMPvGMayhcbqKd8gYR7mcdTIcmyijr26YiNKRWDQuYzWtB028R0ymWmgXKw9pZIG&#10;weE/zooHWdH0fWbJ7DV7GLULKQUeC4QSL9Feh+WM1LTLC6smg1KKG4gYhXjlUFTU7EV+yflmtz6W&#10;WH1Yzt/FF9D9m/aqWeYwZvr/AIcn87+jN82/mf8Ak75h/Ly5bzr+Wt5eWtkh5X1lCxMsAru1BtNb&#10;9jG6Pw/1ciN7Y615URrrSvU1TQ4/iuNIlYtPAnUtbSGrFV/302YXhRzC4/u8n83+DJ/Ve8BEvIrf&#10;Kn5geU/zREWi+dIYtH82y0j0/wAx2oEcVzIdlSZD8Kux7V4v/uto2+HD/RdZ0zWrCPUNMnWe1k7j&#10;7SHurj9lhmBK9wdpMhuk3mjydr3lTVm07VIQpO8FytTDOn86N/xJT8S4YxlQOQ7fjlOUE7KQl9m6&#10;qQ9CG/l8c07AIW2p3ymNjZsEQybS7FJriNyoIJ+0BXfIN+YevrpHlvUL4MBJHEyw+7v8Kj7zl2GN&#10;lMpcMSXsvkTSFa4iJX4U+JvkueUHJJqxqx3JPic2DqHpWNxV2bFXY/8A3X9P8MVdn//S6H2ypynz&#10;zuSSd69T75sVazYq7Nirs2KuzYq7NhV2BtRISyklpyMI9Ud/s7/qzY9k5OHUAf6p6P8ATPP+0+i/&#10;MaKURzh63pX/ADjr5kGhfm3o5clYNU9TTZQO5uADH/yVRMiuv2El3JfWdvFcXL6ha+ra29u4UPPD&#10;SSMvX4WUED4TnQ67HxYtvqi8F7L6kxIF0YSfX3ngw2cWn6xLNZWkVjcot3d3sTSFbab93KsLoOcU&#10;j1VVf/gsis8i6r9an+tWV3fXenpO2qXkbWAtZ7XYpbEDi8ink3IfEjfzLmlkbs3z9XHL/ePokhw8&#10;hKoz/h/eyyxn6fV/NixS0spdESws0stT03TLDUpLcaRpsqaqt5Bdkss17yDSxQH4tj9lf+CxTUJG&#10;m027Qi9sdP1qxjvYoLuMX899PAAzDmvJ4oyojU/63JeOGQNVX1fvIx+v/TLVS24bxz/4VHHGf87+&#10;co6TBCdVtJeGm6jqvl6/n026udPmbS4NNtrk/Cpt3/dTzbtsv7WVLFPcR30dhbwyXb2sGqWtvpVx&#10;/olpJB1lnjeiyScvi40+PjhlvZFXtL+ovIiRP0z4eKcfVLjP8E/5qok8Fl+jF1a8mitPrd1ot7d+&#10;YbSuoX6XAPpx2txCAyQElgr/AArjdSnt5F1O8F1DKZo7fUl1S8iNneylKBorKgAHwKEV/wBln+L+&#10;bIy6n/P9X1z/AKsv5qxFEAjlLh4InxPRP1fvVTR7K5txo9gtldWsEDXmk/ofTZ49R0uBGBMc+pCS&#10;j8vi+wWyTaQ8kEl9aelcWcJeHUbTT2YXR4yD95LLOKsCW5fCzZtNDtOj97yvtJg4sN8zE8HLw/8A&#10;SxRPkq6t5dT03UVlsL+4liuNJ1HWI1ksXaW1flHbwWclFZUHVkyNfnP+X2q+b9V8vHSlUTNHcwzT&#10;yVEaKgEsfNgDTkSyrms7WhUwf53pcf2Cz3HJi/m1OP8AvmWecPN+ieT9Budf1uVo9PtzGG9NTI5a&#10;RwihUG7Hk2cN8z+QfNvlmUrq+nSQxA0W5UepC3ykWq/fmqfQiFvlXz35Q812v1ny9qtvqCAVdIn/&#10;AHqf68TUkT/ZLkfAoa4oT6o6Z1/8lPzYOjTR+W9cm/3DzNSyuX3+rSMfssf98uf+RbfFjVo5Gw8Z&#10;/wCcgfyUHnDT28waDCq+abOOjxii/XYU/wB1E/7+Qf3LH/jG3+T6KG1AOnbIuBlx2S+S1Zo2Kupj&#10;kjJV0YFWVlNGVgdwQeoxaCUqwyyEqdTrNNcU10nUDFKpr33w5if1IgfDrm6wT4g8Rq8PDIh7B5K1&#10;dXMe/hQYlIMyg6nIHtXlu5VkWhwM+WhwpstgatPxwPICcsDiTCMTEJBkmoLsRloRlU2yLsDMxoFP&#10;bMYno3AOxJ165WQyBdiZXenQ5XW7N2NZTXb7sBCQXY0jwyDIOy4wDWvbDBBdgyMm3hLB/wB81Ph8&#10;FzJj6I3e7SfUfJ2DLS+9UUY/F3rmRiyCQYSBifJayimwp8sQ1TQre+pcQP6N7H/dTp9oex/nT/Jy&#10;rPphk3+mf8M3IwZzAV9UD9WP/iVvqcWAYGh6P2+nC+y1G4huDZ3iiO7p9n/dcoH7Sf0+0uY2PNKE&#10;uCfpl/u2eTCDHjhvD/cf1lTDVaFecR+Dup6qcz4kHk4chTVexxSOdl2OSB72NtkYKSYHvhq2yOTv&#10;WMgptilRgbLUyu1MepwFsiVCWLwx4ORbQUJNEQTTr4Y8HAWwFAzxBuux7Y9TkSGwFKLy0oWNNh1x&#10;wPYioPUHISiCKLkY8pibHNi+u+W7DUYGSaIEtX5HAlxp/VoPmU/pmp1OhI3g9v2P7TkVjz7x/nvC&#10;PPP5QXdnJLd6UvJB8TQ16j2/pgE7Eg7EdRmuO2xe5xZY5BxRPFF5jPBLBK0UyGOVTRkYUIzYGxYT&#10;tlEVwqQ2rke4xuFgQVUEVqDXEZ7WCdeMiBhWu/jlkcpDKOQhN9F81a5okxuNMupLWahUSRtSoPYj&#10;ow9mxZUAUADp0+jKySWZkSlV1eSz3Us7n45WLvxAVSzbn4V+EfRjk2PxCo9jTIys8kkgtGWyahMb&#10;17qCAPvxTmFasY4/5Jow/EZj+DKX1S/0vpRaax+YtItLYR6foFqLkij3t6z3b7ih4o3GJP8AgcaZ&#10;CAzV49yF6ZOOCIOw3/nSUlRuvMPmC+to7N9RkFsKJFZRN6MIHh6acE+lsY0kaRGZ2CRAVaRyFUD3&#10;Jy+jdMRul1vp93PfDT7a3ea+duItoVMjlq0+ygYnfCG786aavJNOin1WYGnGzTklfeZ+MS/8E2Ww&#10;05PPZtGN6f5c/wCce/NlyqXPmEwaBaMAwW/kCTMP8m3j5zf8F6eEtxqnn2+Y+hb2OmRHoZ3e6lA/&#10;1U4Rg/Tl3gQHMtscZep6F5B/K3y7GB613qcybEwRJaxk/wCs370/TJiK6B5ouf8AezzNcID1Szhh&#10;gX7yHbGXhjoyONOJfMflazP+geWLaoG0l1I0xJ9wQf8AiWKL5LRt5ta1aRv5vrTJ/wARAGRkY9wS&#10;cYChP+Y9yopHoWkIPA25P/G2LJ5PjT+61nV0bx+uOfwNRkCIH+EI8KKCl/Mm5O0ugaJKtNla0r/x&#10;tiqeX9dh/wB5vNGor4CYQTj7nTIyhiI5I8IdEBN5u8t3Rrf+TdKk8RB6luf+FrluPzEgP7u/03Uk&#10;H7NzbG2cjw5wmn4ZHwIVsZD/AGanEe9DyzflDfGl1o2p6OWH27G4W4jBHT4JCW/5J44ebNfswBq3&#10;le44L9q50ydbxQPH0n4PkPy+TmDGX9GXoa5CZCWXn5V/ltrR/wBwPm21ju2oVh1eA27r7GVfTUt8&#10;kw00jzx5V1a5W3stVRLtdhZX4aznB8BFLTl/sThGszYvqEh/V/ewdRq+xdLnjwzxx/rRjwT/ANOh&#10;7nyZ+evklRdaNd3kumw/Gr2s5vrNlX+aGpfj/sOOH7NNEVWZSjOagsKfD/kjvmy0/a/FzqX9V4/t&#10;D2Exys6eXB3Y5/8AVT+H/Spn5X/5yp8xabILbzlpKXkfLi95Z/uJI178oCG5H25LliU9t61p40Gb&#10;fDqMeT6S8H2j2Rq9GSMsDX8+Pqx/6d7j5K/NDyJ5zhVtD1SN7lia2E1IboU6/uGPOnuMSu7aW7tJ&#10;FC8lNKqetK9vlk8sgBXUsuxCRm8T+YrefddstM06CzlmEdzqMnpW4NKnj8TdfbbAFnIxdoeXNrZu&#10;DSdQRnP6qAxyNbPs/ZOqllwiUnyN+bPlK20LWfrsCrbWmqo08dupAKShqEoP2VP2xnI/M0Wu/lx5&#10;sbzBpaer5e1GUm5tB/d1Y1eNh0U1+KJ8GqxR1EOOH1x+p3UxY4h/nPoT8tfMWhfmr+XkOia78euW&#10;NvGLvltNVRxju4j350HP/L+Fs63o2s6frGmW+p6fIJbS6TnG3cEbMjeDodmzRi6N8wyibDynzT5U&#10;v/LWtzaXeAHgA0U/QSxk/C6/P+XNezUDA7ewPbGg2x5Mm8pae7JEw2qaqPb3zhX5+a7S1sdJjbed&#10;zcTAfypso+85l6ePVxtVKogPcPKFj6Nq0xG7UVT7Dc5xYnMlwGQZWKuzYq7H/sfT/DFXZ//T6HlT&#10;lPnjNirs2KuzYq7Nirs2KuzYq7KIBBDCqkEMD0IOxH3ZKMjEgjoxyYxOJieUhwqtreT2V3b31uaX&#10;FpLHcQn/AC4mDr+K5HdYtBax2plBlW0lEbqrFOUTbU5ClKqc7gTGWJI/iD4hopeDq5QO25foal4v&#10;mXybHe2EyRHU7JZ7acxrMqPJHyVvTaofg37ORB/X0+4EMwk46HfsiW9zGtzplnZ3S/CzygBmdYzt&#10;X4k5ZoACDX808PF/MfU8JGSIP+qQ4ef72U4f0WAPa2V+l3PbLCr+YNNEz3dhM2m69qF7YkBhHFJ8&#10;CRkoa/637WIaZxthBNbMwjtL+WwuNVsZaz3EdwapHb2sn2Y+bL0+zw+DIxA27rMP9sl/xLbIXsRX&#10;FD+7l/Ox/wA/Ii9aD35uLHUYYpJrzT4dVs9C1m0P1O1ntqCSS7v4AweTirV5Ny/2ONthbK+n6ddx&#10;QTGzuZ7D9Dzq1pMYpqlJbydPhYso5cf2+f8ANiANgfOHDL08K1dkfxQ+qP7yPo/mRmunkvXi1fVN&#10;Pub2K2vrS21Qa/ZSR6patLEAJINPs35SAEV+IL/wOPsZrqOOzkubiWNITc6TdalcRpe2UVSeEVoB&#10;8TEmi86fs/HhFkDf+hx/V/pVmAbA5yjx8P8AlZtXcFo82oRWNnaS3EzWev2mkWE76Vqc7bCWbUGY&#10;ogXf7B/1WwV5RaJJdNjhiWMXsEtm9vZzMbqd4D8MtzFJ/dpxFeP7HPMnS5BGQ+nl+OJwO2MRyYpj&#10;/P5eiCJ1G6e3v727vLqv6NvbW+S91i1As7WC5HF4bG4iA9SQ8gvP/rrOkaNKZLHiwq4ShHgy9cn2&#10;5h48dj+EiT577Naj8v2lG+U/R/plD/nIvSP0p+UuqtGObWnp3SU3qqOK/gcUdVkjMcih42FHjcBl&#10;I8CDsc5q+59qMXxFaXd1aXMd3ZzyWt1GaxXEDtHIp8Q6ENnPfNX5F+Rtd5zWsLaNetv61pT0if8A&#10;KhPw/wDAcMlxMDjBew+Sf+cpfzC0ERW2tiPzHYJQMZ6RXgX2nUcXP/GWP/Z5xzzV+RPnjQuc1rCu&#10;sWS1Pr2dS4Hi0J+Mf7Hlkms4yHv/AJI/5yF/LXzYIoF1D9E6nJt9Q1GkDFqbiOQn0ZP9i/L/ACMm&#10;/wCSn5pSExeUPMUhjuY/3el3U2zGmwt5OX7X++if9TGQsNE49WC/85Efkmb9bjzv5YgrfIvqa1YR&#10;D+/RRvcxAf7uVf70f7tT4vt/a7ZuD4HvkAS42ow3G3zRbT7gg7eOGemzblD36ZsdJko08Z2vp/4g&#10;z/yRq/p3Cox6kEYLlXrm3iXkssX0J5O1EPGhr88COMtDr5h6PaPyUE98DuMsDiTCYIcRcZMOOvwP&#10;IvXITDOJdgU0qa9ewzDb3Y3beuBLsYQDvgIZW7GkDpkDSQ7E+O+3TvldMrdj7aMGer09KP4nJ8Bk&#10;8UfVvyCJnbzdmunWWVnH2Sa4MsuIkhMAQKdl3cxtLeMIhkeQBuC9WZjRVw5JeHEUNynFDjlzccNX&#10;E9oI2YB5CtT/ACj2AzM4jTUYcBCGjlivYplUngGaJiNjUbGmIahaWeqxtFMOMgIaNl+Fkb+ZT2OR&#10;y4oZI8J/6RTjzzjPjHXp/DJfbwLbQJChZo4xQFyWb6SdzhNDfXul3a2mptQseNtfgUjlr+y4/Yl/&#10;yf2swRklhkIz5fw5P539b+bJzJYY5Y8WL/PxfxQ/4qCrsflh4jRzj4RxkHVP6ZsozEhu62USOTqk&#10;dfvzAvGd/pGHh4WDeCYp1brsfA4bZCTRXFw+Gm0SWFMUV8iQ2xmoS26t7HFFbIkNokgJ7Zu/2u2P&#10;BwENgKClg5VVhXHB8iQ2CSWXWmFiSvTsMeGGBtEkjv8AS2KsJI+S9MZPawzj4hR+zDqMxM+ljk97&#10;uezu2M2ml6D6f5rzPzt+WOmatG0oi9GYV4sooa+9KVwuntpYD8YqvZx0zT5tPLGd+T6P2d23g1Q5&#10;8GT+a8O8x+T9X0OZvXjL29fhnX7P04llDuEiysVbBpm44bRS7maUy8Ura5sCtZiQAWJAVRVidgAO&#10;pJOFVyI8kiRRq0kkjBY40BZ3Y9FVRUsx/lGRq5813V9I1t5bhS6APF9Wnr9TQ9/TAo9y3+rxj/y8&#10;ycemveTZCBL1jy9+SNtp9pHq35kXzaLbOOcHl+3KtqUwpUeod1tlPh8Un+pgVfLqyyC41m6k1a5G&#10;6i4IECH/AIrgWkS/SGy3iEdohyY4wGdad5psrG2fTvJOlQ+W9PIo81utbyUbf3tw1ZWO382D/Sqv&#10;7tfhUfZUCg+jK/e2UqG9trVkW7uljuLgnh6r/vJCBU1LbnMY2Q8WHE0BpgOy2vtNTtNRtvrFpL6k&#10;AYoXAp8a7Eb4otMikKNwTvU0p2Bx4FMVuwl8zKQD38Tvjwaf574LQD3IX05JnWOIBnNaKKCgHckk&#10;AZYJ4h+JAJoKjJbMq5oObgLt7UTwyTRrzf05UYUAqaNWhPsMcBuB4b1wEoJQ0j/BXsfsnxxRRuaH&#10;AxS+6k5LRx9HXbA2qaLo2rQ+jqllDex+EyBiPk32h9+ImWs72Cv0bzV5k8vziXRtTuLA1qYonPom&#10;hr8UTcoz/wADhND5d8waIC3lfV3S3/6s+pk3VqR/Kjn99D/sWyM8GKZ3HBL+dH/ifpa5Y7Za35ge&#10;VfNS/V/P/l+K5mccP0/pYEF4o8XX9v8A4Lj/AMV4vafmBYx3a2Pma0k8tXsh4xTyMZdOk7fBcjdK&#10;/wAsoXKpQy4t/wC9j/Ph9bjZMQIqQ4o/0vUlOrfkHcXMD69+W2trrcERLLbxubbUIABWhoVZm7f7&#10;qdv5WyWSNOFjBYGNl5RkU4shFOSsPtAjvl0dccgErvhdTDsHSQMuGFRyfXFgOs+dvPb39pHr15ci&#10;/wBKHp27XKfvYqUB5owBZtur/FiAEUcZWFeJFTTpue/vlGSUybk7nFhhCIEeUV1qIta1QXmpXM+p&#10;zuQZLm6eo4r+yFH2R7Yhq+k2eq6bPpt+gmtriPg60r2+18wd8dNlOOQkOX8X9JnCVFMNA84anoXm&#10;tNe01/TuIZeSINlaI7NEQP2GT4c5D5CvrzyP52u/J+pSE6bevys5W6BzvG4/11+Fv8rLO0tMBWSH&#10;KTOQ4JWPpk+p9cttJ/MXyLZa/pigz+l69t0LqRtNA3upBH+sudM1CehNffNaN2+kh8raSYouAFSK&#10;bEUp7Z5Z/MvWf0r5wvpVasMDfV4fDjHsf+GrmxgKDrdRPim9csIBb2kUX8qivzO5yK5NoV82KuzY&#10;q7H/AO66+/8ADFXZ/9ToeVOU+eM2KuzYq7Nirs2KuzYq7Nirs2Kuwo1uW1neXTKn6zJaevSmxVXK&#10;VB8fbOl7H1IlEQ6xfJvavs+Wn1v5gD93mlxf51ep9n/84seZDq/5Ww2Dj97oVxJYlia8kNJkP/Ay&#10;8chGo2Ml3e+la2hnm1Gw9WGysZxCq3Nm399dK5Cu1eG3+Tleqh+8lY3ri/q/8eev7K1F4Of0S+qX&#10;82f8MOFNtWnTS7s3F9d/V7fTdVCXGpaxZ+uz2t8n+8unzQ/HGu/Dm32f2vhwuvbiO7lurua7glm1&#10;CwjnbVb2BrZ0mtdmiszGAOdA3xZjk8z3+r1fVL+rwu0iOHYCoxn9Mf44z/rO0uxewSysYbK6tbbS&#10;tSltBouk3iX0MltdD4JtSWb40i3L+ny+HFLoTNFewpFdw22oW0GqWunHhem4khpye5kFXjj+wGSu&#10;Ex6UaHrjH/dcf8SjmD6SYy4eL1eiM1Kw+rpPp08lxptxe6ZdXOiX+rUk0j6ok1eENnC37qWXcKOP&#10;7X2Ma5i9fULuye3ea2NvqUN7ZTGK3tVICusNvL8MspUN/rM2AkG5DnYlxD+H+qgWAASavg9f8fF6&#10;v4FZYpWttL07U/rq2l8t3pEun6vbC7ub47mKS4vbcsYIP2vi+0uKSXUFtfXfMslb2G/hS8haLULp&#10;Z6By00e0cPLx/ZXLATE1/S4uGX1tU8dwA7gYS4P7uH+n9S/TLa6u7Wza1I2064065uNLuVu9JsZL&#10;Y/uwlpKeU9wKKv2f2fizpWiOI7iWKiKqyVCxvzQLIKgBv2uubnUR48dd8XyLV3g1Yl/NmJf6WTJJ&#10;ok8x+QpoD6kv6R0+SGs8RgkZ2jKcmiP2CW+Ljg9lKkqeoJB+jOJ4eHbufdseQTiJDlMcX+mfnrLb&#10;yW00ltKKSQO0Tj/KQlT+rNizWZgaGo2p3xUuKK68WAZT+yRWv0ZG/NHlfyjrdX1TS4Lq5A2ulXhM&#10;u/USJxeo+ebHTaKU9zsHDy5wdo/6Z6t+Vvmn80NEuLaGx1ye20zlVNNuiLiJ69uEtTEpr+wyYNsN&#10;TgHG0dyHRQsbualgBQVJ74dVoTHcbuNAyiPVyX+ffy21eU3HmnTIEkiuZHmvbK2XiInZiX9NB/uu&#10;vZcObaUpID0zExyouo7R0wMT3MO0K/MNwm9KGh9qYdMQ0YYdxm/xSsW+eamFEh9Cfl7qvqCIcqgj&#10;b3wJIMyA6rIHtGmSVQeFBgdxvlgcOYTeM7AYg4ywOOVUYiwHTEodgCZuLFMwMho05URe7sZyofbI&#10;App2Yg7H8MUuzbUrhV2UAa7ZEjuTbsEPGiWRVhTm2x+W++WSiOCj1YAkyt3fEbOAGdeQqg3Y+w3y&#10;vFj3DOc9nHphjBEs18ZSvJYhsPcb5lGIMuL+b6WGKzt/nIbUJRHaMDII2k/do5NPibYb0P6suYnk&#10;XiPqQMd17ip7H9dcjuPczyAErrYMkSq4o4ADU7kbV98DlIzzkj+yaEnoRWnUfs4dt5BqN8leuVcJ&#10;BcwPaX6CSCRaNyGCYBHDMbMsc5RIlE8Mg0QRuPuyPTpqvl11ekl/oY+zMnxT248WH+7Il/mHx5r5&#10;Yp4DcfXi/wBlB2cfD1O22LP/ANK8v9X+bNsEH+mSCy1S1vIEkWRXjcApMu4Pz8MzsGqEg63NglE0&#10;RwyaoR06Ys6Mpr1B6EZfKO9ho97YNcUinps33jBGauwSsgO46ZNkJLSuKK9MBDbGam8Ssu4xVZAc&#10;iQ3xnaBntGDchuMdUjBTO1JYUbY0r3zCTGkjIpy6ajitBv1HXHiXI8LYMqW3vl2GVTVRXFVlUijC&#10;o7jK5wvZysWoMTYYV5l/L1bmJ/TQFWBBVhUGvbAlxpwI5wdO8f8ATNVqNDW8XuOyfaiQqGb1x/n/&#10;AMcf6zwTzv8AlJc2TtNZRGKQkn6uR8Lf6p3/ABwDQgkEUI6jNaQQaL3OHNDJHigeKJeZ3FvPbTND&#10;PGY5FNGVs2BsUs2KuxG8vLWytJbu7kEVvCvKSTc/QANyx6KMlGJkaCQEw0DQNX8wa1aaLo9u13qd&#10;8/p28C/ezsx2WNF+ORz9hcjU1lf+ZGWTVA9ppAPKLSQaNL/K10R9r/jCPgX9rlmbGEcY75Ngg9i0&#10;+58o/laslroBi8wedipS88xuoNvasRRorFTWnHcNL9t/9X4cOkSG3iWKJFSNQAqqKAAeAyE9y5YA&#10;AY6txqWsXz32oTyXF1M3J5ZCWYk/PEeBmelaKN2PgMhI0pNDZlCXkOjaaZzFzmaiWsXeWZtlUe38&#10;2XJPuRH+7hHRR398QO9lTtP0RCUn1Bfr2sTEs8spLIhO5WNfsqq4iASanr44TYVNzLHFF6UZVEWv&#10;wpsu/sMUAwJQFxNy3rTwx9DgUCkFLJ4EkYpGpVfUrudk/rkCbNUi63Qt9IWH1MbjZrz3HVY/4tjk&#10;JFXY9OvuckB0DC0p1S2tpwllGih524gUA4rSrP7UGNAp/HD1ZBXnmXgqptGihUrueKigxVAKV7d8&#10;ibYWUulYnxK+OXikkKBciopQ5jkb2ajI0vjNSCNm6nEbq0tru3e3uokngkBDxOoZSPcHJQyEHZRN&#10;MdI1bUdKvUvNOuZLW5WnGaJirU8DTqPnkYi0XzD5V5SeU5RdaWTzn8sXrEwt/wAwsp+KB/5VrwyO&#10;TFjym/7vJ/Pa5QHR6BN5l8m+frRNN/MGzS31ELwtfM9moSRT0UzqOqV/1o/8lPtZI9A8xaN5igla&#10;waSK9tNr/SrkcLu2Ydea9HSv2ZE5LmN4koS4Mo4Zfwn+DJ/Vatxs8x8+/lb5r/L+4S+jlW+0K5/3&#10;k1a2+KCRGGwkpsjN+ytf9Rmw4jKts2z9qZXOJjy5JBYzaXMU/wAS/DIvWM9fo9s5V+eWhGTTLXXr&#10;deN3psqhmHX02NR/wLDNxpKyYJQ/mtwiJQI/m+p9C/8AOMPmiWHUdR8rzv8A6NdR/pCwB6CRaJMg&#10;/wBZeD/7HK1bzcn+BzrvIcza89j/ALt48af8Fmmx46lw9zMT9FvYrPR0g12WNRSIN6gHYKfip9+e&#10;Z5JHkdnc1dyWY+JJrme6om2T4zFXZsVdmxV2O/Zp74q7P//V6HlTlPnjNirs2KuzYq7Nirs2KuzY&#10;q7NirsJtdQQ6hpOodEWZrKc/8V3S0X7pVTM7s7LwZh/SeW9sNJ4uiMv4sZ4nv/8AziB5l+q+ata8&#10;uyvxj1K1W7t1JO81q3Fwo6VMUlW/4xrkU8wRJDCqSLHMNP1BZFtHVkDpcfAzSzrukSVqa/Dm+7Qi&#10;PTKv+IdN7LanjiI/zo8PF/UfQXmWwvF1e4msnuLSTUtPkhbUoJUkaGS3PqRiGzkqsszgtRlH7OFi&#10;tNamG4SVxFpN69vLeRlLzT7a3ueiQRH42YVSPNYLG99eDjj/AL2H1PVxAP8Anx7v3k5wY3MbK+9e&#10;1e3hW513TY72HSZRJpGs3lzZMC0l3cREIifD0p8P+rga3S3t5LGIIBS6m0+aO1ka01K8SarI0yv8&#10;McNatx/4HEAbf6X+b/nSZGyP8z+L144Sx/1UffSXdzHqMkzyfFZ2+qQT39tHqGj2LwbSLbyR8ZJp&#10;1o7f8MuVQl7BL8ws1uLjTJhfw/6HZ0+JAJo/72b7Kj+bEm66/wAHr9fD/UW9iRzI4vT6ZT/hcfSR&#10;dTn0yOdYrl7TWrdtJu+V/f8AOnqVtbgfuLcmgZAfiX/Ky7T1TFZshvI4tUs5bN5IJFu57uS2J40R&#10;/ighpy/4LDDcj6vVHv8AXL+siQEuLYf6p/V/rS/nLr1beG5uvUOnyTaNqEGoRJeRPptvYQ3I+JjO&#10;gaK4uN23/nb48nPly8WeG1cNCskluEkit0KLFJFsVNf2x+1m808uLEHy72pwcOYnoWTeVFmit7y1&#10;kF2ywXUvo3N7KkzzRueayIy/7q+KkYbJTLTnyB2cBh/sh/XOS1mPgyyH+c+l+zep8bQ45da8P/lW&#10;+HPzh0I6F+Z3mHT6UT601xF/qXH71f8AiWA9Q1K0sIDLcOF/lSvxH5DK8WIz5O4nkEUD5H8g+ZPO&#10;mrJp+jWzvGCBdXpU+hAp6s7fqX7WE0PmmxvG4M/o1PwqTsfpzbafTY4785f0mifFI78nqGp/848+&#10;ZvLcIubKJdXKrWWVRSUH/IjwaWBAIoQe46ZshdNFUxtI7iNngdXhuF+F45AVdT7g74QauGW4JFQG&#10;Wo8QcGaNnfqGeN7d+XcivoMKE8ngl4mvgRjNP83zWJEd4DNbg7OPtqP45qsumEt2vPpuIenmVnnT&#10;8gtB80SNqOiyLo+ssOT8R/o8zf5aD7B/ykyf+X9csNTt62s6ygdq/EPYjtk9NIx9JeD7a7PlCXFT&#10;B9FsfM/knVo9N8y2b2oL0t7r7UEnhwl+yf8AVwbKp8M2QLx+WL33y7fpNbxMrBgw6jfA0g3y0ODk&#10;DKYTVQfbA7g5YC4sgrjpgdyeVKYkoAbwvuNpSfHMDLztyocnYwDbK6ZOyxUGvbCNkOyzQkU74aUO&#10;xWCIlxTLccLLCUtnYpqFQYkJ3Ckn78Oc7hcY2cDWuKW6cYZGYUUrk8YoMSWj1A98FQiaGyLxAF3I&#10;BB713OGtgAGyGwJvn6UJOsM19BFJHzMIM6seitXiPp3OIq7FialG7xMK1/rhG5trGyLIBFCK++O9&#10;JXJeP93M3X3O/wDm2RMN7DYJAjdYeS79VxjheQSdaM3QgfCSD1Pv3wcX84IMO5tW2FNx+OV6ckbM&#10;0bVRhy9M7qQfDJURuGHkV2xwqm8vwi5a50yQ2Fy+8sPWGQnerJ4/5S8WzEnowTcD4c/9g5kdaTHh&#10;yDxI/wAP+qQ/zm98Ew3F5CfTnj4N3H2kPuDjDLOG0hX+5aZwifpOzsEpNC/X4D49RmWMkTzccwId&#10;iqsybj4k8R0yQ2YuxdJVYZIG020Rioem9cSzjJoriiy/dkabhkUJLZSeSijY6oPTGmdrAjLQN08c&#10;wOKLbZdvD3x4bAQ2CSGmgTjU098UVnAqMgQ3xkQkuo6fptxySeNHB23Ff1ZpYUnA9Qb/AMw+1mLm&#10;0sJ8+buez+18+mlcDt/NeYeePyh8pa5G5SJre5/YkQUofpHTAx06Suzinbb+3NeezJfznr4e2sOH&#10;fHLj/rReTzf84664k7D9L2ywA1VmjctT3ocZPbQWtvJc3dwsNvCpeWQigVRuSSTh/k6tzJiPa7Lk&#10;kI48fqlybh/IKb1o4X1ZZ5pWEcUMETF3Y9AoJwhcfX5EvJYiYEIextZBQjwmkH85B+Ff91/62UUI&#10;bRL2uijllAHLwxn/ABcKDZdF8r3l55Y0LUCs03KHzD5mi+N5FX7VhZlaFbVWFJ5h8V1L/wAVIq4K&#10;LdfHucjy3djEVzSmxtUr8K/BX4B3pgaVgdh93icSS2e9l+jWSoPUkoqirHl0AHUnLk/dR+ip+NjW&#10;Vv1LgA34lHeXafK+qXzau4LWVsWj0yNu9NnmPu37OIMVrtuB1wm2QT+1ST0jPJs7/YHguPUgHAqj&#10;OspqT/mMeKYoS6UTD5DamOUBmC9v2vYZGXJVOpt7eS8k+L0wFiVtg8h6AeNMUb4nAA2GygdhgiKC&#10;D5pasxihaSViZDV5GY7lj1JzMNwnVV3P+tkxsNkBBWcrSB75x8c4KwjwiU7/APBnLUeOAs3POG6/&#10;2Y/iBTvkBJifeoPyFPAnLqae3WmAjdrk0V5BuXTtjGq9eDcSo3ORtjFH2aWVmEmv7f6wJfsQ8itF&#10;B+0ab18MoFwAH3r+0NvvyfCGU4jmFlw1jJLI9v8A6MhNYYHbkSvfi3fj4ZmHj9GAFhE+a+A0YEt7&#10;gV7eOEeu+WYtQmh1CzuH03XbSrWOrW+0qH+V/wDfkR/ajfJGQkOGY44FMoiTO/J/nmfS4H0y6iXU&#10;/L9yOF5pNxRkKsfiaOv2G7/y/wDEsGeXPNEuo3Z0TW4U07zTEhcRJtbX0ajea0J/apvLB9pf2cwZ&#10;iWE0Tx4pfRP+b/Qn+OFx5RMSxj8zvydtrCybzl5FlN75bJ5XNqtTPZMequNz6Y/mPxfz/D8eX5ws&#10;VvvL2pWki19a3kA9mAqKj6M2vZ5rIB0l+ptwndC/ktr8cPnXRJuXpXEN0qSrWhaK4Bieg/2XxLnm&#10;zzBrzr+X1jpHL45LqQuK7+nHQ/8AEjmNPHWQtGWVRMfN9mCBRcmbuVC/ccgOFxFXNirs2KuzYq7H&#10;fs/Tirs//9boeVOU+eM2KuzYq7Nirs2KuzYq7NirsrFLsL9ftJLvRryCP+8MZkiP/FkR9RP+GXJQ&#10;lwkFxdZhGXDKB/iiy/8AKXzCvl38yfLurF/TiS7SC6NaD0bn9y9T/KOfP/Y4SatbrqVu3piZoNas&#10;iDDb05SOV5oh5fs8vtZ1+UDLgvm+UdgZThznGeeOT7e86rBBYW2ryrZKdIuUuTc3/MRwR14SyKU3&#10;WT02+DIfIv1yNnrZPdzWQIkAeygs7i0P7IHwTTht/wDYZpTLr1ru4f8ASPpnI3v9XF/P445P6P8A&#10;DFjsa3enBIv9ySadbamyNEDHrEuo296PhZyQ81rahj/k8Vy74NPZ3LSNc+nqlrDfQ/WYhcXN1LBT&#10;kqyR/FDFQKMlIfb6/wDVOLh/3KKAkP6Mv6kYxn/ulPSHggvbSK2SxMuhXlxpc6aZcvZWmnwXA5Rl&#10;7ab93cXHT4F/b+zlSqTHdvYIrC1+r6pBHZTCSyte0jPHJ/ey/bamTJN7dPVz9EP81eLhIMj14OKX&#10;1f5n81Uh4M9hFqbOGvvrejXM2q2noanfndohFcWtFht+pU8V5L/lYpPbsJ57qFObpexXaXDo1pf3&#10;UdwArJHT4Y4amn+xyYwyNkD+L+pOX+c0yzxjQkf6P1eJD+tNXsYLme0trYo6RSafNZvbxPHqWk2c&#10;lsao0vOk08+y/Cf9lkj0ZpbFfqEweE2l031e1LLIiQzbj96N5G/mrm20UJAEEU8P7THHliJRIkQE&#10;38rwu942qRRxvb6jaQG4vis0E01xDWMk20m0EfD7Iwy8y+bP0TBFDHFzuWU8Xb7IAOx980+v08Tl&#10;su29hs8zppQv0xkwX8wv+cfNI87fmFF5j1K9eGw+rxxXdnAOMkzxV4/vD9lOOzU+LOY6t5hubqdp&#10;riUySHffoPlmPIgcnthip6Z5f8s6JoGlw6ZpFnHZWMAAjhiFB8yerN/lNhJJ5hZTUPQ5WZleEBM/&#10;TTwww0v8wtQsmASTnH3RtxTLseqnHqwlEFIfMfkLyv5hjI1KyRpafDcRjhKPkwyUW3nnStUMfrj6&#10;vMKg1+yczo62M6v0tYgBdMWtfyyvNAhuU0q4+t2zlXjilFJVI6ivRsUvrcSIXjIZGHwsNwclOA5h&#10;sBTfR754mENwhjmQgOjChByOi61LS70XNlM8E69GQ0r88xpxYzxQyRMZjiiyS5sdO1Wxa2voI7q2&#10;cfFDKoZfxzoXlb83bS6ItNfUW9x9lbtfsN4cx2+eSx562LxXa/sqTc8G/wDQYg3kjUPL8vreX3a5&#10;06tX02ViXQf8Uua8v9R8nTSRSossLrLC4qsiEMpHsRmfCQIfOtXgljlUhwlk+i6jFdxFQGWaPaSF&#10;xxdD4MvbEWI3y0OvJTVcRkFRkqYt4CuUqK9x1zEzQtuxl2BhsMxm52YHCEOx4Cnr1yQCHYNtUNa5&#10;mYhs0TLsTuwr3PEb8aD6aZTP1SbBsGlrTfri71FoFA3dgBlsuVMYtft18B0wTcoTDCiHqxZh3oMB&#10;G7bOuAIS3aRtQui60SNY0jbxqOR/E5foKyjkK06eOTJa4w23RLOeVBiBUqWVx6i+PRhiWIpfuQKb&#10;Y4EsnaZPD9obHxyJFtgKmQK/yNXv0OUIgGLQMNtmjPYVFfwFMhVcmY3aL0IDCla0I3GVWMnjKpRg&#10;NyenSv8AnXDx97ExC/kfmPbHPalkpUSLXcNv91N8J3COAhwmB67fPEns05dCp67dMfCiWBMguDA9&#10;OmJ/VXX7DV+WR8HuKOPvbriVxdS2o5yo7J3ZEL0+hd8ryZJY9yC2Y8QmaFOwOvm7Q1dY5LuKOR9l&#10;jl5RsfkHAyr+UcfIn73KHZuerESR/R9TRwcutWDLyWVGHirE/qByf53GBdtPgy5EENce+Ya/Yhgq&#10;rLIT/vuGVh9/HK/5QxnpP/lXP9TbHTyH83/TBayk9wMHwXDzU4wSKOtXXj+s1y+Gbi5CQ/releEh&#10;QkMSV5S/R/tDBSI56jJ22xgSlV7qdhCDyYfM9PxxdIjkDJyI4ixPWfOVnAW4ODTsgqfwxQRgdcrl&#10;kpyoYGEar5+ndj6KsR25DiKfTjhxwcRZ8AHmk51rU7vdpY4UJ6u4J+dNsjfme1e/vbSCY/7jbYi4&#10;kh/39OD+6Df8VxU50/afjmFqctbB7L2U0wJlOvV9KSeafOf+HdKu49PvluNf1RDarcRD/eGzI/fS&#10;Kd/9JuifRip/dxqz4wlieQPfv+vMAjvfQ4x6PLLSDjxRVCkU5e1Oi/RgeVqb7DxywVVOREMp0a0e&#10;WReKkgntjYSqK1w42XaJfFvHITBJ4UGzt0TTVGe5mg8vWrlHnAfUJB1SEGvGvi2BpJAimWVlXkac&#10;mNBU/PJFkebI7K2aRk0/T7d5xCgAggUuwRe9B0HjXE1uLagpMh+RJ/UMAiyRtxYa8Cf9xlwANviV&#10;V+jdhiySQkj94uJjSk0ld1FrKr8Wnzbf6hp9zHLluLeJQzyKATxG9ST4AYiB7lO3ND2ema3qV01r&#10;bWcxdV5ylkKqiVA5Mx2HXbBIjESb/blozH9WVRPEbYg2k2oX8l7crCjFrKwrDbqe7An1G/4LHL8K&#10;F/2ui/PJBZWlF+xubmOwU7P8UzeEa9d/fKQECpqO4Pjid0hFXDp0SgVRxVR2A2FPox/bImmBKDYE&#10;GlKZZ6eGAFBIbBBoCNx+rGM1KKBVjsMB2BK8IAR+n2aXEvx/DFGOUxJ/ZHYfPMBxFB2/XgrqwlRV&#10;JpBdzFyKIPhjUdlHQY8miAdC56ewyUepQe9KpYVn1X0k+xaCpP8Axa46f7FcbWvbIWGKMSN0NGTf&#10;5ZYAOx2HfK5GmXRHQDiPh2HQ161wr1/y/Y6xaCC4LwzROJbS8hPGa3mXdJYmG4YHt+1hhOhwy9UC&#10;PVFavmy/yh5rv9FvPrFuOSsPTvLN947iM9UdT7fZb9n/AFcf5e1m51Vrjy/r6qPMttEWk4jjFqNp&#10;9n61BT/dg/4+Il+w3xfZzHjOWmmN/wB1P+7n/Ml/Myf8X/muPRiUi/MryBFpbW35jeQmaLS/XSW4&#10;tFFZNPu1IYApvyjLf80/YZM80fm15M1Dytr628hMulTq0mmXJ/aQtVkbt6iE0b/YtmxyT4pGXe0Z&#10;rJt9FflN+ZWn+fvKkOqRBYtRgIg1W0X/AHVcAVJWu/pyfbib+X/KVsguQama5sVdmxV2bFXY79n6&#10;cVdn/9ebpcsvfkDl8sQlyczheN32gS8GlktmgKf3hjBK08ePbBKSo+w65jTxmKKSOa0miAYjkjV4&#10;sPbxx+QQoZsVdmxV2bFXZsVdmxV2WCAQfwxSHOH4ngeL9UPgex+/I3bW7jTpbRVLyaTeuiKCQxiZ&#10;vUTcf5D0zquysnFjo/1XyLtfH+U7SJ5Ryer/AEz9AfJGrr5v/LfStRdvj1bTozI8iq9JuHByyn4W&#10;pKCaYGtvK0oZHAcpbXLy2NjKFkto4pRRhR6MX3PXJjRAHeTtMvtXjEaHPh4eNDDybqM9xP8AWGhj&#10;Oo2MEGq6zaGS11Oe4tz8DcojwjiAFOK/Fguw8mLbRxmAGG5UyiS6R2DPHKSxj4g0VKnouWRwYom9&#10;y6rP7V5J7AelNZ/K8NxLO2rTrfaaxgkgsLqKNo4JrelJg5HOSRiK8nwUPJluLeCCXgkUEZijARUq&#10;p3NT+19OSOfDj6RFuL/Kmv1BPDGUkHc+Z/y98uzXU95rtvby3cxnmE12ZDzUUoiszcF/yE4riGtQ&#10;aFpMH1nUrpZG4hFj5c5CBuAF/lGCXaUAGeDsrtPUyquAH+d9LflTzt5R1qaS18swtcW0bF5bq2gC&#10;Wqu25Jk+FWdv8nk2R1/Omnqpaxs123+PYj6BlB7RkeQd1g9hss/73Lw/1WTNPKH4lBQ9G3yHeY/M&#10;NzfzmadgGA4qo2AGa/NlMjZ5va9ldkYdFj4Idf4j/EqIpPxManIVqOompHLMR2RCphLLduSanIoL&#10;sYtz8QBPXtiwIdhxZ3NKb5OIaSHZOvJ+pO0otZGrFIPhr2I8MzdJL1cJZ9El8z2atYteIv7+3+Lk&#10;OpXuDhxq2n8gSo+nMnJjIRE2g9B1YOAjtUnIbfxFJGB2PfMSQ3bYlkqkEVG/vhj5X8565od1HHbX&#10;DNaOyiS3kNU4k70/l+jHHKUTs6vtLsbBq4ETHq/hl9KhcWkLkTcP30YJRx1/tzvfIMoZejAMD7MK&#10;5uImxb4RqMXhzlD+YeFfaTevbxzU4mRQxB7VHTGE7HJtCrgaShrmPM22RdgIijEZhnm5ALssU+WI&#10;Q7FI618ctixLsMLegArv7ZljYOPzLTdMDRn1JWcihJJp/DKce5bJtjBEvL1bdKU6sRk5fUF5Clqj&#10;dj4n9WKTAveADpGgH0nfBEepnmPQKNoriNmkNWd2Y71FK7fhghSEWg6ZOljKguZAzgnqMTbg25+0&#10;O+SaiQVT4gaU2yjDU1+yT0cbHImmUQQ0Sp+E/wDAnMy/zqGpQh12bbBTK65raMT8LEAdVI2y6c0I&#10;oJlI6dHAp+vIkd7YN+XqU+QQ/FWKnjun35SxfETE5U13U7dwT+rExUeS4tt8a7dmG4x4klUASJy/&#10;ygKd8QpmRzDXpqTyR6HuK7GmOX0JOhow33wrwxk0z3EZJZeSjuPD5ZTWxrRTsRth4tkHBu4XkfDm&#10;1VANDyxj2vKhkVZKHYEA0+/BseagTiNiVQSws1ARXrtTHRwkHaMCvhth2Y8Mr3aaaMCvLatPpwQq&#10;H+XIkuRCB7kLPdwgGs/EDuAMWRD2FMgS5UIFj2parYx1M9w5FCaCg+6mLBKCrHiMrlMDm5WPDKRo&#10;ME13zjo1pzegY78Q7n9WITahFGKL8Rp198wM2tA5O/0nYs58/S8o8x/mZG0sn1YIAegUAU+nAUl/&#10;M/eg8MwZaiUurv8AH2PCA5Wwe7836hckj1CFJNR164j6shavMgDqa9sqBkTzdhPTYceGyAZH6Ypb&#10;He6ldXyokrqnVmqTRR4YhK5kYsTsBv7AeOTlJ3nZmk8HHX8UlZ2N1d8hyloQlugqzOw25ADdqdFG&#10;AZL4GqwIZ28QaIP9mctEXcR25sr03yY9sguNfu4tHg2b0pAZrtgf5bdDyHzlaPETDfzVLyLGKj4I&#10;xuB/rNhqIO6mYrZO4vMfk3T19Cw0+S9fcLcag54Mx2H7iArt/wA9HbLa4gHCGS4V3QUVE3b6eNcI&#10;gALpiMmynFZ6/LLdatp+gvZ29yQ8t3en0ol4qPgVpTGoVafCvxNge+1CzsmgWeGctcv6cA4V5N7A&#10;n72p8OIkSdqa8mo4QSmXl7y35l8xJey2Ot6RFDp8fq6gY5iVjQjpM8SFf8riZMHwmR0DeiIq9EZh&#10;Wn0VyRPemOQyFsF1NtMtppY49YbU44DRrq1hf0WP+S0jKSP8qmP4ybfAu/Q1/syJkDyKfEQcepWJ&#10;DBbu4BFK/ugflWjZU1kswKSQhh1oOv0dMiM9DY/6ZImUw0LzXe2N4J9L1iSOZQQRJG/FwN+LL8as&#10;vfcYjHHBbIE5Oi1qPVJP4muGQvev9KnxQE3n1jW/MV400cdnfXKqquth6cdd/wCQcKtv/Li/IsFK&#10;OrBRtxNan3yA4eSY5AEncHTp5vr1lPbzzsvNpVZeAXqq7UIPXMgKBhQ/ExZqknc+FegwHHZ2bOIF&#10;FXGsperApkjH1eMQxfu1Q8FJpzI+0/8Alt8WKKyGnY++VmJTRUXR/tAVUj7S7jMTQb4AWHvaiiLE&#10;fwxsRrV+/Rf65VPc0pCeyQ/VrZLZDSWSj3FOo/lX6MtE5sFPzJwyJ+bCRKCupYrGxlu2FfTHwgdW&#10;Y7Afflu3Jyw6dvYZKXpFLRHJD6NZtHCGl/vpiXlYb1dtz93TMtQaV+nMaUtmQBpkFvZIyhG3B75Z&#10;r8utD4ZESBYgNSaXLF8S1KEmg79cxp44fgoBtdbqRMKGhB3+jCjzBoT6nDDLazmy1axf6xpWpIPi&#10;hnHj/NHIPglj/bjxjOJBhPeE1nEEUWVeWtel0uaQzQi70u8T0NV09jVJ4WBBAH+/FBrH/wAD+1gD&#10;zJo1p+ZnkO8t5bZLLXbOQx3VqetnqUYqCv8Ay63Kn90/7UbfzJlWCUsU/Cn/AMk5f6pD/iv57iSj&#10;tR5pLA0n5O/mTZ67YTNdeR9fWsjLvW0kYfaA2Eto7f63Hl/Nnki7tLi0uZrW5QxXEDtHNG2xV1NC&#10;D9ObBxCH1XBNFPEk0LiSGVQ8cikFWVhUMCOxGI4qvzYq7Nirsd+z9OKuz//QkUd2jHix4MOoOZ89&#10;OauPri5ol8FS78uTRASKoli7Sp/EYIW4ZNia/LrlIO+/JmIXzYzqfknT71XkgVbW6NasBVHr/MvY&#10;/LBsN2COtRlc8IPJjKDz3XPKV9p7VnhMSnpKN4m9ww+z9OClkVhsfozHlAhhSR3FpcW7UkXY0KtW&#10;oIPfHGuRQo7dMrCrXy7ZqEYpXkqa/DTwAzVOKuoKZW9f1YVbIWg237nG26QW880yRAy3JUysSdyg&#10;4jb5ZmafWSxxoB5jt3sLDq5RyZDKPD/Np6V5B/PTz15U8vroOmPBLZW7O1t66VaISNyZVI6pzq2+&#10;LNdyVqOKeAAr+uuGWuynrTrMPszpI8oGf9ZEal+fX5p3oYPrj28Z6pCkSgfTw5Ylc33FDJcTBI16&#10;sTxAyoznPmXaYeysePYQjFjSan5x8zailnDcX+rahOfgtonkd29+Kkbf8LnP/NX5pR28jWOi/vZx&#10;s921Sq+PGvf3yUYOwwdng7y2e7/ld/zjT8EWr+fKyyGjw6IrllHf/SHB+I/8Vp/smzn11qt1dSma&#10;6maaZqlmYmu/zy2J73ZwgIig+gbKxs7G1jtLOBLa1hULFDEoRFA7BRmgu6HmT8IHxfLLIyZ2rFQR&#10;TI/ea/FcXEkfHigNEevU+4yBNlqGQdWwKDCa7LFiciUl2ACKuMFMXYqqKvxkb4Spdi8FzyPwHcdc&#10;ILXJ2S3yXqUDarbwzuI6uOLE0HyzI08hxhA3QesiQ6TdiJC8hifig3JNM6re2/NW+Vc3GQbNQO7z&#10;XQ9Q9J0qSGrxIPY5Dtb06pLAb5gTg3AvRtLvVliVa/I5GpYXiJ9jXMcxbEwz0Ro9x9Z0XT5x/uy2&#10;jJ+YUD+GbjCfSHwPt7Fwa3KP6ZQ9htb8P5GZPuY4JcUywl1CIwOxG/vlMmwOwLMtGrmJkG7dEuxq&#10;7/TgCS7FY6A77jLIlgXYYK6rAzgdFJGZUjUbaoc2mFdsDWwqBvSu305Xh72U28GxKHvCeoSi/QNz&#10;ku8soD1Afj0oe7cJaSEniWUqD/lNsP14GM5F5K3YntgifVSJ77qsKcIkT+VQv3DHSXZQ79MnKYiw&#10;ESV9BgaS9PjvlEs7MYnZcF9Ip3NVwQzd6TCuTioPUYOFwsignavfMkEVbXI3stVePfbsMepPQ7kd&#10;++KQT1aKihpuD1B3GKkcuvxD3yLdz81EKF3+w3+Sdj9ByyAv7RAPY7jAGRodaWVlLFgiyAfy1V/x&#10;2zGHluVDeDIf4Yg0yOOxy4v6iHGpwRMqSO1s7Gix3CkV37MKjKVKfZkK+zD+uJLEQ7iiHmJWrRCR&#10;COq/FXFFSelCVYeORbhGXvQklxYCXk4aJ13B4kd69vpGLoJKjkuRLfDi6hJtQuNKETRx6j6XI1UV&#10;PXceH+riyg/y5AuTEHuYlq99YJV11kR0B+Hl1H3daY5pEWvIhconkiOZc7FhnLlF5zr2q6fHUHWD&#10;JSpRQSaE/RhddyRGtHZh3zVZZC+b0uhwzA3EQ811y9snkbjcyy13IJNCfvwCxB3GYxp6DDCXexi4&#10;kjJ+EMfc5VTkXKMOLmVAOVOwArjZZVRCDSg+18+wzJjHox0Wm8TJ4hHoh9CZ20Fyyx2luC1zdjk7&#10;KPiWLpUfP7IwtuII7iSOSTlwj3CcjxJJrUqNj02rlwgOT0kQRz5sx8u6peeX7O7tNPERu7xOL3MS&#10;J60KqpUKk7Bike9ZOHDn/vzG3F0Ym9KOMvcsKpAv2qfzHsg+eSACCb5bqmi+XJNYgfUrm5W30SF+&#10;Nxq8pY25k6+nCR+8vJj/ACw/Cv7cuMGmyXNDfStJ3+rRErGP9ZurZVLN0DaMJHNOU832Hl9OHlOw&#10;t7Rmqi63qSJPeyEdTBBv6Q8Nv9k2a7vLbS4I4LGFWvbj4bSzj25kdS7do0/bbIbk78mEqj0S6w0H&#10;XfOmoz6j5k1GcaJp49TVtc1NmKQoeiwwmgM8n2YU4f8AN1adppt2a/v5RPqswpLMd1QfyQqdo4x/&#10;w37WAHoGsRs2W/NWutq0A8q+U7Ka18m2JDJbIGie6c7+rdMvKW4ldt6fYXDCqE7MS3t/ZkuLoyly&#10;YbeaZqsFrymtktIQ/ELKAgYg9F5NVv8AK2xoHJqlTTpvUZcJCmkmihZXe1iSNbiEyuOYEPFt/wDK&#10;IG2LwEqakGnYda5h5431ZXsh1uYis0s9Wu34CCUVQR0b4+aqPj5JtlXMMc6BWPwg74cUuHbvRyFl&#10;U8v63faFqb31osbTOrJG9K8eXda7BsAOLaw9W4lVVjpSprRV77DrmbLCSLvk4uPVCUqjyZxbah5m&#10;86w6boNtNdG8DM8i8lMk837NZGHGNFr8Q+xgiK7tZI1kV2iVwGVH607bHcZQCTzFuZGZDH9R8s+b&#10;rHUZtPeyXU5LVuFxc2Kv6Yk/aQS0VJCn2Sy/DmFxAxpzWv8AMDkuDbbk2RyUvTSfM1qok+qTxDqU&#10;cbj2qNsuRXVVofhJ+I9qZVL1cubdGQKY6BqVnLdMl+gS5jUmIV4cpP2QwObYj93uB0GU1XNPJMSs&#10;zTEy/wB6/wAbeO+KAFIR/NJ29sY0TxdAw5n3JXqL/XtWjslqYLMCaenT1D9hT/xLKXbfancd8pmQ&#10;UgWnVvBx4kfQcsGp9z+OUT29ySE3tITKAR9vwOZuQOx+nvkARzZI5InpxYe1fDxzF/hIFAyjcjrh&#10;ie+2MVC401omLxhCGIURsSvLx3FeJzR1kUkggg/EPCvTDluBq1NrovSMYlhYyRVIqftBgeLo3gyt&#10;thPqLtoWrReZ4FLWyILTzDbr/u2wJr61B1lsmPrJ/wAVeomCcDmx8P8AlMfrxf76H+f9LVlhYvuT&#10;u1tbLzDotx5QvSnC/LSaPLJ9m31DieK1BH7u4+w3/Fn+tnHv+clfJMOna5beZbEB7PVvgnkSnBpQ&#10;oaOUU/3/ABfF/scyNLn8SAPX+L+s4GQdWV/845eZ7yXQr3ydqhYaj5ak9K3Ev941m5IjDDr+5dXh&#10;/wBX084vmQ1PYcrFXZsVdjv2fpxV2f/RPJER13A/jmRjyyjydhwA82UxNLGRxYr3p2+7ElaeH7JM&#10;kfdf2hmUJwybS9MmFSj7l02n6fd7lVtbk781/uz/AKy9sEQ3Ub/YNGHVTscryYJRZidpRf6LLEno&#10;3cIkt5Oj/ajb6emCUum/a79GHbI8QIopMbDEdV8iWpdZbJEMa7NZSbRupNaAj4lOD4Lxig57n+YZ&#10;TLADuC1mLzvzF5UW11F47NJIo3NY456bE/sh+jU/mwWrBgCOhzGIpixqSNo3aNwQykjj7jNXAhZm&#10;74Vb7ZjirgQOu+Uw2r4dsMDu0anHxQIVrN+EwJ+ywo2FOs6/YaapEj87jqsKH4vp8MyIY7LiaUy7&#10;npP5e/kz5r87zRzwxmw0OtJtUuFIRh4Qps0rfL4M5f5m80ahqcxV39O3H2YVPw9e/ict4ac+MOvV&#10;9Y/l7+WPlXyPp31fSLfldSb3OoTANcSkgVq1PhT/AIrX4citxKqqzqu+ENjLsJZtV+IqwKkYhjbs&#10;qDWYw3pz8vQfaQqfiA8RhBHVFuOBPMENql7brbS+u0qhhInR0rRCV/Zfs+TkBsA1yju0jErUih7j&#10;B2qaNdWwX1IylVB39xjLGQWxyuriqkMPEYSmACTYbe+Vobx/A0oRjTEuxB42jPNF3PXAQ1ydg+w4&#10;yrxPwSLurHx+eTA2caZMXZ2LyHqN3qOjvHdn1JLVhGJf5lpUfdm50UjOFH+FJkZRt5x+YFpbadqd&#10;vdW4CNdhjLGP51p8VPeuDtQsgSdqjHLDdnCZIV/L2sckUFqEZFtS0sgllHw98xJxbbLNLK+SVQCd&#10;86r5ELy+ULNqg+lyjoOoAO1cy9NMVT5F7Z6I49WcgHoyAf6ZBadr2nSa9qGhCQDUbUJcNCTQmKYV&#10;DL4ioNcOJDtQ9cyJvHBOcRYVypmC7EZUqDlM4s4l2JAbbZUGx2OWoO/TJBiXYInLraBVOzmlfYZd&#10;kJ4GEObu/wAs1kQrfHUqtWr8sGIplzaYEjbrgyzfjazT+xI+k0GTEvTfezxjme7/AHyFvSjy21uw&#10;r6j8voj+LfCwScnqep65QZ8RRVBF5bjYk4SgOwOa/P55QS2h2OQmoriDuguwwTiYwPDtmxiRTinm&#10;7HpeJH8+4yMskWUQQWioIpghbyI7VAJx4gerMTPVYYveo98CzXEhuFUeNCDglMiVBhViyvCgCmCx&#10;Jv3DeIy2kCfzaaMMCGAZT2O+K+pMQKMHHgwyHCHIGWXfxIT9HWaklI/Rc90NMWSRT9tKHxyJiW+G&#10;UdQgbyx1H0ibS8J7gOaH8RTBUYjPTKjbmw4TyYTrs/mG2PKRBKKcfso30mhy5nMagqvI5i58xjyD&#10;s9LpozO5p5d5s826tA7RrBVqnkfTFB7DAFxeytUUIzXZc8i9HpezsY3sPNtW8zalMzVDoQewAH0Y&#10;DeR3O++YspEu9w4MUerGru9vJmq/InxOMIbwyFFzIzxxQpW4ffiQe9cRuJvTHFf7w/TTL8OO9y5W&#10;LF4/LaH8SZ6Ho4lc3N3vaxHZe7sO1f5fHAYQ14D4pCS1K7VP7RzKsR3dsAIxoMmubtXgkvrjja2M&#10;CrA0wUcyq1KwR9C53J4/ZT9vA13fMtwLKxpJekfvJj9mJR1ODlvL/NisblzT/wAoeTYdR0lvNHm0&#10;Pp/lJCDYaQjETX8lKp6h2Lc6bfscfi+x9q7dbe1BVC0sjmsku7SSN3+j/hVysyvm50BwC021ePWt&#10;VRbu5jg0+1t0C2FizLDa2EB+zUtsHb/IjkmkxSbUrSC2uLq7k9OG1jaSVQ4PBFFTy4/te2VAk7BE&#10;p+mwlc3k3WXawt9IgD3Gp3AgF9PbSIZpX7QmUiT0VHxtO6Q/CvwrgLyzYy3BPmK75peanEDDG1Qb&#10;e1PxRwqh6N+1If5sE5jlXJxgCdyqfmZ5j03TY4fJGlL62n6HMDeyFQovdQVf3tw8gbkeJLRxp+xx&#10;/wAlMOUs4RtJ+9c92/pg4ymUrYdqvnXXZqLYyHSrGNQBBaDgGNNyzvVmx70U8Y6CuxAIyUPNqMSU&#10;mW3nvSJrgTTcNzJMrsu+/UgDr2riQXnIUDHmRU0Ow9ssMqF0iUaCL9J7XSRdyWtp9UWT0lEkXGeZ&#10;juaNUtxX9rLjMqNVgwFd/GmHhjIHvaJmQNDkp61Ppr24gsp4m5IGKRhgiseqlmALHBaEkVoOBAo1&#10;fi5fKnTMCQnx9OFmaISuSDy6fLlTJcJ5jSctxCh7N7agAXnyDxyIQW+x8WEOu3dtN/oYUSIprJXf&#10;cHpT55s8FgG/4mAwRG4G71/8kfJuu6cv+KLyWS0muIuOnx14sIWAJck7qrr/AMJiVnY3dzUooVR9&#10;pm6/fkpSEBvsyMt0983+f/Knl0rDfzS3N2wLR2kH2Sp7lQRxUnuzYNbTL2MclZJSBuuVDNArQYZb&#10;/mp5MvpfSu7O600Fvgug3JQT0LUJ2xOG7aI0NQBXnGdyPlk8kUwJiU01XypbasiGJ4pvrC1stUjo&#10;qM3ZZeOw5fsuP2sH8QQsi7BqFXHQg+OUUJByITYPBq+o6ZfTadeIZJbZyktrL/eKR3jb9pSOmVcP&#10;KH9QpWOlPh3I98j4YrhB3bogUmflJ9Inaa3+sGLULiUyLJPRUkZv2eX7BA+Fa5ccgZeSkFTuGGYc&#10;9vemmTS2M1u7QzoySL1qMdUkhv2h+rKJ7bLuOSP00MpJO9OgPhlep8JO/Lscq5FaKZi1EgYptUb0&#10;6HKVuJqevXfJA7q69tDPFwX7VKAHsfb3xZ6qyGm4T4/Hc1GWgAx/pWxG4Yhp0k/6V1UR1exEyxgn&#10;YGVECykf7LGSorKVKhkeoZTuGUihHyIyOMkEHqEBNo5mUlULJvWORdiCDUMprtxO+RDzD5fOv/l5&#10;rPk5x6l1ooE2kyMau1seUloP+eJWS1b/ACeOERGPPY+jOP8AZx/vHFyw3plFnqx0zzxoPnxVWGDW&#10;WbTPMQU0UXHwxyEgU+En0LtP9aXPJzAg0Ox7g5nOE+hBjcVdmxV2O/Z+nFXZ/9I9bLg7OLKIzyA4&#10;7eON+WSCBzVaeOxxKWGNwGNQw6ONjluLNKHmGuUQUTbXMsKsigPG324n+JCPl2+jExc3EDcZh6kf&#10;+/V6j5jL+CGQXH0yQDIc25NHsL1Odk3oTHY2kh2Y/wCQ2DYLkMoeNuQ8RmOccondsiQd2N6xoEUg&#10;e1vrbr+y43HhTBsV6RSpIPt0yJIPNEosA1f8sgGke04yQn7UMn94orX92/j/AK2DorlWA57E9x0y&#10;meCtxyayHn2p6BcW91NHDHIVjahjcD1FHatNj8xiysp3BrlJBHNilksMsZ4yIVYdVPUYy5ure1ha&#10;a4kWKJersaDABakozQvLuueYNSj0zRLKW/v5fswQryIH8zH7KIP5nPHOcebPzUCB7fSPhHRrl/tH&#10;/UXtl0YUwkCX07+Vv/OLWk6UYtV87MmqagKNHpSEm0hP/Fh/3e//ACS/1s5pP5ouXlZ3kLOxqzE7&#10;k5YJEKNuT32OGGKJYo0VIkAVI1ACqBsAANgMpNeilb973/aGS47SJLwAOmKfDMh9NuQ9skGRLsKN&#10;QsXIJ49MmQxIdhJJG6t8+opkKYF2HvkPy5NqOpm/nBFnbGpP8zj7KjMrBj6llAdShb+7W3i2I9V9&#10;kX+P0Z0jUEgmQpMgdT4iv3ZeTZ3ZUgbBZE3ViK9fA5C9Y8tw8jLaGn/FZzGnj7mPCm0bFhuKHCcW&#10;bKaOpHjkQGNLsVFvZKP3qhvEYrwuzLaaSXBDvHvuAdsFhiYB2dN8oeaPL1rYR6cE9AVqZCa8m8Sc&#10;22l1sAOEimieLuee+ffIuv6rqH6VsbsTlE4JZOOIVRvRD75KZ44rmP1IHWRDuCprmZKHELj6mjiM&#10;ebEtOu7vTbsW1/C9tKp+JXBH49DhDe2zKWBG2YWSDkCQL0DSNQilRCrg9O+Sr8vZ5ItOljHSOU/D&#10;2IYVpTNZqZnGRKLru1NHDUR4JjaQeJ/85D6xqXlr8xdB8zaNM1vqJtCrP0V1if7DUpyVg3xDJRcQ&#10;q0Zmi3T9pe6nwzZ4NSMsdub472r2Tk0mSj9J+mT2T8rfzS0bz3owngIt9UtwFv7Bj8StTdl/mjP8&#10;wwErb08Msvo6whm+MkJyEymLsD9MxuTa7HxE8h75ZHmxk7BN3yEqp2Ub+AJy3Kd6YRGzhTrl0pbc&#10;QPimNB8sJHprvR1d3+WKXrejbxwJsX3I9h0xyyrZtiKHvUYyJJ3cgUjPBDTev7WADSuUKrYonQD7&#10;8sixLsU9CPqdh3GWeGObDjLsRkWKm3WuVTAHJsiS7KMpCUHWmR4zS8O7sYCag5WGRdgi3iaVqsah&#10;e2X4ocXNrnOnYrCz+rwKhgPs+IyyJPFTCQFOwaEDNsRt2y8lEYWVrPTqDv0pi3pkDbI23eHSmJ42&#10;YqD8Q7Hri9urZXIuVgiUo8wXNvFbNz+12ANP1YMRR1+/KZF2UIPJ/M2uXAMhWUpGtSgU0PyJxOaX&#10;firAe1RmBlyE9XcYMAq6eW6rq9zcTOHuhU1+HkNvmK4BmcU3brmFIh3OCBvYMX1CaJU+KUPU9RT9&#10;eBnkTtucpMg7fBpZy8klu762T4V+Nvbbf54Hnn9NOR6n7IHjhxxMy7TDpIg0Nypabb3Oq3ywcisS&#10;/FMRtRB2+bdBhe8hSpJ5SuaqPDM2tnf4oCIocmaafp6ahKsUQ+r6baKPXlXwH8oP7T/834E1fUf0&#10;ZZBIgZL24NEA+1UkCn3mi4IAEmcvoiwmbNBN/wAv/KcX5g+ajc3Srb+TPLw+waiKQp8VD/r09SZv&#10;5PhwNZR2+l2x+suGlb47pwftv/Ip/lX7P/N2USJnuXLhEAU9B1mXVfN2pxw6RAYo4SIdLQqAltbn&#10;/dzClA8lOaoP3j/CsfGNPVwbaST3a+rQBCNgfhUL7IPiP+y45CxbVknR5MY8zx6d5UCWv75pA5El&#10;yv765klPVpbqT9zBXrwhSZ1/nwo19pL3zBovlu3VZYpmOoaup2H1W33RSB2ebj8H7WSnLhhfVqsl&#10;d5LumsfLnmjz7fTNatbRtpXl2RZXmYXtytJZkeVjylVWRfUp8KerxyT3VxLGn7iH17hiKRAhQFJo&#10;WZuyqMqDeOKt3m+h+Xra/uHk1LUTpmgKG9fUpELySyKpdYYFNDNPKf8AKVV+0+MeSWWQxgoYgPj4&#10;t8QPg3zwhYndNLGw8v6XYLqLJex6nzb6i97bqYJFp9uFDTkynjVjyT9nH29vCtfTHQ/a8fvxnPdq&#10;yS3S/XPMOsyxW739zKIJhyjtV4jiFP8AvtRSPlggIFG25yHES1iixi8uDNKF+KMb0VjU0O/441lJ&#10;UkbVycZUWuRpZGLd5FR24kd/Cm+F2saxBo9n9ZuleRHb0149R8JJbb+TrlGt1AhRjXNOIWLLO/yk&#10;/LGP8wtXvrIz/U7aygWd3VSasZFCxsNvhkX1OVDywl02MXN+tWDArzD12O1a/TmdDMCInoU5Jde9&#10;7V+ZV9L5f8jX89vC0bqUgSICrJ6knpgA+ydMkls5jhWPcKNq+J8cszw4pGTVGQG38T5p8xrHf6xc&#10;6gGEn1liwQVIjUDiqcuh4AdsEJIHJoCKd8xZwMebYEjmgMaKSwNe3cYV6+EjWK5X7ZYqe1aDLsRP&#10;AR/NSA9W/IC8ubq+1Ly/OzGy9EXCqN/Tq3ElfYkg/wCtiWlanx52rDkVcFE7mNxU0/1cxwPVt3Mo&#10;xZT+bf5bQ38dv5kil+rSravBPNRgouYCPRZyoPH1PsVb4cGPexQiPmrL6teSfyiux+nLgCRfn6ZN&#10;wB6MEtPy/wBV1O41KOwvIb36hHC0VyvwC4kdayRCnwFom5fF+1jZraWI/WLMhuW7w9Ef+jZXKAyi&#10;uUmzHO9k48pefFt3Hl/zir+hEfThv2Ume1PSj95IR/wS462u4biItH8LqeMkbfaQ+4zV5OKMqkye&#10;g3Xlt7PgyFZradfUtrmMho5UPRlYZbOK8SanwyuR7lV7OwKxkuKBdh88WiTnJT9hd38ABhjvsiRo&#10;JT5j1F9I0q6vKVlReFqP555DwiUf7I5vVLsZCPtnp7dssyHfboiqS7S9IW10W3smHKVUrO56mVqs&#10;7f7Jzjm6ew2GEG1NoVonWRV3+EnkOv4YXTSfUtc03UloyuzadeV2/dXVBGx/4xXCxn/ZY5gZY9uc&#10;D4n/ABTXkHVPNMsf0lpGr6O45tJEL6xbulzaij8Sf2ntnkXj+16a55U/MvRf0L561mwVeMS3LyQj&#10;t6cv7xafINTM2ExIAjq6/KKkXvnlHU21Pyzpt65rJLAnqmtf3iji/wDwynIxkmtN82Kux37P04q7&#10;P//TPI3SQBlNRmTkiY7F2PNlBhlhf05FKMvUHKIyAZKqGvXr440nCxVQvh9IzAbH9WJSV3sR88Dv&#10;ZnkZLZ/Sl6kdVJ9xmZj1X8MhxRajjreKLTUVMYttSiF5bD7LHaVB/ktmTUGjcR3Sek/Z+qnJS0wI&#10;uB4h/NUZOklK48trPGbnSpfrUA3aHpKo9x3wfFclaEGo+8Zi8Riapt4bYrrPlKy1GMrKhSYbCRfh&#10;cfT1wr17zNe2c8dvp0bK/D1bu5ZSyQxk0Uj9lix/4HGuKXk0Sse5HeSfyY0HVbR5POMkV5C04i0m&#10;FZBbzXDICzpIVo/Kn7Cn48iHmnXNQvCTcyl+P2VGyj5DpjLGI8mAD2XyN5H8r+U9N+p+X9PjsYX3&#10;lcfFLIfGSRqu5+nObaneu0rCp/plKlk2FUkpr13xY27GrMR3xQXYIt9QlhYMjFSMkJosh2Htl5gt&#10;3AS7UL/xYoqPpHbL4zHJsEw7DGSPS5gHaGORSNnH9mTE2Ydvhpp+uxWcSwRxqkCn7Cin05bDPQpN&#10;9EJdabDcOJGJEgFA2D/0ja3Q/duA38pyYmCx3CnFaywkA/EP5hhXflhXK58k2jY+mR69nYVrlFoI&#10;XYS3FyxrvkbYF2BjctXwwIdi0V/IpFGw2wdki0TzrqWnOpjmIUdUO6nLsWeUD6WuQCD1PR9N1OEw&#10;31uk6duQ3HyPUZPtL896RqirFeD0Jj+0Psk5sYayE9p7FpOOuTErnyPf6dIZ9Hm9aIb/AFaU0cf6&#10;rd/pyc+UY0RrkRsGiYKykZh9owAhY5cTj6ifK3in/OSTyz2ehPPG0VzBJLFIrihAYA5Jo5Wjao3B&#10;2ZexGavDlljlxB1uu0mPU4zCbyDyt5n1ryxrlvrOkTmC8tzuOqundHX9pWxO6tgCJ4d4m6+KnwOd&#10;BhzDKOIc/wCJ8p7T7NyaSZjL6f4ZPtL8s/zK0bz1oi3loRDfwgLqFix+OJ/EdzGf2WwJKNgcnkDr&#10;osxwM3jXMY97cHYpbAtKoXxGWYtyxm7FJXLXTmtamg/hkiSZo6OwcsRe5jj7Rjf5nMg8/wCq1gXt&#10;/OWSyCOJpPAE4G1Ri11t0XZfoyjMNw3cVkrbVGWBOX2yOT/6zbnATdajvlMkhVx8clNz18MlCdMZ&#10;RdjpJmeg6AZOc+JEY07Eya/xytk7HAAjfJAMXY+OLm1B9+GELWUqdg2GFkG3XMyEOFx5St2ZUlEv&#10;IqKV64ADaejsExxk75IlMIWtdwo3wRHG6nKyXKhAhC3FxD6Z5dgadjgyMUpXKSXZY40Hnfmu9kkM&#10;kcJYgnY1JOXcSwIv7x+PfiDv92YeecRzLuNFp8sz6I8X+5eM+bNTsITwvr7gI9vSR6yE+6g1wtnv&#10;I6n0Y6E9Xbr92avJljewep0nZc6rJL/Ni891LzHZl2+oWwq3WaUCp/2OBGYk1OUEku/x4IwGwY9L&#10;cSykl27/AGRsB9AzZGm8FRPTAd3MC3Gvwpu2bHS4+EW7HS46HEWSeWdLkKeoic7m7IhgQeBNCfv2&#10;wPbDk7XD7BBX5DsMGQ8RrzcuYoV1ZR5sc6dpFtoGnHnc6hJ9XDL1djQTSfSf3a/8V4SmQXGoPqEt&#10;W4sUtkHXkfhDDvUfs5LVGqgOUV08L9T17RtC/QXkqy8r6eUgMkZn1W7cDiEA9RwS3w/EQrP6nwLG&#10;nx/D8DLzrBCVe/QMZAfTiXdYwP2mI6t4fy5VjkJc2+UjHkEHZtrty1xa+TZVjjsHVr3Urk/vryRw&#10;HaKBX3WLiQ0krfvJv8mNVTG296mnzCTlW3Y/Ex7fRkM2IxO3JgamEXrPlz/HWgy6fPD6GsRjkkZo&#10;DzWtKt2U5EfKl9dax+ZWs60spisEiNmYgW5SujUj4jwRByb9nk+Rynk1RNSsck18zeWLfyp+UOl+&#10;XYbVbySEo81zMI/SikYmWed2k+yOTMsfEeo32MNvMmpa6NdttD0rTZmSYVluXVjblW+1IXU0b0/s&#10;hHZcIgattMgl3kWbya3ly782eZ9YtWvYJeEKcUheySEfDDDE6llknpzZ415Sr9hsmGlabHbxAhVL&#10;04kqAB71A265CUt1lIXu8h/NT8wJ9Xvhaq00FipEsYnqX5OvwunLk6r6Z+Hh9v7TYPOx5HtsMhVt&#10;GQggEsBe8qAkTHgw5UfZmPSp3OZSCMTGmgICWRg52JYmp9svj47eG+C+5NW36qBVovJn+0T2wPOi&#10;VWTj6jIGQRmhSjihJB70yB0wyzF/wsx3M58m+atS0LSbzSIpDp0WrtDcHVIiwuFFvypEnHtIWrXC&#10;mDTRbXplCARrEzIo2AYZnxABHCx2Zxrv5gnzN5H/AETLdO9/cajbWdzPJT1Gt5WLcv8AX+DgcNrR&#10;wyiQrwBXep3+ftlOQmSKHN5V5s04WU8mkwXAvXhumRPq6FUVv5CzDnM9DT4X9NMUbkoDKRRt1YdC&#10;MMSDzQAk8SozSQTxus8JIlgYEOjKaEUO469DhNrchKRrIOJUsY06tU/tEDtTMmoiJrnJkA9i/IjT&#10;I4r2/urFnmSWONb69VeMACHkLRGb4nkDfHKyfD8PDFPLtuDFNcsleRVYiewUbkZgG+PntSnmrf8A&#10;ORPmVra30vy1by8J2L3l/wASdlY/BGaHv1ocHNbJOHLfb4lQ3tmTKfCRTbHJRebaN5v1LS0hjh5N&#10;p8V0l3PaqeLMyAbch22x8dsIY1RTWgFVOVjIConalrPmqTzBqk11dxLGsju0U42dQegbxVcL9RtS&#10;CL61YRzigflXi613V6fgcObGMkSJfV/C3Rl0ejflD55vrW/TyjqsbXuj3fJrYIR6lvJTkJIa7Mj0&#10;3j/4HFQd6nv2zSkNlPSyyrF8JoK1qcF7x2g3+O4NB/qDrk8W1yYHc2wzXKax5wtNNj3tNGQXt54G&#10;4kqIU/2C1fKBTwORBtNdUbcI4Y8KLvsa/wAMtiQtK7j8cnjI6sb70DdQFplNCamlPcdd8LdXgNxp&#10;9xCOrITHTqHX4kP/AAQGX4yDKu9SNk/8vE2d/a3bfYhkVpVXZuB+CQD5xu65wP8A5yGRJfN1hqSL&#10;xGoadBI1P51qG/HJ6YVADut1+cbh6t+Wtu9noVzpzGo0++uLZKGoCow6ffnLMvaGWZsVdjv2fpxV&#10;2f/UGwmKZBPZSgq2+xqpzY+N0kHOOMjcPSLyO4tn+p6vbklejMKMPcH9rFku/i4TD03HfschLCDv&#10;FRPvQc2lMIzJaN68Pen21+Yxbb7+mUENloReQNPvzYpXqaj5Zq0PtiGIbKhk9x3xrojgq45KexyU&#10;JmJsLIA810TyROskLNFKvR1NDgQ29xb72zc4+8DfwOZkc0cgqfNr4THcckz+uWeofDqSGOfoL6If&#10;8TXFrdoNQt5bacFIbpJLWda7qJBxPTwPxDMfPiMDQP1M9pxKTearO50yAXlvxnutHmg1azb9lxbN&#10;zNK93i5rnJWupzFc6fd/8dHTpGt569W4Hir/AOyAyEJ8cXGgbD3CwuILq0hvLchre5jWaJh3WRQw&#10;P3HInqUJEhOVyCSERhW9QcixdifPCh2XzOBXY5ZiDQGuNoIdg6yvJ4mrG1Aeq9j9GTEiw4yHYax3&#10;fqLX7J7iuWgtwnbsr6zKhqp+nJM3YIj12Xjwl+NffrkuJbdTELmWKZaoaHwyJCLt2E1whB9/DIMK&#10;dgNwa40h2UH3wK7FUlPjgthIOwTDcspqGw8TUQ7Jb5Z8/avo8ytBKePQxtupHyyYyGq5jucfJG9i&#10;knmryZ5b81ac2n67ZJd25NUJ2dG/mRx8SnOt+W/zU0PUuEV6Pqc5oOXVCf4ZA4Yy5el1+THKI2fP&#10;3nb/AJxd1exMl15Uuv0jbbt9QuCEuF9kf7En+y45LX1qCNA8DrLE46g1VhmRASw7h1eq7PGqHDMJ&#10;N+W3l/zV5Y8wpeKktjfwnhPbSgryWu6Mp+0D44yO4t7qIvCagfaTuubHFmGSNjm+cdp9l5NHl4ZD&#10;0/wyfU+j6pHqFokwX05afvIj1U/0wLLVfllE9nEijsUsWAlkb+RCfv2yenPqP9EIyjZ2KWSB7hSe&#10;25+jLMQuTGewabphpafYknPetPp2GZPP4sce1y7gh7qrtFAP22q3+qu+FlxvISd8oyblEOSJxHie&#10;Q8OuVU2W7Gnp9ORIS7LTYVOGJQXZdBX3wnmh2PVd/wAMkEEuwwhhCr4nuczIREQ48pW7Fq0GSQ7K&#10;BLdsUgtdMFQxMe2+VSk5mHESgNS1C1tYmknkWONBVnY0AGLVjiHxmrfyjrmHl1UY+bvNJ2Vkn/Re&#10;T+c/zu0Cw9WDTm+vzgHeP+7B92riEt5IQQnwA7Gm/wCvNZl1U5f0Xp9J2VhhzHGXiPmj8yfM2s81&#10;aYWlu1f3MHv/AJf2sBMSWqST88wy9DiAHIMEuGd3LMxc+LEkn78o5EuTjCHbplYHKUTiVw/CJiDQ&#10;nYfM5bghxT8g2YxcgO9HaHafWtUhQrySMmVx4hNwPvwulFSsddj8T/IZsJnhFB3eKHR6R5Yh4tc6&#10;mygCBfRtUUUAeSu6gbfAv/EsZqMwg0pmH2pAWNOvgB99Mhp95k/zQxyHiJP+au8q2Daz+accUgBh&#10;0r0rdA24WSQ/G1PZfVbAOk2qTSsyuB6AEHIdVenxCv8APQ7/AMmYuXISd24HhiA9M/MDzAml6ckL&#10;w/WZ7svqE1kxrG0SmkRlXvAsgRFi+zLIvx/CmN8xXljalSXKMoCAKe3YcdzU9lX4myUTQTfehvyZ&#10;0/zBf6bPPdsJ4biaSeSWVKs8znk5RxQN8X2mf93H9lMgyX2p+Z9cisNMcnTYHA1G6AUQxUNSC+6P&#10;NT4Y4U58PtyZRkzC+Fq8QGVReszHS/LGkz6hJFW5VG9Ja8nc0rxBPRSftN8OSrQLfUrRo7YKsdh6&#10;s7GdiQ5PMhVVR/wxbMuQANFjEjdgvnvUPL+pWt9qduG1DzBBZW7HSY6EKZI1lV2LCgfgf3dMl8SB&#10;YuFQvjXK5CjsGrxvm+Yda1uW/wBSa9ZW9aMcIUC/ZUdt+lP2sXUDcBqLlEioyV0Sie/kBDyR85m/&#10;uy1dvoxwAPyyNsZqNwzREfGDO3xPT9mvbL4gfRgtihxJIxK8j8R+L6MaxNAB1PfwwhINIm2EY5PI&#10;CwSlIxtzqeg8MB3VzFbRmST+5WnqyHYKOpJPbJ5AeE8P1NumlGZNvQfy80CLzH5htIL5ONoEZ7S1&#10;DbzMuywpvy64ICJMBIp+BhtQ7FTgjMxFdWEhuxPUeejajd6c4aFopyfTIqySI/wt41TEmEio3EAu&#10;vw/FsOnX3y/iBISBuitPs7e9u7eS8dktLpxJWzX1pmPIhlWh5QsW+zyyL3XmvR9OSS1OpwG6BoVM&#10;gVYi3s3UntkjEXxMjHqXvdl+WOpebNStNR1Hy8dK0iERev8AWQpv9QEQ/drLwY8Ih1dnb1JMU03T&#10;LrUAt36hNvJuJDUhh4r7ZXKbCRpH+dvzM8qeSY30aKGOXVYFolhbKqiKoqBLx+EHv/NkrWKOCFY4&#10;xRUFFymPNgHy/qmqanr+s3Oqag/O5upOT9wK9EHsoyK+afOEehXWnW0Xp3E1zIGurNOT3S2ymrzx&#10;xKCZAihtvtfy5kZIki+rdKFD+k9V/Kn8p7fzRp2uXWpW9zE1rbONIuxIkVi90Uoscrn4vUSRo2p9&#10;nj9rDk61byWYvbCaK7hlUywupPCRAaGh7cT1/aXKY1IdxbIYwQl2kflTOmuR6ZrtlcwQJJDa3QiK&#10;erb3M6l4WIr+8RwvEbqr8vhb4cQg8zaDcC6/0pI5YJmtry1m/dsJUHxAcvtLT4lYfawCRBqX8IT4&#10;dDbmmDfk155tI7Madatd2kv+laVq9oeTRpIecPrAbxtvx/a4P/k4Jit3juFgr+6mP7pz29if1Zj6&#10;jFY44tgOzJtC8+Q3ejXc2pj0tU0mMnUYKUMoTZZY1H+/G+F1H7WLySpLMWShhQcI6big2J+/KJRo&#10;CPVQFLy5p19ZaXNd6khj1TVZWvLxG2ZTJ9iPfpwSmWaUqD869ciIlSFeS5DO3xUJNBXEpZSFO/2v&#10;H3yYiOfciqRVpA8jIpNRWpY+HfELkGKUIWDbBgw6HJEUAVR3li6TVLe4Ywm3kgle3ljY8t1+yQdt&#10;nU8s4R/zkFEqXWgU/Zt50A/yVmqP15fi73A1I3D1nyHIXj1M0oDcIxp/MYE5fTyzkeWuMynKxV2O&#10;/Z+nFXZ//9Xk+ieatS0mSsEpMfeM7g5aJ17nOjMh9P6jpdhqMBgvIVlTtXqPcHqM6XoPnTSNZQQz&#10;UhuTsUfufY5bCXUbNnCJBges+StU0xzdaW7TwrU8R/eKPcft4dmOeD4oT6kf8h609syYmM9pbSaq&#10;kPckCT2N7Vbpfq9x/v1RQE/5a9sVhuYpKitGHVT1yieEj3MxK1G60+4tgGZaxnpKu6nFT45T1Z0o&#10;qSfn4ZQOFW6A9Nm/z2yiQN8eSDsV8S1HxDfocC27CK/lStOdJU+ffMqdyxRPWLGA4ZEI+/hW70W3&#10;ZgG9MPaTg91Iqv4HOcfmZZNpfm+PVkH+janEHmA6Fl+CUfgr5hfTKu9x5R4ZEMo/KTVFufKv6OJJ&#10;l0WZ7AhjVvTSjQk/882Vf9jkc1WzVhzT4lbdWHQg98yCFLNsjdxEQx2ymQpBDsCOhrgYuxnxUIHX&#10;ArsdDEQanEBADsFxUSp7dckAwkHYJiv4o/jJ5bGgHXbJg0o2dguEvJAsjCjHdgP7ctG7dbsSkUfI&#10;4rbsRLMpyNsXZTOGFD1xu1MnYhJD3GKOIOwO8RyKXYmeS4q7HJKadcDWQ7F45sDVIOwXBeMh+E07&#10;4baZwdkk0TzrqmnkKkpMfQxtupyQNcnHlEjkhb7S7C+UC6hWQj7LkfEPkeuTzy/59tnuElVvSm6P&#10;GfssPDDCRjLii4XaOmx6vEceQf1Z/wAxBxaTJZENatzA/ZPX+3OmW0tpf2a3Nv8AFG/Ve6nwObnG&#10;Y5I2HyTX6HJpMvBP/TJjBOsq9OLj7SdwcbawUedQa1jP68qxQoy9ziylYCrjtPNI5pT1A4ffh03U&#10;pyho+GGNxIsFokfQtuMyjIR3YEHgA7/Uh4vjvJZK7RgRge/2jhYXDGp75jcVpEUTlpQ7fjkooLsa&#10;UFdugyHDum3ZTr4bjAR3JBdjSSOmC0uxa3RncD6ScsxCywmaDsMqhRma4wdikcDye2AzAbseEyUL&#10;q9trZC8zhQMHQWSihbMeWS3Z4dGBzYP5m/MWS3idNPi+PoJH/gAcWnARKKKV65g6mRp3ujxRt4d5&#10;z8w61qUrG9unlAOysaKvyAphfK2+ayT0uCLzy+kIbc4gxOVlzYBLZWJ+nEz1yBcqJQUgO+VgbYyU&#10;mTKpgpvGVYY8C3p3jX5k5naOPMudofVK+5PfLMASO8uO9FiT9Z/hgAEtJKw7bD6MszS3Ad9h+l6V&#10;pVkING02J6j1m9eb/Zmo/wCEAxHzE7JAqpuyiNVHuWr/AAyOI1jJceI+0tfkRbi78wT3kp/d3l3f&#10;SyuSQ3pwwFBv7GfE9Q1DSfLehvPcMLaw06Np5KCpLufiIr9qSWRtv5mzCjQ98m88MRZR9ppWrecf&#10;Md7Of9Ik1e6FsoY8PTtY+TpGtP7uNYkRjx+xH/xZJnPdGttT85KdX1RXstHuqm1sY2PrTxkn+8lH&#10;xRwt+1w/eT/zen8OI4skuEfS4m87J+l7jd3mleUtJhsLdlkmtkVSxAVE4gBaRr8KqB9hB9j/AFsn&#10;2m2dvYQxW1rDHHDEOMNtEvCNPkBmTHRCPJuxZIjblF5n5l82tqsc/wBelkt7PiVkumK1K+ABpxwb&#10;p0cbQzRyEFYriSg7/GeQ/Xgy8V01YxRNMJ83317a6lp2qaQ7i51XSrVg5A9No4IjC3Km7f3e+GYh&#10;pTj0pShOMctCnEzacGXE8rvNXuZ2laUKHeQvyChSK/apTff3yzMI1NR8I8NzkDC2YQVvYyX9ysaS&#10;Kk8horSMEQ+NWOy4oslRXtTKpQo0m0NNarHIUIpID09jmEyk079hhOI80cYaaykWjDp3OZjXYYOX&#10;NExYpdAKSrVtiaKT0WvUkYkGgneS2ZI57Zaw30Z3ZXdOSKR0+IH4q5i5ZyOQCBAP8UZfzW7FEAeb&#10;PdH0Sx0zy3Jr+oPqFjr8zLdeT9WtXjEEiQNxeTiT6iqrf5KtiqpCI1iUcURQEQbAAbACmXjnayO7&#10;DLy81ZtQk1eS4e5vJnZrq5k3Znf7RJ788Sup4oI19VhSQ8QffLccb37m3ELN9yZeUdB1PzDrEi6R&#10;b0lsoxdTIuy8YyNj7yN8Ocy0v8pZ5fzDufMOrX6G2Zy8FqsQd3AUBQ3P4F2Xr9rBqwSLh3spw9Zn&#10;ez6X1n8/9Gs/JSTaHYSX062wjnCv6cdtNTgylj8bcHP7OdUEfwqqdOg8AMp4wObRPd8v3c91qeoX&#10;epSqgZ1M0wBPEVFNyx5En/gsSm+0ADl2MnhtEJUqafHaQ3M8YPrWxUMjEUNSBuv+qTnFfzku7u11&#10;uDU9EuXj1Xy0UupF40kjiuqcZIn6y2wcenIv+62k/lbJZKlDhkyzysDf1RfVv5Eo83k+JtTtoCup&#10;BoDNE5Kym0YxKLmGnCK6MY+2n98qK7/H9qdWGkXMP5UCLQ5GbUtU06TVbdmKtxnvqtIkbfyK3JV/&#10;aXMDQZTkyTM/5xxj/M/iZYr4bHOTFfzDu7NPzk0DUtQjEGjW93DpuoyM5jTlG5ktXlII+EOwdeXw&#10;/DnNoNU9Gyh12ai6jbX1ta3/AD/ec2C0Qz/s8JFDxesq8m+Bn+xmfkswILbLJQ3+p7ZILeG6/Qio&#10;0MV1azywyLsqcXVXVR1/3arqM7JpmrwXN3DYzsqS3kc89mpNSGh4mSB/+Ll5ZSZmAEq9Nxhw/wC/&#10;/qsshAN8rfNv5kfl1Pa2V5relySrcaKqw6qxjaP6ykpZo7iArVWi48EY/wA2KQx/U7o25FLeYlof&#10;8l+rL/HHV4+L1xbAbTDy55rHmzyt6tw9db0wLDf9jJFTjFP+HCT/ACsFVzHUoMq7Nv8ART2wHcNW&#10;UKNx1p74nkxPJluh2qrbetKvxdj7U3xupKsU8Sg/EYwXB7VOAyvGLW1nkBjdSa1MAGtUvPTielAx&#10;SMBt/Y7Zwb/nIGflrekQ947RmI/15D/TMjFycDV8w9c8kwqmn3LheJkuGr/sUUDOUnLHFZDlYq7H&#10;fs/Tirs//9bhXOlcns5NvqnLS4ZGDKSGHQjriEg9zsmXlz8x76xK299W4tthU/bUZaMnfu3xyit0&#10;i13yhpmqcpVX6tdn/d8YHxf66/tZ0Wx1HSdZhE1nKGfboaOD7jL4TMeW8Uzx9Qwe807WtBlMc8fO&#10;0Y/b3aJh8/2T88EevcW5CTDnH2kXqPnk+CGTcbSYCZHNRNlaXi87N/Sn/atn6H/VOCUkjkXlGwK5&#10;jzgY82fFaAeCaGVopkMcnYEZdBStdsgVcpalCDsfiwJet6bw3FP7tuLf6r5laYWDDva8mxtM9MUz&#10;RXdkDvNH6kX/ABkj3/VhL+ZOli/8oG5QcptNkEu3X03+Fv4Zh5r28vSjUDlL/NQ/5e6gNM/MK4sW&#10;+G31+19SMdvrNruf+CjZv+BznHl9heQtpzH9/GGe3H8yftKP8pcuweoU1dHrkkixgMxovQnsPfAG&#10;raY8bNVaHwyUosQbXgg4QyxFTlMorTsSRKmuRAV2OkSQL8PXJUrsYk5I4sOLjoDhDEh2JxRky1b7&#10;JqMaYy2dktCKYVZd1KgjMlmXYDnXrkSrsASVBysq7EWYf24EOyhKV9xh4mBDsuqNvXG0cVOxjxA+&#10;+AhPE7EGjIxTbsbyK5FFOx6Tb4sJRdgiGQk4gbtUouyQaPMqSL88sDh5I27OveUNVuLMB1q8DACa&#10;LsV8R7jL4TOOQI/znS9odmQ1WIwl9Y/u5f71KdTuPq1xHKp4uxp8/nk7eSL6o1zAeUcvHiw607jN&#10;mZjhMo9XyzNpp4snBPnFMYLhJ41dDs3bwxtmFMCqB9uXf5AZHBXD/nNOU7/BVOK6y7G5SJf2EGwy&#10;vPIk03ED5Iaw3haT/fju/wBBNBgHi/hlZtjYROPjYgUPfbJxn0Yl2Xy4iuS4qRTscpH9uSjyV2UY&#10;x1HfExW3YOtbcqop9o9T4Zk44cIapXItEgCpwdFEi7nc+OEybscAFCaR+JAPHBcWVFzsbHdaYCN6&#10;kk03JwSg2youbAPK9enrKSpPwnYDKnAKH5Zj5xYc7TyosJ8wJFIC1OVep9zhZMtG8c1Uw9Np52GA&#10;ahCEkam9fHEGFTlZc+JS2VaHrTwxpGRLaCoNGDvTrjDi2AqRABPfNgW2gMB3oIdW8QRT5Zn6Uggh&#10;23ZczvEJ9oBWSzmtwtHSRX5ePqCnT/J44Xwtt/rGp+/K8u5ekj9NPVbuBY7dAQKRRlFA6/DHT+GX&#10;rMZeSgH+7I/u3ww+hxo9Ei/JW4EFraOWpWDUzXrVy0AGQrzUqebNfi8smRRpNgVvNXWvxSEGscS/&#10;61ev8n+suY0hty3bckRIiP8ApnsvkjRE8o+V5NbmQSalqJEdmoWpjQj7TD+eTj6sv+TwT9jDz1JI&#10;3VEjCwgBIYIxTZdlVR/KozaabTR4dnFyzANIa7FrdQyvJcD60nx3F1O1UQNuS56M5/kwytpYqcWP&#10;Fz9sL2HhyzLOCnGlMnk8z806Zq7yG6hh+sWkPxW0stKSP/vwQfZoP2WfHI6x6hLEG4/Wk9WM9Ryj&#10;HA/8a5hzIBBLbGwASgns7m98jWWosvqyeXbuSy1GJqh2truQXCUpSgasqYEvPNWj6ReWOm6lqqpq&#10;N4Vjhg+07FvsswUfArHYFsoyYwBv9Tb4gJpVsfJs/mpdV1Dy75Qhj0SIs0MsriMBU6ojyH966jds&#10;kEcsUsIeJ1kU1pIpr02O471zGiTfkxyAdejzfX9EkstVmttQtnsJYwpNsympDAMv0MvxL/Nlqzcd&#10;+mZngx+LqZamV0EBJY23iSx6eP3ZkK1qOp75DJExiyEjMgFbcWcsMO4pGCKr1O/SuKxTW7TGPkFd&#10;F3X+ua/IJgfznPARc+i3a6ZDq0ls66U7G3W7VR8UgHZSeTfPFIIIY5p5WleZpCFWMkCOMjwUftf5&#10;TZrDjM8nFf8AWi5JzxEaApmOqebb3TvIWnaDB5dTSkMFLfWfhlnumkJLP6prwharGSP9pvh/Zxlw&#10;8MI9V2CLUVY9iTQD6c2kJbU1Rs7PP9E03VdY1JNKsYjdXswcpHHQDhGpaRmJ+yqIC3LCLV75Uult&#10;APWuZHqsHGpAApUePXMk0IWf4g5cQBGzyp7f+T/l15tCi1udxpmiWdpIJdW9ZYVmZ5QXD/tKiqnB&#10;Gcf6mH0MSpHGWH7xVAJPWtMxDIlxjMkvFvMHmC+utZ1L6tcU06a5keOCKiwlOZ4EKAF+zgmGVEVg&#10;wrUUH3ZiZsMpSiR05sDLZdpmtWFvpWpafdQ+qbsKYZNvgdQaHAUhkMq8FBUH4yTv8xm0jw8Js+r+&#10;FhYQ2nmyW0lNxNJHcKhNtwUFWYfstvyFf2aZzP8ANzTIr7WNBs0gK39+l3a2t8DxjZwoeK2mXo0c&#10;kg7/AGchMgR4j3uRKQkAa9Un0b/zi/rEjaR5hka4rDbPayzaedyrlWElwn+siqv/ADzzfkAdcfyh&#10;fW98ZIrexvljseQo4BUvNECR8UPMdB9l2zXHbUUOseKX9a/q/rtGCUga6Jl/zktd6LbWFiZLeG6v&#10;buKdDG56xsoRZhTf1IGfnG3+suCJPK8sX5m3MKWCXHlzzHan9LrQAW9xAC8c0dQR6of412+L95md&#10;rImUY5InePp/6ScuYN8X8J+pb5Z88j/lTNlrM97/ALmfL8nCwkLVacRyemkMlKtwlQrDL/sGxl1p&#10;ctr5qstK02X0tRuL0TvNSirJcBERz/kUhPP/AFslnMYYpSkNpD/YxTliCy/y55k03WPI935ruYJH&#10;0c2LLLbSEO5jiEjzDcKOTM/H/nmuT+Ym+tWcgJcIxWQDfhLGaH8f+Fw4K+gohKjT5rEw8leelmtX&#10;Nxol0qywsdvX067FVr/lBT/yMTGesDB6h2anxD/KHUZhziYyILadno9rZRyXQWB/UWQj0XHRkbdW&#10;H+xOJ2EXrXAZ/sgcn+jfKZm9gxvZNvNWpR6N5fuJU+2q+lbr3Zzso+bOcLb669a9kl7Mfh+QO2W5&#10;eVfzUyZD5G0JtJ8rWlkw/f8AH1J2PeaX43Y/7I5G71fLeraje22vadBdxW7R29pJMo5j4OcpDj4q&#10;cnzGzHJCQMT6acbJV7s10nT74aTFLZ3Dwzyu8z0oykE8VHFgR9lcZD+Q/wCW2pRPdwpcwqkvBo4Z&#10;jxoy8l+0GOS0uqlORjIb8PE0yxB53+cf5w+ePIR0xbOysrqO/SQNNdCRWEsZqQAjKpHE4lef843e&#10;SJgPqt5e2p2r8aSbf7JRmb4jE4wwDTv+cuvO0a11Dy7Y3a1IL28ssJH0N6uL/wDQunkH6n6HO89a&#10;v+9fqDn/AMDx4UyPGvhBT/6HA84/W+f6Asfq/T6rym9Tr/v3p/ySz//X4J9OTcp9U5YIGKuzcj/b&#10;hTbsFafq17YXAmtpWicGtVP6xkokg2GcZmPJZLDHNG0cqB42FGVhUEe4OdH8t/mbbXIS31akUp29&#10;cfZPzGTEgfKTaJCTEtY8ioQZdLIQ9fqzn4a/5Dfs5MBFHIq3FlKAH3UqaowzIjnNcMhxBgcZHJjx&#10;uJoXay1WEuq9Aw4yL8j3GPjvaMI7hfSfoD+yfpwT01i4FAydCoTaWxT1rFvrMHVgNnX5jvi9xEs0&#10;Lx9ea7fPKscjCQLKQuJQ1pO9tdRTjb03Bau23Qg/RjbKNL/T5LSahW5iaCUHxIIyeqx7kfzkVxwp&#10;BeZ/9xGqW+rQKSdLuorxKd4HNHHy4M2cHufrei6zVKrc2U21e7IaU/2WYWPIYkFxQer2lWgurYMp&#10;EkE6BlYdGRxUEfQc6E8Om67p0N6ihRMvIEdVbup+RzcVHILQRRSm2murCZrZyZI1+zy607EHIVrn&#10;lq4tmZlXknZh0zFnjIUFN4Zo5BVT9HfCBLVgDtuDvlQjTJUxxt28MNILsRltagkr9ODhYuxkMSiR&#10;QwBX9XvhiLXmHZI7GFxZiv2anj7jLgERGzsQuY+uNMnYVzJQnK5BXYEc0yNK7Ey2BFOyg++NoIdj&#10;xLTvi1mPc7Hgqw364OJhZdjGgJ3AqMLITdgYxHl7dxkaZ27BCRSs6kHio64a3azTsM4JijAg75YW&#10;icLdnVPy080aPOG0zUZBBcyUFvI2yNT9knMjEYkUXU6/HkEeKH8P1MW876fq0scN5YKZFt6maFft&#10;kH9pR3p3GdMtbeWyDxN8VtL9IHgwy3GDjNH6S8j2vpxq48QFZo/jhSjyx5vjjlWG4JEbmhPgflg+&#10;1iKG3TqKsQR3zNxx4QHiJxPEQeds+LqYy6moIqCO+2KX9xarcsVXnJ0JwGYj09TLKOI7clHT0lSz&#10;jSUUYDp7dsCyXa9CmRnn8msYvNEY0Txt1WhyPixPMJ4CHYo0cTL79RlnCCGAkQ7GyRgA4JQrkmMn&#10;Y+yCM/xb77DDgpZuPTBblo5Kr9k7kZk013TVKjfBcRqoI75AuTjNoe4AG2C4umVSc7ExjXSCrjwG&#10;CU/zGVSLn4428k8wX0EMjg77kH2wHdatpsE5tpbqJLniX9FnUMFXqSK7ZRM3sHZafSZJDiEZGPuY&#10;7PpGtXmn/XrOxnuLKSRYUnVPhMjniqqTSpJOAor6yvUMlpPHOncxsGp8wNxmvzY5R5u8w4zD6gYs&#10;Q816BrmjXCxavYzWDyV9MTLQN/qturfflEZjubEsbkFD067YmeuBvCGfbY5RGRbAVMqCcrYYq0TQ&#10;UG5wBqDqXVO6gk/TmdpRQJdz2ZAi5J95YgkEL3J/upZVRDUGvp/a2698AwDbfrtTKp83pQHq2olq&#10;RhTxBrud6Ein8cU1dSUnavE8FYN4E7A/RXLMO4A97iV6Qe4sM/K13Q6ZCu/p395ayR7fFzRJQv8A&#10;svRZcjPkqxePSU1G4t/9O1cidx+36dOEQY+JVebf6+YUJEkt2KVXI83t35ja3BPfTwR3y2tpowf6&#10;y7ACNafG+w7qGA4r9vjh1PamORiGAZvtyeP+Sn+SM6fs8g4/6Tq9WfVv/pWDaJ5ij1CBUkhYwIed&#10;lZNu4UfZuLn+aaQHlw/YXCvV9XstKtlkuAzvK3p2trCOU88lK8I17n+Y/ZT9vJZs0cY3YY42yDR9&#10;Jv8AW7spbE/D8VxcS19KNa9Wr4fsr9rIJqH5jXVhciG7dW1lJWlNrBR4dPtwOHCV/wDd0m/OWn2c&#10;0UtVxS9TkCQBovRLD8vtDa2uLN7dJdNvYVS+kaoe7kDB1c0PwKlPgp/NhJqFhrPnnULfXNKWKy8x&#10;WLrbagitQCSNvguFY1245OpZjt9cWUzxURtKKNsLXRvJujHTZZm/RSmQ2cUg5lUb4jAKfaAJPHOq&#10;eTfM2lXt1P5csH9efRbeP63cAEK8hbjKR7+pVj/rZCURCXDI+przZYw+o7vDPzj8j39pC/nCeQlt&#10;XvCotmCn6vEY624DA/yJx40+DJX8ZqoNKePTLTlEC1nFGW7yWKCFf30oMu9Ph619jhdqHmDTtLdE&#10;unrPJ8KRAVZifAeGSyzBFtZ0hO97Mx8rflP5s85xevp6xW+l97udiFXff7IYsw8BhZeamb6CaxM0&#10;mmS3fwpeWwBmQVB+EuCvMj4coyQyTFDq2wzQI2N09Gs/yis9ClsdYWSTzBDoyFo9MvpEitTNQgPx&#10;AaiJXkvJW/yskmltVGX6009SOIkFHAVaVIoPib9rNdHTGBJIY5TdVuHln5w6ldT2+lWK6RHpGn26&#10;zO5tz6lu80srSBElVmTggb4F+BviwH5nvILTTo7mQGQQyq6W46yFa7fxzLwRu/c5eAVYa/5x+0fU&#10;tQ87ajp1qohNxpdxb3OpEVazWUAc4x0Mjn93xyNeUZ9UufMTaxfnjZTSS/VyxG0kgoqIOvfc4NRG&#10;xtyi35JWKey/m7pul6X+U155E8uJ62oWNjbNPBGtCtpbsGeaZqcPiVHfizcn/ZyflqdT06jKBG3G&#10;sPkqKMGtAChFFboPfMrhiab7b4yjXNgtlj9KIFwQWNFPb3OVtxqO+HyWMNqbLt6vA0+GoWnSuF2v&#10;abbahZxQTpy4zJJFIKBonFR6ik91BO2SjuC5eDmfJnn5M+aLzy/5vk1CG4EQWwuRcW7IZFulUBkg&#10;4qRuzgUk/wB14SaL+mbDzBouk8AdPNnPHf8AEkorW61Rl2+GRnKv/qu65TqcfBESH1GX+xbMshwA&#10;gbvWfP8Aqfk7zV+WWs+YJTKLy3uEudJuXT05a3ZC+j7qlHhmp8HqQeph5caTDPd2F9JLIl7Zc1SW&#10;M0DrIKOjr9llpT/VywjiBH8N8TXz5PLPL/n+fTW1my0rTLebQ9aiha60665MkEsagetEykMrc/8A&#10;Yt8HL7OEn1Ozn/MRFhR/rFvELy7lqaJxQrGP9lT7OR1P93EH+P0rI7h6l5e8yahpf/ONl/POYjbr&#10;JLp+lqF/vIpZviLU/a+KXfDtZHj16S1O0V9CZ4z/AMXRkKw+lSGyc51GMv5vpRMdQ82gsI9f/KmS&#10;/jq2oeVb420gHxVsLserF78YpfUTEL4BWKr+2auvge/35LUkbFvJsbs1/KK6vr3T09eJvStFMUFw&#10;1KMK7Ae6bjFJZPqekO5FJrj4VJ7LmvwRuXF0ixHem9/G3mL8wtO0dRzsdL/02+I6FlNIkP8Asviy&#10;MS3Sx0YtxVASxPQACpOWVd+anq9dt7NnHFRuaAH3yA6x+ZHlPWLtHS7Ft6MawqHR1DcP2ywFKtlv&#10;B6QO5xJ5YlNfLOgSaLBeRtdSXTXt3Let6h+GL1afuYh+zEnH4cn/AOVOs6dcWV/DFfwz85I3iCyq&#10;WJAKn4Sa9DmKMHDlEh/N4WO1vG/+cuNJv9Q8vaE9nZT3TWtzM85gieQRxtGBydlBC7j9rJ7Rx1GZ&#10;RZPlatsrcXLwOOx6g18OuOrtTf55GvJCt60lf97Bxp9rfl40z//Q4FWmTcgl9U5uWKHZq4bTbs3v&#10;hW3ZuWBPE7D3y/5w1bRpQIpDJb/tQPuCPbJiZ5N0Mp6oPUtIsNRi9O6jD0+y/RlPsc6doXnLRddj&#10;9JysVyR8UEm1T/k5ZCVH0thiJhhmp+VdT0tzc2LtNEu/NdpAP8oDqPlhwIbm3blbsXj7xN1HyzI8&#10;WM9p7SayJRS5p7K8Sl4voT9BcoKKT/lLm066H12VFBXkRIqnYg9xlupx+gEdGOGYulPX9MZ9Jt2l&#10;ZZRxa3kkU1Dr+wTnOfzX0kQa4b2Mfur1BL/sx8L5p8gqTVKNEhk/5Y6lJd+VYbacj6zprvZyD2jN&#10;Yz8vTK4h+XWocornTm6x0miPiGNGFPnmfpJXYLGrCe6pEf3coGwNG239sk1yAQQQCD1BzNLWstiR&#10;uDTwIyM6lokDMZIKI/Vl7HMaWOuTOJTBHqBXrhTJp7odwPnXKqVfgZ+MfWhPhgJRTsCSSw8qlFJH&#10;emR2ZGIdgiDVZFotOSfy/wBMkJKXYIaSOdfh2bwOWAgodhddJTfBJLsLpVysqXYGdSDtkSh2Jl/b&#10;I2rswfG2JDsfG55b9Di1yi7BimnTLI8mp2UYvir44kM3YpwPGg298SFLsbIjHdSUcdMFMXY6GadG&#10;AY7jow9sQ1zjbqZ2j8svzAafSptP1W4DtbgfVnf7RX+WuZsJjhqTznaWiuQlAer+JiHmjygLm7iv&#10;dPiCyyMRcquwJPR/+asm9jrkatGx2iJrEzfsn39sji1VUDyeZ7W7HOQeJAfvI/VH+cj9ClntA2nX&#10;bBuGyvWoFe1Tj1v/AFrqWOVRHKDyKVqCD+0viuS8a5EEbvKzwEAEck/UUAHhgggVJG48MtaW8tQA&#10;PHJRAYl2PG/fYeGSAQ7GO8nSuQJlySAHZdmWWcDocOAniTkAp2G061QMOozYBxz3tDrTBFuwKgDr&#10;kZBvwm9kPdDirOSAoFSTgfXvNHl/y3Y/XdavY7SE/wB2rGskhH7MaD4nP+rmLlyiPN3/AGd2dl1E&#10;uGEeL/csG1ma+1G5fT9Igaecf3jjZEB7u7UUf8S/yc4v5u/P/WNUMln5chOm2Rqv1uShuXHiB0i/&#10;4lmIZGfufQuzvZrHho5fXP8A2K7Qvyi0iOcX2vuNUvAQy25qLWMg1BCH4pD/AJUn/AZHvKs95daq&#10;ss8zzTSBvVldizNUb1JzK0mMcYp6OUYxjQFBmmorFFp7gIoSMLwWgoKEUoPbDBr/AFLSb8z2dw9v&#10;OjfbQ0qK9GHRhmVmxA7Fx5wjMVIWpX+k6RrmltZ6paxXtlOtHgmUMv0V+yfcZPvKv5p2N+yWWtcb&#10;O9J4pcjaBz7/AO+2OabUaMjeLrMuhMd48nz3+Zv/ADjrqOnLNqnk7nf2IHKTSHPK5j/4wMf71f8A&#10;Ib95/r5OiQQCCCCKhh0Oa0tAiXhUvJHZHBR0PF0YFWVh1VlNCrDwONJyJLkY8MpckNLcKnU43Iku&#10;xxaMDmg5bx3+FBQHvhffUFyPBl/Uc2mj/u/85zsEonl3sv8AJxZtCk6coLljyP2qSKCB8qjAcTUJ&#10;X3pmPPY07qO4esTwmawinU15Rq4/4EH9eCL6Nri3CKaNPE8IPgxX4f8AhscWx9xccR5hgvliT9D6&#10;/rC0DDS7601qNRU1hjlHr8QP+KZGyMfltqdzqXlDTpJgI54PUtLkHqr27lW+mnHKybJrvYiZlB6f&#10;+b2n2NlrWoXbmSdbgLewwCnGZpFCqhr1iVx6j4v521620ixSdwZJnkFtY2SECSeeSnBF8B/O37K5&#10;dj1fh3bXmiALPNR/J/ypc3TyTOTLJdqtxdzvukfF2Rx7lxTiv+TnGdd8+PbvO1vIZvMsga2udS39&#10;O1iBo0VmvRa/78+032sry5OOiebjzqPLm91tdCs7eNLeJQlkp5mAD+8kO/KQ/tfLIbpF1b2+rwXE&#10;8jehyP1ssOZeNwVkBH7RZWOUGILVEC0zIoKD6M6h5Gu9X0qw0+3NqJbfWGZrK6oEY8CQvrP/AMY1&#10;DLmfhMoR4ubkwAAtj+uWui6lJN9YmPraanKeNfi4qwr9j3GdK8taLpel6ne3dlAqX2o0N7MCfj47&#10;7D9la/F/lZPVRgQJcpuFrcYlGy8Y/M271PW9IgS5lZNOsWJtrSgqTQqpkY/adV+zkhld1AFDtuPE&#10;5hYwZyAHVswZxwX/ADWAaZpmnH1JDOjczSRWB4x7AKTx3Ar+1TOeeatFulKalEHuJSxaWWhIQk7B&#10;qfZGbGWCMY+o+q2vS6qWeUgRwgPpLyN5k0RoodDh9GxEMSrZWtVUyqqjk8f+/Kt8Xw4Z6RcXFxpp&#10;kljjZwePB1PEinj1By3FljP01ydTrcAxTuJIWa1bwW+rpAk0kcciF/UiYCRHr2r2+eDrO/kSUQgM&#10;jjeOGQ7j/jHJ3/1WxlAE0RxN0c54L/2Uf+JYt5l8labexS3LpGUmBW8ngWsUoP8Ay1Wu4/56xjku&#10;Ia4dQ1aN4RN6csNSqMvEkMKNX3AGYdRBqP0u90moEo31d5C8v+WPITfWobM8NSVIbi7WQzIojYvC&#10;VB6K7NxY/wCSmDtAhlFlp0BhR4LGMg3ZFH9StfhX6cpx4idudljmzCAo/UWJ/mnd6dpt/wCZbltX&#10;uRrPmNYYo9EgasDWqII/3704ryAfjQ8v2ckC/WyPj6k7EeGX1jtwZ5Zc3h93F5TEgFq8nGNF9aNt&#10;qSb8uFOowSgCEsBuRuMwpyJ2bMeQ3ux64UuApNRWqnrtjUZ+NT49MlOAvbubPFC6WGMOAKGi1Dd+&#10;lMqY80Kn/awRj3N0MpiUVol5JpuqQX0IBeEn92QSHUijKfoOUZBHIGApzIVqd/nkRjBj3toykgph&#10;Z3NzqVpPYB6RIr3MKsT8O5Zl3Ow/1cVLb8Ru1dhkBDqwhKklt34EScmWAL++49SKVIAHvhTosjXN&#10;9qOqstInlW0s5NqtFAOMjbdVMv2chkFz4ekR/smQmLL1bzb6Xl/yFoHkouyajLA+u6ugqf8ASbxg&#10;0EbqfstFb9Vp/wASy/MT+hBa6ihpJZXUT1/yXYIw+kNkzDigR5NgIMSFP8i7r1Na1ny9MA9pruk3&#10;MLA/78t0aWNvmvxUwRfWokvkA2Vm3+XXIz3wgjnFnjlcUb+V3mRdGsdZsbt+Is6zJyPTYhqV6dK4&#10;U+Zb0Ndi3Q/uoBxXwymI4YgdSy6PTfyX0WdtHufMN4hW81uY3ChuqwDaJf8Agd85v+ZGsvpvle6l&#10;jJWS4ItYm6fFICT/AMIDk4DdpzTqJetaZHH6wUkc+PML3oDSv35wM5c61Nsckjo4dCUZejKSD94x&#10;V1N+uSDTfzF886agjstcu4o1+yhlLgfQ/LFmMkh1SfUvJvlLU2Z9R0ayu5H+3JNbxOx+bFeWHX/K&#10;7vzL+qen+mG5cv7304+dKdK8cFM/HkkH/Kkfyl9f1/8ACun+p/xi+H/ga8fwz//R8/lsLe+qc3LC&#10;Fp2YtkmQDs3I4qXZXLCodm5UwJp2PjmZHDoxVgahhsRhCg06mTbyz+Zd9YhLfUQbm2BoJP21H8ck&#10;J3zbo5QeaR6z5U0/UCZo/wDR7r/fij4W/wBde+dL0nV9K1SJbmzlWUgb0+0PYjJ2a25NhiL2YVq2&#10;j6npwMFwCLdjVWWpjNP1YWfmTpovfK/rhayWUla/5D7H8coy8gWnOKotfl1efUfN93Ys1IdVt1li&#10;Q/7+tzQ0+cbf8LnKfKV8LLzDbs2yTcoH/wBmNj/wQyennwyaIvTLyH1bdl79R8xvnSbhDQ5tSwCX&#10;W0g/swpu1NCMqkzATKI1wjvehzGlzTSrhBeMRXAVLsLHl4ip6VyritjbsWtzUVpQdsnEq7DC2qSN&#10;/llsQyp2GOraTLb6fFfyDjbTUCyHpU9stnEgWeRYki6UkuoHmkgVwZoqeog6iu4yOSKrV4HlQ0J9&#10;8okO5VXAjqQTkUOwO64CFdjAtMrAV2KIhDcu2WUxLsFI4/txBppMadhtpuntfRN9XYPcR7tBWjFf&#10;5lH7WXAWLChosB1wwstDklYK6MAetRTGItBbPTJAvlTQvSAmDF+5DUyXCHGllleykZJC3wgU98iv&#10;mi10CxjMen3Mkt0TRoiNlHck5CVdObPEJE+pepc/aFPlg/y/p8H6He5qwu0K+lxOxBO9cEi05Bcn&#10;HlyFPsmtc6xo0UsmmRRSNykpX3APY4yFh02aYhOxySDUnRL4ygcV238SO+KvPSRIJ5fSmiP+jXPd&#10;T/K3+SciegJrh+iX4/hed7S7O55cQ4oy/vYf7+Ka6ddGaEV8NjhtYasksrWswEV9GKyQeI7On8yH&#10;L8WbofTL+b/xLyubTcI4hvjP0y/3sv6SMwyVwQK9MyolwiHYoreGWgsC7NIpKj2xnFYl2OjjJdSO&#10;uGELNolJ2GVzdWdpZPdXs6W9rEvKWeVgiKB4k5kymI82zTaaeaQjEcUiozTrF1qSTQKBU1PTpnI/&#10;OX/OQFtB6lj5OiFxJup1WdSIx2rDGficj+aT4f8AJzAyasy2j830Lsf2M4anqDw/7XH/AH//AB1C&#10;S2dxfAC7YwwVB+rxn4iQejuK1U+C5xvUdT1TVr97/VLqW9vZD8c0zFj8lHRR/krlUcW9n1PeYcMM&#10;UeGA4YhGW1rbW0KwW8SxQp9mNBQD6BisEMnZSR7DLxFutVyd+SrcpPJNKREiR/afYVJGw98zNFHi&#10;mwyHZLtcd/qqxRxtLJI4UIgqe5qfAYO1+1egmVQ6P9l13B+RzLzYyGmJtdpU6NH6O4kQfEhFGHzG&#10;ReVhyIIqe4zDIZFH0yTeUfzG1XQitrPW90uoAhY/HGP+K2P/ABE5h59JHJ5FrOKJN081/NP8kPLX&#10;niN7uI/orzCF/danCoIkI6LcR9JU/wAr+8X+bOw6Nrul61Zi802YTRH7S9HQ+Dr+yc0eXTTgaLcc&#10;kYC+T5G85fl/5s8oaudM1+0aGRifq1yvxW86j9qKSlD7ofjX9pcH0OGGN1+XV2l1tYAULfcMBagp&#10;HBu4qD9ObHTDmG3s7NcyCyvyyqItzB0qqyKKbEqaEfccKpmMclezb/wzGyx3epwzuL2Dyn6V7ocS&#10;D/dRaIg9qbr+BwdEzS2jqv8AeJSSM/LrlcTR96zHDK+9hXmO2h0fzjpWozL/AKDeGTStT8PTnHFC&#10;f9i3/C5EdJVtI8y+YNOSkWnajx16wJ2UFvhu46n+WReVP5WyjIanf85qx4+EkdHpunWn6Z8t6L9e&#10;T1tV8uzv5d1D4fiKMvC2m6/YeFopP8pn/wAnOMedPzCutc84trFrtbWYaHSFbogoV9an+/GPx/8A&#10;Afy5AjZwsubilY6PU/JnlW28teX4NKjb1GSrTy/zSMat/sfDIZSgr1r3PU5JoT7Dfyp5cuPMGtw6&#10;fGSkJ+O7nptHED8R+Z+yn+VgkTyHMqBeyld3EdtbyTyfZjUsR407Z6D1Py7YXmiDSWBSzVUWD0zR&#10;oTGPgkRh9l0p/ss6PFpeDDwS/wA7+s2wkAXlNt5okPmSXUAhjncsvFhT1E7RGtKg+P7OFei+YNXs&#10;tVtfLmslYtQkr6eon4Uu4V+w0J+z6n+/U+1mu1EJDaX+mbJEEWd0w1PSvLWqaRd+YbGI3yWiPImk&#10;EVVLncN6qDf4f2R9n9rJ5LqFo94LASA3BAdUPYgbA+DHKNPAwIJ2cCR4Ybj6ni0Xl3zBHoV15rEI&#10;OlxTFLiSMUPEvRnSo+KGI0DOPg/4HBtrb8w1RQMvUdSP8od8zsmQZJbOp1pGEAb1JjtxqNzd31u8&#10;cgjvLSUFFm5JEZB0Ksp/cuw+3T4G+1iEiWiMtv6SiJ/iUqNt/wDiObHSwhD0kcM3R54ZJfvATOL1&#10;3yvq80ltJJqU0kOtQMY7qC5ar0G6FD0ljYfZZcR1DT47SL1QA8K0dq70pvgzkRPH3M9FnOT0HaSJ&#10;t9YfUdSEMDMkz/uwFJXkx2ArhAvmux1aaOCzgaSWCUqGC7OFRiU38R8OY+qhCWLxQKk9DodFk0+e&#10;jL0yinc/kufRtLvLnVtQSGC6iWOVmfikEhkXhOSaKPTb4yVyS2dnFFbxiNGiB+IxVrxr+zmvx5OH&#10;aqdhmAkSQeT5386ectTvfMN19avYdURFECaokYT1goIWUL71+1g/mTTjWoynwwCb6tJnYo9GDpA0&#10;chcMGYHkoO42Nd8tehBrWp3JqTlEcRhtdp47OyM168g1G7W8it4LEmGNZbW2VkjDoKM1GJ+J/tNT&#10;4cbIxAAGXYo2bbpS6IG0tllZnkfgo75mUFKE9KGuCBILEzN2thcxy/CBtUAdt9sYT8Yr07H5ZMx2&#10;oORCVxRNqOKylDxYqwoDSgYfjgPWrmcotjZMBqN9WOGp/u4/93TH/JiQ1/1+K5RfAOI/9JSbhtuW&#10;RflvodjJfza7raN/hjy6FvtUbvNIp/0WzT/iy5mA2/32r4Kt7aC0tYLO3FLa2RYoa9SqinI/5TdW&#10;yMIUN+ZYjvQureYb7zBr95reofFf30rzSqK8VJIARa/sLHxVcL/OFP8AD1wOhd4FVv8AKMyUyWM8&#10;/c5GM7Fk/wCQ8ZP5oaYlKiKG8Z/9Vbd64bXit6sgB4srFeQ6jb+3IaWjjAPIhnjICQXOofV9dkuF&#10;jSaK6WNnglHKNwKEhwOqll3GQXVHMd3KpNShIqd8qyj1Nk9n155PkW78u6fcoiqLiCNwiCigkdFA&#10;7DtnIPzq1dze2GhKRSzj+tXIG/765AKg+6RBP+CwYaItwNRKzTINGiieW4vVPISEQRGtR6cJIqP9&#10;aQuc5nlzjJpmxV2bFXY79n6cVdn/0vPtcm3vqnG1xTbssthW3Y3linYOzcsUW7L5bY2m3ZXLCtuy&#10;w5rgQ7Bmn6vfafOs9pM0Mi9Cp6/MYgkbhsjkMeSyaGKaNo5UDxsKMjCoP0HOl+WvzGs9Zik0TWlW&#10;GS+jaFbj9gsRReXhvlu0tm4kTBHVhfmDybJa3lnruhqWutOmEzWRP95EfhlRCejFCeIOc0v7eew1&#10;CaCXaa3c7juVNQRmNuC4YvqzVGV1DDowqK7GhztVlYtqOh2upWdJI5YlZk/aBpv883sIGUBIepGU&#10;8J97AbjztpumebLnQdVLWUxIltbl/wC5ljfp8X7LD7O+Et5AQWBFGHUdxlJCRyZnayh1VgQyMKqw&#10;NQR41GR7UYSK5jzG7MFGA1GRy9U1I+jKyreA2tAQK5HhY07E2kRGCVp4ZJbdi9vcmKVX+0Adx7ZO&#10;J3SC7DXzf5tjm0ey0Oz3gjAlunYbl+qqv+SP2suzZrgIBhIAlA2+mJHqdzqDGs04VFA6BFH665Jb&#10;L8urA6LDwuP9MljWSSQ7xlmFaDwGZUNGDGwd0GRBpL38ytFfSQS2x9FHKBl3ag70yJ615Xv9PdvW&#10;j+DtIoqtPnmHPAYncKJJxbXUFwgeFww7juPmMj00LKaEUyjkkFWxJVFcVdinEUwMS7GlXG6kV98B&#10;Y27Fbe6ljcSRsUkQ1V1NCD7ZINZFHZ2SrTfMEkkSmZ6uTx37nJgrduoMGXOtPxp4YmbWYC3AAZGJ&#10;1SSeSSQl2c1yN0y5cnYbaTcuqrHGeKDpv0yJLTMbuyaaZ5ia0jHOep8K48RDhZtOJFQuLOGcUdAf&#10;niGqeaEmrQ1bIGQXHpxHZdBbpEoVRsOmXpXmq2uZIbTVZmgkjP8AoWpx/wB5Cf5W/mjOIIO0v82f&#10;8z/jrz/aXZBiTkwjiEv73DL6cn9L+uq50rTru5QJFeFX5CsV5HvHKvjXsfbMvHOUdpf6d4PUYY7m&#10;O39CX1wdh1HCxoR0ObGGMnd10pOwSIAELOQsairEmgA8Tl5htuwjcjQ3LRZQNzTOf+bvzq8saDzs&#10;9JH6Y1NKqfTNLeNv8uUfb/1Y/wDgsxZ6oR9MPUXsOyfY7Uaip5v3OP8A6WS/q/8AHllXenEcV2IY&#10;9fcU2pnFPM3m7zP5rnNxq9y0sKGsVpGONvET/InTlt9puTZjCE8hs7vpHZ/Zmm0cKxRo/wA7+OTa&#10;xKpqBVqULHc069cLLaB5ZUjRSzNsFH31y3HEWBzc+Utl9fHD+/0qPQrWK7uB9Zku4ibUxEFEYmhZ&#10;j+0QO2bfFpeCpy3/AKLinLxHhCkkqyMwSoMbcXBHt2zWVzNNpkunqy8rtg1nddCHH+6mPbn2zIEA&#10;Qe+TTLJR36Lyp5hqmgFOPbFNC81TWfqafqkZktyaSxtsysNqq3UFcx8eU4zRDcZWLBUprYSOsqMU&#10;mTZXHgeoI7jB0+o6jYqbiwnNzp7mrxOOQA/y17f6y5efLkjxKNLmgR6M6j1B0cbEfI4+2uNP1diL&#10;akF3T4rVz9ojcmNj9rKDjB5M7b5NGP3m69nH8cCSwSxNR1NV7HMchkFQEdsFaRq+p6Pdpd6fOYJh&#10;1p9lh/K46MuQnASFLKiEs8w+W9E8xaZLpetWcd7YzfaikHQ9mRh8SOOzKeWdi8mfmTpmu8bO8C2W&#10;q/76J/dyHxjY/wDETmqy6MxNh1up0pG8dw+Y/wAyvyB1rys82p6J6mq+X6lmUDldWy/8WKP72Mf7&#10;8Qf665J7tQ6lD0P68rxzMDYcbT5DGXEObBtHV45FliO9COWxqD164S3ikKrH9klTk88LFh7PR5OO&#10;NvTfy/vPTu7qyr/eATRfMbH8Dj9PuCrgnfifiHbieuYkhW7my3FBE/mB5eTVtMmtl2kuUpA/cTp8&#10;UR+k/Dhd5s0U6hpt3ZQuYp/SlNrMv2vTnXjIg+j4sTHi5sDEmJvuVPyn84tFcafrF7T0bsxaL5lh&#10;fpDeQN/oV2wP+V+6Zv8Aixf5c8q3FvLazy20w4ywO0cg8GQ0OY5dORXN9HClMYzbCv7IoP14odno&#10;D8tPJi6J5djnuY+OpaiBPMe6od44/wDYruf8rKtNk4shn0j6YuwwYPTZ5lhXnfXf3i2EDiiGtwPH&#10;/JyYRWO9OW/YEf0zcx1xoWmWnHNguqawEVmijrFx+NlYEhTt9lvfI/8AmNd6E2ix6PdIs1/Iwltn&#10;r+8typ/vVYfErH7K/wA2VTmZEk/SXDOCcZX/AAq35T+XPMM3muTzAkrWOkKjRzQAAJdEg8Ep0/d1&#10;9RpPtcvg/myN6Hfatd6ilxCwl1CBgk45fb8GbvX/ACseoHVpzVRJ3oPU9UstGi0aaxuUSHTXjZGj&#10;CgIEbqgHSjfy50xdS9K7ij+st9YUGqBiEbkKk8Oje38uZup0EeKE4H1uix5zlhLHkH7v+H+i8j1D&#10;yPZx6TcT2WnRvaSHlyZVM8bKaIVlryVeP7B+B/2sEvcpcD1FVuR6jt71pl89WCBGQ3ccdmzgbgbi&#10;lKXL2Vu1nrCW/wC4KqrEgElgOFFc7p2+HA7PcKjVclGG46bfLpmPLLR2/wCOuxxaMSFzAsf6dUgu&#10;NNkuFjtIzA8bBvtK68u1Cv7xV+eVplxbCYqgSOMHkCiBRz6bkd6ZianOT6T9Lm6fQerjuyp/mDov&#10;mG88tGOASXF3KPTlhluGkLQA8jwVtuOHUH2ftVqak5DJIS3G+yZQMZbvAdeikS6WJ7drVo1Ceg1f&#10;hp1xelFrtlJ3IaeI2ltKso3xN5ooFX1HCc24rU0qfAZOUTI7NuKJIsIu203UtVmuE06zluhbQmaZ&#10;YULmOJSAXfj0Wpxi3ETSmKv7xRUjw/twkVs3eDIboiXy9q8ehx6z9XddPkkaISnapX4WYA9U5fDy&#10;/mx8h+EUPXrgxA2QvDaW2gLTladjxr4jAupXsdsikqzvIwWGJBV5HPREHj/wq5KFRjZbMZ9Nsg8k&#10;eV7vW9Rmji9OKGzjaS+ubg8ILaH/AH9O/wCyi9lHxyN8CZtPtJYS91dMGv7gAS0PJYoxusMf+SvV&#10;2/3Y2Y9ccrPIfSsiZbovzp5js7q2t/LegBk8r6W5dWK8JL27YUkvZ1/mb7EEZP7mL4f5sXO78a+N&#10;P15fKgGWK5BJbOKkaXAFVHESD2KsD+rCrzSyTLpdjy/v72KR1HdYPjI+/jmODUJny4XLAIiXpX5B&#10;6VPF5g17W50KxaVo08kUjbDnc/Ah+TIkp/2OHExLSzmu/Pv8sniFCP8AVZDo84MqSRafO4LKyMDT&#10;qQHbIdqccLa7N6zBLWANc3TnosUKepJ96jjmLqjXvk2ZZUH1p+XOoTRflXpNwu91JCLayWv2ppHM&#10;cQ/2JPI/6ueYPMmsza3r1/q02z3s7yhf5VJ+Ff8AYrRcsjGgA6qRs29IsbRLSzgtU3WFFQHxoKE/&#10;T1wswsVfNirs2Kux37P04q7P/9Pz0ck3W+qcquFXZVThV2apwMqdmrih2auIV2VX3wq7NyxSHY0t&#10;jamTswkZTVTQjcHwIwWi3UwSbia6YmVy84GzHqwHbCd08w6mde/JrXhJpdxpUj/HavzjBO/B99vk&#10;c3HZWXbhY548UAesXk/55eWBdJZazGlWirbzkD9k7rX8cmup6PY6gpLD05u0i7H6cz8mCM93DjMj&#10;3MQ8ped/MHlykNTd6eCCbeSpKj/IP7OQTzB5evrSrMnqQ12lXfNZnwShzcqOQPaPLHnLRdfgU2kv&#10;C5pWS1cgOp+Xf6MhF5B+9p75htyf4k8AphpFOwvurKOTr9r2x4VIdgGS3mSiAmnZhgosC7GSWbB+&#10;TvWoHCvX5YeFB2dnadFNxFolnHcALKsShx8hm1xEiICJ82N38McmoyMKtv8AjQZdzI0imMqCrCjA&#10;7g/fhM72LGkVaQRo4cEhvEdvnkQvvLFnqAd4WFpNv+7P2ScxMmIHlspTUysgAIL1/aGRLU/L+p6X&#10;Lxu4GRW+xIN0YexzEnAx5ptdFPFKpaNg4BoSPHErawknYUBp3IyFIkvxa60pYoW4Fml7DtixDsLI&#10;1Jb0yAAPtfPpkgmQ6uw2023UDk46fY9jhLVTsGyx8u+2QS7Ar2xrWn042h2Jt6yfYJHjgKCA7E/r&#10;U3dicgWBiHZluJAa1yLCnYqs7HqcLEh2S3yl5/1LRGFvIfrOnsRytn3A/wBU9sshmMPOLz/avYOL&#10;VeoejJ/PdnQtR/OvydpmnCWAS3V+wqmnRjcH/Lc/DGM2kNdER2Bv+a8hp/YzV5cnDKoQ/wBU/wCO&#10;tNy2p9/hnIfOH5l+a/NJeO7n+p6ax+HTbYlYyp7SN9qX/ZfD/k5jznPJ9XL+a+h9lez2l0QuEePJ&#10;/qk/q/zP5rSoOp+I9z229sItG0S71W6+qWaFnVGcgfyoK0+npl+m03HLhi7rLlERZakkSJS8jBVF&#10;Nz77ZcV0zW/1dFEZjYsBSjE9CG8SM3WmjGI4Q4MwSbX5JPKMvl0LdC/MkVzOnowSqoKQlv8Adjd+&#10;P7JpkcenjHIZdGOScjGgUJqB1JfReyVHCuDPG5IZo+4Q9OXffAU4mhafRb40i5FoGrUJJ2Kn+R8y&#10;YmiYy5Fpka9QRSkH4h3+/Cq0uGsrh4LgH0ieMyeB7OPcdco+k0W6UeMW3hvrcY1CFZ2Cm7jUA3K7&#10;CVP2Xan7XZssyjiHm4+KXCd2gABQYXabq1xZyek9Qo+0D2+j+GY8SYlyZQsW3g24s7a8/fWZENx9&#10;oRDYN7oexy0xEve0gmLsF6f5lDUtNZViE+FLxR+8X/jKP219/tZE77SDkRlfJTMbIax9D1Q9Poww&#10;n00hUmiIkglqY5U3Vh7H+GVThTIFcsitUD7Q6r3GAWidHAoQw3B6GvjlRiyBXUyd+U/zPurX07HW&#10;yZrT7KXnWSMf5f8AMg8ftZh59PY2aMmljPcbSeVfmB+R+l6q82q+XlSx1ZqvLaCi29w3U7f7qkb+&#10;dfhb9vOh+rb3kIlgdZYJlrHKhqre4yqOMmFHo5/ZsjEUejyJV1HQdYia8he2u7RwtxbSKVYDofZl&#10;YfZK/DgONzHIG8NiPHxzAkOnm78PSLm3hv7IorVSRQ8b+FRVWGGNWngCJT6xD+8t2/mXuuQF2g7F&#10;55fRQeXvMEmp3cdfL2u/6B5lhp8MNwf7u42+yH+1y/1s4R+c/lNbK/i1+zSlnfH05wOizdeJ8P8A&#10;J/5txzR6uu1WKjxPevy68zyXlrJoWoyc9W0tF4zE1N1aH4YrkH9pv2Jqf7t+L/diYS/lh5ROva56&#10;05C2divqVYcg84BMSUPWjfG+a7UTNCI5yasGPilvyZPq2opp9jJcspcJSqDqQTv+GeibWJ5LS3lc&#10;UkkRTItKUYjcU8K5kYYiEaHR2gHJ4d5m11l8w38DTBgksgU/zoDswPjT7OFHmrzANJtfThI+uSAl&#10;W7Rov2pD/q/ZT+Z8ysOO+fJrnlFbJr5H8rNr14Lq6r+jIyDMp/banwxj/WHxSf5Occ1TUGu7uW45&#10;tJcOaySMakDoqj5DdszBC3By53skMEUESRRIscaCiIgAUAdgBh75P06YzLJEpMi/Gtajk52XlT9l&#10;R8RyzBg45W6XU5+EKOovEtsyymkbAhzt9nvSvc9M6ZBp/wAcd1QPPCOCOw61+0RTYZspYOEgx+qL&#10;ro62OQGOTl/Oj/vv5zz3U7lrbnp9sxWC4PqTQrvwA+zuf1Yhr2oT2lnbG3t3+sSyEM6fsg/tV6Zj&#10;6vJ6BxD1W5Wi0/qkYy4oD8fSs8t6Xbatql5DqJins4ESkUoBDbdOLbj3pgOTVoY5IY724VDIpfjI&#10;1OQXt9+a/JQiP6TsdOZGRsbBMk8uW8aTNpNqkckZEaNEijjyPXpWgGCNH1EXl1chY+MUISjggqxe&#10;p+GnhTMHKAKDtdPK5cqUPMOlPY6fbn1TJLKxBZhRwB333w9iu5onUg7dDXwyryDfkxRkKLA9b8na&#10;NrVrNFfRVZ1qkqijhuxrg1NVRrmKMIPTZWLt4MNgMmZ7Ovy6Gtxzeaal+St7Z6LqF3DdGe5iliXT&#10;7UChkiaplZz1+CihcTv9Pt796yAtw/uiDQA+OZUJjh2QZeHGq3U/JPmrX/IaiOMx2kd38eomW2aR&#10;tiQqc16r/k1xaO2trV5Z6hPWYPJI5puAF6n5ZGhXJieKQY3q/mnzF5mt9P0JUa6h0wSxWFrZRMzu&#10;skjSVKRhmanKmMN89yWjsITPTZrl6pAp/wBY7yf88/8AgsicgiQnHDbfmiI/JEGjBL3zpqC6Mpo0&#10;WiQcZ9WnB6UgB4Wv/GS6Zf8AjE2OtLEwyerI5nuXHF53AFB/LGg2jT/J/wCCxJvclkYkjddrvm8X&#10;2nyaTp1omkaFD+9jsImLNLLWnrXcx+K6uP8ALb93H9mFEwVxPEEfLI8QtMSaY2D6XJG+y4V1Pt75&#10;USblzjll0Dfhgb3RNuWVBEKcSBzqaChJNCfHCm4gW884WxoWj0+Pjt2eSkj1+hUzGyWYAM8h9L1j&#10;yncDyz+QnmHWGqt35imkity/UwJ/osXH/JL+sf8AgsNweXqt1BbbbL47ERZVuHlFzD6FlpqE0KwB&#10;m7U5MWzlX5zayNH8ramqkC816YWEI7i2hCvcN/szxjyjNHiy+UB/smGplQfVP5Or9d0Ty3Yj4oNG&#10;svr133H1m7Zxbof9SD1Jf9mmec8k6961lYq7Nirs2Kux37P04q7P/9TzyemTttfVOUdzgCQ7K3ws&#10;nZsKuyjirsdbW91dTrb2sL3E7fZiiUux+hQcQL5IAJUrm5t7aF57mVIIEFXlkYIgHuzUAyW6d+UP&#10;5g3yh10z6qh6NdypD+BJb8MPCyECwbV/z2/KnS3aOXX4bqZRURWSSXZPsGhV0r/ssO4PyA81utbj&#10;UtPtz148pJCPpUUwjGfP5LwFjs3/ADlB5FIIstK1u9etAsdiyA/TIy4JT/nH6/p++8w2q/6kMh/W&#10;Rj4Z7pfJPhlCN/zkzHX4PI+vMD9klIBX/kpmk/IC8CkxeYbV2HZonX9THBwHzQcZX2//ADkvatMq&#10;XPkvXreMn4pBFFJT6Fepwvm/IrzcprbXljcEbjjIyH8RjwEJ8OSdw/8AOQ/5eNT6yNRsSe1zZTJ8&#10;9wGwd5a/L7z9oOtRXjWSNG1Y7gwTK1FP7dNuhy7EJxlxBI9PMK93+dH5QapaSWc2v2xEq7xTJKv/&#10;ABJAM6HDe3qHheW0kLDbnxJU/dXNti1fSTjSxxO4YzPoPle+T1/Lms2d/Gxr9XE6eqB4LUgtgpp0&#10;ZeDUIYbgjY/fmWJiQ72kwShdJvbeb1oOUUsbfbQkMPDcdMiHmLydY3XKawKwXA39M/Yb+mYGfSxJ&#10;uLdCZD0nyt5y1MItvrEbSqNhdqPi/wBmvf8A1shU2l3EMhinjKuD0pt9GYJiRzDeJAs3imjlQPGw&#10;dTuCMF2vl5J95UKx92O2XRx3zQaWS3McYp9p/wCUZd95S0sisM7xMRsG+IfTlpwgcijdZDczMTyj&#10;6eG368DWHlewguY7i6nExjIKRqOprXocAxC7K0vkkkKkIm57noMlyys45PRQOiA/ry+2BCWvEEPF&#10;AWY/acjc/LAOoalBChLMB4YJSWkTbWpFCRTxwuttSidvrAQbEhWYfFUd8xMmpEU8KLeEMvGpCnqB&#10;4ZtQ1+GOB/XoyHcq29T8jmCZykbKTEOjgjSnEAU2FNsh1/5jEjlYVCJ4Cg/VkmEgqYXvqhbqaHDb&#10;Ah2Ag8YlLg9cbTezsGw37DZencY8TWQ7DW1u1agI38MNodgiTiV2FMDEm3YCmpQ70wWh2A5Atdsg&#10;UEuxlDgYOzPNHEtXangOpP0YQLRGBlydgeS6uJdkrFGdv8o5fDEXKhgA5uxIRhTsPmcyowrk2Eux&#10;a0sri7uY7eBeUkhoP4n6MthAk0ObEyoNEgCpNB44d6dqLafYywaXI0WoqxMsq7NKo6BPDjTlx/bz&#10;daSIxjb63Eyni58lrRq+zgMn8pFRhJd3gurtroqEkmPKULsPU7sB/l9aYMst+JlwbLwABQYKhkkR&#10;lu0HwA0kUdK+B/1hl8TxBx+WzsPZrZdSsA6NzeNf3R78R+zX/Jw1YpplKi6gwlljN3ETT/TIB8Y/&#10;nT/moZH6xX8QTCfAf6BdjtG1L0WFvLQodouX2QTsyN/kPkYSrYtubFe4di+v6aIlguEr9RuKiCY/&#10;ajZftQv7of8AmrBmhwgH+CTDBk3rqtV6kqdmHUYWRXEkJEUtePVXHU+6nKt4nyckxB3C7DEzW1wq&#10;x3h48v7i8X9Tf0y8TB2PJo4Tzi7FrPUNW0CUoKTWUpq8LVMMg/mH8j+4xMTAd8WUZCXkVOWFHIb7&#10;Lr9lx1GSOzbS9aiZ9OYrcKOUtlJ/er7p/vxfllZxCQuP+lZiRCwTtEQs+w6LKPsn5/y4Cmsyrkmu&#10;x4tt+vMeu9tjJX2ODtD8x6voU/O0kD25NZbOQn0nHj/kN/lDKskLGzbjy8JSDzb5L0PzPZNb6hFS&#10;ZQRBeR0E0R7FW7j/ACW+HOl6V5j0rW4xLakwzkD17OUgOjeK/wA6H+Zc1GoxyibLucGaM9h0ea23&#10;lXzF5aSTTdR/0q2t2LafqUSnhLAdyki/7rmTrx+wy/YbDeAuAAp4up5Rt4Hw+RzHLlJVrNrZXEUv&#10;1qD6zY3MZhvrX/fkJ3qP+LE+0n+ViOt6Tp2taVdWt3DzsrtfTvYR9qOTqJEPZlb4kbHia5wEhRSX&#10;y3fanoWq2eiS3f8Ap9nW48p6u32LuzP2raX34j05Y/tfy/HHHnPvIely+UfME/la9FZ7tzd6XqA2&#10;ju4VWhQV+zMn8n/NuYk8PDPi6fS4mEcEuEvXL7zLZeZPKs17bgxPan09Ss33ltZqV+On2o6H4XH2&#10;o29RcnV7rdtZxXN/cTCGwtUZQ7niKj7XX7lzLwQHXk4upySlMcP8LEpPKRu7a1sPSDapdzx3Vy6/&#10;GUjWvphmHY15NnJ/Netz3zys8gM07IXU9EH+64v+eamp/wAtsvjkHJluY29Y0PRrLStPhs7VAscQ&#10;O/8AM7Grv/sjhVp9lGOKyAuGJ4bV9SRaEj5LXfMgSBcTLYFpgTStT0651Pyvo0lnaqj0E8g53Lfy&#10;g/s/dtm1wQ4I2ebzeqy+JLyYv5g1eMKXoXUHhbxD9t/H78kjzKIqJsKUQeAGXDfcuJGJLE1glEzN&#10;OfUlZuU79asd+PyGFfma9SK2t15UqgFfAuaV+jrmNrD6QHN7PxnikR3pv5UsTLd3cjrX97U/JFrS&#10;vuds5Pc6lDq2oMJJla2QuIFnTmERR1UghquQM0WSPyeohMiIZzHEI4/hUB2oX4/DU5OPKvl7WtNs&#10;5X0+5tAs5VpEdJWAcLuAa1WlcxZ1e7mYTtsGJ+Z9X0aW4itr+2ueUVWUxlVHFjQNud60wWz/AJjQ&#10;cljj0u8VmLB3lmiIB6LTj9kZWats8SXQIGQeULgxlRc2wVAvFUUgkftEnl8WJSz/AJokqsVno8QN&#10;Ks080n4UXGwsjk7g0IPKLuXee7ag6FVWg+gZbf47Ipca9bWg5iORNOtOTVPYSXDNx/4HLI3zAUY5&#10;HmVp8veTb9gJdHN0GjM6PeP8JRe5VfH3w/0q0toGD3ks+q3MVALi+f1SK71VKLGv0LkOKR2JWWCx&#10;zY5r2jSnTns9CkTy5aXIPrJpUS2rycdvjmSkx6/zZIF1OEmlaUBAHy8Bl8ZjuaBpyDs8W1H8ldZV&#10;nlt5vrDM6sXb4y1TuWavInForqF+HFq9aDGwiUJJNrPkPzJp63vq2TMi0HJdxs1ajpgiKtAvbtlU&#10;65hjCB6scnYrNJHInFhGEdTsRQAfRluyoru32U+Ij5YxDnRiANlbTrO6upraztDyurxhCo7BpGI+&#10;L2X7WFeiwuqXN9If3twzE/Sf4fZyUqlIDuaSOKVdz0f84r62iXQfIem7Wmmxx+sR3REAUtTuxMkz&#10;f5UmCLmOVrExxMRJMeCleoLHrkzKiSejMbkpL5aGlt59sp72NZNM01WubiOSjK0dvGWCsOhqeOeb&#10;fz18xx6r52ksLZuVjosYsoT4uu8rfMvt/scxccSIi+f8ThamVyrufU35WaPLY+VY7y5jWO+1mRtR&#10;uUCheImp6MdB0EcIjTj+znOMm47Mc2KuzYq7Nirsv9n6cVdn/9Xz1ShyTdT6pyjhQ7K3xS7KNKGv&#10;QdceaXE5NfJv5W6rrqR3+os2m6ORyErCk8y/8Vq32V/4tf8A2HLNhpOz55jZ2i15c0cfP6v5rCfN&#10;n5mWOlTyaZpMX6V1tTweBCfRgY9BM6hvj/4pj5S/6n2s63pXlKx0qH6vo9w+n2xpUW6R+q3vJMyt&#10;JIc3MezIx2s04R7SkOjzfVfMf6UMT+YdIg1a9hHW9e49AN3KWQYQp9IaT+Z8Wl8sQzf32pai/iBd&#10;Mg+6MJlo7PxtR7Tyut/N01v/ALx6No9tT7LRWK1H0lsDv5H0Jx+9kvZD4te3Nf8AiYyX8n4v5v2y&#10;/wCKa/z+U9UYvnzzOfsG0QD9lbWMD8a4ifIPl4bq96p7Uvbmv4ucf5Pxfzftl+tfz+bvRMPn7zMK&#10;czbMO4Nsn8KYHm8jWo3t9W1SCnTjds4+6QPkT2VjPK4tke0co801tPPF7IQLizs5B3Bh4fiGOA38&#10;q69C9bfzLdbdFuIYZfvICNlR7FB5TLdHtSR5hOLfzHYzJSbSoHU/so1B9zDLjj/Me0NYb2wv0HRZ&#10;BNbMR9BkTKD2PljyMW8dqR6hB6jpn5daohXUdDjV225iGJ+P0ijYvF5s8+QcvrHly5uI0+29i8V2&#10;B8wOD5g58M8Q9cWyOsxy6sV1v8rfyQLQvcXdvpM103GD1JTZl2G54hiBlL+Z/lqSRYNUi+oXHQx3&#10;kclq30eoAv8Aw2URygdW/wBEnW/5K6rbQm88qebbo27isILpdQsR0+IE8h9GGaf4b1OMSWt20Qbo&#10;6MJE+8VGXiZUwIXJe/nP5cYC90ix8w2y7FoKwzkDwApv/scB3/lTVChexnhvF/ZDNxb8ajCMjEgh&#10;MNL/AD38qxSi38xaZfeXJweLmaJpIa+7IOX/AAmRDWh5lsleO8tpIEJ2cpVdvBhUZGUyxvo9F8v+&#10;YPKeuKtzomo219RT/cSq7AH+ZK8l/wBkMj8k8/L4X5sfE7DG2Vp3jo7iWIlmq0h/arja27bM2p3r&#10;AKrEewODjIRxO4r4Yl6EkknK4avela5RkzgDZIDsfc3awxlmNKDYZigWydkR1bUnuJCKniOmEsCX&#10;YWlzXAxdm5E4UEOywTixdikTGuEFBdhha3XpmvXJW1l2CWv5mFAaDBaNnYkZXY7muC0W7MCK4GJd&#10;g06TOdHfUDIIuZ9OzUgt60i1LoKfZYKOQy/HhsWWyGHqpmZfWEQIL05MK7helfvwkSOh5Meb+J3O&#10;XQx05HLkqYpltIdjkjd2CKKs2wGTEWJLsmf1NvKukJqcUXq6ncqVgd1rHGDsxp3IXNxgw+FDj/ic&#10;OchOXD/ChJCl07wBqJGw9UA/ET1A9hkJaZ5P36mk6ULU277MMiZXuObPgrZF4yWslZgalzV/n3OE&#10;ES36pjLoXYtZ3AVvjqY2osqjuteo9x1yUJcJ8mvLB2H2j38dhei2kcG1kNVk7Cv2X+R75nbCu5wz&#10;AkOOCPMmky2Uyaja7KxqePQH/mlsrzYzE8YYYpA+ktA1wmvrVLm2/SFstBX9/EP2G/m+WQnEzjxB&#10;tw5TE8B+DeHXlvVbSaKWw1MF7C5UJdd2Rl2S4T/Lj/a/mTLImxv1a9RiIPFH6lG4jkoJIv72PcDs&#10;w7qf4YU69o11o1++n3tJIDR7e4XcNG26yIR4j7S5iSgcZo7wLdgzCYuPMLoJkljDr0PUHqCOoPuM&#10;BFZ7VvSmUPDOAVJ+w6noQf4/s40Y/wBUt4Iny+oKmCobtrWPi1brT3+0rfaQ+B/rlkMnDy3i1SiJ&#10;n+bJ2KyaeQq32lysyIeYKmkkR+jf6cvOISHFBjHMYmpNMAQQRUHqDkg0nzZZ33G212kM/wBlNTVf&#10;hP8AxnQf8nF/2WQIEtpc233IR4ri1Ba2BliHW3JoQP8AIJ/4icMdR0mW348wDC9DFMh5I4PcMNjl&#10;GTHTMSVbW8t7lSYmqRs6HZ1PgyncYX+jPE6yws0ckZ5JIhoVPzGUTgDzZwyEGwquiOpRwGVhRlIq&#10;CPfJx5a8+JLwtNZIim2VL0bRue3qD9hv8r7OajPo63HJ2+DXAipc3n3mryBNGHu9GT1I/tPZftL3&#10;JjJ6/wCpk5jZw4ljoXpRlO6yJ4H/AI1bMJ2HN5jqum2l3aS6ffc1tWk9WC4TaeyuR0mi6EdP3sf7&#10;S4D1vQtN1fT/AEJ1b6sHEkE8Z43FpOv2ZI36qy/8C32cBIkGE42N+ahonmLXNN1tbeeSK281wRcY&#10;3NTY6xZ9RUD7XLf/AIsik+NP92RNBvO/ljUJ57OaWRriSBAIJXekDspJMvpj4fX8VP2sljhYpwss&#10;OEvZPIHmjQtUgu/qi/VLyN1N/pcgHr2xKgBar/eW237mVfg/1fs5C0sTLeJHUuXai1BqDXdmr3r8&#10;WTNHbq459UjR3DMyQq17AV2w9vLmy8u6no1zcxF7T05lUjqAWUNMB+0eQwxnwbsNRgOXGY8kukl+&#10;vw3ltbyhbiIqkncKxXkEb/YkV/1s6UjK9vHPCQ1vModWXfmCKg1HXNrh1HGLDy0sQEiDzDAZZXF9&#10;JbzNW8iJX4/sx/R2xJ7oNyFKHp8syRlFbqMaMisWX035Flr08ST7ZD/PerlLaJAaMwJB8EQUH3sc&#10;x9TO3ZaGFWe9k/luxEAkPep5nxZt8g/l6GzudRROAopUr25cBxjT/npKeT/6uavKadsJUE6nJEbE&#10;GlOreAHX8M7VosEdvpUMKHkEJDSd2b9pvpOa7JzcjBImJvq8x8zTPca5LJKKHglF8Afs/hipZgdx&#10;vv8AL2yDlRjQXJDG1CpHHpxGxIA3OW2wBO4G5xEm4BoKp5KvVgVHjhfCAoIk6vKz1PTc5bKaQE6l&#10;RmZTD9mOBIdutAN8WtW/fzMDUEqNvYYCbAQQg9RhpaWyEEU5GnuzYId3YMqCrUNB88JVAQ28aEST&#10;MI41bkzE0FAemD9J0p5HjkkNI1FSQaDp+OQyEkMJyYZ+Yn5m6Todtc28YEt5JX0IjQv9rqa/3a+7&#10;fF/Lh+qqoAX7I6VwANAlRt87X+oz3t5Ldzqqz3DcnSNeKhe1BgK9LSsLaM/G+7kfsr4/0y6JAFls&#10;lkIizHyNaxaVDN5l1NQlrYj9wr/7tm6iIDv4yn9lfh/ax7qiqsEdAkdAcljFC0Y40LSu2ubzUNQu&#10;df1AlrjUC5iJ7R13NOw7DCrzlr6eXfLV9rDEB7OEmBW6NM3wxj/gzjsQUcQAJT78qdFHmXz5baXJ&#10;G0lreMXvGVuJW2gPqPXY/C1FjP8ArZ45nmlnnkmmYvLKxeRz1LMakn6cqdaTZt9oqqqoVQAoFABs&#10;ABieKG82KuzYq7Nirsv9n6cVdn//1vPVKdcNtxfVObG0Oy1R2ZUVSzsQqKoJLMTQAAbknJc2QFrX&#10;kSNWd2CIgLO7GgAG5JJzsHkX8qoLD0tT8yRrLqBpJbaY1DHD4NMOjy/8V/Zj/wBbN12f2bxeuf0u&#10;LqdUMew9Unjvmv8AM288wNJY+VpntdEUlLnW4wVluSNilmafu4f5rr7T/wDHv/v3OjseVS45A+Iq&#10;DT550HhiuHo6iU5XxdWIx2MUEH1e3LW6CoHou0brXqQ4IcMf5+XLEpY42cuCYpKirx7bDtx+zk8c&#10;eGIiOQRxm0Zp7XlpYpYqFvbSJSsMN7ylK16H1QfW2P8AlZayuAeTAnsQKZIxRIKj2cLMDFE0YoKo&#10;W5iveh2PH55RlphAWlSKxJIUDfxxvqH6cNMAQi/0aqrUGvzyuRw0ppUjtqClN8TZwdqcjhAYckbD&#10;bv8AaqVX+bvj7Owlu5qKOMa7vJ2A9vfMPXdoQ08LO8v4YOXpsBy8uSR+fPzA0nybpaz3R+s6hcKf&#10;0fp6mjykftv/ACQqftP/ALFckEMEUEXCAcUXqe5PiffOSnqJ5pGWQ8R6R/hbs4EJREOj541PW9Y8&#10;x3t3qGvym6u5V/dQ0pHCnVURf2EHh+1+1gDU1ivIzFdJHcRnZknRXBH+yDDLcOA1yt3PAJDdPfIx&#10;ew/f2rX1pLSgm0+dk4jruitGSPblkMvvy28pyyNPbWkukXRrS50yVoN/dF5Rf8Jlh00fOJXgrls9&#10;i0L80vNVsVjXV4tViBINtqUQWXfbqfQkP/Bvhd+gfPmlsX0rVYNYhX/j3vl+rXFPBZ46xsf9fjlZ&#10;xzjyPE1yyV9W7LT538t6sgtvMmitAHoPUjUXUO52JidVloP8mJsXh/MySwkjsvM1jPo8r0UfXEDW&#10;7/6k6coyPnkfEHXZlGUZJNefkv5G1x5dT8q3YhvRUmXT5mimjk7F46hlZa/YPDDafQPJGuRet6CW&#10;0ku6XVswUGveq1jbCb5hBjXklA1P8/PJMvGG6XzTpkX27e8UmdVpt8VUn6e8mEt7+VNzErSafcLf&#10;KN1gciJz9O6tlc8hiOTGyObIPLv/ADk/5UuJ1s/NFhc+XbvYNK4ae3r3qyqJEH+vFkQ1Sxv7CX0L&#10;62azI6I68Rv4HofvzFllkebOMonk9b0jXNH1mzS80m9hv7R+k9vIsi/IlSaHCi61K3gU1YcvDIxD&#10;O0dXI1qWqyXDEA0XJsCXYVGpPXFDsqgxQ7LAwq7HAYop2KLTCwLsVSuEMXYutcDWXY9a4Fp2OJ2x&#10;V2SOX99+XJI+1aagrA+Aeo2+/MuJ/df5zl4vpQDkprcfhLbsD/sGB/42yN8fWBZRSUD41/m/yh7/&#10;AM2WY5WiQR+MRGdgqAsx6Ku5Pyy0BjezsnnkjyLJd3aT33wRoQVgXcmvie2bLSaSzcuTjZs3CLCU&#10;eY9cTSrF5hQyUPHl0FM6B+Z1gIvKlrbx2y/UUaksoWrRNT4CD4H9rM2M4ykYuo0xuZJO5eY/k95j&#10;ttY876/Ld30jaq8aGG2L0jkhDHm3HoWjbiB/KrZ5/uYXt5iV7Hfw3/41OYswYl20SJB7Ll8fTpPG&#10;D9XduLD+R6V4n/jXJCh6hyYnfY83Y6WIAetEPgG8ijtXuPbJyAIsIjKxRdgiAfWIfqx+2oLWx/mr&#10;uY/4r/lZfhO1dGuYouyT+Utct7qE6HqpBjkHG2lbt/kn2/lzI08x9EuTi6nEfripuCp5rv8AzDxw&#10;qv7S78u6w8Ui8oGqCp6PGdt8x5xOGfkmJGaHmvVgyhhuDge/tPqUsV5aEtaT/FE38rftRnLOGqkP&#10;pLLDl4hwy+uLeSvSZLLzNon6FumC3EVW0uc9Y2pUwk/yN1TLRETFOHmjLDPjj/nId0MMxmQfA9PW&#10;UePZh/xtkVCmwml0jV4ibdWPQfHE3T1I6/8ADL+1mKI8BMZ/S5ol4g44c0QN9xgW5t59NcfEs1tK&#10;P3Uw3R18D/n8OCeMw3G8W6Exk2O03ZcRurMG/wBOYiNSPWj6lK/zD+VuzYATH1QZGj6ZOwfD+jta&#10;X9xxs9SPWImkch/yT0Un/gcy8eSGYfzZuPOE8XnFpjTf78U0zWtX0K4Nu6l4Vak9jNXga+AP2T/q&#10;4CDDnyZiQmpTW8coJ+zIfsypsw+nJJa3+laqpks2NvJ+1byHYe1T0+eVywxlvFmZkGi5fWjA5n1Q&#10;BQuBRvpAxOS2KFkdaEjoQKU9uxzClGuYbQVQMrCqmow78t+ar/RitvMGudNH+6iayRDuYiftAfyH&#10;NZqdGDuNi52n1pgaO4Yx5t8jWWtxtPbkWmpdpgPgk8BKB1/1/tZ0nTdQtL2Bb6wmWWGQUJ7H/JdT&#10;9lhmrnGQO/N3MZRmLDxPzR5eMQbRNdtnjEbGW3dDSa3ev9/ayftKT9pfst/ktgia0t7mGSIxCSFh&#10;+/tX7e4P6iMYTIO3NjKNiika65qWkXtpJql6be+iJTRvNtoKK/T91codvi6Sxyj05P8Ah8ht95L+&#10;rXxvrOtxb8Srgj99GCP2lH26D9sfF/NmRMwyR/mTddPEcUuIbxexeWPzbgmEOl+Zlj03VZafVL1G&#10;/wBAvT1HpSk0hkbvBMf+MbvkC/NS4jk1u0igUiyt7VIrd9+LEVLUr3B+0MxpWI782zjsWGXeS7G+&#10;tdLnfUE9PUb27nurtB0DSNRQD3X01Tjhv+VnnJbcroGqMTbSH/cfM26ozHeI+Ct+zl2j1RxTHcXT&#10;9qaLjHHH6ggPPXly6nVdX0xA19AKTxj4WljA6g/zJ/xHOn3un2zqVj6qPiHap6DbOoGKM93l8eaY&#10;NFiujandpR5vhDH4CSASB9o06Zxbz/dF7+UI3JQ/ox71+GLYkfNyc1maHqrues0cBwB6bo6Munws&#10;wo8o9Rh0Px7iv0YD8m20v19ZVFWjUyD3b7EY/wCCNc1mYOTMUiLor6LK54qftH/JG7fgM7dZWjw2&#10;UUfEngAtffvmBlHqb9KbjYeRalrFnd6zcyidCzHmV5AUH7I3xkgO5AJodtsr5ObGWyPtWQ8QWUVA&#10;JqR3+nAs0kyxvxR2alOnf6clsS3gppaw2rTRB5o0FQSCw6V8BU4WRytdTKY5U4IxVuJqeQG9T23w&#10;ziRt1RSeiGO2idDG7M4DD4dhU7UA64eaRp31i1S4Q8opiTG42UqDSoPfIwkJIBYF57882mjXbW05&#10;AmgQc4wPUk5EVA4j4V6/tYdW+nRKtacvADp/XLyAObGwDu8i8xfmjq88vowFrYEUeRqPJQbkLT4U&#10;J/ycMgoVQO3bttmOJW0zl6tnm+retNqPKRjNO1JG6seT/FuT9o4hcXNGEUQ5SHoP4n2y6IAFllsE&#10;38s+UzPGdQ1BhFZRks8hIDMQd0jr9puzN9iL9r+XGxx+gu/xTybsx6jHmb/hYxhZvou1PUB5iu1g&#10;iAtfL2m/AqJUKxHRR/MzftOftfbbHLQH4uibk++E+TPIaHmp3jOyiOIcpp6RW8ailEHYDOHf85F+&#10;bA72Xli3fdKXmoAH9oikKH/Yln/2S4zO1OHqJV6Xvn/OMPko2ek3vmu5j4y6j/othUf8e8LfvHHt&#10;LKP+SecQytxHueVirs2KuzYq7Nirsv8AZ+nFXZ//1/PlK4tz6pzcfAEnsBuanYUA64QFG7iaZ2n8&#10;uvy/TQYo9Y1WMHXZlDW9u1CLNGGxI/5aGH/Ipf8AKze9m9ncXrmNv904+p1AgOGP1PEPPHm6fztd&#10;zaVpzlPJtpIY7udCR+lJkNGjVh/x4xMKPT/ep/h/uV/eTX/RwXb0UdpPts4qTQUFSc6I4jfOQ+Lq&#10;OMgV/wBJJY+m6nM1uYtVvrOO1AEFvazelEoBrTgBTf3wHJpth1QPC3jFK6/hUjLd0CRZHDrGu0pP&#10;LDdoOq3FtE9fbkArZo4ZY+PG7kYAAMJQr8j41AU4aZcVjk5nglD+rptsrsxKPbNJDxB6DiS6tTBH&#10;qjxw8LCihVtDXp9GJtJyyQCaRMdqqL4+JyxJQdenXAQjhtxhJNengMpnLdDtjSBEBeI1j+0AW7dw&#10;ME2NjLdPxX4Y1/vH8B4D3zA7Q18dPCzvI/RFuw6c5DXRjH5geftO8n6WLmelxqdwCNP08mhdhtze&#10;n2YY/wBpv2vsLkiiiihiEUY4xp0/jnD5c08kuOR4pF3uPGICg+aNW1jVdZ1OfVdUmN1qF0eTM3RQ&#10;PsgL+yif7rTEWkXlwBp1pmz0eAyFuh7RycMwyPyxoU95Yz3bf3dFqD9onlQ/LAEj1Jr498zRxQOz&#10;vcEriLT2zsWhRTFWMgEfDsa0xMhT3ofbLhqehFt/Emkd9dItJlW4SlSsgB7+OYQ8mDEBiP2uh+8Z&#10;ZGOKXfFxNVXBSumtwwRGJJJbRT1hJ9SA/wCwbkv/AAuJ3FjFPE8MiLJDJtLDIoaNh7ggqf8AZLlO&#10;TTE8qmG7HpgYClfT/NNzBMsiMJTD/c3Vu5SZKbgULBxT/ImT/UyIXf5cQ20zXXlq7l0G5JqYo/3t&#10;k560e3YkL/zzP+wzXS0xjy2Y8E4DyZ9of5xs8cdtq4TU4gKNHOPSuVA7pJQc/wDZL/z3wLH5x1/y&#10;7IsXmixa0gJ4prFnymsXNf2x9uH5NlPH/ODASiSP4f6yf3PlnyD58hcWJhvLlE5y2VxSO8jVtgwY&#10;bla/tfFH/l5M7XXdK1WwUXCw31hMNnHGaJh+OQniBYzj3inl+qfk35m8sai2oeTNVudOvk3NsZDB&#10;KQO3Ifu5l/yZFyJeYfyT8s6urXOh3TaVcN9mI/vrYk9uJPNP9i2UTxmPmxBI5G0z0L/nJPzx5auE&#10;07z5oxvlT4XvLdRb3QFftNEf3M1P+KzHnKPM/wCWvnDy6WkvrFprMf8AH9a1mhp4niOSf7NciJBI&#10;yi6Oz2zyZ+avkXzjGP0HqkUl1Sr2E37q5X5xPRj805LkW4jtuPHJNrLc3HCrs3HFXZYGKC7FAmIY&#10;F2KBRkkOxVaYGFF2KAGmBiXZYwIdkj0sCTyPr8XeJ4ZQPkw3zLxb45OThPpKAvQw1PT2HSsqk/NK&#10;/wDGuRlQa1BIIOxGxrlYbgj8P/Ld3afWlhnVY5pmA9fYciTTc9s2GkzgGpNGXHe4WyMFRmNTxBNB&#10;uds67pt/pekaTezRutxqFnQm2HQkmgIP7SA/aZc6CIkNhu6jLEykAfpeaebLDzH5i8wabpn1aS10&#10;HUFcy6kCOSBF5FCh3SST/dfLE7z8xLDU/J94ktuDqO0M9mD8JVjvKpP7P/G2a/FozHP4gP7sf6Zt&#10;GCMQxPy9+Q+s+XfzjsNYsrxpvLFuk1ylxI379ZSvpi2cLx58ufPnTjwX+bOO6zp8cbia3JktJa+k&#10;x6jxjbwZczMkLZA973hSSN9iOuFETG2kZXX1LaUcZYz0Ydv9kv7JzHiOE+TOW/vbxRkNlOqhxJby&#10;APBN2ZT4j8HXLQOA94LE+rflIOx80EaBJIG4K5+wOscg6UP8rdUOWEVuGMZ3z5uxa8QyQpqluvFu&#10;QS7RdvTmps3H+Sbr/rc0y2QscSwO/CVvL4uJ69RkrsZYfNmkfo+dlGpxD/QZW2JYD+5Y9zT7H8y/&#10;5WWiskaLgZYnDLiH0qTkW55gfumPx/5J8flke0ycWsk2lanG31aQmOWM7NG4/aFf2lP/AAWV4zw+&#10;mXJtzDiqcPqV64h6V1oeomKUl42AZZF6SRndZF9x/wASyQicZbhKOWDskOtRxazp6XTHnLGADMPt&#10;V7FqdjmZlxjLC3AgThk4AAUGRy0u/q3OyvU9ayc/HGOqn+eP/KGa+JMPTLeLnThx+qP1Oy7mxutJ&#10;kS7tJfWs5KmCdRyVlPVWB7dnQ4Z4TD1R3imGYT9MvTN2ZtJh1KJrvRx6d3GOU+ng70H7duf2l/mj&#10;+0uVnT8Y4ofUP4f+JZjMYemf0/zmtx16eOL6f5gtbqNbDXlLxr8EV4opNFTsa/aX/Ib/AGOWYdVf&#10;pyMMun/igsZWBLR7H+U9DimoaLeaYY7y2l9a0c/uL2Anif8AJb+Vv+K3y+eOt4sceoB2lzdHMrsV&#10;PwyL9pD1Hv7j3wz0vzL6qC1ulUMdlLf3ZJ8O8bH/AIHIExltJMgYbx5NtGpbkNm8Rh7Z2kl5OYbe&#10;GT1162pUlgOvUDMPPjERdimJ1uIDiMoxH9Za7hBVundh0qfbB1jJqmk3jT2jGCU/3sUgPBwO0iEV&#10;+TfazU5YRnzczTa7hNxPEEu17QNI12yNpqMXNesUi/DJG38yN1XJ7oHmSz1ReA/0a/jBLWrGp2/a&#10;jP7aZrMuEx58nocGpjkG3N4b538hapoBkE6LfaNcng1xwrGw7LOnSN/B/wDgcPPgkYM/wSU2lX+I&#10;yi20hgP1PUtJhaPSz9e012/e6DdHlxB3P1d29v2Gwn17ynper27R3cQVm39aNQVJ6Auv2W/4lkr6&#10;NRwg+TJvIv5raxokgttJuDdWsW0vlnVWZZYhXdbWduTx07JJ6sX+pnKtZ/LbWtGuVu4bZ7uxicO0&#10;1nylooNfij/vozt/l5XIONOBGxe0+Wvze8n65JHZzTnSNVkG2n6gBEzH/iqSphnH/GN/9jk+Xzbp&#10;U+iSSafOslwyFShNJEc9S6/s8B7ZusOqAgAD9LycuzMnjXL6b4kOnlnUH18Ldw8LRZA/qIP3ZQb8&#10;F93Pw8c5Lq0T3V8kcb1BNFr4fzfT1zGyak2XfwkANwz8Dbw9s6L+Xflmk0Msy1Q0uJARsEUcYVP+&#10;s3J8GP1lwO0NVwwJH+a8+/NbzW+leX7pLeT07q5IsrVx15MOczj/AFE+D/WbOlPFEEKhRtUAZj54&#10;3kc7syJ/LxPe+Wj5h1n9L3PG6lUNIC2/KiRDbr/O2Njt4aUKD8cwM0XPAkOafW3m/X0Ku14XZq/A&#10;ONakbCtNqDIj+Z+sx6V5engsGSPUZkNJS6K0UQFZJFDkciF+EceWOGQG5csyqD1n8m9N8wa3qP6a&#10;1OeX9GWxrFGQAssn7INOoT7WcGsvMer3FtD5Z0eYWdpfShJrg1EshkI9SSWU9Bx3bjx+BcE5cHFM&#10;niLrvGNcMXtUlvC0iyunJ491PWnyz0d5Jv4L7y9HLY27x6Jbsun6HJIf723s1Ebzmv8Av+Xm6/yr&#10;mBouIS4TvL6sn9bJ64x/0rkY8nprueCfntYaXa3Fq806wX92zXNyifG770CgUHFURR8TN9rD0Swo&#10;CK147U982nCTzbAOpeMXGl6jdSxyQwFUkAkDEGvGpHxHbivf+X/Kxkk00zAKCKdPGngB/XJxiIIP&#10;O0Rb6fpWno15fyLO1CacqR96cnG7/wDGKH4f5pcUjjWH7PxyH7vpyIHFz5LGF7nkld/ql5rp48za&#10;aQgA9SgVpVXoqKNgv+SPhyjUdTVj1PjllhuJEQqxLGIlRE9G2hHwRjeg8Sf2nbI15x/MTy15Utp4&#10;726RtUSH1oNOFTJKTtGDQUUM3837OAnhLjZJAbksr8h/lN5q863drqC25tvLrz+lNqDMq0jT7foo&#10;Tzc/7rDKOPPPKGs6te6tql1qd7IZLu7kaWZz4seg9h0GQJcCUrNvrvTrCz0+wt7CyiWC0tY1ht4U&#10;FFVEHFQPoGAsDFEZsVdmxV2bFXZsVdl/s/Tirs//0PPu/XJN5fVJ6Z0r8p/J8chHmnUo+UMLlNIg&#10;cbSTLs07D+SHon80mbHs3RHNPf6Y/V+P6TVnzeFCx9UvpeXfmn5kutTv/wDAmkTPGZYln8zX0TFX&#10;t7OT7FsjD7M97Qr/ADR2/N/20zpMriVi0txNHUHkIeAYse5Zg2dfLFKgIVEB1A+1JY9Nu7OC3t9I&#10;sbAwxcU43omKRwoKBIY4WQf7N2/2OFj6ex/6Wt/XxDxgfcEy0Y5JBN8gyGOWQLxGl6ctBtSOUmv0&#10;ti6xqkxkWe4YNuIpJAyD2HwjLBAru4RSNCEkt7VXpRpoYihJ8QORAxYTe+S4WPCsNl02+eUZyT1x&#10;4U8K5bNUHTc98sSDbBS0pvbmnsMeh5VJ6YCxI2UZV9OlNj1NOwwVZ2k13N6cewG7v2A8fnmFrdXH&#10;Tw45f5sf5zLDhOQ0GN+dvOGl+UtDfUr745HrHYWYNHnmpUL/AKi9ZH/ZXJJBDFBEIYhRF6+JPv75&#10;wmfPLNMzlzLvMWMQFB8v65req67q02r6rN619cmoHRUQfZRF/ZjQfYXKmlC0/VksWMybEPbQF2Io&#10;Ty6tgB2b1Eb33+WdFoYDgIdL2pi6vS/InAaZeWprXiWX51BriM2zmmTmBbmaGd4wmSwilOm4IxtT&#10;2yvgDm2saIUp1rsfoxWCvLDQpwtbIAIO+hBQmnbFDlHLk52KRER7mOH1Y5S0ZKmtNuuZYyzDj9o4&#10;TqREeocmw5qG6q2umKFheD1IV3LftCnhTvgS8kjlDW9Fkt6EOrAFHJ+1yU7EZsdFpQIEyHqydP5s&#10;P4YPL67VHLPbkPpetfl55budI079KXpeLWr7i5qx9W3gG8MCsNwVrykp9qVsgcvk60sr6a78r3ba&#10;PdS/GLShksZKdecJ+zz/AOKz8Ga/VaLFDIMcJCGXIOKGOX8Tm6fNmGIyI48cPreu2+qXk+mrHrFs&#10;L6CH4Z7gALKjN9mhFF5L+19nBui+bJjqA0nVYDpeuUqkPLlBcKP27aTo4/yD8a5rDGUZcMvTLucu&#10;FTHFA/5qVeYfKOnahYO/pR6nplaOsi1kiNOjDqu37QyY2euulEmFVOxI8PcZXLFGTDjsep4x5s/I&#10;q3eQ3vluZra5j+OO3diPi7enKKMv04Ta9+WHkTzIGn+q/Ur1/wDj7siImJ8XT+7f6VzHlCUOaRCv&#10;pP8AvkFo/wCdn5weQLpdP1s/paxjIUQX4LPx/wCK7lfjP/PT1M5j5i/IfzTYF5dJkj1e2FaItIrg&#10;D/UY8X/2DZETtPikfUHsvk7/AJyc/LvXeEGpySeX756AR3lGgJNBRbhPh/5GCPOd32n3ljcm2vYJ&#10;LW4XYxTIUYfQwGTtsjOMuRes2l3a3cCXFrNHcQSDlHNEwdGB6EMpIOI8KYWSrj1riAxdjhkmLseu&#10;AoLsUrgYOywfDFBdkj8sMX0TzJa93tOYH+rXMnT/AEyDfh5FB34/fWb/AMswH/BKV/jkbjNQDkA5&#10;ARmKhcLJ2H+i6/PC8aSPxkj2hmPSh6o/sembfQdoGB4ZfS4Wo03ELisliSRCjiqn/OuGV9H6ci6h&#10;Y/AhNJIjuEY9Yz4xv+x/k5uJgfXHk68H+ErYuQHpybsOjeI8fngK7tozAby3UtYSMFuYOpil7A/8&#10;y3/axNVY5Mr6FtJPj9N9n6j3HjhHdWYp1qh3Vu49zlRhe63RVMDREvD9RmoBy5RP/Izdf9g+MRYp&#10;Zc+J2MhdlZrafah4n2p2+jGMv4SsxfqDsF2d0bSdpJEEsMqmG9h7SRt1+R/bRv2Xy/FOjuxkOIWF&#10;roGA8Qag5o2k0jUV4u0lrKFkimXYvETVXXwkT/hWyRHBL+iUn95Dfm31FD32pkl1+xXXbFtSt6HW&#10;LSP1L1U6XNuPs3MY/nX/AHauTzQJDgY5+FKj9Ev9gh0Y28oif+5c0hfwP8h/41wt0z09bsP0TO4S&#10;7jqdPnPZ/wCQn+WT/iWHHIZI8B5/wtmS8U+OP0/xogmm/wB+B9C1KXTbx7S7QqgYxzQttxPRl38c&#10;lgymBotubHHJG4u7bYYeZPLrwJHeQ/vLK5HK3uF6HxU+DKdmXJ5sYldOJp89SrqP4VkcquWUbMho&#10;69weuF2h6ilrObO++LTrk0mQ7hSdvUX/ACh3zGw5TjNH6XKzY/EHEPqC9q02647W9CvNEuo7u1cm&#10;BjzgnQ9O4KkZZmwmB44/SjT6gZBwz+pysGH6xihSw8xx0lK2usgbTgUSen84H7WCcI5xR9OT+cyE&#10;pYTY9UG9sCaZrGseW7t7S5iEltKKT2ko5xSp0+H+b/JI+LMYZZ4Twy5NuTHjzDiHNSngSVRWqsPs&#10;OuzKfEHO1eR/yztYNag1eezVLd4PUisroiR4ZmoyMhGz7V2cc0yrPqITGzwvbPbQyYZY8U/XxcP9&#10;ZCG7uIWCXSl467XMY+Ej/iwfsf8AEc6LHFKLsxtFtMaM6gAmnQkjfNXIyuj9LxEeIkQJJVrma3tr&#10;WS8qipEhcyEgLxUV6+GF/mXy1Fe6VP6wAu4PjtZ+jkjqreIK4KEAATzPper9mM2ox5jHc4q9X82L&#10;D/N/n/RfL8+g3P1uPhq92tq9sGXk6SKf3oHWsTcfizk8kLLIGBMc0b8kcEqyMP2lPjkjG9i+l4sh&#10;G4ZdKsE8DRSostvIpV42AZWVh0IPYjJd5Z82PczxadqRAvJTxtroCiTEfssP2ZT/AMC+a3UafhFh&#10;3ml1gntL6njP5kfli2k20+saGpl0uP47qx3Z7cfzxn7TxL+0v24/9T7MqVpENF+Ed17fjlFCrDmS&#10;p5DqUNjqA/0yEO4oY7gfDMtO6uN/+Cx4ERaq1icftKf6ZC0UR5oXl5gtYBETHrNgTX6rdU9QU/lY&#10;7ffgK80PTrpzNNaQyykUaeMBJCP8ploW/wBljE0dmieGEueyd6J+ZGp6IBb2Wq3+gED/AHivAbux&#10;38Fm5hB/xjePC2Xyd5deQyPaKklKcuHE/etP1ZkjUD+IcTr8vZ0j9E6/rMy0/wDODz4oV45LfUYq&#10;ne1lXpTasc3L8JcNdPtbezDiABQ1K0YHoKDrTamT/MxG8YuBk7DyT+qX+lY35o84+Y9ae3+u27Bo&#10;A1BPEygBm5NvEJBzr1auCZp0RKlHk4ioVFBJPtvmJImRJ+m3cabAcWMRvkxTTvL8l5ftJJe2Ft67&#10;/FJcTvHGq16kFAdvlhBd+ZNZb4LTQLxgGo5eWKH4R+0teXKuCeOvNv8AErpxPQvLX5e+XbaRp9T8&#10;2aBNGg/diL1LijHueUkPH2+1nM/M/wCWnnjzVrcupXht7KMgJDCJJJysY7AkKvL+b9nKJTkeQacs&#10;ckzyp7Fo/nv8v9I0m2sodWtzHCOB9IDc+PCPn17YaeXPyS0zTZZJdQlN+ZYmiCu3oqokFGIEZZ+V&#10;Ph+1lRx5JVfpZY9IeqB1P85vLwR00xbq7mH2Hht24mnas3pLvnSbLTpI7W3sopCtnaIIrW1t09KJ&#10;EHRRWuWYcUcdmOxlz/ik3CAiK5PLfN3n3TpLiW+utPtLW7lULJdalMbmUAf77gjIjXp9nlxwwjto&#10;4gAxCf5K7sfp65aSTySB/NH+mec6j5qvtVd2sYptQLfD9auAIbVR24xqFTb/ACsVDUBVBwX8Tgrv&#10;SIVzSe4shJIs+pXB1C5BqsY2hSnYeOVUDbufxyZF7thPUq0cTyuCxoo6DoFHhTC/XtastC0i51W+&#10;cRwW6FmJPVqfCi+LOdsF2b6NE5Xv0DIPJflO682+YbbRbaogJ9S5YbERAgO1e22ePNc1i81jVbrV&#10;LyQyXN3I0shJrTkdlHso+FciTbrJS4jb7H03TrPTbKCwsolgs7WNYoIlFAqIKAYAwMUTmxV2bFXZ&#10;sVdmxV2bFXZf7P04q7P/0eJeVfLl15j8wWej27en9Yas0v8AJCm8j/QvT/KyyIs78g5EI2X0V578&#10;32HlDynqXmG9HOKxiLRwg0aWVjxijH+u5Vf+GzvmopDp9xHpsUP1WztY0hsB+wYlUU38f5s33Y/a&#10;UIDhkNzJxdRgOQmXX+a8k/KlV1Tyh/iSK7XVdR1ieS98xBSDPDeSMQYuHX0o0VEhRv8Adf2cATTM&#10;m2/9fl451YmCLBcAgjnsz2zghnQPEwcdD4g+BHb5YibrxPzwiSCEYtiB2+WV9ZxElALZsxXpvjhP&#10;XDxJ4VrWtOmPWYYeaCFKS3NPHFozyanbvidkdEJcgRITsCehwdDDJNKkMQq77KB28T9GYmfNHFAz&#10;l9MWvHEzNBj+u63puh6Vdavqkvo2NqvOVurE/sog/adz8Krkos7OO0gESbk7ySdyc4LWayeonxH/&#10;ADY/zIu9xYRAUHyr5y836l5t12TWL8GOEVj0+yrVYIq1CL4n9qRv22x0sgUfqGUY4GRbQEoiieV6&#10;dWP2jgJ3LGpzbYsQASE8s7QRqNuuJyCq+4zZaSQEqLia3AZw2DKvKF5FZ6iPWNI5QUr23GVJGjUN&#10;TvlmQglwdEMoHDsExuNUhjndUqwqRlCNR75WZOeYZT1AQkmrk1+Hatd8evEHYZEza5aOUvqlaFm1&#10;OUrTj7ZdcoLmRjQpLZDU8u5xO6n9GMIppLIN6dVX+py7R6fxZ8RH7vGf9PP/AImP+6dZ2jqaHAOb&#10;Kfyz8ofpvVjrN5Hy0fTJKQod1uLtdwP8qODq380uFN3LRfSHVhV/l2X6f+I50EI3u6nHj6l7bpkP&#10;qzG6YViiYrF/lSDZpP8AVj+yv+X/AKmF9zJbxcTcTJCeql2Cn6AeuU6nSYstGQ9UDxQl/HH/ADnN&#10;xZZwuvpl9QTu0+ttzS1jeVWBWREUspBHftUeOAdc07SvMWlXNoZP9Kgia70+6QFWhmhHIMj025fZ&#10;Za/FmD2vhicfFXrj/Ex00JRygjkh7m41bQLzTLv0ykVxf21hdQsQfUiu39L4lBJqjMHRv9Zf28F6&#10;bcTPp1vJct++MYMrdAWA3Oc5ydtmj6tlXVrJI9SnggWq+oREi7k1/ZAwbbXd6HeW1VuMA5y0FQF6&#10;VfwrlGTNsaaJShhrjPCZ/TH+clmpeStD1yxNnrESzRXB9OORTR+XUeiw8Kbv9n+T+fJNpepJfW3q&#10;Ls60EieFcxSbbbINF8zfmp+W175J1xbZ29bTrwM+nXlKB1U/FGw/Zkj25L+19rL1TSdK1S2aDU7O&#10;G+gI/u5kD0/1Sd1PywAljPDGr+lJfKnm/wA2+Xr+M+XtVuNOlldVKRuRE5JFPUjblGw23qmc38wf&#10;kX5dvJGOj3M+k3DfFHBODNbsfBSfjX/gmy4gjdpxTMx6JDLX8P8AE990P/nI/wA4aRYJcebNJttY&#10;sFPC41DSZAs8NDTnPbvtwb9l14JnOvMH5U+ddFLSSaeb22Xrc2RMy08SopIv0rhEgyGoj19P9Z6v&#10;5S/On8t/NIRNO1iKG7cV+o3n+jz/ACCyUV/+ebPkSpRip2ZTRlOxHzB3GG24b8mb1GO7jElSHDHD&#10;EBBdlg4sCHYd+V72C2uL/wCsOI4ZbGdSx8QtQPpzJ0x3+Dbh6hRu1LIlF5FZEIHybfCG3PwKO4Ar&#10;kIuQFbBS9MkzAdjuNdu2KXYbaTrDW5EE/wAULDhybccT+y3ivgf2c2Wi1xx+k+qLiajSiW4+pplD&#10;de24OG6epZS/WYR60EqlLiA7rJGdyrf8at/ss3sCB6o+qJdXLfY7LJYhItKkMpqrDqD44lfaTFHE&#10;tzbVk064JCMd2jbuj+Dr/wANkjCtx9LAT6Hm1BNyJjccZl+0o6EeI9sIL/T5ENVFSOgHceGUyjTO&#10;MrVcCND9ajLD/eiMVI7sg2r/AKyf8RxML3HNIkYuxFJGkUI394ooK/tDDGXEN/qZcNGxyLsMNPjG&#10;pWj6W3w3SlptNbxelXh/56U5L/l5kwHHHh6/wtcyYS4hy/iabbftgjy7qdwksUKSGC6iflZTH9iX&#10;o0Tg7GOT7LLk8Z4hR2LXmxg79FskaSIUcVVuoxus2yRz/pGxiNvEz8bm03/0efqUB/30/wBuFv8A&#10;Yfs5RkgR6gnEbHCVsPNf3ch5MOjfzD+vjgrUIhr2nHUIlrqtmgN2o2M8K7eqB3kj/wB2f5PxZbfi&#10;RsfUGqB8GfCf7uX0rq8Gofsnp8/DDryB5otvTk0LVwJ9NuuvPfg3QOv8vg+ShK+X1Bx+0dGTWSG0&#10;o/7JD3ltIWW5gNLiPanZ1/lP8MS83+RJ9Pd7mx5XFhWrBd3i/wBYd1/ysOXFxC2Gk1vSXNfbXaSq&#10;Kji56Dsflhf5c1xYyui6ohuNPuG4x7cnjY91HXKMWp4PTL6XM1GESHHH0kKkgIBZKcx2OwPtiPmT&#10;yhe6PN9Ztz61k5rDcR1oadq9Q47jBkiR6orpdXHIKPNZbXccwK7pKn95E32lr0+g9mw48lzXWrXV&#10;u0ulnVJdOcXAHplkPpnlRmA+B/8AhXyBzQyDgnz/AIXF7TlDHjIMxh8T0f6ZVcilK0Od30zVbLWl&#10;WfT7hfU/3bbOwWaN69GXrmn1GmmJW+W6rs3NgluOIfwzj9MkNLqFrbrS6YQih3YfCVA3IpX4fnkk&#10;T1+aKdnC/a7Fqd8OQHgNc6b9HlEcoEx6WCfmLow1DyHqDaDP8bHlCnqt6coLbICSfhPhi8iu5BZQ&#10;Yz9oHw75D0mO7kCeWGb92ev8P8TGrO28h3nkV7bzFCtpqlvC3rw3J43NvIoqGSpLJ2Ksuce84aWt&#10;hqjmLeCUl4TToCdxghLjiJd76lo5GUBf1D6mSfk950XzV5Rgndud3aE210f5zHsslP8ALWjZA/Nd&#10;/Fb6a8IuGgu5eJh9Ohk+Fg1f8kVH2srzzAjRdphxm7Z+iCQEMAyEUKnoQRQg+OdR/L3zfN5t0m7v&#10;ZbX6u9jLFayPy5eqzRci5H7JJH2c0fEIyEBvsZO2xZeIU+avzd8i2Hk7UbdrO7aS21H1ZI7eQBTD&#10;xcAIrD7SAPQcvi+HJNTuBlpiXIYD9cNaVp7Hp88bxodtj1NMaQiBdB4yjkSJ2jf4lB+nHCSUDryB&#10;7NvgrdFBCPpmiswZYWtpQf722dozXx2xrcT9uFTTuppgpQO5HWwvYiBaa/cwimy3CLcKKe5+LEyt&#10;v19GQfIjGyu46pnBP5kC8V1rTJh/xfBLGT8+OJkW4/3XOflx/rh5rRPVFxy+Zz/0sNBWnc+v/Ab5&#10;a+lsBbSsf8pgBjZUnzWzN5h41k8x6PbU7QWk0x/4YUri0YPVLeNCO7kuciWJG9bpNfgSbX3mfULx&#10;T1hsoUtYz7VJr+GK/vW2aTb+VRxGGmQAHRKEi0a2Ytaacrymv+kXjG4kr40NE/DMOCr0FfHJAbsu&#10;Tp5Lmc/vGLHtGPhUf6qDYZi4G4/4LAbYErVtHLfHUEdFG5+/CDzf538veU7E3WqT/vnH+j2cdDNK&#10;R/KvZf8ALb4cHvapzA3kyvyT+WnmDzhchbJPq+mRmk+oSg+iniEH+7Xp+yv+y455q8/fmNrXnC+D&#10;3R+r6fCT9U09CeCV/ab+eQ92P+xyJNuvy5TM+T6Y8k+Q9C8oaaLLS4qyPQ3V5JQzTOB1Yj9kfsoP&#10;hXIngamR5sVdmxV2bFXZsVdmxV2bFXZf7P04q7P/0oF+Q7KPOdyOHJ2sn4moHEB15dfH2zIhXBK3&#10;Mx8j7npH/OVUcT/lNKZJfSKX1qyAhjzYMQE+EGnWtW+HO56n+jvqT/pHh9V8X6f7Gnxcv9XMQc9u&#10;bE/a+X/y4/x6PNEZ8ifWW1oAGRbf7HDwuOdIfT/4zHjkL1G3tYYzNp119ZtCd7WdXVgD/I7BQf8A&#10;hc3WgnqgfTHii1ZeCqn/AMefVPk/WPNOoyiz84aAdE15FHLVNPntp7eQj/fkUUkrx18GWRP8pcKZ&#10;QrIHiJQ/75f+DCv450+LJkI9UeH5frdfOMR9J4mawNOkvpXCLIp6XMOy/wCzRiGH+w54krXHdDT6&#10;P65kAsQiWW3qaMCfp/jiitN/Lkt0HkpMsNPtD7sXjMm22WR4lQ8gj3ocMrOvA/z9xkpNcuSRan/f&#10;CuyAbE98k/l9bRY2KOHu2AMgoRxWuwFfxpnHdvSzGQscOEfT/Sl/Sc7RCA5H1PnT/nIG6823GoWy&#10;XdnLZ+U7eQx6fJzRxcXAFWlkEbOUYj4YUl4tw/ysNHJoaD/bzQRAc8PKFpyHKgr08APbAU5lLfGK&#10;eGbTTCFbMopxpi2Y+y4L99jiWZwpl7k3UR9j9O+Y5IcwxNUrRVDpw3aop9+UOntl8+bix2nsj7mn&#10;qnx7/PNtlZbDKV8kO/PuDXLFO+VlB40PIX323ywVAZgOTAfCnSp7bnbKiCaH0g/VL+bH/imufGBY&#10;3KlBCLm7t7e5uPqNrK/G5virSGGKlWZUQM7yU+GMKv2sKpjOJ2M4rKGBkVuhPht2zotN4fhx8P8A&#10;u+H0OgnfEeL6v4n0JoaaG3lmyTQH4aMbbjp8sQqwShHIAivqcql+Q58/tZHrnTtSJm9TVrhbEu8j&#10;KkA+vBS28QcAngv7LrH6nHJRhOuezlRly29TKdNvbdbS2WDTYZLkRIkUhm42TCn95xP/AAyV+1ie&#10;jP5WWQjTY43uq/G1yT9Yr4t9ZpJ/wuGRERsDP8f0mUuI/Vsv1OLzG0RbU55ktCKhLVW9ADwAtuR/&#10;4OTB+uNftZAcStvyHqspFabdlr8Hjms1+ScofSYR/pcP+9lJyNJECW5tD+VV8tprKkMJb4x1thIG&#10;A5AmgBkp++P7H/EuWF81xdgyJFau9kkfESxuglcuKcoRU8Wj+0nMcmk/ZznJmRvoHYAAndOGt7N4&#10;5mnuhDqLMWClHZFCmpWXiPiR/sy0Pwx4N8rPrMBnjuYxdtBSOScERi4hqPTlK1/dS8vtp/v3l+zm&#10;JyJ6/wA51fbWPFOEBkl4c+I+HKuL18Pq4f8AMVNS+rz2MLPSzkcFlQ/vBG/BuSnhs8PCvQr8HH7O&#10;HfloudSujQhSG5DY0PLbpt45WHJwgcEa5cH4+p5P/wA5PLajyJpPqOrXS38QtyBQsvot6hA3oONO&#10;/wDLkil/uvHcV+VcXIjXDvyfO3l0W51kes3ECOUxClay8PhH/EsQjk1L63cx30a/o2gNtM3ENyoP&#10;hojFuvSoy7HxU6CQwiYOnP72/VCN8Mv63E9E1C08o/4T0ybS72ceam5RajaxidoVT4v33KSJF/u+&#10;HqorvF9rl8OClrUca8uxFa5SebvMvB1eUSEfGaKFqKD9jlX9n6fs0yFeeG/LkMF81rYF3BAdCfra&#10;eBpEPUOXUK2O7gwMJEgceOX876oS/wB894/Lqz/OaLRxc+R9R1Sf0qMlhqsAGnzJTcRSXJQK/Lls&#10;vFf+LFzlGteX/wArZA0ug+aHtyd1tr21unQewkWIP/wStgBPc3XkHTiH+yez+U/N35xlY4fNXkQq&#10;dg15p99YkdhUwyXH0njLkMnjSKYxrKk6jpNFz4H6JFjf/hMsDaDfMU9Fid3jV2jaJmG8bleQ+fEs&#10;v3NjO/tgCdl4rlOTQ0GTHRlGnGmJQluwywOQHYNiJp0yTMOxYUrhZB2WeNN/w/HFLsN9Dk1JFPGL&#10;1bMih5ECnuORH4ZtdBLMPpHFjdfrI4zzPDJxw/0x2RrmRIxLY/CL6EkBd+jKzUHqD9mnxZv8J/0r&#10;p8oHxULlULxgNxuN/SIFfmDT9nAGox2CPIiyiS3O8UoBU79qEVyMqTEmlWMsUBZeLd160+7I5Osa&#10;3YNs4aTkAQAR8XiMgOYptHmuwHfi3MgeFgJGY8o1r8Lj+U9OJ9sGSr25pxXW/J2Nj9Yyx+lUXPMB&#10;AvXnX4StO9cML272Rqj3ONO+D9b9J7oymkV+WKahbpuBMtKSIy1X4/2lDfC+ZM64r6/xNWPYd8Wl&#10;6e3Y4Z3TSmB5LxON1HGF1GEnaSLbixIqFflTj+1z+zhyct/85q67cnbVHj2wv0H9Ix6xGNMrNKJP&#10;3ZFACaHryoOPH+8/ycxMV8XpbM3CYevk1Jw4Hn9nvjdXXT/0qk2jvX1qu1sAf3EtaPGGpxeOv2WV&#10;m+HLz9WycHFwVL/Tf0f+KcnOlGG4NAfEeOdY0B9Tl0aAX8Ztr6NAYWYqwkiI2D8S3Gn+X+zmXjJ6&#10;jZ0ecQE/TuP9ylzlFuG4APbOSJB04SDuK0rX/Jy/y9XQW85yS2TxpKYJVmt6Aqr8hxeJj1+IfZQ8&#10;vi/lzV9pxx1sd3W+0Al+Uo39Xp5o396Ao+0Kj4jt8PeuTTX08vuJk1ORIhxrLLSq9NhIoBFf+SmY&#10;mjnnB2HFF5zsiesibxxM4+ancCAyIAeNxv6ZH2qf80/8LiX5dweW4/L1yuhXPrRfXJDK6q6n1CB8&#10;JqAaAdNsp1fDxGmz2lOU5YnJ6ZcP0f8ASKy2mvmuXiubcJGq/BOGUqx70WvMfdiN1D5CfzKkmqXC&#10;RaknIGBFkPNiNi7RggU+eMDkGKpC3J7POt/KkAej+CcuH/fIbXrvWrZIP0XYm9EkgW5o8aGOOoq1&#10;JGQN9BzoVoZgirSsPEcXPXjTbY79MrlTp8Zy2RL/AE38TCfNMPlGS4guLG4eHVIZecVmglNrNNy3&#10;jlZVaFTX9rmuKx8lU0q6k7npT78ryncbOXpoDhl6tv4WJ/mZqTvquivNpCRahQmeN5YD+56cWKyH&#10;9rda5y/847q9h9BNLsvrN66kGVnjWJB4kMysze1Mr4pcJ4Q+jezkCMAOSVn+Hn/skZ+SJ9bXvM80&#10;ax2umC5QC3Ql2NwF/eFSnKL0qU/b5c/2Vzz3ffXBezfXy5u+X771Otf6fLNVl4r9T1HTye1rTiOP&#10;TtTOk/k7rPmiy0zUYdM8vvqumPeI11dRXMELxy+kAicJnTl8HxVzEPD4oPXhP+lbcBIOwt5F+fOk&#10;eSNQOnf4g159FvEjl+pf6PLcxupZeXMRo1N+P7WdhtJ2niDzW0lpIftRSmNmHtWJ5F/HMk25tnuf&#10;PV/pttZ3HCw1aDU4D0lijuYgB/lLcRR/8KWxUgV2IwFkbUA0wcq61oPtodiK9q0OVUdwffpj1VW4&#10;OSpWTfsGBB/AHMaVyIQObcZufUNAeh3Hh365XyxLIq68y3xAj9eMPXFARKV4Gg69B4Za0/pXCUuu&#10;GkoPhoablelP65ixH2VJ+VP44rupQwW8h/fXCQinVhIT9yI2b96e3H8TgvdCIEWjR7LM0+3VV9Na&#10;/TybAOqXt3Z2rSWmnzalcdFgieGLf/KaZ41A+XLJG+jCRIPemeh6dot7PS91WDSrQfab0p5nI78V&#10;iRt/9d0znuo63+f88k7af5etLO2deMSGa0llQ/z8mn+J/wDYcf8AJyve3FMsl7B6Fpenf848WwgS&#10;51Sa+nRwXlnS7RHPgyrEkYj/AM2bOEeZv8R/pq4/xD6/6Wr+/wDrNef47cf5ePw4lw8nFfq5vcNL&#10;/Rf6Pt/0Z6X1DgPq31fj6XD/ACePw4U4GCLzYq7Nirs2KuzYq7Nirs2KuzYq7L/Z+nFXZ//ZUEsD&#10;BBQABgAIAAAAIQC0PbzN3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc&#10;WoekjZoQp0IFJA699OcBnHhxIuJ1ZDtt+va4Jzitdmc0+021nc3ALuh8b0nAyzIBhtRa1ZMWcD59&#10;LjbAfJCk5GAJBdzQw7Z+fKhkqeyVDng5Bs1iCPlSCuhCGEvOfduhkX5pR6SofVtnZIir01w5eY3h&#10;ZuBpkuTcyJ7ih06OuOuw/TlORsAH7Rvp9npd4Nf7uZnym05WOyGen+a3V2AB5/Bnhjt+RIc6MjV2&#10;IuXZIGCxTqMzzqwAdtfTLIuXRsAqK3LgdcX/V6h/AQAA//8DAFBLAwQUAAYACAAAACEAN53BGLoA&#10;AAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj8sKwjAQRfeC/xBmb9O6EJGmbkRw&#10;K/UDhmSaRpsHSRT79wbcKAgu517uOUy7f9qJPSgm452ApqqBkZNeGacFXPrjagssZXQKJ+9IwEwJ&#10;9t1y0Z5pwlxGaTQhsUJxScCYc9hxnuRIFlPlA7nSDD5azOWMmgeUN9TE13W94fGTAd0Xk52UgHhS&#10;DbB+DsX8n+2HwUg6eHm35PIPBTe2uAsQo6YswJIy+A6b6ho08K7lX491LwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEA2vY9+w0BAAAUAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQC6gxUYugIAAPQFAAAOAAAAAAAAAAAAAAAAAD0CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItAAoAAAAAAAAAIQCTRvNeA9IJAAPSCQAUAAAAAAAAAAAAAAAAACMFAABkcnMvbWVk&#10;aWEvaW1hZ2UxLmpwZ1BLAQItABQABgAIAAAAIQC0PbzN3wAAAAoBAAAPAAAAAAAAAAAAAAAAAFjX&#10;CQBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAN53BGLoAAAAhAQAAGQAAAAAAAAAAAAAA&#10;AABk2AkAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAABV2QkAAAA=&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId10" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00276469">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="053273B3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E494BF70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BE132F1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09EE49B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25A31C2D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5CFEE5AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="262B7D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D91EDE54"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3044,51 +3609,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63034370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5047EC4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3157,51 +3722,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="705B3315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBA81966"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3243,262 +3808,517 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1251233863">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1780444111">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="471408348">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1442453799">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="711999822">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="6" w16cid:durableId="1357654069">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00276469"/>
+    <w:rsid w:val="000F0FC8"/>
     <w:rsid w:val="00276469"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="009C08E2"/>
+    <w:rsid w:val="00CB3D28"/>
     <w:rsid w:val="00E31818"/>
+    <w:rsid w:val="00F74726"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="792F08F9"/>
+  <w15:docId w15:val="{4FA59280-34D9-4A0B-BFA4-9388C8F56DAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E31818"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -3548,313 +4368,73 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E31818"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E31818"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...159 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00E31818"/>
-[...39 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00CB3D28"/>
     <w:rPr>
-      <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
-[...43 lines deleted...]
-      <w:u w:val="single"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youemail@mail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youemail@mail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youemail@mail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youemail@mail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4100,51 +4680,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
   <Characters>11</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>