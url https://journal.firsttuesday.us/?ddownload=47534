--- v0 (2025-10-09)
+++ v1 (2026-10-27)
@@ -1,2540 +1,1756 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="001B34B5">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="310C8D19" w14:textId="0FC0F50D" w:rsidR="00B510E6" w:rsidRDefault="00362DCD">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="498DBAB1" wp14:editId="39484790">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3568700</wp:posOffset>
+                  <wp:posOffset>1876424</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8547100</wp:posOffset>
+                  <wp:posOffset>8229600</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2603500" cy="1206500"/>
+                <wp:extent cx="2809875" cy="1647825"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2603500" cy="1206500"/>
+                          <a:ext cx="2809875" cy="1647825"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="5BECD09B" w14:textId="77777777" w:rsidR="001B34B5" w:rsidRPr="00CC7F5F" w:rsidRDefault="001B34B5" w:rsidP="00CC7F5F">
                             <w:pPr>
-                              <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
-                            <w:r w:rsidRPr="001B34B5">
+                            <w:r w:rsidRPr="00CC7F5F">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...9 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
-[...11 lines deleted...]
-                              <w:t>CalBRE</w:t>
+                          <w:p w14:paraId="270BB48F" w14:textId="665A638A" w:rsidR="001B34B5" w:rsidRPr="00CC7F5F" w:rsidRDefault="00CC7F5F" w:rsidP="00CC7F5F">
+                            <w:r w:rsidRPr="00CC7F5F">
+                              <w:t>D</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                            <w:r w:rsidR="001B34B5" w:rsidRPr="00CC7F5F">
+                              <w:t>RE Lic #</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidR="001B34B5" w:rsidRPr="00CC7F5F">
                               <w:br/>
                               <w:t>555.555.5555</w:t>
                             </w:r>
-                            <w:r>
-[...2 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidR="001B34B5" w:rsidRPr="00CC7F5F">
                               <w:br/>
-                            </w:r>
-[...3 lines deleted...]
-                              </w:rPr>
                               <w:t>youremail@mail.com</w:t>
                             </w:r>
-                            <w:r>
-[...2 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidR="001B34B5" w:rsidRPr="00CC7F5F">
                               <w:br/>
                               <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CC7F5F">
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:br/>
+                              <w:t>Broker Lic#</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="498DBAB1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:281pt;margin-top:673pt;width:205pt;height:95pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNN5YqfQIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jaQdkqUtSBmCYh&#10;QIOJZ9exaTTb59nXJt1fz9lJSsX2wrSX5Hz3u++Ps/POGrZVITbgKj45KjlTTkLduKeK/3i4+vCJ&#10;s4jC1cKAUxXfqcjPF+/fnbV+rqawBlOrwMiIi/PWV3yN6OdFEeVaWRGPwCtHQg3BCqRneCrqIFqy&#10;bk0xLctZ0UKofQCpYiTuZS/ki2xfayXxVuuokJmKU2yYvyF/V+lbLM7E/CkIv27kEIb4hyisaBw5&#10;3Zu6FCjYJjR/mLKNDBBB45EEW4DWjVQ5B8pmUr7K5n4tvMq5UHGi35cp/j+z8mZ7F1hTV/yUMycs&#10;tehBdci+QMdOU3VaH+cEuvcEw47Y1OWRH4mZku50sOlP6TCSU513+9omY5KY01n58aQkkSTZZFrO&#10;0oPsFy/qPkT8qsCyRFQ8UPNyTcX2OmIPHSHJm4OrxpjcQONYW/EZOcgKewkZNy5hVR6FwUxKqQ89&#10;U7gzKmGM+640lSJnkBh5CNWFCWwraHyElMphTj7bJXRCaQriLYoD/iWqtyj3eYyeweFe2TYOQs7+&#10;Vdj1zzFk3eOp5gd5JxK7VZdnYDp2dgX1jhoeoF+Y6OVVQ025FhHvRKANoUbS1uMtfbQBKj4MFGdr&#10;CL//xk94GlySctbSxlU8/tqIoDgz3xyN9OfJ8XFa0fw4Pjmd0iMcSlaHErexF0BdmdB98TKTCY9m&#10;JHUA+0jHYZm8kkg4Sb4rjiN5gf0doOMi1XKZQbSUXuC1u/cymU5NSiP30D2K4Ie5RBrpGxh3U8xf&#10;jWePTZoOlhsE3eTZTXXuqzrUnxY6T/9wfNLFOHxn1MuJXDwDAAD//wMAUEsDBBQABgAIAAAAIQAs&#10;2GSv4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT4NAEL2b+B82Y+LNLlLBiixNQ9KYGHto&#10;7cXbwE6ByO4iu23RX+/0pLd5H3nzXr6cTC9ONPrOWQX3swgE2drpzjYK9u/ruwUIH9Bq7J0lBd/k&#10;YVlcX+WYaXe2WzrtQiM4xPoMFbQhDJmUvm7JoJ+5gSxrBzcaDAzHRuoRzxxuehlHUSoNdpY/tDhQ&#10;2VL9uTsaBa/leoPbKjaLn758eTushq/9R6LU7c20egYRaAp/ZrjU5+pQcKfKHa32oleQpDFvCSzM&#10;H1K+2PL0eKEqppI5U7LI5f8VxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzTeWKn0C&#10;AABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALNhk&#10;r+EAAAANAQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:147.75pt;margin-top:9in;width:221.25pt;height:129.75pt;z-index:251705856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3iDLpaQIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7Vdv2JlHbmJXFWy&#10;kqhJlTNmIV6VZSiMvev++gzs+qG0l1S9wMB88zFPrq6byrCd8qEEm/P+RY8zZSUUpX3J+Y+n5acp&#10;ZwGFLYQBq3K+V4Ffzz9+uKrdTA1gA6ZQnhGJDbPa5XyD6GZZFuRGVSJcgFOWlBp8JZCO/iUrvKiJ&#10;vTLZoNcbZzX4wnmQKgS6vW2VfJ74tVYS77UOCpnJOfmGafVpXcc1m1+J2YsXblPKzg3xD15UorT0&#10;6JHqVqBgW1/+QVWV0kMAjRcSqgy0LqVKMVA0/d6baB43wqkUCyUnuGOawv+jlXe7R/fgGTZfoKEC&#10;xoTULswCXcZ4Gu2ruJOnjPSUwv0xbapBJulyMO1dTicjziTp+uPhZDoYRZ7sZO58wK8KKhaFnHuq&#10;S0qX2K0CttADJL5mYVkak2pjLKtzPv486iWDo4bIjY1Ylarc0ZxcTxLujYoYY78rzcoiRRAvUn+p&#10;G+PZTlBnCCmVxRR84iV0RGly4j2GHf7k1XuM2zgOL4PFo3FVWvAp+jduFz8PLusWTzk/izuK2Kyb&#10;rqRrKPZUaQ/tEAQnlyVVYyUCPghPXU/FpUnGe1q0Aco6dBJnG/C//3Yf8dSMpOWspinKefi1FV5x&#10;Zr5ZatPL/nAYxy4dhqPJgA7+XLM+19htdQNUjj79GU4mMeLRHETtoXqmgV/EV0klrKS3c44H8Qbb&#10;2aYPQ6rFIoFo0JzAlX10MlLH6sRee2qehXddQyL18h0c5k3M3vRli42WFhZbBF2mpo0JbrPaJZ6G&#10;NLV996HEX+D8nFCnb2/+CgAA//8DAFBLAwQUAAYACAAAACEAVFBE7uEAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbExPTU/DMAy9I/EfIiNxYylFHV3XdJoqTUgIDhu7cHMbr63WJKXJtsKvx5yGT7bf&#10;0/vIV5PpxZlG3zmr4HEWgSBbO93ZRsH+Y/OQgvABrcbeWVLwTR5Wxe1Njpl2F7ul8y40gkWsz1BB&#10;G8KQSenrlgz6mRvIMnZwo8HA59hIPeKFxU0v4yiaS4OdZYcWBypbqo+7k1HwWm7ecVvFJv3py5e3&#10;w3r42n8mSt3fTesliEBTuJLhLz5Hh4IzVe5ktRe9gniRJExlIF7MuRVTnp9SXip+JTwgi1z+b1H8&#10;AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADeIMulpAgAAPgUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFRQRO7hAAAADQEAAA8AAAAAAAAAAAAA&#10;AAAAwwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="5BECD09B" w14:textId="77777777" w:rsidR="001B34B5" w:rsidRPr="00CC7F5F" w:rsidRDefault="001B34B5" w:rsidP="00CC7F5F">
                       <w:pPr>
-                        <w:jc w:val="right"/>
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
-                      <w:r w:rsidRPr="001B34B5">
+                      <w:r w:rsidRPr="00CC7F5F">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...9 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
-[...11 lines deleted...]
-                        <w:t>CalBRE</w:t>
+                    <w:p w14:paraId="270BB48F" w14:textId="665A638A" w:rsidR="001B34B5" w:rsidRPr="00CC7F5F" w:rsidRDefault="00CC7F5F" w:rsidP="00CC7F5F">
+                      <w:r w:rsidRPr="00CC7F5F">
+                        <w:t>D</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                      <w:r w:rsidR="001B34B5" w:rsidRPr="00CC7F5F">
+                        <w:t>RE Lic #</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidR="001B34B5" w:rsidRPr="00CC7F5F">
                         <w:br/>
                         <w:t>555.555.5555</w:t>
                       </w:r>
-                      <w:r>
-[...2 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidR="001B34B5" w:rsidRPr="00CC7F5F">
                         <w:br/>
-                      </w:r>
-[...3 lines deleted...]
-                        </w:rPr>
                         <w:t>youremail@mail.com</w:t>
                       </w:r>
-                      <w:r>
-[...2 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidR="001B34B5" w:rsidRPr="00CC7F5F">
                         <w:br/>
                         <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CC7F5F">
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:br/>
+                        <w:t>Broker Lic#</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00A142FF" wp14:editId="1935219B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3800475</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4591051</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3454400" cy="3390900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3454400" cy="3390900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:linkedTxbx id="2" seq="1"/>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="00A142FF" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:299.25pt;margin-top:361.5pt;width:272pt;height:267pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+bywedAIAAFMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGyEMfp+0/wHxvty1SbolyqXKUmWa&#10;FLXVkqnPhIMGlcMUSO6yv36Gu/xQt5dOewGDPxvbn83ktqk02QvnFZiCXvVySoThUCrzXNCf68Wn&#10;L5T4wEzJNBhR0IPw9Hb68cOktmNxDVvQpXAEnRg/rm1BtyHYcZZ5vhUV8z2wwqBSgqtYwKN7zkrH&#10;avRe6ew6z2+yGlxpHXDhPd7etUo6Tf6lFDw8SOlFILqgGFtIq0vrJq7ZdMLGz47ZreJdGOwfoqiY&#10;MvjoydUdC4zsnPrDVaW4Aw8y9DhUGUipuEg5YDZX+ZtsVltmRcoFi+PtqUz+/7nl9/uVfXQkNF+h&#10;QQJjQWrrxx4vYz6NdFXcMVKCeizh4VQ20QTC8bI/GA4GOao46vr9UT7CA/rJzubW+fBNQEWiUFCH&#10;vKRysf3ShxZ6hMTXDCyU1okbbUhd0Jv+ME8GJw061yZiRWK5c3MOPUnhoEXEaPNDSKLKlEG8SP0l&#10;5tqRPcPOYJwLE1LyyS+iI0piEO8x7PDnqN5j3OZxfBlMOBlXyoBL2b8Ju3w5hixbPNb8Iu8oamVe&#10;RLluNg2mH/klXrxe8LyB8oD0O2gnw1u+UEjRkvnwyByOAtKK4x0ecJEakAroJEq24H797T7isUNR&#10;S0mNo1VQ/7pjTlCivxvs3dEVtgvOYjoMhp+v8eAuNZtLjdlVc0COYuiWJzHigz6K0kH1hL/ALL6K&#10;KmY4vl3QcBTnoR14/EW4mM0SCKfPsrA0K8uj60hZbMB188Sc7bo0YIPfw3EI2fhNs7bYaGlgtgsg&#10;VerkWPW2qh0bOLlpFrpfJn4Nl+eEOv+F098AAAD//wMAUEsDBBQABgAIAAAAIQDh80T65AAAAA0B&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFNDaAhxqipShYTooaUXbk68TSL8&#10;E2K3DTw92xPcdndGs98Uy8kadsIx9N5JmM8SYOgar3vXSti/r+8yYCEqp5XxDiV8Y4BleX1VqFz7&#10;s9viaRdbRiEu5EpCF+OQcx6aDq0KMz+gI+3gR6sirWPL9ajOFG4NF0nyyK3qHX3o1IBVh83n7mgl&#10;vFbrjdrWwmY/pnp5O6yGr/1HKuXtzbR6BhZxin9muOATOpTEVPuj04EZCelTlpJVwkLcU6mLY/4g&#10;6FTTJNJFArws+P8W5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPm8sHnQCAABTBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4fNE+uQAAAAN&#10;AQAADwAAAAAAAAAAAAAAAADOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent/>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CC7F5F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33CB31C7" wp14:editId="501BDE22">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>381000</wp:posOffset>
+              <wp:posOffset>571719</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>9132570</wp:posOffset>
+              <wp:posOffset>8296275</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1028700" cy="1494473"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1699960168" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1699960168" name="Picture 1699960168"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1028700" cy="1494473"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00CC7F5F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BF96110" wp14:editId="689E23EE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5553075</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8923020</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1689100" cy="619125"/>
             <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1689100" cy="619125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...89 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00CC7F5F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00A142FF" wp14:editId="4593D55A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251627008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="517EB2CA" wp14:editId="5A270594">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3797300</wp:posOffset>
+                  <wp:posOffset>276225</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5156200</wp:posOffset>
+                  <wp:posOffset>4591050</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3454400" cy="3327400"/>
-[...81 lines deleted...]
-                <wp:extent cx="5372100" cy="723900"/>
+                <wp:extent cx="3454400" cy="3486150"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-[...163 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3454400" cy="3327400"/>
+                          <a:ext cx="3454400" cy="3486150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx id="2">
                         <w:txbxContent>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="6A66F24D" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...12 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="FFC000"/>
+                                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
                               </w:rPr>
                               <w:t>Tips for surviving Halloween</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="04D87CE5" w14:textId="399D7F80" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-                              <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
-[...9 lines deleted...]
-                                </w14:textOutline>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                              <w:t>Whether you’re prepping kids for a night out or heading out for your own festivities, use these tips to keep your Halloween free from scary mishaps.</w:t>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Whether you’re prepping kids for a night out or hosting your own festivities, use these tips to keep your Halloween free from scary mishaps.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="003C0B20" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-                              <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
-[...28 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="FFC000"/>
-[...1 lines deleted...]
-                              <w:t>If your kids are trick-or-treating:</w:t>
+                                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+                              </w:rPr>
+                              <w:t>When your kids are trick-or-treating:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="1A838B5E" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                                </w14:textOutline>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Add reflective tape to costumes or candy bags for better visibility</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="4386463A" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                              <w:t>Make sure you and your kid(s) are equipped with flashlights</w:t>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Make sure you and your kids are equipped with flashlights</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="1141064E" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                                </w14:textOutline>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Use costume makeup instead of masks to avoid obstructed eyesight</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="069BA539" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                              <w:t>Pin long costumes and wear comfortable shoes to prevent tripping</w:t>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Pin up long costumes and wear comfortable shoes to prevent tripping</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="1C1E28BE" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                                </w14:textOutline>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Forego pointed accessories – like swords and sticks</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="4C0DBADE" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                              <w:t>Accompany your kids out or arrange for them to trick-or-treat with a group supervised by an adult</w:t>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Accompany your kids or arrange adult supervision for their trick-or-treating group</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="45C6B92E" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                                </w14:textOutline>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Teach your kids how to safely cross the street and check for oncoming traffic</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="73BAEE14" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                              <w:t>Only visit a home if the porch light is on</w:t>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Only visit a home when the porch light is on</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="654C6355" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
-[...9 lines deleted...]
-                                </w14:textOutline>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...46 lines deleted...]
-                                </w14:textOutline>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Examine treats and toss out anything unwrapped</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="3E8BADA3" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-                              <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
-[...9 lines deleted...]
-                                </w14:textOutline>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
                               </w:rPr>
                             </w:pPr>
-                          </w:p>
-[...20 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="FFC000"/>
+                                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
                               </w:rPr>
                               <w:t>No kids?</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="0F91266D" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="4"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                                </w14:textOutline>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Slow down and drive carefully, and be sure to keep an eye out for children crossing the street</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="4E7BDFC4" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="4"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                                </w14:textOutline>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Properly restrain your pets</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="01443694" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="4"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                              <w:t>If you’re handing out treats, clear your yard of any items visitors may trip on</w:t>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">When you’re handing out treats, clear your yard of any </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>items</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> visitors may trip on</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="30EE6D1C" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="4"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                              <w:t xml:space="preserve">Keep your home and walkways well-lit (unless you’re closing up for the night, then simply turn your porch light off) </w:t>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Keep your home and walkways well-lit (unless you’re </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>closing up</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> for the night, then simply turn your porch light off)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="45DC9E7E" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="4"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
-[...9 lines deleted...]
-                                </w14:textOutline>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                                </w14:textOutline>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Replace jack-o’-lantern candles with flameless candles or glow sticks</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="3BB92C84" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-                              <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:ind w:left="180"/>
-[...10 lines deleted...]
-                                </w14:textOutline>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                          </w:p>
-[...38 lines deleted...]
-                              <w:t>— Halloween!</w:t>
+                            <w:r w:rsidRPr="00362DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Get your home ready for a safe — and spooky — Halloween! For any real estate questions all year long, give me a call. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                          <w:p w14:paraId="7B930A94" w14:textId="77777777" w:rsidR="001B34B5" w:rsidRPr="00362DCD" w:rsidRDefault="001B34B5" w:rsidP="00362DCD">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:22pt;margin-top:406pt;width:272pt;height:262pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzyCWLfwIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51X2y2oU2QtOgwo&#10;2mLt0LMiS40xSdQkJnb260fJdhJ0u3TYxabITxQfH3lx2VrDtirEGlzJxycjzpSTUNXupeTfn24+&#10;fOQsonCVMOBUyXcq8svF+3cXjZ+rCazBVCowcuLivPElXyP6eVFEuVZWxBPwypFRQ7AC6RheiiqI&#10;hrxbU0xGo7OigVD5AFLFSNrrzsgX2b/WSuK91lEhMyWn2DB/Q/6u0rdYXIj5SxB+Xcs+DPEPUVhR&#10;O3p07+paoGCbUP/hytYyQASNJxJsAVrXUuUcKJvx6FU2j2vhVc6FihP9vkzx/7mVd9uHwOqq5FPO&#10;nLDUoifVIvsMLZum6jQ+zgn06AmGLampy4M+kjIl3epg05/SYWSnOu/2tU3OJCmns9PZbEQmSbbp&#10;dHKeDuS/OFz3IeIXBZYloeSBmpdrKra3ETvoAEmvObipjckNNI41JT+bno7yhb2FnBuXsCpToXeT&#10;UupCzxLujEoY474pTaXIGSRFJqG6MoFtBdFHSKkc5uSzX0InlKYg3nKxxx+iesvlLo/hZXC4v2xr&#10;ByFn/yrs6scQsu7wVPOjvJOI7arNHNh3dgXVjhoeoBuY6OVNTU25FREfRKAJoUbS1OM9fbQBKj70&#10;EmdrCL/+pk94Ii5ZOWto4koef25EUJyZr44o/WlMBKERzYfZ6fmEDuHYsjq2uI29AurKmPaLl1lM&#10;eDSDqAPYZ1oOy/QqmYST9HbJcRCvsNsDtFykWi4ziIbSC7x1j14m16lJiXJP7bMIvuclEqXvYJhN&#10;MX9Fzw6bbjpYbhB0nbmb6txVta8/DXRmf7980sY4PmfUYUUufgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AGBxrV/iAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo0/RHVohTVZEq&#10;JASHll64bWI3iYjXIXbbwNOznOA2o/00O5NvJteLix1D50nDfJaAsFR701Gj4fi2e1AgQkQy2Huy&#10;Gr5sgE1xe5NjZvyV9vZyiI3gEAoZamhjHDIpQ91ah2HmB0t8O/nRYWQ7NtKMeOVw18s0SdbSYUf8&#10;ocXBlq2tPw5np+G53L3ivkqd+u7Lp5fTdvg8vq+0vr+bto8gop3iHwy/9bk6FNyp8mcyQfQalkue&#10;EjWoecqCgZVSLComF4t1ArLI5f8NxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAs8gl&#10;i38CAABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;YHGtX+IAAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="517EB2CA" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:21.75pt;margin-top:361.5pt;width:272pt;height:274.5pt;z-index:251627008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgZvDTagIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v0zAUfUfiP1h+Z2m3boxq6VQ2DSFN&#10;bGJDe3Yde41wfI3tNim/nmMn/WDwMsRLcu177ve5vrjsGsPWyoeabMnHRyPOlJVU1fa55N8eb96d&#10;cxaisJUwZFXJNyrwy9nbNxetm6pjWpKplGdwYsO0dSVfxuimRRHkUjUiHJFTFkpNvhERR/9cVF60&#10;8N6Y4ng0Oita8pXzJFUIuL3ulXyW/WutZLzTOqjITMmRW8xfn7+L9C1mF2L67IVb1nJIQ/xDFo2o&#10;LYLuXF2LKNjK13+4amrpKZCOR5KagrSupco1oJrx6EU1D0vhVK4FzQlu16bw/9zKL+sHd+9Z7D5S&#10;hwGmhrQuTAMuUz2d9k36I1MGPVq42bVNdZFJXJ5MTieTEVQSupPJ+dn4NDe22Js7H+InRQ1LQsk9&#10;5pLbJda3ISIkoFtIimbppjYmz8ZY1pb87AQuf9PAwth0o/KUBzf71LMUN0YljLFflWZ1lStIF5lf&#10;6sp4thZghpBS2ZiLz36BTiiNJF5jOOD3Wb3GuK9jG5ls3Bk3tSWfq3+RdvV9m7Lu8WjkQd1JjN2i&#10;Q+EHk11QtcHAPfW7EJy8qTGUWxHivfAgPwaJhY53+GhDaD4NEmdL8j//dp/w4CS0nLVYppKHHyvh&#10;FWfmswVbP4xBEGxfPkxO3x/j4A81i0ONXTVXhKmM8XQ4mcWEj2Yrak/NE/Z+nqJCJaxE7JLHrXgV&#10;+xXHuyHVfJ5B2Dcn4q19cDK5TkNKlHvsnoR3Ay8jKP2Ftmsnpi/o2WOTpaX5KpKuM3dTn/uuDv3H&#10;rmZKD+9KegwOzxm1f/1mvwAAAP//AwBQSwMEFAAGAAgAAAAhAKOO7bbhAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sJaO0Kk2nqdKEhOCwsQu3tMnaisQpTbYVnh5zGkfb&#10;n35/f7manWUnM4XBo4T7RQLMYOv1gJ2E/fvmLgcWokKtrEcj4dsEWFXXV6UqtD/j1px2sWMUgqFQ&#10;EvoYx4Lz0PbGqbDwo0G6HfzkVKRx6rie1JnCneUiSR65UwPSh16Npu5N+7k7Ogkv9eZNbRvh8h9b&#10;P78e1uPX/iOV8vZmXj8Bi2aOFxj+9EkdKnJq/BF1YFbCwzIlUkImltSJgDTPaNMQKTKRAK9K/r9D&#10;9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCgZvDTagIAAEUFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCjju224QAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAAMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox style="mso-next-textbox:#Text Box 4">
                   <w:txbxContent>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="6A66F24D" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...12 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="FFC000"/>
+                          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
                         </w:rPr>
                         <w:t>Tips for surviving Halloween</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="04D87CE5" w14:textId="399D7F80" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-                        <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
-[...9 lines deleted...]
-                          </w14:textOutline>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                        <w:t>Whether you’re prepping kids for a night out or heading out for your own festivities, use these tips to keep your Halloween free from scary mishaps.</w:t>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Whether you’re prepping kids for a night out or hosting your own festivities, use these tips to keep your Halloween free from scary mishaps.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="003C0B20" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-                        <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
-[...28 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="FFC000"/>
-[...1 lines deleted...]
-                        <w:t>If your kids are trick-or-treating:</w:t>
+                          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+                        </w:rPr>
+                        <w:t>When your kids are trick-or-treating:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="1A838B5E" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                          </w14:textOutline>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Add reflective tape to costumes or candy bags for better visibility</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="4386463A" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                        <w:t>Make sure you and your kid(s) are equipped with flashlights</w:t>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Make sure you and your kids are equipped with flashlights</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="1141064E" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                          </w14:textOutline>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Use costume makeup instead of masks to avoid obstructed eyesight</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="069BA539" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                        <w:t>Pin long costumes and wear comfortable shoes to prevent tripping</w:t>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Pin up long costumes and wear comfortable shoes to prevent tripping</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="1C1E28BE" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                          </w14:textOutline>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Forego pointed accessories – like swords and sticks</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="4C0DBADE" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                        <w:t>Accompany your kids out or arrange for them to trick-or-treat with a group supervised by an adult</w:t>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Accompany your kids or arrange adult supervision for their trick-or-treating group</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="45C6B92E" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                          </w14:textOutline>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Teach your kids how to safely cross the street and check for oncoming traffic</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="73BAEE14" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                        <w:t>Only visit a home if the porch light is on</w:t>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Only visit a home when the porch light is on</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="654C6355" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
-[...9 lines deleted...]
-                          </w14:textOutline>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...46 lines deleted...]
-                          </w14:textOutline>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Examine treats and toss out anything unwrapped</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="3E8BADA3" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-                        <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
-[...9 lines deleted...]
-                          </w14:textOutline>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
                         </w:rPr>
                       </w:pPr>
-                    </w:p>
-[...20 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="FFC000"/>
+                          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
                         </w:rPr>
                         <w:t>No kids?</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="0F91266D" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="4"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                          </w14:textOutline>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Slow down and drive carefully, and be sure to keep an eye out for children crossing the street</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="4E7BDFC4" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="4"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                          </w14:textOutline>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Properly restrain your pets</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="01443694" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="4"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                        <w:t>If you’re handing out treats, clear your yard of any items visitors may trip on</w:t>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">When you’re handing out treats, clear your yard of any </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>items</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> visitors may trip on</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="30EE6D1C" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="4"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...11 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...11 lines deleted...]
-                        <w:t xml:space="preserve">Keep your home and walkways well-lit (unless you’re closing up for the night, then simply turn your porch light off) </w:t>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Keep your home and walkways well-lit (unless you’re </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>closing up</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> for the night, then simply turn your porch light off)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="45DC9E7E" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="4"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
-[...9 lines deleted...]
-                          </w14:textOutline>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001B34B5">
-[...9 lines deleted...]
-                          </w14:textOutline>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Replace jack-o’-lantern candles with flameless candles or glow sticks</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="3BB92C84" w14:textId="77777777" w:rsidR="00362DCD" w:rsidRPr="00362DCD" w:rsidRDefault="00362DCD" w:rsidP="00362DCD">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-                        <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:ind w:left="180"/>
-[...10 lines deleted...]
-                          </w14:textOutline>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                    </w:p>
-[...38 lines deleted...]
-                        <w:t>— Halloween!</w:t>
+                      <w:r w:rsidRPr="00362DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Get your home ready for a safe — and spooky — Halloween! For any real estate questions all year long, give me a call. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001B34B5" w:rsidRPr="001B34B5" w:rsidRDefault="001B34B5" w:rsidP="001B34B5">
+                    <w:p w14:paraId="7B930A94" w14:textId="77777777" w:rsidR="001B34B5" w:rsidRPr="00362DCD" w:rsidRDefault="001B34B5" w:rsidP="00362DCD">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A822BC">
+      <w:r w:rsidR="00CC7F5F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...85 lines deleted...]
-        </mc:AlternateContent>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F18F511" wp14:editId="4768DB68">
+            <wp:extent cx="7772400" cy="4457700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="12476262" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="12476262" name="Picture 12476262"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7779244" cy="4461625"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00A822BC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Double Feature">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11D663BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C11CCB84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17A970F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E560AD6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2603,51 +1819,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D5A7137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C724276"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2716,511 +1932,660 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51DA6872"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6F5EE73A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2112971019">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="773987311">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="651981751">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="478809620">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="75"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A822BC"/>
+    <w:rsid w:val="00101862"/>
     <w:rsid w:val="001B34B5"/>
     <w:rsid w:val="00201B3F"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="00362DCD"/>
     <w:rsid w:val="00A822BC"/>
+    <w:rsid w:val="00CC7F5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4C76B13E"/>
+  <w15:docId w15:val="{00352A9F-57FB-44E4-8E0F-09F8058CB9A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...387 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001B34B5"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -3274,58 +2639,58 @@
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001B34B5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B34B5"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3571,68 +2936,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>7</Characters>
+  <Characters>6</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7</CharactersWithSpaces>
+  <CharactersWithSpaces>6</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>