--- v0 (2025-12-22)
+++ v1 (2026-08-16)
@@ -1,1332 +1,1175 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00090850">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3D2889D6" w14:textId="31432BA8" w:rsidR="001B71AE" w:rsidRDefault="00413AB7">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6947712B" wp14:editId="6B5D3243">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5472430</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>9096581</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1730302" cy="634365"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1730302" cy="634365"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B922183" wp14:editId="301C9F65">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B922183" wp14:editId="17FC49B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1668780</wp:posOffset>
+                  <wp:posOffset>1762125</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8462010</wp:posOffset>
+                  <wp:posOffset>8172450</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3178810" cy="1264920"/>
+                <wp:extent cx="3178810" cy="1609725"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3178810" cy="1264920"/>
+                          <a:ext cx="3178810" cy="1609725"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00090850" w:rsidRPr="00090850" w:rsidRDefault="00090850">
+                          <w:p w14:paraId="4F94B5D3" w14:textId="77777777" w:rsidR="00090850" w:rsidRPr="00090850" w:rsidRDefault="00090850">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00090850">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
-                              <w:t>Your</w:t>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00090850" w:rsidRDefault="00090850">
-[...16 lines deleted...]
-                            <w:r>
+                          <w:p w14:paraId="171041D0" w14:textId="33B0B4DC" w:rsidR="00090850" w:rsidRPr="00413AB7" w:rsidRDefault="00413AB7">
+                            <w:r w:rsidRPr="00413AB7">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00090850" w:rsidRPr="00413AB7">
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00090850" w:rsidRPr="00413AB7">
                               <w:br/>
                               <w:t>555.555.5555</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00090850" w:rsidRPr="00413AB7">
                               <w:br/>
                             </w:r>
                             <w:hyperlink r:id="rId6" w:history="1">
-                              <w:r w:rsidRPr="002B4F0F">
+                              <w:r w:rsidR="00090850" w:rsidRPr="00413AB7">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t>youremail@maIl.com</w:t>
                               </w:r>
                             </w:hyperlink>
+                            <w:r w:rsidR="00090850" w:rsidRPr="00413AB7">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00413AB7">
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
                             <w:r>
                               <w:br/>
-                              <w:t>yourwebsite.com</w:t>
+                              <w:t>Broker Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="7B922183" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:131.4pt;margin-top:666.3pt;width:250.3pt;height:99.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXl+aRggIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xpCKaWIUDGqTpOq&#10;thqd+mwcG6LZPs82JOyv39lJAHV76bQXx7n77nzf/ZrdNlqRvXC+AlPQ/GJAiTAcyspsCvr95f7T&#10;hBIfmCmZAiMKehCe3s4/fpjVdiqGsAVVCkfQifHT2hZ0G4KdZpnnW6GZvwArDColOM0C/rpNVjpW&#10;o3etsuFgMM5qcKV1wIX3KL1rlXSe/EspeHiS0otAVEExtpBOl851PLP5jE03jtltxbsw2D9EoVll&#10;8NGjqzsWGNm56g9XuuIOPMhwwUFnIGXFReKAbPLBGzarLbMiccHkeHtMk/9/bvnj/tmRqizomBLD&#10;NJboRTSBfIaGjGN2auunCFpZhIUGxVjlXu5RGEk30un4RToE9ZjnwzG30RlH4WV+PZnkqOKoy4fj&#10;0c0wZT87mVvnwxcBmsRLQR0WL+WU7R98wFAQ2kPiawbuK6VSAZUhNTK4vBokg6MGLZSJWJFaoXMT&#10;KbWhp1s4KBExynwTElORGERBakKxVI7sGbYP41yYkMgnv4iOKIlBvMeww5+ieo9xy6N/GUw4GuvK&#10;gEvs34Rd/uhDli0eE3nGO15Ds25SDwz7yq6hPGDBHbQD4y2/r7AoD8yHZ+ZwQrCQOPXhCQ+pAJMP&#10;3Y2SLbhff5NHPDYuaimpceIK6n/umBOUqK8GW/omH43iiKaf0dU19gdx55r1ucbs9BKwKjnuF8vT&#10;NeKD6q/SgX7F5bCIr6KKGY5vFzT012Vo9wAuFy4WiwTCobQsPJiV5dF1LFJsuZfmlTnb9WXAln6E&#10;fjbZ9E17tthoaWCxCyCr1Lsxz21Wu/zjQKeW7pZP3Bjn/wl1WpHz3wAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAL5CXiXjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU4eGKMSp&#10;qkgVEoJDSy/cNrGbRPgnxG4beHqWExxnZzTzbbmerWFnPYXBOwnLRQJMu9arwXUSDm/buxxYiOgU&#10;Gu+0hC8dYF1dX5VYKH9xO33ex45RiQsFSuhjHAvOQ9tri2HhR+3IO/rJYiQ5dVxNeKFya7hIkoxb&#10;HBwt9Djqutftx/5kJTzX21fcNcLm36Z+ejluxs/D+0rK25t58wgs6jn+heEXn9ChIqbGn5wKzEgQ&#10;mSD0SEaaigwYRR6y9B5YQ6dVusyBVyX//0X1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AFeX5pGCAgAAagUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAL5CXiXjAAAADQEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:138.75pt;margin-top:643.5pt;width:250.3pt;height:126.75pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFua7haQIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm/U6seNYWUduolSV&#10;oiSqU+WMWYhXZRkKY++6v74Du37I7SVVLzAw33zMk+ubtjZso3yowBY8PxtwpqyEsrJvBf/+cv9p&#10;wllAYUthwKqCb1XgN7OPH64bN1VDWIEplWdEYsO0cQVfIbpplgW5UrUIZ+CUJaUGXwuko3/LSi8a&#10;Yq9NNhwMxlkDvnQepAqBbu86JZ8lfq2VxCetg0JmCk6+YVp9WpdxzWbXYvrmhVtVsndD/IMXtags&#10;PbqnuhMo2NpXf1DVlfQQQOOZhDoDrSupUgwUTT44iWaxEk6lWCg5we3TFP4frXzcLNyzZ9h+hpYK&#10;GBPSuDANdBnjabWv406eMtJTCrf7tKkWmaTL8/xyMslJJUmXjwdXl8NR5MkO5s4H/KKgZlEouKe6&#10;pHSJzUPADrqDxNcs3FfGpNoYy5qCj89Hg2Sw1xC5sRGrUpV7moPrScKtURFj7DelWVWmCOJF6i91&#10;azzbCOoMIaWymIJPvISOKE1OvMewxx+8eo9xF8fuZbC4N64rCz5Ff+J2+WPnsu7wlPOjuKOI7bLt&#10;S7qEckuV9tANQXDyvqJqPIiAz8JT11MFaZLxiRZtgLIOvcTZCvyvv91HPDUjaTlraIoKHn6uhVec&#10;ma+W2vQqv7iIY5cOF6PLIR38sWZ5rLHr+haoHDn9GU4mMeLR7ETtoX6lgZ/HV0klrKS3C4478Ra7&#10;2aYPQ6r5PIFo0JzAB7twMlLH6sRee2lfhXd9QyL18iPs5k1MT/qyw0ZLC/M1gq5S08YEd1ntE09D&#10;mtq+/1DiL3B8TqjDtzf7DQAA//8DAFBLAwQUAAYACAAAACEAljpqcuMAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFGnEcFRiFNVkSokBIeWXrg58TaJ6p8Qu23g6VlOcNyZ&#10;T7Mz5Xq2hl1wCoN3ElbLBBi61uvBdRIO79v7HFiIymllvEMJXxhgXd3elKrQ/up2eNnHjlGIC4WS&#10;0Mc4FpyHtkerwtKP6Mg7+smqSOfUcT2pK4Vbw9MkeeRWDY4+9GrEusf2tD9bCS/19k3tmtTm36Z+&#10;fj1uxs/DRybl3WLePAGLOMc/GH7rU3WoqFPjz04HZiSkQmSEkpHmglYRIkS+AtaQlD0kGfCq5P9X&#10;VD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhbmu4WkCAAA+BQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAljpqcuMAAAANAQAADwAAAAAAAAAA&#10;AAAAAADDBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00090850" w:rsidRPr="00090850" w:rsidRDefault="00090850">
+                    <w:p w14:paraId="4F94B5D3" w14:textId="77777777" w:rsidR="00090850" w:rsidRPr="00090850" w:rsidRDefault="00090850">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00090850">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t>Your</w:t>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00090850" w:rsidRDefault="00090850">
-[...16 lines deleted...]
-                      <w:r>
+                    <w:p w14:paraId="171041D0" w14:textId="33B0B4DC" w:rsidR="00090850" w:rsidRPr="00413AB7" w:rsidRDefault="00413AB7">
+                      <w:r w:rsidRPr="00413AB7">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00090850" w:rsidRPr="00413AB7">
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00090850" w:rsidRPr="00413AB7">
                         <w:br/>
                         <w:t>555.555.5555</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00090850" w:rsidRPr="00413AB7">
                         <w:br/>
                       </w:r>
                       <w:hyperlink r:id="rId7" w:history="1">
-                        <w:r w:rsidRPr="002B4F0F">
+                        <w:r w:rsidR="00090850" w:rsidRPr="00413AB7">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>youremail@maIl.com</w:t>
                         </w:r>
                       </w:hyperlink>
+                      <w:r w:rsidR="00090850" w:rsidRPr="00413AB7">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00413AB7">
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
                       <w:r>
                         <w:br/>
-                        <w:t>yourwebsite.com</w:t>
+                        <w:t>Broker Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6947712B" wp14:editId="74CD736E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D1921E9" wp14:editId="4CCD9DA1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5857875</wp:posOffset>
+              <wp:posOffset>476250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>9216390</wp:posOffset>
+              <wp:posOffset>8188916</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1392555" cy="510540"/>
-            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:extent cx="1057275" cy="1535474"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="5" name="Picture 5"/>
+            <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1392555" cy="510540"/>
-[...59 lines deleted...]
-                      <a:ext cx="871855" cy="1266190"/>
+                      <a:ext cx="1058187" cy="1536798"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="573C9B3A" wp14:editId="67AD0077">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>361315</wp:posOffset>
+                  <wp:posOffset>361950</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>4025738</wp:posOffset>
+                  <wp:posOffset>3762375</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7091916" cy="4582632"/>
+                <wp:extent cx="7091680" cy="4181475"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7091916" cy="4582632"/>
+                          <a:ext cx="7091680" cy="4181475"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
+                          <w:p w14:paraId="78B94ACC" w14:textId="77777777" w:rsidR="00413AB7" w:rsidRPr="00767873" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...7 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Recording a</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="2885E4"/>
-[...11 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00413AB7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                              </w:rPr>
-[...10 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="4182C3"/>
+                              </w:rPr>
+                              <w:t>declaration of homestead</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> on your title is one way to ensure your hard-earned home equity is protected from creditors. This protects </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                              </w:rPr>
-[...10 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>$300,000</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> or more depending on the median price of a home in your county. While the amount covers up to </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                              </w:rPr>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> exemption.</w:t>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>$600,000</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, this shield is adjusted annually based on inflation. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
+                          <w:p w14:paraId="77775F1B" w14:textId="77777777" w:rsidR="00413AB7" w:rsidRPr="00767873" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>In order to</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> qualify for a declaration of homestead:</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
+                          <w:p w14:paraId="39887756" w14:textId="77777777" w:rsidR="00413AB7" w:rsidRPr="00767873" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...16 lines deleted...]
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>your home must be occupied as your principal residence at the time a judgment is recorded against you; and</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
+                          <w:p w14:paraId="4356E0B4" w14:textId="77777777" w:rsidR="00413AB7" w:rsidRPr="00767873" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">you or your spouse must continually reside in the home until the court determines your home is </w:t>
+                            </w:r>
                             <w:proofErr w:type="gramStart"/>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t>you</w:t>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>a homestead</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> or your spouse must continually reside in the home until the court determines your home is a homestead.</w:t>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
+                          <w:p w14:paraId="76F737A6" w14:textId="77777777" w:rsidR="00413AB7" w:rsidRPr="00767873" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...5 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Creditors can’t force the sale of your home to collect a debt when the equity in your home is less than the homestead exemption you qualify for.</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
+                          <w:p w14:paraId="051EC87B" w14:textId="77777777" w:rsidR="00413AB7" w:rsidRPr="00767873" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t>Creditors can’t force the sale of your home to collect a debt if the equity you possess in your home is less than the homestead exemption you qualify for.</w:t>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>When your equity exceeds the amount of your exemption, a creditor may be able to force the sale of your home — but the dollar amount of your equity will be protected in the amount of your homestead exemption. You then have six months to reinvest your homestead amount in another residence.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
-[...46 lines deleted...]
-                              <w:t>You don’t have to pay a service to do this — just file the form with the county yourself. Need a form? Give me a call!</w:t>
+                          <w:p w14:paraId="1A778671" w14:textId="3B0A3015" w:rsidR="00090850" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">You don’t have to </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>pay</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00767873">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> a service to file the declaration form with the County Recorder, but if you need the form or have any real estate questions just give me a call!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:28.45pt;margin-top:317pt;width:558.4pt;height:360.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCILjACgAIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm/U7seV15CZyVSlK&#10;otpVzpiFeFVgKGDvur++A7vrWG4vqXrZHWY+PuY9v621IgfhfAkmp/2rHiXCcChK85rT75vVpxtK&#10;fGCmYAqMyOlReHq7+PhhXtmZGMAOVCEcQRLjZ5XN6S4EO8syz3dCM38FVhg0SnCaBTy616xwrEJ2&#10;rbJBrzfJKnCFdcCF96i9b4x0kfilFDw8SelFICqn6FtIX5e+2/jNFnM2e3XM7kreusH+wQvNSoOP&#10;nqjuWWBk78o/qHTJHXiQ4YqDzkDKkosUA0bT711Es94xK1IsmBxvT2ny/4+WPx6eHSmLnA4pMUxj&#10;iTaiDuQz1GQYs1NZP0PQ2iIs1KjGKnd6j8oYdC2djn8Mh6Ad83w85TaScVRe96b9aX9CCUfbaHwz&#10;mAwHkSd7u26dD18EaBKFnDosXsopOzz40EA7SHzNwKpUKhVQGVLldDIc99KFkwXJlYlYkVqhpYkh&#10;Na4nKRyViBhlvgmJqUgRREVqQnGnHDkwbB/GuTAhBZ94ER1REp14z8UW/+bVey43cXQvgwmny7o0&#10;4FL0F24XPzqXZYPHnJ/FHcVQb+vUA6fKbqE4YsEdNAPjLV+VWJQH5sMzczghWGOc+vCEH6kAkw+t&#10;RMkO3K+/6SMeGxetlFQ4cTn1P/fMCUrUV4MtPe2PRnFE02E0vh7gwZ1btucWs9d3gFXp436xPIkR&#10;H1QnSgf6BZfDMr6KJmY4vp3T0Il3odkDuFy4WC4TCIfSsvBg1pZH6lik2HKb+oU52/ZlwJZ+hG42&#10;2eyiPRtsvGlguQ8gy9S7Mc9NVtv840Cn7m+XT9wY5+eEeluRi98AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxs/2t5AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLN1K21GaTlOl&#10;CQmxw8Yu3NImaysSpzTZVnh6vBPcbPnT7+8vVpM17KxH3zsUMJ9FwDQ2TvXYCji8bx6WwHyQqKRx&#10;qAV8aw+r8vamkLlyF9zp8z60jELQ51JAF8KQc+6bTlvpZ27QSLejG60MtI4tV6O8ULg1fBFFKbey&#10;R/rQyUFXnW4+9ycr4LXabOWuXtjlj6le3o7r4evwkQhxfzetn4EFPYU/GK76pA4lOdXuhMozIyBJ&#10;n4gUkMaP1OkKzLM4A1bTFCdJBrws+P8S5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;iC4wAoACAABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAMbP9reQAAAAMAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="573C9B3A" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:28.5pt;margin-top:296.25pt;width:558.4pt;height:329.25pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhVgJZawIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm/WmtuNYWUduolSV&#10;oiSqU+WMWYhXZRkKY++6vz4Du37I7SVVLzAw33zMk6vrtjZso3yowBY8PxtwpqyEsrKvBf/xfPdp&#10;wllAYUthwKqCb1Xg17OPH64aN1XnsAJTKs+IxIZp4wq+QnTTLAtypWoRzsApS0oNvhZIR/+alV40&#10;xF6b7HwwGGcN+NJ5kCoEur3tlHyW+LVWEh+1DgqZKTj5hmn1aV3GNZtdiemrF25Vyd4N8Q9e1KKy&#10;9Oie6lagYGtf/UFVV9JDAI1nEuoMtK6kSjFQNPngJJrFSjiVYqHkBLdPU/h/tPJhs3BPnmH7BVoq&#10;YExI48I00GWMp9W+jjt5ykhPKdzu06ZaZJIuLwaX+XhCKkm6YT7JhxejyJMdzJ0P+FVBzaJQcE91&#10;SekSm/uAHXQHia9ZuKuMSbUxljUFH38eDZLBXkPkxkasSlXuaQ6uJwm3RkWMsd+VZlWZIogXqb/U&#10;jfFsI6gzhJTKYgo+8RI6ojQ58R7DHn/w6j3GXRy7l8Hi3riuLPgU/Ynb5c+dy7rDU86P4o4itsuW&#10;Aj+q7BLKLRXcQzcLwcm7iopyLwI+CU/NT4WkgcZHWrQBSj70Emcr8L//dh/x1JOk5ayhYSp4+LUW&#10;XnFmvlnq1st8OIzTlw7D0cU5HfyxZnmssev6BqgqOX0dTiYx4tHsRO2hfqG5n8dXSSWspLcLjjvx&#10;BrsRp39Dqvk8gWjenMB7u3AyUscixZZ7bl+Ed31fIrX0A+zGTkxP2rPDRksL8zWCrlLvxjx3We3z&#10;T7Oaur//V+JncHxOqMPvN3sDAAD//wMAUEsDBBQABgAIAAAAIQCyqhOC4wAAAAwBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWNqisq1rOk2VJiQEh41duKWN11Y0TmmyrfDr8U5w&#10;sq339Py9fD3ZXpxx9J0jBfEsAoFUO9NRo+Dwvn1YgPBBk9G9I1TwjR7Wxe1NrjPjLrTD8z40gkPI&#10;Z1pBG8KQSenrFq32MzcgsXZ0o9WBz7GRZtQXDre9TKLoSVrdEX9o9YBli/Xn/mQVvJTbN72rErv4&#10;6cvn1+Nm+Dp8pErd302bFYiAU/gzwxWf0aFgpsqdyHjRK0jnXCXwXCYpiKshnj9ymYq3JI0jkEUu&#10;/5cofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBhVgJZawIAAEUFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCyqhOC4wAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAMUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
+                    <w:p w14:paraId="78B94ACC" w14:textId="77777777" w:rsidR="00413AB7" w:rsidRPr="00767873" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...7 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Recording a</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="2885E4"/>
-[...11 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00413AB7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                        </w:rPr>
-[...10 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="4182C3"/>
+                        </w:rPr>
+                        <w:t>declaration of homestead</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> on your title is one way to ensure your hard-earned home equity is protected from creditors. This protects </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                        </w:rPr>
-[...10 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>$300,000</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> or more depending on the median price of a home in your county. While the amount covers up to </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                        </w:rPr>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> exemption.</w:t>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>$600,000</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, this shield is adjusted annually based on inflation. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
+                    <w:p w14:paraId="77775F1B" w14:textId="77777777" w:rsidR="00413AB7" w:rsidRPr="00767873" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>In order to</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> qualify for a declaration of homestead:</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
+                    <w:p w14:paraId="39887756" w14:textId="77777777" w:rsidR="00413AB7" w:rsidRPr="00767873" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...16 lines deleted...]
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>your home must be occupied as your principal residence at the time a judgment is recorded against you; and</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
+                    <w:p w14:paraId="4356E0B4" w14:textId="77777777" w:rsidR="00413AB7" w:rsidRPr="00767873" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">you or your spouse must continually reside in the home until the court determines your home is </w:t>
+                      </w:r>
                       <w:proofErr w:type="gramStart"/>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t>you</w:t>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>a homestead</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t xml:space="preserve"> or your spouse must continually reside in the home until the court determines your home is a homestead.</w:t>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
+                    <w:p w14:paraId="76F737A6" w14:textId="77777777" w:rsidR="00413AB7" w:rsidRPr="00767873" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...5 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Creditors can’t force the sale of your home to collect a debt when the equity in your home is less than the homestead exemption you qualify for.</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
+                    <w:p w14:paraId="051EC87B" w14:textId="77777777" w:rsidR="00413AB7" w:rsidRPr="00767873" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t>Creditors can’t force the sale of your home to collect a debt if the equity you possess in your home is less than the homestead exemption you qualify for.</w:t>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>When your equity exceeds the amount of your exemption, a creditor may be able to force the sale of your home — but the dollar amount of your equity will be protected in the amount of your homestead exemption. You then have six months to reinvest your homestead amount in another residence.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00090850" w:rsidRDefault="00090850" w:rsidP="00090850">
-[...46 lines deleted...]
-                        <w:t>You don’t have to pay a service to do this — just file the form with the county yourself. Need a form? Give me a call!</w:t>
+                    <w:p w14:paraId="1A778671" w14:textId="3B0A3015" w:rsidR="00090850" w:rsidRDefault="00413AB7" w:rsidP="00413AB7">
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">You don’t have to </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>pay</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00767873">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> a service to file the declaration form with the County Recorder, but if you need the form or have any real estate questions just give me a call!</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00090850">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...222 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37FCA72E" wp14:editId="5D7DE42E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-40640</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-10633</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7863840" cy="3657600"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7863840" cy="3657600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId10">
+                        <a:blipFill>
+                          <a:blip r:embed="rId9">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.2pt;margin-top:-.85pt;width:619.2pt;height:4in;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQArEpxcLQMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv2yAUfp+0/4B4&#10;T22nzqVRnSpL2mlS1FZtpz4TjGMkDAzIbdP++w5gJ11bbdK0PBAuh3P5+M7ny6t9I9CWGcuVLHB2&#10;lmLEJFUll+sCf3266Y0xso7IkgglWYEPzOKr6ccPlzs9YX1VK1Eyg8CJtJOdLnDtnJ4kiaU1a4g9&#10;U5pJOKyUaYiDpVknpSE78N6IpJ+mw2SnTKmNosxa2F3EQzwN/quKUXdXVZY5JAoMubkwmjCu/JhM&#10;L8lkbYiuOW3TIP+QRUO4hKBHVwviCNoY/sZVw6lRVlXujKomUVXFKQs1QDVZ+qqax5poFmoBcKw+&#10;wmT/n1t6u703iJfwdhhJ0sATPQBoRK4FQ5mHZ6ftBKwe9b1pVxamvtZ9ZRr/D1WgfYD0cISU7R2i&#10;sDkaD8/HOSBP4ex8OBgN0wB6crqujXWfmWqQnxTYQPgAJdkurYOQYNqZ+GgrwfUNFwKVGuAFz0a5&#10;Z+7qAJYvozNq4YLH/jup4kMsFN00TLrILMMEcUBrW3NtIcyENSsGQJkvZQwCNUKGPpyvNrz2j/54&#10;lqYX/U+9+SCd9/J0dN2bXeSj3ii9HuVpPs7m2fynTzHLJxvLlooSsdC8o16Wv8n2Xca0TRBJE8iH&#10;tiRQPAIGCQXguhQBQ4+bz9Ua6l8Y7GDuDHO09tMKIG33wfh40F70gHsrIf0olV/HSH4n8RyJrAgz&#10;dxAsWj+wCsgFPOiHZwltzebCxGwJpYB2BNPWpGRxe5DCz1PPJ+KFwN8IKyHB4Snb1nfroLP83Xd0&#10;E6sLV1lQhWNi6Z8Si5ePN0JkJd3xcsOlMu85EFBVGznadyBFaDxKK1UeoPWAvYHFVtMbDg2wJNbd&#10;EwMiBNQGYXV3MFRC7Qqs2hlGtTLf39v39kAgOMVoB6JWYPttQwzDSHyRoBoXWe570YVFPhj1ffu8&#10;PFm9PJGbZq6AVKAMkF2YensnumllVPMM+jvzUeGISAqxC0yd6RZzF8UWFJyy2SyYgfJp4pbyUdOu&#10;X32DP+2fidGtCjhg7q3qBJBMXolBtI1cnG2cqnhQihOuLd6gmoE4rcJ7WX65Dlan79D0FwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;hI/LCsIwEEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaq&#10;gZGTXhmnBVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+Wszl&#10;jJoHlDfUxNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oa&#10;NPCu5V+PdS8AAAD//wMAUEsDBBQABgAIAAAAIQAOsBXf4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT8JAEIXvJP6HzZh4gy0FipZuiZiYeCAaKxdvS3doG7uzTXcp9d8znPQ0mbyX976XbUfb&#10;igF73zhSMJ9FIJBKZxqqFBy+XqePIHzQZHTrCBX8oodtfjfJdGrchT5xKEIlOIR8qhXUIXSplL6s&#10;0Wo/cx0SayfXWx347Stpen3hcNvKOIoSaXVD3FDrDl9qLH+Ks+Veu9s9RYe3pFvti+84jB9+/z4o&#10;9XA/Pm9ABBzDnxlu+IwOOTMd3ZmMF62CabJkJ9/5GsRNjxcxjzsqWK2XC5B5Jv9PyK8AAAD//wMA&#10;UEsDBAoAAAAAAAAAIQDiKaq5oR4YAKEeGAAUAAAAZHJzL21lZGlhL2ltYWdlMS5qcGf/2P/hDIdF&#10;eGlmAABNTQAqAAAACAAKARIAAwAAAAEAAQAAARoABQAAAAEAAACGARsABQAAAAEAAACOASgAAwAA&#10;AAEAAgAAATEAAgAAACIAAACWATIAAgAAABQAAAC4AhMAAwAAAAEAAQAAgpgAAgAAACAAAADMnJsA&#10;AQAAALYAAADsh2kABAAAAAEAAAGkAAAB0AAtxsAAACcQAC3GwAAAJxBBZG9iZSBQaG90b3Nob3Ag&#10;Q0MgMjAxNSAoV2luZG93cykAMjAxNTowNzoxMyAwODo0NjozNwAoYykgTWFydGlubWFyayB8IERy&#10;ZWFtc3RpbWUuY29tAGgAdAB0AHAAOgAvAC8AdwB3AHcALgBkAHIAZQBhAG0AcwB0AGkAbQBlAC4A&#10;YwBvAG0ALwByAG8AeQBhAGwAdAB5AC0AZgByAGUAZQAtAHMAdABvAGMAawAtAGkAbQBhAGcAZQAt&#10;AGgAbwBtAGUALQBpAG4AcwB1AHIAYQBuAGMAZQAtAHAAcgBvAHQAZQBjAHQAaQBvAG4ALQBpAG0A&#10;YQBnAGUAMgA3ADgAOQA0ADYAOAA2AAAAAAAAA6ABAAMAAAAB//8AAKACAAQAAAABAAAJ9qADAAQA&#10;AAABAAAEsAAAAAAAAAAGAQMAAwAAAAEABgAAARoABQAAAAEAAAIeARsABQAAAAEAAAImASgAAwAA&#10;AAEAAgAAAgEABAAAAAEAAAIuAgIABAAAAAEAAApRAAAAAAAAAEgAAAABAAAASAAAAAH/2P/tAAxB&#10;ZG9iZV9DTQAC/+4ADkFkb2JlAGSAAAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMT&#10;GBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4O&#10;DhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgASwCgAwEi&#10;AAIRAQMRAf/dAAQACv/EAT8AAAEFAQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEA&#10;AAAAAAAAAQACAwQFBgcICQoLEAABBAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGh&#10;sUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0&#10;lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhED&#10;ITESBEFRYXEiEwUygZEUobFCI8FS0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2&#10;dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQAC&#10;EQMRAD8A9TYxtbAxghrRACkhOysdvNjfkZ/Ihu6hjjiXfAf+ShN44DqFwhM/okpbGA6oQ0KE/Osc&#10;P0bA3zdr+CC27Jd9N4B/ktAUfuxvSyyDFKtaDe3ACSYA7nRAtzDq2r/PPH9kKvsky4lzvFxlTDQN&#10;ShLLI6DRdHFEan1MA1zjJJc48kp7MeR7ZB8U77Nv0YEeOiqW9SLQSfaBzu0I+5R6dWUCR20TEZVX&#10;0Ysb+6dD8nKP2mh+ljTWR3P96PS3Lsx67XMG54mAYMdjtftTGuDN1bmz4ifxbvS4ZeNeIUJRJN1Y&#10;/dOqFzHn3A+ozkOB1H9pqsY+XZWNtpNjBw/84f1/3kDbQx5c1xrnjQtEqN2RS1g/SH1ZDQ5sGXH8&#10;1GJMdQaTKIn6av6Ou17Xt3MIcPEJ1lVi2qx1lZ4AJbwCPn+atGq0WDja4cj4+CsQycW4otXJi4dQ&#10;bDNMUiUxKcxo3KFVe6wfFEPCehvuTDqvGgZZdAyMayk/ntIHx/NP+cubqdLROh7hdUuazavQzrWf&#10;ml29vwd7v+qUHNx+WX+C2eTl80P8Iftf/9DuAPHRSG0an8VDRIuCzw6SYWgBSY8E/FUrb6mj3H5J&#10;6a8y6HVUvDOQT7f+k5PjZ21WSAG5pvOeG/3oNt+3WdfBOcfMDYJbryCf4tCG3AtJ9z2jzElP4Jno&#10;VoliGpkGvde92n5x7eCu4HTACLskS4asY7sf3nBGxsOqg7mtLrP33an5fuq0GvKlhirWWvgw5M96&#10;Q0HdnA8UoA7qnZ1Hp1LzXdmUssaYcx1jQ4H91zZVgPqLG2CxpY4S1+4QQfzmuU3CRuDq1wQdiEun&#10;imeyt7Sx4DmnkESEB2XhM+nkVN+L2j+Kj+0uljnMo/7dZ/5JLhkeh+xXEB1pi7AbP6O1zG8hujoP&#10;8lzvcnxcUYwJNrrXGdXaRJ3f6+5Wmhj2hzSHNcJa4agg9wU+0JnBEG6ZDlmRwk2D/LdHuSUjHZRK&#10;csWKJSNJ8UIlHrHsCb1XHZmsfr9MelkDt7HfP3N/78thVOqVergXN7tbvHxb7k3NHixyHhf2L8Eu&#10;HLE+NH/Cf//R6x2SBydEbHw83Lgsb6dZ/wAI/Qf2W/SetfF6Vh40ODPUsH579T8vzWq4q0OW/eP0&#10;DanzXSA+paeH0vGxYfHq3f6R+p/sD8xWHyURDfypxEAUBTXMjI2TZRmpx7phSpQfFPucnLVNDguJ&#10;/wAYbrDmYLN7g0VWEsDiBJc3WB8F2+4rlPrf0PqvU8zHtw6fVrrqLXO3MbDi7d/hHs/NVjkzEZom&#10;RAFHWWg2a3PCZ5eYgCZGq4dZfN/VeOY8BjQTqBqe6qGprrbSQCC8xK3f+bvUQdr68drhod19YMj9&#10;7bepV/VPq9o31igsJOrbmEfg5y1/fxfvx+0OFHleYBJGOdy/qlwPs1f7o+5P9mrj6I+5dGPqb1nx&#10;oH/XQnH1M6wTG/HHxtH/AJFN+8Yf85H7V/3Xm/8ANzew+q7p+r3Tx+7S1v8Am+z/AL6tM+azOgYm&#10;RgdIx8PJ2m6neHbDubBe97NrtPzHK7bc1jdzuOAPE+CxcpHuTIOnFLXwt6HEJGEAR6uGOn9ZIXAf&#10;xQnPB4MjyVV1jrDL/ojgdkJ+QGH2mFWOYXto2RgPfVugyYVxohoWRXmHRxAPkrf7TqjVjp7jT+9G&#10;OWF3dIlhmOl+TdTOaHNLTw4EH5qg7q7BxU4/EgIb+svj2Uie2539zUjmx9/wQMGXpH8Q/wD/0vVU&#10;kkklKUHqai7hIqR7ktwSTaJJXlMWtf7XCQ7QhMqPVetYnSKHZOQ19ja43trgloP5x3uYl1A76KAJ&#10;ugTQvQW+edboqr6znNDGgDIsjQd3Fy7T6kU0nobCWN/nrOw8QuN6ld+0c7IzsWm11GQ71WEsdMOH&#10;8je3/pLb+rH1jGF037KzBystzLXuc+lhLATHt3P2+5avNES5eMRKPF6f0o9nH5KGSHNZJShMRPFR&#10;4J/veTH6sZ2bf1yqjIzbrwXXtfRY5xYAxv6N/udtd793s2fo9i7h1VYBO0SBK4Tp5x8Dqgz8bpfV&#10;H5AL3BlmwM/SAh30ah+/++uiw+uZ2Zc+i7pt2DX6ZcL7HAyZa302jb9La/cqnNmMpccDHhEdRxY7&#10;v+6JN7koZIx4MgnxSloTHJXD/elF03WsZo46/ujUqtdeLCDG0NmJ5kqvblMpPpsMEnUauMeJVPIz&#10;mbi1p9R5/MZqfn+az+0s3Jl6Oti5etdW5ZeDoFRc8t8zrPkmFdjxN7zJ4prO1oH/AAlo22P/AOgm&#10;NbYaxghjeA3v8FASSz0BoGbboUnXHTVANd0yR6bOwKXpWHgaeKYbSKS+u7iVA3OTem8diolrh2Td&#10;Vw4X/9P1VJJJJSlF5gKShYkVIj4hNKRTFBK891St6c17ifUkEklrhIJ59yuJk2fDXqZMPu2fb367&#10;f90578XMafa1tk/nNcGkf58f9UhkZzAd+M9w59sP/wCpcVqJu6YYw/eIZxLON4RP8v7zh/tNjHkF&#10;rmkdiIP+alb1Ci6sseSB8wQtXqP80P5mP+7XH9lYtn2faf6Nu/4H1o/8gopR3qYPmCGSMzYvGQf6&#10;soyYNd00abPUJ7vcT/1TkZrKqxFTGtnU7YAVEfRP83HnwrnTNvrt/m57bt0f2VGKsbBmkSAdCT2P&#10;/oTdx+n22w+z9HXyG9z8f3loU41dQhg1PLjyUVJqs4xjHymz4tHKcp+YUOw2TsHsAPdCtwMO36dQ&#10;B8W+0/eyEccBOpJcNeqvqwx4r9N3/Vcq7ofJx7i3+S/Uf5wWfd03qVf5hePFvu/8yXSpKvIYDtIj&#10;ytsxPMDeIl/ep//Z/+0TsFBob3Rvc2hvcCAzLjAAOEJJTQQEAAAAAAAzHAFaAAMbJUccAgAAAgAE&#10;HAJ0AB8oYykgTWFydGlubWFyayB8IERyZWFtc3RpbWUuY29tADhCSU0EJQAAAAAAENwFAej5tfXC&#10;RWPJW+UNx+84QklNBDoAAAAAAOUAAAAQAAAAAQAAAAAAC3ByaW50T3V0cHV0AAAABQAAAABQc3RT&#10;Ym9vbAEAAAAASW50ZWVudW0AAAAASW50ZQAAAABDbHJtAAAAD3ByaW50U2l4dGVlbkJpdGJvb2wA&#10;AAAAC3ByaW50ZXJOYW1lVEVYVAAAAAEAAAAAAA9wcmludFByb29mU2V0dXBPYmpjAAAADABQAHIA&#10;bwBvAGYAIABTAGUAdAB1AHAAAAAAAApwcm9vZlNldHVwAAAAAQAAAABCbHRuZW51bQAAAAxidWls&#10;dGluUHJvb2YAAAAJcHJvb2ZDTVlLADhCSU0EOwAAAAACLQAAABAAAAABAAAAAAAScHJpbnRPdXRw&#10;dXRPcHRpb25zAAAAFwAAAABDcHRuYm9vbAAAAAAAQ2xicmJvb2wAAAAAAFJnc01ib29sAAAAAABD&#10;cm5DYm9vbAAAAAAAQ250Q2Jvb2wAAAAAAExibHNib29sAAAAAABOZ3R2Ym9vbAAAAAAARW1sRGJv&#10;b2wAAAAAAEludHJib29sAAAAAABCY2tnT2JqYwAAAAEAAAAAAABSR0JDAAAAAwAAAABSZCAgZG91&#10;YkBv4AAAAAAAAAAAAEdybiBkb3ViQG/gAAAAAAAAAAAAQmwgIGRvdWJAb+AAAAAAAAAAAABCcmRU&#10;VW50RiNSbHQAAAAAAAAAAAAAAABCbGQgVW50RiNSbHQAAAAAAAAAAAAAAABSc2x0VW50RiNQeGxA&#10;csAAAAAAAAAAAAp2ZWN0b3JEYXRhYm9vbAEAAAAAUGdQc2VudW0AAAAAUGdQcwAAAABQZ1BDAAAA&#10;AExlZnRVbnRGI1JsdAAAAAAAAAAAAAAAAFRvcCBVbnRGI1JsdAAAAAAAAAAAAAAAAFNjbCBVbnRG&#10;I1ByY0BZAAAAAAAAAAAAEGNyb3BXaGVuUHJpbnRpbmdib29sAAAAAA5jcm9wUmVjdEJvdHRvbWxv&#10;bmcAAAAAAAAADGNyb3BSZWN0TGVmdGxvbmcAAAAAAAAADWNyb3BSZWN0UmlnaHRsb25nAAAAAAAA&#10;AAtjcm9wUmVjdFRvcGxvbmcAAAAAADhCSU0D7QAAAAAAEAEsAAAAAQABASwAAAABAAE4QklNBCYA&#10;AAAAAA4AAAAAAAAAAAAAP4AAADhCSU0EDQAAAAAABAAAAB44QklNBBkAAAAAAAQAAAAeOEJJTQPz&#10;AAAAAAAJAAAAAAAAAAABADhCSU0ECgAAAAAAAQAAOEJJTScQAAAAAAAKAAEAAAAAAAAAAjhCSU0D&#10;9QAAAAAASAAvZmYAAQBsZmYABgAAAAAAAQAvZmYAAQChmZoABgAAAAAAAQAyAAAAAQBaAAAABgAA&#10;AAAAAQA1AAAAAQAtAAAABgAAAAAAAThCSU0D+AAAAAAAcAAA////////////////////////////&#10;/wPoAAAAAP////////////////////////////8D6AAAAAD/////////////////////////////&#10;A+gAAAAA/////////////////////////////wPoAAA4QklNBAgAAAAAABAAAAABAAACQAAAAkAA&#10;AAAAOEJJTQQeAAAAAAAEAAAAADhCSU0EGgAAAAADXwAAAAYAAAAAAAAAAAAABLAAAAn2AAAAFQBk&#10;AHIAZQBhAG0AcwB0AGkAbQBlAF8AbQBfADIANwA4ADkANAA2ADgANgAAAAEAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAQAAAAAAAAAAAAAJ9gAABLAAAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAAA&#10;AAAQAAAAAQAAAAAAAG51bGwAAAACAAAABmJvdW5kc09iamMAAAABAAAAAAAAUmN0MQAAAAQAAAAA&#10;VG9wIGxvbmcAAAAAAAAAAExlZnRsb25nAAAAAAAAAABCdG9tbG9uZwAABLAAAAAAUmdodGxvbmcA&#10;AAn2AAAABnNsaWNlc1ZsTHMAAAABT2JqYwAAAAEAAAAAAAVzbGljZQAAABIAAAAHc2xpY2VJRGxv&#10;bmcAAAAAAAAAB2dyb3VwSURsb25nAAAAAAAAAAZvcmlnaW5lbnVtAAAADEVTbGljZU9yaWdpbgAA&#10;AA1hdXRvR2VuZXJhdGVkAAAAAFR5cGVlbnVtAAAACkVTbGljZVR5cGUAAAAASW1nIAAAAAZib3Vu&#10;ZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAA&#10;AAAAQnRvbWxvbmcAAASwAAAAAFJnaHRsb25nAAAJ9gAAAAN1cmxURVhUAAAAAQAAAAAAAG51bGxU&#10;RVhUAAAAAQAAAAAAAE1zZ2VURVhUAAAAAQAAAAAABmFsdFRhZ1RFWFQAAAABAAAAAAAOY2VsbFRl&#10;eHRJc0hUTUxib29sAQAAAAhjZWxsVGV4dFRFWFQAAAABAAAAAAAJaG9yekFsaWduZW51bQAAAA9F&#10;U2xpY2VIb3J6QWxpZ24AAAAHZGVmYXVsdAAAAAl2ZXJ0QWxpZ25lbnVtAAAAD0VTbGljZVZlcnRB&#10;bGlnbgAAAAdkZWZhdWx0AAAAC2JnQ29sb3JUeXBlZW51bQAAABFFU2xpY2VCR0NvbG9yVHlwZQAA&#10;AABOb25lAAAACXRvcE91dHNldGxvbmcAAAAAAAAACmxlZnRPdXRzZXRsb25nAAAAAAAAAAxib3R0&#10;b21PdXRzZXRsb25nAAAAAAAAAAtyaWdodE91dHNldGxvbmcAAAAAADhCSU0EKAAAAAAADAAAAAI/&#10;8AAAAAAAADhCSU0EFAAAAAAABAAAAAE4QklNBAwAAAAACm0AAAABAAAAoAAAAEsAAAHgAACMoAAA&#10;ClEAGAAB/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9iZQBkgAAAAAH/2wCEAAwICAgJCAwJCQwRCwoL&#10;ERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwBDQsLDQ4N&#10;EA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DP/AABEIAEsAoAMBIgACEQEDEQH/3QAEAAr/xAE/AAABBQEBAQEBAQAAAAAAAAADAAECBAUGBwgJ&#10;CgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAQQBAwIEAgUHBggFAwwzAQACEQMEIRIx&#10;BUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWSU/Dh8WNzNRaisoMmRJNUZEXCo3Q2F9JV4mXy&#10;s4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vY3R1dnd4eXp7fH1+f3EQACAgECBAQD&#10;BAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGxQiPBUtHwMyRi4XKCkkNTFWNzNPElBhaisoMH&#10;JjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2JzdHV2d3&#10;h5ent8f/2gAMAwEAAhEDEQA/APU2MbWwMYIa0QApITsrHbzY35GfyIbuoY44l3wH/koTeOA6hcIT&#10;P6JKWxgOqENChPzrHD9GwN83a/ggtuyXfTeAf5LQFH7sb0ssgxSrWg3twAkmAO50QLcw6tq/zzx/&#10;ZCr7JMuJc7xcZUw0DUoSyyOg0XRxRGp9TANc4ySXOPJKezHke2QfFO+zb9GBHjoqlvUi0En2gc7t&#10;CPuUenVlAkdtExGVV9GLG/unQ/Jyj9pofpY01kdz/ej0ty7Meu1zBueJgGDHY7X7UxrgzdW5s+In&#10;8W70uGXjXiFCUSTdWP3Tqhcx59wPqM5DgdR/aarGPl2VjbaTYwcP/OH9f95A20MeXNca540LRKjd&#10;kUtYP0h9WQ0ObBlx/NRiTHUGkyiJ+mr+jrte17dzCHDxCdZVYtqsdZWeACW8Aj5/mrRqtFg42uHI&#10;+PgrEMnFuKLVyYuHUGwzTFIlMSnMaNyhVXusHxRDwnob7kw6rxoGWXQMjGspP57SB8fzT/nLm6nS&#10;0Toe4XVLms2r0M61n5pdvb8He7/qlBzcfll/gtnk5fND/CH7X//Q7gDx0UhtGp/FQ0SLgs8OkmFo&#10;AUmPBPxVK2+po9x+SemvMuh1VLwzkE+3/pOT42dtVkgBuabznhv96Dbft1nXwTnHzA2CW68gn+LQ&#10;htwLSfc9o8xJT+CZ6FaJYhqZBr3Xvdp+ce3gruB0wAi7JEuGrGO7H95wRsbDqoO5rS6z992p+X7q&#10;tBrypYYq1lr4MOTPekNB3ZwPFKAO6p2dR6dS813ZlLLGmHMdY0OB/dc2VYD6ixtgsaWOEtfuEEH8&#10;5rlNwkbg6tcEHYhLp4pnsre0seA5p5BEhAdl4TPp5FTfi9o/io/tLpY5zKP+3Wf+SS4ZHofsVxAd&#10;aYuwGz+jtcxvIbo6D/Jc73J8XFGMCTa61xnV2kSd3+vuVpoY9oc0hzXCWuGoIPcFPtCZwRBumQ5Z&#10;kcJNg/y3R7klIx2USnLFiiUjSfFCJR6x7Am9Vx2ZrH6/THpZA7ex3z9zf+/LYVTqlXq4Fze7W7x8&#10;W+5NzR4sch4X9i/BLhyxPjR/wn//0esdkgcnRGx8PNy4LG+nWf8ACP0H9lv0nrXxelYeNDgz1LB+&#10;e/U/L81quKtDlv3j9A2p810gPqWnh9LxsWHx6t3+kfqf7A/MVh8lEQ38qcRAFAU1zIyNk2UZqce6&#10;YUqUHxT7nJy1TQ4Lif8AGG6w5mCze4NFVhLA4gSXN1gfBdvuK5T639D6r1PMx7cOn1a66i1ztzGw&#10;4u3f4R7PzVY5MxGaJkQBR1loNmtzwmeXmIAmRquHWXzf1XjmPAY0E6ganuqhqa620kAgvMSt3/m7&#10;1EHa+vHa4aHdfWDI/e23qVf1T6vaN9YoLCTq25hH4Octf38X78ftDhR5XmASRjncv6pcD7NX+6Pu&#10;T/Zq4+iPuXRj6m9Z8aB/10Jx9TOsExvxx8bR/wCRTfvGH/OR+1f915v/ADc3sPqu6fq908fu0tb/&#10;AJvs/wC+rTPmszoGJkYHSMfDydpup3h2w7mwXveza7T8xyu23NY3c7jgDxPgsXKR7kyDpxS18Leh&#10;xCRhAEerhjp/WSFwH8UJzweDI8lVdY6wy/6I4HZCfkBh9phVjmF7aNkYD31boMmFcaIaFkV5h0cQ&#10;D5K3+06o1Y6e40/vRjlhd3SJYZjpfk3UzmhzS08OBB+aoO6uwcVOPxICG/rL49lIntud/c1I5sff&#10;8EDBl6R/EP8A/9L1VJJJJSlB6mou4SKke5LcEk2iSV5TFrX+1wkO0ITKj1XrWJ0ih2TkNfY2uN7a&#10;4JaD+cd7mJdQO+igCboE0L0FvnnW6Kq+s5zQxoAyLI0Hdxcu0+pFNJ6Gwljf56zsPELjepXftHOy&#10;M7FptdRkO9VhLHTDh/I3t/6S2/qx9YxhdN+yswcrLcy17nPpYSwEx7dz9vuWrzREuXjESjxen9KP&#10;Zx+ShkhzWSUoTETxUeCf73kx+rGdm39cqoyM268F17X0WOcWAMb+jf7nbXe/d7Nn6PYu4dVWATtE&#10;gSuE6ecfA6oM/G6X1R+QC9wZZsDP0gId9Gofv/vrosPrmdmXPou6bdg1+mXC+xwMmWt9No2/S2v3&#10;KpzZjKXHAx4RHUcWO7/uiTe5KGSMeDIJ8UpaExyVw/3pRdN1rGaOOv7o1KrXXiwgxtDZieZKr25T&#10;KT6bDBJ1GrjHiVTyM5m4tafUefzGan5/ms/tLNyZejrYuXrXVuWXg6BUXPLfM6z5JhXY8Te8yeKa&#10;ztaB/wAJaNtj/wDoJjW2GsYIY3gN7/BQEks9AaBm26FJ1x01QDXdMkemzsCl6Vh4GnimG0ikvru4&#10;lQNzk3pvHYqJa4dk3VcOF//T9VSSSSUpReYCkoWJFSI+ITSkUxQSvPdUrenNe4n1JBJJa4SCefcr&#10;iZNnw16mTD7tn29+u3/dOe/FzGn2tbZP5zXBpH+fH/VIZGcwHfjPcOfbD/8AqXFaibumGMP3iGcS&#10;zjeET/L+84f7TYx5Ba5pHYiD/mpW9QourLHkgfMELV6j/ND+Zj/u1x/ZWLZ9n2n+jbv+B9aP/IKK&#10;Ud6mD5ghkjM2LxkH+rKMmDXdNGmz1Ce73E/9U5GayqsRUxrZ1O2AFRH0T/Nx58K50zb67f5ue27d&#10;H9lRirGwZpEgHQk9j/6E3cfp9tsPs/R18hvc/H95aFONXUIYNTy48lFSarOMYx8ps+LRynKfmFDs&#10;Nk7B7AD3QrcDDt+nUAfFvtP3shHHATqSXDXqr6sMeK/Td/1XKu6Hyce4t/kv1H+cFn3dN6lX+YXj&#10;xb7v/Ml0qSryGA7SI8rbMTzA3iJf3qf/2QA4QklNBCEAAAAAAF0AAAABAQAAAA8AQQBkAG8AYgBl&#10;ACAAUABoAG8AdABvAHMAaABvAHAAAAAXAEEAZABvAGIAZQAgAFAAaABvAHQAbwBzAGgAbwBwACAA&#10;QwBDACAAMgAwADEANQAAAAEAOEJJTQQGAAAAAAAHAAgAAAABAQD/4Q6RaHR0cDovL25zLmFkb2Jl&#10;LmNvbS94YXAvMS4wLwA8P3hwYWNrZXQgYmVnaW49Iu+7vyIgaWQ9Ilc1TTBNcENlaGlIenJlU3pO&#10;VGN6a2M5ZCI/PiA8eDp4bXBtZXRhIHhtbG5zOng9ImFkb2JlOm5zOm1ldGEvIiB4OnhtcHRrPSJB&#10;ZG9iZSBYTVAgQ29yZSA1LjYtYzA2NyA3OS4xNTc3NDcsIDIwMTUvMDMvMzAtMjM6NDA6NDIgICAg&#10;ICAgICI+IDxyZGY6UkRGIHhtbG5zOnJkZj0iaHR0cDovL3d3dy53My5vcmcvMTk5OS8wMi8yMi1y&#10;ZGYtc3ludGF4LW5zIyI+IDxyZGY6RGVzY3JpcHRpb24gcmRmOmFib3V0PSIiIHhtbG5zOnhtcD0i&#10;aHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLyIgeG1sbnM6ZGM9Imh0dHA6Ly9wdXJsLm9yZy9k&#10;Yy9lbGVtZW50cy8xLjEvIiB4bWxuczpwaG90b3Nob3A9Imh0dHA6Ly9ucy5hZG9iZS5jb20vcGhv&#10;dG9zaG9wLzEuMC8iIHhtbG5zOnhtcFJpZ2h0cz0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4w&#10;L3JpZ2h0cy8iIHhtbG5zOnhtcE1NPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvbW0vIiB4&#10;bWxuczpzdEV2dD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL3NUeXBlL1Jlc291cmNlRXZl&#10;bnQjIiB4bXA6TW9kaWZ5RGF0ZT0iMjAxNS0wNy0xM1QwODo0NjozNy0wNzowMCIgeG1wOkNyZWF0&#10;b3JUb29sPSJBZG9iZSBQaG90b3Nob3AgQ1MzIFdpbmRvd3MiIHhtcDpDcmVhdGVEYXRlPSIyMDE0&#10;LTExLTIxVDE1OjM3OjEzLTA4OjAwIiB4bXA6TWV0YWRhdGFEYXRlPSIyMDE1LTA3LTEzVDA4OjQ2&#10;OjM3LTA3OjAwIiBkYzpyaWdodHM9IihjKSBNYXJ0aW5tYXJrIHwgRHJlYW1zdGltZS5jb20iIGRj&#10;OmZvcm1hdD0iaW1hZ2UvanBlZyIgcGhvdG9zaG9wOkNvbG9yTW9kZT0iNCIgcGhvdG9zaG9wOklD&#10;Q1Byb2ZpbGU9IlUuUy4gV2ViIENvYXRlZCAoU1dPUCkgdjIiIHhtcFJpZ2h0czpNYXJrZWQ9IkZh&#10;bHNlIiB4bXBNTTpJbnN0YW5jZUlEPSJ4bXAuaWlkOjQxMzRhMDBkLTg3ZDYtMzk0NC04NGVjLTQ0&#10;ZDE4Zjg1MWEyMiIgeG1wTU06RG9jdW1lbnRJRD0iYWRvYmU6ZG9jaWQ6cGhvdG9zaG9wOjRmZWMy&#10;MWQwLTI5NzYtMTFlNS05YTBkLWNmMzQ2ZWI0NzgxZiIgeG1wTU06T3JpZ2luYWxEb2N1bWVudElE&#10;PSJ4bXAuZGlkOjNjYmYyNGNiLWFkMDItYzg0ZS1iZTEyLWVkNjFmZGU1NmU0YiI+IDx4bXBNTTpI&#10;aXN0b3J5PiA8cmRmOlNlcT4gPHJkZjpsaSBzdEV2dDphY3Rpb249InNhdmVkIiBzdEV2dDppbnN0&#10;YW5jZUlEPSJ4bXAuaWlkOjNjYmYyNGNiLWFkMDItYzg0ZS1iZTEyLWVkNjFmZGU1NmU0YiIgc3RF&#10;dnQ6d2hlbj0iMjAxNS0wNy0xM1QwODo0NjozNy0wNzowMCIgc3RFdnQ6c29mdHdhcmVBZ2VudD0i&#10;QWRvYmUgUGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpIiBzdEV2dDpjaGFuZ2VkPSIvIi8+IDxy&#10;ZGY6bGkgc3RFdnQ6YWN0aW9uPSJzYXZlZCIgc3RFdnQ6aW5zdGFuY2VJRD0ieG1wLmlpZDo0MTM0&#10;YTAwZC04N2Q2LTM5NDQtODRlYy00NGQxOGY4NTFhMjIiIHN0RXZ0OndoZW49IjIwMTUtMDctMTNU&#10;MDg6NDY6MzctMDc6MDAiIHN0RXZ0OnNvZnR3YXJlQWdlbnQ9IkFkb2JlIFBob3Rvc2hvcCBDQyAy&#10;MDE1IChXaW5kb3dzKSIgc3RFdnQ6Y2hhbmdlZD0iLyIvPiA8L3JkZjpTZXE+IDwveG1wTU06SGlz&#10;dG9yeT4gPC9yZGY6RGVzY3JpcHRpb24+IDwvcmRmOlJERj4gPC94OnhtcG1ldGE+ICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgPD94cGFja2V0IGVu&#10;ZD0idyI/Pv/i/+JJQ0NfUFJPRklMRQABCQAIgHBBREJFAhAAAHBydHJDTVlLTGFiIAfQAAcAGgAF&#10;ACkANWFjc3BBUFBMAAAAAEFEQkUAAAAAAAAAAAAAAAAAAAABAAD21gABAAAAANMtQURCRQAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACmRlc2MAAAD8AAAAdGNw&#10;cnQAAAFwAAAAK3d0cHQAAAGcAAAAFEEyQjAAAAGwAACiBkEyQjIAAAGwAACiBkEyQjEAAKO4AACi&#10;BkIyQTAAAUXAAAI4tEIyQTEAA350AAI4tEIyQTIABbcoAAI4tGdhbXQAB+/cAACQkWRlc2MAAAAA&#10;AAAAGlUuUy4gV2ViIENvYXRlZCAoU1dPUCkgdjIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAdGV4dAAA&#10;AABDb3B5cmlnaHQgMjAwMCBBZG9iZSBTeXN0ZW1zLCBJbmMuAABYWVogAAAAAAAAtVoAALxnAACS&#10;MG1mdDIAAAAABAMJAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAEAAAIAAAIk&#10;BB0F2gdpCNkKNguFDMcN/w8xEF4RixK3E+IVCxYyF1cYeRmYGrUb0hzvHiUfWSCHIbIi2iP/JSMm&#10;RCdmKIYppyrHK+gtCC4oL0gwaTGJMqYzwjTeNfs3GDg1OVE6bTuJPKU9wj7eP/hBEUIpQ0JEXEV1&#10;Ro9HqUjDSd1K90wSTSxOQ09ZUG9RhlKcU7JUyVXfVvZYDVkjWjpbUVxmXXheil+bYK1hvmLPY+Bk&#10;8WYCZxJoI2kzakJrUmxebWducW96cINxjHKUc5x0o3WqdrF3t3i9ecN6yHvNfM59zX7Mf8uAyYHH&#10;gsWDwoS/hbuGt4eziK6JqYqki56MmI2RjoaPe5BwkWSSWJNMlECVM5YmlxmYDJj/mfKa5JvWnMid&#10;u56tn5+gjqF8omqjV6RFpTOmIKcOp/yo6qnXqsWrs6yhrY+ufa9rsFmxR7I2syS0ErUAte222rfI&#10;uLW5o7qQu368a71Zvke/NcAiwRDB/sLsw9rEx8W1xqPHkch+yWzKWctEzC7NGM4BzuvP1dC+0afS&#10;kNN51GHVSdYx1xjYANjm2c3astuY3H3dYt5H3yzgEOD04djiu+Oe5HvlV+Yz5w7n6OjB6ZrqcetI&#10;7B3s8O3D7pbvdvBV8TPyD/Lq88P0nPVz9kn3Hvfz+Mb5lfph+yn76/yn/Vz+C/60/1r//wAAAegD&#10;pwUsBoQHvwjnCgQLFgwcDR4OHA8ZEBcRFBIQEwsUBBT8FfMW5hfYGMwZ1hreG+Ec4R3fHtsf1iDR&#10;IcsixCO+JLglsyauJ6oopimiKqArniydLZoulS+RMI0xiTKGM4M0gTV/Nn83fziAOYI6fzt+PHw9&#10;fD58P31Af0GCQoVDiUSNRZJGmEeaSJtJnUqfS6NMpk2qTq9PtFC6UcBSx1POVNVV11bZV9tY3lng&#10;WuNb51zqXe1e8V/1YPhh/GMAZANlAWX/Zvxn+mj4afVq82vwbO5t627ob+Vw4XHectpz1nTNdcN2&#10;uXeveKV5m3qQe4V8en1vfmR/WIBNgUGCNYMphByFEIX+hu2H24jKibiKpouVjIONcY5gj06QPZEs&#10;khuTCpP6lOmV2ZbJl7qYp5mTmoCbbZxanUieNp8loBShBKH1ouaj2KTKpb2msaemqJupkaqHq3+s&#10;d61vrmevYLBasVSyT7NMtEm1RrZFt0S4RblGuki7SrxOvVK+V79dwGPBasJyw3vEhMWKxpDHlsid&#10;yaXKrcu2zL/NyM7Sz9zQ5tHx0vvUBtUS1h7XKtg32UTaUdte3Gvded6G35TgnOGi4qjjreSy5bbm&#10;uue96MDpw+rU6+Xs9e4E7xLwIPEs8jjzQ/RO9Vn2Y/dq+G75b/ps+2T8Vv1E/i//F///AAACBQPY&#10;BWgGxggGCTIKUgtlDHINeA56D3oQehF5EnUTcBRoFV4WUhdFGDcZKRo0Gz0cQB0/HjofNCAsISMi&#10;GSMPJAQk+SXuJuMn2CjMKcEqtiurLJ8tky6HL3wwcDFkMlkzTTRBNTY2KzchOBY5CzoAOvY77Tzj&#10;Pds+0z/LQMRBvUK3Q7JErEWmRqFHnEiXSZRKkEuOTItNik6JT4hQiFGJUohTiFSIVYhWiVeKWItZ&#10;jVqPW5Fck12WXphfm2CdYZ9ioGOhZKNlpGamZ6doqGmpaqprqmyrbatuq2+rcKlxqHKlc6N0oHWd&#10;dpl3lXiReYx6h3uCfHx9dn5vf2mAYYFaglGDSIQ+hTWGK4chiBeJDIoCiveL7YzijdiOzY/DkLmR&#10;r5Klk5yUkpWJloCXeJhwmWqaY5tenFmdVZ5Sn1CgT6FPolCjUqRVpVmmX6dmqG6peKqCq46snK2r&#10;rruvzLDfsfOzCbQgtTi2UbdsuIe5pLrCu+G9Ab4hv0PAZcGHwqrDzsTxxhXHOcheyYLKpsvKzO3O&#10;EM8y0FTRdNKU07LUz9Xr1wbYHtk22kzbYdx03YfemN+n4LPhvuLH483k0eXS5tDnzOjE6brqrOub&#10;7Iftb+5Y71zwW/FW8kzzPfQq9RL19vbW97P4jfli+i/69Pux/Gb9Ef2z/k3+4f9x//8AAAHZA40F&#10;CQZUB38IlgmhCqQLnwyTDYIOcA9fEEwRNxIhEwkT8BTWFbsWnxeDGIEZfRp0G2YcVR1BHiwfFyAA&#10;IOoh0yK9I6YkkCV6JmQnTig5KSUqECr9K+os1y3ELrEvnjCMMXkyZzNVNEQ1MjYiNxE4ATjxOeI6&#10;0zvEPLU9pj6YP4pAfUFvQmJDVURJRTxGMEcjSBdJC0n/SvNL6EzcTdBOxU+5UK1RoVKVU4hUelVt&#10;Vl9XUVhDWTVaJlsYXAlc+l3rXtxfzGC9Yaxim2OJZHhlZmZUZ0JoMGkeagtq+GvlbNJtvm6qb5Zw&#10;gnFsclZzQHQpdRJ1+3bkd814tnmeeoZ7bnxWfT5+JX8Nf/SA24HCgqiDjYRyhVeGO4cgiAWI6onP&#10;irOLmIx9jWKOR48tkBKQ+JHeksSTqpSRlXiWYJdHmC+ZGJoBmuqb1Jy/naqelp+DoHGhX6JPoz+k&#10;MKUiphWnCKf9qPOp6qriq9us1a3Qrsuvx7DEscKywbPBtMK1xbbIt82407nbuuO77bz4vgS/EcAg&#10;wTDCQMNSxGbFesaPx6bIvsnWyvHMDM0qzkfPY9CA0Z/Sv9Pg1QPWJ9dM2HPZm9rE2+/dGt5G33Pg&#10;oeHP4wLkTeWZ5ufoNumG6tjsK+2A7tfwMfGQ8u/0TfWq9wT4Wvmr+vb8Ov17/rv///8AgACAAOW0&#10;f81/VMw/f6V+w7KMf5R+aZh/f55+TH3jf8F+Y2JBf/5+kkRhgH9/BR9kgf6AHPy4fnSLeeQPfleJ&#10;ssrbfk+IFLE+flyGtJcvfoKFm3yTfr6EumDpfw+D9EMAf5aDeB2igOSD3/qjfSWXCOJIfRyUMclY&#10;fSWReq/OfUuPHpXWfYaNDXtOfdeLPF+0fjeJiUHLfsCILRwEf8+IEfi/fBeisOCCfBeeyceyfCub&#10;FK5FfFuXo5RzfKuUpnoOfQyR5l6VfXePT0C2ff+NLRqMfsSLyfcJe0eudd7ae0SpesYbe12kxKzS&#10;e5agZpMQe+qcWnjafFuYu12IfM+VTT+5fVKSixk8fcaO8PWFeqq6Xd1Zep+0SMSnerOui6t8evCp&#10;PZHie0ykTneye8CfulyLfD2bjz7TfLyYdhgXfNuQSfQ4ei/GctwNehu/O8Nieie4c6pNemSyNpDf&#10;esmscXbSe0SnEFuue8CiMD4MfDufDxccfAePoPMdedHSyNrxebTKYcJJebjCjak/efC7YY/nelm0&#10;znYGet2uxlsGe16phz1je9Ck0xZJe1KPEfIqeYzfhNn9eWbV08FVeWDM7qhWeZTE4o8Tef69knVL&#10;eoa3B1ppewyx3Dzae3qpJRWeesiOne3tiRN+K9Z+iAB9sb7NhwV9V6a1hjB9M44ahYR9SHTQhPx9&#10;jFprhJt96D2OhJ9+ixiLhnqAAevJh66JCNUAhqOHfb2NhbmGIaV+hPiFA4zQhGSEKnN9g/SDiFkP&#10;g6iDBzw5g7iC4Bb5hXeEA+n7hnCT+NNThXeRdbwQhJyPGaQUg/WNE4uJg3WLVnJVgxeJ1Vf/gtiI&#10;fDssguuHlBWIhHuHqOhShXOe+NGyhIObgbp/g7KYO6Khgw6VOoo4gqCSoXEpglCQQ1b3ghuOHDo0&#10;gi6MlhQ4g4mKyebIhKqqGNAyg7ulrbkGgvGhgqE/glWdpIjugeOaEnALgaOW51YCgXWT/zlTgYaS&#10;DBMVgpqM5+VjhAy1Ys7Wgx2wA7e1glKq6qAFgbmmLofVgU6hxm79gQmdvFUfgOOaMziJgPOYOBIf&#10;gbyMQeQvg4vA2s2sgpy6graSgc60ep70gTau34bogNOpsG4xgJOk7VRcgGWg2DfdgHSeWBFUgQOL&#10;t+MpgyTMlcyvgjbFO7WYgWW+Q54DgMq3y4YJgGmx3W13gDOsjVPGgAioVjdNgAqjXBCugGyLR+JO&#10;gtDYu8vagebQTrTEgRPIYZ01gHTBFIVOgBK6emzVf9+0zVM8f7qwSDbRf7ylEBAqf/SK7t08kmF8&#10;mMdrkHp8Q7FWjrJ8EJrHjRp8EYOXi7d8SWueioJ8sVJ1iYh9MjaOiSd+AREyi9Z/3ttGkS2Gy8YF&#10;j0KFhLAqjYOEb5myi/yDkIKDiq2C8mqMiY2CiFFeiKOCQDV6iEmCYBAEipiDhtmzkACRJMSdjiKO&#10;7a79jGOM35iAivGLJoFVibOJsmlqiKaIfFBKh8uHdjR2h3mHBQ76iVaGu9hHjwibksMujTKYe62B&#10;i4aVl5ceihOS/YAXiOiQvmhTh+aOvE9bhxOM/zOdhsKMHQ4UiCiJhNbpjkqmFcHRjHiiJqwkitSe&#10;c5XSiWibCn7miDKX6mdLhz6VLU59hm+SzDLZhhyRwQ1OhyWI/9WnjbGwx8Cbi+KsAKr2ij6nd5S0&#10;iNajQX3ih6SfXGZYhqeb2k21hd2Y+TIshYqX8gyohkuIj9SQjTO7pb+Si2e2BanyicKwppO+iFur&#10;pH0KhzCnCGWehjai500MhV+frzGdhQudPwwehZeIMdOjjMvGx76ziwPASakWiV66FJLnh/S0SXxC&#10;hsyvBGT2hdyqd0yHhQWnZTEkhKKhOguuhQSH5tLgjHLSV737irDK8ahdiQ3D4ZIxh6O9U3udhnq3&#10;fGRphYuyx0wNhL2uZzC3hFyg8AtVhI6Hqcz7m/J7W7iTmUd7IaP2lrh7CY7elGB7JnkVkkV7eGJp&#10;kGV7+Upyjtp8ky9jjjV9fgp+kB9/wMs6muKE/bdmmCOD56MBlZmC/I36k02CS3grkUOB2GF8j3WB&#10;mkl+jfeBgS55jVeB4wnPjpuDCMnTmd+OrbYclyWMwqHllJiK+IzhkluJiXchkF6IVGCDjp6HXkiY&#10;jSqGoC2njIyGnQk1jUeF6MiomOeYjrTjlj2VzqCnk72TNIu7kXKQ7XYDj4aO/19/jdKNUkexjGaL&#10;+yzei8yLzQivjB+F38d8mCyihrPGlYSe+p97kwubrIqEkNKYqnTsjtmV9F6PjTGToEbui8WRxCw7&#10;iyeRvgg8iyGFkcZfl5uspbKylPWoWZ5skn6kSomEkEqgjXQBjlOdI124jJ2aJ0ZBizSX9yuuipSX&#10;OwfbikyFUMVmlya27LHJlICx3p2JkgitDoiqj9WomnNAjeWkj10TjDChE0WxirSe0ys6ihKbyAeL&#10;iZuFGsSSlsPBeLEHlB67pZzJkae2Fofuj3Kw7nKPjYWsVVx9i9qomUU+ilymQSrZiaic+QdKiQuE&#10;7sPilm7MebBnk8rF2JwokVa/hYdOjyO5s3H+jTa0qlwDi42xE0TVihqsQip8iWmcugcWiJmEy70/&#10;pdB6eqocomh6TZbRnxx6RYMUnAh6cm6dmTh61FkslrJ7ZEJTlKJ8Cifzk/N8/QSqk39/pruzpOKD&#10;lKkqoVqCnJYVngqB0IJgmv2BPm3bmDqA61hjlcKAzkGCk7yA2yc0kwuBdQRokgOCmrqIo+uMwqgX&#10;oGiLAZUknRWJboFrmheIKWzxl12HJ1eKlO+GZkC8ku6F6CaOkjiGWwQvkLSC1Ll8oxuV9ab9n6OT&#10;epP/nFmROYBfmU6PM2v1lp2NkVatlDSMMUACkjSLOSX5kXeL2QP9j5KCsriWolWfaKYKnumcM5L+&#10;m6qZP39WmKaWi2sEldiULlXZk3ySPz9SkX6Q7CVukL+RVgPTjpmClrejocipAqU1nlWlFZIumxGh&#10;a36CmBGeGWo5lVabIlUikuuYrD7DkOyXPyUBkCeWCwOvjciCfbbLoVeyvaRtneGuHpFsmp2pxn3K&#10;l6Cl0WmWlOuiUlSWkoCfgz5PkGyeVCSsj6CYzAORjRqCabYPoP68tqPGnYK3YZDKmj2yXH0slz+t&#10;zGkBlI6p4FQXki2nDT3vkBKkwyRljzCYmwN5jI2CWbVxoK/HLKM8nS3BF5BBmeq7X3yllvC2P2iI&#10;lECyElOzkeCvRz2bj9KpqCQfjvSYbANljB2CTK4er/555Jwpq955tooQp955sneKpBd55mRHoJh6&#10;UE/5nXN65jofmvZ7jSApmph8cQAAldN/yqzOryiCg5toquSBmYl+ptqA4Hb7oxOAY2Oon5uAJk9T&#10;nH+AIzl0mgWATB+hmZaBFwAAlI6AAKvfrj2LLpqKqf6JjYi9pe2IGnYxojCG+2LknryGIE6fm6aF&#10;jjjVmSyFSx8umKuGRgAAk3CAAKsSrWqT55mqqTeRmofMpTCPhHVQoWiNvWISnfyMUU3omuiLODhB&#10;mGqKoh7Kl9eLswAAkniAAKpBrMqctJjaqJiZwobzpJSXF3R1oM+UwGFNnUuSsE1Cmj2RKDe/l7iQ&#10;ax51lxSQYQALkZKAB6mQrCylzJgvp/yiMYZIo/me4nPKoDWb72CqnLKZXEyvmY+XazdNlwqW5R4o&#10;ll+UWAAbkMSAEqjiq7mvA5eip32quIXCo3Kmw3NAn6yjQ2ApnDagT0xBmRyeOzb2loCdfR3zlciU&#10;QAAokBmAG6hCq2G4dJcZpxuze4VDow2u53LIn0iq5F+7m9anqUvhmMWl4zawliOi6x3MlU+UJgAz&#10;j4+AIqe5qxXCXpampsS8q4TWora3cXJinvay+l9jm4avukucmHWtHzZ7ld2k1h2nlQmUDQA8jyCA&#10;KJ+wuoR5dI7Vtat5On3RsPx5MmxkrIt5Z1o4qGR51EbvpK56ajHroeZ7BxfwonJ7vgAAkSiAAJ6m&#10;ubaBpI5CtMKAvX1isAWADWvzq4x/nlm4p2R/ckZso65/gzFsoN5/wRewoTuAugAAkG6AAJ33uMuJ&#10;1Y2as96ISXzPrxqG7mtVqqOF7VkepnqFNEXhosaEzDD6n+yExBeBoByGBAAAj8uAAJ1ot/OSEIz4&#10;sw+P53warlKN+2qqqc6MY1h9pauLLUVZofaKVzCVnxOKLBdcnxyKsAAAjz6AAJzVt0aaaYxismGX&#10;pnt7raaVNGoGqSSTGFftpPCRXUThoT+QNTA+nlKQKhc+njaOuAAAjsSAAJw7tr+i7ovZsdGfknr6&#10;rQ+cj2mLqI+Z+Fd5pFqX1kR9oJKWcC/4nZ6WpBcnnWePqAAAjl6AAJvItjaroItwsUSnpXqYrIKk&#10;E2kvqAShBVclo9Sel0Q5oAidSS/EnPCcJxcVnKiPmwAAjgqAAJtKtde0jIsisNSv23pXrAOrq2jp&#10;p3moMVbfo0ulsEP8n5Wkni+cnIagMRcVnBePmwAAjcWAAJrZtYa964rLsHS4g3oOq6Gztmispxuv&#10;41ayou+toEPfnziqpy+RnC+gKRcfm7aPogAAjY6AAJHzxWN5GIIfv9J4y3IWunx4uWGjtWl46lBx&#10;sKd5Uz4LrHN55CmmqZZ6ag9mq1l7CwAAjUOAAJE3xIuA5oG2vvN/+HHCuZB/SmFKtG1+4lANr55+&#10;xD2tq19+5SldqGZ/Mg+FqcOARAAAjP6AAJDNw5KIqIFHvgiHJ3FeuJ6F3GDbs3WE80+hrp+EWT1S&#10;qlqEGSkjp0qETg+vqE+E7gAAjMGAAJCBwqmQa4DovSOOX3Dpt7yMlWBrsoaLJk86rbKKJT0AqWqJ&#10;kyj2pkiJ4w/apwSJAgAAjIyAAJAsweiYT4CUvFuVtXCStvCTdGALsbuRlU7orNaQJjzDqJKPaSjX&#10;pWOQGxAEpeGK1AAAjF6AAI/HwVCgYoBCu7WdN3BNtkCac1/PsQmYLE6urCaWcTyVp9CVsijCpJaV&#10;vBArpOOK7gAAjDiAAI9mwNWolH/8uyqk0HAWtaqhh1+isG+e306Jq5OdBzx9pzqcrCi4o+CabhBO&#10;pAaLBgAAjBmAAI8mwFGw9X/MuqGsk2/2tR+oy1+Nr+Ol2E53qwmkGjxvpryi/yizo1ObhRBso0SL&#10;GwAAi/+AAI7Uv/C5yX+uui20m2/ttJuwLV+Hr1Gs+k57qnCrXDyApiCn9SjcosiboBCworiLSAAA&#10;i+uAAIS00J9483XXyll4g2auxG94W1cRvtZ4fUazuZN42jUHtQh5WCD2snd5rgfrstl7RQAAifmA&#10;AIRiz5+AbnWbyX5/Z2Zww4x+rVbOvdZ+REZxuHR+KTTZs8x+UCD2sP5+nwhnsOp/5wAAihaAAIRK&#10;zoWHxXVvyHyGQWZDwoWE+laZvL2EIUY/t0uDnjS+spGDgSELr5WD+AjmryiD/gAAii+AAIRGzXyP&#10;FnVfx2yNGWYgwXKLZ1Z2u5uKGkYktiiJSDS1sWaI/iEsrkmJ5AldrZuGVQAAikWAAIQ5zJiWhXVY&#10;xniUB2YdwHCR8FZqupeQSUYhtRWPJDTEsFWO3yFarSCPewnMrEKGoAAAiliAAIQdy9SeIXVQxaSb&#10;GmYov46YkFaDua+WmUY4tC+VSzTjr12VSiGSrBiUQAo0qxuG5gAAimiAAIP+yyylz3VKxO+iOWY3&#10;vsyfO1ahuOmc/UZcs26buTUOrpqbrSHNqzKW2wqRqh+HJQAAinWAAIPcypqtpnVFxFSpdmZKviim&#10;AVbCuD2jjkaEssKioTU9rfig6SIKqoKXBArnqU+HXwAAioCAAIO+yhK1xXVFw8Ww6mZkvZOs8lby&#10;t6OqZkbCsiWo3zWIrVakMiJlqduXQQtHqLCHoAAAioiAAPKGe0Z5itr3e5x5pcL9e/Z50ap9fFh6&#10;HJFwfMN6ine7fTt7Flz2fcN7qj/Wfnh8XBsWf9F9D/BceZCE79k6egeD6MFxeoCDBKkVev6CTpAd&#10;e4WByHZ5fBeBZFu6fLKBCj6XfWeA1Bl1fl+A2+5qeCaQdNdoeKyOUb/XeTeMUaeSecyKn468emmJ&#10;JXU3exGH1VqRe7qGlT12fGuFiRf2fO+FGOyYdvicBtWfd4WY074geBqV0aYBeLyTDY1SeW+QpnP1&#10;eieOa1l1etuMTTxse4WKghaae4iI3+rwdgWno9QAdpOjbLyKdy2fb6SFd9ebuYvveJGYRnK+eVqV&#10;LFhneheSOTt1ereP1RVkeleMFOmCdUuzUtKZddWuIrspdmypKKM1dxmkfoq9d9qgInGYeKecE1ds&#10;eWuYZjqWegKVrhRWeWeNwOhQdLm/HdFtdT249Ln+dc6y/6ITdnqtZIm5d0OoLHCzeBajTlaReNie&#10;6znWeWacKhNyeKaNJudXdEzLC9B5dMrD6rkGdVK9AKEZdfm2dojMdsSwaG/od56q4VXneGSmHDkz&#10;eOOh0RK5eAiMqOaRdAPXKc+4dHnPDLg6dPbHMaBFdZS/yIf/dly4928vdziy6FVGeACuLTimeHem&#10;TRIld4uMROHjhC535cwzg6N4O7Xygy54mJ7+gtF5DIdagot5nW7wgl16S1Vggk97Ajkmgpl70xPf&#10;hJ18juAfgqCCvcr3gimB97TdgcWBTZ3fgXmAzIYjgUOAdG2zgSmAQFQegTCAHjfugYOALBJ4gyCA&#10;pt6EgUqNq8lOgOGL3rNRgIeKL5xngFGIw4TUgDKHjGyGgC6GgVMMgECFjjbngI2E4hE8gbKEc9zn&#10;gCqYl8ekf8WV1bGqf3aTOprqf0aQ1IN8fzyOwmtYf0iM3lIIf2SLJDX6f6yJ4RArgHWHwdtgfz2j&#10;ksYkftif6rAyfpCca5mBfmmZJIIvfmGWF2o6fn6TaFEVfqOQ8zUhfuKPSg9Af2WKUNoNfoWurcTa&#10;fiCqJK7tfdWlvZhLfbGhj4EVfbCdqWkyfcuaG1A4ffmXCzRefjKVXw57foCJytjzffO56sPIfY60&#10;ga3afT6vMZc8fRiqIIAjfR6lb2hhfT+hJ098fWedjDO4fZmbZg3YfcOJXNgQfYXFWcLrfR+/Dqzy&#10;fMi415ZQfJmy439EfKCtbWedfMuolU7afPek2TMsfRugWA1TfSiJAtdkfTXRF8I8fNDJ56wwfG7C&#10;xpWCfDS7936EfDi1zWb3fGWwl05UfJesljK6fLeiTAzofK2IutHBjVF2kr21i+t3BqkDiql3fpN+&#10;iY54CX0xiJd4smYFh8V5ek2ehyh6STI4hyV7MQzWiSR8edA8i/GAx7x8ipmAPqfaiWN/zpJoiFV/&#10;fnwfh25/V2T7hq5/UUyUhh5/XDE1hhp/mAvsh4uAWs7iiqmLG7shiV+JnKasiCuIN5EvhzCHDXry&#10;hliGE2PihamFRkuPhSaEljBEhSGERAsehiSDws1+iY+VdbmxiEmTF6UmhyWQ2o/Nhi6Oz3mxhWyN&#10;C2LHhMyLdkqchFGKFS9uhEaJWQprhOyGt8wmiLCf2rhXh2ycq6POhk6Zno6BhV2WwniEhJiUHmHC&#10;hAiR0UnAg5OP0C6vg36O8QnSg+GGpMr2iACqaLcvhr2maqKqhZ6iiI1ohLCe2neCg++bb2DTg1iY&#10;Xkj7guqV4y4HgtCVDQlRgwCGTMn5h3K1GbY3hjGwTqGxhQ+rl4x1hCCnGnang2ai92AXgtKfR0hV&#10;glicdS17gjiaSQjmgkaGBMkshwO//7VthcW6Z6DfhJ+03ouhg6mvknXegu+qwl9ngmampEfHge2j&#10;+S0EgbqecAiPga6FyciRhq7LPbTNhXTE2KAvhEm+eorqg0u4aHU1go6zAF7VggautUdKgZOq1iyX&#10;gV6eJghKgTWFm8IHlr11hK9ZlIp2C5wNkoN2l4fwkK53NnL4jwd3810GjZR4y0W5jHJ5pisDjE56&#10;jAapjP98nMC8lX1/LK5Tk1B+y5sUkVN+focBj4h+U3IJje1+T1wcjIh+bUTOi29+mSoni0N++gYs&#10;i2yAF7+OlFeI2K0YkjSHnZn7kDaGdYXkjniFiXD/jOqExlsoi5KEL0PxioGDuiljik2DuQW+igqD&#10;Jr5vk0GSp6vkkSiQmZi5jzeOoYTIjXCM42/ri/SLZlowiqiKHEMZiZ6JESiqiWWI5wVfiNeDob1H&#10;kmecharPkE6ZspeZjmGXA4OVjKqUhW7ZiyiSQVlAieuQUkJTiOSOxygIiKCOygUNh9CDarw8kb+m&#10;hqnFj6mi+JaQjbyfh4KXjAecSm3wioeZUVhtiUCWu0GniDyU3yd8h/CUOwTIhvODPLtbkTmwp6jp&#10;jyWsX5W0jTWoLIHAi36kNG0sigSgmFfGiL2dg0EZh6mblScLh1WYvgSPhjyDFbqkkM+7Aag2jr22&#10;AJT5jMqxD4EEiw6sXmx5iZSoMFcoiFek10Cdh0Ci3CaqhtaaJARghaaC9roakHzFuqenjm3AA5Rb&#10;jHi6UoBgira08mviiTewTlanh/utEkAthuyoxCZIhoGZ4gQ7hS+C3bLDoHp0w6FInYh1To88msd1&#10;4nxomD12jGixlel3U1Pok9p4Mj2hkkV5DCNnkkl51AFKkFl8urGwn2B95qB9nGt9mI58max9Y3uq&#10;lyR9UWfslNh9ZlMkktJ9nTzbkUB94SK5kTN+VAEsjsx/3bC7nkaHDp95m1yF9I2PmJuE+Xq2liCE&#10;M2cFk92DnFJQkeGDMTwdkFOC7iIekDWDOwERjW+Aua+8nVOQMZ5omm2OYIxul7SMtnm3lTCLM2YT&#10;kvqJ+lF+kQWI8ztuj3iIOSGVj0qIswD6jECAqa7VnHCZip12mZOXBItyluKUp3izlGWSc2UxkhuQ&#10;glC2kDOO7jrKjqeN3CEXjm2OLwDmiz2AnK3zm8yjCJysmO6f0Yqpljicvnfgk7yZ5WRjkX2XV0//&#10;j4qVPTo4jf6UEiCpjbeS4ADWimOAka0ym02soJvsmG+owYnolbek/nclkzqhfmO6kP+eZk9ujwqb&#10;8TnCjWqbAiBVjRaV3ADIia6Ah6yQmuu2aptQmA2x44lIlVGtdXaFks6pVmMgkJOly07mjqejSjlZ&#10;jQChWyAMjJCVqwC9iRuAgKwUmpzAnZrTl767b4i+lQC2VnX3knixomKfkDmtzU56jkyrXTj8jK6m&#10;ZR++jD6VdgC0iKWAeqQJqpF0OZOfpux0vIKxo3x1T3EFoEV1/F5znUp2xUq8mqh3ojVXmL54axtA&#10;mWt47AAAjZ5/EaMwqZZ845MLped8m4IkonB8c3B2nzR8cF3anDl8l0oimZt83jS/l619LRrQmDV9&#10;mAAAjGyAAKJzqIqFiJI/pOSEhYFsoWaDpG+ynjGC/l0fmzyCiEl5mKOCRDQslrKCKxptlxmCxgAA&#10;i2CAAKGwp5WOL5Fjo/aMg4B9oICK/m7bnUSJslxVmlmIq0jLl8WH4TOhldGHeBoTlhqIOAAAineA&#10;AKDjptSW5pCXozWUmn+pn8KSf24CnIiQn1ucmYmO9kgslv2NvzMmlQKNLxnIlS2M7QAAia+AAKA6&#10;piKf3o/toomc8378nxaaNW1Wm9qXtlr4mNqVhkegljmT5TK7lDuTiRmElFaQ6gAAiQeAAJ+dpaGo&#10;8o9nogWlZ353noqiBmzIm0ae81pumE6cW0cqlbKakzJik52aEBlQk6KRHQAAiHyAAJ8WpUOyNI7m&#10;oaSuEH30niOqFWxImtqmeln1l+CjlEa+lUyiDjIRky6fdBkmkxCRAQAAiAuAAJ6qpPm73o59oVS3&#10;IX2EndCyi2vXmoOuelmQl4arg0ZslO+pQjHOktihrBj3krWQ4QAAh7CAAJXxtQhzxIZ9sLh0N3aQ&#10;rKJ0wmXvqMV1bFRnpSt2MUGiogh3Ayzwn/h3rBJuohx3rAAAiX6AAJVVtCJ8AYYfr8V7tHY0q557&#10;kGWOp7J7llP7pBF7yEE4oOl8GiyPnsl8aRJUoJ18rwAAiMSAAJTVsxmELIWMrsODNHWwqpOCZWT8&#10;pqmB2FNvoweBf0C9n+CBWywvnbSBZxI/nz+CCQAAiCGAAJROsh+MU4Tsrc+KwnT7qaSJYGRZpbGI&#10;P1LWohiHaEA9nvKG2CvSnLqGwRIrngaGygAAh5OAAJO7sVOUkoRUrQSScHRZqNyQiGOypOmO31JK&#10;oUCNhD/Inh+MoSuBm9uMqBIbnO6K4gAAhxmAAJMqsLec+YPLrGaaS3PUqDiX1WMvpEGVrVHOoJST&#10;5T9mnVmSwytAmwuTExIQm/KMNgAAhrOAAJK+sCWlhYNgq9WiS3Nop6WfSmLGo62cp1FuoAGajj8b&#10;nL+ZeisQmkaYlBIJmwyMMgAAhl6AAJJTr8WuRYMbq2yqeHMmpyym42J4ox+jyVEdn22hjT7OnD2g&#10;uiramcqc+RIHml2MMQAAhhmAAJH7r3q3bILKqxezEXLVptCu8WIqor+rfFDcnwmpcz6em9SmzSq8&#10;mWSc5RIGmeaMMAAAheKAAIh2v+VzUXnhuvVzrWrZtkN0K1snscp0zEqKrZ51hziTqhR2RiRSqCt2&#10;twpYqgd3FwAAhgyAAIgevwV7Lnm5ugh61GqutTx6rFr0sKt6tkpPrG567jhfqNV7QyQ0psd7gQqf&#10;qC58YgAAhbaAAIfevfKC6XliuP2B9GpetCaBLlqWr4+AtUn2q0yAdDgap6yAbCQTpYGAlArfpoOB&#10;JgAAhWuAAIeXvOeKmHkBt/WJG2nnsyKH1FosroGG10mUqkGGLTfPpp2F1SPypFuGGAsXpQeFUQAA&#10;hSmAAIc+vAqSYHiltxaQYmmEskGOplnArZ6NM0k/qU6MHDePpayLliPXo1aMPgtKo7mHogAAhPGA&#10;AIbfu2KaU3hQtmeX1mk1sYiVnFl1rN+TvUj5qIySVTddpNORxiPDomuR6At0opSHvwAAhMKAAIaH&#10;ut6iX3gJtdqfZGj1sO+crlk5rD6aa0jCp+yY2zc5pCyYqiO6oZiWowucoZSH2QAAhJqAAIZNumKq&#10;lXfVtVqnHmjGsGuj9lkPq7OhZUiap16f5TcUo6afCiOqoPyYHQvAoLSH8gAAhHuAAIYNuhGzPnfA&#10;tPivOWi3r/Org1j1qyOoqEiIpr2nOTcTov2kDyPCoGCYLQvxoB2IEwAAhGGAAHtuyzFy/W2ZxbZz&#10;N19YwH9zmlBzu4J0J0Cett90yy9FsyF1ZBsGsfh1awNvsE13iQAAgySAAHtoykB6iG2rxMJ6EV9e&#10;v2t52VBwukl52kCZtYd6DS9Ssah6VhtHsDF6XwQLri98RgAAgyKAAHtyyRKB2W2Xw56A2F9Hvj2A&#10;D1BOuQt/oEB9tDp/bS9QsEd/dxt9rpJ/qwSXrEmAdQAAgyGAAHtwx+iJFG19wnOHnl8XvRGGZ1Al&#10;t9SFhUBeswGFAi9KrwKE3xutrR2FhAUSqpuDbgAAgx+AAHtbxuyQZW1lwXCOgF7+vASM6FACtsKL&#10;pUBPsd+Kzy9QrdyKrBvfq9CLMAWBqSSDuQAAgx6AAHs5xiWX5G1UwJqVkF73ux+TjlADtdWR9kBP&#10;sO6Q7C9hrNKRARwVqqaQCwXkp+GD+wAAgx2AAHsXxYSfdW1Hv+qcs173umCaR1AKtQyYZkBbsCWX&#10;XS95rACXeRxLqaOTIQY7ps6ENwAAgx2AAHr2xQanMG0/v1uj/V78ucGhLFAWtGGfFEBnr3WeWS+N&#10;q1ac0xx4qOCTQAaHpeuEagAAgxyAAHrcxJ2vPm0+vuGrk18JuTioW1Aqs8ymM0CFrtekzi+5qrCg&#10;RRyzqDGTZwbIpUaElgAAgxyAAOYfdnBzGNAbd0tz8bmAeB90zKIqeOp1r4okebJ2oXFjen93o1eG&#10;e094nzsvfDF5lhadfSF56OQPdId+aM5rdYl+G7f6dnx95aDLd2V9yojdeEt9zXAueTN95FZbehV9&#10;+ToHeu9+EhUge1R9weIxcvCJ0syadAKIZLZfdQqHEp9GdgqF/Yd+dwiFEW7zeAaEQlU+ePaDeTj5&#10;ecSCxBPEedWCC+BpcZOVOMrNcq6Sv7Scc8CQbJ2xdNGOTIYRdeaMdm2ydvaKwlQqd/KJITf+eLKH&#10;txKUeIuF7N7JcHWgnckycZKdL7MCcquZ55wrc8WW1YSudOWT+Gx8dgeRaVMjdwuO+jcVd7uM/hGP&#10;d3GJP91sb5isDcfZcLSnurGqccujf5rbcuifeoN3dA+btGtYdTWYM1IudkGVDzZCduGSxRC0doSL&#10;S9xObuu3jMbBcASyW7CLcRWtMZm+cjCoPIJyc12jmmpydIqfTFFadZSbdTWPdiWZJQ/+db+K0Ntv&#10;bm3DHsXlb4G9Fa+jcIi3BJjLcZuxI4GFcsmrrGmkc/2mtlCvdQmiezT0dYWetQ9qdR+KbNrLbhvO&#10;xsVEbynH5K7rcCHA85f/cSe6NoC7ck+z/Gjrc4OufVAKdI6qSTRjdP2jKA70dJ+KHNYVfw5xtsHl&#10;fxByyqz0fx1zz5cffzV00YB1f1Z13Wjuf4h29lAxf894CDSagFl5Bw9YgfJ5PNSMfVF8f8CyfXN8&#10;eqvOfZd8fJX+fcB8j39TffN8uWfTfjd8908efo19NDOQfxJ9cg5BgEh9g9MAe9KHUL8HfAKGQqpB&#10;fDOFRJSBfHGEb33+fLuDvWaifRWDJk4LfXaCmDKTfe2CJQ1MftKBg9FueoaSGL1leryQGaiheveO&#10;MJMNe0CMaXyqe6GK3WV4fAyJck0JfHaIITGtfN6HHgx4fY2E/M/zeXKc6bvveaqaC6ctee2XQZGk&#10;ej+UmHtmeqWSHGRbeyKP50wZe5ON4TDce+qMfwvCfHeH886zeJun0rqzeNSkH6XyeRWgcZByeWqc&#10;5npKedaZkWNWelOWhEs+esyT5jAhexWSggspe42Hi82ud/Gy07mweCquTqTqeGWpv49seLmlVHla&#10;eSyhNGKFea6dcUqEeiGaSy+DelyYcgqqesuHNszkd3O98bjjd6q4oKQQd9yzNY6LeCet63iBeJup&#10;CWHEeSekt0nleZyhay78ecGdTgpCei2G8MxVdx7JPrhKd1HDI6Nfd3e84I3Ld7W2wnfIeCSxL2Eg&#10;eLCse0lUeSeo8i59eUGfbwnwea+GuMZ+iBhwirP8hzNxvqCShnJy2owbhdFz7na3hUd1C2BchNx2&#10;NUi0hJ53VS3FhPR4Ugjchk95YMVGhoB6uLLqhbt66p9zhQx7G4sHhHV7V3Wqg/l7p19bg5x8CUe6&#10;g2h8aSzYg7J8wAgvhKp9dcQShQ6E+bGohFyEMZ5fg7ODconZgyyC0nSHgrqCVF5RgmuB80bHgkSB&#10;nyv7goWBbgeYgzmBC8Ktg8ePKrAxgxaNjZzJgnyL94hxggCKfHNCgaiJNl01gWuIEkXVgUqHEyss&#10;gXiGfgcUgfiEKMFUgr2ZYa7Ygg2W/Zt1gXqUnYcpgQWSUXIbgLCQLVw1gISOVEUAgGiMvCp4gISM&#10;CQajgOaEfcAwge2jvq24gUCglppXgKudZIYUgDiaRXEcf+eXWltRf7aUwkREf6GStCnXf7CSEwZE&#10;f/6EPb9EgUmuN6zLgJ+qTplkgAWmS4Ugf46iW3A9f0SeuFqSfxibgkOmfvaZIilRfviXQgX2fz+E&#10;CL6QgM642qwQgCa0MpiZf4SvYIROfwKqn29zfremTlnYfpWiqUMMfnegcCjffl6bggW2fqOD3L4U&#10;gHjDwauCf9O+Y5fsfyS4wYOTfpOzNW7GfkCuSVlFfiCqc0KTfgenMCh5feabXgWDfiaDurdckVdv&#10;saY1j55w7ZQhjhxyEoD0jMlzLmzLi5h0VFeTipV1hkDvieB2pCaBijt3gQMqiiR5vbZYj+F5U6VD&#10;jkd5npMejNR56X/5i4d6P2vWil96qVaqiWZ7JEAKiLV7mCWyiPp79ALbiIR9abVJjouC6qQMjQKC&#10;XZIDi5KB037XilOBaWrMiTeBGVW7iEqA4z82h56AuiT6h86AuAKVhxaAorQsjU2MlaLUi8uLPpC2&#10;imqJ6H25iSqItGm9iB+HrFTOhz6Gxz5rhpiGDSRQhraF5gJZhdmBlrMFjEuWSaHCisuUOI+ciW+S&#10;LXyLiDqQN2iwhzGOa1PfhmGM5T2lhb2LryOzhcSLuQIlhMqBc7IGi4WgH6C+igmdWY6YiKyaj3uS&#10;h3mX2mfKhnGVW1MShZiTMTz+hPeRriMshOyRIQH5g+WBVrE1iumqDp/riXGmlo3AiA+jDXq8htmf&#10;nWcFhdWce1JqhP2Z1Dx1hEqYPiLAhDCVnQHVgyeBPbCSinK0J59AiP6wAo0Jh5arvnoChlanl2ZR&#10;hVCj4VHGhIOg9Dvwg86fXyJhg5SXPwG4go2BKbAgihq+i568iKq5woxuhzu0xnldhe+v7mW5hOKr&#10;wFFEhBOo5jt/g2SlMSH/gyKW/AGgghKBGaibmulvCJiOmHNwQYelljxxaXWwlDxyjGK1kmhzt06S&#10;kNV05zjUj8J19B6jkIZ2hAAAinJ7RafKmZ14J5fSlz14gIbXlQ543XTkkw15R2HrkTt5xU3Qj6x6&#10;UDgZjpV6zB4GjzV7CwAAiNl+k6bvmFeBO5bRlgmAyoXpk9uAZXPtkeWAHGEFkB1/8U0Bjph/3zdj&#10;jYF/1h13jf5/8wAAh3KAAKX1lzaKQJXClOqJH4TGkseIDXL2kM2HD2AbjxOGQUw5jZaFlTbAjH6F&#10;Gxz8jN2FZgAAhjuAAKULli6TcZTOk+yRo4PLkdCP4nH2j9yOM19GjhaMs0t+jKWLfTYqi4yKrhyP&#10;i9CK4wAAhTCAAKQ0lW+cxpQNky+aUYMKkQ6X3nEkjxqVhl53jVqTaErKi9+RrjWYisWQxxwjivKP&#10;kQAAhE+AAKOBlNqmLpNSkp6jGYJKkHqf+nBojoGc/F3JjMOaU0o2i0aYPzUlihaXlBvRiiySzwAA&#10;g5WAAKLxlGmvu5K9kjGsC4GrkAeoRm/HjgSkp10tjEShikmmis+fZDS0iZid2RuLiYeSnwAAgv2A&#10;AKKKlBa5mpJIkeC1W4Ejj66w8284jaGsv1yqi9ipUkk3imCnSDRSiTCi1xs3iRiSZwAAgoSAAJpS&#10;pNtuhIs8obpvr3tZnt1w0mp7nDhx9FiVmcZzG0Vul690PzBylmV1KBX/mE11KAAAhiB+aZmyo7t3&#10;Loq0oKR3hXrDncF36WnkmxF4Xlf8mJt450TdloJ5ei/qlSp57RWmltR53AAAhQCAAJkLooZ/wYnq&#10;n31/XnoKnJZ/DWkfme1+4FdGl3p+0EQ7lWZ+2S9ilAd+6BVUlXh/CAAAhASAAJhKoWWISokNnmOH&#10;RHkYm4aGU2hOmNmFhFaAlnOE40OTlGSEai7ekv+EKxUHlD6EgAAAgyiAAJd+oHyQ3YhDnXyPQnhH&#10;mqGNvWd0l/eMWFXRlYGLGkL8k3uKNS5skgyJ0RTKkxuJQAAAgmyAAJbXn7CZq4eXnLmXeneXmd+V&#10;V2bJly+TU1UvlLeRjUJ7kpuQQC4MkSeQDhSSkhSNRgAAgc6AAJZGnxyij4cYnCifz3cVmUSdDWY5&#10;loqadFSdlBWYQUH/kfyWyS20kG2WhRRhkTiNyAAAgUuAAJXOnrGrl4adm72oTnaSmNKk+WW2lg6h&#10;11Qek5WfUUGHkYKeEC1Yj+mb4BQ5kISNrAAAgOCAAJV1nmK08IY7m2uxKXYimHitRmVBlaqprlO0&#10;kyqnDkEvkRKlOi0Oj32edhQCkAyNhwAAgIuAAIycrzRuAH5Xq3tvF29dqANwL195pMBxS06Mobty&#10;aDxBnzdzdyfNnfd0JA0voLhzxQAAgn+AAIwsrjl2QX4Gqnp2jm8Apu128l8ao5V3bE4roIN3+zvo&#10;nfR4jCeEnJl45A06nuJ40QAAgcWAAIu6rQ1+XX1zqVh9/258pcJ9u16Loml9ok2nn1Z9qDt5nMd9&#10;xiczm1d93g0/nTZ+OwAAgSGAAIswq+qGZ3zPqDqFd23DpKuEol3roU2D+U0RnkODgTsAm7SDNibg&#10;mjWDLQ0/m7WDEQAAgJOAAIqbqvmOg3w0p02NDW0eo8GLtF1BoGKKgUyJnUyJiTqNmsGI7CaUmTGI&#10;/w0/mlyHPQAAgBqAAIoQqkGWxHuuppaUzWyYowWS7Fy6n6GROUwJnIWP0Toymd2O9CZbmD+PWw1C&#10;mSeI9wAAgACAAImoqZ6fIHtApficq2wmomSaRlxInv2YGEuhm96WXDnjmS6VhiY2l16U3A1KmBGI&#10;/AAAgACAAIlLqTSnp3sFpYqkvWvnoeShzlv4nmKfI0tKmzmdOTmKmJmcrCXzlsuZcg1KlzmI/AAA&#10;gACAAIkDqOiwgnq8pTOtKmuVoYKpwFujnfamvUr/msWk+jlOmB+ixCXIllGZjA1DlqCI9wAAgACA&#10;AH9yuf9tbHHhtcBuaWOxsb1vcVSrrelwgESZqmBxjTMBp5NyeB67ptFywQW9pz9zbQAAgACAAH8z&#10;uR91UHHHtMl1jGORsJ516VSKrKl2YkR2qQl28DLrpiZ3dR7EpTB3kgYgpSF4xQAAgACAAH75t/F8&#10;/nFvs598nWNFr2d8XlQzq2h8VEQqp8J8azK2pNV8lh65o7V8oQZyozZ9owAAgACAAH6qtr+EknEF&#10;snGDsGLGrj2C8VPKqjiCZkPJppaCFDJyo6SB8B6komKCFga2oX+B5AAAgACAAH5Mtb+MOHCksXKK&#10;4WJbrT6JsFNVqTeIrUN0pYaH8DIxopOHnh6QoTSIKwbxn/qEsQAAgACAAH3wtP6UBnBPsK2SQGII&#10;rHGQl1MCqGKPJkMlpKqOEjH+oZ2NtR6BoCON4AchnqOE0gAAgACAAH2ftGmb5nALsBKZtmHGq8mX&#10;mVK+p6+VxELio/aUgjHSoN6Ueh5+ny6SpwdOnXiE8QAAgACAAH1qs+mj5W/Yr46hUGGQqz2ezVKG&#10;pxucqUKso1ybcDGcoEqa4h5mnnyUjQd5nHaFDgAAgACAAH02s5usR2/QryupVmGEqsGmXVJkpoKj&#10;60KQoq2iwzGUn4+f8x52ncmUmQegm8WFKAAAgACAAHKvxUhs3mWlwKxttFgdvDlun0nTt+xvlTp1&#10;tAFwgSlTsTRxLRSWselwuAAAqyl0ewAAgACAAHKixHd0cGXDv7F0i1g6uwR01UnxtoZ1QDqWsnZ1&#10;vymNr392IRUVr8R1uwAPqel45wAAgACAAHKjwzp7uGWqvnJ7RVgmubV6/UnWtSR69zqIsQN7Eime&#10;rfJ7OBVurd57BACjp9N9LgAAgACAAHKVwe2C2mWAvSaB+FfnuGqBQkmos9KAzDpmr62AlimcrIqA&#10;kBWvrDCAzAEhpfiAxAAAgACAAHJ2wNKKC2VfvAeIyFfAt0WHtkl1sqiG2jpRrnOGUSmeq0eGSRXt&#10;qq+GkAGRpFWBDwAAgACAAHJRv/mRaGVKux+Py1eytk6OVElnsaiNIjpBrWyMXimoqiGMhRYnqViL&#10;gwHxouqBUAAAgACAAHIwv1CY02U/umKW4FeutX+VCkljsM+TjTo/rJCSwim2qTiTBxZgqC2PIQJH&#10;obSBigAAgACAAHITvtOgYGU9ucyeGlextNWb7klksBaaOjo6q9KZtim3qH2YeRaFp02POgKNoLOB&#10;ugAAgACAAHH+vnaoNmVDuVClole7tEOjKElrr3ehazpFqymgUSnQp8qcRRaopo+PUgK6n/OB2AAA&#10;gACAANm1cYFsqsUOctduN6+/dBtvt5mbdUlxLYKsdmtyo2rrd4p0G1IFeKB1gjZ6eaB2wBICenl2&#10;rde3b1d33sNwcNx4R65JckF4t5hLc495NIF0dNJ5vmnHdg56UVDrdzR61jVoeCF7PhDOeMJ6rdXi&#10;bYSDHcGkbxuCZ6y1cJmBwpbMcgCBSYAcc16A6miTdLKAnE/ZdeWASjRsdrx/7w/Ad0F/ItQZa+qO&#10;Sr/VbY6MkKrubxmK8JU6cJeJdX6wcg6IMWdXc3aHBE7MdLSF4jOAdXKE2w7WdfODMNJ6apSZb747&#10;bECWzKlUbdaUP5Oub16R1X1ScOKPlGYlcl6NkU3Oc6SLqDKldEeKGA4OdNSGqNEmaYqknbzrazih&#10;I6gCbM+dqpJhblyaUXwcb+iXKmUKcWiUP0zjcraRpjHgcz+Pzg1lc+OJDtAVaLmv1Lvdameriqbr&#10;a/mnK5FJbYWi53sYbxie5mQmcJ+bM0wZceiX7zE6clqWFAzZcxuIsM9HaB+7FbsQacu2AaYMa1Ow&#10;w5BebNarmHovbmqmxmNXb/iibUtwcUOeyDCqcZebkAxncnmIYs65Z7zGYLqAaWHAfaVhatq6Y4+c&#10;bE20YHltbdquz2Knb2ip70rOcK6mUDAacOuf7gwMcfeIJcpaeeRri7d9emRtS6PBeuZu648Ce2hw&#10;dHlVe+5x+mK1fHxzf0rSfRV07i/hfdB2Hgs5f2R2N8jpd+h2PLZXeJF25KKkeS13g43secR4InhC&#10;el14ymGvev95eknZe6J6Gi71fEl6kAprfbF6qMdldiqA5LSuduaAh6Ecd5WALIxzeEN/6HbyePV/&#10;uWCFea1/mEjPelp/cy4HeuV/QAm2fDN+1sXTdKWLerMLdWuKM594dieI8osDduSHxHWid66Gv19f&#10;eHiF0EfVeS2E7y0weZyENAkZeuiCd8Rbc12WE7GXdCqT9p4EdPCR2YmXdbePzXRldomN4V5Id2aM&#10;LUbteCCKnSxseHKJigiTecyFk8MkclugwrBicyyd15zOc/Ka3ohodL6X9HNKdZeVM11LdnSSrkYb&#10;dzSQiyu9d2uPeggieN2FgMIrcY+rfq9mcmGnzJvNcyOj+Ydoc+6gM3JddM+crFx9dbGZdkVqdmmW&#10;0SssdoeVVwfEeBeFQMFucPi2Ta6kccex2Zr6coGtMYaOc0Sok3GHdCakTVu9dRGgjETOdcmdwCqu&#10;dceaIwd4d3aFDcDwcJTBNq4XcV68A5pScgm2iYXWcr6xHnDVc5msK1sedISoCEQ7dTulECoqdSOc&#10;ggc7dvaE5LtugpRqnKoxgjhseJfrgfluKoR5gdFvv2/8gblxTVpwgbhy2UOAgd10RykEgoF1UwU8&#10;g7t2jbpMgL10s6kQgI11jZazgGV2VoNPgEt3F27lgEJ33VlwgFB4pkKTgHh5WigugPx5yATIggx6&#10;0rkcfw5+zafCfvl+t5WYft9+nIIkfth+hm3Pftx+g1h5fvh+jUG6fyd+kiduf45+fARigJF+kre8&#10;fZSI1aZcfYaH7pQOfXyG/oDJfYGGFWyQfZ+FTFdhfcyEmEDMff+D9iaofkSDhAQJf0iB1LZtfFmS&#10;4aULfFCROJK/fFCPf3+EfF2NyGt3fICMLVZofL6Kxz/+fPSJkCX/fRiJBgO+fi+CiLVVe2KdDKPz&#10;e16ao5Goe16YHn51e26Vm2p5e5WTPFWKe8+RHj9GfAmPdSVofA+PAAN+fUGCXLR1ep6nSaMNep2k&#10;JpC8epmg1X2KeqediGmgetSadVTOexKXvz6sez6VxiTseyqUIANJfH2CObPMeguxoKJYegytxo/4&#10;ef+pr3zCegSlmWjcejGh3VQaenmeuj4ZeqOc5CR/emqYUgMee92CHLNceae8IKHSeae3mI9WeY2y&#10;vnwUeYOt6Wg5eaipl1OMee6mQT2XehqjfCQLec2YXwL8e16CBKzYi71p2pz5ioBru4v9iX5tcHnA&#10;iKlvCGZph/FwmFHsh2JyJDvohyBzhSGxh/V0TgAAh4F3JKvzigJzZZwHiPh0VYruiAx1Mni5hz92&#10;CGVxho124lEHhgZ3vDsRhcB4eCD2hmp4xwAAhZV7FarwiGp825rVh3t8+YnZhph9C3edhdp9IWRx&#10;hTR9RlAphLh9dTpRhHJ9mSBVhPR9kAAAg+Z+iqnRhvaGWpmkhg+Ft4iQhT6FAHaLhIaEU2N5g+2D&#10;w09cg3mDSTmmgziC4x/Gg5iCuAAAgm+AAKilhcOP25iYhOCOioeDhBeNInVig2eLtmJvgtaKZE5r&#10;gnWJSjjhgjKIbh8ygmaIewAAgS6AAKerhNeZfpeWg/qXfoaBgzCVXHRvgoCTM2GMgfGRME2qgYaP&#10;eDhFgUWOUh61gViN3QAAgCCAAKbihByjMpbIg0WgiIWtgnadrHOZgcKaymDEgTeYJk0AgM2V8jfH&#10;gHaUuh5RgGySVwAAgACAAKZKg4+tCJYjgr6puoT4geemJnLhgSaijGASgJefVkxTgDmc2Tc3f9+b&#10;tR34f6eURAAAgACAAKXjgy23GpWkgmCzM4RegXyu63I8gKmqoF98gBCm70vXf6+kejbNf1iheR2e&#10;fw2UBwAAgACAAJ6mlR5pTo/UkyZrI3/ukXls1G7MkANualyNjrBv9kkPjZ1xdDPWjRByshmHjqJy&#10;9gAAgxZ6vJ3sk5RyWo8WkchzTX8UkCd0M236jqx1FFvEjVh1+UhVjEV22TMoi613ihj9jQB3gwAA&#10;gaF+H50YkhN7To4QkGJ7fX4hjsZ7p20AjVh72FrgjA18GEeOiwF8XzJ+imN8kRh+i3x8bAAAgFqA&#10;AJwZkLeEK4z9jwuDs3z2jX6DNWwJjBCCuFn6itaCWEbOidOCCTHliTCBzRgRihKB2QAAgACAAJsm&#10;j4SNLIwAjeKMEHv4jF6K6WsIivaJv1ktibWIskYciL6H3DFZiBeHUBewiMaHWAAAgACAAJpSjqCW&#10;UYs/jQaUmHs3i36SxGo1ihSQ8FheiNWPRkVth9SN8TDLhymNTRdJh6yMBQAAgACAAJmkje+fgoqH&#10;jFqdMHp5is2atWl6iV6YPVetiCGWCkTVhxyUWzBehleT9Bb/hrKPjQAAgACAAJkcjWiozIn1i9il&#10;6XncikSizWjciMmft1cSh4idD0RAhoubSS/mhb2aKRa+heGPYQAAgACAAJi9jQiyVomEi3uu8XlW&#10;idyrOWhOiFKnkFaRhwaklEPVhgSi9i+GhTifHRZrhUiPKAAAgACAAJDYnuFozILXnExqjXPfmgJs&#10;NGPEl+9txVKHlgtvST/slIZwsStKk+hxsxBslt5xLwAAgAB90JBAnY1xY4JImxByUXM8mMNzOmMm&#10;lqN0IlHwlLZ1DD9lkyp16SrTknV2ehA4lPV18gAAgACAAI+YnCF52YF1mbp6EnJ9l216TWJglVN6&#10;lVE9k2p66T7LkeF7QCpZkRx7cRAGky97JQAAgACAAI7PmsyCPYCSmG6B23GEli2BeWGQlBOBJlB7&#10;kjeA6j4qkLOAwinej+KAqQ/SkZKAqgAAgACAAI4AmbSKqH/Gl1mJuXC0lR2Ix2C0kweH3k/WkRyH&#10;DD2bj6CGeil3jsGGPg+tkBaFewAAgACAAI1VmMaTR38XlniRy3ABlDyQQGAKkh+Ouk8zkDONYD0l&#10;jp+MaikijbaMXQ+LjsCJkQAAgACAAIzGmBib936alc+Z+G+Ck4mX1F96kWCVuU6ej3WT8TyljeKS&#10;zSjPjNiSxQ9pjZ2KawAAgACAAIxVl5mkv34ilVKiQ28AkwOfk172kM2c8U4djtya1DwmjU+Z3Chr&#10;jDiYGg9LjKyKVwAAgACAAIwBlz2txH3DlPSq3G6RkpqnqF6CkFakkU20jluiUTvPjMag9Sgfi6+b&#10;IQ8ci/mKNwAAgACAAIOJqRNoN3Y8pfZp4GgVox5reFjioHhs/kiLng5ucjaynDVvtyJem+NwWghY&#10;na9wIAAAgACAAIMSp/JwZ3XepNZxR2etoedyLFiBnydzFkgwnKtz/jZnmsN0yyIrmkd1HgiAm3R1&#10;MQAAgACAAIKWppZ4aHU/o4h4omcioJN45VfvndJ5PUewm1R5oDYAmWd5/iHrmMx6FQidmWd6pwAA&#10;gACAAIIApUKAUHSQojqAAGZfn05/tldOnIx/gkccmhh/aTWLmCl/XyGhl3V/WAiul4t/kwAAgACA&#10;AIFkpCWIR3PwoSSHeGW1njyGrVafm3mF8UaWmPqFXDUblw+FAiFalkKFFAi8ld+D0QAAgACAAIDY&#10;o0uQX3NooE6PGWUunWGNy1YVmpiMj0YTmBKLiDTIlgeK8SErlSSLYgjMlGCF8wAAgACAAIBtopCY&#10;h3L3n5mWzmS4nKiVAlWdmdqTTUWml1GR8jR3lTyRWyEVlB6Q6Ajikw6GAgAAgACAAIAUohSg03LD&#10;nxueuWR+nBecbVVRmSyaOEVQlpWYpjQXlI6YYSDGk2+VfwjokgCGBgAAgACAAH/RobypXHJ9nrem&#10;7GQum6akMlT6mK2hpUUClg2gLTPZk/yefCCZktiWCgjjkTuGAgAAgACAAHa0s8Fnf2n1sDhpCFyA&#10;rOVqjE4YqbxsAj6HpuJtXC09pOtuaxi5pZdubAGJoqpwAgAAgACAAHZastBvUmnKryhwHVxXq6Zw&#10;+U35qFRx3T5wpV5yvC06o0lzahjjo6dzRgH+oDd1YQAAgACAAHYMsXx26Glgrdh3G1wCqkd3YE2g&#10;put3wz4oo+x4LS0Qocd4hBjuoel4VAJenfl6WAAAgACAAHWssB1+XWjprH1+Flt3qPN93U00pZR9&#10;wz3Hopl9xizQoGp90RjnoFp9vAKsm/p+rwAAgACAAHVErvSF4Wh/q1iFLlsFp8+Eh0y3pG2D8z1y&#10;oWSDjyyQnzKDaxjZnveDvwLtmjuB+wAAgACAAHTkrhONimgoqnWMclqvpuOLWExfo3mKWD0eoGiJ&#10;mixfnhiJaBjSnbaJgwMjmLaCHwAAgACAAHSUrWWVPWfmqcGTylpupiOSQ0wYoq2Q3jzUn5qP7iww&#10;nTuQBxjanJWOWQNWl2qCQgAAgACAAHRdrNedAmexqS2bO1oypYaZVkvYogaXozyUnuyWtSvrnJOW&#10;dhi7m8aQuQOJllOCZAAAgACAAHQurH6lF2e0qL6jGVoupPyg0Eu4oV2eyTx7nimd8yvrm76bkxjR&#10;mvKQyAOslYyCfAAAgACAAGoyvwNmtF3Ou0BoDlDjt5ZpcEMjtAVqxjQqsOhr9CMfrz5sog4hsUhr&#10;4wAAnwRzsAAAgACAAGntvj1uMl3Pujlu2FD1tkJvnENFsndwbjRbry5xMSNzrUpxnA61ruhw5gAA&#10;ncB4KQAAgACAAGnNvOd1ZF2duNp1gFDVtM91uEMmsO12GTRRrZB2fCORq4h2rg8crMh2JgAAnIl8&#10;IgAAgACAAGmou3J8a11ht2Z8HlCHs1176ULyr3d73jQtrBR78COTqfJ7+A9nquJ72AAAm2h/oQAA&#10;gACAAGl6ujGDf101tiOC2lBWshWCS0K0riuB1zQUqreBmiOUqIWBng+pqTCBrgAAmmyAAAAAgACA&#10;AGlOuTyKu10etRyJyVBEsQCI3EKerQ2IEDP8qZGHkiOdpzqHwA/mp6uGuAAAmZCAAAAAgACAAGkp&#10;uH+R/l0UtEeQyFA/sBiPgkKUrBuObDPxqJuN4SOnpjKORRAiplmK6QAAmN+AAAAAgACAAGkNt/OZ&#10;WV0Xs56X5lBEr1mWVUKSq02VCDPkp8eUtiOcpV6TzBA/pVmK/AAAmEiAAAAAgACAAGj6t4+g610j&#10;sxOfSVBRrrWdfEKWqpucJTPppwubbiOxpJSYIhBWpIOLDAAAl7KAAAAAgACAAM1QbG1mRLnnbjBo&#10;daXTb9hqkJDgcWNslHsOct9ujWRVdE9wfUxsdaRyUDGtdqlz1g3HeDFztstcae5xVLhYa+dyZ6Rt&#10;bbZzd4+fb2d0hnnjcQZ1l2M+cpZ2pUthc/p3mzCxdNx4VQzmdnR35cmIZ8l8YLaRadx8XKLha8t8&#10;X44mbZl8fXiRb1Z8qmIScP983kpZcm99BC/Gcyt9BAwhdO58g8e7ZeKHULTCaAqGUKEbaguFYIya&#10;a/KEh3cqbc2D02Dbb4yDL0lUcQWCjS7pcZmB6wt2c5uAuMYYZEaSNLMpZnyQVJ+DaI2OfosPaoOM&#10;u3XXbG6LF1+ybkOJokhgb8KIQS4ecCuHHwrkcniEUsTFYwCdIbHdZT+acJ44Z1WXtYnKaVOVCnSm&#10;a0eShV6lbSGQM0eCbqaOKS1pbuaMxQpocYSHCcO2Yf2oE7DUZECkl50qZlWg+oi7aFSda3OpalKa&#10;E13IbDOW/0bHbbGUVCzSbcuS8woCcLmGxMLtYTyzCbANY3+uxJxTZY2qTIfbZ4Wl23LKaYShuFz/&#10;a22eBUYkbOqa/SxPbNmYXAmvcBSGjMJqYLu9/q+FYvq455uyZPizk4clZuKuTnIXaNqpc1xdasKl&#10;PkWLbDeiPivGbACcqAltcBKGX76vdI5lYK0EdYJnvppsdnFp74a+d1pr/XIPeEJt+1xaeSxv7kVT&#10;eg9xuysDet9zGQeAfRZzfb1Gcj1v8Kvpc2ZxO5ladHVycIW2dXZzmHEOdnN0vVtqd3F130R2eF12&#10;5Co4eQV3kAb1e1t4FLvAcC56a6o+cXJ6tpfTcpp6+YQ/c7Z7Qm/BdM97lVpEdeR77ENzdtZ8MilY&#10;d058PwZ6edZ8bLopbl2Eyqiab7KEM5YxcOyDloLXchuC/m54c0+CgFkndHiCDkKFdW6BnyiRdbeB&#10;LgYPeIWAMbiubNGPKacnbjKNw5S/b3yMUIFscLiK321GcfeJhFgaczSIUkGodC2HOyfedESGeQW0&#10;d2SDbLd4a5aZmqX0bP+XbZOPbk2VI4BDb5GS2mwwcNmQr1cpchaOt0DicxONEic+cvuMVgVndt6D&#10;p7aCapukFKT8bAihJJKSbVSeBX9Jbpqa5mtHb+uX+VZgcS6VVkA+ch+TOCa8cd6SIwUnd0qDfLXL&#10;ad+ul6Q+a0yq55HFbJGm+H52bc+jBmp3byKfYVWjcG6cNz+mcV2Z8yZJcOqW4gT0d6GDWbVWaWK5&#10;JKO4asm0t5Eja/6v+H3GbS+rPmnPbnqm8lUPb8WjZz8YcK6hDSXHcBWZiwTKd+eDPbBwfP9krKBN&#10;fR1nHY8RfVRpV3yWfZxrZ2j+ffFtZVREflZvUz4RftVxDyQAf6tyJgH3gWd0Aa9TetFuoJ8zeydw&#10;E43fe3pxaHt1e9VyqWfzfDpz41NTfK91FD04fSx2HSNDfcl2nwG2f654ca4deNV4kZ3geU15GYy+&#10;ebZ5kXpLeiZ6AGbkepx6dlJmex967Txwe517TCKcfAJ7VAF9fit8V6y4dxCCZ5xzd5iCJYs3eBaB&#10;z3j6eJaBcmWueSeBJlFaebyA5TuPejqAoyHmemSAVgFLfdF/uqtmdZeMQJsgdiqLQInldrSKJXex&#10;dz+JAGScd9eH61BmeH2G+zrHePqGKyFJeOiFzAEgfhiAw6pPdGmWMpoJdQOUeIjRdZGSlnakdiOQ&#10;qWOhdsGO1k+Sd2ONNzoZd9+L+SC/d5iLtgD9flWAq6lwc3igL5kldBedvofqdKObFnXBdTWYZWLM&#10;ddqV4k7bdoCTsTmKduuSKCBRdnOQzADffoeAl6jKcsGqOZhzc2KnFocrc+ijrHT/dHKgOWIOdRid&#10;E04rdceaeDj9diyZEB/vdXqU9ADHfrCAhqhcckS0WJfwcuKwioaPc1usYnRac9eoOGFzdHakgU2l&#10;dSKhsDh8dYOfhh93dKiVRgC0ftGAeaJ/hcVkGZOghRZmiYOXhJxownI/hEdq0V+4hAtsykvxg/Ju&#10;rDaBhCBwSBxlhWFw5gAAgEx2uqGYg7htg5Kng0VvCYKAguhwbXE1gp9xvl7DgmtzBEsXglp0OzXA&#10;gn11OBvIg291ZgAAgAB6uaCLgdl21ZFmgYh3i4FdgTt4K3ASgQN4wF3AgN55VUo4gNd55DUFgPN6&#10;Txs3gZp6LAAAgAB+Op9mgBmAJZAzf92AIoAXf6eAA28Tf3l/3lzbf2R/wkmAf2Z/rTR4f35/lBrK&#10;f+F/VwAAgACAAJ47frCJfY8kfn2Iz38HflCH/23kfiuHHVvWfh6GSkiRfjKFmTOyfkKFDRo5flmF&#10;DAAAgACAAJ1EfZCS7o4kfWWRlX4KfTqQD2zyfRmOd1r1fQ6M+EfXfRmLsTMcfSSK3RnHfPuKZgAA&#10;gACAAJx9fKqcZ41ZfIaaaX09fFeYLmwmfDSV5Fo0fC6TyUc0fDiSCjKlfCuRJhlxe8eO2QAAgACA&#10;AJvle/ul84y2e9yjVXyOe6ega2t3e3mdclmJe3GayUaPe4OYwzIfe22X+RkgesSQ/QAAgACAAJt9&#10;e3+vn4w5e2Ksbnv8eyGo2WreeuSlPFj+etKiHUYZeuCgGjGvesadnxi4efKQtwAAgACAAJTRjwxj&#10;kobyjZ1l8XfwjHloIGefi4lqJ1YbirtsFUM9iipt4S52iilvRxPIjJtvFAAAgAB6QJQQjS1seoYr&#10;i/dt/ncOiuVvaGbLifRwwFVZiSVyC0KRiJNzPy3fiH10HhNiin1zrAAAgAB9tpMxi191R4Ucik12&#10;DnYYiUh2xGXUiGR3cFR9h594GkHXhxN4uS1Jhu55HxMDiH94mgAAgACAAJIsibh9+4QLiLJ+JHTy&#10;h8F+NWTqhuJ+O1Ophi5+R0Euhal+VSzLhXZ+VBK5hqB+BgAAgACAAJEwiEyGzIMPh1OGV3P8hmuF&#10;w2P1hZKFHVL1hNmEgUCchFyEDCxbhCCDvxJ3hOiDhgAAgACAAJBXhzuPvoJUhkqOsnNDhWCNd2Mi&#10;hIWMJ1Ikg8yK8D/yg0SKACvSgv2JnhIfg2eIOgAAgACAAI+ohmKYtYGahXiXF3KFhImVOWJng6mT&#10;RlFtgvKRij9VgmWQQitvgfuQHRHlgh6MGQAAgACAAI8ghbyhvoEJhNmflnHpg+GdG2HMgvSai1DV&#10;gjeYWj65gbKW9CrwgTqWRhGygRGL9wAAgACAAI6+hUWq94CXhGWoV3Fjg2KlRWE/gmKiIVBYgZef&#10;mD5WgQqeZSqbgI6bNRFxgEWLywAAgACAAId8mJ1jFXpplphlWWxElONneFzhk2RpckxJkg9rTTo2&#10;kSBs9SXZkThuAQs8k5VtdAAAgAB9RobVlv1rinnPlR9tAmuZk2luZ1xFkdtvv0u8kHtxBjm+j4Fy&#10;JyV4j3ZyyAsukRhyRQAAgACAAIYglUhz23juk4h0pWrSkdl1ZFt7kFF2HksMjvV21Dkujfp3dCUO&#10;jdR3uwscjsh3fQAAgACAAIVIk7B8Fnf+kfx8TGnMkF18c1qmjtp8l0pLjYx8wDiRjJR85SScjFh8&#10;5gsBjLx9DAAAgACAAIRvkl2EWXcqkLGEB2j4jxiDoVnGjZqDMUmojEGCyTgFi1GChyQ4iv6CZwrt&#10;ivGB7gAAgACAAIO6kUeMyHZyj6iL72g/jg+K9FkYjImJ60kGiy6I/TeciiWIWyPricCIawrZiWeG&#10;FAAAgACAAIMmkHSVRHXxjt2T8Ge8jTuSYliGi6iQxUhrik2PaDcUiUKOmCOeiLKOxgrGiB2HSQAA&#10;gACAAIKxj9adznV2jkKcBWc6jJeZ71gEivaXzEfqiZOWGjaPiIyVayM0h+mUFQq2hxCHPgAAgACA&#10;AIJaj2SmhHUWjc6kW2bLjBehx1eRimefL0eEiPedUjY8h+WccCLuhzmXngqVhkaHKAAAgACAAHqQ&#10;oqVicG4ToCZklWCrne5moFIgm+doikJYmh5qTjDimP5rwxyBmcFsPwPfmKFsvgAAgAB/0Hn8oUFq&#10;e22gnsxr4mA0nH9tQVG5ml1ulUIBmIBv0jCjl0pw1Bxml89xBwQglhBx0gAAgACAAHlrn6JyWGzu&#10;nUJzIV+dmvRz5lEhmNF0rEGClvJ1aDBElbF1/hw2lgV1+wRSk8V3TQAAgACAAHjEnhB6HWwym7t6&#10;YV7NmXh6nFB8l1h63EDslYF7HS/TlDx7Txv3lGd7MQR0kcB8TAAAgACAAHgbnL+B72uImnKBuV4e&#10;mDWBdk/IlhOBLUBolDSA+C9kku+A3Bu1kvWA2ASOj/2AnQAAgACAAHeGm7qJ32r6mXOJOF2TlzCI&#10;dU86lQmHrT/ikyKHBy8ZkbmGsRuPkZ2HFgSojnaDJgAAgACAAHcRmt2R12qAmJ6QxF0VlliPhk66&#10;lCuOSD9tkkCNTi7EkMqM9BuGkGWMpATHjSmDOwAAgACAAHazmkWZ62pLmAaYg1zdla6Wy05zk2GV&#10;DD8ekWWT1i5jj/uT0hswj4yRPQTVjByDRQAAgACAAHZrmdaiK2oCl42ge1yLlSeeXE4cksycRD7S&#10;kMSbGS4nj0uZ8BsHjs2SRgTYi1KDRgAAgACAAG4GrTlhk2IDql1jklU6p7dlg0dppTtnVzhNox1o&#10;9yc2ohdqGxIqpH9ppwAAmNNuYgAAgACAAG2DrBBpP2G6qRtqj1T9pkZr4UdAo6BtKjg3oWBuUyc/&#10;oDFvGxJxoi1uigAAly1zaQAAgACAAG0XqoFws2E5p5Nxc1SYpLRyN0beogNzATftn7lzuicbnnJ0&#10;LhKSoBNzmAAAlaB4MAAAgACAAGyhqOp4CGCvpgN4U1P9oyx4nEZqoHp47zeJnjN5QSbdnNx5bBKX&#10;njJ49QAAlDB8YwAAgACAAGwop5B/bGA4pK9/UFOBodl/K0XjnyZ/BDcxnNB+9Cadm3B+8hKSnIZ+&#10;4wAAkuiAAAAAgACAAGu9poeG8l/Zo6WGd1MloMeF5EWFnguFUDbYm6uE5SZvmiiE1RKSmwOEuAAA&#10;kcaAAAAAgACAAGtkpbeOfV+RotKNr1Lfn+eMskU6nR6LuzaGmryLGyY7mSWLShKlmaiJoQAAkNuA&#10;AAAAgACAAGskpQ+WEF9UoiaU9VKcnzOTn0TznF+SWTZAmfSRsyXpmGGRvBKCmK2MgwAAkCeAAAAA&#10;gACAAGrwpKGd419WoaScqFKZnpia90TYm6KZVjYzmReYzyX8l2qW5xKql6mMngALj4qACAAAgACA&#10;AGGzuHxgiVX0tXxiUkmhspBkGDxhr8Nlwy27rYxnJRySrURnuAhcrqRnawAAk1hy2AAAgACAAGEw&#10;t5Fn21XHtE9pAkmSsRVqODxvrgtrZi3lq59sZBzwqwpsugjxrAlsaQAAkhd3bgAAgACAAGDqtgtu&#10;7FV3sr9vkkldr3JwRTxDrFFxBy3Wqc5xpx0UqQVxyQlcqaVxnQAAkOF7gAAAgACAAGCqtGR12FUl&#10;sRp2GUj9rdB2YTwEqqt2ui2qqCB3Cx0XpzJ3Bgmop3p3OAAAj79/FgAAgACAAGBosvV80lTpr6x8&#10;v0i+rF18rTu5qTR8nC2OppV8oh0ZpY58mQnqpYh9GQAAjsGAAAAAgACAAGAusdqD8VTHroGDl0ij&#10;qySDKjubp/GCwS1vpUiCgx0lpBCCoAono8yCOQAAjeOAAAAAgACAAF/9sPyLFFS1rY2KfUiYqh+J&#10;vDuLpuGJCC1dpDGIth0rot6JIAplokqGiAAAjTOAAAAAgACAAF/ZsFeSRlSyrMuRfkiYqUiQdjuF&#10;pfmPiS1Lo0GPZR0YoeyOvAp8oR+HFwAAjJyAAAAAgACAAF/Br92ZoFS7rCyYvUijqJGXgTuHpTSW&#10;hC1Som2WLR0zoQGTTgqSoCKHJgAAjACAAAAAgACAAMETZxVf7a7TaTlitJvtaz5lYIgibSRn7nNp&#10;bvhqaV23cLls0UbHckVvECzPcyZw3QoEdipxFL8gZCVq0a1LZopshZqOaL9uLIboatJvy3JGbM9x&#10;YFyobrFy60XJcEl0UyvocPF1XQltdGh1a71JYZV1p6uGZCB2TpkHZn1284VzaLN3pXD4atJ4XFuB&#10;bNB5EUTKbnB5rysPbtl6Cgjpctx6Lbt3X0uAXam4YfWAD5dDZGx/yIPuZsF/jW+XaQF/aVpSaxh/&#10;TUPPbL5/KSpCbOR+7Qh2cbN+hrnMXVWLBKggYBeJ3JWyYqaItYJpZQyHl25SZ2KGjlk1aZCFp0Ln&#10;azmEzSmJaxmEGggUclmCP7hxW8CVs6bUXpKTu5RwYS2RtYExY6KPtm0tZgON1Fg8aDeMHUIaaeOK&#10;oCjlaX6JsQfBcuWFPrdcWnmgY6XMXVadnpNqX/WauoAxYnCX3mw9ZN6VMVdqZxqSwEFxaLuQryhg&#10;aBePygd8c1mFELaOWX+rDqUFXGKnfJKcXv6jvn9fYXagCGtuY+ecmVatZiyZj0DWZ8mXJyfsZuKV&#10;IgdEc7iE6rYKWNS1rKR+W7WxP5IDXkSspX66YLGoIWrPYx2kA1YfZWCgfkBNZvCeHyduZciZXwcY&#10;dAOEzLM3buxfR6KZcE9iMZEOcadk6X5ocvZnd2q0dD9p7VXpdYFsTT+8dqRudyYCd1pv/AQyewlx&#10;ErHCbCxpq6F7bc9rjJAAb1BtUH1rcL1u/2nDciBwn1UOc3hyMj74dKBzmiVXdQ90eAPheXJ1ybAx&#10;abVz9J/Na3503457bSB1uHv2bq12jGh6cDB3YFPtcaF4Lj3+csl43CSHcuZ5JgOZeet6Rq6SZ4J+&#10;H54maWZ+LYzaayF+LnqVbMd+KWc4bml+MFLZb+5+Oz0ccRd+PCPScOF+EANbelN+K60QZZ+IR5yz&#10;Z5iHi4tsaWmGunkuayCF4WYTbNGFFVHXbmyEZzxLb5KDxyMwbwaDUwMmeq2BgqvWZBiSfZuAZh+Q&#10;/IpBZ/qPWXgOab+Nr2UFa3qMGlD2bRaKrzuUbjqJiCKgbV2JHwL6evmCA6rcYtyctZqJZOyacolL&#10;ZsuX/ncfaJWVhWQlalyTNVA2a/6RJjr/bRKPjyIva+qO3ALVezeB6qojYeym7ZnMY/6j6YiEZdmg&#10;qHZWZ5+dYmNgaWqaYU+AaxSX0TpubCGWFiHJaqqTkAK3e2qB1qmtYUWxH5lGY1StW4foZSKpTXWx&#10;ZtylRWLFaKKhpE76akqetjnra0qc+iFPaYqWhQKfe5OBxaWkdxVew5Z6d69huoY0eFxkdHSneRRm&#10;+2HwedNpZ04GeptrtziLe2Ztvx7LfDtu0wAAgAByYKR4dHlojZVadVRqjoUBdiVsaXOLdvZuJ2Du&#10;d8tv1U0ieKNxbDfDeWZyxx4oedhzUQAAgAB3BaM2chdyUJQCcx9zboPkdA50dHJodPh1Zl/sdeB2&#10;U0xGdsd3NjcRd4V37R2dd5J4BwAAgAB7GKHEb/V795KNcRd8T4JYch98jHEZcx58uV64dCV86Us8&#10;dR59GDY1ddV9NhzzdXd9AwAAgAB+oqBsbiaFnJE4b1qFO4EIcHWEt2/UcYOEH120cpSDkEpVc5+D&#10;FzV8dE2CrRxqc4WCbwAAgACAAJ9QbK+PVpAgbe+OPn/4bxOM927NcCyLnVy9cUWKVUmNckyJNjTb&#10;cvKIYxvvccuISwAAgACAAJ5ta4CZE488bMiXR38Ube6VP23wbwuTJ1vucC6RNEjccTePiDRZccWO&#10;cRuQcF2NWAAAgACAAJ3Eapai046Ka+OgV35YbQWdkW01bh2avFs2b0KYK0gwcFKWGTPRcNSVHxs6&#10;bzWRegAAgACAAJ1UafGsl44Iaz2pcn3BbFSl8myXbV+ia1qlbn2fTUe1b4qdAzNWb/+beBrEbkeS&#10;GQAAgACAAJhQf5deWopJf3BhRnsYf3hj+GqWf55mdljYf9do1UXGgC5rDTDlgL5s3ha1gj1tNAAA&#10;gAB2XJdTfRtnmIlGfTlppHoBfWRrh2mRfZxtTVftfeNu/kT7fkFwjzA5fr1xyRY2f7NxuwAAgAB6&#10;Z5Y5etdwvogBeyByAXjle2JzJ2h4e7B0N1b6fAh1OkQvfHB2KS+XfNt22BXFfUh2hQAAgAB985UF&#10;eMR554a8eSp6cneXeYV622d5eeF7OVYQek57jkNxesB73C8Jext8ChVmex17pgAAgACAAJPTdweD&#10;DoWud3+C83aEd+qCsGZNeFKCUlUfeMeB+0KWeUiBtC5XeZKBdhTpeU2BUwAAgACAAJLUdaSMS4Sp&#10;diaLh3WEdpeKkWVYdwaJg1Q6d36Ig0Hgd/aHri3GeDCHLRSBd8aGpgAAgACAAJIHdIKViYPbdQyU&#10;I3S3dX2SfGSRde6QwVN9dmyPKUFBduKN4S1advyNUxQ5dn6LFgAAgACAAJFqc6CezIM3dDCcynQL&#10;dJ6aeGPndQiYE1LXdYaV80ChdgCUZizadgeT/hP1dXeNfgAAgACAAJD9cv2oHIK6c4+linN9c/Si&#10;k2NVdFGfj1JTdMac/UAzdTmbaixsdTOZjBOLdLSNNwAAgACAAIssiH5d8H4Rh61gx2/Thx1jamBH&#10;hrhl2090hnFoJz0rhmZqOyi8hu1ruQ4GiP5rRwAAgAB504pRhjRmrX06haRotW7shS1qml9zhM5s&#10;Yk66hIpuDzyPhHxvjyhAhN9wjw3Xhklv9QAAgAB9WIlehAdvU3wdg6Rwo23tg0Jx2153gvNy+k3f&#10;grt0CzvYgrF0+iezgvd1hw2eg+d07wAAgACAAIhPghR36Hr6gcV4l2y4gXh5Kl2EgTJ5qE0AgQ16&#10;HjsjgQd6gScsgTJ6qw1mgdF6XQAAgACAAIdKgFaAi3n9gBuAo2vCf9+AllyLf6aAbkxnf3uASTqo&#10;f32ALSbcf46AEA1Sf/5/6AAAgACAAIZofweJT3k2ftiI02sCfpuII1vCfl6HVkuNfjeGlzn9fiyG&#10;CSZRfiSF2Q0NfnqEowAAgACAAIWxffOSEXh5fcyRBmpHfY2Pt1sNfU6OUErcfSmNDzlmfRaMLCX1&#10;fOOMOgzqfTKIlgAAgACAAIUifR2a1XfnfPuZRGmwfLeXX1p5fG+VYkpJfEaTsjjTfDSSsSWCe+aS&#10;SgzLfCeIpgAAgACAAIS4fH+jsXd0fGChrGkvfBOfOFn2e7ycsUnWe4earDh2e2uZ4CUmewyXIwyK&#10;e1+IegAAgACAAH5DkfldZnHakJFgGmRpj3FiplW6joNlB0W+jcNnOTQfjXJpGx/SjlZqFwZOjplq&#10;FAAAgAB8y317j+hlqHEqjrBnoGOyjZlpf1UZjKRrQ0U2i9xs5TO1i31uRR+OjCdu4AZqi/Zu8AAA&#10;gAB/3nyujddt0XA6jMVvI2Lki7xwYlROitBxjkSLig1yozMuialzhh82iiNzzAZ3iZ90KwAAgACA&#10;AHvJi+116W9Eiu52qmHeifl3VFOFiRN38UPXiF14ezKjh/Z45x7diEZ47QZ8h5J5vwAAgACAAHrp&#10;ikp+BW54iVh+RGEZiGt+ZFKwh45+akNRhst+bTI2hmd+dx6dhox+YwaMhcZ+rwAAgACAAHoiiPqG&#10;RG25iBaF+2BehyqFh1ILhkKE+EK6hXyEcTHyhPeEIB5uhPmEOwaRhDyC2wAAgACAAHmDh/SOjG06&#10;hxqNzl/jhieMylF3hTCLp0IZhGmKsjFgg96KMh4pg6OKiQaLgvOEbAAAgACAAHkEhyqW3Wy5hlSV&#10;sV9dhVmUJ1D1hFWSfEGag4ORMTDUgviQyB24gpuP1gaJgeWEawAAgACAAHiihpKfTWxShb6dy17q&#10;hLibxlCCg6WZokE2gsKYJTCGgiaXth2Bga+T8wZ9gRSEYwAAgACAAHGvm9hcsmXxmfdfQlk7mGBh&#10;tEtOlvxj+zwKldpmByrilX1nnhYul4VnxwAAkw1pvwAAgAB/SnD3mg5kjGVnmEdmb1i0lqJoQErh&#10;lSNp+Du2k+prgyqvk25sqxYwlRdslAAvkL5utgAAgACAAHBPmBNsQmSilmptjlgOlMtuzEo/k01v&#10;+zs0khFxCSpWkYJxyhYVktxxhQBzjnB0MwAAgACAAG+TljFz42PRlJZ0rVcrkwd1ZUmNkY92EjqZ&#10;kFt2qCnlj8F3CRXekNl2rQCijGt5RAAAgACAAG7XlJt7kGMXkwx74lZxkYJ8HUjQkAl8QzoSjs98&#10;Zyl1jjF8fBWcjw58OgDDiqp9pgAAgACAAG4yk1uDWmJ8kdaDPlXckEiC+0g7jsqCoTmEjYaCVikw&#10;jL6CNxV2jWSCaADgiSeAlwAAgACAAG2skk+LJ2H1kNWKoVVUj0WJ5Eezjb+JFTkGjHaIdijPi52I&#10;URV1i+OIBAEDh9+ArwAAgACAAG1CkYuTCmGxkBeSNVUSjnmRAUdpjNOPsTi8i3SO0yhwip6PBBUZ&#10;iseMoAEahtGAvgAAgACAAGzvkPibDmFfj32Z+FS5jdSYX0cQjCCWsThyirGV0Sg5icWVJxT8icmO&#10;MAEnhgOAyAAAgACAAGVipldbsFoSpB9eFU3woiNgZUCroFtijTHynwVkaCDnnxNligv7obtlGgAA&#10;jZRt0gAAgACAAGSzpMxjJ1mmoo5k8U2ToG1msEBsnntoVjHSnP9pvyDznNVqigxPnvpp/QAAi/ty&#10;zAAAgACAAGQrouhqdVkMoLhruE0ZnpRs8T/4nJpuHjF/mxFvGiDQmsFvlQx9nGxvBgAAint3ogAA&#10;gACAAGOdoQdxq1hrnuJyekxonMlzPD91mtFz9TERmUh0jSCQmN50wwyOmhl0VQAAiRR75QAAgACA&#10;AGMOn2548FfhnVN5WEvemzt5rT7jmT957DC0l6l6JyBNly16MQyOmAF6KgAAh9F/nAAAgACAAGKQ&#10;niyAVldxnBaAYUt1mfiASD58l/OAGjBVlk5/+iAllaJ/+AyVlh6AEQAAhrSAAAAAgACAAGImnS2H&#10;v1cZmxiHeUskmPCG+D4oltyGZi/6lTKGDh/mlG2GRAyslHSFDQAAhc6AAAAAgACAAGHVnF6PK1bM&#10;mkqOm0rTmByNvj3Ylf2M2y+ulESMdh+Lk36MrwyJkyWIegAAhSGAAAAAgACAAGGVm8uWzVa/ma6W&#10;JErFl2yU7z29lSiTrC+rk0qTZx+xkluR7wy/keyInwAAhJyAAAAAgACAAFkjsa1aZE4ar1JcjUJk&#10;rRleqjWcqxhgnicsqeNiIxWTq2FiaANFqbZjWgAAiOdx/QAAgACAAFhwsGdhfU26reJjG0Ijq2pk&#10;uTV/qS5mOic6p71nYBXqqM9ncAPSpr9oUQAAh6B2sgAAgACAAFgIrpJoaE1KrAtpkEHQqYlqtDU4&#10;pzhrzicYpaxsmhYKpnNsfAQ5o/NteAAAhmd63QAAgACAAFeurKdvOkzfqiZv/UFXp6hwuTTnpVVx&#10;bSbfo7xx7BYKpE5xqwSEoVxy/AAAhUF+igAAgACAAFdSqv12HEyKqIJ2ikEEpf926jSKo6Z3Mya6&#10;ofV3bRYJol13KQTCnwZ44QAAhD6AAAAAgACAAFb/qa19I0xQpyp9SkDVpJ19TjReojd9PyaSoHR9&#10;MxYboJd9FgT/nO9+FgAAg16AAAAAgACAAFa6qKCELUwpphKEFkC5o3WDxzRBoQKDbCZ0nzSDRxYd&#10;ny2DhwU+myGCegAAgq2AAAAAgACAAFaFp9KLQ0wTpTKK/UCqooOKZzQyn/6JzyZdniGJyhX/nhGJ&#10;NgVNmauDlgAAghaAAAAAgACAAFZipzSSfkwMpHqSIkCnobqRVTQunyOQpCZnnS+QmRYmnPaN5AVq&#10;mHCDqQAAgYCAAAAAgACAALUmYVNZsqP+Y9FdA5I2Zi9gN3+GaHFjTGveap9mRlcobK5pJUEqbmJr&#10;zyfrbtpt3Qa5dKNuxbMqXc5kYaJxYJpmrJDUYzZo5n5LZa5rEGq6aA1tKFYeakBvLkA1a/xxBicY&#10;bBJyXgZjdTVzQbFOWrFvAaCqXbNwSo9NYINxjHzWYyZyzmluZax0DVT7Z/51Qz8+abt2ViZRaWV3&#10;CgYXdbV4Iq90V+V5gZ7dWxZ53I2MXgl6OXtZYNJ6l2gUY397AVPUZep7az5OZ6h7xCWXZt176wXV&#10;diR8mq2+VXiD8p1GWM6DdYwEW+OC9nneXsWCeWbiYYyCCFLIZBGBrz12ZcqBWCTyZISBEQWddoOA&#10;baxSU3aOZpv3VumNGIrMWhSLwHi4XQ2KamXOX+SJKFHnYnCICjy+ZCWHGSRiYnWGnQVudtODpqst&#10;Uc+Y1ZrqVViWtonQWJGUg3fKW5iSWWTvXoCQVFEkYRSOhTwpYriNDCPwYMiMogVGdxaDkapQUISj&#10;NpoeVBugQ4kKV1qdN3cMWmSaO2Q3XVSXgFB4X/GVHjucYYqTViOOX2yR7AUmd0yDe6nBT5itdZmS&#10;UzSpoIh4VmyluXZ5WXCh+GOwXF6emVAEXvqbxTsoYH+aBSMiXkWWHgUNd3eDaqgXaNtZSZhjaqlc&#10;r4fPbGtf5nYlbh9i8GNlb8pl3E9/cV9opzoicq9rKiDocvFszAFMfc9u86aBZYhjd5c0Z6Vl5Ia9&#10;aZpoMXUta3ZqY2KAbUJsfU6zbvFufzl0cD5wRSBbcAJxTAEufgFzx6TeYohtjpV/ZNlvDoU3Zvtw&#10;eHO4aP9x1GE4au9zJk2WbLh0aTiBbf11fB+dbS51+QEUfi14ZaM0X9d3iJPVYlB4MIOWZJR4x3Jf&#10;Zrh5UV/+aM153EyMaqp6Yzera+Z6zx76ap164QD9flR8ZqGoXX+BfZJgYBmBXYItYnyBJnD+ZLiA&#10;4l7oZuGApEuXaNSAdzboagOASx5raHSAHQDqfnV/1KBjW5CLe5ErXkKKloEJYLiJkm/pYwmIg13m&#10;ZUCHgkrJZzWGozZDaFiF+B3uZquF2gDZfpGAk59fWfmVdJAyXLyTzIAaXz6R+28GYZuQJF0RY+KO&#10;b0oTZdyM8zW/ZuWL4R2PZTOLjADMfqiAip6dWLufYY9zW4ic939ZXg2aW25KYGyXv1xaYriVYUlo&#10;ZLmTaTU3ZbKSNx06ZASQNgDBfrqAgp4dV9ipNo7qWqWmDH7DXSOip22yX3ufTlvQYcScWEj1Y8Ka&#10;BzTDZKKY5RzLYw2TeAC4fsmAfJs2cLJY94zVccxcYH1ncvFfkGy8dBtijFrhdURlZEfBdmdoEzLy&#10;d2hqYBled81rWgAAgAByHZnhbYdijYujbu5lD3wxcEFnaWujcYxpoVnlctFrvkbmdAdtujI4dPVv&#10;YBjSdMlv3AAAgAB2yJiFaqFsIIo/bEBtx3sRbb1vVWqFbyZwxljucINyKEYYcclzdDGZcqV0fBhj&#10;ciZ0kwAAgAB64pcEaAV1mYjBact2fnmDa2d3Rmk6bOx3+Ve+bmx4o0UWb8J5QTDHcIl5txfKb+x5&#10;jAAAgAB+cZWgZcZ/DodnZ6Z/PHgzaV5/Rmf4avl/OVbGbIh/LEQ5be1/KDAabp5/HhdSbgZ+8AAA&#10;gACAAJR7Y+qIkoZMZd+ICncmZ6aHVmb3aVOGjFXWau2FzEN/bE6FKy+IbOeEvxbpbHKEwAAAgACA&#10;AJOPYmKSEoVlZGaQ2HZGZjaPZmYhZ+2N4lUNaZKMfULWavSLVi8Va2qKrBadayOJxwAAgACAAJLe&#10;YS6biYSyYzuZoXWOZQ6XdWVuZsOVOlReaG2TPUIvadKRsi6Tai6RJRZWahWN5QAAgACAAJJmYE2k&#10;84QuYl2iZ3T7ZCmfhGTZZdacnFPYZ3qaF0HBaNmYUy4iaRiXYBXlaUyOzgAAgACAAI58eOdYsYEn&#10;eVJcCXK3eeFfKGL+eoRiE1IBezFk1D+de+9nXis8fMVpWxDeflBpYAAAgAB2CY1SdeFhuoAQdplk&#10;QHGcd1Jmm2H9eA9o01EfeM9q6z7deZVs0yqfekduQBCIe4Vt9gAAgAB6H4wdcxtqtX69dAlseXB7&#10;dONuHWDldbtvolAydo9xEj4ad11yXSoLd+1zRRA9eRByywAAgAB9tYrVcJNzsn1rcah0wG8pcqF1&#10;rV/oc412h09PdHp3Sz1ndU93+ymOdb14aRADdux38AAAgACAAImTbmt8rnxQb5l9Fm4LcKl9V164&#10;caV9ek5dcp59mjyKc319uijdc8Z9ww+hdSV9ngAAgACAAIiJbKSFtntHbeOFem0Obv+FDF3HcAmE&#10;gk1/cQeD/zvjcduDmShbcf+DZQ9ac6GC+gAAgACAAIeyayyOunp1bHmN3mxBbZyMw10CbquLkUzG&#10;b7CKeztIcH6Jpif6cHCJaQ8uclmHcAAAgACAAIcMagKXuXnNa1iWRGuVbHyUgVxdbYmSqUwjbo6R&#10;Dzqqb1uP9ieAbyeP7A8AcVCKJQAAgACAAIaXaSSgs3lPan+etGsKa56cUVvQbKGZ3kunbZ2X0jpF&#10;bl+WricVbgmVZQ6ncJGJ6AAAgACAAIHXgYtYXXVYgVhbl2fGgVpeoVjsgX1hd0jBgbhkGzcDgidm&#10;cSLRgx1n+AjnhKRn3wAAgAB5c4DLfrZg4nRofspjX2bUfu1ltVgXfx5n50gLf2Bp8jZwf8pruSJn&#10;gIRsyQjfgelsmgAAgAB9Bn+6fA1pXXM5fFZrKWXNfJds2FcZfNxuZkcyfS1v2DW+fZZxEyHmfhhx&#10;tgjFf4ZxmwAAgACAAH6YeaZxynIOeg1y92SWemh0BVYuert090ZbeyB10zUXe4d2iCF0e9R20Aiy&#10;fXB3CwAAgACAAH2Ad4l6S3D5eAt63GOMeHl7SVUseNp7mUW0eT974TSLeal8GyEZecB8IAiqe6F8&#10;lgAAgACAAHyPddeC3nAsdmuC32LNduGCrVRfd0aCXETld6yCEDPyeAKB3yCfd+OB1QiDeh+BXAAA&#10;gACAAHvLdHGLam9mdRCK3mIMdYmKEFOldfGJKEQ0dliIXTNcdqCH2SBKdjuIDwhyeNiFVQAAgACA&#10;AHsxc1KT8G7Oc/uS4GFzdHORf1MTdNWQBEOjdTmOzDLLdXqOKx/cdOCODQhjd86FqwAAgACAAHq+&#10;cnicfG5Xcyea/WDzc5uZEFKTc/KXDkM1dEmVgTJ0dHqVEh+Bc7aS1ggsdwqFhgAAgACAAHVOirdX&#10;2mmAifta8FyyiXxd3k6kiSdgmz80iP5jGy3ziUplKRl/ivll8wH1ihRnGAAAgAB8X3RYiBtf52iz&#10;h5liU1vohy5knk34htlmxT6phqtouS2OhuJqSxlPiDBquwIsh2xr+gAAgAB/g3NqhZFn52eshT5p&#10;s1sLhOlrZk0jhKFs+T34hHhuZC0HhKFvfRkAhZlvoAJOhRNxNgAAgACAAHJwgz9v32ahgwhxGVn2&#10;gsdyOExKgoxzPj00gnB0Iyxtgo50yhicgzZ0sgJdgwp2zQAAgACAAHF9gUJ34GW5gR14kVkOgOp5&#10;IktdgLd5mDyZgJN5/CvogKl6QhhIgP96EwJugUR7wAAAgACAAHCmf5B/8mTvf3+AI1hSf1WAJ0q1&#10;fyGADDwHfvh/8Cuzful/5RgzfvN/6AKNf71/+AAAgACAAG/2fjmIC2RhfjqHxlfPfg2HPUorfcqG&#10;lDtyfZuGCyspfX2F1Bf3fSqGHQKWfnaBwAAAgACAAG9pfSaQJGPXfS+PcldFfQCOZ0mqfLWNPDr1&#10;fHyMYCqkfFGMPBeQe7SLWwKffWqBxgAAgACAAG79fFOYS2NqfGCXQlbTfCyVv0k7e9aUIjqXe42T&#10;Eipbe0mS/xdRenWPjwKQfKCBvAAAgACAAGkDlH9XCl3Qk0hZ91GuklVcxURRkZVfYjV5kSVhsCRy&#10;kaJjVQ9PlIxjJwAAiAlpmgAAgAB+1GgdkiNeqF0fkRRg/VEJkCFjOEPMj1FlTjUXjsxnHyQ+jxxo&#10;Ww9pkW1n+gAAhiJuZAAAgACAAGdRj7ZmN1xAjsxn/VBQjedprUMcjRtrPTSNjJFslSPijMJtbg9e&#10;joJs6QAAhF5zpwAAgACAAGZ+jXFtvFtejJ5u/09ii8lwKkJliwVxPDPsioByICNviphynQ83i89y&#10;DgAAgrx4mgAAgACAAGWvi311TFqWirx2FU6bifF2wkGeiS53UDNmiJ93yCMDiKJ3/Q8MiVN3lAAA&#10;gU585QAAgACAAGT3ieJ88FnuiTB9S04AiGd9e0EJh599jTLehwR9mSLZhsx9ow8LhxJ9tQAAgBuA&#10;AAAAgACAAGRaiIiEi1lSh+aEd01ohyCEL0B2hlSD0DJahbCDiiKAhViDiQ8zhSGDRwAAgACAAAAA&#10;gACAAGPeh4CMRVkNhu+L5U0vhh+LJEA/hSyKOzIvhGeJsCI2hAaKAQ7lg6CH8gAAgACAAAAAgACA&#10;AGN8hrGUGVithiGTfEzLhU2SUz/hhE+RBjHjg3OQbiICgu2QKg7bgl2KCwAAgACAAAAAgACAAFzg&#10;nvFV31JCnVlYn0bAnAhbRTn5mvtduCuJmn1fvhpJm81guAaEnEphBAAAg6NtSQAAgACAAFwGnN1d&#10;HVGsm1lfVUY3mfRheTmVmMBjcitRmBRlDBpQmRFltAbfmN1l4wAAghByMQAAgACAAFtfmoVkQ1D1&#10;mRtl/EWfl71nojkFloRpJirqlcVqVhomlodqtQcXlZxq5AAAgJd3FAAAgACAAFq2mEBrWlA4luds&#10;nkTRlZdtzjhqlGFu4ypqk59vsRndlDNvzgcukrFwIwAAgAB7ZQAAgACAAFoMlkxygU+SlQRzW0Qw&#10;k7d0HDfGknx0tyoCkat1LRmUkhx1IQcxkCp13gAAgAB/LgAAgACAAFlzlLd5yE8Gk316Q0Oxki56&#10;lTdRkOl6wymYkAR63xlxkC16zAc7jfh70QAAgACAAAAAgACAAFjwk2uBE06Wkj6BO0NMkOqBIzbt&#10;j5eA7CkujqWAzhkgjqmA6wdQjByA4AAAgACAAAAAgACAAFiIklyIYE4vkTqIO0Lnj+aHxDaQjoaH&#10;NijcjX6HBhi3jXOHRwcriqOE2QAAgACAAAAAgACAAFg3kY6P5U4JkHKPo0LDjxWOzjZvjZCN2yji&#10;jFeNwhj5jAiMoQdyiVSFCQAAgACAAAAAgACAAFCmqmFUTUZiqJhW0jtNpw1ZPS7speRbaSCGpdlc&#10;9w6XqKNdCAAAoAhgfAAAgABxLgAAgACAAE/GqJRbKkXEpsxdNzq/pR5fMi6Fo8Fg9yBbo21iKw7H&#10;pbJiBwAAnWxlFQAAgAB1+AAAgACAAE89plNh70UtpJZjjjpBoutlGC4RoX5meSAToQdnVg7RouFn&#10;CgAAmt5p7gAAgAB6PAAAgACAAE7HpAtop0Sjollp3jmkoLZrAS2hn0lsAB/Anr9skQ7GoD9sKAAA&#10;mHdvKwAAgAB9/wAAgACAAE5LogtvcUQroGtwTjkznsVxES0rnUxxpB+MnKVx9g7AndlxjgA1lgB1&#10;CQAAgACAAAAAgACAAE3XoGp2YEPKntN28DjknSh3VSzrm553kR9Ymtd3nA7Ym6l3XgBxk9p6VAAA&#10;gACAAAAAgACAAE1znxN9VUN/nYN9ojirm899sCy3mjd9nh8mmV19jA7RmeV9tQCwkgl+zgAAgACA&#10;AAAAgACAAE0kngOEWUNKnHOEcTiBmraEMiyZmQiD3x8KmBKD5A6qmHeDewC1kJmAewAAgACAAAAA&#10;gACAAEzxnSmLj0Mom5SLhjhkmdCLCCyGmBCKjh8TlvOKrw7Zlx6IRADdj2eAlgAAgACAAAAAgACA&#10;AKnOWupTqZmtXcdXfIjzYIZbNXdQYyxezGSoZbpiQ1DhaBVllTvCad1ooyMlaXBq6QPneWdsy6fC&#10;VqNeIJgUWeBg/oeHXO5jxnYNX9hmeGOAYp9pEE/WZSJrjTrTZudt0CJlZdhvbAPIeZxxZ6XcUsxo&#10;jZZHVlVqc4X7WadsTHSVXMZuHGIyX7tv3062Yl5xkDnlZBhzFSGxYrF0GQOtecp2YqP5T1Ny3ZR6&#10;UyBz2oQ8VqF01HMfWfF1yGDhXRR2u02ZX9B3qDkBYXx4eCEKYAR4+QOVefJ69aIyTEB9HZLgUEh9&#10;RIK+U/x9aHGvV219hl/EWrN9qkyeXYh92Dg6XyF+ASB6Xcl+HQOBehR+36CwSaSHWZGLTd2GsIGR&#10;UbmF/3CdVU6FTl7DWKmEqUvYW4mEHjeYXQ2DsyABW/SDoANwejCCK592R3GRipB4S9OQDYCeT8+O&#10;h2/EU3+NCl33VvGLqksnWdiKdjcaW0CJjx+kWnWJlgNiekiCSZ6ERaybpI+jSi6ZTH/gTj+W8G8a&#10;Uf+Uq11XVX+Sn0qOWGyQ3zabWbmPsB9VWUCO1QNWelyCQp3iRF+lho8PSPCiSX9VTQmfFW6bUM6c&#10;FlzrVFOZcko1Vz+XSDZAWGmWIB7+WESS/wNNemuCPJ2HYiZTgI6kZGVXWH72ZpVbBm46aLdeiFxh&#10;asVh5klRbKllFzSzbgZn7RvXbYJpmwAAgABt8JvEXhBddI1eYLFgZH3aYydjNW1CZX5l5luEZ7do&#10;d0iSabZq5DQXawNtARtnak1uIAAAgABy05oLWlpnWYueXUNpZnxPX/VrXGvMYn5tPFo8ZOJvCUd3&#10;ZvtwvDMraC1yLhq6Z5FyzwAAgAB3g5hSVv1xJonuWiJyX3quXQNzh2p4X7Z0nVkIYkV1p0Z1ZHF2&#10;pDJhZYV3dhorZTt3tgAAgAB7lpa4VAV67Ih1V117X3lJWmp7vWkeXT58ClgCX+p8VkWOYih8pDGt&#10;Yxt85RmwY0R87gAAgAB/EpVkUYKEtYc8VQGEZHgrWDGD+mgVWyWDglcMXeODEkTVYCSCuTEaYPSC&#10;gRlIYaWCoQAAgACAAJRRT2iOc4Y/UwaNX3dDVk+MK2c/WVqK8lZCXCuJ1EQrXm6I5jCpXxSIUhj8&#10;YE2ISQAAgACAAJOBTbiYGoV7UW2WRHaIVMWUSWaRV9uSUlWdWreQk0OMXPqPLTAsXXiOfBi5XzmM&#10;7QAAgACAAJL0THehl4TtUDefBHX3U5OcRGYHVquZmVUlWYiXSUMsW8aVjS/JXBOU+xhZXmaQdgAA&#10;gACAAJFYaaxTYoOea0xXL3TzbPBazGUbbpBeN1QQcCNheEGscZhkgC11cqVnCRPRc8ZnxwAAgABx&#10;5I/KZcNcvoJTZ8Bft3O2aaFiiWQDa29lN1MZbSdnwEDYbq5qGizHb5JsAhNhcOdsUgAAgAB2lY5L&#10;YipmIIDdZHJoSXKPZoxqV2LoaIFsQ1IpalZuF0AWa+tvxSw5bKVxFRMSbl1xDwAAgAB6s4y3Xuhv&#10;bn9TYWhw13D+Y6tyJWGhZcZzWFD+Z8N0eD8baWN1gCtxaet2RRKSbEd2DAAAgAB+R4tFXAx4uH3y&#10;XrV5aW+tYSB5/GBgY1l6dVAQZWx65j5HZxd7USrQZ2h7nRI0anp7bwAAgACAAIoRWaCCCHzSXGqC&#10;B26iXvKB319lYUaBoE8nY2eBZD2dZQuBOypNZSSBLBHmaPeBOwAAgACAAIkZV5mLT3vnWn2Knm3F&#10;XRiJvF6WX3+IyE5kYa6H7Tz6Y0uHQinpYyeG/xGzZ7CGQwAAgACAAIhcVfaUgnsxWO2TJ20RW5WR&#10;jl3sXgKP6k2/YDaOezxbYc6NcSlvYW6NSRGCZqqKYgAAgACAAIfZVLqdmXqqV72bn2yCWmeZVl1e&#10;XNKXCE1FXwOVFjv6YI+T0ykJX++TaBEkZe+LlwAAgACAAIUwcZJTQHhqcpZW82qlc7NaeFuldNhd&#10;yUtedfdg5zmXdw5juyWZd/ll1wu6esRmAgAAgAB1woPHbdJcDnc3bzBfA2mBcIRhzlqlcc1kc0qC&#10;cwZm7TjhdCJpJCULdMhqtguNd/dqqgAAgAB54YJwal1k3XXSbAFnF2hYbYNpMlmNbu5rKUmYcEBs&#10;/zgjcV5uniSCcbxvsgtldYJvigAAgAB9gIEOZzNtsHRwaQxvN2cAarZwoViVbEBx8ki9ba5zIjd9&#10;bsx0KyQXbuF0ywtOc150swAAgACAAH+6ZHJ2gHNIZnN3Y2XcaD54Ildgad14wUfPa1p5VDakbHh5&#10;0yNtbDl6FQsKcZt6ZQAAgACAAH6gYh1/WXI3ZDl/mmTcZht/rVZwZ9B/o0b0aVR/mDYGal9/mCL3&#10;acp/owrfcBh/xwAAgACAAH28YCiIJnFeYlqHymQPZEyHNFWuZg2GhkY9Z5iF6zVwaJOFgiKkZ6SF&#10;igrLbs+EQwAAgACAAH0KXpGQ5XCzYNSP9mNkYtCOu1UMZJSNa0WfZh6MUDTUZwqLpSIuZdiL6Qqz&#10;beqHPAAAgACAAHyLXVeZknAyX6iYIGLbYaWWSlSEY2SUYUUpZOWS1jR4Zb6SGyHJZGKRUQprbmSH&#10;CwAAgACAAHj9ee5S/m0EemJWj2ANewBZ9lHXe7BdKUJHfGhgHzD/fUFirhzifmxkIwSEgOlk7QAA&#10;gAB5IHezdmBbSGv1dyheL18Od/Jg71D/eLhjhUGUeX1l5jB0ekdn6hyIewVo8QSbfilpsgAAgAB8&#10;wHZ9cw1jl2qwdBdl1F38dQln80/8depp60C5dr9ruC/Fd31tNRwQd8tt1gSce8VuuQAAgAB/73VE&#10;cAVr32lzcTptfVy6ck9u/k8Qc0VwYD/idC5xmi8hdN9ylhumdLpy4gSfebF0KAAAgACAAHQTbVd0&#10;N2hLbrB1Oluib952HU4FcOd23j88cdZ3jC6Zcnt4EhtYce54IgSteBl5swAAgACAAHMOaxh8nmdv&#10;bI99E1rabc99Wk0ybuJ9fj5qb859nC4AcFJ9vRrhb4h9wgSYeDx+ggAAgACAAHI6aTOE+Wahar6E&#10;5FoWbAqEkUx4bSWEIj26bhCDxC1ubnWDlxqYbYiD3gSaeDiCgwAAgACAAHGSZ6eNRmYAaUOMsVl4&#10;apaLzUvka7CKzj0obJOKBizcbN+Juhora/aJzASZeDqDHAAAgACAAHEVZnGVjWWEaBqUjlj3aXCT&#10;IktlaoORnjy9a1iQgCyKa4WQXxnQarSOiARseIeC/QAAgACAAGzFgtlSe2GCgs1V51VIgvRZLEfL&#10;gzlcPTjWg6FfASfZhHhhLBL0hrthlQAAgzplrgAAgAB8A2uWf4RaTmCQf8FdIVRmgAdf0EcQgFVi&#10;UzhDgLlkkCd0gWtmRBLXgvtmXwAAgQlqYgAAgAB/NmqEfFNiI19vfMtkXlN2fTJmfEYufZBobjeL&#10;ffhqJybqfoprZxKUf4lrPwAAgABvegAAgACAAGlteWZp+F5OegRroVJReoVtLUVLevdumDa/e2hv&#10;ziZMe9twoRI5fI9wSAAAgAB0/gAAgACAAGhjdtVx011Ud5By9VFdeCVz9URReKJ00TYjeQt1jSXI&#10;eWB2AxH1efh1ngAAgAB54gAAgACAAGdzdKB5xVxwdXh6YlCIdh561UOadp17JTV/dv97ZCV9dx97&#10;khHXd7l7YAAAgAB+CQAAgACAAGaucsiBs1vLc72B20/2dGuBxUMLdOOBjDTpdTmBYyT3dS+BZBGp&#10;ddqBiQAAgACAAAAAgACAAGYScUmJmls0ck2JVU9icwGIvUKCc3SIBTRnc7uHiyRyc4mHmxFLdGqG&#10;wQAAgACAAAAAgACAAGWYcBaRhlq+cSiQ6k7rceCP20ITckuOszQLcn6OAiQvciGONhERcz+K8AAA&#10;gACAAAAAgACAAGCmjG9RmFYHi+1U3Ep3i6lX/T2ci5Va5C8ai9ddZR4IjSle+gmAjmpfKQAAgABp&#10;aQAAgAB+cF+PiVJY/lUriRFbu0mqiN5eVTz1iMRgvC6hiO5ixh3Jiflj+Amkiqhj/QAAgABuKQAA&#10;gACAAF6fhkFgY1QthjFimEjXhhdkrzwvhgRmli4FhiRoKR1ihvVo/Qmjh1Fo6wAAgABzZAAAgACA&#10;AF2wg2hnyVMyg3dpekfVg3FrDTtng2psei1Vg4ltnBzjhCRuGAmGhGduDAAAgAB4WwAAgACAAFzG&#10;gOhvPVJOgRJwcUb0gRxxhTqLgRVybyzAgSdzLRxngY5zYwlhgeNzigAAgAB8rAAAgACAAFv0fsd2&#10;xFGIfwp3hUY9fx94HDndfxd4jiwjfxR44hwlfyh48Qlaf7R5mQAAgACAAAAAgACAAFs8fPB+PVDX&#10;fU9+kkWZfW9+tDlHfWR+tyubfU9+uhvRfSR+xAmNfdJ/MwAAgACAAAAAgACAAFqse3mFy1B0e/mF&#10;zkVGfBuFeDkGe/GE/Stve7aEwxuNe1qFGwlSfFyD3wAAgACAAAAAgACAAFo7ekqNbFAFeteNK0TZ&#10;ev+MbTines2LkisnenWLSBtiedmLMglMeyqGSQAAgACAAAAAgACAAFSlltxQPUqMlfFTVT+JlU9W&#10;SjMmlQJY+iTPlXdbFhLvmFJbqAGClKVdjQAAgABtFAAAgACAAFOek/1XP0m8k0RZ4D7FkqdcXTKI&#10;kkRemyRnkohgTxLYlOdgmQHUkQpiaQAAgABx+AAAgACAAFLLkQxeP0jckHlgZz4Kj+xibTHYj4dk&#10;OSPkj69lhxKbkaRljgIGjctnZwAAgAB25AAAgACAAFIAjkJlQEgGjchm8T0ojUtogTEvjOlp4SNU&#10;jQFq0BJKjpNqnQIfivBspAAAgAB7PAAAgACAAFE5i8hsVUdEi2ltljxrivdutTB0io9vniLjiopw&#10;PRH+i75v5gItiHhyWgAAgAB/BgAAgACAAFCCiatzgEaZiWd0XDvSiP11DS/qiIx1jyJpiGh11xHi&#10;iR91iAJFhlV4SgAAgACAAAAAgACAAE/ih+J6qUYMh7h7LTtYh1R7dS+AhtV7lyIEhpN7phGohuV7&#10;iwJwhIJ9VwAAgACAAAAAgACAAE9ghmOBxEWIhlKB8DrYhfaB1y8MhXCBpyGbhRGBphEvhRiBwwJh&#10;gxGBdQAAgACAAAAAgACAAE74hTSJM0VahUaJQDq5hPOIvS8QhDiIFCHtg4OIGhHkgx2HJALXgbSB&#10;7AAAgACAAAAAgACAAEhYonFOXz7foTxRQjRpoGdT9ihZoChWThnDoXNXvwijoxtYZQAAkZRf5AAA&#10;gABwegAAgACAAEdHn+ZU/j34nuxXdzN4nhpZxSePna9bvBlFnqFc2Ainn3NdWQAAjtxkfgAAgAB1&#10;UQAAgACAAEabnQ1bnT00nC1drDLCm29fjibbmvlhJBjDm71h6giXm85iUAAAjENpUQAAgAB5qQAA&#10;gACAAEYHmjxiOjyEmW9j3DH2mLxlViZAmEdmixhHmO1nBgiAmExnXwAAid5ufAAAgAB9gAAAgACA&#10;AEVkl7ho6DvdlwxqKTFellhrQCWoldJsChf7lkxsSwh1lQ9srwAAh8Z0LwAAgACAAAAAgACAAETF&#10;lZNvvjtKlQpwpzDklFtxXyVMk75x0xe4lABx0AiSkilyZAAAhhB5ZwAAgACAAAAAgACAAEQ7k8J2&#10;nDrPk1p3OTCCkq53liT4kgF3vBdokh53mQiCj9J4mwAAhLJ9ygAAgACAAAAAgACAAEPJkkF9kDpt&#10;kfZ97TAykU99+CTDkIh92hdCkHN9yAhSjfB+eAAAg0WAAAAAgACAAAAAgACAAEOAkQSExjolkM6E&#10;9C/xkDKEsySZj1mEZRdKjwWEhwiFjFmDWAAAgnGAAAAAgACAAAAAgACAAJ77U9VN1Y/IVwhSHYAE&#10;WiJWUG9cXSxaY12lYBleUUq/YrViETZxZGNlgR5fY5Zn9AF7fYBrGZzRToVYCI4UUi5bb36EVbJe&#10;vm4IWRFh8lxvXENlBkmrXwdn9jWAYJhqnx2tYDJsdgGLfWRvz5raSaxiPow7TcBkuXzvUZxnImyK&#10;VUFpe1sgWKhrvkiNW4pt6DSaXPNv2h0OXUpxJAGafUt04pjoRTxsZIprSbNt+XsyTdRviGsfUblx&#10;DVnaVVZyhUd+WE5z8DPIWYV1NBx/Wtp2BgGmfTZ5i5cKQTZ2eIjLRgp3OHm+Snl39Wm9To94qljY&#10;Ulx5XkacVWh6EDMXVmZ6sxwKWNN7KgGxfSR9iJVnPamAfodrQtSAbHibR4uAXGjDS9yAS1fvT8aA&#10;PkX3Ut6AQzKRU6CAWBurVymAqAG6fRSA5ZQKOpaKcYZKQA+JiHexRQaIp2gBSYmH1Fc7TZOHFUVc&#10;UK2GezIuUTWGIRtnVcqGkgHCfQiBMJL1OAaUP4VlPcCSdnb5Qu2QxGduR5iPNVa5S7uN1kTcTtSM&#10;tjHDTxiMGxsxVK+LywHIfP2BNJIzNg+dtIS+O/KbB3ZxQUKYhmcERgmWS1ZsSj+UY0SlTVmS4zGJ&#10;TV6SUBr3U8+P8AHNfPWBOJODWr5N7oVDXWFSIHZbX/1WOWZ9YopaL1WBZPld+0M9Zxdhjy9PaEBk&#10;sRaqaXVmVAAAgABt0pF5VZlXmYPVWLta/nUtW7ZeSmV/Xo1hdlSjYTFkeEKAY2pnSi65ZF1ptxZO&#10;ZmBq2gAAgABysI+aUORhSYICVG1j13OZV7lmUGQCWs9or1NWXaVq8kFjX/FtEC3RYJ1u2hWxY+Bv&#10;igAAgAB3Yo3KTJNq64BHUHNsp3H1VAFuVmK0V1Jv8lIpWllxeEBqXK9y5y0TXQp0GBU4Ybh0cwAA&#10;gAB7dowcSK50hn7FTNt1e3CSUK12Y2FgVCx3PFE0V1x4DT+UWbt41CxxWbp5exTVX+d5rAAAgAB+&#10;84qxRUh+G32ESbh+TW96TcR+cmBmUXZ+jFBOVL9+qT70Vx1+1Cv1VsB/CRSHXmR/WAAAgACAAImI&#10;QluHnnx+RwaHDW6XS0SGbV+eTx6FzU+UUn6FQz5YVNSE3yubVEyExBRVXaKE+gAAgACAAIihP/CQ&#10;/3uyRMqPrW3iSTCOSl8BTSaM808DUJWL0D3LUtyK+SstUkeKxhQqXeuJmwAAgACAAIf/PhGaHnsc&#10;QwyYFm1WR4qV9V6GS5KT8k6gTwqSRT2CUUWRHSrhUK2RExPfXmmNQAAAgACAAIgdYexODHrDZAdS&#10;HWyxZiZWF12baDlZ7E1Wai5dkTuka9pg7yfybJhjqQ6TcOtkaAAAgABxtIYnXPlXG3lIX4tad2tj&#10;Yf5dtlx7ZFFg00xZZnJjwzrMaClmdSdCaIdolA5DbhFo/wAAgAB2aIRuWGJgRne0W1ti32otXhxl&#10;Y1tcYKNnxUtpYuhqAzoLZKFsDSa5ZJJtmQ4Ta4dtxQAAgAB6i4K7VDBpaXYXV3lrQmiVWnRtC1oU&#10;XTBuuko/X6BwSjkUYVVxtCX5YMhyvQ24aXhyzwAAgAB+I4EyUGtyiHSqU/RzqmdBVyl0uVjUWg91&#10;sklcXJ92nThMXkt3cSVnXYN4CQ1+aTF4OgAAgACAAH/rTSF7p3OAUOF8F2Y2VEd8b1ffV1Z8tUh7&#10;WfZ8+TeyW5B9QyT2Wsx9iQ1SaXx+CQAAgACAAH7hSk2EtHKOTjyEeGVbUcqEGVcYVPiDsEfAV6WD&#10;WTcZWSaDKSSmWJGDRA08aaGDEwAAgACAAH4TR/WNpXHSTAqMw2SqT7aLslZ3UviKnEcnVaqJuDaE&#10;VwqJKyQ3VsKJYg0laciHNgAAgACAAH2CRiCWZ3FISlOU8mQfThGTNlXzUVuReka6VAuQFzYxVU+P&#10;USPfVVCPZAzhajyItQAAgACAAHyVaXNOE3AGaw1R/GK6bLdV0lRhblhZg0TGb91c+zOPcStgEx/U&#10;caxiOQczd7ZjEAAAgAB1hnqzZLJWkW6cZrdZ3GGDaKldC1NYan1gFUPibCFi6jLSbWVlaB9EbU9n&#10;CgcfdOpnvwAAgAB5rXkdYEVfK20XYqZhyWBJZNpkTlI3Ztpmr0LxaJlo5DIQacpqzh66aU1r9wcN&#10;dBVspQAAgAB9UneSXC5n02uaXtppvl7kYURrl1E7Y3JtWEIXZUtu6zFtZmVwRR5YZd5xAQcOdBNx&#10;zgAAgACAAHYjWIdweGpeW29xvV21Xgly7VACYFR0AUEtYkF1ADCaYzt11h24Yvt2PQbndFV3hAAA&#10;gACAAHTzVVN5IWlCWGl5x1ywWyt6Tk8RXZZ6vEBUX4l7IjAHYFh7gx1PYIl7uwbWdHJ86gAAgACA&#10;AHP9UpGBuWhgVc+BxlvhWLGBpk5QWzKBcz+gXSaBTy91XcSBSx0MXn6BiAbYdG+BaQAAgACAAHM9&#10;UEOKOWevU6OJuVs2Vp6I+E2zWSqIJz8HWxaHhi7eW3yHQRydXOSHxQbTdHiEnQAAgACAAHKzTnCS&#10;mmctUe2RolqwVPWQS00vV4KO4j6YWWGN0i6KWZSNeRxAW56NGQaddNOEeQAAgACAAHDRcXNN4mUG&#10;cpNRpFh4c81VVUrRdQZY3jvNdi1cICrnd0Ne2RadeDBgFgCnfuZiWgAAgAB42m8PbOtV3GO7bmpZ&#10;E1dfb9xcLknpcTZfITsNcmph0CpSc1pkAxZDdAlk1wDOfqRnIQAAgAB8hG2WaKdd92JSanhgkVY2&#10;bCNjEUjYbZ1laTombt1niCmab59pNxXHcH1prQDgfoZsKgAAgAB/vGw1ZLRmF2D4ZsRoElTiaJxp&#10;90feajZrvTlGa4RtTSjwbBFughVdbW5uqQDzfmVxlgAAgACAAGrjYSNuRl+4Y2ZvpFO7ZWRw7UbK&#10;ZxdyFjijaG5zIihtaMNz5xUbaslz2gETfi53HgAAgACAAGnFXgN2gF7IYHZ3UFLnYpZ3/0X0ZFx4&#10;kDfNZaN5ESfZZap5eBSuaJp5ZwESfjB79AAAgACAAGjcW0t+q13tXeN+9FIbYB9/DEU2YfJ/Czcb&#10;Yyt/EydHYt5/LxRxZrt/ZgEkfhN/+gAAgACAAGglWQOGwF1EW7uGj1F5XguGF0SgX+OFiTaJYQiF&#10;KSa0YGGFJhQGZVSFRAEwff6AzgAAgACAAGeeVy2OxlzFWgCOM1D3XF6NNkQiXjKMIjYgXz+LaiZn&#10;XmGLiROwZDiJ8wEPfjWAuAAAgACAAGTjegxNWlncerhQ+E4He4hUgkEDfGRX3TJ0fUxa2yGUfoBd&#10;DQzMgKBdeAAAgABlnQAAgAB7tGNFdcJU31iodsFYAkz9d7pbBUAqeKRd2DHIeYJgUyEcemdiEQy0&#10;fKxiPQAAgABqSAAAgAB+9GHxcadcg1ddcu5fF0vudBJhkD8vdQ9j1zD6deZl0CCBdnhnHgx8eUFn&#10;GgAAgABvVgAAgACAAGCwbdVkMlYbb1FmNEqwcJdoHT43caxp3zAecn5rWR/VcrNsPwwwdlhsIAAA&#10;gAB00QAAgACAAF+Ealxr6FUDbARtX0mkbWluvD0sbotv8y94b09w+R9Lbx1xiAv+c9BxbgAAgAB5&#10;sgAAgACAAF52Z0ZzslQGaRl0pEi+apx1dDxqa8d2Ii7PbHR2sB8Da9t2/Qv0cZl3HwAAgAB90wAA&#10;gACAAF2YZJN7eFNLZpV780gbaDN8OjvSaV98Yi4zaeh8ix56aR18rAvXb8J9PQAAgACAAAAAgACA&#10;AFznYkqDMlKkZG2DQUd9ZiGDBztDZ0yCsy2rZ7OCih3sZuqCtwuKblyCewAAgACAAAAAgACAAFxi&#10;YG2K7FImYqqKpUb/ZG6J9TrMZZWJLS1LZdiIzB2oZSaJKgtZbT6GqgAAgACAAAAAgACAAFjzg1xM&#10;YE6rg5ZP3UOEhARTPjcKhJpWYSi8hYBZAhdWh4laXARxh9VbogAAgABpNQAAgAB+Gld4f05TfE2E&#10;f9VWikJ5gGBZcTYsgPFcGygTgbFeSRbxgzNfQwSNhAhgbgAAgABt8QAAgACAAFZIe1pas0xUfB9d&#10;QEF7fMlfqjU+fV9h1ydTfgJjkRZrfvtkLwSKgLZlVgAAgABzJAAAgACAAFUrd6Jh9UsxeJJj/UBW&#10;eVVl5DRYefdnmiaIen9o5hXTevhpLwRzfdxqbwAAgAB4IAAAgACAAFQadDlpR0opdVJqzj9Vdi9s&#10;NjNidtBtbCXidzduWBVHd4RuXgRae2lv4wAAgAB8cgAAgACAAFMmcSxwq0lDcm9xuz6Ec2RypjKh&#10;dAZzZyU3dD1z6xUFdIdz0wRieUN13wAAgACAAAAAgACAAFJRbnd4Ckhzb+d4qT3EcPZ5GjH1cZZ5&#10;ayShcZt5nxSiciZ5gASQeEp7cwAAgACAAAAAgACAAFGmbCd/dEfvbcx/uD1Ybvd/sTGob4l/jSRl&#10;b1J/iRRCcDp/sARceKKAJwAAgACAAAAAgACAAFElaj+G8kdvbAGG6TzcbUGGeDE5bc6F8yQRbWSF&#10;2xQQbqSFuARReLWC6wAAgACAAAAAgACAAEzvjaBK10NgjWpONjjVjYNRaSy9jf9URB5Vj19WVwyA&#10;kd1W9gAAiYpcNAAAgABsrQAAgACAAEuTictRlEI4ieZUize1ihdXUCvFin9Zvh2Zi5hbbAw5jRVb&#10;1gAAhk5g3wAAgABxjgAAgACAAEqFhfpYZ0Echkta6Ta8hpRdPCrXhvNfOxzch9RghAvkiJ5gvwAA&#10;g1RlugAAgAB2iAAAgACAAEmNglRfR0AXgshhTzWrgyNjKyoBg4FkvxwghDFlqwuIhLdlwgAAgKpq&#10;3gAAgAB66wAAgACAAEibfvFmPD8nf49nzjTCf/5pNykegE9qVxuVgMFq+As7gWBq/QAAgABweQAA&#10;gAB+vgAAgACAAEe6e+JtTD5NfLBucDP+fTZvaChxfX1wIhr7faZwbAsTfoZwhwAAgAB2VQAAgACA&#10;AAAAgACAAEb4eTF0XT2Vei11HTNcest1pyfmewV2Axpyeud2EwrUfDZ2bAAAgAB7RwAAgACAAAAA&#10;gACAAEZPdtB7bDzreAN70DK9eLx7+CddeO18ABn6eIR7+wptem98rQAAgAB/eAAAgACAAAAAgACA&#10;AEXTdNuCvDyHdkSC4DJvdyCCnyc6dzmCSxokdnKCWwrOeLWCBgAAgACAAAAAgACAAAAAgACAAECZ&#10;mUVIqzeymK1L5S2jmJRO1CGqmVFROxJ5nDJSUwNSmb5UYAAAhLJfigAAgABwDQAAgACAAD83lbxP&#10;BDZUlY5R2SwslZlUYiBLlkBWZhFumKFXLwMJlRVZPwAAga5kQAAAgAB1AQAAgACAAD5BkhZVeDU6&#10;khlX4Ssekj5aAh86ktdboBCglMNcHwLSkM9eLgAAgABpIwAAgAB5dAAAgACAAD1vjn1b/TRQjp9d&#10;9ioYjtVfqR5nj2Rg6A//kNdhKgKqjQZjOgAAgABuVgAAgAB9WAAAgACAADyaixRimjN0i2lkJilE&#10;i61ldB2ZjCJmSw+njRBmZwKZicVohwAAgAB0BAAAgACAAAAAgACAADvLh/JpXTKmiIdqgSiQiOVr&#10;ax0GiUJr8Q8/iaRr1gKmhwNuMAAAgAB5OwAAgACAAAAAgACAADsVhSlwKTH0hf5w7yf4hndxeRyN&#10;hr9xtA7nhq5xhgKWhMV0UwAAgAB9mAAAgACAAAAAgACAADp8grt3CjFdg893fCd2hGV3rhwuhJd3&#10;qA6jhEl3kgJugwJ6KwAAgACAAAAAgACAAAAAgACAADoNgKp+JzDngfZ+TycLgqx+MRvjgsx+AQ6R&#10;glx+LgKJgYh+/wAAgACAAAAAgACAAAAAgACAAAAA//8AAP//AAD//wAAbWZ0MgAAAAAEAwkAAAEA&#10;AAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAQAAAgAAAiQEHQXaB2kI2Qo2C4UMxw3/&#10;DzEQXhGLErcT4hULFjIXVxh5GZgatRvSHO8eJR9ZIIchsiLaI/8lIyZEJ2YohimnKscr6C0ILigv&#10;SDBpMYkypjPCNN41+zcYODU5UTptO4k8pT3CPt4/+EERQilDQkRcRXVGj0epSMNJ3Ur3TBJNLE5D&#10;T1lQb1GGUpxTslTJVd9W9lgNWSNaOltRXGZdeF6KX5tgrWG+Ys9j4GTxZgJnEmgjaTNqQmtSbF5t&#10;Z25xb3pwg3GMcpRznHSjdap2sXe3eL15w3rIe818zn3Nfsx/y4DJgceCxYPChL+Fu4a3h7OIromp&#10;iqSLnoyYjZGOho97kHCRZJJYk0yUQJUzliaXGZgMmP+Z8prkm9acyJ27nq2fn6COoXyiaqNXpEWl&#10;M6Ygpw6n/KjqqdeqxauzrKGtj659r2uwWbFHsjazJLQStQC17bbat8i4tbmjupC7frxrvVm+R781&#10;wCLBEMH+wuzD2sTHxbXGo8eRyH7JbMpZy0TMLs0YzgHO68/V0L7Rp9KQ03nUYdVJ1jHXGNgA2ObZ&#10;zdqy25jcfd1i3kffLOAQ4PTh2OK7457ke+VX5jPnDufo6MHpmupx60jsHezw7cPulu928FXxM/IP&#10;8urzw/Sc9XP2Sfce9/P4xvmV+mH7Kfvr/Kf9XP4L/rT/Wv//AAAB6AOnBSwGhAe/COcKBAsWDBwN&#10;Hg4cDxkQFxEUEhATCxQEFPwV8xbmF9gYzBnWGt4b4RzhHd8e2x/WINEhyyLEI74kuCWzJq4nqiim&#10;KaIqoCueLJ0tmi6VL5EwjTGJMoYzgzSBNX82fzd/OIA5gjp/O348fD18Pnw/fUB/QYJChUOJRI1F&#10;kkaYR5pIm0mdSp9Lo0ymTapOr0+0ULpRwFLHU85U1VXXVtlX21jeWeBa41vnXOpd7V7xX/Vg+GH8&#10;YwBkA2UBZf9m/Gf6aPhp9Wrza/Bs7m3rbuhv5XDhcd5y2nPWdM11w3a5d694pXmbepB7hXx6fW9+&#10;ZH9YgE2BQYI1gymEHIUQhf6G7YfbiMqJuIqmi5WMg41xjmCPTpA9kSySG5MKk/qU6ZXZlsmXupin&#10;mZOagJttnFqdSJ42nyWgFKEEofWi5qPYpMqlvaaxp6aom6mRqoerf6x3rW+uZ69gsFqxVLJPs0y0&#10;SbVGtkW3RLhFuUa6SLtKvE69Ur5Xv13AY8FqwnLDe8SExYrGkMeWyJ3Jpcqty7bMv83IztLP3NDm&#10;0fHS+9QG1RLWHtcq2DfZRNpR217ca9153obflOCc4aLiqOOt5LLltua6573owOnD6tTr5ez17gTv&#10;EvAg8SzyOPND9E71WfZj92r4bvlv+mz7ZPxW/UT+L/8X//8AAAIFA9gFaAbGCAYJMgpSC2UMcg14&#10;DnoPehB6EXkSdRNwFGgVXhZSF0UYNxkpGjQbPRxAHT8eOh80ICwhIyIZIw8kBCT5Je4m4yfYKMwp&#10;wSq2K6ssny2TLocvfDBwMWQyWTNNNEE1NjYrNyE4FjkLOgA69jvtPOM92z7TP8tAxEG9QrdDskSs&#10;RaZGoUecSJdJlEqQS45Mi02KTolPiFCIUYlSiFOIVIhViFaJV4pYi1mNWo9bkVyTXZZemF+bYJ1h&#10;n2KgY6Fko2WkZqZnp2ioaalqqmuqbKttq26rb6twqXGocqVzo3SgdZ12mXeVeJF5jHqHe4J8fH12&#10;fm9/aYBhgVqCUYNIhD6FNYYrhyGIF4kMigKK94vtjOKN2I7Nj8OQuZGvkqWTnJSSlYmWgJd4mHCZ&#10;appjm16cWZ1VnlKfUKBPoU+iUKNSpFWlWaZfp2aobql4qoKrjqycrauuu6/MsN+x87MJtCC1OLZR&#10;t2y4h7mkusK74b0BviG/Q8BlwYfCqsPOxPHGFcc5yF7Jgsqmy8rM7c4QzzLQVNF00pTTstTP1evX&#10;Btge2TbaTNth3HTdh96Y36fgs+G+4sfjzeTR5dLm0OfM6MTpuuqs65vsh+1v7ljvXPBb8VbyTPM9&#10;9Cr1EvX29tb3s/iN+WL6L/r0+7H8Zv0R/bP+Tf7h/3H//wAAAdkDjQUJBlQHfwiWCaEKpAufDJMN&#10;gg5wD18QTBE3EiETCRPwFNYVuxafF4MYgRl9GnQbZhxVHUEeLB8XIAAg6iHTIr0jpiSQJXomZCdO&#10;KDkpJSoQKv0r6izXLcQusS+eMIwxeTJnM1U0RDUyNiI3ETgBOPE54jrTO8Q8tT2mPpg/ikB9QW9C&#10;YkNVRElFPEYwRyNIF0kLSf9K80voTNxN0E7FT7lQrVGhUpVTiFR6VW1WX1dRWENZNVomWxhcCVz6&#10;Xete3F/MYL1hrGKbY4lkeGVmZlRnQmgwaR5qC2r4a+Vs0m2+bqpvlnCCcWxyVnNAdCl1EnX7duR3&#10;zXi2eZ56hntufFZ9Pn4lfw1/9IDbgcKCqIONhHKFV4Y7hyCIBYjqic+Ks4uYjH2NYo5Hjy2QEpD4&#10;kd6SxJOqlJGVeJZgl0eYL5kYmgGa6pvUnL+dqp6Wn4OgcaFfok+jP6QwpSKmFacIp/2o86nqquKr&#10;26zVrdCuy6/HsMSxwrLBs8G0wrXFtsi3zbjTudu647vtvPi+BL8RwCDBMMJAw1LEZsV6xo/Hpsi+&#10;ydbK8cwMzSrOR89j0IDRn9K/0+DVA9Yn10zYc9mb2sTb790a3kbfc+Ch4c/jAuRN5Znm5+g26Ybq&#10;2Owr7YDu1/Ax8ZDy7/RN9ar3BPha+av69vw6/Xv+u////wCAAIAA5k9/zn9YzZl/qH7NtNp/mX55&#10;nBR/o35lg0x/xn6FaoV//n7AUb+AY389OQCBEoAP/MV+fIs05LV+Y4lszEB+XYfMs5p+boZmmth+&#10;mIVDghh+2YRPaVp/L4NnUK5/r4KhOBSAdoHm+rx9NpZx4vt9MJOSyst9PpDPsjp9aY5emZN9rIws&#10;gO9+B4oiaE5+dYgTT8F/DIYAN0F/6IOs+ON8LqG34UF8M52/yTN8TZnwsMJ8hZZXmEV835Maf8t9&#10;T4/zZ1Z90Yy1Tu9+fIlNNod/Z4Vc9zd7Y60D36V7Zqfrx6p7h6MKr2B7yZ5plvh8K5n4frJ8r5W3&#10;Zm59Q5FBTi59/Yx7NeV+9Ibv9bx6yrhV3i96x7IUxkN65KwUrhl7LKZhldx7maDafaR8JJtZZZV8&#10;yJWoTYJ9kY+BNVt+kYhf9Hd6UsOq3Ox6RrwyxQl6XbUKrPl6p647lOl7H6ebfNl7tqDoZNh8YJnd&#10;TO19NZJQNOh+PYmn82N5988B29h548ZAw/p58r3kq/d6OrXslAJ6uK4kfCB7W6ZAZEh8EJ3lTG98&#10;6pTjNIl994rF8nV5tNpa2ut5l9Ayww95n8aUqxh5471qkzt6ZLRqe3d7DatAY8J7zKGWTAl8r5cz&#10;ND19vou27lOI234214aHxH3CwJ+Gw31wqYyF5n1VklKFKn11eweEhn3GY8SD8X41TI+DeH7pNZKD&#10;KIAA7D2HfYjL1hSGcIdAv2uFg4XjqGOEu4TBkR6EG4PfedSDlIMtYpyDHYKNS5KCw4IWNNiCkIHB&#10;6nqGR5Nl1HSFTZDavfyEb45zpwuDxIxYj+2DOYp3eMqCyoi9YbaCaYcDSs2CJoVMNDOCB4Nv6NuF&#10;T53+0uCEX5p0vHqDjpcUpauC55PojrSCcpELd7uCFY5BYNaBx4tkShiBl4hoM6KBi4UE51yEi6ig&#10;0WyDnaQVuxCC1J+6pFuCN5uUjYCBwpeVdrqBeJO7YAiBOY+ySXWBGotlMySBH4Z75gCD8bNL0BuD&#10;BK26uc2COqhYozKBo6MtjHuBNp4gdciA7pkUX0qAvpPbSOSAr446MrmAwYfP5NWDc734zvqCh7dW&#10;uLWBvLDioi+BJqqoi5+AxKSKdRGAg55VXqeAVJfRSGmAU5DZMmCAcoj749aDDsilzgWCJMDit8aB&#10;V7lToUqAv7H6itCAYaq7dGuALqNcXimAB5uVSAKAB5M7MheAMIn+4wCCvdNUzTeB1spZtvqBB8Ga&#10;oIiAbrkTiiOAEbCic9p/4qgGXbd/xp79R6t/0JVWMdx/+4rX3hKR4nywyO6P8Xxjs7GOGHw6njuM&#10;aHxHiI2K3nyPcsWJaX0KXRGH/H2oR3uGmX6TMlGFOX/x3CqQtIaXx5SOwYVSspKM9IQ8nTaLV4Nb&#10;h46J5IK2cdKIiII9XCuHM4HYRrmF6YGiMcuEooGd2qOPjpCVxjmNqI5XsXKL3Yw+nBWKV4pwhniI&#10;+IjZcNCHtYdoW0iGd4X8RgWFRoSfMVSEGYM02UKOm5qXxNiMv5dssAeLB5RrmsiJgpGkhVKIOY8d&#10;b9mHBYyoWoOF2IomRW+EuoePMOyDoISv1+6N4aSUw4eMCaCBrrqKW5ybmY+I3pjkhDqHjZVPbvCG&#10;a5HVWc6FSo40ROiEPYpbMJGDNYYL1rWNS66cwlyLd6mdrZmJyqTEmIKIUqAXg0yHCJt+bhqF4Zbi&#10;WSuEzpIdRHOD0Iz/MEWC2odE1aeM0LijwVyK/7KwrKGJUazal5uH3acqgoaGm6GKbXeFepvQWKGE&#10;YpXQRBKDc49sMAWCjYhW1MKMasKmwIaKnbuyq8+I8bTUltGHe64Sgc6GPadbbOOFKaCCWDaEFplO&#10;Q8GDJ5GcL9GCTolB1ASME8ypv9WKTcSgqx+Io7yllieHLbS+gTeF8azebGeE4KTVV9SD2ZxtQ3iC&#10;9JOFL6eCG4oFzk+bG3uAuqKYWXtRpu+VrHtGkwqTJ3tzfuiQxnvaaqiOdXx3VoiMIn05QpaJwn5Q&#10;L0KHQn/izJ2aD4TSuYGXPIO+pgaUl4LVkjSSIIIkfhOP04GtadqNmIFjVcaLWYExQfyJEYE3Lu+G&#10;poF6y0KZEY4huESWRYwupPmTnYpakS6RN4jVfSCO+od9aQKM0YZKVQ6KpYUfQXSIcIQKLqWGG4L6&#10;yiGYHpeOtxiVY5S5o8uSyZIBkBuQV4+MfB2OLY1RaCCMFIspVFiJ+Yj5QPKH24bBLmWFn4ReyP+X&#10;ZqD2tgeUrZ1Eoq+SG5m/jvqPvZZpeyCNiZMzZ1GLf5ARU76JbYzNQIqHXYlhLi6FNIWhx+yW2Kpg&#10;tP6UIqXXoa6RkqFwjguPOZ0xekyNCZkCZpeK+JTOUzaI8JB0QDCG74vTLf+E2IbBxvuWZLO/tCCT&#10;rq5WoNeRH6kFjUGOyKPReZ6MoZ6nZgqKk5ljUsaIgpPiP+eGj44NLdiEjIe7xi6WA70Zs2WTTrbE&#10;oCGQwLB8jJKOaapEeP6MRqQRZYmKRJ26UmuINpcWP6qGQZALLbiETIiQxYWVr8Zxss2S/L8cn4mQ&#10;crfGi/6OHbB3eHuL+6koZSCJ/qGyUhqH/ZnsP3CGEZHCLZ+EGolAvyCkh3qtrMmg+nqNmn+dfHqW&#10;iBSaH3rYdXKW3ntWYrSTpXwMUCqQW3zpPeGM7n4gLGqJO3/TvaKjnINwq+Kf8oJ8mc6cc4G1h26Z&#10;H4EldMWV74DSYgqSx4CuT4mPj4CmPW6MNYDcLEmIl4FZvIOiqYw2qtyfBopumOybhYjPhoyYQYd1&#10;c/OVHIZQYVKSA4VQTvOO2YRbPQqLkIOFLCyIBYLEu4Kh3ZTsqdCeRJJbl9mazI/5hZWXfo3CcxOU&#10;ZIvNYJiRVInmTmaONIf6PLKK+4YQLBOHhIQRuqWhGp3DqOmdjppllueaIZc0hKGW2pQmcjyTqZE/&#10;X+aQqY5rTeGNlIt9PGGKb4h2K/2HFYU9ubygj6aaqB6c/aJpliSZjJ5gg9+WSZp/cYiTK5avX02Q&#10;IpLaTXaNFY7jPCKJ/oq3K+qGt4ZFuO2gIK9ap2CciqpYlW6ZGqVxgzWV26CqcPeSxJvrXtePv5cV&#10;TR6Mp5ILO/CJm4zAK9uGaIcquDefx7gJpsGcLbInlNaYvKxYgqWVfqaccHOSa6DkXm2PcJsMTNeM&#10;WZTzO8eJS46MK8+GKIfrt6CfecC0pj6b2bnelFaYarMOgimVMKxKcAiSIKWJXhqPKp6kTJmMIJeB&#10;O5+JHJAUK8WF9IiJsJ2uKHomn4qpzXoJjo6lfnobfYChSHpqbEqdIXr4WwWY8HvASgmUoHyxOWqQ&#10;EX3/KdCLHH/Er1ytUoJmntSo2YGCjgakhIDQfP6gUIBaa7+cMoAiWn2YD4AdSY2TyoA2OSGPS4CT&#10;KeCKa4E5rnesa4qfngKn94j3jVKjnYd7fEefc4ZHaxObXYVIWemXRYRzSRqTC4OuOOSOm4MQKe6J&#10;z4KRrbSrm5LPnS6nNJBqjHOi444ye3uesYw1alyao4pwWVSWkojBSLCSYIcSOK+N/oVuKfqJR4PJ&#10;rO2q/Zr1nGqmlpfUi6qiSZTnerSeGZIsabCZ+Y+DWM2V8oz4SFSRxYpWOIKNcYelKgSI0YTgrESq&#10;YqM3m8ml/Z9SiwuhsJuZehqdhJgIaSOZZpSFWFaVUZEFSAKRMI1rOFqM8ImvKg2IboXUq56p76te&#10;m0SlgKaoio6hLaIYeZ2dAJ2vaLOY75lUV/2U5pTlR8WQu5BNOD6MiIuHKhSIHIalqwapl7NomsOl&#10;H63aihmgyqhseTGcnqMfaFSYk53bV7CUlZh8R5OQapLsOCqMNY0lKhmH2IdUqoOpTLtkmlekybTo&#10;ibSgda6FeNWcTahBaAeYRqIJV3iUS5u1R26QL5UzOBeMA46CKh6Ho4fjouG3/HnHkwGyzHmjgzyt&#10;qnm4c3WolnoRY5mjfXqsU7+eSHuDREaY33yGNUqTHH3nJ3+M2X+2oeS3LYGNknex6ICwgtasvIAM&#10;cxGno3+oYyuijH+HU1idXX+eQ/GX+n/WNSySRIBVJ7yMGYEcoT+2RolCkduxCYewgk+r2IZNcoSm&#10;woU5YqihroRcUuuchoOuQ6WXKoMUNRaRg4KoJ/KLcIJioLe1cpDmkUSwPo6lgamrEoyVceyl8orE&#10;YiCg54ktUoGbxoexQ2CWcYY6NQWQ2YTaKCGK3oOIoCy0x5iHkLevkpWUgRmqaZLZcVulTJBPYaag&#10;M43pUiObHIubQyeVzolANPiQQ4bkKEiKYYSNn5u0QqAlkDevBJx5gKOp1pkCcO6kupW8YUSfpJKJ&#10;UdWafo9VQvmVOIwUNO2Pv4jBKGmJ94Vuny6zuqewj9aueqNAgEmpTJ8DcJykNZryYP2fJZbuUaGa&#10;ApLbQtaUq46qNOWPRopmKIWJoIYvnrezXK8Zj42uDKnNgA6o0qS0cF6jsZ/NYMKepZr6UXGZmpYR&#10;QryUVJEFNOWO7ovaKJuJWYbPnk2zCrZnjzytrrA0f8uoc6owcCijV6RkYJyeUJ60UVuZSJjvQrSU&#10;EJMNNOqOto0SKK2JIIdRlezB/Xl/hzK78nlQeJG1+Hliafyv/3nCW2ep63poTOyjoXtPPuudDnxi&#10;MYWWBX3TJXSOb3+plTzBJoDYhtG7GH/5eEW1FH9caa6vD38HWxWo8378TKaip38sPr2cE3+AMZOV&#10;FoAfJdyNnYEBlNnAMogPhmu6M4aLd+u0K4U7aU2uIoRBWryoA4OETGKhvIL6PpqbLYKJMaWUQIJL&#10;JjaM5oI4lJG/UI8uhhS5VI0Id4KzT4sZaO2tPIltWminJYgCTCWg5Ya1Pn6aX4V0MbiThIRTJoSM&#10;SINOlEK+k5ZIhca4kpN5dzOyipDqaJmseo6TWiWmWIxlS/igJ4pUPmuZrIg8McuS4oYzJseLwoRC&#10;k+S9/Z1dhXu38JncdvWx4ZabaGar0pOSWfaltZClS9affY3BPl+ZDYrTMd2SVYfmJv6LUoUVk4m9&#10;g6ROhTq3aKAPdsSxUZwQaD+rQZhLWdilL5SiS8Se/JDxPliYg40tMeyR3IllJyyK9YXGk029AasT&#10;hQ625aYKdqewzaFGaCyqv5y/Wcmks5hSS7qekZPVPlWYGY9EMfqRcYqvJ1GKqYZakwC8orG1hPK2&#10;dKu/dp+wUaYSaCeqOaC5WcykLJuOS8eeEpZXPm6XupERMhiRMIvGJ2+KbobRiZXMJHlwe/XFNnko&#10;bma+aHkvYOy3jnmPU5CweHo8RmmpCXsuOdqhN3xMLgaY1H3JI6SP4X+ciUnLKoBle7/EYn92bi+9&#10;jn7VYLS2nH6IU1uvcH6LRkmn9n7ROdmgHX88LkOXx3/0JDOO/IDpiTPKGocie5fDaoWgbgi8k4RX&#10;YIe1lYNwUzSuYYLLRjam6oJgOeWfF4ISLoCW1oH8JLCONoITiS/JHY2+e4nCZ4unbei7kInPYGq0&#10;iIhAUx+tXIb6RjCl8IXXOfeeLITFLrmWBYPdJRuNjYMaiSPIQpRQe4LBgJGabea6n48uYF+zmo0C&#10;Ux2saosFRjqlEokqOhGdYIdRLu6VUYWVJXWM/YQAiQnHhJrYe3vAtpd3bfC5zZRkYHWyyZGVUy+r&#10;pI7nRlCkTYxJOi+cr4mrLx+UuYcgJcGMhYTFiOzG4aEve3bACp0Ybf25GplUYI6yGJXaU0urAJJ/&#10;Rm6jtY8nOlCcGYvIL0uUOYh5Jf+MIoVqiM3GVKdQe3G/d6J2bg24gp34YKqxgJnKU2uqcJXCRo+j&#10;OZG2OnKbqo2kL3ST0YmhJjKL0oXziLHF0K0ye3G+8aeHbiW3+qI9YNKw+Z1XU5up8JijRsOixZPu&#10;OqSbS483L6GTh4qWJlqLk4Zh8s97Y3mw2917vHnSxKh8HHoHrSV8g3pelXF893rdfa19fHuCZfB+&#10;FXw+TkR+2X00Nst/6X598LJ5uYTP2i16NIPKwyp6s4Loq897O4IylDR70IGqfIh8doFCZOF9LoDj&#10;TVV+EICfNgF/OoBo7sx4WZAC2Gp45Y3awZ95eIvSql56GYoQkup6yYh9e2R7i4cFY+R8X4WGTH19&#10;W4P+NUx+m4I/7QZ3M5sx1q53yJfvv/h4aJTYqOB5GZHykZh54Y9UekF6u4zDYvJ7p4oaS7h8uYdH&#10;NK1+DIP962l2R6ZV1Rt23qIDvnJ3hZ3ep3d4QZnskE15FpYdeSh6BpJyYg17Bo6WSwJ8LIpvNCR9&#10;jYWd6gR1k7Fv0792J6wRvR52zabXpjd3j6HPjy94bpzmeB95aZf9YTl6fJLrSl97so1tM699H4cX&#10;6Np1Bbx70p11lbYOu/92N6+6pSR2+6mUjj135KONd1F46p1zYIF6BpcMSdR7S5AzM018woho5+d0&#10;nMdx0bB1J7/uuxB1wrh7pDd2grErjWB3can4dpt4g6KuX/J5qpr8SV569pK7Mvx8dImM5yd0VdJB&#10;0PZ02cmbukx1asD/o252JLiAjKJ3E7AVdfR4K6eIX2p5W56OSPl6sZT6Mrx8NoqB4pmEEXgbzY2D&#10;hXh4uByDDnjhojiCq3lkjAmCXHoMdbyCH3rZX4CB8HvDSVWB4nzsM3yCBH514OGCjoKpzFyCF4Hm&#10;txKBs4E/oSiBZYDBiumBK4BrdKCBCYA5XnOA/oAZSHWBFYAfMuCBWoBJ31GBQY1BysGA2YtutZaA&#10;gom4n8WATYg+ibKALobwc5SAKYW+XY+ANYSKR7qAZINYMlaAv4IH3b+AKJfFySV/x5T0tAF/fJJC&#10;nlx/UI+5iHR/S41ucod/XIsxXLd/f4jjRxN/xYZ0Md2ANIOs3ER/QqJBx7N+4p57spp+oJrSnQd+&#10;gJdKh0F+gpPdcYl+qpCTW+9+4I0gRnt/OYltMXR/uoUw2vp+kKy+xnR+MagEsWN97qNYm+N9057F&#10;hj1935pIcJ5+DJXQWzl+VpE2RfR+wow7MRt/UYaO2eh+ArcyxWx9pLF+sFx9XqvHmuR9Q6YhhV59&#10;WqCRb+Z9kpryWp594ZUXRYF+XI7RMNB++YfD2Q19l8GYxJZ9Orrir3987bQWmgZ8za1NhJF856ab&#10;bzl9LZ/XWhp9h5jDRSF+CJErMJN+r4jO2GZ9Ssvuw+587sQnrsV8mLw1mUR8b7Q7g+B8iKxYbqZ8&#10;1aRgWax9O5wURNN9yJM9MGN+dImt0u+M63bZv5KLfHdXq72KLXfdl1+I/nh8gqmH5nlDbdGG3no0&#10;WRiF3ntGRHuE8XyhMFqEGn5r0XWLlIDBvmSKNYA8qqOI9H/RllqH1X+Gga+G0n9lbOiF439nWECE&#10;/X97Q8yELH+6L+6DboAq0CaKVIq5vRaJBYk1qYOHyYfKlTSGv4aTgJuF0IWDa/GE+YSRV22ELIOi&#10;QyuDd4K/L42C1IHSzs6JQpSlu7SH+JI3qBCGzo/ik+mFy42zf3aE9Yu0avqEM4nCVqqDfIfDQp2C&#10;24WvLzmCS4NdzYGIaZ6EumiHIps0psmGAJf6krKFBpTZfmSEMZHOahaDhY7aVfqC3ovEQh+CUIh5&#10;LvGB04TGzFuHvqhpuUyGeqQ2pbSFV6AJkayEYpvtfXmDlZffaUeC6ZPOVV2CVI+cQbKB2IsXLrOB&#10;bIYLy2aHM7JEuF6F8q0npMeEzqf/kMmD2qLffLKDF53KaKSCc5igVNmB3ZM9QVeBco1+LoCBFocn&#10;yqCGx7wPt5yFirYBpACEY6/VkASDaqmhe/yCqqN3aAuCFJ0yVGmBh5alQQuBHo+nLlaAzogaygqG&#10;dcXNtwOFPL7Ao1mEELd9j1mDErAle2KCUajUZ42BwKFoVAaBP5mwQMWA4ZGILjSAlYjkw7uV+HXe&#10;scqTsnZyn2+RkHcQjJSPkXfJeVyNqXiqZf6Ly3m4UsuJ63rqP8SIDXxrLWmGJH5gwnyUwX80sNCS&#10;g37YnoSQbX6Ti7aOen5yeIWMon55ZTWK2X6lUhSJD37nPzuHR39bLSuFdIAMwVmTooh/r6KRb4dA&#10;nXuPWoYSiq+Nd4Ubd5aLsIREZGWJ/IOKUWiIRoLXPsGGlII2LPSE14GdwEWSk5HYrnyQbI+6nEuO&#10;ZY2qiaeMfYvHdp6KzIoNY5GJKYhiUMKHh4avPlCF74TyLMWES4MQvyeRvpsmrXSPmJgxmzyNl5VR&#10;iIuLwJKJdaiKDo/XYsWIgI01UCmG7Yp2Pe2FZIeQLJyD0oRivieRG6RzrHaO+KCrmkKM+Jzoh6GL&#10;JZk1dNeJeJWLYhKH55HcT6aGYo4OPZmE64n+LHmDa4WOvU6QmK2uq6WOeKkNmXOMdqRghtqKpJ+2&#10;dCiI/psSYYWHc5ZYTzmF6ZFsPVWEgow1LFyDFYaSvJ+QMbbZqvqOE7FXmMOMEKu1hi2KOaYHc4iI&#10;lqBaYP+HF5qUTtuFlJSOPRuELI4uLEWCzodwvBmP37/3qnKNxrmGmC6LwLLbhZaJ5awXcwGIQaVT&#10;YJOGxp50ToaFT5dVPOGD84/fLDKClYgntQ6fPXUypGOcKHXOk2KZN3Z6gfGWZXdFcCyTo3g6XkaQ&#10;4XleTJ2OEXqoOzaLLHxEKq2IHn5UtAeeKX38o6ObFH23kq6YJ32OgUSVW32Kb36SpH2yXaOP8n4B&#10;TAqNMn5qOtSKYH8LKp2HZX/usx2dF4a8oq2aDYWgkdGXIISggGSUYoPRbrKRuYMpXPOPGYKfS36M&#10;aYIfOn2JqYG7Ko+GwYFrsimcKY9ioaqZJY1/kMKWQYu8f3uTfooUbd2Q5IicXEWOUYctSv2LsYW8&#10;OjGJBIRKKoOGMYLIsUybS5gfoMWYUZV0j9eVdpLifo+Su5BibReQFI37W6CNlIulSoWLA4k4OeyI&#10;bIayKnmFtIQDsHSaq6DaoAaXsJ1ljx2U0pn6fc6SGZahbGKPgJNSWwqM/I//ShuKd4yRObCH74jy&#10;KnCFSoUYr7uaLql5n1GXNaU6jmmUVaDzfSWRnZyya86PCZh1WpOMiZQmScWJ/Y+sOYKHhIr5KmmE&#10;8oYIryGZzrH+nr2W1KzrjdST8qe+fJORNqKIa0iOpJ1UWiOMLpgHSXqJpZKHOVuHK4zEKmOEqobS&#10;rqqZgbp2nkaWiLSBjVSTo65ZfBKQ46gcateOUKHhWcuL3ZuOSTaJYZUKOTCG8o5JKl6EcId4pwGo&#10;unTBl36k3HVbh7ihHnYMd5uddXbiZzmZznfmVsSWGXkcRqGSRXp4NuCORHwqKC+J/n5IpjKnxH0K&#10;lvOj4HzPhzagHXy3dxqcc3zJZrWY0X0LVkmVJ314RjeRXn4BNqiNbX7IKEuJOH/RpX+mv4U9ljOi&#10;5IQ6ho2fHoNYdmqbfIKsZhSX44IqVcGUR4HKRdGQjIF6NniMq4FMKGSIioE7pMalz41blWah/Iue&#10;hbGePooAdaqamYiOZWeXDodGVTeTfYYQRXGP0ITbNkyL/4OvKHqH8oKFpASlEZVqlKahP5L4hO6d&#10;hZCldOeZ445xZMiWSoxKVLmSyIo7RR2PJYgYNiiLZIXqKI2HcIOro2OkY52PlAegmJpghE+c3pdD&#10;dE6ZPJQ5ZDyVppE3VEqSGY44RNSOg4snNgiK2Yf1KJyHAYSsos+j5aWWk4qgF6Gkg9ScVp20c8+Y&#10;r5nOY8aVIpXyU+2Rn5IJRJeOAo4ANe+KZ4nPKKmGpoWJok6jiK16kxGft6jAg12b8qP1c12YRp8r&#10;Y1+UuppnU5iRQZWQRGCNp5CWNduKC4tuKLSGW4ZCoeijP7VIkq6faq+4gvaboan/cviX8qQ+YwmU&#10;ZZ6HU1eQ7pi/RDONX5LXNcSJz4zKKLyGH4bZmayybHRpizytx3T6fJ2pOnWtbb6ks3aMXrCgGned&#10;T6KbYHjiQP6WdnpPMtyRRHwUJfaLt348mRqxi3w8iuWs3HwBfEqoQnv0bWmjsXwYXlafF3xyT1Ga&#10;Y3z7QL+VgH2jMtGQW36MJjyK43+2mKGwiYPqil2r4oL2e9KnQoIqbOiitIGdXeGeIIE+TvOZd4EG&#10;QIKUn4DiMsePioDnJnqKKYEQmCKvlot7icmq9Inbey6mWohibFmhx4cbXWKdP4YDTpKYoYUBQEeT&#10;1IQGMr+O0oMfJq+JiIJHl5iuzpMDiTyqL5C6epyll46Xa8ehBoyWXO2cdYqxTjqX5IjhQBOTIYcH&#10;MriOLoUvJtyI/oNblxCuNZqGiL6pk5eQeiOk95S0a1WgZZH0XIeb1I9CTfCXNYyRP+qSfYnYMrON&#10;nocQJwKIioRLlqutpaHwiFqpBp5FecKkapqoavmf2JcdXDibSpOZTbiWrpALP82R5oxqMrCNHIi6&#10;JyGIKoUXlketRqk3iBqooKTMeYaj9aBZarWfUZvxW/WawpeZTX6WOpM4P6uRg47BMq+Mu4oyJzuH&#10;3IXClfSs/LBhh9CoTaspeT2jnKXUanGe9aCGW7+aZZtRTVqV3pYUP5iRNJDHMq+MeYtsJ0+HnYZM&#10;jRG8UnQcf6K243SgchaxhHVRZGSsF3Y3Vpymf3dUSOugrnirO7yamHoqLzCUI3wCJAGNSX4wjL+7&#10;eHuCf322AXtCcfCwjXs7ZDmrDXtvVm2lbHvfSMafnXyFO6uZi31ML1KTI35XJG6MZH+ejIS6boKy&#10;fy60/4HHcamvhIEMY+mqAoCaViakY4BdSJSenIBNO5iYlYBUL3CSP4CMJM2LnYDpjEG5bIm+ftW0&#10;AYg1cT+uiobaY46pAoW6VdejboTQSF+dsoQBO4WXt4M/L4qRdYKcJR+K8YIRi++4lZC+foKzKo6Y&#10;cOetsoygYzKoK4rSVZSikIkoSDGc44eYO3aW9IYGL6KQxoSDJWSKX4MVi5e38Ze4fjSyf5TwcKGt&#10;AZJLYvOneI/JVVuh3o1eSA6cKYr/O2qWR4icL7aQLYY8JZ+J5IP2i0W3cJ6MffOx95sbcGmsb5e+&#10;Yr+m4JR/VTChTJFWR/SbnI4rO2WVr4r3L8iPqIfDJc6Jf4S0ixC29qUyfcWxfKEPcD+r8Zz2Ypum&#10;X5jzVRCgzZUDR9qbKZENO1yVPI0QL9mPNYkTJfWJLYVSitS2pqu9fbGxHqbTcDGrgaHaYoWl25z6&#10;VQKgP5hDR9maoZOQO2qU047eL/CO64ovJhSI64XRgQ3GZHP2dIrANHRkZ/66BXULW2mzrHXzTtyt&#10;B3caQoKmC3h/NsOetHoOK8qW5Xv1IkWOtn4lgQfFf3r5dJm/T3qnaAS5BnqeW2eykXrbTtir3Hte&#10;Qouk3HwdNuOdh30ALBqVyX4qIteNwH+HgRDEYIGwdIe+O4DBZ/C37IANW0qxbX+xTsOqtn+QQomj&#10;vn+lNv6cdH/WLGCUzYA7I1WM6oDFgQ/DRIg3dHC9IIa6Z8a20oV0WymwUIR0TqypooO0QoWit4MV&#10;NxabfYKKLJ6T8IIlI8CMM4HfgPvCU46vdFu8KoyjZ7C114rPWwyvVoktTqCopoe5QomhzYZlNy+a&#10;pIUYLNaTMIPmJByLmILWgNzBlJUfdEu7YJJ+Z6q1BJAJWw2ugY3CTqCn1ouYQpSg/ImDN0qZ5od1&#10;LQeSjIV7JGiLFoOqgL3A+ZtidEC6upgjZ6q0U5UFWxOtzpIQTqmnK481QqSgWoxkN2WZQ4mXLTOS&#10;AYbdJKeKrIRcgJ/AfqFydDm6M52MZ6+zwpm7WxytNZYOTrOml5KBQrKf1476N3yYyot5LViRkIgO&#10;JNqKVYTvgIfAGadQdDi5wKKzZ7qzRJ4eWy2sspm0TsmmFZVyQs+fXZE9N5qYY40TLXiRPYkIJQKK&#10;EYVl5rd2sXNo0VV3k3RLu4Z4cHU0pTp5SHYqjqF6JHc5d+97D3hlYU98D3mqSs99PXsoNK9+u3z/&#10;5LV0135zz7N14X4rug924H36o+13233njXB42330dtp56n4aYFN7Dn5KSfd8X36WNAZ9+3784uVz&#10;TYmKzfF0aYgauIV1f4bEon12lYWojCt3s4Svdb944oPLX2R6JoLiSTR7lYH1M3B9TIDk4Shx/JSN&#10;zDNzI5IIttR0Ro+loP11cY1rith2rItqdKB394lzXn15V4dpSIB64YU8Mux8r4Ky35Rw6J96yqZy&#10;E5vztUtzQZiIn4x0eJVCiY91xJIXc4t3Ko8KXaJ4oovVR9t6Q4hfMnp8JIRe3kFwE6pVyVlxP6XX&#10;tAJybqFhnk5zrJ0GiHB1BJjAcod2d5R8XNd4BpAYR0Z5vItWMhl7rYXj3StvbbUZyEpwmK+lsu9x&#10;wqognUFzAqSph390ZZ9Hcbt15pnVXCd3gZQlRsh5So4VMcl7R4c73FJu87+6x3ZwG7lNshFxPrK2&#10;nFxyeawZhqRz4aWOcQN1cJ7yW5p3GJgARlx465CUMYZ684hm27NupcojxtpvxsKysWFw3bsCm5xy&#10;DrM7hepzdat+cGB1CqOnWxN2vZt3Rfd4nJLGMVF6r4lh1yB/FXIaw5p/GXM5r4B/KHROmsl/QHVo&#10;hap/ZHaXcGJ/lnflWzN/2HlORh6APnr1MX6A3nz91aN9ZnyZwnJ9i3yarmh9s3yjmbh94nzBhJ5+&#10;Hnz7b2l+bX1PWlF+0X2yRWZ/XX43MQCAIX7k1CN784cUwNd8KIYErO18YIUCmFJ8qYQog2V9AYNr&#10;blx9cILCWXF98YIYRLh+mIFwMJF/dYC00p56spF0v0R6749pq2B7NY1ulvV7jIuMgi58AYnUbVV8&#10;iYglWJ99JYZmRB1954SLMC9+3IJn0S55qJvGvd156pjNqf56OZXdlaJ6nZL8gQV7HZAtbFt7wI10&#10;V918c4qXQ5B9TIeBL9p+VYP3z/l42aYSvKx5HaIwqNJ5bZ5ClIN52JpagAJ6ZJZ9a3d7EJKcVy17&#10;2Y6eQxN8yIpJL5J94oVhzv14NbBMu7N4eqt9p9d4x6aMk455NKGUfyd5y5ymasF6hJelVph7VpJt&#10;Qqt8V4zZL1d9gYafzjl3vLpouu94ALSqpwh4R66ukrx4r6ibfmF5S6KOahl6E5xtVhh68ZYEQlJ7&#10;+o8pLyZ9MIexza93asReulx3rL2mpl936LaUkgh4Ra9afbl44KgkaYl5r6DWVaR6mpk8Qf97sJEu&#10;Lv9874iVyAmH0nEFtjqG6HJGo7eGH3N2kHaFb3SnfMGEznXwaN+EO3dcVSWDsXjqQYeDQ3q8LnuC&#10;+Xz5xtyGR3rltTSFfnsfoqeEyXtaj3SEKXule82Dm3wKaAGDIXyLVF+CtH0gQO6CZn3cLieCOn7L&#10;xbOE4YTKtACELYQCoaKDgYNCjlqC9YKeesWCeYIaZxuCF4GsU5+ByoFEQGGBnYDmLd6BjoCDxFqD&#10;pY6OspmC9IzkoCKCWYs8jQyB3ImneZ+Bf4g2ZieBOIbOUuKBA4VeP96A7oPYLZ2A9oIeww6CpJhA&#10;sU6B9pW+nuCBZZM2i9uA8pCweJWAno42ZUuAcYvTUjuAUYlSP22AU4agLWaAcYOVwfWB26H1sDuB&#10;Mp6bndKAopskituANJekd7B/6ZQpZIh/wJCuUal/t40bPwl/zok6LTd//4TkwRKBPaubr1mAmKdi&#10;nO2ABKL2ifl/l55xdud/V5nyY+V/OpVlUS5/M5CtPrd/XoudLRB/oIYJwGSAxrUqrqaAJbANnC1/&#10;i6qhiTZ/FqUJdjJ+2Z94Y0d+zJnXULh+0pQAPnB/Ao3CLPB/UYcEv+2AdL6hrh5/1biYm4p/MbIa&#10;iIl+r6tfdZZ+b6SvYsp+aZ3yUFt+fZb8PjJ+u4+dLNd/EofVuXeQrnBGqRKO5nGSl/iNTHLQhh6L&#10;1HQRc9GKaXVuYVqJB3byTxmHpXibPQOGUHqPK6aFB3zzuH6PRHmVqCyNnHnqlwWMFHpDhTeKp3qu&#10;cveJSns2YJWH/HvdTmyGsHyaPImFdX2IK36EQ36yt3qN+YLLpwSMY4I/lfuK4YG2hCyJhYFLcguI&#10;O4D5X82HBIC+TcyF0ICMPB2EroBqK1qDk4BUtmiMxYwApduLOYqdlMOJyIk2gyaIcIfpcRqHPYa2&#10;XwaGGoWPTTSE/4RiO7uD+YMsKzqC+YHXtU6LzJUmpNeKQ5L2k7uI2ZDBghKHj46PcCyGZIxoXj6F&#10;W4pPTKCEUogdO2GDXoXIKyCCc4M2tFqLDZ5Jo+CJiZtNksiIIJg5gS2G25Ucb2CFtpIBXZSErY7h&#10;TCSDt4upOxWC2Yg0KwmCAIRts5KKdqdVoxiI96OHkf+HjJ+MgGqGRpt8brKFKZdqXQmEKZNGS7+D&#10;Mo76OtiCZopoKvaBoYV8svaKArBIoneIiKukkVSHGaa5f8CFzKGmbhSEsZyRXICDwJdnS12C0pIL&#10;OqKCCIxeKueBUoZisoiJrrkhofqIOLOfkMKGwq2zfymFbKePbY6ETqFqXBaDYZswSwmCgZTEOmuB&#10;xI4LKtqBE4cfq1qZwG+7nCOXK3EKjE6Ux3JRe9KSgXOiauuQQ3URWd+OAnapSRqLtnhmOJqJZHpz&#10;KQaHA3zsqpOYf3iBm3GWAXjni4+Tp3lYexqRZXneajqPL3qEWUGM/ntLSJSKwnwsOEiIhH1CKQeG&#10;NX6ZqcOXQ4Esmn+U2IC+irKSgoBeejqQT4AaaXKOKX/zWJmMC3/lSBKJ43/iN/6Hun/5KQiFf4An&#10;qNWWK4m0mYCTxYiHiaWReodleVuPSIZPaKeNNoVZV/eLKoRrR56JFoN9N7+HA4KOKQmE34GTp/aV&#10;K5JLmJuS0JBdiL2Qj45xeHSOZoyEZ++MT4qmV2CKWYjVRzWIWIbyN4iGXYT5KQqEVYLcpyqUcprf&#10;l+WSGpgxiAuP15Vwd7eNsJKpZzyLo4/kVtCJrY0dRs+HvIpBN1GF1Ic4KQqD4IP+pn+T4aNTlzaR&#10;j5/jh1qPSZxJdw6NIJidZqeLGZTuVliJKZExRn6HNY1SNyiFXok+KQuDf4T3pfeTdKullqqRJads&#10;hseO26Lydn2Mq55UZiCKppmyVeWIwZT8Ri+G0pAgNwWE/YsIKQuDL4XKpZWTI7PeljyQ167WhkmO&#10;h6lqdfyMTqPKZa+KRJ4nVY2IYphzReuGgZKZNtuEuYyLKQuC74Z3nc2jC29bj6WftXCjgPmci3Hu&#10;ccKZc3NKYjSWU3THUpGTI3ZwQ0qP2Hg+NGiMcXpfJqKI4XzknTah9HejjyeeqngOgHCbfXiNcTyY&#10;YHknYbOVQnnmUh+SHHrLQu+O3XvMNEGLhn0GJsuICH6AnJmgyX/Ejmqdjn9pf8eaYH8icI6XTH8A&#10;YRmUOn7/UaKRJH8aQpWN9n9GNB2Ksn+SJvCHSH/7m+KfsofGjZ2cfoa3fuqZW4W4b9WWSYTUYHOT&#10;SIQOUSCQQ4NYQj6NJoKkM/uJ9YH7Jw+GoYFUmyKez4+0jOGbno35fiyYgIxIbxSVc4qjX9+Sa4kE&#10;UKuPeId4QfSMaYXeM+CJTIQ5JyqGEYKJmoWeCJexjEKa4pVEfY2XxpLObn6Ut5BUX1eRso3dUEiO&#10;uItoQbWLuojnM8mItYZIJ0CFmIOXmfydeZ+Pi8yaVpxufRaXMpkpbf+UHJXUXt2RHpKDT+mOLo8p&#10;QXyLLIu4M7SIOYgjJ1OFM4R+mYydEadEi1qZ76NpfJ+WxZ9QbYuTppsZXnOQqJbkT46NwpKiQUGK&#10;xY5HM6KH1InEJ2KE4YVAmTicxK7aiv+Zn6o8fDmWbqVAbSSTSKAZXhqQRpr1T0qNYZXGQRCKcZCC&#10;M4uHjoshJ26EoIXfkO6sjm8Fg7eofnBCdh6kjXGOaBugmnL0WdqcinR/S5iYV3Y5PcqT+XgaMIOP&#10;ZXpOJIGKmXzbkIWrm3bag2yniXdDdcqjh3fLZ8mfhXh4WYqbcXlQS1eXRHpSPZ2S73tyMIiOanzQ&#10;JNCJsX5okBuqeX55guamcn4pdVWia332Z02ebH3zWR+aYH4VSwWWQX5aPW2R+n6yMIuNiH8zJRWI&#10;5n/Tj5qpYIXwglClXoT7dK+hX4QdZsSdYYNkWKaZZYLPSqyVVIJNPTuRHYHVMIqMv4FxJVGINoEb&#10;jw+odo1YgcKkeYvDdBugf4o/ZjGcg4jNWDeYg4dxSlmUg4YlPQ6QWYTUMIqMDoOGJYSHn4I9jo6n&#10;w5S5gUejyZKDc6Sfy5BLZb2bzY4bV9CXzYvyShaTwonMPOyPpoejMIyLcoVsJa6HIYM6ji2nJJv7&#10;gOKjMJkecz6fMZYrZVubMpMyV3yXNZA6Sd2TLY08PNePBIozMI+K54ccJdKGuIQRjdemvaMZgK2i&#10;x5+RcwaeuJvSZReaopf7VzeWoJQuSZ2SrJBfPK+OlYyGMJCKfIiYJe6GY4TFjZOmcqoSgGqicqXV&#10;cr6eWaE/ZM6aPZyHVvqWN5ffSXGSRJM3PJaOOo6KMIyKMYnUJgWGH4VXhLu2Rm6qeGGxg2/aa8as&#10;yHEmXumn73KWUeui33QxRQSdk3X/OKeYDHf1LPSSOHo9IqKMJ3zShIG1bnYWeEqwmXZ4a6urvncI&#10;Xs2mzXfHUdChs3i4RPWca3nZOKyW63sbLSWRJ3ydIxWLMH5ThEy0TX07d/qvfXzxa2iqmnzOXoWl&#10;pXzoUZSgkH0vRNCbVX2eOKaV4n4mLU6QM37bI3iKWH+vhAOzKIQud5uuXINNavmpfoKNXi2ki4H8&#10;UUqfg4GYRKKaVoFNOJuU9IERLW+PW4DyI82JnoDng62yMIsRd0OtaImeapyojYhGXcyjmocGUQie&#10;kIXnRHaZdITeOJCUIIPYLYyOnoLgJBaI/4H7g1mxdZHsdvesq4/malOnyo3lXYai1IvzUMudy4oT&#10;RFOYqYhAOIiTZIZvLaSN+IShJFKIeoLogw+w5ZiedrqsFpYAahqnK5NQXU6iL5CiUJedKo4DRDaY&#10;DYtoOIeSv4jMLbqNaYYvJISIDYOygt6waZ8edoyrmJvhaeump5h8XSChppUNUG6coJGqRBGXkI5G&#10;OHqSQormLc+M74eHJK2HtIRZgq6wHKWCdoWrO6GgaeCmNZ1pXQOhG5kZUFicCZTrRAyW/ZDKOIOR&#10;z4y1LeKMm4imJM2HbYTheRrAMG5lbX26y2+AYc61SnDHVgqvgHI9SkepXHPmPrii4XXJM8qcF3fU&#10;KaiU7XoxIPqNkXzJeQ6/aXVvbZe55HXBYee0M3ZRViKuR3ceSl+oFHgnPtuhm3lnNAGa2HrLKgaT&#10;wnxxIY2MiH4+eRC+PnwebYG4uXvPYday/3u1VgytCXvpSlWm2HxSPuaganzsNCiZtX2jKlWSuX6L&#10;IgyLo3+OeQO9A4KQbVy3gYG5YaGxyYEPVeer14CiSjylsYBtPuWfUoBYNEWYsIBZKpiRz4B+InmK&#10;34C5eOe79YjtbT+2c4eVYYCwuoZhVb+qyYVRSi2kpYRrPuaeWYOmNGCXyYLqKtKRAoJIItaKOIG/&#10;eMa7Jo9EbS21mY1nYXSv2IuZVbSp5YnjSiKjxYhHPuydeYbDNHqW/YVLKwWQUoPlIyOJrIKgeKi6&#10;hZVsbSS06ZMGYXCvHJCWVbCpJY4ySiCjDYvlPvScyommNJOWTodxKzKPvYVRI2KJOoNdeI66DZth&#10;bSK0XZhqYXOugZVQVbGog5I2Shyibo80PvWcO4w/NKSVyYlZK1aPQoaJI5WI3YP6eHu5tKEmbSez&#10;6p2RYXyt/pnAVban+JXoSiSh45IvPwWbuI6JNLSVWYr3K22O6IeJI76Ik4R52qVx8G0qxqZzUW7E&#10;sit0pHBXnSB16nHph7R3MHOJciZ4hXVCXLV583cVR217lHkjMq19inuT2LZv23gZxRdxa3iJsMZy&#10;43kFm+R0T3mShpR1vno0cSJ3PXrrW8x41HuvRq16nnyUMiV8uX2k1u9uGIMFw1tvv4JRr0RxVIGu&#10;mnty3oE1hVd0b4DXcBJ2FICKWup30YA9Rf15v3/0Ma17+3+d1TRsj43PwZ1uRYwNrZJv7IpjmQBx&#10;kYjWhAlzQ4d1bvt1CoYcWg926YS2RVp4+IM4MUR7UYF606JrR5h9wBJtCJXFrApuvZMbl4xwcpCF&#10;gshyO44Fbe10IYucWT92HokURMV4SoZYMOl6vIMy0lhqSaMYvs9sD592qshtyZvIllRviJgjgatx&#10;X5SMbPRzVpD2WIB1b41HRD93tYlKMJx6O4TB0VBpga2XvctrSakNqb9tAqRYlU1uxZ+dgL5wqpru&#10;bC1yspYyV9102pFDQ893NowEMFt5z4Yi0Iho77fsvQZqtrJ3qOtsaKy5lHFuJ6bef+lwFKENa3hy&#10;K5stV1V0ZJUIQ292zo57MCd5dYdTz/5okMIDvHxqU7uUqEhr97TEk7ttra3HfzhvmKbNat5xuJ+/&#10;VtJz/ZhnQw92dpCiL/15LIhTy8R6GWwkuZd6nm3ypr17KG+okyx7tnFUfyJ8THMMaup88XTfVtZ9&#10;q3bQQul+j3kAL5p/t3uYymB4L3aLuH144Hc8pa15iHfpkid6MHidfih64nlkagZ7qXpCVg58iXsy&#10;Qk59l3xJLzl+532TyOh2goDdtuV3SYCBpDl4B4AqkMd4zH/qfPZ5n3+/aQN6i3+mVTp7jX+QQbJ8&#10;vH+DLuN+K39zx2R1DYsLtVN14Ym8oqt2sIhwj3B3iYcwe8V4fYYQaAR5h4T2VHR6qYPTQSZ7+YKd&#10;Lph9hIE1xflz05Uns/B0sJLyoUt1jpC2jh52d459eqZ3e4xPZxR4pIoxU7154Yf3QKl7TYWQLlh8&#10;8oLSxM5y3J85ssdzv5wkoCZ0oZjxjQR1lJW2ead2p5J+Zjp33Y9DUxh5NYvwQDp6uohVLiF8dYRG&#10;w91yGqkysddzAKU6nzNz4aELjBZ02JzHeNF1+JiEZYl3PpQwUo54oo+uP956PorgLfR8C4WNwydx&#10;ibMFsR1yb64onmtzS6j4i0x0P6OfeBB1Zp5GZOV2vZjaUhR4MZMxP4952I0qLc57tIamwq5xKryl&#10;sJZyDLbZnc1y3LCciqFzxqond2907aOuZF12TJ0hUaJ3zpZTPz15hY8kLbF7boeQvWCCe2tSrN2C&#10;Hm0/m4mB3G8LiV6BrnDIdq2BjHKUY8iBeHR/URGBcnaLPoeBjXjdLLOB2HubvEmAtnUbq8mAh3YA&#10;mmOAX3baiEuARne2dbKAO3iiYu6ARHmnUFuAXXrBPgSAmnwELHmBBn2AuyZ/F37Zqox/Bn7GmVh+&#10;8X6whzZ+736jdLl++36rYhx/IH7FT7R/Wn7mPZB/vH8ULEaASX9JudN9rYh0qTZ9pYeFl+Z9pIaK&#10;hfd9tIWRc5194YSvYTB+JYPUTv9+e4L0PRp++oIELBl/ooDyuJJ8f5H8p/Z8f5A5lqt8i45ghMx8&#10;qox7cqJ85IqcYF59RYjITmJ9tYbePLZ+T4TMK/J/EYJ2t4Z7k5uBpux7mpjqlaZ7qZYng9J70JNP&#10;ccF8FpBzX6N8gI2STdh9CoqbPF19vIdjK9J+lYPQtq962KTuphJ65KF/lMl68p3Ngvt7G5n3cQB7&#10;bpYdXwZ75pIxTWV8eI4ePBV9QInCK7d+LYT+tgx6S644pWZ6WqntlBF6ZKVEgkN6iKBmcFN64ZuC&#10;XnB7a5aKTPZ8CpFgO9Z824vgK6B914YBtaF57LdXpOZ5/LIqk3p5+qx9gaR6FKaMb8J6a6CUXfl6&#10;+5qITJZ7qpRGO5N8i42xK499k4bXr2aLO2qyoE6J9GyokFmI4G5+f4OH7nBHbimHB3IjXKCGKXQj&#10;S1eFUXZJOkCEkHi7KfuD7HucroqJknPqn2qIf3Tpj12HhHXcfpSGn3bUbU+FyHfhW+OFAHkJSrmE&#10;QXpKOdmDnXu7KeeDE31trZOICnz/nkiHE30jjluGJX0+fZGFVn1ibG+ElH2ZWyyD5n3lSi2DRH47&#10;OYKCv36kKdaCUn8grIKGpYYLnSiFuoVgjSmE4YShfJiEHoPna5aDcYNEWoSC24KpSbGCWIINOTWB&#10;9oFpKcaBqICxq2OFf47+nCyEmo2UjC+DzYwLe4yDFopxaq2CeojcWb+CA4dVSSOBloW8OOaBSoQE&#10;KbmBFoIcqnaEnZfxmzmDwJXAiz+C9ZNeeq+CQ5DdaeiBsY5YWSKBPovTSLOA6Yk9OKSAtoZvKa6A&#10;mINfqbaD6qDHmnaDFZ3NinuCSJqKee6Bl5cZaTmBDpOjWJiAp5AiSFmAVIyDOG+AOIiiKaWAMIR3&#10;qSWDZKmAmduClaW4idSBw6GKeUiBCZ0caJ+Ag5iqWAyALpQoR/N/6Y+GOEF/0oqXKZ5/24VlqMSD&#10;BrIXmWSCPK19iUWBYKhVeLOAmKLcaB6ADp1iV6h/vpfdR6h/iZI0OBJ/g4xDKZh/loYpoeWUFGpO&#10;k++SAmw/hS2QLW4YdZyOdm/sZZeMwXHVVW2LCXPmRZaJTHYeNgmHl3imJ3aF6XuboTWSmnMBkz6Q&#10;tXQIhGWO7nULdOCNOnYZZOqLjXc/VNqJ5niFRR+IPXnmNceGn3t+J4iFCH1ZoGyRKXuNkkmPYHvF&#10;g4aNo3v+dAGL/3xFZCiKZHyjVDyI1X0YRKqHRH2cNYyFwH48J5eEQH73n3qP24PvkUiOGYNygnSM&#10;boLucySK0oJqY2SJUIH7U6WH2IGWREOGX4E0NVmE94DVJ6SDkYBynpWOtIxYkFyM/4sjgYuLX4nb&#10;ckCJz4iFYrWIUIc2UxmG8YXzQ+SFkYSkNSyEQ4NDJ7CC+oHInc2N2pS/j6iMLpLTgNqKjpC9cYWJ&#10;AI6OYgWHi4xcUpCGMIoqQ4WE5IfqNP2DrIWCJ7qCeoL1nSmNL50CjvyLippbgC2J6JdycN6IWZRi&#10;YXCG7JFMUhqFmY4rQzyETYryNNuDK4eJJ8KCEIP4nKmMr6UcjnWLEKG2f52JaJ30cFKH0Zn5YO2G&#10;ZpX1UaaFIpHiQuyD3422NL6CwYlTJ8iBuYTTnE+MU60TjgyKt6jsfyOJB6RBb9WHZZ9MYIGF9JpR&#10;UVOEtJVJQq2DgJAmNJiCc4rWJ82Bc4WHlOOdJGn9h9uaXWvkei2XyG2/a9eVQ2+eXSCSsnGWTlWQ&#10;EHO4P/GNW3YBMfmKmXibJSuHyXuXlFWb3XIzh1iZMHM9eZmWnHROa02UEnVwXKSRg3avTe+O7XgS&#10;P6aMRnmSMeKJl3tMJWGG231Fk7eagXo4hpWX63qCeO6VW3rTaqCS3Hs7XBCQW3u+TXyN2XxcP1qL&#10;R30MMcyIr33fJZCGCn7QkvuZOoIXhcSWroG1eA2ULYFTaeuRtYD/W3CPSoDATQOM3YCRPw2KYYBo&#10;MbWH4IBMJbmFVIA4kjqYLInghQmVpojad1KTLYfKaSyQvYa2WuiOUIWmTJiL+YSmPs2JkYOeMaSH&#10;KIKPJduEt4F5kZqXSJGzhGeU0JADdrGSWY40aJiP6YxQWmONgYprTEGLJ4iKPpmI1IaiMZWGhoSi&#10;JfmEM4KTkRWWoZljg/WUMJcLdj+RspR0aByPOpG5WemM2Y79S+KKi4w9PmeIOIlvMYaF/oaAJhGD&#10;xoOEkKuWJ6Dmg4aTuJ3fdcqRNJp8Z6qOspbkWYCMUpNKS4SKEI+nPimHxIv2MXmFkIgiJiSDbIRP&#10;kF2Vzqg/gy+TXqSGdWeQ0aBLZ0aORZvLWSqL4JdJS0SJoZLBPfuHY44tMWOFQImAJjSDJYT0iICm&#10;bGmnfFGi+GuBb6OfpW1dYnacSW9HVQWYynFQR5WVKXOFOqGRZnXiLjuNf3iQIyGJgHuTiBKlV3Fs&#10;e/yh6HJzb0eegnONYiObFnTDVLyXlHYcR1+T+3edOoSQQ3k+Lk+Mb3scI3mIhH0xh6CkCnjye2ug&#10;qnlFbsydRHmrYaiZ3XoyVFeWZnrZRxeS3nuiOmCPOHyALlyLen2HI8aHqH6shxaixIBKes2fbIAA&#10;biCcEn+/YSCYsn+WU+KVTX+IRsaR2H+POjeOR3+jLmWKoH/LJAiG6YAChoWhs4eRejyeY4avbYub&#10;EIXLYIyXs4TrU3mUUYQeRneQ8INeOhCNcYKgLmyJ4IHmJECGRoEyhgWg4Y7OecKdl41UbRWaQYvD&#10;YBiW5IooUxKTg4iQRj2QHIb+OfeMr4VtLnOJOIPSJG+FvII7haKgLZXmeVyc65PPbKyZlJGJX7OW&#10;No8qUryS2YzJRgWPeIplOeqMAof9Ln6IpYWIJJaFS4MchVCftpzXeSycdJopbHqZDpcgX3SVmJPl&#10;UnqSNpCwRcOO6Y1/Ob+LhYpNLoGIMIcIJLWE74PZhRKfYaOceO6cFaBLbDSYo5x3XyuVJJhiUj2R&#10;vpRXRZiOc5BSOaeLH4xPLn6H24hGJM6EpYRyfL6v62k/cUur12sLZYunwmzoWXyjgm7fTUifBHD8&#10;QS+aTHNJNaeVY3W/Ks6QRHiEIVeLDHuNfG2vA3CdcSWq2HGdZWimnXLBWWKiQnQLTTedu3WBQS2Z&#10;CnclNbuULHjrKwuPH3ruIc6KAX0ffCWtv3escMipmXgFZR+lWHh8WRqg/HkkTQKcfXnyQRKX3Hro&#10;NcCTD3v5Kz2OGn01IjaJGX6Le86scX6EcF6oUX5NZKikGX4qWMKfxH4sTLmbVX5TQOmWxn6TNb2S&#10;DX7lK2aNMn9UIo+IUH/Se3CrVYVJcACnPISKZEejCIPTWF2etoMnTHqaSoKYQMCVz4IfNbeRKYGs&#10;K4eMZ4FJItuHpYDzexmqfowGb7OmZYq+Y/6iLIlkWBad2IgJTDuZb4a7QKGU8oV9NbOQXoRFK6OL&#10;toMRIxqHFoHtetCp15KWb3mlu5DDY8aheo7BV9ydH4ytTASYu4qjQIOURYiiNbePrIalK72LHYSm&#10;I06GoYLBep+pT5jvb0ulL5aKY5Og6JPdV6mciJEMS9WYJI5CQFeTvIt8NaiPJYjAK9eKnIYFI3iG&#10;QYNxenSo+Z8mb02kyZw5Y4+gbJjHV46b8pUXS8OXgpGCQFaTH44ANbOOqIqRK+mKQIcpI5qF9YQA&#10;cYG5o2jcZqu1BGqSW8WwMWxtUMqq/25wRdClaXCiOw2fgXMLMPKZWHWcJ6OS6Xh6H8KMcnuHcUS4&#10;5G/XZqu0EnDIW9SvAnHxUOSpqnNORfGkCHTjOz2eJXasMTWYBniZKAqRrnrEIFeLV30NcSi3onZz&#10;ZoCyynbJW7qtsHdMUMyoT3gTReuis3kKO06c3noxMWOW0nt2KF+QlXzoINeKYn5tcQe2Q3zPZkyx&#10;b3yiW3msW3yZUKOnA3zDRdKhdH0fO0+bsn2bMYWVvH4vKKaPnX7kIUWJkH+ncN61FIMUZiawQoJw&#10;W1GrL4HgUHSl24FnRcGgU4EYO1CapoDoMaOUxoDDKOOOxIC3IaOI3oC6cLi0LIlSZhOvT4g2W0Kq&#10;NYcRUGOk4YX1RbCfYITwO1WZt4QFMb6T64MqKReOCIJeIfCISIGncJezeY9gZguui43IWz6pZowJ&#10;UFukEIpBRamel4iMO1qY+IbpMdmTMIVVKUaNaoPSIjCHzoJvcH6y9ZU3Zg2t8JMhW0KovJDAUFmj&#10;X45FRZ+d6YvcO1SYXImFMeaSoIdDKWuM54USImSHaoMVcG2ylprZZhetcpg9W02oLJUxUFyix5H8&#10;RaOdU47cO2CX0IvUMfCSJ4jlKX2MhIYXIo2HHIObzqFtGGb6u+hu7Gk9qLVwrWtxlOpyXm2cgLV0&#10;Em/ObFZ12nIXWCB3v3R/RB1533cnMMl8WXo+zL5qtHHFumpswXLkp2BurXQGk75wi3Uwf6RybnZn&#10;a2J0Z3ezV0l2fnkSQ3R4z3qbMGJ7eHxiyvlop3x+uLRq0nyBpehs5HyNkl5u5ny2fnBw8nzzalxz&#10;F31BVnR1W32WQtd32n37MAd6rH5syTtm14cNtvhpG4YKpDlrRIUWkOttaIQ1fSlvnIN2aU5x6oK/&#10;VaV0WIIDQkV2/4E9L7d594BWx6dlUJF7tXFnpo+LorZp5Y2ej3xsHou7e/Vub4noaExw44goVOJz&#10;dYZTQcF2QIRaL3J5WIIbxl9kHJvWtDJmfZkDoX1oxpYajk1rEJMveuFtdJBMZ2Rv/o1qVDNysop4&#10;QUt1nIdJLzh4z4O0xVtjJqYSszVlj6JboH1n3J5yjVFqLpp4ef1spZaGZqVvRJKIU59yDI5kQOp1&#10;Eon+Lwh4XIUdxJlicLAgsnZk3KuBn7JnJaaUjIBpd6GEeTNr+Jx5ZfhurJdiUx9xiZITQJd0oIxv&#10;LuB3/YZVxBph97nrsfRkYLRSnxlmn65Xi9ho6KgteJFra6IHZW1uKZvQUqdxFZVcQD90QI6MLsB3&#10;sIdawIJ0/2Y0r491/mimneV2/2r1i3h4AW0weIp5Dm9zZWt6LnHQUnx7aXRQP8R81ncULdN+kHpL&#10;vydyyHB7roFz/3HUnON1I3MeioR2RnRnd6N3dHW9ZJ14vncqUc96JXiuP0V7xHpiLY59r3xYva9w&#10;0XqfrOpyJ3rym3NzantAiSh0r3uZdnh2BXwDY6N3eXx/UQd5Cn0EPrp6032cLVJ85H5IvChvF4SZ&#10;q1lwgoP+melx3YNeh9tzPYLBdVB0uoI7YrB2U4G8UFB4C4E8PkF5+4C2LR18MIAYurttn457qfhv&#10;G40EmI1wi4t6ho1yAInodD9zk4heYcx1UYbiT6Z3K4VUPdR5PoOoLO97k4HCuZJsdZhTqNRt/JYA&#10;l29vdZOGhXtw+pD5c0dyoI5sYQF0cYvdTxB2a4k/PXR4nYZqLMl7DYNAuKZriKILp+htFp7cloJu&#10;kptshJZwH5fdcnhx2JRNYFdzvJCvTpN1yIzvPSZ4FYjxLKl6nYSPt/dq16uYpzRsZ6eIlcFt4aMc&#10;g9RvbZ6Ccb9xMJnlX7lzKpU5TiB1SZBfPOJ3pYs2LI96QIWvt4ZqYbToprNr7a/tlSltXKp8gzJu&#10;4KTPcSlwpZ8gXzxyqplgTbZ02pNsPJV3So0pLHp59YaestV9IWWko3V9RGgskzl9gWqJghx90GzP&#10;cHB+Lm8fXpJ+nXGOTPB/IXQiO41/z3cBKwiAunpVscR7DG9Lomp7aXDPkht7x3I+gRN8MnOnb4R8&#10;rXUdXcp9QHasTE996nhUOyJ+wnotKuZ/1XxMsJx5KHjhoSp5q3lykQ16JHn5gAJ6q3p+bpV7RHsU&#10;XQV7+nu8S7p8y3xyOsN9zX0/Ksh/CX4lr0Z3eoJLn9B4EYIHj6F4pYGufs95RIFRbYV6A4ECXCd6&#10;3YC8SxV70oB3Ol58+IAwKq5+VH/brgR2FYuhno92uoqOjmZ3YIlcfaR4EogXbJV45IbVW1554YWc&#10;SoN69YRWOgd8PIL2Kpd9t4FrrPp0+JTwnYh1qJMOjWZ2VpD4fLB3Fo7Ga7h3+IyOWrB5BYpSSgR6&#10;N4gHObx7m4WMKoR9MYLQrCZ0FJ4fnLF0zJtrjI91fZhse+F2RJVFav53N5IWWhp4VY7YSZ15lIt8&#10;OYB7E4fnKnV8wYQHq4dzaKcknAl0JKOZi91005+rezJ1mZuFall2lpdWWYt3yZMVSTd5GY6uOUt6&#10;pIoBKmh8ZYUQqx9y8q/xm45zrquJi010VKaiepx1EaF1adJ2D5w+WR53S5b2SNt4rZGCOQt6TIvM&#10;Kl58HIXspYuFfGU7l3+EyGfIiI2ERGoseLaD3mx7aFGDg27YV72DM3FXR3KC8HP+N3KCzHb0KGqC&#10;1HpcpK+DiG5TlpWDEm/vh4yCr3F0d8aCXHL2Z36CGHSIVw2B5XY0RuqBwXf8NyOBwHn5KGuB6Hw+&#10;o7CBwHdFlWiBcHgJhn+BI3i7dsCA6XlvZp+Av3ovVlqArXsDRmiAqnvmNtuAzXzkKGuBFn4BopuA&#10;GIAjlEh/34AghVN/roADddx/h3/iZdp/en/LVcd/hn++RgV/pn+1NqZ/8X+sKGuAXn+goX9+wojv&#10;k0t+logvhFl+c4dJdMx+XYZKZPp+ZIVNVQl+koRYRX1+z4NZNl9/NYJHKGt/v4EYoJZ9spGzklx9&#10;kZAxg3F9dY52c/R9aoyXZDl9foqxVHZ9t4jHRRZ+D4bRNih+k4SxKGt/OIJln9l82ZpSkZ58wpgM&#10;grV8p5V2cz58oJKxY5V8wo/gU/V9Co0BRMV9a4oLNf5+CYbiKGt+x4OGn0p8NKLIkQZ8JJ+7ghR8&#10;BpxDcqJ7/JiMYwN8JJTIU3N8gJDyRGp88Y0ANdh9mIjUKGt+a4R7nuh7wKsMkJF7s6c0gY57jaLR&#10;chp7eZ4eYo17oZlfUxd8BJSORB58h4+eNad9Qop5KGt+IYVFmJ2OMWTpi6mMrmdsfd2LaGnQbzqK&#10;QWwoYB2JHG6RUN6H+XEgQfqG13PZM3KFyXbmJf+E1Xphl+iMam15ivCLIW8afRCJ8nCubn+I03JF&#10;X3qHvHPvUFmGr3W5QZiFqHehM0aEuHnFJiGD4HwwlxeKtHXfifWJkna5fDGIdHeKbaaHa3hfXsOG&#10;a3lGT8uFenpEQTaEkXtVMx2DwXyHJj6DB33dliKJI34aiPmIEH5HeyaHDH5fbNmGEH5xXhKFLn6P&#10;T0qEW364QOaDkX7qMv2C438lJliCSX9mlTWHy4ZXiBCGyIXSekeF0oUrbAKE5YRuXXyEDIOxTtuD&#10;VoMDQJ6Cq4JQMuCCH4GTJm6BpoDIlGuGyY6Ph2OF0Y1aeaCE3ovsa0mD9opWXM+DKYi8TlqCfIcp&#10;QEeB6oWOMrmBeYPUJoCBHIIAk8eF+5afhreFDZS2ePWEGZJ6aqaDM5AKXDeCcY2TTeOB0IsYQAiB&#10;Q4iQMqCA7IXdJo+AqYMMk0eFX56BhjKEeZvieGiDgZjTah+Ck5V+W7mB1JIhTW6BRo68P7iAxotK&#10;MoqAeIepJpyAS4PvkuyE76Y6hcmEDqLld++DDZ73aaWCE5qvW1OBT5ZkTSOAx5IUP4OAWY21Mm2A&#10;HoktJqaAAISpjCiXA2StgB6U0Gcgc1mS1GmDZd+Q6GvjWASO625XShmM4XD2PKCKzXPAL5yIvHbf&#10;I8yGt3pji46VeGzCf5GTbm5gcsGRd2/9ZVmPh3GmV5KNj3NnScKLl3VMPGeJmHdTL5WHoXmZJA6F&#10;tXwhiuaT2nSkfsSR8HWJchCQBnZvZKyOJXdhVwWMQHhrSVqKYXmQPCmIfXrNL42Go3wyJEiE0327&#10;ih6SV3xdfemQfHyecSeOp3zVY/aM1H0SVmmLC31eSOqJRn28O+eHfn4mL4CFwn6lJHmEDn8xiVWR&#10;FoQCfSmPR4OlcGuNe4MxYzeLtYKxVeeJ8oIzSIWISYHHO62Gm4FYL3eE+oDsJKSDZYB+iK2QD4uq&#10;fIKOToqpb8iMiYl9YqSKw4gyVWaJCYbkSDuHY4WfO4GFzoRaL22ETYMDJMiC1oGiiCWPR5MtfAyN&#10;kpGMb1SLx4+eYieJ+42BVOuISotiR9qGtIlFO1WFI4cjL2SDuoTkJOWCYIKdh7mOs5p+e56NAZg4&#10;buGLMZWFYbqJXpKRVIWHr4+aR3yGJ4yhOxmEoomlL12DQoaJJP2CAINvh2iORqGee0aMlZ6ybn+K&#10;vJsyYVmI35ddVDSHLJOHR0KFqY+xOvGEM4vYL02C54fqJRCBs4QbgEKgDGRbdPadOGa/aSSagmkh&#10;XMuXwmuNUC2U3W4VQ5SR23DLN4COv3OrLAOLlXbeIdiIbnpkf7qeumv9dJCb9G2ZaL2ZMm9BXHaW&#10;ZHD/T+uTf3LcQ2qQinTiN3ONgHcKLCSKbXlzIjiHX3wSfzadMnNjc/Gag3RTaDqXx3VOW/iVAnZh&#10;T4mSLHeRQyuPTXjjN1uMW3pOLD6JY3vlIoyGcn2cfp6btXqbc0mZE3rzZ4eWaHtMW3CTsHu1TxeQ&#10;8nw0QuCOK3zJNzuLU31vLE+IeH4wItWFpH7/fgSadoHBcrGX4IGIZu+VPYFCWtySjYD2TrOP2YC7&#10;QpaNKoCQNxqKaYBqLFyHqYBQIxKE9YA7fX2ZfojdcjSW8YgSZniUT4ciWmiRoIYfTk2O8IUeQmWM&#10;QIQoNweJl4M4LGmG9YJBI0aEYYFOfRKYro/OcceWKo5sZguTiYzNWgCQ24sMTfWOMolIQi2LjIeG&#10;NwKI34XHLHmGWYP9I3CD54I5fL2YHZaVcZeVnpSoZduS75JOWcaQKo+1TbqNfY0iQe6K7YqYNtiI&#10;VYgVLICF24WBI5KDhIL9fHyXtJ0ocVeVLJqmZZWSc5eMWX+PppQhTYGM9pC+QceKao1lNsOH4ooX&#10;LIGFfYbDI66DNYOddOupUGPoak+l42Y9X2CicmihVB+e0GseSLma7m2+PW+W2XCQMr6Sn3OMKMCO&#10;SHbZICKJ+HpidHWoNWsjahCkuGy6Xy2hJG5uU/+danBESKmZg3JCPXSVeXRuMt2RT3a9KQeNDnlM&#10;IJ6I23wDdBWmvHIUaZ+jSXMNXtmftXQcU7Gb/XVTSHSYI3atPV+ULngwMuuQGnnOKUKL9nubIQqH&#10;4n1+c6ylPHjRaSeh1Hk/XleeTHm5U1aaonpPSC2W3HsFPTqS/nvWMu6PBHy8KXCK/X3BIWeHC37T&#10;c0Cj9n98aMCgl39nXfCdFn9PUu2Zcn86R+6Vtn9BPRSR739eMuyODn+FKZaKJH++IbWGVX//cuGi&#10;+4YeaG6foIWFXaOcHYTPUqOYeYQOR6+UwoNaPPiQ/4K4MuyNM4IgKbSJaIGOIfeFvIEEcpKiN4yP&#10;aC+e24t1XWqbUoocUmiXqoimR3aT+oc6PNmQQYXZMvSMdoSDKdKIxoMqIi2FPYHhclmhmZLFZ/ue&#10;PJEiXTKar48kUjGXAoz2R0STVIrPPKmPq4ivMuWL5IahKfCIP4SQIlmE14KZciuhMJjVZ/2dyJa9&#10;XS+aJpQEUhyWYJD8RzuSpo4MPLSPA4s0MvaLXoh1KgSH2oW5InyEhYMvagmy12NqX/yu6GWpVeGq&#10;uWgNS7CmJGqbQYChK21YN4mb6HBNLj2WdHNrJb2Q2XbTHqCLXHpgaZix8mpAX9et0mvLVdapaW2J&#10;S7qksW94QZyfrnGbN7madHPzLoWVD//i/+JJQ0NfUFJPRklMRQACCXZwJiiPjXkoHzaKMHv1aVuw&#10;hHDCX5OsYHG7Vayn8nLbS5mjNXQ3QZKePHXBN8uZFXd6LriTx3lRJoKOY3tWH7eJK31kaSSu+XcI&#10;X0+q23eDVV+mdngaS2uhyHjfQXac4XnQN82X0nrjLt2Sn3wOJsyNXH1bICeIS36qaOqton05Xxyp&#10;i31BVS2lKX1USzSggX13QWSbqH3EN86WsH4uLvyRl36nJwuMdn82IIWHjX/KaLesmYNjXwCoeoL5&#10;VRekFYJ7Sx6fb4H+QU+an4GXN9SVsIFMLxmQsIETJ0GLsIDmINOG7oDCaI6ryolbXvGnnoh+VQ6j&#10;MIdqSxKei4ZFQUOZxIUxN9eU4oQxLzeP6YNEJ3KLCYJiIRSGa4GTaG6rL48bXu+m8I3JVQ+idYwb&#10;Sw2dyopFQTiZCIiBN82UOYbQL0GPT4U3J5iKf4OrIUiGAYJBaFqqvpShXvamYpLZVReh2JCISw+d&#10;J439QTyYZ4uDN9uTo4kkL0yOzYbfJ6qKFIS2IXKFrYLNws9oDmDgsUpqTmO/n1FseWaMjMJumWlN&#10;ecNww2wTZpZzCG7wU591cnHyQOh4IHU8Lwh7LHkCwO5lRWt/r9NnyG1FngZqKm8Hi59sgHDMeLxu&#10;43KaZa5xZHR/Uth0CnZ8QFV29XixLsF6PXs5vyli2HYEriJlhna3nJVoGHdsikVqm3g2d49tMHkQ&#10;ZLFv5nn8UhFyxHr3P8x153wRLoF5ZX1TvWlgsIBZrGpjg4AOmupmNn/MiN1o43+WdlJrqX95Y65u&#10;kH9nUU5xoX9ZP0t0+H9TLkp4pX9Mu89e2YqMquZhyYlZmXFkm4glh3ZnZob0dS9qT4XOYrxtZoS7&#10;UJtwpYOdPtl0KIJvLhp3/oEcuoFdXpSrqalgY5KXmENjSJBshlZmK447dClpMIwPYehsZInnT/5v&#10;zIe1PnRzd4VbLfJ3boK/uXdcLZ6mqK5fQZuul01iMJiJhWtlI5VTc1NoQZIhYTdrkY7nT3xvFIuS&#10;PiNy4YgLLdB29oQwuLFbRKhup/BeYaSMlothU6BohKpkTJwlcptne5fnYJhq5ZOfTwdugo8tPdxy&#10;Zop2LbV2koVtuDNapLHqp3Bdwq0LlftgrqfchBJjpKKNcg1m2J1DYCBqUpfrTp9uApJiPZFx/oyO&#10;LZ92QoZ3tX5vrmBepaNxJmNjlRZynWZCg8d0GGkLcfV1o2vaX/R3SW7FTjF5EXHYPLh7FnU4LC19&#10;cHkXtBhtE2p5pJRuzmxwlBlwdG5Sgt5yGHAvcR9zz3IVXzt1qHQUTZ53p3YyPFR56XiJLAR8fns2&#10;splqv3RuovxspnVmkq1udHZUgYlwRXdGb/xyK3hGXkp0OHlaTOJ2a3p/O9t44HvFK+B7pn02sQxo&#10;r340oWxqtn5GkShspn5MgEZumX5Rbt9wsH5lXWVy6n6GTDp1TX6tO3N39H7fK8B65n8Ur5tm6ofh&#10;oA1pDIcaj9JrGYY8fv9tKoVSbd5vX4RuXI9xx4OYS6B0VYK6Oxd3JoHPK6V6QIDJrm9lfpF/nupn&#10;so/gjrxp0Y4Yffhr+Yw6bPBuSIpbW9Vwyoh+SxlzgIaZOsZ2d4SPK455soJRrYFkWJr5ngFmmph/&#10;jddowpXHfR9q+ZLwbCxtYZAWWzdv/o00Sqxyyoo6OoZ144cTK3t5O4OorNBjeKRAnU9lwKDnjR1n&#10;7J05fGhqKJlga4BsoJWFWqFvWJGfSkJyPY2YOk51aYlUK2t42YTOrF9i3q0/nNBlJqj+jI1nSqRS&#10;e9Jpg59yavhsApqTWjRux5WnSeNxwpCUOgp1B4tBK194ioXDqId3iGAGmi54MGMbivh472YDeuJ5&#10;wmjRaj96pmunWW17o26eSOV8vXHAOLB+DXU1KX1/pHkpp2p1EWmEmR91/mueidx26G2eeeF332+U&#10;aV547HGVWLN6FnOySFZ7YHXtOFp85HhlKXJ+rXsxpjhy03Ltl9tz8XQciNR1AnU7eNt2HXZTaH93&#10;Tnd5WAF4pXi1R9h6H3oFOBJ713t4KWh90n0ZpNpw03wqln1yEXyIh2ZzQ3zOd610fn0KZ3R1331R&#10;Vyt3Y32kRz15Cn4BN7t67n5qKWB9EH7do5JvI4VOlT1weITihjFxxYRTdolzG4OuZpR0loMLVnJ2&#10;RYJyRrt4FIHWN3R6IYEwKVl8aYB4ooVtx45nlDdvLY0vhTZwiYvDdZ1x9Yo2ZcBziIilVdJ1TYcT&#10;Rkt3QIV8Nzd5coPFKVN72oHmoa9srZdbk2FuIJVVhGVvhZMFdNdw/pCMZQ5yqI4LVUV0hYuBRfB2&#10;jIjkNwh43oYeKU57Y4MloQ9r1KAdkrttT51Eg7hut5oLdDBwNJacZHFx7ZMlVLxz5I+jRZJ2AowG&#10;Nt14ZIg1KUp7AYQ2oKVrPKickkJsuaTtgy1uG6DDc6NvlZxXY/VxU5fmVFtzV5NoRT51io7LNqN4&#10;BIn8KUd6s4UXm+h/nV/RjsN/emLjgL5/g2XMcdp/qWifYm1/3mt+UtaAJG6BQ5eAf3GxNLmBBnU3&#10;JviBxHk3mvp9R2i/jdN9a2rpf799n2z6cPN94m8FYaZ+OHEeUjd+pXNUQyN/KnWrNIB/3nhBJwyA&#10;xnsqmfB7JnGHjKR7e3Lgfrx7znQmb/p8MnVnYNl8q3a0UZh9QXgWQrh98XmPNE5+0nsuJx1/5Xz7&#10;mM95Nno/i3d5rXrTfYx6IXtMbxh6n3vBYBR7P3w5UQV7/HzAQlp81X1SNCV94331Jyx/H36ml693&#10;mILdinx4JYK6fJJ4sYJubhB5SIIJX0p6AIGmUF165oFMQeZ75YDxM+59F4CSJzl+dYAplr92Totv&#10;iYt26oqNe6p3g4lxbTl4K4gyXop4+IbsT9J58YWnQYh7EYReM8F8ZoL8J0N95IGAlf91QZPYiMx1&#10;6pI1evF2ipBFbIp3Po4mXe14Hov9T1h5LInMQUJ6XIeNM6N70IUrJ0x9bIKplWx0cZwPiDV1I5mp&#10;elV1xZbea/Z2e5PXXWN3aJDFTt54j42mQPB50op2M4V7VYcbJ1N9CYOllQZz2qQGh8F0kqDeedR1&#10;MJ0xa3Z14pk6XPZ20pU4Tot4BJEqQKl5XI0GM1d694i9J1l8uoR1j5eH71+pg3eHEWKvdoiGaWWW&#10;aM2F22hvWpiFUmtYTEWEz25pPluEV3GmMOWD/XU8JKWDy3lCjsuFyWgQgrKFLmpAdbiEpmxeaBaE&#10;LG57Wf+DunCqS9GDWHL6Pg+DA3VsMNCC0XggJNaCw3shjemDwHBRgayDVnHAdNWC63MhZzyCjXSB&#10;WU2CO3XxS0uB/Xd5PbqBz3kaMLaBxHrlJQGB2nzcjO2B73hwgKKBnnkuc8GBUHnYZmqBCHp5WJiA&#10;2nslSsaAwXvePWmAuHymMJyA1H2DJSeBDn5yi/qAUICBf7uAGYCUcuV/4oCFZZV/s4BeWBx/lIA7&#10;Sm1/oIAhPTl/vIAKMJN//3/1JUaAX3/fiyh/GYiPfwZ+8of1cjp+w4cjZOl+m4YrV2x+kYUuSfB+&#10;roQ4POZ+6INAMHN/TII2JWF/y4Egin9+GpBuflp9/48lcZR91I2LZE59tYvBVt19u4nuSYN96YgX&#10;PLB+MYY5MGN+soQ/JXd/UII1ifp9VJgWfdV9QpYccQ59GJO4Y9B8+JESVmh9CI5iSRl9TIuqPG19&#10;pIjqMFV+NIYJJYl+7IMeiZh8w5+EfWx8tpzccJx8iJmlY2B8Y5YcVgx8c5KISNZ8wY7uPDd9LYtI&#10;MDd91IeKJZd+nIPeg6WQnF9zeFqPCmJjbGeNq2VGX8uMWmgpUtCK/WshRciJmm5EOTuIN3GULTyG&#10;5XU+IomFr3lLgu2OrWdYd7yNT2mEa8eMAWutX0WKuG3fUmWJa3AnRX+IJHKUOReG33UmLUqFsHf9&#10;ItaEm3sXgjGMvm8VduWLi3CQaxOKVHIJXpuJIXOJUeCH73UeRSKGyHbPOOiFpnidLVCEm3qaIxqD&#10;qHy/gWCK9naudgiJ23eIai+IvnhWXfSHoHknUVSGj3oCRMSFinrxOLmEjHvyLVODpn0QI1WC1X5B&#10;gJOJcX4wdVGIaH5yaYOHXH6ZXUKGUn6uUO2FTX7HRHqEa37yOJeDjn8iLVqCzH9cI4eCIH+Zf96I&#10;OYWtdKaHQ4VMaOGGP4S9XLqFOIQNUHmEQoNYREuDaIK1OH+CrIIYLV2CD4FyI7CBiIDHf0yHRo0F&#10;dDWGXowKaHeFWoq/XD+ET4lAT/2DZ4fBQ+mCoYZOOFqB74TfLVqBcYNXI9OBCoHKftiGjJQnc8GF&#10;q5KQaAKEpZCFW9SDl440T5yCs4vmQ4uCAYmeOCCBXodeLVmA7oUBI++Ao4Kjfn+GAZsUc2WFIpjk&#10;Z5+EF5YSW3WDA5LmT0+CHI/BQ1eBcYylOAOA4ImPLVOAiIZmJAWAUYNVeDOZZl8pbb+XMmIIYsGV&#10;IWTpVzqTBWfWS2+QxGreP6+ObG4XNH2MCHF9KemJqnU9IKqHaHlQd46XuGafbUaVpWjFYk6TkGr3&#10;VuKRbW08SzKPM2+fP5CM8XIsNH6Kp3TfKheIaXfaIRKGRnsNdveV4W3hbJmT729lYcKR63DwVmCP&#10;1nKRStONs3RKP1iLjnYoNHKJZXgjKjyHSnpTIW2FSHykdk6UIHT5a+KSQXXpYQKQVHbYVdKOVnfT&#10;SmGMUXjgPxKKS3oHNFmIRHtDKlWGTHyjIbuEbX4TdaaSp3wAa0CQ2XxhYGWO+XyzVTuNB3z9Sf+L&#10;FH1XPs2JL33ENDyHRn49KmaFbn7IIf6DsX9adRORfoL8armPvoLPX+mN44J7VMWL9oIQSZmKDoGq&#10;PqKIL4FVNCuGZIELKnWEroDAIjWDFIB3dJuQhonKakOO1IkLX3eM/YgMVFmLFIbnST2JNoXDPmeH&#10;Z4SqNCuFn4ObKoiECYKBImOCkoFqdDyP0ZBsagiOKY8oXz+MSo10VB6KT4t9SQmIb4mSPi2Gt4e2&#10;NAOFBoXpKpSDgYQLIoiCKII1c/KPSZbWacGNnpUIXvWLuZKaU9mJuY/XSNOH2I0iPguGJYp/M/aE&#10;hofsKpuDGYVSIqaB04LbbUKib16wY3ifpGGAWVqc1mRjTuaZ2mdiREyWomqHOdGTQW3iL/WPyXFp&#10;Js+MS3VCHweI8nlUbKmg/GW9YxyeNGfiWQ+bUGojTraYRGyDRDaVDG8KOdiRvHHBMByOW3SeJx+K&#10;+3e+H4iHwnsCbDGfOmyNYpmchW4dWKyZrG/CTl6WqXGJQ/6ThXNwOcWQT3WBMDGNDHexJ2GJz3oU&#10;H/eGuXyKa7WdfHMwYhGa2HQ5WB2YEXVMTfyVInZ3Q7SSGXe+OaKPAXkjMDmL3nqgJ5WIxXxBIFeF&#10;1X3qazicAHnDYZyZbHpKV62Wr3rMTY2Ty3tQQ3aQ03vuOX6N2nylMDmK1X1qJ72H3n5FIKmFE38i&#10;asqa1oBLYT2YTIBSV1iVkoA6TUCSsoAUQzaPxH/8OWiM03/8MDyJ64AIJ96HFoAbIO2EcIAwam2Z&#10;6YakYPOXZoYsVxeUqoV0TQGRyYSeQvmO5YPTOUaMA4MZMEeJIYJuJ/6Ga4G/ISWD6YEVaieZKoy/&#10;YLKWrIvDVtaT8IppTMaRDYjfQseOLYdeORWLXYXrMDeIhISOKB6F3YMrIVKDfIHUae+YopKyYKeW&#10;IpFJVsuTWY87TLKQYIzcQsWNdYqZOSqKrYhzMFCH9IZnKDaFb4RaIXaDJYJwYqyryl4aWX2oc2DX&#10;UDek42O9RtGg8WbQPWmcpWoZNDiYHW2dK7WTd3FNI/qOx3VFHZWKVHlVYhWqkGTBWS+nImbhUASj&#10;Z2kwRr2fXGuvPXGbCm5iNF+WjnFLK/yR+3RaJGiNaHejHi2JFnr4Yb2o3mskWNSldGy8T8WhwG54&#10;RouduHBqPV2Zd3KHNG2VE3TVLDGQnHdAJMWMLHnZHrCIAnxzYXCnGnFWWH2jvHJzT2mgFXOpRlOc&#10;I3UJPTuX+naSNG2TtXg9LFePX3oBJRGLFXvmHyCHFX3FYSOlknd4WDiiQXghTymeonjTRhOauXmU&#10;PSWWpXp+NGySfXuGLHaOR3ydJVGKI33KH3+GS37vYN2kXX2SWAqhDn3KTwadcX3tRfSZjX4QPQ2V&#10;hH5KNHWRaX6kLJWNUX8OJYiJUn+CH8+Fo3/wYKOjZoN6V+qgFYNBTvCcdYLRReCYlIJPPPuUloHh&#10;NHWQi4GJLLSMfoFFJbmIooEGIBCFGIDKYHaiqIkqV9ifT4iATuWbqId4RdaXxIZKPO6TzIUvNGiP&#10;14QqLLyL24M+JeCIEYJXIESEqIF/YFmiGI6kV9Oer42HTuKa/4vhRdOXF4oAPPOTIYg0NHmPN4aD&#10;LMqLUITtJfWHn4NpIG6EToIRt1lit1rppvdlXl5Ylitn9mG5hM5qjWUNcv5tOmhnYQBwDWvbT0Zz&#10;DW95Pdx2W3NoLXF6CnfjtXJfamVUpX5iZGe5lOBlQ2oXg6xoHmx1cftrEW7bYB9uLXFbToxxeHP7&#10;PV11E3bgLUZ5Dnoss6lcgW+ko85fuXEBk3Fi1XJcglZl63PFcNNpG3U8XytsenbITdJwCnhsPOdz&#10;7XpALSF4K3xVseRZ6XnGohldVnorkc1goXqVgPlj63sHb6JnWnuNXjZq9nwjTR5uxnzFPHly6X2C&#10;LQB3Y35bsEFXq4PEoJdbRYNEkGBevILBf59iL4JAbpRlzIHJXVZppIFkTH1trYD+PBlyCICdLOR2&#10;tIA3ruVV042pn1tZj4xIjz1dJorWfpNgvoldbaFkgYfoXJxof4Z7S/RsvYULO8VxSYOHLMx2H4Hj&#10;rc5UT5dmnl1YJ5UfjlNb1JK3fbtfh5BDbN1jbY3TW/tnkItfS4Zr8YjaO4RwqIY0LLl1ooNbrPtT&#10;IaDnnZxXC52yjZpaxppPfQ1eiJbbbDxih5NtW21mzY/2Sx5rUIxjO0xwI4ibLKl1O4SerHNSSaoM&#10;nRhWPKXYjRNZ+KFzfIhdv50Ba8Vhy5iYWw1mJpQiSspqw4+GOw9vtYqtLJx06IWsqtxqDFqsm/pr&#10;/V41jHZt8WGefDxv7mTza4RyBGhQWqF0P2vLSgt2pG90OdJ5U3N1Kq58WngAqVpm8GSTmt1pNGcc&#10;i3drZGmTe1ttmWwCarxv6G56WfpyZHEOSYx1D3PGOYV4CnbHKp97Wnowp8xkJW5WmUFmpm/rig1p&#10;DXF1egprenL/aZ9uBnSXWRJwwnZESN5zrngMOR926XoFKpF6dnw/pjdhqHftl7FkWXihiI1m7nlJ&#10;eNJpinntaI5sUXqfWDpvSHthSEVycXwyOMh16X0fKoV5rH4ppL9fgYFpllNiWoFHhz9lGYEPd5Vn&#10;3YDLZ55qz4COV3Rt/oBgR7txXoA1OH11C4APKnp4/X/po4pdvIrRlTFgs4nYhjJjkIi7dpxmd4eL&#10;Zr9pjYZbVs9s4YUyR0ZwcYQIODx0TYLOKnJ4aIF6opRcSZQPlEhfWJI7hVZiSZA0ddBlSo4TZgho&#10;govyVj1r+YnNRupvqIedOApzrYVPKmt364LYodxbKJ0Rk5VeRZpfhKRhQpdodShkUpRQZWtno5E5&#10;VbRrO44cRotvC4rqN95zKoeMKmV3hYQEoWNaWaW9kxVdfKIohBpgep47dKBjjpopZPVm7JYcVVhq&#10;mZIHRjpug43WN6ZywIl1KmB3M4T+nqVxmFqOkSJyzV4fgtt0GGGKc8R1d2TfZCh27mg9VGR4h2u/&#10;RPl6Rm9yNfV8SXOBKBZ+mXganWJupWPakAZwLGZ+gb9xr2kKcslzQWuMY1J07m4aU7h2w3DHRHt4&#10;wHOZNbN7BXa0KCF9k3oxnBpr9W0VjrltvG7XgLdvcnCKccxxM3I0YoBzEnPsUxZ1IXW9RA93W3ep&#10;NX954HnIKCt8qnwnmrBpj3YmjVZrhHcaf0xtZ3f5cKZvU3jOYX9xbXmsUkxztHqcQ4J2KHudNTh4&#10;5Hy7KDN73X33mWFngH8cjBVpmX9Kfhpron9Xb4lttX9QYK1v9X9NUaBycX9YQw91GH9pNQF4Bn+B&#10;KDp7LH+dmExlz4gCiw5oA4dmfSZqJoabbqZsWoW0X+NuvITKURFxWYPmQq50LYMENNF3SIIVKEB6&#10;lYEVl29kbJC9ijlmtI9VfFpo642sbeprNovfXzttuIoOUI5wdYg7QmJzZYZhNK92p4RtKEV6GIJb&#10;lsljVZk8iZNlrJcHe7Nn7pR8bU1qRpHBXqhs348FUA5vvYxEQg1yyol1NI92JIaBKEl5sYNxllli&#10;iqFuiRlk6Z5rey5nLJr3bMlpiZdMXjlsLZOgT7pvHo/wQcNyRowsNF11vYhFKE15X4RYkq55YVqI&#10;hk153F4QeSJ6f2F3ayp7O2TMXLJ8C2gvThp89Wu6P+h9/W92Mix/QHOSJamAwngvkZd2lGNEhU13&#10;YWXzeCN4OWiLakl5IWseW/d6H22/TYl7PnCBP4Z8f3NrMgZ9/HafJc9/s3owkHh0BmvjhBV1EG3H&#10;dx52FG+baVZ3KHFoWzN4VnNDTPd5q3U3Pyl7I3dJMeV82XmPJfB+w3wPj0VxtHRygt5y7XWVde90&#10;G3ahaHt1VXeoWnl2tXizTHJ4PHnRPtx56XsDMct71nxVJgx98X3GjhpvvXzngdtxGH1TdPByaH2d&#10;Z3RzxH3QWbN1SH4IS853A35NPm944H6aMZ96+X7zJiV9PX9UjSJuIYVIgOlvk4T6dA1w/IR5ZqRy&#10;dYPYWP90F4M0S1N17oKYPiB39YH/MX96OoFeJjl8o4CzjFpszo18gCluVIxyc1ZvzYshZftxWomn&#10;WGlzGYgoSuF1DoanPeV3LYUkMWt5l4ONJkp8JIHki8FrwpV2f5BtV5Ovcr1u2pGKZW1wco8vV+Vy&#10;RozPSm50WYpsPZt2kogCMVd5EYV7Jlh7vILmi1Rq+p0mfx1smZqmckFuH5eoZPRvu5RnV4Fxl5Ei&#10;SiRzvI3aPVt2EIqGMS94rIcbJmN7aYO7hvCBbVqEe4KBOF38b1yBMmFcYn6BRGS1VS+BXmggR86B&#10;iGu2OuGBx29+LoCCMnOmI2yCz3hBhfl+0GK4eql+6GVpbod/DmgLYcl/QWquVJ9/gm1jR2Z/2nA9&#10;OqaASnNALnyA6naOI6yBtXouhP58YGrSeZd8s2zIbaB9Am60YPN9XHCdU/N9yHKZRul+UXSxOl5+&#10;9HboLnB/xXlVI+OAvXv2g/N6LnLLeIl6qHQUbI97HnVNYC57mHZ+U0t8NHe6RnR87HkKOh99v3pu&#10;Lmd+wXv1JBN/5H2XgvJ4RHq9d5B44HtZa6Z5dXvYX1V6D3xFUsh6x3y6RhN7rn07Oe18rX3ILmN9&#10;3X5mJDx/Kn8OghV2vIKedth3cYKRawB4GYJTXql4yYH1UiZ5nIGYRal6nYFGOap7w4D5LlB9G4Cq&#10;JF9+jYBYgWF1eopOdiZ2QYmVald29oiUXg93uIdqUZx4o4Y8RUJ5voUSOXx6+YPqLkh8dYKzJHt+&#10;C4F0gNV0eZHAdZ51T5BbadF2DY6VXZR214yYUSx31IqWRN95CoiUOUB6XIaSLkF77YR8JJJ9oYJk&#10;gGxzt5jvdTR0l5bkaWJ1WZRUXSt2JZF8UNd3KY6gRKR4bovFORB52ojnLiZ7hoX8JKR9TIMpe3mJ&#10;wVppcOSI5l3NZbaINGEpWe2HjmSITcqG4GgBQaWGNWupNgWFlG+CKweFEnO5IWSEt3hPepuHXGIe&#10;cC6GwWTOZQqGL2d6WWKFn2ovTWKFEGz9QWOEjG/zNe6EFnMSKyODwnZ8Ib2DkXopecSFC2m3b0aE&#10;pWu8ZEyENm2/WLSDx2/HTN6DXXHmQQyDBnQlNcmCvXaFKzWClnkcIgqCj3vdeOGC73E0bluCrHKY&#10;Y2CCX3PyWASCEXVOTEyB0na5QKqBpXg8NZqBiXnVKz2Bj3uVIk2Brn1qeAeBInidbY6A+nlkYpuA&#10;x3oWV0WAk3q9S9mAbHttQFWAbHwvNXKAeHz+K0aAp33hIoaA7n7Md0Z/m3/0bN1/j4AeYft/cIAh&#10;Vr5/TYAKS21/Pn/0QDN/UH/vNWl/hH/1K1V/3X/8IrWATYADdqd+aIcibGF+c4a0YY1+W4YAVlB+&#10;PIUiSwB+QYRHP9x+b4N5NUx+tYKzK1p/M4HhItx/x4ENdil9co4Xa+h9i40PYRh9eouiVel9Yon6&#10;SqV9dIhXP4l9uoa9NR1+FYUsK19+p4OLIvx/WoHsdch8tpTLa4h815MvYLh8ypEEVZB8tI6NSmB8&#10;y4wbP1t9HYm0NQB9jodVK1d+O4TuIxV/A4KjcHWSXloeZqyQ2l1wXG2Pc2DKUbOOBGQ2RrmMemfE&#10;O8+K42uGMXqJTW94J9mHy3PFH5mGcXhab6mQNGFgZhSO4GQNW+SNiWbGUUyMJGmSRnSKrmx9O7GJ&#10;OW+XMYaHyHLZKBSGcHZlIAmFPnojbvaN/miAZVWM12qSW0yLnGysUMSKUW7YRhSI/XEfO3yHr3OM&#10;MYGGZ3YbKEKFO3jiIGqEMXvGbjuL8G+CZJOK5nEAWomJyXJ/UDeInXQKRaWHb3WpOzqGSndkMW+F&#10;LXk5KGKEK3s1IL6DSH1AbYWKLHZwY+iJPXdeWeaINnhBT5+HH3kgRUmGDXoSOv2FD3sZMVyEGHww&#10;KH2DPX1fIQWCgX6RbOSIun1NY1mH4n2vWWiG6X3vTy2F4X4eROyE4X5VOuaD8X6iMVyDH378KJeC&#10;bn9aIUCB2n+2bFqHhYPyYtSGwoPAWOyF14NZTr2E2oLWRJKD7IJYOrODEIHmMW6CRoGDKLKBvYEc&#10;IXGBUYCwa+6GmIp1YpqF7InEWL6FAYiqTpSD9IdVRHWDBoYTOoqCSYTnMUuBnoPSKMOBKoKrIZmA&#10;4IGCa5iF4ZC/YkmFOY+KWG2EU426Tk2DSIucREGCW4mYOm2BpoetMUaBD4XXKNGAuIP2IbiAh4It&#10;Zd6bMVmhXOeZCFzlU5mW52BBSe2Un2O/QBmSImdoNmaPiWtMLVeM529fJQOKV3PHHgeH/HhiZSKZ&#10;R2B9XGuXP2MpUy6VGmXxSaWSzGjaP/WQWGvpNmqN2W8rLYSLV3KXJVuI7nZKHoyGu3odZJSXJ2cs&#10;W9SVP2lMUreTM2uAST2Q+W3WP7SOoXBKNlaMRHLqLZ+J6XWsJaSHrHimHwCFo3uwZASVGm23WziT&#10;S29QUhaRWXD3SM2PPXK1P2SNCnSONjKK1XaHLaqIpHiaJdyGkXrYH2OEsn0bY3OTV3QzWrCRonVJ&#10;UZqPwHZgSFiNtnd6PySLoHiwNg+JkXoCLayHh3tkJgeFnHziH7eD5H5bYvCR6nqlWj2QS3s6UTeO&#10;dXu4SAWMd3wrPuKKcHywNf+Icn1ULbCGi34FJiiEyH6/H/2DOH9yYoKQwYDpWeKPNYEAUOmNZ4Df&#10;R76LbYCmPqGJdoB+NdiHjYBuLbuFs4BuJkiEFIBpIDeCqYBfYiqPz4bwWY6OU4aEUJuMjoXBR32K&#10;mITXPm6IqIQANaaG1YM9LamFCYKSJmiDfYHdIGaCNoEkYeWPGIzTWW+Np4v4UH+L44qER2aJ3YjL&#10;PnKH5Ic4NcaGGIXHLcyEbIRxJoWDBoMRIIuB2oHFW5OkXFj5U1ChlFwxSuWepl+RQkibaWMmOZyX&#10;4Gb4MSeULGsLKV+Qa29MIl6MvXPTHKWJXnhoWtqirF9wUtSf9GIeSn2c9mT6QgSZq2gGOYWWIGtH&#10;MT2SfG7AKaSO03JgIs+LR3Y6HT6ID3oWWmugomW1Ul6d/WfmSiGbFGo4QbiX1my+OV6UZG9tMUGQ&#10;4HJNKdeNWnVLIy2J+Hh3HcKG7HucWgqelmvVUfOcBG2LSa+ZMW9bQXCWE3FSOTGSwnNxMTyPY3W0&#10;KfyMB3gOI3qI0XqLHjSF8nz4WaWcy3HoUZWaU3MmSV6XjnRyQSOUf3XNORaRTHdUMTqOEnj6KhuK&#10;3XqtI7uH0nx2HpSFHn4sWUabVHf0UUuY8Xi+SSWWOHl8QPqTM3o8OPqQD3sYMUWM6HwXKjqJ2H0j&#10;I/GG9342HuSEbH81WPaaIn3QURGXz34nSPyVHX5RQNmSIX5xON+PDH6pMUKL+n77KlyI+H9gJCKG&#10;Pn/CHyaD2YAWWLWZL4N6UOeW54NbSN6UOILuQMWRPYJlONCOMYH1MTCLOIGeKl+IS4FfJEqFpYEa&#10;H1uDY4DRWIuYb4j1UM2WKYhhSMmTfodTQLmQhYYZONaNeoT8MUWKjYP9KnSHtoMVJGOFLII0H4WD&#10;BIFprH9c41UrnTJf/VkmjYVjEV0VfUxmMGD7bJ9pdGTnW8Rs6mjvSztwlW0oOxB0mXG7LAd4+nbl&#10;qotY7V9hm7Bcb2JgjDNf32VXfCdjV2hMa5xm9GtJWuhqxm5hSoxu0HGiOqVzNHU0K/d38nk+qL1V&#10;Z2mAmf1ZPmuAisRc/21+etFgw2+Danhkr3GWWfxo1XPBSd5tN3YMOkBx9XiWK+p3B3t2pvJSPXNz&#10;mEtWY3SCiSZaZHWUeYBebHaraVNipnfSWRRnG3kNSTprznpdOeVw3nvZK952N32IpUJPd31ClstT&#10;4H1uh8VYIn2ZeDRcZH3EaFtg3H34WEllm34+SKtqln6OOZZv7H70K9N1g39uo9RNIIbxlYtRwoY9&#10;hq9WOIV/dz1asYS7Z31fXYP7V6hkUYNFSDhpjYKSOVRvIIHdK8p06YEioqlLKZBzlIlP+47Xhc9U&#10;m40qdnpZQIt1Zs1eHonEVxpjQ4gRR95orYZWOSJudISHK8N0aYKhocRJl5mwk8JOjpckhSFTTZSC&#10;deJYEJHaZkRdE483Vp9iZYyNR4Rn+4nPOPlt5obrK710AIPpoStIcKKBkzdNe573hKBSS5tcdXBX&#10;IZfFZedcO5Q4VlhhqpCdR0RnYozkOMptcoj6K7lzq4T7oNVj81U1ktRmaVk6hElo510ndRlreGEG&#10;ZXFuLGTuVaJxEGj5Ri90KG03Nyt3lXHWKVt7WHcKnytgMF7lkaNjD2H7g0Vl4GUCdDxovGgCZLRr&#10;vWsKVQpu9W4xRcNyZXGCNvN2L3UqKWN6S3lJnYpczmh5kAFgAGqlgdtjG2zHcu5mQW7nY5tpj3ET&#10;VCptGXNaRSFw3XXCNp50+HhrKWp5W3tlm+pZxHHljm9dPXM0gF1gl3R6ccBj/XW7YpZnmHcHU19r&#10;bXhoRJdvfnnhNlhz5XuGKW94iX1bmmhXG3s1jQ9a0HuvfxdeZ3wZcI1iBXx5Ybhl23zfUqpp+H1Y&#10;RB1uTn3cNh1y9n52KXR3038lmShU34Rqi+1YxIQPfhNci4Oab6NgXoMVYOhkZoKRUhlotoIYQ7pt&#10;SYGmNetyK4E0KXl3OIC+mCZTAY1wiwJXD4w8fT9a+4ribuVe94l0YD5jMIgIUZVnroadQ25sbIUw&#10;NcdxgIOzKXx2t4Ijl2JRhZYxik1VsJQifJVZt5Hebk1d0I+DX7NiLI0sURpm1orTQxtrvYhwNadw&#10;84XuKX92TYNVlt1Qap6PicpUp5ujfBJYvZhzbdNc55UqX09hWpHqUNBmIY6mQtlrKYtPNXpwg4fU&#10;KYF1+YRSlVtrNVVWiJRtBFlWeydu6l09bQRw52EWXmdzA2T7T6l1TGkHQVN3xG1JM3Z6jXHxJtl9&#10;oncrk+Zno15qh2Jp12GQeghsCWSjbA5uTGewXZlwsWrJTwhzSW4EQON2E3FrM0Z5L3UnJvh8jXlR&#10;koFkYWd4hglm6mnGeP5pYWwHaxdr5G5CXNNujXCKTnVxcHLuQIh0iHV0MyN38ng8JxN7mHtTkQdh&#10;dHBhhJ9kQHHjd5Rm9HNXaflptHTCW9xsqHY1Tbdv03e/QAlzNHliMut243sxJyp6wX0uj61e6Xku&#10;g1th6nnrdmZk1XqQaONnzHslWxhq93vATRluZ3xsP6RyCX0mMsN19X34Jz56CH7ejo9cxoHkglJf&#10;8oHbdXdjCYGsaAlmMYFnWllpjIEiTJltK4DpP1JxBoC5MqB1KYCLJ095a4Bdjala/oppgXteTYmY&#10;dLFhhoiRZ1dk1IdtWbpoXYZJTCFsKIUpPxRwKoQMMop0fYLiJ1146IGrjPlZkJKsgNRc+pESdBBg&#10;TI8vZsRjtY0nWTNnYIshS6trVYkcPslvfYcUMnRz74T1J2l4fYLGjH9YfJqVgFlb+Zg3c5BfWZV2&#10;Zkpi0pKGWNBmko+bS2RqooyyPopu7InAMktzgoa2J3J4J4OxigdytlWAfkxz3llxced1KV1PZNB2&#10;jmEjV0Z4C2UISaZ5rGkZPHp7dW1hL9d9hXIRJIF/1HdHiLlvT14FfTVw2WEvcOVybGRKY/V0Dmdi&#10;VpZ1zWqKSSN3t23XPCd5y3FSL8J8JnUiJLd+tXlWh31sNGZ7e/BuDmjjb95v3ms/Ywdxvm2XVdpz&#10;vm/9SJt17nKCO9h4SnUqL6967HgTJOZ9uHtAhjZpYm7jerBrfXCNbq5tiHInYjRvnnO+VSxx33Va&#10;SCV0UXcOO5p28XjdL6R51XraJQ983H0ChP1m9XcxeaRpQnglba1rf3j/YS9txnnJVHBwPHqZR4ty&#10;8Ht8Ozl1zHxuL4R46H16JTJ8HX6Zg/pk6n9neK5nXn+kbMxpwn+3YGRsN3+yU8Nu2X+uRxxxt3+3&#10;OvZ0yn/LL3B4G3/lJU97fYAAgyljNodpd+tlyobvbBloTYY4X8Jq5IVfUzNtr4SHRrJwt4O0Oshz&#10;7YLoL2d3bIIUJWh694E3goZh1Y8rd1FkhI37a4NnHox2XzppzYrEUrdsuIkTRkZv54dmOoZzQIW9&#10;L1t23IQBJXt6ioI/ghFgx5abdt1jipS8awtmMpJnXsho74/XUltr7Y1KRgZvNorCOk5ysIg4Lzl2&#10;b4WgJYt6M4MYftJ6fFWfdAR7AVl9aJt7sF1RXI98c2ElUCB9Q2UQQ6h+LGkqN7F/NG17LFeAdXI0&#10;IliB53dffaZ3Sl2dcxN4K2DHZ795FmPoW916DWcNT5d7FmpHQ0t8QG2pN4R9i3E6LGJ/EXUfIqSA&#10;vXlYfIx0UmWPcfJ1gGgGZtJ2pmp3Wwh302zoTvB5GG9tQtZ6hHITN0d8EXTeLGN91XfpIud/t3ss&#10;e3BxpG1ncNhzCm8zZb10ZXD0WkZ1w3KyTk13SHR8Qmp48XZfNxJ6vnheLGR8vnqKIyF+03zXelxv&#10;THU1b9Jw4nZUZM5yandgWWxz9nheTdB1qHlnQhF3jXqDNut5knuxLGx7yXz7I1N+D35XeXFtWXzv&#10;bxBvF31oZCNwwX26WMByc33zTTN0TX4xQa12Wn6BNrF4kH7dLGF6+n9CI3x9an+oeLFrt4R0blpt&#10;k4RFY3xvWoPZWCpxLINLTK9zKYLAQU91XIJANo13soHILGJ6SIFMI5584YDLeBpqZIu1bc1sWorh&#10;YvVuNom1V7JwHYhbTENyN4cDQPB0joWyNlh3BIRqLGJ5tYMWI7p8coHBd6lpXJKubWBrZpE7Yodt&#10;UY9NV0xvRY0gS/NxcIr1QLxz3ojUNix2dYa3LEt5R4SVI898GYKKc8yCjFWaad+CcVlnX2yCe100&#10;VGyCj2ENSRuCoWUEPdGCv2kwMxaC8W2RKQuDT3JUIGOD1Hdzcr5/kl0caQx/ymBGXq+ABmNvU9mA&#10;Q2alSLKAhGn2PZSA2210MwqBSXEfKTSB43UbIMaCnXlZccp8vmSQaBJ9PGcWXed9rGmdUyd+GWws&#10;SC5+kG7SPUF/InGeMu1/zHSQKVCAoHe/IRuBjXsYcNN6LWvuZxl63m3VXPR7fW+3UnV8G3GeR558&#10;y3OWPON9l3WrMsV+e3fcKWB/hno6IWWAoXyub+h38nM4ZkF4zXSDXCp5lHXAUbN6W3b2RzB7M3g5&#10;PJZ8N3mUMqd9UHsBKXJ+jnyJIaR/1n4ZbxR2C3pzZX13DnshW3t393uwUSZ43nwsRr1523ywPGl7&#10;AH1LMpp8SH3zKYR9uH6lIdl/LH9XbmZ0eIF+ZPB1oIGVWwJ2ooFyULd3nYEvRlR4uoD1PBx6A4DM&#10;MoZ7aICvKZB9AoCNIgR+n4BobdxzMohKZG90c4fJWol1iobxUE52l4XsRfp3zITxO895NoQDMlx6&#10;toMiKZl8bII4Iid+LYFNbXJyMI7SZApzhY3AWid0rIwwT/h1xopjRbp3CYihO6h4h4btMkN6JYVF&#10;KZN7+4ObIkN90YIIaSCK5FVcYAyKI1kcVo2JfVzpTJmI0GDNQmWID2TaOEmHTWkgLsmGlm2bJgmF&#10;/3JvHqiFkXeDaC6IIFxtX1SHql+ZVemHKmLRTB2Gm2YeQhaGAWmOOCmFb20vLtuE63D9Jk2EinUV&#10;Hx+ETXlYZ1+FbGNrXn+FM2YDVUGE4mijS4uEfWtXQbGEEm4mN/ODtnEgLtqDaXQ9JoGDP3eVH4aD&#10;MnsEZpGC8GpTXa+C5GxYVHSCvW5gSviChXB3QT6CT3KjN7KCKXTwLsyCEndZJqeCHHnsH9+CPXyI&#10;ZceAx3EsXPGA43KgU8KA4HQNSleAynV6QN+AvncAN3OAy3ieLruA5npOJsWBIHwZICqBbH3hZRN+&#10;9XfyXE1/NXjWUzN/T3mjSdl/WHpmQHt/ans3N1J/lHwfLrd/3H0VJuGARX4WIGmAvH8NZHZ9ZH59&#10;W7t9y37SUrJ+AX77SW1+IX8RQCR+UH8wNyh+mH9fLtB+9H+fJwR/iX/cIJ2AK4AOY/t8KITfW2p8&#10;tISvUnF8+4QqST59HIN7QAh9VYLhNwZ9v4JbLrR+PYHqJxd+74FrIMd/tYDlY5p7KosFWw97yopP&#10;Uh18I4kaSPl8UYesP9t8lYZVNvB9DoUWLrF9poPqJyR+eIK3IOh/V4GUXuOTiFTZVp6SFViTTgqQ&#10;qlxmRR2PJWBhPASNfmSOMxSLyGj6KsuKFm2YI02If3KFHSaHHHeQXgiQ+1uDVfePxl63TXeOdmID&#10;RLGNBmVwO8iLeWkJMwqJ6mzYKvaIZHDSI6qG/nUMHa+Fy3lVXViOZ2IVVUWNZGTDTOuMPWeDRDqK&#10;72piO32JjW1kMvCILnCVKxCG2XPnI/WFp3dsHiaEpXryXLGL+2iSVJuLIGq4TEOKHmzrQ8iI+282&#10;OyuHyHGhMsyGm3QuKx2FenbWJDCEe3mjHo2DqHxlXA2J2m8DVAKJJnCiS7eIRXJFQ0uHQXPxOuuG&#10;NXW+MquFOHenKySERnmgJGGDd3uwHuOC0H2uW3WIC3VhU3uHfnZ8S0eGuneIQu+F0HiVOqaE4Hm2&#10;Mp+D/3r2KzGDN3xAJImCl32QHyuCG37MWvKGh3uNUw2GH3wnSu2Fc3yYQqmEm3z+Om6Dw313MoWC&#10;/n4IK0eCTX6nJLCB2H88H2eBhX+/WoeFRoFwUqWE/YGBSo+EaIFUQlyDooESOjSC3YDlMlCCN4DK&#10;Kz+Bk4DEJNuBMoCwH5eBDICKWjOESIdIUoGEJ4brSnmDpoYJQl+Cz4T0OmKB+4QOMqCBWoNNK3yA&#10;34KlJP2AsoHqH72ArIEvVNychlQjTYuaWlfXRfuYIFuvPh+Vrl/ANiaS/mQWLmCQNWixJ0WNbW18&#10;IO+KzHKKG9KIfneaVASaPFpqTN6YU12nRVWWKmEKPaSTuWSeNemRD2hoLmGOXWxsJ4WLtXCVIWGJ&#10;P3T3HG2HIHlSU32Xv2CUTEyV/GNaRNmT/WY9PTmRp2lSNayPIWyNLlqMmW/7J7eKH3OFIcKH3Hc7&#10;HPKF73rhUwiVUmajS8mTr2jsRE6R0GtRPNyPqG3aNXKNUHCLLk6K+nNfJ9uIs3ZKIhCGpnlVHWSE&#10;6XxGUomTKWylS06Rs250Q+eP7nBTPION3nJFNU6Ls3RkLkmJi3aiJ/eHd3jrIlCFmntGHcWECn2B&#10;Ug2RVHKjSuKQC3P4Q5aOY3VKPE2MaXamNS+KVHgfLleISXm9KBiGYXtkIoWEtH0NHhaDUH6SUaGP&#10;ynh1SoiOrHlRQ1SNG3oQPByLNHrPNQuJNnuqLlCHRnyhKDuFc32mIrWD8n6gHliCt395UUqOh34Z&#10;SkGNjX56Qx+MEn6hO/2KNX66NPmIRX70LjiGdX9FKDiEun+qIt2DUH//Ho6COoA5URGNf4ObSg2M&#10;oIN9QvSLPYMAO+WJa4JrNP2Hf4H8LlGFvIGpKFSEG4FpIv2C0YEgHrmB14DVojVWm0+qk+RaKVQj&#10;hUJdv1iYdh1heF0LZodlaGGHVsZpmmYjR2ZuCmr2OHdy2nAtKsd3+3YEoChRylmfkk1V2l0wg+FZ&#10;7GC6dOxeGGRDZX1ifGfUVepnI2uFRr5sDW9nOBpxWHOnKs926nhsnk1NcWOLkJNR+WYogm1Wd2jD&#10;c5dbC2tiZF5f1W4OVQZk6nDYRh1qRHPKN8hwAHcLKtd1+HqxnHdJg21VjuJOfG8FgNZTWHC6clRY&#10;SHJyY0hdeXQ4VC9i8nYXRYxos3gVN4Bu1HpPKt51InzOmrRF/nb7jWBLYHfJf4JQnHibcRpV4Hlt&#10;Ym1bZnpLU31hP3s8RRNnW3w/N0Rt031qKuN0an69mSpC7oB2jBlIr4BlfnhOQIBUcDxT14BCYahZ&#10;p4A0UvxfyYA0RLdmN4A8NxVs+oBTKuhzzYB5l+JATIm9iw1GYYjCfaRMPofJb5FSG4bRYQ9YMYXc&#10;UoNelYTqRHRlQYP3NvNsQ4L8KuxzSoH+lt8+H5KzijlEepDGfP1Klo7gbw9Qq40DYKJW+osrUh9d&#10;mYlMRCxkfYdiNthrrYVeKu9y3oNLlig8dZshiZ5DAJg7fIFJR5VqbrJPhpKyYGFV/pADUfRcx41D&#10;RARj14prNrtrNIdqKvJyiIRhl2RdZU/+ihlgYVRpfG1jc1jRbjtmqV03X5xqEGGrUN1ttmZFQolx&#10;mWsYNLR13HBWKC96Z3YwlXpYx1lqiMdcSVz/e1tfzWCPbVtja2QeXuJnO2e1UExrTmtuQiZvoW9Y&#10;NIt0WHOoKEx5T3h9k7pUmmLMhxhYkmWDee5cfGg2bA1gfWrqXcxks22qT3JpMXCKQY9t8HOSNEZz&#10;DXbsKGV4V3qmkghQ0mwQhX9VMm3seHNZd2/Iauld0XGkXNJia3OKTrVnS3WLQRRsbXerNBBx5noI&#10;KHt3fXymkHZNdXU3hBxSMHY/dzNWzndDacFbe3hDXAhgaHlNThNlpHpsQKxrHnufM+Zw6Hz5KI52&#10;wX55jyNKjn48gvVPl35xdjhUg36aaOhZfn69W0petX7lTZpkOH8dQF1p/39iM8RwEH+3KJ52IYAZ&#10;jg9IFIcLggZNY4ZodW1SkIWyaDtXzYT1WrFdR4Q9TSZjCoONQCRpDILjM65vWYI1KKt1nYGEjTlG&#10;DI+LgUtLk44QdMtQ9ox5Z7NWZ4rYWjtcFolATLxiFIerP99oSoYWM5xuw4RuKLV1MIK7jKJEepeW&#10;gMFKK5VIdE5PtJLPZ0lVS5BOWetbIY3bTIZhR4tmP69nqojpM3xuToZRKL502YO8jL5kXVBjgHBm&#10;yVS3c7ppVFkOZn5sAV1oWN5u2GHVSyVx6GZtPeB1MWs/MSV413CAJcB8vXZYiuxf+Fkyfxdi5VzI&#10;cpFl22BaZYdo6GPuWBBsJGeRSoZvnmtbPXZzUm9YMQF3X3O2JfF7m3iLiVRb8WINfadfU2TYcX1i&#10;qWegZJFmEWpoV09pqG0/SfpthHA2PSRxnXNXMOt2C3bKJhx6nHqZh8JYUWrOfC9cFGzPcBNfwG7P&#10;Y3pjfXDNVmBnd3LVSUhrsnT6PLNwKHc/MMJ063nBJkF5vHx+hlhVGnN0euRZLXSwbuddK3XjYmph&#10;OncRVaplg3hKSLhqF3mYPF1u4Hr8MKhz7XyJJmF4/H42hSpSU3v8eddWrXx0bfxa8nzYYZpfSn0y&#10;VPhj2n2SSEposX4FPBttw36IMJNzFH8dJnt4WX+9hDZP94RNeP1UjIQCbTxZDYOTYPJdpIMUVGRi&#10;dIKdR91niIIyO+1s0IHSMIlyW4FyJpF30YEQg3lOBoxUeFRSzYtGbKBXf4oCYGtcRYinU+thSYdX&#10;R3RmloYQO61sEITQMH9xxIODJqN3YoIwgvRMgpP0d9dRcpIwbCdWRpAWX/xbL43dU5VgV4uyRzpl&#10;y4mQO3prcodwMF9xUYVCJrF3CoMfghtrjlDDdrZtbVT+au5vcFlDXqtxj12UUg5zzmH+RWV2PmaX&#10;OTx432tqLa170nCvI3t++HZ7gGJnYVkAdXFpuFySad9sG2AlXc5uk2O/UV1xL2duROR0AmtHOO93&#10;B29TLaN6WXPAI8B9zHiWfu9ji2FIdBVmTmQjaM9pCmb+XN5r12ncUKNuzGzORGBx/W/jOKZ1YHMj&#10;LZp5CXaxI/x8w3qLfYhgDWmJcsJjLWuoZ5pmO23HXA5pVm/qT/tspHIWQ/JwK3RgOHNz5HbMLZt3&#10;33l2JDF73XxWfDpc/HGxcalgZ3MZZpVjwHR6WwxnJnXWT0lqwHc/Q2RunXjAOB9ypHpYLYh25HwZ&#10;JF17Fn31eydaU3m7cK1d/XpwZbVhmHsOWkZlRHugTqRpIXw8QwJtPHztN+pxiX2vLX92CH6FJIJ6&#10;b39jekhYDoGOb+Vb8IGQZQNfwoFoWaljqIEtThxnwID7QqJsFoDYN8dwlYDELYB1TIC0JKF55ICg&#10;eZtWLokZb0laQIhuZHFeP4d+WSliUYZwTalmm4VuQj5rJ4R5N49v1IOQLX10soKgJLp5c4GteR5U&#10;tJBKbtZY7Y79Y/5dDo1FWL5hQItgTVVlq4mJQgdqXYfBN2BvN4YCLWN0QIQ+JM55GIKKd2xzBlEF&#10;bPF0V1UrYhx1zFlkVtV3VV2xS0J48GIdP7J6sWa9NK98mGuYKld+xHDgIWSBE3aZddhvGFi9a89w&#10;1VxMYS5ynl/iVht0c2OFSrZ2YmdDP1Z4fmswNIZ6wW9PKmx9RHPLIb1/2niddIdrcWCCapRtkmNq&#10;YDRvrWZWVUFx0WlLSg50E2xYPuN2hm+MNE95IXLsKnV78naWIgp+yHp7c0xoHmg5aWdqkmp1Xxds&#10;+Wy1VHxvZG77SWxx/HFTPnt0wnPLNCF3rnZlKn96yXk4Ik192Xwvch9lKW/jaFJn5XFzXiBqkHMA&#10;U6JtQnSLSPZwHnYpPipzMnfhNAR2ZnmwKpB5xHupIoV9DH23cSFinHd2Z4Jll3hhXXBof3k3Uvpr&#10;cHoESF5uiXrePdFx2HvSM9V1S3zYKpB45n3yIrV8YH8PcFNga37SZsVjnH8ZXMdmuX81UmVp4H9A&#10;R99tMX9XPXlwtX+CM7p0V3+9Kpl4KH/9Itx70YA4b7BemYXlZjRh94WNXEFlQYTvUfBok4QzR3hs&#10;EYOEPSFvyYLnM41zlYJZKqB3ioHHIvx7XYEybzldJIyqZcdgqou/W9ZkFoplUY5niIjbRy5rJYdg&#10;PPNvAIX5M2dy+ISfKo53F4NGIxV7AIH/bNJ6zVEVY0p7h1UuWW18YllgTyl9RV2vRKR+LWIlOjB/&#10;LWbVMFWASmu+JziBmnEOH4CDBHaya2h3H1hVYkR4PFvlWJV5Xl+DToR6gmM1RC97s2cJOe59BGsP&#10;MEp+cm9HJ2iAEnPWH+yBv3iiakBzp1+gYS11H2KXV7t2i2WYTcZ39GioQ6V5cGvWOZp7Em8vMDB8&#10;0HKyJ4p+uXZ7IEmAoXpraShwembfYB1yPWk4Vrtz7WuXTQ11nm4EQxF3aHCJOT15V3MxMA17YXX6&#10;J6F9jXj4IJl/qnwKaCRtpG4LXzNvqW/GVeRxmXGCTEZzjHNDQqR1lXUYOPN3zncOL/Z6G3kZJ7p8&#10;hntIIN5+1318ZztrKnUmXl9tbXZEVS1vmXdUS7dxxHhhQjV0B3l9OM12cnq5L/J4+nwGJ9R7oH1m&#10;IRd+JX7BZnxpB3wRXcNrh3yYVKtt53z4S0ZwQX1LQc5ytX2wOIR1VH4uL+R4BX6+J+d63n9PIUZ9&#10;kn/XZeRnPYK5XTlp7oKsVC9sfIJcSt5u/oHyQXZxnIGcODp0aoFcL8B3QoEuJ/V6P4D7IWx9GoDB&#10;ZXJly4kcXNBopIiDU8trWIeASodt+4ZTQThwt4U7OBdzpYQ7L6l2pYNMJ/F5yIJfIYt8uoGAYoSC&#10;3FDhWfSC8VT3URSDIFkqR9ODS12DPluDbmINNQODm2bWLE2D22vYJGKEQ3E1HdWExHbHYUN/ale3&#10;WQN/3VtPUEeASl77RzaAqmLEPfSBCGa2NNWBe2rfLFuCAm84JKqCsXPeHlKDcXilYEN8HV6QWAx8&#10;4WGeT4R9kGS5Ro9+LmfsPYB+0GtDNJh/jG7JLFqAXHJ2JOKBT3ZhHr6CSXpbX1R5DmVeVyJ6F2fZ&#10;TqV7A2pfRfB75Gz6PQd8zm+yNFR90nKRLE5+6XWPJQ2AHHi7HxyBSXvnXnB2T2wfVk53mG4GTeN4&#10;wW/zRUZ53HHqPKV7BnQANBd8TnY2LEJ9o3iBJTB/EXrqH2uAbn1HXaVz5HLLVZd1bHQhTUd2znVu&#10;RMJ4IXbBPEF5fngoM/p69HmuLEV8gXtGJVN+KHzpH61/t356XPRxyXlEVPJzj3oITLd1KHqyRE52&#10;q3tZO+p4NXwUM9B52HzmLF17hX3KJXl9X36vH+N/H3+AXGZwAn+MVIhyB3/HTGdz0X/GRBl1c3+y&#10;O8d3HH+7M6Z47H/dLEJ6wYAUJY98vIBAIA9+pIBcW/xukIWaVCRwv4VMTAtytISeQ890eIPRO5d2&#10;PIMjM5F4KYKPLD16IoIPJZt8QoGMIDJ+QoEPWIqLOlBhUPiKlFSBSRqKAFi+QN2JXl0rOHGIp2HT&#10;MDKH7mbBKJ2HQmvkIdiGtnFVHGCGUXbZV3GH/VbXUBWHuFqBSEyHWl5FQD6G4mIuOBCGWGZIMBKF&#10;12qeKL+FZm8gIjWFG3PiHO2E8XinVpiE1V1JTzuE2GB1R5yEuGOzP6iEdmcTN6+EKGqcL+qD6G5Y&#10;KNWDuXI2IoGDr3ZGHWeDvnpMVdKB3WOvTnaCHWZTRtyCN2kHPyOCNGvYN1CCKG7PL7+CLHHsKOCC&#10;P3UlIr6CcniBHdCCtnvHVRF/KWoNTcF/q2wmRjl//m5MPpeAMXCCNwqAYXLhL5uApHVfKOiA9Hfu&#10;IvGBYHqRHimB1H0XVF98xHBbTR19inHqRbF+F3N6Pi1+fHUVNr5+3HbNL4h/TXinKPN/0nqLIxyA&#10;dHx0HnOBF347U8V6s3Z5TJR7uHeARUJ8e3h0Pdl9DHluNnt9l3qDL2t+MnuyKQh+1nzuI0R/qn4h&#10;HrCAe38zU0F453xZTBZ6L3zWRNV7Jn0tPYZ74H2CNkB8jH3yLzp9Un54KQN+D38OI29+/3+WHuF/&#10;/YADUuB3cYIeS8x49oIXRKB6H4G/PXF67YFYNlV7o4EaL2h8fID4KSd9Y4DoI4p+foDOHwh/mICs&#10;TtiT/U+jSEqShFPSQXGREVgdOj2PhVykMuGN2WF2K7uMI2aTJUGKemvkH5SI9nFvGxmHtHbnTcyQ&#10;+lW5R1KP7Vl9QICOr11fOX2NP2FxMmyLrWXBK5aKHWpPJWyIn28DIACHUnPlG7WGR3inTRSN+FvL&#10;RoyNLF8cP9WMKWKEOOqK6GYcMhGJiWnjK3mIMW3gJZCG7XH3IFuF3XYvHDuFCXo+THiLEWHQReqK&#10;fGSkPzGJr2ePOHuIrGqfMcmHiW3gK2WGb3FGJa+FanTAIKiEl3hNHK+D+HuqS9qIXmfORVOIEGoh&#10;Pq6He2yIOBCGqG8IMaKFv3G5K1yE4nSKJc+EF3diIOyDfXpBHRCDEHzsS0GF723HRMaF8W+VPkCF&#10;mXFuN8SE9nNeMXOEOXVwK2ODiXekJfCC8XnaISaCjHwJHWGCTn4DSryD0HOTREyEIHTcPeSEAnYi&#10;N4aDi3d7MUyC9XjyK1qCbXqCJhKB93wXIVuBwH2cHaSBrn7vSkyCAHkvQ+eCl3nyPZWCr3qfN1aC&#10;XntYMS2B6nwyK0WBi30gJhqBMn4WIYSBGX75HdqBLH+0SfuAfH6lQ5eBUn7bPVWBnX7mNzGBbH75&#10;MSSBD38wK1SAyn98JiiAln/RIZqAnoAbHgWAxIBUAAD//wAA//8AAP//AABtZnQxAAAAAAMEIQAA&#10;AQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgJCgsMDQ4PEBESExQV&#10;FhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1O&#10;T1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaH&#10;iImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/A&#10;wcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5&#10;+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwd&#10;Hh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJT&#10;VVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DB&#10;wsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs&#10;7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwM&#10;DQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIy&#10;MzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKV&#10;l5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna&#10;29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8&#10;/f3+/v//pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fL&#10;s6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSn&#10;b7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy&#10;5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH&#10;0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bB&#10;p3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdM&#10;hNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/&#10;pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+d&#10;iNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7&#10;vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqo&#10;UJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky&#10;/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNar&#10;movdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeB&#10;wLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbP&#10;plmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JG&#10;Sv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovd&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLql&#10;h8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmm&#10;x6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2g&#10;TWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2&#10;o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JFSv2hTGDypUtx5qlKg9qqTZXPqValyKhh&#10;sMWqa7XCrHW6vqt9v7qqg8W2qIfKsqaH0Kuih9aknoncmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/h&#10;mpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+H/pjgy/6NFSv2iS2Dy&#10;pklx5qpIgtutSpPQrFKjyaxdr8avZ7PDsXG4v7N5vbivgcSyqofLrKaG0KWjhtWdn4bak52L3pOd&#10;i96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L&#10;3pOdi97/pzgy/6NFSv2iSl/yp0hw56xGgdyvR5LSsE6hyrFXrci2YrDFumy1urN4vrKugcWtqofL&#10;p6eFz6CkhNOYoYXXj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqP&#10;n4jaj5+I2o+fiNqPn4jaj5+I2o+fiNr/pzgy/6NES/6jSV/zqUZv6K5EgN2zQ5DTtkifzLdRqsrA&#10;XKy9uGy3s7J4wK2ugcapqobKoqiEzpulhNGUo4TUjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH&#10;14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9f/pzcy/6NES/6lR17zqkRu&#10;6bFBf9+4Po7WvUKbz8NKpMK+XK+2t2y5rrF4wamugcalq4XJnqmEzJing8+RpYTSiqOG1IqjhtSK&#10;o4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1Iqj&#10;htT/qDcy/6RES/6mRl70rUJt6rQ+feG9O4vaxjyWysZIpLm8XLKvtm27qbF5waWugsWhrITIm6qD&#10;y5Wpg82Pp4TPiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobR&#10;iaaG0YmmhtGJpobRiaaG0YmmhtH/qDcy/6RDS/+oQ131rz9s7Lg6euTDN4fd0zWQwcRJp7G6XrWp&#10;tW68pLF6wKKvgsSdrYTHmKyEyZKqhMuNqYXNiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoio&#10;hs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs7/qTYy/6VCS/+qQVz2sjtq7r02&#10;d+jLM4DQ0jOTuMNLqKq5YLaktXC8obJ7wJ6wg8OaroTFla2Ex5CshMmLq4XKh6qGzIeqhsyHqobM&#10;h6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsz/&#10;qTUy/6VCS/+sPVr4tzdn8cQxcd/XLHvF0DWVsMJOqaS4Y7eftXK8nbN8v5uxg8GXr4TDkq6ExY6t&#10;hcaKrIbIh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yH&#10;yYesh8mHrIfJh6yHyYesh8n/qjQy/6ZAS/+wOVj5vTFi584tadDgJH+5zzeXp8JSqZ66ZrWatXO7&#10;mLN9vpeyg8CUsYXBkLCFw42vhcSJrobFhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aG&#10;rofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8b/qzMy/6o7Sf+2MlPwxypa2N4hZsLf&#10;JIKtzjyYn8NWp5m8aLKWt3W4lLR9vZOzg76RsoW/jrKGwIuxhsGIsIfChrCIw4awiMOGsIjDhrCI&#10;w4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMP/rTEy&#10;/7AzRfjAKUzf1iNNx+ggarPeJoShz0GWl8ZZpJPAaqyQvHWyj7l9to+3g7iMtoS6irWFvIi0hr2G&#10;s4e+hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4Sz&#10;iL+Es4i/hLOIv4SziL//ry8y/7kpP+jOHj/M5htSt+4hbaXeLIOX0kWSkMtbnYzFa6WLwnWqir98&#10;rYe+f7CEvICxg7yCsoG7g7N/uoS0frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1&#10;frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrX/sioy8cYcM9HiFDq88xtWqO4mbZjhNX+O&#10;2EqMiNBdlYbMa5uEyXSggcd4o37Fe6V8xH2me8R+p3nDgKh4woKpd8KDqnfCg6p3woOqd8KDqnfC&#10;g6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6r6vhwo1t0O&#10;I8DwFD+s/R5XnPAtao/lPnmG3k6Dgdhfi3/Ua5B60XCUd890l3XOd5hzzXmacs17m3HMfZtwy3+c&#10;b8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1v&#10;y4Cdb8uAnW/LgJ3Z0gsYxO0OKbD9FkGf/yRVkfQ1ZYfrRnB/5VR5e+Fhf3bdaIRy226Hb9lxiW3Y&#10;dItr2HeMatZ5jWnWeo5o1XyOZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+&#10;j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo//ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW&#10;0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+d&#10;UFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SX&#10;z7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68&#10;lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBl&#10;pMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6&#10;oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KB&#10;n9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvC&#10;upCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMid&#10;cLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl&#10;76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Kt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCM&#10;xbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDF&#10;nHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NR&#10;deSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/&#10;ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiM&#10;j8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1&#10;wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+eT1T6oU5k76RPdeWm&#10;UYXapViV0aJio8mfba/Fn3e1wp6Aub+diL68mYnDuZSLx7aPjcuzipDPsYaW1K6DoNengaHVp4Gh&#10;1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodX/ozkq&#10;/6BGQP+eTlT6ok1k8KVOdOWoT4Tbp1WU0qVfocqjaa3FonS0wqF9ub+ghb67nYjDuJiJyLWTi82x&#10;jo7TromW2KeFndqhhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGF&#10;oNahhaDWoYWg1qGFoNb/ozkq/6BGQP+fTVT7o0xk8KdMdOapToPcqlOS0qlboMumZqvGpXCzw6V6&#10;uL+kgr27oofDuJ2HybOYic+wlI7Vq5KX2qCKnNybiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Y&#10;m4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9j/ozgq/6BFQP+gTFT7pEtj8ahLc+arTIPd&#10;rVCR1KxYnsyqYqnHqmyxxKp2tsCqfry8qITCuKSGybOhiM+snI3Vo5aU2pqRnNyWjp7Ylo6e2JaO&#10;ntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntj/pDgq/6BF&#10;QP+gS1P7pUpj8alJcuetSoHesE2Q1bBVnM6wXqfJsGivxrJzs8OyfLi9sIDBtqyCya6nhc+loYrV&#10;nJyR2pWZnNyRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmR&#10;lJ7ZkZSe2ZGUntn/pDgq/6BFQP+hSlP7pkhi8qtIceivSIDfs0qO1rVRmtC2WqTMuGWryr1xrsG5&#10;e7a3soDArqyEyKaohc6dpIfUlKCO2I6fmduMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue&#10;2YybntmMm57ZjJue2YybntmMm57ZjJue2Yybntn/pDgq/6FFQP+iSVP8p0dh8q1GcOmyRn/gt0eM&#10;2btOl9O/V5/QxWOkxcBwrbq4ebewsoDAqa2Fx6CohM2XpYXSjqGJ14egktmHoZzYh6Gc2IehnNiH&#10;oZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNj/pDcq/6FEQP+j&#10;SFL8qUVh865Eb+q1Q33ivESJ3MJKk9jKVJnKxmKkvL1usLK2eLmqsYDBpK2Fx5uphMyTpoTQiqOH&#10;1IOijtaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbW&#10;gqKW1oKiltb/pTcq/6FEQf+kRlL9qkRg9LFCbuu4QXvkwUKG38xGjdPPUpfBxGGns7tts6u1eLul&#10;sYDBn66ExpirhMqQqITOiKaG0YKkjNOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04Ck&#10;ktOApJLTgKSS04CkktOApJLTgKSS04CkktP/pTcq/6FEQf+lRVH+rEJf9bQ/bO28Pnjnx0CB4NZG&#10;h8nNUZq4wmCqrLpttaW1eLygsYDBm66ExZWshMiOqoTLh6iGzoKni89/po/Qf6aP0H+mj9B/po/Q&#10;f6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9D/pTYq/6JDQf+nQ1D/&#10;rj9d97c8afDCO3Pm0D9509k/ir7LUZ2vwGGspblutqC1ebycsoHAmK+Ew5KuhMaMrIXIh6qHyoKp&#10;isx/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mO&#10;zX+pjs3/pjYq/6JCQf+pQE//sjtb+b04ZezLOG3c3DV4x9Y+jrPJUqCnwGOtn7lwtpq1eryYsoG/&#10;lLGFwo+vhcSLrobFhq2Hx4Ksish/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/&#10;q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcn/pzUq/6NCQf+sPE3/tzZX8sUzX+HWNmPN4zF8utM/kanI&#10;VKGfwGWtmbpytZa2e7qUs4K+krKFwI2xhsGJsIfDhq+IxIKuisWArozFgK6MxYCujMWArozFgK6M&#10;xYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMX/qDQq/6Y+P/+xN0r5vjBS&#10;588vVdHiLGjA4TB/rdJCk6DIV6GYwWerlLxzspK4fLeQtoK6jrSFvIuzhr6IsofAhbGJwYOxisGB&#10;sIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGw&#10;jML/qTIq/6s4Pf+4L0XuyClI1t8lUsPsKWyx3zGCodJFkpfKWp+Rw2mnjr90rY28fLGLuoG0iLmD&#10;toW4hLiDt4a5gbaHun+1ibt+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8&#10;frWLvH61i7x+tYu8frWLvH61i7z/qzAq/7EvOPbCJjzc2h87xusjV7PsKm+j3zWCltRKkI/NXZqL&#10;yGuhicR1pobCe6qDwH6sgb+Arn++grB9vYOxe7yFsnq7h7N5u4izebuIs3m7iLN5u4izebuIs3m7&#10;iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLP/rS4q/rslMOPSGi3J6BtBtvcj&#10;WqXsLm+W4Tx/jNhPi4fSX5OEzWyZgcp0nn7IeKF7x3ujecZ9pHjFf6V2xIGmdcODp3TDhKhzwoap&#10;c8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqn/&#10;tCQl7MoWI83lEyy59htGp/omW5juNWyM5UR6hN5Tg4DZYop81WyPeNJxk3XQdZVzz3iXcc56mHDN&#10;fJlvzX6absyAm23Mgpxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuE&#10;nGzLhJxsy4ScbMuEnGzLhJz1wRUZ0d8MGLzzEzGq/x5HmvwsWY7yPGeE6ktyfeVYenngY4B03mqE&#10;cNtvh23ac4lr2XaKath4i2nXeoxo1nyNZ9Z+jmbVgI5l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l&#10;1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY/S0goJv+gNHa3/FTOd/yNFkP8zVIX3&#10;Q19+8VFod+xcb3DpYnRr52d3aOVteWbkcHtl43N9Y+J2fWLheH5i4Xl/YeF7f2DgfYBf4H+BX+B/&#10;gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4H/oDkh&#10;/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9&#10;g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSE&#10;s8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jj&#10;n1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xG&#10;Nv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jB&#10;vIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8ST&#10;i7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH&#10;2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+a&#10;UUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGb&#10;w7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bC&#10;j4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxn&#10;ldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/&#10;nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+&#10;oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMb/oDkh/51GNv+aUEr/nlFZ96BSaO2hVnjkoVqG255klNKbbqDMmHiqxpWBssSVibbBkY66&#10;v4yQvb2Ik8C8hJfDuoGbxbl+oMe4fKfIsnuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiw&#10;e6rIsHuqyLB7qsiwe6rIsHuqyLB7qsj/oDgi/51GN/+bT0r/n09Z+KJQaO6jU3flpFeF3KJgk9Oe&#10;ap/Nm3Spx5h9scSXhrbBlIy6v4+OvryKksK6hpXFuIKayLd/oMu0fKfMrHypyqp9qcqqfanKqn2p&#10;yqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcr/oDgi/51FN/+cTkr/oE5Y&#10;+KNPZ++lUXblplWE3aVdkdSiZp3Nn3CoyJx6sMSagrbBmIq6vpKMv7uNj8S4iJPItoOZzLSAoc+s&#10;faXPpn6nzKR/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/&#10;qMv/oTgi/51FN/+dTUn/oUxY+aVNZu+nT3XmqVOD3qhakNWmYpzPo2ymyaB2rsWef7XBnIe6vpeK&#10;wLqQjca2i5LLtIiazrKGpNGmgKTRoIGnzZ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafM&#10;n4GnzJ+Bp8yfgafMn4GnzJ+Bp8z/oTgi/55FN/+eTEn/oktX+aZMZvCpTnTnq1GC36tXjteqX5rQ&#10;qGmky6VzrMajfLPCoIS5vpyIwLmWjMa1kZLLr42Yz6qKodKghKPTm4SmzpqEp82ahKfNmoSnzZqE&#10;p82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp83/oTgi/55FN/+eS0n/o0pX+qdL&#10;ZfCrTHPorU+A4K9UjdmuXJjSrWahzatwqciqebDDp4G3vqGEwLWbicaulY/MqJGVz6KOntKaiaLT&#10;loelz5WHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps7/&#10;oTci/55EN/+fSkn/pElW+qhJZPGsS3LpsE1/4bNRi9qzWpXUs2Oez7NupcuzeKvDrHy3uKWBv6+e&#10;hsaomYzLoZWS0JuSm9OVjqLUkYyl0JGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYum&#10;zpGLps6Ri6bOkYumzpGLps7/oTci/55EN/+gSUj/pUhW+6pIZPKuSXHqskx94rZPidy4V5LWumGa&#10;071toMm4dau+sHq2s6l/v6qihMainYrLm5qQz5WXmdKQlaLUjZCl0IyQps+MkKbPjJCmz4yQps+M&#10;kKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps//oTci/55EN/+gSUj/pkdV+6tHY/Ow&#10;SHDrtUp85LpOht6/VY/aw2CV0sRtnMW7c6q5s3i2rq19v6WngsWdoojLlp+Oz4+cltKLnKLTiJWk&#10;0ImUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc//ojci&#10;/59EN/+hSEj/p0ZV/KxFYvSyRm7suEh65r9Mg+HHU4rczWKOzshsm8C/caq0t3e1qbF8vp+sgcWX&#10;p4bKkKSMzoqildGGoqHShJul0IWapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wa&#10;pc+FmqXPhZqlz4Wapc//ojYi/59DN/+iRkf/qERU/a5DYfW1RGzuvEZ36cRLf+PPVITZ1GWIyMtr&#10;mrrCcKmuune0o7R8vZqvgcOSrIXIi6mKzISnks+AppzQgKOlz4Chps6AoabOgKGmzoChps6AoabO&#10;gKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps7/ojYi/59DN/+jRUf/qkJT/rFBX/a4QWrx&#10;wURz6sxLeeDaVnzP1V6NwMxpm7PDcqinu3mznrV/u5exg8KOrYXGh6uIyoGpjc18qJbOe6iizXup&#10;ps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps3/ozYi/59D&#10;N/+lQ0b/rEBS/7Q+Xfm9P2buyENt49ZNb9XdToHE01mRtclmn6nBcaugu3mzmbaAupSyhcCMr4bE&#10;hq2Ix4CrjMl8qpLKequcynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5&#10;q5/Keaufynmrn8r/ozUi/6BCN/+mQUX/rz1Q/rg7WfPEPGHm0UNk2d9Dc8jcSoW30FeVqsdloqDA&#10;cKyZunm0lLaAupGzhb6LsYbBhbCIw4Gui8V9rZDGeq2XxnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2a&#10;xnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsb/pDQi/6FBN/+pPUP/szlN+b43VerMOlnb3Tti&#10;y+U/d7vZSImrzleYoMZlpJjAcayTu3qzkLiBuIy1hLuIs4a+hbKJwIGxi8F+sI/Ce7CUw3qwlsN6&#10;sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsP/pDQi/6M+Nv+t&#10;OUH/uDRI8MYzTd/ZNlDN5TZnvuQ7e63XSIygzViZl8ZnpJLBcquOvXuwjLqBtIi4g7eEt4W5grWI&#10;u3+0ir18s42+erORv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/&#10;erOTv3qzk7//pjIi/6Y6NP+yMz33wC5C5NIvQc/kLlW/7zNrr+E7fqDWSo2WzluZkMhpoYzDc6iJ&#10;wHushr5/r4K8gbKAu4SzfbqGtXu5iLZ5uIu3d7ePuHe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3&#10;kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLn/pzEi/6wzMf+5KzbqzCY20uEmQcHvLFqw7TNuoeE9&#10;f5XXTYyN0F6WictrnYbHdKKDxHqmf8N9qXzBgKt6wIKseb+ErXe+hq91vomwc72MsXO9jbFzvY2x&#10;c72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbH/qS4h/7MqK/LFIizW&#10;3hwtw+0jR7L5K12i7DZvleJCfYvaUoiF1GCQgtBsln7Mc5t7yneeeMl7oHbIfqJ0x4Cjc8aCpHHF&#10;hKVwxIembsSKp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOL&#10;p27Di6f/rCog+r0fItzZEhvF6xoztPojSqP5Ll6V7jxtiuVJeYPfVoJ+2mSJetZsjnbTcZFz0nWU&#10;cdB5lW/Pe5dtzn6YbM6AmWvNgppqzYSbacyHnGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxo&#10;zIicaMyInGjMiJxozIicaMyInGjMiJz/th4Y5NAOE8jpESC1+Rs3pf8mS5f6NFyL8UJogupPcnzl&#10;W3p34WR/ct5qg27ccIZs23SIatl3iWjZeYtn2HyLZtd+jGXWgI1k1oKOY9WFj2LVhY9i1YWPYtWF&#10;j2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY/pxw0MytoLD7f3EiSn/x05&#10;mP8rSYz+OleD9klhfPBVaXXsXm9u6WN0audpd2flbnll5HJ7Y+N1fGLid31h4nl+YOF7f1/hfX9f&#10;4H+AXuCCgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3f&#10;g4HL0AkDuuILE6j/FCaa/yE3jf8xRYT/QFB8/E5YdPhXX230XWRn8mJnY/BoamHubGxf7XBtXe1y&#10;b1zsdW9b7HdwWut5cVrrenFZ6nxyWOp/cljqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9z&#10;WOp/c1jqf3NY6n9zWOp/c1jqf3P/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLV&#10;k3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxV&#10;XvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8&#10;wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/&#10;nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOE&#10;mLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3uc&#10;z5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWc&#10;Wmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmr&#10;vb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga&#10;/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfC&#10;gZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CE&#10;pMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzs&#10;m1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94&#10;sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nTga/5pF&#10;Lv+XUEH/m1FP/51UXfWeWGvsnV155JtkhtyYbpLVlXic0JKBpMuPiavHjY+xxYmTtcOFl7jCgpq6&#10;wX+eu8B9or2/e6e+v3mtvrt4sb62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62&#10;ebK+tnmyvrZ5sr7/nTga/5pFLv+YT0D/nVBO/59SXPagVWrtoFp45Z9ghd2capHWmHOb0JV9pMuS&#10;havHj42xxIyRtsKHlbnBg5m7v3+dvr59or+9eqjAvHmvwbR5sMGwerDAsHqwwLB6sMCwerDAsHqw&#10;wLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMD/nTca/5tFLv+ZTkD/nk5O/6FQW/eiU2nuo1d3&#10;5qJdg96fZo/XnG+a0Zh5o8uVgqvHkomxxI6PtsKJk7q/hJi9vYCdwLx9o8K7e6rEtHqtxK17rsOq&#10;e6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8H/njca/5tELv+a&#10;TUD/n01N/6JOW/ekUWjvpVV156Vagt+jYo3YoGuY0px1ocyZfqnIlYawxJKNtsGMkbu+hpa/vIGc&#10;w7p+pMW3fKvHrXurxqd8rcSkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7D&#10;pH2uw6R9rsP/njca/5tELv+bTED/oExN/6RNWvimT2fwqFN06KhXgOCnXozapGiW06Fxn86deqfJ&#10;mYOvxZWKtcGPj7u9iZXBuoWdxLaCpMewgKrIp32qyKJ+rMWff67Dn3+uw59/rsOff67Dn3+uw59/&#10;rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsP/njca/5tELv+cSz//oUpM/6VLWfmoTmbxqlFz6atV&#10;f+KrW4rbqWWU1aZunc+jd6XKn4CsxZmGtL+TjLy4jZPBsomZxa6GociqhKnJoYCpypyBrMabga3E&#10;m4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcT/njYa/5xELv+cSj//&#10;oklM/6ZKWfmpTGXxrE9x6q5UfeOvWYjdrmKR1q1rmtGqdaLLpX2rwZ2DtLmWibyykZDBrIyWxqeJ&#10;ncijh6bKm4Ooy5iDq8eWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloSt&#10;xZaErcX/njYa/5xDLv+dST//o0hL/6dJWPqrS2Tyrk5w67FSe+SzV4XftGCO2bNqltGxdZ7GqHur&#10;vKCBtLOah7yslI3CppCUxqCNm8mci6TLloeoy5OHq8iSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWS&#10;h6zFkoesxZKHrMWSh6zFkoesxZKHrMX/nzYa/5xDLv+eSD//o0dL/6hIV/utSWPzsExv7LRQeea4&#10;VoPhu16L2rtqks20c57Bq3mqt6R/tK6dhLymmIrBoJSRxpqRmMmWj6HLkYyozI+KqsiOiqzGjoqs&#10;xo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMb/nzYa/5xDLv+eRz7/pEZK&#10;/6pGVvyuSGL0s0tt7rhPd+i9VX/hwV6G1sBsjsi3cZ29rneqsqd9tKmhgruhnIjBmpiPxpSWlsmQ&#10;lJ/LjJKozIqPqsmKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqO&#10;rMb/nzYa/5xDLv+fRj7/pUVK/6tFVfywRmH2tklr8LxOdOfCVXvfyGGA0cNqjcS6cJ24snWprat7&#10;s6OlgLuboYbBlJ2NxY6blMiKmZ3Khpmoy4aUqsmGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvG&#10;hpKrxoaSq8aGkqvGhpKrxoaSq8b/nzUa/51CLv+gRT3/p0RJ/61DVP6zRF/3ukdo78FNcOXJVnXc&#10;zmR6zMZpjb6+bpyytnSop7B5sp6rfrqVpoTAjqOLxIihkseEn5rJgJ+nyoGaqsiCmKvGgpirxoKY&#10;q8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8b/oDUa/51CLv+hRD3/qEJI/69B&#10;U/+2Ql33vkZl7MdNa+PSWG3W02F6x8pnjLnCbZusvHKnobZ3sZixfbmPrYK+iKqJw4KokMZ9p5nI&#10;eqelyXuiq8h9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMb/&#10;oDUa/51CLv+iQjz/qkBH/7I+Uf26QFnzw0Rg6M9OY9/cWWfP2GB5wM9mirLIa5qmwnCmm7x2r5G4&#10;e7eJtYG8grKHwH2wjsN4rpbFdq2hxnWsrMZ3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6at&#10;xXemrcV3pq3Fd6atxXemrcX/oDQa/55BLv+kQDv/rD1F/7U7Tve/PlXsy0RZ4dpPWtTfUWzG2lp9&#10;uNNii6vOaZifxnGklcB3rY67frSHt4O5gbSHvXyyjL95sZPBdrCbwnSwpsJysK3CcrCtwnKwrcJy&#10;sK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcL/oTMa/55BL/+nPTr/sDpD/bo4SvDG&#10;O0/j1UVO1eFGX8jiS3G63VKBrNVbj5/MZpuWxnCkj8B4q4q8f7GEuYO1gLeHuHy2i7t5tJC8d7SX&#10;vXa0ob10s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb7/ojMa&#10;/6A+Lv+qOTf/tDU/9sA1ROfPOUXX3zxQyedBZLvlRnas3E6Fn9NakpXMZ5yOxnGkisJ5qoW/fq6A&#10;vIKyfbqGtHq5irZ3uI64dbeTuXO3mrlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3&#10;oLlzt6C5c7eguXO3oLn/ozIa/6M6LP+uNDT+ujE67cowO9rdMj/K5zhVvOw9aa3lRHmf206HlNNc&#10;ko3MaJuIyHKhhMR5poDCfap8wIGteb6Fr3e9iLB0vIuycruQs3C7lbRvupq0b7qatG+6mrRvupq0&#10;b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrT/pDAa/6c1Kv+0LzD0wyox3tgrLczmLkW9&#10;8jVare47bJ/kRHuT21GHi9RekIbPapiCy3Odfsh4oXrGfKR3xICmdcODqHPChqlxwYmrb8CNrG3A&#10;kq1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la3/pS8a/60t&#10;Jfy8Jyjl0CEkzuQkM77xLEqu+DNdoO09bZPkR3qK3VSFg9dhjH/SbJJ7z3KXd813mnTLe5xyyn6e&#10;cMmBoG7IhKFtx4eia8aKo2nGjqRoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVo&#10;xZGlaMWRpWjFkaX/pywa/7UlH+zJGhzQ4hkhv/AiOK/9K02g+DVek+5BbInmTXeB4FiAfdxkhnjY&#10;a4tz1XGOcNN1kW7SeZNs0XyUatB/lmnPgpdoz4WYZs6ImWXNjJpkzY6aZM2OmmTNjppkzY6aZM2O&#10;mmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjpr/riQW9cEXFNTfDhDA7xgmsP0jPKH/LU6U+Tpd&#10;ifFHaIHrUnF65l14dOJkfXDfa4Ft3XCEatx0hmjbeIhm2nuJZdl9imTYgIti2IOMYdaFjWDWiY5f&#10;1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi47+uRYN1NILBsLu&#10;Dhax/Bkqov8lPZT/MkyJ/EBZgfZNYnrwWGlz7F9vbOlkc2jnanZm5W95ZORzemLjdnxh43l9YOJ7&#10;fl/hfn5e4YB/XeCDgFzghYFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iB&#10;W9+IgVvfiIHUyAkDxNcKB7L7EBmj/xwrlf8oO4r/OEiB/0VSevxSWnL3WWBr9F5kZvJkaGLwaWpg&#10;7m1sXu1xbVztdG5b7HZvWux5cFnre3FY631xWOp/clfqgnNW6YRzVumEc1bphHNW6YRzVumEc1bp&#10;hHNW6YRzVumEc1bphHNW6YRzVumEc1bphHPEzQgBtN0IC6T/EhqX/x8qi/8uNoH/PUF5/0pJcf9S&#10;UGn/WFVj/V1YX/tjW1z5Z11a+GtfWPduYFf3cWFW9nRhVfZ2YlT1d2NT9XljU/R8ZFL0fmRR9IBl&#10;UfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGX/ljMU/5VDJf+SUTf/&#10;l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3&#10;pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7&#10;ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Ch&#10;z4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWS&#10;coTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF&#10;/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/I&#10;damwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CV&#10;ps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTf&#10;j3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+TUTf/l1NF/5lW&#10;Uv2ZW2D1mGBt7ZZneeWTcYTfkHuO2o2EltWIipzRhJCiz4CVpsx9manLe52syXmhrsh3pa/Idqqx&#10;x3SussdztLLEdLqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urL/&#10;ljMU/5ZDJf+VUDf/mVFE/5tUUv6cWF/1m11s7ZlkeOaWbIPfk3aN2o+AltSMiJ3Rh46jzYOTqMuA&#10;mKvJfZyuyHqhscZ4pbLGd6q0xXWwtcV0uLW9d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4&#10;tbh3uLW4d7i1uHe4tbh3uLX/lzMU/5ZDJf+WTjf/mk9E/51SUf6eVV72nlpq7pxgdueaZ4LglnKM&#10;2pJ7ldSOhJ3QioujzYaRqcqClq3Ifpuwxnugs8V5prXEd6y2w3azt753t7e3eLa4snm2uLJ5triy&#10;eba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5trj/mDMU/5dDJf+XTTf/m01D/59QUP+g&#10;U133oFhp759ddeidZIDhmm6L25Z3lNWRgJzQjomjzImPqcmEla7HgJqyxX2gtcN6p7fCeK65wHe1&#10;ubh4tbmxebW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbn/mDMU&#10;/5hDJf+YTDb/nExD/6BOT/+iUVz4o1Vo8KJbdOmhYX/inmqJ3Jpzk9aVfJvRkYWjzIyMqcmHk6/G&#10;gpmzw36gt8J6qLnBeLG7uXizvLF5s7urerS7p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7&#10;tbqne7W6p3u1uqd7tbr/mTMU/5hDJf+ZSzb/nktC/6FMTv+kT1v5pVNm8aVYcuqkXn3jomaH3Z5w&#10;kdeZeJnSlYGhzY+JqcmKka/Fg5i0wn+fuL18p7u6erC9snqyvqt7sr2mfLO8o320uqN9tLqjfbS6&#10;o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLr/mTMU/5hDJv+ZSjb/n0pC/6NLTv+mTln6&#10;qFFl8qhWcOuoXHvlp2KF36NsjtmfdZfTmn6fzZOGqMWNja+/h5S1uYOcubV/o7yxfay+rHyxv6V8&#10;sb+hfrO9nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLv/mTMU/5lD&#10;Jv+aSTX/oEhB/6RJTf+nTFj6qlBk86tUbu2sWnnmrGCC4Kppi9qmc5TPn3ydxpeDqL6QirC4i5G2&#10;soaYuq2DoL2pgai/pYCwwJ9/sMCcgLK9moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7ua&#10;gbO7moGzu5qBs7v/mjMU/5lDJv+bSDX/oUdB/6VITP+pSlf7rE5i9a9SbO6wWHbosV5/37BoiNWs&#10;dJDKo3qdwJuBqLiUh7Cxj462q4qVu6aHnb6ihaXAn4SvwZmBr8GXgrK+lYOzvJWDs7yVg7O8lYOz&#10;vJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7z/mjMU/5lDJv+cRzX/okZA/6dHS/+rSVb9r0xg&#10;9rJRau60V3Plt1583bZqg8+vcpDFpnidu55+p7KYhbCrk4u2pY6Tu5+Lmr6biaLBmIiswpOFr8KS&#10;hrG/kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7z/mjMU/5lCJv+c&#10;RjT/o0VA/6hFSv+tR1X+sUpf9bVQaOu5VnDjvV532btqgMuycJDAqXadtqJ8p62cgq+ll4m2npOQ&#10;u5mPmL6UjaDBkYypwo2KrsKNibG/jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9&#10;jYmyvY2Jsr3/mzMU/5pCJv+dRTT/pEQ//6pESf+vRVP8tEld8rlPZem+Vmzhw2By075pgMa1bo+7&#10;rXScsKZ6p6eggK+fm4a1mJeOu5OVlb6Okp3BipKnwoiQrsKIjrDAiI2yvYiNsr2IjbK9iI2yvYiN&#10;sr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr3/mzMU/5pCJv+eRDP/pUI+/6tCSP+xRFL6t0ha8L1O&#10;YebEVmfeyWJtzsFnf8G5bY62sXKbq6p4pqKlfq6ZoIS1kp2Luoyak76HmJvAhJekwoKWr8KDk7DA&#10;hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr7/mzMU/5pBJv+fQjP/&#10;pkA9/61AR/+0Qk/3u0dX7cNNXeTMWGDZzWBsycVmfry9a42wtXGapa92pZyqfK2TpoK0jKKJuYag&#10;kL2Bnpm/fZ6iwXuer8F9mbDAf5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ay&#10;vn+Wsr7/nDMU/5pBJv+gQTL/qD88/7A+Rf+3QU30wEVT6slOVuLVWlfS0V5rxMlkfbbBaoyqu2+Z&#10;n7V0pJaweqyNrICyhqmHt3+njrt6ppa+d6Wgv3Smrb93obG/ep2yvnqdsr56nbK+ep2yvnqdsr56&#10;nbK+ep2yvnqdsr56nbK+ep2yvnqdsr7/nTMU/5tBJv+iPzH/qjw6/7M8Qvu7PknwxkRN5tJPTdzc&#10;V1bM1V1qvs1je7DHaIukwW2Xmbxzoo+4eKqGtH6wf7KFtXmwjLh0r5W7ca6fvG6vq71xqrO8dKWz&#10;vHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7z/nTMU/5tAJv+kPDD/rTk4&#10;/7Y5P/XBPEPpzkRE3t1NR9LgU1jF21xot9NheqnNZomcyGuVkcRxn4jAdqd/vX2teLuEsXO6i7Rv&#10;uJS3bLeduGq3qLlptra4ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2v&#10;tbn/njIU/50+Jf+nOS7/sTY1+7w2Ou3JOjzg2kQ60uJHTMfiTV653lRurNlbfJ/UYoiU0GiTisxv&#10;m4LHd6J8w36odsCErHK+iq9vvJGxbbyYsmu7obNqu62yZ7q2tGe6trRnura0Z7q2tGe6trRnura0&#10;Z7q2tGe6trRnura0Z7q2tGe6trT/nzIU/6A6JP+qNCz/tTIx88MyM+PUODDT4Tw/xuhCUrnlSGOs&#10;4k1yn99Uf5PZXYqJ0meTg81wmn3Jd594xn2kdMSDp3DCiKluwY6rbMCUrGq/m61pv6WtaL+urWi/&#10;rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq3/oDAU/6M2Iv+vMCj7vC0r6M0s&#10;KNXgMDDH6ThEuew+V6zpRWee50t1kuBTgInZXomC1GiRfNBxlnjMd5t0yn2ecMiCoW7Hh6NrxYul&#10;acSQpmjElqdmw56oZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpaj/&#10;oS8U/6gvH/+1KiLwxiQh2N0jIMjpLTW68jVJrPE8Wp7wQ2mS6Ex1iOFVf4HbYYd712qNdtNxkXLR&#10;d5Vvz3yXbM2AmmrMhZtoy4mdZsqNnmXJkp9jyZigYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsie&#10;oWLInqFiyJ6hYsieoWLInqH/oy0U/64pGvi/IBre1hgTyegiJbr0Kzqs+DRNnvc8XJLxRmmI6VBz&#10;f+NZe3rfZIJ03GuGcNlxim3Wdo1q1XuPaNN/kWbSg5Jk0YeUY9GKlWHQj5Zgz5SXXs+ZmF7PmZhe&#10;z5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZj/pygS/7cfEubOEQ3L5hUWu/QhKqz+&#10;Kz6e/zROkvo/XIjySmZ/7FVveehedXLkZHtu4Wt+at9wgWjedYRl3HmFY9t9h2LagYhg2oSJX9mH&#10;il3Yi4tc15CMW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI3/sB4L&#10;7cYOCM3bCwi78xUarP8hLp7/LD+S/zdNh/1EWH/2T2F48Vloce1fbWrrZHFn6Gp0ZOdvd2LldHlg&#10;5Hh6X+N7e13jfnxc4oF9W+GEflrhiH9Z4IyAWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjg&#10;j4FY4I+BWOCPgVjgj4HzvQ0EzM8JAb3lDAys/xcenv8kL5L/Lz2H/z1Jf/9JUnj8VFpw+FpfafRf&#10;ZGTyZWdh8GppXu9ua1zucm1b7XZuWux5b1jsfHBX635wVuuBcVXqhHJU6ohzU+mLdFPpi3RT6Yt0&#10;U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3TMxggAvdQIA631Dg+f/xofk/8nLYj/NDl+&#10;/0JDd/9NSm7/U1Bn/1lVYvxeWF77ZFtb+WhdWfhsXlf3cGBW93NhVfZ2YlT1eGJT9XtjUvR9ZFH0&#10;gGRQ84NlT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhma9ywYArtsG&#10;BJ//EBCT/x0diP8qKH7/ODJ2/0Q6bf9LQWX/UUZf/1dJW/9dTFj/Yk5V/2ZQU/9qUVL/bVJQ/3BT&#10;T/9yVE7/dVRN/3dVTf95VUz+e1ZL/n5XSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK&#10;/YFXSv2BV0r9gVf/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCA&#10;i43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7G&#10;oshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg&#10;9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLR&#10;a8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+K&#10;TC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGl&#10;ndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai&#10;yG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43c&#10;fJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7Goshu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFq&#10;a++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8Cj&#10;zWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/40+Hf+MTC7/&#10;lFM7/5VWR/+WW1T9lWFg9pJoa++PcHXpi3p/5IeDh9+Cio3cfpCS2XqWl9Z3m5rVdKCd03Kln9Jw&#10;qaHRbq6i0G20o9BsuqTQbMKkym7EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/E&#10;pMRvxKT/ji0O/44+Hf+OSy7/lVE6/5hUR/+YWFP+mF5f9pVkau+SbHXpjnZ+5IqAh9+Fh47bgI6U&#10;2HyUmNV5mpzTdp+f0XOkotBxqqTPb6+lzm62ps5tvafKbsKnw3DCp71xwqe9ccKnvXHCp71xwqe9&#10;ccKnvXHCp71xwqe9ccKnvXHCp71xwqf/jy0O/44+Hv+QSi3/l086/5lRRv+bVlL+mlte95hhafCV&#10;aHTqkXF+5I58ht+JhI7bg4uU13+SmtR7mJ7Sd56h0HSkpM5yqqbNcLGozW+5qctvwanDccGpvHLA&#10;qrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKr/jy0O/48+Hv+SSi3/mE05&#10;/5tPRf+dU1H/nVhc+JteaPGZZXLqlW185JF3ht+MgY7bh4mV1oGQmtN9lp/QeZ2jznWjps1yq6nM&#10;cLOqy2+9q8Vyv6u9c7+stnS+rLF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1&#10;vq3/kC0O/5A+Hv+TSS3/mUw5/51ORP+fUVD/n1Zb+Z5cZvKcYnHrmGl75ZRzhOCPfY3bioaU1oSN&#10;m9J/laDPepylzXajqMtzq6vKcbWtxnG+rb50va62db2usHa9rqx3va6sd72urHe9rqx3va6sd72u&#10;rHe9rqx3va6sd72urHe9rqx3va7/kC0O/5A+Hv+VSSz/m0o4/55MQ/+hT0//olRa+qFZZfOgX2/s&#10;nWZ55phvg+CTeYzbjoKT1oeKm9KBkqHPfJqmyniiqsd1q63Dc7Svv3O8sLd1vLCwd7uwqni7sKd5&#10;vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLD/kS0O/5E+Hv+WSCz/nEg3/6BK&#10;Qv+jTU3/pFJY+6VXY/SkXW3uoWN36J5rgOKYdYnckn6S04yHmsyGj6HGgJenwXyerL15pq+5dq+x&#10;t3a6sq93urKqebqypXq6sqJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7H/&#10;kS0O/5E+Hv+YRyz/nUc3/6FIQf+lS0z/p1BW/KhVYfWoW2vtp2F05aRpft6fc4fUmH2Qy5GEmsSK&#10;jKK+hJOouICarbR8orCwequzrXm1tKh6ubSke7m0oH25s519urOdfbqznX26s519urOdfbqznX26&#10;s519urOdfbqznX26s519urP/ki0O/5I+Hv+YRiv/nkY2/6NHQf+nSUv/qk5V+qtTXvKsWWjprGBx&#10;4qloetmlc4PNnHqPxZWBmr2OiKK3iJCpsYSXrqyAn7Gofqe0pX2xtaF9uLadfri1mn+5tJmAurOZ&#10;gLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurP/ki0O/5I+Hv+ZRSv/n0Q1/6RFQP+p&#10;SEn/rExT+K5SXO+wWGXmsV9t3rBpdtKpcYLIoHiPv5h+mreShaKwjIypqoiUrqSFnLKggqS1nYGu&#10;tpqAt7eXgbe2lYK5tJSCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubP/ky0O&#10;/5I9Hv+aRCr/oEM1/6ZEPv+rRkj/rktR9bJQWey1V2Hkt15p2rRpc82sb4LCpHaPuZx8mbGWg6Kq&#10;kYqpo4yRrp6JmbKZh6G1loWrt5OFtreRhLe3kIW4tZCFubSQhbm0kIW5tJCFubSQhbm0kIW5tJCF&#10;ubSQhbm0kIW5tJCFubT/ky0O/5M9Hv+bQyr/okI0/6hCPf+tRUb8sUpP8rVPVum6Vl3hvWBk1Lhn&#10;csivbYG9p3SOtKB6mauagKKklYepnZGOrpeOlrKSi5+1j4qot4yKs7iLibe3i4i4tYuIubSLiLm0&#10;i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubT/ky0O/5M9Hv+cQSr/o0Az/6lBPP+vREX6&#10;tEhM8LpOU+e/VlnewmBgz7tmccOzbIG4q3KOrqR4mKWefqGemoSol5aMrpGTlLKMkZy1iI+mt4WP&#10;sbiFjra3ho24toeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLX/lCwO/5Q9&#10;Hv+dQCn/pD4y/6s/O/+xQkL4uEdJ7b5OT+XGV1Paxl5fy75kcb62aoCzr3CNqal2mKCjfKGYn4Ko&#10;kZuJrYqZkrKFlpq1gZWkt3+Vrrd+lLe3gZG3toKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWC&#10;kLi1gpC4tYKQuLX/lCwO/5Q9Hv+ePyj/pj0x/60+Of+0QUD0vEZF68RNSeLOWEvTylxexsJjcLm6&#10;aH+utG6Mo650l5qpep+SpYCniqGHrISfj7F/nZe0e5yhtnibrLd3m7e2epe4tXyVubR8lbm0fJW5&#10;tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubT/lSwO/5U9Hv+gPSf/qDsw/7A8N/24PzzxwURA&#10;6MtOQt7TVUrOzVtdwMZhbrS/Z36ouW2KnbRylZSveJ6Lq36lhKiFqn2mjK94pJWydKOftHGjqrVw&#10;o7i1c565tHabubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubP/liwO/5c8Hv+i&#10;Oib/qjku/7M6NPm9PDjuyEM549VQN9faUkjI0llcustfba3FZXyhwGuJl7pwk422dpyEs3yifbCD&#10;qHeuiqxyrZOvbqydsWusqLJprbaybKi7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7ux&#10;b6O7sW+ju7H/lywO/5o7Hf+kNyX/rTYr/7c3MPPDOjHm0EMw3N9KNc/fUkfB2Fhas9Fea6bLY3qa&#10;x2mGj8JukIa/dJh9vHqfdrqBpHC4iahrt5KraLecrWW3p65kt7SuZbO9rmitva5orb2uaK29rmit&#10;va5orb2uaK29rmitva5orb2uaK29rmitva7/mCwO/505HP+nNCP/sTMo+b0yKurLNync3T4p0ONG&#10;OsXiTUu43lVarNlcaJ7TYneSz2eCiMttjH7Jc5R2x3macMWBn2rEiaJmw5KlYsOcp2DDpqhfw7So&#10;X8HCqGG6walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6wan/mSwO/6A1Gv+qMSD/&#10;ti4j8MUtIt/YMxzQ4zouxOhCQLjlSVCr4U5fnt5VbJLbXHeH2GOBftVqiXbUcY9v0XmUa86AmGfM&#10;iJtkypCdYsmYn2DJoaBfyaugX8m5n1zIw6JcyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOiXMjD&#10;olzIw6L/mywO/6QwGP+vLBv4vicb5NEmF9HiLSDE6zczt+s+RarpRVSe50xikuVSbobjWHh94GB/&#10;dtxphnDYcYtr1XiPaNN/kmXRhpRiz42WYM6UmF7Om5ldzaOaXM2tmlvNt5pbzbeaW823mlvNt5pb&#10;zbeaW823mlvNt5pbzbeaW823mlvNt5r/nSwO/6grFP+3JBXryhwR0+AeE8TrKya38TQ4qvA8SZ3v&#10;RFeR7ktjhu1SbX3oW3V142J8cOBrgWvdcoVo2niIZNl+i2LXhI1f1YqOXtSQkFzTlZFa05ySWdKk&#10;k1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJP/oSsN/68jD/TCFwzW3RAH&#10;xeseGLf2KSup9zM8nfY8S5H3RFiG9k1iffBWanbrXnFu52R2auRrembicn1k4HeAYd99gl/egoRd&#10;3YeFW9yMhlrbkYdY2paIV9mdiVbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZ&#10;o4r/qCMJ/bkWB9bRCwPG6hALtvceHan9KS6c/jQ+kP8+S4b+R1Z9+FFedvNZZW7wX2po7WVuZOpr&#10;cmHpcXRf53Z2XeZ7eFvlf3lZ5IR6WOOIfFfjjH1W4pF+VOGXf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/&#10;U+Gcf1PhnH9T4Zx/U+Gcf1PhnH//sRUD1McJAcbWCgO29xIPqP8fIJv/KzCQ/zY9hf9ASH3/S1F1&#10;/VRYbflaXWf2YGJj82ZlX/JrZ1zwcGla73RrWO54bFftfG5V7IBvVOyEcFPriHFS64xxUeqRclDp&#10;lXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXPWvgcAxcsIALfbCQWo/xQSm/8i&#10;IZD/Li6F/zk6fP9EQ3T/Tkps/1RQZf9aVGD9X1hd+2VaWvpqXFf5bl5V+HJfVPd2YFL2eWFR9n1i&#10;UPWAY0/0hGRO9IdkTfOMZUzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGbE&#10;wgYAttEHAKjtCwab/xcTkP8lH4X/MSp8/zw0c/9GO2r/TEFj/1NGXv9ZSVr/XkxW/2NOVP9oUFL/&#10;bFFQ/29ST/9yU07/dlRM/3lVS/98VUr+f1ZJ/oJXSP2GWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2K&#10;WEf9ilhH/YpYR/2KWEf9ili2yQQAqNkEAZv/DgeP/xoRhf8nG3v/MyRx/zwsaP9DMmH/Sjdb/1A7&#10;Vv9WPVP/XEBQ/2BBTv9kQ0z/aERK/2tFSf9uRkj/cUZH/3RHRv92SEX/eUhE/3xJQ/+ASUL/g0pC&#10;/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0r/gigJ/4I5Fv+BSCX/ik8x/45WPf+P&#10;XEn/jmNU/opqXviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3&#10;kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ&#10;/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjh&#10;baKL4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o&#10;0pLPaNKSz2jSks9o0pL/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyD&#10;d+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKS&#10;z2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/&#10;jmNU/opqXviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1m&#10;vZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4M5&#10;Fv+DRyX/jE4x/5BVPf+RW0j/kGFT/o1oXviIb2jyg3hw7X6CeOl6in7mdpGD5HOXh+JwnYrgbqKM&#10;32unjt1qrJDdaLKR3Ge4k9tmv5PbZseU2WbQlM9o0JPLadCUy2nQlMtp0JTLadCUy2nQlMtp0JTL&#10;adCUy2nQlMtp0JT/gygJ/4M5F/+GRiT/jk0w/5NUPP+UWEf/kl5T/5BlXfiMbWfyhnVw7YF/eOl9&#10;h37leY+E4nWViOBym4zeb6GP3WynkdxrrJPbabOU2mi6ltlnw5bZZs2X0GnOlshqzpfEa82XxGvN&#10;l8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZf/hCgJ/4Q5F/+IRST/kUww/5VRO/+WVkf/lVxS&#10;/5NiXPmPambzinJw7YV7eOmAhH/le4yF4neTit9zmo7dcKCR222mlNprrZbZabSX2Gi9mNhnyJnR&#10;acyZyWvMmcJszJq9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5r/hSgJ/4U5F/+K&#10;RCT/k0sv/5dPOv+YVEb/l1lQ/5ZgW/mSZ2Xzjm9v7ol4d+mDgX/kfoqF4XmRi951mI/ccZ+T2m6m&#10;lthsrpjXaraa1mjBm9Npy5vKa8ubwm3KnLtuyp24b8qduG/Knbhvyp24b8qduG/Knbhvyp24b8qd&#10;uG/Knbhvyp3/hSgJ/4Y5F/+MRCP/lUov/5lNOv+aUUT/mlZP/5ldWvqWZGT0kmtu7o10dumHfn7k&#10;gYeF4HyPi913l5Dbc56V2G+mmNZsr5rVarmc1GnGnctsyZ3DbcmevG/In7VwyJ+yccifsnHIn7Jx&#10;yJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ//hicJ/4Y5F/+OQyP/l0ku/5pLOf+cT0P/nVRO/5xa&#10;WPuaYGL1lmhs75FvdeqLeX7lhYOF4H+MjN15lZHZdJ2W1HClmtBurp3NbLefy2vDoMNux6C7b8eh&#10;tXHGoa9yxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqH/hycJ/4c5F/+QQiP/&#10;mEct/5xJOP+fTEL/oFFM/6BXVvueXmD0m2Vq7ZZsc+eQdnzhioCE24SJi9N+kZLOeJmYyXShnMZx&#10;qZ/CcLKiwG+9o7pwxaOzcsWkrnPFpKl0xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWjpnXF&#10;o6Z1xaP/hycJ/4g4F/+RQSL/mkUs/55HNv+hSkD/o1BK/qNVVPaiXF3voGJn6JxpcOGWdHnakH2C&#10;0YmGi8qCjZPFfZWZwHmdnrx2paG4c62ktXK4pbJyw6asdMOmp3bDpqN3xKWheMSloXjEpaF4xKWh&#10;eMSloXjEpaF4xKWheMSloXjEpaF4xKX/iCcJ/4g4F/+TQSL/m0Qs/6BFNf+jST//pU5I+6dUUfOm&#10;WlvrpWBk46Jobdydc3bRlXqCyY2Ci8KHipO8gpGat32Zn7J6oaOvd6mmq3azp6l2wKikd8KooXnC&#10;p516w6ebesOmm3rDppt6w6abesOmm3rDppt6w6abesOmm3rDppt6w6b/iCcJ/4k4F/+VQCH/nUIr&#10;/6JENP+lSD3/qExG+KpST++rWFfnq19g4KhpadShcHXLmXiBwpJ/i7uLhpS1ho6ar4KVoKp+naSm&#10;e6ano3qwqaB5vKqdesGpmnzBqZh9wqiWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9&#10;wqf/iScJ/4k4F/+WPyH/nkEq/6NCM/+nRjv+q0tE9a5RTOywV1TksV5c261oZs+lbnXFnXWBvJZ8&#10;i7WQg5SuioubqIaSoKOCmqWegKKom36sqph+uKuWfsCrlH/AqpOAwaiSgMKokoDCqJKAwqiSgMKo&#10;koDCqJKAwqiSgMKokoDCqJKAwqj/iScJ/4o4F/+YPyD/nz8p/6VBMv+qRTr8rklB8rFPSem1VlDh&#10;t19X1bFlZcqobHTAoXOAt5p6i6+UgZSoj4ibooqPoJyHl6WXhKColIKpqpGCtauPgr+rjoPAqo2D&#10;wamNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2Dwaj/iicJ/4s4F/+ZPiD/oT4o/6ZA&#10;MP+sQzj5sUg/8LVORee6VUveu15U0LRkZcWsa3O7pHGAsZ54iqmYfpOik4Wam4+NoJaMlaWRiZ2o&#10;jYenq4qHsqyIh7+siIfAq4iGwKmIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaj/&#10;iicJ/4w3F/+bPR//oj0n/6g/L/+uQjb3tEc87bpNQeTAVkbZv1xTy7djZMCvaXO2qG9/rKJ1iqSc&#10;fJOcmIOalZSKoI+RkqWKjpuoho2kq4OMr6yBjb2sgoy/q4OKwKmDisGpg4rBqYOKwamDisGpg4rB&#10;qYOKwamDisGpg4rBqYOKwan/iycJ/443F/+cPB//ozsm/6o9Lf+xQDP0uEU46r9MPOLHVUDTwlpS&#10;x7phY7uzZ3KwrW1+p6dziZ6hepKWnYCZj5qIn4mXkKSElJiof5OiqnySrat6krqse5HAq32Pwal+&#10;jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owaj/jCcJ/482Fv+dOh7/pTol/607K/y0&#10;PjDxvEM058VMNt7LUj/OxllRwr5gYra4ZnCrsWx9oaxyiJineJGQo36YiaCFnoKdjaN9m5aneJmf&#10;qXWYqqpzmberdJjAqneUwal4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqj/jCcJ&#10;/5E1Fv+fOB3/pzgj/685KPm4PCzuwkIu5c1MLdjQTz3JyVdQvMNeYLC8ZG+lt2p8m7JwhpKtdo+K&#10;qXyWgqaDnHyki6F2opOlcqGdp2+gqKltoLWpbaDBqHCbwqdymcKncpnCp3KZwqdymcKncpnCp3KZ&#10;wqdymcKncpnCp3KZwqf/jSYJ/5Q0Ff+hNhv/qjYh/7M2JfW+OSfqyUAm4NZJKNHVTjzDzlZOtshc&#10;X6rCY22fvWh6lLhuhIu0dI2DsXqUfK6BmnWsiJ5wq5Gia6mbpGippqZmqbOmZqrDpWmkxKVrocSl&#10;a6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKX/jiYJ/5czFP+jNBr/rTMe/rgyIPDFNSDj&#10;0z8c2N5FJsrbTTq901RMsM5bXaPJYWuYxGd3jcBsgYS9col8uniQdbh/lm+2h5pqtZCdZbSaoGKz&#10;paFhtLGiYLXCoWKvxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqL/kCYJ/5sx&#10;Ev+mMRf/sS4a974tGufOMRfZ3jkZzeNEKMLgTTi121NKqNVZWpzQX2iQzGVzhslrfX3GcYV1xHeL&#10;bsN+kGnBhpRkwI+XYMCaml3ApZtbwLGbWsHBm1u8ypxdt8qdXbfKnV23yp1dt8qdXbfKnV23yp1d&#10;t8qdXbfKnV23yp3/kSYJ/58vEf+qLRT/tygV7cgmEtrcKQ7M5DYdweZALrbjSD6q4E5Mnt1WWZLa&#10;XWWI1mNvftRqeHbScH9u0HeFaM9/iWPOh41fzpCQW82aklnNpZNXzrKTVs/Ck1bL0JRXxc+VV8XP&#10;lVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5X/kyYJ/6MsDv+wJg/1wB8N39UbB83kJxPB6zQj&#10;teo9M6nnRUKd5UtQkeNSXIbiWGZ84F9udN9mdWzebXpm3nV/Yd19gl3choVa24+IWNmYilbYoYtU&#10;2KyLVNi3jFPYyYtT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1ov/lyQJ/6kmCv64&#10;HAnmzhEFzuMXCMDuJhe08DIoqO47OJztQ0aR7EtShuxSXHzrWWRz615raupkcGXobHVh5nR4XuR8&#10;e1vig31Z4It/Vt+SgVXemoNT3qKDUt2qhFHdtoRR3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+E&#10;Ud2/hFHdv4T/nyEG/7AbBenFDQPQ2QsCwO4YDLP2Jhyn9TEsm/U7OpD1REeF9UxRfPVTWnP1WWBr&#10;819mZfBmamHtbW1d63RwWup6c1jogXRW54d2VOaNeFPllHlR5Jt6UOShe0/jqnxO47B8TuOwfE7j&#10;sHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHz/qBwC67wMAc3MCQDB4AwEsvoZEKX8JyCa/TIuj/09&#10;O4X+RUV7/01Ocv9UVWv7Wlpk+GBfYPZnYlz0bWVZ8nJnV/F4aVXwfmpT74NsUe6JbVDtj25O7JRv&#10;TeuacEzroXFL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnL3sw0AzMMIAL/RCACx&#10;7w4GpP8bE5n/KSGO/zQuhP8/OXv/R0Fx/05Iav9UTmP/WlJe/mBWWvxmWFf7bFpV+nFcU/l2XlH4&#10;el9P939gTvaEYUz1iWJL9Y5jSvSUZEnzmmVI855mSPOeZkjznmZI855mSPOeZkjznmZI855mSPOe&#10;ZkjznmbNuwUAvccGALHYBwGj/xAImP8fFI3/LCCD/zcrev9BNHD/Rzto/01BYf9URVz/WklY/19L&#10;Vf9lTVL/ak9Q/25RTv9yUkz/d1NL/3tUSf9/VUj+hFZH/ohXRv2NV0T9k1hE/JZZRPyWWUT8lllE&#10;/JZZRPyWWUT8lllE/JZZRPyWWUT8llm9vwQAsM4EAKLgBgKX/xMIjP8iE4P/Lh15/zglbv8+LWb/&#10;RTJf/0w3Wf9SO1X/WD5R/11AT/9iQkz/ZkNK/2pESf9uRUf/ckZG/3ZHRf96SEP/fkhC/4JJQf+G&#10;SkD/i0s//49LP/+PSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0uvxgIAotYCAJb3CgKL/xYH&#10;gv8kD3f/LRds/zMeY/86JFz/QihW/0ksUf9PL07/VTFL/1ozSP9eNUb/YjZE/2Y3Q/9pOEH/bDhA&#10;/3A5P/9zOj7/dzo9/3s7PP9+PDr/gzw6/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/&#10;hj3/dSQG/3Y1EP93Qxz/gEon/4VSM/+GWT7/hWBI/4FoUv98b1r8d3li93ODaPRvjG7xbJNy72qa&#10;de1noHjsZaV662SqfOpir33pYbV+6GC7f+hfw4DnX8uB5l7VgeBg24HXYt6B1GPfgdRj34HUY9+B&#10;1GPfgdRj34HUY9+B1GPfgdRj34H/dSQG/3Y1EP93Qxz/gEon/4VSM/+GWT7/hWBI/4FoUv98b1r8&#10;d3li93ODaPRvjG7xbJNy72qade1noHjsZaV662SqfOpir33pYbV+6GC7f+hfw4DnX8uB5l7VgeBg&#10;24HXYt6B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34H/dSQG/3Y1EP93Qxz/gEon/4VS&#10;M/+GWT7/hWBI/4FoUv98b1r8d3li93ODaPRvjG7xbJNy72qade1noHjsZaV662SqfOpir33pYbV+&#10;6GC7f+hfw4DnX8uB5l7VgeBg24HXYt6B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34H/&#10;diQG/3c1EP95Qhz/gkkn/4dRMv+IWD3/h19I/4NmUf9+blr7eXdi93WCafRxim7xbZJz7muZduxo&#10;n3nrZqR76mSqfeljr3/oYrWA52G8gedgxILmX86C41/Xg9xh24PSY92Dz2Tdg89k3YPPZN2Dz2Td&#10;g89k3YPPZN2Dz2Tdg89k3YP/dyQG/3g1EP98QRz/hUgn/4pPMv+MVj3/i11H/4dkUf+CbFr7fHRi&#10;93h/afN0iG/wcJB07WyXeOtqnnvpZ6R+6GaqgOdksILmYraD5WG+hOVgx4XlYNOF3WLZhdNk3IXM&#10;ZduGyWXbhsll24bJZduGyWXbhsll24bJZduGyWXbhsll24b/eCQG/3g1EP9+QBv/iEcm/41OMf+P&#10;VTz/jltG/4tiUP+GaVn8gHFi93t7afN2hXDvco517G6VeeprnH3oaaOA52apguVlsITkY7eF5GLA&#10;h+Nhy4ffYtWH1WTah81l2YjGZ9mJxGfYicRn2InEZ9iJxGfYicRn2InEZ9iJxGfYicRn2In/eSMG&#10;/3k0EP+APxv/ikYm/5BNMP+SUzv/kVpF/49gT/+KZ1n8hG5h9354afJ5gnDvdIt263CTe+ltm3/n&#10;aqKC5WephORlsIbjZLmI4mLDieJi0IrYZNiKzmbYisdn14vAaNaMvmnWjL5p1oy+adaMvmnWjL5p&#10;1oy+adaMvmnWjL5p1oz/eSMG/3o0EP+DPhv/jUUl/5NML/+VUTr/lFdE/5JdTv+OZVj8iGth94J0&#10;afJ8f3Dud4h263ORfOhvmYDma6GE5Giph+JmsYnhZLuL4GPHjNxj1IzPZtaMx2jVjcBp1I66atSO&#10;uGvUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I7/eiMG/3s0EP+FPRr/j0Qk/5ZKLv+XTjj/&#10;l1RC/5VaTP+SYVb8jmlf9odwaPKBenDte4V36naOfOZxl4HjbZ+G4Gqoid1nsIzaZruN1mXHjtFm&#10;1I/HaNOPv2rTkLlr0pGzbNKRsm3SkbJt0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt0pH/eyMG/3w0&#10;Ef+IPBr/kkMk/5hILf+aTDf/mlJB/5lYSvyXX1T2k2Zd8I1uZuuHd2/mgIF24XuLfdx1k4PXcZyH&#10;0m6ki89rrI7MabWRyWjAksdoz5O/a9GTuGzQk7Jt0JStb9CTq2/Rk6tv0ZOrb9GTq2/Rk6tv0ZOr&#10;b9GTq2/Rk6tv0ZP/fCMG/300Ef+KOxn/lEEj/5pGLP+cSzX/nVA//51WSPibXVHxmGNb65NrZOSN&#10;dW3ehn512ICHfNF6j4PMdpeJx3KfjcRvp5HAbbCTvmy7lbtryJa2bc+WsG/Olqtwz5amcc+VpXLP&#10;laVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5X/fCMG/300Ef+MOhn/l0Ai/5xFK/+fSTT/oE48&#10;+6FURfSgWk7snWFY5ZlpYd6Tc2rVjHt0zoWDfch/i4TCepOKvnabj7pzo5O2cauWs2+2mLFvwpit&#10;cM2YqHLNmKRzzZigdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpf/fSMG/38zEf+O&#10;ORj/mT8h/55DKf+hRzL/o0w6+KVSQ/CkWEvoo19U4Z9oXdeYcGjOkXh0xoqAfcCEiIW6f4+LtXuX&#10;kLF3n5StdaeXqnOxmadzvZulc8uboHXLmp12zJqad82ZmXfNmJl3zZiZd82YmXfNmJl3zZiZd82Y&#10;mXfNmJl3zZj/fiIG/4AyEP+QOBj/mz8g/6BCKP+kRjD+pks49KhQQOypV0fkqV1Q3KVmWtCdbmjH&#10;lXVzv459fbmJhIWzg4yMrX+Tkal8m5WkeaSZoXetm553uZycd8icmXjKnJd5y5uVesyalHrMmZR6&#10;zJmUesyZlHrMmZR6zJmUesyZlHrMmZR6zJn/fiIG/4IyEP+SNxf/nD0f/6FAJ/+mRC77qUk18axP&#10;POmuVUPhr11L1ahkWcuha2fCmXNzuZN6fbKNgYWsiImMpoSQkaGAmJadfaCamXyqnJZ7tp2Ue8Se&#10;knzKnZF9ypyPfcubj33Mmo99zJqPfcyaj33Mmo99zJqPfcyaj33Mmo99zJr/fyIG/4QxEP+TNhf/&#10;njwe/6M/Jf+oQiz4rUcy77BNOea0VD/ds1tJ0KxiWcakama8nXFytJd3fKyRfoWmjIaMoIiNkZqF&#10;lZaWgp6akoCnnY9/sp6NgMGejIDJnouAyp2KgMubioDLm4qAy5uKgMubioDLm4qAy5uKgMubioDL&#10;m4qAy5v/fyIG/4UwD/+VNhb/nzsd/6U9JP+rQSr1sEUv7LVMNOO6VDnYt1lIy69hWMGoaGa3oW9y&#10;r5t1fKeVfISgkYOLmo2LkZSKk5aPh5uai4WlnYiEsJ+GhL6fhYXJnoWEyZ2FhMqchYTLm4WEy5uF&#10;hMubhYTLm4WEy5uFhMubhYTLm4WEy5v/gCIG/4cvD/+XNRb/oDoc/6c8Iv6tPyfzs0Qs6bpLMOG/&#10;UjXTulhHx7NfV7ysZmWypW1xqZ9ze6GaeoSaloGLlJKIkY6PkJaJjJmahIqinYGKrZ9/irufforI&#10;nn+JyZ2AiMqcgIjLm4CIy5uAiMubgIjLm4CIy5uAiMubgIjLm4CIy5v/gSIG/4kuD/+ZNRX/ojgb&#10;/6k6IPuwPSTwuEIo5r9KKt3DTzTOvVZGwrZeVrewZWStqWtwpKRxepyfeIOUm36KjpeGkIiVjpWC&#10;kpaZfpCgnHqPq554j7ifd5DJnnmOyp16jMube4zLm3uMy5t7jMube4zLm3uMy5t7jMube4zLm3uM&#10;y5v/gSIG/4stDv+bNBT/pDcZ/6w4Hvi0OiHtvUAj5MZJI9fHTDPJwVVFvbpcVbK0Y2Oormlvn6lv&#10;eZaldoKOoXyJh52Dj4Gbi5R8mJSYd5edm3OWqJ1xlrWecJbGnXKUypx0ksubdZHLmnWRy5p1kcua&#10;dZHLmnWRy5p1kcuadZHLmnWRy5r/giIG/40sDf+dNBP/pjQY/681G/S4Nxzpwz4c4M1FH9HLSzLE&#10;xVRDuL9bU625YWGitGhtma9ud5CrdICIp3qHgaSBjXuiiZJ1oJGWcJ6bmW2dpptqnbOcaZ7DnGuc&#10;y5tumMyab5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJn/gyEG/5ArDf+gMxH/qTIV/bMx&#10;F/C+NBflyzsV2tQ/HcvPSTC+yVJCssRZUae/YF+cumZrkrZsdYmycn6Br3iFeqx/i3Sqh5BvqI+T&#10;aqeZlmempJhkprGZY6fBmWSlzZhnoM2YaJ/Nl2ifzZdon82XaJ/Nl2ifzZdon82XaJ/Nl2ifzZf/&#10;hCEG/5MpC/+iMA//rS4S+LgsEuvGLxDg1TgL0to9HMXUSC64z1BArMpYT6DFXl2VwWRoi71qcoO6&#10;cHp7t3aBdLV9h26zhYtoso6PZLGYkmGwo5ResLCVXbG/lV2x0JRgqtCUYajQlGGo0JRhqNCUYajQ&#10;lGGo0JRhqNCUYajQlGGo0JT/hiEG/5coCv+mLA3/sSgO8sAmDOPQKAfU3zILyd8+Gb3bRyyx1k89&#10;pNFWTJnNXFmOyWJlhMZobnvEb3Z0wXV8bcB8gmi+hIZjvY2JX7yXjFu8oo5ZvK+PWL2+jle+1I5Z&#10;ttOPWrTTkFq005BatNOQWrTTkFq005BatNOQWrTTkFq005D/iCEG/5wnCP+qJwr8uCEJ6cobBdXe&#10;IATJ5TAPvuM9HbThRiyo3k46nNpVSJHWW1WG02FgfNBnaXTObnBtzXV2Z8t8e2LLhH5eyo2CWsqX&#10;hFfKo4ZVyq+GVMu+hlPM1YZUxNmIVcHZiVXB2YlVwdmJVcHZiVXB2YlVwdmJVcHZiVXB2Yn/jR0F&#10;/6IlBv+wHwXywhQD2dsOAcnmIAe96C8Usuc6IqflQzGb40o+kOFQSobfV1R83l5ddN1lZGzbbGpm&#10;23RvYdp8c1zZhHZZ2Y55VdmYe1Pao3xR2rB9UNu+fVDc03xQ1OB+UdDgf1HQ4H9R0OB/UdDgf1HQ&#10;4H9R0OB/UdDgf1HQ4H//lRoD/6kfA/u6EgLUzQsAyeYPArztIAuw7S4Zpew5J5rrQjWP6klBhelQ&#10;S3voV1Ny6F1aaudjYGTnamVf53JpW+d6bFfngm5T54txUOeVck7on3RM6Kp1S+i1dkrnw3ZK6N12&#10;S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HX/nRYB/7ESAdPDCQDH0QoAu/IRBK/zIQ+j&#10;8y4dmfM5Ko7zQjaE80pBe/NSSXLzV1Bp81xWY/NjWl3zaV5Z83BhVfN3Y1Lzf2ZP8odnTfCPaUvv&#10;mGtK76BsSe6pbUjus21H7cBuRu3Hbkbtx25G7cduRu3Hbkbtx25G7cduRu3Hbkbtx27/pw8A07oH&#10;AMXHBwC61gkArfoTBqL6IhKX+i8fjfs6K4P8QzV6/Uw+cf1RRWj9Vkth/ltPXP5iU1f+aFZU/W9Y&#10;Uft1Wk76fFxM+YNdSviKX0j3kWBH9plhRvagYkX1p2NE9LFkQ/S1ZEP0tWRD9LVkQ/S1ZEP0tWRD&#10;9LVkQ/S1ZEP0tWTWsgQAxL4GALfMBgCs3AkBoP8WCJX/JRSL/zIfgv88KXn/RTJv/0o5Z/9PP1//&#10;VUNa/1tHVf9hSlL/Z0xP/2xOTf9yT0v/eFFJ/35SR/+EU0X/i1RD/5FVQv6YVkH9nldA/aZYQPyp&#10;WED8qVhA/KlYQPypWED8qVhA/KlYQPypWED8qVjGuAQAtsQEAKrTBQCe8g0ClP8aCYr/KBOB/zQd&#10;d/88JW3/Qixl/0cyXf9NNlf/UzpT/1k9T/9fP0z/ZEFK/2lDSP9uREb/c0VE/3lGQv9+R0H/hEg/&#10;/4pJPv+QSj3/lUs8/5xMPP+fTDz/n0w8/59MPP+fTDz/n0w8/59MPP+fTDz/n0y3vAMAqcsCAJzb&#10;AwCS/xACif8dCID/KhB1/zEYa/84H2L/PiRb/0QpVP9KLFD/US9M/1cySf9cM0b/YDVE/2U2Qv9p&#10;N0H/bjg//3M5Pf93Ojz/fDs7/4I8Of+HPTj/jD03/5M+Nv+VPjb/lT42/5U+Nv+VPjb/lT42/5U+&#10;Nv+VPjb/lT6qxAAAnNIAAI/nAgCG/xECfP8bBXH/JAto/ysRX/8yF1f/ORtR/z8eTP9GIUj/TSNF&#10;/1IlQv9XJ0D/Wyg+/18pPP9jKjr/Zys5/2ssN/9vLDb/dC01/3guNP99LjL/gi8x/4gwMf+KMDH/&#10;ijAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijD/aiQE/2kyCv9sPhT/dkYe/3tNKf98VTP/el09/3Zm&#10;Rv9xbk3/bXlU/2qEWv5mjV/7Y5Vi+WGcZfhfomj3Xqhq9lyta/Vbs2z0Wrlu81nBbvNYyW/yWNRw&#10;71jgcOlZ5HDjWuZw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HD/aiQE/2kyCv9sPhT/&#10;dkYe/3tNKf98VTP/el09/3ZmRv9xbk3/bXlU/2qEWv5mjV/7Y5Vi+WGcZfhfomj3Xqhq9lyta/Vb&#10;s2z0Wrlu81nBbvNYyW/yWNRw71jgcOlZ5HDjWuZw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw3F3o&#10;cNxd6HD/aiME/2kxCv9uPhT/d0Ue/3xNKP9+VDP/fFw8/3lkRf9zbU7/b3hV/2uCWv1oi1/7ZZRj&#10;+WKbZvdgoWn2Xqdr9V2tbPRcs27zWrpv8lnBcPJZynHxWNhx7FnhceZa5HHgXOdx2F3ocdhe6HHY&#10;Xuhx2F7ocdhe6HHYXuhx2F7ocdhe6HH/ayME/2oxCv9xPBT/ekMd/4BLKP+BUzL/gFo8/3xiRf93&#10;ak7/cXRV/25/W/1qiWD6ZpJk+GSZaPZhoGv1X6dt816tb/Jcs3DyW7px8VrDcvBZzXPuWd1z6Fri&#10;dOFc5XPZXuZz0F/ndNBf53TQX+d00F/ndNBf53TQX+d00F/ndNBf53T/bCME/2sxCv9zOxT/fUId&#10;/4JKJ/+EUTL/g1k7/4BgRf97aE3/dHFV/3B8W/xsh2H5aJBm92WYafVjn2zzYaZv8l+scfFds3Lw&#10;XLt071vFde9a0HXqWt924lzidttf5XXRYOZ2ymHld8ph5XfKYeV3ymHld8ph5XfKYeV3ymHld8ph&#10;5Xf/bSIE/2wxC/92OhT/gEEd/4VIJ/+ITzH/h1c7/4ReRP9/Zk3/eG5V/3N5XPxuhGL5ao1n9meW&#10;a/Rknm7yYqVx8WCsc+9etHXuXbx27lvHd+1b1njlXOB43F/jeNJg5HjLYeR5xGPjesRj43rEY+N6&#10;xGPjesRj43rEY+N6xGPjesRj43r/biIE/20xC/94OBP/gz8c/4lHJv+LTjD/i1U5/4hcQ/+DY0z/&#10;fWtU/3Z1XPxygGL4bYpn9WmUbPNmnHDxY6Rz72Gsde5ftHftXb557FzLeuhc3HreX+F60mHje8pi&#10;4nzEY+J9vmXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X3/biIE/24wC/97NxP/hj4c/4xF&#10;Jf+PTC7/j1M4/41aQf+IYUv/g2lT+nxxW/d2fGLzcYdo8G2Qbe1pmXHqZqF16GOpeOZhsnrkYLt7&#10;4l/HfOBf2n3UYuF9ymPgfsNk4H+9Zt+At2ffgLdn34C3Z9+At2ffgLdn34C3Z9+At2ffgLdn34D/&#10;byEE/28wC/9+NhL/iTwb/5BEJP+TTC3/k1I2/5JZQP+OYEn5iGZS9IJuWu98eWHrd4No53KMbuRt&#10;lXPgap133WemetplrnzWY7h+02LDgNFi04HKZN+BwWXegrtn3YK1aN2DsGndg7Bp3YOwad2DsGnd&#10;g7Bp3YOwad2DsGndg7Bp3YP/cCEE/3IvC/+BNBL/jDsa/5NDIv+XSyv/l1E0/5ZXPfqTXUbzjmRP&#10;7ohrWOiCdWDjfH9o3neJbtlykXTTbpl50GuhfcxoqYDJZrKCx2W9g8Vly4TBZtyEuWjbhbNp24Wu&#10;a9uFqWzbhals24WpbNuFqWzbhals24WpbNuFqWzbhals24X/cSEE/3QuCv+EMxH/jzoZ/5ZDIf+a&#10;SSn/mk4y/JpUO/WYW0TulGJN549pVeGJc17bgnxm03yFb813jXXJcpV6xW+df8FspYK+aq2Fu2m4&#10;h7lpxIi3adiIsGvZiKts2YinbdmIo2/ah6Nv2oejb9qHo2/ah6Nv2oejb9qHo2/ah6Nv2of/cSAE&#10;/3YsCv+GMhH/kjoY/5lCIP+cRyf/nkwv+J5SOPCdWEDpml9J4pVnUtqPcFzRh3hmyoGBb8V8iXbA&#10;d5B8u3SYgLdxoIS0b6mHsW2zia5sv4qsbM+LqG7Xi6Rv2IqgcNiKnXHZiZ1x2YmdcdmJnXHZiZ1x&#10;2YmdcdmJnXHZiZ1x2Yn/ciAE/3grCv+IMBD/lDkX/5tBHv+fRSX9oUot9KJQNOyiVjzkoFxF3Jtl&#10;T9KTbVzKjHVmw4Z9b72BhXa3fI19s3iUga51nIarc6WJp3Gui6Vwuo2jcMmNoHHVjZxz1oyadNaL&#10;l3TYipd02IqXdNiKl3TYipd02IqXdNiKl3TYipd02Ir/cyAE/3oqCf+LLw//ljkW/50/HP+hQyP6&#10;pEgq8aZOMeinVDjhp1xA1Z9iTsuYa1vDkXJmvIt6b7aFgnewgYl9q32RgqZ5mYaid6GKn3WrjZx0&#10;to6adMWPmHXUjpV21Y2Td9WNknfWi5J31ouSd9aLknfWi5J31ouSd9aLknfWi5J31ov/cyAE/3wp&#10;Cf+NLw//mDgV/589G/+kQSH3qEYn7atMLeWtUjPcqlk/0KNhTcacaVq+lXBlto93b6+Kf3aphYZ9&#10;pIGOgp9+loebe56Ll3mojpR4s4+SeMGQkHnTkI961I+OetWNjHvWjIx71oyMe9aMjHvWjIx71oyM&#10;e9aMjHvWjIx71oz/dB8E/34oCf+OLg7/mzgU/6E8Gf+nPx/0q0Qk6q9KKeKzUS7Wrlc+y6dfTcGg&#10;Z1q5mW5lsZN1bqqOfHajioN9noaLgpmDk4eUgJuLkH6ljo19sJCKfb2RiX7QkYh+04+IftSOh37V&#10;jYd+1Y2HftWNh37VjYd+1Y2HftWNh37VjYd+1Y3/dB8E/4AnCP+QLg7/nTcT/6M6GPypPRzxr0Ig&#10;57RIJN+3TizRsVU9x6peTL2jZVm0nWxkq5dzbqSTenaejoF8mIuIgpKHkIeOhZmLiYOijoaCrZCD&#10;gruRgoLMkYKC05CCgtSPgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y3/dR8E/4ImCP+S&#10;LQ3/nzYS/6U4FvmsOxrusz8d5blGH9q7SyvNtFQ8wq5cS7inY1ivoWpjppxxbZ+Xd3WYk358kpCG&#10;goyNjoeHipaLg4igjn+Hq5B9h7iRe4fJkXyH05B8htSPfYXVjX2F1Y19hdWNfYXVjX2F1Y19hdWN&#10;fYXVjX2F1Y3/dR8E/4QlCP+ULQz/oDUQ/6g2FPavOBfrtz0Y4r9FGdW+SSrIuFM7vbFbSrOrYleq&#10;pmhioaFvbJmcdXSSmHx7jJWDgYaSi4aBkJSLfI6ejnmNqJB2jLWRdI3GkXWN05B2i9SPeInVjXiJ&#10;1Y14idWNeInVjXiJ1Y14idWNeInVjXiJ1Y3/dh4D/4YkB/+XLAv/ojIP/6szEfKzNRPovDoT3sU/&#10;F9DBSCnEu1E5ubVZSK6wYFWlqmdhnKZta5SidHONnnp6hpuBgICYiYV7lpKJdpSbjXKTpo9vk7OQ&#10;bpPDkG6T049wkdSOco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y3/dx4D/4kiB/+ZLAr/&#10;pTAN/K4vDu+4MQ7kwzcN2co7FsvFRie/v1A4s7pYR6m1X1SfsGVflqxraY6ocnGGpXh4gKJ/fnqf&#10;h4N0nY+Ib5uZi2yapI1pmrCOZ5vAjmeb1Y5pmNWNbJTWjGyU1oxslNaMbJTWjGyU1oxslNaMbJTW&#10;jGyU1oz/eB4D/4whBv+dKwj/qCwK+LMqC+q/KwngzDIG0c45FcXJRSW5xE42rr9WRaO7XVKZtmNd&#10;kLJpZ4evcG+ArHZ2eal9fHOnhIFupY2FaaSXiGWjoopjo66MYaO+jGCk0otjoNeLZZzYimWc2Ipl&#10;nNiKZZzYimWc2IplnNiKZZzYimWc2Ir/eh0D/48gBf+gKQf/rCcH8rgkBuXHJATZ1ScFy9M3E7/O&#10;QyOzykw0p8VUQpzBW0+SvWJaibpoZIG3bmx5tHRyc7J7eG2wg31or4uBY66VhF+toIZdra2HW628&#10;h1qu0IdcqtqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2of/fhoD/5QfBP+lJgX9sSAE&#10;7MEaA9/TFwHQ3CUExNk1ELjVQSGs0EsxoMxSP5XJWUyLxWBXgsNmYHrAbGdzvnNtbLx6c2e7gndi&#10;uop7XrmUflq4n4BYuKyBVrm7gVW6z4FWtt6CWLDdgliv3YJYr92CWK/dgliv3YJYr92CWK/dgliv&#10;3YL/hBcC/5kcAv+qHwP1uRUC3s0MANDfEgDF4CYFu982DrDdQB2k2UktmNVRO43RWEiDz15Se8xl&#10;WnPLa2FsyXJnZsh5bGHHgXBdxop0WcaUdlbFn3hTxqx5Usa7elHHz3lRxON6U7zifFO84nxTvOJ8&#10;U7zifFO84nxTvOJ8U7zifFO84nz/ihQB/58YAf+wFAHYwwoAztEKAMTlFAG55CYIruQ0E6TiPyCZ&#10;4Ectj95POYXcVkR72l1Mc9lkVGzXa1pm1nJfYdV5ZFzUgmdY1ItqVdSVbVLUoG5Q1K1vTtW8cE3W&#10;0G9N1ehwTszpck7M6XJOzOlyTszpck7M6XJOzOlyTszpck7M6XL/khEB/6cRANi5CQDLxggAwtUK&#10;ALfqFgOs6icMouk0GJjoPiSN50cwg+ZOOnrlVENx5FpKaeRhUGTjaFVf43BZWuN4XFbjgF9T44li&#10;UOOTZE3knWVL5KlnSuW2Z0nlxmdI5t9nSuDsZ0rf7GdK3+xnSt/sZ0rf7GdK3+xnSt/sZ0rf7Gf/&#10;nA0A27EGAMq9BwC/ygcAtdoKAKrvGQWg8CgPlvA1G4zwPyaC8EcxefBOOXDvVEBo71pGYe9gS13v&#10;Z09Y725SVO91VVHwfVdO8IVZS/CPW0jxmVxG8aNeRPKvX0Pyu19C88xgQfPnYEHz6GBB8+hgQfPo&#10;YEHz6GBB8+hgQfPoYEHz6GDepwIAy7YFAL3BBQCyzwcAp+oNAZ33HAeU+CsSivg2HIH5QCZ4+kgv&#10;b/pNNmf6Uzxg+lhAW/tfRFb7ZUdS+2xJT/xyS0v8eU1I/IFPRf2KUUP9k1JB/pxTP/6mVD3/sVU9&#10;/rxWPP7NVjz+zlY8/s5WPP7OVjz+zlY8/s5WPP7OVjz+zlbOsAIAvboEALHHBACl1gcAm/0QApH/&#10;IAmI/y0SgP85G3b/PyNt/0UqZf9LMF7/UTVY/1c4U/9dO0//Yz5M/2hASf9uQUb/dUND/3xEQP+E&#10;Rj3/jEc8/5RIO/+dSTr/pUo5/61LOP+5Szj/uUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/uUu+tQIA&#10;sMACAKTOAwCX3gUAj/8UAob/Iwh9/y4Qc/81GGr/PB5i/0IkW/9IKFX/TixQ/1QvTP9aMUj/XzNF&#10;/2Q1Qv9qNj//cDc9/3Y5O/98Ojn/gzs4/4s8Nv+TPTX/mj40/6E+M/+qPzP/qj8z/6o/M/+qPzP/&#10;qj8z/6o/M/+qPzP/qj+xugEAo8gAAJbWAACL9AkBg/8WAnn/IAZv/ygMZ/8wEl//NxdY/z4bUv9E&#10;H0z/SiJI/1AkRP9VJkH/Wic+/18pO/9kKjr/aSs4/24sNv90LTT/ei4z/4EvMf+IMDD/jzAu/5Yx&#10;Lf+eMi3/njIt/54yLf+eMi3/njIt/54yLf+eMi3/njKkwgAAls8AAIjfAACA/wwBdf8SAmr/GANi&#10;/yEHWv8pC1P/MQ9N/zgSSP8+FUP/RBc//0oZPP9PGjn/Uxs3/1gcNf9cHTP/YR4x/2UfMP9qIC7/&#10;cCAt/3YhK/98Iir/giMo/4gjJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCT/YCUE/1sw&#10;Bv9hOg3/akEW/29KH/9xUin/b1sy/2tkOv9nbkH/ZHpH/2CETP9djlD/WpZT/1ieVv9XpVj/Vata&#10;/1SxW/9Tt1z/Ur5d/lHHXvxR0V/7UOBf+FDpX/NR7V/uU/Bf6FTxX+RW8l/kVvJf5FbyX+RW8l/k&#10;VvJf5FbyX+RW8l//YCUE/1swBv9iOQ3/bEAW/3FJH/9yUSn/cVoy/21jOv9obUH/ZXhH/2GDTf9e&#10;jVH/W5ZU/1mdV/9XpFn/Vqpb/1WxXP9Ut13+U79e/VLHX/xR02D6UOJg9lHpYPFS7mDrVO9g5Vbx&#10;YOFX8mDhV/Jg4VfyYOFX8mDhV/Jg4VfyYOFX8mD/YSUE/1wwBv9lOA3/bj8V/3RHH/91UCj/dFgx&#10;/3BhOv9rakH/Z3ZI/2OBTf9gi1L/XZRV/1qcWP9Yo1r/V6pc/lawXv1Ut1/9U79g/FPJYfpS1mL4&#10;UeRi81LqYu1U7mLmVu9i4FjwYttY8WPbWPFj21jxY9tY8WPbWPFj21jxY9tY8WP/YiUE/10vBv9n&#10;Ng3/cT4V/3dGHv94Tij/d1Yx/3RfOv9uaEH/anNI/2Z+Tv9iiVP/X5JW/1ybWv9aolz+WKle/Vew&#10;YPxVt2H7VMBi+1PKY/lT2mT1UuZk71TrZOhW7mThWO9k2VnwZdNa8GbTWvBm01rwZtNa8GbTWvBm&#10;01rwZtNa8Gb/YiQE/14vBv9qNQ3/dDwV/3pEHv98TCf/e1Qw/3dcOf9yZUH/bG9I/2h7Tv9khlP/&#10;YJBY/12ZW/5boV79Wahg/FiwYvtWuGP6VcFk+VTNZfdT3mbyVOdm6lbrZuJZ7mbaWu5n0VvvaMxc&#10;8GjMXPBozFzwaMxc8GjMXPBozFzwaMxc8Gj/YyQE/18uBv9tMwz/dzoU/31CHf+ASib/f1Iw/3xb&#10;OP93Y0H/cGxI/2x3T/9nglT/Y41Z/WCWXPxdn1/6W6di+FmuZPdYtmb1V8Bn9FbLaPFV3WjtVulp&#10;41nsaNpb7WnQXO5qyV3ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mv/ZCME/2EtBv9wMgz/&#10;ezgU/4FAHP+ESSX/hFEu/4FZN/98YUD/dmlI/3BzT/tsf1X4aIla9mSSXvNhm2HxX6Nk8F2rZu5b&#10;s2jsWrxq6lnHa+hZ2GvkWehr2lvrbM9d7W3IXuxuwl/sbr5g7G++YOxvvmDsb75g7G++YOxvvmDs&#10;b75g7G//ZSME/2QrBv9zMAz/fjYT/4U/G/+JSCT/iU8t/4ZXNv+CXj78fGZG+HZwTvRxe1XwbYVa&#10;7WmOX+pll2PoYp9m5mCnaeNer2vhXbls4FzEbd5c027ZXeZuzl7rb8Zf6nG/YepxumLpcrZj6XK2&#10;Y+lytmPpcrZj6XK2Y+lytmPpcrZj6XL/ZiME/2cpBv93Lgv/gjUS/4k+Gv+NRyL/jU4r/4xVM/yI&#10;XDz2g2RF8XxsTex3d1TocoFa5G6KYOFqk2TdZpto2mSja9ZirG7TYLVw0F+/cc5fzXLLX+JzxGHo&#10;c71i6HS3ZOd0smXndK9m53SvZud0r2bndK9m53SvZud0r2bndK9m53T/ZyIE/2onBf96LAr/hjQR&#10;/409Gf+RRSD/kk0o/ZFTMfaOWjrwiWFC6oNpS+V+dFPgeH1a2nOGYNRuj2bQa5dqzGifbslmp3HH&#10;ZK9zxGO5dcJixnbAYtp3umTmd7Nl5XeuZuV3qmjld6ho5neoaOZ3qGjmd6ho5neoaOZ3qGjmd6ho&#10;5nf/ZyIE/20mBf99Kgr/iTQQ/5E8F/+VRB7/l0sm+JZSLvGUWDbqkF4/5IpnSN2EcVDVfXlaz3iC&#10;YcpzimfGb5JswmyacL9qonO8aKp2uWe0eLZmwHm0ZtB6sWfjeqto43qnauN6o2vkeaFr5Hmha+R5&#10;oWvkeaFr5Hmha+R5oWvkeaFr5Hn/aCEE/28kBf+AKQn/jDMP/5Q7Fv+ZQxz9m0kj9JtPKuyZVTPl&#10;llw73pFlRdSJbVDMg3Zax31+YcF4hmi9dI5tuHGWcrVunXWxbKZ4rmuve6xqu3yqacp9qGrhfaNs&#10;4nyfbeJ8nG7ie5pu43uabuN7mm7je5pu43uabuN7mm7je5pu43v/aSED/3EjBf+CKAn/jzIO/5c7&#10;FP+cQhr5nkYg8J9MJ+ifUi7gnVo21pVhRM2Oak/GiHJZv4J6Yrl9gmi0eYpusHaSc6xzmneocKJ6&#10;pW+rfaJutn6gbcV/nm7bf5tv4H6YcOF+lnHhfZRx4nyUceJ8lHHifJRx4nyUceJ8lHHifJRx4nz/&#10;aSED/3QiBP+FKAj/kTEN/5o6Ev+fPxf1okQd7KRKI+SkUCnboVc1z5pfQ8eTaE+/jHBZuId3YbKC&#10;f2itfoZuqXqOc6R3lnigdZ57nXOofppys4CXccCBlnLTgZNz34CRdOB/kHTgfo904X2PdOF9j3Th&#10;fY904X2PdOF9j3ThfY904X3/aiED/3YgBP+HJwf/lDAM/505Ef2iPRXypUEa6ahHH+CqTSXUpFQ0&#10;yp1dQsGXZU66kW1Ysot1YayGfGingoNuon+LdJ18k3iZeZt8lXelf5J2r4GQdr2CjnbOgo133oGL&#10;d9+Ainjgf4p44H6KeOB+injgfop44H6KeOB+injgfop44H7/aiAD/3gfBP+JJgf/ljAL/583D/qk&#10;OhPvqT8X5q1FGtyuSiTPqFMzxqFcQb2bZE20lWtYrY9yYKeLeWihh4Fum4OIdJeAkHiSfpl8jnyi&#10;f4t6rYKIerqDh3rLg4Z73oKFe96BhXvfgIV74H+Fe+B/hXvgf4V74H+Fe+B/hXvgf4V74H//ayAD&#10;/3oeBP+LJgb/mC8K/6E1DfenOBDsrTwT47JCFtexRyPLq1IywaVaQLifYkywmWlXqJRwYKGPd2eb&#10;i35uloiGc5GFjniMgpZ8iICfgIR/qoKBf7eDgH/IhH+A3YN/f96Bf3/fgIB+4H+AfuB/gH7gf4B+&#10;4H+AfuB/gH7gf4B+4H//bCAD/3wcA/+NJQb/mi4J/6MzC/SqNA3psTkP37c/EtK0RiLHrlAxvahZ&#10;P7OiYEurnWdWo5huX5yUdWeWkHxtkI2Dc4uKi3iGiJR8gYadgH6EqIJ7hLWDeYTFhHiF3YN5hN6B&#10;eoPfgHqC4H96guB/eoLgf3qC4H96guB/eoLgf3qC4H//bR8D/34bA/+PJAX/nSwH/qYwCfCuMQvl&#10;tjUL27w5Ec63RSDDsk8wuKxXPq+nX0qmoWVVnp1sXpeZc2aQlXpsipKBcoWQiXeAjZF8e4ubf3eK&#10;pYJ0ibKDconCg3KK2oNzid6BdIffgHWG4H91huB/dYbgf3WG4H91huB/dYbgf3WG4H//bx4D/4Ab&#10;A/+SIwT/oCsG+qksB+2yLAfivDEH1cA2EMm7Qx++tk0utLBWPKqrXUmhpmRUmaJqXZGecWWKm3hr&#10;hJh/cX+WhnZ5k496dZGYfnGQo4FukK+CbJC/g2uR1YJtj96Bb43fgHCL4H9wi+B/cIvgf3CL4H9w&#10;i+B/cIvgf3CL4H//cRwD/4MZAv+VIQP/oykF9q0nBei3JgTewyoD0MM1DsS/QR25ukwtrrVUO6Ww&#10;W0ebrGJSk6hpW4ulb2OFonZqfp98b3ichHRzmox5b5mWfGuXoX9ol62AZpe8gWWY0YBmlt9/aJPg&#10;fmqR4X5qkeF+apHhfmqR4X5qkeF+apHhfmqR4X7/dRoC/4cYAv+YIAP/piUD8rIgA+S+HgLXySIC&#10;ysczDb7DQByzv0orqbpTOZ+2WkWWsmFQja9nWYWsbWB+qXRneKZ6bXKkgnJtoop2aKGUeWSgn3xh&#10;n6t+X6C6fl+gzn5fn+F9YpvhfWOY4nxjmOJ8Y5jifGOY4nxjmOJ8Y5jifGOY4nz/eBgC/4sXAf+d&#10;HQL9qx4C7LgXAd7IEQDPzR8CxMwwC7jIPhmtxUgoo8FRNpi9WEKPuV9NhrZlVn+za114sXJkcq95&#10;aWytgG5nrIlyYqqSdV+pnXhcqap6Wqm5elmqzHpYqeR6W6Tkel2h5HldoeR5XaHkeV2h5HldoeR5&#10;XaHkeV2h5Hn/fRUC/5AUAf+hGAH2sRQA2cELANLPCwDI0hwBvNEuCbHOOxemy0YlnMhPM5HEVj+I&#10;wV1JgL9jUni8allxunBfa7l3ZGa3f2lhtodtXbWRcFm1nHJWtKl0VLS4dFO1y3RTteR0VLDndVas&#10;53VWrOd1VqzndVas53VWrOd1VqzndVas53X/gxIB/5YRAP+oEQDZuAoAzsQJAMfSCgC/2RkBtNgr&#10;B6nWORSf00QilNBNL4rNVDuByltEeMhiTXHHaVNrxW9ZZcR2XmDDfmJcwodmWMGRaFXBnGtSwahs&#10;UMG3bU/Cym1PwuRsT73sblC57G9QuexvULnsb1C57G9QuexvULnsb1C57G//iRAB/50OANqvCADN&#10;uwgAxMcHALzWCwCz3xoBqt8rB6DeORKW3UMejNpLKoLYUzV51Vo/cdNhRmrSaExl0W9SYNB2VlvQ&#10;flpXz4ddU8+RX1DPnGFOz6ljTM+4Y0vQy2NM0OViSs7yZUvI8mZLyPJmS8jyZkvI8mZLyPJmS8jy&#10;ZkvI8mb/kg0A3qYEAM60BgDCvwYAucwIALDdDACn5R0DnuUtC5TlORaK5EIggeNKKnfiUDNv4Vg7&#10;aeBfQWPgZkZe325KWt91TlbffVFS34ZTT9+QVk3fm1dL4KdYSeC1WUjhxllI4d9ZR9/wWUbc9VtG&#10;3PVbRtz1W0bc9VtG3PVbRtz1W0bc9VvtnAQA0a0EAMK4BQC3wwUArdEIAKTtEAGb7SAFku0uDons&#10;OhiA7EMhduxKKm7sUDFm61Y3YOtcPFvrZEBX62tDU+tyRlDreklN7INLSuyMTUjslk5F7aFQQ+2u&#10;UULuvFFB78xSQe/lUkDt8VFA7fFRQO3xUUDt8VFA7fFRQO3xUUDt8VHUpQAAxLIDALa8AwCryQUA&#10;oNgIAJf0EwGP9SQHh/UxD372Oxh09kIgbPZIJ2X2Ty1e91UxWfdbNVX3YjhR92g7TfhvPUr4dj9H&#10;+H5BRPmHQ0L5kUVA+ptGPvqmRzz7sUg7+75JOvzPSTn840k5/ONJOfzjSTn840k5/ONJOfzjSTn8&#10;40nHrQAAt7cCAKrDAgCe0AQAk+MJAIz9GAKE/icHe/8xD3L/OBZp/0AcYv9GIlz/TSZW/1MqUv9Z&#10;LU7/XzBK/2UyR/9rNET/cTVB/3k3P/+BODz/ijo6/5M7OP+dPDb/pz01/7E+NP++PjP/yj8z/8o/&#10;M//KPzP/yj8z/8o/M//KPzP/yj+4sgAAqr0AAJ3KAACR2AIAiPsNAX//GQJ2/yQGbv8tDGb/NRJf&#10;/zwXWP9DG1P/SR5O/08hSv9VJEb/WyZD/2AnQP9mKT7/ayo7/3IrOf95LTb/gS40/4ovMf+UMDD/&#10;nDEu/6UyLf+vMyz/tzMs/7czLP+3Myz/tzMs/7czLP+3Myz/tzOruAAAnsUAAJDSAACD4AAAff8P&#10;AXL/FgJo/x4EYf8nCFr/LwxU/zcQTv8+E0n/RBZF/0oYQf9PGT7/VRs7/1kcOf9fHTb/ZB40/2kf&#10;Mv9wIC//dyEt/38iK/+HIyj/kCQn/5klJv+hJiX/pyYl/6cmJf+nJiX/pyYl/6cmJf+nJiX/pyaf&#10;wAAAkc0AAIPbAAB49gIAb/8NAWT/EgJc/xkDVP8gBE7/JwZI/y8IQ/82Cj//PAw8/0IOOP9HDzX/&#10;TBAz/1ERMP9WEi7/WhMs/18UKv9lFCj/axUm/3EWI/95FyL/gRgg/4kYHv+RGR3/lxkd/5cZHf+X&#10;GR3/lxkd/5cZHf+XGR3/lxn/VicE/1EyBf9WNQf/Xz0O/2RFFv9mTh//ZFgn/2FiL/9ebjX/Wnk7&#10;/1eEP/9Uj0P/UZhG/0+gSP9Op0r/Ta5L/0y1TP9LvE3/SsRO/0nOT/9J3k//SOlQ/0jyUPxJ9lD3&#10;S/lQ8Uz6T+tO+1DqT/tQ6k/7UOpP+1DqT/tQ6k/7UOpP+1D/VicE/1EyBf9YNAf/YjsO/2dEFv9p&#10;TR//Z1Yn/2NgL/9gazX/XHc7/1iCQP9VjUT/U5ZH/1CfSf9Ppkv/Tq1N/020Tv9MvE//S8VQ/0rP&#10;Uf9J4FH/SetR/knyUvlL91LzTflR7U/6UeZQ+lLlUPpS5VD6UuVQ+lLlUPpS5VD6UuVQ+lL/VycD&#10;/1IxBf9aMgf/ZDoO/2pCFv9sSx//alQn/2deL/9iaDb/XnQ8/1qAQf9Xi0X/VJVI/1KdSv9QpUz/&#10;T61O/060T/9NvFH/TMVR/0vRUv9K4lP/Se1T+0vzU/VM91PuT/hT6FD5U+FS+lTgUvpV4FL6VeBS&#10;+lXgUvpV4FL6VeBS+lX/WCYD/1QwBf9dMQf/ZzgO/21AFv9vSR7/blIn/2pcL/9lZjb/YXE8/119&#10;Qf9ZiEb/VpJJ/1ScTP9SpE7/UKtQ/0+zUf9Ou1L/TcRT/03PVP5M4FX7TOtV+Ez0VfBP91XpUfhV&#10;4lL4VttU+VfZVPlX2VT5V9lU+VfZVPlX2VT5V9lU+Vf/WSYD/1cuBf9gLwf/ajYN/3E+Ff9zSB7/&#10;clEm/29aLv9qYzb/ZW48/2F6Qv9dhUf/Wo9K/1eYTf9VoFD/VKhS/lKvU/1Rt1X8UMBW+k/LVvhP&#10;3Ff1T+lX8k/zV+pS9lfhU/dY2lX4WdFW+FrPVvhaz1b4Ws9W+FrPVvhaz1b4Ws9W+Fr/WSYD/1os&#10;Bf9kLQf/bjMN/3U9Ff94Rh3/d08l/3RYLf9wYDX/amo8/2Z2Qv9igUf+XotL+1uUT/lZnVL4V6RU&#10;9lasVvVUtFfzU7xY8lPHWfBS1VrsUuZa6VPyWeFU9VvXVvZcz1f3XchZ+F3HWfhdx1n4XcdZ+F3H&#10;Wfhdx1n4XcdZ+F3/WiUD/10qBf9nKgb/cjIM/3k7FP98RRz/fE0k/3pVLP91XjT/b2c8/GpyQvlm&#10;fUj2Y4dM81+QUPFdmVPvW6FW7VmoWOtYsFrqV7lb6FbDXOZW0VzjVuRc31bwXdVX9V/MWfZgxlr2&#10;YMBb9mG+XPZhvlz2Yb5c9mG+XPZhvlz2Yb5c9mH/WyUD/2AoBf9rKAb/dzAL/346E/+BQxr/gksi&#10;/39TKv97WzP5dmQ69XBuQfFseUjtaINN6mSMUedhlVXlX51Y412lWuFbrVzeWrZe3FnAX9pZzmDV&#10;WeJg0VnvYcpa9GLCXPRjvF30ZLde82S2X/Nktl/zZLZf82S2X/Nktl/zZLZf82T/XCQD/2MmBP9v&#10;JgX/ey8L/4I5Ef+GQRj/h0kg/4VRKPiCWTDyfWA47XdqQOhydUfkbn9N4WmIUt1mkVfZY5la1WCh&#10;XdJfqGDPXbFizVy7Y8tcx2TJXNtlxV3rZb9d8ma4X/Fns2DxZ69h8WeuYvFnrmLxZ65i8WeuYvFn&#10;rmLxZ65i8Wf/XSQD/2YkBP9yJAX/fi4K/4c3EP+LPxb/jEcd+YtPJfKIVi3sg1025n5nPuB4cUbb&#10;c3tN1W6DU9BqjFjMZ5RdyWWcYMZjo2PDYaxlwWC1Z79fwWi9X9BpumDmabVh72qvYu9qq2Pvaqdk&#10;72mmZfBppmXwaaZl8GmmZfBppmXwaaZl8Gn/XiMD/2kiBP92IwT/giwJ/4s2Dv+PPhT9kUUb9JFM&#10;Iu2OUyrmiloy34VlO9d+bUXQeHZNy3R/VMZwh1rCbI9ev2mXYrtnn2W4ZadotmSwarNju2uxY8ps&#10;r2PhbKtk7W2mZu1so2ftbKBo7mufaO5rn2jua59o7mufaO5rn2jua59o7mv/XyMD/2sgA/95IgT/&#10;hSsI/440DP+TPBL4lkMY75ZKHueVUCbgkVgu14phOs6EakXIfnNNwnl7Vb51g1u5cYtgtW6SZLJs&#10;mmevaqNqrGisbKlntm6nZ8RvpWfab6Jo62+eaexvm2rsbplr7W2Ya+1tmGvtbZhr7W2Ya+1tmGvt&#10;bZhr7W3/XyMD/24eA/97IQT/iCoH/5EyC/+XOg/0mkEV65tHGuObTSHallUtz49eOciJZ0TBg29N&#10;u353VbZ5f1uxdodgrXOPZalwlmimbp9so2yobqBrsnCda8BxnGvScpps6XGXbepwlG3rcJJu7G+S&#10;buxukm7sbpJu7G6Sbuxukm7sbpJu7G7/YSED/3AdA/9+IAP/iykG/5UxCfubOA3wnj4R56BEFt+g&#10;Sh3TmlIrypNcOMKNZEO7h21NtIJ0VK9+fFuqeoRhpneLZaJ0k2mecpttmnCkcJdvr3KVb7xzk2/N&#10;c5Jw5nOQcOlyjnHqcY1x63CMcetwjHHrcIxx63CMcetwjHHrcIxx63D/YyAD/3IbA/+AHwP/jicF&#10;/5cvCPieNgvtojsO5KVAEtqkRhzOnlEqxZdaN72RYkK1jGpMr4dyVKmCeVukf4Bgn3yIZZt5kGqX&#10;d5htk3WhcJBzrHONc7h0i3PJdYp04nSJdOhziHXpcod16nGHdepwh3XqcId16nCHdepwh3XqcId1&#10;6nD/ZR8D/3QaAv+DHgL/kCYE/5otBvShNAnppjcL4Ko9DtSnRBvJoU8pwJtYNriVYEKwkGhLqYtv&#10;U6OHdlqeg35gmYCFZZR9jWqQe5ZujHmfcYl4qXOGd7V1hHfFdoN433WDeOh0gnjpc4J46nGCeOpx&#10;gnjqcYJ46nGCeOpxgnjqcYJ46nH/Zx0D/3cZAv+FHAL/kyQD/50rBfGkMAbmqjMI3K43DM+qQxrF&#10;pU4ovJ9XNbOZX0GrlGZKpJBtU56LdFqYiHtgk4WDZY6Ci2qKgJNuhn6ccYJ9p3R/fLN1fXzDdnx9&#10;23Z8feh0fXzoc3186XJ9fOpxfXzqcX186nF9fOpxfXzqcX186nH/aRwC/3kYAv+HGwL/lSMD+6Ap&#10;BO6oLATjry8F17I0C8utQRnBqEwnt6NVNK+dXUCnmWRJn5RrUpmQclmTjXlfjoqAZImHiGmEhZFt&#10;gIOacXyCpHR5gbF2d4HAdnaB1nZ2ged0d4Hoc3iA6XJ4f+pxeH/qcXh/6nF4f+pxeH/qcXh/6nH/&#10;axsC/3sXAv+KGgH/mCEC+KMmA+qsJwPftCkD0rUyCsewQBi8rEsms6dTM6qiWz6inWNImplpUZSV&#10;cFiOkndeiI9+ZIONhml+io5teomYcXaHonNzhq51cYa9dm+H0nZwh+h0cYXoc3KE6XJzhOpxc4Tq&#10;cXOE6nFzhOpxc4TqcXOE6nH/bRkC/34WAf+NGAH/mx4B9KciAuawIAHauiEBzbgxCcK0Phe4sEkk&#10;rqtSMaWmWj2domFHlZ5oT46bbleImHVdgpV8Y32ThGh4kIxsdI+VcHCNoHJtjKx0aoy7dWmNznVp&#10;jeh0a4vpc22J6nFtiOpxbYjqcW2I6nFtiOpxbYjqcW2I6nH/cBcC/4EVAf+QFgH/nhoB8KsbAeK2&#10;FgDTvR0ByLsvCL24PBWztEcjqbBQMKCrWDuYqF9FkKRmTomhbFWCnnNbfZx6YXeZgWZyl4pqbpaT&#10;bmqUnnFmlKpzZJO4c2OUy3NjlOZyZZLqcWeP6nBnjupwZ47qcGeO6nBnjupwZ47qcGeO6nD/cxUC&#10;/4UTAf+UFAD8oxUA6rASANm+DADNwRsBwsAtB7i9OhOuuUYhpLVPLZqxVjmSrl5DiqtkTIOoalN8&#10;pXFZdqN4X3Ghf2Nsn4doaJ6Ra2SdnG5gnKhwXpy2cV2cyXFdnORwXprrcGCW629hlexvYZXsb2GV&#10;7G9hlexvYZXsb2GV7G//dxIB/4kRAf+ZEQDzqA4A17UKAM/BCgDGxRgAvMQqBbLCOBGnv0QenrtN&#10;K5S4VTaLtVxAhLJiSXyvaVB2rW9WcKt2W2uqfWBmqIZkYqePZ16mmmpbpaZsWKW1bVemx21XpuJs&#10;V6TtbFqf7Wxanu1sWp7tbFqe7Wxanu1sWp7tbFqe7Wz/fBAB/44QAPaeDQDYrQkAzbgJAMfECAC+&#10;yhQAtconBKvINg+hxUEbl8JLKI2/UzOFvVo8fbphRXa4Z0twt21RarV0VmW0fFtgsoRfXLGOYlix&#10;mWVVsKVmU7CzZ1KxxmdSseFnUa/xaFOq8GhUqfBoVKnwaFSp8GhUqfBoVKnwaFSp8Gj/gg4A/5QM&#10;ANulBgDOsQcAxbsHAL3HBwC10BAArNAjA6PPMwyZzT8Yj8pIJP/i/+JJQ0NfUFJPRklMRQADCYbI&#10;US59xlg4dsRfP2/CZkZpwWxLZMBzUF+/e1RbvoRYV72NW1S9mF1RvKRfT7yzYE29xWBNveBfTLzw&#10;YU239WJNtvViTbb1Yk229WJNtvViTbb1Yk229WL/iQsA4ZwDANCqBQDFtQUAu78EALLLCACr2A0A&#10;o9kgAprYLwmQ1jwUh9RGH37STyl20FYyb89eOWjNZD9jzGtEXsxzSVrLekxWyoNPUsqNUk/KmFRN&#10;yqVWS8qzV0rLxVdJy+BWScnwWEfH+llIxftaSMX7WkjF+1pIxftaSMX7WkjF+1r3kQQA1KICAMev&#10;BAC6uQMAsMQFAKfQCQCf4RAAmOEhA4/gMAmG4DsSfd9EG3XeTSRu3VUrZ9xcMmLbZDdd22s7Wdpy&#10;P1XaekNS2oNFTtqNSEzamEpJ2qVLSNuzTEfcxExG3N5MRtrtTETY+U9D2PtPQ9j7T0PY+09D2PtP&#10;Q9j7T0PY+0/bmgAAyqkCALuzAgCwvQMApckFAJvWCQCU6BQBjOklBIToMwt76DwUc+hEG2voSyJk&#10;51IoXudZLVnnYDJV52g1UudvOE/ndztM54A9SeeJP0folEFE6J9CQumsQ0HpukRA6s1EQOrkREDo&#10;9URA5/hDQOf4Q0Dn+ENA5/hDQOf4Q0Dn+EPNowAAva4BALC4AQCkxAIAmdAFAI/hCgCJ8RoBgfEo&#10;BXjyMgxw8jsTafJDGWLySh9c81AjVvNXJ1LzXitP82UtTPRsMEn0czJG9Hs0Q/SENkH1jjc+9Zk5&#10;PfakOjv2sDs69788OfjPPDj36Dw49+w8OPfsPDj37Dw49+w8OPfsPDj37Dy/qgAAsbMAAKS/AACY&#10;ygEAjNgEAIT6DgB8+xsCdPsmBWz8MApl/DgQXv1AFVj+RxlT/k0dT/9UIEv/WiJI/2ElRf9nJkL/&#10;bShA/3UqPf99Kzr/hi04/5EuNv+bLzT/pjAz/7IxMv++MjH/0DIx/9YyMf/WMjH/1jIx/9YyMf/W&#10;MjH/1jKyrwAApboAAJjGAACL0gAAf98CAHn/EQFv/xkCZ/8iBGD/LAda/zQMVP88D0//QxNK/0kV&#10;R/9PF0P/VRlA/1sbPv9hHDv/Zh45/20fNv90IDT/fSEx/4YjL/+RJC3/myUs/6UmK/+vJir/uycp&#10;/74nKf++Jyn/vicp/74nKf++Jyn/viemtgAAmMIAAIvOAAB+2wAAdfkHAGv/DwFi/xYCW/8eA1T/&#10;JgVO/y4GSf81CEX/PAtB/0MNPv9IDjv/ThA4/1MRNf9YEjP/XhMx/2QULv9qFSz/chYq/3oXJ/+D&#10;GCX/jhkk/5gaI/+gGiL/qhsh/60bIf+tGyH/rRsh/60bIf+tGyH/rRuavgAAi8oAAH7XAABw4wAA&#10;Z/8EAF7/DQBW/xIBT/8ZAkn/IAND/ycEP/8uBTr/NAY3/zoHM/8/BzD/RAgu/0kJLP9OCSn/Uwon&#10;/1gKJf9eCyP/ZAsh/2wMH/90DR3/fQ4b/4cOGf+PDxj/mQ8Y/5sQGP+bEBj/mxAY/5sQGP+bEBj/&#10;mxD/TCoD/0gzBf9PNAb/VDcI/1pBDv9cShb/WlQd/1dgJP9Uayr/UHgv/02EM/9Kjzb/R5k5/0ah&#10;O/9FqTz/RLA+/0O3P/9CwD//QslA/0HVQf9B5EH/Qe5C/0H2Qv9B/UL/Qv9B+UT/QfRG/0LvR/9C&#10;70f/Qu9H/0LvR/9C70f/Qu9H/0L/TSkD/0oyBP9RMgb/VzYI/1w/Dv9eSRb/XVMd/1peJP9XaSr/&#10;U3Uv/1CBNP9NjTf/Spc6/0ifPP9Hpz3/Rq4//0W1QP9EvUH/RMZC/0PRQv9D4kP/Q+xD/0P1Q/9D&#10;/EP8RP9D9Uf/Q+9I/0TrSf9E60n/ROtJ/0TrSf9E60n/ROtJ/0T/TSkD/0wwBP9UMQX/WTQI/189&#10;Dv9hRxb/YFId/11cJP9aZyv/VnMw/1N/NP9Pijj/TZQ7/0udPf9KpD//SKxA/0izQf9Hu0L/RsND&#10;/0bORP9F30T/RepF/UXzRftF+0X3Rv9E8En/RepK/0blS/9H5Uv/R+VL/0flS/9H5Uv/R+VL/0f/&#10;TikD/08uBP9XLgX/XTIH/2M7Dv9lRhb/ZVAd/2FZJP9dZCv/WnAw/1Z8Nf9Thzn/UJE8/06aP/9N&#10;okD/S6lC/0qwQ/9Kt0T/ScBF/0jKRv1I20b6SOdH+EjyR/VI+kbxSf9H6kv/SONM/0neTf9K3k3/&#10;St5N/0reTf9K3k3/St5N/0r/TygD/1IsBP9aLAX/YS8H/2c6Dv9qRBX/ak4c/2dXJP9iYSv/Xm0x&#10;/1t4Nv9Xgzr/VI09/1KWQP9QnkL+T6VE/E6tRftNtEf6TLxI+UzHSPZL1EnzS+VJ8EvwSe1M+Ujp&#10;TP9K4U7/S9pP/0zTUP9N01D/TdNQ/03TUP9N01D/TdNQ/03/UCgD/1UqBP9dKQX/ZS0H/2w4Df9v&#10;QhT/b0sc/2xVI/9oXir/Y2kx/190Nv1cfzv7WYk/+VaSQvdUmkT1U6JG9FKpSPJRsUnxULlK70/D&#10;S+5Pz0vrT+JL50/uS+RP+E3fT/5O1VH/T85S/1DJU/9QyVP/UMlT/1DJU/9QyVP/UMlT/1D/UScD&#10;/1gnBP9hJwT/aiwG/3E2DP90QBP/dEka/3JSIv9uWyn9aGQw+WVwNvZhezvzXoVA8FuOQ+5Zlkbs&#10;V55I6lWmSuhUrUznU7VN5VO/TuNTzE7hU99O3VPtT9hS91HRU/1SylT+U8RW/1O/V/9Tv1f/U79X&#10;/1O/V/9Tv1f/U79X/1P/UicD/1slA/9lJAT/bioG/3Y0C/96PRH/ekYY/3hPIPt0WCj2b2Ev8Wts&#10;Nu1ndjzpY4BA5mCKReRdkkjhW5pK31miTd1Yqk/aV7JQ2Fa8UdVVyFLSVdtTzlbrU8tW9lXGVv1W&#10;v1j9VrpZ/Ve2Wv1Xtlr9V7Za/Ve2Wv1Xtlr9V7Za/Vf/UyYD/18iA/9pIQP/cygF/3syCv9/OxD/&#10;gEQW+35MHvR7VCXudl0t6XFoNORtcjvgaXxB3GWFRthijkrUX5ZN0V2dUM5cpVLMWq1UyVm2VsdZ&#10;wlfGWdBXwlnmWL9Z81m7WvtZtVv7WrBd+1qtXftZrV37Wa1d+1mtXftZrV37Wa1d+1n/ViQD/2Ig&#10;A/9tIAP/dyYE/38wCP+EOQ39hkEU9YVJG+6CUSLnfVoq4XhkMtxzbjrUbndB0GqAR8xmiUzIZJFQ&#10;xWKYU8NgoFXAXqhYvl2xWbtdvFu5XMlct1zgXLRd71ywXvldq1/5Xahg+VylYflcpWH5XKVh+Vyl&#10;YflcpWH5XKVh+Vz/WCID/2UeA/9xHwP/eyQD/4QuB/+JNgv4iz4R74tGF+iITh7hhFcm2X5hMdF4&#10;ajrLc3NCxm98SMJshE2+aYxRu2aTVbhkm1i1Y6Nas2GsXLBgt16uYMRfrGDYX6lh61+nYfdfomP3&#10;X59k91+dZPhenWT4Xp1k+F6dZPhenWT4Xp1k+F7/WyAC/2gcAv90HQL/fiMD/4grBf2NNAnzkDsO&#10;6pBDFOKPShrailQl0INdMMl+ZzrDeG9CvnR4SLlxgE61bohSsmuPVq9pl1qsZ59cqWWoX6ZksmGk&#10;ZL9iomTQYqBk52KeZfVimmb1YZhn9mCWaPZglmj2YJZo9mCWaPZglmj2YJZo9mD/XR8C/2oaAv93&#10;HAL/giEC/4spBPmRMQfvlTgL5pY/EN2URxfSjlEkyohbL8KDZDm8fmxBt3l0SLJ1fE6ucoRTqm+L&#10;V6Ztk1uja5teoGqkYJ1ormObaLpkmWjLZZdo42SVafNkk2r0Y5Fr9WKQa/VhkGv1YZBr9WGQa/Vh&#10;kGv1YZBr9WH/Xx0C/20YAv96GwL/hR8C/44nA/WVLgXrmTUI4Zw7DNaYQxbMk08ixI1YLr2HYTi2&#10;gmlBsH5xSKt6eU6nd4BTo3SIWJ9xkFubb5hfmG6hYpVtq2SSbLdmkGzGZo9s32aObfFljG7zZItu&#10;9GOKbvRiim70Yopu9GKKbvRiim70Yopu9GL/YRwC/28WAv98GgH/iB4B/5EkAvKZKwTnnjEF3aA2&#10;CdGcQRXHl00hv5FWLbeMXzexh2dAq4JuSKV+dk6ge31TnHiFWJh2jVyUdJVfkXKeYo5xqGWLcLRn&#10;iXDDaIdw22eGce5mhnLyZYVy82SEcvRjhHL0Y4Ry9GOEcvRjhHL0Y4Ry9GP/YxoC/3EVAf9/GAH/&#10;ihwB/JQhAu6cJwLjoiwD2KQyCMyfQBTDmksgupVVLLOQXTesi2U/pYdsR6CDc02bgHtTln2CV5J6&#10;ilyOeJJginabY4d1pWaEdLFngnTAaIB01WiAdexnf3byZn9182V/dfNkf3XzZH9182R/dfNkf3Xz&#10;ZH9182T/ZRkC/3QUAf+BFwH/jRoB+ZceAeugIwHfpiYC0qcwB8ijPhO/nkkftplTK66UWzanj2M/&#10;oItqRpuHcU2VhHhSkIF/V4x/h1yIfZBghHuZY4B6o2Z+ea9oe3m9aXp50Wl5eupoenryZnp58mV6&#10;efNkennzZHp582R6efNkennzZHp582T/ZxcC/3YUAf+EFgH/kBcB9ZsaAeekHQHbqx8BzqovBsSm&#10;PRK6oUgesp1RKqqYWTSilGE+nJBoRZaMb0yQiXZSi4Z9V4aEhVuCgo1ffoCXY3p/oWZ3fqxodX27&#10;aXN+zmlzfuhodH7xZnR98mV1fPNkdXzzZHV882R1fPNkdXzzZHV882T/aRYB/3gTAf+HFAD/kxUA&#10;8Z4VAOOoFgDVrhsByq0tBsCpOxG2pUYdraFQKaWcWDOemF88l5RmRJCRbUuLjnRRhox7VoGJg1t8&#10;h4tfeIaUYnSEn2Vxg6pnb4O4aW2Dy2ltg+ZoboPyZm+C8mVwgfNkcIHzZHCB82RwgfNkcIHzZHCB&#10;82T/axQB/3sSAf+KEgD/lhIA7aIQAN6tDgDQsRkAxbArBbutOQ+yqUQbqaVOJ6ChVjKZnV47kppk&#10;Q4uXa0qGlHJQgJJ5VXuPgFp3jYlecoySYW6KnGRriahnaYm2aGeJyGhnieNnaInyZmmH82VqhvNk&#10;aobzZGqG82RqhvNkaobzZGqG82T/bhIB/34QAP+NEAD3mg4A26cKANOwCwDKtBYAwLQpBLaxNw6t&#10;rkMapKpMJZumVTCTo1w5jKBjQYadaUiAmnBOe5h3U3aWflhxlIZcbJKQYGiRmmNlkKZlY5C0ZmGQ&#10;xmZhkOFmYZDyZWOO82RkjPRjZIz0Y2SM9GNkjPRjZIz0Y2SM9GP/cRAB/4IPAP+RDQDenwkA06oJ&#10;AMyzCQDEuBMAurgmA7G2NQyns0EYnq9KI5asUy6OqVo3h6ZhP4CkZ0Z6oW5MdZ91UXCdfFVrnIRa&#10;ZpqOXWOZmGBfmKRiXZiyZFuYw2RbmN5jW5jwY1yV9WJek/ViXpP1Yl6T9WJek/ViXpP1Yl6T9WL/&#10;dQ4A/4YNAOuWCADVowcAzK0IAMW2BwC9vBEAtL0jAqu7MgqhuT8VmLZIIJCzUSuIsFg0gK5fPHqr&#10;ZkN0qWxIb6hzTmqmelJlpYJWYaOMWl2illxaoqJfV6GwYFahwWBVotxgVaHvYFaf919XnPdfV5z3&#10;X1ec919XnPdfV5z3X1ec91//egwA/YsJANqbBADOpwYAxLAGALy5BAC1wQ4ArMIgAaTBMAiavzwT&#10;kb1GHYm6TyeBuFYwerZdOHO0ZD9usmpEaLFxSWSweU1froFRW62KVFitlVdUrKFZUqyvW1CswFtQ&#10;rNpaT6vuW0+q+ltRpvpbUab6W1Gm+ltRpvpbUab6W1Gm+lv/gAkA4ZIBANGgBADGqwUAvLQEALO9&#10;AwCrxwsApMkcAZzILAaTxzkPisVEGYHDTSN6wVQsc79bM22+YjlnvGk+YrtwQ166d0dauYBLVrmJ&#10;TlO4lFBQuKBSTbiuVEy4v1RLudhUS7ftVEq2+VVKs/5WSrP+Vkqz/lZKs/5WSrP+Vkqz/lb6hwIA&#10;1pgAAMmlAwC9rwMAs7gBAKnCBAChzQgAmtAWAJLQKASKzzYMgc5BFXnMSh5yy1ImbMpaLWbJYTJh&#10;yGg3XMdvPFjGdj9Vxn9DUcWJRU7FlEhLxaBKScWuS0jFv0tHxthLR8XtS0bD+U1Fwv9ORcL/TkXC&#10;/05Fwv9ORcL/TkXC/07fkAAAzJ8AAL+qAQCzswEAqb0CAJ/HBQCW0gkAjtoSAIjbJAKA2jIIeNk+&#10;EHHYSBhq11AfZNZYJV/VXypb1GcvV9RuM1PTdjZQ0385TNOIO0rTlD5H06A/RdSuQETUv0FD1dhA&#10;RNPsQELS9kJB0f5EQdH+REHR/kRB0f5EQdH+REHR/kTRmAAAw6UAALWuAACpuAAAnsMCAJTNBgCK&#10;2QoAhOMYAX3kJgN15DIIbuM8D2fjRRVh400bXONVIFfjXSRU42QnUOJrKk3icy1K43wwSOOGMkXj&#10;kDRD45w1QeSpNkDkuDc/5cs3P+XkNz/j8zY94vs4PeL7OD3i+zg94vs4PeL7OD3i+zjGoQAAt6sA&#10;AKq0AACevgAAk8kCAIjUBgB/7g4Aee0bAXHtJwNq7jIIZO47DV7uQxNY7ksXU+5SGlDvWR5M72Ag&#10;Se9nI0fvbyVE8HcnQfCAKT/wiio98ZUsO/GhLTnyri448r4vN/PQLzfz5y828fMvNvHzLzbx8y82&#10;8fMvNvHzLzbx8y+5pwAAq7AAAJ+7AACSxgAAhtABAHvdBQB09xEAbfccAWb4JgNf+C8GWvk4ClT5&#10;QA5Q+kcRTPpOFEj7VRZF+1sYQvtiGkD8aBw9/HAdOv14Hzj9giA2/Y0iNP6YIzL+pCQx/7ElMP+/&#10;Ji//zyYu/+MmLv/jJi7/4yYu/+MmLv/jJi7/4yatrQAAn7cAAJLCAACGzQAAedoAAHDyCABo/xEA&#10;Yf8aAVr/IwNU/ysET/8zBkr/OwhG/0ILQ/9JDUD/Tw49/1UQOv9bETj/YRM1/2gUM/9vFTD/eBYu&#10;/4IXLP+NGSr/mRop/6QaKP+vGyf/uhwm/8ccJv/HHCb/xxwm/8ccJv/HHCb/xxyhtAAAk78AAIbK&#10;AAB41gAAbOIAAGP8BwBc/w8AVf8WAU//HgJJ/yYDRP8uBED/NAU8/zsGOf9BBzb/Rggz/0wIMf9R&#10;CS7/Vwos/10KKv9kCyj/bAwl/3UNI/9/DiH/ig8g/5UQHv+gEB7/qBEd/7ERHf+xER3/sREd/7ER&#10;Hf+xER3/sRGVvAAAhscAAHnTAABr4AAAXu0AAFb/AwBP/wwASf8SAUP/GQE+/yACOf8nAzX/LQMy&#10;/zMELv84BCv/PQUo/0IFJv9HBST/TAYi/1EGIP9XBh3/Xgcb/2UHGf9uCBf/eAgV/4MIE/+NCRP/&#10;lgkS/54JEv+eCRL/ngkS/54JEv+eCRL/ngn/Qi0D/0IyBP9IMgT/TDYG/048CP9QRw7/UFIV/05f&#10;Gv9Lax//SHck/0WDJ/9Cjir/QZcs/z+gLv8/py//Pq4w/z21Mf89vDL/PMUy/zzOM/873zP/O+o0&#10;/zvzNP87+zT/PP8z/jz/M/w9/zT2P/819T//NfU//zX1P/819T//NfU//zX/QywD/0QwBP9KMAT/&#10;TjQG/1E6CP9TRg7/UlEV/1FdGv9OaSD/S3Qk/0iAKP9Fiyv/Q5Ut/0KdL/9BpTD/QKwx/z+zMv8/&#10;ujP/PsI0/z7MNP8+3DX/Peg1/z3xNf8++jX9Pv81+z//NPg//zbyQf838EH/N/BB/zfwQf838EH/&#10;N/BB/zf/RCwD/0cuA/9NLgT/UTIF/1Q5CP9XRA7/Vk8V/1RaG/9RZiD/TnIl/0t9Kf9IiCz/RpIu&#10;/0WbMP9EojL/Q6kz/0KwNP9CtzX/Qb82/0HJNv9A1zf/QOU3/UDwN/pA+Df3Qf829kH/N/JB/zjs&#10;Q/856kT/OepE/znqRP856kT/OepE/zn/RSsD/0ksA/9QLAT/VS8F/1k3CP9cQg7/W00V/1hXG/9W&#10;YyD/Um8l/096Kv9MhS3/So8w/0iYMv9HnzT/RqY1/0WtNv9FtDf/RLw4/kTGOPxE0jn5Q+I59kTu&#10;OfNE9znxRP8570T/OutF/zvkRv8840b/PONG/zzjRv8840b/PONG/zz/RisD/00pA/9UKQT/WSwF&#10;/141B/9hQA3/YUoU/15UGv9aXyD/V2sm/1R2Kv9RgS7/Tosx/kyUNPxLnDX7SqM3+kmqOPhIsTn3&#10;SLk69kfCO/VHzTvyR9877kfsO+tI9jvpR/8950f/PuFI/z/aSv9A2Er/QNhK/0DYSv9A2Er/QNhK&#10;/0D/RyoD/1AnA/9YJgP/XioE/2MzB/9mPQ3/ZkcT/2RRGv9gWyD/XGcm/VlyK/pWfS/4U4cz9lGQ&#10;NfRQmDfyTp858U2mO+9MrTzuTLU97Eu+PetLyj7pS9w+5UzqPeJL9T/fS/5B3Er/QtRM/0PNTf9D&#10;y07/Q8tO/0PLTv9Dy07/Q8tO/0P/SigD/1QkA/9cIwP/YygE/2gwBv9sOwv/bEQS/2pOGf5mWB/5&#10;YWIl9V5tK/JbeDDvWII07FaLN+pUlDnoU5s75lGjPeVRqj7jULI/4U+7QOBPx0DeT9hB2U/oQdRP&#10;9EPQTv5Fzk7/RshQ/0bCUf9HwFH/R8BR/0fAUf9HwFH/R8BR/0f/TSUC/1chAv9gIAP/aCYD/24u&#10;Bf9yOAr/ckEQ/XBLF/dtVB3yaF4k7WRpKulhdDDlXn404luHOOBZjzvdV5c+21WfQNhUpkLVU65D&#10;0lK3RNBSwkXOUtBGy1LlRshS8kjFUv1JwlL/SrxU/0q3Vf9KtlX/SrZV/0q2Vf9KtlX/SrZV/0r/&#10;UCMC/1seAv9kHgL/bSQD/3MrBP93NQj+eD4O9ndHFPB0UBvqb1oi5GtlKeBnby/bY3k11mCCOtJd&#10;ij7PW5JBzFmaQ8pYoUXIV6lHxlayScRWvErCVclLv1XfS7xW7ky5VvpNt1b/TbJY/02uWf9NrFn/&#10;TaxZ/02sWf9NrFn/TaxZ/03/UyAC/14cAv9oHAL/cSIC/3goA/98MQf4fjoL8H1DEel6TBjidlcf&#10;3HJhKNRtay/PaXQ2y2V9O8dihUDEYI1DwV6VRr9dnEi8W6RLulqtTLhZt062WcNPtFnVT7Fa6lCu&#10;WvdQrFr/UKhb/1CkXP9QpF3/T6Rd/0+kXf9PpF3/T6Rd/0//Vh4C/2EZAv9sGgL/dSAC/3wlA/2B&#10;LgXzhDcJ6oQ/DuKBSBXbfVMd0XddJ8tyZzDGbnA3wmp4PL5ngEG6ZYhFt2OQSLRhmEuyX59Nr16o&#10;T61dslGrXb5SqV3OU6Zd5VOkXvRTol7/U59f/1KcYP9Sm2D/Uptg/1KbYP9Sm2D/Uptg/1L/WBwC&#10;/2QXAf9wGQH/eR0B/4AjAviGKgPtiTIG5Io7CtyIRRLRglAcyn1aJsR4Yy++c2w3uW90PbVsfEKy&#10;aoRGrmeMSqtlk02oZJtPpWKkUqNhrlShYblVn2HIVp1h4VabYvFVmWL9VZdj/1SVZP9UlGT/U5Rk&#10;/1OUZP9TlGT/U5Rk/1P/WhoC/2cVAf9zFwH/fRsB/4QgAfOKJgLoji4E35A2B9SMQRHLh00bxIJX&#10;Jr19YC+3eGk2snRxPa5xeEKqboBHpmyISqNqj06gaJhRnWegU5pmqlWYZbVXlWXEWJRl21iSZu9X&#10;kWb8V49n/laOZ/5VjWj+VY1o/lWNaP5VjWj+VY1o/lX/XBgB/2kTAf92FgH/gBkB/YgdAe+OIgHk&#10;kykC2pQxBs6QPw/Gi0savoZVJbeBXi6xfWY2rHluPKd2dUKjc31Hn3CES5xujE6YbJRSlWudVJJq&#10;p1eQabJZjWnAWoxp1VqKauxZimr6WIlr/VeHa/1Wh2v+Vodr/laHa/5Wh2v+Vodr/lb/XhcB/2wS&#10;Af94FAH/gxcA+YsaAOuSHQHgmCMB05gvBcqUPQ7Bj0kZuYpTJLKGWy2sgWQ1pn5rPKF6ckKdd3pH&#10;mXWBS5VziU+RcZFSjm+aVYtupFiIba9ahm29W4Rt0FuDbulag274WYJv/FiCb/1Xgm/9V4Jv/VeC&#10;b/1Xgm/9V4Jv/Vf/YBUB/24RAf97EwD/hhQA9o8WAOeWGADbnBwAz5stBMWXOw28k0cYtI5RI62K&#10;WSynhmE0oYJpO5x/cEGXfHdGk3l+S493hk+LdY5SiHOXVYRyoViCcaxaf3G6XH5xzFx9cudbfXL2&#10;Wnxy/Fl8cvxXfHL9V3xy/Vd8cv1XfHL9V3xy/Vf/YhQB/3ERAf99EQD/iBIA8pISAOOaEgDVnxkA&#10;yp4rBMGbOQy4l0UXsJJPIqmOWCuiil8znIZnOpeDbkCSgHVFjX58Sol8hE6FeoxSgniVVn53n1h7&#10;dqpbeXW4XHd1ylx3duVcd3f1Wnd2+1l3dvxYd3b8V3d2/Fd3dvxXd3b8V3d2/Ff/ZBIB/3MQAP+A&#10;EAD/ixAA75UOAN+eDQDQohcAxqEpA72eNwu0mkMWrJZNIKSSViqdjl4yl4tlOZKIbECNhXNFiIN6&#10;SoSAgU6Af4pSfH2TVXh8nVh1e6hbc3q2XHF6x1xxeuJccXvzWnF7+1lyevxYcnr8WHJ6/FhyevxY&#10;cnr8WHJ6/Fj/ZxEB/3UPAP+DDgD0jg0A25kKANShCwDMpBUAwqQnA7iiNgqwnkIVp5pMH6CXVCmZ&#10;k1wxk5BjOI2Naj+IinFEg4h4SX6Gf016hIhRdoKRVXOBm1hvgKZabX+0XGt/xVxrgN9ca4DyWmuA&#10;+1lsfvxYbX78WG1+/FhtfvxYbX78WG1+/Fj/aRAB/3gOAP+FDADikggA1ZsJAM6jCQDHqBIAvagl&#10;ArSmNAmrokATo59KHpubUieUmFowjpVhN4iSaD2CkG9Dfo52SHmMfUx1ioVQcYiOVG2HmVdqhqRZ&#10;Z4WxW2WFwltlhdxbZYXwWmaF+1lng/xYZ4P8V2eD/Fdng/xXZ4P8V2eD/Ff/bA4A/3sMAPKJCQDZ&#10;lQYAz54IAMmmCADBqxAAuKsiAq+qMgimpz4SnqRIHJahUSWPnlguiJtfNYKZZjx9lm1BeJR0RnOS&#10;e0tvkINPa4+MUmeOllVkjaJYYYyvWV+MwFpfjNlZX4zuWV+M+1hhiv1XYYn9V2GJ/Vdhif1XYYn9&#10;V2GJ/Vf/bwwA/38JAN+NAwDSmAYAyqIGAMKpBgC6rw4AsrAgAamuLwahrDwQmKlGGpGnTyOJpFYs&#10;g6JdM32fZDl3nWs/cptxRG6aeUhpmIFMZZeKUGGVlFNelaBVW5StV1qUvVhZlNRXWZTsV1mT+VZb&#10;kf5VW5D+VVuQ/lVbkP5VW5D+VVuQ/lX/cwkA9YQEANiRAwDMnAUAw6UFALutBACzswwAq7UcAaO0&#10;LAWbsjkOkrBEF4qtTSCDq1QpfalcMHenYjZxpWk8bKRvQWiid0VkoX9JX5+ITFyekk9Ynp5SVp2r&#10;U1SdvFRTndFUU53rU1Oc+FNUmv9TVJn/U1SZ/1NUmf9TVJn/U1SZ/1P/eAYA4YkAANCWAgDGoQMA&#10;vKkDALOwAQCruAgApLoYAJy6KQOUuTYLjLdBFIS1Sh18s1IldrFaLHCvYDJrrmc4Zq1uPGKrdUBe&#10;qn1EWqmGSFaokUpTqJ1NUaeqTk+ouk9OqM9PTqfpT02m909Npf9PTqT/T06k/09OpP9PTqT/T06k&#10;/0/6fwAA2I4AAMmbAQC+pQIAtK0BAKu1AAChvwQAm8EUAJTBJQKMwDMIhL8+EXy9SBl1vFAhb7pY&#10;J2q5Xy1luGUyYLdsNly2dDpYtXw+VbSFQVG0kEROs5xGTLOpSEqzuUhJtM5ISbPpSEix9klIsP9K&#10;SLD/Skiw/0pIsP9KSLD/Skiw/0rihgAAzpQAAMKhAAC2qQAAq7EAAKG6AQCYwwUAkMkQAIrJIAGD&#10;yS8Fe8g7DXTHRRRuxk4baMVWIWPEXSdew2QrWsJrL1bBcjNTwXs2T8CEOUzAjzxKwJs+R8CoP0bA&#10;uEBFwM1ARcDoP0S+9kFDvf9CQ7z/Q0O8/0NDvP9DQ7z/Q0O8/0PWjQAAxpsAALilAACtrgAAorYA&#10;AJi/AgCNyAYAg9ELAH/SGgB50ioDctI3CGzRQg9m0UsVYdBTGlzPWx9Yz2IjVM5pJ1HOcSpNznot&#10;Ss6DMEjOjjJFzpo0Q86oNULOuDZBz801Qc7oNUDN9Tc/y/45Psv/OT7L/zk+y/85Psv/OT7L/znK&#10;lgAAvKIAAK+qAACjswAAmLwAAI3GAwCCzwcAeNkLAHPeGABu3iYCaN4zBWLePgpd3kgPWd5QFFXe&#10;WBdR3mAbTt5nHkvdbyBI3ngjRt6BJUPejCdB3pgpP96mKj7ftSo94MgqPd/jKjzd8Ss73PstOtz9&#10;Ljrc/S463P0uOtz9Ljrc/S7AnwAAsacAAKSwAACYugAAjcMAAIHNAgB21wcAbugPAGnoGwFj6CcC&#10;XukyBVjpOwhU6UQMT+pMD0zqUxJJ6lsVRupiF0TrahlB63IbP+t7HTzrhh467JEgOOyeITftrCI2&#10;7bsjNe7PIzTu5iM06/UjNOv4IzTr+CM06/gjNOv4IzTr+COzpQAApq0AAJm3AACNwQAAgMsAAHXV&#10;AQBp4QYAZPMRAF7zHAFZ9CYCVPQwBE/1OAZL9UAIR/ZHCkT2TgxB91UOP/dcDzz3YxE6+GoTN/hz&#10;FDX4fRYz+YgXMfmUGC/6oRku+q8aLfu+Giz7zxsr++cbK/vrGyv76xsr++sbK/vrGyv76xuoqgAA&#10;mrQAAI2/AACAyQAAdNMAAGfeAABe8ggAWf4RAFP/GgFO/yMCSf8rA0X/MwRB/zoFPv9BBjv/Rwc4&#10;/04INf9UCTP/Wgkx/2EKL/9pCyz/cgwq/30NKP+IDib/lQ8l/6EQJP+uESP/uhIi/8oSIv/QEiL/&#10;0BIi/9ASIv/QEiL/0BKcsgAAjrwAAIHHAABz0QAAZ90AAFnjAABT/QYATf8OAEj/FgBD/x4BP/8m&#10;Ajr/LQI3/zMDM/85AzD/PwQu/0QEK/9KBSn/UAUn/1YGJP9dBiL/ZQcg/24HHf95CBv/hQga/5IJ&#10;Gf+eCRj/qAkX/7MJF/+3CRf/twkX/7cJF/+3CRf/twmQugAAgsUAAHTQAABn3AAAWOMAAE3wAABH&#10;/wIAQv8MADz/EQA4/xgBNP8fATD/JQEs/ysCKf8wAiX/NQIj/zoCIP8/Ax7/RAMc/0kDGf9PAxf/&#10;VgQV/14EEv9oBBH/cgUP/34FDv+KBQ7/lAUN/54FDf+iBQ3/ogUN/6IFDf+iBQ3/ogX/OS8C/zww&#10;A/9BMQP/RDQE/0Q6Bv9ERQj/RVEM/0NdEf9BaRb/PnYZ/zyBHP86jB7/OZYg/zieIf83pSP/N6sj&#10;/zayJP82uSX/NsAl/zXKJv811yb/NeUm/zXvJv81+Cb/Nv8m/jb/Jvw2/yb8Nv8n+jb/KPo2/yj6&#10;Nv8o+jb/KPo2/yj/OS8C/z4vA/9ELwP/RjIE/0g4Bv9IQwj/SE8N/0dbEv9EZxb/QnMa/z9/Hf89&#10;ih//PJMh/zubI/86oiT/Oakl/zmwJv84tib/OL4n/zjHJ/840yj/OOMo/zjtKP449yj7OP4n+Tn/&#10;J/g4/yn4OP8q9jj/KvY4/yr2OP8q9jj/KvY4/yr/Oi8C/0EsA/9GLAP/Si8E/0w3Bf9NQQj/TEwN&#10;/0tYEv9IZBf/RnAb/0N8Hv9BhyD/P5Aj/z6YJP89oCX/PaYm/zytJ/88tCj/O7sp/zvEKf87zyn+&#10;O+Aq+zvrKvg79Sn2PP4p9Dz/KvM7/yvyO/8s7zv/Le87/y3vO/8t7zv/Le87/y3/PC0C/0QpAv9K&#10;KQP/TiwE/1E0Bf9SPgj/UkoN/1BVEv9NYRf/Sm0b/0h4H/9FgyL/Q40k/0KVJv9BnSf/QKMo/0Cq&#10;Kf4/sSr9P7gr/D/BK/o/yyv3P9ws9T/pLPE/9CvvP/0s7T//Lew+/y/rPv8w5z//MOc//zDnP/8w&#10;5z//MOc//zD/QCoC/0gmAv9OJgP/UikD/1YyBf9XPAf/V0cM/1VREv9SXRf/UGkc/010IP9KfyP9&#10;SIkm+0eRKPpGmSn4RaAq90SnK/VErSz0Q7Ut80O9LfJDyC7wQ9cu7EPnLulE8y3mQ/ww5EL/MeNC&#10;/zLhQv8z3EP/NNxD/zTcQ/803EP/NNxD/zT/QycC/0sjAv9SIgL/WCcD/1wvBP9dOQf/XkMM/1tO&#10;Ef9YWBf+VWQc+lJvIPdQeiT0TYQn8kyNKfBKlSvvSZwt7UmjLuxIqi/qR7Ev6Ue6MOdHxTDmR9Iw&#10;4kjlMN9H8jLbR/s02Eb/NdVG/zbSRv83zUj/N81I/zfNSP83zUj/N81I/zf/RiQC/08gAv9WHwL/&#10;XSQD/2EsBP9jNQb/ZEAL/2JKEPpeVBb1W18c8VhrIO5VdSXrU38o6FGIK+ZPkS3kTpgv4k2gMOFM&#10;pzHfTK4y3Uu3M9tLwjTZSs811UvkNdBL8DbNSvs4ykr/OshK/zrGS/87wUz/O8FM/zvBTP87wUz/&#10;O8FM/zv/SiEC/1MdAv9bHAL/YiIC/2cpA/9pMgX/ajwJ+WhGD/JlUBXtYVsa6F5mIORbcSXhWHsp&#10;3laELNtUjC/YUpQy1FGbNNJQozXQT6o3zk6yOMxOvDnKTsk6yE7dOsRP7TvBTvk9vk7/PbxO/z66&#10;T/8+tlD/PrZQ/z62UP8+tlD/PrZQ/z7/TR4C/1YaAf9fGgH/ZyAC/2wmAv9vLgT5cDgH8m9CDOts&#10;SxLlaVcZ32ViH9phbCXUXXYq0Ft+L81ZhzLKV481yFaWN8ZUnTnEU6U7wVOtPL9Stz69UsM/vFLT&#10;P7lS6D+1UvZBs1L/QbFT/0GvU/9BrFT/QaxU/0GsVP9BrFT/QaxU/0H/UBwB/1oXAf9kGAH/bB0B&#10;/3EjAv11KgPzdjMF63Y9CuNzRw/cb1MX1GteH85mZybKY3ErxmB5MMJegTS/XIk3vVqROrpZmDy4&#10;WKA+tleoQLRWskKyVr1DsFXMQ61W40SrVvNEqFf+RKdX/0SlWP9Eolj/RKJY/0SiWP9Eolj/RKJY&#10;/0T/UxkB/10UAf9oFgH/cBoB/3YgAfd6JgLtfC4D5Hw4B9x6RA3SdU8Wy3BaHsZsYybBaGwsvWZ1&#10;MbljfTW2YYQ5s1+MPLBdlD+uXJtBq1ukQ6larUWnWrhGpVnHR6Na3kehWu9Hn1v8R51b/0ebXP9G&#10;mlz/Rppc/0aaXP9Gmlz/Rppc/0b/VRcB/2ASAf9rFAH/dBcA/3ocAfJ/IgHngSkC3oIzBNN/QAzL&#10;ekwVxHZWHr5xYCW5bmgstGtxMrFoeTatZoA6qmSIPadij0ClYJdDol+gRZ9eqUedXrRJm13CSpld&#10;1kqXXuxKll/6SZVf/0mTYP9IkmD/R5Jg/0eSYP9HkmD/R5Jg/0f/WBUB/2MRAf9uEgD/dxUA+34Y&#10;AO2DHQDihyMB1ocuA8yDPQvFf0kUvXtTHbd2XSWyc2UsrW9tMqltdTemanw7omiEPp9mjEGcZZRE&#10;mWOcR5dipkmUYrBLkmG+TJBh0EyPYuhMjmP4S41j/0qMZP9Ji2T/SYtk/0mLZP9Ji2T/SYtk/0n/&#10;WhMB/2YQAP9xEQD/ehIA94IUAOiHFwDdixwA0IssA8eIOwq/hEcTuH9RHLF7WiSsd2Irp3RqMaNx&#10;cjafb3k7m22AP5hriEKVaZBFkmiZSI9mokqMZq1MimW6TYhlzE6HZuZOhmf2TIZn/0uFaP9LhGj/&#10;SoRo/0qEaP9KhGj/SoRo/0r/XBIB/2gPAP90EAD/fRAA84UQAOSLEQDWjxcAy44qAsKMOAm6iEQS&#10;s4RPG6x/WCOnfGAroXhoMZ11bzaZc3Y7lXF9P5JvhUKObY1Fi2yWSIhroEuFaqpNg2m3ToFpyE+A&#10;auNPgGv0Tn9r/0x/a/9Lf2v/S39r/0t/a/9Lf2v/S39r/0v/XhAB/2sOAP92DgD7gA0A6ogNANuP&#10;DADQkhUAx5InAr6PNgi2jEIRrohNGqiEViKigF4qnH1lMJd6bDWTd3M6j3V7PoxzgkKIcotGhXCT&#10;SYJvnUx/bqhOfW61T3ttxlB6buBQeW/yTnlv/k15b/9MeW//S3lv/0t5b/9LeW//S3lv/0v/YA8A&#10;/20NAP95DADugwsA24sJANSRCgDMlRMAwpUlArmTNAexj0EQqoxLGaOIVCGdhFwpl4FjL5J+ajWO&#10;fHE5inp4PYZ4gEKDdohFf3WRSXxzm0x5cqZOdnKzUHVyw1Bzct1QdHPwT3Rz/U10c/9MdHP/THRz&#10;/0x0c/9MdHP/THRz/0z/Yg4A/28MAPx7CgDehgYA1Y4IAM+UCQDHmBEAvpgjAbWWMgatkz8PppBJ&#10;GJ+MUiCYiVook4ZhLo6DaDSJgW85hX92PYF9fkF9e4ZFenmPSXZ4mUxzd6ROcXexUG92wVBud9lQ&#10;bnfvT253/E5ud/9Nb3f/TG93/0xvd/9Mb3f/TG93/0z/ZA0A/3IKAPB+BgDaiAUA0JAHAMqXCADC&#10;mxAAuZshAbGaMAaplz0OoZRHF5qRUB+UjVgnjotfLYmIZjOEhm04gIR0PXuCe0F4gIRFdH+NSHF9&#10;l0ttfKJOa3yvT2l7vlBofNVQaHztT2l8+05pfP9Nanv/TGp7/0xqe/9Manv/TGp7/0z/ZgoA/3UI&#10;AOGBAgDUiwUAy5MGAMSaBgC9ng4AtZ8fAayeLgWkmzsMnZhFFZaVTh6Pk1YliZBdLISOZDJ/i2s3&#10;eopyPHaIeUByhoFEb4WKR2uDlUpogqBNZYGsTmOBvE9igdFPYoHrTmOB+U1jgf9MZID/S2SA/0tk&#10;gP9LZID/S2SA/0v/aQgA+3gEANyEAQDPjwQAxpcFAL+dBQC3oQwAr6McAKeiLASfoDkLmJ5DFJGb&#10;TByKmFQjhJZcKn+UYjB6kmk1dZBwOnGOdz5tjX9CaYuIRmWKkkliiZ5LX4iqTV6Iuk5ciM5OXYjp&#10;TV2H+Exdh/9LXob/S16G/0tehv9LXob/S16G/0v/bQUA6nwAANWIAADKkgMAwZoDALmgAwCxpgkA&#10;qacZAKKnKQOapTYJkqNBEouhShqEn1Ihfp1aKHmbYC50mWczb5duOGuWdTxnlH1AY5OGQ2CRkEZc&#10;kZxJWpCpS1iQuExXkMxMV5DnS1eP90pXjv9KWI7/SViO/0lYjv9JWI7/SViO/0n/cQEA4IAAAM+M&#10;AADElgIAu54CALKkAACpqgUAoqwVAJusJgKUqzQHjKo/D4WoSBd+plAeeKRYJXOiXituoWUwap9s&#10;NGWeczlhnXs8XpuEQFqajkNXmZpFVJmnR1KZtkhRmcpIUZjmSFGX9UhRl/9HUZb/R1GW/0dRlv9H&#10;UZb/R1GW/0f2dwAA2IUAAMmRAAC/mwEAtKIAAKuoAAChsAAAmrIRAJSzIgGNsjAFhbE8DH6vRhR4&#10;rk4bcqxWIW2rXCdoqWMsZKhqMGCncTRcpnk4WKWCO1WkjD5Ro5hAT6OlQk2jtENMo8hDTKPkQ0uh&#10;9ENLoP9ES6D/REug/0RLoP9ES6D/REug/0TjfQAAz4sAAMKWAAC3nwAAraYAAKOtAACZtQAAkLkO&#10;AIu6HgGEui0Dfbk5CXe4QxBxtkwXa7VTHWa0WiJis2EmXrJoK1qxby5WsHcyU7CBNU+vizhMr5c6&#10;Sq6kPEiusz1Hrsc9R67jPEat8z1Gq/4+Rav/P0Wr/z9Fq/8/Rav/P0Wr/z/agwAAx5EAALucAACv&#10;pAAApasAAJqyAACQugEAhsEJAIHCGAB7wigCdcI1Bm/BQAxpwEkSZL9RF1++WBxbvl8gV71mJFS8&#10;bidRvHYqTbt/LUq7ijBIu5YyRbujNEO7sjRCu8U1Q7viNEK58zVBuP03QLf/N0C3/zdAt/83QLf/&#10;N0C3/zfOiwAAv5gAALKhAACnqQAAnLAAAJG4AACGwAIAe8gHAHTLEgBwzCIBa8swA2bLPAdhy0UM&#10;XMpOEVjKVhVUyl0ZUclkHE7JbB9LyXQiSMh+JEXIiCdDyJUoQciiKj/IsSs+ycQrPsnhKj7H8is9&#10;xvwtPMX/LjzF/y48xf8uPMX/LjzF/y7EkwAAtp8AAKmmAACdrgAAkrcAAIa/AAB7xwMAcM8HAGfW&#10;DQBk1xoAYNgqAVzYNgNY2EEGVNhKClDYUg1N2FoQStdiE0fXaRZF13IYQtd8GkDYhxw92JMePNih&#10;HzrZsCA52cMgOdnfIDnX7yA41fkiN9T/IzfU/yM31P8jN9T/IzfU/yO5nAAAq6QAAJ+sAACTtQAA&#10;h74AAHvGAABwzgMAZdYHAF3jDgBa4xsAVuMnAVLkMgJO5DwESuREBkflTQhF5VUKQuVcDEDlZA4+&#10;5mwQO+Z2EjnmgBQ354wVNeeZFjTnqBcy6LgYMujMGDHo5Rgx5vQYMeX8GDHl/Bgx5fwYMeX8GDHl&#10;/BiuogAAoaoAAJSzAACIvQAAe8YAAG/OAABj1gEAWN4FAFTuEABR7xsATe8mAUnwLwJF8DgDQfE/&#10;BD7xRwU88k4GOvJVBzfyXAg182QJM/NtCjH0dwwv9IINLfSPDiv1nQ8q9qsQKfa8ECj2zhEn9+YR&#10;J/XxESf18REn9fERJ/XxESf18RGjqAAAlrIAAIi7AAB7xQAAb84AAGLXAABW3gAATvAHAEr6EABG&#10;+xkAQvsiAT/8KgE7/TICOP05AjX+PwMy/kYDMP9MBC7/UwUr/1oFKf9iBif/awYk/3YHI/+CCCH/&#10;kAgg/50JH/+rCR7/ugkd/8kJHP/dCRz/3Qkc/90JHP/dCRz/3QmYsAAAiroAAHzEAABvzQAAYtgA&#10;AFXeAABJ5AAARPsFAD//DgA7/xUAOP8cADT/JAEx/ysBLf8xASr/NgIn/zwCJf9CAiP/SAIg/04D&#10;Hv9VAxz/XQMZ/2cEF/9yBBX/fwQU/4wFE/+aBRL/pgUR/7IFEf+8BRH/vAUR/7wFEf+8BRH/vAWM&#10;uAAAfcIAAG/MAABi2AAAVN8AAEflAAA+8QAAOf8BADT/CwAw/xAALP8WACn/HAAm/yIAIv8nAR//&#10;LAEc/zEBGv82ARj/PAEV/0EBE/9IAhH/TwIQ/1cCDf9hAgz/bAIK/3kCCf+GAwj/kgMH/50DBv+l&#10;Awb/pQMG/6UDBv+lAwb/pQP/MTEC/zYuAv86LwL/OzID/zs5BP87QwX/OU8H/zhcCv82aA3/NHQQ&#10;/zKAEv8xixT/MJQW/zCbF/8vohf/L6gY/y6vGf8utRn/LrwZ/y7FGv8uzxr/LuAa/y7rGv8u9Br/&#10;Lvwa/C//Gfsv/xr6Lv8b+i7/HPou/xz6Lv8c+i7/HPou/xz/My8C/zksAv89LQL/PjAD/z82BP8/&#10;QQX/PU0H/zxZCv86ZQ7/OHIR/zZ9E/81iBX/NJEX/zOZGP8zoBn/MqYZ/zKsGv8xsxr/Mbob/zHC&#10;G/8xzBv/Md0b/zHpG/0x8xv6Mvsb+DL/G/cy/xz2Mf8d9TH/HvUx/x71Mf8e9TH/HvUx/x7/NSwC&#10;/zwqAv9AKgL/Qi0D/0M0BP9EPwX/QkoH/0FWCv8/Yg7/PW4R/zt6FP85hBb/OI4Y/zeWGf82nRr/&#10;NqQb/zWqHP81sBz/Nbcd/zW/Hf81yR38Ndgd+jXnHfc18R30Nfod8jX/HvE1/x/wNf8g7zT/Ie80&#10;/yHvNP8h7zT/Ie80/yH/OCoC/z8nAv9DJgL/RikC/0kyA/9JPAX/SEcH/0ZTC/9EXw//QmoS/0B2&#10;Ff8+gBj/PIoZ/zySG/87mhz9OqAd/DqnHfs5rR76ObQf+Tm8H/g5xh/2OdMf8jnkH+858B/sOvof&#10;6jn/Iek5/yPoOf8k5zn/JOc5/yXnOf8l5zn/Jec5/yX/PCcC/0MjAv9IIgL/TCYC/08vA/9QOQX/&#10;TkMH/0xPC/9KWw//SGYT/0VxFvxDfBn6QoYb+EGOHPZAlh71P50f8z+jIPI+qiDxPrEh8D65Ie4+&#10;wyHtPs8h6j7iIeY/7yHjPvkj4T3/Jd89/yfePf8o3D3/KNw9/yjcPf8o3D3/KNw9/yj/PyMB/0cg&#10;Af9MHgH/USQC/1UsA/9WNQT/VT8G/1NKCv5QVg/6TmIT9kttF/NJdxrwR4Ec7kaKHuxFkiDrRJkh&#10;6UOgIuhDpyPmQ64j5UK2JORCwCTiQ8wk30PgJNtD7SXWQvgo00L/KtFC/yvPQf8rzkH/LM5B/yzO&#10;Qf8szkH/LM5B/yz/QyAB/0ocAf9QGwH/VyEB/1soAv9cMgP/WzsG/FlGCfZWUQ7xVF0T7VFoF+lP&#10;chrmTXwd5EuFIOJKjiHgSZUj3kicJNxHoybaR6sn2EazKNVGvCjTRsgp0UbcKs1H7CrJRvcsx0b/&#10;LsRG/y/DRv8vwkb/L8FG/y/BRv8vwUb/L8FG/y//Rh0B/04YAf9WGAH/XB4B/2AlAv9iLQP8YjcF&#10;9GBBCO5dTA3oWlgS41hjF99VbhvbUncf2FCAItRPiSTRTZAnz0yXKM1MnirLS6YryUqtLMdKty3G&#10;SsIuxErRL8FL5y+9SvQxu0r/MrhK/zK3S/8ztkv/M7ZL/zO2S/8ztkv/M7ZL/zP/ShoB/1IVAf9a&#10;FgH/YRsB/2YhAf5oKQL0aDID7Gc8BuVkSAvfYVQQ2V5eF9JbaRzOWHIgy1Z7JMhUgyfFUosqw1GS&#10;LMFQmS6/T6EvvU+oMbtOsTK5Trwzt07KNLVO4TSyTvE1r0/9Nq1P/zasT/82q0//NqtP/zarT/82&#10;q0//NqtP/zb/TRcB/1USAf9fFAD/ZhgA/2sdAfhtJAHtbiwC5W02BN1rQwjUZ08QzWRaF8hgZB3E&#10;XW0iwVt2Jr1Zfim7V4UsuFaNL7ZVlDG0VJwzslOkNLBSrTatUrc3rFLFOKpS2jinUu05pVP6OaNT&#10;/zmiU/85oVT/OKFU/zihVP84oVT/OKFU/zj/TxQB/1kQAP9jEgD/ahQA/28ZAPJyHwDmdCYB3XQx&#10;AtNxPwjLbUsPxWlWF8BmYB27Y2kit2BxJ7ReeSuxXIAurluIMaxZjzOqWJc1p1efN6VXqDmjVrM6&#10;oVbAO59W0jydVuk8m1f4PJpX/zyZWP87mFj/O5hY/zqYWP86mFj/OphY/zr/UhIB/1wOAP9mEAD/&#10;bREA+nMUAOt3GADgeR8A1HktAst2PAfEckgOvm9TFrhrXB2zaGUir2VtJ6xjdSupYXwvpl+EMqNe&#10;izWhXZM3nlybOZxbpDuZWq89l1q7PpZazD+UWuU/klv1PpFb/z6QXP89kFz/PI9c/zyPXP88j1z/&#10;PI9c/zz/VREA/18NAP9pDgD/cQ4A9XcQAOZ7EQDZfRgAzn0qAsV7OQa+d0UOt3RQFbFwWRytbWIi&#10;qGppJ6VocSyhZngvnmSAM5tihzaYYY84lmCYO5NfoT2RXqs/j164QI1eyEGLXuFBil/zQIlf/z+J&#10;YP8+iGD/Pohg/z2IYP89iGD/PYhg/z3/Vw8A/2IMAP9sDAD4dAwA6XoMAN5+DADSgRUAyIEnAcB/&#10;Nga4fEINsnhNFax1Vhuncl8iom9mJ55sbiybanUwl2h8M5RnhDaRZYw5jmSVPIxjnj6JYqhAh2K1&#10;QoVixUKEYt5Dg2PxQoJj/UGCZP9AgmT/P4Jk/z+CZP8/gmT/P4Jk/z//WQ4A/2QLAP9uCgDqdwgA&#10;230IANSCCgDMhBIAw4UkAbuDNAWzgEAMrXxLFKZ5VBuhdlwhnHNkJphxayuUb3IvkW15M45rgTaL&#10;aok5iGiSPIVnmz+CZqZBgGayQ35mwUR9ZtlEfGfvQ3xn/EF8aP9AfGj/QHxo/z98aP8/fGj/P3xo&#10;/z//WwwA/2cJAPdxBwDeegUA1IAHAM6FCQDHhxEAvogiAbaHMQSvhD4LqIFJE6J9Uhqcelogl3dh&#10;JpN1aCuPc28vi3F3M4hvfjaFboY6gm2PPX9rmT98a6NCeWqwQ3hqv0R2atRFdmvtQ3Zr+0J2a/9B&#10;dmz/QHZs/0B2bP9Admz/QHZs/0D/XQoA/2kHAOx0AwDafAQA0IMGAMmIBwDDig8AuosgAbKKLwSr&#10;iDwKpIVHEp2BUBmYflgfk3xfJY55ZiqKd20uhnV0MoJ0fDZ/coQ5fHGNPXlwlkB2b6FCdG6uRHJu&#10;vUVwbtFFcG/rRHBv+kNxb/9BcW//QHFw/0BxcP9AcXD/QHFw/0D/XwgA/2sEAOF2AADUfwMAy4YF&#10;AMWLBgC+jQ0AtY8eAK6OLQOmjDoJn4lFEZmGThiTg1YejoBdJIl+ZCmFfGstgXpyMn14eTV6d4I5&#10;d3aLPHN1lT9xdJ9CbnOsRGxzu0Vrc85Fa3PpRGtz+ENrc/9CbHP/QWxz/0Bsc/9AbHP/QGxz/0D/&#10;YQUA+m4BAN15AADQggIAx4kEAMCOBAC5kQwAsZIbAKmSKwOikDgIm41DD5SKTBeOiFQdiYVbI4SD&#10;YiiAgWktfH9wMXh+dzV1fH84cXuIPG56kj9reZ1BaHiqQ2Z4uERleMxFZXjnRGV490NmeP9CZnj/&#10;QWZ4/0BmeP9AZnj/QGZ4/0D/ZAMA7nEAANh8AADLhQIAw4wDALuRAwCzlAkArJYYAKWWKAKdlDYH&#10;lpJBDpCPShWKjVIchItaIn+JYCd7h2csd4VuMHODdTRvgn03bIGGO2l/kD5mfptBY36oQ2F9tkRg&#10;fclEX33lQ2B99kJgff9BYX3/QGF9/0Bhff9AYX3/QGF9/0D/ZwAA43QAANJ/AADHiAEAvo8CALaV&#10;AQCumAYAppoVAJ+aJgKYmTMGkZc/DIuVSBSFk1Aaf5FYIHqPXyV2jWUqcotsLm6KczJqiHs2ZoeE&#10;OWOGjjxghZk/XYSmQVuEtEJahMdDWoTjQlqD9EFbg/9AW4P/QFuD/z9bg/8/W4P/P1uD/z//agAA&#10;3ngAAM2DAADCjAAAuZMAALCYAACnnQIAoJ8SAJmfIwGTnjEFjJ08C4WbRhJ/mU4YepdWHnWWXSNw&#10;lGMobJJqLGiRcTBlkHk0YY6CN16NjDpajJc9WIykP1aLskBUi8VAVIvhQFSK8z9Viv4/VYn/PlWJ&#10;/z5Vif8+VYn/PlWJ/z7vbwAA1nwAAMiHAAC9kQAAtJgAAKqcAACgogAAmaQQAJOlIAGMpC4DhaM5&#10;CX+iQw95oEwWdJ9TG2+dWiBqnGElZppoKWOZby1fmHcwW5eANFiWijdVlZU5UpWiO1CUsD1PlMM9&#10;T5TfPE+T8jxPkv08T5L/PE+R/zxPkf88T5H/PE+R/zzkdAAAz4EAAMKMAAC4lgAArZwAAKOhAACY&#10;qAAAkKoNAIurGwCFqyoCfqo2BnipQQxyqEkSbadRGGmmWBxkpF8hYKNmJV2ibSlZoXUsVqF+L1Og&#10;iDJPn5M1TZ+gN0uerzhKnsE4SZ7dOEmd8DhJnPw4SZv/OUmb/zlJm/85SZv/OUmb/znbegAAyIcA&#10;ALySAACxmgAApqAAAJymAACRrAAAh7EIAIGyFgB8syYBdrIzBHGyPQlrsUcOZrBPE2KvVhherl0c&#10;Wq1kIFesayNUrHMmUKt8KU2qhixKqpIvSKmfMEaprTJFqb8yRKraMkSo7zJDp/szQ6b/M0Ol/zRD&#10;pf80Q6X/NEOl/zTQgQAAwY4AALWYAACpnwAAnqUAAJOsAACIsgAAfLkCAHa6EQByuyEAbrsuAmi7&#10;OgZkukMKX7pMDlu5UxJXuFoWVLhhGVG3aRxOt3EfS7Z6Iki2hCVFtpAnQ7WdKUG1rCpAtr4qP7bY&#10;Kj+07io+s/osPbL/LT2x/y09sf8tPbH/LT2x/y3HiQAAuZUAAKydAAChpAAAlqsAAIqyAAB/uAAA&#10;c78DAGrEDABnxRoAY8UoAV/FNQNbxT8FV8VICVTEUAxQxFgPTcRfEkrDZhVIw24XRcN4GkLDghxA&#10;w44ePsOcHzzDqyA7w7whOsPVITvC7iE5wPkiOL//JDi//yQ4v/8kOL//JDi//yS9kQAAsJsAAKSi&#10;AACYqgAAjLEAAIC5AAB1vwAAasYEAF7MCABZzxIAV9AhAFXQLgFR0DkCTtBDBEvQTAZJ0FMIRtBb&#10;C0PQYw1B0GsPPtB1ETzRgBM60YwUONGaFjbRqRc10bsXNNLSFzXQ7BY0z/cYM87/GjPO/xozzv8a&#10;M87/GjPO/xqzmQAApqEAAJqpAACOsQAAgbkAAHXAAABqxwAAXs0DAFTUCABM3Q0ASt0YAEjeJgBG&#10;3jIBRN88AkLfRQM/300EPeBVBTvgXQY54GYIN+BvCTXhegoz4YYMMeGUDTDiow4u4rMOLuPHDi3j&#10;4w4t4PIOLN/7Dyzf/RAs3/0QLN/9ECzf/RCooAAAnKcAAI+wAACDuAAAdsEAAGrJAABezwAAU9UB&#10;AEncBgBF6Q8AQukZAEDqJAA96i4AOus2ATjsPgE27EYCM+1NAzHtVQMv7l0ELe5lBSvucAUp73sG&#10;KO+JBybwlwcl8KcIJPG4CCPxzAgi8uUIIvDzCCLv9Qgi7/UIIu/1CCLv9QiepgAAka8AAIS4AAB3&#10;wQAAaskAAF3QAABR1wAARt0AAD/qBQA89g4AOfYXADb3IAAz9ygAMfgwAC75NgEr+T0BKfpEASf6&#10;SgIl+1ICI/taAiD8YwMe/G4DHP17Axv+iQQZ/pgEGP+oBBf/twQW/8gEFv/gBBb/5AQW/+QEFv/k&#10;BBb/5ASTrgAAhbcAAHjAAABqyQAAXdIAAFDZAABE3wAAOuQAADX3AwAy/wwALv8SACv/GgAo/yEA&#10;Jv8nACP/LQAg/zMAHv85ARz/PwEZ/0UBF/9NARX/VQET/18BEf9qAhD/eAIO/4cCDv+WAg3/pAIM&#10;/7ACDP++Agz/wgIM/8ICDP/CAgz/wgKHtgAAeb8AAGvJAABe0wAAUNsAAEPgAAA45QAAL/AAACv/&#10;AAAn/wgAJP8OACH/EwAe/xkAG/8eABj/IwAV/ygAE/8tABH/MgAQ/zgADv8/AAz/RgEK/08BB/9Z&#10;AQT/ZQEB/3IBAP+BAQD/jwEA/5sBAP+nAQD/qQEA/6kBAP+pAQD/qQH/LC8B/zAsAf8yLAL/MzAC&#10;/zE2A/8wQQP/L00E/y1aBv8rZgf/KXMI/yh+Cv8niAv/J5EM/yeZDf8mnw3/JqUO/yarDv8msQ//&#10;JrgP/ybAD/8myQ//JtcP/ybmD/8m8A/+JvkP+yf/D/kn/w/5Jv8R+Cb/Efgm/xL4Jv8S+Cb/Evgm&#10;/xL/LiwB/zMpAf81KgL/Ni0C/zY0Av81PwP/M0sE/zJXBv8wZAf/LnAJ/yx7Cv8shQz/K44N/yuW&#10;Dv8qnQ//KqMP/yqpEP8qrxD/KbYQ/ym9Ef8pxxH/KdMR/injEfsq7xH4KvgQ9iv/EPQq/xL0Kv8T&#10;8yr/FPMp/xTzKf8U8yn/FPMp/xT/MSkB/zYmAf85JgH/OikC/zsyAv87PQP/OUgF/zdUBv81YAf/&#10;M2wJ/zJ3DP8wgg3/MIsO/y+TD/8vmhD/LqAR/y6mEf8urBL/LrMS/i66Ev0uxBL7Ls8T+C7hEvUu&#10;7RLxL/cS7y//E+4u/xXtLv8W7C7/F+wu/xfsLv8X7C7/F+wu/xf/NCYB/zkjAf89IwH/PiYC/0Ev&#10;Av9BOQP/P0UE/z1QBv87XAj/OWgK/zdzDf82fg7/NYcQ/TSPEfw0lhL6M50T+TOjE/gzqRT3M7AU&#10;9jO3FPQzwBTzM8wU8DPeFO0z6xTpNPYV5zP/F+Yz/xjkMv8Z5DP/GuMy/xrjMv8a4zL/GuMy/xr/&#10;OCMB/z0gAf9BHwH/RSMB/0csAv9HNgP/RkAE/0RMBv9BWAj/P2QL+z5vDvk8eRD2O4MR9DqLE/M5&#10;kxTxOZkU8DigFe44phbtOK0W7Di0Fuo4vRbpOMkW5zjbFuM56hbgOPUY3Tj/Gts3/xzZN/8d1zf/&#10;HdY3/x7WN/8e1jf/HtY3/x7/OyAB/0EcAf9FGgH/SyAB/00oAf9OMgL/TTwE/0pHBvpIUwj2Rl8L&#10;8kRqDu9CdBHsQX4T6kCHFOg/jhXmPpYW5T6cF+M9oxjiPaoY4D2yGN89uxndPcYZ2z3YGtY96RrS&#10;PfUdzj3+H8w8/yDLPP8hyTz/Ick8/yHJPP8hyTz/Ick8/yH/PxwB/0UXAf9LFwH/UB0B/1MkAf9U&#10;LQL/UzcD91FCBfFOTQjsTFoL6EplD+VIbxHiR3kU30WCFt1EihfaQ5EZ2EKZGtVCnxvTQaYc0UGu&#10;Hc9Btx7OQcEezEHQH8lC5R/FQvMhwkH+I8BB/yS+Qf8kvUH/Jb1B/yW9Qf8lvUH/Jb1B/yX/QhgB&#10;/0kTAP9QFAD/VhkA/1kgAf9aKAH3WjIC71g9BOhVSQfjU1UK3lFgDtlOahLUTHQW0Et8GM5JhBvM&#10;SIwcykeTHshHmh/GRqEhxEapIsJFsSPBRbwjv0XJJL1G3yW5Ru8mtkb7J7RG/yizRv8oskb/KLFG&#10;/yixRv8osUb/KLFG/yj/RhUA/00RAP9VEgD/WxYA/14bAPlgIwHvYCwB5l42A99cRAXYWVAK0Vdb&#10;D8xUZRTIUm4YxVB3G8NPfx3AToYfvk2OIbxMlSO6S5wkuEqkJrZKrCe0SrYos0nDKbFJ1imuSuoq&#10;q0r4K6lK/yuoS/8rp0v/K6dL/yunS/8rp0v/K6dL/yv/SRIA/1AOAP9ZEAD/XxIA/2MWAPJlHQDn&#10;ZSUA3mQxAdRiPwXNYEsKx11WD8JaYBW+WGkZu1ZxHLhUeR+2U4Eis1KIJLFQkCavUJcorU+fKatO&#10;qCupTrIsp06+LaZOzi6jTuYuoU/1Lp9P/y6eT/8unU//Lp1Q/y6dUP8unVD/Lp1Q/y7/TBAA/1QN&#10;AP9dDgD/Yw8A+WcRAOtpFQDfahwA02osActoOwTFZUcJv2JSD7pgXBW2XWUZslttHa9ZdSGsWHwj&#10;qlaDJqdViyilVJMqo1ObLKFToy6fUq0vnVK5MJtSyTGZUuIxl1PyMZZT/zGVVP8xlFT/MJRU/zCU&#10;VP8wlFT/MJRU/zD/Tw4A/1gLAP9gCwD7ZgwA8GsNAORtDgDWbhYAzG8oAcRtNwS9a0QJt2hPD7Jl&#10;WBWuYmEaqmBpHqdecCGkXXgloVt/J59ahyqcWY4smliXLphXoDCVVqoyk1a1M5FWxTSQVt00jlfw&#10;NI1X/TOMWP8zjFj/MoxY/zGMWP8xjFj/MYxY/zH/UQwA/1sJAP9jCADragcA3W4IANhxCgDPchMA&#10;xnMlAb5yNAO3cEEIsW1MDqxqVRSnZ14Zo2VlHqBjbSKcYXQlmmB7KJdegyuUXYstklyTMI9bnDKN&#10;WqY0i1qyNYlawTaHWtY2hlvtNoVb+zWFXP80hFz/M4Rc/zOEXP8zhFz/M4Rc/zP/UwoA/10GAPVm&#10;BADfbQMA1XIGANB1CQDJdhEAwHciALh2MQOxdD4Hq3FJDqZuUhShbFsZnWliHZlnaiKWZnElk2R4&#10;KJBjfyuNYYcuimCQMIhfmTOFX6M1g16vNoFevjiAXtE4f1/qN35f+jZ+YP81fmD/NH5g/zR+YP80&#10;fmD/NH5g/zT/VQgA/2AEAOhpAADacAMA0HUFAMp4BwDDeg8Au3sfALN6LwKseDwHpnVGDaFzUBOc&#10;cFgYl25gHZNrZyGQam4ljWh1KIpnfCuHZoQuhGSNMYFjljR/Y6E2fGKtN3piuzl5Ys45eGPoOHhj&#10;+Dd4ZP82eGT/NXhk/zV4ZP81eGT/NXhk/zX/VwUA/2IBAOFsAADUcwIAy3gEAMV7BQC+fQ0Atn4d&#10;AK9+LAKofDkGoXlEDJx3ThKXdFYYknJdHI5wZCCKbmskh2xyKIRreiuBaoIufmmKMXtolDR4Z582&#10;dmaqOHRmuTlzZss6cmbmOXJn9zhyZ/83cmj/NnJo/zVyaP81cmj/NXJo/zX/WQIA9mUAAN1uAADP&#10;dgEAx3sDAMB/BAC5gAwAsYIaAKqCKgKjgDcFnX1CC5d7SxGSeFQXjXZbG4l0YiCFcmkkgXFwJ35v&#10;dyt7bn8ueG2IMXZskjRza5w2cGqoOG5qtzptask6bGrkOm1r9Thta/83bWv/Nm1r/zZta/82bWv/&#10;Nm1r/zb/WwAA62cAANlxAADMeQAAw34CALuCAwC0hAkArYUYAKaFKAGfhDUFmYJACpN/SRCNfVIW&#10;iXtZG4R5YB+Ad2cjfHVuJ3l0dSp2c30uc3KGMXBxkDRtcJs2a2+nOGlvtTpob8c6Z2/iOmdv9Dho&#10;b/83aG//Nmhv/zZob/82aG//Nmhv/zb/XgAA5GoAANN0AADIfAAAv4EBALeFAQCvhwcAqIkVAKGJ&#10;JQGbiDMElIY+CY6ERw+JgVAVhH9XGn9+Xh57fGUieHpsJnR5cypxeHstbneEMGt2jjNodZk2ZnSl&#10;OGRzszlic8Q6YnPgOmJz8zhjc/83Y3P/NmNz/zZjc/82Y3P/NmNz/zb/YQAA4G0AAM93AADEfwAA&#10;u4UAALOJAACqiwMAo4wTAJyNIwGWjDADkIs8CIqJRQ6Eh04Tf4VVGHuDXB13gmMhc4BqJW9/cSls&#10;fXksaXyCL2Z7izJjepc1YHmjN155sThdecI5XHndOV158ThdeP43Xnj/Nl54/zVeeP81Xnj/NV54&#10;/zX1ZAAA3HAAAMp6AADAgwAAtokAAK6NAACkjwAAnZEQAJeSIACRkS4DipA5B4SOQwx/jUwSeotT&#10;F3WJWhtxiGEgboZoI2qFbydnhHcrY4N/LmCCiTFdgZQzW4ChNll/rzdXf8A4V3/aN1d/8DdYfv02&#10;WH7/NVh+/zVYfv81WH7/NVh+/zXpaAAA1HQAAMZ+AAC7hwAAso0AAKiRAACelAAAlpYOAJGXHACL&#10;lysChZY3BX+UQQp5k0kQdJJRFXCQWBlsj18daI5mIWWMbSVhi3QoXop9LFuJhy9YiJIxVYefM1OH&#10;rTVSh741UYfWNVGG7jVShfs0UoX/NFKF/zNShf8zUoX/M1KF/zPjbAAAznkAAMGDAAC2iwAArJEA&#10;AKKVAACXmQAAj5sLAIqdGACEnScBfpw0BHmbPghzmkcNb5lPEmqYVhdml10bY5VjHl+UaiJck3Il&#10;WZJ7KFWRhStSkZAuUJCdME6QqzFMkLwyTJDTMkyP7TJMjvoyTI3/MUyM/zFMjP8xTIz/MUyM/zHc&#10;cQAAyH4AALuIAACxkQAAppYAAJyaAACQnwAAh6IGAIGjFAB8pCMBd6QwA3KjOwZtokQLaKFMD2Sg&#10;VBNgn1oXXZ5hG1mdaB5WnXAhU5x5JFCbgydNmo4pSpqbLEiaqS1HmbotRprQLUaY6y1Gl/kuRpb/&#10;LkaW/y5Glv8uRpb/LkaW/y7RdwAAwYQAALaOAACqlQAAoJsAAJWfAACKpAAAfakAAHerEABzqx4A&#10;b6wsAWqrNwRlq0EHYapJC12pUQ9aqVgTV6hfFlOnZhlQp24cTaZ2H0qlgSFIpYwkRaWZJkOkqCdC&#10;pLgoQaTOJ0Gj6idAovgoQKH/KUCg/ylAoP8pQKD/KUCg/ynJfgAAuosAAK+UAACjmgAAmKAAAI2l&#10;AACCqgAAdbAAAGyzDABptBgAZbQnAWG0MwJetD0EWrRGB1azTgpTs1UNULNcEE2yYxNKsmsWR7F0&#10;GEWxfhpCsIodQLCXHj6wpiA8sLcgPLDMIDyv6CA7rvchOq3/Ijqs/yM6rP8jOqz/Izqs/yPAhgAA&#10;s5IAAKeZAACcnwAAkKYAAISsAAB5sQAAbbcAAGG8BQBdvRIAWr4gAFi+LQFUvjgCUb5CBE6+SgZM&#10;vlIISb5ZCka+YAxEvmgOQb1xET+9fBM8vYgVOr2VFji9pBc3vbUYNr3KGDe85xc1u/YZNbr/GjS5&#10;/xs0uf8bNLn/GzS5/xu4jwAAqpgAAJ+fAACTpgAAh6wAAHuzAABvuQAAY74AAFjEBABQyAwATcgX&#10;AEzJJQBKyjEAR8o7AUXKRAJDykwDQcpUBD7KXAY8ymQHOstuCTjLeAo2y4UMNMuSDTLLog4xy7IP&#10;MMzHDzDL5Q4vyfUPLsj9ES7H/xIux/8SLsf/Ei7H/xKulwAAoZ4AAJWlAACJrQAAfLQAAHC7AABk&#10;wQAAWcYAAE7LAwBF0AgAPtUOAD3VGgA81iYAO9cxADnYOwA42UUBNtlNATXZVgIz2l4CMdpoAzDb&#10;cwQu238FLNuNBSrcnQYp3K0GKN3BBijd3gYn2+8HJtn5CCbY/gkm2P4JJtj+CSbY/gmknQAAmKUA&#10;AIutAAB+tAAAcbwAAGXDAABZyQAATc0AAEPTAQA62QYANeQNADPkFgAx5CAAMOUqAC7mMwAt5jwA&#10;K+dEACrnTAEo6FQBJ+hdASXpZwIj6XMCIuqBAiDqkQMf66EDHeuyAxzsxwMc7OEDG+rxAxvp+QMb&#10;6fkDG+n5Axvp+QOapAAAjawAAH+1AAByvQAAZcUAAFnLAABM0AAAQdUAADjcAAAv4QIALfENACvx&#10;EwAo8hwAJvIkACTzKwAi9DIAIfQ5AB/1QQAd9UkAG/ZRABn3WgEX92UBFfhyART5gQET+ZIBEvqi&#10;AhH6swIQ+8YCEPvdAhD76QIQ++kCEPvpAhD76QKPqwAAgbQAAHO9AABmxgAAWc0AAEvTAABA2QAA&#10;Nd4AACzjAAAm8QAAJP4KACH/EAAf/xYAHP8cABn/IgAX/ygAFf8uABP/NQAS/zwAEP9DAA7/TAAN&#10;/1YAC/9iAAn/bwAI/38BB/+QAQX/oAEE/64BBP+8AQP/xwED/8cBA//HAQP/xwGDtAAAdb0AAGfG&#10;AABazwAAS9UAAD/cAAAz4QAAKeUAACHsAAAe/QAAGv8FABf/DAAV/xAAEv8UABD/GQAO/x4ADf8j&#10;AAv/KAAI/y4ABv81AAP/PQAA/0YAAP9RAAD/XQAA/2sAAP97AAD/iwAA/5kAAP+lAAD/rAAA/6wA&#10;AP+sAAD/rAD/JywB/yoqAf8rKgH/Ki4B/yY0Av8lPwL/I0sD/yFYA/8gZAT/HnAE/x17BP8dhQX/&#10;HY4F/x2WBf8dnAb/HaIG/xyoBv8crgf/HLQH/xy7B/8cwwf/HM4H/x3fB/8d6wf8HfUH+R3+Bvce&#10;/wf3Hf8I9h3/CfYd/wn2Hf8J9h3/CfYd/wn/KSoB/ywnAf8uJwH/LSoB/ywyAf8rPQL/KUkD/ydV&#10;A/8lYQT/I20E/yJ4Bf8iggX/IYsG/yGTBv8hmgf/IaAH/yGlB/8hqwj/IbEI/yG4CP8hwQj/IcsI&#10;/CHcCPkh6Qj2IfQI8yL9B/Ii/wnxIv8K8SH/C/Ah/wvwIf8L8CH/C/Ah/wv/LCYB/zAkAf8xIwH/&#10;MSYB/zIvAf8xOgL/L0YD/y1SA/8rXgT/KWkF/yh1Bf8nfwb/J4gH/yaQB/8mlgj/Jp0I/iajCf0m&#10;qQn8Jq8J+ya2Cfomvgn4JsgJ9ibZCfIm6AnvJ/MJ7Sf9Cusm/wvqJv8N6Sb/Degm/w7oJv8O6Cb/&#10;Dugm/w7/LyMB/zMgAf81HwH/NyMB/zgsAf84NwL/NkIC/zROA/8yWgT/MGUF/y5wBv4tewf8LYQI&#10;+iyMCfgskwn3LJkK9iugCvQrpgrzK6wL8iuzC/EruwvvK8YL7izUC+os5gvmLPIL5Cz8DeIs/w/h&#10;LP8Q4Cz/EN8s/xHfLP8R3yz/Ed8s/xH/Mx8B/zcbAf86GgH/PSAB/z8oAf8/MgH/PT4C/ztJA/85&#10;VQT7N2EG9zVsB/U0dgjyM38J8DKHCu8yjwvtMpYL7DGcDOoxogzpMakM6DGwDeYxuQ3lMcMN4zLR&#10;Dd8y5QzcMvEP2DH8EdUx/xLSMf8T0TH/FNAx/xTQMf8U0DH/FNAx/xT/NxsB/zsXAP8/FgD/QxwA&#10;/0YkAf9GLgH/RDkC/EJEA/Y/UATxPVwG7TxnB+o7cQnoOnoK5TmDC+M4iwziOJIN4DeZDd83nw7d&#10;N6YO2zetD9k2thDXNsEQ1TbOENE34xHNN/ETyjf7Fcg3/xbGN/8XxTf/GMQ3/xjEN/8YxDf/GMQ3&#10;/xj/OxcA/0ATAP9FEwD/SRgA/0wgAP9MKQH6SzMB8kg+AuxGSgTnRFYG40NiCN9BbArcQHUM2T9+&#10;DdU+hg/TPY0Q0T2UEc88mxLNPKITzDypFMo7sRTIO7sVxzvIFsU83BbBPO0Xvjz5Gbs8/xq6PP8b&#10;uTz/G7g8/xu4PP8buDz/G7g8/xv/PhQA/0QQAP9KEQD/TxQA/1EbAPtSIwDxUS0B6U84AeJNRQPc&#10;S1EF1klcCNFHZgvORnAOy0V4EMhEgBLGQ4cUxEKOFcNClRbBQZwXv0GkGL1ArBm8QLYaukDCGrhA&#10;0hu1QegbskH2HbBB/x6uQf8erUH/HqxB/x6sQf8erEH/HqxB/x7/QhEA/0cNAP9PDgD/UxEA/1YV&#10;APNXHADoViUA4FUxAddTPwLPUkwFylBXCcZOYQ3DTGoQwEpyEr1JehW7SIIWuUeJGLdHkBm1Rpcb&#10;s0afHLFFpx2wRbEerkW8H6xFzB+qReMgp0bzIaVG/yGjRv8iokb/IaJG/yGiRv8hokb/IaJG/yH/&#10;RQ4A/0sKAP9TDAD/Vw0A+VoQAOtbFADfWhwA1ForAMxaOwLGWEgFwVZTCbxUXA25UmURtVBtFLNP&#10;dRewTnwZrk2EGqxMixyqS5IeqEqaH6ZKoyGkSawio0m4I6FJxiSfSt4knUrwJJtK/SWZS/8kmUv/&#10;JJhL/ySYS/8kmEv/JJhL/yT/SAwA/08IAP9WCAD1WwkA6V4KAOReDQDVXxUAy2AnAMRfNgK+XkMF&#10;uFtOCbRZWA6wV2ESrFVpFapUcBinU3gapVJ/HKJRhh6gUI4gnk+WIpxOnyOaTqglmE6zJpdOwieV&#10;TtYnk07sJ5FP+yeQT/8nkFD/Jo9Q/yaPUP8mj1D/Jo9Q/yb/SgkA/1MFAPhaBADiXwMA2mIGANRj&#10;CQDNYxIAxGUjALxlMgK2Y0AFsWFLCaxeVA6oXF0SpVtlFqFZbBifWHMbnFZ6HppVgiCYVIoilVSS&#10;JJNTmyaRUqUnj1KwKY1SviqMUtAqilPpKolT+SmIVP8ph1T/KIdU/yiHVP8oh1T/KIdU/yj/TAUA&#10;/1YBAOldAADcYwIA0WcFAMxoBwDGaBAAvWogALZpLwGwaDwEqmVHCaVjUQ2hYVoSnV9hFppeaRmX&#10;XHAclVt3HpJafiGQWYYjjViOJYtXlyeJV6EphlatK4VWuiyDVswsglfmLIFX9yuAWP8qgFj/KoBY&#10;/ymAWP8pgFj/KYBY/yn/TwIA/VkAAOJgAADVZwAAzGoDAMZsBQDAbA4At20dALBuLAGqbDkEpWpE&#10;CKBoTg2bZlcRl2ReFZRiZRmRYGwcjl9zHoteeyGJXYIkhlyLJoRblCiBW54qf1qqLH1aty18Wsku&#10;elrjLnpb9S16XP8seVz/K3pc/yp6XP8qelz/Knpc/yr/UQAA8lsAAN5kAADPagAAx24CAMBwBAC6&#10;cAwAsnEaAKtxKQGlcDcDn25CB5psSwyWalQRkmhcFY5mYxiLZWkbiGNwHoVieCGCYX8kgGCIJn1f&#10;kSl7X5wreF6nLXZetS51XsYvdF7hL3Rf8y50X/8sdGD/K3Rg/yt0YP8rdGD/K3Rg/yv/UwAA6F4A&#10;ANlnAADLbQAAw3EBALtzAgC1cwkArXUXAKd1JwGhdDQDm3I/B5VwSQuRblIQjGxZFIlqYBiFaWcb&#10;gmhuHn9mdSF9ZX0kemSFJndkjyl1Y5orcmKlLXBisy9vYsQvbmLeL25j8i5uY/4tbmP/LG5j/ytu&#10;Y/8rbmP/K25j/yv/VQAA5WAAANNpAADIcAAAv3QAALd3AQCwdwcAqHgVAKJ5JACceDIClnY9BpF0&#10;RwuMck8PiHBXE4RvXheAbWQafWxrHXprcyB3anojdGmDJnJojSlvZ5csbWejLmtmsS9pZsEwaWbb&#10;MGln8C9pZ/0taWf/LGpn/ytqZ/8ramf/K2pn/yv+WAAA4WMAAM9sAADEcwAAu3gAALN6AACregQA&#10;pHsSAJ58IgCYfC8Ckno7BYx4RQqHd00Og3VVEn9zXBZ7cmIaeHBpHXVvcCBybngjb22BJm1siylq&#10;bJYraGuhLmZrry9kar8wY2vYMGNr7y9ka/wtZGv/LWVr/yxla/8sZWv/LGVr/yz0WwAA3WYAAMtv&#10;AADAdgAAt3sAAK9+AACmfgEAn38QAJmAHwCTgC0CjX85BYh9QwmDe0sNfnpTEnp4WhZ2d2EZc3Vn&#10;HHB0bh9tc3YianJ/JmhxiShlcJQrYnCgLWBvrS9fb70vXm/UL15v7S9fb/stX2//LGBv/yxgb/8s&#10;YG//LGBv/yzrXgAA2GkAAMdyAAC8eQAAs38AAKuCAAChggAAmYMOAJSEHQCOhCsBiIM2BIOCQAh+&#10;gEkMeX9REHV9WBRyfF8YbntlG2t6bB5oeXQiZXh9JWJ3hydgdpIqXXWeLFt1qy5adLsvWXXRL1l0&#10;7C5ZdPotWnT/LFp0/ytadP8rWnT/K1p0/yvmYQAA0W0AAMN2AAC5fQAAr4MAAKaGAACchgAAlIgM&#10;AI6JGQCJiSgBg4k0A36HPgd5hkcLdIVPD3CEVhNtgl0XaYFjGmaAah1jf3IgYH56I119hCZafI8p&#10;WHucK1Z7qSxUe7ktU3vOLVR66i1UevksVHn/K1V5/ypVef8qVXn/KlV5/yrhZQAAzHEAAL96AAC0&#10;ggAAq4cAAKGKAACViwAAjY0JAIeOFgCCjyQBfY8xAniOOwVzjUQJb4xMDWuKVBFniVoVZIhhGGGH&#10;aBtehnAeW4V4IViEgiRVhI0mUoOaKVCCpypPgrcrToLMK06C6CtOgfgqT4D/Kk+A/ylPgP8pT4D/&#10;KU+A/ynbagAAx3UAALp/AACwhwAApowAAJyPAACPkQAAhpMFAICUEgB7lSEAd5UtAXKVOARtlEIH&#10;aZNKC2WSUQ5ikVgSXpBfFVuPZhhYjm0bVY52HlKNgCFPjIsjTYuYJUuLpSdJi7UoSIvKKEiK5ydJ&#10;ifcoSYj/J0mH/ydJh/8nSYf/J0mH/yfRbwAAwXsAALWEAACrjAAAoJAAAJWUAACJlwAAfpoAAHeb&#10;DgBznBwAb50pAWucNQJmnD8FYptHCF+aTwtcmlYPWJlcElWYYxVTmGsXUJdzGk2WfR1KlYkfR5WV&#10;IUWVpCNElLMjQ5TII0OU5SNDkvUkQ5H/JEOQ/yRDkP8kQ5D/JEOQ/yTKdQAAu4EAALCLAACkkQAA&#10;mpUAAI+ZAACDnQAAdKIAAG6jCwBqpBcAZqUlAGOlMQFfpDsDW6REBVikSwhVo1MLUqNaDU+iYRBN&#10;omgTSqFxFUegexhEoIYaQp+THECfoh0+n7IePZ/GHj2f4x09nfQePZz/Hzyb/x88m/8gPJv/IDyb&#10;/yDCfAAAtYgAAKmQAACelgAAk5sAAIefAAB7pAAAb6gAAGOsBABfrREAXK0fAFquKwBXrjYBVK5A&#10;A1GtSAVOrU8HS61XCUmtXgtGrGYNRKxuD0GseBE/q4QTPKuRFTqroBY5q7AXOKvDFziq4Rc3qfMY&#10;N6f+GTam/xo2pv8aNqb/Gjam/xq6hAAAro8AAKKWAACXmwAAi6EAAH+mAABzqwAAZ68AAFq0AABT&#10;tgwAUbcXAE+3JABNuDAASrg6AUi4QwJGuEsDRLhSBEG4WgY/uGIHPbhrCTq4dQs4t4EMNreODjS3&#10;nQ8zt60PMrfBDzG33g8xtvIQMLT8ETCz/xIws/8TMLP/EzCz/xOyjgAApZUAAJqbAACOogAAgqgA&#10;AHWtAABpswAAXrcAAFO7AABHwAUAQ8IQAELCGwBAwycAP8MyAD7EPAA8xEQBOsRNATjEVQI2xF0D&#10;NcRmBDPFcAQxxXwGL8WKBi3FmgcrxaoIKsW+CCrF2ggqxPAIKcL7CSjB/woowf8LKMH/CyjB/wuo&#10;lQAAnZsAAJGiAACEqQAAeK8AAGu1AABfuwAAVL8AAEnDAAA/yAQANs0JADPOEQAyzxwAMc8nADDQ&#10;MQAv0DoALtFDAC3RTAAr0lUAKtJfASjTaQEn03YBJdOEAiTUlAIi1KYCIdW5AiHV0gIg0+sCINL2&#10;Ax/R/wQf0f8EH9H/BB/R/wSfmwAAlKIAAIepAAB5sQAAbbgAAGC+AABUwwAASccAAD7LAAA10AEA&#10;LdUGACXbCwAk3hIAI94cACLfJQAh4C4AIOA3AB/hQAAe4UoAHeJTABzjXgAb42oAGuR4ABjkiAEX&#10;5ZoBFuasARXmwAEU590BE+XvARPj+gET4/oBE+P6ARPj+gGWogAAiakAAHuxAABuuQAAYcAAAFTG&#10;AABIygAAPc8AADPTAAAq2QAAIt4CAB7rCgAc7BAAG+0XABntHwAX7iYAFe4tABTvNQAT8D0AEfBG&#10;ABDxUAAP8lsADvJpAA3zeAAM9IoAC/WcAAr1rgAJ9sIACfbZAAj17QAI9e0ACPXtAAj17QCLqQAA&#10;fbIAAG+6AABiwgAAVckAAEfOAAA70gAAMdgAACfdAAAf4QAAGegAABb4BgAU+g0AEvsSABD8FwAO&#10;/B0ADf0jAAz9KQAK/jAACP84AAb/QQAD/0wAAP9YAAD/ZgAA/3cAAP+JAAD/mwAA/6sAAP+7AAD/&#10;zgAA/88AAP/PAAD/zwB/sgAAcboAAGPDAABWywAASNEAADrWAAAv3QAAJeEAABzlAAAU6QAAEfcA&#10;AA//AQAN/wkAC/8NAAj/EAAG/xQAA/8YAAD/HgAA/yMAAP8qAAD/MgAA/zwAAP9HAAD/VAAA/2MA&#10;AP9zAAD/hQAA/5cAAP+kAAD/sgAA/7IAAP+yAAD/sgD/IikB/yMnAf8jKAH/ICsB/xwxAf8aPQH/&#10;GEkB/xZWAv8UYgL/E24C/xJ4Av8SggL/EosC/xKSAv8SmQL/Ep4C/xKkAv8SqQL/Eq8C/xK2Av8S&#10;vQL/EscC/xLUAv0S5QL6EvEC9xL6AvUT/wL0E/8D9BP/A/QT/wP0E/8D9BP/A/QT/wP/JCcB/yYk&#10;Af8mJAH/JCcB/yIvAf8gOgH/HkYB/xxTAv8aXwL/GGoC/xd1Av8XfwL/F4gC/xePAv8XlgL/F5wC&#10;/xehAv8XpwL/F60C/xezA/4XuwP9F8UD+hfRA/cX5AL0F+8C8Rj6Au8Y/wPuGP8E7hj/BO0Y/wXt&#10;GP8F7Rj/Be0Y/wX/JyMB/ykgAP8pIAD/KCMA/yktAf8nNwH/JUMB/yNPAv8hWwL/H2YC/x1xAv8d&#10;ewP/HYQD/x2MA/4dkwP8HJkD+xyfA/ocpAP5HKoD9xyxA/YcuQP1HcID8x3OA/Ad4QPsHe4D6R75&#10;BOge/wXmHv8G5R7/BuUe/wflHv8H5R7/B+Ue/wf/Kx8A/y0cAP8tGwD/LiAA/y8pAP8vNAH/LD8B&#10;/ypLAv8oVwL/JmIC/SVtA/okdwP4I4AD9iOIA/UjjwPzI5UE8iObBPEjoQTvI6gE7iOuBO0jtgTr&#10;I78E6iPMBOcj4ATjJO0E4CT5Bt4k/wfcJP8I2yT/Cdok/wnaJP8J2iT/Cdok/wn/LhsA/zEXAP8y&#10;FgD/NRwA/zYlAP82LwH/NDoB/zFGAfsvUgL3LV0C8yxoA/ArcgPuKnsE7CqEBOoqiwToKpIF5ymY&#10;BeYpngXkKaUF4ymsBeEptAXgKr0F3irKBdsq3gXWKu0H0ir4Cc8r/wrNKv8LzCr/DMsq/wzLKv8M&#10;yyr/DMsq/wz/MhcA/zUSAP84EgD/OxgA/z0gAP88KgD+OzUB9zlBAfE2TQLsNFgC6DNjA+UybQTj&#10;MnYE4DF/Bd4xhwXcMI4G2jCVBtgwmwfWL6IH1C+pCNIvsQjQL7oJzzDGCc0w2AnJMeoKxjH3DMMx&#10;/w7BMf8PwDH/D78x/w+/Mf8QvzH/EL8x/xD/NhMA/zkPAP8+EAD/QRQA/0MaAP9CIwD1QS4A7T46&#10;Aec9RgHhPFMC3TpeA9k5aATUOHEG0Th6B883gQjNN4gJyzaPCso2lgrINp0LxjWkDMU1rAzDNbUN&#10;wTXADcA2zw69NuYOuTb0ELc2/xG1Nv8StDb/E7M2/xOzNv8Tszb/E7M2/xP/ORAA/z0LAP9DDQD/&#10;RxAA/0gUAPVHHADrRiYA40QyANxEQQHUQ00Cz0FYBMtAYgbIP2sIxT50CcM9ewvBPYMMvzyKDb08&#10;kA67PJcPujufELg7pxC2O7ARtTu7ErM7yRKxO+ATrjzxFKs8/RWpPP8WqDz/Fqg8/xanPP8Wpzz/&#10;Fqc8/xb/PQ0A/0IIAP9ICgD/SwwA+kwPAOxMFADhSh0A1kosAM5LOwHJSkgCxEhTBMBHXQe8RmYJ&#10;ukRuC7dDdg21Q30Os0KEELFBixGwQZISrkCaE6xAohSqQKsVqUC2FqdAxBemQNkXo0HtGKBB+xif&#10;Qf8ZnkH/GZ1B/xmdQv8YnUL/GJ1C/xj/QAkA/0YFAP9MBQDxTwcA5lAJAONPDQDVTxUAzFEnAMVR&#10;NgG/UEMCuk9OBbZNWAizTGEKsEppDa1JcA+rSHgRqUd/EqdHhhSlRo0Vo0aVFqFFnhifRacZnkWy&#10;GpxFvxqaRdEbmEXpG5ZG+ByVRv8blEb/G5NG/xuTR/8bk0f/G5NH/xv/QgUA/0oBAPJQAADhVAEA&#10;2VYFANNVCQDMVRIAw1YiALxXMgG3Vj8CslRKBa1TVAiqUV0Lp1BkDqRObBCiTXMSn0x6FJ1MgRab&#10;S4kXmUqRGZdKmRqVSaMbk0muHZJJux6QScwejkrlHo1K9h6LS/8ei0v/HYpL/x2KS/8dikv/HYpL&#10;/x3/RQAA/00AAOVUAADZWQAAz1sDAMpbBgDEWg8Au1seALVcLgGvWzsCqlpGBaZYUAiiVlkLn1Vg&#10;DpxTaBGZUm8Tl1F2FZVQfReTUIQZkE+NGo5OlhyMTp8eik6qH4hOtyCHTsghhU7iIYRP8yCDT/8g&#10;g0//H4JQ/x+CUP8eglD/HoJQ/x7/RwAA81EAAN9YAADRXQAAyWACAMNgBAC9Xg0AtWAaAK5hKgCp&#10;YDcCpF5DBJ9dTQibW1ULmFldDpVYZBGSV2sTj1ZyFo1VeRiLVIEaiFOJHIZTkh6EUpwfglKnIYBS&#10;tCJ/UsQjfVLeI3xT8SJ8U/4he1T/IXtU/yB7VP8ge1T/IHtU/yD/SgAA6VQAANpcAADMYQAAw2QA&#10;ALxkAgC2YwoAr2QXAKllJwCjZDQCnmNABJlhSgeVX1ILkV5aDo5dYRGLW2gTiVpvFoZZdhiEWH0a&#10;gViGHH9Xjx59Vpkge1akInlWsSN3VsEkdlbaJHVX7yR1V/0jdVj/InVY/yF1WP8hdVj/IXVY/yH/&#10;TQAA5VcAANNfAADIZAAAv2cAALdoAACxZwcAqWgUAKNpJACeaDIBmWc9BJRlRweQZE8KjGJXDYhh&#10;XhCFX2UTg15sFoBdcxh9XXoae1yDHXlbjB92W5chdFqiI3JaryRxWr8lcFrVJW9b7SVvW/wjb1v/&#10;Im9b/yJvW/8hb1v/IW9b/yH6TwAA4VoAAM9iAADEZwAAu2sAALNsAACsagQApGsSAJ5sIQCZbC8B&#10;lGs6A49pRAaKaE0JhmZVDYNlXBCAZGITfWJpFXpicBh4YXgadWCAHXNfih9wX5Qhbl6gI2xerSVr&#10;Xrwmal7RJmle7CVqX/skal//I2pf/yJqX/8ial//Impf/yLwUgAA3V0AAMtlAADAawAAt24AAK9v&#10;AACnbgEAoG8QAJpwHwCUcCwBj284A4ptQgaGbEsJgmpSDH5pWQ97aGASd2ZmFHVmbhdyZXUacGR+&#10;HW1jiB9rY5IiaWKeJGdiqyVlYromZGLPJmRi6iZlYvokZWP/I2Vj/yJlY/8iZWP/ImVj/yLrVQAA&#10;2GAAAMhoAAC8bgAAs3EAAKtzAACicQAAm3IOAJVzHACQdCoBinM2AoVyQAWBcEgIfW9QC3ltVw52&#10;bF4Rc2tkFHBqbBdtaXMaa2l8HGhohh9mZ5AhZGecI2JmqSVgZrkmX2bNJl9m6CZgZvkkYGb/I2Bm&#10;/yNhZv8iYWb/ImFm/yLoWAAA02MAAMRrAAC5cQAAsHUAAKd3AACedQAAlnYNAJB3GQCLeCcAhncz&#10;AoF2PQR8dUYHeHNOC3VyVQ5xcVwRbnBjFGtvahZpbnEZZm56HGNtgx5hbI4hX2uaI11rpyVba7cm&#10;WmvKJlpr5yVba/ckW2r/I1xq/yJcav8iXGr/Ilxq/yLjWwAAzmYAAMBuAAC2dAAArHkAAKN7AACY&#10;eQAAkHoLAIp7FgCFfCQAgXwxAXx7OwR3ekQGc3lMCnB4Uw1sd1oQaXZhE2d1aBZkdG8YYXN4G15y&#10;gR1ccYwgWnGYIlhwpiRWcLUlVXDIJVVw5SVVcPYkVm//I1Zv/yJXb/8iV2//Ildv/yLfXwAAymkA&#10;ALxyAACyeAAAqX0AAJ9/AACSfgAAin8HAISAEwCAgSEAe4EuAXeAOQNygEIFbn9KCGt+UQtofVgO&#10;ZHxfEWJ7ZhRfem0XXHl1GVl4fxxXeIoeVHeWIVJ2pCJRdrMjUHbGJFB24yNQdfUjUXX/IlF0/yFR&#10;dP8hUXT/IVF0/yHYYwAAxW0AALh2AACufQAApYIAAJqDAACNgwAAhIQDAH2FEAB5hh4AdYcrAXGH&#10;NgJthj8EaYVHB2WETwpig1YNX4NcD1yCYxJagWsVV4BzGFR/fRpRf4gcT36UH01+oiBLfbEhSn3E&#10;Ikp94SFLfPQhS3v/IEt7/yBLe/8gS3v/IEt7/yDQZwAAwHIAALR7AACqggAAoIYAAJWIAACHiAAA&#10;fIoAAHaMDgByjRoAbo4nAGqOMgFmjTwDY41EBWCMTAhci1MKWotaDVeKYRBUiWgSUYhxFU+IehdM&#10;h4UaSoaSHEiGoB1Ghq8eRYXCHkWF3x5FhPIeRYP+HkWC/x5Fgv8eRYL/HkWC/x7KbQAAungAAK+B&#10;AAClhwAAmosAAI+NAACBjgAAdJEAAG6TCgBplBUAZpUiAGOVLgFglTgCXJVBBFmUSQZWlFAIVJNX&#10;ClGTXgxOkmYPTJJuEUmReBRGkIMWRJCQGEKPnhlAj60aP4/AGj+P3Bo/jfEaP4z9Gz+L/xs/i/8b&#10;P4v/Gz+L/xvCcwAAtX4AAKqHAACfjAAAlJAAAIiTAAB7lQAAbJkAAGWbBABgnBAAXZ0dAFueKQBY&#10;njQBVZ49AlKdRQNQnU0FTZ1UB0ucWwlInGMLRpxrDUObdQ9Bm4ARPpqNEzyamxQ6mqsVOZq9FTma&#10;2RU5mO8WOZf8FjiW/xc4lf8XOJX/FziV/xe7egAAr4UAAKSMAACYkQAAjZUAAIGaAAB1nQAAaKAA&#10;AFukAABWpQwAU6YXAFGnIwBPpy8ATKc4AUqnQQFIp0kCRqdQBEOnWAVBp18GP6ZoCD2mcgo6pn0L&#10;OKaKDTalmQ40pakPM6W7DzOl1A8zpO4PMqL7EDKh/xEyof8RMqH/ETKh/xG0ggAAqIwAAJ2SAACS&#10;lwAAhpwAAHmhAABtpQAAYakAAFWsAABLrwUAR7AQAEWwHABEsScAQrEyAEGyOwA/skMBPbJLATuy&#10;UwI5slsDN7JkBDWybgUzsnkGMbKHBy+xlggusqYILbK4CSyy0AgssOwJK6/5Ciuu/wsqrf8LKq3/&#10;Cyqt/wutiwAAoJIAAJWYAACJnQAAfaMAAHGoAABkrQAAWbEAAE20AABCuAAAO7oKADi7EwA3vB4A&#10;NbwpADS9MgAzvTsAMr1EADG+TAAvvlUBLr5eASy+aAEqvnQCKb6CAie/kQMmv6IDJL+0AyO/ywMj&#10;vugDI7z3BCK7/wUiu/8FIrv/BSK7/wWkkgAAmJgAAIyeAACApQAAc6sAAGewAABbtQAAT7kAAES8&#10;AAA6wAAAMMQEACrHCwAoyBMAJ8kdACbJJwAlyTAAJMo5ACPKQgAiy0sAIctVACDMXwAfzGwAHc16&#10;ABzNigAbzZwAGc6uARjOxQAYzeQAGMz0ARjK/AEYyv8CGMr/AhjK/wKbmQAAj58AAIKmAAB1rQAA&#10;aLMAAFy5AABQvQAARMEAADnEAAAwyAAAKMwBACDQBgAZ1QsAFtcQABXYGQAV2SIAFNkrABPaNAAT&#10;2j0AEttIABHcUwAR3V8AEN1tABDefgAO35EADuCkAA3guAAM4NIAC9/tAAze9wAM3fsADN37AAzd&#10;+wCSnwAAhacAAHeuAABqtQAAXbwAAFDBAABExQAAOMkAAC7NAAAl0QAAHtUAABbaAQAR3gYAEOcN&#10;AA7nEgAN6BkADOghAAvpKQAK6jEACeo7AAfrRQAF61EABOteAAPrbgAB64AAAOqUAADqpwAA67wA&#10;AOvSAADr6QAA7O8AAOzvAADs7wCHpwAAea8AAGu3AABevgAAUcUAAEPJAAA3zQAALdEAACPWAAAb&#10;2wAAE98AAA7jAAAM7gIACvYKAAf2DgAF9hIAA/YYAAD1HgAA9SUAAPUuAAD1NwAA9kIAAPZOAAD2&#10;XQAA9m4AAPaBAAD2lQAA96cAAPe3AAD4xwAA+NAAAPjQAAD40AB7rwAAbbgAAGDAAABSyAAARM0A&#10;ADfRAAAr1wAAIdwAABjgAAAR5AAADOcAAAfvAAAE+gAAAf8DAAD/CAAA/w0AAP4QAAD+FAAA/xoA&#10;AP8hAAD/KQAA/zMAAP8+AAD/SwAA/1sAAP9sAAD/gAAA/5IAAP+hAAD/rQAA/7MAAP+zAAD/swD/&#10;HCYA/xwkAP8aJQD/FScA/xEuAP8QOgD/DkcB/w1TAf8LXwH/CmsB/wp1Af8KfwH/CocB/wqOAf8K&#10;lQH/CpsB/wmgAf8JpQD/CasA/wmxAP8JuAD/CcEA/gnMAPwJ3gD5CesA9Qn2APMJ/wDyCv8A8Qr/&#10;AfEL/wHxC/8B8Qv/AfEL/wH/HyMA/x8hAP8eIQD/GSQA/xcsAP8VNwD/E0QA/xFQAf8QXAH/DmcB&#10;/w5yAf8OewH/DoQB/w6LAf8OkgH/DpgB/w6dAf8OowH+DqgB/A6uAfsOtQD6Dr4A+A7JAPUO2wDy&#10;DuoA7g71AOwO/wHrD/8B6g//AeoQ/wHpEP8B6RD/AekQ/wH/Ih8A/yIcAP8hHAD/HyAA/x8pAP8c&#10;NAD/GkAA/xdMAf8VWAH/FGMB/xNuAf8TdwH+E4AB/BOIAfoSjgH5EpUB+BKaAfYSoAH1EqYB9BKs&#10;AfMSswHxErwB8BLHAe0S2AHpE+gB5hP1AeQU/wHiFP8C4RX/AuEV/wLgFf8C4BX/AuAV/wL/JRsA&#10;/yYXAP8kFgD/JRwA/yYlAP8kMAD/ITsA/x9IAP8dVAH9G18B+RppAfcacwH0GXwB8hmEAfEZiwHv&#10;GZEB7hmXAewZnQHrGaMB6RmqAegZsQHnGboB5RnFAeMZ1QHfGugB3Bv1Atgb/wLVHP8D1Bz/A9Mc&#10;/wTSHP8E0hz/BNIc/wT/KRcA/yoTAP8pEgD/LBgA/ywhAP8sKwD/KTcA/SdDAPclTwHzI1oB7yJk&#10;AewhbgHpIXcB5yF/AeUhhgHkIY0B4iCUAeEgmgHfIKAB3iCnAdwhrwHaIbgC2CHDAtUh0wLRIucC&#10;zSL0A8oj/wTII/8FxyP/BsYj/wbGI/8GxiP/BsYj/wb/LBIA/y4PAP8wEAD/MxQA/zMbAP8yJQD6&#10;MDAA8i48AOwsSQDnKlUB4ypfAeApaQHdKXIB2ih6AdcoggLVKIkC0yiQAtEolgPPKJwDziijA8wo&#10;qwPKKLMDySi+BMcozATFKeIEwSrxBr4q/ge8Kv8Iuir/CLoq/wi5Kv8JuSr/Cbkq/wn/MA8A/zIL&#10;AP82DQD/OBAA/zkVAPk3HgDvNSgA5zM1AOAyQgDbMk8A1TFaAdAxZALNMG0CyzB1A8kwfAPHL4ME&#10;xS+KBMQvkQXCL5cFwS+eBr8vpga9L68GvC+5B7ovxwe4MN0HtTDuCbIw+wqwMP8LrjD/C64w/wut&#10;MP8LrTD/C60w/wv/MwwA/zYGAP88CQD/PgwA/T0QAO88FQDkOR8A2zktANI6PADNOkkByDlUAcQ5&#10;XgLBOGcDvzdvBL03dgW7Nn0GuTaEB7c2iwe2NZIItDWaCbM1oQmxNaoKrzW0C641wQusNdQLqTbq&#10;DKY2+A2lNv8Oozf/DqI3/w6iN/8Oojf/DqI3/w7/NwcA/zsCAP9AAwDyQgUA6UIJAOU/DgDYPhYA&#10;zkAnAMdBNgDCQUQBvUFPArlAWQO2P2EEtD5pBrE9cQevPXgIrjx/Caw8hgqqO40LqTuVDKc7nQ2l&#10;O6YNozqwDqI7vA+gO80PnjvmEJs89RGaPP8RmTz/EZg8/xGYPP8RmDz/EZg8/xH/OgEA/0AAAO9F&#10;AADhSAAA2UgFANNGCQDMRRIAxEciAL1IMQC4SD8Bs0dKArBGVASsRV0FqkRkB6dDbAilQnMKo0J6&#10;C6FBgQygQYgNnkCQD5xAmBCaQKERmECsEpdAuBKVQMgTk0DhE5FB8xSQQf8Uj0H/FI5C/xOOQv8T&#10;jkL/E45C/xP/PAAA+UQAAORKAADYTgAAzk8CAMlNBgDDSw8Au00dALVOLQCvTjoBq01GAqdMTwSk&#10;S1gGoUpgCJ5JZwmcSG4Lmkd1DZhGfA6WRoMPlEWLEZJFlBKQRZ0TjkWoFIxFtBWLRcQWikXcFohG&#10;8BaGRv0Whkb/FoVH/xWFR/8VhUf/FYVH/xX/PwAA7EgAAN1PAADPUwAAxlUAAMBTAwC7UQwAs1IZ&#10;AK1TKQCoUzYBo1JCAp9RSwScUFQGmU9cCJZOYwqUTWoMkUxxDo9LeA+NS38Ri0qHEolKkBSHSZoV&#10;hUmlF4NJsRiCScAYgUrWGX9K7Rh+S/wYfkv/F31L/xd9S/8WfUv/Fn1L/xb/QwAA5kwAANZTAADJ&#10;WAAAwFkAALpYAQC0VgkArFcWAKZYJQChWDIBnVc+AphWSASVVVEGklRYCI9SXwqMUmYMilFtDohQ&#10;dBCFT3sSg0+EE4FOjRV/TpcXfU6hGHtNrhl6Tr0aeE7RGndO6xp3T/oZdk//GXZP/xh2T/8Xdk//&#10;F3ZP/xf4RgAA4lAAANBXAADEXAAAu14AALRdAACuWgYAplsTAKBcIgCbXC8Al1s7ApJaRQOPWU0G&#10;i1hVCIhXXAqGVmMMg1VqDoFUcRB+VHgSfFOAFHpSiRZ4UpQYdlKfGXRSqxpyUrobcVLNHHBS6Btw&#10;U/kacFP/GnBT/xlwU/8YcFP/GHBT/xjvSQAA3VMAAMtaAADAXwAAt2IAAK9hAACoXgIAoV8QAJtg&#10;HgCWYCwAkWA4AY1eQgOJXUsFhVxSB4JbWQqAWmAMfVlnDntYbhB4WHUSdld9FHRXhxZyVpEYb1ac&#10;Gm5WqRtsVrgca1bLHWpW5hxqV/cbalf/GmpX/xlrV/8Za1f/GWtX/xnrTAAA2FYAAMheAAC8YgAA&#10;s2UAAKtlAACjYgAAnGIOAJZjHACRZCkAjGM1AYhiPwOEYUgFgGBQB31fVwl6Xl0Ld11kDXVcaxBz&#10;XHIScFt7FG5bhBdsWo8YalqaGmhapxxmWrYdZVrIHWVa5B1lWvYcZVr/G2Va/xplWv8ZZVr/GWVa&#10;/xnoTwAA01kAAMRhAAC5ZgAAsGgAAKdpAACeZQAAl2YNAJFnGQCMaCcAh2cyAYNmPQJ/ZUYEe2RN&#10;BnhjVAl1YlsLcmFhDXBhaQ9tYHASa195FGlfghZnXo0ZZV6YGmNepRxhXrQdYF7HHWBe4x1gXvUc&#10;YF7/G2Be/xphXv8aYV7/GmFe/xrkUgAAz1wAAMBkAAC2aQAArGwAAKNsAACZaQAAkmoLAIxqFgCH&#10;ayQAgmswAX5qOgJ6aUMEdmhLBnNnUghwZ1kKbWZgDWtlZg9oZG4RZmR2FGRjgBZiY4sYYGKXGl5i&#10;pBxcYrIdW2LFHVti4R1bYvQcW2L/G1xi/xpcYv8aXGL/Glxi/xrgVQAAy18AAL1nAACybAAAqXAA&#10;AJ9vAACUbAAAjG0IAIZuEwCCbyEAfW8tAXlvOAJ1bkEDcm1JBW5sUAdra1cKaWteDGZqZQ5kaWwR&#10;YWl0E19ofhZdZ4kYW2eVGllmohtXZrAcVmbDHVZm3x1WZvMcV2b/G1dm/xpXZv8aV2b/Gldm/xrb&#10;WQAAx2IAALpqAACvcAAApnMAAJpzAACPcAAAh3EFAIFyEQB8cx4AeHMqAHRzNQFwcz8DbXJHBWpx&#10;TgdncVUJZHBcC2JvYw5fb2oQXW5yElptfBVYbYYXVmyTGVRsoBtSa68cUWvBHFFr3BxRa/EbUmv+&#10;GlJq/xpSav8ZUmr/GVJq/xnUXAAAw2YAALZuAACsdAAAoncAAJZ2AACJdQAAgXYBAHp3DwB2eBsA&#10;cnknAG95MgFreDwCaHhEBGV3TAZid1MIX3ZaCl11YQxadWgPWHRwEVVzeRNTc4QWUXKQGE9ynhlN&#10;ca0aTHG/G0tx2RtMcfAaTHD9Gk1w/xlNb/8ZTW//GU1v/xnOYAAAvmoAALJyAACoeAAAnXsAAJB6&#10;AACEegAAensAAHR8DABvfhcAbH4kAGl/LwFmfzkCYn9CA19+SQVdfVAHWn1XCVd8XgtVfGUNUntu&#10;D1B6dxJOeoIUS3mOFkl5nBdIeKsYRni9GUZ41RlGd+8YR3b8GEd2/xhHdf8XR3X/F0d1/xfJZQAA&#10;um8AAK53AACkfQAAmH8AAIt/AAB+fwAAc4EAAGyDCQBohBMAZYUgAGKGLABfhjYBXIY/AlmFRgNX&#10;hU4FVIVVB1KEXAlPg2MLTYNrDUuCdA9Ign8RRoGME0SBmhVCgKkWQYC6FkCA0hZBf+0WQX77FkF9&#10;/xZBff8WQX3/FkF9/xbCagAAtXUAAKp9AACfggAAkoMAAIWEAAB5hQAAaokAAGSKAwBgjBAAXY0b&#10;AFuOJwBYjjIAVY47AVOOQwJQjkoDTo1SBUyNWQZJjGAIR4xoCkWLcgxCi30OQIqJDz6KmBE8iqcS&#10;O4q4EjqKzxI7iOsSO4f6EzuG/xM7hv8TO4b/EzuG/xO8cQAAr3sAAKWDAACZhwAAjIgAAH+JAABz&#10;jAAAZZAAAFyTAABXlQwAVJYWAFKWIgBQly0ATZc2AEuXPwFJl0cCR5dOA0WWVQRDll0FQZZlBj6V&#10;bwg8lXoJOpWHCziVlQw2lKUNNZS2DjSUzA00k+kNNJL4DjSQ/w80kP8PNJD/DzSQ/w+1eAAAqoIA&#10;AJ6IAACTjQAAho4AAHmQAABtkwAAYZcAAFWbAABNngYASZ8QAEefGwBGoCYARKAwAEOhOgBBoUIB&#10;P6FJAT2hUQI7oVkCOaFhAzegawQ1oHYFM6CDBjGgkgcwoKIILqCzCC6gyQgun+cILZ33CS2c/wot&#10;m/8KLZv/Ci2b/wqvgAAAo4kAAJeOAACNkwAAf5UAAHKYAABmnAAAW6AAAE+kAABFpwAAPqkMADyq&#10;FAA6qh8AOaopADirMgA3qzsANatDADSsSwAyrFMBMaxcAS+sZgItrHECK6x/AyqsjgMorJ4EJ6yw&#10;BCasxQQmq+QDJan1BCWo/wUlp/8FJaf/BSWn/wWniQAAm48AAJGUAACEmQAAeJ4AAGuiAABfpgAA&#10;U6oAAEitAAA9sAAANLMDAC+1DgAttRYALLUgACu2KQAqtjIAKbc6ACi3QwAnt0wAJrhVACS4XwAj&#10;uGsAIrh4ASC4iAEfuJkBHbmrARy5wAEcuN8BHLbyARu1/AIbtP8CG7T/Ahu0/wKfjwAAlJUAAIib&#10;AAB7oQAAbqYAAGKrAABWsAAASrMAAD+2AAA1uQAALLwAACS/BgAfwg0AHcIUABzCHgAbwyYAGsMv&#10;ABnEOAAYxEEAF8RKABbFVQAVxWEAFMZvABPGfwASxpEAEcekABDHuQAPx9QAEMbuABDE+gAQw/8A&#10;EMP/ABDD/wCXlgAAi5wAAH6iAABxqQAAZK8AAFi0AABLuAAAQLsAADW+AAArwQAAI8UAABvJAQAU&#10;zAYAENALAA7REQAN0RkADdEhAAzRKgAM0TQAC9I+AArSSQAJ01UACdNiAAjTcgAG1IQABdSYAATU&#10;qwAD1cAAAdXcAAHV7QAB1fYAAdX2AAHV9gCOnQAAgKQAAHOrAABmsQAAWbgAAEy9AAA/wAAANMMA&#10;ACrHAAAhygAAGc4AABLSAAAN1gEACdsFAAbcDQAE3BEAA90YAAHeIAAA3igAAN8xAADgPAAA4UcA&#10;AOJUAADjYwAA43QAAOSIAADkmwAA5a4AAOXBAADl1QAA5ucAAObnAADm5wCDpAAAdawAAGizAABa&#10;uwAATcEAAEDEAAAzyAAAKMwAAB/QAAAX1AAAENkAAAvdAAAF4QAAAOQAAADlBwAA5g0AAOcRAADo&#10;FgAA6R0AAOolAADrLgAA7TkAAO9FAADwUwAA8WQAAPF2AADyigAA85wAAPOtAAD0uwAA9MgAAPTI&#10;AAD0yAB3rQAAarUAAFy9AABPxAAAQMkAADPNAAAn0QAAHdYAABTcAAAO4AAACOMAAAHmAAAA6gAA&#10;AO4AAADuAAAA7wQAAPAKAADxDgAA8xIAAPQYAAD2IAAA+CoAAPo1AAD9QwAA/lIAAP9jAAD/dgAA&#10;/4kAAP+aAAD/pgAA/7AAAP+wAAD/sAD/FiMA/xUhAP8RIQD/DSQA/wkrAP8GNwD/A0QA/wBRAP8A&#10;XQD/AGgA/wByAP8AewD/AIMA/wCKAP8AkQD/AJYA/wCcAP8AoQD9AKYA+wCsAPkAswD3ALsA9QDF&#10;APMA0QDyAOQA8QDxAO8A+gDuAP8A7gD/AO0A/wDtAP8A7QD/AO0A/wD/GSAA/xgdAP8VHQD/EB8A&#10;/w4pAP8MNAD/CkEA/wdNAP8FWQD/BGQA/wRuAP8DdwD/A4AA/wOHAP8DjQD9ApMA+wKZAPkCngD3&#10;AqQA9QKqAPMBsADxAbgA7wHCAO0BzwDrAeMA6gHvAOgC+wDnBP8A5gX/AOYG/wDmBv8A5gb/AOYG&#10;/wD/HBsA/xsZAP8XGAD/FR0A/xMlAP8RMAD/ED0A/w5JAP8MVQD/C2AA/wtqAP0LcwD7C3wA+QqD&#10;APcKigD1CpAA9AqWAPMKmwDxCqEA7wmnAO0JrgDrCbYA6AnAAOYJzQDkCeIA4grwAN8L+wDeDP8A&#10;3A3/ANwN/wDbDf8B2w3/AdsN/wH/HxcA/x4TAP8bEgD/HBkA/xsiAP8YLAD/FTgA/xNEAP4SUAD5&#10;EVsA9RBmAPMQbwDwEHcA7hB/AOwQhgDqEIwA6RCSAOgQmADmD54A5Q+lAOMPrADhD7QA4A++AN4P&#10;zADaEOEA1RHwANIS+wDPEv8BzhP/Ac0T/wHNE/8BzBP/AcwT/wH/IhIA/yIPAP8hDwD/IhQA/yIc&#10;AP8gJwD/HTIA+Bs+APIZSwDuGFYA6hdgAOcWagDkFnIA4hZ6AOAWggDeFogA3BaPANsWlQDZFpsA&#10;1haiANQWqQDSFrEA0Be7AM4XyQDMGN4AyBnuAcUa+wHDGv8CwRv/AsAb/wLAG/8CwBv/AsAb/wL/&#10;Jg4A/yULAP8oDAD/KRAA/ygWAP4mIAD0JCsA7CE4AOYgRADhH1AA3R9bANkeZQDVHm0A0h91ANAf&#10;fQDOH4MAzB+KAcsfkAHJH5cByB+eAcYfpQHFIK0BwyC3AcEgxAHAIdYBvCLqArki+AO2Iv8DtSP/&#10;A7Qj/wSzI/8EsyP/BLMj/wT/KQsA/yoFAP8uCAD/LwwA/y0QAPMrFwDoKCIA4CYvANkmPQDSJ0oA&#10;zSdVAMooXwDHKGgBxShvAcMndwHBJ34BvyeEAb4niwK8J5ICuyeZArknoAK3J6kDtiizA7QovwOz&#10;KM8DsCnmBK0p9gSrKv8FqSr/Bqgq/waoKv8GqCr/Bqgq/wb/LQUA/zAAAP8zAgD2NAYA7zIKAOgu&#10;EADcLBgA0S4oAMsvNwDGMEQAwTBPAL4wWQG7MGIBuDBqArYvcQK1L3gCsy9/A7EvhgOwL40Dri6U&#10;BK0unASrLqQFqS+uBagvugWmL8oGpDDiBqEw8wefMP8InjH/CJ0x/wicMf8InDH/CJwx/wj/MAAA&#10;/zUAAO84AADiOgAA2zkEANY1CQDONBMAxjYiAL84MQC6OD8AtjhKAbM4VAGwN10CrTdkAqs2bAOp&#10;NnMEqDZ5BKY1gAWkNYcFozWPBqE1lwefNaAHnjWqCJw1tgibNcUJmTXdCZY27wqUNv0Kkzf/CpI3&#10;/wqSN/8Kkjf/CpI3/wr/MwAA9joAAOQ/AADYQgAAzkIBAMk+BgDEOw8Auz4dALU/LACxPzoArT9F&#10;Aak/TwGmPlgCoz1fA6E9ZwSfPG0FnTx0Bpw7ewaaO4IHmDuKCJY7kwmVOpwKkzqmC5E6sguQO8AM&#10;jjvVDIw87A2KPPsNiTz/DYk8/wyIPP8MiDz/DIg8/wz/NwAA6j8AANxFAADOSQAAxUkAAL9GAgC6&#10;QwwAs0QZAK1FJwCoRjUApEVBAaBFSwKdRFMCmkNbA5hDYgWWQmkGlEFwB5JBdgiQQH4JjkCGCo1A&#10;jguLQJgMiUCiDYdArg6FQLwPhEDPD4JB6Q+BQfkPgEH/D4BC/w6AQv8OgEL/DoBC/w76OwAA5UQA&#10;ANNLAADHTgAAvk8AALhMAACySQkAq0kVAKVLIwCgSzEAnEs9AZhKRwKVSU8DkklXBJBIXgWOR2UG&#10;i0drB4lGcgmIRnkKhkWCC4RFig2CRZQOgESfD35EqxB8RbkRe0XLEXpF5hF5RvcReEb/EHhG/xB4&#10;Rv8PeEb/D3hG/w/wPwAA30kAAM1PAADBUwAAuFQAALFSAACrTgUApE4RAJ5PIACZUC0AlVA5AZJP&#10;QwGOTkwDi01TBIlNWgWGTGEGhEtoCIJLbgmASnYLfkp+DHxJhw56SZEPeEmcEHZJqBJ0SbYSc0nI&#10;E3JK4xNxSvUScUr/EXFL/xFxS/8QcUv/EHFL/xDsQwAA2UwAAMhTAAC9VwAAtFgAAKxXAAClUgEA&#10;nlMPAJhUHACTVCkAj1Q1AItTQAGIU0gChVJQBIJRVwV/UF4GfVBkCHtPawl5T3ILd057DXVOhA5z&#10;TY4QcU2ZEW9NpRNtTbMUbE3FFGtO4RRrTvQTa07/EmtO/xJrTv8Ra07/EWtO/xHoRgAA01AAAMRW&#10;AAC5WgAAsFwAAKZaAACfVgAAmFYNAJJXGQCOWCYAiVgyAIZYPQGCV0UCf1ZNA3xVVAV5VFsGd1Rh&#10;CHVTaAlzU3ALcVJ4DW9SgQ9tUosQa1GXEmlRoxNnUbEUZlHDFWVS3hVlUvIUZVL/E2VS/xJlUv8S&#10;ZVL/EmVS/xLkSgAAz1MAAMBaAAC1XgAArGAAAKJeAACaWQAAkloLAI1bFgCIXCMAhFwvAIBbOgF9&#10;W0MCeVpLA3ZZUgR0WFgGcVhfB29XZgltV20La1Z1DWlWfg9nVokRZVWVEmNVoRRiVa8VYVXBFmBV&#10;2xZgVvEVYFb+FGBW/xNhVv8SYVb/EmFW/xLgTQAAy1YAAL1dAACyYQAAqGMAAJ1hAACVXQAAjV4J&#10;AIdeEwCDXyAAf18sAHtfNwF3XkACdF5IA3FdTwRvXFYFbFxcB2pbYwloW2sLZlpzDWRafA9iWocR&#10;YFmTEl5ZoBRdWa4VW1m/FltZ2BZbWe8VW1n9FFxZ/xNcWf8SXFn/ElxZ/xLcUAAAx1kAALpgAACv&#10;ZAAApGUAAJlkAACQYAAAiGEGAIJiEQB+Yx0AemMqAHZjNAFzYj0Bb2JGAmxhTQRqYVQFZ2BaB2Vg&#10;YQhjX2kKYV9xDF9eeg5dXoUQW16RElldnhRYXawVV129FlZd1RZWXe4VV138FFdd/xNXXf8SV13/&#10;Eldd/xLWUwAAxFwAALdjAACsaAAAoGgAAJVnAACKYwAAg2UCAH1mDwB4ZhoAdGcnAHFnMgBuZzsB&#10;a2ZDAmhmSwNlZVIFY2VZBmFkXwheZGcKXGNvDFpjeA5YY4MQVmKPElRinBNTYqoVUmK7FVFi0hVR&#10;Ye0VUmH7FFJh/xNTYf8SU2H/ElNh/xLRVgAAwF8AALNmAACpawAAnGsAAJBqAACFZwAAfWkAAHdq&#10;DQBzaxcAb2skAGxsLwBpbDgBZmtBAmNrSQNha1AEXmpXBlxqXQdaaWUJWGltC1Vodg1TaIEPUWeN&#10;EU9nmhJOZ6kUTWe5FExnzxRMZusUTWb7E01m/xJOZf8STmX/Ek5l/xLMWgAAvGMAALBqAAClbwAA&#10;mG4AAIxtAACAbAAAd20AAHFuCwBtbxQAaXAhAGZxLABkcTYBYXE+AV5xRgJccE0DWXBUBVdwWwZV&#10;b2IIU29qClBucwxObn4OTG2KEEptmBFJbKcSSGy4E0dszRNHbOoTSGv6Ekhr/xJIav8RSGr/EUhq&#10;/xHHXgAAuGcAAKxuAAChcgAAk3IAAIdxAAB6cQAAcXIAAGt0BwBmdREAY3YdAGB3KABedzMAW3g8&#10;AVl3QwJWd0sDVHdSBFJ2WQVQdmAHTnVoCEt1cQpJdHwMR3SIDkVzlg9Dc6UQQnO2EUFzyxFCcugR&#10;QnL4EUJx/xBDcP8QQ3D/EENw/xDBYwAAs2wAAKhzAACbdgAAjnUAAIF2AAB1dgAAaXgAAGN6AgBe&#10;fA4AXH0ZAFl+JABXfy8AVX84AVN/QAFQf0gCTn5PA0x+VgRKfl0FSH1lBkZ9bghDfHkKQXyGCz97&#10;lA0+e6MOPHuzDjx7yA48euYOPHn3Djx4/w48eP8OPXf/Dj13/w68aAAAr3IAAKR5AACWegAAiHoA&#10;AHx6AABwfAAAY38AAFyCAABXhAsAU4UUAFGGIABPhioAToc0AEyHPAFKh0QBSIdLAkaHUwJEhloD&#10;QoZiBECGbAY+hXYHO4WDCDmFkQo4hKALNoSxCzaExgs2g+QLNoL2CzaB/ww2gP8MNoD/DDaA/wy2&#10;bwAAqngAAJ9/AACQfgAAg38AAHeAAABrggAAXocAAFWKAABOjAYASo4QAEiPGgBHjyUARZAvAESQ&#10;OABCkEAAQJBHAT+QTwE9kFYCO5BfAjmQaAM3j3MENY+ABTOPjgYxj54HMI6vBy+OwwcvjuEHL4z0&#10;CC+L/wgviv8IL4r/CS+K/wmwdgAApX8AAJiEAACKhAAAfYUAAHCHAABligAAWo4AAE+SAABGlQAA&#10;QZgMAD6YFAA9mR8AO5koADqaMQA5mjoAN5pCADaaSgA1mlIBM5paATGaZAEvmm8CLZp7AiyaigMq&#10;mpoDKZqsBCiawAQnmd4DJ5fyBCeW/QUnlf8FJ5X/BSeV/wWpfgAAnoUAAJKJAACEigAAdowAAGqP&#10;AABekwAAVJcAAEmbAABAnwAAN6IEADKjDgAxoxcAMKQhAC6kKgAtpDIALKU6ACulQwAqpUsAKaVU&#10;ACilXgAmpWkAJaV2ASOlhQEipZYBIKaoAR+luwEepdcBHqTvAR6i+wIeof8CHqH/Ah6h/wKihgAA&#10;l4wAAIuPAAB9kQAAb5QAAGOYAABXnQAATaEAAEOlAAA4qAAAMKsAACiuBwAkrxAAI68XACGvIQAg&#10;sCkAH7AxAB6wOgAdsUIAHLFMABuxVgAasWEAGbJvABiyfgAWspAAFbKiABSytgATss4AE7HrABOv&#10;+QATrv8BE67/AROu/wGajQAAkJIAAISXAAB1mgAAaJ8AAFujAABQqAAARawAADuwAAAxsgAAJ7UA&#10;ACC4AAAYugcAFLwOABO8FQASvB4AEb0mABG9LgAQvTcAEL5BAA6+TAAOvlcADb5lAAy/dAALv4YA&#10;Cr6ZAAi+rAAHvsIAB77fAAi+8AAIvfoACL38AAi9/ACTlAAAh5kAAHqfAABspQAAYKoAAFOvAABH&#10;swAAPLYAADG4AAAnuwAAH74AABfBAAARxAEADMgIAAjJDgAHyRQABskcAAXJJAAEyiwAA8o2AALK&#10;QAAAy0wAAMtZAADLaAAAy3kAAMyMAADLnwAAy7MAAMvIAADM4gAAzO8AAMzxAADM8QCKmgAAfKEA&#10;AG+nAABirQAAVbMAAEi4AAA7uwAAML4AACbBAAAdxAAAFcgAAA/LAAAKzgAABNICAADTCgAA0w8A&#10;ANQUAADVGgAA1iIAANcqAADZNAAA2j8AANxLAADcWgAA3WoAAN19AADdkQAA3aQAAN62AADeyAAA&#10;3t4AAN7iAADe4gB/ogAAcakAAGSwAABWtwAASbwAADzAAAAvxAAAJMcAABvLAAATzwAADdIAAAfW&#10;AAAA2wAAAN4AAADfAwAA4AkAAOEOAADiEgAA4xcAAOUeAADmJwAA6DEAAOo9AADsSwAA7FoAAO1s&#10;AADugAAA7pQAAO6lAADutAAA7sIAAO7GAADuxgB0qgAAZrIAAFi5AABLwAAAPcUAAC/JAAAkzQAA&#10;GdEAABHWAAAL2wAAA94AAADhAAAA5QAAAOgAAADpAAAA6gAAAOsGAADtCwAA7w8AAPATAADyGgAA&#10;9CMAAPcuAAD5OwAA+0oAAPxbAAD9bQAA/YAAAP6TAAD+ogAA/q0AAP6vAAD+rwD/EB8A/w4dAP8K&#10;HQD/ASAA/wAoAP8ANQD/AEEA/wBOAP8AWgD/AGUA/wBuAP8AdwD/AH8A/gCGAPwAjAD7AJIA+QCX&#10;APgAnAD3AKIA9gCnAPUArQDzALUA8gC9APEAyQDvANwA7gDrAO0A9wDsAP8A6wD/AOoA/wDqAP8A&#10;6gD/AOoA/wD/ExwA/xEZAP8NGQD/BhwA/wMlAP8AMQD/AD4A/wBKAP8AVgD/AGEA/wBrAP0AcwD6&#10;AHsA9wCDAPUAiQD0AI8A8gCUAPEAmQDwAJ8A7gCkAO0AqwDsALIA6gC6AOgAxgDnANYA5QDoAOQA&#10;9QDjAP4A4gD/AOEA/wDhAP8A4QD/AOEA/wD/FRgA/xMUAP8PFAD/DRkA/wsiAP8ILQD/BDkA/wFG&#10;AP8AUQD+AFwA+gBmAPYAbwDyAHcA7wB+AO0AhQDrAIsA6gCRAOgAlgDnAJwA5gChAOQAqADjAK8A&#10;4QC4AN8AwwDdANEA2wDmANkA8wDXAP0A1QL/ANQC/wDUA/8A1AP/ANQD/wD/GBMA/xUQAP8SDwD/&#10;EhUA/xEdAP8OKAD/DDQA/wpBAPkITAD1BlcA8QZhAO0GagDpBXIA5gV6AOQFgQDiBYcA4AaNAN8G&#10;kgDdBpgA2waeANkGpQDXBq0A1Aa1ANIGwADQB88AzgjlAMwJ9ADKC/8AyAz/AMcM/wDHDP8Axgz/&#10;AMYM/wD/Gw4A/xkMAP8YDQD/GBEA/xcYAP8UIgD7ES4A8xA6AO0ORgDoDVIA5Q1cAOENZQDeDW0A&#10;2w11ANgNfADVDYIA0w2JANENjwDQDZUAzg2cAM0OowDLDqsAyQ60AMgOwADGDs8AwxDmAMAR9QC9&#10;Ev8AvBL/ALsS/wC6Ev8BuhL/AboS/wH/HwoA/xwEAP8fCAD/Hw0A/x0SAPgaGwDuFiYA5hQzAOAT&#10;PwDaE0sA1BNWANATXwDOFGgAyxRvAMkUdwDHFX0AxhWEAMQVigDDFZEAwRaYAMAWnwC+FqcAvBew&#10;ALsXvAC5F8sAtxjiALMZ8gGxGv8Brxv/Aa4b/wGuG/8BrRv/Aa0b/wH/IgQA/yIAAP8lAgD8JAcA&#10;9yEMAOwdEgDhGhwA2BoqANAbOADLHUUAxx1QAMMeWgDAHmIAvh5qALwfcQC6H3gAuR9+ALcfhQC2&#10;H4wAtB+TALMfmgGxIKMBsCCsAa4gtwGsIcYBqyHdAaci7wKlIv0CoyP/AqIj/wKiI/8CoSP/AqEj&#10;/wL/JQAA/ygAAPIqAADlKwAA3ygFANwhCwDSIRQAySQkAMMlMgC+Jj8AuidKALcnVAC0J10Asidk&#10;ALAnbACuJ3IBrSd5AasnfwGqJ4YBqCeOAacnlgKlJ54CoyioAqIoswKgKMECnyjVApwp7AOaKvoD&#10;mCr/BJcq/wSXKv8Elir/BJYq/wT/KAAA9S4AAOUzAADaNQAA0DMBAMwtBgDGKhAAvi0eALguLACz&#10;LzoAry9FAKwwTwCpL1gApy9fAaUvZgGjL20BoS9zAqAuegKeLoECnS6JApsukQOZLpoDmC6kBJYv&#10;rwSVL70Eky/PBJEw6AWPMPgFjTH/BY0x/wWMMf8FjDH/BYwx/wX/LQAA6jUAANw6AADOPQAAxjwA&#10;AMA3AgC7Mw0AszQZAK42JwCpNzQApTdAAKI3SgCfN1MBnTZaAZs2YQGZNmgClzVvApU1dQOUNXwD&#10;kjWEBJA1jQSPNZYFjTWgBYs1qwaKNbkGiDXKB4c25QeFNvYHhDf/B4M3/weDN/8Hgjf/B4I3/wf0&#10;MgAA4zsAANJBAADGRAAAvUMAALc/AACxOwkAqjsUAKU8IgCgPTAAnT07AJk9RQCWPU4BlDxWAZI8&#10;XQKQPGMCjjtqA4w7cQSKO3gEiDqABYc6iAaFOpIGgzqcB4E6qAiAOrUJfjvGCX074Ql7PPMJezz/&#10;CXo8/wh6PP8Iejz/CHo8/wjuNwAA3UEAAMtGAAC/SQAAtkkAAK5GAACpQQQAo0ERAJ1CHgCYQysA&#10;lUM3AJFDQQCOQkoBjEJSAYlBWQKHQV8DhUFmA4NAbQSBQHQFgEB7Bn4/hAd8P44Iej+ZCXg/pQp3&#10;QLIKdUDDC3RA3QtzQfELckH/CnJB/wpyQf8JckH/CXJB/wnpPAAA1UUAAMVLAAC6TgAAsE4AAKdL&#10;AACiRgAAm0YOAJZHGgCRSCcAjkgzAIpIPQCHR0YBhEdOAYJGVQKARlwDfkViBHxFaQR6RXAFeER4&#10;BnZEgQh0RIsJckSWCnBEogtvRK8MbkTADG1F2Q1sRe8Ma0X9C2tG/wtrRv8Ka0b/CmtG/wrlQAAA&#10;z0kAAMFPAAC1UgAAq1IAAKFPAACbSgAAlEoMAI9LFwCLTCQAh0wvAIRMOgCBTEMBfktLAXtLUgJ5&#10;SlgDd0pfBHVJZgVzSW0GcUl1B29JfghtSIgJa0iTC2pInwxoSK0NZ0m9DWZJ1A5lSe0NZUr8DGVK&#10;/wtlSv8LZUr/C2VK/wvgRAAAy00AAL1SAACyVgAAplUAAJxSAACVTgAAjk4JAIlPFACFUCAAgVAs&#10;AH5QNwB7UEABeFBIAXVPTwJzTlUDcU5cBG9OYwVtTWoGa01yB2lNewhnTYUKZU2RC2RMnQxiTasN&#10;YU27DmBN0Q5gTewOYE37DWBN/wxgTf8LYE3/C2BN/wvcRwAAx1AAALlWAACuWQAAolgAAJhWAACQ&#10;UQAAiVIGAINTEQB/Ux0Ae1QpAHhUNAB1VD0BclNFAXBTTAJtUlMCa1JZA2lSYARnUWcGZVFvB2NR&#10;eAhiUYMKYFGPC15Qmw1dUKkOW1G5DltRzg9aUeoOW1H6DVtR/wxbUf8MW1H/C1tR/wvWSgAAw1MA&#10;ALZZAACrXAAAnloAAJNZAACLVAAAhFYDAH5WEAB6VxoAdlcmAHNYMQBwVzoAbVdCAWpXSQJoVlAC&#10;ZlZXA2RWXgRiVWUFYFVtB15VdghdVYEKW1WNC1lUmg1YVKcOVlW4D1ZVzA9WVekOVlX5DVZV/w1X&#10;VP8MV1T/DFdU/wzRTQAAwFYAALNcAACnXgAAml0AAI9cAACGWAAAf1kAAHlaDQB0WxcAcVsjAG5b&#10;LgBrWzcAaFtAAWVbRwFjWk4CYVpVA19aXARdWmMFXFprBlpZdAhYWX8KVlmLC1RZmA1TWKYOUlm2&#10;DlFZyg9RWecOUVj4DVJY/w1SWP8MUlj/DFJY/wzNUQAAvFkAALBfAACjYQAAlmAAAItfAACBWwAA&#10;eV0AAHNeDABvXhUAa18gAGhfKwBmYDUAY2A9AWFfRQFfX0wCXV9TA1tfWgRZXmEFV15pBlVecghT&#10;Xn0JUV2JC1BdlgxOXaQNTV20DkxdyA5MXeYOTV33DU1c/wxNXP8MTlz/DE5c/wzJVAAAuVwAAK1j&#10;AACfYwAAkmMAAIdiAAB8YAAAdGEAAG5iCQBpYxIAZmMdAGNkKABhZDIAXmQ7AFxkQwFaZEoCWGRR&#10;AlZkWANUZF8EUmNnBVBjcAdOY3oITGKGCktilAtJYqIMSGKyDUdixw1HYuQNSGH2DEhh/wxIYP8L&#10;SWD/C0lg/wvEWAAAtWAAAKpmAACbZgAAjWYAAIJlAAB2ZAAAbmUAAGhmBQBjZxAAYGgaAF1pJQBb&#10;ai8AWWo4AFdqQAFVakcBU2pOAlFqVQNPaV0ETWlkBUtpbQZJaHgHR2iECUZokgpEZ6ELQ2exDEJn&#10;xQxCZ+IMQmb1DENm/wtDZf8LQ2X/C0Nl/wu/XAAAsWQAAKZqAACWaQAAiWkAAH1pAABxaQAAZ2oA&#10;AGJsAQBdbQ0AWW4WAFdvIQBVcCsAU3A1AFFwPQBQcEUBTnBMAUxwUwJKcFoDSHBiBEZvawVEb3UG&#10;Qm+CB0Bujwk/bp4KPW6vCj1uwgo8buAKPW30Cj1s/wo9a/8KPmv/Cj5r/wq6YAAArWkAAKBuAACR&#10;bQAAhG0AAHhtAABsbgAAYXAAAFtyAABWdAoAUnUSAFB2HQBOdycATHcxAEt4OQBJeEEASHhJAUZ4&#10;UAFEd1cCQndfA0B3aAM+d3MEPHZ/Bjp2jQc5dpwIN3WtCDd1wAg2dd4IN3TyCDdz/gg3cv8IN3L/&#10;CDdy/wi1ZgAAqW8AAJpxAACLcQAAfnEAAHNyAABocwAAXHYAAFR5AABOewUASn0PAEh+GABGfyMA&#10;RX8sAEOANQBCgD0AQYBFAD+ATAE9gFQBPIBcAjp/ZQI4f28DNn98BDR/igQyf5oFMX6qBjB+vQYw&#10;ftoGMH3wBjB7/QYwe/8GMHr/BjB6/wawbAAApHUAAJR1AACGdQAAeXYAAG53AABjeQAAV30AAE+B&#10;AABHhAAAQoYMAD+HEwA9iB0APIgnADuJMAA6iTgAOIlAADeJSAA2iU8ANIlYATOJYQExiWwBL4l4&#10;Ai2JhwIsiZcDKoinAymIugMpiNQDKYbuAymF/AQphP8EKYT/BCmE/wSqdAAAnnsAAI56AACAegAA&#10;dHsAAGh+AABdgQAAUoUAAEmJAABBjAAAOZAFADWRDwAzkhcAMpIhADGSKQAwkzIALpM6AC2TQQAs&#10;k0oAK5RSACqUXAAolGcAJ5RzASWUggEklJMBIpOkASGTtwEgk88BIZLsASCQ+gIgj/8CII//AiCP&#10;/wKkfAAAl4AAAId/AAB7gAAAboIAAGKFAABXiQAATY4AAEKSAAA6lgAAMpkAACqcCQAonREAJp0Z&#10;ACWdIgAknioAI54yACKeOgAhnkIAIJ5LAB+fVQAen2AAHJ9tABuffAAan40AGJ+fABefsgAWn8kA&#10;Fp7oABac9wAWm/8BF5v/AReb/wGdgwAAj4YAAIKGAAB0hwAAZ4sAAFuPAABQkwAARpgAADycAAAz&#10;oAAAK6MAACOmAAAcqAsAGqkRABipGAAXqSEAFqopABWqMQAUqjkAE6pDABOrTQASq1gAEatlABCr&#10;dAAOq4YADquZAA2rrAAMq8EADKrfAAyp8gANqPwADaj/AA2o/wCWigAAiYwAAHqNAABskQAAYJUA&#10;AFSaAABJnwAAP6MAADWnAAArqgAAI64AABuwAAAUswEAD7UKAA22EAAMthYAC7YfAAq2JwAJti8A&#10;CLY5AAe3QwAGt08ABLdbAAO3agACt3sAALeOAAC3oQAAtrQAALbLAAC25QAAtfEAALX3AAC19wCP&#10;kQAAgZQAAHKXAABlnAAAWKEAAEymAABBqwAAN68AACyyAAAjtQAAGrgAABO7AAAOvQAACcAFAAPB&#10;DQAAwREAAMEXAADCHgAAwiYAAMIvAADDOQAAxEQAAMRQAADEXgAAxW8AAMWBAADFlQAAxagAAMW8&#10;AADE0QAAxOYAAMTuAADE7gCGmAAAeZ4AAGujAABdqQAAUK4AAESzAAA3tgAALLkAACK8AAAZvwAA&#10;EcIAAAzFAAAGyAAAAMsAAADMBwAAzA0AAM0RAADNFgAAzh0AAM8kAADQLQAA0jgAANREAADUUgAA&#10;1WEAANVzAADWhwAA1psAANatAADXvwAA2M4AANjdAADY3QB7oAAAbqYAAGCtAABTswAARbgAADi8&#10;AAArvwAAIcIAABfGAAAQyQAACswAAALQAAAA1AAAANcAAADYAAAA2gUAANsLAADcDgAA3hMAAN8Z&#10;AADhIQAA4yoAAOU2AADnQwAA51MAAOhkAADpdwAA6YwAAOqfAADqrgAA6roAAOrDAADqwwBwqAAA&#10;Yq8AAFW2AABHvAAAOcAAACzEAAAgyAAAFswAAA7QAAAH1AAAANkAAADdAAAA4QAAAOMAAADkAAAA&#10;5gAAAOcBAADpBwAA6wwAAOwQAADuFQAA8B0AAPMnAAD2MwAA90MAAPhUAAD5ZgAA+XoAAPqOAAD6&#10;ngAA+6kAAPuwAAD7sAD/CxsA/wcZAP8AGQD/ABwA/wAlAP8AMgD/AD8A/wBLAP8AVwD/AGIA/wBr&#10;AP8AcwD9AHsA+wCCAPoAiAD4AI0A9wCSAPYAmAD1AJ0A9ACiAPMAqQDxALAA7wC4AO4AwwDsANEA&#10;6wDmAOkA8wDoAP4A6AD/AOgA/wDoAP8A6AD/AOgA/wD/DhgA/woVAP8BFAD/ABgA/wAiAP8ALgD/&#10;ADsA/wBHAP8AUwD9AF4A+gBnAPcAbwD1AHcA8wB+APIAhADwAIkA7wCPAO4AlADsAJoA6wCfAOkA&#10;pQDoAKwA5gC0AOQAvwDjAMwA4QDiAN8A8ADeAPsA3gD/AN0A/wDdAP8A3AD/ANwA/wD/EBMA/w0R&#10;AP8GEAD/AhUA/wAeAP8AKQD/ADYA/wBCAPoATgD0AFkA8QBiAO4AawDsAHIA6gB5AOgAfwDnAIUA&#10;5QCLAOQAkADiAJYA4QCcAN8AogDdAKkA2gCxANgAuwDVAMgA0gDdANEA7QDQAPkAzwD/AM4A/wDN&#10;AP8AzQD/AM0A/wD/EQ8A/w4NAP8MDQD/CxIA/wcZAP8CJAD/ADAA9gA8AO8ASQDqAFMA5wBdAOQA&#10;ZgDhAG0A3wB0AN0AewDbAIEA2QCGANYAjADUAJIA0gCYANAAngDOAKYAzACuAMoAuADIAMQAxgDX&#10;AMUA6gDDAPcAwgD/AMEB/wDAAv8AwAL/AMAC/wD/FAsA/xAGAP8QCQD/EA4A/w4UAP8KHgD1BikA&#10;6wQ2AOMDQgDfA04A2wRXANYEYADTBGgA0ARvAM4FdgDMBXwAygWCAMkFiADHBY4AxgWUAMQFmwDC&#10;BaMAwAarAL4GtQC9BsIAuwjUALoJ6QC3C/gAtQz/ALQM/wC0DP8AtAz/ALQM/wD/FwQA/xQAAP8W&#10;AwD/FAkA/xEOAPIOFQDoDCEA3gouANYLOwDQDEcAzAxRAMkMWgDGDWIAxA1qAMINcQDADXcAvw19&#10;AL0OgwC8DooAug6RALkOmAC3DqAAtg6pALQPtACyD8EAsRDUAK4R6wCrEvoAqRL/AKgT/wCnE/8A&#10;pxP/AKcT/wD/GgAA/xsAAPkbAADrGQAA5RQGAOUQDgDZDhcAzxEmAMgSNADEE0AAvxRLALwUVAC5&#10;FV0AtxVkALUVawC0FXEAshV4ALEWfgCvFoUArhaMAKwWlACrF5wAqRemAKcYsACmGL0ApBjPAKIa&#10;5wCfGvcAnRv/AZwb/wGcG/8Bmxv/AZsb/wH/HQAA9yEAAOgkAADdJQAA1CEBAM8bCADKFxEAwhog&#10;ALwcLQC3HToAsx5FALAeTwCtHlcAqx5fAKkfZgCoH2wAph9zAKUfeQCjH4AAoh+HAKAgjwCfIJgA&#10;nSCiAJsgrAGaIbkBmCHKAZYi5AGUI/UBkiP/AZEj/wGQI/8BkCP/AZAj/wH/IgAA6ykAAN0uAADP&#10;LwAAxy0AAMEnAwC9Ig0AtiMaALAlKACsJjQAqCZAAKUnSQCiJ1IAoCdaAJ4nYQCcJ2cAmydtAJkn&#10;dACYJ3sBlieCAZUniwGTJ5QBkSieAZAoqQGOKLUCjSnGAosp3wKJKvIChyr/AoYq/wKGKv8Chir/&#10;AoYq/wL0KAAA4zEAANE2AADFOAAAvDYAALYwAACyKwkAqywUAKYtIgCiLi8Ani46AJsuRACYL00A&#10;li9VAJQuXACSLmIAkC5pAY8ubwGNLnYBjC5+AYouhgKILo8Chy6aAoUvpQODL7IDgi/CA4Ew2gN/&#10;MO8DfTH+A30x/wN8Mf8DfDH/A3wx/wPtLwAA2zcAAMk9AAC+PgAAszwAAKw4AACnMwQAojIRAJ00&#10;HQCZNSoAlTU1AJI1QACPNUkAjTVQAIs1VwCJNV4BhzVkAYU0awGENHICgjR5AoA0ggJ+NIsDfTSW&#10;A3s1oQR5Na4EeDW+BXc21AV2Nu0FdDf8BXQ3/wR0N/8EdDf/BHQ3/wTnNQAA0j0AAMNCAAC4RAAA&#10;rEIAAKQ+AACfOQAAmjgOAJQ6GQCQOiYAjTsxAIo7OwCHO0QAhDtMAII7UwGAOloBfjpgAX06ZwJ7&#10;Om4CeTp1Anc6fgN2OogEdDqTBHI6ngVxOqsFbzu7Bm47zwZtO+oGbTz6Bmw8/wVsPP8FbDz/BWw8&#10;/wXiOQAAzEIAAL5HAACxSAAApUYAAJ1DAACXPwAAkj4LAI0/FQCJPyEAhUAtAIJANwB/QEAAfUBI&#10;AHtATwF5QFYBdz9dAXU/YwJzP2oCcT9yA3A/egNuP4QEbD+QBWs/nAZpP6kGaD+4B2dAzAdmQOgH&#10;ZkD5BmVA/wZlQP8GZUD/BWVA/wXcPgAAx0YAALlLAACsTAAAoEoAAJdHAACRQwAAi0MIAIZDEgCC&#10;RB4AfkQpAHtFNAB5RT0AdkVFAHRETAFyRFMBcERZAW5EYAJsQ2cCa0NvA2lDdwRnQ4EFZkONBmRD&#10;mQZiQ6cHYUS2CGBEyghgROYIX0X4B19F/wdgRf8GYET/BmBE/wbWQQAAw0kAALZOAACnTwAAm00A&#10;AJJLAACMRwAAhUcEAIBHEAB8SBoAeEgmAHVJMABzSToAcElCAG5JSQFsSFABakhWAWhIXQJmSGQC&#10;ZUhsA2NIdQRhR38FYEeKBl5IlwddSKUIW0i0CFtIxwlaSOQIWkn2CFpJ/wdaSP8GWkj/BlpI/wbR&#10;RQAAv0wAALJSAACjUQAAl1AAAI1OAACGSgAAgEoBAHpLDgB2TBcAckwjAG9MLQBtTTYAakw/AGhM&#10;RgBmTE0BZExTAWJMWgJhTGECX0xpA15McgRcTHwFWkyIBllMlQdXTKMIVkyyCFVMxglVTOIJVUz1&#10;CFVM/wdVTP8HVkz/BlZM/wbMSAAAvFAAAK9VAACgVAAAk1MAAIlRAACBTQAAek4AAHVPDABwTxUA&#10;bVAgAGpQKgBnUDMAZVA8AGNQQwBhUEoBX1BRAV1QWAJcUF8CWlBnA1lQcARXUHoFVVCGBlRQkwdS&#10;UKEIUVCxCVBQxAlQUOEJUFD0CFFQ/wdRT/8HUU//BlFP/wbJSwAAuVMAAKtXAACcVgAAj1UAAIVU&#10;AAB8UAAAdVEAAHBSCQBrUxIAaFQdAGVUJwBiVDEAYFQ5AF5UQQBcVEgBWlRPAVlUVgFXVF0CVlRl&#10;A1RUbgRSVHgFUVSEBk9UkQdOVKAITFSvCExUwglLVN8JTFTzCExT/wdMU/8HTVP/Bk1T/wbFTgAA&#10;tlYAAKdaAACYWQAAi1gAAIFXAAB3VAAAcFUAAGpWBgBmVxAAYlcaAGBYJABdWC4AW1k3AFlZPwBX&#10;WUYAVllNAVRZVAFTWVsCUVljAk9YbANOWHYETFiCBUpYjwZJWJ4HSFiuCEdYwAhHWN0IR1jyCEdX&#10;/wdIV/8HSFf/BkhX/wbBUQAAslkAAKNcAACUWwAAh1sAAH1aAAByWAAAa1kAAGVaAwBgWw4AXVwX&#10;AFpcIQBYXSsAVl00AFRePABTXkQAUV5LAVBeUgFOXlkCTF5hAktdagNJXXQER12ABUVdjQZEXZwH&#10;Q12sB0JdvghCXdoIQlzxB0Jc/gdDW/8GQ1v/BkNb/wa9VQAAr10AAJ9fAACQXgAAg14AAHhdAABt&#10;XAAAZV0AAF9fAABaYAwAV2EUAFViHgBSYigAUWMxAE9jOQBOY0EATGNIAEtjTwFJY1YBR2NeAkVj&#10;ZwJEY3EDQmN9BEBiiwU/YpoGPmKqBj1ivAc8YtYHPWHvBj1h/QY+YP8GPmD/Bj5g/wa5WQAAq2EA&#10;AJphAACLYQAAf2EAAHRhAABpYQAAX2IAAFlkAABUZgkAUWcRAE5nGgBMaCQAS2ktAElpNgBIaT4A&#10;RmpFAEVqTABDalQBQmpcAUBpZQI+aW8CPGl7AztpiQQ5aZgFOGioBTdougU3adMFN2juBTdn/AU4&#10;Zv8FOGb/BThm/wW0XgAAp2UAAJVlAACGZAAAemUAAG9lAABkZgAAWWgAAFJqAABNbAQASW4OAEdu&#10;FgBFbyAARHApAEJwMgBBcDoAQHFCAD9xSQA9cVEAPHFZATpxYgE4cWwCNnB4AjVwhgMzcJUDMnCm&#10;BDFwuAQwcNAEMW/sBDFu+wQxbf8EMWz/BDFs/wSvZAAAoWkAAI9oAACBaAAAdWkAAGtpAABgawAA&#10;VW4AAE1xAABGcwAAQnULAD92EgA9dxwAPHclADp4LQA5eDUAOHk9ADd5RQA2eU0ANXlVADN5XgAx&#10;eWgBMHl0AS55gwIteZICK3ijAip4tQIqeMwCKnfqAip2+QMqdf8DKnT/Ayp0/wOqagAAmm0AAIls&#10;AAB8bQAAcG0AAGZuAABbcQAAUHUAAEh4AABBewAAOn4FADZ/DgA0gBYAM4EgADKBKAAwgTAAL4I4&#10;AC6CQAAtgkgALIJQACuCWgAqgmQAKIJwACaCfwElgo8BJIKgASOCsgEigskBIoHnASJ/9wEifv8C&#10;In3/AiJ9/wKlcQAAk3EAAINxAAB2cQAAbHIAAGB1AABWeAAATHwAAEOAAAA7gwAAM4YAAC2JCgAq&#10;ihEAKYsZACeLIgAmiyoAJYwxACSMOQAjjEIAIo1KACGNVAAgjV4AH41rAB2NeQAcjYoAG42cABmN&#10;rgAYjMQAGIzjABmK9QAZif8BGYj/ARmI/wGddwAAjHYAAH12AABydwAAZXkAAFp8AABQgAAARoQA&#10;ADyJAAA0jAAALZAAACWTAgAflQwAHZYSAByWGgAblyIAGpcqABmXMgAYmDoAF5hDABaYTQAVmFgA&#10;FJhkABOYcwARmIQAEJiWABCYqQAOmL8ADpfdAA+W8gAQlfwAEJT/ABCU/wCVfQAAhXwAAHh8AABr&#10;fgAAX4EAAFSGAABKigAAQI8AADaTAAAtlwAAJpoAAB6dAAAXoAMAEqIMABCjEgAQoxkAD6MhAA6k&#10;KQAOpDEADaQ6AAykRQALpFAACqRcAAmkagAHpHsABqOOAASjoQACo7QAA6LLAAOi5gADofMAA6H7&#10;AAOh+wCNgwAAf4IAAHGEAABkhwAAWIwAAE2RAABClgAAOJoAAC+eAAAmogAAHqUAABeoAAARqwAA&#10;DK4HAAevDQADrxIAAq8ZAAGvIQAArykAALAyAACwPAAAsEcAALBTAACwYQAAsHEAALCDAACvlwAA&#10;r6oAAK+/AACu2QAArusAAK70AACu9ACHiQAAeIoAAGqOAABdkwAAUZgAAEWdAAA7ogAAMKYAACeq&#10;AAAergAAFrEAABC0AAALtgAABbkDAAC6CgAAug4AALoTAAC7GQAAuyEAALwoAAC8MQAAvTwAAL5I&#10;AAC+VgAAvmUAAL53AAC+jAAAvp8AAL2zAAC+xwAAvt4AAL3rAAC96wB/kgAAcJUAAGKaAABVnwAA&#10;SaUAAD2rAAAyrwAAKLQAAB62AAAVuQAADrwAAAm/AAACwgAAAMQAAADFBAAAxgoAAMYOAADHEgAA&#10;yBgAAMkfAADKJwAAzDAAAM48AADOSQAAz1kAAM9qAADPfgAAz5MAAM+mAADPuAAAz8gAAM/bAADP&#10;2wB3nAAAaKEAAFunAABOrgAAQbQAADS3AAAougAAHb0AABPAAAANxAAABscAAADKAAAAzgAAANAA&#10;AADRAAAA0gIAANMIAADVDAAA1hAAANkVAADbHAAA3SQAAOAvAADiPAAA40sAAORcAADkbwAA5YMA&#10;AOWYAADlqQAA5bYAAOXDAADlwwBspQAAX6wAAFGyAABEuQAANbwAACjAAAAcxAAAEsgAAAzLAAAD&#10;zwAAANMAAADYAAAA3AAAAN8AAADfAAAA4QAAAOMAAADkAwAA5ggAAOgNAADpEQAA7BgAAO4iAADx&#10;LgAA8zwAAPRNAAD1XwAA9nMAAPeHAAD3mQAA+KUAAPiwAAD4sAD/AxcA/wAVAP8AFQD/ABgA/wAj&#10;AP8ALwD/ADwA/wBIAP8AVAD/AF4A/wBnAP0AbwD7AHYA+QB9APgAgwD2AIgA9QCOAPQAkwDyAJgA&#10;8QCeAPAApADuAKsA7QCzAOsAvQDqAMsA6ADhAOcA8QDmAP0A5QD/AOQA/wDkAP8A5AD/AOQA/wD/&#10;BxMA/wARAP8AEQD/ABUA/wAfAP8AKwD/ADcA/wBEAP4ATwD6AFoA9wBjAPQAawDyAHIA8AB5AO8A&#10;fwDtAIQA6wCKAOoAjwDoAJQA5wCaAOUAoADkAKcA4gCvAOAAuQDeAMYA3ADaANoA7ADYAPkA1gD/&#10;ANYA/wDXAP8A2AD/ANgA/wD/ChAA/wMOAP8ADQD/ABIA/wAaAP8AJgD8ADIA9wA/APQASgDxAFUA&#10;7QBeAOoAZgDoAG4A5QB0AOMAegDiAIAA4ACFAN4AiwDcAJAA2wCWANgAnADVAKMA0wCrANEAtQDO&#10;AMEAzADRAMsA5wDJAPUAyAD/AMgA/wDIAP8AyAD/AMgA/wD/DAwA/wYIAP8CCgD/AA8A/wAVAPwA&#10;IADxACwA7AA5AOkARQDlAE8A4QBZAN4AYQDbAGgA1wBvANQAdQDSAHsA0ACAAM4AhgDMAIwAywCS&#10;AMkAmADHAKAAxQCoAMMAsQDBALwAvwDLAL0A4wC8APIAuwD9ALsA/wC6AP8AugD/ALoA/wD/DgUA&#10;/wkAAP8JBQD/BgsA/wEQAPAAGQDmACUA4QAyANwAPwDWAEkA0QBTAM4AWwDLAGMAyABqAMYAcADF&#10;AHYAwwB7AMEAgQDAAIcAvgCOALwAlAC7AJwAuQCkALcArgC1ALkAswDIALEA3wCwAe8ArwH7AK4C&#10;/wCtA/8ArQP/AK0D/wD/EAAA/w4AAP8NAAD2CwMA8gcKAOIBEQDbAh0A0gMrAMwDNwDIBEMAxARN&#10;AMEEVgC+BV0AvAVkALoFawC4BXEAtwV2ALUFfACzBoMAsgaJALAGkQCvB5kArQehAKsHqwCpCLcA&#10;qAnGAKYK3QClC/AAowz9AKIN/wChDf8AoQ3/AKAN/wD/EQAA/BIAAOwTAADiEwAA2w8DANYJCwDO&#10;CBQAxgoiAMAMMAC8DTwAuA1GALUNTwCyDlcAsA5fAK4OZQCtDmsAqw5xAKoOeACoDn4Apw+FAKUP&#10;jQCkD5YAohCfAKAQqQCfELUAnRHFAJsR3gCZEvEAlxP/AJYU/wCVFP8AlRT/AJQU/wD/FQAA7RsA&#10;AOAfAADSHwAAyRsAAMQUBQDBEA4AuhIbALQTKQCwFDUArBVAAKkVSQCmFVIApBZZAKIWYAChFmYA&#10;nxZsAJ4WcgCcFnkAmxeAAJkXiACYF5EAlhibAJQYpgCTGbIAkRnBAJAa2ACNG+4Aixz9AIoc/wCK&#10;HP8AiRz/AIkc/wD0HQAA5CUAANMpAADHKgAAvCYAALYgAAC0GQsArhoVAKgcIwCkHS8AoR46AJ4e&#10;RACbHkwAmR5UAJcfWwCVH2EAlB9nAJIfbQCRH3QAjyB8AI4ghACMII0AiiCXAIkhogCHIa4AhiK9&#10;AIUi0QGCI+sBgST7AYAk/wF/JP8BfyT/AX8k/wHsJQAA2y0AAMkxAAC8MQAAsS4AAKspAACnJAUA&#10;oyMRAJ4kHQCaJSoAliY1AJMmPwCRJkcAjyZPAI0mVgCLJ1wAiSdiAIgnaQCGJ28AhSd3AIMnfwCB&#10;J4kBgCiTAX4ongF9KasBeym5AXopzQF4KugBdyv5AXYr/wF2K/8BdSv/AXUq/wHlLAAA0DQAAME4&#10;AACzOAAAqDUAAKIxAACdLQAAmSoOAJQrGACQLCQAjS0wAIotOgCHLUMAhS1KAIMtUQCBLlgAgC5e&#10;AH4uZAB9LmsAey5zAXkuewF4LoUBdi6PAXQvmwFzL6gCcS+2AnAwyQJvMOUCbjH3Am0x/wJtMf8C&#10;bTH/Am0x/wLfMgAAyTkAALs+AACsPQAAoToAAJo3AACVMwAAkDEKAIwxFACHMiAAhDMrAIEzNQB/&#10;Mz4AfTNGAHszTQB5M1QAdzNaAHYzYQB0M2cBcjRvAXE0dwFvNIEBbjSMAmw0mAJqNaUCaTWzA2g1&#10;xgNnNuIDZjb1A2Y2/wJmNv8CZjb/AmY2/wLYNwAAxD4AALVCAACmQQAAmz8AAJM8AACNOAAAiDYH&#10;AIQ3EQCANxwAfDgnAHo4MQB3OToAdTlCAHM5SQBxOVAAcDlXAG45XQBsOWQBazlrAWk5dAFoOX4C&#10;ZjmJAmQ5lQNjOqIDYjqxA2E6wwNgO+AEXzvzA187/wNfO/8DXzv/Al87/wLROwAAwEIAALBFAACh&#10;RAAAlUMAAI1AAACHPQAAgjsCAH07DgB5PBgAdT0jAHM9LQBwPTYAbj0/AGw9RgBrPU0AaT1TAGc9&#10;WgBmPWEBZD1oAWM9cQFhPnsCXz6GAl4+kwNcPqADWz+vBFo/wQRaP90EWT/yBFk//wNZP/8DWT//&#10;A1k//wPMPwAAvEYAAKtIAACcRwAAkUYAAIhEAACCQAAAfD8AAHdADABzQBUAb0EgAGxBKgBqQTMA&#10;aEE7AGZCQwBkQkoAY0FQAGFBVwBgQl4BXkJlAV1CbgJbQngCWkKEA1hCkANXQp4EVkOtBFVDvwRU&#10;Q9oEVEPxBFRD/gNUQ/8DVEP/A1RD/wPIQgAAuEkAAKdLAACYSgAAjUkAAINHAAB9QwAAdkMAAHFE&#10;CgBtRBIAakUdAGdFJwBkRTAAYkU4AGBFPwBfRUcAXUVNAFtFVABaRlsBWUZjAVdGbAFWRnYCVEaB&#10;A1NGjgNSR5wEUEerBFBHvQRPR9YFT0fvBE9H/QRPR/8DT0f/A1BH/wPERQAAtU0AAKNNAACVTAAA&#10;iUsAAH9KAAB4RgAAcUcAAGxHBwBoSBAAZEgaAGFJJABfSS0AXUk1AFtJPQBZSUQAV0lKAFZJUQBV&#10;SlkBVEphAVJKaQFRSnQCT0p/A05KjANNSpsETEuqBEtLvARKS9MFSkvuBEtL/QRLSv8DS0r/A0tK&#10;/wPBSAAAslAAAKBPAACRTwAAhU4AAHtNAABzSQAAbEoAAGdLBABiTA4AX0wXAFxNIQBaTSoAWE0y&#10;AFZNOgBUTUEAU05IAFJOTwBQTlcBT05fAU5OZwFMTnICS059AklOiwNITpkER0+oBEZPugRGT9EE&#10;Rk/tBEZO/ARGTv8DR07/A0dO/wO9TAAArlIAAJxRAACNUQAAgVEAAHdQAABuTAAAZ04AAGJPAABd&#10;UA0AWlAUAFdRHgBVUScAU1EwAFFSOABQUj8ATlJGAE1STQBMU1UASlNdAUlTZQFIU28CRlN7AkVT&#10;iQNDU5cDQlOnBEFTuARBU88EQVPsBEFS+wNCUv8DQlL/A0JR/wO6TwAAqlQAAJhUAACJVAAAfVMA&#10;AHNTAABpUQAAYlIAAFxTAABYVAoAVFUSAFJVGwBPViQATlYtAExXNQBLVzwASldEAEhXSwBHWFIA&#10;RlhaAURYYwFDWG0BQVh5AkBYhgI+WJUDPVilAzxYtwQ8WM0EPFfqAzxX+gM9Vv8DPVb/Az1W/wO2&#10;UwAApVcAAJRXAACFVgAAeVYAAG9WAABlVQAAXFYAAFdYAABSWQcATloQAExaGABKWyEASFwqAEdc&#10;MgBFXDoARF1BAENdSABCXVAAQF1YAD9dYQE9XWsBPF12AjpdhAI5XZMCOF2jAzddtQM2XcsDNlzo&#10;Azdc+QM3W/8DOFv/Azha/wOyVwAAoFoAAI9ZAACBWQAAdVkAAGtZAABgWgAAVlsAAFFdAABMXgIA&#10;SGANAEVgFABEYR4AQmImAEBiLgA/YjYAPmM+AD1jRQA8Y00AO2NVADljXgA4Y2gBNmN0ATVjgQEz&#10;Y5ECMmOhAjFjswIxY8gCMWLnAjFh+AIxYf8CMmD/AjJg/wKuXAAAm10AAIpdAAB8XQAAcF0AAGZd&#10;AABcXgAAUmAAAExiAABFZQAAQWYKAD5nEQA8aBoAO2giADlpKwA4aTIAN2o6ADZqQQA1akkANGpS&#10;ADNqWwAxamUAMGpwAS5qfgEtao4BLGqfAStqsAEqasYBKmnlASpo9gIrZ/8CK2f/Aitn/wKpYQAA&#10;lWAAAIRgAAB3YAAAbGEAAGJhAABYYwAATmYAAEdoAABAawAAOm4FADZvDgA0cBUAM3AeADJxJgAw&#10;cS4AL3E1AC5yPQAtckUALHJNACtyVwAqcmEAKXJtACdyewAmcosAJHKcASNyrgEjcsMBI3HiASNw&#10;9AEjb/8BI27/ASNu/wGhZQAAjmQAAH9kAAByZAAAaGUAAF5mAABUaQAASWwAAEJvAAA7cgAANHUA&#10;AC54CgAreREAKnkYACl6IQAneigAJnowACV7OAAke0AAI3tIACJ7UgAhe1wAIHtoAB98dgAdfIYA&#10;HHuYABt7qgAae78AGnveABp58gAbeP4AG3f/ARt3/wGZaQAAiGkAAHlpAABtaQAAY2oAAFlsAABP&#10;bwAARXMAAD13AAA1egAALn0AACeBAwAigw0AIIQSAB+EGgAdhCIAHIUqABuFMQAahTkAGYVCABiG&#10;TAAXhlYAFoZjABWGcQAUhoEAEoaTABGGpgARhbsAEIXWABGD7wARgvsAEoL/ABKB/wCRbgAAgW0A&#10;AHRuAABpbgAAXXAAAFNzAABJdwAAQHwAADeAAAAvgwAAJ4cAACGKAAAajQYAFY8NABOQEwASkBoA&#10;EpAiABGQKgAQkTIAEJE7AA+RRAAOkU8ADZFcAAyRagALkXoACpGNAAiQnwAHkLMAB4/JAAeP5gAH&#10;jvQACI38AAiN/wCJcwAAe3MAAG9zAABjdQAAV3gAAE19AABDgQAAOYYAADCKAAAojgAAIZEAABqV&#10;AAATlwAADpoIAAucDgAJnBMACJwaAAecIgAGnCoABJwzAAOcPQACnUgAAJ1UAACdYgAAnHIAAJyE&#10;AACclwAAm6oAAJu/AACa2wAAmuwAAJr1AACZ+ACCeQAAdnkAAGh6AABcfgAAUYIAAEaHAAA8jAAA&#10;MpEAACmVAAAhmQAAGZ0AABKgAAAOowAACaYFAAOnDAAApxAAAKcVAACoHAAAqCMAAKgrAACpNAAA&#10;qT8AAKlLAACpWQAAqWgAAKl6AACpjgAAqaEAAKi1AACoywAAp+QAAKfvAACn8wB9gAAAb4EAAGGE&#10;AABViQAASY4AAD6UAAA0mQAAKp4AACGiAAAZpgAAEqkAAA2sAAAHrwAAALIAAACzBwAAswwAALMQ&#10;AAC0FQAAtBsAALUiAAC2KwAAtzUAALdAAAC4TgAAuF0AALhuAAC4ggAAuJcAALiqAAC3vgAAt9IA&#10;ALfmAAC36gB2iAAAZ4sAAFqQAABOlgAAQpwAADeiAAAspwAAIqsAABmvAAARswAAC7YAAAS5AAAA&#10;vAAAAL4AAAC+AAAAvwYAAMALAADBDwAAwhMAAMMZAADEIAAAxSkAAMc0AADIQgAAyVEAAMliAADJ&#10;dQAAyYoAAMmfAADKsQAAysEAAMnRAADJ2QBukwAAYJgAAFOeAABGpAAAOqsAAC+wAAAktQAAGbgA&#10;ABC8AAAKvwAAAcEAAADEAAAAyAAAAMoAAADKAAAAzAAAAM0DAADOCAAA0A0AANEQAADTFgAA1h4A&#10;ANooAADdNAAA3kMAAN9UAADfZwAA4HwAAOCRAADgpAAA4LIAAOC+AADgwwBmnwAAWaYAAEytAAA/&#10;tAAAMrgAACS8AAAYvwAAEMMAAAjHAAAAygAAAM0AAADRAAAA1QAAANgAAADZAAAA2wAAAN0AAADf&#10;AAAA4QQAAOMKAADlDgAA5xMAAOocAADtJwAA8DUAAPFGAADyWAAA82sAAPOAAAD0lAAA9KMAAPSu&#10;AAD0sgD/ABMA/wARAP8AEQD/ABUA/wAfAP8ALAD/ADkA/wBFAP8AUAD/AFoA/gBjAPsAawD5AHIA&#10;9wB4APUAfgD0AIQA8gCJAPEAjgDwAJMA7gCZAO0AnwDsAKYA6gCuAOgAuADmAMUA5QDbAOMA7QDi&#10;APsA4gD/AOEA/wDhAP8A4QD/AOEA/wD/ABAA/wAOAP8ADQD/ABIA/wAbAP8AKAD/ADQA/gBBAPsA&#10;TAD3AFYA9ABfAPEAZgDvAG0A7AB0AOoAegDpAH8A5wCFAOYAigDlAI8A4wCVAOEAmwDgAKIA3gCq&#10;ANsAtADZAMAA1gDQANMA6ADSAPcA0QD/ANEA/wDQAP8A0AD/ANAA/wD/AA0A/wAJAP8ACgD/AA8A&#10;/wAWAPsAIgD3AC8A9AA7APAARwDtAFEA6QBaAOUAYgDiAGkA4ABvAN4AdQDcAHoA2gCAANgAhQDV&#10;AIsA0wCRANEAlwDPAJ4AzQCmAMsArwDJALoAxwDJAMUA4gDEAPIAwwD+AMIA/wDBAP8AwgD/AMIA&#10;/wD/AwYA/wABAP8ABgD/AAwA+QARAPEAHQDrACkA5wA2AOMAQQDfAEsA2wBUANUAXADSAGMAzwBq&#10;AM0AcADLAHUAyQB7AMgAgADGAIYAxQCMAMMAkwDBAJoAvwCiAL0AqwC7ALYAuQDEALcA2gC2AO0A&#10;tAD6ALQA/wC0AP8AtAD/ALQA/wD/BAAA/wAAAP8AAAD/AAYA7AANAOUAFgDeACIA1wAvANEAOwDN&#10;AEUAygBOAMYAVwDEAF4AwQBkAL8AagC9AHAAvAB1ALoAewC5AIEAtwCHALUAjgCzAJUAsgCeALAA&#10;pwCuALIArAC/AKoA0QCoAOgAqAD3AKcA/wCnAP8ApgD/AKYA/wD/BgAA/wUAAPEDAADoAAAA4QAH&#10;ANUAEADNABsAxwAnAMMAMwC/AD4AvABIALkAUQC2AFgAtABfALIAZQCwAGoArwBwAK0AdgCsAHwA&#10;qgCCAKkAiQCnAJEApQCaAKMApAChAK4AoAC7AJ4BzQCdAuYAnAT0AJsE/wCaBf8AmgX/AJkF/wD/&#10;CgAA8Q4AAOQQAADZDwAAzgsAAMgDCwDCABMAvAIfALcDLACzBDcAsAVCAK0GSgCqBlIAqAdZAKYH&#10;XwClB2UAowdrAKIIcQCgCHcAnwh+AJ0IhQCbCY4AmgmXAJgKoQCWCqwAlQu6AJMLzACSDOUAkA32&#10;AI8O/wCODv8Ajg7/AI0O/wD2EQAA5hcAANYbAADHGQAAvhUAALkQAAC3Cg0AsQsXAKwNJACoDjAA&#10;pQ47AKIORACfD0wAnQ9TAJsPWgCaD2AAmBBmAJcQbACVEHIAkxB5AJIQgQCQEIoAjxGUAI0RnwCL&#10;EaoAihK4AIgSywCGE+YAhRT3AIMV/wCDFf8AghX/AIIV/wDtGgAA3CEAAMolAAC7IgAAsR8AAKsa&#10;AACpFAYApRIRAKAUHgCcFSoAmRU1AJYWPgCUFkcAkhZOAJAWVQCOF1sAjBdhAIsXZwCJF20AiBd0&#10;AIYYfACFGIYAgxmQAIEZmwCAGqcAfhq1AH0bxwB8HOIAeh31AHkd/wB4Hf8AeB3/AHgd/wDlIgAA&#10;0CkAAL8sAACwKgAApycAAKAjAACdHwAAmhoOAJUcGACRHSQAjh4vAIweOQCJHkEAhx9JAIUfUACD&#10;H1YAgh9cAIAfYgB/H2kAfSBwAHwgeAB6IIEAeSGMAHchlwB1IqQAdCKyAHMjwwByI98AcCTzAG8k&#10;/wBvJP8AbiT/AG4k/wDdKQAAyDAAALcyAACoMAAAni4AAJcqAACTJwAAkCMKAIwjEwCIJB8AhCUq&#10;AIIlNACAJj0AfSZEAHwmSwB6JlIAeCZYAHcmXgB1JmUAdCdsAHIndABxJ30AbyiIAG4olABsKKEA&#10;aymvAWopwAFpKtsBZyrxAWcr/wFmK/8BZir/AWYq/wHULwAAwjYAAK82AAChNQAAljQAAJAwAACK&#10;LQAAhyoGAIMpEAB/KhoAfCslAHkrLwB3LDgAdSxAAHMsRwBxLE0AcCxUAG4sWgBtLGEAay1oAGot&#10;cABoLXoAZy6FAGUukQFkLp4BYi+sAWEvvQFhMNUBYDDvAV8w/QFfMP8BXzD/AV8w/wHNNAAAvDsA&#10;AKk6AACbOgAAkDgAAIk1AACDMgAAfzABAHsvDgB3MBYAdDAhAHExKwBvMTQAbTE8AGsxQwBqMUoA&#10;aDJQAGcyVwBlMl0AZDJlAGIybQBhM3cAXzOCAV4zjgFdNJwBWzSqAVo1uwFaNdIBWTXtAVk1/AFY&#10;Nf8BWDX/AVk1/wHIOAAAtz4AAKQ+AACWPQAAizwAAIM6AAB9NwAAeDQAAHQ0CwBwNRMAbTUdAGo1&#10;JwBoNjAAZjY4AGQ2PwBjNkYAYTZNAGA2UwBeN1oAXTdiAFw3agBaOHQBWTh/AVc4jAFWOZkBVTmo&#10;AlQ5uQJTOs8CUzrrAlM6+wFTOv8BUzn/AVM5/wHEPAAAskEAAKBAAACSQAAAhj8AAH49AAB4OgAA&#10;czgAAG45CABqOREAZzkaAGQ6JABiOiwAYDo0AF46PABdO0MAWztKAFo7UABYO1cAVztfAFY8ZwBU&#10;PHEBUzx8AVI9iQFRPZcBTz2mAk4+twJOPs0CTj7pAk0++gJOPv8BTj3/AU49/wHAPwAArkMAAJxD&#10;AACOQwAAgkIAAHpAAABzPQAAbTwAAGg9BQBkPQ4AYT4XAF4+IQBcPikAWj4xAFg+OQBXPkAAVT9G&#10;AFQ/TQBTP1UAUkBcAFBAZQBPQG8BTkF6AU1BhwFLQZYBSkGlAklCtQJJQssCSULoAklC+QJJQf8C&#10;SUH/AUlB/wG9QwAAqkUAAJhFAACKRQAAf0UAAHZDAABvQAAAaEAAAGNBAQBfQQ0AXEEUAFlCHQBX&#10;QiYAVUIuAFNCNgBRQj0AT0JDAE9DSwBOQ1IATURaAExEYwBKRG0BSUV4AUhFhQFHRZQBRUWjAkVG&#10;tAJERskCREbnAkRF+AJERf8CRUX/AkVF/wG6RgAApkgAAJRIAACGSAAAe0cAAHJGAABqQgAAY0MA&#10;AF5EAABaRQsAVkUSAFRGGwBRRiMAT0YrAE5GMwBMRzoAS0dBAEpHSQBJSFAASEhYAEdIYQBGSWsA&#10;REl2AUNJgwFCSZIBQUmiAkBJswI/SscCP0rlAj9J9wJASf8CQEj/AkBI/wG2SQAAokoAAJFKAACD&#10;SgAAd0oAAG5JAABlRQAAXkcAAFlIAABVSQgAUUoQAE9KGABMSiEASkspAElLMQBHSzgARkw/AEVM&#10;RgBETE4AQ01WAEJNXwBBTWgAQE10AT5NgQE9TZABPE2gATtOsQI6TsYCOk7kAjtN9gI7Tf8BO0z/&#10;ATxM/wGzTQAAnkwAAI1MAAB/TAAAdEwAAGpMAABgSgAAWUsAAFRMAABQTQUATE4OAElPFQBHTx4A&#10;RU8mAERQLgBCUDUAQVA9AEBRRAA/UUsAPlFTAD1SXAA8UmYAOlJyADlSfwE4Uo4BN1KeATZSrwE1&#10;UsQBNVLiATZS9QE2Uf8BNlD/ATdQ/wGuTwAAmU8AAIlPAAB7TwAAcE8AAGZPAABcTgAAVE8AAE9R&#10;AABKUgEARlMMAENUEgBBVBsAQFUjAD5VKwA9VjIAPFY6ADtWQQA6VkkAOVdRADhXWgA2V2MANVdv&#10;ADRXfAEzV4wBMVecATBXrQEwV8IBMFfgATBW9AExVv8BMVX/ATFV/wGoUgAAlVIAAIRSAAB3UgAA&#10;bFIAAGJSAABYUwAAT1QAAElWAABEVwAAQFkIAD1aEAA7WhcAOVsgADhbJwA3XC8ANlw2ADVcPgA0&#10;XEYAM11OADFdVwAwXWEAL11sAC5degAsXYkAK12aASpdqwEqXb8BKV3eASpc8gEqW/4BK1v/ASta&#10;/wGjVQAAj1UAAH9VAAByVQAAZ1YAAF5WAABUVwAATFkAAEVbAAA/XQAAOl8EADZgDQA0YRMAMmIc&#10;ADFiIwAwYisAL2MyAC5jOgAtY0IALGNKACpkUwApZF0AKGRpACdkdgAmZIYAJWSXACRkqQAjZL0A&#10;ImTaACNj8QAjYv0BJGH/ASRh/wGcWAAAiVgAAHpZAABuWQAAY1kAAFpaAABQXAAASF4AAEFgAAA6&#10;YwAANGYAAC9oCgAsaRAAKmkXAClqHwAoaiYAJ2ouACZrNQAlaz0AJGtGACNrTwAibFkAIGxlAB9s&#10;cgAebIIAHWyUABxspgAba7oAGmvUABtq7gAcafwAHGj/ABxo/wCVXAAAg1wAAHVcAABpXQAAX10A&#10;AFZeAABMYQAAQ2QAADxnAAA1agAAL20AAChwBAAjcg0AIXISACBzGgAfcyEAHnMoAB10MAAcdDgA&#10;G3RAABp0SgAZdFQAF3VgABZ1bgAVdX4AFHWQABN0ogASdLYAEXTPABJz7AAScvoAE3H/ABNx/wCO&#10;YAAAfWAAAG9hAABlYQAAW2IAAFFkAABIZwAAPmsAADduAAAwcQAAKXUAACJ4AAAcewcAF30OABZ9&#10;EwAVfRsAFH4iABN+KgASfjEAEX46ABF+RAAQf04AD39aAA5/aAANf3gADH+KAAt+nQAKfrAACX3G&#10;AAp95AAKfPQAC3v9AAt6/wCGZQAAd2UAAGplAABhZgAAVmgAAExrAABCbwAAOXMAADF3AAAqegAA&#10;I34AAByBAAAVhAAAEIcIAA2JDgAMiRQADIkbAAuJIwAKiSsACYkzAAiJPQAGiUgABYlUAASJYQAC&#10;iXEAAYmDAACJlgAAiKkAAIe+AACH2gAAhuwAAIb1AACG+gB+agAAcWoAAGdrAABbbAAAUHAAAEZ0&#10;AAA8eAAAM30AACqBAAAjhQAAHIgAABWMAAAQjwAADJIGAAaTDAACkxEAAJQWAACUHQAAlCQAAJUs&#10;AACVNQAAlUAAAJVMAACWWQAAlmkAAJV6AACVjgAAlKEAAJS1AACTzAAAkuYAAJLyAACS9wB4cAAA&#10;bXAAAGByAABUdQAASXkAAD9+AAA1gwAALIgAACONAAAbkQAAFJQAAA+XAAAKmgAABJ0DAACeCQAA&#10;nw4AAJ8SAACgFwAAoB0AAKElAACiLQAAojcAAKNDAACjUAAAo18AAKNxAACjhAAAopkAAKKtAACh&#10;wgAAodwAAKHrAACg8gBzdgAAZncAAFl7AABNgAAAQoUAADiLAAAukAAAJJUAABuaAAAUngAADqEA&#10;AAmkAAACpwAAAKoAAACrBAAAqwoAAKwNAACtEQAArRYAAK4cAACvJAAAsC0AALE5AACxRgAAslUA&#10;ALJmAACyeQAAso4AALGjAACytwAAscoAALHgAACx6QBsfgAAX4IAAFKHAABGjQAAO5MAADCZAAAm&#10;ngAAHKMAABOnAAANqwAAB64AAACyAAAAtQAAALcAAAC4AAAAuQIAALkIAAC6DAAAuxAAALwUAAC9&#10;GwAAvyMAAMEtAADCOgAAwkkAAMNaAADDbAAAxIIAAMSXAADEqwAAxLwAAMTLAADE2gBliQAAWI4A&#10;AEuVAAA/mwAAM6IAACioAAAdrQAAFLEAAA22AAAGuQAAALwAAAC/AAAAwwAAAMQAAADFAAAAxgAA&#10;AMcAAADJBAAAygkAAMsNAADNEQAAzxgAANIhAADVLQAA1jwAANhNAADZXwAA2nMAANqKAADbngAA&#10;264AANu6AADcwwBelgAAUZwAAESjAAA4qgAALLEAACC3AAAVuwAADb4AAATCAAAAxQAAAMkAAADN&#10;AAAA0AAAANIAAADSAAAA1QAAANYAAADZAAAA2wAAAN4FAADgCgAA4g8AAOUWAADoIAAA7C0AAO0+&#10;AADtUQAA7mUAAO96AADvjwAA8J8AAPCrAADwswD/ABAA/wAOAP8ADgD/ABIA/wAdAP8AKQD/ADUA&#10;/wBBAP8ATQD+AFYA+wBfAPgAZgD2AG0A9AB0APIAeQDxAH8A8ACEAO4AiQDtAI8A6wCVAOoAmwDo&#10;AKIA5gCqAOUAswDjAMAA4QDSAOAA6gDfAPkA3QD/AN0A/wDdAP8A3gD/AN4A/wD/AA0A/wAKAP8A&#10;CQD/AA8A/wAYAP8AJAD+ADEA+wA9APgASAD0AFIA8ABaAO0AYgDrAGkA6QBvAOcAdQDlAHoA4wB/&#10;AOIAhQDgAIoA3gCQANwAlgDaAJ0A2AClANUArwDSALoA0ADKAM4A4wDNAPQAywD/AMsA/wDLAP8A&#10;ywD/AMsA/wD/AAgA/wADAP8ABQD/AAwA/AAUAPcAHwDyACsA7wA3AOsAQgDnAEwA5ABVAOAAXQDd&#10;AGQA2gBqANgAcADVAHUA0gB6ANAAgADPAIUAzQCLAMsAkgDJAJkAxwChAMUAqgDDALUAwQDDAL8A&#10;2gC+AO4AvQD8ALwA/wC8AP8AvAD/ALwA/wD/AAAA/wAAAP8AAAD5AAcA8QAQAOoAGgDkACUA3wAx&#10;ANsAPADXAEcA0gBQAM4AVwDLAF4AyQBlAMYAagDFAHAAwwB1AMEAegDAAIAAvgCGALwAjQC6AJQA&#10;uQCcALcApQC1ALAAswC9ALEAzwCvAOgArgD4AK4A/wCtAP8ArQD/AK0A/wD/AAAA/wAAAP0AAADu&#10;AAEA4wAMANoAFADRAB8AzAArAMgANgDFAEAAwgBKAL8AUgC8AFkAugBfALgAZQC2AGoAtABvALMA&#10;dQCxAHoAsACBAK4AiACtAI8AqwCYAKkAoQCnAKsApQC4AKMAyACiAOIAoQDzAKAA/gCgAP8AoAD/&#10;AKAA/wD/AAAA9gAAAOoAAADgAAAA0wAGAMkADwDCABgAvQAkALkALwC2ADoAtABDALEATACuAFMA&#10;rABZAKoAXwCpAGQApwBqAKYAbwCkAHUAowB7AKEAggCgAIoAngCTAJwAnQCaAKcAmAC0AJYAwwCV&#10;ANwAlADvAJMA+wCTAP8AkwD/AJIA/wD5BQAA6gsAANwNAADLCgAAwgUAALwACgC2ABEAsQAcAK4A&#10;KACqADMApwA9AKQARQCiAE0AoABTAJ4AWQCcAF8AmwBkAJoAagCYAHAAlwB2AJUAfgCTAIYAkgGP&#10;AJABmQCOAqQAjAKxAIsDwACJBdYAiAbtAIgH+gCHCP8Ahgj/AIYI/wDvDwAA3hQAAMoVAAC8EgAA&#10;sxAAAK4MAACrBg0ApwMVAKIFIACfBywAnAg2AJkIPwCXCUcAlQlOAJMJVACRCloAkApfAI4KZQCN&#10;CmsAiwpyAIoLeQCIC4IAhwuMAIUMlwCDDKIAgQ2wAIANwAB/DdgAfQ7vAHwP/QB7D/8AexD/AHsQ&#10;/wDmFwAA0R4AAL0dAACvHAAAphkAAKEVAACeEAQAnQ0PAJgOGQCUDiUAkQ8vAI8QOQCMEEEAihBI&#10;AIgQTwCHEFUAhRBbAIQRYQCCEWcAgBFuAH8RdQB9EX4AfBKIAHoSlAB4EqAAdxOuAHUTvgB0FNUA&#10;cxXuAHEW/QBxFv8AcRb/AHAW/wDcHwAAxiUAALMlAAClIwAAnCEAAJYeAACSGQAAkRQLAI0UFACJ&#10;FR8AhhYpAIMWMwCBFzwAgBdDAH4XSgB8F1AAehdWAHkYXAB3GGIAdhhpAHQYcQBzGXoAcRmEAG8a&#10;kABuGp0AbBurAGscuwBqHNAAaR3sAGge+wBoHv8AZx7/AGce/wDRJgAAvSoAAKsqAACdKgAAkygA&#10;AI0lAACIIgAAhh0GAIMbEAB/HBoAfB0kAHodLgB3HjYAdh4+AHQeRQByH0sAcR9RAG8fWABuH14A&#10;bB9lAGsgbQBpIHYAaCGBAGYhjQBlIpoAYyKoAGIjuABhI80AYCTpAGAk+gBfJP8AXyT/AF8k/wDK&#10;LAAAti8AAKQvAACWLwAAjC0AAIUqAACAKAAAfSQAAHoiDQB2IxUAcyMgAHEkKQBvJDIAbSQ6AGsl&#10;QQBqJUcAaCVNAGYlVABlJVoAZCZhAGImaQBhJnIAXyd9AF4nigBdKJcAWymlAFoptQBaKsoAWSrn&#10;AFgq+ABYKv8AWCr/AFgq/wDFMQAArzMAAJ4zAACQMwAAhjIAAH8vAAB5LQAAdSoAAHIoCgBvKBIA&#10;aykbAGkpJQBnKi0AZSo1AGMqPQBiKkMAYCpKAF8rUABeK1cAXCteAFssZgBZLG8AWC16AFcthwBW&#10;LpUAVC6jAFMvswBTL8cAUi/lAFIv9wBSL/8AUi//AFIv/wDBNgAAqjYAAJk2AACLNgAAgTUAAHkz&#10;AABzMQAAby8AAGsuBgBoLRAAZC4YAGIuIQBgLyoAXi8xAFwvOQBbL0AAWS9GAFgvTQBXMFMAVjBb&#10;AFQxYwBTMWwAUjJ3AFEyhABPM5IATjOhAE0zsQBNNMUBTDTjAUw09gBMNP8ATDT/AEwz/wC7OQAA&#10;pjkAAJU5AACHOQAAfDkAAHQ3AABuNAAAaTMAAGUyAgBhMg0AXjIUAFwzHgBaMyYAWDMuAFYzNQBV&#10;NDwAUzRDAFI0SgBRNFAAUDVYAE41YABNNmoATDZ1AEs3ggBKN5AASTifAEg4sAFHOMMBRzjhAUc4&#10;9QFHOP8BRzj/AUc4/wG3OwAAojwAAJE8AACDPAAAeDwAAHA6AABqNwAAZDYAAGA2AABcNgsAWTcS&#10;AFY3GgBUNyMAUjcrAFA3MgBPODkATThAAEw4RwBLOE4ASjlVAEk5XgBIOmgARzpzAEY7gABFO44A&#10;RDyeAEM8rgFCPMIBQj3fAUI88wFCPP8BQjz/AUI7/wGzPQAAnj4AAI0+AAB/PgAAdT4AAGw9AABm&#10;OgAAYDkAAFs6AABXOggAUzsQAFE7GABOOyAATDsoAEs7LwBJPDYARzw9AEc8RABGPUsART1TAEQ+&#10;XABDPmYAQj9xAEE/fgBAP40AP0CcAD5ArQE9QMABPUDdAT1A8gE9QP8BPj//AT4//wGuQAAAmkAA&#10;AIlBAAB8QQAAcUEAAGhAAABhPAAAWz0AAFY+AABSPgUATj8OAEw/FQBJPx0AR0AlAEZALABEQDMA&#10;Q0A6AEJBQgBBQUkAQEFRAD9CWgA+QmMAPUNvADxDfAA7Q4sAOkSbADlEqwE5RL4BOETbATlE8QE5&#10;Q/4BOUP/ATlD/wGqQgAAlkMAAIZDAAB4QwAAbkMAAGVDAABdQAAAVkAAAFFCAABNQgIASUMMAEZD&#10;EgBERBoAQkQiAEFEKgA/RTEAPkU4AD1FPwA8RkcAO0ZPADpGVwA5R2EAOEdsADdHegA2SIkANUiZ&#10;ADRIqgA0SL0AM0jZADRI8AA0R/0ANEf/ADVG/wCmRAAAkkUAAIJGAAB1RgAAakYAAGFFAABZRAAA&#10;UUQAAExGAABIRwAAREcKAEFIEAA/SRgAPUkgADxJJwA6Si4AOUo2ADhKPQA3S0QANktMADVLVQA0&#10;TF8AM0xqADJMdwAxTIYAMEyXAC9NqAAuTbsALk3VAC5M7wAvTP0AL0v/ADBL/wChRwAAjkgAAH5I&#10;AABxSAAAZkkAAF1IAABVSAAATEkAAEdKAABCSwAAP0wGADtNDgA5ThUAN04dADZPJAA1TysAM08z&#10;ADJQOgAxUEIAMFBKAC9RUgAuUVwALVFnACxRdQArUYQAKlKVAClSpgApUrkAKFLSAClR7gApUPwA&#10;KlD/ACpP/wCcSgAAiUoAAHpLAABtSwAAY0wAAFpMAABRTAAASE0AAENPAAA9UAAAOVICADVTDAAz&#10;VBIAMVQZADBVIQAuVSgALVUvACxWNwArVj4AKlZGAClWTwAoV1kAJ1dkACZXcgAlV4EAJFeSACNX&#10;pAAiV7cAIlfPACJX7AAjVvoAI1X/ACRV/wCWTQAAhE4AAHVOAABpTgAAX08AAFZPAABNUAAARVIA&#10;AD9TAAA5VgAAM1gAAC9aCAArWw8AKlsVAChcHQAnXCQAJlwrACVcMwAkXToAI11DACJdTAAhXVYA&#10;IF5hAB9ebgAeXn4AHV6PABxeoQAbXrQAGl3MABtd6QAbXPkAHFv/ABxb/wCQUQAAflEAAHBRAABk&#10;UgAAW1IAAFJTAABKVAAAQVcAADtZAAA1WwAALl4AAChgAwAkYgwAImMRACFjGAAfZCAAHmQnAB1k&#10;LgAcZDYAG2U+ABplRwAZZVEAGGVdABdlagAWZXoAFWWLABRlngATZbEAEmXIABJk5wATY/cAFGL/&#10;ABRi/wCJVAAAeFUAAGtVAABgVgAAV1YAAE9XAABGWQAAPVwAADZfAAAwYgAAKWQAACNnAAAdagcA&#10;GWwOABhsEwAWbRoAFW0hABRtKQAUbTAAE205ABJuQgARbkwAEG5YAA9uZQAObnUADW6HAA1umgAM&#10;ba0AC23CAAts4AAMa/MADWv9AA1q/wCCWQAAclkAAGZZAABcWgAAVFoAAEpcAABBXwAAOWMAADFm&#10;AAAqaQAAJGwAAB1vAAAXcgAAEnUJAA93DwAOdxQADncbAA13IwAMdyoAC3czAAp3PAAJd0cACHdS&#10;AAd3XwAFd28ABHeAAAN3lAABdqcAAHa7AAF11QABdOsAAnT2AAJ0/AB7XQAAbV0AAGJeAABZXgAA&#10;TmAAAEVjAAA8ZwAAM2sAACtuAAAkcgAAHnUAABd5AAASfAAADX8GAAmBDAAFgREAA4EWAAKBHQAB&#10;gSQAAIEtAACCNgAAgkAAAIJMAACCWQAAgmgAAIJ5AACCjQAAgaAAAIC0AACAywAAf+cAAH7yAAB+&#10;+QB0YgAAaGIAAF5iAABTZAAASWcAAD9rAAA2cAAALXQAACV4AAAefAAAF4AAABGDAAANhgAACIkE&#10;AAKLCgAAiw4AAIsTAACMGAAAjB8AAI0mAACNLwAAjjkAAI5EAACOUQAAjmAAAI5xAACOhQAAjpkA&#10;AI2tAACMwwAAjN8AAIvuAACL9gBuaAAAZGcAAFhpAABNbAAAQnEAADh2AAAvewAAJn8AAB6EAAAW&#10;iAAAEIwAAAyPAAAGkgAAAJUAAACWBwAAlwwAAJcPAACYEwAAmRgAAJofAACbJgAAmzAAAJw7AACc&#10;SAAAnFcAAJxoAACcewAAnJAAAJulAACbugAAmtAAAJrnAACa8QBqbQAAXm8AAFFyAABGdwAAO3wA&#10;ADGCAAAnhwAAHowAABaRAAAQlQAACpkAAAScAAAAoAAAAKIAAACjAQAAowYAAKQLAAClDgAAphIA&#10;AKcXAACoHgAAqiYAAKsxAACrPgAArE0AAKxdAACscAAArIUAAKybAACrrwAAq8MAAKvZAACq6ABk&#10;dQAAV3kAAEt+AAA/hAAANIoAACmQAAAflgAAFpsAABCfAAAJowAAAacAAACqAAAArgAAALAAAACw&#10;AAAAsQAAALIDAAC0CAAAtQ0AALYQAAC3FQAAuR0AALsmAAC8MwAAvUEAAL1SAAC9ZAAAvnkAAL6Q&#10;AAC9pAAAvbcAAL3GAAC91wBcfwAAUIUAAESLAAA4kgAALJkAACGfAAAXpAAAEKkAAAmuAAAAsgAA&#10;ALYAAAC5AAAAvQAAAL8AAAC/AAAAwAAAAMEAAADDAAAAxAUAAMYKAADHDgAAyRMAAMscAADOJgAA&#10;0DUAANFFAADSVwAA0msAANOCAADTlwAA06kAANK4AADSxABVjAAASZMAAD2aAAAwogAAJagAABqu&#10;AAARtAAACbkAAAC9AAAAwQAAAMQAAADIAAAAywAAAM0AAADNAAAAzwAAANAAAADSAAAA1AAAANgA&#10;AADaBgAA3QwAAOARAADjGgAA5icAAOc4AADoSgAA6V0AAOpyAADriAAA65sAAOyoAADssgD/AA0A&#10;/wALAP8ACwD/ABAA/wAaAP8AJgD/ADIA/wA9AP8ASAD7AFIA+ABaAPYAYgDzAGkA8QBvAPAAdQDu&#10;AHoA7AB/AOsAhADpAIoA6ACQAOYAlgDkAJ0A4gClAOEArwDfALsA3QDLANsA5gDZAPcA2AD/ANgA&#10;/wDXAP8A1wD/ANQA/wD/AAgA/wAEAP8ABAD/AA0A/wAVAP4AIQD6ACwA9wA4APQAQwDwAE0A7QBV&#10;AOoAXQDnAGQA5ABqAOIAcADgAHUA3gB6AN0AfwDbAIUA2QCLANUAkQDTAJkA0QCgAM8AqgDNALUA&#10;ywDEAMkA3QDIAPEAxwD/AMYA/wDGAP8AxgD/AMcA/wD/AAAA/wAAAP8AAAD/AAoA+AARAPEAHADs&#10;ACcA6QAyAOYAPQDiAEcA3QBQANkAWADVAF8A0gBlANAAagDOAHAAzAB1AMoAegDJAH8AxwCFAMUA&#10;jADDAJQAwQCcAL8ApQC9ALAAuwC9ALoA0AC4AOsAtwD7ALYA/wC2AP8AtgD/ALYA/wD/AAAA/wAA&#10;AP0AAADzAAUA6QAOAOEAFgDbACEA1QAtANEANwDOAEEAygBKAMcAUgDEAFkAwgBfAMAAZQC+AGoA&#10;vABvALsAdAC5AHoAtwCAALYAhwC0AI4AsgCXALAAoACuAKoArQC3AKsAyACpAOMAqAD1AKcA/wCn&#10;AP8ApwD/AKYA/wD/AAAA/gAAAPEAAADlAAAA1wAKAM0AEQDHABwAwgAmAL8AMQC8ADsAugBEALcA&#10;TAC0AFMAsgBZALEAXwCvAGQArQBpAKwAbwCqAHQAqQB6AKcAgQCmAIkApACRAKIAmwCgAKUAngCy&#10;AJ0AwQCbANoAmgDvAJkA/QCYAP8AmAD/AJgA/wD9AAAA8AAAAOEAAADRAAAAxgAEAL0ADQC3ABUA&#10;swAgALAAKwCtADUAqwA+AKgARgCmAE0ApABUAKMAWQChAF8AoABkAJ4AaQCdAG4AmwB1AJoAewCY&#10;AIMAlgCMAJUAlgCTAKEAkQCtAI8AuwCNAM8AjADpAIsA+ACMAP8AjAD/AIwA/wDzAgAA4gcAAMwH&#10;AAC/BAAAtwAAALEACACrABAApwAZAKQAJACgAC4AngA3AJwAQACaAEcAmABOAJYAVACVAFkAkwBe&#10;AJIAZACQAGkAjwBvAI0AdgCLAH4AigCIAIgAkgCGAJ0AhQCpAIMAuACBAMoAgADlAIAA9QB/AP8A&#10;fwD/AH8A/wDoDQAA0BAAAL4QAACxDgAAqA0AAKMIAACgAgwAnAATAJgAHQCVACcAkgAxAJAAOQCO&#10;AUEAjAFIAIoCTgCJAlQAhwJZAIYCXwCEA2QAgwNrAIEDcgCABHoAfgSEAH0FjgB7BZoAeQanAHgG&#10;tQB2B8gAdQjjAHUJ9AB0Cv8Acwr/AHMK/wDdFQAAxBcAALEXAAClFgAAnBMAAJYRAACUDQQAkwgN&#10;AI4HFQCLCSAAiAkqAIUKMwCDCzsAgQtCAIALSQB+C08AfQxUAHsMWgB6DGAAeAxnAHcMbgB1DXYA&#10;dA2AAHINjABwDZkAbw6mAG0OtQBsDskAaw/mAGoQ9wBpEP8AaRD/AGkQ/wDQHQAAuR4AAKgeAACb&#10;HQAAkhsAAIsZAACIFQAAhxEHAIUOEACBDxoAfhAkAHsQLQB5EDYAdxE9AHYRRAB0EUoAcxFQAHER&#10;VgBwEVwAbhJiAG0SagBrEnMAaRN9AGgTiQBmE5YAZRSjAGMVswBiFcYAYhbjAGEW9gBgF/8AYBf/&#10;AGAX/wDHIgAAsCMAAJ8kAACSIwAAiSIAAIIgAAB+HQAAfBkAAHoVDQB3FRUAdBYfAHEWKABvFzAA&#10;bhc4AGwXPwBrF0UAaRhLAGgYUQBmGFgAZRheAGMZZgBiGW8AYBl5AF8ahQBdG5IAXBuhAFscsABa&#10;HMMAWR3gAFge9ABYHv8AWB7/AFge/wC/JwAAqSgAAJkoAACLKAAAgicAAHslAAB2IwAAcyAAAHEc&#10;CQBuHBEAaxwaAGkdIwBnHSwAZR0zAGMeOgBiHkEAYB5HAF8eTQBeHlQAXB9bAFsfYgBZIGsAWCB2&#10;AFYhggBVIZAAVCKeAFMirgBSI8AAUSPdAFEk8gBRJP8AUST/AFEj/wC5KwAAoywAAJMsAACGLQAA&#10;fCwAAHQqAABvKAAAayUAAGkiBQBmIQ4AYyIWAGEiHwBfIycAXSMvAFwjNgBaIz0AWSRDAFckSgBW&#10;JFAAVSRXAFMlXwBSJWgAUSZzAE8mfwBOJ40ATSicAEworABLKb4ASynaAEop8QBKKf8ASyn/AEsp&#10;/wCzLgAAni8AAI4wAACBMAAAdy8AAG8uAABqKwAAZSoAAGMnAQBfJwwAXCcTAFonGwBYKCQAVigr&#10;AFUoMgBTKDkAUilAAFApRgBPKU0ATilUAE0qXABMKmUASitwAEkrfABILIsARy2aAEYtqgBFLrwA&#10;RS7WAEUu7wBFLv4ARS7/AEUt/wCuMQAAmjIAAIkzAAB8MwAAcjMAAGsxAABlLwAAYC0AAF0sAABZ&#10;LAkAViwQAFQsGABSLCAAUCwoAE4tLwBNLTYATC08AEotQwBJLUoASC5RAEcuWQBGL2MARTBtAEMw&#10;egBCMYkAQTGYAEEyqABAMrsAPzLTAD8y7gBAMv0AQDL/AEAy/wCqMwAAljUAAIY1AAB5NgAAbjUA&#10;AGY1AABhMgAAXDAAAFcwAABUMAYAUTAOAE4wFQBMMR0ASjElAEgxLABHMTIARjE5AEQxQABDMkcA&#10;QjJPAEEzVwBAM2AAPzRrAD41eAA9NYcAPDaWADs2pwA7NrkAOjbRADo27QA7NvwAOzb/ADs2/wCm&#10;NgAAkjcAAII4AAB1OAAAazgAAGM3AABdNgAAVzMAAFM0AABPNAMASzQMAEk0EgBGNRoARTUiAEM1&#10;KQBBNS8AQDU2AD82PQA+NkQAPTdMADw3VQA7OF4AOjhpADk5dgA4OYUANzqVADc6pQA2OrgANTrP&#10;ADY67AA2OvsANjn/ADc5/wCiOAAAjjkAAH46AAByOwAAaDsAAF86AABZOQAAUzYAAE43AABKOAAA&#10;RjgKAEQ5EABBORcAPzkfAD45JgA8OS0AOzo0ADo6OwA5O0IAODtKADc7UwA2PFwANTxnADQ9dAAz&#10;PYMAMz6TADI+pAAxPrYAMT7NADE+6gAxPvoAMj3/ADI9/wCeOwAAizwAAHs8AABuPQAAZD0AAFw9&#10;AABVPAAATjoAAEk7AABFPAAAQT0HAD49DgA8PRUAOj4cADk+IwA3PioANj8xADU/OAA0P0AAM0BI&#10;ADJAUAAxQFoAMEFlAC9BcgAuQoEALUKRAC1CogAsQrUAK0LLACxC6QAsQvkALUH/AC1B/wCZPQAA&#10;hz4AAHc/AABrPwAAYUAAAFk/AABSPwAAST4AAEQ/AABAQAAAPEEEADlCDQA3QhIANUMZADNDIQAy&#10;QygAMUQvADBENgAvRD0ALkVFAC1FTgAsRVgAK0ZjACpGbwApRn4AKEaPACdHoQAmR7MAJkfJACZG&#10;5wAnRvgAKEX/AChF/wCVQAAAgkEAAHNCAABnQgAAXkIAAFVCAABOQgAARUIAAD9EAAA7RQAAN0YA&#10;ADRHCgAxSBAAL0gWAC5JHgAsSSUAK0ksACpJMwApSjoAKEpCACdKSwAmS1UAJUtgACRLbQAjS3wA&#10;IkuNACFMnwAhTLEAIEzHACBL5gAhS/cAIkr/ACJK/wCQQwAAfkQAAG9EAABkRQAAWkUAAFJFAABK&#10;RgAAQUcAADxIAAA3SQAAMksAAC5NBwArTg4AKU4TACdPGgAmTyEAJU8oACRPMAAjUDcAIlA/ACFQ&#10;SAAgUFIAH1FdAB5RagAdUXkAHFGKABtRnAAaUa8AGVHFABlR5AAaUPYAG0//ABxP/wCKRgAAeUcA&#10;AGtHAABgSAAAVkgAAE5IAABHSQAAPksAADlMAAAzTgAALlAAAChTAgAkVAsAIlUQACBVFgAfVh4A&#10;HlYkAB1WLAAcVjMAG1c7ABpXRAAZV04AGFdZABdYZgAVWHUAFFiHABRYmgATV6wAElfCABJX4QAT&#10;VvQAFFX/ABRV/wCESQAAdEoAAGZLAABcSwAAU0sAAEtMAABETQAAPE8AADVRAAAvVAAAKVYAACRZ&#10;AAAeWwcAGl0NABhdEgAXXRkAFl4gABVeJwAUXi4AE143ABJeQAARX0oAEV9VABBfYgAPX3EADl+D&#10;AA1flgANX6kADF6+AAxe2gANXfAADVz8AA5c/wB+TQAAbk4AAGJOAABYTwAAT08AAEhQAABAUgAA&#10;OFQAADBXAAAqWgAAJF0AAB9fAAAZYgEAE2UJABFmDwAQZhQAD2YbAA5nIgANZykADWcyAAxnOwAL&#10;Z0UACmdQAAlnXQAHZ2wABmd9AAVnkAAEZqMAAma3AANlzwAEZekABGT1AARk/AB3UQAAaVIAAF1S&#10;AABUUgAATFMAAENVAAA7WAAAM1sAACteAAAlYQAAH2QAABlnAAATagAAD20GAAtwDAAIcP/i/+JJ&#10;Q0NfUFJPRklMRQAECREAB3AWAAVwHQAEcCQAA3AsAAJwNQAAcD8AAHBKAABwVwAAcGUAAHB2AABw&#10;igAAb54AAG+yAABuyAAAbeUAAG3yAABt+QBwVgAAY1YAAFlWAABRVwAAR1gAAD5bAAA2XwAALmIA&#10;ACZmAAAfagAAGW0AABNwAAAOcwAAC3YEAAV4CwABeA8AAHkTAAB5GQAAeR8AAHomAAB6LwAAejkA&#10;AHpEAAB6UAAAel8AAHpwAAB6gwAAepgAAHqsAAB5wgAAeN8AAHjvAAB39wBqWwAAX1sAAFZbAABM&#10;XAAAQmAAADljAAAwaAAAKGwAACBwAAAZdAAAE3cAAA57AAAJfgAABIECAACCCAAAgw0AAIMQAACE&#10;FAAAhRkAAIYgAACGKAAAhzEAAIc8AACHSQAAh1cAAIdoAACHewAAh5AAAIalAACFugAAhdMAAITq&#10;AACE9ABlYAAAXGAAAFFhAABGZAAAPGkAADJtAAApcgAAIXcAABl7AAASgAAADYMAAAiHAAACigAA&#10;AI0AAACOBAAAjgkAAI8NAACQEAAAkRQAAJIZAACTIAAAlCkAAJUzAACVQAAAlk4AAJZfAACVcgAA&#10;lYgAAJWdAACUsgAAlMgAAJPiAACT7gBhZQAAVmYAAEpqAAA/bgAANXQAACt5AAAhfwAAGYQAABGJ&#10;AAAMjQAABpEAAACUAAAAmAAAAJoAAACbAAAAnAIAAJ0HAACeCwAAnw4AAKESAACiGAAAoyAAAKUp&#10;AACmNgAApkQAAKZVAACmaAAApn0AAKaUAAClqQAApL0AAKTRAACk5ABbbAAAT3AAAEN1AAA4ewAA&#10;LYEAACOHAAAZjQAAEZIAAAuXAAAEnAAAAKAAAACjAAAApgAAAKgAAACpAAAAqgAAAKwAAACtBAAA&#10;rgkAALANAACxEQAAsxcAALUgAAC2KwAAtzoAALdLAAC4XAAAuHEAALiIAAC4nQAAuLEAALfCAAC3&#10;0ABUdgAASHwAADyCAAAxiQAAJpAAABuXAAASnQAADKIAAAOnAAAAqwAAAK4AAACyAAAAtgAAALgA&#10;AAC4AAAAugAAALsAAAC9AAAAvgAAAMAFAADBCwAAwxAAAMYWAADJIAAAyi4AAMs+AADMUAAAzGQA&#10;AM16AADNkQAAzaQAAM20AADNwABNgwAAQYoAADWRAAApmQAAHqAAABOmAAAMrAAAA7EAAAC2AAAA&#10;ugAAAL4AAADCAAAAxgAAAMgAAADIAAAAygAAAMsAAADNAAAAzgAAANAAAADSAQAA1QgAANkOAADd&#10;FQAA4SEAAOIxAADkQwAA5VYAAOZrAADmggAA55YAAOelAADmsAD/AAkA/wAFAP8ABgD/AA4A/wAW&#10;AP8AIQD/AC0A/wA4AP0AQwD5AE0A9QBVAPIAXQDwAGMA7gBpAOwAbwDqAHQA6QB6AOcAfwDmAIUA&#10;5ACLAOMAkQDhAJkA3wChANwAqgDaALYA1wDGANUA4QDTAPQA0gD/ANEA/wDRAP8AzwD/AMoA/wD/&#10;AAEA/wAAAP8AAQD/AAwA/wASAPoAHQD2ACgA8wAzAPAAPgDsAEgA6ABQAOUAWADiAF4A3wBkAN0A&#10;agDbAG8A2QB0ANYAegDUAH8A0gCFANAAjADOAJMAzACcAMkApQDHALAAxgC+AMQA1ADCAO4AwQD+&#10;AMAA/wDAAP8AvwD/AL4A/wD/AAAA/wAAAP8AAAD6AAcA8QAPAOsAGADmACMA4gAuAOAAOADbAEIA&#10;1QBLANEAUgDOAFkAywBfAMkAZQDHAGoAxgBvAMQAdADCAHoAwQCAAL8AhgC9AI4AuwCWALkAoAC3&#10;AKoAtgC3ALQAygCyAOYAsQD4ALAA/wCvAP8ArwD/ALAA/wD/AAAA/wAAAPcAAADqAAIA4QAMANcA&#10;EwDQAB0AzAAoAMkAMgDGADwAwgBFAL8ATQC8AFMAugBZALgAXwC3AGQAtQBpALQAbgCyAHQAsQB6&#10;AK8AgACtAIgArACRAKoAmgCoAKUApgCxAKQAwQCjANwAoQDyAKEA/wCgAP8AoAD/AKEA/wD/AAAA&#10;9wAAAOgAAADZAAAAywAIAMMAEAC9ABgAuQAiALYALAC0ADYAsgA/AK8ARwCsAE0AqwBUAKkAWQCn&#10;AF4ApgBjAKUAaACjAG4AogB0AKAAegCeAIIAnACLAJsAlQCZAJ8AmACsAJYAugCUAM8AkwDrAJIA&#10;+wCSAP8AkgD/AJEA/wD3AAAA5wAAANMAAADGAAAAuwACALMADACtABIAqgAcAKcAJgCkADAAowA4&#10;AKAAQACeAEcAnABOAJoAUwCZAFgAlwBdAJYAYwCVAGgAkwBuAJIAdACQAHwAjwCFAI0AjwCLAJoA&#10;igCnAIgAtQCGAMcAhQDkAIQA9QCEAP8AgwD/AIMA/wDsAAAA0wAAAMEBAAC0AAAArAAAAKYABwCg&#10;AA4AnQAWAJoAIACXACkAlQAyAJMAOgCRAEEAjwBIAI0ATQCMAFMAiwBYAIkAXQCIAGMAhwBpAIUA&#10;bwCDAHcAggCAAIAAigB+AJYAfQCjAHsAsAB6AMIAeQDdAHgA8QB3AP0AeAD/AHgA/wDeCgAAxAsA&#10;ALIMAACmCwAAnQgAAJkEAACVAAoAkQARAI4AGQCLACMAiQAsAIcANACFADsAgwBCAIIASACAAE4A&#10;fwBTAH0AWAB8AF4AewBkAHkAagB4AHIAdgB7AHQAhgBzAJIAcQCfAHAArQBuAL4AbQHWAG0C7QBs&#10;A/oAbAP/AGwD/wDOEAAAtxEAAKYSAACaEQAAkRAAAIsOAACJCwMAhwUMAIQBEwCBARwAfgIlAHwD&#10;LgB6AzYAeAQ8AHcEQwB1BUgAdAVOAHMFVABxBVkAcAZfAG4GZgBtBm4Aawd4AGoHgwBoCJAAZwmd&#10;AGUJrABkCbwAYwrUAGML7ABiDPoAYgz/AGIM/wDDFgAArRcAAJ0YAACQGAAAhxYAAIEUAAB9EQAA&#10;fA4GAHwKDgB4ChYAdQsfAHILKABwDDAAbww3AG0MPgBsDEQAaw1KAGkNTwBoDVUAZw1cAGUNYwBj&#10;DmsAYg51AGAOgQBfDo4AXQ+cAFwQqwBbEL0AWhDWAFkR8ABZEf0AWRH/AFkR/wC5GwAApR0AAJQe&#10;AACIHgAAfh0AAHgbAAB0GAAAcRUAAHERCQBvEBEAbBAZAGkQIgBnESoAZhEyAGQROQBjET8AYhFF&#10;AGASSwBfElEAXRJYAFwSXwBaE2gAWRNyAFcUfQBWFIsAVBWZAFMVqQBSFroAURbSAFEX7QBRF/0A&#10;URf/AFEX/wCyIAAAniIAAI4iAACBIwAAdyIAAHAhAABsHgAAaRsAAGcYBABmFQ4AYxYVAGEWHgBf&#10;FiYAXRYtAFwXNABaFzsAWRdBAFgYRwBWGE0AVRhUAFMYXABSGWQAURluAE8aegBOG4gATRuXAEsc&#10;pgBKHLgASh3PAEkd6wBJHfsASR3/AEod/wCsJAAAmCUAAIgmAAB7JwAAcSYAAGolAABmIwAAYiEA&#10;AGAeAABeHAsAWxsSAFkcGgBXHCIAVRwpAFQcMABTHTcAUR09AFAdQwBPHUoATR5RAEweWABLH2EA&#10;SR9rAEggdwBHIIUARiGUAEQipABEIrYAQyLMAEMj6QBDI/oAQyP/AEMi/wCmJwAAkykAAIMqAAB2&#10;KgAAbSoAAGUpAABgJwAAXCUAAFkjAABXIQcAVSEPAFIhFgBQIR4ATiElAE0iLABMIjMASiI5AEki&#10;QABIIkYARyNNAEUjVQBEJF4AQyRpAEIldQBAJoMAPyaSAD4nowA+J7QAPSfKAD0o6AA9KPkAPSf/&#10;AD4n/wCiKgAAjisAAH8tAAByLQAAaC0AAGEsAABcKwAAWCgAAFQmAABRJgQATiUNAEwlEwBKJhoA&#10;SCYiAEcmKQBFJi8ARCY2AEMnPABBJ0MAQCdLAD8oUwA+KVwAPSlmADwqcgA7KoEAOiuQADkroQA4&#10;LLIANyzIADcs5gA4LPgAOCz/ADgs/wCdLAAAii4AAHsvAABvMAAAZTAAAF0vAABYLgAAUysAAFAq&#10;AABMKgAASSoLAEYqEQBEKhcAQiofAEEqJQA/KiwAPiszAD0rOQA8K0AAOyxIADosUAA5LVkAOC5k&#10;ADcucAA2L38ANS+PADQwnwAzMLEAMjDHADIw5QAzMPcAMzD/ADQv/wCZLwAAhzEAAHcyAABrMgAA&#10;YjIAAFoyAABUMQAATy8AAEstAABHLgAARC4IAEEuDgA/LhQAPS4cADsuIgA5LykAOC8vADcvNgA2&#10;MD4ANTBGADUxTgA0MVcAMzJiADIybgAxM30AMDONAC80ngAuNLAALTTFAC004wAuNPYALzP/AC8z&#10;/wCVMQAAgzMAAHQ0AABoNQAAXjUAAFc0AABRNAAASzIAAEYxAABCMgAAPzIFADwyDQA5MxIAODMZ&#10;ADYzIAA0MyYAMzMtADI0NAAxNDsAMDVDADA1TAAvNlUALjZgAC03bAAsN3sAKzeLACo4nAApOK4A&#10;KDjDACg44gApOPUAKjf/ACo3/wCSNAAAfzUAAHE2AABlNwAAWzcAAFQ3AABNNgAARzYAAEI1AAA9&#10;NgAAOjYCADc3CwA0NxAAMjcWADE4HQAvOCQALjgrAC05MgAsOTkAKzlBACo6SQAqOlMAKTteACg7&#10;agAnO3kAJjyJACU8mwAkPK0AIzzCACM84AAkPPQAJTv/ACU7/wCNNgAAfDgAAG05AABiOQAAWDoA&#10;AFE5AABKOQAARDkAAD05AAA5OgAANTsAADI7CAAvPA4ALT0UACw9GgAqPSEAKT0oACg+LwAnPjYA&#10;Jj4+ACU/RwAkP1AAI0BbACJAaAAhQHYAIECHAB9BmQAfQasAHkHAAB5B3gAfQPMAH0D+ACA//wCJ&#10;OQAAeDoAAGk7AABePAAAVTwAAE08AABHPAAAQDwAADg9AAA0PgAAMEAAAC1BBQAqQgwAJ0IRACZD&#10;GAAkQx4AI0MlACJDLAAhRDMAIEQ7AB9ERAAeRU4AHUVZABxFZQAbRXQAGkWFABlGlwAZRqkAGEa+&#10;ABdF3AAYRfEAGUT9ABpE/wCEPAAAcz0AAGY+AABbPwAAUj8AAEo/AABEPwAAPUAAADZBAAAxQwAA&#10;LEQAACdGAQAkRwoAIUgPACBJFAAeSRsAHUkiABxJKQAbSjAAGko4ABlKQQAYSksAF0tVABZLYgAV&#10;S3EAFEuCABNLlAASS6cAEku8ABFL2QASSvAAE0r8ABRJ/wB/PwAAb0AAAGFBAABXQgAATkIAAEdC&#10;AABBQgAAOkMAADJFAAAtRwAAKEkAACNLAAAeTQYAG08NABhQEQAXUBcAFlAeABVQJQAUUCwAE1E0&#10;ABJRPQARUUcAEVFSABBRXwAPUm0ADlJ+AA1RkQANUaQADFG4AAxR0QANUOwADVD6AA5P/wB5QwAA&#10;akQAAF1EAABTRQAAS0UAAERFAAA+RgAANkgAAC9KAAApTAAAJE8AAB9RAAAaUwAAFFYJABFXDgAQ&#10;WBMAEFgZAA9YIAAOWCgADVgwAA1YOQAMWEMAC1hOAApYWgAIWGgAB1h5AAZYjAAFWJ8ABFizAARX&#10;ygAFV+YABVfzAAZW/ABzRgAAZEcAAFlIAABQSAAASEgAAEFJAAA6SgAAMk0AACtQAAAlUgAAIFUA&#10;ABpYAAAVWgAAEF0GAAxgDAAKYBAACWAVAAhgHAAHYCMABWArAARgNAADYD0AAWBJAABgVQAAYGMA&#10;AGBzAABghgAAX5oAAF+uAABfxAAAXuIAAF7wAABe+ABsSgAAX0sAAFVLAABMTAAARUwAAD1OAAA1&#10;UAAALlMAACdWAAAgWQAAGlwAABVfAAAQYgAADWUEAAhnCwADZw4AAGgTAABoGAAAaB8AAGkmAABp&#10;LgAAaTgAAGlDAABpTwAAaV0AAGltAABpgAAAaZQAAGipAABovwAAZ9wAAGbuAABm9wBmTwAAWk8A&#10;AFFPAABKTwAAQVEAADhUAAAwVwAAKFsAACFeAAAaYgAAFGUAABBoAAAMawAAB24DAAFwCQAAcA0A&#10;AHEQAABxFAAAchoAAHMhAABzKAAAczEAAHM8AAB0SAAAc1YAAHNmAABzeQAAc44AAHOjAAByuQAA&#10;cdIAAHHrAABw9ABhUwAAVlMAAE9TAABFVQAAO1gAADJcAAAqYAAAImQAABtoAAAUbAAAD28AAAty&#10;AAAGdgAAAHkAAAB6BgAAegoAAHsOAAB8EQAAfRUAAH4bAAB/IgAAgCoAAIA1AACAQQAAgE8AAIBf&#10;AACAcQAAgIYAAICdAAB/sgAAfsoAAH7lAAB98QBcWAAAVFgAAElaAAA/XQAANWEAACxlAAAjagAA&#10;G28AABRzAAAOdwAACXsAAAN/AAAAggAAAIQAAACGAQAAhgYAAIgKAACJDQAAihAAAIsVAACMGwAA&#10;jiIAAI8sAACPOAAAj0YAAI9WAACPaAAAj34AAI+VAACOqwAAjcEAAI3cAACM6wBZXQAATl8AAENi&#10;AAA4ZgAALmwAACRxAAAcdwAAFHwAAA6BAAAIhQAAAIkAAACNAAAAkAAAAJIAAACTAAAAlAAAAJYD&#10;AACXCAAAmAwAAJoPAACbEwAAnRoAAJ8jAACgLgAAoDwAAKBMAACgXgAAoHQAAJ+MAACfogAAn7cA&#10;AJ7LAACe4ABTZAAAR2gAADxtAAAxcwAAJ3kAAB1/AAAUhQAADYsAAAaQAAAAlAAAAJgAAACcAAAA&#10;nwAAAKEAAACiAAAApAAAAKUAAACnAAAAqAQAAKoJAACsDQAArRIAALAZAACyIwAAsjEAALJCAACy&#10;VAAAsmkAALKAAACymAAAsawAALK/AACxzgBMbgAAQHMAADV6AAAqgQAAH4gAABWOAAAOlQAABpoA&#10;AACfAAAApAAAAKgAAACsAAAArwAAALEAAACxAAAAswAAALUAAAC2AAAAuAAAALoAAAC8BgAAvgwA&#10;AMARAADDGQAAxSYAAMU3AADGSQAAxl0AAMdyAADHigAAyJ8AAMivAADIvABGegAAOYEAAC6JAAAi&#10;kAAAF5gAAA+fAAAHpQAAAKoAAACvAAAAswAAALcAAAC8AAAAvwAAAMEAAADCAAAAxAAAAMUAAADH&#10;AAAAyQAAAMsAAADNAAAAzwMAANIKAADWEAAA3BoAAN0qAADePAAA31AAAOBlAADhewAA4ZEAAOKi&#10;AADirQD/AAIA/wAAAP8AAwD/AAwA/wATAP8AHQD/ACgA/gAzAPsAPgD3AEgA8wBQAPAAVwDtAF4A&#10;6wBkAOgAaQDnAG8A5QB0AOMAeQDiAH8A4ACFAN4AjADcAJMA2QCcANYApgDTALEA0QDAAM8A2gDO&#10;APEAzAD/AMsA/wDLAP8AxgD/AMEA/wD/AAAA/wAAAP8AAAD/AAgA+wAQAPYAGQDyACQA7wAuAO0A&#10;OQDoAEIA4wBLAOAAUgDdAFkA2QBfANYAZADTAGkA0QBuAM8AdADOAHkAzAB/AMoAhgDIAI4AxgCW&#10;AMQAoADCAKsAwAC5AL4AzQC8AOoAuwD8ALoA/wC6AP8AugD/ALYA/wD/AAAA/wAAAP4AAAD0AAQA&#10;6wANAOQAFADfAB8A2wApANgAMwDTAD0AzgBFAMoATQDHAFMAxQBZAMMAXwDBAGQAvwBpAL0AbgC7&#10;AHMAugB5ALgAgAC2AIgAtACQALIAmgCxAKUArwCyAK0AxACsAOEAqwD2AKoA/wCqAP8AqgD/AKoA&#10;/wD/AAAA/QAAAO4AAADiAAAA1QAKAM0AEQDHABkAxAAjAMEALQC/ADcAuwA/ALcARwC1AE4AsgBT&#10;ALAAWQCvAF4ArQBjAKwAaACrAG0AqQBzAKgAegCmAIEApACKAKMAlAChAJ8AnwCsAJ4AuwCcANIA&#10;mwDuAJoA/wCaAP8AmQD/AJkA/wD+AAAA7gAAAN4AAADLAAAAwQAFALkADQC0ABQAsQAeAK4AJwCr&#10;ADAAqgA5AKcAQQCkAEgAogBNAKEAUwCfAFgAngBdAJ0AYgCbAGcAmgBtAJgAcwCXAHsAlQCEAJQA&#10;jgCSAJkAkACmAI4AtACNAMgAjADmAIsA+QCKAP8AigD/AIsA/wDwAAAA2wAAAMcAAAC6AAAAsAAA&#10;AKgACgCkABAAoAAYAJ0AIQCbACoAmgAzAJgAOwCWAEEAlABIAJIATQCRAFIAjwBXAI4AXACMAGEA&#10;iwBnAIoAbgCIAHUAhwB+AIUAiACDAJQAggCgAIAArwB/AMAAfgDdAH0A8gB9AP8AfQD/AH0A/wDg&#10;AAAAxgAAALUAAACqAAAAogAAAJsABQCVAA0AkgATAJAAHACNACQAiwAtAIoANACIADsAhgBCAIUA&#10;RwCDAE0AggBSAIEAVwB/AFwAfgBiAH0AaAB7AHAAegB5AHgAgwB2AI8AdQCcAHQAqgByALoAcQDR&#10;AHAA7ABwAPsAcAD/AHAA/wDNBAAAtwYAAKcHAACbBgAAkwQAAI4AAACKAAgAhgAPAIQAFgCBAB4A&#10;fwAnAH0ALgB8ADYAegA8AHkAQgB3AEcAdgBMAHUAUgBzAFcAcgBdAHEAYwBvAGsAbgB0AGwAfgBr&#10;AIoAaQCYAGgApgBnALYAZgDLAGUA5wBlAPcAZQD/AGUA/wDADAAAqw0AAJsOAACPDgAAhg0AAIEL&#10;AAB+BwEAfAELAHkAEQB3ABgAdQAhAHMAKQBxADAAbwA2AG4APABsAEIAawBHAGoATQBpAFIAaABY&#10;AGYAXwBlAGcAYwBwAGIBegBgAYcAXwKVAF4CowBcA7MAXAPHAFsE5ABbBfQAWwb+AFsG/wC1EAAA&#10;oRIAAJETAACFEwAAfBIAAHYRAABzDgAAcgwEAHEHDQBuBBIAbAQbAGkFIwBnBSoAZgYxAGQGNwBj&#10;Bj0AYgdDAGEHSQBfB04AXghVAF0IXABbCWMAWgltAFgKeABXCoUAVguTAFQLogBTC7MAUgzHAFIM&#10;5ABRDfUAUQ3/AFEN/wCtFQAAmRcAAIkYAAB9GQAAdBgAAG0XAABqFAAAZxEAAGcOBwBmDA4AYwwV&#10;AGEMHQBfDCUAXQ0sAFwNMwBbDTkAWg0/AFgNRQBXDUsAVg5RAFUOWQBTDmEAUg5rAFAPdgBOEIMA&#10;TRCSAEwQogBLELIAShHIAEkR5QBJEfcASRL/AEkR/wClGQAAkhwAAIMdAAB2HgAAbR0AAGYcAABi&#10;GgAAXxcAAF4UAQBeEQoAWxARAFkRGABXESAAVREnAFQRLgBTETQAURE7AFASQQBPEkcAThJOAEwS&#10;VQBLE14ASRNnAEgUcwBGFIAARRWPAEQVnwBDFrAAQhbFAEIX4wBCF/YAQhf/AEIX/wCfHQAAjCAA&#10;AH0hAABxIgAAaCIAAGEhAABcHwAAWRwAAFcZAABVFgYAVBUOAFEVFABPFhwAThYjAEwWKgBLFjAA&#10;ShY3AEkXPQBHF0MARhdKAEUYUgBDGFoAQhlkAEEZcAA/Gn0APhuNAD0bnQA8HK4AOxzDADsc4QA7&#10;HfUAOxz/ADwc/wCaIQAAhyMAAHgkAABsJQAAYyUAAFwkAABXIwAAUyAAAFEeAABPHAIATRsMAEsa&#10;EQBIGxgARxsgAEUbJgBEGy0AQxwzAEIcOQBAHEAAPx1HAD4dTwA9HlgAPB5iADofbQA5H3sAOCCL&#10;ADchmwA2Ia0ANSHBADUh3wA1IfMANiH/ADYh/wCWIwAAgyYAAHQnAABoKAAAXygAAFgnAABTJgAA&#10;TyQAAEwiAABJIAAARyAJAEQfDwBCHxUAQCAcAD8gIwA+ICkAPCAvADshNgA6IT0AOSFEADgiTAA3&#10;IlUANiNfADQjawAzJHkAMiWJADElmgAwJasAMCa/AC8m3AAwJvIAMCb/ADEl/wCRJgAAfygAAHEq&#10;AABlKgAAXCoAAFUqAABPKQAASygAAEglAABEJAAAQSQFAD8kDQA9JBIAOyQZADkkHwA3JCYANiQs&#10;ADUlMwA0JToAMyZBADImSgAxJ1MAMCddAC8oaQAuKXcALSmHACwpmAArKqoAKiq9ACoq2gArKvEA&#10;Kyr+ACwp/wCNKAAAfCoAAG0sAABiLQAAWS0AAFEtAABMLAAARysAAEMoAAA/KAAAPCgCADkoCwA3&#10;KBAANSgWADMoHAAyKCMAMCgpAC8pMAAvKjcALio/AC0rRwAsK1EAKyxbACosZwApLXUAKC2FACct&#10;lwAmLqgAJS68ACUu2AAmLvAAJi79ACct/wCKKwAAeC0AAGouAABfLwAAVi8AAE4vAABILgAAQy0A&#10;AD8sAAA7LAAANywAADQsCQAyLA4AMC0TAC4tGgAtLSAAKy0nACouLQAqLjUAKS89ACgvRQAnME4A&#10;JjBZACUxZQAkMXMAIzGDACIylQAhMqcAITK7ACAy1AAhMu8AIjH8ACIx/wCGLQAAdS8AAGcwAABc&#10;MQAAUzEAAEsxAABFMQAAQDAAADswAAA2MAAAMzAAADAxBgAtMQ0AKzERACkyFwAoMh4AJzIkACUz&#10;KwAlMzIAJDM6ACM0QwAiNEwAITVXACA1YwAfNXEAHjaBAB02kwAcNqUAGza5ABs20gAcNu0AHTb7&#10;AB01/wCCMAAAcTIAAGMzAABZNAAAUDQAAEk0AABCMwAAPTMAADczAAAxNAAALjUAACs1AgAoNgsA&#10;JTcQACQ3FQAiNxsAITgiACA4KAAfODAAHjg3AB05QAAcOUkAGzpUABo6YAAZOm4AGDp/ABc7kQAX&#10;O6QAFju3ABU70AAWOuwAFzr6ABg5/wB9MgAAbTQAAGA1AABVNgAATTYAAEY2AABANgAAOjYAADQ2&#10;AAAuOAAAKjkAACY6AAAjOwgAIDwOAB49EgAdPRgAHD0fABs+JQAaPi0AGT40ABc+PQAWP0cAFT9R&#10;ABQ/XgAUP2wAE0B8ABJAjwARQKIAEUC2ABBAzgARP+sAEj/5ABI+/wB5NQAAaTcAAFw4AABSOQAA&#10;SjkAAEM5AAA9OQAANzkAADE6AAArPAAAJz0AACI/AAAeQQQAGkILABhDEAAXQxUAFUQbABREIgAT&#10;RCkAE0QxABJEOgARRUMAEEVOABBFWwAORWkADkV5AA1FjAANRZ8ADEWyAAtFyQAMReUADUT2AA1E&#10;/wB0OQAAZToAAFg7AABPOwAARzwAAEA8AAA6PAAANDwAAC4+AAAoQAAAI0IAAB9EAAAaRgAAFUgI&#10;ABJKDQARShIAEEoYAA9LHgAOSyUADUstAA1LNgAMS0AAC0tKAApLVgAJS2QACEt0AAdLhwAFS5oA&#10;BEuuAARKxAAFSuAABUrwAAZJ+gBuPAAAYD0AAFQ+AABLPgAARD4AAD0+AAA3PwAAMUAAACpCAAAk&#10;RQAAH0cAABpJAAAVTAAAEU4FAA5RCwALURAAClEUAAlRGwAIUSIAB1EpAAVRMgAEUjsAA1JGAAFS&#10;UgAAUl8AAFJvAABSgQAAUZYAAFGpAABRvwAAUNwAAFDuAABQ9wBoQAAAW0EAAFBBAABIQQAAQUEA&#10;ADtCAAA0QwAALUUAACZIAAAgSwAAG00AABZQAAARUwAADlUEAApYCgAGWA4AAlgSAABZFwAAWR0A&#10;AFklAABZLQAAWTYAAFlBAABZTQAAWloAAFppAABZfAAAWZAAAFmlAABYugAAWNUAAFfsAABX9gBj&#10;RAAAVkUAAE1FAABFRQAAP0UAADdHAAAvSQAAKEwAACJPAAAbUgAAFlUAABFYAAANWgAACV0DAARf&#10;CQAAYA0AAGAQAABhFAAAYRkAAGIgAABiJwAAYjEAAGI7AABiRwAAYlUAAGNkAABidgAAYosAAGKg&#10;AABhtgAAYc8AAGDqAABg9QBdSAAAUkkAAEpIAABDSAAAOkoAADJNAAAqUAAAI1MAABxXAAAWWgAA&#10;EV0AAA1gAAAIYwAAA2YBAABnBgAAaAsAAGkOAABqEQAAaxUAAGwbAABtIgAAbSoAAG00AABtQAAA&#10;bU4AAG1dAABtbwAAbYQAAGyaAABssAAAa8gAAGvmAABq8wBYTQAATk0AAEhMAAA+TgAANVEAACxU&#10;AAAkWAAAHVwAABZgAAAQZAAADGcAAAdrAAABbgAAAHAAAAByAwAAcgcAAHMLAAB1DgAAdhEAAHcW&#10;AAB4HAAAeSMAAHotAAB6OQAAekcAAHpWAAB5aAAAenwAAHmUAAB4qgAAeMEAAHffAAB37wBUUQAA&#10;TFEAAEJSAAA4VQAAL1kAACZeAAAeYgAAFmcAABBrAAALbwAABXMAAAB3AAAAegAAAHwAAAB+AAAA&#10;fwIAAIAGAACBCgAAgw0AAIQRAACGFQAAiBwAAIklAACKMAAAij4AAIlNAACJXwAAiXMAAIiLAACI&#10;ogAAh7kAAIfRAACG6ABSVgAAR1cAADxaAAAyXwAAKGQAAB9pAAAWbwAAEHQAAAp5AAACfQAAAIEA&#10;AACFAAAAiAAAAIoAAACMAAAAjQAAAI8AAACQBAAAkggAAJMMAACVEAAAlxUAAJkdAACbJwAAmzQA&#10;AJtEAACaVgAAmmoAAJmCAACamgAAmLAAAJjHAACX3gBLXAAAQGAAADVlAAAragAAIXEAABd3AAAQ&#10;fQAACYMAAAGIAAAAjAAAAJEAAACVAAAAmAAAAJoAAACbAAAAnQAAAJ8AAACgAAAAogAAAKQFAACm&#10;CgAAqA4AAKoUAACtHQAArSoAAK05AACtSwAArV8AAK13AACskAAAq6cAAKu6AACrywBFZgAAOWsA&#10;AC5xAAAjeAAAGX8AABCGAAAJjQAAAJMAAACYAAAAnQAAAKEAAAClAAAAqAAAAKsAAACrAAAArgAA&#10;AK8AAACxAAAAswAAALUAAAC3AQAAuQcAALwNAAC/EwAAwh8AAMIuAADCQAAAwlQAAMFrAADBgwAA&#10;wJsAAMGtAADBvAA+cgAAMngAACeAAAAciAAAEpAAAAqXAAAAnQAAAKMAAACoAAAArQAAALIAAAC2&#10;AAAAuQAAALsAAAC8AAAAvgAAAMAAAADCAAAAxAAAAMYAAADIAAAAywAAAM4FAADRDQAA1hQAANcj&#10;AADYNQAA2UkAANpeAADbdQAA24wAANyfAADcqwD/AAAA/wAAAP8AAAD/AAkA/wAQAP8AGQD+ACQA&#10;/AAvAPkAOQD0AEMA8ABLAO0AUgDqAFkA5wBfAOQAZADiAGkA4ABuAN4AcwDcAHkA2gB/ANcAhgDU&#10;AI4A0QCWAM8AoQDMAKwAygC7AMgA0gDGAO4AxgD/AMUA/wDFAP8AvwD/ALoA/wD/AAAA/wAAAP8A&#10;AAD+AAUA9wAOAPIAFQDuAB8A6wAqAOkANADjAD0A3gBFANkATQDUAFMA0QBZAM4AXgDMAGMAygBo&#10;AMkAbQDHAHMAxQB5AMMAgADBAIgAvwCQAL0AmwC7AKYAuQC0ALcAyAC2AOYAtQD7ALQA/wC0AP8A&#10;swD/AK4A/wD/AAAA/wAAAPgAAADtAAAA5QALAN0AEQDXABoA0gAkAM8ALgDLADcAxwBAAMMARwDA&#10;AE4AvgBTALwAWQC6AF4AuABjALYAaAC1AG0AswBzALEAeQCvAIEArQCKAKsAlACpAKAAqACtAKYA&#10;vgClANsApAD0AKQA/wCjAP8AowD/AKIA/wD/AAAA9gAAAOYAAADXAAAAywAGAMQADgC+ABUAuwAf&#10;ALkAKAC3ADEAtAA6ALAAQQCtAEgAqwBOAKkAUwCnAFgApgBcAKQAYQCjAGcAoQBsAKAAcwCeAHoA&#10;nQCDAJsAjgCZAJkAlwCmAJYAtgCVAMwAlADrAJMA/QCTAP8AkwD/AJMA/wD3AAAA5AAAANAAAADB&#10;AAAAtwACAK8ACwCrABEApwAZAKUAIgCjACsAogAzAJ8AOwCcAEIAmwBIAJkATQCXAFIAlgBXAJUA&#10;WwCTAGEAkgBmAJAAbQCPAHQAjQB9AIwAhwCKAJMAiACgAIcArwCFAMIAhQDiAIQA9wCEAP8AhAD/&#10;AIQA/wDlAAAAzQAAALwAAACvAAAApgAAAJ4ABwCaAA4AlgAUAJQAHQCSACUAkQAtAJAANQCNADwA&#10;jABCAIoARwCIAEwAhwBRAIYAVgCEAFsAgwBgAIEAZwCAAG4AfgB3AH0AgQB7AI0AegCaAHgAqQB3&#10;ALoAdgDTAHYA7wB2AP4AdQD/AHUA/wDQAAAAuwAAAKsAAACfAAAAlwAAAJAAAgCLAAsAiAAQAIYA&#10;FwCEACAAggAnAIEALwB/ADUAfQA8AHwAQQB7AEYAeQBLAHgAUAB3AFUAdgBbAHQAYQBzAGkAcQBx&#10;AHAAewBuAIcAbQCVAGsAowBqALQAagDJAGkA6ABpAPkAaQD/AGkA/wDAAAAArAAAAJwCAACQAgAA&#10;iAAAAIMAAAB/AAYAewANAHkAEgB3ABoAdgAiAHQAKQBzADAAcQA2AHAAPABvAEEAbQBGAGwASwBr&#10;AFAAagBWAGgAXABnAGQAZQBsAGQAdgBjAIIAYQCQAGAAnwBfAK8AXgDDAF4A4QBeAPQAXQD/AF0A&#10;/wC0BwAAoAkAAJALAACECwAAfAoAAHcHAAB0BAAAcQAJAG8ADwBtABUAawAcAGkAIwBoACoAZwAx&#10;AGUANgBkADwAYwBBAGIARgBgAEwAXwBSAF4AWABdAF8AWwBoAFoAcgBYAH4AVwCMAFYAmwBVAKsA&#10;VAC+AFQA2gBTAO8AVAD7AFQA/wCpDQAAlg4AAIcQAAB6EAAAchAAAGwOAABpDAAAZwkDAGYECwBk&#10;ABAAYgAXAGAAHgBeACUAXQArAFwAMQBaADcAWQA8AFgAQgBXAUcAVgFOAFUCVABTAlwAUgNlAFED&#10;bwBPBHsATgSKAE0FmQBMBakASwW8AEoG1ABKB+0ASgf5AEoH/wChEAAAjhIAAH4UAABzFAAAahQA&#10;AGQTAABgEQAAXg8AAF0NBQBdCQ0AWgYSAFgHGQBWByAAVQcnAFMHLQBSCDMAUQg4AFAIPgBPCUQA&#10;TglKAEwJUQBLClkASgpiAEgLbQBHC3oARgyIAEQMmABDDKkAQg28AEIN1QBCDe4AQg37AEIN/wCa&#10;FAAAhxYAAHgYAABsGQAAYxkAAF0YAABZFgAAVhMAAFQRAABUDggAUw0OAFENFABPDRsATQ0iAEwN&#10;KABLDS4ASg00AEkNOgBHDkEARg5HAEUOTwBEDlcAQg9hAEEQbAA/EHkAPhCIAD0RmAA7EakAOxG8&#10;ADoR1gA6EfAAOhL9ADsR/wCTGAAAgRoAAHMcAABnHQAAXh0AAFgcAABTGwAAUBgAAE4WAABMEwMA&#10;TBELAEoQEABIERcARhEeAEURJABEESoAQhEwAEERNwBAEj0APxJEAD0STAA8E1QAOxNeADkUaQA4&#10;FHYANxWFADYVlgA0FqcANBa6ADMW0wAzFu4ANBb8ADQW/wCOGwAAfB0AAG4fAABjIAAAWiAAAFMg&#10;AABOHgAASh0AAEgaAABGGAAARRYHAEMVDgBBFRMAPxUaAD4VIAA9FScAOxUtADoWMwA5FjoAOBZB&#10;ADcXSQA1F1EANBhbADMZZgAyGXMAMBqDAC8alAAuG6UALRu4AC0b0AAtG+wALhv7AC4b/wCKHgAA&#10;eCAAAGoiAABfIwAAViMAAE8iAABKIQAARiAAAEMeAABBGwAAPxoDAD0aDAA7GREAORkWADcaHQA2&#10;GiMANRopADQaMAAzGzYAMRs+ADAcRgAvHE8ALh1ZAC0dZAAsHnEAKx+BACofkgApH6QAKCC3ACcg&#10;zgAnIOsAKCD6ACkf/wCGIAAAdCMAAGckAABcJQAAUyUAAEwlAABHJAAAQiMAAD8hAAA9HwAAOh4A&#10;ADceCQA1Hg4AMx4TADEeGgAwHiAALx4mAC4fLQAtHzMALCA7ACsgQwAqIUwAKSFWACgiYgAmIm8A&#10;JSN/ACQjkAAjI6IAIiS1ACIkzAAiJOkAIyT5ACQj/wCCIwAAcSUAAGMmAABZJwAAUCgAAEknAABD&#10;JwAAPyYAADskAAA4IgAANSIAADIiBgAwIg0ALiIRACwiFwAqIh0AKSIjACgjKgAnIzEAJiQ4ACUl&#10;QQAkJUoAIyZUACImYAAhJ20AICd9AB8njwAeKKEAHii0AB0oygAdKOgAHij4AB8n/wB+JQAAbicA&#10;AGApAABWKQAATSoAAEYqAABBKQAAPCgAADcnAAA0JgAAMCYAAC0mAwArJwsAKCcQACcnFAAlJxoA&#10;JCchACMoJwAiKC4AISk2ACApPgAfKkgAHipSAB0rXgAcK2sAGyt7ABosjQAZLJ8AGCyyABgsyQAY&#10;LOcAGSv3ABor/wB6JwAAaioAAF0rAABTLAAASiwAAEMsAAA+KwAAOSsAADQqAAAwKgAAKyoAACkr&#10;AAAmKwgAIywOACIsEgAgLBgAHyweAB4tJQAdLSwAHC0zABsuPAAaLkUAGS9QABgvXAAXL2kAFjB5&#10;ABUwiwAUMJ4AFDCxABMwxwATMOUAFDD2ABUv/wB2KgAAZywAAFotAABQLgAASC4AAEEuAAA7LgAA&#10;Ni0AADEtAAAsLQAAJy8AACQvAAAhMAUAHzEMABwxEAAbMhUAGjIcABkyIgAYMikAFzMxABYzOQAV&#10;M0MAFDRNABM0WQASNGcAETV3ABE1iQAQNZwAEDWwAA41xgAPNOQAEDT1ABA0/wByLAAAYy4AAFcw&#10;AABNMAAARTAAAD4wAAA4MAAAMzAAAC8wAAApMQAAJDIAACEzAAAdNQIAGjYJABc3DgAVNxMAFDgZ&#10;ABM4HwASOCYAEjguABE5NgAQOUAAEDlLAA45VwAOOmQADTp0AAw6hgAMOpkACzmsAAo5wQAKOd4A&#10;CznxAAw4/ABuLwAAXzEAAFMyAABKMwAAQjMAADszAAA2MwAAMTIAACwzAAAnNAAAITYAAB04AAAZ&#10;OQAAFTsGABI9DAAQPhAAED4VAA4+HAAOPiMADT4qAAw+MwAMPjwACz9HAAo/UgAIP2AABz9vAAY/&#10;gQAFP5QABD+oAAM+vAAEPtcABT7sAAU+9wBpMwAAWzQAAFA1AABHNQAAPzUAADk1AAA0NQAALjUA&#10;ACk3AAAjOAAAHjsAABo8AAAWPwAAEkEEAA5DCgAMRA4ACkQTAAlEGQAIRCAAB0QnAAZELwAFRDgA&#10;A0VCAAJFTgAARVsAAEVqAABFfAAARZAAAESkAABEuQAARNEAAETqAABD9QBkNgAAVzcAAEw4AABD&#10;OAAAPDgAADc4AAAxOAAAKzkAACU7AAAgPQAAGkAAABZCAAASRAAADkcEAAtJCQAHSg0ABEsRAAFL&#10;FgAASxwAAEsjAABLKwAASzQAAEs+AABMSQAATFcAAExmAABMdwAAS4wAAEuhAABLtQAASs4AAErp&#10;AABK9QBfOgAAUjsAAEg7AABAOwAAOjsAADQ7AAAuPAAAJz4AACJBAAAcQwAAFkYAABJJAAAOSwAA&#10;C04DAAdQCAACUQwAAFEQAABSEwAAUxgAAFMfAABTJgAAUy8AAFM5AABTRQAAU1IAAFNhAABTcgAA&#10;U4cAAFKcAABSsQAAUcoAAFHnAABR9ABZPgAATj4AAEU+AAA+PgAAOD4AADBAAAApQgAAI0QAAB1H&#10;AAAXSgAAEk0AAA5QAAALUwAABlUCAABXBwAAWAsAAFkOAABaEQAAWhUAAFsaAABcIQAAXCoAAFw0&#10;AABcPwAAXE0AAFxbAABcbAAAXIEAAFuXAABbrQAAWsUAAFrkAABZ8wBUQgAASkIAAEJCAAA8QgAA&#10;NEMAACxGAAAlSQAAHkwAABdPAAASUwAADlYAAApZAAAFWwAAAF4AAABgBAAAYQgAAGIMAABjDgAA&#10;ZBEAAGUWAABmHAAAZyMAAGctAABnOQAAZ0YAAGdVAABnZgAAZ3oAAGaRAABlqAAAZcAAAGTeAABk&#10;8ABPRgAAR0YAAEBFAAA3RwAAL0oAACZNAAAfUQAAGFUAABJZAAANXAAACGAAAAJjAAAAZgAAAGgA&#10;AABqAAAAawQAAGwIAABtDAAAbw4AAHASAAByFwAAcx0AAHQmAAB0MgAAdD8AAHROAABzXwAAdHIA&#10;AHOKAAByoQAAcbgAAHHUAABw7ABMSgAARUoAADtLAAAyTgAAKVIAACBWAAAYWwAAEl8AAA1kAAAH&#10;aAAAAGsAAABvAAAAcgAAAHUAAAB2AAAAdwAAAHkCAAB6BgAAfAoAAH4OAACAEQAAghYAAIQeAACE&#10;KQAAhDYAAIRFAACEVgAAg2oAAIOBAACCmQAAgbEAAIDJAACA5QBKTgAAP1AAADVTAAArVwAAIlwA&#10;ABliAAASZwAADGwAAAVxAAAAdQAAAHkAAAB9AAAAgQAAAIMAAACFAAAAhgAAAIgAAACJAAAAiwQA&#10;AI0IAACPDQAAkhAAAJQWAACWIAAAliwAAJY7AACWTAAAlWAAAJV2AACUkAAAk6cAAJK9AACS1QBE&#10;VQAAOVkAAC9dAAAkYwAAGmkAABJvAAAMdQAABHsAAACAAAAAhQAAAIkAAACNAAAAkQAAAJMAAACU&#10;AAAAlgAAAJgAAACaAAAAnAAAAJ4AAACgBgAAogsAAKUQAACoFwAAqSMAAKkxAACpQwAAqVYAAKht&#10;AACmhwAAp54AAKazAAClxwA+XgAAMmMAACdqAAAdcAAAE3gAAAx/AAADhQAAAIsAAACRAAAAlgAA&#10;AJsAAACfAAAAogAAAKQAAAClAAAApwAAAKkAAACrAAAArQAAALAAAACyAAAAtQIAALcJAAC7EAAA&#10;vhgAAL4mAAC+OAAAvksAAL1hAAC8egAAu5QAALqpAAC6uQA3agAAK3AAACB4AAAWgAAADYgAAAWP&#10;AAAAlgAAAJwAAACiAAAApwAAAKwAAACwAAAAswAAALYAAAC3AAAAuQAAALsAAAC9AAAAvwAAAMIA&#10;AADFAAAAyAAAAMoAAADOCAAA0hAAANUbAADVLAAA1EAAANRXAADTbgAA1IYAANSbAADTqwD/AAAA&#10;/wAAAP8AAAD/AAUA/wAOAP8AFQD8ACAA+QAqAPYANADxAD0A7QBGAOkATQDmAFMA5ABZAOEAXgDe&#10;AGMA3ABoANkAbgDVAHMA0wB5ANAAgADOAIgAywCRAMkAnADGAKcAxAC3AMIAzADAAOwAvwD/AL4A&#10;/wC9AP8AtwD/ALIA/wD/AAAA/wAAAP8AAAD6AAEA8wALAO0AEgDoABsA5QAlAOQALgDfADgA2ABA&#10;ANIARwDOAE4AywBUAMgAWQDGAF4AxABjAMIAZwDAAG0AvwBzAL0AegC7AIEAuQCLALYAlQC0AKEA&#10;sgCvALAAwgCuAOMArgD6AKwA/wCtAP8AqQD/AKYA/wD/AAAA/wAAAPIAAADmAAAA3QAHANIADgDN&#10;ABYAygAgAMgAKQDFADIAwAA6ALwAQgC5AEgAtwBOALUAUwCzAFgAsQBdALAAYgCuAGcArABsAKoA&#10;cwCpAHsApwCEAKUAjgCjAJoAoQCoAJ8AuQCeANIAnQDyAJwA/wCdAP8AnAD/AJkA/wD8AAAA7gAA&#10;AN0AAADMAAAAwQACALoADAC2ABIAsgAaALAAIwCvACwArQA0AKkAPACmAEIApABIAKIATQCgAFIA&#10;ngBXAJ0AWwCcAGAAmgBmAJkAbACXAHQAlQB9AJMAhwCRAJMAkAChAI4AsQCNAMYAjADoAIsA/QCM&#10;AP8AjAD/AIwA/wDtAAAA2AAAAMUAAAC3AAAArAAAAKYACAChAA4AnwAVAJ0AHgCbACYAmgAuAJcA&#10;NQCVADwAkwBCAJEARwCQAEwAjgBRAI0AVQCLAFoAigBgAIkAZgCHAG0AhQB2AIQAgACCAIwAgACa&#10;AH8AqQB9ALwAfADcAHwA9QB8AP8AfAD/AHwA/wDZAAAAwQAAALEAAACkAAAAnAAAAJQAAwCQAAwA&#10;jQARAIsAGACJACAAiQAoAIcALwCFADYAgwA8AIIAQQCAAEYAfwBLAH0ATwB8AFQAewBaAHkAYAB4&#10;AGcAdgBwAHUAegBzAIYAcQCTAHAAogBvALQAbgDMAG4A7QBuAP4AbgD/AG4A/wDEAAAArwAAAKAA&#10;AACUAAAAjAAAAIYAAACBAAgAfgAOAHwAFAB7ABsAeQAiAHgAKQB3ADAAdQA2AHQAOwByAEAAcQBF&#10;AHAASgBvAE8AbQBUAGwAWwBrAGIAaQBqAGgAdABmAIAAZQCOAGMAnQBiAK0AYQDCAGEA5ABhAPgA&#10;YQD/AGEA/wC0AAAAoAAAAJEAAACGAAAAfgAAAHkAAAB1AAMAcQALAG8AEABtABYAbAAdAGsAJABr&#10;ACoAaQAwAGgANgBmADsAZQBAAGQARQBjAEoAYQBPAGAAVgBfAF0AXQBlAFwAbwBaAHoAWQCIAFgA&#10;mABXAKgAVgC7AFYA2ABWAPEAVgD/AFYA/wCoAQAAlAUAAIUHAAB6BwAAcgYAAGwEAABpAQAAZwAH&#10;AGQADQBjABEAYQAYAGAAHwBfACUAXgArAF0AMABbADYAWgA7AFkAQABYAEUAVwBLAFYAUQBVAFgA&#10;UwBhAFIAagBQAHYATwCEAE4AkwBNAKQATAC2AEwAzQBMAOsATAD6AEwA/wCdCQAAiwsAAHwNAABw&#10;DQAAaA0AAGIMAABfCgAAXQYBAFwBCQBaAA4AWAATAFcAGQBWACAAVQAmAFMAKwBSADEAUQA2AFAA&#10;OwBPAEEATgBHAE0ATQBLAFUASgBdAEkAZwBHAHMARgCAAEUAkABEAKEAQwCyAEMAyABDAOYAQwD1&#10;AEMA/wCVDQAAgw8AAHQQAABpEQAAYBEAAFoQAABWDgAAVA0AAFMKBABTBgsAUQMQAE8BFQBOARsA&#10;TAEhAEsBJwBKAiwASQIyAEgCNwBHAz0ARQNDAEQDSgBDBFEAQgRaAEAFZAA/BXAAPgZ+AD0GjgA8&#10;B58AOwexADoHxgA6B+MAOgfzADoI/ACOEAAAfBIAAG4UAABiFQAAWhUAAFQUAABQEwAATREAAEsO&#10;AABLDQYASgoMAEkIEQBHCBYARQgdAEQIIwBCCCgAQQkuAEAJMwA/CTkAPgpAAD0KRwA8Ck8AOgtY&#10;ADkLYwA4DG8ANgx+ADUMjgA0DZ8AMw2xADINxwAyDeMAMg30ADIN/gCIEwAAdxUAAGkXAABeGAAA&#10;VRgAAE8YAABKFgAARxUAAEUTAABDEAIAQw4IAEINDgBADRIAPw0YAD0NHwA8DSQAOw0qADkNMAA4&#10;DjcANw49ADYORQA1Dk0AMw9XADIPYgAxEG4ALxB9AC4QjgAtEaAALBGyACsRyAArEeYAKxH2ACwR&#10;/wCDFgAAchkAAGQaAABZGwAAURsAAEsbAABGGgAAQhgAAD8XAAA+FAAAPBIEADsRCgA6EBAAOBAV&#10;ADcQGwA1ESEANBEnADMRLQAyETMAMBE6AC8SQgAuEksALRNUACsTXwAqFGwAKRR7ACgUjAAnFZ4A&#10;JhWwACUVxgAlFeQAJRX2ACYV/wB+GQAAbhsAAGAdAABWHgAATR4AAEceAABCHQAAPhwAADoaAAA4&#10;GAAANxYAADUVBwA0FA0AMhQSADAUFwAvFB0ALRQjACwVKgArFTAAKhU3ACkWPwAoFkgAJxdSACYY&#10;XQAkGGoAIxl5ACIZigAhGZwAIBmvAB8ZxAAfGeIAIBn0ACAZ/wB6GwAAah4AAF0fAABTIAAASiAA&#10;AEQgAAA+HwAAOh4AADcdAAA0HAAAMhkAADAZBAAuGAsALBgQACoYFAApGBoAJxggACYZJgAlGS0A&#10;JBo1ACMaPQAiG0YAIRtQACAcWwAfHWgAHh13AB0diAAcHpsAGx6tABoewwAaHuAAGh3zABsd/wB3&#10;HQAAZyAAAFohAABQIgAASCIAAEEiAAA7IgAANyEAADMgAAAwHwAALR0AACsdAAAoHQgAJh0OACUd&#10;EgAjHRcAIR0dACEdJAAgHioAHx4yAB4fOgAdH0MAHCBNABshWQAaIWYAGSF1ABgihwAXIpkAFiKs&#10;ABUiwQAVIt8AFSHyABYh/gBzIAAAZCIAAFcjAABNJAAARSUAAD4kAAA5JAAANCMAADAiAAAsIgAA&#10;KSEAACYhAAAkIQYAIiEMACAhEAAeIRUAHSIbABsiIQAbIigAGiMvABkjOAAYJEEAFyRLABYlVwAV&#10;JWQAFCZzABMmhQASJpgAESarABEmwAAQJt0AESXxABIl/QBwIgAAYSQAAFQmAABKJgAAQicAADwm&#10;AAA2JgAAMSUAAC0lAAApJAAAJiQAACIlAAAfJQMAHSYKABsmDgAZJxIAGCcYABcnHwAWJyUAFSgt&#10;ABQoNQATKT4AEilJABEpVQARKmIAECpxAA8qgwAOKpYADiqpAA0qvQANKtcADSruAA4p+wBsJAAA&#10;XSYAAFEoAABIKAAAQCkAADkoAAA0KAAALygAACsnAAAnJwAAIigAAB4pAAAbKgAAGCsHABYrDQAU&#10;LBEAEywWABIsHAARLSMAEC0qABAtMgAPLjwADi5GAA0uUgANLl8ADC9uAAsvfwAKL5IACS+lAAku&#10;uQAILtAACS7pAAou9wBoJwAAWikAAE4qAABFKwAAPSsAADcrAAAxKgAALSoAACkqAAAkKgAAICsA&#10;ABstAAAYLgAAFS8EABIxCgAQMg4ADzITAA4yGQANMiAADTInAAwyLwALMzgACjNCAAkzTgAIM1sA&#10;BjRqAAU0ewAEM44AAzOiAAIztgACM80AAzPnAAQy8wBkKgAAViwAAEstAABCLQAAOi0AADQtAAAv&#10;LAAAKywAACYsAAAiLQAAHS8AABkxAAAVMgAAEjQDAA82CQAMOA0ACjgRAAk4FgAIOB0ABzgkAAY4&#10;LAAEODQAAzg+AAI5SgAAOVcAADllAAA5dwAAOYsAADifAAA4swAAOMoAADjmAAA38gBfLQAAUi4A&#10;AEgvAAA/MAAAOC8AADIvAAAtLwAAKS8AACQwAAAfMQAAGjMAABU1AAASNwAADzkDAAw7CAAIPQ0A&#10;BT4QAAM+FAAAPhoAAD4hAAA+KAAAPjEAAD87AAA/RgAAP1MAAD9hAAA/cwAAP4cAAD6cAAA+sAAA&#10;PccAAD3kAAA98gBaMAAATjIAAEQyAAA8MgAANTIAADAxAAArMQAAJjIAACA0AAAbNgAAFjgAABI7&#10;AAAPPQAADD8DAAhBCAAEQwwAAEMOAABEEgAARRYAAEUdAABFJAAARS0AAEY2AABGQgAARk4AAEZd&#10;AABGbgAARYIAAEWYAABErQAARMQAAEPjAABD8gBVNAAASjUAAEE1AAA5NQAAMzQAAC40AAAoNQAA&#10;IjcAAB06AAAXPAAAEj8AAA9BAAAMRAAACEYBAANIBgAASQoAAEoNAABLEAAATBQAAE0ZAABOIAAA&#10;TigAAE4yAABNPQAATkoAAE5YAABNaQAATX0AAEyUAABMqgAAS8EAAEvhAABK8gBQOAAARjgAAD04&#10;AAA3OAAAMTcAACo5AAAkOwAAHj0AABhAAAATQwAAD0YAAAtJAAAHSwAAAk4AAABQBAAAUQgAAFIL&#10;AABTDgAAVBEAAFUVAABWGwAAVyMAAFcsAABXOAAAV0QAAFdSAABWYwAAVncAAFaOAABVpQAAVL0A&#10;AFPdAABT8ABLPAAAQjwAADs7AAA1OwAALTwAACY/AAAfQgAAGUUAABNIAAAOSwAAC08AAAVRAAAA&#10;VAAAAFcAAABYAQAAWgUAAFsIAABcDAAAXQ4AAF8RAABgFgAAYh0AAGImAABiMQAAYj4AAGFMAABh&#10;XQAAYXAAAGCIAABgoAAAX7cAAF7UAABd7gBHQAAAPz8AADo/AAAxQAAAKUMAACFGAAAaSgAAE04A&#10;AA5RAAAKVQAABFgAAABbAAAAXgAAAGEAAABjAAAAZAEAAGUEAABnCAAAaAsAAGoOAABsEgAAbhcA&#10;AG8gAABvKgAAbzYAAG5FAABuVQAAbmgAAG1/AABtmAAAbLAAAGvKAABq6ABERAAAPkMAADVEAAAr&#10;RwAAI0sAABtPAAATVAAADlgAAAhcAAACYAAAAGQAAABnAAAAawAAAG0AAABvAAAAcAAAAHIAAAB0&#10;AgAAdQYAAHcKAAB5DgAAfBIAAH4YAAB/IgAAfy4AAH89AAB+TQAAfWEAAH13AAB8kAAAe6gAAHrA&#10;AAB53wBDRwAAOUkAAC9MAAAlUAAAHFUAABRbAAAOYAAAB2UAAABqAAAAbgAAAHIAAAB2AAAAeQAA&#10;AHwAAAB+AAAAfwAAAIEAAACDAAAAhQAAAIcDAACKCAAAjA0AAI8RAACSGQAAkiUAAJIzAACSRAAA&#10;kVcAAJBtAACPhgAAjp8AAI21AACMzQA9TgAAMlEAAChWAAAeXAAAFWIAAA5oAAAHbgAAAHQAAAB5&#10;AAAAfgAAAIIAAACGAAAAiQAAAIwAAACOAAAAkAAAAJIAAACUAAAAlgAAAJgAAACbAAAAngYAAKEM&#10;AACkEQAAphsAAKYpAACmOgAApU0AAKViAACkewAAo5QAAKGrAAChvwA2VwAALFwAACFiAAAXaQAA&#10;D3AAAAd3AAAAfgAAAIQAAACKAAAAjwAAAJQAAACYAAAAmwAAAJ4AAACfAAAAogAAAKQAAACmAAAA&#10;qAAAAKsAAACtAAAAsAAAALMEAAC3DAAAuxIAALsfAAC7MAAAu0MAALpYAAC5cAAAt4sAALehAAC3&#10;swAwYgAAJWkAABpwAAAQeAAACYAAAACIAAAAjwAAAJYAAACbAAAAoQAAAKYAAACqAAAArgAAALAA&#10;AACxAAAAtAAAALYAAAC4AAAAuwAAAL0AAADAAAAAwwAAAMcAAADLAwAAzwwAANMVAADSJQAA0jgA&#10;ANFOAADQZQAAz34AAM2WAADMqQD/AAAA/wAAAP8AAAD/AAMA/wALAPwAEQD5ABsA9wAlAPMALwDu&#10;ADgA6QBAAOYASADiAE4A3wBUANwAWQDZAF4A1QBjANMAaADQAG0AzgBzAMsAegDIAIIAxgCMAMMA&#10;lwDAAKMAvgCyALwAyAC6AOoAuQD/ALgA/wCxAP8AqgD/AKcA/wD/AAAA/wAAAPsAAAD2AAAA7QAH&#10;AOcADwDiABYA3wAgAN4AKQDZADMA0QA7AMwAQgDIAEgAxQBOAMIAUwDAAFgAvgBdALwAYgC6AGcA&#10;uQBtALcAdAC1AHsAsgCFALAAkACuAJwArACqAKkAvQCnAN4ApgD5AKUA/wCjAP8AnQD/AJsA/wD9&#10;AAAA9gAAAOsAAADfAAAA0QADAMoADADFABIAwwAbAMAAJAC+ACwAuQA1ALYAPACzAEMAsABIAK4A&#10;TgCsAFIAqwBXAKkAXACnAGEApgBnAKQAbQCiAHQAoAB9AJ4AiACcAJUAmgCjAJgAtACWAM0AlQDx&#10;AJQA/wCVAP8AkAD/AI4A/wDzAAAA5gAAANEAAADCAAAAuAAAALEACACtAA8AqgAWAKgAHgCoACcA&#10;pgAvAKIANgCfADwAnQBCAJsARwCZAEwAlwBRAJYAVQCUAFoAkwBgAJEAZgCQAG4AjgB2AIwAgQCK&#10;AI0AiACbAIYArACFAMEAhADmAIMA/QCEAP8AgwD/AIEA/wDkAAAAywAAALoAAACsAAAAogAAAJwA&#10;BACYAAwAlgARAJQAGQCTACEAkgAoAI8AMACNADYAiwA8AIkAQQCIAEYAhgBLAIUATwCEAFQAggBa&#10;AIEAYAB/AGcAfgBvAHwAegB6AIYAeACUAHcApAB1ALcAdADUAHMA9AB0AP8AdAD/AHQA/wDLAAAA&#10;tgAAAKYAAACaAAAAkgAAAIoAAACGAAgAgwAOAIEAFACBABsAgAAjAH8AKgB9ADAAewA2AHoAOwB4&#10;AEAAdwBFAHUASQB0AE4AcwBUAHEAWgBwAGEAbgBpAG0AcwBrAH8AaQCNAGgAnQBnAK4AZgDHAGUA&#10;6gBmAP8AZgD/AGcA/wC4AAAApAAAAJUAAACKAAAAgQAAAHwAAAB2AAQAdAAMAHIAEABxABYAcAAd&#10;AHAAJABuACoAbQAwAGsANQBqADoAaQA/AGgARABnAEkAZQBOAGQAVABjAFsAYQBjAGAAbQBeAHkA&#10;XQCHAFsAlgBaAKgAWQC9AFkA3wBZAPgAWgD/AFoA/wCoAAAAlQAAAIcAAAB7AAAAcwAAAG4AAABq&#10;AAEAZwAIAGUADgBkABIAYwAYAGMAHwBiACUAYQAqAF8AMABeADUAXQA6AFwAPgBbAEQAWQBJAFgA&#10;TwBXAFYAVgBeAFQAaABTAHMAUQCBAFAAkQBPAKIATgC1AE4A0ABOAPAATgD/AE8A/wCcAAAAiQAA&#10;AHsDAABwAwAAaAMAAGIBAABfAAAAXQAEAFsACwBZAA8AWAAUAFcAGQBXACAAVgAlAFUAKgBTADAA&#10;UgA0AFEAOQBQAD8ATwBEAE4ASwBNAFIASwBaAEoAYwBJAG8ARwB8AEYAjABFAJ0ARQCwAEQAxwBE&#10;AOgARAD6AEUA/wCSBAAAgAcAAHEKAABmCgAAXgoAAFkJAABVBwAAVAQAAFIABwBQAAwATwAQAE4A&#10;FQBNABsATAAgAEsAJgBKACsASQAwAEgANQBHADoARgBAAEUARgBDAE4AQgBWAEEAXwBAAGsAPgB4&#10;AD0AiAA8AJkAPACrADwAwQA7AOAAOwD0ADsA/wCJCgAAeAwAAGoOAABfDgAAVw4AAFEOAABNDAAA&#10;SwsAAEoIAgBJBAkASAANAEYAEQBFABYARAAcAEMAIQBCACYAQQArAD8AMQA+ADYAPQA8ADwAQwA7&#10;AEoAOgBSADkAXAA4AGgANgB1ADUAhQA0AJYANACoADMAvAAzANgAMwDvADMA+wCCDQAAcQ8AAGQQ&#10;AABZEQAAUREAAEsRAABHEAAARA4AAEINAABBCwUAQQcLAD8FDgA+AxIAPAIYADsCHQA6AyIAOQMo&#10;ADgDLQA3AzIANgQ5ADUEPwA0BUcAMwVQADEGWgAwBmYALwdzAC4HgwAtB5UALAenACsHugArB9IA&#10;KwfrACsH9wB9EAAAbBEAAF8TAABUFAAATBQAAEYUAABCEwAAPhIAADwQAAA6DgEAOg0GADoKDAA4&#10;CRAANggUADUIGQA0CR8AMgkkADEJKQAwCS8ALwo2AC4KPQAtCkUALAtOACsLWQApDGUAKAxzACcM&#10;gwAmDZUAJQ2nACQNuwAjDdIAIw3rACMN9wB4EgAAaBQAAFsWAABRFwAASBcAAEIWAAA9FgAAORUA&#10;ADcTAAA1EQAAMxADADMOCAAyDQ0AMA0RAC8NFgAtDRsALA0hACsNJwAqDS0AKQ40ACgOOwAnDkQA&#10;JQ5OACQPWQAjEGUAIRBzACAQhAAfEJYAHhCpAB0QvQAcENgAHRDuAB0Q+QBzFAAAZBYAAFcYAABN&#10;GQAARRkAAD8ZAAA6GAAANRcAADIWAAAwFQAALhMAAC0RBAAsEAoAKxAOACkQEgAoEBgAJhAeACUQ&#10;JAAkECoAIxExACIROQAhEUIAIBJLAB4SVgAdE2MAHBNxABoTggAZFJUAGBSnABcUuwAXE9QAFxPu&#10;ABgT+gBwFgAAYBkAAFQaAABKGwAAQhwAADwbAAA2GwAAMhoAAC8ZAAAsGAAAKhYAACgUAQAmEwcA&#10;JRMMACMTEAAiExUAIBMaAB8TIQAeFCcAHRQuABwVNgAbFT8AGhZJABkWVAAYF2EAFhdwABUYgQAU&#10;GJMAEximABIYugASF9IAEhfsABMX+gBsGQAAXRsAAFEdAABHHQAAPx4AADkdAAA0HQAALxwAACsb&#10;AAAoGgAAJhkAACQYAAAiFwQAIBcKAB4XDgAcFxIAGhcXABkYHgAZGCQAGBksABcZNAAWGj0AFRpH&#10;ABQbUgATG18AEhxuABEcfwAQHJIAEBylAA8cuQAOHNAADhvqAA8b+ABpGwAAWh0AAE4fAABFHwAA&#10;PSAAADYfAAAxHwAALR4AACkdAAAlHQAAIxwAACAbAAAdGwEAGxsHABkcDQAXHBAAFhwVABUcGwAU&#10;HSIAEx0pABIeMQARHjoAER9FABAfUAAPIF0ADiBsAA0gfAANII8ADCCiAAsgtQALIMoACyDlAAwf&#10;9ABlHQAAVx8AAEwhAABCIQAAOiEAADQhAAAvIQAAKiAAACYfAAAjHwAAIB4AAB0eAAAZIAAAFiAE&#10;ABQgCwASIQ4AESETABEiGQAQIh8ADyImAA4jLwAOIzcADSNBAAwkTQALJFkACiRnAAkkeAAIJIsA&#10;BySeAAcksQAGJMcABiPjAAcj8QBiHwAAVCEAAEkjAABAIwAAOCMAADIjAAAsIwAAKCIAACQhAAAh&#10;IQAAHiEAABohAAAWIwAAEyQDABElCAAPJg0ADicRAA0nFgAMJx0ACycjAAonKwAJKDQACCg+AAco&#10;SQAGKFUABSlkAAQpdAADKYcAAimbAAEorwAAKMUAASjhAAEn8ABeIgAAUSQAAEYlAAA9JQAANSUA&#10;AC8lAAAqJAAAJiQAACIjAAAfIwAAGyQAABglAAAUJgAAESgDAA8pCAAMLAwACiwQAAgsFAAHLBoA&#10;BiwhAAUsKAADLTAAAi06AAEtRQAALVIAAC5gAAAucQAALYQAAC2ZAAAtrQAALMIAACzgAAAs8ABa&#10;JAAATSYAAEMnAAA6JwAAMycAAC0nAAAoJgAAJCYAACEmAAAdJgAAGScAABUpAAARKwAADywDAA0u&#10;BwAJMAwABjEOAAMxEgABMhcAADIeAAAyJQAAMi0AADI2AAAzQgAAM04AADNdAAAzbQAAM4EAADKW&#10;AAAyqwAAMcEAADHfAAAx8ABWJwAASikAAD8qAAA3KgAAMCoAACspAAAnKAAAIygAAB4pAAAaKgAA&#10;FiwAABIuAAAPMAAADTECAAo0BwAFNQsAAjYOAAA3EAAAOBQAADgaAAA4IgAAOCoAADkzAAA5PgAA&#10;OUoAADlZAAA5aQAAOX0AADiTAAA4qAAAN78AADfeAAA28ABRKwAARiwAADwsAAA0LAAALiwAACor&#10;AAAlKwAAICwAABstAAAXLwAAEzEAABAzAAANNQAACTcCAAU6BgABOwoAADwNAAA9DwAAPhIAAD8X&#10;AABAHgAAQCUAAEAvAABAOgAAQEYAAEBUAABAZQAAP3gAAD+PAAA+pgAAPr0AAD3cAAA98ABNLgAA&#10;Qi8AADkvAAAyLwAALS4AACguAAAiLwAAHTAAABgyAAATNQAAEDcAAAw6AAAJPAAABT4AAABBBAAA&#10;QggAAEMLAABEDQAARhAAAEcUAABIGQAASCEAAEgqAABINQAASEEAAEhPAABIYAAAR3MAAEeKAABG&#10;ogAARbkAAEXZAABE8ABIMgAAPjIAADYyAAAwMQAAKzEAACUyAAAfNAAAGTYAABM5AAAQPAAADD8A&#10;AAhCAAADRAAAAEYAAABIAgAASgUAAEsIAABMCwAATg4AAE8RAABRFQAAUhwAAFIlAABSMAAAUjwA&#10;AFFKAABRWgAAUW0AAFCEAABPnQAATrUAAE3SAABN7gBDNgAAOzYAADQ1AAAvNAAAJzUAACE4AAAa&#10;OwAAFD4AABBBAAAMRAAAB0cAAAJKAAAATQAAAE8AAABRAAAAUwIAAFQFAABVCAAAVwsAAFkOAABb&#10;EQAAXRcAAF0fAABdKgAAXTYAAFxEAABcVAAAW2cAAFt+AABalwAAWa8AAFjLAABX6gA/OQAAODkA&#10;ADM4AAArOQAAIzwAABw/AAAVQwAAEEcAAAtKAAAFTgAAAFEAAABUAAAAVwAAAFoAAABcAAAAXQAA&#10;AF8AAABgBAAAYgcAAGQLAABmDgAAaBIAAGsZAABrIwAAai4AAGo8AABqTQAAaV8AAGh1AABnjwAA&#10;ZqgAAGXCAABk4wA9PQAANzwAAC49AAAlQAAAHUQAABZJAAAQTQAAClEAAARVAAAAWgAAAF0AAABg&#10;AAAAYwAAAGYAAABoAAAAagAAAGsAAABtAAAAbwIAAHEGAAB0CgAAdg4AAHkTAAB7GwAAeycAAHo1&#10;AAB5RQAAeFkAAHhtAAB3hgAAdp8AAHW3AAB00gA8QQAAMkIAAChFAAAgSgAAF04AABBUAAAKWQAA&#10;Al4AAABjAAAAZwAAAGsAAABvAAAAcgAAAHUAAAB3AAAAeQAAAHsAAAB9AAAAfwAAAIIAAACEAwAA&#10;hwkAAIoOAACOEwAAjx4AAI4rAACOOwAAjU4AAItjAACKfAAAipUAAIitAACHxQA2RwAALEsAACJP&#10;AAAZVQAAEFsAAAphAAABZwAAAG0AAAByAAAAdwAAAHsAAAB/AAAAgwAAAIYAAACIAAAAigAAAI0A&#10;AACPAAAAkQAAAJQAAACXAAAAmgEAAJ0HAAChDQAApRQAAKQhAACkMQAAo0QAAKJZAACgcAAAn4sA&#10;AJ2iAACdtwAwUAAAJVUAABtbAAASYgAAC2kAAAFwAAAAdwAAAH0AAACDAAAAiAAAAI0AAACRAAAA&#10;lQAAAJgAAACaAAAAnAAAAJ8AAAChAAAAowAAAKYAAACpAAAArAAAALAAAAC0BwAAuA4AALoYAAC6&#10;JwAAuTkAALhOAAC3ZQAAtn4AALWWAACzqwApWwAAHmIAABRpAAAMcQAAAnkAAACBAAAAiQAAAI8A&#10;AACWAAAAmwAAAKAAAACkAAAAqAAAAKsAAACsAAAArwAAALIAAAC0AAAAtgAAALkAAAC8AAAAwAAA&#10;AMQAAADIAAAAzQcAANIQAADSHQAA0S8AANBEAADPWwAAzXMAAMuNAADKoQD/AAAA/wAAAPsAAAD6&#10;AAAA/AAIAPgADwD1ABcA9AAgAPEAKgDrADMA5gA7AOIAQwDeAEkA2gBPANYAVADTAFkA0ABeAM4A&#10;YwDLAGgAyQBuAMYAdQDDAH0AwQCGAL4AkgC7AJ4AuQCuALYAwwC0AOgAswD/AK8A/wClAP8AngD/&#10;AJsA/wD9AAAA9wAAAPIAAADwAAAA5wADAOEADADcABIA2AAbANYAJADSAC0AzAA2AMYAPQDCAEMA&#10;vwBJALwATgC6AFMAuABYALYAXQC1AGIAswBnALEAbgCvAHYArAB/AKoAigCoAJcApQCmAKMAuQCh&#10;ANkAoAD5AJ4A/wCYAP8AkgD/AI8A/wDzAAAA7AAAAOMAAADTAAAAyAAAAMEACQC9AA8AuwAWALkA&#10;HwC3ACcAswAvAK8ANwCsAD0AqgBDAKgASACmAE0ApABSAKMAVgChAFsAnwBhAJ4AZwCcAG8AmgB4&#10;AJcAgwCVAJAAkwCeAJEAsACQAMgAjgDwAI0A/wCKAP8AhQD/AIIA/wDnAAAA3QAAAMYAAAC4AAAA&#10;rgAAAKgABAClAAwAoQASAKEAGQCgACIAnwApAJsAMACYADcAlgA9AJMAQgCSAEcAkABLAI8AUACN&#10;AFUAjABaAIoAYQCIAGgAhwBwAIUAewCDAIgAgQCWAH8ApwB9ALwAfADjAHwA/QB8AP8AeAD/AHYA&#10;/wDWAAAAwAAAAK8AAACjAAAAmQAAAJMAAACPAAkAjQAOAIsAFACKABwAigAjAIgAKgCFADAAgwA2&#10;AIIAOwCAAEAAfwBFAH4ASgB8AE8AewBUAHoAWgB4AGEAdgBpAHUAcwBzAIAAcQCOAG8AnwBuALIA&#10;bQDPAGwA9ABsAP8AawD/AGkA/wDAAAAAqwAAAJsAAACPAAAAhwAAAIAAAAB8AAQAegAMAHgAEQB4&#10;ABcAeAAeAHcAJAB1ACoAcwAwAHEANQBwADoAbgA/AG0ARABsAEkAawBOAGoAVABoAFsAZwBjAGUA&#10;bQBkAHgAYgCHAGAAlwBfAKoAXgDCAF4A6QBeAP8AXgD/AF0A/wCsAAAAmQAAAIoAAAB/AAAAdwAA&#10;AHEAAABtAAAAagAIAGkADgBoABIAZwAYAGcAHwBnACUAZQAqAGMALwBiADQAYQA5AGAAPgBfAEMA&#10;XgBIAF0ATgBbAFUAWgBdAFgAZwBXAHIAVQCBAFQAkQBTAKMAUgC4AFEA3ABRAPkAUgD/AFIA/wCd&#10;AAAAiwAAAHwAAABxAAAAaQAAAGQAAABgAAAAXgAFAFwACwBbAA8AWwAUAFoAGQBaAB8AWQAlAFcA&#10;KgBWAC8AVQA0AFQAOABTAD0AUgBDAFAASQBPAFAATgBYAE0AYgBLAG0ASgB6AEkAiwBIAJ0ARwCx&#10;AEcAzABGAPAARwD/AEcA/wCQAAAAfgAAAHAAAABmAAAAXgAAAFkAAABWAAAAUwABAFIACABQAA0A&#10;TwAQAE8AFQBOABoATgAgAE0AJQBMACoASgAuAEkAMwBIADgARwA+AEYARABFAEsARABTAEMAXQBB&#10;AGgAQAB1AD8AhQA+AJcAPQCrAD0AwwA9AOYAPQD7AD4A/wCHAAAAdQMAAGgGAABdBwAAVQYAAFAG&#10;AABMBAAASgEAAEkABABHAAoARgAOAEUAEQBFABYARAAbAEMAIABCACUAQQAqAEAALwA/ADQAPgA6&#10;AD0AQAA7AEcAOgBPADkAWQA4AGQANwBxADYAgQA1AJMANACmADQAuwA0AN0ANAD1ADUA/wB+BgAA&#10;bQkAAGALAABWDAAATgwAAEgLAABECgAAQggAAEAFAQA/AQcAPgALAD0ADgA8ABIAOwAXADsAHAA6&#10;ACEAOQAlADcAKgA2ADAANQA1ADQAPAAzAEMAMgBMADEAVQAwAGAALwBtAC4AfQAtAI8ALACiACwA&#10;tgAsANAALADuACwA/AB3CgAAZwwAAFoOAABQDgAASQ4AAEMOAAA+DQAAOwwAADkLAAA4CQMANwUI&#10;ADYCDQA1ARAANAATADMAGAAyAB0AMQAiADAAJwAvACwALgAyAC0AOAAsAEAAKwBJACoAUgApAF0A&#10;KABrACcBegAmAYwAJQCfACUAsgAlAMoAJQDoACUA9wByDQAAYg4AAFYQAABMEQAARBEAAD4RAAA5&#10;EAAANg8AADMOAAAxDQEAMAsFADAICgAvBg0ALgURACwEFAArAxkAKgMeACkDIwAoBCkAJwQvACYF&#10;NQAlBT0AJAVGACMGUAAiBlwAIQdpACAHeQAfB4sAHgedAB4HsAAdBsYAHQbjAB0F8wBtDgAAXhEA&#10;AFISAABIEwAAQBMAADoTAAA1EgAAMREAAC4QAAAsDwAAKg4DACoNBwApCwsAKAkOACcJEQAlCBYA&#10;JAgbACMJIAAiCSYAIQksACAKMwAfCjsAHgtEAB0LTwAcDFsAGwxpABoMeQAYDIsAGAyeABcMsAAW&#10;DMUAFgzhABYL8ABpEAAAWhIAAE4UAABFFQAAPRUAADcVAAAxFAAALRMAACoSAAAoEQAAJhABACQQ&#10;BAAjDggAIw0MACIMDwAgDBMAHwwYAB4NHQAdDSMAHA0qABsNMgAaDjoAGA5EABcOUAAWD1wAFQ9q&#10;ABMQewASEI0AERCgABEQswAQD8kAEA/kABEP8gBlEgAAVxQAAEsWAABCFwAAOhcAADQXAAAvFgAA&#10;KhUAACcUAAAkEwAAIhMAACASAwAeEQYAHRAJABwQDQAbDxAAGRAVABgQGwAXECEAFhAoABURMAAU&#10;ETkAExFDABISTgAREloAEBJpABATeQAOE4wADhOeAA0TsQANEsUADBLhAA0S8QBiFAAAVBYAAEkY&#10;AAA/GQAANxkAADEZAAAsGAAAKBcAACQWAAAhFgAAHxUAABwUAgAaEwQAGRIGABcSCwAVEg4AFBIS&#10;ABMTGAASEx8AERMmABEULQAQFDYADxVBAA4VTAAOFlcADRZlAAwXdQALF4cACheaAAkWrQAIFsEA&#10;CBbdAAkV7gBfFgAAURgAAEYaAAA9GgAANRsAAC8aAAAqGgAAJRkAACIYAAAfGAAAHBcAABkWAQAX&#10;FgMAFRYEABMWCQARFg0AEBcRAA8XFgAOFxwADhgjAA0YKgAMGTMADBk8AAsaRwAKGlMACRphAAcb&#10;cQAGG4MABRuXAAQaqgADGr8AAxnaAAQZ7ABcGAAAThoAAEMcAAA6HAAAMxwAACwcAAAnHAAAIxsA&#10;ACAaAAAdGQAAGhkAABcYAQAVGAIAEhkEABAbBwAOGwwADRwQAAwcEwALHBkAChwfAAkdJwAIHS8A&#10;Bx45AAYeQwAEHlAAAx9eAAIfbgABH4AAAB+VAAAeqQAAHr0AAB3YAAAd7ABYGgAASxwAAEEeAAA4&#10;HgAAMB4AACoeAAAlHQAAIRwAAB4cAAAbGwAAGBsAABYbAQATGwIAERwEAA4eBwAMHwsACiAOAAgg&#10;EgAGIRcABSEdAAQhJAACIiwAASI1AAAiQAAAI00AACNaAAAjawAAI34AACOTAAAipwAAIrwAACHX&#10;AAAh7QBVHQAASB8AAD4gAAA1IAAALiAAACggAAAjHwAAIB4AAB0dAAAaHQAAFh0AABMeAAARHwIA&#10;DiAEAA0iBwAKJAsABiUNAAQlEAACJhQAACYaAAAmIQAAJykAACcyAAAnPQAAJ0kAAChXAAAoZwAA&#10;J3sAACeQAAAnpQAAJrsAACbWAAAl7QBRIAAARSEAADsiAAAyIgAALCIAACYhAAAiIQAAHiAAABsf&#10;AAAYIAAAFCAAABEiAAAPIwAADSUDAAomBgAGKAoAAykNAAArDwAALBIAACwXAAAsHgAALCYAAC0v&#10;AAAtOQAALUYAAC1UAAAtZAAALXcAACyNAAAspAAAK7oAACvWAAAq7gBNIgAAQSQAADgkAAAwJAAA&#10;KSQAACQjAAAhIgAAHSIAABkiAAAVIwAAEiQAAA8mAAANKAAACioCAAYsBQACLgkAAC8LAAAwDgAA&#10;MhAAADMVAAAzGwAAMyIAADMrAAAzNgAAM0IAADNQAAAzYAAAM3MAADKKAAAyoQAAMbgAADDWAAAw&#10;7wBJJQAAPiYAADQnAAAtJwAAKCYAACMlAAAfJAAAGyUAABYmAAASKAAAECoAAA0sAAAKLgAABjAB&#10;AAIyBAAANAcAADUKAAA3DAAAOA4AADoSAAA6FwAAOh8AADonAAA6MgAAOj4AADpMAAA6XAAAOm8A&#10;ADmGAAA4ngAAOLYAADfUAAA27wBEKQAAOikAADEpAAArKQAAJigAACInAAAdKAAAGCkAABMrAAAQ&#10;LgAADTAAAAkyAAAFNQAAATcAAAA5AgAAOwUAADwIAAA+CwAAPw0AAEEQAABDFAAAQxsAAEMjAABD&#10;LgAAQzkAAENHAABCVwAAQmoAAEGBAABAmgAAP7IAAD7PAAA+7wA/LAAANiwAAC8sAAAqKwAAJSoA&#10;AB8rAAAZLQAAFC8AABAyAAANNQAACDgAAAQ6AAAAPAAAAD8AAABBAAAAQwIAAEUFAABGCAAASAsA&#10;AEoOAABMEQAATRYAAE0eAABNKAAATTQAAExCAABMUQAAS2QAAEt7AABKlAAASa0AAEjKAABH7AA7&#10;MAAAMy8AAC0vAAAoLQAAIi8AABsxAAAVNAAAEDcAAA06AAAIPQAAAkAAAABDAAAARgAAAEgAAABK&#10;AAAATAAAAE4BAABPBAAAUQcAAFMLAABVDgAAWBIAAFkZAABYIgAAWC4AAFc8AABXSwAAVl4AAFZz&#10;AABVjQAAVKcAAFLCAABS5gA4MwAAMTIAACwxAAAlMgAAHTUAABY4AAARPAAADEAAAAdEAAAARwAA&#10;AEoAAABNAAAAUAAAAFMAAABVAAAAVwAAAFkAAABaAAAAXAMAAF4HAABhCwAAZA4AAGYTAABnHAAA&#10;ZicAAGY0AABlRAAAZFcAAGRrAABihQAAYZ8AAGC5AABe3AA1NwAAMDUAACg3AAAgOgAAGD0AABFC&#10;AAAMRgAABkoAAABPAAAAUwAAAFYAAABZAAAAXAAAAF8AAABhAAAAZAAAAGUAAABnAAAAaQAAAGwB&#10;AABuBgAAcQsAAHQPAAB3FQAAdyAAAHYtAAB2PQAAdU8AAHRjAABzewAAcpUAAHCvAABvyQA1OgAA&#10;KzsAACI/AAAaQwAAEkgAAAxNAAAFUgAAAFcAAABcAAAAYAAAAGQAAABoAAAAawAAAG4AAABxAAAA&#10;cwAAAHUAAAB3AAAAegAAAHwAAAB/AAAAggQAAIYKAACKDwAAjBcAAIskAACKMwAAiUUAAIdbAACG&#10;cgAAhYsAAIOlAACCvAAvQAAAJUQAABxJAAATTgAADVQAAARaAAAAYQAAAGYAAABrAAAAbwAAAHQA&#10;AAB5AAAAfQAAAIAAAACDAAAAhQAAAIcAAACKAAAAjAAAAI8AAACSAAAAlgAAAJkCAACeCQAAohAA&#10;AKIaAAChKQAAoDsAAJ9QAACdZwAAmoEAAJqZAACZrwApSQAAH04AABVUAAAOWwAABWIAAABpAAAA&#10;cAAAAHcAAAB9AAAAggAAAIYAAACLAAAAjwAAAJMAAACVAAAAlwAAAJoAAACdAAAAoAAAAKMAAACm&#10;AAAAqgAAAK4AAACyAAAAtwoAALsRAAC6HwAAuTAAALdFAAC1XAAAtHQAALGOAACvpAAiVAAAGFsA&#10;ABBiAAAHagAAAHMAAAB7AAAAggAAAIkAAACQAAAAlQAAAJoAAACfAAAAowAAAKYAAACoAAAAqwAA&#10;AK4AAACwAAAAswAAALYAAAC6AAAAvQAAAMIAAADHAAAAzAEAANMLAADUFQAA0yYAANE6AADQUQAA&#10;zWgAAMuBAADKlgD8AAAA9gAAAPIAAADxAAAA8wAFAPQADADyABMA8AAcAO0AJQDoAC4A4gA2AN4A&#10;PgDZAEQA1ABKANEATwDOAFQAywBZAMkAXgDGAGMAxABpAMEAcAC+AHgAvACBALkAjQC2AJoAswCr&#10;ALEAwACvAOYArgD/AKUA/wCaAP8AlAD/AI8A/wD0AAAA7AAAAOgAAADnAAAA3wAAANkACQDSABAA&#10;zwAXAM8AIADMACgAxgAwAMAANwC8AD4AuQBEALcASQC1AE4AswBTALEAVwCvAF0ArQBiAKsAaQCp&#10;AHEApwB6AKUAhQCiAJMAoACiAJ0AtgCbANQAmQD5AJYA/wCNAP8AiAD/AIQA/wDoAAAA3wAAANkA&#10;AADJAAAAvwAAALgABAC1AA0AswASALEAGgCwACIArQAqAKkAMQCmADgApAA9AKIAQwCgAEgAngBM&#10;AJwAUQCbAFYAmQBcAJcAYgCVAGkAkwByAJEAfQCPAIsAjQCaAIsArACJAMUAiADuAIYA/wB/AP8A&#10;egD/AHgA/wDZAAAAzQAAALsAAACuAAAApQAAAJ8AAACcAAkAmQAPAJkAFQCZAB0AmAAkAJQAKwCR&#10;ADEAjgA3AIwAPACLAEEAiQBGAIgASwCGAFAAhQBVAIMAWwCCAGIAgABrAH4AdQB8AIIAegCSAHgA&#10;owB3ALkAdgDgAHUA/wByAP8AbgD/AGwA/wDHAAAAtQAAAKUAAACZAAAAjwAAAIkAAACFAAQAhAAM&#10;AIIAEQCCABcAggAeAIAAJQB+ACsAfAAxAHoANgB5ADsAdwBAAHYARAB1AEkAcwBPAHIAVQBwAFwA&#10;bwBkAG0AbgBsAHoAagCKAGgAmwBnAK8AZgDMAGUA9QBkAP8AYQD/AGAA/wC0AAAAoAAAAJAAAACF&#10;AAAAfQAAAHcAAABzAAAAcAAIAG8ADgBvABIAbwAYAG8AHwBtACUAawAqAGkAMABoADQAZwA5AGYA&#10;PgBlAEMAYwBIAGIATgBhAFUAXwBeAF4AZwBcAHMAWwCCAFkAkwBYAKYAVwC/AFcA6gBXAP8AVgD/&#10;AFQA/wChAAAAjgAAAH8AAAB1AAAAbAAAAGgAAABkAAAAYQAEAGAACwBfAA8AXwATAF8AGQBfAB8A&#10;XQAlAFwAKgBbAC8AWQAzAFgAOABXAD0AVgBDAFUASQBTAFAAUgBYAFEAYQBQAG0ATgB7AE0AjABM&#10;AJ8ASwC1AEoA3ABKAPoASgD/AEoA/wCSAAAAgAAAAHIAAABnAAAAXwAAAFoAAABXAAAAVQABAFMA&#10;BwBSAAwAUgAQAFIAFABSABoAUQAfAE8AJABOACkATQAuAEwAMwBLADgASgA9AEkAQwBIAEoARgBS&#10;AEUAXABEAGcAQwB1AEIAhgBBAJgAQACuAEAAywA/APIAQAD/AEAA/wCFAAAAdAAAAGcAAABdAAAA&#10;VQAAAE8AAABMAAAASgAAAEgABABHAAoARwANAEYAEQBGABUARgAaAEUAHwBEACQAQwApAEIALQBB&#10;ADMAPwA4AD4APgA9AEUAPABOADsAVwA6AGIAOQBvADgAgAA3AJMANgCnADYAwAA2AOgANgD+ADYA&#10;/wB8AAAAawAAAF4CAABUAwAATQMAAEcDAABDAQAAQQAAAD8AAQA+AAcAPQALAD0ADgA8ABEAPAAW&#10;ADwAGgA6AB8AOQAkADgAKQA3AC4ANgAzADUAOgA0AEEAMwBJADIAUwAxAF4AMABrAC8AewAuAI4A&#10;LQCiAC0AuAAtAN0ALQD4AC4A/wBzAQAAZAUAAFcHAABNCAAARggAAEAIAAA7BwAAOAUAADcDAAA2&#10;AAQANQAIADQADAA0AA8ANAASADMAFgAyABsAMQAgADAAJAAvACkALgAvAC0ANgAsAD0AKwBFACoA&#10;TwApAFoAKABnACcAdwAmAIkAJgCdACUAswAlAM8AJQDwACYA/wBtBgAAXgkAAFILAABIDAAAQAwA&#10;ADoLAAA2CwAAMgoAADAIAAAuBgIALgMGAC0ACgAsAA0ALAAQACsAEwAqABcAKQAcACgAIAAnACUA&#10;JgArACUAMgAkADkAIwBCACIASwAiAFcAIQBkACAAcwAfAIUAHwCZAB4ArgAeAMcAHgDpAB8A+gBo&#10;CQAAWQwAAE0NAABDDgAAPA4AADYOAAAxDQAALQ0AACoMAAAoCwAAJwkEACYGCAAmBAsAJQMOACQB&#10;EAAkARQAIgEYACEBHQAhACIAIAAoAB8ALgAeATYAHQE/ABwBSQAbAVQAGgFhABoBcAAZAYIAGACW&#10;ABgAqgAYAMEAGADhABgA9ABjDAAAVQ4AAEkPAABAEAAAOBAAADIQAAAtDwAAKQ4AACYOAAAjDQAA&#10;IgwDACALBgAgCQkAHwcMAB4GDgAeBREAHAUVABsFGgAaBR8AGgUlABkFKwAYBTMAFwY8ABYGRgAW&#10;BlIAFQdfABQHbgATB4AAEgeUABIGpwASBbwAEgTZABID7wBfDgAAUQ8AAEYQAAA8EQAANREAAC8R&#10;AAAqEQAAJhAAACIQAAAgDwAAHQ4CABwNBQAaDQcAGgsKABkKDQAYCRAAFwkSABYJFwAVCRwAFAki&#10;ABQKKQATCjEAEgo6ABILRQARC1EAEAxfAA8MbgAODIAADgyUAA0LpwANC7oADQrSAA0K6gBcDwAA&#10;ThEAAEMSAAA6EwAAMhMAACwTAAAnEgAAIxEAAB8RAAAcEAAAGhACABgPBAAWDgcAFQ4JABQNCwAT&#10;DA0AEgwQABIMFAARDBoAEQ0gABANKAAPDTAADg47AA0ORgANDlEADA9eAAsPbQAKD38ACQ+TAAkP&#10;pgAIDrkACA7QAAcO6ABYEQAASxIAAEATAAA3FAAAMBQAACkUAAAlFAAAIRMAAB0SAAAaEgAAFxEC&#10;ABURBQATEAcAEhAJABEPCgAQDgwADg4OAA4PEgANEBgADRAeAAwQJQAMEC0ACxE2AAoRQQAJEU0A&#10;CBJaAAcSagAGEnwABRKQAAQSpAADEbgAAxHPAAIR6ABVEgAASRQAAD4VAAA1FgAALRYAACcWAAAi&#10;FQAAHhQAABsUAAAYEwAAFRIDABMSBQASEQcAEBEJAA8RCgANEQsADBIOAAsSEQAKEhUACRMbAAkT&#10;IgAIEyoABxQzAAUUPgAEFUoAAxVYAAIVZwABFXoAABWOAAAVowAAFLcAABTPAAAT6QBSFAAARhYA&#10;ADsXAAAyFwAAKxcAACUXAAAhFgAAHBYAABkVAAAWFAEAFBMEABITBgAREggADxIIAA4TCQAMFAoA&#10;ChUNAAgWEAAGFhMABRYZAAQXHwADFycAAhgwAAEYOwAAGUcAABlVAAAZZAAAGXcAABmMAAAYogAA&#10;GLcAABfPAAAX6gBPFgAAQxgAADkZAAAwGQAAKRkAACMZAAAfGAAAGxcAABgWAAAVFQIAExUFABEU&#10;BgAQFAYADhUHAAwWCAAKFwoABxkMAAQaDgACGxIAARsWAAAbHQAAHCQAABwtAAAcOAAAHUQAAB1S&#10;AAAdYgAAHXUAAB2KAAAcoAAAHLYAABvQAAAa6wBMGAAAQBoAADYbAAAtGwAAJhsAACEaAAAdGQAA&#10;GRkAABcYAAAUFwMAEhYEABAXBAAOFwQADBkFAAoaBwAHHAkAAx0LAAAfDQAAIBAAACAUAAAhGgAA&#10;ISIAACEqAAAhNQAAIkEAACJPAAAiXwAAInIAACGIAAAhnwAAILYAAB/RAAAf7QBIGgAAPRwAADMd&#10;AAArHQAAJB0AACAcAAAcGwAAGBoAABYZAQATGQEAERkBAA4aAQAMHAIACh0DAAcfBQADIQgAACIK&#10;AAAkDAAAJg4AACYSAAAmGAAAJx8AACcnAAAnMgAAJz4AACdLAAAnXAAAJ24AACaFAAAmnQAAJbQA&#10;ACTRAAAj7gBEHQAAOR8AADAfAAAoHwAAIx4AAB4dAAAbHAAAGBsAABQcAAARHAAADh0AAA0fAAAK&#10;IQAABiIBAAMkBAAAJgYAACgIAAAqCwAAKw0AAC0QAAAtFQAALRwAAC0kAAAuLgAALjoAAC5IAAAt&#10;WAAALWoAAC2BAAAsmgAAK7IAACrQAAAp7wBAIAAANiEAAC0hAAAmIQAAISAAAB0fAAAaHgAAFh4A&#10;ABIfAAAPIQAADSIAAAokAAAGJgAAAigAAAArAgAALQQAAC8GAAAwCQAAMgwAADQOAAA1EgAANRgA&#10;ADUgAAA1KgAANTYAADVDAAA1UwAANGYAADR8AAAzlgAAMq8AADHNAAAw7wA8IwAAMiQAACokAAAk&#10;IwAAICIAABwhAAAXIQAAEyMAABAlAAANJwAACSkAAAUrAAABLgAAADAAAAAyAAAANAEAADYEAAA4&#10;BgAAOgkAADwNAAA+EAAAPhQAAD4cAAA+JgAAPjEAAD4/AAA9TgAAPWEAADx3AAA7kQAAOqsAADnJ&#10;AAA47QA3JwAALycAACgmAAAjJQAAHyQAABklAAAUJgAAECgAAA0rAAAJLgAABTAAAAAzAAAANQAA&#10;ADgAAAA6AAAAPAAAAD4BAABAAwAAQgcAAEQKAABGDQAASREAAEkXAABIIQAASCwAAEc6AABHSQAA&#10;RlsAAEVxAABEiwAAQ6UAAELDAABB6AA0KgAALCoAACcoAAAiJwAAHCgAABYqAAARLQAADTAAAAkz&#10;AAADNgAAADkAAAA8AAAAPgAAAEEAAABDAAAARgAAAEgAAABKAAAATAMAAE4GAABQCgAAUw4AAFQT&#10;AABUHAAAUycAAFM0AABTQwAAUlUAAFFqAABQgwAAT54AAE25AABM4AAwLQAAKywAACYrAAAfLAAA&#10;GC4AABIyAAANNQAACDkAAAI9AAAAQAAAAEMAAABGAAAASQAAAEwAAABOAAAAUQAAAFMAAABVAAAA&#10;VwAAAFkBAABcBgAAXwoAAGIOAABjFQAAYx8AAGIsAABhPAAAYE4AAF9iAABeewAAXJYAAFuwAABZ&#10;zwAvMAAAKi8AACIwAAAaMwAAEzcAAA47AAAIPwAAAUQAAABIAAAATAAAAE8AAABSAAAAVQAAAFgA&#10;AABbAAAAXQAAAGAAAABiAAAAZAAAAGYAAABpAAAAbQUAAHALAAB0EAAAdBgAAHMlAAByNAAAckUA&#10;AHBZAABvcQAAbYsAAGumAABqwAAuMwAAJTUAAB04AAAUPAAADkEAAAdHAAAATAAAAFEAAABVAAAA&#10;WQAAAF0AAABhAAAAZQAAAGgAAABrAAAAbQAAAG8AAAByAAAAdAAAAHcAAAB6AAAAfgAAAIIEAACG&#10;CwAAihEAAIkcAACIKwAAhj0AAIRSAACDZwAAgYEAAH+bAAB+sgApOgAAID0AABZCAAAPSAAACE4A&#10;AABUAAAAWgAAAGAAAABkAAAAaQAAAG4AAAByAAAAdgAAAHoAAAB9AAAAgAAAAIIAAACFAAAAiAAA&#10;AIsAAACOAAAAkgAAAJYAAACbAwAAoAwAAKITAACgIQAAnzMAAJ1HAACaXgAAmHcAAJePAACVpwAj&#10;QwAAGUgAABFOAAAJVQAAAFwAAABjAAAAagAAAHEAAAB2AAAAewAAAIAAAACGAAAAigAAAI4AAACR&#10;AAAAkwAAAJYAAACZAAAAnAAAAKAAAACjAAAApwAAAKsAAACwAAAAtgQAALwNAAC6FwAAuSgAALc8&#10;AAC0UgAAsmoAAK+FAACtnAAcTgAAE1QAAAtcAAABZAAAAGwAAAB0AAAAfAAAAIMAAACJAAAAjwAA&#10;AJQAAACaAAAAnwAAAKIAAACkAAAApwAAAKoAAACuAAAAsQAAALQAAAC4AAAAvAAAAMEAAADHAAAA&#10;zQAAANQFAADYEAAA1R4AANMxAADQSAAAzV8AAMt2AADIjgAAAAAAAAAAAAAAAAAAAAAAAQMEBQYI&#10;CQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9Q&#10;UlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZ&#10;mpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di&#10;4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////////&#10;////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKist&#10;Li8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1&#10;d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+&#10;v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////&#10;/////////////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJ&#10;CgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BS&#10;U1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJma&#10;nJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj&#10;5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////////////////&#10;//////8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIz&#10;NDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamts&#10;bW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6Sl&#10;pqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e&#10;3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADBCEAAAEAAAAAAAAAAAAA&#10;AAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICAkKCwwNDg8QERITFBUWFxgZGhobHB0e&#10;HyAhIiMkJSYnKCkqKywtLi8wMTEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVW&#10;V1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6P&#10;kJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrrCxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJ&#10;ysvMzc7P0NHT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Hy8/T19vf4+fr7/P3+/wABAQIC&#10;AwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQk&#10;JSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZo&#10;am1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvM&#10;zc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy&#10;8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERIT&#10;ExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9&#10;Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iq&#10;rK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh&#10;4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/2ssJG+jN&#10;DjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP&#10;46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wt&#10;n4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNo&#10;vLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrp&#10;zBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZ&#10;q52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuu&#10;e8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg&#10;3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J&#10;3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1&#10;qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgO&#10;ksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqc&#10;i96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjL&#10;s6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6&#10;MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96o&#10;mo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH&#10;0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzG&#10;t1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJ&#10;G+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3h&#10;p5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5Lm2csJG+fODTnozRBg3MkNksu7MKvGuE+0wLNnvbuue8S1qYjLsqaH0a+j&#10;h9WtoIjZq56J3Kmcit6nm4zgpZmP46GYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ&#10;5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDk2csJGuTODTnnzg5g2soMksu8LqvFuU20&#10;wLRmvbquesW1qYfLsaaH0a6jh9WsoIjZqp6J3Kecit6lm4vgopqN4p6Zj+OemY/jnpmP456Zj+Oe&#10;mY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/j2MsJGuHP&#10;DDnlzw5g2coMkcu+LKvFuUy1vrRnvbmue8W0qofMsKaH0a2jh9WroIjZqJ6I26Wdid2jnIrfn5qL&#10;4ZuZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7i&#10;m5mO4puZjuKbmY7i2MsJGtzQCznj0A1g2MsLkcu/K6vEuky1vbNnvriue8W0qYfMsKaH0ayjh9Wp&#10;oIfYpp+I26OdiN2gnInenZuK4JiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4Zia&#10;jeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3h18wJGtrRCzje0Qxf1ssLkcvAKazCuU22vLNo&#10;vreue8azqYfMr6aH0aqjhtWnoYfYpJ+H2qGeh9yenYjdmpyJ3pWbjOCVm4zglZuM4JWbjOCVm4zg&#10;lZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zg1swJGdnRCzja&#10;0wxf1MwLkcnAKa3AuU62urNpv7WufMayqYfMraaG0amjhtSloYbXoqCG2Z+fhtqbnofcl52I3ZOc&#10;i96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL&#10;3pOci96TnIve1cwJGdjSCzfY0wte0swLk8e/K62+uFC3ubJqv7StfMawqYfMq6aG0KekhdSjooXW&#10;n6GF2JyghdmYn4balJ6H3JCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2Q&#10;nYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrd1M0JGdbSCzfW1Ate0MsKlcS+La68uFG4t7JqwLOt&#10;fMauqYfMqaaG0KWkhdOgo4TVnaKE1pmhhdiVoIXZkZ+H2o6eiduOnonbjp6J246eiduOnonbjp6J&#10;246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonb080KGNXTCzbU1Atf&#10;zssJl8G+MK+6t1O4tbJswLCtfcesqobLp6eFz6KlhNGepITTmqOE1ZaihNaToYXXj6CG2IugidmL&#10;oInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2Yug&#10;idmLoInZ0s4KF9PUCzXR0wpiy8wJmb69M7G3t1W5srFtwa2tfcaqqobLpKiEzp+nhNCbpYPSl6SD&#10;05OjhNSQo4XVjKKG1omhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjX&#10;iaGI14mhiNeJoYjXiaGI14mhiNeJoYjX0M8KFtHUCzfO0wplxsoLnbm8OLK0tli6rbFuwaqufcan&#10;q4XJoamEzJyog86Xp4PPk6aD0ZClhNKNpYXTiqSG04ejiNSHo4jUh6OI1IejiNSHo4jUh6OI1Iej&#10;iNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUztAKFc7UCjrK0wpowMgP&#10;obW7PrSttVu7qbFvwaavfcSjrYTHnauDypiqg8uTqYPNkKiEzo2nhM+Kp4XPh6aH0IWmiNGFpojR&#10;haaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGF&#10;pojRzNAJGMrUCj7F0wptuMUWpa65RLWntV67o7JwwKGwfcOfroTFma2Dx5SshMmQq4TKjaqFy4qq&#10;hcuIqYbMhamHzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJ&#10;zYOoic2DqInNg6iJzYOoic2DqInNyNEJG8XVCkK/0wpyscQep6W5SbahtmC7nrNwvp2xfcGbsITD&#10;la+ExJGuhMaNrYXHiq2Gx4ishsiGrIfIhKuJyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismC&#10;q4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJxNIIIMDWCUi41Ap4qc8XmJ6+&#10;R66atmK6mLVxvJezfL6XsoTAkrGFwo2whcOKr4bEiK+HxIaviMWEronFg66KxYGui8WBrovFga6L&#10;xYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovF&#10;v9QHJbrXCU6u2gtwoNsTh5fNOZqSw1iokbxsspG3ermStIO9jrOGv4uyh8CIsYfAhrGIwYSxicGD&#10;sYrBgrGLwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCw&#10;jMKAsIzCgLCMwoCwjMKAsIzC98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuI&#10;xreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrG&#10;pV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQ&#10;FfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3U&#10;r4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreY&#10;iMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20&#10;wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjA&#10;FjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ&#10;1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1&#10;lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNw&#10;ur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5&#10;vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6I&#10;k9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnN&#10;s5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6i&#10;f7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT&#10;6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9it&#10;hpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3a98APFfjAFjD5vSBT6rgnfMyoRKvGpV20wqRwur6if7+8oIjDuZuIx7eYiMq1lYnOs5KK&#10;0LGPi9OwjY3Vr4qP162Ik9mthpjaq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3a&#10;q4ad2quGndqrhp3aq4ad2quGndqrhp3a98EPFffBFjD4vh9T6rgmfMupQ6vGply0wqRvur6ifr+7&#10;oIjDuZ2HyLaah8yzl4jPsZSJ0rCSitWuj4zXrY2O2ayKktyriZndp4ic26eInNuniJzbp4ic26eI&#10;nNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzb9sEOFPfBFTD4vx5T6rkl&#10;fMupQqvGp1uzwqVuur6jfr+7oYjEuJ6HybWch82ymYfRsJaI1K6Uidetkovaq5CN3KmNkt+ojZrf&#10;o4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyj&#10;i5zc9sEOFPbCFTD3vx5T6rokfMupQazGp1qzwqVtur6jfb+7o4jEt6CHybSdh86xm4fTr5mI1q2X&#10;idqrlYrcqZON36eSkeKkkZngoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c&#10;3KCOnNygjpzcoI6c3KCOnNygjpzc9cIOFPXCFDD2wB1T6rojfMuqQazGqFmzwqZtur6kfb+6pIfF&#10;t6GHyrOfh8+wnYfUrpuI2KuZidypmIvfp5iO4qWXkuaglpngnJOb3ZyTm92ck5vdnJOb3ZyTm92c&#10;k5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vd9MINFPXDFDD2wBxT6rsifMqq&#10;QKzGqFizwqZsur6kfL+6pYXFtqOHy7Ohh9Cwn4fVrZ2I2qqdit2nm4zgpJqO4p+Yj+OdmpjhmZeb&#10;3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vd&#10;8sMNFPTDEzD1wRtT6rwhfMqrP63GqVezwqdrur6le7+6poTFtqWHy7Kjh9GvoYfWq5+I2qedid2k&#10;nIrfoJuL4JuajeKXmpPhl5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pec&#10;m96XnJvel5yb3pecm96XnJve8MMNFPTEEy/1whpS6r0gfMqrPqzGqlazwqhrur6neb+6qIPFtqeH&#10;zLKlh9GsoofWqKCH2aSeiNyhnYjdnJyJ3pebi+CTm4/gkp2X3pKdl96SnZfekp2X3pKdl96SnZfe&#10;kp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfe7cQME/PFEi/0whlS6r0ffMqsPKzG&#10;q1Wzwqhqub6pd7+6qoDFtamHzK+lh9KqoofWpaCG2KGfhtqdnofbmZ2H3ZSdid6QnI3ejp2T3Y6d&#10;k92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPd6sUM&#10;E/LFES/zwxhS6r4dfMutOqzGrFSzwqlpub6sc7+6rX7FsqmHzKylhtGno4bVoqGF156ghdiaoIXa&#10;lp+G25GeiNyNnovci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yL&#10;no/ci56P3Iuej9yLno/c5sULE/HGES/yxBdS6sAbfMuvOKzGrVKywqtmub+wb763rX7GsKmHzaqm&#10;htGkpIXTn6OE1ZuihNaXoYXYk6CF2Y+gh9mLn4raiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N&#10;2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43a4cYKE/DHEC7wxhZR6sEZfMuwNavHr0+y&#10;w7BguLyybL+yrX7HramGzKenhc+hpYTSnKSE05ijhNSUo4TVkKKF1o2hhteJoYjYh6GL2Iehi9iH&#10;oYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvY28cJEu7J&#10;Dy7uyBRR68QWfMyzMKvHsUyxxLhWt7axbsGurX/HqaqGy6OohM6ep4PPmaaD0ZWlg9KRpITTjqSF&#10;1IujhtSIo4jVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rV&#10;haOK1YWjitWFo4rV2sgJEuvLDS3ryhFQ68cSfMy2KqrIt0SwurZZuq+xcMKqrX/HpquFyqCqhMya&#10;qIPNlqiDzpKng8+PpoTQjKaF0YmlhtGHpYfShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWl&#10;idKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnS2MkJEd/NCyznzQ9P6MsOe828IqjCvDyxsbVe&#10;vKmxcsKmrn/Foq2Ex5yrg8mXqoPKk6qEy5CphMyNqYTNi6iFzYiohs6Gp4fOhKeJz4Snic+Ep4nP&#10;hKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nP1ckJENjPCiva&#10;0wtO2NALes3DFqizuka1qbRivaSxdMGhsH/Dnq6ExZmthMeUrITIkKuEyY6rhMqLqoXLiaqGy4ep&#10;h8yFqYjMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJ&#10;zIOpicyDqYnM0ssJD9TRCinV1QtM0NAKfri/Ja6ouE+4obRmvJ6ydb+dsX/Bm7CEw5auhMWRroTG&#10;jq2Fx4ushceJrIbIh6yHyYarh8mEq4nJgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqC&#10;q4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKz8wJDdDSCijO1ApSxdEKg6rDLaiet1e4m7Vou5q0&#10;db6Zsn+/l7GEwZOwhcKPr4XDjK+FxIquhsWIrofFhq6IxoStiMaDrYrGga2Lx4Gti8eBrYvHga2L&#10;x4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHzM0JDMvTCi3H1ApZ&#10;stgLgJ7NK5qYwVCrlrhnt5W1dbyUtH6+lLOFv5CyhcCMsYbBirGHwoiwh8KGsIjChbCJw4OwisOC&#10;r4vDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4Gv&#10;jMOBr4zDx88IEMXUCTS42QpboucSdpfaJYmQz0WYjsddo43BbquNvXmxjLqBtIm4g7eGt4W5hLaG&#10;uoO1h7uCtYi8gbSJvYC0ir1/tIu+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+&#10;frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+wtEHFr3WCDqn8Q5Vm/EbaJHmLXiJ3UCFhdVWj4PPZ5eC&#10;y3Odfsh4oXvGfKR5xH+md8OCqHXChKl0woWqc8GHq3LBiKtywIqsccCLrHHAi6xxwIusccCLrHHA&#10;i6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIus/7gUDv+4Hif/tCpG9682&#10;ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQ&#10;s4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeK&#10;j8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9&#10;vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6n&#10;Qo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd&#10;0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2&#10;iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJ&#10;wLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/H&#10;m2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/&#10;o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gU&#10;Dv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHM&#10;tYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyV&#10;isO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2Kx&#10;xJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9Gw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4&#10;HSf/tSlG97A1ad6oQZDHnGGxxJxxtsKbfrm/nYa9vZqJwbuXicS5k4rHt4+MyrWMjsy0iZDOs4eS&#10;0LKEldKxgpnTsYGe1K6AotSsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPS&#10;rICj0qyAo9KsgKPS/7kTDv+5HCf/tihG97A0at2oQJDHnWCxxJxxtsKcfLq/noW+vJyIwrqZiMW4&#10;lYnJtpGKzLSOjM+yi47RsYiR07CGlNWvhJnWr4Of16qCodWngqLTp4Ki06eCotOngqLTp4Ki06eC&#10;otOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLT/7kTDv+5HCf/tihG97Ezat2pP5HHnWCxxJ1w&#10;tsKee7q/n4O+vJ6IwrmbiMe3l4jKtZSJzrOQi9GxjY3Tr4qQ1q6Ik9ithpnZqoWe2aWEodWkhKLU&#10;pISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLU/7oSDv+6Gyf/&#10;tydG97Eyat2pPpHHnl+xxJ1vtsGfebq+oIK/u6CIw7ich8i2mYjMs5aI0LGSitOvj4zWroyO2KyK&#10;k9uriZncpoed2qKGoNaghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai&#10;1KCGotSghqLU/7oSDv+6Gyb/tyZG9rIxat2qPZHHnl6xxJ1vtsGgeLq+oYG/u6GIxLieh8m1m4fN&#10;spiI0bCVidWukovYrI+N26qNkt6ojJrfooqd2p6JoNaciaHUnImh1JyJodSciaHUnImh1JyJodSc&#10;iaHUnImh1JyJodSciaHUnImh1JyJodSciaHU/roRDv+7Gib/uCZG9rIwat2qPJHHnl2xxJ5utsGh&#10;drq+on+/u6OIxLegh8q0nYfPsZqH066YiNeslYrbqpON3qiRkuKkkJngno2d25qMoNeZi6HVmYuh&#10;1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HV/rsRDv67Gib/uCVG&#10;9rMwatyrO5LHn12xxJ9stsGidLq+pH6/uqSHxbeih8qzn4fQsJyH1a2aiNmqmYreqJiO4qWXk+af&#10;lZngmpGc25ePn9eWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaO&#10;odWWjqHV/bsRDv67Gib/uSVG9rMvatyrOpLHn1yxxKBqtsGjc7q+pXzAuqWFxbajh8uzoYfRr5+H&#10;1qyeiduonIvfpJqN4Z+Zj+Ocmpjhl5ac3JSTn9iTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDW&#10;k5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDW/bsRDf28GSb+uSRG9rQuatyrOpLHoFyxxKFotsGlcbq+&#10;p3rAuqeExbamh8yypIfRrqKH16mfiNuknYneoJuK4JqajOGWm5PhlZub3ZKXntiRlaDXkZWg15GV&#10;oNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDX/LwQDf28GSb+uiNG9rQt&#10;atysOZLHoFuxxKNmtcGmbrq+qXjAuqmCxbaoiMywpYfSqqKH16afh9qhnofcm52I3pacit+Rm5Df&#10;kZ2Z3Y+bntmPmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9eP&#10;mZ/X/LwQDfy8GCb9uiJF9rUsatytN5PHoVqxxaVjtcKpa7q+rHW/uq1/xbOph8ytpYbSp6KG1qKh&#10;htidn4bamJ6H25Kdid2OnY3djJ6U3I2gntmMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f&#10;14yen9eMnp/XjJ6f14yen9eMnp/X+70QDfu9FyX9uyJF9rYratutNpPHolmxxadftcKtZrm/sXC+&#10;t61+xrCph82qpobRpKSF1J6ihdaZoYXYlKCG2Y+fh9qLn4vbiJ+Q24igmNiIoZ3XiKGd14ihndeI&#10;oZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3X+r0ODfq+FiX8vCBF9rcqatuv&#10;NJTIpFWxxqtYtMOzX7e7sm6/sq1+x6yphsymp4XQoKWE0pukhNSWo4TVkaKF1o2hhteJoYnYhqGN&#10;2IShk9eEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfW&#10;+b4ODPm/FSX6vR9F9rgnatuwMZTIqE2vx7JOssG4WLi0sXDBra1/x6mqhcuiqITOnaeD0Jemg9GS&#10;pYTSjqSF04ujhtSIo4jVhKOL1YKjkNWBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGj&#10;k9WBo5PVgaOT1YGjk9WBo5PV9MANDPfAEyT5vx1E9rolatqyLpXKr0CtyL09r7e2XbqusXLCqa1/&#10;xqWrhcmfqoPLmamDzZSog86Qp4TPjKaF0ImmhtGGpYfShKWK0oGljdKApY/SgKWP0oClj9KApY/S&#10;gKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/S7MELDPXCEiT2wRpE970hatq0KZbN&#10;vCipu7tDs661YbyosXPBpa5/xaGthMebrIPJlquDypGqhMuOqYTMi6mFzYiohs6GqIfOg6iJzoGn&#10;jM+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43P38QJ&#10;C/LFECPzxBZD9MEcad7CFY/BwCOsr7lMtqa0Zb2isnXAoLCAw52uhMWXrYTGk62Ex4+shMiMq4XJ&#10;iauGyoerhsqFqojKg6qJy4Gqi8uAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuA&#10;qozLgKqMy4CqjMuAqozL2sUICuvJDSLuyBJC78YVaNDSCoexvi+upbhUuJ+1aLyds3a/m7F/wZmw&#10;hMKUr4TDkK+FxI2uhcWKrobGiK2Gxoeth8aFrYjHg62Jx4Gti8eArIvHgKyLx4Csi8eArIvHgKyL&#10;x4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvH1cYICdnMCiDlzw1A2NULX73WC4ilxDSm&#10;nLdauJm1a7uXtHe9lrN/vpWyhcCRsYXBjrGFwYuwhsKJsIfCiLCHw4awiMOFr4nDg6+KxIKvi8SB&#10;r4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vE0sgIB9PP&#10;Ch3V1As9wtkLY6veEIObzjOZlMRTppG+Z6+QunS0kLd9uZG1hLyOs4a+jLKGv4qyh8CIsojAhrGI&#10;wYWxicGEsYrBgrGLwYGxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzC&#10;gLGMwoCxjMKAsYzCzsoIBs7RChzG1wpBr+oOYZ3mHHiQ2jKIi9JMlInLX5yIxm6jiMN4qIXAfKuD&#10;v3+ugL2BsH+8g7F9vISyfLuGs3u7h7R6uoi0ebqJtXi5i7V4uYy2eLmMtni5jLZ4uYy2eLmMtni5&#10;jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2ycsIBsjSCSKz3wlCoPwVWpPwKGqL5jl3hN9J&#10;goHYW4uA02mRfNBxlnnNdpp2y3qddMp9nnLJf6BxyIGhcMeDom/HhaNuxoajbcaIpGzFiqVsxYul&#10;bMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulxM4HCrfZByaj&#10;+w49lv8eTo36L1uG8j9ngOtOcXvlW3l24GWAcd1shG7acohr2XeLadd6jWfWfo5m1YCPZdSCkGTU&#10;hJFj04aRYtOJkmHSi5Nh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKM&#10;k2HSjJNh0oyT/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47A&#10;vIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWV&#10;fbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6&#10;/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4&#10;gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyP&#10;wruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXD&#10;l4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+&#10;We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvI&#10;uH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJ&#10;ksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4&#10;wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EXCf+yIh7/rjA6/6k9Weyj&#10;SnnYm1uYx5VyscWXe7XDmIO4wZmKu7+Vi769kYzBu46Ow7qKkMW5h5LHuISVybeCmMq2gJvLtn6e&#10;zLV9o8yzfKfNr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjL&#10;/7IXCf+yIR7/ry86/6o8WeykSXrYm1qZxpZxssSYeLXCmYG5wJuIvL6Xir+8lIvCupCNxbmMjse3&#10;iJHJtoWUy7WDl820gZrOtH+fz7N+pM+ufabOq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9&#10;qMyrfajMq32ozKt9qMyrfajM/7IWCf+zIR7/sC46/6s7WeykSHrXnFmaxpdvssSZdrbCm3+5wJyH&#10;vb2aicC7lorDuZKLxreOjcm2io/MtIeSzrOEltCygZrRsoCf0q5/o9Kqf6XPpn+nzaZ/p82mf6fN&#10;pn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fN/7MWCf+zIB7/sC06/6s6WeylR3rW&#10;nFmaxphtssSadLbCnH25v52Fvb2ciMG7mInFuJSKyLaQi8u0jI7Os4iR0bGFldOwg5rUsIKg1aqB&#10;otOmgaXQo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafN/7MV&#10;CP+0IB7/sS06/6w5WeulRnvWnFibxplrssSccrbCnXu5v5+DvryeiMK6mojGt5aJyrWSis2zjozQ&#10;sYqP06+HlNauhZrYq4Of16aDotSig6TQn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2f&#10;g6bNn4OmzZ+Dps2fg6bN/7QVCP+0Hx7/sSw6/6w5WeumRXvVnVibx5ppssSdcLbCn3m6v6CCvryf&#10;iMK5nIjHtpiIy7SUic+xkIvTr4yO1q2Jk9msh5vbpoae2aKFodWehaTRnIWmzpyFps6chabOnIWm&#10;zpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabO/7QUCP+0Hx3/sSw6/604WeumRXvVnVec&#10;x5tnssSebrbCoHe6v6GAvruhiMO4nofItZqHzbKXiNGwk4rVrY+N2auMk92oipveooie2Z6IodWb&#10;h6TRmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bO/7QUCP+1&#10;Hh3/sis6/604WuumRHvVnVecx5xlssSfbLXCoXW6vqJ+v7ujh8S4oIfJtJ2HzrGZiNOulonYq5OM&#10;3KiQkuGjjprfnoye2pqLodWXiqTRlommzpaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabO&#10;lommzpaJps6WiabO/7QUCP+1Hh3/sio6/603WuunQ3zVnlWdx51jssSgarXCo3O6vqR8v7ukhcS3&#10;oofKs5+H0LCdh9WsmonbqZiM4KWXk+aelJrfmZGd2paPoNaUjaPSk4ylz5OMpc+TjKXPk4ylz5OM&#10;pc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXP/7UTCP+1Hh3/syo6/642WuunQ3zVn1Odx55g&#10;ssWiaLXCpXC6vqZ6v7umg8W3pYfLs6KH0a+gh9eqnoncpJuL4J2ZjuOam5nglZac25OToNeRkaPT&#10;kI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XP/7UTCP+2HR3/&#10;syk6/642WuuoQnzVoFGdx59escWkZLXCp225vql3v7upgcS2qIjLsaWH0auih9eln4jbnp2I3Zeb&#10;i+CSm5Pfkpyc3I+Yn9eOlaLTjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk&#10;0I2TpNCNk6TQ/7UTCP+2HR3/tCk6/681WuqoQXzVok6cx6FascWmYLTCqmm5v61zvruufcS0qofL&#10;raWG0aeihtWgoIbYmZ+G25Kdid2NnY7djJ6Y24yen9iLmqLUipek0YqXpNGKl6TRipek0YqXpNGK&#10;l6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TR/7YSCP+3HB3/tCg5/7A0WuqpQH3VpEmcyKRVsMaq&#10;W7PDr2O3wLNsvbaufMWwqYfMqaaG0KOkhdScooTWlaGF2I+fh9qKn4vbh5+S2oihnNeIn6HUh5yk&#10;0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTR/7YSCP+3Gx3/tSc5&#10;/7AzWuqqPn3WqESbyahPr8ewU7LFuFm1ubNtv7GtfcasqobLpaeFz5+mhNGYpITTkqOE1YyihteI&#10;oYrXhaGO14OiltaEpJ/UhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSi&#10;o9GEoqPR/7cRB/+4Ghz/tiU5/7ExWuqrPH7XrDuZyq1Ercm5Ra69uFm4srJvwKyufsaoq4XKoamE&#10;zZung8+VpoPQj6WE0oqkhtOGo4jUg6OM1IGjkdSApJnTgKah0YCmodGApqHRgKah0YCmodGApqHR&#10;gKah0YCmodGApqHRgKah0YCmodGApqHR/7gQB/+5GRz/tyQ5/7MvWumtOX7ZtC+WzLgyqcK9QLCz&#10;tl26rLFxwaeufsWkrIXInauDypepg8ySqITOjaeEz4mnhtCFpojQgqaL0YCmjtF+ppTQfaeaz32n&#10;ms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rP/7kPB/+6Fxz/uSI5/7Ut&#10;WuyzMHrdwB+QycMhqLW6SLSrtWK8prJzwKOvfsOgroTGmayDyJSrhMmPqoTKi6qFy4iphsyFqYjN&#10;gqiKzYCojc5+qJHNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18&#10;qZbN/LsOB/y8FRv+ux84/7cpWvC9JHTf0w6GucEqqqq5T7aktWW8oLJ0v56xf8Kbr4TDlq6ExZGt&#10;hMaNrYXHiqyGyIesh8mFq4jJgquKyoCrjMp+q4/KfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuS&#10;ynyrksp8q5LKfKuSynyrksp8q5LK8b0MBvm+Ehr6vhs3/LolWufOE2jI2QuJrcMyp6G4VridtWi7&#10;m7N1vpmyf8CYsYTBk7CFwo+vhcOMr4bEia6GxYauh8WErojGg62KxoGti8Z/rY7Hfa2Qx32tkMd9&#10;rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDH38AIBfXCDxn2whY27sgVUM3c&#10;DGa12g+Iosk2oJq+VrCXt2q5lbV2vJS0fr6Us4S/kLKFwI2xhsGKsYbBiLGHwoawiMKEsInCg7CK&#10;w4Gwi8OAr43Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/D&#10;2cIHBeTHCxjvyBA00doLRbrpDmim3hiCmNE3lZHIU6GPwmWpjr5yro28e7KMuoG1ibiCt4e4hLiF&#10;t4W5g7aGuoK2h7qBtYi7gLWJu361irx9tIy8fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0&#10;jb18tI29fLSNvXy0jb18tI291MQHBNbLCRXT1AsnveIMSan0FGWZ5iV4jtw5hojUT5CGz2CXhMxt&#10;nIPJdaB/x3iifcZ7pHrFfaZ5xICnd8OBqHbCg6l1woSqdMGGq3PBh6tywImscb+LrXG/i61xv4ut&#10;cb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utz8YHAtDNCRLA2QksrPcPSJv6HlyP&#10;7zFrhudCdoDiUH5+3V+Fe9lpinfVbo9003OScdF3lHDQepZuz32Xbc5/mWzNgZlrzYOaasyFm2nM&#10;h5xoy4mdZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydysgI&#10;AcLSBxOu5gktnf8VQZH/KFCH+jlcgfNIZnztVG536F51ceRlem3ha35q33CBaN51hGbceIVl23uH&#10;Y9p+iGLagYlh2YOKYNmFimDYh4te2IqMXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e&#10;1o2NXtaNjV7WjY1e1o2NxMoHA7HaBBWf/w0okv8dN4n/LkOC/z1OfP1LV3f4Vl9v811laPBiamTt&#10;aW5h629xX+lzc13od3Vc53t2W+Z+d1rmgHhZ5YN5WOWFeljkiHpX5It7VuOOfFbjjnxW4458VuOO&#10;fFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458/6ocBf+qJxf/pzYv/6JESvqdUmXql19+&#10;3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8&#10;eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+q&#10;Jxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZ&#10;wL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjB&#10;jpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNu&#10;k8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjD&#10;vHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/&#10;pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2A&#10;m8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6&#10;wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6obBf+qJxf/pzUv/6NESvqdUWXpl15+25RtlM+S&#10;d6bFkoG0xJOItsOSjbjBj4+6wIuRvL+Ik76+hZa/vYKYwbyAm8K8fp7CvH2hw7t7pMS7eqnEunmt&#10;xLV5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7D/6sbBf+rJhf/qDQv&#10;/6RDSvmeUGXpmF1/2pVplc2UdKjFlH60xJWGtsKVjLnBkY67v42Qvb6Jkr+9hpTBvIOXw7uBmsS6&#10;fp3Fun2hxrp7pca5eqrGtXqsxrF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6&#10;rcSxeq3E/6saBf+rJRf/qTQv/6RCSvmfT2bomVyA2pZmlsyVcanFlXy0xJaDt8KXi7rAk4y8vo+O&#10;v72LkMG8h5PDuoSWxbmBmca5f53HuH2hyLh8psm1eqrJsHurx6x7rcWse63FrHutxax7rcWse63F&#10;rHutxax7rcWse63FrHutxax7rcWse63F/6wZBf+sJBb/qTMv/6VBSvmfT2bomVuB2ZhjlsyWb6rF&#10;lnm0w5eBt8GYibq/lYu9vpGNwLyNj8K6iJLFuYWVx7iCmMm3f53Ktn2iy7Z8qMuwe6nKrHyqyKh9&#10;rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazF/6wZBf+sJBb/qjIv/6VB&#10;S/mgTmfnmlmB2Zlhl8uXbavFl3e0w5l/t8Gah7u/l4q+vZOMwbuOjsS5ipDHuIaTybaCmMu1f53N&#10;tH6jzrF8ps6sfajLqH2qyaV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMal&#10;fqzG/6wZBf+tIxb/qjIv/6ZAS/igTWfnnFeB2Zpel8uYaqzFmXS0w5p9t8Gbhbu+mYm/vJWKwrqQ&#10;jMW4jI/ItoeSy7SDl86zgJ3Qsn+k0ax+pc+ofqfMpH+pyaGArMahgKzGoYCsxqGArMahgKzGoYCs&#10;xqGArMahgKzGoYCsxqGArMahgKzG/60YBf+tIxb/qzEv/6Y/S/igTWfnnVWB2Zxcl8qZaKzFmnK0&#10;w5x6uMCcg7u+nIm/u5eJw7mTi8e3jo3LtImQzrKEltGxgZ3TrICi06eApdCkgKfNoIGpyp6Bq8ae&#10;gavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavG/60YBf+tIhb/qzEv/6c/S/ih&#10;TGfnnlOB2Z1Zl8qbZazFnG+0w514uMCegby9nojAu5qIxLiVicm1kIvNsouP0bCGldWuhJ7Xp4Kh&#10;1KOCpNGfgqfNnIOpypqDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vH&#10;/60XBf+uIhb/qzAv/6c+S/ihS2jnn1GB2Z9Wl8qcYqzFnWy0w591uMCgfry9oIfBup2IxreYiMuz&#10;k4nPsI6N1K2JlNmohp3aooWh1Z6FpNGbhabOmYWpypeFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eF&#10;q8eXhavHl4Wrx5eFq8eXhavH/64XBP+uIhb/rDAv/6c+S/iiS2jooU+B2aBTl8qeX6zGn2m0w6Fy&#10;uMCifLy9ooTBuaCHx7Wch82yl4jSrpOL2KqOk9+ii5zcnImg1pmIo9KXiKbOlYipypSIq8eUiKvH&#10;lIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvH/64XBP+uIRb/rC8v/6g9S/iiSmjo&#10;ok2A2aJQl8ugXKzGoWWzw6Rut8CleLy8pYLCuKSHyLSgh86wnYjVq5mK3aWXk+abkZvdlo+g15SN&#10;o9OSjKbPkYuoy5CKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvI/64W&#10;BP+vIRb/rS8v/6g8S/eiSWjopEqA2aRNlsuiWKvGpGGzxKdqt8CpdLy8qX7CuKiHyLOmh8+soofX&#10;pJ2J3ZqajeGVmpvekZWf2I+TotOOkKXQjo+ozI2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmN&#10;jqrJjY6qyY2OqsmNjqrJ/68WBP+vIRb/rS4v/6k8S/ejSWnopkh/2qdIlcylU6rHqFyyxKxktsGu&#10;bru9r3jAtqyEya6nh9Cmo4bVnaCG2ZOdid2NnZTdjZ2f2IuZodSLlqTQipOnzYqRqcmKkanJipGp&#10;yYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJ/68VBP+wIBb/ri4v/6k7S/ekR2npqER+&#10;26tDlM2pTKnIrVSwxrNcs8K3Zrm3sHfCsKuEyamnhs+hpITTl6KE1o6gh9mIn4/ah6Ga2IegodSH&#10;m6TRh5imzoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanK/7AVBP+w&#10;IBX/ri0v/6o6S/imRGjqq0B93K88ks+vQqbKtUmtxrxSsbm1Z7uwsHjDq6yEyaSphM2cpoPQk6SE&#10;04ujhtWFoozWgqKU1oOkndSDoqTRg56mzoSaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjL&#10;hJqoy4SaqMuEmqjL/7AUBP+xHxX/rywu/6s5S/ipQGfrrzt73rYzj9K6NKHMwjmqu7pVtbC0ar2q&#10;sHnDp62Ex5+qhMuYqIPNkKeE0ImlhtKEpIrTgKSQ03+ll9J/pqDQf6WmzoCgqMuAoKjLgKCoy4Cg&#10;qMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjL/7ETBP+yHhX/sCsu/6w3TPqsO2XttTR44r8p&#10;idjMIJi+vz2usLhZuKmzbL6lsHrCoq6ExZusg8iUqoTKjqmEzIiohs6Dp4nPgKeNz36nk898qJrO&#10;fKmizXynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jL/7ISBP+zHRX/&#10;sSku/602TPyxNWLxvSpy5s0fgMjMIZuxvEWyqLdeuaOzb76gsXvBnq+Ew5euhMaRrITHjKuFyYeq&#10;h8qDqonLgKqMzH2pkMx8qpXLeqqcynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeauk&#10;ynmrpMp5q6TK/7MRBP+0GxT/syYu/68zTP25K13ryh9p0t8Rf7nMJ5ynvUyxoLdiuZ20cb2bsny/&#10;mrGEwZSwhMOPr4XFiq6Gxoath8eDrInHgKyLyH6sjsh8rJLIe6yXyHmtnsd5rZ7Hea2ex3mtnsd5&#10;rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7H/7UQA/+2GRT/tSQt/7QsSfLFH1TW3RJiwd8TgazN&#10;LpqfwE+rmrhlt5e1cruWtHy9lbKDv5GxhcGNsYbCibCHw4aviMODr4nEga+LxH+ujcV9rpDFe66U&#10;xXqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nE/7cOA/+4FhP/tyAt&#10;+b8fQdzZEUTE6xJmsd8YgaDQM5WXxlCjk8BjrZG7cbORuHu4kLaCu460hb2Ls4a/iLKHwIayicCE&#10;sYrBgrGLwYCxjcF+sY/CfLGSwnuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXux&#10;lcF7sZXB9LoLA/27EhL+uxss5dAPMsjpD0q08hVnouIifZbWN42Pzk+YjMhhoIrEbqaKwXiqh799&#10;rYS+gLCBvIKxf7uEs327hbR7uoe1ermJtXm5i7Z3uY22driPt3S4k7d0uJO3dLiTt3S4k7d0uJO3&#10;dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO33L4GAvjADhHuyA4iy9sLLrb4EUyl9R1jl+gsdY3fPYGH&#10;2FCLg9NgkoLPbJd/zXObfMt3nXnJeqB3yH2hdcd/o3PGgqRyxYSlcMWGpW/EiKZuxIqnbcONp2vD&#10;kKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Co18AGAdvGCA7L0woVuOgM&#10;Mqb/FUqY+iZcjfA3aYXpRnR/5FN7fN9ggXjcaIV02m2JcNhxi27WdY1s1XiPatR7kGnTfpFn04CS&#10;ZtKDk2XShZRk0YeUY9CKlWLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi&#10;0I6W0cIGAc3LCQW62gcZqP4OMZn/HUOO/y9Rhfo/XH70TWR58Fhqc+xfb23qY3Np52l2Z+VueWXk&#10;cntj43Z9YuJ5fmDhfH9f4H6AXt+BgV3fg4Jc3oaDW92JhFrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2N&#10;hVrdjYVa3Y2FWt2NhVrdjYVa3Y2Fy8QGALvRBgep5wYamv8TK47/JDmF/zZEfv9ETXn/UVVx+1db&#10;a/ddYGX0YmRi8mhnX/Btal3vcWxb7XVtWu14b1nse3BY635xV+qBclbqhHJV6YdzVOmKdFPojnVT&#10;6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51vMkFAKvbAQia/wsWj/8ZI4X/&#10;Ky1+/zk3eP9GQHD/Tkdp/1RNYv9aUl7+YVZa/GZZWPtrW1X5cF1U+HReUvd4X1H3e2BQ9n5hT/WB&#10;Yk/1hGNO9IdkTfSLZUzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85Bm&#10;/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjC&#10;g5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4&#10;tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2H&#10;osyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4&#10;kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6&#10;p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AY&#10;A/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5&#10;woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyM&#10;jarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0&#10;u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6EYA/+jKxD/oDol/5xIPP+XVlP4k2No&#10;7JJpeuGRc4rYj3yY0I6EpMqOjK3GjZC0xIqTt8OGlbjChJi5wYGbusF/nbvAfaC8wHukvMB6p73A&#10;eay9wHiwvb14s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8/6EYA/+j&#10;KhD/oTkl/51IPf+YVVT3lGFp65Rme+CSb4zWkXiazpCCpsiPibDEj4+2w4uRt8KIlLnBhJe6wIKa&#10;vMB/nb2/faC+v3ukvr56qL++eK2/vXixvrh4sr60ebO9tHmzvbR5s720ebO9tHmzvbR5s720ebO9&#10;tHmzvbR5s720ebO9/6IYA/+kKRD/oTgl/51HPf+ZVVT3ll5p65Vje+CUbI3VknWczZF/qMeRh7LE&#10;kY62w42QuMGJk7rAhpa8v4KZvb9/nL6+faC/vXulwL15qsC9eLDAuHmwwLR5sb+verK9r3qyva96&#10;sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9/6MYA/+kKRD/ojgl/55GPf+ZVFX3l1xp65dg&#10;fN+WaY3Vk3KdzJJ8qsWShbTEkoy2wo+PucGLkrvAh5W9voOYv72AnMC9faDBvHulwrx5q8K5ea/C&#10;tHmvwbB6sMCse7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+/6MYAv+lKBD/&#10;ojcl/59GPf+aU1X3mVpp65lefN+XZY7UlW+dy5R5q8WTgrTElIq3wpGOucCMkLy/iJO+vYSXwLyA&#10;m8K7faDDu3umxLp6rcW0eq7Er3qvwqx7sMCofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyx&#10;v6h8sb+ofLG//6QYAv+lKBD/ozYl/59FPf+aU1X3mldp65tbfN+ZYo7Ul2uey5V2rMWUgLTDlYi3&#10;wZONusCOj72+iZLAvIWVwruBmsS5faDGuXuox7R6q8eve63Fq3uuw6d8r8GkfbG/pH2xv6R9sb+k&#10;fbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG//6QYAv+mJxD/ozYl/6BEPf+bUlb3nFVp65xYfN+b&#10;Xo7UmWeeypdzrMWWfLTDl4W3wZaLu7+Rjb69i5DBu4aUxLmBmce3fqDJtnypyq57qsiqfKzGpn2t&#10;xKN+r8GgfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG//6UYAv+mJg//pDUl&#10;/6BEPf+cUVb3nlNp655Ve9+eWo3Um2SeyplvrMWYebTDmYK4wZmKu76UjL+8jo7DuYiSx7eCmMu1&#10;fqHNr3ynzal9qcqlfqvHon+txJ9/r8KdgLG/nYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv52A&#10;sb+dgLG//6YYAv+nJg//pDUl/6BDPv+dUFX3n1Fo66BTe+CgV43Unl+eyptrrMWbdbTDm364wJuH&#10;vL2XisC6kYzFt4qQyrSEl8+ygKPSqH+lz6OAqMuggKvHnYGtxZuBr8KZgrG/mYKxv5mCsb+ZgrG/&#10;mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG//6YYAv+nJQ//pTQl/6FDPv+eTlX4oU5o7KJQeuCjUozV&#10;oVudy55mrMadcbTDnnq4wJ6EvLybiMK5lYrHtY2NzrCGltSpgqDWoYKk0J2CqMuag6rImYOtxZeE&#10;r8KWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDA/6YYAv+nJQ//pTQl/6FC&#10;Pv+fTFX4okxn7KVNeeGmTovVpFaczKFhqsahbLPDona3wKKAvbygh8O3mojKspOK0qyLlNugh5/Y&#10;moak0ZeGp8yVhqrIlIesxZOHrsOSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCS&#10;h7DA/6cYAv+oJA//pjMl/6JCPv+gSlT5pEpm7adKeOKpS4rWqFGazaZbqcelZbLEp3C2wKd6vLym&#10;g8O2oofLr52I1qWXleaXj57ak42j0pGLp82Qi6rJkIqsxo+KrsOPibDBj4mwwY+JsMGPibDBj4mw&#10;wY+JsMGPibDBj4mwwY+JsMGPibDB/6cYAv+oJA//pjMl/6JBPv+iSFT5pkdm7qpHd+OtR4jZrUuY&#10;z6xUpsisXq/Gr2izwrFzub6yfcCyqofLpaKG1ZSci96Pmp3ajZWi04ySps6LkKnKi46rx4uNrcSM&#10;jK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/B/6gYAv+pJA//pzIl/6NBPv+k&#10;RlP6qURk761DdeSxQoXbtESU0rVKocu3U6vKvl+tvbduuLKwfMKpqobLnKWE0o2gh9iGoJfZh56i&#10;04eYpc+HlajLh5OqyIiRrcWIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/C&#10;/6gYAv+pIw//pzIl/6NAPv+mQ1L7q0Fj8LE/c+e3PYLevjuP1sQ/mszFSqa8vF2ysbVvu6qwfcOj&#10;q4TJlqeDzoqkhtOBo5DVgaWf0oKhpc+CnKjMg5mqyYSWrMaFlK7DhZSuw4WUrsOFlK7DhZSuw4WU&#10;rsOFlK7DhZSuw4WUrsOFlK7D/6kYAv+qIw//qDEl/6Q/Pv+oQFH8rzxh87Y5cOq/N33jyjWH1NE3&#10;lb7CS6mwuWC1qLRwvaOwfsKdrYTHkqqEy4inhs6Apo3QfaeY0H2opM5+pKjLf5+qyYCbq8aBmK3E&#10;gZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3E/6oXAv+qIg//qDAl/6U+Pv+rO0//&#10;tDdd9r0zauvKMXXc2imCxM44mbLBT6unuGO3obRzvJ6xf8GYr4TEj6yEyIeqh8qAqYzMfKmTzHqq&#10;nMt5q6bKeqeqyHyiq8d9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3E/6oW&#10;Av+rIQ7/qS4l/6c8Pv+wNkz8ujBZ78gsYt7ZJ23L3CaGtsw8m6jBVKufuWa2m7V0vJmyf7+VsITC&#10;ja+FxIath8aBrIvIfayQyHusmMh5rZ/Hd62nx3eqrMZ5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcR5&#10;pa3EeaWtxHmlrcR5pa3E/6sVAv+sIA7/qy0k/6s2O/+2L0jzxChR4NYmVszkInG72iiIqsxBm5/D&#10;V6mZvGmylrd2uZS0gL2RsoXAi7GGwYawiMOBr4vEfq6PxXuulMV6r5rEeK+gxHWvp8R0ra7DdK2u&#10;w3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7D/6wUAv+tHw7/rCsk/7AvN/q/JUHk0SBF&#10;zuQdW73pInSt2iyJn85FmZfGWqSTwGqtkbt2s5C4f7eNtoS7ibSGvYWyiL+CsYvBf7GOwXyxksJ6&#10;sZbBebGbwXiyocB0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safB/64SAf+v&#10;HQ3/rigk/7gkMerLGjXQ4hdDv/AdXq/oJXWg2zGHltFIlJDKXJ6NxWqli8F2qom+fa+FvICygrqD&#10;tH65hrZ8uIm3ebeMuHe3j7l2tpO6dbaXunS2nbpzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5&#10;c7ekuXO3pLlzt6S5/7AQAf+xGg3/sSUj88QXJ9TfECvB7xdIsPcgYKHqK3OV3zmCjddMjYjRXZWG&#10;zGqbhMl0oIDGeaR9xH2mesKAqXfBg6p1wIasc7+KrXG/ja5vvpCvbr6Ur2y+ma9rvqCva76gr2u+&#10;oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCv/7MOAf+0Fgz8vBca1tYLFsPtEDCy/BlKovkl&#10;XpbtM26M5UF6hd5Pg4HZXop/1WqPetJwk3bPdZdzznmZccx9m2/LgJ1tyoSea8mHn2nJiqBoyI6h&#10;Z8eSomXHlqJkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yj9LYKAf+4EgvV&#10;zAoLxNsKGbL8ETOj/x1IlvwsWIzzO2WE7ElvfudVdnrjYHx132eBcd1thG3bcodq2XaJaNh6i2bX&#10;fY1k1oGOY9WEj2HUiJBg04uRX9OPkl7SlJJc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZ&#10;k1zSmZNc0pmT3LsEANjDBwTE0QgHs+gKHKP/FDGW/yRDjP80UIT7Qlp99k9iePFaaHHuX21r62Rx&#10;Z+lpdGTnbnZi5nN4YOV3eV/kentd4358XOKBfVvihX5a4Yh/WeCLgFfgkIBW35WBVt+VgVbflYFW&#10;35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WB1L0FAMTIBwC02QUKo/4NHJb/GiyL/ys6g/86RHz/&#10;SE11/1JTbv1XWGf6XVxj92JfYPZnYl30a2Rb829lWfJzZ1fxd2hW8XppVfB9alTvgGtT74RrUu6H&#10;bFDui21P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuxsAFALTQBAGj4wIK&#10;lv8QGIv/ICSC/zAvev8/N3L/SD5q/05DZP9USF7/WUxb/19PWP9kUlX/aVRT/21VUv5xV1D9dFhP&#10;/HhZTvt7Wk37f1tM+oNcS/mGXUn5i15I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX0j4&#10;kF9I+JBftccCAKTaAAGW/wYHiv8UEYH/JBp5/zMicP87Kmj/QjFh/0o2XP9RO1f/Vz9T/11CUP9i&#10;RE7/Z0ZM/2xISv9wSUn/dEpI/3dLRv97TEX/f01E/4NOQ/+HTkL/i09B/5FQQf+RUEH/kVBB/5FQ&#10;Qf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQ/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHq&#10;iHx944aEh96Cio/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tv&#10;vKvIcMCrxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ESAf+VJwv/lTsc/5NL&#10;L/+PWUP/jGRU+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKao&#10;zXKpqcxxrarMcLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrE&#10;ccCq/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6&#10;mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHA&#10;qsRxwKrEccCqxHHAqsRxwKrEccCq/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx9&#10;44aEh96Cio/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvI&#10;cMCrxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ISAf+WJwr/ljsc/5RLMP+Q&#10;WUP/j2NU+o5pZPGNcHLpi3p+4omCidyFiZLYgo6Z1H+TntF9l6LPe5umzXmeqMx3oqrLdqWsynSp&#10;rclzra7JcrKvyXG3r8hxvK/Cc72uvnS9r750va++dL2vvnS9r750va++dL2vvnS9r750va++dL2v&#10;/5MSAf+XJwr/mDsc/5VLMP+RWUT/kWBV+pBmZPCPbXPojXeA4YyAi9uIh5TVhY2c0oKRoc9/lqbM&#10;fZmpy3udrMl5oa7Id6Wwx3apscZ1rbLGdLKzxnO5s8J1urO8dbqzuHa6s7h2urO4drqzuHa6s7h2&#10;urO4drqzuHa6s7h2urO4drqz/5QRAf+YJwr/mTsc/5ZLMP+SWUT/kl5V+pJkZfCRanTnj3OB4I59&#10;jNmLhZbUiIue0IWQpM2ClKnKf5ityH2csMd7oLLGeaS0xXiotcR2rrbEdbS2wXa3trx3t7a3d7e2&#10;s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2/5URAf+ZJwr/mTsc/5dKMP+TWET/&#10;lFxV+pRhZfCTZ3TnkXCC3496jtiNg5jSi4qgzoePp8uEk6zIgZewxn+bs8R9n7XDe6S3wnmpucJ3&#10;r7nCdrW5vHi2uLh4trizeLa3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3/5YR&#10;Af+aJwr/mjsc/5dKMf+UVUT/lllV+pZeZfCVZHTnk2yC3pF2jtiPf5nRjYiizYqOqcmHkq7GhJaz&#10;xIGatsJ+n7nCe6S6wXmqusF3sbq9eLW6t3i1ubN5tbmveba4rHq2t6x6tresera3rHq2t6x6tres&#10;era3rHq2t6x6tresera3/5cRAf+bJgr/mzsc/5hJMf+WU0T/mFdV+phbZfCXYXTnlmiC3pNyj9aR&#10;e5rQj4Sjy42Mq8eKkbHEhpW2w4OZuMF/nrrBe6S7wHmrvL93s7y4eLO7snm0u655tbqrerW5qHu2&#10;uKh7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4/5cRAf+bJgr/nDoc/5hJMf+YUUT/mlRU&#10;+ptYZPCaXXTnmGOC3pZtj9aTd5rQkYCkyo+JrMaNj7PDiZS3woSYusB/nry/e6W+v3muvrl4sr6y&#10;ebK9rXqzvKl7tLqme7W5pHy2uKR8trikfLa4pHy2uKR8trikfLa4pHy2uKR8trikfLa4/5gRAf+c&#10;Jgr/nDkc/5lIMf+ZT0T/nFJU+51VY/GdWnPnm1+B3plpj9aWcprPk3ylypGFrcWQjbTDi5K4wYWW&#10;u7+Anb69e6XBu3mvwbJ6sMCse7G+qHuzvaV8tLuifbW5oH22uKB9trigfba4oH22uKB9trigfba4&#10;oH22uKB9trigfba4/5kRAf+dJgr/nTkc/5lHMf+bTUP/nk9T+59SY/GgVnLon1uA351kjteabZrQ&#10;l3ekypSBrcWSirXCjpC5v4eVvb2AnMG7e6fEs3qtxKt7r8KmfLG/o32yvaB+tLuef7W5nH+2uJx/&#10;tricf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4/5kRAf+eJgr/nTgc/5pHMf+cS0L/oE1S/KJQ&#10;YvKjU3Hpo1d/4KFejNieZ5jQm3Gjyph7rcWVhbTCko26voqSv7qBm8W3fKnJq3yrx6R9rsOgfrDA&#10;nX+yvZuAs7uZgbW6mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4/5oRAf+eJgr/&#10;njgc/5pGMv+eSUL/okpR/aRNYPOmUG/qp1R94aZYitqkYpbSoWuhy511q8aagLPCmIq6vI6PwraD&#10;mcusfabOon+qyZ2ArcSagbDAmIKyvpeDs7yVg7W6lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4lIO2&#10;uJSDtriUg7a4/5oRAf+fJgr/njcc/5tGMv+fR0H/pEhQ/qdKX/SpTG3rq1B746xUh9yrXJPUqWWd&#10;zqZvp8ijerDDn4S4u5aLxLCMmc6gg6TRmYSpypaFrcWUha/Bk4WxvpKFs7yRhbS6kYW1uZGFtbmR&#10;hbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5/5sRAf+fJgr/nzcc/5tFMv+hRUD/pkZP/6pHXfat&#10;SWvtsEx45rNPg9+0VY7ZtV+X07VpoM61dqfBq3y2sJ+FxKGVks6UjqPSkIuoy4+KrMaOiq/Cjomx&#10;v46Jsr2OiLS7joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5/5sRAf+gJgr/nzYc&#10;/5xEMf+jQz//qENO/61EW/ixRWjwtkh06btMfuPAUYffxluO1shrlMa9caa1s3i1paiBw5Sfjc2J&#10;nKLSh5SnzIiRq8eJj67DiY6wwImNsr6KjLO8iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6iou0uoqL&#10;tLqKi7S6/5wQAf+hJgr/oDYc/55CMf+lQD7/q0BM/7FAWfq3QWTzvURv7sVJd+XOUnzd1mJ/zM5o&#10;krzFbqSru3a0mrF/wYqqist/p53PgJ+ozIKZq8eDla3EhJOvwYWRsb+Gj7O9h460u4eOtLuHjrS7&#10;h460u4eOtLuHjrS7h460u4eOtLuHjrS7/50QAf+iJgr/oDUc/6A/MP+nPT3/rjxK/7U8Vfq9PWDw&#10;xkJn5tFKbN7eTnbN2leHvtBilq7FbqWhvHmylbSDvYatiMZ7qpTKeKuoyXuiq8d+nK3EgJmvwoGW&#10;sMCClLK+g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8/54QAf+iJgr/oTQc/6I8&#10;Lv+qOjv/sjhH/Ls3UfLFOljm0UFc295Cac3iRny+11GMrsxfm6HDbaiYvHmykbWEu4WxicJ8rpHF&#10;eK6fxXWtrMV4pa7EeqCvwnycsMB+mbG+f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/&#10;lrK9/54QAf+jJQn/ojQc/6U5Lf+uNTj/uDNC9MMzSufQOE7Z3jlay+Y9br7gQoCu1FCQoctfnZjD&#10;baiRvXmxi7iDuIO0iL19sZDBebGawXWxpcFyr6/CdaivwXejsMB5n7G/e5yyvXucsr17nLK9e5yy&#10;vXucsr17nLK9e5yyvXucsr17nLK9/6AQAf+kJAn/ozIc/6g0K/+zLzT5vy086c0vQNneL0rK5zRf&#10;veo6c6/eQYOh01GRl8tgnZDEbqaMv3qthruBs3+4h7h6to27d7WVvHW1n7xytKi9brOyvnGssr50&#10;p7K+dqOyvXajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9/6EQAf+lIwn/pDEc/60uJ/+5&#10;KS/uyCYz2twmN8rnLE+98jJjr+g5daHdQoSW1FOQj81imorHcKKGw3qogL+ArXu9hbF2u4u0c7mS&#10;tXG5mrZwuaO1bbmrtmq4tLhrsra4bqy2uG6strhurLa4bqy2uG6strhurLa4bqy2uG6strhurLa4&#10;/6MQAf+nIgn/pS8b/7MnIvTCISbd2B0ky+cjPL3yKlOv8zJmoec7dpXeRoON1laNh9BkloTLcZx/&#10;yHihesV+pXbCg6lywYmrb7+PrWy/lq5rvp2uar+mrmi/rq5lvbiwZbm7sGW5u7BlubuwZbm7sGW5&#10;u7BlubuwZbm7sGW5u7Blubuw/6UQAf+oIAj/rCYX/LsdGuPRExnM5RkpvfIiQa/9KlWh8zRmluk/&#10;dIzhS3+F21mIgNVmj3zRb5R3znaZc8t8nHDJgZ9tyIehaseMo2jGkqRmxZmlZMWgpWTFqKVjxrKk&#10;YMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLum/6gQAP+qHgj/sx0R7MkOD87jDhW+&#10;8hgtr/4iQ6H/LVWW9DlkjOxFb4TlUXl+4FyAedxnhnTZbopw1nSObNN5kWnSf5Nn0ISVZM+Kl2LO&#10;j5hgzZWZX82cml7NoptdzaubXM20mlzNtJpczbSaXM20mlzNtJpczbSaXM20mlzNtJpczbSa/6sP&#10;AP+tGgfywA0IztMKBr7wDhqv/hkwof8kQ5X/MlKL+D9eg/FLaH3sVnB36F92ceRlemzhbH5p33KB&#10;Zt14hGPcfYZh24KIX9qHiV3ZjItb2JKMWdeYjVjWno1X1qWOVtWsjlbVrI5W1ayOVtWsjlbVrI5W&#10;1ayOVtWsjlbVrI5W1ayO/68NAP+3DgPNyQgBvtgJCa79EByh/xwvlf8pP4v/N0yC/kVWfPlQXnX0&#10;WWRu8V9paO5kbWTranBh6nBzX+h1dV3nendb5n94WeWEeVjkiXtW4458VeKTfVTimH5S4Z5+UeGl&#10;f1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/8bQIAM7ABgC9zgcBruAHC6D/EhyU/yAr&#10;iv8vOIH/PUN6/0lLc/9SUWz+V1dl+11bYfljXl73aGBb9W1iWPRyZFbzd2ZV8ntnU/GAaFHwhGlQ&#10;8IlqT++Oa07uk2xM7pltS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9u0bkDALzF&#10;BQCt1gMBn/gLC5P/FhiJ/yQkgP80L3n/QTdw/0g+aP9PQ2L/VUdd/1pLWf9gTVb/ZVBT/2pRUf9u&#10;U0//clRO/3ZVTP57Vkv9f1dJ/YRYSPyIWUf7jVpG+5NbRfqYXEX6mFxF+phcRfqYXEX6mFxF+phc&#10;RfqYXEX6mFxF+phcvb0DAK3NAQCe3wABkv8NCIf/GRJ+/ykbdf81I2z/PCpk/0MvXv9KNFj/UDdU&#10;/1Y6Uf9bPE7/YD5L/2RASv9oQUj/bEJG/3BDRf90RET/eEVC/31GQf+BR0D/hkg//4xJPf+RSj3/&#10;kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKrsUAAJ7XAACP9QABhv8PBHz/Gwtx/yQRZ/8s&#10;F1//NRxZ/z0hVP9FJk//SylM/1IsSP9XL0b/XTBE/2EyQv9mM0D/ajU//242Pf9zNzz/dzg7/3w5&#10;Ov+BOjj/hjo3/4w7Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8/4MTAf+EIgb/&#10;hTUU/4NGJP9/VTT/gV5C/4FmUP9/blz5fHdm83qAb+53iHfqdY9953KVguRwmoXjbp6I4Wyii+Br&#10;p43faauO3mivkN1ntJHdZrqR3GXBktxlyZLbZdCS0mfSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjS&#10;kc5o0pHOaNKR/4MTAf+EIgb/hTUU/4NGJP9/VTT/gV5C/4FmUP9/blz5fHdm83qAb+53iHfqdY99&#10;53KVguRwmoXjbp6I4Wyii+Brp43faauO3mivkN1ntJHdZrqR3GXBktxlyZLbZdCS0mfSkc5o0pHO&#10;aNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKR/4MTAf+EIgb/hTUU/4NGJP9/VTT/gV5C/4FmUP9/&#10;blz5fHdm83qAb+53iHfqdY9953KVguRwmoXjbp6I4Wyii+Brp43faauO3mivkN1ntJHdZrqR3GXB&#10;ktxlyZLbZdCS0mfSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKR/4QTAf+FIgb/hjUU&#10;/4RGJP+AVTT/hF1D/4VlUP+DbV34gHVo8n1+cex6hnnod41/5XWTheJymIngcJ2M326ijt1sppDc&#10;a6uS22mvlNpotZXaZ7uV2mbDltpmzJbTaM+WzGnPlchqz5bIas+WyGrPlshqz5bIas+WyGrPlshq&#10;z5bIas+W/4USAf+HIgb/hzUU/4VGJP+EVDX/iFxD/4hkUf6Ha173g3Jp8YB8c+t9hXvneoyC43eS&#10;h+B0l4zecpyP3HChkttuppTZbKqW2WqwmNhptpnXaL2Z12jGmtNozJrMasyZxmvMmsJszJrCbMya&#10;wmzMmsJszJrCbMyawmzMmsJszJrCbMya/4YSAf+IIQb/iDUU/4ZGJf+HUzX/i1tD/4xiUf6Kal72&#10;h3Fq8IR6dOqAg33lfYqE4nqQit52lo/cdJuS2nGgldhvpZjWbaua1Wuwm9Vqt5zUab+d1GnJncxr&#10;yp3GbMmdwG3Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmd/4cSAf+JIQb/ijUU/4hG&#10;Jf+KUjX/jlpD/49hUf6OaF72i29q74d4demEgX7kgIiG4HyPjN15lJHadpqV2HOfmdVwpZvUbqqe&#10;022xn9JruKDSa8KhzWzHocZux6HAbsehu2/Hobhwx6G4cMehuHDHobhwx6G4cMehuHDHobhwx6G4&#10;cMeh/4gRAf+KIQb/izUU/4lGJf+NUTX/klhD/5JeUf6QZV72jmxr74t1duiHfoDjhIaI3n+Nj9t7&#10;k5TYeJmZ1XWenNNypJ/RcKqi0G6yo9BtuqTObMSlxm/EpL9wxKW6ccSltXHEpbJyxKSycsSksnLE&#10;pLJyxKSycsSksnLEpLJyxKSycsSk/4kRAf+LIQb/jDQU/4pGJf+QTzT/lFZD/5RbUf6TYV72kWhr&#10;7o5wduiLe4Dih4OJ3YOKkdl+kZfVepec03edoNB0pKPPcaqmzm+zp81uvajHcMKovnHBqbhywam0&#10;c8Gpr3TCqK10wqetdMKnrXTCp610wqetdMKnrXTCp610wqetdMKn/4oRAf+MIQb/jTQU/4tGJv+T&#10;TjT/llNC/5dYUP6WXl72lGRq7pJsduePdoHhjICK3IeIktiCj5nTfZWf0Hmco851o6fMcquqy3C0&#10;q8hwv6y/c76st3S+rbJ1vqyudr+sqna/q6h3wKqod8CqqHfAqqh3wKqod8CqqHfAqqh3wKqod8Cq&#10;/4sRAf+NIAb/jjQU/41FJv+WTTP/mVBB/5pVT/+aWl33mGBp75VodeiScIDhj3uK3IuEk9aGjJrS&#10;gJOhznuapsx3oqrKdKuuyHK4r8B0vK+3dbywsHa8sKt3vK+oeL2vpXm+raN5vq2jeb6to3m+raN5&#10;vq2jeb6to3m+raN5vq2jeb6t/4sQAf+OIAb/jzQU/49EJf+YSjP/m01A/51RTv+dV1v4nFxo8Jpj&#10;dOiXan/ik3WK3I+Ak9aKiZvRhJCjzX6Yqcl5oq7Hda2xxHS6s7d2ubOveLmzqnm6s6Z6urKje7ux&#10;oHu8sJ98va6ffL2un3y9rp98va6ffL2un3y9rp98va6ffL2u/4wQAf+PIAb/kDQU/5JDJf+aSDL/&#10;nUo//59OTf+gU1r5oFhm8Z9fcuqcZX3jmG+I3JN6ktaPhJvQiI2jy4GWq8d7obHFdrC1une3tq95&#10;t7aoeri2o3y4tP/i/+JJQ0NfUFJPRklMRQAFCaB8ubOefbqynH67sZt+vLCbfrywm368sJt+vLCb&#10;frywm368sJt+vLCbfryw/40QAf+PIAb/kTQU/5RDJP+bRjH/oEg+/6JLS/+kUFj6pFVk86RacOui&#10;YXvkn2mF3ppzkNeVfpnQjoijyoWTrMR9oLS9eLC5r3m1uaZ7trihfbe2nX64tZt/ubSZf7qzmIC6&#10;speAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLux/40QAf+QIAb/kTQU/5dCJP+dQzD/okU9&#10;/6VISf+oTFX8qVFh9apXbO6pXXfnqGOB4aRti9aeeZbLlYOiwIuOrbaDmraufqq7pHyzvJ5+tbqa&#10;gLe3mIG4tZaBubSVgrqzlIK6spOCu7GTgruxk4K7sZOCu7GTgruxk4K7sZOCu7GTgrux/44QAf+R&#10;IAb/kjQU/5lBI/+fQS//pEI7/6hFR/+sSVP+rk5e9bBTaOyyWnLks2F7269uhMymdpTAnH6itJKI&#10;rqmKlLeghaS9mYKxvpWDtLuThLa4koS4tpGEubSQhLmzkIS6spCEurKQhLqykIS6spCEurKQhLqy&#10;kIS6spCEurKQhLqy/48PAf+SIAb/kzQU/5o/Iv+hPy7/p0A6/6xCRf+wRlD5s0ta8LdSY+i7WWvf&#10;vWRy0bZsgsSsc5O2o3qhqpmDrp6SkLeUjZ++jouxv4yJs7yMibW5jIi3toyIuLWMh7m0jIe6s4yH&#10;urKMh7qyjIe6soyHurKMh7qyjIe6soyHurKMh7qy/48PAf+SHwb/lDQU/5w9If+jPC3/qj04/69A&#10;Qv+0REz1uklV7L9RXOTGWmHYxWJvybxpgbuycJKtqnegoKGArZObi7eJlpu9g5Wvv4SRs7yGjrW5&#10;h422t4eMt7aIi7i1iYq5tImKurKJirqyiYq6somKurKJirqyiYq6somKurKJirqy/5APAf+THwb/&#10;lTQV/547IP+lOSv/rDo1/7M9P/u6QkfxwUhO6MlRUt/RW1nPymBtwcJngLK5bZCksXSfl6p9q4qk&#10;iLV/oJe7eJ+svnyas7x/lbS6gZK2uIOQt7eEj7i1hI25s4WNurKFjbqyhY26soWNurKFjbqyhY26&#10;soWNurKFjbqy/5EOAf+UHwb/ljMV/6A4H/+oNin/sDgy/7g6O/bAP0HsykdF49ZURdbZV1jH0F5r&#10;uMhkfqrBa46cunKcjrR6qICuhbJ2q5S4b6upunKltbp3nbW5epm2t32Wt7Z+k7m0f5G6soCQu7GA&#10;kLuxgJC7sYCQu7GAkLuxgJC7sYCQu7GAkLux/5IOAf+VHwb/lzMV/6I1Hv+rMyf/tDQv+b42Ne3J&#10;PTji1kg42eBNRc3fVla/2FxpsNBie6HJaIuTw2+Zhb53pHi6g61uuJOzaLiotmmyuLZvp7e2c6G4&#10;tXacubR4mbqzepa7sXuVvLB7lbywe5W8sHuVvLB7lbywe5W8sHuVvLB7lbyw/5MOAf+WHwX/mTMU&#10;/6UwHP+vMCP9ui8p8MYyLePUOyzW4EA6y+VITMDhTlyz3VZspdhdepjSZYiKzm2Ufcl2n3PEg6ds&#10;wJGsZ76hr2W+tq9mtLuxa6u7sW6lu7FxoLywc529r3Sava50mr2udJq9rnSava50mr2udJq9rnSa&#10;va50mr2u/5QOAf+YHgX/nTES/6ktGf+0Kh71wiki5NEtIdXgMyzJ6Dw/vuhDUbHlSWGk4k9wl99W&#10;fYraYIiA02uSeM13mnDIgqFqxY6lZsObqGXDrKdhwr2qY7i/q2awv6xpqr+sbKW/q22iwKptosCq&#10;baLAqm2iwKptosCqbaLAqm2iwKptosCq/5UNAP+aHgX/oiwQ/60oFfu7IxjozSAX1d8lHcjoMDG8&#10;7zlEsOxAVaPqRmSX6E1xi+NVfYHcYYZ51WyOctF3lWzNgZpnyoueZMiWoGHIo6FgyLOhXcfDo1++&#10;xKVhtsOlZLDDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOl/5cNAP+cHgX/piYN/7Qg&#10;D+/GFw/W3RYOyOkjIrvzLjav9DZIovI+WJfxRmWL609wgeVYenrfZIJz2m2IbdZ2jWjTf5Jk0IiV&#10;YM+SmF7OnZlczamaW865mVnNyJpaxcqcXL3JnV64yZ5euMmeXrjJnl64yZ5euMmeXrjJnl64yZ5e&#10;uMme/5oMAP+fHQX/rB8I+L4TCNjWCwTI6BUTuvQiJ676LTmi+jZKlvo/WIv1SGOC7lJteuhcdXLk&#10;ZHtt4G2AaN11hWTafohg2IaLXdaPjVrVmI9Y1KKQV9SukVbUvJBW1M2QVs3RklfI0ZNXyNGTV8jR&#10;k1fI0ZNXyNGTV8jRk1fI0ZNXyNGT/5wLAP+jHQT/tRID1MkKAsjaCwa59BYXrP8jKqH/LjuV/zhJ&#10;i/9CVYL4TF968lZnc+5ebWvqZHJm52x3YuR0el/ifH1c4YN/Wt+Lglfek4NV3ZyFVNylhlLcr4ZS&#10;3LuGUdzMhVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqF/6AKAP+tEwHUwAgAxs4IALnj&#10;Cwir/xcZn/8kKpT/MDmK/zpFgf9GT3r9UVhy+Fhea/VeY2XyZWhg72xrXe1yblrreXBX6oByVemH&#10;dFPnj3ZR5pZ3UOaeeE7lp3lN5a96TeS7ekzkxXpM5MV6TOTFekzkxXpM5MV6TOTFekzkxXpM5MV6&#10;/6QHANi4BADExAYAt9MHAarzDQue/xoak/8nKIn/MzWA/z8/ef9KR3D/UU5p/1dTYv1dV177ZFta&#10;+WpeV/dwYFT2dmJS9HxkUPODZU7yimdM8ZFoS/CYaUrwn2pJ76drSO+wbEfut2xH7rdsR+63bEfu&#10;t2xH7rdsR+63bEfut2xH7rds3a8AAMW8BAC1ygQAqNsFApz/EAuR/x0Xh/8qI37/Ni12/0E2bf9I&#10;PGb/T0Jg/1VGW/9bSlf/YUxT/2dPUf9tUU7/clJM/3hUSv9+VUj+hFZH/YtYRfySWUT7mFpD+59b&#10;QvqnXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcyLYBALXBAwCn0QEAmesFAo//EgmF&#10;/yASfP8sG3P/NSNq/z0qYv9EMFz/SzRX/1I4U/9YO0//Xj1M/2M/Sv9oQEf/bUJF/3JDRP93REL/&#10;fUVA/4NGP/+KSD3/kEk8/5dJO/+eSjv/o0s7/6NLO/+jSzv/o0s7/6NLO/+jSzv/o0s7/6NLtroC&#10;AKbKAACY3AAAjP8IAYP/FAV4/x4Mbv8mEmX/Lxld/zceV/8/IlL/RiZN/0woSv9SK0b/WC1E/10u&#10;Qv9hL0D/ZjE+/2syPP9wMzr/dTQ5/3o1N/+ANjb/hjc1/4w4M/+UODP/mDkz/5g5M/+YOTP/mDkz&#10;/5g5M/+YOTP/mDkz/5g5p8MAAJfUAACI5AAAgP8KAXL/DgJn/xMFX/8dCVf/Jg1R/y8RTP83FUf/&#10;PhdD/0UZQP9LGz3/UB07/1UeOf9ZHzf/XiE1/2IiNP9nIzL/bCQx/3IlL/93Ji7/fSct/4QoK/+L&#10;KSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5Ep/3YVAv9zIAT/cjEM/3FDGf9xUCb/dVkz&#10;/3ViP/9zakn/cHRT/25+W/xrh2H5aY9n9meWa/RlnG7yY6Fx8WKmc+9hq3XuYLB27l61d+1eu3js&#10;XcN57FzLeutb2HrmXd56317hedhg43nVYON51WDjedVg43nVYON51WDjedVg43nVYON5/3YVAv9z&#10;IAT/cjEM/3FDGf9xUCb/dVkz/3ViP/9zakn/cHRT/25+W/xrh2H5aY9n9meWa/RlnG7yY6Fx8WKm&#10;c+9hq3XuYLB27l61d+1eu3jsXcN57FzLeutb2HrmXd56317hedhg43nVYON51WDjedVg43nVYON5&#10;1WDjedVg43nVYON5/3YVAv9zHwT/dDEN/3JCGf90Tyf/eFgz/3lgP/93aUr/c3FU/3F8XPtuhmP3&#10;a45p9GmUbfJnm3HwZaB072Sldu1iqnjsYbB562C1e+tfvHzqXsR96l3Nfedd2X3hX9592mDgfNFi&#10;4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9/3cVAv90HwT/dTEN/3NCGv93TSf/e1Y0/3xf&#10;QP96Z0v/d29V/nN6Xvpxg2X2boxr82uTcPBpmXPuZ5937GWleetkqnvqYq996WG1fuhgvX/oX8WA&#10;6F7QgeJf2oDbYd6A0mLfgMtj34HKZN+BymTfgcpk34HKZN+BymTfgcpk34HKZN+B/3gUAv91HwT/&#10;djEN/3RCGv96TCf/f1U0/4BdQP9+ZUz/em5W/nZ3X/l0gWb1cIpt8W2Rcu5rmHbsaZ5562ekfOll&#10;qX7oY6+A52K2guZhvYPmYMeE5V/ThN1h2oTTY92DzGTchMZl3ITFZdyExWXchMVl3ITFZdyExWXc&#10;hMVl3ITFZdyE/3kUAf92HgP/dzAN/3ZCGv9+Syf/glM0/4NcQP+CZEz/f2xW/Xp0YPh3f2jzc4hv&#10;8HCPdO1tlnnqa5186Gijf+dmqYLlZa+E5GO2heRiv4fjYcmH4GHVh9Vk2ofNZdqIx2bZiMFn2Yi/&#10;Z9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mI/3oUAf94HgP/eTAN/3hBGv+BSSf/hlIz/4haQP+H&#10;Ykz/g2lX/H5xYfd7e2nyd4Vx7nONd+twlHzobZuA5mqig+RoqIbjZq+I4mS3iuFjwYvhYs6L2GTW&#10;i81m1ovGZ9aMwGjWjLtp1oy6adaMumnWjLpp1oy6adaMumnWjLpp1oy6adaM/3sTAf95HQP/ejAN&#10;/3w/Gv+FSCb/ilAz/4xYQP+LX0z/iGdX/IRuYfZ/eGrxe4Jy7XeKeelzkn7mb5mD5Gyhh+JqqIrg&#10;Z6+M32W4jt5kxI/bZNKPzmfTj8Zo05C/atOQumvTkLVs05C0bNOPtGzTj7Rs04+0bNOPtGzTj7Rs&#10;04+0bNOP/3wTAf96HQP/ezAN/38+Gv+JRib/j04y/5FWP/+QXUv/jmRW/IlrYfaEc2vwf35z7HuH&#10;euh2kIHkcpeG4W6fit9rp47daLCQ3Ga7kttlypPQaNGTxmrQlL5r0JS4bNCUs23QlK9u0ZOubtGT&#10;rm7Rk65u0ZOubtGTrm7Rk65u0ZOubtGT/30SAf97HAP/fC8N/4M8Gf+NRSX/k00x/5VTPv+UWUr/&#10;kmBV/Y9oYPaKcGrwhHl063+DfOZ6jIPidZWI33Gejd1tp5HbabGU2We/ltRnzpfHa82YvWzNmLZu&#10;zZiwb82YrHDOl6lxzpaocc+WqHHPlqhxz5aocc+WqHHPlqhxz5aocc+W/34SAf98HAP/fi8N/4Y7&#10;Gf+RQyT/lksw/5hQPP+YVUj/llxU/ZNjX/ePa2nwinRz64R/fOZ+iYTheJKL3XOckNpuppXYarOZ&#10;1mjFm8lry5u9bsqctG/KnK5xypyqcsubpnPLmqNzzJmidM2YonTNmKJ0zZiidM2YonTNmKJ0zZii&#10;dM2Y/38SAf99GwP/fy8N/4k6GP+UQiP/mUcv/5tMO/+cUkb/m1hS/5lfXfiVZmjxkG5y64p5e+WD&#10;hITgfI+M3Haak9hvppnSa7WdzmrIn75uyJ+zccegrHLHoKd0yJ+jdcmeoHbKnZ52y5uddsuanXbL&#10;mp12y5qddsuanXbLmp12y5qddsua/4ARAf9+GwP/gC8N/4w4GP+XQCL/nEQt/59JOf+gTkT/oFVP&#10;/J5bWvWcYmXul2pv6JF0eeGKf4PZg4qMz3uVlch1oJzDcK6hvm+/o7NyxaOqdMWjpHbFo6B3xqGd&#10;eMegm3jInpl5yp2YecqcmHnKnJh5ypyYecqcmHnKnJh5ypyYecqc/4ARAf9/GwP/gS8N/483F/+a&#10;PyH/n0Is/6JGN/+kTEL/pFJM96RYV++jX2HnoGZr4JpxddWTfIHLioWNw4KPlrt7mp61dqeksHS4&#10;p6h2wqeheMOmnXnEpZp6xaOYe8ailnvHoJR7yZ6UfMmdlHzJnZR8yZ2UfMmdlHzJnZR8yZ2UfMmd&#10;/4ERAf+AGwP/gi4O/5E2Fv+cPCD/oUAq/6VENP+oSj/6qVBJ8qpWUuqqXVziqWZm16JvcsuZeIHB&#10;kIGNuIiKl6+BlaCofKKmo3qyqZ56wamZfMGoln3DppR+xKSSfsWjkX7HoZB+yJ+QfsmekH7JnpB+&#10;yZ6QfsmekH7JnpB+yZ6Qfsme/4IRAf+BGwP/hC4N/5Q1Fv+eOh7/pD4o/6hCMv+sRzv2r01E7bFU&#10;TeWzW1XcsGVhzqhsccOfdIC4lnyNro+GmKWIkaGdg52nl4Ctq5OAv6uRgcGpj4HCp46Bw6WNgcWj&#10;jYHGooyByJ+MgcifjIHIn4yByJ+MgcifjIHIn4yByJ+Mgcif/4IRAf+BGgP/hi0N/5Y0Ff+gOR3/&#10;pjwm/6tAL/uwRTjytEs/6blTRuG9XE3TtmJgxq1pcLulcX+wnXmMpZWCl5uPjaGTipmnjIepq4iH&#10;v6yIh8CqiIbCqIiFw6aIhcWkiITGooiEyKCIhMifiITIn4iEyJ+IhMifiITIn4iEyJ+IhMif/4MQ&#10;Af+CGgP/iCsM/5kyFP+iNxv/qTkk/689LPe1QjPtu0k55cJSPtrCWEzMumBfv7Jnb7Orbn6oo3aL&#10;nZx+l5KXiaCJkpango+lq36PuqyAjcCqgYvCqIKKw6aDicWkg4jGooSHyKCEh8ifhIfIn4SHyJ+E&#10;h8ifhIfIn4SHyJ+Eh8if/4QQAf+DGgP/iyoM/5wxEv+lNBr/rDYh/rM6KPO7QC3pw0gx4ctRN9LH&#10;VkvFwF5duLhlbqyxbH2gqnOKlKR7lYqfhp6Am5KleZiiqnSYt6t3lcGpepHCp3yPw6V9jcWjfozG&#10;oX+KyJ9/isiff4rIn3+KyJ9/isiff4rIn3+KyJ9/isif/4UQAf+EGgP/jigL/58xEf+nMhf/sDMd&#10;+bk2Iu7CPSbmzUcm29NMNcvMVEm+xVxbsb5jbKS4anqYsnGHjKx5k4Gogpx3pI+jcKKfp2yitKhu&#10;n8KncpnDpnWVxKR3ksaieJDHoXqOyJ96jsmeeo7JnnqOyZ56jsmeeo7JnnqOyZ56jsme/4YQAf+F&#10;GQP/kSYK/6EvD/+rLhX/tS8Z9L8yHOnLOhzf2UQd0dpKM8TSUke3y1pZqcZhaZzAZ3iQum6EhLZ2&#10;j3mygJhvr42faK2do2StsqRlqsWkaqLFo22dxqJwmcehcpbIn3STyZ11k8qddZPKnXWTyp11k8qd&#10;dZPKnXWTyp11k8qd/4cPAf+HGQP/lSQJ/6QrDf+vKRH6uykT7MgsE97YNxDT4UEeyd9JMLzaUUSv&#10;01hWoc1fZpTIZXSIxGyAfMB0inG9f5Npu4yZYrmcnV66sZ5duMmeYq7In2amyJ9pocmea53KnW6a&#10;y5tumcubbpnLm26Zy5tumcubbpnLm26Zy5tumcub/4gPAf+JGQP/miMH/6gnCv+1IgzxxCAM4NUk&#10;CdHhMBTH5j0kveNGNLLgTkSm3FZSmdddYYzSY2+Az2t6dMxzhGvKfotiyIyRXMiclVnIsZZXyM6W&#10;W7vNmF6yzJlhq8yZZKbNmWeizZhnoM2XZ6DNl2egzZdnoM2XZ6DNl2egzZdnoM2X/4oOAf+LGAP/&#10;nyEF/64gBvi9GAbj0RME0OEeCcXqLhm66TopsOdDOaTkSkiY4lBWjOBXYoDdX2x222h1bNpyfWPY&#10;foNc2IyIV9idi1TXsI1U2M2MVcvTj1fA0pFauNGTXLLRk1+s0ZNgqtGTYKrRk2Cq0ZNgqtGTYKrR&#10;k2Cq0ZNgqtGT/4wOAf+PFgL/pR4D/7UVA9rKCwLQ4Q4CxOseDbjvLB2t7jcuouxAPZfrSEqM6U9W&#10;gehWYHbnXmls52VwZOZwd17jfHxZ4ImAVt6Xg1PdpoRR3LiFUd3UhFPQ2odUxtiJVr/Xili41otZ&#10;ttaLWbbWi1m21otZttaLWbbWi1m21otZttaL/44NAP+XEgH/rRUB2b8JAMzOCQDD6w4EtvUeEav1&#10;LCGh9DcwlvNAPovzSEqB81BUd/NXXW3zXWRl8GZqX+1wblrqenJW54V2U+WReVHknntP46x8TeO9&#10;fE3j2XxQ2OB8Uc7gf1LG3oFTxN6BU8TegVPE3oFTxN6BU8TegVPE3oFTxN6B/5IMAP+gDQDbtwYA&#10;ysMHAMDSCQC19BAGqfsfFJ/8LCOU/DcxivxBPYH9SUd4/VFQbv1XV2X6Xlxg9mZhW/RvZVbxeGhT&#10;74JrUO6MbU7sl29M66NxSuqwcknqwXJI6thyS+Pkck7Y5nNO1ed0TtXndE7V53RO1ed0TtXndE7V&#10;53RO1ed0/5YKAN6sAgDLugUAvccGALLYCAGn/xIInP8hFpL/LiOJ/zkvgP9COXf/SkJt/1BJZf9W&#10;Tl//XlNa/mVWVfxtWlL6dVxP+H5fTPeHYUr1kWJI9JxkRvOmZUXys2ZE8sFnQ/LUZ0Xu52dG6+hn&#10;RuvoZ0br6GdG6+hnRuvoZ0br6GdG6+hn7qIAAM20AgC8vgQAr80EAKTeBwGa/xUJkP8kFYf/MCB+&#10;/zsqdP9CMmv/SDlj/04/Xf9VQ1j/XUdT/2RKUP9rTU3/ck9K/3lRR/+CU0X/i1RD/pRWQf2eV0D9&#10;qFg//LNZPvy/Wj770Vo9+9taPfvbWj3721o9+9taPfvbWj3721o9+9ta0q0AAL24AgCuxQIAodUC&#10;AJb3CwKN/xgIhP8mEXz/MRpx/zgiaP8+KWD/RS9a/0wzVP9TN1D/WjpM/2A8Sf9mPkb/bUBE/3RC&#10;Qf97Qz//g0U9/4xGO/+VRzr/nkk5/6dKOP+xSjf/vks3/8JLN//CSzf/wks3/8JLN//CSzf/wks3&#10;/8JLv7MAAK6+AACgzQAAkt4AAIn/DQGB/xoFd/8jDG3/KhNk/zEZXP84HlX/QCJQ/0gmTP9PKUj/&#10;VStE/1stQv9hLz//ZzE9/20yO/9zMzn/ejU3/4I2Nf+LNzP/lDgy/5w5Mf+kOjD/rzsw/7I7MP+y&#10;OzD/sjsw/7I7MP+yOzD/sjsw/7I7sLgAAKDHAACR2AAAhO8AAHz/DQFv/xEDZv8ZBl7/IQpW/ykP&#10;UP8yE0v/OhZG/0EZQv9IGz//Th08/1MeOf9ZIDf/XiE1/2QiM/9pIzH/cCQv/3clLf9+Jiz/hycq&#10;/48oKf+XKSj/oCoo/6MqKP+jKij/oyoo/6MqKP+jKij/oyoo/6MqocIAAJHRAACC4QAAeP8AAGz/&#10;CAFg/w0CV/8RA0//GAVI/yAGQ/8pCD//MQo7/zgMOP8+DjX/RA8y/0kQMP9OES7/UxIs/1gTKv9d&#10;FCn/YxUn/2kWJf9vFyT/dxci/34YIf+FGR//jxof/5EaH/+RGh//kRof/5EaH/+RGh//kRof/5Ea&#10;/2gZAv9kIwT/Xy8G/15AEP9jSxr/Z1Ql/2hdL/9mZzn/ZHJB/2J9SP9gh07/XZBS/1uYVv9anln/&#10;WKRb/1eqXf5WsF/9VbVg/FS8YfxUxGL7U81j+VLcY/ZS5mPxU+pj7FTtY+ZW72LgV/Bj4FfwY+BX&#10;8GPgV/Bj4FfwY+BX8GPgV/Bj/2kYAv9lIwT/YC4G/19AEP9mSRr/alMl/2tcMP9pZTr/Z3BC/2R7&#10;Sf9ihU//X45U/12WWP9bnVv/WqNd/VipX/xXr2H7VrVi+lW8ZPpVxGX5VM5l91PdZvNT5mbuVepm&#10;51btZeFY7mXbWe9m21nvZttZ72bbWe9m21nvZttZ72bbWe9m/2oYAv9mIgT/YS4H/2A/EP9pSBv/&#10;bVEm/25bMP9sZDr/aW5D/2d5S/9kg1H/YYxW/1+VWv9dnF39W6Jg+1qpYvpZr2T5WLVl+Ve8Z/hW&#10;xWj3Vc9o9VTgafBV5mnpV+po4lnsaNta7WnTW+5p01vuadNb7mnTW+5p01vuadNb7mnTW+5p/2oY&#10;Av9nIgT/Yi4H/2M+EP9sRhv/cVAm/3JZMf9wYjv/bGtE/2l2TP9ngVL/ZItY/2GTXP1fm2D7XaFi&#10;+luoZflarmf4WbVo91i8afZXxmr1VtFr8lXhbOxX52zkWelr3Fvra9Rc7GzNXe1szV3tbM1d7WzN&#10;Xe1szV3tbM1d7WzNXe1s/2sXAv9oIQP/Yy0H/2c8EP9wRRv/dE4m/3ZXMf90YDv/cGlF/21zTf9q&#10;flT/Zoha/mORXvthmWL5X6Bl+F2naPZcrWr1WrRs9Fm9bfRYx27yV9Rv7lfib+ZZ5m/dXOlu013q&#10;b81e63DHX+twx1/rcMdf63DHX+twx1/rcMdf63DHX+tw/2wXAv9pIQP/ZS0H/2s6EP90Qxv/eUwm&#10;/3pVMf95XTz/dWZF/3BwTv9te1b/aoVc/GaPYfpkl2X3YZ9o9l+ma/RdrW3zXLRv8lq9cfFZyXLv&#10;WNpz6Frjc95d5nLTXuhzy1/odMZg6HTBYeh0wWHodMFh6HTBYeh0wWHodMFh6HTBYeh0/20WAv9q&#10;IAP/Zi0H/284EP94QRr/fUol/39SMf9+Wzz/e2NG/3ZsT/9xd1f+bYJe+2qMY/hmlWj1ZJ1s82Gk&#10;b/JfrHHwXbRz71y/de5by3bqW9134F3jdtNg5XfKYeV4xGLleL5j5Xi6ZOV4umTleLpk5Xi6ZOV4&#10;umTleLpk5Xi6ZOV4/24WAv9rIAP/aCwH/3M2EP99Pxr/gkcl/4RQMP+EWDv/gWBF/3xpT/92clf+&#10;cX1f+W2IZfZqkmrzZptv8WOjcu9hq3XtX7V47F3Beexc0HrjXd971GHie8pi4nzCZOF9vGXhfbdm&#10;4nyzZ+J8s2fifLNn4nyzZ+J8s2fifLNn4nyzZ+J8/3AVAf9sHwP/aSwH/3c0D/+BPBn/h0Uk/4pN&#10;L/+JVTr/h11F/4JlT/98blj9dnhg+HKEZ/Vtjm3xaZhy72ahduxjq3nrYLZ86V7Efude2H/YYd9+&#10;ymPfgMFl3oG5Z96BtGjegbBp34Csad9/rGnff6xp33+sad9/rGnff6xp33+sad9//3EVAf9tHwP/&#10;aysH/3syD/+GOhj/jEMi/49LLf+PUzj/jVpD/4liTf+DaVf9fHJg+HZ/Z/Rxim7wbJV07Wifeepk&#10;qn3oYbeA5l/Igt1h24PMZNyEwGbchbho24WxatuFrWvchKls3YOmbN2CpmzdgqZs3YKmbN2Cpmzd&#10;gqZs3YKmbN2C/3IUAf9vHgP/bykH/38wDv+KOBf/kUEh/5RKLP+VUTb/k1hB/5BgS/uLZ1X1hG9f&#10;8H16Z+t3hW/ncpB2422bfN5opoHaZbOE1WPEhs9k2ofBZ9mIt2nYia9r2ImqbdmIpm7ah6Nu2oag&#10;b9uFoG/bhaBv24Wgb9uFoG/bhaBv24Wgb9uF/3IUAf9wHgP/cigH/4IuDf+ONhb/lUAf/5lIKf+Z&#10;TzT/mFU++pZcSfSSZFPtjGtd54V2ZuF/gW/beIx303KWfs1toYTJaq2JxWi7i8Fo0Iy2a9WNrm3V&#10;jadv1oyjcNaLn3HYip1x2YmbctqHm3Lah5ty2oebctqHm3Lah5ty2oebctqH/3MUAf9wHQP/dSYG&#10;/4YsDf+RNhX/mUAd/5xGJ/+dTDH8nVI79JxZRe2ZYE/mlGhZ345zY9WGfW7Nf4d4xniRgMBzm4e7&#10;b6eMtm20j7NsyJGsbtKRpXDTkKBy1I+cc9WNmXTWjJd02IqWddmJlnXZiZZ12YmWddmJlnXZiZZ1&#10;2YmWddmJ/3QTAf9xHQP/eCQG/4krDP+VNRP/nD4b/6BDJP+iSS73o1A376JWQeehXUrfnWdU1JVv&#10;YsuNeG7DhYJ5u3+MgrV5lomvdaGOqnKvkqZxwZShc9CUnHTRkph20pGWd9OPlHfVjZJ31oyReNiK&#10;kXjYipF42IqReNiKkXjYipF42IqReNiK/3UTAf9yHAP/eyMG/4wpC/+YNBL/nzwZ/6NBIvumRiry&#10;qE0z6qlUPOKpW0TXo2NTzJpsYsKTdW66i355soWHg6p/kYqke5yQnniqlJp2u5aXd8+WlHnQlJF6&#10;0ZKPetOQjnrUj4161Y2MeteLjHrXi4x614uMeteLjHrXi4x614uMeteL/3UTAf9zHAP/fSEF/44p&#10;Cv+bNBD/ojkX/6Y+H/eqRCburkou5bFSNdyvWUHPqGFSxaBpYbuYcm6xkXp5qYuDg6GFjYuagZiR&#10;lH6llpB8tpiNfc2XjH7PlYp+0JOKftKRiX7Tj4l91Y2IfdaLiH3Wi4h91ouIfdaLiH3Wi4h91ouI&#10;fdaL/3YSAf90HAP/gCAF/5EoCf+eMw//pDcV/qo7G/OvQSLqtEgo4rlQLtS0VkDJrV9RvqVnYLSe&#10;b22ql3d4oZGAgpmMiouRh5WRi4SiloaDspmDhMuYhIPOloSD0JSEgtKShIHTkISB1I6EgNaMhIDW&#10;jISA1oyEgNaMhIDWjISA1oyEgNaM/3cSAf90GwP/gh4E/5QnCP+gMg3/pzQT+q44GO+1PRzmvEYh&#10;3L9MLM65VD/DsV1Qt6plX62kbGyjnXR3mZh8gZGThoqJj5KRgoyfln2Kr5h6i8eYfInOln2I0JR+&#10;htKSf4XTkH+E1I6Ag9aMgIPWjICD1oyAg9aMgIPWjICD1oyAg9aM/3gSAf91GwP/hRwE/5cmB/+j&#10;Lwv/qzAQ9bM0FOu7OhfixEQY1cRIK8i9Uz28tltOsbBjXaaqamqcpHF2kp96gImag4mBlo6QeZOc&#10;lXSSrJdxksOYc5HPlnaO0JR4i9KReYrTkHqI1Y57h9aMe4fWjHuH1ox7h9aMe4fWjHuH1ox7h9aM&#10;/3gSAf92GwP/iBsD/5olBv+mKwn+rywM8bkvDubDNg/dzTwWzshHKcLCUTu2vFlMqrZhW5+waGiV&#10;q290i6Z3foGigIZ5n4uNcZyZkmybqZVpm7+Wa5nQlG6U0ZJxkdKRc4/Uj3WN1Y12i9aLdovWi3aL&#10;1ot2i9aLdovWi3aL1ot2i9aL/3kRAf94GgL/jBkD/54jBP+qJgb4tCUI68AoCOHNMAfU0jcUyM1F&#10;J7vITzmvwldKo71fWJi4ZmWNs21xg691e3qrfoNxqImKaqaWj2Wlp5Jipr2SY6PSkWed05BqmNSP&#10;bZXVjW6S1oxwkNiKcJDYinCQ2IpwkNiKcJDYinCQ2IpwkNiK/3sRAf98FwL/kBcC/6IhA/+uIATy&#10;ux0E5coeA9rbJAPM2TUSwNNDJLTOTTaoyVVHnMRdVZHAZGKGvGtte7hzdnK1fH5qs4eFY7GVil6w&#10;pYxbsbyNW6/VjV+n1Y1jodaMZpzXi2iZ2IpqltmIapbZiGqW2YhqltmIapbZiGqW2YhqltmI/3wQ&#10;Af+BFAL/lRUB/6cdAvy1FgLrxhAB2tsPAM3gJQTD3zYPuNtBIazVSzOg0VNDlM1aUYnJYl1+xmln&#10;dMNxcGvBe3hkv4Z+Xb6Ugli9pYVWvruGVb3bhliz2odcq9qHX6bah2Gh24ZjnduFY53bhWOd24Vj&#10;nduFY53bhWOd24VjnduF/34QAf+HEQH/mhEA/60UANq+CgDRzQoAy+QQAcHkJQe34zUTreFAIaPe&#10;SS+X21I+i9dZS4DUYFd20Whhbc9waWXNenBezIZ1WMyVeVTMpntRzbx8UMzifFPB4H9Vt9+AWLHe&#10;gVqr3oFcpt+BXKbfgVym34Fcpt+BXKbfgVym34Fcpt+B/4APAf+ODgH/og0A27UIAM7BCADG0AkA&#10;vukSArTpJQqq6DMXoOY+JZblRzKL404/gOFVSXbgXVNt3mZbZd1vYV7demdY3IZrU9yVb1DdpnFN&#10;3rtyTd/hcU7R53RQxuZ3Ur7keFO45HlVsuN6VbLjelWy43pVsuN6VbLjelWy43pVsuN6/4MOAf+W&#10;CwDdqwQAzbgGAMLEBgC61AkAse8UA6fuJQ2e7jMalO09J4rsRjOA604+dutVR2zqW05k6mNVXept&#10;Wljqd15T6oNiTuqRZUrroWdH7LNpRu3QaUjm6GlL2etqTM/sbU7H629PwOpwT8DqcE/A6nBPwOpw&#10;T8DqcE/A6nBPwOpw/4kLAOmgAQDQsQQAwbwFALfJBgCu2gkApPUXBZv1JxCS9TQciPY+J3/2RzJ2&#10;9k47bPZUQmT2Wkhd9mJNV/ZrUVL2dVVN94BYSPiNWkX4m1xC+KteQfe+X0D332BD7uxgR+PxX0jb&#10;8WFJ0vJjSdLyY0nS8mNJ0vJjSdLyY0nS8mNJ0vJj/pUAANSpAADCtQMAtcEDAKrPBQCg5wsBmP0a&#10;Bo/+KRCG/zUbfv9AJXT/Ri1r/0w1Y/9SOlz/WT9W/2BDUP9oR0z/cUpH/3tMQ/+HTkD/lFA+/6FS&#10;Pf+wVDv/w1U7/uFVPPnwVUDw9FVD5/dUQ+f3VEPn91RD5/dUQ+f3VEPn91RD5/dU26EAAMWwAAC1&#10;ugIAqMcCAJ3WBACT/A4Bi/8dBoP/Kw96/zUXcf88H2j/QiZg/0ksWf9PMVP/VjVO/104Sf9lO0X/&#10;bT1B/3Y/Pv+AQTv/i0M5/5hFOP+kRjb/skc1/8RINf/dSTT/8Ek3/vhJN/74STf++Ek3/vhJN/74&#10;STf++Ek3/vhJyasAALa0AACowQAAm88AAI7fAQCH/xEBfv8dBHX/Jwts/y8SZP83GFz/Ph1W/0Ui&#10;UP9LJUv/UihG/1grQf9fLT7/Zy87/28xOP94Mzb/gjQz/402Mf+ZNzD/pTgv/7I6Lv/AOy7/0zst&#10;/+s8Lf/rPC3/6zwt/+s8Lf/rPC3/6zwt/+s8uLAAAKi8AACayQAAjNkAAIH1AwB5/xABbv8WA2X/&#10;HwZe/ycLV/8wD1H/NxNL/z4XRv9FGUH/TBs9/1IdOf9YHzb/XyE0/2YiMf9uJC//dyUt/4AmK/+M&#10;KCn/lyko/6IqJ/+tKyb/uSwm/8ktJv/JLSb/yS0m/8ktJv/JLSb/yS0m/8ktqrcAAJrFAACL0wAA&#10;feIAAHX/BQBp/wwBX/8RAlf/FwNQ/x8FSf8mB0T/Lgk//zYLO/89DTf/Qw8z/0kRMP9PEi7/VRMs&#10;/1sUKv9iFSf/aRYl/3IXI/97GCH/hhkf/5EaHv+cGx7/pRwd/7AdHf+wHR3/sB0d/7AdHf+wHR3/&#10;sB0d/7AdnMAAAIzOAAB83gAAcPUAAGX/AABa/wYBUf8NAUn/EQJD/xcDPf8fBDj/JgU0/y0GMP8z&#10;By3/OQcq/z4IJ/9DCCX/SQkj/04JIf9UCR//Wgod/2EKG/9pCxn/cgwX/3wNFv+GDRT/jw4U/5oP&#10;FP+aDxT/mg8U/5oPFP+aDxT/mg8U/5oP/1wcAv9XJgP/UTIG/048CP9XRRD/W04Z/1xYIv9bYyv/&#10;WW8y/1d6OP9UhT3/UpBB/1CZRf9PoEf/TqdJ/02uS/9MtEz/S7tN/0rDTv9JzU//Sd1Q/0jpUP9I&#10;8lD7SfZQ9kv5UPBN+0/qT/tQ50/8UOdP/FDnT/xQ50/8UOdP/FDnT/xQ/1wcAv9YJgP/UjIG/1E6&#10;CP9aQxD/X00Z/19XI/9eYSv/XG0z/1l5Ov9XhD//VI5D/1KXR/9Qn0n/T6ZL/06tTf9NtE//TLtQ&#10;/0vDUf9LzlL/St9S/0nqU/1K8lP4S/ZT8U34UutP+lLlUPpT4lH6U+JR+lPiUfpT4lH6U+JR+lPi&#10;UfpT/10bAv9ZJgP/UzEG/1Q5CP9dQhD/Yksa/2JVI/9gXyz/X2s0/1x3O/9ZgkD/VoxF/1SVSP9S&#10;nkv/UaVO/1CsT/9Ps1H/TrtS/03EU/9Mz1T/S+BV/0vrVfpM8lX0TfZV7FD4VOZR+FXfUvlW3FP5&#10;VtxT+VbcU/lW3FP5VtxT+VbcU/lW/14bAv9aJQP/VDEG/1g3CP9hQBH/ZUka/2ZTI/9kXS3/Ymg1&#10;/190PP9cf0L/WYpH/1aTS/9UnE7/U6RQ/1GrUv9Qs1T/T7pV/07EVv9N0Ff/TeJY/EztWPZO8lju&#10;UPVY5lP2WN9U91nXVfhZ01X4WdNV+FnTVfhZ01X4WdNV+FnTVfhZ/18aAv9bJQP/VTAG/1w0CP9l&#10;PRH/akca/2tRJP9pWi3/ZmQ2/2NwPf9ffEP/XIdJ/1mRTf9XmlD/VaJT/1OqVf9Sslf/UbpZ/1DF&#10;Wv9P0lv8TuRb+E/tXPBR8lvnVPRb3lX1XNVW9l3OWPddy1j3XctY913LWPddy1j3XctY913LWPdd&#10;/2AaAv9cJAP/Vi8F/2AyCP9qOxD/b0Qa/3BOI/9vVy3/a2E2/2dsPv9jeEX/YINL/1yOT/9amFP/&#10;V6BW/1apWf9UsVv/U7pc/lHGXvxQ1l/5UOdf8lLuX+dV8V/dV/Jg0ljzYctZ9WLFW/Viw1v1YsNb&#10;9WLDW/Viw1v1YsNb9WLDW/Vi/2EZAv9dIwP/Wi0F/2UvCP9vOBD/dEEZ/3ZLI/91VC3/cV02/2xn&#10;P/9oc0b/ZH9M/2CKUv9dlVb/Wp5Z/1inXP5WsF/9VLpg/FPHYvlS3GPzU+hj6VXuY95Y8GTQWvFl&#10;yFzyZsJd8ma9XvJmu17yZrte8ma7XvJmu17yZrte8ma7XvJm/2IZAv9eIwP/XioF/2ktCP90NQ//&#10;ej4Y/3xIIv97USz/eFo2/3NjP/9tbUf/aXpO/2SGVP9gkVj/XZxc/VqlYPtYsGL6Vrtl+FXKZvVU&#10;4GfsVupn31rtZ9Bc72nGXe9qv1/varlg72q1Ye9qs2HvarNh72qzYe9qs2HvarNh72qzYe9q/2MY&#10;Av9gIgP/YicF/24qB/95Mg7/fzwX/4JGIf+CTyv/f1g1/3tgPv91aUf/b3RO+2qBVfhmjFv1Ypdf&#10;81+hY/Bcq2buWrZp7FnEaulY2mvhWupr0F3sbcVf7G68YetvtmLsb7Fj7G6tZOxuq2Ttbatk7W2r&#10;ZO1tq2Ttbatk7W2rZO1t/2QYAv9hIgP/ZiUE/3InB/9+MA3/hTsW/4hFH/+ITSn/hlUz/4JePft9&#10;Zkb2dnBO8nJ8Ve5th1zqaJJi5mScZuNhpmrgX7Jt3V2/b9pd03DSXupwxGDpcrpi6HOzZOhzrWXp&#10;c6lm6XKmZ+pxpGfqcKRn6nCkZ+pwpGfqcKRn6nCkZ+pw/2UXAv9iIQP/aSME/3clBv+CLwz/ijkU&#10;/45DHf+PTCb/jVMw+YpbOvOFY0Ttf2xN6Hl3VeN0gl3ebo1j2WmXadNmoW7PY6xxy2G5dMhhynXF&#10;YeV2uWTmd7Bm5XeqaOZ3pWnmdqJq53Wfauhznmvpc55r6XOea+lznmvpc55r6XOea+lz/2YXAf9j&#10;IQP/bSAE/3sjBf+HLgv/jzgS/5NBGv+VSiP6lFEt85FZN+yNYEHlh2lK34F0U9Z6fl3PdIhlym+R&#10;bMVrm3HBaKZ1vWayeLplwnq3Zd17rmjje6dq43uia+R6nmzleJtt5XeZbed2mG7ndZhu53WYbud1&#10;mG7ndZhu53WYbud1/2cWAf9kIAP/cB4D/34iBf+LLAn/kzcQ/5hAGP2aSCD0mk4p7JhVM+WVXTzd&#10;j2ZH04hvU8uBeV7Fe4Nmv3WMbrlxlnS1bqF4sGusfK1qu36qatJ/pGzgfp5t4X2ab+J8l3DjepVw&#10;5HmTcOV3k3Hmd5Nx5neTceZ3k3Hmd5Nx5neTceZ3/2gWAf9kIAP/cxwD/4EgBP+OKwj/lzUO/50+&#10;FfifRBzvoEsl559SLd+dWjfTlWNGyo5sU8OHdV67gX5ntXuIb693kXWqc5x6pXCofqFvtoGeb8qC&#10;m3DegZZx34CTcuF+kXPifJBz43qOc+R5jnPleI5z5XiOc+V4jnPleI5z5XiOc+V4/2kWAf9mHgP/&#10;dhoD/4QfA/+SKgf/mzQM/qA7EvOjQRjqpkgg4qdPJ9iiVjbMmmBFw5NpUruNcl6zhnpnrIGEb6Z9&#10;jXageZh8m3ajgJd0sYOUdMWEkXXdg4923oGNduB/i3fhfYp34nuJduR6iXbkeYl25HmJduR5iXbk&#10;eYl25HmJduR5/2kVAf9pHQP/eBkC/4ceA/+VKAb/njIK+qQ3D++oPRTmrEQa3a1LJNCmVDXGn15E&#10;vJlmUrSSb12sjHdnpIeAb56CineYfpR9knuggY16rYSKecCFiHrchId63YKGet+AhnrgfoV64nyF&#10;eeN6hXnkeYV55HmFeeR5hXnkeYV55HmFeeR5/2oVAf9rGwL/excC/4ocAv+YJgX/ojAI9agzDOuu&#10;ORDis0EU1rFHI8qrUjTApFxDtp5kUa2YbFylknRmnY19b5aIhnaPhZF9ioKcgoWAqoWBf7yGgIDb&#10;hYCA3YOAf96BgH7gf4B94X2AfeN7gHzkeoB85HqAfOR6gHzkeoB85HqAfOR6/2sVAf9tGQL/fhUC&#10;/40bAv+bJAP+pSwG8awvCOezNAvdujoQ0LVGIcWvUTK6qVpCsKNiT6edaluemHJllpN6bo+Pg3aI&#10;i458goiZgXyGp4V5hrmGd4fXhXiF3YN6g96BeoLgf3uB4X18gON7fH/jenx/43p8f+N6fH/jenx/&#10;43p8f+N6/2sUAf9wGAL/gRQB/5AZAf+fIgL6qSYE7bEpBeK6LwbWvzYPyrpEIL+0TzG0rlhAqqhg&#10;TqGjZ1qYnm9kj5p3bYiWgHWAkot7eo+WgHSOpIRxjbaFb47RhXGL3YNzid+BdYfgfnaF4X13hON7&#10;d4PkeneD5Hp3g+R6d4PkeneD5Hp3g+R6/2wUAf9zFgL/hRMB/5QWAf+iHgH1rSAC57ghAt3DJgLQ&#10;wzQNxL5CHrm5TS+us1Y+pK5eTJqpZVeRpW1iiaF1a4CdfnJ5moh5cpeUfm2WooJplbOEZ5bNg2mT&#10;3oJsj9+Ab4zhfnCK4nxyiON6cofkeXKH5Hlyh+R5cofkeXKH5Hlyh+R5/20TAf92EwH/iBIB/5gT&#10;AP+nGQHvsxYB4sAVANXKHgHJxzIMvsNAHLO+SyyoulQ8nrVcSZSwY1WKrGtfgalyaHmle29yo4V2&#10;a6CRe2afn39in7GBYJ/KgGKc4H9ll+F+aJPifGqQ43tsjeR5bYzleG2M5XhtjOV4bYzleG2M5Xht&#10;jOV4/24TAf97EQH/jRAA/50QAPqsEQDauwsA1ckLAM3OGwHCzC8Kt8k9GazFSSmhwFI4l7xaRo24&#10;YVGDtWhberJwZHKveWtrrINxZKuPdl+pnnpbqa98WarJfFqn4nteoON7YZvjemOX5HlmlOV3ZpLm&#10;d2aS5ndmkuZ3ZpLmd2aS5ndmkuZ3/3ASAf+ADgH/kg4A8qMLANmzCQDPvgkAy8wJAMTTFwC60iwH&#10;sM87FqXMRiaayFA1j8RYQYXBX018vmdWc7xvXmu5d2VkuIJrXraOcFm1nXNVta51VLbIdVOz53ZX&#10;q+Z2WqTmdlyg53VfnOd0YJrodGCa6HRgmuh0YJrodGCa6HRgmuh0/3ISAf+GDAD7mAkA2akGAM61&#10;BwDGwQcAwM8JALrbEwCx2ikFp9g3EpzURCGS0U0wh85VPH3LXUd0yWVQbMdtV2XFdl5exIFjWcOO&#10;aFTDnWtRw65sT8TIbU7C7W1QuOtvU7DrcFWr6nBYputwWaPrcFmj63BZo+twWaPrcFmj63BZo+tw&#10;/3cPAf+NCADeoAIAz64FAMS5BQC7xQYAtdMKAK7hFgGm4SkGneA3EZPeQh2J3Ewpf9pUNXXXXD9t&#10;1WRIZdNsT1/SdlRZ0oFZVNGOXVDRnWBN0rBiS9PJYkrS7WJLyPJmTb/xaE+48GlRsvBpUq/vaVKv&#10;72lSr+9pUq/vaVKv72lSr+9p/38KAO2WAADSpgEAxLIDALm8AwCwyQYAqdgKAKHnGQKZ5yoJkOc3&#10;FIfmQh995UopdORRM2vjWTpk4mFBXuJrR1jidUtT4YBPT+KNU0vim1VJ46xXR+TEV0bj6VdG3fZZ&#10;R9D3XEnI915KwfZgS732YEu99mBLvfZgS732YEu99mBLvfZg/4kAANmeAADHrAEAubYCAK7BAwCl&#10;zgYAnOQMAJXvHQON7ywLhe85FXzvQR5z70knau5QL2LuVzVc7l86Vu5oP1LucUJN73xGSe+JSUbw&#10;lktD8KZNQPG5Tj/y208+8PdOQub7T0Pd+1FE1PxTRc/8VEXP/FRFz/xURc/8VEXP/FRFz/xU4ZUA&#10;AMumAAC7sAAArrsBAKLIAgCY1QUAkPgPAYn4IASC+C4Lefk3E3D5Pxto+UYiYPpNKFr6VC1U+lwx&#10;T/tlNUv7bThH/Hc7Q/yDPT/9kD88/Z9BOv6vQzj/xkQ3/+pFNvz9RTvy/0Q+6v9EPub/Rj7m/0Y+&#10;5v9GPub/Rj7m/0Y+5v9G0J8AAL2sAACutQAAosIAAJXPAACK3QMAhP8SAXv/HgN0/yoJbP8zD2T/&#10;OxZd/0MbV/9KIFH/USRM/1gnSP9gKkT/aCxA/3EuPP97MTn/iDI1/5Y0M/+kNjH/tjcv/9A4Lv/v&#10;OS3//zkx//85M/z/OTP8/zkz/P85M/z/OTP8/zkz/P85wagAAK+xAACivQAAlMoAAIfYAAB98wcA&#10;dv8SAW3/GgNl/yQFXv8tClj/Ng9S/z0TTP9FFkj/TBlD/1MbP/9aHjz/YSA4/2khNf9yIzH/fSUu&#10;/4omK/+ZKCn/pykn/7krJv/SLCX/7ywk//8tJP//LST//y0k//8tJP//LST//y0k//8tsa4AAKO5&#10;AACUxgAAhtMAAHnhAABx/wgAZ/8PAV//FQJX/x4DUf8mBUv/LgdG/zYKQf89DD3/RA45/0sQNv9R&#10;EjL/WBMv/18VLP9nFin/cRcm/3wYI/+JGiD/mBsf/6YcHf+3HRz/yh4c/+YfG//wHxv/8B8b//Af&#10;G//wHxv/8B8b//AfpLUAAJXCAACGzwAAd94AAGv0AABi/wMAWf8LAVH/EQFK/xcCRP8fAz//JgQ6&#10;/y0FNv80BjL/Ogcu/0AIK/9GCCj/TAkl/1IJIv9ZCiD/Ygsd/2sMGv92DRf/hA4V/5IPFP+gEBP/&#10;rRET/7oRE//DEhP/wxIT/8MSE//DEhP/wxIT/8MSl74AAIbMAAB32wAAaecAAFz9AABU/wAAS/8F&#10;AEP/DAE9/xECN/8XAjL/HgMu/yQDKv8qBCX/LwQi/zUFH/86BR3/PwUa/0UGGP9LBhb/UgYU/1oH&#10;Ev9iBxD/bAcP/3cIDf+ECAz/kAgM/5wIDP+iCAz/oggM/6IIDP+iCAz/oggM/6II/1AgAv9LKgP/&#10;RDYF/0c6Bv9KPwj/TkkP/09UF/9PYB7/TWwk/0p5Kv9IhS7/RpAy/0SaNP9Dojf/Qqo4/0GxOv9A&#10;uTv/QME8/z/LPf8+3D7/Pug+/z3zPv89+z//Pv8+/0D/PvpD/z30RP8+7kb/P+5G/z/uRv8/7kb/&#10;P+5G/z/uRv8//1AgAv9LKgP/RTUF/0o4Bv9NPQj/UUgP/1JSF/9RXh7/T2ol/013K/9Kgy//SI4z&#10;/0aYNv9EoTj/Q6k6/0KwPP9CuD3/QcE+/0DLP/9A3ED/P+lA/z/0QP8+/UH/QP9A/UL/QPZF/0Dw&#10;Rv9B6Uj/QelI/0HpSP9B6Uj/QelI/0HpSP9B/1EfAv9MKQP/RzQF/002Bv9ROwj/VUYQ/1ZQGP9V&#10;XB//Umgm/1B0LP9NgDH/Sow1/0iXOP9GoDv/Rag8/0SwPv9DuD//Q8FB/0LMQf9B3kL/QetD/0D1&#10;Q/9A/UP/Q/9D+Eb/QvBI/0PqSf9E40r/ReNK/0XjSv9F40r/ReNK/0XjSv9F/1IfAv9NKQP/SjIE&#10;/1AzBv9VOQj/WUMQ/1pNGP9ZWCD/VmQn/1NxLf9QfTP/TYk3/0uUOv9Jnj3/R6Y//0auQf9Ft0L/&#10;RMFE/0TMRf9D30X/Qu1G/0L3Rv9D/Ub5Rv9G8En/RulL/0fiTP9I203/SNtN/0jbTf9I203/SNtN&#10;/0jbTf9I/1MeAv9OKAP/Ti8E/1QwBv9aNgj/XkAQ/2BKGP9eVSD/W2Ao/1htL/9UeTT/UYU5/06R&#10;Pf9Mm0D/SqRC/0mtRP9Itkb/R8FH/0bNSP9F4Un/RO9K/0X4SvtH/UrxSv9J6E3/S99O/0zXT/9M&#10;z1H/TM9R/0zPUf9Mz1H/TM9R/0zPUf9M/1QdAv9QJwP/UiwE/1ktBf9fMgj/ZDwQ/2ZHGP9kUiD/&#10;YVwo/11oMP9adTb/VoE7/1KNP/9PmEP/TaJF/0yrSP9KtUn/Sb9L/0jMTP9I4U3/SO5N/Ej5TvJL&#10;/E3nTv1P3VD9UNJS/lDMU/9RxlT/UcZU/1HGVP9RxlT/UcZU/1HGVP9R/1UdAv9RJwP/VikE/14q&#10;Bf9kLwj/ajoP/2xFF/9sTyD/aFko/2RjMP9gcDf/XHw9/1iIQv9Vk0b/U51J/1GmS/9PsE3/TrpP&#10;/U3GUPpN2VH2TOpR8k33UedQ+lLbUvtUzlT8VcdW/VXBV/5VvFj+VbxY/lW8WP5VvFj+VbxY/lW8&#10;WP5V/1ccAv9SJgP/WiYE/2ImBP9qLAf/cTcO/3NCFv9zTB//cFYo/2tgMP9mazj/Y3c+/l+DRPtb&#10;jkj5WJhM91ahT/VVq1HzU7VT8VLBVO9R0FXrUedV5lL2VtpU+VjMVvpZw1j7Wrxa+1q3W/tZs1z7&#10;WbNc+1mzXPtZs1z7WbNc+1mzXPtZ/1gbAv9TJQP/XiMD/2cjBP9wKgb/dzUN/3pAFf96Sh3/eFMm&#10;/3NcL/xuZjf4aXI/9GV+RfFhiUruXpNO61ydUuhZplXmWLBX5Fe8WOJWzFneVuRZ2Fb0W8pY913A&#10;WvheuFz4XrNd+F6uXvhdq1/5XKtf+VyrX/lcq1/5XKtf+VyrX/lc/1kbAv9WIwP/YiAD/2wgA/91&#10;KAX/fTML/4A9E/+BRxv/f1Ak+XtZLfR2YjbucW0+6mx5ReZohEviZI5R3mGYVdteolnWXKxb01u4&#10;XtBaxl/NWt9gyFryYb5c9WK1XvRirmD1Yqph9WGmYvZho2P3X6Nj91+jY/dfo2P3X6Nj91+jY/df&#10;/1oaAv9ZIQL/Zh0C/3AeA/96JgT/gjEJ/4Y7EP+IRBn5hk0h8oNWK+t+XjTleWk94HR0Rdpvf0zT&#10;aolTz2aSWMtjnF3HYaZgxF+xY8Fev2S+XtJlul/sZrJg8marYvJmpWTyZaFl82SfZfRjnGb1Ypxm&#10;9WKcZvVinGb1Ypxm9WKcZvVi/1saAv9cHwL/aRsC/3UcAv9+JAP/hy4I/4w4DvuOQhbyjkoe64tS&#10;J+SHWzDdgWY603pwRc11ek7IcINVw2yNW75plmC6ZqBkt2SrZ7RjuGmxYspqrmPmaqhk72qiZu9p&#10;nWfwaJpo8WeYafJmlmnzZJZp82SWafNklmnzZJZp82SWafNk/1sZAv9fHAL/bBgC/3kbAv+DIQP/&#10;jCwG/5E2C/WUPxLslUcZ5JNPItyOWC3Sh2I6yoFsRcN7dU6+dn9WuHKIXbRukWKva5tmq2mmaqhn&#10;s2ylZ8Nuomfgbp5p7W2Zau5slmvvapNs8GmSbPFnkGzyZpBs8maQbPJmkGzyZpBs8maQbPJm/1wZ&#10;Af9iGgL/cBYC/3wZAv+GHwL/kCkE+pYzCfCaPA7nm0QV35pLHdOUVSzKjV85wodpRbuBcU+1fHtX&#10;r3iEXqp0jWOlcZdooW6ibJ1srm+abL5wmGzZcZVt62+Rbuxuj2/tbI1v72qMb/Bpi2/xZ4tv8WeL&#10;b/Fni2/xZ4tv8WeLb/Fn/10ZAf9kGQL/chQB/38YAf+KHQH/lCYD9pswBuufOArioj8Q2J9HHM2Z&#10;UivEkl05u4xmRLSHbk6tgndXp32AXqJ5iWSddpNpmHOebZRxqnGQcbpyjnHRc4xy6nGKc+tviHPt&#10;bYdz7muHc+9qhnLwaIZy8GiGcvBohnLwaIZy8GiGcvBo/14YAf9nFwH/dRMB/4MWAf+OGgH+mCMC&#10;8Z8sBOelMwfdqDkM0aNFG8edUCq+l1o4tZJjRK2MbE6mh3RXoIN8Xpp/hmSVfI9qkHmabot3pnKI&#10;drZ0hXbMdIR36XKDd+pwgnfsboJ27WyCdu9qgXbwaYF28GmBdvBpgXbwaYF28GmBdvBp/14YAf9p&#10;FQH/eBIB/4YUAf+RGAH6nB8B7aQnAuKqLATWrDQLy6dDGsGiTim4nFg2r5dhQ6eRaU2gjXFWmYh5&#10;XpOFgmSNgYxqiH+Xb4N9pHJ/fLN0fXzIdXx96HN8fOpxfHvsb3167W19ee5rfXnwaX158Gl9efBp&#10;fXnwaX158Gl9efBp/18YAf9rEwH/exEB/4kTAP+VFQD1oBoB6KkgAd2wJAHQsDIKxqxBGLymTCez&#10;oVY1qpxfQaKXZ0yakm9Vk453XYyLgGSGiIppgYWVbnyDoXJ3grB0dYLFdXSD53N1gepxdn/rb3d+&#10;7W14fe5reHzwaXh88Gl4fPBpeHzwaXh88Gl4fPBp/2AXAf9uEgH/fhAA/4wRAP+ZEQDxpBMA464W&#10;ANa2HAHLtDAIwbA/F7erSyWtplQzpKFdQJydZUqUmGxTjJV0W4aRfWJ/jodoeYySbXSKnnFwiK10&#10;bYjBdG2J5HNvh+pxcITsb3KD7W1zge5rdIDwaXSA8Gl0gPBpdIDwaXSA8Gl0gPBp/2EXAf9xEAH/&#10;gg4A/5AOAPWdDQDjqQwA2bUMAM+5GgDFuC4Hu7Q9FbGwSSOnq1IxnqdbPpajY0iOn2pRhptyWX+Y&#10;emB4lYRmcpOPbG2RnG9pkKpyZpC+c2WR4XJojutwaorsbmyI7Wxthu9rboTwaW6E8GluhPBpboTw&#10;aW6E8GluhPBp/2MVAf91DgH/hg0A+JQLANyiCADUrQkAz7gKAMm9FwC/vCsGtbk7E6u2RyGhsVAv&#10;mK1ZO4+qYUaHpmhPf6NwV3igeF5ynoFka5uMaWaamW1imahvX5m8cF6Z329gluxuY5HtbWaO7mtn&#10;i+9qaYnwaGmJ8GhpifBoaYnwaGmJ8GhpifBo/2cSAf95DAD/igoA35oEANOmBwDMsQgAx7sIAMHC&#10;EwC4wigErr84EKW8RB6buE4skbVXOIixXkKArmZLeKttU3Gpdlprp39gZaWKZGCjl2hbo6ZrWaO6&#10;bFij3GtZoO5rXJrval+W8GlhkvFoY4/xZmOP8WZjj/FmY4/xZmOP8WZjj/Fm/2sQAf9+CQDxkAQA&#10;1p4DAMyqBgDEtAYAvr4FALjIEACwyCQDp8Y1DZ3DQhuTwEwoir1UM4G6XD55t2RGcbVrTmuzdFRk&#10;sX5aX7CJX1qvlmJWrqVlU665ZlKv22VSq/JmVaTyZlif8mZam/NlXJfzZFyX82Rcl/NkXJfzZFyX&#10;82Rcl/Nk/3ANAP+EBADdlgAAzqMDAMSuBAC7twQAtMIFAK7NDACnziACns0xCpXLPhaLyEkjgsZS&#10;LnrDWjhywWJAa8BqR2S+c01evXxTWbyIV1S7lVtQu6VdTru5Xk28211LufdfTrH2YFGq9mBTpfZg&#10;VaH2YFWh9mBVofZgVaH2YFWh9mBVofZg/3cIAOuMAADTmwAAxqgCALuxAgCyuwIAqscGAKLTCgCd&#10;1hoBldYsBozUOhGD0kYdetBPJ3LOWDFqzWA4ZMtoP17KckVYynxJVMmITU/JlVFMyaVTSsm5VEnK&#10;3FNHyPdVSMD8WEq4+1lMsvtaTq36Wk6t+lpOrfpaTq36Wk6t+lpOrfpa/38AANyTAADKogAAvKwB&#10;ALG1AACowAMAn8sGAJbZCwCR4BsBit8sBoLfOQ553kMXcd1NIGrcVihj218vXdpnNVjZcTpT2Xs+&#10;T9mIQkvZlkVI2aZHRtq6SEXb20dE2PRJQtP/TUTJ/09Fwv9QR7v/Uke7/1JHu/9SR7v/Uke7/1JH&#10;u/9S5ooAAM+bAAC/pwAAsrAAAKe7AACcxgMAk9EGAIvqDgCF6B8CfugtBnboOA5u6EEWZudKHV/n&#10;UiNZ51spVedkLVDnbTFM53g1SeeEOEbokTpD6KA8QOmyPj/qyz4+6O8+Peb/Pz3g/0I/1/9EQM7/&#10;RkDO/0ZAzv9GQM7/RkDO/0ZAzv9G1pMAAMSjAAC0rAAAp7YAAJvBAACQzAIAhtkGAIDyEgB58h8C&#10;cfIrBmryNgxj8z8SXfNHGFfzTx1S81chTfRgJEn0aShG9HMqQvV+LT/1iy889pkxOvapMzj3vjQ2&#10;+OE1NvX5NTXz/zQ37P82OeX/ODnl/zg55f84OeX/ODnl/zg55f84yJ4AALapAACosgAAm70AAI/I&#10;AACD1AAAeegHAHP8EgFr/R0CZP0nBF7+MQhY/jsNU/9DEU3/SxVJ/1MYRf9aGkH/Yx0+/2wfO/92&#10;ITf/giM0/5AlMv+fJzD/sCgu/8gpLf/qKiz//yos//8qL/n/Ki/5/yov+f8qL/n/Ki/5/yov+f8q&#10;uaYAAKquAACcuQAAjsUAAIHRAAB13gAAbfoJAGX/EQFe/xoCV/8jA1L/LAVM/zQHSP88CkP/RAw/&#10;/0wOPP9TEDj/WxI1/2MUMv9sFi//dxcs/4QZKf+TGif/ohwl/7QdJP/MHiP/7R4i//0fIv//HyL/&#10;/x8i//8fIv//HyL//x8i//8frKsAAJ22AACPwgAAgM4AAHPcAABn6QAAX/8GAFj/DgBR/xUBS/8d&#10;Akb/JgNB/y0EPP81BTj/PAY0/0IHMf9JCC7/UAkr/1cKKP9fCiX/aQwj/3QNIP+CDh3/kg8b/6IQ&#10;Gv+yERn/yBIY/+UTF//6FBf/+hQX//oUF//6FBf/+hQX//oUn7MAAJC/AACAzAAActoAAGTkAABY&#10;9QAAUf8BAEr/CwBE/xABPv8XATn/HgI0/yUCMP8sAyz/MgQo/zgEJf8+BSL/RAUf/0oFHP9RBhr/&#10;WQYX/2MHFP9uBxL/fAgQ/4wID/+cCA7/rAkO/7sJDf/TCQ3/0wkN/9MJDf/TCQ3/0wkN/9MJkbwA&#10;AIHJAABy1wAAZOQAAFTrAABL/wAARP8AAD3/BAA3/wwAMf8QASz/FgEo/xwBJP8iAiD/JwIc/ywC&#10;Gf8xAxb/NgMT/zwDEf9CAw//SQQN/1EEC/9aBAn/ZgQG/3MFA/+BBQL/kAUB/5wFAf+rBQH/qwUB&#10;/6sFAf+rBQH/qwUB/6sF/0QkAv8/LgP/PDYE/0A4BP9BPQb/QUUI/0FRDf9AXRP/P2oY/zx3HP86&#10;hCD/N5Ej/zabJf81pCf/NKwo/zS1Kv8zviv/Msgr/zLVLP8x5S3/MfEt/zH7Lf8w/y3/MP8t/zP/&#10;Lf82/yz+OP8t+Tr/LvY7/y72O/8u9jv/LvY7/y72O/8u/0UjAv8/LgP/PjQD/0I2BP9EOwb/REMI&#10;/0VPDf9EWxP/QWgZ/z91Hf88giH/Oo8k/ziaJ/83oyn/Nqwq/za0LP81vS3/NMgu/zTWLv8z5i//&#10;M/Iv/zL8MP8y/zD/M/8v/zb/L/85/y/5O/8w9D3/MfE9/zHxPf8x8T3/MfE9/zHxPf8x/0YjAv9A&#10;LQP/QTID/0YzBP9IOAb/SEAI/0lMDv9IWBT/RWUa/0JyH/9AfyP/PYwm/zuYKf86oSv/Oaot/ziz&#10;Lv83vS//Nscw/zbVMf825jL/NfEy/zX7Mv81/zL/Nv8y/zr/Mfo9/zPzPv807UD/NOpB/zTqQf80&#10;6kH/NOpB/zTqQf80/0ciAv9BLAP/RS8D/0kwBP9MNQb/TT0I/05IDv9NVBX/S2Eb/0huIP9FeyX/&#10;Qogo/z+UK/8+ni7/Pacv/zyvMf88uDL/O8Mz/zrPNP864TX/Ou41/zr4Nf86/zX/Ov81+z7/NfJB&#10;/zfrQv845UT/OOFF/zjhRf844UX/OOFF/zjhRf84/0giAv9DLAP/SCwD/04tBP9RMQX/UzkI/1VF&#10;Dv9TURX/UV0c/05qIf9Ldyb/SIMr/0WPLv9EmTD/QqIz/0GrNP9BtDb/QL03/z/JOP8/2zj/P+o5&#10;/z/1Of8//zn7QP848UP/OuhF/zzhR/882kj/PdVJ/z3VSf891Un/PdVJ/z3VSf89/0khAv9EKgP/&#10;TSgD/1MpBP9XLQX/WTYI/1xCDv9bThX/WFkc/1VlIv9Scij/T34t/0yKMP9KlDP/SJ42/0emOP9G&#10;rzn/Rbg7/0XEPP9E0jz8ROU9+ETyPfVF/jzxRf8+5kj/QNxK/0HSS/9BzE3/QclN/0HJTf9ByU3/&#10;QclN/0HJTf9B/0ogAv9IJwL/USUD/1glA/9dKgT/YDMH/2M/Dv9iShX/YFUc/1xhI/9ZbSn/VXku&#10;/1KEM/9Qjzb9Tpk5+0yiO/pLqj34SrQ/90q+QPVJzEDxSeFB7UrwQepK/ELkSv9E2Ez/RcxP/0bG&#10;UP9GwFH/Rr5R/0a+Uf9GvlH/Rr5R/0a+Uf9G/0wgAv9MJAL/VSEC/10hA/9jJwT/ZzEG/2o8DP9q&#10;RxT/Z1Ib/2NcI/9faCr7XHQw91l/NfVWijnyVJQ88FKdP+5RpkHsUK9D6k+6ROhOx0TmT91F4U/u&#10;Rd1O+0jUT/9JyFH/SsBT/0q6VP9KtlX/SrRW/0q0Vv9KtFb/SrRW/0q0Vv9K/00fAv9QIQL/Wh4C&#10;/2IeAv9pJQP/bS0F/3E5C/9xRBL/b04a+2tYIvVmYynxY28w7WB6NulchTvmWo8/5FiYQuFWokTf&#10;VatG3FO2SNpSw0rWUthK0VPsS8xT+k3FVP9OvFb/T7VX/0+wWP9OrFn/Tapa/02qWv9Nqlr/Tapa&#10;/02qWv9N/04eAv9THgL/XhsC/2cbAv9uIgP/cyoE/3c1Cf94QBD5d0oY8nNUIOxvXijna2ow4md1&#10;Nt5jgDzZX4pB1F2TRtFbnUnOWaZMy1iwTshXvFDGVs1Rw1fmUb5X91K4WP9TsFr/U6tc/1KnXf9S&#10;o13/UaJd/1CiXf9Qol3/UKJd/1CiXf9Q/08eAv9XGwL/YhcB/2wZAv90IAL/eScD/34yB/mAPA3x&#10;f0YV6ntQHeR3Wybdc2Yu1W1wN9Bpej7LZYREx2KOScRgl03AXqBQvV2qU7tbtlW4W8VWtVvfVrJc&#10;81esXf1Xpl79VqFg/lWeYP9UnGH/U5ph/1OaYf9TmmH/U5ph/1OaYf9T/1AdAv9aGQH/ZRUB/3AX&#10;Af94HQH/fyQC/YQuBfOGOArqhkIR44RLGdt/VyPReWIvy3RsOMVvdkDAbH9GvGiIS7hmkVC1Y5tT&#10;sWGlVq5gsFmrX79aqV/UW6Zg71uiYfpanWP7WZlk/FiWZP1XlWX+VZRl/lWUZf5VlGX+VZRl/lWU&#10;Zf5V/1AdAv9dFwH/aRIB/3QVAf99GgH/hCEB94kqA+2NNAfkjT0N3ItIFtGFVCPJf14uwnpoOLx1&#10;cUC3cXpHsm6ETa5rjVKqaJZWp2agWaNlq1ygZLlenmTNXptk6l6YZvhdlGf5XJJo+1qQaPxZjmj9&#10;V45o/VaOaP1Wjmj9Vo5o/VaOaP1W/1IcAf9fFAH/bBEB/3gTAf+BFwH/iB0B8o8lAueTLwTelTgJ&#10;05BFFcqLUSLChVsuu4BlOLR7bkGvd3dIqnR/TqVwiFOhbpJXnWucW5lqp16WabVglGjIYZJp5mCP&#10;avdfjWv4XYtr+VyJbPtaiGz8WIhr/FiIa/xYiGv8WIhr/FiIa/xY/1QaAf9iEwH/bxAB/3sSAP+F&#10;FAD6jRkA7ZMfAeKZKALYmTMIzJVCFMSQTiG8i1kttIViN66Ba0CofHNIonl8Tp12hVSZc45YlXGY&#10;XJFvpGCNbrFii23DY4lu4mKHb/Zhhm/3X4Vv+V2Eb/pbg2/7WYNv/FiDb/xYg2/8WINv/FiDb/xY&#10;/1YYAf9kEQH/cg4A/34QAP+IEQD1kRQA6JgZAN2eIAHRnjEHx5pAE76VTCC2kFYsrotgN6eGaECh&#10;gnBInH55TpZ7glSSeItZjXaVXYl0oGGFc65jgnK/ZIBz3mSAdPVif3T2YH9z+F5+c/lcfnL6Wn5y&#10;+1l+cvtZfnL7WX5y+1l+cvtZ/1gXAf9nEAH/dQ4A/4EOAP+MDgDxlRAA450RANajGwDLoS8Gwp4+&#10;ErmZSh6wlFQrqZBdNqKLZj+bh25HlYR2TpCAf1SLfohZhnuSXYF5nmF9eKtkeni8ZXl42WV4efRi&#10;eXj2YHl3+F55dvlceXX6Wnl1+1p5dftaeXX7Wnl1+1p5dfta/1oVAf9pDgD/eAwA/4QMAO+QCwDd&#10;mgoA2aILANCmGADGpSwFvaI8ELSeSB2rmVIpo5VbNJyRYz6VjWtGj4lzTYmGfFOEhIVYf4GQXXp/&#10;m2F2fqhkc325ZXF+02VxfvJjcn32YHN79150evlcdHn6W3V5+1p1eftadXn7WnV5+1p1efta/10T&#10;Af9sDQD/ewsA9ogJANyTBgDVnQkA0aUKAMqqFQDBqSoEt6Y6D66iRhumnlAonppZM5aWYTyPk2lE&#10;iY9xTIONeVJ9ioNXeIiNXHOGmWBvhKZjbIS3ZGqEz2RqhPBibIL2YG2A915vf/lcb336W3B8+1pw&#10;fPtacHz7WnB8+1pwfPta/18RAf9vCgD/fggA44wDANaXBQDPoAcAyqgIAMSuEwC7rScDsqs3Damn&#10;RBmgpE4mmKBXMZGcXzqKmWdDg5ZvSn2Td1B3kYBWco+KWm2Nll5oi6NhZYu0Y2OLzGNji+5hZYn3&#10;X2eG+F5phPlcaoL6WmuB+1prgftaa4H7WmuB+1prgfta/2IQAP9yBwD4ggMA248CAM+aBQDJowYA&#10;w6wGAL2yEAC1siQCrLA1C6OtQhebqkwjkqZVLoqjXTiDoGVAfZ1sR3abdE1wmX1Ta5aIWGaVlFxi&#10;lKFfX5OyYF2TyWBdk+1fXpD4XmGM+VxjivpbZIf7WmWG+1llhvtZZYb7WWWG+1llhvtZ/2YNAP93&#10;AwDjhwAA05MBAMqeBADCpwQAu68EALW2DQCutyECpbYyCZ2zPxWUsEogjK1TK4SqWzR9qGM8dqVq&#10;Q3CjckpqoXtPZaCGVGCekVhbnZ9bWJ2wXVadx11WnetcV5r6W1qV+lpckftZXo78WF+N/FdfjfxX&#10;X438V1+N/FdfjfxX/2oKAP98AADcjAAAzZgAAMOjAwC6qgIAs7MBAKy8CgCmvR0BnrwvBpa6PBGN&#10;uEcchbVQJ32zWTB2sWA4b69oP2mtcEVjq3lKXqqET1qpkFJVqJ5VUqevV1GoxldQp+pXUKX8V1Of&#10;/VdVmv1WV5b+VliV/lVYlf5VWJX+VViV/lVYlf5V/28EAOaCAADSkQAAxp0AALumAQCyrgAAqrcB&#10;AKLCBQCcxBgAlcMqBI3COQ2FwEQYfb5OIXW8Vipuul4yaLlmOGK3bj5dtnhDWLWCR1S0j0tQtJ1O&#10;TbOuUEu0xVBLs+pQSrH/UUyr/1JOpf9SUKH/UlGe/1FRnv9RUZ7/UVGe/1FRnv9R/3YAAN2JAADK&#10;lwAAvqIAALOqAACpswAAoLwCAJjGBgCRzBIAi8wlAoTLNAl8yUASdchKG23HUyNnxVwqYcRkMFzD&#10;bTZXwnY6U8KBP0/BjkJLwZ1FSMGuRkfBxUZHwepGRL7/SUW5/0pHs/9LSa3/TEqr/0xKq/9MSqv/&#10;TEqr/0xKq/9M6X8AANGQAADCngAAtacAAKqvAACguAAAlsECAIzLBwCE1Q0AgNUeAXnVLgVy1DwM&#10;bNNHFGXSUBtf0VkhWtFiJ1XQayxR0HUwTc+BNEnPjjdGz505RNCuO0LQxjtD0Oo6QM39Pj7L/0BA&#10;w/9CQb3/Q0K5/0RCuf9EQrn/REK5/0RCuf9E3YgAAMeYAAC4owAAq6sAAKC0AACVvgAAi8gDAIDR&#10;BwB44Q0AdOEdAW7hKwNo4DcIYeBCDlzgTRRX4FYZU+BfHU/gaSJL4HMlR+B+KETgiytC4JotP+Gr&#10;Lz7iwS8+4uUvPN/6MTne/zQ52f82OtD/ODvM/zk7zP85O8z/OTvM/zk7zP85zZIAALygAACtqAAA&#10;obEAAJW7AACJxQAAfs8CAHTaBgBu6xEAaOseAWLrKgNd7DUGV+w/C1LsSA9N7FETSu1aFkbtYxlD&#10;7W0cQO14Hj3uhSE67pMjOO+jJDbwtiY18dImNO/zJjTs/yYy6/8oMuf/KzPk/ywz5P8sM+T/LDPk&#10;/ywz5P8swZwAALCmAACjrgAAlrgAAInDAAB9zQAAcdgAAGfmBgBi9hEAXPcdAVf3JwJS9zEETfg6&#10;Bkj5QglE+UsLQfpUDj76XBA7+2USOPtvFDX7exYy/IkYMP2YGS79qhss/r8cK//jHSr8+h0q+v8d&#10;Kvf/HCr3/x0q9/8dKvf/HSr3/x0q9/8ds6MAAKSrAACXtgAAicEAAHvLAABv1gAAY98AAFv1BgBV&#10;/xAAUP8ZAUv/IwJG/ywDQv80BD7/PAU6/0MGN/9LBzT/Uwgx/1sJLv9kCiv/bwwo/3wNJv+LDiT/&#10;nBAi/64RIf/FEiD/6RMf//wTHv//Ex7//xMe//8THv//Ex7//xMe//8TpqkAAJizAACKvwAAe8oA&#10;AG7VAABg3wAAVOcAAE7/BABJ/w4AQ/8UAD//HQE6/yUCNv8sAjL/MwMv/zoDK/9BBCj/SAQl/08F&#10;Iv9XBSD/YAYd/2wHGv95Bxj/iggW/5sIFf+tCRT/wwkT/+MJE//4CRP//woT//8KE///ChP//woT&#10;//8KmrEAAIu9AAB8yAAAbdQAAF/gAABR5gAAR/UAAEH/AAA8/wkAN/8QADL/FQEu/x0BKv8jASb/&#10;KQEi/y8CH/81Ahz/OwIZ/0IDFv9JAxP/UQMR/1oDD/9mBA3/dAQL/4UECv+WBQn/qAUI/7kFB//Q&#10;BQf/4wUH/+MFB//jBQf/4wUH/+MFjboAAH3HAABt0wAAX+AAAFDnAABC7QAAOv8AADX/AAAv/wIA&#10;Kv8KACb/DwAi/xQAHv8aARr/HwEW/yMBE/8oARD/LQEO/zMBDP85Agr/QQIH/0kCA/9TAgD/XgIA&#10;/2wCAP98AwD/jQMA/50DAP+sAwD/tQMA/7UDAP+1AwD/tQMA/7UD/zknAv8zMgL/NTQD/zg2A/84&#10;OwT/NkMF/zNOB/8xWwn/L2gN/y12Ef8rhBT/KZEW/ymbGP8opBn/KK0a/yi1G/8nvhz/J8gc/yfU&#10;Hf8n5B3/J+8e/yf5Hv8n/x7/J/8e/yf/Hf8o/x3/K/8e/y3/H/wv/x/8L/8f/C//H/wv/x/8L/8f&#10;/zonAv80MQL/ODED/zs0A/87OQT/OkEF/zdLB/81WAr/M2UO/zFzEv8vgRX/LY4X/y2YGf8soRv/&#10;LKoc/yuyHf8rux7/K8Qf/yvQH/8q4SD/Ku0g/yr3IP8q/yD/K/8g/yv/H/8s/x//L/8h/DH/Ivcz&#10;/yL3M/8i9zP/Ivcz/yL3M/8i/zsmAv81MAL/Oy8C/z4xA/8/NgT/Pj0F/zxIB/87VQv/OWIP/zdv&#10;E/81fRf/M4oZ/zKVG/8xnh3/MKce/zCvH/8wtyD/L8Ah/y/LIv8v3CL/L+oj/y/1I/8v/iP/L/8i&#10;/zD/Iv8w/yP7M/8l9TX/JfA3/ybwN/8m8Df/JvA3/ybwN/8m/zwmAv85LQL/PywC/0MtA/9EMgT/&#10;QzkF/0NFB/9CUgv/QF8Q/z5rFf87eBj/OYUb/zeQHv83miD/NqMh/zWrIv81syP/NLwk/zTGJf80&#10;1CX/NOYm/zTxJv80+yb/Nf8l/jX/Jvo2/yjzOP8p7Dr/KeY8/yrmPP8q5jz/KuY8/yrmPP8q/z0l&#10;Av89KgL/QygC/0cpA/9JLQT/SjYF/0pBB/9JTQz/R1oR/0VnFv9CdBr/QIAd/z6MIP89lSL/PJ4k&#10;/zumJv87rif/Orco/zrBKP86zSn/OuEp/jruKfs6+Sn3O/8p9jr/K/A7/y3oPf8u4T//LttB/y7b&#10;Qf8u20H/LttB/y7bQf8u/z4lAv9BJgL/SCQC/0wlAv9PKQP/UjMF/1E+B/9RSQz/T1YS/0xiF/9K&#10;bxz/R3sg/0WGI/9DkSX/Qpon/0GiKf9Bqir9QLIr/EC8LPs/yC34P9st9EDrLfBA9y3tQP8v6z//&#10;MeRB/zLbQ/8z0UT/M8tG/zPLRv8zy0b/M8tG/zPLRv8z/0AkAv9FIwL/TCAC/1IhAv9WJgP/WS8E&#10;/1k6B/9ZRgz/VlES/1RdGP9Rah3+TnUh/EyBJflKiyj3SZUr9UedLPNHpi7yRq4v8EW4MO9FxDHt&#10;RdMx6EboMeVG9jLiRf8130T/NtNH/zfKSP84xEr/OL9L/ze/S/83v0v/N79L/ze/S/83/0EjAf9J&#10;HwH/URwB/1ccAv9cIwL/YCwD/2A2Bv9gQQv/Xk0R/VtYGPhYZB30VXAj8VN8J+5QhivrT5Au6U2Z&#10;MOdMoTLlTKoz40u0NOJLwDXgS88120vmNtVK9DjRSv86zkr/PMRM/zy9Tf88uE//PLRP/zu0T/87&#10;tE//O7RP/zu0T/87/0IiAf9MHAH/VRgB/1wZAf9jIAL/ZigD/2gyBf9oPQn6ZkgQ9GNTF+5gXx3q&#10;XWsj5lp2KOJXgS3fVYsw3FOUM9lRnTbVUKY400+vOtBPuzvOTsk8y0/hPcdP8j7DT/9AwE//QbdR&#10;/0GxUv9ArVP/QKpU/z+qVP8/qlT/P6pU/z+qVP8//0YfAf9QGQH/WRUB/2IXAf9oHQH/bCQC/28u&#10;A/lvOAfxbkQO62tOFeVoWxzfZGcj2mBxKtRdey/QW4U0zFiOOMlXlzvHVaA9xFSpP8JTtEG/U8JC&#10;vVPWQ7lT7US2U/1Fs1T/RaxW/0SnV/9EpFj/Q6FY/0KhWP9CoVj/QqFY/0KhWP9C/0gdAf9TFgH/&#10;XRIB/2YUAf9tGQH/ciEB+3UpAvJ2MwXpdj4L4nNKEttvVxrSa2IjzWdsK8hkdjHEYX83wF6JO71c&#10;kj66W5pBt1mkRLVYrkayV7tHsFfNSK1Y6EiqWPpJp1n/SKFa/0idW/9Hm1z/Rplc/0WZXP9FmVz/&#10;RZlc/0WZXP9F/0saAf9XEwH/YRAA/2sSAP9yFgD/eBwB9XskAet9LQPifjkH2XtGENB2UxrJcV4k&#10;w21oLL5qcTO6Z3s4tmSDPbJijEGvYJVFrF6fR6ldqUqmXLZLpFzHTKJc4k2fXfdMnF7/TJhf/0qV&#10;YP9Jk2D/SJFg/0eRYP9HkWD/R5Fg/0eRYP9H/04YAf9aEQH/ZA4A/28QAP92EwD8fRcA74EeAeSE&#10;JwLbhDQF0IFDD8h8TxnBeFoju3NkLLVwbTOxbHY6rWp/P6lniEOlZZFHomObSp9ipU2cYbFPmWDB&#10;UJdg3FCVYfNPk2L/TpBj/0yOZP9LjGT/Sotk/0iLZP9Ii2T/SItk/0iLZP9I/1AWAf9cEAD/aA0A&#10;/3IOAP96EAD2gRIA6YYXAN6KIAHSijAEyYZADsGCTRm6fVcjtHlhLK51ajSpcnI6pG97QKBshESd&#10;ao1ImWiXTJVnoU+SZq1RkGW9Uo5l1FOMZvBRi2f/UIhn/06HaP9Mhmj/S4Vn/0mFZ/9JhWf/SYVn&#10;/0mFZ/9J/1IUAf9fDgD/awsA/3UMAPl+DQDwhQ4A44sQANaPGgDMji4Ew4s9DbuHShi0g1UirX5e&#10;K6d7ZzOid286nXR4QJlygEWVb4lJkW2TTY1snlCKaqpTh2q5VIVqz1SEa+5Tg2z/UYJs/0+Ba/9N&#10;gGv/TIBr/0qAa/9KgGv/SoBr/0qAa/9K/1QSAf9hDAD/bgoA/XgJAOiCCADciQkA2I8LANCTFwDG&#10;kysDvpA7DLaMSBeuiFIhp4RcK6GAZDOcfG06l3l1QJJ3fUWOdYZKinKQToZxm1GCb6dUf2+2VX1v&#10;y1Z8b+tUfHD/Untw/1B7b/9Oe2//TXtu/0t7bv9Le27/S3tu/0t7bv9L/1cRAP9jCgD/cAcA8HwF&#10;ANyFBQDUjAgA0JMJAMqWFADBlykDuZQ5C7GQRhapjVAgoolaKpyFYjKWgmo5kX9yP4x8ekWHeoNK&#10;g3iNTn92mFF7daRUeHSzVnZ0yFZ1dOhVdXX9U3V0/1F1c/9PdnL/TXZx/0x2cf9MdnH/THZx/0x2&#10;cf9M/1kQAP9mBwD/cwQA4X8BANaIBADPkAYAypYIAMSaEgC8myYCtJg3CayVRBSkkU4fnY5XKJaK&#10;YDGQh2g4i4RwP4aCeESBf4FJfX2LTXh7llF0eqJUcXmxVm95xVZueuZVbnr8U295/1Fwd/9PcXb/&#10;TXF1/0xxdf9McXX/THF1/0xxdf9M/1sOAP9pBAD2dwAA3YIAANCLAwDJkwUAxJkGAL6eEAC2nyQC&#10;rp00CKaaQROflkwdmJNVJ5GQXi+LjWU3hYptPYCIdUN7hX5IdoOITHKCk1BugKBTa3+uVWh/wlZn&#10;f+NVaID6U2l+/1FqfP9Pa3v/TWx5/0xsef9MbHn/TGx5/0xsef9M/14MAP9sAQDmegAA1oYAAMuP&#10;AgDElwQAvp0EALiiDgCxoyEBqaIyB6GfPxGZnEobkplTJYuWXC2Fk2M1f5FrO3qOc0F1jHxGcIqF&#10;S2uIkU9nh51SZIasVGKGv1VhhuFUYYb5UmOE/1Blgf9PZn//TWd+/0xnfv9MZ37/TGd+/0xnfv9M&#10;/2EKAP9vAADgfgAA0IkAAMaTAQC/mwMAuKECALGmCwCqqB4Bo6cvBZulPQ+UokgZjJ9RIoWcWSt/&#10;mmEyeZhpOXSVcT9vk3lEapKDSGWQjkxhj5tPXo6qUluOvVJajt5SW434UFyL/09eiP9OYIX/TGGD&#10;/0thg/9LYYP/S2GD/0thg/9L/2QFAPV0AADaggAAy44AAMGXAAC4ngEAsaUAAKmrBwCjrRoAnKws&#10;BJWrOgyNqEUWhqZPH3+kVyh5ol8vc6BmNW2ebjtonHdAY5qBRV+ZjElbmJlMV5eoTlWXu09Ul9xO&#10;VJb2TlWU/01YkP9MWY3/S1uK/0pbiv9KW4r/SluK/0pbiv9K/2gAAOV5AADRhwAAxZIAALucAACx&#10;ogAAqakAAKGxAgCbsxUAlbMoAo6yNgmGsEISf65MG3isVCNyqlwqbKhkMWenbDZipXU7XaR/QFmj&#10;ikNVopdHUaGnSU+hukpOotlJTqD1SU6f/0lQmf9JUpb/SFSS/0dUkv9HVJL/R1SS/0dUkv9H/24A&#10;AN5/AADKjQAAvpgAALOgAACqpwAAoa4AAJe2AACRuhAAjLojAYW5MgZ+uD4Od7ZJF3G1Uh5rs1ol&#10;ZbJiK2CxajBbsHM1V699OVOuiT1PrZZATK2lQkqtuUNJrthCSKv1Q0eq/0RJpf9ES6D/RE2c/0RN&#10;nP9ETZz/RE2c/0RNnP9E6nUAANKGAADDkwAAt50AAKykAACiqwAAmLMAAI67AQCFwQwAgcIdAHvC&#10;LQN1wToJb8BFEWm/TxhjvlceXr1fI1m8aChVu3EtUbt7ME26hzRKupU3R7qlOUW6uDpEutc5Q7j1&#10;O0K2/z1Cs/8+RK7/PkWp/z5Fqf8+Ran/PkWp/z5Fqf8+4H0AAMmNAAC7mgAArqIAAKOpAACYsQAA&#10;jrkAAITBAgB5yQcAdMsUAHDMJgFryzUFZctACmDKSxBbylQWV8ldGlLJZR9OyG8jS8h6JkfIhilE&#10;yJQsQsikLkDIuC8/ydcvP8f1MD3E/zM7w/81PL7/Nj24/zc9uP83Pbj/Nz24/zc9uP830YYAAMCV&#10;AACynwAApacAAJqvAACOtwAAg78AAHjHAwBuzwcAZdcNAGPYHQBg2C0CW9g6BFfYRglT2FANT9hZ&#10;EUvXYhVH12wYRNd3G0HXhB4+2JMgPNijITvZtyI62tUiOtbyIzfU/yc20v8pNNH/KzbK/y02yv8t&#10;Nsr/LTbK/y02yv8txZAAALadAACopQAAnK0AAI+2AACDvgAAd8cAAGzPAgBi1gcAWuQOAFjkHABU&#10;5CkBUOQ1A0zlPwVI5UkHReVTCkLmXA0/5mYPPOZxEjrnfhQ354wWNeecFzPorhky6cYZMujqGTHl&#10;/hkv5P8cLuT/Hi3i/yAt4v8gLeL/IC3i/yAt4v8gupoAAKqjAACdqwAAkLQAAIO9AAB3xgAAa88A&#10;AF/WAABU3gQAUfAQAE3wGwBK8CYBRvEwAkLyOgM+8kMEO/NLBTjzVAc29F0IM/RoCTD1dAsu9YEM&#10;LPaRDir2og8o97cQJ/jWESf29BEm8/8RJvH/ESXx/xMl8f8TJfH/EyXx/xMl8f8TraEAAKCpAACS&#10;swAAhLwAAHbGAABpzwAAXdgAAFHfAABJ7gQARvwOAEL9FwA+/iEAO/4qATf/MwI0/zoCMP9CAy3/&#10;SgMr/1MEKP9cBSX/ZgUi/3MGIP+DBx//lAgd/6YIHP+8CBv/4gka//kJGv//CRn//wkZ//8JGf//&#10;CRn//wkZ//8JoqcAAJOxAACFuwAAdsYAAGnQAABb2gAATuAAAEPlAAA++wEAOv8MADb/EwAy/xsA&#10;L/8jACv/KgEo/zEBJP83ASH/PwIf/0YCHP9OAhn/WAMW/2MDE/9wAxL/gQQR/5MEEP+nBA//vQUO&#10;/+AFDv/2BQ7//wUO//8FDv//BQ7//wUO//8Fla8AAIa6AAB3xQAAaNAAAFrbAABM4QAAQOcAADfz&#10;AAAy/wAALv8HACr/DgAm/xMAI/8aAB//IAAb/yYAGP8rARX/MgES/zgBEP9AAQ7/SAEM/1IBCf9d&#10;Agb/awIE/30CAv+QAgH/owIA/7YCAP/NAwD/7AMA/+wDAP/sAwD/7AMA/+wDiLkAAHjEAABp0AAA&#10;W90AAEvjAAA+6QAAMu4AACv/AAAm/wAAIf8AAB3/CAAa/w0AFv8RABP/FgAQ/xoADv8fAAv/JAAJ&#10;/yoABv8wAAL/NwEA/0ABAP9KAQD/VgEA/2QBAP91AQD/iAEA/5oBAP+qAQD/uwEA/7sBAP+7AQD/&#10;uwEA/7sB/y8rAf8rMgL/LzEC/zA0Av8vOQP/K0ED/ydMBP8jWAX/IWYG/yB0B/8eggn/Ho4L/x6Y&#10;DP8eoQ3/HqkO/x6wD/8duA//HcEQ/x3LEP8d2xH/HegR/x3yEf8d/BH/Hv8R/x7/EP8e/xD/H/8R&#10;/x//Ev8h/xP/Iv8T/yL/E/8i/xP/Iv8T/y8rAf8uMAL/Mi8C/zMxAv8yNgP/Lz4D/ytJBf8pVgb/&#10;J2MH/yVxCP8kfgv/I4oM/yOVDv8ing//IqYQ/yKtEf8itRH/Ir0S/yLHEv8i1BP/IuUT/yLwE/8i&#10;+hP/Iv8T/yP/Ev8j/xL/I/8U/yT/Ff4m/xb8J/8W/Cf/Fvwn/xb8J/8W/zAqAf8xLQL/NSsC/zct&#10;Av82MgP/NDoD/zJFBf8vUgb/LWAH/yxtCv8qegz/KYYO/yiREP8omhH/KKIS/yeqE/8nsRT/J7kU&#10;/yfDFf8nzxX/J+EV/yftFf8n+BX/KP8V/yj/Ff8o/xb/J/8X/Cn/GPYr/xn0LP8Z9Cz/GfQs/xn0&#10;LP8Z/zEpAf80KQH/OSgC/zsqAv88LgL/OjYD/zlCBf83Twb/NVwI/zNpC/8xdg7/MIIQ/y+NEv8u&#10;lhT/Lp4V/y2mFv8trRb/LbUX/y2+GP8tyhj/LdwY/y3qGP8t9Rj9Lv8Y+i7/GPkt/xr5Lf8c8y//&#10;HO0x/x3qMv8d6jL/Heoy/x3qMv8d/zMpAf84JgH/PSQB/0AlAv9BKQL/QjMD/0E+Bf8/Sgb/PVcJ&#10;/ztkDP85cA//N30S/zaIFP81kRb/NZoX/zSiGf80qRn/M7Ea/zO6G/8zxRv9M9Mb+jPmG/c08xvz&#10;Nf4b8TT/HfAz/x/uM/8g5zb/IeE3/yHeOP8h3jj/Id44/yHeOP8h/zUnAf89IgH/QiAB/0YgAf9I&#10;JQL/Si8D/0k6BP9HRgb/RVIJ/0NfDf9BaxH/P3cU/z2CF/48jBn8PJUa+zudHPk7pR34Oq0e9jq2&#10;HvU6wB/zOs4f8DrjH+s78R/oOv0h5jr/I+Q6/yXhOv8l2Dz/JtA9/ybNPv8mzT7/Js0+/ybNPv8m&#10;/zkkAf9BHgH/RxsB/0sbAf9PIgH/USsC/1E2BP9PQQb/TE0J/0taDvxJZhL4R3IW9UV9GfNDhxvx&#10;QpEd70KZH+1BoSDsQakh6kCyIuhAvCLnQMoj5EHfI+BB7yTcQPwn2ED/KdQ//yrPQP8qx0L/KsJD&#10;/yrAQ/8qwEP/KsBD/yrAQ/8q/zwgAf9FGgH/SxcB/1EXAf9WHwH/WCcC/1gxA/9XPAX8VUgJ9lJU&#10;DvJQYRPuTm0X6kx4G+dKgh7lSYwg4kiVIuBHnSTeR6Ul3EauJtpFuSfYRcYo1EXcKc9G7irLRfst&#10;yEX/LsVF/y/ARv8vukj/L7VJ/y60Sf8utEn/LrRJ/y60Sf8u/0AdAf9JFgH/UBMB/1YUAP9cGwH/&#10;XyMB/2AsAvpfNwTzXUII7VpPDedYXBPiVmgY3lNyHNpRfSDWT4Yk0k6PJ9BNmCnNTKAry0upLclK&#10;sy7HSr8vxUrQMMJL6DC9S/gyukr/M7hL/zOzTP8zrk3/M6pO/zKpTv8yqU7/MqlO/zKpTv8y/0Ma&#10;Af9MEwD/VBAA/1wSAP9hFwD/ZR4B+2YnAfJmMQPqZT0G42NKC9xgVxLVXWIZ0FptH8xXdyPIVYAn&#10;xVSJK8JSki7AUZowvlCjMrtPrTS5T7k1t0/INrRP4jaxT/Q3rlD/OKxQ/zinUf83o1L/NqBT/zWf&#10;U/81n1P/NZ9T/zWfU/81/0YXAf9QEQD/WA0A/2AQAP9mEwD/ahkA9GwhAeptKwLhbDcE2WpFCtBn&#10;UhLKY14axWBoIMFecia9XHsqulqELrdYjDG0V5U0sVWeNq9UqDitVLM6qlPCO6hT2julVPA8olX/&#10;PKFV/zudVv86mlf/OZdX/ziXV/83l1f/N5dX/zeXV/83/0kUAP9TDgD/XAwA/2UNAP9rDwD6bxMA&#10;7HIZAOJ0IwHYczIDznFCCcdtTxLBaloau2dkIbdkbSezYnYsr19/MKxehzSpXJA3p1uZOqRZozyh&#10;Wa4+n1i9P51Y0UCaWew/mFn+P5da/z6UW/88kVv/O49b/zqPW/86j1v/Oo9b/zqPW/86/0wSAP9W&#10;DQD/YAkA/2gKAPpvDADzcw4A5XcRANp5GwDPeS4Cx3c+Cb90SxG5cFYas21gIa9qaSiqZ3Itp2V6&#10;MqNjgzagYYw5nWCVPJpenz+XXapBlV24QpNdy0OQXehDj178QY5f/0CLX/8+il//PYhf/zyIX/87&#10;iF//O4hf/zuIX/87/04RAP9YCgD/YwcA+mwGAOdzBgDdeAgA2nsLANF+FwDIfisCwHw7CLl5SBGy&#10;dlMZrHJdIadvZiijbW4un2p3M5tofzeYZog7lWWRPpFjm0GOYqdDjGG0RYlhx0WIYuVFhmL6Q4Zj&#10;/0KEY/9Ag2P/PoJj/z2CY/88gmP/PIJj/zyCY/88/1APAP9bBwD/ZgMA7G8CANx2AwDUfAcA0YAJ&#10;AMqCFADCgygCuoE5B7N+RhCse1EZpndaIaF0YyiccmsumG9zM5RtfDeRa4Q7jWqOP4pomEKGZ6NE&#10;hGaxRoFmw0d/ZuFHf2f4RX5o/0N+aP9BfWf/P3xn/z58Z/89fGf/PXxn/z18Z/89/1IOAP9dAwD9&#10;aQAA4XIAANZ6AgDOfwUAyoMIAMWGEgC8hyYBtYY2Bq6DQw+ngE4YoXxYIJt5YCeWd2ktknRwM45y&#10;eTeKcIE8hm6LP4NtlUN/bKFFfGuuR3prv0h4a91IeGz2Rnhs/0R3bP9Cd2v/QHdq/z93av8+d2r/&#10;Pndq/z53av8+/1QMAP9fAADybAAA3XYAANB9AgDJgwQAxIcGAL+KEAC3jCMBsIo0BamIQQ6ihUwX&#10;nIFVH5Z/XiaRfGYtjHluMoh3djeEdX87gHSIP3xykkN4cZ5GdXCsSHNvvUlxcNlJcXD0R3Fx/0Ry&#10;cP9Ccm//QXJu/z9ybv8+cm7/PnJu/z5ybv8+/1YKAP9iAADmbwAA13kAAMyBAQDFhwMAv4sEALmO&#10;DgCykCABq48xBaSMPw2dikoWlodTHpGEXCWLgWQshn9rMYJ9czZ+e3w7enmGP3Z3kEJydpxFb3Wp&#10;SGx1uklrddRJa3XyR2t1/0Vsdf9DbXP/QW1y/z9tcv8/bXL/P21y/z9tcv8//1kHAP9lAADicgAA&#10;0XwAAMeEAADAigIAuY8CALOSDACslB0AppMvBJ6RPAuYj0gUkYxRHIuJWiSGh2IqgYVpMHyCcTV4&#10;gXo6dH+DPnB9jkJsfJpFaXunR2Z6uEhke9BIZHvwR2V7/0Rmev9DZ3j/QWh2/z9odv8/aHb/P2h2&#10;/z9odv8//1sEAPdpAADddgAAzYAAAMOIAAC7jgAAtJMBAK2XCQCnmBoAoJgsA5mWOgqSlEUSjJJP&#10;GoaPVyKAjV8oe4tnLnaJbzNyh3c4bYWBPGmEi0BmgpdDYoGlRmCBtkdegc1HXoHvRl+B/0Rgf/9C&#10;YX3/QWJ7/z9jev8/Y3r/P2N6/z9jev8//14AAOltAADWeQAAyIQAAL6MAAC2kwAArpcAAKabBACg&#10;nRcAmp0pApOcNwiMmkMQhphNGICWVR96lF0mdZJlLHCQbDFsjnU2Z41+OmOLiT5fipVBXImjRFqJ&#10;tEVYictFWIjtRFiI/0NZhv9BW4P/QF2B/z5dgP8+XYD/Pl2A/z5dgP8+/2IAAORxAADPfgAAw4gA&#10;ALmRAACwlwAAp5sAAJ6hAACYoxMAk6MlAY2iNAaGoUANgJ9KFXmdUxx0m1ojb5liKGqYai5mlnIy&#10;YZV8N12UhjpZkpM+VpKhQFORskFSkslCUpHrQVKQ/0BSj/8/VYv/PlaI/z1Xh/89V4f/PVeH/z1X&#10;h/89+WcAAN12AADJgwAAvY0AALOVAACpmwAAoKAAAJanAACPqQ8Ai6ohAYWpMAR/qDwKeKdHEnOl&#10;UBhto1geaKJgJGShZylfoHAuW555MledhDZTnJE5UJyfO06bsD1MnMc9TJvqPEyZ/zxMmP88TZX/&#10;PE+R/ztQj/87UI//O1CP/ztQj/87620AANN8AADDiQAAt5MAAKyaAACinwAAmaUAAI6rAACFsAsA&#10;gbEbAHyxKwJ3sDgHca9DDWuuTRRmrVUZYaxdHl2rZSNZqm4nVal3K1Gogi9Np48ySqeeNUinrzZH&#10;p8Y2RqbpNkWk/jdFo/83RqD/N0ic/zdJmv83SZr/N0ma/zdJmv834nQAAMqDAAC8jwAAsJgAAKWe&#10;AACbpAAAkKsAAIWxAAB6uAQAdrkUAHK5JQFtuTMEaLg/CGO4SQ5et1ITWrZaGFa2YhxStWsgTrR1&#10;JEu0gCdIs44qRbOdLEKzri1Bs8UuQbPpLUCw/i8/r/8xPq3/MkCo/zJBpv8yQab/MkGm/zJBpv8y&#10;1XwAAMKKAAC1lgAAqJ0AAJ2jAACSqgAAh7EAAHy3AABwvgMAaMIOAGbDHQBjwy0BXsM5BFrDRAhW&#10;wk4MUsJXEE/BXxRLwWkXSMFzGkXAfh1CwIwgP8CbIj3ArSM8wcQjPMDpIzq+/iY4vP8oN7v/KTi4&#10;/yo4tv8rOLb/Kzi2/ys4tv8ryYUAALmTAACsnAAAoKIAAJSqAACIsQAAfLgAAHG+AABmxQMAW8sI&#10;AFfNEwBWziMAU84yAVDOPgNNz0gFSc9SCEbPWwtDz2UOQM9vED7PexM7z4kVOc+ZFzfPqxg20MMY&#10;Ns/oGDTN+xsyy/8dMcr/HzDJ/yEvyP8hL8j/IS/I/yEvyP8hvo8AAK+aAACioQAAlqkAAIqwAAB9&#10;uAAAcb8AAGbGAABbzAIAUNIHAEfaDABG3BgARdwnAETdNQFB3UACP95LAz3eVQQ6318GON9pBzXf&#10;dgkz4IQLMeCUDC/hpg0u4bwOLeLgDi3e+A8r3f8SKtz/FCna/xYo2v8WKNr/Fija/xYo2v8Ws5gA&#10;AKWgAACZpwAAi7AAAH64AABxwAAAZcgAAFnOAABO0wAARNsEAD/pDQA96RcAO+ojADnqLgA26zgB&#10;NOtCATHsSwIv7VUDLe1fAyruawQo7ngFJu+IBiXvmgcj8K4HIvHIByLw7Qch7P8HIev/CCDr/wof&#10;6v8LH+r/Cx/q/wsf6v8LqJ8AAJumAACNrwAAf7gAAHHBAABkygAAWNAAAEzWAABB3QAAOOQAADX2&#10;DAAz9xQAMPceAC74JwAr+TAAKPk4ASb6QAEj+0kBIftSAR78XQIc/WkCGv15Axj+iwMX/54DFf+z&#10;BBT/0wQU/vQEE/z/AxP6/wMT+f8DE/n/AxP5/wMT+f8DnaUAAI+uAACAuAAAcsIAAGTLAABW0wAA&#10;SdoAAD7fAAA05AAALvQAACv/CgAo/xAAJf8XACL/HwAf/yYAHP8tABn/NAAX/zwAFP9EARL/TgEQ&#10;/1kBDv9nAQz/dwEL/4oCCv+fAgn/tQII/9UCB//0Agf//wIH//8CB///Agf//wIH//8Cka0AAIK4&#10;AABzwgAAZMwAAFbVAABI3QAAO+IAADDnAAAn7gAAI/8AACD/BAAc/wwAGf8RABb/FgAT/xsAEf8h&#10;AA7/JwAN/y4ACv82AAf/PgAE/0gAAP9UAAD/YgEA/3MBAP+HAQD/nQEA/7IBAP/KAQD/6gEA//MB&#10;AP/zAQD/8wEA//MBhLcAAHTBAABlzAAAVtgAAEffAAA55QAALeoAACPuAAAc/QAAGP8AABX/AAAR&#10;/wQAD/8LAA3/DgAJ/xEABv8VAAP/GgAA/yAAAP8mAAD/LgAA/zcAAP9BAAD/TQAA/1wAAP9tAAD/&#10;ggAA/5YAAP+oAAD/ugAA/8MAAP/DAAD/wwAA/8MA/yQvAf8lLwH/KC8B/ycxAf8kNgL/ID4C/xpJ&#10;A/8XVgP/FWQD/xNyBP8SfwT/EooE/xKUBP8SnQX/EqQF/xKsBv8Sswb/EroG/xLDBv8Tzgf/E98H&#10;/xPrB/8T9gf/E/8H/xP/Bv8T/wb/FP8H/xT/CP8T/wj/Ff8J/xX/Cf8V/wn/Ff8J/yUuAf8pLQH/&#10;KywB/ysuAf8pMwL/JDsC/x9GA/8dUwP/G2EE/xluBP8XewT/F4cF/xeRBf8Xmgb/F6EG/xepB/8X&#10;sAf/F7cI/xfACP8Yygj/GNsI/xjoCP8Y9Aj/GP0I/xn/CP8Z/wj/Gf8J/xn/Cv8Y/wv/Gv8L/xr/&#10;C/8a/wv/Gv8L/yYtAf8sKQH/LigB/y8qAf8tLwL/KTcC/ydDA/8kUAP/Il0E/yBqBf8edwX/HoMG&#10;/x6NB/8elgf/Hp4I/x6lCf8erAn/HrMJ/x68Cv8exgr/HtMK/x7lCv8e8Qr/H/wK/h//Cv0f/wv8&#10;H/8M/B7/Dfwf/w73If8O9yH/Dvch/w73If8O/yoqAf8vJgH/MiQB/zMlAf8yKgH/MTQC/y8/A/8t&#10;TAP/KlkE/yhmBf8mcgb/JX4H/yWJCP8lkgn/JZoK/yWhC/8lqAv/JLAM/yS4DP8lwQz/Jc4N/yXh&#10;Dfwl7w35JvoM9ib/DfUm/w/0Jf8Q9CX/EfIm/xLtJ/8S7Sf/Eu0n/xLtJ/8S/y4mAf80IgH/NyAB&#10;/zkhAf84JQH/OS8C/zg7Av81RwP/M1QF/zFhBv8vbQf/LnkJ/y2ECv8tjQz/LJYN/yydDf8spQ79&#10;LKwP/Cy0D/ssvQ/5LMkQ9izdEPMt7A/vLfgP7S3/Euss/xTqLP8V6Sz/FuUt/xbgLv8W4C7/FuAu&#10;/xbgLv8W/zIjAf84HQH/PBsB/z4bAf9AIgH/QSsB/0A2Av8+QgP/PE8F/zlcBv84aAj9NnML+zV+&#10;DPg1iA73NJEP9TSZEPM0oBHyM6gS8DOwEu8zuRPuM8UT6zTXE+c06hLjNPcU4TT/F94z/xncM/8a&#10;2zP/GtQ0/xrONf8azjX/Gs41/xrONf8a/zYfAf88GQH/QRYA/0QWAP9HHgH/SScB/0gyAv9GPQP/&#10;REkF+kJWB/ZAYgnyP24M7z15D+08gxDqPIwS6DuUE+c7nBTlO6QV4zqtFeI6thbgO8IW3zvSFto7&#10;6BfUOvYa0Dr/HM06/x7LOv8eyjr/H8Q7/x/APP8ewDz/HsA8/x7APP8e/zkbAf9AFQD/RREA/0oT&#10;AP9OGQD/UCIB/1AsAf1ONwL2S0ME8ElQB+tIXQrnRmkN40V0EOBEfhPdQ4cV20KQF9hBmBjVQKAZ&#10;00CpG9FAshzPQL0dzUDMHcpB5B7GQPQgwkD/Ir9A/yO9QP8ju0D/I7ZB/yOzQv8is0L/IrNC/yKz&#10;Qv8i/z0XAP9EEQD/Sg4A/1AQAP9UFQD/Vh0A/VYmAfNVMQHrUz0D5VJLBt9QWAraTmMO1ExuE9BK&#10;eBbNSYEZy0iKG8hHkh3GR5ofxEajIcJGrCLARbcjvkXFJLxF3CS4RvAltUb/J7JG/yewRv8nrkb/&#10;J6pH/yanSP8mp0j/JqdI/yanSP8m/0AUAP9IDgD/TgsA/1UOAP9ZEQD/XBYA9F0fAOpcKgHiWzcC&#10;2lpGBdJXUwvMVV4QyFNoFcRRchnBUHscvk+EH7xNjCK5TZUkt0ydJrVLpyezS7EpsUq/Kq9K0Sqs&#10;S+srqUv8LKZL/yylTP8ro0z/Kp9N/yqdTf8pnU3/KZ1N/ymdTf8p/0MRAP9LDAD/UwgA/1oLAP9e&#10;DQD5YBAA62EWAOFiIQDWYjEBzmFBBcdfTgvCXFkRvVpkF7lYbRu2VnYfs1V+IrBThyWuUo8oq1GY&#10;KqlQoiynUKwtpU+5L6NPyy+gUOYvnlD5MJxQ/y+aUf8umFH/LZZS/yyUUv8rlFL/K5RS/yuUUv8r&#10;/0YQAP9OCQD/VgUA/l4GAO9iBwDnZQoA5GYOANZnGQDNaC0BxWc9Bb9lSgu5Y1UStGBfF7BeaRys&#10;XHEhqVp6JKZZgiikWIsroVaULZ9VnS+cVagxmlS0M5hUxTOWVOE0k1X2M5JV/zKRVv8xj1b/MI1W&#10;/y6MV/8tjFf/LYxX/y2MV/8t/0kOAP9RBQD/WgEA7mIAAN9nAwDYagYA1WsKAM1tFQDFbikBvm05&#10;BLdrRwuxaFIRrGZcGKhkZR2kYm0ioWB1Jp5efimbXYYtmFyPL5VamTKTWaQ0kFmwNo5ZwDaMWds3&#10;ilnzNola/zSIW/8zh1v/MYZb/zCFW/8vhVv/L4Vb/y+FW/8v/0sMAP9UAAD7XgAA4mUAANhrAQDP&#10;bgUAzHAIAMZyEgC+cyYBt3M2BLFwRAqrbk8RpmtZGKFpYR2dZ2oimWVyJ5ZjeiqTYoMukGCMMY1f&#10;lTSKXqA2h16tOIVdvDmDXdQ5gl7wOIFf/zaAX/80gF//M39f/zF+X/8wfl//MH5f/zB+X/8w/00J&#10;AP9WAADuYQAA3WkAANFvAADKcwMAxXUGAMB2EAC4eCMAsXgzA6t2QQmlc0wQn3BWF5tuXx2WbGci&#10;k2pvJ49odyuMZ38viWWIMoVkkjWCY503gGKqOX1iuTp7Ys87emLuOXpj/zh6Y/82eWP/NHlj/zJ5&#10;Yv8xeWL/MXli/zF5Yv8x/08HAP9ZAADmZAAA12wAAMxzAADEdwIAv3kEALl6DgCyfCAArHwxA6V6&#10;PgmfeEoQmnVTF5VzXB2RcWQijW9sJ4ltdCuFbHwvgmqFMn9pjzV8aJs4eWenOnZmtjt0Zsw8c2fr&#10;O3Nn/zhzaP82c2j/NXNn/zNzZv8yc2b/MnNm/zJzZv8y/1EEAP9cAADiZwAA0nAAAMd2AADAegAA&#10;un0CALR/DACtgR0Ap4EuAqB/PAiafUcPlXpRFpB4WhyLdmIhh3RpJoNycSt/cXovfG+DMnhujTV1&#10;bZg4cmylO3BrtDxua8k8bWvpO21s/jltbP83bmz/NW5r/zRuav8ybmr/Mm5q/zJuav8y/1MAAPRf&#10;AADeagAAzXMAAMN6AAC7fgAAtYEAAK6DCQCohRoAooUrApuEOgeVgkUOkH9PFYp9WBuGe18ggXln&#10;JX13byp6dncudnSAMnNzizVvcpY4bHGjOmlwsjxocMY8Z3DnO2dx/Dlocf83aHD/NWlv/zRpbv8z&#10;aW7/M2lu/zNpbv8z/1YAAOtiAADYbgAAyXYAAL99AAC3ggAAsIUAAKiHBgCiiRcAnIopAZaJNwaQ&#10;h0MMi4VNE4WCVRmAgF0ffH9lJHh9bSl0e3UtcHp+MW15iDRpd5Q3ZnahOmN2sDthdsQ8YXblO2F2&#10;+zlidv83Y3X/NWNz/zRkcv8zZHL/M2Ry/zNkcv8z/1gAAOZmAADScQAAxXoAALuBAACyhwAAq4oA&#10;AKKMAgCcjhQAl48mAZGONAWLjEALhYpKEYCIUxh7hlsddoVjInKDaidugnIraoB7L2d/hjNjfpE2&#10;YH2eOV18rjpbfME7W3zjOlt8+jhce/83XXv/NV55/zRfd/8zX3f/M193/zNfd/8z/lwAAOFqAADN&#10;dQAAwH4AALaGAACuiwAApY4AAJuRAACVkxEAkJQiAYuTMQOFkj0Jf5FID3qPURZ1jVkbcYxgIGyK&#10;aCVoiXApZId5LWGGgzFdhY80WoScNleDrDhVg785VYPhOFWC+TdWgv81VoH/NFh//zNZff8yWX3/&#10;Mll9/zJZff8y72AAANtuAADHegAAu4MAALKLAACokAAAn5MAAJSWAACNmQ4AiZoeAISaLgJ+mToH&#10;eZdFDXSWThNvlVYYapNeHWaSZSFikW0mXo92KluOgS1XjY0wVIyaM1GMqjVPjL01T4zeNU+L9zRP&#10;iv8zUIn/MlGG/zFShP8xUoT/MVKE/zFShP8x6mUAANJzAADCfwAAtogAAKyQAACilAAAmJgAAIyc&#10;AACEnwoAgKAZAHyhKQF3oDYFcp9BCm2eSw9onVMUZJxbGWCbYx1cmmshWJl0JVWYfilRl4osTpaY&#10;LkuWqDBKlrwxSZbcMEmU9jBJk/8wSZL/MEqQ/y9Ljf8vS43/L0uN/y9Ljf8v4msAAMp5AAC8hQAA&#10;sY8AAKaUAACbmQAAkZ0AAIaiAAB6pgMAdqcTAHOoJABuqDIDaqg9BmWnRwthplAPXaVYFFmkYBhV&#10;o2gcUqNxH06ifCNLoYgmSKGWKEWgpipEoborQ6HaKkOf9StCnf8rQpz/LEKb/yxEl/8rRJf/K0SX&#10;/ytEl/8r13IAAMOAAAC2jAAAqpQAAJ+ZAACUngAAiaMAAH6oAABwrgAAarAOAGixHQBlsSwBYbE4&#10;A12wQwZZsEwKVa9UDlKvXRFOrmUVS65vGEiteRtFrYYeQqyVID+spSI+rbkjPa3YIj2r9SM8qf8l&#10;O6f/Jjum/yY7pP8mO6T/Jjuk/yY7pP8mzHoAALuIAACukgAAopkAAJeeAACMpAAAgKoAAHWvAABp&#10;tAAAXrkGAFu6FABZuyQAVrsxAVO7PQNQu0cFTbtQB0q6WQpHumINRLpsEEG6dxM+uYQVPLmTFzm5&#10;oxg4ubcZN7rWGTe49Bo1tv8cNLT/HjOz/x8zsv8gM7L/IDOy/yAzsv8gwYMAALSRAACmmAAAm54A&#10;AI+lAACCqwAAdrEAAGu2AABfvAAAVMEDAEzFDQBLxRkAScYoAEjGNQBFx0ABQ8dKA0DHUwQ+x10G&#10;O8dnCDnHcwo3x4AMNMeQDTLHoQ4xyLUPMMjTDzDG9BAuxP8TLcL/FSzB/xYrwP8XK8D/FyvA/xcr&#10;wP8XuI0AAKqXAACengAAkaUAAISsAAB4sgAAa7kAAGC/AABUwwAASsgCAEDNBwA60g4AOdIbADjT&#10;KAA30zUANtRAADTVSwEz1VUBMdZgAi/WbAMt13oEK9iLBSrYnQUo2bEGJ9rNBifX7wYm1P8JJdL/&#10;CyTR/wwj0P8NI9D/DSPQ/w0j0P8NrpYAAKCdAACUpAAAhqwAAHm0AABsuwAAYMIAAFTGAABIywAA&#10;PtAAADXVBAAt3QoALOETACviHwAp4yoAKOQ1ACfkPwAm5UoAJOZVACPmYQEh524BIOd+Ah7okAId&#10;6aQCG+m8Ahrq4gIa5vwCGeX/Axnk/wQY4/8FGOP/BRjj/wUY4/8Fo50AAJakAACIrAAAerUAAGy9&#10;AABfxAAAU8oAAEfOAAA80wAAMtoAACrfAAAl7gkAI/ARACHxGQAf8SIAHfIrABvzNAAZ9D4AF/RI&#10;ABX1UgAT9l8AEvZuARH3gAEQ+JQBD/mqAQ75xgEO+e0BDfb/AQ30/wEN8/8BDfP/AQ3z/wEN8/8B&#10;maMAAIusAAB8tQAAbb4AAF/GAABSzQAARdIAADnYAAAv3gAAJuIAAB/qAAAc+wYAGf8OABf/EwAU&#10;/xoAEv8hABD/KAAO/zAADf85AAv/QwAJ/04ABv9cAAT/bAAC/4AAAf+WAAD/rQAA/8oAAP/wAAD/&#10;/wAA//8AAP//AAD//wAA//8AjasAAH21AABuvwAAYMgAAFLQAABD1wAAN90AACviAAAi5gAAGeoA&#10;ABX5AAAS/wAAEP8IAA7/DgAM/xEACf8WAAb/HAAD/yIAAP8qAAD/MwAA/z0AAP9JAAD/VwAA/2kA&#10;AP9+AAD/lQAA/6wAAP/HAAD/6AAA//oAAP/6AAD/+gAA//oAgLUAAHC/AABhyQAAUtMAAEPbAAA1&#10;4QAAKeYAAB7qAAAV7gAAEPgAAA7/AAAL/wAACP8AAAT/BgAA/woAAP8OAAD/EQAA/xUAAP8bAAD/&#10;IwAA/ysAAP82AAD/QwAA/1MAAP9lAAD/egAA/5EAAP+mAAD/uAAA/88AAP/PAAD/zwAA/88A/xwv&#10;Af8gLAH/ISwB/x4uAf8aMwH/FDwB/w9GAf8NVAL/C2EC/wlvAv8JewL/CYYC/wmQAv8JmQL/CaAC&#10;/wmnAv8JrQL/CbQC/wm8Af8JxQH/CdEC/wnjAv8J7wL/CfkB/wr/Af8K/wH/Cv8C/wr/Av8K/wL/&#10;C/8D/wv/A/8L/wP/C/8D/x8tAf8jKQH/JCkB/yIrAf8eMAH/GDgB/xRDAf8RUAL/EF4C/w5rAv8O&#10;dwL/DoMC/w6NAv8OlQL/Dp0C/w6kAv8OqgL/DrEC/w65Av8OwQL/Ds0C/w7fAv8O7AL/DvgC/w7/&#10;Av8O/wL/D/8D/w//A/8P/wT/EP8E/xD/BP8Q/wT/EP8E/yMqAf8mJgH/KCUB/ycnAf8jKwH/HjMB&#10;/xtAAf8ZTQL/FloC/xRnAv8TcwL/E34C/xOJA/8TkQP/E5kD/xOgAv8TpwP/E64D/xO1A/8TvgP/&#10;E8kD/xPaA/8U6QP+FPYD+xT/A/kV/wP5Ff8E+BX/BfgV/wb4Ff8G+BX/BvgV/wb4Ff8G/yYmAf8q&#10;IgH/LCAA/ysiAf8oJgH/JzAB/yQ8Af8iSQL/H1UC/x1iAv8bbgP/G3oD/xqEA/8ajQP/GpUD/xqc&#10;BP8aowT/G6oE/xuyBP8bugT/G8UE/BvTBPkb5wT1HPQE8hz/BfEc/wbwHP8H7x3/CO8d/wnvHP8J&#10;7hz/Ce4c/wnuHP8J/yoiAf8uHQD/MBsA/zAcAP8wIgD/MCwB/y43Af8rRAL/KFEC/yZdA/8kaQP/&#10;I3UE/yN/BP4jiAT9I5EF+yOYBfojoAX4I6cG9yOuBvUjtwb0I8EG8iTPBu4k5AbqJfIG6CX+COYk&#10;/wrkJf8L4yX/DOMk/wziJP8M4ST/DeEk/w3hJP8N/y4eAP8zGAD/NRYA/zUVAP84HQD/OCcB/zcz&#10;Af80PwH/MksC/y9YA/suZAT4LW8E9Sx6BfMsgwbxLIwG7yyUB+0snAjsLKMI6iyrCOksswjnLL4J&#10;5izMCeIt4gjeLfEK2yz+DNYt/w7ULP8P0iz/ENEs/xDPLP8Qzi3/EM4t/xDOLf8Q/zIZAP83FAD/&#10;OhEA/zwSAP8/GQD/QCIA/z4tAf88OQH6OkUC9DhSA/A3XgTsNmoF6TV0BuY1fgjkNIcI4jSQCeA0&#10;mAreNJ8K3DOnC9ozsAzYM7sM1TPJDdI03w3ONPAPyjT9Esc0/xPFNP8UwzT/FcMz/xXANP8VvzT/&#10;FL80/xS/NP8U/zYVAP87EAD/Pg0A/0MPAP9GFAD/RhwA/0YmAPZEMgHvQj8B6UBMA+Q/WQTfPmQG&#10;2z1vCNg8eQrUPIIM0TuLDc87kw/NOpoQyzqiEck6qxLIOrUTxjrCE8Q61RTAO+sVvDr7F7k6/xi3&#10;Ov8Ztjr/GbU6/xiyO/8YsTv/GLE7/xixO/8Y/zkSAP8/DQD/QwkA/0gMAP9LEAD/TBUA9UwfAOtK&#10;KgDkSTcB3UlGAtVHUwTQRl8IzEVpC8lEcw3GQ3wQw0KEEsFCjBO/QZUVvUGdFrtAphe6QLAYuEC8&#10;GbZAzBqzQeYar0H3HK1B/x2rQf8dqUH/HKlB/xymQf8bpUH/G6VB/xulQf8b/z0QAP9CCQD/SAUA&#10;/00IAP9QCwD5UQ8A61AVAOFPIADYUDEAz1BBAslPTgXETloJwExkDb1LbRC6SnYTt0l+FbVIhxez&#10;R48ZsUeXG69GoBytRqoeq0W2H6lFxh+nRuAgpEb0IKFG/yGfR/8gnkf/IJ5H/x+bR/8emkf/HppH&#10;/x6aR/8e/0ANAP9GBAD/TAAA+FICAOhVBADhVQgA4lUNANVVGQDMVywAxVc8Ar9WSga6VVUKtlNf&#10;DrJSaBKvUHEVrE95GKpOgRqoTYodpUySH6NMnCChS6Yin0uxI51LwCSbS9glmUvwJZZM/ySVTP8k&#10;lEz/I5NM/yKRTf8hkU3/IZFN/yGRTf8h/0IKAP9JAAD/UQAA5lcAAN1bAQDVXAUA0lsJAMtcFADD&#10;XigAvF44ArZdRgaxW1EKrVlbD6lYZBOmVmwXo1V0GqBUfR2eU4Ufm1KOIplRlySXUKEmlVCtJ5JQ&#10;vCiRUNAojlDsKI1R/ieLUf8mi1H/JYpS/ySJUv8jiFL/I4hS/yOIUv8j/0UHAP9LAADwVQAA31sA&#10;ANNgAADMYQMAyGEGAMNhEQC7ZCQAtWQ0Aq9jQgWqYU4KpV9XD6FdYBSeXGgYm1twG5hZeB6VWIEh&#10;k1eKJJBWkyaOVZ4oi1WpKolUtyuHVMsrhVXpK4RV/CqDVv8og1b/J4JW/yWBVv8kgVb/JIFW/ySB&#10;Vv8k/0cDAP9PAADnWAAA2WAAAM1kAADGZgEAwWYEALtmDgC0aSAArmkxAqhoPwWjZkoKn2VUD5pj&#10;XRSXYWUYk2BtHJBedR+OXX0ii1yGJYhbkCiFWpoqg1mmLIBZtC1/WccufVnmLXxa+ix7Wv8qe1v/&#10;KHtb/yd7Wv8melr/JXpa/yV6Wv8l/0kAAPtSAADjXAAA0mMAAMdoAADAawAAumsCALVrDQCubR0A&#10;qG4uAaNtPAWda0gKmWpRD5RoWhSQZmIYjWVqHIpjciCHYnojhGGDJoFgjCl+X5cre16jLXlesS93&#10;XcQvdV7iL3Ve+S11X/8rdV//KXVf/yh1Xv8mdV7/JnVe/yZ1Xv8m/0sAAPBVAADeXwAAzWcAAMNs&#10;AAC7bwAAtXAAAK9vCgCocRoAo3IrAZ1yOQSYcEUJk25PDo9tWBSLa2AYh2lnHIRobyCBZ3cjfWaA&#10;Jnpkiil3Y5QsdWOhLnJiry9wYsEwb2LfMG5j9y5vY/8sb2P/Km9j/yhvYv8nb2L/J29i/ydvYv8n&#10;/00AAOtYAADZYwAAyWoAAL9wAAC3cwAAsHQAAKl0BwCjdhcAnncoAZh2NwSTdUIIjnNMDolxVROF&#10;cF0YgW5lHH5tbB97bHQjeGp9JnRphylxaJIsbmeeLmxnrDBqZ74xaWfcMGln9S5pZ/8saWf/Kmpn&#10;/ylqZv8oamb/J2pm/ydqZv8n/1AAAOdbAADTZgAAxW4AALtzAACzdwAAq3kAAKR4AwCdehQAmHsl&#10;AZN7NAOOekAHiXhKDYR2UxKAdVsXfHNiG3hyah91cXIicm97Jm9uhSlsbZAsaWycLmZsqjBkbLwx&#10;Y2zZMGNs9C9jbP8tZGz/K2Rr/yllav8oZWr/KGVq/yhlav8o/VMAAONfAADOaQAAwXEAALd3AACv&#10;ewAAp30AAJ59AACYfhEAk4AiAI6AMQKJfz4GhH1IDH98URF7elkWd3lgGnN3aB5vdnAhbHV4JWl0&#10;gihmc44rY3KaLmBxqC9ecbowXXHUMF1x8i5ecf8sXnD/K19w/ylgb/8oYG7/KGBu/yhgbv8o8VUA&#10;AN5iAADKbQAAvXUAALN7AACrgAAAooIAAJiBAACRgw8AjYUfAIiFLgKDhDsFfoNFCnqBTg91gFYU&#10;cX9eGG59ZhxqfG0gZ3t2I2N6gCdgeYsqXXiYLFp3pi5Yd7gvV3fRL1d38S5Ydv8sWHb/Kll1/yla&#10;dP8oWnT/J1p0/ydadP8n7VkAANdmAADFcQAAuXoAAK+AAACmhAAAnYYAAJGHAACKiQwAhoobAIKL&#10;KwF9ijgEeIlCCHSITA1vh1QSbIVbFmiEYxpkg2seYYJ0IV2BfSRagIkoV3+WKlV+pCxSfrYtUX7O&#10;LVF97yxSff8rUnz/KVN7/yhUev8nVHr/J1R6/ydUev8n6F4AANBrAADAdgAAtH4AAKuFAAChiQAA&#10;l4sAAImNAACDjwgAfpAXAHuRJwF2kTQDcpA/Bm2PSQtpjlEPZY1ZE2KMYBdei2gbW4pxHleJeyFU&#10;iIYkUYeUJ0+GoilNhrQqS4bMKkuF7ilMhP8pTIP/KEyD/ydNgf8mToH/Jk6B/yZOgf8m4WMAAMlw&#10;AAC7ewAAsIQAAKaKAACbjgAAkZEAAISTAAB6lQIAdZcSAHKYIgBvmDACapc7BGaXRQhilk4MX5VW&#10;D1uUXRNYk2UXVZNuGlGSeB1OkYQgS5CRI0mQoSRHkLImRZDKJkWP7SVFjf8lRYz/JUaL/yRGiv8k&#10;Ror/JEaK/yRGiv8k2GkAAMN2AAC1gQAAq4oAAJ+PAACVkwAAipYAAH6aAABwnQAAa58OAGifHABm&#10;oCoBYqA3Al+fQQVbn0oIWJ5SC1SeWg5RnWISTpxrFUucdRhIm4EaRZuPHUKanx9AmrAgP5rIID+Z&#10;6x8/mP8gPpb/IT6V/yE/lP8hP5T/IT+U/yE/lP8hzXAAALx9AACwiAAApI8AAJmUAACOmAAAg50A&#10;AHegAABppAAAYKcIAF2oFABbqSQAWakxAVapPAJTqUUEUKhOBk2oVwlKqF8MR6doDkSncxFBpn8U&#10;PqaNFjymnRc6pq8YOabHGDml6hg4o/8aN6H/Gzeg/xw3n/8cN5//HDef/xw3n/8cxHgAALWFAACp&#10;jwAAnZUAAJKaAACGnwAAeqMAAG6oAABirAAAVbAAAFCyDgBOshsATbMoAEuzNQBJsz8BRrNJAkSz&#10;UgRBs1sGP7NkCDyzbwo6s3sMN7OKDjWymg8zs60QMrPFEDKy6RAxsP4SMK7/FC+t/xUvrP8WL6z/&#10;Fi+s/xYvrP8Wu4EAAK6OAAChlQAAlpoAAImgAAB9pgAAcasAAGWvAABZtAAATrcAAEO8BQBAvREA&#10;P70eAD6+KwA8vjYAO79BADm/SwE3v1QCNcBfAjPAagQxwHcFL8CGBi3AlwcrwKoIKsHCCCrA5wcp&#10;vf0KKLz/DCe6/w0nuf8OJ7n/Die5/w4nuf8OsowAAKWUAACZmgAAjaEAAH+nAAByrQAAZrMAAFq4&#10;AABPuwAARL8AADrEAgAwyQgALsoRAC3KHQAsyykAK8s1ACvMQAAqzUoAKM1WACfOYQAmzm8BJM5/&#10;ASPPkQIhz6UCINC9AiDP5AIfzfoDHsv/BB7K/wUdyf8GHcn/Bh3J/wYdyf8GqJQAAJyaAACQoQAA&#10;gqgAAHSvAABntgAAW7wAAE7AAABDwwAAOccAAC/MAAAn0AQAH9YKABvaEAAb2xoAGtsmABrcMQAZ&#10;3TwAGN1IABjeVQAX32IAFuByABXghQAU4ZoAE+KxABLjzwAS4PQAEt7/ARHd/wER2/8CEdv/AhHb&#10;/wIR2/8CnpoAAJKhAACEqQAAdrEAAGi4AABbvwAATsQAAELIAAA3zAAALdAAACTVAAAc2wAAFd8F&#10;ABTpDgAS6hQAEesdABDrJgAO7DAADu06AA3uRgAL7lMACu9iAAnwdAAI8YkAB/KgAAXyugAE8eQA&#10;AvH9AALv/wAD7f8AA+3/AAPt/wAD7f8AlaEAAIapAAB4sgAAaboAAFvCAABNyAAAQMwAADTRAAAq&#10;1gAAIdsAABngAAAS5AAAD/ABAA35CgAL+g8ACfsVAAf7HAAE/CQAAfwsAAD8NwAA/EIAAPxQAAD8&#10;YQAA/XUAAPyMAAD8pAAA/MEAAPzrAAD8/wAA/f8AAP3/AAD9/wAA/f8AiakAAHmyAABquwAAXMQA&#10;AE7MAAA/0QAAMtcAACfdAAAd4QAAFeUAAA7oAAAK8QAACP0AAAX/AwAB/wkAAP8OAAD/EgAA/xcA&#10;AP8fAAD/JwAA/zEAAP8+AAD/TQAA/18AAP91AAD/jQAA/6YAAP/CAAD/5wAA//wAAP//AAD//wAA&#10;//8AfLMAAGy8AABdxgAATs8AAD/WAAAx3QAAJeIAABrmAAAR6gAADO4AAAXyAAAA/wAAAP8AAAD/&#10;AAAA/wAAAP8FAAD/CgAA/w4AAP8SAAD/GAAA/yEAAP8rAAD/OQAA/0oAAP9dAAD/cwAA/4wAAP+k&#10;AAD/uQAA/9QAAP/eAAD/3gAA/94A/xgsAP8ZKQD/GSgA/xUrAP8QMAD/CzgB/wNEAf8AUQH/AF4B&#10;/wBsAf8AeAH/AIIB/wCMAf8AlAH/AJwA/wCiAP8AqAD/AK8A/wC2AP8AvgD/AMgA/wDXAP8A5wD/&#10;APMA/wD9AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/xspAP8dJgD/HCUA/xknAP8T&#10;LAD/DjQA/wtAAf8ITgH/BVsB/wNoAf8CdAH/An8B/wKIAf8CkQH/ApgB/wKfAf8BpQD/AawA/wGy&#10;AP8BugD/AcQA/wHRAP8A5AD/APEA/wD8APwB/wD8Av8A/AP/APwE/wH8Bf8B/AX/AfwF/wH8Bf8B&#10;/x8mAP8hIgD/ICEA/x4jAP8YJwD/EzAA/xE8Af8OSgH/DVcB/wtjAf8KbwH/CnoB/wqEAf8KjQH/&#10;CpQB/wqbAf8KogH/CqgB/wqvAf8KtwH/CsAA/wrMAP8K4AD7Cu8A9wr6APUL/wH1DP8B9A3/AfQN&#10;/wL0Df8C9A3/AvQN/wL0Df8C/yIiAP8kHQD/JBwA/yIdAP8eIgD/HCwA/xk4AP8WRQH/E1IB/xJe&#10;Af8QagH/EHUB/xB/Af8QiAH/EJAB/xCXAf8QngH/EKUB/RCsAfwQswH6EL0B+RHJAfUR3QHxEe0B&#10;7hH5AewS/wLrE/8C6hP/A+kT/wPpE/8D6RP/A+kT/wPpE/8D/yYdAP8oGAD/KBYA/yYWAP8mHQD/&#10;JigA/yM0AP8gQAD/HU0B/xtZAf8ZZQH+GXAB/Bh6AfkYgwH3GIwB9hiTAfQYmgHzGKEB8RmoAfAZ&#10;sALuGboC7RnGAuoa2QLmGusB4hv5AuAb/wPeHP8E3Rz/Bdwc/wXcHP8F2xz/Bdsc/wXbHP8F/yoZ&#10;AP8tEwD/LREA/y0RAP8uGQD/LSIA/ywuAP8pOgD/JkcB+iRUAfYjYAHyImsB7yJ1Au0ifgLrIocC&#10;6SKPAucilgLlIp4C5CKlAuIirQLhI7cC3yPDAt0j1gLYJOoD0iT5Bc8l/wbNJf8HyyX/CMol/wjK&#10;JP8IyiT/CMok/wjKJP8I/y4UAP8xEAD/Mg0A/zQOAP81FAD/NRwA/zMnAPoxNADzL0EA7i1OAeks&#10;WgHlLGUC4ixwAt8reQLdK4ID2iuLA9grkgTVK5oE0yuiBNErqgXPK7MFzSu/BswszwbILecHxC33&#10;CcEt/wq/Lf8LvS3/DLwt/wy8LP8Muyz/DLss/wy7LP8M/zERAP81DAD/NgcA/zoLAP88EAD/OxUA&#10;+DkfAO83KwDnNjkA4TVHANw1VAHVNWAC0TVqA840cwTMNHwFyjSFBsg0jQfGM5QIxDOcCcIzpQnB&#10;M64KvzO5C70zyAu7NOELtzTzDbQ0/w+xNP8PsDT/EK80/xCuNP8PrjT/D640/w+uNP8P/zUOAP84&#10;BwD/PAIA/0AGAP9BCwD6QQ8A7T8WAOM8IgDaPTEA0j5BAMw+TwLIPloDxD1kBcE9bge/PHYIvDx+&#10;Cro7hwu4O48MtzuXDbU6nw6zOqkPsTq0EK86whGuOtkRqjvvEqc7/xOlO/8UpDv/E6M7/xOiO/8T&#10;ojv/EqI7/xKiO/8S/zgKAP88AAD/QQAA9UUAAOZGAgDhRQcA40INANVDGQDMRSwAxkc8AcFHSQK8&#10;RlUEuUVfBrVEaAmzQ3ELsEN5Da5CgQ+sQokQqkGREqhBmhOnQKQUpUCvFaNAvBahQNAWnkHqF5xB&#10;/BeaQf8XmEH/F5hB/xaXQf8Vl0H/FZdB/xWXQf8V/zsGAP8/AAD5RgAA5UsAANxOAADTTQQA0UoJ&#10;AMpKFADCTScAvE43AbdORQKyTVAFr0xaCKtLYwqoSmwNpkl0D6RJfBGhSIQTn0eMFZ1HlRebRp8Y&#10;mUaqGZdGuBqWRsobk0bmG5FH+RuPR/8ajkf/GY5H/xiNR/8YjUf/F41H/xeNR/8X/z4CAP9DAADr&#10;SwAA3VEAANFUAADKVAEAxlIFAMFREQC5UyIAs1UzAa5UQQKqVEwFplNWCKJRXwyfUGcPnU9vEZpO&#10;dxSYTn8Wlk2IGJNMkRmRTJsbj0umHY1Lsx6LS8UeiUviHodM9x6GTP8dhUz/HIVN/xqFTP8ZhUz/&#10;GYVM/xmFTP8Z/0AAAPxHAADlUAAA1VYAAMpZAADCWgAAvVgDALhXDgCxWR4ArFovAadaPQKiWUkF&#10;nlhTCZtXWwyXVmQQlVVrEpJUcxWPU3sXjVKEGotRjRyIUZcehlCjH4RQsCCCUMEhgFDdIX5R9CB9&#10;Uf8ffVH/HX1R/xx9Uf8bfVH/Gn1R/xp9Uf8a/0IAAPBKAADfVAAAzloAAMReAAC8XwAAtl4AALFc&#10;CwCrXhoApWArAKBgOgKcX0UFl15QCZRcWAyQW2AQjVpoE4tZcBaIWHcYhVeAG4NWiR2AVpQfflWf&#10;IXtVrSJ5VL0jeFXXI3dV8iJ2Vv8gdlb/H3ZW/x12Vv8cdlb/G3ZW/xt2Vv8b/0UAAOxOAADaWAAA&#10;yV4AAL9iAAC3ZAAAsWMAAKthCACkYxcAn2QoAJplNwKWZEMFkWNNCI5hVQyKYF0Qh19lE4RebBaB&#10;XXQZflx9HHxbhh55WpEgd1qdInRZqiRyWbolcVnSJXBa8CNvWv8ib1r/IHBa/x5wWv8dcFr/HHBa&#10;/xxwWv8c/0gAAOdSAADTWwAAxWIAALtmAACzaAAArGgAAKVmBQCfZxQAmmklAJVpNAKQaEAEjGdK&#10;CIhmUwyEZVsQgWRiE35jahZ7YnIZeGF6HHZghB5zX44hcF6aI25eqCVsXbglal7OJmle7iRpXv8i&#10;al7/IGpe/x9qXv8eal7/HWpe/x1qXv8d+UoAAONVAADPXwAAwWUAALdqAACvbAAAp2wAAJ9qAQCZ&#10;axEAlG0iAJBuMQGLbT0Eh2xHB4NrUAt/algPfGhgE3hnZxZ2Z28Zc2Z4HHBlgR5tZIwhamOYI2hi&#10;piVmYrYmZGLMJmRi7CVkYv8jZGL/IWVi/x9lYv8eZWL/HWVi/x1lYv8d8kwAAN9YAADKYgAAvWkA&#10;ALNuAACrcAAAonAAAJluAACTcBAAj3IfAIpyLgGGcjsDgnFFB31wTgt6blYOdm1eEnNsZRVwa20Y&#10;bWp1G2ppfx5naYohZWiWI2JnpCVgZ7QmX2fJJl5n6iVeZ/4jX2f/IV9m/x9gZv8eYGb/HmBm/x5g&#10;Zv8e708AANpcAADGZQAAum0AALByAACndQAAnXQAAJRzAACNdA0AiXYcAIV3KwGBdzgDfHZDBnh1&#10;TAl0dFQNcXNbEW5yYxRrcWsXaHBzGmVvfB1ibocgX22UIl1soiRabLIlWWzHJVhs6CVZbP0jWWv/&#10;IVpr/x9ba/8eW2r/Hltq/x5bav8e61MAANNgAADCaQAAtnEAAKx2AACjeQAAmXkAAI13AACHeQsA&#10;g3sYAH98KAB7fDUCd3tABXN6SQhveVEMbHhZD2h3YRNldmgWYnVwGV90ehxcdIUfWnORIVdyoCNV&#10;crAkU3LFJFNy5yRTcfwiVHH/IFRw/x9VcP8eVW//HVVv/x1Vb/8d5VcAAM1kAAC+bQAAsnUAAKh7&#10;AACffgAAk30AAId9AACAfwcAfIAVAHiBJAB1gjIBcYE9BG2ARgdpgE8KZn9WDWN+XhFgfWYUXXxu&#10;F1p7dxpXeoIdVHqPH1F5nSFPea4iTnnDIk145SJNd/shTnf/H052/x5Pdf8dT3X/HU91/x1Pdf8d&#10;31wAAMhoAAC5cgAArnoAAKWAAACaggAAjoIAAICDAAB5hQIAdIYRAHGIIABuiC4Baog5AmeHQwVj&#10;h0wIYIZTC12FWw5ahGMRV4RrFFSDdRdRgoAaToGNHEuBmx5JgawfSIDBIEeA4x9Hf/oeSH7/Hkh9&#10;/x1JfP8cSXz/HEl8/xxJfP8c1mEAAMJuAAC0eAAAqoAAAJ+FAACUhwAAiIcAAHuJAABwjAAAa44N&#10;AGiPGgBmjykAYpA1AV+PPwNcj0gFWY5QCFaOWAtTjWAOUIxoEE2MchNKi30WSIqKGEWKmRpDiqob&#10;Qoq/G0GK4RtBiPkbQYb/G0GF/xtChf8aQoT/GkKE/xpChP8azWcAALx0AACvfgAApYYAAJqKAACO&#10;jAAAgo0AAHWQAABnlAAAYZUIAF6XFABclyMAWpgvAFeYOgFUmEQDUpdMBU+XVAdMl1wJSZZlDEeW&#10;bw5ElXoRQZWIEz+UlxU9lKgWO5S9FjuU3xY6kvgXOpD/FzqP/xc6jv8XOo7/FzqO/xc6jv8XxW4A&#10;ALZ7AACqhQAAnosAAJSPAACIkgAAe5QAAG6XAABimwAAV54AAFKgDgBRoBsAT6EoAE2hNABLoT4B&#10;SaFHAkehUANEoVgFQqFhBz+gawk9oHcLOqCFDTiglA42oKYPNaC7EDSg3Q80nfcQM5z/EjOa/xIz&#10;mf8TM5n/EzOZ/xMzmf8TvXcAAK+DAACjiwAAmJEAAI2VAACBmQAAc5wAAGefAABbogAAT6YAAEep&#10;CABEqhIAQ6ofAEGrKwBAqzcAP6xBAD2sSgE7rFMCOaxcAzesZwQ1rHMFMqyBBjCskQcurKMILay4&#10;CSys2QgsqvUKK6j/Cyqm/wwqpf8NKqX/DSql/w0qpf8NtYAAAKiLAACckQAAkZYAAIWcAAB4oAAA&#10;a6UAAF+oAABTrAAASK8AAD2yAAA2tQsANLUVADO2IQAytiwAMbc3ADC3QQAvuEsALrhVACy4YAEq&#10;uG0BKbl7Aie5jQIluZ8DJLm0AyO50gMjt/QEIrX/BSG0/wYhs/8HIbL/ByGy/wchsv8HrYoAAKCR&#10;AACVlwAAiJ0AAHujAABuqAAAYa0AAFWxAABKtAAAP7cAADS7AAArvgMAJMIMACLCFAAiwx8AIcMq&#10;ACDENAAfxD8AHsVKAB3GVgAcxmMAG8dzABrHhQAZx5kAGMiuABfIywAXxvEBF8T/ARbD/wIWwf8D&#10;FsH/AxbB/wMWwf8Do5EAAJiYAACLngAAfaUAAHCrAABisQAAVrYAAEq5AAA+vQAANMAAACrEAAAi&#10;yAAAGcwEABPQCgAR0hEAENIaABDTJQAP0zAADtQ8AA7USAAN1VYADdVlAAzWeAAM1o0AC9ikAArY&#10;vgAJ2eYACtb+AAvU/wAL0v8AC9L/AQvS/wEL0v8BmpgAAI6fAACApgAAcq0AAGS0AABXugAASb8A&#10;AD3CAAAyxgAAKMkAAB/NAAAX0QAAEdYAAAzbBQAI3gsABt8RAAXfGgAE4CQAAuEuAAHiOgAA40cA&#10;AORWAADkZwAA5XsAAOaSAADmqgAA58gAAOfwAADo/wAA6P8AAOj/AADo/wAA6P8AkZ8AAIKnAAB0&#10;rwAAZbcAAFe+AABJwwAAPMcAADDLAAAlzwAAHNQAABTZAAAO3QAACeEAAALlAAAA6QYAAOkNAADp&#10;EQAA6hgAAOshAADtKwAA7zcAAPFFAADyVgAA82gAAPN+AAD0lwAA9bAAAPbQAAD38wAA9/8AAPf/&#10;AAD3/wAA9/8AhacAAHawAABmuAAAWMEAAErIAAA7zAAALtEAACPWAAAZ3AAAEeAAAAzjAAAE5wAA&#10;AOoAAAD1AAAA9AAAAPUFAAD1CwAA9g8AAPYUAAD4HQAA+icAAPw0AAD/QwAA/1UAAP9pAAD/gQAA&#10;/5oAAP+yAAD/zwAA/+0AAP/5AAD/+QAA//kAeLAAAGi6AABZwwAAS8sAADvRAAAt2AAAId0AABbi&#10;AAAO5gAACOoAAADtAAAA8AAAAPgAAAD/AAAA/wAAAP8AAAD/AAAA/wYAAP8MAAD/EAAA/xgAAP8i&#10;AAD/MAAA/0AAAP9TAAD/aQAA/4EAAP+ZAAD/rwAA/8MAAP/VAAD/1QAA/9UA/xMoAP8TJQD/ESUA&#10;/w0nAP8GLQD/ADUA/wBBAP8ATwD/AFwA/wBpAP8AdAD/AH4A/wCIAP8AkAD/AJcA/wCdAP8ApAD/&#10;AKoA/wCwAP8AtwD/AMAA/wDMAP8A3wD/AOwA/wD4AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A&#10;/wD/AP8A/xYlAP8WIgD/FCEA/xAjAP8KKAD/ADAA/wA9AP8ASwD/AFgA/wBkAP8AcAD/AHoA/wCE&#10;AP8AjAD/AJMA/wCaAP8AoAD/AKYA/wCtAP8AtAD/ALwA/gDIAP0A2QD7AOkA+gD2APkA/wD4AP8A&#10;+AD/APgA/wD4AP8A+QD/APkA/wD5AP8A/xoiAP8aHgD/GB0A/xMeAP8OIgD/CiwA/wc5AP8DRgD/&#10;AFMA/wBgAP8AawD/AHYA/wB/AP8AiAD/AI8A/wCWAP8AnQD/AKMA/gCpAPwAsAD6ALkA9wDEAPUA&#10;0gDzAOYA8gD0APEA/wDwAP8A7wD/AO8A/wDvAP8A8AD/APAA/wDwAP8A/x4dAP8eGQD/HBcA/xcY&#10;AP8THgD/ESgA/w40AP8MQQD/Ck4A/whbAP8HZgD/BnEA/wZ6AP8GgwD+BosA/AaSAPoGmQD4Bp8A&#10;9gamAPQGrQDyBrUA8AXAAO0FzgDrBeQA6QbzAOYI/wDlCv8A5Av/AOQL/wHkC/8B5Av/AeQL/wHk&#10;C/8B/yEYAP8hEwD/IBEA/xsSAP8cGgD/GiQA/xYvAP8TPAD/EUkA/xBVAPwOYQD5DmsA9g51APQO&#10;fgDyDoYA8A6OAO4OlQDtDpsA6w6iAOoOqgDoDrMA5g+9AOUPzADhD+MA3RDzANkR/wHWEv8B1BP/&#10;AdMT/wLSE/8C0hP/AtIT/wLSE/8C/yUTAP8lEAD/JA0A/yMOAP8jFAD/Ih4A/x8pAP8cNQD5GUMA&#10;9BhPAO8XWwDsF2YA6RdwAOYXeQDkF4EA4heJAOAXkQDfF5gA3RefANsXpwDZGLEA1hi7ANQZygDQ&#10;GuEBzBvzAckc/wLGHP8CxBz/A8Mc/wPDHP8Dwxz/A8Mc/wPDHP8D/ygQAP8pCwD/KAYA/ysLAP8r&#10;EAD/KRcA/SYiAPQjLgDsITsA5iBJAOIgVQDeIGAA2iFqANYhdADTIXwB0CGEAc8ijAHNIpMByyKb&#10;AckiowHII6wCxiO2AsQjxALCJNsCviXuA7sl/gS4Jf8FtiX/BbUl/wa1Jf8GtSX/BbUl/wW1Jf8F&#10;/ywNAP8tBQD/LgEA/zEFAP8xCwD9LxAA8SsYAOcpJQDfKDMA2ChCANEqTwDNK1oAyStlAccrbgHE&#10;LHYCwix+AsAshgO+LI4DvSyWA7ssngS5LKcEuCyxBbYsvwW1LdEFsS3qBq4u+werLv8IqS7/CKgu&#10;/wioLf8IqC3/CKgt/wioLf8I/y8IAP8xAAD/NQAA9jcAAOo2AgDnMwgA5C8PANkuGwDPMSwAyTM8&#10;AMQ0SQDANVUBvDVfAro1aAK3NXADtTR4BLM0gAWxNIgGsDSQBq40mQesNKIIqzSsCak0uQmnNMoK&#10;pTXlCqE1+AufNf8MnTX/DJ01/wucNf8LnDX/C5w1/wucNf8L/zMCAP81AAD2OgAA5T4AANxAAADU&#10;PQQA0jcJAMs4FQDDOiYAvT02ALg+RAG0PlABsT1aA649YwSsPWsFqTxzBqc8ewimPIMJpDuLCqI7&#10;lAugO50MnjuoDZ07tA6bO8UOmTvgDpY79A+UPP8Pkjz/D5I8/w6RPP8NkTz/DZE8/w2RPP8N/zUA&#10;AP85AADqQQAA3UYAANBHAADJRgAAxkEFAMBAEQC5QiEAs0QyAK9FQAGrRUsCp0VVA6REXgWhRGYH&#10;n0NuCJ1DdgqbQn4LmUKGDZdBjw6VQZkPk0GkEZFBsBKQQcASjkHZEotB8RKJQv8SiEL/EYhC/xCH&#10;Qv8Qh0L/D4dC/w+HQv8P/zgAAPM9AADjRwAA0kwAAMhOAADATQAAu0oCALZHDgCwSR0Aq0stAKZM&#10;OwGiTEcCnktRBJtLWgaZSmIIlklqCpRJcQySSHkOj0iCD41HixGLR5USiUagFIdGrBWFRrsWhEbR&#10;FoJH7haAR/8Vf0f/FH9H/xJ/R/8Rf0f/EX9H/xF/R/8R/zsAAO5DAADcTAAAzFEAAMFUAAC5VAAA&#10;tFEAAK5NCwCoTxkAo1EpAJ5SNwGaUkMCl1FOBJRRVgaRUF4Jjk9mC4xObQ2JTnUPh01+EYVNhxOC&#10;TJEVgEycFn5LqRd8S7gYe0vNGHlM6xh4TP4Xd0z/FXdM/xR3TP8Td0z/EndM/xJ3TP8S/z4AAOhH&#10;AADVUAAAxlYAALxYAAC0WQAArVYAAKdTBwChVBUAnFYlAJhXNAGUV0ACkFdKBI1WUwaKVVsJh1Rj&#10;C4RUag6CU3IQgFJ6En1SgxR7UY4WeFCZGHZQphl0ULUac1DJGnFQ6BpwUfwYcFH/F3BR/xVwUf8U&#10;cVD/E3FQ/xNxUP8T9UAAAORLAADPVAAAwVoAALddAACvXgAAp1sAAKFYAwCbWRIAllsiAJJcMQGO&#10;XD0CilxHBIdbUAaDWlgJgVlgDH5ZZw57WG8QeVd3E3ZWgBV0VosXclWWGW9VoxptVLIbbFTGG2pV&#10;5htqVfsZalX/F2pV/xZqVf8Va1X/FGtV/xRrVf8U8kMAAN9PAADLWAAAvV0AALNhAACrYgAAomAA&#10;AJtcAACVXhAAkGAfAIxhLgCIYToChGBFBIFgTgZ+X1YJe15dC3hdZQ52XGwQc1x0E3BbfRVuWogX&#10;a1qUGWlZoRtnWbAcZVnDHGRZ4xxkWfoaZFn/GGRZ/xdlWf8VZVn/FGVZ/xRlWf8U70YAANpSAADG&#10;WwAAumEAALBlAACmZgAAnWMAAJVhAACPYg4Ai2QcAIdlKwCDZTcBf2VCA3xkSwZ4Y1MIdWNbC3Ni&#10;Yg5wYWoQbWByE2tgexVoX4YXZl6RGWNenxthXa4cYF3BHF9d4RxfXfgaX13/GF9d/xdgXf8WYF3/&#10;FWBd/xVgXf8V60oAANRWAADDXgAAtmUAAKxpAACiaQAAmGcAAI9lAACJZgwAhWgZAIFpKAB+ajUB&#10;emk/A3ZpSQVzaFEIcGdZCm1nYA1rZmcQaGVwEmVkeRVjZIMXYGOPGV5inRtcYqwcWmK/HFli3xxZ&#10;YvcaWmL/GVph/xdbYf8WW2H/FVth/xVbYf8V500AAM9ZAAC/YgAAs2gAAKltAACebQAAk2sAAIlp&#10;AACDawkAf20VAHxuJQB4bjIBdW49AnFuRgRubU8Ha2xWCWhsXgxla2UPY2ptEWBpdhRdaYEWW2iN&#10;GFhnmxpWZ6obVWe9HFRn3BxUZ/YaVGb/GFVm/xdVZf8WVmX/FVZl/xVWZf8V4lEAAMpdAAC7ZgAA&#10;r2wAAKZxAACZcAAAjm8AAINuAAB9cAUAeHISAHVzIQBycy8Bb3M6AmxzRARpckwGZnJUCGNxWwtg&#10;cGMNXXBrEFtvdBNYbn8VVW6LF1NtmRlRbagaT227G05t2RpObPQZT2v/GE9r/xdQav8WUGr/FVBq&#10;/xVQav8V3VUAAMVhAAC3agAArHEAAKJ1AACUdAAAiXQAAHxzAAB2dQAAcXcQAG94HQBseSsAaXk3&#10;AWZ5QANjeUkFYHhRB113WAlbd2AMWHZoDlV1cRFSdXwTUHSIFk10lxdLc6YYSXO5GUhz1RlJcvMY&#10;SXH/F0px/xZKcP8VS3D/FEtw/xRLcP8U1FoAAMBmAACzbwAAqHYAAJ15AACPeAAAhHgAAHd5AABv&#10;fAAAan0NAGd+GQBkfyYAYoAyAV+APQJcgEYDWn9OBVd/VQdUfl0JUn1lDE99bw5MfHkRSnyGE0d7&#10;lBVFe6QWRHu3FkN70hZDevIWQ3n/FUN4/xREd/8URHb/E0R2/xNEdv8TzV8AALtrAACudAAApHwA&#10;AJd+AACKfQAAf34AAHJ/AABmgwAAYYQIAF6GEwBchyEAWocuAFiHOAFVh0ICU4dKA1CHUgVOhloH&#10;S4ZiCUmFbAtGhXcNQ4SDD0GEkhE/hKISPYS1EzyEzxM8gvASPIH/Ej2A/xI9f/8SPX7/ET1+/xE9&#10;fv8RxWYAALVxAACqewAAn4IAAJKCAACFggAAeYMAAG2GAABfigAAWI0BAFSODwBSjxsAUI8nAE+Q&#10;MwBNkD0BS5BFAkmQTgNGkFYERI9fBUKPaAc/j3MJPY6ACzqOjww4jqANN46zDjaOzA42je8ONYv/&#10;DjWJ/w81iP8PNof/DzaH/w82h/8Pvm0AALB5AAClggAAmYcAAIyIAAB/iAAAcooAAGaNAABakQAA&#10;UJUAAEmXCQBHmBMARZggAESZKwBDmTYAQZpAAECaSAE+mlECPJpaAjqaZAM3mm8FNZl9BjOZjAcx&#10;mZ0IL5mwCC6ZyggumO0ILpb/Ci2U/wotk/8LLZL/Cy2S/wstkv8LtnUAAKqBAACeiAAAk40AAIaO&#10;AAB4jwAAa5IAAF+VAABUmQAASZ0AAECgAAA6og0AOKMXADejIgA2pC0ANaQ3ADSkQQAzpUsAMaVU&#10;ATClXgEupWoBLKV4AiqliAMopZoDJ6WtBCalxgMmpOsEJaL/BSWg/wYkn/8GJJ7/BySe/wcknv8H&#10;r34AAKOIAACXjgAAjZMAAH6VAABwmAAAY5sAAFefAABMogAAQqYAADipAAAvrAMAKq4OACmuGAAo&#10;ryMAJ68tACawNwAlsEEAJLBLACOxVgAisWMAIbFxAB+xggAespQBHLKpARuywQEbsecBG6/+Ahqt&#10;/wIarP8DGqv/Axqr/wMaq/8DqIgAAJuPAACRlAAAhJoAAHafAABoogAAW6UAAE+pAABErQAAObAA&#10;AC+zAAAmtgAAHrkFABi7DgAXuxYAF7wgABa8KgAVvTUAFL1AABO+SwASvlgAEr5nABG/eAAQv4wA&#10;EMCiAA7AugAOwOEAD737AA+8/wAQuv8BELr/ARC6/wEQuv8Bn48AAJSVAACHmwAAeaEAAGunAABe&#10;rAAAUrEAAEW0AAA6tgAAL7kAACW8AAAdvwAAFcMAAA/GBQALyg0ACcoUAAjKHQAHyicAB8oyAAbL&#10;PgAFy0sABMxaAAPMagACzH4AAcyUAADMqwAAzcgAAMztAADM/wAAy/8AAcr/AAHK/wAByv8Al5YA&#10;AIqcAAB8owAAbqoAAGCwAABStgAARbkAADm8AAAuvwAAI8MAABvGAAATygAADc0AAAjRAAAB1AkA&#10;ANQOAADVFQAA1h4AANgnAADZMQAA2z4AANxLAADdWwAA3m4AAN6EAADfmwAA37QAAN7ZAADf9wAA&#10;3/8AAN//AADf/wAA3/8AjZ0AAH+lAABwrAAAYbMAAFO6AABFvwAAOMIAACzGAAAhyQAAGM0AABDR&#10;AAAL1QAABNoAAADeAAAA4AEAAOEJAADiDgAA5BMAAOUbAADnJAAA6S8AAOs8AADtSwAA7l0AAO5x&#10;AADviQAA8KIAAPC8AADw4wAA7/kAAPD/AADw/wAA8P8AgaUAAHKtAABjtQAAVL0AAEbEAAA3yAAA&#10;KswAAB/QAAAV1QAADtoAAAfeAAAA4gAAAOYAAADpAAAA6gAAAOwAAADuBQAA7wwAAPEQAADzFwAA&#10;9SAAAPgrAAD7OQAA/UoAAP5eAAD/dAAA/40AAP+mAAD/wAAA/+EAAP/1AAD/9QAA//UAdK4AAGW3&#10;AABWwAAAR8gAADjNAAAq0gAAHdgAABPdAAAM4gAAA+YAAADpAAAA7AAAAPAAAADzAAAA9AAAAPYA&#10;AAD4AAAA+gAAAP0HAAD/DQAA/xIAAP8bAAD/KAAA/zcAAP9KAAD/XgAA/3YAAP+PAAD/pgAA/7oA&#10;AP/RAAD/0QAA/9EA/w8kAP8OIgD/CyEA/wMkAP8AKQD/ADIA/wA+AP8ATAD/AFkA/wBlAP8AcAD/&#10;AHoA/wCEAP8AjAD/AJIA/wCZAP8AnwD/AKUA/wCrAP8AsgD/ALoA/wDFAP8A0wD/AOcA/wD0AP8A&#10;/wD+AP8A/wD/AP4A/wD+AP8A/gD/AP4A/wD+AP8A/xEhAP8QHgD/DR0A/wcfAP8AIwD/AC0A/wA6&#10;AP8ASAD/AFUA/wBhAP8AbAD/AHYA/wB/AP8AhwD/AI4A/wCVAP8AmwD/AKEA/wCnAP4ArgD9ALYA&#10;/ADAAPsAzQD5AOIA+ADwAPcA/AD2AP8A9QD/APUA/wD1AP8A9QD/APUA/wD1AP8A/xUdAP8TGgD/&#10;EBkA/wsZAP8AHQD/ACkA/wA2AP8AQwD/AFAA/wBcAP8AZwD/AHEA/wB6AP4AgwD8AIoA+gCRAPkA&#10;lwD4AJ0A9wCjAPUAqgD0ALIA8gC7APEAyADvANwA7gDsAO0A+gDrAP8A6gD/AOoA/wDqAP8A6gD/&#10;AOoA/wDqAP8A/xgZAP8WFQD/ExMA/w4TAP8LGgD/ByQA/wIwAP8APgD/AEsA/wBXAP8AYgD8AGwA&#10;+AB1APUAfgDyAIUA8QCMAO8AkwDuAJkA7ACgAOsApgDpAK4A5wC3AOYAwwDkANQA4gDpAOEA9wDf&#10;AP8A3QD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A/xsTAP8aEAD/Fg4A/xIOAP8SFQD/Dx8A/wwrAP8J&#10;OAD/BkUA+wNRAPcCXADyAmYA7gJwAOoCeADnAoAA5gOHAOQDjgDiA5UA4QOcAN8EowDdBKsA2wS0&#10;ANgFwADWBdAA0wbnANAI+ADOCv8AzAv/AMsM/wDLDP8Aywv/AMsL/wDLC/8A/x8QAP8eCwD/GgcA&#10;/xkLAP8YEQD/FhkA/xIkAPoQMADzDj4A7g1KAOkMVgDlDGEA4gxqAN4NcwDbDXsA2Q2DANYNigDU&#10;DZEA0g2ZANAOoADPDqkAzQ6zAMsOvwDKD9AAxhHpAMIS+QC/E/8AvRP/AbwT/wG8E/8BvBP/AbsT&#10;/wG7E/8B/yIMAP8hBAD/IAAA/yEFAP8fDAD/HBEA9hgcAOwVKADlEzYA3xJDANkTTwDTFFoA0BVk&#10;AM0WbQDLFnUAyRd9AMcXhQDFGIwAxBiUAMIZnADAGaUAvhmvAL0auwC7GssAuBvlAbQc9gGyHf8C&#10;sB3/Aq8d/wKuHf8Crh3/Aq4d/wKuHf8C/yYGAP8lAAD/JgAA+ycAAPElAwDwIQsA6BwSAN4ZHQDU&#10;Gy0AzR08AMgfSQDFIFUAwSFfAL8iaAC8InAAuiN4ALkjfwG3I4cBtSOPAbQklwGyJKABsSSqAq8k&#10;tgKtJcYCqyXfAqgm8wOlJv8Doyb/A6Im/wShJv8DoSb/A6Em/wOhJv8D/ykAAP8oAAD2LQAA5zAA&#10;AN8vAADZKwQA1iIKAM4jFgDGJicAwCg2ALsqRAC4K08AtSxZALIsYgGwLGoBri1yAawtegKqLYEC&#10;qS2KAqctkgOlLZsDpC2lBKItsQSgLcAEny3YBJwu7wWZLv8Gly//BpYv/waVLv8FlS7/BZUu/wWV&#10;Lv8F/ywAAP8uAADqNQAA3TkAANE5AADKNgAAxy8GAMEtEQC6MCEAtDIxALA0PgCsNUoAqTVUAac1&#10;XQGkNWUCojVtAqA1dAOfNXwEnTWEBJs1jQWaNJcGmDShBpY0rQeUNbsIkzXQCJA17AiONv4IjDb/&#10;CIs2/wiLNv8HijX/B4o1/weKNf8H/y8AAPI0AADiPAAA0kEAAMdCAADAQAAAuzoBALY2DgCwORwA&#10;qjssAKY8OgCjPUYAnz1QAZ09WQKaPWEDmD1oBJY8cAWUPHcGkjyAB5E8iAePO5IIjTudCYs7qQqJ&#10;O7cLiDvKC4U86AuDPPsLgjz/CoE8/wqBPP8JgTz/CIE8/wiBPP8I/zMAAOw6AADaQwAAykcAAL9J&#10;AAC3RwAAsUIAAK0+CgCmQBcAokInAJ5DNQCaREIBl0RMAZREVQKRQ10Dj0NkBY1DawaLQnMHiUJ7&#10;CIdChAqFQY4Lg0GZDIFBpQ1/QbMOfkHGDnxB5A56QvkNeUL/DHhC/wt4Qv8LeEL/CnhB/wp4Qf8K&#10;9jYAAOZAAADRSAAAw00AALlOAACxTQAAqUkAAKRFBgCfRhMAmkgjAJZJMgCSSj4Bj0pIAoxKUQOK&#10;SVkEh0lgBYVJaAeDSG8IgUh3Cn9HgAt9R4oNekeVDnhGog92RrAQdUbCEHNG4BByR/cPcUf/DnFH&#10;/w1xR/8McUf/C3FG/wtxRv8L8zkAAOBEAADMTAAAvlEAALRTAACqUgAAok4AAJ1KAQCXSxEAk00g&#10;AI9PLgCMTzoBiE9FAoVPTgODT1YEgE5dBn5OZAd8TWwJeU10C3dMfQx1TIcOc0ySD3FLnxFvS60S&#10;bUu/EmxL3BJrTPURakz/D2pM/w5qS/8Nakv/DGpL/wxqS/8M8D0AANtIAADHUAAAulUAALBYAACl&#10;VgAAnFMAAJdPAACRUA4AjFIcAIlUKwCFVDcAglRCAX9USwN8VFMEelNaBnhTYgh1UmkJc1JxC3FR&#10;eg1uUYQPbFCQEGpQnBJoUKsTZlC8E2VQ2BNkUPMSZFD/EGRQ/w9kUP8OZU//DWVP/wxlT/8M7EEA&#10;ANRMAADDVAAAtlkAAKxcAACgWgAAl1cAAJFUAACLVQwAhlcZAINYJwCAWTQAfVk/AXpZSAN3WFAE&#10;dFhYBnJXXwdvV2YJbVZuC2tWdw1oVYEPZlWNEWRUmhJiVKkTYFS6FF9U0xReVPITXlT/EV9U/w9f&#10;VP8OX1P/DV9T/w1fU/8N50QAAM9QAAC/WAAAs10AAKhfAACcXQAAklsAAItYAACFWgoAgVsWAH1c&#10;JAB6XTEAd108AXRdRgJxXU4Eb1xVBWxcXQdqXGQJaFtsC2VadQ1jWn8PYVmLEV5ZmBJcWKcUW1i4&#10;FFlZ0BRZWPATWVj/EVpY/xBaWP8OWlf/DVpX/w1aV/8N40gAAMtTAAC7WwAAsGEAAKRiAACXYQAA&#10;jl8AAIVcAAB/XgcAe18TAHhhIQB1Yi4AcmI5AW9iQwJsYUsDamFTBWdhWgdlYGIJY2BqC2Bfcw1e&#10;Xn0PW16JEVldlhJXXaUTVV22FFRdzhRUXe4TVF3/EVVc/xBVXP8OVVv/DlZb/w1WW/8N3kwAAMdW&#10;AAC4XwAArWQAAKBlAACTZAAAiWMAAH9hAAB5YgMAdWQRAHJlHgBvZisAbGc3AWpnQAJnZkkDZWZR&#10;BGJlWAZgZWAIXWRnCltkcAxZY3sOVmOGEFRilBJSYqMTUGK0E09izBNPYu0ST2H/EU9h/xBQYP8O&#10;UGD/DlBg/w1QYP8N2U8AAMNaAAC0YwAAqWkAAJtoAACPZwAAhGcAAHllAABzZwAAb2kOAGxqGwBp&#10;aygAZ2w0AGRsPQFibEYCX2tOBF1rVgVaal0HWGplCVZpbgtTaXgNUWiED05okhBMZ6ESS2eyEkln&#10;yRJJZ+sSSWb/EEpm/w9KZf8OS2X/DUtk/w1LZP8N0VQAAL5eAACxZwAApm0AAJdsAACKawAAf2sA&#10;AHNrAABtbQAAaG4MAGVwFwBicSQAYHEwAF5xOgFccUMCWXFLA1dxUwRVcFoGUnBiB1BwawlOb3UL&#10;S2+CDUlujw9Hbp8QRW6wEURuxxFDbeoQRGz/D0Rr/w5Fa/8NRWr/DUVq/w1Fav8Ny1gAALpjAACt&#10;bAAAoXEAAJJwAACFbwAAem8AAG5wAABlcwAAYHUHAF12EgBbdx8AWXgrAFd4NgBVeD8BU3hIAlF4&#10;TwNPd1cETHdfBUp3aAdIdnMJRXZ/C0N1jQxBdZ0OP3WuDj51xQ49degOPnP9DT5y/w0+cf8MP3H/&#10;DD9w/ww/cP8MxV4AALVpAACpcQAAnHUAAI10AACAdAAAdXQAAGl2AABeeQAAWHwBAFR9DgBSfhoA&#10;UX8mAE9/MQBNgDsATIBDAUqASwJIf1QCRn9cBEN/ZQVBf3AGP358CDx+igk6fpoKOX6sCzd+wws3&#10;feYLN3v8Czd6/ws3ef8KOHj/Cjh4/wo4eP8KvmQAALBvAACleAAAlnkAAId5AAB7eQAAcHoAAGR8&#10;AABYgAAAUIMAAEuFCgBIhhQAR4cgAEWIKwBEiDUAQ4g+AEGJRwFAiU8BPohYAjyIYQM6iGwEN4h4&#10;BTWIhwYziJgHMoeqBzCIwAcwh+QHMIX7CDCD/wgwgv8IMIH/CDCB/wgwgf8It2sAAKp2AACgfwAA&#10;kH4AAIJ+AAB2fwAAaoAAAF6DAABThwAASosAAEGOAgA9kA4AO5AYADqRIwA5kS0AOJI3ADeSQAA2&#10;kkkANJNSADOTXAExk2cBL5N0Ai2SgwMrkpQDKpKnAyiSvQQokuEDJ5D6BCeO/wUnjf8FJ4z/BSeM&#10;/wUnjP8FsXQAAKV+AACZhQAAioQAAH2EAABvhQAAY4gAAFiLAABNjwAAQ5MAADqXAAAymgcALpsQ&#10;AC2bGgAsnCQAK5wuACqdOAApnUEAKJ1LACeeVQAmnmEAJZ5uACOefgEinpABIJ6jAR+euQEent0B&#10;Hpz4Ah6a/wIemf8DHpf/Ax6X/wMel/8Dqn0AAJ6FAACTiwAAhYoAAHWLAABojgAAW5EAAFCVAABG&#10;mQAAO50AADKgAAAqowAAIqYJAB+nEQAepxoAHagkAByoLQAbqDcAGqlBABmpTAAYqVgAF6pmABaq&#10;dgAVqokAFKqeABOrtAASq9MAEqj1ABOn/wETpf8BE6X/AROk/wETpP8Bo4YAAJeMAACNkQAAfZIA&#10;AG2VAABgmAAAVJwAAEigAAA+pAAANKcAACqrAAAhrgAAGbEAABKzBwAPtRAADrUXAA61IQANtSsA&#10;DbU2AAy2QQALtk4ACrZcAAm2bAAItn8AB7aUAAa2qgAFtsUABrbqAAe1/wAItP8ACLP/AAmy/wAJ&#10;sv8Amo0AAJCTAACEmAAAdJwAAGWgAABXpAAAS6gAAECsAAA1sAAAKrMAACG1AAAYuAAAEbsAAAy+&#10;AgAGwAsAAsARAAHBGQAAwSIAAMIrAADCNgAAw0IAAMNQAADEXwAAxHEAAMSHAADEnQAAxLUAAMTa&#10;AADE9gAAw/8AAMP/AADD/wAAw/8Ak5QAAIeaAAB4oAAAaqYAAFysAABPsQAAQbUAADW3AAApugAA&#10;H70AABbAAAAQwwAACsYAAAPKAAAAzAUAAMwMAADNEQAAzhgAAM4hAADQKgAA0TUAANNDAADUUgAA&#10;1GMAANV4AADVjwAA1acAANbCAADW6QAA1v0AANb/AADW/wAA1v8AipsAAHuiAABsqQAAXrAAAFC2&#10;AABCugAANL0AACjBAAAdxAAAFMcAAA3LAAAGzgAAANIAAADXAAAA2QAAANoFAADcCwAA3RAAAN8V&#10;AADhHQAA4ycAAOUzAADnQgAA6FQAAOhnAADpfgAA6ZcAAOqvAADqzgAA6+8AAOv+AADr/wAA6/8A&#10;faMAAG6rAABfsgAAUboAAELAAAA0wwAAJ8cAABvLAAASzwAAC9MAAALYAAAA3QAAAOEAAADkAAAA&#10;5QAAAOcAAADpAAAA6wcAAO0NAADvEQAA8RkAAPQkAAD3MQAA+UEAAPpVAAD6agAA+4QAAPudAAD8&#10;tgAA/NIAAP3tAAD99AAA/fQAcawAAGG1AABSvQAARMQAADTJAAAmzQAAGtIAABDYAAAI3QAAAOEA&#10;AADlAAAA6AAAAOwAAADvAAAA8QAAAPMAAAD1AAAA9wAAAPkBAAD7CAAA/g4AAP8VAAD/IQAA/y8A&#10;AP9BAAD/VgAA/20AAP+HAAD/oAAA/7YAAP/KAAD/1AAA/9QA/wsgAP8HHgD/AB0A/wAgAP8AJQD/&#10;AC4A/wA7AP8ASQD/AFYA/wBiAP8AbQD/AHYA/wB/AP8AhwD/AI4A/wCUAP8AmgD/AKAA/wCmAP8A&#10;rQD/ALUA/wC+AP8AywD/AOEA/wDwAP4A/QD9AP8A/QD/AP0A/wD9AP8A/AD/APkA/wD5AP8A/w0d&#10;AP8LGgD/BBkA/wAaAP8AHwD/ACoA/wA3AP8ARQD/AFEA/wBeAP8AaAD/AHIA/wB6AP8AggD/AIkA&#10;/wCQAP8AlgD/AJwA/gCiAPwAqQD7ALAA+QC5APgAxgD2ANkA9QDrAPQA+QDzAP8A8gD/APMA/wDz&#10;AP8A8wD/APMA/wDzAP8A/xAZAP8OFQD/CBQA/wAUAP8AGQD/ACUA/wAyAP8AQAD/AEwA/wBZAP8A&#10;YwD+AG0A/AB1APoAfQD5AIQA9wCLAPYAkQD0AJcA8wCeAPIApADwAKwA7gC0AO0AwADrAM8A6QDm&#10;AOgA9QDmAP8A5wD/AOYA/wDlAP8A5QD/AOUA/wDlAP8A/xIUAP8QEAD/DA8A/wMQAP8AFQD/ACAA&#10;/wAsAP8AOgD/AEcA+gBTAPcAXgD0AGcA8QBwAO8AeADtAH8A6wCGAOoAjADoAJMA5wCZAOUAoADj&#10;AKcA4QCwAN8AugDdAMkA2wDgANgA8ADXAP4A1QD/ANQA/wDTAP8A0wD/ANMA/wDTAP8A/xUQAP8S&#10;DAD/DgkA/wsMAP8JEgD/AxoA/wAmAP0AMwD0AEAA7wBNAOsAWADoAGEA5QBqAOIAcgDgAHoA3gCA&#10;ANwAhwDaAI4A2ACVANQAnADSAKMA0ACsAM4AtgDMAMQAygDZAMgA7QDHAPsAxQD/AMQB/wDDAf8A&#10;xAH/AMQB/wDEAf8A/xgLAP8VBQD/EAAA/xAGAP8PDQD/DBQA/AcfAPEDKwDnADkA4gBGAN4BUQDa&#10;AlsA1QJkANIDbADPA3QAzQR7AMsEggDKBIkAyAWQAMYFmADEBaAAwgapAMEGtAC/BsEAvQjVALsJ&#10;7AC4C/0Atgz/ALUN/wC0Df8AtA3/ALQN/wC0Df8A/xsFAP8YAAD/FwAA/xYAAPsTBgD6EA4A7gwW&#10;AOMJIgDaCTAA0wo+AM4LSgDKDFUAxw1eAMUNZwDCDm8AwQ52AL8OfgC9D4UAvA+NALoQlQC4EJ0A&#10;txCnALURsgCzEcAAshHVAK4T7gCrFP4AqRX/AKcV/wCnFf8AphT/AaYU/wGmFP8B/x8AAP8cAAD6&#10;HgAA6x4AAOMcAADfFQUA3g4NANMOGADLESgAxRM3AMAURAC8Fk8AuRdZALcXYQC0GGkAsxlxALEZ&#10;eACvGoAArhqIAKwbkACrG5kAqRujAKccrgCmHLwApB3PAKEe6gGeHvwBnB//AZsf/wGaH/8Bmh7/&#10;AZke/wGZHv8B/yIAAP8hAADsJwAA4CoAANQpAADNJAAAyhwIAMQZEgC9HCIAtx4xALMgPgCvIUkA&#10;rSJTAKojXACoJGQApiRsAKQkcwCjJHoAoSWCAaAliwGeJZQBnSWeAZsmqgGZJrcBmCbJApUn5gKS&#10;J/kCkCj/Ao8o/wKOJ/8Cjif/Ao4n/wKOJ/8C/yYAAPIpAADjMQAA0jQAAMg0AADAMAAAuykCALgj&#10;DgCxJhwArCgrAKgqOACkK0QAoSxOAJ8tVwCdLV8Amy1nAZktbgGYLnUBli59ApQuhgKTLpACkS6a&#10;A48upgONLrMDjC7FA4ov4QSHL/YEhS//BIQv/wOEL/8Dgy//A4Mv/wODL/8D+ykAAOsxAADZOAAA&#10;yTwAAL88AAC2OQAAsDIAAKwtCwCnLxcAojEmAJ4zNACaNEAAmDVKAJU1UwCTNVsBkTViAY81aQKN&#10;NXECjDV5A4o1ggOINYsEhjWWBIQ1ogWCNa8FgTXABn823AZ9NvQGezb/BXs2/wV6Nv8Eejb/BHo1&#10;/wR6Nf8E9S0AAOQ3AADQPwAAwkMAALdEAACtQAAApzoAAKM2BgCdNxMAmTkiAJU6LwCSPDsAjzxG&#10;AIw8TwGKPFcBiDxeAoY8ZQKEPG0Dgjx1BIA8fQR/PIcFfTySBns7ngd5O6wHdzu8CHY81Qh0PPEI&#10;czz/B3I8/wZyPP8Fcjz/BXI7/wVyO/8F8TIAAN49AADJRAAAvEgAALBJAACmRgAAn0EAAJs9AQCV&#10;PRAAkT8dAI1BKwCKQjgAh0NCAIRDSwGCQ1MBgENbAn5CYgN8QmkEekJxBXhCegZ2QYQHdEGPCHJB&#10;mwhwQakJb0G5Cm1B0ApsQe4Ja0L/CGpC/wdqQf8GakH/BmpB/wVqQf8F7TcAANZCAADESQAAt00A&#10;AKtNAACgSgAAmEcAAJNCAACOQw0AiUUaAIZGKACDRzQAgEg/AH5ISAF7SFACeUhXAndIXwN1SGYE&#10;c0duBXFHdgZvR4AHbUaMCWtGmAppRqYLZ0a2C2ZGzAtlRuwLZEf/CWRG/whkRv8HZEb/BmRF/wZk&#10;Rf8G6DsAANBGAAC/TQAAs1EAAKVRAACaTgAAkksAAI1HAACHSAsAg0oWAH9LJAB9TDEAek08AHdN&#10;RQF1TU0Cc01VAnFNXANvTWMEbUxrBWtMcwdpS30IZkuJCWRLlgpiS6QLYUu0DF9LygxeS+oLXkv+&#10;Cl5L/wleSv8IXkr/B15K/wdeSv8H4z8AAMtJAAC8UQAAsFUAAKFUAACWUgAAjVAAAIdMAACBTQgA&#10;fU8TAHpQIQB3US4AdFI5AHJSQgFvUksBbVJSAmtRWQNpUWEEZ1FoBmVQcQdjUHsIYVCGCl9Pkwtd&#10;T6EMW0+yDVlPxw1ZT+gMWE/9C1hP/wlZT/8IWU7/B1lO/wdZTv8H30MAAMdNAAC4VAAArFkAAJ1X&#10;AACRVQAAiFQAAIFQAAB7UgQAd1MRAHRUHgBxVSsAb1Y2AGxWQAFqVkgBaFZQAmZWVwNkVl4EYlVm&#10;BWBVbwddVXgIW1SECllUkQtXVKAMVVOwDVRTxQ1TU+YMU1P8C1NT/wlUUv8IVFL/CFRS/wdUUv8H&#10;2kYAAMNQAAC1WAAAqFsAAJlaAACNWAAAhFcAAHtUAAB2VgEAcVcPAG5ZGwBsWigAaVozAGdbPQFl&#10;W0UBY1tNAmFaVQNfWlwEXVpkBVtZbAZYWXYIVlmCCVRYjwtSWJ4MUFiuDU9Yww1OWOQMTlj7C09X&#10;/wlPV/8IT1b/CFBW/wdQVv8H00oAAMBUAACyXAAAo14AAJVdAACJXAAAf1sAAHZZAABwWgAAa1wN&#10;AGhdGABmXiQAZF8wAGJfOgBgX0MBXl9LAlxfUgJaX1oDWF9hBVVeagZTXnQHUV1/CU9djQpNXZwL&#10;S12sDEpdwQxJXeMMSVz6Cklb/wlKW/8ISlr/CEpa/wdKWv8Hzk4AALxYAACuYAAAn2EAAJFgAACF&#10;XwAAe18AAHBdAABqXwAAZWEKAGJiFABgYyEAXmQtAFxkNwBaZEABWGRIAVZkUAJUZFcDUmRfBFBk&#10;ZwVOY3EGTGN9CEliiwlHYpoKRmKqC0RivwtEYuELRGH5CkRg/wlEYP8IRV//B0Vf/wdFX/8HyFIA&#10;ALhcAACrZAAAm2QAAIxjAACAYwAAdmMAAGpiAABjZAAAX2YGAFtnEQBZaB0AV2kpAFZqMwBUajwA&#10;UmpFAVBqTAFOalQCTGpcA0pqZQRIaW8FRml6B0RpiAhCaJgJQGipCj9ovQo+aN4JPmf3CT5m/wg/&#10;Zf8HP2X/Bz9k/wc/ZP8Hw1cAALNhAACnaQAAlmgAAIdnAAB7ZwAAcWcAAGVoAABcagAAWGwBAFRu&#10;DgBSbxgAUG8kAE5wLgBNcDgAS3FBAEpxSQFIcVEBRnFZAkRwYgNCcGwEQHB4BT5whgY8b5UHOm+m&#10;CDhvuwg4b9sHOG72Bzht/wc4bP8GOWv/Bjlq/wY5av8GvVwAAK9mAACibQAAkWwAAIJrAAB3awAA&#10;bGwAAGFuAABXcAAAUHMAAEx1CgBJdhMAR3cfAEZ3KQBFeDMAQ3g8AEJ4RABBeE0BP3hVAT14XgI7&#10;eGgCOXh0Azd4ggQ1eJMFM3ekBTJ3uQUxeNcFMXb1BTF0/wUxc/8FMXL/BTJy/wUycv8Ft2MAAKpt&#10;AACccQAAi3AAAH1wAABycAAAZ3EAAFxzAABRdwAASnoAAEJ9AwA/fg4APX8YADx/IwA7gC0AOoA2&#10;ADmBPwA4gUgANoFQADWBWgEzgWQBMYFwAS+BfwItgY8DLIGhAyqBtgMpgdIDKX/zAyl9/wMpfP8D&#10;KXv/Ayl7/wMpe/8DsWoAAKV0AACVdgAAhXUAAHh1AABtdQAAYXcAAFd6AABMfgAAQ4EAADuFAAA1&#10;iAkAMokRADGJGwAwiSUAL4ovAC6KOAAti0EALItKACqLVAApi18AKItrACaLegEki4sBI4ueASKL&#10;swEhjM4BIYrxASCI/wIghv8CIIX/AiGF/wIhhf8Cq3IAAKF8AACPewAAgHoAAHN6AABmfAAAW38A&#10;AFCCAABGhgAAPIoAADSNAAAskQAAJpMMACSUEwAjlBwAIpUmACGVLwAglTgAH5ZCAB6WTAAdllgA&#10;HJZkABqXdAAZl4YAGJeZABeXrgAVl8kAFpXuABaT/wEWkv8BFpH/ARaQ/wEWkP8BpXsAAJmDAACJ&#10;gQAAe4AAAGyCAABfhAAAVIgAAEmLAAA/kAAANZQAAC2XAAAlmgAAHZ4BABagDAAUoRIAFKEbABOh&#10;JQASoS4AEaI4ABGiQwAQok8AD6JcAA6jawANo30ADaOSAAyjpwAKosAAC6LmAAyg/gANn/8ADZ7/&#10;AA2d/wANnf8AnoQAAJKJAACDiAAAc4gAAGWLAABYjgAATJIAAEGXAAA3mwAALp4AACSiAAAcpQAA&#10;FagAAA+rBAAKrgwAB60SAAatGwAFrSQABK4uAAKuOQABrkUAAK5SAACuYQAArnMAAK6HAACunQAA&#10;rrQAAK7VAACt9AAArf8AAKz/AACr/wAAq/8AlosAAIyQAAB7kAAAa5IAAF2WAABQmgAARJ8AADmj&#10;AAAvpwAAJasAAByuAAAUsQAADrQAAAm3AAABuAkAALgOAAC5FAAAuRwAALolAAC6LwAAuzoAALxH&#10;AAC8VgAAvGcAALx7AAC8kQAAvKkAALzEAAC86wAAu/4AALv/AAC7/wAAu/8AkJIAAIOYAABzmwAA&#10;Y58AAFWjAABHqAAAO60AADCxAAAltAAAG7cAABK6AAAMvQAABb8AAADDAAAAxAIAAMUKAADFDgAA&#10;xhQAAMcbAADIJAAAyi4AAMw6AADNSQAAzVkAAM1sAADOgwAAzpsAAM21AADO2gAAzvYAAM3/AADN&#10;/wAAzf8AhpkAAHegAABppgAAWqwAAEyyAAA+tgAAMLkAACS8AAAZvwAAEcIAAArFAAACyQAAAMwA&#10;AADQAAAA0QAAANIBAADTCAAA1Q0AANcRAADaGAAA3CEAAN8sAADhOgAA4koAAONdAADkcgAA5IsA&#10;AOWlAADlwAAA5eYAAOX4AADl/wAA5f8AeqEAAGupAABcrwAATbYAAD+8AAAwvwAAI8MAABfHAAAP&#10;ygAAB84AAADRAAAA1gAAANwAAADfAAAA4AAAAOIAAADkAAAA5gMAAOgJAADpDgAA7BUAAO4eAADx&#10;KwAA9DoAAPVNAAD2YQAA93kAAPiTAAD4rQAA+cYAAPnkAAD58wAA+fMAbaoAAF6yAABPugAAQMEA&#10;ADHFAAAiyQAAFs4AAA3SAAAE2AAAAN0AAADhAAAA5AAAAOgAAADrAAAA7QAAAO8AAADxAAAA8wAA&#10;APYAAAD4AwAA+gsAAP0RAAD/GwAA/ykAAP87AAD/TwAA/2YAAP9/AAD/mQAA/68AAP/DAAD/1gAA&#10;/9YA/wQcAP8AGQD/ABkA/wAcAP8AIgD/ACsA/wA4AP8ARgD/AFMA/wBeAP8AaQD/AHIA/wB6AP8A&#10;ggD/AIkA/wCPAP8AlQD/AJsA/wChAP8AqAD/AK8A/wC5AP8AxQD/ANkA/gDsAP0A+wD7AP8A+wD/&#10;APsA/wD6AP8A9AD/APAA/wDwAP8A/wcYAP8BFQD/ABQA/wAWAP8AGwD/ACYA/wA0AP8AQgD/AE4A&#10;/wBaAP8AZAD/AG0A/wB1AP8AfQD/AIQA/wCKAP0AkAD8AJYA+gCdAPkAowD4AKsA9wC0APUAvwD0&#10;AM4A8wDmAPEA9gDwAP8A7wD/AO8A/wDuAP8A7gD/AOoA/wDqAP8A/wsUAP8GEQD/ABAA/wAQAP8A&#10;FgD/ACIA/wAuAP8APAD/AEkA/wBUAP4AXwD7AGgA+QBwAPcAeAD1AH8A8wCFAPIAiwDwAJIA7wCY&#10;AO0AnwDsAKYA6gCuAOgAuQDnAMcA5QDeAOMA8ADiAP4A4AD/AOAA/wDhAP8A4QD/AOEA/wDhAP8A&#10;/w0QAP8JDQD/AQwA/wAMAP8AEgD/ABwA/wAoAPwANgD5AEMA9gBOAPIAWQDvAGIA7ABrAOoAcgDo&#10;AHkA5gCAAOQAhgDiAIwA4QCTAN8AmgDdAKEA2wCqANgAtADVAMAA0gDTANAA6gDOAPoAzQD/AM0A&#10;/wDNAP8AzAD/AMwA/wDMAP8A/xAMAP8MBwD/AwIA/wAIAP8ADgD/ABYA9gAiAPAALwDsADwA6QBI&#10;AOUAUwDhAFwA3gBlANsAbADXAHMA1AB6ANIAgADQAIcAzgCOAMwAlQDKAJ0AyAClAMYArwDEALsA&#10;wgDLAMAA5QC+APUAvQD/ALwA/wC8AP8AvAD/ALwA/wC8AP8A/xEFAP8OAAD/CgAA/wgBAP8ECgD4&#10;ABAA6QAaAOMAKADeADUA2QBBANMATADPAFYAywBfAMkAZgDGAG4AxAB0AMIAewDBAIIAvwCJAL0A&#10;kAC8AJgAugChALgAqwC2ALcAtADHALIA4ACxAfIArwL/AK4D/wCtBP8ArQT/AK0E/wCtBP8A/xQA&#10;AP8QAAD/DwAA8g0AAOoKAADpAwkA3QASANQAHwDNAS0AyAI6AMQDRQDAA1AAvQRZALsFYQC5BWgA&#10;twZvALUGdgC0B30AsgeEALEIjACvCJUArQmeAKsJqACqCrUAqArFAKYL3wCkDfQAog7/AKAO/wCf&#10;Dv8Anw7/AJ8O/wCfDv8A/xcAAP8TAADvGAAA5BkAANsWAADSEAIAzwkLAMgIFgDBCiQAvAwyALcN&#10;PgC0DkkAsQ5TAK8QWwCtEGMAqxBqAKkRcQCoEXgAphGAAKURiACjEpEAoRKbAKATpgCeE7MAnBPD&#10;AJsU3gCXFvQAlRb/AJQX/wCTF/8Akhf/AJIW/wCSFv8A/xoAAPQdAADlIwAA1SUAAMokAADCHQAA&#10;vhYEALsQEAC0Ex0ArxUrAKsWOACnGEMApRlNAKIZVgCgGl0AnhtlAJ0bbACbHHMAmhx7AJgcgwCX&#10;HY0AlR2XAJMeogCSHq8AkB6/AI8f2ACMIPEBiSD/AYgg/wGHIP8BhyD/AYYg/wGGIP8B+h4AAOsm&#10;AADaLQAAyjAAAL4uAAC1KAAAsCIAAK4bDACoHRcAox8mAJ8hMwCcIj4AmSNIAJckUQCVJFkAkyVg&#10;AJIlZwCQJm4AjiZ2AI0mfwCLJogBiieTAYgnngGGJ6sBhCe7AYMo0QGAKO4Bfin/AX0p/wF8KP8B&#10;fCj/AXwo/wF8KP8B9SQAAOMuAADPNQAAwTgAALQ2AACrMQAApSwAAKImBgCeJhMAmSghAJUqLgCS&#10;KzkAjyxEAI0tTACLLVQAiS5cAIcuYwCGLmoBhC5yAYIuegGBL4QBfy+PAn0vmgJ7L6cCei+3Angv&#10;zAJ2MOoCdTD+AnMw/wJzMP8Ccy//AnMv/wJzL/8C8CoAANw1AADHOwAAuj8AAKw8AACiOAAAnDMA&#10;AJgvAACVLhAAkDAcAIwyKQCJMzUAhjQ/AIQ1SQCCNVEAgDVYAH41XwF9NWYBezZuAXk1dgJ4NYAC&#10;djWLA3Q1lwNyNqQDcDa0BG82yARtNucEbDb8A2s2/wNrNv8Cajb/Amo1/wJqNf8C6jAAANM6AADC&#10;QQAAs0MAAKVBAACbPgAAlToAAJA2AACMNQ0AiDcYAIQ4JQCBOjEAfzs8AHw7RQB6PE0AeDxVAXc8&#10;XAF1PGMBczxqAnE8cwJwPHwDbjuHA2w7lARqO6EEaDuxBWc8xQVlPOUFZDz6BGQ8/wNjO/8DYzv/&#10;A2M7/wJjO/8C5TUAAM0/AAC9RgAArkcAAJ9FAACVQwAAjkAAAIk8AACEPAoAgD0UAH0+IgB6Py4A&#10;eEA4AHVBQgBzQUoAckFRAXBBWQFuQWACbEFnAmpBcANoQXkDZ0GEBGVBkQVjQZ8FYUGuBmBBwgZe&#10;QeIGXkH5BV1B/wRdQP8DXUD/A11A/wNdQP8D3zkAAMhDAAC5SgAAqUsAAJtJAACQRwAAiEQAAINB&#10;AAB+QQYAekIRAHZDHgB0RSoAcUU1AG9GPwBtRkcAa0ZPAWpGVgFoRl0CZkZlAmRGbQNiRnYEYEaC&#10;BF5GjgVcRZwGW0WsBllGvwdYRt8GWEb3BVdF/wRXRf8EV0T/A1hE/wNYRP8D2j0AAMRHAAC1TgAA&#10;pE4AAJZMAACLSwAAg0kAAH1FAAB4RgIAdEcQAHBIGwBuSScAa0oyAGpLPABoS0QAZktMAWRLUwFi&#10;S1oCYEtiAl9LagNdS3QEW0p/BVlKjAVXSpoGVUqqB1RKvQdTStwHUkr2BlJK/wVSSf8EUkn/A1JI&#10;/wNTSP8D1EEAAMBLAACyUQAAoFAAAJJPAACHTgAAfkwAAHhIAABySgAAbksNAGtNGABoTiQAZk4v&#10;AGRPOQBiT0IAYVBJAV9QUQFdUFgCW09gAllPaANXT3IEVU99BVNPigVSTpgGUE6oB05OuwdNTtkH&#10;TU71Bk1O/wVNTf8ETU3/BE5M/wNOTP8DzkQAALxOAACuVAAAnFMAAI5SAACDUQAAelAAAHJNAABs&#10;TwAAaFALAGVRFQBjUiEAYVMsAF9TNgBdVD8AW1RHAFpUTgFYVFYBVlRdAlRUZgNSU28DUFN7BE5T&#10;iAVMU5cGS1OnB0lTugdIU9UHSFLzBkhS/wVIUf8ESVH/BElQ/wNJUP8DykgAALlSAACqVwAAmFYA&#10;AIpVAAB/VAAAdlMAAGxRAABnUwAAYlQIAF9WEgBdVx4AW1cpAFlYMwBYWDwAVllEAFVZTAFTWVMB&#10;UVlbAk9YZAJNWG0DS1h4BElYhgVHV5UGRVelBkRXuAZDWNIGQ1fyBkNW/wVDVf8ERFX/BERU/wNE&#10;VP8DxkwAALVWAAClWgAAlFkAAIZYAAB7WAAAcVcAAGZWAABhWAAAXVkEAFlaEABXWxsAVVwmAFNd&#10;MABSXTkAUV5BAE9eSQBNXlEBTF5YAUpeYQJIXWsDRl12A0RdgwRCXZIFQF2jBj9dtgY+XdAGPVzx&#10;BT5b/wQ+Wv8EPlr/Az5Z/wM/Wf8DwVAAALFaAAChXQAAkFwAAIJbAAB2WwAAbVsAAGFbAABbXQAA&#10;Vl4AAFJgDQBQYRcATmIiAE1iLABMYzUASmM+AEljRgBHY04ARmNWAURjXgFCY2gCQGNzAz5jgQM8&#10;Y5AEOmKhBDlitAU4Y80FOGLvBDhh/wQ4YP8DOF//Azle/wM5Xv8DvFUAAK1fAACcYAAAi18AAH1f&#10;AAByXwAAaF8AAF1gAABVYgAAT2QAAEtmCgBJZxIAR2gdAEVoJwBEaTEAQ2k5AEJqQgBAakoAP2pS&#10;AD1qWwE8amUBOmpwAjhqfgI2aY0DNGmfAzNpsgMxacsDMWjtAzFn/wMxZv8DMmX/AzJk/wMyZP8D&#10;t1sAAKlkAACWZAAAhmMAAHhjAABtYwAAZGQAAFllAABQaAAASWsAAENtBABAbg4APm8YAD1vIgA8&#10;cCsAOnA0ADlxPQA4cUUAN3FOADZxVwA0cWEBMnFtATFxegEvcYoCLXGcAitxrwIqccgCKnDrAipv&#10;/wIqbf8CKmz/Aits/wIrbP8CsWEAAKRpAACQaAAAgGcAAHRnAABpZwAAX2gAAFVrAABLbgAAQ3EA&#10;ADx0AAA3dgoANHcSADN4HAAyeCUAMXkuADB5NwAveT8ALnlIACx6UgArelwAKnpoACh6dgAmeocB&#10;JXqZASN6rAEiesUBInnpASJ3/wEidv8BInX/AiJ0/wIjdP8CrGgAAJ1uAACKbQAAe2wAAG9sAABl&#10;bAAAWm4AAFBxAABFdQAAPXgAADZ8AAAufwIAKYENACeCFAAmgh4AJYInACSCLwAjgzgAIoNCACGD&#10;SwAghFYAH4RiAB6EcQAchIIAG4SVABqEqQAYhMEAGIPmABiB/QAZgP8BGX//ARl+/wEZfv8BpnAA&#10;AJVzAACEcgAAdnEAAGtxAABecwAAVHYAAEl5AAA/fQAAN4EAAC+EAAAniAAAIIsFABuNDgAajRUA&#10;GY0eABiOJwAXjjAAFo45ABWOQwAUj08AE49bABKPagARj3sAEI+PAA+PpAAOj7sADY/gAA6N+gAP&#10;i/8AEIr/ABCJ/wAQif8AoXoAAI55AAB+dwAAcncAAGR4AABYewAATX4AAEKCAAA5hgAAL4oAACeO&#10;AAAgkQAAGJUAABKYBQAOmg4ADZoUAAyaHQALmiYAC5owAAqaOwAJmkYACJpTAAabYQAFmnIABJqG&#10;AAKamwAAmrEAAZnPAAKZ8AACmP8ABJf/AAWW/wAFlv8AmYEAAId/AAB6fgAAa34AAF2BAABQhQAA&#10;RYkAADuNAAAxkgAAKJYAAB+ZAAAYnQAAEaAAAAyjAgAGpQoAAaUQAAClFgAAph8AAKYoAACmMgAA&#10;pz0AAKdKAACnWAAAp2gAAKd8AACnkQAApqgAAKbDAACl6QAApfwAAKX/AACk/wAApP8AkYcAAIKG&#10;AAByhgAAY4gAAFWMAABJkQAAPZYAADKaAAAongAAH6IAABemAAAQqQAAC6wAAASvAAAAsQYAALEM&#10;AACyEQAAshcAALMfAACzKAAAtDIAALU/AAC1TQAAtV0AALVwAAC1hgAAtZ0AALW2AAC13AAAtPcA&#10;ALT/AAC0/wAAtP8Ai48AAHqOAABqkQAAW5UAAE2aAABAnwAANaQAACqoAAAgrAAAFrAAAA+0AAAJ&#10;twAAAbkAAAC9AAAAvgAAAL4GAAC/DAAAwBAAAMEWAADCHQAAwycAAMUyAADGQAAAxlEAAMdjAADH&#10;eAAAx5EAAMepAADHxwAAx+wAAMf+AADH/wAAx/8Ag5cAAHGaAABhngAAUqMAAEWpAAA4rgAALLMA&#10;ACC3AAAWugAADr0AAAbAAAAAwwAAAMcAAADJAAAAygAAAMwAAADNAwAAzgkAANAOAADSEwAA1BsA&#10;ANglAADbMgAA3UIAAN1UAADeaQAA3oEAAN6cAADftQAA39kAAN/zAADf/wAA3/8Ad58AAGimAABZ&#10;rQAASrMAADu4AAAtuwAAH78AABTCAAAMxgAAA8kAAADMAAAA0AAAANUAAADZAAAA2gAAANwAAADe&#10;AAAA4AAAAOIFAADkCwAA5xAAAOoYAADtJAAA8DIAAPFEAADyWAAA828AAPSKAAD0pAAA9L8AAPTf&#10;AAD08wAA9PQAaqgAAFuvAABMtwAAPb0AAC3BAAAfxgAAE8oAAAvOAAAA0gAAANcAAADcAAAA4AAA&#10;AOUAAADnAAAA6QAAAOsAAADtAAAA7wAAAPEAAADzAAAA9gcAAPkOAAD8FgAA/yIAAP8zAAD/RwAA&#10;/10AAP92AAD/kQAA/6kAAP++AAD/2AAA/9sA/wAYAP8AFgD/ABUA/wAYAP8AHgD/ACcA/wA2AP8A&#10;QwD/AE8A/wBaAP8AZAD/AG0A/wB1AP8AfQD/AIQA/wCKAP8AkAD/AJYA/wCcAP8AowD/AKsA/wC0&#10;AP4AvwD9AM8A+wDnAPoA+AD5AP8A+QD/APkA/wD1AP8A7gD/AOkA/wDnAP8A/wAUAP8AEQD/ABEA&#10;/wASAP8AFwD/ACMA/wAxAP8APgD/AEoA/wBWAP8AYAD/AGgA/wBwAP8AeAD9AH4A/ACFAPoAiwD5&#10;AJEA+ACYAPcAngD1AKYA9ACuAPIAuQDxAMcA7wDgAO4A8gDsAP8A7AD/AOwA/wDrAP8A5QD/AOAA&#10;/wDeAP8A/wMQAP8ADgD/AA0A/wANAP8AEwD/AB4A/wArAP8AOAD/AEUA/gBQAPsAWgD4AGMA9QBr&#10;APMAcgDxAHkA7wB/AO4AhgDsAIwA6gCSAOkAmQDnAKAA5gCpAOQAswDhAMAA4ADTAN4A6wDcAPsA&#10;2wD/ANoA/wDaAP8A2QD/ANQA/wDSAP8A/wcNAP8ACQD/AAYA/wAJAP8ADwD/ABgA+wAlAPgAMgD1&#10;AD8A8gBKAO0AVADqAF0A5wBlAOQAbADiAHMA4AB6AN4AgADcAIYA2gCNANcAlADUAJsA0gCkAM8A&#10;rQDNALkAywDJAMkA5ADIAPYAxgD/AMUA/wDGAP8AxwD/AMcA/wDHAP8A/woGAP8BAAD/AAAA/wAE&#10;AP8ACwD0ABIA7wAfAOoALADlADgA4gBDAN0ATgDZAFcA1ABfANEAZwDOAG0AzAB0AMoAegDIAIAA&#10;xgCHAMUAjgDDAJYAwQCeAL8AqAC9ALMAugDCALkA2wC3APAAtQD/ALYA/wC1AP8AtQD/ALUA/wC1&#10;AP8A/wwAAP8EAAD/AAAA/gAAAPYAAwDoAA0A4AAXANkAJADRADEAzQA8AMoARwDGAFEAwwBZAMAA&#10;YAC+AGcAvABuALoAdAC5AHsAtwCCALUAiQCzAJEAsgCaALAApACuAK8ArAC9AKoA0ACoAOsApwD7&#10;AKYA/wCmAP8ApQD/AKUA/wClAP8A/w0AAP8HAAD0CQAA6gkAAOIEAADaAAcAzwARAMgAHADCACkA&#10;vgA1ALsAQAC3AEoAtABTALIAWwCwAGIArgBoAKwAbwCrAHUAqQB9AKgAhACmAI0ApACWAKMAoACh&#10;AKsAnwG5AJ0DzACcBOgAmgb5AJkH/wCYCP8Alwj/AJcI/wCXCP8A/xAAAPcQAADoFAAA3BUAAM4R&#10;AADGDQAAwgQLALwAFAC3ASEAsgMuAK4FOgCrBkQAqAhNAKYIVQCkCVwAogpjAKAKagCfC3EAnQt4&#10;AJwLgACaDIkAmQyTAJcMngCVDaoAlA24AJINzACQDuoAjhD8AIwQ/wCLEP8AixD/AIsQ/wCKEP8A&#10;+xMAAO0aAADdIAAAzCEAAL8dAAC3FwAAsxEAALILDQCrDRkApw4mAKMPMwCfED4AnRFHAJoRUACY&#10;ElcAlhJeAJUTZQCTE2wAkhNzAJAUfACPFIUAjRWPAIsVmgCKFacAiBa1AIYWyQCEF+cAghj7AIAZ&#10;/wB/Gf8Afxn/AH8Y/wB/GP8A9RoAAOQjAADPKQAAwCoAALMmAACqIgAApRwAAKQVCACgFBMAmxYh&#10;AJcYLQCUGTgAkRpCAI8bSwCNHFIAixxZAIkdYACIHWcAhh5vAIUedwCDH4AAgh+LAIAflwB+IKMA&#10;fSCyAHsgxQB5IeQAdyL5AHYi/wB1Iv8AdCH/AHQh/wB0If8A7yEAANsrAADHMQAAtjEAAKkuAACg&#10;KgAAmyYAAJghAQCVHhAAkCAbAI0hKACJIzMAhyQ9AIUkRgCDJU4AgSZVAH8mXAB+JmMAfCdrAHsn&#10;cwB5J3wAeCiHAHYokwB0KKABciivAXEpwQFvKeABbSn3AWwp/wFrKf8Bayn/AWso/wFrKP8B6CgA&#10;ANAyAADAOAAArjcAAKE1AACYMgAAki0AAI4pAACLJwwAhygXAIMqIwCAKy8Afiw5AHwsQgB6LUoA&#10;eC5RAHcuWAB1LmAAcy9nAHIvbwBwL3kBby+DAW0vkAFrL50BaS+sAWgwvgFnMNsBZTD1AWQw/wFj&#10;MP8BYy//AWMv/wFjL/8B4i4AAMo4AAC6PQAAqDwAAJo6AACRNwAAijMAAIYwAACDLgkAfy8TAHsw&#10;HwB4MisAdjM1AHQzPgByNEYAcDROAG81VQBtNVwAbDVkAGo1bAFoNXUBZzWAAWU1jAFjNZoCYTap&#10;AmA2uwJfNtYCXTbzAl02/wJcNv8BXDX/AVw1/wFcNP8B3DMAAMU8AAC0QQAAokAAAJU+AACLPAAA&#10;hDkAAH82AAB7NAQAdzUQAHQ3HABxOCcAbzkyAG05OwBrOkMAajpLAGg7UgBnO1kAZTthAWM7aQFi&#10;O3IBYDt9AV47igJcO5cCWzunAlk7uANYO//i/+JJQ0NfUFJPRklMRQAGCdIDVzvxAlY7/wJWO/8C&#10;Vjr/AVY6/wFWOf8B1DcAAMBBAACvRAAAnUMAAJBCAACFQAAAfj4AAHk7AAB0OgAAcToOAG08GABr&#10;PSQAaT4vAGc/OABlP0AAZEBIAGJATwBhQFcAX0BeAV1AZgFcQG8BWkB6AlhAhwJWQJUCVECkA1NA&#10;tgNSQM8DUUDvA1BA/wJQP/8CUD//AlE+/wFRPv8BzzsAAL1FAACqRwAAmUYAAItFAACBRAAAeUIA&#10;AHQ+AABvPwAAa0AMAGdBFQBlQiEAY0MrAGFDNQBfRD4AXkRFAF1FTQBbRVQAWUVcAVhFZAFWRW0B&#10;VEV4AlJFhQJRRJMDT0SjA01FtANMRcwDS0XtA0tE/wJLRP8CS0P/AkxC/wJMQv8Cyj8AALlIAACm&#10;SgAAlUkAAIdIAAB9RwAAdUUAAG5CAABpQwAAZUQJAGJFEwBfRh4AXUcoAFxIMgBaSDsAWUlDAFdJ&#10;SgBWSVIAVElZAVNJYQFRSWsBT0l2Ak1JggJLSZEDSkmhA0hJswNHScoDRknsA0ZI/wJGSP8CR0f/&#10;AkdG/wJHRv8CxkMAALZMAACiTAAAkUwAAIRLAAB5SgAAcEkAAGlGAABkRwAAX0kGAFxKEABaSxsA&#10;WEwlAFZMLwBVTTgAU01AAFJNSABRTk8AT05XAE5OXwFMTmkBSk5zAkhNgAJGTY8DRU2fA0NNsQNC&#10;TcgDQU3qA0FM/wJBTP8CQkv/AkJK/wJCSv8CwkcAALNPAACeTwAAjU4AAIBOAAB1TQAAbEwAAGNK&#10;AABeTAAAWk0CAFZODgBUTxgAUlAiAFFRLABPUTUATlI9AE1SRQBMUk0ASlJUAElSXQFHUmYBRVJx&#10;AUNSfgJBUo0CP1KdAz5SrwM9UsYDPFLpAjxR/gI8UP8CPU//Aj1P/wI9Tv8CvksAAK5TAACaUgAA&#10;iVEAAHxRAABxUAAAaFAAAF5OAABYUQAAVFIAAFFTDABOVBQATFUfAEtWKQBJVjIASFY6AEdXQgBG&#10;V0oARFdSAENXWgBBV2QBQFduAT5XewI8V4sCOlebAjhXrQI3V8QCN1fnAjdW/QI3Vf8CN1T/AjdT&#10;/wI4U/8Cuk8AAKlWAACVVQAAhVQAAHhUAABtVAAAZFQAAFhUAABSVgAATlcAAEpZCQBHWhEARlob&#10;AERbJQBDWy4AQlw2AEFcPgA/XEYAPl1PAD1dVwA7XWEAOl1sAThdeQE2XYgBNF2ZAjNdqwIxXcIC&#10;MVzlAjFb/AIxWv8CMVn/AjJZ/wEyWP8BtlQAAKRZAACQWAAAgFgAAHNXAABpVwAAYFgAAFRZAABO&#10;WwAASF0AAENfBABAYA4APmEXAD1hIAA7YikAOmIyADliOgA4Y0IAN2NLADZjVAA0Y10AM2NoADFj&#10;dgEvY4UBLmOWASxjqQErY78BKmPjASpi+wEqYP8BK1//AStf/wErXv8BsVkAAJ5cAACLXAAAe1sA&#10;AG9bAABlWwAAXFwAAFFeAABJYAAAQ2IAADxlAAA4ZwoANWgSADRoGwAzaSQAMmktADFpNQAvaj0A&#10;LmpGAC1qTwAsalkAK2tlAClrcgAoa4IAJmuTACRrpwAja70AImrgACNp+QEjZ/8BI2b/ASNm/wEk&#10;Zf8BrGAAAJhgAACFYAAAdl8AAGpfAABhYAAAV2AAAE1jAABEZgAAPWgAADZrAAAwbgQALHAOACpx&#10;FQApcR4AKHEmACdyLwAmcjcAJXJAACRySgAiclQAIXNgACBzbQAec30AHXOQABtzowAac7kAGXPc&#10;ABpx9wAacP8AG2//ABtu/wEbbf8BpmYAAJFlAAB/ZAAAcWQAAGZkAABdZAAAUmYAAEhpAAA/bAAA&#10;N28AADBzAAApdgAAInkIAB97EAAeexcAHHsfABt7KAAaezAAGXw5ABh8QwAXfE4AFnxaABV8ZwAU&#10;fXgAEn2LABF9nwAQfbUAD33VABB79QARef8AEXj/ABJ3/wASd/8AnmsAAIpqAAB6aQAAbWkAAGJp&#10;AABXagAATG0AAENwAAA5dAAAMXgAACl7AAAifwAAG4IAABSFCQARhhAAEYYXABCHHwAQhygADocx&#10;AA6HOwANh0YADIdTAAuHYQAKh3EACYeEAAeHmAAGhq4ABYbJAAaF7AAHhP8ACIP/AAmC/wAJgv8A&#10;lXEAAINvAAB0bgAAaW4AAFxvAABQcgAARnUAADx5AAAyfQAAKoEAACKFAAAbiQAAFIwAAA+PAwAK&#10;kgsABpIRAASSGAACkiAAAZIpAACSMwAAkz4AAJNLAACTWQAAk2kAAJN7AACSkAAAkqYAAJG/AACR&#10;5QAAkPoAAI//AACP/wAAj/8AjXcAAH11AABwdAAAYnUAAFV4AABJfAAAP4AAADSEAAAriQAAIo0A&#10;ABqRAAATlAAADpcAAAmbAAABnQgAAJ0OAACdEwAAnhoAAJ4iAACfKwAAnzUAAKBCAACgUAAAoF8A&#10;AKBxAACghwAAn50AAJ+1AACe2gAAnfYAAJ3/AACc/wAAnP8Ahn0AAHh8AABpfAAAW38AAE6DAABB&#10;iAAANowAACyRAAAjlgAAGpoAABKeAAANoQAABqQAAACnAAAAqQMAAKkKAACqDgAAqxMAAKwZAACt&#10;IgAArisAAK83AACvRQAAr1QAAK9mAACvewAArpQAAK6rAACuyQAAru8AAK3/AACt/wAArf8AgYQA&#10;AHGEAABhhwAAU4sAAEaQAAA5lgAALpsAACOgAAAapAAAEqgAAAysAAAErwAAALIAAAC2AAAAtwAA&#10;ALcCAAC4CAAAuQ0AALoSAAC7GAAAvSEAAL4rAADAOAAAwEgAAMBaAADBbgAAwYYAAMGgAADBugAA&#10;weMAAMD5AADA/wAAwP8AeY0AAGiQAABZlAAAS5oAAD2gAAAxpQAAJasAABqvAAARswAAC7gAAAK7&#10;AAAAvgAAAMEAAADEAAAAxQAAAMYAAADHAAAAyAUAAMoLAADMDwAAzhUAANAfAADTKwAA1ToAANVM&#10;AADWYAAA2HcAANiSAADYrAAA2ckAANnsAADZ+wAA2P8AcJkAAGCeAABRpAAAQ6oAADWwAAAotgAA&#10;HLoAABG+AAAJwQAAAMUAAADIAAAAywAAAM8AAADSAAAA0wAAANYAAADYAAAA2wAAAN0AAADfBwAA&#10;4g0AAOUTAADoHQAA7CoAAO08AADtUQAA7mcAAO+BAADvnAAA8LcAAPDTAADw7AAA8PQAZ6YAAFit&#10;AABJtAAAOroAACq+AAAcwgAAEMYAAAfKAAAAzgAAANIAAADWAAAA3AAAAOAAAADjAAAA5AAAAOYA&#10;AADoAAAA6wAAAO0AAADvAAAA8gIAAPUKAAD4EQAA/BwAAP8sAAD/PwAA/1UAAP9uAAD/igAA/6QA&#10;AP+6AAD/0QAA/+EA/wAUAP8AEgD/ABIA/wAUAP8AGQD/ACUA/wAyAP8APwD/AEsA/wBWAP8AYAD/&#10;AGgA/wBwAP8AeAD/AH8A/wCFAP8AiwD/AJEA/wCYAP8AngD+AKYA/QCuAPwAuQD6AMgA+QDiAPgA&#10;9AD3AP8A9gD/APYA/wDvAP8A5wD/AOIA/wDeAP8A/wARAP8ADgD/AA4A/wAPAP8AFAD/ACAA/wAt&#10;AP8AOgD/AEYA/wBRAP8AWwD/AGMA/gBrAPwAcwD6AHkA+QCAAPcAhgD2AIwA9QCSAPMAmQDyAKAA&#10;8ACpAO4AswDtAMEA6wDWAOoA7gDpAP4A5wD/AOcA/wDlAP8A3QD/ANUA/wDRAP8A/wANAP8ACgD/&#10;AAgA/wAJAP8AEAD/ABsA/wAoAP8ANQD/AEAA+gBLAPYAVQDzAF4A8QBmAO4AbQDsAHQA6wB6AOkA&#10;gADnAIYA5gCNAOQAkwDiAJsA4ACjAN4ArQDcALkA2gDKANcA5gDUAPgA0gD/ANIA/wDSAP8AzgD/&#10;AMkA/wDGAP8A/wAIAP8AAwD/AAAA/wADAP8ADQD8ABYA9wAiAPMALgDvADoA7ABFAOgATwDkAFgA&#10;4QBgAN4AZwDbAG0A2QB0ANUAegDTAIAA0QCHAM8AjgDNAJUAywCeAMkApwDHALMAxQDCAMMA3ADB&#10;APEAvwD/AL8A/wC+AP8AvgD/AL0A/wC7AP8A/wAAAP8AAAD/AAAA/wAAAPYACADuABEA5wAbAOEA&#10;JwDdADMA2QA+ANMASQDPAFIAywBZAMgAYQDGAGcAxABtAMIAcwDAAHoAvwCAAL0AiAC7AJAAuQCY&#10;ALgAogC1AK0AswC7ALEAzgCwAOoArwD8AK0A/wCtAP8ArgD/AK4A/wCuAP8A/wIAAP8AAAD9AAAA&#10;8gAAAOgAAADeAAwA0wAVAMwAIQDIACwAxAA4AMEAQgC9AEsAugBTALgAWgC2AGEAtABnALIAbQCw&#10;AHQArwB6AK0AggCsAIoAqgCTAKgAnQCmAKgApAC1AKIAxgChAOMAnwD2AJ4A/wCeAP8AngD/AJ4A&#10;/wCeAP8A/wYAAPsAAADuBQAA4gQAANUAAADLAAYAwwAPAL0AGQC4ACUAtAAxALEAOwCuAEUArABN&#10;AKkAVQCnAFsApQBiAKQAaACiAG4AoQB1AJ8AfACeAIUAnACOAJoAmACYAKQAlgCwAJUAwQCTANwA&#10;kgDyAJEA/wCQAP8AkAD/AI8A/wCPAP8A/QoAAPAOAADhEQAAzhAAAMINAAC7BwAAtwAKALEAEgCs&#10;AB4AqAApAKUANACiAD4AnwBHAJ0ATwCbAFYAmQFcAJcBYwCWAmkAlAJwAJMDeACRA4AAkASKAI4E&#10;lQCMBaEAigWuAIkGvgCHCNgAhgnwAIQK/wCDC/8Agwv/AIML/wCDC/8A9hAAAOYXAADSHAAAwBoA&#10;ALMWAACsEgAAqA0AAKYHDQCiBRYAnQciAJkJLgCWCjgAlAtBAJIMSgCQDFEAjg1YAIwNXgCLDWUA&#10;iQ1sAIgOdACGDn0AhQ6HAIMOkwCBD58AgBCtAH4QvgB9ENsAehH0AHgS/wB3Ev8AdxL/AHcS/wB3&#10;Ev8A7xcAANshAADGJAAAtCMAAKggAACgHAAAmxcAAJkRBACYDhAAkxAbAI8RJwCMEjIAiRM8AIcT&#10;RACFFEwAgxRTAIEVWgCAFWAAfhZoAH0WbwB7FngAeReDAHgXjwB2GJwAdBiqAHMZuwByGdQAbxrx&#10;AG4b/wBtG/8AbRr/AG0a/wBtGv8A5yAAANApAAC8KwAAqyoAAJ4oAACWJAAAkCAAAI0cAACMFwwA&#10;iBgWAIQaIgCBGy0Afhw3AHwdQAB6HUgAeR5PAHceVQB2H1wAdB9jAHMfawBxIHQAcCB/AG4hiwBs&#10;IZgAayGnAGkiuABoIs8AZiLuAGUj/wBkI/8AZCL/AGQi/wBkIf8A4CYAAMgvAAC0MQAAozAAAJYu&#10;AACNKwAAhygAAIQkAACCIAgAfiASAHsiHgB4IykAdSQzAHMlPABxJUMAcCZLAG4mUgBtJ1kAaydg&#10;AGonaABpKHEAZyh7AGUoiABkKZUAYimkAGAptQBfKcsAXirsAFwq/wBcKf8AXCn/AFwp/wBcKP8A&#10;2CwAAMM1AACtNQAAnTQAAJAzAACGMQAAgC0AAHwrAAB5KAMAdicQAHIpGgBwKiUAbSsvAGssOABq&#10;LEAAaC1HAGctTgBlLlUAZC5dAGMuZQBhL24AXy94AF4vhABcL5IAWi+hAVkvsgFYMMgBVjDpAVUw&#10;/gFVL/8AVS//AFUu/wBVLv8A0DEAAL06AACoOQAAlzgAAIo3AACANgAAejIAAHUwAAByLgAAbi4N&#10;AGsvFgBpMCEAZjErAGQyNABjMj0AYTNEAGAzSwBfNFIAXTRaAFw0YgBaNGsAWTV1AFc1ggBVNZAB&#10;VDWfAVI1sAFRNcYBUDXnAU81/QFPNf8BTzT/AU80/wFPM/8ByzYAALg9AACjPAAAkjwAAIU7AAB7&#10;OgAAdDcAAG81AABsMwAAaDQKAGU1EwBiNh4AYDcoAF43MQBdODoAWzhBAFo5SABZOVAAVzlXAFY6&#10;XwBUOmgAUzpzAFE6fwFPOo0BTjqdAUw6rgFLOsMBSjrlAUk6/AFJOf8BSTn/AUk4/wFKOP8BxzoA&#10;ALNAAACePwAAjj8AAIE+AAB3PQAAcDsAAGo4AABmOAAAYjkHAF86EQBcOxsAWjslAFk8LgBXPTcA&#10;Vj0+AFQ+RgBTPk0AUj5VAFE+XQBPP2YATT9wAEw/fQFKP4sBSD+bAUc/rAFFP8EBRD/jAUQ++wFE&#10;Pv8BRD3/AUQ9/wFFPP8Bwz4AAK9DAACaQgAAikIAAH1BAABzQAAAaz8AAGU8AABgPAAAXD4EAFk+&#10;DwBXPxgAVUAiAFNBKwBSQTQAUEI8AE9CQwBOQksATUNSAEtDWgBKQ2QASENuAEdDewFFQ4kBQ0OZ&#10;AUJDqwFAQ8ABP0PhAT9D+QE/Qv8BP0H/AUBB/wFAQP8Bv0EAAKpFAACWRQAAhkUAAHlEAABvRAAA&#10;Z0IAAGA/AABbQQAAV0IAAFRDDQBRRBUAT0UfAE5FKABMRjEAS0Y5AEpHQQBJR0gASEdQAEZHWABF&#10;R2EAQ0hsAEJIeAFASIcBPkiXATxIqQE7SL4BOkjfATpH+AE6Rv8BOkX/ATtF/wE7RP8Bu0UAAKZI&#10;AACSRwAAgkcAAHZHAABrRwAAY0YAAFtDAABWRQAAUkcAAE5ICgBMSRIASkkcAEhKJQBHSi4ARks2&#10;AEVLPgBDS0YAQkxNAEFMVgBATF8APkxqADxMdgA7TIUBOUyVATdMpwE2TLwBNUzdATVL9wE1S/8B&#10;NUr/ATZJ/wE2Sf8BuEkAAKJLAACOSgAAfkoAAHJKAABoSgAAX0kAAFVIAABQSgAATEsAAElMBwBG&#10;TRAARE4ZAEJPIgBBTysAQFAzAD9QOwA+UEMAPFFKADtRUwA6UVwAOFFnADdRcwA1UYIAM1GTATJR&#10;pQEwUboBL1HaAS9Q9gEvT/8BME7/ATBO/wEwTf8BtE0AAJ1NAACKTQAAek0AAG5NAABkTQAAW00A&#10;AFFNAABLTwAARlAAAEJSAwA/Uw0APVQVADxUHgA6VScAOVUvADhVNwA3Vj8ANlZHADVWUAAzVlkA&#10;MldkADBXcQAvV4AALVeRACtXowAqV7gAKVfWAClW9QApVf8AKlT/ASpT/wEqUv8Br1EAAJhRAACF&#10;UQAAdlAAAGpQAABgUAAAWFEAAE5SAABHUwAAQVUAADtYAAA4WQoANVoRADRaGgAzWyIAMlsrADFb&#10;MwAvXDsALlxDAC1cTAAsXFYAK11gACldbQAoXXwAJl2OACRdoQAjXbUAIl3SACJc8wAiW/8AI1r/&#10;ACNZ/wAkWP8AqFUAAJJUAACAVAAAcVQAAGZUAABcVAAAVFUAAEpWAABDWAAAPFsAADZdAAAwYAUA&#10;LWEOACthFQAqYh0AKWIlAChiLgAnYzYAJmM+ACVjRwAjY1EAImRcACFkaQAfZHkAHmSKABxkngAb&#10;ZLMAGWTOABpj8QAbYf8AG2D/ABxg/wAcX/8AoVkAAIxYAAB7WAAAbVgAAGJYAABZWAAAUFkAAEdb&#10;AAA+XgAAN2AAADFjAAAqZgAAJGkJACFqEAAgahcAH2ogAB5rKAAdazAAHGs5ABtrQgAabEwAGWxY&#10;ABdsZQAWbHQAFGyGABNsmgASbK8AEWzKABFr7wASaf8AE2j/ABNo/wATZ/8AmV0AAIVdAAB1XAAA&#10;aFwAAF5cAABVXAAAS14AAEJhAAA5ZAAAMmcAACtqAAAkbQAAHnABABdzCwAVdBEAFHQYABN0IQAS&#10;dSkAEXUyABF1OwAQdUYAD3VSAA51XwANdW4ADHWBAAt1lQAKdaoACHTDAAl05wAKc/0AC3H/AAxx&#10;/wAMcP8AkWIAAH9hAABwYQAAZGEAAFphAABPYgAARWUAADxoAAAzbAAAK28AACRyAAAddgAAF3kA&#10;ABF8BAANfwwAC38SAAp/GQAJfyIACH8qAAZ/NAAFfz8ABH9LAAJ/WAABf2cAAH95AAB/jgAAf6MA&#10;AH67AAB94AAAffcAAHz/AAB7/wAAe/8AiWcAAHhnAABrZgAAYWYAAFRnAABJaQAAP20AADVxAAAs&#10;dQAAJHkAAB18AAAWgAAAEIMAAAyGAgAGiQoAAYkPAACJFAAAihsAAIojAACLLAAAizcAAItDAACL&#10;UAAAi18AAItxAACLhgAAi5wAAIqzAACJ0wAAiPMAAIj/AACH/wAAh/8Agm0AAHNsAABobAAAWm0A&#10;AE5vAABCcwAAOHcAAC57AAAlgAAAHYQAABWIAAAQjAAAC48AAASSAAAAlAYAAJUMAACVEAAAlhUA&#10;AJccAACYJAAAmC4AAJk5AACZRwAAmVYAAJloAACZfQAAmZQAAJirAACXyAAAlu4AAJb/AACV/wAA&#10;lf8Ae3QAAG9zAABhcwAAU3YAAEZ6AAA7fwAAMIQAACaIAAAdjQAAFJIAAA6WAAAJmQAAAZwAAACg&#10;AAAAoQAAAKIGAACiDAAApBAAAKUUAAClHAAApyQAAKgvAACoPQAAqUwAAKleAACpcgAAqIkAAKii&#10;AACovAAAp+UAAKb7AACm/wAApf8Ad3sAAGh7AABZfgAAS4IAAD6HAAAyjQAAJ5IAAB2XAAAUnAAA&#10;DqAAAAekAAAAqAAAAKsAAACuAAAArwAAALAAAACxBAAAswoAALQOAAC1EwAAthsAALgkAAC6MQAA&#10;ukAAALpSAAC7ZQAAu30AALqXAAC6sQAAutIAALrzAAC5/wAAuf8Ab4MAAF+GAABRiwAAQ5AAADaX&#10;AAAqnQAAH6IAABWnAAANrAAABbAAAAC0AAAAtwAAALsAAAC+AAAAvwAAAMAAAADBAAAAwwEAAMQH&#10;AADFDQAAxxEAAMoZAADNJAAAzjMAAM9EAADQWAAA0G4AANGIAADQpAAA0MEAANHmAADR+AAA0f8A&#10;Z48AAFeUAABJmgAAO6EAAC6nAAAhrQAAFrMAAA64AAAGvAAAAMAAAADDAAAAxgAAAMsAAADNAAAA&#10;zgAAANAAAADRAAAA1AAAANYAAADaAgAA3AkAAN8PAADjFwAA5iQAAOc2AADoSQAA6V8AAOp4AADr&#10;lAAA668AAOvMAADs6AAA7PYAX54AAFCkAABCqwAANLIAACa5AAAZvgAADsIAAATFAAAAygAAAM0A&#10;AADRAAAA2AAAANsAAADfAAAA4AAAAOIAAADkAAAA5gAAAOkAAADrAAAA7gAAAPEFAAD1DQAA+RYA&#10;APwlAAD9OQAA/k8AAP9nAAD/ggAA/50AAP+1AAD/ywAA/+QA/wARAP8ADwD/AA8A/wARAP8AFgD/&#10;ACIA/wAvAP8AOwD/AEcA/wBSAP8AWwD/AGQA/wBsAP8AcwD/AHoA/wCAAP8AhgD/AIwA/gCTAP0A&#10;mQD7AKEA+gCpAPgAtAD3AMIA9gDaAPUA8QD0AP8A8wD/APMA/wDpAP8A4AD/ANgA/wDTAP8A/wAO&#10;AP8ACwD/AAoA/wALAP8AEQD/AB0A/wAqAP8ANgD/AEEA/wBMAP8AVgD+AF8A+wBmAPkAbQD3AHQA&#10;9QB6APQAgADyAIYA8ACNAO8AlADtAJsA7ACkAOoArgDpALoA5wDNAOUA6QDkAPsA4wD/AOIA/wDe&#10;AP8A0QD/AMwA/wDIAP8A/wAJAP8ABAD/AAEA/wAEAP8ADgD/ABgA/wAkAP0AMAD7ADsA9wBGAPMA&#10;UADvAFkA7ABgAOoAZwDnAG4A5gB0AOQAegDiAIAA4ACHAN4AjgDcAJUA2gCeANYAqADUALMA0QDD&#10;AM8A3wDOAPQAzAD/AMsA/wDLAP8AxQD/AL8A/wC8AP8A/wACAP8AAAD/AAAA/wAAAP0ACwD3ABMA&#10;8QAeAO0AKgDqADUA5wBAAOIASgDdAFIA2QBaANUAYQDSAGcA0ABtAM4AcwDMAHoAygCAAMgAhwDG&#10;AI8AxACYAMIAoQDAAK0AvgC7ALwA0AC6AO0AuQD+ALgA/wC4AP8AtwD/ALMA/wCwAP8A/wAAAP8A&#10;AAD/AAAA+QAAAO4ABQDlAA4A3gAYANgAIwDSAC4AzwA5AMsAQwDHAEwAxABUAMEAWwC/AGEAvABn&#10;ALsAbQC5AHMAtwB6ALUAgQC0AIkAsgCSALAAmwCvAKcArAC0AKsAxgCpAOQApwD4AKYA/wCmAP8A&#10;pQD/AKUA/wCkAP8A/wAAAP8AAAD1AAAA6gAAAN4AAADQAAoAyAASAMIAHQC+ACgAuwAzALkAPQC1&#10;AEYAsgBNALAAVQCtAFsArABhAKoAZwCoAG0ApwBzAKUAegCkAIIAogCMAKAAlgCfAKEAnQCuAJsA&#10;vgCZANgAlwDxAJYA/wCWAP8AlwD/AJcA/wCXAP8A/wAAAPUAAADnAQAA1AAAAMkAAADAAAQAuAAO&#10;ALMAFgCvACEAqwAsAKgANgCmAD8AowBHAKEATwCfAFUAnQBbAJsAYQCaAGcAmABuAJcAdQCVAH0A&#10;lACGAJIAkQCQAJwAjgCpAIwAuACLAM0AiQDrAIgA/QCIAP8AiAD/AIgA/wCIAP8A+QYAAOkMAADU&#10;DgAAwwwAALcJAACwAgAAqwAJAKYAEACiABoAngAlAJsAMACYADkAlgBBAJQASQCSAFAAkABWAI4A&#10;XACNAGIAiwBpAIoAcACIAHgAhwCBAIUAjACEAJgAggClAIAAtAB+AMgAfQHnAHwC+QB7A/8AewT/&#10;AHsE/wB7BP8A8Q4AAN4VAADFFQAAtBQAAKkRAAChDgAAngoAAJsDDACXABMAkwAeAJABKQCNAjMA&#10;igM8AIgEQwCGBUsAhQZRAIMGVwCCB14AgAdkAH8IbAB9CHQAfAh+AHoJiQB4CZYAdwqjAHUKswBz&#10;C8cAcgzmAHAN+wBwDf8Abw3/AG8N/wBvDf8A6BYAANAeAAC5HQAAqRwAAJ0aAACVFgAAkBMAAI8O&#10;AwCOCg4AiQsXAIYMIwCDDS0AgA02AH4OPgB8DkYAew5NAHkPUwB4EFoAdhBhAHUQaABzEHEAcRF7&#10;AHARhwBuEZQAbBGiAGsSsgBpEscAaBPnAGYT/QBlFP8AZRT/AGUT/wBlE/8A3x4AAMYkAACwJAAA&#10;oCMAAJQhAACLHwAAhhsAAIMXAACCEggAfxESAHwSHQB5FCgAdhQxAHQVOgByFkEAcRZIAG8XTwBu&#10;F1YAbBddAGsYZABpGG0AaBl3AGYZgwBkGZAAYxqfAGEarwBgGsQAXhvkAF0c+wBcHP8AXBv/AFwb&#10;/wBcG/8A1SUAAL0qAACoKQAAmCkAAIwoAACDJQAAfSIAAHkfAAB4GwMAdhkPAHIaGABvHCMAbR0t&#10;AGsdNQBpHj0AaB5EAGYfSwBlH1IAYyBZAGIgYQBhIGkAXyFzAF0hfwBcIY0AWiKcAFkirABXIsAA&#10;ViPhAFUj+QBUI/8AVCL/AFQi/wBUIv8AzSsAALYuAACiLgAAki4AAIUtAAB8KwAAdigAAHImAABv&#10;IwAAbSEMAGoiFQBnIx8AZSQpAGMkMQBiJTkAYCZBAF8mSABdJk8AXCdWAFsnXQBZJ2YAWChwAFYo&#10;fABUKIoAUymZAFEpqgBQKb4ATyneAE4p9wBNKf8ATSn/AE0o/wBOKP8AyDAAALAyAACcMgAAjDIA&#10;AIAxAAB2MAAAcC0AAGsrAABoKQAAZigJAGMoEQBgKRwAXiolAFwrLgBbKzYAWSw9AFgsRABXLUwA&#10;VS1TAFQtWwBTLWMAUS5uAFAuegBOLogATC+XAEsvqABJL7sASC/bAEgv9gBHL/8ARy7/AEct/wBI&#10;Lf8AxDQAAKs1AACXNQAAhzUAAHs1AAByNAAAazIAAGYvAABiLgAAXy0FAFwuEABaLxgAWDAiAFYw&#10;KwBVMTMAUzE6AFIyQgBRMkkAUDJQAE4zWABNM2EASzNrAEozdwBINIUARzSVAEU0pgBDNLkAQjTW&#10;AEI09ABCNP8AQjP/AEIy/wBCMv8AwDgAAKc4AACTOAAAgzgAAHc4AABtNwAAZjYAAGEzAABdMgAA&#10;WTICAFczDQBUNBUAUjUfAFE1KABPNjAATjY4AEw3PwBLN0YASjdOAEk4VgBHOF8ARjhpAEQ4dQBD&#10;OIMAQTmTAEA5pAA+ObgAPTnTADw58wA8OP8APTf/AD03/wA9Nv8AuzsAAKI7AACPOwAAfzsAAHM7&#10;AABqOgAAYjkAAF03AABYNgAAVDcAAFE4CwBPORMATTkcAEs6JQBKOi0ASDs1AEc7PABGPEQARTxL&#10;AEQ8UwBCPFwAQT1nAD89cwA+PYEAPD2RADo9owA5PbYAOD3RADc98gA3PP8AODv/ADg7/wA4Ov8A&#10;tj0AAJ4+AACLPgAAfD4AAG8+AABmPQAAXj0AAFg7AABTOgAATzsAAEw8CABJPREARz4ZAEY/IgBE&#10;PyoAQz8yAEJAOgBBQEEAQEBJAD5BUQA9QVoAPEFkADpBcAA4QX8AN0GPADVCoQA0QrQAMkLOADJB&#10;8AAyQP8AM0D/ADM//wA0Pv8AsUAAAJpAAACHQAAAeEEAAGxBAABiQAAAW0AAAFQ/AABOPwAASkAA&#10;AEZBBQBEQg4AQkMWAEBDHwA/RCcAPkQvADxENwA7RT4AOkVGADlFTgA4RlgANkZiADVGbgAzRnwA&#10;MUaNADBGnwAuRrMALUbMAC1G7wAtRf8ALkT/AC5D/wAuQ/8ArEMAAJZDAACDQwAAdEMAAGhDAABf&#10;QwAAV0MAAFBDAABIQwAAREUAAEFGAQA+RwwAPEgTADpIHAA5SSQAOEksADZJNAA1SjsANEpDADNK&#10;TAAySlUAMEtfAC9LawAtS3oALEuLACpLnQAoS7EAJ0vKACdL7QAnSv8AKEn/AChI/wApR/8Ap0YA&#10;AJFGAAB/RgAAcEYAAGVGAABbRgAAVEYAAExHAABESAAAP0oAADtLAAA3TAkANU0QADNOGAAyTiAA&#10;MU8oADBPMAAvTzgALk9AACxQSAArUFIAKlBcAChQaAAnUHcAJVCIACRQmwAiUK8AIVDIACBQ6wAh&#10;T/8AIk7/ACJN/wAjTf8AoUkAAIxJAAB6SQAAbEoAAGFKAABYSgAAUEoAAElLAABATAAAO04AADVQ&#10;AAAxUgQALVMNACxUFAAqVBwAKVUkAChVLAAnVTMAJlU8ACVWRQAkVk4AIlZZACFWZQAfVnQAHlaF&#10;ABxWmAAbVqwAGVbFABlW6QAaVf8AG1T/ABtT/wAcUv8Am00AAIZNAAB1TQAAaE0AAF1NAABUTQAA&#10;TU4AAEVPAAA8UQAANlMAADFVAAArWAAAJloJACNbEAAiWxcAIVwfACBcJwAfXC4AHVw3ABxdQAAb&#10;XUoAGl1VABhdYQAXXXAAFV2BABRdlQATXaoAEV3CABFd5wASW/4AE1r/ABNa/wAUWf8AlFEAAIBR&#10;AABwUQAAZFEAAFlRAABRUQAASVIAAEFTAAA4VgAAMlkAACtbAAAlXgAAH2EDABpjDAAYZBEAF2QZ&#10;ABZkIQAVZCkAFGUxABNlOgASZUQAEWVQABBlXQAPZWsADmV9AA1lkQAMZaUACmS8AApk4AALY/kA&#10;DGL/AA1h/wANYf8AjVUAAHpVAABrVQAAX1UAAFZVAABOVQAARFcAADxZAAA0XAAALF8AACZiAAAf&#10;ZQAAGWgAABNrBQAQbQ0ADm4SAA1uGgAMbiIADG4rAAtuNAAKbj4ACG5KAAduVwAGbmUABG52AAJu&#10;igAAbZ8AAG22AABs1gAAbPMAAWv/AAJq/wADav8AhVoAAHRaAABmWgAAXFkAAFNZAABIWgAAP10A&#10;ADZgAAAuYwAAJmcAAB9qAAAZbQAAE3EAAA50AwAKdwoABXcQAAF3FQAAdxwAAHckAAB4LQAAeDcA&#10;AHhDAAB4UAAAeF4AAHhvAAB4hAAAeJkAAHewAAB2zQAAdfAAAHX/AAB0/wAAdP8Afl8AAG5fAABi&#10;XgAAWV4AAE1fAABCYgAAOWUAADBoAAAnbAAAH3AAABh0AAASdwAADXsAAAh+AAACgAgAAIENAACB&#10;EQAAghcAAIMeAACDJgAAhDAAAIQ7AACESAAAhFcAAIRoAACEfAAAhJMAAIOqAACCxQAAgesAAIH+&#10;AACA/wAAgP8Ad2UAAGlkAABfYwAAUmQAAEdnAAA8awAAMW8AAChzAAAgdwAAGHwAABF/AAAMgwAA&#10;BocAAACKAAAAjAMAAIwJAACNDgAAjhEAAI8XAACQHgAAkScAAJIyAACSPwAAkk4AAJJfAACScwAA&#10;kosAAJGiAACRvAAAkOUAAI/8AACO/wAAjv8AcWsAAGZqAABYawAAS20AAD9xAAA0dgAAKnsAACCA&#10;AAAXhQAAEIkAAAuNAAAEkQAAAJUAAACYAAAAmQAAAJoDAACbCAAAnA0AAJ4RAACfFgAAoB4AAKIo&#10;AACiNQAAo0QAAKNVAACjaQAAooAAAKKaAAChswAAoNgAAKD2AACf/wAAn/8AbnEAAF9yAABRdQAA&#10;RHkAADd+AAAshAAAIYoAABePAAAQlAAACpkAAAGdAAAAoAAAAKQAAACnAAAAqAAAAKkAAACqAAAA&#10;rAYAAK0LAACvEAAAsBUAALIeAAC0KQAAtDkAALRKAAC1XQAAtXMAALWOAAC1qAAAtMYAALPtAACy&#10;/wAAsv8AZnoAAFd9AABJggAAPIcAAC+OAAAjlAAAGJoAABCfAAAJpAAAAKkAAACtAAAAsAAAALQA&#10;AAC3AAAAuAAAALkAAAC7AAAAvAAAAL4CAADACAAAwg4AAMQUAADHHgAAyCwAAMk9AADKUAAAymYA&#10;AMp/AADKmwAAyrgAAMrdAADK9QAAyv8AXoYAAE+LAABBkQAAM5gAACefAAAbpQAAEasAAAmwAAAA&#10;tQAAALkAAAC9AAAAwQAAAMYAAADIAAAAyQAAAMsAAADMAAAAzgAAANAAAADSAAAA1AUAANkMAADd&#10;EgAA4R4AAOIuAADjQgAA5FcAAOVvAADmjAAA5qgAAOXFAADl5wAA5vYAVpQAAEibAAA6ogAALKkA&#10;AB+wAAATtgAAC7wAAADBAAAAxQAAAMkAAADNAAAA0gAAANYAAADaAAAA2wAAAN4AAADgAAAA4gAA&#10;AOQAAADnAAAA6QAAAO0AAADwCgAA9BEAAPgfAAD5MgAA+kgAAPtfAAD8egAA/ZcAAP2vAAD9xwAA&#10;/eQA/wAOAP8ADQD/AAwA/wAOAP8AEwD/AB4A/wAqAP8ANgD/AEIA/wBNAP8AVwD/AF8A/wBnAP8A&#10;bgD/AHQA/wB6AP8AgQD9AIcA/ACNAPoAlAD5AJwA9wClAPUArwD0ALwA8wDPAPEA7ADwAP4A7wD/&#10;AO8A/wDjAP8A1wD/AM4A/wDKAP8A/wAKAP8ABgD/AAQA/wAIAP8AEAD/ABkA/wAlAP8AMQD/AD0A&#10;/wBHAP4AUQD7AFkA+QBhAPYAaAD0AG4A8wB0APEAegDvAIEA7gCHAOwAjgDqAJYA6ACfAOYAqQDj&#10;ALUA4gDGAOAA4wDfAPgA3QD/AN0A/wDUAP8AyQD/AMIA/wC+AP8A/wADAP8AAAD/AAAA/wABAP8A&#10;DQD/ABQA/QAgAPoAKwD3ADYA8wBBAO8ASwDsAFQA6ABbAOYAYgDjAGgA4QBuAN8AdADcAHoA2gCB&#10;ANgAiADUAJAA0gCYAM8AogDNAK4AywC8AMkA0wDHAPAAxgD/AMQA/wDEAP8AuwD/ALYA/wCzAP8A&#10;/wAAAP8AAAD/AAAA/wAAAPcACADwABAA6wAaAOcAJQDkADAA4QA7ANwARQDVAE0A0QBVAM4AWwDL&#10;AGIAyQBnAMcAbQDFAHMAwwB6AMEAgQC/AIkAvQCSALsAnAC5AKcAtwC1ALUAyACzAOYAsgD7ALEA&#10;/wCwAP8ArgD/AKoA/wCnAP8A/wAAAP8AAAD+AAAA8QAAAOUAAgDcAA0A0wAUAM0AHwDKACoAxwA0&#10;AMQAPgDAAEcAvABOALoAVQC3AFsAtQBhALMAZwCyAG0AsABzAK4AegCsAIIAqgCLAKgAlQCnAKAA&#10;pQCtAKMAvgChANsAoAD0AJ8A/wCeAP8AnwD/AJ0A/wCbAP8A/wAAAPwAAADuAAAA4AAAANAAAADF&#10;AAgAvgAQALkAGQC1ACMAswAuALAANwCtAEAAqgBIAKgATwClAFUAowBbAKIAYACgAGYAnwBsAJ0A&#10;cwCbAHsAmgCEAJgAjgCWAJoAlQCnAJMAtwCRAMwAkADsAI8A/wCOAP8AjgD/AI4A/wCPAP8A/AAA&#10;AO8AAADbAAAAyQAAAL0AAAC1AAIArgAMAKkAEwClAB0AogAnAKAAMQCdADoAmgBCAJgASQCWAE8A&#10;lABVAJMAWwCRAGAAkABnAI4AbQCNAHUAiwB+AIkAiQCIAJUAhgCiAIUAsQCDAMQAgQDkAIAA+QB/&#10;AP8AgAD/AIAA/wCAAP8A9AIAAOAJAADHCAAAtwcAAKwDAACmAAAAoAAHAJsADwCYABcAlQAhAJIA&#10;KgCPADMAjQA8AIsAQwCJAEkAhwBQAIYAVQCEAFsAgwBhAIEAaACAAHAAfgB5AHwAhAB7AJAAeQCd&#10;AHgArAB2AL4AdQDdAHMA9ABzAP8AcwD/AHMA/wBzAP8A6Q0AAM8QAAC5EAAAqRAAAJ4OAACXCwAA&#10;kwYAAJAACwCMABEAiQAaAIYAJACDAC4AgQA2AH8APgB9AEQAfABLAHoAUQB5AFcAdwBdAHYAZAB0&#10;AGwAcwF1AHEBgABvAo0AbgKaAGwDqgBrA7sAaQTWAGgG8QBoB/8AZwf/AGcH/wBnB/8A3xQAAMMX&#10;AACuFwAAnhYAAJMVAACLEgAAhhAAAIQMAgCDBg0AgAMUAHwFHgB5BygAdwgwAHUIOABzCUAAcglG&#10;AHAKTABvClMAbQtZAGwLYQBqC2kAaQxyAGcMfgBmDIsAZA2ZAGINqQBhDbsAYA3YAF4O8wBdDv8A&#10;XQ7/AF0O/wBdDv8A1BwAALkdAACkHgAAlR0AAIkcAACBGgAAexcAAHgTAAB4EAYAdw0PAHMOGABw&#10;DiIAbg8rAGwQMwBqEDsAaRBCAGcRSQBmEU8AZBFWAGMSXQBhEmYAYBJvAF4SewBcE4gAWxOXAFkT&#10;pwBXFLoAVhTVAFUV8wBUFf8AVBX/AFQV/wBUFP8AyiIAALAiAACdIwAAjSMAAIEiAAB5IQAAcx4A&#10;AG8bAABuFwAAbRMMAGoUFABnFR4AZRYnAGMWLwBhFzcAYBc+AF4YRQBdGEsAXBlSAFoZWgBZGWIA&#10;VxpsAFYadwBUGoUAUhuUAFEbpABPG7cAThvQAE0c8QBMHP8ATBz/AE0c/wBNG/8AwyYAAKonAACW&#10;JwAAhygAAHsnAAByJgAAbCQAAGghAABmHgAAZBsIAGIbEQBfHBoAXR0jAFseKwBaHjMAWB86AFcf&#10;QQBWIEgAVCBPAFMgVwBRIV8AUCFpAE4hdABNIYIASyKRAEkiogBIIrQARyLNAEYj7wBFI/8ARSL/&#10;AEYi/wBGIf8AvCoAAKQrAACRKwAAgiwAAHYrAABtKgAAZikAAGImAABfJAAAXSIEAFshDgBYIhYA&#10;ViMfAFQkKABTJDAAUiU3AFAlPgBPJkUATiZMAEwmVABLJ1wASSdmAEgncQBGJ38ARSiPAEMooABB&#10;KLIAQCjLAD8o7QA/KP8APyj/AEAn/wBAJ/8Aty0AAJ8uAACMLwAAfS8AAHEvAABoLgAAYS0AAF0r&#10;AABaKAAAVycAAFQnDABSKBMAUCkcAE4pJQBNKiwASyo0AEorOwBJK0IASCxJAEYsUQBFLFoARCxk&#10;AEItbwBALX0APy2NAD0tngA8LbAAOi3IADot6wA6Lf8AOi3/ADos/wA6LP8AsjAAAJsxAACIMgAA&#10;eTIAAG0yAABkMgAAXTEAAFgvAABVLAAAUSwAAE8tCQBMLREASi4ZAEkvIgBHLyoARjAxAEUwOABD&#10;MD8AQjFHAEExTwBAMVcAPjFhAD0ybQA7MnsAOTKLADgynAA2Mq8ANTLHADQy6QA0Mv8ANTH/ADUx&#10;/wA1MP8ArTMAAJY0AACENQAAdTUAAGk1AABgNQAAWTQAAFQzAABQMAAATDEAAEkxBgBHMg8ARTMW&#10;AEMzHwBCNCcAQDQuAD81NgA+NT0APTVEADw2TAA6NlUAOTZfADc2awA2NngANDeJADI3mgAxN60A&#10;LzfFAC836AAvNv4AMDX/ADA1/wAwNP8AqTYAAJI2AACANwAAcjgAAGY4AABdNwAAVjcAAFA2AABL&#10;NAAARzUAAEQ2AwBBNw0APzgUAD44HAA8OSQAOzksADo5MwA5OjoAODpCADY6SgA1OlMANDtdADI7&#10;aAAwO3YALzuHAC07mQAsO6wAKjvDACk75gAqOv0AKjr/ACs5/wAsOP8ApDgAAI45AAB8OgAAbjoA&#10;AGM6AABaOgAAUzoAAE06AABGOAAAQjoAAD87AAA8PAsAOjwRADg9GQA3PSEANj4pADQ+MAAzPjcA&#10;Mj8/ADE/RwAwP1AALj9aAC1AZgArQHQAKUCEAChAlwAmQKoAJUDBACRA5QAkP/wAJT7/ACY9/wAm&#10;Pf8AnzsAAIo8AAB4PQAAaj0AAF89AABWPQAATz0AAEk9AABCPQAAPD4AADk/AAA2QQgANEEPADJC&#10;FgAxQh4AL0MlAC5DLQAtQzQALEQ8ACtERAAqRE0AKERYACdFYwAlRXEAI0WCACJFlQAgRagAH0W/&#10;AB5E4wAfRPsAH0P/ACBC/wAhQf8Amj4AAIU/AAB0QAAAZ0AAAFxAAABTQAAATEAAAEZAAAA+QQAA&#10;OEMAADRFAAAwRgMALUcNACtIEgAqSBoAKUgiAChJKQAnSTEAJUk5ACRJQQAjSkoAIkpVACBKYQAf&#10;Sm8AHUp/ABtKkgAaSqYAGEq9ABdK4AAYSfoAGUj/ABpH/wAaR/8AlUIAAIBCAABwQwAAY0MAAFhD&#10;AABQQwAASUMAAEJEAAA7RQAANUcAADBJAAArSwAAJk0JACROEAAiThYAIU8dACBPJQAfTywAHk81&#10;AB1PPQAcUEcAGlBRABlQXQAXUGsAFlB8ABRQjwATUKQAEVC6ABFQ3gART/gAEk7/ABNN/wAUTf8A&#10;j0UAAHtGAABrRgAAX0cAAFVHAABNRwAARkcAAD9HAAA3SgAAMUwAACtOAAAmUAAAIFMDABxVDAAa&#10;VhEAGVYYABdWIAAWVicAFVYwABRWOQATV0IAEldNABFXWQAQV2gAD1d5AA5XjAANV6AAC1e2AAtW&#10;1AALVvQADFX/AA1U/wAOU/8AiEkAAHZKAABnSgAAW0oAAFFKAABKSgAAQ0oAADtMAAAzTgAALFEA&#10;ACZUAAAhVgAAG1kAABVcBwARXg0AEF4TABBeGgAOXiIADl4qAA1eMwAMXj0AC15IAApeVAAIXmIA&#10;B15zAAVehgADXpsAAl6xAAJdzAACXe4AA1z/AARb/wAFW/8AgU4AAHBOAABiTgAAV04AAE5OAABH&#10;TgAAPk8AADZRAAAuVAAAJ1cAACFaAAAbXQAAFWAAABBjAwAMZgsACGcQAAZnFQAFZxwABGckAAJn&#10;LQABZzcAAGdCAABnTgAAZ1wAAGdtAABngAAAZpUAAGasAABlxwAAZesAAGT8AABk/wAAY/8AelIA&#10;AGpTAABdUgAAVFIAAEtSAABCUwAAOVUAADBYAAAoWwAAIV8AABpiAAAUZQAAEGgAAAxrAQAGbgkA&#10;AG8OAABvEgAAbxgAAHAfAABwJwAAcTAAAHE7AABxSAAAcVYAAHFmAABxeQAAcY8AAHCnAABvwQAA&#10;b+cAAG78AABt/wAAbf8Ac1gAAGVXAABaVwAAUVYAAEZXAAA8WgAAMl0AACphAAAiZAAAGmgAABRs&#10;AAAObwAACnIAAAR2AAAAeAUAAHgLAAB5DgAAehMAAHsZAAB8IAAAfSkAAH0zAAB9QAAAfU4AAH1e&#10;AAB9cgAAfYgAAHyhAAB8ugAAe+IAAHr6AAB5/wAAeP8AbV0AAGBcAABXXAAAS10AAEBfAAA1YwAA&#10;K2cAACNrAAAabwAAE3MAAA53AAAIewAAAn4AAACCAAAAgwEAAIQGAACFCwAAhg8AAIgTAACJGQAA&#10;iiEAAIsrAACLNwAAjEYAAItWAACLaQAAi4AAAIuZAACKswAAidgAAIj3AACI/wAAh/8AaGMAAF5i&#10;AABRYgAARGUAADhpAAAubgAAJHMAABp4AAATfQAADYEAAAaFAAAAiQAAAI0AAACQAAAAkgAAAJIA&#10;AACUBQAAlQoAAJcOAACYEgAAmhgAAJshAACcLQAAnTwAAJ1MAACcXwAAnHYAAJuRAACbqwAAmskA&#10;AJrwAACZ/wAAmP8AZWkAAFdpAABJbAAAPXEAADB2AAAlfAAAG4EAABKHAAAMjAAABJEAAACVAAAA&#10;mQAAAJ0AAACgAAAAoQAAAKIAAACkAAAApQEAAKcHAACpDAAAqhEAAK0YAACvIgAArzAAAK9BAACv&#10;VAAAr2sAAK6FAACuoQAArr4AAK3mAACs/AAArP8AXnEAAE90AABCeQAANX8AACiFAAAdjAAAE5IA&#10;AAyYAAADnQAAAKIAAACmAAAAqgAAAK4AAACwAAAAsQAAALMAAAC0AAAAtgAAALgAAAC6BAAAvAoA&#10;AL4QAADBFwAAwyQAAMM1AADESQAAxF4AAMV3AADFkwAAxa8AAMXRAADD8gAAw/8AVnwAAEeCAAA6&#10;iAAALI8AACCWAAAUnQAADaMAAAOpAAAArgAAALIAAAC3AAAAuwAAAL8AAADCAAAAwgAAAMUAAADG&#10;AAAAyAAAAMoAAADNAAAAzwAAANIIAADVDgAA2xgAAN0nAADeOgAA31AAAOBoAADghAAA4aEAAOG9&#10;AADh4gAA4PQATosAAECSAAAymQAAJaEAABioAAAOrwAABbUAAAC6AAAAvwAAAMQAAADIAAAAzgAA&#10;ANEAAADUAAAA1QAAANgAAADaAAAA3QAAAN8AAADiAAAA5AAAAOcAAADrBQAA7w4AAPQZAAD1KwAA&#10;9kEAAPdYAAD4cgAA+ZAAAPmrAAD4xAAA+OEA/wALAP8ACAD/AAkA/wAMAP8AEgD/ABoA/wAmAP8A&#10;MgD/AD4A/wBIAP8AUgD/AFoA/wBiAP8AaQD/AG8A/wB1AP4AewD8AIEA+wCIAPkAjwD3AJcA9QCg&#10;APMAqgDyALcA7wDJAO0A5gDsAPsA6wD/AOsA/wDdAP8AzgD/AMYA/wDCAP8A/wAEAP8AAAD/AAAA&#10;/wAFAP8ADQD/ABUA/wAhAP8ALAD/ADgA/wBDAP0ATAD5AFQA9wBcAPQAYwDyAGkA8ABvAO4AdQDs&#10;AHsA6gCCAOgAiQDnAJEA5ACaAOIApADgALAA3QDAANoA3ADYAPQA1QD/ANMA/wDLAP8AwQD/ALsA&#10;/wC3AP8A/wAAAP8AAAD/AAAA/wAAAP8ACgD9ABEA+QAbAPYAJwD0ADIA8AA8AOwARgDoAE4A5ABW&#10;AOEAXADeAGMA3ABoANkAbgDVAHQA0gB7ANAAggDNAIoAywCTAMgAnQDGAKgAxAC3AMEAzADAAOsA&#10;vgD/AL0A/wC9AP8AtAD/AK4A/wCrAP8A/wAAAP8AAAD/AAAA+gAAAPIABQDqAA4A5QAWAOAAIQDd&#10;ACsA2wA2ANMAPwDOAEgAygBPAMcAVgDEAFwAwgBhAMAAZwC+AG0AvABzALoAegC4AIIAtgCLALQA&#10;lgCyAKEAsACvAK4AwQCtAOAAqwD3AKoA/wCpAP8ApgD/AKEA/wCfAP8A/wAAAP8AAAD3AAAA6AAA&#10;ANwAAADQAAoAygARAMUAGwDCACUAvwAvALwAOAC4AEEAtQBIALIATwCwAFUArgBbAKwAYQCqAGYA&#10;qABsAKcAcwClAHsAowCEAKEAjgCfAJoAnQCnAJsAuACaANAAmQDvAJgA/wCXAP8AlgD/AJQA/wCS&#10;AP8A/wAAAPYAAADkAAAA0gAAAMUAAAC7AAUAtQAOALAAFQCsAB8AqgApAKgAMgClADoAogBCAKAA&#10;SQCeAE8AnABVAJoAWgCYAGAAlgBmAJUAbACTAHQAkgB9AJAAhwCOAJMAjAChAIsAsACKAMUAiADm&#10;AIcA+wCGAP8AhwD/AIcA/wCGAP8A+AAAAOUAAADNAAAAvQAAALMAAACqAAAAowAKAJ8AEQCbABkA&#10;mQAjAJcALACVADQAkgA8AJAAQwCOAEkAjABPAIoAVACJAFoAhwBgAIYAZgCEAG4AgwB3AIEAgQB/&#10;AI0AfgCbAHwAqgB7ALwAegDbAHgA9QB4AP8AeAD/AHgA/wB4AP8A7QAAANECAAC7AgAArAEAAKIA&#10;AACbAAAAlgAFAJEADQCNABQAiwAdAIgAJgCGAC4AhAA2AIIAPQCAAEMAfgBJAH0ATwB8AFUAegBb&#10;AHkAYQB3AGkAdQBxAHQAfAByAIgAcQCWAG8ApQBuALYAbQDOAGwA7gBrAP8AawD/AGsA/wBrAP8A&#10;3wsAAMIMAACuDAAAngwAAJMLAACMBwAAiAIAAIUACQCBABAAfwAXAHwAIAB6ACgAeAAwAHYAOAB0&#10;AD4AcwBEAHEASgBwAFAAbgBWAG0AXQBsAGQAagBtAGgAdwBnAIQAZQCSAGQAoQBjALIAYQDJAGAA&#10;6QBgAPwAYAD/AGAA/wBgAP8A0BAAALYRAACiEgAAkxIAAIgRAACADwAAfA0AAHkJAQB4AwsAdQAR&#10;AHMAGgBwACMAbgErAGwBMwBqAjkAaQNAAGcDRgBmBEwAZQRSAGMFWQBiBWEAYAVqAF8GdABdBoEA&#10;XAePAFoHnwBZB7AAVwfGAFYJ5wBWCvsAVQr/AFUK/wBWCv8AxhUAAK0XAACZGAAAihgAAH8XAAB2&#10;FgAAcRMAAG4QAABtDQUAbQkNAGoJFABnCh0AZQomAGMLLgBiDDUAYAw8AF8MQgBeDUgAXA1PAFsN&#10;VgBZDV4AWA5oAFYOcwBVDoAAUw6PAFEOnwBQDrEATg7IAE0Q6gBNEP0ATRD/AE0Q/wBNEP8AvBsA&#10;AKUcAACSHQAAgx4AAHcdAABvHAAAaRoAAGYXAABkFAAAZBAIAGIPEABfEBgAXRAhAFsRKQBaETEA&#10;WBI4AFcSPgBWEkUAVBJMAFMTUwBRE1sAUBNlAE4UcABMFH0ASxSMAEkUnABHFa4ARhXFAEUV6ABF&#10;Fv4ARRb/AEUV/wBFFf8AtR8AAJ4hAACLIgAAfCIAAHEiAABoIQAAYh8AAF8dAABcGgAAWxcCAFoV&#10;DQBXFhQAVRYdAFQXJQBSGC0AURg0AE8YOwBOGUIATRlIAEsaUABKGlgASBpiAEcabQBFG3oAQxuJ&#10;AEIbmgBAG6wAPxvCAD4c5QA9HPwAPhz/AD4b/wA+G/8AryMAAJgkAACGJQAAdyYAAGwmAABjJQAA&#10;XSQAAFkiAABWHwAAVB0AAFMcCwBRHBIATh0aAE0dIgBLHikASh4xAEkfNwBHHz4ARiBFAEUgTQBD&#10;IFUAQiBfAEAhagA/IXcAPSGHADshmAA5IaoAOCLAADci4wA3IvsANyL/ADgh/wA4If8AqiYAAJQn&#10;AACBKQAAcykAAGcpAABfKQAAWCgAAFQmAABRIwAATyIAAEwiBwBKIhAASCIXAEcjHwBFJCYARCQu&#10;AEIkNABBJTsAQCVDAD8lSgA9JlMAPCZcADomZwA5JnUANyeEADUnlgA0J6gAMie+ADEn4QAxJ/kA&#10;Mib/ADIm/wAzJf8ApSkAAI8qAAB9LAAAbywAAGQtAABbLAAAVSsAAFAqAABMKAAASiYAAEcnBABE&#10;Jw0AQigUAEEoHAA/KSMAPikrAD0pMgA8KjkAOypAADkqSAA4K1AANitaADUrZQAzK3IAMSuCADAs&#10;lAAuLKcALCy8ACss3gAsLPgALCv/AC0q/wAtKv8AoSwAAIstAAB5LgAAay8AAGAvAABYLwAAUS4A&#10;AEwuAABILAAARSsAAEErAAA/LAsAPSwRADstGQA6LiEAOS4oADcuLwA2LzYANS8+ADQvRQAzL04A&#10;MTBYADAwYwAuMHAALDCAACowkgApMKUAJzC6ACYw3AAmMPcAJy//ACgv/wAoLv8AnC4AAIcwAAB2&#10;MQAAaDIAAF0yAABVMgAATjEAAEgxAABEMAAAQC8AADwwAAA6MQkANzEQADYyFgA1Mh4AMzMlADIz&#10;LAAxMzMAMDQ7AC80QwAtNEwALDRWACo1YQApNW4AJzV+ACU1kAAjNaMAIjW5ACE12QAhNPYAIjT/&#10;ACMz/wAjMv8AmDEAAIMzAAByNAAAZTQAAFo1AABRNQAASzQAAEU0AABANAAAOjMAADc0AAA0NQYA&#10;MjYOADA3EwAvNxsALjciAC04KQArODEAKjg4ACk5QAAoOUkAJjlTACU5XwAjOWwAITp8ACA6jgAe&#10;OqIAHDq3ABs51QAcOfUAHTj/AB04/wAeN/8AkzQAAH82AABuNwAAYTcAAFc3AABONwAASDcAAEI3&#10;AAA8NwAANTgAADI5AAAvOgIALDsLACo8EQApPBgAKD0fACY9JgAlPS4AJD01ACM+PQAiPkYAID5Q&#10;AB8+XAAdP2kAGz95ABo/jAAYP6AAFj+1ABU+0gAWPvMAFz3/ABg8/wAYPP8AjjcAAHo4AABqOQAA&#10;XjoAAFM6AABLOgAARToAAD86AAA5OgAAMjwAAC4+AAApQAAAJkEIACRCDgAiQhQAIUIbACBDIwAf&#10;QyoAHkMyABxDOgAbREMAGkRNABhEWQAXRGcAFUR3ABNEigASRJ4AEUSzABBE0AAQQ/IAEUL/ABJC&#10;/wATQf8AiTsAAHY8AABmPQAAWj0AAFA9AABIPQAAQj0AADw9AAA2PgAAL0AAACpCAAAlRAAAIUYD&#10;AB1IDAAbSREAGUkXABhJHgAXSSYAFkkuABVKNgAUSkAAE0pKABFKVgAQSmQAD0p0AA5KhwANSpsA&#10;DEqwAApKygALSewADEj/AA1H/wANR/8Agz4AAHE/AABiQAAAVkAAAE1AAABFQAAAP0AAADlBAAAy&#10;QgAAK0UAACZHAAAhSQAAHEsAABZOBwATUA4AElATABFQGQAQUCEAD1ApAA5QMQANUDsADVFGAAtR&#10;UQAKUV8ACVFvAAdQgQAFUJYAA1CrAAJQxQADT+gAA0/7AAVO/wAGTf8AfUIAAGtDAABdRAAAUkQA&#10;AEpEAABDQwAAPEQAADVFAAAuRwAAJ0oAACFMAAAcTwAAF1EAABJUAwAOVwoAC1gQAApYFQAIWBwA&#10;B1gkAAZYLAAFWDYAA1hAAAFYTAAAWFoAAFhpAABYfAAAWJEAAFenAABXwAAAVuUAAFb5AABV/wAA&#10;Vf8AdkcAAGZHAABZSAAAT0cAAEdHAABARwAAOEgAADBKAAApTQAAIlAAABxTAAAWVQAAEVgAAA1b&#10;AgAJXgkABF8OAABfEgAAXxgAAGAfAABgJwAAYDAAAGA7AABgRwAAYFQAAGBjAABgdgAAYIsAAF+i&#10;AABfuwAAX+IAAF75AABd/wAAXf8Ab0sAAGFMAABVTAAATEsAAERLAAA7TAAAMk4AACtRAAAjVAAA&#10;HFcAABZbAAARXgAADWAAAAhjAAACZgcAAGcMAABnDwAAaBMAAGkZAABqIQAAaikAAGo0AABqQAAA&#10;ak0AAGpdAABqbwAAaoUAAGqdAABptgAAaN0AAGj3AABn/wAAZv8AaVEAAFxQAABSUAAASk8AAD9Q&#10;AAA1UwAALVYAACRZAAAdXQAAFmAAABBkAAAMZwAABmoAAABuAAAAbwMAAHAIAABxDQAAchAAAHQU&#10;AAB1GwAAdiMAAHcsAAB3OAAAdkYAAHZWAAB2aAAAdn4AAHaXAAB1sQAAdNMAAHP1AABz/wAAcv8A&#10;Y1YAAFhVAABQVAAARFUAADlYAAAvWwAAJl8AAB1jAAAVZwAAEGwAAApwAAAEcwAAAHYAAAB6AAAA&#10;fAAAAHwDAAB+CAAAfwwAAIEQAACCFAAAhBsAAIUkAACGLwAAhj0AAIZNAACFXwAAhXUAAIWPAACE&#10;qQAAg8kAAILxAACB/wAAgP8AX1sAAFZaAABJWwAAPV4AADJhAAAnZgAAHmsAABVwAAAOdQAACXkA&#10;AAF+AAAAgQAAAIUAAACIAAAAigAAAIsAAACNAQAAjgYAAJALAACRDwAAkxQAAJUbAACXJgAAlzQA&#10;AJdEAACXVgAAlmwAAJWGAACVogAAlMEAAJPqAACS/wAAkv8AXWEAAE9hAABCZAAANmkAACpuAAAf&#10;dAAAFXkAAA5/AAAHhAAAAIkAAACOAAAAkgAAAJYAAACYAAAAmgAAAJsAAACdAAAAnwAAAKEDAACj&#10;CAAApQ0AAKcTAACpHAAAqigAAKo5AACqSwAAqmEAAKl6AAComQAAqLUAAKfdAACn+AAApv8AVmgA&#10;AEhsAAA6cAAALnYAACJ9AAAXhAAADooAAAeQAAAAlgAAAJoAAACfAAAAowAAAKcAAACqAAAAqwAA&#10;AK0AAACvAAAAsQAAALMAAAC1AAAAuAUAALoMAAC9EgAAwBwAAMAtAADAQAAAv1UAAL9uAAC+iwAA&#10;vqgAAL7JAAC97wAAvP4ATnQAAEB5AAAyfwAAJYcAABmOAAAQlQAAB5wAAACiAAAApwAAAKwAAACw&#10;AAAAtQAAALkAAAC8AAAAvQAAAL8AAADBAAAAwwAAAMYAAADIAAAAygAAAM0CAADQCwAA1RIAANYh&#10;AADXNAAA2EkAANlgAADafAAA2poAANu1AADb2QAA2/IARoIAADiJAAArkAAAHZgAABKgAAAKpwAA&#10;AK4AAAC0AAAAuQAAAL4AAADCAAAAyAAAAMsAAADOAAAAzwAAANIAAADUAAAA1gAAANoAAADdAAAA&#10;3wAAAOIAAADmAAAA6goAAO8TAADwJQAA8joAAPNRAAD0awAA9IkAAPWlAAD1vwAA9d0A/wAGAP8A&#10;AwD/AAUA/wALAP8AEAD/ABcA/wAiAP8ALQD/ADkA/wBEAP8ATQD/AFUA/wBdAP8AZAD/AGoA/wBw&#10;AP0AdgD7AHwA+QCDAPcAigD1AJIA8wCbAPAApgDuALMA6wDEAOkA5ADnAPkA5gD/AOUA/wDTAP8A&#10;xwD/AL8A/wC7AP8A/wAAAP8AAAD/AAAA/wACAP8ACwD/ABIA/wAdAP8AKAD/ADMA/wA+APwARwD4&#10;AE8A9ABXAPEAXQDuAGMA7ABpAOoAbwDoAHUA5gB8AOQAgwDiAIsA3wCVANwAnwDZAKsA1QC7ANIA&#10;1ADPAPIAzQD/AMwA/wDFAP8AugD/ALQA/wCwAP8A/wAAAP8AAAD/AAAA/wAAAP8ABgD5AA8A9QAX&#10;APMAIgDxAC0A7QA3AOcAQADiAEkA3wBQANsAVwDXAF0A1ABjANEAaADPAG4AzAB1AMoAfADIAIQA&#10;xQCNAMIAmADAAKQAvQCyALsAxgC5AOgAuAD9ALcA/wC2AP8ArQD/AKcA/wCjAP8A/wAAAP8AAAD/&#10;AAAA9QAAAOsAAQDkAAwA3gATANkAHADTACYA0QAwAMwAOgDIAEIAxABKAMAAUAC9AFYAuwBcALkA&#10;YQC3AGcAtQBtALMAdACxAHwArwCFAK0AkACqAJwAqACqAKYAuwClANoAowD1AKMA/wCiAP8AngD/&#10;AJoA/wCXAP8A/wAAAP4AAADvAAAA3wAAANAAAADHAAcAwQAPALwAFwC5ACAAtwAqALUAMwCwADsA&#10;rQBDAKsASQCoAE8ApgBVAKQAWgCjAGAAoQBmAJ8AbQCdAHQAnAB9AJoAiACYAJQAlgCiAJQAsgCS&#10;AMkAkQDrAJEA/wCQAP8AkAD/AIwA/wCKAP8A/AAAAOwAAADZAAAAxwAAALoAAACxAAIAqwAMAKcA&#10;EgCkABsAoQAkAKAALACeADUAmwA8AJgAQwCWAEkAlABPAJIAVACQAFoAjwBfAI0AZgCLAG0AiQB2&#10;AIgAgACGAIwAhACaAIIAqgCBAL4AgADgAIAA+QB/AP8AfwD/AH8A/wB+AP8A8QAAANgAAADCAAAA&#10;swAAAKgAAACgAAAAmQAHAJUADgCSABUAkAAeAI4AJgCNAC4AigA2AIcAPQCFAEMAhABJAIIATgCB&#10;AFQAfwBZAH4AYAB8AGcAegBvAHkAegB3AIYAdQCUAHQAowByALUAcgDPAHEA8QBwAP8AcAD/AHAA&#10;/wBxAP8A4QAAAMQAAACwAAAAogAAAJcAAACRAAAAiwACAIYACwCDABEAgQAYAH8AIQB9ACkAfAAw&#10;AHkANwB4AD0AdgBDAHQASQBzAE4AcgBUAHAAWgBvAGIAbQBqAGsAdABqAIAAaACOAGcAnQBlAK8A&#10;ZQDGAGQA6ABkAP0AYwD/AGMA/wBkAP8AzwUAALYHAACjCAAAlAgAAIkHAACCAwAAfgAAAHsABgB3&#10;AA4AdQATAHIAGwBxACMAbwArAG0AMgBsADgAagA+AGkARABnAEkAZgBPAGUAVgBjAF0AYgBlAGAA&#10;bwBfAHsAXQCJAFwAmQBbAKoAWQC/AFkA4QBYAPgAWAD/AFgA/wBZAP8AwgwAAKoNAACXDgAAiQ4A&#10;AH0OAAB2DQAAcQoAAG8GAABtAAoAawAQAGkAFgBnAB4AZQAmAGMALQBhADMAYAA5AF8APwBdAEUA&#10;XABLAFsAUgBaAFkAWABiAFcAbABVAHgAUwCGAFIAlgBRAKcAUAC7AE8B2wBOAvQATgP/AE4E/wBO&#10;A/8AuBAAAKESAACOEwAAfxMAAHQTAABsEgAAZxAAAGUOAABjCwMAYwYMAGEEEQBeAxkAXAQhAFsF&#10;KABZBi8AWAY1AFYHOwBVB0IAVAdIAFMITwBRCFYAUAlfAE4JaQBNCXYASwqEAEkKlABICqYARwq6&#10;AEYK2ABFC/MARQz/AEUM/wBFDP8AsBQAAJkWAACHGAAAeBkAAG0YAABlFwAAXxYAAFwTAABaEQAA&#10;Wg4GAFoMDQBXDBQAVQwcAFMNJABSDSsAUA0xAE8OOABODj4ATQ5FAEsOTQBKDlUASA9eAEcPaABF&#10;D3UAQxCEAEEQlQBAEKYAPhC7AD0Q3AA9EfYAPRH/AD0Q/wA+EP8AqRkAAJIbAACBHAAAch0AAGcd&#10;AABfHAAAWRsAAFUZAABTFgAAUhMAAFIRCgBQEBAAThEYAEwRIABKEicASRIuAEgTNABHEzsARRNC&#10;AEQTSQBDFFIAQRRbAD8UZQA+FXIAPBWBADoVkgA4FaQANxW5ADUV2AA1FvUANhb/ADYW/wA3Ff8A&#10;oxwAAI0eAAB7IAAAbSEAAGIhAABaIQAAVB8AAFAeAABNGwAATBkAAEsWBgBJFg4ARxcVAEUXHABE&#10;GCQAQhgqAEEYMQBAGTgAPxk/AD0ZRgA8Gk8AOhpYADkaYwA3G28ANRt+ADMbkAAyG6IAMBu3AC8b&#10;0wAvHPMALxv/ADAb/wAwG/8AnR8AAIgiAAB3IwAAaSQAAF4kAABWJAAAUCMAAEsiAABIIAAARh0A&#10;AEUcAgBDHAwAQRwSAD8dGQA+HSEAPB4nADseLgA6HzUAOR88ADcfRAA2H0wANCBWADMgYAAxIG0A&#10;LyB8AC0hjgAsIaAAKiG1ACkh0AApIfIAKSH/ACog/wArIP8AmSIAAIQlAABzJgAAZScAAFsnAABT&#10;JwAATCYAAEclAABEJAAAQiEAAD8hAAA9IQkAOyEQADkiFgA4Ih4ANiMlADUjKwA0JDIAMyQ5ADIk&#10;QQAwJEoALyVTAC0lXgArJWsAKiV6ACgljAAmJZ8AJCWzACMlzgAjJfAAJCX/ACUk/wAlJP8AlCUA&#10;AIAnAABvKQAAYioAAFcqAABPKgAASSkAAEQoAABAJwAAPSYAADolAAA3JgYANSYOADQnFAAyJxsA&#10;MSgiADAoKQAvKDAALSk3ACwpPwArKUcAKSlRACgqXAAmKmkAJCp4ACMqigAhKp0AHyqyAB4qzAAe&#10;Ku8AHyn/ACAp/wAhKP8AkCgAAHwqAABsKwAAXywAAFQsAABMLAAARiwAAEErAAA8KwAAOCoAADUq&#10;AAAyKwMAMCsMAC4sEQAtLBgALCwfACotJgApLS0AKC00ACcuPAAmLkUAJC5PACMuWgAhL2cAHy92&#10;AB0viAAcL5sAGi+wABgvygAYLu0AGS7/ABst/wAbLf8AjCsAAHgtAABoLgAAWy8AAFEvAABJLwAA&#10;Qy8AAD4uAAA5LgAANC4AADAuAAAtLwAAKzAKACkxEAAnMRUAJjEcACUyIwAkMioAIzIxACEzOQAg&#10;M0IAHzNMAB0zVwAbM2QAGjR0ABg0hgAWNJoAFDOuABMzyAATM+wAFDP/ABUy/wAWMf8Ahy4AAHQv&#10;AABlMQAAWDEAAE4yAABGMgAAQDEAADsxAAA2MQAAMTEAACszAAAoNAAAJTUGACM2DQAhNhIAIDcZ&#10;AB83IAAeNycAHTguABs4NgAaOD8AGThJABc5VQAVOWIAFDlxABI5hAAROZgAEDmtAA44xwAOOOsA&#10;EDj/ABA3/wARNv8AgzEAAHAyAABhNAAAVTQAAEs0AABENAAAPTQAADg0AAAzNAAALTUAACg3AAAk&#10;OQAAIDoCAB07CwAbPBAAGT0VABg9HAAXPSMAFj0rABU+MwAUPjwAEj5GABE+UgAQPl8ADz5vAA4+&#10;gQAMPpUACz6pAAo+wQAKPeQACz37AAw8/wANO/8AfTQAAGs2AABdNwAAUTcAAEg3AABBNwAAOzcA&#10;ADU3AAAwNwAAKjkAACU7AAAgPQAAHD8AABdBBgAUQw0AEkMSABFDGAARQx8AEEQnAA9ELwAORDkA&#10;DURDAAxETgALRFsACURqAAdEfAAGRJAABEOlAAJDvQADQ+AAA0P2AARC/wAGQf8AeDgAAGc5AABZ&#10;OgAATjoAAEU6AAA+OgAAODoAADM6AAAtOwAAJz0AACFAAAAcQgAAF0QAABNGAwAPSQoADUoPAAxK&#10;FAALShsACUojAAhKKwAHSjQABUo+AARKSQACSlYAAEplAABKdwAASosAAEqhAABJuQAASd0AAEn1&#10;AABI/wAASP8AcjwAAGI9AABVPgAASj4AAEI9AAA8PQAANj0AAC8+AAApQAAAI0IAAB1FAAAXRwAA&#10;E0oAAA9MAgALTwkAB1ANAANREQAAURcAAFEeAABRJgAAUS8AAFE5AABRRAAAUlEAAFJgAABRcgAA&#10;UYcAAFGdAABRtQAAUNgAAFD1AABP/wAAT/8AbEAAAF1BAABRQQAAR0EAAEBAAAA5QAAAMkEAACpD&#10;AAAkRgAAHkgAABdLAAASTgAADlEAAAtTAQAGVgcAAFcMAABYEAAAWBMAAFkZAABaIQAAWikAAFoz&#10;AABaPwAAWkwAAFpaAABabAAAWoEAAFmZAABZsQAAWNEAAFj0AABX/wAAV/8AZUUAAFhFAABNRQAA&#10;RUQAAD5EAAA1RQAALUcAACVKAAAeTQAAGFAAABJTAAAOVgAAClkAAARcAAAAXgQAAF8JAABgDQAA&#10;YRAAAGIVAABjGwAAZCMAAGQtAABkOAAAZEUAAGRUAABkZgAAZHsAAGOTAABjrQAAYswAAGHyAABh&#10;/wAAYP8AX0oAAFNKAABKSQAAQ0gAADlJAAAvTAAAJ08AAB9SAAAYVQAAElkAAA1dAAAIYAAAAmMA&#10;AABmAAAAaAEAAGkFAABqCgAAaw0AAG0RAABuFgAAcB0AAHEmAABxMQAAcD4AAHBOAABwXwAAcHMA&#10;AG+NAABvpwAAbsYAAG3vAABs/wAAbP8AWk8AAFBOAABITQAAPU4AADNRAAApVAAAIFgAABhcAAAR&#10;YAAADGQAAAZoAAAAawAAAG8AAAByAAAAdAAAAHUAAAB3BAAAeAkAAHoNAAB8EAAAfRYAAH8eAACA&#10;KAAAgDUAAIBFAAB/VgAAf2sAAH+EAAB+oAAAfb4AAHzpAAB7/wAAev8AVlQAAE5TAABCVAAAN1YA&#10;ACxaAAAiXwAAGGMAABFoAAALbQAAA3IAAAB2AAAAegAAAH0AAACAAAAAgwAAAIQAAACGAAAAhwIA&#10;AIkHAACLDAAAjRAAAJAWAACSHwAAkiwAAJI7AACSTQAAkWIAAJF6AACPlwAAj7QAAI7hAACM+wAA&#10;jP8AVVkAAEhaAAA7XQAAL2EAACRmAAAZbAAAEXIAAAp3AAACfQAAAIIAAACGAAAAiwAAAI4AAACR&#10;AAAAkwAAAJUAAACXAAAAmQAAAJsAAACdBAAAnwoAAKIPAACkFgAApiEAAKYxAACmQwAApVcAAKRw&#10;AACjjgAAo6sAAKHQAACg9QAAn/8ATmEAAEBkAAAzaQAAJ24AABt1AAARfAAAC4MAAACJAAAAjgAA&#10;AJMAAACYAAAAnQAAAKEAAACkAAAApQAAAKcAAACpAAAAqwAAAK0AAACwAAAAsgAAALUIAAC4DgAA&#10;vBYAALwlAAC8NwAAu0wAALpkAAC5gQAAt6IAALfAAAC36gAAt/wARmsAADlwAAArdwAAH38AABOG&#10;AAALjgAAAZUAAACbAAAAoQAAAKYAAACrAAAAsAAAALMAAAC3AAAAtwAAALoAAAC8AAAAvwAAAMEA&#10;AADEAAAAxwAAAMoAAADNBQAA0Q4AANQZAADUKwAA1EAAANNYAADTdAAA05IAANKwAADS0wAA0vIA&#10;PnkAADGAAAAjiAAAF5EAAA2ZAAADoAAAAKcAAACuAAAAswAAALgAAAC9AAAAwgAAAMYAAADKAAAA&#10;ygAAAM0AAADPAAAA0gAAANUAAADZAAAA3QAAAN8AAADjAAAA5wUAAOsPAADsHwAA7TMAAO5LAADv&#10;ZAAA74IAAPCfAADxuQAA8dgA/wAAAP8AAAD/AAQA/wAJAP8ADgD/ABUA/wAeAP8AKQD/ADQA/wA/&#10;AP8ASAD/AFAA/wBYAP8AXgD/AGUA/QBrAPsAcQD5AHcA+AB+APYAhQDzAI0A8QCXAO4AogDrAK8A&#10;6ADAAOYA4ADjAPgA4gD/ANsA/wDLAP8AwQD/ALkA/wC0AP8A/wAAAP8AAAD/AAAA/wAAAP8ACQD/&#10;ABAA/wAZAP8AIwD/AC4A/QA5APkAQgD1AEoA8gBSAO4AWADrAF4A6QBkAOYAagDkAHAA4gB2AN8A&#10;fQDdAIYA2QCPANUAmgDRAKcAzgC2AMsAzgDJAPAAxwD/AMUA/wC7AP8AtAD/AK0A/wCpAP8A/wAA&#10;AP8AAAD/AAAA/wAAAPsAAgD2AA0A8QATAO0AHgDsACgA6QAyAOMAOwDdAEQA2ABLANMAUQDQAFgA&#10;zQBdAMsAYwDJAGgAxgBvAMQAdgDCAH4AvwCHALwAkgC6AJ8AtwCtALUAwQCyAOQAsQD9AK8A/wCs&#10;AP8ApQD/AKAA/wCcAP8A/wAAAP8AAAD7AAAA7gAAAOQAAADcAAgA0wAQAM8AGADLACIAyQArAMYA&#10;NADBAD0AvQBEALoASwC3AFEAtQBWALIAXACwAGEArgBnAKwAbgCqAHYAqAB/AKYAigCjAJYAoQCl&#10;AJ8AtgCdANEAnADzAJsA/wCcAP8AlgD/AJMA/wCQAP8A/wAAAPYAAADnAAAA0wAAAMYAAAC9AAMA&#10;uAANALMAEwCxABwArwAlAK4ALgCpADYApgA9AKMARAChAEoAnwBPAJ0AVQCbAFoAmgBgAJgAZgCW&#10;AG4AlAB3AJIAgQCQAI4AjgCcAIwArQCKAMMAiQDoAIgA/wCJAP8AhwD/AIUA/wCCAP8A8wAAAOMA&#10;AADMAAAAvAAAALAAAACnAAAAoQAIAJ4ADwCbABYAmQAfAJgAJwCWAC8AkwA3AJEAPQCOAEMAjABJ&#10;AIsATgCJAFQAhwBZAIUAYACEAGcAggBvAIAAegB+AIYAfACUAHoApAB5ALgAeADYAHcA9wB4AP8A&#10;eAD/AHcA/wB1AP8A5gAAAMsAAAC3AAAAqAAAAJ4AAACWAAAAjwAEAIsADACIABIAhwAZAIUAIQCE&#10;ACkAggAwAH8ANwB9AD0AfABDAHoASAB5AE0AdwBTAHYAWQB0AGEAcgBpAHEAcwBvAH8AbQCNAGwA&#10;nQBqAK8AaQDIAGgA7QBpAP8AaQD/AGkA/wBpAP8A0gAAALgAAAClAAAAlwAAAI0AAACGAAAAgQAA&#10;AHwACAB5AA4AdwAUAHYAHAB0ACMAcwArAHEAMQBvADcAbgA9AGwAQwBrAEgAagBOAGgAVABnAFsA&#10;ZQBjAGMAbQBiAHgAYACHAF8AlgBdAKgAXQC+AFwA5ABcAPsAXAD/AFwA/wBcAP8AwgAAAKoBAACY&#10;AwAAiQQAAH8CAAB4AAAAdAAAAHAABABtAAwAawARAGkAFwBoAB4AZgAlAGUALABjADIAYgA4AGAA&#10;PQBfAEMAXgBJAFwATwBbAFYAWgBeAFgAaABXAHMAVQCBAFQAkQBSAKMAUQC3AFEA1gBRAPUAUQD/&#10;AFEA/wBSAP8AtgcAAJ8JAACNCwAAfgwAAHMLAABsCgAAaAcAAGUDAABjAAcAYQANAF8AEwBdABoA&#10;XAAhAFsAJwBZAC0AWAAzAFYAOQBVAD8AVABFAFMASwBRAFIAUABaAE8AZABNAG8ATAB9AEoAjQBJ&#10;AJ8ASACyAEcAzABHAO8ARgD/AEcA/wBHAP8ArAwAAJUOAACDEAAAdRAAAGsQAABjDwAAXg4AAFsM&#10;AABaCQIAWQQKAFcADwBVABUAUwAcAFIAIwBRACkATwAvAE4ANQBNATsATAFBAEoCSABJAk8ASAJX&#10;AEYDYQBFA20AQwN6AEIDiwBAA5wAPwOvAD4DyAA9BOoAPQX8AD0G/wA+Bv8ApBAAAI4SAAB8EwAA&#10;bhQAAGQUAABcEwAAVhIAAFMRAABRDgAAUAwFAFAJDABPBxEATQcXAEsIHwBJCCUASAkrAEcJMQBG&#10;CTgARAo+AEMKRQBCCk0AQAtVAD8LXwA9C2sAPAt5ADoMigA4DJwANwyvADUMxwA1DOkANQ39ADUN&#10;/wA2DP8AnRMAAIcVAAB2FwAAaRgAAF4YAABWGAAAUBcAAE0VAABKEwAASREAAEkOBwBIDQ4ARg0T&#10;AEQNGgBDDiEAQg4oAEAOLgA/DjUAPg88AD0PQwA7EEsAOhBUADgQXgA2EGsANBB5ADIQigAxEJwA&#10;LxCwAC0QyQAtEewALRH/AC4R/wAvEP8AlxYAAIIZAABxGwAAZBwAAFkcAABRHAAATBsAAEcaAABE&#10;GAAAQxUAAEITAgBBEgsAQBEQAD4SFwA8Eh4AOxMlADoTKwA4EzIANxM5ADYUQAA0FEgAMxRRADEU&#10;XAAwFWgALhV3ACwViAAqFZoAKBWuACcVxwAmFeoAJxX/ACgV/wApFf8AkRoAAH0cAABtHgAAYB8A&#10;AFYfAABOHwAASB4AAEMdAABAHAAAPhoAAD0YAAA7FwcAORYOADgXFAA2FxsANRgiADMYKAAyGC8A&#10;MRk2ADAZPQAuGUYALRpPACsaWQAqGmYAKBp0ACYahgAkGpkAIhqtACEaxQAgGugAIRr+ACIa/wAj&#10;Gv8AjR0AAHkfAABpIQAAXCIAAFIiAABKIgAARCEAAD8hAAA8IAAAOR4AADgbAAA1HAQANBwNADIc&#10;EgAwHRgALx0fAC4dJQAtHiwAKx4zACoeOwApH0MAJx9NACYfVwAkH2QAIh9yACAfhAAfH5cAHR+r&#10;ABsfwwAbH+cAGx/9AB0f/wAeHv8AiSAAAHUiAABlIwAAWSQAAE8lAABHJQAAQSQAADwjAAA4IwAA&#10;NSIAADMgAAAwIAEALiEKACwhEAArIRUAKiIcACgiIwAnIikAJiMwACUjOAAjI0EAIiRKACEkVQAf&#10;JGEAHSRwABskggAZJJUAFySqABYkwQAVJOUAFiT8ABcj/wAZI/8AhSIAAHEkAABiJgAAVicAAEwn&#10;AABEJwAAPicAADkmAAA1JgAAMSUAAC4kAAArJQAAKSUHACcmDgAlJhMAJCcZACMnIAAiJycAISgu&#10;ACAoNgAeKD4AHShIABspUwAZKV8AGCluABYpgAAUKZQAEimoABEpwAARKOQAESj7ABMo/wAUJ/8A&#10;gCUAAG4nAABfKAAAUykAAEkqAABCKQAAOykAADYpAAAyKAAALigAACooAAAmKQAAJCoEACIrDAAg&#10;KxEAHywWAB0sHQAcLCQAGy0rABotMwAYLTwAFy1FABYuUAAULl0AEi5sABEufgAQLpIADi6nAA0t&#10;vQANLd8ADS35AA4s/wAQLP8AfCgAAGoqAABbKwAAUCwAAEYsAAA/LAAAOSwAADQrAAAvKwAAKysA&#10;ACYsAAAiLgAAHy8AABwwCQAaMQ4AGTETABcxGgAWMiEAFTIoABQyMAATMjkAEjNDABEzTgAQM1sA&#10;DjNpAA0zegAMM44ACjOiAAgyuQAIMtkACDL0AAox/wALMf8AdysAAGYtAABYLgAATS8AAEMvAAA8&#10;LgAANi4AADEuAAAtLgAAKS4AACMwAAAfMgAAGzMAABc1BQAUNgwAEjcRABE3FgARNx0AEDgkAA84&#10;LAAOODUADTg/AAw4SgALOFcACThlAAc4dgAFOIoAAzifAAE3tQABN9MAAjfxAAM2/wAFNv8Acy4A&#10;AGIwAABUMQAASTEAAEExAAA5MQAANDEAAC8wAAArMAAAJTIAACAzAAAbNgAAFzgAABM6AgAQPAkA&#10;DT0OAAw9EwALPRkACj0hAAk9KQAIPTEABj47AAU+RgADPlIAAT5hAAA+cgAAPoYAAD2cAAA9sgAA&#10;PdAAADzwAAA8/wAAPP8AbTIAAF0zAABQNAAARjQAAD40AAA3NAAAMjMAAC0zAAAnNAAAIjYAAB04&#10;AAAYOgAAFD0AABA/AgANQQgACUMNAAZEEQADRBYAAkQdAABEJAAARC0AAEQ2AABEQQAARE4AAERc&#10;AABEbQAARIEAAESYAABDrwAAQ80AAELwAABC/wAAQv8AaDYAAFg3AABMOAAAQzgAADs3AAA1NgAA&#10;MDYAACk3AAAjOQAAHjsAABg9AAATQAAAEEIAAA1FAQAIRwcAA0kMAABJDwAAShMAAEsZAABLIAAA&#10;SygAAEsyAABLPQAATEkAAExXAABLaAAAS30AAEuUAABKrAAASsoAAEnvAABJ/wAASf8AYjoAAFQ7&#10;AABJOwAAQDsAADk6AAAzOQAALDoAACU8AAAfPwAAGUEAABNEAAAQRwAADEkAAAhMAAACTwUAAFAK&#10;AABQDQAAURAAAFIVAABUGwAAVCMAAFQsAABUNwAAVEQAAFRSAABUYwAAVHcAAFSPAABTqAAAUsYA&#10;AFLtAABR/wAAUf8AXD8AAE8/AABFPwAAPj4AADc9AAAvPgAAJ0AAACBDAAAZRgAAE0kAAA9MAAAL&#10;TwAABlIAAABUAAAAVwIAAFgHAABZCwAAWg4AAFsRAABdFgAAXh0AAF8mAABfMQAAXj0AAF5MAABe&#10;XQAAXnEAAF2JAABdowAAXMEAAFvrAABa/wAAWv8AVkQAAEtDAABDQgAAPEEAADJCAAApRQAAIUgA&#10;ABpLAAATTgAADlIAAApVAAADWQAAAFsAAABeAAAAYAAAAGICAABjBgAAZQoAAGYOAABoEQAAahcA&#10;AGsfAABrKQAAazYAAGtFAABrVgAAamoAAGqCAABpnQAAaLsAAGfnAABm/wAAZf8AUUgAAEhIAABB&#10;RgAAN0cAACxKAAAjTQAAG1EAABNVAAAOWQAACF0AAAFhAAAAZAAAAGcAAABqAAAAbAAAAG4AAABw&#10;AAAAcgUAAHMJAAB1DQAAdxEAAHoYAAB7IQAAey4AAHo9AAB6TgAAeWIAAHl5AAB4lgAAd7MAAHXg&#10;AAB0/AAAc/8ATk0AAEdMAAA7TQAAME8AACZTAAAcWAAAE1wAAA1hAAAGZgAAAGoAAABvAAAAcgAA&#10;AHYAAAB5AAAAfAAAAH0AAAB/AAAAgQAAAIMCAACGBwAAiAwAAIsRAACOGAAAjiQAAI4zAACNRAAA&#10;jFgAAItvAACKjAAAiaoAAIjPAACG9wAAhf8ATVEAAEFTAAA0VQAAKVoAAB5fAAAUZQAADWoAAAVw&#10;AAAAdgAAAHsAAAB/AAAAgwAAAIcAAACKAAAAjQAAAI4AAACRAAAAkwAAAJUAAACYAAAAmgUAAJ0M&#10;AACgEQAAoxoAAKMoAACiOgAAoU4AAKBlAACggQAAnqAAAJ3BAACb7gAAmv8ARlkAADlcAAAtYQAA&#10;IWcAABZuAAAOdQAABXsAAACBAAAAhwAAAI0AAACSAAAAlgAAAJoAAACdAAAAnwAAAKEAAACkAAAA&#10;pgAAAKgAAACrAAAArgAAALEDAAC0CwAAuBEAALkeAAC5LwAAuEMAALdaAAC1dgAAtJcAALS1AACx&#10;4gAAsPwAP2QAADFpAAAlbwAAGHcAAA9/AAAGhwAAAI4AAACUAAAAmgAAAKAAAAClAAAAqgAAAK4A&#10;AACxAAAAsgAAALUAAAC3AAAAugAAALwAAAC/AAAAwwAAAMYAAADJAAAAzgoAANITAADSIwAA0TcA&#10;ANBPAADOagAAzYoAAMqrAADLywAAy+8AN3EAACl4AAAdgAAAEYkAAAiRAAAAmgAAAKEAAACnAAAA&#10;rQAAALMAAAC5AAAAvgAAAMIAAADFAAAAxgAAAMkAAADMAAAAzgAAANIAAADVAAAA2gAAAN4AAADh&#10;AAAA5QAAAOoLAADrFwAA6isAAOpDAADqXgAA6noAAOuZAADrtQAA69UA/wAAAP8AAAD/AAEA/wAH&#10;AP8ADQD/ABIA/wAbAP8AJQD/AC8A/wA6AP8AQwD/AEsA/wBTAP8AWgD9AGAA+wBmAPoAawD4AHIA&#10;9gB4APQAgADxAIkA7wCSAOwAnQDpAKoA5gC8AOMA3ADfAPcA3QD/AMwA/wC+AP8AtQD/ALAA/wCt&#10;AP8A/wAAAP8AAAD/AAAA/wAAAP8ABgD/AA0A/wAUAP8AHwD/ACkA+wAzAPcAPQDzAEUA7wBNAOwA&#10;UwDoAFkA5QBfAOMAZQDgAGoA3QBxANoAeADWAIAA0gCKAM8AlQDMAKIAyACyAMUAyQDCAO0AwAD/&#10;ALsA/wCwAP8AqAD/AKQA/wChAP8A/wAAAP8AAAD9AAAA+gAAAPgAAADwAAkA7AARAOgAGQDnACMA&#10;5QAtAN4ANgDWAD4A0QBGAM0ATADKAFIAyABYAMUAXQDDAGMAwABpAL4AcAC8AHgAuQCBALcAjQC0&#10;AJoAsQCpAK4AvACsAOEAqgD8AKgA/wCgAP8AmQD/AJYA/wCUAP8A/wAAAPkAAADyAAAA5wAAANsA&#10;AADRAAQAygANAMcAFADEAB0AwgAmAL8ALwC7ADcAtwA/ALQARQCxAEsArgBRAKwAVgCqAFwAqABh&#10;AKYAaACjAHAAoQB5AJ8AhACdAJEAmgCgAJgAsQCWAMwAlQDxAJQA/wCRAP8AiwD/AIgA/wCGAP8A&#10;9wAAAOwAAADeAAAAyQAAALwAAAC0AAAArwAKAKsAEACpABcAqAAgAKcAKACiADAAnwA4AJwAPgCa&#10;AEQAmABKAJYATwCUAFUAkwBaAJEAYQCPAGgAjQBxAIsAewCJAIgAhwCXAIUAqACDAL4AgQDkAIAA&#10;/wCAAP8AfAD/AHsA/wB5AP8A6QAAANcAAADBAAAAsQAAAKYAAACdAAAAlwAFAJQADQCSABIAkAAa&#10;AI8AIgCOACoAiwAxAIkAOACHAD4AhQBDAIMASACBAE4AfwBUAH4AWgB8AGEAegBpAHgAcwB2AH8A&#10;dQCOAHMAnwBxALMAcADQAG8A9gBvAP8AbwD/AG0A/wBsAP8A2gAAAL8AAACsAAAAngAAAJMAAACM&#10;AAAAhQAAAIIACQB/AA8AfgAVAH0AHAB8ACQAegArAHcAMQB1ADcAdAA9AHIAQgBxAEgAbwBNAG4A&#10;UwBsAFoAawBiAGkAbABnAHgAZgCGAGQAlwBiAKoAYQDCAGAA6wBhAP8AYQD/AGEA/wBgAP8AxQAA&#10;AK0AAACbAAAAjQAAAIMAAAB8AAAAdwAAAHIABQBwAAwAbgARAGwAFwBsAB4AawAlAGkALABnADEA&#10;ZgA3AGQAPQBjAEIAYgBIAGAATgBfAFUAXQBdAFwAZgBaAHIAWQCAAFcAkABWAKMAVQC5AFQA3gBU&#10;APsAVAD/AFUA/wBVAP8AtgAAAJ8AAACNAAAAfwAAAHUAAABuAAAAaQAAAGYAAQBjAAkAYQAOAGAA&#10;EwBfABkAXgAgAF0AJgBbACwAWgAyAFgANwBXAD0AVgBDAFUASQBTAFAAUgBYAFEAYQBPAGwATgB6&#10;AEwAigBLAJwASgCxAEkAzgBJAPMASQD/AEkA/wBKAP8AqgEAAJQFAACCBwAAdAgAAGoIAABjBgAA&#10;XgQAAFsAAABZAAUAVwAMAFYAEABUABUAUwAbAFIAIgBRACgAUAAtAE4AMwBNADgATAA+AEsARQBK&#10;AEwASABUAEcAXQBGAGgARAB1AEMAhQBBAJgAQACrAEAAxQA/AOoAPwD/AEAA/wBAAP8AoAgAAIoL&#10;AAB5DQAAbA0AAGENAABaDQAAVQsAAFIJAABQBgAATwIIAE4ADQBMABIASwAXAEoAHgBJACMARwAp&#10;AEYALwBFADQARAA6AEIAQQBBAEgAQABQAD4AWgA9AGQAPAByADoAggA5AJQAOACnADcAvgA2AOMA&#10;NgD5ADYA/wA3AP8AmA0AAIMOAAByEAAAZREAAFsRAABTEAAAThAAAEoOAABIDQAARwoDAEcHCgBF&#10;BA4ARAITAEICGgBBAiAAQAMlAD4DKwA9BDEAPAQ3ADsEPgA6BUUAOQVOADcFVwA2BWIANAZwADIG&#10;gAAxBpIAMAalAC8FuwAuBd0ALgb1AC0H/wAuB/8AkRAAAH0RAABsEwAAXxQAAFUUAABOFAAASBMA&#10;AEQSAABBEAAAQA4AAEANBgBACgwAPgkQADwJFgA7ChwAOQoiADgKKAA3Cy4ANgs1ADULOwAzC0MA&#10;MgxMADAMVgAvDGEALQxvACsMfwAqDJIAKAylACcMuwAlDN0AJQ31ACYN/wAnDf8AixIAAHcUAABn&#10;FgAAWxcAAFEYAABJFwAAQxcAAD8VAAA8FAAAOhIAADkRAQA5DwgAOA4NADcOEgA1DhgANA4fADIO&#10;JQAxDywAMA8yAC8QOgAtEEIALBBLACoQVQAoEGEAJhBvACQQgAAjEJMAIRCnAB8QvQAeEOAAHhH3&#10;AB8Q/wAgEP8AhhQAAHMXAABjGQAAVxoAAE0bAABFGgAAQBoAADsZAAA4GAAANRYAADQUAAAzEgQA&#10;MhILADESEAAvEhUALRIcACwTIgArEykAKhMwACgTNwAnFD8AJhRIACQUUwAiFF8AIBVtAB8VfgAd&#10;FZEAGxWlABkVuwAYFd4AGBX4ABkU/wAaFP8AghcAAG8aAABfHAAAUx0AAEodAABCHQAAPB0AADcc&#10;AAA0GwAAMRoAAC8ZAAAuFgAALBcIACsWDgApFxMAKBcZACcYIAAlGCYAJBgtACMYNAAiGT0AIBlG&#10;AB4ZUQAdGV0AGxprABkafAAXGo8AFRqjABQZugASGdsAExn2ABQZ/wAVGP8AfRoAAGsdAABcHwAA&#10;UCAAAEcgAAA/IAAAOR8AADQfAAAxHgAALR0AACscAAApGwAAJxsFACUbDAAkHBEAIhwWACEcHQAg&#10;HSMAHx0qAB4dMgAcHjoAGx5EABkeTgAXHlsAFh5pABQfegASHo0AER6iABAeuAAOHtgADx71ABAd&#10;/wARHf8Aeh0AAGcfAABZIQAATSIAAEQiAAA8IgAANiIAADIhAAAuIQAAKiAAACcgAAAkHwAAIiAC&#10;ACAgCgAeIQ8AHSEUABwhGgAbIiEAGSInABgiLwAXIjgAFSNBABQjTAASI1gAESNnABAjeAAOI4sA&#10;DSOfAAwjtAALI9AACyLwAAwi/wANIf8Adh8AAGQiAABWIwAASyQAAEEkAAA6JAAANCQAAC8jAAAr&#10;IwAAKCMAACQjAAAgIwAAHSQAABslBwAZJg0AFyYRABYmFwAVJx4AFCclABMnLAASJzUAESg/ABAo&#10;SgAOKFYADShkAAwodAAKKIcACSibAAcnsQAFJ8wABifsAAcm/gAIJv8AcSIAAGAkAABTJgAASCcA&#10;AD8nAAA3JgAAMSYAAC0mAAApJQAAJSUAACIlAAAdJwAAGSgAABYqBAAUKwsAEiwQABEsFAAQLBsA&#10;ECwiAA4sKQAOLTIADS07AAstRgAKLVIACC1gAAYtcAAELYMAAi2YAAAsrgAALMkAACzrAAEr/AAC&#10;K/8AbSUAAF0nAABPKAAARSkAADwpAAA1KQAALygAACsoAAAnJwAAIycAAB8oAAAbKgAAFywAABMu&#10;AgAQMAgADjENAA0xEgAMMRcACzEeAAoxJgAIMi4ABzI3AAUyQgADMk4AATJcAAAybAAAMn8AADKV&#10;AAAxrAAAMccAADDqAAAw/AAAMP8AaCkAAFgqAABMKwAAQSwAADksAAAyKwAALSsAACkqAAAlKgAA&#10;ICsAABwsAAAXLgAAEzAAABAyAgAONAcACjcMAAc3EAAFNxQAAzcbAAI3IgAANyoAADgzAAA4PgAA&#10;OEoAADhYAAA4aAAAOHwAADeSAAA3qQAANsUAADbqAAA2/QAANf8AYywAAFQuAABILwAAPi8AADYu&#10;AAAwLgAAKy0AACctAAAiLQAAHS8AABgxAAAUMwAAEDUAAA43AQAKOgcABjsLAAI8DgAAPRIAAD4X&#10;AAA+HgAAPiYAAD4vAAA+OgAAPkYAAD5UAAA+ZAAAPncAAD6PAAA9pwAAPcMAADzpAAA8/QAAO/8A&#10;XjAAAFAxAABEMgAAOzIAADQxAAAuMAAAKS8AACQwAAAeMgAAGTQAABQ2AAAQOQAADTsAAAo9AAAF&#10;QAUAAEEKAABCDQAAQxAAAEQUAABFGgAARiIAAEYrAABGNQAARkEAAEZPAABGXwAARnMAAEWKAABF&#10;pAAARMAAAEPoAABD/gAAQv8AWDQAAEs1AABBNQAAOTUAADI0AAAtMwAAJjQAACA1AAAaOAAAFDoA&#10;ABA9AAANQAAACUIAAARFAAAARwMAAEgHAABKCwAASw4AAEwRAABOFQAATxwAAE8lAABPLwAATzwA&#10;AE9KAABPWgAATm0AAE6FAABNoAAATLwAAEvnAABL/gAASv8AUzkAAEc5AAA+OQAANzgAADE3AAAp&#10;NwAAITkAABs8AAAVPwAAEEIAAAxFAAAHSAAAAkoAAABNAAAATwAAAFEEAABSBwAAVAsAAFUOAABX&#10;EQAAWRcAAFofAABZKQAAWTYAAFlEAABZVAAAWGcAAFh/AABXmgAAVrcAAFXjAABU/QAAVP8ATj0A&#10;AEM9AAA8PAAANTsAACw8AAAkPgAAHEEAABVEAAAQSAAAC0sAAAVOAAAAUQAAAFQAAABXAAAAWQAA&#10;AFsAAABdAgAAXgYAAGALAABiDgAAZBIAAGcYAABnIgAAZi4AAGY8AABmTQAAZWAAAGV3AABkkwAA&#10;Y7EAAGHdAABg/AAAX/8ASUIAAEFBAAA6PwAAMEAAACZDAAAeRgAAFUoAABBOAAAKUgAAA1YAAABa&#10;AAAAXQAAAGAAAABjAAAAZQAAAGcAAABpAAAAawEAAG0FAABvCgAAcg4AAHUSAAB3GwAAdiYAAHY1&#10;AAB1RgAAdFkAAHRvAABziwAAcqkAAHDNAABv9wAAbv8ARkYAAEBFAAA1RgAAKkgAACBMAAAXUQAA&#10;EFYAAAlaAAABXwAAAGMAAABoAAAAawAAAG8AAAByAAAAdQAAAHcAAAB5AAAAewAAAH0AAACAAwAA&#10;gwgAAIYNAACJEwAAih0AAIorAACJPAAAiE8AAIZmAACFgQAAhKAAAILCAACB8AAAf/8ARksAADpM&#10;AAAuTwAAI1MAABhYAAAQXgAACWQAAABpAAAAbwAAAHQAAAB4AAAAfAAAAIEAAACEAAAAhwAAAIgA&#10;AACLAAAAjgAAAJAAAACTAAAAlgAAAJkHAACdDQAAoRQAAKAhAACgMQAAnkQAAJ1bAACcdgAAmZYA&#10;AJm1AACW5QAAlf4AP1IAADJVAAAmWgAAG2AAABFnAAAJbQAAAHQAAAB7AAAAgQAAAIYAAACLAAAA&#10;kAAAAJQAAACXAAAAmQAAAJwAAACfAAAAoQAAAKQAAACnAAAAqgAAAK0AAACxBgAAtQ0AALgWAAC3&#10;JgAAtjkAALVQAAC0agAAsokAALCqAACuzwAArfUAN1wAACthAAAeaAAAE3AAAAt4AAAAgAAAAIcA&#10;AACOAAAAlQAAAJoAAACfAAAApAAAAKgAAACsAAAArQAAALAAAACzAAAAtQAAALgAAAC7AAAAvwAA&#10;AMMAAADHAAAAywUAANEOAADRGwAA0C4AAM9FAADNXwAAy34AAMmeAADIvgAAxekAL2kAACNwAAAW&#10;eQAADYEAAAGLAAAAkwAAAJsAAACiAAAAqAAAAK4AAAC0AAAAuAAAAL0AAADAAAAAwgAAAMUAAADI&#10;AAAAywAAAM4AAADRAAAA1gAAANsAAADfAAAA5AAAAOgGAADrEQAA6iMAAOo6AADpVAAA53IAAOWT&#10;AADjswAA49QA/wAAAP8AAAD/AAAA/wAEAP8ACwD/ABAA/wAXAP8AIQD/ACsA/wA1AP8APgD/AEcA&#10;/wBOAP8AVQD8AFsA+gBhAPgAZgD2AG0A9ABzAPIAewDvAIQA7QCOAOoAmQDmAKcA4wC5AN8A1QDb&#10;APcA1gD/AMAA/wCyAP8AqgD/AKUA/wCiAP8A/wAAAP8AAAD+AAAA/AAAAPwAAwD+AAsA/wARAP8A&#10;GgD9ACQA+QAuAPQAOADwAEAA7ABIAOkATgDmAFQA4gBaAN8AXwDcAGUA2ABrANQAcgDQAHsAzQCF&#10;AMoAkQDHAJ4AwwCuAMAAxQC9AOsAuwD/ALAA/wCkAP8AnAD/AJgA/wCVAP8A/wAAAPoAAAD0AAAA&#10;8QAAAPIAAADqAAUA5wAOAOIAFQDhAB4A4QAoANgAMQDQADkAywBAAMgARwDFAE0AwgBTAL8AWAC9&#10;AF4AuwBkALkAawC2AHMAtAB8ALEAiACuAJUAqwCkAKgAuACmANwAowD7AJ8A/wCVAP8AjwD/AIsA&#10;/wCJAP8A+QAAAO8AAADnAAAA3wAAAM8AAADIAAAAwQAKAL8AEQC8ABgAuwAhALkAKgC0ADIAsQA6&#10;AK4AQACrAEYAqABMAKYAUQCjAFYAoQBcAJ8AYwCdAGoAmwBzAJkAfgCWAIwAlACbAJIArQCQAMcA&#10;jgDwAI0A/wCGAP8AgAD/AH0A/wB8AP8A7QAAAOAAAADRAAAAvwAAALMAAACqAAAApgAFAKIADQCh&#10;ABMAoAAbAJ8AIwCbACsAmAAyAJUAOQCTAD8AkQBEAI8ASgCOAE8AjABVAIoAWwCIAGMAhgBrAIQA&#10;dgCCAIIAgACSAH4AowB8ALoAegDhAHkA/wB3AP8AcgD/AHAA/wBvAP8A3QAAAMsAAAC2AAAApwAA&#10;AJ0AAACUAAAAjgABAIsACgCJABAAiAAVAIcAHQCHACUAhAAsAIIAMgB/ADgAfQA9AHsAQwB5AEgA&#10;eABOAHYAVAB1AFsAcwBjAHEAbgBvAHoAbQCJAGwAmgBqAK4AaQDMAGgA9gBnAP8AZQD/AGQA/wBj&#10;AP8AygAAALQAAAChAAAAkwAAAIkAAACCAAAAewAAAHgABQB2AAwAdQARAHQAGABzAB8AcgAlAHAA&#10;LABuADIAbAA3AGoAPABpAEIAaABIAGYATgBlAFUAYwBdAGIAZgBgAHIAXgCAAF0AkgBbAKUAWgC+&#10;AFkA6QBZAP8AWQD/AFgA/wBYAP8AuQAAAKIAAACQAAAAgwAAAHkAAABxAAAAbQAAAGkAAQBmAAkA&#10;ZQAOAGQAEwBjABkAYwAgAGEAJgBgACwAXgAxAFwANwBbADwAWgBCAFgASABXAE8AVgBXAFQAYABT&#10;AGwAUQB5AFAAigBPAJ4ATgC0AE0A2gBNAPsATQD/AE0A/wBNAP8AqgAAAJQAAACCAAAAdQAAAGsA&#10;AABkAAAAYAAAAF0AAABaAAUAWAAMAFcAEABWABUAVgAbAFUAIQBTACcAUgAsAFEAMQBPADcATgA9&#10;AE0AQwBMAEoASgBSAEkAWwBIAGYARgBzAEUAhABEAJcAQwCsAEIAyQBCAPEAQgD/AEMA/wBDAP8A&#10;ngAAAIkAAAB4AwAAagQAAGEEAABaAwAAVQEAAFIAAABQAAIATgAJAE0ADQBMABEASwAXAEoAHABJ&#10;ACIASAAnAEcALQBFADIARAA4AEMAPgBCAEUAQQBNAD8AVgA+AGEAPQBuADsAfgA6AJEAOQCmADgA&#10;vwA4AOgAOAD/ADkA/wA5AP8AlQMAAIAHAABvCQAAYgoAAFgLAABRCgAATAgAAEkGAABHAwAARgAG&#10;AEQACwBDAA8AQgATAEEAGABBAB4APwAjAD4AKQA9AC4AOwA0ADoAOgA5AEEAOABJADcAUgA2AF0A&#10;NABqADMAegAyAIwAMQChADAAuAAvAN4ALwD5AC8A/wAwAP8AjAkAAHgMAABoDQAAXA4AAFIOAABL&#10;DgAARQ0AAEEMAAA/CgAAPggCAD0ECAA8AQ0AOwAQADoAFQA5ABoAOAAgADYAJQA1ACsANAAwADMA&#10;NwAyAD4AMQBGAC8AUAAuAFoALQBnACsAdwAqAIkAKQCdACgAswAnANEAJwDyACcA/wAnAP8AhgwA&#10;AHIOAABjEAAAVhEAAE0RAABFEQAAQBAAADwPAAA5DgAANw0AADYLBAA2CAoANQYOADQFEgAyBBcA&#10;MQUcADAFIgAvBSgALgYuAC0GNAArBjwAKgZEACkHTgAnB1kAJgdlACQHdQAjB4cAIgebACAGsAAg&#10;BssAHwXtAB8G/gAfB/8AgA4AAG0RAABeEgAAUhMAAEgTAABBEwAAOxMAADcSAAA0EQAAMhAAADAP&#10;AQAwDQYAMAsLAC8KEAAtChQALAsZACoLHwApCyUAKAwrACcMMgAmDDoAJAxDACMMTQAhDVgAIA1l&#10;AB4NdQAcDYgAGg2cABkNsQAYDMoAFwzrABcN/AAYDP8AexEAAGkTAABaFQAAThYAAEUWAAA9FgAA&#10;OBUAADMVAAAwFAAALRMAACsSAAAqEAMAKg8IACkODQAoDhEAJg4WACUPHQAkDyMAIw8pACEQMQAg&#10;EDkAHhBCAB0QTAAbEFgAGRBmABcQdgAVEIkAFBCeABIQswAREM4AERDuABIQ/gASEP8AdxMAAGUV&#10;AABXFwAASxgAAEIZAAA6GQAANBgAADAXAAAsFwAAKRYAACcVAAAmFAEAJRIEACMSCwAiEg8AIRIU&#10;ACASGgAeEyAAHRMnABwTLgAaEzYAGRRAABcUSgAWFFYAFBRkABIUdAARFIcAEBScAA4UsQANFMoA&#10;DRTrAA4T/gAOE/8AcxUAAGEYAABTGgAASBsAAD8bAAA3GwAAMhoAAC0aAAApGQAAJhgAACQYAAAi&#10;FwAAIBYBAB4WCAAdFg0AGxcSABoXFwAZFx0AGBgkABYYKwAVGDQAFBg9ABIZSAARGVQAEBliAA4Z&#10;cgANGYQADBmYAAoZrQAJGMYACRjnAAkY+gAKF/8AbxgAAF4aAABQHAAARR0AADwdAAA1HQAALx0A&#10;ACocAAAmGwAAIxsAACEaAAAeGgAAHBoAABobBQAYGwwAFhwQABUcFQAUHBsAExwiABIdKQARHTEA&#10;EB07AA4dRQANHlEADB5eAAoebQAJHoAABx6UAAUdqgADHcIAAx3mAAQc+AAFHP8AaxoAAFsdAABN&#10;HgAAQh8AADofAAAyHwAALR8AACgeAAAkHgAAIR0AAB4dAAAcHQAAGB4AABUfAgATIAkAEiEOABAh&#10;EgAQIRgADiEfAA4iJgANIi4ADCI3AAoiQQAJIk0AByJaAAUiaQADInwAASKRAAAiqAAAIcAAACHl&#10;AAAg+AAAIP8AZx0AAFcfAABKIQAAQCEAADciAAAwIQAAKiEAACYgAAAiIAAAHx8AABwfAAAZIAAA&#10;FiEAABIjAgAQJAcADiYMAAwmEAALJhUACiYcAAkmIgAIJioABiczAAQnPQADJ0kAASdWAAAnZgAA&#10;J3kAACePAAAmpgAAJr8AACXkAAAl+QAAJP8AYyAAAFQiAABHIwAAPSQAADQkAAAuIwAAKCMAACQi&#10;AAAhIgAAHiEAABoiAAAXIwAAEyQAABAmAgAOKAcACyoLAAgrDgAGKxMABCsYAAIrHwABLCcAACww&#10;AAAsOgAALEUAACxTAAAsYwAALHYAACyMAAArpAAAK74AACrkAAAq+gAAKf8AXyMAAFAlAABEJgAA&#10;OiYAADImAAArJgAAJiUAACMkAAAfJAAAGyQAABclAAAUJwAAESkAAA4rAgALLQYABy8LAAQwDgAA&#10;MBEAADEVAAAxHAAAMSMAADIsAAAyNgAAMkIAADJPAAAyXwAAMnIAADGJAAAxogAAMLwAADDkAAAv&#10;+wAAL/8AWicAAEwoAABAKQAANykAAC8pAAApKAAAJScAACEmAAAcJwAAGCgAABQqAAARLAAADi4A&#10;AAswAQAHMgUAAzQJAAA1DAAANg8AADcSAAA4GAAAOCAAADgoAAA4MgAAOT0AADlLAAA5WwAAOG4A&#10;ADiFAAA3nwAAN7oAADbkAAA1/AAANf8AVSoAAEgsAAA9LAAANCwAAC0rAAAoKgAAJCkAAB4qAAAZ&#10;KwAAFC0AABEvAAANMQAACjQAAAc2AAACOAQAADoHAAA7CgAAPQ0AAD4QAABAFAAAQBsAAEAkAABA&#10;LgAAQDkAAEBHAABAVgAAQGkAAECAAAA/mwAAPrcAAD3jAAA8/AAAPP8AUC8AAEMvAAA5LwAAMi8A&#10;ACwtAAAnLAAAIC0AABovAAAVMQAAETMAAA02AAAJOAAABTsAAAA9AAAAQAEAAEEEAABDBwAARQsA&#10;AEYOAABIEQAAShYAAEoeAABKKAAASjQAAElCAABJUQAASWQAAEh7AABIlwAAR7QAAEbgAABF/AAA&#10;RP8ASjMAAD8zAAA2MwAAMDEAACowAAAjMQAAHDMAABY1AAAROAAADTsAAAg+AAADQQAAAEMAAABG&#10;AAAASAAAAEoAAABMBAAATgcAAE8LAABRDgAAVBIAAFUZAABVIgAAVC4AAFQ8AABUSwAAU14AAFN0&#10;AABSkAAAUa4AAFDXAABP+wAATv8ARTcAADw3AAA1NgAALzQAACY1AAAeNwAAFzoAABE9AAAMQQAA&#10;B0QAAABIAAAASgAAAE0AAABQAAAAUwAAAFUAAABXAAAAWAIAAFsGAABdCwAAXw4AAGITAABiGwAA&#10;YicAAGI0AABhRQAAYFcAAGBtAABfiQAAXacAAFzMAABa+AAAWf8AQTwAADo7AAA0OQAAKjoAACE8&#10;AAAYQAAAEUMAAAxHAAAGSwAAAE8AAABTAAAAVgAAAFkAAABcAAAAXwAAAGEAAABjAAAAZQAAAGcB&#10;AABqBQAAbQoAAHAOAABzFQAAciAAAHItAABxPQAAcE8AAG9lAABugAAAbZ8AAGvBAABp8QAAaP8A&#10;P0AAADk+AAAuPwAAJEIAABpGAAASSgAADE8AAARUAAAAWAAAAF0AAABhAAAAZQAAAGgAAABrAAAA&#10;bgAAAHEAAABzAAAAdQAAAHgAAAB7AAAAfgMAAIEKAACFDwAAhxcAAIYkAACFNAAAhEYAAIJdAACB&#10;dgAAf5YAAH62AAB85wAAev8AP0QAADNFAAAoSAAAHUwAABNSAAAMVwAAA10AAABjAAAAaAAAAG0A&#10;AABxAAAAdgAAAHoAAAB+AAAAgQAAAIMAAACGAAAAiQAAAIsAAACOAAAAkgAAAJUBAACZCQAAnhAA&#10;AJ4aAACdKQAAnDwAAJpSAACYbAAAlosAAJSqAACS1AAAkPoAOEsAACxOAAAgUwAAFVkAAA1gAAAD&#10;ZwAAAG4AAAB0AAAAegAAAIAAAACEAAAAigAAAI4AAACSAAAAlQAAAJcAAACaAAAAnQAAAKAAAACj&#10;AAAApwAAAKsAAACvAAAAtAkAALgQAAC3HgAAtTAAALNGAACxYAAAr34AAKygAACrwQAAqe4AMVUA&#10;ACRbAAAYYQAADmkAAAVxAAAAeQAAAIEAAACIAAAAjwAAAJQAAACaAAAAnwAAAKQAAACoAAAAqQAA&#10;AKwAAACvAAAAswAAALUAAAC5AAAAvQAAAMEAAADGAAAAywAAANEKAADTFAAA0SUAANA7AADNVAAA&#10;ynEAAMiSAADFswAAw94AKWIAABxpAAARcQAAB3sAAACEAAAAjQAAAJUAAACdAAAAowAAAKkAAACv&#10;AAAAtAAAALkAAAC8AAAAvgAAAMIAAADFAAAAyAAAAMwAAADQAAAA1AAAANoAAADfAAAA5AAAAOoA&#10;AADuDAAA7RoAAOwvAADqSQAA6GUAAOaGAADkpQAA4sYA/wAAAP8AAAD/AAAA/AABAPwACAD+AA4A&#10;/wAUAP8AHQD/ACYA/wAwAP8AOgD/AEIA/wBJAP4AUAD7AFYA+QBcAPYAYgD0AGgA8gBvAPAAdgDt&#10;AH8A6gCJAOcAlQDkAKMA4AC1ANsA0ADVAPYAygD/ALYA/wCoAP8AnwD/AJoA/wCWAP8A/wAAAPsA&#10;AAD2AAAA8wAAAPMAAAD2AAkA+gAOAP0AFgD7ACAA9wAqAPIAMwDtADsA6QBDAOYASQDiAE8A3gBV&#10;ANsAWwDWAGAA0gBnAM8AbgDMAHYAyQCAAMYAjADCAJoAvwCqALsAwQC4AOkAtgD/AKcA/wCaAP8A&#10;kgD/AI0A/wCKAP8A+gAAAPEAAADqAAAA5wAAAOcAAADkAAEA4AALANsAEQDaABoA2wAjANEALADK&#10;ADQAxgA7AMIAQgC/AEgAvABOALoAUwC4AFkAtgBfALMAZgCxAG4ArgB3AKwAgwCpAJEApgChAKMA&#10;tQCgANgAngD7AJUA/wCLAP8AhQD/AIAA/wB+AP8A7wAAAOMAAADaAAAA0wAAAMYAAAC/AAAAuQAG&#10;ALcADgC0ABQAtAAdALMAJQCuAC0AqwA0AKcAOwCkAEEAoQBGAJ8ATACdAFEAmwBXAJkAXgCXAGUA&#10;lQBuAJMAeQCQAIcAjgCXAIwAqQCJAMQAiADvAIUA/wB8AP8AdgD/AHMA/wByAP8A4AAAANAAAADG&#10;AAAAtgAAAKkAAAChAAAAnQABAJkACgCYABAAmAAWAJcAHgCUACYAkQAtAI8ANACMADoAigA/AIgA&#10;RQCHAEoAhQBQAIMAVgCBAF4AgABmAH4AcQB8AH0AeQCNAHcAoAB1ALYAcwDfAHIA/wBuAP8AaQD/&#10;AGcA/wBlAP8AzAAAAL4AAACrAAAAnQAAAJMAAACKAAAAhQAAAIIABQCAAA0AfwARAH8AGACAACAA&#10;fQAmAHoALQB3ADMAdQA4AHQAPgByAEMAcABJAG8ATwBtAFYAbABeAGoAaABoAHUAZwCEAGUAlgBk&#10;AKsAYgDJAGEA9gBgAP8AXAD/AFsA/wBaAP8AvQAAAKkAAACXAAAAiQAAAH4AAAB4AAAAcwAAAG8A&#10;AQBtAAkAbAAOAGsAEwBrABkAagAgAGgAJgBmACwAZQAyAGMANwBiADwAYABCAF8ASABdAE8AXABX&#10;AFoAYQBZAG0AVwB7AFYAjgBVAKIAUwC7AFIA6QBSAP8AUAD/AE8A/wBPAP8ArQAAAJgAAACGAAAA&#10;eAAAAG4AAABnAAAAYwAAAGAAAABdAAUAXAALAFsAEABbABUAWwAbAFoAIQBYACYAVgAsAFQAMQBT&#10;ADYAUgA8AFEAQgBPAEkATgBRAE0AWwBLAGYASgB0AEkAhQBIAJkARwCxAEYA2ABGAPwARQD/AEUA&#10;/wBFAP8AnwAAAIkAAAB4AAAAbAAAAGIAAABbAAAAVgAAAFMAAABRAAIATwAIAE8ADQBOABEATgAW&#10;AE0AHABMACEASgAmAEkALABIADEARwA3AEUAPQBEAEQAQwBMAEIAVQBAAGAAPwBuAD4AfgA9AJIA&#10;PACpADsAxwA7APMAOwD/ADsA/wA8AP8AkwAAAH4AAABuAAAAYQAAAFgAAABRAAAATAAAAEkAAABH&#10;AAAARQAFAEQACwBDAA4AQwASAEMAFwBCAB0AQAAiAD8AJwA+ACwAPQAyADsAOAA6AD8AOQBHADgA&#10;UAA3AFsANQBoADQAeAAzAIwAMgCiADEAvAAxAOcAMQD/ADIA/wAzAP8AiQAAAHYDAABmBQAAWQcA&#10;AFAHAABJBgAAQwUAAEADAAA+AQAAPAADADsACAA6AA0AOgAQADkAFAA5ABkANwAeADYAIwA1ACgA&#10;NAAuADMANAAyADsAMABDAC8ATAAuAFcALQBkACwAcwArAIcAKgCcACkAtQApANwAKQD7ACkA/wAq&#10;AP8AgQQAAG4IAABfCgAAUwsAAEoLAABCCwAAPQoAADkJAAA2CAAANQUAADQCBgAzAAoAMgAOADEA&#10;EQAxABUAMAAaAC8AHwAuACQALAAqACsAMAAqADcAKQA/ACgASQAnAFQAJgBgACQAbwAjAIIAIgCX&#10;ACEArgAhAMwAIQDzACEA/wAiAP8AewkAAGgMAABaDQAATg4AAEUOAAA9DgAAOA0AADMNAAAwDAAA&#10;LgsAAC0JAwAtBggALAQMACsCDwAqARIAKQEXACgBHAAnACEAJgAnACUALQAkADQAIwE9ACIBRgAh&#10;AVEAHwFdAB4BbAAcAX8AGwCUABoAqgAaAMUAGgDrABkA/wAaAP8AdQwAAGQOAABVDwAAShAAAEAQ&#10;AAA5EAAAMxAAAC8PAAAsDgAAKQ4AACcNAQAnDAUAJwoKACYIDQAlBxAAJAYUACIGGQAhBh8AIAck&#10;AB8HKwAeBzIAHQc6ABwIRAAaCE8AGQhcABcIawAWCH0AFQeRABQHpwATBr8AEgXkABIF+gASBf8A&#10;cQ4AAF8QAABREQAARhIAAD0SAAA2EgAAMBIAACsRAAAoEQAAJRAAACMQAAAiDgQAIQ0HACEMCwAg&#10;Cw4AHwsSAB0LFwAcDBwAGwwiABoMKQAZDDEAGAw5ABYNQwAVDU8AEw1cABINawAQDX4ADw2SAA4N&#10;pwANDL4ADQzgAA0M9QANDP8AbRAAAFwRAABOEwAAQxQAADoUAAAyFAAALRQAACgTAAAlEwAAIhIA&#10;ACARAAAeEQMAHBAFABwPCAAbDwwAGg4QABkPFAAXDxoAFg8hABUQKAAUEDAAEhA5ABEQRAAQEFAA&#10;DhBdAA0QawAMEHwACxCQAAkQpQAIELwABxDfAAcQ9AAHD/8AaREAAFgUAABLFQAAQBYAADcWAAAw&#10;FgAAKhYAACYVAAAiFQAAHxQAAB0TAAAaEwIAGRIEABcSBgAWEgoAFRIOABQSEgASEhgAERMeABET&#10;JQAQEy4ADhM3AA0UQAAMFEsACxRYAAkUZwAHFHgABhSNAAQUowADE7sAAhPdAAES9AACEv8AZRMA&#10;AFUWAABIFwAAPRgAADQYAAAtGAAAKBgAACMXAAAgFwAAHRYAABoVAAAYFQIAFhUEABQVBQASFggA&#10;ERYNABAXEAAOFxUADhcbAA0XIgAMFykACxgyAAkYPAAHGEcABRhUAAQYYwACGHUAARiLAAAXoQAA&#10;F7kAABfdAAAW9QAAFv8AYRYAAFIYAABFGgAAOxoAADIaAAArGgAAJRoAACEZAAAeGAAAGxgAABgX&#10;AAAWFwIAFBcDABIYBQAQGQcADhsLAAwbDwALGxMAChsYAAgcHwAHHCYABRwvAAQcOAACHEQAAB1R&#10;AAAdYAAAHXIAAByIAAAcoAAAG7kAABveAAAa9gAAGv8AXhgAAE8aAABCHAAAOBwAAC8dAAApHAAA&#10;IxwAAB8bAAAcGgAAGRkAABcZAQAUGQIAEhoDABAbBAAOHQcADB4LAAkfDgAGIBEABSAWAAMgHAAB&#10;ISMAACErAAAhNQAAIUAAACFOAAAhXQAAIW8AACGGAAAgngAAILgAAB/eAAAe+AAAHv8AWhsAAEsd&#10;AAA/HgAANR8AAC0fAAAnHgAAIh0AAB4dAAAbHAAAGBsAABUbAAASHAAAEB0CAA4fBAAMIQYACSIK&#10;AAUjDQACJBAAACUTAAAlGQAAJiAAACYoAAAmMgAAJj0AACZKAAAmWgAAJmwAACaDAAAlnAAAJbcA&#10;ACTfAAAj+QAAI/8AVR4AAEcgAAA8IQAAMiEAACshAAAlIAAAIB8AAB0eAAAaHQAAFh4AABMeAAAQ&#10;IAAADiEAAAwjAgAIJQUABScJAAAoCwAAKg4AACsRAAAsFgAALB0AACwlAAAsLgAALDoAACxHAAAs&#10;VgAALGkAACyAAAArmgAAKrUAACnfAAAp+wAAKP8AUSIAAEQjAAA4JAAALyQAACgjAAAjIgAAHyEA&#10;ABwgAAAXIAAAEyEAABAjAAAOJAAACyYAAAgoAAAEKgQAACwHAAAuCQAAMAwAADEPAAAzEwAAMxkA&#10;ADMhAAAzKgAAMzUAADNDAAAzUgAAM2UAADJ7AAAylwAAMbMAADDeAAAv+wAALv8ATCUAAD8mAAA1&#10;JwAALSYAACclAAAiJAAAHiMAABkjAAAUJAAAESYAAA4oAAALKgAABywAAAMvAAAAMQIAADMEAAA1&#10;BwAANwoAADkNAAA6EAAAOxUAADsdAAA7JgAAOzEAADs+AAA7TgAAO2AAADp3AAA5kgAAOLAAADfb&#10;AAA2/AAANf8ARykAADsqAAAyKgAAKykAACUnAAAhJgAAGycAABUoAAARKgAADiwAAAovAAAGMQAA&#10;ATQAAAA2AAAAOAAAADsBAAA9BAAAPwcAAEEKAABDDgAARREAAEUYAABFIQAARSwAAEQ5AABESAAA&#10;RFsAAENxAABCjQAAQasAAEDSAAA/+gAAPv8AQi0AADguAAAvLQAAKSsAACQqAAAdKgAAFywAABEu&#10;AAANMQAACTQAAAQ3AAAAOgAAADwAAAA/AAAAQQAAAEQAAABGAAAASAMAAEoHAABMCwAATg4AAFAT&#10;AABQHAAAUCcAAE80AABPQwAAT1UAAE5qAABNhgAATKQAAErKAABJ+AAASP8APjIAADUxAAAuLwAA&#10;KS4AACAuAAAZMQAAEjMAAA43AAAJOgAAAj0AAABAAAAARAAAAEcAAABJAAAATAAAAE8AAABRAAAA&#10;UwAAAFUBAABYBgAAWgsAAF0OAABfFQAAXiAAAF4sAABdPAAAXE4AAFtjAABafgAAWJ0AAFfAAABV&#10;8gAAVP8AOjYAADM0AAAtMgAAJDMAABs2AAATOQAADj0AAAhBAAAARQAAAEkAAABMAAAAUAAAAFMA&#10;AABWAAAAWQAAAFsAAABdAAAAYAAAAGIAAABlAAAAaAUAAGsLAABvEAAAbxgAAG4lAABtNAAAbUYA&#10;AGtbAABqdQAAaJQAAGa2AABk6QAAYv8AODkAADI3AAAoOQAAHjsAABU/AAAORAAAB0kAAABNAAAA&#10;UgAAAFYAAABaAAAAXgAAAGIAAABlAAAAaAAAAGsAAABtAAAAcAAAAHMAAAB2AAAAeQAAAH0EAACB&#10;CwAAhREAAIQdAACCLAAAgD4AAH5UAAB+awAAe4oAAHqqAAB31gAAdf0AOD0AACw+AAAiQQAAF0YA&#10;AA9LAAAHUQAAAFcAAABcAAAAYgAAAGYAAABrAAAAbwAAAHQAAAB4AAAAewAAAH4AAACAAAAAgwAA&#10;AIYAAACKAAAAjQAAAJEAAACWAwAAmwwAAJ0TAACbIQAAmjMAAJdJAACUYgAAk38AAJCgAACOxQAA&#10;jPMAMUQAACVIAAAaTQAAEFMAAAhaAAAAYQAAAGgAAABuAAAAdAAAAHkAAAB/AAAAhAAAAIkAAACN&#10;AAAAkQAAAJMAAACWAAAAmQAAAJ0AAACgAAAApAAAAKgAAACsAAAAsgMAALcNAAC3FwAAtSgAALI+&#10;AACwVgAArHMAAKqUAACptAAApeUAKk8AAB5UAAASWwAACmIAAABqAAAAcwAAAHsAAACCAAAAiQAA&#10;AI4AAACUAAAAmgAAAJ8AAACkAAAApgAAAKkAAACtAAAAsAAAALMAAAC3AAAAuwAAAMAAAADFAAAA&#10;ywAAANEEAADVDgAA0x0AANAyAADNSwAAymYAAMaHAADCqQAAwcsAIlsAABZiAAAMawAAAXQAAAB9&#10;AAAAhwAAAJAAAACXAAAAngAAAKQAAACrAAAAsQAAALYAAAC6AAAAvAAAAMAAAADEAAAAyAAAAMsA&#10;AADPAAAA1AAAANoAAADgAAAA5gAAAOsAAADxBgAA8BMAAO4nAADsPwAA6lsAAOd6AADkmwAA4LsA&#10;/wAAAPsAAAD2AAAA8wAAAPQABQD2AAwA+gARAP8AGQD/ACIA/wAsAP8ANQD/AD0A/wBFAPwATAD6&#10;AFIA9wBYAPUAXgDzAGQA8QBqAO4AcgDsAHoA6QCFAOUAkQDhAKAA3QCyANgAzgDSAPYAwQD/AK0A&#10;/wCeAP8AlgD/AJAA/wCMAP8A+gAAAPIAAADsAAAA6QAAAOkAAADsAAUA8gAMAPgAEgD3ABsA9QAl&#10;APAALgDrADcA5gA+AOIARQDdAEsA2ABQANMAVgDQAFwAzQBiAMoAagDIAHIAxQB8AMIAiAC+AJYA&#10;ugCoALcAvwC0AOgArgD/AJ0A/wCQAP8AiAD/AIMA/wCAAP8A8AAAAOUAAADeAAAA2gAAANsAAADc&#10;AAAA2AAHANEADgDRABUA0gAeAMsAJwDFAC8AwAA3AL0APQC6AEQAtwBJALUATwCyAFUAsABbAK4A&#10;YQCsAGkAqQBzAKcAfwCkAI0AoQCeAJ4AsgCbANUAmQD8AIwA/wCCAP8AewD/AHYA/wB0AP8A4gAA&#10;ANMAAADKAAAAxwAAALwAAAC2AAAAsAABAK8ACwCsABEArQAYAK0AIACoACgApAAvAKAANgCdADwA&#10;mwBCAJkARwCXAE0AlQBTAJMAWQCRAGEAjwBqAIwAdQCKAIMAiACUAIYApwCDAMIAggDwAHwA/wBz&#10;AP8AbQD/AGoA/wBoAP8AzwAAAMEAAAC5AAAArQAAAKAAAACYAAAAlAAAAJEABgCQAA0AkAASAI8A&#10;GQCOACEAiwAoAIgALwCGADUAhAA6AIIAQACAAEUAfgBLAHwAUgB6AFkAeABiAHYAbAB0AHkAcgCJ&#10;AHEAnQBvALQAbQDfAGwA/wBlAP8AYAD/AF4A/wBcAP8AvgAAALEAAACgAAAAkgAAAIkAAACCAAAA&#10;fAAAAHoAAQB4AAkAdwAOAHgAFAB3ABoAdAAhAHIAJwBwAC0AbgAzAGwAOABrAD4AaQBEAGgASgBm&#10;AFEAZABaAGMAZABhAHAAXwB/AF4AkwBdAKkAXADIAFsA9wBXAP8AVAD/AFIA/wBRAP8AsAAAAJ8A&#10;AACNAAAAfwAAAHQAAABuAAAAagAAAGYAAABlAAQAYwALAGMAEABjABUAYwAbAGEAIQBfACcAXQAs&#10;AFwAMgBaADcAWQA9AFcAQwBWAEsAVQBTAFMAXABSAGgAUAB3AE8AiQBOAJ8ATQC6AEwA6QBLAP8A&#10;SQD/AEcA/wBHAP8AogAAAI0AAAB8AAAAbgAAAGUAAABeAAAAWQAAAFcAAABVAAEAVAAHAFMADQBT&#10;ABEAVAAWAFIAGwBRACEATwAmAE4AKwBMADEASwA3AEoAPQBJAEQARwBMAEYAVgBEAGEAQwBwAEIA&#10;gQBBAJcAQACvAD8A1wA/AP8APgD/AD0A/wA+AP8AlAAAAH8AAABvAAAAYwAAAFkAAABRAAAATQAA&#10;AEoAAABIAAAARwAEAEcACgBGAA4ARgARAEcAFgBFABwARAAhAEIAJgBBACsAQAAxAD4ANwA9AD4A&#10;PABHADoAUAA5AFsAOABpADcAegA2AI8ANQCnADUAxgA0APUANAD/ADQA/wA1AP8AiAAAAHQAAABl&#10;AAAAWAAAAE8AAABIAAAAQwAAAD8AAAA9AAAAPAACADwABwA7AAwAOwAPADsAEgA6ABcAOQAcADcA&#10;IQA2ACYANQAsADQAMgAzADkAMQBBADAASwAvAFYALgBjAC0AcwAsAIgALACgACsAuwArAOoAKwD/&#10;ACsA/wAsAP8AfwAAAGwAAABdAQAAUQIAAEgDAABAAwAAOwIAADcAAAA0AAAAMwAAADIABQAyAAkA&#10;MgANADEAEAAxABMAMAAYAC8AHQAtACIALAAoACsALgAqADUAKQA9ACgARgAnAFEAJgBeACUAbgAk&#10;AIIAIwCZACMAswAiAN4AIgD/ACMA/wAkAP8AdwAAAGUEAABWBgAASwcAAEIIAAA6CAAANQcAADAG&#10;AAAtBQAALAMAACsAAwAqAAcAKQALACkADgApABEAKAAVACcAGQAmAB4AJQAkACQAKgAjADEAIgA5&#10;ACEAQwAgAE4AHwBaAB4AaQAdAHwAHACTABsArAAbAM0AGwD2ABsA/wAcAP8AcAUAAF8IAABRCgAA&#10;RgsAAD0LAAA1CwAAMAsAACsKAAAoCQAAJQgAACQHAgAjBAYAIwIJACIBDAAiAA8AIQASACAAFgAf&#10;ABsAHgAgAB0AJgAcAC4AGwA2ABoAPwAZAEoAGABXABcAZgAWAHgAFQCPABUApgAUAMMAFADuABQA&#10;/wAVAP8AawgAAFsLAABNDAAAQg0AADkNAAAxDQAALA0AACcNAAAjDAAAIQwAAB8LAQAeCgUAHQgI&#10;AB0GCwAcBQ0AHAQQABsEFAAZBBgAGQQeABgEIwAXBCsAFgQzABUEPAAUBEcAEwNUABIDYwARA3UA&#10;EAKKABABogAPALwADwDlAA8A/gAQAP8AZwsAAFcNAABJDgAAPg8AADUPAAAuDwAAKA8AACQOAAAg&#10;DgAAHQ4AABsNAQAZDQQAGAwHABgLCQAXCQwAFwkOABYJEgAVCRYAFAkbABMJIQASCSgAEgkwABEJ&#10;OgAQCUUADwlSAA4JYQANCXMADAiIAAsInwAKB7cACgbbAAoF9gAKBP8AYw0AAFMOAABGEAAAOxEA&#10;ADIRAAArEQAAJRAAACEQAAAdEAAAGg8AABgPAQAWDgQAFQ4HABQNCQATDQsAEwwNABIMEAARDBQA&#10;EAwZABAMHwAPDCcADg0vAA0NOQAMDUUACw1RAAkNYAAIDXEABg2GAAUNnQAEDLQAAwzSAAIM8QAC&#10;C/8AXw4AAFAQAABDEQAAOBIAAC8SAAAoEgAAIxIAAB4RAAAbEQAAGBEAABUQAgAUEAUAEhAHABEP&#10;CQAQDwoAEA4MAA4ODgAODxIADQ8XAAwQHQAMECQAChAsAAkQNgAIEEEABhBOAAUQXQADEG8AARCE&#10;AAAQnAAAD7QAAA7UAAAO8wAADv8AXBAAAE0SAABAEwAANhQAAC0UAAAmFAAAIRMAABwTAAAZEgAA&#10;FhIAABQRAwASEQYAEREIABAQCgAOEAsADRELAAwRDQALEhEAChIVAAkSGgAIEiEABhMpAAUTMwAD&#10;Ez4AAhNLAAATWgAAE2wAABOCAAASmwAAErQAABHXAAAR9QAAEf8AWBIAAEkUAAA9FQAAMxYAACsW&#10;AAAkFQAAHxUAABoUAAAXFAAAFBMBABMSBAAREgcAEBIJAA4SCQANEgkACxMKAAkUDQAHFQ8ABhYT&#10;AAQWGAADFh8AAhYnAAAXMAAAFzsAABdIAAAXWAAAF2oAABaAAAAWmQAAFbQAABXZAAAU9wAAE/8A&#10;VRQAAEYWAAA6FwAAMBgAACgYAAAiFwAAHRYAABkWAAAWFQAAExQDABITBgAQEwcADxMHAA0UBwAL&#10;FQgACRYJAAYYDAADGg4AARoRAAAaFgAAGxwAABskAAAbLQAAGzgAABtGAAAcVQAAG2cAABt9AAAb&#10;lwAAGrMAABnbAAAY+QAAF/8AURYAAEMYAAA3GQAALhoAACYaAAAgGQAAGxgAABgXAAAVFgEAExUF&#10;ABEVBAAPFQQADRYEAAsXBQAJGQYABhoIAAIcCgAAHg0AACAQAAAgEwAAIBkAACAhAAAhKgAAITUA&#10;ACFCAAAhUgAAIGQAACB6AAAflQAAH7EAAB7bAAAd+gAAHP8ATRkAAD8bAAA0HAAAKxwAACQcAAAe&#10;GwAAGhoAABcYAAAUFwIAEhcCABAYAQANGQEACxoCAAgcAwAFHQQAAh8GAAAhCAAAIwsAACUOAAAm&#10;EQAAJhYAACYeAAAnJwAAJzIAACc/AAAmTgAAJmAAACZ3AAAlkgAAJK8AACPaAAAi+wAAIf8ASB0A&#10;ADweAAAxHwAAKB4AACIeAAAdHAAAGRsAABYaAAASGgAAEBsAAA0cAAALHQAACB8AAAQhAAABIwIA&#10;ACUEAAAnBgAAKQkAACwMAAAuDwAALhMAAC4aAAAuIwAALi4AAC47AAAuSgAALVwAAC1yAAAsjgAA&#10;K6wAACrUAAAp+wAAKP8ARCAAADghAAAuIQAAJiEAACAgAAAcHgAAGB0AABQdAAAQHgAADh8AAAsh&#10;AAAHIwAAAyUAAAAnAAAAKQAAACwBAAAuAwAAMAYAADMKAAA1DQAANhEAADYXAAA2HwAANikAADY2&#10;AAA2RQAANVcAADVtAAA0iQAAMqgAADHPAAAw+gAAL/8APyQAADQkAAArJAAAJCMAAB8hAAAbIAAA&#10;FiAAABEhAAAOIwAACiUAAAYoAAACKgAAAC0AAAAvAAAAMgAAADQAAAA3AAAAOQMAADsGAAA+CgAA&#10;QA4AAEESAABBGgAAQCUAAEAxAABAQAAAP1IAAD5nAAA9ggAAPKIAADrHAAA5+AAAOP8AOigAADAo&#10;AAApJwAAIyUAAB8jAAAYJAAAEiUAAA4oAAAKKgAABS0AAAAwAAAAMwAAADYAAAA4AAAAOwAAAD4A&#10;AABAAAAAQgAAAEUCAABHBgAASgoAAE0OAABNFQAATB8AAEwrAABLOgAASkwAAElhAABIfAAAR5sA&#10;AEW/AABD8wAAQv8ANiwAAC0rAAAnKQAAIycAABsoAAAUKgAADi0AAAowAAAEMwAAADcAAAA6AAAA&#10;PQAAAEAAAABDAAAARgAAAEgAAABLAAAATQAAAFAAAABTAQAAVgYAAFkLAABbEAAAWxkAAFolAABZ&#10;NAAAWEYAAFdaAABVdAAAVJMAAFK1AABQ6gAAT/8AMzAAACwuAAAnLAAAHi0AABYvAAAQMgAACjYA&#10;AAM6AAAAPwAAAEIAAABGAAAASQAAAEwAAABPAAAAUgAAAFUAAABYAAAAWgAAAF0AAABgAAAAYwAA&#10;AGcGAABrDAAAbBIAAGseAABrLAAAaT0AAGdSAABmagAAZIkAAGGrAABf3AAAXf8AMTMAACwxAAAi&#10;MgAAGTUAABE5AAAKPQAAAkIAAABHAAAATAAAAFAAAABUAAAAWAAAAFsAAABfAAAAYgAAAGUAAABo&#10;AAAAawAAAG4AAABxAAAAdQAAAHkAAAB9BgAAgg0AAIIWAACAJAAAfjUAAHxJAAB7YQAAeH8AAHaf&#10;AABzxgAAcPcAMTYAACY4AAAcOwAAEkAAAAtFAAACSwAAAFEAAABWAAAAWwAAAGAAAABlAAAAaQAA&#10;AG4AAAByAAAAdgAAAHkAAAB8AAAAfgAAAIIAAACFAAAAiQAAAI4AAACTAAAAmAYAAJwOAACbGgAA&#10;mCsAAJZAAACSWQAAkXMAAI2VAACLtQAAiOgAKz4AACBBAAAVRwAADU0AAAJUAAAAWwAAAGEAAABo&#10;AAAAbgAAAHMAAAB5AAAAfgAAAIMAAACIAAAAjAAAAI8AAACSAAAAlQAAAJkAAACdAAAAoQAAAKUA&#10;AACqAAAAsAAAALcHAAC4EQAAtSEAALI1AACvTQAAqmkAAKiIAACmqAAAotEAI0gAABhOAAAOVAAA&#10;BFwAAABkAAAAbQAAAHUAAAB8AAAAgwAAAIkAAACPAAAAlQAAAJsAAACgAAAAowAAAKYAAACpAAAA&#10;rQAAALEAAAC1AAAAuQAAAL4AAADEAAAAygAAANIAAADaCgAA1hYAANIpAADOQQAAylwAAMV8AADC&#10;nQAAwb0AHFUAABFcAAAHZQAAAG4AAAB3AAAAfwAAAIgAAACQAAAAmAAAAJ8AAAClAAAArQAAALMA&#10;AAC4AAAAugAAAL4AAADCAAAAxgAAAMoAAADOAAAA0wAAANoAAADgAAAA5wAAAO0AAADzAAAA9A4A&#10;APIeAADvNgAA7FEAAOhuAADkkAAA37EAAAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQW&#10;FxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1e&#10;YGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKan&#10;qKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w&#10;8fL09fb3+fr7/P7//////////////////////////////////////////////////////wAAAAAA&#10;AAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7&#10;PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKD&#10;hYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvM&#10;zc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////&#10;//////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYX&#10;GBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5g&#10;YWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeo&#10;qqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx&#10;8vT19vf5+vv8/v//////////////////////////////////////////////////////AAECAwQF&#10;BgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+&#10;P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3&#10;eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+w&#10;sbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp&#10;6uvs7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAA&#10;AAAAAAAAAAAAAAEAAAABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSor&#10;LC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNk&#10;ZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5yd&#10;np+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW&#10;19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgI&#10;CQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywt&#10;LS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGD&#10;homLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV&#10;1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4&#10;+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZ&#10;GhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElK&#10;TE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6&#10;u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo&#10;6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+//+lJQb/pDAO/6Y6GP+xQyP/&#10;u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3L&#10;sZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6&#10;cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy&#10;/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+l&#10;JQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C&#10;06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnM&#10;snSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FV&#10;Rf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/&#10;pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06ua&#10;idyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSq&#10;w6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7D&#10;XlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO&#10;/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyl&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2&#10;t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlry&#10;xGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6&#10;GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72m&#10;ecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw&#10;5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+x&#10;QyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5v+mJQb/pDAO/6c6GP+yQyL/vEsy/8NURfzGXVrxyGRx48Zqh9bAb5vLuHKswrF0urutd8S0&#10;qXvNq6N/1KKehduZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4Zma&#10;juGZmo7hmZqO4ZmajuGZmo7hmZqO4f+mJQb/pTAO/6g6F/+zQyL/vksx/8VURfnJXFvvzWNx48xp&#10;iNXGbZzJv3CuvbZyurSwdcOrqnjKoqV80ZmhgdiQnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYnd&#10;kJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3f+mJQb/pTAO/6o6F/+1QyL/&#10;wEsx/chTRfbNW1vt0WFy4dBnidHLa53CwG6ttrdxuKyxc8GjrHbImqh5zpKkftSJoIXYiaCF2Img&#10;hdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF&#10;2P+nJQb/pTAO/6s6F/+2QyH/wUsx+stSRPPRWlrq2WBy3tZlicvMapy7wW2rr7lwtqW0cr6cr3TE&#10;lKt3youne8+EpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSE&#10;pIHUhKSB1ISkgdSEpIHUhKSB1P+nJQb/pjAO/606Fv+4QiH+xEow985SRPDWWFrn4F5y1tpkiMTN&#10;aZq0w2yoqLtvsp62cLqWsnLAjq52xoaqesp/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/&#10;zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zv+oJQb/pzAO/645Fv+6QiD7xkov&#10;9NNRQ+vdV1rj5lxxzttkh73PaZiuxWulor5ur5i5b7aQtXG8iLF0wYGueMV7rH3Je6x9yXusfcl7&#10;rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yf+o&#10;JAb/pzAN/7A5Ff+9Qh/3yUov79hQQubjVVnc6Ftwxt1jhbbRaJWnyGuhnMFtqpO8b7GKuXG2hLV0&#10;u32yd793sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzC&#10;d7B8wnewfMJ3sHzCd7B8wv+pJAX/qDAN/7M5FP7AQh7zzUot6d1PQOHpU1nT6ltvv99jgq/TZ5Gh&#10;y2qdlsVtpY3Ab6uGvXGwf7pztXq3d7h0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1&#10;e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u/+qJAX/qS8N/7Y4E/nEQR3t0kkr4uNN&#10;QNvvUljK7Vptt+Fif6jWZ42bz2qXkcltn4jFb6WCwnGpe790rXa9d7Bxu3uzcbt7s3G7e7Nxu3uz&#10;cbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s/+rJAX/&#10;qy8N/7o4EvPJQRvk2kko2OhMQM7zUVfA71lrruRheqDcZ4aU1GuQi89ul4TMcJx9yXOgeMZ1o3PE&#10;eKZuwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8&#10;qW7CfKluwnypbsJ8qf+tJAX/sC8L+8A4D+rQQRfa4kYozO5MQcP5UFW181hmpelhdJfhZ36N22uG&#10;hddvjH/UcpF60XWUdc94l3HNe5pszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxs&#10;zH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nP+vIwT/ti0J8cg2DN3cPRPN6kYqwfZLQLb/&#10;T1Gq91hgm+9ha4/oaHSF5G17f+BxgHnedIN13HiGctp7iW7Yfotr1oKNa9aCjWvWgo1r1oKNa9aC&#10;jWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjf+xIwT6vywG&#10;49QvB87mOxbB80UrtP9JPaj/Tkye/VdYkfZhYYbxaWl/7W9ueep0cnXod3Vx53p3buV9eWvkgHtp&#10;44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnj&#10;hHxp44R8aeOEfP+1IgPryyIC0OMnB8LxOhm0/kIqpv9GOZv/TUWS/1ZPhv5iVn76alx393Bgc/V1&#10;Y2/zeGVt8nxnavF/aGjwgmpm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74Vr&#10;Zu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa/bCGwHU3xEBwu8mC7X8Ohqn/z4nmf9EM43/Sz2F&#10;/1VFfP9hS3X/ak9w/3BSbP91VGr+eVZo/XxXZvx/WGT8glpj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7&#10;hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW9TPCgDE7RICtfsm&#10;Daj/NhmZ/zsjjP9BLID/SjR4/1M6cf9fP2z/aUNo/29FZf90R2P/d0hi/3tJYf9+Sl//gUpe/4RL&#10;Xv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte&#10;/4RLXv+ES/+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiT&#10;hLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj&#10;7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+o&#10;QR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2g&#10;z655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHC&#10;jYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRv&#10;d+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/&#10;sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5&#10;voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+Ks&#10;dYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr&#10;/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+f&#10;IgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiM&#10;v7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnY&#10;pHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZT&#10;PP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/&#10;nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qD&#10;kcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0f+fIgX/nS0M/584Ff+qQB7/s0kr/7lSPP+7XE/6umVk7bhteOGwc4vVqHmc&#10;zJ99qsWXgbW/kYW+uoyJxbaHj8yyg5bSr4Gg1qd+otOnfqLTp36i06d+otOnfqLTp36i06d+otOn&#10;fqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i0/+fIgX/ni0M/6A3FP+rQB7/tEkr/7tSPP+9&#10;W1D6vmRk7LxseeC1co3TrXeeyqR6rcKcfrm8loLDt5CHyrKLjNKuh5XYpoOd2qGCodWhgqHVoYKh&#10;1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1f+gIgX/ni0M&#10;/6E3FP+sQB3/tkgr/71RPP/AWlD6wWNl7MFqet65cI/SsXWhyKh4sMChe7y5m3/HtJaEz7CUjdWr&#10;kZfaoImc3JqIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qI&#10;oNeaiKDXmoig1/+gIgX/ni0M/6I3FP+tQB3/t0gq/79RPP/CWlD5xGJl68Vpe96+bpDRtnOjxq52&#10;s76necC4o3/JtKGGz6ycjdWjlpTampGc3JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/Y&#10;lY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2P+gIgX/ny0M/6M3FP+uQB3/uEgq/8FQPP7FWVD3&#10;yGBm68pnfN3DbZHPvHGlxbR0tb2wecC2rH/IrqeFz6WhitWcnJHalZmc3I+Un9iPlJ/Yj5Sf2I+U&#10;n9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2P+hIgX/ny0M/6Q3&#10;FP+wPxz/ukgq/8NQO/vIWFD1y19m6c9mfNzJa5LOw2+mwbpytbaydsCsrHvIpKh/zpykhdSUoI3Y&#10;jZ+Z24qcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iK&#10;nJ/Yipyf2P+hIgX/oC0M/6Y2E/+xPxz/u0gp/sZPO/jLV1Dy0F5m59RkfdrPaZPIxW2murtwtK2z&#10;c7+jrXbHmqh6zZKlf9KKoobXhKCR2YSinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc&#10;14SinNeEopzXhKKc14SinNeEopzXhKKc1/+hIgX/oC0M/6c2E/+zPxz/vUcp/MhOO/XOVk/u1V1m&#10;5NpifdPSaJLBxmyks7xvsaa1crycr3TEk6t3youne8+DpIHUfaKL1nujldV7o5XVe6OV1XujldV7&#10;o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1f+iIQX/oC0M/6g2Ev+0&#10;Pxv/v0co+ctOOvLTVU/q3Ftm4OBhfczTZ5G7yGuirL5ur6C3cLiVsnPAja52xYWqesp+qH/OeKaH&#10;0XWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/S&#10;daWP0v+iIQX/oSwL/6o2Ev+2Phv9wkco9c1OOe7ZVE7m41ll2OJge8XVZo+0ymqfpcFtq5m6b7SQ&#10;tXK7iLF1wIGueMV6rH3JdKqEy3Gpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGp&#10;i8xxqYvMcamLzHGpi8xxqYvMcamLzP+jIQX/oiwL/6w1Ef+5Phr5xUcn8NFNOOngUkzi6VdkzuRf&#10;er3XZoytzGqbn8Rsp5O+b6+KuXG1g7Z0unyzd752sXzCca+CxG6uh8ZurofGbq6Hxm6uh8ZurofG&#10;bq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxv+kIQX/oywL/681EP+8Phj0&#10;yUYl6thNNuLnT0zc71VjxuZfeLTaZYml0GmWmMhsoY3Db6iFv3Gufrt0sni5d7Zzt3u5brWAvGu0&#10;hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SF&#10;vv+lIQT/pCwL/7M1D/vBPhftz0Yi4d9LNNjrT0zP81RivOhedKveZISd1GmQkc5tmYfJb6CAxXKl&#10;esJ0qXTAeKxwvnuva7yAsmi7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNo&#10;u4SzaLuEs2i7hLNou4SzaLuEs/+mIQT/qCsK/7g0DfPHPRTk2EUe1uZJNcvxTkzE91NfsexdcKHi&#10;ZH2V22mHitVuj4LQcZV7zXSadst3nXHJeaBtx32iacWBpWbEhaZmxIWmZsSFpmbEhaZmxIWmZsSF&#10;pmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpv+oIAT/rioI/L8zC+nPPBDX4UIe&#10;yu1JNb/4TUq3+1JbpvFdaZjpZXSM4mp9g91vhHzac4l313eMc9V6j2/TfZFs0YCUaNCElmXPh5dl&#10;z4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl/+q&#10;IAP/tSkG8MgxB9rdMwzL6kIhvvZINbL/TEap/1FVm/ddYI7wZWqF62xxfedxdnfkdnpz4nl9b+F8&#10;f2zfgIFp3oODZ92HhWXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImG&#10;ZdyJhmXciYZl3ImGZdyJhv+tHwP5vyUD39YiAsvoMg++9EEisP9FM6T/SkGc/1FNj/5dVoX5Zl59&#10;9G5kdvJzaHLveGtu7nxtbO1/b2rsgnBn6oVyZeqJc2PpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPp&#10;jHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdP+2HALozRQBzOYdBL7zMRKx/z4io/9C&#10;L5b/SDqN/1BEhP9cS3v/Z1F0/m5Wb/xzWWz7eFtp+XxdZ/h/Xmb4g19k94ZgYvaJYWH2jGJh9oxi&#10;YfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYvPEDwDO&#10;2gsAvfMdB7H/MhSj/zoflf8/Kon/RjOA/086eP9bQHH/ZkVs/21IaP9zSmb/d0xk/3tNYv9/TmH/&#10;gk9g/4VQXv+JUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+L&#10;UV7/i1Fe/4tRXv+LUczLCQC+5gwBr/8eCaT/MBOV/zUch/88JHz/RCtz/00xbP9YNWf/Yzlj/2s7&#10;Yf9xPV//dT5d/3k/XP98QFv/f0Fa/4JBWf+GQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY&#10;/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQv+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+v&#10;W0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL&#10;/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHF&#10;eZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KF&#10;lNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/&#10;rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2&#10;Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61&#10;wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSL&#10;jJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX&#10;+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+g&#10;Phr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnaj&#10;ucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7P&#10;hZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+Klv&#10;aO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lysL/5c2Ev+hPhr/&#10;qkYl/7BQNP+xWkX/sGRX96xtaeynd3vhnn2K2ZaDl9GOiaLLiI6rx4KTscR+l7fBepy7vneiv7x1&#10;qsK1ca7Ds3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3Kv&#10;wf+ZHwX/lyoK/5g1Ev+jPRr/rEYl/7NPNP+0WUb/tGNY9rFsa+qtdX3fo3uN1ZuBnM2ShqjHi4qx&#10;woWPub+AlL67fJrDuXmhx7V2qcqtdazGq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSr&#10;dq3Eq3atxKt2rcSrdq3Eq3atxP+aHwT/mCoK/5o0Ev+lPRn/rkYl/7VONP+3WEb/t2FZ9bVqbOmy&#10;c3/dqHiQ059+oMqWgqzEjoe3voiMv7qDkcW3f5jLtHyhz6t4pc+learIpHmsxqR5rMakeazGpHms&#10;xqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxv+aHwT/mCoK/5s0Ef+mPRn/r0Ul&#10;/7dONP+6V0b/u2BZ9Llpbee2cYHcrHaT0KR7o8iaf7HAk4S8u4yJxbeIkMu0hpnOsoak0aR8pNGf&#10;fanKnn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyP+b&#10;HwT/mSoK/5w0Ef+nPBn/sUUk/7lNNP+8V0b+vl9Z9L1nbue6b4LasXSVz6h5psWffbS+l4HAuZSK&#10;xrWRksuvjZjPqoqh0p6Co9OZgajMmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnK&#10;mIKpypiCqcqYgqnKmIKpyv+bHwT/mSoK/500Ef+pPBj/skUk/7tNM/+/Vkb9wV5a88Fmb+a/bYPZ&#10;tnOXza13qMSle7e+oYPAtpuJxq6Vj8yokZXPoo6e0pmHotOUhqfNk4aoy5OGqMuThqjLk4aoy5OG&#10;qMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy/+bHwT/mSoK/54zEf+qPBj/s0Uk/7xM&#10;M//BVUb7xF1a88Vlb+XDbITYu3GYzLJ1q8OtfLa5pYG/sJ6GxqiZjMuhlZLQm5Kb05SOotSPiqbO&#10;j4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy/+bHwT/&#10;mioK/58zEP+rPBj/tUQj/75MM/7DVUX5x1xa8clkb+XIaoXWwW+ayrl0qr6werazqX+/qqKExqKd&#10;isubmpDPlZeZ0o+UotSKkKbOio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+o&#10;zIqPqMyKj6jMio+ozP+cHwT/mioK/6AzEP+sPBj/tkQj/79MMvzGVEX2ylxa781icOTNaIbTxW2a&#10;xbxzqrm0eLWurX2+paeCxZ2iiMuVn47Pj5yW0oucotOGlabOhpSnzIaUp8yGlKfMhpSnzIaUp8yG&#10;lKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzP+cHwT/mikK/6IzEP+tOxf/t0Qj/8FMMvnJ&#10;U0XzzVpa7NJgcODQZobOyGyawL9xqbS4d7WpsXy+n6yBxZeohsqQpIzOiqKV0YWiodKBnKbOgZqn&#10;zIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzP+cHgT/mykK&#10;/6MzEP+vOxf/uUQi/cNLMfbMUkTw0llZ6NpfcNvVZIbJzGqZusNvqK27dLSitHm9mK99w5Csg8iJ&#10;qYnMg6eRz36mnNB9pKbNfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yi&#10;qMt8oqjLfKKoy/+dHgT/mykK/6UyD/+xOxb/vEQh+sZLMfPRUUPr2ldZ499db9PbY4XCz2mXscRt&#10;p6S8cLKYtXS7jrF4woatfcaAq4LKeqmKzXaolM52qaPMd6uoynerqMp3q6jKd6uoynerqMp3q6jK&#10;d6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoyv+dHgT/nCkK/6cyD/+zOxb/vkMg9cpLL+7WUELm&#10;4VZX3ORbbsveY4O60WiUqcdso5u+bq6QuHG3hrR0vX6weMJ3rnzGcqyDyW2rjMptq5nJbqyfx26s&#10;n8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx/+eHgT/nSkJ/6ky&#10;Dv+2OhT6wkMf8M5KLufdT0Di6VJX0uhabcHgYoCx1GeRocprnpTDbqiJvXGwgLl0tnm2d7p0tHu9&#10;brKBwGqwiMJnsJLDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNm&#10;sJbDZrCWw/+fHgT/nikJ/60xDf+6OhP0x0Id6NVKK9/kTD/X7FFWye5Za7fjYXyo2GeLms9rl43J&#10;bqCDxHGne8B0rHW9eLBwu3uzbLmAtmi4hrhkt4+5Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aR&#10;umO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRuv+gHgT/oSgI/7EwC/vAORHszkIZ399HKNPpTEDK8VFV&#10;vvJYaK3mYXee3WeEktVsj4fPb5Z+y3OceMh2oXLGeaRuxHynacKBqWbAhqxiv42tYb+PrmG/j65h&#10;v4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+Prv+iHQP/picH/7cvCfLH&#10;OA3h2EEU0uZGKsfwTEC++FBTsvVXY6LrYXCV42d7it1thIHYcYt61HWQdNJ5k3DQfJZszn+ZaMyD&#10;m2TLiJ1hyo2fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+f&#10;YMmPn/+kHQP/rSYF+74tBubQNAjT4jwWx+5GK7v5Sj6w/k9PpvpXXJjxYWiM62hxg+ZueHvic311&#10;33iBcd17hG3bf4dq2oOJZ9mGimTXi4xh1pCOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDV&#10;kY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjv+nHAP/tSMD7skmA9XfKQfH7DwZuvhEK63/SDuj/01Jmv9X&#10;VI35YV2E9GplfPBwanbtdm5x63pxbel+dGvognZo5oV3ZuWIeWPkjHph45F8YOOSfGDjknxg45J8&#10;YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfP+rGwL3wB0B2dwSAcfrKAq6&#10;9zsarP9BKaD/RjaV/0xBjf9WS4P/YVJ7/WtXdPpxXG/4dl9s9nthafV/Y2f0g2Rl84ZmY/KKZ2Hx&#10;jmhf8JJpX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CT&#10;av+3FQHWzwsAx+oTArn3KQ2s/zkanv8+JpL/RDCH/0s5gP9UQHj/YUZy/2pKbP9wTWn/dlBm/3tR&#10;ZP9/U2P/g1Rh/4ZVYP6JVl7+jVdd/ZJYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc&#10;/ZNYXP2TWFz9k1hc/ZNYXP2TWNbECADG1AkAuPcUBKv/KQ6e/zQYkP86IYT/QSl6/0kwcv9SNmz/&#10;Xjpo/2g9ZP9vQGH/dEFf/3lDXv99RF3/gEVc/4RFW/+HRlr/ikdY/49HWP+QSFj/kEhY/5BIWP+Q&#10;SFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSMTHBwC32wcBqf8WBp//Kg2Q/zAV&#10;g/82HHf/PiJu/0coZv9QLGH/Wi9d/2QxW/9sM1n/cTVY/3U2Vv95Nlb/fDdV/383VP+COFP/hTlS&#10;/4k5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOf+S&#10;HQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2Hyb&#10;mdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGru&#10;lYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZO&#10;Lf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wq&#10;ym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/&#10;kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4&#10;oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3&#10;546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+n&#10;WTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+&#10;rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ&#10;/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7R&#10;daSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546J&#10;guGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+THQT/kCkJ/480EP+aOxf/okQg/6lNLf+qWDz/&#10;qGJM/6RsXPWfdmzsmX965JGHht6JjZDYg5OY036Zn9B6naTNdqKpy3SnrMlxra/Hb7SywWy5tLxs&#10;u7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sf+UHQT/kSgJ/5Ez&#10;EP+cOhb/pEMg/6xMLf+tVj3/rWBN/qlqXvSldG7qn3194ZaDi9mOipbTh5CgzoGVp8p8mq3HeJ+y&#10;xHWltsJyq7nAcLS7t261ubNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWz&#10;b7i1s2+4tf+UHQT/kigJ/5MyD/+eOhb/p0Mg/65LLf+xVT3/sF9O/a5oX/KqcnDnpHqB3pqAj9WS&#10;h5zOi4ymyYSRr8R+l7XBeZy7vnajv7x0q8K0b67DrnKzvKtztrirc7a4q3O2uKtztrirc7a4q3O2&#10;uKtztrirc7a4q3O2uKtztrirc7a4q3O2uP+VHAT/kigJ/5UyD/+gOhb/qUIf/7BKLf+0VD3/tF5O&#10;/bNnYPGvcHLmqXiD259+k9KXg6HLjomsxIaOtcCAlL28e5rDunqjxbd5q8esc6zGp3Wxv6V3tbql&#10;d7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uv+VHAT/kygJ/5YxD/+h&#10;ORX/qkIf/7JKLP+2Uzz/t11O+7ZlYfC0bnTkrXWG2aR7ls+bgKXHkoWxwYqLu72HlMC7hZ3EtoKk&#10;x7B+qsild6rIoXmwwZ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8&#10;n3qzvP+VHAT/kygJ/5cxD/+jORX/rEIf/7RKLP+5Uzz/ulxO+LpkYu+4bHXjsnOI2Kl5mc2ffqnF&#10;mIS0v5OMvLiNk8GziZnFroahyKqEqcmffKnKm32uwpl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+&#10;sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvf+WHAT/kygJ/5gwDv+kORX/rUEe/7VJLP+7Ujz9vVtO9r1j&#10;Yu69a3bitnGJ1a53m8ulfKrCnYO0uZaJvLKRkMGsjJbGp4mdyKOHpsqZgKjLloGuxJWBsb6VgbG+&#10;lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvv+WHAT/lCcJ/5kwDv+lORT/&#10;rkEe/7dJK/+9UTz8v1pO9MFiYuzBaXfhu3CL0rF0nceoe6q8oIG0tJqHvKyUjcKmkJTGoI2byZyL&#10;pMuVhqjLkYWtxZCFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWx&#10;v/+WHAT/lCcI/5owDv+mOBT/sEEd/7hJK/+/UTz6wllO8sRhY+nFaHfdvm2MzbRzncKreaq3pH60&#10;rp2EvKaYisGglJHGmpGYyZaPocuQi6jMjImsxYyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCM&#10;ibDAjImwwIyJsMCMibDAjImwwP+XHAT/lScI/5swDv+nOBT/sUEd/7pJK//CUDv4xlhO8MhfY+bI&#10;ZnjYwWuNybdxnb2vd6myp3yzqaGCu6GciMGamI/GlJaWyZCUn8uLkajMh46sxoeNsMGHjbDBh42w&#10;wYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwf+XGwP/lScI/50vDf+pOBP/s0Ad&#10;/7xIKvzFTzv2yVdO7c1eY+LLZHjSxGqMxLtvnLiydamtq3uzo6aAu5uhhsGUnY3FjpuUyIqZncqG&#10;majLgpOsxoKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwf+X&#10;GwP/lScI/54vDf+qOBP/tUAc/75IKfnITjrzzVZN6tNcYt7PYnjNx2iLv75um7K3c6insHmynqt+&#10;upWnhMCOo4vEiKGSx4OfmsmAoKfKfZqsxn2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/B&#10;fZivwX2Yr8F9mK/BfZivwf+YGwP/licI/6AvDf+sNxL/t0Ab/cFIKPbLTjnv01RM5tlaYtjUYXfH&#10;y2eKucNsmq28cqehtnexmLF9uI+tgr6IqonDgqiQxn2nmch6p6XJd6KsxXifsMF4n7DBeJ+wwXif&#10;sMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwf+YGwP/lyYI/6IvDP+uNxL/uT8a+cRH&#10;J/HOTTjq21NL4N9ZYNDaX3bB0GWJs8lrmabCcKWbvXWvkbh7toi1gLyBsobAe7CNw3aulsVzrqHG&#10;cq2txHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwP+ZGwP/&#10;mCYI/6QuC/+xNhH+vT8Z9MhHJevUTTbl41BJ2eNXX8nfXnS612SGrM9plp3HbaORwHGshrt1s363&#10;erl3tH+9crKFv22xjcFqsJfCabGlwWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSy&#10;vWy0sr1stLK9bLSyvf+aGwP/mSYI/6ctCv+1Ng/5wT8X7s5GI+TcTDLd509Jz+hWXsDkXXKy3mSC&#10;o9RpkZXLbZyJxXClf8BzrHe8d7FwuXy1a7eBuGe2h7pjtZC7YbWbvGO3prljt6a5Y7emuWO3prlj&#10;t6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuf+bGwP/myUH/6stCf+5NQ3yxz4V5dVGH9rj&#10;STPP605Jxu1UXbfqXG6o4mN9mtlpio7SbZSEzHGbe8h1oXPEeKZuwnypacCBrGW+h65ivY6wX72X&#10;sV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesf+cGgP/oCQG&#10;/7AsCPnANAvpzz0Q2t9CHc7pSTPE8U5Iu/JSWq3wW2me52N2kuBpgYfab4l+1HOQd9F3lXHOe5ls&#10;zH+caMqDnmTJiKBhx46iXsaVpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzG&#10;m6RcxpukXMabpP+eGgP/pSMF/7cqBfDIMgfc2zUMzudCH8LxSDS4+UxGr/dRVaL1W2KV7WRtiudr&#10;doDicH153nWCc9t6h27Zfopr14KMZ9WGjmTUi5Bh05CSXtGWlFzRm5Vc0ZuVXNGblVzRm5Vc0ZuV&#10;XNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblf+hGQL/rSED+L8mA+LUJQPO5TMPwvBCIbb6RzOr&#10;/ktCov5QT5f7W1qL9WVjgvBsanrscnB06Xh0b+d8d2zlgXpo44R8ZuKIfWPhjH9g4JGBXt+Wglze&#10;moNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag/+jGQL/th0B6cwX&#10;Ac/jHgPC8DMStfpAIqn/RDCd/0k9lf9QSIv/W1CC/WVXevltXXT2c2Fv9Hlka/J+Z2jxgmlm8IZq&#10;ZO+KbGLujm1g7ZJuXeyXcFzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc&#10;65txXOubcf+sFQHzwxAA0doLAMHvHwa0+zMTqP88IJv/QiyQ/0g2h/9PP3//WkZ4/2VLcf9tT2z/&#10;c1Jp/3lVZv5+V2T9glhi/IZZYfuKWl/6jlte+pJcXPmXXVv4m15b+JteW/ibXlv4m15b+JteW/ib&#10;Xlv4m15b+JteW/ibXlv4m15b+JteW/ibXvq5DgDNywkAwOYNAbL8IAin/zMTmv85HY3/PyaC/0Yu&#10;ev9ONXP/WDpt/2M/af9sQmX/ckRi/3dGYP98R1//gUhd/4VJXP+ISlv/jEta/5BMWP+VTVf/mU1X&#10;/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTc3BBgC+0AcAsfYOAqX/&#10;IQmZ/y4SjP80GYD/OyB2/0Mnbf9MLGb/VDBi/2AzXv9pNVz/bzda/3Q4Wf95OVj/fTpX/4A7Vv+E&#10;O1X/hzxU/4s9U/+QPVL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+&#10;Uv+TPr3FBQCw1wUAo/8QA5n/IgmL/ykPfv8wFXP/OBpp/0AfYv9JI1v/USZX/1ooVf9iKlL/aStR&#10;/28sUP9zLU//dy5O/3ouTv99L03/gC9M/4QwS/+IMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/&#10;izBL/4swS/+LMEv/izBL/4swS/+LMP+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5lt&#10;T/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm//i/+JJQ0NfUFJPRklMRQAH&#10;Cf+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA&#10;5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+T&#10;eFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic&#10;/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5Ta&#10;bLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+L&#10;HAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5Hie&#10;huF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4&#10;jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iSgI/4UzDv+QORT/mEIc/55L&#10;J/+fVjT/nmFC/5ptUP+Vd133j4Fo8YmLcuuDknvnfZiC43idiOB0o4zdcqiQ22+tk9pus5bYbLqY&#10;1mvCm9FpypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnP+MHAP/&#10;iScI/4gyDv+TOBT/m0Ec/6JKJ/+kVDT/ol9D/59qUf2adF/1lH5s7Y6IeOeHj4HigJWK3XuakNp3&#10;oJbWdKaa1HGsntJvsqHQbbmjz2zDpsVnw6bAacehwGnHocBpx6HAacehwGnHocBpx6HAacehwGnH&#10;ocBpx6HAacehwGnHof+NHAP/iicI/4oxDf+WNxP/nkAb/6VJJ/+nUzT/p11D/6RoU/ygcmLymnxw&#10;6pSFfeOLi4jdhJKR2H6YmNN6np/QdaSkzXKqqMtvsKvJbbiuwmm8sLxrwKq3bcSlt23EpbdtxKW3&#10;bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23Epf+NGwP/iycI/4wwDf+YNxP/oEAb/6dIJv+r&#10;UjT/q1xE/6lmVPqlcGTwn3lz55iCgd+PiI3ZiI+X0oGVoM57m6fKdqGtx3OoscVwr7XBbbe3uWu4&#10;tbNuva6wcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqP+OGwP/iyYI&#10;/44wDf+aNhL/oj8a/6lIJv+uUTT/rltE/6xkVfmqbmXvpXd25Z1/hdyUhZLUjIydzoSSp8l9mK/E&#10;eJ61wnWnucF0sbu4cLO7sW+2uKxxu7Gpc7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lz&#10;v6upc7+rqXO/q/+OGwP/jCYI/5AvDf+bNhL/pD8a/6tHJv+xUDT/sVlE/LBjVfaubGftqnV446F8&#10;iNmYg5bRkImjyoePrcWCl7TCf6C4vnyou7t6sL2xdLK9qXK0u6Z0ubOjdr6to3a+raN2vq2jdr6t&#10;o3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+rf+PGwP/jCYH/5EuDP+dNhL/pj4a/61HJf+zTzT/&#10;tFhE+rRhVvOyamjsr3N64aZ6i9adgJrNlIanxo2Nr7+HlLW6gpy5tX+kvLJ9rL6rebG/o3ayvaB4&#10;uLWeeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r/+PGwP/jSYH/5Mu&#10;DP+eNRH/qD4Z/69GJf+2TjP+t1dE97dgVvC2aGnos3B73qp3jdCffJ3Hl4Onv5CKr7iLkbayhpi6&#10;rYOgvamBqb+lfrDAnHmxv5p7t7eYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CY&#10;fbuwmH27sP+QGgP/jSYH/5QtDP+gNRH/qT4Z/7FGJP+4TTP8u1ZE9btfVu27Z2njtW591qxzj8qj&#10;ep3Bm4CnuJSHsLGPjraripW7poedvqKFpcCfhK/Bln6wwZR/triTgLuyk4C7spOAu7KTgLuyk4C7&#10;spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7sv+QGgP/jiYH/5UtDP+hNRH/qz0Y/7NGJP+6TTP6vlVE&#10;879dVuq/ZWrfuGt+0K9xj8WmeJy7n36nspiFr6uTi7aljpO7n4uavpuJosGYiKzCkIKvwo+DtbmP&#10;hLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s/+QGgP/jiUH/5YsC/+i&#10;NRD/rD0Y/7VFI/+8TDL4wVRD8MNcVufDY2rau2l+zLJwj8Cqdpy2onynrZyCr6WXibaek5C7mY+Y&#10;vpSNoMGRjKnCi4iuwoqItLqKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0&#10;ioi5tP+RGgP/jyUH/5gsC/+kNBD/rj0Y/7dFI/+/TDL2xVND7shbVuPGYWrUv2h+x7ZujrutdJyx&#10;pnqmp6CAr5+bhrWYl467k5WVvo6SncGKkqfCho6uwoSNtLuFjLm0hYy5tIWMubSFjLm0hYy5tIWM&#10;ubSFjLm0hYy5tIWMubSFjLm0hYy5tP+RGgP/jyUH/5ksC/+mNA//sDwX/7lEIvzBSzH0yVJC681Z&#10;Vd/JYGrPwmZ9wrlsjbaxcpurq3imoqV+rpmghLWSnYu6jJqTvoeYm8CEl6XCgJavwn+Ss7yAkbi1&#10;gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tf+SGgP/kCUH/5ssCv+nNA//&#10;sjwW/7tEIfnFSzDxzlFB59JYVNrOXmnKxmV8vb1rjLC2cJqlsHalnKp8rZOmgrSMo4m5hqCQvYGe&#10;mb99nqLBe56vwXmZs7x6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4&#10;tf+SGQP/kCUH/50rCv+qMw7/tTwV/L9EIPTISi7t01A/49hWU9PSXWjFymN7t8Jpi6q7b5iftnSj&#10;lbF6rI2tgLKFqoe3f6eOu3qml753pqC/dKatv3OhtLt0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0&#10;nri1dJ64tXSeuLV0nri1dJ64tf+TGQP/kSQH/58rCf+sMw3/uDsU+MNDHu/NSizn2k893d5VUc3Y&#10;W2e+z2J6sMhniaTCbZeZvHKhj7h4qYa1frB/soW1ebCMuHSvlbtwr5+8bq+svG2rtblup7m0bqe5&#10;tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tP+UGQP/kiQH/6IqCP+wMgz+vDoS&#10;8sdCHOjTSSnh4Uw71ONTUcbdWmW31WB4qc9mh53Ja5SRxXCeh8F2pn++fKx4vISxcrqLtG25k7Zq&#10;uJy4Z7enuGe3t7ZosruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sf+V&#10;GAP/lSMG/6UpB/+0MQr4wToQ685CGODdRyXV5Us7y+dRUL3jWWOv3l90othlg5bTao+Kzm+Zf8hz&#10;oXXEeKduwX2rab6ErmW9i7FhvJOyX7ydsl+8rLFiv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76t&#10;Yr++rWK/vq1iv76tYr++rf+WGAP/mSEF/6ooBv+5MAjwyDgN4dhAE9TjRSbK60s7wexPT7PoV2Cm&#10;5V9vmuJmfI7cbIaE1XGPetB1lXPNeptsyn+fZ8eEomPGiqRfxJGmXMSZp1rDpKdaxLCnWsSwp1rE&#10;sKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp/+YFwL/niAE/68mBfjALgbm0DMI1eE8&#10;FMnqRSi/8ko7tfFOTKnvVlud7V9okupnc4fjbXx+3nKCdtp4iHDXfYxr1IKQZtKHkmPRjJVfz5KW&#10;XM6ZmFnOoplYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmv+aFwL/&#10;pR4D/7cjA+3JJgPW3ikGyek7F77zRCmz+Ek6qPdNSJ/2VVWU9V9gifFoaIDsb3B46HV1cuV6eW3i&#10;f31p4ISAZd+JgmLdjoRf3JOGXduZh1raoYlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmo&#10;iVjZqIlY2aiJWNmoif+cFgL/rRsC9sEdAdvaEwHJ6CkJvfM7GbL9Qyim/kc2nP1MQ5P9VU2K/V9W&#10;gflpXXn1cGJz8nZnbvB8amrugW1n7IZvZOuLcWHqj3Jf6ZR0XeiZdVrnoHdY5qZ4WOameFjmpnhY&#10;5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameP+iFQH/txUA2M8LAMrnEwK88ykLsf07GaT/&#10;QCaZ/0Uyj/9LPIf/VER//19LeP9pUHH/cFRs/XZYaft8Wmb6gVxj+IZeYfeLX1/2kGFe9pViXPWa&#10;Y1r0oGRY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZf+tEADWwwgA&#10;yNMKALv0FQOv/yoNo/83GJf/PSKL/0Msgf9KNHr/Ujpz/14/bv9oQ2n/b0dm/3VJY/97S2H/gUxf&#10;/4VOXf+KT1z/j1Ba/5NRWf+YUlf/nlNW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/&#10;o1RW/6NUVv+jVNm6BQDFxwcAudkIAKz/FwWi/ysNlf8zFon/OR5+/0Aldf9IK23/UDBn/1o0Y/9l&#10;N2D/bTle/3M7XP94PVr/fT5Y/4I/V/+GQFb/i0BV/49BVP+UQlP/mkNR/59DUf+fQ1H/n0NR/59D&#10;Uf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ8a+BQC3zQUAquQIAZ//GQaU/ygMh/8uE3v/NRlx&#10;/z0eaf9FI2L/TSZb/1YpWP9fLFb/aC1U/24vU/9zMFL/eDFR/3wxUP+AMk//hDNO/4gzTf+MNEz/&#10;kjRL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNbfEAwCp1AIAnPkL&#10;ApP/GwWF/yMKef8pD27/MRRl/zkYXf9BG1f/Sh5T/1IgUP9ZIk3/YCNL/2YkSv9rJUn/byVI/3Mm&#10;R/93Jkb/eydF/34nRf+CKET/hyhD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD&#10;/4spQ/+LKf+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9&#10;lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Da&#10;h9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5&#10;/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4Xd&#10;Y9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+G&#10;OBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myz&#10;felquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0&#10;eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5Bt&#10;Rf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG&#10;02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/30yDP+INxH/&#10;kD8Y/5VJIv+XVC3/ll85/5NrRf+Od1H/iIJb+oSMZPV/lGvxepty7naid+typ3vpb61/52yyguVq&#10;uITkab+H4mjHieBmz4rWY9aMz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LY&#10;iv+EGwP/gScH/4AxDP+LNhH/kz4Y/5lHIv+cUi3/ml06/5hpR/+TdFP+jn5f94iJafGCkXLtfZh5&#10;6Xiff+V0pITjcKqI4G2wjN5rt4/dar+R22nIk9Vmz5XLZNGTxmXUjsZl1I7GZdSOxmXUjsZl1I7G&#10;ZdSOxmXUjsZl1I7GZdSOxmXUjv+FGwP/giYH/4IwDP+ONRD/lj0Y/5xGIf+gUC3/n1s7/5xmSP+Y&#10;cVb7k3xi9I2Gbe6HjnfogJWA5Hqch+B1oozdcqiR2m+vldhtt5nVa8Cc0mnJnsllyZ7CZ82YvmnR&#10;k75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk/+GGwP/gyYH/4UvC/+QNBD/mT0X&#10;/59GIf+jTy3/o1o7/6BkSf+db1j6mHll8ZKDceqLjHzkg5KG332Zjtp4oJXWdKea03Cun9FttqPP&#10;a8Clx2bCp8BoxqK7asubt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlv+G&#10;GwP/gyYH/4cuC/+TNBD/mzwX/6FFIP+nTS3/plg7/6RiSvyhbFn3nHZo75aAdeePiYHgh5CM2oCW&#10;ldV6np3RdaWjzXCsqMtttazHa76tvWi/rLhrw6azbcifsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZ&#10;sG/MmbBvzJmwb8yZsG/Mmf+HGgP/hCUH/4ktC/+VMw//nTwW/6REIP+qTC3/qlc7/qhgS/ilalrz&#10;oXRq7Zx+eeSThobci42S1YOUnM98m6XLd6Oqx3SrrcRzta+/cLywtWu8sLBuwamscMaiqXLKnKly&#10;ypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnP+HGgP/hCUH/4ssCv+XMw//nzsW/6ZE&#10;H/+sSyz/rlU7+6xfS/WqaFzupnFs56B6fN+XgorVjoiYzYWPoceAl6fCe56svXinr7p2sLG3dbqy&#10;rXC6sqlxv6yldMSko3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnv+IGgP/&#10;hSUH/4wrCv+YMg7/oTsV/6lDH/+vSyz/sVQ7+LFdS/GvZlzqq29u4aN2f9WZfY/MkYSZxYqMor6E&#10;k6i5f5qttHyjsLB6q7Oteba0pnS5tKJ1va+fd8OmnXnHoJ15x6CdecegnXnHoJ15x6CdecegnXnH&#10;oJ15x6CdecegnXnHoP+IGgP/hSUH/44qCv+aMg7/ozoV/6tCHv+xSiv9tVM79rVcS+6zZF3lrmxv&#10;26Vzgc6deo/FlYGZvo6IoreIkKmxhJeurICfsah+qLSlfbK1n3q4tpt5u7GZe8GomHzGoph8xqKY&#10;fMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGov+JGgP/hiUG/5AqCv+cMQ3/pToU/61CHv+0&#10;Siv7uFI687laS+q4Yl7hsWpw06lwgcigd4+/mX6Zt5KForCMjKmqiJSupYScsqCCpLWdga62mX+3&#10;t5R9urOTf8Cqkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo/+JGQP/hiQG&#10;/5EpCf+dMQ3/pzkU/69CHf+2SSr4vFA68L1ZS+e8YV7ctWdxzqxvgcOkdY65nHyZsZaCoqqRiqmj&#10;jJGunomZspmGobWWhau3k4W2t46BubSOg7+rjYPEpY2DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2D&#10;xKWNg8SljYPEpf+JGQP/hyQG/5MpCf+fMQ3/qTkT/7FBHP+5SSn2wE857cJXSuS/X13WuWZwybBt&#10;gL6oc460oHqZq5qAoqSVh6mdkY6ul46WspKLn7WPiqm3jIq0uIiGuLWIh76siIfDpoiHw6aIh8Om&#10;iIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpv+KGQP/hyQG/5QpCf+hMAz/qzkS/7RBHPy7SCj0&#10;w04468dWSuDDXl3RvGVvxLNrgLmrcY2vpHeYpp5+oZ6ahKiXloyukZOUsoyRnLWIj6a3hY+xuIKM&#10;t7aCjL6tg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpv+KGQP/iCQG/5Yo&#10;CP+jMAz/rTgS/7ZAG/q+SCfxx04358xVSNzHXFzMv2Nvv7dpf7SwcIypqXWXoKN7oJifgqiRm4mt&#10;ipmSsoWWmrWBlaS3fpWvt3uSt7Z9kb2ufZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqd9&#10;kMKnfZDCp/+LGQP/iSQG/5goCP+lLwv/sDgR/7lAGfjCRybuy0015NBURtXLW1vHw2Juurtofq60&#10;boujrnOWmql6n5KlgKaKoYeshJ+PsX6dmLR6nKG2eJustnWat7Z3mL2ueJbCp3iWwqd4lsKneJbC&#10;p3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp/+MGAP/iiMG/5onB/+nLwr/szcP/L0/GPPGRiPq0Ewy&#10;4NVSRc/PWVrByGBstMBmfKi6bIqdtHKVlLB4nousfqWDqIWqfaaMr3iklbJ0o5+0caOqtW+kubRw&#10;oL6tcp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp/+MGAP/jCIG/50nB/+q&#10;Lgn/tjYO98E+Fu3MRiDk2Esu2dxQRMnUWFi7zV5rrsZleqLAaoiXu3CSjbd1m4SzfKJ9sYOodq+K&#10;rHGtk69trZ2xaq2psmmtt7Fqqb+sa6bDpmumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6ZrpsOm&#10;a6bDpv+NGAL/jyAF/6AmBv+uLQj9uzUM8cc9E+XTRBzd4Egt0OFPQsLbVla0011op81jeJrIaIWP&#10;w26PhcB0mH29ep52uoGkcLmJqGu4kqpnt5ysZbiorWO4tq1ktcGpZbDFpGWwxaRlsMWkZbDFpGWw&#10;xaRlsMWkZbDFpGWwxaRlsMWkZbDFpP+OFwL/kx8E/6QlBf+zLAb3wTMJ6M48D9zeQBnQ5Ugux+VN&#10;QrngVVSs21tln9VhdJLQZoGHzWyLfspyk3bIeZlvxoGeasWJomXFkqRixJ2mX8Snp13EtKdew8Sk&#10;X73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoP+QFwL/mB0E/6kjBP+5KQTu&#10;yDEG3do0CtDkQRvG60cuvOpMQbDmU1Kj41phl+BhbozdaHmC226Cetl1iXLVfI9r0oKTZc+Il2DN&#10;j5pczJecWsugnVjLq51Xy7qdWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczM&#10;mf+SFgL/nRwD/68gAvbAJQLi0yQD0OMyDMXsQB268UcvsO9LP6XtUU6a61paj+piZYXoam5953J1&#10;deN4e2/gfoBp3YSEZNuKh2DZkYld2JiLWtagjVjWqI5W1bSOVNXBjlTVwY5U1cGOVNXBjlTVwY5U&#10;1cGOVNXBjlTVwY5U1cGOVNXBjv+UFQL/pBkC/7ccAenLFgHR4R0CxewxDrr1QB6u90Uuo/VKPJr0&#10;UEiQ81pThvNjW37ybGJ38XNoce56bWzrgHBn6YZzY+eMdmDmknhd5Jh6WuOee1jjpX1W4q9+VOG4&#10;flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4fv+YEwH/rRQB88MPANLYCwDE7B4E&#10;uPYxEa39Ph6i/UMrl/xIN478T0GF/FlJffxjUHf8bVZw+3Raa/l6Xmj3gWFk9YdjYfONZV/yk2dd&#10;8ZloWvCeaVjvpWtW761sVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bf+j&#10;EADxuQwAzskJAMTfCwC29x8GrP8yEqD/Ox2U/0Eniv9HMYH/Tjl6/1g/c/9iRW7/bElp/3NMZv96&#10;T2P/gFFg/4ZTXv+MVFz/klVa/phXWf2dWFf8pFlV+6taVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7Fb&#10;VPuxW1T7sVtU+7FbVPuxW/CvCADNvwcAwM0IALTuDgKp/yEIn/8xEZL/NxqH/z4iff9FKXX/TTBu&#10;/1U1af9gOWX/ajxh/3E+X/93QFz/fkJa/4RDWf+JRFf/j0VW/5RGVf+aR1P/oEhS/6dJUf+tSlH/&#10;rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSs+4BAC+wwUAstQGAKb+EAOc/yMIkP8t&#10;D4T/MxZ5/zsccP9DImn/Sidi/1IqXf9cLVr/ZTBY/20xVv9zM1T/eTRT/341Uv+ENlD/iTdP/444&#10;Tv+TOE3/mTlM/6A6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOr+8AwCw&#10;ygMAo9wDAZn/EgOP/yIIgv8oDXb/LxJt/zcXZf8/G17/Rx5Y/04hVP9XI1H/XyVO/2UmTf9sJ0v/&#10;cShK/3YpSf97Kkj/gCpH/4UrRv+JK0X/jixE/5QsQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otQ/+a&#10;LUP/mi1D/5otQ/+aLbHCAQCj0gAAlesDAYz/EwOA/xwGdP8jCmn/Kg5g/zISWf86FVP/QhdO/0kZ&#10;S/9RGkj/WBxG/10dRP9jHUP/Zx5B/2wfQP9wHz//dCA+/3ggPf98IDz/gSE7/4chO/+MIjv/jCI7&#10;/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIv96HQP/digG/3IzC/98Nw//hD8V/4hIHf+L&#10;Uyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PN&#10;b+xh03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HQP/digG&#10;/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4&#10;a7Rn92m6afVowWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b&#10;5nPdW+Zz3Vvmc/96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uR&#10;U/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz&#10;3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/&#10;iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh&#10;03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HAP/dycG/3Qy&#10;C/9/Ng//hj0V/4tHHf+OUSf/jF4x/4lrPP+Fd0b/gYNO/32PVv95mFz8daBh+XKmZfdvrWn1bLNs&#10;82q5b/JowHHwZshz7GTNdehh1HbjX953213jedVd5XbVXeV21V3ldtVd5XbVXeV21V3ldtVd5XbV&#10;XeV21V3ldv97HAP/dycG/3cwCv+CNQ7/ijwV/49GHf+STyf/kVwy/45oPf+KdEj/hoBS/4GLWvx9&#10;lWH4eJ1n9XSkbfJxqnHwbrB07mu2d+xpvnrqZ8d952XOf+Ji1oDZX92B0F/gfsxg43vMYON7zGDj&#10;e8xg43vMYON7zGDje8xg43vMYON7zGDje/98HAP/eCYG/3ovCv+FMw7/jTsU/5JEHP+WTif/lVoy&#10;/5JlPv+OcUr/in1V/oWIXvmAkmf0e5pu8Hahc+1yp3jqb6596Gy0gOZpvIPkZ8aG4WXPiNli14rP&#10;YdmIyGLdgsRj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf/99GwP/eSYG/3wuCv+I&#10;Mg7/kDoU/5VDHP+aTCf/mVgz/5ZjP/+Sbkz/jnpX/ImFYvWEj2vwfpdz7Hmeeuh0pYDlcKuF4myz&#10;ieBqu4zeaMaP2mbRks5i0ZLHZNWMwWXbhr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YK9Zt2C&#10;vWbdgv99GwP/eiYG/38sCv+LMQ3/kzoT/5hCHP+dSyb/nVYz/5thQP+XbE37knZa942BZvKIjHDs&#10;gpR553ubgeN1oojfcamO3G2xktlru5bXaciZzGTLm8VlzpfAZ9KRumjYirZp24a2aduGtmnbhrZp&#10;24a2aduGtmnbhrZp24a2aduGtmnbhv9+GwP/eyYG/4ErCf+NMQ3/lTkT/5tCG/+gSib/oVQz/59f&#10;QfucaU/2l3Nd8ZJ+auyMiHXnhZGA4n6Yid14oJHYcqeX0m2vnc9suZ/Ma8Wgw2fHoLxoy5u3atCU&#10;smzVja9s2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZif9+GgP/eyUG/4MqCf+PMAz/&#10;mDgS/55BG/+jSSb/plIz/aRdQfehZ1DxnHFf65d7beWPg3reh4uG1X6Skc94mZfKdKGcx3Gqn8Nv&#10;s6HBbr+jumvFo7NryJ+vbc2Yq2/Skalw1oypcNaMqXDWjKlw1oypcNaMqXDWjKlw1oypcNaMqXDW&#10;jP9/GgP/fCUG/4YpCP+SLwz/mzgS/6FAGv+nSCX/qlEy+albQfOmZFHsom5h5Zp2cNyRfn/SiYaL&#10;y4KNk8V9lZnAeJ2evHWloblzrqS2crmlsnDDpqtvxqKoccubpHPQk6J01I6idNSOonTUjqJ01I6i&#10;dNSOonTUjqJ01I6idNSOonTUjv+AGgP/fCUG/4goCP+ULwv/nTcR/6Q/Gf+qRyT9rk8y9q1ZQe+r&#10;YlLnpmti3p5yc9KVeoHKjYKLw4eKk72BkZq3fZmfs3mho693qqasdrSnqnbBqKNzw6WgdcmennfP&#10;lpx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkf+AGgP/fSUG/4onCP+WLgv/nzYQ&#10;/6c/GP+tRyP7sk4x87JXQeuxYFLiqmhk1qJwdMyZd4HDkn+LvIuGlLWGjpqvgZWgqn6dpKZ7pqej&#10;erCpoXm8qZt3waiZecegmHrNmJd70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk/+B&#10;GgP/fiQG/4wmB/+YLgr/ojYQ/6k+GP+vRiP4tU0w8LdWQOe1XlLdrmZk0KVuc8addYC9lnyLtZCD&#10;lK6Ki5uohpKgo4KapZ9/o6ibfq2qmH25q5R7wKqTfcaikn7MmZF/0JSRf9CUkX/QlJF/0JSRf9CU&#10;kX/QlJF/0JSRf9CUkX/QlP+BGQP/fiQG/40mB/+aLQr/pDUP/6w9F/6yRSL2uEww7bxUQOS4XVHX&#10;smRjy6lsc8Chc4C3mnqLr5SAk6iPiJuiio+gnIeXpZeEoKiUgqmqkYK1q42Bv6uNgcWkjILLm4yC&#10;z5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlf+CGQP/fyQG/48lB/+cLQn/pjUO/649&#10;Fvy1RSHzvEsu6sFSP+C8W1HRtWNjxq1qcrulcX+ynneKqZh+k6KThZqbj42gloyVpZGJnaiNh6er&#10;ioeyrIeHv6yGhsSlh4bKnIeGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl/+CGQP/&#10;gCMF/5ElBv+eLAn/qDQN/7E8Ffq4RB/wv0st58VRPdzAWlDNuGFiwbBocbapb36sonWJpJ18kpyY&#10;gpqVlIqgj5GSpYqOm6iGjaWrg4ywrIGNvqyAi8OmgYvJnYGLzZiBi82YgYvNmIGLzZiBi82YgYvN&#10;mIGLzZiBi82YgYvNmP+DGQP/giIF/5MkBv+gLAj/qzMN/7Q8FPe8Qx7uxEor5MlRO9XEWE/IvGBh&#10;vLRncLGtbX2np3OJnqJ5kpadgJmPmoifiZeQpIOUmKh/k6KqfJKtq3qSu6x6kcOme5DJnnyPzZh8&#10;j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmP+DGAL/hCEF/5UkBv+iKwj/rTML/rc7EvTA&#10;QhzqyUko4M1POdDHV07DwF5gt7hlb6uya3yhrHGHmKd4kJCjfpiJoIWegp2No32blqd4maCpdZmr&#10;qnOZuKtzmMOmdZbJnnaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmf+EGAL/hyAF&#10;/5cjBf+lKgf/sTIK+7s6EPHFQRnnz0gl29JNOMvLVUy9xF1esb5jbqW4anubsm+Gkq52j4mqfJaC&#10;p4Oce6SLoXailKVxoZ2nbqCpqWyhtqltocOmb53JnnCczZhwnM2YcJzNmHCczZhwnM2YcJzNmHCc&#10;zZhwnM2YcJzNmP+FGAL/ih4E/5oiBP+oKQb/tTAI9sA4DuvLQBXh2EYg09hLNsXQVEu3yVtcq8Ni&#10;bJ++aHiUuW6Di7VzjIOyepN7r4GZda2Jnm+rkqJrqpykaKqnpWaqtKZmq8WkaKbKnGmkzZdppM2X&#10;aaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl/+GFwL/jRwE/54hBP+sJwX9ui8G78c2CuPUPhDY&#10;30Mfy95KNL7WUkiw0FpapMpgaZjGZnaNwWyAhL5yiXu7eJB0uX+VbreHmmm2kJ1ltZugYrSmoWC1&#10;s6FftsWgYbHMmmKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7Plf+HFwL/kRoD/6Ig&#10;A/+yJQP1wCsE5s8xBtjeOA/M5UMgw+JJM7beUUap2FhXnNJeZZDOZHKGy2p8fMhwhHTGd4puxH6P&#10;aMOHlGPCkJdfwZuZXMGmmlvCs5taw8WaW77PlVy60pFcutKRXLrSkVy60pFcutKRXLrSkVy60pFc&#10;utKRXLrSkf+JFgL/lhkC/6gdAv64IQLsySIC2d0lBMzlNxHC6kMit+dIM6zkT0Sg4FZTlN1dYIja&#10;Y2t+1mp1ddRwfW7Sd4Nn0X+IYtCHi17QkY5a0JyQWNCnkVbQtZJV0seRVs3UjlbI1otWyNaLVsjW&#10;i1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi/+LFQL/nRcB/68ZAfTBGAHd2BEAzOUmBcHuNxO270Ij&#10;q+1HMqHrTECW6VVNi+ddWILmZWF55GxpcuR0b2zjfHRn4oR4YuKNe17ilX5b4J6AWN+nglXesYNT&#10;3r6DUt7Sg1HZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdncgv+PEwL/pBMB/rgSANbM&#10;CwDM5BEBwO8mB7X1OBWq9EAin/NGMJXySzyM8VRGgvBdT3rwZlZ08G5cbu92YWnvfmRl74ZoYe+O&#10;al7ulm1b7Z5vWOulcFbrrnFU6rhyUurHc1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XNR6dVz&#10;UenVc/+YEAH/rg4A1MEJAMnPCQC+8BICs/knCqn7OBWe+z4hk/tELIn6SjWB+lM+efpdRXL6Zkpt&#10;+m9OaPp2UmT6flVh+oZXX/uOWlz6llta+Z1dV/ilXlX3rGBT97VhUvbBYVD2ymJQ9spiUPbKYlD2&#10;ymJQ9spiUPbKYlD2ymJQ9spiUPbKYv+jCwDWuAYAxsQHALvUCQCw/BQDpv8pC5z/NRWQ/zsehv9C&#10;Jn3/SS51/1E0b/9bOmn/ZT5l/25BYv91RF//fEZc/4NIWv+LSVj/k0tW/5tMVf+iTVP/qU5R/7FP&#10;UP+7UE//w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUdqvAgDGvAUAuckFAK3bCACj&#10;/xcEmv8rC47/MRKD/zgaef9AIHD/RyZp/08rY/9YL1//YjJc/2s0Wv9yNlj/eDhW/385VP+GO1L/&#10;jTxR/5U9T/+cPk7/oz5N/6o/S/+zQEr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5&#10;Qci1AgC4wQQAq9ADAJ/rCQGW/xoFi/8mCn//LQ91/zUVbP89GmX/RB5e/0wiWP9UJVX/XSdS/2Up&#10;UP9sKk7/cytN/3ksTP9/LUr/hS5J/4wvSP+SMEf/mTBF/6AxRP+pMkP/rjJD/64yQ/+uMkP/rjJD&#10;/64yQ/+uMkP/rjJD/64yQ/+uMri6AgCqyAAAndkAAJL/DAKJ/xoEff8hCHL/KAxo/zAQYP84FFr/&#10;QBdU/0gaT/9PHEz/Vx1J/10eR/9jIEX/aSBE/28hQv90IkH/eiJA/4AjP/+GJD7/jCQ9/5IlPP+Z&#10;JTv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJqvBAACd0AAAj+EAAIb/DgJ6/xUD&#10;bv8cBmT/Iwlc/ysMVf8zD0//OxFJ/0ITRv9JFEL/TxZA/1UWPv9aFzz/Xxg7/2QYOf9oGTj/bRk3&#10;/3IaNv93GjX/fBo0/4EbM/+IGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NG/9w&#10;HgP/bCkG/2kzCf9yNw3/eT4S/31HGf+AUSH/fl8p/3xtMv95ezn/dohA/3OTRf9wnUr/bqZO/2ut&#10;Uf9ptFP/aLtV/2bDV/9jx1n7Ycxb91/TXPNe3V3wXONe61vpX+dZ72DlWfFf5VnxX+VZ8V/lWfFf&#10;5VnxX+VZ8V/lWfFf5VnxX/9wHgP/bCkG/2kzCf9yNw3/eT4S/31HGf+AUSH/fl8p/3xtMv95ezn/&#10;dohA/3OTRf9wnUr/bqZO/2utUf9ptFP/aLtV/2bDV/9jx1n7Ycxb91/TXPNe3V3wXONe61vpX+dZ&#10;72DlWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX/9wHgP/bCkG/2kzCf9yNw3/eT4S/31H&#10;Gf+AUSH/fl8p/3xtMv95ezn/dohA/3OTRf9wnUr/bqZO/2utUf9ptFP/aLtV/2bDV/9jx1n7Ycxb&#10;91/TXPNe3V3wXONe61vpX+dZ72DlWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX/9wHgP/&#10;bCgG/2sxCf91Ng3/ezwS/39GGf+DUCH/gV4q/35rM/97eDv/eIZC/3WSSP9ym03/cKRR/22sVP9r&#10;slf/abla/2fBXPxlx174Ysxf9WDTYfBe3WLsXORj6FvpZOJa72TgWvBi4FrwYuBa8GLgWvBi4Frw&#10;YuBa8GLgWvBi4FrwYv9xHQP/bSgG/24wCf94NAz/fzsS/4NEGf+HTiH/hlsr/4NoNP9/dT3/fIJF&#10;/3mOTP92mVL/cqFW/2+pWv5tsF78ardh+2i+Y/lmxmX0Y8xn8GHTaetf3mvmXeVs4Fvpbdlc7mjW&#10;XO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ/9yHQP/bigG/3EuCf97Mgz/gzoR/4dDGP+K&#10;TCH/ilkr/4dlNf+Dcj//f35I/3yLUP95llb/dZ9c/XKmYPpurWT4bLRo9mm8a/RnxW3wZMxw62HT&#10;cuVf33PeXOV01lzocc9e7WzNXu5rzV7ua81e7mvNXu5rzV7ua81e7mvNXu5rzV7ua/9zHAP/bycG&#10;/3QtCP9+MQz/hjkR/4tCGP+OSyH/jlYr/4tjNv+Hb0H/g3tL/3+HU/58klv8eJxh+XSkZ/Zwq2vz&#10;bbJv8Wq6c+9ow3brZcx45mLVet5f33zTXeN7zV/mdsdg6nDGYOxuxmDsbsZg7G7GYOxuxmDsbsZg&#10;7G7GYOxuxmDsbv90HAP/cCcG/3YrCP+BLwv/iTgQ/45AGP+SSSH/k1Qs/5BgN/+MbEP/h3dN+4OD&#10;V/h/jmD2epdn83agbvByqHPtbq9462u4fOhown/mZs2C32LYhNFf3IXKYOB/xWHjer9j6HS+Y+ly&#10;vmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcv90HAP/cCYG/3kqCP+FLgv/jTcQ/5I/F/+WSCD/&#10;l1Is/5VeOP6RaUT6jHRQ9Yd/W/KCiWXufZNu6nebdedyo3zkbquB4Wqzht5nvYraZcqN0mLUjshi&#10;2IrCY9yEvGXgfrdm5Xi2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdv91GwP/cSYG/3wo&#10;B/+ILQr/kDYP/5Y+Fv+aRyD/nFAr/5pbOPmXZkX0knBS74x7X+qFhWrlfo104HiVfdtynYXUbaSL&#10;0Gqtjs1ot5DLaMORyGfRkr9l1I+5Z9mJtGjdgrBp4nyuauR5rmrkea5q5HmuauR5rmrkea5q5Hmu&#10;auR5rmrkef92GwP/ciYF/38nB/+KLAr/kzUO/5k9Fv+eRh//oU4r+6BZOPWcY0bvmG1U6JB3YuKI&#10;f2/agId70nqPg811l4nJcZ+NxW6okcJssZO/a7yVvWvLlbZp0JSxa9WNrGzbhqht4H+nbeJ8p23i&#10;fKdt4nynbeJ8p23ifKdt4nynbeJ8p23ifP92GwP/cyUF/4EmB/+NLAn/ljQO/508Ff+hRB7+pUwq&#10;96VXOPCiYUfpnGpW4ZRyZdiMe3PPhYN8yX+LhMN6k4q/dpuPunOjk7dwrJa0b7eXsW/EmKxtzZip&#10;b9OQpXDYiaFx3oKgceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB/oHHgf/93GwP/dCUF/4MlBv+Q&#10;Kwn/mTMN/6A7FP+lQx37qUsp86pUOOyoXkfjoWdX2plvZ8+ReHPHioB9wYSIhbt/j4u1epeQsXef&#10;lK10qJeqc7KZp3K/mqRyy5qhc9CTnnTWjJt13ISadd6BmnXegZp13oGadd6BmnXegZp13oGadd6B&#10;mnXegf94GgP/diQF/4YjBv+SKgj/mzIM/6M6E/+oQhz4rUoo8K9SN+esXEfepWRY0Z1tZsiVdXPA&#10;jnx9uYmEhbODjIytf5ORqXublaV5pJmhd66bnna6nJ13ypyZd8+Wl3jUjpV424aUeN2DlHjdg5R4&#10;3YOUeN2DlHjdg5R43YOUeN2DlHjdg/94GgP/eCMF/4gjBv+UKgj/njEL/6Y6Ev6rQhv1sEkn7LVQ&#10;NuOwWkbYqWNXzKFrZsKacnK6k3p8s42BhayIiYymhJCRoYCYlp19oZqZe6qclnu2nZR7xp6Se82Y&#10;kXzTkI982YiPfNyFj3zchY983IWPfNyFj3zchY983IWPfNyFj3zchf95GgP/eiIF/4oiBf+WKQf/&#10;oDEL/6g5EfuvQRrytEgm6blPNN+0WUXSrWFWx6VpZb2ecHK0l3d8rZF+haaMhoygiI2RmoWVlpaC&#10;npqSgKedj3+zno2Awp6LgMyai4HSkoqA2ImJgNuGiYDbhomA24aJgNuGiYDbhomA24aJgNuGiYDb&#10;hv95GgL/eyEE/4siBf+YKAf/ozAK/6s4EPmyQBjvuEck5r1OM9u4V0TNsGBWwqlnZLiibnGvm3V7&#10;p5Z8hKCRg4uajYuRlIqTlo+Hm5qLhaWdiISwn4WEv5+FhcubhYXRk4WF2IqEhNqHhITah4SE2oeE&#10;hNqHhITah4SE2oeEhNqHhITah/96GQL/fSAE/40hBf+bKAb/pS8J/643Dva2PxfsvEYi48FOMNW8&#10;VkPItF5VvaxmY7OmbHCqn3N7oZp6hJqWgYuUkoiRjo+QlomMmZqEiqOdgYqun36KvJ9+isqcf4rQ&#10;lH+J1ot/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiP96GQL/fx4E/5AhBP+dJwX/qC4I&#10;/rI2DfO6PhXpwUUf38VML9C/VELEt11TuLBkYq6qam+kpHF6nJ93g5SbfoqOmIaQh5WOlYKSl5l9&#10;kKCceo+rnniPuZ93kcqdeZDPlXmO1ox5jdiJeY3YiXmN2Il5jdiJeY3YiXmN2Il5jdiJeY3Yif97&#10;GQL/gR0E/5IgBP+gJgX/qy0H+7U1C/C+PRLmx0Qc2slJLsvDU0G+vFtSs7ViYaivaW6fqm94lqV1&#10;gY6hfImHnoOPgZuLlHuZlJh3l56bc5apnXGWtp5wl8idcpbPlXOU1Yx0k9iJdJPYiXST2Il0k9iJ&#10;dJPYiXST2Il0k9iJdJPYif98GAL/hBwD/5UfA/+jJQT/rywG97ozCezEOw/izkIY085ILMbHUkC5&#10;wFpRrbphX6O0Z2yZsG13kKt0gIioeoeBpYGNeqKJknWgkpZwnpuZbJ6nm2qetJxpn8WbbJ7QlG2a&#10;1oxtmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYif99GAL/hxoD/5geA/+mIwP/sykE88Ax&#10;B+fLOAvd2DoWzdJGKsDMUD6zxlhPp8BfXZy7ZWqSt2t0ibNxfYGveIR6rX+KdKqHj26pj5Npp5qW&#10;ZqelmGOnspliqMOYZafRk2aj1otnodmJZ6HZiWeh2YlnodmJZ6HZiWeh2YlnodmJZ6HZif9+FwL/&#10;ixgC/5wcAv+rIQL7uSYD7ccsBN/VMQbT3jkUxthEKLnRTjuszFZMoMddWpXCY2eLv2lxgrtveXq4&#10;doBztn2GbbSFi2izjo9jspiSYLGkk16ysZRcssKUXrLTkF+s2YlgqtqGYKrahmCq2oZgqtqGYKra&#10;hmCq2oZgqtqGYKrahv9/FwL/kBYC/6EaAf+xHQH0wCAB49EgAdPfLAbJ4jsUvt9EJbLZTDil01RJ&#10;mc9bV47LYWOEyGhse8VudXPDdXtswXyBZ8CEhWK/jolevpiLWr6kjVi+sY5Xv8KNWL/Xi1m43IVZ&#10;tt2DWbbdg1m23YNZtt2DWbbdg1m23YNZtt2DWbbdg/+BFgL/lRQB/6cWAf24FwDpyxEA098WAcjn&#10;LAe+5jsWs+REJajhSzWc3VJEkdlZUobVYF1802ZmdNFtbmzPdHRmznx5Yc2FfVzMjoBZzJmDVsyl&#10;hFTMs4VTzcSFU83dg1PG4H5Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhff+HEwH/nBIB&#10;/64RANrCCgDQ0goAx+gYAbzsLAqy6zwXqOpDJZ3oSDOS5lBAiORZS37iYFR24Whcb+BvYmjfd2hj&#10;3n9sXt6IcFrekXNX3pt1VN6nd1LftHhQ38R4T+DeeE/W5XVP0+d0T9PndE/T53RP0+d0T9PndE/T&#10;53RP0+d0T9PndP+PDwH/pA4A27gIAM3FCQDF1QoAuvEaA7DyLQym8TsYm/BBJJHvRy+H7k46fu5Y&#10;Q3ftYUpw7WlQauxxVWXseVlh7IFcXeyKX1rsk2FX7Z1jVe2nZVLts2ZR7sBnT+/UaE7r5mhN6Oho&#10;TejoaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaP+ZCwDdrgQAzLwGAMHJBwC42woArfgcBKT4Lw2Z&#10;+DkXj/g/IYX4Rip8+E0ydfdXOW73YD9p92lDZPhxR2H4eUpd+IFMWviJT1j4klFW+ZtSU/mlVFH6&#10;r1VQ+rtWTvrKV03741dM++lXTPvpV0z76VdM++lXTPvpV0z76VdM++lXTPvpV+WlAADOtAQAv78F&#10;ALTOBgCq6w0BoP8fBpf/Lw2M/zYVgv89HXj/RCRw/0wqav9UL2X/XjNh/2c3Xf9vOVr/djxY/34+&#10;Vv+GP1P/jkFR/5dCUP+gQ07/qUVN/7NFS/++Rkr/0EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR0n/3EdJ&#10;/9xHSf/cR9GuAAC/uQMAssUDAKfVBQCc/Q8ClP8iBon/Kwx+/zISdf86GGz/Qh1l/0kiX/9RJVr/&#10;WihX/2MrVP9rLVL/ci9Q/3kwT/+AMU3/iDJL/5A0Sv+YNUj/oTVH/6o2Rv+zN0T/vzhE/8U4RP/F&#10;OET/xThE/8U4RP/FOET/xThE/8U4RP/FOMGzAACyvgIApcwBAJndAwCQ/xIChv8fBXv/Jwpx/y4O&#10;aP82E2H/Phda/0YaVf9NHVH/VR9O/10gS/9kIkn/ayNH/3EkRv94JUT/fyZD/4YnQf+OKED/lig/&#10;/54pPf+nKTz/sCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0KrO4AQClxgAAl9UAAIvv&#10;BAGE/xMCd/8aBG3/Igdk/yoLXP8yDlX/ORFQ/0ETS/9IFUj/TxdF/1YYQv9cGUD/YRo+/2caPP9t&#10;Gzv/cxw5/3kcOP+AHTb/iB01/48eNP+XHjL/oB8y/6QfMv+kHzL/pB8y/6QfMv+kHzL/pB8y/6Qf&#10;Mv+kH6bAAACXzgAAid4AAH//BwF0/xACaf8VA1//HAVX/yQIUP8sCkr/MwxF/zsOQf9BDz3/RxA6&#10;/00ROP9SETb/VxI0/1wTMv9hEzH/ZhQv/2sULv9xFS3/dxUs/30VKv+DFin/ixYp/44WKf+OFin/&#10;jhYp/44WKf+OFin/jhYp/44WKf+OFv9mIAP/YSoF/2EzCP9pNgv/bj0P/3FGFf9zURz/c14j/3Bt&#10;Kf9ufDD/a4k1/2mWOf9noT3/ZqpA/2SyQv9juUT/YcJG/2DIR/9ezUj/XNRK/1veS/tZ5Ez3WOpM&#10;9FfvTfBW803sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4Tf9mIAP/YSoF/2EzCP9pNgv/&#10;bj0P/3FGFf9zURz/c14j/3BtKf9ufDD/a4k1/2mWOf9noT3/ZqpA/2SyQv9juUT/YcJG/2DIR/9e&#10;zUj/XNRK/1veS/tZ5Ez3WOpM9FfvTfBW803sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4&#10;Tf9mIAP/YioF/2MxCP9rNQv/cDwP/3NFFf91Txz/dl0j/3NsKv9wejH/bYc2/2uUO/9pnz//aKhC&#10;/2awRf9kuEf/Y8BJ/2HHSv9fzEz/XdNN/FzeTvla5E/1WepQ8VjvUe1X9FHpV/lQ6Vf5UOlX+VDp&#10;V/lQ6Vf5UOlX+VDpV/lQ6Vf5UP9nHwP/YyoF/2UwCP9uMwv/dDoP/3dDFf95Thz/elok/3doK/90&#10;djP/cYQ5/26QP/9sm0P/aqVH/2itSv9ntkz/Zb5O/2PFUP9hy1L9X9JU+V3dVfRb5FbwWupX61jw&#10;WOdY9VfjWfpU41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU41n6VP9oHwP/YykF/2guB/9xMgr/dzgP&#10;/3tCFf99TBz/flgk/3tmLf93czX/dIA8/3GMQv9vl0f/bKFL/2qqT/9oslL/Z7tU/2XEVv5iylj5&#10;YNFa9V7cXPBc5F3qWute5lnxX+Ja9VvcW/lX3Fv5V9xb+VfcW/lX3Fv5V9xb+VfcW/lX3Fv5V/9p&#10;HgP/ZCkF/2stB/90MAr/ezcO/39BFf+BShz/glUl/39jLv97cDb/eHw+/3WJRf9xlEv/b55Q/2ym&#10;VP9qrlj9aLdb/GbAXfpkyWD1YdBi8F7cY+pc5WXlW+xm3lrwY9hb9GDRXfhb0V34W9Fd+FvRXfhb&#10;0V34W9Fd+FvRXfhb0V34W/9pHgP/ZSgF/24rB/94Lgr/fzYO/4M/FP+FSBz/h1Ml/4RgL/+AbDj/&#10;fHlB/3iFSf50kFD7cZlW+W6iWvhrql/2aLJi9Ga7ZfNkxWjwYtBr6l/dbeNd527bW+pt01zvaM1e&#10;82TIX/dfyF/3X8hf91/IX/dfyF/3X8hf91/IX/dfyF/3X/9qHgP/ZigF/3EpB/97LAn/gzUN/4c+&#10;FP+KRxv/jFAl/4ldL/+FaTr9gXVE+nyATfd4i1X0c5Vc8W+dYu9spWftaa1r62a2b+hjwHLmYcx1&#10;42Dfd9Zc5HjOXulyyV/tbcRg8Gi/YvRjv2L0Y79i9GO/YvRjv2L0Y79i9GO/YvRjv2L0Y/9rHQP/&#10;ZycF/3QnBv9/Kwj/hzMN/4w8E/+PRRv/kU4l/49aMPyLZjv4hnFG84F8Ue98h1rsdpBi6HGYaeVs&#10;oHDhaKh13mSwettiun7YYcd/1GHaf8tf4X7EYeV3v2Lpcrtj7W22ZPFntmTxZ7Zk8We2ZPFntmTx&#10;Z7Zk8We2ZPFntmTxZ/9sHQP/aiYF/3cmBv+CKgj/ijIM/5A7Ev+TQxr/lkwk/ZVXMPeRYjzyjG1J&#10;7IZ4VOd/gV/ieIpp3HKSctZtmnjSaqJ8zmerf8tmtIHJZb+Dx2TOhMFj3YO6ZOJ8tmbmdrJn6nGu&#10;aO9qrmjvaq5o72quaO9qrmjvaq5o72quaO9qrmjvav9tHAP/bCQF/3okBf+FKQf/jjEL/5Q5Ef+Y&#10;Qhn/m0ok+JtUMPKXXz3rkmpL5YpzWN6CfGTVfIVuz3aNdcpylXrGbp1+w2ylgr9qr4S9abmGumjH&#10;h7do2oexaN6BrWnjeqlr6HSma+xtpmztbaZs7W2mbO1tpmztbaZs7W2mbO1tpmztbf9tHAP/biME&#10;/30iBf+IKAf/kTAK/5g4EP+cQBj7n0kj9KFSL+2dXD3llmZM3Y5vWtOHeGXMgYFuxnuJdsF3kXu8&#10;c5mAuHChhLVuqoeybbSJr2zBiq1s0oqobNyFpW3hfqJu5Xefb+twn2/rcJ9v63Cfb+twn2/rcJ9v&#10;63Cfb+twn2/rcP9uHAP/cSIE/38hBf+LJwb/lC8J/5s3D/+gPxf4pEch8KdPLuiiWj3fm2NN1JRs&#10;WsuMdWXEhn1vvoCFdrh8jXyzeJWBr3WdhatypYmoca+LpXC7jKNwy42gcdmInXHfgZty5HqZc+ly&#10;mXPpcplz6XKZc+lymXPpcplz6XKZc+lymXPpcv9vGwP/cyAE/4IgBP+OJgb/ly4I/582Dv2kPhX0&#10;qEYg7KxNLeOnWDzZoGFMzZhqWcWRcmW9i3putoWCdrCAiX2rfZGCp3mZhqN3ooqfdauNnHS3jpp0&#10;xo+YddaLlnbdg5R24nyTdud0knbodJJ26HSSduh0knbodJJ26HSSduh0knbodP9vGwL/dR8E/4Qf&#10;BP+QJQX/mi0I/6I1DPqoPRTxrEUe6LBMK9+rVzvSpF9LyJxoWb+Vb2S3j3dusIp/dqqFhn2kgY6C&#10;n36Wh5t7nouXeaiOlHizj5J4wpCRetWNj3rbhY564X6NeuZ2jXrmdo165naNeuZ2jXrmdo165naN&#10;euZ2jXrmdv9wGwL/dh4D/4YeBP+TJQX/nSwH/6U0C/erPBLusUMc5bRLKdqvVTrNqF5KwqBmWLma&#10;bWSxk3Vuqo58dqOKg32ehouCmYKTh5SAm4uQfqWOjX2wkIp9vpGKf9OPiX7ah4h+33+HfuV3h37l&#10;d4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld/9wGwL/eB0D/4geA/+VJAT/oCsG/6gyCvSvOhHrtUIa&#10;4bhKJ9SzUznIq1xJvqRkV7Sea2OsmHJtpJN5dZ6OgXyYi4iCkoeQh42FmYuJg6KOhoKukYOCvJGC&#10;g86Rg4PZiIKC34GCguR5goLkeIKC5HiCguR4goLkeIKC5HiCguR4goLkeP9xGgL/ehwD/4odA/+X&#10;IwT/oikF/KwxCfGzOQ/oukAX3bxIJc+2UjjDr1tIuahiVq+iamKnnHBsn5d3dZiTfnySkIaCjI2O&#10;h4eKl4uDiKCOf4erkXyHuZF7h8uRfIjYiX2H3oJ9huR6fYbkeX2G5Hl9huR5fYbkeX2G5Hl9huR5&#10;fYbkef9xGgL/fBoD/40cA/+aIgP/pSgE+a8vB+64Nwzkvz8U2MBGJMq6UDe/s1lHtKxhVaqmaGGh&#10;oW5rmZx1dJKYfHuMlYOBhpKLhoGQlIt8jp6OeI2pkHaMtpF0jciRdo7YineM3YJ3iuN6d4rjeneK&#10;43p3iuN6d4rjeneK43p3iuN6d4rjev9yGgL/fxkC/48bAv+dIAP/qSYD9rMtBeq9NQngxjwQ0sRE&#10;I8W9TzW6t1hGr7FfVKWrZmCcpm1qlKJzc4yeenqGm4GAgJiJhXqWkol1lJuNcpOmj2+TtJBtlMWQ&#10;cJXYinCS3YNxkON7cZDje3GQ43txkON7cZDje3GQ43txkON7cZDje/9zGQL/ghcC/5IaAv+gHwL/&#10;rSQC8rgqBObDMQbbzDUPzMhCIcDCTTS0vFZEqbZeUp+xZF6WrGtojqlxcYaleHh/on9+eaCHg3Sd&#10;j4hvnJmLa5ukjWibso5nm8KOaZ3YimqZ3YJrluN7a5bje2uW43trluN7a5bje2uW43trluN7a5bj&#10;e/90GQL/hRUC/5YYAf+kHAH7siAB7b8lAuHMKgPU0TINx8xBH7rHTDGuwVRCo7xcUJm3YlyQs2lm&#10;h7BvboCtdnV5qn17c6iEgG2mjYVopZeIZaSjimKksItgpMGLYqbZiGOi3oFlnuN6ZZ7jemWe43pl&#10;nuN6ZZ7jemWe43plnuN6ZZ7jev92GAL/iRMB/5oWAf+pGAH2uBsB58caAdvZHAHN1jALwNI/HbTN&#10;Si+oyFI/ncNaTZK/YViJu2digLhta3m2dHFys3t3bLGDfGewjIBir5aDXq6hhlyur4dar7+HW7Da&#10;hF2s4H9ep+V4XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4XqfleP96FQL/jhIB/58TAP+wEwDvwBAA&#10;2dQMAM7fHAHE3S8Judk9Gq3TSCyhz1A7lctYSYvHX1SCxGVeecJsZnLAcmxrvnpyZr2CdmG7i3pc&#10;u5V9Wbqhf1e6r4BVu7+AVbzZf1a443pYsud1WLLndFiy53RYsud0WLLndFiy53RYsud0WLLndP+A&#10;EgH/lBAA/6YPAOO4CwDSxgoAzNcLAMPjHgK54jEKr+A9GKTdRieZ2U43jdRWRIPRXU96z2RYcs1q&#10;X2vLcmVlynlqYMmCb1vJi3JXyJZ1VMiid1LIr3hRycB4UMrbd1HG6HNSwOtvUr/sb1K/7G9Sv+xv&#10;Ur/sb1K/7G9Sv+xvUr/sb/+HDgH/mw0A364HANC8CADHyQgAwdsLALfoIAOt5zENpOY9GZnkRCaO&#10;4kwzhOBUPnveXEdz3WNPa9xqVmXaclxg2npgW9mDZFfZjGdT2ZdqUNmjbE7ZsW1N2sJtTNvcbE3Y&#10;7GpOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ/+PCwDppAQA0bQGAMW/BgC8zQgAtOkO&#10;AaruIgWi7jMOl+07GY3sQiSD60kue+pTNnPpXD5s6WREZ+lsSWLodE1e6HxRWuiFVFbojlZT6ZhZ&#10;UemjWk7psFxN6r5cTOvSXUvq6V1K4/NcSuPzXErj81xK4/NcSuPzXErj81xK4/NcSuPzXPmZAwDU&#10;rAIAxbcEALnDBQCw0ggAp/YRAZ71JAaV9TIOivU6F4H1QSB49UgncPVQLmr0WjRl9GM4YPRrPF31&#10;dD9Z9XxCV/WERFT1jUZR9pdIT/ahSk32rEtL97lMSvfITUn44E1I9/NNSPf0TUj39E1I9/RNSPf0&#10;TUj39E1I9/RNSPf0TdqjAADHsQIAuLsDAK3JBACj2QcAmv0UApL9JweH/i8Nff43FHT/Pxts/0cg&#10;Zv9OJWD/Vylc/2AtWf9pMFb/cTJT/3g0Uf+ANk//iTdN/5I5S/+cOkn/pjtI/7E8Rv+9PUX/zD1E&#10;/+Y+RP/nPkT/5z5E/+c+RP/nPkT/5z5E/+c+RP/nPsusAAC5tgEArMIBAKDQAgCV5QcAjv8YA4T/&#10;JAZ6/ywLcP80EGj/PBVh/0QZW/9LHVb/UyBT/1siUP9jJE3/ayZL/3MnSf96KUj/gipG/4orRP+U&#10;LEL/ni1B/6cuQP+xLj//vC8+/80wPv/NMD7/zTA+/80wPv/NMD7/zTA+/80wPv/NMLuxAACsvAAA&#10;n8kAAJPZAACJ/AsBgP8XAnb/IAVs/ygJZP8wDV3/OBBX/0ATUf9HFk3/ThhK/1YZR/9cGkT/YxxC&#10;/2kdQP9wHj//eB49/4AfO/+IIDr/kSE4/5siN/+kIjb/rSM1/7gjNf+5IzX/uSM1/7kjNf+5IzX/&#10;uSM1/7kjNf+5I622AACfxAAAktIAAIThAAB9/w0Bcv8TAmj/GwRf/yMGWP8rCVH/MwtM/zoNR/9B&#10;D0P/SBFA/04SPf9UEzv/WhQ5/18UN/9lFTX/axYz/3IWMf96Fy//ghcu/4sYLP+TGCv/nBkq/6cZ&#10;Kv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGaG/AACSzAAAhNwAAHj3AABu/woBY/8QAlr/FQNS&#10;/x0ES/8kBkb/LAhB/zMJPP86Cjn/QAs1/0UMMv9KDTD/UA0u/1QOLP9ZDir/Xg8o/2QPJv9qDyX/&#10;cRAj/3gQIv+AESD/iBEf/5ERH/+RER//kREf/5ERH/+RER//kREf/5ERH/+REf9cIgP/Vy0F/1gz&#10;B/9fNgn/Yz0N/2VGEv9mUBf/ZV4c/2RuIv9hfCf/X4or/16WLv9coTH/W6oz/1qyNf9Zujb/WMM3&#10;/1jNOf9X2Dn/VuA6/1XmO/9U7Dz/U/E8/FL1PfhS+T31Uf0981H/PfNR/z3zUf8981H/PfNR/z3z&#10;Uf8981H/Pf9cIgP/VywF/1oyB/9hNQn/ZTwN/2dFEv9oTxf/aFwd/2ZtIv9jeyj/YYgs/1+UL/9e&#10;nzL/Xak1/1uxN/9auTj/WsE6/1nLO/9Y1Tz/V989/1bmPv9V6z79VPA/+VP1P/ZS+UDzUv1A8FL/&#10;PvBS/z7wUv8+8FL/PvBS/z7wUv8+8FL/Pv9dIQP/WCwF/1wwB/9kMwn/aDoN/2tDEv9sThf/bFod&#10;/2pqJP9neCn/ZIUu/2KRMv9hnDb/X6Y4/16uOv9dtjz/XL4+/1vIP/9a0kH/Wd1C/1flQ/1W6kT5&#10;VfBE9VT1RfFU+kXuVP5E7FT/QuxU/0LsVP9C7FT/QuxU/0LsVP9C7FT/Qv9eIQP/WSwF/18uBv9m&#10;Mgn/bDgM/29BEf9vTBf/cVce/25nJf9rdSv/aIIw/2WONf9kmTn/YqM8/2CrPv9fs0H/XrtC/13E&#10;RP9czkb/WtxH/lnkSPpX6kn1VvBK8FX2Su1V+krpVv5H51b/RedW/0XnVv9F51b/RedW/0XnVv9F&#10;51b/Rf9eIQP/WSsF/2ItBv9qMAj/bzYM/3JAEf90Shj/dVUe/3JkJv9vci3/bH8z/2mLOP9mljz/&#10;ZaBA/2OoQ/9hsEb/YLhI/17BSv9dy0v/XNpN+lrjTvVZ6k/wV/FQ61b2UedX+07kWP9L4Vn/SeFZ&#10;/0nhWf9J4Vn/SeFZ/0nhWf9J4Vn/Sf9fIAP/WisF/2UrBv9tLgj/czUM/3c+Ef94SBf/eVIf/3dg&#10;J/90bi7/cHs1/22HO/9qkkH/Z5tF/2WkSf5jrEz9YbRO+2C8UfpexlP5XdRV9VvjVu9a6ljpWPJZ&#10;5Vn3VuBa+1PbW/9P11v/Tddb/03XW/9N11v/Tddb/03XW/9N11v/Tf9gIAP/XSkF/2gpBv9xKwf/&#10;eDML/3w8EP99Rhf/flAf/31dKP95ajD/dXY4/3GCP/xtjUX6apdL+GefT/Zlp1P0Yq9W82C4WfFf&#10;wVzwXc1e7VzgYOha7GHhWvJg2lv2W9Nc+lfPXf1TzF7/Ucxe/1HMXv9RzF7/Ucxe/1HMXv9RzF7/&#10;Uf9hHwP/YCcE/2smBf91KQf/fDEK/4E6EP+DRBf/hE0f/4NZKP9/ZjL8enI7+HV+Q/VxiEvybZJR&#10;72maVu1molvqY6pf6GCyY+ZevGbkXMhp4Vvaa91a6mvTXPBmzV71Ychf+VzEYPxYwWH+VcFh/lXB&#10;Yf5VwWH+VcFh/lXBYf5VwWH+Vf9iHwP/YyUE/28kBf95KAb/gTAK/4U5D/+IQhb/iUse/4lWKPqF&#10;YjP1gG498Hp5R+x1g1DpcIxY5WuVXuFmnWTeY6Rp22Ctbddft2/UXsNw0V7Scc1d53HHX+5rwmHy&#10;Zr5i9mG6Y/lct2P8WLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xYt2P8WP9jHwP/ZiME/3IiBP99Jwb/hS4J&#10;/4o3Dv+NQBX/j0ke+o9TKPSMXzTuhmo/6X90S+N4flXecoZe2G2PZdNqmGrPZ6BtzGWocMljsXPG&#10;Yrx0xGHJdcFh4Ha8Y+pxt2TvarRl82WwZvZgrmf5XK5n+VyuZ/lcrmf5XK5n+VyuZ/lcrmf5XP9j&#10;HgP/aCEE/3UgBP+BJQX/iS0I/481DP+SPhT8lEcd9ZZPKO6RWzTni2ZB4IRvTtl9eVjRd4JgzHOK&#10;Z8dvk2zEbJtwwGmjc71nrHa6ZrZ4uGXCebZl1XmyZuZ2rmjsb6pp8GmoafRjpmr3X6Zq91+mavdf&#10;pmr3X6Zq91+mavdfpmr3X/9kHgP/ayAD/3geBP+EJAX/jSwH/5M0C/+XPBL4mUUb8JtNJ+iXWTTh&#10;kGJC14lsTs6DdVjIfX5hw3iGaL50jm25cJZytm6edbJsp3ivarF7rWm9fKppzX2oauN6pWzpcqJs&#10;7WygbfJmnm71Yp5u9WKebvVinm71Yp5u9WKebvVinm71Yv9lHQL/bR4D/3sdA/+HIwT/kCoG/5cy&#10;Cv2cOxD0n0MZ7KFLJeOcVjPalmBBz45pTseIcljAgnphun2CaLV5im6xdZJzrHKad6lwo3qmbqx9&#10;o224fqFtx3+fbuB+nHDndZpw62+ZcfBol3HzZJdx82SXcfNkl3HzZJdx82SXcfNkl3HzZP9lHQL/&#10;bx0D/34cA/+KIgT/kykF/5sxCfmgOQ/wo0EY56ZJI96hVDHSml5AyJNnTcCMb1i5h3dhs4J/aK59&#10;h26peo5zpHeWeKB0n3udc6h+mnG0gJhxwoGWctiBlXTleJN06nGSde9rkXXyZpF18maRdfJmkXXy&#10;ZpF18maRdfJmkXXyZv9mHQL/cRsD/4AbA/+MIQP/ligF/54vCPakNw3sqD8V46tIINimUjDMnlxA&#10;w5dlTbuRbVezi3RhrYZ8aKeCg26ifot0nXuTeJl5nHyVd6V/knawgZB1voKOdtGCjnjjeo146HOM&#10;eO1si3jxaIt48WiLePFoi3jxaIt48WiLePFoi3jxaP9nHAL/cxoC/4IaAv+PIAP/mSYE/qIuBvOo&#10;NQvprT0T369GHtKpUS/Holo/vptjTLWValeuj3Jgp4t5aKGHgW6cg4h0l4CQeJJ9mXyOfKKAi3qt&#10;goh6u4OHes2Dh3zifId853WGfOxuhnzwaYZ88GmGfPBphnzwaYZ88GmGfPBphnzwaf9nHAL/dRkC&#10;/4UZAv+SHwL/nCUD+6UsBfCsNAnmsjsQ27NEHc2tTy7Dplk+uZ9hS7CZaFaolHBfoY93Z5uLfm6W&#10;iIZzkIWOeIyClnyIgKCAhH+rgoF/uIN/f8qEgYHhfYGB5naBgOtvgIDvaoCA72qAgO9qgIDvaoCA&#10;72qAgO9qgIDvav9oHAL/eBcC/4cYAv+UHQL/nyMD+KkqBOyxMQfitzkN1bdCHMmwTi2+qlc9tKNf&#10;SqueZ1WjmG5fnJR1ZpaQfG2QjYNzi4qLeIaIlHyBhp6AfYSognuEtYR5hMeEeobgf3uF5nd7hetw&#10;e4Tua3uE7mt7hO5re4Tua3uE7mt7hO5re4Tua/9pGwL/ehYC/4oXAv+XHAL/oyEC9K0nA+i1LgXe&#10;vTUK0LpAG8S0TCy6rlY7r6heSaaiZVSenWxdl5lzZpCVeWyKkoFyhZCJd3+Nknx7i5t/d4qmgnSJ&#10;s4NyisSDdIzgf3SL5Xh1iepxdojtbHaI7Wx2iO1sdojtbHaI7Wx2iO1sdojtbP9rGgL/fRQC/40W&#10;Af+aGgH/ph4B8LEjAuS7KQPZwjAJy70/GcC4Siq1slQ6qqxcR6GnY1KZo2pckZ9xZIqbd2uEmH9x&#10;fpaGdnmTj3t0kpl+cJCkgW2QsYJrkMGCbZLdf26R5Xhvj+pxcI7tbHCO7Wxwju1scI7tbHCO7Wxw&#10;ju1scI7tbP9uGAL/gBIB/5AVAf+eFwH7qxoB7LceAeDDIQHSxi0IxsE9GLq8SSivt1I4pbJaRZyt&#10;YVGTqWhai6VvYoSidWl+n3xveJ2EdHObjXlumZZ8apiif2eXroBlmL+BZZnYf2iY5XhplupxapTt&#10;bGqU7WxqlO1sapTtbGqU7WxqlO1sapTtbP9xFgL/gxEB/5QTAf+iFAD1sBQA5r4UANnMFQDMyisH&#10;wMY7FrXBRyaqvFE2n7hYQ5azYE6NsGZYhaxtYH6qc2d3p3pscqWCcmyji3ZoopR5ZKGgfGCgrX1f&#10;ob1+XqLUfWGh5nZinetwY5vubGOb7mxjm+5sY5vubGOb7mxjm+5sY5vubP90EwH/hxAB/5gQAP6n&#10;EADntw0A1sULANDQEQDFzygFucs5FK7HRSOjw08zmb9XQI+7XkuGuGRUfrVrXHeycWNxsHhpa66A&#10;bWatiXJhq5N1XaueeFuqrHlZq7x5WKzSeVqr6HNcp+xuXaTval2k72pdpO9qXaTval2k72pdpO9q&#10;XaTvav95EQH/jA4A/54NANyuCADSuwkAzMgJAMfWDgC91SUEstI2EafOQiCcykwvksdUPIjDXEd/&#10;wWJQd75pV3C8cF5qu3djZbl/aGC4iGxct5JvWLaecVW2q3NTt7tzUrfSc1S3629Wsu9qV6/xZ1ev&#10;8WdXr/FnV6/xZ1ev8WdXr/FnV6/xZ/9/DgH/kwsA4aUFANKzBwDJvgcAwssIALzdDgC03SMDqtoz&#10;DZ/WQByU00oqitBSN4DNWkF4y2FKcMloUWrIb1dkxnZcX8V/YFrFiGRWxJJnU8SeaVDErGpPxLxr&#10;TsXTak/F7WhQwPNkUb31YVG99WFRvfVhUb31YVG99WFRvfVhUb31Yf+GCgDwmgQA1KoEAMi2BgC+&#10;wQUAt88JALDjEQCo4yUEn+I1DZXgPhmL3kglgdxQMHjaWDpw2F9CadZnSWPVbk9e1HZTWdN/V1XT&#10;iVpS05NdT9OgX03TrWBL1L5gStXYYEvU7V5M0fdcTMz5WkzM+VpMzPlaTMz5WkzM+VpMzPlaTMz5&#10;Wv+PAwDaogAAyq8DAL25BAC0xgUAq9QJAKTqFAGc6SgGk+k0DonoPRh/50Qid+ZOKm/mVzJp5V84&#10;Y+VnPV/kb0Ja5HdFVuSASVPkiktQ5JROTeSfUEvlrFFJ5btSSObPUkjm6FJI5PhRSOH8T0jh/E9I&#10;4fxPSOH8T0jh/E9I4fxPSOH8T+GZAADNqQAAvrMCALO+AwCoywUAn9oJAJjyGAKQ8ioHhvIzDnzx&#10;OxZ08UMdbPFLI2bxVClh8V0tXfFmMVnxbjVW8XY3U/F/OlDyiDxN8pI+S/KdQEnzqUFH87ZCRvTH&#10;Q0X030NE9PBDRPL6QkTy+kJE8vpCRPL6QkTy+kJE8vpCRPL6QtGiAADArgAAsrgBAKfEAgCc0gQA&#10;ku0MAIz7HAOC+ygHefsxDHD8ORJp/EEXYvxJHFz8UCBX/FkjVP1iJlH9aihP/XMqTP57LEr+gy5I&#10;/o0vRv+YMUT/ojJD/64zQf+7NED/yzQ//+M0P//vNT//7zU//+81P//vNT//7zU//+81P//vNcSq&#10;AACzswAAp78AAJrLAACP2gIAhv8PAX7/HAN1/yUGbP8tCmT/Ng5d/z4SWP9FFVL/TRhP/1UaTP9c&#10;HEn/ZB5H/2sfRP9zIEL/fCJB/4UjP/+PJD3/miU7/6QmOv+vJjn/uic4/8onOP/cKDj/3Cg4/9wo&#10;OP/cKDj/3Cg4/9woOP/cKLWvAACnugAAmsYAAI3UAACB5gEAev8QAXD/GAJn/yEFX/8pB1j/MQpS&#10;/zkNTf9BD0n/SBFF/08TQv9VFED/XBU9/2IWO/9pFzn/cBg3/3kZNf+CGTP/jBoy/5cbMP+hGy//&#10;qhwv/7UcLv+/HC7/vxwu/78cLv+/HC7/vxwu/78cLv+/HKm1AACawgAAjM8AAH/eAAB2/wUAbP8O&#10;AWL/FAJa/xsDU/8kBU3/KwdH/zMJQ/86Cj//QQs7/0cMOP9NDTX/Uw4z/1gPMf9eDy//ZBAt/2sR&#10;K/9zESn/fBIn/4YSJf+QEyT/mRMj/6MUIv+rFCL/qxQi/6sUIv+rFCL/qxQi/6sUIv+rFJy+AACN&#10;ywAAftoAAHDmAABn/wAAXf8KAVT/EAFN/xUCR/8dA0H/JAQ8/ysFN/8yBjT/OAcw/z0ILf9DCCr/&#10;SAko/00JJv9SCiT/Vwoi/10LIP9jCx7/awsc/3MMGv98DBj/hAwX/44NFf+VDRX/lQ0V/5UNFf+V&#10;DRX/lQ0V/5UNFf+VDf9SJQP/TS8E/1EyBv9XNQf/WjwK/1tFDv9aTxP/WV0X/1htG/9Wex//VYki&#10;/1OVJf9SoCf/Uagp/1CxKv9QuCv/T8Es/0/KLf9O1i7/TuQu/07tL/9O8y//Tfgw/038MP9M/zD8&#10;TP8w+Uz/L/hM/y/4TP8v+Ez/L/hM/y/4TP8v+Ez/L/9TJAP/TS8E/1QwBf9ZNAf/XToK/19DDv9e&#10;ThP/XVoY/1tqHP9aeSH/WIYk/1aSJ/9VnSn/VKYr/1OuLf9Sti7/Ur4v/1HHMP9R0jH/UOEy/1Dr&#10;Mv9P8jP/T/cz/078NPtO/zT4Tf809U7/MvRO/zL0Tv8y9E7/MvRO/zL0Tv8y9E7/Mv9TJAP/Ti4E&#10;/1YvBf9cMgf/YDgK/2JBDv9iTBP/YFgY/19oHf9ddiL/W4Mm/1mPKf9Ymiz/VqMu/1WsMP9VszH/&#10;VLsz/1PENP9TzjX/Ut42/1LpN/9R8Tf/UfY4+1D7OPdP/zj0T/838VD/NfBQ/zTwUP808FD/NPBQ&#10;/zTwUP808FD/NP9UIwP/UC0E/1ktBf9fMAf/YzYK/2ZADv9mShP/ZVUZ/2NlHv9hcyP/XoAo/1yM&#10;LP9bly//WaEx/1ipNP9XsDX/Vrg3/1XBOP9Vyzn/VNo6/1TnO/9T8Dz7UvY99lH7PfJR/z3vUv87&#10;7FL/OOtS/zjrUv8461L/OOtS/zjrUv8461L/OP9VIwP/UisE/1wrBf9jLgf/ZzQK/2o+Dv9rSBP/&#10;alMZ/2hhH/9mcCX/Y30q/2CIL/9ekzP/XJ02/1ulOP9arTr/WLU8/1e9Pv9Xxz//VtNB/FXkQvlV&#10;7kP1VPZE8FP8ROxU/0HpVf8/5lX/POVV/zvlVf875VX/O+VV/zvlVf875VX/O/9WIgP/VSkE/18o&#10;Bf9nKwb/bDIJ/288Df9wRhP/cFAZ/25dIP9rayf/aHkt/2WEMv9ijzf/YJk7/l6hPv1cqUH7W7FD&#10;+lm5RflYwkf3V85I9VbgSvFW7EvuVfZM6Vb8SuVX/0biWP9D3ln/QN1Z/z/dWf8/3Vn/P91Z/z/d&#10;Wf8/3Vn/P/9XIgP/WScE/2MmBP9rKAb/cTAI/3Q5Df91QxP/dU0Z/3VZIf9xZyn/bXQw/WqANvpm&#10;ijz4Y5RA9mGcRPRepEjyXKxL8Vu0Te9ZvVDtWMlS61faU+dW6VXkV/VU4Vn9T9ta/0vVW/9I0Fz/&#10;RM9c/0TPXP9Ez1z/RM9c/0TPXP9Ez1z/RP9YIgP/XCQD/2YjBP9vJgX/di4I/3o3DP97QRL/e0sZ&#10;/3tVIf53Yyr5c28y9m57OvJqhUHvZo9H7GOXTOpgn1DoXadU5VuvV+NZuFrhV8Nd31fSXtpW5l7W&#10;WfNa0lz8Vc1e/1DJXv9MxV//ScRf/0jEX/9IxF//SMRf/0jEX/9IxF//SP9ZIQL/XyID/2ohBP90&#10;JAX/eywH/381C/+BPhH/gkgZ/YJSIfd+XyvyeWs17XN1PulugEblaYlN4WWRVN5hmVnaX6Jc1l2q&#10;X9Ncs2HQW75izlvMY8ta4mPIXPFgxl/6WsFg/lW9Yf9RumL/Tbli/0u5Yv9LuWL/S7li/0u5Yv9L&#10;uWL/S/9ZIQL/YiAD/24fA/94IwT/fysG/4QzCv+HPBD+iEUX94hOIfCEWyvqfmY25HhwQd9yekvZ&#10;bYNS02mMWM9mlVzMZJ1fyWKlYsZgrmTDX7hmwV7EZ79e2Gi8X+tmumP3X7Zk+1mzZf5VsGX/UK9l&#10;/0+vZf9Pr2X/T69l/0+vZf9Pr2X/T/9aIAL/ZR4D/3EcA/98IgP/hCkF/4kxCf+MOg75jkMW8Y5M&#10;IOqKWCvjhGI3235sQ9N4dkzNc39TyG+HWcRrkF7AaZhivWagZbplqGi3Y7JqtWK+a7NizmywYuVr&#10;r2b0ZKxn+F2paPxYp2n/U6Zp/1Kmaf9Spmn/UqZp/1Kmaf9Spmn/Uv9bIAL/ZxwC/3QaAv9/IAP/&#10;iCcE/44vB/2SNwz0lEAU7JVJHuSQVSrbil830YRpQ8p9ckzEeHtUv3SDWrpxi1+2bpNks2ubZ69p&#10;pGqtZ61sqma4bqhmx2+lZt9vpWrxaKJr9mGgbPlbnmz9Vp5s/lWebP5Vnmz+VZ5s/lWebP5Vnmz+&#10;Vf9cHwL/ahoC/3cZAv+DHwP/jCUE/5ItBvmXNQvvmT4S55tGHN6WUinSkFw3yolmQsODb0y8fndU&#10;t3l/W7J1h2Cuco9lqnCXaKZtn2yjbKluoGu0cJ5qwnGcatdxnG7ua5pv82SZb/hel3D8WJdw/VeX&#10;cP1Xl3D9V5dw/VeXcP1Xl3D9V/9eHgL/bBkC/3oYAv+GHQL/jyMD/5YrBfWbMwnrnzsQ4qBFGdeb&#10;UCjMlFo2xI1jQryIbEy1gnRUsH58W6t6hGCmd4tlonSTaZ5ynG2bcKVwmG+wcpVuvXOTb9BzlHLr&#10;bpNz8maSc/ZgkHP6WpBz+1mQc/tZkHP7WZBz+1mQc/tZkHP7Wf9fHQL/bhcC/30XAv+JHAL/kiIC&#10;/ZopBPGgMAfnpDkN3qVDF9GfTifHmFg1vpJhQbaMaUuvh3FUqYJ5W6R/gGCffIhlm3mQapd2mW2T&#10;daJxkHOsc41zunSLc8t1jHbncIx38GiLd/Viinf5XIp3+lqKd/painf6Wop3+lqKd/painf6Wv9h&#10;GwL/cRYC/38WAf+LGgH/lSAC+Z4mA+2kLgXjqTYK2KlAFsyjTCbCnFY0uZZfQLGQZ0qqi29TpId2&#10;Wp6DfmCZgIVllH2NapB7lm6MeZ9xiXiqdIZ3tnWEd8d2hXrkcoZ772qFe/RkhXv4XYV7+VyFe/lc&#10;hXv5XIV7+VyFe/lchXv5XP9jGgL/cxQB/4EVAf+OGQH/mR4B9qEjAuqpKgTgrzIH0qw+FcemSyS9&#10;oFUztJpeP6yVZUqlkG1Snox0WZiIe2CThYNljoKLaoqAk26Gfp1xgn2ndH98tHZ9fMV2fX7gc39/&#10;7mt/f/Nlf373Xn9++F1/fvhdf374XX9++F1/fvhdf374Xf9lGAL/dRMB/4QUAf+RFwH/nBsB8qUg&#10;AeauJgLbtC4Gzq89FMOqSSO5pFMxr55cPqeZZEmglGtRmZByWZONeV+OioBkiYeIaYSFkW6Ag5px&#10;fIKldHmBsnZ3gcJ2doLddHmE7Wx5g/JmeoL3X3qC+F56gvheeoL4XnqC+F56gvheeoL4Xv9nFwL/&#10;dxEB/4cTAf+UFQD+nxgA7qocAeKzIQHVtyoFybM7E76uSCK0qFIwq6NaPaKeYkebmWlQlJVwWI6S&#10;d16Ij35kg42GaX6Lj215iZhxdoejc3KGr3Vwhr92b4fXdXOJ7W1ziPJmdIf2YHSH9190h/dfdIf3&#10;X3SH9190h/dfdIf3X/9pFQH/ehAB/4oRAP+XEgD5oxQA6q4VAN25FwDPuigExLc5EbmyRiCvrFAv&#10;pqdYO52jYEaVn2dPjptuVoiYdV2ClXxjfZOEaHiRjGxzj5Zwb46gcmyNrXRqjb11aY3SdWyQ7W1t&#10;jvFnboz2YG6M919ujPdfboz3X26M919ujPdfboz3X/9sEwH/fQ8B/40QAP+bEAD0qA8A5bUNANW/&#10;EADKviYDv7s3ELS2RB6qsU4toa1XOZipXkSQpWVNiaJsVYKfc1t8nHphd5qBZnKYimptlpRuaZWe&#10;cWaUq3NjlLpzYpXPc2aX7GxnlfFmaJP2YGiS919okvdfaJL3X2iS919okvdfaJL3X/9vEQH/gQ4A&#10;/5EOAPKgDADarQkA07gKAM7DDgDEwiMDub81Dq+7Qhykt0wqm7NVN5KvXEGKrGNKg6lqUnymcVl2&#10;pHhecKJ/Y2ugiGdnnpFrY52dbl+dqXBdnblwXJ3NcF+f62thnfJlYpr2YGKZ915imfdeYpn3XmKZ&#10;915imfdeYpn3Xv9zEAH/hQwA+pYKANulBgDRsQgAy7sIAMbHCwC9xyACssUyC6jBQBmevkonlLpT&#10;NIu2Wj6DtGFHfLFoT3Wvb1VvrXZaaqt9X2WphmNhqJBnXaebalmnqGtXp7hsVqfMbFio6Whap/Rj&#10;W6P4Xlyj+V1co/ldXKP5XVyj+V1co/ldXKP5Xf94DQD/iwkA35wDANKpBgDJtAcAwr4GALzMCAC1&#10;zRwBq8svCaHIPRaXxUgjjcJRL4S/WDp8vF9DdbpmSm+4bVBpt3RVZLV8Wl+0hV5bs49hV7OaZFSy&#10;p2VSsrdmUbPMZlKz6WNUsvdfVa76W1at+1pWrftaVq37Wlat+1pWrftaVq37Wv9+CQDykQIA1qEC&#10;AMqtBQDAtwUAuMIFALLPCQCr1BcAo9MrBpnQOhKPzkUfhctOKn3JVjR1x109bsVlRGjEbEljwnNO&#10;XsF7U1nBhFZVwI9ZUr+bXE+/qF1Nv7heTMDNXkzA6lxOv/lZT7z+VVC6/lVQuv5VULr+VVC6/lVQ&#10;uv5VULr+Vf+FAgDdmAAAzaYCAMGxAwC3ugMArsYGAKfTCgCg3RUAmd0oBJDbNw6G2UIZfdZLJHXU&#10;VC1t0lw1Z9FjPGHQa0Fcz3JGWM97SVTOhE1Qzo9QTc6bUkvOqVNJzrlUSM/PVEjO61NJzvhQSsv/&#10;TkrK/01Kyv9NSsr/TUrK/01Kyv9NSsr/TeePAADRnwAAw6sBALe0AgCtvwMAo8sGAJvZCgCU5RoB&#10;jeUrBoTkNQ174z8Wc+JIHmzhUiZm4VosYOBiMlvgajZX4HI6U997PVDfhUBN349DSuCbRUjgqEZG&#10;4LhHReHMR0Xg6EdF3/ZGRd7/REXe/0RF3v9ERd7/REXe/0RF3v9ERd7/RNmXAADHpgAAuLAAAKy5&#10;AQCixQIAmNEGAI/rDQCJ7h8CgO4rBnjtNAxw7T0TaO1GGWLtTh5d7VcjWe1gJ1XtaCpS7XEtT+15&#10;L0ztgzJK7o00R+6YNUXupTdD77M4QvDEOEHw3zlB7+84QO39OEDs/zhA7P84QOz/OEDs/zhA7P84&#10;QOz/OMugAAC6qwAArbQAAKHAAACWzAEAi9kFAIT4EQF8+B8CdPgpBmz4Mgpk+DsPXvlDE1j5SxdT&#10;+VMaUPlbHU36ZB9K+mwhSPp0I0b6fiVE+4gmQfuTKED7nik+/KsqPfy5Kzv9yys7/eIrOvz0Kzr8&#10;9ys6/PcrOvz3Kzr89ys6/PcrOvz3K72oAACusAAAobwAAJXIAACJ1AAAfugFAHf/EgFv/xwCZ/8m&#10;BWD/LwhZ/zcLVP8/Dk//RxFL/04TR/9WFUT/XRZC/2QYQP9sGT3/dRo7/34bOf+JHDf/lB02/6Ae&#10;Nf+sHzP/uR8z/8gfMv/iIDL/5yAy/+cgMv/nIDL/5yAy/+cgMv/nILCtAACitwAAlcQAAIfQAAB7&#10;3QAAcv0JAGr/EQFh/xkCWv8iA1T/KgVO/zIHSf86CUX/QQtB/0gMPv9ODjv/VQ84/1sQNv9iETT/&#10;aREy/3ISL/97Ey3/hhQr/5IVKv+eFSn/qRYo/7MWJ//CFif/xxYn/8cWJ//HFif/xxYn/8cWJ//H&#10;FqS0AACWwAAAh8wAAHraAABt6wAAZP8FAFz/DgFU/xQBTf8cAkj/JARC/ywFPv8zBjr/OQc2/0AI&#10;M/9FCDD/Swku/1EKK/9XCin/XQsn/2QLJP9sDCL/dg0g/4ANHv+MDh3/lw4c/6EOG/+sDxv/rg8b&#10;/64PG/+uDxv/rg8b/64PG/+uD5e8AACIyQAAedYAAGvjAABf9gAAVv8AAE7/CgBH/xABQf8WAjz/&#10;HQI3/yQDMv8qAy//MAQr/zYFJ/87BSX/QAUi/0UGIP9KBh7/UAYb/1YHGf9cBxf/ZAgV/20IE/93&#10;CBH/gQkQ/4sJEP+VCQ//mAkP/5gJD/+YCQ//mAkP/5gJD/+YCf9JJwL/RDEE/0sxBP9QNAb/UjoI&#10;/1JDC/9RTg//T1wT/01rFv9MeRn/S4cb/0mTHf9InR//SKYg/0euIf9HtSL/Rr0j/0bGI/9G0CT/&#10;RuAk/0bqJf9G8yX/Rvol/0b/Jf9G/yX/Rv8l/0b/JP1G/yP9Rv8j/Ub/I/1G/yP9Rv8j/Ub/I/9J&#10;JwL/Ri8D/00vBP9SMgb/VTkI/1VCC/9UTQ//UlkT/1BoF/9Pdxr/ToQd/0yRH/9LmyH/SqQi/0qs&#10;I/9JsyT/Sbsl/0jEJv9IzSb/SN0n/0joJ/9I8Sj/SPko/0j/KP9I/yj+SP8o+0j/J/lI/yb5SP8m&#10;+Uj/JvlI/yb5SP8m+Uj/Jv9KJwL/SC0D/1AtBP9VMAb/WDYI/1lAC/9YSw//VVYT/1RmGP9SdBv/&#10;UYEe/0+OIf9OmCP/TaEl/02pJv9MsSf/S7go/0vBKf9Lyir/Stkq/0rmK/9K8Cv/Svgs/0r/LP1K&#10;/yz6Sv8r90r/KfVK/yj1Sv8o9Ur/KPVK/yj1Sv8o9Ur/KP9LJgL/SysD/1IrBP9YLgX/WzQI/10+&#10;C/9dSQ//WlQU/1liGP9XcR3/VX4g/1OKI/9SlSb/UZ4o/1CmKv9Priv/TrUs/069Lf9Nxy7/TdMv&#10;/0zjMP9M7TD8TPYx+kz+MfdM/zH1Tf8v8k3/LfBN/yvwTf8r8E3/K/BN/yvwTf8r8E3/K/9LJgL/&#10;TikD/1YpBP9cKwX/YDEH/2I7C/9iRg//YFEU/15fGf9cbR7/Wnoj/1iGJv9WkSn/VZos/1OiLv9S&#10;qjD/UbEx/1G5M/9QwzT+T841+0/fNvhO6zf1TvU48k79OPBP/zXuUP8z61H/MelR/y/pUf8v6VH/&#10;L+lR/y/pUf8v6VH/L/9MJQL/UScD/1omA/9gKAX/ZS8H/2g5Cv9oQw//Z04V/2VaGv9iaCD/X3Yl&#10;/12BKv9ajC7+WJYx/FeeNPtVpjb5VK04+FO1OvdSvjv1Uck981HaPvBQ6D/sUPNA6VH9PuhT/zvm&#10;VP8441X/NeFV/zPhVf8z4VX/M+FV/zPhVf8z4VX/M/9NJAL/VCQD/10jA/9lJQT/ai0G/202Cv9u&#10;QA7/bUsU/2tWG/9oZCH+ZXEo+2J9LfhfhzL2XJE281qZOvJYoT3wV6lA7lWxQuxUuUTrU8RG6VLS&#10;SOVR5UniUvJI31T8RN1W/0DbWP891ln/OtJZ/zjSWf840ln/ONJZ/zjSWf840ln/OP9OJAL/WCED&#10;/2EgA/9qIwT/cCsF/3M0Cf90Pg7/dEgU/3JSG/tvXyP2a2wq8md3Me9jgjfsYIs96V2UQeZanEXk&#10;WKRJ4lasTOBUtE7dVL9Q21TNUNdT4lHSVPBO0Ff7Ss5a/0XNXP9CyVz/PsVc/zzFXP88xVz/PMVc&#10;/zzFXP88xVz/PP9PIwL/Wx8C/2UdAv9uIQP/dSkF/3kxCP96Owz/ekQT+nlOG/R2WyPucWcs6Wxy&#10;NeVofDzhY4VD3WCOSNldl0zVXJ9P0lqnUc9ZsFPNWLpUy1jGVclX2lbFV+xVw1v5T8Je/0rAX/9G&#10;vWD/Qrpg/0C6YP9AumD/QLpg/0C6YP9AumD/QP9SIQL/Xh0C/2kaAv9zHwP/eiYE/34vBv+BOAv7&#10;gUES84BLGux8VyPmd2Mt4HFtONptd0DTaYBGz2WJS8tjkU/IYJlSxV+hVcJdqlfAXLNZvly/Wrxb&#10;zlu4W+Vbt171Vbdi/0+1Y/9KsmT/RrBk/0OwZP9DsGT/Q7Bk/0OwZP9DsGT/Q/9VHwL/YRoC/20Y&#10;Av93HQL/fiQD/4QsBf6HNQn1iD4Q7YdIGOWDVCLefl8u1HhpOM5zc0DJbnxHxGuETMBojFG9ZZRU&#10;umOcV7dipVq0YK5csmC5XrBfx16tX99frGLxWaxl/lOqZ/9OqGf/SqZn/0amZ/9Gpmf/RqZn/0am&#10;Z/9Gpmf/Rv9XHQL/ZBgC/3AWAv97HAL/gyIC/4kqBPmMMgfvjjsN545EFt6KUSHUhFwtzH5mOMV4&#10;b0HAdHdIu3CATbdtiFKzapBWsGiYWaxmoFyqZalfp2S0YKVjwmGjY9ViomXtXaJp+1ehav9Rn2v/&#10;TJ5r/0mea/9Jnmv/SZ5r/0mea/9Jnmv/Sf9ZHAL/ZxYB/3MVAf9+GgH/hyAC/40nA/SSLwbqlDgL&#10;4ZRCE9aPTiDMiVktxYNjN759a0C4eXRIs3V8Tq5yhFOqb4xXp22UW6NrnF6gaaVgnmiwY5tnvWSZ&#10;Z85kmGnoYZpt+VqZbv9Ul27/T5Zu/0uWbv9Llm7/S5Zu/0uWbv9Llm7/S/9bGgL/aRQB/3YUAf+B&#10;GAH/ih0B/JEkAvCXLATlmjQI3Jo/Ec+UTB/GjlcsvohgN7eCaUCxfnFIrHp5Tqd3gFOjdIhYn3GQ&#10;XJtvmF+YbaFilWysZJNsuWaRa8lmkG3kZJFx9lyRcv5WkHL/UZBy/02Qcv9NkHL/TZBy/02Qcv9N&#10;kHL/Tf9dGAH/axMB/3kTAf+EFgH/jhsB+JUhAeubKAPhoDAG1Z49EMqYSh7BklQruYxeNrGHZj+r&#10;gm5Hpn52TqF7fVOceIVYmHaNXJR0lV+Rcp5jjnGpZYtwtWeJcMVniHDgZop09F6LdvxYinb/Uol2&#10;/06Jdv9OiXb/Tol2/06Jdv9OiXb/Tv9fFwH/bhEB/3sSAf+HFAD/kRgB9JkdAeegIwLdpSsEz6E7&#10;D8WcSB28llMqtJBcNayLZD+mh2xHoINzTZuAelOWfYJXknqKXI54kmCKdpxjh3WmZoR0smiCdMJo&#10;gHTbaIN48mCEevtZhHn/VIR5/0+Eef9PhHn/T4R5/0+Eef9PhHn/T/9hFQH/cBAB/34RAP+KEgD/&#10;lBUA8J0ZAOOlHgHXqCgDy6U5DsGfRhu3mlEpr5VaNKeQYj6hi2pGm4dxTJWEeFKQgX9XjH+HXIh9&#10;kGCEe5ljgHqjZn15sGh7eb9pennWaXx88GF+fvpafn3+VX59/1F+ff9Rfn3/UX59/1F+ff9Rfn3/&#10;Uf9jFAH/cg8B/4EQAP+NEQD8mBIA7KETAN+qFgDRrCYDx6g3DbyjRBqznk8nqplYM6OUYD2ckGhF&#10;loxvTJCJdlKLhn1XhoSFW4KCjl9+gJdjen+hZnd+rWh1fr1pc37SaXaB7mJ4gvpbeIL+VnmB/1F5&#10;gf9ReYH/UXmB/1F5gf9ReYH/Uf9lEwH/dQ4A/4MOAP+QDgD1mw4A6KYOANmvDwDMryQCwqs1DLin&#10;Qxmuok4mpp1WMZ6ZXjuXlWZEkJFtS4uOdFGGjHtWgYmDW3yHi194hpVidISfZXGDq2hug7ppbYPO&#10;aW+G62Nyh/lcc4b9VnOF/1Jzhf9Sc4X/UnOF/1Jzhf9Sc4X/Uv9oEQH/eA0A/4YNAPaTDADeoAkA&#10;1qkKANKyDQDHsiICva8zCrOrQReqp0wkoaJVMJmeXTqSmmRCi5drSYWUclCAknlVe4+BWnaNiV5y&#10;jJJiboqdZWuJqWdoibhoZ4nLaGmL6WNsjflcbYz9V22K/1Jtiv9SbYr/Um2K/1Jtiv9SbYr/Uv9r&#10;EAH/ewsA/4oKAOKYBgDWowgA0KwJAMu1CwDBth8BuLQxCa6wPxakrEoinKhTLpSkWziMoGJAhp5p&#10;SICbcE56mXdTdZZ+WHCUh1xsk5BgaJKbY2SRp2VikLZmYJHJZmKS52JllPhcZ5L9V2eR/1Jnkf9S&#10;Z5H/UmeR/1Jnkf9SZ5H/Uv9uDgD/fwkA8Y4FANmbBQDPpgcAya8HAMS5CAC7uhwBsrgvB6i1PROf&#10;sUgglq5RK46qWTWGp2A+gKVnRXqibkt0oHVRb558VWqchVlmm45dYpqZYF6ZpmJcmbRjWpnHY1ua&#10;5WBfm/dbYJr+VmGY/1JhmP9SYZj/UmGY/1JhmP9SYZj/Uv9yCwD/gwUA35MBANGfBADJqgYAwbIF&#10;ALu9BAC0vxgAq74sBaK7OhGZuEUdkLVPKIeyVzKAr146ea1lQnOrbEhuqXNNaad6UWSmg1ZfpI1Z&#10;XKOYXFijpF5Wo7NfVaPGX1Wk5F1YpPZYWqP/VFuh/1Bbof9QW6H/UFuh/1Bbof9QW6H/UP93BwDw&#10;iQAA1pgAAMukAwDBrQQAubYDALLABACrxRQAo8UoBJvCNw6RwEMZib1MJIC6VS55uFw2crZjPW20&#10;akNns3FIYrF5TF6wgVBar4tUVq+XVlOuo1hQrrJZT67GWU+u5FhRrvZUU67/UFSs/01UrP9NVKz/&#10;TVSs/01UrP9NVKz/Tf99AADfjwAAzp0AAMOoAgC5sAIAsLoCAKjEBQChzA8Am8wjApLKMwqJyD8V&#10;gcZJH3nEUihywlowa8FhN2a/aDxhvnBBXL14RVi8gUlUvItMUbuWT067o1FMu7NSSrvGUkq75FFM&#10;u/ZOTbr/S065/0lOuf9JTrn/SU65/0lOuf9JTrn/Se+FAADUlQAAx6MAALqsAQCwtAAAp78DAJ7J&#10;BgCV1AsAkNUdAYnULgaA0jwQeNBGGXHPTyFqzlgpZM1fL1/MZzRay245Vsp3PVLKgEBPyYtDTMmX&#10;RUnJpEdHybNIRsrISEbK5kdHyfdFR8j/Q0jH/0JIx/9CSMf/QkjH/0JIx/9CSMf/Qt6NAADLnAAA&#10;vacAALGwAACmugAAnMQDAJPPBwCK3QwAhd8dAX7fLAV23jcLb95DE2jdTRpi3FUgXdtdJljbZSpU&#10;2m0uUNp2Mk3agDVK2os3R9qXOUXapDtD27Q8QtzIPELb5TtC2vQ6Qtn+OkPY/zlD2P85Q9j/OUPY&#10;/zlD2P85Q9j/OdCWAADBowAAsqwAAKe1AACcwAAAkcoDAIfWBwCA6REAeekgAnLpLAVr6TYKZOk/&#10;D17pSBRZ6VEZVehaHFHpYiBO6WsjS+l0JUjpfSdG6YgqQ+mTK0HqoC1A6q8uPuvALj3s2y496u8u&#10;Pej8Lj3n/y095/8tPef/LT3n/y095/8tPef/LcWfAAC1qQAAqLEAAJy8AACQxwAAhNIBAHrfBgB0&#10;9BMAbfQgAmb0KgRf9DQIWvU9C1T1RQ9P9UwSTPVVFEn2XRdG9mUYRPZuGkH2dxw/94EdPfeNHzv3&#10;mSA5+KYhOPi1Ijf5yCI2+eMiNvjzIjb3/CI29/wiNvf8Ijb3/CI29/wiNvf8IremAACprgAAnLkA&#10;AJDEAACDzwAAd9sAAG/2CgBn/xMBYP8dAlr/JwNU/zAFT/84CEr/QApG/0gMQ/9PDkD/Vg89/14Q&#10;O/9lEjj/bhM2/3cUNP+CFTL/jxYw/5sXL/+pFy7/txgt/8gYLP/hGCz/7xgs/+8YLP/vGCz/7xgs&#10;/+8YLP/vGKurAACetQAAkMEAAILMAAB12QAAaeQAAGH/CQBb/xEAVP8ZAU7/IgJJ/ysERP8yBUD/&#10;OgY8/0EHOf9HCDb/Tgkz/1QKMf9bCy7/Ygws/2sMKf91DSf/gA4l/40OJP+aDyP/phAi/7MQIf/B&#10;ECH/0BAh/9AQIf/QECH/0BAh/9AQIf/QEJ+yAACRvgAAg8oAAHXWAABn4gAAW/EAAFT/BgBO/w4A&#10;SP8UAUL/HAI9/yQCOf8rAzX/MgQx/zgELv8+BSv/QwUo/0kGJf9PBiP/Vgch/10HHv9lCBz/bwgZ&#10;/3oJF/+HCRb/lAkV/58KFP+qChT/swoU/7MKFP+zChT/swoU/7MKFP+zCpO7AACExwAAddMAAGfh&#10;AABY6AAATvsAAEj/AABB/woAO/8QATb/FQEx/xwBLf8iAin/KAIl/y0CIv8yAx//OAMc/z0DGv9C&#10;Axf/SAQV/04EE/9VBBH/XQUP/2cFDf9yBQz/fQUK/4kGCv+TBgn/nAYJ/5wGCf+cBgn/nAYJ/5wG&#10;Cf+cBv8/KgL/PzAD/0QwA/9IMwT/STkG/0hCCP9GTQv/RVsO/0NpEf9BdxP/QIUV/z+RFv8+mxj/&#10;PqQY/z2rGf89sxr/Pboa/z3DGv88zBv/PNsb/zznG/888Bv/PPgb/z3/G/89/xv/Pf8b/z3/Gv89&#10;/xn/Pf8Z/z3/Gf89/xn/Pf8Z/z3/Gf9AKgL/QS4D/0cuA/9KMQT/TDcG/0tACP9KSwv/SFkP/0Zn&#10;Ef9EdRT/Q4IW/0KPGP9BmRn/QaIa/0CpG/9AsRv/P7gc/z/AHP8/yR3/P9Yd/z/lHf8/7x3/P/ce&#10;/z/+Hf8//x3/P/8d/0D/HP5A/xv+QP8b/kD/G/5A/xv+QP8b/kD/G/9AKgL/QywD/0ksA/9NLwT/&#10;TzUG/1A+CP9OSQz/TFYP/0pkEv9IchX/R38Y/0aLGf9Flhv/RJ8c/0SnHf9Drh7/Q7Uf/0K9H/9C&#10;xiD/QtEg/0LiIf9C7SH/QvUh/0L9If1C/yH7Q/8g+kP/H/lD/x75Q/8e+UP/HvlD/x75Q/8e+UP/&#10;Hv9BKQL/RioD/0wpA/9RLAT/UzIG/1Q8CP9URwz/UVIP/09gE/9Nbxf/THwZ/0qIHP9Jkh7/SJsf&#10;/0ejIf9HqyL/RrIj/0a6I/9GwyT/Rc0l/0XeJf9F6ib8RfQm+UX8JvZF/yb1Rv8k9Eb/I/NH/yHz&#10;R/8h80f/IfNH/yHzR/8h80f/If9CKAL/SScC/1AmA/9VKAT/WC8F/1o5CP9aRAz/V08Q/1VcFP9T&#10;ahj/UXcb/0+DH/9OjiH/TZcj/0yfJf9Lpyb/Sq4n/0q2Kf5Jvir9Sckq+kjZK/dI5yz0SPIs8Uj7&#10;LO9J/yrtSv8o7Er/J+tL/yXrTP8l60z/JetM/yXrTP8l60z/Jf9DKAL/TSQC/1QjA/9aJQP/XiwF&#10;/2A2B/9gQQv/XkwQ/1tXFf9ZZhn/V3Ie/1V+Iv5TiSX8UZMo+lCbKvlPoyz3Tqou9k2yL/RMujDz&#10;TMQy8kvRM+5L5DTqSvA050v6M+VN/zDkTv8t4k//K+FQ/ynhUP8p4VD/KeFQ/ynhUP8p4VD/Kf9G&#10;JQL/UCEC/1ggAv9fIQP/ZCoE/2YzB/9mPQv/ZUgQ/2JTFf9gYRv8XW0g+Fp5JfVYhCnzVo0t8FSW&#10;MO5SnjPtUaU161CtN+lOtTnnTr875k3MPONM4D3fTe483E/5OdlR/zXWUv8y1FP/MNNU/y3TVf8t&#10;01X/LdNV/y3TVf8t01X/Lf9KIwL/VB4C/1wcAv9kHwL/aScE/2wwBv9tOgr/bEQP/WpPFfhnXBzz&#10;Y2gi72B0KOtdfi7oWogz5VeRN+NVmTrgU6A+3lKoQNxRsUHZULtC1lDIQ9NQ3ETPUOxDzFL4P8tV&#10;/zvJV/83yFj/NMdZ/zLGWf8xxln/McZZ/zHGWf8xxln/Mf9NIAL/VxsC/2AZAv9pHQL/byUD/3It&#10;Bf90Nwj9c0EO9nFLFPBuWBzqamQk5WVuK+BheTPcXoI42FyLPNNalD/QWJxCzlejRMtVrEbJVbVH&#10;x1TAScVU0EnCU+ZJwFb1Rb5Z/0C9W/88vFz/Obtd/zW6Xf81ul3/Nbpd/zW6Xf81ul3/Nf9QHgL/&#10;WxkB/2QWAf9tGwL/dCIC/3gqBP96Mwf2ej0M73hHE+d1VBvhcF8l2mtqLdNndDTOZH06ymGGP8df&#10;jkLEXZZFwVueSL9apkq8Wa9Muli6TbhYyE62WN9OtFnwS7Nc/UWyX/9AsmD/PLBh/zmwYf84sGH/&#10;OLBh/ziwYf84sGH/OP9SGwH/XhYB/2gUAf9yGQH/eR8C/34nA/mAMAXwgTkK54BDEeB8UBrWd1sk&#10;z3JmLsltbzXEang7wGeBQLxkiUS5YpFItmCZSrNfoU2xXapPrly0UaxcwVKqXNRSqF3rUKhg+kmo&#10;Y/9EqGT/QKZl/zymZf87pmX/O6Zl/zumZf87pmX/O/9VGQH/YRQB/2wSAf92FwH/fRwB/4MjAvSG&#10;LATqiDUH4YdADtaCTBnNfVgkxndiLcBzazW7b3Q8t2x8QbNphEavZ4xJrGWUTKljnE+mYqVRpGGv&#10;U6JgvFWgYM1VnmDmVJ5k902fZ/9Hn2n/Q55p/z+daf89nWn/PZ1p/z2daf89nWn/Pf9XFwH/YxIB&#10;/28RAf95FAH/gRkB+4cgAe+MJwLkjjAF2o09DM+HShjHglUjv31fLbl4aDWzdHA8r3F4QqtugEan&#10;bIhKpGmQTqBomFGdZqFTm2WrVZhkuFeWZMhYlGThWJVo9FCWa/9Kl2z/RZZt/0GWbf9Alm3/QJZt&#10;/0CWbf9Alm3/QP9ZFQH/ZhAB/3IQAP99EgD/hRYA9owbAeqRIgHflCsD05E6C8mMRxfAh1MiuYJc&#10;LLJ9ZTWteW08qHV1QqNzfUegcIRLnG6MTplslVKVa55UkmmoV5BptFmOaMNZjGjcWo1s8lOPbv9M&#10;kHD/R49x/0OPcf9Bj3H/QY9x/0GPcf9Bj3H/Qf9bFAH/aA8A/3UPAP+AEQD/iRMA8pAXAOWWHADZ&#10;mSYCzZU4CsSQRRa7i1Ehs4ZaLK2CYzSnfms7oXpyQZ13ekaZdYFLlXOJT5JxkVKOb5tVi26lWIht&#10;sFqGbL9bhG3VW4Zv71WIcv1OiXT/SYl0/0SIdP9DiHT/Q4h0/0OIdP9DiHT/Q/9dEgH/aw4A/3gO&#10;AP+DDwD9jBAA7ZQSAOCaFQDTnCQCyJk2Cb+UQxW2j08gropYK6eGYTOhgmg7nH9wQZd8d0aTeX5L&#10;j3eGT4t1j1KIc5hWhHKiWIFxrlp/cbxcfXHQXH9z7FaBdvtPg3j/SoN4/0WCeP9Egnj/RIJ4/0SC&#10;eP9Egnj/RP9fEQH/bQwA/3oNAP+FDQDyjw0A55gNANufDgDOnyIBxJ00CLqYQhSyk00fqo9WKqOK&#10;XzKchmY6l4NtQJKAdUWNfnxKiXyEToV6jFKCeJVWfnegWXt2q1t5dbpcd3bNXHh36lh7evpRfXz/&#10;S318/0Z9fP9FfXz/RX18/0V9fP9FfXz/Rf9hEAH/bwsA/30LAPWICgDfkwgA2JsKANOiDADJox8B&#10;v6AyB7acQBOtl0sepZNUKJ6PXTGYi2Q5kohrP42FckWIg3pKhICBToB/ilJ8fZNVeHydWHV7qVty&#10;erhccXrKXHJ86Fh1fvlRd4D/THeA/0d3gP9Gd4D/RneA/0Z3gP9Gd4D/Rv9kDwD/cgkA/38IAOWM&#10;BQDYlgcA0Z4JAM6lCgDEph0BuqQvBrGgPhGonEkdoJhTJ5mUWzCTkGI4jY1pPoiKcESDiHhJfoZ/&#10;TXqEiFF2gpFVcoGbWG+Ap1psf7Vca4DIXGuB5Vlug/dScYT/TXKE/0hyhP9HcoT/R3KE/0dyhP9H&#10;coT/R/9mDQD/dQcA9oMFANyPAwDSmAYAzKEHAMioCAC/qRoAtagtBaykPBCkoEcbnJ1RJZSZWS+O&#10;lmA2iJNnPYKQbkN9jnZIeYx9THSKhVBwiI9UbIeZV2mGpVlmhrNbZYbFW2WG41loiPZSa4r/TWyK&#10;/0hsif9HbIn/R2yJ/0dsif9HbIn/R/9pCwD/eAQA5YcAANaSAwDNnAUAxqQGAMGrBgC5rRcAsKwr&#10;BKepOg6fpkUZlqJPI4+fVy2InF81gplmO32XbEF4lXNGc5N7S26Rg09qj41SZo6XVWONo1hgjbFZ&#10;X43DWl6N4Fhij/VSZJD/TWaQ/0hmj/9HZo//R2aP/0dmj/9HZo//R/9sCAD+fAAA3ooAANCWAgDI&#10;nwQAwKcEALmuAwCyshQAqrEoA6GvNwyZrEMXkahNIYmlVSqCo1wyfKBjOXeeaj5ynHFEbZp5SGiZ&#10;gUxkl4tQYJaVU12WolValbBXWZXBV1iV3lZblvNQXZf/TF+X/0dglv9GYJb/RmCW/0Zglv9GYJb/&#10;Rv9wAwDrgQAA1o8AAMqaAQDBowMAuaoCALGyAQCqtxEAo7ckApu1NAqTskAUiq9KHoOtUyd8q1ou&#10;dqhhNXCnaDtrpW9AZ6N3RGKif0heoYlMWqCUT1efoFFUn65TU5/AU1Kf3VJVn/NOV6D/Slmg/0ZZ&#10;n/9FWZ//RVmf/0VZn/9FWZ//Rf91AADghgAAz5MAAMSfAQC6pwEAsa4AAKm2AAChvQ0Am70gAZS8&#10;MQeLuj0Qg7dIGny1UCJ1s1gqb7JfMGqwZjZlr207YK11P1ysfkNYq4dHVaqTSlGqn0xPqq5NTarA&#10;TU2q3E1OqvJJUKr+RlKp/0NSqf9CUqn/QlKp/0JSqf9CUqn/QvJ8AADXjAAAyJkAAL2jAACyqwAA&#10;qbIAAKC7AgCXxAkAksUbAIvELASDwjoMe8FEFXS/Th1uvVYkaLxdKmO7ZDBfumw0Wrl0OVa4fDxT&#10;t4c/T7eSQky2n0RKtq1GSLbARki33UVJtvJDSrX/QUu1/z5LtP89S7T/PUu0/z1LtP89S7T/PeKD&#10;AADNkgAAwZ8AALSnAACqrwAAoLgAAJbAAwCMygcAhs0UAIHNJgJ6zDUIc8tBD2zKShdmyVMdYchb&#10;I1zHYihYxmosVMZyMFDFfDNNxYY2SsSSOUfEnztFxK48RMXBPEPF3zxExPM7RMP/OUXC/zdFwf83&#10;RcH/N0XB/zdFwf83RcH/N9WLAADFmgAAt6QAAKusAACgtAAAlr4AAIvHBACB0AgAeNkOAHXZIAFv&#10;2C8Eadg8CWPWRhBe1lAVWdVYGlXUYB9R1GgiTtRxJkvTeylI04UrRdOSLkLUny9B1K8wP9XCMT/V&#10;4TA/0/IwP9L9Lz/R/y4/0P8uP9D/Lj/Q/y4/0P8uP9D/LsqUAAC7oQAArakAAKKxAACWuwAAi8QA&#10;AIDNAwB12AgAb+QRAGrkIAFk5C0DXuQ4B1nkQQtV5EsPUeRUEk3kXRZK5GUYR+RuG0Xkdx1C5IIf&#10;QOSOIT7lmyM85aokO+a8JDrm0yQ55e4kOeP6Izni/yQ54v8kOeL/JDni/yQ54v8kOeL/JL+eAACv&#10;pgAAo64AAJe4AACKwgAAfswAAHPWAgBp5QkAZO8UAF/wIAFZ8CsDVPA1BU/wPgdL8UYKR/FODETx&#10;Vw5C8V8QP/JnEj3ycBQ68nsVOPOHFjbzlBg19KIZM/SxGTL1xRox9eIaMfTxGTHx/hkx8f8ZMfH/&#10;GTHx/xkx8f8ZMfH/GbKkAAClqwAAmLYAAIvAAAB+ygAAcdUAAGXeAABe9QoAWfwTAFP8HgFO/CcC&#10;Sv0wA0X9OQVB/UAGPv5IBzv+Twk4/1cKNv9eCzP/Zwwx/3ANLv98Diz/iQ8r/5YQKf+kECj/tBEn&#10;/8cRJ//hESb/8hEm//YRJv/2ESb/9hEm//YRJv/2EaepAACZswAAi74AAH7JAABw0wAAZN4AAFjn&#10;AABS/wkATf8RAEf/GQFD/yIBPv8qAjr/MgM3/zkDM/8/BDD/RgUt/00FK/9UBij/Wwcm/2MHI/9t&#10;CCH/eQkf/4cJHv+VCh3/owoc/7EKG//ACxr/1gsa/98LGv/fCxr/3wsa/98LGv/fC5uxAACNvAAA&#10;fscAAHDSAABj3gAAVeQAAEv1AABG/wUAQP8OADv/FAA3/xsBM/8jAS//KQIr/zACKP81AiX/OwMi&#10;/0EDH/9HAx3/TgMa/1UEGP9eBBX/aAUT/3QFEf+CBRD/kAYQ/50GD/+pBg7/tQYO/7oGDv+6Bg7/&#10;ugYO/7oGDv+6Bo66AAB/xQAAcNEAAGLeAABU5QAARusAAD/+AAA5/wAANP8JAC//DgAr/xQAJ/8a&#10;ASP/IQEf/yUBHP8qARn/LwEW/zQCFP86AhH/QAIQ/0YCDv9OAgz/VgIJ/2ADB/9sAwT/eAMD/4YD&#10;Av+RAwH/nQMB/6EDAf+hAwH/oQMB/6EDAf+hA/82LQL/OS4C/z4uA/9AMgP/QDgE/z5BBv88TAj/&#10;OloK/zhoDP82dg7/NYMP/zSPEP8zmRH/M6ER/zOpEv8ysBL/MrcS/zK/Ev8yyBP/MtMT/zLjE/8y&#10;7RP/MvYS/zP+Ev8z/xL/M/8S/zP/Ef8z/xH/M/8Q/zP/EP8z/xD/M/8Q/zP/EP82LQL/OywC/0As&#10;A/9DLwP/QzUE/0I+Bv9ASgj/PlcL/zxlDf86cw//OIAQ/zeMEf83lhL/Np8T/zanE/82rhT/NrUU&#10;/za8FP81xRX/NdAV/zXgFf826xX/NvQV/zb9FP82/xT/Nv8U/jf/E/42/xP9Nv8S/Tb/Ev02/xL9&#10;Nv8S/Tb/Ev83LAL/PioC/0MqAv9GLQP/RzIE/0Y8Bv9FSAj/Q1UL/0FiDf8/cBD/PX0R/zyJE/87&#10;kxT/O5wV/zqkFv86qxb/OrIX/zq5F/85whf/OcwX/zndGP856Rj/OfMY/zr7GPw6/xf6Ov8X+Tr/&#10;Fvg6/xb4Ov8V+Dr/Ffg6/xX4Ov8V+Dr/Ff85KwL/QScC/0YnAv9KKQP/Sy8E/0w5Bv9LRQj/SFEL&#10;/0ZeDv9EbBH/QnkT/0GFFf9Ajxf/QJgY/z+gGP8/pxn/Pq4a/z62Gv8+vhv/Psgb/z3WHP495hz7&#10;PvEc+D76HPU+/xzzPv8a8j//GfE//xnxP/8Y8T//GPE//xjxP/8Y8T//GP89KAL/RSQC/0ojAv9O&#10;JQP/USwE/1I2Bv9RQQj/T00M/0xaD/9KZxL/SHQV/0eAF/9Gixn/RZQb/0ScHP9DpB3+Q6se/UKy&#10;H/xCuiD6QsQg+ULQIfZB4iHyQu4i70L5Iu1C/yDrQ/8f6kP/HelE/xzoRP8b6ET/G+hE/xvoRP8b&#10;6ET/G/9AJQL/SCEC/08gAv9TIQL/VykD/1kzBf9YPgj/VkkM/1JVEP9RYxT/T28X/k17GvtLhh35&#10;So8f90mYIfZInyL0R6Yk80euJfFGtibwRr8n70XLKOxF3inoRewp5Ub4KOJH/ybhSP8k30n/It5J&#10;/yDdSf8f3Un/H91J/x/dSf8f3Un/H/9DIgL/TB4B/1McAv9ZHgL/XSYD/18wBP9fOgf/XUUL/1pQ&#10;EP1YXhX4VWoZ9VN2HfJRgCHvT4ok7U2TJutMminpS6Ir50qpLOVJsS7kSLsv4kjHMeBI2THcSOox&#10;2En2LtRL/yvSTP8p0E3/Js9O/yXOTv8jzk7/I85O/yPOTv8jzk7/I/9HHwH/UBoB/1cYAf9eHAH/&#10;YyMC/2YsBP9mNgb/ZEEK+mJMD/RfWRXvXGUb61lwIOdWeyXkVIQp4VGNLd5QlTDcT50y2U6lM9ZN&#10;rTXTTbc20UzCN89M0TjMTOY4yU30NcdP/zHFUf8uxFL/K8NT/ynCU/8nwlP/J8JT/yfCU/8nwlP/&#10;J/9KHAH/VBcB/1wVAf9jGQH/aSAC/2wpA/9tMgX5bD0J8mlHDutmVBXlY2Ac4F9rIttcdSjWWX8t&#10;0leIMM9VkDPMVJg2ylOgOMdSpzrFUbA7w1C7PMFQyT2/UN89vFHwO7pT/De5Vf8zuFf/L7dY/y23&#10;WP8rt1j/K7dY/yu3WP8rt1j/K/9NGgH/VxQB/2ASAf9oFwH/bh0B/3IlAvtzLgPyczgH6XFDDeJu&#10;UBTbaVwc02VmJM5icCrJX3ovxlyCM8NbijbAWZI5vViaO7tWoj64Vas/tlW1QbRUwkKyVNRCsFXq&#10;Qa5X+TyuWf83rVv/M61c/zCtXf8urV3/Lq1d/y6tXf8urV3/Lv9QFwH/WhIB/2QQAP9tFAD/cxoB&#10;/3chAfR5KQLqejMF4ng/Ctl0TBPPcFgcyWtiJMRobCu/ZXUwu2J9NbhghTi1Xo08slyVPq9bnUGt&#10;WqZDq1mvRKlZvEWnWMxGpFjlRqRb9kCjXv87o1//N6Ng/zOjYf8xo2H/MaNh/zGjYf8xo2H/Mf9T&#10;FQH/XRAA/2gPAP9wEgD/dxYA+3wcAe5/JAHkgC0D2n87CM96SRLHdVQbwXFfJLttaCu2anAxsmd5&#10;Nq9lgDqrY4g9qGGQQKZgmEOjXqFFoF6rR55dt0icXcZJmlzfSZpf8kSaYv8+mmP/OZtl/zabZf8z&#10;m2X/M5tl/zObZf8zm2X/M/9VEwH/YA4A/2sOAP90EAD/exIA9YEXAOiEHgDehycB0YQ3B8h/RhHA&#10;e1EbuXZbI7RyZSuvb20xqmx1NqdqfDqjaIQ+oGaMQZ1klESaY51Hl2KnSZVhskuTYcFMkWHYTJFj&#10;70eSZf1Bkmf/PJNp/ziTav81k2r/NZNq/zWTav81k2r/Nf9XEQH/Yw0A/24MAP93DgD/fw8A8IUR&#10;AOOJFgDWiyMBy4g1BsKEQxC6gE8as3tZI613YiqodGoxo3FxNp9ueTucbIE/mGqIQpVpkUWSZ5pI&#10;j2ajSo1lr0yKZb1NiWXRToln7EqKaftDi2v/Poxt/zqMbv83jG7/N4xu/zeMbv83jG7/N/9ZEAD/&#10;ZQsA/3ELAP96CwDxggwA6IkNAN2ODgDPjyABxo0yBr2JQQ+1hE0ZroBWIqd8XyqieGcwnXVvNplz&#10;djqVcX0/km+FQo5tjkaLbJZJiGqgS4VqrE2DabpPgWnMT4Fq6EyDbflFhG//P4Vw/zuGcf84hnH/&#10;OIZx/ziGcf84hnH/OP9bDwD/ZwgA/3MIAPN9CADehgcA2YwJANWRCwDKkh4AwZAwBbiNPw6wiEoY&#10;qYRUIaKAXSmdfWUwmHpsNZN3czqPdXs+jHOCQohyi0aFcJRJgm+eTH9uqU58bbdPe23JUHpu5k18&#10;cfhGfnP/QX90/z2Adf86gHX/OoB1/zqAdf86gHX/Ov9dDgD/agYA/3YGAOSAAwDZiQYA0o8IAM+U&#10;CgDFlhsAvJQuBLORPQ2rjUgXpIhSIJ6FWyiYgWMvk35qNY58cTmKeng9hniAQoN2iEV/dZFJfHOb&#10;THlyp052crVQdHLGUHRy4092dfZHeHf/Qnp4/z57ef86e3n/Ont5/zp7ef86e3n/Ov9fDAD/bAQA&#10;9XkCAN6DAgDTiwUAzZIHAMmXCADAmRkAt5gsA6+VOwynkUcWn41QH5mJWSeThmEujoNoNImBbzmF&#10;f3Y9gX1+QX17hkV5eo9JdniZTHN3pU5wd7JQbnfEUG134E9wefVIcnv/Q3R8/z51ff87dX3/O3V9&#10;/zt1ff87dX3/O/9hCgD/bwIA6HwAANmGAQDPjgQAyJUGAMOaBgC7nBYAs5wqA6qZOQuilUUUm5FO&#10;HZSOVyaOi18tiYhmM4SGbTiAhHQ9e4J7QXeAhEV0f41IcH2XS218o05qfLBPaHzBUGd83VBqfvNJ&#10;bYD/Q26B/z9vgf88b4H/PG+B/zxvgf88b4H/PP9kCAD/cgAA4X8AANOJAQDKkgMAw5gEAL2eBAC2&#10;oBMArqAnAqWdNgmdmkMTlpdNHI+TVSSJkV0rhI5kMX+Mazd6inI7doh5QHKGgkRuhYtHaoOVSmeC&#10;oU1kgq5PYoK/T2GC2k9khPJJZoX/Q2iG/z9qhv88aob/PGqG/zxqhv88aob/PP9nBAD2dgAA3IIA&#10;AM6NAADFlQIAvpwDALehAgCvpBEAqKQkAqCiNAiYn0ARkZxKGoqZUyKEl1spfpViMHmSaTV1kHA6&#10;cI93PmyNf0JojIlGZYqTSWGJn0teiaxNXYm9TlyJ1k1eivBIYIv+Q2KL/z9jjP88Y4z/PGOM/zxj&#10;jP88Y4z/PP9qAADmegAA1YYAAMmRAADAmQEAuJ8BALClAACoqQ4AoqkhAZqoMQaTpT4Pi6NIGISg&#10;USB+nlkneJxgLXOaZzJvmG43apZ1PGaVfT9ilIdDX5KRRluSnUlZkatKV5G7S1aR00tXku9HWpL9&#10;QlyT/z5dk/87XZP/O12T/ztdk/87XZP/O/9uAADgfgAAzosAAMSVAAC6nQAAsaMAAKmpAAChrgsA&#10;m68dAZSuLgSMrDsMhapGFX6oThx4plYjcqRdKm2iZC9poWs0ZJ9zOGCeezxcnYU/WZyPQlWbnEVT&#10;m6pHUZu6R1Cb0UdRm+5EU5v8QFWb/zxWm/86Vpv/Olab/zpWm/86Vpv/OvF0AADZgwAAyJAAAL6a&#10;AACzoQAAqqcAAKGuAACXtQYAkrYYAIy1KgOFtDcJfrJCEXewTBhxrlQfbK1bJWerYipiqmkvXqlx&#10;M1qoejdWp4M6U6aOPVCmm0BNpalBS6W6Qkum0UJLpe0/TaX8PE6k/zlPpP83T6T/N0+k/zdPpP83&#10;T6T/N+R6AADPiQAAwpUAALafAACspQAAoqwAAJizAACOuwIAiL0SAIO9JQF8vDMGdrs/DW+6SRRq&#10;uFEaZbdZH2C2YCRctWcpWLRvLFSzeDBRs4IzTbKNNkqymjhIsag6RrK5OkWy0TpGse05R7D8Nkew&#10;/zRIr/8zSK//M0iv/zNIr/8zSK//M9uCAADHkAAAu5wAAK6jAACkqgAAmbEAAI+5AACEwAMAe8YN&#10;AHjGHgBzxi4DbcU6CGfERQ5iw04TXcNWGFnCXh1VwWYhUcFuJE7AdyhLwIErSL+MLUW/mi9Dv6gx&#10;Qb+6MUHA0jFBvu4wQb39L0G8/y5BvP8tQbz/LUG8/y1BvP8tQbz/Lc6KAAC/mAAAsaAAAKaoAACb&#10;sAAAkLgAAIW/AAB6xwQAb88JAGvRFQBn0SYBY9E0BF7QQAhZ0EoMVc9TEFHPWxROz2MYS85rG0jO&#10;dR5Fzn8gQs6MIkDOmSQ+zqgmPM66JjzP1CY8ze8lO8z7JTvL/yU7yv8lO8r/JTvK/yU7yv8lO8r/&#10;JcOTAAC1ngAAqKYAAJ2uAACRtgAAhb8AAHnHAABvzgQAZNYJAF7eEQBb3iAAV94tAlPfOgRQ30QG&#10;TN9OCUnfVwxG318PQ99oEUHfcRM+33wVPN+JFzrglhk44KUaN+C3GjbhzRo23+waNd75GjTd/xs0&#10;3P8bNNz/GzTc/xs03P8bNNz/G7mcAACqpAAAnqsAAJK1AACFvgAAeccAAG3PAABi1gMAWOEIAFXq&#10;EwBR6yAATesrAUnrNQJF7D4EQuxHBT/sTwc97VgJOu1gCjjtagw27nQNM+6ADjLujg8w750QLu+t&#10;ES3wwBEt8N4RLO7xESzs/hEs6/8QLOv/ECzr/xAs6/8QLOv/EK2iAACgqQAAk7MAAIa9AAB5xgAA&#10;bM8AAGDYAABV3gAATvMKAEr3EwBG+B0AQ/gnAT/4MAI7+TgCOPlAAzX6RwQz+k8FMPtXBS77XwYr&#10;/GkHKfx0CCf8ggkl/ZAJJP2gCiP+sAoi/sQLIf/gCyH98gog/PwKIPz8CiD8/Aog/PwKIPz8CqKn&#10;AACVsQAAh7sAAHnGAABszwAAX9kAAFLfAABI6AAAQ/8IAD//EAA7/xkAN/8hADT/KQEw/zABLf83&#10;Air/PgIn/0QCJf9LAyL/UwMg/1wDHf9mBBv/cgQZ/4AFF/+PBRb/nwYV/68GFP/ABhT/1gYT/+kG&#10;E//pBhP/6QYT/+kGE//pBpevAACIugAAesUAAGzPAABe2gAAUOAAAETmAAA89QAAN/8EADP/DQAv&#10;/xMAK/8aACj/IQAl/ycBIf8tAR7/MgEb/zgBGf8/ARb/RgIU/00CEf9WAhD/YAIO/2wCDP97Awv/&#10;iwMK/5oDCv+oAwn/tQMI/8IDCP/CAwj/wgMI/8IDCP/CA4q4AAB7wwAAbM4AAF7bAABP4gAAQucA&#10;ADbsAAAx/wAALP8AACf/BwAj/w4AIP8SABz/GAAY/x0AFf8hABL/JgAQ/ywBDv8xAQ3/NwEK/z4B&#10;CP9GAQX/TwEB/1kBAP9mAQD/dAEA/4ICAP+QAgD/nAIA/6YCAP+mAgD/pgIA/6YCAP+mAv8uLwL/&#10;MywC/zctAv84MAL/NzYD/zQ/BP8xSwb/L1gH/yxmCP8qdAn/KYEK/yiNC/8olwv/KJ8L/yimDP8n&#10;rQz/J7QM/ye7DP8nxAz/J84M/yjeC/8o6Qv/KPML/yj7C/8o/wr/Kf8K/yn/Cv8p/wr/KP8K/yj/&#10;Cv8o/wr/KP8K/yj/Cv8wLQL/NioC/zkqAv87LgL/OjQD/zg8BP82SQb/M1YH/zFjCf8vcQr/LX4L&#10;/y2KDP8slAz/LJwN/yykDf8sqw3/LLEN/yy5Df8rwQ3/LMsN/yzaDf8s5w3/LPEN/yz6Df8s/wz+&#10;Lf8M/S3/DP0t/wz9LP8L/Sz/C/0s/wv9LP8L/Sz/C/8yKwH/OSgC/z0oAv8/KgL/PjAD/z06BP88&#10;Rgb/OVMI/zdgCf81bQv/M3oM/zKGDf8xkA7/MZkO/zGhD/8xqA//MK4P/zC1D/8wvRD/MMcQ/zDU&#10;EP8w5BD/Me8Q/jH5D/sx/w/5Mf8P+DH/Dvcx/w73Mf8O9jH/DvYx/w72Mf8O9jH/Dv81KAH/PCUB&#10;/0AkAv9DJwL/QywD/0Q3BP9CQwb/QE8I/z1cCv87aQz/OXYN/ziCD/83jBD/N5UR/zadEf82pBL/&#10;NqsS/zayE/81uhP/NcMT/zXPE/w14RP5Nu0T9jb3E/M2/xPxNv8S8Db/EvA3/xHvN/8R7zf/EO83&#10;/xDvN/8Q7zf/EP85JQH/QCEB/0UgAf9HIgL/SSkC/0o0BP9JPwX/RksI/0RYCv9CZQ3/QHEP/z59&#10;Ef89hxL/PZEU/jyZFf08oBX8O6cW+juuF/k7thf4O78X9jvKGPQ73BjwO+oY7Tv2GOo7/xfoPP8X&#10;5zz/FuY9/xXlPf8U5T3/FOU9/xTlPf8U5T3/FP89IgH/RB4B/0kcAf9NHgH/UCYC/1EwA/9QOwX/&#10;TkYI/0tTC/9IYA7/RmwR+0V4E/hEghX2Q4wX9EKUGPNBnBnxQaMb70CqG+5AshztP7sd6z/GHuk/&#10;1R7lP+gf4kD0Ht9A/h3dQf8b20L/GtlC/xjYQv8X2EL/F9hC/xfYQv8X2EL/F/9AHwH/SBoB/04Y&#10;Af9SGwH/ViMC/1gsA/9XNwT/VUIH/1JNC/lQWg71TWcS8UxyFu5KfRjrSIYb6UePHedGlx/lRZ4g&#10;40SmIuFEriPgQ7ck3kPCJdxD0CbXQ+Um00TzJNBF/iLNRv8gzEf/HspH/xzJSP8byUj/G8lI/xvJ&#10;SP8byUj/G/9EGwH/TBYB/1IUAf9YGAH/XR8B/18oAv9eMgP9XT0G9lpJCvBXVQ/qVWIT5lJtGOJQ&#10;dxzfToEf3EyKItlLkiTVSpom00mhKNFJqSnPSLIqzUi8K8tIySzISN8sxUjvK8JK/CjAS/8lv0z/&#10;Ir5N/yC9Tf8fvU3/Hr1N/x69Tf8evU3/Hv9HGAH/TxMB/1YRAP9eFQD/YhwB/2UkAf5lLQL0ZDgF&#10;7WFDCeZfUQ7gXF0U2lhoGtRWch7QVHsizFKEJspQjCjHT5QqxU6bLMNOoy7BTawvv0y2ML1MwjG7&#10;TNMyuEzpMbZO+C20UP8qs1H/J7NS/ySyUv8islL/IrJS/yKyUv8islL/Iv9KFQH/UxEA/1sPAP9i&#10;EgD/aBcA/2ofAfZrKAHsazID5Gk+B9xmTA3TYlgUzV9jG8hcbSDEWnYkwVh+KL5Whiu7VY4uuVOW&#10;MLZSnjK0UqYzslGwNbBRvDauUMs3rFDjN6pS9DOpVP8uqFb/K6hX/yioV/8lqFf/JahX/yWoV/8l&#10;qFf/Jf9NEwD/Vg4A/18NAP9nEAD/bBMA+3AZAO9xIgHkcSwC23A6BdFsSAzJaFQUw2VfG75iaCG6&#10;X3Emtl15KrNbgS2wWokwrliRM6tXmTWpVqE3p1arOKVVtjqjVcU7oVXdO59W8DefWP4yn1r/Lp5b&#10;/yueXP8onlz/KJ5c/yieXP8onlz/KP9QEQD/WQwA/2MMAP9rDQD/cBAA9XQTAOh2GgDddyUB0XY2&#10;BMhyRAzBblAUu2tbG7ZnZCGxZW0nrWJ1K6pgfC+nX4QypF2MNKJclDefW505nVqmO5pZsT2YWb8+&#10;l1nTPpVa7DuVXfs1ll7/MZZf/y2WYP8qlmD/KpZg/yqWYP8qlmD/Kv9SDwD/XAoA/2YJAP9uCgD2&#10;dAwA73gOAOF7EgDUfCAAynszBMF3QQu6dE0TtHBYG65sYSGpamknpmdxK6JleC+fZIAznGKINplh&#10;kDiWX5k7lF6iPZFerT+PXbtAjV3NQYxe6D+NYfk4jWL/M45k/zCOZP8sjmX/LI5l/yyOZf8sjmX/&#10;LP9VDgD/XwYA/2kGAPRyBgDieAYA23wJANl/DADNgR0AxH8wA7t8Pwq0eEsSrXVVGqhxXiGjbmYm&#10;n2xuK5tqdS+YaH0zlWeENpJljDmPZJU8jGOfPoliqkCHYbdChWHJQoRi5EGFZPc7hmb/NYdn/zGH&#10;aP8uh2n/LYdp/y2Haf8th2n/Lf9XDAD/YQQA/mwDAOR1AQDbewUA04AIANCDCgDHhRoAvoQtA7aB&#10;PAmvfUgSqHlSGaJ2WyCdc2MmmXBrK5Vuci+RbXkzjmuBNotpiTqIaJI8hWecP4Jmp0GAZrRDfmbF&#10;RHxm4UN+aPU8f2r/N4Br/zOBbP8vgWz/L4Fs/y+BbP8vgWz/L/9ZCwD/YwEA9G8AAN94AADUfwQA&#10;zoMGAMqHCADCiBgAuYcrArGFOgiqgUYRo35QGJ16WR+Yd2Elk3VoKo9zby+LcXcziG9+NoVuhjqC&#10;bI89f2uZQHxqpUJ5arFEd2rCRHZq3UR4bPM+eW7/OHpv/zR7cP8wfHD/MHxw/zB8cP8wfHD/MP9b&#10;CAD/ZgAA53IAANp7AADPggMAyYcFAMSKBgC8jBUAtIsoAqyJOAelhUQQnoJOGJh/Vx6TfF8kjnlm&#10;Kop3bS6GdXQygnR8Nn9yhDl8cY09eXCXQHZvokJzbq9EcW7ARXBu2UVycPE/c3L/OXVz/zV2dP8x&#10;dnT/MXZ0/zF2dP8xdnT/Mf9dBgD/aQAA4nQAANR9AADLhQIAxIoEAL+NBQC3jxMAsI8mAaiNNQeg&#10;ikIOmoZMFpODVR2OgV0kiX5kKYV8ay2BenIyfXh5NXp3gjl2dos8c3WVQHB0oEJtc61Ea3O9RWpz&#10;1UVsdO9Abnb+Om93/zZxeP8ycXj/MXF4/zFxeP8xcXj/Mf9fAgD3bAAA3ncAANCBAADHiAEAwI0D&#10;ALmRAwCykxEAq5MjAaORMwacjkANlYtKFY+IUxyJhlsihINiKICBaS18f3AxeH53NXR8gDhxe4k8&#10;bnqTP2t5nkJoeKtEZni7RWR40UVmee5AaHv9Omp7/zZrfP8ya3z/Mmt8/zJrfP8ya3z/Mv9hAADq&#10;bwAA2XoAAMyEAADDiwAAu5EBALSVAQCslw4ApZchAZ6WMQWXkz4MkJBIFIqOURuEi1khf4lgJ3uH&#10;Zyt3hW4wc4R1NG+CfTdrgYc7aICRPmV/nEFifqlDYH65RF9+z0Rgf+xAYoD8OmSA/zZlgf8zZoH/&#10;MmaB/zJmgf8yZoH/Mv9kAADlcgAA034AAMeHAAC+jwAAtpUAAK6ZAACmmwwAoJweAJmbLgSSmTsK&#10;i5ZGEoWUTxl/kVcfeo9eJXWOZSpxjGwubYpzMmmJezZmiIQ5YoaPPV+Fmj9chahBWoW3QlmFzEJa&#10;heo/XIb7Ol6G/zZfh/8yX4f/Ml+H/zJfh/8yX4f/Mv1oAADgdgAAzYIAAMKMAAC5kwAAsJkAAKid&#10;AACfoAkAmaEaAJOgKwOMnzgIhZ1DEH+aTBd5mFQddJdcInCVYydrk2osZ5JxMGSReTNgj4I3XI6N&#10;OlmNmT1XjaY/VI22QFONy0BUjek9Vo36OVeN/zVZjv8yWY7/MVmO/zFZjv8xWY7/Me1tAADZewAA&#10;yIcAAL2QAAC0mAAAqp0AAKGhAACXpgQAkacVAIynJwKFpjUGf6RADXmiShRzoFIabp9ZH2mdYCRl&#10;nGcoYZtvLF6adzBamIAzVpeLNlOXlzlRlqU7T5a0PE6WyTxOlug6T5b5NlGW/zNSlv8wUpb/MFKW&#10;/zBSlv8wUpb/MOZyAADQgAAAwowAALiWAACtnAAAo6EAAJmmAACOrQAAiK4RAIOuIgF9rTEEd6w9&#10;CnKqRxBsqU8WZ6hXG2OnXh9fpmUkW6RtJ1ikdStUo38uUaKJMU6hljRLoaQ2SaG0NkihyDdIoOc1&#10;SaD5Mkqf/zBLn/8uS5//LUuf/y1Ln/8tS5//Ld15AADJhgAAvJIAALGaAACmoAAAnKYAAJGsAACG&#10;sgAAfbYNAHm2HQB1tiwCb7U5Bmq0Qwtls0wRYLJUFlyxWxpYsGMeVa9rIVGvcyVOrn0oS62IKkit&#10;lS1FraMuRK2zL0OtyC9CrOcvQ6v5LUSr/ytEqv8pRKr/KUSq/ylEqv8pRKr/KdGAAADBjQAAtZgA&#10;AKmfAACepQAAk6wAAIiyAAB9uAAAcb4GAG6/FQBqvyYBZr8zA2G+PwddvkgLWb1RD1W9WRNRvGAX&#10;TrxoGku7cR1Iu3sfRbqHIkK6lCRAuqImPrqzJj26yCY9uugmPbj5JT23/yQ9tv8jPbb/Iz22/yM9&#10;tv8jPbb/I8eIAAC5lQAArJ0AAKGkAACWqwAAirIAAH+5AABzvwEAaMYFAGDKDgBeyh0AW8osAVfK&#10;OANUykMFUMpMCE3JVQtKyV0OR8lmEUTJbxRByXkWP8iFGDzIkxo6yKIbOcmzHDjJyRw4yOgcN8f5&#10;HDfF/xw2xP8cNsT/HDbE/xw2xP8cNsT/HL6RAACwmwAApKMAAJiqAACMsgAAgLkAAHTAAABoxwAA&#10;Xc0FAFPTCgBP1xIATdgiAEvYMABJ2DwCRthGA0TZTwRB2VgGP9lhCDzZawo62XYMN9mCDjXakA80&#10;2qAQMtqxETHbxxEx2ucRMNj2EjDW/xMv1P8TL9T/Ey/U/xMv1P8TL9T/E7OaAACmoQAAmqkAAI2x&#10;AACAugAAdMEAAGjJAABczwAAUtUDAEjcCABF5RIAQ+UeAEHmKgA+5jUBO+c+ATnnRwI351ADNOhZ&#10;BDLoYgUw6G0GLul5Byzphwgr6pYJKeqnCijqugon69YKJ+nwCifn/Qkm5v8KJub/Cibm/wom5v8K&#10;Jub/CqigAACcpwAAj7AAAIK5AAB0wgAAaMoAAFvRAABP1wAARd0AAD7uCQA88hEAOfMbADbzJQA0&#10;9C4AMfQ3AS71PwEs9UcBKfZPAif2VwIl92EDI/dsAyH4egQf+IkEHvmaBRz5qwUb+sAFGvreBRr5&#10;8gUa9/0FGfb/BRn2/wUZ9v8FGfb/BZ6mAACRrwAAg7kAAHXCAABnywAAWtMAAE3aAABC3wAAOOUA&#10;ADX7BwAx/w8ALv8WACv/HwAp/yYAJf8tACP/NAAg/zsBHv9DARv/SwEZ/1MBFv9dAhT/agIS/3gC&#10;Ef+IAhD/mgIQ/6sDDv++Aw7/1QMO/+0DDv/wAw7/8AMO//ADDv/wA5OuAACEuAAAdsIAAGfMAABa&#10;1QAATNwAAD/hAAA15gAALfQAACr/AgAm/wsAI/8RACD/FwAd/x0AGf8jABb/KQAU/y8AEv81ABD/&#10;PQAO/0UBDP9OAQr/WAEH/2UBBf90AQP/hQEC/5YBAf+mAQD/tQEA/8YBAP/KAQD/ygEA/8oBAP/K&#10;AYa3AAB3wQAAaMwAAFrXAABL3gAAPuQAADLpAAAn7QAAI/8AAB//AAAb/wUAF/8MABT/EAAR/xQA&#10;D/8YAA3/HQAL/yIACP8oAAX/LgAC/zUAAP89AAD/RwAA/1IAAP9eAAD/bQAA/34BAP+OAQD/mwEA&#10;/6kBAP+rAQD/qwEA/6sBAP+rAf8qLQH/LisB/zArAf8wLgL/LjUC/yk9A/8lSQT/I1cE/yFkBf8f&#10;cgb/HX8G/x2KBv8dlAb/HZwH/xyjB/8cqgf/HLEH/xy4Bv8cvwb/HMkG/xzWBv8d5Qb/He8G/x35&#10;Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8sKwH/MCgB/zMoAf8zKwL/MTEC&#10;/y06A/8rRwT/KFQF/yZhBf8kbwb/InwH/yKHB/8ikQf/IZkH/yGhCP8hpwj/Ia4I/yG1CP8hvAj/&#10;IcYH/yHRB/8h4gf/Iu0H/yL3B/8i/wb9Iv8G/CL/Bvwi/wb8Iv8G+yL/Bvsi/wb7Iv8G+yL/Bv8u&#10;KAH/MyUB/zYlAf83JwH/NS0C/zQ4A/8yRAT/L1EF/yxeBv8qawf/KXcH/yiDCP8njQj/J5YJ/yed&#10;Cf8npAn/J6sJ/yeyCf8nuQn/J8IJ/yfNCf8n3gn/J+sJ/Cf2CPko/gj3KP8I9ij/CPUo/wj1KP8I&#10;9Sj/CPUo/wj1KP8I9Sj/CP8yJQH/NyIB/zohAf87IwH/OykC/zs0Av85QAT/Nk0F/zRaBv8xZgf/&#10;MHMI/y5/Cf8uiQr/LpIK/y2ZC/8toQv/LacL/y2uC/8ttQz/Lb4M/i3JDPst2Qz4LegL9C70C/Eu&#10;/gvvLv8L7i7/C+0u/wvsLv8K7C7/Cuwu/wrsLv8K7C7/Cv81IgH/Ox4B/z8dAf9AHwH/QiYB/0Ix&#10;Av9APAP/PkgF/ztVBv85Ygj/N24K/zZ5C/81hAz9NI0N/DSVDfo0nA75M6MO9zOqD/Yzsg/1M7oP&#10;8zPFD/Iz0g/uM+UP6jTyD+c0/Q/lNP8P5DT/DuI1/w7iNf8N4TX/DeE1/w3hNf8N4TX/Df85HgH/&#10;PxoB/0MYAf9GGgH/SSMB/0ktAv9IOAP/RUQF/0NQB/9AXQn7PmkL+D10DfU8fw7zO4gP8TuQEO86&#10;mBHtOp8S7DmmE+o5rhPpObYU5znBFOY5zhXiOeMV3jnxFds6/BTYOv8T1Tv/EtM7/xLSO/8R0jv/&#10;ENI7/xDSO/8Q0jv/EP89GwH/QxYA/0gUAP9MFwH/Tx8B/1AoAf9PMwL/TT8E+0pKBvVHVwnxRmQM&#10;7URvDulDeRHnQoMT5EGLFOJAkxbgP5sX3z+iGN0+qhnbPrMa2D69GtY+yhvSPt8bzj7vG8s/+xrJ&#10;QP8Yx0D/F8ZB/xXFQf8UxEH/FMRB/xTEQf8UxEH/FP9BFwD/RxIA/0wQAP9SFAD/VhsA/1ckAf9W&#10;LgL4VDkD8VFFButPUgnmTV4M4UtpEN1JdBPZSH0W1UaGGNJFjhrQRZYczkSdHcxEpR7KQ60fyEO2&#10;IMZDwyHFQ9MhwUPpIb5E9x+8Rf8dukb/G7lH/xm4R/8YuEf/F7hH/xe4R/8XuEf/F/9EFAD/SxAA&#10;/1EOAP9XEQD/WxYA/10eAPldKAHvWzMC51k/BOBXTQjaVFkN01JkEs5QbhbKTncZx0yAHMVLiB7C&#10;SpAgwEqXIb5JnyO8SKckukiwJbhIvCa3SMsntEfjJ7JJ8yWwSv8irkv/H65M/x2tTP8brU3/Gq1N&#10;/xqtTf8arU3/Gv9HEQD/Tw0A/1YMAP9cDgD/YBIA/WIYAPBjIQDmYiwB3mA6A9ReSAfNW1QNx1hf&#10;E8NWaRe/VHIbvFJ6HrlRgiG2UIojtE+RJbJOmSewTaIork2rKqxMtiuqTMQsqEzbLKZN7yqkT/0m&#10;pFD/I6NR/yCjUv8eolL/HaJS/x2iUv8dolL/Hf9KDwD/UgoA/1oJAP9gCwD/ZQ4A9WcRAOhoGADd&#10;ZyQA0mY1AspkRAfDYVANvV5bE7lcZBi1Wm0csVh1IK5XfSOsVYQlqVSMKKdTlCqlUp0so1KmLaFR&#10;sS+fUb4wnVHRMJtR6i+aU/oqmlX/JplW/yOZVv8hmVf/H5lX/x+ZV/8fmVf/H/9NDQD/VQYA/10F&#10;APtkBwDvaQkA6WsMAOFsEADTbR4AyWwxAsJqQAe7Z0wNtWRXE7BhYBmsX2kdqF1xIaVceCSiWoAn&#10;oFmHKp1YkCybV5gumVaiMJZVrDKUVbkzk1XKM5FV5TORV/ctkVn/KZFa/yWRW/8jkVv/IZFb/yGR&#10;W/8hkVv/If9PCwD/VwIA/2ECAOpoAQDebQQA2HAIANVwCwDLchsAwnEuArpvPQa0bEkNrmlUE6ln&#10;XRmkZGUdoWJtIZ1hdCWaX3womF6DK5Vdiy2SW5QwkFueMo1aqDSLWbU1ilnGNohZ4TaIXPQwiF3/&#10;K4le/yiJX/8liV//I4lf/yOJX/8jiV//I/9RCQD/WgAA9WQAAOBsAADXcQMA0HQGAM11CQDEdhcA&#10;vHYqAbR0OgWucUYMp25REqJrWhieaWIdmmdpIZZlcSWTZHgokGKAK41hiC6LYJExiF+aM4ZepTWD&#10;XrI3gl7CN4Be3DiAX/IzgWH/LYJi/ymCY/8mgmT/JYJk/yWCZP8lgmT/Jf9TBgD/XQAA52cAANtv&#10;AADQdAIAyngFAMZ5BwC+ehUAtnooAa94NwWodkQLonNOEpxwVxiYbV8dlGtnIZBqbiWNaHUoimd9&#10;K4dlhS6EZI4xgWOXNH9iojZ8Yq84emK+OXli1Tl5Y+80emX+L3tm/yt8Z/8ofGf/Jnxn/yZ8Z/8m&#10;fGf/Jv9VAwD/YAAA42oAANVyAADMeAEAxXsDAMB9BQC5fhIAsX4lAap9NQSjekEKnXdMEZd0VReS&#10;cl0cjnBkIIpuaySHbHIohGt6K4Fqgi5+aYsxe2eVNHhnoDZ2Zqw4dGa8OXNm0TpzZ+02dGn9MHVq&#10;/yx2a/8pd2v/J3dr/yd3a/8nd2v/J/9XAAD2YwAA320AANF1AADIewAAwX8CALuAAwC0gRAArIIj&#10;AaWBMgSefj8JmHtKEJJ5UxaNdlsbiXRiIIVyaSSBcXAnfm93K3tufy54bYgxdWySNHNrnjdwaqo5&#10;bmq5Om1qzjpta+s3b238MXBu/y1xbv8qcW//KHFv/yhxb/8ocW//KP9ZAADrZQAA23AAAM14AADE&#10;fgAAvIIBALaEAQCuhQ4Ap4YgAKCFMAOagj0Ik4BID459URWJe1kahHlgH4B3ZyN8dW4neXR1KnZz&#10;fS5zcoYxcHGQNG1wnDdqb6g5aG+3OmdvyzpncOk3aXH6Mmty/y1sc/8qbHP/KGxz/yhsc/8obHP/&#10;KP9cAADnaAAA1XMAAMl7AADAggAAuIYAALGIAACpiQ0AooodAJyJLgKVhzsHj4VFDomCTxSEgFcZ&#10;f35eHnt8ZSJ4e2wmdHlzKnF4ey1ud4Qwa3aOM2h1mjZldKY4Y3S1OWF0yTphdOc4Y3b5MmV2/y5m&#10;d/8rZ3f/KWd3/ylnd/8pZ3f/Kf9fAADjbAAA0HYAAMV/AAC8hQAAtIoAAKyMAACjjgoAnY4aAJeO&#10;KwKQjDgGiopDDISHTBJ/hVUYeoRcHXaCYyFzgGolb39xKWx+eSxofYIvZXyMMmJ7mDVfeqQ3XXqz&#10;OFx6xzlceuU3Xnv4Ml97/y5gfP8rYXz/KWF8/ylhfP8pYXz/KfViAADebwAAzHoAAMCDAAC3iQAA&#10;r44AAKaRAACdkgYAl5MXAJGTKAGLkjYFhZBBC3+OShF6jFIWdYpaG3GIYR9th2gjaoZvJ2aEdytj&#10;g4AuYIKKMV2BljRagaM2WICyN1aAxTdWgOM2WIH3MVmB/y1bgv8qW4L/KVuC/ylbgv8pW4L/Kexm&#10;AADYcwAAx34AALyHAACzjgAAqZIAAKCVAACWmAEAkJkTAIqZJAGFmDIEf5Y+CXmUSA50k1AUb5FX&#10;GWuQXh1ojmUhZI1tJWCMdShdi34rWoqILleJlDFUiaEzUoiwNFGIwzVQiOI0Uoj2MFOI/yxUiP8p&#10;VYj/KFWI/yhViP8oVYj/KOZrAADQeAAAwoMAALeMAACtkgAAo5YAAJqaAACOngAAh58QAIOfIAB+&#10;ny8CeJ07B3OcRQxum00RaZlVFmWYXBphl2MeXpZqIVuVciVXlHwoVJOGK1GSki5OkqAwTJKvMUuS&#10;wjFKkeAxTJH1LU2R/ypOkP8oTpD/Jk6Q/yZOkP8mTpD/Jt5wAADJfQAAvIkAALKSAACnlwAAnZsA&#10;AJOfAACGpAAAfqYMAHqmGwB1pioBcKY3BGylQQlno0oNY6JSEl+hWRZboWEZWKBoHVSfcCBRnnoj&#10;Tp2EJkudkSlInJ4qRpyuLEWcwSxFnN8rRZv0KUaa/ydHmv8lR5r/JEea/yRHmv8kR5r/JNR3AADC&#10;hAAAto8AAKuWAAChnAAAlqAAAIulAAB/qgAAdK4FAG+vFABsryQAaK8yAmSuPQVfrUYJW6xPDVis&#10;VhFUq14UUapmF06qbhpLqXgdSKmDIEWojyJDqJ0kQaitJUCowCU/qN8lP6b0I0Cl/yJApf8hQKT/&#10;IECk/yBApP8gQKT/IMp+AAC7iwAAr5UAAKSbAACZoQAAjqYAAIKsAAB3sQAAarYAAGO4DgBhuB0A&#10;XrgsAVq4OAJXuEIFU7hLCFC3UwtNt1sOSrZjEEe2axNEtXUWQrWBGD+1jho9tZwcO7WsHDq1wB05&#10;td8cObP0HDmy/xw5sf8bObD/Gzmw/xs5sP8bObD/G8GGAAC0kwAAp5oAAJygAACRpwAAha0AAHmz&#10;AABtuAAAYr0BAFbCBwBTwxQAUsMjAFDEMAFNxDsCSsRFA0fETgVFxFcHQsNfCUDDaAs9w3INO8N+&#10;DzjDjBE2w5sSNcOrEzPDwBMzw+ATM8H1EzLA/xQyv/8UMb7/FDG+/xQxvv8UMb7/FLiQAACrmQAA&#10;n6AAAJOnAACHrgAAe7QAAG67AABjwAAAWMUBAE3KBQBEzwwAQ9AXAELQJQBA0DIAP9E9AT3RRwE7&#10;0VACOdJZAzbSYwQ00m4FMtJ6BzDSiAgu0pgJLdOpCSzTvgos098JK9HzCirP/gspzv8MKc3/DSnN&#10;/w0pzf8NKc3/Da6YAACinwAAlqYAAImuAAB8tgAAb70AAGPDAABXyAAATM0AAELSAwA52QkANd8Q&#10;ADTfGwAy4CcAMeEyADDhPQAu4kcALeJQASviWgEq42UCKONxAibkfwMl5I8DI+WhBCLltAQh5c0E&#10;IOTsBCDi+wQf4f8FH+D/BR/g/wUf4P8FH+D/BaSeAACYpQAAi64AAH22AABwvgAAY8YAAFbLAABL&#10;0AAAQNUAADbcAAAv5QcALe0QACvuGAAp7iIAJ+8rACXvNAAj8DwAIfBFAB/xTgAd8lgBG/JkARnz&#10;cQEY84EBF/SSAhX0pQIU9boCE/XWAhP07wIS8vwCEvD/AhLw/wIS8P8CEvD/ApqkAACNrQAAf7YA&#10;AHG/AABjxwAAVs4AAEnTAAA92gAAM98AACrjAAAm9AUAJPsNACH8EwAe/RsAHP0iABn+KQAX/jEA&#10;Ff85ABP/QQAR/0oAEP9VAA7/YQAM/28BDP+AAQr/kwEJ/6YBCP+6AQf/1AEH/+sBBv/2AQb/9gEG&#10;//YBBv/2AY+sAACAtgAAcr8AAGPJAABW0QAASNgAADvdAAAw4gAAJuYAAB/wAAAc/wAAGf8JABb/&#10;DgAU/xMAEf8ZAA//HgAN/yQAC/8rAAn/MgAG/zsAA/9EAAD/TwAA/1wAAP9rAAD/fQAA/5AAAP+j&#10;AAD/tAAA/8YAAP/WAAD/1gAA/9YAAP/WAIK1AABzvwAAZMkAAFbTAABH2wAAOuAAAC7lAAAj6QAA&#10;Gu0AABX9AAAS/wAAEP8CAA7/CQAL/w0ACP8QAAT/EwAB/xgAAP8eAAD/JAAA/ysAAP8zAAD/PQAA&#10;/0kAAP9WAAD/ZgAA/3gAAP+KAAD/mwAA/6gAAP+xAAD/sQAA/7EAAP+xAP8lKwH/KCkB/ykpAf8o&#10;LAH/IzIB/x47Av8aRwL/F1UD/xViA/8TcAP/EnwD/xKHA/8SkQP/EpkD/xKgA/8SpwP/Eq0D/xG0&#10;A/8RuwP/EcQD/xHOA/8R3wP/EesC/xL2Av8S/gL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C&#10;/xL/Av8oKQH/KyYB/ywmAf8rKQH/KC8B/yI4Av8gRAL/HVID/xtfA/8YbAP/F3kE/xeEBP8XjgT/&#10;F5YE/xadBP8WpAT/FqoE/xaxBP8WuAT/FsAD/xbKA/8W2wP/FugD/xf0A/8X/QP8F/8C+xf/A/sX&#10;/wP6F/8D+hf/A/oX/wP6F/8D+hf/A/8qJgH/LiMB/y8iAf8vJQH/LCsB/yo1Av8nQQL/JE4D/yJb&#10;A/8gaAT/HnQE/x2ABP8digT/HZIF/x2aBf8doQX/HacF/x2tBf8dtAT/Hb0E/x3HBP8d1AT+HeYE&#10;+x3yBPce+wP1Hv8E9B7/BPMe/wTzHv8E8h7/BPIe/wTyHv8E8h7/BP8uIgH/Mh8B/zQeAf8zIAH/&#10;MiYB/zIyAf8vPgL/LEoD/ypXA/8nZAT/JnAF/yV7Bf8khQX/JI4G/ySWBv8knQb/JKMG/ySqBv0k&#10;sQb8JLkG+yTDBvkkzwb2JOMG8iTwBe4l+gXtJf8G6yX/Buol/wbpJf8G6SX/Bukl/wbpJf8G6SX/&#10;Bv8yHgH/NhsA/zgZAP84GwH/OiMB/zktAf84OgL/NUYD/zJSBP8wXwT/LmsF/y12Bv0sgAf6LIkH&#10;+SuRB/crmQj1K58I9CumCPMrrQjxK7UI8Cu/CO4rywjrK98I5yzuCOQs+gjiLP8J4Cz/Cd4s/wje&#10;LP8I3Sz/CN0s/wjdLP8I3Sz/CP81GgD/OhYA/z0UAP8/FwD/QR8A/0EpAf9ANAH/PUEC/zpNA/w4&#10;WgX4NmUG9DVxB/E0ewjvM4QJ7TONCesylArpMpsK6DKiC+YyqgvkMrIM4zK7DOEyyAzfMtwM2jLs&#10;DdUz+A3SM/8N0DP/DM4z/wzNNP8LzDT/C8w0/wvMNP8LzDT/C/85FgD/PhIA/0EQAP9FEwD/SBsA&#10;/0gkAP9HLwH+RDsC90JHA/E/VAXsPmAG6DxrCOU7dgniO38L4DqIDN05kA3bOZcO2TieD9Y4phDU&#10;OK4R0ji3EdA4wxLOONMSyjjoEsc59xLEOf8Rwjr/EME6/w/AOv8Ovzr/Dr86/w6/Ov8Ovzr/Dv89&#10;EwD/Qg8A/0YNAP9LEAD/ThYA/08fAP1OKQH0TDQB7EhBAuZHTgTgRVsG20RmCdZCcAzSQXkOz0CC&#10;EM1AihHKP5ETyT+ZFMc+oBXFPqgWwz6xF8E+vBfAPssYvT7iGLo+8he3P/8WtUD/FLRA/xOzQf8R&#10;s0H/ELNB/xCzQf8Qs0H/EP9AEAD/RgwA/0sKAP9RDQD/UxEA/1QYAPNUIgDpUi0B4VA7AdpPSQPS&#10;TVUHzEtgC8hJag7FSHMRwkd7E79GgxW9RYsXu0WTGLlEmhm3Q6IatUOrG7RDthyyQ8QdsEPZHq1D&#10;7R2rRfwaqUX/GKhG/xaoRv8Vp0f/E6dH/xOnR/8Tp0f/E/9EDgD/SggA/1AGAP9VCgD/WA0A91kR&#10;AOpYGADfVyQA1Fc1AcxVRATGVFAIwVJbDL1QZRC5Tm0Ttk12FrRMfRixS4Uar0qNG61JlR2rSZ0e&#10;qUimIKdIsCGlSL0ipEjPIqFI6CKgSfgen0v/G55L/xmdTP8XnUz/Fp1M/xadTP8WnUz/Fv9HCwD/&#10;TQIA/1QCAPdaBADrXQcA510LAOFcEADTXR4Ayl0wAcNcPwS9WkwIt1hXDLNWYBGvVGkUrFNxF6lR&#10;eBqnUIAcpE+HHqJPjyCgTpghnk2hI5xNqySaTbglmUzIJpZM4iaVTvUilE//H5RQ/xyUUf8alFH/&#10;GJRR/xiUUf8YlFH/GP9JCAD/UAAA+1gAAOVeAADdYgMA1mMHANRhCgDKYhkAwmMsAbtiOwO0YEgI&#10;r11TDKpbXBGmWmQVo1hsGKBXdBudVXsdm1SDIJlUiyKWU5MklFKdJZJRpyeQUbMojlHDKY1R3SqM&#10;UvImi1T/IotV/x6LVv8ci1b/GotW/xqLVv8ai1b/Gv9MBAD/UwAA7FwAAN9iAADUZgEAzmgFAMtn&#10;CADCZxYAumgoAbNnOAOtZUUHqGNQDKNhWRGfX2EVm11oGJhccBuVWncek1l/IZBYhyOOV48ljFeZ&#10;J4lWoymHVq8qhVW/K4RW1SyDV+8pg1j+JINZ/yCEWv8ehFr/HIRa/xyEWv8chFr/HP9OAQD/VwAA&#10;5V8AANhmAADOagAAx2wDAMNrBQC8bBIAtG0lAK1sNQOnakIHoWdNDJxlVhGYY14VlGJlGJFgbBuO&#10;X3QejF57IYldgySGXIwmhFuVKIFaoCp/WqwsfVq7LXxazy57W+wrfFz8Jnxd/yJ9Xv8ffV7/HX1e&#10;/x19Xv8dfV7/Hf9QAAD1WQAA4WMAANJqAADJbgAAwnABAL1wAwC2cBAArnEiAKhwMgKhbj8GnGxK&#10;C5dqUxCSaFsUjmZiGItlaRuIY3AehWJ4IYJhgCSAYIkmfV+SKXtenSt4Xqktdl64LnVezC90Xukt&#10;dWD6J3Zh/yN3Yv8gd2L/Hndi/x53Yv8ed2L/Hv9SAADsXAAA3GYAAM5tAADEcgAAvXQAALd0AQCw&#10;dA4AqXUfAKJ0LwKccj0Fl3BHCpFuUQ+NbFkUiWpgF4VpZxuCaG4ef2Z1IX1lfSR6ZIYnd2OQKXVj&#10;myxyYqcucGK2L29iyS9uYuYub2T5KHBl/yRxZv8hcWb/H3Fm/x9xZv8fcWb/H/9UAADoXwAA12kA&#10;AMpwAADAdQAAuXgAALJ4AACreA0ApHkdAJ54LQGXdzoFknVFCoxyTg6IcFYThG9eF4BtZBp9bGsd&#10;emtzIHdqeyN0aYMmcmiNKW9nmSxsZqUuamazL2lmxjBoZuQvamj3KWtp/yVsaf8ibGr/IGxq/yBs&#10;av8gbGr/IP9XAADkYgAA0mwAAMZzAAC9eAAAtXsAAK18AAClfAoAn30aAJl8KgGTezgEjXlDCYh3&#10;TA6DdVQSf3NbFntyYhl4cGkddW9wIHJueCNvbYEmbGyLKWpslyxna6MuZWuyL2RrxDBia+EvZGz2&#10;KmZt/yZmbf8jZ27/IGdu/yBnbv8gZ27/IPZZAADgZQAAzm8AAMJ2AAC5fAAAsX8AAKmAAACggAcA&#10;mYEXAJSBKAGOgDUDiH5BCIN8Sg1+elIRenhZFXZ3YBlzdmcccHRuH21zdiNqcn8mZ3GJKWRxlSti&#10;cKEtYHCwL15wwi9dcN8vX3H1KmBx/yZhcv8jYnL/IGJy/yBicv8gYnL/IO9cAADcaQAAynIAAL56&#10;AAC1gAAArYQAAKSFAACahQMAlIUUAI6GJQGJhDMDg4M+B36BSAt5f1AQdX5XFHF9Xhhue2Uba3ps&#10;Hmh5dCJleH0lYneHKF92kypcdp8sWnWuLll1wC5Ydd0uWXbzKlt2/yZcd/8jXHf/IFx3/yBcd/8g&#10;XHf/IOpgAADVbAAAxXYAALp+AACxhAAAqIgAAJ+JAACUigAAjYoRAIiLIQCDijACfok7BXmHRQp0&#10;hk4OcIRVEmyDXBZpgmMaZoFqHWKAciBff3sjXH6FJll9kSlXfJ4rVXysLFN8vi1SfNotU3zyKVV8&#10;/yVWfP8iV3z/IFd8/yBXfP8gV3z/IOVkAADPcAAAwXoAALaDAACtiQAAo4wAAJmOAACNjwAAhpAO&#10;AIGRHQB9kCwBeI84BHOOQghujUsMaoxTEGeKWhRjiWEXYIhoG12HcB5ahnkhVoWDJFSFjyZRhJwo&#10;T4SqKk2EvCpNhNcqTYPxJ0+D/yRQg/8iUIP/H1CD/x9Qg/8fUIP/H95pAADJdQAAvIAAALKIAACo&#10;jQAAnZEAAJOTAACFlgAAfpcLAHmXGQB1lygBcZc1A2yWPwZolUgKZJRQDWGTVxFdkl4VWpFmGFeQ&#10;bhtUj3ceUY6BIE6OjSNLjZolSY2pJkiNuydHjdQnR4zwJEiM/yJJi/8gSov/HkqL/x5Ki/8eSov/&#10;HtVuAADDewAAt4UAAKyNAACikgAAl5YAAIyZAAB/nAAAdZ4FAHCfEwBtnyMAaZ8wAWWeOwRhnkUH&#10;XZ1NClqcVA1Xm1wRVJpjFFGaaxdOmXQZS5h/HEiYix5Fl5kgQ5eoIUKXuiJBl9MiQZbvIEKV/h5C&#10;lf8dQ5T/HEOU/xxDlP8cQ5T/HMx1AAC8gQAAsYwAAKaSAACblwAAkZsAAIWfAAB5owAAaqcAAGWn&#10;DgBjqBwAYKgrAV2oNgJZp0AEVqdJBlOmUQlQplkMTaVgDkqlaRFHpHIURKR9FkKjiRg/o5caPaOn&#10;GzyjuRw7o9IbO6LvGzug/ho7n/8ZPJ//GDyf/xg8n/8YPJ//GMR8AAC2iQAAqpIAAJ+XAACVnAAA&#10;iaEAAH2mAABxqgAAZK4AAFqxCABXsRQAVbIjAFOyMAFQsjsCTbJEA0uxTQVIsVUHRbFdCUOxZQtA&#10;sG8NPrB6DzuwhxE5r5YTN6+mFDavuBQ1sNEUNa7vFDSt/hQ0rP8UNKv/FDSr/xQ0q/8UNKv/FLuF&#10;AACvkAAAo5cAAJidAACMowAAgKgAAHStAABosgAAXLYAAFC6AQBJvA0ASLwZAEa9JwBFvTMAQ709&#10;AUG9RwE/vVACPb1YAzq9YQU4vWsGNr13CDS9hAkyvZMKML2kCy+9twwuvtALLrzuDC26/g0suf8N&#10;LLj/Diy4/w4suP8OLLj/DrOPAACmlwAAm50AAI+jAACDqgAAdrAAAGq1AABeugAAUr4AAEfCAQA9&#10;xwYAOMkQADfJGwA2yicANcozADTLPQAzy0cAMctRATDLWwEuzGUCLMxxAirMfwMpzJAEJ8yhBCbN&#10;tAQlzc4EJcvuBCTJ/AYjyP8HI8f/ByPH/wcjx/8HI8f/B6mWAACenQAAkqMAAIWrAAB4sgAAa7gA&#10;AF++AABSwgAAR8YAAD3KAAA0zwQAK9QJACbZDwAl2RkAJdolACTaMAAj2zsAI9tFACLcUAAh3VsA&#10;IN1oAB7edgAd3ocBHN+ZARrfrAEZ38QBGN7nARjc+AEY2/8CF9r/Ahfa/wIX2v8CF9r/AqCcAACU&#10;owAAh6sAAHmzAABsugAAX8EAAFLGAABGygAAO84AADHTAAAp2QAAId4FAB7oDgAd6BUAG+keABnp&#10;JwAY6jAAFuo5ABXrQwAU7E4AEuxaABHtZwAQ7ncAEO6KAA7vngAO8LMADfDNAAzv7AAM7fwADOv/&#10;AAzr/wAM6/8ADOv/AJejAACJqwAAe7QAAG28AABfxAAAUsoAAEXOAAA50wAAL9gAACXdAAAd4QAA&#10;GOwCABb3CwAU9xEAEfgXABD4HgAO+SUADfktAAv6NQAJ+z8AB/tKAAT8VwAD/WYAAv53AAD9iwAA&#10;/Z8AAPy1AAD80QAA/O0AAPz8AAD8/QAA/P0AAPz9AIurAAB9tAAAbr0AAGDGAABSzQAARNIAADfY&#10;AAAs3QAAIuEAABnlAAAT6gAAEPoAAA7/BgAN/wwACv8QAAf/FAAE/xoAAf8gAAD/JwAA/zAAAP86&#10;AAD/RQAA/1MAAP9iAAD/dQAA/4oAAP+fAAD/swAA/8cAAP/lAAD/5QAA/+UAAP/lAH+0AABwvQAA&#10;YccAAFPQAABD1gAANt0AACriAAAf5gAAFuoAABDtAAAM+gAACf8AAAb/AAAC/wQAAP8JAAD/DQAA&#10;/xAAAP8UAAD/GgAA/yEAAP8pAAD/NAAA/0AAAP9OAAD/XgAA/3IAAP+HAAD/mgAA/6oAAP+5AAD/&#10;uQAA/7kAAP+5AP8gKQH/IicB/yInAf8fKgH/GTAB/xI5Af8QRQH/DVMB/wxgAf8KbQL/CXkC/wmE&#10;Av8JjgH/CZYB/wmdAf8JowH/CakB/wmwAf8ItwH/CL4B/wjIAf8I1gH/COYB/wjxAf8I+wD/CP8A&#10;/wj/AP8J/wH/Cf8B/wn/Af8J/wH/Cf8B/wn/Af8jJgH/JSQA/yUkAP8jJwH/HSwB/xg1Af8VQgH/&#10;ElAB/xBdAv8OagL/DnYC/w6AAv8OigL/DpIC/w6aAv8OoAL/DqYB/w2tAf8NswH/DbsB/w3FAf8N&#10;0QH/DeMB/w3vAf4N+gH6Df8B+Q7/AfkO/wH5Dv8B+A7/AfgO/wH4Dv8B+A7/Af8mIwD/KCAA/ygg&#10;AP8mIgD/IigB/yAyAf8cPwH/GUwB/xdZAv8VZQL/E3EC/xN8Av8ThgL/E44C/xKWAv8SnQL/EqMC&#10;/xKpAv8SsAL/ErcC/xLBAv8SzAH9Et8B+RPtAfUT+AHzE/8B8hP/AfET/wLwFP8C8BT/AvAU/wLw&#10;FP8C8BT/Av8qHwD/LBwA/ywbAP8rHQD/KSQA/ygvAf8lOwH/IkgB/x9UAv8dYQL/G20C/xp3Av8a&#10;gQL/GooC/xqSAv8amQL9Gp8C/BqmAvsarAL5GrQC+Bq9AvYayALzGtsC7xrqAuwb9wLpG/8C6Bv/&#10;A+cc/wPmHP8D5Rz/A+Ub/wPlG/8D5Rv/A/8tGwD/MBcA/zEVAP8wFgD/MSAA/zAqAP8uNgH/K0MB&#10;/yhPAv8mXAL/JGcC/CNyA/kjfAP3IoUD9SKNA/MilQPyIpsD8CKiA+8iqQPtIrED7CK5A+oixQPo&#10;ItUD5CPpA+Aj9gTeI/8E2yT/BNkk/wTYJP8E1yT/BNYk/wTWJP8E1iT/BP8xFgD/NBIA/zYRAP83&#10;EwD/ORsA/zglAP82MQH/Mz0B/TFKAfguVgL0LWID8CxtA+0rdwPqK4AE6CqIBOYqkATlKpcE4yqe&#10;BeEqpQXgKq0F3iq2BdwqwgXaKtIG1SvnBtAr9QfNLP8Hyyz/B8ks/wfILP8Hxyz/Bscs/wbHLP8G&#10;xyz/Bv81EgD/OQ4A/zoNAP8+EAD/QBYA/z8gAP89KgD5OzcB8jhEAew2UQLnNVwD4zRnA+AzcgTd&#10;M3sF2jKDBtYyiwbUMpMH0jGaCNAxoQjOMakJzDGyCcsxvArJMcoKxjLhC8Iy8Qu/M/4LvTP/Crsz&#10;/wq6M/8JujP/Cboz/wm6M/8JujP/Cf85EAD/PQsA/0AJAP9EDQD/RhEA/0UZAPdEIwDuQS8A5j88&#10;AeA+SgHaPVcC0zxiBM87bAbMOnUHyTp9Ccc5hQrFOYwLwziUDME4mw3AOKMNvjisDrw4tg+6OMMP&#10;uTjXELU47BCyOfsPsDr/Dq86/w2uOv8MrTr/C606/wutOv8LrTr/C/88DQD/QAYA/0UEAP9JCQD/&#10;Sw0A+UoRAO1JGgDjRiYA2kY2ANFGRQHLRVEDxkRcBcJCZgi/Qm8KvEF3C7pAfw24P4YOtj+OELQ+&#10;lRGyPp0SsD6mE68+sBStPr0Uqz7NFak+5hWmP/cTpED/EqNA/xCiQP8PokD/DqJB/w6iQf8OokH/&#10;Dv8/CQD/RAAA/0oAAPdOAgDsUAYA6k8LAONMEADWTB4AzU0wAMZNPwHATEwEu0tXBrdJYQm0SGkM&#10;sUdxDq5GeRCsRoARqkWIE6hEkBSmRJgWpEOhF6JDqxigQ7cZn0PHGZ1D4BqbRPMXmUX/FZhG/xOY&#10;Rv8RmEb/EJdG/xCXRv8Ql0b/EP9CBQD/RwAA908AAOVTAADdVQEA11UGANVSCwDLUxkAw1QrALxU&#10;OwG2UkgEsVFSB61QXAqpTmQNpk1sD6RMdBGhS3sTn0qCFZ1KihebSZMYmUmcGpdIphuVSLIclEjB&#10;HZJI2B2QSe8bj0r+GI9L/xaOS/8Ujkz/Eo5M/xKOTP8Sjkz/Ev9FAAD/SwAA6VMAAN5YAADTWwAA&#10;zVsEAMpYBwDCWBUAulonALNaNwGuWEQEqVdPB6RVWAqhVGANnlNoEJtRbxOYUHYVllB+F5RPhhmS&#10;To4aj06YHI1Noh2LTa4fik28IIhN0CCHTesfhk/8G4ZQ/xiGUP8WhlD/FIZR/xSGUf8UhlH/FP9H&#10;AAD4TwAA5FcAANVdAADMYAAAxWACAMFeBQC6XREAs18jAKxfMwGmXkADoVxLB51aVAqZWVwOllhk&#10;EZNWaxOQVXIWjlR6GItUghqJU4och1KUHoVSnh+DUaohgVG4In9RyyJ+UuchflP5HX5U/xp+Vf8X&#10;flX/Fn5V/xV+Vf8VflX/Ff9KAADuUgAA3lsAAM9hAADGZAAAv2UAALpjAgCzYg8ArGMgAKZjMAGg&#10;Yj0Dm2FIBpZfUQqSXlkNj1xhEYxbaBOJWm8Whll2GIRYfhqCV4ccf1eQH31WmyF7VqcieVa1I3dW&#10;xyR2VuQkdlf3H3dY/xt3Wf8Zd1n/F3dZ/xZ3Wf8Wd1n/Fv9MAADpVgAA2V8AAMtlAADBaAAAumkA&#10;ALRoAACtZw0ApmgcAKBoLQGaZzoDlWVFBpBjTgqMYlcNiWFeEIZfZRODXmwWgF1zGH5cexp7XIMd&#10;eVuNH3ZamCF0WqQjclqyJHFaxCVvWuElcFv2IHFc/xxxXf8acV3/GHFd/xdxXf8XcV3/F/1PAADl&#10;WQAA02IAAMdoAAC9bAAAtm0AAK9sAACnawsAoGwZAJtsKgGVazcCkGlDBYtoTAmHZlQMg2VbEIBj&#10;YhN9YmkVemFwGHhheBp1YIEdc1+LH3BeliJuXqIkbF6wJWtewSZpXt4mal/0IWtg/x1rYf8bbGH/&#10;GWxh/xhsYf8YbGH/GPVRAADiXAAAz2UAAMNrAAC5bwAAsXEAAKpxAACibwgAm28XAJZwJwCQbzUC&#10;i25ABYZsSQiCalIMfmlZD3toYBJ3ZmYUdWZuF3JldhpwZH4dbWOIH2tjkyJpYqAkZmKuJWVivyZk&#10;YtomZGPyImVk/x5mZP8bZ2T/GWdl/xhnZf8YZ2X/GPBTAADdXwAAy2gAAL9vAAC2cwAArnUAAKZ1&#10;AACdcwUAlnMUAJF0JACLczIChnI+BIFwRwh9b08LeW1XDnZsXhFza2QUcGpsF21qcxpraXwcaGiG&#10;H2ZnkSJjZ54kYWasJWBmvSZfZ9YmX2fxImBo/x5haP8cYmj/GmJo/xliaP8ZYmj/GexXAADZYgAA&#10;x2sAALxyAACzdwAAqnkAAKF5AACXdwEAkHgRAIt4IQCGeC8BgXc7BHx1RQd4dE0KdHJVDnFxXBFu&#10;cGMUa29qFmhucRlmbnocY22EHmBsjyFebJwjXGuqJVpruyZZbNMmWmzvI1ts/x9cbf8cXW3/Gl1t&#10;/xldbf8ZXW3/GehaAADSZgAAw28AALh2AACvewAApn4AAJ1+AACRfAAAinwPAIV9HgCBfS0BfHw5&#10;A3d6QwZzeUsJcHhTDGx3WhBpdmETZnVoFmN0bxhhc3gbXnKCHltyjSBZcZoiV3GoJFVxuSVUcdAl&#10;VHHuIlZx/h5Xcf8cV3H/Glhx/xlYcf8ZWHH/GeNeAADNaQAAv3MAALR6AACrfwAAooIAAJiDAACL&#10;gQAAhIENAH+CGgB7gikBdoE2AnKBQAVuf0kIan5QC2d9Vw5kfF4RYXtmFF56bRdbenYZWXmAHFZ4&#10;ix9TeJghUXemIlB3tyNPd84jT3fsIVB3/R5Rd/8bUnf/GVJ3/xlSd/8ZUnf/Gd5iAADIbgAAu3cA&#10;ALB/AACnhAAAnYcAAJKHAACEhwAAfYcJAHiIFgB0iCYAcIgyAmyHPQRohkYGZYVOCWGFVQxehFwP&#10;W4NjElmCaxVWgXQXU4B+GlCAiRxOf5YeTH+lIEp/tiFJf8whSX7rH0p+/BxLfv8aS37/GUx+/xhM&#10;fv8YTH7/GNVnAADDcwAAtnwAAKyEAACiiQAAmIsAAI2NAAB8jQAAdY4EAG+PEgBtkCEAaZAuAWWP&#10;OQJijkIEXo5LB1uNUgpYjFkMVothD1OLaBJQinEUTYl7F0qJhxlIiJUbRoijHUSItB1DiModQ4fq&#10;HESG+xpEhv8YRYb/F0WF/xdFhf8XRYX/F81tAAC9eAAAsYIAAKeKAACcjgAAkpAAAIaTAAB5lQAA&#10;bJcAAGaXDgBjmBsAYZgpAF6YNQFalz4DV5dHBVWWTwdSllYJT5VeDEyUZg5KlG8QR5N5E0SThRVC&#10;kpMXQJKiGD6Ssxk9kskZPZHpGD2Q+hc+j/8WPo//FT6P/xU+j/8VPo//FcVzAAC3fwAArIkAAKGP&#10;AACWkwAAi5YAAH+ZAABznAAAZJ8AAFygCQBZoBQAV6EiAFWhLwBSoTkBUKFDAk2gSwRKoFMFSKBa&#10;B0WfYwlDn2wLQJ52Dj6egxA7npEROZ2gEjidshM3nsgTN53oEjab+hI2mv8SNpn/ETeZ/xE3mf8R&#10;N5n/Eb57AACxhwAApY8AAJuUAACQmAAAhJwAAHegAABrpAAAX6cAAFKqAABNqw4AS6saAEqrJwBI&#10;qzMARqs9AUSrRgFCq04CQKtWAz6rXwU7q2gGOapzCDeqgAk0qo8LMqqfDDGqsAwwqscMMKnnDC+n&#10;+g0vpv8NL6X/DS+l/w0vpf8NL6X/DbaEAACqjgAAnpQAAJSZAACHngAAe6MAAG+oAABjrAAAV68A&#10;AEuyAABBtQYAPrYRAD22HgA7tikAOrc0ADm3PgA3t0cANrdQATS3WgEyt2QCMLdvAy63fAQst4sF&#10;KrecBSm3rgYouMUFKLfmBSe1+Qcms/8HJrL/CCay/wgmsv8IJrL/CK+NAACilAAAl5oAAIugAAB+&#10;pgAAcasAAGWwAABZtAAATbcAAEK7AAA4vgEAL8IJAC3DEgAswx4AK8MpACrEMwApxD0AKMVHACfF&#10;UQAmxVwAJcZoACPGdgEixoYBIMaYAR/GqwEex8EBHsbkAR3E+AIcwv8DHMH/AxzB/wQcwf8EHMH/&#10;BKWUAACamgAAjqEAAIGnAABzrgAAZ7QAAFq5AABOvQAAQsAAADjDAAAvxwAAJssEAB7QCgAb0REA&#10;GtIaABnSJQAY0y8AGNM6ABfURAAW1FAAFdVdABTVawAT1nwAEtePABHYpAAQ2bsAENneABDV8wAQ&#10;0/8AENL/ARDR/wEQ0f8BENH/AZyaAACRoQAAg6gAAHWwAABotwAAW70AAE7BAABCxQAAN8gAAC3M&#10;AAAk0AAAHNUAABXaBQAQ4gsAEOMRAA7kGgAO5CMADeUtAAzlNwAL5kIACuZPAAnnXQAI520ABuaA&#10;AAXmlQAE5qsAAubEAAHm5gAA5/kAAOf/AADm/wAA5v8AAOb/AJOhAACFqQAAd7EAAGm5AABbwAAA&#10;TsYAAEHKAAA1zgAAKtIAACHWAAAZ2wAAEt8AAA3jAAAL8QgACfMOAAfzEwAE8hoAAvIiAADyKgAA&#10;8jQAAPI/AADyTAAA8lwAAPJtAADyggAA8pgAAPOtAADzxgAA9OUAAPT2AAD0+wAA9PsAAPT7AIep&#10;AAB5sgAAaroAAFzCAABOyQAAQM4AADPTAAAo2AAAHt0AABXhAAAP5AAACugAAAXzAAAD/QEAAPwI&#10;AAD7DQAA+xEAAPsWAAD8HgAA/CYAAPwwAAD9PAAA/kkAAP5aAAD+bQAA/4IAAP+YAAD/rAAA/8AA&#10;AP/YAAD/5AAA/+QAAP/kAHuyAABsuwAAXcQAAE/NAABA0gAAMtkAACbeAAAb4gAAEuYAAAzqAAAF&#10;7QAAAPQAAAD/AAAA/wAAAP8AAAD/BAAA/wkAAP8OAAD/EgAA/xgAAP8hAAD/KwAA/zcAAP9GAAD/&#10;WAAA/2sAAP+AAAD/lQAA/6YAAP+zAAD/uwAA/7sAAP+7AP8bJgD/HCQA/xokAP8VJwD/EC0A/wo2&#10;AP8FQwD/AVAB/wBeAf8AawH/AHYB/wCBAP8AigD/AJIA/wCaAP8AoAD/AKYA/wCsAP8AsgD/ALkA&#10;/wDCAP8AzQD/AN8A/wDsAP8A+AD/AP8A/QD/AP0A/wD9AP8A/QD/AP0A/wD9AP8A/QD/AP8fIwD/&#10;HyEA/x4hAP8ZIwD/EykA/w4yAP8MQAD/CU0B/wdaAf8EZwH/A3MB/wN9Af8DhwH/A48A/wKWAP8C&#10;nAD/AqIA/wKoAP8CrwD/AbYA/wG+AP8ByQD/AdsA/wDqAPwA9gD4AP8A9wL/APcD/wD2BP8A9gT/&#10;APYF/wD2Bf8A9gX/AP8iHwD/IhwA/yEcAP8eHwD/GCQA/xUvAP8SPAD/EEkA/w5WAf8MYgH/C24B&#10;/wt5Af8LggH/C4sB/wuSAf8KmQH/Cp8A/wqlAP8KqwD/CrIA/wq7AP0KxgD7CtQA9wrnAPMK9ADw&#10;Cv8A7wv/AO4M/wDtDP8B7Qz/Ae0M/wHtDP8B7Qz/Af8lGwD/JhgA/yUXAP8hGAD/ICEA/x4rAP8a&#10;NwD/F0UA/xRRAf8SXgH/EWkB/xF0Af8RfQH/EIYB/RCOAfwQlQH6EJsB+RChAfcQqAH2EK8B9BC3&#10;APMQwgDxENAA7RDlAOgR8gDmEf4B5BL/AeMS/wHiEv8B4hL/AeES/wHhEv8B4RL/Af8pFgD/KhMA&#10;/ykSAP8nEwD/KBwA/ycnAP8jMwD/ID8A/x1MAP8bWAH8GWQB+BluAfYYeAHzGIEB8RiJAe8YkAHu&#10;GJcB7BieAeoYpAHpGKwB5xi0AeYYvwHkGM0B4BnjAdwa8QHYGv4C1Bv/AtIb/wLRG/8C0Bv/AtAb&#10;/wLQG/8C0Bv/Av8tEgD/Lg8A/y4NAP8vEAD/LxcA/y4hAP8sLQD/KTkA+SZGAPQkUwHvIl4B6yJp&#10;AeghcwHmIXwB4yGEAeEhjAHgIZMB3iGaAdwhoQHaIakB2CGxAtUhvALTIskC0CLfAswj8APII/0D&#10;xiT/A8Qk/wPDJP8DwiT/A8Ek/wPBJP8DwST/A/8wDwD/MgsA/zMIAP82DQD/NhIA/zUaAP0yJQD0&#10;MDIA7S0/AOcsTADiK1gB3StjAdkqbQHVKnYC0ip/AtAqhgLOKo4DzCqVA8oqnAPJKqMExyqsBMUq&#10;tgTDKsMFwirVBb4r6wW6K/kGuCz/BrYs/wW1LP8FtCz/BbQs/wW0LP8FtCz/Bf80DAD/NgUA/zkD&#10;AP88CAD/PA0A/TsTAPE4HQDoNSkA4DQ3ANkzRgDRNFIBzTNdAckzZwLGM3ADxDJ4BMEygAS/MocF&#10;vjKPBrwylga6MZ4HuDGmB7cxsAi1MrwIszLMCbEy5QmtM/UJqzP/Caoz/wioM/8HqDP/B6cz/wen&#10;M/8HpzP/B/83BwD/OgAA/z4AAPpBAQDxQQYA8T8NAOY8EgDbOh8A0DsxAMo8QADEPE0BwDxYArw7&#10;YQO5O2oFtjpyBrQ6egeyOYEIsDmICa85kAqtOJgKqzihC6k4qgyoOLYNpjjFDaQ43g6hOfENnzr/&#10;DJ46/wudOv8KnDr/CZw6/wmcOv8JnDr/Cf87AgD/PgAA90QAAOZHAADfSAEA2kYGANlACwDNQhkA&#10;xUQrAL5EOwC5REgBtUNTA7FCXASuQmUGq0FsB6lAdAmmQHsKpD+DC6M/ig2hPpMOnz6cD50+pRCb&#10;PrERmj6/EZg+1BKWP+0RlD/8D5NA/w6SQP8MkkH/C5JB/wuSQf8LkkH/C/89AAD/QwAA6UkAAN5O&#10;AADTTwAAzU4DAMpJCADCSRQAu0omALVLNgCvS0MCq0pOA6dJVwWkSGAHoUdnCZ5GbwqcRnYMmkV9&#10;DphFhQ+WRI4QlESXEpJDoROQQ6wUj0O6FY1DzRWLROgVikX6EolG/xCJRv8OiEb/DYhG/w2IRv8N&#10;iEb/Df9AAADyRwAA408AANRTAADLVQAAxFQAAMBQBAC5TxEAslAiAKxRMgCnUT8ColBKA55PUwWb&#10;TlwImE1jCpVMagyTS3ENkUp5D45KgBGMSYkSikmSFIhInBWGSKgWhUi1F4NIxxiBSOQYgUr3FYBK&#10;/xKAS/8QgEv/D4BL/w6AS/8OgEv/Dv9DAADsSwAA3VMAAM5YAADEWgAAvVoAALhXAQCxVA4AqlYe&#10;AKVWLgCfVjsBm1VGA5dUUAWTU1gIkFJfCo1RZgyLUG0OiE90EIZPfBKEToUTgk6OFYBNmRd+TaQY&#10;fE2yGXpNwxp5Td8aeE70F3hP/xR4T/8SeFD/EHhQ/w94UP8PeFD/D/1GAADnTwAA1lcAAMhcAAC/&#10;XwAAt18AALFcAACqWQwApFoaAJ5bKgCZWzgBlFpDA5BZTAWMWFUIiVdcCoZWYwyDVWoOgVRxEH9T&#10;eRJ9U4EUelKLFnhSlRh2UaEZdFGvG3NRwBtxUdsccVLyGXFT/xVxVP8TclT/EXJU/xByVP8QclT/&#10;EPNIAADjUwAA0FsAAMRgAAC6YwAAs2MAAKxhAACkXgkAnV8XAJhfJwCTXzUBjl5AA4pdSgWGXFIH&#10;g1tZCoBaYAx9WWcOe1huEHhYdRJ2V34UdFaIF3JWkxhvVp8ablWsG2xVvRxrVtUda1bwGmtX/xdr&#10;WP8UbFj/EmxY/xFsWP8RbFj/EfFLAADfVgAAzF4AAMBkAAC3ZwAArmgAAKdmAACfYgYAmGMUAJJk&#10;JACNYzIBiWI9AoRhRwSBYE8HfV9WCXpeXQt3XWQNdVxrEHNccxJwW3sUbluFF2xakBlqWpwbaFmq&#10;HGZauh1lWtEdZVruG2Vb/hdmW/8VZlz/E2dc/xJnXP8SZ1z/Eu1OAADaWQAAyGEAALxnAACzagAA&#10;q2wAAKJqAACZZwIAkmcRAI1nIQCIZy8BhGY7An9lRAR7ZE0GeGNUCXViWwtyYWENcGFpD21gcBJr&#10;X3kUaV+DF2ZejhlkXpobYl6oHGFeuB1fXs4dX17sG2Bf/RhhX/8VYV//E2Jf/xJiX/8SYl//EupR&#10;AADUXAAAxGQAALlqAACwbgAAp3AAAJ5uAACUawAAjWoQAIdrHgCDaywAfms4AnpqQgN2aUoGc2hS&#10;CHBnWQptZmANa2VnD2hkbhFmZHcUZGOBFmFjjBhfYpgaXWKmHFtith1aYswdWmLqHFtj/BhcY/8W&#10;XGP/FF1j/xNdY/8TXWP/E+ZVAADPXwAAwWgAALZuAACscgAApHQAAJpzAACObwAAh28NAIJvGwB9&#10;cCkAeW81AXVuPwNybUgFbmxQB2tsVwppa14MZmplDmRpbBFhaXUTX2h/FlxoihhaZ5YaWGekHFZn&#10;tB1VZ8odVWfoG1Zn+xhXZ/8WV2j/FFhn/xNYZ/8TWGf/E+FYAADLYwAAvWsAALJyAACpdgAAoHgA&#10;AJZ3AACIcwAAgXMLAHx0FwB4dCYAdHQyAXBzPQJtc0YEanJOB2dxVQlkcFwLYXBjDl9vahBcbnMS&#10;Wm58FVdtiBdVbJQZU2yjG1FssxxQbMgcT2znG1Fs+hhRbP8VUmz/FFJs/xNSbP8TUmz/E9xcAADH&#10;ZwAAuW8AAK92AAClewAAnHwAAJF8AACCeAAAenkHAHV5FAByeiMAbnovAWt5OgJoeUMDZHhLBWF3&#10;Ughfd1kKXHZgDFl1aA9XdHARVHR6E1JzhhZPc5MYTXKhGUxysRpKcsYaSnLlGkty+RdMcv8VTHL/&#10;E01y/xJNcv8STXL/EtRgAADCawAAtXQAAKt7AACifwAAl4EAAIyBAAB6fgAAc38CAG5/EQBrgB4A&#10;aIAsAGWANwFigEADX39IBFx+UAZZflcIV31eC1R8Zg1RfG4PT3t4EUx7gxRKepEWSHqfF0Z6rxhF&#10;esQYRHrkGEV5+BZGef8URnj/Ekd4/xFHeP8RR3j/Ec1lAAC9cAAAsXkAAKeAAACchAAAkoYAAIaG&#10;AAB3hgAAa4YAAGaHDQBjhxkAYIgnAF6IMwFbiDwCWIdFA1aHTQRThlQGUIZbCE6FYwpLhGwMSYR2&#10;D0aDgRFEg48TQoOdFECCrhU/g8IVPoLiFT+B9xM/gf8SQID/EUCA/xBAgP8QQID/EMZrAAC3dgAA&#10;rH8AAKKFAACXiQAAjIsAAIGNAABzjgAAZY8AAF2PCQBakBQAWJAhAFaRLQBTkDgBUZBBAk6QSQNM&#10;kFAESo9YBUePYAdFjmkJQo5zC0CNfw0+jY0PPI2cEDqNrBE5jcEROI3hEDiL9hA4iv8POYn/DzmJ&#10;/w45if8OOYn/Dr9yAACyfQAAp4YAAJyKAACRjgAAhpEAAHqTAABtlQAAX5cAAFSZAQBPmQ8ATpoa&#10;AEyaJwBKmjIASJo8AUaaRAFEmkwCQppUA0CZXAQ+mWYFO5lwBzmYfAg3mIoKNZiaCzOYqwsymL8M&#10;MpjfCzGW9Qsxlf8LMZT/CzGT/wsxk/8LMZP/C7h6AACshQAAoYsAAJaQAACLlAAAf5cAAHKbAABm&#10;nQAAWqAAAE6iAABFpAkAQqQTAECkHwA/pCoAPqU0ADylPgA7pUcBOaVPATelWAI1pWECM6VsAzGl&#10;eQQvpIcFLaSXBiykqQYrpL0GKqTeBiqi9Qcpof8HKaD/CCmf/wgpn/8IKZ//CLGCAACliwAAmpEA&#10;AJCWAACDmgAAdp8AAGqiAABepgAAUqkAAEarAAA8rQAANa8MADOwFQAysCEAMbArAC+wNQAusT4A&#10;LbFIACyxUQArsVsAKbFnASexdAEmsYMBJLGUAiOxpgIisrsCIbLbAiGv8wMgrv8DIK3/BB+s/wQf&#10;rP8EH6z/BKqLAACdkQAAk5cAAIecAAB6ogAAbacAAGCrAABVrwAASbEAAD60AAAztwAAKroDACS8&#10;DQAivRUAIb0gACG9KgAgvTMAH749AB6+RwAdvlIAHL9eABq/bAAZv3wAGL+OABfAoQAWwLYAFMDT&#10;ABW+8QAVvP8BFbv/ARS6/wIUuv8CFLr/AqGSAACWmAAAip4AAH2kAABvqgAAYq8AAFa0AABKtwAA&#10;ProAADO9AAAqwAAAIcQAABnHBQATywsAEcwSABHMGwAQzCUAD80vAA7NOgAOzUYADc1SAA3OYAAM&#10;znAAC86DAArOlwAJzqwACM7GAAjO6AAIzfsACcv/AAnL/wAJy/8ACcv/AJiYAACNngAAf6UAAHGs&#10;AABkswAAV7kAAEq9AAA+wAAAMsMAACjGAAAfygAAF80AABHRAAAM1gUACNkMAAbZEgAF2hsABNok&#10;AAPbLgAB2zkAANxFAADdUgAA3mIAAN5zAADeiAAA350AAN+zAADfzgAA4O4AAN/6AADf/wAA3/8A&#10;AN//AI+fAACBpgAAc64AAGW1AABYvQAASsIAAD3FAAAxyQAAJswAAB3QAAAU1AAADtkAAAndAAAD&#10;4QAAAOMHAADjDQAA5BIAAOUZAADmIgAA5ysAAOk2AADrQwAA7FIAAOxiAADtdgAA7owAAO6hAADv&#10;twAA79EAAO/rAADw9gAA8PYAAPD2AISnAAB1rwAAZ7cAAFm/AABLxgAAPMoAAC/OAAAk0gAAGtgA&#10;ABLcAAAM4AAABeMAAADnAAAA6wAAAOsAAADtBQAA7gsAAPAQAADxFQAA8x4AAPQnAAD3MwAA+UAA&#10;APpRAAD7YwAA/HcAAP2NAAD9owAA/rYAAP7JAAD/3wAA/98AAP/fAHewAABouQAAWsEAAEzKAAA8&#10;zwAALtQAACLaAAAX3gAAEOIAAAnmAAAA6QAAAOwAAADwAAAA9gAAAPYAAAD3AAAA+AAAAPoHAAD7&#10;DQAA/REAAP8ZAAD/IwAA/y8AAP8+AAD/TwAA/2IAAP93AAD/jQAA/58AAP+uAAD/ugAA/7oAAP+6&#10;AP8WIwD/FSEA/xIhAP8OJAD/BioA/wAzAP8AQQD/AE4A/wBcAP8AaAD/AHQA/wB+AP8AhwD/AI8A&#10;/wCWAP8AnAD/AKIA/wCoAP8ArgD/ALUA/wC9AP8AxwD/ANYA/wDnAP4A8wD+AP4A/QD/APwA/wD7&#10;AP8A+wD/APsA/wD7AP8A+wD/AP8aIAD/GR4A/xYeAP8QIAD/CiUA/wQwAP8APQD/AEsA/wBYAP8A&#10;ZAD/AHAA/wB6AP8AgwD/AIsA/wCSAP8AmAD/AJ4A/wCkAP8AqgD/ALEA/QC5APsAwwD6ANAA+ADj&#10;APcA8QD2APwA9AD/APQA/wDzAP8A8wD/APMA/wDzAP8A8wD/AP8dHAD/HBkA/xkZAP8UGwD/Dv/i&#10;/+JJQ0NfUFJPRklMRQAICSEA/wwsAP8JOQD/BUYA/wJTAP8AXwD/AGsA/wB1AP8AfgD/AIYA/wCO&#10;AP8AlAD+AJsA/AChAPoApwD4AK4A9QC1APMAvwDxAMsA8ADfAO4A7gDsAPkA6wD/AOoA/wDqAf8A&#10;6QH/AOkB/wDpAf8A6QH/AP8gFwD/HxQA/xwTAP8XFQD/Fh0A/xMoAP8QNAD/DUEA/wxOAP8JWgD/&#10;CGYA/whwAP4HeQD8B4EA+geJAPgHkAD2BpYA8wadAPEGowDvBqoA7QayAOoGuwDoBsgA5gbcAOQG&#10;7ADiCPoA4Ar/AN4L/wDdC/8A3Qz/ANwM/wDcDP8A3Az/AP8jEgD/IxAA/yEOAP8eEAD/HhgA/xwj&#10;AP8YLwD/FDsA/xJJAPwQVQD4D2AA9A9qAPEPdADvDnwA7Q6EAOsOiwDpDpIA5w6ZAOYOoADkDqcA&#10;4g6vAOAOuADeDsUA3A7aANYQ7ADSEfoAzxL/AM0S/wHMEv8ByxP/AcoT/wHKEv8ByhL/Af8nDwD/&#10;JwwA/yUJAP8mDQD/JRMA/yMcAP8gKAD7HDUA9RpCAO8YTwDqF1oA5hZlAOMWbgDgFncA3hZ/ANwW&#10;hwDZFo4A1haVANQWnADSF6MA0BerAM4YtQDMGMEAyxjSAMca6AHDG/gBwBv/Ab4c/wG9HP8CvBz/&#10;Arwb/wK8G/8CvBv/Av8rDAD/KwUA/ysDAP8tCQD/LA4A/ykVAPcmIADuIy0A5yE6AOEfSADbH1QA&#10;1SBfANEgaADOIHEAzCF5AMohgQHIIYgBxiGPAcQhlgHDIZ4BwSKmAb8irwG9IrsCvCPKArkj4wK1&#10;JPQCsyT/A7Ek/wOvJP8DryT/A64k/wOuJP8DriT/A/8vBgD/LwAA/zIAAP8zAgD5MggA9y8OAOsr&#10;FgDhJyIA2CcyANApQQDLKk4AxipZAMMqYgHAKmsBvSpzAbsqegK5KoICuCqJArYqkAK0KpgDsyqh&#10;A7EqqgOvK7UErivEBKwr2wSoLO8Epiz+BaQs/wSjLf8Eoi3/BKIs/wSiLP8Eoiz/BP8yAAD/MwAA&#10;+TgAAOk5AADiOQAA3jUHAN4uDQDRLxsAyTEsAMMzOwC9M0gAuTRTAbYzXAGzM2UCsDNtAq4zdAOs&#10;MnsDqzKDBKkyigSnMpMFpTKbBqQypQaiMrAHoDK+B58y0QecM+oHmjP7B5g0/weXNP8GljT/BpY0&#10;/wWWNP8FljT/Bf81AAD/OAAA6j4AAN9CAADVQgAAzz8DAM04CADFOBUAvTomALc7NgCyPEMArjxO&#10;Aao7VwKnO2ADpTpnA6M6bwShOnYFnzl9Bp05hQebOY0HmTiWCJg4oAmWOKsKlDi4CpM5yguROeUL&#10;jzr3Co06/wmMO/8IjDv/B4w7/weMO/8HjDv/B/84AADxPgAA40UAANRJAADLSgAAxUcAAMFBBAC6&#10;PxEAs0EhAK1CMQCoQz4ApENJAaBCUwKdQVsDm0FiBJhAagWWQHEGlD94B5I/fwiQP4gKjz6RC40+&#10;mwyLPqYNiT6zDYg+xA6GP+AOhD/0DYNA/wuDQP8KgkD/CYJB/wiCQf8IgkH/CP88AADrQwAA3EoA&#10;AMxPAADDUAAAvE4AALdJAQCxRg4AqkgcAKRJLACgSToAm0lFAZhITgKUR1cDkkdeBY9GZQaNRmwH&#10;i0VzCYlFewqHRIMLhUSNDINElw6BQ6IPf0OvEH5DwBB8RNoRe0TxD3pF/w16Rv8Lekb/CnpG/wl6&#10;Rv8Jekb/CfU+AADmSAAA008AAMdUAAC9VQAAtlQAALBQAACpTAsAok0YAJ1OKACYTjYAlE5BAZBN&#10;SwKNTVMEikxaBYdLYQaFS2gIg0pvCYBKdwt+SX8MfEmJDnpIkw94SJ8Qd0isEnVIvBJ0SdITc0nu&#10;EXJK/w9ySv8Nckr/C3JK/wtySv8Kckr/CvJCAADgTAAAzlMAAMFYAAC4WgAAsFkAAKlWAACiUgcA&#10;m1IVAJZTJACRUzIAjVM+AYlSRwKGUVAEg1FXBYBQXgZ+T2UIe09sCXlOcwt3TnsNdU2FDnNNkBBx&#10;TZwSb02pE25NuRRsTc4UbE3rE2xO/RBsT/8ObE//DGxP/wtsT/8LbE//C+5FAADcUAAAyVcAAL1c&#10;AAC0XgAArF4AAKRbAACcVgQAlVYSAJBXIQCLWC8Ah1c7AYNWRAJ/Vk0DfFVUBXpUWwZ3VGIIdVNo&#10;CXNTcAtxUngNb1KCD21RjRFrUZkSaVGmFGdRthVmUcsVZVLpFGVS+xFmU/8PZlP/DWZT/wxmU/8M&#10;ZlP/DOpJAADVUwAAxVoAALpfAACwYgAAqGIAAJ9fAACWWgAAj1oQAIpbHgCFWywAgVs4AX1bQQJ6&#10;WkoDd1lRBHRYWAZxWF8Hb1dmCW1XbQtrVnYNaVZ/D2dVihFlVZcTY1WkFGFVtBVgVcgWX1XnFWBW&#10;+hJgVv8PYVf/DmFX/w1hV/8MYVf/DOdMAADRVgAAwV4AALZjAACtZgAApGYAAJtkAACQXgAAiV4O&#10;AIRfGwCAXykAfF81AXhfPwJ0XkcDcV1PBG9cVgVsXFwHaltjCWhbawtmWnMNZFp9D2JaiBFfWZQT&#10;XlmiFFxZshVbWcYWWlnlFVta+RJbWv8QXFr/Dlxa/w1cWv8NXFr/DeNPAADNWQAAvmEAALNmAACp&#10;aQAAoGoAAJdoAACLYgAAg2IMAH5jGAB6YyYAdmMyAHNjPAFvYkUCbGFMBGphVAVnYFoHZWBhCGNf&#10;aQphX3EMX157Dl1ehhFaXpMSWF2gFFddsBVWXsQWVV7jFVZe9xJWXv8QV17/Dlde/w1XXv8NV17/&#10;Dd5TAADIXQAAu2QAALBqAACmbQAAnW4AAJNtAACFZwAAfmcJAHhnFQB0ZyMAcWgvAG5nOQFrZ0IC&#10;aGZKA2VmUgVjZVgGYGVfCF5kZwpcZG8MWmN5DlhjhBBVYpESU2KfE1JirhVRYsIVUGLhFVFi9hJR&#10;Yv8QUmL/DlJi/w1SYv8NUmL/DdlWAADEYAAAt2gAAKxuAACjcQAAmnMAAI9xAAB/awAAeGsFAHJr&#10;EgBubB8Aa2wsAGhsNwFmbEACY2tIA2BrTwRealYGXGpdB1lpZQlXaW0LVWl3DVNogg9QaI8RTmed&#10;E01nrBRLaMAUS2jeFEtn9RJMZ/8PTGf/Dk1n/w1NZ/8NTWf/DdJaAADAZAAAs2wAAKlyAACgdgAA&#10;lncAAIp2AAB5cQAAcXEAAGtxDwBocRwAZnIoAGNyNABgcj0BXnJFAltxTQNZcVQFV3BbBlRwYwhS&#10;b2sKUG90DE1ugA5Lbo0QSW6bEUdtqxJGbr4TRW7cEkZt9BFGbf8PR23/Dkds/w1HbP8NR2z/Dcxf&#10;AAC8aQAAsHEAAKV3AACcewAAkXwAAIZ7AAB1eAAAa3cAAGV3DABheBcAX3gkAF15MABaeToBWHlC&#10;AlZ4SgJTeFEEUXdYBU93YAdMdmgISnZyCkh1fQxFdYoOQ3WZD0J1qRBAdbwQQHXZEEB08w9AdP8O&#10;QXP/DUFz/wxBc/8MQXP/DMZkAAC3bgAAq3YAAKJ8AACXfwAAjIEAAIGBAABygAAAZX8AAF1/CABZ&#10;fxMAV4AgAFWAKwBTgTYAUYA+AU+ARgJNgE4CS39VA0l/XQVGf2YGRH5wCEJ+ewk/fogLPX2XDDx9&#10;pw06fboOOn7WDTp88Q06e/8MOnv/Czp6/ws6ev8LOnr/C8BpAACydAAAp3wAAJ2BAACShAAAh4YA&#10;AHuHAABuhwAAYIcAAFWHAQBQiA4ATogaAE2JJgBLiTAASYk6AEiJQgFGiUoBRIlSAkKJWgNAiGME&#10;PYhtBTuIeAY5h4YIN4eVCTWHpgo0h7kKM4fTCjOG8Akzhf8JM4T/CTOD/wkzg/8JM4P/CblwAACt&#10;egAAooIAAJeHAACNigAAgYwAAHWOAABojwAAWpAAAE+RAABHkgoARJITAEOTHwBBkyoAQJM0AD+T&#10;PQA9k0UAO5NNATqTVgE4k18CNpNpAzSTdQMykoMEMJKTBS6SpAYtkrcGLJLRBiyR7wYrj/8GK47/&#10;BiuN/wcrjf8HK43/B7N4AACnggAAnIgAAJGMAACHkAAAepMAAG2VAABhlwAAVZkAAEmbAAA/nAEA&#10;OZ0OADedFwA2niIANJ4sADOeNQAynj4AMZ5HADCfUAAun1oALZ9kASufcQEpnn8CJ56QAiaeoQIk&#10;nrUCI57OAiOd7gMjm/4DIpr/BCKZ/wQimf8EIpn/BKyBAACgiAAAlY4AAIuSAAB/lgAAcpoAAGWd&#10;AABZoAAATqMAAEKkAAA3pgAALqgFACmpDwAoqRgAJ6oiACaqLAAlqjUAJKo/ACOqSAAiq1MAIate&#10;ACCragAeq3kAHauLABurnQAaq7EAGavKABmq7AEZqP0BGKf/Ahim/wIYpv8CGKb/AqWJAACZjwAA&#10;j5QAAIOZAAB1ngAAaKIAAFymAABQqQAARKwAADmuAAAvsAAAJrMAAB61BgAZtw8AGLcXABe3IQAW&#10;tyoAFbc0ABS4PgATuEkAErhUABK5YgARuXEAELmDAA+5lwAOuawADbnEAA245wAOtvsADrX/AA60&#10;/wAOtP8ADrT/AJyQAACSlQAAhpsAAHmgAABrpgAAXqsAAFKvAABGsgAAOrUAAC+3AAAlugAAHb0A&#10;ABXAAAAQwwYAC8YOAArFFQAJxR4ACMUoAAfFMgAGxj0ABcZJAAXGVwADxmYAAsZ3AAHGiwAAxqAA&#10;AMW2AADG0gAAxe8AAMX8AADF/wAAxf8AAMX/AJWWAACJnAAAe6MAAG2pAABgrwAAU7QAAEa4AAA6&#10;uwAALr4AACTBAAAbxAAAE8cAAA7KAAAIzgEAAdAKAADQEAAA0BYAANEeAADSJwAA0zEAANQ8AADV&#10;SQAA1lgAANZpAADWfAAA1pIAANanAADWvwAA1uAAANbzAADW/gAA1v8AANb/AIydAAB+pAAAb6sA&#10;AGGyAABUuQAARr0AADnBAAAtxAAAIscAABnLAAARzgAADNIAAAXVAAAA2wAAANwDAADdCgAA3g8A&#10;AN8UAADhHAAA4iQAAOQuAADmOgAA50kAAOhZAADoawAA6YEAAOmYAADprQAA6cUAAOniAADp8gAA&#10;6fUAAOn1AIClAABxrQAAY7UAAFW8AABHwgAAOcYAACzKAAAgzgAAFtIAAA/WAAAI2wAAAN8AAADj&#10;AAAA5QAAAOcAAADoAQAA6gcAAOsNAADtEQAA7xgAAPEhAADzKwAA9jgAAPdIAAD4WgAA+W0AAPqE&#10;AAD6mwAA+q8AAPrCAAD62gAA+t8AAPrfAHSuAABltgAAVr4AAEjGAAA5ywAAK9AAAB/UAAAU2gAA&#10;Dd8AAAXjAAAA5gAAAOkAAADtAAAA7wAAAPEAAADzAAAA9QAAAPYCAAD4CQAA+g4AAP0TAAD/HAAA&#10;/ygAAP82AAD/RwAA/1oAAP9uAAD/hQAA/5oAAP+rAAD/uQAA/7wAAP+8AP8RIAD/EB4A/wweAP8E&#10;IQD/ACcA/wAwAP8APgD/AEwA/wBZAP8AZQD/AHAA/wB6AP8AgwD/AIsA/wCSAP8AmAD/AJ4A/wCk&#10;AP8AqgD/ALAA/wC4AP8AwgD/AM4A/wDiAP4A8AD9APsA+wD/APsA/wD7AP8A+gD/APoA/wD6AP8A&#10;+gD/AP8UHAD/EhoA/w4aAP8IHAD/ACEA/wAtAP8AOgD/AEgA/wBVAP8AYQD/AGwA/wB2AP8AfwD/&#10;AIcA/wCOAP8AlAD/AJoA/gCgAP0ApgD8AKwA+wC0APkAvQD4AMkA9wDcAPUA7ADzAPgA8wD/APIA&#10;/wDxAP8A8AD/APAA/wDwAP8A8AD/AP8XGAD/FRYA/xEVAP8MFwD/BR0A/wAoAP8ANgD/AEMA/wBQ&#10;AP8AXAD/AGcA/wBxAP8AegD8AIIA+gCJAPgAkAD3AJYA9QCcAPQAogDzAKgA8QCwAPAAuADuAMMA&#10;7ADTAOoA5wDpAPUA5wD/AOYA/wDlAP8A5QD/AOUA/wDlAP8A5QD/AP8aEwD/GBEA/xQQAP8PEQD/&#10;DRkA/wokAP8FMAD/AT4A/wBLAP8AVwD+AGIA+gBsAPUAdQDyAH0A8ACEAO4AiwDsAJEA6wCXAOkA&#10;ngDnAKQA5gCsAOQAtADiAL8A4ADNAN4A4wDcAPIA2gD9ANgA/wDWAP8A1QH/ANUB/wDVAv8A1QL/&#10;AP8eEAD/HA0A/xcLAP8VDgD/FBUA/xEfAP8OKgD/CzgA/QhFAPgGUQD0BFwA7gRmAOoEbwDmA3cA&#10;5AR/AOIEhgDgBIwA3gSTAN0FmgDbBaAA2AWoANUFsQDSBbsA0AbJAM4H4ADMCPEAyQr/AMcL/wDG&#10;DP8AxQz/AMUM/wDFDP8AxQz/AP8hDAD/IAYA/xwDAP8dCgD/GxAA/xgYAP8UIwD2ETAA7w4+AOoO&#10;SgDlDVYA4Q1gAN0NaQDZDXEA1Q15ANMNgQDRDYgAzw2PAM0OlgDLDp0Ayg6lAMgOrgDGD7kAxBDI&#10;AMIQ3wC+EfIAuxL/ALkT/wC3E/8BthP/AbYT/wG2E/8BthP/Af8lBgD/IwAA/yMAAP8kAwD/IQoA&#10;/R0RAPEaGwDoFicA4RQ1ANoTQwDTFE8AzhVZAMsVYwDIFmsAxRZzAMMXewDBF4IAwBiJAL4YkAC8&#10;GJgAuxmgALkZqQC3GbQAtRrCALQa1gCwG+0BrRz8Aasd/wGpHf8BqR3/Aagd/wGoHf8BqB3/Af8o&#10;AAD/JwAA/ioAAO8qAADnJwEA5yIJAOQdEADZGx0Azx0tAMkePADEIEkAvyBTALwhXQC5IWUAtyJt&#10;ALUidACzInwAsSKDAbAiigGuIpIBrCObAasjpAGpI68BpyO8AaYkzgGjJOgCoCX5Ap4l/wKdJf8C&#10;nCX/Apsl/wKbJf8CmyX/Av8sAAD/LQAA7TIAAOI0AADaMwAA0y4DANIlCgDJJRcAwScnALspNgC2&#10;KkMAsitOAK8rVwCsK2AAqitnAagrbwGmK3YBpCt9AaMrhAKhK40CnyuVAp4rnwKcK6oDmiu2A5ks&#10;xwOXLOIDlC31BJIt/wORLf8DkC7/A5At/wOQLf8DkC3/A/8wAADyMwAA5DoAANY9AADMPAAAxzkA&#10;AMMxBQC9LhEAtTAhALAyMACrMz0ApzNJAKQzUgChM1oBnzNiAZwzaQKaM3ACmTN3ApcyfwOVMocD&#10;kzKQBJIymgSQMqUFjjKxBY0zwgaLM9wGiTTyBoc0/wWGNP8FhjT/BIU0/wSFNP8EhTT/BPwzAADr&#10;OgAA3EEAAM1EAADDRAAAvUEAALg7AQCyNw4AqzgcAKU5KwChOjgAnTtEAJo7TQGXOlYBlDpdApI6&#10;ZAKQOmsDjjlyA4w5egSKOYIFiTmLBYc5lQaFOaAHgzmtB4I5vAiBOdMIfzruCH06/gd8O/8GfDv/&#10;BXw7/wV8O/8FfDv/BfQ3AADlQAAA0kcAAMVKAAC8SwAAtUkAAK9DAACpPgsAoj8XAJ1AJgCYQTQA&#10;lEE/AJFBSQGOQVEBi0BZAolAYAOHQGcDhT9tBIM/dQWBP30Gfz6HB30+kQh7PpwJej6pCXg+uAp3&#10;P80KdT/qCnRA/Ah0QP8HdED/BnNA/wZzQP8Gc0D/BvE7AADfRQAAzEwAAL9PAAC2UAAArk8AAKdK&#10;AACgRAcAmkUUAJVGIgCQRjAAjEc8AIlGRQGGRk4Bg0ZVAoFFXAN+RWMEfERqBHpEcQV5RHkGd0SC&#10;CHVDjQlzQ5kKcUOmC3BDtQxuRMkMbUTnDG1F+gpsRf8IbEX/B2xF/wdsRf8HbEX/B+w/AADYSQAA&#10;x1AAALtUAACxVQAAqVQAAKFQAACZSgIAkkkRAI1KHwCJSywAhUw4AIJLQgF/S0oBfEpSAnlKWAN3&#10;Sl8EdUlmBXNJbQZxSXYHb0h/CG1IiglsSJYLakijDGhIsg1nSMUNZknkDWZJ+AtmSf8JZkr/CGZJ&#10;/wdmSf8HZkn/B+hDAADSTQAAwlMAALdYAACtWQAApFgAAJxVAACTTgAAjE4OAIdPGwCCTykAf1A1&#10;AHtQPwF4T0cBdk9PAnNOVQNxTlwEb01jBW1NagZrTXIHaU18CGdMhwplTJMLY0ygDWJMrw5hTcIO&#10;YE3hDmBN9gxgTv8KYE7/CWBO/whgTv8IYE7/CONHAADNUAAAvlcAALNbAACqXQAAoV0AAJhaAACN&#10;UwAAhlIMAIBTGAB8UyUAeVQxAHVUPABzU0QBcFNMAm1SUwJrUlkDaVJgBGdRaAZlUXAHY1F5CGFR&#10;hApgUJEMXlCeDVxQrQ5bUcAOWlHeD1pR9QxaUv8KW1L/CVtR/whbUf8IW1H/CN9KAADJUwAAu1oA&#10;ALBfAACmYQAAnWEAAJReAACIVwAAgFYKAHpXFQB2VyIAc1guAHBXOQBtV0EBaldJAmhWUAJmVlcD&#10;ZFZeBGJVZQVgVW0HXlV3CFxVggpaVY4MWVWcDVdVqw5WVb4PVVXbD1VV8w1VVf8LVlX/CVZV/wlW&#10;Vf8IVlX/CNtNAADFVwAAuF4AAK1iAACjZQAAmmUAAJBjAACDXAAAe1sGAHVbEgBxWx8AblwrAGtc&#10;NgBoWz8BZVtHAWNbTgJhWlUDX1pcBF1aYwVbWmsGWVl1CFdZgApVWYwLVFmaDVJZqg5RWbwOUFnY&#10;DlBZ8g1RWf8LUVn/ClFZ/wlRWf8IUVn/CNRRAADCWgAAtGEAAKpmAACgaAAAl2kAAIxnAAB9YAAA&#10;dV8DAG9fEABrXxwAaGAoAGZgMwBjYDwBYWBEAV9fTAJcX1MDW19aBFlfYQVXXmkGVV5zCFNefglR&#10;XYoLT12ZDE1dqA1MXroOS17UDkte8QxMXv8LTF3/Ckxd/wlMXf8ITF3/CM9UAAC+XgAAsWUAAKdq&#10;AACdbQAAlG0AAIlsAAB4ZQAAb2QAAGlkDgBlZBkAYmQlAGBlMABeZToAXGVCAVplSgJYZFECVmRY&#10;A1RkXwRSZGcFUGNxB05jewlMY4gKSmOXC0hjpgxHY7gNRmPRDUZj7wxGYv8KR2L/CUdi/wlHYv8I&#10;R2L/CMpYAAC6YgAArmkAAKNuAACacQAAkHIAAIRxAAB0awAAaWkAAGNpCwBfaRUAXGohAFpqLQBY&#10;azYAVms/AVVrRwFTak4CUWpVA09qXQRNamUFSmluBkhpeQdGaYYJRGmVCkNopQtBabcMQGnPDEBo&#10;7gtBaP8KQWf/CUFn/whCZ/8IQmf/CMVdAAC2ZgAAqm0AAKBzAACWdgAAi3cAAIB2AABwcgAAZXEA&#10;AFxwBwBYcBEAVnAdAFRxKABScTMAUHE8AE9yRAFNcUsBS3FTAklxWgNHcWIERXBsBUNwdwZBcIQH&#10;P3CTCD1vowk7cLUKO3DNCjpv7Ak7bv4IO27/CDtt/wc7bf8HO23/B79iAACxawAApnMAAJ15AACS&#10;ewAAh3wAAHt8AABtegAAYHgAAFZ3AQBQdw4ATngYAEx4JABLeS4ASXk3AEh5QABGeUgBRHlPAUJ5&#10;VwJBeWACP3hpAzx4dAQ6eIIFOHiRBjd4oQc1eLMHNHjLBzR36wc0dv0HNHX/BzV1/wY1dP8GNXT/&#10;BrloAACtcQAAonkAAJh+AACNgAAAgoEAAHaCAABpgQAAW4EAAFGBAABIgAoARYETAEOBHgBCgikA&#10;QYIyAECCOwA+gkMAPYJLADuCUwE5glwBN4JmAjWCcQMzgn8DMYGOBDCBnwQugbEFLYHIBS2B6QQt&#10;f/wFLX7/BS19/wUtff8FLX3/BbNuAACoeAAAnX8AAJKDAACIhgAAfYcAAHCIAABjiQAAVYoAAEuK&#10;AABBigIAO4sOADmLFwA4jCIAN4wsADaMNQA0jD0AM4xGADKNTwAxjVgAL41iAS2MbgErjHsBKoyL&#10;AiiMnAImjK8CJYzGAiWL6AIlivsDJYj/AyWI/wMlh/8DJYf/A612AACjgAAAl4UAAI2JAACCjAAA&#10;do4AAGmQAABckgAAUJMAAESUAAA6lQAAMZYIAC2XEQAslxoAK5ckACqXLQAplzYAKJg/ACeYSAAm&#10;mFIAJZhcACOYaAAimHcAIJiHAB+YmQEdmKwBHJjDARyX5QEclfoBG5T/ARuT/wIbk/8CG5P/Aqd/&#10;AACchgAAkYsAAIePAAB6kgAAbZUAAGGYAABVmwAASZ0AAD2eAAAznwAAKqEAACGjCgAfoxEAHqMa&#10;AB2kJAAcpC0AG6Q2ABqkPwAZpEoAGKRVABalYQAVpXAAFKWBABOllAASpagAEaW/ABCk4gARovgA&#10;EaH/ABGg/wERoP8BEaD/AaCGAACVjAAAjJEAAH+VAABxmgAAZJ4AAFihAABMpAAAQKYAADWnAAAq&#10;qQAAIqwAABmuAAASsAkAELEQABCxGAAOsSIADrErAA2xNQANsUAADLFLAAuxWAAKsWcACLF4AAex&#10;iwAFsaAABLC1AASw0AAEsO8ABa/+AAau/wAGrv8ABq7/AJiOAACPkwAAgpgAAHWdAABnogAAWqcA&#10;AE6rAABBrQAANa8AACuxAAAhtAAAGLYAABG5AAANvAMAB74MAAO9EgABvRkAAL4iAAC+KwAAvjYA&#10;AL5BAAC/TgAAv1wAAL9tAAC/gAAAvpUAAL6qAAC+wgAAveQAAL32AAC9/wAAvf8AAL3/AJKUAACF&#10;mgAAeKAAAGqmAABcqwAAT7AAAEKzAAA1tgAAKrgAACC7AAAXvgAAEMEAAAvEAAAExwAAAMkHAADJ&#10;DQAAyRIAAMoZAADLIgAAyysAAM01AADOQQAAzlAAAM9gAADPcgAAz4cAAM+dAADPswAAz84AAM/r&#10;AADO+AAAzv4AAM7+AIibAAB6ogAAbKgAAF6vAABQtQAAQrkAADW8AAApvwAAHsIAABXGAAAOyQAA&#10;CMwAAADQAAAA0wAAANUAAADWBgAA2AwAANkRAADbFgAA3B8AAN4oAADgNAAA4kEAAOJRAADjYwAA&#10;43cAAOSOAADkpAAA5LoAAOXUAADl6gAA5fMAAOXzAHyjAABuqgAAYLIAAFG5AABDvgAANcIAACjG&#10;AAAcyQAAE80AAAzRAAAE1QAAANoAAADeAAAA4QAAAOIAAADkAAAA5QMAAOcJAADpDgAA6xIAAO0a&#10;AADvJAAA8jEAAPRBAAD0UwAA9WYAAPV8AAD2kwAA9qkAAPe8AAD3zgAA998AAPffAHCsAABhtAAA&#10;U7sAAEXDAAA2xwAAJ8wAABvQAAAR1QAACtsAAADfAAAA4gAAAOUAAADpAAAA7AAAAO0AAADwAAAA&#10;8QAAAPMAAAD1BAAA9woAAPoQAAD8FgAA/yEAAP8uAAD/QAAA/1MAAP9oAAD/gAAA/5YAAP+oAAD/&#10;tgAA/78AAP+/AP8NHAD/ChsA/wIbAP8AHgD/ACQA/wAuAP8APAD/AEoA/wBWAP8AYwD/AG0A/wB3&#10;AP8AfwD/AIcA/wCOAP8AlAD/AJoA/wCgAP8ApgD/AKwA/wC0AP8AvQD/AMkA/gDdAP0A7QD8APoA&#10;+wD/APoA/wD5AP8A+gD/APoA/wD6AP8A+gD/AP8QGQD/DRcA/wYWAP8AGAD/AB4A/wAqAP8ANwD/&#10;AEUA/wBSAP8AXgD/AGkA/wByAP8AewD/AIIA/wCJAP8AkAD+AJYA/QCcAPwAoQD7AKgA+QCvAPgA&#10;uAD2AMMA9ADSAPMA5wDyAPYA8AD/AO8A/wDwAP8A7wD/AO8A/wDuAP8A7gD/AP8SFAD/DxIA/wsS&#10;AP8AEgD/ABoA/wAlAP8AMwD/AEAA/wBNAP8AWQD/AGQA/QBtAPsAdgD5AH0A9wCEAPUAiwD0AJEA&#10;8wCXAPEAnQDwAKMA7gCqAOwAswDqAL0A6ADLAOcA4QDlAPEA4wD9AOMA/wDiAP8A4QD/AOEA/wDg&#10;AP8A4AD/AP8UEAD/EQ4A/w0NAP8HDwD/AhUA/wAgAP8ALQD/ADoA/wBHAPkAUwD1AF4A8gBoAPAA&#10;cADtAHgA6wB/AOkAhQDoAIwA5gCSAOUAmADjAJ8A4QCmAN8ArgDcALgA2gDFANYA2QDUAOwA0gD5&#10;ANEA/wDPAP8AzgD/AM4A/wDOAP8AzgD/AP8XDAD/FAgA/w8FAP8OCwD/DBEA/wcaAP8BJgD8ADQA&#10;9ABBAO0ATQDpAFgA5gBiAOMAagDgAHIA3gB5ANsAgADZAIYA1gCNANMAkwDRAJoAzwChAM0AqgDL&#10;ALMAyQC/AMYA0ADFAOgAwwD2AMEA/wDAAv8AvwP/AL8D/wC/A/8AvwP/AP8bBgD/FwAA/xQAAP8T&#10;BQD/EQ0A/w4UAPkKHwDwBiwA5gM5AOADRgDcA1EA1gRbANIEZADPBWwAzAVzAMoFegDIBYEAxgWH&#10;AMUGjgDDBpYAwQadAL8GpgC9BrAAuwe8ALkIzQC4CuUAtQv3ALMN/wCxDf8AsA3/ALAO/wCvDv8A&#10;rw7/AP8eAAD/GwAA/xsAAPoaAAD1FgUA9hENAOsOFQDiCyIA2AsxANAMPgDLDUoAxw1VAMQOXgDB&#10;DmYAvw5tAL0OdAC7D3sAuQ+CALcQigC2EJEAtBCaALIQowCwEa0ArxG6AK0RygCqEuUApxT3AKUV&#10;/wCjFf8AohX/AKIV/wCiFf8AohX/AP8iAAD/IAAA8CMAAOYkAADgIQAA3BkFANsQDADQERkAyBMp&#10;AMIVNwC9FkQAuRdOALUXVwCzGGAAsBhnAK4YbgCsGXUAqxl8AKkZhACoGowAphqUAKQangCjG6gA&#10;oRu0AJ8cxQCeHN8Amh3zAZge/wGXHv8Blh//AZUf/wGVH/8BlR//Af8mAAD0JwAA5i0AANovAADP&#10;LQAAyicAAMcfCADBHBMAuh4iALQfMQCvID0AqyFIAKgiUgCmIloAoyNiAKEjaQCgI28AniN3AJwj&#10;fgCbI4YAmSSPAZckmQGWJKMBlCSwAZIlvwGRJdYBjibvAYwn/wKLJ/8Ciif/Aokn/wKJJ/8BiSf/&#10;AfopAADsMAAA3TYAAM04AADENwAAvjIAALorAgC1JQ4AricdAKgpKwCkKjgAoCpDAJ0rTACaK1UA&#10;mCtcAJYrYwCUK2oBkitxAZAseAGPLIEBjSyKAYsslAKKLJ8CiCyrAoYsugKFLc4Dgy7qA4Eu/AOA&#10;Lv8Cfy7/An8u/wJ+Lv8Cfi7/AvQuAADkNwAA0j0AAMU/AAC7PwAAtDwAAK81AACpLwsAoy8XAJ4x&#10;JgCZMjMAljI+AJIzSACQM1AAjTNYAIszXgGJM2UBhzNsAYYzcwGEM3wCgjOFAoAzjwN/M5oDfTOn&#10;A3wztQR6M8kEeTTmBHc1+QR2Nf8DdTX/A3U1/wN1Nf8DdTX/A/AzAADdPQAAykMAAL5FAAC1RgAA&#10;rUMAAKY9AACgNgYAmTYTAJQ4IQCQOS4AjDk5AIk5QwCHOUwAhDlTAYI5WgGAOWEBfjloAnw5bwJ6&#10;OXcCeTmAA3c5iwR1OZYEdDmjBXI5sQVxOcQGbzriBm469wVuO/8EbTv/BG07/wNtOv8DbTr/A+o5&#10;AADVQgAAxEgAALlLAACvSwAAp0kAAJ9EAACYPgEAkTwQAIw9HQCIPioAhD81AIE/PwB+P0gAfD9P&#10;AXo/VgF4P10Bdj5kAnQ+awJyPnMDcD58A28+hwRtPpMFaz6gBmo+rgZpP8AHZz/eB2c/9QZmQP8F&#10;ZkD/BGZA/wRmP/8EZj//BOU9AADPRgAAv0wAALRPAACqUAAAok8AAJlKAACRRAAAikENAIRCGQCA&#10;QyYAfUQyAHpEPAB3REQAdURMAXJEUwFwQ1kBb0NgAm1DZwJrQ28DaUN5BGhDgwVmQ48GZEOdB2ND&#10;qwdhQ70IYETZCGBE8wdgRP8GX0T/BV9E/wRgRP8EYET/BOBBAADKSgAAu1AAALBTAACnVQAAnlMA&#10;AJVPAACLSQAAg0cLAH1HFQB5RyIAdkguAHNIOABxSEEAbkhJAWxIUAFqSFYBaEhdAmZHZAJlR2wD&#10;Y0d2BGFHgAVgR40GXkeaB1xHqQhbSLsIWkjUCFpI8QdaSf8GWkn/BVpI/wVaSP8EWkj/BNtEAADG&#10;TQAAuFMAAK1XAACjWQAAmlgAAJFUAACGTgAAfUsIAHdLEgBzTB8AcEwrAG1MNQBrTD4AaExGAGZM&#10;TQFkTFMBYkxaAmFMYgJfTGoDXkxzBFxLfgVaS4oGWEuYB1dMpwhWTLkJVUzRCVRM7whUTf8GVUz/&#10;BlVM/wVVTP8FVUz/BdVIAADCUQAAtVcAAKpbAACgXAAAl1wAAI1ZAACBUwAAd08EAHFPEABuUBwA&#10;alAoAGhQMgBlUDsAY1BDAGFQSgFfUFEBXVBYAlxQXwJaUGcDWFBxBFdQewVVUIgGU1CWB1JQpQhQ&#10;ULcJUFDOCU9Q7QhQUP8HUFD/BlBQ/wVQUP8FUFD/BdBLAAC/VAAAsloAAKdeAACdYAAAlGAAAIld&#10;AAB8VwAAclQAAGxTDgBoVBkAZVQkAGJULwBgVDgAXlRAAFxUSAFaVE8BWVRWAVdUXQJVVGUDVFRu&#10;BFJUeQVQVIYGTlSUB01UpAhLVLUIS1TMCUpU6whLVP4HS1T/BktU/wVLVP8FS1T/BcxOAAC7VwAA&#10;rl4AAKRiAACaZAAAkWQAAIZiAAB3WwAAbVgAAGZYDABiWBYAX1giAF1ZLABbWTYAWVk+AFdZRgBW&#10;WU0BVFlUAVJZWwJRWWMDT1lsA01ZdwRLWIQFSViSB0hYogdHWbMIRlnKCEVZ6ghGWf0GRlj/BkZY&#10;/wVHWP8FR1j/BcdSAAC4WwAAq2EAAKFmAACYaAAAjmkAAINnAAByYAAAaF4AAGFdCQBcXRMAWl0e&#10;AFddKQBWXjMAVF47AFJeQwBRXkoBT15SAU5eWQJMXmECSl5qA0hedQRGXoIFRF2QBkNeoAdBXrEH&#10;QF7IB0Be6AdAXfwGQV3/BUFd/wVBXP8FQVz/BcNWAAC0XwAAqGYAAJ5qAACVbQAAim0AAH9sAABv&#10;ZwAAZGQAAFtiBQBWYhAAVGIbAFJjJQBQYy8ATmQ4AE1kQABLZEgASmRPAUhkVwFGZF8CRWRoAkNk&#10;cwNBY38EP2OOBT1jngY8Y7AGO2TGBjtk5gY7Y/oFO2L/BTti/wU8Yf8EPGH/BL5bAACwYwAApWoA&#10;AJtvAACRcgAAhnIAAHtxAABsbQAAYGsAAFVpAABPaA0ATWkXAEtpIQBJaisASGo0AEdqPQBFa0QA&#10;RGtMAEJrVAFBa1wBP2plAj1qcAI7an0DOWqMBDdqnAQ2aq4FNWrEBTVq5QU1afkENWn/BDVo/wQ1&#10;aP8ENWj/BLlgAACsaQAAoXAAAJh1AACNdwAAgncAAHd3AABpdAAAXHMAAFFxAABIcAoARXASAENx&#10;HQBCcScAQHIwAD9yOAA+ckAAPXJIADtyUAA6clkBOHJjATZybQI0cnoCM3KJAzFymgMvcqwDLnLB&#10;Ay5y4wMucfgDLnD/Ay5v/wMub/8DLm//A7NmAACnbwAAnXYAAJN6AACIfAAAfn0AAHJ9AABkfAAA&#10;V3sAAEx6AABCeQMAPHkOADp6FwA5eiEAOHoqADd7MwA2ezsANHtEADN7TAAye1UAMHtfAC97agEt&#10;e3cBK3uHASp7mAIoe6oCJ3u/AiZ74QImevcCJnj/AiZ4/wInd/8CJ3f/Aq5sAACjdgAAmXwAAI5/&#10;AACEggAAeIMAAGyEAABfhAAAUYQAAEeEAAA8hAAAM4QJADCEEQAvhBoALYQkACyFLQArhTUAKoU+&#10;ACmFRwAohlAAJ4ZaACaGZgAkhnMAI4aDACGGlQAghqcBHoa8AR6G3gAehPUBHoL/AR6C/wEegf8B&#10;HoH/Aah0AACefQAAk4IAAImFAAB+iAAAcYoAAGWLAABYjAAATI0AAECOAAA2jgAALI8AACWQDAAj&#10;kBMAIpAcACGQJQAgkS4AH5E2AB6RQAAdkUkAHJFUABqRYAAZkW4AGJF+ABaSkAAVkqQAFJG5ABOR&#10;2AATj/QAFI7/ABSN/wAUjP8BFIz/AaN9AACYgwAAjogAAISMAAB3jwAAaZEAAF2TAABQlQAARZcA&#10;ADmYAAAumQAAJZoAAB2bAgAWnQwAFZ0TABSdGwATnSQAEp0tABGeNwARnkEAEJ5MAA+eWAAOnmcA&#10;DZ53AAyeigALnZ4ACp2yAAmdzAAJnOwACpv+AAua/wALmf8AC5n/AJyEAACRigAAiI4AAHuSAABt&#10;lgAAYJkAAFScAABInwAAPKAAADChAAAmowAAHaUAABWnAAAQqQUAC6sNAAiqEwAHqhsABqokAAWq&#10;LgAEqjgAAqpEAAGqUAAAql4AAKpuAACqgQAAqpUAAKmqAACpwQAAqOQAAKj2AACn/wAAp/8AAKf/&#10;AJWLAACMkAAAf5UAAHGaAABjngAAVqIAAEqmAAA9qAAAMaoAACarAAAdrQAAFLAAAA6yAAAJtQEA&#10;ArYKAAC2DwAAthUAALcdAAC3JQAAty8AALg5AAC4RgAAuFQAALhkAAC4dgAAuIsAALegAAC3tgAA&#10;t9MAALbvAAC2/AAAtv8AALb/AI+SAACClwAAdJ0AAGaiAABYpwAAS6wAAD6vAAAxsQAAJrMAABy2&#10;AAATuAAADbsAAAa+AAAAwQAAAMIEAADCCwAAwxAAAMQVAADEHAAAxSQAAMYuAADIOgAAyUcAAMlX&#10;AADJaQAAyX0AAMmUAADIqgAAyMMAAMjkAADI9AAAyP0AAMj9AIWZAAB3nwAAaKYAAFqrAABNsQAA&#10;P7UAADG4AAAlugAAGr0AABHAAAALwwAAA8cAAADKAAAAzQAAAM4AAADPAwAA0AkAANEOAADTEgAA&#10;1RkAANciAADaLQAA3TkAAN5JAADeWgAA324AAN+FAADfnAAA37IAAN7LAADe5gAA3/QAAN/0AHmh&#10;AABrqAAAXK8AAE61AABAuwAAMb4AACTBAAAZxQAAEMgAAAnMAAAAzwAAANMAAADZAAAA3AAAAN0A&#10;AADfAAAA4QAAAOIFAADkCwAA5hAAAOgWAADqIAAA7SsAAPA6AADxSwAA8V4AAPJzAADziwAA86IA&#10;APO2AADzyQAA8+EAAPPhAG2qAABesQAAULkAAEG/AAAyxAAAJMgAABfMAAAO0AAABtUAAADaAAAA&#10;3gAAAOIAAADmAAAA6QAAAOoAAADsAAAA7gAAAPAAAADyAAAA9AYAAPYMAAD5EgAA/BwAAP8pAAD/&#10;OgAA/00AAP9iAAD/eAAA/5AAAP+jAAD/swAA/8EAAP/BAP8HGQD/ARcA/wAXAP8AGgD/ACEA/wAr&#10;AP8AOQD/AEcA/wBUAP8AXwD/AGoA/wBzAP8AewD/AIMA/wCKAP8AkAD/AJYA/wCbAP8AoQD/AKgA&#10;/wCvAP8AuAD/AMQA/gDVAPwA6gD7APgA+gD/APkA/wD4AP8A+AD/APYA/wDzAP8A8QD/AP8LFQD/&#10;BRMA/wATAP8AFAD/ABoA/wAnAP8ANAD/AEIA/wBPAP8AWwD/AGUA/wBuAP8AdgD/AH4A/wCFAP4A&#10;iwD9AJEA+wCXAPoAnQD4AKMA9wCrAPYAswD0AL4A8wDMAPEA4wDvAPMA7gD/AO0A/wDsAP8A6wD/&#10;AOwA/wDsAP8A6wD/AP8NEQD/CRAA/wAPAP8AEAD/ABYA/wAiAP8ALwD/AD0A/wBKAP8AVQD9AGAA&#10;+gBpAPgAcQD2AHkA9AB/APMAhgDxAIwA7wCSAO4AmADsAJ8A6wCmAOkArgDnALgA5QDFAOMA2gDh&#10;AO0A3wD7AN4A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AP8PDQD/DAsA/wMJAP8ADAD/ABIA/wAdAP8A&#10;KQD7ADcA+ABEAPUAUADyAFoA7gBjAOwAawDpAHMA5wB6AOUAgADjAIYA4QCMAN8AkwDdAJkA2wCh&#10;ANkAqQDVALIA0gC+ANAAzgDOAOYAzAD2AMoA/wDKAP8AyQD/AMgA/wDIAP8AyAD/AP8RCAD/DQIA&#10;/wcAAP8FCAD/AA4A/wAWAPcAIgDvADAA6wA9AOgASQDkAFQA4ABdAN0AZQDZAG0A1QBzANIAegDQ&#10;AIAAzgCHAMwAjQDKAJQAyACbAMYApADEAK0AwgC4AMAAxwC9AN8AvADxALsA/gC5AP8AuAD/ALgA&#10;/wC4AP8AuAD/AP8UAAD/DwAA/w0AAP8MAAD/BwkA+AEQAOgAGgDjACgA3QA2ANgAQgDSAE0AzgBX&#10;AMoAXwDHAGYAxQBtAMMAdADBAHoAvwCBAL0AiAC7AI8AuQCXALcAnwC1AKgAswCzALEAwgCvANgA&#10;rgLtAKwD+wCrBf8Aqgb/AKkG/wCpBv8AqQb/AP8WAAD/EgAA9xIAAOwRAADmDgAA5QYIAN0DEgDU&#10;AyAAzQQtAMgEOgDDBUYAvwVQALwGWAC5BmAAtwdnALUHbgCzB3UAsQh7AK8IggCuCYoArAmSAKoJ&#10;mwCoCqUApgqwAKULvwCjDNQAoQ3tAJ8O/gCdDv8AnA//AJsP/wCbD/8Amw//AP8aAAD3GQAA6h4A&#10;AN8eAADVGgAA0BMCAM4MCwDHCxYAwA0lALoOMgC2Dj8Asg9JAK8QUgCsEFoAqhBhAKgRaACmEW8A&#10;pBF2AKIRfQChEYUAnxKOAJ0SlwCcEqIAmhOtAJgTvACXFNAAlBXsAJIW/QCQF/8Ajxf/AI4X/wCO&#10;F/8Ajhf/APodAADuIwAA3ygAANAqAADHJwAAwSEAAL0ZBQC5EhAAshUeAK0WLACoFzgApBhDAKEZ&#10;TACfGVQAnBpcAJoaYgCZGmkAlxtwAJUbdwCUG38AkhyIAJAckgCPHJ0AjR2pAIsdtwCKHsoAiB/n&#10;AIYg+gCEIP8BgyD/AYMg/wGCIP8BgiD/AfUkAADlLAAA0zEAAMYzAAC8MQAAti0AALAlAACsHQwA&#10;ph4YAKEgJgCcITIAmSI9AJUiRwCTI08AkSNWAI8jXQCNJGQAiyRrAIkkcgCIJHoAhiSDAIQljQCD&#10;JZgBgSWkAYAmsgF+JsUBfSfiAXsn9wF5KP8BeCj/AXgo/wF4KP8BeCj/Ae8rAADdMwAAyjkAAL47&#10;AAC0OgAArTYAAKYvAAChKAcAmycTAJYoIACRKS0Ajio4AIsrQgCIK0oAhitSAIQrWACCLF8AgCxm&#10;AH8sbQB9LHUAeyx+AXosiAF4LJQBdi2gAXUtrgJ0LcACci7dAnEu9AJwL/8Cby//Am8v/wFuL/8B&#10;bi//AegxAADTOgAAwz8AALdBAACuQQAApj4AAJ44AACXMQEAkS4QAIwvHACIMCgAhDEzAIEyPQB/&#10;MkYAfTJNAHsyVAB5MlsAdzJhAHUyaQF0MnABcjJ5AXAzhAFvM5ACbTOdAmwzqwJqNLwCaTTVA2g1&#10;8QJnNf8CZzX/AmY1/wJmNf8CZjT/AuI2AADMPwAAvUQAALJHAACoRwAAoEQAAJg/AACQOQAAiDQN&#10;AIM1FwB/NiQAfDcvAHk3OQB3OEIAdDhJAHI4UABxOFcAbzheAG04ZQFsOG0Bajh1AWg4gAJnOIwC&#10;ZTiZA2Q5qANiObkDYTrQA2A67gNgOv8DXzr/Al86/wJfOv8CXzr/At07AADHQwAAuUkAAK5LAACk&#10;TAAAm0oAAJJFAACJPwAAgToJAHs6FAB3OyAAdDwrAHI8NQBvPT4AbT1GAGs9TQBpPVMAaD1aAGY9&#10;YQFkPWkBYz1yAWE9fQJgPYkCXj2WA10+pQNbPrYEWj7MBFo/7ARZP/4DWT//A1k//wJZP/8CWT7/&#10;AtY/AADDRwAAtUwAAKpQAACgUAAAl08AAI5LAACERQAAekAGAHU/EQBxQBwAbUAoAGtBMgBpQTsA&#10;Z0FCAGVBSQBjQVAAYUFXAGBBXgFeQWYBXUJvAltCegJaQoYDWEKUA1dCowRVQ7MEVEPJBFRD6QRT&#10;Q/0DU0P/A1RD/wNUQ/8CVEP/AtBCAAC/SgAAslAAAKdTAACdVAAAlFMAAIpQAAB/SgAAdUUCAG5D&#10;DgBrRBkAZ0UkAGVFLgBiRTcAYUU/AF9FRgBdRU0AW0VUAFpGWwFZRmMBV0ZsAlZGdwJURoMDU0aR&#10;A1FGoQRQR7EET0fHBE5H5wROR/sETkf/A05H/wNPR/8DT0f/A8xGAAC7TgAAr1QAAKRXAACaWAAA&#10;kVcAAIZUAAB7TgAAcEoAAGlIDQBlSBYAYkkhAF9JKwBdSTQAW0k8AFlJQwBXSUoAVklSAFVKWQFU&#10;SmEBUkpqAVFKdQJPSoEDTkqPA0xLnwRLS7AESkvFBElL5gRJS/oESUv/A0pL/wNKS/8DSkv/A8hJ&#10;AAC4UQAArFcAAKFbAACYXAAAjlwAAINZAAB2UwAAa04AAGRNCgBfTBMAXE0eAFpNKABYTTEAVk06&#10;AFRNQQBTTkgAUk5PAFBOVwFPTl8BTU5oAUxOcwJKT38CSU+NA0dPnQRGT64ERU/DBERQ5ARET/kE&#10;RU//A0VP/wNFTv8DRU7/A8RMAAC1VQAAqVsAAJ9eAACVYAAAi2AAAIBeAAByVwAAZ1MAAF5RBwBZ&#10;UREAV1EbAFRRJQBSUi8AUVI3AE9SPwBOUkYATVNNAExTVQBKU10BSVNmAUdTcAJFU30CRFOLA0JT&#10;mwNBVKwEQFTBBD9U4gQ/VPgDQFP/A0BT/wNAU/8DQFL/A8BQAACyWAAApl4AAJxiAACSZQAAiGUA&#10;AH1iAABuXAAAY1kAAFlWAwBUVg4AUVYYAE9WIgBNVywATFc0AEpXPABJWEQASFhLAEdYUwBFWFsB&#10;RFhkAUJYbgFAWHsCP1iJAj1YmQM8WKoDO1m/AzpZ4AM6WPcDOlj/AztX/wM7V/8DO1f/A7xUAACu&#10;XAAAo2MAAJlnAACQaQAAhWkAAHlnAABrYgAAYGAAAFVdAABOWwwAS1sUAElcHwBHXCgARl0xAEVd&#10;OQBDXUEAQl1IAEFeUABAXlgAPl5hATxebAE7XngCOV6HAjdelwI2XqkDNV69AzRf3QM0XvUDNV3/&#10;AjVd/wI1XP8CNVz/ArhZAACqYQAAoGcAAJZsAACMbgAAgW4AAHZsAABnaQAAXGYAAFFkAABIYgkA&#10;RGIRAEJiGwBBYyQAP2MtAD5jNQA9ZD0APGRFADtkTQA5ZFUAOGRfADZkaQE1ZHYBM2SFATFllQIw&#10;ZacCL2W7Ai5l2gIuZPQCLmP/Ai9j/wIvYv8CL2L/ArNeAACnZgAAnG0AAJNxAACIcwAAfXMAAHJy&#10;AABkcAAAWG4AAE1sAABCagMAPGkOADpqFgA5aiAAOGooADZrMQA1azkANGtBADNsSQAybFIAMWxc&#10;AC9sZgAubHMALGyCASpskwEpbKUBKGy5ASdt1gEna/IBJ2r/ASdq/wEoaf8CKGn/Aq5kAACjbAAA&#10;mXMAAI52AACEeAAAeXkAAG14AABgdwAAU3YAAEh1AAA+cwAANHIKADFzEQAwcxoAL3MjAC5zKwAt&#10;dDQALHQ8ACt0RAApdE0AKHVXACd1YwAldW8AJHV/ACJ1kAAhdaIAIHW3AB910gAfdPEAH3P/AR9y&#10;/wEgcf8BIHH/AalrAACecwAAlHkAAIp8AACAfgAAdH8AAGd/AABafwAATX4AAEN+AAA4fQAAL30C&#10;ACh9DQAmfRQAJH0cACN+JQAifi0AIX42ACF+PwAff0gAHn9SAB1/XgAcf2sAGn96ABl/jAAXf58A&#10;Fn+zABV/zgAVfu8AFnz/ABZ7/wAWe/8AF3v/AKRyAACaegAAj38AAIWCAAB7hAAAbYYAAGCHAABU&#10;hwAASIgAADyIAAAyiAAAKIgAACCIBQAaiQ4AGYkVABiJHQAXiiYAFoouABWKNwAUikEAE4pMABKL&#10;WAARi2UAEIt1AA+LhwAOipsADYqvAAyKyAAMieoADYf8AA6H/wAOhv8ADob/AJ97AACUgQAAioUA&#10;AICIAABziwAAZY0AAFmPAABMkAAAQZIAADSSAAAqkgAAIZMAABmUAAASlgYADpcOAA2XFQAMlx0A&#10;DJcmAAuXLwAKlzkACZdEAAiXUAAGl14ABZduAAOWgAABlpQAAJWoAACVvgAAlOAAAJT0AACT/wAB&#10;kv8AAZL/AJiCAACOiAAAhYwAAHePAABqkgAAXZUAAFCYAABEmgAAOJsAACycAAAinQAAGZ4AABKg&#10;AAANogIAB6MLAAGjEAAAoxcAAKMfAACjJwAAozEAAKQ8AACkSAAApFYAAKRlAACjdwAAo4sAAKOg&#10;AACitgAAodIAAKHwAACg+wAAoP8AAKD/AJGKAACJjgAAe5IAAG2XAABgmwAAU54AAEahAAA5owAA&#10;LaQAACOmAAAZqAAAEaoAAAysAAAFrgAAAK8HAACvDQAArxEAALAYAACwIAAAsSgAALEyAACyPgAA&#10;skwAALJbAACybAAAsoEAALGXAACxrAAAsMYAALDoAACv9wAAr/8AAK//AIyQAAB/lQAAcZoAAGOf&#10;AABVpAAAR6gAADqqAAAtrAAAIq4AABiwAAAQswAACrUAAAK4AAAAuwAAALsAAAC8BwAAvA0AAL0R&#10;AAC+FgAAvx4AAMAnAADBMgAAwkAAAMNPAADDYAAAw3QAAMOLAADDoQAAw7gAAMLXAADC7wAAwvoA&#10;AMH+AIGXAABznQAAZaMAAFeoAABJrQAAO7EAAC2zAAAhtgAAFrkAAA67AAAHvgAAAMEAAADFAAAA&#10;xwAAAMgAAADJAAAAygUAAMsLAADNDwAAzhQAANAcAADTJgAA1jIAANhBAADYUwAA2WYAANl8AADZ&#10;lAAA2asAANnDAADZ4QAA2fAAANn0AHafAABnpgAAWawAAEuyAAA8twAALroAACG9AAAVwAAADcQA&#10;AAXHAAAAygAAAM4AAADSAAAA1QAAANYAAADZAAAA2wAAAN0AAADfBwAA4QwAAOMRAADmGQAA6SQA&#10;AOwyAADtQwAA7lYAAO9rAADvhAAA75wAAO+yAADvxgAA790AAO/kAGqoAABbrwAATLYAAD68AAAv&#10;wAAAIMQAABTIAAAMzAAAAtAAAADUAAAA2QAAAN4AAADiAAAA5QAAAOYAAADoAAAA6QAAAOwAAADu&#10;AAAA8AIAAPIJAAD1DwAA+BcAAPwjAAD/MwAA/0YAAP9aAAD/cQAA/4kAAP+fAAD/sQAA/8AAAP/G&#10;AP8AFQD/ABQA/wAUAP8AFwD/AB0A/wAoAP8ANwD/AEQA/wBRAP8AXAD/AGYA/wBvAP8AdwD/AH4A&#10;/wCFAP8AiwD/AJEA/wCXAP8AnQD/AKQA/wCrAP8AtAD+AL8A/QDOAPsA5gD5APYA+AD/APcA/wD3&#10;AP8A9wD/APAA/wDsAP8A6QD/AP8DEgD/ABAA/wAQAP8AEQD/ABcA/wAkAP8AMgD/AD8A/wBMAP8A&#10;VwD/AGEA/wBqAP8AcgD/AHkA/QCAAPwAhgD6AIwA+QCSAPgAmAD2AJ8A9QCmAPQArgDyALkA8ADG&#10;AO4A3gDtAPAA6wD+AOoA/wDpAP8A6QD/AOcA/wDjAP8A4AD/AP8HDgD/AA0A/wALAP8ADAD/ABMA&#10;/wAfAP8ALAD/ADoA/wBGAP4AUgD7AFwA+ABlAPUAbADzAHQA8QB6AO8AgQDuAIcA7ACNAOoAkwDp&#10;AJoA5wChAOYAqQDjALMA4QC/AN8A0ADdAOkA2gD5ANkA/wDXAP8A1QD/ANUA/wDVAP8A1AD/AP8J&#10;CgD/AQUA/wADAP8ACQD/ABAA/wAZAPsAJgD3ADQA9ABAAPIATADuAFYA6gBfAOcAZwDkAG4A4gB0&#10;AOAAewDeAIEA3ACHANoAjQDWAJQA1ACbANEAowDPAK0AzAC4AMoAxwDIAOAAxgDzAMUA/wDDAP8A&#10;wwD/AMMA/wDDAP8AwwD/AP8LAQD/AwAA/wAAAP8AAwD/AAsA8wASAO4AHwDqAC0A5gA6AOIARQDe&#10;AE8A2QBYANQAYADRAGgAzgBuAMwAdADKAHsAyACBAMYAhwDEAI4AwgCWAMAAngC+AKcAuwCyALkA&#10;wAC3ANQAtQDsALMA+wCzAP8AsgD/ALIA/wCxAP8AsQD/AP8NAAD/BgAA/wMAAPcAAAD0AAMA5wAN&#10;AOAAGADaACUA0wAyAM4APgDKAEkAxgBSAMMAWgDAAGEAvgBoALwAbgC6AHQAuAB7ALYAgQC0AIgA&#10;sgCQALAAmQCuAKIArACtAKoAugCoAMsApgDmAKUA9wCkAP8AowD/AKIA/wCiAP8AogD/AP8QAAD7&#10;DAAA7w4AAOYNAADfCQAA2gAGANAAEQDJAB0AxAAqAL8ANwC7AEIAtwBLALQAVACyAFsArwBiAK0A&#10;aACrAG4AqQB1AKgAewCmAIMApACLAKIAlACgAJ4AngGoAJwCtQCbA8YAmQXiAJgG9ACWCP8AlQn/&#10;AJQJ/wCUCf8AlAn/APwRAADxFQAA4xkAANYZAADMFQAAxxAAAMQHCgC9AxQAtwQhALIGLgCuCDoA&#10;qglEAKcJTQCkClUAogpcAKAKYgCeC2kAnAtvAJsLdgCZDH4AlwyGAJYMkACUDJoAkg2mAJENswCP&#10;DcUAjQ7iAIsQ9gCJEP8AiBH/AIcR/wCHEf8AhxH/APYZAADnIAAA1iQAAMglAAC/IgAAuRwAALQU&#10;AQCxDQ4Aqg4ZAKUPJwChEDMAnRE+AJoRRwCYEk8AlRJWAJMSXACREmMAkBNpAI4TcACME3gAixOB&#10;AIkUiwCHFJYAhhWiAIQVsACDFsEAgRfdAH8Y9AB9Gf8AfBn/AHwZ/wB7Gf8Aexn/AO8hAADdKQAA&#10;yi0AAL4vAAC1LAAAricAAKggAACjFwgAnhYTAJkXIQCUGS0AkRo4AI4aQQCLG0kAiRtQAIcbVwCF&#10;HF4AhBxkAIIcawCAHHMAfx18AH0dhgB8HpEAeh6eAHgfqwB3H7wAdiDUAHQh8AByIf8AcSL/AHEh&#10;/wBxIf8AcSH/AOgoAADSMAAAwjUAALc3AACtNQAApTEAAJ4rAACYIwIAkh4QAI0gGwCJIScAhiIy&#10;AIMjPACBI0QAfiNLAHwkUgB7JFkAeSRfAHckZgB2JW4AdCV3AHMlgQBxJo0AbyaZAG4mpwBtJ7gA&#10;bCfOAWoo7QFpKf8BaCn/AWgp/wFoKP8BaCj/AeEuAADLNgAAvDsAALE9AACnPQAAnzkAAJczAACP&#10;LQAAiCcMAIMnFgB/KCIAfCktAHkqNwB3Kj8AdSpHAHMrTgBxK1QAcCtbAG4rYgBsK2oAayxyAGks&#10;fQBoLIkAZi2WAWUtpAFkLrQBYy7KAWEv6QFgL/0BYC//AWAv/wFgL/8BYC7/Ado0AADFPAAAt0EA&#10;AKxDAACiQwAAmUAAAJA6AACINAAAgC4IAHotEgB3Lh4Acy8pAHEwMwBvMDsAbTBDAGsxSgBpMVEA&#10;ZzFXAGYxXgBkMWYAYzJvAGEyeQBgMoUBXzKSAV0zoQFcM7EBWzTGAVo05gFZNfsBWTX/AVk0/wFZ&#10;NP8BWTT/AdI4AADAQAAAs0UAAKhIAACeSAAAlUYAAItAAACCOwAAeTUEAHMzEABvNBoAbDQlAGk1&#10;LwBnNTcAZTY/AGM2RgBiNk0AYDZUAF82WwBdN2MAXDdrAFs3dgFZN4IBWDiPAVY4ngFVOK8CVDnD&#10;AlM55AJTOvkBUzn/AVI5/wFTOf8BUzn/Ac08AAC8RAAAr0kAAKRMAACaTAAAkUsAAIdGAAB9QAAA&#10;czsAAGw4DQBoORcAZTkiAGM6KwBgOjQAXjo8AF06QwBbOkoAWjtQAFg7WABXO2AAVjtoAFU8cwFT&#10;PH8BUjyNAVA9nAFPPawCTj7BAk0+4QJNPvgCTT7/AU0+/wFNPf8BTT3/AclAAAC4SAAArE0AAKFQ&#10;AACXUQAAjk8AAIRLAAB5RQAAbkAAAGY9CwBiPRQAXz0eAFw+KABaPjEAWD44AFc+QABVP0YAVD9N&#10;AFM/VQBSQF0AUEBmAE9AcAFOQHwBTEGKAUtBmgJKQasCSUK+AkhC3gJIQvYCSEL/AkhC/wFIQf8B&#10;SEH/AcVEAAC1SwAAqVAAAJ5UAACVVAAAi1MAAIBQAAB1SgAAakYAAGFCCABcQREAWUIbAFdCJQBV&#10;Qi4AU0I1AFFCPQBPQkMAT0NLAE5DUgBNRFoAS0RjAEpEbgFJRXoBR0WIAUZFmAJFRqkCREa9AkNG&#10;3AJDRvUCQ0b/AkNG/wFDRf8BQ0X/AcFHAACyTwAAplQAAJxXAACSWAAAiFgAAH5VAABxTwAAZkoA&#10;AFxGBQBXRg8AVEYYAFFGIgBPRisATkYzAExHOgBLR0EASkdJAElIUABISFgAR0hhAEVJbABESXgB&#10;QkmGAUFJlgFASqcCP0q7Aj5L2AI+SvMCPkr/Aj5J/wE/Sf8BP0n/Ab1KAACvUgAAo1gAAJlbAACQ&#10;XQAAhlwAAHtZAABtUwAAYk8AAFdMAQBRSg0ATkoVAExLHwBKSygASUswAEdLOABGTD8ARUxGAERM&#10;TgBDTVYAQk1fAEBNagA/TXYBPU6EATxOlAE7TqUBOU+5AjlP1AI5T/IBOU7/ATlO/wE5Tf8BOk3/&#10;AbpOAACsVgAAoVsAAJdfAACNYQAAg2EAAHheAABpWAAAX1YAAFRSAABMTwsASU8SAEdQHABFUCUA&#10;Q1AtAEJQNQBBUTwAQFFEAD9RTAA+UlQAPFJdADtSZwA6UnMAOFOCATdTkgE1U6QBNFO3ATNU0QEz&#10;U/EBNFP/ATRS/wE0Uv8BNFL/AbZSAACpWgAAnmAAAJRkAACLZgAAgGUAAHRjAABmXgAAXFwAAFFY&#10;AABHVQcAQlUQAEBVGAA/ViEAPVYqADxWMgA7VjkAOldBADlXSQA4V1EAN1haADVYZQA0WHEAMliA&#10;ATFYkAEvWaIBLlm1AS1ZzwEtWe8BLlj/AS5X/wEuV/8BLlb/AbJXAAClXwAAm2UAAJFpAACHagAA&#10;fGoAAHFoAABjZQAAWGIAAE1fAABDXQIAPFsNADpcFAA4XB0AN1wmADVdLgA0XTYAM10+ADJdRgAx&#10;Xk4AMF5XAC9eYgAtXm4ALF99ACpfjgApX6AAKF+zASdfzAAnX+0BJ17/ASdd/wEoXf8BKFz/Aa1c&#10;AACiZAAAmGoAAI5uAACDbwAAeW8AAG5uAABgawAAVGkAAElnAAA/ZQAANWMJADJjEQAwYxkAL2Qh&#10;AC5kKQAtZDEALGQ5ACtlQgAqZUoAKGVUACdlXwAmZmsAJGZ6ACNmiwAiZp0AIGaxAB9myQAfZusA&#10;IGX+ACBk/wAgY/8BIWP/AaliAACeagAAlXAAAIpzAACAdQAAdXUAAGl0AABccgAAT3EAAERvAAA6&#10;bgAAMG0DAClsDQAnbBQAJmwcACVtJAAkbSwAI200ACJtPQAhbkYAIG5QAB5uWwAdbmcAHG52ABpu&#10;hwAZb5oAGG+uABZvxgAWbukAF238ABhs/wAYa/8AGGv/AKRpAACacQAAkHYAAIZ5AAB8ewAAcXsA&#10;AGR7AABXegAASnkAAD94AAA1eAAAK3cAACJ2BwAddg8AHHcWABt3HgAadyYAGXcuABh3NwAXeEAA&#10;FXhKABR4VgATeGMAEnhyABF4gwAQeJcAD3irAA54wwAOd+YADnb6AA91/wAQdf8AEHT/AJ9xAACV&#10;eAAAi3wAAIJ/AAB3gQAAaoIAAF2CAABQggAARIIAADiCAAAuggAAJIIAAByCAAAUggkAEYMQABCD&#10;FgAQgx4ADoMnAA6DMAANgzkADYNEAAyDUAALg10ACYNsAAiDfgAGg5EABYKlAAOCuwAEgdsABIHy&#10;AAWA/wAGf/8ABn//AJp5AACQfgAAhoMAAH2FAABvhwAAYokAAFWKAABJiwAAPYwAADGMAAAmjAAA&#10;HY0AABWOAAAPjwMACpAMAAaQEQAEjxgAA48gAAGPKQAAjzIAAJA9AACQSQAAj1YAAI9lAACPdgAA&#10;j4oAAI6fAACOtAAAjc8AAIzuAACM+wAAi/8AAIv/AJSAAACLhQAAgokAAHSMAABmjwAAWZEAAEyT&#10;AABAlQAANJYAACiWAAAelwAAFZgAAA+aAAAKmwAAApwJAACcDgAAnBMAAJwaAACcIgAAnSsAAJ01&#10;AACdQAAAnU4AAJ1cAACdbgAAnIEAAJyXAACcrAAAm8YAAJroAACZ+QAAmf8AAJj/AI6IAACGjAAA&#10;eJAAAGqUAABclwAAT5oAAEKdAAA2ngAAKZ8AAB+hAAAVogAADqQAAAimAAAAqAAAAKkEAACpCgAA&#10;qQ4AAKkTAACqGgAAqiIAAKsrAACsNgAArEQAAKxTAACsYwAArHcAAKuOAACrpAAAq7wAAKreAACp&#10;9AAAqf0AAKn/AImOAAB7kwAAbZcAAF+cAABRoAAARKQAADamAAAqqAAAHqkAABSrAAANrgAABrAA&#10;AACyAAAAtQAAALUAAAC1AwAAtgkAALcOAAC4EgAAuBkAALohAAC7KwAAvDgAAL1HAAC9WAAAvWsA&#10;AL2BAAC9mQAAvbAAAL3MAAC86gAAvPcAALv+AH6VAABwmwAAYqAAAFOlAABGqgAAOK0AACqvAAAe&#10;sQAAE7QAAAy3AAADuQAAALwAAAC/AAAAwgAAAMIAAADDAAAAxAAAAMYGAADHDAAAyBAAAMoWAADM&#10;IAAAzysAANA6AADRSwAA0V4AANJzAADSiwAA0qQAANO7AADT2AAA0+0AANP2AHOdAABkowAAVqkA&#10;AEevAAA5swAAKrYAAB25AAASvAAACr8AAADDAAAAxgAAAMkAAADNAAAAzwAAANAAAADSAAAA1AAA&#10;ANYAAADZAgAA2wgAAN4OAADhEwAA5B0AAOgqAADoPAAA6U8AAOlkAADqfAAA65UAAOusAADrwgAA&#10;7NUAAOzlAGamAABYrAAASbMAADu5AAArvAAAHcAAABHEAAAJyAAAAMwAAADPAAAA0wAAANkAAADd&#10;AAAA4AAAAOEAAADjAAAA5QAAAOcAAADqAAAA7AAAAO4EAADxCwAA9RIAAPgcAAD7KwAA/T4AAP5T&#10;AAD+agAA/4MAAP+bAAD/rgAA/74AAP/KAP8AEgD/ABAA/wARAP8AEwD/ABkA/wAmAP8ANAD/AEEA&#10;/wBNAP8AWAD/AGIA/wBrAP8AcwD/AHoA/wCBAP8AhwD/AI0A/wCTAP8AmQD/AKAA/wCnAP4ArwD8&#10;ALoA+gDJAPkA4QD4APMA9wD/APYA/wD1AP8A8QD/AOkA/wDkAP8A4QD/AP8ADwD/AA0A/wANAP8A&#10;DgD/ABQA/wAhAP8ALgD/ADwA/wBIAP8AUwD/AF0A/wBmAP4AbQD8AHUA+wB7APkAggD4AIgA9wCO&#10;APYAlAD0AJsA8wCiAPEAqgDvALQA7QDBAOsA1QDqAOwA6AD8AOcA/wDlAP8A5gD/AOAA/wDZAP8A&#10;1AD/AP8ACwD/AAgA/wAGAP8ACQD/ABAA/wAcAP8AKQD/ADYA/wBCAPsATgD3AFcA9ABgAPIAaADv&#10;AG8A7QB2AOwAfADqAIIA6ACIAOcAjgDlAJUA4wCcAOEApADfAK4A3QC5ANoAygDXAOQA1AD2ANEA&#10;/wDQAP8A0AD/AM8A/wDLAP8AxwD/AP8AAwD/AAAA/wAAAP8ABAD/AA0A+gAWAPYAIwDzADAA8AA8&#10;AO0ARwDpAFEA5QBaAOIAYgDfAGkA3QBvANoAdgDYAHwA1ACCANIAiADQAI8AzQCWAMsAngDJAKgA&#10;xwCzAMUAwQDCANgAwADvAL8A/gC+AP8AvQD/ALwA/wC8AP8AvAD/AP8CAAD/AAAA/wAAAP8AAAD0&#10;AAcA7QARAOgAHADjACkA3wA1ANsAQQDWAEsA0QBUAM0AXADKAGMAyABpAMYAbwDDAHUAwQB7AL8A&#10;ggC+AIgAvACQALoAmAC4AKIAtQCsALMAuQCxAMsArwDnAK4A+ACsAP8AqwD/AKwA/wCsAP8AqwD/&#10;AP8EAAD/AAAA9gAAAO4AAADnAAAA3wAMANYAFQDPACIAygAuAMcAOgDDAEQAwABNALwAVQC5AFwA&#10;twBjALUAaQCzAG8AsQB1AK8AewCtAIIAqwCKAKkAkgCnAJwApQCmAKMAswChAMMAnwDeAJ4A8gCd&#10;AP8AnAD/AJwA/wCbAP8AmwD/AP8HAAD2CQAA6QsAAN8KAADVBAAAzgAFAMYAEADAABoAuwAnALcA&#10;MgCzAD0AsABGAK0ATwCqAFYAqABcAKYAYwCkAGgAogBvAKEAdQCfAHwAnQCEAJsAjQCZAJcAlwCi&#10;AJUArgCTAL0AkQDTAJAA7QCPAPwAjgD/AI0B/wCNAf8AjQH/APkOAADqEgAA3BUAAM0VAADEEQAA&#10;vgwAALoCCgC0ABIArgAeAKoAKgCmADUAogA/AKAASACdAVAAmwJWAJkCXACXA2MAlQNpAJMDbwCR&#10;BHYAkAR/AI4FiACMBZIAigaeAIgGqgCGB7oAhQjPAIQK6wCCC/wAgQz/AIAM/wCADP8AgAz/APEV&#10;AADgHQAAzSAAAMEhAAC4HQAAsRcAAKwQAACoCQ0AogcWAJ0JIwCZCi4AlQs4AJMMQQCQDEkAjg1Q&#10;AIwNVwCKDV0AiA1jAIcNagCFDnEAgw56AIIOhACADo8Afg+bAHwPqAB7ELgAehDOAHgR7AB2Ev8A&#10;dRL/AHQT/wB0E/8AdBP/AOgeAADTJgAAwyoAALgqAACuKAAApyMAAKAcAACbEwMAlg8QAJAQGwCM&#10;EScAiRIyAIYTOwCEE0MAghRLAIAUUQB+FFcAfBReAHsVZQB5FWwAdxV0AHYWfgB0FooAcheWAHEX&#10;pABvGLQAbhjJAG0Z6ABrGvwAahv/AGob/wBqG/8Aahv/AOAmAADKLQAAvDEAALAzAACnMQAAnywA&#10;AJcmAACQHwAAihcMAIUYFgCBGSIAfhosAHsbNgB5Gz4AdxxFAHUcTABzHFMAcR1ZAHAdYABuHWcA&#10;bR5wAGseegBqHoUAaB+SAGcfoABlILAAZCHFAGMh5ABiIvoAYSL/AGEi/wBhIv8AYSL/ANcsAADD&#10;NAAAtjgAAKo5AAChOAAAmDUAAJAvAACIKAAAgCEIAHsgEgB3IR0AdCInAHEiMQBvIzkAbSNBAGsj&#10;SABpI04AaCRVAGYkWwBlJGMAYyVrAGIldQBhJYEAXyaOAF4mnQBdJ60AWyjBAFso4ABaKfcAWSn/&#10;AFkp/wBZKf8AWSj/AM8yAAC+OQAAsT0AAKY/AACcPwAAkzwAAIo2AACBMAAAeSoDAHImDwBuJxkA&#10;aygjAGkoLABmKTUAZSk8AGMpQwBhKkoAYCpRAF4qVwBdKl8AXCtoAForcgBZLH0AWCyLAFYtmgBV&#10;LaoAVC69AFMu3ABSL/UAUi//AFIu/wBSLv8AUi7/AMo2AAC6PQAArUIAAKJEAACYRAAAj0EAAIU8&#10;AAB7NwAAcjEAAGssDABnLRUAZC0fAGEuKABfLjEAXS45AFwvQABaL0YAWC9NAFcvVABWMFwAVTBk&#10;AFMxbgBSMXoAUTGIAFAylwBOMqgATTO7AE002ABMNPMATDT/AEw0/wBMM/8ATDP/AMY6AAC2QgAA&#10;qUYAAJ5JAACVSQAAi0cAAIFCAAB3PQAAbTcAAGQyCQBgMhIAXTIcAFoyJQBYMy0AVjM1AFUzPABT&#10;NEMAUjRKAFE0UQBQNFkATzVhAE01bABMNncASzaFAEo3lQBIN6YARzi4AUc40wFGOPEBRjj/AUY4&#10;/wBGOP8ARjf/AME+AACyRQAApkoAAJxNAACSTQAAiEsAAH5HAABzQgAAaT0AAF83BgBaNhAAVzcY&#10;AFQ3IgBSNyoAUDcyAE84OQBNOEAATDhHAEs4TgBKOVYASTlfAEg6aQBHOnUARTuDAEQ7kwBDPKQB&#10;Qjy2AUE90AFBPfABQT3/AUE8/wFBPP8BQTz/AL5CAACvSQAAo04AAJlQAACPUQAAhVAAAHtMAABv&#10;RgAAZUIAAFo9AgBUOw4AUTsVAE87HwBNOycASzsvAEk8NgBHPD0ARzxEAEY9SwBFPVQARD5cAEM+&#10;ZwBCP3MAQD+BAD8/kQA+QKIAPUC1ATxBzgE8Qe4BPEH/ATxA/wE8QP8BPT//AbpFAACsTAAAoVEA&#10;AJdUAACNVQAAg1QAAHhRAABsSwAAYUcAAFZCAABPQAwATD8TAElAHABHQCQARkAsAERAMwBDQDoA&#10;QkFCAEFBSQBAQlEAP0JaAD5DZQA9Q3EAO0N/ADpEjwA5RKAAOEWzATdFywE3RewBN0X/ATdE/wE4&#10;RP8BOEP/ALdJAACpUAAAnlUAAJRYAACLWQAAgFgAAHZWAABoUAAAXUwAAFNIAABKRQkARkQRAERE&#10;GQBCRCIAQUUpAD9FMQA+RTgAPUU/ADxGRwA7Rk8AOkdYADlHYgA4SG4ANkh8ADVIjQA0SZ4AM0mx&#10;ADJJyQAxSesAMkn+ADJI/wAySP8AM0j/ALRMAACnVAAAnFkAAJJcAACIXQAAfl0AAHNaAABlVQAA&#10;W1IAAFBOAABGSgUAQEkOAD5JFgA9SR4AO0omADpKLgA5SjUAOEs9ADdLRAA2S00ANExWADNMYAAy&#10;TGwAMU16ADBNiwAuTZwALU6vACxOxwAsTukALE39AC1N/wAtTP8ALUz/ALBQAACkWAAAmV0AAI9h&#10;AACGYgAAe2EAAHBfAABiWwAAWFgAAE5VAABDUQEAO08MADhPEwA2TxsANU8jADRQKwAzUDIAMlA6&#10;ADFQQgAwUUoALlFTAC1SXQAsUmkAK1J4AClSiAAoU5oAJ1OtACZTxQAmU+cAJlP8ACdS/wAnUf8A&#10;J1H/AKxVAACgXAAAlmIAAI1mAACDZwAAeGYAAG1lAABgYQAAVV4AAEpbAAA/WAAANVYIADFVEAAw&#10;VhcALlYfAC1WJwAsVi8AK1c2ACpXPgApV0cAKFdQACZYWgAlWGcAJFh1ACNZhgAhWZgAIFmrAB9Z&#10;wgAfWeUAH1j6ACBY/wAgV/8AIVf/AKhaAACdYgAAk2cAAIprAAB/bAAAdWwAAGprAABdaAAAUWUA&#10;AEZjAAA7YAAAMV4DACpdDQAoXRMAJl0bACVeIwAkXioAI14yACJeOgAhXkMAIF9MAB9fVwAeX2MA&#10;HGBxABtgggAZYJUAGGCpABdgwAAWYOIAF1/5ABhe/wAZXv8AGV3/AKRgAACZaAAAkG4AAIZwAAB8&#10;cgAAcnIAAGZxAABYbgAATGwAAEFrAAA2aQAALWcAACNmCAAfZg8AHWYVABxmHQAbZiUAGmYtABln&#10;NQAYZz4AF2dIABZnUwAVaF8AE2huABJofwARaJIAEGimAA9ovQAOaOAAEGf3ABBm/wARZf8AEWX/&#10;AJ9nAACWbwAAjHMAAIJ2AAB4eAAAbXgAAGB3AABTdgAARnQAADtzAAAxcgAAJ3EAAB5xAAAWcAoA&#10;E3AQABNwFwAScB8AEXEnABBxLwAQcTgADnFCAA5xTgANcVsADHFpAAtxegAKcY0ACHGhAAZxtgAG&#10;cNIAB3DvAAhv/wAJbv8ACW7/AJtvAACRdQAAh3kAAH58AAB0fgAAZn4AAFl+AABNfgAAQH0AADV9&#10;AAAqfAAAIXwAABh8AAARfAQADHwMAAp8EQAJfBkACHwhAAd8KQAGfDIABHw9AAN8SAABfFUAAHxj&#10;AAB8dAAAfIcAAHucAAB7sQAAessAAHnrAAB5+gAAef8AAHj/AJZ3AACMfAAAg4AAAHmDAABshAAA&#10;XoUAAFGGAABFhwAAOYcAAC2HAAAjhwAAGocAABKHAAANiAEABokKAAGJDwAAiRQAAIgbAACIIwAA&#10;iSwAAIk2AACJQgAAiE4AAIhdAACIbQAAiIEAAIeVAACHqwAAhsQAAIXmAACE+AAAhP8AAIT/AJB+&#10;AACHgwAAfocAAHGJAABjiwAAVo0AAEmPAAA8kQAAMJEAACSRAAAakgAAEpMAAA2UAAAGlQAAAJYG&#10;AACWDAAAlRAAAJYVAACWHQAAliQAAJYuAACWOQAAlkYAAJZVAACWZQAAlngAAJWOAACVpAAAlLwA&#10;AJPfAACT9QAAkv8AAJL/AIuGAACDigAAdY0AAGeQAABZlAAATJcAAD+ZAAAymgAAJpsAABucAAAS&#10;nQAADJ8AAASgAAAAogAAAKMBAACjBwAAowwAAKMQAACkFQAApBwAAKUlAACmLwAApjwAAKZLAACm&#10;WwAApm4AAKWEAAClmwAApLMAAKPQAACj7wAAovwAAKL/AIaNAAB4kQAAapUAAFyZAABOnQAAQaAA&#10;ADOiAAAmowAAG6UAABGnAAAKqQAAAasAAACtAAAArwAAALAAAACwAAAAsAUAALELAACyDwAAsxQA&#10;ALQbAAC1JAAAtzAAALc/AAC3UAAAt2IAALd4AAC3kAAAtqkAALbCAAC25AAAtvUAALX+AHuTAABt&#10;mAAAX50AAFCiAABCpgAANKkAACarAAAarQAAEK8AAAmyAAAAtAAAALcAAAC6AAAAvAAAAL0AAAC+&#10;AAAAvgAAAMACAADBCAAAwg0AAMQSAADGGQAAySQAAMoyAADLQwAAy1UAAMxqAADMgwAAzJwAAMu1&#10;AADMzgAAzOkAAMz2AHCbAABhoQAAUqYAAESrAAA2sAAAJ7IAABq1AAAQuAAAB7sAAAC+AAAAwQAA&#10;AMQAAADIAAAAywAAAMsAAADNAAAAzgAAANAAAADSAAAA1QMAANgKAADbEAAA3hgAAOIkAADjNQAA&#10;5EgAAOVcAADmcwAA5o0AAOalAADmvAAA5tMAAOfnAGOkAABVqgAARrAAADi1AAAouQAAGrwAAA/A&#10;AAAFxAAAAMcAAADLAAAAzwAAANQAAADYAAAA3AAAAN0AAADfAAAA4QAAAOMAAADlAAAA6AAAAOoA&#10;AADtBgAA8Q4AAPUWAAD4JQAA+TgAAPlNAAD6YwAA+3wAAPyVAAD8qgAA/LsAAP3LAP8ADwD/AA4A&#10;/wAOAP8AEAD/ABYA/wAjAP8AMAD/AD0A/wBJAP8AVAD/AF4A/wBmAP8AbgD/AHYA/wB8AP8AggD/&#10;AIkA/wCPAP8AlQD+AJsA/QCjAPsAqwD6ALUA+QDDAPcA2wD2APAA9AD/APMA/wDyAP8A7AD/AOIA&#10;/wDcAP8A1gD/AP8ADAD/AAkA/wAIAP8ACgD/ABIA/wAeAP8AKwD/ADgA/wBEAP8ATwD/AFkA/gBh&#10;APwAaQD6AHAA+AB3APcAfQD2AIMA9ACJAPIAjwDxAJYA7wCdAO0ApQDsAK8A6gC8AOgAzQDmAOgA&#10;5AD6AOMA/wDiAP8A4AD/ANUA/wDOAP8AywD/AP8ABgD/AAEA/wAAAP8ABAD/AA4A/wAZAP8AJQD9&#10;ADIA+wA+APcASQDzAFMA8ABcAO4AYwDsAGoA6gBxAOgAdwDmAH0A5ACDAOIAiQDgAJAA3gCXANwA&#10;nwDZAKkA1gC0ANMAxADQAN4AzgDzAMwA/wDLAP8AygD/AMgA/wDCAP8AvgD/AP8AAAD/AAAA/wAA&#10;AP8AAAD7AAsA9gATAPEAIADtACwA6gA4AOcAQwDjAE0A4ABWANwAXQDZAGQA1QBrANIAcQDQAHYA&#10;zgB8AMwAgwDKAIkAyACRAMYAmQDEAKMAwQCtAL8AuwC9AM8AuwDrALkA/AC3AP8AtwD/ALYA/wC0&#10;AP8AsQD/AP8AAAD/AAAA/wAAAPYAAADuAAUA5wAPAOEAGQDbACUA1QAxANIAPADOAEYAygBPAMcA&#10;VwDEAF4AwQBkAL8AagC9AHAAuwB2ALkAfAC4AIMAtgCKALMAkwCxAJwArwCnAK0AswCrAMUAqQDh&#10;AKcA9QCmAP8ApQD/AKQA/wCkAP8ApAD/AP8AAAD8AAAA8QAAAOgAAADgAAAA1AALAMwAEwDHAB8A&#10;wgAqAL8ANQC8AD8AuABIALUAUACzAFcAsABeAK4AZACsAGkAqwBvAKkAdQCnAHwApQCEAKMAjACh&#10;AJYAnwChAJ0ArQCaALwAmADSAJcA7gCVAP4AlAD/AJUA/wCVAP8AlQD/APwBAADwBQAA4wcAANUF&#10;AADMAAAAxQAEAL4ADgC4ABcAswAjAK8ALgCrADgAqQBBAKYASgCjAFEAoQBXAJ8AXQCdAGMAmwBp&#10;AJoAbwCYAHYAlgB9AJQAhgCSAJAAkACbAI4ApwCMALYAigDJAIgA5wCHAPkAhwD/AIYA/wCGAP8A&#10;hgD/APQMAADkEAAA0RIAAMURAAC9DgAAtggAALEACACrABEApgAbAKEAJgCeADEAmgA6AJgAQwCV&#10;AEoAkwBRAJEAVwCPAF0AjgBjAIwAaQCKAHAAiAB3AIYAgACEAIsAggCWAIAAowB+ALEAfQDEAHsC&#10;4QB6A/UAegX/AHkF/wB4Bv8AeAb/AOoTAADWGgAAxh0AALocAACxGQAAqhMAAKQNAACfBQwAmQAU&#10;AJUAHwCRAikAjQMzAIsEPACIBUQAhgZLAIQGUQCCB1cAgQddAH8HYwB9CGoAewhyAHoIfAB4CYYA&#10;dgmSAHQKoABzCq8AcQvBAHAM3wBvDfYAbg7/AG0O/wBtDv8AbQ7/AOEcAADLIwAAvCYAALEmAACo&#10;JAAAoB4AAJkYAACTEAIAjgsOAIgLFwCEDCIAgQ0sAH4NNQB8Dj0Aeg5FAHgOSwB3DlEAdQ9YAHMP&#10;XgBxEGUAcBBuAG4QdwBsEIIAaxCPAGkRnQBoEa0AZhLAAGUS3wBkE/YAYxT/AGMU/wBiFP8AYhT/&#10;ANYkAADDKgAAtS4AAKovAACgLQAAmCgAAJAiAACJGwAAghMIAH0REgB5EhwAdhMnAHMUMABxFDgA&#10;bxU/AG0VRgBsFUwAahZTAGgWWQBnFmEAZRZpAGQXcgBiF34AYRiLAF8YmQBeGakAXBm8AFwa2ABa&#10;G/MAWhz/AFkc/wBZHP8AWRz/AM0qAAC9MQAArzUAAKQ2AACbNAAAkjEAAIkrAACBJQAAeR0DAHMY&#10;DgBvGRgAbBoiAGkbKwBnGzMAZRw7AGQcQQBiHUgAYB1OAF8dVQBdHVwAXB5kAFsebgBZH3kAWB+H&#10;AFYglgBVIKYAVCG4AFMh0gBSIvEAUiP/AFIj/wBSIv8AUiL/AMgvAAC4NgAAqzoAAKA8AACWOwAA&#10;jTgAAIMyAAB6LQAAciYAAGogDABmIBMAYyEdAGEhJgBfIi8AXSI2AFsiPQBaI0QAWCNKAFcjUQBV&#10;I1gAVCRhAFMkagBRJXYAUCWDAE8mkwBOJ6MATCe1AEwozgBLKO4ASyn/AEso/wBLKP8ASyj/AMM0&#10;AACzOwAApz8AAJxBAACSQAAAiT4AAH85AAB1MwAAbC0AAGMnCABeJhEAXCYZAFknIgBXJysAVSgy&#10;AFQoOQBSKEAAUShGAFApTQBOKVUATSldAEwqZwBLKnMASSuAAEgrkABHLKEARi2zAEUtywBFLuwA&#10;RC7/AEQu/wBFLf8ARS3/AL44AACwPwAApEMAAJlFAACPRQAAhUMAAHs+AABxOQAAZzQAAF4uBABY&#10;Kw4AVSsWAFIsHwBQLCcATywvAE0tNgBMLTwASi1DAEktSgBILlIARy5aAEYvZABFL3AAQzB+AEIw&#10;jQBBMZ4AQDKxAD8yyAA/M+oAPzP+AD8y/wA/Mv8APzL/ALs8AACtQwAAoUcAAJZJAACMSQAAg0gA&#10;AHhEAABtPgAAYzkAAFo0AABSMAwATzATAEwwHABKMCQASTErAEcxMgBGMTkARDFAAEMyRwBCMk8A&#10;QTNYAEAzYgA/NG0APjR7AD01iwA8NpwAOzavADo3xgA5N+gAOTf8ADo3/wA6Nv8AOjb/ALdAAACq&#10;RgAAnksAAJRNAACKTgAAgEwAAHVIAABqQwAAYD4AAFY5AABNNQkASTQRAEc1GQBFNSEAQzUoAEE1&#10;LwBANTYAPzY9AD42RQA9N00APDdVADs4YAA6OGsAOTl5ADg5iQA3OpsANTqtADU7xAA0O+YANDv7&#10;ADU7/wA1Ov8ANTr/ALRDAACnSgAAnE4AAJJRAACIUgAAflAAAHNNAABnSAAAXEQAAFI/AABIOgYA&#10;RDkPAEE5FgA/OR4APjkmADw5LQA7OjQAOjo7ADk7QgA4O0oANzxTADY8XQA1PWkAND13ADM+hwAx&#10;PpkAMD+rAC8/wgAvP+QALz/6ADA//wAwPv8AMD7/ALFHAACkTQAAmVIAAI9VAACGVgAAfFUAAHFS&#10;AABkTAAAWUkAAE9FAABFQAMAPz4NADw+EwA6PhsAOT4jADc+KgA2PzEANT84ADQ/QAAzQEgAMkBR&#10;ADFBWwAwQWcALkJ1AC1ChQAsQ5cAK0OqACpDwAApROIAKkP5ACpD/wArQv8AK0L/AK5KAAChUQAA&#10;l1YAAI1ZAACDWgAAeVoAAG5XAABhUgAAV04AAE1LAABDRwAAOkMKADZDEQA0QxgAM0MgADJEJwAx&#10;RC8AMEQ2AC9FPQAtRUYALEVPACtGWQAqRmQAKUdyAChHgwAmR5UAJUioACRIvgAjSOAAJEj3ACVH&#10;/wAlR/8AJkf/AKpPAACfVQAAlFoAAIteAACBXwAAd14AAGtcAABfWAAAVVUAAEtRAABATQAANUoH&#10;ADBJDgAuSRUALUkdACxJJAArSisAKkozAChKOwAnS0MAJktMACVLVgAkTGIAI0xwACFMgAAgTZMA&#10;H02mAB5NuwAdTt0AHk32AB5M/wAfTP8AIEv/AKdTAACcWgAAkl8AAIhjAAB+ZAAAdGMAAGlhAABc&#10;XgAAUlsAAEdYAAA8VQAAMlICACpQDAAnTxIAJlAZACVQIAAkUCgAI1AvACJRNwAhUUAAIFFJAB5S&#10;UwAdUl8AHFJtABpTfQAZU5AAGFOkABZTuQAVU9kAFlP0ABdS/wAYUf8AGVH/AKNZAACYYAAAj2UA&#10;AIVoAAB7aQAAcWkAAGZnAABZZAAATWEAAEJfAAA4XAAALloAACVYCAAgVw4AHlcUAB1XHAAcWCMA&#10;G1grABpYMwAZWDwAGFhFABZZUAAVWVsAFFlpABNaegASWo0AEVqhABBatwAOWtUAEFnzABBZ/wAR&#10;WP8AEVj/AJ9fAACVZgAAjGsAAIJtAAB4bgAAbm8AAGJtAABVagAASGgAAD5mAAAzZQAAKWMAACBh&#10;AQAYYAsAFWAQABRgFwATYB4AEmAmABJgLgARYTcAEGFAAA9hSwAOYVgADWFmAAxidgALYokACmGd&#10;AAlhsgAIYcsACGHrAAlg/QAKX/8AC1//AJtmAACSbQAAiHEAAH5zAAB1dQAAanQAAFxzAABPcgAA&#10;Q3AAADhvAAAtbgAAJGwAABtrAAATawQADmoMAA1qEgAMahkAC2ohAApqKQAJajIACGo8AAdrRwAF&#10;a1MABGthAAJrcQAAaoQAAGqYAABqrQAAacYAAGnnAABp+AAAaP8AAGj/AJdtAACNcwAAhHcAAHt6&#10;AABwewAAY3sAAFZ6AABJegAAPXkAADF4AAAndwAAHXYAABV2AAAPdgIACXYKAAR2DwAAdhUAAHYc&#10;AAB2JAAAdSwAAHU2AAB1QQAAdU4AAHVcAAB1bAAAdX4AAHSTAAB0qAAAc8AAAHPjAABy9wAAcv8A&#10;AHH/AJJ1AACJegAAgH4AAHaAAABpgQAAW4IAAE6CAABBggAANYMAACmCAAAfgQAAFoEAABCCAAAK&#10;ggAAAoMHAACCDQAAghEAAIIXAACCHgAAgiYAAIIvAACCOwAAgkcAAIJVAACBZQAAgXgAAIGNAACA&#10;ogAAf7oAAH/dAAB+9AAAff8AAH3/AI18AACEgQAAe4QAAG6GAABgiAAAUooAAEWLAAA5jAAALIwA&#10;ACGMAAAXjAAAEI0AAAmOAAACjwAAAJADAACPCQAAjw4AAI8SAACQGAAAkB8AAJAoAACQMgAAkD8A&#10;AJBNAACQXQAAj3AAAI+FAACOnAAAjrMAAI3QAACM8AAAi/4AAIv/AIiEAACAiAAAcosAAGSNAABW&#10;kAAASJMAADuVAAAulgAAIpYAABeXAAAPmAAACJkAAACbAAAAnQAAAJ0AAACdAwAAnQkAAJ0NAACe&#10;EQAAnhcAAJ8fAACfKQAAoDUAAKBDAACgVAAAoGYAAJ97AACekwAAnqsAAJ3GAACd6QAAnPkAAJz/&#10;AIOLAAB1jgAAZ5IAAFmWAABLmQAAPZwAADCeAAAjnwAAF6AAAA6iAAAHpAAAAKYAAACoAAAAqgAA&#10;AKoAAACqAAAAqwEAAKsHAACsDAAArRAAAK4WAACvHgAAsSkAALE4AACxSAAAsVoAALFvAACxiAAA&#10;saAAALC6AACv3QAAr/IAAK/9AHiRAABqlgAAXJoAAE2fAAA/owAAMaYAACOnAAAXqQAADqsAAAWu&#10;AAAAsAAAALIAAAC1AAAAtwAAALcAAAC4AAAAuQAAALoAAAC8AwAAvQkAAL4OAADAFAAAwx4AAMUr&#10;AADFPAAAxk4AAMZiAADGegAAxpQAAMatAADGyAAAxeUAAMXzAGyZAABengAAT6QAAEGoAAAyrAAA&#10;JK8AABaxAAANtAAAA7cAAAC6AAAAvQAAAMAAAADEAAAAxgAAAMYAAADIAAAAyQAAAMsAAADMAAAA&#10;zgAAANAGAADTDQAA2BMAANweAADeLQAA30AAAOBUAADhawAA4YUAAOGfAADhtwAA4c8AAOHmAGCh&#10;AABSpwAAQ60AADSyAAAltQAAF7kAAA28AAABvwAAAMMAAADHAAAAygAAAM8AAADTAAAA1gAAANcA&#10;AADaAAAA3AAAAN8AAADhAAAA4wAAAOYAAADpAQAA7AsAAPASAADzHwAA9DEAAPZGAAD3XAAA+HQA&#10;APiPAAD5pgAA+bgAAPjJAP8ADQD/AAsA/wALAP8ADgD/ABMA/wAfAP8ALAD/ADkA/wBFAP8AUAD/&#10;AFkA/wBiAP8AagD/AHEA/wB3AP8AfgD/AIQA/gCKAP0AkAD8AJcA+gCeAPkApwD3ALEA9gC+APUA&#10;0gDzAOwA8QD+APAA/wDwAP8A5gD/ANwA/wDSAP8AzQD/AP8ABwD/AAQA/wACAP8ABgD/ABAA/wAb&#10;AP8AJwD/ADMA/wA/AP8ASgD+AFQA+wBdAPkAZAD3AGsA9QByAPMAeADyAH4A8ACEAO8AigDtAJEA&#10;7ACZAOoAoQDoAKsA5gC2AOQAxwDiAOMA4AD3AN4A/wDdAP8A2QD/AMwA/wDFAP8AwQD/AP8AAAD/&#10;AAAA/wAAAP8AAQD/AA0A/wAWAPwAIgD5AC4A9gA5APMARQDvAE4A7ABXAOkAXgDmAGUA5ABsAOIA&#10;cgDgAHcA3wB+AN0AhADbAIsA2ACSANUAmwDSAKQAzwCvAM0AvgDLANUAyQDvAMcA/wDFAP8AxAD/&#10;AL4A/wC4AP8AtQD/AP8AAAD/AAAA/wAAAP4AAAD3AAkA8QARAOsAHADnACgA5AAzAOEAPgDdAEgA&#10;2ABRANMAWADQAF8AzgBlAMwAawDKAHEAyAB3AMYAfQDEAIQAwgCMAMAAlAC+AJ4AuwCoALkAtgC3&#10;AMgAtQDmALMA+gCxAP8AsAD/ALAA/wCsAP8AqQD/AP8AAAD/AAAA+gAAAPEAAADoAAMA4AANANgA&#10;FgDRACIAzQAtAMoANwDGAEEAwgBKAL8AUgC9AFkAugBfALgAZQC3AGoAtQBwALMAdgCxAH0ArwCF&#10;AK0AjQCrAJcAqQChAKcArgClAL4AogDYAKAA8gCfAP8AngD/AJ4A/wCeAP8AnAD/AP8AAAD3AAAA&#10;6wAAAOEAAADWAAAAywAJAMUAEQC/ABsAuwAmALcAMQC0ADoAsQBDAK4ASwCrAFIAqQBYAKcAXgCm&#10;AGQApABpAKIAcACgAHYAngB+AJwAhgCaAJAAmACbAJYApwCUALYAkgDKAJAA6QCPAPwAjgD/AI0A&#10;/wCMAP8AjQD/APgAAADpAgAA2wMAAMwBAADEAAAAvQACALYADQCwABUAqwAgAKcAKgCkADQAoQA8&#10;AJ4ARACcAEsAmgBSAJgAWACWAF0AlQBjAJMAaQCRAHAAjwB3AI0AgACLAIoAiQCVAIcAoQCFAK8A&#10;gwDBAIEA4ACAAPUAfwD/AH8A/wB/AP8AfwD/AO4KAADcDgAAyhAAAL4OAAC1CwAArwMAAKkABwCj&#10;ABAAngAYAJkAIwCWACwAkwA1AJAAPgCOAEUAjABLAIoAUQCIAFcAhgBdAIUAYwCDAGoAgQBxAH8A&#10;egB9AIQAewCPAHkAnAB3AKoAdQC7AHQA1AByAPAAcgD/AHIA/wBxAP8AcQD/AOMRAADNFwAAvxkA&#10;ALMZAACqFQAAoxAAAJ0KAACXAQoAkQASAI0AGwCJACUAhQAvAIMANwCAAD4AfgBFAH0ASwB7AFEA&#10;eQBXAHgAXQB2AGQAdAFrAHIBdABwAn8AbgKLAGwDmABrA6YAaQS3AGgFzgBnB+wAZgj9AGYJ/wBl&#10;Cf8AZQn/ANYaAADEIAAAtiMAAKsjAAChIAAAmRsAAJIUAACMDgEAhgcNAIAEFAB8Bh4AeQcoAHYI&#10;MAB0CDgAcgk/AHAJRQBvCkwAbQpSAGwKWABqC18AaAtnAGcLcABlDHoAYwyHAGIMlQBgDaQAXw22&#10;AF4NzgBcDu0AXA//AFsQ/wBbEP8AWxD/AM0hAAC8KAAArysAAKQrAACaKQAAkiQAAIkfAACCGAAA&#10;exEFAHUNDwBxDRcAbg4hAGsOKgBpDzIAZxA5AGUQQABkEEYAYxBNAGEQUwBfEVoAXhFiAFwRawBb&#10;EXYAWRKDAFgSkgBWE6IAVRO0AFQTywBTFOwAUhX/AFIW/wBSFf8AUhX/AMYoAAC2LgAAqTIAAJ8y&#10;AACVMQAAjC0AAIMnAAB6IQAAchoAAGsTCwBnExMAZBQcAGEUJQBfFS0AXRU0AFwVOwBbFkIAWRZI&#10;AFgWTwBWF1YAVRdeAFMXZwBSGHIAUBh/AE8ZjgBOGp8ATBqwAEsbxwBLG+kAShz9AEoc/wBKHP8A&#10;Shz/AMEtAACxNAAApTcAAJo4AACQNwAAhzQAAH0vAAB0KQAAbCMAAGQcBwBeGRAAWxoYAFkbIQBX&#10;GykAVRswAFQcNwBSHD0AURxEAE8dSwBOHVIATR1aAEseYwBKHm4ASR98AEcfiwBGIJwARSGuAEQh&#10;xABDIuYAQyL8AEMi/wBDIv8AQyL/ALwyAACtOAAAoTwAAJc+AACNPQAAgzoAAHk1AABvMAAAZioA&#10;AF4kAgBXIA0AVCAUAFEgHQBPISUATiEsAEwhMwBLIjoASSJAAEgiRwBHIk4ARiNXAEQjYABDJGsA&#10;QiR5AEEliAA/JpkAPiarAD0nwQA9J+MAPSj6AD0o/wA9J/8APSf/ALg2AACqPQAAnkAAAJRCAACK&#10;QgAAgD8AAHY7AABsNgAAYjAAAFkqAABRJQsATSURAEslGQBJJSEARyYoAEUmLwBEJjYAQyY9AEIn&#10;RABBJ0sAPyhUAD4oXQA9KWkAPCl2ADsqhgA5K5cAOCupADcsvwA3LOAANyz4ADcs/wA3LP8AOCz/&#10;ALU6AACnQAAAnEQAAJFGAACHRgAAfUQAAHNAAABoOwAAXzYAAFUxAABMKwcARykPAEUqFgBDKh4A&#10;QSolAD8qLAA+KzMAPSs5ADwrQQA7LEgAOixRADktWwA4LmYANi5zADUvgwA0L5UAMzCnADIwvQAx&#10;Md4AMTH3ADIx/wAyMP8AMzD/ALE+AACkRAAAmUgAAI9KAACFSgAAe0kAAHBFAABlQAAAWzsAAFI2&#10;AABIMQQAQi4NAD8uEwA9LhsAOy4iADkvKQA4Ly8ANy82ADYwPgA1MEYANDFPADMxWQAyMmQAMTJx&#10;ADAzgQAvNJMALjSmACw1uwAsNdsALDX1AC01/wAtNP8ALjT/AK5BAACiSAAAl0wAAI1OAACDTgAA&#10;eU0AAG5KAABiRQAAWEAAAE48AABFNwAAPTMLADkzEQA3MxgANjMfADQzJgAzMy0AMjQ0ADE0PAAw&#10;NUQALzVMAC42VgAtNmIALDdvACs3fwAqOJEAKDikACc5uQAmOdgAJzn0ACg5/wAoOP8AKTj/AKtF&#10;AACfSwAAlE8AAItSAACBUwAAd1IAAGxPAABfSQAAVkYAAExCAABCPQAAODgIADQ4DwAyOBUAMTgd&#10;AC84JAAuOCsALTkyACw5OQArOkEAKjpKACk7VAAoO18AJzxtACU8fQAkPY8AIz2iACI9twAhPtQA&#10;IT7zACI9/wAjPf8AIzz/AKhJAACdTwAAklMAAIlWAAB/VwAAdVYAAGpTAABdTwAAU0wAAEpIAABA&#10;RAAANkAFAC89DQAtPRMAKz0aACo+IQApPigAKD4vACc+NwAmPz8AJD9IACNAUgAiQF0AIUFqACBB&#10;egAeQY0AHUKgABxCtQAbQtEAG0LxABxC/wAdQf8AHkH/AKVNAACaUwAAkFgAAIZbAAB9XAAAclsA&#10;AGdYAABbVAAAUVIAAEhOAAA9SgAAM0cAACpDCwAmQxAAJUMWACRDHgAjRCUAIkQsACFENAAgRTwA&#10;HkVFAB1FTwAcRloAG0ZoABlGeAAYR4oAF0eeABZHswAUSM4AFUfvABZH/wAXRv8AF0b/AKJSAACX&#10;WAAAjV0AAIRgAAB6YQAAcGAAAGVeAABZWgAAT1gAAERUAAA5UQAAL04AACZLBgAgSg4AHkoTAB1K&#10;GgAcSiEAG0soABpLMAAZSzgAF0tCABZMTAAVTFcAFExlABNNdQASTYgAEU2cABBNsQAOTswAD03u&#10;ABBN/wARTP8AEUz/AJ5XAACUXQAAi2IAAIFlAAB3ZgAAbWYAAGNkAABWYQAASl4AAD9bAAA1WAAA&#10;K1YAACJUAQAaUgoAFlIQABVSFgAUUh0AE1IkABJSLAARUjQAEVI+ABBTSAAPU1QADlNiAA1UcgAM&#10;VIQAC1SYAAlUrQAIVMUACVTnAApT+wALUv8AC1L/AJtdAACRZAAAiGgAAH5rAAB0bAAAa2wAAF9q&#10;AABSZwAARWQAADpiAAAwYAAAJl4AAB1dAAAVWwUAEFoMAA5aEQAOWhgADVsgAAxbJwALWzAACls6&#10;AAlbRQAHW1EABlteAARbbQADW4AAAVuUAABbqAAAW8AAAFriAABa9gABWv8AAln/AJdkAACOawAA&#10;hG4AAHtwAABycgAAZ3EAAFlwAABMbgAAQGwAADVrAAAqaQAAIWcAABhmAAARZgEADGUKAAdlDwAE&#10;ZRQAA2QbAAJkIwAAZCwAAGQ1AABkQAAAZEwAAGRaAABkaQAAZHsAAGSPAABjpAAAY7sAAGLdAABi&#10;9AAAYv8AAGH/AJNsAACJcQAAgHUAAHh3AABteAAAYHcAAFJ2AABGdQAAOXQAAC50AAAjcgAAGnEA&#10;ABJxAAANcQAABnEIAABwDQAAcBIAAHAXAABvHwAAbyYAAG8wAABvOwAAb0cAAG9UAABvZAAAb3UA&#10;AG6KAABtoAAAbbYAAGzWAABr8gAAa/8AAGv/AI5zAACFeAAAfXsAAHN9AABlfgAAWH4AAEt+AAA+&#10;fgAAMn4AACZ9AAAcfAAAE3wAAA18AAAGfQAAAH0FAAB8CwAAfA8AAHwTAAB8GQAAfCEAAHwpAAB8&#10;NAAAe0AAAHtOAAB7XgAAe28AAHqEAAB6mgAAebEAAHjOAAB37wAAdv4AAHb/AIl6AACBfwAAeIIA&#10;AGuDAABdhQAAT4YAAEKHAAA1iAAAKYcAAB2HAAAUhwAADYgAAAaJAAAAigAAAIoAAACJBgAAiQwA&#10;AIkPAACJEwAAiRoAAIoiAACKLAAAijgAAIpGAACJVgAAiWgAAIl8AACIlAAAh6sAAIbGAACF6gAA&#10;hfsAAIT/AIWCAAB9hgAAb4gAAGGLAABTjQAARY8AADiRAAArkQAAH5IAABSSAAANkwAABJQAAACW&#10;AAAAlwAAAJgAAACXAAAAlwUAAJcLAACYDgAAmBMAAJkaAACZIgAAmi4AAJo9AACZTQAAmV4AAJlz&#10;AACYiwAAmKMAAJe8AACW4gAAlvcAAJX/AICJAAByjAAAZI8AAFaTAABIlgAAOpkAACyaAAAfmwAA&#10;FJwAAAyeAAADnwAAAKEAAACjAAAApQAAAKUAAAClAAAApQAAAKYCAACnCAAApw0AAKgRAACpGQAA&#10;qyMAAKsxAACrQQAArFMAAKxnAACrgAAAqpoAAKqzAACq0AAAqe8AAKn7AHWPAABnlAAAWZgAAEqc&#10;AAA8nwAALaIAACCjAAATpQAAC6cAAAGpAAAAqwAAAK4AAACxAAAAsgAAALIAAACzAAAAtAAAALUA&#10;AAC2AAAAuAQAALkLAAC7EAAAvRgAAL8kAAC/NQAAwEcAAMBbAADAcgAAwI0AAMGmAADAwQAAv+MA&#10;AL7zAGqXAABbnAAATaEAAD6lAAAvqQAAIasAABOtAAALsAAAALMAAAC1AAAAuAAAALwAAAC/AAAA&#10;wQAAAMEAAADDAAAAxAAAAMYAAADHAAAAyQAAAMsAAADOCAAA0Q8AANUYAADYJwAA2TkAANpNAADb&#10;ZAAA234AANyZAADcsAAA3MkAANzjAF2fAABPpQAAQKoAADKvAAAisgAAFLUAAAq4AAAAuwAAAL8A&#10;AADDAAAAxgAAAMsAAADOAAAA0QAAANEAAADUAAAA1gAAANkAAADbAAAA3gAAAOAAAADkAAAA5wYA&#10;AOsOAADvGQAA8CoAAPI/AADzVQAA9G0AAPSIAAD0oQAA9LYAAPTHAP8ACQD/AAYA/wAHAP8ADAD/&#10;ABEA/wAcAP8AKAD/ADQA/wBBAP8ATAD/AFUA/wBdAP8AZQD/AGwA/wByAP4AeAD8AH4A+wCEAPoA&#10;iwD5AJIA9wCZAPYAogD0AKwA8wC5APEAywDwAOgA7gD7AO0A/wDsAP8A4QD/ANIA/wDJAP8AxAD/&#10;AP8AAQD/AAAA/wAAAP8ABAD/AA4A/wAXAP8AIwD/AC8A/wA7AP0ARgD6AFAA9wBYAPQAXwDyAGYA&#10;8ABsAO8AcgDtAHgA7AB+AOoAhQDpAIwA5wCTAOUAnADjAKYA4QCxAN8AwQDdAN0A2wD0ANkA/wDW&#10;AP8AzwD/AMQA/wC9AP8AuQD/AP8AAAD/AAAA/wAAAP8AAAD/AAsA/AATAPcAHgD0ACoA8gA1AO4A&#10;QADpAEoA5gBSAOMAWQDgAGAA3gBmANwAbADaAHIA1wB4ANQAfgDSAIUA0ACNAM4AlQDMAJ8AyQCq&#10;AMcAuADFAM0AwwDrAMAA/gC/AP8AvgD/ALYA/wCwAP8ArQD/AP8AAAD/AAAA/wAAAPkAAADyAAYA&#10;6wAPAOYAGQDhACQA3gAvANoAOQDTAEMAzwBMAMwAUwDJAFoAxwBgAMUAZgDDAGsAwQBxAL8AdwC9&#10;AH4AuwCGALkAjgC3AJgAtQCjALMAsACxAMIArgDgAKwA9wCrAP8AqgD/AKgA/wCjAP8AoAD/AP8A&#10;AAD/AAAA9QAAAOsAAADhAAAA1gAMAM8AEwDKAB4AxgApAMIAMwC/AD0AuwBFALgATQC2AFQAswBa&#10;ALEAXwCwAGUArgBqAKwAcACrAHcAqQB/AKcAhwClAJEAowCcAKAAqQCeALgAnADOAJoA7gCZAP8A&#10;lwD/AJYA/wCWAP8AkwD/AP0AAADxAAAA5QAAANkAAADNAAAAxAAGAL0ADwC3ABgAswAiALAALACt&#10;ADYAqQA+AKcARgCkAE0AogBTAKAAWQCfAF4AnQBkAJsAagCaAHAAmAB3AJYAgACUAIoAkQCVAI8A&#10;ogCNALAAiwDDAIkA4wCIAPkAhgD/AIYA/wCGAP8AhgD/APMAAADjAAAA0QAAAMUAAAC9AAAAtgAA&#10;AK4ACwCoABIApAAcAKAAJgCcAC8AmgA3AJcAPwCVAEYAkgBMAJEAUgCPAFgAjQBdAIsAYwCKAGoA&#10;iABxAIYAeQCEAIMAggCPAH8AmwB+AKkAfAC7AHoA1QB4APIAeAD/AHcA/wB3AP8AdwD/AOcHAADR&#10;DAAAww0AALgMAACuCAAAqAAAAKIABQCbAA4AlgAVAJIAHwCOACgAiwAxAIgAOQCGAEAAhABGAIIA&#10;TACAAFIAfwBXAH0AXQB7AGMAegBrAHgAcwB2AH0AdACIAHEAlQBwAKQAbgC0AGwAygBrAOoAagD8&#10;AGoA/wBqAP8AagD/ANoQAADGFAAAuBYAAK0VAACkEgAAnA4AAJYHAACQAAkAigAQAIUAGACBACEA&#10;fgAqAHsAMgB5ADkAdwBAAHUARgBzAEwAcgBRAHAAVwBuAF4AbQBlAGsAbgBpAHcAZwCDAGUAkQBj&#10;AJ8AYgCvAGAAxABfAOQAXwH4AF4C/wBeAv8AXgL/AM4YAAC9HQAAsCAAAKUfAACbHAAAkxcAAIsR&#10;AACEDAAAfgQLAHkAEgB1ABsAcgAjAG8AKwBtATMAawE6AGkCQABnA0YAZgNMAGQEUgBjBFkAYQRg&#10;AF8FaQBeBXMAXAZ/AFoGjQBZB5wAVwitAFYIwQBVCeEAVAv2AFQL/wBUC/8AVAv/AMYfAAC2JQAA&#10;qSgAAJ4oAACUJQAAiyEAAIMbAAB7FAAAdA4DAG4JDQBpCBQAZgkdAGQKJQBiCi0AYAs0AF4LOgBd&#10;C0AAWwxHAFoMTQBYDFQAVw1cAFUNZABUDW8AUg17AFAOigBPDpoATg6sAEwPwgBMEOMASxD5AEsQ&#10;/wBLEf8ASxD/AL8mAACwKwAApC8AAJkvAACPLQAAhikAAH0kAAB0HgAAbBcAAGURBwBfDhAAXA8X&#10;AFoQHwBYECcAVhAuAFQQNQBTEDsAUhFCAFARSABPEVAAThFXAEwSYABLEmsASRJ4AEgThwBGE5cA&#10;RRSpAEQUvgBDFd8AQxb4AEMW/wBDFv8AQxb/ALorAACrMQAAoDQAAJU1AACLNAAAgTEAAHgrAABv&#10;JgAAZiAAAF4ZAQBXFA0AVBQTAFEUGwBPFSMAThUqAEwVMQBLFjcASRY+AEgWRABHF0wARRdUAEQX&#10;XQBDGGcAQRh0AEAZgwA/GpQAPRqmADwbuwA7G9sAOxz2ADwc/wA8HP8APBz/ALUwAACoNgAAnDkA&#10;AJE7AACHOgAAfjcAAHMyAABqLQAAYScAAFkhAABRGwkATBkQAEoaFwBIGh8ARhomAEUbLQBDGzMA&#10;Qhs6AEEcQQBAHEgAPhxQAD0dWQA8HmQAOx5xADkfgAA4H5IANyCkADYguAA1IdYANSH0ADUi/wA1&#10;If8ANiH/ALI0AACkOgAAmT4AAI8/AACFPwAAezwAAHA4AABnMgAAXS0AAFQoAABMIgUARh8OAEMf&#10;FABBHxsAPx8iAD4gKQA9IDAAOyA2ADohPQA5IUUAOCJNADciVwA2I2IANCNuADMkfgAyJI8AMSWi&#10;AC8ltgAvJtIALybyAC8m/wAwJv8AMCb/AK84AACiPgAAlkIAAIxDAACCQwAAeEEAAG49AABjOAAA&#10;WjMAAFEuAABIKAEAQCQMAD0jEQA7JBgAOSQfADgkJgA2JCwANSUzADQlOgAzJkIAMiZKADEnVAAw&#10;J18ALyhsAC4oewAsKY0AKyqgACoqtAApKs8AKSvwACor/wAqKv8AKyr/AKw8AACfQgAAlEYAAIpH&#10;AACARwAAdkUAAGxCAABhPQAAVzgAAE4zAABELgAAPCkJADcoEAA1KBUAMygcADIoIwAwKCkALykw&#10;AC8qNwAuKj8ALStIACwrUgArLF0AKixqACgteQAnLYsAJi6eACUuswAkL80AJC/uACUv/wAlL/8A&#10;Ji7/AKk/AACdRQAAkkkAAIhLAAB+TAAAdEoAAGpHAABeQgAAVD0AAEs5AABBNAAAOC8GADItDQAw&#10;LRMALi0ZAC0tIAArLScAKi4uACkuNQApLz0AKC9GACcwTwAlMFsAJDFoACMxdwAiMokAITKdAB8z&#10;sQAeM8sAHjPtAB8z/wAgM/8AITL/AKZDAACaSQAAkE0AAIZPAAB8UAAAc08AAGhMAABcRgAAUkMA&#10;AEk/AAA/OwAANjYCAC4yDAArMhEAKTIXACgyHgAmMiQAJTMrACQzMgAjNDoAIjRDACE1TQAgNVgA&#10;HzZlAB42dQAcN4cAGzebABo3rwAZOMgAGTjrABo4/wAbN/8AGzf/AKNHAACYTQAAjlEAAIRTAAB7&#10;VAAAcVMAAGZQAABaTAAAUEkAAEdFAAA9QQAAMz0AACo5CQAlNw4AIzcUACI4GwAhOCIAIDgoAB84&#10;MAAeOTgAHTlBABw6SwAaOlYAGTtjABg7cgAWO4UAFTyZABQ8rQATPcYAEz3pABQ8/QAVPP8AFjv/&#10;AKBLAACVUQAAi1UAAIJYAAB5WQAAblgAAGRWAABYUQAATk8AAEVLAAA6RwAAMEMAACdABQAgPg0A&#10;HT4RABw+FwAbPh4AGj4lABk+LQAYPzUAFj8+ABU/SAAUQFMAE0BgABJBcAARQYIAEEGXAA9BrAAO&#10;QsQADkLnAA9B/AAQQf8AEED/AJ1QAACTVgAAiVoAAIBdAAB2XgAAbF0AAGJbAABWVwAATFUAAEFR&#10;AAA2TgAALEsAACNIAAAbRQkAF0QPABVEFAAURRsAE0UiABJFKQARRTEAEUU7ABBGRQAPRlAADkde&#10;AA1HbQAMR38AC0eTAAlHpwAIR74ACEfgAAlH9gAKRv8AC0b/AJpVAACQWwAAh2AAAH1iAABzYwAA&#10;amIAAGBhAABTXgAAR1oAADxXAAAyVQAAKFIAAB9QAAAXTgQAEUwMAA9MEQAOTBcADkweAA1NJQAM&#10;TS4AC003AApNQgAJTU0AB05aAAZOaQAETnsAAk6PAAFOpAAATboAAE3bAAFN8gABTf8AAkz/AJZb&#10;AACNYgAAhGYAAHpoAABxaQAAaGkAAFxnAABPZAAAQmEAADdfAAAtXAAAI1oAABpYAAASVwEADVYJ&#10;AAlVDgAHVRMABlUaAARVIgADVSoAAlU0AABVPgAAVUoAAFZXAABWZQAAVXcAAFWLAABVoAAAVbYA&#10;AFTUAABU8QAAU/0AAFP/AJNiAACKaAAAgGwAAHduAABvbwAAY24AAFZsAABJagAAPWgAADJmAAAn&#10;ZQAAHWMAABViAAAOYQAACWAIAANgDQAAXxEAAF8XAABfHgAAXyYAAF8vAABfOgAAX0UAAF9TAABf&#10;YQAAXnIAAF6HAABdnAAAXbIAAFzPAABc7wAAW/0AAFv/AJBqAACGbwAAfXIAAHV0AABqdQAAXXQA&#10;AE9zAABCcgAANnAAACtvAAAgbgAAF20AABBsAAAKbAAAAmsGAABrCwAAag8AAGoUAABqGgAAaiEA&#10;AGkqAABpNAAAaUAAAGlOAABpXAAAaW0AAGiCAABomAAAZ64AAGbKAABl7QAAZfwAAGT/AItxAACC&#10;dgAAenkAAHB7AABiewAAVXsAAEh6AAA7egAAL3oAACN5AAAZeAAAEXcAAAp3AAADdwAAAHcCAAB3&#10;CAAAdg0AAHYQAAB2FQAAdhsAAHYjAAB2LgAAdToAAHVHAAB1VgAAdWgAAHR8AAB0kgAAc6oAAHLE&#10;AABx6QAAcPsAAHD/AIZ5AAB/fQAAdn8AAGiBAABaggAATIIAAD+DAAAyhAAAJYMAABqDAAARgwAA&#10;CoMAAAKDAAAAhAAAAIUAAACEAwAAgwgAAIMNAACDEAAAgxUAAIQcAACEJgAAhDIAAIQ/AACDTwAA&#10;g2AAAIJ1AACCjAAAgaQAAIC9AAB/4wAAfvkAAH7/AIKAAAB6hAAAbIYAAF6IAABQigAAQosAADWN&#10;AAAnjQAAG40AABGOAAAKjgAAAI8AAACRAAAAkgAAAJIAAACSAAAAkgEAAJIHAACSDAAAkhAAAJMV&#10;AACTHQAAlCgAAJQ2AACURQAAk1cAAJNrAACTggAAkpwAAJG2AACQ2AAAj/MAAI//AH6HAABwigAA&#10;YY0AAFOQAABFkwAAN5UAACmWAAAclwAAEZgAAAmZAAAAmwAAAJwAAACeAAAAoAAAAKAAAACgAAAA&#10;oAAAAKEAAAChBAAAogkAAKMOAACkFAAApR0AAKYqAACmOgAApkwAAKVgAACleAAApZIAAKSsAACk&#10;yQAAo+sAAKL6AHOOAABkkQAAVpUAAEeZAAA5nAAAKp4AAB2gAAARoQAACKMAAAClAAAApwAAAKkA&#10;AACsAAAArgAAAK4AAACuAAAArwAAALAAAACxAAAAsgAAALMGAAC1DQAAtxMAALkeAAC5LgAAukAA&#10;ALpUAAC7agAAuoUAALmhAAC5uwAAut4AALnyAGeVAABYmQAASp4AADuiAAAspgAAHagAABGqAAAH&#10;rAAAAK8AAACxAAAAtAAAALgAAAC7AAAAvAAAALwAAAC+AAAAvwAAAMAAAADCAAAAxAAAAMYAAADI&#10;AwAAywsAAM8SAADRIAAA0TIAANJGAADTXQAA1HYAANSSAADVqwAA1cQAANTiAFudAABMogAAPacA&#10;AC+sAAAfrwAAEbEAAAe1AAAAuAAAALsAAAC+AAAAwgAAAMcAAADKAAAAzAAAAMwAAADOAAAA0AAA&#10;ANIAAADVAAAA2AAAANsAAADfAAAA4gAAAOYLAADrEwAA7CQAAO04AADuTgAA72cAAPCCAADwnAAA&#10;8LIAAPHFAP8AAwD/AAEA/wAEAP8ACQD/AA8A/wAYAP8AJAD/ADAA/wA8AP8ARwD/AFEA/wBZAP8A&#10;YAD9AGcA/ABtAPoAcwD5AHkA+AB/APYAhQD1AIwA8wCUAPIAnQDwAKcA7gCzAOwAxADrAOEA6gD4&#10;AOkA/wDnAP8A2QD/AMsA/wDCAP8AvQD/AP8AAAD/AAAA/wAAAP8AAAD/AAwA/wAUAP8AIAD/ACsA&#10;/gA3APoAQgD2AEsA8gBTAPAAWwDuAGEA7ABnAOoAbQDoAHMA5wB5AOUAfwDjAIYA4QCOAN8AlgDd&#10;AKAA2wCsANgAuwDUANEA0wDwANAA/wDOAP8AyAD/AL0A/wC2AP8AsgD/AP8AAAD/AAAA/wAAAP8A&#10;AAD9AAgA9wAQAPMAGgDvACYA7QAxAOgAOwDjAEUA4ABNANwAVQDZAFsA1gBhANMAZwDRAGwAzwBy&#10;AM0AeADLAH8AyQCHAMcAkADFAJoAwwClAMAAsgC+AMUAvADlALoA+wC4AP8AtwD/ALAA/wCpAP8A&#10;pQD/AP8AAAD/AAAA/gAAAPUAAADsAAMA5QANAN8AFQDaACAA1AAqANAANQDLAD4AyABHAMUATgDC&#10;AFUAwABbAL4AYQC8AGYAugBsALgAcgC2AHgAtQCAALMAiACxAJIArgCeAKwAqgCpALsAqADVAKYA&#10;8wCkAP8AowD/AKEA/wCbAP8AmAD/AP8AAAD7AAAA8AAAAOUAAADYAAAAzgAJAMcAEQDCABoAvgAk&#10;ALsALgC3ADgAtABAALEASACuAE4ArABUAKoAWgCpAF8ApwBlAKUAawCkAHEAogB4AKAAgQCeAIsA&#10;nACWAJkAowCXALIAlgDHAJMA6ACSAP4AkQD/AJAA/wCNAP8AiwD/APkAAADrAAAA3QAAAM8AAADG&#10;AAAAvAAEALUADQCwABUArAAeAKgAKAClADEAogA5AJ8AQQCdAEgAmwBOAJkAUwCXAFkAlgBeAJQA&#10;ZACSAGoAkABxAI4AegCMAIMAigCPAIgAnACGAKoAhAC8AIIA3ACBAPYAgAD/AH8A/wB/AP8AfgD/&#10;AOwAAADaAAAAyQAAAL4AAAC2AAAArgAAAKcACQChABAAnAAYAJgAIgCVACoAkgAyAJAAOgCNAEEA&#10;iwBHAIkATQCHAFIAhgBYAIQAXQCCAGQAgQBrAH8AcwB9AH0AewCIAHgAlQB2AKMAdQC0AHMAzABx&#10;AO0AcAD/AHAA/wBwAP8AcAD/AN8FAADKCgAAvAsAALEJAACoBAAAoQAAAJsAAwCUAAwAjwATAIoA&#10;GwCHACQAhAAsAIEAMwB/ADoAfQBBAHsARwB5AEwAdwBSAHYAVwB0AF0AcgBkAHAAbQBvAHYAbACC&#10;AGoAjwBpAJ0AZwCuAGUAwwBkAOQAYwD6AGMA/wBiAP8AYwD/ANAOAAC/EgAAshMAAKcSAACdEAAA&#10;lQsAAI8DAACJAAcAggAOAH4AFQB6AB4AdgAlAHQALQBxADQAbwA6AG4AQABsAEYAagBMAGkAUgBn&#10;AFgAZgBfAGQAZwBiAHEAYAB8AF4AiQBcAJgAWwCpAFkAvABYANwAWAD0AFgA/wBXAP8AVwD/AMYW&#10;AAC2GgAAqh0AAJ8cAACVGQAAjRQAAIUPAAB+CQAAdwEKAHIAEABuABcAagAfAGgAJwBlAC4AZAA0&#10;AGIAOwBgAEAAXwBGAF0ATABcAFMAWgBaAFgAYgBXAGwAVQB3AFMAhQBSAJQAUAGlAE8BuABOAtIA&#10;TQTwAE0F/wBNBf8ATQX/AL8dAACwIgAAoyUAAJklAACPIgAAhR0AAH0YAAB1EgAAbg0CAGcGDABj&#10;AxEAXwIZAF0DIQBbBCgAWQQvAFcFNQBWBTsAVAZBAFMGRwBRBk4AUAdVAE4HXgBNCGcASwhzAEkJ&#10;gQBICZIARwqjAEUKtgBEC9AARAzvAEMN/wBDDf8ARA3/ALkkAACqKQAAniwAAJQsAACKKgAAgCYA&#10;AHchAABuGwAAZhQAAF8PBQBZCw0AVQoTAFMLGwBRCyIATwwpAE0MLwBMDDYASw08AEkNQgBIDUkA&#10;Rg1RAEUOWgBEDmQAQg5wAEAOfwA/D5AAPhCiADwQtgA7ENEAOxHxADsR/wA7Ef8APBH/ALQpAACm&#10;LwAAmjIAAJAyAACGMQAAfC0AAHIoAABpIwAAYR0AAFkWAABREQgATA8QAEoQFgBIEB0ARhAkAEUQ&#10;KwBDETEAQhE3AEERPgBAEUUAPhJNAD0SVgA8EmEAOhNtADkTfAA3FI0ANhSfADUVswA0Fc0AMxbu&#10;ADQW/wA0Fv8ANBb/AK8uAACiNAAAlzcAAIw4AACCNgAAeDQAAG4uAABlKgAAXCQAAFQeAABMGAQA&#10;RhQNAEIUEgBAFBkAPxQgAD0VJwA8FS0AOxU0ADkWOgA4FkIANxZKADYXUwA1F14AMxhqADIZeQAw&#10;GYoALxqdAC4asQAtG8oALRvsAC0c/wAuG/8ALhv/AKwyAACfOAAAlDsAAIo8AACAPAAAdjkAAGs0&#10;AABiLwAAWSoAAFAlAABHHwAAQBoKADwZEAA6GRYAOBkdADYaIwA1GikANBowADMaNwAyGz4AMRtH&#10;AC8cUAAuHVsALR1nACwedgAqHogAKR+bACgfrgAnIMcAJiDqACcg/gAoIP8AKCD/AKk2AACdPAAA&#10;kj8AAIdBAAB9QAAAdD4AAGk6AABfNQAAVjAAAE0rAABEJQAAOyAHADYeDgAzHhMAMh4ZADAeIAAv&#10;HiYALh8tAC0fNAAsIDsAKyBEACohTgApIVgAJyJlACYidAAlI4UAIyOZACIkrQAhJMUAISXoACIl&#10;/QAiJP8AIyT/AKY6AACaPwAAj0MAAIVFAAB7RAAAckMAAGc/AABdOgAAUzYAAEoxAABBLAAAOCYD&#10;ADEjDAAuIhEALCIWACoiHQApIiMAKCMqACcjMQAmJDkAJSVBACQlSwAjJlYAIiZjACEncgAfJ4MA&#10;HiiXAB0oqwAbKcMAGynmABwp+wAdKf8AHij/AKM+AACYQwAAjUcAAINJAAB6SQAAcEcAAGZEAABa&#10;PwAAUTsAAEc3AAA+MgAANS0AACwoCQAoJw8AJycUACUnGgAkJyEAIygnACIoLgAhKTYAICk/AB8q&#10;SQAeKlQAHStgABsrbwAaLIEAGSyVABctqQAWLcEAFi3kABct+gAYLf8AGS3/AKFBAACVRwAAi0sA&#10;AIJNAAB4TQAAbkwAAGRJAABYRAAAT0AAAEY9AAA9OAAAMzQAACovBgAkLA0AISwSACAsGAAfLR4A&#10;Hi0lAB0tLAAcLjQAGy48ABovRgAYL1EAFzBeABYwbQAVMX8AEzGTABIxqAARMr8AETLiABIy+QAT&#10;Mf8AEzH/AJ5FAACTSwAAiU8AAIBRAAB2UgAAbVAAAGJOAABWSQAATUYAAERDAAA7PwAAMToAACc2&#10;AwAfMgsAHDIQABsyFQAZMhsAGDIiABczKQAWMzEAFTQ6ABQ0RAATNE8AEjVcABE1awAQNn0ADzaR&#10;AA42pgANN7wADTfdAA029gAONv8ADzb/AJtJAACRTwAAh1MAAH5WAAB1VgAAalUAAGBTAABVTwAA&#10;TEwAAEJJAAA4RQAALkEAACQ9AAAcOggAFjgOABU4EgAUOBgAEzkfABI5JgAROS4AEDk3AA86QQAO&#10;OkwADTtZAA07aAALO3oACjuNAAk8ogAHPLgABzzVAAg88AAJO/8ACjv/AJhOAACOVAAAhVgAAHxb&#10;AAByWwAAaFoAAF5YAABTVQAASVIAAD5OAAA0SwAAKkcAACFEAAAYQgMAEkALABA/EAAOPxUADj8c&#10;AA1AIwAMQCsAC0A0AApAPgAJQUoAB0FWAAZBZQAEQXYAA0GKAAFBnwAAQbQAAEHQAAFB7gABQfwA&#10;AkD/AJVUAACMWQAAg14AAHlgAABwYAAAZmAAAF1eAABRWwAARVcAADpUAAAvUQAAJU8AABxMAAAU&#10;SgAADkgIAAtHDgAIRxIAB0cZAAZHIAAFSCgAA0gxAAJIOwAASEcAAEhTAABIYgAASHMAAEiGAABI&#10;mwAASLEAAEfMAABH7QAAR/sAAEf/AJJaAACJYAAAgGMAAHdlAABuZgAAZWYAAFlkAABMYAAAQF0A&#10;ADVbAAAqWQAAIFcAABdVAAAQUwAAC1IHAAVRDQABUBEAAFAWAABQHQAAUCUAAFAuAABQOAAAUEMA&#10;AFBQAABQXgAAUG8AAFCDAABPmAAAT64AAE7JAABO6wAATfsAAE3/AI9hAACGZgAAfWkAAHRsAABs&#10;bQAAYWsAAFNpAABGZwAAOmQAAC9jAAAkYQAAGl8AABJeAAAMXAAABlwGAABbCwAAWg8AAFoTAABa&#10;GQAAWSEAAFkpAABZMwAAWT8AAFlMAABZWgAAWWsAAFh+AABYlAAAV6sAAFfFAABW6QAAVfsAAFX/&#10;AIxoAACCbQAAenAAAHJyAABncgAAWnEAAExwAAA/bgAAM20AAChrAAAdagAAFGgAAA1nAAAHZwAA&#10;AGYDAABmCQAAZQ0AAGURAABkFQAAZBwAAGQkAABkLgAAZDoAAGNHAABjVQAAY2YAAGN6AABikAAA&#10;YacAAGDBAABf5gAAX/oAAF7/AIdvAAB/dAAAeHcAAG54AABgeAAAUncAAEV3AAA4dgAAK3YAACB0&#10;AAAWcwAADnMAAAdyAAAAcgAAAHIAAABxBQAAcQoAAHEOAABwEQAAcBcAAHAeAABwJwAAcDMAAG9A&#10;AABvUAAAb2AAAG50AABuiwAAbaIAAGy8AABr4gAAavgAAGn/AIN3AAB8ewAAc30AAGV+AABXfwAA&#10;SX8AADx/AAAvgAAAIn8AABd+AAAPfgAAB34AAAB/AAAAfwAAAH8AAAB+AAAAfgUAAH4KAAB+DQAA&#10;fhEAAH4XAAB+IAAAfisAAH05AAB9SAAAfVkAAHxtAAB8hAAAe5wAAHq2AAB52gAAePUAAHf/AIB/&#10;AAB3ggAAaYMAAFuFAABNhgAAP4gAADKJAAAkiQAAGIkAAA+JAAAHigAAAIsAAACMAAAAjQAAAI0A&#10;AACMAAAAjAAAAIwDAACMCAAAjQ0AAI0RAACNFwAAjiIAAI4vAACOPwAAjVAAAI1kAACMewAAjJUA&#10;AIuuAACKzQAAie8AAIn/AHuFAABtiAAAXooAAFCNAABCjwAANJEAACaSAAAZkwAADpQAAAaVAAAA&#10;lgAAAJgAAACaAAAAmwAAAJsAAACbAAAAmwAAAJsAAACcAAAAnQUAAJ0LAACeEAAAnxcAAKAkAACg&#10;NAAAoEYAAKBZAACfcAAAn4oAAJ6lAACewgAAnegAAJz5AHCMAABhjwAAU5IAAESWAAA2mQAAJ5sA&#10;ABmcAAAPnQAABZ8AAAChAAAAowAAAKUAAACoAAAAqQAAAKkAAACpAAAAqgAAAKsAAACsAAAArQAA&#10;AK4BAACwCQAAsg8AALMYAAC0JwAAtDkAALVNAAC0ZAAAtH4AALOaAACztAAAs9UAALPwAGSTAABV&#10;lwAAR5sAADifAAApogAAGqQAAA6mAAAEqAAAAKsAAACtAAAAsAAAALQAAAC2AAAAuAAAALgAAAC5&#10;AAAAugAAALwAAAC9AAAAvwAAAMAAAADDAAAAxQcAAMkPAADKGgAAyywAAMxAAADNVgAAzm8AAM2L&#10;AADMqAAAzMIAAMziAFibAABJoAAAOqUAACypAAAcqwAAD64AAASxAAAAtAAAALcAAAC6AAAAvgAA&#10;AMMAAADGAAAAyAAAAMgAAADKAAAAywAAAM0AAADPAAAA0gAAANUAAADZAAAA3QAAAOEFAADmDwAA&#10;5x4AAOgyAADpSAAA6mAAAOt7AADrlwAA7K4AAOzCAP8AAAD/AAAA/wAAAP8ABgD/AA0A/wAVAP8A&#10;IQD/ACwA/wA4AP8AQwD/AEwA/gBUAPsAWwD6AGIA+ABoAPYAbgD1AHQA9AB6APIAgADxAIcA7wCP&#10;AO0AlwDrAKEA6QCtAOcAvQDlANgA5ADzAOIA/wDgAP8A0AD/AMQA/wC8AP8AtgD/AP8AAAD/AAAA&#10;/wAAAP8AAAD/AAkA/wARAP8AHAD9ACcA+QAyAPUAPQDxAEYA7QBPAOsAVgDoAFwA5gBiAOQAaADj&#10;AG4A4QBzAN8AeQDdAIAA2gCIANgAkQDUAJsA0gCmAM8AtADMAMkAyQDpAMgA/wDHAP8AwQD/ALcA&#10;/wCvAP8AqwD/AP8AAAD/AAAA/wAAAP8AAAD4AAUA8gAOAO4AFwDqACIA5gAsAOEANwDdAEAA2ABJ&#10;ANMAUADQAFYAzgBcAMwAYgDKAGcAyABtAMYAcwDEAHkAwgCBAMAAigC+AJQAvACfALkArAC2AL4A&#10;tADdALMA9wCxAP8AsAD/AKgA/wCiAP8AngD/AP8AAAD/AAAA+QAAAO8AAADmAAAA3wALANYAEgDQ&#10;ABwAzAAmAMgAMADEADoAwABCAL0ASgC7AFAAuABWALYAWwC1AGEAswBmALEAbACwAHIArgB6AKwA&#10;ggCpAIwApwCYAKUApQCjALQAoADLAJ8A7gCdAP8AnAD/AJkA/wCUAP8AkQD/AP8AAAD2AAAA6gAA&#10;AN0AAADPAAAAxwAGAMAADwC7ABcAtwAgALMAKgCwADMArQA7AKoAQwCnAEkApQBPAKMAVQCiAFoA&#10;oABfAJ4AZQCdAGsAmwByAJkAewCXAIUAlACQAJIAnQCQAKwAjgC/AIwA4gCLAPoAiQD/AIkA/wCG&#10;AP8AgwD/APQAAADkAAAA1AAAAMgAAAC/AAAAtQABAK4ACwCpABIApQAbAKEAIwCeACwAmwA0AJgA&#10;PACWAEMAlABJAJIATgCQAFMAjgBZAI0AXgCLAGQAiQBrAIcAcwCFAH0AgwCIAIEAlQB/AKQAfQC1&#10;AHsAzwB5APEAeAD/AHcA/wB3AP8AdQD/AOUAAADRAAAAwwAAALgAAACvAAAAqAAAAKAABgCaAA4A&#10;lQAVAJEAHgCOACYAiwAtAIgANQCGADwAhABCAIIARwCAAE0AfwBSAH0AWAB7AF4AeQBlAHgAbQB2&#10;AHYAcwCBAHEAjgBvAJ0AbQCuAGwAxABqAOcAaQD9AGgA/wBoAP8AaQD/ANUDAADDBwAAtggAAKsG&#10;AACiAAAAmwAAAJQAAACNAAoAiAAQAIMAGAB/ACAAfAAnAHoALgB3ADUAdQA7AHQAQQByAEcAcABM&#10;AG8AUgBtAFgAawBfAGkAZgBnAHAAZQB7AGMAiABiAJcAYACnAF4AuwBdANwAXAD2AFwA/wBbAP8A&#10;WwD/AMkNAAC5EAAArBEAAKEQAACXDQAAjwgAAIgAAACCAAUAewANAHcAEgBzABoAbwAhAGwAKABq&#10;AC8AaAA1AGcAOwBlAEEAYwBGAGIATABgAFIAXwBZAF0AYQBbAGoAWQB1AFcAggBVAJEAVACiAFMA&#10;tQBRAM8AUADvAFAA/wBQAP8AUAD/AL8UAACwGAAApBoAAJkZAACPFgAAhxEAAH8NAAB3BgAAcQAI&#10;AGsADgBnABQAZAAbAGEAIgBeACkAXQAvAFsANQBZADsAWABBAFYARgBVAE0AUwBUAFIAXABQAGUA&#10;TgBwAEwAfQBLAI0ASQCeAEgAsABHAMcARgDpAEYA+wBGAP8ARQD/ALgbAACqIAAAniIAAJMiAACJ&#10;HwAAgBoAAHcVAABvEAAAaAsAAGEECgBdABAAWQAWAFYAHQBUACMAUgAqAFAAMABPADUATgA7AEwA&#10;QQBLAEgASQBPAEcBVwBGAWEARAJsAEMCeQBBA4kAQAOaAD4ErQA9BMQAPAXlADwH+AA8B/8APAf/&#10;ALIiAAClJwAAmSkAAI4pAACEJwAAeyMAAHEeAABpGAAAYRIAAFoNAwBTCAwATwURAEwFFwBKBh4A&#10;SAYkAEcGKgBFBzAARAc2AEMIPQBBCEMAQAhLAD4JUwA9CV0AOwpoADoKdgA4C4cANwuZADULrAA0&#10;DMIAMwzkADMN+QAzDf8ANA3/AK0nAACgLAAAlS8AAIsvAACALgAAdyoAAG0lAABkIAAAXBoAAFQU&#10;AABMDwYARgwNAEMMEgBBDBgAPwwfAD4MJQA8DSsAOw0yADoNOAA4DT8ANw5HADYOUAA0DloAMw5m&#10;ADEPdAAwD4UALhCYAC0QqwAsEMMAKxHlACwR+gAsEf8ALRH/AKosAACdMQAAkjQAAIc1AAB9NAAA&#10;dDEAAGorAABgJwAAWCEAAE8bAABHFgAAQBEJADsQDwA5EBQANxAbADYQIQA0ECcAMxEtADIRNAAx&#10;ETsAMBFDAC4STQAtElcALBJjACoTcQApE4IAJxSVACYUqQAlFcAAJBXjACUW+gAmFv8AJhX/AKYx&#10;AACaNgAAjzkAAIU6AAB7OQAAcTYAAGcxAABdLQAAVCgAAEwiAABDHQAAOxcFADUUDQAyExEAMRQX&#10;AC8UHQAuFCQALBQqACsVMQAqFTgAKRZAACgWSgAnF1QAJhdgACQYbwAjGIAAIRmTACAZpwAfGb4A&#10;HhrgAB8a+AAgGv8AIBr/AKM0AACYOgAAjT0AAIM+AAB5PQAAbzsAAGU3AABbMgAAUi0AAEkoAABA&#10;IwAAOB4BADAZCgAsGA8AKhgUACkYGgAnGCAAJhknACUZLQAkGjUAIxo+ACIbRwAhG1IAIBxeAB8d&#10;bAAdHX4AHB2RABoepQAZHrwAGB/dABkf9gAaH/8AGx7/AKE4AACVPQAAi0EAAIFCAAB3QgAAbUAA&#10;AGM8AABZNwAATzMAAEYuAAA9KQAANSQAAC0gBwAnHQ0AJR0SACMdFwAhHR0AIR0kACAeKwAfHjIA&#10;Hh87AB0fRQAcIE8AGiFcABkhagAYInsAFiKPABUiowAUI7oAEyPaABQj9QAVI/8AFiP/AJ48AACT&#10;QQAAiUQAAH9GAAB1RgAAbEQAAGJBAABXPAAATTgAAEQ0AAA8MAAAMysAAComAwAjIgsAICEQAB4h&#10;FQAcIhsAGyIhABoiKAAaIzAAGSM4ABgkQgAWJU0AFSVZABQmaAATJnkAEiaNABEnogAQJ7gADifW&#10;ABAo9AARJ/8AESf/AJxAAACRRQAAh0gAAH1KAAB0SgAAakkAAGBGAABVQQAATD4AAEM6AAA6NgAA&#10;MTIAACgtAAAgKQkAGycOABknEgAYJxgAFicfABUoJQAUKC0AEyg2ABIpQAASKUsAESpXABAqZgAO&#10;K3cADiuLAA0snwAMLLUACyzPAAws7wANLP8ADSv/AJlEAACPSQAAhUwAAHxOAABzTwAAaU4AAF5L&#10;AABTRwAASkQAAEJAAAA5PQAALzgAACU0AAAdMAUAFi0MABQsEAATLRUAEi0cABEtIwAQLSoADy4z&#10;AA4uPQANL0gADS9VAAwwYwAKMHQACTCIAAgxnAAGMbEABjHLAAYx6wAHMPwACDD/AJdIAACNTQAA&#10;g1EAAHpTAABxVAAAZ1IAAF1QAABSTAAASUoAAEBGAAA1QgAAKz4AACI6AAAaNwEAEjQJAA8zDgAO&#10;MxMADTMZAA0zIAAMNCgACzQxAAo1OwAINUYABzVSAAU2YAAENnEAAjaEAAA2mQAANq8AADbIAAA2&#10;6AAANvkAATX/AJRNAACKUgAAgVYAAHhYAABvWQAAZVgAAFtVAABRUgAAR08AADxMAAAxSAAAJ0QA&#10;AB5BAAAWPwAAEDwHAAs6DQAJOhEACDsXAAY7HgAFOyYABDsuAAI7OAABPEMAADxPAAA8XgAAPG4A&#10;ADyBAAA8lwAAPKwAADvFAAA75wAAO/gAADv/AJFSAACIWAAAf1wAAHZdAABtXgAAY10AAFpcAABO&#10;WAAAQlQAADdRAAAtTgAAI0sAABpJAAASRgAADUQGAAdDDAADQxAAAEMVAABDGwAAQyMAAEMrAABD&#10;NQAAQ0AAAENNAABDWwAAQ2sAAEN+AABDlAAAQqoAAELDAABB5gAAQfkAAEH/AI5YAACGXgAAfWEA&#10;AHNjAABrZAAAYmMAAFdhAABJXQAAPVoAADJYAAAnVQAAHlMAABVRAAAOTwAACU0FAAJNCwAATA4A&#10;AEwTAABLGAAASx8AAEsoAABLMgAASz0AAEtJAABLVwAAS2cAAEp7AABKkAAASacAAEnAAABI5AAA&#10;SPgAAEf/AItfAACDZAAAemcAAHFpAABpagAAXmkAAFBmAABDZAAAN2EAACxfAAAhXQAAGFsAABBZ&#10;AAAKWAAAA1cDAABXCQAAVg0AAFUQAABVFQAAVBsAAFQjAABULQAAVDkAAFRFAABUUwAAVGQAAFN3&#10;AABTjQAAUqQAAFG9AABQ4gAAUPgAAE//AIhnAAB/awAAd24AAG9wAABlcAAAV24AAEpsAAA9awAA&#10;MGkAACVoAAAaZgAAEWQAAAtjAAAEYgAAAGIBAABhBgAAYAsAAGAOAABfEgAAXxcAAF8eAABeKAAA&#10;XjMAAF5AAABeTwAAXl8AAF1yAABdiAAAXKAAAFu5AABa3wAAWfcAAFj/AIRuAAB8cgAAdXUAAGt2&#10;AABddQAAT3QAAEJzAAA1cwAAKHIAAB1wAAATbwAADG4AAARuAAAAbgAAAG4AAABsAgAAbAcAAGsL&#10;AABrDgAAaxIAAGoZAABqIgAAai0AAGo6AABpSQAAaVoAAGlsAABogwAAZ5sAAGa1AABl2AAAZPUA&#10;AGT/AIB1AAB6eQAAcHsAAGJ7AABUfAAARnwAADl8AAAsfAAAH3sAABR6AAANegAABHoAAAB6AAAA&#10;egAAAHoAAAB5AAAAeQEAAHgGAAB4CwAAeA4AAHgTAAB4GgAAeCUAAHgyAAB3QQAAd1IAAHdlAAB2&#10;fAAAdZUAAHSvAABzzgAAcvEAAHH/AH59AAB1gAAAZ4EAAFiCAABKgwAAPIQAAC6FAAAhhQAAFYUA&#10;AA2FAAADhQAAAIYAAACHAAAAiAAAAIgAAACHAAAAhwAAAIcAAACHBAAAhwkAAIcOAACIEwAAiBwA&#10;AIgpAACIOAAAh0oAAIddAACGcwAAho0AAIWnAACExQAAg+wAAIL+AHiEAABqhgAAXIgAAE2KAAA/&#10;jAAAMY4AACOPAAAWjwAADZAAAAKRAAAAkgAAAJMAAACVAAAAlgAAAJYAAACWAAAAlgAAAJYAAACX&#10;AAAAlwAAAJcHAACYDQAAmRMAAJofAACaLQAAmj8AAJpSAACaaAAAmYMAAJmfAACYugAAl+IAAJb4&#10;AG2KAABfjQAAUJAAAEGTAAAzlgAAJJcAABaYAAANmQAAAZsAAACdAAAAnwAAAKEAAACkAAAApQAA&#10;AKQAAAClAAAApQAAAKYAAACnAAAAqAAAAKkAAACqBAAArAwAAK4TAACuIQAArjMAAK5HAACuXQAA&#10;rnYAAK6TAACurgAArc0AAKzvAGGRAABTlQAARJgAADWcAAAmnwAAF6EAAA2jAAAApQAAAKcAAACq&#10;AAAArAAAALAAAACyAAAAtAAAALMAAAC0AAAAtQAAALcAAAC4AAAAuQAAALsAAAC9AAAAvwEAAMML&#10;AADFFQAAxSUAAMY5AADHTwAAx2gAAMaFAADGogAAxrwAAMbeAFWZAABHnQAAOKIAACmmAAAZqAAA&#10;DasAAACtAAAAsQAAALQAAAC3AAAAugAAAL8AAADBAAAAxAAAAMMAAADFAAAAxgAAAMgAAADKAAAA&#10;zQAAAM8AAADSAAAA1gAAANsAAADgDAAA4RgAAOMrAADkQQAA5VoAAOZ0AADmkQAA5awAAOXEAP8A&#10;AAD/AAAA/wAAAP8AAQD/AAoA/wASAP8AHQD/ACgA/wA0AP8APgD9AEgA+gBQAPcAVwD1AF0A9ABj&#10;APIAaQDwAG8A7wB0AO0AewDrAIEA6QCJAOgAkgDmAJwA5ACoAOIAtwDfAM0A3ADuANkA/wDZAP8A&#10;ygD/AL4A/wC1AP8AsAD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA/wAPAPwAGAD4ACMA9AAuAPAAOADr&#10;AEIA6ABKAOUAUQDiAFgA4ABdAN4AYwDcAGgA2QBuANYAdADUAHsA0QCCAM8AiwDNAJUAygChAMgA&#10;rwDFAMEAwgDjAMAA+wDAAP8AuwD/ALAA/wCoAP8ApAD/AP8AAAD/AAAA/wAAAPsAAADzAAEA7QAM&#10;AOgAEwDjAB4A4AAoANoAMgDTADwAzwBEAMwASwDJAFEAxgBXAMQAXQDCAGIAwQBnAL8AbQC9AHQA&#10;uwB7ALkAhAC3AI4AtACZALIApwCvALcArQDQAKsA8gCqAP8AqQD/AKEA/wCbAP8AlwD/AP8AAAD/&#10;AAAA9AAAAOkAAADgAAAA1QAIAM4AEADJABgAxQAiAMEAKwC8ADUAuQA9ALYARQCzAEsAsQBRAK8A&#10;VgCuAFsArABhAKoAZgCpAG0ApgB0AKQAfACiAIYAoACSAJ4AnwCcAK4AmQDDAJcA5wCWAP8AlQD/&#10;AJIA/wCNAP8AigD/APwAAADwAAAA4wAAANQAAADIAAAAvwADALkADQCzABMArwAcAKwAJQCpAC4A&#10;pQA2AKMAPgCgAEQAngBKAJ0AUACbAFUAmQBaAJcAXwCWAGYAlABsAJIAdQCQAH4AjgCKAIsAlwCJ&#10;AKYAhwC4AIUA1gCEAPYAggD/AIEA/wB+AP8AfAD/AO0AAADdAAAAzAAAAMEAAAC4AAAArgAAAKcA&#10;CQCiABAAngAXAJoAHwCXACcAlAAvAJEANwCPAD0AjQBDAIsASQCJAE4AiABTAIYAWQCEAF8AggBl&#10;AIAAbQB+AHcAfACCAHoAjwB4AJ4AdQCvAHMAxwByAOwAcQD/AHAA/wBwAP8AbgD/AN0AAADJAAAA&#10;vAAAALEAAACpAAAAoQAAAJkAAwCTAAwAjgASAIoAGQCHACEAhAApAIEAMAB/ADcAfQA9AHsAQgB5&#10;AEgAeABNAHYAUgB0AFgAcgBfAHEAZwBvAHAAbAB7AGoAiABoAJcAZgCoAGUAvABjAOEAYgD6AGEA&#10;/wBhAP8AYQD/AM0BAAC8BQAArwUAAKUCAACcAAAAlAAAAI0AAACGAAgAgQAOAHwAFAB4ABsAdQAj&#10;AHIAKQBwADAAbgA2AG0APABrAEEAaQBHAGgATABmAFIAZABZAGMAYABhAGkAXwB0AF0AgQBbAJAA&#10;WQChAFcAtABWANAAVQDyAFUA/wBUAP8AVQD/AMEMAACyDgAApg8AAJsOAACSCwAAiQUAAIIAAAB7&#10;AAIAdQALAHAAEABsABYAaAAdAGYAIwBjACoAYQAwAGAANgBeADsAXQBBAFsARgBaAEwAWABTAFYA&#10;WwBUAGQAUgBuAFEAewBPAIoATQCbAEwArgBLAMYASgDqAEkA/gBJAP8ASQD/ALkSAACqFgAAnhcA&#10;AJQWAACKEwAAgRAAAHkLAABxAwAAawAGAGUADQBhABEAXQAYAFoAHgBYACQAVgAqAFQAMABTADYA&#10;UQA7AFAAQQBOAEcATQBOAEsAVgBJAF8ARwBpAEYAdgBEAIUAQwCXAEEAqQBAAL8APwDiAD8A+AA+&#10;AP8APwD/ALIZAACkHgAAmB8AAI4fAACEHAAAehgAAHISAABqDgAAYggAAFwBCABXAA4AUwATAFAA&#10;GQBOAB8ATAAlAEoAKwBIADAARwA2AEYAPABEAEIAQwBJAEEAUQA/AFoAPgBlADwAcgA6AIEAOQCT&#10;ADgApQA2ALoANgDbADUA9AA1AP8ANQD/AKwgAACfJAAAlCYAAIkmAAB/JAAAdSAAAGwbAABkFQAA&#10;XBAAAFQMAQBOBgoASgIPAEcAFABEABoAQgAgAEAAJQA/ACsAPgExADwBNwA7Aj4AOQJFADgDTQA2&#10;A1YANQRhADMEbgAxBX4AMAWQAC8FowAtBrgALAbUACwH8AAsCP8ALAj/AKglAACbKgAAkCwAAIYt&#10;AAB7KwAAcicAAGgiAABfHQAAVxcAAE8SAABIDgQAQQoLAD4HEAA7BhUAOQcbADgHIQA2CCYANQgs&#10;ADMIMgAyCTkAMQlBAC8JSQAuClMALApeACsLbAApC3wAKAyPACYMogAlDLcAJAzTACMN8AAkDf8A&#10;JQ3/AKQqAACYLwAAjTIAAIMyAAB5MQAAby4AAGUpAABcJAAAUx8AAEsZAABDEwAAPBAGADUNDAAz&#10;DBEAMQwWAC8MHAAuDSIALQ0oACsNLgAqDTUAKQ09ACcORgAmDlAAJA5cACMPagAiD3sAIBCOAB8Q&#10;ogAdELcAHBDUAB0R8gAdEf8AHhH/AKEvAACVMwAAijYAAIA3AAB2NgAAbTMAAGMvAABZKgAAUCUA&#10;AEggAAA/GgAAOBUAADARCAAsEA4AKhASACgQGAAnEB4AJRAkACQQKgAjETIAIhE6ACERQwAgEk4A&#10;HhJaAB0TaAAbE3gAGhOLABgUoAAXFLUAFhTRABYV8QAXFf8AGBT/AJ4zAACTNwAAiDoAAH47AAB0&#10;OwAAazgAAGE0AABXLwAATisAAEUmAAA9IQAANBwAAC0XBQAmEwwAIxMQACITFQAgExoAHxMhAB4U&#10;JwAdFC8AHBU3ABsVQQAaFksAGRZXABcXZQAWF3YAFBiJABMYngASGLMAERnOABEZ7wASGf8AExn/&#10;AJw2AACROwAAhj4AAHw/AABzPwAAaT0AAF85AABVNQAATDAAAEMsAAA6JwAAMiIAACoeAQAiGQkA&#10;HhcOABwXEgAaFxcAGRgeABkYJAAYGSwAFxk0ABYaPgAVGkkAExtVABIbYwARHHQAEByHAA8dnAAO&#10;HbEADR3LAA0d7AAOHf8ADx3/AJk6AACPPwAAhEIAAHtEAABxQwAAaEIAAF4+AABTOgAASjYAAEEy&#10;AAA5LQAAMSkAACglAAAgIAYAGh0MABccEAAVHBUAFB0bABQdIgATHSkAEh4yABEfPAAQH0YAECBT&#10;AA4gYQANIXEADCGFAAsimQAKIq4ACSLHAAki5wAKIvsACyH/AJc+AACMQwAAg0YAAHlIAABwSAAA&#10;Z0YAAFxEAABSPwAASTsAAEA4AAA4NAAALzAAACcsAAAeJwMAFiMKABIhDgARIRMAECIZABAiIAAP&#10;IicADiMvAA0kOQAMJEQACyVQAAolXgAJJm8AByaCAAYmlgAEJqwAAybEAAQm5QAEJvcABib/AJVC&#10;AACKRwAAgUoAAHhMAABvTAAAZUsAAFtIAABQRAAAR0EAAD8+AAA3OwAALTYAACQxAAAbLQAAEyoH&#10;AA8oDQANJxEADSgWAAwoHQALKCUACiktAAkpNwAHKkIABipOAAQrXAADK2wAASt/AAArlAAAK6kA&#10;ACvBAAAr4wAAK/YAACr/AJJGAACISwAAf08AAHZRAABtUQAAY1AAAFpNAABPSgAAR0cAAD5EAAAz&#10;QAAAKTwAACA4AAAXNAAAETEFAAwvDAAJLhAABy4VAAYvGwAFLyMAAy8rAAIwNQAAMD8AADBMAAAx&#10;WQAAMWkAADF8AAAxkQAAMacAADC/AAAw4QAAMPUAAC//AJBLAACGUAAAfVQAAHVWAABrVgAAYlUA&#10;AFhTAABOUAAARU0AADpJAAAvRQAAJUIAABw+AAAUOwAADjkFAAk3CwAENg8AATYTAAA2GQAANiAA&#10;ADYpAAA2MgAANz0AADdJAAA3VwAAN2cAADd5AAA3jwAANqUAADa9AAA24AAANfUAADX/AI1QAACE&#10;VgAAfFoAAHJbAABpWwAAYFsAAFdZAABMVgAAQFIAADVOAAAqSwAAIEgAABdGAAAQQwAAC0EEAARA&#10;CgAAPw4AAD4RAAA+FgAAPh0AAD4mAAA+LwAAPjoAAD5GAAA+VAAAPmQAAD52AAA9jAAAPaMAADy7&#10;AAA83gAAO/UAADv/AIpXAACCXAAAeV8AAHBhAABoYQAAX2EAAFReAABHWwAAOlcAAC9VAAAlUgAA&#10;G1AAABJNAAAMSwAABkoDAABJCQAASA0AAEcQAABHFAAARhoAAEYiAABGLAAARjcAAEZDAABGUQAA&#10;RmAAAEVzAABFiQAARKAAAES4AABD3AAAQvUAAEL/AIhdAAB/YgAAd2UAAG5nAABnaAAAW2YAAE5j&#10;AABBYQAANF4AAClcAAAfWgAAFVcAAA5WAAAHVAAAAFMBAABSBgAAUQsAAFEOAABQEQAATxYAAE8e&#10;AABPJwAATzIAAE8/AABPTQAATl0AAE5vAABOhQAATZ0AAEy1AABL2AAASvUAAEr/AIVlAAB8aQAA&#10;dGwAAG1uAABibQAAVGsAAEdpAAA6ZwAALWUAACJkAAAYYgAAEGAAAAlfAAAAXgAAAF4AAABdAwAA&#10;XAgAAFsMAABaDwAAWhMAAFkZAABZIgAAWS0AAFk6AABZSAAAWFgAAFhrAABXgQAAV5kAAFayAABV&#10;0gAAVPQAAFP/AIFsAAB5cAAAc3MAAGhzAABacgAATHEAAD9wAAAybwAAJW4AABpsAAARawAACWoA&#10;AABqAAAAaQAAAGkAAABoAAAAZwMAAGYIAABmDAAAZg8AAGUUAABlHAAAZScAAGQ0AABkQwAAZFMA&#10;AGRlAABjewAAYpQAAGGtAABgzQAAX/EAAF7/AH10AAB3dwAAbnkAAF95AABReQAAQ3kAADZ4AAAp&#10;eAAAHHcAABF2AAAKdQAAAHUAAAB1AAAAdgAAAHUAAAB0AAAAdAAAAHMCAABzBwAAcwwAAHIQAABy&#10;FQAAciAAAHIsAAByOwAAcUwAAHFfAABxdAAAcI4AAG+oAABuxgAAbO0AAGv/AHt7AAByfgAAZH4A&#10;AFV/AABHgAAAOYEAACuCAAAegQAAEoEAAAqBAAAAgQAAAIIAAACDAAAAgwAAAIMAAACCAAAAggAA&#10;AIIAAACCAAAAggUAAIIKAACCDwAAghcAAIIjAACCMgAAgkMAAIFWAACBbAAAgIYAAH+hAAB+vQAA&#10;feYAAHz8AHaCAABogwAAWYUAAEuHAAA8iQAALooAACCLAAATiwAACosAAACMAAAAjQAAAI8AAACR&#10;AAAAkgAAAJEAAACRAAAAkQAAAJEAAACRAAAAkgAAAJICAACTCQAAlA8AAJQZAACUJwAAlDgAAJRM&#10;AACTYgAAk3wAAJOYAACSswAAkdgAAJD2AGqIAABcigAATY0AAD+QAAAwkgAAIZQAABSVAAAKlgAA&#10;AJcAAACZAAAAmwAAAJ0AAACfAAAAoAAAAKAAAACgAAAAoAAAAKEAAACiAAAAowAAAKQAAAClAAAA&#10;pgcAAKgQAACoHAAAqC0AAKlAAACpVgAAqW8AAKmLAACoqAAAp8cAAKbsAF+PAABQkgAAQZYAADOZ&#10;AAAjnAAAFJ0AAAqfAAAAoQAAAKMAAACmAAAAqAAAAKwAAACuAAAArwAAAK8AAACwAAAAsAAAALIA&#10;AACzAAAAtAAAALYAAAC3AAAAugAAAL0HAAC/EAAAvx8AAMAzAADASQAAwGIAAMB+AADAmwAAwLcA&#10;AL/YAFOXAABEmwAANZ8AACajAAAWpQAAC6cAAACqAAAArQAAALAAAACzAAAAtgAAALsAAAC9AAAA&#10;wAAAAL8AAADBAAAAwgAAAMQAAADGAAAAyAAAAMoAAADMAAAAzwAAANMAAADaBwAA2xMAAN0lAADe&#10;OwAA31MAAOBuAADfjAAA3akAAN3CAP8AAAD/AAAA/wAAAP8AAAD/AAcA/wAQAP8AGQD/ACQA/wAv&#10;APwAOgD5AEMA9QBLAPMAUgDxAFkA7wBeAO0AZADrAGkA6QBvAOcAdQDmAHwA5ACEAOIAjQDgAJcA&#10;3QCiANoAsQDVAMUA0gDoANAA/wDPAP8AxAD/ALgA/wCvAP8AqQD/AP8AAAD/AAAA/wAAAP8AAAD/&#10;AAIA+wANAPcAFQDzAB8A7wApAOoANADmAD0A4gBFAN4ATADbAFMA2ABYANQAXgDSAGMA0ABpAM4A&#10;bgDMAHUAygB9AMgAhQDGAJAAwgCbAMAAqQC+ALoAuwDZALkA9wC4AP8AtAD/AKkA/wCiAP8AnQD/&#10;AP8AAAD/AAAA/wAAAPYAAADuAAAA5wAKAOEAEQDcABoA1wAjANAALgDLADcAxwA/AMQARgDBAE0A&#10;vwBSAL0AWAC7AF0AuQBiALgAaAC2AG4AtAB1ALEAfgCvAIgArQCTAKoAoQCoALEApgDIAKQA7QCi&#10;AP8AogD/AJsA/wCVAP8AkQD/AP8AAAD8AAAA7gAAAOMAAADYAAAAzQAFAMYADgDBABUAvQAeALkA&#10;JwC1ADAAsgA4AK8AQACsAEYAqgBMAKgAUQCnAFYApQBbAKMAYQChAGcAnwBuAJ4AdgCbAIAAmQCM&#10;AJcAmQCUAKgAkgC8AJAA3wCOAPsAjgD/AIsA/wCGAP8AgwD/APgAAADpAAAA3AAAAMwAAADBAAAA&#10;uAAAALIACgCsABEAqAAYAKUAIQCiACkAngAyAJwAOQCZAD8AlwBFAJUASgCUAFAAkgBVAJAAWgCP&#10;AGAAjQBnAIsAbwCJAHgAhgCEAIQAkQCCAKAAgACyAH0AzAB8APEAewD/AHoA/wB3AP8AdQD/AOYA&#10;AADTAAAAxgAAALsAAACxAAAApwAAAKEABQCbAA0AlwATAJMAGwCQACMAjAArAIoAMgCIADgAhgA+&#10;AIQARACCAEkAgQBOAH8AUwB9AFkAewBgAHkAaAB3AHEAdQB8AHMAiQBwAJgAbwCpAG0AvwBrAOYA&#10;agD/AGkA/wBpAP8AZwD/ANMAAADDAAAAtQAAAKsAAACjAAAAmwAAAJIAAACMAAoAhwAQAIMAFgB/&#10;AB0AfQAkAHoAKwB4ADIAdgA4AHQAPQByAEIAcQBIAG8ATQBtAFMAbABZAGoAYQBoAGoAZgB0AGQA&#10;gQBhAJEAXwCiAF4AtgBcANUAWwD3AFsA/wBaAP8AWgD/AMUAAAC2AgAAqQIAAJ8AAACWAAAAjgAA&#10;AIcAAACAAAUAegAMAHUAEQBxABgAbgAeAGsAJQBpACsAZwAxAGYANwBkADwAYwBBAGEARwBfAE0A&#10;XgBTAFwAWwBaAGQAWABuAFYAewBUAIoAUgCbAFEArgBQAMgATwDuAE4A/wBOAP8ATQD/ALsKAACs&#10;DQAAoA0AAJUMAACMCAAAgwIAAHwAAAB1AAAAbgAIAGkADgBlABMAYgAZAF8AHwBdACUAWwArAFkA&#10;MQBYADYAVgA7AFUAQQBTAEcAUQBOAFAAVQBOAF4ATABoAEoAdQBIAIQARwCVAEUAqABEAL8AQwDk&#10;AEIA/ABCAP8AQgD/ALIRAAClFAAAmRUAAI4TAACEEQAAew0AAHMIAABsAAAAZQADAF8ACwBbAA8A&#10;VwAUAFQAGgBRAB8ATwAlAE4AKwBMADAASwA2AEkAPABIAEIARgBIAEUAUABDAFkAQQBjAD8AbwA+&#10;AH4APACQADsAowA6ALgAOQDZADgA9QA4AP8AOAD/AKwXAACfGwAAkx0AAIkcAAB/GQAAdRUAAGwQ&#10;AABkDAAAXQYAAFYABgBRAAwATQAQAEoAFQBHABoARQAgAEQAJgBCACsAQQAxAD8ANgA+AD0APABE&#10;ADsASwA5AFQANwBfADYAawA0AHoAMgCMADEAngAwALMALwDOAC8A7wAuAP8ALgD/AKceAACaIgAA&#10;jyQAAIQkAAB6IQAAcR0AAGcYAABfEwAAVw4AAFAKAABJAwgARQANAEEAEQA+ABYAPAAbADoAIQA5&#10;ACYANwAsADYAMgA0ADgAMwA/ADEARwAwAFAALgBbAC0AZwArAHYAKgCIACgAnAAnALAAJgDJACUA&#10;6gAlAfsAJQH/AKIjAACWKAAAiyoAAIEqAAB3KAAAbSUAAGQgAABbGwAAUhUAAEsQAABDDAIAPQcJ&#10;ADkDDgA2ARIAMwEXADEBHAAwASIALwInAC0CLQAsAzQAKgM7ACkEQwAoBE0AJgVYACUFZQAjBnQA&#10;IgaGACAGmgAfB64AHgfGAB0H5wAdCPgAHQn/AJ8oAACTLQAAiC8AAH4vAAB0LgAAaisAAGEmAABY&#10;IQAATxwAAEcXAAA/EgAAOA4EADELCgAuCA4AKwcSACkHFwAoCB0AJwgjACUIKQAkCTAAIwk3ACEK&#10;QAAgCkoAHwtVAB0LYgAbDHIAGgyFABgMmQAXDK0AFgzGABUN5gAVDfkAFg3/AJwtAACQMQAAhjQA&#10;AHw0AAByMwAAaDEAAF8sAABVJwAATCMAAEQdAAA8GAAANBMAAC0QBgAmDQsAJAwPACIMEwAhDBkA&#10;HwwfAB4NJQAdDSwAGw00ABoOPQAZDkcAFw5TABYOYQAUD3EAExCEABIQmAAREK4AEBDGABAQ6AAQ&#10;EPsAERD/AJkxAACONQAAhDgAAHo5AABwOAAAZzYAAF0yAABTLQAASigAAEIkAAA5HwAAMRoAACoV&#10;AQAjEQcAHRANABsPEAAZDxUAGBAbABcQIQAWECkAFRAxABQROgATEUUAEhJRABESXwAQEm8ADhOC&#10;AA4TlgANE6sACxPCAAsU4wAMFPoADRP/AJc1AACMOQAAgjwAAHg9AABvPQAAZToAAFs3AABSMgAA&#10;SS4AAEAqAAA3JQAALyEAACgcAAAgGAMAGRQKABUSDgAUEhIAExMYABITHwARFCYAERQuABAUOAAP&#10;FUIADhZPAA0WXAAMF2wACxd/AAkYkwAIGKgABhi/AAcY4AAHGPUACRj/AJU4AACKPQAAgEAAAHdB&#10;AABtQQAAZD8AAFo8AABQOAAARzMAAD4wAAA2KwAALicAACcjAAAfHwAAFxoIABIXDQAQFxEADxcW&#10;AA4YHAAOGCMADRksAAwaNQALGkAAChtMAAkbWgAHHGkABRx8AAQdkQACHaYAAR28AAIc3QACHPIA&#10;Axz/AJM8AACIQQAAf0QAAHVFAABsRQAAY0QAAFlBAABPPQAARjkAAD42AAA1MgAALi4AACUqAAAd&#10;JQAAFCEEAA8dCwANHRAADB0UAAsdGgAKHiIACB4qAAcfMwAGID4ABCBKAAMhVwABIWcAACF5AAAh&#10;jgAAIaQAACG6AAAh2wAAIfIAACD+AJBAAACGRQAAfUgAAHRKAABrSgAAYkkAAFhGAABOQgAART8A&#10;AD08AAA1OQAAKzQAACIvAAAZKwAAEigEAA0kCgAJIw4ABiMSAAUjGQAEJCAAAiQoAAElMQAAJTwA&#10;ACVIAAAmVQAAJmUAACZ3AAAmjAAAJqIAACa5AAAm2QAAJfIAACX+AI5FAACESQAAe00AAHNPAABq&#10;TwAAYE4AAFdLAABNSAAAREUAADxCAAAxPQAAJzkAAB41AAAVMgAADy4DAAosCgAFKw4AASoRAAAq&#10;FgAAKh4AAComAAArLwAAKzkAACtFAAAsUwAALGIAACx1AAAsigAAK6AAACu3AAAr1gAAKvIAACr/&#10;AIxJAACCTgAAelIAAHFUAABoVAAAX1MAAFZRAABMTgAAQ0sAADdHAAAtQwAAIz8AABo8AAASOAAA&#10;DDYDAAYzCQAAMg0AADIQAAAxFAAAMRsAADEjAAAxLAAAMjcAADJDAAAyUAAAMmAAADJyAAAyhwAA&#10;MZ4AADG1AAAw1AAAMPIAAC//AIlPAACAVAAAeFcAAG9ZAABmWQAAXlkAAFVXAABJUwAAPk8AADJM&#10;AAAoSAAAHkUAABVCAAAOQAAACD0CAAE8CAAAOwwAADoPAAA5EgAAORgAADkgAAA5KQAAOTQAADlA&#10;AAA5TgAAOV0AADlvAAA4hQAAOJwAADezAAA30gAANvIAADX/AIdVAAB/WgAAdl0AAG1fAABlXwAA&#10;XV8AAFJcAABEWAAAOFUAAC1SAAAiTwAAGEwAABBKAAAKSAAAA0YBAABFBgAARAoAAEMNAABCEAAA&#10;QRUAAEEdAABBJgAAQTEAAEE9AABBSgAAQVoAAEFsAABAgQAAP5kAAD+xAAA+0AAAPfIAADz/AIRc&#10;AAB8YAAAc2MAAGxlAABkZgAAWWQAAEthAAA+XgAAMlsAACZZAAAcVgAAElQAAAxSAAAEUQAAAE8A&#10;AABOAwAATQgAAEwMAABLDgAASxIAAEoZAABKIgAASiwAAEo5AABKRwAASlYAAEloAABJfgAASJYA&#10;AEevAABGzQAARfEAAET/AIFjAAB5ZwAAcmoAAGtsAABgawAAUmkAAERmAAA3ZAAAKmIAAB9gAAAV&#10;XgAADV0AAAZbAAAAWgAAAFkAAABYAAAAVwQAAFYIAABWDAAAVRAAAFQUAABUHQAAVCcAAFQ0AABU&#10;QgAAU1IAAFNkAABSeQAAUpIAAFGrAABQygAAT+8AAE7/AH5qAAB3bgAAcHEAAGZxAABYcAAASm8A&#10;ADxtAAAvbAAAImoAABdpAAAOZwAABmYAAABlAAAAZQAAAGUAAABjAAAAYgAAAGIEAABhCAAAYQ0A&#10;AGAQAABgFwAAYCEAAF8uAABfPAAAX00AAF5eAABedAAAXY0AAFynAABbxQAAWu0AAFn/AHtyAAB1&#10;dgAAa3cAAF12AABPdgAAQXUAADN1AAAmdAAAGXMAABByAAAHcQAAAHEAAABxAAAAcQAAAHEAAABv&#10;AAAAbwAAAG4AAABuAgAAbggAAG0MAABtEQAAbRoAAG0mAABsNQAAbEYAAGtYAABrbQAAaoYAAGmh&#10;AABovgAAZ+gAAGb+AHl6AABwfAAAYXwAAFN9AABEfQAANn4AACh+AAAbfQAAEH0AAAd9AAAAfQAA&#10;AH0AAAB+AAAAfwAAAH4AAAB9AAAAfQAAAHwAAAB8AAAAfAAAAHwGAAB8DAAAfBIAAHwdAAB8LAAA&#10;fDwAAHxPAAB7ZQAAe34AAHqaAAB5tgAAeN8AAHf6AHOAAABlgQAAVoMAAEiEAAA5hgAAK4cAAB2H&#10;AAARhwAAB4gAAACIAAAAiQAAAIoAAACMAAAAjQAAAI0AAACMAAAAjAAAAIwAAACMAAAAjAAAAI0A&#10;AACNBAAAjgwAAI4TAACPIQAAjjIAAI5GAACOWwAAjXQAAI2QAACMrQAAi84AAIrzAGiGAABaiAAA&#10;S4sAADyNAAAtjwAAHpAAABGRAAAHkgAAAJMAAACVAAAAlwAAAJkAAACbAAAAnAAAAJsAAACbAAAA&#10;nAAAAJwAAACdAAAAngAAAJ4AAACfAAAAoQMAAKIMAACiFgAAoyYAAKM6AACjTwAAo2gAAKKGAACi&#10;ogAAosAAAKHoAFyNAABNkAAAP5MAADCWAAAhmQAAEpoAAAebAAAAnQAAAKAAAACiAAAApAAAAKgA&#10;AACqAAAAqwAAAKoAAACrAAAArAAAAK0AAACuAAAArwAAALEAAACyAAAAtAAAALcBAAC5DQAAuRoA&#10;ALotAAC6QwAAulsAALp3AAC7lAAAu7EAALnSAFCVAABBmAAAMpwAACOgAAATogAACKQAAACnAAAA&#10;qgAAAKwAAACvAAAAsgAAALcAAAC5AAAAuwAAALoAAAC8AAAAvQAAAL8AAADAAAAAwgAAAMQAAADG&#10;AAAAyQAAAM0AAADSAQAA1A8AANUfAADXNQAA2E0AANhpAADXhgAA16MAANa9AP8AAAD/AAAA/wAA&#10;AP8AAAD/AAMA/wANAP8AFQD/ACAA/AArAPgANQD0AD8A8ABHAO4ATgDrAFQA6QBaAOcAXwDlAGQA&#10;4wBqAOEAcADfAHYA3QB+ANsAhwDYAJEA0wCdAM8AqwDNAL0AywDgAMkA+wDHAP8AvQD/ALEA/wCp&#10;AP8AowD/AP8AAAD/AAAA/wAAAP8AAAD8AAAA9gALAPEAEQDtABsA6QAlAOQAMADfADkA2gBBANUA&#10;SADRAE4AzwBUAM0AWQDLAF4AyQBjAMcAaQDFAG8AwwB3AMAAfwC+AIoAuwCVALgAowC2ALQAtADN&#10;ALIA8gCwAP8ArAD/AKMA/wCcAP8AlwD/AP8AAAD/AAAA+gAAAPEAAADoAAAA4AAGANkADgDSABYA&#10;zgAfAMgAKQDEADIAwAA6AL0AQQC6AEgAuABNALYAUwC0AFgAsgBdALAAYgCuAGkArABvAKoAeACo&#10;AIIApgCOAKQAmwChAKsAnwDAAJ0A5gCbAP8AmgD/AJQA/wCOAP8AigD/AP8AAAD2AAAA6AAAANwA&#10;AADOAAAAxgABAL8ACwC6ABEAtgAaALIAIgCuACsAqgA0AKgAOwClAEEAowBHAKEATACfAFEAngBW&#10;AJwAXACaAGIAmQBoAJcAcACVAHoAkgCGAJAAkwCNAKIAiwC1AIkA0wCHAPcAhgD/AIQA/wB/AP8A&#10;fAD/APIAAADjAAAA0gAAAMUAAAC6AAAAsQAAAKsABwClAA4AoQAUAJ4AHACaACUAlwAtAJQANACS&#10;ADoAkABAAI4ARQCNAEoAiwBQAIkAVQCIAFsAhgBhAIQAaQCCAHIAfwB9AH0AiwB7AJoAeACrAHYA&#10;xAB0AOsAcwD/AHMA/wBwAP8AbgD/AN8AAADMAAAAvwAAALQAAACrAAAAoQAAAJoAAgCUAAsAkAAQ&#10;AIwAFwCIAB4AhQAmAIMALQCBADMAfwA5AH0APwB7AEQAeQBJAHgATgB2AFQAdABaAHMAYgBwAGsA&#10;bgB1AGwAgwBqAJIAaACjAGYAuABkAN4AYwD7AGIA/wBiAP8AYAD/AMwAAAC8AAAArwAAAKUAAACd&#10;AAAAlAAAAIwAAACGAAcAgQANAHwAEgB4ABkAdQAfAHMAJgBxAC0AbwAyAG0AOABrAD0AagBCAGgA&#10;SABnAE4AZQBUAGMAWwBhAGQAXwBuAF0AewBbAIoAWQCbAFcArwBWAMsAVQDyAFQA/wBUAP8AVAD/&#10;AL4AAACwAAAApAAAAJkAAACQAAAAiAAAAIEAAAB5AAIAcwAKAG8ADwBrABQAZwAaAGUAIABjACYA&#10;YQAsAF8AMgBeADcAXAA8AFsAQgBZAEcAVwBOAFYAVQBUAF4AUgBoAFAAdABOAIMATACVAEoAqABJ&#10;AMAASADoAEcA/wBHAP8ARwD/ALQJAACmCwAAmwwAAJAKAACGBQAAfgAAAHYAAABvAAAAaAAFAGMA&#10;DABfABAAWwAVAFgAGgBWACEAVAAmAFMALABRADEAUAA2AE4APABNAEIASwBIAEkAUABIAFgARgBi&#10;AEQAbgBCAH0AQACOAD8AogA9ALgAPQDdADwA+AA8AP8APAD/AKwQAACfEgAAlBIAAIkRAAB/DwAA&#10;dgwAAG4FAABmAAAAYAABAFkACABVAA0AUQARAE4AFgBLABsASQAhAEgAJgBGACsARQAxAEMANgBC&#10;ADwAQABDAD4ASwA9AFMAOwBdADkAaQA3AHgANgCJADQAnAAzALEAMgDOADIA8QAxAP8AMQD/AKYW&#10;AACaGQAAjhoAAIQaAAB6FgAAcBIAAGgOAABfCgAAWAMAAFEABABMAAoASAAOAEQAEgBBABYAPwAb&#10;AD0AIQA8ACYAOgAsADkAMQA3ADcANgA+ADQARgAzAE8AMQBZAC8AZQAuAHMALACFACsAmAAqAK0A&#10;KQDGACgA6gAoAP4AKAD/AKEcAACVIAAAiiEAAH8hAAB1HwAAbBoAAGMWAABaEQAAUg0AAEsHAABE&#10;AAYAQAALADwADwA4ABIANgAXADQAHAAzACEAMQAnADAALAAuADMALQA6ACsAQgAqAEsAKABVACYA&#10;YQAlAHAAJACBACIAlQAhAKkAIADBACAA5AAfAPkAHwD/AJ0iAACRJgAAhigAAHwnAAByJQAAaSIA&#10;AF8dAABXGAAAThMAAEYOAAA/CwAAOAUHADQADAAxABAALgATACwAGAAqAB0AKQAiACcAKAAmAC4A&#10;JAA2ACMAPgAiAEcAIABSAB8AXgAdAG0AHAB+ABoAkgAZAKcAGAC9ABcA3wAXAfUAFwL/AJonAACO&#10;KwAAhC0AAHktAABwKwAAZigAAF0kAABUHwAASxoAAEMUAAA7EAAANA0CAC0JCQApBQ0AJgMQACQB&#10;EwAiAhkAIQIeACACJAAeAyoAHQMyABsEOgAaBUQAGQVPABcGXAAWBmoAFAd8ABMHkAASB6UAEQe7&#10;ABAH2wAQCPIAEAn/AJcrAACMLwAAgTEAAHcyAABuMQAAZC4AAFsqAABRJQAASSAAAEAbAAA4FgAA&#10;MRIAACkOBAAjDAkAHwkNAB0HEAAbBxUAGQgaABgIIAAXCScAFgkuABUKNwATCkEAEgtNABELWgAQ&#10;C2kADgx7AA4MkAANDKUADA27AAsN2QALDfEADA3/AJUvAACKMwAAfzYAAHY2AABsNQAAYzMAAFkv&#10;AABQKwAARyYAAD4hAAA2HQAALhgAACcTAAAgEAUAGQ4KABUMDgAUDBEAEwwWABIMHAARDSMAEA0r&#10;AA8NNAAODj8ADQ5KAAwPWAALD2cAChB5AAgQjQAHEKIABhC4AAUQ1AAFEO8ABhD/AJIzAACINwAA&#10;fjoAAHQ7AABrOgAAYTgAAFg1AABOMAAARSwAAD0nAAA1IwAALR8AACYaAAAeFgEAFxMGABEQCwAO&#10;Dg4ADg8TAA0QGQANECAADBAoAAsRMgAKETwACBJIAAcSVQAGE2UABBN2AAMTiwABFKAAABO2AAAT&#10;0QAAE+4AABP7AJA2AACGOwAAfD4AAHM/AABqPwAAYD0AAFc5AABNNgAARDEAADwuAAA0KgAALCYA&#10;ACUiAAAeHgAAFhoCABAVCQAMEw4AChMSAAkUFwAIFB8ABxUmAAYVLwAEFjoAAxZGAAEXUwAAF2IA&#10;ABh0AAAYiQAAGJ8AABi1AAAX0AAAF+0AABf7AI46AACEPwAAe0IAAHJDAABoQwAAX0IAAFY/AABM&#10;OwAAQzcAADs0AAAzMAAALCwAACQpAAAbJAAAEx8CAA0bCQAJGQ0ABhkRAAQZFgACGR0AARokAAAa&#10;LQAAGzgAABtEAAAcUQAAHGAAAB1yAAAdhwAAHJ0AAByzAAAczgAAG+0AABv8AIw+AACCQwAAeUYA&#10;AHBIAABoSAAAXkYAAFVEAABLQAAAQz0AADs6AAAzNwAAKjIAACAtAAAXKQAAECUCAAsiCQAFIA0A&#10;AR8QAAAfFAAAHxsAACAiAAAgKwAAITYAACFBAAAhTwAAIV4AACJwAAAihQAAIZsAACGyAAAhzQAA&#10;IO0AAB/8AIpDAACASAAAeEsAAG9MAABmTQAAXUsAAFRJAABKRgAAQkMAADpAAAAvOwAAJTcAABwz&#10;AAATLwAADSwCAAcpCAABJwwAACYOAAAlEgAAJhkAACYhAAAmKQAAJjMAACc/AAAnTQAAJ1wAACdt&#10;AAAnggAAJ5kAACawAAAlzAAAJe4AACT9AIhIAAB/TAAAdlAAAG5RAABlUgAAXFEAAFNPAABKTAAA&#10;QUkAADVEAAArQAAAITwAABc5AAAQNgAACjIBAAMwBwAALwsAAC4OAAAtEQAALRYAAC0eAAAtJwAA&#10;LTEAAC09AAAtSgAALVkAAC1rAAAtgAAALJcAACyvAAArywAAKu4AACr+AIVNAAB9UgAAdVUAAGxX&#10;AABjVwAAW1YAAFNVAABHUQAAO00AADBJAAAlRgAAHEMAABM/AAANPQAABjoAAAA4BQAANwkAADYN&#10;AAA1DwAANBQAADQbAAA0JAAANC4AADQ6AAA0RwAANFcAADRoAAA0fQAAM5UAADKtAAAxygAAMe4A&#10;ADD/AINTAAB7WAAAc1sAAGpdAABiXQAAW10AAE9aAABCVgAANlIAACpPAAAgTAAAFkkAAA5HAAAI&#10;RAAAAEIAAABBAwAAPwcAAD4LAAA9DgAAPREAADwYAAA8IQAAPCsAADw3AAA8RAAAPFMAADxlAAA7&#10;egAAOpIAADqrAAA5yAAAOO0AADf/AIFaAAB5XgAAcWEAAGljAABiZAAAV2IAAEleAAA8WwAAL1gA&#10;ACRVAAAZUwAAEFEAAApPAAABTQAAAEwAAABKAAAASQQAAEgIAABHDAAARg8AAEYUAABFHAAARScA&#10;AEUzAABFQAAARVAAAERhAABEdgAAQ48AAEKoAABBxgAAQOwAAD//AH5hAAB2ZQAAb2gAAGhqAABd&#10;aQAAT2YAAEJkAAA0YQAAKF8AAB1dAAASWwAAC1kAAAJYAAAAVgAAAFYAAABUAAAAUwAAAFIEAABR&#10;CQAAUA0AAFAQAABPGAAATyIAAE8uAABPPAAAT0sAAE5dAABOcgAATYsAAEylAABLwgAASeoAAEj/&#10;AHtpAAB0bAAAbm8AAGRvAABVbQAAR2wAADlqAAAsaQAAIGcAABRlAAANZAAAA2IAAABiAAAAYQAA&#10;AGAAAABfAAAAXgAAAF0AAABcBAAAXAkAAFsNAABbEgAAWxwAAFooAABaNgAAWkYAAFlYAABZbQAA&#10;WIUAAFegAABWvQAAVegAAFP+AHlwAABzdAAAaXUAAFt0AABMcwAAPnMAADByAAAjcQAAFm8AAA1u&#10;AAAEbQAAAG0AAABtAAAAbQAAAGwAAABrAAAAagAAAGkAAABpAAAAaQMAAGgJAABoDgAAaBUAAGch&#10;AABnLwAAZz8AAGZSAABmZgAAZX8AAGSaAABjtwAAYuEAAGH8AHd4AABtegAAX3oAAFB6AABCegAA&#10;M3sAACV7AAAYegAADnkAAAR5AAAAeQAAAHkAAAB6AAAAegAAAHoAAAB4AAAAeAAAAHcAAAB3AAAA&#10;dwAAAHcBAAB3CAAAdw4AAHcYAAB3JgAAdjYAAHZJAAB1XwAAdXcAAHSTAABzrwAActMAAHH3AHF+&#10;AABjfwAAVIAAAEWCAAA2gwAAKIQAABqEAAAOgwAABIQAAACEAAAAhQAAAIYAAACIAAAAiQAAAIgA&#10;AACHAAAAhwAAAIcAAACHAAAAhwAAAIgAAACIAAAAiAcAAIkQAACJHAAAiSwAAIg/AACIVQAAiG0A&#10;AIeJAACGpwAAhccAAITvAGaEAABXhgAASIgAADmKAAAqjAAAG40AAA+NAAAEjgAAAJAAAACRAAAA&#10;kwAAAJUAAACXAAAAmAAAAJYAAACXAAAAlwAAAJcAAACYAAAAmAAAAJkAAACaAAAAmwAAAJ0HAACd&#10;EQAAnSEAAJ0zAACdSQAAnGIAAJx/AACcnAAAnLkAAJviAFqLAABLjgAAPJEAAC2TAAAelQAAEJYA&#10;AASYAAAAmgAAAJwAAACeAAAAoQAAAKQAAACmAAAApwAAAKYAAACnAAAApwAAAKgAAACpAAAAqgAA&#10;AKwAAACtAAAArwAAALEAAACzCQAAsxUAALQnAAC0PQAAtVUAALVwAAC0jgAAtKwAALTMAE2SAAA/&#10;lgAAL5oAACCdAAARnwAABaEAAACjAAAApgAAAKkAAACsAAAArwAAALMAAAC1AAAAtwAAALYAAAC3&#10;AAAAuAAAALoAAAC7AAAAvQAAAL8AAADBAAAAxAAAAMcAAADLAAAAzQwAAM4aAADPLwAAz0gAANBi&#10;AADQgAAA0J0AANC4AAAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIk&#10;JSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamts&#10;bm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1&#10;tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+&#10;//////////////////////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAA&#10;AQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJ&#10;SktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CR&#10;k5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na&#10;293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////&#10;////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQl&#10;JigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xu&#10;b3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2&#10;uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/&#10;/////////////////////////////////////////////////////wABAgMEBQYHCAkKCwwNDg8Q&#10;ERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJ&#10;SktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGC&#10;g4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7&#10;vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP0&#10;9fb3+Pn6+/z9/v9tZnQxAAAAAAMBIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAB&#10;AAAAAQIDBAUGBwgICQoLDA0ODxAREhMUFRYXGBkaGhscHR4fICEiIyQlJicoKSorLC0uLzAxMTIz&#10;NDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamts&#10;bW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6Sl&#10;pqeoqaqrrK2usLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dPU1dbX2Nna29zd3t/g&#10;4eLj5OXm5+jp6uvs7e7v8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4P&#10;DxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2&#10;Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZud&#10;n6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd&#10;3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+&#10;/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAg&#10;ISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpc&#10;XmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXG&#10;x8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v&#10;7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////igfBJQ0NfUFJPRklMRQAJCf//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////9P/////////////////////////////////////////r0f//////////////////////&#10;///////////////////36f7/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////hzdf/////////////////////////&#10;/////////////92vlrf0/////////////////////////////////////8WMaKfn////////////&#10;/////////////////////////8yciaTn//////////////////////////////////////rOu8b1&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////cxb31/////////////////////////////////////7+TeoXF////////////////&#10;////////////////////25BbPWWo9v/////////////////////////////////+vHU0AFSb6///&#10;///////////////////////////////TlH5JLE6a7P///////////////////////////////9jU&#10;yrN+ZW2l+f////////////////////////////////////TFrq/J////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////w1sbs////////////////////&#10;////////////////5ruRdGOr9/////////////////////////////////bEmnNFJjR9zP//////&#10;/////////////////////////7WAVTAKABlgsv//////////////////////////////z3Q1CwAA&#10;AApSp///////////////////////////////ljQAAAAAAABPp///////////////////////////&#10;///2aR0AAAkMBglSsf/////////////////////////////LOw4TNUxbTUxew///////////////&#10;//////////////+pYDZghp+2rKm42f/////////////////////////////gl42+5f//////////&#10;////////////////////////////7fn/////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////+vZyrzH///////////////////////////////////PmoFtWkaI6v//////////&#10;/////////////////////8R8PiYQAABUsP//////////////////////////////4IM8AAAAAAAu&#10;h+3/////////////////////////////rFMQAAAAAAAXbdb////////////////////////////7&#10;gDEAAAAAAAAJYcz////////////////////////////SWgIAAAAAAAAAXcz/////////////////&#10;//////////+oNQAAAAAAAAAAXNP///////////////////////////99DQAAAAAAAAAAVNb/////&#10;/////////////////////+59RQAAAAAAAAAARNT///////////////////////////yqZC8CAAAE&#10;IjdJWM7////////////////////////////ppGtBKD9jf5Wnutr/////////////////////////&#10;/////9WyrLLM5Pr/////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////+W7l3diyP//////////////&#10;///////////////////bnmc2CgACjP///////////////////////////////8h/PwUAAAAAXs//&#10;////////////////////////////2YE5AAAAAAAAPKr/////////////////////////////nkwA&#10;AAAAAAAAI5D////////////////////////////cbxoAAAAAAAAAEH35////////////////////&#10;//////+vSAAAAAAAAAAAAG/u//////////////////////////+EEwAAAAAAAAAAAGTm////////&#10;/////////////////+xRAAAAAAAAAAAAAFfe/////////////////////////7gVAAAAAAAAAAAA&#10;AEjW/////////////////////////3QUAAAAAAAAAAAAADjP////////////////////////+aJa&#10;EwAAAAAAAAAAACPF/////////////////////////9+bXCwAAAAAAAAAAA26////////////////&#10;///////////vsX1VOSIRBwECESKy///////////////////////////////fv6WZmJqgrL3a////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////jvp2AfPv////////////////////////////////yt4RXMA4AHaz/////&#10;/////////////////////////9KKTBUAAAAAAHLz////////////////////////////1n82AAAA&#10;AAAAAEvJ///////////////////////////6kT4AAAAAAAAAAC+r////////////////////////&#10;///AWgAAAAAAAAAAABqV//////////////////////////+NJAAAAAAAAAAAAAiE////////////&#10;/////////////+deAAAAAAAAAAAAAAB3/////////////////////////7QlAAAAAAAAAAAAAABq&#10;/////////////////////////30AAAAAAAAAAAAAAABb9P///////////////////////SsAAAAA&#10;AAAAAAAAAABM6///////////////////////pQAAAAAAAAAAAAAAAAA84f//////////////////&#10;////MAwAAAAAAAAAAAAAAAAt2f////////////////////+ZimEnAAAAAAAAAAAAAAAn1///////&#10;////////////////7b6JVScAAAAAAAAAAAAl3P/////////////////////////+yp12XUo8Mi0s&#10;MDlH3v///////////////////////////////ebd1tLQ09nk////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////+/Uu9b/////////&#10;////////////////////////57iPaksvFW///////////////////////////////+ShZzQHAAAA&#10;ADzJ////////////////////////////1oI7AAAAAAAAABKX///////////////////////////t&#10;hTEAAAAAAAAAAABv//////////////////////////+mQgAAAAAAAAAAAABQ4f//////////////&#10;/////////+xpAAAAAAAAAAAAAAA3yf///////////////////////7MvAAAAAAAAAAAAAAAitv//&#10;/////////////////////3kAAAAAAAAAAAAAAAAQp///////////////////////8jQAAAAAAAAA&#10;AAAAAAAAmf//////////////////////qQAAAAAAAAAAAAAAAAAAjP//////////////////////&#10;RgAAAAAAAAAAAAAAAAAAf//////////////////////fAAAAAAAAAAAAAAAAAAAAdP//////////&#10;//////////+XAAAAAAAAAAAAAAAAAAAAav/////////////////////OAAAAAAAAAAAAAAAAAAAA&#10;Y///////////////////////KSIBAAAAAAAAAAAAAAAAYf//////////////////////uaOAVzcX&#10;AAAAAAAAAAAAaP//////////////////////////+tOulIZ8dXFwcneBlP//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////bup2CaWnT&#10;///////////////////////////////Ik2U9GQAAAB2e////////////////////////////245M&#10;EwAAAAAAAABu///////////////////////////bfCwAAAAAAAAAAABF1///////////////////&#10;//////+LKgAAAAAAAAAAAAAitP///////////////////////8JEAAAAAAAAAAAAAAADl///////&#10;/////////////////30BAAAAAAAAAAAAAAAAf///////////////////////5zYAAAAAAAAAAAAA&#10;AAAAav//////////////////////nQAAAAAAAAAAAAAAAAAAWP//////////////////////RgAA&#10;AAAAAAAAAAAAAAAAR/j////////////////////pAAAAAAAAAAAAAAAAAAAANen/////////////&#10;//////+WAAAAAAAAAAAAAAAAAAAAJdv///////////////////+8AAAAAAAAAAAAAAAAAAAAGM7/&#10;///////////////////rAAAAAAAAAAAAAAAAAAAAD8L/////////////////////AAAAAAAAAAAA&#10;AAAAAAAACrn/////////////////////JwAAAAAAAAAAAAAAAAAACrX/////////////////////&#10;cAAAAAAAAAAAAAAAAAAADbn/////////////////////4JyMcFVCMyYbFA8NDhIaJr//////////&#10;///////////////////55NjSzszLzM/W4Pz/////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////r07zj////////////////////////////////0qmF&#10;ZUgsEgGF////////////////////////////8atxPA8AAAAAAABP4P//////////////////////&#10;///VfzUAAAAAAAAAAAAfsv///////////////////////+N1HQAAAAAAAAAAAAAAif//////////&#10;/////////////5AjAAAAAAAAAAAAAAAAZ///////////////////////1UMAAAAAAAAAAAAAAAAA&#10;SPb/////////////////////igAAAAAAAAAAAAAAAAAALt3/////////////////////OAAAAAAA&#10;AAAAAAAAAAAAF8j///////////////////++AAAAAAAAAAAAAAAAAAAABLb/////////////////&#10;//+cAAAAAAAAAAAAAAAAAAAAAKX///////////////////+6AAAAAAAAAAAAAAAAAAAAAJP/////&#10;///////////////cAAAAAAAAAAAAAAAAAAAAAIL/////////////////////AAAAAAAAAAAAAAAA&#10;AAAAAHT/////////////////////EwAAAAAAAAAAAAAAAAAAAGj/////////////////////QgAA&#10;AAAAAAAAAAAAAAAAAGD/////////////////////egAAAAAAAAAAAAAAAAAAAF3/////////////&#10;////////0QAAAAAAAAAAAAAAAAAAAGH//////////////////////yQAAAAAAAAAAAAAAAAAAGb/&#10;/////////////////////8msmYl9dnFsaWdmZ2tweoz/////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////ixaqReWF3////////////////////////////&#10;/92md1AsDAAAAAAxxP/////////////////////////gkk4TAAAAAAAAAAAAj///////////////&#10;/////////9JwHQAAAAAAAAAAAAAAYP//////////////////////7m8PAAAAAAAAAAAAAAAAN+L/&#10;////////////////////lhwAAAAAAAAAAAAAAAAAFMD/////////////////////QAAAAAAAAAAA&#10;AAAAAAAAAKP///////////////////+uAAAAAAAAAAAAAAAAAAAAAIn///////////////////+e&#10;AAAAAAAAAAAAAAAAAAAAAHL///////////////////+8AAAAAAAAAAAAAAAAAAAAAF//////////&#10;///////////aAAAAAAAAAAAAAAAAAAAAAE3////////////////////6AAAAAAAAAAAAAAAAAAAA&#10;ADv/////////////////////DgAAAAAAAAAAAAAAAAAAACr5////////////////////MwAAAAAA&#10;AAAAAAAAAAAAABvp////////////////////XgAAAAAAAAAAAAAAAAAAAA/b////////////////&#10;////jwAAAAAAAAAAAAAAAAAAAAbQ////////////////////0AAAAAAAAAAAAAAAAAAAAADK////&#10;/////////////////ysAAAAAAAAAAAAAAAAAAADI/////////////////////4AAAAAAAAAAAAAA&#10;AAAAAADL//////////////////////cWAQUFAwEAAAAAAAEGDRjL///////////////////////8&#10;6+HYz8zNz9DS1Nfc4ur/////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////8drG///////////////////////////////xxqOEaE0yGAAVq///////////////////&#10;////////uXxGGAAAAAAAAAAAcf///////////////////////9d8LwAAAAAAAAAAAAAAO+P/////&#10;////////////////32QJAAAAAAAAAAAAAAAADLX/////////////////////dAMAAAAAAAAAAAAA&#10;AAAAAI3////////////////////FFQAAAAAAAAAAAAAAAAAAAGr///////////////////+ZAAAA&#10;AAAAAAAAAAAAAAAAAEv///////////////////+2AAAAAAAAAAAAAAAAAAAAADD9////////////&#10;///////XAAAAAAAAAAAAAAAAAAAAABnn///////////////////2AAAAAAAAAAAAAAAAAAAAAAXT&#10;////////////////////DgAAAAAAAAAAAAAAAAAAAADB////////////////////LwAAAAAAAAAA&#10;AAAAAAAAAACv////////////////////UgAAAAAAAAAAAAAAAAAAAACe////////////////////&#10;eQAAAAAAAAAAAAAAAAAAAACO////////////////////pQAAAAAAAAAAAAAAAAAAAACA////////&#10;////////////2AAAAAAAAAAAAAAAAAAAAAB0/////////////////////zYAAAAAAAAAAAAAAAAA&#10;AABt/////////////////////3wAAAAAAAAAAAAAAAAAAABp/////////////////////9cNAAAA&#10;AAAAAAAAAAAAAABo//////////////////////9wAAAAAAAAAAAAAAAAAABh////////////////&#10;////////UDxGTlRZXWFkaGxwdn6J////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////v1buji3Nalf//////////////////////////+L+OZEEhBQAAAAAAUvz/////////&#10;//////////////edVhgAAAAAAAAAAAAAF8H/////////////////////5WwWAAAAAAAAAAAAAAAA&#10;AI3/////////////////////YwAAAAAAAAAAAAAAAAAAAF7///////////////////+dAAAAAAAA&#10;AAAAAAAAAAAAADX8//////////////////+hAAAAAAAAAAAAAAAAAAAAABHZ////////////////&#10;///KAAAAAAAAAAAAAAAAAAAAAAC7///////////////////uAAAAAAAAAAAAAAAAAAAAAACh////&#10;////////////////DAAAAAAAAAAAAAAAAAAAAACK////////////////////LQAAAAAAAAAAAAAA&#10;AAAAAAB2////////////////////TQAAAAAAAAAAAAAAAAAAAABk////////////////////bwAA&#10;AAAAAAAAAAAAAAAAAABS////////////////////lAAAAAAAAAAAAAAAAAAAAABA////////////&#10;////////vAAAAAAAAAAAAAAAAAAAAAAw////////////////////6g4AAAAAAAAAAAAAAAAAAAAi&#10;/////////////////////0QAAAAAAAAAAAAAAAAAAAAV/////////////////////4EAAAAAAAAA&#10;AAAAAAAAAAAL9f///////////////////8gLAAAAAAAAAAAAAAAAAAAC7P//////////////////&#10;//9eAAAAAAAAAAAAAAAAAAAA5f/////////////////////JHAAAAAAAAAAAAAAAAAAA2v//////&#10;////////////////nQEAAAAAAAAAAAAABw4Xxf///////////////////////9W5vMHHztXb4ebt&#10;9Pv/////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////jfz///////////////&#10;///////////////sxqWIbVQ7IQcAMt7////////////////////////XklkpAAAAAAAAAAAAAKD/&#10;/////////////////////4k2AAAAAAAAAAAAAAAAAGf/////////////////////ZgAAAAAAAAAA&#10;AAAAAAAAADL2//////////////////+VAAAAAAAAAAAAAAAAAAAAAAPI//////////////////+n&#10;AAAAAAAAAAAAAAAAAAAAAACg///////////////////XAAAAAAAAAAAAAAAAAAAAAAB8////////&#10;////////////AAAAAAAAAAAAAAAAAAAAAABe////////////////////JQAAAAAAAAAAAAAAAAAA&#10;AABD////////////////////SAAAAAAAAAAAAAAAAAAAAAAs////////////////////agAAAAAA&#10;AAAAAAAAAAAAAAAY////////////////////iwAAAAAAAAAAAAAAAAAAAAAF8///////////////&#10;////rwAAAAAAAAAAAAAAAAAAAAAA4f//////////////////1QAAAAAAAAAAAAAAAAAAAAAAz///&#10;/////////////////yQAAAAAAAAAAAAAAAAAAAAAvv///////////////////1QAAAAAAAAAAAAA&#10;AAAAAAAArv///////////////////4sAAAAAAAAAAAAAAAAAAAAAn////////////////////8sO&#10;AAAAAAAAAAAAAAAAAAAAkv////////////////////9XAAAAAAAAAAAAAAAAAAAAhv//////////&#10;//////////+qCgAAAAAAAAAAAAAAAAAAef//////////////////////bQAAAAAAAAAAAAAAAAAA&#10;Zv//////////////////////91UAAAAAAAAAAAAAAAAARf////////////////////////9qIys1&#10;P0pVYGp1foeRnP//////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////6M+2nYNpTrn/////&#10;////////////////////7LKDXDodAgAAAAAAAHv//////////////////////8VtKQAAAAAAAAAA&#10;AAAAAED/////////////////////gxsAAAAAAAAAAAAAAAAAAAfL//////////////////+SAAAA&#10;AAAAAAAAAAAAAAAAAACY//////////////////+kAAAAAAAAAAAAAAAAAAAAAABq////////////&#10;///////dAAAAAAAAAAAAAAAAAAAAAABB////////////////////DgAAAAAAAAAAAAAAAAAAAAAd&#10;////////////////////OQAAAAAAAAAAAAAAAAAAAAAA6P//////////////////YAAAAAAAAAAA&#10;AAAAAAAAAAAAzv//////////////////hQAAAAAAAAAAAAAAAAAAAAAAt///////////////////&#10;qAAAAAAAAAAAAAAAAAAAAAAAo///////////////////ywAAAAAAAAAAAAAAAAAAAAAAkP//////&#10;////////////7xYAAAAAAAAAAAAAAAAAAAAAff///////////////////z4AAAAAAAAAAAAAAAAA&#10;AAAAbP///////////////////2kAAAAAAAAAAAAAAAAAAAAAWv///////////////////5kAAAAA&#10;AAAAAAAAAAAAAAAASf///////////////////9IWAAAAAAAAAAAAAAAAAAAAOf//////////////&#10;//////9YAAAAAAAAAAAAAAAAAAAAKf////////////////////+iAAAAAAAAAAAAAAAAAAAAGf//&#10;///////////////////1VgAAAAAAAAAAAAAAAAAABP//////////////////////uy8AAAAAAAAA&#10;AAAAAAAAAPj//////////////////////6spAAAAAAAAAAAAAAAAAM//////////////////////&#10;///JRwAAAAAHEyAuPlJohO3/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////01cn////////////////////////////60rCSd11CKAwA&#10;AEr////////////////////////FfUUXAAAAAAAAAAAAABHY////////////////////xFAAAAAA&#10;AAAAAAAAAAAAAACf//////////////////+iDAAAAAAAAAAAAAAAAAAAAABo////////////////&#10;//+UAAAAAAAAAAAAAAAAAAAAAAA2///////////////////aAAAAAAAAAAAAAAAAAAAAAAAH7P//&#10;////////////////FQAAAAAAAAAAAAAAAAAAAAAAxP//////////////////SAAAAAAAAAAAAAAA&#10;AAAAAAAAov//////////////////dQAAAAAAAAAAAAAAAAAAAAAAg///////////////////nQAA&#10;AAAAAAAAAAAAAAAAAAAAaf//////////////////wwAAAAAAAAAAAAAAAAAAAAAAUv//////////&#10;////////5w8AAAAAAAAAAAAAAAAAAAAAPv///////////////////zMAAAAAAAAAAAAAAAAAAAAA&#10;K////////////////////1gAAAAAAAAAAAAAAAAAAAAAGP///////////////////4EAAAAAAAAA&#10;AAAAAAAAAAAABf///////////////////6wAAAAAAAAAAAAAAAAAAAAAAP//////////////////&#10;/94iAAAAAAAAAAAAAAAAAAAAAPL///////////////////9cAAAAAAAAAAAAAAAAAAAAAN//////&#10;//////////////+fAAAAAAAAAAAAAAAAAAAAAMz////////////////////oSgAAAAAAAAAAAAAA&#10;AAAAALf/////////////////////oBYAAAAAAAAAAAAAAAAAAJz//////////////////////3oC&#10;AAAAAAAAAAAAAAAAAHf///////////////////////96CwAAAAAAAAAAAAAABUz/////////////&#10;////////////oldodICNnKu80Of/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////7eP//////////////////////////9Kjelg6&#10;KSMcFg4GAACf/////////////////////6xSDgAAAAAAAAAAAAAAAABp///////////////////k&#10;QwAAAAAAAAAAAAAAAAAAAAA0//////////////////95AAAAAAAAAAAAAAAAAAAAAAAA4///////&#10;///////////NAAAAAAAAAAAAAAAAAAAAAAAAsv//////////////////EwAAAAAAAAAAAAAAAAAA&#10;AAAAhf//////////////////TwAAAAAAAAAAAAAAAAAAAAAAXf//////////////////gwAAAAAA&#10;AAAAAAAAAAAAAAAAOv//////////////////sgAAAAAAAAAAAAAAAAAAAAAAHP//////////////&#10;////2wMAAAAAAAAAAAAAAAAAAAAAAv///////////////////yoAAAAAAAAAAAAAAAAAAAAAAPv/&#10;/////////////////08AAAAAAAAAAAAAAAAAAAAAAOf//////////////////3QAAAAAAAAAAAAA&#10;AAAAAAAAANT//////////////////5sAAAAAAAAAAAAAAAAAAAAAAMD//////////////////8QH&#10;AAAAAAAAAAAAAAAAAAAAAK3///////////////////AzAAAAAAAAAAAAAAAAAAAAAJr/////////&#10;//////////9nAAAAAAAAAAAAAAAAAAAAAIb///////////////////+jAAAAAAAAAAAAAAAAAAAA&#10;AHL////////////////////jRAAAAAAAAAAAAAAAAAAAAFz/////////////////////kQYAAAAA&#10;AAAAAAAAAAAAAEH/////////////////////618AAAAAAAAAAAAAAAAAAB3/////////////////&#10;/////8pLAAAAAAAAAAAAAAAAAAD////////////////////////LVwAADBgkMT9OYHSLp8f/////&#10;/////////////////////9fn8v//////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/+vUzcfCvrq3s7Ctqail////////////////////3X5TPzAjGREJAgAAAAAAAAAA2///////////&#10;//////92AAAAAAAAAAAAAAAAAAAAAAAAp/////////////////+6AAAAAAAAAAAAAAAAAAAAAAAA&#10;df//////////////////BwAAAAAAAAAAAAAAAAAAAAAARv//////////////////TgAAAAAAAAAA&#10;AAAAAAAAAAAAGv//////////////////jAAAAAAAAAAAAAAAAAAAAAAAAP3/////////////////&#10;wQAAAAAAAAAAAAAAAAAAAAAAANv/////////////////8RkAAAAAAAAAAAAAAAAAAAAAAL7/////&#10;/////////////0QAAAAAAAAAAAAAAAAAAAAAAKT//////////////////2sAAAAAAAAAAAAAAAAA&#10;AAAAAI3//////////////////5EAAAAAAAAAAAAAAAAAAAAAAHn//////////////////7cAAAAA&#10;AAAAAAAAAAAAAAAAAGb//////////////////94hAAAAAAAAAAAAAAAAAAAAAFP/////////////&#10;//////9KAAAAAAAAAAAAAAAAAAAAAD////////////////////93AAAAAAAAAAAAAAAAAAAAACv/&#10;//////////////////+sCgAAAAAAAAAAAAAAAAAAABb////////////////////nRQAAAAAAAAAA&#10;AAAAAAAAAAD/////////////////////igAAAAAAAAAAAAAAAAAAAAD/////////////////////&#10;1k0AAAAAAAAAAAAAAAAAAAD9/////////////////////6cuAAAAAAAAAAAAAAAAAADV////////&#10;//////////////+YKgAAAAAAAAAABhgtRWDg////////////////////////qGN0gY+cq7vN4vr/&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////+fLt6mdlY6JhIB8eHRwbGhlkP//&#10;//////////////+8akgtGQoAAAAAAAAAAAAAAAAAMf//////////////////AAAAAAAAAAAAAAAA&#10;AAAAAAAAA///////////////////QgAAAAAAAAAAAAAAAAAAAAAAANz/////////////////jgAA&#10;AAAAAAAAAAAAAAAAAAAAALL/////////////////zgAAAAAAAAAAAAAAAAAAAAAAAI3/////////&#10;/////////ykAAAAAAAAAAAAAAAAAAAAAAGv//////////////////1oAAAAAAAAAAAAAAAAAAAAA&#10;AE7//////////////////4YAAAAAAAAAAAAAAAAAAAAAADT//////////////////64AAAAAAAAA&#10;AAAAAAAAAAAAAB7//////////////////9QXAAAAAAAAAAAAAAAAAAAAAAr/////////////////&#10;//o9AAAAAAAAAAAAAAAAAAAAAAD///////////////////9lAAAAAAAAAAAAAAAAAAAAAAD/////&#10;//////////////+OAAAAAAAAAAAAAAAAAAAAAAD///////////////////+8GQAAAAAAAAAAAAAA&#10;AAAAAADv///////////////////xTgAAAAAAAAAAAAAAAAAAAADY////////////////////iwAA&#10;AAAAAAAAAAAAAAAAAAC/////////////////////zEMAAAAAAAAAAAAAAAAAAACh////////////&#10;/////////5EZAAAAAAAAAAAAAAAAAAB6//////////////////////J0CgAAAAAAAAAAAAAAABFf&#10;///////////////////////odBMfLDhFU2JyhZu00vX//////////////////////////9fo9P//&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////+/fz8e7s&#10;6+vs8f//////////////////2bKZh3ltZF1WUUtGQTw4Mi0oI8T/////////////////SyULAAAA&#10;AAAAAAAAAAAAAAAAAJL/////////////////iAAAAAAAAAAAAAAAAAAAAAAAAGb/////////////&#10;////1wAAAAAAAAAAAAAAAAAAAAAAAD3//////////////////zMAAAAAAAAAAAAAAAAAAAAAABj/&#10;/////////////////2wAAAAAAAAAAAAAAAAAAAAAAAD//////////////////50AAAAAAAAAAAAA&#10;AAAAAAAAAAD//////////////////8kMAAAAAAAAAAAAAAAAAAAAAAD2//////////////////E1&#10;AAAAAAAAAAAAAAAAAAAAAADf//////////////////9bAAAAAAAAAAAAAAAAAAAAAADL////////&#10;//////////+CAAAAAAAAAAAAAAAAAAAAAAC3//////////////////+pBgAAAAAAAAAAAAAAAAAA&#10;AACj///////////////////TLwAAAAAAAAAAAAAAAAAAAACN////////////////////XgAAAAAA&#10;AAAAAAAAAAAAAAB3////////////////////kwcAAAAAAAAAAAAAAAAAAABe////////////////&#10;////zUMAAAAAAAAAAAAAAAAAAABA/////////////////////4cQAAAAAAAAAAAAAAAAAAAc////&#10;/////////////////9heAAAAAAAAAAAAAAAAAAAA//////////////////////+/TgAAAAAADhws&#10;PlJqhqXI////////////////////////wnyMmqe2xdbo/f//////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////7uHXz8nDvrq2sa2pp6amp67/////////////////&#10;voZtW0xANy8oIhwWEAsEAAAAABT/////////////////1wUAAAAAAAAAAAAAAAAAAAAAAAD/////&#10;/////////////zQAAAAAAAAAAAAAAAAAAAAAAAD2/////////////////3YAAAAAAAAAAAAAAAAA&#10;AAAAAADS/////////////////7AAAAAAAAAAAAAAAAAAAAAAAACy/////////////////+EkAAAA&#10;AAAAAAAAAAAAAAAAAACW//////////////////9RAAAAAAAAAAAAAAAAAAAAAAB8////////////&#10;//////95AAAAAAAAAAAAAAAAAAAAAABm//////////////////+gAAAAAAAAAAAAAAAAAAAAAABR&#10;///////////////////HIwAAAAAAAAAAAAAAAAAAAAA8///////////////////uSwAAAAAAAAAA&#10;AAAAAAAAAAAn////////////////////dAAAAAAAAAAAAAAAAAAAAAAQ////////////////////&#10;oxYAAAAAAAAAAAAAAAAAAAAA////////////////////2EwAAAAAAAAAAAAAAAAAAAAA////////&#10;/////////////4gPAAAAAAAAAAAAAAAAAAAA/////////////////////8tTAAAAAAAAAAAAAAAA&#10;AAAA//////////////////////+lOAAAAAAAAAAACR00TmuM////////////////////////mTlD&#10;UV9ufY6gtcvl/////////////////////////////+v5////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////+vMuayhmZGLhoF8eHRwa2hmZmjx/////////////////2FFMiMYDgYAAAAAAAAAAAAA&#10;AACe/////////////////34AAAAAAAAAAAAAAAAAAAAAAAB1/////////////////8MAAAAAAAAA&#10;AAAAAAAAAAAAAABS//////////////////s3AAAAAAAAAAAAAAAAAAAAAAAy////////////////&#10;//9qAAAAAAAAAAAAAAAAAAAAAAAW//////////////////+WAAAAAAAAAAAAAAAAAAAAAAAA////&#10;//////////////+/GwAAAAAAAAAAAAAAAAAAAAAA///////////////////mQgAAAAAAAAAAAAAA&#10;AAAAAAAA////////////////////aQAAAAAAAAAAAAAAAAAAAAAA////////////////////kAIA&#10;AAAAAAAAAAAAAAAAAAAA////////////////////uSwAAAAAAAAAAAAAAAAAAAAA9P//////////&#10;////////6FwAAAAAAAAAAAAAAAAAAAAA2f///////////////////5EYAAAAAAAAAAAAAAAAAAAA&#10;vP///////////////////8pTAAAAAAAAAAAAAAAAAAAAnf////////////////////+YLgAAAAAA&#10;AAAAAAAQKUZmxP/////////////////////ufx0MGig3RldpfpWvzO7/////////////////////&#10;////56CqucjY6fz/////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////99fDr5uLf29jU0tHQ0tfg/////////////////86einxxaWFbVlFM&#10;SEM+OjYyLy4x/////////////////9IlEQMAAAAAAAAAAAAAAAAAAAAA//////////////////9C&#10;AAAAAAAAAAAAAAAAAAAAAAAA//////////////////99AAAAAAAAAAAAAAAAAAAAAAAA////////&#10;//////////+wCwAAAAAAAAAAAAAAAAAAAAAA9v/////////////////dOQAAAAAAAAAAAAAAAAAA&#10;AAAA3P//////////////////YgAAAAAAAAAAAAAAAAAAAAAAxf//////////////////iQAAAAAA&#10;AAAAAAAAAAAAAAAAr///////////////////ryIAAAAAAAAAAAAAAAAAAAAAmf//////////////&#10;////1kgAAAAAAAAAAAAAAAAAAAAAgv///////////////////3IAAAAAAAAAAAAAAAAAAAAAaf//&#10;/////////////////6EoAAAAAAAAAAAAAAAAAAAATv///////////////////9NcAAAAAAAAAAAA&#10;AAAAAAAAM/////////////////////+WLgAAAAAAAAAAAAAAFTJSd//////////////////////g&#10;chMAAAEPHy9CWHCLqMjs////////////////////////ym9ufo6esMPY7///////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////54NLI&#10;wLq1sKyopaKfnZubnKCn//////////////////+CZFZLQzw2MCsnIh0YEw4JBAAA1P//////////&#10;//////+SAAAAAAAAAAAAAAAAAAAAAAAArf/////////////////MHgAAAAAAAAAAAAAAAAAAAAAA&#10;i//////////////////7UgAAAAAAAAAAAAAAAAAAAAAAbf//////////////////gAAAAAAAAAAA&#10;AAAAAAAAAAAAUf//////////////////qRsAAAAAAAAAAAAAAAAAAAAAOv//////////////////&#10;0EIAAAAAAAAAAAAAAAAAAAAAI///////////////////9WgAAAAAAAAAAAAAAAAAAAAADP//////&#10;/////////////48UAAAAAAAAAAAAAAAAAAAAAP///////////////////7g+AAAAAAAAAAAAAAAA&#10;AAAAAP///////////////////+VtAwAAAAAAAAAAAAAAAAAAAP////////////////////+fNwAA&#10;AAAAAAAAAAAAEC9QdP/////////////////////dchQAAAAABhcqQVp1lLba////////////////&#10;////////vFhEVGR1hpqvyOP//////////////////////////////9LN4fH/////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////z7+vv9///////////////////////uuaidlo+KhoJ/e3h2dHJzdXh/kP//&#10;///////////////rTzowKCEbFRALBwIAAAAAAAAAI///////////////////aQAAAAAAAAAAAAAA&#10;AAAAAAAAAP//////////////////mwoAAAAAAAAAAAAAAAAAAAAAAP//////////////////yDkA&#10;AAAAAAAAAAAAAAAAAAAAAP//////////////////8GMAAAAAAAAAAAAAAAAAAAAAAP//////////&#10;/////////4oOAAAAAAAAAAAAAAAAAAAAAP///////////////////7A0AAAAAAAAAAAAAAAAAAAA&#10;AP///////////////////9VbAAAAAAAAAAAAAAAAAAAAAP////////////////////+FGgAAAAAA&#10;AAAAAAAAAAAAA+z///////////////////+xSQAAAAAAAAAAAAAAGDldgf//////////////////&#10;///lex4AAAAAAAwhOFJvj7PZ////////////////////////u1gpOUlabICXsM3t////////////&#10;/////////////////7OetMXX6///////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////rv5+Hc2dbU0tDQ0NHT&#10;2eDr9///////////////////uIp+d3FsaGRhXltZWFdXWV5lcf//////////////////vzEfFhAK&#10;BQAAAAAAAAAAAAAAAP//////////////////7VYAAAAAAAAAAAAAAAAAAAAAAOj/////////////&#10;/////4IEAAAAAAAAAAAAAAAAAAAAAMz//////////////////6svAAAAAAAAAAAAAAAAAAAAALP/&#10;/////////////////9JXAAAAAAAAAAAAAAAAAAAAAJv///////////////////d8EAAAAAAAAAAA&#10;AAAAAAAAAIX///////////////////+iNwAAAAAAAAAAAAAAAAAFK5T////////////////////L&#10;YQIAAAAAAAAAAAAMLFB2ntH////////////////////1jTAAAAAAAA0jO1d2mb7l////////////&#10;////////////w2MYKjtMX3SNp8bn/////////////////////////////6h/lqi70Of/////////&#10;///////////////////////////9////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////93Oxb+8uba0s7GysrW5wMnV4///////////////////&#10;/5dsZF5ZVVFPTEpIR0ZIS1BZZqH//////////////////6cmDgcCAAAAAAAAAAAAAAAAAFb/////&#10;/////////////85QAAAAAAAAAAAAAAAAAAAAADr///////////////////R5CwAAAAAAAAAAAAAA&#10;AAAAACH///////////////////+fMgAAAAAAAAAAAAAAAAAAAA7////////////////////EWAAA&#10;AAAAAAAAAAAAAAgxWoT////////////////////pfx8AAAAAAAAAAAYnS3Gawun/////////////&#10;////////p0kAAAAAAhcvSmiKrtX8////////////////////////03UeJjhKXnWPq8vv////////&#10;/////////////////////65yhZiswtv2///////////////////////////////////f7///////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////+/sqqmo6Ggn5+ho6astMDN3ez///////////////////+KWlNPS0hGRENCQUJDR05Z&#10;aX3///////////////////+eLgYAAAAAAAAAAAAAAAAAAAD////////////////////DVgAAAAAA&#10;AAAAAAAAAAAAFUH////////////////////nexoAAAAAAAAAAAAACTRgi7T/////////////////&#10;////nz8AAAAAAAAABCVKcZnC6///////////////////////xmYPAAAAEypEYoOnzfX/////////&#10;////////////////6441Kz5RaIGdvN7//////////////////////////////752f5Spwdz5////&#10;///////////////////////////////S2PP/////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////by8O/v7/Hz+P3////////////////////////////4sJ+al5aWlpib&#10;n6SstsLR4e7////////////////////+jlBKR0VERERFRkdLUVpog6n/////////////////////&#10;pkEBAAAAAAAAAAAHNmOPuuH/////////////////////xmUKAAAAAAAEJ0xznMTs////////////&#10;////////////5YgvAAATKkRigqbM9P///////////////////////////6tQNkphe5a01vr/////&#10;/////////////////////////9KHfJixy+n////////////////////////////////////Uzu3/&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////////+3l&#10;4+Pk5ujt8fn//////////////////////////////bGUkpKVmZ2jqbK80O3/////////////////&#10;/////////51TR0lNUVZgc4qv1vz//////////////////////////7JWABo1UG2LrtL3////////&#10;/////////////////////81vPl97mbfX+f///////////////////////////////+6fg6bC4f//&#10;///////////////////////////////////jzuv/////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////8AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////AAAA/+4ADkFkb2Jl&#10;AGRAAAAAAv/bAIQAAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQIBAQEBAQECAgICAgICAgIC&#10;AgICAgMDAwMDAwMDAwMDAwMDAwEBAQEBAQECAQECAwICAgMDAwMDAwMDAwMDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMD/8AAFAgEsAn2BAERAAIRAQMRAQQRAP/dAAQBP//E&#10;AaIAAAAGAgMBAAAAAAAAAAAAAAcIBgUECQMKAgEACwEAAAYDAQEBAAAAAAAAAAAABgUEAwcCCAEJ&#10;AAoLEAACAQMEAQMDAgMDAwIGCXUBAgMEEQUSBiEHEyIACDEUQTIjFQlRQhZhJDMXUnGBGGKRJUOh&#10;sfAmNHIKGcHRNSfhUzaC8ZKiRFRzRUY3R2MoVVZXGrLC0uLyZIN0k4Rlo7PD0+MpOGbzdSo5OkhJ&#10;SlhZWmdoaWp2d3h5eoWGh4iJipSVlpeYmZqkpaanqKmqtLW2t7i5usTFxsfIycrU1dbX2Nna5OXm&#10;5+jp6vT19vf4+foRAAIBAwIEBAMFBAQEBgYFbQECAxEEIRIFMQYAIhNBUQcyYRRxCEKBI5EVUqFi&#10;FjMJsSTB0UNy8BfhgjQlklMYY0TxorImNRlUNkVkJwpzg5NGdMLS4vJVZXVWN4SFo7PD0+PzKRqU&#10;pLTE1OT0laW1xdXl9ShHV2Y4doaWprbG1ub2Z3eHl6e3x9fn90hYaHiImKi4yNjo+DlJWWl5iZmp&#10;ucnZ6fkqOkpaanqKmqq6ytrq+v/aAA4EAQACEQMRBAAAPwCgTIVf62BHF7XNyfeZztrJY1qOOeua&#10;8EMhalMjPW/x7DLNZKwkXVxdiFH+t/U+ym5uQjBo856EFnASUYLQDr3sGtw5pIEllkYiwb6mwX/X&#10;P/E+ya7laOFpPU1z0NNvsp3+DiT172Uze25nqpZDrupZgov9Vv8AU/4+wZf3olchTQ+Z44/zdTZy&#10;1tGhKsMkCp697ArJVnkd+fqT+b/6/sL31yAFVSKU/wA/UnWcAVVUeXXvacla/wCf999fYPu59THo&#10;3QUFOve4/ssJJNT1fr3v3vXXuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697972CRw69173zB/x9qI3OD1qnXveUMRyD&#10;9Pa1Wr1oqDw697ko4PH1/wAPp7VpK1a16Tunp173LRjyfwLH+lvatJMAHpOwNKde9zEa9j/rX/5F&#10;7d1EAk9MOuOve5audNr2BP8Asfp/X34gFqsPLpMV7u4de9543tqub8DTqt/sefbcgDAKPXPVWQEA&#10;de95lNwCSA34tz+PbRABIHTTKASF697zo/8AXj+lvyPdWHmB1VxShHXvcgf1/H1HvXxHqta4697k&#10;RspZbk8f639P6e7lAAdXn1emkEde9zUYgsSfT+Bxf3oBTgV69QMOwVPXvcpZAVtc25NrD/e/bDqV&#10;pQ9U0MvEUPXvffkvcWNlH5/x92yUOadOJWtT173y1njnm9/d2FAAD082fhz1734uf6f6/P8AxX3o&#10;1QZ8+vcMceve+LG3I4+pvz9fbRBodXAdWU4I8+ve+Be5IIv6f9jx7qGKCg6dVNPHPXveG/FyL/U8&#10;fX3RgD9vTq6vxde942/JI/J+lvpf3VgeA6dApw6974H/AB+n44+nH5I9ssDWjdePXveNv6f7H8f0&#10;/PupAPHqtOve8bEW/wAPx+fdKaeGa9V7h8Pn173HI/231uf9496Iqvz6dFCOve8bXv8A1FuPpe/t&#10;vAwPLj1UqUpp9eve47cEkfQfXk8X97Pw14Hpw8TXr3vE1/qBf/fWJ9+pQdx49eUDg2Ove8J4+nB/&#10;At/vd/dOPDrQFcde94mufqbn/C3H+w91oAxr09HpWoPXveBjx/jf/H6e79vn0oXjRTjr3vGRz9DY&#10;Di9+b+2SQwFa8fLh1cZGeve+NibD8f42/wB59tvUFievCimp697xkc/4D/C/+8+/H5Dy/wBWOvYJ&#10;qD173wYWJv8ASwPFv+I96U9o+3ratUUB6976/qR+ffmJrTq2Tjr3vrm1jbn8+/UI4dWCkefXvfDg&#10;/i9h/tv9t738JoOtUK9e98SOPwP8B7uDnq3XvfR/HN+B/sP8Pe+vde99e/de69797917r3v1uL/i&#10;9vfuvde9+9+691734D+g/wBt7917r3voki3+vz9Tx/sPfuvde99W/wB7vzz7917r3vuw/wB5v+fr&#10;7917r3vrSAb25/1z7917r3vpibgarf7C/v3Xuve+Grnnkf634/w9+691730DY3HH+ve3v3Xuve+S&#10;8Cw5JP8AiOPfuvde99N9BxYc25v/AK/v3Xuve+XBFhdrW4Jt7917r3vibgWP+24+nv3Xuve+v9e/&#10;+Hv3W/Pr3vs/Tn/bi39f8PeuvEUoeve+ixP1PvfWuve8n+vf6c8fn8cjj37hw8+tg04de98Dq/2/&#10;+Hv1PLrRz1733xx/sfrz/vA9+69X8+ve/HgHTf8Aqb/i3I9649bPz6979yPyORc/74e98OvcMjr3&#10;v1yOTwLcW+nutPTrRrx6978Ra9hz/sTcf63vfnUdboRnr3vif95/4379Q1p5dV8+ve+Vh/W5/wAO&#10;fesg9WxTr3vwNv8AEj+n5H+Hv2Twx14mhp172osJtrKZyUfbRMKcEapmUhefwPa60sJ7yZERSdX+&#10;D16L73c7ayUeIQCa+fp172ZPZeyKPDeNhSLUVZjXXJIgI1OeSSf6fi3uQdq5dgtEEk1HcmtP8HUP&#10;cw80zXMbiOQBa/yH+fr3saoqaGnjEaRqXsDYgBF4v9P969joRKhqQKAcPl1GF3uEtzKWJNOve45q&#10;JJfVIqjxsdCABQCPoAfby6GVWUZ6SMV0gKSSeJ6975u0aKPNZ5itwoP1b63P+9e2HJArHx6SHW5/&#10;TNFBz173jjleIifToZmKBiq2UsOdJH59uxMalnArTz9etOof9MGvnx697lvqISKVVIT18Hkk8+3S&#10;HYorfb0mUAEyJWp697jaEV3kCu4uAEAPp4uQT/xT2ww0qWORXh0+XdlCVA697jxhvPE8sgjUvcCQ&#10;nQgJ/BHu6qUch6Cv7en3YeCyxipA4jj1724S6WEkTGOQMwEbqbkj/aR/T274ILLUf6vs6RR9pV1q&#10;Kca9e94zGlNHpZVYuBY2/cF+fr7uYFijNc1Nf9Xp1cs076kJoP2de9+eWMhQoYm9rE+kAj6n+vtm&#10;RF+Lypw68qOCSSOve+2KIr2AuwFuCbEj8D2lKgfCetKHcip697Zq2Ua0W+o2/TfSefqR78oOglh5&#10;9GNtG2kkig697jppRfStwx55B+vJvf24rZJPGnTzEuaE0697kJGkh1CMf04AHP51e3PEAp/Pplnd&#10;BpJ697mAJEt9NrcGwuPdBLTzFK9J8ueve5NPVtGRpJCXtcD6j8/X2oM5J0nh0xNbhq8Ceve3+lmj&#10;d2bSqni7XsT/ALD3cSr4ahfPj0U3EbqtK1697d0nmAvCVLj9IIuD7bM8sdQP8PRcYoy1JMDr3ubS&#10;5SVdJqgIPVY39S2/qD/j70brvOoHhx8uk09jGa+D39e9qCPJQTWVJNYtxyLEn3ZXpRgePRS9lLHl&#10;lp17326hjqSRUewsDbn+vuuqtVXiTXrysQtGBI697bKmPymzhSQQR9Obe1jIWSnE06WQvoynA9e9&#10;w6iFJozHMq6SpHKjTf8Ap7piipLkDyp0pilMbh4iSft697T74/xSXIQw/gWHoW/C+08kI1GUAAV6&#10;N1vBIuKhuve/TY+EMsiRqdSixvcBhyv09tSqfEx6dbjvJSCpP2/Z173jrsNTVsMMiRIlXEpFR42L&#10;JL/QkHkH3qVEmjQhBrXjTHV7XcpraRkY1jb4a8R172npcXPG4eKEhl4+l7C/19l/bIreoNKdG6Xs&#10;TqUduPXvbe8oab7UwkOLXbTYE+2RJWQxutKDpWsemPxtVQfn173npQkMriQEM4sCSAp4t+fe1aMO&#10;nln06anLSRgrwHXvbPWYyRmm8ej13YXF/wDWtf36aMkuyZJOCejG2vUVVD1x1721eepipXp5oWj8&#10;bemRPUGB/Tx7SOWcMB/L18+l3gwvOJonBr5HHXvcGpqauKJCrixBsrqbMR+CT9PabVIFUg1+Rp0r&#10;hht3cgj9nXvbZX1kjQq5pIwx4kt6gf8AFSvNvdjPKsRbwy2eHl0vtbdBIVEhp5V49e9t6VNLFoSb&#10;zROeR41YryeOR/xPvYmjR9NMEf8AFinSpoJpKtFpYD1Oeve5by2N45i2oAgNwbH/AFQPt8SKgUCg&#10;H8uk6xinctKde94l8xk9BjuL69LAX/xI9uROBXuAB6d/SC0atPn/AJ+ve5gk8aI7oW1OFcizfm1x&#10;7aZgH/l0nZNblYzSgr1725WpktpIIYA3Nuf8CPdgURVA7jXzyOkNZn+Lr3vJGYb3uqMBYW4B/rce&#10;7a9dQAAfl1RxJ5VIPXvfYlbUbgggXUEmzW+lvb41xSUr5da8MAAD/Bw697htKalD6ZIzG1yT9Tb6&#10;i/uqyMyhj69KVRYGyQ1eve+KuZhpsspX9SyKAf8AkEn3d5a462QY+6un5g9e95lEDn1CSn0cem9u&#10;Pxce6K4DdpPDptjImFo9eve54nkI1Q1UnpFgb6v8RdT7eeeRkQIxwekpjQYdBny/2eve3mlzNSkJ&#10;p5bSuwI1GIIbf42/p7fa4YxMoVScZPHoun22F5PGUEU+deve+hkqhVZKqFGDNdDG5I0/gH+ntoTD&#10;UAR/xfWmsoXYNbtT1qP83Xvb/R5KilpJIpYZKdnXSTpJ1i1r6l9rYbpJIAjCjKTU+mcUPRVdWd1H&#10;OHRg4HDPD9vXvcVolYhIK1xGf6SkMB/gh9ss+oMdVaHOf8nTqyFRqkjBI+WP29e9udBPXU5IWaOa&#10;n/45yrcg/wBQfr7etJSsh1EtXyPSK6itJu4qUf1B697mGvad3cxsjKLaY+QP8Rf2oMxYAqKUPnw6&#10;TC0WJQAwNfM9e984ySPR5GZ7k34NyOePp7b8R2DOOFfLrTDNGIFOve5UDwKVEhCMTp5Frn6cj2oq&#10;tQp8x0nkExUlMjr3tQUKSPI6JoChLqxPB/HtFWZ/0lHA8eim6ZVQFqnPXvc+F4maKJ7B4mN/9Sf6&#10;/wCv7eGvw2XVU+Q8+kkiyqC6cG/b173Gnp5KV5q6KQPqcIjL6dC25X/D/H35vGjIIOSPP/P0piuR&#10;KFtz24z61697gvDQViGWupo5mjF9Leu/F7uD+L/097aOF0DyDur6V6XpdXNuRHbuVqckYr172jq3&#10;a2PnYyLSSU/mkPg8YvA2v8RqbHj829l1xtzANIq0DevD8uhBBvl0hK+IG0jurxHXvabn2/XUlQ8d&#10;REkqJZo3SyuF/skr7SrbyxSiNhWorXz/AGdG8W6W88VYCQx4+n5de9tFQsRqQgDxTXVCZOFa4tbV&#10;/wAR7YZgFFBQhul0JdYSzUZeNBx6975QxtTTTJpRXVrKSx0yqRe5/wAfbkdy0LSIvxCnHrUrJNGp&#10;qaEZxkHr3uXBJ5Kh7tp1roeNrEah9HUf8U9vrIss3dQ1GR8+k8iaIhQcOB+Xoeve+TII51KvaQ2/&#10;bY/051C/vaKobJ48R1VWLRkMO0eY/wAHXvbrBVHxNPC15ICBKpYCxH0DH+h9qSaI7pSq+Xr0ilgH&#10;iCOQYbh8x/sde9rHH5qnroKfyOwqo5dAJI1x6j9A35H9PejcGVFZSRTH2fZ0G7zbJbWV/DAKEV+R&#10;697VdXXCIrTzuCjjRGWPLPpvpI9mUsqJohYVJ8/X8vLohtrZnrLCKEZP2evXvcYSlREokI8nojiA&#10;LC4/A90aZhVK5OAOnmi1VYgGnE9e9rSmkgixnjbWskp9bG4Klfoo/Psx0yLEFftLj7K9BudJXvNa&#10;ioHAde94Fk1U08A0OzetRYMJFUEEEH2leNhDQ4BYHHVyhEyS5AH8uve/DG0e38b/ABf7eH+NZFGG&#10;PhYDTAn0Mmg/n+nustqltA8mkF5OGrgPsP8An6uu4XG63psNR+nhP6jeZPp173L68SqrF3BXbrml&#10;qcViYRU/aXuJJ2f0xg/UD2n2xXEjXN3GSkS1NTUH5DpzmZra1FtbbGuiaXFflwJ/2eve42W3j/G3&#10;mpMLiMfHS6H8lKsCmreFl03YsLkj2zfX0W5R/pQoq19KGnS3a9ouNpRbq9uXLAgg6jpB40697BLc&#10;vT0Wcp3q6als0vqMMqEBXb9SFfqLfj2Fb/lWC8jkeCur08upf2P3SWyc2181Vx3A4697K1vXpjLY&#10;EtMaR4C3IClmjf8AoFsOL/gH2Aty2C8sMlTppio8+pw5f582reNIt5Q+Mjz697A6sx9XQSPHUwuh&#10;UgXKkD/X9h2p4cOh9BdRXK6omB+z1697g3+pHPP0H+H9b+7AHielJxk46978bEfX/Ye/Zr8utEni&#10;Ove+P0AHvf29bGeve+wDf6jj/invx63p/Lr3vu/4/wCK+/cM9WAYCvXvfY/xsfdSScdapwPXvfh+&#10;f9t/vh71wr1b7eve/A+/U1Y60M4PXvfY/wAT+ebe60xQcetioGOve+ief999PewOtfZ1732P9f8A&#10;2HujU9evU6977+v9P8PexUdeJI8+ve+jcf4e3OPcp62anr3vwsfr+B+D+fdc+nWuNKDr3v1x9OeP&#10;r/xX3QDNW62CBg9e99ngf4fn3YEBj59bIYA0PXvfQI5/p9OPd6A5bqoAwT1733/h9fbRoOrlqDr3&#10;vr/D/ePz72OBJ49VBNaHr3v3P4/p/h718m62QeHXvfvr7r8uqjtweve/X+t/x/vXuwBBp1sceHXv&#10;ff1+vvRBXq6hePXvfvr9P68+/LQZPWwoHDr3voH/AGP0v7uwr1Rs8Ove/Cx/4px7oajqpAI/4vr3&#10;v1z/ALH/AH39PeqV63pWleve/XFv9f8AHuwBBPVg3FT1734cWP1/r/X6e9VxQdaAx1734C9z79Ug&#10;U6oaLw6977/1/etRPXixPDr3v3+t711rNanr3vw/P5/33059+6seFOHXvfv99/vr+9kenWzUYHn1&#10;736/1P8Atvevl16gBA6976/x9+68AMg9e98vfum6nh1734/ixN7f0/p791byqvXvfd+Lf737914E&#10;cD173x/33H9Pexg9bAycde998f1vz/j791tiQMde993Nv6fn3rhw6sgqM9e9+P45/rf/AIj3ulev&#10;MteHXvffA596HHqtFrTr3vq/+t/xP+393IoK16vSgweve/D6n8k+6VJ6aqCeHXvfv9b6+9EU49W7&#10;gKjr3vv37rQzUHr3vv6W+v8Avj7914Ajr3vq4vb6H/Hj3uh63Svw9e9924/x/wCN+/Z61QUp59e9&#10;+HHI9669Tr3v3B+g5P5/3v3vzz1U1HDr3vjYfU/X3auKdWX59e98iRY8fX3oderQ6uve+vqLf7D3&#10;YEj8utVJNfXr3v3I4v8A7Af4e61zXqoz1731/Qi3H+x93Gk/b06FJyeve+xxx9f8P9592zUHrdAC&#10;Kde99/Q/Tj3riCeq4yT1733fi44P++/r7pQV62cY8uve+1H9f+R+9+eny63QVBHDr3v3P0J4+tvd&#10;qYNOqEkVA6979/twPe6Zznrdc06977H+Av8A196AAPWqKPh6977/ACf9Yn8/T+nupav59WJNKDr3&#10;vkOOP+I92IYnV5Dr2mvHr3vsE/Qf1592+fr1vFcjHXvff+9/4/8AFPegK+XDrRI4eXXvfrj/AFyf&#10;6f8AFfdwKdUArx69774vb8n8f7D6e/Hh1uh6977/ADci39PehXrVD1734/4D/inu3W8de9+9+61U&#10;9e9+H1F/p791rr3vJx9QD9Pr9R/r+/dbBIPXvfueP6H6j8cj/Dn37reePXvfMAD6e/da6977/wBh&#10;73QHiada697yr+PoPbQOR17r3vKPdmwTTpxAD173yHAF/wAfT+vvRYt8PWiAfh697zIL31W/2Hvx&#10;BWlBjqrE/t6975i/N/qDf8W5/wAPejUsdOR1WpyCeve8gv8An6f4D/inv0lVYVHl1Vzmq9e95Rf8&#10;/j82PI9thWoKdUpnr3vn6uP8fz/vZAPt+NmodXl1tQRWvXvedL/W1rWv9P6e3TQnqxYA+vXvedb/&#10;AFGn/GxHH9D7apU9JXINCa9e95gv6R/tibf7bn3aiitfPprGdI49e95gDzxa1v8Aef6e3R6da4Dr&#10;3vOpFrC97fUe7t8+tOVCjPXveUfUWt/tvdaAd3W6Kqk0qTw697kxlfwQDbn6/T/WPu5JPHpuQnAI&#10;r+zr3uSlzxcf6/8Ah7spoKnqhwK9e9yFNrW5/H5/2Hu6gEGpp1sUAqxpXr3uQDe4J5BAt/yL24un&#10;UFXzHVJCpIQZrnr3vLGSPzbkf61iPp7uMY6S6SBRuve3KH+pF7/n/ibfT28oBqQaHph1pU14de9u&#10;ESqBqvyfr/vfvRJJATPSYyZp173ORr8gj6Af74e3lOKMKHpkUIxx8+ve5StYLf6Egf63uw+ElTnq&#10;kgrGSMk9e95xxyp9QJP5HHt8MAA3TTFUCmtDTy6975Fzf1/65/qD/X2/HUp9vScnV8x1734SXvci&#10;/wBB/XTf8+3iSBQdNSLTK9e99FhyBcHk34sef8Pew9CFPn00xqKde94HYf0/xBsfr/r+3HqEFfPp&#10;ktpXJr173Cc/U3sdV/p9f9v7aLMtSABTq/oT173FdxYn6j6cf8V9v5ChWPEV6qF08fPr3uDK31I5&#10;/wAePz/T20RUY4deoPh697aqmSysCbWt+Pp7Z4kjqqqQxIHXvaFyU4YvZvoePrb/AA5Htxg66T8u&#10;jy0ipQkde9o+pkvqN/6X/Pvx4aSOj6BPPr3tmlcXJ/1x7L7lwVKjj0ZIpoOve4RY/wCx9k8jdKBg&#10;de94yfaJ2JND1br3vr3Tr3Xvfvfuvde9+9+69173737r3XvfvewaGvXuve8ita3tbDJwr1U9e9vN&#10;HIQ62IAuCfYq265bX29I7he04697HfYGZNNUwHyhQjqGJP4JHPsW7bO0VyqU+Py6jHmWyDgqU1Bs&#10;/wCHr3u2roLdK1VBHSGQsHVAdTg3t/QD3PHK12hg8EEcfyr9vWIPuRtv08pkiGQxqBwpjz9R172a&#10;KTkk6T6Re17ryPr7HpaOQMwPd59QpNEj6nrWo8uve2aoUswvwLEgcA2B5+n49pD8Sg+nRcEOEAr1&#10;72zVGlgRY/Q/i3tPoKjxRgA9eWiivDPXvbLIn1/UAeBc3/3j2ocqxaZjWo4dKlaRgSTUDr3tvmQc&#10;m4sPx/re0ut2dQaBSOA62j0fQfPr3uHJr/HAI+v4t+CfeqB1JYA06UjwwvdnPXvcJluCQBxyfqL/&#10;AOA9pminmRmY9i5pXqzNqbNaf4Ove4zDg2vb/Xvz/gT79ACdIJx1cHIrwHXvcQ8Ej6G9+Af9t7u0&#10;aDhQGvD5dP0rkjHXveI35Nvr+CfdXfQCvA/t6sCc0697wyCxH0C255/P9Le0zSSIRmnz9etqcV4n&#10;r3vDIoJtqFuD/j/th7oasvaK56uhPHr3vA1jZT+OB/sf9f3dolqWeoqOHTtTx697wOpAN+f6EccD&#10;6fT2wSa6K1A9enRnh173xcm4Kj/D8e7L4br+oaHragUz173wI4/rz/Tn/D2l8ygB6sD173xsbMR/&#10;W39fdBq1gEdW1ZHXvfEcfgg/4e7MtVqxr149e98yTcLq+l7f05HJv71pHxU6rTz697//0NdPLV/j&#10;RlB9IPp5t+OTf3l9NO4mIWpUinXO+0iKyahk9b/HsIs9k1UzHULcn68i3spu3JZUQCo6FNnayTOo&#10;A8/9WOveyw7/AN0k+SBJv21J9I4BI/H+PsG7rdoEYE6jX14dS5yzs9F/UWrVHXvZY8vkmldyXJub&#10;/wCNz7DN3IsKkg8R1MlhYiEAKOve0fUSl2PN/wCp/qfYLvLgsa14dCCJNI697hk39k8jlj091731&#10;7b63173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373ZW09e6975A+30kJHWuve8ysR9PatW8+qlQR&#10;gde9yUfj/X+vtZFKTTXw6ZdCOPl173Mjciw/3x9mKsGqRmnSYouST173Nje9ueP6/wC9+7Ur0ndR&#10;Xh173IDW+pvb6fT88j3RlqOmKE9e9yVccc8nkD/H2nOoVAyB0yRSoA697zJJyR/r2+n+x97p1plx&#10;Tr3uTrFv62/2H+8D3QV1D59NrWvXveRHBC/S/wBTa9re3Co8/Lq5WhPXvcyNlP1P+v8Am5/A961u&#10;rUA8uthnVqr173IDgG34A9tMjFQ3HPW27kBJz173nRxdb/S1vz7owK/F1Q1VD173kubD6E3uOPoP&#10;9f3YPwDcOtq4BFeve+ifyOb2uB+P9j7sc9OmlcY697xg3bk3F/p9ePxx7rQPUVr1YDFOve+BNibH&#10;jnix4B9tutTjrwZi1PLr3vgRc8cfgH/jXvRACg9PgmgNa16976P4uefp/Uf7b202OPT4YL173jJK&#10;/ngG1/8AX9ttppXz6sGBz173jLA83HP++4Htv59a8uve+BsOB9B/vvp7qwLD7Oqk1FOHXveFrWvb&#10;/WH4t7bBNdPW19OHXveI/wBTx/Qf0/2PuvDh1cV+3r3vCy/7A/n834/HvYOoEde1V+fXveEji39f&#10;8f6+6tkU8+t5697xMByAPxYj+h/HtsUUZ49eNOPXveF/63t/xX6e9EVJINenY0ByeHXveBh+Pr+b&#10;8f7D3sUJ6U0UGi9e94ySOP8AffX3vQB1unr173xJ4F/rc/7f2nc0Jp16gNeve+JFri/1/wCK+2lB&#10;Y1Getrxz173wv73kUWnVgKUx173wYAC/+x/5F7uqkGp6cXieve+J+nH5/wCJ93JoaevXic06976F&#10;hx/sP9h71xz1sgnr3viy2/1/9j/vHvYNeHWhTh173jt+Pz/xPu3W+ve+7W4I5P059+691730Rbg+&#10;/de69797917r3v3v3Xuve/c/Wxt+D/xHv3Xuve+vfuvde98SPUD/AIj/AFrf09+691733qHP/BtP&#10;+x9+691734tY/wCwv7917r3vokH6i5IFh+ffuvde98LauR9T9F/1vfuvde993Itf6c/j8/n6e/fb&#10;1qleve/EBbED/WN/+I9+62Pn1731a5tfj8ce/dbJr1734iwAHN+Qf9fi1vfutde9+IJF7WAJ/wBh&#10;/t/fuvde9+Frf4+9dbFfLr3vxA4N7XH+v79w60T1730Fv9Pp/X/jXvfXuve+wOP8f99/j7917h17&#10;3yuBx9bWH1t7917JPXvfYBvc/ji/HvYGK9ap1731qB+v5/BJ/wCIHvXW6nr3voFeOTx+bfj+nvRG&#10;MdaNaY6976t/T6f73/r39+FfPq2OA6979/T1c/Tj/be/D5deJPn17376m1wf9496oK4618+ve88E&#10;Mk0ixQo0kr8BFF/9jx79pZq6c9NyukcZd+A697FXavXktWUqshCzKCCYhfQq/wBkP/Un+g9ibaOX&#10;7i8PiSYQDjTz6CG88zQ2yOikcME9e9mO2/tmKmpDDTxJDYhiCoXSoH6LD6H3J+1bPDaRp9OBgZPU&#10;Mb3zJJNMC7GnyOOve1saempVgVZNUwUGW3CoPwot+fZq8UcMdAQSSK08ugZLePMGVfhPXveSQBmk&#10;d3KhQpBA4tb/AH3Pv2mrNImMefRcHcKFAqT173DkhaeIvCRpMmnVa50/lrf6/u0UUsgXT6/6qdPp&#10;KEkCS+n5V697xaVnDftyM8TaQ4FjYcE+3XRdBVRmv8/PpwloaCoAbP59e9zvG6rChiIgVgVv6je1&#10;ix9vEOtAQAD5+vSPUrlnB7qfZ173mjlj1TeKnaYqwJJF1Rf7Nz7fUxL8QqR51x1V4ZNKl30gjr3u&#10;LUiRNTu37r30wqpX0k2A4/3k+0MqqyMYiePr0otwjDSg7RxJznr3uPNHeSmlYfs/TQeVVv6qP979&#10;saJBcGT4hQU+37OlEbBVaMGreo4/n1730TJHP5ALRobgC3B/oB7WBmrqbj1pVVkCMePXvfctS0o9&#10;f0ZtVwLnk83/ANh72X7etpAFqAeGOve8TTIx0iysv6b/ANPxce25TVi3qPLrYjKZ49e9xJ6qOJXR&#10;pGErfQjkf7D2nUVIND0/FCzkNpqPPr3uB42lszOWNrgk/W/5v9fdgoANDX5dKdYjBUDHXvcuGLVa&#10;NPqTz/sfr70WAqQKGnHpPI5B1nr3tzjpzDGyqT/X6Xv/AF9toYyArZPrXpG8wkep697k0dOJjZwQ&#10;vP4vc/1NvdOwqacK9J55zEOzJ697nCiGrSAoi4Iv9b+3BIAdFc04/LpKbkUqePXvfJqKYajByeOO&#10;Qbf1HumooVPHqouoj/bde9u9FKsVknWRWC8sQT/vPupkqCGHnx9OkFyjPUxEU697muomvpIdG/ra&#10;/uz8cHFOkqkxccHr3vLS0y0xZ1JVSV4vx/sPb8JCBdWeqTzmYaWGR1727pNFIwDXDC9g3+A4t7U1&#10;XTVacei5o5IxXy697wySFXXWCRc2IF/a1DHqqBxFD04iBl7ePXveZoVmD8sq8kXB/p/j7dKoCppw&#10;6bEhiI8z172yTQmNxC5Jjk+jX+n4sfbEsKPGzD1418+jSKUOviL8Q697jMBSrpkDeIn0sCTY/UXP&#10;tHIiqxBOKceng3jnUvxefXveMgwuKiDVIHIEoB4t/iPaONkjCyg1r+3q4IkUxSkAjhUde9z6WEM7&#10;63OiY6gDcAD8Ae0ckeqVvDwGNfTpLPKQo0jK8fn17235HboiYzM62chlkDWI/NgPaS58WGaopw6V&#10;2e8GRfDA4YpTr3tpymLYwJJTyxmx1eoCzj82/wAfbf1DKEeQjJ8uPS+xvh4xSZSPs8uve2mbyKEE&#10;iaNK/wBkXFv9b2+NEpLK3Howj0sToNeve2KpjVSfW+g24K3HJv7rhGKI1BTh0awuSB2io697bq+F&#10;DEiCQBjexI/r/gfbUyVjVlAqD0stJHEhOnHy697Y/tXZzGJEIFrX4N7/AI9sJJLoYYyejTx1UByD&#10;Xr3tprldZhHaxsAGU35/xB9+U5yoB9T0vtSvh6q/keve4rmZnVXjQ6ABqAuf6kn+ntgtLJIrEYJ4&#10;8B0+hjClkYivXveKPxGV19cUxuAWLWaw+oPt1KhmIyQenHMojBFGXz4de9yFlmRLMbqDYAeofXk2&#10;9qGFW0sPLy6bMcTNUYJ697yJVMNTMdQ4Cm3P1/HtmRQsSkZqfLy6aaAGgGOve8i1zBgEtJrP1Nrq&#10;PydPtMtQrAHifXPVTagjuxp697lxVvpdB6tJtzbUL/jn2ZqWw0npTpiS1OoMeve4haqSQuszqo9W&#10;lzdGv+OfdCgQLQnjw9Onh4DJpZQfs49e9zRUSTKp0hGt6vFwCQPr/wAa93MgOpUGR69J/BSMnzHz&#10;8uve+zUoqFA0ive9iL8D+vv2rSc4x6Y60IXZtVBTr3vhDU+t09K6lsCpt/twfdFlA0hq8fLq0kHa&#10;G49e9zoqqQG3m1uB9GW4Uf4H8+3WnlUtoHb6npM8KUqFoPkePXvc2kykUchWrhVlJ0lw17D6Ahfd&#10;kY66vSlOks9i7JqgahHl/s9e9vkdZR2PhqAGUcRym1wf7Nj7sZEaECLtavRW9tcGniJUHzHXveV0&#10;pplEsiqNPqOhrf7FWHvZVVBeQ58/t6orXEZ0If2j/D173lDXgaekqn0oQrK7AhWHH+29q4BoXxA2&#10;o0PTdP1fBnQZ8wOPXvfVBlqtJS06DSttMsJDAg/6pT7eiuCYwWqBXNM+fXrvb7do6RHJ8j/kPXva&#10;sOUkEaPBGh1A+pgATf6m3t6WVihCAaR6Y6IfoV1lZSRTr3uBBX+dmWWOz6/+DKefqPbbTGQdy0oP&#10;t6UyWvhgNGainXvapXKimp1WJVMllub/AFFvftTBA68TXoiNgZ5dch7eve/UeTjmn0P6JG5AZfST&#10;/QH2kkJUs+rNfPy63cWLRxVXKj55697WMcS1eMan9J/dVtV7f6/PtZFK57eJPrnoNPIYL4TGvClO&#10;ve2OrpTDdIxf6hvxxb+vt1WOoMR+zo0t7gSdz8eve4tPUTWnaYmSOiQCDWLrGz/Vgw/Pu7yNL4kF&#10;agU/I/5OlUsaVUR4aQ1anEgevXvcDxfcvojiE08xABLk6Re7HUfwPbSoTKgWhalK16WxzNBl20ov&#10;y697gZXEYpY2Sogkq5VOpFi0q/kHOqMn8j8e25o7d1C6S1Dmn+TowsNyuWIELeGDgk+YPkeve0hW&#10;YKapKyUDPJqi1eJlKzxMD9Gtf/e/aC7t5aN4KkhuHr0fQblHATHOKAHDD4WHr172l50lpZVWqjeK&#10;pV18MrBuQDcozfT2iUGKRQwAJH7D0cRlJkLQkMjDI/yjr3vHJXCorSJLoyaTC6fgr9Qf9f29FOpo&#10;QeJpXqyWrRWvZkGtQeve3HH1EbVkqEjXMLBB+mQAfSVfof8AD2sDRpJIP46fZ0iu4XW3VwML/L7D&#10;173LS8lTHGtqecSA6Y2+ulv1Ef737YCM90qj0rT0/wCL6TuAkJkbvQjzHqOHXva8myC1rPTMQJIC&#10;k8bi3MyC17f7D2reStAhpRvz/LoLR2htgJlyGqCPkeve8kFcKianSSY08/kBSSK5ZZAfqV/p7fju&#10;PEZgKqR506pNa+FGzIodKZB8x9vXvaymyJYomq17Izn8sBYsB/j7WXF0GZFLEmlKnPQbjswoLAV8&#10;6enXvfeG8tVlFpy8qrrVVcXCkMbFSPaW3eSWRbduGoUI+3rW5eHb7eZQATTh54697WmchR62BJ43&#10;qYqZChROXj4sCv8AS3szvv8AGLh4XqVjoAPs9Pn0G9slK27PGQhkNfQHr3t4wyyUe38rCgjWoyVd&#10;GIo2UMZadYtIaQf1B+vvUUxSze1ANWNATnHpT/VTpDuMqTbtAzE6IozqPoa1oOvew8ihfC5j7iej&#10;hWrprN5Y0bxTo7coQCCLewzLC0DiOtKH8j+XQxaddy2wQQyExMfM9wPXvc2s3mXyElNmRJTU0kkZ&#10;pqiBREoX6rdhwRz9T7dku5IjJG1VApw4dNwcuD6LxrEh2A7g2T9lOve1rF19W5+alkpVXMUNcqVC&#10;SSDy6ISLMk4bgcfQ39mkNjcXxRP7QFcEZpj14dEQ5xh2NSsrtbSRmg0mnXvaB3r8c9l1dLUnKeHF&#10;VRDmJKRfO5c34IHA/wAOfZJunItlJamZysc2r8PA08j5dDnlX3w36GRIlHjoGFScHT/n+fXvZD98&#10;9FZLDT1MuHilq6SIsVkRTcpew1R/j/Hn3FO47BfWWslar5EcOsqeXfcna93gXXKqSN+Bjn8iePXv&#10;YBV2MrsdI0dbTSwhSQS6Mo9kLKyERuKNSvUkwXUFwivGwJPXvbeAPqLHi/1/HuoOelFaY6977H+u&#10;P+K+/HuyerVJ456975fX/Y/4W964Y69WvaD1731ccfkn/iPewBSg6uBgDr3vsE8/64491YEV68xI&#10;qB1731+f999Pehjqo9eve+Xp5Nv+Ne/VoKHz6sCoFOve/W+n5P8AT/eve6nIPDrwqAeve/c8/wC+&#10;590opNB1qgwKde99W/3v3f7et06975cn/H8e9EqMdbqK06977sQCPyP9b3Wor1Ukqw6976/1j+P9&#10;j/re/EHr2SM9e99Dm/vdPTraDB6978P8Bb8n3Vjnreqgzjr3vv6cE/4/7D/Ye/VJHVak8RXr3vq/&#10;9Bce94pXrZYkde99jgfn3WoJoetAkEE9e9+4/I/3n3XPl16o9eve+rfW/txamp6uADWnXvfvxxb/&#10;AI378QaivXuGPXr3v1rfn6/X3qtethq+fXvfv8B9P8PdiRU16oWFfs6978Bbn/eP+N+6E1x1oNmg&#10;69775FuAb/U/096IHkerVFanJ6976sP8P+K+7E1GOqkgcM9e99X/AKcfj6/X3ocevaiOve+wfp/j&#10;/h79Sor1o5z1733/AL7/AJH70erUFeve/Dj68f7zf3rj1uvp17376fQ3/wB49761Tzbr3v34HHv1&#10;TXr1TwGeve/fjj8+9daNQQade9+9+6rXOo9e99jn8/Qe9j59WoSTXr3v2rjge/AajTrQqpz173x+&#10;v59+II69VfTr3vkLX+n/ABv3qvXtZ6979/sBY/6/+w9+68TUDr3vkDb/AB/p7915WoKde9+sTf8A&#10;p9be/dX1E8Ove/Aj6D37r35ceve/XH4HPv2OtD4qHHXvfvxe1vz7115go4de9+FvyP8AY/6/vda4&#10;63UU69774+tv8Pr71jz62Apyeve/f77/AH1/e8ZB60xPXvfRBtf8n/fc+7KRXrwNOve/WA+t7/7w&#10;PezShI8+rceve++f6f6/uueqj59e99Am/wDgPdqCnWu09e9+N/p/t+OPfqADPXjTivXvfQBH+I+g&#10;591rXr1CRjr3vs3HF7H/AFve1pwPWqGtOve/XH0/px/T3rANevaaY49e9+4/p7tUeZ6tWuOve++Q&#10;Qfx79THHrwqQKde99Xv9DY/0/wB59+HClOvEUGeve+X9Be//ABHv1ATXh1qg1Z6975C/vXnQ9bzW&#10;gPXvfR/B/I/2B493HArwr1o5rTr3vwJt9Prz/wAR721a1Xra0B9eve+X1FgLf6o/8a91r5nj16tK&#10;Y6979ccC9jfj6/X3sLUEt1sEEEN173y5/J5ANv8Ae/fqtwPVe4HGOve/c/ji9r+7UxQjpw5p1733&#10;cNyPx+Ofr/r+9ivw+XVfn1732D9OBYf776e/EZ68wrw6976+t7C/P1v/AMV9749a1U6975fT/Yc/&#10;63v329aDGlOve+/xb3uma9U69797917r3vkv0b6Wt/h9fx7917r3vmOB9DcC55/25t7917r3voEk&#10;3BsPz+ef6c+/db6975i/F/8AYn3ugpUnrx+XXvfMA/UC4/23uoenDrXXveT6/T6+6HAqOtde95B/&#10;jx/vPvdSQSc9OLjI697ycG1+ffmAXhjrbH0697yjSLkH6/73+Pe6h1HrXqva2Binr173zW3Fybn6&#10;gjj/AA911t3Cn59N1Oaig9eve+QuALD6/U3/AB/Wx920Y1HPWh8XXveYEnVf/Yf8T78BmjHh1XBw&#10;Ove8q8EEj6ccfX26NDVAx69WpXr3vKhJBuLf4G3PvzDNK9NsOve5IPJHAB/p9P8Ab+26aQPmfPpK&#10;xRQAx4ceve8q/gWva5/qQD7drU8OHWwQSSvDr3vItzcX/wAbD8f7H28ujy69qHEZPXveZSV/Nr/U&#10;Dn/W91IH5dNkBuI697kfn0gn/G/v2adaOM8Ove863P1Ivb6Wv/tz72KkY6aJzQde950IB+n+t/vf&#10;59uLU4PVqV697kp9B/iSef6+9aiK06a111IfLr3vOptYW/IJIuPbyqxYNWuOqgPrBXAp173IHq5t&#10;Zfpc8/j8e3lUVpxPTbggUJ8+ve5cV/Tzxb63/Pu5ViDX/V9nSeQigqK049e9ukNgPUQbC/8Aj/gP&#10;essRp6QuwduzH+Dr3uWsgFiF9X1PJA+vHt9VIUFj+fVQpQVP59e9y1Y8c/i5H+J5t7Udq/P7Oqtj&#10;AFR173mDDi44tcfX/b393ChiDTy6SyqGYAde98idXPP4HP454t7UoEVO3rQXFKde94y6i5/qLG34&#10;/wB9/h7sMA9MPQDs8+ve+tZA+vAHFxySfdlJrU9NEq3XveFnuvJNxckf4f19+qONMcPz6ZJjI7c9&#10;e9xHckj1C3Jta/NvdDxq41DrVT173FdxpKjgfUcf778+7Fyfs68TXHXvcKVwo/1P9f8AiPdScY8+&#10;tLqIqRTr3tPZKYBD6iCfyPfqaQfXp+BWL+vXvaBrZh6xfkn6W+t/r72tDknoQ28ZqD172lqhyWI/&#10;29vdHY0JJ6PIU7Qeve26Qg8A+yedyWIOOlqqade9x2PPsrlfPV+ve+HtNx63173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde99g+7oxBp17r3udTuQw5t9P+RexFt0pDcemZVqpPXvYh7ZrfFURk&#10;vYEgG3/BvYvgc1jfPb59A/fLfxLclRw697sT+P8Au001bSxiYAsyA88Bf+N+5N5avnjkQE1WoPpT&#10;PmOsYvcPaTJasHFVNT864697sxoalKylimFyNAuQ3DDTxwPyPc5pI1xHqhVakd1PPrFfcbIwzuU7&#10;RnHXveGoB+qgDg/m5AB/HtsxRpIgfiR646KQNLqK5Pl172wz2uwuACDbi5v73IdNvSlc0z/h60x1&#10;GrLnr3tolDW5ABUG3+I/HtIipqKyGv8Ak6cQLqOqv5de9tkouACATb1AD/Gx93K6TrBPbwA6uwb4&#10;sUHD1697gSg3K/Ufgf4j8e6B1IoenIypGlzmteve4T3BuDax5/42PexFVGYHJHDpZRdJUjPXvceQ&#10;8Fh+n6kKbW/x/wAfbUBWlGGR+zrUeO1/Ph173DkJJFj9R9fpwOR7o6se40pXp1SAv8uve8DHgc3B&#10;+v1t/rX9t4AJXJPWxjA697xkMR+mwA4Y/U8fj2nYmoWShp1fUAOOR173iPJsLE2/P4/x91j0I1Wq&#10;K+nVxQDV173gIuo1H1D+n4/pz7UyqSSeGOnQc1697xMRzcfT8i/+8+y5w1QScdWAPl173jtzZBcW&#10;uR+efr9feiGC0NAOnMHj173jNgBwfacnWxKtk+XWxk9e98CwBKrf/E/70be3FFFA8x1fSeJ69743&#10;b8j8f4H/AHn262hVI8+tkKOve+vxq/H+t/sLe6+enz69Q1p173//0dZvOZRrt6gBptpAt+LE+8sm&#10;uAkzLJU9v8+sB7SzdXwa9b/HsvW+txpSQzIJNJINjq+o+lhY+wzfXqxBXU0I4+fUictbY07pJT7f&#10;Ude9lF3Lm3qJpPWRybfX8n2C7uYOrTy8GPD/AGOp42bbFijD0697DaqnLk8/77+vsIbjdEsyg1p0&#10;M4o1Xr3ttY39hySTV59KAKDr3vj7Z63173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+97BI4de6975g+1KSdaHHr3vMrW+ntYjA9aK6uve5aOSRb/AIjg/wCx9mEMoANf5dJXQAGv&#10;XvcyOUCw+v8AUW+ntatWz0nKajTh173NVh/sbce2yC2PLpIyny4de95QbkDj88/T/b+6EBVK9NkU&#10;HXveZb34+g/P+I/PPvRFB1Q9e95w1/pe1vqfdSKUJ49aIp173njaxH1/1/x/sPdqMQScV60a/t69&#10;7lxsBz+L2uLfX+nvXlSvVqYp/n697kgm91+h+t7XP+w96ZiqgdaqAKN173nRwTZiQP8AY8H2zISR&#10;ny6q4qp6975lvwp/2B4/23ugGrDD9nW1BOHHl1737X9R9OLcfT/Ye71IwM9OUK9vHr3vwY8c/QW/&#10;2PuwCDNKE8erV6974FhcX+v9efr/ALH3XSCTTHWsgde98C35BP8AS3+P9fdDVRQ5HV466qenXvfE&#10;t/r3vYWv/sD7ZYKcsMHy6V1HmAa9e99HlSDyTa4P0vf/AA9tEDXUCg60va2Ove8ZsDyLC1r8n/bn&#10;20w8werkV+3r3vhfm/4/w964/b1oLmh697xk3uPz+Lf0+vujevXiAM+nXveJh/gCf6f8bHtsHNV4&#10;deBA4de9424+vFh7tgmvTgHn173gP+H+wJ/1vdNPdXr3XveAnm5N7/X/AJF7q/d2nh1qlcde98DY&#10;8m5HP0HA9taSgKr5dOoGFUHl173gYAn/AIn3eOpxTPShAOHn173jbgm/49ueVfPq4qePXvfAgf69&#10;+b/n2ncam1DiOrU6974EDk/n/Y+/FSMnz9OvZ8uve+Nvz9R/tvdQCtNR62oOOve+ituB9Pei4rXy&#10;6sWFc9e942Fja/8AsPz72CCerUznr3vgdQ/A/wATxe3uwGOt1qOve+wdX+t9PflWnXqZ697xkXtp&#10;HH/E/wCx92691734WNyWIb8fX/e/fuvde98f+K/7D37r3Xvfvr7917r3v3+H+P19+6917365+lzb&#10;+nv3Xuve/f7x/t+ffuvde98TcEn8af8Aeffuvde98bi30Nv6W4v/AK/v3Xuve/Ac2B0m3Itcf6/P&#10;v3Xuve/AHnTYW455PHPHv3Xuve+vpyR6r8f8VNvfuvde98SfrzwSTb/ej7917r3vkAb2P9kGw4+p&#10;59+691730P7P9b8/1+vHv3Xuve+/X+Pp+Pp9P9j7917r3vsi5BI/HqH9P8ffuvde99AAXJ+h+n+P&#10;+Nh711vr3vsXNr/pP9f+I9++3r2Bw6978Tp/pf3oVr1UVpnr3vxH+2P14F/9497+3rfHj1731YA8&#10;i4H55/2Hv3W/KvXvfI/Sy/8AIv8AYn3vUCKda6974kC/+B+lrf09+r1ulBnr3vwA4N/9491Y468Q&#10;ade9+NrWFwb2+vFvzyffga9eB6979b/efx72SB1uq5r1728YnA5HMTLFSQtZnA8hXgj86be1dtaz&#10;XThIlJr6DpBebhb2S6pmpjr3sx+yesYqR1qaqFiVX1s4Gtz9QOfoPcg7TyukaCW5AZieHy6iLmfn&#10;oCA29ue7VimRT5j1Hr172N9NioojFS0sSxaRqZwAF1fnn6cex/FapDVYwAAMU6ii83yWRnluGLE+&#10;Va9e9uBEFPB40uZNZEhQDWx/r7cIYBCOBHl59EzyS3Egd8AcB5de9tskblHkf0h3Cqp/Va/P097C&#10;L4RAFasMdOh11BEzTPyr1729xwo0cUZ/3apLlyAWXTz/ALD8D2pS3ZnaNjpNOix5SHaQ/hOKde9w&#10;VFVSTSTJH4oA2iJCQQoX6No/N/z7VJbS2xErpSP188enp0rbwLiNYnOpjk9e9ymTxhZomiklqQSI&#10;QLAauCSPwfdLoQBA9vnUeHz9fz6ThjJ+nICFTzr6de9wp5qpSlKBpb6ySN+hUP1Cn+vtK8smt4WQ&#10;Up5jz+R6VQwQPWfiPIDj+fXvcumljTgswuylES2l7f23tz/t/bcaMoUSZrwA6anjlYYz9v8Ak697&#10;j1FVM8rM8QRL6UtyXUf2if8AiAfetQcEAUz0ogghRKKx+f2+nXveDU0iXAutywU/iw+tvewrayAc&#10;U6tpCvp697j+chL31HUda8cfix92GM+XTvhljppT0697hltZY35+oUcBefaZ5CVYA0z09Qr29e9x&#10;ZJSrWPB/1R/r9APbSuSxSvl0+sdVr173hERncMw1C+ri34/HuwkK0AP+bpwuIk0qc9e9zhSeXT47&#10;g/0ufoD/AIe2mlbSxUUNfLpIbnRh89e9v+PoBG6NKFIJA+vN/wAH3RriUgk4xw6Kru6LKVSteve3&#10;GrpoibLYBTyqnTcfgH2hadjICMZ6RQTuvHr3uGsbRsF8hTi4VBfj/Ej2uR+2rCo6Us4Irpr9vXvb&#10;tEkRi/dYm3IP5/oDx78zRqxLcei6RnD9g697yIltRhk5IFtRawP+ufdamgKmlOqkg/2or9nXvcxC&#10;3p88eoAXZlsRe39D7qsgVS2k/wCHpMwFD4TU+R6976aSEpaE6SCb3spt9Tx7baUO5RQQKcT1tY31&#10;VkFeve89PIWA1HUq82Ui/wDh7WRagF0GunpqVAPhwT1726wPSScAkSc8H9Q0+/eLG7E/irw6QzLO&#10;mT8PXvciNoz6HAJBNj9P949mKSfxHy6ZcPTWuOve5wVXFyyqjcfTgf63tdHKDEBx6TFmXgKnr3vA&#10;9HBKdJAcKDyfqL88H3tZYyhUgHPTi3EkYqME9e94v4Yrr4mj1oeAfypt7SzKsjmmVpw9D1c3rKfE&#10;B0kde9tL46qx7tEyO8LkaHI/H9Af8PaFVEWkfP5dL1vYLxRICAw4jr3uFXU+RSMeEqkZK6XPpIBP&#10;N/Zbfx3ilmUExk+X+XpTaTWbP+rxz173OleV6CE1ADt+hrEW/wBe/tl00CrioIOScjpNGsa3bCA4&#10;697x09HDPSvFJFaMA2ZTew+vF/z7obVZYkVhhTUH16cluJYpxJGc+h697aarFiJSsIYobf53m/8A&#10;gL+0YYxSdwqoPS+3vzIaynPy697ZKnG0piHlR4wzgHSPz9L+1kgQy6gaDT0aQXs+ukZDU697TmWx&#10;EMMsbRS2UfQMC4va/wBf979p2BKoUcMK/ZXo5sNxeRWDL172n5KSoE+p4onj50GMkmx/JHurKAxD&#10;Zzjo2S4g8KisQfOvXvaeq0jecqylJFYeoD+h+nPvbFHOiSoIHRvA0ixVBqOve4n2crSM6S61vq4J&#10;Vh/t/r7TpgqtKiuOlP1KCMKy0P5Ede94iwinVZldterSyqGVD/iR73PIYg1M1IPp1eniRFoqCnlX&#10;r3vjKAoLB9IJ/wBb/e/dxPq7icU4deUliFIyOve/AJHEyyL5UYGzrzfj8Ee/PMfDRU4E/s6tV2k7&#10;TpI8j1723xxrE5kTVxfSJCDx7TxxKmpiaCvSt2Mg0P8Ay6975Jco8jhlvzdCefz7XBhp1g1oOPWm&#10;ywRafn1725wsamAetiOLa15PFufdVLSIrDP246QyDwJSdIHyHXvcSqnqKR4vGutObhSLgD6/T3uY&#10;yqCyGnr0/BFDcIxc0Pz6975icFi4YqWH0b8E8/n3dXkBox7acP8AY694TBdPH7Ove8EkjCTUbMDY&#10;B/pz7TBpAQyCgrn7OnI1oKDHy697dKerHjFtDMBY6TYn/WHu4YShlyOkEtu2umQOve40jQuQ4LJJ&#10;quQ9x9D+Pbrhw4VjTHl0+iyr2tQj5de9zQ54ZQrsVufIb3/1vadyzBa+R6S0BJDdor5de9z6PKJE&#10;w8segfpYE3Df48/09vLMorXI/wAPSS4sWdToav2de9z5KyNSftl8kMnM0amxueLgD+ntYJlHwDBH&#10;Dy/Z0mS3Zx+r2svA9e95aaKAuFp5pIddrjWW083sVPtqNlouhiAxofTpqeSTQTKoany/wde9qX7q&#10;WjEKSaHj0+mS/wDjYX9rllkt1oe4dEot47ksyVU+nXvfGKvpxJdleNif1WJQ6jwdQ92E1JaBSKjz&#10;6s9pMyUUg4/Pr3t3klUKpp38lgDzzf8Arz/h7tJq0q6DFc9FyJVqSjSeve5lFMTplCiRgblSLG44&#10;5v7YkZWUk8G9TnpPdRgVQ9vz697W1HXr4buTACRfVwNQ/AP0961fTkSGuqlB9nQYubVjL29/XvfG&#10;oyiaWRY1qLDlgwVgCPrY+3Y7k+ErOfPH+bq0NgwIZiU/Lr3uGkyJTyG5WOX9atwbf0A9rIJQRK2k&#10;AtSvr0paJmlA4keY69750EV9cyMvkcsqAEXVDwSAf6+1UcEkZDwUrTz/AMg6peSdwiYdo4/b173F&#10;gxg88j18hWnUkoOS0j3+g/oP8fZd4UkMeqaumv5/Z9nT8l9SILaCrnj6Af5+ve89VXko0EcUdIqk&#10;BGgFjIo+nlf6+9/Wa9SJjqlvCwbxXcyE8QxwPsHXvbPV4lKxA0wViOTHKuq8Z+rqfz/rj248UUhV&#10;ZFHDz6O4N08IBIsKPTyPXvaTqdjzVVTM2HV5ZRDqlTQzxhAfTpZfof8AX9oH21nQG27u7K+X5Ho5&#10;t+ZYY4FW/YKNVAeGT/h697RtZQ5DASJLkIZIFjdystrsQP6+0khltSaY9dXl0IYLiz3SNktHDk4I&#10;697cBUwrNBUkqIpIvOlRcfrb6rf/AB/p7UsTqSYkZWvSEwSmJoR8QNCv+Xr3uTQ1rFppSOV9QI5J&#10;W/DAj/efeoZmKCU1pXy49MXNsgCoPPHXvakppVMy1YkJLoWS/FpCOR/h7VkiRpHrWvDyPRLMlEMF&#10;MA0P2evXvbt5xJSWkZpH1g3uVZTf+ww+nuxpgsOGKefSDwvDnqlAKft+3r3tV7byaU+SpEkLOWKg&#10;SE3BRebM39R73t7PHcoz1ALf6h0Q7zZPLYyMgoBxHz+Xy697WEuTkGRSZLtBLK0cmoi6j+zYfn/Y&#10;+1d3NKtw0qDsY8eg6lkjWZjbDKKj/L172ocfURapKppToguxjKlQGP0HP+9+19mhldZyvatSa4Hy&#10;6J7uByogVctivXvbNXyx100kxYLIqlkf9Ssv1Af/AA9k1wRLIZIl8z8+jK0jktIhGuVrT0/Mde9s&#10;OSw9RlKOPxeC1PG8jyTi8AQjkSN9QPyOPaeWEzRuypUgZBI4f5T0b2O5x7fOwbV+oQKD4ifl/l69&#10;7MLU7zqdqbL25isKmPplqMLAtTUwHVJOxF2a5F9N/wAXvb2KZr+fbtrggtQEEkYJ/Z6+vUXJsMO+&#10;8w3V1umttMjaV9BXFfs697QIyVTmYJC1RqliUeRR6o2Z/wBMisf95HsiF7cMgMr1r5eXQrk2+GwK&#10;lFAyKHzP5de9t1Ni2yDSY+roVleY6I3WPQzMOVBH0t+b+9Qwm7aSKUAGnpx/b07NeiyP1sMpQJxz&#10;j/PXr3tjzvTmxs3j5v7xUtJFIoZXRViExkHAe4/H9fbN7ybtF3EHvGEbgYpQE9H2ze7HN213iDbX&#10;aWPj3VKkfnw697JF2B8b5KKSprtnVC1tIC7rRgnyog/sqP8AiPcV7tyjd2imaxPipqP7PLrKXlP3&#10;lsdyjS23tfppjTLfCfz/AM/XvZWcjiq/EVT0eQp5KaeNmDJKjIeOPq3sJOrRsVcEEf4epstL21vY&#10;vFt3BU+hqP2jr3uDyP8AYce6U8+lflXr3vwFyb/7D/jfv1CBjj1bjTr3vxHJ/wB4/wCJ93J9erED&#10;j1732OOLe2W6oF6979x+P6+6d1c9eUEnPXvfv6/19ugEg04dWxw6979f/ivulKGo69itT1733x+D&#10;fj/effiT17NKjr3vr8f776+9rXz6rQipPXvfYP8Aj72wNKnr1FI697x834+n+2/P+PvYWvHq+mma&#10;de98ri//ABH/ABB97IHl1oCvd1731z+T/sPfiAePVSa9e99/73+L+6HhQdbAp173435/1vfjSlD1&#10;s8M9e993v/vv+JHuoABz039vXvfY5+vH9Pofe6UHb16hpXr3vv8Awvb6/wC+Hutc9XDZIHXvfA88&#10;j/intzjw60T1732f8fddIHHrZpXr3v31tYce9svp1vFeHXvfI/T6/wC29t/LpsA1p173xtxcf7z7&#10;2a+fVwGPXvfK1/x/vv8AY+9kU+HrYj8+ve+Nv6/T8f74e9EgZXqhGeve+yffgCR14D9nXvfdv6f0&#10;5/2/HvxX16dpU56976/3sDj3rFeqjjQde99W/r79XFB1rQwHXvfuf6f70fesdeqv2de99kjn6+/A&#10;E9aYk48uve/fX375dVBp5de9+/3j3sV4DqwJ41r1730fdkIDZ6qMnr3vsf1P9PfmNSQOvUqade9+&#10;/P8Avv8AevdAOrBMde998f7Ee/UxU9eIAOeve/WP/G/fuvKoJ6978T/Tk25/1/fqevViAMde99gi&#10;1/z+be909evUOBXr3vr/AH3/ABr3XrTCnn1733z9P999Pe+qeVK9e99jn/ADj/Y+/Uz1bhSuOve/&#10;c/4W/F/exkdWIOmo6979yPr9L/7H/ePfqZoet0GB1732Pr+bf7x721APt683oeve+/z9b3/w91zT&#10;qq8eve+/9496zXPWge7r3vq31/x92U+vVsg46976P1/33197xStc9eoKfPr3vvjj/D3Xjjh1sNT7&#10;Ove+m/qPfqdeOTUde99Af4Cx/wB792p5Hj14/Pr3vv6f1PH+x9++fVSM46978P8AHj8/7f3Y6dIp&#10;1umKjr3vq3I+l/r78CdPVqVBp173ytb8/wC+t79qPDrRya9e993t9L/63+PuoFfix1XA+R6979+b&#10;Ef4+7UWlR16ooade9+v/AFP+twf+I92AzQdeAPXvfa/1ufpe3+HvTDgB1YA0BPXvfdvoeb8H+nve&#10;qgK1r1ulBUde98h6v999Pxf3p2PGvDpsmrY6979/rHkf1vyPfgxIzxPWwSRg9e9+5B+nFr/7H3YE&#10;daGoY6975AfS9vdia9WLDh17364FrW5PP/FR79wHVQMUHXvff04P+8+/Dr1DxHXvffvfVeve/e/d&#10;e6975AX4PH+2961Dy69x6978eDccgjm/N7+9jr3XvfNb8f0t+Ppf6/n37r3XveQD/ff8a91Y0x1o&#10;9e9+H15+v+9H+vvZA/D1vr3vIt7kf74H3Wg4de+XHr3vKg555/23vxIA4V6cAp8uve8gsCCL8/1H&#10;twr6de/03Hr3vLzwCAP99/X22q1GodU456975DTex4/x93VhlvTqpJPXveVQbEH8/T/fD3411VHV&#10;RTj173zH5/I/B4/Pv1e0VPn14Ggx173msf6/4/ji/wCD7dBNaDh1qpBz173zDWBv+D9D/j+fdKtX&#10;phnkUmv+br3uQPqFuf8Aff63vxZfTHTGmtCRj1697y6iv0PH5Nr8e/KBqJHH7et+GVqwII697zRn&#10;kNwfyfr7UVoMih63qK0K9e95lY/X8f8AFfdKasN+XTbANQNnr3vMjixI1X4tb8kfX3YKaah1psDU&#10;Ove5CH/En8392XJx01SuRjr3vOpF/wClj9f6/wBfdlr59bBIyD173JF/68W1L+fdxQHPVcGteve8&#10;qMeCTb+g+v8AvPt9BqwvTTEHs697lISeL/UX/wAP9b28SMFemGB018uve5kZFl4+n1uf95A96JGa&#10;9JHahIPDy697co7Dm/0P+3H9L+/Rhh8R6TkAMa9e9ygb/wBBz+Lm/wDj7dUUFOqdtM4697zh7H/e&#10;+OTb+vtwdoOOPn1UuUBFOve5Afj8f1t/Uf7H2/HUEY8uPTLHUQXGKde99l7g3a4/oPakUr5nptpD&#10;8Ir1731wLFvoeVH1+vPu5KqD8+kzvp1fPr3vGzG5AAsbW/w91BrgDpgkHK9e9x3b+pJ/B/1/z70G&#10;NNI8umgMUHXvcUsL/Xj/AIn34AVOrHV8Uoeve4zv9SP6XH+2+nPvdM149bx5de9wKhrKWP0/P0I/&#10;1z79QgivW1BY4697R2Tmvrs11B4seLf4e9k0qKVPr0YW6ENgZ697RFZLctzwD/T/AHn3U1GD0IbW&#10;OpFeve2GVxybn8e0tw1I89G0aL+fXvcFj9T+b8f63smlapLdKhUde94T7QSNU9eHXvfXtvrfXvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173734cevde954msfZnaSAN1oio697U+Mn0spJsLra&#10;3Avf6exrt82rTEDk9E99BUafLr3s1vVG4npK2lAlKi6FuSPobC1vYv2WYhu6mG/PqEeb9uVonJHE&#10;kfl8+ve7eetc2uTwlN+4XtGgOprsQV+tx/tvc+bPdMYPDUiuKkHy6w05wtBZbg+kadRNafb172IE&#10;6r6muVC/Qf1P/E+zd1eQgKdR9a8OgFoLSj1PA/Lr3tjqUBJYH6XJHAPPt4xgLSVsdVIzQ1PXvbTO&#10;LWAB1G4HHPJvb2lZFQsQDUDj1sHRUVpXr3tok+pv9P8Aef8AE+06lpTk0p1oHXxNT173Bdbjgn8n&#10;/W/qfakRporShr0pVowo1DH8+ve26UG1wfqbn8/4e6hlUlSc9KkfUSAKde9xWtz/AK3+Gn6cce6g&#10;J4imtOn9AqD69e94HAJ5uePrwF+nPHtt2XwzoPn1UFtNPn173HYWsBx+fxyfaeFGmkPy62oJOc06&#10;97xXaxBa1hYD/C31v7tNGviAEfn05RQRjj173iJAP6Rf/fW9pnSQYQ46tSp697jEniwH15IP/Ee7&#10;ojqWJY0I6eoPPr3vhfngAD6Hnm35+vtPNQ6QM9XJ8j1731fnV9Lkji/uh0lNJya9b49e94SC4I+u&#10;m/B4PPvTLbRuX0mp6uMde94G+o/B+huP+J96JFBTHTq/Pr3v30P+uOPyePfqVSnWsnPXvfLjTf8A&#10;r+Px7pVtWmn59eo1eve//9LVO3Rm0pYZpJHudJIAIOq4/ofr7yhnuhCzOcVX7esMNnsnmnAUGn29&#10;b/Hsnu9NxSVc058gIBOkX+l/oB/T2BL66E8ghXyyT1OvL20pGiCn2/b172ClfUs7uxa9zcn/AIj2&#10;FdxugFZVNRw6ka1iCAKBgde9sTtcmx4PsIXExZiejJeHXveL2i6t173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvdlND17r3vIp9qo2INOtDr3uRG1j/r/wCx&#10;9rY3I6pItR173MQjggm/sxhkBFG6S44N173OjYW/NyPzbi3t49wBHkek0oqoNPPr3uQrH6j/AFv8&#10;fp7bZak4r0nYde95Q5t9fobW/P8Aj79p0tQjiOmyvXveYN9efqOPdNVG+XVD8uve86MRa5vYfT8f&#10;63uxAINMV68aEEDr3uUjXHJ4vcC/+2v71qAOlfTrVTWg9Ove5IcKQfrf/WuPbb5UBvXrXeVGeHXv&#10;eVXuSf8AY3uPqfbRoeHDr1QQdQx8+ve8qsf9Vfn68e9ivDq4oDjh173zP0uOef6f7179UeXWtQPw&#10;9e98NZH0NrD/AA/3n3cfDjq6qtOPXvfWr6XI+nvWB1sV697435PIt9bXB90ZRg/PrZoFB8z1734s&#10;Pqf9hx+P9h7baNTUnq8fz8uve+H9LHg/m/I9ssWHw9KQaY6974sL+m/1/wB6/wAfbRYk18ut1PEd&#10;e98CCDYfp/I91Jwetkk5PXvfBhwTexBt/ha1vp7ooBYL5U68gBbSfPPXvfA8cHj+p9t8cjragnr3&#10;vEeeL3B97p16rE0PXveFhb8/74fTn34Y4db697wuL/j/AFzb3pgNOT1sHPXveI8C1+B/rf717Yoa&#10;kjq1ck+vXveMgEfkf7Yf63uyEFulEZUUCnj+3r3vAb8g/wCwuAT7titR08AvHr3vgRwDc8XH+uL/&#10;ANPdMiU0A+fVgfImnXvfEgkfUfX/AHr227LwIz1oEA0A6974WItz/vVvdSe3hx6tp8z1731z9L2/&#10;2H19t/b1vz6974WFufr/AI/1/wAP8Pds1HW/Pj1730w/x402PP8AvPtwfPqw6974fQHTfg/n8/4+&#10;7de6976/oObtzf8Ax/oR7917r3viQfre/wCb/wC9/T37r3XvfXJ5P+xPv3Xuve/AXPHH+v7917r3&#10;vxFvyCf8Offuvde99e/de69797917r3vo2+h/p/vH9ffuvde99AWFhf+t+P9sD7917r3vj9L3tcj&#10;8cE/439+69173yX6f7f/AHv+vv3Xuve+nPFv6/8AEe/de6974D63I4P+HFiPfuvde9+N/wBR4P0/&#10;obD+g9+691730ebc8k2P+H9Pfuvde95h9B/rD37r3XvfR/tcfgD/AHv37r3XvfEj6f6wHIvb37qw&#10;WvXvfiGtyV/1/p7159V6976BAP0IP04/4ofe+tgde98v6/Tix+vvQAr1sqAcde9+0jj6XH1/4373&#10;w6r9nXvfrf4n/ff4e6MARTrXXvfv68f77/Ye98OPVgxANeve+iP6e9CvDqtaDr3vJDBJO6xRozux&#10;CqApJ5+nI92VZHOlB1VpFRdTGnXvYw7S6sr8q0VRXR+CHWlzICqgHnkn6m3sU7Vy1PdyEy/CBXh0&#10;Cd+5wstsDxq2p1HAevDj172YzF7TxeFX7aijR5VQL5QF1so/WRb6D/W9yRZbRBZRIsS0YDiOoV3r&#10;m2+3AguxCf6v2jr3tUa1CLEvkXQFBJsCWPABb+g9nCMAuaceHQNLO7F3oQeve57vJ4hFGSioNIkP&#10;1lBHJHs1SyeXIFAf59IFCiQyOak+Xp173Gi0eZob8RgPKRyXY829rbeFUkEQUdvmennLiISD8WAP&#10;Tr3uS0M9RETDCF1MyLqH0AFyw/2Hus0AaNilAQ359MLJFC9JGrjPXvfHwl1ZXYl1j/qLLb9PPunh&#10;mVmLCpA6v4h1Arwr173iSbwoPLMTZNJRwG0t9TY/1I9s+JTSNZPy6d8PxXJjWnzHXvfSzMVKxoYm&#10;cFldbawoFyAPxf205Zv06D1B8x04IASC7agPLyr1722EpJazOZWax8z8af63P+8e2TQ/FkgfP/L0&#10;YRxhC2sDSBgj1697yiSKJxqmNwNLc8AW/QG91DKHQk6Sf8HWvDd1Wg456976apafSinTFGp0gkXk&#10;b+v+sPx71Xi1KZ8vP59a8MRIa5JP7Ove4clWQFUaiAWXgC/PDH/Y+7O4Qn7OnPBo1RxPXvccFmLF&#10;VbSP9Ufr/T6e2XkWlFwetmigKTn5de9ykQab/VjydIH9fpf2kdzTPTDNmleHXveFaaOVyS/IICg/&#10;Un+lh7aM8asQRXH7OnDM8YwOve5PiSEtc2Nh9P8AinvWoKFqa6uHy6YDvIBTh17250U9PHbyG91N&#10;+ARc8j2xLrzoNDXpFcxzvhOve5X3SB7pID+QPyPd9LvluFOPTAgYjvXj173BkyDmViziw/1iT78I&#10;ogQBn5npStooQADr3uVFk4zYsoNh+s2HH092KHNOHTDWL/hNPl173LWrhqAEVgv54tf/AG/tHIsj&#10;SVj9Ok5glh7mz1733LUT0+rx6ZAoBtcc/wCvb27HG7Aaq469HDFN8dRXr3vLFljoUzgxAcHi/Pux&#10;aUAouRXh02+39x8Lu6977M1PXLpjs34ups1z/h7URKWrTBpX5de8Oa2argjr3udRxTU9iSXX6fW5&#10;Fvb8bkBT5jpLcyJLwweve35aJKi0kbFJbXGlgCT79IiMDKBVgcdFLXLRVRxUde94T542CS+kjgNb&#10;6i/5I92DyF9T4x07+k4Lx8D5de9qDHx6lOt7pcXPDC3+PtWsmpAR0UXj6W7Rnr3t1eGBV1RnnSAb&#10;AWNvexTSdODXpAkkrGjY697yUc0NyCLn+hHszhEZwhyR1S4jciteve3aCnStjdZULIDYXAuv+I9t&#10;tagAahg+fRfLK1swaM0P+Hr3torcDUGQRqjSU7IbMq/QX4DD2ilhuHRo4h2fy6MbbdYRHqY0cH9v&#10;XvaVraCeHXTyo1lW62B5uOBY+yWe3lQtFQmg4+XR9a3UUlJY2Gcde9tME9RTuoVGCC91YXB/p7QR&#10;yyoFVq08z0YSxQzKTXPqOve3tKhaqAho0LD+zYcW/PtRHonRiwqAfs/n0VtCYJQQx697a6igjmTS&#10;hYAPqII+gFuPbFwqSSfpGlBQ9LobuSM1NOFOve2rLYtaintEsZk08CwHP09pRGECgd3S7b79oZav&#10;UL172kpsVJC0btHIrKp8hUHSPxx/X3UeIiF5OFcAdCKK/SVWVWBqcde9p2ooWkd2WJZiASSy6XFu&#10;R/r+9lpXkKsuCOPRvFchFCs2n7Djr3tPS0Prb1NESf0EAfX8e9RFAyrWhHHo4juewY1fPr3uKKGd&#10;SwNnBPpcAXUfQ/X226kls1FelBuompTHqOve/NBGR454xIlwDwLgf7D3YItST6daWVwdULaT173z&#10;npaZIgIV0qBYWIP44sD7okarGrFic8OqxTztITIa1697b/tIgGYsT9DZgBe/9PbwCCNqioPSv6iS&#10;oA697hIo8oQBtJuNP9R/gD7dBAfTSg08PLpUzEpqrnr3uX4Ujf0SFNNiFZePp/T28mgqGHl0nMru&#10;tGFa4r173inowzrUlr3DFgp4/wCDAD2xIEd2k/EP2dORXJVTCBw4de9tVRGXGpWZVBIvYfT2xKpE&#10;gNaVHS+J1VqEV697kRhGi03Elh9fzc/n3dBVNINaHph9avqpTr3uEhdGYKpSx40/n/WHtPlC9BTO&#10;adKn0OoLGvXveVa3nxTPqe9hqAIAP09Xt/UoIDHNOqNbY1xj+f8Ak697cYqiMqwJ0N9AQbj/AG3t&#10;hZHpTiP59I3icEHiD173kLo+i7A2HqLAfW/+HtQhqrV8v29NhWUHSOve8cE8sFTr1KIwbFQ1/Tf8&#10;D2ojkUTDGoU8+PV5YllhKn4uve3qqraVdLQa9fH7inkG3Ia3vcjxrpMQ7fTotgt527JeHp173nGX&#10;qHVQ+ieMqF0tdSCPpp9+e5oCa4bNOmTt0Smq1Vq/l1728Y6WR4mkYLJDqHFvWhHJB/qPamOR4j4n&#10;EU88nPRfeRosgUVVvXyPXvczyAESRyNEmofpJ0/Xm492aYMFKAgk5qek+gn9NxqPz697fYKh1ZNB&#10;D6lGpR+s/wBeB7sSHqg4/wAuimaFWrqqKfs697e6ivWTHt6XQBgml7B9Q+hH+Hu0eo08XgBnotit&#10;Ct2KkE8ajh1721UdQRL45HYMw+p4JH1sfd1jjegpQVHS+4iqmtBgde9v9SZIqaLhnB51H6AfX6j2&#10;oISMsq/n0UQBXmY8D173HojPI48UxRtQOq/1ufoL+1VtO+rSSSaGnp09dCFFq4rjr3tzytbMsixM&#10;rWUKSym9zp+pt7vclpEVXWvmadIrG1TQWHn173MoaZcpGupysUQ/dcgAkH+z/r+yr6SSryUonE+t&#10;Ok1zM1kxCjubh/q9Ove3nE4+TPZiDB06sIfFeSoJ9NLDDy7F/wAG349rLKF768WCI9umtPOg4nov&#10;vrtNq259znPdXC/xM3lT0r172I2akweHojjMNUJAdAinrIQrz1GkWdCw+nN/ZtLcW9jGtnaEip7i&#10;KeX+XoH7YN13C6F5uKl81CE0Vfy8+vewnqsfjKwzJURCtWQFlgqz+tz/AGgefZfNEkodiNVf4vTq&#10;Q7e8u7c64/02Hmvl172hK7ZUdTFKtCrRRIxZqc3eNQ3AVQPoB+PZbLY63H0xoQPPgMdCe15ieJ1a&#10;4GtqZbgeve0hWbfzeDppo3iepiPBlo1eQwq541qQCAPaR4ZobcKKsa8R6no9tt223dJldGCMPwvQ&#10;Vp6de958XUCoompBMRVRpb1gq9/9Vz7ft86hKMin29M38JhuhPpqhPlw697eVqdWNj8chWaObwzF&#10;rXLj6EH+h+vtS7ARroGlh65+zouaGl6dYqpWo9Kde9ytvVsiVzrM5WRFUkEcA3/zkZ/x9tWwZsyM&#10;cHhwz5EdM7vao9oGhyD/AKqH7Ove1O+TC/dQamaSdjpa+nTIeFdGH0t78zvqZX+En9nREtjXRKRh&#10;P8Hz+3r3tc4mtnhw0YrjqqZXCuhIuyL6FIP1N/8AH2awXMiRBGpRsA8DSnQX3C2il3FjbfAowfnx&#10;697gmb7asOh2UOeImsyuv+0g/T2UyM6zaA1FBqAfMHiMdKfCE1uNYqR5jBH29e9qSWuiNMlEix6Z&#10;lPnAa0gDC3K/8R7M0miGpBk0qR5f7PRMlrIs31TE1Q9uMft697ccu6ZCjxtGkug09LFFFYDUQoC3&#10;X3q+kFzHFSmoLQCuB8/9gdJLBHtLia5Za63Jb7T1723Y+kyG3asVSv8AcULxEVEDgmZ1b8qP6g8j&#10;2iC3UaiSVQf8PRjNd2W6IIyumRT2nyH59e9rzG57+DYwZMRtloSsqOzgLV0GskgFRfkDjn2YWkot&#10;Ve5j79dFIrVl+eegvfbYm57gbR28Bj/vL9e9oGDcGOymQZVnLw1MmrxVP+dikZ7HTf8Ap/T2jlmu&#10;JLjWx1KRwPHhx6E0+03djaBljoUFKrwIA4mnXvc/JYaOCTyUzMrOPToFgy2/s249tCrIFGc1oOHS&#10;Gy3KSVAkwrT1697BLsfq2k3ZQ6ZqEPVFGb7tUValDa6ElRz/ALf2H965aG4CWdV0OBWoHE/5T1Ln&#10;I3uLc7BcGGWUmCoqpNRjzFeveyDbo2Bm9s1k9PLDNIsTsFJjYMyKbarW/p7jG726azYCQEDrLvae&#10;ZNu3m3Se2cEOoPEEZHXvaHYFWKuCrD6g8Ef69/ZWaeXQgRkYCh6974XIt+bn/kXvYPW6Dz6975jn&#10;82t/re/UoR1ZSa0PDr3vvgf196JBFB1YADh173wve/8Ah7r3L1o+deve/X/p9Lc+/aQT1Q8R1733&#10;b/Xvb/Yce7GlM9WripPXvfR/2J+nvVafD1vHXvfv94/PvYI6oOPp173488/4fT37V69XqB59e99L&#10;/W3vTMeAOOvaq16975jn/X/p70pyOq1NeHXvfR/x+n9P6e/A9eOR1731e17fj+o97I9et8cde98v&#10;z/j/AIHj22BXHWipGD1737j/AHj8Dj3v5DrWTw6979f/AG/493oAtOtgAV6978LH/X/3j34LkdWA&#10;Pn17361/9h7qajqhr5Z6979yPqPe+OT1YE1r1732OeL2t/X3UkV7et1B49e99m3ulSerV7fn1731&#10;/sffum/Ebr3v3v3VaE56977A/PPP++v791ZdS9e9+/2/+xHv1T1YsRnr3vu1+OOQP6e/dVBq1T17&#10;34/g2H+2+vv3T2PXr3voi/v3Sbz6976sOffqnrxr1731/t/e+raR69e99n6fT34dbC0qeve/f7x7&#10;8AeI6quDXr3vv+l7e/MfLp5uFeve+r/X/be9Ur01wOM9e9+97I681OPXvfuf99/r+/A0yOrKaCoG&#10;eve+wPrf+t7+/HPXhmp6978AL/nn688e/GtKdeUgZPHr3v3+v9P+J9168xU+XXvff+tx731Q8aDr&#10;3vv8fnjn37NerAY6979a/Pu4btpXq1cZ6977tyT/AF4sPdPOnWyainXvfrf6497Hp1rH+rj17339&#10;P8f6+/U9OvVHl173z4I/PvXVCuk469760j6+/dXHEV6978R9Pr/vuefe8Ur1uoHXvfE3vz+Pp795&#10;dUApnr3vo3tz72vH7erqTXr3vr8WH+3HveBk8etcQa8eve+V7cfUn829700J+zrTDPb1730Rzc+9&#10;cRTrdCRx6979+R/vh72AdGOveRPXvfvx/j/tvegKnr1Acde99j6cGxP+++ntzH4+tEDgfLr3vlc/&#10;65ta/ugFa068ABWnXvfEcW/PPItf3cgHjx6txOD173zJPP4HPHH+2HvekUBY9aqBTr3v3ItyP9b3&#10;WlakdeLkmvXvfd7Gw/P4/wAfdmAHHrxADV8uve+7kf65/wBb6e6la0PW2oSABjr3v34v+T9B7sKD&#10;A6sdCjtOeve+P5v+R+D/AF974Y6bpqFR173lBv8A4H+htf8Ax964ceq19Ove+vr9b3/H9Pfq562G&#10;NKHr3vmR/vXvYPWuPy6978Pof68/7170Sa9VPHr3vsHkX/Atx/T3sjHVqV6977A55P054+nB4+n+&#10;x9761173l9+r17r3vtfr70VBz17r3vv+uoG/H+F/evs69173zU/QWuf8Ppz72Av59bGeve8osPx9&#10;foDxc+61p28etk+Q6975fX6XP+P496OerE+fXveQH+tyfdxgBTip6otAD173zHP5+n9f6/nn3QnS&#10;SBjqhx173mS1rkngjge7h3LAH06rXPXveYf4e7JXTx68Bju6975AmxP0I+ntwgkUHl1sk9e95l5/&#10;NwLWvx70qCvb6efVCgqaCv29e95h+bXvxa/4H5t72I9IHp1RwqDIr/n697yix+h5/wB9f35RpJ+f&#10;SXJyDTr3vOvBF/p9P+Ke7sD9vXiRjr3vmtxzxf8AP9T/AF497xTrRNTjr3vMnFze309+r6+fTb1J&#10;p5de9yktb8/T9Xva8eqCtc5697kKB+Wvxfi1/wDbe3gQerVB4de95lv/AF/pb/D/AF/ejTrXlU9e&#10;950Jvzfjkcce310jgKdNO+k9e9ylYAXvyeD/AL3c+3kbGk/D0m117Tw4/n173Ljubfi3BuP9590O&#10;oudXDy6SNXUTXHXvbghAAF78c259uKtDr6Tsp49e9ylP05P+xtYD8fT26pJp02KV1Dj173nUm36v&#10;9t/T29xB6swqeve8nP05+l7/APEAe3Y1o4alRTpOwQNnj/Lr3vu/A/HPP9Sf9j7fGMtw6YalfXr3&#10;voEkk/i3+H/E+3SCQaGtem3ftK9e98Ga31P14J4+v9B7ooP59JsnHXvcdmFj/r/7yPfmYGlD1U8e&#10;ve4rub8Ecm/9Pp78DT5j+fVf8nXvcZ2N/wAf4/8AG/ewerCoz1723VcgEbc3JH4sffsg1PTicQSO&#10;ve0FkWN2GoWJ4+nuharH16PLahyOve0hVyC7C4+oBN+fr72Xqueju3Tgeve2iU/W55/31vZbcMSK&#10;8OjJB59e9xG9lMxJ6e8+ve8ftCet9e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173zU2PtTAxBr1rr3t3oZCpH1+tx/sPYq26XvQjj0juAdQPXvYzbGyjU1XE1zqDIOTb035&#10;59i+xkIloTgmvyr1HnMlp4imowa5697tX6A3WKinipWf0Oq6SGA02X9Cj+v9Pc0cq7hoJt5CKU/P&#10;J/n1iB7kbK8E8jLw88eVfXr3s3zMHCkj024LHkj62/1/cjLGWQPGO0dQQ0i+KA2NNaHy697Z6ldV&#10;yOOX/pcn/H3SLxNBRgNNeJznovXUKl6AV697Z5A36WHIB0k8fT/W96uO1G00DH9nToFARWvXvbXK&#10;p5v9b/Qfn/b+0iK3YJhxHl1XSVKlvPr3ttkvc2FuORxwfxb2udSwCClOn4gGGlz58eve4EnH1Nz/&#10;AFsOP9h7SyQ+HIWUVHSsL4ZOgjPXvcRwQRY3H+Nr/wCwHuhWgDgVp+zp4ZHGp697jPw2libW5/qP&#10;aUjBk+fAdaCk9w9eve47KR9CDexF7X/wsfd4yVJIFCenlemKde94Sot/Q/pP044+vPv2pvxf8X1e&#10;tc9e94HGk/U3/wAOD7admkwnTinUM8Ove8NgPob8/m17/wBPfiXoQf8AB1fNcde94m+p0gj6/QX+&#10;vF/aZGAYeKOPTi0Hxde98CDcA8A254vx+ffnkB7lA+3rdQMjr3vp00gFS31+pH0/x49o/qNRKHyH&#10;Ww2o0PXvcY3uR9bf7b3dTVQWP+fp6np173yFgfTwf6fX3UtqwB1qvXvfXP01C5/P4/23t7SNXnXr&#10;X5de9//T00ewN2tI0kQkBXkLYj6f2jx/vPufN2ujqZUyaDh5dY+ctbH+oSo4HOOt/j2WXL5Bp5ZG&#10;J/J/P4/HsH3dyUjAJHUxbdZxwooXr3tIzSFieb8/737BVzc1qBwr0eogVeve4x9lTGpr0517317r&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6977&#10;Ht1WI61173kDe1aPXrR4U697lxte3P0A9rYivmcdMOBTr3ubG1xz9fr/ALD2ZIe0enSV1IHy697m&#10;qRb68290JOQeHSZwa/Lr3vIOef8AefeyFxnps+nXvedGv9f8PdNONR4dMstOve8qmx/qPr78zBgR&#10;6daNKY697kI3+v8A1/r/ALx79QEhj9nXuHd173KVtQ/3x+nvxQBaDrwFOve8qvb6G/8AgQLX/wAP&#10;bZUMApx1vSTg9e95ri1+Bz/t/bbAK2kZx1Uk1ovXvfZfgDm3H5tf3pVpXq6LTPXvfr/W355549+B&#10;Iz1sEmmode98WsSLX+n+w/pb3fLZ6v1731/vHP59+Aoc9b697651C3PN+fp/h7oVNTnj04hwR69e&#10;99kggni4H0v+D9efbLLRqDI6cGoYI6974/X8m5/H04H0t7YZBT16uKcR1731e17H6fhvqT/Ue2iD&#10;+XXsnr3viWvcfT88j/Dj3WmltVerAaGDceve8ZN/x9b/AF/wH9PftIpjq2kijDr3vC39bc/j/H/b&#10;e6t8VD1rzJ697xtyAb3P9P6D3oj0HW+ve8Lc/UH8/T6f4e6tJQUpT59bFAc9e94SLfg3v+Rxx9Dz&#10;7YqWLEUp1cdxY9e942H+xvb6fge9rpBrw6fiAGfOnXveJ/8AAX9uBQOBr06gAHHr3vgTx/h/t+b3&#10;9tsAXNBk9bxXr3vGRx/vP04vf23Spz1uoBr59e98bC5Nj9Pzx/vHtsKQA3Wxw6976sP682+lvd8c&#10;RnrZJrnr3vjz+fofrf6/7D34GvDrdR5de98P99/X3deHVgSePXvfG/I+vPH+HvfW+ve+mBJB/APP&#10;+939769173xIBBIve9zfjg/09+xTr3XvfE/gWsP99z7117r3vq/9Pz9ffuvde9+9+691736/1/x9&#10;+69173737r3XvfRF/wDev9v7917r3vwFuB7917r3vgeQbi1hcf719ffuvde99jj6G4/3r/H37r3X&#10;vfRFrcFh+P8AD/be/de6978PrwbAE3BP/Ee/de6976bknjhbfn+vv3Xuve+lAN78cW5t9T+R7917&#10;r3vl6+R/Swv9D/r+/de69770kfQ/635+v1Hv3Xuve+X+tzf6W96Joft69Xr3vjY8/T68X/PvVadb&#10;qBgde98LHknj/X/P+t7t16vn173ysB/Ug3+n096FD14mueve+/xbkfgf4WP9fesgZ8+vAD8XXvfL&#10;3bqo6974avybAD8/1/1gfeiM9bwOve1Xt7aeW3DPHDSU7hHYFpWUhAn5JP8AT2tsttuL6ZY4BUHz&#10;p0U7jvFltqB7hwBnzz+zr3syG2OucXhvFLUqKiRbSTNoDFmX/daf4e5H2flGC2QTT9zA1p/n6h7m&#10;HnaW7BSywtaA5H59e9iUJHKeCOL7eG9o47WKX/Uzf429jXwowGoukkcBw+3qN5rlpJGnmfxGb4vQ&#10;/Lr3twoafQZD/bRdKyH6uAP1H2qtrQsooPLonubiuk+Xp6de9yoqfzMFDG8frJtfVJ9bn/D2phtF&#10;8PUvAGnDz6YeYxVNOP8AIde9yNFTKwidi4+oI9K3/wBb2bR+LqKNUgDjwHTGuBB4iih8+ve8sUSU&#10;pMpAmcm0xI0AG/tuS4SOgiNWJzXA6pJI0wCDtHl59e9z2ljDlnkaMlD41AAGm3Nz/j7Q6QYnoxDE&#10;1Hp+3pMI5Co0rqzmvXvbBIz+ZCJFKiW4S5tYD6n/AIn2z4pEja8VHRxHGnhkFTWmT9vXveCqlRZS&#10;9/KSx4AuingfpH5/p7ZL6WBoaDh0/bxPp00oP59e9xyZHcqzlWABXQ1nCH6kr+P9b34TqOOD0sAi&#10;RCafy6977qFQLdbEqqqjML3J/Nv6+9PJVTpANRxr1WORmNGx173GWJH/AHJWBcKQxt/sCwHuijVo&#10;L5p06Z3ACIKDr3uHLL9QyjxfQFTdv6D6e2WlOlgRTPl1aNTXs+L58Ove8MCgAgGSXU1ybWKj6C9/&#10;fg2skSE5HTkzFjVqLT+fXvc3UI3AurKPqNViB/j7ZJGM8OHz6R6S6k0IPXvfMThT/nLagbKB+PbD&#10;MdBFOJ6r4RpWnXveH7gj1KpVgfqv1PP1PunhgnUB5dOeDXBNa9e9+M8k36/oeDx6v9cj3rSMCnDh&#10;1sRJEKL173nsEQMGsOOL/wDFfanw6JUDPTOWalOve47SMeQ1r/0/23u9GjU5/Lp1UpinXvfEuVUn&#10;62HN/bKgllc+f7OthQWoeve8AqFY6QwW36jf8j8W9+fg1M56e8Ar3EV697kCsaFQVswHNwef9t7b&#10;FEJJ/Z019OJDRsfLr3vnBlTI/rbSqtyW+p9vCQqFatAeqSbeEXt4n0697czkUqDp9IX8WII/1yPf&#10;lCkEkVr0jFo0QrmvXvfAsosyNo9QIKtbkcX49uCGOMkgkEj8urgEkqwr17250GZnp5AkoMsP5I5b&#10;/XHvayKhQL3evRfdbZDMtU7W697XdFWQVWh4nClgLi+kj/XHu58JtTV4H8ugtc28sFVkFeve3eeW&#10;FYAHClibXvf/AGPuhajGlWx9nRfEkrS9px173Egdg3+TyFVJsUb6EH8+6qrELmny6USKpWkwr/h6&#10;97eVqliQB42Zj9QBx/S4Pt1ZSFNcZ6LGtzI1VNB173KWdAAVCWve1uQT/X2Yw3TOKDOPLpgwsag1&#10;697nQV8inSDpN7gqT9R+G9vLM5ZVc4r0mltEPHI8+ve1PT18x0sSiD6Nex1H+vtSJCAYm4dEctpF&#10;lcn06976ydNDlIR4mjWcfruvJsLCx9tSLRyq0Ipw63YzSWEneCV697QGQw9TTEnxPpH19PpN/wDa&#10;v8fYavLGWB9aCiny6FlpuNvMtNQr/Mde9tVO5p6gJJArK9+P8D9faWGVkYxFRQ8cdL5kEsJdHpTr&#10;3t+oKV8pO8NJEFZQdSMAbD6XH+HteI4JiRgGn5kdFV1OtjEJblsHgR173CyOMkpmfzUxsnGtVI5B&#10;tf2UTaVUArpAPSmzvkmoUfj5de9sj0sTxlTK41A8OBYe07CMwmSpFPXh0ZpPIkldI/Lr3tnTESIZ&#10;GVoSNLWDAEnjg+2xI5IcUAp69GLbijABgamnXvaQqqDy1Mq1FISyjh41sP8AXPH092ZY2CkUOePn&#10;0IoLrw4V8KSgPkT172lajFVUtQPtpCqhtJRlINh/T20In0kCjZ414dH0N/BHF+sKkjj173HlpJKM&#10;2lW5NrsLkEn8e3G1wyd3p+XT0c6XA1IaU8uB697j1ESsApj0LzqN7cH3oGGVAx7T07DIwNQ1eve2&#10;yeFTGURg6j/b/wCw9+04IrXpbFK2rUwoeve8FNSgklkYaLnUDf2rCknUwGBxPT00zAUB4+XXvcxY&#10;YGQu8hW31L8G3+J96JVkUA4H7ek5klVtCiv2de9wpqaZmDQsrRMLAKebf4j3RCBq446URyxqpWQE&#10;MPXr3uFJTOhCuFKngKbBgffmID001qOlazK41LxHXveIU4XUjow0jgjj6/1t7TvhQtaGvV2nJAKn&#10;j173xkgZWS3rV73I+t7/AENufdaqBTTX59bSYUPkR173Glx6j1l7gG4/Ave/J91MHfqYUx59PJd1&#10;7QOve8EpEd7IGOkm5NrW/PtO5KgUHA9OoNdKmg6977ikMyKALsfqQDa4/r7eSjoSK1686LE9ScDr&#10;3vM0ZvaWwvbTp+hJ+lz7cqCwZ6ggU6bD0H6Z697kwhgkwsdSoWX62v8Ag/8AFfblKoM1HTMjAsue&#10;Jz173NppFniViFDoLG3pKt+LD20iFyQK0HSWZGikIXI697UmNncI3jIYadMlrXH9QR7MFcxn0x0S&#10;3sS1BfB8uve/SOSziFgHHOlr6Db8W9pxMTRRxrw60iYBlGD6ceve3CSuqKWKkrFTQyC8oH0v9Db2&#10;6zFULU8+HDpIlrFPJJbE1B4de9us1ZNUUYlS1pCHIvrKn6k+1JlZqFDQUpTy6QJbRxXHhtkjHp17&#10;3FFdZIpJVsfoXA/FuTb25HI0ao1a93+XpQbYlmRD+XXvauiy8U0EUAIKyx2DFvrx/j9D7M5Jl0Pq&#10;zUeQ6D0m3SRyNLwKnh173gxbsJ5AGt42ZtGq91X23amTUEBoKH/B07fKDECR8Xn173L+/wDuqoJJ&#10;GULtovbUD+B7VxTAyCOvE0zwHSf6PwICyGtBXr3tYaUoYI4irRo9jqVSQOPq1v6+1dwFhVlqM4qe&#10;g5V7mVpKgkYpXr3tY7aVaCjr6qJ189UfGrLwVjZeT/vP09swpFboZUJBIpUcfy+R6D+9O91cxQP8&#10;KZ/Pr3tnmwhoWeeSRqiKoB5+njH6r6P6/wC9+y0wyW8YkehUn8+jCLcxdARrRGT+f59e9tc8NOgQ&#10;trsG/WTZSB/j/Z92NyuljX7Ol8c0smoDj6f6uPXvYoYTa0dNTQZl5FFHVRq2i2p5mv8ApN/x/j7O&#10;IbN4XjuJXJDCtOAoR/PoE7rv8s1wbCIHxEPHgFH+fr3uPuGPH1Ef2lNSeBXvq0Iv7jW5Dfkg/wCv&#10;79e3Nu4NpGjIvHhx/Pp7aHuon8aeXVQ+vDr3sHa3Z1O5arhpryh/CpjFpNRP6Co+h/w9kgtoe9lB&#10;Ifj9vz6kW25hmVRBK/ZSueH7eve0zlNibkwlC0op5lWSoWpjM5US+t7mIg/UW+nvT7fe28Ss5NKY&#10;88fMdHNjzVs25XIj1KSFKnTWmBx697Yo3eHOmSQSJEtAsjqw0BZAbNx/X2jLOHFcDz6NJEWXawEo&#10;SXoCPMde9+nrmjqPJFOZFqF8oRxe+k8hf6e22OlyvxV/l1WO1V4dDrpKGn/F9e9reqrxVx48+R0k&#10;WKFhofQwKckEfn2uvAEaEpii16DMNq1u0y0qtW8vXr3ty3DkWo6ihqDCX80MdvGmoBlHqYn+tvae&#10;+ZvGikArUVp+fHpFs9mtzDLCGoVY8T5de955K+jrY4ggelqpADFPyrI9uH4+oH9PbwmSVmFNJ9em&#10;ktbm2di1JIxxXiD8uve1TtySqaGWozMkAFCpLSxn0yhT+3Kb/QkfUe11sBrVrihRVJNP5ft6Id5S&#10;DxVh2xWrLwB8vUfP5de943zKV8k8lJVtIy2ZQTeO17WVh/h7LJ5/Hl1qclsD5dODbXtERLiMKD+3&#10;8+ve+4cxNR1a6/Sky/uLKR9rWJ+YZgPof6H27DKYbqRlUJWma1DD0r5HrUm3x3FuQmSvAj4kPqv+&#10;Xr3tlzWNpKmZZqOks1RKtlp/TUQzO1gISv6gPb7QyvcIVBKNig4j/P0a7TfXECeDcSYUcTkMB5t6&#10;Hr3sdNs4aKNcft/cuUx1Llnpw6Ry1A8rIbGItq+jkcfX2ZWO3mGRbe8dUateOaVx/wAV1F+97hJK&#10;8u7bDA7wBiCQMVHH8q9e9586mGw9atJDTmq+3LCZ2bl2X66VHsxvryzjuJFUB1GD69JtrO5bjAbi&#10;d/DL8B6de9gH2Pt5N1xSS0+MoIY1uySwJaoQjgeT/VH+o/PsGbtt9rurgW8elQMfb8x1M3IXMlxy&#10;xKsM1w7V4hsr+Xp172R/f/V1TR1DiCD/AC4x+ZQilI6iNhe6X4v/AIe4q3XZJbNyVoBX06yw5U5z&#10;s9xgDhxStKVzX1697L/UUtTQyNDVQSQyKSpDqRYg29kBBQlW4jqTI545l1IwNeve8H9P+Ki3vwFe&#10;PTwrWhHl17365H+P+9f63upAHXh8j1733YkfS3+HvYzWvWzXzHXvfVv9j/sPdTU8OtE569775/3n&#10;3Sma9a8uve/D6/6/5/2Pv32daB4jr3vsgc25I+n+t79Qg9bOSOve+P4/H1/33HvRBJ69XFOve+7g&#10;W+g/r/X6+9aSa9azXHXvfvpyOf8AYc+/cTQ9eox49e9+Jv7v8vLrYFcde98f9T+fe2AIPVvh697y&#10;f4fW/tsVGetce7r3vj+P6e9g9bKgZ4de9++n/Ef4+79vl1skAY6977A+v+39+qcU6pWrDr3vsf7f&#10;3okEdbBU4Oeve/fX/X/PvxNB16uOve+v+Ne6A1ap62Rkde993/2/utOm80J6979+fz/xHv3l1v8A&#10;Ceve/fmx/wBh7914qAK16975X/3ge/Dr1Sc9e98eCPz9bH/Af4e/efWwuaHr3vsH37rRUrnr3v3P&#10;+w9+6rmlOve/f77j/ifeurDC1HXvfH+v++4976t5gde98vx791pgK1HXvfXP0v79inWgRSgHXvfu&#10;f6e9jj1sKMHr3vv/AG3/ABse/HV59e1NSnXvfG5v/h79pNK061poK9e99+9dV889e9+PP15/w978&#10;uncUweve+/r/AIe/V6b4GvXvfY4tx/vf+39+qSergmurr3vxsbj8/X6/ke/de8qnr3vw/wAeOPx7&#10;8VoeraQM9e99/g25/HvXnnry0qa9e9+H9Bf/AFvz798+tN6Dr3vs8c/1/H1/1/fgCcjqqg8B1731&#10;f3bSTjrdDqz1732T/sSfeqUqKcOrAGtD173zuLDnn+nvwFTjr1KNjPXvfrg+9dUYGvDr3v314/4n&#10;36pHXiDp49e98fz9Df8A2NvfhjPWxwz1732QD9fr/vvr79XOOtJWuOHXvfRFv9797GePWwagk9e9&#10;9W/x93rnPVtWOve/c8g/1/5Hx72KAjrw+eOve/W454/oP6/j37VkgdaFa0HXvff+x/4p70AQa9aO&#10;eve+X+t+f6cc/kX914nPDrQFTx6979/t7/6497Jpw6tTjnr3v1/r/r/T+pt7tnhxPXvPPXvfYI/J&#10;sf6f7C9vfh1rBp1734/jjk/8i97rXjgDrVM4xTr3vv6i45H0/wBb+t/e6+R62GJweve+gL/j/D8+&#10;/VIGM9XBIHdnr3vv6f1vfgfj3scPTqrggVpx6976B5P5P5/1h9R731T7Ove+Vrc/1H0/p/sD78RU&#10;deOeve+a3I/1v8Le/UAPXgCR1733731rr3v3v3Xuve+xexAF7/Xjn37rfXvfMG9ubHgEW+tvfutd&#10;e95AL/0/437o/Xuve/C/492pX7Ovde98+Tb6k/n/AI37pjgvDrXXvfIDTf8Aof8AffX3erAZFB1v&#10;r3vKLWHHui+Z9enBWmeve+ar9R/T/ifdvOg6oeNeHXvea31I54H/ABu1veo34Vx15DUA0p173zUD&#10;iwJ/1/8AiPewoYsxx6dVqKkmnXvfMcXH4vxc293p3cPLqjZOeve8qkn6i3/E+/IAqha162McD173&#10;lUD+tvz7dOOvEgY6975KAB9bc3/1/wDb+9CpND1Q14ceve5C/W/+H+sfbiAlQOAHVdJYUpSmeve8&#10;vuvmT69I5CSanr3vMP8AXv8A77+nvfVOve8qn8fk29+OOt1Neve8q6R+dX9bXP09+XuPp14HWacO&#10;ve8if1W7Djg3PJFuB7cHxaW68x7gjCnXvctf8SLf4/UH/X97AAFK16oCOHDr3vMvANjc2+n9Pdgm&#10;rh03KCy0B4de950e/wCQDaxBH+HI9vha0/ydJWq5zxHXvcgAGwI/F/z+Pb4HYFHkeq0FMZPXvc+F&#10;uEAIseLH68/4+/FQtT59JmRQSxweve5cfFxf6f7f3YAYYnpOwqcV697loR/hyPqT+RzyPb3246ZY&#10;NSh9eve5KNx/UEc2/H+x930jJHXm+HUo697zXB/I/wBc/gD+g9uB2qMYp5evTZWvc4/Zx697xkgg&#10;qG+g4uTc/wCt7UAtpGocT0nlBjUFQePXveMaidOr0j/b/wC8+3tGmpU1p0w4p3cD173wd7em2oX/&#10;ACeTb3f0C4JFeq5NNIzTr3uMzWv6rC/0P9f9f2lKlemvtx173HZwCSQeT9T+n6fX3sK2c062FYgk&#10;EU/n173gkcWJHJ/33Pu6qCQpwOtqg1AHh172y10pCsVtytiCbkE8e/VjZAZfI9OoitQnyPXvaByE&#10;pNwLEKf635J5t7qEXUzqMdH9si8cjr3tLVL3Zh+T9fbbUHd0dwpQDr3ttkNyf8LeyidqnpetKU69&#10;7jsefZbK+cdW8+ve+PtN1vr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve+xx7sp0mvXuve5kDWI/rcEWv8A19n+3zgMDX/N0zKuoV697X2ArDFUxOrWsVH/ABWw9i+Fi0Qb&#10;59BfeLbXbspGOvez7dE7m+2rqRfLpXWguGP1HIHP49yRsd34NwA5J1UBx6efWNvuJtLS20hXzBHD&#10;h8uve7QsVWR11BBPrvqjBt9QCRyBb3OFlKjrGUJo6g9YhbjbpbXCwyDj59e99TC5I+gAI/1/62/4&#10;j2qaHQtGOCfLoueEINTEEV697Z5wxYkckE2P1BH4PvTDVqRxgD8+tiIHUpNKDr3tolY3Yngk3PBt&#10;cfS3toIvaa8OqZYCvAcOve2+a3+Nzz/r/wCw9tai+DgdKEBdfQde9wZTc3C6Te1uCTb2zJHIzsCa&#10;r/h6uAmVJNP9Xn173CkAPFj6/wAX5HvcBLHw1BFPXpQhVRg0697jSXHAXk8c2JsB/T+nt1Y1oVA8&#10;/Lh04pUigHXvcYAm/pNwRYfiwP8Aj7YlC1YyHSCMdbJUChPXveF+QxYaf6qAb/Tg39sZ0poNccet&#10;r5U697wt+LKDcC31vb2yhjySSKdOjj173Gbkiyk6Tc/T/b+3WJYEk0r0+DQHNK9e99kjgj6Enj63&#10;/wAL+2CoMYStT1oA0oeve8LXBuV5t+f6fg+0jiqlVPVwKrx697w6iFAIJufrySP8bD214JUk1z06&#10;FFT5de94msSfx/vvz7qFoQx49XHz6974n63+n+I9uVUZHW/s6979xe9v9jf/AIn/AIj25rata9eq&#10;eve//9TRZ3Ll2qXaxNr3Nz7lu5uCS1w56BGzbd4A1PxPW/x7DaplYsxB/UeefYMv7stw4/8AF9C6&#10;GMKox1723k+w3I5Y9KOve+vbfW+ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6975A+30brXXveZWtb/Ye10bV4daIFM9e9zUYcaf&#10;9ifa6KQ4DHpG6nz4de9zY2H+ve3+P09rQBSnSdlPXvcgHi5/r/j+fz7ritD0zSpoOve86mxNueOb&#10;249tslVB6ZYCnXveQWP0Jv8AW34PvQX16bNR173mRrf4G/8AvH5t72V6rTPXvclWINuPx/vj72xQ&#10;AMxoT1bByeve86Hk/Qf4/wDFPbRYVoM9b1AH1697zKeOebD3QqNXGh6oaMeOk9e98hyL/wC2sPz/&#10;AFF/fq5p1YE1p1734E3/AKX/AN9b3qnkerj0HDr3vxP4Frjm3vYPl1YcOve+78c/X+n9Db3vUaZP&#10;Hrx6974fVgTfSD/X/iPbYbiOroxAIHE8Ove+QKkleL34/wAePbZOa9PVYsG8qde9+H1Ivb6Wtz/r&#10;/T209AKDqxY9e98SLnjk/wCP1Ptjhx62lfxHj173wueeAP8AXHPA/wAfeyB69PFR173wPLfS30vY&#10;+28BRTrwC049e98COb/77+nuta1Pr1ocT5de94n+p/2H+9+9cR145yeve8RH5/5F/tvdX+zHWuOO&#10;ve8T8/Uj6/7Dn/D21p06io6sKDAFOve8TKTcfXm/9P8Ae/ewFDAfLp2NhrBpkde94StwbAiw+n+w&#10;5497BIH2npQG0gHHHr3vh9QB9LfX/e+fdnUUJ49XbJr59e98CLDk35+n+x9sVJbuFOvCleve+Jv+&#10;B/xuw96OnBWv+TrRp173wuLf73/X3Q1qQ38utipz173x+oP15b8/0/wPv1aMCcY62BnOD173wP1t&#10;/h/vP+w9+qx4dXGqnXvfR4vbmw/PuwJpnq1DTPXvfrcaj/sR+Pp7c1A0p6de6974/ggfS9hf/H6+&#10;9cevde98Tyb8EL9bf7z9ffuvde99E3/s/wCH5/2Fvfuvde9+t/gRawH9dXv3Xuve/Wv9f6jn/Ank&#10;k+/de6976PHBt/rj/eOR7917r3vr37r3Xvfvfuvde99W9+691731bi3/ABA59+691733/vv9f37r&#10;3XvfrWvb6n37r3XvfEA2IYf7H8n/AGPv3Xuve+7j6H8/i31Pv3Xuve/G4/SPr9f8P6ce/de6977A&#10;/H4AH1Pv3W8Up17378/T6f7bn3qnXqde98Swv9OP6/j3unWuve+QH5P+82/P+t7917r3v1j+P+J/&#10;2Pv1PLr3Xvfdrg3B4+n+x91b060T173Io6KryE4go4HnkYhfQPSD/iR7vHFJIdKZJpTpmWeKCPxJ&#10;DQfPr3sddp9PrIKetz02jzMNFOoBVT/td+b+x5s/J1zM3i3q0U0oAc9R5zBz5a2XiRWfeyD8q9e9&#10;mExGGxWGikgoaYRBLRGYnU7kizFv+IA9yTY7fa2WmJEClfPzr1CW7cx7jucoedqjyXy697daiGmi&#10;eMU5UWQcE39Z+oA/r7N5YStDH506Io7u6kVvE+GvD5fPr3vLHQuUjeSVVF2JdrFmH1tb/eB7t4DG&#10;rO2kD9vSR7pdbKoNfTy/b17250VCjxalJKyMQ/IL2J4C2+nt6CsWkue0/tp0hubplejClP2de95k&#10;gWku4Cj9zSfIebD8i359qU1RQHQR8fl6fn1UyG5Ok1pTy9eve4tVPIJEIHjRCDqBtr1fg+0t3I4l&#10;JVqKAOlEEMekg9xp+ynXvcwyEACQI3kAZUf9bH66mA/3i/tGZAVVyc/6v2dMrD34qKefp/sde9py&#10;ud2J/cAIJCj6lDf6WP8Ah7YLSsNMRz6dHtnEWWiivXvcdpisagx/5smxI5c/k/0/2HvbLpGtulkd&#10;r3M9ePl173jNQYURyUjv6ieB6ifwP62/PtmS5UEBeI8vLq/hI/ZHUkde98ZJkSO40tK7B3Orlr8g&#10;F/8AiPbMVZIyeB1dNLHIzFTwFeve4NTVyWCgXuT9Lksf8Le9O5icqBUU/Pp6K2j1k+g697jrOzAl&#10;QWcWDJxz/h7vHKsgUCo9enXjUUqcde99rIIW0sihCLkN+ST/AI+9BQAyDJr59NMhlWqnPXvfLyoo&#10;JVyOP63ub/4e/SaWU+tOq6GJ7h173j0vISwTWDc3JsTz/T2iXSCp4U/b1eqqNJND173zKsbejTb0&#10;g/W39be3AUNfWvVKr61697yRpxcsTz/sT7cwtUeoPVXYVoB173n0Cx03/wAT/wAi91KGisgr03qz&#10;173CrKvwqEBuf6Ae3Y5HK94p0ot7fxG1N173gWa0AY21Ek/7Ai/591KhpTU+XTzRky6RgDr3tqqM&#10;lMGeNVBX6Xvc/wBeCPbMxkCqV4eX+z0uhsoyutjnr3uD5muWkYpfmwvb6fk+21mPh6SafZ0q8NaU&#10;QV697lw1CsgKsbc2ueGP596V1Z6uK/4emHhIbu697mNUIyaSq8i3+NvbhCMFYVx5HpN4TKaqeve+&#10;ESgOrRyMoH41X59uoaLSprXh5dWkJI0uoJ697cI6qQEK1pBf6g8/7b3d5GAIH2dI3gSlRjr3t+o5&#10;o2sHHH5/wt+Le0R4r0V3Ebr8HXvaupxCiq0RsbXvzf6Xt7ZkmJqqYNfLoPy+IxIkFeve84qahNP+&#10;7ELfRjZh/X6+3ba5ljkJkFRTpnwYm4dp9ade9ukGUp7WIMUg+ikcMf8ABvp7WJcxXBATt6QyWM9a&#10;juHqP8vXvagp5o5FQyNYGw+moe3O1EbUeJ6KJo2RiEFeve56yUyclg4vwy8ED/Ee1KXCxnHD5dJC&#10;szfCKH59e9z0MLDXGQTa9h9T+OR7VLKGowbj69JH8QHS/XveSKpCSAsxGr6oT6f9jf28KGvd1WSH&#10;UhAHDz697fEljKgRnx30ksSf+hvbqOY2IArjj0VsjVq+aeXXvbnT19P4nhqQtQknpYNzYX/r7fXT&#10;KqLIAwr6dIpbWbxBJD2EZHXvbVW4Kjqf3acHX9YxEBfT9eSf969k15YqI38MHj5Dy+3pfa7pcQjR&#10;Lw869e9t0dCuOaKanqXjqDLZlZWS/wDVb/8AE+yGWkVwpgYqQKGo8vPpY10bsGKeMMlPLPXvazGM&#10;yeTxzv4qWYMTdHIPH+qUjn3ctePbqYlDrU1x5V49Bs31jZXoAZ1Pr172n6nAQGnKSY6WJgCHkjFw&#10;tvyt/wAe0jMUt3WWPSK8eI/Po3h3WUS6kmBHoePXvadXbdKqyiQyrwSr/WwP+0j3owWzAh8Gg4dG&#10;53mYsuih+XXvbHVYd4maOkZahFHrZl5IIv8AT2x4EniKkeftxT7ejWHcVcBrjsPlTh172lq7BSyM&#10;ZHicEDnRcWP0+g97khkVGBFBXJHDo9tt1RRoVgft697SlTiaslVi9Y1C4YXJIP0IPvddT6SagDz6&#10;PodwgpWTGOve4k2NWfyRVEIpnC+m3Go/6x9tkBigCjjk+XShL0xASQtrB49e9pyrwctMbxRmQMLk&#10;Dkcfke1MsfhoWU/ZTo4t90jnFJDSnXvbV4RFdYrh7ksjAix/I59sse4Fe7Gf2dGHieJmTI8j173i&#10;mjWZXV14t6iOLe7rL4iBGGkDy49ORuYyChqeve4cKNHd4RwhKqQdQI+tyPd/hFVNAf29KZWEnbLm&#10;v8uve+LD7n/Ojxvf0v8Ag/7D207hn1niRx68D4RpH3Dr3vsx6VZZueLKwuQ3+vb22o4azqPrjrQc&#10;E6o+ve211SMadVnvdL3NiP8AH3UoCSK0r0tUs5qBjz697iyVLq3ilUFW/S4/r9PbxqW05JA6fWFK&#10;a4jw8uve8JhYt6k1hRf6fUf19ozG0jhyOJ+XTokAFVOmvXveeKlb6wELqN9FrH3YoI9TCtB01JOv&#10;CTPz6974jWpMbXuSDZrHkHm3vYoGqfTzx1ttLDxB1724Ih0kMDcgAn+zb8fX34OxI0jh0jZs9vDr&#10;3tvd5IpB4wrD+gNj/t/d5NekkYHn0sRUkTvr173wpMlVU1SrRjTqkGtXNo2W/IJ92LvUECuPtPVp&#10;7KGeArJmgwfPr3tVVtbHKVnp/wBmYadSKAVva3P+x9uYLLMo4H/UeiG2tnjBilGpa8Tx697docgm&#10;Qxzw1aIrxAaWjtqI/qy+7yNG4cMCfOo9ei+S0ezvBLbkkNxB697w09RLQqqNJeEsLcfRSb/T3pGk&#10;hAUcCK9PTQx3L6wKNTr3t6yENLNRx1FM9nHqdL2BsOfa94g9uspxU46K7SWeO5aGcVHkeve4NBIJ&#10;Jo/FcMP7Nz/rfQ+9QjLAEeVelV2hSJtYFD59e9qKnvHPLKbhtJXSL2/xv7UxMySkofI9FE3fCqcf&#10;t697m42rRshEoCsNXqv+Afqf+K+2hPqdRWh1DpNeQEWjM2Ps697UdXWVD1IjgkkYRsfQDdXAH6Vv&#10;9Le1FxLJ4jjVqHoeia3t4Fh1SgZ8/Tr3tY4uvheiSOMsP3VDowsySE2IZf6e3kuVKhS1CQOg5f2j&#10;x3JdhXBoR5r172pM5URU0MEVy9kDFl/HH1Ptrcey3Rc8ag9Eu1wvLK74GaAde9sVLEuS/wAmsskc&#10;tlYiwIDfn2lhj8XDMM8fUV6NJ5DY/rcCvXva9yuRakpaHFxSjRSwRxLz+nQLD/evZ7d3i+HFESQU&#10;XSM+nn0FrGzFxNJeyDMjE/t697S8uTyEQXTGaxOWuVIaG/0YMPZU9zKIgJnLZxQdHiWlnJh28M8P&#10;t697FPa2LhGAkz2XpYUqp5EehUqNMwW9pHv+b+xjtNtD+7H3G8AqB2g/iPl8hT16Am/X8z7uNq25&#10;2MaijnhSvl172HucycmTqp/4kEaFrxhlBaOPSfRZW+lv6+yl7+SU6runA1rwA4DPQv2uzFjCos6h&#10;6cDxPrnr3sPcrtTH5SRow6pI8enXG4VmuPQVI+vsP3i27whEqzlsEHyPQv2/frqxUPTUAa0INOve&#10;wkyWAyOA89JKHqkp3Jp6sxHmI2Jjb/Eeysw3EMrj+00kU/zfb1INputjuui5j7NY7lr5+vXveLKZ&#10;NaWopaZ0miVqJKiR9JBQE8HWfp/j7W3sniSRimmiUJPkfT/Z6csbFriGSaMhqOVpXj+XXvavbILX&#10;4CirJiZRA5ErBwshgUWDhfz7fm8NrBJSa6DQnjj8vLoOi0a03eS3jGnUMVGKny697gSTzD7epgcz&#10;URNw4W7wi3+7B/T/ABHtEklXc40kYYHj+XSlIo2LwSjTJwp5H7Ove1jV5jTtGpSmKGpqJoliPOlg&#10;WuQ3+FvZvLKw21V0hiQBXjg/5ug7b7bq5hRpahEBJ+X2de98cZStDiKvI0yRQp9oT4SbeKojW7tq&#10;H9knn2VC3m+nacgFUxXhSnVr6dZNxjspyWOvJ41UnGPXr3uTt7I0ubgNLIkjVq6RUIo8kT6x6WiP&#10;+1e24ZoJmZVFcjHrXpPu9nPtk3jqQIs6TwI+R+zr3sYdubehwaplsh4llpg0mPpJgDMrsvpkdT+B&#10;+Pz7He2RW+3yR3t58SISq1yKjGD1He87xLuTGxsq6XIEjrw+YB9fXr3sKNyQ1mdz75FXf7qGVWiq&#10;EkYeqN9QjDfg/wBB7DW5KL6b6ihNHJqDnJrQ06H2zyW+1bQLMgaGBqpGcjjTr3tUZzN/b5qihqam&#10;SM1ENLeVlu0btCvk8gP15vc+6XRWG/ZZqjXpP2Gnn0VWe3pdWck1ugIWuB50Pl1726V1REtnxdOZ&#10;2FtUrERxzD+0wB49rridUCfTBSQBUnH248+iuCAgmO9fSPIcSP8AL172kt0UmMyVDHJkqCSNiuhp&#10;oUV3pSB9br+PaK9tba4iDTplvl5+vQl5dvL7bLw/QyhvkcV697LPvDrHFZaCSWkdKsnVpnACzKfx&#10;rj9gHdeWk0vJb0NBXAyOsh+VufZlkEd8vhMBkUqPtB697KZuPaldgJ5FmjbwhyqOAbCx+jewHNbT&#10;QMAwqKfYf2dTptu7QX6B4TqqP5de9pfj+t/z7S1PE8OjjUGFeHXvfR/5H/xT36hDZx1rNeve+/r7&#10;8Rmtet1Bx1734/i3/E+9DOOtA9ufXr3v34/33Hvw+zrwzXr3vr/invXW+B6979/rW/r70rU49Vr6&#10;9e99WH9P9uPdianj1uuajr3v3P8AsOB9P9uPexSvW6169774/wBj7bY1HWjUcOve/f8AGvdhUr1o&#10;1OT1733fn/fW/wBj73gUAH29WBpQDr3v3H+v/vvp71nrzcaceve/fQ34t/j7q1K46q3GnXvfja//&#10;ABT3YYHVqjHXvfR4It/T/H34Up1WhHw9e9+vb/Y/m3+9e/aQfn145x1732P9v+fbfE46uNRz173y&#10;HH1/3j3sg06scDr3vr/b+9HptiK9vXvfhe/PvZ+fWiKCo69775P4tfj/AB96NPLrYIAz1732b3P+&#10;+HvXn1oseve+vx9ffutDOOve/c/UHn3sUp1Za6a9e9+bjkc+/CgGetlQB1731711TNaDr3v3+H+x&#10;9+p59WFAteve+v8AY/T8+71xTq2kA0HXvfZv/r/15Puo40HVSamg69742/2H+8+7eWrrVcde98ve&#10;qtx61nr3v34/33+9+9Y6sFz1737/AHj/AIp78fTr2lqmg6979/sPeutKKmh6975D6/k/6/v1adW4&#10;Y6978R9f63/r9R79Xr2OB6976tf/AIkW+n+Hu3DI68wPXvfIC/BJ/wCKe/Eg/b16mB1734fX/EcD&#10;/Gx96oaY68Q3Ede99mxsbf6/+v8An3rK9eyMnr3v3F78e7gseHl1auRTr3vuw+tz7qSaU6r5E9e9&#10;9gcf8auf9597qOt1GqvXvfrWHAP+2/x/w96WhND14MCc9e9+/H0t/j7sf4RnrxJY0Ofs6977+vN7&#10;H/e/dSKYPVfOn/F9e99Dn/eP+N+9HPV1r1733weP979++zqrqa46976sAODc+7dwOR177eve+vx7&#10;9mvWwT9vXvfdr25/p/xW/vdaAk9VNck46979b6j/AJF/U+7Kw/F1YMCMjr3vv/D+n9Pp/sfdcA+o&#10;PWtIDY6976/Nvqbf7H/D3sAU4dbIAWlOPXvfh9bkHg88e7cOHp14nP5de993ubke/cKdaGBXr3v3&#10;0P1v+f8AjV/ewCwPWwC3xY6977/pbj/W+l/6296/0xp1bSD9g69775/31/ewTQU60oAHXvfjxY/4&#10;/wC8e7ZIz1Uk1znr3vu1wTwDe44/PvWrNOvGnl1737834vb8/wC3vb37NOqjjnr3vne/5+n1A97B&#10;rnrdfTr3vsc/4e99ap173737rx6975qOOT9fp/xXj3U4+fXuve+xwb/UfS44Av72OvHj173yU3t/&#10;r/8AE+9MMda697ycf63+8e6KxpjrWeve+QJuOQeefd9NeGOt9e98gQSfqDxe/uzZXJ62OPXveQAi&#10;1x9fpb/jXvQFFJpWn5dWDChJ8uve8gAv9f8AXJ/3r34gk1x1XTU9e95hwTYj8cfn/b+2iODEUHy6&#10;qeI1Y6975A8C4+lja597wa9eOKgUz173z/Frf0t/T/W9vjVqCj060RnHXveW99V/wPTb3VFpQdV4&#10;cM9e95F5A1C34v8An/Xv7cLLmn8+vNRVJGSfXr3vIL8/T+g/xB+nvVTWvy6aKnVWnl173mXk/Q8C&#10;3JHuwJC44dN+I3wnA9eve8qkfmw/w/N/d1ow6oypmh4de95P8b8fX3smo6pg58uve8wNz/iPpb37&#10;qmmo6975g25BF/8AYe7xrk16uqjP+Xr3uVGbAW/Fj9bn/Y29+J7+mS1Wz/g697zqSf6cm/Pu2FFT&#10;1rA7m697zDg8c/1/wt7dVSVrTB63TWCDgfz697zLYn+h+t+PdlJ+Hy6SkENkY697khib/wCAH0/p&#10;+b+7gFQGFePTTEKlfOvXvc6JhpUW+oBuef8AYe3DQkkHPp0kajEmv5de9zFIsDcX4H+uB/U+3lAp&#10;kV6aY+nXveYEE3BsLXIH9fdwPIDqvFeGeve5CNYW1GxF7Dnn/H27TTxPHqhNK6j+XXveTi3P+A5/&#10;w/1/ew7K36Yz0w8mh8CuOve+nb8fgH6j6/S/tTG3YAMHpoyM4o+Ove8RkP8AZPP0N/r/ALH28SSp&#10;Pp0066vhFQOve8ZN/UT9P9tf8XHvYDagR244npglkOBSo49e9x5Lgc25b/H/AGHto0Kipqa9VqjA&#10;Zqeve4xkPIK8C/4P0+nu9MEMaA9aKgmhPXveJnBB4+o4Fv8AH3QhqYGOqkEY697TGTl0a1Xi/wCR&#10;/vI9+YggL0ZWyK1GJr8uve0PWyDkAk3PJ/B/2Pu5yCDinR/ChJqeA697TsrXYk/7f/D/AFvaKZ6D&#10;SOjaMYp173Bc/Uj8n2Sznz6VUx173hPsvfj1sde99e6db69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve88bWI5+nsztGKsKdVIr172osbOVZebeq/sZ2EoZfD6L&#10;LuMFCvGvXvZn+rc21PV0nq0jyINRNlAH9fYs2m5KXBjIr+fz6hbm/btUMsbCuDjr3u3Pq3NrkcJC&#10;ocEiOMm55X02PHuc+X70SW4tqGqjH2fb1hLzxt4s7xcacVp5/Pr3sTJV1HUwZh+QeBqH0uPYrWZ0&#10;GkCo9fLoGqITHk0PXvbNOhBNvSL3A/VYfTn36eeWQMsYABHTJDNq7sU/b1721TqPU1+Cbgkf7Y+2&#10;YiYwIzkn59bQ6aDjTyHXvbZJe55t/iOeP8PdWAAwKZ6UB1LYFB/Lr3uBMBf6XAv6/wDifflqlc0P&#10;l0/pUguD+Xl173DkFixUcfg/X6/097Riau2COtjSwB4H0697it9b2/BtcH6/m491Y0WrHz6sNVKH&#10;+XXveBgAFbX+CdJ/NvaW4cyuYQPz6u1WehXr3uNJrP6iFN7/AEJ49tpH4NE8z08AooBnr3vE3Df8&#10;gn6fS/8Aj79IiBezj1alF697wg2W9hc3Bv8A4/09pJNbvQV6uQT58Ove8TkDhV+ovx9QfbrHTQMK&#10;/Z04orluve+B1Gxvay6TcG1/9j7LVdiCj+Z4dWWgqOve4pFrc/n6/wCA49vaSSQMdO16974cm4A/&#10;wuf949tMaFT59WHXvfVuTwfp7sVBXPW6inXvfdhYkDgfq+v1/HHvVGrxHWqnr3v/1dCCvqyxb1Bv&#10;6/4/4ex7uV5pLaTQU4dFttEAa9b/AB7YnYn/AAP+8+wbNKWyOjECgoOve8ftJx63173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+GOvde98wbe1kb0OOtde9yY2t+fqOPz7WLKQF+3pth+zr3uaj2sOPxc8/X2aRSaxXp&#10;Gy4r6de9z0bjgj6e7EmtR0w6sDXr3vKrE3+g4/1j/sfdTgCvr0wRpI697yof6Xv/AK/vRJ4eXTbZ&#10;49e95UJ/P1+n0964HqjYOOve5KMAOPqRY/196ZQ3EcOq8eve8ytb+n49tKACaDraipz5de951a9g&#10;Dxf8/wC8+9OrFsj9nVWHdU9e98tVza/AuR/if8PfgdNKDq4JA4de9+JAN/6/0597bu7h1bu49e9+&#10;B/P+8888fTj3X5dXHXvfankE2N/rf3vSDQHrxrTHXvfIclhe1zwf6f63usula44dbUkEU49e99Cw&#10;J5uR+R+b8XHtsnhpFOlYytONeve+QAsDf6X+pF/6i3tt6HHVeJ6979e1r/0PI/4n2nKr1cAceve8&#10;Za41fWzWsB9f8ffgua9OBRqA+XXvfEgDn/kXttjpFOPVSWOPPr3vGeRzb6/T88+6DHVxUZJz173i&#10;b6H/AF/98b+9kAmg60xqajr3vCQOQSRfj201Dgda+zr3vETzY8cf0/p723AhfLrYwdXn173wPN/w&#10;B/X20aqR6nq9WVw3mR173iIIPA4H1/qb+7ALpGen4z2DV69e94/qP6f6/wCR78ZGDVUVJ6f4j7ev&#10;e+J+h/4n6e2yQzVPEeXWqevl173jbm9z/rke9DSBqHW+PXveMj+n+P8Are61ySxz1ZSAc9e98SLm&#10;97W/x96JyAM16s2muOve+hwLc/6/+Pv1C3XgtBjr3vo8f43+v9Pe+DdvW1xUde99aeP969+B7qde&#10;r5de99fj/fWv+Pbg63173jbiwB5sb/73b37r3XvfHn6A3+hsPfuvde98rkGwvz/qv8ffuvde9+HP&#10;1uLngL9Db62Hv3Xuve+xdb/7D6Am/wDU/wCv7917r3vifrcA/g8255/A9+691731b63/AK8/7H37&#10;r3XvfjYkW4+g59+6917317917r3v3+te3v3Xuve/e/de69797917r3vr37r3Xvff/Ivfutk16979&#10;791rr3v3v3W+ve/Af7Ae/da6979b8WN/fuvde98gGYqqKztewUKSSSeAAPr7qDWvy6qTpBY+XXvY&#10;k7U62zO4ZQ80ElPTKUuSLE3sTyfpx7EO0ct3m7SoVxG34iP8Hr0GN45p27a0JaQE04DjWnXvZlsB&#10;sHE7apo/HEslUATrChrFh9b/ANfcpbTynYbdD4kgBavmOoR3rne73TVbqdEdfXP/ABXy697UAjkR&#10;rMpSNBdAeSzf63sUrCoJdR0FZ7hZKshqW49e9uFLA76C7WDsdI/1vqze6hNTqlct5+XRVcTBagZp&#10;173JSlpoS8kr6it+R9FJ4uD7WrFHFHq1VIIHTLSTSAJGKde9vS08K07VIZ2bSoiSQCzE88BT7Uzx&#10;pQyfs/4rouZ5Gl8I4HmR173willhjaSKQIyjU4AvZ7X0g/8AEe07y1QRkgj9h6dMEcriOTIbh9nX&#10;veCnqJ28i1bq6OWkpw36zI6XJ/wUe2I7lgCrZFeHT0ltEwC2wOoUBpwp1722isikcn9QS4JtdRIG&#10;/H9fbEjNIdQ8/LozNk6rjz/b173karYis0JeaREIk1X8dv0+Nfybe2lYKSGGfLOerpaIpjZmxTgR&#10;x/Pr3uHMF9PlJa+k6uLh/qzA/wC939sSzJGPEkHnTpVGQqnTjPXvcJ5HXQdQZAWIOrUD+CT/AE9p&#10;ZJgZWNe0jA+fTiuNTU40697jTVCzAEIrGM6QLf7c+6+ISFULXr0UbIQ1cnr3uHUtqQLr0MR/m9P0&#10;B5uT7cC9pAOk8aevTsZ0kmlc8eve+41UorBv82CtrWBJ+tr+3NVJCVwacOm5JX1aaUr1730THFqc&#10;3Bf6XAtb6ki/tpiAAwOT8utd79vGnXvcOTyzcLIrj+pXn6/T34azRieHl0oQJGMinXveeCmm08j6&#10;8FgOPrzb3WQpqI+HpqaaMtjr3ucsRjFrk8AD/Yfm3tsAUWvSVpBIcde98XlI4H4/r/vPv0cYNacK&#10;9bVAwr173xEhsLWBP9P9t7ckU1NRnq2kVr173283jTki4HJJH19uwrkE/wAutLGXbA697ZpahJpT&#10;6gQP+I+nukldVBg9GMcTRx4Geve4k0w0/qC88Ann+nI93FEBLCuOlMcWeHXvbNPLocuzLYfptzz7&#10;SmQUFP59GMUesaFGT173Akr9b2NjHbk/Q3/1vaZj2MSDx6Vpa6Fx8XXvfETMQpgdlIJbTf08e6l2&#10;LFjwpTh1YxCp8UcR173niyUgk0zoRa13vx/Tj29C2qg4jpqWxTR+iQa9e9vIqqcoPHKA1uFawF/f&#10;mkU1UdtDx6LjBMGoy4697k0c8rOoMYIJ/WvPH+sPei0gqFNRTpi5ijClgafLr3tTR1Ea3sCpFuTx&#10;/rfX2ysoIFcnokeFm4nHXvblBXSagQwJtwQfwfegqspAxny6Qy2qUNR1728CoeTSxIFvzf8A2BuB&#10;7di7KxzVIIx9vRcYVSqjr3uVGfI6g+u54I/P+sfb0ZC6aDHTMg0KfLr3tWQAU4jDyFVI+hItb3Sd&#10;GPfXBHD06D8xM1dIqR1726x1ELD0ern/AAA90jkKnRUYHHPSB4pQ1W49e95kchuCVsRyCPof8fby&#10;TuCMA/PptlqKnr3vmahVkQNMmo/6o2sL+1aXMchKO1D1QQsyEquOve5/3TvEQkvJ4Fm4P+w9mobS&#10;NKnNK9JTAFfU69e9wPvpIHCSNY/U88N/hb3qOSRQus9K/pElWqCvXvagoNz+F11FVVbXub3FuOfZ&#10;kl1WNlYaq/s6KbvZDItcknr3ta0+UxmSpjHKkdybh7rqBP50/wCv7Lb6zt7pyY6VC8KfLOegxNY3&#10;1jNqjJp6de9vOFiWnfTBOXjLiw1nUPwRb+nsmt7W4hVUBotfLot3JzMtZUoaemOvexRqMLkjiTVU&#10;VPFWRMqmUvEHKg8kXtf2by2V4m3PJCgYCmonIHzJ8ugNFuVmt+ILlzGfKhpXr3tBS4mgljnSppjH&#10;O3BVGIax44B/H9PZEfBnkMcoUMBnT0K49wukZGieqj1GPz697x4/a+IeCqin80AMZCSSx+sH6Xv/&#10;AE9v2lvA4CSnSF/F6/b69XvN8v1ljaGj5yAcde9h7mMBWUVSqU1OZKb1WqE9YkUH6lfdLi1mgk0Q&#10;UlQ5JHAfLPQw23drW4hJnej/AMPCnXvaDqcS88xLIEfVxoupB/qV9p5IIpJDIcGnAdCmG/EUYVTq&#10;Hz697Y6nByFyZAKkKeAos4549oWjZEWmano1g3RAgCdnr6de9xXwErR/soUn+iq6sQxI5B93CSiJ&#10;lpSpx0+u7Ir0kNV+XXvaPrMBURSt9zTJqB4cC31/x/r/AE9vkhGo60x6ZJ6ENvu0MkYEL/l172xy&#10;YYP5DcxG1irAc/4D2nCodDR9pJNejZNyK0oNXz697aZMJ4mVl1r/AK3CfX/be3W1RoxpUeef8nS+&#10;PdC6lDTP7eve8BplfiSMkA/qX/intkqhYNSop04JiuYz+3r3vG1OYVfx/uLa5RvqB+SPbAUEB19e&#10;FOriXxCA+D6jr3thqqQ+qZLSD6+MfqT27q404fPo2guAKRt2n19eve4sUKzBgbgg3Ct9b2tx70HV&#10;3ouDT+XT8kjRkEde9yoYGW7FbsoF1P5H59tTDwyoU1FemJJgRTr3uSaOO6SoGQkcL+D/AF+nuzOB&#10;G1DXpkXDUKNnr3uLUxmGIyPGW9VgV/VY/n2lnYSOFYUxx6ehfxH0Ieve+FiYtSMWFrMCPUBa/wBP&#10;dkFQrg5P+TqxI16WH2de9w5IhLY6GFgeVvcf69/auqMhDeXr0pRylRUGvXvccRo9lZQwDfX8g/i5&#10;93CDUC3ADy6eMjrwx173OiskpBNwy2t9bX+lveqVUKuADXpJJV0r6Hr3vPTsYnlUMVPFvyT/ALD2&#10;xKoAYqDT+XTUwEiqSKjr3txNcklKCyanRtJFvqL2uPd/ElFFABx5dJfpWS47Tgjr3uX91akQhvTe&#10;7KfqAfqD7WRXAECr8z9nSbwK3BBGfLr3vjSVojqYZKcB1J9Y+ugf63v0coWRmC1z1u4tdcDpMaen&#10;z697fa/LPTVMY0kwTR/rFrq7fjj29KxWcUFKrWtOiy029Z4iQaMp4fLr3uPjqpoclHpIKFh6ieCD&#10;7S25eOZS5qK9OXkAeyNePXvaojyMkeQZFsrhtSn/AB9r5yssjlDnz6I2s1e01HIp172ocJWvPmYh&#10;F+3FrBqqd2NnkHPlU+24/BNwjHJHmPL8uijc7ZYdtYyZNO1qfy697Xmdr4T5Zba/AgLC9xpA+nut&#10;5cyPRDkL6/5ugptdpJhOGo48uve2/buShlninp2VAPW8ZAH+x59p4GHjM6tTgSPI+nSzeLKVImim&#10;FfIHr3tS1FW1dUrDJFdJG9Mic/U2F7e17XDTzCMqMigPmOiSGAWsPiI+VHA9e9rympKWhphQ1Pol&#10;dA7vYEsjDhbn2+2mAJbysNRP8j0FJ7ie7mN1BlQaAfP1697T26dzVUsNHisa7RUlGhRk/JvwBf25&#10;fX9w6fRo/wCmnl6f8X0cbFslvFLJf3oDSSGteve0/g8jUSV0dHUQJKlQSmiX6tf+jn21aXLtOsTD&#10;WGBFG4dHG52UKWrXML6WXzHkPs697VeS2FHXtSZPF1K00kZaKoo2kDBYk5L2H0PtdNy9raO6tSqd&#10;xDKD5Vr0QWPNjWYksr5C4OVelMnr3uJXxYqGnkiqVWulhRdSKiMFZeOVP6iPz7eAtIDKBRivp/qz&#10;TpTaybjLKJISYlck1rxr8/Lr3sCc7hUq6mrqZAVil1LHrXUvia4AB/A/w9ll3Gk0wY00FfzyPLqV&#10;tr3VreGKNaFlAqBg19T6/b172wUGIyODoamjq6eQ0lZSzSUjAFrqFJJjJ/qPx7L7e3eCDwJalDWn&#10;zHRtd39ruV1Hc27gOjjV9vDh17214GtaMxwks9JKNMauLmxNmVrf09oraZ42kiRajyJ8vl0q3a1D&#10;6pqASLk/7HXva5qKR4sRULS071SNLHKscdgyWflFJ/Hs4ZJRbiRBVQMgeX+x0F4bhX3BDM/hkAgk&#10;+f8As9e9iVg8HPVbJrKnR6ZYpKcwNZpFkaMgayPx/T2aW9rHd7BJMPiZiD8j9g8ugXum6RW/M8cJ&#10;PwkNqHAivXvaN2xlcVs9ooJoGnyq8SXU6bILozFv1W9k1lLa7ezxyVZ1ApUU4fP06Em+WN/zDqli&#10;cLb+VDnPEY4V697dZdz1+aE+U87taRv2y3jSwNkAX8cfT23JfzzOLnVViM9F8ex2m2hbHSAaceJ+&#10;fXvbtj6ylSSDI1CGKOsCxVEDG+mqjP7b/wBOf6+19pdWywLPMSNbUI8gQfXpBd287I1jCdRjyreq&#10;nj88enXvfDO0sWWqCxA8rXYScHSB+nkfT2nu7jxL2SUAMT+zre1TybfFoX4R5efXvcGkavpIKujJ&#10;aVggFLILkKyn9J/1/e08SRxUZK4/zdLZBZXEyXBAUGuqvXvcOlr63JKadVZZFUioprBZ9KmxkVG/&#10;V/re3o21Qgup1A+fn0tmsbOyAuCfsPl6jPl1735NovkKgQY2GZshMRZI42Ctf+234FvdxbvdSMsK&#10;nV6f6uHWn5kW0iNxduBGvnUfs9T172GXY/V4pqWWPMzU61s4KrTwjyyKAOWmdRpU/wCF/YZ37ld1&#10;KmQqjEVoKnPz6k/kX3CS8mU2wbwloNRxX5qONB172THdHXuSwkjzUyPVUn9Qh1J+fUPcV3e3XFq5&#10;Eg88en+r5dZJbTzDa38Qo4rwpXr3sOmUoSrKVN+QQQQfaPhWvHoSKdYr/g6976v/AE+v5/r71Svn&#10;1viR1734f76/uvl16lR1734gX/xH0t/re/AGh635Y6976JsPz79Sh6rUeXXvfl5HP++PvejrY697&#10;81rfnj8f1/r7oKeY68QKfPr3voEn/Af4/X3c0HDrw7ePXvfP+pvf/fc+2a1Oeq1qanr3viT/ALz7&#10;cAHHpzjXr3vocc8/X+n59+Ir1qhHHr3vnwfrYf0591FRgdUqAKde99cH/fD3vPVwK1J6979e/wDT&#10;/ifdqny695U6979/gf8AX/rx70R8+tfaeve+7A8f7H3Ukivz60agmnXvfuT9bf7f3UUBz14enXvf&#10;iTfm1/dtIIrnrRz173yH0H/E/wDE+2zg56sAKd3Xvfv9a1/z/T3ulOPWyDjr3vmtvz/vv9f3r7Oq&#10;gE46974m35vc+/U63ox1732APpcf7378fl1qhBx1737/AHg/T/D34549XOkY6974c3Nv9jf/AHj6&#10;e7UBFT1Vi34uve/f7x73SlOtrQcPPr3vo8e9ggAgdewDjj1734W5H496oSK9e+LB6979Yf7fn/W/&#10;w96JJx1WpBp1733/AL6/uvW2ApUceve+vyb/AO8e3DgU62oo1D1733c2H590FK56rqIY9e998fU/&#10;X+g/4p78D5dXrqyOve/Hj/G31t/X3qnVdOcde99cH62H+t7sQKCnHrZqDTr3vl/h7r5V6920z173&#10;39f99z791vhwHXvffI/2Nuef+J9+8+vHUCD1734gDn68X/B597DE46rrJ6976ub/ANB+P+Ke9kLx&#10;PVyaZGeve+wR/wAb96yMr1UUJz1732L/AOw/F/fs1z14Cq9e996uLW9+0itevUBOeve/X+nBv/xX&#10;3vFadaIzTr3vkPpbj6/T88e9E+nW6Vx173xPH4P1/P8AvXvwyanq1M0Xr3v1/oTx+eP9t7sQNVet&#10;hCor1731e30vx/Uf7b37SCcdeFeJ6979/tX+wt/xNvdmJHaeqn0PXvfjc+9UAAp1qlBVeve+ybf0&#10;H096oaEV62RqNB1737Ufpx/r/wDFPe0Ar14KV6979/j+D9f6f4e9nTUDrwzTV1734n8/S39P9791&#10;0jrzCvnjr3v3P5uf6j24KdUGK169799LDkX97oCerj4e6vXvfIn+hv78OFeqqGp17339P99/sffu&#10;OD05pNOve/DkEn88c/7b36nAdUrgKOHXvfX0/wBt72evHr3vl/j9P63v+PoR70TmnWqDy6976Nv6&#10;fUf1/wB59+HWhWnXvfduRYCwtf6/X8+7deNDkde95Pfuvde9+9+69173yBuAtvzf3qnXuve+QB+l&#10;x/Xg/U/4+/Gvl14mvXveQC9r+9E4oRnqp697534sSOT/ALYf196ABOOvDr3v1r/UWsLf8Ut7sTTh&#10;1vr3vmot/sbf63utajrw697zqSf6D/D/AHrj3U9oofPqxzx6975Cx/px/j+fbldBrxFOtDz6975/&#10;1/2HH+t7qxLKprw6pVqA9e98weQfp9f9f/Ye7KCwOoVPl17BHXveT6D/AB/PvRMgb8vLr2sk5697&#10;yix/wt9R/sPd0KqKgHPVQfLr3vnyBzx/rfX/AF/d6ngOHWmWo49e95V+t/68/wC2+nuwUg+vVSBq&#10;qT5de95k5JPPPH14v/W/urqCFB9emiiy0rjPHy6975pcXvb/AHv8/X26RQ0B6YkGl8GvXveUG3+v&#10;f6W/r+PewAR1oUcU697yre5Nrf644A/1vdanrwNKU6975fU3B5/x4t7eRgpJPW0loTq697kRgoLg&#10;/wBT/wAiHvzOG49NO4Jqeve5SG4v/sbX9+oK0PVDQ/Mde95ksbghgb8f8bPtUpFNI8uvVrVVGR17&#10;3mBIuP6/0+vH496Jr00aVFfTr3uXH9fqALWF+fp9fbmrTGDStekkgYLrpgnr3uZHYWIN7f7x/h70&#10;O0kevSWpGPXy697lobkAf7H/AFz+PamOoGfTqhrw697yf69rfQ/X/W92FFNc9N4H29e95laxAX/G&#10;/wDT/Ye70ZiWOPTqrkmrHHXveRWHIJ+hv9fz/r+3FZga9MOpkNQeve/En6+m39Qef9j7UJXT2jPT&#10;TFUFWz173gJP4bgfXj/eAfbopnVjqmqgNa5697xmQC5Fufr+L/4+9mhx0wyav8nXveGRwRyb3/2/&#10;+x9sHhUZz1UKQK0oOve45cm/+HAH+t9OfbikGpIz1WqrWvXvcaVwoNrE88H3YVamrHVhVuPXvaRy&#10;ct2axtx+T+frb22QpOfXo1tAAPX7Ove0VVOeTxcn+v05/PvT4JHGnQghTyPXvbLKRzyL8fT/AIp7&#10;L7hiGBHp0ZIKAde9w2P4/HsnlenT/XveP2jJqa9b69797117r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de6975qbEe1ED0I60eve3SkkKuBxyf99b2KNumagNc16S&#10;TqStfPr3sYNl5IwVEAL2USKf62t/X2LbSZo7sU/EKfn1H/MdqH1OMEjj173ad0DucTRR02sWKAi7&#10;E6lBFrg/0PHuauWLkM8UTnNKVrxx59Ye+5m1AsJAK0/n9p8uvezhqwdNWsoT+Dzfjm/uSoNQhyKq&#10;TTqA54ZLca1GoHGPLr3tsluGJdRzcXH9P8R7tc26h2KtlemfCxrB4eXXvbPMqsCSPxe1uQQOQPaZ&#10;dOpXkbh5deVzqD+fXvbbIAASpAup4tc2/wAfdFIoZAKivn06oV110INfy697bpFHFze3Frfn/X90&#10;aQSElV49PqZB26eve4krXvcG/I4H9P6+3NKKFBFQf5dPhBQCvXvcV/03+l7j/bD3pFRe6nn1aMAY&#10;Gc9e9xCt+AOP959uOokZpaUr06zmp697wN67kkg/SxsDa3tkySAhQuoevVa0Neve8DG3HJA/J+t/&#10;aZi1CpIBJ6dWpHXveJ/oDb634H09ssMlUPTq0zTr3vCw5PBH+seDf/X9pwjBs5p1cYHXveO/IHqI&#10;sb24Nj/j71KvYSwFfLHVqYr173icLYfUWvb/AI37suqpYgUI6upJND173j5I5/H09smgppWo6t59&#10;e98Tzz+Lj6X590KkIQOrA04de9+9PPDfT/ebe/aDr49ezWteve//1tAeWQsT+fzf/H2b3txrc/Z0&#10;2g0inW/x7wE39lLGp6c69769669173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691732Pd1IB61173kB+ntajV68&#10;RUU697lRvf68Ef7z+PayN6dJ5EHXvc6Jvpc/Tn6Wt7MVZjwHSVxmvXvc1T/sOPqP9796OKE+vSdg&#10;eJPXveZb2+v4+nHujNViemmpWvn173kRvx9AD/X/AHj3vy1f4OmmHn173mDf05/4r/r+/V9OqcOv&#10;e86nTY2+v+2/2HvdSR1cZx173mB/1+RxYGw/p79SvWyteve+7/T20QKAjz63pHXvfK4uB+LA8/19&#10;17l49bp173yuAfqLW/33PvwBr3deBPDr3vsHnn6W/wBh73QqK8evEny6975aj/SwF+fwfdTQ8T1u&#10;gGeve/C1uOSTY8/QX/p7Zc5xw6UITTHXvff0A/3x9ssAfhx1alDqHXvfr3/x/wAPr/vHto8T1avr&#10;1736w/p9Qfz9Tax490qT59ey3Dj173hN19KjVx70AD3HHTq0Yamweve+vUwueG/oePdXAr29WNK6&#10;uPXvfE3/ALX1/P8AxHutCOHVSM0697wEWJ/3v/X9+NPTrXXveJhc/wDFOB7Zavdjrfn173iIJvf6&#10;C1v8fx7pU1A+XV1JBqvHr3viw/Nz/j/T35SeHl07EaYPXveFuOBcn8+9gE114HSkeVR173j/ABx9&#10;L+6FO/Uox16tTgde98SATx+R/wAR78SpAA9etGpWvn173xI5t9QL/Q/4c+6sD3V63mmePXvfH82A&#10;P9OfdFBUg8OtqPM9e98SDfn+n9fz7spAHVw1eve+NiP6cfT3ZSg4dbr59e98T9Df63/Hv1POnXuP&#10;EU6974i9iW/Hu1erYpXr3vje/FiQbcWAsPe+tde99XsTwbi4H+A9+6917378Dm/P+xF/yffuvde9&#10;8iTwfqL3uDb/AGH59+691731fkkcWte3IP8AyL37r3XvfVvyLi30v+SP6D37r3XvfYAN7jkfnk8/&#10;m5Hv3Xuve/cH+lrfUj+n49+691730wA5FiPp9fz7917r3vjb/Agf1Pv3Xuve+vfuvde9+Jufpb/D&#10;37r3Xvfh7917r3v3v3Xuve/e/de6979/sbc/09+6uq1r69e98rj6E2/3o2/r718+vFSRXzHXvb1h&#10;8Hkc7UpBQ07trPMuhtCj+oP59vQWs9w36Q8+iq/3O126Pxrhwo+Z697NNsfpvHY2CHJ55g1QE1R0&#10;zLdy5+jNf9P+AHuUNi5MgQNPejuIFBSor1DnM3uJNKz2u0YBFC/ljzH29e9jCtNGvgpaOOOmhWw0&#10;iy3X8XI9yHZ2sdsqQIAqqKeg6iifdp5tUs7F2yanP7Pl173LqqeOkJEtRG4UCwTm7t+Ln+ntbJGF&#10;4sH/AMh6JIpHuiSq5697aqiRQEkKnkhFVRcgngE/6/vdw66CIhqYD8ulkaOxKenE+XXvecidF02s&#10;2oAHT9QeeB7bo3ZXj5jppUjZuve5NOscV3mKvGFJKixYyE2X6/0/PvXiGMV4ivAevXmRz8AKn1+X&#10;XveOepCK0iSi7SaUjYWQKOSyAe2maoaQmur9vSiK11OyhcU4nzPXvbaKtpfLAQY0LLqYH1Nbkkkf&#10;19tq2AZOA6X/AEqoqSYJHXvcOSeWWchEaKCnUrG5YkzMRxcf09pjMpBIOnNB0siRIo/IsTwp173h&#10;VvCmoL+i7Bb6Y7tyQB9fbLNUEVyP2dXkOvtOPs6976knMbiYAtdQZQF4Nx6QLf09tPrXS3HqgAak&#10;ZxTgf9jr3vm9RDFEPKmkyKS2kEgA8qAp+ntsSDQcVzw6YEckhIiPA9e9tTVCaNEbesm5VwRYfi3u&#10;wjLVKACnr0qWB2fuFB61r173BaqZmtGwGg2bng/149vKmkIeFelQh0jS2Ove8qSGR9bPzY3uOP8A&#10;C59uAroLU86dMsgQUpXr3vn+4qA3udRsF/4n22UIZmQ0x03VCx8uve+QjaXmReQOC34BPNvbZCMt&#10;Tx+XWtYj+A8eve+UaCN/6gj8fQH/AB96UHTqXj1SRi4697n6m08AgDkBfoR79JGXqzinSWgOOve8&#10;epnN2On+n9fp9D7bKaUBp1emnCjr3uPIhJuCbHnnn/eve0YKhA6dRhSh697iajGdYP0P5P1/2/t8&#10;uTmTJ6UUDjRTr3turqkaX/1r3B+hPuhuG0rT+Xl0ttYMgde9sK1TIxP9faOSRiC1c16NTb1HXveG&#10;SoM5AJNtX4P0txcn3VZHLkVpjp1IREMceve8c6+ll1XJ4X6H68n225LkA0H+r+XVomOoMRTr3uE1&#10;G9gwdbWv9Prfj3o9qFTkV9elS3ChtNK9e94Y0ZOdf0P4H1sfrx78SXx5DpyRlPl173kapRQAbNcg&#10;eoXF/rx7oxYdox1RYGPcuPs6975CISlXU2P1sDwP6i3tp+/4jQV6qZDH2t+3r3tQ4yoaFACSoBsL&#10;/Q+90CyFwc08+ie+iEjYz9nXvamiqUnUoF1Eix/w91Dx6s5p6cOiWSBoyG4de9yopII+Nahv9Tfn&#10;/H2oUqEJJoCemJUlfyx69e9vdPUQLCCG1sDyCeCP6e7eIAxB4U/n0WTQyGSlKde9udJkYom8mkhr&#10;+lRyLf7H34zyaQGAI/Z0guLN3GmuOve3n+KCrKR3H0tY2uPenleSMhsfn0XfQG3qx697cI5VSxLI&#10;VBBtqv8AT/Ae07fB+pg+vn0kdGetAf2de9uUdcjRtpZTcGw+h4/HttZ9MYRTXpE1q4cah1723TOJ&#10;yC5AI/F+f8PbqFpFJAyPMdLI08IdvXvfUMs8IMaMxW9wb8Xve3swBeuGrQdWlSKU6mpXr3uPUzVD&#10;v6iykf2gbg3/AK39rIZWZFDClOnIYolUaaHr3uMiv5ABKzamvxwtvzb2oqHzqp0+7ApkcOve3qjy&#10;VRRyAENoJHqU/QX/ACPbyzGM6CSRT/D0W3FnDcx4pX0697WWP3FLFMGjna1+OSp+n0HtXalVK6zi&#10;ueg3d7Mjx6XTr3sZtrdt5LFD7dZjJE6eOaKQLJG6n8Mrf4fn2bJclIpIo27W4qRUEfMedeo33z2+&#10;sr/9Zl0spqCMEHr3tdYrcu0a+OafIo8NRMTzE4bSxb9Vjz/sPaEbbtjs0pRlJrXyH2AdBW+2XmG1&#10;ZYbRgyL6jj172uMRR4fLUtaIaynmTwgQaiqzElrBSh91gs45EZYqAeWrFegvuNxuVhPEZI2Ug91K&#10;0/b1723RbTaaUQ0sALKWsAyvHJx6r+6x2RJZEFG9OCnpa/MHhx+JO1AfyYde9pqo69nkqJXnxS39&#10;dgg0NcfTT79+7JbaU+LGCKcAc/t6OoucI1hCx3HpxyOve0//AKOYJjJeBqYR3Z1nRlYXPILj6+ym&#10;azjuGVowVFc1PD/P0bnnGWIAatZPChBr+XXvaNy+xp4ZlEEhHJ0Ecqbf0f6ey64t5VdgpBpwI/1Z&#10;6Ee380xSxnxV+2vHr3tJy4OSUPSV8RacavHKyhALfpBP5v7VKe7RONZK4PQgTc0jKz2jUU0qOPXv&#10;aGyW1vC6iZXhLNZSVuh4/wBWOLeyo2oSStaEn8uhPY774iFoqNT5/wCTr3tOVmAqqa6qI5oCCbka&#10;kH9BqHu8kUsQLMO08SOjm23WCfuaqsOPr172jpscut44mMUtyDG8dlJJ/st7Z8QltEdBjoRxXhCh&#10;pe5fUHP59e94f4ROVMZS0gUixX6g/wBD7b0DSGr59OfvCIMGBqOve2KfDSJIdSeJjcllHBsfyPz7&#10;1l9QOadG0W5qy4OoeXXvbU+MMUwMqfQ3WVOGJP8AqlHurqFk7/TiOl63uuOkZ/I/5Ove+M1PNEzP&#10;EnkjI5IuTx+Db3WvarZAJ+3+Xl1uKWOQBXND173yWFCqSm9vppJIYf149snsLUOqvVTIQSo4/wCH&#10;r3v1REHRnhHlA/ssOQfpa3tjBk7jXHW4XCsFkOn7Ove2cgWYlSjkcr+Pe0cEBRgA9GNTUZqB173w&#10;FwVDgAEcEf7Yn2qoqqxGc9WOalePXvceojVB+2gsxU6h/vPt0EkgAnh07C5Y0c9e98XUKokTVqIs&#10;1rG1vz72NagYH29WU1OhuHXvceKZpGZXUAj6MP6f429+DGpBPTrxqi1U1Hp173LplIut9Sknn/Un&#10;3UyIZQKeXl/h6YmYGjHHDr3vIjOGMMh4F/8Abf1J9+7UUUHVGC6fFTj173wBemkDQkcMQwJ+ov8A&#10;Qke9CUrqK8erHTMmmQceve1DKFr6QSLwIyCdJsRYc/7b2qJklQaq1UV9R0URlrS50N+Lr3vBRy3k&#10;h4DIJF9Q/UpHBPtMHHaSOB/y9O3CEI3kaH8+ve3qtmaGuheMagxHrH49u3Mzpc8MED8+iu2iEtqy&#10;tinl172q8TIYMnHUAG3hZjzwWKfT3RWY3SSgY0+X+Xoiv08WyMR8yP2de9v2NlkyX8RglBDSRuFB&#10;JFzyQOfbkUfijU9cnh0UX0cdl4MkXAEde9wcbUfw69PMQCGYKRw9v6D2W+Pqd1Fag0+Y48eld9Cb&#10;weNFkHr3sR9oVPnrgXlLRIwbQ4/Qo59r9uLG9DfwA4+3oH8xQmO00otGOPz697fd35qpNStTRSa4&#10;oSt0Nj6V9JsB7vuxLyLNWtDn16KOXdthEJguRRm8/n1723QTUuRjFRK6lpFDGMkCRD+Rb23FJDIr&#10;6vLga9LJo57RvBUGi4r5de95qKikOSpnRyYEkVgGFytjclXH09mG2yut2jV1UBP+x1S4ulFm6sO4&#10;jy/zde95MrUVeMyM8+Oqpo2ksbM7PCWHNih9rJ7loHFyrnUSag/5Bw6pYRW97ZpFdxqwX5UP7eve&#10;4NHkXzFWsWSiWmr0ufNCNMVRccNYW591F0k8xlZRrPpiv2jpVcWS7fbl7Ji8R/Cfw/n173Njo6ar&#10;H2rPRyxtN6iZNJAB9Qa/09mcfgeIuogYNQaf6h0lkup7c+OFYHT5Dr3t53lHjYqKiaCJXaJFVSln&#10;ji0LYhlH4PtRui2ktvE6gdpotDiv29IOXJNwku5BKxGo19Cc4/Mde9gPX0NNDI9ZjYhTSs5d4okB&#10;iDNyWVG+l73NvYafbmQSSwg1OSOpYtZ7qaEQXp1qvmT3fmeve4UOVq0ppoKkNVRSsEfwNodNRsBZ&#10;f6e0yTzRkREsdQIPpT06dksLd5lkgIjYcNXA/mevexcxGRrMHtigxNHOkomNTUTS1LHyuz28EfP1&#10;C/19iW1ka1sIra0PxsSx9SfL8uo93Gzt903qXcJ0K6NKgLwx8R/Pr3tG1CvX1MM2VxgSojdga7Hu&#10;JFQfQNUQnmx+vtFeh5JJEvIu9BSq0/LoRQlbSFo7GaqMAdEgoT/pTw697jUtLk4hURGOnqY2qFaJ&#10;oVKh4SePIv4Nvrx7J1jmaQBlqAKelR6sPUdP3E9g5V1LIQtDq8j8uve1zlKPEUmJhly9WlEqmOaO&#10;DV+7KVF7W+tvxc+zKW1tottAlbGqukUBP+avQXsLncrjcWTbozKTVS1MCv8Al697kYyKnyEdLXQV&#10;EMVM17pIwGuFvoB/j7tHaxShbiCi1/DWpHTN681nJJbSIWceY8j172qIp9vU11kd5pkf9CgRoRax&#10;sx/4r7MUjsYpVW4y1M4xX7fn0RtFu8wqoCoR55P7Ove26pqqOOT7jGYelimUavJMC85N76EYcWPt&#10;JPPEJFa2RdKnjUk/s6X20N1Ivg31wzg4AGFHzNfMde9+oN1boydWBRU1FjKEgwVM0cfham0/WQz2&#10;vzzxf2uS+vZZn8AdmKnTQgepPn09d7JsNlCfHZ5ZBlVrXUfmvXvaEz81O9fPJPVtVsVkQzSASU0r&#10;hrHWfwQfz7bDQNIGlJYU9a16FeyQyR28YiQRg5xhhj09Ovew7ymDpchT3KID6xIiESQ6W/tL7J9w&#10;2a1u4yzqCD5cf9R6kPat/udukVXYkKcV49e9lt3r1hJUmWbFRjXCGckKQkgJtYFeL/4H3FO58vS2&#10;csjQKSp4eg6nDlvm+OZdLvUniCafsHHr3sAa7E5DGuyVVPJHZiNRBKjm3J9hp0KPocEHqSLa6hnp&#10;oIqfLr3uAPoT9R/Ue6gMBw6Uk0Hr1730QL/kfjn/AHr37IwOt+tOve+hwPrcD6/091JzgZ69gEHz&#10;6979f34nV8XWqnieve/AX/Njz9PevXq3HPXvfvqTf8f776e9Gvl1TOrPXvfY+hH0AB91pmp61QV6&#10;974cXFubfn/int2gp04vXvfP/C9/fsDHXic0HXvfVv6/7C3vWo+XVDqAoOve/f4fT/W90xxB6sCQ&#10;c9e99qBfj8/4/T3fhSvXsjr3vx/1rf8AE+9Uqa9ebA4U6977tf8Ar9Obj3RjTHXh3GnXvfv+J96q&#10;DQHrRFCOve/W/P8Aj/t/9b3upHDh1oinXvfdvp+b+6njnq9fI9e9+t/T829+r69UrQ169775sBb/&#10;AB971EcOrVFc9e99j6XN+Bx70BXpwCoND1734H6/QfS3+PvRqc9N0PXvff4P04559+60APPr3vj+&#10;frb+v9P9v7914gnJ6976/wBhb3daA1PVlWv5de993H+tx/t/eiMY6qQKHr3vj/r+9EU4deoRw49e&#10;99+/DjjrYWnXvfv+I/HvxFOtKaNU9e9+5t/X/Ye/Vqc9eJOqp6979/vH/FfeiOvacVPXvfL6ci1z&#10;9b+/dbXA+fXvfrn6/X6k2tb3vHW604de9+tcXtb/AGH4+vvVSOvUyDx6976H+x+n1/B/PvfEU6rw&#10;B6977H44/wAL/wDGvdmFcDq1a5J6977J/pzb3WlPi6917339QP8AYf7172KDHVdOmvXvfH6245H5&#10;/p73Q0z1ahrQde98hzxxx9f+N+9AkEdbzivXvfX+tx/Tn3biK068PhJ6975cn+l/fqAmnVgAft69&#10;78PrzYD+vup6qQQAeve+QIubH/Y/7379QkVPWhTNeve/Eck3JAH+9+9D9nVqkCo/2eve+v8AH/kf&#10;u4Ppx63qYmvXvfVgbXJF/wDY+7VOfI9arg+vXvfuL/8AE+6mta9V4tTr3v1hxfj+v+H9PetJr1uh&#10;B69743+v+Hu+jGo9apWvXvfKx+p5/p/tvfhTgOt6lDde9+4Ppvb+vHuhBBquetA4Hn1733b8cf6/&#10;593FaedevUwc9e998Wv9f+Ne/A91D1o1DHr3vrm/++/2PvxwQTx69qpQr17361v68X5/HPvf4ade&#10;DUqOve+Q9Q/p/rf1/HvROevFiTQHr3voG1geT9Bf/inuwJx1QcRnr3vvn/jfvw6tSpJ4jr3vu/8A&#10;sffqdbFAaDr3vwNja1v9YXPu3VT173kABv8A7Y2+v+x9668eHXvffvwNR1rr3v3vfXuve/f4/wC+&#10;/wBv7917r3vIv9Rb/G/4t70ARjr3XveQH8+/EV69173z5I/oP8f9796IUcOPWuHXvfIG4+nv2nPW&#10;/Lr3vIB/yP8A4p7tQAA9WA1de95B9OObf8U59+pGwPidbZajj173yCi/Fhxf82Pup7ceXWsVr173&#10;zHJ4PH5+ntoeWOtEk+XXvfNR9PyPr/j7dU6q6ia+nVDQg5z173k08n9X+F/p/sPe2LAgAdUq1eAH&#10;XveZSPybf6/14/x92jasQFOt1IGM9e98/wA2FyPx/rH3cUAPp1o0ANeve+XN/oCAPqD/AE96Lafh&#10;x1RqlxpNMde95wbD6gD8/wDE+7KqvQ8ek+k6Q9DXr3vIp4HFr/7z/sfbhGa9Nvp/D173zB+pvz/v&#10;f9ffuqggZHXveZWaxJtxxb/ePfuOOvVrjy697744H9fwRYi3twUYHTjq2kOuBw697zRkkXtYi4sA&#10;f9vz72QoFOqkKo0tjr3uUt+L2B/P9f8Abe91x0ySRw/Lr3uQG/pfj8k/8T7eTUta+fXloBqfj59e&#10;9yUINrG/54/F/wAe9k/iB6q9PiFPz697zhgLX5sLcD/inuwLEY6RSK2mtaEZ9f5de9zIjYG355Hu&#10;1KivSdqt3MM9e9ygSAP68E2v7eTVivDpoggde95A1wf6/wBOb/1N/byg8WpTqpJp5de95UNzyLC1&#10;+eP979vkDSCM9VeunGafn173lDixH0P++5v7qikGvHpLRketeve8ROn6c/T8/wC3+vtQBRadN1NN&#10;J6974vIQAfTzz/if9ce9jI+f29JqBmNc0697jSNcgD6/U2+ntQnljy6cQH0r173hJvq9V+PwLc39&#10;6ahAAFBXqj0oARSh697wsxAFyPz/AIc+2zG2pqnHl00FOpieHl173BqJBoYcH8Af4+7IoUg9WVKM&#10;Ove0Zk3DkrqIt+frYj8e6KxOAAc9HtkCoGOve0lVNY2t9fz+OP8AW96kIWtej6IADPXvbTIef8fz&#10;/wAR7Jbh6npdHwGOve4x9lUnn05173x9sdb69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de6977Hu6Gjde697lwPYj+txb2d2U1CFOM8emZRqU9e9rrA1hi&#10;ljPBsRYk2Nj9R7GcJJGpDkZ6DG7WviRE08uvez7dFblFPW0Q8oQBox/UWLA6Sf6H3IvLl53RS1NR&#10;88H7esbfcDahJaOCCa1/wHr3uznE1QqqKKQMpVlVgR9PWLgkn6+5ytLhzaqRmvWI24xtaSmLTlT1&#10;73knC8j6g8XBP+9+3Xl8UkqR0UFvFYkU697apbXbi9gf96/p7oYypVgBXptwUIxSvXvbXMn4bjg/&#10;69j70qgdtKevp05EADX/AIrr3ttlQAg82sLX/wBf+vt10VQRGBTz6W69QNaY697iyD6/154t9bj2&#10;2+mMI2M+vXiyjTQ0x69e9wpFFhYkHk2+vJ/r7adDxPqOHTkRIFSP8nXvcYjSpIIH1Nr3Pv0yl52B&#10;wKY6cYiRzinXvcZrkXKnjkkW/wB549pX/RINeHWxg0697xG1yLgD88X5P+PtiQCQa+r0NKkde9x5&#10;Oef6f0Fv9v73BF4bEMxP29PKaGnn173GcsCfoOQAb/X+vtwoVoqmlePTwAx173jJa/4Fvz/W/wDj&#10;/wAR7ZYa0JJyD1YAAYPXveIrxaxIHP8Arf1PtK+CSCerg0NeHXvfFhfUVIP9R+f9490DYCnFfXqw&#10;b16974MosAoP9Pzzf839vowKa5BWmPl1YGhznr3v3N7c3P0490rH/aA469QVrUU697//19AAm/t1&#10;2qevdb/Hvr2117r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6&#10;9797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6975A+30bhTrXXveVG5uQD&#10;7WoxOOqtUjr3ucrm3+w/3j2YwMCc9JCvXvc6Ni3F+APr9b+1WBk9J3AXj173LX6D6/7D6+2nOOAr&#10;0lYZr1733x/j/wAT/vPvasa0p1oGhz173mRh9B9ePrfn3rPxdNsCM9e9yFuf9h9Pejwr1pTTj173&#10;k1NYE8EW/wBY/wCw96qTjpwHr3vvVcj8f8Sf6e9EGlV63173z1X4Jvb/AHx90Yk+XW+ve+QP/FeT&#10;9PelJB+XVDq8uve+YYf7x73poNX+DrwFOve+XPA/HupVfTj1sVFfn1732OD/AMT/AK/tpxpbt6fU&#10;1IHXvfdyf8b/ANOPp/T21g8enVIPXvfd7H/W/HN7/wCw9tNgnreKZ6978xuPx9Li19X9PdaAnpxQ&#10;Kiv+x173jPIGm97c/wBT/sfz70Vpg9bK6TTr3v3J/FiB/sf9hf20SVY060K1IBr173jtfk/X6e9H&#10;JqerVI697xMRc8H/AGP/ABHvX29aHp173iP+HP8AUf0v7pSpPVxpyD+XXveJhxyDb/X590UkPU4H&#10;VoydXXveI8/Um3+29+o1cdKdP2de94jfUfqP6X9uE4pTpwZHXvfFlNvpb/Ef6/tsrVq1/Lr2OA69&#10;74m1j+P8f8Pz9PdWVeHWqZ69748/i1v629svitM9aPA0z173xP5B/wBhbj3XUTTH7et5oD173xa5&#10;+vA4sffjqoAOvDj173jJ/wBt7dUVwenaCvXvfEn/AI1b/ifezUYHVj8v59e9+IH+P+x49+BBz1UV&#10;Iz1731xb+lvz/rc+7db6976ueT+P6fn/AB9+691733ptzaxt/T37r3XvfRAtzzb/AHn/AG3v3Xuv&#10;e+NrWBva4P8AWx/p7917r3vsi/PNx9B+D/j7917r3vwsRwSL3444Pv3Xuve+itrc/wBQfxyfqffu&#10;vde99WseOQP6/QH37r3XvfgeByOeCD/T/D37r3XvfRAA451Wt/UW9+69173xIP8AS3v3Xuve/e/d&#10;e6977A+v1ANr88e9VHXsVp1734C1ibH/AHo/7b37UBg9aqOB6975xxySuEjRnZjYKAWJJ/1veq14&#10;Cp+XWndUUsx4de9jFsvqitzWisyaMlKArLGL3ck/Rrf7e3sV7Ry3cX2ieYFUOcin2U6BXMHOdntR&#10;8KI1citOvezQ7f2xi8BDHHBTRxycLxGmpEXnUG+o59yltexWNpbgKtaGtfn1BO+cyXm8hi5olcCv&#10;+T/D172pZTfm51C/N+bfQf7cez0HVWh6CSzMxK0qCP2de9t7TFFkmtqbUqqo5ufp7vGrKA3kP9XD&#10;pwxeIyoOFMnr3vg3Ko8o1l2+v4AHJsfboaIJqZa1PHq0aAdqY697yiqRDqKLYkKr2FuTwVB/p728&#10;iszEY4daltAykIxJHl173JGUo4llV18jygAOb6oyPqV/r7aaRdQ8Xgf29UFncM6MhAAHDy697ZZq&#10;8FpI4CPE+kSFU9X1/A/qfbI+EhOFejSK0IXxHGfnjr3vlraXSqKSYuEDXH1+vJ/HvzGh1OK9WbSl&#10;ZGPHr3vFMTHHI621HShX6Ef1P/G/bEzFlBUY6ojK7imAf2de9xams1pBCqhREoDlL6iT9W1D6n/X&#10;9pJG18MgeQ6vHEMvKa5x173EOh9LOJGQMdAsfpb+v5F/z7o2STQnp3xCtVWgx1734nW3pEiKDz9L&#10;av6c/X3ZG1AAilOmsqM0PXveCod2ITzI1rNdgdVv6H3ZletUYV6chVRkgjr3uG4mb1C1786foR7s&#10;moEtIxqelKuvDr3vtY0OoaRc/U/kn8m49qwSQBTtPWmkcGtcde954IorhWuoF/6ke2ioUED16Zkd&#10;6ahnr3ufHADc3JX6i5Fxz9fbb11ELjpI8p6975NGo1X+v9Cbgf7b3VxRFI4/LrSuxIHXvcawDcE8&#10;m54v+f6+9VUrQ9P1JXh173IZwyhebj+n0+nvRc1NOHTCqQxPl173hCgEn+n9bAXPtlqkimOnGJPD&#10;z6974M9mtx/r3/r/AIe/FSBTq4U0FOve22qIAsDe9v8AW+n0v726knUTTpdb1rkde9p+rZiGHFuL&#10;jn/Y+0TEqwOrJ6NoAAQfPr3tokAIBuRYWANh9f8AefdidSEnowRjWh+3r3uMGdBZVPB+pBNr8/j3&#10;Q01VYeX7elBVW49e99hyQzlhf6gH8fj6e2mNaECh6rpAooHXvfBqmRV4ub/4G3upcU1Njq6wIxqc&#10;de9+1q6KALSE/TgA/wCwPvfiqzFVPl5de0lWJrUde943hYKxdLf04uD/AK1vdo6BVU93V45QSKHH&#10;XveJdaMui4sOTcAf7G/tmVYq/HT5eXVjpYd3XvalpITLAuqRTY3/AAP9hx7abTrKgVFOiW4kCSkK&#10;vHr3twjl+2VlH1H9oc/X/D214jYC+fSR4/GOeve+1cyBmIufqGFuOffgaZFB1oqEIUde95qV6oOC&#10;kmqMH6H8W+oB9qVJBOsVx03OsOmjrQ+vXvb1HkijeORWGqy3APH9fbyFTTVwHRY9kGXWn8+ve1BD&#10;PBeModTfRyCeL/1PussgKshNB0UyRTUJfHp1728LJEkIuQATYkE3t7aLapasBgdFvhyNJjr3uTFW&#10;U6r/AJ3hfoWFuP6e7MCzBtIAHp0zJbSsR28eve+f3cblWRx9D9bH/be3YxWFgla1+zqggdQVZeve&#10;+YryBpFixNtS3HH549upIUOl17acT69VNp+Lyp173mLKOTKQSLm/On/Ye3Irt2YKnwnHTQDHgvXv&#10;fCRl03jkXVp/Fr8fj2tPcKj9nV0Vq964697xR1sg4PqH04/r/r+7qxU1U5+fTjW0Z7hjr3ufBXSK&#10;ReC6jkt9Dx7XxOxoHpj06Sy2qtnVnr3t1pMhG0gGvxSN9Dew/wBiT7UxnJYGmekFxZuErpqB172/&#10;RZR6Rr+fVps11e/+w49vxsWJyTjz6KXsVnHwUr6jr3t/xe8Z6WYSrVsthZFEjKAD9b2+vuulXIWT&#10;uKmooaZ/Lj0VX3LkU8ZQx1Pnjr3sT8L2RUU80UkdRIr8AFJG8bAceoD259GzVZSVIyBWmegPufJk&#10;E0bI6Aj5jP5de9j1tPtzEkpHnovuQAVEvpEsasTexPB/wPs92+7imbwr4a6L+eKefmOon5g9vNwN&#10;X2ltB40/Cade9iNNk9tZoxnBZGlnSWxnpawCCdVIuULHg/6/596vbSGRYksSGTVlTxp9v+foGx2O&#10;87ZUbpC6kfCydy19fl172lcjstZDJPQLoPqc0juJYGP1HjYcC/8AT2QttDRCZ4zR61VW4fZ0e2fM&#10;pRRHdZ8tYFGH29e9hNuLZlekYqmU0z69LxyL+2Wv+mN2/Psqm2qdWZi1CQTQ5FfQH09OpA2jmS1L&#10;/TV1gDBHGnzp172iKrFVBpWjlgSZgWVopBbj/aT+D/T2g0zx2qJIokIOfT9vQot7+Hxw6MVB4Ede&#10;9oqq23pGqnfwOwLfayGwc3tpBPB9pZ00RO0JYVpVSe38uhNDvJOJRrH8Y8vmeve0RkcItQ4jrqP7&#10;SRTYSKvpNj9T/vftkRlTqI0mn+rj0JrLcmiQvayeID5Hj173FnwM9PAHQJUwgXVyb2H+BHI/2Ptp&#10;oTHGrg6gTmnSiLdoppCHqj9e9tVbgIKuASI5glUco36SfzY+7qiGJyDSn+rPRhbbvJbuUYa1J4j/&#10;AC9e9oasxVdTllNKJYvyT+oXP6lP/Ee6RnuKmgx9tehPbbhazUYSaW697YmomtIKZ2SVRqaFha/H&#10;05+vuqw6qMpzXo0W5FR4wqp8x173BWnN/wB5RA1/Ve/jPP1BP09tyQatRjx614dKzMKVjOsfz697&#10;4vTyI2lUBVuNQsVI/wAPbDxSRSaQABTrYljddVcjy697g1FEHYjxleOG/wBXxyLD2l1ZArU9K4bo&#10;qoNa/Lr3tsemaPgozKv0P59uCTBDefS1Zw5qD173ieNWhIkAK3uNP1A/rf2pico1ATSnHq6uRJVM&#10;Hr3tuDyRs0ZQGJhoVwP8OL+3GlHhqvHPSzSGAetG697jiBvMP1JoJsdJs4PtsuGLJQCvn08ZFMR8&#10;6/y697nU8IBkCM1+WII4PP4HtijRtUcOks0taahjr3v04JXyRGzr/nAf6fm4Pu4YGhp59biI1aJB&#10;g8D173Bkk0PE9/Sb3A/STb3pyoYn1/l0pVNaMp4jh17250FcY5HRVBjmUgra4JI9qY3ldwoby6Q3&#10;VqGQMfiXz69750T+KWRBe1/oblgSfyfbYbTEoORqPWrlRJGrfz697fp5DUpGoDeSIalYflv6H3eS&#10;YZ8iv59FUaCFiScNx697d3qZzRQyxsYpFsshNgAV4tf/AB9uu5EavDhqZ6Lkhi+paNsqcjr3t+2r&#10;k2lr1SUgs6hWH0t/Vwfb1gavpclST+3oq36yVLUvHwHD/N173JzgjpMr4ZbNDVsTFLaxhb/aWH1/&#10;2Ptm7h8O4lWtCcgj59M7WXn2/WnxRjI9eve5GLzM+KSeORgJWfTDJf8AXGf6kfn3SAvHJWuSOPTF&#10;/tsd+UdRgZI9D172pcPnEq5zTVOli3LE/wBCbHk+24zqasvmaZ9eiXcdraCLxoMAcOve2fJRVlHk&#10;JPtqp6ddReNnUMjqfx/xr2R3sT2t3KiEitDxx/m6MbOS3uLQGeMOaUPrXr3t32tnshHXSx1En3EJ&#10;VhrS37T249P9D7WbVuE0NyupsEHjmmPLov3zarVrZWgGhvn5jr3tXGUVdUpl1abj6/0H+J9naXgu&#10;TT06DwQ28PZx697mU8VPNXM0SBWpTdLH68c397geP6l2z5cM+XSeaSaO1CscPx697RtTBkaCvlqa&#10;JfuFkmZpYX1FOW/A+lvdncx3IocHyPHoRwy2d1aLDc9hC0DCleve1NHULXUxFRqpp1FmAUvEFIsA&#10;T/T2shZWiUElQW4eQ+zomaL6WYND3ofPg1fXr3tsg241XVmOWI/arpmeoS4i8am55/Hs2tbea4ma&#10;AghQMt8ujJ98aG2Pgt+o2Ap4k9e9pHNx0kNfPLQJHHFrCgxKAhK8Fyw/Jtz7Zu7WNZwsRxT9vz6E&#10;O2m4ubdBc1qR5mp4de9xXra6p0DxF4IrASJwEIFwQ3thi5jWMCoBGf8AVw6t9Ja2xYhqO3l/n697&#10;cI9NLIMwatlMcFqqANdJCDeMuP8AC/tfoaJnuZAdNKceNPP5dI2Hjx/u7wwdR7WpketOve3vG79p&#10;KOQyZGgp4o5CFiqli8inXwPIR9D/AI+9W+5wR3Ci5hDKRk9FV7ypcXShbSVmI4qTQ49Ove8GbqNs&#10;5eterlp2rvKqlS05aIAC5VEBsAPaK5jsLti8J1qxzXGR5Z9On9ri3vbrYW6P4WknguftJ697zUmR&#10;xNRTGmo4TTyUwCCEX/QOLx/g+24ns01QItKfb/Lpq4s9wim8e4fWr+fz+fXvfdKiSVXieWapjqDp&#10;WMjmIjggD6+6RRiWcJkr6HqtwzJDqQBCnE+vXvYj0UdFhDryFSjReIeOiks0zN9VAY/T2eQ2kEUY&#10;uJm86AY/ZToHXLXW6YtEIauXFafs697Sm4M1LlitHSaaKkEpl+3p/wBsOSLXlItq/wBj71cStMWR&#10;FZQM8f8AVx6EGzWCbejS3H6shHxNnh6enXvaPyG3xTqKiWuWGOazPCAZGLX9XpH0v7bS006WmdUF&#10;K0x/k6ElnvPjS+HFFUripwP9nr3uPTfwGFWSOiyVU8dyzPIkUTFfqbD8e9wi0VPgZmr5HFPs6WSD&#10;dZJQ3ixoCfKpNPz697g5Ctirsc+Ohx8OLjeXWtkEjyMeAJ5G55/A96u4rW7t2i8IJTzqSfl0ebVC&#10;9ncNdyzGWtPP/B6de9hdlev6PJRzxVdNFqZeJiAEDH6XH/FPYGv+V4rmjIKMo9Pl69SXtXOU1vKj&#10;ayQvl509Ovey1bt6zyOHlmlo4pGhUklAp5X8Mt/wfx7jncdnm28YDNn+X29S7tPNFpfRqiGrE569&#10;7CmWKWJ/HNG0Tj6q4I5H4v7JTQ1PQuV43GD173wA+v8AT8+6+Y6vjr3v3049+pTj148KDr3voe9E&#10;gdaHz6979wTe1rj/AJH78DXHVq1NOve/AD/H6297NePVTSleve+yB/r/AOt72Dg160OGOve/fT6f&#10;7z9fdFNTnrdCM9e99jm9/wDX59+Y+Q68TjPXvfVv+J96xxPXvOvDr3vvge9gluPW1Y+fXvfgf68j&#10;/evd9JOF60xJGeve+r/X6m/09tstD14jPXvfO3Fv9bm/PvSip68NTGh6974/Q/1B59+pjPWjXgev&#10;e+/x/j71knra1JPXvfdgPqf+J966qFr1732bfg/7fj37rxA8j1731f6AAn63/wCI92GOroCOPXvf&#10;X9f6/wC+v78RSlM9XBPGvXvfif8Ajf4496oemyDTPXvfrG4v/vv9f36h62RQYPDr3vxb/eP9f/be&#10;76RTrdade98Tz7sAAOq8cDr3v3++/r7q2D1fhx6975j+lv8AY/T/AG9/dQaZ61Xr3vr/AHjn+nvZ&#10;AOetU1ZPXvfuLn/fc+/Bc93VhSmeve++OP8AiB7rQ16qdVa9e99iwsf6m359663Xtz1733z/AE4/&#10;3i3vVOrAAjPXvff9P94v731Q1XHXvfX+w/4p9Pe6efWtOpeve/Wt9OfduPHHXlU+fXvfjYD/AHv3&#10;4ZPr1bgcde9+uTx+frz/ALb35gPLrRyK9e9+J/oP9cfg/wCt70CODdWLGlOve/D/AIn3alRjrxzQ&#10;de98jYf6/wDvPutfLquQKHr3v1gD9bg+7VY8OrA17vTr3v34+nA92rwFR1uo49e99D8f71/xW/ur&#10;E8RmnVDk8eve8hN+PpYf7D/b+6Ad2rz6soJNTx6974EX/wBYf69/bo8m62af8V1736x/2P49+LVr&#10;Qfn1qp4jr3vu39ef8bH3onurXqppXr3vr8D6kn/fD6+7VWobq4pQde9+AI5I9+r17SDUk9e998aT&#10;9AR+L8+9/wA+taQTQ9e9+vf8fX6WIP4/w90BpTqi8QB1731b8k2/w/H1/oPdya8OtmlDQde98uBy&#10;Prx/vh7rQgcOqZ6978fybWH+9+90p8+vBaUPXvfX4/p/UD3ulMjr1PPr3vlccfj8n/Ye6kE8etgN&#10;nr3vj+rkDj+v9PdlFAOrAUQV/n1733f/AB497p1WvXvfIEX/AN6/HP8Are/eXW2OcDr3vlYcci/+&#10;P+H9fehWvVQOve+x/wAb/r70K168OFOve+X+Pu3n1s0PXvfYF7/4f74e99a6977Avxybgnj6X/x9&#10;+691732CRYfj6G44+vv3Xuve8nv3Xuve+YH4Isf68+66h17r3vIPoSP+K/7171GTU161jy697yL/&#10;ALf/AH3+PvxqwA6cUgceve+YJJH4v9SOfbgOKU681AMcOve8gPp/3r/W970sTrPkOm6HV173zAW9&#10;7HkD/jfHtvSaAnq2oqBq49e98xwbfn/XsPdWqjEkUr03wNWz173kv9ef9b/intxf1DqIxTryn5de&#10;981/3r8XBP8AvPu4GmgXA/b17OrHXvfLng8j83H+2PtwUGBkdULUqCa9e95r8Dj/AF/zcfi/tsir&#10;dJnrWq5697yD8/Q8jjj24mVApTrYcqKL/Pr3vLf8Ac/Xm1h7sa1PTTgluFOve+Y5N7fT+vv1OqUJ&#10;PXvfNb/4fW3F+f8AXv72BnrYFT173kW1zq4IPpv9Pbgr5dXpTAPXveeP/C4/rbn/AGPv3EVPTD0P&#10;aeve86kf1JPP+8e7Dr3oPMde95hyLD/D/Y3+o9vUJ49VcFqjz697kp+B9SOf9f8A1x7sAKaem6JT&#10;Q5697koCeCP8Sf8AW9u9pArjpK7rxHDr3uZGvA9X+24/HvVAmBnpK76mNOve5dwQAR/rn8/63t5R&#10;wB6pw49e98tYFgOCB+Pz7dUdNn1I49e98g17X5/1z7erpHWyAqmnXvfPUP8AY/4Hjn+vvSca9JiK&#10;mvXvfB2P0+lv9f2pQMyaqY6bkTtAJ697ws7cf8b/AN497UD7OmAiE0OB69e94zIOCB6vofxx/X24&#10;dY7RkdVdSp0nK9e94CwXi5Buef8AX9+1ahkdNN34IwOve4ruNVzYAk2PJ/1r+7AqONT1uv4WJI69&#10;7a6uQBWF+fxyQPp/T3pyCQEHT0ShpBpGOve0dXyAlvUPp/vP19s9umiimej22XAAHXvaZna5JJF/&#10;6C9/bMxoppno6iWgFeve21jyf9f2SytnPS0Yp173gJ9l0j1OOtjr3vr211vr3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve8sZsR/rj2utpCC&#10;OtEVFOve1HjZijKR+GH1/A9jjbpdalKVx0WXkZZSp8x172aXqvNmGtp7OB60uL+nhhb6+xjscmmV&#10;Iq9QpzfYiSJoyD58OPA9e9229cZZclgKOwuoRVsXJuVHJ/2HuetjvPHstKMWK8cdYTc42E9vduta&#10;ipPD+VevexDlA54vYem3P0N729melnbwxj5/b6dATw2qKig8+ve2qRebtz+q6/T8WsfarwuADHtx&#10;8+ndCE1qaD1697b5VFjwpIHHPNj/AE9stKBSJQePVVkCLoA4nr3ttlHpP5/r/UW+hHt6QEsSM08h&#10;0qVVBJXz8uve4b8En6+njg2uPaNnnZgjAD09f9jpuup8ilPn1723v9OLgm/444/1/equBkg9KgSc&#10;1B+XXvcNgQeAL25P+F/ob+3lkEvnw9enqhhnr3uO9/6/Ufg/m/590kpI6/5unRp8+ve8BAB+tybX&#10;BHI9oXD1/Pq47j6D5de94bHm/AJ/Fv8Aifdzp108wOPVvs49e94pBwfrYfQ8f8R7YV2kYqT+3q8b&#10;UNR173ga6iwsfzyf9691NNJJr058XHr3vC2peeGBt+b8H/W9tYFSerjPHHXvfvwzcLaxJP1P+I9t&#10;kCq6xXrYAJAPn173wJueOB9Tf8/63uwgbSVU46vSnXvfr/kg3/B/w/PPvwjavDPp/sda+fXvf//Q&#10;+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvewaHr3XveRT7WR&#10;MeHWuve5UbH6G3/E/wCt7XIQCPTphweA697nRuQQQP8ADn6+zFHBUAdJSoOD173NVuFt9Tz/AI+9&#10;6Salj0nKCp1eXXveX+n+8+6Cmqlc9Mde98gRax9+qQetEHj173nVuBb8AD3skn4uqGo49e95b3Iv&#10;z798uvKaHHXveQG30/1vfiQoHV+ve+QJuSLc2+v9f9h7aOM9eqOve+YP0/r/AI3H+2v70IyDQfb1&#10;6lfPr3vkGI+lv9b3UVBr1sDr3vsXY/0Df1P+x49+rmtOvMdI69758fpueD/sD/re25Ktw6eRqgV8&#10;+ve+akj+n5+n19sUznq4rT0PXvfK44t/sQf+K+23NQwP5U60BQNXz9Ove+K35vxf8cfS/wBfbdcd&#10;PE8B1730dXNjaw+vvw0+fVgExWta9e98Ppa9yDyfyf8Ab+6OF8uruBUlcde98T/X6D238uqClOPX&#10;veNrX+n4+tvz9Ofe6V8+vde94T/h7qxA4cOt9e94zxe3+ABNyP8AW90KByA3ClerhARxHXveI3B/&#10;H/ED+vtsnA8qdOliUAbr3vgR/t+f9t7uKsCf8HTsZ1DHXvfA8j82v7o2omg4/wA+nBx697xEf1uL&#10;fT8D/X59tUYLqp59ar69e98T+Pz/ALyPfi3nTPW/Lh173xvfm1rX/wB4/p7sQajNfs6cFeve+DC4&#10;5Nrf4+6YGR1rIHDr3vha9vwPd1J8+r6qnPXvfVj9fxf3Y+nWx8+ve/H8nj/kX49t0z1UihqOve+B&#10;P4tweD/sR7d631733bi3+2/w9+691730LgC/PIH+sP6+/de6978f6m/Avx9Dbn6e/de6978Oeb8H&#10;/bj/AA9+691734n88/gnjm3+N/fuvde9+/xvxx/h+ffuvde9+sT+ePxY/wBTf6+/de6977Nvofz7&#10;917r3voggCx+g+nHPH5Pv3Xuve+BLWvxz/hyPx/vPv3Xuve+Oo2tx7917r3v1jx/j7917r3vkQAO&#10;frb0gfn+vtsCtV62APxcD172osLtfKZ2eOKngZI3taQqeV/JA9r7OynvhWFa0IFeie/3q02+EyyE&#10;YNOvezNbJ6toMfFHVZCIySD1ODYkaTy0hP0v/Qe5O2PlK3RTLcKC4px6hvmLnee6d7azNK/P/BTr&#10;3sb6daejjijpI44olQEADSqj+p9jtYYo1QKtNI/LqM7uaa5cPPUtTiTXr3vkzR6JC+ku31Ib6D/U&#10;gD25QaPtPRb+q2OA697gyyQ3Tx6mNv1X9Jb/ABB/p7tRRVa9PLG7Ag0FP8HXveNTFpJaxIvypsup&#10;+LgD25EVUqGPWgH1qowPn173Djqx64xZkRWTURYfW3F/z7aMgIIXyPSh4G0gk0Neve4UiOblWeWN&#10;SGkt9Ij+FX+o9tsxLNUVH8+lSSIO1lAqP29e9xWuNcviPk9KqSb3Ym1gn4AHPtlSpIZ6j0r/AJPl&#10;08lDRdVBT0/y9e9uVH9skqmdFYxi6sD6dZH0b+pv7cSQMKnABpTpFctcEeHG1BXgfTr3uJW1QDOV&#10;BZ2b6rwABx6dP9PfmX9QlG4jz6fihqKtj7eve4EtTKYyioXMlgSxsbf1v/h7TyatOkGvl08I4y2p&#10;2AA4UHXvcWMSoSrFSSLWvyF/r7bVPDj0t5npyQoRqXh/hPXvcwBnUxgFTY3YG/1/JHuzx17EP2dJ&#10;Cc6ia56975eJ9GkuBYDm1r2+h9+jjIoklfn1XxE1agOve8CxRtMNen/E/wBePx78idxp69PeIwj7&#10;eve5MtOqBCr6l/oFt9fah4yznWe3yHSeOZiSCKHr3vCIA5YCyj8/j/be/FDRVUcOnPGIpXPXveEL&#10;42sPURfg/wCHtipIpw6crrWvDr3t4gUGIseP96H5/Pu/hhiQSOi+XD0697hSuw1/pIva45/P59sB&#10;aMNP8/8AJ0oRVIHr173D5Lg6uP8Afce6FGz9vSrAWlOve85ta+qx/qLW/wB5921D4R0zk4p173gL&#10;2JH4Jvci/wCPx7q6pg1z6dPBBjr3vE5A9RIva3p+n+xHurEBSf5dOJXgP59e9tsxD3HNwb3tYk/0&#10;t7aerMSBin5dLI6rx697aKkMVfgk2sTz+fp7ZcABaAV6MICNQr1720SBhbgmwtYj6+07CtV4Z8uj&#10;JNHXvfGNRYBi3J5HI/P49+kHdx8uvOfMde99ywRDUQfra1rcH3UVoMdejlfHXveIU+s2DH/W91kj&#10;WVdB6uZSMsOve47UMyuDyOeP68f0t7Sm2dG7OHTy3EbIR172oYIleArPYkAf4cD6+3lkMekHFPl0&#10;USyMkgMXDr3uKKKMyXSzLfkX/wBt7oY1AJJqSenzcvo7hnr3ucY44gtiwvxbkW/23tl0YNpY9JQ7&#10;SVHXveSEQ6j5JSC1rC9x/h78GU6Y+FeqP4lAFXA697dDTwxoJCx5F/rwfbjRoI+IqD0g8aR20069&#10;75QkMbRyJYXPAAPt3IXHXpMZdT173kC2bU7E6SCtv959ss2lgZP9jpskFaL59e9zBVRJpRCys31/&#10;rf8Ar7s7a0P29J/Adqs3Dr3vI80hAIkvY/Qk/T8n2yUOvVWoA4dUEaenXveN61yTFpI/ow+h9qVa&#10;RlQjqy2ygeJXr3uTFUCMDUxBHPFz/sB7Ux0WvTMkRc1Ude9uFJlSWspFl5swBJP0uSfdCBI5A406&#10;SXFiAMilfTr3uS1Y07MJB6m+hjJHB97o8SqKdMrbLCg0HHz697mQLpIJkPN+GPP05PtUrFVLV6TS&#10;tUEU697dYIFaxYegNqJvZj/sPa2Ig9zHu6QSyFcDiR173nZtQkSEjgWsxAP+t7ubjTpVemgODSf7&#10;HXvbe0VUhJfUAeQCOf8AYEe3g0g7nNelayQMKD/Y6974LUvETrL3JHJJPtTHcaWpSmOrtCjjtAOO&#10;ve5yVNvUrK6tYlSef629trNKgVhQivSRoMaSKH1697WGMyUSopkvGLWC3/I+vJ9mMV2hYtJxx+R6&#10;Dt7ZyMSFz8+ve1FHmlHpUNbj1azcC/1uPa0XiK2AOHEf4Oid9sJySP2de9v+M3JVwTq8E8w4sBrY&#10;Ec/1HvS3zCg4Gvl0VXuzW80ZWZR+zr3sTsf2tmsWI0NSTHcM2py9iv0+vt973XAyuBXyJ6A13yDt&#10;d9Vgmfsp172KVD27T52gWhzVGk8DL6Z1CrMk31EoI/A9qzOs8Qt2QMpXjwPDoDXXt7LtV0bnbJCr&#10;/wAPlT06974UsuFqagxq5nimFpGl0rJGjfQgi/09lEVssTKrtqUmg/2erTLuVvFrpoK8AMgnr3v2&#10;e2pSRRxCERVdNIl/PEdTQsf06j/h7T7lt5iicGpUniPn/m61tW/3DuxlqjqaaTwI697DDM4SejhK&#10;zQNWR3LKTZiqHg2f+v8Ah7D08M0LhW/UTT58eHr0Ott3SO4lrG4iYflU/Z172iWxtR4nFD4wl7mF&#10;wCyr/tSn2XP4mlVgwK/n0JVvIfEBuq/6YcOve2M0C3kSrgIbXw1P6gP6llP0911kI6tk18+jT6tq&#10;A2749Gx173gnxiAaEKVQ4Ij+jqDx+efbiEmTJBFOAHDp2K9YtV6ofXy697SOT2szSPNThb6btGDp&#10;lQ/0A/I9syRPRWFaV4fn0IbDfQEEU2KHB8j/AJuve0dV47Vqp6mnIYKQjsOWt+W/4j3QsSrq5pTo&#10;R293pPjQuKHy697bBj5YkCqRJEDbTYB47/lbe23YuQrCopx8+l31kbtXKk+vA9e9x5cSNTMXKi36&#10;mFwOL2YD6e0sluVCmuSenUvzTSBU/wCH7Ove2Gpxkuuym6sOHUXRh/xHtpFfUymlR0aw30ZSvA+Y&#10;9Ove2Z6Zo9UTRsjc2JNwwvb6D2rGioR+NOjFZg4Dggjr3uCaQxuzEG55U/UX/wAfe6UUV4V6VicM&#10;ooeve/GMygLItigGggW/3j3cKAjEY/w9bDhDVDx6978lOWYuCRa6kgf4+2TU9q04daaYL29e98Hp&#10;pFcupLKRYqeB/jx7YoKA04nqyzqRpIoeve4FVQnxrICQpudIXlfxb25Kq6Wxw8+lcF33lDx697bq&#10;eJ1kWUfpRyPr+f8AW9tR1Eoqa9vS2Z1ZCnmR1724VDLT1Bna48otf8Ejke3paxaY1yCagfPpHEGn&#10;h8EZp173LhrZ3ZJI7Cw5T8i35v7q3iNqM4pTh0nktokBRv29e9rKO1fh5pkZQ0bgMQR+oC/5+ntT&#10;R2AQfERXHp0HHBtNxVDwYGnXvbdiaqWirIZhYjUAQebi/Ok+7wMyOktfMAftz0r3GBLm3aM9e9rv&#10;N1lFVGhSe6ecExsp5Rz/AKo/8b9r79oZS7Ad9ACfs9OgvtltcwCUxUIXiPXr3uJTUbvdZv8AKIBc&#10;I45I/pcj2zpYqhUcB0/PcqoBj7G8x/m697eKOBcePOV1HyBVPN9N78+0Ujv4YdhiuPy6LbiVrs+E&#10;DTGeve1pWU0VSKKsLhoHjtKtrsjEcW9ob5Jbol3NAQAfWvkeg1bzyQ+JbgUcHB8uve2GmwFbjq56&#10;qkjaSKYlgeb2Y8ce08du8UgoMU/b0bTbvbXduIbk6SvXvYjYbEVlRzIhQhb+oWsLfU39ndjbGb8P&#10;A8a0HQM3HcbaE/pmvXvbHV11NiauopoZdc8jG8lxYuDyoP8Ah7szxQvIkbHUDn0PRpb2s24WyTyL&#10;RQOHy9eve2enziz1TQNYOW+tx/W/Pu0Tl5PEfyHRjNtTRW4mXh172pY4JJmK07XkkFgbenkWvf2Y&#10;W8bysHSgHRK8qR0MvBf9VOve5+QylVh8LT4eCXzVF5DVVBAYhG5ESN+f9Y+z/wDeEtjZm2iI1NxJ&#10;Fceg6TWdjBuG4tuUi6VFNK/Z5n0697C2p9CSSeNiS5/bA4kZjytv6k/T2Wx3IZwoOT8vM9D62dmd&#10;UDAY4/Z172scrRUuI2tSYosEyFY4yNSGsZIVkT9qEH68D6+zGZUt7NbNRRnYszU/l0Rbdez7lvT3&#10;KisK9laYJByevewslQ6JYUka8qFWU3a5tfUq/k/0HtDLNKqPGr4I4cRT8+hvo/WV1Aopx8vt697a&#10;aSuRqfSwkaONmiYSJZj4+CCrf7x7TwyJcKh4gChBHSq5tXSXWKAtnB9eve5FJTtGXmoA0sTnU9Ob&#10;hoi5s5W349sfTBTrQVWuBXgf83TFzMslI7vtYfi8jTr3tcwRQ0tH9zNHZwinxQuhqZCeQqqxFr/4&#10;n3dLJwxluGAVTwBz+XQYleS4ufBjbFeLA6B88de9yYN3QRwGKLGT0M6kBZ5tEkvPJu63AP8ArH2q&#10;W/VWAgQqKHiBXh69J5OX5Hl1yzrKh4qKgfs697ivVS5Y6pah2Ia6u7Evcfg/093U/UINeKHj59Pp&#10;bx2A0ogHy8uve5cD1Opad0Xi/wC6oPq/wPtSpcFlr2/4emJFgIMqmlfLr3t2SOEIfuWYm91S5L8f&#10;0J9vpBHqEjH50Pn9nRezya/0RT59e9tFVFUMJEp6a1OTcCO/msR6ix/3n3SQSMumNQtTXHRtbzxK&#10;gM0nf/Lr3uBDha+dJkkMcEcahvuKt1hFrcAA8k/63vyRTVcjtFM1xX/P0ZNudpER4ZLsfJc9e95D&#10;FhokETyz5KQJc2vFBr/ADfU/7b274cKhc1qMinn0+ku5PKHiVYV492WPr172zZTFw5Rj5YAUMQQQ&#10;hdJVQLaSf+J9lt9aQ3gyuPIACvQg2zepbAhoZCpr/qP2de9gTvbq2hq1d4EZJ7EhbDUCBwLr9R7j&#10;TeeVNLyS2ooeJr/kHUucu87sP07kVJ4t6/l172WTM7VyuGklWSnLwBjaQXIt9L29gWa1kgYI9dX2&#10;dSzt+6Wt4qiFtRYde9pzkHn+lrHg8fj2nIJGejVSGWta56976/N/p/r/AE9tsuT8utEVr1732OB/&#10;xT3UA16qK1r1731Y/wC+/wB793Bx1YcM9e9+/Jtz9PfjQ9VJpjr3vr6n/e/9f36gGOt9v59e996r&#10;cAf7ce9aB5deAFKnr3vlz9P6fT829+ZfXrZ9D1734j/bH35APxcetBR173xHHH+v/sPdgT5dawev&#10;e+r/AJ4HveeHHpzzPXvfMfX/AF/9t7qcDHW1Pr1731/r/wC8e6cRTqjA06979f6j/W97K0PaetCg&#10;Neve++P9t/h9fdSSSOtgea9e99G3/IvdqClfPrWmmF6975Djm/vzDFOrHA+3r3vx+o496QEHqyr5&#10;Hr3vwPu1KDqjGor1731/T/fD37GevFWz1733Ycf763vyg1z1uhqK9e98fr/t/dj1onFeve++Lc8/&#10;4i3tsajg9aLVyR1733xxe/8Asf8AW91+zrwIJ6976vx/T/ev9h7cFCKdXDCmOve/WJ+o4/w/3j3s&#10;nHXia9e99/6//IvbZXFR1vJoQeve+9P5+nuvVCCTk9e98rWH45/2/v3XgSOve+j+B/T34V60xqev&#10;e/C/v329aGocOve+QFx/j/vH+w92JNerE56976P/ABr/AI370o69Xz9Ove+IAv8An3ckhc9bBzqp&#10;x6975f69vp7bpnHXiOPXvfgB+D+Ln/C39Pd8gDrfp1732eQOPx70B/PrZpkZNeve+gPpf6e7eoHV&#10;eBoOHXvfI2HNuP8AH/be9AeXr14Jjr3vq/u1KAj06rwNOve+7nki3+w96IWtM9Oas06979Y2vzfj&#10;3sUx1vieve+rc83+n4/r72DSoXqvAfn173y+o5uP8P8AX91k+LqrAhqjj173wK/7ED/b+/ajgdbr&#10;Wg69753IWyk/8R79QN8XHrZpxp173wtc3Nufzfj3cGnXq1zw6975AEDgiw/H+H+PvQKmlem8VB8+&#10;ve+72PP0/wAPd64p1bSDx6979yfxa/v3z60DnGOve+rC1iTx79muOtGtRXr3vw/pYDj37HXqEk9e&#10;99jg/wBffjkde4de9++tv96/4p79nrZI0gde99i1rEfU2+nI45N/e+q9e9+IAuQeQR7917r3vu1w&#10;Lf4A3P5+tx7917r3vIP+N+/db69779+69Tr3vw/4n37rXXvfMcGw5B+h4Iv/AF9+r17r3vnY8c/T&#10;n6D6+/de6975KB/if95+vurVrjrR6975fgf1vb/Ye9g6eGevde95RYE2BFxb/X961knh1vr3vnY8&#10;EfQ/77n26G0/CaV68B173lAH5FgP8PdcVJXB6u2B29e98uL3/H+HPugOg58+vEGteve+YUc2+g/q&#10;f+Ke/KDUV416ZLAnPXveUfQXJt/h7sBqY6hw6r506978Ofrf/C39fd9SotK9bFKY697zAW+n9B9f&#10;9bn3oOrYJp1ogmmade98xc8EEgfT3sUpnrzaRjhXr3vlY/U8W493BBFPPpPVozpXNfz697z/AKfx&#10;weeOefe1JbHTJbVw49e98wWNgwHP0P0/2/twUFernI0seHXvfMEkG/1P++v7r1Tjk5HXveQWuf8A&#10;AX/p/if+Ne7EkOCoqD1VjQjT1732Lk3uef6n6+3cDh1dmA45r6de9yEPHH9CLEWv/sfe6jgf5dNs&#10;x8/5de9yVsAL8fT6cj6e9AZ6bNCeve8oseQOP8fr7eUtWnXqVweve5KN9LWOq1z/AK3u3+HptkOr&#10;HEde9yo2Oof61ubWv7cpVAH9ei+RajIzXr3uXGT9bAfXn340BoBjplu3h173IJubGw+pJX/D6ce3&#10;4u3Jan29UA6977vfm5ubf0+ntQpNfl69eJH4uHXvfPVyP6D272D4fz68QhB08eve+7kc/UH/AHj/&#10;AFj70NTdJ8cOve8bOAPryedP5v7cVloBXpiShwOve8TNfkgD/bg8e7imqtcfy6ZNcgcOve8LMByP&#10;62BP9f6+3QPPpogtg+XXvcV5NVw3+x/A/wBhb3ZRUAGg6sBRQBTr3uM73tb6/Swt9P6+/OoUEKa9&#10;eIBweHXvbFXSEhuRccW+v4/w9s01OB0st41BoOve0nVm5N/x+bX9+ICrQdHtsKY8uve2CU/U3v8A&#10;i/tJcEhSR0bxqKU697hMeP8AY+yOZq16f8sde94fZe3HrfXvfveuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173zUm/Ht+FyuB1rr3t1pJ&#10;CGW/5bj+g9inbpqN3HHSWddRp8uvexn2FkTT1UbF1U61455APsXWczRzI6iurh69RzzNa6l1qPX/&#10;AAde92sdC7jWehSlZwbKukE8HUPov9L29zXyzd+JAsQNKmtKYr1hp7kbVVzMppQ4AFP20697NHqD&#10;qG5QHk/U/n6X9yBCzPqUGlB1Csz0YxV697hS6LlrNcrxf/in9PahzIUBArT9vSYyNp0jy/b1723T&#10;AW/DEXOof63PtnTGB4zVrwz15UiK+LIcjyr1722yC4INyQL2+hI/A90Rll/UjJA614i1qopXr3uB&#10;IDbV+Ppf82/1vb/ZqUHz8/8AP0uVq6R173EYA3vcC3Btb/W9ppVKA6RxPHr2gg1TPr173CZRosL3&#10;PAv/AI/X2n8OjUXPr0ooAe3r3uG4PNieOPp/T8X9qc0rQD5dODyPXveFifotuRzf6+0D6S1BUdWF&#10;OLde94D9FB+t7/8AIvajWsY1UGfPq1e6p6974MF5JN/zbj6/4+0usSMNY/Pqyn5de9x3Un8jkX4/&#10;p/iR7aZix0jh08pAH2de942UL6V5Fvqeb3/x9+dav3fy6uCSKnr3vHb6Cx/ob/S3+FvdCowBnq3n&#10;173x0/k8H8WsP9793djoC4P2cet6h5de9+sbfVv6e39DaNXn17UeHXvf/9H5/wD7917rf49+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173yHt+Jq4PWj173nRrG9x9Le1yt&#10;Xj1VxUde9zEbm/4t7WwsKD16SOtAOve50b3sP6e1hGoEHpNIMnr3uVwR9b/nj6D21Ug1A6T0oeve&#10;+wR/r/1592Y1UDrxGOve8ym3003/ANe590UVOOmylRU9e95gRcf63+wv/T3unVaeh6975XIsb8f8&#10;R/sffmGrBNKdaqDx697yC/4v7bqaH5efWq9e99355twOL/1v7sQdQ+zp0cOve+wxNr2AJ9tkU63X&#10;r3vKD+LDj6f1v71lhjy6qyk9e98h/UWPPPP096JYZHTiFtQB6975g8f7Hi3J/r7YapND0ozTr3vJ&#10;9P8Aff8AFfbTcOvde9+HNz/vvp7ZzXr3y6974tf+ht+Pz/r+/UowPTqnApx6979bi1/x/S3+3v7q&#10;68TTq2nLMePXveM3JA4seSf6ce6HHW9IAr59e94iPr/iRx/sOPeuq9e943H0Jtz9bfTj3R+FOt9e&#10;942FuL8fU/7E/wBfbeo1oM9WBGqlOve8DLybf04IuR/X3sMWWjcK9PrTSF+fXvfH63JPJH9fdnOd&#10;NKD16d0mmnh173wII9P4P4/417qyj4uJ6uPQnPXvfBv6WsOLj/efekBCgcOt0x1731pH4Jtf6D20&#10;yszMOq+eeve8R+ht9L83+vvxGkBRjrYJ1CnXvfVuTf8AAN/98fdKkdoz8+r6mPzz173jIt+Lg/X/&#10;AA92/PPVhU1FMde98SACOD/wb8A/j3cZyT1umOve+NuCT70eOOtde99e79b6976P0P8Avufx7917&#10;r3vv37r3XvfXHI+v9f8AfD37r3XvfX0sAP8AeOP9a/v3Xuve+/rzyLgf649+691737gj+v8Avv8A&#10;D37r3XvfgAOB/wAV9+691737/W9+691734/T/fW/2J9+69173jPP1a9hfj6e9Z8uvde99C9hYfnk&#10;/j/D3skDj17r3uZSUdRWSrDTRvNIxAAUXAJ4uT/T3aOB7h9EYrTpqeaOBNcjAUHn172Nm2OqZKpB&#10;WZABtKqwh5szCx0hfz7GG08qtO6PMSFPGgrTqPN853trYrbWxNc1I4D8+vezDbe2/TYdULUscSxx&#10;cNpAJa3+H0/1vcmbZtlvaQeGqUANfKv29Q1u+93G6sTLISA2AP8AD172phMoQoSEB9QiX6nngN/r&#10;+zlCVLDHD/VXojYHUW4/Pr3vBO2qHSCA19bi/wBbfgn+g/p7bJNVH8uvRn9Tr3vCkrTII44r2B9X&#10;6Tp+hYk/7x7dLMItKiuem5QsXexz173xJSBWVQ0jEjU7cKiW4A/xv7rqoC3kR59VUtcSF8IKcOve&#10;4CzhUmYlrO5AHA0L+SB/j78pB0k/l0r8IkoFpWnl173FaWwDIrOpOpgSARfgkgf091chV1DhXp/w&#10;lZKEgEde99uxj0Ikg8IbW4vZ5H+umy/7b3p1oxKnHqM162UGarQnBPFeve+cskchedRpsBfk2BH9&#10;lh72ynSG49NaWjIjBrXgf83XvcCQyMQfIVRlIYKLJb6kk+2mQmh8+nlKgZFT69e9xVms6shR1vpF&#10;jawB/wB59uaQXJ+XSho9YKvxp173nVSWZ2Yg82A4H+8+/aAaZ4+Xn0kLgURR173gRGRmIs1yeb3b&#10;68D2z4KjDdXdlYen+Dr3uZHdW1MGUNwD+Cfdyp0/MdJnyvbmnXvciZX02BFzYkngW9uqjMoY9Mxl&#10;a0PXvbbqe/qsVF/oLcj6c+2tKqpIxnpcFTTjBPXveQVJZVHBX+l/pb8X9+OoOT8uqGChNeve5cLJ&#10;yQRfi4PvWpgwUdJnVvPr3vDKLOCDa4P+A5P09tMewhs56djNVoeve+RqSI1S/A4sPzf25rYkqKHH&#10;2dV8Crauve4VRKF1XbSG+guf9sffgKaS44dKoYi3lw697jLUgNY83H1/H+v7qVwfD4V6faE0qOve&#10;+mmdyLEjn8ey+QsrMsfXliVBXr3vIg/BcE/0J+lve4lNAX8v5dVY1yBTr3vp2sdPHA559vmoUkEH&#10;rQU0qeve26eUKSoF+Bf223n0tiQ0Feve2uWW4sCOfqCf97PtL3ChHS9Ep173DLFW1BdRt9Px/r29&#10;1WUrXA48SOlAAYUJp173jkkbh9H+wI/p7ZkbUdB48erogrpB6978SkiXayki3p4t/re9qwIAPXqO&#10;j0XPXvfCJFUghuf8SP8AWt7oxPxKerOzNg46975tIb2JI5FmP5H+v721GepxjqoTGM9e9y4tTRuN&#10;StqFrD6j3RlQhWBz0nfSHBoRnr3uM5WBlPqJPP8ASwtb2n8mJPn0+KzKeve88lVHKqxMpHAN1+oN&#10;vdJXVjVuNOmVt2jYyKeve/RwOLyeplFiCQbj8X9sFdVDxI4dbaUYUYPy697leSSyjUTcXC2P+9n2&#10;8uoKSfXpjTHmvXveWnUMQ0lk5+t7Ej/Ye1JC0NPTpuZioomeve5ckjawocab2B/NrcH234TKi+fy&#10;6ToilSaZ+fXvc6GEuwMkqCw4Fxq/w91jhUaqHJOOkskmkaYwT/g697cXgRVBL3v9LED28Yh4n5dI&#10;0kZmoB173BdwhOhQ1hf63JP9PfqkClOHStVLjuNOve/Rky6iwCWFr3/2PtxjqjJPaR1WRQlAueve&#10;+kq1piVADkkXJI+n+t7r2+IGJrjqz25nAY4A697nwZEF7gKALEn6Af7H24suohCOkstmQtKnr3tz&#10;jyKTEiM6yo/H4t+PbqthgprQ+fH8ukDWbx5bFeve5S1kujUj6fVyt/x/j7sZdBrw6Za3j1UYV/Lr&#10;3tzgkR4zKzgOB/re/axIoYGlekEqMj+GBjr3tvlykyyAE+QW+n4tf6397F1ItVBqB0sSxiK1GD17&#10;3mWpFQo16VB4A+nPtTFM09dZC46baJojVc/Pr3vhYRubH8j6H6e7xyFKBvy6tUstT17250tU4ZUI&#10;8ov6W/IH9f8AH3Y3PhqQx49Ip7dCpcdp9Ove1bStGYvJ5NLcXR+Pz9LH2sS6Ef6hIrSmeg9cB9em&#10;lR69e9ugrViU6NNz9Sp549sx3rauPn0ha2Zz3de9zqBpKtnZ5C0Q/rwL/wCHtWk7SqxamD69JbsJ&#10;AAAueve31K56ZR+94wLD62A/oPZqbgAAgjh0Vm2EzfDUnr3t3o9y1EBYmpBvbQUYk8fm/wDh7diu&#10;l8JdLACvnkdFtxskMqiiU9a9e9iFiN7zoI4paoukgu0eo25+t7+1aXMbxvETqrjhjoJ7jyvC5aRE&#10;0sOB697c4Nx0z1JQylqeQkSQynUCWPOm/wBPZUbBTKWirQjgei+XZZ1g1BaOvAjr3uTVYWhrlM+M&#10;n8cx5BBsRxfSbfgeyy82hURGiajV/l8umYNzurWkV6mpf9XDr3tLy4qtp6gx1cSIWDaKmNfTIf8A&#10;m6vP+39kEqyxSsJE7v4iKA9H6X9rLDrtmJ9VPEfYeve2ioxbays9L+23Cz09ywIP6uOfbTVjk1TL&#10;QEcRwz0vhvlCgxSVPo3Xvfa4CKanLLIJmW41oSJU0/h1bn24AqxKVfV9nVTuskctGGkHyPA9e9p2&#10;s2752/chuEv+6qjV9fq4/PuhgQqxbzPH0+3o5tt5MI/TalfL/N172lMhthqYampyynlJYbWK35LA&#10;fQj3t4QrhiainHj+VOj603wTnSHofMH/ACde9sxwRkLvCQ34cHhmH+pKn2kaKoD188D/AGPLoyG6&#10;hQFk8v8AVx697hz4SFEIVCsgFipFrW/IHvbKNDAf5v59KYtzkLgs3b69e9pGqwjyahIGsG4YixAJ&#10;+gPuq+DJIImXTjzz0IINzEYBTr3tlnwcsJcKmtLfn+n1+p93jhCoFJrnoyi3RHpU0PXvcUYhGA0f&#10;r/1JvYn/AAJ9uNGQG8ulB3Bl+Lh69e94Hx6AFB+3MG5B+h9szxIzKFOSOnFu2J1HK9e94TSgsyS8&#10;MBww+l/xf23oUARvjPTv1BHcmR173EeII6q305DA/Q/j8+0sviI7RqMHzr0pRy6krx697Zp8eg1v&#10;HYLr5A/sm/vSIhauQadGEN0xAV+NOve8NTStVRaCnqjF1YXFjb68+/OpaECvcDjp6GcQPqrQHHXv&#10;bFPUzR+KBmEb8rrReDb8tb21rk7g7EcKDo0igjfVIoLA+R697UeNyJWgrKMOCzKWvb9TW+th+fa+&#10;GQxoSnGnRNe2Stdx3HkP5de94cZWO8CiW5ZH+g4b/XN/dLcxsqszef5V6dvbZVlJTgR+XXvauyNS&#10;JcfSyqvkeIH03sVv/U+zCVonQsq1ZfP16DtpB4d28ZNA3XvfLGbm+zVVYLpJAIuSL/7H29Dcx0pQ&#10;EAdevdkNwSQaHr3sUKSvpq+CMoqhrB2DW08j+nu9wEeJGUDj+3oCz2k9pMRITThjj172oQVqoYoj&#10;CyaNIYISFZf9UtvbTrblHDLkfn0UNWCVpA1a+vXvYu7Vx+Nipop6+YJGoJWKQgu9ueNXsxtttglQ&#10;XFxRVA4Vzw8uo8367vZJmitFq3qOA697ad5Vta8Lx4EwxU8wMbSQsDIqWsQCPofZdftceH4NkpVW&#10;NK8Men59GPLltbK4fdql1IIBGCevewPrcLVIEqKqQqEOpmZjqAB5PH1v7KxYTW4MkhND5n16k+23&#10;OBiYYBUn9nXvbVRNSNkUemYyvcB3clOB9SAfa1GGoRvxI/I/b0vuhcC0Im7R5AZ697E6jyaQpoU6&#10;Dyqv+eRyPa20uvAi8IEA1r8ugNc2LSPVhX5de982tWuOfWTY2I5ufxb3ZrmWVnyPt8j15a261PAd&#10;e9vFFhaPGRS5XMaSsXqpaNwGM8n1WRx+LezCw8O1cXU/eaGijgT8/s6Lrrdbq9dbDbiQT8Tj8I9B&#10;172H2VWrzuRmqIzeR/0ktpijQGwtfgADi3uv1b30mtjpz9vHy6GFjJDtdmsT4UccZJPH9vXvcM0t&#10;Bh5RUSutbkY1/bAFqaGT6BmU/qt7fHhwzOjLqPqeliXt5uC+Gi+HCeNfiI88+XXvaIrVk8k0rL5X&#10;lkJTxL/bduBpH+8e2JoWMgdBqJH4f8J6FkKQmGNU7aAA1Ocde95I558OJJ2j9RjvZiBZgt9LKvvU&#10;0hs4R469xOKeXSWa1S9IiritKjr3uLJkf4mqVU2uNniYuYSVZbc+kD6/4ey6e58XUfOn2f8AF9Oi&#10;y+irbx91COI4/b173jjqayDxL66mjqAPHNYlkN7WlH+9+24pXSRGHwkZ+2nW3gtpAz4SVeK+v2de&#10;9rGkWGjp1rK5jHTagFfSdWsi+nQObf4+zeCaMIPF7QT5+R6D1x4tzN9NaCsnp8uve51RmEWJJsbK&#10;FIKsxZQ5aNuDpH4t+fa+S5FurNAdRFK8MdJodtdnZLxf8meve3yCZJIPNVump7EyCwUC3Gkfn24s&#10;jMQ5zjy6KJomjm8OAEgeXXvcuPLQRnRT2J0n1MtzpIt/sPb31ZRdKqK+p4dJ32+Vxql9fLr3tLZO&#10;OSdy0kssqM49LsSFvx6fdXkaQl3JYHoRbdJHGmkAAr173hjp0hj0R6pXLXdFtZVH4LH3549JVak1&#10;HAeXSxruSRgzYI4fPr3vjLVhIzoUKzA3ZmJawNgL/wBPdJSqxArxr9vTsMOtqseve05UMs81pVPk&#10;Q6otN2Vvzfj6j/D2hmHiatQyRx8+hHbytCtB58T59e9pnLYekyqSpV0K6mB/yhIQECjj1j/ez7Dt&#10;/tMV1EEKBccR0KNt3u6sZI2tJvtUn+XXvYA7w6oeO9ZjQCpBYNET4jfkcfj3HW48v3FpqKDtrjzF&#10;OpU2Hni3nUQ3B0tWlTw697Ayvx1bjZTDWQtGQ1gbHSbG9wfYZddLsnAjqRbe6huV1RtXr3uEvIP9&#10;L24/Pts1qKdKK5CevXvfj9ePp/vfvwIpQ9erjr3v1uCfz/vuPfjjrVCc9e9+/wCKe9ii549eoQK9&#10;e99f4f7H/E+/UHGvWh69e99i3/Gv+IHuur18+rqDkcOve+X15P8AxT3pWIIJ60rFTnr3vh+Tx/xP&#10;+9e7g9U6977tcc/8V9+LAcPPq49D5de9+P8AvX+HupI8ut8CCeHXvfr3/oPbfDh14Vp1732QP8P8&#10;PfqkdN/Cc9e9+/w/3n/W9+qePTh1DK9e9+4t/t7/AOw9+B8z1UEkVHHr3vyn/Y/778e3CAST1uhP&#10;Hr3vxFzze3u1cYz05Xr3vvgf7D8e6/PrxFBTr3v1hf8Awv8A092UDz6rSvHHXvfjfk2/4j35ccM9&#10;aoaYz1730OP+K+9kAmp6qENc9e9+sP8AX/p7owHl1YrXHl1737/Yf8V900nyzXrQUA56977/AMP9&#10;8Pesg9VNVPXvff0/2Fufr/vHt1QSKnq4qFr1730fdaHgOrgjSCeve+QIA/2Hts1r1TIz17339bcj&#10;n34g0yOvU9eve/H+n9PeuIHVeOOve/H/AHj3dQKdXpUZx1737ngC4/p/re9ZBqfPrQ/Z1730fx/h&#10;/vPu4z59V1AGnkeve+/97/3n/be6E+nVqrSg6976Nh+L+7KKnrYPkeve/Di/4/r+fd8EAdaJC0IH&#10;Xvfr3Pvw06CDg9bBr556975f70PbXWqeYPXvfieP9h7uBWg62ASKnr3voG4/33+8e7BQPPr2D59e&#10;98hYf73787Z0gdbJzTr3vsn+gB/4p7oF4D16pmgr1731+OeT7uaUK4r1agJ6977F7G44/J/p7oQN&#10;WOvNqJr17378WsP+KW96AzQ9aFKDz6976+v545/3v24BT7OvVqD1734jgH/iD9Pe61x1oNnT1734&#10;f7Y/jj/H+nvwA49aBBFeve/c3t9b8/8AGvdahhXrwqcDPXvff+x/2/tyuKDy63QHNade9+/H0/4n&#10;3qtePWuAFeve+ufyP8L+/AEYPXicUHXvfvdqda6977H+8f7x/T6+/V61173yI+h1fT+v1/rx7917&#10;r3vr8i4+p+v4P+w9+69173kspvybj/e/6396PV6jTnr3vse/DqnXvffvfXuve+wSPp/rH8397HXu&#10;ve+xf6f7E/1HPPuh8+vHr3vIP9f34HHHrwx173y5/H+8e9HhTr3XveRRfk+9DJoP59a6975jk/UH&#10;8cW92WM11de697yLzfgk/j+n+PvbZPHpxPMde95QP8eP9v70vcanHWiajHXveQXFvyP9a3+29+ag&#10;wBUdaZQRTPXvfKw/H+uRf+v9fdFIABJ6aBA4Dh173z+o+v8AT6+3gdRwaU+XXsV1ceve+XPH+H4/&#10;4n3sxqW7uHr1ugDY4de95QDzcWt/h7vQAUFMdW7TgHr3vtTcgm4/r+Cf9h71XB/y9ME1rmtPXr3v&#10;Lfg8cf0P9P8AH26i5x1UFm+Dr3vmhueAR/t/ezXzz9nTBHmOve8i3t9ePpdvzf8Ap70T1RuPXvfM&#10;cWsf95/HvY49aFTgde98xY355A9uAVAHV6EgV697yoALW/pcX5/3v3pi1aHppixNDn7Ove8iNfk3&#10;AI+n0t7vQjC9aYFTjr3uQlueT/U/n6/n3YADhxPWga5697zg/wBBcf8AFPz7dHp1V+Feve8sZ+jW&#10;IBPH/FT7eJ1rWlKdVOojPCnXvcxLHgkfS4/of9a3uq6SPPpE5Ix173LS9gL2/oDyf9h72c4rnpOw&#10;qar173KX6km39L/7zb2+oHCnTfXvfmP1sf8AD8e1CZwRw63SoA9Ove/CwuTwf9uT7sScnj009RU9&#10;e996iv1Fh/U83/2Huw0tShp0nwx9D173jY83H+t/rfn24ipXIr1404N173hZ+ObXuebg+3CQOHTM&#10;iU4de94WPHIP1vx9BfkX9ufDwAOOkxH8PHr3uG55J+t/qP8AY+/LVR+fW88D173ElcLyosSefr9P&#10;8D70fM9WQcR172wVknDkG/PIt/xPujEYFM06M4FApTr3tLVclyfV9f6m3upp5Do7tk7Rjr3tkmP1&#10;AI5+v+xPssupWJK8B0ZoOve4jH2TSvTHTvXvfD2l63173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde99j3ZTTr3XvcyBgGHN+QR/t/&#10;Z9YOSem3UFT172IO3asxVCG9gSov/Qk8n2NLYgxxkNkU6CW+QB4f8PXvdifQG4zBW00LOumQRq1z&#10;zf8Astce5O5Xu5ItL10mtKHz4evWK/uPtQltWkFQan8x6Hr3uxOlmE0EMgdWBUAG91/rzb3MULLJ&#10;Upx6xcvUWOZ4qdwr173jmvybWKngjn/EezBHWKNWc93RYYyo/U8+ve2+ccgWv9T6bC1/9f2XPNJL&#10;gjH7OmlYEFSMde9tkw5v+RYH+tv9f21p0jNQOrqpAocH0697hMCbgEkc8kW9vIVkcKAR6efSiMgk&#10;VGeve4kgB5I5U/W5/H092ZljHhKKkmteno3MRpxJ/Znr3uBICCLE3t9P8bcj3YhFdmUZPSpeJNOv&#10;e4rrzybfn/XI/r7p4iqBivVywxTPy697jsn7lxxcD6C/+3HtIz1HaNIJ68X7aAde94zcLZhyCbf1&#10;P49+c63YPQY6uAKmh697xFAdX55va9uP8T7qqDtU8OnFLYHXveFuG5t/QG1h/t/bSQhCzByRXqwB&#10;p173wINtIANvyPwCOP8AjfvakkkkUHl1tTQ1OOve8BFvpx/rn6n3QKxPaa9OD5de94iwJNx/rH3Y&#10;xBV1cT04K0x1731z9bcA8fX/AG5Pu5Lg+DXj5/l1vy697//S+f8A+/de63+Pfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+97BIyOvde95ENj9AePz7WRPmh61Tr3uXExt&#10;/r/778e18TUIPTEg8+ve50ZPA/oPr7MUYPWvSRwDx697lqbj68g8/j8c+9N8VKeXTBA1ZHXveQf0&#10;/wAL8e2+GR018+ve8it9Ppz9fpew92Vhk9ewKj1697yK34vcf1/4j3rjwx02ykZ4de98w1+P8f8A&#10;be9UBAB49UPDr3vOp+nPP4H1HH+t72Qpweq9e9+PJueR/h/W/uhIrp6vqxQ9e99j8f0/xH0/w9t1&#10;PW6kceve8yc8kcD/AHn34E8OHXqngeve8gI/wA5vx+T78wI4dbyM9e98xa/H6SLC39f8fbegMBqN&#10;M9PRvgAevXvfdrgf4X/PP+sPbMo0kqvAdP8AXvfMA2vbj/ifbAp+fXhx6974kc/m34PNv9t79qPA&#10;dXXgKZNeve+r8W4J/wB5/wB596Ymp6d7qkgde98LHkm455+vA/w9stx6qTmnXvfHSCSbkWH591LA&#10;U68zgYA49e94mFhcnn+n9f8AW97NDjrXXveMre5J/H090ZVA4de+zr3vgBf8HVb/AHj23QaQB69P&#10;AroFTTPXveLSLi5tf68W9uvwpSvSpiQuriR173jcXuQb8gc/Xj/H3pFDMBw68pNQWFDTr3vH+Of9&#10;5+v+8+/MoK08+rGpHXvfvoCL/wC+H+PtO6tkDqmlvPr3vGQCbfQfn6cn6+6ksKasj5dOBiMHr3vg&#10;VNyPqT/r3t+PehQLVfXrSkNheve+NrW/wFuf+J96Nc46cGoY6976P0N/wb/7z7stAetlmqAc9e94&#10;ifpze3u44enW+ve+P+8e7de69797917r3vjfgkEH/in9Pfuvde99Bhf88/U2/p+T7917r3vkfz+b&#10;X4H+t9Pfuvde98V+l/pcm1/p/re/de6977B4uSP8bcj37r3Xvfv6n63HH0H+wv7917r3vr6jjg/S&#10;xv8A8R/vfv3Xuve+j/S/NrcfTn8c+9E9e6978gYkKq6iTawFyfwPegKmgyeqkgA6jTr3tZYXZ+Ry&#10;siARFY2AJUAlyD+SB9PZjY7Tc37adJGaf6j0R7hvdtbRkswWmK9e9mP2X13j8ekU1TpMitf8X1Dm&#10;7n8/4D3Jey8sQwE+JRmoK+n7eod5i5vurvxLe04cP9R697F+KShogI4IzI4b9ZU/QG309jqK1WBA&#10;sWBTh5dR3NDc3GmWRiBThXr3vurrlkZFYIqkFgRa5P8ATj3vSEwvmek0Ft4dfDrxrmvXvbNJOQ6s&#10;q8uTyATa/wCSfenKK5NTU+p6VCOoNTj7eve+TG4Dk8ycBiD6VAsRb+vtOzu4UEU+fSdal9Kjr3vs&#10;VanxKhZQvp9P9p/pa49vopWiscdeW101eQVNf5de98WqVjtTyTq0zkkoBrSM24UkcA+7FotTAZNO&#10;n1t/EZpVWgH86de9wZCVYB3W5IUgD6L/AGeP8fbYk7wmKjp9K0rSh697wylgoiQ6WKsDdSulDwef&#10;e3UvHoBoOvIcajkV/n173gCRQxXBudVuGJII/tC/9ffolSNSUHVy0kjUGB/k6977ZjYCJNIYapGb&#10;Vct/S349uF9QAr+XWlCk1kbhwHXvfBVg03MkjytcePkRKCOfrz78hUDvFSfLpstODQAKvr59e954&#10;6DUmvWsX5Pp5YH6W9uiAtqckAAdNPd0elNRPXveEgrdQwaxsDz/xHtlXB0t5dXFGoSOPXvfHm4PA&#10;/BAH+wvf23I2mrUxXz6uaBc9e95WdUjDW1MoJsf9uLW+nv3ia8LSnTSgs1BivXvcdZ5pQfSQv5t9&#10;Ofxf3cvqCxhs9PmKKMgg1PXvchRHfQzC1jqI+l/6X9tOCUKgefHpgl8uBny69788dPoUR6uLk/0+&#10;n0HvZdAT5nravNWsnDr3uMhCM3JC/Tn/AHi3tonNQanp1gWHXveU1IUWNjzxq/IPvVRxpj06oICT&#10;Ufy697hPIOWHPN7X+ntwCvCg6VLH5Hr3ttmkZmZmvYnjnj/X90YqoAPFfLpZGgA0r173i1te91t9&#10;P9h7TmQ0Kj16vpx59e99+Q3sCbg8/wDE/T2kcuJCFIIp17QKde98jVFNR/T/AEJ4/wBj7YMpFKDr&#10;Xg6gAP5de9xTWAnhub8/W3t5Jyq8M+nTwtyBw697wS1Kktdhfj6Hn6f4e7NLqOpjTHTyQt6de9tb&#10;MzFmH0P0/wCNW9sFnf8ALpcoUKAePXvfBZirAk/j8k2/pb3V1BFfn1Yxhl697nrLB4/WASx/2IB9&#10;+YqQSRQ06StHL4naeHXveIrC+tYzY/i9rf659tBNRWhp1fVIpDP173DdJYjrUa7/AJ/sj/WJ9tfr&#10;GoegWvSpHjkFDjr3vEXeQWa4ANxcH/Y2PuxUPlgQSKdWCqnDr3vjHJLHLw1kPHPAI/1vaJh4ZVQa&#10;06s6pImePXvc0zK6/uJe39Sbf4WPvZYv2safl0mERQ9hp1733CitZg355BI/B+g96CspJTIpw6rK&#10;5HaR173nerlRiqqCvAvf/eve4VZytRT7eHTa28bgMxI697lLWejTIqkkDkGxH+29qlEQU6sUP7ek&#10;5tu6qHr3vD5FawRvzcj3Q11YOPn07oIHcOve8iTFJBrNlFrD3TU6FaV/yft6o0YZaoK9e9ypKnx2&#10;mU6uOBf6n8W9+oalmoM+XTCQa6oRQde98TkXmTklXBuDclb/AIv7Va1c+IONKUPHqws1Rvl173Op&#10;Kv0uspUufo4HpH+uB7cUqqBuBPEHpJPB3Apw697cNVkKsF9Q+qnj207EqaU+XSQir4xTr3tmlBuN&#10;IN9V7k/RR9fbAD+JVuFPz6MUIp3de9yFICk6wDb6CwBt9fr7cCAKp8x00RVqEde9yaWdlbj6XsSB&#10;xb8fT3YufIUPTM8SkZ697e4JNZ9ZsNX4vyPe2qp0fz6K5loe3r3uVLKEGhGIX6XuLgHm596ZtNAO&#10;P7Ok8cZbubj6de99RyqxVRaU3/PBHu1QVOo56s6MASe3r3uVK8aj0ix4/PH+PvakCTphVYnu697w&#10;q+on13t+B9P9t7WxuVUAefVyhUcOve3qikCMGkAAHIP0PA/ofbEjVJU8a/b0XXKahpTr3tQJPDIm&#10;lJUYH/ko/wBR7aaVziTI6J2ikjbUynr3vMgELE3IVvwTwB/UX92iemkj1416oxL4GSOve1HQZGOn&#10;j06Rb+o5uP6k+1zbgYUOkV9eiW6snlepPXvcetySz2sy2/oLD/Xv70l9Vj9nT1vZtHxGeve4sBJl&#10;FnZFFiQDwL82sfam3lqFpQiuOlE+I8ip697WuNMa+ohnIFlNz9PxwPZxDIYakn4ugxehjjAHXvbw&#10;ssoGtyY0+oYm54P+HtW0xVvF8qU6LjGhOle5uve3zG5yWAkLOxUAXsSf9j7V2syEd3d8z0WXm1Ry&#10;0LLQ/Z172qqfcAmCh3Ei/Wzfi/4ufd7i3t7vUGoaev8Am6IZtoMYIQU+zr3t4pqttRMJjEchu6SK&#10;JFsTzpv9P9h7De4bXcJKHtKaacDwPRfNCCKSA1HChp173PqMdTzoz08y08rLcFQApNr8n+n+v7Dc&#10;thOiqSTGWPDy/l0jivJYm0TLrUH+XXvbHHFVrJ4a6BZFvpjqYLDUP+bg/J96SSXutbhe7yP+enHo&#10;0eSBk8W1Yj1U/wCTr3vqt2zLL+5SlVD/AKkPMbf4Ef19q/pzr7CRReFP8nXrbfEj7JxWnn5jr3tj&#10;l2dHOAZUaGoQ3AU6QSP6N/T3RIYrqNaLpcE1ORXo1j5jeLtjIZG41697RGYwTLM8elneO/I4cc/U&#10;j/ifaBoU8R4jUMDmtehPt+6qYw5OD+zr3tM1mOkaNY2LKdXDKAbkcc+7Oi4Riajo6t7xVbUKH169&#10;7ix4eQoVktKLEAEAFb8ce6/qagCO3pQ25IGDLj/L172w12DWnbUQ1gTyADb/AFx+fd31AnV3U9P8&#10;vRta7oZhQfz697TeQxLy2MY/Taz8cfmx9t6dbg8MdHFpfrH8fn5de9tjY6VAyzqfoPUB/hwCffgC&#10;0Y1ca+Xp0uW8jYgx/s697hPj3YASX0AkpJYkjj8+0rouorQ1PDpSt2AT4fE8R172zPRPDIwcFlb/&#10;AA9LC/u66oWo61WnRktykiDTgj9vXvcWSn0yOVDBGWwB/PH49tjTQAeR6fSaqAGhI697SlfSkv4w&#10;hYPqJYgn6fgH8e00xOttOfQdCC0uBo1MQKde9+xEX20z+Vl1MCAL82PHPt2BTHLqmxjrW4SePGAn&#10;AZ/Pr3vOS8VZJF+mNAHDEActyQLe2ixUaAPPFP8AN00KPbrJxbhTr3uZDl3qGmolYWdNK3Ug3H+v&#10;7ejnlJeFKVoB0xJYLCFuyMg1PXvcESrRxv8AesocNZV/IUfT2+jrC1XNTT8q9KfDNw4NqMUz172q&#10;Nsbk8sz0wLXC2V9JKFfwLe3oLwXEQVwRRsZ6I972Xw0Ex/2evezA4Gujioonqyoccov+H9ST7M7a&#10;RYmZ3IoM/wCr16iPdrR5LllgBp69e946vNyVlaEEraU4jKswUKD9ePbM11JLceLH8NBjh1e32xYL&#10;bURk8ajPXvcODK1cNRLBr107C6kEkKx/p7Za5lU0cahXHSiWwt5IRLSj/wCTr3uFX11XLdGVnA+o&#10;H+p+lgD73LJNcalmwPLpRa2tvGAwNK9e9t9JTIsnkFOY2YcuQBYH2yRJI4Q8Ps6WXEzFdDPUenXv&#10;cx6qOB7CRZCv1X+hP+t7daMJHRsmvSdYHlWpWnz697V+3auGORaqq0iNCGWMAFnP/IXtdt8cYDSy&#10;j4fXzPQe3i3kYGCDJPE+Q697yZzL/wAWkZQ5WJTbx/Swvx9Pp7rd3TSyKV4DFOGD1TbNvFggJFWP&#10;n172yqZBGYIbJxy17Mb/AJNvr7tC7gLHGKAGv59GR0F/Flz/AIOve4MmMLEvVSIiXuXBBd/zZQP+&#10;J9mjF2LtIQP8vStb6nZApJ/kOve+c1dTUEcdLR4+Byp1fcsuqoYn66HP0A9vx3SwlTAK4yfOvVoI&#10;LieX6maZhT8INAPt9eve0Fl6SRladlOuWQHQTcnUeLn6eyy4QOQwqwJ4VznoWbbcr8IOFH+rHXve&#10;CvoqfGGgbWyN4dVQLDQWcXIA/Fgbce2riyjGrWeHzpWvSi2mlvmlVRXhT/V59e984crQ0EYFPDJK&#10;gAYGXiIE/wBPaZXjiZQ2Qo/L/Z6TTbbd3EmqdgPLHHr3tuyWWqq2QU4qpDDUwF40QAIrKOYxb/bc&#10;+08jmVgFBoxrxx+zy6V2dhBap43hjUjUJJNaevXvfPDGsWOJWhZA90cPz+ngn/Y+144MQTq4EDge&#10;tbn4DSMwbIyKde9rGWWCKnZDNciypAXLEt/QMPoPb8E0kIEch1Dy+Xy6DaJK8+oL8y1Ove5kMyJC&#10;lo9LsApB/A/N29mUboU0kefr0nljYyHNQM9e9uCvEqr5JUkAFxHcMARz9R7URssQalKHpEyuSQik&#10;fPr3uKzp5JBoIST6PEPoSf7Q9ueOC6gDFOIPSpQwQZyPI9e95GoaWKLyVL6hpukUfDf15v8AS/to&#10;kU0YOa9UW8uJJBHCPPJPXvadqJv3F+3jSGNuNZUMwv8AQkn3WSoc+nR/Cp0HxmLED7Ove4FSa0Se&#10;KPVMjDTqQcC/1DW4IPstnM/iqsIqD+zowtZLcUeukjyPn17201EctFdXMZSQ2anazrY/qLgfT2hk&#10;iVgUehz5cOji3mjuhWOoKnDcOHXvaF3Ds3F59HEcUSyc6UKjSx/Okj6ew1uPL9pc+I0eGp5dDLae&#10;ab7bW0XDnRTiOP59e9l53L1xX4pmlpIZjGp5hKk8/wC0t/T2AbzaLizILKacQfl1LOz812W4IveC&#10;aYOAevewzljkikaOVGjkU2ZWBBFvr7JwMZ6Fsbq6grkHr3vgD/Xj/ej/ALf3uhAxnp+nkD17364B&#10;/wBh/sP8fdAPIHrWDjr3vq+oXtzf+nu1dIp1ogAde98h+Rb3UhRWuerVxkde99m3/FfdPMDquSRX&#10;h17376c+75Ix1tqUx1731/sPfgDXOethTT169765P++49+xwHWgpA6979YD8+6/aOvKR1733f+vH&#10;+P8AX34gk46o1Seve+ufwP6+9jOD1YNpAHXvfv8AD37FM9eBxXr3vsf71+fd1pSrdbBJweve+v1X&#10;/wAPdwdIHXgc0HXvff8Argf8T70GFMdWqfPr3vv6/wCw9+JBJp1WhPXvfr8cn3oAeXVsLg9e98ef&#10;wf8Ab+71BFKdeDY9eve+wx/wH+39105x1uhIrXr3v1/qb/639D7rUinTZOcde9+44P0+l/dT5n59&#10;bGRU9e99jjm3u9FPWxnr3vlx9SBz/re2zUdVOOve/Wve3H1+lv8Abe94pXq2StT1734fT+tj/wAT&#10;7oSeqmvHh17339Tb/C/va4NfPrYznr3v3+x/2Fve+tg4qeve/D/X/wBYfXj+nHvYK+fXqg8f8nXv&#10;fQ/PH0Nha3+9e9H5dVpVuve+Q/2N/wA390IA69pB6976uP8Ab+3FBpUdeHXvfX+P+J930ilWOet6&#10;Qcjr3v3H+I/3r20xzTrS0rnj1737/Yn3dVJ4DpwUPGnXvfv99+Le6kBeHVCM54de98v9b3sfCT16&#10;lR17363vWquT14g8eve+QH+2/wBa5/23vdRQAcetE49ade98ef8AfX/4j34qRk9byBUio6975c2/&#10;33+w96JGqvl15qeZz1734W/Nxf8AA4+n+v72Wqe3qq/y6979wSbW4+g4/wB692pRc9bKjTWvXvfg&#10;Pzf/AGHNv8Pe817c9aKileve/XP1/wBe31/4n3uh6sKUA6976/Iuf6f6/upFK069kcMde9+sP63B&#10;+nu2QPTrRCg8cde992/5F78MD160KAVPXvfRIP8Ar/09268TUU6977HP+vb/AA91avWq9e98wAF5&#10;91BJwOvU8+ve+Nhzze30H9fbnXuve+Q9R5/A/wAffuvH7eve/D/bC/Fv9f8AN/ejx63Tz697ye/D&#10;rVa9e9+97611732v1H++/wBb3vr3XveT/VWBv9eR71Tr3Xvfdvp7rpHXuve+Yt70cGlMdaPXveRS&#10;Pp9OPz/xHu2kevXuve+xfkf1+lvezQmiinW+ve8gNiObf8i9+00A08etjj6de95Vv9P8f63/AN69&#10;2BVf7THXiAASD173lF7W/wB9/rX91orHJx1rA4nr3vn/AF/H9T/re/FUwvD5+vTVBXOOve+QAv8A&#10;1vxzf/ifdlDKKngOrjB6975g/U2Fz/vre76B+GvXsHj173zBYf4345/HutBq9D1Q0NM06975Afkf&#10;1+n1II/PvarWpPl02FLOdWB/q49e95R/vf1BH1Hu61fypTq1FA7B+zh173zXgniwsOf9697pVR5f&#10;LpMwHAf5eve+YueCP6nk/wC9e70Qg9e7SpqOHn173zv+f6c/0P8At/e9JHVCM46978Dbn+v++593&#10;UenV1yeve+d7/QFj/jbj/W92Uaa9ap4dfn173KjB/r+L24HP9Pfq+fTLtqPXvedSzH6cfpuL8+/L&#10;QDhnqq0Xh173IAH0B5H1/wCN+3h8+tE1r5enXveVAAQD/T/YX/Ht1W76nplyT2ivXvclTYg2/Fhb&#10;6f7Ye7mjLg06SECmDTr3uZGbAX5IH1/HulQOA6TMQCQvXvckEfW55+ovwPaiNSMnNeqCoNT173xZ&#10;vwLm1hxx/sRb2oA4Ux1YmlAD173yBGkX/H4P1/2Pu1OPVHqK0z17364Nje/5/wBY+/VrTy6THBoe&#10;PXveF3Nv8P8ADg+3BrA1UxXqrKCPTr3vEzAgLptbm/5/2/t9AAzN5HpI2sSEVqOve8LMbEAg/wCv&#10;9fpYe3tIXupinWuHd173CZxbj63N7/09tA1GD1oivHz697b5ntf/AFyf8P8AW90Ynh0phTUM4p17&#10;2nq6S6uBf6/63+8+9MQGX1A6NIEpQnr3tM1DC9uP97/23ujk6a9HcFQlBx697bJLX/x/PsouGBJ8&#10;+lqDzPXvcVvr7KJvi6uOve+PtnrfXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XveeI8/7H2ZWr0NR1U8Kde9qfFS6HVtV&#10;gGHP1Psabf8AqgEnonvo/EShHXvZv+oM61NkKRg19JjNiSARf1XH+t7G+yXTEqZPwsAPsBHrjqBO&#10;ddsE1rIjD1p173bFs3IivxFJMLENGpVV9JI08Xv9Pc+7WUnge4amfn59YY8x2Rttym18Kn8s0697&#10;UkjFdY0gawf8RcD6ezElXVa+XQdOkqGY6gB59e9t8nFybfT6f7D6+6eDGRq8v8vSdo/4OHXvbdIp&#10;ux0/Ufk+2nLPJRR2jptyfEp5Hz697hSAW4JH4/4rf2+AFYAkVPClOlCBYmDr8/8AUOve4cgsLfqs&#10;PyPbEL95Egpk56tGTKxc4697gsq2LXN/pb+lx9PbjNGJmatMfPpRGziqnr3uG9vV9LEccH/ePftI&#10;Yh6fs6eBJNQM9e94QLMR9OLi44/w59tMDTVSv2Ur1uhI697wFPpa/PJv9B/r+2wYlJOmhPrx6dDE&#10;V1Dr3vg4F+b3txpHP+sfbYJwqkdWRsY697waRbkfT6A8c/0F/fgSsZBpSvT1TSmOve8YueR/j/jb&#10;nn6e9FQ1f+K69p9Ove8BuT+ePzb/AHke7UWIKx8+r4FKde94yq8knm1wOD9fdGbSvrX06uD69e9+&#10;08hObHj8X9sEuZw/mOtVPr173//T+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+691732Db27GxB69173IRiB/gf949mMRJoK9VIBFeve50bfTnkW/1v&#10;949mETgY9Okcg697mK3Fvr/re1JX8Q6YK5qvXveUE/i5914cem9P8Q4de95FP0txxzf22UFCR/Lq&#10;hGDX+XXveUcc24PP+396OmlCemm9Ove8i2v/ALD/AH3091AoOmjnr3vJf6W+t+CPe9LULZ62EqCf&#10;Tr3vkGII/wCI9+BYZ61qI9Ove8htwLH3QJXK8etoc16975rx/gP99b3QqRXVx6sTqrXr3vLccn/W&#10;97BJxjrygk0PDr3vtTf+t+bDgf7x7qyjTQdKUx173lBNgP8AYc/8a9p5AaH5dOgDr3vmGH9fp/xT&#10;8H2n0UNevEUyOve+7XAH+qv/AL6/vVc9bUkHH+x173w0EHng/i44/pxb3pmWnZk+fThYcBn16974&#10;kXJ+o/x/H+t7bIqOOfl1bFOve+LfU2/5H72BjPVFFMde94z/ALEf0/r/ALz70QK46vTNB173jNvo&#10;T/rf739fdaEmnXqVai56974Na/N72/rx/h7phTUdOK7Ktade94mBsQb3HI+n/E+9GtSR+fVgNTah&#10;j1697x2AF/8AeD/rf4e7UJweHr0ozw8uve8ZFje1/wDD/evdE1AaV6uMDr3vjY/634H/ABN/epGF&#10;D69VYA9e98Co5H5v/vP+Hui68ADHW/SuOve+jwCR+R+fr7o9VIXhQ9U/H6de94z+D/rjj/ifeqkk&#10;kH9vTica16974EWv/jz7sM56erXr3vjp9Nv6H/Y+7a/KnVCeve+BJt9Bz+bf8T72Mdb6974+99e6&#10;976sOf8AH6+/de6976+hC/i1rn+vv3Xuve/DgG/5N/8Ab+/de6976FrWBH1BHN/zf6e/de6978A3&#10;1+lyOB/vPv3Xuve+f4/N+f8AevdSWrw69mvXvfBl/wAbn/fcD3tc9eFKVPXvb1jcDkMk6pHE6KxH&#10;7jA6bfW1/b6W00xogr0gutwt7ZSzEEjr3saNs9bBGSWpUa20kSOCWIvyEQ/Q/wCJ9jPZ+Wnk0vKK&#10;DzqOo93nnKOMaIePn6de9jtidv0+NivFCqx/RmcAM1h6vcgWdlDbQ6YUAAxWnUU7jvM19IXdtRqa&#10;U/1U697nSSxwo3iUMB6UK3st/wBR9mkQW2DafMdIArA91an18+ve40VSyg3a6sALD9fP4A/r7ULO&#10;DQE19etSd5ABFR173KSGRxHcFl+oFuefqCfem1aaqSM9JJLhYxg5697nCNYljjSOzLqLGTlVVv1M&#10;SfdHJZyMVHSJnaRyzUz6de9t07CQCJHOkFyH45seSo/3ge9jTVU8iM/8X0ugjWMhiCT6de9xEkES&#10;B0GlgdC6iAoH/HQ3/P8Aj7qvZH2fxfb0okUntb4Tn/Y697gSsqlQhUs0hkLX/tH62/r7akzITTPT&#10;tGIIIoOve8tizFmRpWIGkkmy2NwbD28iio9ek7MAulTpHXveWodpF8ksgLlQmlbLYDj8f7z7tpOk&#10;kmmemYqKdKDFa9e9tojCujXdlBJGkWX+oPPt/WACtM9LjKSpWgU9e9ulPGJyf3lBv9Lf7wR734Rf&#10;SPxH8ui2aUxLQqT173kkpwhNhe45a/8Aj7pKpgWpz02sxYd37Ove8iqXjCOQdX+puLc/T3UNXubH&#10;TZIViy9e9yVxsAhLljrItpBvb8/j3dozpDAih6Za9lMmkDA8+ve4Ahijks1/ze54v/h7YNKUOc9K&#10;/Ed0x1733M0LIVRGLX+tuP8AYe9MAGOkDh1qPxQ2pjjr3uAqSAkKhJvcCxP149t6qadRp0rLqaEn&#10;r3vCQVPquCbjnj88+2waKQfXpwEEdvXvfllYWC6Rc83/ACPfixBII4daMakVPXvfUgVhyrck3+tj&#10;c/i3va1JBOK9WSoOOve4jn16R6hpsAb8f7H3VUejN5V6ULTTXz/w9e99tTOIVZmF25IU8+3WKq7A&#10;cadaE6mQqBw697b3KLqDEm3FuefaSV8Anj59LFqaEefXvcYm7fT/AIj/AFj7ZBbSWUgivTtCBk9e&#10;9+DWN7Eavz7YZgjNqz1qgOD5de94Kjlfyf8AH6j/AHj21RDppnp6IUbr3trbUDzxa/P0FvfgvaSe&#10;HS8AUp173H13P5IJtfi3+w97Klu3zHToUU9D173lLMBYEWA5uffl7iFyD8uqKATU+fXveDTqcfX6&#10;Hn3dh2Ggrnp6qquOve8EhlQ8mw+n059suADT5dOLoIx173iM4UfkG/J5/wB49pzLIpGkfZ04sRc4&#10;Feve8U9eygXJZT9Px/vXvbTkRmRsGvV4rQGpGOve/QV5ksv4BPH1/wBb3dJlkcjzpWvWprRU7h17&#10;3KFSpYmQBdNiOLH/AG3vzeESA3l59M+CQO3r3uQ80ToCpAv/AEPP19pJFjKkI9OmUjkV+7r3vEkj&#10;L6QwKn8/m/19tkmHtGPnx6dZAckde95DI41AkW4vf/iD7ssjOyUNfs6b0LTr3uUD6VI/AF72P+29&#10;qSHKnHn0xTuII697x6wDf8/64t7qyNqrg46tpJFPLr3vH90Q4Fx+LXt9P9f2z4zVAbh1fwAV4de9&#10;9STlmuDbj+vF/wDH24hUg6cE+XVli0r173mQmwZmH+wt/vHtSQPIUx009BhR173MhmILBAebfq/P&#10;9Le6gBlVm49J5I9VC3l1727QOy2OvU3N1J4Bt+B7ZkeQAj546L5VBqtOve8cruTZWW7f144Jsfew&#10;FPc9a9WRVAqfLr3vH5CDoazAfn+h+vu5oVquAerhPxDHXvc2FlUXUnkgk/gcfj3QMirUHh0mlDMc&#10;9e9uEU+sjRJezc/T/bXPt0EE0U1x0leLQDqXy6976lrFVmjkb6/S1uP9j7uDVVNeqx27EB0HXveB&#10;cksTWUj+tza1x+b+2q1JoPz6fNkZF1N173jkyks1gtwAwB0j3U1ZtXVksY4sH+fXvc2CqenRnkN2&#10;PI+lxb/D3ZHYAFPPpNNbrK4Reve3GHImo0B/VcWAHH+w491EktGpQCufWvSOWyENSmOve1JS1UCR&#10;Bn/Up455uebH22WIOkNXHRNcQStJReHXvcaqzDFrBjo/JUgED36IjBY6fTz6et9uCitM9e9v+Mys&#10;DwBFYs3Fw/JHH5PtxmfUatUHopvbCVJdTDHy697mSy2sQALkH08+/IWEnDy6TJHXj173j8zlgY5m&#10;Wxubct/UXv7NYSNKrTq3hjTR1r172Ju15kaPVWMNIAKsCBf/AFz7ObZ20OrEAYyegTvsTKxW2GTx&#10;HXvc3K5ijBaFHVV/H9eeBb3b61vG0eg/LpNYbfcECVh1720UUzLMWQklgBxe31+vt2GYuKL+I56M&#10;bqMMgVuve13jaKorFLFgv0a44JH+pHtZHIVDAZA4/wCo9BS+uYrdqLnr3t7hFdEQketgGsAf9e1h&#10;7805kOpjw6LJDaSjU1BUde9qCmjzJX9mmmkQixUWbj+0fr7MYtskvoFZVBDcBTopmfbiwDuoP7Ps&#10;697jVFbJSzo1QKikkTgpcqhH+IPHsOX3L0lqzkNoYcOP+Xp+O1E0RWLTID58eve1Jht0JJULDU08&#10;ctMbXljNpI2H5I/PvUaTwTAugdQnlWp/ydEm5bE6ReLExV/QjB697WbJRZZWWncFwCArEJILj0sn&#10;9bf4e0zRJI4aHtzWhOR9nr0G1e629tUwIB8xkfn172hsnhpEkIqAxlTUI5SLMQDezm3PstlZ3V/q&#10;ctXDUyft6FFjuSOlYfhPEeQ+zr3tGZHDQugkmjaAl7CSO7x3va7AfT2w4WNhrFKjj5dCWy3KVX0R&#10;nXQcDg/l172najBTRKWRjJERqWVDfQbfUgc/4e6vCqxLIh1Z6N4d0ikIVxRvMHz+zr3ttkoJJUKs&#10;olAABkjW9/6BgPofbVJGDaR9vS5LtEfUO35Hr3tLSYlqWcnxs8Wol7C7Lc/0PuhWOKQBhXHl0ex7&#10;gs8OnVQ9e9xK/EwzoWjsyEXFr3U25+nvTRggGFq09OI6ftL+SN9L4PXvafOLmj1BwTEbWH1IH4I9&#10;0KMA5c4+zJ6OPr4noVweve2SsxxQEiNpE1fpAN+T9R7tFIZTTTSg6M7a8DYJANOve2fIY8xIsqR3&#10;jI5BB9JA+vtidSFDgCnoM9GNndiRjGxof8PXvabq6H7pV0Ao31IFx9efdGAbujwTx+XR1b3fgEhs&#10;jr3tvfGlFBZbSK3+cA+tvx7o3iMc5IHStL0MTQ4Pl1723ZSllmVXiuhXhmH5sPyB7boGRS54HpZY&#10;zIjFZM1697iYundZ1lkjY+M8yKeW/pce6rGpdpcDOM9KL6ZWjKKePl173nzWLWutIoZiWF11fQE3&#10;vx7pIBLMGetOm9svzajQ2Ove+eEkosdNHRQ6DNwGJBJBbn6+1EUixKI4gDnNePHh1Tc1uryI3Mld&#10;Pl172sandMsM8VIuq6ECS49Lf7Ee3JZgszKox6eny6DkOwpLE1w3nwz1728PuBRReZSA6uA2kgNy&#10;eePatHBKyIKkD8uHReNnP1Qj4gjFeve51Dm45IQNdy44J+ob2pCRzwgGooekl1tciScOH7Ove3AZ&#10;kUsBknOtWNgQATwf8femRYiz/wAPSM7abiTRGKEde9s1ZmZJ9UkUjop4VlP+2BHvzyqKFRmnRlb7&#10;akXbKoY+fXvcClrZxM5l1NqB0sBa/wDr+2I5pKhZFqK8eldxbRNGAmKde9qGkrquQxorNpvyPpYD&#10;/E+1hQyVWhp5UOB0TXFrboCxGeve1TTMGB1yJcfXn1XvyAT79DCPEAc+WeiKdSD2r173IkqY1chL&#10;XCj1fi9rWv7eEkUBp/xfTawOy1b14de94XN0DzEgWJBv/h/j7dB8Ull/n04gIbTHx697hVFdAsAS&#10;FVJHDOw9VvyAT7dEjKQBjpRFaymbVLX5Dy697a1USnyyXESEONVrMwN7D3aJCx1VxXz6MNRj7BSp&#10;x+XXvbXk4Gr3LuQysbhfrYD6f63tu4RnZ3/CejOwufogdGD1723jGM0YaW8dJGApJHqe3OhR/j7T&#10;+EJXUyUCgU+f5dLjuQLBRlz5enzJ+XXvbVWuI9Jo6MSMjhU1sU0ox5Nx9T7YkRitYFwp6VwQmQM0&#10;8pCn0Fan7PIde94ZMhXK4MbXeE/u0pB+tr+g/wBfaZbidC+ipPn1tbO1YfqigYYb/P173NFYh0VN&#10;W/gXUWBf0kf0FvaxaqyO+C44/wCTpKbYqTDbjXjy697kS5v9tVgmJXUAxuB6W/Gr/H3trsqRGfXj&#10;00m2d5Mq0NOve5sUkzvGULoDbUL3Vvz/ALD2s0FmPqP2dJZFjRCHox697U8VdDTU58f7koPqY3JH&#10;9SB7MBKdKr8vLy6JHs5Liajdq9e95fMskZ1S6mcawDyOR9PdQqlajhWvVDEUbtWlPTr3vDHSxuAp&#10;J4a+kDg/63t0aZKlvPp17mUH/L173hnpqnQUiHiUkWWMXL8/Rifz7dAB0hRSmKDz6eiuYh8Z1fb1&#10;73BrselOhkqEXyulvEG/w4eQ/wDEe0NzBEkelwASeA6W2N8ZRohagB4/nw697TJpai0aRUygg61A&#10;+nP0IY29lFxErM0QqDTz8/nXoRrcxUKyvxxnr3uNVxzVUbQVlMHQHSJF0Ar/AK4+v+x9tNCssIhl&#10;UEAUrx6X2UptWE9m9Pz49e9hPu7rSjyETz0qXn03JRQHUn6cj6gewNuvLQjXxLMfESaf5upG2Dnl&#10;1YQXh0AH8j/mPXvZcMvt7IYSVo6qF9AYqsiDUpANgW/p7B9zayQSlGBFONepfstztrxdcBr61/yd&#10;e9snB+nNv945+ntI2DQZ6X6jgjh1732P98T+fdDQnr3bx6979a34Nz9Lc+9kFfTqzGnDr3vx/wAR&#10;Y+604HqgBqD1731/re7jHTg6976sbD8f63/E+7hgCetBjn5de992P1v/AIf4e6lqnqx8uve/Wt9f&#10;6f7H22ak46bcfw9e9+/At/jYfn3bSOB8utU1ZPXvfjb8fgf1977vXHXgTjr3vq3/ABX/AFvfqsR1&#10;YAVoeve+ZA/31v8AY+9Be6nXqZoeve+r2+n9fdyvA8etkAU6977t/vPugwKjrQApjHXvfRIFve9J&#10;49WoRw8+ve+Njz+Ppx9Pr/h72cEUzXqjcaDr3vv8D/AD34AkdaFKE9e9+sP6XJ/23veV+XVgaGp6&#10;9797tUCg8utEjy8+ve/f8V/3x9ttTyyOt17eve+fP+v+P9h70rCuOtqaHr3vwtz/AIH/AJF70TWg&#10;HWiCQB173783B5+pHvx1UoR145FD1733/U8i/wDX6G3umPz63Wo8uve+N73Fhe/+9e7061QGnXvf&#10;P/YWH+++vvRNcdbIAx173xsBYj68/wC+HvwHXhUmh69775+vNwPdgw4HreqmOve/X/IHP/Ee/EL1&#10;4kUwPPr3vx/qR79gHt6rSpx173xH9P6/097xg9eYAUHXvffH0/3r6fW97+6nOfTrR4Hr3vv/AFrH&#10;3ZW0Gvn1ZaKTTr3v3+2+vPvfxkH1698VD173639L/wCB/HvRWh9evNwpWvXvfZIP9Sfr/sfewKEn&#10;rwGk9e98/pYfn/e78+6inxHrWK1HHr3vwHA+nB91Jr9nWwxI4de99f71/wAT72KcB15lWtV/n173&#10;768XPP1+lh/re7gLg46qAAAPPr3v1+Rbj/evdtIpUitetmoHXvfhc8Gw/wB9b3auaDqhbzHXvfjb&#10;/Cw4HuuPPr1eFeve+v8AAD+nvXAE9brXHXvff5/1vduPHr2D1734H6396I4U6rk9e9+A/p/vPvZx&#10;k9bGOve+R+p5vYfX6+9deII6979wf8Pxf6D6e9UoetZ4eXXvffPH0tcC45v7v1456977H5/Df4Xt&#10;/re/dWqeve+1vbnix/4379TqvXvfL8/8U/P+t791vr3v3v3Wuve+S/Q8Kf8AX+p/1vfuvde98gST&#10;yPp/tv8AX9+69173lHA/F/dKNXrR49e99g/kji/vZAxXNOvU6975j0kC31P+297oGHdjrdD6de98&#10;gf8AkVufdtNDVet0FePXveVefwPx/r+9qUFaGnXqZpw697yLccryP9Y+22ZSCKdUZ1Pxde98xa9z&#10;f/X45t+Pew1e3h1agPD0697y8fgcc39+BLAFh03XAB69779vDUDU8OtjJ+zr3vmBe/8Arj3tjXuP&#10;XqV6975g/wC3P9fdCvCnTThW7a5HXveRR9Bf/X931EDiOvAkDUw4f6vz6977DAAnVqJPAHPt0OSw&#10;x5deMgJxkU6975r+f6f69/fiGOekjKePXvfIEnn8Dj34Fhw68rMq48+ve+Qfg3Bv9OfoPdzHXPVu&#10;PXvfP6/U/Tj62/3n3fhTT1tdOKefXvfJTyPx/rce7E4684GnB4de9y1Lafz9f9je3tvFadJDQ469&#10;7zqxP+P+3vz9PboXFR1ZQAMde9yEH4/BF+b+3F68ccOve86tYcWuOR/T3vVVwoHSWXLUXJPXvchX&#10;ItcD6fjn6/8AEe3dTUAp+fSeRa9vmOve5CHn6EX5+n497o1akY6SstSa9e9ygeBwblbg/i39PbwI&#10;4dVA6974ve/1/HI/Pt9OHVgB59e99huObX+nP19+095YefTEg7sde99FrC/4P9PdxTy6bz173gdh&#10;xx+eT/xW3t9CdOmuP29eJoMjr3vGzi3+sbEj+n+Hu0YoTQ9I3FWJz173FY8tf/XH9be3TJq7CePl&#10;1WvkOve4shLXUf64vx9PbYHpw60MZ49e9t87EcG17/7x+R7ZJLE0zTpVCoIqOve03WyfqB/5H72C&#10;Rx8+ja3Qah172m5zdiQALD+vtt2AXo6h+Hr3uA7XufZPcHj6dLAKDr3uOfZVIanrY69769t9b697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de6975qbe1UB60eve3mgk0mwJJuCB9Rf2Ltsl0spPDpFdLwpwHXvZguusl4qumIaz&#10;Bk4B/H5A9i/apSs5jPCtR1E/NlnqjYFag+f29e92z9MZtK7D0uuzPFGsekkklSLcD3OPLN0jRuhI&#10;JoCfl1hZ7gbc0F9LQgVP5cevexxcgqSnGm4554v+AfYyhCqRKDqX+XUZyBEKCpYevl173ClFzfm5&#10;APH0uRx9PfgzxgmIVBP+HpsOsYomQfXr3trl+o/qL3967qEE1IHDpplkoWPp173CkUtcXtc/Qfjj&#10;j3oB46NSh/b1sEihYauve4klweOQQRx/h7oaMKSLTNa9Oxspj0nGeve4Dj68m9+Bxb68e9SoyszK&#10;K46VqaY8uve4rDkg2Fv6D2k8ZmIVTTr2vGKjr3vABfVcE/gXvcE/S/tZHQp5A9OZK0HXveH1qBaw&#10;BP8Atv8AWv7oYwxLOOrkKSQePXvfA+q4+oH5P15/APthloQeFOtii0697wOFJFySRwLn/egPbSo5&#10;NUwOnQDpxjr3vE6kgG4Fhb/kftVqGT506dV6E9e9x/GSCFFrWvx/xPurOCqjz/b1bVpNeve+rC1y&#10;OAb+n68f19o38Q4PH+XXqmvXveOw/offv1PErTPW6Hh173//1Pn/APv3Xut/j3737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+97Boa9e697yKfayJ+tV8uve5sT&#10;D0jj6ezGF+I9ek0i0HXvc1Tax+v+x4/1/ZgpBGOk5qT173nDHj6D6fX62/r78Spwc9Nn9vXveUEi&#10;w/H++PtvzLU6pQZI697yX445/wAPe6Anh021K56975hvr+BwPp/vHv2kU1Ur02VxUCvXveUcjnnj&#10;/W91Ipw6oagEDz697yC1j+DYEf7D3UjNW6bPXveQchbn/ivurMwofn1sGh6975A82JIH4+n491qG&#10;b16tXr3vJ6WHN7/1/HHvQFDUDqwJBr173zX8kmw/AP19tuxx5n5dPrQgEDz6975hje9/96/3v3Rm&#10;J+Ph0+COHXvfMfX/AGHthwte3rdB5de987/0/H4H191oOI6cjwQT1730GY/6w+hP/FfdWVRXqzoK&#10;lgOPXvfRF/z/AIDj22QKgDA61QBgeve+JA/1rfX/AIj3sggdbp+IZ697xH6ixP5+v0/2Hunr1skE&#10;VP7Ove+Fvr+SDzx79U1HWtRr6Dr3vEyjUTc8f717ppog+3p5HogHnXr3vifoLn/D/H3RtWacOvFj&#10;qJGeve+DC/0v/vFvp71XRw6uZCtAvXveMi9iODbkf8i96JauRUfLp6teNPy6974Hi4B5/wCJP9Pd&#10;TWjEefl17y6974A/gD8/X/W97x25IIHXmGoZ6974t/sLW5B90YVAJHnx68AD+XXveP0ix/17AH8/&#10;4+6UqSfLpxQGavXvfDixuef8Dxb3pq1ovDrxZyfl173wI/HHJ/B4/wBa/uwqBXrakUr173xYH6W+&#10;n+8D+vvY9evCpOcde98CLfm/twdb69769+691731cH/Ef7f37r3XvfV7ji/P+8e9V9OvV9Ove+uL&#10;/T6fn/E/4e91HXq9e95FUngAsx4Fhe/9PelJbCivXiwFa+XXvb7QbdyeQsYoWVSRZmBHH0+ntTFa&#10;PI1AK16QTbhbwGpYZ9evexRwPWEsssT1CM7adTagdCj8+z/buW55++ZSqV4nHQJ3Xm6G1jbQ1c0F&#10;Ovexrw20KGiMemNZdAU/puqm3B49j2z2W0tQRGuojzPUabtzHfXrEIaDr3tc08dLTMXIjJQlFvY2&#10;Zh6eB7PbeNda6sAdBN3mZgrVIPEde9tk1dLMxRxoVGKgE/UD829qou5TGnr07HCqLpTgc/n173xa&#10;m0xo80hHmBZUThUUfhz7edFQFpDn0HVDKTIY0FdPmeve+dDBF5G1SLGo/Qzi4Ut9WZvdbeB3kAUD&#10;PCvTFzNKKeCurVxHXvbrJVQoiJTtrUXV529CyEfUwg/j/H3ty2nSprQ/sPRcsMrHxJxpJ8v+K697&#10;aarI6lRQfK+vTIxsqiIn9It9faZnKSFKE18/LpdBbBGYvivDr3tvEw1EBALC6rf63H6Rf27GrCRS&#10;DSn7D0oCNUUbr3vDZ55dXjYKAOCLDj6C3t3T4nEUA/w+vTjOEX4uve+bUyayW1f1CLbgni5920oZ&#10;NTH7Omfqf4f2nr3vylUDGx1AekAnj/C/t1cU9em3GulOve+EQVwTILG9wbnn/Hn220i6fn16QsKa&#10;eve+p2CogRvUPSR+LfUc+7F2Brx6tGpZjrH59e9zKOmm8XlsbEfhbkkf7V7VQxmUeMorTpNczxl/&#10;DJ4fPr3uQY202Knni5JNv9t7TSvRCjDBPTIcau09e99InBBJAXjVfj/WPthixYoDSg62zZqBx697&#10;4vWKl1VwSvBt+T+D7srUVUJyetrblssOve8Es6zWJW/0N/oD/r+2HejUAoenUhMZpXr3uM7sgA1g&#10;G5+t7ccC3u5JLHV08qBzWn59e954KqNPVJ6nX6D6er8/T26jRKO/PpXpqWB37VwOve4VRUNO7N6Q&#10;L2CgC4v+be0kjVNDk+VOlUUIiUDz697ixMpYaxpIYAA3PP8AX34KKtqzQdPupFdOeve+qip5KmwK&#10;nj6/7z78rU0/5etxQk0p59e9wPK8jWDAXH5+nH+v+fe0KaC3EV6VhAgz173zeZ1QKWZbfkngj/aR&#10;72WFTwOOqrEpOode9wCw9TEg35ufaHw9bjTknpSoJwOve4Uk/N1PI4AJ4t7adSmCM18ulUcNcN17&#10;3yScMNL2v/gfp70zA46q8JU1Xr3vt5FIsAD9Pyb/AOx9tvQUpg9aRGGeve4UnrBb+gtx7oCFQrWp&#10;Jr0qTt+3r3tvN1APIF7W+p9urRmJ4mnSwAMdJ49e94Xlaxsbj/bmw9608NOD/q8+nERa0PXvfEVB&#10;AW9iQP8AWPujPxI8ut+Fkkde9x5aok3vzcWub+9BxXI6ejgpmnXveL7lLMHsTbi4uPdSEIFa9X8B&#10;gar173Hk8T2BNuP9gb+6eAjRkA1z0+niDPXvcZQYv0Cw1Xvf6+0zQyRy1UHhTp5jrw3XvcwOXH1G&#10;o/X8/wCAt7uUcj06TMuk/Ide99anj+oIsf8AYey+XuBVhgHj1uitkde95hOVs/5U3sOePew1GqKk&#10;U6b8IVKjr3uWtRHKp4MbH26GRlXIB6TtC0beo6975lmAuHuLfT8m/wDgPb+kiMvqr1WgJoRQ9e9+&#10;E6EAOpH4LX9P+39uK+s0fBp1owtxTr3vg5QuNPqW/BB+n4/3j3V1WiqerqHA7uPXvfRZbHSwJsbi&#10;17e9gAiiGh+fXgDWpHXvfTPIiKf0i/J/A/w921uknfwp59WCq7U86de9zqecEE6r2tY/Q2/r7uCG&#10;RWB6SywkcMde9zPuGA9DnkE3I4/2/tuRKqS3r5dJfABbuHXveSGp5DOdQ/Tx9P8Ab+3dOlQmD1WW&#10;Cnaoofn173nZzICR+n6C3BH+J9t6NOkt+fTSrooDx697zwv6Cp5INrC/9Lc+2pNBqAKV8+mZF760&#10;6979HKkTaQTbVdiDwB7qlC3fw686M61pnr3uZV03kiMsLeUFSzfgqPapVogKGtek9vOUk8OUaeve&#10;2N7DSBdR9GBPJ4+o/wAD70EjFW8+jVeFeJ697mUgsp0yaOb8m5/3n3Y6mYsMinp0muctRxXr3uU8&#10;gb9eqQW03T6H8e2eIp8PSdY6Htx9vXvcylqUCryIytwtzyfbXAMAK1z0nngJNeNePXvcz7twlnIH&#10;1sQTyfx9Pe8OdQ7T0n+nXV2jHXvfNNcsZJYMx+p/P+xHuwQNGpby4Y6q1InoBTr3uTSzvR30Egjj&#10;n83/ANf2z4jB2LCoHTM0S3HxZ+zr3t2gzJKgNw1+L83A+vtT4hUjUaAjoul20Vx172oqOvgnKqwC&#10;sbDni/P1Fvd4ZTQFT9h/z9E9xaTR1YZA697WMVYIokRWHKj6H6gDg+zI3qGLQRnz+fQce3MshLDr&#10;3uOw87qGbUoIJ+pIN/yfdrSZHm0HhQ56eUiNCQKHr3tW40wItkJdwB/rX9m+YUUrk9B+8ErGpwOv&#10;e19hqmeLS7f5rj025I/w93MjOrdBPcYI3qqfF172socjSOwX0qWIAsOR/gfdVY+JoOcdBuSzuEBb&#10;NB172rsVlZqSceFQ0RADLb9QJtcX9iLat5uLOSNIh+IAfKpyc9B++29LiLuNG41697Zd2eGvm8sh&#10;jXjhQdJC/wBD7Pd6eG9VpJSCxNTmnD5dGWweJaReEoJzx/zde9oAV0dATHCQp/H5J/oQfZPA9und&#10;Gc0oPz+3oXG2ku6SS1x17254/M1aTLNLUFBF6lv6dIH9D7TjbhOA1RqU1U9IbzbIHj8JErqx172s&#10;4d+Y6eMQ1gWpcXAdiFcf65P+8eyu4sVl1GVQCMBsg/sB6DUnKl5E2u2OgHyHDr3vAuToKrUKdUjV&#10;2uyMDJGb/X/Y+y393GCU6SGxwOenWsbqEgzGtBxGD173lnxMJQzU0qQF1/zbn0Nx9NP+PtF9Fobx&#10;B2NXgfhPVItxm1eFMC+nzHH9vXvackwMoqFmpXMEp5cRWaGT+oI+nP8Aj7SSW0yOxiGlj6cD0cpu&#10;sZiMc4DDyrgjr3uLUY2KWcianaJvy6i8ch+hHH5P9PepjHDIHkIUkZxgnp+G9dYtUb6vl5jr3tpm&#10;2pdmmhHiUjmIj0ObXFrfT3QW5cL9NjNft6Xx78Qojk7iPPzH+fr3uBFhI5GaOSFklX02PKv/AFK+&#10;9iMPKUcU9QcfsPSt90dV1owIP7eve2TI7b8as0ShzqIIA+g/oQffm25smHNKmnnT7ejOz3nUQshp&#10;jr3tD1uPGp4p4tC34sP97U+y1U0gawa16E9reHSHiavXvaTyOJESGWNdQBJAQ3JH9m1vofagRJIG&#10;BGf2dCCzvy76HPH1697S0sDheQTqYelv1C59pfCJk0KainR4kq6sftHXvbZPTt5PEBYEX+hsbj/e&#10;/bAgmZKkdtel8co0eITWnXvcMUjIxVVZOTf+p9tlRWla/wCDpQbjUtWz173mERWKQsv4sCPr7eB0&#10;A04n/Vw6bMgZxQ/l172nabGtHVyVX6dIJseb83HtHGiKA/Fq1x0bz3qvbiA5r172lsvWZNq1ypfS&#10;G4KixAvwePbLvJ4kjLShNej/AG+2sRbCoFeve3OOtqXxGmVxG/lAJNix/p9Pa22osAJahNf2dIXt&#10;oU3DVGKgDr3t8xdetJoRvWSosx/BPPAPtfBMscShvInorvrQ3FWXHXvcx8uZaqWK7FVFipNgbi9w&#10;PbjXRMklMjHDNOmE24R26yEZP7eve3akqaaaAHzC6sVaM2BH+Nz7cHhuVrgU6Lp4JopaFeI49e9u&#10;sFXToRYh7cgfUX97RxpNBivRfLBMwIOK9e9ypKmdmElMNPFyL2vx9Pd1d4yzK2KcOmUgiC6Zuve5&#10;9NNNIl3douRySeOeQT7qxBlWUcQPsHSSeONG7QG697kSZARPZZdRCj68qT+ePp7dUrpGoVNfz6aS&#10;0MqVYU6975vllqVjiYlCOPrwbfT3v6hdbLwPVFsDATIueve+UMZcsjDUn6gefqf8fb6SAkAnHWpG&#10;CjWMHr3vPMgAEakBbAD+tyOb+7pNVdB8jXpqNiTrPHr3vLSQIjgzepVUgrbhv8CfahJQatinoem7&#10;iRmQrFgnr3vjVqWJBUCIfoQX/wCQfdGlDyBqfYOrW5oBnu8z172wtjWSRqt/oqnSjX8Zb+ySvtsk&#10;q3iPkenl9vRym5HQIF9c049e9sbNIKu6RhpXcsXA9IsOS1/wPacnVOyjBb9n59GwWOSHJ7ade9sO&#10;UataZInCVaB5D5I1XxrGTwrA/wC9+0lyJdSqxqF9OH/FdGlnFbxxGSOqGgFPMn1HXvfGgQ1bSFoz&#10;CE9L2N4yo+ht/h7tFGsyaVqFrx6rdOYAAp1av29e9qmTL06xxU8ThNIEbyt6S5AsLezESxgGNDQj&#10;jXoiG3TM7TOK+YA8uve+cdUSrAMTc8C5AYfmx97WRFlArTB6o8NGBI4de9qON/REotHLpBDD62H4&#10;I93Ny60CHtJ6JXHcx4r8+ve3yB0MWssCT9NBF7/4r/X2vjlVqio+zosmRhJoX+fXvcynnIa7Fb6r&#10;KWFyv+w/4r7dU94ocHj0mmjqKKD8+ve+VbQpVXkbSLj1PYm/H0I9oiWUVcahX7etWt0YCFGQD172&#10;n5qCKniE9pJX+kUQJCjTwWYf717rJ2q01NR8h0dJevNIYsAeZPXvaaraEySiQt40kFyS1mQn9ShR&#10;9bH2jETllc1yKnyA6PrS+SJdKAuRw9D173GWoFLGYdQnXkEKtiFP1Yk8+66lSJozkE+nRka3NHA0&#10;H1r/AC697YsltfH7hhfTHThnUi5F2Y2+jr/xPsmvtjg3IFVFMcfQ9CGx5iv9nl0Sliop+Xzr59e9&#10;lz3h1VWYuWWox6kx3LGP/dbf1EZ/4g+443PYrqxl8P4h6ivUybDzlabhGqSsKmn2/n172D08EtPI&#10;YZ0aGReCjggm31t7IyhjFaHocrJHJGHjyD173wU/7z/t/bUhqeHV6nV173635+p/of8AivvwNMHq&#10;w4Y6979/S1/+Re7CvqOvZAweve/H6WH5/wB4t79kHPWs1PXvfYtybj/H/kXvRPoOrNRaU6976Ivz&#10;zwR72OHVK1TB6974i3P4t9P8fz7r51PW0wanr3v3+w/33+v7uTwoetHJAHXvfYB+v/I/9j70CNNO&#10;rg5r17365/P0PA9ueZp1oE1PXvfh9CeLj/H3omjDr2oggHr3vvm/0Pulaih69QDFa9e98Sf6fj3d&#10;RTJ60GY8eve/fU3P+H1PvzVXh1o6iajr3vr6/wCH0HP+9+/Upjr1K54de98uf9h/xPv34qDq/nTr&#10;3v3++PvRBPy6qw6978LfS3+wP/GvbZBHVNPmeve/X/P+8D+n+x97UGmeriunh173yH/E/ng/Tj34&#10;geXXh1734f15ufe6ErXrYFOPn1733z+f9t71QZpk9eoK9e99f8V5v9ffj14k0A8uve+7/wBP98fz&#10;79QhetCoHXvfX0tc2A/23vYIJ4dW1fLr3vxN/wAcf4f0+vupHl1UGjZ6979a3IP1/HvdM562R5jr&#10;3vv6jnj34ihx1oGh69764/x97FRnrx4jNeve+7W59+ByerDhQ9e9+PvWT1Uccde9+tz/ALC3+w92&#10;FKD168CB173yUD/ePeiTTrx4YHXvfViDb/ef9h7sCKVBz1v4s9e98/r9Lm1ufr/vXugGR1omhCjy&#10;6977+n+P14/qfp71XiOvayOve+ubCw/P592AAap69UV697755+n9D+OPr9fflpUE/l15VPrnr3vq&#10;30/r/T25qBwP8PWqnh1737j/AG/+HvZrWnp14g1r1731bn/ff8R7pkkfPrwFePXvfK/H0v8A7wf9&#10;j79pAP2deIxp6976tz+L+7jrx08F6976tb/Yj3vrQI6977B/oD/sPeiKinXgaCnXvfY/x+t7W/4m&#10;3v3VgQeve+QA0n+l/wDfD34ivVSOve+KnmwsAeQPrz/U+99e697yAfk2uf6e/da69797917r3vsX&#10;/H4/3j37r3XvfLj6XNvra3+3596NRw69173yUXPAtxwSf9hx78fXr3XvfK1uCb+66qjHXuve8gt/&#10;r/09+q1OHWs9e98/oLj8fge/Amuet0PHr3vkL/1PP+tfn25kglutjHDr3vmp/wAOfdmx51HXgvd1&#10;73kA5sePzf8A1vbJrQU8+tsa0Iz173zX6/i3+x9+0hhSvTbGhp173y/Cgc/n/be3dAIpTy68GNci&#10;nXveQA8/n6XH0/3j22mkKC3VcUr173zHP9B/X/H26quHr17Neve+Sj/Eg/X6fUe/Me7Ar1tqjr3v&#10;n/Q/7A/197oxyemiusAvinXvfMAA8k2+t+Ofe6mh0itOqM7ioRa9e9+AA5Avz/rf7H24pPFsdMh2&#10;Bzjr3vILXNzY8H/An+nu/l1YFiuM9e98hf6EEc3B/wAf6n37tHn1SqgZPXvfgePwfrf/AGHtSDQU&#10;x05x+zr3vmDfjjn+n/Ee6aVpQeXWtIx8uve5EfNrkDSPp9SfdPhOfPpM50MfMN173nHH0v8AT36m&#10;a9N+fXveVf6jj6fX/Ee3hqB6vwxx697zoR9Ln/ff6/u9a9aY4697kRgE3vxY2/pf+p9+UVbGOk0l&#10;Se0Go697zxmx0t9OLH/euPbyrVePTTamFCade9zF4IYNcEfi3vVeIJ4dI2YVI8x173nLXUc83HH+&#10;w9vqRjz6r9nXvfFjc/6wt/tvahWIHW9RAp1730Sp+n9Of9f3upyemWOTjr3vgXPA/H+9/wBePdl+&#10;XTfz697xsxv/AMi/2/txSKZ6qdNKHr3vA7KT/wAV/r7dCEgjgR0yakleve4rn8k3sLA3/HugGlqj&#10;j02y40pnr3uJJci5vc/7wP6+7MSQCPXy60pANKY697b6pvSD+Bx/j7pWhJPE9KofPT59e9pqscFm&#10;0m/+PHB97IJUE9HNutOve2KY+on8/wDGufaO4JVKA9GsQxTr3tvcjn+v++/HsnuGNSellOve8Psu&#10;Y1Net9e9+9669173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+691732Pb0RoetHr3txpDZxb8EG9+fYj22QBgP2dNSgEU697FD&#10;aNa0NVFpaxDL6r2tz+PYvjlMeh0NCDk9AXmO3EkRc9e92c/HzcHk0QGW7MqAHV6m9Olho+nHuZeV&#10;LyMsQVqSAcfP16xH9y9rb9SdlxQ/4fXr3s68R8kQZ7fpt/jxzxb/AB9yPHMsPDz8usbdMsE2k4By&#10;K9e94ZG0EkgEstvSSbf7b2/FInwSYrnqmkU7zQ1697bpQPz9Pr9ebf61vfpAr4jyR59OuigGp1Hz&#10;9Ove4coFiQQBYf6/+8e201awrmg/l02viYA4f6vPr3tvkH5sVAva/Oq//Ffbs0YC14/MdKUQeHRv&#10;WvXvcMgH6j+vqAuL+0MkrsSqjpttRc6c9e9w5B9TyxHAtx+OOPbCKq0LYJ6VphBqHXveFjyGK2JF&#10;j9eCP8fb+pVNF4fb1vSB2jr3vCQL/kj8kX/H09rVJOrUOA6eo9CTTr3vgwNyBf8A1x/T8W/x9pJf&#10;w4pXryhcde9xmjIJ4va5/wB8PfnZQKRZ6Ua18qde98AmkDg2uefrf8+2C7CoND1otn1697wuNPIJ&#10;a/4H9PehU6W63HRzVsde94XA5+gvyBe3+w9slyGoc9OVqa+nXveKw49R+pH1Fx/re3jUShPX/NXq&#10;2a0697//1fn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173yHt+NutHr3uRGbH6gX/AN7/AMPa5GoK9VcVWvXvc5SCPqT/AIf4+zCBgSAT&#10;5dI2FDnr3uQrfQfW34/Fr+3wBTtwOmWUjPXvecEcG5PH0/px/X36nEdNkVwOve8o5H+pH1/4p70D&#10;TJOeqGgz5jr3vIAPpc8WN/p71rIX7eqFjpFOve+YP0BHB/P54+nv1NS18+myP2jr3vIOf68f19t6&#10;e6tc+nTZBHXvfMH6fi35P0+vujn160Qade95Aefwf6W9+ULQnq6gEEnr3vkL2NvqD/vuPe8VBHTm&#10;kVHz697yg3IH1H+N7/7A/wCv7o5qoA6ujhVp173k/wB6/wB59tMQVoePTgz3Dr3vJYWJsf6D+v8A&#10;sB7ZBAah6eT546975AG5IPH9P7X+w9tV8urVVc9e9+Ciw+vH4NgTf/D34tWoP8unlZTXr3v3NiAR&#10;weL/APFR78VU0BPVmAJ49e98SPybX/2H4P09sn06pg/Lr3vE3055v9Lf8U966rnr3vjYldRP9OAf&#10;r/T3UnOnrXE6T173wZbX4/5Fb3XUaZ6cAoNR8+ve8RBsp4Njf6/7Dn3U+Yz072qhHr59e98H/wBj&#10;9ef+Ne9KBUV8utrlxq40697xEAH/AGF/8fds0z08tQO7HXveM/Uf4XP+sR70pqSvp/Pq2DUHr3vi&#10;Rxf/AB+t/enCg/PrYC8Ove+Lfkf8j/x90NQlPXrx7fhz173jt9Ppb/ez7bK4qterLWh8uve+iBzb&#10;6C34/N/p7uRWgGOrZp173xP+2sP9j7oB21PTYBp+fXvfAj/fD+n9T7rWp+XTtAeve8ZBPNv9sR7e&#10;BAwetY6976sffqg8Ot9e99BBfjm/1/w9+qKEny6qSANRx173lWnqJOI4nYX4IB5N7ce/ABjQcTw6&#10;baaJeJ697UOM2rk8mwEUBC3F2K2H+39qrfb7iXu0kitMcf2dF1xukcALEinrX/J172Nu1uqbrHPU&#10;xhjcet+FB/2m/wBbexjtnKjSqXuG0D0I4/5egBvnO1ramSJHow/af83XvYv021cZiYwwjEkiKSQQ&#10;LG/1AUc+xdabTb2lERQCB6D/AC9Rvdc1X25SBAdKkU697mxvGhYsgp0KlVXgNpH49mADhe3Ir0Ws&#10;JuBbX59e9+gkdisNMSqSEh5D+B/sfp/r+7jVkgdNzPpq7HIzT/J173wNI8T3Eg0iRmJLXvp+jt/T&#10;2st4GVlkY8fLpoXCutTgnh173mkSB2ST1O5N2F/qVFwdPtWtsE7qGhPHppDKoIpivHr3vqariYCN&#10;lLXH0BsisRxc+7MY3coMn+X+x1QxO0hdWx173Act60MqCJlAtGQzXP459+YdtCaADy6VKFoDTPXv&#10;fEVB80cMcDzXTToC6tNuOWP0/wAfabUAKjIr59J9OiIyuwWh8+ve+c8LQ6tWgP8AXQBe3+A/1vp7&#10;8VqxYLjqkcyymvl69e9wlkYiwClxwCVJZbfgD6e7hBRXYVIGD0qZKUNa9e95VkMZOpwdQuTe5v8A&#10;7D3YuypT516TPWXgOve5MdVTKNTfuufqBYW/xJPvaSwirMNVfIdJ5IJ2NBgde9wpZRMSUUKS1iAf&#10;oL/i/wDxPu5/UCumPQdKY4/CUamr173Ljo5ChZzc/gf4WuOPdNFRqbtNek73Ca9Kjr3uIQBIS/PI&#10;/wABx9b+7M9DVTj59KAarReve3aOvl0hFkRY9OnQvH+ube3orhoaLG1A3l0Xvax11sKt8+ve8aTs&#10;oOr9NuLkHn2xrLKSvEHq7RqaAceve+cVRAInNRIEJNlXi7W/B9vJ4QZzJmq8Pn1R4ZS+mIV9T172&#10;x1VQDJIdKorMdP1tb8G/09paB9OeHp0awQkIBWpA697yQVCAC4BsPre/+P09+UkqcVz59UlhJNOv&#10;e+Msnl9XH+C/8U9+4MaYr1tF0do697iMX4VRpvyWbj/Xt7ZcEEVzTp9QtKnPXveYIi+r8kDm/wDv&#10;PHvQyOqMzHHkOve+MsZWPXrAPJIPJ/1gPfgpQlm9OtxuGfTTr3tpeYHUNF7/AFPN/wDb+6eItVIH&#10;D16XrHTIPXvfUZ9S3sQObc/T6c+36grilD/h6swqPt69751cwdV0gafoP6/Tn36SJe5fl1SCIqTq&#10;PXvbPLIVBIP5/I49o0AjAoDjoxjQNQEde9xXcGxNma39njj2xIxAJ+fShVI+Hh173BkmK/paxvY/&#10;63tkdzmvSpIwRTr3vHHVSarcMDxx/Q/n3twABmn29We3Snp173MeVgob+yQAR/r/AJ9sA4NeNePS&#10;dYwW0nj173FaZLG5AF+AD+f8fbqf2hHy6fEbA0HXvbfLIAzHVxf6DgD28OAB/b0sjSoAI697gSVH&#10;qOlh9P8AX/3r2gln4gjz6VrEKaSKjr3uKJib35v+efdhIqkmtMcOn/DA4de942kAHBJP9Pr7TCZm&#10;NaVr1ZUrg9e94jVAWv8AqHFjf3U9gLrUZ6uIDxHDr3vMkzsoI+n9D/t/qfbhlNaGueqNGqkhuve5&#10;kNSiG7qLj/fce3VljRFBIJ6TtAX+E8eve8k9RFLpAPBH1vbn2hu3WRSKefTccLxgnr3vioXQLMR9&#10;eePbIAGVPlw62S2rI697yRShSVPI/B/P09qISJNKyCh6q8eqh4de95WqFbjlT/T/AHq/t0Bcqp4G&#10;nr02IiOGeve+vXpvqDAmxH/GvbiwtU4qetgLWhweve8et1awB/Fh/wAi96qyBQwofXq+hWHXvfRk&#10;sdX0P+ptcH2y69xcVJ68Fr2nh173JSfyQ6WH1bleL2vb2v1RSpnJp0zJDolqP29e950EZQ2DLYf0&#10;/P8Ah7ZVHSNRHTPDpty4YVNa9e99rJKCBcW+mk2PA/p7a1shIA889aKIc+fXveeL18i682so4I+t&#10;7e1PiCtOOOmnoMHP29e9uMTshvewWxN/rz/h7uoHxE48h69I5EDde9vqz0rwfRRIB+r6XP8AX3SR&#10;dcTav2DoqMU6y54enXvbNrCk+gtqNtYva359pWVmbI0genRjprgGlPLr3uclY0ULRqFZeb3PNvwP&#10;bwk+ECoPSZoBLKJG4/Z173EHjdrMAtwbE/S5/pf3sMHDUrUHpQS6jGeve+lM6fRNaE2uPpb3U1ic&#10;hDSo68RE3E0PXveCSskjeyjxqfrdeP8AH2ledlCgHB8zXp1bdHXJ1H+fXvbtTSxSGN5NJAABt9Sf&#10;bbSihBPRfNHIlVWoPXvbvUwxNAHhf/H/AI17UR6WOrV5dF0MkqyaZV697hUk7pdQ4aw5ueePfgz0&#10;HlnHl0quIUehpSvXveWoq9KrrUjVyb35/pb20wBDVbieqRW4JOny697k0s0YjDCxN7WJv9PbxjDC&#10;vyx0xNG5fSeve5tJkHFUnICgi/05/wBa3uidhVDwrQfn0mntE8EnPXvawjyDmWICawBF+B9P6e1R&#10;CkMoGR0HXtFEZJXr3tQSZKniRT5AGuNTfgn+nuy+IrUhwKV6KFs5pGOOve1Fh67ykvdWjsLMOL/8&#10;i9mVtPIyKZa9E+42mgaeB9Ove1hBl3QhVawtwG/IH+Pt+K5U6jWorw6Dsu3qw1Hr3tQ4Wo+6nEkj&#10;NGgYaueSQfwfZrb6XftFMdE+5Q+BEUUVNOvexUhytJSwlYtJd1trNibgfXnn2da4baBKkawcHzP2&#10;eWOgG9hcXElZKgDy697RuUlrqlml1CoDXJAtqVb8WI9l091NluI9fPoS2K20ICU0kfz697SaYqpe&#10;R6l3cRo30cEfm+kg+7QqRJ4rGopwHAfl0fvfwKohjAqR1731WzvJE0cTBWCn82vcWFv8fa1rrVCF&#10;hIB69bRIjh3BIr172mxQ5WZ1WNSbGxbkE88eysJdyu5C5+3o6N3t8Slmp9nXvYkYejqsfQeSocCQ&#10;XNiebf19iCG3WCESTL3Uz5+XQM3G5gvLrREMfLr3v0G5knkeBpgzJ/ZJOoc2BHsnnlt7mQRmlQeH&#10;VZdlaNBKFoD59e9rnB5KjgUyVMiBG+oZv8P6e/LtQuEkcjQRSnp8+gvuljPK2iFTUde9ypMlhmm/&#10;acMpa+mQ+m5P4/p/sPZRNt0YlAYFgB0ytluKx92DTy697e4aOjyif5I66uCyahwSPx7stm7t+jXH&#10;lTorkubmxb/GBj1697bMjgHp2RWgf6EmUCzA/wCv7YltJXL+IMjzpw6XWm7JKpZWH2eXXvaceiCO&#10;RNcqbnUV4H+DW/Ptoj6dlWRsHgafy6OVuSwBT/V9nXvbBkdvR1xaTwKosdLpazAcDVb220SzUVkp&#10;mobGan5dGtnvD2gCaq/I9e9pWo2esWqRYwLn0q1yp/1/ZfPGI2ePIPkej+HmIv2E4+XXvYc53by0&#10;8upoWWVjxpF4yC3FivtMEYnRSh9fI9DLad2aZKK3aPXj1720Hb5YXZAspsNLL9bc8H3rUGAjyD0Y&#10;LuwBoDj1HXvbTVYWBGVGR0cXuNJsT+bn3sRogYHH+Howh3KVlLKQR1723PiHhieQLqGr+lxY/wCt&#10;7TyGNHA446WLuKSOEr172wy03MgKFSeBf8f77+ntMYgFDKKCvRqk3Chr172k8riJJF1XsCTYjj6/&#10;QED234J7vn0f2O4ojU697bv4b46BkN7h9RsOSQb3v7cjiX4SDwr/AC6W/W6roN6jr3tPzVMhq44w&#10;CiqFsPpfjke2C7DSoGNX+Xo2jhQW5c5Jr173maolWoZgos30Fzc8e1PjGJpKj4uqLDG8AUnr3vlD&#10;NUKzlQ6Bifp9L/1Hvcdw5YEZFOqvHCQNVDTr3t+xVVUSq0UhPpJN/obf1J9vQtKRqrxJHRTuEEMZ&#10;Dp59e9rakrEjhReGYCzc/wCw9re1amvQYuLdncngOve+UuXd1aGwVb8AfX/X9tFkDgAVqPXrUe3I&#10;rCTz697iGaQliCSLD6c/63uqOK0PEdKBEgp1724Y+Pzugbggnm5/2HHu6/qa3PkOkd43gqade9rC&#10;knWE+JipJNrf8a9ueIQVoOA6Ds8Rl/UGOve+NUVLhhYNx6Be3+vb2/DKSNJ4+vVoA2mh4evXvfF5&#10;3dV4sAf8eefdwQCRxr1tYlVj51697mU0hcnypqFxz+OPxx7rJIyyKy8ek8yAZQ9e95K1PMbLbTpU&#10;aV/p/W3t/wAcNEPE416pavoy3XvbBVLFDCyRxXkbUJHve9voP8B7qjtHI5AHlQjj0bwNJJIC7UUc&#10;Ove0s1N5Q4TWhPpYW5K/lb+60EriuK+fQhS50aS9DT59e9x56Ob7YRq32gLA+O5DOFP1NuefbJBi&#10;j0xjz6URTRPN4oBc8PkP8nXvaTmaUT10UyMkbOmiS/oQKvDAH/iPaNi5klPkKUr/AJOjxAhjidDV&#10;hWopk5697f8AG1rNC9pUKoVjV2vZ783B/r7VxtwLkVoP29E97a6ZRVSK1JA8uve1CcqsfiMXqcss&#10;b6ri6nglSPexcgxADPdT/V59EosS+rxMChOOve1JBMsQSQNYnlgT9SfpYezGMCMtXPRNLGZCUpX0&#10;697mx1SOdTNxe/pNj/r+zGN6AMD+X+fpM1u6igHXvappaiFYP1amK8qx5t/Uj3pjCkTHAJPrj+fR&#10;DPDI0nCg697iOI5E8jAjUb6fxx/qR7RyamBAIxxp0pXWraV8uve2yooYJI5XA0AAHSy8tzx9femU&#10;UWvAjpbDdTI6of5de9pSrodT3iQ+QjSb/TT+T7SlQq9o8+HQltL8xCshFOP59e941w01GqVhl+1C&#10;m8eom8zf6hUH4/x+ntxRQs8h00H+qnSxd4junNuE1GmaeQ+Z697nY6OkzkxoJgoqG9CwzaVWb/Fd&#10;fHPtHLFHeMEnINeFQc/s6pc3F3s8YuIMqTU0rj9nXvaD350lT1kclRDDGk4QkxoV8sV+bgj6/wCs&#10;fYN3flXSDJAKZwBivQ45Q9zkVhDdEgV86n/iuveyhZ/Z+XwEzrLTSyQhiPIFIKWPAcfj2Brm1kgk&#10;aORSCPX/ACHz6n/bd7s9zWsZFf5ft4de9pa9uGvf8gjn/Y+0Olq+v2dG4cMKg1+zr3vr+gvb/H8+&#10;9YA+fXmwKEde998fWw/29h7uWNT1auajHXvfH6fTkf778e9HHHqpGcnr3vtf6c3/ANfg/wCv7qSv&#10;W8KOve+J5/4j3ckAnz68xBx1733yf+Kf0P8AT3SvqOvCg49e998j82/1uP8AW974DHVQCOA6976A&#10;vcHm30PH59+DEZ9et5HXvfrWvYXvyb/X25X1x1uhHz6975f4X5t/X/ePbQ4162oJP+fr3vib/wBB&#10;x9be3QF9evEZzx6978eLH8/j+nv2QRXPWqEHr3vrmwB/rcn3sntx1qh4de993+n/ABq3ulDnq32d&#10;e99/mw5v+f6e992NXDqpFRk16976/NrEH+vts0rUZ60ACe3r3v3+w5P+H9P9b3YKDkdXwRQde98v&#10;x/Um3+w9+CkHrwUjgeve+/8AinHv3VSKDPXvfQNj/rf1HHuwHHy6sB5DHXvfjzz9L8/6/vQNCK9e&#10;pT5jr3vof0/3319+JJX8+tE4p173z49t0NetUPHy6974nkD/AA/1vd1oMnrQYinXvfrD/fW97JJH&#10;y6vxFR1732L/AE+oH9f6+/PT4h1Ur5+fXvfj9Pp9ffguARnqygefXvfr8WP++/wt72V8zjqpODXr&#10;3vw/2/8AvPujGjY68MZ4de9+BA4I+v5H+HvYHn14gUr59e993/r9PdmFV69QBa16975i1uPp/T8/&#10;7H21Q9eFAak9e99g24uBcf15HuyjqvnqPXvfrm17X/4n+vvxAPHrRqcde99H8c/Qk2+n197Joa8R&#10;Tq9a4PHr3vx+hF7H/X92GAABXreMDr3v30tzz/vuPdTUV8h16gIPXvfjybm3+t7vXUMdVY0wOve/&#10;f8R/vh78op1tO3PXvfh/xH5+nv3Gv29eLde9+tcXP1/1xz7vjy60RmnXvfj+OPeutmnl1732P0n/&#10;ABNv6W/x976r173yH+P+3+p596qB1b4D9vXvfdvpxx/vvqPfga9a6974i2rgAf6/B/2A976r173z&#10;9+6917337917r3vkALE6rHkf7C39Pfuvde992NgfzYji1rAfT3omnXuve+a/QXHNvfscevde98uP&#10;xz/xX+nvY+zr3XvfID6n+guLc8+/H4scOvde98xwB/t/dACXFet1x173yAtYXvf83+n+t7ecYPXg&#10;D5de98vyCb2/NvdFqWoOt5r173lW39Pp+Dz/ALD3oKfxHr2qi9e98x/sbn8fi3tsUUlq8OmUozGv&#10;l173zFrcAcckf8VPtzWzPq/Lq/Hj173zB/xPPvRQ1Hy6qaYAHXvfY9vCp8urY697yKb8n3sCg6rX&#10;r3vlf8Dn8e9E+vVG8geve+f1AB/2J+h493BIBJ60TSpOeve/C5tz9Sf6e7Ffz6T+FqbTw6975C5N&#10;7Akj6/T/AGPPv359N5Uny697yA/6q5t+B79pBFfXqlFoTTr3vtQPqR9Pr9P959vAgY6dBpwPXvfY&#10;AvcfX+hP+9e7AlvPptiTwPXveVbixBN78/0/2PvRIOOm37uIGOve5Kk/n6k/63HvQwaJw6oFFaKe&#10;ve8q3/qbf4/0H+P59vrUeXWyNQp5/Lr3uQtiB/X6Xt9R9fx7sAPxY60KjHXvclLDn6cfQf7zx7sg&#10;qaA9MSA+vXvecc2H+v8A6/u6iuemWYntFOve5cXH4sB+T9ef6+9surAz0jlGSV49e95R/U8f6/t6&#10;NaDqorw6974lrE8i1vr/AMR7UooPHHWwoGfPr3vjq5/pcfk/X3YgD59VKjNTx6974k8fS/H1H1/2&#10;J9+4cOmWABxnr3vEx/Ib6n+o4/r7uoLZpw6rXFaZHXvcZjzz/vP9R/re3hU956ZkJozE1J697jSM&#10;Dcf2frcf1/pz79558+qcKH1HXvcZmK3IN+Pz/vPtsnACiuerBEIGofs697bauS6/6/1/A97CqxJJ&#10;6WQIobjjr3tMVP8AaP0/r/yP3ZwooqmtejmChIA697ZZT9T9f9jwfZdcEhdPCnRjEKGnn173Cf2T&#10;T9Keve8ftD1vr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e9jj17r3uTC9mA/2Hs32+QiUE9UYA5697WeDn&#10;MU0RX66gfr+R/T2Nrdi1vQn5/wCodB3dLcSwNUevXvZ7uidwfbZGh1PYawDpUBgxXSD/AK39fchc&#10;vXJEgc1UEAU9T1jX7gbYzQu4FEpw/wCL697s4xtSJ6SFltzGGbm/1H9fc22MfiRKQK6gDQ9YibjC&#10;RcujClTj/UOve5LXP9k/Uk/0B/APs0ECLxA+30+XRbKqlKkZGOve4stzqflyP8P9gQffnCKGRfId&#10;MCoqGxTr3uFKApLabXX6c25/I9oW1yaQDgfPq1BIQpOOve4MoZhYWIHI/wAD/sfaiJ4li8NzTPT8&#10;LQouMZ4Hr3uCwI45F78/QD8cj+vurRKr1FBT1PHq5IDFqUC9e9xihUnUP+DfU8W+vHtmcBjpFKt9&#10;nV9RZRpHHz697jyICTb+l/8Abe2IYQVI4mvW0BRasa9e94GTTY34ub3H4/1/azRp4np7SGJqOve4&#10;5v6mvzfgcWtb/H3opE7Bh3fI16cCg0oeHXvfFxY/7ANwef8AWPtM1Y1NR59VU1WnXveJixUWD6b8&#10;G9j/ALz7poWSvl5Y6cAXNePXveGQkHgBvwCPr7tGihAK/t6eQLSnXvcRk54Nz9bXB496lTSvcAPQ&#10;9O+WR173j0HUOOLm/wDre0wbtJzXrVfPr3v/1vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691734e7KdJr17r3vKrW/wCIv7Vox9etccde&#10;9y43/PtdG1Gx6dJpFxXr3uWpv/r/ANR9faxASo6TkefXvedGI/1rW59uFSAT1Qr59e95gfof8eP6&#10;e6ihann02QpPXvedWHN/ra/+39+dTg+vTDKTkcOve+Q5HB+n+P8AvAPvYNMf4OvA0GmnHr3vIDb3&#10;o5z03TPXvfO/B+t/bOkv8XWtJJ697yKfobG/44/p7oY2J+XXjg6R173zDE3DH+pAtxf/AF/bi4IN&#10;R06gC91a/Lz6975A/wC+H459tyIuntOenRo48Ove8yni/wBf9fke05rXrYOo4OB173nHPJ/3j6f7&#10;D3plBwRnpyvXvfVrn6fQf8a9slQBWvV6kKD8+ve/MTaxve/4+lvx72Bk46djySOve+wfoLcf1t/s&#10;efemrXy6cOeve+yQbgXt+L34490YGlW6bqKVPHr3vGfqPSeP+KW9tEgYPXia9e98G/Kn6cc/7D3s&#10;VIqOvCn+rj173jN7XPP9OR9Ppz7qSKVGB1c1AoOHXvfA8em30/PtrXXV8+trQg0NPt697x2Frj6k&#10;83+vuwGQPl0+hWoUGp/l173jKjj63+nNrf7D3U6eHW2JNFNOve8ZFvp/rf7H/D26CKHOerj06974&#10;nlT9f9b/AA9p5BVxQ+XW/Pr3vha305/HP+te/tt2eoBGOvE16974aRxz+eAOfx9fdldaGmAPXq4N&#10;Qa9e98T/ALwT/T/Hj3rVU6gOt1UHHXvfrX+oH0/5F78a+GD5V61qPl173jI4A/1x/tv6e6UwT6da&#10;7TU14de984aeWdj40kYCymyn/YW9urHKwHz4dUaZVADEde9vVJtnJ1cgjip5BcfUqSBq45I9uC3u&#10;HAYLXPl0il3eFF1Ypw697FHbnVdTUorzRMzA3e9wov8AQD/H2JrPlu8n1SsuGAzT/J0Fd15vs7DW&#10;HcNjy697GHEdV0UMSTVCRqq39LAFhf6H/XPsYbfyhEmmSc0xwpx6ja+9xCsojteJHp8uve1xR7Yx&#10;OLAeKlU6EW2oDSp/AI9iOz2S1skqgzU9A685l3fcDpL6QScA+vXvc+SoiiQuxRX02VRYKi/7So4v&#10;7MCkCElRw8ukAjlklIkqa8T/ALPXvbJ9zqY/23ZjpP4C29PtIKu2sdGIhjQD0/n173gkCyMWdh5d&#10;OlB/Z4PvwjomDQk5HWzJpj0jhXr3vFJULEniDAzSGwCDSAR9f98PbyxFW0tmvHpOys7lqdo697xN&#10;LMF0cBibkE8gf1ufz7XKK0CHA6cXw2YEHh173jQyOHbU6sv1S1rgf7Uf9597/UYVBODw6ueFWPXv&#10;fmYsLAoinixPJB+qj3ZguhlPpn168SiVHE/Lr3vDIRbSPSRwNNma4+pv7SFVICqStOq6qkN5de98&#10;6eYU7k6tbEWFvqL/AJJHuhRIwOPHj8+k88fjR0pSh697zpKSQ6h3P1031Ej62N/b5opNK0/1V6Tt&#10;HQaTQde98ai+hiIxG0hFrcn/AGP9Pe1JwF4HrcPxhdVade9t3iLSX03KqPoSL/4+2nUkZp0s8QBO&#10;00697cKSkVwzP+1YfT6XH1H19+iUISfTpHcXDJ2rnr3uIwCTFU9d2/H0AH9f979qhIPiP8ulKnXE&#10;C3b1729Uxlk4F3YLYIRpuPz7oVec0UcOiycIoqcfPr3uLWwJGNUzBSCfSD/vdvepUSORkBqacOn7&#10;aVmOmMV+fXvcaCWDSHkIsPoB+R/U+2PDIIJNOnpY5A1EH7eve8NdVabCEAggfjmxH193ZniXWuc9&#10;O2sGqpk697aGDuFZ7jk/63+w9to7eIQeNM9GC6FOleve8EsjE2a5C8XNxwPpwfdA0okogqP9Xn06&#10;iKOHXvfDzaRcXB/wPt40QVc0r1bw9XXvcmmrowSJANf0F/oPz723fXSajpma1enZw697xzVGpnF9&#10;Qvxc25/w9tGYrRVzTy63HDQCgz173iSodCCPp9Pz9P8AX9pvHBBr69OtErCh6979JWPexsVPAFvr&#10;ce6vcSq5B9P5deS3UZHXveBmL8kf74+2i6sFkTJ8+nQAuOve/KV/xva39Of9b2/BLRa0yT1og9e9&#10;xp302AA+v19+lkZWrXJ9Onol1Gp697bZ3BJB5P5A/HujymgBPS6JCPs697juQbE8ngek/j3SN1YE&#10;8M8D06oPAde9w5QCBf8A1iQebe6yBRISvp0qjJr/AKqde9xCyoRpP0PJv9f8L+2WJ0V4H06fCllN&#10;eve5ZmvEFsTx7ZUtxwD8+mBFR69e9tsjMWsbaQb8G3P+x9vg0Y09OliqtK+fXvcaV+Wtfm/B/Puz&#10;LqQLwPy6UIgNB1723Pe4PHP1Nvpb6D2WMjVIOM9K1Hb173jY6QALAXJv+efwfdKM2pvOnTijUa9e&#10;98VcvdOdRt9Pwf8AH21GXJU062QBk9e95vGqgNIBe1ueD/h7eITQQeNemtbZReve/ayFsNLcn6Hn&#10;3sd0h/0vXtAJJPXvcaTW5sWCqeD/AFA/w9tMlKMcEZ6fQBRUDh173JpggYKxJAHB/r/hf2lY0qy5&#10;NemJi2mo697ls7pewIU/p4v7qwAc0rw6TqFY9e9xhL6yCxBNv8Ln3tJGBVFGOnmQ6R5jr3vmzyKQ&#10;Qobj6fX6C/J9qkZhUCo60qRsO40697zR1TNGfqvNrC/J/wAT7c8co58QVPr028A1141697mQz6ls&#10;f62/xBP9D7fjnqV15Hr59JpYip69741I9SFbWtc/7f8APv00bAMyGqk9ehrpNeve+CyFF/F78EC/&#10;tKjlPLj04UDmvXvcoVI/1rf0/N/6X9qFdWUJXPr6dJzB6de9zI2jZb3v/tr3I+nt6g00Y16TurKa&#10;eXXvfNHKiyni9/qPqPx72NIeny6oyg5br3vKzs/J/wB4Nr/nn3o1KgJ+XVFUDr3vh90yG7HSvF1P&#10;5AP1HtkyNGpMhz1YwBgccfMde9uUEizKbOqEDVz9Dxe1vd0k8TuQVx0imQxGlK9e9zqZYZj4m9Mh&#10;4vey/wC8+/L+owBHSacvEPEXh173AyUMlIwCkuDyLfj/AGPtPIXi1On4Tw8j0qspEuFqwp173ioM&#10;k8LgSWZSw9LfT3eO4GruGSPLh05dWSyL2VHz697kVtQsshdVVlJuVsLAfQjj23P4bxrUYHTNtEY0&#10;0Go697lw00FTEmkMrf0Rvp/r+05iRoywFD8+k8kssLmuR8+ve+UUU1OWVmZgx45JUAmw4H59qYZG&#10;U+GFrjiOqyPFMAygDr3vjKtRCS6p+2xtqt9Lfk+9uJGVdfrw6tGYZBpY9w697ckmgmiUav3FA+tr&#10;AkfQH3dYUdGJxQ+XSNklikJp2nr3vBCAVZCWADkkryP6fX/H26EIIFainn045INeNR1725UjRNOq&#10;6xdSPTbk/wCFz7toDhSTQBukVwHWInT172/1NUKPRaNjqF/xf/X9+YRxlixrnoohtzc1qeHXvfFq&#10;/wC5h1BrEE3B/H+w9+aPIdCeHDqwtTFJQ9e9rva2QWOkcSlNRNhzxb8WPvZlHhI1cmoPQV320aS4&#10;BjGOve3CXOKlQkUcmksSATYj6/j2heYxOyA46SR7WzQlyteve1HRbmSJ0gMvLMtyAbFv9Vb8exBt&#10;96VYK/CnRNdbI0imUDA9eve1FUbmVZR+4GJsFN7G4/1/aq+3LT4aQgYJqeiePZGZMjh172o8ZuiA&#10;NGJSNT/Ufj/Ae9225QMrI7UYnz4fl0S32xzMCY8gde9raLI0E9M0beP9wXNrfUj2Ioby2Vf1EBqv&#10;Hga06DL2d1FMHyNPXvbJLgaKqkZ1utxdQGPpP44HskbwPEBjY6ifI1HRom7XMKhTmny8uve3jF4e&#10;SgLSTLqiK3j12sbf6kn2ebfGY2dpmJB4Dotv9xjugFjNGrmnXvafytZXCZo4adTASdRZrmxNuB9P&#10;bdxeTrcmOnbThXo4sILUxh5HOvr3tMMsVPMZQqpJ9SBbi/4PtCTFg6e4GpPn0eKZJk0Ekr1721ZG&#10;tyN0alqpYrXsFIKkk8g39vT3Ujr4StRD5efS+0trMVEyBvmeve+qPJZWPSKhxMt/1W0SAH/Ee/GW&#10;RpAGGAOtXNlYP/Ygr8uI697XWGzVZTyK6TODYEAE+7RRHUpU+flx49Bfcttt5VKso697EQ9iSLHH&#10;DVpHKoAUEr6wLfk/W/u99O7qbciretMn0NegevJ0bOXtiVJ45x1726U24sJk0CEJGXI1qAoYk/6r&#10;+ntC1kJyEpXGan/J0gm2bc7JywOqnDj/AC697VFDhaTxO9M8Mkcy20M41KTyB6v+I9uJt6ItG4Hh&#10;Toju9zn1ATghl9B17201+25jpHj9B5YDmwH+pK+0N3buzNGy4Hn5jpfa71GKknuHXvaKr9ta5gBG&#10;JF51KVu4IPGkN7TJbmKUSRrqWlD6g9Ca03wrGamh/lTz697wVW0qSelbyQiKaxAt6foPqCB9faC5&#10;t1MQY1ViaZ6dg5gnimARtS9e9hfkNrVEM6rLC7xkkq5Fzb/E+0DK1CpFBwzx6HNnvsLxlo3AanDr&#10;3tPZXCfYRapQV8p9KW/H4FvbIi8NgHzUefRvY7mbp6IeHE9e9pWfbjVCPKBwLnj62H0HH59uKq6Q&#10;SO0mg+3o+j3hYXCH+fXvaRyOAm+oDBQTf/aT/tXup0PqWlOhDZ7tGfSvXvbK2KEcUgYng/0PvekA&#10;gDK06Mxfl5F04697R9RjIjUahGSwsdXC/wC8e08q6ACwwTjoRQXsghoTQde9wZ6Es7Mnp0cEn6/4&#10;+9BWbVX8ulUV2AlGyD173Fhon8uqVjoXmwJF/wDYe0wD6+5dJH8+n5bpfD0RjJ6975rUSROyogWP&#10;kWAsTb8lvbySStGrcBXqhhR0BY1br3uXT5KRHClW5+n14492LOzOD5dJ5bJWGoeXXvbqsjTnUg9Y&#10;tyeOPzz72CVINfLpAyLGCG4de9u0R0m0jKPT9B+PelAFJSck06QSDUAUHXvcmCuEfojUcH9Vxb/H&#10;2qDnuEdOmJbQvlz1728QVRdNbFb/AEU8XH+sfbgNKVPlw9ei+WHS2jNOve3SnDyIXYgnmxuL/wCF&#10;vd45AVBIpnpBLpVgowOve5tPNEqhJV1G/wBWFufpYe33NVahoD6dJ5o3arJgde99RveRrtpBbhfx&#10;/rX9tqSaA+Q686UjGOve3Pxkm4b8AD/W/rz7vBIiR8Kn59IiwpQ9e98xjI5kLN9T+fof9t70ZJC5&#10;WlOqfXPGwVeHXvbDU0wgkIRbc/rAH4PF/axQSAfOnRrBOZl1Pn5de9x48T98zlyqEC4d/Sv+sPd4&#10;bZ5FyfPj5dKTuRswPD4eg697TubxdOsDUvpkmfl6ixGi36fF/X2lu4BpZPP1BpXo92zcJppfGJoo&#10;4L6/I9e9pRcVUU0KhJ2dGcAMU4FvqrAD2gaN4WUOaimD0dyXccz62UAgevXvc0VUEQAmdWljdSIk&#10;I1i36Wb/AG309tRlYxRzUg1oOkXgTOf0gQpHE8Py697eYq41igTsIgvrBRgNAB4Jtz9Pr7XGYmq1&#10;Prj06LpLT6Y1iGqvr5/Z1727wVEKHSj6y5urn9Jt/X2uinDUA4noumhlcVcUpxHXvbnSVTfeXMhD&#10;+IHRe4Kj6m3tyjOSp4dIbiBfpqBcV49e9vIrHZ0+ilm4/obfW3txU7yqjj0Wm3VVNOve5hbzqDK9&#10;gpNlHBP5t7dcCRQoFKdJwvhH9McfXr3vnDBDGUaRDO9yUXgRgfUFz+ffooVVBXJr/q/LqskkjVCH&#10;SMV9f9jr3tiyEU9dKxm/c0s2jSNIj/CgKvFvaeYyMX10PkB6Do2s5YbZeztrSvz/AD697ZnwORYr&#10;MlPKCG4lH7enRyrK5I9pTbuXjZOPEdHcW9WeI3cEDy41r8uve3mnyuREkVHk2DuNKJUa1Zwo/SJb&#10;fX/X91UyzqUkGnJrU/4OkE232bo1zYggVJI9T8vTr3t5qNn47c0fgqYIjNINKuiJZ+Prf6H2X3uy&#10;W12GhAAB9c9M2fNu48vNWJj4a+RJ4de9l67A+OdbTJU1+NgaMLdyyJZdP1JZAfp/rewPf8szQGsQ&#10;ZaD7QfTqaeT/AHk2vcjHaXbhJOFD/n697KdmcDlMHOYsjA6DUVWVVPja39D/AMV9hB1dCY2GlgaU&#10;PU4WG42e4Jrhep/1enXvbVcWA/w+v19smtaHow08ade98QbfTn3slj1rNc9e993N7/S/9Pr/AE91&#10;p5jrzEUHXvfC9788e3AKCp60tBx6977F/wAc/wCtf34qKV4depqPXvfdzf8Arx+fdQKrnrwai0PX&#10;vfhfgc+7sOt0Neve+X0v+P8AD8/7C3v1KnrRBqOve/f4/wBfeqilKdbaoxTr3vo/7Dn3YcTTq3me&#10;ve+/qOLE8e/VOofLrRoaU6976/H+PvYqergjhx6976/B/wBf3oEhqt01mpr1732OBz+P+J96buwO&#10;reQA69799Tzf6f4e6afXqoABqeve+tVzb27wFOnAQO3r3vlfgf73/rf6/tsaq1HWuDV6976uARf6&#10;DkH88+9nURq6o1D1733f8/X8/wCNve6VFBwHVq1JHXvfX+w/4j3sgsB1uvAA9e992/31/wDePeqH&#10;T869aIwRx6978OP+J/2/vx0mvXhSuOve+/xx7oBQ1PA9b4ZPXvfgD/UD/XPu2rFBw69q/h69779J&#10;t9eB78ARkjj17zz1734fW5+g/H9Pe+NB1rSDQevXvfYN/wAc+648+vUGU8uve+J+v15/w59+p69e&#10;pmo6977uf8P8Lfn+vu4pgdaFKjr3vq/5/I/r/vXvTenXjw09e987/wBbH83591FB69eXjXr3vkef&#10;pb3ZUoa9aNQ1D17378Ef4/15/wAffmPdqby62OBPn1731/iPrxx72TqHXqAsQeve+z+L/wCx97Th&#10;Xz6suKde99CxP9eOP9h78/AjqrE0I4de998kc/7b3sUGOvD7Ove/AA3HupBrUdeC1Pz6976b/X/N&#10;uPrb3sY4dePb1733yeLcD+v1/r9fdq+fVDXr3v1rn/YcA/Q8fj3qtetgY69799fza34HA4/p/j79&#10;kdep173zAIJP+x/2P4t79UHj140Jx1734tyB/X/bj3sCgx1rr3v1vqfz9OeeP9b3vr3XvfY4sP8A&#10;kXv3Xuve+/fuvde99gc/jj+v+v7917r3vkPybcH+l7C/196NfLr3XvfK/PF/pYfS3Hv2ade6975A&#10;W/r/AF59769173luP99+fbeR1rr3vna45/2/txO3uPXuOT1732Lf7Ef776e7rVq/Pq4YgY697yD+&#10;pJ+v4Hv3hCvoeteeeve+agH6X+tyf+N+9M1FGa9aNKcOve+VrH8f6/4t7oq6tQ61kV9D173zXjkX&#10;5Nj/AE493J0vw8uqVoeve8h/2H+P9fbZwwyc9ex1730LfUAm5/HtQGydJ62K8eve8igD6m/+t78f&#10;n1oajgde993uSLG1/wAce9KpI7uqtXi/XveT62H4+pv/ALx7cozKR1QsWBA6977uOLfVf6fTn24Q&#10;ART06beShA8+ve8gN7C/4P8AvX090WvTFdRA4/b173xsb8av9v73qFcjrxr8PXvfLUCDe/1H9B7s&#10;Eo+odeRaNU8Ove+eon8jj6An6393CqMjj1YDhTr3vMv9OPpfn/eLe/YHTWkZ1Hr3vmhv+r88Hji3&#10;v3A460yquR59e9yQfoP+I/A/A93UkrX59VUEZHXvchGP+2Fv9h/gfb2SM8OvOGoacT173IX6g2sD&#10;/T62/p7qSVHZx6TSKaCnHr3uSlvoL/1+n4/xPt9crmnSYgnh173JBA/PBH4t9ffgWBNMdJyMnr3v&#10;PclRfkDgW+tv629uxsx+PqlSDjr3vG30+o/xB+tvakVOOrUPDr3viG/T+f8AA/n/AA93YKBQ9NSU&#10;Umv8uve+ifx/X8f4H6+6gEtpA6YpU0A8uve8DH6kcf6/+Ht9RinWyFoAeve4rH/Wv+f6X92JArXj&#10;0yygsQfy697iMxANybE/j6/63twOzMKcQOrKCTTFade94Gb6/Qj/AGGr2wCRnga9bCZFeve2urY6&#10;eP8Aebe7girV6WQijHr3tNVRNjb635/1v8PfmJqKU4dHEC0yeve2eUn/AF/6+ym5LMNXz6MYxivX&#10;vcVvr7KZfi6ePXveP2k63173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde95EPI/1/a21bvA6qeve1Fj&#10;pdDxk8gMDcH8W9jWwmJQqOi67jLIQOvezSdU5doK2kZZWQI683Fz+QD/ALH2MdnuXEhV2qRw6g3n&#10;ex1wyrTJrjP7eve7adg5SLIYSll1XtCn+DXAsS3ufNmuZJbKKVm+EU9PLHWFPM+33Nnf4IFPP/Y6&#10;97XjEkEXAFvxz/yV/j7O3ZWj0qa1NcdBSX4amtfl173GlUAWH0uOR9ATxe3+HtpA0THQKgjz6S1V&#10;WNMjyHn1723vqGoC3+JJuTY/T2qgQgkgBa+v+Tp5QrsoI0V697iP/hwefr/X8j2mkjAFeJr5cOmz&#10;GK49eve4bm3Nr8fi5596o5qr8B0sVHIKyHHXvcMltLEWFz/sf9h78kA1rKDgdPaF0gISQOve8HBJ&#10;/r/T8H+vvRXRVozXPVgtRUV697wNdgQRwOP8PbiqqBtRNaVH2/Z1YIEYnVQjPXveJwBzb6Wt/Q/7&#10;D8+2VeTGlcHj04CXofXr3vAQDfVdT9PqeQf8femdDGU4562NNKL/AKj173iKk2BvYH/W91BZMpx6&#10;uSPPr3vjpRlN/wCybc3v7q0g1AOK18x15WIYAioPXvcZgAeB9f8ADmw9sOWKGlSa+fThao69746B&#10;+nix/wAf6f4+9aX1eIf2dbqePXvf/9f5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691732PbsbUND1o9e9yI2sR/T+vtep9OqOK&#10;jr3uahFhz/vP+PtbG3mekrihx173IVvwPx7WJ+0dNHPHr3vOrE/U/wCPvxpq+fTZC+R697zi1yfz&#10;b/b/AOHunGgb16YzTT5de987mwuRz+PfqDNBw68uCQo6975p/h9Lfn6396JNdPVW+XXveQG/1P49&#10;0qF7eHTRxw697yr9L3/339feqsSQ/Dqtc9e98xpP1/1vdcaqjpxSVNade98h/W3HIv70QG+Lget6&#10;q0Az173mBH6eRf8AP59tNRKqM06eQ5I697yqfoLi3+v7aPc3z6d6975j8H8/1FvbJ454dbFeve/H&#10;k2vx+D/vd/eiRTpxWoD1732rEccEX5PPH+x96Yahjj04wqtBjr3v1xe9zfm9vp7bNRxPXgajPXvf&#10;Hn62BH+v7q2ePVq0HHPXveM/k/4/nkW/HvYAp1UihqM9e98Aqjnn+n9ePdSCVA+fVtZbt697xkjU&#10;Rbg3ta30Htsqtanj1YAlT5U/b173xIHH5P1H+w91YAMCOrJpDg1pjr3vG1m5P1H+++nvRxQ0qa8e&#10;nWU6QFPn173wt6b2/wAfd1qDUcD1ZRRz/h6974EG1zbj8/7z79xND1fUNVCeve8JFif6WB+v1/x9&#10;pnDhc9aOV6978eWAA/21/dDq0kkdeqFXJ697kwUFVUsQkLGx4NuP9if6+344WLJQcR5dMSXKRsAK&#10;MSOve1JQ7NyFUC2hgCLD0nm/0t7M0225mAULitekUm6RIKO6qPWvXva1xnWFXI8TPBI4ewClW1C4&#10;5Y+zW35duJtdUJpx6Dd5zXZQrIHkHb5evXvYt7e6o0QnzU6xpr1HWLO/+It7Fe38oqTG1wuKY6AO&#10;6e49pGyiAkmn5D8vPr3sVMbsvFY6FS1ODM/IUgfQcDV/rexfacs2lpEJQobP7Oo83LnncrwERvpQ&#10;n7Ove1ZBQ0sUKRRJGhHqYgAAt/U+zqK2iQOAtDTHp0ErjcbmZizkufUnr3uFWPDCmhSNC+pmJHJH&#10;9L+6yqkZWpFaevVrNJLiQYoeve0xU16vHLpb0rxYD62/r7LJZ9Q7TXPQksrAp3Sca+vXvaUkkllO&#10;uQ/ttYC310j9XHtnQXNa0J/1Z6PKxgaV+Ide951qtC6KdFA/SzPYsAB/j/vHtUSiARoBU+fSGQB2&#10;1E9e98lmZdTMqLcDTrsb35DW97UtTU9K9JSC5ABzX8uve26TXPIj6rabmVgFGkXvpX2+miRmLDPR&#10;imhainHh173k4kKEliPrYXJAH0v/AFv7eHZ2qMHqurwqgAZ9eve8wcOGGnn6D8D0/Qe2waj5V6SH&#10;tBY+fXveB1SRhJo0yg2uzHi3+H09syqr4Q6cZ620zCqg9tPIde99GTgrdbg/gAHkc+6KeCscdN6C&#10;SNVeve8bNfmwIIt6QAfpxc+/UZhprTOOrKNOB/q/w9e9uFCsa+oN6uAo5tf+h9uqzaiKgY6S3TOx&#10;APDr3vNKBLqvpspADDgW/P8Ar+9lSaNXh01GTGMefXvcGXTFL+3yNP5PF/admXR+fSqMmSPvxnr3&#10;vyESEBpCC1tdm+g/p72C7OQDWnWnBSpAqBw697xTeOGTRCxJBFyfarhpoa4z07EWkTU/XvfP+LSw&#10;lo0Cg/QyWFx/WxPttbmQgiE6c/n1Q2Eb0duve4MkpquWJ/Oq7X1XHuutixJ4049KkTwBReve4bxN&#10;EpZTex44NgD/AIe7qEBVX6ULIshCnr3vAZrPrYkELbm9r/n34mo0+XToj7dI697mUxhl0621KpJI&#10;HH592SMFjq9Ok84kjrpFK+fXveCvlhFxGABqP5vwPyffiFxpx09aRu2XNT8+ve2qXSVBWS5IufoP&#10;p+PaeVECFiKmvr0ui1BiCOve+oFebkLwv9pvpf8Ar7Y0PrNcCnW5SkeK5PXvfpDpJDEHni39f8Pd&#10;1SIkZNeqoK0K9e98oZY/JpY3Gm41Hi49tPbqAQ4xWvXpEbTUde99VckahWSwubFR/rf19pp9CsaZ&#10;r1u3VjWvXveOnrIxqWQXDfQn6j/b+2VlVWVR1aa3Y0Kde9+8oJNiLXuP8B7v4leA69ooOve40oLK&#10;DySSfz7cko7Y4jp5KAnr3tunRrXJsbfT8nn8+2mNGAPHpdE4JAHXvcItpYD6qR+D+f6H3tdQzw/z&#10;dKgARq8+ve+mZWUc8XI/HH+N/djpLE/LryChx1723zRgs30Njyfxf/Ye6P3aT5dKkkIA6976DiwW&#10;/IFgB/tuR7L5SwJApx62UPxde9xn1L9CStxb8/7f2/qOqh9On1IPXveNiQefzz7fElRVKV6cFCOP&#10;XvcYoCfUvB5Fvr7SzBW7q56dDkefXvfDxo97Kyjjg/7f2wULgsDjh1cyMvEg/Pr3vlHGEkOmw+lz&#10;9b8e6HSsarQ/bXrUkhZBXPXvfGeJmuQSbWsPbBV34Z69E6gU697wLG/FrXJ5/wCRe1CqxcRjH2/5&#10;+nS6fl173mNO+kk21/6/F/x7ekttJ1HP2dU8VAcde9411xspYrYcW9oGSrENj0+zrZKuKCvXvbkb&#10;mMMTqN7jT9PemZg1APLpJgPQCnXveHRdrlRz+f6+9KSGBpnq5agoD173zHpsATY3vwDwfZpAQ0LB&#10;wDU8etA1FSMde9+UauLAm5uPx/h7baEaynlTj14mhx1732sZBNiFJP0v/sePd4oKKoOacP8AZ60W&#10;1D1697yurFl5BFuSPpf/ABPv0jsVMdOHTYI697kLSnQGt9L/ANb/ANfbLQ1kqBQAV6ZacB6Dr3vC&#10;SBcAaf8AXHNxyPe41SgY8D06AT3E9e9+QkEFSOPrb6+7kGNT5g8OvGlCrde9z421cE83v9R9ffhV&#10;mqxpj+XSNxTIHXvcsjSvBBvYf4/6/t5GRQAopTh0zWrVPXvcSZNRB5Nh7TyxIQxp59PRyEDHXvfU&#10;euPkE2+tvzx78qPDwHEeXW30vgjr3uUtQ7Aurcm/+BuPeyJAqkYI9OmGiUHSw697miaSRFDk3AsW&#10;J/r/AIn3tWV1KOK16TeGiOdHXveJKIOLoNZLc8i4/wBgPbT27CaqnGnq7XOk0OB17334XiZle/1+&#10;h4AH1sD7bVHVVL8Ot+KrrUde9ukOsaRAArW9XP1/P0Hu0ukxM65z0hk0kkzGvXvfCoqqiMC4Ksee&#10;QLH2yCUfsHl5nq0UELmlcDr3uXDk1qIWimC30AXBH1/xHtTDMCApFTXz6Ty2RikDxk0697ixLHf0&#10;ko4P05Ib/Hn278Oo/wAXT8pfTRgCOve50MugaX5BPH4Nz/h7sKlsUBp69JJU1HUnl173IjAgn8w/&#10;tcD/AAP1Jv7TNU6U869MufFiMXXvbpkJfJFFICWIUXC88+3ZjWLAoQc9IbSMRyMhwOve4lJOH/a1&#10;i5IvY2t+CPfo52B0lfI9KLiIp30697VEcrUUAj4Ia5B+liRf3S4NFQDiD0RugupdXCnXvfbAkLUM&#10;4uF1Dnnnmw9pCaK5cVr1UGlYQOve3bB1Bqqh9Tagik3Nrgr/AE9q0mHiBsUC8OkG6ReBENI49e9w&#10;crkJ46t2MjDTyt/rx/h7S3U0pKAcM58uPSmwtIntwKcePXvc3F7hqZKiFHd2UsOb/pA+t/bX1L10&#10;kCvSW+2iFIWZQAf8PXvYhQ7naIpFHJrJIsNXrte3s4TcHZgrihA88eXQQk2NZAZHWn+Dr3sYdn1b&#10;ySmerlCQhRIElb0/T6XPszsHQeE0uAGyvoK9R7zFAqRiK3Wrk0qOve3fce6oFkWCCVdOkgBeQov9&#10;AfZtfbvGC0cBooI4dFuzbDIyGSUH8+ve0nT5ryyKGOoMSSGt9Pdba+jnw/HyPQgm2xY0qnEDr3ub&#10;VjHzgmyBja5X8G35t7dcrjWtKmgPSW3+riamSOve2CXGLIU8TXBN+Cbf7b3tYg+peJ+Xl0bJelAf&#10;EHXvcRqKUSaeT+OfwPz79KDUJWlB0pW5jKauve3yjkipw2okuEAANuf9b2ot2MagsBx6KrhJJaEc&#10;Ceve22tqGkIbVp5PAPPP9b+3JSrsZUFKdLrWBVFCK9e946KodJg6yWKkG+q17H6G3tTbvGzhmGKd&#10;XuoleLQw697WibtqgVhWVwFAAIY8H/Ye/SskiKkdVANfn0Gm5ftypkZQSfl172ucV2FVUAjDyrLq&#10;W379mH+Is3tszRpDImjUT59Be+5Rt7okqCv2de9quj3VjMpIJquOOGTV/nEOkkX+qr+faZLJHAYB&#10;h59EFxsN7YoYrclh6cf29e9rwxbczFOtNFXU0UmgMspBWTUR+gj2jurWRkSOIhu7y4joJ69426Xx&#10;5ImYcKeXXvbNW7RqIYWmqIY56aNWKTrpdW/qCV9pZLCaIPJIpKnzp/g6MrXmKJ5QkLFJGOV9PyPX&#10;vYHZ3Fx5CRovAU0OQODpFjwVYeydo0aUA9uK+p/zdShtl+1ookDVqOve0jPtapgV3gZin14uCSOS&#10;LH23JD4YDCpz0Iot+hlYLKAD172jazDSkytaxPBIuSLf1U+2JNB1HI9R5dCO33KPtBOP9Xn172lZ&#10;8MpjmEhuxb6gWsL/AEI90o9QyDFOj+HcyGUp/PPXvaUqdvy62MahgovqBBP+396Qq4CyZocH59Hs&#10;G7ppAYmp697TdZipo2LLGbf4C5J/Nx7berOxRqUHR1b7hE4oT172zCgYM7OpLXsPqOD+APbZWZ2H&#10;pToyN2pACkU697iVVEFJHCXF+eDe3uqRsFDN69KLe5qK8ade9tuiKmsxYO5vxzYf7H35tQ1sc/Z0&#10;s1PPgCg6976jr5tTBrBF5Gj08D6c+6CQal8MVFM5r1Z7WPSCuT5169750lbNK8nkkUR8m7EX+vAH&#10;tpG0Cq1NSePTdxbRooKA6vl173zbJCORVQgpezN/h9b39uKePl+fWhYhkJbieA697eY89FHCQFFl&#10;N9f+P4HtxZWDggcB0WttUjyceve3CgzksrFlfSoB4/BBHPu4uCyalB4/z6SXW1RxrRhU9e9u4yqH&#10;SoYa7/4mx/PPtaJA0Z+fRf8AQsKmmOve3ujlDRGSUqAWBuT/AF+lre2pH71+Q6LLlCJNEdSfTr3t&#10;xhrU8htIrBFve/HA/B91SukMeFfz6Qy2zhcjj1727QZFZl0mw5te/wBf9e39PbpmOto14H18ukMt&#10;mYzXr3uFUMp1mRlOk3UC1z+b8+1ttKSVV+C46UQKcBPPr3tqlrJHOm90+gVeLE/4j2pk1SKAxpn5&#10;cOjCO3RV1Hj173wamSaJZJtRVRxfgkf0HtrSGJJz1Zbh4ZNMXE9e9s9WdSmnhUAg3RV51MeL/wCP&#10;ukutmVVArTz6NbY51zHHmfTr3tF5HBmDyzlf3CrO2j6q4H5P5t9fZNdW0kK6zQGtf+L6EVpugkKx&#10;A9vAfZ172z0bSUscVRUTeeSUGL9pjpIb6XU+242dVZ5G1VFMdGNyEmdooFChc549e9vsNc9JCUlX&#10;VOxvEgPqCX/I/B9q7eYoVGa+dcU6KZLVLmQNGe0fEfn172+Jl40rEQLpm+1Qahy1nFyOfa3xAF11&#10;qQeFePRYdvZ7Ykns1H+XXvb5Q1bJL/lDftr6oT+SxFyvPtXbTsQ7PQFuAPRXdW4aOsHHgeve1HHk&#10;ofPBE1tM6k3P4I/pb2qjJkmRGOkZrTolezkETSLxXr3tR01pv2gV0gfq+gH9OfaklS3cccP9nomn&#10;/T/UNfs8+ve8+uKkXQkSNISA0vDW/wBa/tHc4LPGNRpx9Omgr3DamYhfTr3vHW0/30UYNRKjxFyi&#10;6mWPk/QqvFj7ThpAFMmf8nTlrN9NIewEEfaf29e9pCpxNql2H6jCzDm51L70kCNWlQPPoV2u5hrc&#10;I2Mj9nXveTbWYz+1sjFXfbx1+OWQGakqjpjkhJ9Rgkf9LW+lvamOOZGMtMKK54EfZ1fe9u2jmCye&#10;2LmOWnayDz8qj0rx697Mk+c27vPGpUYqWIagFrMdI4E9O1vWjL+Rf6MPr7U3NzHNJE+FXTw6hE7X&#10;vHLV8UvAT/C4rQjyofL7D172BPYnUm3s5TssdMoldCdSi4LEfT/A/wCPsE7zsFnfQtNZUV9X2D5/&#10;6uHUu8le6G8bS+mV+yoGfTr3sl+6OiMnineTHmRk1PZWDNwP7N/x7AV5sd3ZyOki1+zrJrZfdHaL&#10;2iSOAWA8+vewNyeIyWHqJIK+llhZDbWyHS3P4PsneJlYIfPqTbS+tL2NZLdwwYevXvbbcfW/H4Pt&#10;jAGnpT+GnXvfR4sf99/sPegTSnXvl173655t7soBwetgY6975f61veuAz14VU8Ove+QAtx/tufes&#10;k54dOKCDny6976/4j3ckHHW2zTr3v3+8f7z7rXy69UMK9e9+PFuQfr9D7cByT1XgST1730OLf739&#10;be7gZBPXhinp1733wPz9Rf8A2PtsE5p1oYBJ9eve/f4f7z71Qju6tUfF1736/wCP8bf6w97oKA16&#10;9Xz6976/3u3+8+9UxXqtaDI69764FrEX/P8AsR79SooR16h4Hr3vxJIA93UGgPGnXm9D1732OeD9&#10;Pxf3Rz1ritPn17376c+9ihFOrE5JHp173y/4nkD+vvRNRQeXWwNYFcde99n6A/7x/Qf63uqmvHHV&#10;STWg6976P1t/j7uQFWo8+t/Bnr3vv/W49tcetVNeve+jyR9b2Hu9O2nVuAxx6977NrAf7z/xHvy1&#10;9etjhTr3vrj/AHm3HAPveRk9epTz69799Lgj/WP0PvWDkdUqK6uve+/of+J92Ock9Wwc16977Nwb&#10;f0/PvSmtK9aWhp1731YW/wCN+9HievHIoeve+f8AUg/S3++HuwI1da9R173xDX/P0v72TQdaoMDr&#10;3vu9vzbn6/8AE+/AA8etjhQde993H+xv9fdaUah68QK9e98rcfX68c/4e/UyCOtCop1730eDx/rX&#10;HI/1z7vhxnr1MV6977uL/gX/AD+feqBeHV2OfXHXvfQ+v1/23HvYOOqLk1PXvfdxwD/vv9j78eJI&#10;61WmOPXvfuLA2J/339fe+vUoag9e99i5H+H4/wBb3U4PXq549e9+F/8AC1x/r/X3b7OvV9Ove/Dk&#10;A/W55/w5+vv1BXrVBXr3vkBa/wDvH9be99e6975e/de69797917r3vkCB/j9CP8AA/ke/de6979w&#10;Ta9gbnkDgke/de6975c3AJBB/H+9Wt7917r3vmAB9Pfuvde99+/de6975qP9b8/X6j+tvfhg4691&#10;73z/AML82+vvwKlhnrXy6975Ac/7C3H/ABv3ckCtB+fW80oOve++B/vF7e9agX456vknr3vKvAv/&#10;AF/2HvxFR1RiPLr3vsE/Qj/Wvf3VTnjTqtScde95Bqta39f9b3cVD6q/Lqn9Lr3vv6cn6n6j/D35&#10;lWoB63T06975Lb8H/Ye7/D1bz69753A/33Pu9dRof5dewOPXveQAKp5+v0/PupVlpT16ozHgueve&#10;+V/yCP8AEk+7VbVRTTqgNckUp1731f8Aof8AeP6f6/u4Go56RNWvXvfMHi39fr/sPdakCg6qRQ9e&#10;98ix4/23P09+AqMcerCpBp1730/ptY6rc3/417cVf4urcB173z4A5P8AyT/xPuympyKdUEmo0P8A&#10;Pr3vKGuAL/6/1+nvdBWp69oFST173njN1sbKB+f6n/H3oLQ56bKlePn173JU8KLj6WvwePboHpw6&#10;qQ2AOve8y2H0N/8AG9/e+tsaCi8eve5CE/qP+C2H5/ofdlw1T00QOLYPXvctD/h9OOPyfzf28GAA&#10;0+fSSVivw5r173njNyB+k2HJtz/r+6UWpDdJnK58+ve8vNubW/1/r/hce30XFf8Ai+qDh173iZgS&#10;Tbn/AA/wP49rE+Go6sCSB5de98bk2tx/r/1/oPbtB1agI6976Jve97jkH/H+nHvyUU46Tn9MnT17&#10;3HY8Xv8AX8X9+pqPTRoRTr3uNIfpb8/0/wCKe7VNDw6o2mlK9e9xWP1vaxH+8/4n3ZCU7h1qtQOv&#10;e45P5IA90PHHTgFMf4Ove2mrYi/I+vH591FKkUz516XRAeXXvadqm5J5v/re9kkHHRrAPTr3tqlP&#10;+9+yq4OD0YRfDXr3uK319lUzdO+fXvfD2l63173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde98l+o9v&#10;RMQcdaPXvbtRPpIuQLn/AF/r/X2KtqnYAVFM9J7gakqOvexr2HXtT1dOyv8AR1Om9v0/j+nsX2cr&#10;R3Rk4CnH/Y6jPmq31xPUZI49e92s9I5yOrxscGu7BQQL3GlrX/1/c38oXrOqQqQ9R5+eP5dYW+4N&#10;k1vdL4a1B4kjzz172ZCwJBv+LXU8MPzf2NFiPh1qK16iaUAw0U5r173wfSbj9JAtqvx/tvd3OTqJ&#10;x0wsYjDVzQenXvcGUBRYnUbXtfi/4PHu6Oz0bVgdVRWYh24de9wJFv8AUFTY/wC2/wASfbbEhKkj&#10;TXpx8LRKUr173FdTcDi1rG3uxZstGpAGT06XNMCvqeve4bxi4BIAsTxe/wDsfdFfxCBWnTgkBIFa&#10;evXveBgFINrE8D6fj/W97gQAkCvHz60lVGM1PXveA8Aqfp/j9b+1HhLlqeXr06yq+aZ697jGzM3H&#10;0Nr8/wC8X9tJGRQg4Hz62uAKnHXvfnPKE2PFiPp+fofbZiJUqR5162F1KRWmeve8bH0i4P6jwPwP&#10;+Ke2mR6sAQMdWyWNCOHXvfF9J+n6f6MPz7YjMi0B8vPqsZZcf4Ove4jAEk/Sw/qLD/Ae3nwKkdKq&#10;EDP8+ve8V/p9L/U/S/8Are60fXUcOvZrXr3v/9D5/wD7917rf49+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373sGhr17r3vKv9Pa2I1WnW&#10;vl173Ljf/W/2/wBLe10ZqAp6TyL173LQ88+1SHTUHFOkzAU697kqLj/Y/wDEfn27rWo6bNa0697y&#10;qTfg2J/r70+FwK9NlQFrx697ygj6fQ/19tAtx/kOmqenXvfJT/j/AIf7E+3sYFPLrZABp173lB54&#10;/wB4N7+29Knjmnr0yaefXveQH6G9iPr70xDCjdVpXA4nr3vkDf6C5H+w/H9PdSoPA06uEYnSeve8&#10;gP45PANv6H6+9VJUHzr17QSA1ade95geAT/tv94NvdGBAYEdOqWFdPXvfMH8Dgf7z9PbZppo3T6k&#10;de95hYAf0/31+PbD0HVqZp173yKgEG/F+D7aoa5/Z1dFJB1de98T+QB9SSebA2/xPu3z9OngATp4&#10;/Pr3vsD/AFwSB9DwCBb20zDhTI61Xy9Ove+vyQefp/vXunFsdaY/i6974sCfp/tvx/h79WmOtVHE&#10;de98DcD/AB+v0/N/dSSBqHXvOvXveL/eP8T+f9f3U6+NeP7enUI1d2a9e98SD+OSOLf65+vuoWrd&#10;2R1fSC9OI69760E3v/h7sE7aDPW6lTQGo9D1732ImYlVUsSeABfn8e66Dw6q7sBxoPt697nQYasq&#10;eFiYX4sR/sCfbywszgCp+zpLJeJGQWYYHXvagpNi5GrZFCPzYWCcX/2oj2ti2yaWiFTX5Z6Lpd7t&#10;4gWdgKmn+qvXvYm4TqeaQIzU7SMTYehr6v8AAt7OrTli8nV0dQQAKU8vtPQS3LnWytVfxWBp8xQf&#10;P59e9i7iOn4KSPzVgRBEutlUDUWI1BGv9T7FtjyhEoVp6r28ME/y6jrcvcx2YQWa1qOI/wAnXva6&#10;xWy8bCjVEsSlUUFEIABP4Bt/sPYssOX7O3h76tnoGbhzjfyp4SSGhP51+3r3t6NPCpTTHGn9hVRQ&#10;pAP+IHs0+lgiLLEgFfl/l6Dsl7cNrd2JPzNeve5YlURvpjEaraNE+pY/k/6/5v7WIDVVIAoOPSXU&#10;XdV1cR59e94/IBC4IDOfze7D+o9sSSacIKZ68IpNVeA/l172y1mViobo7Au/1vzpUD9P+ufaWa8W&#10;IshbUQMgeXRzbbXLMpqpHp172hMllvuJQFLG72VV/QEB/tH2Syyy3EqsxIAFKHoUW1osEaluIGfX&#10;r3tlMj63AmZle3oBJBvwbj3dYwADTz6VM6acDh59e9zDGWWPxHXoFpAL2t/W/tUyhR604+vSH6kV&#10;YvXPDr3vOuiIr5oCU+igAXc/j6fge9xvEsi61qSMeo6Sd82Inof8HXvcGrkVJg4Qj0XCMbn/AAY/&#10;4D35zHGa/ECfPpdAnZQmpHmOve46lnsAV0EXK6uL3uCbc+3w9AUUCnSmSRUGR173I16Qym92YEAC&#10;3P4t/gPbbOVILClPTpGxLkN6de95Fk9V9K2HAvxc/wBfdFcMKntz0ndTSleve8iwyVIEgULybkn0&#10;8ce9oBJI9cV9OqNIkJKk1697itTxrIxNyb+p1uQLflj7uyI2nzAHShZJCgXy9PXr3t0hx9JJH5Pu&#10;lPpJsbg8DgKB78sBiUvrr+X8ukEl5cI+jRTr3uJYxaUiJILEA/X/AGw9sPKAzNSp+fDp+okq0nXv&#10;c1qUMoLvpJ9Vjzf/AGHvaF5dJJoafl0m8chiAOve4klPdrFtXHGmwFh7oV0rStc9KEm7e0ft697w&#10;mJlAKjSATYgfW4/r7dCMHanp04HBw2eve8D+Ng3m9DX4dbXP9ePbgORqx8+nVLAjw8/I9e9w61Ej&#10;X9qQOCASx+t/yD7ZKaBVTqzxHSm2Z2P6goeve8VHUQxnVUW4I0gf4/Tn3cGIM3iEgkY+359XuYZH&#10;NIuve8WQySOBoGkLxp0gX5+o971BiiAeXka9OWlmynu8+ve2SSSaQgWspF/zyP6e/PURktjPn0Zo&#10;sceeve+onZeELar3IDfT3tHLSH0p151DZbh1731K5uzSMfr+T9OfbjOi6QePl1ZFBACY697wu1gA&#10;ovfkfT6W+o9pZAyxlvn04i5JPXvfCOt8Z0ngE2YX/H449seKJC2o0A/w9Wa11io697wS1Ks7EXAB&#10;Nrke2DOSQDinAjp1IGVB173gMz6tQPFuP6f6/tvxq/GenRGtKHr3vtqgsBfnn+yQP9ufdHdnqD6e&#10;fVhDpJ/y9e98FcamYE3P4PNvdYwWCqf29eZDpC04de9zC4AUg6uBcj6/T6ce9sKCnz6TBa1qKde9&#10;8RMSBx+f6+7ByrUH7evGMAnr3vhLZv8AWFzz79UVBbNerx1Tr3tslCtc2/SSL/Qf7b35nYDT0vQs&#10;MevXvbewb6EkC9xz7tQHpWNJ+Hr3vja97H/X/At70KgaSOvEgU697iuQGNib+0M6cSvr0oUVWh69&#10;7zRyKbKQDf8AP09+BU4c6SRwPDpuRKHUp697yGnuSx4v+b3t7URIABmoHVVloABnr3vtqfQQ1r2H&#10;1IAJB9uKVocefp1tZtSkE+fXvcWWPSGNv9h/T208dHqgA6dRq8eve8Mcd7ED/X/1z7baMyVXy9fT&#10;q7PTj173naFwODx/Tn2yIRFxOqnTYkQnh1731HSliPTzf6gf7x7UKvdq4Y6284Xieve5fh0jTb6/&#10;W44Ht/goA8uk/jam1enXveKSlVhyoP1/2/8AXj2kmSOVTRe6vV0nI8+ve59FQiRAg+lze4P0/p7a&#10;W2BqXqTTh0kuboI2rr3vqrx5iJAHA/w49tC2YAE8f5jq1veCQUPXvcCKJg9rcc8H6f7z7UxqyoVf&#10;IrxHSp3Urg/s697mRwIPqpDE/X6C3tUSNeDinDz6TSSsTxx173zNArvfUeP999PdcAqwxXrS3bIK&#10;Dz6977FIyNyNS/4AHj/Y+2mUgNQ0JNc160bhW4ceve32jo/LCfyefoP9496dgCdXGn5dFVzclJQS&#10;eve2qox51uB+L3BHPukellUnH+DpfDeDSD173HSjMbWt/iSQPx+Bb6e7lAwNfy6ea4DjPXveTw+M&#10;3t/rjn/e/dAGUkih/wAPVBIHx1732zXFrWH9P+I96kIRQ4J60B173xGq1i1gfp+fbyjVHkcetnHl&#10;173y8R0k3BH14H1AF/r73pJqS1QRSnWvEANAOve+CqQb24/33NvbaxGOgVsH16sWqM9e9uED2ADD&#10;Vf6W/wAfdwEAYHj/AC6RyISaqeve+SyNBJrDEC97fj/WPvzg8B6deMYkTSR173JklFYpUBRJaxI4&#10;+vAP+v7rLCJI1zSp6TpGbfuOV697jq1TQyx6lJH4b639pSkqK2KgYxjp8iC6jJGOve59RUx1ESs8&#10;ZV+AQBwT/Ufn248aSmimmPzr0jihaGQqpqOve2N1kikb0/q/tW/H49oBE8ZUjzOKdGyssiip697e&#10;aRlIQ21N/j9bD+ntelWDBj0WXCkE14de99VMjXvcoVYNcfWw/HvxT9XxK+VKdWhU5BzUde9zYar7&#10;tCgsrIP9a4HvZjLFWbt6SyQGBw1OPXvciOoZY/CwJJFlb+gH+v7s51Iyg0ofTj0y0IZvEXr3vqjp&#10;ZFmEyHUPINVrc8/j2mLapfDApjy69czoUMTYx172s66AvSKyk6gAR9eOP6+3HQyRhieB6DVtLouK&#10;Nw697i0cmqF0c6nBFvz/ALC3tpAGjfj+fSi5TTKGXh172+7ehML1MxUrYPYEnSQebD22hYmpIApT&#10;or3iXxFSLjw6977qqSPJSt/ZcDkjk2/x9suWdVirwJ/w9at7h7KMVyD173kxOI8FZ61J0g/iwP8A&#10;re2qOC2qnb69Uv8AcPEt8efXveemop6nLiPSY4kkDfS+pFe/B9vRxyT3oZMrQfyHTU11FDt5eupi&#10;KfmR172ts9utscopKaRV0ILgMTbiw/T7XXTqf04+Hr8/Oh6DG1bCl831M4Ofl172k6bcc9ZUIkkj&#10;ksRY3NvaUM4ViDx49CC42eK3gqigAde9iRFVpTUiVDkBithf6m/s/gmWGMNIaY/aaeXQLe3M85hU&#10;de9tsebjafia7H6qSbW/rb2wdwVwpkr2GtK9LX2xhEKrj/L172pMfnYr2vpIFrn6W/r7ObO/gdWZ&#10;Dx49E95tUnGnXveCs3BpJAsxJ+qi3H1+vt6e8hRqgV6dtto1EGvXvcGmyRqXY3YAC/JI4vx7dtXa&#10;RQ8ZzXNeHSiayECgDr3vlNV6yADcX/B5492nuw1VHH+XWktyBqbr3vB92YA2kFjf+p91WcJ2k8RX&#10;pwQCQ5697cKWqsDI9iSL8n6f7b3WC6L0avnTpJPACdC9e9zoq0SuAWuF/wAeB/jf8e1azKWZV/z9&#10;JHtSqkgceve80+XljIVZWCg8aWNwP9h7u96EYR16pHYI2SOve3Gj3HXxMvjqJfwD6zwP6+3wY6Ao&#10;MeVOklxs1rIDqQV+zr3sRMd2XkaWIUpqndCNJjkYsjf1BU8e3pZw8RiNAOgfd8lWk0puAgDeoFOv&#10;e1Thc9jsmxWqiRNTXLrYWLfU/wCt7Lja25lB00FOJ6Idz2q7sQDbsT8vXr3uZlKCjlUrj6qCS4vy&#10;bH/CwP59lV3YusYML1AJx8vz6S2N3cI2q7jYU697DmvxVdTu4engqUYnlOJLf4Eeyhy4DoVr8/8A&#10;Vx6Gdpf20yjSzIR68Ove0zV4OiaJ3kBpXLWCzEWuR/qh78EI004U/Z0dW+6XKyBU/UFOI697TM+B&#10;eJHMRVwVJDJ6lII9sSWwZB4Rrmpp0eQ7srsoeo+3j172h6vESBiDHIz3v9PTz7Q1CyOBn/B0KLfc&#10;FK0BAHXvaYmxc7M/CKFvb0gGw/N/b6SaWBHR5FfQqBxJ697YajDySlmFmZefUfx/h+PbbKXGqtRX&#10;1z0bRbiqADgPl172w1uKMKhnS/8Ahb34xgKTw6Nba/Eh0qePXvbKaUjWQll/pb+p9pjGgIZfToyW&#10;4qRU1697ZxSTa2BHpuSWFwAP6c+06xmTz0gHz6MfqItII4+nXveBomSQKSVhPDOCbcfWw9vGqFy4&#10;qvkf8/TyyBkqBVvIde943qFmY0sCnQttTkkMSv549tV8SRVDUwerLEYk8aXif5de9yaermDGOEMA&#10;oH6foeLG59uh/DH8VcdMTwRldUlM9e9utNVMjh5mbi11B4v/AI39vpMFjOoUI4dIZ7cMhEYp1728&#10;x5z6xk2AIA5P093kfVp1YqOix9rxrA697niukWZRE58TqNQ/3vn3tFMigg1AP59JDaKYz4g7h172&#10;oaPIqGCB/wBNjcNZTx/T2sWNXZ68eim4s2Kl9PHr3vmawvKweTVqb088Af0sPayJApX7Py6qLfRG&#10;CBT1697fKelSZQ5IsB9Pzx/j7dMqx9x4A9Fc1wUbSMHr3uasZZSlvSP0hjz/ALA+2pZ45DrAp9nS&#10;UuFOqueve4TUkcLSVMiEGMaU4vy3BYe7o5kKlfIHpUtw8gWFDg8fy69744bCnKVbxSEeAK880h5E&#10;cKC73v8Akj6A+3EgNz2YKk5PpTj09f7qllbq6ij1Cj7fLh172icrt7Hx5FqmhLR0MExmip5Fuz2N&#10;gUVeLn6keyGazVLt3gBCDip4flXh0Jtv3S9ls/DuKNI60LA8K+tf8PXvaRyVXDFNIzXjnl9aFwQQ&#10;oPFlPtJ9VG04jYUJFKenR7Z28siADKrggev29e9ukIjlySeUuQmOSo1C4Viq3C/7H2+tVoVYEV6Q&#10;ys6WREVBWQrTz697lyZRJIo3u0ZUkov0/Sf0tb+vtW07FmY/lwoOkyWLJIVFCPM/5eve1BRTPVSU&#10;UhUrIisQhJvZh6tV/r7XwSM7xU4kGp/Loouo1t0lSuG4nr3sQoazWFgRQlhydQBJH+t/X2qaf9PR&#10;+KuT0EZbbSTIxr1726whCQjcP9OeQT9QfdYxI5IVq/b0gcuBqXh173ylLxsdYuCb+kH88fT36Ukk&#10;Kc09Oqx6WXs697eMfFjqdfucigaaRW+zpeNR0i/mnv8ART+B+fam0ECKWn7mr2rwr8yf8h6RXZu5&#10;f07Q0AI1N/kH+X0697YszTvXxI9QqgKzaI47KiREekALwB7dZ2lLB6YHAHy6OttuPpZGEWagVJ/2&#10;eve0YmOqIZTVYarekr6Uk6Y2ZdYvez6eDb2gltRKsYi4+nDoRNeRzRC23GIPE48wOve1vi95zZUx&#10;47K6afIJHaOqVdENSU+scoH6WP4P0PtCKFTqwdVOOP5efQVv+WorEG8se+InK8Stf8I697eJaiBo&#10;hDVUqTK35tY8j6j240cTEiUBj8xWg6K4opVcyW7levewx3h15tzcVJMxgjglIK6mQMTf/VA83v8A&#10;n6+yW/2K2uqBMH1FB/g6kTlfnve9luUhkcyJXPrT5de9ku311TlNuytPRQtPTXLaV1fo/wBVGT9R&#10;7jq/2iaxLK5wDSvz6ye5a5523e7cVbS4wR51697CN43jcpIjRsv1VwQR/hY+ynQVJDceh5GwkFUo&#10;R1731a359+PkadO0Cmleve/HgcAi/wDvr+60LYHVCSDjr3vsH/b/ANfe6UNDnq4Pr1733/j/AMb/&#10;ANuPehnB8uq0qcmnXvfYH55H+uL+9p6gV6sy+Q6976t9B/t/z/re/evWtNK06977sL8W/r/re/Bj&#10;ivW6A0Nade98eD+L2/2H+x97oAKg9aZqjOOve/WNuPe9QrQ460a1p5de9+sf9f8AH/G/eqDy69Th&#10;Tr3vu/0H5/J91NePVs9e99AD6/1921U63QUr1730Qf8AeffskCnVSCc9e99/T6e9Y9evUx173yX/&#10;AIm3+396J0168QB3de9925t/vv8AW90FOPWhnPXvfv8Afce94p1uoGBnr3vwF7cf7H+vvbMeHXic&#10;0PXvfTf7x70oHXl406977+nP+w92Ygjj1uv+Hr3vsWHP1/w/4n348aNjrfA16979a30A5J496ABG&#10;D15s8cV6976H1H4/3m/vYPaVHHqpppoOve+Y/wBt/wAb9tkEdaqVao6978f9ce9jqgNTXz6976P+&#10;H+8e9jhU9b9eve+j9f8Abf7f3ep6twJ6978bDnjn6i3HvwqcHraHyPXvffPFvxz/AF/3n36lR69U&#10;pk+fXvfYtfV/X8D6c8e91qxHoOnqYrXHXvfL6X54HJH+v70H4D16oDkEde9+4/3r82/3j37gKdVJ&#10;zTr3vj/gPz/vvr7sKVr1o8eve+x/r2/r/T68e99er1734EWHFz9T/wAU97oOvV6977P9m/C/W31t&#10;b+vv3Wuve+Sm3+HPH9Tc8e9dbp59e99eotf6i9jf/efe6Ada697yAcE/7b3rz68ONOve+vfiMde6&#10;975G3+8e9KCOvD59e99G/wCBf8e7dWoePXvfO2r6fgf0/P8AQe/da6975W5+lweb8cf4c+9EHy61&#10;1732Ra1rfUe/EU69Xr3vl78AQOvde99gH8f7A+/DAoevde98+Cf6/Q2/3r340Xr1eve+wD+SRz+f&#10;r/gPfqrSo69173zBH9T/AK/+Hu3cy1PDrYHy6975f7wB9LD3ZQpbSKde6975Aji//Fb+7MgPVKZr&#10;173yH4/P+t7qAoOD1o5Feve8gJN/8OffiGJFOHWitMV6975X/qPrzb6/T+t/bnxZPl1sZ6975AW5&#10;J/1uB9Px70wr1pvlx6975gj+v04A/J/r78pYNTgOqhjH5Vr+fXvfMD/G4P0/2H497VtXHqgKuO/r&#10;3vlZTexsD9f9h7tXJBHTL6kwRUde98gOPp/re/cOHTBOcde9+H54t+f6+/da69761D8c/wDFT7eC&#10;k0rgdWALde9+Btwb3PBH+9e3cHp0gcT173lVj9fwPx/T/Y+6AeXHpg4UDr3vIPqNPP8AX36opkU6&#10;sDxHXvedARe5/H+B/wBgfetTVrTppnLH7Ove5CmwJtYEC3+3/Ht8ABQCeqg6hjr3uQlr3+nH9frf&#10;/D3vJx1YmnHr3uUv4P0+tufqf6+7NQdNO/4VFeve84vpF+L83H1/rz7cQdtekbV697zq4UD+1f68&#10;kXFvdFTTXpMVJJJ697yggiw/Buf+Ke1KkYx14tXyp173ibnkH/H6f4/4+1idqiuetUAAB6976U3+&#10;v9fp/r+9itTTh1qrGoXAHXvfFm+o4/PP0t/re3Ay/i6qxQ019e9x3J/2P+9m/wCPeyQq4Fek7FqV&#10;Ar173Eci44sbc/6/597FCpHVFQDB697juRyByb88fTj3UgjB6vopnr3uMx4+l7/X/inuqB+JFOrg&#10;EGteve2ut/Sv9AT/ALD+vPt3UKnUcnpdBQk1697TdTyWI+n0/wBt+fbDGhoOjWADh1721yckkfn/&#10;AIj2TytWvS6MHTTr3uOfZZNxPTg6974+2Ot9e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfY9uRjN&#10;etHr3uZTtpZT7Pdvk0n5dUf4D172I+2Kxo6iBb/Vxz/Q+xrEwYiUGn2dA3fLZZIXccade92P/H/O&#10;6KungMgN7KObXtYfT+nuVeVbiYTRr6ioPpQHrFD3L2sSxagCKcafYevez7wSCWLiwPOkn68i59yj&#10;EdIpWvn1jJfR+A9A1RXr3vplIuCfqPr/AK/tUG8WpA+37OqK6OOzy49e9xSoNwbEj825Fh9PeykT&#10;KNINadMSOD2qK9e9xJAGuCTbkfTgEfj3pUZIe4Djw63GXCAMAM8Ove4bKRcgWuPp9f8Aefb6jxqg&#10;nT8h0qqxJj+XXvcRxfk/qAsOPx/gfdHjVKLSnz62o0UHkP29e9x3BJufyP8AbW9+8Oi+nWlQ0Ph+&#10;vXvcVlKE8XIN7G3593JNaHh59PVFMnr3vAzC4AJOo3tbj/C/vw0EgDHTgiFA58uve8RBZhqX6XP9&#10;bW9p2JR9VeHVXooxjr3vjwb25B454sfemlEhLqMnHXuJI697xnU1/TYfm3tjwmDL6t5V6tRV0kGp&#10;697wMAbnkW+v/Gx782h10kcD0/q1DA697jf0PP5t7saa9IGPPq1Bq0+XXvf/0fn/APv3Xut/j373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde98gbe34nPWuHXveVT/vh7Xxt5Hz60aEU697nxtwOPx/vf09rInOQeI6RuCCeve5Kmw4J/&#10;r/sf6e1B7j6Y6YPz697zrf8Ap9Rb3qqilTmvVTSlT173zUkH+v8AvXvZo9eI+zrRAOeve8gPF/rz&#10;+PdgAGoPTqp44697zE/QX5t/vufeqClT59MhfP16977U2t9f9v7pQ1NQKdebGPLr3vISGB/H+t70&#10;wAINOtU006975KTcC30v+OefdWFAKnietkLivn173KjX03P+vb/ePemOlSOvGgYqvXvfMCzA/UH6&#10;/wC29pwAfIV6UqSQAeve5HBX6mwHPP8AvPunVhUAde98Qb2A/wBhfj203Ek8enq4Jr173z5Km/HP&#10;+wtf3QmjCmcdeJo4Py6977Fvxzb6kfi/9fewKrU9XUniRTr3v2m3Nxx/X+ntsqTjqhycefXvfRAv&#10;/vJsOP6e26GuOvUPkOve+iv04t/sPp+femjJFeFOvBTxbr3vGsMkvpRS5Y8FQT+b8+6HA1Dh59WZ&#10;lQVGKevXvbxQ4CuqnUiJ1B5YlTYD6Wv7fhtpJSAtaHpia8jRSGan59e9q+l2LVzILxO+u3AUn6/T&#10;6ezGLZ7hqFB5+nQfl5ghiFSwAHmevexCwXWEj6VeDxlRqkMg9Si39kn2ILXluWUkMP8AV/q9egxu&#10;XPNpbatLhtWARkD7Rjr3sTcZ17RwWLBBHr9CDl5SPx9P6/n2LoeU2jEfi+S+Q4inn0AN09wZHNY8&#10;kA1/Z/g697X9Ntygx6RIsC+VxrkLKCQB9B7EMGy2sEa0UHPHh1H91zFfX+WkNKk4J/1Y697U8WPW&#10;np1JQJqJcECxjQjg3/HsxMKBGQUFfToOy7i1xM6ai1MZNeve8jVXnEdFSx31qNcp5Y/gl7/gfj26&#10;qglVQcBT/UeqgCGs8rV40H+Tr3vDVxyhlpImDRxreR1PBduW5/3r2pJEa6Gp+XW4ypXxmWhJp173&#10;D/aRHe4LqpCD68/Rmsf6e9nToYk8Pl0+FkMhFMcPt697iVWSo4qJWNlkU6WLWF2+oa1/aSS8jjUA&#10;ny8uPS212+7lmFMqeve0PWbiiiWUwku1rDT9f8Tx7JZbwypoU0BPr0KYNpBoXoAOve0jM9RWoWmd&#10;gWa55YNY/i/4449p1jLMzHj/ADPRv9QkB8OIcOve+40ZT441F7CzOb6R/r/19qFUowxXpNJMPifr&#10;3vJ4wPVdL39dhYW/JHvxg00kBrnh0yZGbiDTy+3r3uVFWqIzCiiNW9P6bGRb/wCq/wAfapJSysKU&#10;/Lpl7VmcSMa/5Ove+E1bJ420RIEiUKWBu/J/H1F/dWLqBIoFB+3pxLYK4BNdXqKde9t4KTSMCGZ3&#10;UEn/AFK/6m/uooyVccT+fShmMaA1AHXveVaUWKm6AkHg8k/0v714ZXWHx/h6YN0RkZ697kVETpEv&#10;jaM3UBSfUQPzz7byZEWmCM9MRSK8p8So9fTr3uIUESi59R+vP0/r7dcADXT5Z6f1mQnSKDr3vMlR&#10;IgWFX0C4v+QR+PdTUBiOPn028KPWQivXvcuWBpIypGpW5Ok2JH1PI92RGfQyggDj8+mI5hG9Rg9e&#10;99IhXjSYwFsLD+g92klLJpUUp5daZqjUDXPXvcJZLSG5uAfT+CLfU+0utSTq49KilVwOve3eLyVP&#10;pRQSq/X3qF9bBf8AB0XuUgNWxXr3tumdoCVcW+oJ/P8ATg+1UkegCpP5dLIkWUVHXveA1VovGhPJ&#10;tcnkgj3t5KqcUx074A16nz172xVLSFnLFgFPHJAP+J/r7YKNKy935dGsITSAtOve+MN6o6NWkgG5&#10;Y/Qf097WKVRoH8uvPpgGojr3uNUQyUzaeGubAg8fT6+7NBWtMn7en4ZFmFeHXvcVW+us354Ui355&#10;592SJQQQcjp8riqj8+ve+VROGChQBZfx/vXvzGsRp69ahioanPXvcFHZG1J6Rf1X+v8Are6F1iZi&#10;TWo6VOgYd2fTr3uPVT3B4/P1P1/2FvaRZDMQ3Hp2CIg5697jRzuxPPNv9sP6D2w00jCmrz6feJAO&#10;ve8TNqJJPP1ufzz9B7vUGor5dXGBQcOve/Iqs1ySLDkf1559pzxHn1tmKjA697yW1G1+COALcW/x&#10;96UAgsxoeHVCdIr173wEPHFxyfxb3s6mJHp1YyVNOve8RDqSbn68H/H3sEADq+D173JQk2vf6f7z&#10;/iPbbMQKcanplgBw6977BIIN73/r+Lf63vZDEn7OvFdQr17325blTxf6N/T3tAcackDqq6a19Ove&#10;4rIwP9T9fp+PfgRQ+R6ULICKDr3vgFDWvf8Awtzz7udVMnq5Yrnr3vqWmbQAg5/N7e94BBIqPl1q&#10;OZdeT173FalNuR/h9LX/ANj7q6h1NcDp9ZqHSOve4hhk1/TgEED8j2z4aeJqUVP8ulPiKVqeve36&#10;kjieIax9ODzyf9h7sC0dKj8vLopuHdX7eve8klMsvoiPI/B/IH+Puy1KF/nw6ok5TL9e9wZqNwur&#10;Q3JsRbj+nvZFTXj0rS5BNAeve8MEAV7FPzz/AL4+6adIAU5PTkkhZcHr3tx8SmwVVH+JFyPddOg6&#10;m6ReIRWpPXvfZgIU2IX/AFhx7sM5OT1oS1Oeve4xhGo/qZuL/wBB78WqAGx0o1kivXvcpKcsoPAF&#10;vwOePdB21VP59Jmm0n1697n48RQzKDypNj/W/vx169NQp6TXZd46gUPXvb5X4+KWJpEYWIuP6/7b&#10;3cRkhQPPj0VWt5JG4Rhnr3tMtj7MbH6/n88e6KpQkL0eC8OmvXveRKAhgSeL2Atz/r+76Qajz9em&#10;muxTSOve5LUgXUbEG31tx9P6+9qQSq0rnpoXJagJ6974pCQ4/wBTbmw4P9L+7aStcefn1YyHSQOv&#10;e1LiYFN1P0b8EC9yODf2mlBZ6UoQOPy6JL+U8fTr3vPkMS0bMxGkMOCBz7YGkMioASf2dNWd+Hot&#10;akde9swoAdV+T9b2ub+3Tgsafs4dGZuz1722T02i9/SL/wCubH8e32rq9cdLI5tQHn1723vEvqAF&#10;+ODb3Tw1Yhj0sSQ+tOve4wgP6hx+Rf8A3v2+SFx09rxQ9e98GuDp+n+txf36ndXjjq4A+3r3vmNV&#10;iW/AFhbk+6acgcc/s6oQtQB173nQarMAVP8AvuSPeyGpxr02zEVFeve8pjuBdjYfk2v79ShJUVNO&#10;mw/Ede95oEGu/wDQA/7A+2tRbTihB8um5XOgA9e9z5buEva6j0k/UC9vbmhXBJx69JI6IT8+ve+2&#10;g8sQ9VpF5H4B/wBt7o0MZBceXWlm0ycMde9xI0t5FlAIK2uQb8/6/ttRhRxpnpS7DDx9e94bGmlU&#10;ofSvJH19t+GQXPDUa9OU8ZCGHHr3uZMyVUXC2bVq/BB/2I9vyeGpDfKn59Jog0EmTUde948fpR31&#10;L9AP8OL/AF9pKsNK18+nLsF1Gnr3t6jEMysFILqLgfn/ABt7dKq6s0gp6Z49Fb+JGwqMde98aGq8&#10;U4Qlh6x+rg8H6j2wFZTrAHDq1zAZIyw9Ove1OtcrEx+qzccjjn/H3YSsWVWFa9ERtWA1de9xopfB&#10;VA2BRjYngW591ais4HD+XT7oZIfmOve11jdP2zSKbqzNc3FhxYe9OoqqqPKvQWva+MEOKU697gLo&#10;gqWlLEpe91/IJufadaVGocD+zpU2uWAJTPXvYkYSjp8pF5YQA+gHki/+3Hu62vi62qCOgbulxLYP&#10;ok4de94clBFi0k9QMlmN0/UL/i/txVNvJSuafy6cs5ZL1lA4de9hTJS1NdWyOQ55JJN+R/hf2irV&#10;9UjVFcft6HqTQWtsEx17240tGaWtgLC2lrm/4H+PtXSofR8Ip0jnuRNbNpNeve5uZ3NHqFNGvEek&#10;X/HH4Hutzds0oU8APy6S7dsb6fHc/F172wJmZGciJACfyALi/wBbW9pxqZlKkVJ9ejdttRVq5x17&#10;2saSfxUqGaS7vZxfg/6x/wAPZlC5j8UtQn0HQbnh8ScrGuB172zvknnmaMO5GvT9fT9fqCPanx2k&#10;caADjoyWzWKIOQMjr3t0ky32kQjjb1gWLE3P0/x9mMVw1vCo8xX869IU28zya34de98qXMXVNf67&#10;2Bv9f8fadHfW8pPafL061PtxBIXh1725fc+SxBPNiRfjV/j7s8rIpocnh9nSEw6TTr3vzVsrHxKd&#10;Nrcf19+geqgA+frTrwtkA1tnr3tyhqWjVSSNTD1X4P8ArD2tadrdS6k08+kUkAkY0GB173zglNSz&#10;Fmt6v682v9CPbkUqTS0bBI/L9vVZY/AUaRXr3tw8vhv9L/Qc/X2oVnUBQcg+fSMp4pHXveSCcySr&#10;zZv6XNz7c8RtdRk/y6rNDpjPn172rXy32lOqwvpYBRwbf69/b/1+jsn9OHQfXbzczFpBUde98aHc&#10;lSsokMz/AKuAzD8fge24biKWMBkyTxPW7vZIWTQFHDr3te4rMTZSZFAYtqBLWva/4I96eCCQtGgz&#10;8v8AJ0FL/bYrGMkny697fM4+Opsc7VcUckxAbkC4P0HpP59tz7dGiKWBLUoB0V7Ut5NegW7EIOve&#10;wgky8bSFYwI0PAA4H+w9oRaogCKB86dSGm3OEq+T172/0P2NWixyCMgi2plFwfbcu3RuhUnPyx0U&#10;3X1VuxdCcfb1722V+1cXLr8U6oxHpX+v+t7RT7Q6kEHHz6XWe/38dA6kjr3tITbURNasY7gErpNr&#10;n6j2g+ikHbUDPQij35nowB697D7M4WYPp8WpAbA6Sfz+G9piCrlDmnrw6Fu27nFprqoeve2VsCzQ&#10;u2hlK/X+h97ohIUihp+XRmu6gShdVa9e9p2ehkiYqYiB+SRb6f1HuiqzR6VFTXo4iukdahs9e9tN&#10;RjxIRpFyT+m3puf6j/H21IpIKPXHRjDdsgzw9eve2aTFJTu7MTrY/RPwD+D7tHCfEDUotOjFL8yq&#10;qeQ9eve+KwCEkJccc3+tzzx7cUBI9KrXNa9WaTxANXXvcWSB1OtCSb3YHn6/4e26EasVB8un0mUj&#10;Q4+zr3vC4LsqXIk4/rb6359uBR2s3pw6cUhQW4jr3tQwTeCIK1nYrbV/sOfbi6UFfXoolj8aTUMZ&#10;4de98YquQOjKdIVvV9eR9Pr7VRNUMRk9bkgTSVIqfLr3two5p6ipJDHQCPoT9Pr7fZyJE05ND0ku&#10;o4oYO7iR172IVLXCNVjY39OkMDwP6X96d2ZaKcV4fPoHz2upi4697faaQSKhPK3uT/X20tasGx0V&#10;zIVYqOve+dT++pHNvwP6/wBPe43GsEcB1SCkTVOa9e9uVEq0OLqX/wA3NVt49V+dH04Hs4QgWtRh&#10;tXrTHSW4Y3V4iN3Kmfz/AM/Xvad/hDVVRTxD9UsmlD+Lnm7f631910KZCPJvMjHR1Hun0kLuOAFT&#10;173B3NtHG5Kop6bwlpKKExzVK+lp5g2pglvqPwPaa+2uKSZWjNGUZb+L/P0s2TmG7tY2mD0WU1Cn&#10;8Ip172iJsfkKLIzs0VqUUnhgHjOr9On1g/S1vz7DjRuiNIcKCR6dCNbqzuLNV1fqa6mp+dcft697&#10;TmP1OkkEwsIXkZy3KqpN+G90t2LqWYE4/Lj0dXfYwkjzqApT/N172to5zE1DBCVYS0zOs4/UB/gf&#10;Z2sw/SWlTp6C0kXiCWaQEUamny697fNv5NZaxoJrnSxUOT+UP4J/2PtwztIgCnzOOivd7Bo7cSR+&#10;YqR172IdJJFM7skqnSbLxyP9c/n3ZJNMklBwHD5dA+5SSNQHXj1729wwCW1QwGmI3vyVZh+nj2aQ&#10;KXCMe0EV/wA3RZLLo/RXif29e9sNakk07yTFy6gWIJA0X5UW/oPp7YSZQWY1Y1PRvZNHFGEUCh/w&#10;9e9uNAPv4kpEBaSOVVRmBHmjkNkST/G/uzdtSaZ4eufXpi6C2zNctwIJIrw+zr3tf/6M66lSOGOM&#10;S1lVpmq4UAVlVh6YQfqCLgn2ZLY3sZjEdJGpU/L5Dz6Cz85271ZzpWOoBJP+Dr3vFker6eh0Vda9&#10;HRsFbWrzpqAC8akU3vf3ddlHhtLc0SpJIJpQ+v29N2XPUlyTBAryAnyU/wAj172FjH+GtLHLkVq4&#10;45GYRoCwiQtYWZxf/W9kslnAgdg+o+vy6HWkXyiSOExkgcTSp+wde9zYKmKrje/EX9mQKOeOLke0&#10;DRPSvGvDpLNBLbOtPi9Ove2msp6Kf/JqpEqYmRlCyKrDSw5sT7Qz2dvNAYrpQQWr8/29GVndXtuf&#10;GtmMZBrgny697L/vzqbFZOOSegHhkUGxCjyIf6AqOR/r+wfunLphkeS3JFRivp8/y6mnlD3Iu4JB&#10;b7oSwPBhw697KjntuZDb1Q8FYhMWq0c4U6SAf7V/ofYSkjkVwkgoR/P7Op/23d7bdIklhPEZ4f6j&#10;172nz9P9j7bodOB0amnHr3vl/rk/6349tNUGg68RTI6975Agm1vr/t+PegKDV1sClG6977+nPP8A&#10;ja3txi1erMWXh173xv8A77/Y+/Uwa9aJ49e992uPdaFTU+fXhheFOve+xx+fx/t/euK160AKVPXv&#10;fVj/AK3u3bXrZ4/b1733/T/ex/xPvasa069x4de99f74W/p72xAz16ukVPXvfd/9b6c/7H3UGpr1&#10;umST1731x/tuOPewc5HWlJrnz6978B/j/rf1/wBv78TQdbHAkde98r2v9Pp7p8R6o2TU9e98b34/&#10;2PP+PtwYA68KEgjr3vv6Dn/W9t8TjrZFOve/fj/bH3ela169gnr3vwF/oLk8+/GtB1o1weHXvfZF&#10;x/Q+6Z4+XWwT59e98uQAf9t7saNw62RXr3vr/XH1J96PAU6rnHXvfdr/AI4t/vY91rivn14Voa9e&#10;99C4+v5/PvRIJp1ogMaA9e99hb/nn3euB1s4ovXvfdiOfp/vPu3EUHWviB6974/k/wCFvr/iPe6e&#10;uetgjVnr3v39Vtf/AB/3nj3qhBqvXs16977B/wAPfivoetUNcde99aR/X/G3/FPe+B0/z6tqBanX&#10;veQDi3Fv8Pr7rhTXjXrxBH2de99AH8Hg2/1/bmKVp17iM9e99W/JuTf+n0HvQwcdVoF4de992sPr&#10;9TwP+N+90rQ9VFT1731a3N+Rf/fA+/Vr1sgjj173yFyOACPyD9R/sfe+vU6978ODa/8AT8XAJ+nP&#10;v3Wuve+yPrxyObgWB/wPv3Xuve+9I/x+lvr/ALY+/dbr17339Lf776e/de+fXvffv3Xq9e9+A/P4&#10;+h/2Pv3Xhjr3vnYix4P9efeq049aPXvfO9xb8+9/EuOtceHXvfYW/wCfpb3Rj69ePXvfK3+I/wB9&#10;/X37VXFOvV6977sR/rfQ297FCa+nW8de98hax+v9f8feiCTnr3XvfID/AB5+o597VCRnrfAV6975&#10;D+n++v7ueFOqMaCp6975gXBt9R+Pz73WhpwPVxQ46975AC/H5/r9Bb3ouwALYBPTFc9e98uCf6f6&#10;3492bTSqZHVq+Yx173y/SLf1/r7sO4dewePXvfP/AAPJ497C04deAIGOve+a8/1Fvof8D781Dg9e&#10;alM9e98rci/15/1/e6UFOtU7cHr3vmB9Rbn63+n496VtAAHSftUUr1733e9j+L/74+3c0IPWmaop&#10;Xh/Pr3v17XP0/wAPx70F8j00yacHr3vmbc3/AKcc3/1/ewOm+ve+Oog/Tj/Di/8Aj7eXAznp1RTH&#10;XvfiSfr+fxbn3bq1NXXvfMDTex+tv8f9b3o+p6ac0A19e95VP1PHB+n+v7qR5DqlQagefXvchQx5&#10;vxbn/b8+7LReA6bIrg4697kJ/sTwePbicerqaHr3uUljb+tgP9493Zs8equc0p173IX/AAH0/N/9&#10;h7t5VXpgjOnzPXvecHjni3vf4B9vSRzp697yo4NgVFhaxP8Atv8AfD3qlDXpK6nJ697zCyqfzqIt&#10;bn/be1kVOC9WAAP5de94mP1Fv6e31SneOPVQtDq9eve8Zcj0jjj3fJ456qcAg16974ni9/yf9fn/&#10;AB9+Vs93TRYnr3vBJwARz/h/h/iPdq+nVOJp173EkNjc/Q82H497r+3rRFMjr3uO9/68Hn/inu6t&#10;Rqk9OKc/l173iJP+uLf0/PvwLKNQNKnqwH4uB697Zas8XHPJuL/n8293ZnNaj7D0vipq697YJ+b3&#10;/r/sbXt7Tyk8OjaJsADr3trk+rf778eyWWgB6WrWnXvcc+yyTOT1Yde99e2et9e9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3XvfvewaHr3XveeNrWP+PsztJKEEdaIqtOve1bh5/HJGRydQ/wBh/iLexxZz&#10;akIGMf5eiHcF1RuvDr3s6fS+cNPW0ZuoPlj/ADYgXAPsecs33gyxupPbWvn8sdY7887b4iOo+f8A&#10;gPXvdo+BrjUUEEgs6tGpB+o/TyPc12s63USzqKevWHG9W4W8fGmjEU697fGF7f4cWJ4I/J9nEQAR&#10;nX0z0UxQMpY1BAHXveFuWNuR+Ra3+F/bOoAhlB+zpPLVmAoAeve4kgsDwPr+OD/T/efdnlaUcMft&#10;6voatHzjr3uLIeCoH44v+Pz9felbTIaCop9nTepoiaefXvcR+ACbXt9P6c/X2qZtekKKD/V59Kom&#10;JSi/z8+ve48igsR9LC/HIH+t7o0aAVYgfbX9nXkdtB1HT173EIP6rDi4It/sfddSVMUnHq6MC1GP&#10;59e9x5QODz9foPr/ALD23Ihj0ODgenT5cgA+XXveEj1A2A+v+x96GtxUZ60x1qD173jLWUC503+n&#10;9PfhGuot69WUDzx173x/V6fwTcn6f7H2xJqjYSVHbwp1oVXvHl173HkQr+VAN/8Ag3+29sLMZVZW&#10;PE9ORy1rx697j8arfj6/7z+PbnhqDSoz5+nV+6la9e9//9L5/wD7917rf49+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfY93QgH&#10;PXuve8in8e1kRBp1qlcde9y4z9Df8W9r4yCCp8+k8gPDr3uatyBzcH8f4+1Nami9JiPz697kD+hH&#10;04v7uE1KPkemiMV697yg2IF7g8291NFLGnVaClQOve+wbm4+l7W9ujuwONOvEftp173J+n4+oH+8&#10;e6t8IFfPpg/CADmvXvfC5uCDax/3j8e2wqkkHrRFQQeve8nPH0/17/717sBXBz14MBg5697zLwR9&#10;L+2T1rNPl173JVTZTf8AqT+fz7q3Bj1ZCpY6uve80er6/m5H/G/dFUk1HDpQrLWgPXveYIzEX+t7&#10;Wt+PddNAcdWFOI697lR0jMVI/rwSCP8AYe2GUANXz69qUKfUde95GhINvqwP+8e9GIhew1r1sEaa&#10;r173kjpXNgEIJJP0vfjgX90Ks2eNcde8QN3V/n173LTD1Uvq8L/UA3X8e7i3dVx+zptryKIHuGOv&#10;e59HtisqH/SVUEjkG3+wHt1LOSRgCCDSvVX3OCKms0qMde9q/HbDqKn0iIu5Gm5BI/rfn2vj2mSU&#10;AS1C/IdEV7zNbQxhmYKFP59e9rjFdZuJYoyi3Iu5AAW/05uPoPZ5acs+KxV1Ok8K/wCfoKbjz5bo&#10;jyfhHwnj/wAX172IdHsakpGWNgjhTqIUEKxt/X+n+HsVWfL0SaS3bTHr5evQJ3Hnea8QfTVA9cD8&#10;uve1hj8ZSU0gEdOutfoxUG9hYBQfp7ENrYWtuoBya46Bt/ut7Kv6shIPz9c9e9u5MSyaCoUa/UFW&#10;1zb6lva6MxRSuGAJNOFM9Epmd61ateve3OmRVcTqgdY7CJLf1PBAH59qTPRwaVFP2DosnZmYQA0r&#10;xP8Ak697yR3ep89QPHEjapNXJcg38ar7ooViDLwr5V6bljCQGKOpY/l173Ky9Y9Y6pTR6V0gaBwh&#10;B4Ac/wCHty7keV2iiFAOHDpuwtPALl8lqU9eve2aI/a+QeQlwSHkHFv9oUn8e6RytCFjb8+jJrcu&#10;w1Y+XXvbVls1FBEEWQRepSSDYvb+p9ltxeimlfXowsNrZk1N3ZPXvaOyu6GEjRQHhgL2/PH9Rzz7&#10;Sy30oqIxgfPoTWu2xwoaLkeZ/wAnXvadaaatikZ5HJJXUupha/B4/r/T3QqZ6Ofi/l0qMiQuoUAY&#10;697xRBYg/jTkLb9wXsB9XF/biReHHmgNempCZANZ8+ve8TS+NRoBIYXLMfz+Cf8AiPdlQ1Onh8+r&#10;iIO3dinXveSFiJAp4VgWaS9wtvpx7UqoAGv049UljquRkYp173z8ihyGZXuNIP1F/wDH3QFaY9eq&#10;iM6BpFM16974TafHrkbhQVRF9Nwf8fd2YEOPl1cMfG0J+ZPXveCKo1qVUAKo9QHFyB9SPadXBoi/&#10;n1qWMKanz4de95Q5jDMLqfoNIH55tx7dXw9OmvTZUOe7P29e94w8zlS+rSGuBzd/639sMFLnjU9b&#10;0xLheve5yl19TBlQfRbfk/4H26kdRkdJyBwXj69e9456a4Dobgi9i3I/PttlbTRuFft63HMK6T17&#10;3EPqsVuP9Ye7MADjj0oGKjr3tzp6oSJ4XYAD9DfTn+h97DqWAdiBTy6RTQaW1r+fXveGSd49Sg+m&#10;xux5J/HtpvEYED18unI4VkyePXvbXLUKgEga4JtYj/D+nvQiIdi3p5HpdHCWqpFD172647LLTq6n&#10;ToYXJv6h/gPe42MMquoFCM9IbvbzI4PmOve4FXUpUyegkAAm1wSfz9Pfi7MCw4V8+ldvC8KZ49e9&#10;wmmCFHJACMDYc3A55HtxiGBHSlYiwKjr3uDXZFZT6eADYi1vr/iPexIqMpU5p0ptbNoxVs9e9wEm&#10;kXUQxXi5tfkj8X9+MlUMnDPSpo0OCK9e99GsaSyngr/U3uf6+6CdHdkGDTrYtgnDPXvcdmLFvySf&#10;xz/r+3Wj7AQcjp5QAB1732HAUWX1AAX+ot7SFiB3nFetFWrk4697xsuo8MAeSf8AC/ttnQ1BGKdO&#10;BgvlXr3uDIVjJuwIX8/gm3ttTRRo6VoCwFMV697xgq63v9Tc29pyWWoIx69bIZWoeHXvfYRXAIYA&#10;Kbgfk/4e2lJBII69qKmhHXveGQWuRx/rfm/493FK0PTimop173hEvja/1HP5t9fdmUFaDjXpxowy&#10;9e9uMUwZAeef9v72CVqp9OkckWluve+XoKsf6E/7A/0Puhp20NOq9wI+fXveE8E/0+o44/wF/bZo&#10;Rnp4Zx173HEjajweTb62/wB69uaUGR06VHrXr3uYqMV4u1gPpc2/1z794clAx4HpOzaWz173lgR/&#10;IRIBax4t9B/jf3dWVDpZa/b03NIuns697kmlQkken+lhx9P8Pb/a1Q1M9MC4YDr3vgKS5NiWJ/B+&#10;n09tLHowDw6ubogCop17339sSdJ5/wALH8D3VtLIVIrnj1Xxx8Xl173hbHkEMfrz/tvdCSpIHCnT&#10;q3gYU6977NPpDf0P4H190ANVHH59e8XWR173kERQKyi5AHH0Nvzz78gWNif2+Y6b8RSSp697dqJI&#10;6s6HUD8C/wCT/re1asmUoOFa9ILktbjUp69751OBkQvILaTfTYf73b2yYwpVkPHqkO7KwCHj173G&#10;+wIQX4NrWtbm/wDj7TyMI668gnp/6rUePXvfKOj4CsDxf6C9/wDb+2hIpbUOFOtPc0Pb173gnolQ&#10;MT+PwBz7cWU1BBx6nq8dyWIA697jNpA9KkkDi5/3jj3ZKvUH149PrUnuPXveNFBZWuA1/wBI96cD&#10;I6uxopA4de9rGhAqYTGwAIWw/Nx7cgP6agdBy6PgPrHXvbbXY+SJiwX/AFj/AIX9+oqsWb16W2t5&#10;HItD173ESN9AbVYAngfW4PPHvTPR+3zHSh2StOPXvfZMjajc2/2rn/Yn37UyEVx/h60AvkOve5UK&#10;qxUEDkf6ng8c+9GZijUzQ9MyNSp697UFFAVKuBY6hb+n+wHtNM7Bq8SRTooupQSVOcde9v1WomiO&#10;sf2Qb829tRgALmueimBvDft697Z46UWJsDcWFh+PbokJVo04E/s6MnnYn7Ove2OrpQWKgf2vyv1/&#10;2Pt8VDUPp0Z2850gk9e9tE2ObUP6/wBRe1vdlIwDw6Mo7tQKde94ZKLSARyFFvob+7swWtBxPl1d&#10;LkMaHz697bJqdhYCxuwsSP8AH3cnu/Ly6XRzAjPXvfF4z/rMeOOQbf0PtqM6gPl1tZKcOHXvfMJp&#10;Clm5A5/JH+w9qI1UgowAr59VLEmnXvfauABz9WFxYE2/1j7oIWjck5FOvFSTnr3vKCNVxa5te39B&#10;7sY17XU/l02QeB697lq4axItbge2zUHpOy0Jp173kjDBgb3BsLfUfX36NFdtNOqSUpTr3vPJTgjV&#10;pYH8W5/1/bk0NMr/AC6ZSYg0B697aamMoRz9frxz/sb+0pYnFOHRjCysKjy697wQvaxF/wBXNh9P&#10;eytXH2dOyLXr3t2NOri8bANpu1v9b3VkLIHHD+fReJSpo4x173BDywSAjVc31W+v9LH2mAKghhUV&#10;xXy6VFY5Y6Meve3GNfuWWRRpKG/PBuPwCfbkiCtVJJp+XSNyYQUPn173NNUyOFA4B5t/xPtGBkH5&#10;46S+ArLq9eve3MqKqJbMDb8r/X83Pt91Zozih49IqmFyCOve1NQ1Qhx5iFwS4H+Nvybe9oGXMh8u&#10;iS6gMl4JD6de9+k0iF2/V5AQov8AQj6fT2wQRHqrivl59eSplGrFOve1vsit+zicyMLtf0X+n4H1&#10;9rrMga0PA0I9fPoL8zWwuJAEHDz697mZlvuy7IfzqsDf6G459sz6luDIucU6Y25fp6Keve0rTVUv&#10;3fi8WgBgB9Af8eT7RJGWUaRUV6PZ7ePwNYap697UVbjxLEGSwZkJJH15/wBSR7VC3l8FmUZPlw6K&#10;La88OSj8B172HdfialCSy6/UArDk2J/Nvr7JpY2EgHnT7ehfabhC4ABpjr3vB9qmLiapqiodxqRR&#10;9QPryPamACNRNLjPT3jvfyeFbioHE9e9tH8dFRJ4g5vf0+ok/wCtb26zpIHZGIp0vO1GFPEI697f&#10;KWf7aneaSwdifr+q3+x59rrfQq65Kmg+zy6LJ4hNMI0yB172nK3IyVEvDvYN9FNvoLe6pM7lV4AG&#10;o6OLa0WGLIHXvajxsvmMa6hwPVc88fTn2rEjMXpwHRRexmMFqceve3WTMCmBW44IAX6m17fX21Kd&#10;TDUM08vTovTbvGIPr173OoKtaiQyEEHgkXutv6gj3eEEqpjOK+fHj0lu7cxLoHDr3vnk8pFEUAYG&#10;xIuDYD/Hj29cXB7o5K4z9vVbKwkkBJFOve5GPyaxoZHOoNcA3/F+Cfd45XSjj4R/m6avLIs2hRkd&#10;e9yJcwsh0o5seOObH/Ae1H1ZkQGtadMptzKKsOve3jHVjBbstyBwSLN/tj7UW9wzazwHr0W3lsCd&#10;K9e946mvZixu1r2vq+nPtO9zW5JJ4jq8NooAAA697c8cWqZI0UeQG3I+oP8AX2heWYAVbNfLpDe6&#10;YULHtI697NBtXCQYzErkJlHlljBUGxNrXv7Fm1MtrBJKwrpoaniOoN33c5b/AHD6OI9oOevewz3b&#10;kfuJ5FBbSpYAG9iPzx7Jbzdy12ChJNOPlT0p0NuX7PwYgx4nr3sNHTUSyMAbW54HthrkFBKONehs&#10;jUAVuve3/FGSOMSO7BkW6j6fX/X9rre4BVn+z50pXoqvgrvoQVr1733NWyFyS5N/pY2t/tvad713&#10;bS3D06rFbIFFB1722zVkjsSWIA/OrkgD21rZgDilelsVuqiijr3ttnyJTSvDqTyDYke/MiUJKjHy&#10;6WxWlQW4Hr3vMk1JUhUaPTq4NgAb/W9vaM2wdgQeI4dNvHPCdYNade9tmRwMNQHEGkMVvc2v9Pz7&#10;Q/SzB8V0g/Z0ts91lhI8Xh172j5NvSK2grY2tq+v+x497bUruXGP9XHoRJu8bDVXr3uBPgBFGZXG&#10;oj8EfUf7H3XseVVJoKdLId2MjiNcDr3tgnw7G8pTgniwsPr/AEHvR8ICpbz4dG0e40GjV17201GL&#10;YH08Aj/EH/D3t5RQ6fLpfFf1FOve2gY1oZmJuQ31uPp/re66dRFfMfPox+tEkQXhTh173keIXZVY&#10;hAvIAub+29L6gRwr1RJCKFhmvXvbXNJoiZFupa4Jvz/sPawPTWKdLol1yBuve3XDVZhhbVYgm1/9&#10;7PtRGaBSanHl0X7lAJJBTr3tR01f5JQoA4+v+3+vtppCEonr0Tz2mhNR697W1DUr9vxyRx7bLMrM&#10;RmvQZu4CZs9e9vVKHqituLED/YX59uxrrovAHieiycrACD1728VUCyqIvp41BH9kX/p7f8RkA05A&#10;xx8ui6CVoyX41PXvcvA0TwCrqpQzkIFpza4R/wDVW/w9m9tNGI5Hf4aYHlXpjdbpZjHAh86t8x17&#10;3JwOEqsznYseiySy1VQAmhWOpi36jb6W+p9sW8U9zLHbRZMmBQVp0xuu6Q7dtZumICouanr3sW97&#10;7YxW2aJsPFR0tVVTxL93kJlV5VkKWKKG5AHtXu9pFYItpEA5wHJGf83QB5X33cN7uvr5JWjRSdKC&#10;tCK8ft697K1mtnvJSS01FTfbSTktHPGuqFyhJKuw5Ab6ew5cWSP4i27aHpX5N8h5V6nPbOYkW5Wa&#10;6fWEwQTQgHzA86de9h7TvPRqz11LLHUY0SwrElirgNYaSTz/AF9oYpnRkcggqCCD69C+VIrkhbWQ&#10;Mk1GJPl9vXvbxtnXNUyzyaVjkjkljW13Q/U3/p/sfbsIrR0J4nou3zRHAsSVLKQCfKnXvaxxMky1&#10;EJSS8c8hUgEtYX9XA9r4VDzkeZAHGmOg5frGYX1CjKOPXvYmGriKiBZvFbTcr/aP9CPa+aYIUiha&#10;lBkf6uPQH+mevisuqv8ALr3vDOUsQXVntpXjkkC/09oxMCprhq06ejDA6qUH+Ade9iP0zhcdkMrk&#10;cxnJftsVtuH76thKF3q2D2pqaMDi7Pb/AGHsQ7LBFdXckl04SOBNZPkx8gPn0FvcHcLm2tItusBW&#10;W87FYfh9WPn172uN29n1lZLJNhcZR4mOZ3XUxSStljU6Qxc/ouLWtyPdZt/In8WxXw+OT8R+eMdB&#10;nY+TLaNQu6TvcNgniFB9KeeevewfqAcrVNVzzVMc5U+anmmd0qNf1ZGJPPtA8lxduXlZiSa08j0P&#10;I6WMP08SggHtYAYp5Hr3tN1eFWGc/af5VDLeKdGQs0TEco+r/eD7TL3u+gE0GRwp+XRxDuPiR/4x&#10;2MuQa0B+zr3ttpMVVY+pljRRJRzk+SnLqXp2tYPEP9e1x73GtZEVhSnHOR0suL+C8hWRqrInBgMN&#10;61697z1GFkkclUZTGOTp5A/rb+nvTwSSVAGAeP8As9MxbikY0sag9e9tVTh51Sw9QF/rwbW+hB9l&#10;F0krOxI8uB6XQbjEXz172Eu8NlUuXhqEqafSzIRytwSP0kH/AIn2E902yJ1jatG8h5/y6kzlXm+4&#10;2yaMxtqQHgT5efXvZN907TrduVcilGekLnQ4BOj/AAY/70fYNlheGviimSP83WS2x8w2u8WweOmo&#10;+Veve0kLG/4HHtO60bjXoQE0OOve+/wef8Qv9f8AY+9+lRXrdTgU6975i4/6OP1t7rjr1A3A9e99&#10;f0/P193FASOtgcQeve/cG/45/wB9x70SaUPViaDhXr3vq/8Avj79+HqgHp173ytx/W5+vvWSa8Ot&#10;kZrw69799L/737tWtOt+eeve/fX8f7f/AHv3sgkdV8s8Ove+xYm3+P1/4n3Shz15Wz6de99H+g/B&#10;/wB69+H29W/ED1737/C3vXVW9Ove+uP63/33Hvf29eA8lPXvfY+v9Px72SRTq2KU6977sL3te3vV&#10;aY9eqgny6974/Uc/j6i349286DrYHcany6977+g/3n/H3Y04deqMDr3vsfT3XHDr1KfLr3v31sD+&#10;PfnFDTy6sVHHr3vkOTz9P9t/re6huA69UDAHXvfiPr/T+v4920hsjqmafLr3vx4+p/2N/r79Tt9O&#10;thsaPLr3vvjTxyf99+fdV+MdeC6uve+P+F/9f3ZtQJPl1sAGvl1733bj/X96U1wemyM9e9+t/r+7&#10;A5p14nI8+ve+xcXFuD/yP3slePWwwAPXvfduR/gf9v7oSA3HrbFafPr3vu/+uCP8P9697Xhnh1VS&#10;eB6977HFv8fqfr/vHvwOcHr2qpxx6976PN7c3P8AT3YU4nj1Y/s6977ta/8AvHP492HqOrAeZ697&#10;7PJ/w/pb8j3UE9NEg+XXvfmsAT/Ww9263XPXvfX1sPqDx/vFwffuvde98rDkD/W/2H+v7914inXv&#10;fgLAD37rXXvffv3Xuve/W9+69173737r3XvfL+l+fpYW/wBhb3qnXuve+YBBJ/4172R69e697yf1&#10;/Pup40HXqHiOve/f635tx/X/AA96BP7Otde99/4/pP8AvHvdT59b4de99+kW5v8A8j/PvZDA9e69&#10;75g3/wBb/jXvStmnWjkY6975rwOfz/t+Tx73khqYHWvwmo6975glb/T+n193FGfHpx63qzgeXXvf&#10;YuBb88H/AHn36gkI9B1Q93Hr3vxb/eP6D3YKtezHVQQOve8n+wtz7uo8iePTgHXvfhf/AF/eidPW&#10;uHXvfIH/ABtz/tve+J4dW697yAWvzckX97oCc+XXhnHXvfIcH/X9+oMU4dJPDUrk9e98x6jY8A/7&#10;f3cAjpgYJB8uve+/yDbj8X/PuxIHDPTgcNg56978ODf/AA/2/wDr+/EjFemhQmvHr3vvgEH/AB/P&#10;uwzUJ1sgNWmOve+vqeeQOTb24K8Bx6sxNRTr3vKLaRx/sAfp/sfdDWvTLVrnPXveRQbA/X/D6f7x&#10;71rqadNl1Jpkde95xcWJ+hAAv70MinXhxp173IW/AH4v/tj7UoCBQdbAH29e9yVIAH0vbi5/w/r7&#10;tSmeqSGgrSp697zKSTzz9OPx/jz7rmtemCc1PXvchWsSLfUfT6cfj3YGoAPSWSnXvecEXDFeAPob&#10;H6+7ZrjpO1eA697y/wCN7X+g+lvzY+1CmtCOtDGDkde94Xtf/YG59qlIpnq4+fXveK5AJtxe17fk&#10;fQe3SCRQdbZdQoOve+BIAP8AX6/7H+nvZQilek7AVocfPr3vA5I5vf8Arx78QQ2kcOqdvDr3uKx/&#10;2BN/95/w97XtyDXreAMefXvcd78X+nvYJ1VFK9aXGeve8ZvyL8Af7x7sWBUKwqOrmnA5697Yav8A&#10;UTf6k/Q/Qe9a8FF8ujC3Hl172xzG5J+t/p/sB7TzGidGsQpTr3tuc3JJHP8AT/ePZNMcU6WqKCvX&#10;veA+yyT4utjr3vr3TrfXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfNP9e3tXbnrXn172&#10;/Y+UB15sbi34t/Q/7H2M9rkJBBGKdILqLUhxUde9mM60yrwVsA1g2kW9v6X9jHaJIopY2jJBXjXh&#10;1D3NtirLWnkfn5Hr3u2Pq3LDJYGnCyGQpHa2oELbix9zlst2s9mNOM8fXrC3nWz+mvGY4DMaefXv&#10;YrnkqbhiQOP8TybexIFCKVJpThToBPHprpxTr3vqxBJvZuRc/kkW90VStGHn0y0ZqJCOve4zRsLg&#10;2J+pvbn+mn35XpGQtBmvHptqKtC1DWvXvcVhwQLgHjn8/wCPuysHNXHWggkq1a9e9xXQaSCb2F7/&#10;AI/1vasNpoCNI63G2lgPLr3uIyC/AtwLk/7x7ZFEJDEMDn8+nCGC5znHXveE/TTb/Y/S/wDT20wk&#10;Z2cmlPLq5H6hkJ697ivYEEDUCDx9LX+v19vKWjUO47fl06GcgFDTr3uMf1D63N/8B78G/EBSvl04&#10;ob7T173HksDcAm5P9Rb+p9+OpGYHAIpjq6hjXPXveJh/r34tY88f19sO2hl00PVs0HXvfFiTpuLX&#10;uLcfT22FElSOtKARny697wW9YFj9b/42+tgPdvDTxq0z07imrr3v/9P5/wD7917rf49+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvex17r3vmv1HtTFx61173MhU3HBJJuABcn/YezGE4OOHTEzAAnr3t2gpamW2mFrE8G31B9mSRr&#10;qGeI6QSzQR4dgPPr3t2jwlcx9MDkkXsBf/b29uNFJSlP9Xy6Qtf24NKjr3ufHtrJyW/YK3/1vp/h&#10;+PdVtZSjMtTTpiTcbZAxrw697nxbQyhJtA9uRew/17+7/Tz0FVP+Tpg7xbnAavXvc5dmZQIGaJvp&#10;9bW+nuz2cxUYOfSnTLbra1FTSv5/4Ove+H9z8oeViJtx+n6/4+2hZyoxBBr/AIOrDcrYHJr173wO&#10;0Mmf0wutzYMVPP54Hu30tyxwMdOjcYAKk1HXveddoZNOTDIxHF9Jtf8AFh7bNlOBUinXhfwsAFcD&#10;r3ufBtHIyRr+y6m550ngXsQbe/CzuSp8M8etG9jrpVwT+3r3txi2TW3VPDKW5+gN7AfU/wCx97Fl&#10;cEaRT59bO6QhQGdQPnx697coNiVxkDGEg2F9V78mwNh/vPv30FwQATX+XTZ3W2Kd8lAPy697UsWx&#10;6gKqGEkgD1BSQb/kH2/+6mpWuqnEUPSBt+swxKyY+3r3ufTdfTyuLxcagWJTmwP5P9PamLZWdhWv&#10;rjOOkcvNFqr0D/lXJ697U1P14wW4iFwbtIymwH+03/P+HtcmwGQLJSgJpSlPz6JbjnKGM6lbzppx&#10;172rIdk00MUa6Q2kBmJALliL8g+zWDYXUOoUGnCo6D9zzs1XY1Pp8uve3mm2pRwqhYKxA1P6Ra7f&#10;2ePZvDskCurPhqU4Y6Ibnm+6uaeWMHgeve3ynpqSkKxRQpqIsSBc8j6+zCKxhTJA4+nQae+vbs6p&#10;mqK/6h173JS0JZgBYavqPofp9f8AiPZkqxqCqgZ8+m5SJwUJoK9e99rKXkVRyzf7xb3pu4jPDph4&#10;wqDFaefXvb2scUMRmlYF/wCyi8sWI4APt7SqQh6hjXh0Wl3YgKRSueve2sBZp38r6F/UFUi5/wAC&#10;fbKor1YnTTpQNJVioJp5nr3t3TIQQU7xRga4wqr+nk/1J9qDKgoKVx/g6Sm3DTB5v2de9t1Rk4Y0&#10;Q1Tgabuy6uWJ5Fh7SmcaO40FfPpTFA8prGK1x172zVe6vIDDCoRBdvTyT/S7e08l8anT0Yw7aI2r&#10;Lx8uve0pWZ2slUiMlQzE2DH6k2uT9factNKwfhT59G0VrCHDuK08+ve09XGeY+qR/VyA7Fvp/S/0&#10;9pQhLUp8+jCCZUSiU4/n173CWEArIwZ3DekfXV7UxxEAu3Dq0krMKVAHn173NOseskIq+oAXA1W+&#10;nt80LBjgDyp0lVlLaQK9e94fIyyEuW0uAWsOfrbSPbkQLiiHp8ICuPI9e99yRszLxbk+gC/B+nJ9&#10;3Ea5qOtB8E/z6974/pHMZU3/AElr8f1ufz71IdNBGK/4OrawaBT/AC6974qvkJWwULa1v6fn3VGK&#10;rpYZ688gjFGyeve8jpcrdgwUDSBawP4v7pViTigHTCPWvkT173lT0IWKqC31AH0AFiePe2AJFCDX&#10;plu5goJx173xEyl7hLngf4ED3oEKg1evVjG2nJ697doY4WjMs0oRQLRIAPqDcnj2sWKFkaaY0AFc&#10;cei+V5dXhxLX1PXvbbPI03kSG+jVdmUXPB49pXkZyqphePz+w9LYUCANJx9Ove+PlAjMYuzL9bn8&#10;25tb2z3KNJNM9b8MhtZwD1723tMzOiAAWb12va34HHvzyIzFMkjz8ulqxhAxOa9e98Z5mj4XlT+o&#10;g/T/AA9+VUqAD+3r0UatluPl173ilq2YgXJsn1vYf63vbsvhVbjXpyO2Va1697jA6tJZuB9Bbjn6&#10;+2IxpDHj+fT1KcOve/G0jEIQtr6h9fr7beVQykdeHYO7Neve/MGjA/H4sTcXPt0zApROvKQ5p173&#10;EYkEk/X/AIp/h70qVcqxz0oGRTr3uBOTYFVuSTf/AB91lJWRY/8AB0rjyDqPXveOSSy8DSx/oPr/&#10;ALH26JdK6SA3VkTupxHXvfBWJ0koLi5+v+P591iYIC1AD1c04A9e99h2YG3BPB/4p7dD0IBFa9VK&#10;gEV6977Wwa5v+nm3+9+08hYJgdtf59ebuGOve4VRPItgqXBb63PA/wAB7TqwkkLHh6DpXBEhy3Xv&#10;bXUS2BKk3+pX/H+nurZNaUHl0tij7qH9vXvfkf6EGx0XP9P68+6ah4dDnPWyteOeve+o6gMeSADc&#10;A/i/4490XUCQc9aeLTwz173I+pB1XH9Af9v7cFKVXpo1GQOve+BhJclTwR/T8nn23rNNJ49WEgpn&#10;r3ubTQE+k8Ec/wBSf8Bf3uoJr/qp0mmkAz173OMNltbT/qv8T7pgkZrT16Sibuznr3uDKjggBbi3&#10;9L/T3pR259elMbAjJ6974ICWBvpBt/t/oePblAScdXZsde9vUNowb/Sw/wBjb6G3u6zCqpnotlq5&#10;HXvctER2vxa1/wCn+PtzSjRkt6/6s9JmZlFD173kKhSBpJ/qTwDcfS/uoMSsSDinTYaua9e99GBx&#10;6lHA/wBjwfbXiJqqh6sJVOG697lQaWsHXSwv6v8Aip9umRNOpz0zJqGVyOve5bQAW4B4/wCR8j2m&#10;kJY54dJxMa+nXvcR6VXuF4v9LAe2w4xXpQsxUg9e98RSBQATc2I+nJv9PetbICteJ62bgnIFB173&#10;FMMtO2pC19QsBxf/AG3vauyVIx8/l08skcy0b0697V2LqxUL4JgAbWIYXt+OSfbsUqnTXz8+g/fQ&#10;eCfFjP7Ove5VbjRGSymy21X/AAB7anqsRLCtWxXpi2vNR0t69e9sqBAwBAJ/3j+n09pcKzA8adGL&#10;FtNeve+NTT31+kEWt+Dbi9/dUeukKa0/Lq8MukDPXvbFLTlWsRa9zyOP9j7f8UKpPE9Gkc1RXr3u&#10;L9uwYEj82/x/1/bYlViSPTp/xhQ9e9qPDBlnHJA/31r39uRSkBa+vRNuVGi+fXva/rsR91TiSJdX&#10;pBOm35HtQ7K9qzH16CltuHgzlJDTPXvYeTU7wyMhBFmsb/6/tOGq5VvIY6F8cyyLr416974mC4uf&#10;zcj/AF7ce7JKRSufXHWxL3UHXvfoo9LL/r/X/eLH3RnLBtIFOvO4YU697VFFOAgDKOD9bf7yPfnY&#10;uc4x0RXMJ14PXvakphFWxyRAAOV/H5B/p7oIsA+p6JZ/EtpFfy697iQ4icSsCp0gEKbA3/ofdVcx&#10;hlOc8fTpRJuERjqDnr3tjrse8bkMfob3I/x/HvUsul+Pl0aWt2rpVeve4a06C9+fzyPx/re9pNqC&#10;mvE9KDMTw697i1NMNPAte/A/x/NvanUoU1Pn0/BMQePXvbFLThRZh9Twfx/tvb4cE9np0axy1NR1&#10;722zR2JAH4/HHH9be3VYYI6WRueJ697b5m08Dj/ePp+Le76agnpbGKnPXvcPWwBuLfU3+vujEl9N&#10;fLpTQVp173Kp5GcfX8gc8D+n09uAdo1DPTEyqp4de9vMKAi30BP455908EatTV6LJWo1R1725Qxq&#10;o1WBuQf6n/X9rIYg0mPTz6Ru9TQ+nXvclzYEaeCOD9Tce6SQqyqtSTXphMmpPXvbRPCZiLnT9bE8&#10;e0kkHh6tOfl0YRSeGOve296Urxe9ufp/tvp784K0bhjpYLgNkjr3uVS6kk9QI/qf6j+lvdKPSoyO&#10;mJtLJjr3twqaUOolSwIHPHLX92aJShavHy6RwTlGKP173hpHC+i4+vK2+p+hufbIJQ+KONKfl69O&#10;zgnuHXvfOqi0BpEXhr/jm3tHIpBVvOvDqsDhiI2697x42v8ADL43IKEgf0sfbsbBlatQa/Kh6ve2&#10;oki1j4uve1JNUadLBjp4+l7c/wCI9+nOhhQcR0SxQnIPXvahp1RaD7hv06WPJtZh7YEjKgIFRWlD&#10;/m6J5i5uhCvr173GxWZp/uShkKEk20sQDb/D3RJSA5HGvT9/tsvgagK/b172pmyCBrl20n+3Y6f9&#10;b26pmkcK9MjokFmxGkDPp59e9waiojlkuhIb6hlNjf26segKIjT18x0phieNKHr3t381dPDDEspC&#10;BbFuVe39OPbjPM8TqxwD+XSDwrWKRn05697yTVNJSw+ScamTgA3JY/6x9tPBbqASTUiuPLqkUE9x&#10;LpjOD/Lr3sNdzZKkrmKqHBICqv0F7ckAe0k2mRVjXyPl0Ndksp7YVNMZ697T+Nx9NHKJ3Zrj1WPN&#10;j/r+/RWwOr59G95dzOhhUDPXvfPJZ5XbwKn0YIp+hsOLn283h6jAnkM/7HVLLaio8Vjnieve4b1A&#10;RLpbyEc/639Pfo1ZFFRiuPl0pEOqT9TgOve37FTmKIO/1YcC/wBOf8PaqMiMuKVDU6KdwiEkmlOv&#10;e49TVNNOFUi5b6D8KDyfbJBlevCnkcdPQQeHFU+XXvbwuUWmjYI1tMdjbj6c8+1GoIqn58Oi42LT&#10;uCwxXr3tjfLGpkVSQST9L/4+2pHGpiuQejNdvECEjr3tXLJpoQLgfQ8EDm/txX0KNfmOg+yE3PDr&#10;3uHSymSUgP8A6y/8Tf8A4j35XYICuBXPSiePTHWnXva9iqfFSKmr9wLY8f0/qfaoStGhP4Tw6Crw&#10;l5yaYr173DhqtcjBwCLn6XA+v0Ptk/F2+Y+XSiWEKgp172I+zKV58vTX/wA2ZUDqeV0MdJ/23tu3&#10;jLypo7qsAR+eegbzJOsO3yH8QBp9vXvZpd3ZqgxGCp6eBLOqBFItYgLa/wDvPsQb9exWlp9LDh2q&#10;CB6dQTy9tl1f7q80hxWpr5de9lxqapamVn1g+Rj6SeQb34PsEJJkMak08+plggMMYUClOve+4MfD&#10;IdV+QLkEcH+nsys1luSHHwV8/wCfVZbuRBTr3vuph8aBYzYcj6cf7f2czSxwQt4eT8uvQyFzV+ve&#10;0tUTyIWv9A1tQvzzx/t/ZN4gDAk1x0ewxIwFOve4ElQXBH0H4Nyf9693+o1KABn+XSxIApr173BZ&#10;tVgWt9ebf737t9TISV6UgaeHXveJ6iSmGvlh9V5sbnj24JdTrow1OnFhWY6eve/LnJCPUCCLi39o&#10;j/Ye7uzMBk/Z147UoNB173Po8jJUMqtEdJ+pI+v+x9pplJRjX7PXpJdWiQioOeve3NqWOe4kFgTw&#10;CPTb8c+0RAWjD06Qidosoeve4NVhwQwhTVwPwbDi/wBfadlAUMtDnpXb7iwNZD172kqzEOps4Ive&#10;wt/t/p7bE9HYSDHr0f2+4KRVTXr3tOVuPazAKeCB9PqB9bH2YKQyqRkU/Po6tbtaip697TVRRyFi&#10;I/SoXkEE8j83Hvag+GPt+zo5iuE0gt172laulnWQixa7W4+lvr9fdyGOvU1D0f288Rjrwp173Is0&#10;CJHe5sSbGx/wv/X26DVFr5DpmqyktTr3udQztE4JubsAbn6D+vttNGnSDUk9JbqJXWg4f5evexMx&#10;ksQigXgGZhcNyfpzY+/So6sdR4dAm9jcyMaYXr3tX0xWmJIPqa1h+P8AW93S4CqFpnoPTK047vLr&#10;3t0V/IQCCx/2/wBf6+2xVxUca9IGQRg0NOve1XRwslIiAcSk+k8cXuCPZnqMUJHH5eX59EFxIGuC&#10;xPDr3saOocXVNlanIeMRRUMZZ5gi8gIbXc8f4ezLl+ZoLpbrgEqajFPs/wAvUce4d/ALBLOtXlxT&#10;Pr6fz697S/ZKy5HJVFSk0iXL2Ab6WY/Qey6/vUu5mcPqBY58iT/l+3o75MeOyskgZQeHl172G+KM&#10;0ZKO4qI4r+SN+Tpb6/X3WyEjs5JrpA4joZX4jcB1Glm4EevXvae3JtA5XzGmoyrVF5UaJbEn+1cr&#10;/vHtq5sJZXUR8fIDz/zdHOy8xfu/T48tQuCD172HVfhptpUk0UR889TELaLPJT6gTIrseAfaGeL6&#10;SDS61LNTHl69DG03GPf7lZX7UQ+fBvQgde9xcLkZKLGRZOUnhJESHi8slyFsTyD+fbkZKxG6qAtK&#10;U4mtcdKNys1ub1rGOlSRU+gp172scBlFyxBFknB1PExBNvp6f9b36KRZpBIjavX/AGR0G93sW2+o&#10;OUIoCOve1ulKtRVoFl0BFHlBCn0j9ft92ilGKChz0F2uDBbmq1JOP8nXvY/bfr8dQ7SrcbRUEUQl&#10;mjeSVFH3dUCvEs7t9QP7KjgexEL6H9zyW1tEFNQa+ZHr+Xp1E+7217dcwRXlzMWoDQfhX5KP8J69&#10;7RVZh4ZaWpmEEklhrFhqILniyjn/AGPskCKsPiupJpXHQkt9xlSdIiwA/Zjr3thoaZpo3EieMwAI&#10;im/lUg+hxf3SCST6fV514HBp69HNzcBCKGobNfI+vXvbpIkJ8HngaOpYiNpYUIincr6WmX8G31Pt&#10;fV3fUq58z6/b0hEruW0MCi5oTkfZ172nf7n1NXkP4nUF6SioZPuaqfWQjKp9MSr+STb8e3PopZpV&#10;uHPhqo7iBTHp869G/wDWGC2tRYxUkllFFWmR6k9e9ssuTeWWpFJO0cJlkEhVTLIiqfSwQ/19ti6K&#10;xGJMLqzQ1x+fy6MVskSNfHSpxQE0Geve2s5hp4ijCOpVWsjCNopP6G/+P9R7rPDBc6yGBFOHn+3p&#10;eNuEUhcVQnyrUfl173hSKKvWVFsXA5hmswt/gT7C11aukiyEU01p59WLva0ZuH8Qx172GG79l0uU&#10;hngkpVRmU2IXXE3+w+o9g+/tLeVixJOfTz/4vqQOV+a7jbZ0mWQso4jgf9nr3slG8dk1+16qRvC7&#10;0ckjFCAfQPrY/wCHsNTrolMbnh5+vWVHL/MVnvVuskDd1Mio697Q9+Sfp7rQrTNehQDXJ6978D9B&#10;b6+2yKmp6r8WOHXvfP8A2N/99x72PMnHTlMenXvfvoL35H++HupGQB1UpQceve+r6uf+I493AAWl&#10;evKRShx1732D/T8X/wBv70eveeeve/f7D/XPvwA60aeXXvfv+J+nvZwMdaAqKefXvfX4t+f9b34i&#10;meIPVuve/D82/PvR8jTrVaU6979bm/8Avv8Ab+/A0GrrVcVPr1732Bc8H/Ye/E0+IdWwTSnXvfv9&#10;j/r/AF97GKGnVuAwOve+yf8AbX+n4918iOPWifIde9+/w/3n/e/eyfxda1Zz1737/W/H+9fT3aoI&#10;+3rxAqD69e98hz/r+61xQZ68WxT59e9+tcf0P4/2P196ICmla9VLUNK1HXvfvxz+P959+KgZ9er4&#10;pUefXvff1At/sf8Akfuoxg9VyRT06974/m/P1/41b27nyz1o08uPXvfdze4/HvQoaDgevcaA9e9+&#10;N/r9Bb6fj3YenWq4IHXvfL8f1/N/of8AWPvRArTz6sacPl1731f6fj6nj3qnCuet07A3XvfuWH0/&#10;P9fewQDXh1VRWpp173782/Pv1KtUHr34uve+wLA3P0/2/wBfe/MEdb9CD1732tyP+K88+9NxPXjU&#10;jh+fXvfhbg/gX/2596zw6bFOve+SgfQ/j/ffT3elRx6c1YHXvfrG1/p/sfdV1cOqEGmOve/AEcEf&#10;7H+p+vu/Wuve/fX6G4tb/Y+/dbHEHr3vsf778+/deJqeve/f7G3P++Hv3Wuve+wL8D37r3XvffH9&#10;b/X6j+nI9+691734A/7C4H4I9+69173k5BsDqt9RwLe/de6975E2H9f8B79Xy63173y/H+x+v9Pe&#10;jg9ezw6978P6f4/77j3VU1NU9eIznr3vmo+tx/yL88e3TpGOvU6979Zv9bm9/p/h72yqD69V6975&#10;AAcX/wB9+fdAeA68xPl173ytbk8/093BBBAz1rUaZ6977/33+tb6+9hM6jx63Wp6975Dk83/ANj9&#10;Pp70W0gdN1IFOve+S2HNvrz73k/Lr1D59e98he9/p/UfUf7D24MHq46975g2ta/P196Kg5OOqsKk&#10;CvXvfLm4H0/xH49+Q1JA6qrdxxw6977vYA/W5t/xu/twGppw6sTpyOve8mnk8/63PuuptIqK56ZL&#10;BlFRUde98lPAJJJ/pb8+7EnNAKdJnYElQAB1732Ta5tyf+K+7R0H2dbRa4GOve/A3Jv+f9493UEi&#10;lBQdaAp1732AOb/g3P592oKHy6tSvDr3voEr+P8AX49+PCnHqjCq0Oeve5Gktz/rf7b8e2Q4ApTp&#10;hJBTSD173yUW4H0/I+v+8+3BxqOtkjPn173lUkf1v9P9b341IzTqpAJGode9yUFhb+n9P+K+1Cmo&#10;rx6sK9e95x/Unj+lr8e90/b1RwW+R697loCTx9CL/T6e7EKR28em3UEiuMde95lVgfx/h/rX+vt1&#10;UGnu6SsMde950FxfVyPr+R/vHumkHHAdJ2apI6975Gx/43z7UIqjiOm+ve+JN+L8gfT+v+Pt5eHD&#10;rYPXveE2PBP159qAK/LrbCua9e942IFzfgfUH+n097JAYaemWqGovE9e9xXI5/xN+B/th79qBAr1&#10;4MQKnr3uM17A2uP9fn34jiR1pzUny697wsx/p+T78tK0J8uvADyOeve8Ln6i3P0uP+I9uAdoZfI9&#10;OKmNQ697YKsm5F/oePfmoxZujGAVNeve2WX6kf776e0U5Gmg6NI2qAKde9tzH+nH+8+yifielQ+H&#10;r3vEfr7LZPi62Ove+vdOt9e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde99g+3Y3K460eve&#10;3Okb1AX/ACPr+B7FO2y0z0nmBAqPIde9ixs2uaGqSz6bMuk3N7avx/xT2MLKURzxPwDcegDzHbh4&#10;tRFR173aJ0Pn9VIlMTp1LGdI/wBsTx/vPuZeVrlyCgoQTw6w99yNso7SABhXt+R9OvezaxMHXUFA&#10;1fki5HHuQAC1R+3qEZgRUHiOIp/Lr3vt1JXnn88f1/HPt+FVUg0rTpkadYpWnn173hJBI+q2A+vJ&#10;uPrb3qSKNvKpr0j0cSV1Z/l173hZBzzdiPSD/av/AEPvx0oGkIFKY889ekcKSFXT173EkXj1ek/S&#10;/Jvb/X97QHsINdQqR6dbXRVTHmvr/m697iMODckm/wDrAj6Xt7sY0ANcmvTyvGoocGvp173FYcen&#10;gC/pvc2/1z7sFIJYigI8+vSqokq/5enXvcRxextaxuLc2/rb3pypVY2z08JKgKVweve8LA3sAP6g&#10;sfr+fadkAyxNOvAr8Y8vLr3vC6EC3JFvxx+Pxf24stWYUrQdXB1Ggp173gP0sLXsCb/1/p7ZOmQh&#10;3xp6sRQivl6de94HX9NiL88gf09vlkERVRTNenUbHy697xf2tXOr+n9ePr7bJbxB/h/Lq2ade9//&#10;1Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3XvfvfqV4de697kw0s850xxsx4FgCTc/Tj2YWu23Nye1cdNPNHGKuade9rPEbGy&#10;uRYWp5FXgklWGr8gL7EVny+7aWIJqf8AL0Hr7mWxswCzcT172LmC6pkCRz1aD6HSHsL2/wBb2Kbf&#10;l5QhoCPkRw/z9AHcuf4BIyQ5p172INL13RRIisyIFI4WMEm/+P8ArezmLYodQLCuPs6CdzztNI2p&#10;VrX50697XVFsnDxIgMN5GuTb6lRwLj2qj2W20hGpXoL3PN+5MxGrtBx172taLY+HIS9Kv0/SAOL/&#10;AF+o9rbfZbZA3bWlM9Bm45y3WNmMbkV+fXvb1QbQxM0hjNHFpVtK+j6j9NyR7VwbbaTSeGqA/l0g&#10;ueb9zhj1h8kevXvajXYWGkfxmnA0CwRVBB/xN/aj9wWjU8OtQf8AVTosTn/eIQG11rxz/g697fKf&#10;rbb0ka+SBVJAuwUf05/HvY5WtZGZmb8vXpM3uHu6yMQ1QfU9e94pet9sf2IGY35ZrW0rxYW+ntqT&#10;lWyVh4dQB5V8+l0HuNvKkHipBqCeve+oOs9uSM7PFpVR+2pty/0PPuqcsW8seoVBHkelae4m6UHH&#10;VXOfLy697jS9e4SlCoiAPIbiILqC3P1P0sPbP9X7RGZKFmPkPLpYvuBuHezEmnpx6975f3GxNOh1&#10;KhlI1GQAWX829tvy9ZLKDItDT8uqLz3fXLdxI+Xl/wAX173Fqdp4inQTNDZQt2l/Eh/Ear+PdjsN&#10;oihq1Ty4f8X1ZObbuaketia5B8h6g9e9xWx2Pih1+FQmqypb1vx9BxwPfv3fapXSooPPp/8Ae92z&#10;nSan/B172yt4UbWYlWNSVVFsBf6i5/PtQkUMZBCgY406ee8lcgA0J8z173FatMhCf43ijXhQx/Sz&#10;29tUWur4qnh5dUVzEokbj5nj+z59e94jItKB5H8s7khipGgMfwP9b3Z5lFVcfl04JzLqouOve+Et&#10;QzKkEZDFiC7f0/Nh/wAV92qTkjr2kKfFlWlOHXvcJpzHMU+trIDyATb66r/j2yHyFA4HrYFY8Hhn&#10;r3uQaoECIWJUHm90v/h/X267FtTJgD8ukp1ZY+fl173jaV4SvjBMhHqZuAL88e2yzKwNDw49bWQO&#10;KNgD08+ve+2rZFhMZYly2pm1GxBH6QPd0mRohGw861HWlSJ3qwwcf7PXvbVLVOsiOzMZGb0xqSQi&#10;/i4/r7ZeXS7D8Pl0uCrpZV+EefXvfUlZJBcFruxDCMHV/r6z7Ze5oyhVqfn16NEkIIGB5n/J1721&#10;Vc5nfU0nqKksznhSfyoPtMas1JKU/wAHSyBQvAVz1720CRQURGZgSdTA31D+0T7cWFWVgpoPLpaU&#10;1anIoRwB/wAnXvfLUpEh/UoOlTf+1+APd0BRaV60ddVBNMde94ZYwLgylnIBYAXCr+FN/wAn/D3r&#10;w1fIPdXJ6sjGgIWg8uve+4lZdMjaQq8Kv9oge3QrAMdWR1pyrAqOPXvc5mEqtJIAv9mJOAPrck/1&#10;93DHUGYE9J1XwyIxU+p697bxqdtbEEXsVt6ePyPdSuQIz58OlvwJRePXvfCS4lujkDjUoIsQfpz/&#10;AMR7eeUGqr206uGJjow4de98WVnMhVgBccWvYD/ffT3U1ZQF8/Pr2pVIGny697yGJlQFXJJNyTb6&#10;fkEf09pnYqKg16Z8UO1GHDr3viwcBW9J+pGn8/8AG/bpNSaY9fn1tdJJBr+fXvfIMQh1A2I5BI/P&#10;596qocEY6qVGug8uve8GtQSWIH+A49tvFSjBvPp7S1O0de94PO0pKAMI15uCQDf6ge3VLiRh8vPp&#10;3wxH3E5PXvcuOYiNokH1b6/0v/W3uyswcDjUdJ3jBcO/l173wkHjDAMGZl+pPA/r7RMVUHsNSero&#10;dZBpQde9thbx6RpBJNiSPqfx+fahUWOtMfLpZpD4697jOzNccj+q8gH3dHUr+pn7enlUA1HXvfEn&#10;Vb62sPp/h/X3RZEWqsMV6sKA0HXvcrSixKU/UeDcc/Tk+9PGSG8Ogr6dM1ZnoeHXveJVVWUBjdv1&#10;ED/be0DJQqAKnqxZmUnyHXvfU7aSLn/Wsb8/0t73GhUaaUz1uNdQqBTr3uMy8AnkXB5+ot7WxDQW&#10;KGpp08Gpw697wCMu5Nr6eF/oL/4+0765CCT/ACz06XAUCvHr3vGYQWszG4H1/H9be6alCivEEf6j&#10;1cSlVqo697jyMVNh9ef9gB+R7V6tblVzQfl08o1ceve8cSm7EMDfkg8Ef7H3TiRq8vTpx2pQde9y&#10;JQURXDAngfXnkfS3tPNhdPCp/LpOlGYr17211AA0sCQbm9voLH6e0yyUkKNnHRhDVqg9e9t8hRmt&#10;a3Jv/X3cMRQt5+vStQVX16978ygLwdX5+n+H0490OpzTgOvBqmhx173iiRSdJFgOR/t/dNOhs/F1&#10;d2IyD173MVQpuOfx/T3djUCvSdjUU697mCM8H/C4uLX9tsSFoMmvSZnxTr3uXApvqUW4sOP96930&#10;kVBNPt6Tyt5HPXvbh4z/AGri9vqP9jx7p+ELXpJWnDr3vpoxwTzx9APblKpjh69eDnr3uO9FqUED&#10;Sb3H5v70SNRAPT63Olqceve81PDIofUAbWHPP5/p7ZJJIrnpqWVWoR173MMZVQF5uOePp+Tb25U+&#10;ER8+kwapoeve8YaYMAfUt7j6/Ue6FwoIpSo6uRGQTwPXvb1TKkigNcE3P0sL/wCx9pzLo0ig6LZ2&#10;KGoz1733UwIqkD88ggH+v1JHu4mUofLPp1qGUsfs697wxSMBo+q8D+nvTS6JdD5NOnJEUnV59e9y&#10;WPpuo9P9OL/Xm/u44hiOmVBrpPXvfUQDnkcm9jf6e2KijHhnr0h08Ove5jUwIDGx/pYD3rWFarCu&#10;OPl0nWehIHXvfccIUg2sfz+Cf9j7pGztMrqagenAdaeQlc5r172qKPx1ca08vDEaVLH6/gC/swZ9&#10;ULJTJPn5dEVzrt3MycBk9e9tFdgaqjkEpRjETdGFyDc/gj21Paaa0OrtqejK13aC5TRXuHHr3uOa&#10;YsAvqLMfpbn/ABNvZcIzpFBj1rjp3x6ZHDr3uFUY12Yf0/p9G911lFIGelMV6ijr3trkoGjJKg/U&#10;AD8H+vt3xaChHHpcl2jih697n0UBST1G30v/AIX596MoRww4D06TXMoK0pXr3sXtvSQPGtLI4Ooc&#10;FiCOPra/tZZ3MRrU8Twp1He8xyoxmXy9Ove2ndG1HWTz0ykq4L3ta49v3UJSTxCcEY8+jDYt+Qp4&#10;cp4Y697Qv2UsXpIJIvfjj+nN/ZdM7KakCp/l0Kfqo37geve+C0ravob/AOtwfaVmwWY/s6sZwR17&#10;2508ZUAEAXbn/W/r7eE4D0ORT08+kUzBq08uve1Ni1p0qUJ1D+oBHP8AQn2rinSiseJPDj0SXpla&#10;Egde9i1jNuJlI2mpCQ6JdkI+txxY+1P0nixPPCwbNaeY+RHUfXu9GwkEc4wTx697RGbwVpHSaPQy&#10;Fltptex/HsqljdJjQVHqOhPtu6VUNEag9e9oCroJIJGABsBwoH0/2I9t9yBcZ9ehfb3azIGPXvbR&#10;OjA2t9RbkfT/AGHu4lfIb16XROKVHXvbXUw3Ui1yfyP9b2oSTS/d6dL4JM0697YpYnDNYWFrcjj6&#10;e34zlSM0PRqjggV697bpaW55P/JP0/1j7MlYsh/wefSyOegx1722zU+kcHVYEi//ABPvWmvc3S2O&#10;UE5697iRSMhJvYj8f1597BpQg46UOgbHXvb1SSayGv8A7DmwPt7WCpHRbcppx1729xlguu9rn8fX&#10;j3UOQ+kZxx6KmA4de95hLqPI5/H4+v192oJFCk8OqadI69770m4vz+Pr/T3fQAKcB14H0697xGIA&#10;+o35IH+9/T3uQanoQKU/Pqwc0x173IipQ1ze4BFiOD7aMaRjT59NSz0697mCHSBckg/QfX/bj3pS&#10;CGBA+3pMZK8Mde9s9XAEa6XDXBNrf1v+Pae4SjVUYp0YwSFlo/Dr3vpZSysGubi3P0t9PaaMMVEd&#10;BX59bKUNV697bzTWlBPAvqBA+vPtrUwZkIFR0r8YaCOJ697fop0EYW97cf4/7b3qRgT3AjHRU8La&#10;9Q697ezJI9EYASyFGPB/1Qvb2mNViGgVNSP58ei0Ki3XiHGeve0hFTtSVYmkkYqGvoFz9D9L+0Gh&#10;4gz8TWvH/D0IJJRPb+Eooaceve1NJkRURJDGxjI/B5vzxz7NA4no1KHT0SpZiF/EcVHXveelroqK&#10;QyVZZ/zpUE8j+vuyRsKBm/Lpm4tZLlNEAp17281G7YDTladAjafSSeSPx7dEiaG1AY4VPRfDy9L4&#10;+qdqjz697SJzctcr+WQLoJ/N+R/h7Y11NKHIPR+u2JaEaBWvXvaWnyaGdk0sXJsZD9ABxwPaYaCF&#10;hI7q9H0di/hBiQB5Ade95JKuU+FI9TX/AFWuL3+hNvbjM0QkoOHTaW6d7Sde9w5/HCC0jDWTfgg6&#10;b/g39+UjWsow1OlUWqQ6V+Ede958eokcyOSFQX5PB4+nt8UkUP8APpm6YouleJ697mS1qB1s5ADN&#10;dVNhb8e9OzRqwX/Z6TJbMVJI6974JITqqAQQp02vx6vz7UIlWDHjTqzIBSE/b1723NWM8job/wCP&#10;qN7e07PVtC4+fS1bZUUMOve8cUwSpQcgKdXFrke2kLEvEDn/AFcOrvHqgNeve1FLknKhAxtxaxN7&#10;W/p7dlOl1AqTTomjs1DFqZ697cMbI33CkniwN72N/wCnPvUbuNIZcah/h6SXkY8Ejr3tVVeQcLGA&#10;COLfUjj6c+18uk6lXA8h0QwWimpPXvc2jqQkYYgG5+v+x9pnIqCcADpNcQFmoOvexw2Dpnnik+gT&#10;SxYf4c8+1VmxEf6WO78+Pr1F/NlYomQ5r172pt+ZtCyU12Zoxb6+lf6eyzerlpJmp3ZAr59EvK22&#10;MAZqAA/t697CiSpmRhInIv8AXkgD8+y9Vq6mQ0x0PY4I2UqR172/xZi0SoBYgcG/+H59rorvwoh4&#10;ZxXopk23v1H1697j1OWkih13/qT6vqL2/Puss8kuulRUdOwWCPJTr3tE5LPWuRGXuedJuf629sw6&#10;iwTzp59Cey2mtKtTr3uDTZiGRTqJUm/D8EE/63tZTA/ydKptumRsZ+zr3ubHWQO6r5E9XP1uT/re&#10;90KxswJ6TPayqpNDjr3uTIVZSPpyCD/h+OPdEc4an59J4wwYHr3uF4keW1v9Y2+tv9j7u8xCDNc9&#10;K/EZY+ve1TjYhpRSq24AI4I/1/dHlJBPr0Q3shBND172ofE3iYISSCLX/wB6HHtOZsgngOinWA4r&#10;1732uUpsfCxmEfAIYMb3sOPr7s0wittcmanqrWM13KBFX8uve07kNyY2phASmiDKT67DUD7Ds28J&#10;4jxngPL/ADdHFps17BJ3OaenXvaCyOZo7OpVTc/X6fQ+2It7lGlQMU6Flnttzhq0697YDkKIq1kU&#10;Egix5/H49rI95coATXPA9G30dyCKnr3tPy+GSQEXVb3/AMeP6e10O6B9RxXo4j8RIyDk0697hS08&#10;QZnBJuPpwfagbpExCtg9KY5ZaAUp173CVY/KLSFbcH/AX9vJuEMgDcBX/B0oZn0ZFeve1dR5GBZK&#10;dRIt4gLEkc29r/qIZQc9B+4s5ijkg93Xvaqp8grm7yixa4AYH/be2D4daKTXyr0QTWhUdq9e9rjB&#10;TiWYBmDobWawtb+h92gbQ2k5+w9BjdY2jjqMHr3sRI2Rmij1AqrD1KAQR7MpJxVgoPDy6B7BlDN5&#10;kde9mPwtTTYHYNVOnEtc4LBeDo/P+P8AsPa6ab6TZ1ZclwPl8z1DO5wzbtzXHE3wxD+fXvYB5TKx&#10;ZCV5EcuCShAIujXt9PYSglQxhosCuaevUr2FhJaRhGFP8o697TyxiKoRv1K3pYL9LHgk+za1uWEh&#10;AOnVivRwX8SEr5jh+XXvbin3NJWqqyOFEcjKQT4xEynk39n9trinQMdVQTX5dIz4E9sWKitR9pNe&#10;vewa3Cal6idVAmRpWZiTq1c+q3smlbTGSp19x4inn1JWziFIVJOkgAU697TjUr1TU0ZdEhj1DR+l&#10;Qz/6oW9pXidiyk0UDgejhJ1t1d6VY+fE9e9zdnQyUuaqZZEZKeld1JIDIwK/RT/vIPtLYao5RXhU&#10;nh9v8uk3MjpPtiRxkF3AOPL8vXr3tb7TrqjJ1c08kZ8f3U8S24PjEhVLD36CYySF8AMTX9vr0GN/&#10;tYrG2WJT3aVP50r172M9JW1FOTjo4BfSGQyMCZV/ooJvcfn2v+uaHXAoxTB9eo1ubaKYfWSPjgaD&#10;4T8+ve1/TOtJgJ6maBUfWoe5uyW5c3P1H+HtY0skNgsslNTDh6Y4U6CU6tc7skCPUUNPT5de9ozJ&#10;VSxaaugSnaSVAHNtfpPKMVHHskh3OKQeMgqSfPy/LoS2cDPW2uywVDjyz5jr3tJ5XLZKvjjhqnNM&#10;q8oaVBHHIR+ktbm/s6G5TSFlY0GnFKUp6/Lo/wBvsbK0cywjX66jUj5fZ173PmzNbSbTo6ZpPM0t&#10;bM0ryAO+i40JL/vPB9rrq/nXbbdCxYVNf8g+fTcdjbT7y0qLpKKKUxU/L5de9oZ8jRpUOzU6CSSN&#10;goiGjUT9WP8AxHsqDrXSxyehEtpcyRUDminzzT5de9sgOL11EsFbLRzysC8dVH5KdiByUccX/r7t&#10;AEFXyCeNeHRq31xREmjEiqMFTRvzHXveFoa2nJmhVJ0mOpZomDLp/r6fp7UUWRfDYCh4dWD209I5&#10;CVK/hbj/AD6975UeUjnqhHVKqqFK3axTUPrpJ/x/r7BF3t9HK0NC3+Xqt1YvFB4lv5+nGnXvaX3l&#10;h9vZ+inoxTCWbQ/6Sly1r2APtJuexFwdGAozXz6FXJu67xtF4srSEIeIzSn+f59e9kJ3ftKowFTU&#10;SxRyGj8pUh0IanYt+hrfj/H2ELm3NrIFbAPD59ZdbLvMO528bDBI4VrX51697Rg/HtDTFej8cOve&#10;+x+Re3HvbV6tQLw6976+o/4r72anj1s0p3de99L+Pr/re9scde8q9e95P8eP6cf7wfflYGoI6tXN&#10;AKde99WFveiwoKeXXqigPXvfX5+n4A/4371UaetkCnXvfgL/AOFub/1H+t7uPWvWhgnP7eve++fz&#10;b3vSDQqcjrdKmvXvfV7m304+v490YHiemzxPXvfrWB/qbe/U1GvVznr3vwH+3/N/p72RQjrxwB17&#10;32vJNrf74+/MKLU+vWiKrn16979/QfkX+v0v/h70MEkeY61TScde9+HJ49uUwK9b9K9e99i35vf/&#10;AH359tmowOqn06977sf68fj8f4+9cePWtQr1730Pr+b/AJ/p/sPbhFKU6v5Dr3vl9R/iD9f9b3Qr&#10;mp6rwB6977/F/wCn+H9f6e96aHUOvN1731f8f776+90/F1vOOve+vpx9fr/j/t/fvU9VOQfLr3vv&#10;6KCTe9+P6c/n3onUaenWuJr1732t7f8AFf8AE+98OrKNJDHr3vu1v99/xHuhr5efXiQAade9+ANj&#10;f/bD8+7CnGnVlPXvfgBzf/bc392FAMda+Lr3vtRzbn6X/wBuPx7314g8Ove+X4+n5/PB491AAGet&#10;BRUkmnXvfX5v/vvp72M9bAYgfLr3vsj8fj/ife+vYH29e99WItb8X+v05/1ve+qde99gWHJv/wAb&#10;9+691737/jX+88e/de69779+691733wPrzx/X/D37r3XvfZ+n1HJvYc+/de6978L2HHAYEn37r3X&#10;veQWY/6x4Pv3Xuve+gtje/8AyM+/de69752/r70aHr1fTr3vl9bDgD/AWv8A4n3vU4wMderTr3vm&#10;LEH8/wDEe66yMN1auKcOve+z/r/4+7B6cR5dU6975g8W+v490AAYHremvXvfYNrH+h/p/Tk+7Ekq&#10;3WmBIoOHXvfV7XNv+RH3YSaSAetGgOk8eve8n1/2Iv8A8i9u1HTdRXT1731z+OLfX3v59WAA49e9&#10;5b/Qf1H+9e99WHXvfYPFh/sPfqny6qS9dK9e98v6W/2I90oGPcPs6r8Ro9cde987Afmw5t7tWg41&#10;6qyqeve+wCbkkc/T+vu6ntBPTIYqoA6977H1sB/yMe9EmvTTVY049e9++t7kD6D/AInj26gANK16&#10;2q1GqvXvfL/eLe6MQ2COqs2rr3vv8i31/Nvb6gsKenVgPXr3vlx/rf7H+v591IINT00SwOR173yB&#10;I45/qfxa3vVAMjz6rQUFOve8ga3+I/23097+3rXHj173IU83PP596A695U697kKfx/vv8fagGgp1&#10;5TmnXvedSRwOb8/8a9+61INSkde9y0t/rH+g92RirVHTWipFfTr3vMD/AF/1vr7Ua6jHSOQV4de9&#10;51vYAWFv9bk/nn3Q5456TtUHA/l1737Va4vfngf4j8+1CDtFOq0697ws31P5+hAH+PtSq0A6sFx1&#10;73iY8gGwt/X27WnVjRRU9e94iQT9Dzf8/wBB7ooGrVx6ZIA7viJ697jsbkj6WP1/p7t5Dy6bbj8+&#10;ve8D2Xj6/wCH/FPdgCSWr1oAvU14de94G5/PHvSkA8K9WBpmnXveCT6NxyD7sWalBgdXVqtTy697&#10;Yao2vx9T+Pfmao9KdGUGR172yy/Vj9ePz/UfX2iuDXHRpHSgHXvcFjf2TSMTnpT5de94j9faGT4u&#10;tjr3vr3TrfXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfve149e697lQtZh/r/wC+Hs7s&#10;JADQ9NSCqnr3tdYGpMU0ZJFwwPJIsCfY3siSEPkOHQZ3a3EkND6de9n86JzxgrKFS/pcohsdSkN/&#10;iTxb3JHLt40bKy8a/wCXrGP3B28PauAMhqg04de92L0EokgicEEFUIt9WJHHuaI2WRajiQD1jFuQ&#10;WG5ePJJ4n/B1724tci97k/2fob/kk+1I8RV0IK1406JtGlgEPH0697xaLm/BH6rAfn26Gg06XqOm&#10;/GUEq2D173iIUG3455PJF/6e0zMkcmlMr0inLCQlc9e9xJALEXuCeeDx/j7t4ZH6wFSetLrjo6mp&#10;Ncde9xJFF7gcgWN+LW/J9tLJJKMrSh4dOqS0Rc+vDr3uJIfUFIHP9Pr/ALf2+8ZbuBoPTp+INknr&#10;3uMxvc/Qjnn6f4e/FECgt+0Z6dZlBUsf2de94iDq1mxOmwAFv979tSUaOj1Va+fTbOpWg4V697jO&#10;puObX55/2/v0SAE9wp04rLnTnr3uMdRJCra/BJtyL/X249A4/ED06ApFSc+XXveKQcWP0/2/+sfe&#10;ivaaDz6cR2HDNOve8JJuvBNwT/rAC/ulGB0eR6tqateve//V+f8A+/de63+Pfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173ljhklNkVmJ+gAvf2pgtJ7htMSk/l&#10;1VnVcsade9vdBtvK17okFLM5c29MbHn8XPs5t+XbqWhYGhPkKnjTouut3sbNdUsgFPn172LG3unq&#10;+qVKivb7aO41Iwu7cXsAPYuseV0VG1KDSnHj+zy6AW7+4lnbMYrYayfMeXXvYz4HrPDY9PI0Czyg&#10;2VpBZVsb8j+vsVWu0W8IBiUVHHHy/wAHUcbtz1uN4+iJtA/meve1vHjYqUeKCJI04XhQDb/C3s1h&#10;ijoFAGD0FJb+a4o8zlj9vXvbw1PGscUY/sr9Pxc/k+1LROlSp4/LosE7FmZvXr3ubHj3ZFYKSt15&#10;tx9PoD7UJCA+phTHSaS8QMVJp172o6HHorh3NyAPrYgH+ov7ssBdQfn+3omu7tmBVRTr3tZ0tMSq&#10;qv1YWBPHH9b+1qrWMqv59BuaYBizZ697UmPoYqazOdTG5svP4vz7U28UULUBpUZr0SXdy8x0rw69&#10;7fYFWSR2FgSP6D/YC/tTasGyBj19eiyVjGgA4de95wXUmKP6KDqP1vxf2+UJZmFaD06bGigeTz69&#10;7w3J9F2B1aj/AEsD9PdWkMRH2cPPpWk2kagAR173KhdI5hrtGqeq31Nrcm3+PtxGDKJK6anh06js&#10;ygg8T1720ZKtiNQssf6UBBFhd7n9I/4r7LLuizFz2H5Zr0uijdgy1Ir172xHIB2kmqW0QxN/mo+N&#10;YH6VN/qb+0ZbxHrLUqoPRgsbRlUhFTTifXr3tgymd+81aEBRCBHCv+qH5NvaGWdKLQUFfy6NbG08&#10;Ggc541PXvbFU1/7ADamnLEn8BFPFgf8AD3WZyuoAD7f9jo4iDeI3ADr3tK1mVBk8C8RKPV+SW/IB&#10;H09pXmDMKeQ/Lo6trQhNZyeve8UVT445KgFfVdIlHqZvwWY/ge29aqolJ4+Xz69JGHYRjgOIPXvb&#10;QK5jUEuQdIOm9wo/rb+p9sI1S8hqf9Xl0qNsRFjFf59e98lyEkWqVhyx9Ck2Y8/X2qjdsVxj8+t/&#10;Tq4C14efXvc0zqYlknBMhW4iHH6vpf2+G/SEh418h0wC+rwYvhB49e9x461YpGklAAUDQg+hJ5AA&#10;/wAPe10MxZsdbmtmcBEz6nr3vLU5JkjEt7tIODfiMEcAD+vtqXXE9ahq/s6pDZBmoeA8uve4RrDB&#10;C00nreUHT9b3P09pWBiXWorU/wCodKVtxLKI0Hw9e9tZrmgjMzEeeVj4VJuV4tzf3pw+lw9ATwHR&#10;h9IsrmMYVePoeve29q2VGEa/uVUvqkkY+iJT9QP8fdYqqyiQVxk9Kvpo2GphRVFAPXr3vqRmdPSx&#10;fTx/XUbfX3rSpWrevXk0q1StP8nXveYKtNFGGUmeRTf6kLf6e1CaFDCnDpmrTO1PhXh173jDiwUl&#10;VWMlz/Qn21Kzl1CigAz1bSa1GScde98BOASDe7EG/wDZ5/r7orMECep6cMLUx5de95W9RBvyeLD9&#10;I/rz7Ug+GWAz6160DoqtP8/XveGeQuhRTylvV+OD+femk1Gq4+fW4U0NqPn173HbySvZC2jTdmHA&#10;DW+gA/J9tuXJVlOK56eBVFq3GvXvclEWNUcHU9jy3+88fi3tx5K6kArT5f4Ok7uzsVIoPl173gdt&#10;L3s1r3b8Kfe1kYEVpWnTyiq0qPl173MW7DUwJjtf62Btzbn3oOxjqRTPn0magbSDkfn173gmmDgM&#10;F8em9lUf73b22BxIPT0URBzmvXvcJqh2Rh9OQLn8D8g+6amZxTpSIVDg9e9xQdTcXsBwSb35+gv7&#10;dDCnhtx+fT9AB173kMzr6QAOB9PyP8B7tJoNaHIHVBEpFePXvfoZX1aS31J5+hHtOkupwj/lTr0q&#10;KVrTh173nLDXqJJJUi3+P+q9vlaJ2+vTWlqaQOve4BkuyngEMfpz/re3SF1FvM9KgpAPz697ymR2&#10;/TpJIA/2Frnk+9lI6Bmx+XVAqjBx173kRl0MDa9ifp+f6+07KunUvVGBDY4de9xlIazG55P0+n+2&#10;9t6wQ0jY6eIIx173jkcgMy+mx4F/+J9p5HEwDJVdPV0QMQp697wefXxe1vz9b39tpMZI6MOB6d8L&#10;R173imlMSBgNRP8At7f19vPcsnbSterRR+I+ngB173hjqm0lbAC4uTb/AFvp7aWZgdNOnngAYE56&#10;974zSkSC30K3Lf4+9NppU+vXokBShPn173CaSwBN2JPH4491JJcpWg+X+XpUEFSOHXvfOGYCT1Wt&#10;+Rf6X/N/dixBCA/n1WWKqjT173zqJA40g6vobX9tMSPPrUSlTU9e9tsyycX4Fxb8/wCP19609xpm&#10;vS2Ip9p697hyRljddVwbn+l/9f37wxqFTWnSkMEADAUPXveTxO1ifTYcf0P+IHu4JMRoOB6a1qta&#10;Zz1732qEOB+eL/i4/HtoihLde1ArUjr3uYEPP5FxYW/H+v7aVuAPSfUCc9e9zI5AB6hb/XI+v9Ln&#10;34MQK8c9J2Qk4PXvcqOQKFsb2N/r9fd2LMSeOOk8iVweve55mMijSBf8g8g+9F6Kop0k0aGz173l&#10;hZtVpAOF4/A/1/dVaoKx8a9NvSnYeve3ONYCoEi2/wARzz/T2pAFTq406ROZV+Hr3uYlHTSAhGIY&#10;i4v+D7p4CkDSekzXMyfEMde941xUzSW5a99JH6bf6/uiRtHUKK9Xa+iC56977fGSRsGKXseAL/05&#10;v7STE6mqCMdeW+SRaA9e98lWxtYgr/UfT2lC8KDj1RmHEGteve8kiNYHUPoP9a/u6NVSmBnrSMK8&#10;Ove4RUKLG/1J54+v+Pt5wzEuMGnHpSrEnr3vEsrpcWJQcj6EH+o97gb4ajPVzGG4de9zafSzKQNJ&#10;/r9f9bj3aajAgDpLMWVSK1697ego0WP1uSf9v7ZuNCjSBqqOi0nvr1730FVfxyf99z7YRvDoPL06&#10;8SSKde9yI20SIy6gysD/AK5+vt/WUOpKlT0066kKnz697E/AT02Sp1o60RhgfTrHAuPwfZlbTxPc&#10;NHOfiUgH5+lOgPu0U1lMbi2r86de94sttgUc7SxpdJBqjcA2/wAbH2X3Ectrp1glQf8AVUdX2/fD&#10;cxBGORxz172lKrHSXHjX6C5JB+v59oS1A0gyK8Oj+C9UA6j1721T4eodb6SQT/S9/wCvI9tag+W4&#10;kdGEe4RIaE9e9t/8Olhf1DjV9bWvb/D35VNAv7elX1kcidp697eqYSQPE6EqQVP5/rc+22LxIdFO&#10;P59FsxSZWVxUcOvexvwU1Jm8etLOFE6g6QSCbfS/s9tXS5hbxQWZRnPD7PlXqMN0jn2y7M8VSnXv&#10;aUy+0zFUTBVDKrE8Acj6+0D28raCp4/tH+To/wBv38SwqSaHHXvacbb+j9SkkC/6bH/Y+0jeL3Rl&#10;eBp0cDdwwAB6977jwTSMAEsLgfT6f63u6QSjsr8+tNuoVct17290e1fJJ6uACLc/W/8Are1UcC6l&#10;YEgjosud9KL69e9j71/t+eJ0gEglR/Tz9B+B9fZnt0Aa6ofP544cT5V8uon5t3eNwZWWhHXvam3p&#10;1o7x+ZqZ+SD5EX+vPGn8f19nW4bZ4NZIhTt888fMdEvLPOYVzCH4eR697LJubbsuOqZUliZVJOly&#10;vBA/x/B9ha4tmjCPEa044x1N2y7ut7Aroa9e9oWfFK6NKg+gP+v/ALx7S6gKhwa+vl0J4r8qwR+v&#10;e0bVU0sbMOSb/UX/AE+64EtCainQkgnRhXh1720zxE8sObfTke1cYMZVvn0YxOvAHr3tumpySAvA&#10;tzf2oE5c5FKdK4pRmvXvbRUqVUgr/hf/AA/w9q0f8NadGEJDGoPXvbWlG8z+gWN/z/X37VpAC93S&#10;9rlI0q3XvbzT46aEqTbg24H+H196A8Q6HGmuei2a9ikqF697eFpSVs19X9faxWoMZx0XNcd1R173&#10;kWHRchbi3H+390BDgOTQA8OqNIHxw697zCK4H9m9/wAcj2o1o6kDNem/E0kgde94PCV/P0/r+ffn&#10;dGIJrw6c8Wvy697kIGHP0BHC/wCt+b+0rAkAjPTTGv5de95VlDGxB4/x/wB696AJWjHj020YHDr3&#10;vqSHVxyLkm9vx/j7s5JIA4AevVllIzx697htT2Nxwfpfmxt7ROSDUHHSlZeve8kNIZT6hYj6H+v+&#10;t7bcg4GK9UluAowa9e95Jsc6AGxAuOAPbUrKToc5A/b1SO9R8Hr3ucjGGA/Xhb2/1v8AX9tq9YlF&#10;aZ/w9JGUSy1HXvaflmEjn8amNh+frwfaIES6h5DH/F9G6JpWvoOve/NE0dpAfUPpf+n+HtQihDnP&#10;XlkVxpPXvfGSSXxvIzA6FYqv0/F/V7cdqoNXD1PDraLHrCDFeve0wcpFPIYpEKGxAkjbSAfpcj2h&#10;W4EpYE0zx6PhYPEmtDX5Hr3vGtQ0b2jYSAi1gbMf8T7VR6w+TqND1toA61caT173ni8jTF3VQjAX&#10;1AXW35591hilrqYU6acqsWhSajh8+ve3tZ6GOP0kM444AH+8+1R0hGkYg6fLos8K6d84B697TFRN&#10;DWymNFtpa7HVe1jzz7SVjuJgQaY/Lo7iikt01n0697zyT/bpojta2n/eOD7UuGRQqGvVEj8U63HX&#10;vbbqkkYEm1z/AF4/2HtMRIddB0r0oop1728wS6Kdl9LFm/J/PsxUkAU/h6LpY6zAjy697bmGmVm4&#10;5/p+PaRCxHjDzPS1f7MDr3ufCnkKyLbgfUWJsf6+1KLGxLsM+fSSWQoCp8+ve8U8hVx/XV+Pxz7Z&#10;kdhOFXhTj1aJO2vy697VmJlLAt9Siqbnm4P1Hu0YBANaCv8Al6Ib+PTj1697dp6ol0BJ5FgvFufe&#10;3ejPnK9F0cFFNOve5pmKIqAqpIB+v19+Lmg45HDpP4YdixFevex/2HOtNSBm/UY1uur6qV/Vc+1l&#10;o6ogetMnj/m6iXmuFp7jSBip697Y935UTVw8fr5sLH03/wAfYfvGWe5aYcB5cPt6NeXrHw7TS5A8&#10;+ve8VHJF4lMv6ivIIuLkfn2qiaFlDOMAYpx6tcrIJD4XXvbHXVTR1YFOda8XA+gH9oFR7SyBSFVV&#10;Jya0+3oztIFeGs2D69e9tuZyypFHGGClhyCR/wAR7VYCsHPAYx0s23byzs9K0697SYqxMGuQfVxy&#10;PdVlJYaRQU6EBtzGR9nXveKSojW6ggn8i/049qY5BpBODXpxIGOT173gWUvIjKShDcEH6f63vZdT&#10;qH+Xp4oFQqc9e9quhqJSmnV5CefVywH9AfaV5KEVxTy8uiC6hjDVpT7Ove3enmN/3FI+tibH2kkm&#10;QDVwz0XSxfwZ697UNFUaSuki1+LWv714gkJFcdFFzEWrq49e9rXHlJoTqPP15+vtgzBJlVR0GbsN&#10;HJjr3sKt65BIJJIQSvJ/pz7TX90xi0qagHoe8s2jSosh697DJ81BGlmmIP0I/pY+wTNKXmbGogmt&#10;OHQ2XbZWNVXr3tiqMtTylisi2B+t+Sb8n28kioADkkcOjSHb5YxQjr3uJ9/B/qxf/XF7fT26J8do&#10;x0oFpJ5jr3vMtbGOBIObDk8c/wCPvZmYZH8uqG1ehx1732JFlawfm/0B9qBcUprGfLquhkGR173l&#10;aJXF73/BH/E+1K3B0VHHqiyEGnXvcYUjawylhY/UX+vt1byVWZlNPl08bgaKEV697dIaat+iyuwJ&#10;FrXB+nHtRHucisHbIpnpFJNb+aivXvaqx+Ry+OZSgbSBzYFh/sb+zK23Dt7SCSfPohvbPb7taNSv&#10;Xvaqpu0osRJCuRpRKl/Wq2RiCfUVv+fZ7bT/AKpOs08xxx0QzcivuCM1m+k+XmK9e9jhT967NzuI&#10;pcZRVElLVRBYxR1BA8t7AgOOL/09mG6XtrLBHbRECgx5g+vUYTe1fMu1bjJe3KCRGqda+X5enXva&#10;ez4lo5Y8pSwO0cugSRx20+satXHHsPujrbrLCtVrQ+WPUdHG06LpG2+dwCvAnjjr3t6wajJCI/V2&#10;YFueR/gw/HsztAQ+knjQ+XRXujfRFh5U697VOcNMhSmZbOsIuyWBIC/S49mN1dSpKirgKKVx/qr0&#10;RbWJ3BmHCvn5de9hZkcfThnKnhwxH0ABP5+ntAJW0UJ8/t6HdneTECvl172ipoI4m0ghSJBrBt6l&#10;vzb3ZWBZyRlRWvl0JYpGkWpFcGnXvbbkso2MrWmp4W8LRhLi2l/TY6gOD73JN3hqBain+fpfZWQv&#10;bURzN3A1zxHXvbhtfP0k00kMtQtBUnU9K9tEUhvfwvbi/wDifZUxKAonaCa5/wBXn0i3zaZ40WRE&#10;MsfBhxI+Y8/y697EvCQ7hzdZiqioSalmx1S11T1GaNzx+6vBQjn2kH1N1djSCjIKAepJ9OgVuku0&#10;bZb3EMRWRZlGfQj5etevezBPlaWChXG1/hM9RKTF6fIlgNOlmW/JF/r7FL3lrDbR2t3lm4HjWgp+&#10;XURrY3Et0b6zBCIKHyP29e9hBNX/AMCytRQNDJLTTyNNFI1rIHPpjAP4H0t7BapFHI2TQMaCnEdS&#10;HFaDdbBbxWCyKNJHrTz6976eohnqHje8ZVFlt6SpBPAC/j2apKySaIyaU/1Z6ssMsUQde6uK+fXv&#10;eN0SWAUKxtIkkzSh1/ste/J/FvZ+kr3EUdsAe2pH29bRmjl+qY6SABnr3uBkMTTxFGYrNME1DSQQ&#10;Lf2XK/19szwhE785rjy/y9K7TcJ5K6aqtf8AVTr3sMsxRSyaHiYxIZyJaZCQsRbgOt/6/wCPtpoy&#10;znSTprwrw+3ocbddRxkowqdOGPn173Go0rMSJpaiaYU0Y/bhQ/uSs3AAX+n5J9qQGhTUxr6f5qdP&#10;3DWu4FY4VHiHiTwH+ry697gzGeWTypoi12JivqRtR1X/AMCfz7SSTakowC5rXj0piEMaeG9TTgfP&#10;/Z697SG4FrkjNRSBoZFvr0szKePqhHtBeXEioZIjqb0446E2zPbEmOcgjFK0r172GtdTVOVp5Yqu&#10;EyCRSrGRdYYH/VA+wteKbumsgny8v2enQ/2zck2yQeC+K8K9e9gRuHaFbjZWkpoTJTXJ0gepP6gf&#10;1HsMSW00AJlBIrSvUs7PzBbXsegsA329e9owq6GzqyEcWYEX/wBv7aKksR6dCcMj10sDTr3vr6fi&#10;w90rXHVat58Ove+x/r2HvwFBUdXABWvXvfr2t/r+9jievVPXvfamxJ492K1oOrVHA+fXvfdz9T9f&#10;+I9tlaHquFHb1731wTyPr/vdvz7uoNc4x1vzz1731x/vPI93PcB15qilOve+x/hx9fbZAIPVQVAq&#10;R+XXvfHn/Hnn3vhgjPW6gk449e99/wC+t78WbB4darih6977H+82v/X/AGHu+mgznrYOPXr3v31+&#10;tvr7tQUwetYrXr3vsWv9D7qc8evEYrx6977APP8AS30/PujAUqMZ6rTHXvfYt/sefx+PfsgkfLq4&#10;AqR173xtyf8AD8e/A9or1U1wOve/Ei9+fp9P9b3oseHXl4Ur1733zwT/AF/I+vu2F4enXqUNOve+&#10;zc/0v/T/AHq596Gmg6scYr1731YgC/8AsSP6+98TjqpI4Dr3vsjkn8/0HPPvxPl1oEA9e99jnkg/&#10;4/T3uhNOnAzHHXvfMDn8D/A2/wBh7qdXVDVVKnr3v3B96zXr1fKlOve/fW4P++/r72K149azXHXv&#10;fuPwbEWv+ePdwa8OnAFI6975m1hz78eq/Dnr3vr/AIr791qua9e9934P+v791stUde99e99V6979&#10;791rr3vq1v8AYm/v3Xuve+/fuvde992JA/H1Ivxe/wCB/X37r3XvfP63N/6ggf2rD37r3XvfXAtz&#10;cHkH+h/qR7917r3vmDwOb/S5+n1/Nvfuvde99/05+nvxHXuve+X4v+fdqHrXXvfYH0PtvVQ06317&#10;3yv/ALyfr/T+vv1Sajr3nTr3vl+QP999fdRQHPWj1733z/rW93XNCOrDOOve+YF/9h/vJ/Pu3EMo&#10;NK9VJ0ggGteve+/pf6C/+x92WLNTTpsli1eve/XNv6k/m3tw1Jr1sA9e98/9TyRcf0H1t731fr3v&#10;yW+gN/8AYW9+69173y/rx/gOf8OffuPVCK9e95R9f9uLe6n5ceqsQvDr3vlyPqbn8j+vu4XzJp02&#10;h1nWxp173y+vNrf4fX/Y+90AFOPTBytW69774/1/x/vj7rw6brQ16979wwN+OPdwKmnVfOvXvfYB&#10;b/D24PTq3yI6978Tbk8+3OGOnKUwOve+lP5UEc/4H/e/fjXqpDHHXvea31JP1HH5/HunDh0wppRR&#10;173zU8C5Nvzb/ivvw49VJz173nWxH0vfm49+0+fWuve5SAfk/Qf7c/4+3VFB04vDr3vOtvrYg2/2&#10;B/p7t1tuve5afi5H0tf6+/ZrjpJKxD4yeve8oH1uQ1/ofpY+3gO0dJnb+fXveVWHAPJtb/Y/n341&#10;BovSWQ6SdPXvfN7FB+OT/ieP8PauME0r1ofPr3uI97/1/wAR+PahDTp1TinXvfC97fUkf8i9ucPP&#10;rbGnnx697xMbfjkk8X5F/ehUGo6bK/6qde94WuL/ANLX4P8Atz7sQKVPTLEE1PHr3uO30BH9ebi/&#10;+x92AqhAHWgwoQMde94Waw+nP1sPflUsaL5dXUVNfQde9xJmHqPPP1F/pz7dZH0elOnUXAr172n6&#10;lrkt+Lnj2wcinRnCNIA9eve2mQ8E/wCw+v1/2PtBdVpToxjGKHr3uEx9kkrAdKKUFB173j9pCamv&#10;W+ve/e9de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3vLGbH/AGPtdbSBDnrR&#10;4Hr3tS42bS6m/wCRfm3+9+xrtkw7RXoqvk1KR8uvezW9T5v7WrpbE6l0FRqItpYfTn2OtmuTpMjU&#10;qrACh/PqC+c9u8SCRvXHCvXvdq+y8nHkMTRzqf1xR86rkkLZre5w2SfxrYyvknH7OsNuYrV7W/mS&#10;Uefp172ug2sfQix4J4Nrfj2IonkZaJjoMtqqNHXvfekqpJ1D68Eck2/FvbTmQIQVqa8ekM5q+ilD&#10;173hOphfSFCgkk/1t7okg+Erk9Nuy8AvH8uve4jg6SCbj8gGw+vH19uNclCsYFFGPXqocK4GmlPP&#10;r3uK4NzpCgaQPz/vHtgXLxAhRxPVNRFSeFeve4LLb6gfn28rFtXz6U4LEirY697jspJcAfgHn8f7&#10;D3uRjEi1yOnGcRqpIz173g0k3GrgfTjgH+l/bMkvjLjOeHTNV9M9e9x3uNItyWsDf3vQrVY9tM44&#10;dPldRNTSgr173iYKG5sf8Abe7oY20j4vs8vt61qJUH0697jt9SP6/T6/j8+7iRiCrigB8ulCHt69&#10;7xWOoNqN/wDef9t79UV0+XTuoenXvf8A/9b5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3XveRInkNkUsf8B7UxWlxN/ZoT1UsqipPXvb3j9t5bJOq0tFUS3NvREzWN7AXHH+8+zq&#10;05bvbkoSKBj0hut0sbRA0sqivkSK9e9iphumsvUIktayUgYXKSWZh/UFB7FsPJapGwlGajPp0Bt1&#10;9w9ttdUUH6hBpjr3sT8H1fhcXplqb1koIADKFjHP9B7FFls9vDEEdPhHkKA/b0B9z593C+/ShGha&#10;etT9vXvYjwYqioVEdPTQxAgWKRgH/Dn8/wCv7MjbRRqrqAM/s6A0243V22qZy1PU9e9vNOioEUWv&#10;b9Ivbk8e/MKsSQcnotlcsS/Xvb7HZIyNOr+o/Iv/AIe18SUNOApx6KXqz5PXveJYLyyE/RQDc/kn&#10;2otreiLIcAnpwy0QU697y2Uuh+oA+n4v7dlAXU2KeXr03qIB697fUlUwRAAJY8qLfX+oP492DoWC&#10;k1qK56K2R/FJOeve59M6lrc3BH1P9f8AH25qqikHBPSSdaCvXvaqoajkBhcKABc293DeGdQ4ft6I&#10;bqIUr172/GoIWytpBAHHvTyqQaZPRV4QrU5697zUtZ4nGo8cC9/r/T6+/QXT6VjGKdNXFsXBC9e9&#10;y6rJCE3SzOxB1c8f7b2sN28CsxP5evSeCyMmHwB1723rlBAskshMhLgD66efpYe2I72LxfGYVahF&#10;D0v+hLuFUUAHXveD78zipnaYgLGbEfqBH9D72t0fArTFT9vTn0xhKRafPr3tHT5rXIISxA1WLk8k&#10;3+ntC1zrJUZB6EcO3FY/EAz6U697a8xlfDopYm1FgrEg86mH1J/r7auZxG4CA8KHox26zaSsr4pj&#10;r3tNz5A06COL9TEhnY3JZufp/h7Kp5aKiDiGr0bRWomOtzgf5Ove8FTWkRRx6/Uw9bfgC30v7beY&#10;EstCSfXpyG2q7PTHl172mZ5FldgDZEN2Yf2gPaYHxJQAcAZPR5EpRAPM9e9wjXOQ730U6eldR+pH&#10;9L/19uCPAJ4E06Um1XUF4ueNOve/R1fpaex1OLRj6nn829qPDMcZcfs688GfC8hx697yIJXdJJDq&#10;b/dcZ+gP11M309uhdTKTxp023hhTHGKDzPXvcszojNG0uqcrrb+ij+g93V9KAA5Joa+XTAiZgGC0&#10;WtB173H1go0vLWuBf6sT72VqzZqB07pYHwx59e9+D/tq8t/6BSf9sfbOvV2OKny62VBfSn7eve+E&#10;kg0fXUoABY/TUTcAf4+6lWRKkUFetohLU4E9e9tczWbzSDU59MCWNl/B49t/qlz59GEQIHhIaAfF&#10;8+ve+aUryFLtYuQWP9F+tifx/j73IzGlcYz69Ve4Va6Rgf4eve80alC//HKP6f4kf4j2mRhSr4zS&#10;vTLkMB/E3XvfMxsYtRceq9+blRb/AHj2pMeio1avQ9aUgSUA4fz697wj0xOEZWbUNRa1rf0B96jA&#10;DAk19enDmQahTr3vFqXgAqzXv6eeL3sL+9KqOfEqOP5dPsSxrSgOOve85qBcALYnghARY3+p9vuQ&#10;Sy8Ok/hUrQ1HXveNI7szH1D6n68H/Ee2NTBgtcdXZ6ALwPXveWMlSSvJtptxax+vA9uxsQupqccd&#10;UkowAbr3vICqjlRrc2tb8f7T72zA6tOCemyGPD4R173wYqrKoHHBf88/0596YqoVuJA8utrVgWJz&#10;5de98qhwwCopUKP+I/p7Th2KUJrnrUIK9x8z173B0lYwx4JY6h/Qf6/tQdQJx+fl0q1BpD8uve8a&#10;jUjkfTVb/ED22SNQJ/2OrsSGHXveBowJLgMF0/j6f6/uhHiAE5NenA9UoeNeve8Bs7FibhFuD/rf&#10;Ue3iojZmYYp08KKKUpXr3vJTR6tTt/r6frx7ZUqrh6fF1SZ9NFHHr3vzOrjWdXpuABx9Dz7eiZXU&#10;leNevKrDtHXvbdJIfKOQBqsALnUfyD7rqPjsH4DpYiAIR173JQhQbqLm1vahmGmv4emGzgHHXvfL&#10;XrY+qygXt/xHsvkmI7vKvXitKV697hPWaWCIo5JAJ/3v2ndjJIx8qdKFt6jUx69795PS2vlv6XP9&#10;efe46YB63oOoaeve4LEKNKk3N/p7aqrV09oB8+lIBrnr3viSXGm36B9L83/2PvzAPIxFRjqwCg16&#10;97jGQxN9P6cH8W/Hu61BAB6fCFxUY6977DsT9Li1vdGapoRXrRQDiade94jdv+Iufr/sfdRUGhNK&#10;9ODsyeve4Nj5HtxyB9f9v70dSuo8qdKagqPs697lWCKL3uV+t7e9MX0EEdMgljRfXr3vGstx6ueD&#10;a/PI4tb3vicefVvDzjHXvfMHjldII/A/B9uAZABrTqpw2DU9e95GHA088fT8291IJqTgdUU5JPXv&#10;eIKdQ+i2P+v9B/X3Viua9O1FM9e9yR9CPz/j/vHtoKpZWby6YJzXr3vsR6zp+ptf+nupFQa+vVde&#10;nPXvc+npuPU3p4/2J/2Hu51CoPp0klnzUDr3t2gpRpdQ3Fvzbj8+6ksdOnpBLOahqde9544rPyfo&#10;NNvp9Pz7YqzKSfI9NPJjh173mK6Tfg/4H24Cc6T5dNA6sde94fLJGWYMeG/Fx+f6+9oSCtT08URw&#10;Aeve3ylyUkOhtQIAHFyfd/GkKEMa58uiuezjkqKZ697dUzcMpWOoiU3P1UWIHvc0gkkIkFKD9v5d&#10;IG2yRKtCaU9c9e9vCYynqkaWnfWfytxx/sR9faGQ6wpT4TxoM/s6LWvZrdwsooPXr3tjr4xAxiK6&#10;WAFvTb6H68+2WSRF1gVWvr0aWjmYB1z172zsiuGYXJP4H0v9Pp7f8QZBwB0ZBmU04de94BAwu1vr&#10;a3/Ece29SsVIPHpwzeXXvcuCMh1/FwfwP6fT3fXQEniOk0rdp697ddBKDSSD+Pr/AF/B9tM6kljn&#10;HSDUNVT173zWJmBY3/23+w490olRoFfn1UuK0697yqCDcG54sDzx9PewTTSxoK9VJHXvahxWuOWO&#10;QORZgSo4Fwb3v7uHVTUmjDgeie/0MjKR172P+Jlx+ex32czL90qAKfwTa97/AI9nUUn18Ucco7x/&#10;P7eom3BLzarz6iOpQmvXvaerdq1FJOyNHcPdkcXKlT/Qn2Xy2jxsUlUChpjz6N7XfYriLUDSnl8+&#10;ve4ce2nsLgXubAgDj6m9/aYxIr1PD06fbel4g0697jT7U8jEmEavzbgf6497aDWoMJIPnWnT8W/6&#10;BQN173BbbKRvd1uoUjTYX/2Htv6FjGyg0avHpUN6aRdKceve3XE4s0NTHLHqsSLgccH6m59+hjkh&#10;YmStSKV6Q398LqIo9Ceve1XXxTSFpQLg8ci/FgOQPa+jhASTT1r0QWrRqNB8uve01UU8hJIU3Xi5&#10;Fuf8PZfiPWa1qejqKRRhjjr3vAtPLe9iAR9bfkfUEf8AE+6Fizmg046daaL1697dKNXRvowPH9bX&#10;B491jZlUas9Ipyrio697E7auQngmjIJGkixHFgOfx70l28DFo8Gvl506BW+bek0DMR9o697NJtTK&#10;0+UiSmyQEwNgpc2Nrfn8exzt29rdqILknUBjzrw/l1DO5bZPtty0tpVTTy8+ve2zf/TVFuKkkqsY&#10;kbEhpNAHPP1Fh9P8Pb99afUKHhAHqAP9VehNylz1cbdMsN3VMgCv8+veyW7069yW22kVqaSOGMEk&#10;+MqtjwLX59ha8RFUhxTNKUp+fWQ2z73absPEicFvt697A+txhYM9iG/1v6f1B9pFRWOlRU06G0F2&#10;VbQR172lqmhcEh0YAg82I/xHvyppKniAejuG5UgaTXr3uAaMNb+uk/qH9eB78UrqbhnpWLkivXvb&#10;NV48j+hbV+P8fb4lAOkgnHRlb3frjr3vBBStC4Nh9Rf0g393gmGoDp2WfxFND172okgjdQfzx+L/&#10;AF/HtaJcNig+fRM0rAnr3vl9twbf7wLf717ZV6OQp8vy60ZjgEde94REUuSLcWI/1v8AX9t666QR&#10;5/b04ZA1Ove4cqkEWIFgRb8n26J1KsoFc/Z0oTga9e94lJAOrnm1/wDevb6yqKIDjpxgK0HXveUc&#10;3tcaRe3/ABv3dpACCuQeqGmOve8JNiPwefpzf2yzq5JJqB/q/Pq4FQa9e951c2JsTbjnm3vZVX4Y&#10;6oV697cFiV1JJA4HFuefac6QwA6SNIVwOve5VPEC6i30/wAOf9uPaeZVZSQek0r0U1PXvbwKTVEQ&#10;eTe4uLf7C3tO5FQ3yp0X/UhZPl172zVNJYFW+huOQTzbjn3SFlkHaKdGUNwpNR172m6iheNwygWJ&#10;JJIN7/4W9+EWWKCnRzDdK60bj173wMUhS8jW5+nN/bxU1AXGOra0DdvXveCWD9l1N/0sP6fUe/GI&#10;SKE+dfkenklpID172iXxRWo1XGm5/rz7SNYF5C3l5Z6Eq36mHTSp697mrBHT2fQWKkaT/rn6n2YL&#10;bBHBPkOmGmeXsBpXr3vDkKmV/wDNqEACnj/W90u30W6rGaZ6cs4Y0A8Q1r17230fmkB139V/pcfn&#10;/H2ntIi6uJOHr0quPDQ1TgOve832rRMSAeWuWt7usHhPSMVxxHTfjrIKMeHXvfBo9bcg/T63uTb8&#10;+3hE2kCQ+fVg2kde99aATpuRp444P+8e3BGyGhyG69qoNXGvXvchxojFv6Dk3vf2q0kUXyp00p1P&#10;nr3v0YUjk82Fxc+2liZRTiK9eY04de9u9Ii6T+AR6Tz7eiSusnI9Oi+4Y1AOeve22oikikZvrrJI&#10;txwTfj2VzRkTGRageh6WQSLItB5de9uWIqWWbxkHS1h/hq9uxgmEOONf5dI9xhUxl/Mde9v0wHkj&#10;DOQdZ0gD/b8e9Sxs7kqP8nRVHlCQBw697fXjTQkrkkqFAvccf197bWpVsYHRUrsSUUY697V2Jzjw&#10;wSKkjAhAFAPFgLe0asrkBjQV8j0H7/a0llDMvn173ipKqrrK28pJj1FjcHke0zjxZmJHwmn29WuI&#10;ILW2omG697UbSobpfTxa/wBLW/Nz7eVDUBc46JlRuPGvXvcKXxx6mSVCdJ1G4J+n0v7tHGQQw4en&#10;SqMO1EZeve0DlpY3dzrDkE88G1vepQNZKnAH5dCzb43UAUp172l5q4wBrAA8c3tf+vI9sGVdXR5H&#10;beKc5697gQ5Fppj+rk/U/T/Ye7RudAJNaHpXJZiKMN172/QO5KE/QkDj/e7e3hQhnBFfToqlC6SO&#10;ve1fRSWRbn8mx/P1/p7QSSHVpOOg9dJVjQde9v6uGUHUNIH1t+fZe7Nwr59FDKQ1CM9e95Y6nxH0&#10;Hkfi5APuwLirChHTbQ68MOve1xgqwutpLi4JWxNr/n355WYAAfy6DG6WwVu3y697CvsxWibzoL6g&#10;b/1HPJ49lV24NYjXj5evQ85HYSDwn8uveyz5LLPDMdTPwT+TyL2Nh7Dsr6CVA+Lqa7OwEkeKde9w&#10;UyrOraSbEg25H+8D3WMgMGJ4DpU1gEIr173IWvJa+pr24Fz9Lfn24rkJVc56a+kWnXvedcmQfUSb&#10;G62J459vVrUV6baxrWnXvc+ny3P6jc/W9gfbWlQ4KnpHNt+KU697focsGK3JX6A2PFvahWmArUU9&#10;PPoql29lBPHr3t+paxW0gMGu30vzb24HdwSePRVNbOoNRTr3ta4wRsdLiwJ4v+P6+/GQAqa9Bm91&#10;LlTXr3tfQ09BFTtLMyqFRuTYW49uwNJQlB59BR5bqSYRxCpJ697LTvStinyMvgf9tWYKR/hx/vPs&#10;SCUIhjLeVK5FfXqauW7WSKzXxRU+fXvbfsbG1OU3DSCHyMFlXlSdP6hyR7UWrtNKq0oeAP5dK+Z7&#10;6Kw2eQvQVB49e92HrRCXEmmnBDrTaVJFzrWOwJPsSmJZLLQM/Z/m6w9a58PcBNHwLV/Inr3tMbOl&#10;moXnlm0okLHUx5U82FgfZdYuqSP41ewYNccej3mJIboJGmSwFOve3SuykVdI7xsHDXBtx/th79cT&#10;LM+qv2dIbawe1QK4pTr3tOVTlAwblbXAJ5H9B7rG+KnOejiFAxGk5697S1dTpUEenSTf1A+sf439&#10;riVNRSmMenR9bStDitf8HXvbJLj2qqaSG6jxHhnt6/zY39uHRJGqEcBxoejOO6EEwlArq8h5de9o&#10;mto4qc+WNZGmRuPosYKn62Hssu1RV1tkeePToT2tw8o0SEBT+3r3tX7S7RzWCjqMZU65qKuXwfco&#10;uqooA3DPA/8ArcWPtpLle8JXURg+Y/yU6D3MHIu27q6XtvRZI+7STRX+TDr3scKN5W25U5DF5B8o&#10;bU0kZJbywqHBmVweQbXJ9opYJmCSRkMRg+dBxJ6i+4ES7xHZ38IgpqB9GxinlSvXvcDc0SZY0WRi&#10;rGialgiaQI9i7BRrDoefe/CEgV0LUQ/EB5+hHSrZZGsBLZSxgh2NCRwrWlOve89JmcelK1REi1dW&#10;EChpQdKFOBqt9Rf2bRtAsrM9HIH2Dpu4267acQv+lGeIHE19PTr3trG55a37ulkiSjq4l8jRx+mO&#10;VG4Dxt+Bb29bXlXKA6CRUUFKD5dLjscdvonVjJGxpU5II8j1721pU1kchZnMkTrwtzqW5ueffml1&#10;A66k16WtBbMgFNLA8eve/TpHPEutGIb0t9Q3HNy3txHXUxIqCOvRF45OwjHXvbDW0FRKTLSTCWX9&#10;Ijl58ZHAQEfT2/L4jBGjOT5f5+jW2uoUAjuFovGo8/n172mqyHK0DLJUUBXgkhZQyuo5JUA+yqeB&#10;44yWya5Ir/g6PLeSwvF0wy1/KhB9Ove2GbOSRHx6UlgnIU0syeuM/ko59lf1EqTaSpZTivmD8+je&#10;La43HiZV14MDg/aOve8dMaOrZ4vCsbtygHFrfUEn2kuoRI4e2AFOP+fq9wLmFVdWLUweve2/K4CC&#10;RSGiDAgi2kn6/kEj2WKVdTE3aCc5/wAnSnb93nibUjEH7evewkz2yaOcOfAAWvYhTe31+vtqXb4p&#10;5HZTTGPIdSPtHNt1Ee5/lx49e9g9l9oVlAztCryRgkgEfQey6WynjCgCpPUnbbzLaXwVWNGPHr3t&#10;KGORDpkRkYH9Lce0FKCgOa9CNJVdaowNeve+PPNxb+g96YAefVzUGvn1731z9f8AH3cCoBr04GPX&#10;vfIcki54/wBf6+6NSn59apqB+3r3vq3Jt/vh79UAaSOtE1r173xv9ePz/vHuwoSKdeGKY6975f7e&#10;3097ZcU61SvXvff4uTYkc8Hj+nPvyrnPAdWJr+XXvfgPx/sST7qwHHqtTWh69752sTY/8j91Bxnr&#10;VQBnr3vGLWF/68e71YGlMdbNQa06975jn/Y+9nAFc163Q4p59e9+H1tz9Dz+PdMfi68Qwx17376X&#10;vc/6/wDxHu1B9nWyfUde9+4ta97n6W/2PvVCadUY5A6976/3xH9Pfs07utjTSjde99/4fj3ugp1q&#10;nXvfh/yL8e/UxnrQrXHXvfY5+v8AsOfqfemwMdWFKUYU+fXvfI/QXt+eP9797UZ69QDCmo6977U3&#10;uLfUD/ivvWrSB6deUgEAjr3vr62A4J/2PI97oDnrbUINeve+X04vzY2F/wA+90HVDUnPXvfh9Bfj&#10;/effiOvKK9e98vwTx/r+/UAWvW606976P4t/vHuuCNR61Wpz17361ufqT73TqxIoKde9+5/Pvfl1&#10;Xr3vv3vrXXvfvfuvde9+9+691732oub/AIHJ/wBh+Pfuvde98iQT/T63P9Rb37r3Xvfdvze9+P8A&#10;Ec8fT8+/de69770/Ti1j/r3A9+69173ztfj+vvRNM9e6979+fehw+3r3XvfMD+p4/wBvyfe1agyO&#10;vDr3vkNNiOOP+KW92KBgGHXh69e98gv4/B+n/I/fh51OOqgjr3vu3Fzf88e9Bgreop1fzoBjr3vv&#10;6AWH+P09+U17hjqhqeHXvff1tzyf99b24hBBrx68CApFOve+x9Lk/QH/AGPuurvpTPTfHB6978OR&#10;/rf8T7dOOHV+HXvfMfUEcf6oD8H3vq3XvfJRYfX6f77j37qhqeHXvfYsD6v+RG3vxGrh5daJ4Hr3&#10;vJzxcf7H3UJWtOmiqnUTgde98lN/8D+f+I920FPhOOmWGg1XPXvfZ/2wH597A8j00STjj173yA/H&#10;4P8Avvp70KVoT141p3Hh1737m39f6/T8+7j4qdaODTr3vxNuLW4P09vqABTp1eGeve+gSw4vcfX3&#10;brbAkY6978LAixsL8kD3o1Ap02dQ+Ede95f1H/erD3X4cdNklRQDPn173mFjYG3H+wHuornqlCan&#10;0697yj88nn3ZaA16r173Jj/Fvrb/AHwt7dBFOrKc0697kr+T/UW+v+3492xTr0lAKde9yF/BA5H1&#10;J+nPt1EIbHp0wWFe3I697yg8W/wFiRx7sexR616SH1HrXr3vOoCjm9yPqfz/AI+7g6skU6ac+ISS&#10;Ove/Mwbj8X+o/r7fXtofl018Joeve8JNr3uTc2/px7dALCrGg6uBXr3vDduL2X8n/Y+71yR15iD2&#10;8eve8bHi4HFuT9b2PvYoCATQU6aLAedOve4zG97X+l7X/wCI93AwNR6qRVat173gJuP8Pz9Pr7sC&#10;qkg5HWgtD6jr3vC3Itbm/wDhc/4+3QWBFMDpwAr3A9e9wahhpsB9Prz7qSQ3ca9PIM1PXvbDVEm/&#10;Fz9fr7bY0J6NLdcde9tUn059lVyatx6MY80PXvcRvqfZPP59O+fXvfD2l63173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde98l+o/wBf29CaNXrR697eKJwrqf6kD/Y/4+xf&#10;tspqiHpLcqSMde9jbsTIGnqYGEliCLWvxzzYexdYO0cmkEAFgT1GfM1p4ispApx697tR6Vzn3eHS&#10;mvq0CM3/ACNS34J+g9zVyxuDBGSXJPlStPs6w259sPD3Cd/OnDiMHy697MdC4ZVuxX6D6H1W+l/6&#10;exyJNarU06ih6NlsHr3vNI1108lgbg8lf+Qr+1EbjTSvnwPSCZSw8Qde94StwARc/kgfS4+lvfpl&#10;OvxBg+h4dJpNbHUeP8uve4zKCCdYJFwR7bYKQGkFK8RXrbuwABz9nXvcVlKnkjTa9iOf9bn37w4g&#10;Bq4/LrVUZC6YPz697b2sLltX6rW9uKjByp4AdPIzgsvoOve8TAfrB/wP+N/fimNQ8/Xh15XC6S2e&#10;ve45Fjptf83v/wAR7TTN4aUUAmvAdaYH4vXr3uKygEWH0/2wPt1ImoeC4zXPTsb5JPXveP0aiLFS&#10;Lc3uD7vFDGjDSKHzpw68wYgNTj173GZTe4IFzdj/AIj6e7mPQp8POen42AWtK9e94tH555H9eOPz&#10;71oWniUz6dOllwP+L697/9f5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3XvfYF/fvKvXuve+wpP++P/Ee7iN2+EE9e697ypTSyHSiMxP6b&#10;KTf/AG3tVDt93P8A2aE9NtKiirHr3t5o9sZmtt4KCpe/5ETW5+hJNvZva8sbjctp06ft6Rz7pY25&#10;0yyKD8z172usd1Duat0tJHHTKQD+69mAP9Vt/wAT7PLbk4tQSEg/yP7DjoNXnPOy2tBr1E14D0/P&#10;r3tb0HRxRkavyF1FiwgT8/0u3s7h5TsoVJmpjy416C957nQ0K20XD18+vexKw/Wm2MdCC1EtW4I1&#10;PUHVqP49I49iCHbbeCiwgcPTy/z9Afcuet6u5DofwwfQde9ruCgpKWMR09NBToosEiiVQLc/2R9f&#10;8fa+JI0RVRQCp40p0E59wu7l9U8jMR5k9e9ymX0qv+qFh+f979v95qxNQfLpNqJYs3Hr3vnHCDYH&#10;n/e/8b+3oo9RAPbjpt5aCvXvc1qZXsF/sm9/qTbi1vd5oIzSmCT/AIOk6zFASfPr3vuCD97U30W9&#10;x7oYmUnVn7OqzS/pUHn173NJ8K2blmYEf6xPHtXBKS3hlRSlc9JBSQ1HAde98ZJtK2A9R+p54/x9&#10;uPINCgGprwB6ssdTWvDr3vlFyPrckf6w9p2cOHZloF9OtOaHh173khWVyRqvdrW5sBe3urxOWUeo&#10;61KUQD7Ove1FTRrG5csTYABfwD+T7UI3hQqj549E07sy0oOve3ymZnN0IBtxY+/JRg1e0DormULg&#10;9e9zEqGXVrY2HHJt/vPu4ddfpjiOk7RBqaeve+0r1f6AHTe5H+8e6KRXVWnWmtCOPn173kSokmKg&#10;LYFuLm/+v734lWof29UaFYhU5oOve54phWaIUPjtYs1/qwN29szRB5FKtinljpJ4309ZHGo+Q697&#10;ZMr5KRnpllHhtYsPqb+6OXgQaa6SejOwK3AEzL3Dy697RVZdXDowOnkcXuf8faNgS5dDw6E9sarp&#10;bz697ZiXPknYFmF7avpcjj35QJG1OeHRkFWixLgde9tbFgz1Lg3VfQrG/r/BA9pdYGDwHmP8/S7t&#10;oIl8+J+XXvcGSpkcMrf1Jcj8D829+IRw2nj0qSBEyOve40vqCIgJBsSP9j/T21pOpQAAKcenYzQl&#10;nPDh173ikp/OwTgQU41HV9GYfX2ujQuNGCB516dSYxDVxd8CnXvcSJw0/J9FwbAEBVHH492KBiR5&#10;jz6UOpEfDP8AM9e9zWl1sAh4HFwfoB9Pe2LeIoFcDpKI9I1P173ELFJjySTbWzC5IP41e6FQVrxN&#10;elAGqKvD5de95XqNTBI0OhOCfohP597Y4Kr+zpsRUBZzluve8lm0a3Yc2soN7D/W9+UVOrh1Tt1a&#10;VHDz6974NGQgQcgAuLjjUfz7q7sFAU1Fc9XVqnWfs6979FAXAkcgspNr/T/Ye6FtBNBx608oX9Nf&#10;Pj173niQAMb3YEgD6Ak+6sEFM9xHTUjE0A4de9+YaRo4TSNZAP1P159tBFWlcivXlqW18eve2yom&#10;1gCwVdVmN7ah/j7tJKY60FKdGEUWmp4nj173EszSD9wiP+2oFwRb0+0oR3Yajg+nT5YBalc+XXvc&#10;w0+shl/Sef8AHj8XHt4kKoCfZ0n8bSug8eve+wHkNrhF+gNvr/X6e7sWJPVGITPE9e9yEidvSrhV&#10;t/rXt78oLOAPLppnUZYEnr3vnbSxQi7aQCw/N/p9PbyuDDoAzq6rWq6vL06976crGIwbMxNjf6/4&#10;WPvzqdTUNetqCxJHDr3vA7hXFuPxb/Y+6lnGlV9M9OopKknr3vvXqJZyBcHT/W49tQ9p1EVz16mK&#10;Dr3vEZiV1My2H0X+0R/S/tWfxqx7T516v4QrRa9e98dUYRiBbUb2v9P9h7SrHRgoOOt6XLgHy697&#10;ilyzk/QBfwfz7UADTpFOPSgIAtOve4jOX06TYcs1uLj+hI93dgWZfQcen1ota9e95I/S45ADA3JJ&#10;Fv8AW9pmA1o3kOquarXzHXveKVrahcaV/wAPz/Ue3hVFrgGvHq6Lw9eve4akXUk/Ugqp/wBv9fbE&#10;0qJ5BifMdPsDwA697lX+nF7/AEB/H9be6CeSRfDGKfz6ZzwHXvfQaxsBYG4v/r/4+0U6kUr1sL59&#10;e9wSAkms+oXuB+bj8+6gFCSM08ulIOtNPXvfGWbgtpAP+88/Qn2oYghTSn8urJGML173AEwDsObg&#10;FrG1iT9fadGULwqa9K/DZkHXvfvugE1W9fOrn62/w9vg0ZhjrxgOqlceXXveBZEcsbBTe9j9b+/a&#10;o9Q1ioHp060ZQAde95TMYjxYi35t9PbDOPwCmeqCIuM9e94nmRlBsLA/gWP+29vYyG49XWJlJA69&#10;78hjYs344vqPtogVCg9eYOAB173inYHgXBsB/sP9f3dlZkoTXq8YIGeve4sRt6ePr9b83J9pUWsh&#10;APDpQ4rnr3twQXF2s39Ln6e1YTUK8KdI3FDQde9+ZdVjzYWXji3vRyKAU62DTBp173xKMoUDnn8/&#10;T/D2yctU8OvalyDjr3vIGlGqw+hsP6H/AFvftIJHl1rSjcT173nhC61vdeOQeRf88e6FdINTXpiQ&#10;nSaZ697fqeEOPS4I4tYe6amqSATUdFU0hU9w697nJC6Pf/G30455PurBqqa8OkzSqwz1724tRTaF&#10;fTwbfg8e07vSqhfP8ukQukDaK56978lI7fW5HHBB+oPt7Qz11CnXnuAvXvcx8aHi4Fjbm4+nt/wh&#10;oAJr0mW8Iep697hrQsrW5tyP+KfT3QKC1elBvKrXr3vMMcWII5+lr3P0/HtuRGVi3yp02bwAZ697&#10;UeN89GwAYhR9VBt/vftMNcbBjkdE96Y7kVpnr3tcph6TPQgGNVn02D8Bv9h/X3qqzRkMad37ftHQ&#10;WbcZ9qkND29e9pzIbNrMYvlZGaJmIBVSbgcm9vdZ6+IQMYx0c2fMdvfHw1NG697b4sYrKCy2H4Fr&#10;G4+twfaY4QcNQ6WS3xXA49e95zi0TTYfUXuQPyfexMfDMR4nz6aF8zHPXvfSUikFR6T/AF/H1+nH&#10;vYBjBDHFOvNcEHUeve8v2L8BfUDa/wCLn28kihVXyPTf1anLYI697zDESMA/ItwQBb/X9pJiEP6X&#10;CvTf7xRTp697nQUphAuL2/qLE2PuxYminpLLP4p+3r3tU4itkppklp2Oq44Jt+fobe1sMrxsh1Uo&#10;cdEm4WyTRFJhUde9j3j6umzePjiZlWoWMehyAwIH9n2fq630Loct5fPqJ7u3m2y7LrmOvl1722fb&#10;/buVlsGBPBHNgbeyx7d4ZDGwoAOPS5ZDcLWPh173JWGmkDsCSbA2BsP9j/T35NFVHEeZ8+qI06Oq&#10;NSnXvcGWniuLxrcfpDD8/Qc/093NVBEeRXj506MYjKe1Sft6974w0UTEM1gBcFVHpv8A4e/EAsQO&#10;PHpRJqAK+YHHr3tRxUsMtORoF7G40i/+HJ9vhY9A19ExlljlBrx697Z6jCxEek8Fb8/qv+PaBrYO&#10;Twr0awXRc1OD6eXXvcI4dlI+mkfU2t7bkgdHqw8ulKzF2yc9e9yY8WjEE2AFv025/px7bCFgEp9n&#10;VhLpFOPXvb/jqOOGRW1gEX+oAH0/w97FqApYkY/w9IbkiWJkYVB697EjFVr0+hlfgEfp/p9LcH2o&#10;iFO3ifKmD0GbywinBQihp172M+3d0ypGPIxKi3pdrBgOPrf2a2t/PbKqHOf5f5OgRumyRzxCKNQW&#10;XgaZHXvai3FFtvduMamr6amDvDpEwRRJcfQEH/e/ZtPNa7pamqKrCgrTpvZm3bZZg1sTQH5/z697&#10;JRvfpJ6c1VfhZA8KPYRvySL3JUD8f7D2RT7bd2JLwDWtPkD1kDs3PNu8YhvgA5A7gOvey+5Hb09L&#10;K8FfTPA6g/WOynSbagSPZYlyunUVNT+XQyiukdFmtWBU+hr172mq3BhVLJpYEGxsP96931q4zjpT&#10;DfmpLHgeHXvaXmxRUtx/sCP6/W3+Htl2bxKZoR0bRX1eve2+XHlSDbj6gW5v/h7tFQMDX9nSuO6B&#10;Fa9e95lisFQc25bUtvz7USOQD6dNtJViT173mEACkW03INyPp/h9fbKyMG7jUf6vl1QyAnGeve+B&#10;h8wYsNJAtcW5BPulZHIMZFPt62JdBAHXvbLPSPG3A1jn6A/n/H240g0kGoI8+jKK4R1zjr3uC8YA&#10;5Uj8fn3YygGhJrTpUj1xjr3vLGGFzb8AH/W9+U9ijga9UfOOve+0jEzAXsf+Kf4+3iVcYFCOPWmc&#10;xKT17339tJH+Dbk8i/vZbS2oHy6946Hj173zV9NwTY2/5EAPftY0AKaU6qUDcOve3qgYEj+ySL3P&#10;5sfoB7SSzKqlj3DorulNM9e9qfyqFsLMSOT/AF45H+w9lRZWfXwFOiTw2LZx1720VEiamRQAbcfm&#10;9x/j7fiDNTzp0YQowAYnr3toaO7c2t9f8Ofp9fZkBoFTj5evRgGoMde99fZqeSDe/wCOf9t7rXU3&#10;6lKU/PqwuGHDr3tsqIit1AHP+HNv8PbqkEfpig+fSyGSuT1720vRISeTf6/7Enkj3aOMUNf29GC3&#10;TKOve4s9MmjTYjkc25/1vb4Uk8en4pzqr173CfHo63BP5vcD6H2wY2IGKivSpbx1Oeve8a0JgKsL&#10;EH6WHP8ArEe6kFQQBTqzXQlBHXveSWnJUtc2vwPbiBdYr6dVjmzpPXvcM01wTpH0P4tf+vHu+ivw&#10;ivSkT0PHr3uAadg41KLXJsL393CqAa1r0qWUFaKeve8xjQg3+v8AS1v949uvHUBk8h1QOQeve8Rj&#10;Ki1vrxb/AA/HtsE09erBgWz173LpdSLcXAH0H+P+v7vGGo3z6T3BDHT69e9yGjWcMT9fwPrz7YkB&#10;LUND0yHMRx173yoovHKXcWC/T+p/1vbMcYVaf8V1q5kLx0XNeve5kk4eZNNxYk3P/Ee2ZDVWDfy6&#10;TrCUiIPXvbrU1jiDgB24A/1rf4e012RoRFyKZPSGG3XxKnA6976xU0sLGWoYhT+lT+R+BY+09vGA&#10;BqNR17cI0lASLj172q4MzFD6hazA2Fv+Ke3/ABIwzrSmeiCXbXl7T5de94qjciLHJ+2SbcfW3thr&#10;ho21KPLq8WyuXGeve0q2dnmeWNQVbTdWv6bHi1vaPxpCNY4V/Po+Xa4olVzkde9piqnq/JIWksAb&#10;/X+v+HvTMZXoDjz6PbeKDSCq1PXvbVI7y8tNqP4A591aIg1UkdL0VY8qtOve+dNxIAXte/097AlU&#10;BgK56rNlKgde9rjHsiomptVhwWNv9b6+35ddDpFOgtdgljpHXvb9DVKq2FiL/X82P9CPaUoCQWPR&#10;VJBqOcHr3twirRewOlb/AEJ5+n+PusiMopxHSOW28zx697lCqVSDqXi55P8Ah7ZcUqAK9MG3LYp1&#10;72pMNko1uA/LH8n0j/W9sSAowNPLol3GydvLHXvfW6aAZakYJYlUJA4Pqt+PZRLVo9fEluA63sN0&#10;dvuBq9c9e9lU3LgqiKZlliZQrN9FuQL/AJI9lU4VZGQg19fLqetl3SF4gUavXvaPWjMF7lj9AOOO&#10;T7TssjMFYUFOhI1z4lMDr3vOILHkkm3HH0/I/PuiMFNFNemTJUUHXvfF4zwLfn629qEowKjBHVlb&#10;Br173ySnk5Iv+ofS/vZbRQdUaVOB49e9u8RdACPoRawve3+PtyMll1A+fSGTQxz1729UU0qaWBNr&#10;/T+n+x93IJYjNT0VXKI1V697XOPyUkQ1Mx4Ivdv8b+1CxDtp6dBe8slc6VHHr3ts3LvtxG1LFJ6T&#10;+oq1vxbk+19tEYY6kjPS/ZOVAzfUOvXvYTNWzZGpVFLM0z20i72B45t7VBw7FKZAr/q9OpCS0hso&#10;Cz40gnOOvezc9O7TSjRKqpisxs6Aj13tfVf2c2cVEVyTUCo6x39xt/a5YwQNUDB9OvezR02n1Fyd&#10;IRl06TY+m309nlu+uIMo8816gubVUKnGta9e9hhlmoC1VRQST0/7jGQIdNz9eL+yi5SGKSRUYkn+&#10;fQ5sFuwkd3KFeoxXPXvaSlq4Me4MUkrsLXu51MAfz/X2nTDLoyPn0fpBLdikgAB+XDr3ufHmEq3E&#10;DhVZ49Q1cG9r2uf969vQyEg6vXpI+2tAvirkA+XXvcKcaGLc2/pc29mSyVwTw6VRmo09e9xJD5op&#10;EDFCw4I+t/6j2oRwhD06fUeE6kioHXvaVqYJTrWUKfVYG3DA/kj2lmVXjMuQ1eHy6P4pUFHTh172&#10;3/wqNiUVnUnlWQXF/wDH2WOaNRRlvTHSv69wAzAH7eve3TB5zcO2akeCaRqfWRIhvodCfo6ng+06&#10;SSwSBl+GlD9nSHdNs2jeoKSqA9MHzB+R697FuGpxm5ovIZHpJ5Iws5iOiNif7JUcC/tfC0V3bMFw&#10;1c54joASwX2yPp0h0BxXJ697wVEYxyJQ0causSnToYNPIzG9pB/T3R2NszJGKmn2/wCr8+nIm+sk&#10;N1ct8XrhR9nXvbfJUmvhkgaH7LIRjxq0kaKJB9RqY/VR/X35JkfQ0vawHnxPStIfpXEwbxIWyaHh&#10;9g8j17214rLGr1084WmrKWRoXQk6JNJsJFY/1/HtXFKfD1NwJpnjXpdf7eLek0VXjkAIPmPkfs69&#10;7UsbNJEwYEr/AGT/AEv+R7UFtOCeiR1VHqvHr3vAUVCxQlnPD86T9fbuvTpJqB8unQzPTVw8uve8&#10;klMa2MoVDm3AIvYj+nukkpePQDUdVScWza66a+fXvadzGBgkgWRqJY543XVIo50j6kL/AF/N/ZDc&#10;yMzMlCpFPzzk9HO3brKkpVZiyMDj5+XXvYdV+IkgkaaIso1XXQfUSDxYW/2/ssLtGyk4H+HoYWm4&#10;LKvhyZPnXr3tR0chqIEjqUAcJ6ZCttYA+lz+faK4jCt4iDB6JrqMQSmSE1BPCvXvbDlcYPqFve97&#10;DgD+oHu0cqltJNeHRrY3p4E8Ovew2y+MJWTSnB+t0v7XjRRQ2ehpt99Qgk0+w9e9hbmNuU1Rc+Px&#10;uotdQQG9orjbYWTXDhq9D/bN8nt6Lqqpz172Gtfh6ij1MAXS/wDQ3+vH09k09pLDIRStP29SBYbv&#10;b3HnRqde9tBH4sbj634/3n2jyDQjj0dA6gGHn17319L/AOB/3j23QUJPVajVnj1732CP98P9v71j&#10;h14jOeve+j/yK3u4Pl1YH06978P94/33PvZoBQ9a0jPXvfL/AF+P97/wHuxWlQetuSe306978APq&#10;D/sT7qRVR14jAI6975AkXH+v/wAi9tUFT1TUK6eHXvfX9k+q/NrW9uYA/Lq4qTjr3vwH1B54v/rX&#10;/Hvyg4NetAUFePXvfQ+p/wB44/J96JUfaetjhTr3vlf/AH3+v73Wteqvxyeve/fU/wCsT79xAB6r&#10;WlKde99GwNrf7H8D36h49b8qnr3vu3Aufr/tvezWtB1onPXvfVgOP+I/r78KUz1ZRjUM06975Le1&#10;uP8Aiffj6jrx82rT5de9+Ive3+H+v72K8eq18z1737n8/QD+lv8AeffgB5daFeIHXvfK35/1X+3+&#10;tj7rqpg9b6977AFxx9B/X3qppjPVga8eve/XseLXH9fz/re7cc9aGOve+7E2/wBuf6e/f0etE1NO&#10;ve+z9OOD/vHvY49eGOPXvfj/AIe99e6978Db3oqD1rr3v3vfXuve+x/X+lvfuvde99Dg/wBffuvd&#10;e98hx+n+huTxYf7D37r3Xvfd/ob3a9v6D37r3XvfJfoSRb/e7D8n37r3XvfIEHke/de697971xPX&#10;uve+X9Of+Ne9Be6vXuve+QH44v8AX+p92+3HWx173yA9PP1+vugHCnXh8uve+YHIP5Fv9f36oyH6&#10;2R58Ove+/wDiv0+v+2Pu1AWqucdaZgDU9e98gv8AvV/dWPaucE06rrqQV4de9+AGofj8f7z7uiFa&#10;6TXqhBqT173yIuSB+f6e3KENkeXVPPr3vwFzf3auMdXGR173zFv6fnm39T78K+fW9Veve+Z/HI/2&#10;/wDT/H3vqoNMde99Wub2uP8Ainu1QVA69wFOve+diRe309+xQjh02SrAqTTr3v30I5vzf/fH26px&#10;SnTWlq46975E6TY86vp/h7poqeHTOknHA9e993/r/vj7qfQ9UpmnXvfZ92QHVTrwz173xtYNzcn2&#10;/wDDSnTuQOve+73PIsQP9h72cinVmoV49e9+HPHI/wCKe9Vpx6aY6TQ9e95Qp55Nv8f95ufeqr1U&#10;FCaefXvedSSQOLj8/X3Qr5V60yDSQTx697zW4Hpuf6/4f197QEmlem1ArpPXvclP9qtxx/j/AIe3&#10;Fpjy63QA0HXveZT/AK9gb2+n19vedOPTbLU1697kqbcgnk8g/Tn8e3al8cKdNuSCPIde95Q1j/gB&#10;wOOPezpAr0lkC01Dr3vmLtYWPq+tvx/r+6ggAk9Jy4IIPXveRxYHn6c/7xz7VIcCvWhgde9xWsT+&#10;RwOb/wBfalSFUk9XBoKDr3vifpYG5H5t/T8e3KdhbrZGK9e94Wa5Iv8AT/Yf6/vahiQTw6Z89TYH&#10;XvcdiCSfpb68397OQBx60xBoBnr3uO1v8efrzx73QUzjrwp6cOve8THki5tb3cCvaDWvVxWleve2&#10;+pYDgcgDk/U+6lSPn09Eh/M9e9sNS1/8PbUtQG8ujaIaV697a5OWv/h7KbjOSejBFoOve47eyqY1&#10;6v59e98Pabr3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691732OPdlbS&#10;cde697m072Yfgkg+z/bZBrUsadNyKGWnXvYj7Xq/HVRHjTcX5vz/AK3HsaRzHw1ZeAOa4/n0DN+t&#10;g1uade92MdCbjVZqaJpLLJpTRe+oqOPqfcq8u3QWaiMakCn29Yq+421xlZXAIIFQfn8+vez30chl&#10;CuGAGlSLsLG44Gke5ShkSiMTqamRTrGm7VIpADVyf2de9uXNieb/AFB4/wBtb2sR6iiin+HpLIEA&#10;q/7Ove8TXU+qxLC39CD/AI29+dwo0nj69JiQCWUEr5enXvcVwL/SwINyQPr/AEIH+9+9IdTBXGrp&#10;O71AxT0697iudX6vxYW/H+8e2ghViRkdVVCtBprX1697jN9dJsb3sP8AiQfayPtJUsTjpwgAkrn8&#10;uve4jxFSbG4Y+q/1sPr7dZdWnR5/t62rHUK5p173gKXJvz/QX54+lh7ZKIF1gAHhXz6v4i0xjr3u&#10;KV5a97g8X+nusaGN2aQ6gRjq+scAOve+DITxxxzcW5H+Pt88FodPyPHq6yKOBz173idbAqSDf+nN&#10;h+PbRbWhiB0kH8+vLIQdS4697jGMi3quDc208i3PHP59v0l1U1dKfFcvqK5H8+ve/wD/0Pn/APv3&#10;Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173736nXuve+7H+nuwRjwHWq9e95EhlkNkRmPHAB/&#10;PtTDY3U7aY0J60WUcT17260u3svWW+3oamW9h6IXYXP4uB7NIeXdxk09tNR/P9nSObcrGD+1lVft&#10;IHXvaxxvVe7ciVK494UIuWnPhAH+Ibn2d2nJV5LV5BgeXDohu+ctktK65gSPTPXva9x3RGQkYtkc&#10;hDTqAt1RWdjf6gH2ILfk2yif9erAiop5HoL3nuhtsLFLaNnx9nXvYgUPSm2aWxqXqa1rD6sYoz/W&#10;4S3+9+zq15e26OMExhiDU/P5dBC59ztykWkKBPzqeve1hRbN2/jgq0+KpV8YsrNHrb/XLSX59mMW&#10;32sasqIADw+XQbuubN5vA3iTMK+hp/g697eo6CGMWSFEBsLKqgD/AGA9vmGNjRicemOil7+6kPfI&#10;SfmT1724LCAv1LC1rfiwP0Fve43jQBFWg9fP9vRe0pJ7uve8giLMP6Af6/uzRk1K5r1UuAK+vXvf&#10;IQiwDEgXvwPyPx7sQAwNMgcOqmQ0qOve8mleAB/sfzf3tYhJQsadNlmPHr3vGVuwHPLf7H/X9qUQ&#10;BvUdOBqLXy697kaCCLA2C3t/xPtQ2kuG9OmainXvfOJ7MbsOB9D/AMV9sudRBauTgeXVXTHXveVK&#10;hUlW9jqJuDaw9sSa4g+c+XVGiLxkenXveR6hZSRexH5A4sOeP8fbjzEOCBQac/b02kTRivXvbfLN&#10;6yA4Nv8AiPbQkQgBB+fSxIxprTr3vNAxDpwQH/23t1TVWUnA6alAKn5de9vkEqQLqNiSeOeP9v7e&#10;kuEVgEyadFciM7ADy697ypLNJKRGot9bm/8AsefbYLSESVJr5f7HVGSONKvx697e6Wp8AsxBKj+v&#10;Hu7O3cK5Pl0WTwCU6lHHr3uQs/3KvyPrz9LX+vHu+pQuctTpgxGBgeve+CgICim5YG9vx/hf2k1A&#10;KFJwDXq7Es2s9e9zaZniUNf1LwB/U/6/u3iqA1MjpNOFdqU6974y5CppjpjOgu2s/kDnnn2lmmJY&#10;Kmfs6slpFP3Pmg697a8lWmqT0kOVHq/JFxc+9rKzIPWvS6ytVgOcDy697T0r+UIq/hSD9ef9Ye6B&#10;gzuDivr0bxroqT17221IaJAv+qOo34/PtqUujBQa9LYKOxb8uve4jrqiYWGpzx+SthbV7TCpCj0P&#10;ShTpeleH8+ve2+qpfHTwi5LSXZuLsQPpyPfnRl8QJgk9K7efXMxPAY+XXvcMqEUcHyGwWxtYfm49&#10;ugggA5NOlFdRxw697jzFwjRLyttTEX5J/HHtRHGoYV7a+vDp+NVLeI3Hr3vDo8cLNo9Ui2B/p/t/&#10;bzHuZQfz6uW1yUrheve4Ydk/NiWtZfrybe9gkEacmnn0q0huHDr3uURextfgD/Yn+p9t1alTxz0x&#10;WnHr3vPHAWCXYLa9wP8AifaVmU6tXHpp5dBNBWvXvchY4QfG7gn/AFX9CPoPbviCMiprUcOmGeSm&#10;oCnXvfc7eKykDgDm/JX8W/1vbLSrQBRUV4deiXXnr3vCkisNJ5Qc/wBCSfwPe1MZD6qj/B1dkIOr&#10;z697izzrG4XVckjTGv6h/rn23IwV1WvEY9OlMUTSDVT8+ve8c1SiHj1sw0gAk2vwS3tQqr4Ypwr1&#10;eKEsD5AZ697wIFll/cVCsdrc/Vj+AD9fdGZG1ahgdOv2R0Q0J697zyKV1XUIpsWY2B/wAHuy0FNX&#10;mOmVI9anr3voSKwZQCYwCLjgXtz9PdK41CnW9BBqePXvfdGVXUWvw1o1tw3H1JPvxbxAzE0A69ch&#10;mwtD6/Lr3vjJMzuxAKkHSo+l/wCh97FEAIPl1tYwqAnPXvfLVJApdzyQSeOTf6cn3YyIFx9nWiqy&#10;nSvXvfCN2kPka4DEaVP1H+w/x96qBjj1twEGgHh173yc8lipAHF/96PvzaeFc+nWlHAV697xPpJF&#10;zYkC3P1v73H8OPXp1dQB6974SISvqbSgvwBc8e6zorEMcU+fHraMNVFFSeve4ZkIjaMnUCTYi97X&#10;97RgCKny9en9FX1jj173hR7MbflSADz/ALD3R5lHlTP5dOsopXr3vnGUCaSpDG9/x/t/dfFBYs3m&#10;OqvqLccde94KiRQlvpf835uDx73r8TSTQKP29OxIS1T5de9xlkaRjcDRb6jnkf191EqkaTkV6fKK&#10;i18+ve+ndfSdI4P54v8A09tzUDHQKE9bCMa1PXvfvI1zZrFv9iP9v7eRW0gj4h1rQPTh1735pTbn&#10;kX+o/r+faaZq/Fx68sY6978skf044sePpz/j7oFUPq8+tFHHXvcWoeJrMPqBa1/qb/m3t1wrEAnp&#10;TCsg7T/xXXvbJM4d7rcWBH+2+vthmES0I8+jSNSqDV173EEumwBDE8G31F/6+/eI1SUHHpQY9XdT&#10;r3vOjHS44txyP8P9b35q4JGem2FSD173xd2sOdVv8Obe/AeRPXlRfLHXvfrBgPxf6Dnj8+3NeokD&#10;rRJ1eXXveeIWJ/r+D9LW9t6atpB/2emmpTr3uZoWwJ5JA5tcDj6e3CiqtTn5dJtbA4697hSII2uB&#10;+o2P491AGok4x0rjbxBRs0697xow1NySf6X+h9uAhgPL59OsoZQOFOve3aJH0gk2Fv8AYE+23BHA&#10;16LpfDBxnr3vmqaxwLE/kg2PtosK6T5Dh01q0Hj1735DYlTwQPqefpxx70vxAnPXmWo1Dr3uUkVz&#10;q06ri/P9T9femJIpwz0y8lBTh1728UaeLSbf6/8Ar3592UZJr0XXL68enXvbk5b6g2ub8e2H+Wek&#10;SAVz1728Y6uYKY2ALBfSW5v/ALf3olSn6nmei68thq8QYHn17309c4YqAikE3NrH/W90lklQaQMH&#10;h15bVSA1SR173JWuZotLAXP0P/G/exLVQDx6aNsokxw6974pUW5cA/UAfT/W+nt1ZSE7qAevXmi/&#10;COve5CVyKQNKk/T1cgE8i3vTyK7aFNB6+vTTWrN5nr3uf9/HKgV0Vf8AFbcn/G/tho43FBgjz4dJ&#10;PpnRqqf29e9q7b+Sp6KeEl2Nrt6jdRx9Bb2m1BEINDQ/n0Ht2s5riJhQde9mN27l9s5+jOOr4oRI&#10;RpR2AAZmH+q9iWGXbrtTbuQhIFf+L6hvedu3vaLgXlqSV4mn+br3th3D1TdWqMRIkkYu3iUhivP+&#10;H/E+0V3sjBfEtSHQZNMkdG2z8+kEQ7gKHhU9e9oDK7Hr6Km80kUiqqWNl1HUDc/T2UXFrMIdQWma&#10;ZFPsxx6FthzPaXVx4SEceve0MtPLBw8PAJ/r/vI9s6W06XqH/l0KGmjlyrde9uFOV9RIBH+pIH1/&#10;2PtgpLrCtj7OkcxalAeve5t1YAAWH+v/AE/p7rowSxI6TUK5bPXveJlTT6uRcGx5/wBj72AQ9Fz1&#10;cFq1XHXvfCIOZTo9Km1uOFFuTf2/JDKsaA+fV5CoTvyeve1Rja6qopoZEkI0EcknnT7dgk8E1JI+&#10;QNK9EV5a29zE0ZHxde9iok0OYoxURyEzBdTACzWHsSnw7hC6GhpWla9AgpJtd0YHWiHA697iQyvH&#10;6SdOn8t+of64/PsnlwQ3l0YtErsG4V697eYdNQArjlrFfpwPyQf+I9vRSIy1GOk0jmGoX1697dYK&#10;CJbsAGU/n6kED8392kVidS5Hy49ILi+YyUFade9zI4FtYXFjzcWv/rD3soQgK5PTTyVCk5r173hm&#10;gLKWHpP6Rcfj6/T/AIn22KRAuwz0rtpliNT5/n1723tDLHYG7r9fpx/rX9qj35OejcCNuBz1730o&#10;sVIGm1zcDgf6/toooyxz5dOBaADj173kW4bUDqN/rewF/wDH2xpJBIHW9GqopTr3t9pKsooBAve/&#10;5HPvSxkPQihA6QzWmo6f59e9vMWZlj0lHuE503P+xH1/Ht0I6lWyQTn/AFeXSZdujSTUwDfl1726&#10;R7qZSS8raQLH68EDj/D/AG/tcsiRgpWlafKvTT7SJCwSlCRUde9+fel0K+RTH/aJN2sRyCD7WPew&#10;t2KfLzNSeq/1aYyaCcUx9vXvYY7zzODqqSeprHpaaBBeWrqXjhihUC5MjuRb2R3L2kdPEZVAz3UF&#10;ehhyztO5JPHDaapGr8IqdXy9OveyP7l7368xubXG0ElXl6WN2iqaykVVpFa9iYC9tYH9Rx/T2Dp+&#10;YrXx5EgFVBpUcPy9R1kBYe1HMd5ZG7n0wMRUIRmnz697WeF3BtPdsaSYXMUczuBekllSGtRhzpan&#10;ks3+2Hsyg3S1u2ADipHA9A3deWt/2OQi+gbSODgVWn2jr3t1qMO41Hx2AX8r9T9BYj2YxyKAFHRQ&#10;lwy6RXr3tpkw7swuD9PqAf68397LUViBmvSlL+iEeZ697jSYuoUH0m315U8+2W1Bqg+XW1u08+ve&#10;48VFJ5QrL/sAPr/t/dEkOBx/ydOyXK+Hjr3uXPjwGU6dP+Fr+31cAN51PSaK8NDQ/wA+ve8M2ASQ&#10;Ax2v/rAXH1t71VGfBoenYt2aM93XvbPVYg0wKhQ1gfxf6j3YtQhW6XwbgJjWvXvcSCjZTfTzc/7D&#10;28rCjEZPz6Uy3CkUr173lkjuCAtuef8AjXtx30Gh9OqK44g9e9xWpNZNlNx+QL3/ANv7TSzIY1HH&#10;PSgXBUUr173yhppUcAKf6fn/AF/aWSVihCjHVZJkZcnr3t40yw0xkYMrlrG4P0txz7TgAvUjUKfz&#10;6Lg0cs2hTinXvbHJK7OSDe3FwPx7UJTQGoR/Lo0RAF6976BNwp/2/wDvHtQJQRrA68aEV9Ove5hR&#10;tBILC/8AsCbfjj3VJhIS1R0n1KWxTr3tsmDG34HPqt7VxyAgajUjy6XRMAOve4DlVsOTe/P+x4v7&#10;VNPUEEf5+lKqW+XXvcKUqw/qLj/Yc+9oR+fSmMEHPXveBwouSTe1v8fp/T3eM6QAp4dPIWr173FA&#10;YtZbj+h/417YkQHUw7ienyQBU9e9yyihRq9Rv9bEf7f2qQmg1DFOk4apxjr3uNIyISdH1Fvr/h7d&#10;1+GgHp0oVWbFade9tM7ofpa4P5+p/wAR7YLqzFwKE8c9LoVYfYeve4QKk8ekgnn8En24zkEUNceX&#10;SkqQM5r173mC8Frg/iwP+3592VNXHgPl1QmmOve86j9AIJBHHPA49309rUP8ummIoT173JiBVjb6&#10;/QEfW3tNIoFCaN0nkJYZ697kTRsym310/wBLH/X9su6+EKca8Om43UGhHXvbcsUhdSW/1ri30/Pt&#10;DIUIYgU+XStpI9JA697UUNjEAw/3i9/6Dn3SaKiKAPLookB8TBp173FrHcpYAhQLAjj8e0GtUIUH&#10;u/b0/bIuqtePXvbfFUMAI9bm3B1A/wC9+6slSWJHSuSFcsAOve+cjuUsLkfkH3RiVIoKmnVUVK9e&#10;9tUsU+rWur8C4uDb3cJRAT0vjkh06DTr3vBLTzsusq7Fv63bn6c390bg3qfl04k0IbSCBTr3uElN&#10;PISSAulrG/H590GXVMjHHpW00SjjWvXvbmuP/JJPFxwbXH+Pu1AFA9D69IDdk4697nxa41XWDpP5&#10;v/xHvWqtVrjpK+iRjp49e9yhWFV9LekWFyfbbFvhH+z0nNtqbI49e951yYuLk3A4P9k+/cVp021j&#10;6Zr173ITIs5XkGx/rx/h7TyFQjaemWswoI4de9vtFkAhVgRcG/14v7SGQsADxHRVdWhaoI697Uce&#10;bFgrsL/QG9wSfZe8RIoPM8eiZ9rySo697h1tNQ5MWlWIsQeQAWv/AIe0stsBqJqf8HSm2murM0Qn&#10;HXvaMrdj0tR5DEgDE8aePp+be0DW81VKNinnw/z9CS15nnhoJDgde9sp69qyT4/Vb+osf9t7SSI1&#10;K6cfL/Z6Mxzfb/jPXvcZ+vsmCo8DNz9VW49sCVUZq5+R8unV5usaHuH7eve8R2TVIWBR42BsVIsS&#10;Pz9fayN2cKcU6d/rNbsAVNR1735tpVkY5R+BcEKTcfX2+oQ0Na568OYLZzggfn173i+yFCD5zc/0&#10;AN/ZmI610Lw+WenPqjdH9Hr3tO5TNSJG0UKlAARx9T+OfahIUhpITU+XRzY7YrsJJTWvXvaDWmr8&#10;tWrDTRPKZGCmwLAX459tmXSoL1Jr5dCrx7Xb7bxJmChfy697Mt1v1SlP4MllFOtiHCPwb/ULY/j2&#10;siADM4oajP8As/5uoV505/M2uz284GK1697NjtLFrFWKscSeNVIVdPHH09ndjK7zooAan7BQdQBz&#10;BfNJblmY6ianr3tZS1DQGUSRKjDUAAtrr9Ax9m8O5RLGQoAOoin/ABfQbjhEwXQxIx172FGepqSW&#10;Zqk3WZy2oqdOrjgke0lx4U0jVWh/1f4eh/tU1ykYh4qOFfLr3sL8sy+ULC+gxnjVck+2Eio6qvl6&#10;9DmwVljrIK19Ove2N6uQzJO5N4bWMZI/T+bf737VCNTEUI8/LozWBPDMY/F69e9qalrhWxKySauB&#10;qBJ1A/m491Z6MUpQevRJPam2ejimeve56iMqR+fzz+fzf27q00riox0kZnrXr3uFWUeu1nHH9ODf&#10;3bxRoLkd3z6U29xpOR173gipWIW1/Jq4sDzz/h7Lpkq508enJJwPs697WtHgRkacxGKzsOGtYhrc&#10;fX2gYMAtcenEg/b0GrjdTZy6g2K9e9o55p9vT1MaxGVFYpJGb3sh/wAPb1pGJIyBg1PD/V+zoSLH&#10;Fu8KOWoeIPXvcOqyNTWwJk6TKrQVdOTK1A+gS1iL6Vj8h+n+A9uThbd3IcaiBgn/AFcOlUFnDbym&#10;yuYPGR8CTNEJ86Dr3trrt11cyxQssZmm0qZrFngDfUEr9fbDKXkjqykn55p0tttjgiZpVJCr5cA1&#10;P8HXvahwbTSsaaujiZj+5BUKVBKjkAn6+3beQMjJDxDfbj59FO6qiAS2hIHBl8v83XvaierniZRG&#10;waFDayG7j+t/6/7D2rMzB2bj8+PRKtvFIpLghj6+f+br3uaZpJxqiX16bEMLFr/i3va3FSp9f2dJ&#10;fDSM0k4de9umGq4ZwzxMWkgcxTx29aOv1BB/H+Puhk8SMsvkekG5QSRMFkwGFVPkQeve1ZTYynzc&#10;325/aIVmVuPUxFtOkcf7f2XXTzRnSDUEV9f9n8uiGW9m2yMyVrXy697asztGGlxcrVS6ZKdyqzIo&#10;Fx7LI5JnZV0mteOKU+w8OjDbuYZLi+UW5qGAwevewsqWpKP0zSoyMt0K2B4+gt9Rf2cCy8WCjDNa&#10;9DqBbi4qYxSnH0697jzRrLHG/BV1LKQb8EfQ/wDFPYcvoXtpihFB09GWikKeY697SmRoonViByb8&#10;W/ofz71BIWKqxoB0fWd1IpAJ697DvKY0cnTzzbSPoD/h7M1ZSNK4z0MbG+IpnHXvYfZDGE3Dx3Ny&#10;P0+1EkcUtdVMdC20vtJqrde9oTJbd8hd4gVcfgCyn/A/4+yO82un6kBqPP16GG3b80FEkNVP8uve&#10;0TUU01LIYpUKkXsSP6f09kQqK/I06GdvdRXMQliNT173iA+l7m3upIDGnn0p1Hr3vx+vH/G/dgvC&#10;vWxXieve/AWPPA97YYqOtH16977tzf3oFhnj17Uanr3vxH9fVz+PfsaQRx68Dw+XXvfY4vc2H4H/&#10;ABX3U5FR1skU9eve/fW3H0v/AL6/vamtRw60KBj1733e3P8AXj/Hn37FQTxHVgRUUx173yAHH++/&#10;2Huhqc/PrzEEZznr3viP9jcfn3ZjTHVSRwPXvfv9Y8/71f8AHvykinWwxHb5Hr3vq/8Aj/jb6e7A&#10;AZ8+q0qC3XvfZtwQPz/X3oEk061XOeve/XB/1/pf341r9nXgSpqvXvfYFyf8P8PeyaCnWyK+Veve&#10;+QuOBa39f6+9kgdWIHkeve+QH05vb6cf7f34EHJ6rXr3vy/W/wDUC3+H591IoDXrxNMDr3vu3u2e&#10;A68QK9e9+v8AT+g96Get1xTr3vx/r9Pfvs6rxyeve/H3brZ9B1737/X/AN9+ffutCpx1733bj/eP&#10;fq9WoKV6978BzY8f6/Hv3VOve+yOP9b8/wCtxb3WtDTr2Ove+vr/AFJ/H+HvYPW+HXvfhbni/wBP&#10;z/j731rr3vn9CLfQ8cNcD37r3XvfI2/UOfoOP9f6e/de6978BYn+h/H+Pv3Xuve+QF/9vb3quaef&#10;Xuve8gFhY25P1/obXHv2kGpPEde6975WAI+nH4v/ALH3skpxzXr1aHr3vmB/jyfx79pxUcerVzjr&#10;3v1jweLf7zx7qpNCT5deFDWnXvfIC/1/rf8A4obf0921sp1AYpw6rSnHr3vsH63PN7f0H+391UqQ&#10;NIp02SKY6977AIsCeD+f9f2o1aR2daPqOve+wLG/+w/oPdWOaDHz63xx1732AL/63192Br1vT6de&#10;9872tf8AA/r72AR14Ajr3v3Nxe4P19+z1o5HXvfIH+gsD/tuPx70o1UqaAdJWFWDBqVPXvfML+b2&#10;/B4/4n3cGrHTnrcjJWlK9e99f631v+f+IHtytTxp1YamNOHXvffIB/oPwOPdMnhjpMxJNT1734AA&#10;3HH9Ryb+3MkZ695evXvfI8g/7e1vdwqj4erBR9nXvfQUfnm/9PblcU6tkD169743F7/n+n0/1/ev&#10;l17Jx173zJI5/wACP+Rn3oAcOmkTOnr3vmGI4P0H096Kg9VdB5Hr3uQnANvx/sP9v7pxPTWa9e95&#10;wbD/ABP+8f7H3YBa0B61XPXvedQQCfr9Of8AH+vt45AQYA68DQde95wBwT/Tj/E/197rTrxIAPXv&#10;eUG3p+g/3j28NXmemJMkZ697ypxzbk8fXnn6H34+g6SyDFPLr3vOi2udVrD6D34DNfTpO1D173zJ&#10;Nhx/vj7fSpOetY697iueT/h9AT/vA9qQxCgDj1ccKde94ybi4+v+H4X3ckAE9ec0Xr3vG1r/AF/w&#10;/wBb24oAIK14dUpqFVHXvcZzbjm97k8W9+6ppJFeve8J0txf6+9mo69leve8D2AP+F/pf6+/CpOe&#10;nVLM2c9e9s9Q1r2+hvz7cJJAPHPSyEVPqeve2Wc8/jg8H/jXtJOTRmPn5dGcQ8j59e9tzm5+v0v7&#10;Jpjn7elg4de94D7LZG4jq3XvfXtrrfXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173734cevde95ozYj6fX2aWkgUjhjqp4de9qrETlJYyPqGH54+t/Y2snEsGeiS/i8SJv&#10;Tr3s43Tu4DDWUp1abPHYc6hpYf09jzl+4dJOFeAP+f5dY/8APm3M0Eq5JPy9eve7R9uVq1eOpZFI&#10;YmNRcEBjxxq9zht6xzRxuwzQZ8+HWHm62oguWjkFB69e9rESBxpUKCABc/TgWN/9f2bRLHFAV+Il&#10;ug0yNChUHXU+fp173iKG30AIOq/P5/HtiWPRI1cADGekhEiMwGBT7eve4zooLA3BAvze1yOfp7uj&#10;R6FLAhgOqnNCBQU697j6eOeOOSPwP6n/AF/eyoKao2zXpkqSKg5+fXveE2tfgn6A2I/P159vJQEh&#10;cEDqxdvIUHXvcOQc/wBTfgD8f19tnVrVtVOlERqviAig8vXr3uKwHBGr/WI/3v3XxQyENSletBtQ&#10;JIHHr3vHa4IZfwPzx/r+1WpEJP7OtFgp49e9x3/SAQQPetZkoaU+dOlCPXApXr3vERY8NdT+QPoB&#10;wPbHgRs+p+Pr1rSfPr3vFpJv/QW54vybe1hCigDcfPp8smoL/l697//R+f8A+/de63+Pfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+oevde98grH6&#10;An3cRueAPWqgceve+awSt9Ebj/D2/FZXMtNCE1+XVTIgwT173Op8RkaptMFJUSMTYBIXYk/4WHsz&#10;i5e3KZSypgdJ5b61hFXcCnz697VmP623XkArRYmqVDY6plEIt/W0hB9ncHJd6TSQUNK8R8vOtPy4&#10;9Et3zZslnUSTqSPIHr3teYzpDOTG9dLBSqQLc+RvUfqQvA/2J9n9rySgRXlIrXIJyP2dBm99ydpi&#10;VTCC5qagde9iLi+icHDobI11RUsBdliVY0J/K3HI9m8HLu3woQVDN8h0Dr73VvHVktY1TOCakgde&#10;9ruj642jiV1U+Kgke4OuovM3H0vqv/vHs6i2+wgYNClDTif8g6Ct3zzv1+/9sV/0uOve3+KipqfS&#10;tNSQwLawEcaqvH5+nt8BKKwAx8s9Es9/dT980pY/aeve5wSw9Ra4FrDiw/p7uxZ+5BSnSJpSxr17&#10;3lVhYAfQe/SKScilB0y1S9T173xJNjawX+l/qP8AC/vSnsCqSD1oU4Hj173yhTUx1G4H0BH9fftb&#10;aCGHXnbStB173yeMFhb0i3NgP+J97eMORTy6qsh0knr3vKYiL6QOfyLe3FXSioT02JK/F173KhhV&#10;eGF7i/0/249+7UBavSeSQnh1731PASo025I5A/p+OPfj3vqUGtOHVo5QOPXvcGdNBtckjkn+v+t7&#10;eWrRqADXh0qibXnr3vGr+pbfW1zfj3bRSoJ6uVwa9e99+WxsTbUR/t72vf3twsU1FFSV49aMZPXv&#10;fOX0rxY/4iwI/wAT7pKztENOGPr1WOrGh697wAKRckccn2nAcgmTp0kg0A49e94BUEtoUkAmx/Fz&#10;f8+22I10JAFOnTEAtTnr3vows0pIH6QCfrYe2u4BQFxXrfiKEp69e95xMzsi20qgIY8C/tUuuRWS&#10;tFHr0y0YVSfM9e95GqJWOgXEasLn8n/W93SOppTy49VEKKNTZJ697mwZYwS+OOO6n9bNyf8AYW92&#10;FykelB3GtCRwH/FdJZbBZV1yH7AOve30zKwSS/JGoi9xc/2be2ZZYyXQZ+fRX4ZVivXveekmKllJ&#10;4bkWNv8AePeoWJftpwp01cRggMPLr3uV5lif6ai34PP54J90qqEa2rU9J/CaRcHh1731NkgicfRP&#10;1W/Hvb1APCg9P8vVo7LU/XvcZKv7qKT1aWvYG/P+uL+2moBVRUkf4enmt/BkXGOve8VKDH5Qw1ko&#10;17kfU391UGNFbzB/n1efv0kYAPXvbdJ6LAcMxP0PIH4910kKzPQ6v5dLF7q+dOve4E8ZZwxJJuAA&#10;fxf3ouruAuKDpXE1FwOve4076ZFQ/QWJA+gFufafV4bV6eiUshb7eve8MlQahiNKhI7BCLCw96VO&#10;9pTmvGv+Tp1IvCFRktx697bncBmPDMDpH+F+Dx7WFapWor6dLFU0AOK9e9tpl0yNcA8fUnjn6+9C&#10;qqDJ/PpYItSih697jVFQxaKMMAv9RyOfwPe/FGTwH8+lEUKgFiM9e99PZSpHLWHJF+fr7v4jEDSP&#10;zPXlq2OA697y6W0GSdhb8LexH9Pr7Tkak8Ymmflnpuo1aIh+fXvfKGYkA3IjJsp+h/p/vPttULs7&#10;+R6rJHSuO7r3vsyrGxJBsLfQ3N7/ANPetR1gVqKdeCFxpr17328jTqHYWb6c/Ww4F/dxCStWFBXj&#10;1pY/COgde942v6NJ5W5tbgn3Rq0dQcdXXJNeB697aPJJUVDgEWjazMR9Sfwrf4e2WVw6lckDozMU&#10;cEQJySMU697lrp8kcUa+oWLyGxAH+x9vhSIwqcSc8ekproLvw8h1724wxIHBADlQWVtN11f4j3Q1&#10;LOmWI6SSyOVzjyp173iqru1mNzcc/wCN/wCntRo1MgY4oeHVoewY697wFlU6LfSzGwubfki3th2Q&#10;Lor5+vToDfED173lMiEogHpbgX+vPu1B8J6oEYAseNeve8DaDIpFiEPP9SRza493AWmenBqCEnz6&#10;975SyiaxfUAh5/obf4+2zoAElaivWkjMVQh49e94zMhkUC4X8cX/ANj7sZ0BYA5HTixEISePXveS&#10;+pWsbG5/2/vXjiQjPl00BQjr3uI6BZFaQ20D6LYX/Pv0T9uTTpUrEpRRx697xTzFQLj0MbC/6vV/&#10;T266EAsxAp8+rxRhjXzHXvfXo0AINXHLf0N/dNbEhkHW+/XU46974RRh5hqYLpAJvwLH8e7iGOaH&#10;WzCtetyMVjJAr173PkjB9KWIH9oEEm3tqaPQpAND0lVyMv59e9tcxD6ksOCRzyL/AOv7TrKfDGKn&#10;/D0ujqtGHXvcXWsKMoKk/QC1v9t7uZwIq6c14gdPhWkNTw697appCWSzAaWBb8g2Ptp3LsS/Dowi&#10;UBTUVr173zFSQGJH6fpb6/4n27HPoKilR1VoQaAde99pVRsSLkC3F/8AintuWTXSnr1owOFqOve+&#10;1e2qwU/XgfS34uPehQsQpp1Ur5de9xpWB/FifpY/7f35gCQa1p0+gpwyOve4jxW+hv8AQ/8AGr+/&#10;UIStARXpSr+R/l173HeNSBYG/wDUfS5/HupBFQTTp5GYVzXr3viUKC1+T+bW+n+t78TpI8/z63UP&#10;+XXveRVWayjgjk2/4p73qIyB02zFBqPDr3vI0TBRcn88D8n/AFvdz2MaDgOqiRSSoGeve+MbMDY/&#10;ji1/rx9T7SxzNJJoYU/zdbcKRQde9uCgEKbfjj83/wAbe30Zkwp8+kZqDQde9xqiMNbV9L8EG3+3&#10;9vO2tia+XSiGQpw8+ve+EKi54uB/Ww+nv0eGHz6clY8Aeve3mORQArgg2+v+Fv6e08pXUaA/5Oiq&#10;SNidS9e9yU0MV9JK8XN+P9jb34AVPr002oDJz1731NCo/cDfQni3Fr+6kLip49ajlY0Q9e9z4Y0m&#10;UFTdgtjb8W/NvbTEiM1NRX8+ksrmM59eve+aRlWFiWN7Wtxb/X9+AOsheAHVGYHj173PAJ+vB/BH&#10;verAU5PSVqeXDr3uVCGQ6r/T+n14+vtLKwXIGOHTDnUNHXvbq9GJoUnQC5HJt/t/b0yFlLD06QLc&#10;GNzE3XvcNIyrH1XA4AP0/wBh7SISWCtj59Pu4ZRjr3uSFBU6v9gLf1+hHtqaYeEUVe4Hj01WjY69&#10;7b3RlP0t6uP9793AP9o2cdK1cEde9zI9QGrm4H1/Av8A4e6SuO2p4+nSZyGNOve3CnnsRzdh+Bwb&#10;n2id3BJAx69JJYtQoOve1bhMtU0s8TI5ChwQNR4Yfj3eGZlLSuakD08uiDctviuImRhkilevezG7&#10;F7DFNOiZCIzJ5F16iSdN/wA3/wB49n+z7otpPHIwPhtxHH14enUNc1cnmWIm0bSaGn29e9m6xtBs&#10;rfeJlpI446evmiJjvZbE/gH/AB9yeljsO/2RiVykuCDWg4edOsfLy75m5V3ATsxeJTk1697Kz2B1&#10;bU4WqmWCnYIJCFbQTcfgi3sA7lsstjdMkw1U86eX29TvyhzvDukCtI1Wpw697Bxtv1EMjo6XIPJC&#10;EHni/wDj7K5YVCj+jw+fUjjdI2WoxXhnr3vicHOnqKsFA4BBsT7RSW5IoOJz1UbpE2ME9e94zjWV&#10;blfrxYj3rwlQaXwenPqwTTr3vNHSFEaQIQeBbTY8fm/v3hAAODWnz6q82rz697zxJrBSxBAAv+P9&#10;f3XTGVJIPTZoD172qNvyPRTi5YxyCzqTdbXtf2utSY20kEAjzPr0Tbtb/UxY4rnr3tZ1MEYvILWa&#10;xAH1sfxf3a6j1UIz0Hbad0Gk8Rjr3vFE2hkBNv6DjkD8f4e0+llyaaelo/UyV697d4axk9KiyAE3&#10;+pv/AFv7eWTQ9BWgHSF7Kr6jnr3uWlerggj6Hm3BAP5Pt4aXIJqOqPautCRg9e952qo7C7Aj8AG/&#10;+uB/h7cYVJB4dXFu4+EU+3r3uO9WGf0hbf6/9fr7sAADTHRjFEwX06977Eq6C5C3F+CP9t78KUBN&#10;G62Aysoy3z697iM5/wBVb6gH6cD/AA97fuB09LkqBU9e94/uPGCWYn8A/kn8E29tDiVbuxx6UJGs&#10;hKnjTr3uK+UEYOooADyQeefoQPeo9KIuonPD0J6ft9vkYKMivl173CrMjKUBiEjKAWZwrBB/izfS&#10;3tPcSssZZzQevp0c2+2spo4GTw4k9e9gD2L3tjtm001LQRjJZE+jU5KwxP8AVrleTY+wvf779K7J&#10;bEEgVqR1LPK/tZLvMq3N6/gxUBoBUt8vlUefXvdf2/O1N474qpzlctUmiZm8ePp5Ggo41vxaBOD/&#10;AK5ufYJur24vdEk7lqVx5fs6yP5e5Q2LYII47C3VWQfEQCxJ45OevewwJ5DXN72+tvaWpBxw6FRJ&#10;LZ8uve5VNX1dFIs1NUSxSobq8cjKUP8AUFfz72kkiNqU9MywQTKUlRWB9RXr3sZtrd9b62+sVPJk&#10;FydDGRrpslGKnUn+pWdrSD/YN7M4N4uYWUMxND+XQC3r2z5Y3ishi8GU/iQ6f5DH8uvezD7d+Se0&#10;Mm9PFncVPh5eEeopSKmn1jjW6tZgD+bA+zu239KMZxx+eOod3j2T3e0jefbJxMK4VsMBx8sft697&#10;HjDbp2JuZPHic9i6mVgD4fOIZVv+THNpJ/2A9nKbhZy5V6GnA0z1E278p80bHNrvbaRU/iAqP2iv&#10;XvbyNvRBnkS0qhdQaNdQt+CpH19viQUWRfP9nRK93OqqukgVpnHXvcCXDeU6hdQLWuv1P9Le7h6V&#10;p0/HdBQR59e981wTIuoktb6X/N/6e/FnU14/Lpp7piaCg697Y6/FnWQyW/wA4F+OfddXaCajoztJ&#10;X8IMOve2ZsYw40kDk3Uf7zf2/FKwqDw+fS0TH4uPXvfD+BuyByp+vAA/qfaz6hNWl8449abcPDOm&#10;ueve3Gl24zyWAZb2NmXj62tc+0UgFAnr5+nSS53UxpqOeve1HQbM1VMaNGeT9bXHtKHYa14gH9o6&#10;JLnmF1gMgOB1726bg2Y8NMAsTAFeOB+r/jfs5dYGjC0pRfs/b0g2fmNZJtWrr3sLKrbEsAYsp1EG&#10;wH4t9L+yuRlXSQcE/aOh1DviSkAHA697TlRSSQE6kKkG3K/7zf3Qd1cEg9HMVykmFPXvbbJIVFwT&#10;a/0N+D/sfamMkCjgDpYig/b173GZ2Km9x9Sbi3+Pt7WoChTxPTwQClOve2qpfgG1/wAfX28jK7GP&#10;Vw6XwrXr3tqZ3H1vb6/nj2opQ6cfb0vVRwHXvcV5iWIBIBA/3n3upIoKGnT6xgLXr3vn5GjUGwYn&#10;6/8AG/diSvw46roD+dOve3CNhIgJGkHk/wBbj24jae8nPSZwVag697b6mJhqKueTaxv9Prf3qrUD&#10;MK549KoJF4Ede9sMgYOdQLWNuD/vPtuXubWG/l0bIy6e09e9yFjJAIPBsbfT/efb6kYLCh9emWYV&#10;oR173ICW+o4P+P5/1vb4fAPTBbVgde9yokBAvyLf0/4j24QtSr8Dx6YkYjh173NSn4B/Jb+nPPPt&#10;P4aq1VNB0naXNOve5yUt15Nxbi4v/sPaF/ir0laehx173wloXYKwX0jgcf717TMyBmUA58+rJdAV&#10;Hn173kgj03T62JsCBf6+2i2rubKjHVJJK93Dr3tx/hyyLdrC41ci5P49oZe0BouB6R/WMhxnr3tu&#10;fGBGvbi5+gtx7oramK0oelaXpYUPXvfMUCn1c/61hzz/AE9qKmoXz6qbuhp173lGOUi9rG39Ab29&#10;uEVXps3hB697iz0bKCLWHHFrDn+nuhjAwD0oiuFbJ697bhRJdgB6i3NwCL/1PtsIdQqeA6WG5eny&#10;697lNShLXPIA4H091cVTUOFemFn1HHXveKSkJGqwseACP6f4+69mkhM06cWcDtHXvbbUUZs3Nj9R&#10;Y8f1+nugBDg8OlsFzQgeXXvbFUCdCVX6WBuoNv8AWPuriig/Ph59GsZicauve+cdW8SKOBe/H1uf&#10;yfbEiL3OcenVHtkkavXvbrTZB1tccEW/4oefaFmOrPD/AC9IJ7ReAPXveaWvkU+QEkEfpvbj/W9o&#10;nqOHr00lojdnDr3vuLPSRNyxH9LEm3uwLd2KqetSbSrjhXr3tQ0O4idN2v8Am545/wBj70ywsAAt&#10;KdFF1s4FQOve1zisstTIqixNib2uD7p9OrpSlRXoMX+3mFCTXr3sR6aFvEjNBZTwDYf69+PaNtuU&#10;u2kD8+gZNIBIQrZHXvaezOIgnYuwA5vdfS97/kj2uWwjCIBRSvpkHo327cZYhpGT8+ve2OTFrLH4&#10;VmkVgvFj/XgAj2+luaa4lGDnh0aJfMjeJpFOve0lXbCrasmSNywIb8Ak8cWt7UtqLN5ef+r06EFr&#10;zZa240MKU697TkfWM0kxWquFLWN1Kix44NvZazzVAKgUHmRno7bneJY9VuBWnrXr3sV9vde4bBKl&#10;R4YmkCgiwDEt9bm/tJFIpStDr1Vz0AN45w3LdSYNRAr9nXva9o1aaREjASNSAq2txb8ezWME1Z/P&#10;oJXJEaEvlj59e9mC6+wQqVefx6gisAdN/wAc+xFstncSS64xXUKfYOoj5u3XwWEVaFuve2neVBZa&#10;hFR4JLMAbEKV/qAfd761iT4KqQ2T8/QdGHLl13IWIcVH7evey55g10QZQ3l0arWtrP8ATg+0rCVK&#10;mLII4+fUx7d9K7VI01/Z172G1dLUq7NLE6Mb8m9j+PalCKrrbiPToa2yQkARsCPl1721wn9whmN2&#10;40/i5/Pu/j6PhNB/Ppa+EwPz697eKB1pahLOLseQP03P09tEhtVMqeB8+i67RriE6hw697UrTup9&#10;S/q5BXkc+9BqMqg1+3/P0SiJCtAeHkeve+QdnFvx9SRxz70rlslvy6roANR173micq6ORbSwI5/o&#10;ebH2o8QBiWNainVJFVkKjr3sUcHXK6JbiQAfQfqFvz7STwiRlQHHy6Am6WjByOI697Tm48c01VNN&#10;HFZZlLNdBw4/UQf8fbiotvas6Duqc9HWzXqxQLE7ZU0/Lr3sHMltzU3leV1Op7C/6eb+wNfbgXuZ&#10;Ef4hjPUjWW80GhFxQde9pCpx9ZSGQwVDEMSdJ5HHAHPt+2n0mMgUI+ef2+XQigu7W4oJUp173Ow+&#10;65cTUq9dTvOqrpvdrqDw3p/3r2aR3rBSDk6q8af6vz6TbhsCbhCRaOEr9nXvYiYTOYvK5IGmmESt&#10;+4IJn0XktyqqfZhbTq0jlcGnr0Dt02y/sbPTOuojGpRXHrXr3tfwAx1AYR61kOlrA2j/AKEKPqPx&#10;7faZNaAChPQSl/UhIJ0leFfPr3vhVI9DOtfRoCLj7mGP6yR/2mt/h9fbEgMUZeNqLWp/1evVoGW6&#10;h+kuW/0pPAH0697FLa/gqlo66mdXhmK+MqQVY3sysf8AA8Ee01wvhgkmtR61NOgJvviQNJaTAhlr&#10;WvEfMfb172871cQ000L+JoamO7o1yYnXiykfT+vtVY2fiOrk4YV+f59F3LQMsyyJUMhwfUde9lF3&#10;HTr55ajyGSKEMw5tYAXC8ezWWSKGMq+Apx69ZEbNKWjWKlGanXvYew7oz0soSIrHThxaIx3BANuS&#10;efp7Ib+4S7JSXKjhT/Px6F8+y7SBqkFW9a9e9vr5aWZbzoUNvqLlefr7I0gKOuO09E4sFjP6Rr17&#10;3CciVRYBgeR/r/nk+1seUNPI9KFHh+dOve2atx8UqtYeoEk2A/I9rFDA1enDoxtruRG+XXvaOqsc&#10;yMbAgAn+ybH/AF/bupDk+fp0JILwMBTr3tLZPBQ16MGi0uL2a1uf8P8AH2Vbht8bxlo/POOPQgsd&#10;3ms2qGqK8OvewtyeLqcbLpkVvE19LgfT/BiPYbeNtRUilOpJ23c4L+PsI1enXvbWb25t/gfz/re2&#10;wQKL0aD0U8eve+I5P9APz72aU6169e99nnj6+9BjWijq3Dh173y/HHBH9LX/AN596wpz1qlKE9e9&#10;++th+Pyf6e9itKDqtOJ6977/AB/sP9491Clm+zrairde9+4I/p/h7s3AU6exw6975Dg/7D3UVpQ9&#10;aLdtPn1737/X4HH+t/j72wBPVCNPDPXvfR+t7/n/AHx97UAY60RRRXr3viLXv9b/AO8A+7EGlOt0&#10;JXjw6975kAc396qQeHXiQDTr3vrj/ffn/Ye9Ucn06qSTgde98ha39Pr/AL63vYqMHqwBK06977/1&#10;/wDb/T6+9E/t60QAade99/0/2PvwOM460ONeve+wDa/9PdtQ4dbp59e9+uOOfz9PfqV49aOeve/H&#10;m9uPfhUY68B1733Ym3+297wOvU6978Prcjj3vr3Hj1731+f8Pxf+nv3Xq0yOve+fF73/AMbW/wAP&#10;dMkU68TXr3vrSfwP9j+P9cH3fiOtde9+H1sT9fr+feiOrVHXvfO/4HBH+tzb8e/DrbUrjr3vieCO&#10;NP8Asb/T3vqnXvfIC/P1v+eR/sLe9069173y96r17r3vux96BB4der173yAHAPH5/P8AtvdlYAfb&#10;17r3vkOTyb2/PvVKg1611733+Qf8RyPpx/X3b4jnyHXhjh173z/p/h+feu0AevWwcZ69753H04H+&#10;P5v78da49etcMnPXvfX+JP8ArcD6+9DvPcPLrXAmvp173kNjwTyR9bf4f091CMACOmqEDr3vq/8A&#10;hf8AF/8AjXt5V0k08+tqCcHr3vjz9L8fj/H3YD1z1cCnHr3vIBa3P0H1/rf6D3bhw6t8+ve+7X4v&#10;Yn/effutV6975D8XH+x91IzU9UPGp6975Bfqbn/Xtz72rg0AHTXx0p5Hr3vu3A5+nPH+PvYXuY9U&#10;eNSxY4J69799Pyf9f+nt+mrq5JLAD06977/2P+wHupWnSU1Wi8eve+jcWvwbcA8j3taDI6tmvp17&#10;3yubXv8A7D8W9vVFOFOt6vXr3vr6i34H+x96wPnXrwxw6978Ob8Xtz/sPfjjrdTX06978P6Ang39&#10;7z1UgA1PHr3vOpH/ACP22wbplgfi49e95gL8k2Fvp79qHw9Nahkde95kJP1+l/x9P9j7sNIP2jre&#10;KVHXvcoDkW4/P+xH+Hu4OoY636de95ha39SB/tvbhBJpw6qak9ufl173lSzD8i39Pz/r+7qc049J&#10;ZcHPXveYHkf73fj+vt5gNNR0w41DHXvchbAW+p/r/wAa9t0UgqTx9OkrrqFDw6974uRbng/0BtY/&#10;j2pSgAFMDrYNMDr3uK31sbn/ABP+8j2+gBNR04tOve8ZNieCP6W/p7dBp8WR15iFy3XveJjYX/H+&#10;H/E+3CQxFD5dNmrHHXveFzcDixI+v+H1+nvRwaDI6boQa+XXveBrrYgfTjjj/Y8e2q6yVIp1YGpz&#10;173HcgC5/qf9h/tvbwpQU6eA+XXvbRUODq5/r+Px+PfiysvaOlsArQAde9scp+vHFz9OfaS4ICGn&#10;RqtAR173Bb8/659k0pJWp6ULw697wH2Wtlurde9+9169173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173yX6j2phYAinWj8+ve3uhl0Mp/Nx/rfSx49i7bbg0p0i&#10;uE1KSPPr3seuu8saappmB/3aqllJFgf959jba5pVu2Fa1AqPI9RVzbY+IHHHHXvdrXU+a/iGHpgH&#10;1PEiowPJ4X+v5/x9zRsFy00cYXtCKMV+XWFfPdgkF6Gppx5cD172OsMhIuwsfoD/AK/+HsU0BSie&#10;tfn1Gk6EpVDT5de9578P9BpNyT+k2+ntdB4YBLkH5HpEvDFdXn173FYhtRvqP+8E/wBB7u6xVVia&#10;D062yhaFhpr+fXvcdlvfTdeATc8Gx/I9tgRup09tD5nj1QkUoKE9e9xyQbE2+mn83/3n3rt1llz6&#10;9UKkVKg9e94GS1+ST/X/AA/1vajwi2lgcdaWRaBqcPLr3uI6gNYObc6jb+v9CfaYRgEsR59WUl6t&#10;Tj173wChQeAP9q+t/anwtLEAE1Hrjr0iktjr3vgwuLXB4te3+82/x9+oUApgDy60DTI697hsl2uA&#10;LWP5HH+uPdXiZviyPlx6Vo1F0k9e949HH0/w/wAPe/Co3h0Oer1/V09e9//S+f8A+/de63+Pfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+6917363vYBPAde6975rG7fRSf9gfb6W0zmgB69Ude9yEo6iT9ETn/&#10;AACsfa6HZb+b4V6bMsaqSzDHXvbpTbazFXYU9DVSE8+mCQ8f7b2Yxcr30hocfLpFPutjbH9WVRiv&#10;Ede9rDH9V7srdJGNmjVvoZbRCx+h9Xs6t+SZm0agSSc+VP29ENzzrsdvlplJ+Rr172vsd0NlH0Nk&#10;auCmVlBKI4kcf4fS3+8+xFbclW6grIVqD51/2Ogtde6W3RgizUsa+YoOve1pj+jsHAA1VWVFRzbS&#10;umO9udJNj/vfs4XlrbIWBpX7AOPQcvfc+5YlbdAARxyc/Lr3td4/rjadEF8eLgkawu0wMh4/4Nx7&#10;MI9vtYAlIxg/n0D7vnjfrg0MpUD0x172rqbBY2lZTT0kEP8AyzhQfTj629rFVFqIgFWuR0HJ963C&#10;bUZJWNeNWPXvbo8QEegBQOLcAfT/ABHt111DJx0X/USOascf6vXr3uLoINhyP9b6/wBR7S6KZOa9&#10;OatQr173IWIqAy8sB9P9h9Pe1KioHTRcE54de9xnHFyTqP1F7ED/AG3u5jJbJ1dPIfTh173zWJbk&#10;/wBBwfx/X3rwQQKceqtIQKDz697xPYEqLEm9h/vfPuxTJDdOLXTU4p1730IOAWNjbj+nvZTV8WOt&#10;GbOOve88cIN0+mkXv/r/AF9sEPhhn5dNPKQNXXvedoWAUAD6Hki/+P091/CxQmteqLICe7r3uLoc&#10;A8XJ49PFuf8AH2/3VqDn06eLIT173OipxpUsx/xH4PP0PupZiFHnXpNJP3UUde94XYRE8ngmw/A/&#10;1/fm1aWp8XTiAsOve44rGQEafqPx7sviLmufs6dNsGIPXvcXyMSWYXvxzz9fa6KbTEAelAXFB173&#10;hRrSGwBPNhb/AHg+2PFoxKjJ/l1dl7cmnXvfOTVf9JDNY8Dgf4D2/JG5YLWpIrUeXy6qlPLr3uPJ&#10;NqIQf8hW+g/2m/tM7AOkNaGvHp9IwF1de98XmDJZRwv6v8T9PbczaVkAyB+fXljo2fPr3uPG5CtK&#10;4t6tKKfz+L3918NdQY0Ap+fT7LQ+GvXvctZmFo1UkuAD/Qf659+afsWNfXJ6TNGD3E0A6975yaUd&#10;B9Sb3HFh/hx7pGKuwJoPl1VSzg08uHXvfpG1rpQhbkX4/p9efamaZf7JBRaZPXkXSanPXveWkKEy&#10;JGNb6baz/Zv7Rs6eGoTGem7gEUZ8CvD1697do5RCgW+px9fVfn/D3oaWr/PpA8Zd68B173MiqwOS&#10;RwDcAf093bsXxFHy6TyW7HFOve4X3EssztHqsbC5J/3r22ooqhqYNelIiSOJQ4Feve/NrYMrXAJ9&#10;f15/1vdXdSWX+fXhoUhgPs697xwSOrkJYAfm/wBSPdEGk1r5fn1eWNSoLcT173MFa1M7sSG1qFH+&#10;98e/DtQUzU8ek30onQAYp17211FYzzKwHII4B/3j2xJIQSrdL4bYJGVPXvcZp3kmEn+pH5P0t+Le&#10;3EYGSvlTp0RKsej1697hVEjyO0rAhjxYf4CwB9tVU8fI9KolVVCDh173B+5YXvYgfpH+9+7GSpIH&#10;nx6VeCpp1730ksbagwPkHNx9AAL8+7KX8VSOFKdWeORcr8PXvbLVVElRK2hLQxi5cca2H1F/dfFJ&#10;7Mcf9X2dGMESxRjUe4+Xp173HMtzHYW0i9h+b/Qe2hQyOKVI8vLp4Jx+fXvecPZNUzheRpQG5JPA&#10;t7UMFBWozThXHTeipKxivz697lTBmCXHoAX88kn2wwd1AwKHh0xHRWOnj173xqVe8aR3sqm/9kDj&#10;6ce1Ds7Bo4xngevQsvc7+fXveOCCWRXDsWAa+ofUce24E0uGYZA8z1eWWNCNI6975mdZLU6EKEIR&#10;mFrsfypPt03IkQELUV8+tCIoPGIrXPXvciZtNoYvU59P/Bb/AJPtpirakTj0zGCaySYUde9wvthD&#10;pQguw5Y3st/9b3TQLZlY9xpnpT45kBIwPLr3vJHGYiWHJcgEfS5P0Htot4SAsaknh1WR/EwcU697&#10;caVTCdEhJZ21ufrpH4F/b66e6pp0hnIcVXywOve+VQ0KMWUA8gfX8k+/XEuAkVNJ8+tQiQgK3Xvc&#10;IELIzsvJGm3ButvwfadGVo+8Vp0pOUCLw49e94pER1jZCdSsS1jcAHjn34Nr1+HUY6cRmDMH8+ve&#10;4zRlWAQ3LHULX5t7sS6lRnhnp5XqKtinXvcxIHIKEckX5/qR7sAz0Qnz6TNKoOryHXvfKCmVZFVm&#10;Gr+gAt7o8aq5UMK9aluCy6lHXvfCpREudTXBvYD+vAHtwIhZSx8urQMzAY697iVDoIVdvU54vaxA&#10;/H+x9umREoVwa+nSmJW8TQuB/Lr3tq8pdwHFwOB6vpf/AF/aaeQTOxk8uHS/RoWo6975pMBHIoHK&#10;n6XH5+l7e6RyslAtOqGIl1PXvfCKTk639Ruebf7b24qHSft4dXdK4Ude9y1nZVBTi9x/W/4+vvYu&#10;OIp5fb0naJSSGz173h8pJcsAtiSbfk/63thHWJwHFQfLpzwxQaTXr3tsmZNYNrgA8fU391IZmJB+&#10;dOl0SsV697hkAqSqkDk82uP6ge9ihcivSnKvQnPXvceQXUqP9bg8+7cXC8adOpg1Pn173wdApQcA&#10;2APPJP8Aj72tQpJPnw6urVrTr3vIX0EEf2vr/X34+agmvVAurz4de9+IDC1yAT9fz7bqFI68Cy5p&#10;Xr3vCwJPHAH9fyfdtYK46upAX59e95EJ02sAfyPrx+be26BmJ4jqrUr59e94ZAdR9K8f48e3PLHT&#10;qMQtK8eve8qKqi9iLj/bW+nurUKUBqa9NOScDPXvfHWTYMpP192B0lhWlOr6AK0NOve+SaeSQy/g&#10;Ei4H+t7acKpVjnrR1KAcH5de9uMES2ve/Fr/AJ5HuyorHIoOkUrk4p1736SnLWCk21fX/ifbwHcR&#10;6evWknA+Lr3uP9u0bfX6/UfQEj3fI0swx5dPeOHUenXvc0wXVQ12Nh9D9P8AW90kI4ig6TiYg469&#10;7mU0RVQraiPxf6+21ZSWB6STvqao49e9854jyVGoL9bXuPde0aVQ8fXrUUmQrmnXvfVHMYJVbSpB&#10;9LBv6H8+6UVFLV8+t3EfiRnP7Ove1f8AbwyU6TRCynk2tbke3JSCS0ef9Xp0HRNKkxjfr3uLHEgY&#10;gf7f2XSNISMivT7OxXr3vMdK8Hn82A+n4HtNUio8+mxUjr3uZT1jqBEwujfT/D8H3tZJFJUtWvSa&#10;e2DHxPMde98ZC2tgBwSef+JPvaIQwLcD1ZACvHr3vryGO1+b/n8f61vftNKk4z17TrOMde94jMpt&#10;wL/1vf8A3n28x0sajFOr+Gy+fXvfBpOb6itvpb6ce07UbCDh1cISKUr173np5Q7LdAf9qX6D/E+2&#10;VDKDg8empU0ioP5de9qmgmWN09IIuPV9SAPz7Ug27sTKmacOiO6jZ1NDSvl172IWMq8aHRmd429J&#10;LK1uf8V9rbR4g6CRe0HA/wAx6B95b3pBVAGHof8AP172bnq/JYoy0zGvKJYD0uFe5tdr+xpsc9qG&#10;dcpkDJGPlTrH7nmxvQkiCHU3lXgPl172cPIYPae8cHBFA4nyUaNGXJ1eQBPqWHHH9fcjXm3bZulq&#10;YLesjgZPypw6gnbdx33YN6bxU0QkZpih697KfubrOpxuSkjWJWj1WW1iSL8HSOfcQ7ltlzY3iQBC&#10;Q9Qvyp69ZC7PzMLuxSZWqSoJHXvaByO2/t5WjeIArcWI4uePZVPBKKqpqfl5dCOG5lkXxFav2eXX&#10;vbC+Cgvp0aj+SeAp/wAPbbwk1anlxPRit5copeopw697gy4BFV2UXvx9Lr/r29pHQpHg1r0vgvGa&#10;h4k9e94kwKRqWIUkj+n+xP8Ar+6oNKVIr8unjuDjhmnl8+ve+0oFiNxyfwdI45v7sS7f5uqSTPMt&#10;GPHy697nB3cLFIOPpqH+9n2/G/wrk06QtZrHJ4imvXvfPxIpAJJa/FgPx+L+3fCqDqx9vTyqzLnH&#10;XveR5AFKoFVjzyfoLce26LHKfMU62sLCUhqkU8uve4TVUaE6pFViCP1WsPyfaoafDBJ4/PpbHbM1&#10;KL/KvXveB8nSppVptX4BW7EkfUen20biMGmoH/V69K12m6k7gtR88de95YqppW/Ygq5WI/QkEhNm&#10;4BJtb3ZrsOfDIxTyHT7bZcuP1CFA+Y697dIqPPztaHHsiXspmOi4+hJHtg3GhFEak/bx/Z1WOxsO&#10;0SS5+Qqeve3mm2buCvZRJNDToDZxHdnseLAnj3ZI7qdSynSfn/m6e02sStpBcjhXHXvanpur4WZX&#10;nq62VPzGZBGp/wBYge1gtg66dTD+RJ/zdJbjcVQUCIp9RxPXveeo2Lt/F/vLGZX4ssshl4H0HJ/4&#10;j2wLEQuAzUp8+HTI3O/lXSxEf2cevewj7RytPhNuZBowkDvEYwEIDAEEegD8+yjfZ0W0eGI0bhXy&#10;4V/yf4Oh1yFZ3W5brpmaqqRk9e91Ldg5I1ddMdesFi3Jufr+fcWzGR5DqPaQes1Nnte0MtFXSBQf&#10;l172Esly1/8ADj/X9pqEAeXQhp5Dy697wm/N+P6f0H9Df3Y9brmnXvfX1te/1tzx9f8AD3qh1db6&#10;975c/T8D62/N/exk9W4AHr3vwJHIP04+v+8ce/NQ1B609BwPXvcmnrqqlYtBPLExNw8bsji30syn&#10;3vU4avoKft6YmghnXRMgYfMA/wCHr3sR8H3Bv3ADx0G48ksZUKqSztOgH0C6ZtXHtWt/dxhaOaLx&#10;r0F9z5I5Y3Vla7tIyQeIUD/BTr3sXsB8qt2Y+JIMtjcdlwoUNUSRPBOwH1ZjG2n/AGOn2Zpv9wla&#10;IKevn0BNz9kuXLx2ey12xJ/C1R/MH9nXvYo475YbaqF05TbNXTPb9VLUiZbn+0Fk0/6/19rot/Ax&#10;ICT8iP8AB0DLn2Kv0c/R3gIH8a0P8uve11ju/Oq8pEn3OQq6CZiAVqKNm03F+XQkH2qi3u0lUF6g&#10;+deiKf2p5utmMcSJIB/CeP7ade9qml3z1xkCv2e7sQ2tR6JphTuWP4Ky2/3v2qXc7LSXL4xx6Ipe&#10;Rua7TU81o5Fa9vd/g697VdLLia1QaXIY+dNV18FXTup/1JBDfn2oW6tpXqjitPOnRFdbPewNW5gd&#10;TTzVh/k697U9FSRHlTCxJB4kRrH+ht/X3ZZFI1Bsfb0Grizk06qNp+w9e9rbHRQLLCRH6uASBcX/&#10;AMCB7obxKkLQ9BS9spWDg/D9mOve3/JfbVCpEyg8heYze4HJ5HtqS9YNoRq1HA/z/LoitNqnt5Gk&#10;jJ8/59e9g3u+kjosokEYXxzIlhYW0kaixPvSSxlESQD4sZyfy6GGzRSSWhL11KTnr3sNspR0lUXS&#10;ldXaPh7WNj+QPaxATUthfl0JbC4uIADOCA3Dr3tEVOGlBPoYgkngX59rFIdxTGP5dCeHckYceve2&#10;ipx8kY5Vjcf05/2N/dZFCMGAwfToxhvEbKnr3tiqKVkJAHP+8e3QR8Z8ujWGcOO7r3tten1i5BuB&#10;+P8AD2rVqUI9Olizacde9tbUz+XgWH9bfX3dc5r0uE6eHk9e985Yj6QLkrx/hwPz722o1Ax1pJPP&#10;1697zxxuF+hseSD+D+CPd1lUmj+Q6adgT1737RquGFv6j6e9ieowMde1UwOve4j0iO444vf6XF/e&#10;tbNUDz/Lp9Jyor173kNGY1+g/wBiDYX97IJWo6qLgM1Ove8XislwB+fx9P8AH3pJCKP8+HVtfdnr&#10;3vqEt5NIBa3H9L/7H28Z6EkgDrcgXRq4V697d4l/2w+o/ofdZJDqBPmOkDEZHXvbtToHI4+oA+nH&#10;H+PtE8zPHUimei6ZtNeve1dT4xJaezgDjg/Tk/S3sredm16DSnQemvWjmJXr3tsGDPmYXNr3uBf8&#10;+9fUxuwX0GfSvS87p+nXr3ty+x8EZOnUQLfp5+l729pZJq0B9ekP1QlfjTr3tmkhldiNAsWPOm1v&#10;6X92/p1/z9GSyxqta9e99inZeAlypPJFwf8AD26s0YAUitRx68ZQck9e98vDJe+nSbfS39feo7hk&#10;Wiior59VEq+vXvcSaje66i3q55uL+7fUVDkZx0ojuVAIHl1723NQSB72I/xIsPe0dXUHz6WLdoVp&#10;173y+3KA6rfS39eTzce611Urg16r4wY1Xr3uLLDwBf8A3j6+3TTPnTpRE9TU9e9tj8K4sAb/AFPJ&#10;P+NvdWI1BvQdLk8j172yz07yEkE82FjwP8facAaajzPA9GUUqqB173EemCgXUavpwOPadyqkgjpQ&#10;s1WJrjr3vgsfB+txxptf/D2xIxaikVFOts+c9e95RExNjcHjn+n9Bf2j0grkVNeB6r4g49e98TQT&#10;M3pU2Y/qtb6/4+2SfDqG8uti6jAoTw697yiinj0gX4/tc2v/AI+/AhmB8+m2uo2Neve1Zg2ngkDF&#10;zcfkfQD+ntbGkmkEL0QboIpUwMHr3sX8VmJZIkQsXsD9P0iw/I/r7UBY8krw49R3fbdGkhYCnXvc&#10;2eQzKSxJvxb2zpQsP5DpNEojIA697ayShvwBb6/n3eGMqcDz6WgBhTr3ufSVugqtyDfg/wDFB7NG&#10;t1cNJ8uHSae211PHr3t1krY5lICKX/xH9OfZZcWimjOK04dF6WzxvxoOve5NFTVFVwQdP0t+Lfi3&#10;tAI9K1PH06ZupobcYyfXr3tY43F6WjULdmYBRb1FiePbqJrJHn0HLy+DAk8Bx697On1ttdsdtqSs&#10;qIeZSGBItcMvqt/re5Q5WtJUsRKwwwH5fb8+saOdd8F5vYt4m+H5+nXvaA7Bw8jSv4o1MLobsgF1&#10;BHtFudoVVgiUXVUVzX/VnoXco7igQayQwPA9e9lE3diZ6UsTG2kuRqHpa1/6+wrIJ/EdFFKD7KdZ&#10;C8v7hFOo7vy49e9hFkZJEYxsusDj9z6jn6e/CSgVaamp1INiiMNamlfTr3tPSVMKy+uMXtYlePdK&#10;YquKHNejlIZdPacde9yqRqWSQEMQL/S/JIF/z7sXVqhc/wCDpPcLMiUp172rqV0aOwBPNrt+PdO8&#10;kYoKdB+dHVqnHXvcgRqblTz+fz9P8PelZdNFGa9MFyMN173zFOXUKbgj6H6f7f2oZ2bUhFcfn1Tx&#10;grEjr3t7xc8tBMpcnQSLc3+ptew93t3AKxoc/MdFt9FHdRELx697V+Yrh9k0sNrKl2JF/wAcgX96&#10;vGMdo4fz9Og/t1qRd+HJ5mnXvYI5TIq765Ht6iRpPp/r+PcV3EcgmdyKljxPHqTrGzKqFQZ697Sd&#10;VXxykr6fra4PJuf6+7xMyaWBP59H8Fo0fceve22ZInFwq3Nwfofa+G5eRK/PpZGzoaE9e9tE2OPp&#10;kgkeKQNdWiJBBH05HsyhuGUtU1FPXowivBQrKAw9D172/wCL3vubAgpK5rqVdPom9ToAedL/AFHH&#10;tZHdEFArVA8iK/z6Kr7lnZN3IdB4UnqMV+0de9iXht/4bOPGolWgrbaJKeobSrsfrpc8H/W9qWmS&#10;RNFCBWp9Py6Be48pbltas2kyxVqGUZp8xxx172J20qt9t5RatizYSskVniQmSKknZrmoS3AVvq/u&#10;zxhVNBRePHFft9D0CN/tl3qyMA/3JjBoTguv8J9SPLr3tbdkV8VXTJUQLq8iKR42urcWv6f9hz7P&#10;7NIkZXqB/wAV5dBfk21kt5jDKaUPmOHyz172XGaglqtaSghG9RU/kA/19h7edwpqXBqf29TNFdx2&#10;9GjGfXr3tvkwVLEgCgKx/t/0I/pb2GheyaiW/Z0rj3Wd2zn5de9s1RRLECB678XIB+n5t7XxzK+g&#10;t/xXRjDcmQgnHXvaelDow0Epa/BvY+1Q0hTThx6N0KMKuK9e9909VD5BFU2iN+X/ALPP0ufbwaQA&#10;u3w069LBIF8SHu+XXvbw+AWqjLxqHRhqDoAVP9LEe2TcUCVx+fRau7NBJpftI8uve07X7c8ZuEZT&#10;zcW/xv7caYaKilK+vRza71r8x172hc1t+KqikhlUXKsq6rC/H9f969p7q2W6joF7vUcft6Fm17xL&#10;ayLJGaDz697AbK42TGVUtPIp0XOg/wBV/wAfZDPC8OlHOepn22/j3C3SZDmmft697bQPoD9OLf8A&#10;Ee054Y6MfIgde9924+v0/r/j78K9a+Y6976te34/3r3qgPl1b06977+rXA/w97aoHVCMEde992N7&#10;H6fg/wCHuo0jI6tWhqeve/X5+n04ufeypYcada0149e9+/x4H14H559+IqKV4dWUUwfLr3vl/Zv/&#10;ALx/j73SrHHXly5YZ69748G3+2/3j3YDpzIoeve+1X8+6M1B1WvFfM9e98rf63+x91BFM9UAPXvf&#10;X5v9Dbg+7qaeWOt9wHXvfGxJvcX93NOteXXvfPnm/unnUde+zr3vkLH/AF7cf4+9igap63g4OOve&#10;+yD9Sf8AXF/eq+nXgKcOve/Wt9ef99/X3by622WrSg6979fm9v8Abe9DhTqg4+vXvfdv8b/71/h7&#10;rUk0HWq1NOve+zx+Pz/vNvexWvHr2Qade98LEnj3frfXvfI8i/8Ajb/ePfutde9+vqJ+lzb/AGFv&#10;z7917r3vsG115JvYXHAPv3Xuve/C5IP1+ovb8/Sx/wAPfuvde99rc+rkX/oeDb/D37r3XvfP3rIA&#10;PXuve+xc8e6kLqq3Xuve+X+vxbj3cvmgHWvPr3vkLWt/h/vH191FWIA9evde998i39q5H4t73oIa&#10;vW69e98vzz/h/vPtygJrx691732Ofofx7aqQQRkenW644de99j/YE8/63uzZUlsdUcCtR173yBub&#10;EG97f4f6/vegHhkU60cd3Xvfdhf/AB93TC9aNTkde99k8D63/wAP9693HWx1734kg/T9Vrg/7a3v&#10;fVuve+S25tf/AGPv3Xvs6977v9P9YD6+/E16px456977HA/2PvdC59D1o04de981YEn+vBt+PexV&#10;VGunTMjMozTPDr3vkADb+tieP+Ke7DAJ6bJ1oQOI6979z9L3/wCI/wBf3aopXqxZdODU06977PpJ&#10;FhYf4f70fdRpOSekykUBNR173xPNrD/Dj/Dn3sdtSOrFqGla9e9+JP0H0/4r7cUAtnHW1wcde9+4&#10;P5sP9697qxWvVwcZ6979qsb3+n0/HHvYFevNw6977Jva4vxzb/H6W97pTh1oggY697yqbcAfW3++&#10;HuhNOPTBJ4Hr3vOBq4A/2N/esgV6bJYMeA697zAWFv6f8R72GXUF6sjDVXr3uQvHHN/95493qKcO&#10;vEVzw697zqxFv9t/t/8AH24BTI6rpAJI697zDk/0H+v/AL0PbynOOkzmvH+XXveVSF1C97D/AF7e&#10;7kBVBPTDUPHr3vOjHTwL8fQ8H/Y+2mNKg9JXwaHr3vsn8W5IH+w/2PtRHU060OGOve47/gfk82/P&#10;tWGxgdODGeve47mxtb+p+n+9+7HVTHl1tuGOve8Lfgn6Wtb6f4j26opw8x1TiABx697xNck/61hf&#10;8e/VFRTpqvl8+ve8Dc2H4HH9OfeyzAlq06d1EDr3uLIALm5tf3dmwMU6ureR697Zat7k2HHP+t9f&#10;dHSig+vRlABpB697ZpLc2/r/ALD2XXT+TdGIHmeve4bH8eyeU16f8qDr3vF7Qnj1vr3v3vXXuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve+x9fbkZo3Xuve59&#10;M9iP9cX/AK+xFYSGgX59NSqWXHXvYl7VrTT1MJBP6xZfpz/sPY3s55EwDQetPn0CuYLXxo29Kcev&#10;e7KOhNx6glM7afKLqCxtqHJt7lflfcEJRFpXh9uOsRPc3akYq0YoV9Bx+3r3s61JMCgJN7rf6fkj&#10;jn3I8TMy1PWPF0hLaV8jx697nKwYHjmxJH5Pt8MdXhNgDpBNVJTnGOve8bWaxt+bfSxBA4J92J1O&#10;sdajpO7M5FW697xMDfVwbcN/xB90ETnI6oRQ0r173GDcEhQfqLkcA/S59qUUqTT8+tNXUc+XXveJ&#10;1N73GlubG/4/w9qFB0imOrrpUAAU697iuPqOWB/H+H+v703wE1zXr1CBXh173hK35P4HA/3n6+9k&#10;aVZqkY6cR9JIjHHj173w4P8AqhYck/1/1/bcRTUpIqG60BQ58+ve8LxkC6m/H5H9frb3ZpDGCQta&#10;n9nXldacOve8ekC39SDzY8W/qPb+pq+JX8unvFJbV173/9P5/wD7917rf49+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+oTw691733Y2+nuwVzgDr3XvfIIxF7H/be3ltpm4Kf2da&#10;qOve8i08r/RGP+sD7UJtl4/woc/LrRYAgHz697lxYusmOmOF2P8ARVJP+2HtamwXzLUoR0ne7giF&#10;ZGA697eaPZm4a232+KrpRci6UszC/wCObW9mEfKd8X0MpGK8OkFxvu2W2JplU/Nh172qqHqTeNZa&#10;2IqY7kDVMniXnjnV7OIeRLtnWo7Tx6JbnnrYbUVM6kedDXr3tY0XQe4XINZLT01yP7Rc2t/aA9nE&#10;fISBCWYAA+fQeuvdPZEqLclqf4fl172raLoCnVVaryrEahcRQi3+Ny1/ZxFyhZW50MA4A4gdB269&#10;2wCRbwk/af8AJ172sMf0ztOi0mSOascNYl5DpP8AUsFtb2aQbFt0ZH6Yenrg/wAqdB279zt7uTVA&#10;EH8x172vcdsTa9Aq+DE0qkC12Tykn+pMl/a76O1RT4K6TX5H5f4Ogld85b9c6hJO2fnT/B172poc&#10;JSwANFTQxhTxoRV/2Fh+PapEjY1etR6enRFPvV9cN+rKzH5k9e98pqYIhItcKfoOR/sfdJUHiB0x&#10;Q9NRTs70ap697amBFy3Nj/rX/wBf3qgzqPHpaKDHXvfFfybG1+B9eT/U+/dg+IHqxz173MWM/Un6&#10;cn8ce6rQKCfy6Ts4rQ9e981VlJIPN7i3+8i3vYqtQOHVGKtg9e98yGZB6WFmH1/P+HvR75DTI09U&#10;FFbB697y+IWvaxH04ve/5v7ToraQDw9Oq6/Lj173xUc8aVYck/6/vaIqhqDz9evNgZzXr3uLIha/&#10;N+TwP+N+3dNW0AZp/LpQkgXHDr3vgqOAbKwH4H1/3k+1MEBCrU9XLqTSvXvfawFjck6j+kW4H+v7&#10;SvEqM9a1r69VaQAY4de9zHgdVC2vf8kfQ/096WrtgUx0nWRWJNade95Vp3AAPH+J5JH+PvfhrQEV&#10;J9PLptpgTjr3vvxlL3/4p/r+7eEWBA60X1AU6976ZUUFiNXPB5AB9vLEQTTGOrKWJoMde9xJZCNR&#10;+gXn62v/AEHulR4VGGfs6fjjBoPXr3tpmnYlS31B4/rb+tvbFRGMdGEUSqDTr3vD5V5uLLx+fqf9&#10;j73rodQ6c8Mjgc9e95ba+R6bLewvf26pqBXy6p8OKV697iiQRShjyfwv/En3XsjkZj3EnpQVLpQ8&#10;Ove8dXX3UxjlifqOLf193kmAkDAUx656tBa5DHh173AErKgsLs/puObf7H3QyqI8D9vSsoC2eA69&#10;7lRtZFjYgDi5vz/sfbYaJQQfPpO+W1Dr3vJpSQhidMa+kX5ufpe3tO4rLqHCnl1Ul0FPPr3vKrRo&#10;ZX+uhLp+CTf3dTpSoFOmyrtRfU5697wrLcamH1F+fx/hf3SPxqMQMH06dZM6RwHXvfESAIzM12J4&#10;X/A/4+9eKwPhj+fXmQ6gFFB69e9yIGKg6QELixuebf4H35AaCP8An/q8umpFzU5A697lwamZQnqt&#10;cX/JP5t7uqKNQHl59J5AFUlvPr3uXE8aEqbaySNP0+v190kkLN4YNB/LpO6ucjh173kkqRCDHCoM&#10;p4PP0X+vugaqKQO4nj1VITKdcpx173jWbUQr+nWeTf8A23HusgBLAmtOrGIDK5p173hJWMs7f6q4&#10;IP497JIoBwp08A0g0p173FmrPK1tJsALf0+lvr7TO2oA8KHp6O20Cteve8HkK39Iu1uT/wAR7uGI&#10;Vjg/bx6e01/Lr3vIgBbg29X1/wB5NvbBJDD/AAdNvXj1736pjXQQJBz9T/Tjn3vSfDDHzPXoZG1V&#10;p172ySsikRIPIV54/r7smksVGCOjNASNbGgPXveFI/1i1pJDf/WH5Ht12qw0nAHTrMMHyHXvcGpD&#10;IrpfQgvyLAWtz/t/bLofDDDhXpVDpYhhk9e9xZJF8KgAAaQNf5sfz708hCtTFfTp9VPikk+fDr3v&#10;LTQlrSMD/tJfgWH5A/x9u2yO/wCo+AP59NzSU7Af2de9uVOpllKqbKouS3INv6D24B4iKpwQ1ekU&#10;2lIwTxPXveSfSt9B5bhQBe5+l/dpXZRIUHd5dahqfi4Dj173DkkmVDAlw5U/QC1/6sfadhKWWOoq&#10;ykn7elCrHq8VuAPXvcFI0p/HHr/dc6nH1LAm5PtrwkjQKzamJ6Uu7TVanaOHXvbiJIow7BTqk41f&#10;U8fSx/H+t7ed/CDADpIUkkIU8F8uve4rmWR1jiIUk3ZmP+8e07SPIF7a/wCbp9VjRS75697zW0yo&#10;rE3HqDA8ahwB7YaSq6KUNemvijLL173KbUrjVIQZPwP6+7IQjsjnpgZWijA697hTDXLYG0aWL2PJ&#10;b6+/SMjOFTtoPPpTF2LkZPDr3vBVVBIYpcqEtYXHIFvqPaYSFxp4Z8unYIqYalSeve/UBk0xh7p5&#10;CQf8f9v7VR9pIOK+vXrsIC2jNOve56goWYj1g+i/Jt/Ww9vsWK+tOkp76KOHn173xd9LeS5uV/F7&#10;X9t68aq0PW0SqlacD173jZiqBxJyfVxe/wDtz7p4pZDQceJ6cADMUp173gqKm6hmFwFFyP6396Vy&#10;SEGPn05DDTtHn1722z1jW0gKQRq0n/be3/EJUKc/Pz6WRQAmpNOve4bSAqXNgzfVObX/ANf2+3hC&#10;JkAGoefSoKQdHl69e9x4A6M7jjUeF+o/3n2iCaWXzxx6elKsoSmR173nYajqYBSOL/j/AF7e3lUy&#10;CpbT9nn0yKKNKmvXvciCZQh5BJJAA+vuzJpLL6evTEsbFuve8UjMABbhrj62IsfaZiAQSK9OIq8a&#10;8Ove28gg/wCo5NyfyP8AY+9hdXacivH06WKcevXvceaX6IgP15P+v9PfnRVZjGainT8UVct173gW&#10;7En6WJ4J/P8Ah70WKKApyenGKinXvfYJT6rqY/n/AIj3YhiMGnXiKiteve+Mjk+krbj+tz72z1OT&#10;XrcaAdw6977ilaNSrDVcggn62H4HtpxVh1qSMOdQx1732WRjfSfpyb3Hug1EaQP29aCkCgPXveLV&#10;Yg2J/oRb8e/DUjlgRw4dOUHXvedDwQw+vPu2kyEGpHTZGag8Ove8mlrWvx/iLHn26o1GjdN1BbhQ&#10;9e9x411MTb6Gx/2B97ZTUhsdKXOgFeve3KOIMD/ZvYf19+FBQEfn0XPI1fWnXvbhBoU6XBAA4Nuf&#10;bAR0QmtQT0kl1Fdamprw6977Mfr4a4P0/wCK39qAQCSppjz614lR3Dr3vk0F/wBVvqbf8V918QgA&#10;nI60JacM9e95KeMlirjgXt/xBv7ppMmMHz6pK60qvXvc1joUX+l7Dn8e6utK0IBHl5dJx3Hr3vAC&#10;QWtchuSPx/sPaRXYPU8D/Lq+P2de99tR611xNe/1U/UX5uAOfbwkB48K068tyFbS4p8+ve37FFxH&#10;9qxP041f71Y+2y9XZTjH+r7eiq/Cl/GXr3vOyMjN6eQTf88e06atQB/KvTKsGAoeve+DKTb/AFuf&#10;9gPbDnSS/DPV6gde98UFgLk8G4tx/t/bZ0sxI49bY1OOve3aNo5Y7C2pQCVJ54/1vb8VT8ui9laN&#10;qtwPXvcCoDMbepObg24/1r+2g6knVmh6VQlVFeJ697jOhVACLi99Q+pv/Ue3AauaGtRw6UKatWtO&#10;ve+CIZPShF/qQw+v+x9u+GBpPDqxITLjj173JignW2lWUnm6i/8Ath794JVC3E18umJJYm869e9v&#10;1EstlDK3B+pBDE+6eEQ+pgTjoquSlTpP8+ve1bRxM5XSq3vyW4Iv9OfbgjJZU8j0QzkV48evexo2&#10;dWGiaIv4w/A9L2H1/te11s6JC4JodXD1p5/b0AOYrD6mNkX19K9e9mNxXZ9ThYbQTxQIi2Yhxa30&#10;+o/I+vHsV2vM0tlXQdAYAV4k9RTd8jR390ZJ18QkDH+DP+qnXvaa3D260sck8ExqKtzZp5yQ1x9B&#10;Gn4HtNNv/iyLIKMwrnj+zoT7F7feCYkkURoOAFTj59e9hbWdpVarLNUvE5jTyOZFBUH/AFI/P+B9&#10;kU92ZInl10OrjQf4OPQ+t+TLWhiQkegHDr3tb7MqMnu/HjJSUkdNFUf8B7IQzIp/zrX+gP493t1m&#10;u9QcACnH/Y6Yv9ji2+f6f4sAnh5/5uve3mvwlTSWEjAkMb2HHP8AX2jubZ4dAdq9Mxbc8g7Bw697&#10;YJ6SptpV1IJ+pBBH54H+8e0ro1CSfPpfDsin4sE/s/Pr3uA1PUaT6kFmNwQT9OOPbBLE4NOrrsiC&#10;YozGgHHr3uOaec8q413+lvz+OPb0crikXkcV6VDaLfQEJP29e99GgmYgvOyaiL6Pxf8A3r28VmCF&#10;WyK+vTp223t4qldefM9e95BgYSQ3lqJW/JLtbn82HvxFSQoPDj5dPxrGzFREEAHp/l697caTatMz&#10;GWePyKDfTyfpzyT7ciNVpIASPyH+z0+twWAjhCrTzI9eve1jjsDRnSTRwxr9f80t7D+pt7cBjI0l&#10;Afs6QymUMavq+w/5Ove1tR0FNCqJHTLwfSABci30aw9qREqgrTiDn7ekbOiMV4mnE9e9vcGIErBm&#10;CKtuUAANvdYLIpoetSDXosEyxSKUAJr9nXvaiio6ekjQLGD6SWNh+B7MiCqkcD0luLiSQtQ0Neve&#10;2fIVwUlUACKLWPDfT8f717Tlzq0/Lj0zGiyfqNUnr3sM85WlC7u1lAJAJH5+gsfeiVCAmhJ9elFv&#10;G0rBI/xGlOveyGd/73ErvjoJBppUZpbMLPIeCP8AYe455lvkZngQZUj/AGesnfbDlw2dsZpVrUin&#10;r8+ve68M9XGpqJGsTqY8/wDIvYInZmkoMU8usirNCooooOve0weSbj8+6ig6MOve+JUk/Xg/4f48&#10;e7+VerAYr1734D6DVe3+3/w966r173yt7917r3viQBxewLf0/wB449+691737SDxz9QST+ffuvde&#10;992Fueb/AJ/1+ffuvde9+t+T/TkfX/Ye/cOt+XXvfZ/3j/H3qma9arQ1HXvfS6l/tHnng/097DNX&#10;HWqnr3vMs0i2KsePpbi1ve9T0pWnW9IbiOPHr3ubBmcnSkGCuqoj/WOZ1tf6Cynj3sTSevTE1paz&#10;YkjU/aK9e9vtNv8A3hR2+2z+ViBt+mtqBa34AB93FxMgC6z0WS8v7NOKSW0Z/wBqv+br3tVUHd/Z&#10;uO0mn3bll0/QPOJbA/0WYN7cF7cLUFia9FU/InKk4KzWUbV+VP8AB172+0XyN7XpKyOtl3RWVTo4&#10;IjqFhkisD+kxabEH/W93+tkEgkBNRw8+kFx7a8oTQNbmzRUYeVQa+oPXvYqyfLfLZSlMef2/j6yq&#10;NMaY1tMz08hDCxYIDYH/AFvb0e6TOFDKCwOfIU/z06AzeyO220ok26VkANdOCv51697V+wO6Nl5G&#10;eKiyDHDSMps9W/khZm40mQcj/XPs8st4SRXjJoQRT06BnN3tZv0MDz7efG0ioCih+dB8vl172PTr&#10;jKqD7ujraOem06vJFURyg6hcadBub+xVDdxTgL2llXiCCKf5+odNjultMba6idJAPQgft697YKnH&#10;xTrrCngXF1NzccX9qIXjdQPKvn09DdSwsAfs697TE+GN9Whr3P8AZJH+8+1RCaGNR0eR37AUJ4de&#10;9ssmIa5GiwvxYED3UBmYaBQU6MU3AAV/y9e9xDgZDJxG5/HC3Fr8E+076lZOHxca9KBuyaMt1726&#10;VG1itNFIF5K3a4+p/PvUtw4Lpg14HpDBvgadkr9nXvbdDhiEcGPVZvxyQPdfFAYKcGnHpZJuILg1&#10;697ZqnGOHYCM8E8EEcH6e2hM4AIxn9vRjDfLpAJ697xJQPdbxt/QnkAfjj2/44ZWFDUcOnGu1znr&#10;3tynxpFPfk/Tm34/1/b4nKuF1U7eHSKK9/WoOve0+9M9yoRiAf8AUmxHuokDoCONejhZ0Kgsc9e9&#10;84KCZnB8bBfx6D6v9j727tQkjVX+XTct1GF41P29e9uaUYPpKEc2vY888e2pJCGBr5dITcH4geve&#10;3RKN4yqspA4txYe0zSMqgxmuekb3KuCePXvYg4yiY0ygglQD9ARyf6ey6RWdZHOK9BC9ulExI49e&#10;95DTaWYhb2Bvbk3/ANb2XklW0+VOqCeqip49e9s884MpjIK255/Pvwc6RUefHoxjiPh6hnr3uOyK&#10;39mwJ4/4p7e8VzUAfaengXXIPXveSGlVwRa3P1t/Q+6eJpYOOPVJJyDjr3uQKJS4+gX6Xtzf3VJi&#10;e40OemmuSAfM/b173ynoF0D0hgv0a3t55DkLw+XVYrs6iBjr3tnq6dVFgpJ4tYcC34/w9+WZyw4A&#10;AdGMEzE5PXvbHLB6j/W359ueOSoHz6NI5cV697iPTE6VP5/oOP6/X3Zpqk0PT6zZJ697aamjIcgJ&#10;a4+vu8UlSCejGC5FPXr3uL9iRyRf6cc/090d2ZaH149Pi6U8Ove4stIWJvx/h/vHvxqVYEA/Pp9L&#10;igr173HhoWd7Kv8AUn02/wBhf2n8PIJ406eluwq1JqOve3emxi3GsD6Em9/bUq6h2YPRdPemnb17&#10;28piQQoC3Df1HH9faI4JANSOi5twIJNc9e99SYsIbABufpp4/wAQPbiIjOrNig8utpfFvPr3uRBQ&#10;eMhgAL/gA/X+ntXrqoCdMzXQeoJ4de9qehQR6TYqb8hbge2zJ3tQ4Pz6I7py59eve3QzagyqCDfg&#10;/Ue9eINQUCvSAR0yeve8LJLILBSb/kezOBdADeXVwyKak9e9+ipJi6+k/wDI/wAH2vqpUsfPrclx&#10;GFyeve1FQYqWUi6mxP8Avr+0crxggVP+r06J7q/SPCnr3sUsNitCL6RewA4uSB7LGYMtQK5/PoCb&#10;jf6jUnr3scetNgybgy1O7wt9rBKGdzGSjkG4AJFvZ7sm2zXkxOkgCn5Z4nqMOdOa02jb30v3uCAK&#10;5HXvZzMrTUmMxKY+kRUWKEIQB6SQLG49yyggtbJYYMGncesbbCe4vb83dwTVj+eeveywbznOuVbK&#10;FUG5BsSB9ePYXvbkFCuqiV446nHluKgB4k9e9lK3plHep8aRJIqF1ccE2/B9hiYq0raMCnHJ/wAP&#10;WQPLViqweIzEE0p172BWRrI5ppY5MeylXKrKGINv8QfaZTEsiKB5caf5upVsrdoowyy1qOHXvadq&#10;46MubXV9AILAEX/pf3Zlhda0zXgOje3e50+o697bFaJSpRo73twbe608NmKAEEenDpaQ7Ahgeve3&#10;KHJVEICLYi/+vwfr9PaSXS2D5Dyx0iksopMtx697V2NqFnIJFm0i5J+h/p7TDToI4UPA9EF7EYxj&#10;h172pgI2CAAEk2JH+98e9NKyEleB/b0R1dSSeve50FKJXABuFP5/4j20LjQdXA9JZJygzx697Wc2&#10;NhmxM0aLqmMJsPrclPx7Tz3bzRkPkDNOg0l7JFuCO5oobP7eveyc7tqKnDVTxTBxpmdf8FFzY39h&#10;m9gLSlq+Wf8AY6yN5fhh3GAPERkD8+ve0vHlVlYHUDcXPNrA/j2g8OQUNMeXR61gyChFOve3GnrF&#10;b6uOOffhI0SEUyT0iltSMgde9ucE6kD8G4/3v2pWV/xY6QyREHr3uTKIpFcEA6hz+f8Abe3kmYEA&#10;Hh00niIajy697T9RjYdeuP0sLm44JP1vx+fa2O68RCoFR0bxX0hXS2R172rtt78zu2L0syjJ4mZT&#10;HNR1RLeg/UQyfVT/AE59mKyaq58qFfKnQf3nlPat7/XjPgXCmodfX5jgevex3xO9NubjwDU0VUae&#10;so428FHUsFlSK+oJcn1W5F/6e1EE/hkLGa0BqCeOOA+zqK9w5a3nZt1E0keuOQjU6jBPCvyr/h69&#10;7SGQy8cCpd1Bb6ePlCPpY29hLc5tT0YHj0ILXbWkOATT14jr3trmykc4FgF4vqUgi54+nstjerUB&#10;PS6OwaI1Oeve2x3D3OoML/Ucjn2awMQ6kcT0tCleGOve2+qoBOvHBI+v0Ptes2lSCfPpXBdGI1bh&#10;172l6ygngF7F1BP1Fxa/FvayOXUT6U6Pba7imxWnXveHH5/IYWYmnbXTs37lFP6oiPzp/IP+t7e8&#10;L6lVCChHn09d7TabpFSUUbydeP8As9e9ifisthN0r4EdaLIBeaSc28lhyYZDbUPZbNDNa1Zs58v8&#10;3QH3Dbtz2JvFcGWGuHXNPtHl172m89g4acyeUpHpuVY2Yn/bexBZB5DgEGn2fl0cbVukkxGipr17&#10;2WDfMMTzyBSCyX0kD68/gn2h3m3jESN8Lcf9jqeeT5ZEVQfP/Vnr3sNRxweSOLj2EmqQfLqRjw4d&#10;e99EAWtfn6D6+9gnI63Q6u3h1733+fqb/wCv+ffqEih6qAa58+ve/BSbfn+v+H+296DY006tSpo3&#10;XvfZAF+bn+v597yTQ9bFQT1734Dg35v9R9CPeqiop5da4CvXvffHA5/r7qxznrbZ6976tze1j/T3&#10;avl8uvClaHr3vv6k3F+f9b3uhFKdVrTA4de98wt/x9f+I90c0Fet1Onr3viRfn6G9gD/AIfX3dRj&#10;rZwKHr3vr6mxNz+B/vf092oB1Wvp173kH+8/1978utgk469765ueLe9Vr16nGnXvfIcc/wCw96NC&#10;fn1pSAc9e9+N78e/cRTqzYz173y54/3o2v71SnDquDnr3vph9fp/h/X3sGvHr1CRXr3v3IsbX4/2&#10;x/qffhTPVQOve+m/4px/sOfdh1ZhQ9e98gBYN/T6/n/D37qvXvfV7ki9x9bD8kD8e/de6977X1X+&#10;n44/H0/p/r+/de6977Kk2uQbfXj/AG/v3Xuve+Vv8bg/j6+/de6976A5Jtbnn/G359+62KefXvfI&#10;e/de6977HB/1/emoQadV6977/rzf3aik549e6975KfwfyBb/AG3PvwKjh1vr3vlpP0NyRyPfmatQ&#10;OtVAHXvfK9rH8/0/2PvenQaDPV+PXvfY5N/94/4p7qAQa+vVcUx1732CLAfm/wDxP5970hzny6qV&#10;Bap6975Xtwbf4/nn8e3QBx4U6q2T1733c24+hHP5P9PegDTu60KefXvfQtcAe7efWyK56977t9ef&#10;rx9Pe64r16teHXvfMC3AP0/1v+J9+4KD59eq3Xvfag8c/g/0+vuuoKDUdVL9pJHDr3vkLWuB+Dx/&#10;j7cDUIqeqaiwquOve/An+n1sOP8Ae/diocV6oyq4DDy/1cOve+QFrfUcfX36oFadUZzU6uHXvfdh&#10;Yc2A/wAR9T+PdgadeDaBkV6978Lji97cf1v71WuAOHTVQa469799D/U/j/D3oiuTjqnHr3viDe/5&#10;/HA9ujj1cfF1732QLcf8VI93qxAFetgVzXr3vyj1Dn6/QWH+xHvRoOPWsAH069758jjT9fz/AE5+&#10;nv1R1bVqGD+XXveUA/Xg8fT6c+64pXpsgHh173lX8fS/+H+391YnPTZoCRSp697zqeLfT88H/YW9&#10;6yDTqnXvcgWN7j6WsR/h9B7dDCgx1onSBTz697yr/gByOT/xr26cfPrZqcHh173kX63P9Lf659vo&#10;hwQemJdIx173nF/oBaw+v5492ehHHpM9KDPn173lS/1PAt+eef6+2xorVskenSc0z69e98XY8W+n&#10;0/p7VpSur+XVQF+I8eve47XJ4tb+v5/x9vrgUPTo4de98bgf0/obf737cUmprjqhDEnr3vC5ve30&#10;B/3ge7gitRx60acTg9e94WNjxzfn8W96BLCpxnrQBIqeve8BNyLfUn834/w97Iw3y62RQE9e9wqh&#10;2APNiD/T6+9pQ8R5dORqMde9sdQ172sPybn8+6lujaABade9tMp+v5JP19lNy1XPRggPXvcRvZXK&#10;aZ6c6974e0ZznrfXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+97GD17r3vPE1m/3n2ZWklHGeqNkafXr3tW4mcxSoQbG4IBP+9H2ObF2kDasgCvRH&#10;uEKtE6keXXvZ1emdxmnrKO8oALIrC5uLkA+x/sd3HCY5EXJ6x05/2pXt3YCvE/yPXvdmeDq/uaWC&#10;S4IaNLMeQRb+o9zFYzGaBTwX188dYgblafTyMqkfEft697UysQObXI0/4EX9mq6mYj+Z6D9wwclG&#10;qNPXvfcl/oCOFB/3j+vt5BpkAp01CqNQAEk+fXveFwTb6sLA8f4/kj2oEPFtND6161pGa0wfXr3v&#10;CQALfgnkcj8/U+2ldlcow0g9MiQ1KqKde94TYFjbSAfrz9PapnZVVUWp9evcQFHcfTr3vE5Cn08/&#10;m/55/wAD7blkIXAp1Zh259eHXvca5/P9Da9gfdQSoIHmKdXoENVx9nXvfDSLEHm3I/pY/j3tVB0g&#10;1r1pn0kefXvfAghgDb6Af0/2I93A+Yp1UDUKjh173i0/g3/wP5H+N/aoxw+MM/6qdewD173/AP/U&#10;0ALe96W69jrf4996W44PP093EUjcFPXuve+Qjc2AX28tncsKhD+zqpZV4nr3vNHSTyW0xs3+wPtU&#10;m03T4KkdNtPEuSw697nQ4WunIEdPK39Ssbm3+sAPZjFy3ey6aLx8+mXv7WPMjgA/Mde9qCi2DuSt&#10;0+DE1rhhcMad1X/XuR7M4uTbtl1BSaGmP9noqn5m2i3UtJMgp/SHXvawoOlN3VYQvQrEG/MsqIR/&#10;rqT9fZ5FyFM5yPLzI/wA16I7r3B2C2rWXUR/Dn/B172q6X4+5s/8CqmmiubhQSzAW51Ffx7OIeQY&#10;lRCxWvnWuPy6In91tnaghrTzJwfy697VFL8eYo9Jq8nrXgsIYgDb+oLH2vXk2xhyxH5AdEF37vrq&#10;KW8RxUVJweve1TQ9HbTg0fcPV1FrCzMEBP0PpX2YQcu7fExZRUH9nRBde6e7PXwI1U/tHXvaupOr&#10;9mUvMWHjfQAS0pMn0P5v7XLttjGyqVXB8xX9nQfn9weZZzSWbj5DH7Ove1PT7ZwVIQabF0MK2H0p&#10;47gD8A/X2sS3tzEyiJeIzTP5Holl5i3a5jdJJia/M1/I9e9u8FPBEAscMcQ18KiBQf6fT27GiEkA&#10;VIHHonlurmY1kkZjTzPXvc919DGwYkfQC1re6kuoFfLpHVtQBJ/b173EERJ1fQD8cfgf4+7KqFTq&#10;Nfl06XoKde98Gh9N/qNX0/1vr7pONBowpjj5dWSTPXveIQrrKj82/BFif9b2w1VUEDP+rh1cyHSD&#10;x697nRw6HU2uAPzf/ifbaEkHyz0meTUpAx173M1KRbgW5Cj/AG/tZAxIKhfI56TgEHj+fXvcCpTX&#10;wAQCt/wR/tvdPCdlArxx0qhbTx49e9t/2ilgDzfn/D20IyqkNU0P5dKzcGmMde99imSx/Fj/AGhf&#10;6fj3ZtSSaTkU68Z2r69e95PCByf03+oF/p/re2iwl0x+deqa2OB173mijUcAliSL3/1vakwNEprT&#10;7em2djk4697lJDrHqspuLAc/717adNJBjOKZ6ZZ9J9eve5MkFhewPH0Itf3QrGQNGCOmEmzx49e9&#10;trwEMDbSDe/+HHu0cS0Yuf2dLElDCg697whAVAUfn6gf0/p7WIgVqnGOnNRFSeve50UaOOUsAOCO&#10;bn3bUwYKp6TSOy06975CONBwoueS1rn2klILnVnPVCzv17355FC20hueP6+/UqaBqY62qEnjTr3v&#10;AsnrYFrg2H44/wBf3pe8A0p/l6dZO0U6977nYHTpW9xwef8Aevbqjia0Pp1qIUJ697YauVydANvy&#10;fyfb5i8RSBw6NreJQNTde94UYlTe5t+r8k/jn2hZCKVPE9OsFBHXvcaSE6tX5IuBYHT/ALf2jnXS&#10;T6Dz6eSTGOHXvcN0LcWFlPP+J/r78FeQgHApWvShXAyM1697wtP41Z+QOQBfn3bxRGq+p8+nBFqY&#10;Dj1723rUF5dQBBt6ifpf8ce2Vd9TEmp6WNDpTSeve48jAMbm7Mb8/wBP8PfncFtVKGnTqKWX5Dr3&#10;vlqP67clbhb/AFt9Le3GKnS4zXy61pHD59e98A0g0ghg817C54AN/bMoYg6+PoB1YqhBpwXr3ubG&#10;xRgv4Aub/wBR9fdlp8Py6SuA3cvn173yWUtJJKSNCj834A/qT7tahKAuK9eKBUCDj173wiqfJLbg&#10;Jc+ong/6w91nkVnKRYA/w9WkgKR14n06975hNRaRjYAkL+b+26s7gmgoKdU1UGhR5de99PMZGKxk&#10;8D8f1t7TSznt04IPVljVBqfz697k01c9MFVbM7E2B+o/re3vf1BCNHTJ6YmtUmqzYXr3uasU5vJf&#10;VIwLW/PPNvfhrUVJ6S+JGvZ5de9yKdvHq1reQj6k35+n197TUABxqeHTMq66aTQde9+ZdNpJWuGJ&#10;IXj3pjp1K1B8utqa9sQyOve4E0pZixvZAFC825+l/bTNqainy6VRx6VoeJ6974oLszMDcgCx/r+P&#10;dY4+3BzXqzcKde95jHxHzdjfj+n+NvfmNCajh03qrXGB173wYsHCgEqASzXt/rD/AA9s1LSUXH29&#10;WFGWvn1723zyl2cXOkJZV+mpvwPbhqeHkelUUYVR6k9e9xIYpEbUCQ7m5AuQB/T26jjQx05PSiR0&#10;YUPAde95TGQF59RexJ4sT78hJcLwB6orgk+gHXvcSsRANLcxra/+1XPqB96lJ8IA5GrHSi3Zj3AU&#10;PXvcGoeJTTogsHIVI7XFgPrY+2HBySDT06VQLI2ot5cT173IiLPNoc6QqllW3psOOR7eRpHdcaRT&#10;h009Fj1qKmvXvckOUlKCwGi+r6WB/HvbM1QSM16YKApU+tOve+HqkCAMCw1E2+lgfdyWYkE109W7&#10;UJ1cOve8cbGEutyXa/JFx9fwPacofGBUUwersiyUJ4Dr3tqdHepLadR03LfT/YW9p2GlgFPn0YKy&#10;pDorQenXvcnUxVVIYi49I+tvyLn2+S5JjAFD0xQCpFOve8yXjcEEA8kLxf6e7AOHAoKAdNvRkof2&#10;9e95o5WCszRggkhT+QT9bX9s9iEmlST008YLAKeve+DDyMH5AQH6/X/Hj3eQxMrA4JHl1ZaKtBkn&#10;r3uG2o6jGRYnniwv+Pr7SAK1AePDPSoUGG697xvUMqiJgCT+RyBz/h7rTR2jhXqywgtrXHXvc+Fg&#10;3iVbNp5JP1v+b+1SIZWbQRReFekkgILMeve5NRJ6T4yPyCBbgn8H267UITypnpiGPNH/AC697ZZJ&#10;pybRkDT9bWP+vz7TKxCgsCc9GaRwgVcHr3vM9S6oAyKSeGP1+v5NvavxCY3GmoA8+m1hBeoJHXvf&#10;Fnj8Gnxh3PqH4Av9Rb21qQKpVQf8nVgrCapNB172yqyvIQYyBe3pv/vB9+j0lhXh6dGVNKVB/b17&#10;35kWM/UjnkHnj6/Ue1zwxk0Ty68rM4rTr3vJrgt6Lki3HPB/px7aki8LTXj03pkB7uve8NVIY7fX&#10;1Dgc/wBPoD7YUsU7sZ6dt0D8fLr3tvjdwwsCF+t/8fepKsS549LJAjDPHr3uSZ3JILE3N/8AWA/p&#10;7qQ3axIqPIf5emBGo8qde94ZH1En6C1rf8Tf3oliKHOenY1AFOve4p1WC2sOeTf8/wCPuxWjGvHp&#10;8aePXvePSRfnn63I/PuopUVp1fUMde9yEDKebHj6H6c/i/v1QV7hTpliCMde99ugYK4XkG5Bv9P8&#10;R72SNRFKY68r0JB697xFGa9uLHgj8f6/vyitFGa+vV9QXr3vzXuLfUfke9CowetotVqOve88EKyN&#10;pvZhYj/H3ZQpqTQV6bkk8MFm8+ve3RaIgElter6XA4t+Bb6e7KCCunh0ge7qRjh173CmTxP9B9OA&#10;fobe6KxyfQ9K46uoJPXvfdLGsjcjSb3IH0/2Ht5zrYt165dlHr1729x01vVbSOLXF/dCV8uih5vK&#10;vXvcn7cMPqP02Hp9tUJXxBgg9MeNpOOve+EkB8alAFKfUi9yP9Ye6yMxYliMjh1eOVdZ1mteve+E&#10;UjMCrD1f1/PH5PtsMdK6urOgUhgeve5aIbjgW0/X88e/A9tK5r0mLDz697yGItcnlfdSvFaUPVdY&#10;BoOve8HjBJ0nTyOeP9j7q6hQAMdOh6ceve+0MkUilbm3Nh/T2mJolCaZ49acK6UPn172rsQtLUzx&#10;CVvHJcc2uCT/AI+34pQXJOcceg/uBuII20ZHXvbzmcS9MBKt2R+dX0HtJeuSy1BoeB/2ei3br9Zj&#10;obBHXvaZN+Rx/Tn8n+tvbAcaakno6qPLr3voKePxb+n496Kg9w49bLY697kwxjWRcGx/PH+t7sC0&#10;YGPi6Zlc6aHh1725SQakDeq9hYEC17fX24ioEJcCp9ekSS0ag697YZI2dwCpX1WJBuv+ufftBQkf&#10;L8ujVHVFqDXHDr3vLGgUlVszn/kH3dFNV4V9D1RyzUZsDr3t3o4HDAspF/6ci30+vtSobwiK6c8O&#10;kNzIuglTUde9rKlplkjUDk8X9PN/aoyq0dAAT0HpGbWeve36io2V0uStj9At/bIBXS8gpTh0mmPb&#10;qP5de9reijMYR7aTY3sODx/Ue0gko7N8R/YOiKV2euanr3vDksjKkTqJgvBsirqb/G5PA/p7rrJc&#10;luNOnrKzjZ9Wj8+vew+rMqzlo0fSzHSxuXI/1391jd4zRBx6GNntzgAldQPD5de959qYGt3lmo6K&#10;JHkxdPIDk5l1EOVPpgRhxdv7X9B7d+nluUMemuf9X59Kdwmi2uxbUv6x+Aevr8+vezy4ingwePjp&#10;4V0BERVUWVVCrpAAX6C3sRUW0g8Ne00+09R9FBKzmSYZb1NT172211WZmdy35+htpb+lj7Jpp3kC&#10;gmvRrBB4IBArX+VOve0tUMCzNe54sPwLe0LFwKVqPTpYiAVPqeve2t2FrE2a30H+39+IBOojPD5d&#10;aYLqrTj1723szxvx6mY+m34/xJ9uINLVXy6dj0AV697cIHUBTKPryb/T+v0931gV8TGek88QkWhN&#10;Ove1Nj4ROAzlUT6gWFyP9Y+1C0lwG8vy6LmrrMavhR172oIY4YrKnOp76mt/vP8Ah72NCBV/n5dN&#10;JQqK5p172pKREsFAuSL+kDgD6G39PdojpJYmo9B02QKGVzSnl172oqWjYqrhgljqF/1WJ/x/3r2Y&#10;JGQ2peBHRVIQzELWlOve3iJ4KfVcljY+o/Q/k+1IemAek+T2nr3tuyGRdhpRdAPJJ4FrWFvbOskN&#10;r9eqCNQGLZPXvaJyVekMbXb1HULE8/69/dGljCaq/l1aPLY697L/ANkbtjwuKq6uRx5fGUgDNceQ&#10;iwOn2Q7tfxwW6lTQk0HkOhzyfsJ3bc4xEDoBBJ4U/b173Vv2HuiXI1tQ5lLlmckknUdTXN7+4rv7&#10;hpZGd+Ory6zI2TaksrZbaE8Mn8x69e9gTUSmRzf8n/ifaMgkip4dDFVoB173G4/1/wDevfhkdOA+&#10;fXvfVve+vVPXvffv3Wuve/e/de69797917r3v1ibW/rzxfj37r3XvfVrf77/AHr37r3Xvffv3Xuv&#10;e/e/de6976t/tvfqde6979b3qnn17r3vxuLWF/8AePe+vde99aefrwfx/wAU9+OevU69742IHB5H&#10;1t+R79Tz69QV6975AWHPPv3Xh1733zx/Tn37z69173yVmRg6MVK/S3v1SOvU8uve1Pid35/DPFJR&#10;ZKrQROjqqzPoupvyh4t/hb29FdyxS60weiW82LbL+vjQKdQIrQde9mO2t8lJ6eCOm3HioqxYwoNV&#10;St4J3/q0im6kj/C3sQW/MDrp1gMR1Em+ezFndyNcbZMYm40OV/Kuevex5292z15uMRj+LLjZnsPt&#10;65BCCbfp8ren/bn2dx7zbXGqpKN8xj8uoj3v205s2xXdIvHC+a/9A8c/Z172J1PjMZkYVmx9TSVs&#10;bn0tTTRzKRa4IKE/4+zWK4GO/iPWpp1Hs53Hb5PDvUeJqcCpHXvc1NtDXcrpU2BXgD/Ye6uxVQc0&#10;J49Fkm5PQgGp697nZDBRGkUIhuAF+g+vuj0IJHDzr0htNwlW4Jc1Hr172l4dvvdj4dHJu3+sf6H2&#10;/nFKGo88dHcu64FTXr3tvq9tSF3tHw4HIUH/AFwPadY5UCg0ND6dK7feVCDPD59e9t77Yk0ALGQV&#10;44UNqPtSxpUjt9fTpUu+IGqzde98Z9vTCnEbIwHHIFj/AIX93SFXBkJrQfn1uHd08XWpz172nUwT&#10;rOUKG/FvTwR+fbYSbwqgGn+Do6fcwYRIDjr3tSxbacxK6xHgfTSCR/sfbJmkCOp6I33tBLQtx697&#10;bk25UGaxjOnXfleRz9be6eIGHcKY6WNvMXhdpz172tI9lS1MKuISWspBH14H5Ht1WjMK6Tpyeg23&#10;MscUpSv5de9rfEbVWKlUTIWaxGki3H+w91ndBE8dK46DG4748lwQhoB173nj2pG6zHx2uT9R9Bfj&#10;2WBUBBr5cOmn3+RCisevewryu1apK+UoGKA+j6f1+nuiDVHUCmeh3Yb9A1qurj1721S4Gpj/AFau&#10;efT/AFH+t7pICpNcV6XrusLntp173kSikijB9Tf1H5v/AI+0rjvBIwR1U3Su1MDr3vgFfUI9JBPI&#10;a3vaRgCoyOtllC66/l173MIIhKn6gfX8/X+nt0ClQMfn0mDAvVeHXvbHVQyEXBNri3F7+6V7xQVN&#10;PPo0gdAaHr3tuahMh16T9Obj6Ef19tmVol108+li3QTt6974PRsoUkDj8W5N/wAX91My5K9WS5DE&#10;08+ve4s2NMqMbcnm3+t9bH3YXJUjV6dKI70IaE9e9wP4c5GlUa4FrP8A8V9upOG7icV6VC8UZY4P&#10;Xvfkw5ktqF25uLf8T7ckuQgYdafcNFSvDr3ubDhVUEqov+Tx/X2mN0xoK0B6TybmWweHXvfN8XpO&#10;ogi31ta30/p7a8QquoCufXqq31cde9utHRSSqFUcgWHH9P8AX9ppJQxYmi/PpBc3KIe40697m/wV&#10;yCZEb6ji3+9e/LM2kaKfb0m/eShqIeve8X8PN9KDTb+ot9PyfbqyMceXVxeLWrZ697mUmLd3UOG5&#10;YcqOPdn1eEQgzTz6TXF+qqStOve1hBt9HFwPV/XTfj8k+9QFqKWzQZ6D0u7upycDr3t4pttqDygY&#10;/ngiw/J9qhcmmlSB/g/4voum3ongade9ucW2FL+lBbg8Dj/Wufbwkfi/SGTfGA7j172/w4iClUFg&#10;OLXFr+7eJ26mPd5AdFEu4SztRa9e9iPs/ac2dqI1jjaOnDXLEEF1B9Wm/tRZbdNduHpQE0qBn/N0&#10;DeYt+j2qEsxq9P2de9nk2bQYva+FSCJIvMYgW02upAubn+vuXdrYbdasgADUHHj1i/zJcbhve6GW&#10;TUVr172kdw5h2aYAAAklbk8j3WbcJGYEgaKZoP8AD0f7Rtyrp8z/AIOvey67znDJI17nkEA8c8g8&#10;ew7dCJYmZvM+fz6mLluEhgvDr3spm4lP3U7XA1M/JtwPrz7D8oPcwzT8h1P+zEGBF40HXvYd1EYb&#10;WTGpAYi/1/2PtHqYaT8uhjE9KaTTHXvaCzRVZSAoN1AsABb/AG3u8VPjHGvQs20MYwxPXvaZSA3J&#10;+gJ/2N/bkjBiR69HTSV697zoJVuygsAfyTwP9h7YCktT06bYxnDYJHXvbxQ5X7eRQ5sv+pv/AL4+&#10;23jEikx8ei262/xVOkVPXvamgzYLI0R9IYXvcr/r8+0Lx0qpHcOiSTbdIIfieve1zSVvljRkszMF&#10;voPH09pfMauPl/sdBa5tfDcqeA9eve1VQZQQkrIdJCcC9/rwR7ZKE1Wlanoiu7AuAV9evewc7P27&#10;BmYXqqMEzEFmAtyf8PaK8gKa3Zcac/LqRuRt4l22QQXB7T/Lr3sqzwT0kzwSo8bxuynV9eDYHj2H&#10;3kaMKFNRT59T0JoriISKQQQOve5kFQY2uWJ/BueOPd1IkXPHpLJCHFKU697fabIWABPHA+o90kXJ&#10;pjSK9Fc1oK48uve32lqEkJAbn+h5/wBh7b1a9Jpx6Kpomjyeve3YRLx/W31t9L+1UE9BT/L0XmQj&#10;HXvcZ6QsVUi5J/px/h7M43GT8unluNIqD173gqMFKAZaZpI5Rch42Kkf1vb2ojlq66jj59Ow7pGf&#10;05gCvoeve49RkMnAkFPVBgIlsHsbOv8AVj/X2WbhA0yjwwKA/n/xXT8NpZSF5YKd3l173xTJSLIL&#10;MRZgbXNvrcceywxMhIOMdeayQoQ3Xvb9BmNR0uoFiLkH8/4+34mC6F+XHopm23TkGvXvbxBVLKwC&#10;nVxfj/ej7XCT9OrDFePSCSDQKkU697d0iilhAYB78c/UcfXn3vUyyF/KnRezvHJVcU697SebwiaT&#10;JCdJPNxb6fm/s1tZzIU/CR6dH+2bm2oJJnr3sPqhJqaRSGdJIzeOVDpZSPpYr7MRIhRg3r+fQuiZ&#10;JkoQCG4g5r173llzeQrUSnralnNtKzsSWNvpc+18NwEbw6YpXHVY9ss7d/FtkAHoOHXvYM7vqHFc&#10;9MWD2/tA8/X6k+wtul6ZGCL8I6lHle01W63AwCK0697RnK/1/p7ImAYdDHPAde9+HHJ4B5H+3+nH&#10;vdBTr3XvfIW/p/j9b396xj5dOAHFPPr3vwHJFvrz/sPfiQV6qeve/G9rj8X+nvXE9b/F1733bgG/&#10;+w/437qBU0p1vTXgKde98tPPH+2t/wAT78PP16qBUU6979/r/Xn/AHv36mo14dXI6976+o4H+w/3&#10;v3ehoOtCpI6977Fwfx/iP9490bgRx68zeR6978f6H8/kf7378rEY68WIHXvfX5te/wDU/S3vde7q&#10;gqTkde99/X/W9363Q8Ove+/95HvVOtDA4de98uLcmwt/r8j6e9Uz1uop8+ve+wOAT/vuPfiK4HW+&#10;4jHXvfhbgk/Qci30/oPduvHH29e9+A+l/wA+9Uz1s/xceve/GwAufr/sQAD73TrVade99EBrtf8A&#10;3j+g/I976qT1737+mk3seB/sPrY+/da6975eq9jYj8N/Q/63v3Xuve+Q/F7X/r7917r3v3v3Xuve&#10;+/fuvde99e/de6975AEAX+nH+x9644HHrdfLr3vv6/n8/ke6kMOq9e98rfU/Sw/H5t7uAKU63173&#10;2ORwebc8c/T3U4AX160SRjr3vmDb/Cw/2/u4A0U60Fpk9e9+4I/r+ffqgGg6uMjHXveRV/Nxa3+x&#10;v/r+6ayWAUdVbUKU9eve+jc/UWAH+8+7qtDQdV7Qfn1734f74+3sk9Nkk9e98x+efr+Px/tvfvs6&#10;3Tr3vrkjj/fD37qwxx6978LfQf4/6w96JqadazWlOve+YBPP+297+Y63q6977v8Aki1v8Of9t7qS&#10;XwOtMAwoeve+Q4vf8H8/n2/poaD06bZKkAGmOve+X1+h/Hui1IDefVchQFwOve/Akf149uUIrTz6&#10;ZIIrp8+ve/c2Fv68c/8AFPdQq1869Nt6nr3vkSLnng/0v/T3uh4+nXqNSvXvfYP+3PvemmaUHXtJ&#10;IrTHXvfA8g/QX/I9uqdIoD1YANkde9+tcg/7x73gdWAp1737/H+n0tx/r+/Cvn1sqCaHNeve8gKg&#10;g8Nf62tx70RinTTBjwNOve8qqCTYni17i3utSMdNliFA9eve8o+qrp4P1b6+6kas1pTqpBNScU69&#10;7zgfi4Fh7sM0I6p8+ve8yfW/FiPz/wAT7eWoAxX1+XXq+nXveQcXI54/2F/629u0DGinA62a0r6d&#10;e951LKPqBxz+Tzyb+3QT556Su1Tw697y3AHH+3t9Sfxf34nAHSdzUde95l4ut7cf7C/uwyx6YOev&#10;e+LNwbW4+p9vjuoD17Hn173HY8WuB/j9b39vJUCg6upz173hYD8seeL+3ATQkdWNaUHXveMm3JN+&#10;CP8AYn3YLqofl1qnl173GYnnkj8f7D/D3sgEAenXscD173hJH9BwPr/U/wCt72KioHn1rPE+fXvb&#10;bUMfpbgm9/8AinuzFVofKnShAOve2Wdr/T8X9ssKJXozjyg697bZCL/S35/417Jp/iNTx6WRgDr3&#10;uOx9lszeXTnHr3vh7Tdb69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve+an2qhPWuve33HzWKgfUNe/04/p7Gm2T8VHpx6QXUdQT6jr3sw/W&#10;uWNPVw2IvrVeSRY34P8At/Yw2u4CTRqxp6dRBzdYa1avof8AAeve7T+ssx9/hqQsSWjUAjVfTbg3&#10;9zdsFx4tuqgjHWFvN1gLa9ZgfP8Aw+VOvexkiddNyoPNxzx/r3/PsU08SpToAXtuWYyA0697kc83&#10;FtQsNR+v4Fre31DaRRhqHSOOnDXQ/L/L173jPpsTcHgcc/7H/H25qdRSQk16bfQuF7uve8PjC2JN&#10;wT9De9/9Yf097khkfEZyOm5CanSKCnXveN1sCA17nkC30H1491eJlCksSR14KQARx8uve8boALnk&#10;E2uP97PumouKtwr1RuNCcnr3vG6WsQwNh9PrYX9uyBeNR+XWq6TRhWvXvfBwOOLDjUQOSf8AH3fX&#10;TRg9a1MCCuOve8TqLH0/0sfqTf22p0gkZqf2dXRvMHr3vBpUC1z6uSSfpb+n+x9+zXTqz1c01Dr3&#10;v//V0maL485yZgJ6qjhJ4azGQWv/AFAHubR7fKrnxKAgVpg/4OoevPdba4gWhVmoPl1v8e1VR/Hi&#10;njIFZlQf6rHGL2/Olj7MoOTrYIutqA+gA/w16D1z7vFgBBEft8h8uve1XR9GbVpmCymeotY+p1UM&#10;f6Gw9rIOXbCPtOqgPqCf2ADoguPdXeHFY1C5+3r3tY4/rjaOOC+PDwMwN7y/uHj8er2cx7Zaqaxx&#10;j8816ILznvfbxyfF0g+nXvajhwWGph+3jKSM3uNMEYItyAOPauOAI4UgU9AAAPs6Jpt93acgSztQ&#10;fM9e9z1po05REQfgKqqLf6wHvYQCo8q9Fz3Dy/ExPzJPXveQLc3P0JA4H0I/p724QHFQeqNRcDj1&#10;73z0HUwHC3vyeTf8e7+HHOq1BqOPz6bMi6QGGeve8hQmykgg/QHjj/D2lMIAYJ69MhwK0697irE1&#10;yNINrtz9b/Ue/Hw1bQx8vLp8uAM9e9zIIiwa9ubH/D/YH3qSNtSKvSeWQAgDr3vzx3N+Bp/w9u+G&#10;7DI/zdeD+nXvflVbC4v6gOBx/r+6NqWTSMGnXixz9nXvefRcMB/Q/wCtz/X2oZR2FqUHH59M6qUP&#10;XvfARi/14tz/AEv7TF4dDUHn1bxOve+fhVgAFP1/HA/2Ptt1ZjRDUAefVfEIPHr3vt4dJubXIB4H&#10;I/23uqJjuyT+z8utiSvDr3vHcKfzzzz+QPe1hpVlpWvVsnh173wupAW1ybgWHHPtUobg3bQcOrEU&#10;OqvXveQQAqVIvx+bH/be22c61PVfE8x173hKAWsBxx9OT70zMVNDTPVwxbB697jaGIN/9Vxx/X2z&#10;Jbs0mTU06dqK46979pa5UgX4tb+pPv3hgKgU8D1skAA9e9yUgN1A+tuT/U/4e7Mz0JHl00ZQRU9e&#10;9zoY1CkkDUTwf979tu7OcdJJHLNQcOve+pzfgf8AGhce/JRsdbi41697b354/H9SP96PtQBpWnSx&#10;aA9e9w2UjhSTyBwOLH3eRQ9Bw8+lAI4nr3uWGEQb+1wBb2mkkrpqaA9Jyuvr3vu+sD0m7C9h9B/X&#10;23SqmhoOtUArnr3vgkbNxwfr/r29uGNS1eJpx6uWC569789MyEKnp1E31WvYD8H3ZSKANmnXhKrZ&#10;bNOve48sphBQ8sTxx/TgG/490lo8ZoKU6eRNZ1eQ697YpRYFyOSxH+3PPswEi1EdM6ejSOmFHXve&#10;CScJ6Af6En+rH6D2iPhgLrzngenVhLd5697zLIsiBWALH+1fkf7D2kkj8TUFOnPD16bMZQ1GB173&#10;DqNC2jHq/JP1P+t7smoHQ+MdKIg5Gs9e9s9YCynRwF4AA+pI596uBH4QjVaGvRjbMA3f59e9wYkt&#10;YNwSOSTxf2i06a0HSuVvMDh173341kfVb0pxc/Tj+nvXbLJpbFBn8uql2jGnzPXvfNvGreZiAigi&#10;3FrAfX3YanRZqaV+Z6qA5HhLxPXvbauQRpi9jwSI7/RRfi3ujPqZnU8Olxs2WML+35/b1726SHVE&#10;oBF2OokHm31I9utWgUenSBBSU18uve4bz61aCO4B9JP5sPr7ZDMECVoQelCxFSJn697yGEgxIhBN&#10;rn6gi309sMxVmDft6r4gozPjr3uWbiHRz5Cw/wB4907tdQK46TCnia/Lr3t1hggghBkNpHBBUD+0&#10;Pp9f6+1DxJFbrJxYHPSKSWSWSicB17236VSQOQv6uP8Ab/S/tA1cueB6VaiyaB173PhncF2Y2X6A&#10;D6/4C/u0buO6nb8+kksSGi+fXvc9rmKMrbyMeTa9gf6+6iYFgF9ekq4cg8B1732VQi8hBEfBBYDn&#10;+g9qHTUC/Hr2qmEBqfl1722MCNUqr6dX0/J5sOPz7Y1MM4B6Wgg0Q8ade98lcsVKryxsAP8AHj8+&#10;6lyoDt1UqB2ny697zqRC2lgWcmx/qPe1dWJYmoPTRHiCoNB173jVo3E2s6bvf6XIA/HHvTDVJqWm&#10;kDq5VwVoK0HXvcFdMzSSWARTZf6+ni596jMb/DnPStg0ahPM9e98CwUixsOef8Pd3alfLrYGqvr1&#10;73wllVdKp+BrYtySffvE0yrjFOrJGWqzeeOve2maQzGxXSzOukkfUA2592RnEYBzmtOjCNAgqDwH&#10;XvfAIqu0rhSYhqUEH8fW39PdnQPrfgPT/P1epIEaHDceve5CsEgkqtKnXYLf8D3ZWCMBwNMdMMpa&#10;YW/CnXvbYalpJyYVMgsAzc6bfkf7D2x4jSDWKnNOl3gqkQEhp1726xeMw67aXN72Bt9fp/vfuyAL&#10;qJ8/5dIJNXi6RkfPr3uA8zMZCCNIBUW+v+PB9seJWcaDihz5dK1jFAD173Fi0rMTdjrQ8g/T3uNa&#10;0djTPT7gtGBTgeve5EEqLMoJIXV/a5vYf4+33lSOpOSPMdMyxs0ZIGeve8UcwNU7W0oHKrc3DX9p&#10;Zpy0iahgjP29XeIrAEOTTy697msPUA12W4b6WFh/T20QQgNfPpMvw1HHr3vm8moMAqhRe9/rb3os&#10;9GK5A/b1VF00qc9e9wncR05JAfU1wF/Vz7aD5XGT0pVNctAaUGa9e9sc85SRCF+pXhvwCefbyrUD&#10;xDmvl0aQxB0IJ697UEAvaRLn6HSOL/4XPt1mChhTJHRTNx0N+3r3vI6Ek6bKG/Up/rbk3Hu8CZHE&#10;1HA9UU6QC2acOve40UBLsvpsQfUCBz7akQnAOa9PSSjSD173yZVjlEcsiKpI4BBb/Yge7mvcshof&#10;l14FnjLoDjr3uVMlOELRnUP7Rt/X8W9uMsMaKY8n7f59Jo2mLaXx172yVERRg8YXTwbH0m31+nt1&#10;Sq9x6NInDDS/Hr3tvnLOVkCAKfqAfbmsyGp8+lkWhaqTnr3uMC1mcXFj+Ppf68j2zNHIr6xw6fKr&#10;UDr3uUJg+kOof02+l7H2mPiBAaefHpOYtHA0697izg3ADAfU6QP9449ukmp0mtOlERxUjr3vgisA&#10;x4H9Of8Aevd6ZVlFMZ621C1B173jb0re1yD+Txz7ozE8D04oq2eve+JYAKz2UfTn/eb+7Fg1a5P2&#10;9WCdxVc9e99eRCbAD/C//Ee05FCB14RMMnr3vKHW9j9bfgfT/Dn34Fiv59NlCB173laNyosBZjbk&#10;+3DxJ4nptXUNQ9e94yNKkKBf6D/ibX97AAoH/Z04nc3d173jEbhrgWH0IP1/2A97CUWlfPpSCrLp&#10;Geve3CKBvSwIBuL/AOsDa3vTChIPSJ3UhlPl172/QhLWN+f94/w96oe0/wAuiaRipr173EqoFZgO&#10;G4uCRzcfj3Uu+O3z4dKLaVo14Ur1723LAVkVweAb2HH+3A9ucak1GOlrziRSCOve1EjFgpPIAvb6&#10;/X8e2QWBGOiRkoSBjr3uYirKo0ABgvN/8P6e7rpeMkYNfy6TMxQ9x697j6Vv6jYk2P8Aj+fp7Tzy&#10;UkIAr69PEkrUde98/CoIYBSDybf8T7ogCiv7B1TxGIoTw697lxooNiBY83PJH+A901kr869Mu5pq&#10;697kywoI1K2sTbn6nj24QVc18h0nSR9RB8uve4ZhGljxx9LWB+v59+KkKjGlT0oEuRXr3vGsDXJ4&#10;/wCJt7TkDNRivV3kHn17240UJ1qQStm4I+oI+lvbfiaCRxxw6R3MlFIOeve1/TZCKaP7Gu5RQAsh&#10;5YE8fX2yJmXSGFA3l0Ep7N4n+qtcE+XXvbdkMDIv7lPaRCLhzbkf6496lNFMpXFfLpbabqjVSbB9&#10;Ove074XU6GBUg25FwT/sPe418UFlwKdHAcFdQ697nUlDJI1yoAHNj+f9b274TABgektzdIi449e9&#10;u5juAt1AAIs1x9Pr7anAaOvp5dIAwHdStfTr3tulp1a2hdIJPK8+/KzKxBxjpZHKy/Fk9e9yabGr&#10;IyErqa/0t9f6cj26hUkNXI/b0zPeFBStOve1FTYxybeP0gWv/j/j7UNGrCorXoplua8D172qMfQT&#10;xadMYKk2ufxf+0L+7pQElxinSKa4jckyHy697VtJjxEQ8guTzbj629pZZGdhp4DoonmDgKnAde9y&#10;alvAhb/eB9P6XHtORRCfXq1vbvNkde9hvnMmxaVVYKnAZ/pe7c3H9fe0ajaWFScdDTa9rUGrDh5f&#10;Pr3tM0FBU7jyP8Fxt2llKiSZVP7KsbGViP6e3o4DLKsKGhY8QSKfbXoQXDxbfbJd3JC6a0APp5de&#10;9nW2Zteg2diqehpIl8qxo09QRd55iv7kjH+pPPsQ24W3jILalr+09Rfdbjc7tdPdSN+mGOkfLy69&#10;7fslVuyCx9K2FhwT/ifZZd3BeUkcOHS+D9RfhyPM9e9p9ncsSxJ/oPwPaItkY6V5AAb8+ve488kY&#10;ja9h+T/UD63HvRoDqbPyHHqhdUOk5J9Ove4ahGs6xs1/08fX8e1YgFNYFRTh59advDTWx/z9e95j&#10;SSaTeImQgHgD03+gv7pLGqICAQTxB6RC+R2VaUHn173iix9TI6pYcn88mwPHtsrq4dOzXcSr2Zr+&#10;3r3tX0lBUwxgSafUv14uP8Pb4ZlXw9Pl0X0our18uve3qhx00pAdrD+zb8n/ABPtqIvrVCPPqsl0&#10;6IqAaQf29e9rzH4x0UaV9VrK9rA/nUfZzDGqozKKmvRXPNE0TaGqRjr3t8FM6peR1X8Ej/ez7tLq&#10;J7TTov8AH1nQpyB173BqZYIFsWBYC9za3H597ooTjSnHqyapAKceve0Zlct5CyxKQFB9Q5A08m3t&#10;K5LAqR/kr1egFQ+T172Eu69x0uKpXrshUrEiKWszjkAcKq/k+ym9uLe2k/VNSAcfPoS7FsV5utyI&#10;LZSVPEgYH59e913dv9ntnqqZYpGipo9Sxwo9wQDYFrfk/W/uPtw3R7wqpFFBxXy+w/PrK3knk232&#10;K1j1JqfjU8a9e9lAy9a1TMzlj6uPr/j+fYfdyWIXgepXtoQi8Ove0+wJPA/pz+Pe6Zr0rp1730QD&#10;9P8AAcW+vvfXuve/afwBz+SfoOPp7917r3v2mwNxf/Ef7z9ffuvde99AX5vZQf8AY+/de6978AOO&#10;R9efryP9j7917r3vsgXJIIA44t9fwffuvde996Tb+z/tvpYWuPfuvde99AKTbkf73cf19+691731&#10;YfXnk8cf1/w/2Hv3Xuve+/oWuAbW4/1/pY/737917r3vrSfyD/sBf37r3XvfRUg2/J9+691733pP&#10;H0N/6f4e/de69760/wBOb/0/w/r7917r3vr6cH37r3XvfYBsePxe/wDrf09+691734qR/rf19+69&#10;1732LtxYf71/vXvVPXPXuve+RBB5+n9Prcn8e/aRTr3Dh173kWWSK1mI/pYni3vYwQw4jqjxpJ8X&#10;XvalxW8NxYYq1Bla6m0EFRFUzIFP1/Spt/vHt03VwHEiOVIxjop3DYNq3LN1AjmlMqDj9nXvYw4H&#10;5Idg4kIlRXx5KFVUCOugEtyPr+4hV/8Ak72ZRb5fQqqAlxXgTgf5f59R/ufs5ynegSQwCNiTUqaf&#10;nTh172J1H8t8oxhXJ7cx8kSCzmmaeNjf8rrZuf8AXHtfHzFJ4hWRdR9fL8uHQNuPYHamkc2k8gJG&#10;K6SK/kB172IGP+U+y5FBqsLkISQqkIySEE8sfqOPa/8ArLGT4RjNfypw6Bt77B70XKW1ylfKoIH+&#10;A9e9qWD5IdY1a/uvkaYnkq1GH03/AMQ1/wDePaheYbNEBeoz6V6JJvZDmu2AYvG4qfP/AGOve58X&#10;ePVs/IzU0V7lTLQyqL/4hb+3RzHYSAlmrT5U/wAPSG49o+b1PZErj5N1724p2z1nUAj+89Go/Bli&#10;kX8cfj2oj3iyLBtRGOkx9rucIspaknzow/1U6978N/8AWpYTf3oxRA5BLMCT/S1vdn3qyagD4B8u&#10;rvyJzcqCE2jD7DX9vXvckdrdZUwIk3NREc/5oO5DfkWt7SzbxaIrlO6vl0mPtfzhOT4dqRT59e9t&#10;U3enU1LJY5Kon0/mGjc6j/gSR7KpN2hqK6gD/qp0YR+0HOzUWSJUB8y4P7aV6976/wBmo60x0BSG&#10;iytWbMqEwpGpP4Fy3/Ee0z7wCgBBABr9v7OlC/d75lvHD3M8aAHNKk8fs/y9e9psfMvb8Mxjh2s8&#10;lPqbh6kLIR+OVXj2j/fk7K9B2n9v8z0a/wDA3TuGdr0itOCcD+Zz1725j5obT8aRjaFQovaZzVo2&#10;kfQ6QByfe492lVx2jh8+H8+kB+7DfzP+nuIr5VUjh61697UFB3/1buPQ/wB9Lhp3CkxV9OwjBb6/&#10;vJqHB/r7NLXcoFVWYnjn06D977Lc6bHDVUF0ASNSH/Ieve13QZPa+Zb/AHH5rEVl7ECKsgJ9X09F&#10;wfasXtrMz6GGOFPP7fToGX+xcwbWpa6tZo9PGqsf8nXvc2q22jqZIwrqPqYyrj/YaL+1UbRyEIAG&#10;NOimDcpw4jZWB+YI/wAPXvbCcIgksqG5BudLcD/WPtwAaKLjPn0Y/vFiuTT8+ve8L7fd2XSltXpJ&#10;/P8AgfaWWEZccf8AV5dXXdlUHUeHXveCTbbqrXTjjnjgg8ce2KSaga0x06m8oxqD173nh22sifQJ&#10;YH8fq4+tvaaSJnFdXTUm8sjeteve8TbVJFwisL/X+v8Are0rhyCy1p04u+08yOve4jbeMLafCpPJ&#10;A/A59qBpKgnJp0oG7+MtdXXvcKXBOH1LH+BcaeLH+lvaaQnTU9KY91TTQt173nTbMhRZFjN/zYf8&#10;U9tqTJqVvy+XTTb2iuULde98/wC7rqPVEbf1+h59sJ4ni6QwAHVf3yjGgPXvfMbdYhiY7gDj+n+3&#10;9q1oCEYVz1U7wtePXvbhQYJI3QhNLf1J45/B9+kttbsFGD6DpHd7qXQivXvb7LhFaJgVFwR9LfS/&#10;Nre7fTohCqaEjosj3MpJg9e9to2+AdRQf6zD8fS4Pu0SdtRjP5dKzu5btr173OpsFIrqVjAW/wBS&#10;P969vNGZWKk/l0ln3RCp1Nnr3tVUmO0C0iqT+fwf9bj26LZkNfIeXRFcXmrKnr3txeOCAEnQOOSx&#10;FrWuf9j7skIJApX0+3pEjSysAKnr3uNDV+dxHSKCWNlLAqpt+R/h7UPb0Yh8HpS9oyAtN5ZoOvex&#10;AwG0mrSlVXTIYjZgL8Xv9NJ9v2tnGzpK5DAD8/y8v29BncN2kQm3s0Kn1PXvY+4qCjxNGpo4wojj&#10;5kAFmNtIFx7EcdwIbcrbMVavUZX1pc3cni3TVJPDr3uQmckZEiBOpmJPqNh/Xgn2qtL10TRI5Zjx&#10;r0VzbUiSM49Ove07mK6V4phrBIHAJ5+v49um9ZXqxx59GG3WsYkWo697BfPVLN5A1ydBP1sv9Pp7&#10;JZ7xplZanTXh1Jm024oCvr172XbcCE1UrOBockjj/D8e2WdPCouRTh1MG0NSBVXiOve0POiG1iAp&#10;4s3F/wCntFqVgNZpTy8+hREW8+Pr172H+epVMxW4Qabk8X+nusU5FdIrmnQu2qZhFq4mvXvaQlUp&#10;ZQbhebg/U2vYn2pL/Eq5PQiQg5Yceve4AeSMyN5bAk3W/A96QMaVx0qKI4AC5697wx1YBLMokUAi&#10;9+bj22ZdJoBQevTr2/4U7T173OpcrAUbUzRjkfW4B/1vbMzAudZ8uk1xYS17QG697WOLzkkZRY50&#10;kUWtzawPH59oiupwVOOg3uG1IwJdSD172rVyjyFSpPAJve4/x5HthhIKlhTPQfewVMH9nXveQV6S&#10;KVcq6HjmzXP59uEksaDiKGvTZtWRgyihHXvYV7w2mlUZq+hRfILs6cAsL82Hsi3GzKlCvcvyGR0P&#10;eXN/MGm1uydPAHr3sGJKeancq4UFWIIP1BB+lvZMFX4qkZ/PqSUljlUFfPr3vwNtJNxY8W92QOWO&#10;ru68aMCOve36hlK6iODe/tuRgWX06KbqOvXvawx9SHbRIRyOCfre3HtOsxA7QOPQeu4aCq9e9qyg&#10;xy1HqPqvaxv9D7WPeGIELjoP3V60WOHXvaxoMGr3EgFvxx7aF07MrA/t6Dl3ubChTr3vLkNowVsZ&#10;EcKMdP1I/wBvb2/FdSCqqag8fLqlpzBJbPV2I/1efXvYSbm2nJiIXqgzKi34+gBv9B/j7Oks/rgw&#10;VdNBx8+pB2PmBNwcQECvXvaApq8lmUyBmHFmsrce0E1m8FMY9ehZNZjTqC0r+zr3tRUOTCMLPY25&#10;uf8AH6e2kY6NLDFeia6siw4de9qynyqEC5AB/tX4NvwfakJqJoeiGawYHA4de9yGqTNcA6lPNjyL&#10;H+ntVB20C/nXpkQeFkih697ZK/GJMuoqOR/xW309mMUgZCFHA56M7W9MR01697RVbjJac6jGWW54&#10;A+gA/HtajqWKrjoTW17HN26qHr3sOtx7ZkrGetoh+/oJeJzYMBzbn+17JN0sHxcRHUPMDjT59DvY&#10;OYFtqWlzTTwB9OvewwdCjskisjqdLI4sVYfUEH2Q4II9PTqREdZEDxmoPmOve/W+n9bW+nHv3H7O&#10;nwteHXvfgPr/AIfW3HP097pnHVj2MCeve/fT+n0v/wAT7qwoOqtTieve+wODx/j/AIc+2ySW68ME&#10;kde992Fv9fj/AJF7tUgY69kjj1734ctx/iOP6X97Pcvbx68p7aDr3vo2Nh/T34JpqCa9eAORXr3v&#10;sAG31H+H097PkOvAjh6de99n/U8c8/74+/UFcdeo1Kjr3vo2/P492AoKdVB8uve+73H4sf6Xvx79&#10;SvW2OAOve+Q/p+Pr79SnXhQ9vXvfYBJ/qD7qxoK9eIJ4eXXvfLT/AK3+t7rX8XXtHn1733p/PF/9&#10;4+nvWqvXtJ6974Gw/UvNz9Pp9P6+3hw6qTXr3vvn/A/0HvVOvAkZHXvfQFyPqLfX+v8AsPe+vE16&#10;975AXAvwR+eL/X37r1cU6979+TwQb8EAfj/H/H37rXXvfRJufwB/sffuvde993tYsSD/AE/H+29+&#10;69173z9+691733xb/H3UtQ9e6976H/E+91xUde6975CwuLXP4+nvQqcnA619vXvfL/E/i30+n+29&#10;7Fa0GevCnXvfVgGsP99/h7t3UqOtnr3vmtjzbm35FrD3TTkGvn16nr173z4uPz9P+Re/ECpA60Af&#10;P16978Bf6/j/AA/x97pTHnTq5xjr3vkBbkWsDzf/AHj35FwG4Hppj1733/vJ/wAbf19u0FCeH2de&#10;IBFfPr3vsW/2/wDhbn3aorj06b6976Nrjm3+v79pByerqAeve+f0AP1/1v8Ae/dut6eve/DSCbX/&#10;AOIv799nXuHXvfIc/wCsP99x78etE+nXvffBsbcfn3sLSo60wwQvXvfrf63t5TXrR7c+fXvfvzf3&#10;UoMfLq2Ove+f6ieeB9L8D3Y/LpPIoJoMHr3vw02+l/x/t/bbE1z0ncEGhHXvfR/PAH+9+7o1MDrX&#10;Cg69752H1tx/vvr7vqrX5dWU/wAPXvfC1hY/7C3/ABPvf29bU+Q6978Pz/h9f8P9b35qVx1s18j1&#10;732Bf/ib/T/Ye79eBNaN173yUi30vz/QfT3o0PHrzEHHDr3vMt7A/wC3B/3jj3Q0GB0y7L8PmOve&#10;8vPFrCxv78QOPVKVyT173JSxtxz9Tf8Ap/T3pPU9UPXveZbEn/A/kce1K1PwmnW80HXveZQDbi1v&#10;6W5v/X3Zc4YdMsHFWHA9e95Lcnhef9vb+vt6vBR0zIM9e95Fs34+gtYfT/Xt7q1AOk0mkDHmeve8&#10;1iAfxwDxbge7xnuIPSfVU06974Hnjjn63+hP9PagYFereXXvcd/rb8ryf6e3UI8unVNBXr3vC1z9&#10;LWP9f8fbwqKnrdCT173jIve3/Gr/AOHu+CKjqhZeve4z8H/Y8/6/vQoB8z14HV173gYj6fQ/14/H&#10;+PvZIHlw63Smeve22okHK2uL/j6fT3vtHxCtelUCFsj7eve2OUi5NvyfoPaSRqDPRpFXA697guef&#10;99f2UzFQSeliigx173GPsrk49bHXvfXtrrfXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+691732PdlND17r3twpH0utvrf/AGH+HsSbbMQ2eHTE&#10;yVB9Kde9irtOvEFVHdrAsPUfxzf8exrbSCOSOUioPQC5gtmkhLL5de92W9FbgSanWnaXh0UopPDP&#10;9C3PuXeXbptXhocHP5Y/n1iF7mbX4cpkYAcST+zr3s3FLLqRW0kWFzxe1+Px7ka3ZlVvOvUEzKGV&#10;gKHr3t1Xm5P4+huDb/XHtVEikqzVFR/qp0VPF3LWvXvfnALfQjgWsP8AifbxOsdvAHz6Ttq4DAr+&#10;fXveHQWGr83/AAeeODz7UqQxPd+Xn1tpKMVr173wddIBAsG5NxyP8QPe20Flp59eFTQcacB173w4&#10;ZgFPGkn6/X21RSxA7c+eOk7sdJLimeve8LpazfS972/p+L+9lYB3r0oj0kH0p59e98WVVAB4ve31&#10;/HvRkIRR8VeHSbJPGtOve8LE/UgW5tYe2wSARTpwhSuMde94/H6ieNP1/wB5970VzpyOrmTATr3v&#10;/9bVnDKq6FADXuSB9R/Tj3lisVwGZmOKevWARySzVp1v8e+yBe2kHkXJ90MUvaVyOqDhxPXvfQQE&#10;ngL/AE/qLe39HhpqAqfTreoj59e9x5AP6i4/1v6+6ujB+00Hp08lfTr3vER/UckfT/iPbsagsNef&#10;t6eB8j1733YEj/aRbm3II9uCKilQPPqo0gEN/Lr3vIotYW+hFvSLcn8e9NbgVY8afl1Rvt6975kK&#10;SRp9QJJP9D/S3tuJZV0jUNJ6oNVOOOve8iws1ibkC4+n0/Pt1tKI2nzP59NtKq4HXveP7duBa92+&#10;oP8AvY9ppBViTSlOnPFFK9e9zY0CnRpvyPoOAPyLe6JEGA0nI4HpM71Grr3uS1OpIPH0+lvrf3aX&#10;xEGiuek4mYY697hNFpOkWHP45H1+vtijl9dRWnSpZARU+nXveQJ6HsPVbg3sbf4e7GQsV1Afn1rV&#10;kde94dLC3N7gki35/wAfenRWBZfLy8urVqD8uve+Stbgkj/A2sePbQqtVIzTrVKjHXvfB3+tjpP+&#10;AH+8e9pUoCxrTyPVlT1z173xjTWdR9Vri54P9ePdiGTK+fVmJUUGOve+yhU2UAD+n5/1/e2Csckh&#10;qdV1VFD1734/Sx4/3n/G4Pu0Y0kA568K1697w8F1UWI5ufxz9AT7UJCzI1FwSOnaFVJPXvecxBUO&#10;q5/1r25+ntySNVbUvp014hLVB6976jhs2ogckcfkD/H2iHfT09ettIdNB173kew5H+x/r7aZSCc4&#10;6bUk4PXvfHzKlh9QDf8AB91Eesnyp1YRs3XvfHyK+okAgj6e7RGNaaurBGSi9e9xWVfrc6TyFv8A&#10;S/0v7s54lR+fShWPBuve+Cwg/lf9vc/7C/vYD6q8ajqxkI697xtExP14H0vfn3Q6QB69XEgA4de9&#10;+Fo1BJ/SOQBbV/T34EBWFOPWiCxIpx6974QO+skggEkn/W+ot73J2mg8x1uVVK0HHr3vNPVoSfzY&#10;f4cf4+2wraQD1SO2YcOve2qapR3BB4sb8gn68e6KApIk4+XS+OJlGeve4NSRYPcabWt9fUf6W9qY&#10;241p+eP9npVCp1afPr3trUgyXIDW+uon8/09o/DDyAV8+l5FFpw6976a92KjSOP0k+3zGgRj5g9e&#10;FCAP8PXvba8zqxOvk/Tn6D/Y+2DIrZPHhXpYkYbyx1730x1LzewF7n88e09KAF81PW8Bsde9xgAw&#10;dhwSTbm359thNWpOFT0+cFQ3XveOfTGoiF7uQWN/z9fdPDIfSONP5dXj7yX9Ove2jIs4CwqbDgvY&#10;fj+ht7rKCFQD4a5FejC0VTWVhny697jmHQkGn/dgBP8ArD3VRFqZVOk16e8TUWr5de9uBdgqgt9L&#10;Ac/4e7sx1VGTTpGEUsTTj173jiktNI5W6Ri5P4v/AF49tFe0DzPTjp+mFrk9e9uMVSukzn6n6W+v&#10;tmRiiux6RyQNXwh173Kp50NpG5bk2Nv9cHn3tHRSHpxHSeWJx2jh173xkqXmqNRPBFgOePaZpdJC&#10;CvHraQrHFp6976dlP6jfQ1yOSDb8C/vz/AxBAp1tQ1KL59e9zWl1ooQfqAIsALAfX285XSFrgjpK&#10;IirnV5de99tU2drMV0rpFjY/T/iPbIMYAEa8PXrYgqoqK1697x+VpWUajcWJuf1H/H3qSQmorQdW&#10;8MRAkjr3tyAVUCNb8EfQW4v+PbjGM0JPl0j4tUde99wXkaQqQvjGofT8f09pSykVocmnXpe0AHz6&#10;974tYgsblmBJb/H8c+6gGjBTTrYqO30697bZlaOAlGUyyMQTb9Oo2/2/u+VWlTWnS1GDyd3wgde9&#10;wT5o7w82VdTN9AxI5+ntqLXpC0IofTpT+m/6n8uve5MfKxL9Sfrb6X/PtQxIBJ6YbBY+XXvcN+Z7&#10;vfSpINv6g2At/T3QMDIrH08+lK4honn173inf1L+kC6lPwRzb6j2tLqiq2niadXiTH5GvXvfdSqy&#10;IEUgagPJp5P+IN/dLkllfQMfy63CSjVYfZ173AVplgaL9SiQ6Ra9h9BwPabxgQEYZp0qYRtIG4Ej&#10;r3vnAgijl0LZSbn8G9ufbsbaYRUZJ6rM3iMtT173zWQlVReP6/48X97bW6sjdUZACWP5de94Y4V1&#10;O7EaW1C17EH+vtOI0jbwyPLp15DpUDiOve8cMSiaQEgjx8E3v/sPegqkCnCvVpJCUBHr173HUK04&#10;BNrN6Qf95I92KAs48unmNISfPr3vvSFnIJDoGBsP8D9L+21HcKZA9etEloqjBp17291MsY0mOyIF&#10;W635tb1WPvzS9uimK9FsMbkkPk9e9wfJHdgrgK/Bv9bfgD3tY9YJPD+f+z0pCPQEjI6974TqqFNG&#10;plC88k3v+PfnhoFEPp5jq8bM1dWM9e9tNRTJe5VgLaixJJ/rwfbYXw1AY5r0uhmbTSufTr3udSrI&#10;fH4mYxAfX+pB+l/dpNYclc19Ok87R92sUbr3t1enkCtKSApsLX+tjza3tYIWKrITTHResyahGOI6&#10;97appPC/oUni7WItz/h7TNEJACp8/s6XRIZF7j1723St5pxIoYP9SRe3+H190KSlmEnpw6XRqY4t&#10;BIp173KgmljDpLwjkXJ/I/qPbqo6srCmkeXn0nmijahTiOve89T4mjVoSWS2kk/W/wCRz7sfDCih&#10;xXpqEuH0yCh697Z3AbhWAt9OT+r8H3ogtU+np0ZKSMkV697hGQodLX1AW/FiD7eSVyFVj20z0qEe&#10;oVHXvcpLBCwZUYk/4G/+v7YNKUFePSd/j4VHXvccwSlrk8G3quCb+3CrqxVRw6eEsdKDj6de95EV&#10;tDAhW0mwYnkg/Xj3UMxYU4jppiuoEY697wyHnm4A+v5ufxYe9BdRwP8AV9vT8aEig697xvoYaSDx&#10;c/T+o497HnUdXTUCWrnr3vB4eSVPA+v9Rf6Hn3VgKgDHShZvLr3uRGg06r6iODcf8SPdArcBjPTD&#10;Ek0697nepkUaBcD6/wCvx7U6dRNPLpNpAYknr3vIIroTzcciw5/xt7oVIZdJFDx6aD0cAde980gW&#10;301fn6W/3r3aoAqPXq5kcGvDr3vMsZGkAW5/xB5P9ffnYGvn1RpFFS3Xvc+AWuLGTn/Wt/Wx9+pU&#10;qBjotlOoih09e9ynAIAVTfkG/wBL+6/CtPP9vTClj8Rx1722TJpI9PJJ5HA/p7vq7dJ4D16Vo5I4&#10;9e9yqIl9S3/T/tjxa1/bbKmC2T0zcgLQnz697nkFLEmwsBx9P6/j2wWopFfPpICrmnXvfEIKgDQQ&#10;SpuRezfTn220dXLAeQ62WMJOrgeve80SuCUIsD9P62H+v7oaxgaz1RypGqvXvfXls+k82v8Ai30+&#10;tz7aGTjhXr3hVWo697zNIzKAG4/AP9SOLe7M9KqM9NBKGpGeve4xlZCxN7Djkf71b3ZGFRnp8IjU&#10;p173mhksTdSb8i3+PvTyFFOMV6bkjxgjr3t2pnW62sLEEj6Na/09on/tNTGpPy6L51Oa5697eKsA&#10;BJYifVbjke9zLq0N0WwE1KP5de9qPE5QwqIahfMhXgfXT/re21lcRkMKivRPf2PiHxITpPXvcipw&#10;9PV3qaVwjH1GMjSv0/A/r7UKAKgeQ+3pmHcZrf8ARmFR69e9tkWpWMTxcqbEjiw/pf25G7OtWGR5&#10;dLn0uokVuPl173KMccp0XN/wGS3H+v7alC0Og9x6Y1NH3Efz697zRY7UeEUj8AH63/J96EdCSc44&#10;9Ue79Seve1NjsRyDpIIFyARY2HHu8du5AkXh59FNzdFsVr9vXvarpMesem6gC1/8T7VxMaEHI6LD&#10;OWGDmvXvb3FBF9QpI+n+x/1/epnGUHEeXTbmQmn8+ve+5WCqUjFj+bj/AHjj2XsRQFePSy0g1Ukf&#10;r3tMZStKqyCw+l+bf7AH3UkFSx8ujy2thJhcde9h2+OyW4axaHGwSTzO63ZFLRwx3s8ssh44/p7a&#10;IaWYCME8MjB6GsT2+2QtNcsAoHn172aPYXXtLtSihnmVDkqhVaomIu5H4+n09iiygS2iDt8R41yf&#10;y6j/AHPd33Z6v/Zqezzx8/Lr3sSp5kAAQhWvpAPPP9bn2nvGDdq8PkOkdtFGz0PDJ9Ove4DRl7CT&#10;i5LcWa4B/I9ls1RhsdLpLtYx4QoaeYp1722TxFdTXsvJt/tP+x9sR/FoHDpIl6SSgNa8Ove03Nqn&#10;m9OoRpYk/hif7PtxlIJ+XS2Nzp/U49e9vtEjIgZyv5CL/Qf7H2p+oiV6jJA4dI7nUJKoCa8eve5D&#10;VJuwSxP9on6Ef6/tlrqWVqkY6SaCSpOD+zr3ufj7yOOASPpYcEt9Paq0AlDS8NJp1WQ6asTwxXr3&#10;tc0GLnqADICig2uw4J/Bt/T2sEAeWrGop0ybgI9BnHHy697XNDjqOiX9wq7WF72sOPwB7VLDDHpK&#10;9Et1PJNIrL25/b/m697myZCJNKRLa9hx+B9PbwoAQvA9MmpBJ8z172y1le/KmQICPoefpzbj/ePb&#10;RLaeFfs6uirqquT172hcjk4ELMZr6dRN2FiP6W9pHMYIJNa8R/mPSmGKjK/EV9D172Cu+eycZtun&#10;keSZDMVYiFHHkv8AUcD8ew/uG6R2kUiRNVvIf5+pA5e5Mvd5lJjWiEiv+ry697r97J7ar89LUGWr&#10;YRkt44EYrHEv0GkD6n/X9gC+vri5uGLGtBSvH8usoOWeS7fZolhWMFgAScHr3srmXzM1ZJISx9fF&#10;/obf4+yatQAx4dSNbWgjQF8kde9pVmLn8n+nvYFK9LQKde98CLi17e99e6976K8C34NwT/vI9+69&#10;1733b+v1/wACR/vXv3Xuve/AcD8W/offuvde9+tyT/W3+8e/de6975aeL3Fv9f8Awvb37r3XvfRX&#10;gXsb/j8/7Y+/de6978B+fpe/+xt7917r3vuxvb83t7917r3vjb/D37r3Xvfrfj6/65v7917r3voA&#10;86r/AF/BIt/h7917r3vor/gLabD/AF7/AF9+69173yAsLfj37r3XvfRX6/TkLa34t/X/AB9+6917&#10;30Ft9TcWHHv3Xuve+Vhzx9fr/sPfuvde9+t9B+PyP969+69173737r3XvfrD/bfT68f7D37r3Xvf&#10;Y/2P+w96NfLr3XvfrC1vz+T7oFNa9eGD173y/p9f6cfQ/wCsfewD17y6979zbkm17fT6e90auOtj&#10;59e98rm/5vb8cfQ297A9etfMceve+QcgXuRyRfm9v8ffjqOK46roUmpAPXvfJZH+gdv6nn/eve6V&#10;NW62yRk/COve+fmmF7OeT/Xm35A921MBQda0LwoP2de98/uJvprNv6f7171qenHPVTDEWqR17315&#10;5f8AVvf+pPPutXPE9W8OPNR173xE0n11Mf63J/HvbVJBrmnWhGlakDr3vrWx+pJt9B70Bjq2lRwH&#10;XvfAkg3/ANf6D6e9Fa8enKgig6977JPv2n9vVPmeve+SSyxkFHYH+t/x/T3b8Ok8OqsqsCHFR172&#10;402ayNIwkgqpo3uDdJGVuPpZh7tqIIKY9fn0jm260nGmRAR6EY/Z172IGF7g3zhtK0W4slGqEEKa&#10;hpEJH4Mclxb/AGHt5bmZGBRyKD1p0Ftz9v8AlfdKtc2kZJ9BpP7VoevexcwHyk3nj2AyK0GXSyh/&#10;uaVIpCB9VEsAU+1ke7TpGFLVofOn+Hj1He8ew3Kt6lLPXA3qGJ/ka9e9i1iPljhJ7JktuPAfoXpK&#10;hGAvyTaWxHt9d5NHaYV+z/Z6jXcvu536s0lje1A4Bl/zde9iHRfInrDIKFlmraCVtN2nh8iKfoOY&#10;r+9jc42lWpIWladAS89kOe7KT9IJMtPwtQ/z697VlL2x1xXWjg3HQRSP/wAdy0AsfyXksPagXtky&#10;g6/Pz6D1x7ac9WndLZO3+lof8HXvajpd2bQlUOm5sG4Nl/4uFKNV/wCl29+kuoVYrE4/b0RXXK/M&#10;8Enhy2E4P/NNv8g697lPlcBU+qLKYpx9Ay11O2rnn6N/tvamMqHXWQajy6S/uve7Y6JbaZT6GN/8&#10;3XvcmGoxN9Jq6J9QuGWpgII/5K9tvEWTVHTjwrXpiS13UrVYZB/tG/zde9uMTY5gojrKELc8GphA&#10;H+uCfbcUSIS8jCo8ukUsW4ISXhkr/pG/zde95Gix7G/31AXuPSamEX/pYavetA1F1AAPVF/eC4ME&#10;lD/Qb/N173kZMeFKtWUCm31+4hA+n0vq90RcDRnP8+qhNw1ahDLx/gb/ADde9wGx8Ftcc8AW11/e&#10;j5vx9b+136gGo8R6HpV9RcqaSRN/vJ/zde95ooAieueAgf6qRPoD/r+7IC8gqBw9R007SMapG3+8&#10;n/N173larw1KvkrMjjolFtXkq4Ft/iVJ+nu7C2VNJNM/l02lputy2i1t5XPyRj/k697Rue7g6y26&#10;rpNuCmrJVJ9GOP3ZBH1Bkiut/wDY+0zXcEOvxG7vL/i+HQq2n2x583gh47J419ZKJ/I5697L3uz5&#10;X4iDyxbbxskxS6pUVraBcfRxHFyf9ifdLjd4EWPwQKmtTx6mbl37ue5y+G++TqoYVKx5x6EnFeve&#10;yxbq763zuKYscvPTRgkpHRXpY1JPAsnJt/ifZRJuN0YtIY5atfl9gp1PGw+znKOy2+n6ZZHOCz9x&#10;p+fXvYt9YfKyrwtD/Cd8UrV/ihaOhz1Io+9hYAiP7qH6OBxyoB/rf2sh3Ro4mjBqoGCeNfX/AIvo&#10;H85+w21bpObnl4/TkirR/hY/0fMV8+ve7KetuxMLu/b2HyGKrKespKmiRppEdS6T2HkWWM+pGB+o&#10;Ps3hmUwqVYaQBU8K49PX7OsMedOTN05X3FrXcI/DKnBoQpHyPn172MFNmkmoZEjYGIvYG49RXjj2&#10;Y+MSgZW49RVuVjMsyvppX1HHr3uOlVrYMpJJ+v09P+A9rVuFytamnHouuoyCQ1Ove2qsqWdagaix&#10;HP8AsPdWvHWMoDUEf6qdP28AVkPl172F2VMjNLf6aG/P+29oVlYiq8Ohzt+hVHXvYL51wXcMBccf&#10;S/vQlKRt8x5DqS9qUhRTz697QNSmpibAC5HP+9+0Rk1OG4gcehZC4VaefXvaNytIGlZyCeOS3PFr&#10;cH26jro9M9CWwuKRhQade9papomZS0a3tcm3F/bwlRSxA49HkF0Fajnr3tOSwMBICpGr6jm3t6OR&#10;Qw0g16Oo5QQDWtOve296KQ35IS3Fr2v/AF49suG4k56WrcpWvE9e9wmoJFHF2A5sv9f8fdZAKEvk&#10;n16fF0h49e956cywFiqOGP0F/pb8e0RcxFQuOmphHNQEiny697c4M9U07WkmZB9Cp+hX/D3TxhTW&#10;4zXpFJtUMuUUHr3tSUmbjkXg/QcaePr+SPa5SrjUD0SXG1uhyOve3FKtnBu9wf8AeQffvDBAIGOk&#10;jW4Shpw697Tma2nHkb1NMoEukkgfRz9RcDi/+PsP3u3FVaa0ySakU/wdHe2cwNZ/oTmq/wCDr3sM&#10;5cbLBIY3QqyGxBB/rb6H2USMRIU4U9cdDSO9jlTWrVB697yRwPG17AD6/n2klIpQ+fVDKrefXvbn&#10;SmTy8EkW+guLf4+0pK6MevSKcLopSnXvYnbbqNIAkY24tf63P1t7pMQa6ePQH3mKtSg697GDEwCp&#10;0sD6PT/tj79bxtqUEV1dR1uEphx59e9qLLZfBbcpw9YySTFCyQofUeP7XsS2G2se5jQen+z0UWG3&#10;7rvM1IAQtaEn/J172WLfG7Uz0rpAPFTqW0xL+m39Sf6+xhAyxQeGoFKccV6nDlbl1trQNIaufM9e&#10;9gXkLQsZIyVLXPpJ/wB5I9tuiTIK5A4evUq2o1oFkFaevXvc+jnkaCN5QyEjgm/IH0N/6ewvcx+D&#10;IQOkVzEiykJnr3t6grZPQDIdN7WAuQfr7cRo2r25px8uiyW2TOM9e9rPF1JKnVdhx+r62/1vdDVa&#10;EHPy6DN9CA2Mde9q+kpDVkXHBtp/w/HHtsXCwggV456D1zcLb8Ove3x9rwyxASICzD6kcXtwFPtx&#10;bty5UGnRYu+SI9UNAOve0LmdoSUxeVEspPAJ4P8Ar+1KXbEKrNX/AFfz6FO28wpMArmvXvYJbq2i&#10;tfI01Egir0Ugra0c+j1aGP05/B9p7uyMkZnjABBzT0P+XqWeWuZjZ9l0S0Z4H08uvewekikhlkhm&#10;RopYmKyRupUqwPIIPslYaTQV6lWGaKWMSxZDcD173wNrD6c/7170CBk9Og0NT17378fj3slSOHVT&#10;k9e99gcHn3RSCaDrYBqR17317uAa+XXgDw4V6979+b3H9Lf7H+vvxouT1o1GOve+yLAW+p/Ivf8A&#10;2Pvw444HrZUmtPLr3vsXsT/iPdTWvVR1734D8/j25XqwGKnr3v1gR9D/ALH36tetkAde99hbci1h&#10;+Pz731Sua9e99qfoLG97j/Wt791uvXvfP6H6cAf7D/H34ivWwafn1733ewvY3/wHumny69qoKde9&#10;9k39+0/LrRYnr3vjcXt+f99x7v1Xr3vwFuTa/PP/ACP37r3XvfvzyP8AY/7yOffut9e9+b6H8f4/&#10;7H/D37rXXvfS3FhdT/sbn/Ye/de6975EAgj+vv3Xuve/fT37r3Xvfvza3+x/HvVc069173y5HvRA&#10;J69jr3vxH4v9f6f7x70Phx17r3v3HA/29/8Aeffu4Dr3XvfMAEHj6Hi/54497UY691733zxx+b8c&#10;/wC39+qFOOHW6E8Ove+YH9fdgeA49ezTr3vkPrwD9b/8V97bgSOHXvKh49e99i3+v+eP9692JPwq&#10;KV6o2qvb1733/X8j+h/1vdQpx8uqnOD1737m4sB+Afr7v5HUetfLr3v31/2HH/G/djXj5U60QR17&#10;3y0j6WuT+R7qpxTPVgaDr3vl+OPp/gbW9udWr17376Ef0Fv9f/H37rTZ6975L9D9f9t+D78xwDw6&#10;TMWNDw/w9e99/wBL/wC2tz/sPelDnUerIak5z1730G/w/wCN/wCv7fAz+XVye6hHlx6975H8kr+B&#10;Yf63590owQUPn0zQhB3Zr1737+huTwf9h/h78tc44dMivczZ6978DcDk8H/fce9kg4pTqzkEAKKd&#10;e98v63seLcfT/XPvQHA9NAHj1736w44/17/T25VhWnVqmhx1731+BY3v7vgmq9OVBao9Ove+Wknk&#10;Ef48/wC296U8K8T02HAOfPr3voD6Asf8bf8AG/d2qD1s6h173zHJAHP+P+t71XGevZpnr3vOtuQ3&#10;HH1HtskqK+vTDClPMde980Fxe4t/vv6+9jrXDtI697kpex45/P8AiP6C3vYBrTrZA697zrewv+Rz&#10;/Xjge3kC1GrrRA4de98wL25v/hYD/X9ugUJU56YkwKde95b8fTn6/wCP+x9vnhgdJzTr3vkn1/UA&#10;LX5/1/pf2yx4dMyAkY697zj6cEc83/w9uxnJxXpkHy8+ve+DagLjk/7z/X2+tK9bHHr3uMxNyzcD&#10;kWP19vqAABTpwAde942t9eRfgf7H6e3KVqOvUJOOve8PPqv9D9P6X93rwUDrRpw697juSePyP6e6&#10;mle3HVQFBqMde9xnNgfoD/Xn/efezRsitfPq4pWvXvbPUNfV/gf9h7ucAA9L7dQCNXDr3tmlP6v9&#10;j/vPsuuDoWnz6MkFKU697hkkXv7KJm416UDHHr3vEfaB21Hr3XvfXunW+ve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3vY49e697kwtZh/&#10;jx/T2b2MgVqE8eqOCVp172ssJUeOaMklRqA/1/Y3t5awqgAJFKdBzdodUJC9e9nf6U3E9JXUXrFi&#10;6RgE82Y+5C2G6pojrpyCT/hHWOHP21rcWkkZHCrV697saw9aJIIiDr4Uk82sRf6/4e5ptJFlSqHH&#10;r1idf2/hzOgPmfTr3tTRsr8N9eCLcC3+t7Wqjq4MZr9vRBNIyNQZHXveUm1xy1gLAgAj/H/X9upK&#10;znIA6ZRXlyKAde99WbT/ALV9SLcf4jj+ntWbXQutcnzPTbIteA697xspZueOAf6n/WHva6iVH7Oq&#10;ED8IyOve8ZFv6L9eLc/7x70Rpyxqa+nTdND0IrXr3vgbWIH5+nH0/wBb21JQuVXP2dekqh41r173&#10;wH5DW5Asb88e/Ro1AMfLpOQQAVxXr3vgFv8ApXgEfq90VHoQT59bZjShPXvfegf1P/BrcD/Ye1WQ&#10;1MUPTVTSvXvf/9fViGojgcf7z/j7zEajMSTnh1gKaBs8et/j3liRn/F7f776e6YqADSvTUrBRk56&#10;97lGIWtcE/0vYj/D3sEaKeh6YEnmRj1697hzxabDgtfnjgg+07KrEgdKYpKj5de9x2Vr202+gB/x&#10;92iOnSpPTuoUp173kROLsL/gE/X6c8+7sxJ0pivn1pnB4de9ykhIUf4m4v8AW1/6e1BppKHJp0na&#10;QliOve5CQg6m0rf+p+p/2HtFoK6Rwp5dMlyBg9e9yBGVA4AB5seBz/h78YdXdX9nTBep+fXvfKOn&#10;DqW4HqJ4/wAOfp7rob8QqetNNp7eve+vHpJNrn8H8/7f2zpzw4deD6hTr3uVGh41AH/W/pb6XHu4&#10;wC3TLN6Y6974NAL/AEUX/Fuf9b35kGW+XVllPXvcdo9JNlsAD7T6AWUnPTyvXr3uOUFjc8G5t73J&#10;HJoJUYHHp0Ma1Geve47Rllv9LE+2qNqNPTp5Xoeve43iLsbFv6Di9v8AY+7xoQRpFPXp7xKZ697n&#10;wU7AC/A5v/X6fX3ZoX0tI54HHSSWZTw6977dgn4BNiLnm1/x7dBUto4Y68or17201UrrfSxBtY2/&#10;3j2qWNG0imT0YQRggVHXvfdMruVN7A8n6kk/439r0XTGR6HrUzKuBx697e408iXHN2IsQL8cX9tv&#10;HxU8KdFjuFany6974tGqF/ze3I+vss8FQNQH5dbDllB697iFSzGxtyf+Nce2SO1mIIHy49PggDr3&#10;uK0ZA/rf/Y8e96FY6uGKdKVcE0HXvcP1o7AarHi1wPdWUUUNQHpR2uoPXvfBpSo/tEn8cm9vdM5J&#10;4DqwjBPp173zgLuWBB45vb/ivvUjnVqX06rKFTPXveb6ckkkfj+p9phqoCPPps54cOve/NYWLAED&#10;nn/eLe7ioBDDj1sV4Dr3tnqqlEGlC1y1vrxz7UsNPD06XwQuxq3Dr3uBNM6qQBdrAE/4f4e0LyER&#10;hSfXpZHEpbPXvbeNbtcE/Xj/ABv7ThtJxXPr0qOlBmnXvcqUOYCCeA17Hk8fke3u7WDIfLpiPSJa&#10;j0697bSFZrC5+lx9OT9LH3sOQiUPDpeKgVp173xYMoax0g2sL/0911P3AmoJ68CCcjr3tqsS/ka5&#10;C+kgW559tFAkgKYFOl9QF09e95pDqAANl/Iv/Qe/OfEotaAHppRpORnr3vArIliD/tz/AI/090SR&#10;Q5L5VT08ys/XveAt5A0lwfUbA3+n+F/epGDSl1BAI6dClCFp173FbRd5n58g08/gD/A+0JLmNVOK&#10;E9PrqAEa+XXvcZmDaWX6LwAfwL/j3RQAxHAk8enwpWurz6974QOQGZrWJOm/4/w9qG1Bu4eXl1aQ&#10;AsAOve/LJ9YxwWbnj6g+2tdWHWmXGr06975tdHRCbKBew4Nh+Le9so7qGteNetCjKWHHr3vsStqN&#10;r3bgX4/2x9s0pJgeXWvDGmh697mxva3IBtf8390KUpqyf5dJilfKo69787mQNGt1Zvqx/p9T7s6C&#10;SJlbh8uPXkTQ2vyHXvbjTKwg8hc2UaAOfyLEj3tYHkAMfAClT0jnYGTTTjnr3vC4CIy31OwPqB/J&#10;5B59srH4a6Vznz/ydXTvavADr3vnEfHHHceqwub8kj/H3ZagliK08utSjW5p173OhLzSa2sVAKqL&#10;24H0I9+IBkDD06SyBY00j7eve5a3VyCdN1PH0v8A4ce6yBQQSKZ6TsQVqM9e99uSSiRqfpyPxcfl&#10;vfvDdwQDx/b14UqWfr3tmmWZ5DADYlw3H+Bv7bj75vDCnAOfLowRo0QSnPl173ll/bTS4Jk4VfyR&#10;cfk+1MkSxoCDXP5dUj72qMDr3vtRoVSbByBYD6j3UoXrUU/1eXWj3kqMjr3trkJUuCSdT35PFyfp&#10;70AA2k8fXpfGA1KDgOve8U9m8aKbtdSSSQAP8PbkoT6dCT+LpyLtrq4de9ydAVbabsw+v4v9L8e/&#10;PgNnUOmCxZuOPTr3uA8kqxyBAqgPbUBz/j9faQxnWGpQU6UoiM4JJJp173wiLvZQfQfUWb+0f9j7&#10;djJZAp4V6ccKorTPXvc/xqFWQAD8txyf8PbyjSCadvkekgdiShz173DV1Z2YiyqWUD6Em1wR7Ruw&#10;knB1Ux0pKlUABqeve4zS2c2ViAPx+R9Px7o2VDAZr06iVWhOeve+pYQw1gMNR9Nvx/gT783iBCSO&#10;rpJQ6T5de99xo7xtHEt2VvUeb/1+p9tgEkMnp1V2VXDucHh173nlk8dllCgCw+tza3092VToGo+f&#10;TUa6spk9e9xWkp3dREmpb3vf+n1Ht4U1FR5/6sdPiOYKdZ697kJUxyK4Ed2Tgrb+n+Pt8TAdgWpp&#10;x6ZaB1YGtAeve41RO7DxroQkXt+okf659szOjJpIH5dPRRqD4hqaY697mYmQBLMPo3I/2P191DoA&#10;yqM46T7gpLY8x1728yeF4SnrLXJAUkA/6/t5ZQNIbIoei6PxFlqKfn172zDwBmV4vWAWAY2uB/j7&#10;3C0XhUkGK9GX6pUMrVB9Ove29pQ6O8QVNFxa305+nurOUdilKfPPStYyrBXNa9e9tkk8sgvrOkXB&#10;FuL/AINvemZW0t50/wBVOlyRRJimeve8yVhUCOVfQbWdfqCRb8e2GRiAFNM9NPbEnWhz6de99vCk&#10;UYeSxVmuCnFwfx7eB0ah69aWRnfSuKde9wJPG7Xji1W+hJJt/hz72TgaBU/PpbGrgdx697lJCCPU&#10;v9m3Frf09+C6F1SYz0maUqe09e9x9Phbl2+pNi1xb8e3VKl204FOnqiQfCOve8clQWbVp45v/U/1&#10;I904sNPV47cUpXr3vu2q7cgcWB+vP0N/dTQCh9fLreoKvzHXvcpaQOARe4/re5/w92CEg0PSZrll&#10;J6974NCqBvR9b3A+h/2Pu1VegGDwPTyNrYCtOve/UsKysYw3B55/B/PHtNoaNTmtT1ueQxqGIz17&#10;24JCUOkD6G3+v7eXVxHDz6TNIWz1724xUrEAgr+L8f73b28oRh2g9I5JowaDj173lWkDnSRpA/tD&#10;6E/7H2mY1wB1T6ll7vi697wGmEbC3qt9Sf8AeOfdqhqjz6cacyj0697lrGzIbArwPp/h9efd1UEV&#10;rw6RuQrUbr3vyoX4YEH/AF7k2/N/dHYkV+fVCwAqvXveOan1KNJA+vFr2H+v7o7Ukan8+rRzUJ1d&#10;e99Qx+K97H6C4+vv2oVBAr1uV9Y/z9e9yJFLLwfpb/X+n9fbQqwNBmvTMZAPcOve21DJFIZF40kk&#10;i/B/qB78HINAKn/V59LSEdNDZr172rKJI8jGiq3jmI+hNtXHPJ9+eISELwP7f2dEV2XsnJIqvXvc&#10;Wrxs8DkMmn63J/I/qCfaIvpJQjh59PW97DKvaa9e9xApVRqCnm315Bv9fdWfUTo6fLaiSvXvfTQs&#10;b6Tx/qW90jdh5A062soFAeve8kK6SLqwFuT+P9v7UAeJGQ3r5dalbUnbxr1729QQRSBPoCeeRY+9&#10;+CjMQhoPU9FczyRkk8P5de9rKLGPNQ3VQ5T6gfWx90a3YqkIIJ+R6Db3yx3Wk4B6974wUpg9TrZw&#10;LBWUfT8e2/DaKI6hqFetyzGXCnHyPXvfFqiYuNLaObFVvb/Dj2n71kLoa49OtiGLTkV697dqZkqd&#10;UcsSGQC+sGxP+xPt+EMWBegr/q4dIJw0PfGxp6de9ylx58v+cIX8AqG4/Iv79pY1X4c8emDdgx10&#10;/wA+ve50dJJGQAoIva9jcj3aNCWNc0HVI5lm4n8uve1fj4JCEYqqoABaxvz/AK/tSjtGppgH0z0h&#10;nIQ4Neve1JFTA6bDgcfm5A/1/aR5KVIxnoq1BGIPmeve87oIwxPpUfk2/wB4t70SXY1xjpTFqlwO&#10;ve2CsrYVLgE6gt78gfX639ptPAcT0e20D6AtM9e9olhLmqsUVMrFnazygExopNidX+A592CmVT4B&#10;1UwRnB6EESrYRfUy0JHAH/J172PWwdrUWJWMpHr0Lrkkckl5iLkm35v7EFlbtFWtMCvQS5g3aW+m&#10;NsPg8/UH/N172tMhXeJ7avSgOkFjfnj/AHj3We7ZXQ8a/wAj0jsoXKBVNB5de9tP8QkIBU6vUBcW&#10;Jt9Te/sruLiZ2JZqfLpYbSUEyljjy8j8+ve3CKsR1BZmGrg/644PtlpGag/4vqrB1woH58eve41T&#10;K0zrFGToJs7c30/nj3oEsdIx00o0vkZHD7eve46UYJAb9AJ5HBb+gPu7OxXSPL06Vh2jSvn/AD69&#10;7crQRxWsdX0A+p/xPurVDmo8utIJTIamgpWvXvfCjx1VWyEICsTkeo8XX82B9uW8UkrqRj1PSaWR&#10;SA4apPHHDr3sRsbiqegiUMNbEBixH045H+x9n0EKxIwHcSePRbI5cNRi2eve3k5JIwAjeMIACPrw&#10;Ba/u2vSc9MaXY4OOve8DZF5XNiQgHLf1Fvr7ur6u7y8urGIlBqIoOve4dRl46dyuvnRe9yfp/j78&#10;+kRFmNKdWFi3hmRsD/P172j8nn76nWRl/Auefp+L+0DSOpNGFKcOvRWMpk0nOPLr3sB99b/gwlJU&#10;TGcGZwVpwXuQ1uXa34/p7D99fLDbgH4yT5nHUl8n8qT7lPEkiau4Y697r9352BW5SqnkepkkMjOS&#10;xNyP62/1/cd3d/42tuDasn/N1lJsWx21lbeGqAMppwp/xfXvYAZHIy1LuWJJa5uTf/b+0TSVai+f&#10;Q1ghCcBTr3tja7f2vx/j9fbfHj0pNAKde98Qo+tuf9v/ALHn3frXXvfWm9725+lvx7917r3v2n6X&#10;5sLe/de69742BBsLWbn8m3v3Xuve+9H0/PP+8f63v3W6E9e9+K8nk/634va3vVRw691737Tciw+h&#10;5/4ke/VA61173y0g/UfT/En3vr3XvfrfQfixB/x9+691730y3+nv3Xuve+wABa3Hv3Xuve+tHB5v&#10;/T/A+/de6977I/IC/n6j/H37r3XvfHTbjkn8Efi3v3Xuve+yot9Obfjj/ePfuvde98dJ+psv5/Fv&#10;fuvde996fra30tzz/rn37r3XvfWg3/w/2H09+69173yKgkcWFvx+f8Pfuvde996Rzbi/+8f63v3X&#10;uve+tH1+g+n0/Fvfut9e99Wbj/DkEWHv3Wuve+VufotrWP8AxPv3Xuve/aQPx/sLm3+29+691732&#10;EJBA/JJv/sffuvde99kW+o9+691730FBJ4Fz/X8+/de6975Bb/0B+n/E2v7917r3vsKSPpa31JP/&#10;ABHv3Xuve/afyLH8H3UsBg9boRnr3vkEtYnn/C39fe6ilevde99FOfz/AI8f0497B61173xI+gAN&#10;/of9f8e/de6979Y3t+f99/X37r3XvfXv3Xuve+7c2+n+v78eHXuve+Nub/U+9CoFD17r3v1gP6f7&#10;b3Ug11de6975X4Hv3d1sU6978GYH0kj+tj/T3vP7evYI7snr3vIs0ifR2/2Bsfrz79k8etECvAfs&#10;697zpX1SkWnkVeQQG+vvxArWgx+3ph7W2kOplFeve5S5qvQi1RLYCw9RuPey0hbUKDptrCzY18Mf&#10;s697kpuTJpa1ZOFP/Nxx/rfn24ZpiePTD7Tt7HV4a19So697kJu3NKSPv6oL+AJpBp4+osfdAdI1&#10;CuqvqemDy/tLcYVr/pR173mG884LD+I1VhwD5ZL2/qbH6+9mWQknNT8+m25d2pjUwp/vK/5uve+X&#10;99c7axyVW39G80t7f7f3RHnVw2rFKEdaTlvZw4LQIf8AaL/m6974f343A1lbI1bD+hnl08fTi/u/&#10;iTBNKGmeNc9Ory7sqDSIEFc1Civ+Dr3uSN/7lUBRlq9QAAoFTNYAf4avdS0tCNTft6SnlTYiSWt0&#10;Nf6K/wCbr3vk/YO6pF0nNZFltx/lcw4/p9fdi8hUCpx8z15OUuXkIItYh/tBX/B17211O7c5Valm&#10;yNW4IsQ88hN/wQQfe/GkoM/z/wA/S+DYtot/7GBBTPwj/N172zS5Cpl4knkN/wDVOSP8T7oxZn1s&#10;c9GC29uhLIgFeNB173ELs17sSPyb/wBPejqb4jXpwimFwOve+Fxcfn83/wB491APDrea8eve+/8A&#10;FR/tv9792oePV6r172ImwOzt3dc14rNt5KSBHOmoopT5aGpRj6klp24uR+Rz/j7fgu7m3l8VCCQK&#10;AEY/PoL8yco7DzTB4W8QLLQEA07qEeR9eve7JOoflJtbeBocFkWTb+bdR5lrZxHQVEoPIpJpDwST&#10;+hj/ALf2d29+s0YWRdJr61/1DrCr3I9hd62VH3Hagbm3qTQCrqvlj0HqP8vXvZv6XM09SrmJldQg&#10;IkS2k8XOgj6j/H2bi48MMSaD5dYuX+yz20h8QEFTkNWv8+ve2qfLwoZKZwRI4LhyLhv6e3muogoC&#10;1LEdOx7bKwE6/CPLr3tJViTzK7ISfSwP1Pp/Fh7TJcMp76EdCC2aOIgMPTr3sI8zRyh2LC2olWvy&#10;f8Db3aSZCWYN2+Q6kLbbhGACde9pCemuGWw9LWJtbn2xqXgvn0IIpqGvqOve2yoxfljNx/sbG5/o&#10;OfaaWUomK8elsN94binXvbPLiDHE2qIlSLiwtz78l4pPf0ZJuOuQAHr3tgqsJG0bEABjY2P4sfof&#10;amK8rIK1A6NoNzcOAeHXvbQ2LSNdI0knmx49vtcKwzXowW+ZjXI697wPjUhAIVCTybkfT6/T3R7m&#10;jkMKimOnVvmkJFT173FbHKVkdYwT/rj6n/D2zLVyr0qOlCXjAgMSB172ka/E1Xk8h06QPpqANvra&#10;3u6xnT2AcehBabhBp0efXvbUsNfFIGjsAObBv+I93VZgSwH5jpe0tpItH4/Z172rcbNPwKhCbEcj&#10;8An8+3dUilAcVGeg/exRZ8E9e9iVjzTsq2tyAo44/p7TEu9Qp889Aq88UMa9e9z6vY1FnIjIqpDL&#10;b0ui+ot+NXssvLZJySvx0/1fZ0kg5pudrk0MSy+h/wAnXvYd5LYGRx7urRiRSTpZRbUBxb2QT2s0&#10;ci+ICQPPy/1fb0MbLmyzvFDKaevy697TkmCqad7mJ0P1NxpH+39seC+TXHRym6RTLXVXr3t6xCsk&#10;qLML2YWIuLAf4+3fBrnz6LdwIaMlOJ697W+S3tQ7axrtDUJPXFTpiR7lDa3qHs8s7UDR4wp59Bex&#10;5Yu97vQroVi8yfP7Ovey6ZreuSzNbJPU1UhVjyCxsAf7PP49mDzh49MdAQfP0/z9TJtnLdjttssU&#10;EYBHy49e9slJPkczUpQ4ikqK+qlfSEhQsBc/qYj/AHkn2/42kEvgD04dG1wtjt0ButxdYo1Hmafs&#10;697GDF9PZFIRUbg0ioIEi0aclUIv6re2pp7mOISRHFK/MfLqOtw9x7R5PC2n4BjXwz173zzWyZIo&#10;0VKXSiqApRTYL9LW9hf64sWVjmvmKEk/PprbOZ1kkOuSprmvXvYez4Sqo3AWMsFa/wBLfT2sSWuX&#10;OKcehfFucFymSB172qMOmoqrgqxsNPPPHPuizjAQ/wCboj3FilWXI697F/C0kcXiVhdmFwPqf949&#10;l4neUsaigPUdblcO5Yg4697Xi0rSRIBFo/AJF/xxx7WoaklhnoKmdUlJLVHXvfGt28J4Aj+ssvIF&#10;rjj+ntXArSBVjWprx6vbbu0T+IDQde9gpu7AYzFhmlmUT8sIU5kNhcc/j/Y+xDaWE4iq4rn/AFV6&#10;kvl/dr6/oI1OjhqPDr3ssG76SkyNQZYIhBWRqE1kWWdR9BIR/vZ963XZllbxbfBA4fP/AGep95Xv&#10;bm0AjnfVG38j172Grq6uUZdLobFT9AR7BkkZU6GBUjqRVIcal4Hh1737/XF/9v7a0GlQet8Mnr3v&#10;jb/ED+v+PuyrThjq9QR1732B7sCOA6qvGnXvfMLe1hzb/ef8PdZDRdXWyDp/Pr3vhex/3j3YZHXg&#10;1DXr3vlcG1vr/T6D/X97z14kEjr3v36fr/vF+Pes16rX9nXvfR/pfg/1v/t/fqEfb17r3vsBhccf&#10;j/W97JAFT16mOve/BSdNv9jf6f7b36tBXr329e95AtieP9h70XHHrXz6979/xHvYNetkefXvfYBt&#10;/X3vr1D1734j8296Jp1uh49e99XP4sf9cn34UOR14EjHXvfRF7X5twfx/t/e+tE16977AsLfX/X9&#10;+611736wH0A9+69173737r3XvfZ9+62RTr3vu30P+8/8a968+tH5de98rcX44H+396NM9a6979/t&#10;vxc+9lTxHp1unXvfduePrb/eTwfeq4691734fj/W/qCD73SgJ69Q9e95BwbfU/48/wCw96bGOrDz&#10;HXvfO1rk/wC2/ob2+vvZUgAA8Om2JBGnHXvfZ/BAt9Af9iPr71pJrQ16tq1Dr3v1iDwfzcGw/wBt&#10;7crTFfLqh7Tp6977JP8ArW/3n3ZO1RTP29aB8uve/Dk3/wB8D79gZI/b175Hr3vlb/jfu468AT17&#10;31fm44ANj/X3v7OrUHXveQD/AH3+PupqOqGoNOve+j9ePdhQ9brXI6977BsSCbf4j3Q1YBfn00yl&#10;qE46979+RwfoeSfqfbijigPXtJNdJ6978ALc3/oP8f6ke7sH10U4p1545CwA4U69758n6f7x9bD3&#10;tacePTFAxomade9+P+9i/upFB6DqpjOW9PLr3vq2n6/nke9kioI62zDDL173z5+h5v8AXj6H34EE&#10;/Z02pAOeve/E2+tv8PdhqkFRinVstlfLr3vu3AA/2/tygDVHWipJrw6979+bD/Yjn34An4uvBTxP&#10;XvfQ/wCN8+7AmhA6vwrXr3vIB/T/AAub+9Ejh1UkA0r173lUAXB/p9R/Ue6ltVD02STSvXveZeRf&#10;8fUD3UADqhoKjr3vOptbk8WNvwePzb3ZGo2rqtcZ697zfT/XIB4t/vPuy1pU5z14mvXveTjgi97D&#10;2ojBrq406SyVBJIFOve+YPNuP9f2pBJHTR4V697yopvfggfj/A+2yfxDphn9Ove8lhaw9P493Qg1&#10;PmeqE1Neve8bG1/6Af63P5+nt1R/Prw49e9x7k8c2/H59qV9enK06974Nf8AJ4/H9fbgPaQOPWmy&#10;KDr3uK5bm5+h/wB8be/VoRT068FAGOPXveF+fpdbfU2/qPx78PVutDA697iSNb6gcfk/Un3sipIU&#10;nPVwOve2ap+pNx9Tx78x00DY6NIdOkCnXvbRKT/rX/HtBdHtp0vQHr3uK/09kk58h095de94vaLr&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde980Nj7U27FWr1o8Ove3/Hym4/HItb6X/HscbZMzIofPp0guolC0PXvZku&#10;scyKerpSSw0MoJFwQ9+D7F+0TBHKNXLDifL5dQvzjt4khceZ4D5de92j9f5Y5DEUsmst6FUsfpdR&#10;Y8e5y2eSlufCNRT1x1hnzVtz2N9IyYBqaD7evexWgc/W/wCngXHN/r7P4lEmnQ1PX06AM8YLKw/P&#10;59e9zQwY39V+OeAOfayNVRO71/LppkXR2/sHXveQ3seANXFyACD/AK/tc8jKungD0mYRo1G/w9e9&#10;42QCxNxfglb/AF/1vbCMq8K9MrKzNoU1A8uve8ek67k6gRxccg/Q+3AxkBdhUDHVHeqEfCeve+Nh&#10;a97AC30/rzx7sumPUFHlw68DXyx173x0cEfUkcf4H/X9sgyl1Y0C/wA+mTMAwqMDr3voiygA8kDk&#10;/j+vt3yOmnTbOT9nXvfRW4Uci1+P68e6Uzr8umq54de9/wD/0NWyKGzC4/2A+n+HvMAsKlFz9vXP&#10;xpCRjrf49ucUCj8C55WxI/2Ht7SrhVp9vSJ5a19Ove5TQBfqosRe/F/8PfngbT+mOHTCy18+ve4T&#10;xi9mAJ/wH+P9faRlPiEU6Uq7eXXveAwx3ta9jyLD/ePfmRwF/wAI4/n074jevXvfhGFP04/Nx7si&#10;4o2c/n14uSPs697yIgFgxuR9P8Obj27jWTwH8+qM5/D173JVQb3/ACRbm1v6+7BEZe01+3pgny69&#10;76LAkKOebXJ/p+B7SldIOokZ8urAHr3vIGC2X6XN/wAWF/ahl8xU46oQTk9e98yoZiBYji3P09ss&#10;gCh+APWgSo6977RNOo3IsdP+H0tzb2mOFOipr1R2BIHXveQc2uR9bAn68+9R1Vijcf8AP1qlKkde&#10;9wpgQTyTbg2/PPtQUCKK8elER1Ux173C5Jtf+o54IH9L+6DuUqfM9KaAde98yB+RbVxbi17WuPfl&#10;Qa6n069ny6975wqqsNQBW/8AtwPe45FB0kZPTcrMRRePXvciRgARawK3FgPepGah8x0yoJz6de9t&#10;cqtbVz9eR7qaKa6aEj8+l0ZAND173iNN5R9ObG5/p7MLYSUVmH2dOCbwz8uve5iUgjCkcCy/6/1+&#10;vtT46higWg/l0w1xrrXr3uRcIrH6HlbDj/bW9sNcoZSpzjpggs3XvfEAMCSx4+pFuf8AXv7acDGk&#10;cetnBwOve4zKQOLDUblv+Ke0TeGjlK5PHPA+nTwyc9e9x25BZv7PA/F7f63upMarQmp6UDBx173C&#10;dQzE6Tcj+v8AtvacOpIJ6UoTSnXvfRUtZVAJA+tuOP8AH3QqDqJ/1fl17VTJ697wmYRg6bn8cH+n&#10;urRkGnTgjL5PXvcdKtWYn+h/w+v5v734elQzcOnWgKjr3vFUVIfSLsRYlvoLG/09vVJiYrT7enIo&#10;NNT173FWlM0esn6EmwHIA/p7uMtpPpXj0+bjw209e94lhWMOzXItf1ckAf09l00JqHBFD5dXMjPQ&#10;L173GjVCx/FzYcf73b35qlPs6fk1BR173Kr0RKa62uPqf9h9be2ZJtUgB8h0xauzTUPXvaajcnW3&#10;1sLA/wCI+hF/baSaq18vy6OnWlB173xLO9h9b3tc/X/Y+7ayag9bChc9e94zpW6cA/njj/b+3mqo&#10;C/Kvz6uKnu697iySaEIF7kcf8j9oXA0qwNanh6dKEUs1fLr3tqJYMD9SxPBJ4v7aKgg6sfZ0uoum&#10;np173NKehQDa9hxxwPdiWCgE+XSYMdRbr3uLLESWTggLxcnhv6j2xIVYKEqPXpRHIoUNw697bpfR&#10;4wWAP0Ki/J/wPulNLdwJrw6Vp3g0z1732zqqabW5H1A/2PPtUQWy3p14IdVT173Lhp2KiQhTYBh/&#10;rD/H20oGkClCD0xJOAdHXvfCVQTc31N9Ofp/rH35qEHNa9WjJGOve+KAliDf0iw/pf8A4r7s0ZWj&#10;CladbammvXvfMsV1sAdRXi31H+v7SSuVQaamv7OqgA0Hl1737ynxKwvrIsfoLH21pkZSDjryx1kN&#10;eHXvc6nqboIr2AIJv/Uf4/n2ribQwRieHSWaGh1kde95haSSTk2AH1PF/e5QDQj16aI0Rr69e99M&#10;41RL9VDANY/W/wBB7SyVAPVgvax8+ve3uGSH9IFvow/rYC9vbviDCjjTorkSStR1736WXXLG6rb1&#10;Lf8AqQPdPDLKHbIr16KMqhU9e9yPJ6iwbQDew/tcf093V1AYeZ6a0YoRXr3tvSULI8hAuNVif1X+&#10;t/dUcxvxzT+XSpo6oEB697gzymeTVcg3B+v0A9vLSWhI4HpVFGIlp8uve+f1vqvybXvz9PoPe5WX&#10;UzBsdayBVeve22QepyOQp5uf8f8AH2yxSgpnHSyM4Hz697hipIn8ZUk6dQP9P8PaRnIAJNc4rw6V&#10;GGsWqvXvcnzsQFv9Tzc8/wCsPalncRnTQnpnw1Gade9xZai0bpqAIYXvzf8A1j7baagHkafl08kA&#10;Lhqde9wzUKVsXIsRp0/4j+1b2nDMVCg+fSkQmuBWvXvbopkaNBquGXjnn/be3pFk0MamlOkJCI5x&#10;kHr3uCzmOQarEX4UHk/j6e0qZNSvD/V69KQodKjr3uSwK6g1o0+vP1a/9be34izJobtoa9MrRiNP&#10;ceve8iSeSJFX9IurMP8AH8j3p5PiCn7eqMhR2Y8eve+ENUscvjjuSW0sbfqP09tZMilcY6vJAXj8&#10;R/Lr3uLXFFZ/SdVgQeWX/Yk+9KWA0k1z09bamAoRTr3uDFDLNaUMFA/TYhRf88e3lVmLVH2HpVJJ&#10;HGClP8vXvbrSwDUbsp1fX1AXsPpz/X3RjKZAgqBTpBPLgEDh8uve8JhKySSFQLLpGsg3PuiRlU1V&#10;8+nRICoSvzx1736jYRSLqcaG/sr9P9v7dXtchxUHqtwC6EKM+vXvbtJViJTdV+l1t9SP9f2oLxii&#10;0oP29IEtzIwIJ9D1720y1aysGaG97AsGsbD6jj22rUGBUHowS3MY0q1Kde98ZUd4gaCNF18NcgHj&#10;/A/U+7KWOpaAAdXR41kpdk1HCnXvbcqSJHIs6ISTdrEAj/Wt7sB3gUrjpWWV3Uwk9e9xUWnlJ5ZA&#10;nNvqP9ce/Cjt2cR0+xnQClDXr3t3jEctN49Xk0/1Gngfj22ziNypGW8+kDl0nLcK9e9tTmKJrLe/&#10;5X8e7AEUIHDz6MVjkkFCeve56KGiWQEm9/Tf6f8ABvfmo6UJ4HpE2oOUPXvbfVmNrMP1X9Wkfj8X&#10;PvYUFq1pXpfbowOk5697hRuS3KgKOD/X/H3cgCny6WtDpwOPXvb0I4iEZAdJAJ9PP+P+t7oBTHHP&#10;r0UP4tCGP8+ve840KFs30I1fX6H34ijFkr02FJLVHXveOcRtG5Rri9/pbj/X97jwwZh09bhg6lhg&#10;ceve4oikQiRfQw5Ur9f63t71MCy0jwa9L2MToU4/b172+UmmdNcn64xcgCxYj6ke9x0Kl3JGOA4d&#10;E9wpgbSpNG/l173LWRlZQqFNX0/4gke9gPrVkOOk3gAjWSGA49e9zRE19RbUSPoR/wAR7acsTqoc&#10;dITItKKKZ697ymBWQMFCn8/097oASfM9U8ZlYqTWvXvcddKkqx+ptcC/0/1vdwQukgV9R044YgHj&#10;173wKgMWJY/nn3VyoFBw6rUlaDr3vpiG0g/U/wBOL3/x91PhkkEUb16tp018+ve+SRW1XQMAfrb8&#10;n/H2wxo6hum2kFMHPXveZ4tXNja1uB/vHvUhATswa9UV6cT173GSnb6aVKk88cj/AG/uhkGaHIGe&#10;lBmX8+ve5cEbU7eSMm6Xaw/HPFvfqsfDdDw49JppBKvhv9meve1TDUU+VjWORtE4U2DWAYAcfX3u&#10;iXFuVTtYNn5/PoheCXb3LqKpXr3tlqKTxOYpUtoNwbW1XF/aR4JI3OgGlOjKG41r4kZ48R173zjo&#10;jpLkPpP0NgQB+Le/eAO1m8/Tqr3IJpUV697zfb/8E0/T/G/t8kIulPXqomJFc9e9yoISGBW5P0A4&#10;+v8AsfdAVo3iAmgr03M/HxOA697WWH8/rXX/AGR6SLEnn27GwZk0inp0GNx8EsrU49e9vKyxMwFT&#10;DFICNLL+f8eR71JcLmFhU1r/ALPRa0UiisLEHj8uve5UmOxXjDiJrNyBG99N+f8AHn24IoXJfK48&#10;j6dJ47u/8QqW4eo49e98IqXGxk28oNrc2uD/AK/upiikOc06eeS7c0ND1724xU8TN6HkH9AQCB/h&#10;71ojK1FRTpKzSKpDqOve3+ClQRqSGa4449V/yfbiLGuphgkZ+zpHHI/iEDGOve3qlUggeInSD+ri&#10;5twfaNplQ9tetyH+Juve3TW40j0LcW4H9Prc/j22s4ZtLJx8+mEjIqSNVTx697YMtXU9IhaZxdib&#10;XPJP+A91LdxKDo+22xmmk/TH+x172i44K/PymOPVBTFrGUCxaP6kC/vwBJDEU6Fx+m2uNWkGuUZG&#10;cfn172Ke3sBT0cccEMYDsOXtchfoWLezCzgZFIoAGNegnf7jNdMzS4ANQB5de9ifBImPpVjiW2lS&#10;NZtcs3/E+11xcKgOo5p0SRW7XUhkOfl172mqh2nZ3Ym5J4H159k7trCiv7ehJBCEVUI4de98aeOT&#10;VpYCwB+h/Nvz7YalDQ9KJUQxEGvXvbvHTMUUXH15H5960n4lPRTKF11TIp1728QUEYCng3F3v9QL&#10;8+3I9ApUVJ9Oko1li4PDgB173maEBiI1BRRwLc3/ADf+vtxkqvy+XHq40gF2Pd6de9zqPEyVBRjF&#10;9TcXHp/pb25FamQ688PPpqW4BJkDfKnXvawp8ctNGHkKqV/sgAG44+g9mUMKRAamp6Dote51fD+w&#10;de9tuQyTKGipwfwNR/rbn3Z5JHBC4H+XryI8q1TFPy697YRK3655OB9Vufr7bBoaN0oTUrkEYA/L&#10;r3vBXZgQxhUa173Uk6rD6D/W92MyqBQ6SeHSm3hWXubBby8uve0PXZuV7+oq5Jv6v0gfQe0Ut5Gy&#10;stDUdGcNutCHFKGlONevew43NuyDG0c0tRNoVF4bVZmJH6QB7Lrq9SCJnkOSpoAOhZsWwzXt0oij&#10;qtM0409eveyNdi76lyVVUnyWjJZVXUdIT8AAf7z7ju8u2mdJHc1NcdZK8qcv222QRsBRiPzHXvZc&#10;clXPPJyTzcWufyfZMaHUBwrXofQW4UMx4k+fHr3tkN72/J/4ni3uoJPSrh173jK2v9Pz/if8fbgU&#10;+fWuve+OngH+v9P6fj3br3Xvfenm39PUL2/2ze/de697602PNvpewP1H+Hv3Xuve/Bb3IsOf9b37&#10;r3Xvfgp/1veiadbrTr3voD6jg/8AE/63v2OPXuve+wP8R9ef6e6Nk9axSnXvfrc2vY3t/sPbg691&#10;733bVyAB/vR/23v3Xuve+jY2NrW+trfn6W9+631730Rawvz+f8P9j791rr3vo8fXj37r3XvfiCLX&#10;/P09+69173737r3Xvfh/j9Pfuvde98mUfW4IP4/4i3v3Xuve+rWsT9D/ALe3v3Xuve+/Sb/W9r24&#10;9+69173x9+691732Ra39Pwf6j37rfXvfj9ffh1thnr3vr37qvXvfIgWFr3v+f+I9+691734Acjg3&#10;+lvxb37r3Xvfvr6fz9B/QW+vv3Xuve+yPpqPH0Fvx7917r3v2mx4+g5ubW/2Fvfuvde98gOeSTwD&#10;/rH/AA9+631731+T9R9SfoRwbHj3o9bXjTr3vlwR+Rcfjj201dXXjnr3vkthwbn+l+fdjwqOvGtO&#10;ve+iwtzcc/j6392FadeBHXvfBuRfgA/48m309260ePXvfY0k3tf+t/x78TTrXXvfAixP+xPH4596&#10;r1vr3vj/AK/1976117317917r3vo31Afi1z/AL17917r3v1/pfi/4Pv1Ovde99FgDY3/AK/63Hv1&#10;Ovde9+DXtx/r/wBB/Tn37r3Xvff5A/pzf6D37r3XvftQBsfz+fx/h7917r3vq34FiRzz9f6j37r3&#10;XvfImw/33+39+69173xve1j/ALe4vb/H36nXuve+72F/96+l/fuvde98bkWH9fpcf1P+B9769173&#10;7VY+ofT6W5/1/euvde98LkfQm3v3Xuve/Akf778/1Hv3Xuve+/8AG97f6r8/1F/fuvde99jm5AsA&#10;Pp+Cf9b36vl17r3vxPA4Xn6WBv7917r3vq/0AuL2B/4r791vr3vkTb88ji/P4/PHvRHp1vr3vlHI&#10;6MGVmVlIZWQlSCDfUCP+I961MuVNKdaY6suK+WevezIdY/JnfGwmioK2Ztw4FAE+xrpD5oEH9qmq&#10;jdgQPorXH+Htfb3rpqr3Ajz4Dz6h7nj2W5U5xjadY/prkiokSgqf6Q4H/D172e7Z/f3Xm/Y8d9nl&#10;IcbmZXSKfF5VhT1BL/imleySf4WP+w9mFvdK2gSCmMkf4KdYj81ey3OHKYeSSI3NvkrJH3U/0yjI&#10;697HkPHwFdbMt/qCCp/I9uszqnauK8eoUeOVCVkUgg0IpQjr3uBWYWkq42ZkV9dwT/Uj/W9tuagg&#10;4A6fttyubdwFJHXvYYZrbq0xkeI3W9yOT+eCPaxa9oJpUeXQ623eGnCrJg0697TcdEz6VZjfUfV/&#10;Z4PF/bc7ER+Gw861+XRy90q1I/2eve5FVjXkQAKtgpvYix/1r+yonTIzfhPD/iumoL1UbJ697R1d&#10;iyFc2IIvf/WP9D7ULKhoBxp0IbW/BYDr3tGVVIQ+phytrWBJ/wCKe1Qcsnbk9CaG4DLpXz697hzQ&#10;GRRdQtzbkcDix493fALA+XSmOWhweve4pp4yGQG34NjYj/D3aJmqrg49OnhM9Q5697YK/HlhpsxB&#10;P6tR/wB7HtWoMi0VqZ/Po3s7yhqKD8h172xyYmaNVZPySLXNx+b+7UKkgEjo0S/jeobr3vG5r6cW&#10;RiLfUEXBt+D728pUKVWvVlW1lNWz+fXvagwmfqg6wzxI9iBdRaw/1/aeq+GWYUJPEf5v8vRRum02&#10;5UyRNTr3sb9vZSIIqsrL9CfULc/Qrf8APtAT4cjHJxx8+PUY7xYSaiwNade9qyrjpq6ncelvSdPA&#10;uDbg3/1/auBYp1EclAG8z0QW7zWkwJr/AJOvewhy9JlaFnaooxkafllaNAJVT+hA+th7bl2pWQlD&#10;QA0r1Ie3XFjdALFJ4L+dTgnr3sEt1bmkhdocPTTxseJFeF1lRrchePdBZww68gsAKUz1J2x7Gkii&#10;XcnBHEEEUPXvYdU2D3fuCq00uMyE7TPbW6SLGuo/2pG4t7YmmCaS9FPnXz+wefQxn3Pl7aIazTxo&#10;FHCor+wde9mB2h8ashkPFV7pr46Ol0h5KeBx5HH1KM3tL46ioY0Cn0z8uoi5h96rO0LW2xxGRwaB&#10;iMfl172aDbWzdkbLp1p8Fjqd5ggElVIqvMzW5Or2ujlkeqrwPUG73zJzRzJMZt1mIXyUEgDr3t/w&#10;mOXMbvxCGGKWNqm8sbINMsVjqUj/AFvakoZTGslDx4nFPy6KtzvH27l25bUVYLg1yDUcOvexI3p1&#10;JinmEmCppCam6yY9iGWGQ8a4mYfoP1t+PZNuWwyTKZ7LKlsg8AfkfT/B0DOW/cG/EWndXHZSknqP&#10;n/S/w9e9lg3b1ZPQSyrJR+GTUQUYWFx+QfpY/j2TIk9vM9rMCmkcDw6nDYOe4ruNWSTUvqOvewar&#10;NqTU8/7f7LIx+nJ4P+Ht7WUKh1yfIdSRa7/HNHVu4Ede9rfASR03jjqkICAAz2udX+F/bUUUzszR&#10;r50/LoL7srTVeA1r+H5de9rifce3MTEstZXwseAIYyJJS1r/AKU9iS02edm1TCgp6/PoMRbLvN/I&#10;Ut4mHqTgft697DjOdpLVpPSYin+yVjpNdIbzab8lF+guPYvsLG1t0Qt2k8PMHoabXyIYZEn3B/E8&#10;9A4V+fr172Cu4K5ql2aWdpma5Mha5Lf6/tbnwzGKUr1KG02f06UjTSB+XXvYQ5aMAlxqYkk3PAA/&#10;xb8e00o0yFXIoBXqQtvYlqGlKf6sde9h1kZEkmBt6xdSy2sbfi/sDb00Tzr4Brxr1Ie1CcR957fI&#10;Hr3ttP8Aj7JgQcgU6NaUOeve++Pr79Qnh1phU46977+nNvp/xPvRxgdaFa46978DccX596OcN1YE&#10;+fXvfEg/8T7uKcR1piDw6976FgebEDn/AB54t7t1Xr3vl/gbXPII+t/639+69173ysSLm3H+HP19&#10;1Pr04AtaHr3v319P5P5v9Lfj22eFfLqlDXr3vu1uDzb/AHx92BB6sGHCnXvfIkk3HH9fx73Sg+XX&#10;sfb17378Hn6f8T78GFetHHXvff1B597LUNOq1pjr3v1yAPz/AK/v1PXq5NeHXvfR97AoKdU6979b&#10;6/7z/vXvfXuve/e/de69797917r3v3v3Xuve/fT6+/db4ceve+f+PFvz+TYm3v1OvHr3vsci4sPw&#10;R+PfiaCnWuve+QH1H4+nuikg9e8+ve/WHFvxf/fX92rRu7h14Y6975D88AW+h492oDULw+fVyfTr&#10;3vv+h/PvRFW7cmnn1U0rjHXvfIk3/Ta/4/xHvSitPOhz01xwPLr3vwHIB/xP+w/Pt3SK9uB8ut+R&#10;p173yP8AT8fke7EL8WevFuve+vzx/T6H3tfU5HXgAM9e99gc/W3+t70QG8uqt8uve+Y5/rwf9a/v&#10;Y4dXHXvfVv1f0P8At/8AHn3vrdeve+wb/Q/T8c+6mladUalc9e9+JPH+v/sPd1AJ09bAAHXvffII&#10;+h/qBf8A3n3rT5jz6bOomq8Ove+xybE/7f8A4j3alBUdeZlQVp173y034Jsf+KfT3bUuoIcHppzq&#10;OO09e9+BAv8Anj6A/W/v1TTAp02HAUEClfPr3vq/0H454P1P+A97PmV6oSxBZMde98uLEn8f1/4j&#10;3vSSanq4XVknr3vlf63/ACP9gPbXzPTGR1730b3HAP1/23t5QhGK46cBFO3HXvfaNe+q/P0HP+8e&#10;3qDrYPkeve+XGo/X/erfn8e9dX6977Nhb/bf7D349VehFCeve+xb6Ak3tf36lVz1TuK0oOve8n1N&#10;wTb+nuoBAz1sKQMjr3uQnP14H+2918z0mbB697zWuBY831fX8fT3sKKZ61173kTUSQDb/W9ugAAe&#10;fW8Dj173mHAP5txz9T/hf24uoAlTTpPI4JK06977tfk/TT9efagUIr0n+R697kLawFyeP99f3TSa&#10;U8uk5Ug1r59e98jcW/w/H1PHtxBpwD1U+dOve48jkjj+v5/1vp7URnOetx0/F173HJa/BtYXv+P9&#10;b2+vCnT1Bpx173xLX+v192GKjqlAOve4z/TVc/Xn3YqQR9nVgQMHr3vGxv8Amw/B/wB696qBnqvD&#10;NOve2+oa1uCeTyfd9fHh07HQnr3tlqGNz/r3/wB49suamh6MoRkde9tspPH0J9lMzeda56Xp8uve&#10;4rG59lkpya46c8+ve+HtL1vr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve+x7cjND1o9e9uVLLZgAT+P9b2KNsuDrUca&#10;dNTLrHXvYtbNyJiqYVDG9xfk+og/i/sZWcmmYFqHNfs6jzmOz1RF2z173Zl0pnhVUKUhflQHBufq&#10;Ra1/cwcvbghTw3anp86+XWIHuJt7JM00g0jNP21697NJRvdeT9SCLg/gfj2P4HiMdc6jwp1CU6rp&#10;oOve3qMXN7+mwtf/AHv2rikMYqRqNeiqZ2VewY+WOve89gVH9AR/U/4/T2YhpJWJI1CnDhT/AD9J&#10;W8VyTTV/hHXvfTG4J4tyePx/r/6/tli0bKafl0yQFoACCOve8bAGwJN/rxfm/wBbn3YKEQs4rmuO&#10;tMrU1Ede94wwsSV4BK/T6+3qK1Tk1HW2ALaFHD8+ve+vw30PH0Jt78ulgoIOPXpt0A08M9e9+/rc&#10;H6H6f8V91jUVND59J3TT59e95bL/AENgL34/Pt06CwI8uP8Aq+3pqma9e9//0dYSGmBAuosSeOf6&#10;/n3mQYGRy0mRTHXOuSYg1B63+PblHEqCw/1r/wBP9b3cPoVSgA6RvIzZ9eve8cxtYkkgC1voef6e&#10;7SSRhK+Z8+rxjr3uEHHItxb8kf737YC0b/L0o0nr3uO5FyBa5/1v9ha3th1kVhq4eXT6Dz697xry&#10;wve1jcD+o/1vfh2qTQcerEUWvXveS1rcW+v9bkfj2+qKG1OaDqhNePXvfLVYH68WP1+n+39vN4ZC&#10;hTx8/LrQHXveEvdlPJA+v5/23tLpDhlbOcU6cCUFOve+OtibXNiR9b3t/rj269Y2ofMUA63pA49e&#10;9yoywvpsQP68fX6c+0so00Drw9OmXAOT1724RgEWv/wYjn20F4lMCvDpI9Rnz697wEAHmxsSRY2F&#10;/wAe9ldMmsYx+fTmeve4sjkkhfSbf04/x9vq2Q1K+tenkWgqc1697iBCzA8W/PA+v5+nupj1EkcO&#10;lJYBeve+ZiJF73P+8/7Ae6OENVHxdUEnXveZI2PFrcg3IN/afwXOleP5jptnHGvXvfOaEqyluQBf&#10;/Gx/HtQiSlSpNRXrUbgggde94mRWVbDj8Gw+v+w9v11SBQKGnVgxDHr3vMmiMaSBb63Nr/4+3Qrq&#10;Kjh+fTZ1OdVeve+DG54Nx+P9b+ntM761KnPVgKde98ihcXsAPp9Lfj+vv0cUuosfIcOta9Jp173g&#10;YBb/AFH4/FuPqR7ZlLtpI4A5HTysD173hdFI5P8AgGJ4H+tf2yxQgsFr04r1NB1723TMQAFPNzyb&#10;f7C3th1FafLpZGATU9e94CV+pJFvqT9P9j7aPAafLp7NKDz697wef1Nb6knTa1rf7D3o6qVJBHTn&#10;h9vXvbXK7Wbmw1Hi9rf1v7d062xXA+3peiCoPy697gO7xK2m1mB/2H+Ptlw7jGAOlSIrEFvLr3uC&#10;srrbUS3N+Lni/I91RmWNl6VGMEYHXvb5HK3jAXgMQT9RcH35WdZe4kinRW8Y11bNOve8ckbuHuSL&#10;ckc8j/Ye/GbtUUrXh9vV0dVIp1723PII2XQCp5ub/n8e0zu0YIkAJPl0tVPEB19e94TUNKGLHULE&#10;WN/r7YIzUY6usSx0C4PXvcEKwAAFr8EW/HurioUU/MdKiampPXvfTsivGgFjY3uBb34yqta+XW1B&#10;Kluve4QDOxJAN2t/vP49upUsCc46U1Crjr3vlUw3U2HCgarAc8f4+2JwKj1HWoJKNnr3uBEiM4Vg&#10;LjkXJH+w9tqqliGanSxyypUefXvfpzpIK/Qcen63/wBb242itVH7eqxdwo3Hr3vGJANZN7Mtrn8f&#10;19piKHq+gmny697bKgxkiwuVJOr6/wCHt1U1ZY0p0uhDBft697hn1f6+oW/1v8ffiS0oXyp0+Mfs&#10;697coZWuQTYAWH4uL/T3srgDj0jljU8OPXvfPUhkDWJt/Z/Htte0sfPqtG0aR+3r3vkrctYWJb/f&#10;X93dtNC3E9aIJAHXveQ21O7/AJAHFj9Pz7bIUgD59UFdIVeve8N1ZwgF+b/Tj/bD3oqQD/qr053K&#10;pPXvfLwknj9X1tcj/X4Htxe18+nWjIAM8Ove+bShCFuRxZhcfU/63vRSqCppnqixlxqx173kXkx/&#10;gagef9v9Pbcml1KUx1RqUP2de9vFN6W1sofk6SPxf+vtLGxR6Nw/ydF89WXSppTr3vt2Z5Qukrzx&#10;/T6f4e3i8ZH6WB1pQqoTWvXvfMAIw1P/AF/xuf6H2lGnW1Dk+vVckYHXvcfxFp/TpPBY2I02I49q&#10;401sNXkOnvEAioeve4U5Im0qbix1kf4fge/OTRfDGK56VRgeEGfr3vJEupSyamVOWv8Aj/D3dyHR&#10;goC06blNGAbFeHXvcWWLWGlvpDOAR+Lfnge2khYsNZxTp+KTQQhzQde9xfDGhlcH9zTpH1t9OOfa&#10;F0CrQ5NenxK7BVI7a5697hzLIFjsfUL6zfj/AGJ/Htv1BJz0pi0VNeHl173DuCSG9RY345vf8e7c&#10;aLTpQQRlcU69788caSrZTY2DX5/2I92RBQNxIP8Aqx1sMzR5PXvcppWRlERBX6FmPP8AQ8e1E8p0&#10;sAPy6Y8MMtZOPXvcOoYK4kD3kDC5H0+vHtOUYEGvEdPxKWUoRjr3vLLPLcu3PoBvwR9P6e7ICyAV&#10;8/PqkcSUouM9e944K9lBUr6G/Ufx/vHuskbKzAHHV5LUN3A5HXvcmnqGEpPjVk/skfg/Xk/63uin&#10;uUHOOmJoQUwaHr3v2TncaSqKqOo+g5U/n24WUL2gZ8+t2USGoJqR173BiBlVFXWWHIsbA3Pu36gj&#10;JGcdKpKRsS1KHr3vOqTAnWwUhgqqObg/63ttBpI1mtfLptmjI7RjzPp173Mq4i6L42uNPIuTc25B&#10;PtxxooONT5dJbeTSxMnGvXvcGJXA9S6VjP1JNjf+nvwFdVelcjKT6lvTr3t0lLTQKyH1J+AL6h+f&#10;V7dCOVUgcB0hjCxSEP5/y697b15RkLIpseSbsB78qlo6cKH5dKzghgMf5eve81MPHGV1qW4Ktc8G&#10;/wBLH34ghiY+m5j4jVpTr3vjPURAXMXku1mYED883Hu3iElVYZ9QerwwyE1U09B1722VM0UcgEcW&#10;heDcWIueefdmZAuFoa8c9GcFu7xUZqtXr3t8xk9NUwE6Cpj5kA/Iv9be6BEbUDT1x0TX1vPBLk8e&#10;HXvfGalo3u8TDVq5Ujm5P+Pv1VBXRnH2dOQ3F0KI+fn173g0xKtjcc2uDa3H9fewoOTjpQxYtTr3&#10;uBKIhdNSt+Qbf7cg+9moqMHpdCkhXxKUr173D8DeoJY83IHH+w93BBK6lr9nRiHUAa89e9vWODEm&#10;NwpB4A/PH0+vurZxwPRLuOkZU0697czApJXxBfwbkcn8Wt7oR+EmlOiwzMB8R6974tQIh9RIQ2sq&#10;8ge7aKU/w9OR3rMDp4/Pr3vBU0ToQyAMCLAf0v8AQ+6qe0lzivSm2vUKkS+vXveFIqylkjeMre4D&#10;KRqBX8g/096MhyFyOnHntpo2WUV697Uy08k6LKVUFeCFI4Nr+69zBWHQea4jhbwzXOc9e9yo0uo9&#10;QBHBB5J/HvRYmKhJY16Ts4rpz68ade9y40QoVAW9uCfpf82t7fEYWviGn2dJpCRJqJ697hvTgEgE&#10;fU3/ANf8e9PGQVKmtelCztQV4de9xJ4iv0/oeT+T/sPadhqWjGn2dKoW19e9tqElgpve/B54H/Gv&#10;bZVg1Tw8s9LHWgx172/UhAHrUOn5B+v+wv78pqRq4U6JLkZwaHr3ufJSxyqJITY8XXm30/I96kI8&#10;OpNM/b0jjndG0yCo697wRRKTZ1Btzdfr/sbe/SeGUJYZpx6feQjKH9vXvc+KmimjkVLMeLcWYD/H&#10;20KGNVFekck7xuGbh173gjxzRSa1kKspNiRwCD9OPe40eNS1B9h6da8EiaCKg9e9qjHClrCkNeqM&#10;7HSst+APpf3ZWLIdR00z0R3nj21ZbUkD0/yde9yKvEtTalp/3YQ3BT1XB/qB7s8ZAUpWjfPpq3v4&#10;7gAy9rfPr3tuaktbVZbn6MhB9onRmBq3A9KxccQufsPXvbhT0JBUiIkE+m1iP6kc+/cQdFTjpLNe&#10;EgqW697U1DSCFtcgK2ubcG4+n493UgadVQRw6KZ5vEGhcnr3uPUBWkYobi/5Fv7X1/r7sI6AsRmv&#10;SiGNlj7x/Pr3t3pKKodAVDFOPoAb+9OwWQiPNPLpHdT2wOMt1724nDiTk/X+0ApJ/wAf9f35Qz96&#10;mh8x0kS5eM1J697eKHHeIlSfTa4Gg/X8cn/evdGBzqPn1WeUTJQE1r8uve3uOFVAHpAtY8X/AODc&#10;e22uOIp0nCE10jNOve5StGovf9JsSCfp+B7Z1VCmn+fptbaUuBxHXvbFksxBS6wrF2uAFHLEnjhT&#10;9fdAuDU8Tx6EO37bJMtFGR5+XXvacWhqs1MJZ1OlWuiWuAPxYf1P59vRQAyHWc0xTh0fx3MO36lh&#10;wwFCevexDw+G8IhjUC4tqUDgE/g+zKCDUV1f8X0H7u6Nw9WJPz8uve19T0S0nJSzEAG1+OL29uSu&#10;bcMT0UE04mp9Ove8tVcoLn08cA8A/j6+ytnLE92rHS+yjPial4Efn1721pbyD08A/wCsD/Xj2yvc&#10;RnPRwAAoI49e9uPiRRqI4sCAP6D/AAHtwRMAWbh0llEhJpw697c6Zo2ZbKbfX/eLE2Pt0KFJNcU4&#10;dFTRyGviY697UlLAj2UXNyBwP9j/ALb29AiylRTB/b00kDECh697foqWlgUF1UfUm9iP62P/ABPs&#10;wit4Y9QbIJ8+PVgp1f5+ve+6jLU1MgEZQNbSLD8nmwA+nu0lzGnaAR9nDqssKMhx69e9tU2YV0Yl&#10;jq/Bvx9Obn22XWUpIfPoq8KsoXA697TlTkgCTHybjjj/AGJv787LSif4elcdo5fQueve2aprH/tu&#10;bfUrfm9/p7Ty9rd3GnEdGUtsAwVM0pXz697T1bXF73uLX5BubEfT2nXU1Kt8Pmcfs6MrS3GkDFf2&#10;de9hzuXcdHiIGmqZtA0nSCbPIbcBQf8AefZdfX0NtGw4ufPoWbPsFxuMgREqK5P+z172THsPsKXI&#10;zSBZSkKlgiK1wF+lv9f+vsG7luxuZiI6VpQ/L8ushuWuXINujU6aOR+z7evey2ZXKPUvIdTcnjV9&#10;f6+w7Lq7c16kG1hRFGOve04zFjcm/vS049GDeQHXvfDnjj/X97p1rFMde9+tyT/sCPx/tve+tUPX&#10;vfVh/wAVtx/vXv3Wuve+IuSf8P03Fhx9Pfuvde98iL/gf6/1Nv8AD37r3XvfQuOFAH59X1/23v3X&#10;uve+JF+Q3+BJ/P8Are/de6974kWNvfuvde98hwt/p6h/sR/T37r3XvfI2b8H+l/9b88e/dWGcnr3&#10;vrV9OLj8m31/2J9+68TTh17376WJuRe5/ra3Hv3Wia9e99fQeq5JBtfm3v3Xuve+geeeR/j+P9v7&#10;91rr3vv8Dlf8b6f9h7917r3vrgEAc/g3tb/Ye/de6976C3vb6D8nj37r3XvfX4+n+x9+69173kNv&#10;9VcfW1wef9j7917r3vq1iv0sQPqP9v8AT37r3XvfrX0j/C5/1vfuvde992N/r+k3/AFj9fp7917r&#10;3vw4+vqJ+lrW4+nv3VhWvXvfQI+lgP8AH3VgTw619nXvfIkD882tf8e6qamnXiRwHXvfAfTnm1v+&#10;KD2517r3vu6n8/4D6f8AEe9Z6t29e98ja39ef9h/rn23XTx68QBnr3v1xf8ANh9R+D/S1vdwKCh6&#10;0ONeve+v8B+STewIHu3Wjx69764/xv8AUkc/7H37rXXvfLUDYG4/xHH+x9+x1vr3vrV/T8Dj+l/p&#10;x7917r3viTcAWP8Aj/r+/de6977uP8P0/wBBa9vwffutde9+UgDn+v8Avvp7owJ4de6977JHI5H9&#10;D7qFIz1apHXvfBmAH5P/ABH+tf3fu6qD69e98Qbi/Pu3Xuve+Gr+l/8AWsOf8ffuvde99G4sePzb&#10;T9Ln+vv3Xuve+7gfUctyf9h9OD791vr3vjqNjfm9j/vPv3Wuve/auOTe/wBRa3+sb+/de69765IJ&#10;Lf7C/J/2Hv3Xuve+9XBH+83JH+29+691737V/gOPpb6D+vv3Xuve+QPN7gD+hPP0/wAffuvde99f&#10;2R/rkH/E2uPfuvde98Cf6/763v3Xuve/e/de69797917r3vsf7a/+++vvRFRnrx6979cWsB/xPvQ&#10;AHXuve+N+QP9j72evde98r8jkH88e/Dh14de99H+vvVfLrZI6977Jv8A7b3sDrwp1730zcj8fj+l&#10;/futnOeve+7/AJBuP97/AMPdTXh1o9e95Ip5YZFkido3RgUdSQ6MDcMrD6W97q4OpTSnXiFkXRIA&#10;wPqK9e9mF6++SW/dmTRU9ZV/3ixEarHJR5Ny8yQj6imq/wBakfj6j/D2thvJY1IbOfy8v9Veom5x&#10;9mOUOaoHkSAW9yTUSR9ufmowQfOv5de9nq66+Q+xt+qlCmR/gWYIA/huXmjpxKxH0patiI3N+LXu&#10;f6ezFZ4JGZVNP8H7f89OsR+dfY/mvlZ3u7eL6y1GQ8YJYD+kmSB8x172MdVSNUwsRMjqQCACG1au&#10;eCPb41IVY4FKjqJ45DayhZEKEetRT8j172wnDLEy6wVH1IHI5P1t7o9w8g7jmtOHl0aDcWYECh69&#10;75z4xSilDbTYgg34/Oq/tgoWdtIFPI9UivSGo3n172w12P1QyDxA+ofXg/Xkgj8e6aVShPHo1tbv&#10;TKKNTr3tLT4GOR7+L0st72PDD8G/uupT3KadH0O6ui5bI697TmRwH24H9TcAW4A/2PtyOarsrZx0&#10;cWe7eKeve0zPjvExUgXa5/N+PpyPe1IDgr29Hcd3rFQeve2OooZEksS2k8/k8E3/AD7WwzNSta9G&#10;kN0rJ8+ve8hoVZUuobSb3H5P9R7UidgTjqv1RVj5de99NjIpFIMakk/Xm4H597E4LAk8OvLfSIag&#10;9e94YcZS0kvpS7fX6CwufaWV3Yavn/Lp2S+nuI6E0697ewsjKBDdQP8AU8D6f4e6edWHRWWQE+Jk&#10;9e9vuLq6qK8bMSpNvUf8fx7UU1smngB0VX1vBINajPXva0p5A6+OZBKjqAQfqL8fX2Z25CwH7f29&#10;BuZCp1xHSw9Ove5Mu2tutCshx9KZSbs5jQtY/wBSfZRuCM0jvD21UD1z0xHvW8CRkEzaRwFT173g&#10;IpccjrRwwppI0mNV4/rY+w66BZkVyWNOnq3F2wNy7N9pPXveGozU7AIrMvotbng/Q8e7rG8ikE4r&#10;1eLbIgdRFc9e9y8M08xLSuzcgD6/7G59m1qpinaIfw149Mbj4UeEAB697Mb0ZtafL7y/iBp3kpcR&#10;BLUSl/0FmjKRgH8m54B9mkYBcSBa+Hnh8iKZx1DfulvkO38tfR6wslwwUU40qCevezE7wwySQSGn&#10;IhnZSEDv9vKD9SEcfj/D2nF8RHJDX8WRXgT1DvLu5Mko8YakHy1D8x172XHcu283HQzzx0U+UlsS&#10;tFPKGLD+kc7/AFuPp79LZ/UoWkDNj7T/AKh1M2yb3tj3KxPKsC+bqMD7VHXvZPd47ip8TVz00218&#10;pj62NissddE0UaP+FSVhpYH+oPs1g5ZsTBFOjeIWGfl/m6yK5c2abcIVmjvopozwMZBJHzAyD172&#10;Ae4t4bgrhLEhhoKUghY6df39P0I8v1/2I9oXsrfb6ra0J1Zr/q8upY2fl7abYrIayyeZY9v7Ovew&#10;4jzNRTtpeaVtbWcO5c8/Vrm/vYuC0hAJr5+nQzbbY5qsqjHoKde9zUr6ie601PVVLtZRHS08s0hJ&#10;4ACRgk/7D2pWVk0nVQHhXh0mNrDEQZ3RAPNmAA+0k0697X+C6g7F3QROcRNhKPxGYVGXvTSPGRf9&#10;umezk/7D3tbqVQXJoQck8KdBXdPcjlDYR4QuRdSVppi7wD82GAPz697AbtGmfbuen2zBW/cCjiia&#10;snVVTXUSLqaMfmw9kO5bxKxMUDVAwa8epg9vpY992hd6mi0+ITpU+QBwfz697C762vz7DpJPceJ6&#10;kpe3C8Ove+rD/iv+x9+BI6c4L8+ve/f0vccj6f19+HE9N8Sa9e9+Or/D/ffk+90BHXqY6976CkfW&#10;xFvx783y49e4de9+0n/XH9Ln8+9j58et9e9+AK3uODxx+P8AEe7de6975AWB4uP95uOD7917r3v3&#10;+P8AvB45v7916tePXvfIf1tY+6+fW6nh1733/T+vvRApQY63Q0qOve++P8ffgMdaGePXvfXuwA60&#10;ePXvfve+tde9+9+69173737r3XvfY/xvb6kf1/p7917r3vl9bkfU/Tm5Fv6+6n0PXj1730Prb6+/&#10;aR5Y61Tr3v1rH8f045/23vxr6cPPr3XvfgB/UfX88ce7db6975Af1PH9Abi9/fuvde992+tvrc/7&#10;1f3U8evHr3vsf4+9Vz14de99/wBAffqV+3rY49e95bXPH++/r9PdhRQa/wA+vEimeve/Wt/W9/z9&#10;Lf1928QFsenVfOmOve+z9T/S3+w9+VlAUtx6pnHXvfgDf8f8a/1/bpkVRX16917363H+xvb3vXQV&#10;9evde99/mwH/ABT3XNO7rwr173y/oPpbnj/be9YPWvPr3vxB4sePqfbnTnXvfMfQm1/6f6/9fejx&#10;6o1a4NOve+rf4c/4cD3XBx1U9ykA9e99EN/qrkf4n/Y+7R6dXDqgfNaYH7eve+QFzx/h/vXuxwBQ&#10;9eV9QGnHXvfrc8f4/wCx49201x69bdge1hx6975W/JB/pe/u5WrBieA6q6trDKRw6976+htx/t+T&#10;7oTgD06YPCh8uve/WX6/n/Y/7H3fWyg063UlKgUHXvfgLi5BFvwPp/tj78S3E+fXiQ7BR6de98/q&#10;St/6W/ofdCKqM06ZIJx1732D9OAePzb3YA5CnqwBz1730Dax/p/Xn/eT7ez5deqfw9e98iT9Bfn/&#10;AH30HtshhSp69nFeve+XAIuD9PejUg0PXiC1V6977A0GxN7m/H9P6c+3NRIz1oVpWlOve8wAI4HH&#10;+w91rTj1ruWmrP7eve+a/QX+h45v/sB7sePTTZPXvcgfReeBxYfk+/ICTnqvXveVQPovF+Tf26AQ&#10;tD1pmCqCw8+ve8ii3Fyb/Xjj/XHt1AFPSZyNZPDr3vOABYj/AHn241VOkdJ5NQOivXveRR6v9Tcf&#10;W/B/w90qSAD69MscAHr3vnz7UCvVeve4zgH6AAg/m4492UgNXqwNOve8TEEf8V/1vaquNI6drjr3&#10;vA/9P8B9AP8AY+7VI4469Xr3uOwB/NwObcfj3ZQa5PXs0697jyEgXXj/AF/p9Px72+aAH9vVeAz1&#10;7221Dcc/i3H15/wPuqgHVmvSmFat6jr3tlmIufp9TyD/ALwfbUjUXV0ZxitOve29/qf9ceyaZq8O&#10;lig8eve45+vsskNT1fr3vr2317r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e9jj17r3uRC1mX/A/7x7N7CRlcAHqp&#10;ypp172ucFVGGeJ1OgkrYg/QX/p7GtrLrh1HJU9BndrbxYHRs+fXvZ6ukNwmGrpEElgx0uCbg8f4/&#10;4+5O5eu1ZzHUUoKU4/n1jT7hbSs8EuscBjr3uwXE1DSRRtwSyBhYgjn3LdlUxrqArTrFK9gMEpjb&#10;gfXr3tURsTe5vcXItwOLD2YlNK1J/LokmjkCE6qCvXvc1RYf42sbE2J/xv7XwyKQSPTpPrqag0+3&#10;/J173yCqdIsACfwOLj/H24+jtZ8dIXkckk4A6976ZL2I5PIF/rb8j2yw1IdGc9VWQUpJUDr3vDp1&#10;WX8gH6D6kfS/u8TM9VYUp08SVXWppXr3vnpA4ABIF2tzf/Y+76Qhy1a8Oi9zqPaeHXvfVieVC8nk&#10;f1H496AdOOR1Rhp4nr3vloB55sv+t+Ta/u/fStOq6j6de9//0tZa6qq2H1I9X595pMys7D5dc3gG&#10;JqeHW/x74tMApsL2uPrzf/D2woNMj7OrLGSRTr3tvkZme4YgEfn6X/PtowMVJHr0rVQq0PHr3vHY&#10;m2r8Hk+7BKswBPDq1acOve+BQlrhb/717uIl0LXDfPpwMqrnr3vkiWYX4Fvp/j7acLoIIrnqjNVc&#10;de98nFl4t9QL/wCv/Q+7Jqcmo7SOqKanPXveMg3JuGBH0/N7e3fCGBwA6eDAD/VTr3vEVvwLj/Af&#10;j3VYRXWD/s9X1U8+ve+QWwBvxf8AP190lakukZNOtaq8Rnr3vu4XUb/gW/Fzf2jlejqOJPVaFuve&#10;5kLsWAuFAAv9efx/vPveoR1FBUnpiRBQnr3vnM6stwNN/SPp9f6+7MATXqkakHr3uA17sDxxzb/e&#10;7+22qACMgdLKgCo697yQ2DAaeP6m3P493MjBSpFQf5dNSA0r1725FVIB4uCPwP8AeD7eqFY1zjpI&#10;C3Dr3vh6QZAQTbnkfT8+0erWykjSOt0Y0Neve+EnrYf0AsbX/wBhb2+ig1Hz6uhoD173iKhQLXAv&#10;f6An/b+1dQWrxoOnASxr1730AWDAC6k8EkE+2HlY0ABFf2deJApXj1737xfjn/DgW/2PvyxtpOr1&#10;68X697zqoCBeL/0A/r7fC1Oo5xTposSa9e9x5kCj9N7gn6f8R7L7oeGFYGpPl6dOxsSeve2iofkD&#10;6Dm97/70PaIl1Bzx6MYU8+ve4EjheSSR9Lc3+nJ49s0oxYZqKfLpWiE4Ap173CeRSpUmxtf1fX6c&#10;D3oq9FIFB8j0pWJh3eXXveIIyAMvBIsb/n/X90UGrajUdX1A4PXvcNlZubXB4INv9jb2rQlSdOCR&#10;0pBVRjr3vDKir9QLEWH+B/wHtiSfQVQ8Tx6ejcscde9x1iUi1rkkH+hHukoDKWXAH8+nDIVNeve8&#10;6vpSx4APHAtYe3ToB8Rc4p8+mSup6jr3vC1aNTqL88C34v8An2hUJgtWtenRbVAY9e9t7C+trkk8&#10;2P0/x9sOzMWp0sBAoOve8sdOxjF10k824t9OLe7qq6aVr1R5hr9eve84p4yZSbEogIA+l1/PujUC&#10;pHwFemTOwCinE8eve2SdbMWA4/w5t/T6+2GUAstejONqinXveNBcA8i/tQJEApSn2dWY+XXvfclw&#10;pvYi34P59pGYgBj5nry+VOve2lomVmkAPJubG/8AsLe2qiraT0Yq9V09e9+ZToY3+hHH+v7dUrq0&#10;/LrQw4697iMCxKm4sOObf7170FUDuyCelANKHHXveBoiCQSDqva9+PfgMMDwH7OnA4PDHXvfCOkL&#10;k2sTyB+Lc8W9uONXahpivVnnC8eve8ywsFa9gQbFvrx7TxsWUMa8fs6bMg1Y697yRqOAf6fUD+nu&#10;2hss2R1p2NO3r3uUlOdBNwLte44Nv6e3GC8SaY6TGUE0PXvfEITcKCzW/oPp7aADAL6dW1VyeHXv&#10;fccf7o1LyAb8f4fXj3bQzVAPDrbt20B49e9x2ldJNZ/SLrxf8n6+3GAD9x8unBGGTQOPHr3vkPG3&#10;L8c3PHN/6c+2yxUKVNetUcGi9e9vcVJfQxtpcCxIuQLfj35kBqxOTx6K5JwKqOIPXvc4RJENCeor&#10;yP62/r7TyrQjzx0m8QyHU3Dr3vASpJY+lh9AD7TtEqiqcT07U00jh173xUeSTSF1t+P9f/WPvwGT&#10;rFadeJ8NNRNB173549AN7hywB45AP0+ntWrkEJTiOPW1cNw4de9xXi8bFjZRYk3HPI9uIFoKcK9P&#10;o5Zade98IKhQpjCjSxJYn8/7b355I0Zhg16vNCxOv04de9w6guQ+gWW/A5I91dTIvGlBw8+lMIUE&#10;V4+fXvbbESFIfk3PJ+nPP19oo42buAoa+fSx6H4eve8yFWfQSuhlt/vHurRBS2s58umzUKCK1HXv&#10;cJIY1qLgiwJI4JH+PB90WmsBfIdKWldoaevXvc140YGT0m30v/tvboVNIY1Jr0mDkdn+Dr3tvkEe&#10;hv2+W/1J/p9be2WIjJby6VoWqKnHXvbQ5CNbSxUN9G/rf3sUY6iPLoxQalr173PmvJbwrzpXUD/T&#10;8/T3QHSojrXPSOKiH9Q+vXvfRAjjGpbkfiwsef6n28wXSc9bWsj9p697kU00XgbXbVqLAWAIFuOf&#10;dSyAqqCmM9NTxSCUU4fb173lYGspj439cb6mUgXCW4vf2nLvoBwQT02KW83cMEfz697amkkiKXcI&#10;GJtYW1W+o92LOobzpx6XqiSKaCtBnr3uVFISxewYE/77n3dWDUanl0y6D4Sade95o5n0lEUKysTY&#10;8nSfz7eD0jFPXplokrqY9e9w5qiRJtLSftkfo+oJt7ssj0fTxPGo6WwwLIlVXI8+ve8sWQa6ppHj&#10;J5C8Xv8AX3cOzU1ZFOm3sQe8HPz697hlovuCRIyL9ArAm/PNz7ZCgHUozX+XSkIwhoQCeve5gVVd&#10;ZDOmi3+bK8kni3Ht9gDXPH+XSMmqlNGfXr3vnPDG8RlSRUVP1Dm9z+QPdmjK6SpB6tBI6OIypJPX&#10;vbW8Cyx6hMeLqbAtf/H3t11KCuM9Gcc7RtRl49e94KOaakl/akNvryPqL83U/X20Kh3FMevSu4ii&#10;uUIlH2f8X172q00VUfmRNNhaUG1tX1LKR/X3rSQR8/5dBxmNvL4ROPL/ADde9xmiZAwF3W36XF+f&#10;8D78KaQDjpSro+KUPr1722lIg2oixvexH9Pdyifh6M1ZitOve5yQxyr5EUgD03HHP+Pv1CMVz0hl&#10;leGTwnPXvbrRQN5V1IGUc6h9QRbj3UEjj0VXU58InVmvXvanmxkdRCkkTAOvLr9Pxxf+vu02p5C8&#10;dCoHQej3F4ZWjkFQeB697gLTaXKysCOP6cf7f3dWZVoxqD5enS1rjsrEOPXveZY4r6Tc/wBDxb/W&#10;96WPsqw1Z6TtLLTV/Lr3vC1KwYjSAL3+l7+23RxIT08LoGp697z0kv20nqA0MbaeOeffgw1jUcen&#10;Td0guUBU5HXvb29IP87ELo41fTkf15928N2FYvXonW5xoc5Bp173FMJQqRzf8D8f1BHtkSOWKnj5&#10;9LVkFCD173iWEtqvYFSeLW/x+p92U0dQa1/l054uQoyD173hkTVwfV9fbB1hTqHn5dWSUpgGnXvc&#10;NYbMNQFifSLcj3po3OelTz1Gkn/N173MEXH0HP8AThv9b2zKrMygcPP06RM5PHr3vJHrQXDFbG2l&#10;+QT/AE490Cq2IuI6bfScEV+Y697lBkYAhSHP6yo+v9bj2odUeopU9M6GFQeHz6975xTGJ34Fx+Tx&#10;wf8AEe9KDGFJ/D028Icde9yQ7PyLkEXP0P1/I9675BqXA6bMYQVPl173miVgVIIAv9baSD9PqPem&#10;OSB3Yp01IVI08eve3unlqqeVWQs4sL39SnjgG/vQEqFUc1B4AeVOiuWK3mXQ+Ps49e9qymr6WqtH&#10;XUaC4uJAn5/rYfX254YdalaMD/L16Ip7GeAF7WQ/ZXr3t+agiSJZaaJJY+LFP7It/qRf27oAYqM9&#10;F8dy8khSY0IHXvcaOLUXIiXUfSqlyLn/AB/1vaPWGIIX4elylU0uGr173Ihw8bMHYEMT6l1ekf1A&#10;t7tUfjFPz6de/cDsH59e9qGGlhhChRZLDhST+OfbXggFiPMdFUlWYu/H59e9zloVYjTYcA2PBtbj&#10;22sYDAg19eqxNUgcT59e95H8UICh9VuLWtc/4N78yFv7M1+zpfBbSzYAHHr3tqnr0jdjyACFAsxP&#10;9PbbxEjHRvHt+ToxQZ697Za/LiFFXWV8p0qF/VqP049t6AzDy6UW1mjSgft697y4jAzVsn3dawJZ&#10;gY4gOY1X6kn+p92SBJE0vk16curxIojBb/YaHr3sQ6HFKpWKFQJGNgwuQoP9fZnDDrOljQU49EEl&#10;w4q7tj/D172taWijx0fIDyN9Zfze309rdQiiC1wOk3iGZFqaDNOve+Mkuo3ALBSQfr/vI9kU7F3J&#10;Hw160IwOPH/V59e9w5ZTIDxyPwvFh/re/HJrTo5tYfCfJ8uve+VPAZXXT+SAPryTx70sOoqf5dLz&#10;IFQGQ8Ove1EmFmfSzNpReTcXB5sAB7WLaSsupxRR+3oskumm1Ii09DXr3udDj4oSC7A6SfSOAR+L&#10;j22YxqL+Q8j0wNbNpY0697do6pIVtHGL/wCq/pb/AA9q0nKoukUB6VJD2goOve2rI5SXkaiqAcng&#10;/n8D2mkmZic9KPDUjPHr3tPioeeT0FmCnVrP6bn8W90VdTVJ6SXPgrUUoade991U6wR6pWtf+zc3&#10;Pt0DC+JVaeY6LY4vEK0XIPHr3tgnyVwfCot+b/Vh+R72ZdeE4Dz8+jSKBQulWyeve2qsyAsbMQbX&#10;IvwBe/HukiNqr0uhtg0vbxPXvYU7v7CxmBjkHlSWssbQhxpRgP8AdjeyW93SK3WiGrDjnqROX+Tr&#10;q/ZZJFITBJ+Xy697Jrvjsiqy80jvUMyksFUX0r/goP0HsC324SXKuONSD/q+fU8bJy3bbZa0hShJ&#10;rXj172AeSy7VLt6mJP1JP1J+n19lrsGNTxp0NILcAdy9e9p9mLNck/X2yP29KqCmOve8ZN/xb8e7&#10;gHNetZ6976Fx/j7t177Ove+/wfeurA46976/1/8AD3vqvXvfE/1A5F/qT/r+/de6975XFv8AYfj/&#10;AB916sBQVPXvfhb/AF+f9c2/r7qW8qdazXr3vxAANx/j79+fXtLE46974khvx/vR92rTj1bAHXvf&#10;G1vz/sPetXVRTz6976B5ufp/r2/3r3frX2de9+vb6cW/FyQf9h791rr3vwc8njn68e/dbFBx6978&#10;WJv9Of8ADj/Ye/deND173x/pbj/Y/wC8+/da6979f8jjj+vv3Xuve+wbf8UIB/3n37r3XvfV/wDY&#10;f8T/AK/v3Xuve+/xb/X5H59+6917317917r3vlfgW4P+Bt/sSPfuvde99X/4pa/4/p7917r3vxPP&#10;Frf0tYH/AFx791vr3v1/9h/rcf7H37r3Dr3vj/vPv3Wuve+yf6n/AIp79175de99XH/G/wAc/wCP&#10;v3W+ve+9QH1/r/sPda91OvcD1733q45/3n/H22QSet19Tjr3vv6fj8/X3sNVuvVFcde99avr/vv9&#10;v7uDXh14nPXvfeoj/W/xt7rqBwOvUJxw6979fj6/63u1OFOveXXvftR4t+Bz/ifyT7317y4de98S&#10;35/2N/e+vE+Q69771WH0/wBj/X3Rga160R6de99XH9QP9492HDrxx173xLfTm/IFxa3+t7314mvX&#10;vfC/15HF+CLDjix/4j37rXXvfRIIAtz/AKw/H+Pv3Xuve+r/AOt+D9B/tvfuvde99X/23v3Xuve/&#10;Xv8A7x/vHv3Xuve+gb/T6H/ffT37r3Xvfvfuvde99+/de69746ha/wBObf7H/Ye/de6978Ta/wDh&#10;/wASPfuvde9+1C1z/hx+eRf37r3XvfRfi3PNyP6Djj37r3XvfSsLcnn8/U/63v3Xuve/XuCLnn/D&#10;3StG698uve+iwIsBf6c/m/u/Xuve/az/AE+n0/H+3Hv3Xuve+yx4H9R9fyLn3qoPXuve+tXA/Nm4&#10;v/T8e99b6975aja4Xn6c/wC8296xw62K0qOve/BvoP6/1/3m3ulAK9aFOve+ieeL3/29v9b3YcOt&#10;nhUde9+PJBFiB9fpz+T9fdutde99avqF/wBf/Djn36nXjx6976DG/wCo3P8AgPeqDr3n173zJN7D&#10;8fU/1v71gDrYI8+ve8iSsjKyFgUIYMpIIsfqCDf36pBpXj1VqNUeRFKHr3seevPkX2DsF46ePIfx&#10;zDoQrYrMaqiPxcBlpaj9cZA+liR/h7W295JCUjWlBxrkf7Hy6iznD2f5Q5uQvNAIZzwkjAVqnzPk&#10;c+o697PZsD5L9bb7amoK+YbWzEyBfs8rKqUk0xIGimrzZCfyA5Un+ntXFcQTRZOl9VM8D9n+z1iX&#10;zf7Cc6csiS623/H4FJyg7wPmua440r172Ys40Swxz0zrUU8qApJGVdHUi+oOlwf9h7VCLSSQcr+w&#10;/Z1Br3EltO1tdoY5FNCrAg1+w9e9tVTRrGrKyAXuDqN7/j/b+7vE66Wphx0rhuWkIZT172ySUmmx&#10;C3t/hfn/AFh7SS2zAahw+zozS4r59e9sGQofuFBaMcfX6jj2zoCsTwPRtaXXgt8XXvaNr8THcHRb&#10;j+vP+w92oagHz6EtpfufPr3tL19B6bqtgP8ADm4H9fbqEgY416O7S8qaMc9e9p8mWIHUnp/s/T6j&#10;/D2/JrLFfTo3ASTgc9e94jWJpIIsSfwP9492RCSOri2ctUcOve2xpi8qtyPoOf6X/B9rdPbQ9LhH&#10;pjI697UlDKswCqpuODquBe319pxGwbv4dE10hiNW/l172+09OQ7akAswIYfjn8+1AAUqw6KZphpF&#10;Dg+XXvajVvAoINyRcW5/Ht2MNLxHA9FBXxGp17221VRU1AGl2XTe5DaTp9qZYIy7afTy6WQxQw8R&#10;1731R0dRMW9bNyLXYm/+sT7KJ4tDAADHn59WuLmGOlFA697UFFhXd9bpqudJJuSLn6+0Sx1U+GtM&#10;9E1zuaqtFNOve1VDQLQiMFQvkYIo+mosbWt+fZjAgQFwM/z6IpLo3Zah4Cp+X+br3s+vUGJotp7V&#10;aao0ivzIjqKgEWdIgto4v8LfUj2ao3hwiDTq8QZPpXrFL3E3C45g38JEP0baqr6E+Z/1enXvbrn6&#10;yjnYEpGWEZCsxuxH9P8AD/D2SQwgBtYBGrj59F20W91CpAJoT5de9l53VkHoZZJYvvGgd7ArK58L&#10;f8s/6f4+13idrAimKUr5fZ6dTDsVmtzGqSBAwHoO78/Xr3sFdxRY7dsc9PkV+7gJ0sswDBin0Je1&#10;wf8AG/svS7vbEq1tIQtc14f7I6kzZnveX3SWy/Tfyp8/l5jr3sJU6e69yCVMVXT11MyylhJFknIs&#10;P7Khh9D9Le0826ShSrorEtXPDoft7i832bI9u6PjgY/9Weve26k6q6yparTT4U180b+pqmV5rAfU&#10;sL2t/sPbkN3LIGLjRUcf83S245+54ng1S3Xgqw4KAOvex22vt/b9AIzisHjaJSqq/ipIg4txbWRc&#10;X92jeWRk8Ykr5D16irfN33a6qNwupJeJFWNP2de98e0t043Z21clla544FpqOfw2OkmbQfFGvH5P&#10;tZIFgtHK+daVNc/Pq3ImxXvMe/Q2FqC+t1r54rk/kOve6S89mKrP5jI5mrOqoyFTJUNe5KhmsqD/&#10;AAAt7CczLJO0leP8+upuxbVDsu2Q7bb4WJafb8+ve2n8X/H/ABPutK9HdRjr3vuw/p9Dz73SnW6E&#10;5pjr3v31Yj6cf7bi3HvwHn1Ruve+rj6G9xxcH377OtU6977H9OeOOP6/1/23uoz1uopw6977ve/H&#10;049+05r15dI+Lr3vxva4PPHFv97v7tnrx0+XXvfd7WuLXt/tz+Pe+q9e99j/AH1/x715V63wx173&#10;2LD68+9cRjrXXvfiLH/Yf4fT34cM9eBIFK9e99W/23597Ix17r3vkQLE/wBLW/2/vwHWzTy6979p&#10;J54/2H+tf8+99a6975abfW1h/sCb+/da6974kAkW4v8A7G3Nh7917r3vshv9b/G/JP4Hv3Xuve+r&#10;Hn+v5/r9L/7z7917r3vkObf1/wB59tn4qdaPXvfZH0+hPHHtzyp5dbp59e9+A1D8H/Hn8/4H3qoB&#10;0nHWq9e98gtuPx/re7AEkacgdWBFKEde992uPqfr/t+PfqEgk8OvE1Pp1732B/xsn3QgL8+tihFD&#10;173zsOfpwL/T3pcAHj1WhqPTr3vwuSOB/Wwt7cNKEn/D1p/6PD59e98uCf8AYfT6/wCx9+B1Nj06&#10;0RTIx1731a3H4P8AxHvzKTpRcdeDV+fXvfIA3vxa1rX/AOI97SNlqCP29aJqMY6977P9P62H/Ivd&#10;9OcmvVQKHPXvfVrn6kWsPr+fdgBSnTlB1732Lj/itzf/AGPvwA8utU69779768Pn173z0n6fki/H&#10;9Pfuvceve+uT+b/73/tz78dNM9UYA46978bD/C97W9+VSG1eXTYjHrUenXvfYA44vbj6+7AhQKev&#10;WgSFAFBnr3vxB+o/249uakB9enTpc1Pl5de99XI4ubfX/D/ePdqAmvDptlBOpuve+RAve34FuLf7&#10;Ee6aqAHpqulVrn16976AIIvbj6e6sWJquOqM5NQpoOve/Aknn3t6A1PXi4FNGMde98+Pr/qeL/19&#10;68hTz6bAwOve+Ivfg/0/2Htxjjt6uwp173yt/tvxf3vURnrxIUUHHr3vkOPzc/1sP+J9+BDD/i+t&#10;ih6975H/AFgQb+7gAcMV6sa0oOve+/8Aok/0+v8Ah70BTB6aNRkmvXveRRa5H0P9PdSf4uqawaV4&#10;9e95hx9f+N8+7AFgaZ69p1VrinXvedfoCtufx/jb6+3BT16bIHA9e95R/Q/W/wDtv9b3cCtB5dNP&#10;TiMgde95LlQBe/8AsPx7dpWq8Ok7kMT173kQm3H6eTyfqPdzQY8+mWpWnn173mBJUW/1+fpce2/x&#10;dMPg9e98yCR/tj/X2+Aeq1697jvdfqOf9hfn24ozTra5x173G/tcngfi3HtSD6dPeXXveJjzcDj/&#10;AF/dqA1JPWvLPXvceRh/Z/B/HI5/rf3ZcUNc060tRk9e9xpWJU8D6E3+n091pip9erKo9eve2moN&#10;1Bvx/seb+76ga0HSuEUJHXvbNKwu3+P0/pf2knYUoB0aItAD173CJ9krnj0qFKde94j9fZe/xde6&#10;9769169173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde95Eax9rLeQKw61172osdNpKNf6Efn2NNtlXw9FcHorv&#10;I9VQo41697Mv1fmzS1dLZvo4FySLD6+xts0xjmND6eeeoW512wSJJ5de92g7IyYrsXRypJqvGoHP&#10;NlAubn3OO2TNdW6MOAGesNeaLCSC8ov+x/qPXvYqUz2JBAuQOTzx/r+zuM6jpJqOgVcUbFQR8uve&#10;3KO5B5JBNjYG44sD7N1SNOAPDy6K5F7z20HXvchVBAP1H4HIt/re9IhaQF8g+vl0xoq2F6974GNr&#10;fW9ixK2+gv8Am/uzxALx8+HDpohSDUefXvfE3/FuB9P8R/j71ITWgxinDrWGPDr3vpQBa3I+hI+n&#10;+39uxqe0kY6anAQAk59Ove+RGkCw/P55Nv8AW+nt0rQVrQ9Jyo06j1730PqeB+CDqP8AX8n36pL/&#10;AGdXK1kHoOve/wD/09YWSpN9Ki3+t/tzyPeZqqzSEHyHXOtIQe49b/HvGGJ1MSTyOPagAnSq+XVi&#10;oUgcOve80YDMPyf6H9P+x9tAAElsivTbEgde983jFrH8EE2+g9vFl/B1UPnr3vG7aVIXSAAB9frz&#10;e/tKWRZFEma9WUajXr3vDq5B5vb6fUf4+2jF4jFifPA6d0nh1731zwD/AF+n44PtYNKinXqUyOve&#10;+rE3ta5Nhb3rsxq8utggceve+duQOb25/H+vb3WqhSP2daBFOve49+SPzfgfj/X9pZKFzXjTp0Ac&#10;T173yK6iWP8AT6W4v/re0hqGr/D5jrQanDr3vHrKG1zc8/U2/wBh7sr1BYkcer6Q+eve5IYEAEmx&#10;I/x5/wAfboWrEtwp+fTBWh4de942PNlPH5twD7qp0KM9XHDPXveVBcWHDEgAj6f7H2ywbSaECvVC&#10;SM8eve5WqyAG97/X/evemLBisnmOk9Kt173juTq9XNrn+n+x9+ihoFBXB8+r08uve/BrEKCdX1P+&#10;HH49qUYVIXgOt6TSp6976fSEtfnk/Xm3t9nWpPy68AdVeve8EcoXUOeAfzx/sPaRZBjTVvs6dZCc&#10;9e95GmXgk2/P9B/X8e9rKEBAwa9UEbcOve5CzoRYsP6en/ivt5pizkKppTj5dNNG4OB173lbRIpJ&#10;X9P+35+v09pPEWSjVp616outT9vXvaarguuy3+h/w/P+B9l85WPUag1PR1aElO7r3tr/AF/QFTY/&#10;X6G309pBqc4zjpdwI697bHJExNyAoH+P+9+1ERBRWf16WAVjoeJ697zyzqWQAk+nkH6D/iPeyB3F&#10;Om0jIBPkOve4PksbE8FvoP6X9vUCnV8ulQQUqPTr3vqTSzEC40/15P8At/aLS8gDYI68lVWvmeve&#10;4LzG4+oIJHP5sfemGgFfI56VrFUGvXvfGZwyek3F7nm4B9qtSuuBQ063ElHz173FjUKdZ5v9fZcV&#10;ZAuePr/k6UsSw0r173y1620k2DW+g+nva+G5YUz6nqmjSK+fXvciWtWNFReTx9eSP9j71O4MoWLG&#10;OmY7cuxduve8RqnjWRv9WLf09pDF8LOeJ6cECsQPTr3trkYksbnk35+h/wBgPdnAClq5/n0tQde9&#10;8h+lbG/0P+A4/p7bDKDUk/n1U8eve+DLdWNubfW4/wB59701oerrWtOve2st67A2sfxfn/W9tOAN&#10;Vc9LgO3r3vkbaG/HNvxyfzb35AGNBxpx693VBHXvcVwLmyg24/43b37XgKT59PqWpnr3vNFCHILD&#10;6Di3+PuxwrVwOmnk01A6977VTECFUck8/X3sN3gr6daY6yCeve+iGJKsBb63+lz+fdC4x559OHVg&#10;RQFeve+5IhpUqNNgDe9r2HtwBQS2SOtLIa0br3vKrKkP+qJI5/p/h7fORqYClOmyCz4x1730HS9i&#10;CCwtdRyP8b+0oTVkGnXtJ4+nXvcmOIFTa7XAsfz9f6e3FNQyLx6ZeSh9Ove4ppQbpbktc/ji978+&#10;6muvv8h0+Lgju+XXvfmo05v9B9Li3I/PHtugYAqOB62ty2Kde9usdRZIlteygJb/AA+vvRDaWAFC&#10;ekDxVdj889e95KeW8zM4+gINwP6cDn20YtBzxp1SaOiUXr3vhN+ppFHpbgWt9fyQPdWRyoVONerR&#10;VoFJz173jjmELiRASfrz/wAU9tq2jWrcertEZE0Nw697mzTx1EYlKlHBAP8Ajb29Ukgtmo6SxxPE&#10;5StR1722VSKxLq5YMouLn/Y/X22IqkFmpny6X2zEURxwPXvbQLAsx1Lb9P8AT/Ye3wVzig6MG4aR&#10;mvXvc5G1xMWUXDALb+n+I9urpiYPxx0kYFZBp9M9e9s1YJSXcWKC1gLAXt9CPaOd5H+HAU1oOjO2&#10;KYXz697amMhVX+mn9QDHj/be0zFZQSQc8a9LlCBivXvcuFA3rGv0j/VcXI5901AMNIxTpiRiuMde&#10;9+efSxQuCoF9J9+8TWMVHWkiquoDPXvfcpTxJwVvzqH+J/r70ZI2BSlD/q/Z1pFbxDmtPLr3uK0H&#10;l0qGGm/4+pGri496JbUDTFOlAm8ME0/zde95zC9G13JKMPqBfg/iw92SoUMw7a4Pz6a8RLgUXiOv&#10;e/aZahysakLxpNha3+v707PRiDUDr1Y4hqb9nXveGelkgAMoAB/A+p5+vHuiOWkGv4QMgefTkM6S&#10;EhM9e9qShp6aRGSMBZHi03PH4+p9qFEIj0imTj5dEt1NMjBmNQDwHXvcRsLcosksdkJ0m3591W2o&#10;WYnj5/7HSgbmMsgIr17350WnhMYjDOG4YppW30sPb6OigRGlaeY49bRjPIGLUBHXvcAPIH1SIi2B&#10;B0gatNvdGoBgefDpXpjpRCWz58Ove22cRa9Hjf1k83DWv+R7sCp1DT/sdL4ndRqqMeXXveCGJKSS&#10;92dCblWF7D8297QBSuajpQ0hnSlM9e9z6ilRlE0UYCMt1P1sbf09ts44jHSSK5KnwXOa9e9tSiUP&#10;45U1La+ofj3ZWGptfDy9el5EZUuhoR173ICtoMYNgSDyLhueB7sfiGrj5dNalBEjAV697nxQWBj0&#10;2dhbj6XI4ufewxKCmM9Inmq2oZFeve26amkWXSw0soIv9LH/AFV/dyGAankM9GsFxG0Zavlgde9y&#10;sc9RTToRIWRmAdXsVK/63tsFwQ4H5dMXqwzQV09w4Hz697U9VGn+dA1K4A0j6fT3sqwWoFM9B+CV&#10;gKA6TXr3tuakjJHpALXADcDgf6r3fxNNR8ul4vZBQ1rTr3uXSUohcrIAEbkEfQt/gPdkKsy+h8/L&#10;pLd3RnAK+X+Dr3t4CrGQC3pK3uP1f7G3uk1ANCAEVrUdFDSM6UIzXr3uSlR4gGX9yNyLgHm3tkSK&#10;NVeB6TG3MxK8GXgeve809L5IhUQj0N6iDyVJ/Fj7eAKhXUagR+Y6bjn0SeFIcj8uve4QIFyx5+nF&#10;v95B9qYyGFelJUnPHr3uTGxv6jqDcC/J/wAfejWmDX16YYCmMde99ywMwvpACk2IA+v459oXRWcB&#10;eJ61FKA2mvXvbniK0U8yQ1TFonHjsfoLn6+7LMUj0t5HpHuVs00JlhFCvp17295HHiK0sS6orhww&#10;4FiNQt7aYFnYE1+fRZZXhb9OXDcOve2GRQwLEleebD63/wAPbbhwQWNQMD/Z6OI2IoFz173JiSNi&#10;eNVlFiR/X+ntwqoA+fSeUsoqcde945KctwgHJFrgBhz79IBqOscOtpN+Jv8AY697b5KWWNjqufqf&#10;8R/h7ZarFQBUfb/qr0rjnjkoF697woGJ0gm9rWf/AIr7aKELU4FenmoEqafaOve58UehlB1Rni/1&#10;Kkf09+XWJWCtgj8+kkjs9aZ/w9e9y5aS/qtcMfqpH+9e7OK6QeHSaO4pRSaU697z09HKQbcrf6MC&#10;OD+Lj3aNAEOk1zwHXpbmNRx697eqWlSMLrbRzyP1XH9Ofx7cQRK5FaH06LJpTISVH+Tr3tRRfbvC&#10;VRYnIFrkEfX6e7HSxHhmpHRQ4lVwRUde9wJgFYAfUfVVJIH49sVDAsa6q9LI6tHTr3t9x1TXwBPt&#10;5AimwIILEg/UWPt8PKARKKj5DPSO8sLeUEzCuPLr3teUX29ao8g8MtgDwoViR9QLcX9toVYDH2dB&#10;yQS2xqg1L/Pr3uS1Ha4DE82Nz/T/ABA93mCBKMadPxTqy1pQ/Pr3uVFTgJpP4AHF+f8Ab+0wjckr&#10;0oqWbP7Ove+31ID6bMByTwLD+hPtjSVOk0r1dYKuClKn0/y9e9sNXWRhwpe7W1AKtzY/gW/3v25D&#10;pRCR/Lo+tImEdSKAHy697SlVW1M0qQ0sReWZwqLqJP8AtTM39P6+3TNFpqTno6EcSIzzSAACpxx+&#10;XXvaiwu2JWlWpyBWV2a/HKRD8Ig/J/qfbNA2lqdEt5ukSgJb0APpx697ESKFFZIoUsFGnjn6cG/u&#10;8FCTGoC56INcjMXBp8z6de9rLFUJiHkdAA36QRYmw4vx7Oo0ES6XI4cekr1klP8ACOve5E6mWQxi&#10;+r8kfT/W9k9zOZXCg0A6cDwjSpNQPXr3vicU7AKGKFvqSSbn63H+v7Q+GWPbkV6uk8YfuOOve5MO&#10;DJVncrwLXX824JI9rRCoYozUIFejEXLSGhbTjy697d6SlgpFViisSP7Q/qf6e344UoGrnpHP4j0Q&#10;Mc+fXvcqev0roRRfgD+guLWJ92kdtJjBr1SISoNLmp697bHmZ/p6W1AX+o+t/aVgWemOHRxCpkLS&#10;AAAL5+o697zsjiPW7aPSb888j629umIgKz0IHShCAgatfs697YagxG5L6hxb/b88e6SIlKgdMTNJ&#10;TVwH8+ve4JrVgUmMBbX5IH+8e2zMEPhsMUr0hZHkeg+I/wCDr3tHV+RaWZyzkAcW54N7/n3V3JQe&#10;Q6N7OwlGlFGT172xVWWEQ0oebf73+fbBKLGW4Z6Nk22vaT3V697BHsLsX+FwvR0ko85FpXRvUhP9&#10;lSPYf3Pc2ilIQ17eHUncp8mm5uPqLiOqgfl172TXc+8amsqJ2kmdidVgSf8AY3J9gued3Akc/Ef2&#10;fl1OdltkUEaJCgA8x172FdZkJJ3Opj6rfn6c29pC5IIGFPQiigWIaRgHr3tsLEn+tvrzyPz+ffqK&#10;Ot5HXvfr/wDG/ejxxw61Xr3v178/T8ce9huvde9+/BN/8be/VYmnXs9e99B7/wC9X97rTB63U9e9&#10;9X5+n0+p+nP9Qfduvde9+4NifqP9590YmtOrkCvb1731f8DgWJIP+9e7U6rU9e9+Lf7Aj6W+hHv2&#10;kHr1SOve+td/rz/xT3oLTPXqnh17365B4AF/8P8AYe/EV6tkde9+J+trf1Bt/vHvVD17NPLr3vEW&#10;H+uf6Ae7jqh6977JABP9P6fX37rXXvfuDwD/ALb6/wCPv3Xuve+IYH/AW/P1/wBh7917r3voMTzz&#10;wOQBx/vfv3Xuve+9YFuCP6cD37r3Xvfgwtyb824Fv9b37r3XvfZYD+v/ABX88e/de6978WAtz/vv&#10;9f37r3XvfVz9AOQOdX/Gvfuvde996gPqef8AD37r3XvfgwNz9Lf19+691737UPzx/r8fX37r3Xvf&#10;G+pvwLX/ANj791vr3vjqIvyf8L8/n37rXXvfj/iT/vfPumo1oOvDJ6977/1ybD8f71x733dbHHNK&#10;de99En6fUHkf63497A8+tceve+RPFj9eObfn3SuevFgOPXvfer+t/wDA+9Bc1HXq9e99arD/AHn3&#10;sDyHWvWnXvfZIP0J5/B/r7rlc9ez69e996hfnjm1v9497Vj1sHr3v2r+t/8AffT3sMa9bBJND173&#10;xJ4t+D+fyR7c611731qFrckf4nkf6w9+63U0p1730TcWt9Pz/re/de6974e/da6978Tbk3/3s8+/&#10;de69761C1/8AePz/ALb37r3XvfvqP6f4gj/b39+69173w1/Ti9vyfr/h7917r3voMeb35/24/wBb&#10;37r3Xvfix+n++/wP+v7917r3vwY8j6/7Hn/b+/de69761H/X/wAfyP8AW9+691737jj6/wCP0/3j&#10;37r3XvftR/r/AMU/23v3Xuve/ar3uBc259+691730ef999P9b37r3XvfEkD6/wC+sbe/de6975au&#10;L34/r/T/AFveqCtevde99Ajix/1v9h7317r3vxNhf348Ovde99huDcfT6H3UKOtU6976uP6/Ucf8&#10;R7sATjrfXvfer+t7jmw+nuuRg9byOHDr3von83/1veh69eOcjr3vwN+Qfex8uvDr3vsHn/Ec+9g1&#10;63TzPXvfj72OvHj17378/wCP1/3n3o+nWqY6975X4vc/4+/dWFKde9+BvyL8fQf1/qPbZqxx1401&#10;Yz173z4H1/2APu9D69aqNXn1732pK254BuObEEfQg+/VqR6DrZFU00wevexm2D372X129LHis9PW&#10;YqncM2GybNV0UkQPqgXyksg/poYW9q47qWKujgOAJ8/XqOubvavkrnKCUbnaKs7jEydrhvJqjjT0&#10;NQevez3bD+U+wN8eLH5xm2dm5tAU17h8TUzsPUkVdYBAT9BIB/r+zWC+jlaMSnQSDg8K+lfn5dYl&#10;83/d65m5bJvNkP11tQkqBSRQPl+L8v2de9mO8ZkhhqIvFLBMgaOeCRZYpQwurROlwQR/Q+zD9ZbX&#10;xWFBWnln59QTIj20zW9wrI68VYEEetQeve8DAKo1IGLnkWH4+oPtKYxIW0DrYqxOkkU697xzY6gq&#10;VLSU4Qp+VtyT+R7sYQ3hgkmg6vHe3UDUR6g9e9sFRtzHVDEAMOPpwBqt7p4EUdVpxPRpFvV5EKmn&#10;XvaLyGz4wSVsFLEC4uP9sPentlQks5A88eXQms+YnIoR172lZ9nNqZtSrpNh+AR7oB4pAgaoHmcH&#10;o+i5iAABBz173DfacgBZQvIOmxB+g+nt5vFQevSpOYEqAeve8uMwFTG4Vla2q97Eg/659uMWdWHA&#10;U/n0ze7tAy1qOve1OuNnUOpT6ngW/p9efdowhCtXh0Sm9hNCT173m/hlS5XShYAAEgEC/tXFIFQh&#10;eNemvrYU889e9yYsDPIy2T6H1W5uPyAPfnn01APTEm6xIO49e9q3G4AoG1xBVuPqLH/beyuRZJZA&#10;V8uiC93bURRuve3+qfGYKjkq69kgigjMj3I5svAF/wAn259OsQ7jxPRVbJe7pcrb2wLMx697zdY4&#10;+bdmTj3hm42pdtUbOcJRSjxnIzwN/npBILhQeV/r7MQqqWJ4Adn9I/P06Z54vI+X7E8u7Y3iX0lP&#10;GcZ8NT5Cnn5H0697MY27o/VeeIKvC6joVVH6QwHAI9si9lqqMBUjJ4dQ4OXnFBpNT+efl9vXvcep&#10;3FTVFgkhL8EXsbi3PI4P+v7QPLG4KDGfXpyHZ5oDVloOvew+z9U1XDKpvZgw1X/w4At9Pe0k03BC&#10;ny+3oYbVAIJEPp+zr3sKajGiOIrTvJAZCTKCbqxJ4+v493ngWREGSV8uHQ+jvdcmqZQ1Bjr3toiw&#10;3hk1vI8urkonI5+ntEEGgqwBz+z5dL5Ny8RNCgLTz697fqLAEfuLEEWRvqFBkN/re3vRqCVA6Krr&#10;dsaS1afPHXvavqlodsYqXI18ohihhZ18jBAdIubk+1lqjUSSQUH2+XQdgN1vt+tlaLqZjQ0z173V&#10;R8i+66nsPKNh8fK0eJx8zo/jkvBUNG9lFh9Txck+y/cbnxWKwk6dX2UAGKevXQH2T9roeUrIbpdr&#10;qnlAORkVFeveyvAEDm/0+g/Av7JjWtcU6yFJzXr3vl/rfTj6/wC9+7ih62WqOve/EfXn63/17f09&#10;26trJWh6976P+AP0tcD8/wBfeqgdaNQc9e98tN7XsPzx9b/6/vWT1oceve+wP6/S1x/W/wDU/wCP&#10;vwwenOK9e9+sf6fm/v3DPTdM0697973Xr1Ove+9J/P8AsPfq463pPXvfgCf9jx791ode992sbcf0&#10;9Q9+OR1446978bWH9f6f7H8j34CnVeve/C3055/3g/j3vr3XvfIKf6A/UcngW9+63Wop173x/wBT&#10;zwbC3NyL/n37rXXveSwtb8Dnn8fn37r3XvfEi9iBwbjgfT+lr+/de6979a3JPPBN/rxx7917r3vs&#10;WNifqb/T/Dj3oiuOvde98hx+BYfT+vv1MdeHXvfuP6D3Wg+fVtR6978Bb/D/AHv3o1Ix1Xr3vl/j&#10;9f8AkXvwJGDinWuve+xyLC30P+3t7sa19B1ulRXr3vkFP5PNv+Re9qmMnqwoM9e9+IPH0PHN/wCn&#10;9fftOlQPXrxoWwade9+t/Xg3/wBh/h7qe0Gh6qTp6975jgfg3Nr/AJHt0u5I9KeXVag449e98rf8&#10;a/437dU41Dj1oKR1734D6f8AIgB70cCp49eNRnr3v1iPr9fpx/vY96DGtD1oGpz1730VB/w+v+8/&#10;19uDh1fr3vl+Pp+fr/h7117r3vwF/wDePfuqnB6975G4/Nv8B70PQdeB9Ove/Wtb/Gx/3n6n34Fs&#10;56qrEnr3vvgH6XJ/wv8A7H3ujE5yOtOTWgyPXr3vu3NjYH/bX496ABApmnTATGpM9e98QGAPNxf/&#10;AHge7gA+XD06cLAAV/zde99H9P0t/wAR/sPd86u7qiqwNGNR173y+v8Ah/rf7172BjHTTEaQq1x6&#10;9e9+JsL8n8e66SKhuq6WrkVr1732L3t+Pxz78QCeOevOKZOOve+weCOOP96/PvRAoCOmvLHXvfdr&#10;2/B/w4/23vdaZPVwfxHPXvfvxb83/wB49uAfmOtZJ6977tb8/wCsB9D78TTHV9WnA69775J5BH+B&#10;9uVrnqxNc8Ove+wLWsBYkfX3Xj1VuNaU697zKD9LsPzx7qcDHTRoFrTh173l+v55B/3j35agcePV&#10;dRFfn173nUED6fjj26ukHA6rinXveS/4P5/2P+N/d1oaAYz1Q0HHh6de95VNwRxewFz7V8B0nalT&#10;QU697yLx/j+D/wAT7qxIFRTplw+mq0697kgcD/W+n9Pfk7h0m49vn173017XFx+P9b2+wpTrVKYP&#10;XvcaT/Hnj+g/r/j7sgFajqyj1697jN9L/wCwNxz7dFOHTgxjr3vEb/1Fvzf3YstPn16oAz173EkP&#10;pJIHJ4tx/re9AlqDrygk1HXvcORrcE8H8e3U8unFGcde9tE72uPx+P8Aivvb+fy6XxLWvXvbXK3+&#10;9+y64k8h0YRigHXvcRj+PZPMaVHT3y697x+0Jz1vr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3vs&#10;fX3eM0avXuve3OiksRcn6+xNtsulajpLOpK4697F3ZmSMFVAQeVkACk8cfk+x1ZFluAK6cV6AHM1&#10;kJEaopjj173Zr0zuBa2hipiQrKAwv9LW5C/059zBy5cx+CiBzWmfmfX5dYec/wC1eDc+IfNeIz68&#10;evezQ0MhcX+vAseDb+nsa27ae4CueoPnRVJWnXvb7CzaRe3Nj+TYX59n3iY8Qcflw6QyxBasT173&#10;MA/rbS3A/J/1v8Pe1mq6ljT5n/J0WyFxpaNqn0PXvfIjT+rSSBzb6jn8j3dGahkA1CtK9VKSNxHX&#10;vfDSbAkKQfzbj/Y+3hQ1VxxHTDq4bHXvfEITcXsDa3IH+8e91VSFQ8OmZJFI4ZHXvfJ1N+eBwB/r&#10;j6+7RuCCeqRshqxz1737xi+m4Bve/Nj+be3anVqp02JGoTT/AFV697//1NXpVdyTbn8/UcD3mfRT&#10;3k4/Z1zyZlUdb/HucioFtyDb8/8AFPe/EoKjy/n0mdiWr173yNgeb/T6gWFhza4921kLVaZz869a&#10;zx6974eW9gCNPP1/4379JMpJJFDTremnHr3uI2t3IFyB+bC3tgOG01wB6+f+fpQmlV1Hr3vOiWHI&#10;Um/1/I9ugkjtGP5dNM1Tg06974kLcW/J/PAHPvbykMR1sHGeve8qLYMeAfxb+vtoup0seB6bLZp1&#10;7321r8n8fS//ABPtktxIOB14V697xeO5BAUX+vA44+vtmpy3HHDq9SBnr3vIY7KR9f8AEc+/LEG0&#10;s3afPquvNOve22caHuSLW4Fz/W3tLIV7lPGvkOlkZDLQDr3vtJBa39Tf/D/Hn2pWpFQfLrRTPXve&#10;IyENYHjkD/W9sBnqNfTmkaeve3GKxt/W31NrXP8AU+9juapPDpGwzTr3vI76VsStjwLfQk/Q+3yo&#10;4AZPn8uqKpJx173HaQoLcm4+luRb3XUIVURtnz8+nlXWaDr3uM9VYqQLWBv/AFP9bn3uOVFRi/mc&#10;9PrBUHr3vj9wGPJP1tyeQf6/63vYmV2NB20p1bwNPl173yMoFgOSf8eP8PbMUSlgUrT5HqojJrXy&#10;697jTzBL8m5Uni55/pz7pORGppx6fij1de9x1qntzwATyD9f9Ye0bXRrTUfs6dNuK5697k/fuAeS&#10;b/UXsQP8fevHDKEHl0yLRWbh173HMyzXb63+hv8AT8Hke9llnBBAx8qdO+GY6Y697iR6dRX6m55t&#10;/t+fbegsfnTy6UMSBq697w1MCrexF7H1c+7eGYyF6chkOOve2ywvYm5P+2AH+HtyhHHpdXtqOve4&#10;DG5urX5/tEf7x72WOr5U6VgYoeve8sSN67r6m/P9P9j7YQqFBXptyKgDh17231d1At+q1gPpax/q&#10;Paa4CqrO9TnHSy3zUHr3vDTatBLckm/++v7et0ZVrxqOnJ9Ort697lKgcOxB+nA91YV04/b0wzFa&#10;Ade9xpCFsF4P9R9Lf4e0jsUDIDUnyPT61Jqeve46gsbnnn6/7H2wDV6g46uSAMde9ypUDJY/0P8A&#10;vH0v7cYrQDiOmkYhieve8Uaem7AcWvx7qwQAmlOruw8uPXvfHxDkG3BJHP8AxX2xLUuFrinWw3n1&#10;73BqGADL/Tjjj8fn3VNRVfIdKYVqQT1723Dkgfn/AH3097YZJHS0nHXvfZif6W/P+v8A737dVGDY&#10;4Ede1JWteve8KxsJGDXH4sfp7adFBC0z04zKYwRnr3t0gj4HA5F/8eB/h7soqGB6QSvnr3vJPTaU&#10;DW1XIIsALX/x908Nkl0g0x59Vim1Np4Ade94GiF7N+rTxfm35tf3sjAK8fPp1ZDTHDr3vEI3eyHg&#10;fTn6f7D3bUoUmv29XMirkde9+FOy+mwvf6/X3pdTGuadbMq0rXr3ufTUY8rayLEWt9bc+1EUQoNX&#10;SSe4Ojt8uve5CxgzFFIH1Crbnj/Ee2XWk5C4zx8umS/6eo9e943iszEpzyL8+/MHLUVgft6uslRS&#10;vXveBgLaWGgC9uPqf9h7pRjQ+R6cUmupcnr3vBKCixkNbT9LfUH/AGr3ZoDQkHu6eQgsQfPr3vGj&#10;uFJYggkm9z+R7ZcaaVFTTq7opNOve5SMXV7m3oOgfX1f159p1EjYP7emGFHH8+ve4sQdHs8lxq+h&#10;B+n1+vtgAlmV8GvHzPT8hVkqq9e95na7+MMQpF7D6X+v49qWQlga+XTSghPEp173yo5IfJJBIOdB&#10;K35uT+PfllRSEFCa/Z1q4STw1lT1HXveJ1VZbMgtfixuALe9yNVm1f4OnBVoyynI49e9x2lUB476&#10;Tf6j6cfg+9iRWYLxNPPp5UJIcde9sjys7ulvSOASB9faDJcgk8ejJUCqD59e9+pwgLRzLwRx+fpz&#10;7fWP4g2OtzazRo+PXvfAIVkLhiIuRb6W/px7amSJZBqOKdb1Bk0kZ697bqmZvIUVFNwPUAL8/wCv&#10;7SBlKVU1yR6dLYI10Biade95V8k8SR3sY7/UW+n+t72rlTVRXpptETlvXr3vtFCDVwZFawBJC/6/&#10;uy110J4+XW2bUaHhTr3tzeOaaNPIxtYfTj/D3cCqd2OkKvFHIdA/b173IhRBGU1MzR8sL82/w9py&#10;Ks2D0zIzM+vAB4de9wZm0EmU3iJvoPLDn8D3dVOsODUDpXGNQHh8fXr3udTVKLOmgWjKgG/DAH68&#10;D34TLSka8D/qz0kmgYxHVk9e9zshI8KhoSGU8gn+ntxpsPrJAHSa0VZCRJg9e9xWnVqW8w1SFgA1&#10;gbf7Ae3Im1ULjFMGnT4iZZ6R4HXvbNPFIFd3LMum4dOeP6W92BOkHzr0ZxSrqCpg+nXvcKJ9ag8l&#10;k5Ukckf6k+1kapRzQ4HSxowGIOK9e98ZpEcHVG4BUAlfzzx7aYg5UU6chjZT2kGnXvbhR1MPgMEi&#10;yKqqSGFi3I+vurUEdAM16R3dvMJRKhGTkde9xljgY6R5X5/U35/AHtqqqDXiOnJHlTjQU9Ove8oZ&#10;oT6LrH/b1hTxf8X93ViGBA6axLhsn5de9uCapAskToR9LBfVe/8Aj7ccuUqmaHh0ifSnY9f8nXve&#10;dkZjbQr3+ptY/wCwJ96JUk6xk9UWRAKtUHr3vp6NG4ZVQWseTe9/8Pz7qaAqtRnqwu5FIoxPXvbv&#10;SxosQjkcvH+kA3JB/B96iKCAl2Jzw8ui2eZy+tRQ9e98np1RiCCyf2fTf68e90UtnI62LhnyKA/b&#10;173wSMr9Dxf9Lc2/2/t8VWlOHp1d5agV49e9uiASD1ALYW5t9bfj20e4dvRY5ZTVT173HlhCoPqL&#10;XIIJFuPzb2ldGLdp6fjlYvUnr3uMlfXUwtF45EJAKSDVdV9qI5pkYUbHnjpVJaWtyaklTTiOve3a&#10;OCmya3pyIZ9N2hY2ufqdH/Ee7I4n7hgg5Hr/ALHRU8s1iaS9yVwf8/XvfQpJIj45EKsPyQef6Ee3&#10;WdizVGKfZ1s3CSDWhqOve5vg/bIFxa3H4/1x7op1gIQK/wA+kplGrr3vFJSsWRyeUsbAccc8+0r8&#10;NJFc+fTqXCgafLr3tb7dqoqyneiqlBexERJvfi1hf3ZlYFi2Kjy6C+8QSW84uoCaeY697ZMhRmmq&#10;HjP6AxI1AkEe7h1KjSPLo0srrxoQ4yflx697xRxmzfQGwIB4BFvoCPbLOAuKVrw6u719eve+YjAA&#10;vZSTwHv/ALwfbKzdzB/LqjOeC5HXvfGSIkNchwb/AKhf6f0I9t65AwJyPs6tHKAwIwR173BWiV24&#10;Zo/pc8Ef7f3eJiwJr58Dw6Vm7ZVwAeve5wo5UYEqwU8K4NwR+Tb3ZopA2o/y6TNdJICQ2fTr3uet&#10;P6Dr9QFtJ0kf7wPdixDDVkdIjLntwT8+ve5sUBVRoFj9CzNYc8kC/ttZAoP28B00zg5bP2de9y0o&#10;JnIctqU/4qy3PtwGWRmHAAV6aN1GCV4UHXvb3TULxqALH6XUhQefp9Pd49CurMDUeYGOkrTRyEEg&#10;1+XXvbrDioz63VTwb/g88+23YEmQigr0zJeSBdKY/wAPXvbtT42MWIFhyQOPr7uiVFdVadJmnkYm&#10;hrjr3t4joyAdIAI+hHFv8bj20Y1c4Okjh0yzKxB8+ve3SObQqqdL8Wsfrf8AqWPuwkBGTX7ek7Wb&#10;ysSp4+XXvcSpqJ9Q0uIxf6KoPA/F/bLTUkLHt6MLW1QPR80Hr172z1ck0lxNKW/NmYgcDm4HHtmV&#10;i5BIND/Po7t4IkcaF49e9puWSSeYRUv/ACERa2n6Wv8AX3RwwiwPPoy0LFCWYUzw697WO38NFTMs&#10;86AMf8QSSRfg+3UiCMzyUOPPog3HcHuCYkJC8P8Aiuve1xTxDUAbAXsii17H6X9uLokKIleieNCt&#10;NOQONeve1rQYaCmVaidQS3KoB6iCb3NvZhDFHApaQZr59IJJ9datQV697nmWMXCr6SCAfpb/AH39&#10;Pe7m5jY6R5f5utHWRqBoD1736njViX44P54JNvr7RxeGxU1+L5dVYuNMYpnr3t1EsakK1rhbXsCb&#10;+9yPgoKcerQozORwpXr3vDNOFVnDAfgAcc/i9vp7a8QIpDjPr0vgir3H+XDr3tlaqkkcsSRbi34J&#10;+l/el1FQymlejSO31oobh173jeoWzGRuRzb8G31Hu4ytWPn04LQg1U46974Jko0N1FtNwpaxuSOD&#10;Y+1RZFNAAMdGqQLTSooKV697bMlmG0nVJ9Ba3AH+tx7YedVBIz05FASo8LB9fLr3tKfxZ5WYXYm5&#10;AI4sPx9faFnDkiuT1SWIp2vkn0697gV+SESepiXNufz/AK3vShWJV2yPXq9pYtK1RkevXvaGrMoz&#10;vILkAc/X9X9Bc+6O2mmk8PToUW1gI0ViMeXXvYdbt3ZHh6GZmfRUPYRDUCy34Y2/w9lN7cqsEjE5&#10;GBTz/Py6GXL2xLuUw0rRVOT5de9kw3huaWsmnLyu5Zy1wx+v9D7BN1O0rlj6dTtttktrH4UIHCle&#10;vewnqalpHckk35vf6XHsrZi4Hy6PYl0IFPHr3uATyAf6fX3UE0p09XFOve+AP9eT+D/rf09u8R00&#10;eve/XN/zb3rAFOvde99hrf778+6hfLrwHXvfr/1v/Xj/AHr3ZyAajrZBHXvfV78/g/X+v+PvQoOq&#10;+fXvfvr9DwP96B4Hu5I6t8+ve/X5P+8W+n+290Oc9bZixr1731yf6cf7D6+7VA4dV6976P1/1vr/&#10;AI+91Pp1unXvfve/OnXuve+Orm3+t79TrYJ49e99Fl/x/wBf8X/1veu7r1fXr3vgGI4+o/23vfVe&#10;ve+h9b3t/t/979+6sBXr3vr/AGN/futde99EgED+vv3Wuve/Hjn37r3Xvfd/p/h/vvp7917r3vwv&#10;/sf8Pfuvde996jx/hfn/AF/fuvde9+1fS9j/AK/14/A9+691737Ufpf/AHv8/wBffuvde99ar83+&#10;vP8AQe/de6978WJ+p9+691734m/1Pv3Xuve+rg/S5+n+8/T37rfXvfr2/p/xPvRrx60eve+ixsOf&#10;rxfiwPvRXz68KefXvfer8Xvx/X3oKB17Feve+rn/AI17sxp1r7eve+WsAXPP4t9PdQtTXrwFDXr3&#10;vr+p/wCKe98OHW+Geve/XsP63+vvRPn17FK9e9+1AC354/P491pXI618+ve+WoAf6/8Are/BSOtE&#10;GnXvftXFxf6fj3sL3V6sBgde98bj63/255/2PtzqxFPPr3vrVzYe6lqdUr1730W+tjz/AI2/J592&#10;HW+ve+JYHTxzcEm34/Nvfuvde98SxB/JufqPx7917r3von8n/E/7f37r3XvfWvnTz/rfj6X9+691&#10;73645/Fv6+/de6979ccc/X6f7D37r3XvfHULkH/HkfT/AGJ9+691733f6/p/wF+ffuvde9+B/wBU&#10;QD+PoOP9j7917r3viW4tfm/JH5F/x7917r3vxcngD/W/r/jx7917r3vq5te5BH4P0P8AW3v3Xuve&#10;+zY2INiR+OL3/wCN+/de6974Em9ifp/yP37r3XvffH0+p59XP+9e/de6979ew5AP9P6j/X9+6917&#10;32GsPrcj6/8AEc+6E5oOvde9+vfnnj8W/H597FRx691732f9YngfgcC9/dq+nXuPXvfuODyQfr7p&#10;nz619nXvfjbg/wC+t/Q+9gUqer07c8eve+X5/H0/31/eq1Nem+PDHXvfRNjxY/617297HDPVxw08&#10;eve+9X+2+lj9f9v73ilePW6YOeve/G5+ht+B/r+9Lnh1708+ve/X/H+H4/r73UDrwqRjr3vsfi5P&#10;+wHuuoZPXvOn+Dr3v1z+ebf776+9D5dVGOve+YKngX+l/wDD34k9WqaYx1730SeOSB/T6/T3biCO&#10;OOvCprXPXvfd/wCluP62P4/HvynSwI6sCTSvpnr3sfepPkJvLrGoho2qXzm1iyirwdZKWEaE+qXG&#10;TsSYXH9P0n6Efn2vtLx4CV+Kp4McfPj1FfPvtJyxztbMzxCG7Aqsyihr5BvUevn8+ve7NOu+1ti9&#10;m0CVm38lAatEDVmIq3jp8pROeDrp2PrW/AdLr/jf2drJHOxMBoRkj5fL16wY549sea+Rrp0vYi8H&#10;4ZUqyEeVT5H7evexRWjhccSIwY2K2P1P+t7XQwjDBqnz6jFrmReKkU6977/gQZ7pa1vqT+f6e2xA&#10;hckHPVf3rRe7r3uBVYCb0jTcE2v+oW/Iv7blSRJCtC4YdLIN3jNT6de9slftxiD4ktz6ybm/+t78&#10;tpwJwfLoztN6APefs697a022WsLfpP0txz9L+9fTsialya+vS870Bkde9vMG1VVOALn6WHIP15t+&#10;PfiGeoGCP2dFsu/Ozceve8391pSwMYBH0ta/P1v70iMGWv59UG+x07xk9e9uwwCQxqGTUzCxIX6G&#10;3Pu0egVA416Lv3s0jkg0p173kgxMNOmspbSRyeb/AOFj7eMcZZgONOqS7hJM2lT172ns1uShxpam&#10;ponr8k3phoqNDLOzk2AZVvYf1J9tApCFJzX0zQev2dHO17JdXoFxOwigHF3NFp+fXvfW2+scvu2p&#10;jz3YDCCjV9dDt6nlbToU3ieuYfU/7T79IOyshqSdQpwGOB69vfPG3cvwttXKQ1ScHuCBWvmE/wA/&#10;XvY9ZDCu9DS01AqwRU6JHFGiBIkjVbBdC2H+xHupfWxaTFVoKdRRZ7mq3Uk14Sxckk1qSa+p697D&#10;+u27kVYozEkk3a/p0/0Vh9R/r+0qOjMAePlXNft6FtrvFmRqXA/nX/V6de9448TVUoWzmPQLWBJU&#10;i34v/wAR7qlvIVYkZr1Z9wgnqSAa/l173wlhqHBVdROr8/T/AF+fbyoUkJfzHV0lhB1Made9xY8W&#10;8rMJRb8/Qc/7b28V1UA8+n3v0jUGM1697dIMCsmhSoVR+R+B/jf2kklGkhPI5p0Xy7sUBINT172z&#10;7q3dtbY0DTZHIUaPHC8scTSICfEt3JBP49+XwnnZZTRqV9ejTl/lzmDmuYR2MLsCaEgHz697rA76&#10;+SGU35VVOHwFXLTYdGZGmiayyp9NMdvr/r+y6a/K0jjBoKg9Z3e0XsjYcsQpue7xh5zQ0I4ft697&#10;KQOSS3JNyWP6mJ5JPstLM1eslgmlQowBwp6de9+H+t/rf6/196pnreBXV1737825+n4/4j3qmnu6&#10;8BTJ4de98gBz9fp72DXPVqdteve+/wCgH++/r70cdVY1yeve/W/3r6r78K0r16pp1732P+Re95Ge&#10;vVNK9e99/wCv/T3okkVHXiajHXvfQv8AX8X/AB/j9Pexwzx68K+fXvffF/z78SaY623HHXvfrEfX&#10;/W/2/wDT3bqvDr3vsjmwv9P6XFz/AIe/dePr173z035tY2P+8/63upNOvAde99Bbc/7f/H8D3qvX&#10;qefXvfgB9Dc/8jv72DXy611733pFwbfT/W/3n3br3Xvfit73PBtb/Ye/de6977ta/wDjb/eP8ffj&#10;Tr3XvfYX/if9bn3TUK06uFJz1733p/obW/H4971Dreg9e9+sf8P959+1Vx1ooQK9e9+C/jj/AF/x&#10;/rD3uuKnqnXvfLT+SeP6fk+6kheHVwh6979Yfj6fn35W9RUdb8M9e99jgEfg/wC9e31CnNMda00w&#10;eve+YIFvrb+o+n+296NG4daNOA6977sLMT+fpx+P9f22wIIBP+HqlTUde99BTf1c2/1/bh0hSa9e&#10;YimD+XXvfduP9if8Lf091p36j6dVHHr3vsf0J5/2Ht0cMdeJxjr3v1v97+p/4j3oVYnzp1VTXPXv&#10;ff1HH+9/8V97wOAp1eoHXvfQt9bfT3tWDZ68DXr3vlwSfwPr7t1vr3vw4uLX/wBb3rrRFeve+/8A&#10;WPH5t/rX+vvYxnr2PPr3vqxPP4/HupZden160acOve+f++t/yL3c1GGGOvUI9Ove+P1NiOf+I96B&#10;AFVFB0yDUAAU/wAvXvfibfS/1+l/9459uqnVtBJOMde99Hn6ci/+x97JANB1XUoanXvfZ+thx/gT&#10;9fewBTrWGWjZ697754+n/Ivr7bzkDgOmKEfZ1730LEkHj/bf7b3U5bt6owBNI646975Af0H0/wBh&#10;/vXuyjh1oCueve+X0A/r/sffjVTn+XXqhPi6976+v5PuykBtL46qD6de99n6qfp7sA3GgI6uASOv&#10;e+Yubc3/AMB7sNIB62CAD8uve+xa30554AP+8D3v/B1YCnHh173mXkXuQfze3/Ee6EA9MNQ5Ax17&#10;3lUHk2+v0+n0/wAbe91B4eXVTpGB173nB4FuOOb/ANfboXAJ6qAScnHXveTj6Agn/jXtxBQ1pjqj&#10;HTlhjr3vmvptci/+3/3v283cKdJpe/AOOve8oJsbW+t+f9f6D3oKQadMU7tNeve8yn8c3I+t+P6e&#10;7oVWjDj6dN0p3A+fXvfbH6DjgWJIFj/re3iamvVCamvXvcVzwQf62FrXt/r+3UGccKdWTj173gb6&#10;Wvf6/wC3/HtylMnpylOPXvcV+SPx+D/S/vY8+t8B173Gc3v/ALYf6n3cKDx68vDPXvcCc8GxIte9&#10;jxf35QFAPT0YpQnr3tnmN782ueP+N+9OeJ6M419OHXvbe55/3v8Ar7KJ2qdPStB173Fb2Uy16v59&#10;e98fafrfXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvexx69173LgdVYfX6j/b+zeykAYVNOqMp&#10;Zade9rnBVZjnhcG1nBJFv6+x3ZSFxrLV0j08ugvvFsZI2Bzjr3s+PR+4TDVU8YcP5F0EMR6VYhv+&#10;I9yVy1eRvLHGfhbifM0/wdYxe4e2NLEy0pTzpX18/Lr3s/WJqRLGjrYCyi6tyD+ePcr2Nyuos2VG&#10;KHh/xfWL97C0VwUPD59e9q6GQegnUp4/BKt/Xn2bLcLK9IyNPRJND4pZkIAHl1727BPSdIGnhja3&#10;0/HI9rBGGppNadF9ENMcOve+QvcixNwdVx/tiT79bUqwJzXh8ukhqp1Fvl173y0eo2JFweP6D8X9&#10;vlCoOa9NmUA1da9e99aDptpsV4ubWB/w93WhHDpNIwJ1AUB6979Zz9F1W4/w5HBA9umi+XTRKqNQ&#10;4de98fGQLa7k35tcgj+p/H9PbmuILqHDrZnjJEgXhxHXvf8A/9XWKKqDccNb/XHH0/1/eZ8kZUnU&#10;K08q9c56nh1v8e+g/wBQb3HFwLW/1veowW0kYHp15h1731JfT6b8WP1/3g+05IiYtXHp1dDnPXvc&#10;dVuAPoSSfz9P9h707h6gYx04xzXr3uQotx/X8e/JExCg+XTLHz697zCMlrD8rf8Ax4+vtUHCxkMa&#10;56bLgDr3vEwCnkX5t9OR7TT6zVlOOr1J4Hr3vgrAayQSF/SPpf2hZ2bR5evVytaU697jPKWkFuLX&#10;sDexB/HHu0asysaVz08sYCU6975pf9RDWvax+nvzERuWHCnDqjYwOve5DuFXgEXHI/5H7sbiqKQM&#10;N02FLHr3tqmVnYn63HH1uOP8faMFnY/b0uiZVFB1731GAqnVYc2H5J/Fh7XRnSG1caV685LNjr3u&#10;OzL5bD/ADj+vtBr1kM+QOnlQ6M9e9yhMFFtRv+OP9hfn2p1nj5dMmPUa0697kRHWOedPNzzb26n6&#10;jlgfKn+odMyAoaDHXveCpOkGzXNr/wCt/sPfioUha9OwZoCKde9s7SMCB+SSST/tvdQFQFqVHp0Z&#10;BQRXr3vtJFQX5PPH5B593cgdwHlw606M56977aVySb2B5H9P9b2gdyCDWpP8uvLGoWnXvcd5AAb2&#10;PP1+v+8H3aZlKdx7vl/l6dVCD173HUudVtRF72+n+uTf2XSUJqCOHTpCjj173xkDtq9XDfgXsP6D&#10;36I6FXVxHn1ZCq0xnr3uQkiwxAf4D6c2/Fzf2rDUjfPxdMsrSPXr3trapeNzpuRq+v8Ahf8Ar7uq&#10;rqFcEDpcIFZe70697kioLlv7RA/J+n+sPbcg7VrjPTRiCAV697hSXDEmwPNhyDb3UMW1Ko4dKEoR&#10;Qde9xADcar/W4uD/ALH3ZXX4a56UcRjPXvbmI0WMyFv1LwPoBxx7oCoZUAzXPSEsxYJ172w1jqXW&#10;1uL6v9e/09tuCxYD16NrdWCHVjr3vHFd2sPSvAuBYf7x72rOklG9PLq0lAtTx697mSKUvyNP4P49&#10;ppZXburUf4Okytqx59e9w0jaVjYA2+l/yPaRsVkXOelLOEWteve8/h0gjgAXv/r/AOw9udtMDpvx&#10;dWOve8qjUrWUn08t/vf19thCpB9T02x0sPLPXvfFlCqoABuLmw5/2HuzUKkEY6spLEk9e9ttUHCl&#10;kJ/s3/Fr+2ZKcV6WQEFqN1720sGJ5uzf2h/hb34AFVI6XrpAx173ljgvpNvr+COR/gPe9BGonqjy&#10;kVp173nWJz6VA4PJPH0PtxTRgD6dNMwI1Hr3uQKeFwxKjUB9f8f9b3eiMA1adNGaRKUPn173xUeO&#10;35A4A/I/1/baqe7PWydRr69e95lYuwV/0jm1/wDbD3v4n0k1x02QFBpx6974PEGlNlA44IA/1jc+&#10;9DTwII8urK5VBXr3vlDTlS5f1AHgD8e7tE4jYqP8/WpJgaAY697xStH+pRc6gLAf8T79q4AHPp1d&#10;Q3Dr3vI6OeUbQ1voOTb/AB97ZigAkGPLqoKj4hUde98IA5lD25X9RP5/xA9s0bucHHkPTq0pURlf&#10;Xr3uc0ivE91s4bj/ABA+vvYOo0NBjpKqlXHmKde943QNGDYE21fT+v8Aj70G0otT59WV2V6cOve4&#10;DU4DprJUSH9JFx7eWmST0rWWoIXJHn173BeN0mZbnx3PH4/1/epI6Htoajj0rRgyD+Lr3vOhA/qL&#10;cm3tKqZ0g9J2qePn173kdtRVhHr1WB/r7ZkgIZnBp1pBSqlqde945UKi9gp4t/X/AGB9qYoQrAk5&#10;K9XjbNOPXveCMBZTIV9R9N/zx9Tf2g0mtVFc8aY6eckxaK9e95hE9y59RDXVLf73794bgOWP2dNG&#10;RaaBivXvcaphAsbAMzaitv6nm9/dwgJUtjHp09BIxweAHHr3tonjYO4Q2sLi/wBDf3RVmfIppr5c&#10;ejGJ+0Fs9e9xo5dLhJACzc3H4t7TS6lkLE1A49PumpdUfXveWUEo2nkEg3/P1+ntwlJAHoOHTafF&#10;3de9wzFptI4VSOAf8foP9h7SYCgLjPSjxKnSp6975wg+UE2cHiw/qf8AD3ZgpRlOD1SQgpwp173x&#10;ePxvqkKxoGuePrzf6e7ogqoY+XV1fUNKDUSOve51U6Tqs8Ep0qALfpF1H5HurMoAVMkn9nSSFXjJ&#10;ilXJP2nr3uJDVyQyIyC+o/uMw/s2/H/Ee6amUsgx69KJLdJEIby4de95pAsz+QqJFuLg8H63/Hut&#10;VDgeVOm4y0a6QaEde9yiKaJw4UgabX1Xvx9be7rGqR6waAnpkGd001zXr3uRIIqmngZZgqrq1XuC&#10;QeOR7866kLAjHTCmSGZlZak9e99jSFEMZVy3qHIKkj88+1i6Kqq5JHl14gkmRqinXveGWnlkBhB0&#10;v9QT9Df+zb36OOSUaGbSwPTkcqIRIcjr3uCkTwzosyIzDiygCxP9bcH2pEnhyeG2acaDj0s8ZGjZ&#10;oyaf4eve8uShMdkGgFgGA0n8m9v9t7rLIpcArp9MeXXrK4qdeQB8+ve21R9u6vOnpNv0c8W/A9pJ&#10;GJAalKmnr0YO4uIikJofn1725GMyhJKYjx3Fhazf8hX91cMjEIRjorJCallrUfs697hTQkGQliL8&#10;kHkf48e3UYORq9OlMUo7dI8uve+4kmBV0YhBbleF97pIyaQaEH08utSGPSVYVP8APr3tTU7LPH4x&#10;6pV5P9bfnn24ketWqc0wOiOYNG5fgvXvfKOFV1CzElhwwHH+t78sQLLUYAz1RpC1DUAde9z447sV&#10;K/2eLC9iPz7sURY9MeM9JmfFa9e9uNJDHUWp5JArH/NsR/a/K39vRKGJVhkD8ukc8jR1kQVHXvcW&#10;ppxAzo1iVJB5+oBt7YcaWr6fs/2en7ebxVDevXveNHUfSN3P5BsAP9ifdQdafD58ersrHzA697ly&#10;eNkv+gf6n/YfQ+0tJNbYoPLpOmtXrxp1722+EMSFI4PAseb/AJ9uKAaGvS0y0FeFeve+xFJA3kQ6&#10;HAPK8G3+uPbMmtItaGmfTrxkjlHhsKjr3t4osvG6pFkEaTnT5B+sD+vu6Th9SSVGONeiy6291Je0&#10;IHy8uve3wUizI0tFL5VHJjP67fi4/PuyataaDqHRZ47I4juV0n18uve4ZjkDFLENY3VgfoP9f3tw&#10;eJHn0oEiEaq4697xano5op43KMrAnT9OObe2pIz4plYnhwHTnbcxNE4r6de9q+ojXIUUdWGDG1mB&#10;BuxHB9+L+IE04xx/1efQehY2VybYileHXvbGlKVZtDF/p+2fqB/VfbCorA6s0PRm9xqUBsfMefXv&#10;ffqY6Fs3NjHILEC/0B91CVkbV5jgetCi9xxXzHXveeKkJOk60JPKsCyf4aT78yRqy8aAcPL8+m3n&#10;ofI/P/Y697zpjPUfSHHJtG9m/wCSfelESDuya8B1o3ahctQ/P/P1725UNPEr+GcvHGW06ZEPF/8A&#10;E+1WosCrVApxr0iuZHKmSMVI8+ve3CXEvEddPd4m/SdV1Itxwfp7b8OlO4kHpLHdo9BNg9e98ko5&#10;XIXS3kH9j0m/+IHuqqpqC2QenRNElWHXvblT0k0VhIpHPAAUD62AIPtRViWNNQp0nmlhckpnHHr3&#10;t6p6ZvVrQi4vb0AgD/C/190jDkAqpWnSTUgAK9e9uUEKaeBwPxYfj3VgPhOan+fXvi49e95vP4yN&#10;MVwDYC5BsfeyPDr5Y6XR2YNW9R173nNUWAWPj8tfkX/p7o8gUKPPq/0QTuYjr3vpprAE6VIt6v8A&#10;Ajnj2lOTxp04LdQez9vXvbZWZFIkYAgn6kkXNh9fdnVuJAZT59GMNoSe4VHXvaUlnqK0nweRFdtL&#10;WN9QH4/w9t5kYRjiOHRjHFDC4JOeve13gcNHFEtTURaEUAjVyzH+h9vCMeGWl+IGgA4fn0HNyv5Z&#10;5GhVu0Hy/wAHXvarooHq3QRR2OtvQRwOOCPdX1NKVZainl0UzSvbkpLwpUde9iDi9tSs8dZVACKI&#10;gxKP7Tfm/sxtrOGJllrx8vTornujIgRDTVx697UVW0arpUepbWJ4H+w96u6sp0mnSFAS1a9e9sL3&#10;GoEi/wBbDn/efZZqYt3dL0YlaE0Xr3vj9wF0qCF/rck6j9D72xANAOH7elMUDSUZR173mWU8Xa5J&#10;JDG3Htgs2aevS1YTpxg9e946qpsNKj6fU/X8fj2qRW1EE1qOjCO0dRRj9nl172yTVenUFuLccf1/&#10;J91oaACvRjbwEIqkVI697bpa1VUBnJJ5PN/9a/tXEiFCDj7ejKK0JWp697gSVbG5F7XuFJ+n++/H&#10;ukoOrxF4U6fNq8KGStRw697ZK+pvd2kH4P8ArD/H2kbUaE0p6f6uHT0CkxKtMeXXvafbIBbhOef1&#10;LwAf629s+IoJZcUNOnlsSw1cB/P9vXvbDU1byszOxNibC9rf4+237mof29HNvaxQjSK1px8uve0R&#10;uLO02Igeeom/GqOM2DSXF/x7L7i4WIAg1pxp59CDatpk3KVIYagV4+Xz697KRvfec2RqJ2aUlLlI&#10;0DH0L/RePYQvtzE4ZY10ivrxPy+zqatj2qGytPp4Uoa1JPmade9gdXVjTlyOPVf/AJGfZOzF3wTw&#10;pnoXRRiLga9e9tWq/wDif6f737qBTFOn109e98WNxb/ef6f4e6Dj1o08h173xJAPAP0+vv1ajPTX&#10;XvfHV+Bf/b+9ig6317319Lk3/wAef9v7sGxSnV1IHHr3v2o2FiOP6/X3vHn1otq6975ajb/X5v7r&#10;Q1qx61j06976DEHm/wDX/jfurButVIFOve+gf68c/wBf9597Jxjr2eve+9V783t9fdQKEY6sBT5d&#10;e9+1fX+v0/1/bmRUV62RQde98CxNrfj/AB/3v36lDx6rWmOve+gTySf+Rn8+7VzTrXXvfVxYC3IN&#10;7/196qK5631730ST/gf9v7t1skVr173x/rz/AK3+v/T3Uk+XVeve+LMbf6/0IPvY69173xJBN7kf&#10;0/w/r7317r3vvV+n82HI/wBh7917r3vyufyOP8PwPfuvde98rE3PqIP9ngf7z7917r3viCTbmx/1&#10;73t+be/V69173yZrfT6/77n3oEHr3XvfAk20n6g/1/3v3vr3XvfRJ/PA/p+Ofpx7917r3vu9j+OO&#10;Pp/vPHv3Xuve+y31H1H4v7917r3vhc/1P+39+691733fgj6/439+691731fi349+6917364uBx78&#10;eGOvde993/3vjn8e9cePXvt6976+vv2Ovde9934t9P8AY+/UHHr3XvfgSPz9OP8AY+9Y8vPrXyHX&#10;vfLn+0eP8P8AjXvwp5deHXvfWr34Lmp62Ove/XNhbi3+296HmD17r3vxbm9h9Le7DAz1vr3vq/8A&#10;t/6+/Zr1rzr1731731s9e98S/Nj+P9j/AKw9+61173wv+Sfp9OLH/eP6j37r3XvfRJJ/3of8Tb37&#10;r3XvfG5v+b/7z7917r3vu/8AyP6H/b+/de6977B4P9fwfz9f6+/de6974nn37r3Xvfr/AOvb/X/p&#10;7917r3v3v3Xuve/e/de6977/AD9f9iP9b37r3Xvfibgf1F+f6+90r17r3vrn/be/UPXuve/f7371&#10;17r3v3v3Xuve/e/de6977B4+n+J96J8j1rr3vsXN+f8AX/Fh71gdWHXvfYufob/S/wBf9t78TT5d&#10;er6de9+5B54/P9QfeuIxnrXEde99XHPF/wDePfqH162fl1737UePrb/iP6e7aaH59VAHHr3vu/N/&#10;px+fdc0/PqwoRTh17364P+98n8+/EYx1sU006979fi1uf63+nHuwoBXrxaox1732v9OP63H+291J&#10;xXPVQTTHXvfItbj/AH3+w90oDw68T6ceve+v95v/AMV97yKdaHHr3vkD/r397GR1eoIpTPXvfXP+&#10;v+Tf/W449+FSK1p1vINR1733fkf7Hj8e9igp9nWm4gjz6976JA/qP8B72FI49eDGnr1724YzKZDD&#10;1cGRxNbU4+sp5BLDU0kzwzRuPyHQ/wC8H25Gxjq2QT51/l0juLS0vomtr1BIjijBgCCPTPXvZwev&#10;vmRunCGCj3vjotyUcYVBkKQijykaDgPKAPHKR+bhSfyfZtZbs8RUzjUFx/qPn+f7esf+cvu58tb4&#10;Xu9ic2MzCoWmqMn/AEvlX5HH8uvezl7L+TvUu5FRf7zw4mpcKTTZsNQvGxNyplf9s/8AJZ9m9tuV&#10;g5JkfTU0zWn7R1jFzN7Ac+bRqkitvqUGAYjqJ/Lj172P2N3ns/Kwh6HceCrgVVlFPlKKUsGF7qEe&#10;/sx/xdgSJFI+3NOoiv8Aknm7bZWS6sJ49Na1jYAelTSnXvc9qzFVaECrpdP0t54ef9sfahIYgqtU&#10;H8x0WLtm7xEEQSV/0rf5uve4YixwA8dTSkm5sZo/oOCfr7bCI1QrA56fEe5saPDJj+g3+br3uHPk&#10;MdRqzS5KhjXjl6mJPr/wY+6NFGhYlgPz6VQ7XudyaRW0pI/oH/N172lsn2TsvBxu+S3ZgqEKLsJs&#10;nTeQf9OwxJ/23tHK1vFIjFwT5dCGy9vOb90ZRabbPJq4UQgftNOvewfzny16mwzmJc6crKoa/wDD&#10;6Wolit+LSFQD/sCfaGTcLRPgJJrn/UepE237unuFex+LJbCBT5OwBH+Hr3tW7I7J2r20iLgt74qE&#10;M4abFxTrT5q39qJ4KvQw4/KKfa2C8s5SwVskU9Dnoq5m9teZuQ1M13tr3IC/2igtGP8Aean9tOve&#10;zJYLZeBwsUlTjIAaiYq809WokqJG08/ut+Pzx7dltKaAKAU/1Z6gTeOY93vphb7gSqrgKtQoH+l6&#10;97fqcrHKwdwgNgFP5N73H+HvUltIY+01z0UShmQaRU/4Ove5TVvjKhSbqbHnjSfwR7bNsSAw6YW2&#10;1glvPr3ttrsgJGIVRb+zwPxz7cNsUKkqCR8uldpZlRUnPXvaXqKpma5Rm+oHIFh9Rb288QCigp0e&#10;wwBVoCOve4P3cKEc31EAi17f1HukkTISR0rFvK4IHl1723ZrdmA2/SSVmVyNFjaWEM0s9ZNFAoVe&#10;TYyEXv8A0HtHKdKK7uF+RPS/a+W953m4W226CSd3NAEUtU/l172Ujsn5mbSwUc2P2aXz2Rs6GWBG&#10;iooxawP3DAav+QQfZS99CqM0ZDsD58Osh+R/uzcxbuy3nMRFpDjDUZz58Bgfmeve68d9dobs7Arn&#10;q81XyLTtJI8dFCzLDGHP6T+SP63PssmupZZGK4r1mjyh7ecv8mWyx7fEC1ACzZY0+fXvYd8AAD/Y&#10;kfn/AA9pzU08uh0FJoCMde98vxcf1v8An34daxw/l1737kkEHj/C/wBR72PTqpI69775/JI/3n34&#10;9WBU4PXvfYtb+gH9PoffutkU+zr3vlx79TqlR1734e/Up1vB6977AvwP9e/vR4dexTHXvfa2/wAb&#10;+9AECnWlx173y4B/N+fp71x49WP8j1737k3I+n/FPewKdepX7eve+X14/P8Aj9R/j7vXquk8eve/&#10;W555t/h/h/X3qvXuBoeve+QBt9PegQetgGnXvfZ+n9Pe+tnh1731/hx79kdVxTr3vrn+nv1R1Xr3&#10;v1j/AE961Dq2luve+fNvpb/ffX3RhXPXvDY56975WP044v8A8V9+FTw4dOAhRnr3vu1+B9R9T/r/&#10;AE97KgLXrYYHr3vvT/iPfvIU49eYYoOve+GgggDn82v9D7srYoemtB6975ni9/r/ALbk/T6e9EZr&#10;07UDj1734Dj6f7H/AI17ugAFQOva16977PIuABb6/wBb+3FqoJr1okfb1732vP8AX3Qkhu7GOm2p&#10;wA6975EEE/Q3/wBiP9a3vahXQGTplKV0nj59e9+sR9fr/vHvRWgK+R69oIqRw/n1731/vA/4n/D3&#10;4hVb8urqanr3vxH+wv8AT3aNyw4dV86Ede992t/T/jf+t73Ut8OOtnIx17363P0597K+dfLqgFBn&#10;r3vv8ED/AFz/AK/+HvSnSArcerDHXvfVj9Pz7c6tUde9+sQf+Kf09+61Ude99/SwN7/qPJ+n4uP9&#10;h798uvHh17319P6fW/8AX/be/Fan5jr2OJ6975AkC5H+++nutM93TTZyp6979e3Nxf8Aqfe1bUKD&#10;qqkS9w6978Ppzcn6349uVqfs+fWwQarXr3vwv+B+fp72Apw3H16aCxlqHy69799C3H4/2/vYyo1d&#10;VY0Qde99BhwR/sR/S/8Aj71pYcemqEKSTx6979YfQ8Eng3/3j3s9uR04WUHUvXvfM8jg/T/ef9j7&#10;oG0mo6ZBp1732CD/ALD348evHjjr3vw4BA/rx7cQajnPXgprTr3vlb8EA/778e7YAAHVg1BTr3vs&#10;f69h/T8/X3YVyOrDP+Xr3vu9uf6m3H/Ffe/l1qtD3de950sBzYjj68+227jjpmQktU+XXveUcfk8&#10;fT/D3sA56pX08+ve8g/33/I/ahKEUpnrZ9AOve8gF/8AA/U/8a93FNI9a9JmJIzw697yDj8j8c+1&#10;GOPTJ49e95kU/wBOL3/oL390PccdMuR173nAAt+f9f8AA/1/fge0BaA16ZbOQKde98GZf9if6D/e&#10;PbyipNOtBcHr3uO/PIAvf6+3hTUMUx1dcde9xyTex93LV4dX697jOTc8/m3Pv1fMnrxp173DkP15&#10;+h5/F/bymo4dOLnA697b5XBuP9v/AI+7CgWlM9KEQjPXvbRM3JI4H0t7TTtRCOB6MoxQZ697b2PN&#10;z/j/AL37J5iQ2elKkde94Tz7L5CG4dWHXvfH2x1vr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve8iHm39SPp7W2z0YdapU9e9qTHTaCp1G4YC30/NvY42+eqmL5dFd6mpWWnl172Z/q3NGnrK&#10;VvIVKlbWJBuCDz7HGxXaxFAeK1/Z1B/Om3eLDIBwIPEY8+ve7Otm5Va7G08ok1O8EbGwsOPrf3Me&#10;0XEckAIA/wAPWG/MFi9vcsGFBqNOvexSo5DJGo9X1BB+n+HPsRiGrVGdQ8ugfdxKGLVzTh/q4de9&#10;qCLVpCjSQP8AEcA/W49mEUqwhY5ARTA6JpqxKCe3r3vOy8gg24sQP6fX2qiINSCDnjToueYN2rnz&#10;r173zVRb03v/AI/8SPanV4gLD9nTbu79zZ697yCMXJ44H5+vH59+AoAx/Z0jLtxr+XXvfWngEem3&#10;JH01c/j3oozJrXtz1WjMus+XXvfARfqN+OG+vNr/AEv7uFBQuDw/4rq2up4ZHXvf/9bWKclh/Qn+&#10;n+H495nSg6iT1znSgPW/x74xqbOP625I92jwoUdWdgeve+MxIUAf61xw1r+2ZApFGHn1aPTXPXvf&#10;cC6gv9ST+fxf+nvYUBiwHAdVkaleve5TqE4H1IPP9Pzf3uqkduOmFOrPXveMvpFwSWtYH/ex7bDA&#10;YY48/t6uFz173F1XY8n6/n6f7e/upkjY9oFOnqYz1732VLXH1/Nx9P63PtK41sDw60DTPXveBkN1&#10;+h4v/re3UASNiDmvTysKHPXvfiXQfW/5AP049o5nauRWo63RGx173w8rMG18W/1/949plYgafIdW&#10;8LTw6976Z1C2+vH+Gq4H4PtzUsY1EUr15QS3XvbVUTkiw/NrWvb/AFj71NP4jUQaejCGIVz173AW&#10;WS5JNrHgC/4/xPtP+NU6VMi0oOve5SzFuGvc/wC2Pt5w1CqcOmGj04HXvcpKgRqRc8/k8WH+H/FP&#10;aqLwozV8nphoWds9e9wKqt9Js2osP1XseOPp7USiKQqUwa5FOlVvbZp5fZ1722eV2INyRb6C9/8A&#10;D6+96RpJOOlvhquOve8nnYLo/VyOfyL8i3vciowqozTqojBOrh173haokDEXYavwT9ePaF1wpahA&#10;9OnBChXHXvea/kMfHGk6ieD/AK49pDTSzD14dN00AivXvedSI1sB/X6n22NDN3UFB02w1nPXveMy&#10;j9NwCTzx/tv9b3XAIPGvVguPl1734K8hNx6bAXBt7fWiqSn8x1ssiD59e94Y6ZQ3IuP8fpf/AFvf&#10;tfFq5pT8urtOSK9e95nKRa2YAi1hYC4/x49srRqKTw6bUF6AHr3uC8sRaxHJ5DW1WF/agMSGCeXS&#10;pUkHXvfUqXUFmRgDfgn/AG3tIxiifzqevK1GoBQ9e9ttTUOFCKfp/Q24/IF/d5mBK6DpNf8AVXpb&#10;BCpbUeve4jKzBdQKkjj6cj8+96GofP59KVIBPn1725UsART9CDz/ALx/T3sSA/Jh5dIbiXUeve8V&#10;QdZKrwFB45A5HtIz6kFRQnpyKijU3n1731Aj3JjuNN7n8f7b22ihlZKU/PrcrLSjefXvc+KkV7AM&#10;dZN7E2J/PvTnNFHDpLJOVFKUHXveaaFYVYfpOkggf48/n20ooAXqQeHTMcrSEHr3tuJuUUrcc2sL&#10;8f7H3R2YceloFFJrw6975VFOPtyx/Itx9eBxx7dUq3Y3GletQzEy0697ZIINbuG/F7D6f7b3RBpA&#10;IPRnLLpUFeve3EU11UWH0vf8+7u0dGI4/wCHpH44DEnr3vj4rnTax+l/exUsCfTr3ifi69741FOY&#10;luD6ibW/Nv8AX9ty1ioi51efl1aKYSNQ9e9wfG0bq5OrUL6ebX/xv7oGILI+a/s6V6w6laUp173x&#10;dwrfkcX/AMASfoPartBrTy62FqOve+STAG5JuwNvzbn3sUoAOtGMkde981mclrkaf8Lj6f192C1V&#10;ipz1QxqKDz6978sRaxUXuwJJsPz+be2TEVYcT14uOHXvcpl0yagADpAuB7cKdyU8uOemVJKU697z&#10;JGLNYjUbG5/3kX96bQNRHTTMdQrw6974rHckcXv+fpb/AAv78RG3l5dbaSmeve+msisSp1WAt+OP&#10;bI06FBHn1sElqV697b5dcrIoH6eB/hx7dI0An16WroVTnr3vEIS76G/UTYX96VCGB41Hn1cPpGte&#10;AHXvfTxvTuyvyGQgf4XH1PtpkIAUChB6shSZAycQc9e9xoifIASbG+kg/U/63vaEMSSOHr0odP0y&#10;RT7Ove5bhTFZrlw1wxv9Cfp7vRS2DUjpIrMHqBQde9xm41AqtlAP+v7YYuF/TAAr59PoCVDeuOve&#10;84KsiSI3pC83ve/tPJhWLn9nTJDBzG3Hr3vg3jqgbXL8DgW+n+v7rVJFBatQKdXHiQmp4de9ttTT&#10;eIEm4uLXIv8Aj2xJVUBRcV49LIZ9eB1721pSln8hKknkXt+Px7TM1dQX8+lzzhVp173yeMco7Fb/&#10;AJW9gfx9PdUYagKZp5daVyRrUV697hRsUlZZDrXTZbj688Eg+6mppQHj0pcBowVweve56N4rPpRS&#10;LkkWt/hf3bXoJGnI4efSVgJDprXr3uBUSROHMsbepr6weP8AYe/I7NKGQUNPy6VQpIpAQjHl173G&#10;ikBfxK5MduBpt9fxf2nClO3zr+Va9PSKaayM9e95VdkezKrRg8AC549uEMtQaVPVCoKEgkH1697c&#10;UGlwXCiJjexXn3SMFmAYCg6Rv8Pb8Q697iVTFZGQj0stlt/j9OfbeJIwtaZ6UW6gxhvMde99U0dv&#10;2rcMtr6+L/6x9qGic6h8uvTPxYnh8uve4xgaGRmMjR2YleSePxb3tEbWvkQPWnTyyiVAoXV1729R&#10;ymohvqcFBz/Ui3BH59r0eUoCxqQafn0WyRiKWhAz1735Y3ezKw8kfID83I/p7fHisGMdAfOor14u&#10;q9pFQ3p173OaVKymdJgBLHpAZFt9D+B71N+uqhyQy+fSZUaCcFD2muOve4a0aBADIjDT6S5tyfxz&#10;+faXSdI86nj0tNyfiUHj172401EvgKgaXTkNe/8ArcD3WRQqsCK+h6R3F5WQk5Dde94ZaZWNzoJH&#10;6rixJ/qT70AWCgnh1uObTha/5Ove8ZplQjQv1H6QLj/XsPdwzKtAaEnpzxycscde954EaJ45NLRn&#10;VyR9Bb+t/bylUBZvKnSeVldSgINeve1JHCtVGZKeWN9PDhSpN/8Aah+PahCJNJjbiM9ErSGBtEyk&#10;V4de98BFIjEFT/xH+Nz70SGHf5GnVmdGHHr3tzjiVAsh06hyOLaT+CD7rJkkAkY/b0id2aqDgeve&#10;50dFHlUdQwjqUAsQAQ4/IPvSwiSlTQjyPn0ke5axYMRVD/Lr3tomo/t5TE99Vzc2uLD8+2yaikeK&#10;HoxiuTMmtRjr3vIlOsylQBcA/j+vF/epKZBPVHnMbBvLr3vElC6BmNuOb/1/HtoRVpTh0410rEDr&#10;3vI1OQLlAVK/q/pb6Xt7SEMUJrUA9NrMCaKc+nXvcB6RbAixVjw39D9R72Yw3fx6WJcGpXIPXvfo&#10;JK2ibyQyfT6DV/Q39uRFkYFQOvSpbXK6JR172qqDcFNUOsORpigK8z+nVq+lwR7ejlMkR8cUauD8&#10;v9Xn0RXe0SwIZLN6n+Hyp172qf4LR5FE+xmRjwQpIGokcD3c2xkVvDlUkDhwP8+iH95XFk5F0p/z&#10;de9+jxGRo3kppKeVUc+gop0/649oQWjYLKCCfXh15r+0ulEyMCRnPHr3uI9HKHZJYwWTj0+mZf6E&#10;j8+3RpI/TznPShblSupDQH9nXvfhjaqTQfGHQfTUulwP9f8Ar79LDrctSvz68b23QEA0Py4fs697&#10;nw0M8YKorR2A/WQ688X91a3OpSMevSd7mNzWShr+XXvcmOOLyBKgwMbfqh1JLf8AJ9tKifBJk/Lq&#10;rMwiLRA8fPI697nrTUvGh5nsOdR1D/D6+3JFC1ocenTAmumJV9IFPLr3t5pKj7ePR4UdLEkSD/Ye&#10;/CVSAE4jHSS5tkmKuGIb5de9zBi4MsDwtBOjCSOeJ7XK/RHB/s/1HtO8YlGtMEHiD/LpMLqawPDx&#10;FNaj/L173M/gtcqqZCsy2F5YxdfT9SPr/r+1KRynga06eG4WbsdPaacOHXvecUZSwH1P1It+P63/&#10;AK+1NVYKrGh+XW0nSSmeHXvcmOltfi9zybA8Hk+0jDTUg1APXpJxGaHr3vswwR+RuGsOATYXP159&#10;st4kjmmOlsUlxNRakDr3tomqEUEKgBP003P+3t78fw04/Z0cQROStan1r1720zu+jVO5jRlOhL3Z&#10;ifqpHtpzJ4ZfgAeHSoEKh05zw697aXp55ysQ1AyGyKb6tP8Aqm96ZyV0EdLTJFEjO2Mfl172t8Ti&#10;YookeSxVLWFgpYj6/X2pt4VFC4oR59B+9vPFAjiah8z172pbGdlDftwgWCj/AA91lbuIcdtfLopA&#10;8ME4OePn172tduQRCdFsHfTqso+gP0Lf4e1USxr3KfLgeiS+kkmUhifSnXva/rahYYRHqICiwH0U&#10;fgn2+WyABTovhtWdgBWp697R9TO7MTr9OoW+ouP8fZTNUVq1R0bW9uQtKVp8+ve4MtQFBXnVwfr7&#10;Slgx6Nba3WR+0cfXr3uH5WLXvb+v5PP9D7cDArT06PYLbw1CkZ697yvU6BYXuADzz/tvelWpqcdb&#10;NqldTde9xZKk6bm5Yjk3+gJ9qKqR8+l0FszHuJoOve2eeYnUSx/1r/73/X3ZKilD0Z29uMHh1721&#10;Ty6eQTqNgP6c/n34Ng04g9GEaUGeve22prTGCpIZiL2/w/r7pJKukn5cOlSqZJOzh6Hr3tN1NQZS&#10;TqJP14PFj/X2gYHtY1+zpckSx0IXh1723liWtqsCPoP6259+0gn5enXtJIJ+fDr3tJ7l3HQ4Sjkl&#10;lcea10S/qPF9TW9pZryKAnWRqA4Ho42Xbp9wuwqjA4+nXvZPt7b4qMjLM5kJTU2hL8Kn1BUewXfX&#10;wuJF0mgHkOH59TdtG1wWqIkSdwpq9D172CGQr2qJC5ZmJt9SR+eD7JTUg6qccdCuGFUU6uPp172z&#10;s9/re9/9f3oVDZ6e4de94iSrXvcH8X934jrYx1737ng8f77+ntoA9b9SR173wNwRz9fx7vQU6q3y&#10;6978frwQP9496BoOHWhTHXvfif63v+eeD71/pf59eNeve+vr/rf0961UBB68Ove/E8/Ww/3j/be9&#10;hiRUdeFeve/XH9f9t79VvTr1SePXvfWq/wCT/sfduvA16977uePx/rcX/wBf34AH8urZx1736/B/&#10;1/empXr2SdXXvfHg/wCv9OPp7sKDr2T1730WA4/P491JatRw6rTPXvfEsQL2B4/2Hu1Qw6sSBjr3&#10;vq5BFybf48+99VBr1730Tx/xX+v5t78cZPVqYr173x97Br1Xr3v3v3Xuve+v6D8+/de6978Gta35&#10;+h/3n37r3XvfZN+b39+691734EfT+n9PdDWtR16nXvfvdsde6974k2/B5/p7317r3vwN+Lci31t/&#10;xHv3Xuve/E2/BP8Avvz7917r3vsEH6fj37r3XvfFibAjj+t/r7917r3vynkrcm35P+8+/de6977/&#10;AK/U3P44t/sffuvde98Lfm4uCBz/ALbn37r3XveTn82/2HuoBBNevde9+97x17r3vjqsb/W34/x9&#10;1Kk8DTr1MVr173yDW+v590yK068R+Lr3vst/r+7LUHqoxk9e98C1rf6/Pu4IJp1br3vkT/rn/Afm&#10;/vfXuve+PNrXFz/U82t7917r3viD+GPFha39Le/de6977A9Vr8WuBc/S/Hv3Xuve+LEG5vc/61rD&#10;+nv3Xuve/G/H15F+T/vXv3Xuve+AP1tfg29+6917343P0+v+P59+691736/0uOT7917r3vv37r3X&#10;vfVxe359+6917376Dk/7H/YX9+691736/wBPpz/vuPfuvde9+vzax/17cf7f37r3Xvffv3Xuve+P&#10;N/6D/efej17r3vv+n+Pv3Xuve/f0/wBf34ivXvs6979zf/D8+99e69779+6917376X96I8+vde9+&#10;v/j7917HXvfrn6fj/D6+9ECuetjBr173yvf/AGI/2Puox1XI4Hr3vj7uPl1v/D173yB4P+B/PupJ&#10;JGevDOOve+jcn/jVvdhSnWq049e99i1vx/vPupJrTr1DXr3vq/8At/xbj3sV68K9e99jj8fUfj34&#10;ivTlOve/W5ve3+H9fejSpp15sDHn173ytfn6c/74+9VFKHrWCK9e99k/0/AP+2/x96AIz1oEnr3v&#10;3/Ff6/X+nHuzD06ux016975fQc/X3qhWjLw6qaUxw6976/2AP+v7rw4mnXsaeve+N+SPoP8AD3fj&#10;kHrVKnHXvfjY/j/D/H37urWvXhXhTj1734XsP8L/AF9+JpXrVMkH+fXvciCqqqc/s1NRCeGHiqJo&#10;rEfQjQR7s0rkkk/LrTQQS1EyBgfUA9e9uK7i3ClymdzEdhZdOTrRYA3P0f3ZCRTQaf5ekx2vbHor&#10;W8dP9Iv+br3vON1bnBv/AHgzQNiotla8cH6j/Oe/CaTT8R4+vTTbRtRXSbaOleGhf83XvcWozebq&#10;v+BWYydQptdZshWSggfTh3PvTS6iaE9Ox7dt8VRFBGtR5Io/yde9tru8h1ySSSN/WR3c/wCt6ifd&#10;QW1D1+fStIkTSKCg4AADr3vjYC31A/wvcW96qK9wqet+VfTr3vNBPLTTJPTTS008bBop4JHhlRh9&#10;CrxEH/efdld0qVweqyRpIDG6gg4IIrjr3sd9n/Jzu7ZaxQ4vetbXUkYULR5tBlINKiwS8/rAt/Rx&#10;7VR7jcRlSrnHl5H9teoy5k9mvbjmc+Lum2RhzxeMeG37V/y9e9jlivnt2RCsYze1dsZR04eamNdQ&#10;yOD9WCtLIAfZim+3AiIbTx/1cP8AY6incfun8hXIZrC4uLapwAyMP+NJX+fXvaxp/n/Lq1VXXSki&#10;1zT5t1U/7CSJv979qP6wPXT4a/z/AM/Qan+6HtRqsG6yqPmiH/AB173yqPnxTTBmi68rI3tawzcZ&#10;W5/N/Ff3Y8wFiHKfkK0/b1qD7pFnHTXuzsPTwwD+3h172jsl85t1yo4xW0cZTsQRGa+rnqQv9GKQ&#10;+Mn/AG/tO2/TsaqFA+w1/wAPR/Y/dT5XjOq9vpXz5aR+3B697CLP/KjuPOq6R5uiwkclwy4ihET2&#10;P4ElQZGH+wPtG+63j1DHj/LqRtn9g/bjaXWT6QzsvDxGLfnTAP5jr3sEs1uncu45Xmz2eymXcnUB&#10;W1lRNGD+WWJ2Kj/WA9opZpHoCx6lHbdg2TZgE220jgUCnYirj8h172yWA/1rX/1v9j7ZPcdR6NVU&#10;A1QU+XXvff14/PvdKGvW8nj1732ovwPqL3uPfjwr1okUz5de987f719Px7qpJ63XHXvfhx/rf71/&#10;X3uh1daWma9e99/X/Y8j3vqxIPXvfQt/vH197Hp1qhGT1732B/j/ALc+99V6975W5sLcj/jfv3Xs&#10;8eve/AgfW/H9Pof9f37r3XvfMA8g25v9P9e/vR62pp173yI/AsD+D/j+feqefVia469770/T+n5t&#10;wT731vgOve+Qt/sefrb8e9db4de99H6+/Hh1Ti3XveS1wOebfT3ReHVh173xb24OtvWnXvfduBYA&#10;g/7f3v7emj173xtb63uP9c+69nz61Tr3vnb3XJ6UDr3vxB45/wAQP9f3oqa9b6977sRz/h/vj79Q&#10;hadNP1732F5vc83+h9+JPA9eWteve+Qtb0nm9zf6+9enTvXvfduORb83H19ulAPPr3XvfXFybn/W&#10;PuxBUYGPXpogUrXr3vlpJvYAcX901Bhjj1XB+Hr3vr6cfn/H35e4FScjrVTpr173zVOD/h+P6+7h&#10;gWofTrQZG869e9+t/Xj8n36qhgueqkEceve/X5/wt/T+nvaAktWvVFBoa8Ove/cEn/C3/GvdipGc&#10;ZHWxXj1734/X+v8Ar8+29DVHl9nWuGeve/fW9rf635/2Ht9UCjHVhjr3vjfnn6nj349bIoOve/fT&#10;/fc+9EAmvp1od2T17376j683t/sPdut9e98ifoORYfX8+/fZ1QAjJz1731zcf73zz70SB59e1D55&#10;6977P+w/r/Q2HvdRSpPXlNT/AC6976+v+tf6D3o/FRuB601a54de9+tx9Pr/AL4e9HQPh60dA7eH&#10;2de992Y2A/pf6+7KNQPl1tqMpwBTr3vrki309vCg8umeyugde9+1BTxz/X/be2hVlB4Z6YVSBWSl&#10;D1730P8AfAf7xf24aVz5dWZhpIPl173y4Y/0t/vvr7bIPTRqMHr3vofk2Nj/AE+o9+HWuve8hPNv&#10;9597UrQk9eHXvfX/AAb/AHj/AIr7uhNdS9OLX8PXvfM/i3H9f6+7gUweqiuA/XvfdvyP9t/xr3ZS&#10;D8PVxnI6975WtZj/ALC4Fv8AY+/E5oOqsxJovXvchR/jf/W/H+x90JIOema0qD173zF7m54/Fvdw&#10;adU6975gFh/tre3kYDPV1OnJ697zLbi9zYaTcfW/t0aSemJmBHaaD0697yWGkgj/AFvb+fPpL59e&#10;95Yzcjlv6Ef8V9stg9MyCmeve5H0IPH+xP0/x93WhAoOmuve8T2sTb/Ef63t5cHHXuPXvcdj+bfX&#10;+n9f6e3lwaV6uBQ9e94HsOf9if6j3bq3XvcN2Ucc8/S319+IqOt5PDr3uJIbA3H+2+v+x9uqDj7O&#10;vLk4697ap2tyOL/63HvzEgZz0uiBp1720ym12P5J4+vPtHcNUU6MYyD59e9w3P8Avfsnmby6U0x1&#10;73h9l5Jr1vr3v3vXXuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6977U2Pt2JtJ6917260&#10;clnX631C4/B9irabn9Sh6TXClkI697GPZOSMVXHcHSGH0NmAH9LexvYzCGRCME8PQ16jfmSy1xVH&#10;Ejh5f7HXvdmvTWcSsxscBbVoVLAnkj+hv7l7ly4AjIc0/wBnrDX3F29ra8ZlFAT/ADpx697MxRTk&#10;gc2UW+l7k/09yBbOtK+meomeNGy+SPTr3tSwSC5J1AgAi3Juf6+1zypIys1B8vPokutSuusAjP8A&#10;qp1726IPTcqLEcH6kE/j2qiD6KeRPROwTVRME/LHXveVFuOODax1fUcfX2prTuGPl0mnIB0oeve+&#10;9JB0vbSPqQRyPwePdS2uhBofTpsxnBpx9Ove/MLMSpuhsCPxe/1A/HtxA2koMmteqA0QqePXvfEq&#10;darqI+p/wIt+R7ez8AQdV1Gurz697//X1j2UWsLX/wBhY/j3mc2Xq3XOQE19R1v8e+lWwJuAf94/&#10;2HtxAagjy68T5Dr3uPKbsL/QD+n5/wAD7TyAkEnjXy6eQUXHHr3vNDdFBJHJIsPr70jDVU5x024q&#10;3XveR3BU2+p+h4PvTyGoCjqgGeve4zE35uQBb6e0rOa/Lp0de98AjMAbWGq1rf4e3AUD0JzTj/sd&#10;X1ACnXvedEC6i3NrcADgf19tMAXUgefHptmJFB173jcKDcXKk8/S3+tf3UyFSV6spNPn173gaznj&#10;n1W4tce00jhpTTyHToqvHHXveKQKmoavxax9pyz6QD06hLCp697ZaufT9LgW5t/vPtg1dsdGVtEG&#10;HXvcCBjIOFJ5Nm/xH+Pt4qGYufs/PpVKNBrXr3vMUNzdSD/iD70i0AYtw8umw3XvfByVtzyPxyQf&#10;9f27qFD8/XqygHj1732khcEaSPqLEG3+vf37VU0U160UCHj173GqU+p4FgSLD3dJ3DhW4dPxN3Ad&#10;e9w0Y3U8rYW5P+8+1ySAI1O6prnpQyjSR69e95Y1Jt+Rq/1v959tC5yykUx1RyFP5de99yQi7E2H&#10;+Fy3+2v7QmRiFNTQdaWXgF697ywKeCfSF45t/sPbRq4NDk/t6alOfXr3vlUXEf5FiTx9LW/r7bVQ&#10;zkj08+tQ0Lde9tak62/UeL8Hn/C9/dJMeGtaZPS8gUHXvb3TTp411r+LWAsfalJERWWpyeiyaN9Z&#10;oeve8TTgG5ta5sLhT/rX/wCI9tsBXJ8unFiqOve2+eTU7caSRb6gj/Ye6FvECaOlcaaVHy697gEM&#10;pub/AE/wN/8AYD3oAoSAc9KgVYUHXvfB55T6RpN7Di9+eOfbiqHYhsmmOrrEgy3+x173gaIgksS3&#10;0/1/8OPdQrEBm49OrICBTHXveTUHsqgkgAC1vflaRiTqGnz6qAVBJPHr3ubTk6SLgf6//FfalgtN&#10;ZGKcekkoGqvXveORPUAOCfqfr/tj7SFlU1Bx9nV1cUqeve3GGAAaQR6v1H6E+2yyKjAd2rz6RyS1&#10;ap4de950p3iYtcfW4uTx/sfaIy0kxwp020yutDnr3uLWOzM3544tyPdnq1GU9q56et0Cj0PXvfVN&#10;C0xDBSCi6RccH3RjgtxB/l1ueQRVWta9e9451NiG+gNj9bX+n090Sry9uKDpyEqO5eve4IiVSeAN&#10;P9Pz/X2+prQ/PpS0hIp173JVCzAqOLc8/wBf6+7O1QRSlOmCwUUPXvfKOLQxaQXBPH+tf/H3YRE5&#10;J8vLrTvqAVeve+qgJLcqhFvofwbf090YHSK5qetwlozk9e9tjpdl4+mq9r2/2NvddIoyk06XKTTB&#10;697itT3DfW5a/IP0v+B7cVSCBSvShZaEUxjr3vmKMgF7W9H0YEj/AFx723GrDh1X6gMQnXvccp9V&#10;IsRySOB7upDBq+XTuSNQz1724wqEjU/X6XB+gB/IHvdSprXHSV6s1B173JAUs5uLEcW+v+x97K9q&#10;kjNek9TpA9D173xdHRQRwGX6n6XHtO4YhxpOeB/1cet60Y9e98hD6F/1bWOoj6C1z9PfmPBQCccO&#10;qmTuzw6976ZbrYjkcHgD/A393BYqDxHVh8VRw697jtAuoFTY3vxxf/X91qGBHp59PCQgd+R1734U&#10;zO8cjWUBgLL9Tb6fT3cNShBrTqyTqoMa1Neve+VRAGkKsb+mwv8Ag+2ySxBGM9aikYKGGKHr3tsl&#10;omjaN/qpB02H0/rf+nt0VrU8Ol6XQkDL5jr3vpEEhMafrAJ1Eccf6/vdFJqMdaZylGfIPl173gli&#10;Goq5JYLy1ri/9Le0MrB6AVIr0+j9oZBQHy697jrHKRpQgryQL2+h59ogkpZkHAnqzlA2Rn1697kK&#10;jiF9AVZLixJFwf8AAD27Gk8QNaU9Omiyh/1MrTr3vI8JEV5LuQupjYkfT6ce2ix8IM5JqeHy6ZWU&#10;GTsx1720s0IUhVIa55/pzz7QSMh1quK9GAEhNWNeve4MkJNypBuQbH/A3/Pts9oBTOOlSyAChx17&#10;3nakNhIwDXAHptcEcc29uorFcZ6ZWcfAhpT+fXveGRYghBHIB/2I/Fx7aIrrYkg9OoZCQwPXvbG0&#10;UjyENcxEGwX8c8XA93QnUFGajo0EiIgK/F173HMclOwKlrXspP1/rwT72F0ipFDXp4PHMM9e9yYZ&#10;pGbVwPrcEWvb+h92dXfLZ6ZkjRV08a9e952nqijMrAgMQAAGIv8A19tCobSSR69NCKDVQ8eve/Ba&#10;iQFpWUC1rFb/AI+vPvZGNSigB60WhSnhg9e94gZop0ChDyPz/t/ew4JbTk/Pq9IniJJPXvahmgWS&#10;ATtGrEgDg/kci493d0qh4mnRTFKyymFWp173CgklSX1ARoVsFUXufxf27HKSoz59KJljZMGp9eve&#10;/VC1CSiSNluPWBbg2HP/ABT24ZJUZnPW4TAyFXrThxz17270WqYLKYI1B4lUHkn8W9uRMJWBZQcU&#10;x0XXJWJvDDE+nXvfGWOHWwkVCAdWlgQRx9PbRo3aTgHh07HNIUGkn8uve+UShXLwSlDb0gG6fS1i&#10;Pz7ULVtTx8PSnV3OtO8Vpx697ztK4UrNDFMDYah+26i/4H09tCUhgGUU+yh6TqkbOCjFD6cQeve+&#10;JkpI20RVKRSEC3mU2uR9A3tt5QE7BQk+f+frRiuWXVIhKg+XXvcmKllmAdm8wNgNHKn/AFgPbtCy&#10;srGo6TyXEUdUA0/b17240tOKQy2jCLLbXZbEn6H3VFC0XiOkU8xnCgmpXh173maORGXRI+m31N3B&#10;J+v19vRK2nVXFadNq6stWUV697lQ1dRF6ZFgnQiwLIVcH8cj/D3eWSvYQKjz6Ykt4XypKn7a9e95&#10;Fr3pyZFpNOk+ponvx+LA+6mbwwCy1PkQePTbWayjQZK19R1725U9XRZ5XEEUsNXELNHKttdv7at9&#10;Lk+6x3MdzbEgFXDHjgU+XSSeC42ogyENG3Ag8PlTr3uD4JqWRleJ1IuDb/AfU+21LnUpIPr0q8aG&#10;dAVbV173w1uwtyOTYXsD/rH3qNgBQdW0qOve+bNYes8WsApvb/Age07ksKr69UC1PZx697iPKisE&#10;Pov9CLFW/r/re/VFSKVPSkRsV1ceve+xT+S5TUObWb6G/t1cFPL7OteLpNCOve5wxIMiMSqekEgH&#10;Vf8AP6fezpILKc1p0kO4EIQornr3tR4+KGneOSGeS6m5RbJdr8fn2w5VXYA1xwHl0TXUkkyssijP&#10;n172I+M3r4JEpcjRQzU91QSNd5B/izfQf4W9uJuEyvHE6alXyIHQOveWfFUzWUrI+TTgD/n697Ud&#10;dTYXLf5RjngWcx3Mcllk+l7KeL+7kxTK3hEKxNaUr0TWk+5WH6V4GK14+XXvaEmjrqeXwzi667Ip&#10;XTcf4N7vV1qKkdCmGS0kj8SPjTj1733NSFwzNrH+oUsFYf1s3+9e6LghaVr09DcojquD69e94I6N&#10;2dSF1kDlZRpYG3+qHupiFCBg1/1Z6VeOgXScAnyz172801A50j1qSOQ4ulv6Aj34wqG1H/P0neaM&#10;E6aU697e48eQobT9bWIf6AfWyn35QC4oMDpJ9SjMFJp172709LGijUGa4sDpF72/r704Q1DYFekU&#10;susmMGgr173OjraqO8UZ8cZNiulTe39SfddLqSqmg/bUdJnsYFfuoT61r/Pr3t1WpppUjWaKNCpA&#10;aS4DW/qQPbmsEDWKdeW3lUVWp+XXveGVaWSTxwho0JI88hAQfkn2gkePQaca9P2olerTAEg0A+XX&#10;vaYqpKOP1zVsYjEjKGF11aT6uD/vfvcbolRIfL5/4ehVAswYxRRnVTy697TVXmKWRnp8eVlkQ20p&#10;9Tf+0x93aZGKqmD9vRzDbTqivcUSv+rh173zhoWZIp5nLVLg6ObxxJ+bf0P+J9tKiqCznU1emPFj&#10;CnQMV/1Hr3t8oMdeRXYXci9ybgIOPbgUiVi3CnRVd3RDlK9v8+ve59VWx09wpBVWChALXb6H6e3V&#10;YSHgAB59NW8Mk9DwUcPU1697dKCCar0MoNiR6fqST9LH3oxBTQHpm5T6QkN5nj172LeFof4fDrkC&#10;md1uTbnSPwL+1HhqqllNCfz6I5I1kcsPPgfn173HyM0s7WX9FyCG/H9PaaRnJRQeHn0thiEZQv5f&#10;l172n5opgxvqv+AL2H+t/X2XMrtWmc9GyCJo6gef5de98RA/BIPH4+ot+fbwtmJ1KMeY6NoI1IDK&#10;Kgft6975mDSt/wDG9v8AA/Tg+6tA6qPE4HpYUaoJ8+Feve4Eynn8E3sB/h9Lj24iFlxxHr0qhg1K&#10;SBUg9e9ts7lRYkAsLEjk/wBOLe6+GxcnhjpbRxJwxTr3trnn0cfUkfm4PH9T7uoGkHz6UxotKqOv&#10;e2CoqrX/ANc/0P45Fz7pISFJBz0riUg18vSvXvbPPIZDqBsDwFJBPHB9pnYM1HJBp/P7OlVVBLHG&#10;Ove4MjJGl9WnhuRb1Efjj22oJIDcD15dUgGk4PXvaE3NuqlwVLJJNIgn0XiW/J441ey+5u0t1Yk5&#10;Bp0Idl2WfcmOmugHJ/zHr3snm9d81GSlmZna7vx6uALWFgPYIubt5JX1GuDn8+pp2XZotvTREor5&#10;4/y9e9grV1kkrOxdjcj8nj/YH2WsxYimOhakaqvz697a2a5P5/P+Nr+948/Lq5697xXIvcj/AB90&#10;Yenn1416979xcn6Wtb/be91oAvVlK+fXvfri/wBef99ce60ABPz63g1+3r3vif8AX4/At73U+XVS&#10;KHr3vGSTc/0/r/xPv3oetde993/23vZOPn1cAadR6976vY/X62/2/v2D5dVND8PXvfeo8/7G3/I/&#10;daAEaevUFKjr3vjq/P8AUW4+tz7vg1Hp1Xr3vo/X6gC/+x9+qKVp1vr3vlf9I55/33196NSAR1sc&#10;cde99XubC5/H+t/r+91BWhx1Y1AofPr3vrnmxHB+g9++R9Oq0p59e98fqR/rfj+v9feiCMdbA4de&#10;993F/qP94+v55968j9vVTTPXvfG/4Jv7sPXrdBXr3vrj8f64961A9a8uve+LHi97H8f0v/j7uOvd&#10;e99gi/F/9fkj/b+99e69779+69173wBANib88c3Fvfuvde99HULfT/Yfn/XHv3Xuve/A888EnkW4&#10;t/sffuvde99m5JH+sB/vZv8A7b37r3XvfIG5v/h/vX/I/fuvde94/wALbgm/+9/n37r3XvfK5H15&#10;5IP9Pes1x17r3vq+m4/23+F/6+99e69764P5seLEngf1P+x9+691733qIIP4NwP9a/8Ah7917r3v&#10;jexNvoeOffuvde993vYAD6W/437917r3vtuABx9ebf4e/de6977/AE8/SzW/HI+vv3Xuve+NyT+S&#10;L3t/h7917r3vncC1+Ljj+gA+l7+/de69743HBPICg/7G9vfuvde9+BBNiAbn/WPv3Xuve/A3bSfp&#10;yLf6309+6917369jb8fQX4sL88+/de6975mwX6fT6f69/fuvde94r83/AMb29+691730eTe5+v8A&#10;vH9Pfuvde9+/3w/1vfuvde98ebj6W/4n37r3Xvff/Fffuvde9+tyT/W3v3Xuve/e/de6976tzc/7&#10;Af0/r7917r3vs/Q/n37r3XvfQIP+uLc/X/bE+/de6977/r/xHv3Xuve+/eq0z17r3v3vwNevde99&#10;cf0+n0/4172evde99E/X6/1491FOtde9+H44+o4/23N/dut8Ove/E/n8W+n5vf36nXga9e9+uCOB&#10;791rHDr3vv8Apx/vj/X3UDPW6Dr3vw5P5H45/wCI9+Py68K1r1733/S496qCOtgjr3vvjj8/739f&#10;ewOI61606976/wAf9hz71Xrw9Ove+XH4/A+n19+Bxnr3yPXvfX4/F7/n3snyHW60FOve/f43/wBv&#10;/wAU96AyB14gcB173yH04vcf7D35sZ61nj1736xNuP8AeL+/VBJIx1sGtT173yH9Ta34t71ivWgK&#10;mp6977/B5sPr78NRFR1sY8+ve+AFyAPyfz7tWgJPXqnPXvfI/wBOf6H+n+391VqnHW1HXvfQPNub&#10;f7x/r+9lDTNB1qtMHr3v1xxb/Y/197zQ16vwqR59e9+t9P8AbX96rkacdepWgGD173782J/p9fr7&#10;0KsOq6hSnHr3vsg8f8U55/r732gmuet0Hkeve+7f4j/if9e3vQdR5dW1V+3r3vw/3o+616oa09ev&#10;e/G5+luPz/yL3bSfPrdPXr3vx4uf8f8AjXvYGM9WIpQHPXvfYubDn/H/AHw977RnqoKjj1733Yji&#10;4/3j/be/MuT1ulCaHr3vu3H++596Az1U14Ede98lsfp/Q+9FQBn161Q6ade99/Q25/wHvfbUn/N1&#10;sFT17343/r9P9gefdhw6tq1ADr3vnb/fH3ognqtDTr3vsC5596wvWgade9+It9OP95/1vdqHj1up&#10;rUZ697yLb/WP+vb/AF/dCCAetgClfPr3vkBzfj/Yf6/uwI68xr1734D8/wBf6/j/AFve8Hh1Tr3v&#10;nY/8V/1vevOvV9IHHr3vu1/9b3ok1oOtZ8h1731b/Ef71731tq0Feve+gOePz/vufduq9e98iB+P&#10;qPr9f949+69173zUHg2/H9fdCRXPV8GgGOve+mF/pxx/jew/Huw6o3Hr3vkv0F/+J/4n3vrXXvfv&#10;zc/7D+v+396PDPVgKmnXveT63/2/uuAQOreVOve+Pu/VOve+7H+ht/j/AI+/de697yp9AAbEk/71&#10;7qePTijHXvfdrE3/AB/vN/fur9e98gAVsLAn/ivv3Xqde99AD/A8/T+ot+Peuvde99W4J+hvYCw/&#10;3r37r3Xvfjz9OCf9t/S3uhLD4etjr3vIBwP8P+KW92U160eve/W+v+P+292oD16g6978Fva4ta/0&#10;sPqePetVKAdbPy6976JA/rx9T/gfd2I0Zwfl0wCdXXvfdgOb3/pYf4e9qxPA0FOramOT173yH9eL&#10;/i4596BGK9aK0Of5de98bE835v8A4e99pBPkOqkjyx173k+n9bD/AGN/yeD712FtIHlx6oNINAOv&#10;e/HkcED8gH8j6W9+GKVyet/Djj173xN+Ppew+l/p/iPbwYnPXvKv8uve+7Wv/wAb/p78dVc9UNeH&#10;Dr3vogD6c+/A149b/Pr3viP+R/1/1x7t1vr3vv8A1r8i/J54496PXiAePXvfv9cfj+vPvRqKaetZ&#10;rQde99XHP1/wsfp7t1br3v30vfkcjg8X9+61Tr3vr/fc/wC9e/db69752NhcfkfT8f6496Jp1qnX&#10;vfv7Vv8AD/be/Gvmeq8R173xBsQGP5/2w91PDqlDp4de98gQfqbj+n5t/QX977lXIz00NYVj6+vX&#10;vfVwbW+tzf25QgjphwQwr1730SBwBf8A1hb6+7AAivDq4AIHlTr3vxBve/8AsD/xPv1eNOqsUqR6&#10;9e993At9Bc2/xPvxqTjrevWagde9+J9RHIv9OfdKEDOemQtACc9e98voQOP9759vIKg06sFJrinX&#10;vfMf7H36ujy62SBw6975fQ3/AKgc8gce6nuAr14UIyOve/Agk24/1wLe7g+vXi2nr3vKoFuebf8A&#10;E/6/uuoE9Ns4YUPHr3vIv9bWufx9P9f34kcOqE1x173mFhyQDe1r/i3593Uih6p59e95F4/F/wAD&#10;+g/ofahCvn1vy697ygni9j9Ppe/PtxtPAdMsgUEtwPXveW/+FyOLf19vAUB+fDpNT0PXvfNeP6m4&#10;4H0t/sfbbIa1+XTbr5/4eve8tuB/ifpb3dFJXH8+msV69789rAW4H9f8PbhBHDrWeve4Tm6n+yL/&#10;AFH9P9f28vEfIdXA7sGtB173Gc/4hgRx/jb8n24DXPCnVgR173Da/wBLfX/ffX3YepNAOrE5J697&#10;iTGwOr6/8V9upqLY6sgq2Ove2apb8cce6OdOT0ZQrSleve22Q+yqd+5h0uj4nr3uK349lkrY6d69&#10;7x+0XW+ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3va8evde9y6dgpBvyD7&#10;ObGTS5Hy6o4qhHXva9wFWYZkOr6leP8AY88+x3byBkhK+VOgrvEHiQ5HAde9n66Q3GUnhgDKQ6Kp&#10;9Vze/B59yXy1dxmPwQSRqrkfy6xW9ydnhktHJNCCTw9PKvXvZ8MVMJY0N73Vebi97fX3KtrMCezg&#10;OsZJwEdlpSn5de9rKlkDWFyCLBhe3I/oR7N4rmNlCMmqnA8D0R3JAap/Lr3t7jYMq6brf+v0444H&#10;tdE4dajAHRLMr5Y8K+XXvcgci9wPx+SSf8fb6yKG0k1PSVUDAlO6nXvfYBOqy2N7f1H+N7+1DcVx&#10;1QyOKEkgHy6975WN7WH9Ta4HH9be9LQHj02aeZ6976IWytY35t9b3tc+19I64Of59N0OqnXvf//Q&#10;1kGYE2I+g5J4+v8AQD3mbP2tUGvXONRTPW/x7wsfrzx/ib8f4D3uJzQA4J6cAz173xAL2A/x5/3r&#10;6+9ODWvp1s9vXvfnUqL2/wB6v/Q+22OgagKV62prg9e98kIY34+n0JNx/tvZdIx1ChPVWFOve+pO&#10;PoQOBe3t2JTp4deXPHr3vF50BAJIb/bf7x7dZaAnzp074bceve8Tz6Sfyt+eT9P8faOVqKtWoR1d&#10;YtQHXvbdNWW1erj+i/T/AGNvaUlmXVxp+3pZHbCo697xwz8k3IsCRa/1/B9tN4ofuoDTq0kNMde9&#10;8nqC45sTb9XJv/tvd6jt60sOnHXvbXVevgD8c/m/tngSfn0vg7eve8MD6OL2GrixtY/W3t9T3EEH&#10;A6ckXUanr3vNJJp1Esf9tf8A1/dCQzDw/PqirXAHXvcSSTyMtiVFvrx/vXvxNagivT6poBr1724U&#10;gBW3B5sOPrz7fjqWocdIp8Hr3v1ZERc8Dj6WBuPz7pKCJKN1a3fFK9e9tLRMzDSthbk/gEe3I5RG&#10;Dq9cDpesgC9x697kQxlAB+S34uP99/r+/MQ0p0HgOmXcNny697zPEFufzb/XHtPKWoDinTaueHXv&#10;eHyKv6vp/T6KbD+nthHqCFGa9OaWJx1731KxkS1+Dxb8fT3vVGH0jryKEbr3uCYQGJNxYcAG1z/j&#10;7pIRqX7elgkOkCnHr3vlr02uCDbi1/r/AI+9AEI/iEEVwPPqpFa0p1735FMg5UfXj8n35QdWnIFP&#10;PqrkKcHr3uRLCiDWygm3Fwbf7x7vGQoArTppJGY6Qeve4D+o2BDM3K2vx/h/xr2in1OzEmiqc+nS&#10;te0V9Ove+6emXkyKC4P1A/4j+vt1JRCdIOCOvTTkiiHHXvfHID6so/VwPwb24ufbwkLwhTxOerWZ&#10;BND173Chg0rqJs9hYi3/ABHt2KMKpJFQelEslTQcOve5Il9Gmw/wP5/x96cTE9poPTy/Z0yUGqte&#10;ve5lOqyXIAJ+gv8AUcfn2mAcgUXpPMxSgHXvbssOkJaxIH0tb/YW/wAPbZipUjjXovMmokDr3vFU&#10;awlkv/jzxb23ISZf1P4enIdFe7r3vjHAmjUfyOL/AE/x97jjV0BJpU+XW2latBXr3vmkiQm3A45t&#10;z/tj7tOgRSRn7D1VkaXgOve8PjEyswAsW+rH/iD7Z0qWHmafZ04GMZ0nr3trkS0jqpBsL8cfi309&#10;3QLiowcdLo21ICeve8kB0kgnhhf83H+HtSI8ExcPPqko1DHl173IC+SNri3q/r/T3XIah6aroYU6&#10;97xyIgULc+m3B4Frf1Hu2rSqqB59XQtqr59e94ftRdW40sTx78wA1NXp3xzQqfLr3vsU0bEWFvVy&#10;QOLf6/u8dXHWvGdOJ697zzxCO4ABUrxce6EggKx/LpqFyxBJyOve2l4IydSix/IA/r/S/vQUampw&#10;6NkkbT6de98igCmxtyFt7WN4SgKn5161Qs+kZ8+ve89Ot5dLC5Av6f8AW4uPaVaGQLq4mmemLioi&#10;BXA697eJo/FACwU/kLYEi/t6RQA+ry4dFMb+JLRcU697azzpZb2U2Itb6+066i9V7aD7el440PHr&#10;3vk8WoMyi/5A/HJ54HvRSoqOPy6qj0YK3XvfJ6ZfGpPDWH044/p7tp0xkOQa9WWdtWjBHXvbZKWR&#10;tUZuVI4/2Njf3RqYpnoyji1JVvPr3uS00bFGKgsfrb/X5v7qrjFWxXh0x4ToKVxnr3vqWJm/oF+q&#10;3/A/PHuszoCSnVUkC/b173CMOlho+rc3AC/6/Puiyxq41HiOlfjAjU3l173gmjaP1SAEfn/gpHFr&#10;e2ZgdIC+vW0lVqBcde94IoEnkCo2m/8AX/D+lvaNE1OxLUp/qx1eWVok1OOve5UdPHFNpeNiBfkn&#10;6j+vt0aVaor9vTDzPJHVT173kqlCrenNgy2aM8g/7f3VpRHGADUk+eem4Gq363l59e9pmaPS9m0x&#10;2Juf9f2WSECoFCT0dxuSmKkde99GlRoTJEwLFrFSef8AEi/u5RVCmuSOvLOyyaZBjr3vjEkkCSf1&#10;YH634/1h7ZGvSACQa8eryNHIwp5de9tczNqSRbAEnUr83t+PdgVYsr5p0ujVCpX0697iyGWO8ieO&#10;NSRe/P190D949KeXT6iNhpapPXvfA1JlvExBe11YrYX/AKD3ujEAk6gT+zrYh0d64Hp173F1+MsW&#10;UFgbC31bjke3ga6h6dKNOsdpx8/Lr3vOjxsLRARs3LA/qB/qP8PftUeoIucdNMjj48gde95Y4fHf&#10;UTz9Lseb8AW9sMW0UPr020usdo697lBEYAHSOPpx9B/jx703czUOOmNZXI697cqJEdJIreNPqDqu&#10;CQPqB7cqThfTpFdM6MJDk9e99NAqkqAzyL+SCAB72ki6A3nWnV1lcrU0C9e95o4Z51VD41YXNha5&#10;H9CfauOkoYE/Z008kUR1LU1697k0qx0soaUs3PMZPB/AsB7bIjhkAJNR6dMTtJOmlKfb1729VVPF&#10;Mi1CQPZ1sSbEcD6cf8V9uy+Do1Q1rWprx6LLaeWJjEWBoeve29ItP6UCgWPpIvf82v7a8UsCwFPs&#10;6WNLq4mteve/PALEiwZyOTz+fzf226nUpr+3ryzGormnXveWKkWoVkKRu4AsdIb/AANz7t4KvAFG&#10;DX8uqSXDwsHqQPT/AGOve+DUIgIKs6MnqsjEX/qPdNOgMhHDzHVlujKDUA19R173jd6hQDDNIeOd&#10;ZDIf8OeQfaks7aAg4Dj1tVhOJFH5Y6976iyOShkXVUI8dm1RGNSPr9QfwR70txMYwIxjVQ4/n1Z7&#10;OykQ9hDetT173O+7qWIY+B0b6egqyn/X/wCNe1JDamGCD0mMFuBRdQP21B697lw1U8aMESns1jeS&#10;MuRb8Ece0szyEheFMYHSV4InI1FvyNOve8kU9dE3miFGkwNyRCdJF7mwB+vthBMFpWjA1r1SSG1k&#10;HhuXK/bn/B172qMblKuup5lqYKKpqoATGpjMJkjH0GoX5A/Nvaia8uNDdqsWFDjh8z0SXtjb2sqm&#10;BnRG4muqh+z0697aKmvpbv5cdVU5LEP4iksSN9Ln6H/ePaaKVVKKpyRxpUdGMFpOaeHMj0HnUE/5&#10;Ove47tRAXjrUGpLhZAwYH+hFvb4dGGDTP7enEFzWjxnB4ilP8PXvbciNP64pEbxn1FGBQW4AKn6e&#10;9gMWYx+fHpaXWEaZARX14/7PXvc1fIwKN+BwR6gT+OR700boVqaevSU6F7x/s9e9yh5NK6g5ta1m&#10;5FuOG90oky6CCQDWo6Y7K4p/q+XXvbrSSIFWN01PqGmRvTIAfwbcH3dgHBpin7ekNwjGroaD08v9&#10;jr3t0nR2sisb8EEDmw55H5910KWVlxT16QRMo7iOve3NBP8AbR1EErq8XpMiE8Ef1X8e22icDApm&#10;vSJhH4phmUFX8j1725Y7cdapjjyECV0YIvKyguB/r/X2u8STuDCv2cOk15sNu2p7RzGfQcOve1oI&#10;cVlo1eiqFgk+rwTX0XP1sfqPehpZgtdJI4dBtZNw26QLeJrHkw4/7PXvfM4qWFVPj1oeC6WcG30P&#10;+t7qAwJOcdKI76CU5NG9Djr3vPDE1gALqOCRwQP+Cn34kEY49KnycnPXvbpTwoouxve2km4P+290&#10;IUlWrw6SSuaivEde9uVo108GxAB4/wAPrf22wUJV6nNekwilILMa5697jkeq6/1NgeSP9b229whc&#10;gE1pw6MokMnHA697wSVKwE6uL/mwsD/X21Gasolx0ZQWivoCeXHr3tiyeYaIR3kQIxWM8ckE2BP+&#10;PtNcMpk/TGkD16OItvjC10efHr3tMySzZF/AiKsbFi0rAEBF5YKv+PvdGcnQcEUxw6NUH0wOg1xQ&#10;U697k0OMh8hKhYrAqxT6so/JP4ufd44O4Hz8uk8s8xprNT5de9vSRCaVYoyQEFn4P9LW9uKK1Vh5&#10;9F7SKkRJXz697ftRjj8MFvMy6C17WFuB7ddhrKQkDGQei0x+NcFtWMcfTr3v0GA1yCSU62Pqt9Qv&#10;+Nvz7cigJ01Oel4u7eMeGg697GDBYaCkpFcpdpACLjkWH1F/b8lIoarkg8egzd3JlcyVwDgHr3uc&#10;UZnbTcqOBza1h7TPcALkaj8uk60qdZoeve47RNq9VrG5ub/X8j2kDhpEMmB0YQEVQHIHXveGSJAQ&#10;xAbm/FrcD/H3tz8/Po6tVBbPmeve22Q6CwIAvcgD/io9qhcK7EjtFKdHUYPja1JAp17221FZFGje&#10;oKBxyfqfz9fdtYKaMEjgelqh2ooya/n172narJLc6eSB9Qf949pGOkEk+fS1YJESoJ+zr3trkqHc&#10;Fr/jg/0ueR/t/dVlOk16cUnVUnJHDr3tnrJWF11fQAkk/T3QNUDFOn0YrT1697Y5KgEHm/P6uPx9&#10;bA+6tRhk0+fT8cjA1r1720zVQBFyAC2kXH/ED3RmjZ60qRivS6quCh4kceve0Juzd9Fg6aZhIGn0&#10;kLEW4DEW1MP6eym/3GONFQNQj9p+Q6EHLnLtxukyhlOgUz6/Z172TjeW9arJVEzSTFyxNrHgAHgW&#10;v7BN9d/UKWYHjWlcfLqc9r2WCztxGgwD5f4T8+vewdq6x5y1y1yQbk/j8+yp3Fat59CRIo4x2nr3&#10;tuZ73vfm3/G/dFrXp0DHXvfEm/0v/wAa+nvZFB14jr3vh+OOT/T6W5924561QVx1730f8b2/4r7b&#10;xXj16vmePXvfE8fTg2NrfT3sNXAGOrKRTr3vomxA5+nP5/23veDw6qanIxTr3viR/jYf4j3uoA9e&#10;vChUde99HgcEi1hf/D+vvympz17z6976/wAPrz9fdj6cK9aqRwx1734H6/7xf/W591Ciop170697&#10;6uAR9bX5uOL+7UYj59Wo3p1734Ef0/231v78AaVr14KSeve+7i/PNuQPx/X3SpwRjqvXvff+wtf/&#10;AGHvROrrZOrieve+iQP9v9f9b37h1qoGD1730WFrgW/offqngTXrQJHXveO/P0+v592FAM9e6978&#10;P8b/AOxHvdKGvWyAOve+ub/4/wCPv3HI68R5jr3vxI+v15/3xHvY9Ovde99cjjgfkW9+oacevUJx&#10;Xr3vs3+h/wB4/PvRb060Tnr3vomw4C2P+3/2PvamvW+ve+r2P9f6fmxP9PfgajrwPXvff5N+Tb62&#10;+tvr79XUKjHXuve+rm/HF/8AfX9+GBU569173zHH45/oP95PvYIPXuve+J/r9B+ABY/439+NOHXu&#10;ve/X+vp+p/rce61B/Lr1eve+jb88H/AD3YVr14de99H8/wC9e/Lw68Ove+ySLW4B5AH/ABPvfXuv&#10;e+P++/1vfuvde99gXP1A/wBf37r3Xvfv8ebX+tvfuvde9+/H+ufr/vfv3Xuve+x9b/gAD/H6W49+&#10;6917379XAH+xP9B+Pfuvde993AGk3B+hI/1/fuvde99ni3q/Hp/Fv6E+/de6976/3sf6lbn/ABuT&#10;7917r3v1xb8g3+v1P+8+/de6977OmwJ5/wAQAD/rH37r3XvfE3t+kAHkH82v7917r3vjxb/H/fcD&#10;37r3XvfXv3Xuve+/fuvde9+9+6917317916g69779+69173737r3XvfRJ/Av/wAR/r+/de6976+g&#10;Auf9f37rR6979zbg8+/dbHDr3votYWJ9Q/1/+I9+PXuve+QN7f4+/der173xJt+CRyf8Le/dap17&#10;33cWuPfqdb6978ObN/h9P8fp7917r3vv/X/r7917r3vwAH09+69173379Tr3Xvfr/T/D3Ur14de9&#10;9nk+6jh16uPTr3vvi17W/HvYwaHrwIHXvfH3ag69x6977H5/4r70R6da4Hr3vvj/AB/rce61Jr1a&#10;tT1733x/yPg+7DiOrU8+ve/A3uf6fX8f7D35h6dU6975c2/wP0v78dOenOAoOve+voL8n/ev9t7r&#10;jgMdNg+nXvff1ueePx+PewBSnHq5GOve+wOPp9P8T7qTnHVQp6979a4/Fv6/Xn34GhA62BQgde9+&#10;IN7X4t/vN/ehQihPWviz1734Di4/2P8Ar+7vg468RQ8eve+hfn6f096C5BHVwcivXvfduLGx+n49&#10;78sdVJ8uve/Wt9L2/wAfdKE5PXgUqeve+7c3A/P5/HvdBgHq/mB1730ef9v9LfX3VcHqowOve+7H&#10;j6e3hgkHrVQKjr3v1iB/vB4HJHvw7jQderTA6975C45sOOP8T7rQcOtU8uve/WP0/p9T73wOerMK&#10;Vr173ztewH0/2H+9j36vn1vV5ny69770kWtwPoR+B/tvfqeuevMa56975D6/8U4+n9PeqH7R1UAV&#10;6977t/sf9f3YUAx16lDjr3vsf0P559+638uve+wef9491IrjrRzjr3vmQP6XNr/639fexgU63QEA&#10;DHXvfYX/AGP++/x9+Pp1454de99/X/euLj/H3oKOq6SMde98gP8AD8f7b3un5dXAyOve/H68/wC8&#10;fj3sdabjnr3vwP8AX/eb+/U6rU9e98gbkcfT68XH+HB9+I62Mmh697583AA5HP4+n0IHvXDrenNO&#10;ve+iL88Dj8f617H3quet6aceve+QAI5/H++v7t14jr3vuwt+D/T8+9VoetUx1734D6D6D3Wp1daB&#10;HDr3vnpB/wBgf969+11HVhpHXvfrG/8AT36o49XLY4de981T6cXH+v8A7f3avWqCnXvfLR/XkD37&#10;rdB6de992tyAot9b/X/b+/dbAp173ytf6gX/AN9b37r3Xvfrcg/776W9+691736w+v1I/JPv3Xuv&#10;e+gD9WA/23PvXXuve/abW/wv/sQfx78G0mvW+ve+Yufp9feuOeHXuve+vfu7r3XvfYBte1x73GKE&#10;A560TQV6978QLgWvf6344t9L+7sAK06ZPGo6976ta/4C8gfj6fT3ugHHrVTSnXvfYseSQT9Ta/A9&#10;1I1AaRSnWi9Kde9+AN+PoSbf4E/093xoIp1YjyPn173ysfr/AI8/8U90KsTg56qBQn5Dr3vo2Jst&#10;7Dnn+nvyCoowz1UevXvfZIU8niw4+nuyVzTqpBznr3vq1ib/AOuFA+oPvdW19WZWB7uve/fn6en+&#10;h93oaUHVaY6979b8i9ufp+OPr78uv8Q62Ove+NrkWva/1/PPu/yPVuve/G3H0J+n+2P1/wBj798u&#10;tU6974/77/W9+631732B/vufr+Pfuq6h1733+P6n/jVuPfutVqcde99i9v8AeP8AC/8AX3Vqgdb6&#10;976J+v8AW/8ArcD3osAOvMeFBjr3voi/+J+l/wDjfv2Sarw6Z1KMg9e9+HBtfj82HuxqVJrw6uTq&#10;Qnr3vsj88fX/AHx977idOekwqDVuve/fn/W+v4v72a0GjrzaSA1OPXvfjzzewP8AT/D3YKWXt49V&#10;J1DTTr3vpTcG/wCPp/Ue7N3U0nq7IuNJp8s9e98h+b/j/Yn3UAA9MUNOve+/ra3FuT/Xn3atAcdV&#10;4GvXvfL8/n6/8j92r6dXNK56975fW4/pY+/VrQr1WoNAOve+QU3FhY/09ucFz59WYChPDr3vMOeL&#10;WH5/xH+I9sUoajh0wV8M8a16975qb/n/AHj+nux8qdaIHHr3vKObD/evz7uAOtde95gPp+fwP6X/&#10;AK+3BnPVWNM9e981Fjz+AB/gTa3tQFYgN0y71FCeve86i/0PNvp/vfu5IYFek7Z8uve8irwCL/4/&#10;0/1x70GCnPTYYK3cK9e987+o24Fr8ni/9fbisAnHz6aJBFePXveKQm3HIPJ/w/1h7fjArxz15QK1&#10;r173Fktp5AP4tb3fTU6q9XAzUYPXvcKS/wCDb8Af0HvasKZ6upoM5697iseDY3IP1H1/p7vUcD59&#10;WJ41x173BmZrEkD6/wDIV7/09uJQMNGMfl09Eq6uve2adrlrk/W//E8e6yPVKU6MYwQMde9tznk/&#10;Uj8f6349ksxoTUdLUFB173gb2VzGp6sOve+PtnrfXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173734de697yxnn2ttmOqnWiKjr3tR42YqwbWbhhYXPscbbMCixtWo4dFd5FrXR69&#10;e9mt6nzv21bSHV9dBB1BSGU8D/Y+xtskrUpSgDAY8zXjXqBuetr8WCVWFQK/z697s22nXipooJgd&#10;WqNH4NrMVubn3Nti7/E9GFMU/wAvWHW+WZhvHqOBNcde9idSvqVTcerngWNz9AD7EkUkLqAhCkf6&#10;vz6Bt3QspJxwx/l697UcDkWGkNZfwfxbkke1IYBdNdRJ6KbiFYU1O1QT173LjUmw/SLcWP5/qfax&#10;Q5OCBToqk+Kq8Ove5CKSDwv1ufz9Pz7c1OfmD0lkbPdw8uve/BbE2HF7sPqLH/H/AA9vRogQueNe&#10;teVX69742+n5H6rfgfn/AHr26NWozeXWqd1a9e9//9HWDaYKdIu3+N/68fX3mdIVZySKfLrnYsZY&#10;auHW/wAe+asCDcHkfX6nj3bQQq6RX16qRQ0697zRf6m5sedQHI4/Pu0YAPecenTbfz6976k0k6eC&#10;B/qj/vHHtibxCCS1AfTraV49e98E4LABb2455B9oC0K01tWnW3BOa9e98Jmut7f7G3PB9+MgOFwO&#10;PVo1zQ9e9tjzWJLAckWP/FfbZnBYjyp6dLlTGOve+JkGk6uSfx+L+07EAU/CerBc44de9s8xGu1/&#10;rfgccX/oPbDPXtAoP29GUYIWoHXvcynX0fgX+pI5I/NvbuMu2RSgp69JpjRuve/SWUMB+R6Sf6n+&#10;ntLqogHmOvJ3HPXvbVKzXsDb+v1F7fXn3pGBB+3pdGAR173xjX8fm9/6m39b+3tQytaY/b1tyRnr&#10;3vJIhIYXIJF+D+B+R70mqi0GB1VGAYHr3vqKC5U/gcG/P+39svIVqo63JLSvXvb3SQDl/wADm1vz&#10;/r+1ELaT3Gpp0VXE34R1731UKGJJ4J9+mZWoPPq8RoOve8KUhPPAB55PHPuqgshPp+3q7Tjh173h&#10;8ek8g3BP+8H6e9M5jr6kdO66jHXveN2GlrWN7/X+ntIxbSK4r1cAkgnr3tukjL83Fx9Bz9feoy6q&#10;WTh59LEcLgde95Io2tYi1iSLnjn3uoNT/sdUkda9e9+cE3XT6h9Taw/wA90yKHj8utLgavLr3vpY&#10;G+rAcWH1/P8AiPdhGrsDX8utmQcF697jvKYvofrf8W/3r2YGFdWl+IHl06qa+ve8EtS72FyP8P6D&#10;+nvZhHbRRjiT08kKrU9e95INNwCRzzzwfZXPCwZmpgmtPLpuXVTr3vO6srWH055/J/2PtNJqZg1K&#10;Y6bUrTUePXveKWASKAfx9P63/wBb3uBqEBjk9Xjl0GvXvfSxaLXAt9LgX/Hs3MkbLo68ZNXXveIR&#10;m/IUC55tzb3qW4hD0ANafl06XoKde9zYFCfpAvxY/wBTfi3tKsrs4BOPTpLKdQz173JLuHBN/TcH&#10;mwufag6o1OsYbh0yAuk08+ve+crHSxI+o4tYWa3tjSJHoppiueHWkWhA697Z3klsRckD6c2I/J+n&#10;tOACRQUoejBFjqKde986dZJm0gEg2BJuCD/j7rTXqCg/4a9amZI1697ePAIotL/1B/249uaaYOTT&#10;y6LfF1vjr3uGaYyy8WB4vYfj/Ye2Y0owbjnz6UCfw06974TIkZ8fBZbg2+vHHJ9rFlqXFOrxszjU&#10;eHXveJb3t+PrYni/+t70Qdek14VwP8vVzwqeve+nF1b6X5/xFh/T3rBjGk8D15TRuve8TNpCfUj6&#10;Af0v7vLGFXUaCvTqKGJHXvciIEoLnT6v6c39tCRxw4dNSUr69e9yJVWWPQP12AJtz/vPu8wVlATB&#10;B49NIzKwby697bZqfTEVtYnjX+ePqePdVrGrA5J6MYZi7lhkenXveJadpFVQwvxckni3049ufEQT&#10;jHSr6hYmqw/Ide9ylXwOSBzaxI5P0+t/fjRFAOT69InczL3de9yGbWoUk/QEH3p6mvr0n0aeve8R&#10;VTCFBW4bn8XN+efduCVPH5dOVPiV+XXvfQcx8Le4+trfp/5H7TeKQAPPrfhK2T173mMySA3QhgB+&#10;OefdvFUqUbpsROhoDUde9wpqfUCoAW5ub/U3/Ht0rVO3HS2GdkcVqfs697afGy3QceNjyb8j6j2k&#10;KcM8M16Mjkaj59e9zIqmNo2jfh19Ivzcf4e2taFiqZ+fSF4WWXxBkHr3vHL+OGsP02+n+sD7TuO8&#10;AivVkFGOeve8NTreMF1AUrb6fke6szyx6aU/Pq8RRWohqa9e9xaZREytH6mP4+nPtKW01QL07OTI&#10;CsmOve5tQkhQv5NLWF1FiB+SAfe3DGgQfzp0lidFOilfn173z0LPAth+4BZifqbD6j3oAGhP7Oqa&#10;jHLnh172la5JBIykcA/2h/T+l/bDEa2HAcfn0f2rJoGTn0697jxLMB+j9snlgeB/h7ZAKuBUmvDp&#10;5zETg5+fXvecCQElnVY7WUMbkk/4e7kMAKUPy6ZPhkAKKmvXvcWaPXzpVgPyPxb68e9zMjIQooel&#10;ET6TSp697apoklHOolT+ORa/tMIxXUDw6Xo7Ift697hSRosquutjxa449q00+HnpQjsYyrGnXveW&#10;SnOpXK3LE6QLA3t7TsG1vXHTazChWvDj1730KTUS8hAsfpe3H+uPbpjJC0FCRg9W8egomeve3KMq&#10;2kOEkI9KkfX/AA918RjHpI1U/LpC2ofDUde99PGuonwm4/oQR/tvdRwIz6dbV2p8XXvfKESL+kBB&#10;e5H1b6/19+1MpArj169IV/F3Hr3t4anJhE6MQL2YfU/4j/Y+9MtF1/8AFdFqyjxDGw697w8geklS&#10;vJtwSPrz7usrIppk9OVH4hXr3vKiGT9P6hyfoSbfn3utaSV6aZtHHh172usJHFU0bQSfrudOn6ji&#10;xFve1egxk1r/ALHQX3R3guBKnDz697x1FAlM7XUlAeQVsR/Ww9uxmgJIpXiOnIrtp1Arnr3uBPCm&#10;i5j4YXBtwPx7sGcOKUK+nSqKRtVNWR173EjQUpR1JW55AJ5B/Bt706jRWvn0odjcVU5+3r3uRMDK&#10;uu1ha9x9T/gfeirAseII/Z01HRG0jr3tvaFyhZbcNyLc/S4B9vCUALp4gdKxIoYauve8aUgkJkUW&#10;Ycni1gPrx7adlC44V6s1xp7WOOve5EEehtBFo3P1sfSf9f8AHt1TFTUrE9MyvqGoHI697meEgkA/&#10;X6H8MAfr72w4HpP4gPcOve8ig35+n0FvehhaeXVCVA697cMfN9rVxTX1K50MQLixP+8e2n00bFdX&#10;D/Z6SXkZngKcKZHXvc/M0DwSfdAkwzkOjxi6qGPAa3tkqysmKjyp0j226WVPAPxLg1+Xp1721+GJ&#10;rtaMEjhiA6Hj6Efj3dgQlUGa5r/PowMrjArQeXDr3uL9sFkDKTC9rABR45P9cj3vQ2pnTzHT/jkr&#10;Ru4fbkde950R0Niphk/oOY5P6kH24rMoAcUP7a9MsyOKg6h/Mde9zo1vygKNazr+D/QgH35dbJUg&#10;rn+XSR28myPXr3t6oI43ZEkRVYG+q1xcfTj6j3Z6mp49ILtmALRGo9Ove3V44zUC5uSbI1jYD82P&#10;tIZayqoP2inRcjv4WBT1697VGPgCxOh06XGu9v8AYX9qEYMCW9eiW5lJcNxp173np8dEjFmANjZf&#10;TpP1uDce3K6qjrct7K40Kade9usVBHcsIwvIJNiQTb6+n3sA1BJ4DpgzOCoc1oP2de9ucAqKKzRO&#10;9m4HrLfj9Ok/197rJxXqjJBdjTKv7BTr3t7SVXQPIpaQgXKoFB/xI90Gquafl0wtu0chSM9o9TU9&#10;e94zJGrgFTY3txYA/wCPvahQaev7OlUUEjcSKde98zOtiPVqAIAY8f4E+2pZEVCWz0pW30oQ3r5d&#10;e9tFRXSoCGKsQTYqLWB+n19lzTih1AV/n0aWtsrHUxx172yVWRJIj1anY2RAbm/449pzIzEcT0ZL&#10;HGjAKKfOn+Xr3tkmpKmf/gTptrDBQfUgB4J9qfpu0SzVZcfl0tF1Cq0gNR59e9yoEdHpRSrdWLoz&#10;kEk2/V7VjEhKUoQB8h0xKyoGaRsAcOve1nS40rG2nl5GDObfpN/p7dAYAE0x0TG9ZmDsKKOGeI69&#10;7yRxJHIURSWLNqf/ABH1PtOZUj4gnr0lxGVLyk/IDr3tyghUMG03k+ha3F/9b2yJy8ldJNekTSGS&#10;oApXr3taYDHNWVUMdrAWedzbSqDkKPauFqy0pTTTj6dFl3OIjoqKjh/s9e9iNVFYUCgkIPSgH9nj&#10;j6e73BGkhRWvRe0fid6YJ697ZGqVjuT9L2/2/F7e0DFoyVQcB0oETk1pnz697gzVS2PqNgTYj/H/&#10;AB9taqlGbPRzYwlqJSnXvcZqpfGfrb8fS/J/r7dGag9HlvAUata9e9pyurtOoKf8f8R/Qe9rpFcd&#10;H1rAh4jPXvaSq6l5mKXY88f6/wDU+98FX59HSQpEFLAVPXvcaKnZz5XJCLwfr9P6W9s6HLFjw+fR&#10;ddXdCYl697lFEUEgWsPr+f8AA+/YBJ+XSaOakuokmg697YK5wgc8EkfUjn/be9BqsCejGGTxNLsP&#10;2de9o2sq00vc6bHi/Bt9SPbMkyqpU8K9GUCEqTSqk/n172EG7uwaLFRTR0zh57FdRN0jW31X/H2Q&#10;3m5xQyFUajUwP8vUj8ucpSXMouLwdgFQB5/b172U3dG8anIyzk1DuST9SbG5/r7CV1erKQzLQ+Z8&#10;z/m6mOy223t4Y1hQJT0697C+qqmma5Zr/kn/AI17LCxPdWvRyqqgoB173Buf63vx783Dh1Ynyp17&#10;3xa4+nP9OeP9j72CCtPPrwPkOve+ibf05H+w90oStT1skaaHr3vjzz/j+R9eOePe9Xl6daB8h173&#10;xB/xuPdQCM9WNMY6976J4vxx/X+g/wAPe1qK9a8iB173xNh+Sf8Affj3uhY9eqGbr3v3+Bva3+v7&#10;q1DQL1qhUgEde99E8f4cD/H3ZVKnPW6Mc9e98Pwef9bnj/D3sk6uvAevXvfrn+gP+w/2/vWBjqtO&#10;ve+hwef9tb8/Ue7g6h29b/wjr3vs3P4A9+pn06tiuT173xtwDf8A3n/Y+6kGuOHVTkV6975Xufqf&#10;9j7qKAcOvUHl1731fi5A/oLe9nj29aYiteve+vx9Rx70K1z145IHXvfuOPdsA/PreNVD1730br9b&#10;H/efd+J6swB6978SOPzxz/re2wrDPVSRinXvfAkW/Auf9693AINT1rr3vwNzc+9nA69ny6975f73&#10;/X8e2wDXPXqUoT59e99Xv9ADx/sP969uAY69gde992Fr3v8A6/1/2HupNDSnVSeve+JsLg3uPz72&#10;BmvWxXr3vr+otz+P6+99b6975DV+OSOLH6/4292GOvde99DV9frb63/4371Qde6976v/AMa9600/&#10;Pr1Ove+7gDj6/ngW9+Ir17r3vj/rf7z72BTr3XvffJ5/p/xHv3Xuve+rc2/1v959+69173y0m9v9&#10;j7917r3vib/T+n+29+69173ytdQb/wBfr9Pfuvde99W+vI4F/wDkXv3Xuve/L/hf/G3HH+Hv3Xuv&#10;e+ZHItybC4Nr2H5J9+691730foeByLiw/wAeeffuvde9+5Ckj8n62/Fvr7917r3vjyf9h9f+K+/d&#10;e6975j6Dg88Hji34Pv3Xuve+mFrc8f4/7zYe/de6974kW/2P0/rb+vv3Xuve+vfuvde9+9+69173&#10;1cf7xf8A2Hv3Xuve/X4v7917r3vv37r3XvfveiaDr3XvfX/G/e+vde9+9+69Tr3v344/3u3+8+/d&#10;epTr3viBc3IH0+n19+69173y+nv3XvPr3vv37r3XvfHSPxxzzb8/4e/de6975e/de69797917r3v&#10;3v3Xuve/e/VA49e6979/vfvXn1vPXvfIWP8AsB70VNMevWqAih6979f8WH4/40ffgAAa9apTj173&#10;1b6/63+8+91Hl1bHXvff0/r/AL7/AB96yfPrVCeve+/wL2HNv9ce9HJx1agHHr3vs/k2FrcfT/bj&#10;3saetDj173x/TYfg/W/vwB8+veXXvfIar2uP6j88e/EgZp16nn173y5tcfT/AIn/AFvegNQz1bTT&#10;8+ve/f43/wBt9PegKrQceqqa46977AP+wP8Ajz72FNG+XTgoAwHXvfKx/wBYDn/H/Y+6ilQem8Ej&#10;5de99cn/AGP+9e/cAT1oUAoPXr3vsj6WuB/vF/8AYe7aa1J6tpBqW6976K34+hP/ABH9fexUAV8u&#10;vVpQnr3vxFvfhQ9VHr173yH9LfS/+8+9EeZ6uFGQOve+rEDj/kfuoyc9bPl1737T9L/n6/8AGvdx&#10;6L1QVIp173yH9APoeD/xX3qh/bx63mhp1734Lcm39f8AefezReHl16oBBHXvfL88Acce9KpAoetg&#10;AcT1733a/wDS1v8AY+7UJ69UHJPXvfJVH1BA+vupPmerA8D17339bAW/pwPewKZPVcEY6975WAvf&#10;+nH+vbn34t5DrwFTQde9+UHj8j34mg61UjHXvfgp/J5v9D739nWxw1E8Ove+YUfXj6e9DqzHOOve&#10;+X0+nHvdM16brmvXvfY5sPe6dbB8uve+YX68f4f7b23wPW65697702B+v1ubf7173x8+tEZx1736&#10;xNrAcj6H6C/v1fXr1Cc9e99AW+oX8fQc/wCx9+rXI69obr3vkU+luD9ODbn/AGHv1TTPXqZoeve+&#10;X6f9gLX/AD/vHv2erVp9vXvfgv1/x97IGD1sVPHPXvfWn+t7H8D6H34cOvZ4nr3vnb/YD/W5t/j7&#10;rqAPVeJp1734A/jk/wC+PuwGerZVa06977BN7H/W/wBa3v1B1Ucc5697yW+hvx/rcf4X96oOnAB1&#10;73zF7kH8EfT/AB97631732Li97n/AG3096691737i1gB/wARf/H3UtTHHrfXvffvYJIr17r3v3vZ&#10;NB17r3vu/FuPr/sffhnrXXvfrcA/g+/V9evde99e6Gh49b6977HP5A/1+PfqmnXuve+wB9OT/S3u&#10;3y61ny697744PNvqbf8AEe3FwoB8+qEk9o69799fx/rf8U9+1AKVpnr1cU6977P5uOP99f3TUqih&#10;49Upmg49e99WC3sfqeP6f63vak0Acf5+q6Wx69e99/T6f0v/AI/7f3ZO4E+nXifl173xuT+P9v8A&#10;7xb3YheJr9nW8FuPXvfR/H0B/PHFvp9felZVpjj1U44de98iPyeTYD6f0/I93IOSvXiT173x5+p5&#10;/r/yL3daVqeq1J6977uOAf8AifdC1DTjXh1qtD1735ha/Jsf6f63twagO3q+eve+NiPybfT/AIr7&#10;oCNVDx60DXr3vvj+gPA+nPA+pv7v1vr3vrkE/wBCfp/X82976pWuKde9+uf6WPA/2/09668V9Ove&#10;+r8f0P0/43711or5jy69775HH1/33PvWSOtAk/aeve+rH6j/AGH4/wBj7sTmnW2YLx6977Iv/h/X&#10;8e9dqAV6ppVQK+fXvfvSCP6D6/jn/E+9ggqQOJ68aqO/PXvfrfkX55/w971EmnoOqsK4OK9e99/U&#10;2vzxce9sO0D06bIKIBXr3vxH9Rbj/Ye9qaZ6r4lOHl1734i/0/2P4/3j24GWuOnQR5YPz6975W/p&#10;a/5/xP8AsPdNS8PPpMxJ7qV6978L/Qce/FhXr2PPr3vla/Nxf6e9CoNAK9VFa0pj59e993vzf/H/&#10;AANv6+7BPy68V006975qDbVzz9Ln/b+7khu1fLj1cGtQR173lBP1Hv1Bw6bKqMjr3vKB+Rb8X90G&#10;quemwpJPXveUEE3A/wBfjj/XA9vAV/LrVK9e95QeB/vuf9j7eVR1qlTQ9e9811fQj/YD6/0vz7cS&#10;tNPSeWNV7h173lBPNv6cX4/3r3fSKkjpgcTXh173mVgBzybi39Pp/j72FUsPTporRsde99i7W+gs&#10;fp/gDz78tOFM9NEde945P1cmwv8A19vjI+Y695de9xH1C9vz9Afp/tvdgQxp59XJrTr3uBJ9T9b/&#10;AOJ4J/1vbwBC46cXtFOve4LsR9BY/kD6e70Fc56cx+LPXvcCV/1Xve592p5dKYgK5HXvbTM17kfX&#10;+ntLcEKuOl6CmOve4LHk/wC+/PsnlY1PSvh173hPsvcgnr3XvfXtvrfXvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3XvfY+vt2JiGA6917270UgVxb/Y8X9jDaJ9MqU6TzKD&#10;172NOxMn9vV05J0gOtubEkH2LrCaSKcqtaMwPUYc02Jmiceta9e92g9T5hK7D0yazqjVFYfUEkfW&#10;/ubeWJT4UkeT5ip+fz6wv53297PcZdHA8M/PPXvZjKFwFAJ/p9eAf6exdDRZF1Lk9RPNCQaUz5de&#10;9qamu3qXgj68X4+nHPsxCsza1XTTonumLnQ/ljr3t1jAIF1uLWBN/r+fofZsrBa1GSOPRROxU0Tr&#10;3uXbTYixIFmH0J/p78hJIWtT0jOosDx+3r3vsoQSB9LXP+P9bW9qoXVAQ38+tGoqGHXvfD03vzyP&#10;9vbjke3BoEpT8J6pq76eXXvf/9LVwY2/J1X5/wBb8e8ww2cZ6580HW/x7lwS3FiD/sSefalJaf0v&#10;8nSeWOmR1724XJA0/Qj/AGN7c+6NKqrwzXpJpznr3vGxIW/55H+I5vz7ZlkZwSTXq4WuD1722yVD&#10;Bmsfp9f8B7K0fuoRQ9LUhBUfPr3v3nLLYH0nn8/X/XHtQEByT17wgCT59e9wZT+b8A/n6ce0c7FH&#10;KAeXHpUg8h59e94TICGKixYDTzwSP6e6KNSq0hpT0/zdOCMgivXveBk1OpPJtyP8fbR7dRBqK9Pa&#10;tIoOve5KPa4Xhbf1P+sfdxISxBrw6TugrU9e9+b1Xv8Aj6H6c29tMQV9T1sDTw697izRFtP4BH1u&#10;Ln/be6xqUUkio+fT8cgHHr3vqCMFhp+moAm/F/yPbi1kahxQdblcgVPXvc2Sn1C/554vx/tvbw1G&#10;iqcdJUmoade944oSDa35/wCNc+2jFqJrmh6vJKKHr3tyX9tNNyLn8X5/1/fpV0Ng1x0i+Nq9e9xp&#10;P1G30+v9fbRY0Fen1Hl173mglUfqPH0+n49vxTKoIYVHr01LG3l173iqNLMCOQRz9fe5AA1VNRTp&#10;yI6Vp1722TALfSD9DwCeP8faKRmBAx0tiNRnr3vChGtfqBY3+tiT9L+9RBtDH1PTzV0k9e99sQFP&#10;Nrn2o0VNAPLqoGade98QW13IJNxyP979+0jSApp69bxTB6975ySAf4kGxGo39+p2MQOqqhOeve25&#10;lMmq4HBNv6+1cQVOHp0sBCEU697iCPUeAeCOPz/tj7cRywBHmelOoAde9zFQqyhlIJA4ub2/xv7T&#10;3bExsunpMz1BPXvc1I3YhT+SBck/7bn2WPEryakwafl0lZlAJ8+ve3P7VR9TyQL8E3/1j7cjXSB2&#10;59ekX1DHr3uLJToFY2vf8G9v9gfe5uGpj+zpQkrE9e9tq0zG55U3NgSef9t70sTytrBxT/UOlfjU&#10;wM9e9yoYChJa5J+lgRa35Pt+FV0jX0zJIGFB1726eNJNNwBYHnkkn8/X2+4DgqvAevSLWyfZ173D&#10;miuCFuAP8eSf9b3UfDpfJp0/E4rU9e9x/tdX9f8AH6834+ntGIpF0seBPTwmp173LiQQBbAH8G1r&#10;/T2oLKkbaR3Hh0ndvFxXr3vmA1QDcWUcG5t9PpyfdRGXkrWhp1U6Ysg5697wMPECyG7AWNvwQOL3&#10;9suwUqr+vl06O/4sDr3tqZy0mpjduSf8W/2PvwXvIPA9LwoCUHXvcmDxch7MSL2+guf8R7XxmBm0&#10;MSpA/LpmXVxTr3vpo7SEfQW4sfx/h7aIQjh5/t68G1KPXr3vJLAnoLDgc/W3+396ILAg8etJK2QD&#10;nr3vp0GpdJ9JH+t+OBx7rME8QAZx/PpxWAFaVPXvfMrJdSE4+pN/qL/j22Qy0NPPqtUI49e95ZIA&#10;yqwBNx+Txf8Ax92ehUscdUjmKMR6de9xyiqApFr/AEKnm/uushhX0+fT4ZmavHr3vGYm0lm/QSB9&#10;bkf8j96Y1C1GK8fLpQGQMAOI6974TqqhSp5AsQbg/T+nurOlGPGnTsLKxcnr3vpYn9JtcEA/W31H&#10;9Pbug/EuKjptyuRWh6975Mh5NrEmx/1v9f8APtO4quojqvHK8Ove/SBQYvwfoeDz/rn22dZFDgD9&#10;vVVR2DE9e9xalizgBtK3Fz+Tb2+8wAA+XHpdFEqgE5anXvcaRVs/4Nh/jc/j2napoR59P9+B8+ve&#10;4HjVf3G/r9Tfn8e6+GA3aAD06SxOgceve5kbaxoPA+qn6/48e9smrBH59JZl0Goz17302hkaFr8g&#10;6Te3P1+p9o2VStCcV6YGtWEqde9tkLrDI6E2AJIubkn+o9o3qjkKaU6XSqZVD5Pr173yrpf2BML3&#10;WwsPoR/X3dip0kenr1uyhUyeG3XveWhneWAsnGkG6t9W/P197V08Pt9T0xdxIk2ljg+fXvcTIJ9w&#10;qMwt+W4/2A+ntNUAkv0ps28EsFPDr3ti8ixlok16QTf62v8An6+6mRmOgHHRpoLgSPTr3vMpgm0q&#10;pYspuR/vfvWAoA9emyJo6k8D173gkliiZ1CXYk8XNj/h7eXwwz6vh6cSOSRQa0HXvcKSRFQlV0XI&#10;/N/qeTx7bZFVqR4DevSpFYtpc1p173GMS/qSTWGH0P1Bt9B7qFwFGRXp8P5MtKde9yYo3lp7+Fme&#10;ImxuR/sfb9ANZYgV4VHTEjrHLTVhuve+1hut2Ut9bqTyCfx7pVda0+Kn5daaSh7TT59e99KhWUBV&#10;CqBc/wBePz7ZQA4b4q9bLApWpJ697naIpFVtWkqb6mBPAP4t7VaVAZwdJH7OkuqRWIOa9e956eCM&#10;a2aZSjsLNbi3+sfbEiamDAA9NSyvhQuR1725NJTQsUlmQwaRfT9fpckW9tM4jShNKnzz0iVJpBrR&#10;e6vXvcCdKd9LU05aJwbEhgTz+be7aCCQM+pHSyJpVqsy0Yde94IgVlUQyeoNbn6Hn6En3VSFYPHQ&#10;gV6cc6oz4q4697V+Pkkinin8BIWxZY2NyR+bf4+2JZJlQBxmv8ug9doksTxhuPmeve1tUGnyEKTK&#10;skErqzNAw1ElfqRb35ZX1Ma9BiHxrOQxsQ6gijD/ADde9pOaePUUcSEBiLaLEC9vofaoMGoRk/y6&#10;P44nIDLTPz697iSSUxIHjmJBAtZQP9t7bLEJWhGelCJNpywHXvcoSxooX7Zzq/1ZA/2xHupnABoK&#10;npgo7mpk4enXveEL+3P4o9F2Ui/qAH0Nvb6O5Ibyp07UGRNZrj8+ve4Uc06ltbLf8AKAfftcgFWy&#10;OlDxxEAqD+3r3uRGQyhr3K8kWsCP9b3VZCrMF4DptgUai+fXveUKxDqpuPqpJ4Qj8e7ayGAbgemi&#10;yggkf7PXvflX82Oofqtxb+p96Q0HefPrZrWnl173jZHKqUJFzf0/Tj+gPtxlKgknh5dWVlBowr17&#10;2t8RO+VxU1CVjaqjAEZ1XLBebMPxx7aR5Z2SNe6nl0Gb+JbG+S5BIjPH7fUde9pZqYrPJGl4HQ2l&#10;gkBVTz6mBPu8bKcCooaGvr9nR4s2qJZG7geDAiv2de9yooHH6Sqlj6opACjn8BJPbhcx6woFKf6q&#10;dMvKDWorTzHEfaOve3GKkaQELGpa/MUzCxNv91sPp78r69JBweIPSKS4CZJx6gf4R173OGPdgAQ6&#10;EfRdNnU/T0n8j2n8RqaK51evl0la8VTVc/P/AFcOve1BjcNrdfJdhYnVyrKfwCPbok1MQSDj8+iu&#10;83Ci/pH8uPXvb3Djoo5Wv6/VaxNv9fg/W3vYXUwpj16Lnu2lQAYNOve3haWNSALoAAQq3sf9ce1A&#10;KgY6RCR349e9zIViHpZeeB6frz/Ue9HFSeHVhHIan+fXvbpT/aqbA2YjlQT+Pww96ywFDTptoJWO&#10;Bjr3vOzJYgkFgF0f2b8/j2zI6oniKakY6rGjqutK4ND173jacRG5Tm3B+v1/1v6+0z3oeoUEdL44&#10;Wmwh/Lr3tvnnUkNyCTc2J/2F/dGnLBK0x0cWcD6QrZ0+vXvcOarkUHT/AKk3ZjYAD2meaMoVOCT0&#10;rW1jLd3CvXvbbHTVmQZhA5CeoNO3MdxyQn9SPdoommYquBStTx6cu7u1s+1skcB59e9+aClokK0w&#10;81Wt/JUTH1ajyxsfoP6e16wpAgY5by6TR3Et+B4h0x+QGD+fXvbeWeaFtQYOx4I+p+vPtuVmePSD&#10;T5dGSrHCK+Q8+ve11t/HCPG0xMYubkE3Ygk88+3oo6xBeg5uV4k9wwVqClPt697VjQLBTWXmR/1k&#10;fQD/AFN/dphGqhG/n0VAvIVAwBjr3tvgp0Dk86zyf6fXgAD2hd0B0RtjpXK7aADkde9ucVMVcaVB&#10;c2UD83b8296DMW0AdJ5J0DEDA697EPFwLjqUkjS7qC7Nx9Pp9P8AY+zEViRTitM+v59Iyks8gYCu&#10;Mf8AF9e9xa3KKxsH/TcE349I9pWkCmnr+zoxgspWXC9e9pqSvEhdVckuT/QWANvbTuaEsBWnr0dR&#10;WMqt8P8Am697wpNyAC35Bufrb6e00ZAA9ejOCDwxXzp173lcsycc345/2/u7cCadPoFTh1721TUh&#10;m1Eki3N734t+B7c7Qw+zpctykTUHHr3tlnplU2RSzfTV/j/re6s5qPl09JeaoxQ1PXvfE3TSjGw/&#10;Itz9OCbe6hv4jj/L0g1s5Pz697gVlWsasB6dI5LC3+2HvUhFSUx5dPxwuSPX0697D7O5aCGJ5HlK&#10;W5Z39IVPz9fr7QPeJHTU1SvEf5ehLtu3zTTRxxrqJ8s9e9lp372QB5KWhfREFZC5Yqzn6X/wHsNb&#10;juR7ivGv5dTTy9yesS/UXgAbFF40+359e9lezuemrZHvM5ubm5PJ/wAfYaluDIxaTJp1J1pZJGo4&#10;U4cM9e9omWZnLWJtf6/4n2jwOjFVEa6RinXveA3t/X3qqlsdaJJNeve+B+ntylM9ePDr3vxI496U&#10;VNfTqynI6974N/h/vN/z72RQH7erGmeve+J4/wBf/Y+9ZHHh1bAXT59e99WFvofrf8+26tq9emqs&#10;Dk9e99fS9x/rfn3bJ4462O40Jx173xtb/Hn/AHv3YmjU8urGlcZ69764Fxe3+3/1/e61oQOqnjnr&#10;3vibH6n/AG3v2aGnWq+Q6976sfrax91r869ax1737ni/+xt/vPvfHhx62AaV6978bXNvz/vf+x9+&#10;FVHdx60tRx6976JuPzf+v+H+NvdwTqzw6vQ8eve+/r9Pp70SCaDqtQade98SDe4ta3+F/fu2lF69&#10;gYPHr3vs8cfX/b/7371g8cHrZpXr3vo882+osPr9fehQZ6r6Hr3voD6c/wCH1/23Hu2CK+fV8EVH&#10;XvfgATc3/wBj79UeXXiM0XHXvfv9f8/U/T6e91B6bHDr3vojkW4vfn34cM9W+zr3vwsRwP8Abk2H&#10;v3nTr2Aeve+vSAOf9f68+/EHiOtZPHr3vl/xPJ91FT8XWj1730ePoLj/AIn3vLDuPWxTr3vj9b3P&#10;I/qf9uPd+vde98gCeSbf0I+p/wBf37r3XvftJtYW/B/P1/Pv3Xuve+rMf8f9uB70TTr3XvfRFgOf&#10;rc/4f7x73Xr3XvfH37r3XvfID8H8ke66gTjr1eve/EAfQkcX592691737gD+ptcH+n9D791oHr3v&#10;xufr+Przzxxz79w631736wA5v/gRa3+HvQNevde98rfTmwuD/QX/AD9fe+vde99Bb3/1+AL/AOxH&#10;vRI68TTr3vwBv9T/ALC97f0961DrVeve+rcf43+v+Fre/ah16o6975AECx/T/hf8n3rWD1vr3vs8&#10;iwP4tY/7D3evXuPXvfDSfqeR+efwPr7917r3vl9L8n+gHNh/sffuvHr3vockAm/1Bvf/AGA9+691&#10;730R+OBz/jf/AFre/de6976Kkf7e31/23vfXuve+wP6/g2t7qTTHWjXy69742/H+8e99bHDr3vwF&#10;uLWH+x9+6917363vwPXuve+7H8c/7H37r3XvfuP9j/sLe9469nr3vq3++HP+396+zr3Xvfvfuvde&#10;9+Nr8Hj+vv3Xuve/W/Pv1c069173737r3Xvfvfuvde9+sRb/AB+nv3Xuve/f8T9P969+691733Y/&#10;0Ivxz7917r3vvTyR/QX/AN4v70a+XXuve+9I+tiOPzb/AF/x71Q8R177Ove/cX/r+Bb3tcD59epT&#10;r3v3H0+hv+Rc+/AsK9ezXr3vv8D+v05Fh7rSpr1vFc9e9+A/2P4/H+x+nuxWnDrzCg6979ptf6/7&#10;C/vVDXPWs+fXvfYXi30F782v78TTHXgaHr3vsj6n/C3+P+3PvROK9boaV6977VQPoOT9Pz739vWx&#10;ivXvfYH4/wB4/oR+ffjUZPVc11enXvfK1/8AA/77jj3Va0z69bAxjr3v2n+twf8AY/7172anA69m&#10;ueve+7H/AIj8i/vyhR8Xl14YwOve+grX/wB6/wBb3slTw61173y0/wC3H9P+Ke9GnDrYFa9e9+IB&#10;/B/3j/iPfgcdeJ6974hb/i3veoeXW8Ede98gOSLfX/be9VHr1tRXJ69752sDzyfx/h/h72p1H7Ov&#10;KSTTr3vrR/Qf7c+/Vouetg0HXvfYXnkX/wBv/wAR72eHXjnA6975BPpbi34/r71kUB63gih6977t&#10;9TY/4e6sxpjqhp5Dr3vwHP5/2309+ZiBTqueJ6975aSeP979+FCKMOrHT1732FPP9P6f8i92zTHV&#10;zpPDr3vlpIv/ALC314/2/upGetGgOc9e98tNvr/T/bn3sivDrxFR1736xFjb3s560KjNOve+7E8/&#10;1+nvdM9bpqPXvfej6f7z/h/sPfq9VKkGnXvfYAv/AI2v/gD78SAK9eoR173ytfgf763ugya9WoTw&#10;HXvfID8H8f19+PbnrYqueve/Ec/8U97pq49Vr1734Afgc3vz78QQKDrYzjr3vkByTb8WA91ofPr2&#10;g9e99lbD/H6n3frenGOve+v+IF/+K+9061q8uve+Y5H1t+ePrb3RgSevEagCOve/H8A/X+h/4178&#10;AaU69Qr173xIuRb8H/Ef7H3YCmevUrjr3vmEb8c35v8A6/vdethaGvXveTTxYfS/0/w/P1966v17&#10;3ysB/sf+I9+69173737r3Xvfre6la9b6975AcAD6/wCt/vfvwGnr3XvfiLG3+++nvaj169173yFr&#10;XA5+g/1z/T3XNSR17r3vo8Cx/H0tf/efdqefXuve+rfT/H/H34BT17r3vv8AFrD/AG5/3oe/FfMd&#10;e6978fwR9fwPx/sPfuDU8uqsade9+ub/APEe65IA6qAD3de9+P1Hqt+fr/jf3cD9vWjxxx6979ze&#10;3I/rz/xT29RT8z1quakde99Hk2/IP4/4ke2SuRU069WnXvfZtfn6/wC9ke9rUV6bC0JrXr3v1vrc&#10;/X8XP492KgnBz17gcde98RY/69/6/j/W92UVSjcevfb173zv/T88D+nPvRB0mvVvKvXvfEjix4Pu&#10;hoToGR69N0bV1734/Ucfj8/X3pVHaR5H59UpXr3vib/14PI/417e1rkk8OnAeve+r8fU8/4/j3aq&#10;k1pnr1M9e9+/3o88fT36o8+vde98vp9P68Xt9P8AD36ppUDh02aE9e98Dc8H6XB/230926cHXvfQ&#10;+o/x+vvxr1vr3vu/+P54t/rfn3qla16bAPA/b173y4/ob/4e9ZpTq2CKDr3vrgEWJNxzf/jfvRWt&#10;K8OmnQuAvADr3v3J/H5/2H+8e9gBeB6t4fboPXvff0AsTx/r/j3ZKFu7qvagoT+3r3vsAcn8/wCF&#10;wTb3sag1Dw6a01+Lr3vsfg/X/Dn8f193qaEdVp8QPDr3v3I/2/v3FqdeUa2o2aDr3vv+tvp/vR/2&#10;PurEkUPTTuWXTw6977PAv/T/AG3vSmhqeqCnn1732Lf7645/1/d1qc16suc9e98lBNyfoP8AH6j3&#10;emaDqxpUU69774vwSP8Ab8X93HnXrbGgoMde950At9L3I/wP+vz70xNcdMOKEUHXveVR+m1/pc3t&#10;b/D3omgx15h50697zDkDj/X5/wCKe3EAOQaevVckE1p173zA/wAQR/vF/bw69WnXveVObkE3A55/&#10;A4+nu2sKAD0llap0ceve8igi9zwR/T/be3tJrU9Mnh173kAUDn/ebjn8e/UUNXj0yTmnXveQAck8&#10;/kH6f7178g8/Pps/Lr3vC4B+v9frf/ivt2tAetde9wpTwf8AX4H0FvdkB16jw6svx1r173Ck+hN/&#10;of8AE/Xnj2+hB49Og1+fXvbdKQCSPr/xv/H2+ACD04BXj1722TuOb3Jvf/ePdCaY6WxKaY697a5G&#10;vq+n+B/w9l9yTwHAHpdGpAx173Eb8+yqU0qelHXveL2gJqet9e9+9669173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+6917373sGh69173Npn0sv45HP4/1vZ5t05V1HoempFL&#10;LQde9iDtyr8NXCdXGoc/4k/i/sdW8lEElaCo6CO9weLbMaevXvdiXRmf1mKnD6TIqixPp44IP4F/&#10;crcu3LxuSzVDAD7KZr1iR7lbYAssr4p/L/KevezwYqQMgJJW9rWF+Lci49yNAusqVP59Y33URGNX&#10;Dr3tYUrleVAK3FtJvweOPYhhLiDUlWoc16JZ7cD9Un5de9vsIUW0kkHm/PB/PtdG4kTU2BTohnY1&#10;pwHr173nF76wNSk83P0/x59uxx1oVFfn001CKE4697zOBwQPTa/Nxx/QEe1FMamIOadJtWvB8sde&#10;99aTy3NuDp/IP9PaoonjhBTTTJr8ut6Y/H0Vx69e9//T1dXAI1H8/Sxv9P8AW95cVdWJrXHXPZSQ&#10;adb/AB7jCTSx5NlPDH6f69ve45DUGvHp8oGSnXvbpE4MYbUST9Prbj8+1Egbw8eo6QSLR9PXvfCa&#10;X0W4BPB/2PH59o5DQlMnrcUfdXr3tqdbMwJ4Jubcg+2BQFa59OjFWBA9eve+cY4t+Px+P9592ZqQ&#10;NXjXHVH6974zLdTx/r+07FnNTxA6tGc4Neve4a6Sefpfi3ugYGit0pNaV697ygLe39bD/W/A9+7Q&#10;ClRk9NnUV697zCFgosPT/sOf68+6t2HtzjpsyVNOve+tAF78WFwB+T7YAqwAHXtR6975CLXbUCo/&#10;AP8AT/Ye31AIINetM5Q0Xr3vGqaCbCy6uDb/AG/HvZVg9B6dXLasE5p173KL3W35Itcf1/Hvavwx&#10;gcemNPd8uve/IQCPwR9T/rf4e346FCadaYHy697yu4I1cEj0g/0/1vbbxksaNXqqqRg9e9w5D9Tc&#10;/T/W/wBj7TNQGh49KEFOve8akDkn+v8AvHtsoerMGbHXvfJiSOP+Re3gamhwetBRXr3vDKqkH/W/&#10;x/23urRM4q2D05GxBoeve4IW8gsCALj/AAJ/HvyRlVNM9Ki3b173kMZaysPzcH6f4e3lNT2njjqm&#10;vzHXveSSJlTVcqPr9Lnj+nvTDw2CkagT59UjdSaHPXveBIWYA25N+f8AeefdGJIbRj5dOs4BpXr3&#10;vr7NriwHI+l/9uPb6yVFSaY4dbFwtM9e9u1DjVe5dQWI/Fr/AOx9q4RpVWXA+XRfdXzLhT173kqK&#10;FVaxFrX+v1/2B9p5ApLMxqSeHr1WK6Yrk9e98NKotyOD/vh7SSgo9BjHVi7Meve8XkYnTqJt+OPo&#10;f6W9tkkgEHTXq4jAzTr3vkQHA/qP6f7x7smpgS461Uqa149e94zCyWOkkNzf+nu8lE+Hj8sdXWQM&#10;cmhHXvfiEtbngfg/k/i/ttJNRq+Otd4NT59e95UuhW9iT+L39ueIoVg5x1ViGBpjr3vGWEhIJtY8&#10;gWP0Pu4nFarx6sAVHaOve50Yi0kgA8ck/X/Y+3IkUg1OQMdJXMmr0697iFLgsBaxuLmxsf6e2qUD&#10;auPT4amD173HeeOJdIBJNvpc8ni/vSy+GaKMkdPJC8h1Hr3uMbklh+Vu3J/1r+2s0FPX8+nwBgce&#10;ve4Tw8h1Xlrkf0P9Rb3oU7l8z6+XShJKDSx697xhHD3HJNv6cD8j3qVHUinp04GXTTr3txVGc3t6&#10;VHqJtz/h7cFBGtONekhbSKde94pSzjTc2Uekf6xt7bfWuok8fTq6AKdRzXr3uTj6GSokBkuY15P4&#10;v/rH27CkhOt6cD0zd3SwrReJ4de9u0yBE0gAqvABAvwfd3kR1Gpcg8ekULMzBiePXveBUW4BJCkX&#10;5+g/pb3Qkvq9OlOSGK8R173jkpUkXUtjZvz/AE9thdQ446UQysrhSOI6979UwMYwEUaFKkqPpx+P&#10;d3WsaGooTw6tCx8WtePXvcB6Rn03B5Oof0t+f9h7amtwATwr0vMoTUgHXvfGZGVRY2C2vYcn8e76&#10;jhQa469CyvJnOOve+l0AazYg2/J/259skkU1evDrUqOozw697jTBpJCQLL+PoR7bJJJPTkLIgOrr&#10;3uJVxSIgYKWF1JP0/wBhce2ZlBWvSuGVWNPPr3uO1n508WFvr+P8fevGBQBQcdOhh8PXvfDwGRTG&#10;eP6nngfX3ddThmYY6qzhCW697z08KC6Hk2IDH63txz79rQOEqRjh0muHYgFcevXveGeNQRbjQSWP&#10;I/Htt0VgMYBrWvV4GLLRuve2Oqi/ygPGCRa9hwfp/Q+y6Vm1koKg9Glu4EbIeB697ly2koxcaHUg&#10;lT+ePz7syN4YWtMdI4v0rrjVTXr3uLj3KmVL3LIQDyPbcSFYlVB5np27QUV6Yr1724QwM6MruCSp&#10;uPqR+ePbOglnVs14fLpHLKEYFR172mayHRMwQaVBNyRc3vz7ZCAPQ9HltJqjyKnr3vHTxeFxN5Ay&#10;/S1rX/2PvaK1A3EVpXq87+IvhgU697yVFNHL+5whPNgfrz+D7fkiQK3h9NwzvH+mc0697ZKimlCm&#10;6sFJNiDx7qRKdK1HDo0hnjLY49e9xqdWRgr30g3UD6lv6E+3kWMRgCta5Pl09KQRqXj17280kjCR&#10;o9RQNb6/j8H3dqyswkHw8Ps6LZ0Xw9XEjr3ucI7OVsHF7k8cn+vHuvhgcMdJS9VrwPXveb7ZWUvY&#10;AWsPp+PqPr7oy5oDTpsTuO0de9x3EUZBVQzAcAngf1vf6+2WYxqyjP29PL4j1DYHXvfIvT+K5ZSQ&#10;RdVBsCebEe9JSShXBAz6daCza6UNOve49QyScqpNgosq/UW/p7adKrrPGvTsSumGx+fXvcmidGJh&#10;anchiNDXsEP1Pt1QYy1D6V6Zuldf1FcV8/n173lLzxu6mnhQBvQ973W/1P8Aj7aMoQhKCp8wM9Nh&#10;YnUNrJxkde9vcFVUFBpmH0I0qAPx/U+008jGPVpNa06LJYIQ3cvXvb1TZGSnpkMrlpI2Jsvqex/s&#10;3/N/bUZk7yW9OiyezSa4IQUBH5de9vsVPj8tTmpguspsJI5AVIe3qI9rgRIy+EdOM18z0VPLd2Ew&#10;hlyvkR6de9tlThpYmDED02IYc3F72/1/dNbH9tOHS+LcY5BT1697wmGNhpLXtxz+oH8D374SSOJ4&#10;9XDup1Ade98IYI/J4g1zJdQeSQ39Le3IXkLiooPL06vJI+jxWHw/4Ove+3xUpkYMgRwLjj9X9Pbo&#10;kTRTjnry38YTUpqD173mixoJUMtzybgEAf1uD7boX1ZzT/UOmpL7HaeHXvfKWhdNbJGbqbOhB5/A&#10;Zbe2kjcMGBrTyPVUuw1A7ceB/wA/XvcNaeRn4RxcW1BW+v8AQ+3CJZV1AUoelLTIB3Ede9yPsJls&#10;CpVyeLhijH+nH0/x9uAO5fTxp00bpCag1H8+ve3XEUz0dWtSI3uWHkQGwI/Om3197RXhmSaNcjiQ&#10;ePSDcJVubfwCwpmh/wA/XvanzWOSolStghd45IlsUAYo1vUrke/SiQj6sdwZjWmafI9Ee2XrQxm3&#10;lYAqT+Y8qde9tUONkcLGEKWIIR0NnP8AgT9PdjJqV8Ur69LpL5EJYmtfMH/J1724w0Cp6GglLK3A&#10;YEEN+Shtz/t/bS6gyxn8XSOS7LZRxT/D9vXvanoqGOaMLULqK28d/TIh/HJ92RSyleBr59ElxdPG&#10;9YTSvH0697mGOeJlXx3EZOlguhwPxqt9fbng6ZDr6opiepBpXjnHXvbnHTtMgbSLi1yBz/hcf192&#10;Yfw/z6ZkIjODjr3tyhpVmBFhqW5uSQPpz9fekFE7jmvVQ1MsOPXvfQpjGwuBcX5AtY/4+3dVK5+3&#10;pYjFgV9eve/eO1yBr5v6QNQt/X2keRtYKDHy6cjSrBW4de981jkIuPoRe9gSv4J9o2LS9jimfs6f&#10;dYgKCi9e98JKYMwvITYf7E+2JO0kKa46URXHgg1UVp1721ShqeWOCKKSpWdzYqLpGw+oYn8H22mt&#10;qLSn2dK/GVlVyQlOPqfs697kx0lCJiuZqxGxVvBSg6UdvqNb/n/W9qRCRF+rg14cfz6ST7lNo0WC&#10;kiuWIrn5de9t1VVVT5CloseqxxLJqkSP9HjAup4/B9vI7Szt4VKUH+z07DZo6tcXZq1PP1697xV1&#10;Mac1DVepXkPAv9AeTa3t0+KWzSo+fS+2kBCJEo7cHr3vHjwlY8UUMYJNgbg3Cj8n/X9tLKWBWndX&#10;+XVbyWW2gaStamnXvYx0FDHDRQCwsotYcWt9T/t/ZoadAua5EkraaV9OPXveKrMciBEOm7EkL9b3&#10;4J9oJ1eUig4V6fgWSok4heve48cOllOoC3PPHA+h9sNBIi6j0odnaPSPPr3t6x7RPWIwGpYwWdub&#10;8fj/AJH7dt9KOTwYCpPy9OkR1aypwR69e9uuRyTMpWM+hjp0nkgAfm3tued3YU4dG9jZSSupOB17&#10;2kZZJZXc+pl1Wtf8/wBb+06lvxHoVW8KwoUJoK9e984KOWVwLFQQSePxf/iffgpdzQV6s00SNTJ+&#10;zr3t1FDo08fS+v8Ax/B/1vbiRtrCkdb1lnTR8J4+vXvfN1CgBfoObHn/AFvapogq0HVmowNaf5ev&#10;e4LyIAQ5VOeQDbi39PdJIwqkDhTpKVlDkqSRTiR172z1E0dvSQDqI+n1H+v7RVNAB07HrdVzX+Ve&#10;ve01VVscJd3cA2I5+v8Ar29706Brbz6NILNpaUx172HG5t001BTSzzTKAPwx5Jt/T/ePZbeXnhll&#10;BzTB6Gez7DLcXQjjqxoD8h8+veyj747Hmr2njil8dONQVVY3I/xHsJX26ysESufM+vU3bDywm2RK&#10;8lHkPH/Y9Ovey85bMz1TvqkJBY2HP9fZCzOWOomp6H1rarGmqmeve02zlySbm/J5P+29t8T0spXr&#10;3vCeL8fTkAf4/W/uoGo0HWzWmeve+PH1/wB497oVweqaT5de99f1H097NSa9eIPXvfEjj+v9ePfg&#10;Tx69kde98bf72OPfqmlevH59e98SAeQLX4/w/pfn37Iah6uSMnr3vieAQDyePp73pqQSOqih49e9&#10;8ApAN+fr9P8Abn3YgUz1umCOve+uCPzf+n/Gvfsg+vVqkCimnXvfR/pb68+6sacD02a9e99WB+n+&#10;9/n+nvYanxde4Gh6977vbj/Dj6e/EE5PWqenXvfEji9v95597QgZPW1YV6976/4n3o57ut1x1737&#10;+v8AyL36let1rxxjr3vuwuB/h/vPvwY0BPWh5Hr3vr6cfn+n9efdaE5HXvUnr3v1uL/kf4/7H25T&#10;OevUqaHr3vjpF7n8f7370a0p16vCvXvfarY3P55H+A/HujN5L1qtPl1736/Fv8fdvOvW81qOve/E&#10;WF/rf+v+8e/Dj1XPDr3v2kcX4H+3/wB69+qPLj1apGOve+rAfT/ff7f3bNK9ePHHXvfgOLE/T6e9&#10;E0IHVc9e99i/Jtx+PfjTgMdezXr3vog2/r/sbW/x97Bq3W/t69742BIJ5/r/ALb34MOvde98h9SP&#10;wLAD3aoPXuve+yOPpf8A2Nvp71UcOvde98bf6/8Atz7rmvXq9e98QP8AD6Wt+ef8Pe6+nXuve/W/&#10;P9fwBfj/AF/fuOOvYPXvfKw/I/417qCR17hjr3vxF/qP6j3vVXh17r3vwWxBH9OePr/X3ao69173&#10;4Kbk/Xgn34nr3XvfgDax5/oP6W90f1HWqjr3v2kng8j+n0t7uOFet9e98rWP9Le6kVyOtEA/Pr3v&#10;uxsCBb8/1v7rg4r1oDOOve+tP14/J977QKHreOve/AH8mw+n/FPeqCvDrQFD1736w/A5HuxOnq+K&#10;de99FBfkf7yfdga9a6978VuPz+b8/wC8e9E9a6979pB+n4BP9Of6396BI+LHW+ve+gv0P5vz+b/1&#10;93r17r3v1jdvxf8AN/8AH3qo49e6976Cnm4/P1H591Ygn160eve+/oOP1H6H3teHW+ve/abk3+tv&#10;r/X3pyR1omnXvfengC3B+p9+rj59b/w9e9+0j/fX/p9L+9g+vXs+fXvfEKeL2t9P9he/u3Xuve+W&#10;nng2v/xX+nvRIHHr3XvfEoRybEnj/jfuusE0HXq9e99aRcix/Fj/AL37uM9e6979awJI4HAF7X5s&#10;T79Sh691734gW+lj9efwPfuvde992BBsP9b8f77+vv3Xuve/AXP9bizf0+n0uPfuvde9+ItYj6C/&#10;+wvxf37r3XvfiL2ubj8n8f0HHv3Xuve+wOQbg6eP8b2/Pv3Xuve+yAfqP+Ne/de6976C8WJ/xH+v&#10;70a+XXuve+WkG1/qPp9fe+vde992uR/X8c/197PXuve+9J/p9CP99x7qTmnW64p17376/wCv/wAa&#10;9+JJPWuve+wOL/m/+P8AtvdWFT8ut0Jx173yAv8Aj8W9+oQKdepQfPr3vvTa9vr9V/2Hvdfy6sOF&#10;B173634/J+pt70w6oQQOve/Bbf4m97j34H14dbqeve+RFwf8R/vfHvdR16teJ6977UD6N9LW91Ip&#10;3Adb889e98tP4HP5v72Cv4h140+Jeve/WPNh/W/1P496IPn1pl9Ove+rWP0+vPvYA8urDTwHXvfQ&#10;W/09+0gdVNB173y08X/w/wB5HHvWnOOrZAoOve/KAdIub/63vwwT1rA+XXvfMgm9ub/76/vQPr1s&#10;NinXvfdjxxx/T8/7f3cfPrY1Lg8eve+wBzz9OLe99WoKCp6975abcfX+n159tsPTptq9e98tP9Pw&#10;OR78SOtitMde99EH6/n8H/e/e1oeqgE9e98gvI/qf95PvZAGerjHA9e99gckfW9vda14daJJPXvf&#10;ZX+lv8b393rjPV6MOPXvfYANiSR/T/Ye/fPrWOHXvfenj+pH09+r5deoRkde99hST9fqL/4j/Y+6&#10;lh1UmpoOve+7AX/J9+NTx6sAAK9e9++nNrf63PvwoBTr2V49e99gX+p4HvzcOtEmnHr3vqx/1z/W&#10;w92GBnrVCeve+wpub8W/4r78WBwOtqKHPXvfMLf6W/rf3qteHV614de992J5P5PvfWz173jsbnT/&#10;AK3+wPvdadMleve8n0tb8W/H+8+6Ejz6cBoOve/G9zbk/wDEf092BHDrWK16974j/W/HP+HPHv3W&#10;6mtOve8qgf43+l+ffurde98vfuvde99+/de6977FrG/+wP8Aj9feuvde99fj/W4Hv3Xuve+Sm1uL&#10;n8fj/Xv79Xr3Xvfdr6uLHiwv/t/fuPW+ve/fRbE/n/b/AJtx7r/R691730Pr+Tx+P6fQ/X3utOOO&#10;vde992BuAD/gf+I597QitT17r3vxsB/iCLC/P+P09+LcQPPr3XvfG/8AT/YX9+pU56owqPXr3v17&#10;X/qffsUAPWgCAOve/ccEn/iT7rXS2D15gSajr3vq45/1v8fb4YEaeB9etUxX06977Bt9OL2JIP4/&#10;p71pLCmD1XDceve/ekXP+2PP1t70cYJx59eJxQ9e99g2A/3n/Y/4+3AFpQdeoaajw6976JsR+Lj6&#10;/X/ePetIFNHVFFTjr3vo/Uf4W5/r7bJOTx62xABA49e99/WxN7n3v8VQPLqhJrn06976P5/23+w9&#10;2U9oIwOq5p1731xb/AfUfT8+9otK+detr1730R/tr/X/AA93aoatfy6tw49e992Nz9OB/vH9Le9V&#10;AAJ69Ude9++tvx/t/p/X34UrxwfLrVBWvXvfX+N7A8C/+8+7VAx1uvXvfVv99/r+91HW+ve++LWt&#10;z+P6e/daNeve+h/hzf8Ap/h78etGvHr3vkf6/j+v9CPdVrTqqkgUbr3v30+g/H9ffiaGp6vw6976&#10;sfyCP6f8a93Sgzx6odHDr3vIOfdWIwTnpmhbNcde99A8gH63/wAb/wC39u1qKdVcMEJ416979cfW&#10;3++P9ffjg9vTTNShQ9e99/4D/C/uvHPTQFePn173yt7rwx16h6975f7G3t1QDwHVl+XXvff9SPSA&#10;P6fX24APPq/EY6975i9uCP8AG4H4+l7+9ldRqetFdWG697zLxc/U3HH+v7qemmNTjy697yi2v68k&#10;AH82/PvxGOtkMUoeve5A4/IP5twLe3I6sCDjporXB697524AUc/769h7URNpw5x17gM9e99hbcka&#10;Sfrb6f7H3YIDkevSWQ6sL+3r3vNe9vTcA/63tzUMinDptiNOkinXvfItxY8C4Nz7bLCtR0wfiqOv&#10;e+zYj83/ANj/AE/Ht5Kjj00fXr3vC/Ki4Nr/AF4/2Hu1fPr1fPr3uDIVseTwfrz7eQHUPs6dAPDr&#10;3tulfm4PF/8AX+n09vhcUPTwUgUPHr3uHIR/X/b3/wBv7uKgmvTir69e9tc7fX/E8/717oaV49Lo&#10;cGnXvbZLwf8AXsPZXM+M+vS5KUp173Gb2WSnq5697x+0XW+ve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3vLGfUP8Df2YWh71oeqmvXvaqxNRpljYm9&#10;iDx/r/X2ObF/FtyuMHz6Jb+EvCy8K1697OL09n/t66ju+kakF7/UWsQfY/2G4CSCpJAoKeQ9T1jv&#10;z/tYe1lJGrHD8+ve7LNuVglpIG1XHjRgRfT6he1z7mGzmR4kaNqimfl1h9vUDQzjVw9OvexFo5GN&#10;rGy8G68cE8g/X2IITMY625qK56Ct2A0JWJa5z172o4H1KNP9fzwTz/Q+zzxCO0qDX18ug7MvhsUA&#10;697cBp9X0AA/SeQL/wCt7uNSkaDX1HSEqxpQ9e95gn6bWNgb/wBPaqOLVXTw6qqhVI4de99aZBxe&#10;xb6fWzW/x/w93ATK0z16qk+JU4697//U1dG0hL/S/wCB9fp/T3lpqBLADy657LUv1v8AHtuLapQp&#10;/SfqOSLfjn3WJTgny6WUpHUceve3BJhEFA+lvp/xT2sIFNY8ukhjLknz697jzTK5uLlTwPp9fzx7&#10;ozKtSTRqZ8sdPJEUFOve/RWbhjzfi4H+xv7ROyihGSPz68+PLr3uWUXgWtf6H3urGOpHn0xqIzXr&#10;3vBKpZTYAkfW5t9PdNBNaenTsZ7s9e9tTgg/0/pbmx/r7T0qRq6XKQR173njubEi9h9f95+nvQRa&#10;EUzXptyAKDr3tzQ61CCwAJJP0uP6W9vvqZdIGAOkB7WJPn173jdBdiANI4vx/r/n2wI2ortjq6tg&#10;A8eve8kChv1cL9Bf6X/1vfkJFc1z1WViBjr3vNLBa3FgCG/wN/8AW9rOwkscGn5dNRyls1697xlL&#10;kjQBe4va9zb+n49taD2u9NI9DxHTmqgyeve+LxWAIA+nN/qfxf26FYKWjOD5HrwcMade9w2b1AXt&#10;/h/Uj3R1q5I9OlIHbU9e98mGpS1jwOfzf2w8aikgHxdaQlWAPXvcZOSQR/rfX6f7D20FJNG6fYUy&#10;Ove8rji1wAPVf/W/FvaooqHUfTptSfPr3uOxfkfVSLlja/1/F/bSkminh08Avxde98UT6/m7E3P1&#10;92INCR5dbZjXPXvcpVQBdYuSf9j/AIe7qI429PPpOSx+Hr3uQ8Wq/Hpt9ePdZGR1Fcfb0yr0yePX&#10;veBY7ELZQBx9bH22oAqBn16eMhPca9e99ylVF/02sB+R/j78xq1KeXWkqxp173mpp3RiR+kjg8W9&#10;uJcMBoOB1SeFWFD173meQykaje1/rb/X911E1J/LplECjHXvcWRSw+lwD/rc/j21INb93T8bBTnr&#10;3vpI9LMbAfhuASfbRjZipalPL5dWaSoA697lQwrqHFz/AE/4j28Negoo6Ykd6U8uve5VTSkoCAVF&#10;+B9PdWWUZVqin59MwzgOVPXvbDJGwbTyLmxN/wDYD2jaOQ00jFejRGUrXr3twWAFQpvqJ5PBJ/1v&#10;ajwVjjJaueHSRpDUt173HEGlmI+vN+Rb6/X3YQ+GasfLh060uode98oj6rHkfQA8H/ePbyaSikni&#10;etSAUFOve5BS/FhyDYfke2GZ6sQO2vTIY8eve4bUS21N+q/H549tEya9dcUp0oFy3Dyp173FnhZT&#10;/QHi1uCLW/HujswAXj0pikDCnXvfEJpEdwF/A+pb6cG3u8dDUqDUevXi1S3XvcmCgJ/cfkE3AIHN&#10;/ofa1YzKfWg6YluvwL1724pQ61awC/Qkk/qt+PbDByqxA0ofLy6SNdFSAc9e9yEw4kUsVCgD6/1v&#10;7skDGuaU9emX3Iq2nz6974iIxftp6QPqRxxf6W9uhV10c9bMgk7jnr3vl4AzKgN2ZrAH6m/+PvSj&#10;UQFPnw6cSUquocOve49XA0J02sR+rkH/AA497KldQOOldpIJNR697wUoUoysRpJ+g/UP8P8AW9+R&#10;IvMeXSqchZAVGaceve3bwRGI24/Bv9fpx70pj8Ps8iekIlfUCDXPXvcSYRqEX+gP+2HthnBrXj0Y&#10;rqkqSePXvbLOQXKqByP9j9fyT7baRCdIwaeXHoxtlZe6leve+MVH5kK2IstyQQPp79HGzCrZA9eP&#10;XppyMD1697xGCQNYLdP0ljxyBzz7aZdBZv2dN+IulmPEcOve8ywgqIyNVuSLcW/1/eqGYgEeXTHi&#10;tr1fLr3vt6GPQfELsCSRbjjnj3QqI+yMdaS7kTJPXvcbxLqVAFBa6ufzf+nuyuxGkilenDMzAs2e&#10;ve4gpHLmwHpY/Q20ge0xRvGop/Pq5nXSAfMde95ZqUMG0glStr8HkfX3cFAKE9UhnKsBXz697Z4o&#10;GM7xhA2m9mNr2A559pPDCyP4fwnz9OjKaQLH4ikiv7Ove+qilQQuyqxk1XP9Bb8ce7BFpSgJ8j1S&#10;3uC0gVxj1HXvaZj8iVaktpi9Or/iRz7TK9RobtFeHDo+l0PaV093Xvb/AHSEpIsn6ze3+H0FvdJO&#10;yRs1A/1ceiLMtVK8Ove4NfQvIzSP6Y2XUP8ADUeOfbaqDJ8iOlVrdKgCrxGOve0/UeNAsK3Kjkn8&#10;+3UiEvaK0Br0bxamrI3n173KRohH6gSGXg2/3ke3jFWoQcfn0wyyM9R1723VLRafUzlDaxN7i549&#10;1NI10njw6Wwq5aqcR173GRYRyutgvqX+v+HHusUS4avn0+7SHiQOve8hk1APwCvPIsSPzx7V9lTX&#10;z6oEpVeNeve3WnXyqJY19I/Va5t/r+22jBYBa56L5z4Z8Njny697kGzksFtfgL9Af9h7Y7wQBk16&#10;a+EAde9waiIkayUXTeyk/Qn8ce7zxMqkEVYdKYZADpoc+fXvcHwsQXDW55texHtKqEsvEH+XSvxR&#10;wpnr3uTELj9LGwsfxYe3QgK09D0xJg8QOve5sJij0uSb6vUv14/F/bLwqW11+3pNKJHBFPz697nz&#10;VaygDQoU2HAA5/qPaWVI1lVqEvTB+XSVLcx1Nc9e9zKZFLlAoB03+v8Ah9fbPxLqHr0mnYhdROK9&#10;e9zFjDIyG6ubWv8Ahv6r7YlWhdl8x0lZyrhgagde9vmFq0omEcoPjJ0OfqLkfUn3aOsemucf4B/L&#10;os3K3NwpdDQ8R1729ZOKSBo5aOpYwy6SUZQ0YYi9gPqD/X3T9QioJAr0W2TxyqY50GpfPz697bZ4&#10;FkHkkhKSWu5QEKbfRwPagEqhGRQZHHpXHKUbQjVXyrx+zr3tmq4ZIpI2jc3JDqQCG4P+Pt3WHoVF&#10;CBj59GlvIkikOMcD1726TyzQzoX1fuRIBJc3BK/Sx4v7acS0A1BanyPRfEkcsRC/hJx17320sqxq&#10;zOzOhuL8Bh/qW9uO5B0kcPOuOvCOMuaAUP8Aqr173ljrJJEAe8Eg+gYmzC/4Y/X3ZZASqrkkdNvb&#10;ojVTvH+Dr3vIziWYSwylSEKyRH9DL+WQj8+9ltK54V4V6qqlE8NxXNQfMHr3vF5mEYCzHxKx0sG1&#10;cn6rJf3YiZqk9o9R5/Lp0RhmLMvcR/qp173mu9v2CSzf2C4IJ/2kj6e7xxlXRqnhjOOmgEBpMMet&#10;Ove5mNy9ZQVL09RHIaWdSpdjdUY8XAH0t7YhllSqyZqTQDj0xe7dbXsImiYa1OBTj172+GSsV7LM&#10;ZIDpZSBzo/JBP9Pb0jPFqXj8j5f5+ixYbdkOpaOP8PXvbjBUVLaSkplt9Y3HqHNww97R3kpQ1IH+&#10;qnSR7aGuVAr5jr3t9p5J5RqIBJIurgIQR+QR9fdxMSKFSD/PovlhiiNBj+fXvbvFUVHCmnjkVSCw&#10;YFmH+sfdlmWNiKVJHn/k6Qm3g1Ehj/gHXvb/AAClljXjwSc6g3Kj/WI/4n3c6SQPXy6TOlxE9D3g&#10;+nXvckU+jgEMxBIKkfptfgf4+9kUXHl08JDwpjr3vD6AD5Trck2uAPp9R7qxyQ1D8uliq7tRMde9&#10;xvIlyFWzfpv6QDf629tAUaiCg6XJFIME0697xLMnqF2uFNwB/T/W9tTjWmmnW5RVaJ173lWDzWLt&#10;oTix+hP5/wBf3sWsNKuTw6Za4WElVFaj7eve8zSQ0kYRUW4PD3BZl/JN/p7fRoI10xjIH+qvSdFl&#10;nNU8vnw697QmaYZ2oWli/bjp/U8xspJBuArH639oNE9ySumig/6j0IrCA2UBlcZY/wCo9e98tJpW&#10;i8LkSooUP/aJX6i59rFUQ1KHy8+rlHmB15B4de9yZ53y6xq+pZFJVwALm30PP9fbDIJpEZcE8fn1&#10;WJBaENk18uvexAwGEgoadZnjVXcB9R5I4vYA39rI444hkUPRDf37XLlTXSD1729LXM0j04soVePw&#10;Ppf3uRl1tT08ui17dUfXHknj173EDAzEED63Y/nn6fT2yrxrRiTnowhWkZ1V7uHXveR21MIVN3I5&#10;sBYC3I9+dhKKoK06VoqadfmPXr3t2paY08dgLFrFzz9CL+0kpkJI4CnVhFHI+sCrde99NA7MWLW1&#10;E2+pBt9Dz7T/AMOejq3mVFVafDx6979HBHHYWux/Vf6c/n3sAeQrnparOELHzPn173PBSIAXXjn/&#10;ABAvc8+1CUBPl0y8Laaoanr3vFPVxKhK8kH/AF9X+PtzxaUIHDpuLx3kVXNNPXvabqciTq/cCm/6&#10;Rx/rXv7pJOxGPPo0RCe0efXvaZqsiWkOt+NX4vcgC1r+2WY001/aenzay6aEY697T9dm10sA9hHe&#10;3P4v9CfbGsEgUpTz6MrPbl7S6n8uvewp3RvinxSTNJKryhToUMCfp9T7JrzdVjiZFNRWnzr1IGy8&#10;tT3wqg0JXieP5Dr3spe9d/1WTllLzmxYhVBIXT+OL+wtfX5lYpUEUzTqadm2G329fDhydOTx/Yev&#10;ewQr8nLUO5ZjqY8/X6f7D2Su4emnAHQtt7eKJVCDNOve2V2LNf6j/H3UtVSW4+vSrHXvfRH0Fz+b&#10;/wDIx7bBoK1r1sCp6974kfgDj/Y8f097B4McdbxSh4de98NNiR+P95597c1FSOmiKGvXvfj9AT+b&#10;/j+nHvVfL068fkeve+Om4/2HH+v79XyHWjx69742+nJ92rQEHrY4Z6974EH/AF+f9b8+9sVY5PVj&#10;Tj173xN73PH/ABr3cU00HVPs69799RcXtb/D+nutCOGenACRnr3viRYD+p/PupYk0PVa1avXvfX9&#10;PyQfeiK8OvcOve+rf7C5/p7sBjPVT69e99BD/wAU/wBf352ANOt1NKDr3vzD/b/7H3UUxp6qaU69&#10;76t9Pwbf8a939T17r3vjx/r/AIv/AI+7E5werNx6977sb/64/wAPdWPVeve/Dk8/63++J97ooFaf&#10;n1ap4de9+4P0J/1j+ffs1zw63Unr3viBc2P9f+R+7EinVeve+Vv8OLAe2xmvXgtV1Hy6976tzz9D&#10;9P8AX93FOA69Wueve+R+nP8AyP8A2HumT8PWgPPr3v1j+fp/r/7379qA+3qx+Weve+NuOPx+ef8A&#10;evbgOetefXvfYU88f19tlhgdazTr3vw/x4H9P6/7b3egBqOt0697602+nvWoV61Ude9+03v/AMR9&#10;PdfTrfXvfVv99+fdwDUjr3XvfiLf1/1/ehWuevA+XXvfrAg/4e/NigHWj1731YWP9ffiDTAz1vr3&#10;vsDjiw9+yDTr3XvftJ5vxb3VuNB16vXvfuD/AIfW/wDr+/AMOHXuve/f7e3uxJ8hnr3Xvfvp/sf9&#10;f/evfqas9a6977t/Q/7wfei/4evV9eve/Ff6e7AgDPXq+vXvfdv98efdGbFB17r3vu3+P+P/ABHu&#10;i1Neq56977IH+sT/AE9uGtaMMU63173w0sf6f7f3oUGerY6976sb2tz7uQDxz17r3vlb8EXP+v8A&#10;T3XAPaevGnl1733bjj/H8ce6Ak5PVRXj173x4/2P0txY+7kECvWzXr3vuxH44+v/ABv37ivXqeXX&#10;vftPP0/1/elyD14de99254v78TTrXHr3vrSb/T8+71FK9W6975Bfqfp/T/kfuldXWuOD1730RwB9&#10;PeickcOtZB6977tYWtfnm/PvwoTWuetihzXPXvfEgX54/r+f9sPd6kL8+rUJHXvfrA/i/P1/4m3v&#10;XcQdXVQeve+yv5/P9P8AkfvQGK9ezw6976K2Avxz72K/EOHXs9e99Fb8fX/ePdw1etjr3vor/Ucj&#10;/eP6c+916917361+Pejw691737TbgDj/AGHugfyPWqjr3v1vqP8AePdyQM9b6978FJFgOP8AC359&#10;7r17r3vsJ+F5/r/h7917r3vr/efr/wAj9+69173zK/0twOfr9R9ffuvde9+Cgi454/1uffuvde99&#10;gEA2Ave4v/T8e6kitOvde99gG3+9/Uc/7D3oV1dez1733p+tgP8AH/Y+7UPXs0x173z0t+R+L/7D&#10;37HV8inXvfX597x1U18+ve+7fT/G/vRp59eBPAde9+b6/S1vfhwz17PXvfLSfwOD+T/Q+6mh4nrV&#10;PXr3v2k3H5/w/Hv2AMdWFB173y0j6jj/AH319+Wp+zrwoOPXvfYUj6cH/ePeqV49bpmnl1733pP4&#10;/N/9j79VRnrwNK169746SR/jf/bD3YUp1qmcde9+Vfr/AF4/J/4j37q1Bx6979p/23J96NTw61Qn&#10;5de98gtv8B9fegM93XtJA6975gce7UHXtIpnr3vw+tj701aVHWs16975aR+Bb+v/ABX34HGerD7O&#10;ve8gB/23+9f6597JHXiQB173yCH6Wt/sR71qXrykefXvfEr/AKoD/C3vwI62P6Oeve+QBFuLD6/1&#10;90qSadVJFaEde996eLf77/ePdgVJ6vjgvXvfYU/UD8cf8T783DrxCHr3v2n8Afj+vvYOOvUAHXvf&#10;drWP5/33496/EevCvl1737Txe39fp7b8+qdtcde9+t/Tnj/jft0nGer505PXvfgOTx/vP9efdW4d&#10;aIAHXvfY5B/pf348OreQpx6976sOfrwPzf6/6/vwao68crU9e98rfk20kf4f19+AAFetEefXvfdr&#10;nj+n496AocdVFa9e9+5II/ANh/T/AGNvd/t6c6977088AXHJP04/1vdTWo6oePXvfiPpc/U8/X+n&#10;vZ09bORnr3vwFub/APE+9DjnrQFMjr3vsfW/uxOevAZr173y976v1732Lfn6e/de6977H/EH/ej7&#10;917r3vsfSwPN/p/Xj3rr3XvfYH9eD9CAL3H1/HvXn1vr3v30P0t/T6XsDz/xPvR45691730f7Nvq&#10;bn/b/T3sEqAeFOvV6976N+Bf688f1+lveg2dXXuve/X/AN4/P597yfPr3XvftRtb/efz/t/ex1rr&#10;3vu4+p5b348Ot9e98Cf9j72BU0PXuve/X90LNSnHr3XvfvdaY69173wve/8AT/ffj3cVIoOPTRBH&#10;Xvfd/oLfm3vwZj2r1WgJoOve+ZPAA5H54PH9R7sdS9vCvXqUrTPXvfEH/e+Pwb/63uysa068wzpN&#10;cj8uve+RP5PB+gA/It7odXl/LqowNI6978AePz+D+Lf4+7opoSw49e86de99XA4JN/xx/wAU97dS&#10;7UAxTrRUg4z1734D88/6xHuihyAPLqh14r59e99E82A+o/qPz7fqANK9e4Hr3v34sbGxF7296CVO&#10;ojPViBWvn1733b8/g/6/+8e96RXvzTrXXvfrm9gfxYD37tUE+XWxQDHXvfVvSOPofddJMmocOtfi&#10;6974+3CDjq1eve+VrH+luffgQeHWuve+ja3H+2F/9j78a069173yFiP8P+N/X3peHTSghe7j1732&#10;Db6/kce/UbOnPWyW4Dr3vxufwfetKg0rnpsVrRqVp1733zfjn/X/AB/h72obGvpqr41mgPl/xXXv&#10;fYANvqb8/n3cGtVHWnc00r5de9+sLf0H+839uefd1VfRR173yAK82sSLc8390bA6oTgLxA6978t7&#10;2+o/23vxzwx/PrwAOTXr3vmoFrf4ccfT/Hn34MT16hpUde992/HNgPzewHt2PSRQdWVgcDr3vkB6&#10;b2+v+t/xPtyuaHqwOSD5de951BH+sf8AWPvRpXpqq6qE0697zBbfixFr/kG/upPDqrMWx6de95hp&#10;DH+lub/19uoag6eq1qcHr3vKoPJH49uqSD0y5IbtOeve+aj8/Unj88f19uYrXphm7aHj173zIIt/&#10;vXu4GqoPTJOoU6977sSpI/3q5t/gPbOmj0PDpk4ajde99X5Nz+Ofrb/X9qApCBxnNOtEUWo697xO&#10;fwDfm9j9P9v7t1X7eve4ExOm/wCCfV9Le3YsNjj04nHr3tukAuwAtxcH+v8Are31LUq3Hp4HFTxr&#10;173AkI/2354+vtxsivTy5Neve2udvr/T6/43/p7Yc1OOlsQoR1723SHn/WP/ABHssnYlRXpcvXvc&#10;dj7K5W9Or8eve+PtP1vr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de6975KbEe34WKsKY611728UMhUgE/W3P+x49i7a5wvE8cdI7gKVOrr3swPXOUakq&#10;Kc6zpDrq/wAQeALn/ePY82iVVuGSPzANfTqJOcLFJo5AFrUY697tI61y33uHpm8l7Ki/XU1wvAb/&#10;AB9zPsdwk0caYFRkjFadYWc5WZh3L4KcfsHXvY5UEn6foB9R9f8AYg29i20kCt4aY+zqNbuUAMgF&#10;fn5de9q+nN9NiORf/C5/Hq9ncThiVY1x0G5+41P59e9ucfqBBtqH+xU3/I9vBg+AeHRdIyhuzh+z&#10;r3uQDcC1wSCDxxwfa2FgF0t/m6bLAH/UOve85K3Bv+CRxyf9h7UFY9YFc/7HTZHeEAx173//1dXA&#10;EMASAfxxxz/Uj3lpN4de2vXPrget/j3Cl1KzAfUH6f09sgKrKwBp9vSlNLDPXvfSS6mW/Nxa30t7&#10;UqxbBGOtulBjr3vz2B0/71/j/j7pMdT568taV697kQfm4v8ATkn8e2FA1KaV6ZmHz697cGawCDSR&#10;ww459uGgQn59JAKnXnr3uLI3pNyLf0+lub/T3tSASueHT6Ka1HXvbcVGo/WxJtf/AHr22yI6gL5d&#10;LAaLniOve5EaAW45PP5/1jx7oumM0ND0w7k+fXvblCotyoH9D/j7spcMWYYp0jlb0PXvfpAD9Rwv&#10;++Nre22IOmh4deQkY697yxJwCBdRze54/p7tTWCV9eqO3l173kmkJYBAGUAAgD/b+3GWRG7sY6pG&#10;gp38eve437mrUvCg8g2J/wBgfeghUKpyPl092adJ49e95X9a/T6Dk/8AG/e9FVJHCvVE7TU9e9tL&#10;x2N/qARa/wBLe9d3iEnGOHRgjBlz173IBVl/IH0b62/r78V1EIwp9nTLVVsfl173EbQr3QcAj68/&#10;n2yUCMSM0PShdbLnr3vlqViQbcD63Iv/AIe76tbVOBTh8+q6WUde98WQMoIHpH0HPP8Ar393KoFV&#10;m/KnWw5U0PXvfSnjSPyeLf63toxscnrbAVr173glcxnk6fqQDa5P1HvxBLUPT0a6h2jr3vtKppLk&#10;fUD6f1JH4HttgKDXw600CLimOve5COGK3/2Kng8+6gmp9K9MupAPy697kSqjKCLi3Fvxf/H3aWM6&#10;+w1x0zGzKeve8QXTwOB+Pr/txf22yMKajx6cLVyc9e950QjTYEDm5Nj70gYgqcU6ZdvPr3uSkRe9&#10;l+htf28I1biadMtIF6977khCre12H14Itxxz7dYoqBRx9evLKSfTr3vBExZ1Ck8Dkfg/4e2IpNWo&#10;HA9enHACEnr3t3klQRBSTqA4HFh/re1twECAL6dF6o5aoHXvbDKCXOn2WxyRsB69GkZAXu697y6t&#10;BQ24ty34H9B7uZmNQa49eHVSpII6978U8h/bH15J5tx9fr7ZBeRtb5pjj17Vp49e99pSFpLn9JI/&#10;Fr/439uqpkVaGgBrTrT3FEoOve3GSnVYyE+v1Gnm3PN/dZWCowRePSNJSX7uve+AjCoNa/7E/wBL&#10;f09tqpA1edOraiW7eve2+ZUeQIljZh+bCxH+PuoJIWvmafn0sjLJHVvPr3vIKZS6kiw+n9eP6e/B&#10;WVmWn+z034x0HPXvbnURAwqsRBIINxYED+ns4t3VGpitOHSOF2EhZ+HXvfowy8c/j68j/G3tltJC&#10;tpFa8evOVcf5uve80tQyaUU/UfS3Fv62/Pv0stKoo+2vTaQByWI697hMjyAyf0YAg/6/4t7TaiPn&#10;/g6XI4jOlfMde9x5pGgZZR/ZtYW4uD9ffidBU8M8R6dKYkEi+H69e95KiT7tUcX1lbkcWH+sR/X2&#10;/M4KuQT8jTp21i8F3j8hw697jR07hlNgE/I5vf6gX9pzUsD8vPpY8qv2k5HXvbqlLKyyMI2tb83A&#10;PH1HvekooYmoPAdFrzINCK3Fs9e9ss6y8qwJKMQQfwL+0pA1E0p0bR6QK0p173BembyBx9ef9hf8&#10;m/vRj0/n0tjldVIUAjr3t+pqQoFazWZeSeB/iB7eiJ8MF+Hy6Lbi4DUU+XoOve+UtKrxSG36T+OL&#10;X/oP8PabUCzgCoHAcekiXBLaRn7eve2croDH88D8DgG/097U6e4Y6MAKgHr3uPJI6SKUYgOLW+v+&#10;v9PdXck6QK9OKEZaEde94pFOgt/avquPr9f6e6YFQfLrS0yoHXvcrUn26SIFDH9V/wAn/G/vZFCG&#10;GDTpOUYyUYY697aWkn1PF9ASTYWvz9CPaF5XagOM+Q6WCOIqrjPl173lpqYRyLKvLMbNe30+hv7s&#10;U0K1Tx8uq3MzFCnpw697l1GPK08s66WQm2m30Y/4+3IQMVA/b0ltLomYRcD172gaujtOzEkWs1h9&#10;B+bce0M8beIDWor+zoYW85MWg5697miOKWGJlIDx/UfW5txx7akQeE+mpPRfIXjkcEYPXveeeKSe&#10;EDkgWufoOB9B7skYCjQaY6TQukcnXvaLq6d0mYL+fr9OP9v9PdkEkbADuqeIx0JLeVWjq3XveM+Z&#10;QiEauCOObD/XHtewB7qUp04BGSW4de9xvtppH0yNZL3Ck2IA9X09pvAEsoJxQdPeMiLVBnr3uW0F&#10;OAf3tJUAenn6C3tR9PCpHiGnScSzV+HB9eve8fjRrFVZj/Ui1/6ce7ODUqgx1cORxNPl173JppJo&#10;JfGg0q/6vpa5/FvfgpQgLkgcPt6YmSOWPW2SOve8zrIspBY8WJP0Fv6j2gBI+IefDptShStMnr3v&#10;p4/IPSBax+pNgT/X3buAJ8+trIUNT173Heyo3Dkj62Fkv/j70eIODjp9dTMPIH9vXveJJjrYMQgI&#10;HCi9/wAc3971VQKOrtH2VGc+fXvfMkL+gmx/1vof6+2ypocZPTYBPxde99iWRQBayk/Ui4/1r+0s&#10;sPcGHxU62UjY1HHr3twpqpmcLzrVf1G4uPwQfaUMyjyGeAHSSeBQNXl172paWcWVZBdr8EgXIPtl&#10;6uzN5L0STwsCSmB1729RwpLESgtY/Um1j7arRgwHl0WtIyPRuve3vGuZUahqCCfrExJuP6C/v0en&#10;TQ149Fd6oRhdRfn1727im8ifbSaBUQX8ZPDSD62I9vqa6g2DT9v+fovM+hxMtdDcfQde9pOuZhI0&#10;BUg6hYfR0YH/AHo+1EcZYBvTh0f2oBQSA4/keve/SNJK4jmUkRoCCy/0HpI920KF41z15FSNNcZ4&#10;ny6974AfpV7tqv8Ap4Wx/wAfbAIUutM062aCrL5de94pF0gi5axtETz/AMgA+69yurUpUdOqwrX1&#10;4/5+ve+UdLKQHRXW5sU/K3+rC/492VmRccSftoOtSTpXSxFfX/V59e9yvsJWtIq6STZlNgki/wCt&#10;+D7fZiWI4HzIyKdMC8jBK1x5eo697dKehaGHWIzLExHPOuJr8gH+ntSgoVodQ6STXKySBdVCP2Hr&#10;3uZFQLLJoQuJTyEYXVuefV7c8BaeI4rn8+mzc+HGXehUenXvaqgoGWKJCitbjRJw4/wU/n/D3orr&#10;cknFOHRLLOGlZwaV697nrRLGwOi3AHAKsL/0PtgqNQBFOk5m1ihP2de9uULWcRCIuACpcgKbj+h/&#10;PvQkFNLZz0wYCU1uc1697foSkYPkjIJUEXsCQPqL+3QoqWpx6RNCxbHl173mklhtcLY2H0Fj/gSP&#10;epQhUVHV0t3cde98POn+cBHkUfkD8/X/AHw97BULWtOn0tpANNMde9w5X8hV5NXpuVAPF/zcL70U&#10;eQl26Mo4SHI9eve8MaNM5Ci1ze9jqHP4vx7Z/V10Aqp8/TpxnSFRqx173Nhp1iOtwRp5JaxuP6W9&#10;uRk0IfOfPouknMg0Afn1736pro9DBQFK+oE/Qg8Ae6Tz+GaEVHXo7dg+psg4x172kq6rarZ0jqFD&#10;Cym30ABu17ce21iaR1kNQOPR5ZwCGRTpw3XvcF546eOMoAByqkfVzflyPz7UGQCEomM5+fRsYlmW&#10;j+R6975U8c1S9rMz6lYGx+h/F/aRptXHj0xcTxQxFgRj/Vw697EPD4SOBDU1CgFivo/BZjx9fayA&#10;AKshHHj/AKvLoI3W4G4IEZ+2h/1U697VldIsUEax8AaQbf1A4APvV4aR0XiT0jihkZu/r3tPzSFU&#10;Vlt5XkW5Av8AqawUEf19pmd4wVY1anRktuw1/wBFa9e9u8NHKFeVgAzEWU/qBP0J91jWWQAMCa8M&#10;dJRcEkK3lw697d6KhC1Kq4BJTXIx/wBbgX9mFvaxRgvWv8+loZHi1MeB4de9zppEVmUc/wCAtaw+&#10;gJ9p52jWUqBg9K4yals0697gVFSAbkhV+iqOSCRyST7QvWoA+EcOjW1gqA4rQ+vXvcE1YVb3F/8A&#10;W+vvX2dGYHl1722zV59XqAH0b+t/9f3rUdRp1tENaKOve2yoybcqj3UDSR+fp9fbh7lDcP8AL0pS&#10;0dqNTr3tK1WQ9ZXXxY6tNvrbj/b+2DJ2mvRrBbv4ddOeve2Csysccb+SZEADXZiBpt+SfadriIMU&#10;rSgr0cW23NNIscI1N6Hr3sBd59hw0vlpsdKb8iSYsPUw+vj/AMPYfvN0Maqo4tX7KdSly/yhINFz&#10;frpHHTjA+fXvZX9y7wmrJZdUx1Nwbm/BNuD7CdzcvKSGNTWvDqUdu22JI9IFFB8h172GNXWSTliW&#10;Jv8A1/437SMdTA8Pl0fLFGgovHr3tvJJ5b8/1P1/px7q/quOvEGvXvfG3+x5/p79xwcdWFdNeve+&#10;v95/1veioBqOtluve+7Dn+vuoAqOtqKkAcOve+hwfpe3++/PvzUIqOPWmXBHXvfio+p5v/tvflJB&#10;o3WqCp9Ove8djf8AAH+H+tf24NJ8uvAAnr3viR9TcE8Wt/T3og+fVtNBUde98LH8Xv8A429+OMDq&#10;h6978V/r9ef95HvYYrTrwHDr3vhpJ+vFvwLfT8H3uoyR1agAqR1733p5/wB99f6e6ktWg9Oq8TQd&#10;e98NNif6/X3rhSvWuHDr3vsC4/rzzxwPeyBx69niOve/ab8n/ff7f3aq0+fV6jr3vgwIuB/tuPfj&#10;TFOtE1FB17361vxzwP8AfX97GBg46r173xCcf1/p/h78WFaHrdacOve+yPpx7rUHjw615V6976I5&#10;tbgcj/X97rg6fPr3Xvfgv+H05uAD79XOevCvn173ysLn6/4fT/effqE9b+0Z6979Y/77n/evesCo&#10;61Xr3vrT/UH/AHn3YBfLr3Xvfeknn3UnNOtGleve+R/H1uOB7qFz3de69746f+Ne3NJGet/Z173x&#10;tY2+h/PuuOtDr3voAg3/ANe5/r/j7s1aY63173yseLjn/bf737r29a49e9+0/W31H19+Onh177Ov&#10;e/FQTf8AH+Pv2VwOvde99aR+fdlFM9bAp1737Tz/AK/0tx/vXvZpw691730OL/1PuhY8D1qvXvfY&#10;W55+g9+c0HXuve/WP5+n59+Bxx691732F/rxb+g/Pu3ceHXs9e99aB/iP9f3auM9XNB8+ve/ab/j&#10;ngc/S3trVTA6bHy69760WN+P9v71mpr1vPXvfL/YXHHH+J9+r3/l1U11de996frew4Nh/vPv3AA0&#10;qet8Ove/WuBfi3+8/wCPuwCk168AK16979p/2J/oR7r3V+XW6evXvfK1h9Of8Pr/ALf3sU6qQTw6&#10;976seTzf8W+v+J90NaGp62Qeve+gB+eTb/W497yBjrQ697708AG/uwoDVePVgM46974hL3FuPqPr&#10;/X3tgT9vXjXy6975aPqDfkfT3RTXB61kjr3vuxNybW+nvYBoBTrwUqKDHXvfZHFvfuBJPVgOPXvf&#10;HSfwePpa31/2PvwapA69WhoOve+9J+lveyQc9eJFQOve/aRcX/H+P+HurHy68wFOve+yt/p9D/vv&#10;x70Fz/q/y9Vp6de98dAvYfXjg/19+Go062K/b1733pseR+T/AL6/tyuCTx6sxr8uve/BQL24/wBf&#10;/ePfiSxAPXjTAHXvfv625/4n3sNThw61SnXvfWkEf43/ANt7qxGeq+fXvfG34/F+R7sK46sOve+r&#10;C/8AT/evfj8+vY6975FR9OD/AI391pTuHXuve+On3fNM9e6977A/3j6W/qf6e6kkmnXuve+7fi3+&#10;w93BHAde8uve+7H+h4/1/wDefex17r3v1j/Q+99e69770t/T37r3XvfgvIB4v7917r3vmE5/1j/v&#10;Hv3Xuve/FeTa/wCP9vf+vvWOvde98gotz9QLfU/63uhLaqde6978V445Fv8Aef8AC/vY1as9e697&#10;8FPFwR/hx/t7+/EGleJ69173z0BR9P8AH/b/AJ96BJbPVq0Hz6976tx/h7vQV60TXj1737j6fj3o&#10;jzHWuve+7cD3VSTx68Ove+QBHvbH06sK8V6977tx/vuPddJJNOr5/wA/Xvfgl/8AG3vzGgp1pgKC&#10;mOve/FVP4/xH1+v+w9+GoDr1PMcOve+wBa9r3/H/ABv3avrjr1cnyHXvfIC1v95/Nve6jrxI6975&#10;ab/1At+B71UdeGk5PXvfHTyLXufr+PfqAcOr0p173ksLc25+n4+n+PvVO7qgGe7HXvfY5uPyB9fe&#10;mxnrdDWvXvfIj6n/AFv9iPe8V62aHr3v1jxzf/bcX+vPutAOHE9eKgfn1733pFuR/T3smgoOqEtW&#10;nl1732B/Xnjji3+8+9AjgMdXAA4Y6975AAA2v/hcj34kjquRx6976AHH5P8AxH+w92FDnq4FRU9e&#10;9+tY2/2A4/PvVM08uq0Ncde98WHIt9bc/wBB72EHXitMkde99fnn/eOP959+7TjreOHDr3v3+x4/&#10;2F7f4+9Z8x1psjPHr3vw+h+v19+z5dbBOA/Dr3vkBb8cWt79Wgx14mnXvfFfz+ePp/xHPu3E9eYn&#10;geve+Y024/P4vz/tve+tgE06974k8AAHi3190rU0PVa57vLr3vkAObfnn3Y4GOvfI9e99/4Hn/D3&#10;XUOt1px69774/A4t71xyOtHUcr1730Pqfpb3tRQ9bWvn173y936t17337917r3v3v3Xuve+QI/2F&#10;uLi/P559+691734EX+tuLGw96691734Wv6ueP9f/AHr37r3Xvfj9LG3F7AE3HPvR69173w96p1vr&#10;3v1xyPz7917r3vgeL/n/AAIv/r+9fPrVeve/Fufrx/sD/vXuwYUr17z6976J+hH0uef+Ke9k1Nev&#10;VHXvftQsOef999ffjSnDrY9Ove/Fgf62P+3/AN497BHBh17r3vq3HHH4HI9+OgVpkn8umiKHr3vs&#10;EgfX8/Tj3UVA9OtUIz173zBFgB9ePdyQF7uvVUcOve/XF7/gfT/X9+ovE9bqC9eve/Ek/W1v95Fv&#10;elFOJ48OqvSop1734f4/63tzUQpznrXAVpTr3vwPHJtbgC3vwwaHIp/qx15iCeve/fj8kfnn8+9E&#10;haaTSnTZrxHXvfvyCLHm/N/fgS/E9VqOHr1732CCfr+fp/xr3YtQ6QPLrdAPh6976bk2H++t79GT&#10;po3EdaBoc9e99H6gf4fT/e7e7Du4jrfxcOve+/qRYEAf74+7GvXjgde98vwb3t70K9VArx6976/o&#10;f9iP6/4fT34UBx1euMde993BPHB/PHvZPWvPPXvfEfn8/Ti3/FPfjTHWyK56975cHi/0/wADx/X3&#10;qvp/LqjErVqfs6978LDkkm/0/HvykN5dNM2rKft6977txYj1f7Ef7b3dQeHl1U9yigrTr3vkoIA/&#10;4j+nvZwfTpO3n1734aSb2v8A7x72GKmjHpxHo1XOOve+XP8AsP6Af8V91pXA6bbSeHXvfY5/3nj6&#10;e7hQFJfiOHW1BIPXvfIC/wCLEc8m3+t70gJ+fWuHDr3vvlv9sBbgf7wfdgaAA9eBC8eve8ircWIv&#10;b8/7z7cOkYHWnkSmDQnj173mAIAAt+b8n/eCPfuqCh697zoo4/x/x/P4+vurVNOqk9e95ALfX/Xt&#10;+f8AePbsekHOT1qp6975rY3+o4uCP+Ne1IIUhqdaZM1Yde95VH5vcfj6c+71DxggefSZwQtKZ697&#10;yEfQkW/p+efdqjIBrTpk0oQeve+F7Xtf6jj+vHujKTkdNOD5de98WBHA5vzb/E+9qzDtHDqlW006&#10;97xSEqB+f6/4f63twUIPVft697gTGwPPF72Ivzb2piyRjy6eQ1OB1722SMSfz7UgUHSgAceve4Ep&#10;tex+vI4/P596bh07GPPr3trlYkn/AAP59ppn0ju6MI80+zr3uAxve/8AsfZPIwqQOHSoUp173hPs&#10;tf4urDr3vr3Tr3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+691732Pd049e697nU7BWF/6g/T/insQ2EmQCfPpmYVWnXvYobSyBgqYgCB61/J5t9PY6hk&#10;0TCQcCB0B+ZLRZYWPyPXvdlnR2dWopBB5QSArlSbH6i9h/h7lfl241vGEHl9lMdYce5W3eFMrBaj&#10;zP7eveze46bWFBvwLkH6EH6EEf19yRbkKupPirw6ga7VUjx6+Q697WdFICum/P8AULe39AfZ5GXe&#10;RiBQ049B65j0MzuMHhx697eFZ/wASAL3BF7/AOt7VKSqiueid1Ugauve5yC4J4H0tcE/X6j/AGPt&#10;XESzUBp0jdSOPXvfei7En8G4Nh+frYe1eklqAcOt+fXvf//W1cFXRb/ev6Af4+8sUCsTqOKY659F&#10;g3W/x7hVRA1Ncgk88X/1vfsAiNsnpTBUgL5de94YBqIGq972Nvzf6+9hmKGMimf5dOSnSK9e9y5F&#10;F+Ofpz+Rzzz7rK41HQa/4OmEauD173lpoyWGkE3/AB/vXvUekkVND01M1BXr3uTONA+tmtewF+P8&#10;B7fdf0jTOR0zGS5zw697bWcEE/Qn88/19pnLazxGOHS1UNaenXvfKONiOL88fQfX35WJUKooetO6&#10;qfl1724JEFVSR9Bz/X+vugicgl/L06RvJqNF697mx+teBcL9BYD8f4+1K950kaaDpM2Gz173xaJy&#10;SShYn6jjj200Laxjj+zqwkFMEDr3vIq2Gn6AC5AHH+x9uIj0IbqjGueve8Z9ViBa7W4/pf8Ax92k&#10;1M2jiQK9WGME1x173mkQIOCBcHnm/to6gOHVEctxHXvcF5NIKi5JH1H+9+6VcVIFB0oRamvXvbdL&#10;Jxz/AFAH+v8A63tkyEv3Hy6WxqT173wWVvUF5JH+2v8A09urIXAWtNWCerlAaE+XXveNkI5Fzf6/&#10;8T/tvbRdhUDh1cMpNOve8ALggGxN+efrzx7dVhUsPSlOnTTr3uQ2plvcgDgC9ufbZZqgN00NIbIz&#10;69e944zZwBcEfX/XI59uoSyFTUnqzgaanr3vFVgNYn1f4f4/UH37uRzny6vbkrgde9xoyq+pSAx/&#10;Vz9PdC500kFR5Y6fYMRTy697yq7KxYkfX/ffT20AHHpTptlVhSnXvcmOoY2F+Cb888+3SyE1PpTp&#10;l4gMnr3t0QB/qR/vv6e/KowAfPz6QsSnXvebToHqNlH0/wCK+3DCKEt5npnVqPb173kjnA/It/qR&#10;wTf3TSgNVyOqtET8+ve8dROHUkG34/5H7o6KyqF8uPV4oipyOve4sL2N/wA25IH+296jCqCFHT8q&#10;VHXveYszj0nV/vH+v9fdZWauT5dNhQpxjr3uSsUbR3LKW/tD/ehx7bjiJooHTLSOGp5de94mRbaS&#10;Bbji/HHu7RqME56urGtRnr3vtAB6R/Xi30v9PdFVg1B1pvU8eve5moqtrDgfX3Z9EYV/8vSagY56&#10;97xpOG9INubXt+f9f2lM4YnV69XMZGeve8lQrCMKRzwQefpb2qdSEDDGPz6pCw1VB697xUdN5Hu3&#10;q+gOn/X/AD7Zhj8RlY4FcfbXp25nIWi9e9vElIiWa3pI+ntZKCNR4AdFqXBbHXvcYR6Vbi1yTf8A&#10;NvwPdVID6lHl0/qJI697wsXTSSOCbAm31/4n34zNLEjHtoenVo2OFOve4xVpagBuByP9e/It787E&#10;1Fa9KwRHCW41697zeVUVhpsObj8kji9j7oSUOkimOqfTyO1fXPXveIRxTi7+kWNgfobn3VWLAL8+&#10;lSO0aqBnPXvcumpQq3IUhfoT9LfT8e7ntBJ4nqskrZrjUfLr3uaYI5rRImkrzrHHP55PtxGPwL55&#10;r1VWeKrE1r6jr3t6j8Ipyn+oXSR+bgW592ZwbdUTJB6KDHN4yyKRQtx697Z56JL63UcsWW31P4IP&#10;tIV1aixNfTo8SeViU40697YZlQSFSAosSP8ACx+ntzUHYJ8ujWKrZHGnXvbzGY56Ww9LRjg34Y/0&#10;PusqlYwIzXjgevRXOs8cg8M6qn9nXvfSoskXpsoPBItct+b+04id1yKE8T1p43jP6nxH0697YpqZ&#10;/K4I/JsTa3A9tCNxJozw8+jONu1R8uve40caEMxW7JfST9AT/Qe7RoJI9bDrbBvLr3uJOukEg3Mg&#10;Nxb6H8j226HK8R69PxRMxp5Dr3vFGl4tBA+gt/Xg/wCv7saMoBzQdWlAV8Hh173y8TMS3j/Fifp9&#10;PwfaUBqBgOmNTA/Lr3vlFGwlj1KAlxcgfX350DFmJofn1WbSyM4Oeve1HDCJllpli8kRQy6gLXZR&#10;7aQMkmoiuPLonMj28glPxcP29e9hrk6SaGaQsCqs+nQOTYGwv7TESlQ/kT0OLGVJYBTyzXr3uPCg&#10;hDsF1WGr/kL8WB/I92pRXFKDrUwaVtNePXvbpTMrxaDa8hBF+CDb6e6xxuJApFVI49FFyrRyYHDr&#10;3tJV8KipcFSSG/rwR/j7UW0Z062wQeH2dH1pITAMgVHXvbVLMS+nSI1H00/0/HPtVJTueuT0YRoA&#10;gPHr3uDIeTIhJK8Hk2PtsEagDwpx8+lUdMK3n173lpwHYHSLEc3v/wAT784IXV03L2DJp1725hAo&#10;1hbqv1+v4/1vfhIBVga9IS5Jp69e9t7B2kLID+q9/oAb/wBffgXZw59PLpWrKqaXPl1729GGSqhM&#10;ylXZEtKAOQQLC/th0DJrUHB4notEiwyeG2AeHXvcBQf0tYEH9IP19tFq4IrXz6VsRTUPPr3vxQye&#10;nVZb2Kj6kj3tsUqPLrQbSK06974GkF7qAWAv/sPbAOnq4nIw3Dr3vh4Xuo41X554/wALEe3BpqzV&#10;r9vVtYz6de98zGb2H0/I/wAf6+6yaXHHPVVcfF173lpgiSAFDfTa/JHP+Pst8D9PVXz6bnLMmDj0&#10;697fIFbUFDWJ4jb8A/X6e006MNUicB0WSkUqc+o697UFLUJGt5Dxwsw/xJ/WB7ajGtlI4EdFE0Jd&#10;qKKenXvblFKIp1HkXVw8R/JH1ADe7aWYUA88dI3j1xGgPoeve3eqeaqWOanlAqITqdbcsv05/r7s&#10;WRqlquf2dFtukcLNHMOxuB+fXvbjHi1ysP3WhHqYFBl0cE/0YD2stiZKRqrHBOPTpE9+bCTwKkI3&#10;CvXvfFMalU2ljpqUU+Nvokqj/dTD+v490NGjBi7Tq6u168C1Aqh4jzHzHXvbZUUSxMQISGXUWiN9&#10;SW+pQe/d9GBFTTpbBctIKlqg+fl+fXveGMBk8TKGHJQlf3FP1INveguV1+eR045ZW1qaevp1729U&#10;kIcaii3ChQy/Q2/DE/n3ZQhi9e7B8vz6LbiXSaV697cYaYtGqtEdV2LJa/F+LH2oUZYEUx5dJHlA&#10;aqn8+ve3WCibQRHGADz6vqP66l9uIQtCP9npO048QGQ5+XXvc+Gg0aiUXUVF/oLf4qfdXLOnDz6T&#10;yXkhGkYHz697cEhkXSBGZfoTr4ZP68j3fSCK0pTplwpyWII9OHXvbqlJJKnqAJ/AIJAFv6j3QhmY&#10;HHSfxwGHXvfMUZU8WQr+SNXJ+vtMVmXA9enhM3XveXQ36XY/Swa2q4/rz9Le3NTfZ8j1ehyyDPnX&#10;r3vpolQqxa9zbSOSP9j72CVIBFQen4mk+FBk9e9+MCMxMAZj9OB9Cfdu6mkZ+3y6Wq7RpSVh173y&#10;jpkiINRJyxtpW5Ytf+g9uCbQdEjA9Ny3h+FM08+ve5IEcSHgerkWFjYfT220yqQRgdFsshmcAt9v&#10;XvbLWZGJGEd21m6i9tN/6n2j8VghCZYn+XS+ytpCtaefXvacq5aiq/ahJaQSXcofSq/i59+ETvl+&#10;Jxno2SMxV1D7K/5Ove2yd0jUxRizC/lmUXDN9SBf+v59mPZAiBjXHRraR4VpD9g697b6YTVtQFAL&#10;gGwsDYX/AKey56kErwr0qm8GCEsvrxPXvYrYbCyRxxzOCpH14AuP6WP+HtyOMSGrVzx6Ae7bisk7&#10;QL3A4xwHXvamllWRljH+bh9Rt9Cw4W9v959mkQRQtcAdJraERgED4uve4ksjuSGOoXuBf/D+vspu&#10;JdUp1nHpw6XBAh7uHXvcqhohUOJJF0xQkPf/ABH0B9uW8aSVIz9vTU8moaY8k4P2de9rKOFJAkrK&#10;CiKSpA+rf1HsyIXt/o8OkaSLUK3Hr3uA9RoE0iFbsdClvoQPrYf8b90kZEQlq56XwKrvSnXvafny&#10;OklLgEWBP5J+n19lEshdqgY6EEFqJV1Z697b5asynj+vKm/1+n190LVopNB0cRxCNFB4Ade9xZ6l&#10;rKASLgW4/p+AfdCQBk49elEURbtI/Pr3thnq9Dlb3N+ef6n6+9SSJGTX06O4bRI+589e9tNVWixA&#10;YAE8m/0/p7bW8RgAwOB+3pelskhDacfLr3tDZzcFFjIpJZ5gCAW0KRqP5v7K7m/8ONypAIP29CHa&#10;dnub4lYlIANNVMDr3stO8uyJJ2mhhl0RsbXUk+kfQE/1P59hu73SSV3VaUpTqXtl5TgtW8aQValB&#10;6/Pr3svOY3BNWPLqdgWY/wBbE/1v7IpJHYo1dRUefQ8t7NYwvnTgOve0fNI0jEsdRP1N7+2NRJJ8&#10;z0vChRVcfLr3vDYn8/7D+nuxJPAdbBzTj173xIFz+Tx+OR71TgT1vSCaHj1731pN/wAC/wDvfvbA&#10;UrxHTRqMde9+A/A+v+xv/j71UAZGOnAK46978FIH0/2PvWOvAHFOve+iPfjTRQ9bIGk9e9+tcc2t&#10;/j7rQeXVaDgBXr3viykc2Fh+PdlPCvVKkHr3vEVJ/Fh/xP8AgfdyR17U1Kde9+sfyOAP9v8A4+/Y&#10;rUY68ONT1730ebe90HV8YHXvfEjkH36mKdaqR1731b8jkf717oMHqlSDjr3vwA5P5/1vdSDXtHXu&#10;ve+inH14971fLPWwfIGnXvfgLfT/AG/+Pv2SMih6159e9+Ki1/8AW978sdXOFx173xtx9OfelA6b&#10;+3r3voccf7b8+7MurI63WnDr3vux+o4/3nn+vupUUA69THXvftH9bn/H+g974YJp1YBdNeve+tJ5&#10;F/8AYf8AG/ewM149eooNK9e996f6j/kXvzaqinXjjA69770/0Fv9j79kjh1Xj1734L9f8fe6AD59&#10;ap1737ST+LW9tnPHrXXvfekcW/3r/ivu6hvTrdOve+tP0/wP092WtM9b6976KX91APCmOvZ69760&#10;f05I/FvdifXr3XvfLSCfbek9ep173x0G5t9D9f8AivvdAMHHXuve/Ff9gfx78pAJPWgeve/aD/X6&#10;e3OJ4db6978QefxY8f8AEe2yAcjrWOve+tFyP8OT7ozGhJx1puHXvfen/D6k/wC8e7VBI8x1Y8cd&#10;e99FP6An/ff4+91A69wx1733b6cfX6+9B2yOvZBz1730VueR73qocjrwamAOve+QS/8AiPoPbXGh&#10;4dVoaA9e9+KW+nHuw1GvmOrCvn1732E4/wAb3JH+9+/MPTj151FKrk9e9+0c8ccfU/ge61xnj1QG&#10;nHB6975WH0te3+FuP9h70K1I6qSc06976Kk3P4v/AMi9uADh1cY7fOnXvfWk/gXt+fezRV+fW6UN&#10;Ove+gtvx+fr/ALD3oCvxde446975aAfp+of7D/b396JYGi461k4rTr3vsr9T9Db6fX8e9g6QC3Vg&#10;PXr3vwH0H+Huvca0yeqkEE06978Ra9ub3+g92OCB50699vXvftH9RcW/PvQJ01PHr1TTUOve+Wk2&#10;4/rYj/YfX3QljUHrWo0o2Ove+rBeBwf9v72BQauPVtJqOve/abnj8jn6j8e7CtKDj1oAjJ69770K&#10;OLcj/X5HveQOrmpFCc9e996b/Tj/AA/2HvYI63SuKde99lQTccWt/sfx7oC69revTS6gKNnPXvfE&#10;rf8A1uf98PeyCanq9CBUde99abDjnkc/0/w96FdQJ60VatT1730V+p+p/wBb3YZGOHXhSnXvfHSP&#10;9iOeL397FBxz17HXvfWjm/0/x/3j3Xicde6976I/wvf/AHgj/X9u5IoeveXXvfVr8fUj/WHvwBrX&#10;y638+ve+rf7cEce9kV691733a39n6W/PutPIdez173yC3Av9fewAK0699nXvfK345H+8e9KSW691&#10;736wH1ueQfz+B/h7c69173y+v09+6917363P0sTb/jXv3Xuve+7EG35/3v8A1vfuvde99W/P4+nv&#10;3z69173yC/m/B4/ryfxYe/de69752F7Wt/xq3v3z69Tr3vwU8g/g8fk/196IBz1ulMde9+sfzY/7&#10;76e6jj1fSBlvPr3vsoBcW/xH197Gc9UIFeve+gv9fwbj3brXXvfIAH6j3qlB1uvXvfVr/wCH/Ffd&#10;KgHqymgxjr3vkAL888f4/j/W92Ix1ZeB6977/wALW/2PvWkHj1pqE0Pl173xAt9Pr/vv6+7de4mg&#10;PXvfNbC/++tf3UgHrYyeve+QF782uT78QAOvEA4A6977/wAB+f8AH3SlDnry4HXvfVuQbj3etRjq&#10;4KkVHXvfrX+v+w/w96JNa9VqRny6977C2+v1Pup+XWj8+ve+ZPPP4/3w+nu3n1fBJA6979cAm309&#10;6qeJ68xIA1Z6975AEmx+h/3g+/FSMnqnlU9e9+JFgfdSG62WByeve+rkDjn/AG35/wBf3YjHXmJO&#10;G8uve+gwHI/3x9+oK061p9Ove/XNgf6Wv/rfX3vFaDr1Tw6974k3+l/9h72AevUznh173x5t9QAD&#10;9eP9691IAyOtcB173yFuATcn+nFv68e9/bjq3nVuve+72/1gbc/8i968wOvE1ND17364BuD+oc/X&#10;3sDiOvGhHXvfWq1rcj3un5deNTnr3vvg/Tg/g+9+dR14agQTjr3vx+pPP9P9f3QZPVT6jz69775A&#10;/wBb/evfiQTTrxyMde99i1geTx7qRQ9WABGeve/Xta3INuPzY+7aSM06vTHXvfK4FvqP95/3r34c&#10;fl16nXvftQ/P4/wN/wDevd+tde99g39+69173737r3XvfV+PyLH/AF/zb37r3XvfRYrybW+n/FPd&#10;SSOt9e99a+frYW5/x9+Netde996h/X3Wp63173w13tcD6+3BjrXXvfRk/wAOeb/7b+vvdPPpvXQ9&#10;e98NX9OOP9f3UqPPqpc9e98dRHAP++/2PvwFBTr2pjx69771E/Tj/fX96FBx68WPr17365uAfpb3&#10;oGv2da1mleve+wxuP6f63H9Pd1+Glethm8+ve+ZI/H4+n5v70R5dO8ePXvfG4/2PuwGqhHl1RyQa&#10;de98/wA/k/0P+PuxNAa+fVK4p1733c8c/wCuPelKrk4J68Kk9e9+P1vb+nH+H19tAstGGc9bJz17&#10;33e9v99z7cMikEtx+XW2Ip1734f1/p/T/ivvwArUdNULN6de99k/4cfT34qxHyHThFRjr3vofUAf&#10;jm3ugNP7MdNE8dPXvff4uOCTY/6/9OfbjMVNK+XVQRw6978T9bXv9P8AfX91AwA5z1sDzJ49e992&#10;P/E3+tvd1dFrSp60Ptr1737j6j6A3P8AsPr7c1ehz1vuAoD173yJ44/I+n+P+x9+WtO7rQ1V6974&#10;3P8AxH9Pe6Dy62QPXr3vy8Mfzfiw/r73jj17B6977HGofni1/wA/4e6mp49UYkgYr173ytzx/sb+&#10;9VIqRx6oxFCtak+XXvfhyPp9ORb3eMnUK462pCVBFOve+akn6/j6X+n+FvdqqKAnPVdcVa1oT5de&#10;9+tbTbj3cUYE8adVar1FOHXvfEre3Fv9549+7eJ6TGoFOve8gF78H/ef+I91FAa9aHXvfQte30/r&#10;7sWanp1YMeve8gKn/Ek2/p72oPl1skg4697yHSSLWBt73qKijdUqQKNnr3vymx5vb6/X6/7b3egP&#10;DrZUMD69e9yUseQf9j7o1Rw6aKlMHPXveb/WAF/8f+K+7BadVHXveQfUn6n/AF/p72pYmvDrYany&#10;6975XI+v5/1uf8fb9fTrzNjj173lHPF7ADgn3dSPM9J3IKCp6975jj8lja6/65/PPt4gUr0lbVU4&#10;x173xDWYkc2H0+lj+fdWJ6ozHgOve+jzz/vr+9oM1Xps/Lr3uPIQP0j/AFzzb24VIyfPrXz697gS&#10;fQkXJJ4/Iv8A63t2MkUDdPIc0bA697bJibkG1/8AevaqM6lFBTp5MjHXvbdIbf7C4/2PvbqRUV6U&#10;ximT1721ysLtf/G3+J9obg4A6MIxwp173Bb8n2USYz0ppQde94z7ROQTjrfXvfXunXuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3vYNMjr3Xvee&#10;JiDyfyPZjZyNqAr1RxVeve1lhKoxzR/mzAg8f049jy0mEg0r5dEG6wa4z9nXvZ6Oj9wNTVlMNYCO&#10;VQ3/ACr2NiP9v7kTlycm4R4zw41+w8OsXvcnahNAx01pX/Aeve7EMJVGSOMp+VT6EEEHkEH3MFtd&#10;Vi7BX/P1ibfr4FU0nBp172vqB+bDgm36fwbfn2ILW7kKlSKmnl0QXMxdCkoH7Ove3+FzpuWsf6H/&#10;AHq/td4irQFTnohKDXUAkHr3txFtI9Wo35tf/ePaqMitQOkkmWp173m/s3086vp/xN/Zl4jcCPs6&#10;rRdXXvf/19XR7Dgc3tbj6e8tPDaMlQPLieue6dwr1v8AHtvqQSD6dRHJt+R+Le/EBlEbYZvPpZAc&#10;jPXvcSBm8nCkCxP4Fv8AW9+ji/TLk1KmnT8oGnPXvbsiEryAbnj+v1ufp7ph5CDjHSAsK4697nU6&#10;gAg8G3HJFufb8SEOARjpLMSaHj173hqrAkDkm3IP4/2Pu7urgiMUp05BWlTjr3tv8JLD+1z9Pzb/&#10;AFvaKVXLHSaHpWZMHy697cY4dK6voByPp7vGjBVZ8k+Y6RPITjr3vp3JIsef6f1H9efdSxowBwDn&#10;162i+vXveaCUGwb9Ia5+t7fT8e1Ky0x5EfnXpuWMgEr1725AroY3AJ+h+vH+w9qIgp0l8j/B0jNd&#10;QHXvcWVzYktY/wBLHn3R0GWGBXp5FqaDr3uPGWcn/g3HFh/h7TBXMmKdPSBUFOve5MuoKNX9D9bf&#10;7x79NGqkBfzp0zHpJ7eve4BUHn6n+nP+x9tDUAcVHSoGnHr3tunTSwNvyOPr/vHtJIvfTzGelsTA&#10;jr3vLFCGJYgXNuP8f8Pd4krQ/wCr9nTckhUaR173lkX6AfptzxyCP8fb0jVQqmM9UQk9e9wfFyTp&#10;+h5P+8i3toUcnVhQMfb0q10FK9e95NI03ueATa3+HvdARjPVKnV173E1eu6/Tn8W5/PvwDKpNafL&#10;p8jtz173jcl15U31fj6fTj3diBIdBxTgenRRT8uve4TQSqX4/p/jY/X34hSikY6fEqYHXveeKNjp&#10;UrdrXt9R/sT7SqWBYgilfz6bdgK5697lRxN9Lfm/Fre6LXXjh0wzgjr3t1hAW5c8AXFvx7UpilaZ&#10;6L5c4Tr3vlLKpUm9wBxf/H/D36afHbgDrUUZBz1722+dj9eD/S1j/t/bakKak+XS0RL173ENU4kK&#10;ksVPA/Nj/X24tCqngT0p8FStaZ697c4G0AH68Xubf6/590LFFLHHSGVdRoeve8sT6yeTa5P9Ab+0&#10;gkLSageqOtOGT173KDaVNrDgkgc8D/E+1gmAwv7ek5WpA697hvKTb8k3t9PeiWoT0oSL06975U0t&#10;iAx/Nx+bc/j24AGYFR9vVZo9QqOve3JmDhjq/HFhfm35t7TTABQKUr0hUaTTr3vhCgVgWHpvf/ih&#10;49sRKi1DmtTw6ckeo7ePXvblIPJHqW7WAH9B9PZi2hhgYp0iSitpPHr3vDR3R7K2n6FrX/r7Tx9r&#10;Kp9cU6cuKMtePp172+VEyFFVbXAFj9efyPay4CaD6nj0VwxsGLHr3trDqTdiWs30I4/17e0rdjjV&#10;nHRgQQMeY6974VUivyFIVLWsOOR/h7o1aDSKD0PVrdSvaxyeve2wSO0qFPqGPP0/1j7UJSlVFace&#10;jPw0WJi/Dr3vuoDiS5F9Y5sbC/591mDPMK8KcOnoDqFK4p173IiUkA/kLzb6c8e6BAqqDgV6rkOF&#10;p59e9udJ6hotwAbi/wDQ+91FWrkDpuddJL1+zr3ubJCdSaP+DG39LXNz71JUMNIrj+XXo5DJ8XAC&#10;nXveW7foS6j9X9eb/wCPPuyzVUJStOm/CTwtRAOT1736cNKsaobaR6iP6/n35m8QMGHGnoOnIAse&#10;ovj0697ZpaF3qQW4QLc/64P5P/Ee21Qib5U9ejWOZQKr173iclZmhjNozYaieLn6iw96WQ1AB8+t&#10;ijAs2aZ697eEpxCrILkWDAm1if68+3tJyCcfM9FmvW5auP2nr3vBVJH4w5SzA6SwIIJP59tuCGFD&#10;5dPxhzIM4697ZGpn8kiolol5Nvr/ALf2lGonIoD+zowU9o1YPXvbbPTMyeRRexPAPPH4t/X3Rzls&#10;YHT8E5VirDHXveamplkiJ0gFL3ubHkfQe341V0rw/LpmaUF6Lw/n1730mpyIRwA1iSB+fzf2jFSo&#10;VTjpp9KjWeHXvfTQhW0gm6EhfrYn6n21IrAEAV60rkxkkde9qjDvaIqUB4Kk25Bt/X2zG6rJVvSn&#10;Qf3AN4+tTinXvbDmsdE87GOO45Y6v9V70hOkUIwf5dGG33sscQLvwPDz/Z172jJ6doZGBj4JPC/4&#10;fge23LVeuQ3QjiuRMpOrPl173Ix8Czt4vHZmIKm3+1fg+1MIfUMYp0jvpWjXxSagceve42axHhDS&#10;Bbg8Ag3+o5H+v7cosS62cVJ4efVtt3HxFCV697RktKFta5v+LA+/VqSCMHoRpOT1722SUuhjp/tX&#10;JF7/AOJ4900hTVVqOlqT6lBPl1733GNAAYaWJ4AuSR+OPfn46fLrTtqyMjr3tyhUsii5UXsQb8/4&#10;e9IAxZCBTpHIwDE9e9yXpGI1Il1HJsBc/m9vbhTSwocD06YE4B0sePXvcvH2gaRJEuky6CAebn6E&#10;g+2ZA1AhNQT+XTF0DKAyHK5697i1NCYpxZCFJuCOF+n5PsvDMsrxtwX/AFY6UQXIkiwcjr3vo0E0&#10;YMhSyFvr+f8Ab+9ST1dVYkkjr31UTHQDkde9+lAgBBWzlfqeQbi9vbZdCta5r1tayGtcde9tLsbj&#10;k2J+oFv94Hu5kTKk9LlGKde98jIrLb8iwN/qf8fe0pIeFP5de0EN173yhk0tdrg/Q/Q/6xHtmTRT&#10;QBTrUqE4HXvb1r109430tY6frw3+B9o5Kd0ajiP9WOi3TpmowqP8nXvbZHUTiYCSUG4tINRAYf1P&#10;usWiMoCPIg9LGiiMZMa/Z172rcdqqeGZJUUXhlR/VcD9FvfpCuFXjXHp0QXgEGVqpPEEY+3r3tTU&#10;qVAQSeJ9Y9JJB9P4F7fg+9qjBmcLkdEkxhLaAwp172oMHXzUNcq6f25GAkUi4LHi1j7fikkimVq6&#10;Qa16J91tEurYmvcOB697U1djdU71FMDEzKJHpTxfVyJo/wCn+t7tMIzQx1NTUilP2dElpe0iEUx1&#10;UwG+z8J697ipjBXwgVD2ljP7VaguQfoUlX/D6c+66A7O2vKjB/yHp9742sh8IVU8U/yjr3uCcJNE&#10;7IIi7Bjd1F0cD6Mn+9+6qHqDIOHz4/Z0rG5RyqG1UHoeI+R697eIcZOqqviFmsT/AKlv8GA5B91i&#10;iCg6eFa56L5bxCxYtw/1fmOve3UU0UaIpOhj/YA1MBb8H2+e1iPOnSITSszHiOve8kYXXY62LcA2&#10;ANv6ED6+7+IuKjPy4fn1ZmbSDwPXvecBwCFCqPzYahY/T0+9itONOvKtcua9e984Iqi93e/J5Len&#10;Sf8AAe0sjy+IWUkj+XV5K8M0697eImZTqDFfwACdNvzwfbiqWZSfT16a8IMRUf5+ve+y80jabKwN&#10;uVB93eoFadPrDGBqJp173KigkbSmm5NrW5t/Q396VWfV20x59V8QIWIxjPXvcr7EQI8lQNf0siML&#10;3P8Ajb3oARgPJmnTYugzqITQ5+zr3uJNIqov26mM3uVJW9r/AFJPtqWfXFRMNX+XTiNI4/WNTX+X&#10;XvbfJKeZG/But/8Abk+6FyWNSCOlRVNbLHwp59e9t9VkL3RDpsLMfwP6Dn22+SoFc/s6fis41o75&#10;r172wyJJV8Rgt9Q0nJt/U3/p/j7vFC5yacejSJhbDU47f9VOve+FQGpoUpKQDyMLzzX5JJvZT/re&#10;1clwFYwhdRpx8h0ohZJ5TLNkUFB5Dr3toWN2k8Cqzlv1N+q7n8+000xZViFP8vRoZVCBmNMcfLr3&#10;sQdubfEQSonS0YOor9LgD8n6+6WynQWkOmhpn59AzdN41obeBqCueJPXvaurKuOOIpS2NxpVL8ji&#10;1yfa13CMVkNa4wOiy3tXZzJPkAV4de98YYHESg+lmGok/Qk/j248jCNU4D/V59LhNpoY8Ade9yYK&#10;AyGzctq4/wBv7RmMykySV9MenWnuSRV+ve3wRLAopVIUuQDe1/8AEkn2pjRQe3gR9h6LyHeRnU4Y&#10;UA8uve3CWeOGmKQ2BQadZN1H4PPu0suldEOD8/8AP1e0t5ddPP59e9omrrmICAkBGJNh6WY/kD2X&#10;vLI0dWapH7Ohlt9gY11y5br3tpI121m9jqH+ufx7aqAuOj5RGox173zOlFuRzbn/AFyfx7qoqfUd&#10;bUk9pyOve22qYuv1Is1gRweDc29tS0UHWQB0Z2qgDNOve0nX10cCO0kiIvJZmIAAH0Jv7LbiSNJD&#10;nyr0e20DXE3hgVNMde9g/unsWioInhpZVd/VeQjgW4Gn2WXG4xxxKiN3N1IWzco3FwiPONKsfy69&#10;7LDujfs9fJKXnY3NiL8EE8N7DdzdloDH6nJ6lvbtntrS3+ngWo9evewercpPUs413ubj6/n/AHj2&#10;X1Ytq4V6EsUOg6uBpT8uve2ViW5ckm/0PvwFPs6epmo6974EfX/eLf091oQOqEN1732B/h/sfz/t&#10;vdRqHWwunNa9e99WB/wHu3Fqnh1cGp1evXvfHQPfuJxw60ygmvXvftP5AHH591FK1PXsL1730VIu&#10;T+bX/wBh9Pdlya+XWlqaefXvfQW4v/r8e/GhwettmtOve/BeLH6fj6X5/wBb3U0GR1sAcR173xdT&#10;/sCf95+nHuymuD00V7qde99EWXkH+v8Axrj349a0enXvePTf8c/kf7179XFR16lBXr3vrQT+Bb/b&#10;fT37VQ562DVuve+ip/oB/QH/AHse96hn5dWPDPXvfWj+g4/P/Ivdakmg6ZPHr3vwX68f4e7agKeR&#10;691737xj/eOfz7rUmpHW6mnXvfQUf8Tb8X97rXrYFePXvfekkXsLfkf4e7YA6uQafLr3vhoH9P8A&#10;b+6ZIwOmj1737QCRxb/in+v7ucCo63wx1733p/oPz/h/xPvwppp59WTB+3r3vlp55A+lv+KfT21i&#10;tD1shQ1Ove+JU/7zb+nHtyteHVm+Qr1737T/AIXt/X35c4PTWeve+9A5/wB4/wBb3bjivXuve/aC&#10;P08/73/t/ftI68eve/aTf+v+2H+3960jr1Ove+Wm/Fv99+PevhOT17r3vrR/X3apPDr32de9+0c2&#10;tb6/77j23VvLrXXvfWm3+H9T9bj8e7L3fFnr3Hr3viALDgnn/Ye9ucdbz173y0/X8f7D/be9LkV4&#10;9ep69e99Efgj82/r/sfewg69Tr3vvRa/H+sR/vXPvZwK9ep1731pY/jj8n/jXtvgNQ49a6976C/m&#10;3P8At/zf6e9lQ3HgevEV6975FB/j9fz+P9b3QVHDr1G40oeve/FeffgKgFvLrZqeve+ig+v1PvXc&#10;xx5daB1cePXvfQU/kcf7D6+7kEcOrEEde98ihBNrfQf8b90AFKHrVPLr3vvSPTxz+fr/AE90BYVH&#10;VCWzTPXvfYHH9Df6W4t7coWNetgaj1731a9/8Px/vfuhBrnrT1x59e99lBx/jySCP94HvQDVIp1X&#10;Oa8PLr3vrSL/AJN/rfixHvfcPsHVqsvEY69746TcgD6f737s5qvn1tz2inXvfIrcD63/AN9/X35T&#10;UUHXkqc8eve+IFr+/cXAJ6150PXvfZUXN73t72yMQKdbOtgNPr1732EPF7f4e7BTTt4jqxFcDj17&#10;361ibc3P4/r/ALH3oCh1P14Ak9e99lTb/W/3j3tiAtOvECtRkde9+IsPr/hx+fbZxw8ut6RxP7Ov&#10;e+tH1/x+n/E+/CvDy63WSlP83Xvfelh9Bxb63HPuxoMNnrxxjieve+7f1/2P597+Lh5dVJJ7v29e&#10;98tNvp/sPp/sfesDrYPmvXvftP0AAsOTzz79qr9vVCxIqOPXvfEi35/xH/E8j3upoScdWTUR3de9&#10;+0kjgDn6W+h/PvVSRnq2oaaV6976CG5FuP8AD+tvexpUYr1UKAOve+JSx+lj/W9/9v72RXI69T16&#10;9742+tybf8b91GD1rz6979puOB7v3V63nr3vpUBv+P68f73f3YnT14caeXXvftH+HH9f9b6fT3tj&#10;UY69x4de99Ff6jg+/KPXr3XvfgPrYcD/AHr34gde69752NuTza4H+9G49+oAevde9+KccX5/Fv8A&#10;ez7t17r3vyqRz/S/H5Pv3Xuve/H/ABJ1fi3H+t7917r3vkefp9Rb+o+v+Pv3Xuve/Fb3/F/6f635&#10;9+691733awNv8T/Tm1uPfuvde98h9ffutjj173z0j6fTjj/Xtx7rXp0rXr3vj/sPe6efTZ456975&#10;AAi/5+n9f9v78ccB1sAEcOve+JFj/vfvwNevMKcOve+h/wAV/wB697PVR1732B/X3U4HVwB59e99&#10;j/D8/n3oGp62vDHXvffp/wBj+Pe80692+fXvfRt+PfuvY69774BA+v8AxHutW9OvCvHr3vokf7Dn&#10;+vvda4PXjjj59e9+v/jf/ePe6eR69WvXvfVzf+v+H9P9v7qAV49aHy6975A8k8f1PvdBSnXj6E06&#10;977LD6gf7yf+J9+04oetE/n1732GuDdjc/7H3sr1vUTU9e9+B55PHP496oOt0rQde98tQ/qePpwf&#10;95t71WuOPW66R3de99kn6fSw/wBf/W967uvZPl173xLf0ve9j/sP6e7EVGetmtRq69746j9D/S5/&#10;P0+g9+p5deIxXr3v1/8Abmw+tveqA9bAFcde99av8bfj/Ye/cM9VxXHXvfuB9eb/AO9e901DPXjQ&#10;DPn173xLW5HA/wBj73pxnpsE8OPXvfeoEW/2/wDyP37Tnq1QePXvfLi/14P4+tvfgKdWFAKDr3vw&#10;96PW89e98j9OBbjn/H/b+/darQ16978Txz9frf36nXjTj1734ngf77/Y+6nj1VuPXvfYax+txb3v&#10;TXj1ccOve+tR/H+2/wCKn25WooetE0x1730XPH+H+++o91p14Fm4de996+bk8HgEcf7D3omnXqmt&#10;D173y1c8Hj341p1uuOve+Ooi9r/8Rz/r+/fI9VLEfF1731r/AMbf63+P597oet6l6974a+bA3/1/&#10;6n/X9+01OetF/Tr3vrV79p61rPXvftX+x9+0jrwc+fXvfZb6fj3unWyw8uve8Wpf6/7373031733&#10;c3/w4sb+9Eda8uve/MTa/wDT8/j62t78B17r3vgCbH+l/wCtzb3o0rnr3XvfO5P++590oCetDPXv&#10;fMcH6/7f6e7EUGevde99g2t+P8eDf/X96Boar05rPXvfL/E2/wBt+Pfqhfh4Hj1agYV6977J4t/W&#10;/wCf6D25Wik/s6owoeve/A8XH4/x/p/Q+/aQz1PW0zjr3vne4+nP5H+wtz70aHHVioHHr3vvgfXg&#10;/gf7Dj21Qj7OmmqRXy6974kcfQ/X6fT3c01cDw62COPXvfY5P5H+x901VIB8+vPq/Dw6978eCf6/&#10;1A/4p7e0KBTpsCopTr3vlwbAmx+v+x97IAOqlcdaIIwBXr3vwF/9te/P+391QgLRuPlXrwGO4U69&#10;75XAFrn88+2itasRnrwoT173w+hGm2k/Unj/AGA9qAQaDz9Ot09fLr3vsckf0H5v7dPyHWskV697&#10;5W+nFx/vXuq04A9aFB1731+eBbkfnm/vZBr1s6vtHXvfJR+R+r/fX90/03TVFxqx1733ySOLn/iP&#10;8ffsr8OOtFSpLD/Z6975c3F7A3/H+H9fd1qTXjjrTiuePXvfYA5Bv/X/AI178GagNOmSCtCeHl17&#10;36/04/2/Pt9eBoaHpyI8SPPr3vy83Fv6gfT/AHs+/FWpmnWpE1Htx173zBP0Btb22D0mpU06975C&#10;/wCQB/rWv/sD7sCG8uvCpFF49e992Fxxa31HB597UH8PWxUZ8+ve+XF/T/X6n24BjOenCBQ1697y&#10;KLkWsb8C9v8Aefeq1HTINVPXvchf8AOOLDgfX6296x9vVCAOBr173kU8/wCt/vPu4FVr1rSaV697&#10;yqP6C1/8bm9vdhGTkY63p6975C1uRyB7eVSRjr2WHXveRRq/P0/23P49uKlO49JZWUINPGvXvfJT&#10;Ym/0+l/6X/1vbhyM8B0wa0rx6974m97Dn+hP9PwSfdCQBXppgvXvfFjbgjj/AFxz7ujAjGOmhnr3&#10;uM7WP9OT/vP9fbndXOevAHr3tvlNlPNvVwQOfbyVZwW9OnkqSNXp1723SkE8+o/7Ee1KgKtOHT6g&#10;U9Ove26c2/x5v/xT3RmNePStPl1721S2sb8c8ey6dwW+wdGEflQ9e9xG+nssl4V6f8uve8XtCePX&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de6975KeR/r+1MDEEdaPXvagx8hBHNrFSD/T2N9plapK+Y6LrxdYK08uvezO9X5loKum&#10;Ct6tcdgfpwQfr7G2xziORVrShNa+fUIc67cJYmqKCh697tC2XkBVUVJKjDmGMMoNwPSLge5q2edp&#10;bQIFpQ4Pr1hbzHB4U7xUyHOevexioJStvrZiLcerj/W/H+v7FFqWhJIGT1H99CCx11+XXvamiJa7&#10;Brq1uCPofybezdQW0uePp5dET64mUCvXvbvHYqQoJIsCfoPpz9falCdGkjz6QPqU0YU697lBBpI1&#10;cAcC3+PNvaoMuQCaf6v8vSczJqAz173/AP/Q1eWCn6Dn+l+QPyfeWVayUZq9c8xqB63+PeNoRY3F&#10;2Nvz7XaRQMRWnDq4kIPXveJKX1Brf7AHi/09tMteGB8+nGnAFB1724JBpVSeDcgW9tadLkkVx0ja&#10;XUaDPXvfF2RBIL/S1j6h7sHIZWHnx+XVkDMQaceve4LPqYm39Rdv6W/x96Eg1HUKCvSoLQU697yx&#10;ICwJIU82/wCI92WESuQMYr03I1Fxnr3ubYqOSDx/gb/j6+3ZIyECqKFektanr3uBIp8l7fUf7C35&#10;9o1QUJHrnpUjAL173zjQfWxBvxb24QVao9OtO2ade9zVkGgg3uL/AO+APuyTCix+Z6TMnd8uve8T&#10;NrsCbLb6Hi/F/bkjBkKsadOKNA4de9zIIbANpHJ4F/e/C8ImhrjpPK5J697x1bLexIJUc/gX9piQ&#10;NGrrcCny697gmRQwB/1P4uP9jce6OxUME/LpWqNx697gyk31Ekgn+n+3PPtIwqx1Cp8+lUdKafPr&#10;3vNC1hY8D8Wsfr7ejFNNOmpVqcde98255t6bj/e/8fdgDpYt69VFRjr3vGUVjcXHNgB9CfbZFWyM&#10;U6uGIND173xkQiM6jZrHT+APfmUoqg8OrIw1Y697bDqLA6fp9SOeP8Le2vEZiY/L58Ol1QB173Ji&#10;iX/EW5N+b+7VLd3TEjn1r173NaKLkWFxyeTz7o2o0xxxXpMsknEHHXvccxBCDwL/AI/Ptop4da9O&#10;hyw08eve8ip+LcfX/Gx911GtFPl1Rm8z1730wK6iPpb+vtOzSNRV4DrwFQOve4zaz9P0gfj63/Hv&#10;axnQ2s+eB0oVV49e94CjE8MBf6fT3VdRlpTgOnQ4Ar1730ILKQR+fqb/AO8AezCi6QwOevGUE469&#10;7zIL2VfoOCCf6f6/upJkRic56qzUFT173KVLC4uT+b+6aKcQBjpKzajTr3vmG1Xt9SpuAeAPx7so&#10;BUU4daoFoTw697whNR5H0+n9fdyaAhTx6cL6R2nj173lWFvwLfT+g/Pu6sKYNft6bMoIoeve3pYl&#10;ENwP6aieP9t79ImmPJ4cPPouZ2MlOve8IQcENe/15vY/09oxQjuHVix697dlANOBbn6f0uB/re1w&#10;ZR+kCeFadITUTfb1722EsrN6SPra31/2PtETUKVya9LKAjr3vJ5S2kFhe3NrE3/N/bwODVtXy614&#10;dO5R1736nRpJQrNZbm3A/wBhz7etkLvRhinHrUrBE1Lx697zuul5EJGkWHP5/wAbe9ulSMYr02h1&#10;AOOPXveGFBHIxCiwvYkXJv8A092QRx6i3n+zpV4hKFa5PXveSWJJI78WB1XF/wA/g+7PqY+I1KDA&#10;6cgZlk/Lr3uNHqJZI78qQCP6gcA29shmYDxDQE46NOxVDTcOve33G0jRweSW2phew/w+v1+l/wDH&#10;3dYDEkkifLj0WXs6vUQ/z697cYuX4UEsLW+oX/U8+6qjN2qcnpsaRGBWhA697zS04Uq3Nz9QLi5/&#10;1/fgrRqA3GvXopaqM4rjr3vqFFQFD6GN7En6/m3vZHa9Rny6auDISZAKgfz6974z0oUqCSVYX1Dg&#10;i/5t7owZSKcSOllrcswoB5de9tU1C2q8a8ofUebFf6+2jGA9fTozS5iegbz8uve8pdhEoYklDYk/&#10;0P8Aifb8gUQlxk9JxGviuo8/T16974EgoVvcsfS1rgG34HtHWv29WK0IIHAde949KotiASRZ7kAn&#10;+tx70qKYwK+fVlTxFB4AH7eve4cmMkNnBVY3/APJ/Nre7yW76ToNenfqFLFB5efXvcynoo1iaNgC&#10;97sB+R/j7pHUEBaA+nr0gkuSJQy4697ZJ4Pt5ZNC8j1KCOLH/D2mU6R0viczIGPA9e94I0llkDA8&#10;6r2/3sW9syMWJK9WkGlTpHXvajx0bRzA8ANwyn1ckfX2jkGfSvQfvnBSgFCOve3evxYlTyKpJdTc&#10;i1/9j78kbMwVeJ/Z0WwXQjAU/FXr3tEVWKjR18xDcnkD6f7D2YPbaKhzUj06EEN05UhcfLz697lY&#10;bGQibyAotmAsbXAve/tyKMhwUzUdItyu5zGI1qaj0697ec3hoq+mfwgaowdQUfkL+q3+8H3q6qYQ&#10;QoFG8/8AP0VbbuUtrNpmOD172EVRipEmaPxsbEj82uOOPdkjcgmtNP7OpAi3BHQPqHXvbXPjzHa8&#10;YvcC39rk2J937cBvTiOHS6K6DZ1Y6975LhwzeTSTxwTwOPrY+0oWq/qD7KdeO4FV01697xS0LRMW&#10;CsFNueSPdgpYNkY4cK9XjulkWlc9e9y6clVtoFr8k8/6319tyM2oIBTHHpPN3Nqrkde9+MAklUcc&#10;2sAeb/1Ptp5CY9RNSOveJoQ8eve1FFQrWU4jYqJIhpVWHqa/F/8AYeyybS8TyCgdMmnRPJdNby6x&#10;kH+XXvbXURCBWgmUsgbgm/BB+g/w9pEuCzAHzHS2JzKRJEaGnXvbRWQBuTYgC9wOALcXPurMI+A4&#10;noytpSuB172nJ0I5jBtfkA/7xb24pajUAI+Y4dHELfxde9wFL6muLWPI4Lf7EH35Zh2hWzThTpUV&#10;UjGeve50ULyKHA9Bv9PrqH+t7sHDDuBr0meRUOmueve3OkGhdDAornkstwp/B9sMdJY0zw49IZyG&#10;OpTUj0697lLTs5cLHpP01AWB/ow/1/ddQFAePz6ZM6qBqP5f4eve89PRVMRuLoiMHKKfUD9daW+o&#10;9s+Oqx92STSh8vs6ZmuYXFDmuK/5D172tKGrqFETeT1i2kMfRKo/1QPvyzyRkg0Hp8/t6DV3bxEs&#10;tMH9o697VEVfHrSSSkjldSP7Kq6N+LAfUe1YumklRnAAHlTojktWClEkKj+R697WyzQ1sMEc8hpa&#10;qwMcqD0FR+lG/PtYssUlvqcaW1UB6DBjktpGaFdaeYPH7eve5Rx9ZThHAsJeGkjXVFMv9nWB9P8A&#10;Y+/SwyR1JAqBxHmOmFvIJSU9PInI+zr3uRDE63jEbsNR1Kf1q31ujf0/w9t6MIWGKdMySA0aox+w&#10;/b173IMBFybKPpYA6xfghl/4ke6eE1e0inp02JdQ41/wfkeve+X2AsGjVbn9Wr8gj8H6+3fCahqe&#10;I+3/AIrq6XmmvicD8+ve+oaVY7hkYMtiCeR/jY/09tiExkUGPPpSJjJSmeve8hpdXqsb3sCxt7dU&#10;axUH9nSiN1K0J8+ve8kdI5uG9Onn/X5/w9+ck4A4+nVpJ0U0A49e9yDDyotzc2/5F79HGQRqzTpx&#10;HBFOve5MMYLAOCbDgrcC4+nu4K+X+frzN29tOve5SVHjdgObD02B+v8AQn3WR1FRx6TyokgNPPj1&#10;73EmqGYB3Y/UjSPpz/qh7L5GDaVU48/LqywooCKKV/Lr3tsmqUNyxUG345I/239fd2eMR14HpbDE&#10;QNKjr3tiq6xiTGhvbnjnV/gD7TfpvIdBx0cW1tEHLN8PXvfGKkarABHpt6x+dVr3J9qkRJOyp/l0&#10;3czxQyUUYPXvc7TFRRmOO2opYtb6A+/SSR26UTJrw6Q+NJLmmK+vXvbLPA0nKX1n6sOBa/pBPtgS&#10;tpJ09xHR3bzmJC8gFCMde9vuIxMaFJSupjy7GxJJ+tve42Qhda58z5/l0VXu4PMNCkj5eXXvavLl&#10;IxFEAoIsL2+l/r7uZUKlVFRXonjgUt4rAVrmnXvfo6YR+LyD1yS/nk2+v4/HtXBGFJD5/wBXn0pD&#10;8QCaU+3r3tSmGLSF4LD6f7a1ufe5BSgB6SqzFsGnXveSEhCSosVFr24vax+ntNVsrX9nW5EMg0se&#10;ve8MxdpC1+Sv1/IH+A9pyWDHJp0thtGbHEDr3uJVShafQX0245/P+PvUgNFJJ/bx6EO3WIZg1OHX&#10;vaUqJfURddX1ufyP629tggGgP5dCNIFAovXveMTADUxUAn8nn6fS3urOlShPcM06dMBJ00Nft697&#10;banJRLrINyPoT9L3+lvbRuEjC0NCeIPEdLbeypQP5+XXvaB3DvWgxEDeSaOSZCT4kcEgkXsR+P8A&#10;Y+yy6vo0jKg1+Z6Fuzcq3e4N2AqteJGOveyu7w7Onq2lRZwkZZgqI3AF7gEj6+wreblqlZfP9nU1&#10;bFypbWjeLImpyKVoP9VOvewCy+5Z6ky/ultR+ur2SPI8pVjgr59DuCxVNJGNPAeXXvaLnqJZSSx+&#10;p5HH4/HPvSjNa1+3oxRKDGD173FtxwCLf778+7AivVzk9e9+IvyOGH9fz73jz68anh1731pI5/3v&#10;6+6EHrWRx697602/B/x/43795Z60SfPr3vsKPz/vuPfqErTrYPkOve+gp5JHH++/p73Q0p1viOve&#10;+9H0v/sfp/vHvdB1s5697602/wBj+PeiCcDqtDqqOve+JXg/8b/p795Z69kDPXvfenjj8fT/AIr7&#10;p56adWrQ06976IBAuOR/sL397GBUdaIp3Dr3vq3+wH9Pfs0oOqgmvr173xKf7e3+w96GM9aYVyMd&#10;e98dNwPpfn/effhWuph1UChB6979p/r/AE+v+H+t78cg06tX8+ve+Om1/wCp54/4n3vVUVPVtI9O&#10;ve+wg+v5/wB9/T3Ukde8Neve+tH5I5/4n+vu3Dh59e0D069760f4f6x5/H+HvZ69oA4de98tBtx+&#10;OT/wX88e6nNKdWINKde98NA444IH+I592IJFB01oNeve+9B4+pH+t/vd/dQpGR1rQePXvfEJyeL8&#10;8W592zx62EPXvfIrx9CB+feqU7h1vSa16979oP8AT/C/1/2/vYIY16cp69e98jHb6D8cn/X+th7t&#10;k9U0gZ69746eOeP+Ke66T1WienXvfgv9Pr/Xjn/YH3YmnHrek9e99+Mccf65B97JINOthMZ6975F&#10;Pxa4/wBe1re9Y8+vFB5de9+Md/6f4e/cDjrQT16974aSObfQ2/1/egDw8uraF8h1734gEH/YfX+v&#10;+w9+oRw69pHXvfYjtz/hx9f+J9+yfi60UHXvfvHc3tYf8T7sMDrRT0697x6T/rf4fn3uvXtHXvfZ&#10;S1if9fnjn3VjjrwT+Lr3v2ngX4P49tsw4Hr1BTh1730EJ/2Hv2vGD1oaeve/WNjxfnn6X496AqeF&#10;etaVJ1de98QrHn+v+t703yNevGo6977C8gH83I49+UVUkeXHqgNR8x173z0cWP8Avj/vXvYLMadX&#10;7j8+ve/BQD9P63P196OPs6bJNQfLr3vrSTwbEfT/AHx97Ap3DNetigJpmvXvftP+HA/px70zAHhQ&#10;/LrbFV4ceve/aQR/QAcj8/T37JzTqpXgyjPXvfHQbAjgHn+vvWoVPXiRn5de98ioI+v++/p71Wp4&#10;dUDEntp173xCA8Wva/0/r+CfdgWJFD04petfLr3vxH/G/wAf71702K062cVI49e99hPqbfn6XPvS&#10;5fHVUIJo3Hr3v1r8/T+v+tf3fAw3r04MUBz1732LGw/oP9691c6alfPpuQMKleNeve+rC9vz/rj6&#10;+7Bq8erg1X59e98gABx9fz9femyc8OqNUmnl1734j+g/HP8AxX3XSC2T1oBdRJPD7eve+1H4PH+8&#10;f7372NRai9X7i2Ove+yvJC/Sw4/3u/vxPn59aYgDUcde9+C/Ti/+9W/2Pu3EUJz1o8D1737Txx9R&#10;+Tb8/wCHttq8B15RXFeve/BQLX/1yP8AjfuyqSOrAEj5de9+C/kjjm4/wPHHuraqEdaOAaHPXvfW&#10;kAGwNr/4/wDEe7Ko60Bwr1737Tz+LW59uBgRXq4IpU9e98CoNv8AY/6/v1cenXjUip6979b8gfm3&#10;vxrTq+AMceve+NuST+P97PA9+BPVQK5r17361+AP9j/xv3vievGleve+Njc+9cTTqoUnr3vphf8A&#10;1vxYE/j24tBw631731Y8WtYf4C/+2Pu3Wuve/fU3/wAfrfkD/U2/r7917r3vkBa9z/jfj6W9+691&#10;7337917r3vv37r3Xvfgv5/r9f9h79XqwUnr3vmFH5596r1cIPPr3vxUW4/2PP5961U49eIAHXvfV&#10;hxb6Wvf+v+Hv1eqKK9e98r/6/v3Tteve+Nv6W5N/8fe60z02w8+ve+Q+lrj/AFvdCQRUHry8K9e9&#10;9H+n+Pva0H59bOcjr3vwNv8AWI+n+Pvfy61Smeve/AgfX34gkY6tWgp17364sLG1v8Pr7oKVp1pW&#10;Arjr3vgf9t/r8f7H3bV5dVpWlPPr3vr/AA+o97BB63WmR1734tb8G39ffjX8PXqjr3v2oXBv9P8A&#10;b+9afPz63U16977vcf4j6c/8QPe69eU049e98A30t/sffiKjHWzU8eve+Rb8D/Y+9AmnXgK4PXvf&#10;vp9T/vv9h72TTqlD1732D9f6cWt71qr5dbGM9e9+Lcj/AG/v1erAjz69778nPPH+9+9Yp1bBA697&#10;61f1P+t7tjrTnr3v2s34/wBh9L+/fZ17tNK9e99aiPzxb+n0P+w91Y0Wo6qCRw6976LXPH1FrH/X&#10;9+Xqx+fXvfHX9b/63Fv9j7sV6br1731qN+SbfQWt72B69eqTx6975E/0Nv8Afce9V+XWqefXvfQb&#10;n68f8T72D1ulcde98tX1HB+n9fr7qT1YDNOve+er/bj/AH30961ZyOvasY6977LHT9bf8U97PHHX&#10;iSR1730W/wAfz/h9Pe6gdaJalD1732Dyf8R/sffq162OJJ4de993A/Pv3V6gefXvfRP9D/h72OqO&#10;RxHXvfG9ufx+f+I+vvZ60rFTjr3vrWB9TwebfX3oipqetVzU9e9+1j/eLn36nWwcde99F72F/wDX&#10;/wB791p69XBqKHPXvfDURfn/AFj/AMj93HTR69746ifz/h/sPfuveXXvfeqwFvqP+J9+61173xBP&#10;1/p/vvz7917r3vu5/rYH6+9Vpk9b6978T9bfT/ffn3scOtde9+1G1r8e/de6976/wv791vr3v39L&#10;Xv8An37rXXvfNSf99/xr23UA9a+zr3vJf8292NSKnrfl1734fn/iL/7b3oAjh16vXvfLV+D9f8fe&#10;6Z7urq1BTr3vlckf4/S9h9LfQe/GgOD+XWidXDr3vkv0P/Gv+I97NR+fXlNDnr3vne9rcW+vP1t+&#10;PdanAPTmoEU69743sef97593LAAgefTY9D173yFyPrbn/kXupYO9flx62ahqgde99D8nm35+lvdQ&#10;taAUrX59VNSO3z69775H6SOfoLe3HUgVOKdUpT4uPXvfdxb/AB4t+ef6e9gCmevVJweve/XP5vx/&#10;vXtuhxmvXs9e99XH+Nz7cpXDDj1Q9e99/wBfz/Qn3oKqktw69WnDr3vla314/pf/AHn6e3kIZdXX&#10;qk/Z1733cn8fiw/4j36qfh6928eve/Xvxex/3wt739nVjTh173yX+v1t/wAi9tsagdNOC1Ove+xf&#10;ix554/4j341pnrZIUEkceve/HVbnke3VpXTwx1SN1Jocde98v+C/kc3/AMf9f3sFT2saU602kcTW&#10;nXvfID6X4sOfyCf9h7vqzjposWPXvfY5+n1HP1+v+w91qK18+mmLH4uve+vqL/S31+v5+lvevPqn&#10;XveQAA3v/gf+Ke7KKnSerKPI9e99/wCFrf1/4jn3cgp8PTpHdUde98rW4vcWHI497DFgGpx6aYsw&#10;697yIFH5PHvZBOB15lcAk9e95x/Q8/1/4qbe65FAOmqenXveUAX44B/3j/X97Ax14E0oeve8gFrW&#10;Bt+fb4dpFzinWwcceve8o/1Nibi593BPE9UIxU9e95Fte4txxb8j25QMoMnDpIynz4de99H83PpP&#10;+I+p93IJGkdNNq/D173xJtexN/x/T6+2mzg+XTLcc9e98G5+pHH05/3se3ERem1Gkde9xHBN78f0&#10;IHH+8+3gacetg+o697bZgQpuf7X1uPahGUsB0oUgsKDy697gStxzyb/X/D2oFOn19B1721z2uSf6&#10;/n+n+w9tMdI6WpSlPPr3ttlP+2vf/ePZTNxJPn0sixx697isf8fZfM1Bjp7r3vh7Sdb69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979791&#10;7r3vse7oaHr3XvbpRvpbj+o/1jz/AEPsV7TONWjzPSeZVYHHXvYybFyDQVcZLH0uhBBtbkexlZS+&#10;HcJ6N5ceo35ptFkhx5g9e92g9P5pavFwIHN4wL8i1j/aI/3j3MvL1/4sQjB4Hz+zy6wl9wLBoNwJ&#10;Udp9eNft697Mzjpbovquy2NwPT/sb+x0s7lu48B1D18KSksPsHXvawpnUgAabgL9L2uRyRb2c284&#10;1IAvHz6Ibh5R3MKD59e9vcBNhYXBNri45/2PsyAWh0cSeiiQjiOPXvcwfU/q5txYagfb4icAihz+&#10;zjXpPpbj173/AP/R1dgR+Ltc2/p7ywC0YkUqPXrnu2Aa9b/HtwSF9IJXjjk+1UZkdQx4+nSFpF1Y&#10;PXvchYACAeSB/sLn/D3evmxx02ZCRTr3vOUCqQRewuP9c/0t7sVq2phQdNaqtVT172xVOoyOAPz9&#10;CLW9pXjDHUMV9MHo0hoFFeve4EgZAzfU/W54AP59+06E1E9K4yr4697yU0pkbX9R+T9Bx/r+1Cq6&#10;uxpimOqzoEWhHXvbmCCrNwQPoLf7x70JCVCsKV/b0XkUanXveMpfSbi3Nx/r+0hIRSAPPq6ny697&#10;zwBbHi/PH+x4tf37+0egNDTpuQmvXvfUy6Sfpzz+eP8AD3dLeRQGAr1tDXj173iUf15t9D7VxtEA&#10;Q3Gua9WY5x1725I40Xvwv0v+OOOfbk8qqKD06SsvdTr3tmqHYuwv9L3F+P8AX9kzsGbWT9nRhCoC&#10;gHr3uOAQb8AkWufwfeuC6vPp08Kde98HJYWBLc25+l/9j7Zcjxe05p04gAOeHXvflYD6mxH5+vP4&#10;9vRnSVrgdaIJPXvfby/QE24/2/H196eatativWgleve8XnvYXsL2A961sTQnpwxenXvebWJFNxfS&#10;Dfn6A+1AK+GF4kevTYUqft697w6UtZeDb/G1/wDAe02gq9WyD06C3FvLr3vkeRyTwP8AW+nvza1F&#10;F4da4HPHr3vtZDq/GngnkXI/x91DgoAePVSoC/Pr3vk7KbXI+psP9f21KU04rX+XWkDVwOve+QYB&#10;Qw/1v8fdT6GnD+fVSKmnDr3vgg1uQw+gHFz9P9h7bjWi0rk9WNFXHXvcowKRa2kf4fX/AA59usjM&#10;vaaHpjxmU5697wyRqoH+B4H0JPvbI0Z7qV6dVy5697jO/FyBpH9ePpz9fdJDQAHp5FPl1733Aup1&#10;44PNx/j9Pd4VY6ixx16UhV49e9zqlPCi3UWNvowtz+Pa540A7vMefSOF/Ebj173iiFydVgGFgAOb&#10;/wCPuipCqLoz/g6cc0FV697kNEq8/n/eBx7ZkGnJ4dMq7Mcde99QsGuP1fi5/Hv0ciM2kenW5EYZ&#10;4de9zmlsip9eOfeppKgKuB0lCd2rr3uL5NLqAwN7m1v+I9pYydRAOenympa9e9vcLjwnUfX9Qf6X&#10;F/p7NUZAhcqNdOi6RWMnbw697b3Fy7XIBFr8H/X9ovC1rQAjPSpTSgHXvcLUdYC+r63t+f8AD2ye&#10;JWPpUFAU1x173Kp5zqJXllBULbgc+zqGNxQSHFK9NNCDhsA56975yyHUAVOpvq1+AQPpb21I4OkJ&#10;w8z16JBTjjr3uZTQl3ReOR6uR9Prf3sQlzRRUevTTkIT8uve570wtoUGwP8AsLn/AA91kjeugCoH&#10;VUlIavEU49e94KelEM2tltexFz9ePr7TR0JBBzXh6dK2nEkIUGtCfs697e/NHHAeF+tyLc2PFh7X&#10;PRY2J4npEsTO+oHz4eXXveGCeGJm0qbtySfzf6W9pAwJ0gVbpY0MzAFsn5de9uusTRArbgc3sSD/&#10;AEt7uoZ1BI4HpEq+E41Vz173GaIh0kuGVvwRyD+efdSCpNeB4dKWmGlg3l173laNna30AB+pP0/w&#10;914N4i8aU6bRo6alrWnXvfcq2HpFrqdRPINhx7qGdIgTQnq9sHUhpMn+fXvbHLpQMH9IYsADyST9&#10;CL+2mcrE2riejiJS5YjB697500Oqm1LayEgk/UWP0v7pEikauJ6uzASqKeXXvbXUOVD6fqxtqa55&#10;P1+o9suwB0ocg9KljBOMDr3vPS1ZKrr9fj+g5IB/P+x9vRzlUYt/sdJ7m0VmJBpXr3vkGeaUSJeM&#10;C+pRe3+vf6e0zOS+sL+f+Tpl4Y1AVhXr3v1RCZ/Xp9YAAa4tb/Ye2mOoCTjnpmKURYHDr3vHDSrG&#10;SOGawI/1z9R7oxSpK/n6dKDKkimlfn173Jp4J0nDNq4YN/hb2zqU1qOHSW5EDQkihx+fXvavQSPA&#10;xbiOxI/Fhbm/u8asBkU+fQTKgS0UUNeve2Kqx66mcASlhfVb9PHFvZh4bae3/Y6NIpz8LGhH8+ve&#10;0roeKqYrrWzEA2IVbj3VR4bgA0NOj3RrhFaGo697UGLqppJTE55YEf4FT9ePbsRZAA41AnoM7naR&#10;xx+IoyD173Gy+LYa5kjAuTpKgf7E29tN4wLhSKdN2F8DSNjw9eve0JNRGR21rpYGwJFjwfz78o1k&#10;IRmnA8OhVFc6FAU1Hp9vXveOSjmQDQSyr/T6D/fH34owA1DFfLq6XMbGj4PXvfhTLIvjdQxIsR/j&#10;b2yyIXNMA9e8dkbUhx173EejjTghVANtINj/ALb3SVGFO6op0+tw7GorXr3uKIPHURMoIjuL3sfr&#10;+T7TGjR6Rxr0oMpeFlPHr3t0qY5opVkh1KoAs6jgj+pPstuYmWeRxitPs6QwvHIhSWleve4dXIlV&#10;C2sKJB9Rfk8/q59oHVWYSinD/VTp+3RoJBpPaeve2eNSSY5LHVx9foP9h78xXyHD16M5KCjp5de9&#10;xajGeNrqBpPJOofUe7CViGUilen4r/UKHr3tkloHEjOYzqB+o/K/j36ncrqeA6M0vAUCg4p17250&#10;UI/ToAQ/2QBcP7oZGVcA1J6Q3Mp+KuR/g697dTTL49KoNS8NqFyL/Q+6B9WpvLpAJjr1E4697yU0&#10;bEMHXSYyAOLhl/4n3QvUaxxH7eqTuAw0niP2de9u8YQrawNrlSeSRblR7TkJha1zWvz9Oi9mcHr3&#10;vtWEIVo01LcjS9xob+vu1SpauT8+tEGQlXND8vPr3uWtfOSumMRzhv7Q4dR9GU+9fUSK6BqVpgeZ&#10;HSdrWICrNqX/AAfb172pHyFWWhZz/YBuot/rX/1vbrXAVAW7TXh5dEy2sADBPM+fXvahotzZOiUX&#10;PkhItY2YMoH4B90W7uEkZqk186/5Oii52WxuWONLevDPXvavxebocgGLXpZ9QLWtoJP0Njz7MLe8&#10;knGkijU4/wCx6dBy/wBsurQgJ3pT8+ve3CqqKim0mN4aiM8iQr6lP10sQPp7dimkrpNGFfTpPa29&#10;vOSsoZD6de9+hzMl1aSmh1kGxI9DW+vA9qvqNLlgoJ8+nX2da6Udqde9zVqRUfpgjhc/qW91YX+o&#10;9umVWUVWlem3tJbQgM5II6975OzRCwVObNfTf/Yg+2g8jJQDHT1rGZgXLE0PXvcQyNcgTqGJvoNu&#10;f62t72CM1PRoqmhLA9e9yfOhCFVDOv1LDj/X9t61OFNOqxxtmpwf5de95GqFUaSuhvyU5HP+HtM9&#10;xpPDrwjZVqDXPn173BeU6r6r2ubgDkD/AA90aUA0PA/t6VKgODinXvbZVzsRw4sfwByLfn3otHGw&#10;JpQ/t6M7eGJSC41de9tbM8n6OLWux/w+oAHtguTULkV6XURAWJ6974+JQwKrdm/P1Iv/AE9vJBEg&#10;zwPXi/YaGo697dIitOpVP1MLuf6f6/t59ESjw6Z6LZV8Uin5V697ZnlaefSDwD62ta/srKmVsV49&#10;K4odEVW697eKSiZtLOulT/t2H9Ofb0sRUnUKdJZ5ypMaDr3tWUtNojXgKLcAG30/x97CyAKRgfPj&#10;0Vai7A1p69e9zI6dQdUi+lbk83v+V92hFDUiuengwC6R5mnXveSJPNOGPKpe3H0NrDn2YhAXLaqf&#10;Lp9oo4mIU8R173PZtA03Jb6k/wCP59+kCggD+fDryQrQFsjr3vNHJdAP7PBP1/3gj2jaYAEKM+vS&#10;lYBTUox173hqZljvYgsAbt9bf6xHtknR5ceju0snAJpxFM9e9patrr8E3+o45LEj6+2ZSCvDoSWV&#10;v4cekrX7MHr3tLz1IUX1C9/7R5/x9sDSqemeja2sz8bDHXvaWzG5KagjZ5p1UWPp1DVYfW3tHeTq&#10;mrUQDT8+hDY7NJfPpANT58a/Lr3sC90dqCMSxUcgReQGDDWR/Uf09h24vY1C0rU+depN2PkiJND3&#10;i9w4VHXvZcc/vWorHdjKblje5Oo3ve5/r7IZ7lnBqcV4dSjZ7LbwQCJABU1x/g697DCsyE0xctIT&#10;6j9Tf6n6ke0Zd5DU9HcaLGKAD0wOve2sktb1XJN/p+f9f3vAHcOnaBVoeve/Febf7za9/elOOvA0&#10;Fade98bfgkf1HvY9QOq0p1736w/AseP9Y+95rnrQbr3vxUnj6f197qOPVjUjIx1733awv9R/vh7q&#10;RXPXtArg9e98SB72DjrdBxPXvfYX6cjn/ifz7314de98yn9Ofr/xr37rfXveMr/t/p/tvejwx17r&#10;3vrQCfyfzf8Ax/p71hVrXPVft6979psCRwOePz7rQk168K+fXvftIYXtwPz7tkCg6scYHXvfXjsP&#10;pxf/AA9+HGvWgAT3cOve/aCfp+Pz70cGvXiADjh173x0HkEf7Hj/AIj3XB4dVGktQefXvfEpb8f4&#10;X+vu4xgDqyqDXHXvfIJ9fx/T8+9KOrde99aPr/hf/Y/09+Kjy691734rY/6wvz+SPewtcnr3Xvfi&#10;h4JFha/9ePzz7qc5/l1vr3vjb62+n/Ee9AZqePWjg0PXvfen6f4kW4/B+h9uda6976t9f8Dz7917&#10;r3vwX6n6X4+l7n349e69770g6hf8H8Efj3Qg063173yVTYgj/Y/4+/KKGvXuve/Fbfgc/wDEf6/9&#10;fdx1qlcde98Sl+bDn8e/as9aKgceve/GO5/wFrf6/vVAxqcdW6977UfT0gg/m/8AvQ9+oevde98t&#10;IFyeR/T+nvfWuve/FP6fj/effuvde98dNr3NrW/x+vvfXuve+JUC9hx9f9hfg+/de6975abn8C/0&#10;5vf/AGPv3Xuve+gL/T/Y8cD37r3XvfRUen02P+vcn/Ye/de6978VuOR/t/8AD3o9aI6974FLWBF/&#10;dadazTr3vwUACwv9fpx7rorWnn1XRxr1730UBAA9+BoadayuG69760N+Rb+nva0/Z1qo+EjI6977&#10;K3FgBcfQ/wBRf3Uhge08etFSGrXj173x0ta/0/F7f7z7sDpyOrCtKHr3vu2o2/NuP+Kj3WoFCBXp&#10;tgBReOeve/W/H9B/sb+9VNSRx63ozUde9+tq/wACPxxzYe60NaDqtTXSOve/abfi1/rze4A93DeQ&#10;PVwVHXvfrWAtzcfT+nuoGSeHVQNTZHXvfEL/AFF+Tew/3j3s1JoPTrRVQ1QOve+Vh+OPz9f9797A&#10;pkHpwcONfl173xta/Fv9591pU54dVwajr3v1uB/vHPt3UoFD/Lq4IrQgde99AckD6gH/AB/Pto5F&#10;U9eqamZccOve+QS/45P1/Fz78oqaP14gHia9e996QPxe3++v7tppkeXV9AORjr3v2mxP+P4PH1/P&#10;vxJIx02wYgUz1732Bzwb/wCAv701SneMda7hUsOve+wL8C354/2PvwbI62DkHy6977UKbi9jbjj/&#10;AHv3otgY68S1Bjr3v1iLcf71z/X3fiCOtuNSkDr3vo2Nx9Pr9Rzxz7pQHyyOq9oAA49e99fkEn8f&#10;T/ePdl6upwPXr3vr6nn/AGH9f9b3ui108evcW4V6976YD/Yfn3og19B16h1Z6977sCLG/P8AvA9t&#10;lRxXqjL5qeve+tNhfiw4/wBh7cUs1fn06tWGeve+uPrb/iePd8gUHVqEDHXvfRsePx/re9Ux8+tF&#10;BT59e98Rx9TYW/P+v/h79Spz1Sg8+PXvfG9jcce76QVofLrwr1730RybfQj6/wCP+sfe14Z63QnP&#10;XvfVvr/X8/6/veode0nr3vjY3B54PPIH0+h96DA9eKkZ6978eSOLi/8AXjj88e7dV6975A3v/gbe&#10;/de69797917r3vsOLC3Nz/j70R04hAHXvfPUOfz711fUvXvfQa/14B/HvRBI6qzA4HXvfQI4B4/P&#10;+297z5daVgOve/XAv/S9/fqUGeva+ve/al+t/wDD3oglcdaY1+3r3v1xe/8Avj7qBQUPHrS9e98S&#10;T9R9P6fT34Gh6sc46976v/j/AMj92PW2x173655vY/gC3+x97qvVanj1731fi5Fj/r3+nupFeHVn&#10;Hpw6978xP0/I+n596+Y69gde98b/ANP6cf8AE+6njjqjH06974k/7H6+3FBHHqtDx6978WP5+n+t&#10;/wAU92qOrDHXvfixH+v/AIce9VHW/keve+tQB4P+9/X34DrfDh1734Nex/re/vxoMHrwanXvftdz&#10;e/5t/X36vr1oMa9e99hrj62/w/r73wr17UeHXvfibWJ/5H7qaeQ68M4HXvfTPyCOB/j+f9h7qOFO&#10;tjh1732X/wAeD/xH+PvYqQQeqmp49e9+1cg/04/4p70DThw68CAeve+tXH14+n+w9+wceXWq0697&#10;8Tz72pAz1smpx173xJ5+l/6+71HXtJ4nr3vynjk8/wCw/wCI9761TNOve+dxf6/737rn06tWmeve&#10;+r83J/33+w9+Ap1oceve+YYE88f4j6391yCet1/h6977B/2/P+xv73k8evDzB6978G/H1/qP9f8A&#10;HvdOrHyp1732Dbn6XPupzgdaJ8vPr3vu/JtyLfS1vp+R72D5HrxauD173wLfTi44v/r+7V8j1U1H&#10;d69e99XNrfi/A9+qK069mnXvfZf8W/2H+wtz78D5da4de949Y55H++/p7317r3vq/wBW/r+OPr9P&#10;r7917r3v2r8D/erf6/vVfPqwqfs697612/1/6f8AG/fqjqpp5de98OBaxP8Ajx/je/vfWuve/aj+&#10;GJ/2A9+691733qAa454HP059+PDrY49e98i3vVK46v2jJz173xDH/eefe+qHj173yub8G4/I+n15&#10;Hv3Xuve/ahc3PHFvfutde98x/j78fl17r3vkCL/Ugfi3491p5+fXvt6975hh9L/Tm/P/ABPvYJC0&#10;699vXvfakXvz/vNvflLKa+vXuve+RIJB/p9fz+ffiKD1PXuve+Qt9L/n6W9+BPAip62teve+fFrX&#10;A4P+NyPdySTpcdbFQajr3vpSRb83/p9PbLCpp14VY9e98j/gPrze/wDvHvwAIJ9OtnOOve+gT+f9&#10;f/Yf63vxAA7cnrRJ4de98ixP6eR+foPr/gffol829eqBSOve+gdJFuD9LW+h9ut3Ahs/b14ljUEY&#10;6977A+v+J4B/r+QfdBJok7vTr1V4+fXvfK/1BAv+B9fdAxYimfnXr1a8B17364Fh/Ue3ABQqc/n1&#10;SlT1734H8E/7xza/49+bLdhp8j14g9e98yRawF+L3v8An/WPvQLggEYPWsjr3vsC5sD9PoP8f639&#10;vGgSnDrRoBXy6979pN7gXP8Ah+PficUrTrdcV6975AWJI5uPx+PfidVPLrXHgKde99j/AB5/x+n+&#10;9e/EAcBjrxFQcde98rD/ABte4/x927lfHp0w9UNV6975WsfyePe04d3HpvUp+Ide9+59IBt/X+h9&#10;uAgjh1s6RlM9e99gc3/ofrzb/X96wcjponXkde98iNVvx+be9dVpTr3vkRf34Ghr14GnXvff+uLk&#10;/wCw49vArq49XOT173kHAP5/H+FvdVJLVA6oSWaoH7Ove/Wa/HFvr9P9t7cJ9ersaipNfl173nUH&#10;6H6/1/2P9PeumqitR173nH9Sfpbi3B/5F70T69V8qde99gn8f77/AAPt2MVHXqCmOve8gBFubcc+&#10;3asRTqrdwp173kXk3C3H5/H19+UBjR646YcOopWoHXvfIjg/4n+vt3UK+nScvUkk8eve8bH+ovbj&#10;/be9Nlqjpj8RK9e94WuD+r6fQW5HP9fz7uCxXSB1okMukjI8+ve8Eh/1/wDW/ofbhGPn1Xh1721T&#10;ki4JNifpx/rce1kZSg0ih6VqFNNPHr3uDIbg/i1h9Pr/AIn26SQM+fTqgA/Pr3trnP8AsCCfbEh7&#10;TU9LUU8T1722S/q49lMrNw8ul0Y7eve8Dey+bh1fr3vh7Tdb69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3va8evde9yoH0sD&#10;exHs7sJSj4PVG4V697EHblYYahDcgMV5H1BBufY4s5VHhzDJU/s6Cm82wmhJArp/y9e92HdFZwa4&#10;qZpD+5COSb6jfUBb3KXK0wIIY176/wDF9Yhe5u1ExtMo4Mf2de9nkxUpKR3OlrBmX6gr+Qfcnwlp&#10;pmVTQqKn59Y0bgpMzDyXr3tfUjn9SqLG1iPpc+zy1YgKtKdB25TUvHhxr172/QNpAsxIPJJtwfwL&#10;+zdGXT9nRNcNWmKU697c9Vk+vJF725uB9fa8XKaSvn0xrNOve//S1dIWtIE+h/3on8e8tFiBkpJ1&#10;z3kFULDrf49qWFldCLXItz/vPtToRCACeiWUEPUefXvfZA1CwvcfUm30+oHu1AqELmpGeqg1GT17&#10;3jlcBOD/AFube7kjxCU4EdXRasKjr3ttYKzFiSxHP4HvyJGGDHh0uBoKde9xp4tQ+trj/e/629+u&#10;UVhVKaa9PQyUag697gRQmM8cC/Nj9fzbn2moxchTTHnw6VySB+PXvc9T/ZJ4P1+nPu/h+IV1UBX0&#10;r0kanHz6975SekW4PH+8fT2mlCmpX1z1VQSa9e95KWx+puB9AB+b/j3dFKylqeXVZ8cOve5ckYYH&#10;8AD635/3n2pZCAvdSvl0nViDnr3vD4r2W3HBvxb+lyPbBWPw2DHNenC4Ga9e95ZEEaXvY/Swsbi3&#10;1PuxXJrnHTaMztQcOve2qUrc/Tm/4/w9l7LRg9Bjy6Xxg4697j3/AMP683P5H9Pp7a1hqnh09173&#10;iJFwObar3A/r9fdeLaj1elOve+RW99Nvobkn28qMQM560GA+Lr3vEyaRz+oA2vzx/r+2irCpIBHT&#10;itqNRw697jRq5IHA9XP4P192BV31Vr0+zACvl1724FFjXm/05/AP+29qNKKBTFekerWcfl173Fdm&#10;1Ai1gLC1uL/19tqoySKZ6fUAjPHr3vKnMVzY3JH597lj01p+3pp6B6Dr3vCB6n/AH+8/4e0ZwoD5&#10;+fT3ktfPr3vtSzW4P+vxx7qQSp68Qi8eve8w5X6i9/oPeiinBNemqivXveVbpYi5ZuHNiOPeowq0&#10;6bJDHPAde9yFcAXJt+Tf8X9qVahOrh0wy1NAOve4dRMDYD634/r/ALz7akKu9Tmo6VQxMOPXvcFg&#10;8hNjdeBa1v8AYe2kjcUWTHSoaUFade9u1GhWxv8A2RxwQP6A39qYVKkqaHPSC5fUD173krXEllI4&#10;W34Fv9iPd5SXeh9PXpu2GipXz697jxtpY2FwBcH+h/rzz70CihVWor09IuoV/b173nkk1IALm/8A&#10;ri1v6e6kFgRU9NIlGr173zpYwEY39Nz9f9V/rD24kQX4RnqtwxLUPHr3vmx0seeOB+Sf8b+0rhiy&#10;gkDPVAARjr3vjpVmDG/o/oTzf6fX3XSvdQ5+zq5JVdPHr3vgtRIH9THRb6XI59uojq1AScdWaFSt&#10;V49e9yo3EvpTi31v/vP192UnQEHr0wyBMt1732YG1g/0PFja/wDtvehE1G8IVPWvFGnSOve3rG0c&#10;aQyyShQ3LC/I0k8ez6CJKapmNAv8+kVxM7yBVqQOve2us0JIxU2DG1ha/wDrD2gLxnC0OejO3UtG&#10;AwyPTr3t1ootCrMy8BbC554/HtYGEcZauTx8h0iuJTmOPJPH5de9uBlFi9xzwBYX5/P+w9o5ptZo&#10;Dp/y9J4xqYK3Cleve8SJLKHYWOk6kBNrD6XPtPC+nCin29KS8cSqK8eve/fbySEKTY2Gog2F/wDA&#10;e35VcDBBr5DpwyiEE8c9e98poTERybDjX9Bf82v7SyHQ4I49L7W58UAHJ697k08yBfGzKWJ4A+tg&#10;Pp/xv2qt1RgCcGvWpYDUBBQV/wBVOve5yuGGnUpK6SB9P9f6+3pLZ5GbNacOkbW3c1Rw49e98PIw&#10;l9RAFiAfxb8c+0hQI2lq/s62IxTSoqade95S4ZlUOCLXb+ur8c+26rin7OrCNlAcilP29e9wa2BZ&#10;Qn00qxv+Tf639pbhddW4dLrdzQk4r69e9xiHijaMHSjHmx+t+CRb2mL6AFj7h065pIsqjVinXvae&#10;q0l8wa5MX9o8/jj8+9GuHxQ9Gcbr4AAADV697n0scT6UuQDY3U83/wBc+71NDQU/y9NTEgErx+fX&#10;vbnBCAHiBIF/6ckfj6+2WSR/hI6KpmZnFMt8uve+5VVE0oukki9j/Qc8n3Yj9Pw+BB69AkbYYZ69&#10;7xxRiYegElTyT9L/ANbe2yqhTU06UMqQ1NSB173PjcRgpKTcmyG4AH+t7bIGsK3Aj8+kEluXbUvw&#10;n9vXvbvEyuvi8gAK2AJ/J59qYSXOkAgDz6Lha91c+v8APr3vGImpz4XBkEgsPobf6x/4j294ioGA&#10;YsW61OY2DlT9vl173AOPilncGxIDErxqBH0FvehMHNDxp176+URBVFKDGMEde98YKFUnQi4ZWsGH&#10;p4+lj71Cdb6Q3SGa6aVaA4Pkeve1HVUivR+JRdtNwfz9L3v7WSI6M2OHRBEzpdM1cA9e9h9XUlyQ&#10;EuVPqIB+t+SR7TySrqAzWnQltp9IqT1721eAhmjAIAHH+x9st4jxArUCvHpcZMa+ve4Zp2WSwUAg&#10;mzX5v72ikai35dPiZSuTXr3vDJjmkKta5J5ueQf8PbMheoHl06t4EGmuOve8bUYQkMpvbjn8/wBP&#10;aTSD3A4r9menBcl+B697nQoKiD7eRdLopKf4j+h9+lTxEeN/yJ9f8PSSRvCl8WPIPXvbBLjxqksF&#10;1BtJ/HH9fZNJBIrCg4DNP83RtHdkKNRPr1720mleGQs4BGn8En6/n2ndxoH2/LowE6yJReve5AXU&#10;oUqH/wAP9f8AoT9ffmNAc9NElTUY6978KaK4JP140MPwf7J91EpLADIp9nWjPJSg6974TY7xussf&#10;+bP5X6q34uP9f227kxAH16tHea10SfEPXr3vmkbRka7kr/nL/Wx/NvbYcAaV60zh1On8vTr3vtIG&#10;jkPrLKbmI24t/Q/717sVVWUrio8+tPIrJgUI4/b1728pTMAsqILlfoLWvb9Q90K9ugEUrX8+i1pg&#10;axufP/UOve+1hkKK0rKPUdNgCsg/o/urBwzKwrQZ9OtGRAxWP0/Z9nXvfJnjWwAAsQdJF2Xn6g+9&#10;osS6WFfl8uqqrnJ/2D172/ltaxSDR9FH0BBFrG/t1xG8YJyK+fRVTQWTP+Xr3tQ0dJBoR7XUkaoy&#10;AQP6290jjR2avb8vPonubiQMV8xwPXvamjoqLRqRFRgBcgcr+efbvhaWUx1r9vRG9zdhtLEnr3uO&#10;VqkB8balLWta4/w49q1Phgah59K1NvUFxRvn173mWZ0FpYCPwrqNS3P11D2qLhzVRx6UKY3YmJvy&#10;PHr3uWkkwJeMqqkfUAn/AF7/ANPdw2kinH59ecREhXyfn173L8rsLPIxFuSpt9RyLe2i8gqWPH/V&#10;jpmMeGCEAUV697hkoDyL2HpJ4tf/ABHuihHYgivS2NWIwft697yiXT+Sb24Ivx+Rce6ExqQo7ft4&#10;HrfhKTQ4697zGS5LAcEBSCfp/iL+6FlUduT8+HTYSg49e94Jp1VbLy30+lv9a3ukjstdQFfQdPxQ&#10;vI1T172wzTsHUsf1t+OSf6D3SNFbukrno/gtEKgA+XXvcunp2mXVygv/AGT+PzcH2oiC6SeAr0hm&#10;mEVV4mtOHXvcicwQDSli1/qf6Afn3V/DViTxHDqkaTOxMoweve4DSNUBjE1ySBq02AP4tb2xiV81&#10;r06I0jYE8B69e9udDj1jF2UM/BJvzqJ+pJ9uUSNMca9Iri8ZzpjJ0jy697fYolR9bkHgaV/ULg8/&#10;T/ePfjKaED8iTXpPq1rSMde9z45HksALLcWt/S9+b+2AxZlVjUjppowtK9e9zqiaOMBQQfSLjn9X&#10;9OPajQqxas8elENuJF1fPr3vlSSeKG7D1sxJP+BPH+PtWWQR0bjx6VTWcxkI697xyTjVwQxNyQCb&#10;XJ4A9p3uCFGK/L/Y6Mba1Z1WNwAade98WqmQD1EC30+i/wCv7Q6qKSp8/Po6is4xHp01z1720VeQ&#10;CI93Hq/A+th+D787UB8z616N7e3JwBw/l172hMpuClo9f3FRHGqcqCbMwH+pB+v+t7QSXIiKKBqD&#10;cST0KLDari7McUcZNfPr3sFdydm01MJvtpFLDWAWIv8A4AKfZHcbnRWVT54/L06kTauSWmX/ABip&#10;WvDh/Pr3su249+1VeZLzsQSedV+P6n2RXN68kxJNF9PPqU9s5ct7I6I1GPQde9hFkM1PUM41tctc&#10;cn6f1v7K5HBppOOhOltGnyp172wPI8h9bEn/AB+t7+6Z016UhKLUDHXveLg2ut/9gLAj3r5HPW+F&#10;c9e99Efn8/63097ORp6sCSKHr3vorx+b/X3QA1oeq91aHHXvfEJfmwt9P8b/AO9e3RQY6tRePXvf&#10;IrpFrcj/AB/2P1HvfXgoJoeve+PNxxf88k/1904V68T+Ede99kgfUcf4f6/+HvY4Y63pzgf5eve+&#10;iAebcf63+w+vvfWuFCOve/W/2m/4uT+P9b3oVp17r3vn/vv94v7317r3viVH1/P+++o96JpXr3Xv&#10;fEfkgEn8H8H+v191pqyetaQBnr3vxH9fqfx7sQfLrRx59e981HH097FfPrY4de99abnkcf1Frf7b&#10;37rfXvfWkWsPz9T/AIDn3o0pnrYIHHr3vjp+o/qD/sbe6VFajqhqDXy6976tb8WJ4t/xv3bFa9eB&#10;HDr3vlp4AAH15H592qOrde99EAEfUD8j+nv3Xuve+tJ+tuPxe354HvfXuve+JU/77+nuppx60Wp1&#10;731o5PFr8cn/AIr78aUqOrEahq6977t/vv8Aeve+tde996bccDj6cWN/9b36vXuve/BfwB/Qni3v&#10;1evde99hQeSOfwf969+691733p+v+Fyf+Ke/de6976ZAQCLkAG31Fve+tgVI6974heSLD+o/33/E&#10;+2yTqHVWqDQ9e98gOQCP99/sPd+t9e9+0i1zwf7P597691737Sfpwfyfpbj+vvXXuve+gP8AbcXP&#10;9L+99e6976t/vP19+691730Re1rcf71/re/de6979pANx/sP6XPvXXuve+iv5HBP++59+691733a&#10;972P4/x/rz7917r3vwH9Tf8AHPv3Xuve+Om9ifrfkfUf7D37r3XvfiBfi3+sQbe/Y69Ude98dJA+&#10;n+2/437aY0PTJOaHr3v39bEn6Hnj3SpHDHVSSQD1730AObcfgc/48+9gkA0z14VWp697644BN7j6&#10;fTn3atTTh1cMX+LHXvfR+txxY2+nunw8eqaKZPXvfiP9593DA4A6sHBwo4de9+Gn+vNv6H3UAlsd&#10;VAq9Ove+9P1J/pf/AJF70fTj1XAwcnr3vo/RQDxfj+v0/p7t20OOrDFajr3vj9SbH8fnj/efdlAx&#10;5dbFKde9+t9f9a/+vb8e6kgAL51z14kLTr3v3/BuBb8c8+9DDEnqte7HXvfRta1/z/T/AIr7t8/l&#10;1fINa9e99/1+l/8AX/4n3pASvy6qimlOve/c3uOLC/8AyL3Y9vw9XyvDr3vq/wBT+QTz9bj36ppX&#10;q3z6975W/N7iw/29vdfLHTRI4jr3vjf8fXk/4Wv72TUUJ63Qtj169775/wCN/n+vvQKjh1uijB69&#10;764BFrf6x+v9Pe6AjrZArTr3vl/vBF/pz7tQgH5deVWyRw6976uf9hf68f8AI/da+vWioJ6979cD&#10;8fTj/b+9LQClfPrSgjr3vjx/yP8Ax97C5rXrYAB1Hj17342tc/7E/wCt79T168QK8eve/ar8/wC+&#10;/wAPfgowB17SAKenXvfYN7/71/j/AK3u4ABNOrrgV6976On+tgR9P8fe+rV8uve8Z/Tf+v5/PHvY&#10;yetEinXvfAn/AG3vekVqemjxr173xJ/23+35908+49a+fXvfWr8XI/1re96vXrdaY6974k2HBNyb&#10;8/1v78uT17Ueve/Em9uDxfn3tQOPXqnr3vpSLcm354Nv8LW93611737Vz9OCLG/1P+Pv3Xuve+Oo&#10;3v8A1vx+Of8AD37r3XvfYPB5tyTbm3urDz69173y1Wt/j+ffhx62ppx6976L/Sw/AHvY6sSOA697&#10;6LX+lwPpz/vPv3DqnXvfvx9b/kfX21r7qeXWq9e98b/77/E/X3euD1vPXvfINb6Hgf8AE/U+9DuF&#10;T1ZRjPr1737WP9e5+v0t/jb37NT1crSp6978WHNvx9L+9EmnVDXr3vhqvz/vXHPvYxg9aHDr3vwf&#10;63P096LcR1diOve/Fr3sbEfn/D8n3VdRw3DpupPXvfHWtv8AeP8AY+7geXVvLr3vrX9Lm39ePdqU&#10;+I9a9eve/Fh+Db/Ye9fIjrwqTTr3vjqP1P1/P/EfT3onUMdbNRk9e99A8f63593HXhU9e9+LW/Pv&#10;1K8evfZ1730Dxx/vv9h70adeAqKjr3vkrEf7E+9ah+HrZpTr3vvWD/UG/wDvj793ClT17IAPr173&#10;1r+t7e66SBQ9aBrheve+yw+n1uOPp9f9b3alTUcOt0qSePXvfWq35+o5/wAD/re/AjquOHXvfer8&#10;cHj8/wCH9fdVH4h1YAEV69761n82/wBYfj/be/Fc9eoWOOve+yw/2/P/ACP3sEcOtjVWh69746uP&#10;9Y+7jrVRxPXvfeo/n/XH+B976r1731qP55H+uffuvde996r2B/re44Pv3Xuve+esX/Nrf7z71nrY&#10;Oa9e99hh+D9efoTf/D348Ork16976DXP+++v9b+6MaCvWsefXvfLXa/J/wBbn/Y+/UPxdazXr3vj&#10;qtz9B9bj+n+sfe+Ir1bJoB1734N/Tn/X96yAT1qmaNjr3viW0g3Jubi3192rnqh6974j/W/2Pu3X&#10;h1734sP98Pfurde98S5vYnm44t/xI96A6qe09e9+uPxz/sD78aDr1PTr3vjqPBtxxf8AqL+99a69&#10;775HB55Fjb8fm/v3Xuve+iT+LW/rfj37r3XvfMH6H/be/de6978Tfn37r3XvfIfgn6f1/wCRe/de&#10;6979cfjgg8Hn6H/X9+69173m9+69173737r3XvfY/Fz/AL39Pfuvde98lNjxfT+Ln6c/X37rdOve&#10;+Y+p4t/U8c+/da6975KD+f8AYf6/9OPejSlfPreOA6975j/bf7Y39186nPWqEZ6975fQf0/B/p9e&#10;D71UmlD04OOOve/cfT83v/sf6e9ivxeXXqiuR173xJ/p/vP1/wBf34BT9vWvxY6977Bvz9OP6fX3&#10;YAhqn161gHJ6979+VH9eef8AX96erFqnh+3pptTA06977P0t9fyv+w/1/dtCfEMY62opnhXr3vmT&#10;YG39Of8AYj8e2VpgUyOvCuAp+3r3voNfg/T6/jg/4e1AVdJrnquM049e98lta4P5te3+9X9smmvI&#10;8uqnjRuve+wL/T625v8An/Hj29GU0gmtSetgggAde98r/gjTx9f9h9fbhFcHrdBwPXvfIEj6f05/&#10;5F70dPA9aNDg8eve+S/X/D/Yf8T7qRUCvTbgYJNOve+/6gfg/wBP+I97buwPLrTHUMde993H++/H&#10;vwUg5PVHUKoGeve+11Xt+Lf0/H+Pt0FQoqem9KKlZMHy6977F1+tjz/T3b/SjqrGoAGOve+XNufp&#10;+fr/ALD3bgfl04mkHAoOve+wLkGx9tnj0weOOve+fHvXWuve+wf9vbj6/wDE+3gDTp0VOD173zuQ&#10;B+Ra/wDQ/T3ZaDtGOvKoGB173kUXIF+OTze/vTEZ8+qtTNOve85Fj/vvp78B8umD173zW9v96+l/&#10;rzz70/l14Hr3vKBze/8Asbe3UJz16hAx1733wV+ljx/T283VG7TUnr3vkP8AeDzx/X/Ye9DB6bYa&#10;Ezkde9+udXP4Fh/iPz7dIoKnpIwFCw6979Y3BP5H5PJ90JNBp6TkHr3vAwNzcD/Dn+vt1RwLY68A&#10;Bw697iyG1/wT/T6n/Dn28FLGnkOvUz1721TG544F7cn8/W/tYilBRsk9Kk7ePXvcGQix55+h/p7u&#10;eAqMdPpkjr3tqnJJ/wBj/r+2JtNDTpdGPIde9wHIubf7H2UzdLU4U697jn6D/Y+y+X4et9e98faf&#10;rfXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173ljax/H+x9rrWSjdaIHXvaoxcxSRWufSR/vuPY322U0UH+fRNfRa1+3&#10;r3s5PTmdNLX0ZZwLlPSTY2BAP+w/w9yBsU4HdXIbrHP3C2tZbaUmuAeGeve7K9vVi1FJDJquWjTT&#10;qt+R+D/X/D3M1pIxXxCDn/B1htucLQXsiaaj/Vx697Eugf8AbUM1ybcXt+Pzb2IrQBskEDoLzxaW&#10;1haA9e9qelJ4BKkAaQB/aJ/rf2apG3xE9vRBdJXOmh697dtHBHP+uTyefwfa4JHQnOr+XRfqWunz&#10;697/AP/T1cNQVgSDcfm9wP6W95bTGr5P8uufRBZfl1v8e3KKoa1rmxA/w5t7ULWigU6RPCla+nXv&#10;chahiQDZ+De/9T7eKjphohSox173xdzp4Asfx9T/AI+9AJGdUjVNOHVguade9wGmUMQfoPr7TmV3&#10;YCMUB6VCI0r1736SXWpAtpAAH54vf2piVGjYOe7rax0Neve8ItcW/qLn/e+PaZiQceXTh4de95f7&#10;VhyNQufp/vfvRcrpkU8ePVPwZ49e9ytPksObjgfj/b+22ZmBZRjz6TklOve58MCxpxbVe9rHn28o&#10;JOs8Okryl2zwp173xJRmYaufpa/1H+x90lbIBNerUYAEDr3vp2VbFT+kWb6c/wDFPekSI1V/Prag&#10;nj59e9x5pAV4Nx9b2H9PdphoFQaY4dOxoa5697aZLsW+nA4+v1t7LGVpACKk+fS9AAB1735FB06i&#10;LAc/7D35YqVL468xI697wve/0Om4+nH+8+3GRQ+ocOnUIPXvfaMNLAj/AFufx9fezI2oMvWnGQR1&#10;73idvwP6ccEn6/4+00kuqtDX1+3q6jzPXveNTY3JsTb/AGH9Pp7otFygofTpxhjt4de9yLs5sWDf&#10;776e3w7k1pTpigXIFOve+DxG9+Rb8fX8/wBPboZgCGzXpwOtKevXvfUfl8ZBW3J4Nxf/AB496mca&#10;tOquOvPo1ceve8ircXPH9eDz/T6e0umuG6oTQ9vXveYpcArxYfT8H24qgA14dUDEYPXvcViNQtxz&#10;9T+fbAUh8Z+09PAEL61697lKwbVY3FuTf8f4e3CmlVqM9MMCtMde94pCGAA/x5/1/bOaNTGerx4a&#10;vXvcZRq5Y8D9J/x9rSF0/pChpnp8mnDj173xBKn8Wv8AS54H+x9oPEUAIeIOT1siv29e9zopALBf&#10;oeS1/wDin9fb8ADK/d58OksiEip6976mGo/lgfyL2v7t3K1QOvRkAenXvfNFVgfxx+P6/wBPbgLY&#10;z1Vy3Hj173kKfnn/AAHHvzgEV4H5da1de9y4AEjK2/JPN/qfz7fi8QIfPHSaYlnr173CZXaRuSbm&#10;4I4I9o1jZ2UuKVPSkFQg6976Usreu7X4+ouLf6r3R10lhGKUPn1shSMY6975eJ5CpX6W/s/i3+A9&#10;uKjuQB6dV1qooeve5sa+OxNgPpY3uf8Abe1MVuNAqMj9nSdzq4Dr3uYpHBv9OSvHH+vb2pSGRlZg&#10;vA/t6ZEbsDpHXvchpZEiADHST/vH9PdZnPiiOOoOnI8utIitJ28QOve4iQNJIzvcrb0g3uP9b2zG&#10;pUCQDz49KWmVVCrg+Z697dY2AQIWuCLKP9Y/0Pt15jMCpFAOkEoLMZOH2Dr3vMCFYarWtwOOB/iP&#10;dJKKwFKkjq2lWHaeve5VPPHqdTpuykAfQ/7b22pVGNRlum5IjUOKk9e98xyyhCQ5uBbn/b+6aXJK&#10;16vpah8WlOve/ZGQQ0tn9TWB/wBiPr7dn8NKUA1aanpTtUeu7qhotD172kUq5fMGBbhvrYcj2hW4&#10;J0mnwmtOhYVDqBTh1727rWuwUi2okqACOR/U+32vHqz8K9Jmgjqajjx697yVFVIsCEcMD6ifob/0&#10;97nkbQDSuOm1hpNqxSlOve49FWyXdixZhx9TYC/J9pFdtIAHdXz6duYQ0YGnPr172/mVdILG91uO&#10;PofzwPepXahU/nnosFFJQ9e9t0krFrAem/A4/ray+06mIPQjpcgjFAD5de94KxA0QQfqPP8ASx/1&#10;v6+7SKjRADOeHV4FAGqteve8VFGRZA3qUEn6c+/RmQoVpgdOysSCGGB+XXvbiahVBAFnBswIGk/8&#10;T7bDBZAymmOkRhUuGXhTr3vnE3n9Ug9FrA2/tA/n3QHWNQyem3DRAaP59e9uFPEkUd1Bs7WJB445&#10;4J+nuoBIK/4emWkaZioHD18uve4E0cjHUwsqtc8fUfgg+2SW1g+nS6IpQKTUgde9utAqTuPVYpYm&#10;9xcDgD28JGEYZPXpNeExw1Ra1x172oZoyIfIliy2uw/s/wCPPv3iswNRU+XQe011I4yfLr3tJ1+V&#10;pcVUioEDTGRdE0iEk6rX5HurzorgqO4Dh0sG3S3KqgOmnAde9udDUx1wgmiGkTNypN2Vifz7bilY&#10;urR8Kivn59Ed5A9s5Rsgde9qEKDM9O5NtOlPqSD9D9PZzLcKXcKa1PpnoqcJo8UYY5697Zp8XJGZ&#10;C0ZZVezn+zpPKvf/AHv2iaV0enEU/Z1sXyYQEaqfz697wRY2nZzJ40IK8EW4P+9e1KYRdR1aifs6&#10;rLeTKNOo1r173Enwayksq+o/S30uPpyPdHKjV8ulEO6FF0scde9xP4S8ZHkSwvY2+lv9f2maVcE5&#10;x0/+8Ff4D5de94JsWkiM0cX0BHPJ/wBf2xqQoKiufPp2K+ZWHiHr3tllonhAkVT5IiT/AIML/Q+6&#10;zSSLUqKAdGUdykvYThv5de9x56dJwJoksz2E6r/Ycn6ke0k/iNSRRgjuPoenYZmibwpDgfCfXr3t&#10;skxrSXUobj63H9n/AGPsn0a01HiD0vjvAlDXr3tuagemc/UqpGkfk3H096YCjacHpat2kw9K9e9w&#10;Z7J6tB0X9dvw1+Pe0hNV+Y6Uw1btBz/hHXvc2hZdRR2NiL2PIsfpa/tp0LL9h6S3anTqQcPPr3vJ&#10;U6UYLJEkmq4VwLXX+t/adgYiVbifPqsI1LVWK08vn173zEUZjGmy3PoZvx/VSf8Aeh7eaqoo4k8O&#10;qmRg+c4yOve3GBGCaWUv/qbmwHF/qPetBZQjChr0imZS1VNOve+/tnJDBCQDdlN7W/w9umPSdINC&#10;ePWhMgFCc+vXveaOhWRw3j5H0JFtP9Qw93+mBZX8gOHVJLoqtCfLr3t7paFC8UTRmx5/p+effmt0&#10;ND6fs6LJ7lqF1Yde9qMIYVBjQWFgCBzZRxe/u6oGr256Jq+KTqPXvcyCbTfyrovypueTf+nt4IKr&#10;nhjpmWHVQIeH8uve32BOC4F9QI/oDcfUj3UqCaHorcmtG8uve8TRkqbjSPzpuQf6W9u0JB0/t6Ww&#10;shbVXuHXvcZVkX0qNKi9wTySfp9f9693V1OkNx6MNSSUqe6nXvfMq7G5IsRyQObj/W960Aij9eUI&#10;mH4de98fCTYWB5+p/HtO6SIxYHHTolMdTWhHXveVKfT9R9R9fryPpb3RyoK14HptrksVVfPr3vC7&#10;DS1jcC/+AHugZWjquc06dXNK9e9t7uNPB1Na3ptwT9B7sYytfxHz9ejqKMFu/AHXveNKFmUSSHgE&#10;G7EA/wBbAe3KgaQRX5dLWv40ZY4uve8r1PhHjiPH5PNr/m/tqWY6NFKZ6T/TmVtUgGTXHXvbX+7U&#10;SnV9D9CPpf8AqT7ZZC1WINelrpBDGe41HXvb9TUsVOimyk3BOn8m3H09qYGVANfHoiaaSdjjA697&#10;coTa9+ARx/re2dZqWXjX+XTKxazROPXvc6GMuCw+n6Qb3sB+fbLip1N+fV/BKHT173Pi0xDXe5Xi&#10;x4Or+oH59vxRKAJSMHp1bYOFIrTz697jswlkILE2JPN+D/sPdi7Co8uPRhFBpj7Rjr3vM0nA/IsF&#10;NvobcW90llqcU6Nks1rUmpGc9e94fKsavIw/JK2t/vR9tr6k06XQwCoNK9e9p/KZ2lokaWoqEhVR&#10;f1sq/wCsDf2lmmEaFjTj0dWO03N8p8BDWvoade9gVuztajpBJHRHyOSyiViAAR9WW3siut2VXbw8&#10;49f9XDqVNj5DupX8Sc8AMf5+vey17l7Cq66VpHqGNybWYXX/AFgPp7IbncJ30ANpA6lvaeXIbLw9&#10;KjHp172FGQ3BLVMxMha/9bn68En2VPMXU6DmvHoUw2KIhWma9e9piapllPqc2/PP9fbGpnNX6W6Q&#10;G1Dr3uETfV9eCbf1uffgo6c0gkAefXvfrEf1a4/1rH37FOtGmkr516979bmwv/iP94+vuuk+XVSD&#10;173xK8/6x/J/H+HuwJrQ9OKWqB5de992H05uP688X9+JAz59VODU9e99/ixH9L2tb3UEk56bzXV5&#10;de98LccX44H9P9hf3cnI6cUde99KpsQeST+L/j223HqjCh69770mxFh9Of8Ae/z7uOFOHVsn5de9&#10;+AAsebfn/kXvTUH29eNAO056974mxNxfj88/Q+6kmmevAevXvfLSf944/wAePx7rU9b6978RdeLD&#10;6c/kn8297U562Kfi6978CR/Q2+v9f6e3Kas9NkeY49e9+a5sQLKOf9v/AIe9gAdWUEVzXr3vw0/7&#10;b+lyR+fp7rwz5daoagjr3vu3Fzzf/D374uHWiDSpx1731biw5+v++596AFc9ezWhI6976Itbj+v+&#10;v9OPdiMjq9FNKde9+twCbXB4/wB8PejTVjqrDPaa9e992ve3/EW90PVuve/aT9LfX/W9urw69173&#10;0VPH4/w/w9+8+qmpwOve+rcX4/P0/wCNe6mtetEUbPHr3vj/AK35/qT9P9b34jJJ6sRQ54de99lA&#10;L2BJ/wB5/wBsfdK9a1Kcde98CpAFxa31/r7dB7ut0JPy6977tf6Gwta3vVR59ex5jr3vvk/T/EG3&#10;P+8+9gDr1DT0Hp1732uoWJsf9f3ag8uvYHHr3vkSB9eL/wCH/FPfuvde98CvBPJPvXXuve+wDe50&#10;/S3H1v8A4+/de69783ANvx+P9c/ke/de6976/Butj9fyRf8Arce99e6974AkfQ3v9bX/ANt7917r&#10;3vr/AH3/ABT37r3Xvfvr/T/eveuvde99H6W+v+2/3v37r3XvfX44HP8ATj+vvXzGet9e99G9vSbE&#10;f7H3oUHWj1737UD+fqf+Ne9nqrGnHr3vo2uRz+PdRkdVBqK9e98Sfpbn+vvVK5HXqE8D17365Frc&#10;fW97H3XNa9UqSdXXvfQIvYH6fT8f63vRAGQOqUJoeve/c3A/H+9/7H3st6db14PXvfQ5NzYAGwN/&#10;z7sxWnHq2oD5de98SQbKb/4+6VqOqs+OzPXvfdgbXv8A05449+FODdbAUVPn59e99C1jzwCR+OT7&#10;sCK9XqgYDieve+wbji/9T/re/GgwOqkgefXvfG4/1gOb/X/ePfgCagjrYWteve/fjm3Nj/vre9EG&#10;tR14qainXvfr/wDE/wC9+9kCnXiKZIqeve+j/j/sfp9PflJFfTr2R5de99XF/UfzYH6f63u3+lHX&#10;iQPLr3vsm3590pXj17BoT1730Dzf/eefr72Pn1ZCamvXvfrr9bX5A93C+nW24de98WP+P0/H+8+/&#10;NQig6ap1734N9Li/1/p/vNvdNBAqOtmgHbx6975X+lvofrb/AI378QQQOB69XGePXvfrrf6fT6f8&#10;i97Orz6dWtM9e99/QH/eB9P8fevLq2Ove+r8f4g/70fevI0603CnXvfWq5/w/It/xX35RnpvSBkd&#10;e99Er+Px9efbmnFOt9vn173w1/X/AF+P9b3cL1Q0r173xuR+fdqDrXXvfYY88/X8+6kVp17r3v2q&#10;5/w/H9b+2WwcdeJ6974sxv8AX/W+n9Pe0Jr14Hr3vHr/AAeR/vPt6nVtR6974lvr/sLcC9x79Tqv&#10;XvfYN/8AX9tOKHV1o9e98Sfe0Fak9eA6976v/U/X3ei+XW+ve+Ia5tb6fX6e7V691731f+hHB5J4&#10;t/h79Xr3Xvfgf9a97ce6HjnrXXvfi30H9Lf7b34FRx69Xr3vu5BuPzwP8D79UNx6uKUz1737Ub/i&#10;5+v+x9+FCOt0Hn173x1D+v8A0N/xPvZrSg6qeOOve+9Q5/p+PbRTHV/y69746jx/S/1/w/2Huynq&#10;o49e996rcf77n3vSCOt0FMde9+1fn/H/AAv71RgOt54nr3vxZSP9b/b39+q2ofZ1vgat173j1C/A&#10;I/29r/19udUIp1730Tf/AB+l/p+ffjw683Hr3vxc24t/xr3Tz7+vACtOve+ifpaxH+391BLcOHXu&#10;7gB173xv9f6/6319uedOrBhn06979qNr/wC+/wBfj34ZOTXrQFD173xLf43v/sPehTz6rX169771&#10;EfTg/T6e9gkGhPW1Bp1733e39Pr9Pr/sfdTnr2o409e99Ak8E/8AIveiQR29e1FQade9+1f48Af7&#10;Hn3s4PXu5uPXvfZb+p/x/wCRe/EnGnreF+Hj1730GI/5F7vShr14evXvfd7fX+vHIv7pXNOvMKHr&#10;3vwJudVx/vv8PdsDHr1oE1Fc9e99XuPegKY62GFCp8+ve+yfpz/xse9Vqade+EmnXvfRN7g/jke9&#10;9ppTrQOOve++SOPyBz71X/D17FOve/BrH63X6f7xx7sD5de8+ve/F7f0PP8Aj9Pe6DrXXvfLWPqf&#10;9t+f8PeqUOOvCg6977v9OeP98fdQRqPWwBkEde993v8An8f61vdietmopXh1737UR/rf717rTGet&#10;UqtB1737USLX4H/FP6+7rSlB16hHHr3vrV+L/n8fjj3oUHDr2TTPXvfQYj62P+t/re90rnrdKinX&#10;vfi3H0t/vP190ANc9VoDxz173xuP+K/8iHvdWAPWwx4de99FuDz/AID3YVp14kHr3viTcg/63+w9&#10;7weHXgC2Ove+yTY/71/xv3oAdapQde98bm9/z731rr3vmrWvf+nA+n5/p7917r3vwsTx/Q2B/qfr&#10;7917r3vnqH0H9be/de6978Dc2/2I/wAR9Pfuvde98rkfQke/de6975qfxbnj683X/D37r3XvfMf0&#10;JuR9f+I9+69173yFvz9P8Pfuvde99jgi4P8Avjb37rfXveTnni1+B/sTyPeurde99i4/FuALj/be&#10;99VPXvfL37rxNeve/D36lePWuve+YsQBz+b/APG7+6OBQenXuve/E3/1vyfeqEY8unT8PXvfXA+l&#10;7ng/0t7tgHHD/L02ePXvfZtx+ePftRrjB6sQCOGeve/cmwJHIHuz6QuqmemzT4uve+dwDb682H/E&#10;+9Fq5Xq1M+vXvfdrg3H+8n8e6ioAZTUefWjUHh1730o/w+p/H9P9f3YaSCFxXj1QgMDTr3vJxcAc&#10;c/74+6mNvM9V0mtR6de98x9fqP8AY/7x7tGxFEYefW+FKDr3vvn8/wC3/wBh7fz59aoA1WPXvfrH&#10;gcc/T/kfvxFTqHp1pqavErw697524/3n/bf6/vXYRnj1o6GpXr3vkABbjn+v4Pug4evXtNOH+z17&#10;30F/wF/x/h7crpyxp025LnTX/P173zAvx9ePz7s9QBTHTJpSo49e996f8B/xP+8+9qSAem1ann17&#10;32ATzcW+v++v78ak9aJr173zH++/2Pv3Whnr3vmAB9bfT8+/EAmo6s2K6eve/BfqB/rgH/ivuxeh&#10;z1oEg5697yIvqII/x+vF7e7ajSq/n17WSM9e980Dc8jg8fT6e7448K9VqAe3j173lVbqb3JH+N/p&#10;70a1x1okE1697zC354/oLD/Y/T34/t6oT173kt/gefr/AK34+nvaE8QOvAmmcde99WChSeVJt/T8&#10;cfX28D013asVI6975c8gc3+n0/P1+vuykAivTRZQNJ49e98fV9D9RY8cn/W9vcfkOmGNfLr3vw+p&#10;J44PJIA/2F/egQGx0wSBgHr3vExHP++B/pz7fWhAY9apjr3uHJ9Qfz/X/ivuxyDTy63ngOHXvbbP&#10;b/Hk/n/eefamJywr506eRvPr3tulI5P+H9AP9b3Y6qU6Vxg49Ove2mW9+f6+2Jz+madLxTNOve4J&#10;+p/1z/vfspk+LpYvDr3vAfZfIxqevde99e2ut9e9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfJbe3oSAanr3Xvb3QyW&#10;YDkf4f7H2M9pmUlVbPSK6VWoD172YbrjJ+GspSxIYFOV4IF7+xrsk3gM8a0Oa56hznGxLW8gXzB4&#10;9e92kddZIVuJpGaROEX0q17kD8t/X3Ney3DTRt3VoB9lOsI+b7VrbcZWC6a+n+br3sc8dJwASDqt&#10;zzwSPofYytJjpCucfLqO5woC+Ia+f+r/AGeve1hTA8aj9V9JH9fxf/W9nIYFNK9B65KkkjIr1726&#10;AsISusktyG/KkNe4/wBf2pWVgGU0oQKdIqR+L4gUU/w9e9//1NXMIUbnj/ebH3l4EAbu4dc9y4PD&#10;rf495vVyAfoRb2+FV9NDgcOmyRWp697zoxuLm5Asf6n/ABt79Qgd9SK+XTLAde95JuEuOLD6fk+6&#10;zKrVkQ+XVY8tQ8Ove2Rh6mJ1FjzYm/8Aj7R6n1LjHr0aKaUxjr3vIgdrKP8AYji9vqOfe6Su9E6b&#10;bSoLde95LsPToP8Ar/j3uTUjlWoeqdrHVXr3vkCR9Dz9T9fp/hf20oIox69QHj173LilCkEtz+Pz&#10;9f8AX9u4CmhBr0mkjY4Geve5LVf7ZX6EcBgTe3uhlIBTz6YWDvr173DWQmQFT6v7RPtqFdTgP5n+&#10;XSll7KN173MmZUj+t3bn6f4WPt27wNMNRn16YjUs/wAuve2wu9+eR9b/AIA/1h7YOph35PrXpcEW&#10;lade9xpJkBYHk/UH6f7C/vYYpGK56eSJiA3Dr3vEsn4/23+A/ofbfilgfL/L1dkpnr3vncn6cj/e&#10;ve1qxOvy6oKAZ4nr3v31Nvp9AePx/r+/PIWUAClOHW+HHr3vKsIJU/n6X/oPbdBjGD+zptpCB8uv&#10;e+JjC/qI+v1/r706aXxQfZ1tXrw6975KApuvH1J/x96AAABzXrxYkd3XvcqJVI55J/H5/wBe/tVE&#10;aqVI6TOzDr3vuVY1BNrW/wBf/YE+/SxoWNKA068jO/Hr3uGCtx6he9yP96/2/tOoqBqHDz9elBBI&#10;697zfU2JAHHA/I/1/dJa0IpTqh7R1723zxsvBUixvf8AFr+2lXwDr+Ko/n0riYMK1r1730hZGIAI&#10;B+n+I/PPvwdmp4pp1tgGGeve5whLLcjT9Pzf6j6+6MjIT4Z1V9ekjSANTr3vA0Rt9Ba/44/1j7U1&#10;pipGOnhJXur173heIg3bVb6gf4/63tBIjMoY/n1dZMY697lUi3uNNhewuT9L/ke72zjKgcOmZzit&#10;eve5DxgC97f14/4j2ZNj4vTplHqaHr3uOpsf8Pxp/P8AsfbBOlwrjJ6fIxj8+ve5oUWB+gAsB9T/&#10;AK3tVHGGrUY6SlqEj16974GXRax4vax+h/2PuxSh08MdW8PUM8eve80SDUx4Fubjke3EAkHH7Omn&#10;Jpp6974tGrN/Uf1F/wA+0c0cpOkCpPXlcqKde9zaePQv+uOPxa/49qY0RV0fi6Ylclsde98Jk0/j&#10;Vzcf4E/4+1a1Ma+GaUOa9PRNqUV697lQKwQkgEuPza4Ht4lVDGv5jh1piC5KmlOve+AlWQlD/ZPB&#10;5tx7LyzMxXUK8fy614Lgal8+ve5oui6mHBAF+Be/+Hu5jXwg7mleH29MFCxofXr3uE1QySj6BEbj&#10;6H/ePbMbqH7waD/VnpbHCHjZSOve+565XkHjPFvyfqbf7173K5kmDL6dOR2RPcR173h+7dJVKkgu&#10;tgR9OR+faR30UFKZ6UG2Qw9woR172/xzrAA4YXIHJN+fzb3sMaMRip/PooMDzBl0kDr3tur6uSpm&#10;EaenV6hc8abfge0twDJIDXVinRzZWywJwyfTj1723CPSSGudP0PFjfn6/wBfekpHRhxPHo1Dmg0j&#10;PXvc5YrIkkVtP1Ym9wPyefdiCC0jY6qC2pgw49e98ZNTL4ybJ9VY/n/D261SKA+XVqpWh49e98YV&#10;ETcDSrAE2a/+x9sGi0J49Ns9OJr1726+ZbBfUdQsv+w59+Yih1efSZ4dQJNKnr3vlBomITgG5uAT&#10;cW/r7TBWaYLjh0mkeSIhRnHHr3vLNAskgAP0sAP9b6jj28D4jgeXTltKUQeJip6978aUxOki3DWC&#10;upHJ/oPbx/TLKcjp9rmgZWIKn0697x1EBdvQtnNvT9Pxybe2m0hgFFMdWVwxBUjT6f7PXvcqmjVE&#10;ERBBvcj+pP19svHpHbx6ZuEbTVfLPXvct/IRHCl9IYn/AHm9z7TivcK5HTFsFJZmOf8AV59e9vSQ&#10;LJAVNixH9BccW+nvTKBn1HSB3eCbWnXvfcFAIje/1sP8eR9OPdFcqugY6da5lmjo2B172/UlPrj8&#10;Z5VzpP1+n492DVU+bHoqkWQOXTj5fb172FW8MbkaZcnS0QSNtST00jXbyp/bTj6H2zdqY1Ey1JHH&#10;9nQy2qW3lZJbgEgDSfStOvewc2/v3I7c3DS0eXqElp5JgkiNcMlh/ZX8+y+2vzAqBmGgmhxmtehN&#10;uPKtrudh4lrHpPr172L1P2FRTyNWU88bxpUsWjdhq8av6gf9h7VyXoErTKSKZ4Y6jm65PuYonikF&#10;CcAjOfXr3sfYJMZlMZQVcEivT10HLAi1pBYgH+o9nmn6uBXgGHXJ+dM9RDPBeWF80LKQVPmK1oev&#10;ew2qycDmBgassI3QS0VW4Iiq4XNwquf7S/09llqxs2EErcDRQfPP+DoVxwjcbA7pAKkEgqOIIxX7&#10;Ove1JFHHoCoQ2n6gG5A/x9mFydJYFePA9B6UuJD4gpXr3vk0SyqVsLqbDj6W9tC3TSrSeY6oJGQ1&#10;r173B+0tJp0WUjUCeAf6jj2nZ0SOjEgVx0qFxVNRPy697wtTU8jeOWJSpBNwoubfj22I3LOGNeFK&#10;9OCaVVLxtQ9e9szYYU1Y1RAF+1lOmeM/Uc/qC/4e2miMMgIPEEMPLoyXcTLAIpf7RfhPXvcWvx0d&#10;NIfGSyEEq3Jv+be0Ji8IVZRn06UWt69wn6nHr3tI5CMM4/1J5X8WI/1V/aSUHUxAA6EFo7Kpp5ce&#10;ve2CWl1MwK3Rz6gObEfn340K6waU6NUnooocjPXvcmnx4SUX5IUEX+jL+PbZCjuOOmZbsmM0697c&#10;noFqI7FbWPpI40k/W9vbbeEwZT5/t6SLdGFsefXvcRMfLCTC63jdrjm6ix+oPusSaSK5UD8+n3vF&#10;lAkXBA697fFpCqgeJjazBgb6h+B7cHGrLgefRWbgMS2r8vTr3uYFYqg0BbG1gBcX/wBf2qVYmBcD&#10;j0nNNRNa9e9zY6BnW8fOoWcH0m3+t7oSyOC/7B0le7CNR/y697d6OhZH1MCSFsPqbf4+7MdWQOkF&#10;xdiRNI697dmh1Wa1je1hyPflIoaY6RRuy4HXvfhRx6wVUM1/p+oe7kt2hafPp43DhQowOve3WJdH&#10;6jptxb6hh/r+6sCmfPpBLqIqMnr3uSyL9OLHnULcD83HuysY3NeB8h1qHVGTr49e94JKeJiPSdP9&#10;fpf+h90YKJNR49PpKyuDqz6de941ijTUSBwOLj/eh72zBhSvn09JK01FBpnr3vHZA1zYj8X/AMPp&#10;705JDdPfrsKHPXveKecGwSxFypsLHj/H/H2mahCgeXr09FbkMrHj9vXvbekbTs6xji12HvQRilEG&#10;K9GSkRqC3r173ySgEA1ycEm4Uc8/X6e3CpFXkPEYzTpQZXmcrHw6974zSJ6izAKhAAFv6XN/dC+r&#10;Sg6WQ22VU/Eeve2vR5idCkJYkn/X/PPtnuI7vI/y6V/2QOs0PXvbhDBFGAw5Bsbfgcfge3vEjKko&#10;Tj59FUsjyOUBr173LNriyj1Di39B/r+0zSaioc0HV4rd2ZQxoPPr3vwqUUhf1GwXSOeSfbgIpUno&#10;6g2whNbYzx697cIJtFrG304t/j72QXx8Q63JbUcqAX6975T1Vj9fUf8Aevxz72qsmlSCCfLy6ft9&#10;vaQrVCD5A+fXvcZ6lVsbspNweOb/AOuPe2LaaVp/g6OodtelGotPLr3uFUZyixkbTV9VHGFW+kuL&#10;k/ggf19opriK3FJyK+Y8+jyDYLuZ/DROPA/7HXvYK7t7npKcPHjgARcLMSG/1zpv7D17vHcoiGlf&#10;tyepH5d9vJZHSS6XSPMHr3stG4+zq3ISSNJVPJq4sWNh/hb6ew/PeyvGQxJNa8epc27le2tINCpX&#10;NevewjyOfqapyfITck/Umw/Nj7L5bhnY6j5dCqGzRFwKde9pyaeSUEsSTe9ybe2g2oUbNOl0dF7B&#10;/g697jaeDz/tr8j8e646cr/Dg1697xEN9R+Pybccc+9jGDw6pjUeve+Kryfz+bC/+tce6aj1qh8+&#10;ve+vUSb3A/3m/uwAIr17y49e992HHNr8f8V96FSetCpY069799D/AK35/wCNe94oM062KeXXvfdg&#10;ef6/n/eveuPz69T0z1730eB+Db6/63uwHrjqyqDhsde98eCD+Qf9hf8Ap72a1x1rh2jj1737gEW4&#10;/wBbnn8+9FcVPVqAqSRnr3vwFm+n+839+pmh4dN0oePXvfRH9Bxyf6/T8e/UHHq+KCtM9e99FT/v&#10;uOPrb3sgU6920IHHr3vmBxwLDmx+vPtthQdeoaVPXvfgLf73/sf68+6g0PXuve/FeSfyPqbj3fUO&#10;qkDj17363p/qB/vNz79q61jj69e99H8j6Eji3/FfewcGvDrYWorTA6977+gseeP9v/h70DnHXhny&#10;x1734D82/r703HrWkV4de9+sBcn8/k/gngH3qp6vw6978Lfgc2vb/D/Y+/VJz1qg6976Frcm3P8A&#10;Tjj6Cw97A8utVJHp1734kHn6/i/Pu1Soz1pjQ9e98SQSD9bcW597qadWUmnXvfdr34IAF7f6349+&#10;PGg699vXvePi5JHIPH15/wBt7qXqKde69756geL2BFzxfn3TrWlfTr3vgbH8f6/JN/ewTXrdOve/&#10;X+gH0/p/X3cGpr1UjIPXvfhYGw4v9f6e9gVyevEA9e99lvTzb/D3onS2OvUHAY6974/X8/X6f8R7&#10;2H68QfXr3v3PNz9OP+N+/HrY6976uBwOSSL/AOx96qT+XW+ve+BPq5H+v/r2/wBf37UTw69173yJ&#10;PNxexIve1r8fj3YE+fXuve8d7f73/tvdutde9+uOP8b2/wBt70eHXuve+ibfn3SrHget9e9+v71q&#10;IHXuve8er8kfT/H+v596J8q9VJp59e9+1X+hBt9fp9D7uuMHqta9e99fT/X/AB70a+fWs07uve/F&#10;uB/X+v091Lfw8OtUoPl1730SR9Lm/P8AS3vWqtRw6rWtRw6978ZP6C3+xP8AxT3YfLrwquOve+JI&#10;5I/H/IuPbeeA693cBjr3vovYgfX+v4t/T3taZrjqinjXr3vxZeOfrb+vH9fd1IbiK9OAVNSOve+t&#10;XJsQLC4/4p7oQCKDj1Rl4eXXvfd/oTzcfT+h/rb3oaQSD15WWunr3vq/4/24t/t/bqgVzwp1YDOO&#10;ve+r/Xm3Fv8ADj3Uglu3q2OBH59e99ArwPrf8e9hmqRTrSsa0HXvfRI+gP0/4j3Qk1p14k1wOve+&#10;73F72Nhx72dXn1rUfLj1733qNvpb/H6397FamvDrXHJ697xluQbgi/0/x9uA0FOHVj6Dr3vosD9e&#10;LH/eP8Le2yR5569gnPXvfi9/9bn8/j3YKGqRnrYNDnr3v2rjjjn6f1HvwVg3WizMaeXXvfQawt+f&#10;r/r+3CoPHrwIHXvfTEcW455/p9PbZNGz5derU16979rPPPHH4/w93oDluq/z6978XBP19+xpr59e&#10;DacDr3vlrH0JNvdCDTI63qI49e98NY/rf/X/AB/T3rQagU68Hb169771G31+tvfuGPPq3lXr3viz&#10;k/7H/ffX3YU8+I6b6978fp/Qj/efe6seHW816974lh9P9hf3skqM568c9e99FrD/AF/p71UkY615&#10;de9+DD6/T+nvRUU1Hr3Dr3vgzAm/1/A92UKOHVuHXvfH3ZiOAHWuve+r2A/17H8e9KevDh1734t/&#10;T6+/GlM9e697xkt+T+fp/vXPv2PLHXuve/E8fS39Ofz70vyPWseXXvfEHn+vv1cZxTrfXvfj/Xj/&#10;AB9611wOtde9+1Wt+B/xPvy549bp69e98dV7X/Nh/r/092C0x17r3vvX9Rf6H/evz73QAde4de99&#10;hr83/P1/x974Cg639vXvfEt/vfv3Xs+fXvftQ5/2P+x496oOtV6979rAtfg/7H22wpwx1YGvDj17&#10;37UL2v8A1P8Ar29+FfXrQ1efXvftX9f6f7yffjnA6vg1p5de98S3P+3/AOKX97p6+XXieHXvfi31&#10;uf8AW+v+297GqnWvt6974arf7H3Y+nWyOve+gR+Dx7q3DqlSDUde993tzf8A4n3UZGOrBvLr3viG&#10;P+vf/Wv7tQkn5dbK1B9Ove+tXPB5B96AyK9UwSK9e9+JFiLX/qPz79kdeABFeve+ySfp71gnPVga&#10;VoOve+tXNz/sP8b+76Q4FethqUA6978Cb/4/4e6j1HWtOfXr3vq/+9+7VqSetnHw+fXvfdz9T+f9&#10;6HulBUUPVQFqB59e9+vz/vj72tSPn140pXr3v2v6H/fC3u9K468cnr3vlq44sfdagcetDjnr3viD&#10;9f6W/wB59+qDwOevY8+ve++f9h/xr3TDHPHq1Kk+fXvfr8f0/wBhf3cYofLrdMDz6975aj9fp/j7&#10;qQKYPVKackde9+vf6m492QGtevCnn1734X5PFv8Afcc+7do49bNDQDr3vsn/ABB/w91AOSOvcMef&#10;XvftQtcfX3umSD1upU06979q/oOf8Px70RpHXtVB1731q+o/x+vN/dSCTnqoavXvfRawP1/A4593&#10;oePThqc8Ove+xfgg8Hn34HND03gnr3voN9f9tz78SOPW/l17369rc/64/px7rXjTrYrkde99Ej3s&#10;VwG69wIB49e98Lm55tz/AL4e9kenWiARjr3vsN9B9Sfr/sPp73g569XNR173zv8A4en/AF/furUo&#10;AfXr3vr/AA9+6pxPXvffvfWuve/AkfT8f8T7917r3vkv9f6Xvb6/6/Pv3Xuve+a8Bbjnn/ivv3Xu&#10;ve+fv3Xuve8gN7E/Xixv9Rf/AA9+69173k9+691734fX+n+wv7917r3vnfixNmBB59+69173yuSb&#10;G9vwPof9c+/dbqeve+fv3Xqnr3vsW/PvRrxHWj8uve/cG1uD/vre7Zp5HrXXvfuf9sfr/wAT7r20&#10;68Ove+2+ov8A0/2PulCRny6tVqde9+B4/wBqH097Wnnw69ggk9e9+PJH092Gcnq1dWOve+/oRbk3&#10;A/1h72VBBPXiAMde98v8GHNzyPx/T3ri1aeXVAoB6977JB+h/rxzz7pU1FDx60xzjy6977+v0/23&#10;vYIWpPr1TAOTxz1732D+L/2v95/1x7vqRu4cR1s56975c3tb/e/949uI+taniOtV4Zp173kBtxe9&#10;/wDinu2Tk+XVSoPd5+vXvfKxI/H+H4/23vdMU6sFJFOPXveRVJFrX/J/2H09t1zTqhelB1737n8/&#10;p4497poBK4PVGkUfb1732o0jj6WvY/T/AGHu2pXI1ih+fVXo5qTQ9e987f0P4uTb3ov2gMPPpMT5&#10;DjXr3v31sfx+PdwSMdeBKnr3vvgnj/Yf7f3Ygjj1o56975Af6w/B59660D173k0j/YWtb3vUet6i&#10;R173z4H0X6/7H3Ugt8R6oQH+Lj1733p5vwOPyeb+7KVoCvVAeGnPXveVB9P7RP8AsPp7tjUdeOrk&#10;VJzTr3vOAPxxx/vjz7tQ9V6975H+pAH4v+T/AK/u2B1oDy6977FxYH8gH/io49uBVAITrTaVB046&#10;977IuACf8R+fp7sBXHVS44Kc9e98gBa9rk35H1+vt9IxWv8AxXSQ5apx173xtbm/N7f8V92oMg8P&#10;LqjjGOve+F/qCeb2ubH3QDh5dMOoxTHXveKQkfkEf7Af659vKV0BV69VStB173Cl5JtcW+htx7dj&#10;JzXgevKade9tk2o/Xm1+ePaqMKOHShdIwOve2+X6H8f76/uzcadLIQDjr3trlNif9c+0s5UKR0tS&#10;nDy697gt+f8AE+yl/XpX5de94T7L5OPXh17317b63173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+92U0PXuve59K5D&#10;Dn/ilv6exFtUoSQdJ5wCBXr3sWtl13iqo7yWF1+n1HP49ji3aQvqgGSRXy+3qPuZrMtAcde92adK&#10;ZlajGpAXB0BdNx/X+tvcucu3UJjZeJAH2g16wx9yNuaG7d1UeZP7f8PXvZsMe7FFtySAQPoLfS/u&#10;R7F2lCUxTj1Bd2CWVuP+Hr3tb00tkS5/AB/IX/Y+z1WBw3D5dB6ZKV1Dz697eRYxNz9AOb/1Nrez&#10;DUtPl0WFe4Hz697/AP/V1gpY1jH1H+t+b/X6+8wGopLkUrinXOxHLGo63+PcZCNZt9bi9/8AW49t&#10;ahVaDjw6UODSp697lgjgW5NyT+P9ufassqJRz0nI8+ve/Nyt2P1P5/w49svKKkqPLj14Yag697jN&#10;GhNlF7/X+v8Ar390Qa9JXh08JGUdx697yoijjTZv9cf737d0lASnr00zk+eOve+Rh/JP+v8An/ev&#10;bEy6nK1pQV634hGBgde9x5I7An6/0H0t7SsWXSgatero9cHr3uMeCpA5/Nr/AO8397LaQV9elANQ&#10;R173lW7cn8+kW/417qoqxIHDqjBRgfb173mjTRdrf0+v0t7UQiNqM7aSemmbVgde946ioQGxcH0m&#10;y/n/ABHtLM51MR69XhiY5A697giUyLe2kEkfQ3t/T3tVYGvy6VMmg9e9w5E1v9GITk88e6gse3hX&#10;pQraU+3r3uYkPAY/S3A4/wCI90eMjIFSOk7y5oOve+diSNIsOLge9ElGKcMdUDevHr3vLFE7HhRb&#10;/H6j/Wv78qPUEn+XVXdRxPXvcllEYH1vYG3159vAgIQRnphSXr6de9t0jszXIIH05H/FPbT/AKjd&#10;tOlaIFHbnr3viST/AKxHP+9e9KpFFpnrYFOve5cLgEer6ADjj25EAuotxr0xKCRXr3vjM5sR/t7+&#10;9sTI1VBHW4lANT173Asxf0sLcEj/AA9s10qKipz0t7Queve5yOvCkG5P9Px7bOpQWehHSRkateve&#10;+bqGY6hqIHH9PfpChXUuPl1RSVXGOve+hEvJsLEf717bWlaNknh1sucDr3uenjEem4uAPpyP9ifa&#10;/RGsdOJ/wdJG1Fq9e94vEGsVF/6n8D/Ye2VR2bK16vr04Y9e9xHQ3a9jccf4f4+3dA0gcD8+lSMD&#10;SvXvfcd0K/T1WPHsvdlEncOHGnVZKFeve3PwkRgkA6j/AL3/AI+zJ4gE1j06Ra++gPXvcQQoGABA&#10;+t/rx/re0EasxNeI6UGU6c9e98yLA6fwfwD9fxx7VN4iRHTk9Njjnr3uK0ZPAFgDqJ+o/wBc+1Cp&#10;Iz637aL0pDacnr3uZTxksQANItcf0HvcbL4aAZNePSeZgBXz697mMirYAi1/paxsP6n3ZlUsdNQe&#10;kytq+fXvePyBSL8C4Fxzf28sSlqVzTq4jJwOve8ryxsw4/AvcfX/AG3vVyvhorV4HgOt+EyLn169&#10;75NImn0kCwIJF/6f4+2ZJCYWYHB8vMdeVHqaiteve4EK3ZtTcXJvzf8A2w9soil/1B5dLXeoAAxT&#10;r3t3bW8NjzawBH1+l/z78xOkL+EHpEDR/wA+ve22eM2/SQf8fqT/AF/1vaWQkSGhwejOB1Jz59e9&#10;xEhcsABYXtc/T+p5+vvSgFvioelryLGOPXveR0UG5vdTcck8A/4e6uhkAZjw68h8RQDnr3uPJWSK&#10;3BNvoR/j/re9AYYkUp59K0tI3U0I697cKNvKzSNYtYfW/pH9fe0oDgDpuchG0wih697yTANb66df&#10;4H+HNv8AinvREekCtOtRMwAqc9e9uVPpEei4PA9Lf4+9khlIIrTh01KXD6hX7eve+pggT6cE8EEf&#10;W39Pem0Jj5dXjrq7vMde9tkbEl/9SoYfXn/YA+0xOpBqFB1uRagah173MpxLL+eIrAWtcm3v0aKx&#10;bNK9aIVQfn173OpwYXeS1z/if+SuB78+mN8+nHpmVVbj2/Pr3tygHmPkVSrfq5/3q59pUZ1kFDiv&#10;RUxkSXQTUeR697fkoknSN7E25Y/4j+vtU8ho1PLpuSYprV+ve/LjS8twAfra/wCABb8/T3aNRKwY&#10;cadKIpndRpwAOve+/wCGkTatN7EkC/14twf959tVAalel/jhwEr9vXvedKRg2spxypW97E/4D36i&#10;AkgderHRjwr6de9uUFLoY8C7DgC4A/JF/adhqNFFOkU0M8hwKinH/P173Jng8Uep/pqH54A/JJ9t&#10;6DjV0njgcPpP7R173kY+OKJ42AJvYX5uPxb28Y9A7fPh0rFqSxDCo9eve49RFHkKaRKgB5RYW+rK&#10;L/X/AG3u4UGMrwJHS2GHwGGk4+zr3sC95dQ0efyMeUx05p54GjDKP0kH9ZVPre3sO3e2SyUmJUUb&#10;gTnoabNzDLbQGCQ4JOD6H/J172U/d+3d87MrqtKeCrko4aiQtJGZGBiLkrIzD/D2VzR3EbP5D9tB&#10;8+pN2obNu8FbgLw+0A/5OvexF2D3tX47aFVT5JpAcLlaZ/IwcOkFR6TC6n8E/n29a7lJa26+I5cq&#10;cDgKeX7OgJzP7XWl5u6T2Shi6Gg8vt697FvI9u4ff2OixaSimrEMU+JrWcCWCpUgGPWf7LDi3tb+&#10;8EvgobMgP7M8Ps6j6w5Au+WZ2lZdatVXWnbQ8eve3zZXZWPmq6jB5aqSnzlE4p51lsq1AHAdb+zO&#10;O5Qh4eJ8lrwp0H+auR7uCAbnYxk28mVp+H1697GujrIKgag62Pq4tY/ji3sygnW40rH5DqLbm2lh&#10;xTr3uZKsTpcfUXK3v71cxGgZsEHpMjOrU8uve4IRWIIFj/rEe96NaFx8R6VFyKg9e9zDSpIpNhe1&#10;ufre/wCR7TzQlhVxQ04eXSfxmRuPXvbRlaBpIf219aKAAPp/r2HtC6pIiotQVP7ejCxugslXOCev&#10;e0RU0IkXSyKsoPIJ+h/1S39pJ4tRYKaE8cdCeG60Gtajr3uFFi3aQlgCt/UP9ULe03hvQahUU6Uv&#10;fqFoOPl173k+xNzZCGUHTc8W/pf/AHr3TwjpyPP8+qi6864PHr3uMiSRuiMosSbNci/PKn3bwxqI&#10;YHUfT/L0+zpIpYHPp1724rEjghhe7C1hcqP8D788YWlcCmR0haRkNR6de9vFLSgsEKnTYWv+P6H3&#10;6NCwqMg9F09wQKg0PXveaaiMbXVQTf8AVbg/1F/biroJAzTh1SG61Ahj173Loqd9Wuxv+bH+n049&#10;uCLW6k46Yu7hSoUefXvb3HGH/UdJItx+f9e3vZjDDjTouJK/Dkde99mkk4IYsBckf1A/p7sYak0A&#10;oOr/AFK+Yp1732sei2kf4/4ge2BGSa+XVwXcd3XvckBQxDL6fxqF/wDHi3tyiacHrZVNPbinXvfN&#10;mAj/AGxa9xYgcA/j2y51OSpz1QIzSEtx697weVV4JuTxyDz/AE0kfT3plNcZY9Kvpi3cnHr3uJNK&#10;wLKfTz+frzx7YBKmknSqC2RfjFT173wjK6gZLsv9PoP8fp7fPh+ta9KHU8I8de99OqOf2xwfoPoP&#10;rf8APthhGCFJNT04istA/Hr3voTw0qyFSqsRbkfX8n37xfCTQCBX149KIbZpjQ+vXvaeqspJK+mP&#10;nklmJ+n+t7qzsw7hq+fp0K7bbo4VOoDI697wxCSUmSVhYkHT+L2ta3tgnUwr5enHrVz4aBUT4h17&#10;25JLElja/wCLAG3+w9tzPXCEjoqeKeXtJ6975NK3Ci68k2/qPze3usa9x9Olltt3cXPGnXvedD5A&#10;QLllW30N+fb1e4eGP29GiWyIRVRX1697yx0/0kZbCxFxwSf9b3sEHt6WVOjQuc9e9zJHhiiBkdEU&#10;Am7nTYAXB592Y+CpaQ6af6sdPW9rdSyFYxXFT9ny697Qub3rhcYrlqlJpbG6o3pBH5P+Psvn3q3i&#10;dFXuqDx9ehztPKt/dvGTGQPU/wCTr3sFNw9xtdo6JwijVZudVx/a1D2HL3epp42BI0g/y6kjbOQY&#10;yviXQD58+Hl172BW4uxK+vLFquRiWN11M3H54v7Ipr7WxetT1JG3cvWtr3ogJp5+X+Tr3sKq7M1N&#10;W7kysdf9m5+n+x9l7ys5DeY8+hNBAEVSw4fy697Y5JGa92Nvr/jb+numpuB6WUHXveAk/j6/4X5F&#10;/eyB9nVyATjHXvfAjk3H5uf+Jv71k4HVTqY0H5de99G3AH0496LHz61k8eve+BH04JH+uAPdSevU&#10;8+ve+j9ODyp/pbg/j37r3XvfCw/Vc3PH193DEY63mnXvff8AsB/r/wDGve6lT1rCEk+eOve+hcH+&#10;vFyT+Pe/t69QKOve+VgRwL8D/fc+60IOOq1J4de94yOD+Ofx9bfQ+7EZoer04gmvXvfgOfTz/Qkf&#10;4X+h91BIND1r5jr3v35uT+Px9L+9k5p1osxFCcde9+4sP6/Q/X+vvbNU46u1GNR1737ix/Fv+R+9&#10;UYZ8+q+hHXvffFv9hfnm3597yc9eqSfn1734AEA/Reb3+v8AsB701a56saDj1733x+OR/X3XSePW&#10;qEZPA8Ove+Nweb8fn/kXv1fKnVSaceve+7j6C/uw48OtipFeve+BJB/HH1J/437sFzX16sqtUfPr&#10;3vo2NtXHF+P6j36gGfPrxCgE+fl1735SB9Txz9Pp7qVJNeqkEHr3vkSf6XX/AHn3XTjr3Hh173wu&#10;LXu1xx+L/wC3HvenFevCpFR1731f6Ajg8/7H/Ye9jOfPr1QeHXvfRNhwePe647uq4YZ6979cH6EE&#10;n/C3vRPXtQ4de9+13vz/AIfTn/Ae9ZGSOvasZ69746uLj/ifewq16suTQ9e98QSf9b3plANB1Ukg&#10;46977uP6/wCP+w/2Hvenrdeve+if6H/jfv3A0HVSc9e99XNwPwbc/wCH592GB16p8+ve+r3+vI/x&#10;uD7rxPd1ZdI49e9+Dfjm39fehStfTrzce3h173xLf69ibG3vZNcr16lR1730WF/6f4Af8T72oqet&#10;9e9+1A/4f7D+v+t79QinXuve/ax9T/rc/wC98e9gU69173xY8gfXnkfj/Y+9/Z1rr3vgbA/W4/A5&#10;4/qPdamnd58Ot9e98Sb/AO+P/E+6fZ17r3voE/15/wAOPfga8evde9+LDgf7f/H3YYpUdUYAZPXv&#10;fFWIubAf61uf9f35iGwgp01X06979rvbn6f4f8V97BBPHrdSRx6976uSOP6/73/T3VhgAdWNeB69&#10;76LWFtRuf9f3SnEjj1VaZp173xJ45/3s/n8+3KhuGerClM56979e97Hj8g+2/Sv59Nkk01Dh1731&#10;q59X++/17e/Goanl1rgTTr3vq/H1/wAf+Re3MV6cyM9e9+LH/D6fXm/upVsHyPp1o5Na16979rtz&#10;fj+n4/2Nvfs5Hp1T8uve+w17n6Xv9Of9592Bxnpyqjr3vGX5YH/E/n+vuy5FetE1wOHXvfesWHP+&#10;HF/9797pnq2KZ6976ZlH+xP+J/1/einmOtFh5de9+13J/wBiPz9L+6ipw3VMde9+Dn+vAvwf95+v&#10;vw409evVx173xLfXn/W/2PvYUdeGDjr3v1+OeP8Ainuox8XHq2o8D173xv8AkfXkH/H/AB92AAyM&#10;V6qSOve/axcfW/F/+JHtyoPWwaZ6979qH5/B4+vN/emNOPW9XXvfTNfgf1/r7acDgcfPqta9e99a&#10;v9sBz/ibW5974UXrXDr3vwY/4f77+ntwDyGet9e98tX+9fX/AI17q1aEefWuve+Fxz/U/wC2t79+&#10;Gnn1vr3vssQf8OP9591IUjPHrw4de98dYva5v/h/re9hTTOetde9+1c2BP8AvPuwoMdbr1730W4P&#10;0H/FfdR8XXuve+If6f0H+HuxGft611737Vz9bfn/AIj3Ug+fDr2eve+Jb8D8f4fT34ep691730WN&#10;v9f6H3eoPDrfXvfi1/ze/wDX8+6DB61nr3vjq54+g9+OR1vr3vzEe7DA7utcOPXvfV+OfoPexTh1&#10;vr3viG5N/p+D9Ofr78RXrXXvfFjc/X/e/fiCuCKdb69761X4P0/w+vv3Dh17r3voH/X+vu3Wxx69&#10;76ZuRf3o163SvDr3vwI4v/sLce9+XXqde9+J/qTf/fW96Br1rjgde99Xve/4t+fezQDq+kAGvXvf&#10;ZY/4f8U/2/tsihx59VAp1731cj/bE/Qe/LQjq1SV/Pr3vq5P4uP6+7EMOHVSf4cde993/wAfp7oS&#10;Rk9bz173xBvfn/eP6+/VYcOq8D3de99ah/sfx/hb3apr1cU1Hr3votp/Nh7tjr1AKde993Nh/vP+&#10;HumPLqpBAqeve/cX/wAPx/r+9mgOetkqCRU9e99Xtb/fW91NCKjHVBTyx1730SL8fT8/j3UMTx62&#10;Q3n1733f6W/1x7dIHn1YmnXvfX1Fv8b/AOw/w97HHqtOve/Xt+f9b3RqcerYOOve+yf+Ke94qade&#10;Okdw6979Y8kfQf196B8656qCCw9eve+X+A96NSNR63gjr3vhcXI/Hu+fLPWjWteve+RP0I+n/FP6&#10;+6KM93VhQde99i30B/xsfez3YpQdV4Ljr3vwP1/2HvZH8PDq2VNV49e9+5/23+9+9YNB14nVShz1&#10;731f/kX9Pfjpp1tsDPXvfg3Nrf192yMjqrU49e9873Fh9b8/091NR1U1oD1731xf68/4W9+U0Gen&#10;FZfPr3viTb6c8c/4e3MHrzAk46975XFrgn/intsjIB6rSuOve+N/9v8Ank/7f3vy+zrVMUHGvXvf&#10;d/pf6X/2P+HvdWyOrE+XXvfVz/W3+H+Hvygk1HWgMig6979qFhb+n+8+9ENSh6r3Cteve+PI+t/9&#10;a/vYp1sEde99g8W+l/fhnJ635huve/f0HB/1j/vHv3z4dVOOHXvfV/yPz+Lf4W97A8uvDr3vkPpe&#10;/wDhz/vXPvfVq0Ar1732Db63uD9fwSR9PeuvZ8uve+V/x/xT34da1V6975fUfQcf7f34CnWuve+a&#10;gccD6c88/W309769173zBuAffuvde98gpP45sD9QOP8AY+/de697yj/W/A/Atf68e/de6975e/de&#10;6977AJHA9+69173y5PBIB/Fx/vN/fuvde98lBuSfqffuvde98xz791YAE06975/73+P8B7rSp68y&#10;0x173x/x4BP+HvZ408uqfLr3vr/Yn3UimF631735jyL/AFt70px1qvXvfrkEXHH++/Hv3EUXr3Xv&#10;fPg8i3+8+7IDQCnVlqBUde9+tYgf4X+v1/w9+Y0BK+XVSSQeve+XB/qL25971VP5dVoOPXvfYH1t&#10;zb/Af096RwKEjrWKZ6975XFxb6n6D3QkEmvDqvEE04de9+sb/Swvz9L/AO293Wh7162WAOfTr3vJ&#10;/j9Lf71/re7xuCOHWwRQEDj173yAB/r/AK/Ht7rfy6975XF+foPp/r+6kkGnVSSGoD173zuf9bkf&#10;m4t/sPeyQMnHVTTz6975fXnmy2v/AMa91GR3nj0naJyK8ade98gbcH/iP9592ZK461oYmhx173yB&#10;IIsPxz+T/Ue9CPArw6aegOOve/f4fgfj3cUz1Xr3vsAW/wAb8e99bJ8+ve+fpPGm3/Ef6/vXWqHj&#10;173kAPFh9fr791UAA469775A4tx/vuPewAT1dQCa9e98x/rXYn+v4/rY+7rQ44D5dVUKvDh173lU&#10;AAX4J/wP1/1/ez3VpnquTkde957f6xv9P9b+o97FdOeq16975fW4A+n9eefdR3Gp6oKE1ao6975a&#10;Ppb6n68m39fb8TqdQI69rJ1LgenXvfX4vYW5tYfT3cn9vVG0rjz6977Bsf6j/eefd1JIAHTDatNR&#10;SvXvfG4Df7E/gX/w9ukkLTplidNK5697xn88c/Xi1+Pz70KqwJ6azWp697xORzcXB+l+Pxz7cX4e&#10;q+fXvcCXgN/W5I4+nt6MAt04tCaHr3trdrEg/wBTaw+vtaFHl0pUL5de9wZiSp/Fr/7H3oj06Uxj&#10;GOve2pzf2juQNOOPRggA4de9w3+p9lEpPT/z697w+0DGp6t17373Xr3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3XvciFrEf7Af7D2a2BAkBPr1RlDD7Ove17t+pEVVEdQA4tbj6f19j62dTbiRRwI+3oMb1B4tu&#10;+M9e9n/6Izlqmng1BVkARuba1H1H+B/p7k/l+5jWVSuagcfLrFH3L27SjycT6eWT172ffCVDGMXJ&#10;uBZbg3sRx7lq1dFCvGKmmfl1i1fIuqi4IP5de9rqgc+gE8Nzz/xHs/hJC58+gvdhkNRTr3tRCQeN&#10;lsOAFJuNN/ZjXtrTHSAxjxAfLr3v/9bV+nlB+ov9Ofpfjj3ltcTOJyp4Ux9vXPCJKcD1v8e8Udmb&#10;URxf8fjj25ESVXFOrsSBTr3uSdIIuRax44H+3v8AT3djq/2emBU4697w6ifoefxx9Pz9R7phiacP&#10;5dO08z173xMhTkEEn8c8+9ElNKp/Lh1YKrYIp173kRtX1/42PbwJVKrxr0266cDr3vKjKTpv6h+O&#10;fp9Lce/ayzlWI4fn1QqaVp173zddQb6C3FuR/h9D7TyqABox8/XqqmlOve4wjUEi3N7fUf7b2yPh&#10;OentZ49e98lgYcW9N/za9/8AYe3ox5rnqrSA9e94qg6FKjg8fX/iPbbqopq8unIe41697Y5gdY9V&#10;7j6Dn8+/KFdCtKivRpGezAp173Lp42YEkXtxc8cf1t721ENV4dMTOENK8eve8yxrqsObnkc2I9tr&#10;pYqPPptnIXPl1732+peDwObfQi34Hu1AAWbj1VaMKjr3v0f154v/AEvyT/X3RVbVx68wqMZ697lh&#10;1XgGwHBNyRb/AB9vqTjgG8+k+kniOve8MklzwQx/A/42fdJlHp3H5Dp2NaDPXveNhdf97v8AT/Ye&#10;23HfqUAYHy6uKhuve4bAtcLxYf7Dn+ntsP3B+PqOlKkDuOeve88VwQrcMRa4+tre/DSWLKadNPnI&#10;697yuQyEH/AEkf4e1DECrBu6nDptdQao697imNQTYA2+n9faRpGOFx08HYgE9e9+CvxYG34JH/Ff&#10;bZUuCrZPWyV4+fXvciMKeeTYfW5A/wBt788bKOHTLGg09e95LkADm5HNr29tjUtCnl1Wgrnr3vkr&#10;/QAf4Em3+9e1SVauo8eqMvmeve3FCApsCTbk2/3g+1OF7lPlSnSNq6q+XXvcF42LkAG30/4ra/to&#10;FGUasnpWHA49e984YSG5Gq39OOP9h7TmJS9Fz69VklquOve3Um8enkBSB/Xm3texJwPSnSGnfXr3&#10;tra5ZrL/AE5/3r2iqInFR8XS3GkZ697ygC1ybt9eAeP68e7iWNS1a1r1SpzTr3villDahxe3H+P5&#10;9uCSv7PXrbdzDT173KgaNdVrf4n/AF/z73G6x0IPSeVXYjr3vhJMmokk25t+b/7b2rXTIDqIFenY&#10;4iQade9wqiZBGpQEWt9Pz7u0ixKcjpbbwFpKNnr3uDHO7fqYn/eLXPPtNFqdakeeOlzwKKClOve3&#10;DXoiTUTc3sD/AFv79JoVGQjJ6TaAXagrTr3vwezrfgMASSP8eLD2nYd4WLhTrbw9vb6de9u3lLFV&#10;PCfUNz9fxe3vUjL4QSvSAxro1AGp697kBBINFwSOf9gfaTQ5qCMeXTLM8fcQQOve254tEhAsFF7k&#10;8292XUG0jJp/qz0axzNIo+fXvccsrXVPVdeb8f7c+692gCvDpYsbqAWOPl173CkjF7spA/17gH8c&#10;+2WIUEsfi6Uq2NI697mUpIikCkXZtNzcMAPagRhUDVrX/B1po2aQfZ1726xU7yRr6dQsCDc/qt70&#10;sQZe00Wv59JpZURgtfOnXvfOKB1diw1ab2/w/wBt7o6FKkHA8unicfLr3uUkPljBsfqeBf8A2Nvf&#10;mlV2APp6dM+IgcBfTr3vA+PYMojUnULNb63/AK+6E0jA49PiUlACeve59FQyI7cWH+P5P5PvyFVy&#10;R0zMV06uPXvbvT471sQoIcEG/Nv62B/x96MZdtR4fPpNJKDRQAcefXvbxj8SAxWzEC5A5AFx9Pfi&#10;tO1QB0luJZGAAUDPXvb9BRNGAALAkkAD8fng+0TxvqYDPSMwsxOr+fDr3tzhoVVNTJdwx1X+un8D&#10;2tiZgaVANOlUSlaKeFPLr3vm9KgUMFvbm35P+FvbRWhqOlSwUoaGh6974LRXiL/Qm+pbWI59+oac&#10;OlqwKFIAIHXvfGOnKKwK3J45+tz/AF9+GlcNx6eEcYXTxPXveGrhLL4BdyAL/QDUfrf2nk+Afb01&#10;DahXq449e9tkdNPLUwxknTHqutjbj6H3TxG4Gh9OlphNCOI8uve5aL4qiUaSCq6bsOC3+sffmkAo&#10;o4+nVWhYGjCteve4cNPaeZ5C1pAzAgcC/wCB/T23qdqHjnpQsNGA09e95qOkoaiGrSqpYKmORQkg&#10;njSRWU8Nw4/P09uRNEHkiZfi4mnS5bu7s3JgcoV9OP8As9e9oGt6X2Dkv4tAmLio6TNQqlTFBpus&#10;qPrWWIWsLHke0bbTZk0BNKV8s9HtvzTfJOk9TVVoD9vnThnr3sHst8YhE8ceAy7RCFiaZwSjccoG&#10;H4IP19lEm2osQRDpbV9hI6PI+a0lFLkBtVa1zx697Qu4Om93UCw5yr81RmKGY0tVPCxSWophZY5W&#10;ZP1Hj6n2y9pNHIxB7x50yR6H7On4d1jaKS0RR4B+FSKgfYDw697j43szc/XdWaHdFFWS45yv2lUy&#10;SOY4r/25D7fTc7mCZVnzQeXEdBvdvb3beY4vH2whJgO9eAJ+XXvZmNrdkYbckMc1NXQMJAv7WtQ9&#10;iPoCTyfZ5a7gsseuoZSaVrWh+zqB9+5K3LZ5WSSMih49e9iVDWUjqGDgEKTqJH1/PswhKSFhGeHQ&#10;KktblGKsK9e98xWR825bUApFrH/XHt9kkBAA1AjptrV66SOve+zKXuNVyQbiw4A/PtFLAI6FBknr&#10;QTT5Y697aK/G+cpIukvfgrx/tyPaOaEws2O49GFpeCIFDw697w/YEo1gNQsCB7cFrJIg0ilfPp43&#10;ah8HHHPXvcZ6RtQBUkr/AKw4P9be0jxdmPLz6dWdSKg8eve/DGJM36Qbkekj9Jt9QfdYoGdHZvTr&#10;31rRjjSn+Dr3vM+N8bAaLgfVgPrz/h7b8FEFONR1Rb0ODnr3t0pqNjpstj/rm/8ArX9tqyeHQ8K0&#10;x0gmuRSnXvc1qZgNLCwJubj8fn2oYKoITI9OmFkXj59e941jRCdJAAP+PP8AX/X9p5CyuKDNOnSX&#10;cjUCeve5a6Av6bc/j3YtVBrFOteGzYatOve+ndh6Y+Lfq/JI+o97ZwtSDQdOJbr8bcPLr3vgHK8s&#10;AT/tQ/r/AEJ9tVzXy6cCAGiGg6974mYki/0HFzYcf0F/ddQIOsU6cCgrq697jtI+o3ICA/X83/A4&#10;9pQWMjYoAOPSuKNe7StSBU1697xagGu5Gm/BHJHvaOzsAR9h6eVdQ7RT1697xPZpNRJPJIv+B/T3&#10;5oi/xNwPT4FFxk9e99gfpZyFQXsByR79perO+AB1ahqUOT6/Pr3ttqshFCD42uf+J/wt7Y1h3BHl&#10;0bWVhLMU8ZcAde9p+SaaqkszlI7X5JBY/n3UykjSB59CSGGO1iIA1Gv2nr3vG8sMRKqCzE2Gk3/1&#10;r+7SYYhcU6URxs7M3AU697yoJZABqKgWJX6WP9OPdVQtmlevC0UGtK/Pr3tyjQC45IAufetAHT0d&#10;kKVPXvcoR6/Va4+oIb6cfgn3XUFqa46UpCVJVvL06974y5TG4cB66oRNdyilhrNvyB71JNFGKswF&#10;eHz6MbbZb29K/TITXzz172Hu4e2cTj4ZFpD5ZBfQSQF4NjpHN/8AX9kk2+rFEfDGQaV4/wAuhrs/&#10;t7ezDxLnAr6V697L9uXtzJ1zOq1bJGbjSGKqtj9APzx7IL/dnunZXNaDB9D9nUvbTyRY2mJUDOB8&#10;v8nXvYOZPd9ZVl1M7sCxuSSb39lP1RornivQ9stritgjBRgde9pGoyNRNf1tY3+lxx/sfaSSV5qg&#10;8Ca9GQgjpw869e9tjFidRJN73/1wbfn3WtOHHp6i0oOve8JHNyBe408+6163jHXveMg83+l7/wCG&#10;r3rzr14fPr3vEf6/T/YD255Y6uFFePDr3vuwt/vJ+v0P1+nulaH59UqQa+nXvfBgPxxxf8/n+nuv&#10;Wuve+v6i3I/3x9+63173iNxc25/r/tP9OPe149bHHr3vqwvyD/vHu9M1HVT1733wRYcc35PvTA8T&#10;145NTx6974EEfn8254Fvz7sNJpXqwapGrgOve+wOLA2HHPPvf2de08SOHXvfX9fxf68e9Pwr1tqD&#10;Hn1730Tb6fj/AG/+x9tjJ6pnr3vhfU3P5/4pb25TFB16hpTr3vq1ri4JA54F7/jn3Y1rnrZ1A18+&#10;ve/Ak8Hk/wC2HvRAPXtK+XXvfMjj+h/x/H9fr70KDqpoBXz6976ABsT+f9796JINetsSuD17364A&#10;IFr/AOuf68396HkW61UnH8uve+tR+nH++59363Qfn173xuDaxNv9t735dW7QSeve/X+pPIP1AH/E&#10;+654DqpPAjy6976Lfgf778e/CoFT14HUCW/l1734tbj/AG3597IBNevMtW7OHXvfifoLj/Hm3Hul&#10;BWg6qaA935U6976vx/gP6H8/j6e7cRjrYFQSeve+BJ/P/Gr/AOJ9+8sY61iuOve/Xv8A73x/xX34&#10;fPz62BU+leve+Go8qLC4HP8AXn36q1J9OvNQeeR1730eOP8ADj36oJoevVDGp49e98dVv9a9/r+P&#10;z7sBio62eve+yw+liB/xHugOajqlCASeve+r/wCB+n1/Hu9ereXXvfEtz/Ufn/X91JUHrWNQr173&#10;4N/Xjj/fH34sozwp1unp1737ULf4n3o6s069pJPXvfWq2rngW/1/8feqDSPU9aOkivp173j1tcf4&#10;/wCw491oeNKda8Qde98tZP049+rmvViQOPXvfG/HH1/Pu2tuB6rrHr1731rH+292Bpk9b1Dr3vpm&#10;/wAfpb3sFa560WA6974FjfjgC1/ob+6sakU4dbDg9e99FgeD9R/rke9gU4+fWi4GOve/F+PqL+6Y&#10;OF49a1jj173jLEcn6/6/vy5Oeqs1T1737VblTzb/AA9745Az1rVnHXvfBZD+Wv8AX/D3s0BoB1vU&#10;K9e98g/H+HHPvYZqVpkcOtlgR173wD/X/D+tj7qQxy3TYp5jr3v2u/8ArW90BAPWwQDjr3vrWoue&#10;R/UcH3bTmh69Wooeve/Bh9b88/W3Hu7DGetmjde99F+R9bfn6e9BTTHXqAY6977MnFvxx+P8P8fd&#10;ahSAOHVSV6974X/rwP8AH6/7f3sgEHrXXvftduB9P99+ffiC2evDr3vq/P1H9P8AYe91OnHXvLr3&#10;vrVb6G3u9fXqxOB17364PBP+t7tUda69771fUH6i/wCbf717b88da6976LXFr8k3/wBb3ateHXvs&#10;6976uf8AD/fC/tsUrU9b69771G1/qAPeyAT8+vHI6976B/IPPu44UHl17y6976v9fqeefe/h6917&#10;33f/AHn3okN17r3v1/wPx/gL/wBPdckEda49e98b8H6XJ+vP1+nv1KkdeFeve+gxvz9B/S39PdzQ&#10;4B631734tcX5/wBb3V6Zp1rr3vjqH9efdVBrnr2a9e9+Lf14/wB99fe+I69Tr3vq9r83+lvfgAc1&#10;69SvXvfWrkn/AA/3n3vrdOve+tf1uf8Affj3VQa4611733q4sbc/T/H/AFvdwDWp63516976Bv8A&#10;m1vp/t/eic0611732xH1/wB8fe1+fWxXr3vhq/r9PwOL2P8AQe70z17r3viW/pcHi3/Ivdade697&#10;6Jve9+LEf4c+/Cg691731qN+T/vHvRAPXj1734n+n0+p97GOPXh17317t8+vde99E/1t/wAT71xN&#10;a169wPXvfV1v/j/vv6e9/Pr1BxHXvfG/0DXufp/h/r+/U6sTUU6978TzawNjYc8W9+61Xz6979f8&#10;/wBP9tb3UE6uvVPkeve+r/43P+P096OePr1qpr17364/qfr/AEFv9497zmnXidXXvff1v/X8fS3+&#10;x96IIIPl1YgVqOve+r/i/P8ArfUf09+rQcOqhvTr3vxNvz/vv6e9gg9WDeZ8+ve+rn/b/wDEf63v&#10;YoBjI68aceve/cfW/wBPp/vh7a7uHWySf9R6976FuP8AefeyTxPWl8+ve/f1/wB4+vu2cdaqcde9&#10;+97AA62cjr3voH6/7fn34g8D1sileve/fkG4F7397IGAeqAVpXr3vlYfVf8AifbYHbXrwJC/Pr3v&#10;r8E8f7H3smrZ6twNR17376/T6/0+nv1TXHDqurOeve/cD6/7b/H8+9EmnXgSRg9e99k/kfW5/wB7&#10;91GKjq/rTr3vr6cj/YX/AN59286dazQde9+U8G3/ABX3ZuFOq1x17342P0Fv+N+9as9XoOPXvfhw&#10;f8Pe8GletAevXvfr+9Fq469jz6979z/sP+K+7VJwevVznr3vvn/W91NPLj1vNMY6979fnn6H/e/z&#10;7qM/b1Xjk9e99mx/HH9R+fe1OerAV49e99fT8m3u9AMHrWKZ8+ve/A2+n1P196IBwevcB29e993/&#10;AKXJ+nuw6sSDw49e99En/bfge9jhU9azgde99WP+8fn/AIr79nrZXz6977vfj+numRx6r50PXvfV&#10;/flFTTr3GgA6974c/wCw+vu3DrRBAp173k/A/wB491YZ68MsT5de99f4+9jiB17gQa9e99gfg259&#10;7OQetVxTr3vw+tuP8Pez6dW4ceve+X455A+vP5/HvXy68D2gDr3vsL9D+P6W/HvfWq9e98h/sPes&#10;9a697yAAc/U/64A/3n34GvXuve+WlTzb/ef+Ke99e697yKv0A+n+9e/de697y6R/thYe/db697yA&#10;Amx9+69inXvfKykcfUXH9Bf8f7H37r2Kde9+ANxf8X/p/vY9+61173yJPAH1P9R+Pz9ffuvde99/&#10;0v8AX/C9vfuvde99jg+/dbBoa9e98yRwb/0PH19+p2k9bZgeve+B5PuqinVR1734/T/H34g1+XXs&#10;9e99f4/7z72NOnrx6978NR5vf+vvxfu7etde98x/UWHH+vf3UYNQc9W6978PqDxz9eP95971ahTj&#10;1o/Lr3vlY/n6i3/JP+t7s41Upw61w6975fU2APAvfj2yWFQV4Hy6qST546976+pB/N/rz9fdwqVq&#10;f59VIpxHXveVSwPP59uDTr/LqtPQ9e98uObXufwfdlVguo46uo7c9e98rC4v6bce76sVrXrRJQEn&#10;r3vlx/r3/wBt/r+91Bz148ajr3vILg/04H++Ptpviz0zLUmnl173z4At9B9Sfrz70Fb060NRFWwB&#10;1734Dm1uPxY8/wC8+31Zjjz6a8V/XP2de987f7b/AFh79mtfPpkmp6975af+Sfrf/A+98etde99q&#10;OOR9b/m3+tx791sD16975AEf8VFuLe9Hq9acD173kH1Fhf8Aqf8AH+nv3TWQpL49Ove+xx+r6f4C&#10;/A9uKCxp1tQxOOve8qjg/wCJ4/Jt/T3oChqMdaIXz8vTr3vJ/QE3P+Iv/tifdwF1EqOqii8PPr3v&#10;kguL/n+n+P0v7sRUUPVTnr3vOACCGP8AiLX5/wASfdTTh16prkVHXvfrcAi4sLH8j35GLFlbPSfi&#10;Wr5Hr3vH9OP6nk8+1HAdUYMBQjr3vIAtvoef999T7ejKgVJ49NmvXveJh9LXuDzf+n9OPdWJqT0n&#10;PE+XXvfjextfV9f8Le7R/FU9VAAavXvceS9j/t+P62v7eTHVqjr3uDKL/qv9Px9f9v7smoVI68pp&#10;kde9tMo9Rvf+g9r0+EdK0pxPXvcKY8f63597Py6VRg0Geve2qXi/+v8A4e0dwPXowSurPXvcNvZN&#10;Jw6f697xe0Bwet9e9+9669173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173kQ8j2stno4PWiPLr3tUYyYBkII&#10;upBH/Ix7HW1kNBRuii+RWjIbNevezedP5oQ1lBdiq+VLnngqfoB/j7HGx3Oi5ND5DrHnn/b28CYj&#10;jQ9e92bbZq/NR08rOblF/wBUQRb03P59zXtlwXijrUmgqOOesM90jMdyQAD8uHXvYnULghRYsWAt&#10;b8fk2t7Fduyaay5zivQMu43yWHr172pwy+BvV9QL2/2H1HszGjQfTolIOsde9//X1cJG1AcEc8g/&#10;j3lpcCSQ1ah+fXPpF09b/HvJEdIJXUbfXj6f7H3aNigHr0261Oeve85k1AX5P4+l/wDbe3wNS9wy&#10;emglDXh173kRRYfk/wBP6j28kdBTy6qzGtPLr3vi8SkMQo1C1ufdWUR6Qvn8uvK5B49e99/5tPpe&#10;45P+w9tEmOMjjU9e+N+PXvcZHIP+v9Bzfg/g+68GJapx0+y4697zGTk+o3vcL9b2/r7TszEKB8+q&#10;aBTr3uVDzyV/xv8AT/efdkUsp09Jnr173JLgKbf6/wBeBb8+3sjtY0PTdDXr3toqDrYEm4vfgX/3&#10;r2lmBoNIyel0NVHXvcMx/UlQLcr/AK3+PuvhFFqx6Vhv4T173mTSF4P1On825+p9vDtXT5dMsCWz&#10;173yVgCeOfoP+K39tKFYgnHWmUnr3vlINQB+vH0+v+wHtwUAIbzPVUxXy697iSMRaw/2Fv6e9t4Y&#10;JLdKEWueve8azOVZW9NiB9fr+ffkGujJ5/6uPTjooNRnr3vml9QJ/A/3j+vtypofXqhwpFOPXveU&#10;klSF+l/wb/6/tHKxaQ6fTpscc9e98UAK20n/ABPPHug1UFOPW2JB697y6ATcf0HP+t/X20ckg8eq&#10;FqDPXvfFotQFmP8AUi17n/Ee7sxU1ZadWWQL+fXvfNIixPpNhb6XJN/qfbi6ioJHVDJpp173m8Vr&#10;AX/wHPvyqjZHHpvxajr3vt00CwXj/fXv7ekjB+LHXkepqeve+0QtcAX4/Bv7SEA9oFKdVZ9PXveT&#10;whbEA8/1H5H+Pt9A1KU4dUMhYde9yFUkWvpv/tr+7SK+mo/l0yTn1697ypGOb2JA/wCR3PttY2Ci&#10;poeql/MY6975hNP44/rz78sZFSBk9VLV6977LH9A5F7m1h/tz7UEKDThjj8+tUBNT173HMJJOm9j&#10;9bcj2zpaTTXOfPHTgkp8XXvfXiIYWY8Dm/Bsf6e0840k0FT1bWKV69780YWP9NyT9LHi3590GquO&#10;BHXlYs9K0697hjWrNYXsBYD+n5v7dRAyKG4npSdBUVPXvcaQzGQX/wAbLbgX/r7WREJWM8Tw6VxC&#10;IRkfZ173imR2sOWB/A45Hv0+hSAOnomWPuqOve3GkgQellBZrAC121e/RyDs0GmcdJbmctTTUU69&#10;7l1tKU8f9LDgfW39T/j7pdNqJTz/AMPTFvcB9ar69e9wDFIWUEkWP5H4v+D7ooNa1pQcOjJZI2U0&#10;NKDr3t0sQAAoYqR9PoAP6+6Fo6KyVrXNekSBdAqaV9eve51LdpSbX4Bv/S/Nv8fdgas1PyHSS7Oh&#10;Stag9e9x6zQmpUBVi51H6jnn6H3ohDP4akjtqft6W2auWDHIp1722xRHycrqVhwfp/sfbSAMR8uj&#10;SSQeGqnGeve+ctMzMoQfT1ML3AsPoT7pJHrclB+0dahkAJNKU697y09KwJZhYKS1hflTwOffl7Gr&#10;5f5fs6UNKUaq5x172q6GMNCR6QwNxf8APtQHURBVoMnHRBds8coPr/Lr3vt4Lt6EsxP0te5/J9op&#10;XZyyqpPr0qSaQR1fhTieve3KKhZEDj6EAAW4v/ifaiBF+F18uvJOryaAPLr3uXFQ2kDNGT6eAQeL&#10;j8Ae9AIHqBw6uylI1X5+vXvblFj1VlJXlgfT/Q+9uKgsopX06Z0sa04Dr3t4osfZwPH9W44/BPtA&#10;6O8oUMSOmpI2ZgCf59e9vsdKInF0H5CkAC5P+Pt1Y4kkAJr+fVDGdYQH5ceve5hijQD0fUH6nkf7&#10;H29MIKUHxdKo7WjaXNfy697j+RY9RJBXgf43P09pApXIFcdLUtCr1Xr3vl6WRWC3A5+t+fwOPdgw&#10;ZBXjXpWI/wBIBhmvXvfNAG+trkcj8cce9ORpJ406ssWqp9PLr3vA1OzSgsSApX02Pqt9L29sg65B&#10;XGOlUCan0gZA6979NTkVLNb0i2oC36v9b3eVaAac0z+XW2gZZPs8uve+EsOl43C2Ln0m1iAB/Uf1&#10;9pjAjSa9NSeHT7BG+BeHXveCpjjv6V9Q9Tknkm3H+t/r+7PHpoTg0+3rwNTQcf29e9troRAQjXZu&#10;Qw54J5A9pGjCgUOK8OrLQ0Bx/n697hEmLhWIV7Kykfj82HvYIGojq0yLpL0/Pr3vPGWEqabhCp9Q&#10;5Xgfn3dWZs9ItZBxw/n173HqqqZNckLN6RpDD8EmxI9sNLqAK0OetK7LQ0qa9e9xlnqJqZgZC2ks&#10;z6+dQ/odXH+w92Epj1kCob8+l4eZWdyxp5Ade9suTw+Cz+LqqbMYykrIdNgssSkoW4uhPI/1h7ZN&#10;pFcyrIyitOPp/n6dt91vre5V4Wx50OT+fXvZcM/0DXYqoGX2Dk5oGWPyigdiIzY6iiAfU/0Hsml2&#10;+e07rb4dVcfb6fPoXxcw2u6W3gbpGsgJpn4vTB697YcL2fu/a9V/Bt6YqdRGzBKnQwRgDa4a309q&#10;Ib6QSyCcaQKUpgt646Dm/e3O03ym82dwjkfCevexjxnZWIr0FqmNEOm76grxluFuPr9fYig3dKpp&#10;8hw8+HUYXvJm4WsuU1H7Mde9rGl3RC7WE6NwArhgVkUjg3H09qY7orFqmAYkmhHl0HrnlyaMVdP5&#10;de9vdJmgWVFcMhuLX5/xIHu3jrIp10IHn0V3O06UYstD172o6aaKUFiQvIIN7X9sm4/ApoPL7OiK&#10;e3kjIUCvXvfJ4g3rBDcfVQf+I9ppSTHoX4q/y6bR2XsYEde98fG6C6Dn62H5P+x9oiHVSPPz6foG&#10;JVs9e95owxILfX6WAv8A4+9B2UioHVHi0ii9e9ukTxqoJQcEE88/7H3cFWjwBWvSGSB9WM1x1733&#10;VOjAlDwLDRwTz9be2WA7vU9P2cE1DqX8+ve2tkP4AFufSPoP8fdCagDzHRqiUoWPXvfIAgeo8jm/&#10;4P59pTqKip8+HHrRB0619eve+LSW5LC3+H1vb8+7nNQv/FdPJEHJUfsHXvcSSYkjmwW9z/gR7o9Y&#10;6efSqO1VRwqeve4XlZy3JsPzz/T8e05nZRUnpR4SoukAA16974J5HuGY6bAi/wDh+B7b8QvqA/n1&#10;tv0/hFSePXveXWqIQ34/LH/H+h93TUaDiRw68imRhoHHr3torMmIbre7EELYi3A/Pvc1yfD7RRgR&#10;0cWm3sw1laZp172n5svKYzaU2ZipAJ/2AHtqWVpa+vp0fw7dEshJAJ+zr3uPHLLISQoAtfUx/I+v&#10;19tpAzEE9Gi2jgqAPLHXveQszBXJvb63Nh/rce3jEVoOI6VDb5R6Z6977V4gCz2AXn6cm/8Are3v&#10;CqS8mOlg25kGqQZ697kGuhUAB1XjkuwX8e7uYldVBpUV+XS2LbZXlj8Ja1HCnXvbTW7wxeMuZJkl&#10;YA3RXHNvxf2VXW42kIOk5GKD/P6dHttyffTvRk0qTnr3sOc128sKNHR2S+oD1AsL8CxHsO3u+K2p&#10;MAqMHy4+fQ62z2+VSfEyKcSMfPr3sCNydg5HIz+SSqkut1A1cj88ew0+4SyFGPkDw869SPs/K9ta&#10;KumMGg8uvew2rM3U1DM5clj/AKo82/oB7SvKzDV8+HQtt7BIo9AFBXy697ZJJ5ZDqZ25/rz+b+0x&#10;qTqGK9LxBGhLIMnr3uK3J4/Bve35974UA6uoIFOve+N/9v8A1va/+w96yDU9eIJ697xk/wBfyef9&#10;b+nupJPHrVCOve8bDV/UDi3HNvx718+vde98SPwPqeSP8Ppf37r3XveMrzz9f6f197qadbx173xP&#10;9Bx/T/D3rrXXvfDk/Q2I45/P9ffuvde98bEX5/H0/wBfix9+oeJ69173wIGn+n+P+8+7AGvXqHy6&#10;974EA3HItzf8f63/ABv3YGgz14Gg7s9e99n6fi/+w/2PvbU6qTnJ6976NuLi9/z/AL2Le6Cp4dbA&#10;ocde9+JFgB9P6f8AE3977utkMMtgde94/wA/Uc/j/D/A+9HUevAA5Geve/WubfW9/wDW49+GDnr1&#10;dJr1731ZbD8fX/Y/192DEClOvFqClOPXvfQ+nAFr/wBfrY+7VHnjrWKkVoOve+m9IBBH4Nh+B9Pe&#10;gT5Z60DgA9e9+uOf6n/iffjqp1bu0nTw6979cm3Fh+P9h+ffiOqMOve+JYE/QD/H/ip974jqwA+J&#10;eve+Ba3P9Prz9f8AC3vZ4daqANXXvfRb+pFvx/xPvdR1Wprjr3v1yDcDj8/U+6sAerDTpoePXvfi&#10;ebW+pv8A7b829+BxTrwwOve+Fxf/AFr8H/iPeiSDjq5cg9vp173xLH+vF/8AW49+Ugivn1QY4de9&#10;9ajwATYnn6fj3vC1J6tVeJ6975Fvr/qbf6w90Y/hHVWOaKOve8ev/YW+n/FOfftOQw60KAAnP+Tr&#10;3vrXx9f624H++v73xqvr1TzOK9e98df5PP8Ar/j/AGHvZr5jrYqDXr3vosfz9Px9PeqkUofy6tqI&#10;6976LX/xH+vz/sfdAxJxjrQyM9e9+1Ej/Ae3dQ63qA6974Fvx+D/ALx7oSNY60CCwJ4V6979c2+t&#10;yOP6Hn/D3Rs1Pl1YsKnr3vxIH5tbmx92FK468JABUde98QwsR/vPvyqBknpskEde99Fv6f63+w96&#10;zXOR01w6978rCxubce/cTjrZJNK9e98S3A4/4r798R1EdbAPHr3vrVwbD/ebH3cEA14db4A9e99a&#10;if8AH6fX/jXvVXU0NOtVpw6976JPBBH+PP8At+Peia59ethjXPXvfif6sP8ADn8e/MDxHVSc1697&#10;wlr/AFHJH49+DKpDLWvXq4p1731qIHJv/tvdV7uPWqV6974hubDj88/n3ckgZ69w6974X+oH+8+9&#10;gg563173yLfSx+n09+BxTrVcZ697x6yOf8OeP94PvzEg069nr3v2rn+g/wATb3UEtjrYr1733f8A&#10;ob/192app59ar1737Ve//FfdTU8etgkde99a73F+Pxx+f6+3eAFM9bqfPr3v2s2HI/2w9t6dRrTq&#10;hFePXvfixAsf9h9OB7tSgqMdb6976B+ov79X069nr3vq/wDseb2/p78CeNade6978WuD/wAR713f&#10;b17r3vwbn+nuwUjI69Tr3vxP5vz/AENvejg9e6978SRz9L/19+AqT14ceve/XPPu2kEdep1737Ub&#10;e9Korxr1sY69761Wtbj8e9igYmvHrdPPr3v2oj8/X/ez7sada6977vcAfkfn3qgBqPPr3XvfRb8/&#10;7A/8j96oAKde6976JFr34H4/pz79qzTr3XvftX4/4kH3XINetefXvfHVwCD9ObDn/b+9hCQSTTrf&#10;Xvfdx9R+fwPe9NMjr3XvfEsOPzf+v+HvQHbnrXl1731qP9eef+Ne/fDw4der1731qNh9Bz/h/X8j&#10;3cU63173xJJ+v++t78APLr3XvfRJNr/j6e99e6975XP9fbdFDcOvV6976Y/4392H2der173xv+f9&#10;9/T3avXuve+wfof999Pejw69x6976Jv/ALH3UUp14U6974k/7H+nvQ1HgevHPXvfd7C5/wBt9D/g&#10;Le3BTj17r3von+nP+t+PdCf4uvde98bm/wBfz/yMe904kcOtg4JHXvfjz+Ob3/rx9Px72DjrWOve&#10;+H+v7317r3vsfn8X96qOrAih6979/UX/AMPp+PeqVz1WteHXvfX9P8Pr715Z9etCpFeve+xYj8e9&#10;gcc9bAY5r1733/U3At79w7PXrYApQ9e98Lm/PP5v+OPfskU61SmOve/XNx+R/vv6+9EDrXHh1732&#10;bD83P+9+9iterDr3vjewsRbn6/8AFffvOo60tCtOve/a7/X6D8+9lQRTq1KcOve+VwTxY/15964U&#10;6qSAOve+NxxyOPxf375jr2B173x1E8D6fj3Y/PPVhkk9e98l5IuLAfk/n3XHDrVAKE9e98r8WuB/&#10;Sx+v+PvWAa8etsBTJ6976vxx/t/6+9efXs8R1734n6ccgf7f/X92pXh1ulQD6de9+ufqbn/D+nuh&#10;A04x1Q+tOve+/wAD/W9+Ga9W7fLr3voG9uPdqBcDrxqCAeve+x/tvdSQeHVQfKnXvfIW/PH+vce6&#10;UYY6sMdp6974n+ntxRpNet1NcHr3v3+tyf8AePeyAeqsacOve/X/AK/T/ePp702c+fW9R/Pr3vvV&#10;/T/ff4e/AYFevAk01de9+uSLD8G/PH+w90K0z1rOR1733f8A33+PvyA168BQkde98bk/UWF7X9u5&#10;I+zrZ4Dr3vsDj/if8PdScdaBoPn1736/4/2/4496FePXhXJ4de99W54vz/T3fh1sChr1732Da35/&#10;2P596oT8uvNQig6976/33/E+91J4nrfHPXvfTE+n8D8/8b97FR1oEg1rXr3vsW+n/E+9stFqOPXh&#10;Q8eve/C/5/3r3UkE9e4HPXvfvx9f9h73x6rTzHXvfIfW5I9+01BHW8aade992P1HH+J+hP49+JFe&#10;tmleve/C55Nzz9Lce/V61mnXveQf61v999Pfvl1rzz173y/2H5Fj+Pe+tnjjr3vKB+Dzb6f7Ec+/&#10;dePy6975AfgD/YD37rXXvfNR9QfyPp+frx7917r3vKB9B/sPfuvde95Bz+RqH5HPHv3Xuve+QubH&#10;6fW4/wBjx7917r3vs/T+n+Pv3Xuve+gQfpf+p/3r37r3XvfL/ff7z7917r3v3v3Xuve+j9P6/wC9&#10;+/V/D149e99D+vIHP19+NAcdeA697791Jxjr3Xvfh9OPp+fdASBnr3Xvfv8AYe7jrYHp173y5Nv6&#10;Af8AG/bea9bpTj59e99/6/0/3j24KCpr15h5DHXvfuQfr+LX+v8Asfe6nyr1Vqnh173zB/x+v1ue&#10;CLe6BCaHzHVCh0g1yOve+QuOfwDe3+9n3cLqrqFfy6rTBHXvfIW/BA/PJ9u0GoYzTrYFDnr3vnx9&#10;f6D8Di/+v72RUUPVh173zH1H5J5P+v78Kkd3WjT8uve+drf4WP0t78D5DquQKceve+7XvcE/63+H&#10;urafXpuQrTSD+XXveQDgXFwfqL24/wAfekY+Rp00pJqi9e98782A+nt41U4z1VkVDRs9e98z9RYf&#10;gC/1/HPvS5p0xTr3vv8AHB/43f8Aw93K+Y6uVHr173yPPH1P491HVMjPXvfO9v8AW/P9Pfvt6sV+&#10;XXvfYA4uRb8D8/7x72cdaI8x173zt/UgD8Afn/D3pCRxz15ajuIqeve8ii34H9b3/H9fbmoMNY6b&#10;dgeGOve+QvyQRY/QH35SR8XVe4Cjde95eBb/AB9u/Z1sevXveYX5Fv6f6w/rb221PM9NvUUNade9&#10;+N/St+PyRx/rf6/uwMeSBkdJ2Kgkjieve+IC25+p4/PtSKMakYp1t6kazx6976/BA5/p7uEoNSnH&#10;TBGnPDr3vgb2Nvr/AL78e9MfPplqVr1737mwubcf4f7H3ZRU1HVeve4sn5H+83PN/wCnt8dop1rP&#10;Dr3tumOlTYm97cc+3Ylqc4p04gJ48Ove22Rjbn8H6/4H2rHoOlCjNOve2+Ykg/4H35sAEdLI6Y69&#10;7bZR9efaCcnUTx6XJUGg697htf8A3n2US16Ude94vaJuPW+ve/e9de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de6977X6+3IzRq9e697eaBrN/Q3H+9+xrtEhMdDw6SXK1WnHr3sw3W2SaGqpVuNKyADm1r/AFY3&#10;9jXZ3WO6Ktwpx6h3nGxWSGRjxI8/9Xp173ad1xkhV4elkYMxESpa/BNwAfz9Pc3bFKEijdOJGa8O&#10;sIucLNrfciVAAOfy697HSgl4UEleBax+rAfn/D2MbO5iKkSiueo2lA7vOpPXvajDqKdyLkGxbjlS&#10;GBF/969m3eDp8j5+nRDofx9B/L/V9nXvf//Q1dSAbAEEi3+sf8ePeXLsGlOnhTj1z2BI8qdb/HvG&#10;xK6hb/AjkA+2UYagWPDq4APz6978hf6mwH05/wCN+1SKGQmvn1pwpx173IR2BFxYf19voxVzqHEd&#10;NMi0697kFlI1Dkjkr9L/AOtf26zKUULnpnSQaHr3vFNINOkcHjg2B/x+vtFIAwOrAB6cjTuz173F&#10;UWFyTfm34H+v7oWzpTIHSg5x5de9+AOrUPyf98D7pTUwI60aU697lB3T+vH0HIB/Nvbz6UjJ4V6Z&#10;KKT173i+4ZiAeNRseb8fnj2yWVZK5JI6sYAueve83iLX44HP0/23097VK6WY8em/EoKde94pkBUc&#10;EtYD/efzb3YIoBPE19erxuQ2OHXvcJywItxcgcC/+H49sstZCFHl0rShrXr3vMikXYrqI/r+OPek&#10;TuUmoA6adhwr173kZgxHqAIH6R/xPtxipNAMfPqqrQV697xSQ6lv6uDf+ouOfx7qqFW10qOrrIAa&#10;de94vCx1FtVwAQAPd6Cgbhq6c8VQAF6974BLn1XFh9fpc/4/8b90Y9rCvn59bLUHaa1697yxr9AL&#10;G9vp/j+PbOgs1M8OmnPXvcjRYEW5tyLMOfd/DEWkg9N6q0p1732E/NjcC/H+8+99rVJIHVWYcOve&#10;+7XN1BHHNv6359sMwd6cft63UAZ697nxQkgkE2/Nrcn/AA9qI0NBwFekjyZz1732VFwtuR9foT/s&#10;Pe3TBC4HWgaZ6976liDgHiwt9DYcf1928JGWinPVkcrw6974xgJe97/48c/63uiqEADGvXmYnr3v&#10;uU2Cgf77/YH34s5B0jh1pRmvXvfKMgr9Pz+SLe9hjwPWnFD173nUqCTzf/eP9v73CrMSJKAD9vTV&#10;CR173KUqePwRYX9uEaDVemWLDI697iSMATbT9bf1/wB79suwV9J9OlCA0z173mg/tG4BsPr9f949&#10;1BVkDMPs6ZlBxTr3vuRfXcWNr3uPx7TSBpAdGadbXA697iSyW4JPN/8Afc+21Za6Tg/n0/EpOeve&#10;8cEZk5f0/wBB+T/j7WWka6QWNT/s9KXMaYGade982hAbkfW/0sR/t/fpW8MsRxrjpsSNpweve8Ji&#10;GoWUmx+lrc+0zEk1Ynh5npQG7dRIr173mUGPSykA3tY2B/qbfn3oEYI8jXphj4mDU9e9yZZRLpVt&#10;ZsCSQAeR/X+nvbyaiHGOqohj7lAH29e94godvUQWH0HANrfX3snu4EY6VqHHwjJ/1efXvftegOoB&#10;s11Bvcf42/w/1/e+x0Xyz09p8VVY8Qc9e9u1IVSnDAXNrGxubX4v7e0EIxJ4cKdIZ4g0rB8Z697g&#10;Sq0k301Nz6QLW/Fz7TFGd60yR0bweHFGB1736GF3l024VTpsLf7C/vaalIpgV6ddlC1GK+vXvbtD&#10;RsRzdePqP8Ppb2/Ijg6viHl0kM4MorwHXvc9aHUDZSfSPqOCPp7TGOVmo+B034766+Xl1724QUbg&#10;qiqbH03P+tawI91oYyFTI6pN4dFkbNT9tOve3uixJllBtbSbnixv/T3eIMXbJ49MTTt4bRg4/b17&#10;2q1xEaQFdILj6en6H8D2t8F4SHBzTz6TWkk6TjwzUkHj1733Di72Om5P0H9eeef8PaAMSAGFTXoR&#10;HSqKsi6j173J/hzIytoIAH0YXJ/2A90LMrEqNPVQniEg4/Lr3vPDEY3uQbA/S39f6e2GkfxAD6ce&#10;lAgAFAMU4+fXveRpGLM1v0EWH+H59stKpAHz68LXsBArnFfXr3vFUTEqp+lyQwWwI/1PB91luPDX&#10;tWp9fTpRHbspqFz69e9w761sbqo4NxyT/j7bE7Ma8SelCxlWxnr3uZEwQWYWAC/U8f4f74+7K9Mj&#10;PV9AJBA6977DWs1xyxuR+Bfj6e/GTuNBg9OKqqST+zr3uYsqlNR5Y3tb8AcXsPbhMZIVviI62JNX&#10;AUp173GMivIwJB1Nzzaw+t/dUlqe7/J1oMzPV/PA697b5qq0oANwjaRc/j+vPu7SAnA61MQAVJ69&#10;7h1UxMoVWAJAL/kEfgce25GLSAH06ZR3LCuABx697wG5RTyAhsPxfn20yoVBHr05qTSGTj/Lr3uM&#10;w1Br8H+jfXk39pZqoSWHHpssxYlmwfLr3vJ5lQBdNgq3vf0/4gD3UOEAYZNOqBKPUZ+XXvceN1kW&#10;QOF0HU5I/AH0I96jWI9xx0ohSuSOJp1721LVBYmINlkcjn6gfTn3sMkYdFJz0+0cgd0XHl9v59e9&#10;t9RUBASp0pGpNrcO5+hI/wAPbdRCQONelENoVIqKMRx/zde941ywijiYuRrGlSo51H6C/upvFKAl&#10;a5p6dXWELQxKePXvaSzhoctIIqyjhqFiEmmR0Vn/AMdLEe0UrLJMzFKenr889GMVzdB/jpWmPXr3&#10;sO8rtHbH2Uk8cIoZXnVVSOys7D6u1v6e2pSoYVNTT9n29LmnuGkUaS2PT+XXvaQ8GQwbstPXCog4&#10;sha/H1tcf8R7pHflI9IHA+vW5tjG4pXwiG/Z1731/pBraZmo3p2gZls1VqZlVb86APp72+8AFwTj&#10;5Cp/zDpC/IU2hmZNR9OP7evexPxfZ2HWKGJq8AqqoxnDKxcLywP9Pe13SFtJJ00H+qvl0BNz9ut2&#10;EhkSHtI/Dw/4vr3sQ8T2DhJvUK+An8LrW5sP6H28u5wimmSpJp/qPQJvuR92CU8Eg1697WEO5MXk&#10;VAiqo1Zl4BYDWb/VfaozoWOpgWHGh4dB9uW9zspSZFwOPXveb+IQKDaRGW9i62YBvpYke6amc1Br&#10;1r93TFq0I6977ORp19RlBJstha30/p7oJEaMPUUrSlc16vFtraMr59e980rqVlZzItr+nn6kf197&#10;d0djpPDj69PSWkjDQgOOve8n8QgAJR1a4uR/xv2neQA5GP2HpMNvnZhUHr3ttkyiyk6TpUH6XH+t&#10;f/H2wblcKMV+eejCDb3jX4eJ697gPkYwdTSqqiwAvz/tv9793+oCM61BFMUz0sWxZSwVSaDy697x&#10;yZGnAN5EIHJYm17fTj2iM7g6jgdOLtl3QOob7Kde9wKnPY6BAWqol+pIEi/2fx/sPbbTRMlCwUV4&#10;9L7Xl7c5iX8I/mOve0nk+xcLQKQKuNmYlVVDdv03Jt7Ze/tIQwILUHEcOPQp2/273W+qTCy6aE+n&#10;XvaSn7JWpl0wtZF+hduW4/AH+9e0n75BoYwKDoWQ+293Eq1TI9B/h6974RbpopH11FSWJuTqPCn6&#10;2HvSbkjVLjJPkf8AP0uPI1+KDRpHGg/w9e95Jd34qFfTpcn6AEaeObk+3julujvpyQOl0HJVwkjE&#10;ofLjxHXvbNP2HSqSiL9D6dMg+v0sfe23tdKkL3U40PQhg5MkYLr4+vXvbfJ2MiqzAx2t9NYPP0+g&#10;/Ptj9+MI6MRWvp5dLbfkOQ4avH08uve03W9jz8hJ+PyFuv8ArC/tHNvkhZvCx8/XoS23IsdTUcM1&#10;NP8AL172lq7sCsl1MJmU/QEt+L8Dj2U3O8M7KJDqJB4eXQkh5WsomjDgFgKYHXvYf5HdFTO7kyOd&#10;V+Cxtz+fZNLfSOCFyK8PPo+tdpihUpEuK+fHr3tNT5Gola5Yrx+bcfj6+0hlZmqQDX1HR3FBGlQB&#10;g+R697bGkZj6iWb/ABJ+v+N/eqnpZSlAox173h5P+9/4293x1vr3voi6i5/qQB/X/H3Q4Yr8uqkE&#10;OR5de94iLAngfX/Y39+pTPVuve+B+oP+AHP0vb3Qmuet9e94zY3B4t+f+Ke9dVfh1731bj+puLH6&#10;8W+nvY4Hprr3vjax/wAfp/vj7r1vr3vgwP45PP8AsPz9ffuvde94yeP8f9hz/sffuvde98CvH0/N&#10;+Prf37r3n173wbn/AB/BH9T/AK3u9SetVPkOve+Nrix4N/68cf097PAdWJNK8P8AV/Pr3viSP97/&#10;AB9R7rQ8eq5JqOHXvfAkgcW/1/68/j3t/LrZrqJYde99cm2q3+w/H+v72opnrwJUhlGeve+uSTew&#10;Fv8Aebe7E46sXJGc9e99G1voL/j/AIj3peFeqrw9D173x5F/xb8/X3pqfF15sip6974G9/p/rf8A&#10;Ivd14dWGnTQ/7PXvfZNh9f8AWIFj9OePemOcjqhydJ4de98b8/8AEn6WI91qxNAOvVPlw6976LD9&#10;P+8j6f7f3vzr1Whrr8h173w1cA3IIP8AX8f6597JNMZ6cdqdvl173xJLH+v+N/6/1t70KDJ6oCoy&#10;eve+Fzfi1v8AG97/AOt71Wp+XVSSxp5de99/7EH/AB/p+fexStevLQEg9e98fIfpfj/ePeiMU68V&#10;4Dr3vxNzcHkn8/T/AB9+4GnV6YoP8HXveMkr9Dc/1+v+397NCadaNT8Xl1730WPP5+vA+vPvVa4H&#10;VQeA8+ve/E/QD6hf95H490ZmNV8urkmlOve+N7/n/Yfj36tD1StDSvXvfV/6/jj8/T3ur4p1okkY&#10;6976JtYfUfW/vRPE9bXHHr3vGX+ht9Dze/09+D5NevPw6978XP8At+fej5EdUPEE9e993A/4n+h/&#10;2HtuvHrQJ69761XPJt+Lf8j93rSnn14Ma8Ove/Fv6C5/H++HvZoSKY63xIPXvfAsfrf8c/191yMe&#10;XWm446974lj/AK/4uf6e94rj06r1733qFrfn8D3upIocde8qde98bm/+Fv8AfD3snt611736/wDi&#10;P9Y8e9rQcMde8+ve+tVvof8Ab8/71784oASerV69746rn+g/3v3ShzTqv29e98b2/tf72PblBTJz&#10;17y69761W/P+3/p7rqwOvde98NXAv9bf7b+ntwOc+XXuve+JI+vPIPB+vuprTr3Dr3vhq4PHJP8A&#10;tuffo1FKnr3XvfRJJH9P949+YgqT6de69761H6/8V97AA63Tr3von/H/AHrn34EenWhTr3vwP+29&#10;7fh1s569746ueOf+Dc/7b3UZPp1rz6977vz9bfX3bgBTrx49e9+BP9bX/wBf3bUBnj1416976JP1&#10;P/Ej/e/dBjI69XHXvfYI/Nv8PdqGtevde9+vbn+o49+Ix1vr3vrUTx/vPuoFDXrX2de9+vb6f7H8&#10;/wC8+9ZAyMdeqeHXvfr3sP6e7AZ9OvDj1733z7sc4HW+ve/XH+8/7z/T3sioz17r3v1+Sfx+Lm/u&#10;tNIr14CnXvfr/wDG/dq0wOvde99A82v/AKw5/wB796X169173x1Dm/4P497K569173yBH+uLfkXs&#10;fdDWtP8AP1o9e99XNr29++w9bz17319eCfz72Kg568OPXvfuP6Ei/wBPfqHV17r3vxIA/wB45v72&#10;Mnr3XvfEHj8cfj+tz+fd+vde99g2+o/x/wBgeL291pQ1PXvPr3vjf+g4+v8Are9EGtfXrx6976vz&#10;f3YjFOvU8uve+jf8fX34cKde69779769173wYkG/4H1/1z7917r3vwbi/Fz9AP8AX9+691733cfi&#10;x91Jp17r3vqxvb8W/p+fr782R17r3von8fn/AHgf4+9CtM9e6979a/1vf/Dj/D34kD8+vY69761E&#10;fi3+v9fdqDy69173x5vc+/Ch4de6978Db/D34ivDr32de9+J/Pv2Mjr3XvfL8fT/AH3+x9+wD17C&#10;ivn173xP0Jt/sfdagdaB9eve+Avx/sf95978+tD5de98uR/r/wCPveOrV69743v+bc/T+vvx63xG&#10;D1733c8391p5nHXqkV6974ajexA928q9V8uve/X/ACeP9496PXjx6975f4W4Ivf/AIp79inV6ADO&#10;Ove+iBz/AKx+v1v9fdutAgig6976H9PqP8fdT1Wp4jr3voG5t/txbj349bIHr1732Tb6Wv8A4+7Y&#10;6qoNeve+Jvwfp+Dbj/b+9Y6tX16975C30H0/rYX/AMPejwqet1p173y1KB+Tb3oAk9exivXvfD68&#10;/m9gP8PdhSnXvs6975A8AW5F+P8AjXupFT16p8h1734fg3I/1/p/sPfjg5x1s4pXr3vsfXkn3psj&#10;qtSMde99n6/Qcfn/AHr3Va+XWqU49e99X/p/r+3RQDrxJPXvfd/9f/X/AD7apTPWxUde99X+pvx7&#10;2OOOveeM9e9+1D/fA+7/AG9WwTQde9+HHJP14/p71mlR1rFOve++Lnni3++49+U5q3XhTieve+/9&#10;t/xHvxNaU62T5de99X/wuP6+6nhXr34c9e99i1/z/vHuwr1Uaq9e993t+OPeiM9boSc9e98dVza3&#10;/FLe/UoOvA0GOve+7j82/p/h78Grjrdanr3vv+ljb/W/4n3b0r145oK9e98CSD9CR9R79xHVRQ4P&#10;Xvfhf/ff8b9+ODkdWJocde992455H4/2PuwOBXqvmC3XvfgOP6cf7H/b+6k4x1cfPh173y+n0v8A&#10;77/H3Shb5dVIJPXvfX+v/r8e7geR62M46977H0/H+AP1926qT5de98jewP8AW/utBq63SmR173yH&#10;4/3n3o8R1sknPXveQLx/j+B+T7vjqvXvfID+nI/IP4NiBf37r3XveQfj6D/eB7917r3vMo+lgLWv&#10;cfW/9Pfuvde987fm3+x9+691732PofweP9755/Hv3Xuve8gH+wH9Px/t/fuvde9+IHC345Nvz/X3&#10;7r3XvfduLcm/9fejw691732B9BcC/wDvuPe/9DI869e69779+691731ex/wt9f8Ae/fuvde98SeS&#10;V5uLc8/63utM1PW/Lr3vq91FyTc/7C/v1TXr3l173yH14+n0916159e9934/439D7q2Tjq2k9e9+&#10;92IBzXPXsjHXvfL82vcH6/7173Qnjx62P6XHr3vux/AuAffjgivWi1BU8eve+wP8P8D+bD+vuxwc&#10;HqpqF+fXvfO3NwOPdC7YB6rU4r173y5+v0B+oH9P8PbyFtOleqk+nXvfOwvb6k/i1h/sfdQCDrz1&#10;oEkavTr3vlYgW4+n+293QhhU9W1Vy3XvfMfi1rn3vDr3DprLKdWB173zAFr/AOPIIP8AvHvwpWh9&#10;OtA92c46975D8jkf4e9AKcgdVAYk1p8uve+agkEn/YXH9fwPfgAxwKU6YBo2eve+YGm/HBt9QP8A&#10;ez7e1V4dXkIYjTnr3vnwLG5PH9R/Tn3qpGema5z173zUAWA/P+t/sOfevEJND1UnHXvfgLXH9P8A&#10;ffX3viOtmp49e996QLct+bj8f4e9168WJ697ykHi1vpaw5/w/HvdRmor1oMuRTHXvfPSBx+bgD3s&#10;0BoD14SMp8qde98wv9fTx/UHj/A+/Ak06pk8eve+dv6iwH5+n+9+7FPTPWqACvn173kVfr+foBcg&#10;kfng+7fDjq7YFCeve8gB5+p/4kX4t7oxoO7plmCD9Tr3vlpU6f68gD/H8Ee/R6iGINOkoPxEft69&#10;74Wt+B+B/sf6+1KnGDXr1COGeve+P9ePzf8A249qEAKdxp02xxVuve/MPpxa4Fz70aZoOkzV4r17&#10;3jcc8DleT/sPqL+7gAUqOtCvn173FlJ/w/Nvr+fdwoPXvs697bZT+PySf8fp+PaqEUNeno68eve2&#10;+TTc8E8/0/4j2oofI9PgEnHXvbfOSTwLX4+nts4+fSyMUXPXvbVKRb68n8f8i9lkzEMyjh0YR9e9&#10;xm9oJOHTp697xe0B49b69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3vse7p8XXuve59JJodb3+v9&#10;PYi2yahCHzP5dMTisfz697FzZlYYquFdQBDCx5FwT9PY7s3CXGphgj/B1H3M9vrgYsPLr3uz3pbL&#10;ifGJCWuY2QekgagQL/7b3L/LsrlFdvhp2/8AFdYS+4tiY9x1kGhBpXr3s1eMYMvq/VYMBq5Kjj3I&#10;9sbcRBlqSSMHqE7hFViBUD7Ove1YrAQuunggEp/iOfYg1DTp8qdEzD/GFP29e9//0dXFSTYrb083&#10;It+P6e8tZaglVFeufJFG7vPrf49+sW9TC9zfjjj/AFvdQANIoB16unhjr3vKY7gfgW/J55+ntyIV&#10;JJ8j1QONXXvfaghApJ/P59mDDUS3VdQLauve8evSdI5+oPP9f6D2lMxVqr1fTqXV173yCarH1E/j&#10;/W90UlxRzUE9VZtPDHXvfbJYXPFvoP8AW92Mb68DB62rasDr3vuEhmseBf6/8T7dEaovDh1qQUFT&#10;173P8fBUj63sSB9Px7oQxXPDpLqAIp1723iJVe7D82sPp/h7Z7g+kmuOlXiFloOve52ptNxwPzfj&#10;2+iJpHmR0lI7qnj173gdyDa31H9D9f6+6OqnIwfn06q+vXvcMx25P1P0tf8A1/ejGlanj69KA9fh&#10;4de98vJpUggA24v+R/sfegNJABr1Xw9Rr173GDEyobEkD8fT/b+2z+IHhXpRoAjPXvb1AEZNV+QS&#10;bcf7f2viVCDq4U6LZSweg69788aEs/8Ahf68cfj2yyUAPXldgAo697b5NJYcf48H+h/p7LnBDGta&#10;E9K0JC9e95lI4FgObj+v+x9qY2GQOFOmjUtXr3vlYsRx9Of9a3PtkmtAePWqgZ697ykadP8AiP8A&#10;iPz7YcVBFOm66qnr3vlFF5H/ANsL/j6+3IoXLdvp1WSQqvXvbo0QjQ3PA54/P9b+1XhnSlTkdIhI&#10;Hbr3uOLMePTbi5Frj+o93KSMCuKdPElRU9e98lQMtvryeb/8T7ewBSlPLqpYg1697jyqVY3vyePp&#10;/t7+0rLpI156eRgRjr3v0q6QpH5HINh/t/fijZrivn15DqOfLr3uPC5uwt/t/p/sPfvCC5B6dkUU&#10;HDr3vLI7fW9iOP6EX+h9t6k1Z6oi9e9+jlY8A/QW+l/979tG6qTQA0+dOvFB59e981DEeq1yfx+P&#10;dHBc+I5p5dVJA4de99k6FNiAbHj8i3tvUSAoOBw68O/r3vuGS5F+dX9fx/r+9oyhWB49edDkde94&#10;3haUj6WBv/sL88+7eH3Gvp07Gwj/AD697nUsQYlVUhuPz+P9j7cRwiqBwB/PpLPJpoWNR173PkoC&#10;Bqbm/N1vYEm9ifbk8ZdTKfh/n0n+rBNF697wrTgXsLG17n8n/X9p0jVpPCJxSv59P+IzZ4de94pK&#10;XUfpYDj62+p590eJ0Ar0ojnoQBx6977SnstlvwCCSByT+PfkQkl/Tp4sGYl+ve+ENMRrLC4ANj/i&#10;frwPbj63OfTpVLIFI0mpp173IGOvGpIckAORxxxb6+6FFUD5Hz6aF3Q6fX59e95YYH1eONTyb2+o&#10;02+nuwkNWXyPV5QtNbkZ697dafHHXqKX4IJsbi/1t7uokqTilOk8lwVNHx5jr3tyixCo5IUk2uD+&#10;CSPz/X25AoKLXAr0219JMFVh2g+vXvc8UbeiwHAtYD/YfQe3nIJITz/YOnVNSxpg5+XXvcxaMt6N&#10;N9X4I5Fv6D2zJ4jMKmpp066gkFD5de9qKkxcYCll/sqBf8f61vp7YQUFR3V6ZLyKBpznr3tQUlEE&#10;ay2JJF7/APEe1UJFHXz69Re5pB+Q697c2gLMdK8gWJ/B97eZg4Eg1UFAelccJiHd9ox173MpqNQw&#10;L3JC6rmwHI91Cs1KkUHSgo9Fp5mnXvc+SjQhXAB9P0Jv/re2Z1R8KKgcT6dGEQdDRuA697jSY1Sr&#10;sAQTpJte1z9R7QvCaEg1HSnTkHiOve2aai9VkVrkj/W+lyPaPw9JpxPSiLujCnr3tvkpJCAtiRc3&#10;uLcj6i49tOudJHT0RETGprX9vXvcQwMkhW11/Ub308e2cq+nyp049SwdR173gZmCyOQSdY+t7AA+&#10;2/GYUHAdNcMde95lkVzY8aluqn6E2+nu6Mup8/Z1WtST173wWRlja/DD0kXtxfgAe1IcMACM049e&#10;qykKBjr3vG8gZ3sygBR6gRfUeDx7T1ckYxXq2lZI+wZB697hOFX6+oAAlieb/n24xI1enTLwamoM&#10;nz697gmYGQldN7+on62H4t7Z8QLhcnpatoqp3Vz173wmrkjVVa12JAH9ePxb+nts3NFzw6pHGGXW&#10;VxWlB1721mtvUyRg/tlLqCbkn/W/4n22Jqhipr9vSxbcU7R/Lr3vi1ZGKdnZlFnCnUwBsfra/umu&#10;IkMuMZ6eS1SSUHg1PTr3tsrs9QUsek1CISLN61/JuOPbDXcBNEI+3pRDtkrtqCtT1p172kK3d2Ki&#10;8YWbUoe7eocc/kD2nm3GGFiHIqPz/ZTpeux3Z7lB/Mde9pvK9gY14ZxCGuAUQs6/rHGogHkH2lbd&#10;4nlBTuNPy4dHdpy5eOVNagjyrUfbjj172HuQ7CvFCgNhGx16SL3+ur/instbe2ljCKApB+0dHkHK&#10;zSJpU+fHr3tlqOwKh9DJOVKDT9R9Cb3PtJNu0kQbUwNejKHlKFCdahieve0xX7ynmFjKSdV+WuOf&#10;8PZa+7u1KE8Oju35dt4woUeXl172n5tyyyH/ADrljfgsfoB9B7QtuUmntY8fXoxj2aFVrp8/Pr3t&#10;vm3AzLZraip5JDc/4k+6SbgWrrNT0ZLtiLhjUde9tUmUEisCBz+m1r3/AD/tvaU3jEgDh616Vx2E&#10;XAioHkade94Fyk0bq8UzowIsUcrz9PoPejezqKajT0r0zJsu3yKY2jBHp1725Q7vzVPrEddU/Wyk&#10;St6eOCPdot1uIyQKAnieipuS9hepaFc8TQV697d6DsbcdCoEdfMbNqF2JN/6sT/xPtX+/rwEKr4p&#10;norn9tuXppA4iHD0Feve3qPtvcq31VbSHgEn6m3PB/r782+zigav2jpFL7WcttjRp/Lr3vk/be43&#10;ItUuBcEqT6f9j72N9nBbSxH59W/1qOXtLFF4de9yR3BuQW/yjgAhR+f6WPvR3ydiNbH8uH59Nr7S&#10;cueakE+nA/b173iPbO45Ln7oqvAso4FvwfdBvTlQPOp68ntZsKLhKkH+XXvcd+zs6xJNU2rnm/Fv&#10;8Afp7027SkmRRnyNa9K09suXSTI8Iqf5de9tdR2DnKi4NXNpJuV1sBf+oA9ov3ncSPqkOfU9Gln7&#10;e7NCQzQrjzp172zzboyc4u1RKzWaxaQkgH8+2mvJQvhr2g+mejmDlXa4RojhCj7Ove2w5WplZXkd&#10;zpOrhi3JHJN/bP1UukhjUD/V+XRx+64IRpjQfkKde95xmZ4r6Hb/AF1P+9D3Vbw4x00m3x+aj/J1&#10;73mG4qkfR2sPxfkn3s3hXKnz8utDaYB3AAH1697xtn6k2/cP+szfn68+9NesxOT06u2wMpBWhA40&#10;z173Aky07t9Cb/UX+n+290FzJIQCTjp5dvhooI8vTr3vGcjKxP4vxz/vY90M0ijB8+nEswgouOve&#10;4ctbUMP1C1/9v/r+22dy+qvT/wBJGp1A5/l173CkZmsSb/7f3rUfU56c00IIHXveI3P1+p/4g+60&#10;0nHV6CPI4de98Lm3P+I+nuwzx6sc/Lr3vEw44Bv9P9596NRnrag+fXvfC5/J/FvegadX6976vcf7&#10;ce3uq9e9425IuDYX4/qOPp7abj1vy6976+tuPz9P6c8e6fPqjHPXvfE8fU2/w45/2/v3VOve+tQu&#10;Pz+eLXt/T3sda697x25Nv6k/8bPt3FM9e697xm5B/ryPbPW+ve8VuCTx/QHi/v3Xuve+j9SP9f8A&#10;3w92Hr17HE9e94wL3Nrn6/7Y8e7MCcDrb5OkcOve+JueSB+fp/h+fbfy6rwweve+PuwxnrfXvfCw&#10;Fv8AD/iD73qLVr14ljk9e99HkXHH9D9f9697VfXrSgVqeve8fNx/Xn/jZ97I8h17BBUde9+5P+9f&#10;4/7z78eNT1uQ1bHXvfG+kEckHj/G/vZoT14ZAHXvfEm45ta3+xv/AFHulOPVcDr3vGzD8C3+v73k&#10;mvXq5/1f6q9e98Cb3ufoR9P6e9Fsg9bJBYBak9e98dQ5vf8Ap9fezlT1o8dJ6974s/8AT6f4kX96&#10;AoSa160Sa469746wL34PF/6m/wDX3uuqmKdeqW7a9e9+1c3/AAfz+R/h7ozEeXWiPXPXvfDUAbD6&#10;f1v/AIe6ai2SKdeGD1730W/I/wCNm/Ht0HA6spr+fXvfQcj6/wBP9f8A2/uvBT9vWu5TUde9+Dj+&#10;vA/4r/j7saE1PXi2ruPXvfWoc3/J+v8Ah7rioC9aBLU697xa/wCnP+J/offjTSaZPW2rQ16979q/&#10;rb/C/upNR1RTTj173xLX+n4/23vw4deJ4Hr3vjr/AK/T3vgKDrZAPXvfRP1FwR9P8PdAKcevUBXr&#10;3vjq/AIsRb/efx78cMCeq6aEde99arHg/Uck8e76sEDz60Tnr3vsNf68Ec/0/wB791rTA6p1733q&#10;P9QR/wAQPehx6cTPXvfEsb8Hi1x7vQU68xocde9+DH6D/Y8j/Y+6tnj1Qknj1733f9X9B/T6396r&#10;wr1rr3vGfr9dQ/31/ewTSo691731qC2P+9/T3utOvde98bk8N+b/APG/fgSSAOvde98S2k8j/Hj+&#10;n+I97JOevV8uve+BP5P097NTgZ639vXvfWq/5Nv8T/T3vwzwr1rI6976vf8ABH+I97xSv+Hr3z69&#10;74lvp/X68fT3oCp69jr3vjr/ANa/4t7tRqY691734ueP9f37tAIHXuve+BP+88cf8V92Xj17PXvf&#10;YJtyCLfT/H3sgE9b6976uf8AH/Y/8R7q5AFOtV6978p4IN/8P9f/AB96YjiOPXjTr3v34txx/vH+&#10;PvYJ4+vXq9e9+BuP8fdmxn168cde99av94/PvxUHPW/LHXvftX0+hF/9j7tmlB1ode9+uQb/ANb/&#10;AF/xP497x1vr3vsngf1t+PdHWmetHj1731f6/wC8e66Scjr1Ove+ueT/AI2P+HtwcKHrfXvfIG1+&#10;fr9L/T34EDr3Xvfr/wBLXBvf8e9VAOfPr3Dr3vq9/wAm/wDh+n36oA695de993v+P6/6wb+t/fhQ&#10;cOvDr3vq5/23/FPfgoBr17r3vy3Fz/h+ffjpIoevde9+va/+PP8Ahf36gI69x6976ubcce60Vc9e&#10;4de9+BN7/wCv7vUUp17r3v17D/G97e9VFetde9+Jv9bf6/8Ar+9gU63173xJt/j/AL78e99e6977&#10;vf37r3XvfG/Nv959+691734n/jf9R/T3U5HXuve+JJ5sP9t78oAFevde9+H0H9SDb/XHvxXNevde&#10;9+5PH5b/AHsfX3sU4de6976sTa39n0/7Efn3vr3XvfuAfpyP9Ta3v3Xuve+ix+h/5H/S9vfuvde9&#10;+B/Nvpax/wCIPvXDr3XvfLUT9QLfi3PvTU8uPXsde98fpqH+++nvwqaE9epXr3v1rD3U5brXn173&#10;0SP9j/vHuwBHDh16nXvfH/H3uvHreD173yJ5H+A96pUZ611731f+vv3w4HW/l1730Tzx/vPvwrWv&#10;Wq0x1733e/8AT/ffX37TQ1HXqDr3vgRfnjj+h9761U9e996uOLX/ADf6+/fM9XDdvXvfv94v9f8A&#10;Wv78ADk9UPXvfAgACwJP9Pe+vDr3v1/wbj+luf8AYX96+fVuve/Cw+n1/wAf+J9+zWvWqkGvXvfQ&#10;+p/2I/w9+PW8EZ6977+n0I/4r/T37rRJPHr3v17fQkn+n49+Hr1sEde9+/I/p/h/X37rxBp173yX&#10;m9/qPr/re9HrYUUqOve+r/7D37Pl1VSQa9e9+5/P0/331968uveVeve+7/Wx/wBa/vZqePV6itR1&#10;73xJ+gv9Rx/j791o+vXvfLVq+v496p1XHXvfG4sb2uPx+fftPp1bhw6977v9Of8AkfvfDrRB6977&#10;uSObX4HutR1oUoeve+mItb+v+Nrf7f35RQ9WNOve+r/ng2P0/r7sDQ06qMcOve+7nj/W/P09+xTP&#10;W8Dr3vwBH0/239B70WHn1sVJ6975C54P0H4/r/re9DSDjqwUVr173xvY2seP6c+7ZPHh1UsaU697&#10;5D/X96zWvWjRjXr3vx/43/xHuy46sta1HXvfh9L83uR/sPfjkU68TQde9+Lf2f6f8T/U+6haHHVa&#10;VyOve/c3vcf04IP+297PaMdXPkeve+j/AK4va3PuqmvWzQio6977+tjz9P8AYe79UNfOnXvfdxx9&#10;P+N+/cKdWXNK56978bXta/8Aj79xz1rVTh69e9+HF7X59+pQ9bLZ6977tYi1/wDW9761gcOve+X5&#10;F+P9b/e/fvl1qprXr3vmAR+b8g+9dbBoa9e98wL3+lvr791XPXveRVH15/PH+8e99e6975hQL8Ef&#10;1/4j6+/de697zKPox+v+H0+lvfuvde98/fut9e99jn825H+t9Pfutde98vyQxte3Itbj/H37r3Xv&#10;fY+n4tb/AJCta3v3VvKnXvfuFBA/AFifrz/r+/de8qde99XuRc/g8j+v+Pv3Veve+Qbkjjj8/T37&#10;r3XvffHJPF+CPyBb3rq9B173wIA5BB4H5+h/rx731U0rjr3vri1ub/0/F/fuvde993FgAfp/UD6/&#10;4f4+/da6976FweTa/wBf+Iv791sGhr173k5te4/p/Ue9AU62c+XXvfv6WBP+t9PfsHPXqHr3vkpN&#10;jyP9j70QMevXqEkfLr3vnfnj/fH+ntsgn4uqnuBLde98h9DfkX/3j+l/e9Wk0TIPr1rUVND17339&#10;TwPwB/j/ALx7qPiFcdeZTp6975AHg8e1FaDqny6975C/+x/1jf3YUIwcdeIIx5de95LXF/rYc/19&#10;7GgLVfy63QDr3vIv1Fx/rf0/2/vxJoP59VkHbx69758gn/kf+x9+JYtRcdJ5RQhV6975f4/S/wDj&#10;7bBJAUdNhiFCrx697yAfn63/ANYj/Ee76CAaHPp14qaE+nHr3vmB/vH154J/x92DZ006az1732oH&#10;9bf71733VpTHW2+XDr3vu3N/yL/61/dutfI9e98hf6WB+n0P+8+/fMdbAXIz173yQC5/JNh/vHPv&#10;1emyTTr3vKoseD/sf8fdRUjPTdajhT7eve+Y/wBhzxc8/wC8+99ap173kuPr/rCw5tb6+3BXpxeH&#10;XvfPTcjg2tzxfn/W92qK9bxXuNOve8g+hF+Abe7EknrXB+Feve+fIXgG5tf/AFgfbZUYJx0nkCEg&#10;N5Hr3vonm4vwLf8AI/ahQD02xJJHAD+fXvfguoD68G/t5ELNQYx1RKH5de99MoCm9/r+P9uPdyOw&#10;DpphUUPXveP6WP1/1/6n8H3X16ZNAeve+Dkgfi309vgCnd1Q18uve4UhPIN+Pp/sfbmnt1dWA8z1&#10;723TMR6v6fQDn/b+1EQPA8OnowK5697bnN7nkN+eLD/be1S5w5x0qjGc9e9wJ/pc/X6i309tsVpR&#10;B0sjz2+XXvbXL/vf5/x9lFye4j0PSxBU09Ove4zfj2gkNMdO9e94/aI8et9e9+9669173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+6917373scevde9yYDZhz+fr7NrJiHznqjCqkde9iBtupEVVA2o+l1t/xTj2PrR3&#10;Zag+XQT3yBpIHDDy697sO6JzI8oiZhZlUWvbmwPAP59ypyncgMhfCqOHn6Y6xG9ytsLAygfDXr3s&#10;9WJlvGmkcJYg/Q2/x9yraxePGSjEMDX5dYy3cbPqWo1A1x172tVkvTOdJJCg344ubcN7OhJNoKH4&#10;uiAwsLgCh1Hy697/AP/S1d44v6kc/X/W+nvLl1IkLeRHXPR5K8B1v8e5PjUfQ/gcf0/p734SKqn4&#10;vs6aLluPXvfE/X/Ef1tb/X9qAildNaZ4efXhSnXvfdh9PqR/h/Xn28zLQ6cY8+vV8+ve4phZnbgD&#10;kc/154sPaNckB8/PpQJAAK5697cYoAEBINx9T9Px/j/X2vihUKSorXpFJKS1Ove41Qj3/wBpvf8A&#10;1/zb2yw7mT0HHp6Jl/Pr3tvEoSRzZuDdR+OPx7ZDkhVGSePSzw9SCnXvbolWCFBAYnm1/wDevdXk&#10;OkqvCvSFrc8a9e94XuWDcjnkD8c/Xn22QznxcCnz6uDQU6977aQDi99X0555/r7fUgoCgqfPryoS&#10;NXp1731pPA/qL8f6/vRoopStc+vW9RHXvfBxwCQb/wBBf8fn36hcGoHA9WQ5p173EYO7cjg25te1&#10;+PaeNSVAWten10qK9e99rT2YDV9fz9LX92KMPLrbS1HXvc+C6kCxsDzf62v9fbrSkNnAp59IpaHP&#10;XvcthqD2+h+g/r/r29+LMyDSKjplTmvn173DNNrYEhgRe1jxf/D2XSeJQoTQHy6UCchaDr3vKIQF&#10;F7m3IBB1Xvf26FfRkUBHVDLVuve+aIASQCCTwDf3dKqoB8uqs7U6975FbPYn8fT68e6lWJIPA9Ur&#10;io697kwKlgOB6rnm1/8AY+1MS6TVT5dMyknr3uTUtdTp4tewJF/bjdoHGp+XTMKgHPXvcVRp0FrE&#10;H6/8i96WRgCG/KnSk5wOve8kR0H62uP7X1uf8B7sG7dH59NyLqHr9nXvfGS7E2/1r/Xj+vtotUDG&#10;B69bSgFD173gkPp55txc/wDEe9mrjA6dUZqOve48YPPNgP8AYi3+HvxUV4dPSHVwHXveVU1lrn8f&#10;n/D6WPtl4mDKxOla/t+3qpqoB9eve5EMOnT6fqbn68H2gdf1WAFAT0y76q1PXvcwwgKSvB4BJ/x/&#10;1/assy9qjNPPh0wrtqp5de9w2g1sVBt/Xj+v+HtE4Ysqef8AL9vSlXAoTnr3vktMyG9g3HB545/o&#10;PbiQiIlm8/n1tpQRnr3ufFALrc/64AN7n2ZpGiZGajqpaMmleve58EAjkLG9rCx4PN+faR0VKGL/&#10;AD9IZ6soUde9u50PGQQWvawH+34HvfiFoyjDovqyEqBTr3ttSGzn/Xv9P6/4+00aukn5dLkZSKNn&#10;r3vFLGqrq5N+OPoD7ell7ABTHDpbCargcM9e99pCQik20gD8G5J559tESCPU34vIdbaRmDKoz173&#10;JihLAgCx1Xvbi3+I9t+JGZAnw4rnpmSSQUIxilD173PkQFdIH6hzb6WA5+nvzSxGijFOvWyoSNQN&#10;Rn0697y0FL+7qsBYcccWP15901fEel1waoVAwf29e9qSKmACsvN+Df6fXk+7lwCKGlektTXvpw69&#10;7cEp1V7j8ixtyAPx7Uq+nSTwr5cOqiCSoPl173Jp6AGS4ve/1txY/m/097ALO1eFelwclSi0NPLr&#10;3t3jxdpQ6g/XlSLm/wCf9h7amSZmDoaUx1syVYKMGn5de9uyUqqwGk8kcfn+v09uKNEYDYNelSKd&#10;AJ697c6WmUtezXtYD6fQ/gf09tuxKn5/l15o3CmmfXr3t5SnAjYEWC2N7fqJ96EshNKeXn06shdg&#10;Dg06975LHYLweBySATx+Le6u3YFJrnoySugBTUde95Rotckf00/kf4gf4+2WmdVKjh15i6cMr5+v&#10;XvfTlfoqgG36jew4/PuzyIygKPt6eEi0HHr3uB41cnkXP0sRx+B9fbAGoemePTq0WgHDr3vv7ZSt&#10;iF0k3JH6v8bn208SqSPM+fW1Jjcso697bqijR3awFgAb/wCI408e2JEAah406Um5k0UemeA697Tl&#10;bTLCDa/qtx9QQTf6e0YJFWYUHl9vTkSswDkY697azc2N1Ur+LW/23tl31eXDpQyppZkHD1697aKq&#10;SQlwpPqNiRc2/wAfe1OaV6tDQjUwoR1722yVbIqi9vWByLMAB/a918VjRKYB9erCOi0jH8+ve4s2&#10;VAe8jhUCn9RsOPfpJVAYkk04gcK9LLe21h6CpHpkde9sNduaio45pJaiJTx6VYXY3+n+HtOLmOlB&#10;QH0r0ut9unkOlUJqOHXvaCyHYeNp3kKymQxqbLrAUm31BPsrl3WNWqoqAafn0Zwcu3ZKkR4r172H&#10;OR7aInZoWUHQQxB9J/wDey2bfXVnqAoGB0J7XlJ3fVLgde9oXI9p1s/kRKiQDkqhk9H1vcf8V9lT&#10;7uzYck1+f+ToRW3K0MbDUARTjTPXvaNrt+1c99c7NYX06z9PrfV9b+y+Tc2X+y6ObbY4IkHhp58e&#10;ve2KXeNTIbNKQp/o5uP9h/vfth78uDqwT0YrtMWaoM+Y697bpNzS+qz/AKr+q5vb/Ee0j3ZU9jH0&#10;6Vx2KREBSajypQde9tj5x248nBHPNvbPjuq0+fShbOHB0gGvXvcY5WY3Os25Fj7o80rkV6Ui3VTW&#10;lKde942r5XHJvxbnggD8e2ixLAA/l1cIrOBTI6974/cu17sePqAfoLfn36mKdOIpK0NOPXvffmY2&#10;5JP++491+HUDw6swI1A0p5Y6975o9hctbk2Fvz/j7qWVQFTPVwBo7D9teve+w5A9Nr24P+P+t7qz&#10;A5PXioBBfPXveRX9PqJLD/G3590LZNOHXguo6uC9e98gbWseAbm9v9hz7uNJoT1t/DpjiOve+YkI&#10;P4P4/r9R9fbdSRx8+mwDqFc/b173zD8H834H5/PvY0kmuOlKlalCAK+vXvfeq3Asfpb/AA/H097o&#10;NOPL/Vx6ddarjy9Ove+Qbkj6fS30+tvdV7Rqbj6dUii05YZ69761FuT9R/sL/wBOPd/hx6+nSgKB&#10;6de9+1H6H/b/ANP9b23QE0elevEDz6976LEgXH5/rb/efdGfQvaa54HqoJUVNOve/Biq2X82uDxf&#10;/Ye9amaumvV1A+Z6974fX8Hj+v59tDVqGvqo1Ci9e99fS4+gP0P+I+nupDEY68VY4HHr3viD9L/j&#10;/ePdqVqR1fLam6977FxZgeeLAe/BqU69UilRx8+ve+H0PFz/AL7n25T0PTtARg06974+nnk3P9fx&#10;/sPdCCOmyrL8Oa9e947HleAB9PexUY6sCQR6de98LG55+nvxp1p9PXveM/gX4vccHn88+/fLy62c&#10;5p173ia/4+h/oPx78fTq1SfPh173iP8AvrfX3Xq3XvfEn6G+m5545/1/dtR61173xJ/P/G/r7oT0&#10;2SeHXvfV7n6/T3rqpNeve+BP1vawBtfm59769173j/r+Pz7ui1PVlGptJ8+ve8eu/wDh/j+PdvLr&#10;xWgr86de9+J/HHIP1/2w9tefVeve+JItza97Dm/+2v73TFevde98Da9/zbk+/ajwHWuve8Qtfk2N&#10;rf4Efi3veo9WqQKDr3vifzz/AID/AFveuJ6rw4de98SR9P8AYf63+v73Qnrdeve+DG9v6L/h+f6H&#10;3ep8x1dajhxPr173xLcEAi34/Hvyg1qem8qc9e949Vr2sf8AD6/6/vZ49bBDNnHXvfDyfm35tf8A&#10;3j3o549Vait173xZuCLj/Yf1+tr+/AAEE9bUAFaefXvePWVH4P8AX/Dj35wKHT69eNCCvDr3vGz3&#10;a97/AEPFiOP9b3oUz16gBr8uve+tYv8Aj6/j8+614AdUJ4Z4de98TJc2P1v/AMT70aj59e1eRHXv&#10;eMsDcn/ffj3qp49e+E46974luAP9hf3suCBXNOtVBAY9e98SbcC1v99+PfsGuk9bB0g/Pr3vgWuR&#10;xYf1P/FffqUBHVmarVHXvfWoi/0sP8fz70SPXqnmCeve+tR/rxxx/Q+9UxXy6sT29e9+LW+v5+oH&#10;+296rSp6bPqOve/a/r9Ofp7qMUp1oGlOve8Zf+nJ/wAP8fd60Uj16cLEClOve+tZ+vH9Le/EEfZ1&#10;XJB69761gA/S/wDr/wDEe6nUOHDqgyR173wLX5vx+B/j7tqWlfPq9eve/a7Dg/Ufn3U8c9aHGh69&#10;76LC45/x/wCRn377et1Zeve/av8AYj+vHH+v7txGOqmlKjr3v1/8R/T/AH1/fiKYPVKE5A6979e/&#10;/E/jj/H3rSOt1IPXvfr/AOIsPpb/AIr73Qde1de9+DcfWw+gN/fqV60Seve+vwf97Nv9v79Tr3Xv&#10;fRa3+v8ATn/e7f097rjr3XvfAtcc25/3j3rTXHXuve+r/nm//Ffe/Kh4da6978Texvc+/GnEdb8u&#10;ve+H1tzf/Ee7V8+vcOve+r2+n1/1rfX3YZz17j1731qP1tx/vHujChxnr3XvfG/PPFh+f8fbg49b&#10;6976/A+h/wCK/j37BPWuve/Aix/23P8AX34gLXr3Dr3vgfx78jZ68Ove+9RFvyL8f48+7UrQ9e8u&#10;ve+IP0/A/wB9/X3UhSCRx631734Hj/W/x+vuumpp1rFeve/X+v05t/vHtxRQcet9e99X/wBh7sfn&#10;17r3vuwI+o/2PHtvUeHWj8+ve/C3P0t9Pfs07et/Z1734/77n255Zx17r3vsm5/xt7qxUihPXvLr&#10;3v3+98c/8a9+UEDHXuve/W/x/wBj+PelYnj1qvXvfIf69hb3sD8VKde6976+l+R+efx/re9ULHr1&#10;Ove/L9f6X/2x9741B/l17r3vsfn8Wv8A63utM0Bp17r3vjybgD/bf4ce7jA7ut9e99n+n45/239P&#10;dCcHrXz69748f7763/xB9+DenW+ve+/p9eAfr72c5611731f+n9f9h72VTPXuve+7An6gf7A+9Lq&#10;r17PXvfXtzrfXvfH+1+ePz+OfevXPXs9e9+JsPe81pw691730ObX/PNvxx7q2D17r3vs/k+6nPXj&#10;w6974/1P1v8Aj/D6ce9g5oPLr3XvfQBsP6g3t+fr/vHu3z6917365uLD8m35vf68+99e69796gL3&#10;4+pt9f8AX91rUVHXvLr3vrj+v/FT70Cetde9+P0/3r3oFtVD14Vr1730Cfp7sVBz1s9e99nnjn/Y&#10;Dj/W91FR1r59e9+4/rb/AGB/Puwrx68K9e9+N/z9D+fx72CPLr1PPr3voAEfWx5/2Pvfn1vr3vr3&#10;7r3Xvfvfuvde9+/H+8e/UHXmXHXvfVjxa3+x9660K8Ove/f8j9762TXj1730Lt9OOf8Ab296rQda&#10;6978R+R70evHHXvfv9iLf77n34d2etAV6974/wCH++/2/vdevHJ6975W4+h/335918+vY6974AEX&#10;P1+v5/2P093HVqVHXvfIA/Wx5/wt71WnHqpx9nXvfRsPwOffvs6sK+fn173xNxybf63+9e90HXiQ&#10;TTr3vv8AH9L2uB715da1GlOve+7BRe4J449+qa06vimD173xuGtfi1/fsjqnDh17367cAnj36g62&#10;McOve+ybW/P9Lj/invVK9bDE9e9+4B+nH5t/X/Y+906qKHj173xHIP8AsPdqDjXrx9eve+dhzb6/&#10;1Ptsk162c8eve+rkm1rf1Nj/ALD3sYHWzmnXvfL8/Tkj3pqkdVqKde98T9P6/wCJ9+B8z16ueve+&#10;vpfi4sLj6f7b3fGOvcePXvfr8cn8f63vXn141rXr3vwNjxf6f1/3j349bqfLr3vu5/2496oB14Gh&#10;r173yv8A4fj6n3XFa9e8uve/arW4/wBh+f8Abe7Ctfl1YUDcOve/f1P9f8Obf096JJPXvP0HXvfY&#10;I/qQP9bj/efezUcOtEmnXvfTX+v4v/hfn3vHVjQ9e99Lzcfni1/+Ke99VFQeve+iLfi/P++49+Hy&#10;68DSp6975E2F/rewAP44/wAPexxp1omuT173yUCw/H5t/j7qccOt1PXvfIAH82/PvQJ6rqFc9e99&#10;jk88f7H/AA92r1alMde99kcC/J/wPNvwR791rr3vkoHBt/W1/wAC/v3Xuve+YF/9t/t/fqde697y&#10;gcf0v/t7W+nv3Xuve+YH4H++t7917r3vIANJ/wAfqP8AWP09+69173yX6fkD+h/1/fuvde98x9Af&#10;z9SP9j791vr3vlquDcC39P8Ainv2et9tOHXvfh+q9rADm/44sPfutHj1734gkm3N7C/49+691736&#10;/wBSR6h/vN+Poffuvde9+vYgkDnnj37rXXvfVvqbG39b2H1/A9+691733e1he4tzx/xPv3Xuve+i&#10;R9LfQWBFx/vHv3Xuve/Lzx/sf95559+691734AcXvY/7a9za/v3Xuve+7cni/wDU34v/AIe/dbHH&#10;r3vKBwBb/W/HuvEVHl1uoOK9e9+PP5tYcf6/vQNTnrZJGB1732Ln/Y8E296IPHqpya9e98yACLXt&#10;+fzyP8ffqMo9a9aq3Dy6977ueLXFzz+f9gffiqk6Rx6qTU+vXvfagi/HH9fx/sfflp5Gvy68X+fX&#10;veQf645+nuwU0NeqkjJ6977Fx/rgjn/X449vAFRqH7Ot1PXveQX/ANufe6YAby69x697yjk/0AHH&#10;vxJC06aapU1697520kWHBt9fekA1V+XTAQ66tkde987WP0Fv+J970rpFTnrzaRRgeve+QX9Ivb6/&#10;0HvbkgEr03I7UOnPXvfMLb/eb/192qTQnj1XWx49e99gC30Nrn63t79U1p1oEgde998/1HvYxnrX&#10;XveRV/oRb/H6/wCx9+J68WJ456975rxc2A+n/G+feuBoeqkDArnr3vmv5sPej1Rv29e98gtgPzb/&#10;AGH59+4nh17r3vMotwouD/Xn6f4+3hnPVhw697yDg8H6f1/3n3oCuT1puve+Sgeq/AH0sDyf8b+7&#10;r6HPVVpwBr9vXveRhyD9f62+n1/PuoppH+XpshaAHy9eve+JWxAHPH5/Ht0B2Jpj7Ok8hLHPXvfa&#10;ngH/AJBt/gPz7URs2rJr1QGg6975Ml73I45A/wB792JzQdMlqHHXveMgEH6m3vwpXqhz173Gl9P5&#10;vc3t+Rf+vt9eHWuve4UpJB+n+A/w9uKBXrY49e9tkhsQFPJ+t+T7VDIzw6UgBqg9e9wpP8fqT9fe&#10;xT9nTqEA48uve2ucjkD6/wBb/wDEe/E0FW6XJQqD1722yf8AE/717KbimonpbGcde9xm9lczEdOd&#10;e98PabrfXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173kjNj7W2r6W618uve1biJgkkbf&#10;Qaxzf6W/r7HVg5kU5wB0S7jFrRl8qde9nP6ZyoStpz5OfJGTY2/w9yPy3OryQrSh/b69Y1+4dkfB&#10;OKih/wAvXvdlW36gmnhf66kQHm97i/09zDYymKMIhpnrDjcERGcUI7j172vkl/yOXn+yoPq/Oofi&#10;3sSeLX9bVwHH06DrSD6xT5Zz+R697//T1gNOkBtJtf8AqOf8PeXkjkMarQgcAa9c7a6sdb/Hvtj/&#10;AGrGzfjm4A/rb3vUGQPkH062oHCvXvfAKSbgf73a/wDT3YE/GRT5nrZIAp173lUHTyLE3uLH8/Tn&#10;3sAtU8eqMRX5de99qguPyf6cfX/X9+EfepI60WJ697cEQgC9rW5A4N7f09mAJSMhvXpKxBPXvcOd&#10;CVIseDcEm3B/r7Ym1OxC0Ap/qz/k6URNmp697Y2Rlcn8av8Ab29l4QrSuPn0Zq4Kde9yYlCm5Bvz&#10;zzx/rH3cGNlKjNemXJpTr3vOFZhyeB9Qfqf9b2w4Ikpxx0wWAPXvftFyBpN78cc+3VZsIPP06trI&#10;B697mRw2AJHH15/wF/p7fjjManUR/lp0naSp697wyoLgg2Qm39QfbjCJjUA56cjc6SPPr3vCyhdV&#10;iLH88cW+h9tdiaVXh06rHz6974xrzzzz9R/rf4/8R78VFCK9aduve8xBNrceof6/vzAUo+eqagD1&#10;73Oi5WxHNrDg3I+p9uxxxuqqTTpK5oa9e95xGo5H9CL2+n+HuphBVm4gft6b1k9e94WYEC9hz/vH&#10;tohdRXyp8+nFBrx6976CDTc2vY2H4J/Fh70oAUA+fn1sk1oOve+NhqUlb3tqP9P8Afe0KEEHy63m&#10;np173IVVH0/H04/r7v26joNMcOmia4PXvecRNIOfwCT/AK3uvFQB0z4irgde94HCxqQbm/8AvHPt&#10;tgFB00B6dUs7V8uve46kk8/T/X9trKHai9PHAx173mIJ4W5vxb+nu4AYA+fTdQOve8E6sFtY2Aue&#10;D+T7cQrwBz07Eyk8cde98IF1XPNr6bcAf6/txhpOk0+3pyQhTQEde9uAiAvqHBAA/p7S3EfiaVU4&#10;ByekrOdICcRXr3vkhH1Nha1he/8Atx7QutdRrgHqhXGOve5QRtB5uCBfjgkn6c+1RTWtGPl1oFdW&#10;TTr3vCF8f1A5vcg/j8/T2jjZhGEK0+fr06i+IAV8uve86xkqOb3v9D/xPt1SxQqOvECjef29e9zo&#10;ICtrj8f0uePx7M4iXFWxinVHIY1LAfZ173OFMzC3N/x/rEf09p3KrRTgev8An6TeNRgj4Hr173KS&#10;MxqLjUVH0v8A763ujSeGh1Gp8qdJnXU5pwPXveNYy7fS1zf+lh/T2njZpJqg+XTq0B4de9456dTZ&#10;ef1MbW4F/wDW93Yo+kEA5z0qSVkTWeve5K0oMYA/Va/PAJH4HtTOqeCTHwH8unBF4h8TVSvp173m&#10;WjfQSoJYkfXgW/J/2HtA0QaQOc46UJIhfTJig40697clodcKkhvwQb2PPHttwQtcU/n1oNKjknh5&#10;de9udNSFAqDk/p4Fz/W59t64/DIQkt6dWkli8PWoIYca9e9qKGhEkS2AsCAf9cfUW9qVRmILJ5dJ&#10;yxhYPMK18uve56446h6bAiwGn6f8V9qWTSof4a4p5dXhlL0aoA697n02PKSAH9AH1/H+uAfbSkVL&#10;Jhl49KTJlmjFade9qBKMfqsVFvSxAsbcfT2p8JBJqJJxwHr163jDtqkx8uve+jTan1WtpOq/9SeL&#10;KD7TtLQKjDTnHRqoSMKvz697co4VABY6SPof7RP+Fve5FqtG622gMxHXvfbTBFcM3P8AtXtExkDB&#10;SaCn5dbSNp5QD2mnXvcJ6tP68/QD6C4/F/bYFRUHHRhFAUABPXvcc1djr44NuPV9Tb8e6M2kE+nT&#10;3hnKnz6975PVDSwLgADg/wBon/W9t+J5jgekwiIkqWx173GWsi02Ugjm55+n1sfflfXwx0r0vgAY&#10;9eve40uSKAWtZeTc2/1h7rK7EFHNQPXpSkbOCX4D9vXvbdJldQJBCsW4sfx9ST7SM7MQqqCKevT4&#10;jDEClajB697TeTzNPHEC0ka/ufXV9LcG9/aOR6qFY0p0st7WbSEjBbPXvaVqt6YKiTXPWwgg2ZUY&#10;M1yfx7SPewx69TcOji32TcJkJ0FR6nr3tCZntfb9LqSnk8jXtqP05/2of09lsu9RIe3NR9h6OrTl&#10;a4dg8lf9Q697C/L90RglacQ3uRe54sPx7K5N8ZQrJTJzU+XQhs+UEYh3FBXzxj7OvewmyvaldOXU&#10;1MgD6iQXIHJuALe0F1u8jNIIGAA8lOOhFbctWsBbw6GnkB/h697D+v37VzB9U5YswJJkJ/xJ5/r/&#10;AE9lkm4SagRUCmft+3o4tdoSOUSKKfaB+zr3tK1W655vIry3Um973N/6D2ie7eQDUcg9G0dlpoop&#10;x697T1RuCRyyhuBxwSP969sPIpJJFfn0tFmisWpX7eve218nKxvr+tubn/ePbDMaY6WCBRTzNPy+&#10;zr3vE1bI1/Xc2B/p+OfdAVCgtnPVkHaFbAr173xWqYmzELzxz9f9j70xYklcj/B14gAsI8gefXvf&#10;ITH8vfm/55/wPujGuR1TJzTr3vnr5+g/H+8+6ClaN1tNOrPXveVZPpc/U8cC3t1m+fT7O7A0yo69&#10;7zCQ83P44t/X23WjdNxVLdnXvfMPb8/7c2/H596MgC1Pn1vCGjjJPHr3vKsg4P0H9fyPdS1QRxPT&#10;/gipINade95RJfgHjn8j6+9AD4qUPSgIDlvTr3vKr8344H+Fxf8AF/bbAE1b16YaMMQ1M1/l173y&#10;BBH1uCfqP96t7cooqB+w9ekZF1Koz173zuQLE3F/8BwfdjWgoM06diyoNM9e99hyPx/r2/r/AE9t&#10;sMCuM9alqtAPX8+ve86mw/p/S3+8g+9sgbjnqxijepOT1737VcEEnkj+v+wt78R3BK06dwCo4Cnr&#10;/h6975BgB/jf88/7H/X91YxxivH8+vVKioz173k1A/0sP6mx/wBiPfi2rK46tqr173ja9/r/AI88&#10;e9MeBUA/4etk8B1732b8c3PP0+ntP26anJr59NkKDUZ6976Um54P4/x9vFhUgGnTmeKnr3vkSRzY&#10;H6fm/P59ssVrXrz6WIFeve+rg3v/ALYD3RwCMdak0lQK9e99L9LWsCfqfbgApw49O0bTU56978SA&#10;AV54H+w/w96AAGetBa0LY6974XNv6f4Dn/W/437uOGOnAAOve8ZNjwLgn6/8i96BznqoYkkHFOve&#10;+mIABv8A0/23vZNMjreeHXvfAkj+h96Aqa9VK6jWvXveFiLcHgX/AON+/MKZ6t5Y697wk/42/rz+&#10;PdATw60ONOve8Jb+nHH+9/jj3uh6v173jLX5J/317e69U1nh1730Wt9Rx/xHv3VTTr3vHrNza1if&#10;9e3+297Ar17y+fXvfHUD/vvx72wp14imOve+Jf8Ap/t73496BpkdaBp173iZ/wAf0H4/r/X3elR1&#10;byr173x13v8A7x/t7e60Fc9V+3r3vjrH0JH+PIPu2n063jz6974F/rz9R+SPdSB1qoIx173jLngD&#10;k/765920ClerUBWoOeve+Ovk/wCH/FPpf3Q4xw6oAf29e99M5sLjm/8AW3vw68ONCeve8TScWUi9&#10;7n8/7z7c1Z68Sa5r173j1E/4f63096DHy68GNakft6974FwDe/0/3v3st+3rRIyw49e98NX0t9OT&#10;Y/S/096OTnrRapq2cde98NY+n5H4/wCRe9aytPMdeAoMde98DIRcX/P5vx7qTU1px61XFT173jL2&#10;sRb/AB/4j3apFV6upIJr59e98C591XyB6bCjUOve+Bc3t/vP+8/X34hQCQc9bNR5de99avxf6/7x&#10;/sfdQxUdebJz1730XsLcf4k8Hj3qgY1Hn1Stcde98A39T/X37HDrQ4de98dd/wDH/G/u3DHT4oah&#10;sHr3viX+n5UX+vupNBUdM5Bqeve/a735+tuB7qSSOtfb1731r/P5/ofewPI9eApg9e98S/8Ajz/t&#10;/dsDq5pQde99Fhzb8j3QFjx6rU9e98S4/wBt7sRXrVMefXvfRcfXj6e/Ur1pTT5de99aif6D/Dn3&#10;4ADrwND17369vyPfsE16vXNV69761XH+39+AqeHVKknu6977BsPrYH3utOHWjT8PXvftVvp9PehU&#10;8cdbXtB1de9+1fX6C4/x9+z9p60c0p1733qHA4tbn+n+29+qa9epxx1730XBtzwP9sbf4D3vPDrw&#10;FePXvfYcfiwBP+8f7170ajrXDPXvfib88WH5uPp/j71XyBr1qvmOve8bc/T6/j26CA5rwp1sUHHr&#10;3vrV/W3P+x9+Ipnj14j06977LAH6j/b+9HT5deGcDr3vjcfUEf7fj37VilOvE06974XF/rzb+o/p&#10;7tWg69jr3v1/6/i/5HvYA68PXr3vokcfm/8Arcf09+B0nJz1unzr1731cn6cWt/vuPfvmetGgPXv&#10;fR4/1vrzx7tqqOvA9e99fQfgn688j3Wh4gdePXvfG35ueP8Abc+7E0x1unXvfRP9f96Pu2PTrVOv&#10;e+Q/1/p9B/r+2zg4639nXvfV7HSf9h7upNKde69764+pP+t78BStetfb173ysT9Rb8+9r3Z69x49&#10;e9929+8+t9e99e9kA8evde98gP8AC/8Aibe2mFDjrR69743/ACfz/vre3NOOt9e98gfpx7qQV+fW&#10;j1732CeR+L2Fx7sTUcOvde99cDi3+ufbYpx8+veVeve+/wCv4/I/4j3smp9Ps69jr3vr6/X6W/3n&#10;3sA8evcOve+QH1P9b8f4e9E1x149e99c/nj/AGPuxpTPXuve+vr/AMUHugpXIp17h1731/sP9v7c&#10;wRXrfXvfgf6Ae6kLxPXqde9+uL/763vZI8uvfLr3vq1yOfz78TQVGevde9+sb/8AE+66sV8+vV69&#10;74m5vf6D/efdySetde9+tYfS1v6/0Pvx+fW+ve+j9fpf/H8e6/h611733+f+Ke9A9b+fXvfdgef9&#10;gf8AW9uDIr17r3vqw4P55+nA/wBt70SKZ699nXvfvx/xHP8AT3UU60M9e98SPyR/X/YWHuwB4db6&#10;976sLcEn8/0A/wBe/u3n17r3vrj+h/339Pfs9ez1733+CBfgX/4r70RXr1Ove+rfnn/Y+/A0wada&#10;6978OeCePejjI631731/tj73SvXuve/e99e6979bi/vVc0HXuve/f6/++PvVT17r3vr3vr3Xvfj/&#10;ALa/vfXuve+LEgD6H8fT37r3XvfQva3P05ufz/re9EdaI6975fT+lvz/ALb+nvfXqZr1732FHNgf&#10;9j/T3qmevU8z173mCj6A/j/Dj3Wn8+vFQT173jZbcEf1/wBj7v5U6uR1731e/wCBb6W/HutD616p&#10;gjT173j45J/4k/4c292pTBx1YnJp1731Yf1P+H4Fve6enVSfTr3vr8WFrf1PvR611731e35/2B96&#10;62QSeve+1AN7m30976t1737Tx9bnnj3qtOq+fDr3vs8WuOf6H6/7f34Z69jy6976/rcH68297ofL&#10;rfXvfR4uLf7f/jXv329e49e99i/H+8/j/b+9Hr1OPXvfYI5/43+Pfs9ePlTr3vle/N/evLquKde9&#10;8L3t+f8AivvwFD1unXvfj/r2/r79n7etZ8uve/f4fUfj34DrRrSvXvfr8G1v9b3uma9X4CvXvff9&#10;LXvb/bf6x9++3rw09e98rD+t7e69W8uve+P0Y2/25+l/r73TFOvcD1732QTyf94/3n34YHWyeFev&#10;e/Dn+o97zw6qQKVPr1733zxwPr9LG9vfqU62ONOve/AAEkfX+n09+PDr3n173ytx/vf+391BxQda&#10;IqOve+rfk/j6X/H+PuwxnqoB6978L8/7x73knHW9NOve8n+xH0/3j+nuvn1rPDr3vsD8n8i35/4j&#10;3v5db+deve+7XPN+PpxYW9763Tr3vKB9L/Q+/deoePXveRV+htY83+t/6e/da697yAAkX4Hv3Xuv&#10;e8ir9DaxH+tyPx9Pfuvde98wv9LD/eP9v7917r3v3v3Xuve+/wAA3/2H0P8AUe/de6978PwP6c2t&#10;9Tf6e/de6977/wBcW4tbnnm/F/fuvde993sAL8fmx5H54Pv3Xuve+HP+v/xPv3Xuve/fnnj+v/Iv&#10;fuvde9+/2P8AyL37r3Xvfvfuvde9+9+69173zAtypJ55NiBb/H37rdOve+X14vawuLW0jn37r3Xv&#10;fhb+oueeLn348Ovde95Px/j9fr9PbJamB59ewcHHXvfXNvV9b/j6H/X92XjQeXWic9e98gL/ANbf&#10;8V97OMkdb9Bx6975/wDBf95v71gZPXmCgHr3vtfoSfr/AL76e9tUtjGOmzWtBw9eve+f/FPd4gQB&#10;jrVK08+ve+QF7X4H45/p73+L/DTrwoQR5de95FsQP99/re7UNajqua0GPt697yAXsb/7f34Cgrx6&#10;2MChPHr3vJYcEWv9Of8AD6i3uoHEjh0xoNT5Z6977vxwfzbnn3sAoa9VYjgKjr3vIo5B1c/knke9&#10;Fi1NQ49M4JrTr3vIBz9TY/193J/l1VqU6977A9uCvVeHXvfLngH6c+9YOR05pwDXj1732B9Lgi/9&#10;Rb/bX9249aKgGleve8wH+BP9bfX/AGPvw49eGnieve/AW/rxyQT78x8+tSMMEde99rwf95+n+w91&#10;zxPTJA4nr3vMtj/vgf8AYn3cVA61173lX/D8W+v/ABHtxQR1bNK9e992+h/qbm39T/T3408+t1FK&#10;Hr3vmALWvcH6Anj68+9YHVSBWvXvfM8/j6gf61x79QEAcemJF4LxHXvfXIsfrbgi31/2Pt9UC1oO&#10;Pz6a8MrU0x1732Bf/C3PHH+v7fFK4FeqEUHXvfItwCCP6f77+vulTXP7OkxBBoeve8bkC5/oP9b2&#10;5QcTx6r173Ek/wAfp/j/AF/1/b6ngPPr3XvcGT8gf14/p9PbyLTubqygE9e9tz/qHAt+b/j2+BWo&#10;HShV4gde9wpbC9rt9Tzb/e/bqkUyKjp2Id1SOve2ebkn8X+l/wAj227AJ3dGKNjh173Ac82/31/Z&#10;RLTPSuOlKjr3uM319lU3xdXHXvfH2z1vr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6975&#10;La/t2EgNnr3Xvb7jpNLD+lwf9v8A1t7G+0MrKw+XSG7FUNPTr3syvV2R8FZCQwVtUZFieSGBsf8A&#10;Yex1sc7pNGEJGf8AVTqEedbPx4CpFRnr3u0/ZNf91j6KTVz4Yjwb3vb6Ee5p22cNba2OakcesHuZ&#10;oEjuZgRpozfZ172LyuPtZD6eQtj+AdY/PsRRlfpn7vIZ/MdR8VUyBxwH+rh173//1NYycAi4sLGx&#10;FrfQe8vhB3VTz8uuc0eDnrf49xACSzXJB/sj/ePalIqUDD8unq0Gnr3vIWOm3AvbixBvf3XQASR/&#10;PrQHn173yWwPNv8AYf8AE+7xqw7hQdVI6975KNT3H1H5H4/2Hu6kGjPnrRIXB697nJqtyvNv6cf0&#10;t7UOI/D9Vr+fSVyPXr3uPIuq4a4NiOPz/gPaeQo+Rw6dVqZHDr3uC9MG1EgjSOL8XI+vtIqlgD5D&#10;pUkxAA6975eJvRb62/xP+8e66SyELjPWtYqeve+axC4H1Nxx/j/re/AAuSB5dUaTHXvbiIBa5UfT&#10;j+v+P097jLVVgO7z6SmWvXveNvSbHSFt9B9eePp72STVmOa9XWhFR173FZVvwdQHIvyL+2y1XJ6f&#10;U9voeve8EkZIew5IuotwD/T3dCx0ggY6cV6UHp1736OMAC4N7c+3VAqSOtOxrjr3vOQApJX6+n/j&#10;fu4KqO4VPTfn173xVipH1sP6cn6e2WbSymtOtlQ3Dr3uWGZtIA9NvqQbXA490NXBA8+mNKqTU9e9&#10;49N+Sp+tv8ODf3YIRgnqwann1732fp+eQQT+PdSCFqnD59eHXveFSzMBY/kAgX+g9sl8UqAOnCAB&#10;Xr3ubHqsdX4Nr/Q+9GQhwa46TSHNB1724qbqVUcgAXFjx+PanUJQCeI6RkZr173Akiuf7V/yP6f1&#10;9l8zk1C8R0rR6Cteve8JgaxsP9txc/n2zDG1c4+Y6c8VeHXvcuGNiQCLN/iD/X6H2viqQKZ6YkcH&#10;h59e9yKmmLBeeSpJA/P+w90nrQolM+fp03FIA3y697iQQhbjkcg2P0PtyInzzTp6Ryfn173NkS6W&#10;/wBe5BHv0itTSDTpqMsh697hJENekXPPP+vf6ey4sEqjHHStmotR+fXvagip1EY1XBA1C44N/wAX&#10;9vxx1BrVfOvy6LWep1cD173jeBHuACSLHn/Un3oKjL2ZI6VI5Hf5eXXveZacCwUH6eo/0PveqOlV&#10;FD17xBknz697kwoNd2B+hF/8f6j27Ec0J6pIykgU697lowDi45t+Ppc8cj267BiFPAeuemnVWUNS&#10;nXvc50UhQotx9Tzf/H2mcKwYA9VQrSh697z09KumxsP8T9b/AOx9+jVA2lRkj0z153Vm0rg08uve&#10;/fZHWp/Vbn/Hj6cD/eb+20UK+ph+z/L0pgpo7hx9f+L697lw0TyMQUuBc8X5H4Nvdi0zuQMj/V5d&#10;PPMEXQtB/k697e4sUVi1FG/TcKRe1/8AH24Uk+OMfLPSbxAx0A/n173OhoQFA08AXsR+fwB7pllU&#10;UBINT054pXSGzU9e9zhjgFDRRsHP1P15+v8AtvemWoagAJ6Mo5C5NSPl172/U1K0aAEDn6kgH1Ec&#10;n2q8YMyoMALw+fSOeIyTam9OHXvbhFAuq5B8mnkcWIH0Nj7YR9QyT9nSi2t9C54enXvctIORcC6+&#10;q4+nP4PvaKG1FMDpdEFIYRggV697mkEoouNIP1uPr7o0zRtoLUHTiArJigxx6977ZQ1tQXhgb/S5&#10;twfaR5VcKWqCDx6uz6gAa0B8v8/XveGaUaQBYN9bg8e/SXLFCijB/wBX5dedydQUV697ZKie5IuA&#10;R/Un/ePaYYOsny6NIEGoOeNOve4FRUKUXlSw54uP9jf+vujSgLpXj0sKnSCfPr3uC9cpdV1AEgXW&#10;/wBT+L+2A/iBg2COrhBSnE+XXvcKpyfhVjI8dwwsG4HP05PtLJKNWnq3gM7BUUn7PXr3tI5LeWHx&#10;kcoqa+GNtN9KMpNyb29l73ht65r8vPo1tNn3GcDwkNGxw/z9e9hdnO68RRxyJBIJJEN9ZYAkj8E+&#10;yu45hRar8T/yP29COx5MvLlXW4NCPhA8+vewmzHfk95BTSRJcEA/UAfn6+0Mu/SIQWFAR5cehtYc&#10;mLbhZJl1Cn+rHXvYP5nuDJVLufvWKlSvDnjm9rD2QTbxLMoGpuOK/wCDoRW3L1kihUUYOOvew5yH&#10;YtXMSDVMy2/LHnn639o3vrlNQrk8M9HsG1RJVdAFfzHXvaXqt51LX/eY3P01nj/W9ozcu/8AbcQP&#10;LpallQhfL7Pl172xT7lmlJ1Sm554Nzb62J9sGVjgZ6UR2iKo1Dz697b5MzO+kh+Qbgn6X+lh7qsj&#10;KSW6eS3CMzUpX0697iNXzMbs3+PH9T/Ue/MxficenT4RTgde98PO7f2uP6fTn/Y+2q0FVxXq1FCg&#10;jr3vryH88G54HP8AvPvVOND1tQpq1QAOve8iSXFri35/2PvxrWvTumtGXh173lVufTbkEfT6D3UB&#10;dPHPWhGpGhj173zDfS5HF/fitPh6qyFTRRjr3vmjkA/T9V+bjk8G3tui9UzqBPl173lDgDhtVwfr&#10;+PezTT08iIy1fFeve+ayfQEH68XJsOebe6BjQrTj1cK0YamR6de95xNpva3+x4+o/Hvy0qG4Edb0&#10;IWDJhvlnr3vmr82J54vb83/HurMzpUjz60pk0l+ve84cC41EEfQHgf1tz7pHwJPTiagCxFCeve8g&#10;kJ/IAB5BP59uO9CKDrZZtQ19e950e4IYkW5sBz9PdDkVHV66hVTTr3vIH5BPpvwP9h9PdSlaknqp&#10;iY1P7K9e95A1+SeR9OeT7cXiB8unFqooBnr3vIGuCbn6n/Xvb3SgGKZ6oI1D6myeve8iubD6f0uf&#10;rx7sa6e3pR6+deve+1Zhe1he9/ybj3Qv3Lq4jqhoB173kvf+0b/kH+nvfY60GerggjPXvfiSthcG&#10;9/zz7qAATU568AorTr3vwNwCR9D/AF491DiuD1s8ft6975k/n/ff7AD2n0hqqvTQoRQde993BCgG&#10;1j9D9T/h7cWh1aTQ9Px6TqpjHn1730fzb6D6f7f21g0Hn02pqwB6977W17WA4P1v/vfu4A4dPqqg&#10;cOve+ib2+p5A4/3v37PAde7hUDr3vo8ji1vr/sPz70wLAV68y6gM9e98AT/rD/Diw97OnrRCU0Ke&#10;ve+HP1J+trXPH+t79Qk9eFdRanXvfFvzb8Wsf6/19uUqBTpytQK9e94ybcc/776/X3qunB68Pl17&#10;3HJtwLm/Hvx7uHW+ve8bH6fp/wCJt7rpIz1Tga9e94GJH+x/23vWrrxYU697xFgD/sfoP6/0916p&#10;173jdyfqAOLf6wB/x9+69173gMp/2H0Fv949+Bp17Pl173jaWwtcH8cc+76gW62zAkk9e98BM1re&#10;kf7H3ttNK9aJAA6974mUj/E/n3sHGeq6jp697xmS4AJA5/rb8+/cethuJ6974eY3P0/p/wAj97p+&#10;EefWsnr3vi0xI+o4I/P+8D3oL14UHHj173wMn+J5vbnj/WPux61WuVHXvfRk/Asbjm31v7rjBPVi&#10;5IFR173w8tuP6D8+90zjqopStM9e98C55PAvx/j7o1BWnXiPnXr3vhr/ABcf42PPH049+DYB62Xr&#10;RT5de98GlOoW0/7H3XFa06qCCSD173jMn0J5/rz72QOtlAWoOHXvfAyfngf0B+v+x9+OnTQZI60T&#10;oOk+XXvfBnva9vdQaLXz6rWoPXvfAOFv/X8c+/Fs6vl1onNSeve+DSfjjnm/PHHv1QafLq3iHSPl&#10;173w1/7a1rj8e6avOnXtdRTr3voyEfT3qnp59VNAcde98fJ/xXj3YAKQfTq4ao9Ove+i9j/gOfdi&#10;Sx6pTjnr3vrXf/Ac8f196z16tT173w1fgc2/3j34LQCvn1omvHHXvfg1iL2+lvdsevWwa4HXvfEt&#10;zzzb36gpXreqpp1734kfX6A/Qfn3r7eqluve+tR+hFuPzx70adaqDx6978W4+o/xH/FPexnrzEk0&#10;J6976LfS1+P6+/U62oFDq6976uT9Tb3o+vWjk0br3vxb+nNh/r39+A6sAAc9e99j+o/2xP8AxHvx&#10;601F4efXvahwu2svn5VShpXkViBr0ta39bi/svvNytbFNUzCvp0rstu3DcKrYwtIR6DH7evexOou&#10;i911Zt4JDz/ZjkuLj+hHsNT877TECNdW/Kn+HoSwch8zzntgPCucD7PXr3tVUvxs3XUegU87Ejj9&#10;uT1A/gceyd/craUFTIB9p6N7b2t5nuNJZdFePXvatofiRvGr8K/Z1K+QhbeOUn+gF7eyW593tih1&#10;N4q1HzGfs6PIfY/my4SsRoK+dRXr3tb0fwU7DqkV4sbUMLjlgRcf4X9klx798twyFZJQDThX/D0K&#10;7X7sfPV2oYFAKVpXPXvbzB/L+7JkBJxzgG9rP9eP8beyyb7xfK0YX9UdGCfdW53kK1ZACfM5/Z17&#10;24x/y9uw+DJSaBcavWp+v1LEn2gP3keWSSFfpwfdS5wDmMyqDXieH+Hr3t7pf5eW9Tp8kcI1DTqM&#10;ykAn88Hj2mm+8py5X9NzWnmOjOP7ovMrSgyXiDHn/wAX1736X+XZvBHsoRr3AKyXA5+tj7bH3mNh&#10;Kgkn9n+yOrzfdJ5lUAx3aHyJ8uve5EX8ujd8liVUBlsdUgH5+vts/ec2JQRX7Mf8X1aD7onM0it/&#10;jcYPlUjr3uSP5bm8udKRHVYi04GkfkH2n/4KTYC36jH9n+x0tH3PuYNdGvIzj1697kR/yzd+T6mA&#10;p1v/AFqB/T/D2xJ96zltAASfsof83Wh90HfWVaXkQP2n/N173hq/5ZXYkUflj+3l0j9CTC5/249u&#10;Q/eu5WdtJ1L86dJbj7oPNCRloLuNj9v+enXvYbZv+X32hiVlK4qaYIC10IkOkflRHfn2LNv+8dyn&#10;eUPjhWPqadBm/wDusc7WwrHIrU/hNa9e9ghmfir2LiTKHxlSojuG1RSDT+LNcex9Y+7vLd8FPjLn&#10;5j/P0DNy9gvciyUubQlR54z9nXvYS5vqvduD1Gtx04SMNrYRuQn+vx7GG383bRfj9CVSTTzGfsz0&#10;ANx5K5r2hZH3GyeMJ8q1697DmWKSFzHKjI4NrEH8exXHJHIoZOHQZyMHr3vF/sb3+v8Ah/r+7Gla&#10;9aB6977+v1/1rj/D8+9CpPXuPXvfiD9Daw596HGvXuPXvfH/AG1/xf3ao69Xr3v1+Of+N+/ZPHrf&#10;XvfL6AH+v4P/ABT3uvl1rh17339fpYf6/wDX3rIHHrfl1731z+be7agevCvXvfh70CBx8+vV6979&#10;YE83sObn36oUda6977va5HP1t70x1Cg695de99fX/e/9j/Qe/D0PXuve+XPJ4+n+x96NOtgVx173&#10;76j/AAH1/r70BSvWuHXvfgOL/Tnjg/j8e96qHr1fXr3vl/vv9491NDkDrWPLr3vo/wBP99/r+61b&#10;h17r3vrkfjn/AGw9uaQfPrfXvfv63/3vn3o+VOt/Z1733+OOf97P+t78c8eHWqEnr3vr/Dj/ABH5&#10;/wBgPfqivXh69e9+tf8AwH+Pu+scD1vr3vu3HH9B7qKBq16159e98bH/AHn3bWPM9eJA49e992+o&#10;P5/3w90LA0Pp17B69760n6/7x73qHW8ceve+tJvwCT/Qf8U9+BUcT1rFcde992/JFuPp78GHr16o&#10;8+ve+rH8X4+nvxOO7r3EVHXvfrHng/X+n59+BWmOtj0HXvfDQwJsLj6fn3vxF8+tVHXvfeluLgkA&#10;f0/4p73rHW69e98wD/S3IFrG/wDtveg44de49e99MjE/Q/0NgeR79rWvW89e98fGw/B/2x/HvRYE&#10;56rx/Lr3voowIsOSP6E8/n3bWvn1uo49e9+KubAqbj88+/BlpXrwIPXvfvG39Pp9eD78XUde6978&#10;yG/0N7fT37xK08+tV6974aT/AEP1+lufe6r5nrfXvfLxt/T8X/4179rXj16o6974hWP4P+2971Dr&#10;3XvfrH/eP6H3uo68fTr3viV+h5/rx9Pfqjr2a0PXvfVjzxa9/r/rfj3qo49aXJp173zXgj/X/wB8&#10;PfuOer1p173zZr/Ue/Y4derSvXveMt9ATwOf9h798h1Ut5de98b3/wBv+Pfq+Y619vXvfR4+l7n/&#10;AGJ9+qzcevZrjr3vGbi3P9bWPI/1/ex1unXvfKwHF73F/ejXqtSc9e99G9gD+P6f8T731sEHr3vp&#10;SAef+Nf7H349b69774H5H+w966qak1HXvfI2sf6/Uf8AE+/Dqyjj1730SPpz/Q/4gfQ+99e8hTr3&#10;voj6E/63vQ60Ceve/DgE3/wtb/e/e+rAefp17376/S3+w4/2/vQx1queve/c/i3HPHv3Veve+jb/&#10;ABv/AE9762K+fXvfd+P6n+h/r/h7114j+Hr3vrn8fgfj6e99aFOve/D/AHj+vv3Vuve++Af6/n/H&#10;377etZI6977uL/m/vWetgkDr3vq3Fz+ef9497r5derU9e95ALKLA3/x/r+fda162M9e9+A51X+v4&#10;/PvfEdbAFaseve/Em39LH3ug4jrZqSeve/Afmwvz9b8+9Urx60D6+XXvfO/9Pr+eOP8AYe60z1Vu&#10;Gcde99W/x+nu/Wx173yAJ/wv9P8Aivv2Rw69U+XXvfID/AE/8U496IPl1rNa9e98wPoDz/T3oV8+&#10;rcT173zH5+nA/PvZ+XXq0x173zC/7A/W3/Gve+vV8h173z44sDc/X6f7D6e/dV697yKCPzwPxf6H&#10;37r3XveQD/XNvfut9e989PH+PF/8Bf37rx6974m1yB/rXPP5+vHv3Wuve+vfuvde993Fv8b3v/xv&#10;37r3XvfXv3Xuve/e/de69797917r3vr37r3Xvffv3Xuve+POo/W1uP6e/de6975f8VH+2/Pv3Xuv&#10;e+dtVvx/h9OPrce9VFetip4de98rWFuCObf1J+vvRPW6U6977Fv6W/5Fz79qqOtde98v97+n+w91&#10;KeY611733e/B/r+PdgtD1vyx173yA/PIt9P+Iv7oamgPVTUCvXvfYHIIJFvrx/vXvROnGD8+qihB&#10;PXveQKv1P1v+PwfdmUsQBnr1Pwjr3vkOPx9bi/8AyP2ojIppHWh6enXveQC/Jtx/sPx/T3VwENc/&#10;5OtAZx173zRf8OP6m/8AvHu1aivl1smnHr3vKEsPrfn6f8j91BUCgwOqBwR173y0rf8Apzcc+/EE&#10;gsMAdMVahYHr3vmqk34v+ePemkqAhNeqVBBHE9e95ALWBsB/h9fe6DT6dN8Tnh173y+v14t/xPu0&#10;ZShIz1vTQ46975hT+bcfj/intw11fLrWk9e98wB9SP8ADn6+9AU4de4Y6975lTwL/wC8X97Hy6qB&#10;g06977UFfqTe9jpNxb34mnDr1VI69752A4JBJ4PvWDxx00atnhTr3vsC3+P++/Pv2eK9VXJ7eve8&#10;iaja9v8AYf8AFP8Ae/bwUcern1697yi+q/NrfQf63uxJA69x4de95LA/ggX5t+f6e9AGvWs/i697&#10;5hRz/j7bLEccdNs/8WB/Pr3vs88WDAXsfp73GTQOfPpMuBqznr3vjYE2H05B/BuP6H2qXFfLrxJr&#10;q8+ve+1N7hV+lhc/0+n19uqpJ9OtEkCvXvflIvY34Nze3+xI9++Hh0lPE9e98SBc8jnmx5/1vbyU&#10;oSOPVeve4sx/qP6fj/D8+3QD+fWuHXvbdITc/S3t0UKgnp0UoD173Ak0jm55P+xv7eX5dOKTWg69&#10;7bZCTf8Ap/j/AK3t4EIa8elMdNXXvbVPa/8AW1/p7TXFNGo+XS1Knr3tuc3J/wBf2TStUn06XRig&#10;697jn2Xy5PVh17317a63173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+97HHr3XvbnRu&#10;Q3+2tf8AA/HsU7RKwfR0nmSoqevexq2JW+CqiNwCrRH6/X1AD/jfsebdKEnjVxStadRnzVaGSIin&#10;EGn8+ve7Supcr91hqdGb/N2QWAN/z7mHYX8dNDfD+zrBznyxEO4OeAPXvZiEcfw+U6rjQth+AdQ9&#10;jdIkS2ZD+Kg/YQeopaD/AB5RQj/Lg9e9/wD/1dZBxcE2sW+ov/vfvMZVABapNOucimnaPLrf49xr&#10;gEgD6fk29q4tZQMBUnp05z173EfUW9S8c2a/H+HA9p5YljjLE0avShdOkZ697zR3KnWeedNha9ve&#10;mUydy5NOmpNIPb173LicKwuBf/ffj26qqqKCM+fTLqSKjr3uYZQ3+0kD6f7H3Vm0ntGOkoSh697i&#10;ljwbH9R/29/r71KWNQhx0/Ty6975ablrG9uf9uPz7TIkhZCOHyPXqnHXvfIRnUGPP+t+b/m3t9o2&#10;CkU4nrRcDr3uQsSrZrEEn6/0P4496ZS5+zyHTHiMRpr173yZrAi4Nv6kcf4ce6awFBpQ+fl1pVrT&#10;r3uG6M5DWa/0uOQQOb+9PRsoK5z9vShWVcenXveVYlt/Xnn/AIm3tV4QRSQKGnTZlNc9e942Cgt/&#10;je3/ABv2lXW1K4PVwS1Ove8P0uOCD9T/AMR7tUg0PTo49e942B/StyP+Suf6W93OCccR1dSCKnr3&#10;vNFTM+lrH6i/uiWhehU9NPOqGnXvbkkFlFjf/iv1t7usNKitOkLSkk4p173xeM/QL/U3F7f6/tsr&#10;Qmn8+rq9M9e94HjGkjUSPqQOP9fj3Rl4Uz69OrJmvXvfqeEFwPwTckfUXHAPtNpJJCJkHrc0h0k+&#10;fXvc2SnMagqLjV/vf1JJ97ntyz6geArTphXJNT173miT9XBB/wAPr/sfdol7FJ6ZalAa9e98vt7u&#10;bmwH1uPr+OPaaSKjFlJ49VMtFoueve/fbrp4a9vpbm5P1t7fqhpqHl9meteIxbOOve8sURU3a/04&#10;J/rfn26gp1YsDT59e9yjHf8AFz9R/W3097KAVBxXqlaV+3HXvbdLGIzcCwJAP5t+fe1RQKHh0ugC&#10;Tdjk1HXvfEBXJ5N/9gfr9AB7Yl8MLXyPT3hqnccAde95Eg9a2HHBv+ePaSNlYEJnPn1qokQhcde9&#10;vb6fHYXPAvxb8fk/n2qMhUUFDUdJIoayE+XXvceIFvU3B+lvof8Abe0kSlWonn0oli0Iqg+vXvbg&#10;FuLH6m1x+b+3DHpBJwfTpExrUHy697kLD+fV/vvob+3lVQxzQ0r1dGYHQ2Ove8YgIe3IP05HtDrD&#10;EEVBrx8j0oCiRB5de9z0gYsAAW+gI/wPvZLpUDz8+m1jUA8MefXvbrBTMWAsTyAP6ce1AEniAsca&#10;em+0tpr5ceve1BTYxrXtctckm3AHtxI0Cgs3HFB02JU1Afl1725RY4RglrgtYavxxz9PdlUR6vId&#10;erVjQcOve32GjLRAkXH0sPqf6ce3lBc94pjphRJ42qlOPXvciKiXTexB1W5H0W9jz7riit6nHS1A&#10;+kefXvbitIqLcf1AAP5/px7RzalJA49PoTnr3uVHAikg29Tcg8Dn+vuqFCwx5dGESKzA/ip173KM&#10;Ecfq06/T+Pxb/W9utKwIVQBTz6UJUhdYxXr3uKzhb6Wte/H+B/qPbfinUQxyelpKVOnHy697wtKP&#10;oLEcX/FyPz7SzOddRwHTZGnh173DnqQtwx9P5ufoQfaYyswDfy8unYQZG0nNPLr3ttlrk4u9goIU&#10;/X83BPtppNALYPqOjFYNNQAKnr3trqK+O2ryI9vqBxzb6H3WSXtrw6Vw25duwHA697RmY3LjcYGk&#10;q6uGEW5XygsPTe+m/stnvY4kDSNSvp69HdltF7dIpjQtnFB172Cm4e7sRQeT7VhIyMfUzANpAspX&#10;+vshuN7gjRjF3N/IH59Czb+Tbm4NZloftwPt697AHdHfWSrtaJVtFGbrZWAKgXI5X/e/ZJc79PM4&#10;INBQ4GM/I8ehztvKUNtTXRsZx/g697A7Mdm1lVr1VUjsx5Os3F/ZO+5ysdXA/M1P7ehTb7TFFGBC&#10;gwfPP+x172gazeNXKTql1A24Lknj6fX2WvKSCUIrX06MY7ADgKEfLr3tgqc/UzBryMbm9gf6/QD2&#10;2ZjrGrOOlkdqgOnI697bHyU8ikE2+vB/3n2ycgfb0qFsijHXvcfzs49RJA+v/Ec+9EVNenVQVNcd&#10;e99FyeebcC3/ABv3okcCc9b0gnSOve/FzyTb/fD3QNip6pk4697yLJcKL/4390JNakdWoRX1HXvf&#10;IMOT/wAb/P5Hu1TwGetAsTWleve8gbgXP1/4n22Ca4HXhrOKVHXvfYb6W5/x/BH+v7sWwdXWy3Go&#10;4+XXvfMOQARb88fTn3oEE9bHcKL173l8n9eD/T+v5t72NQzj/L1ZVemrr3vmG1f0AH9Pdi3z6cJF&#10;GBHDz6975qx/3n8kj/e/dDpxT06siKFFDx697y6/qSeeRx+f9b3XU+nT17RmgJ9eve8qyfTni3/E&#10;+23DaurESBq+XXvfPXwfzc/U3t/X3UChHp1elDVeve8okP8Ar/T/AAJHv1EHDrcarpqMZ697zhz9&#10;bXH1P/EfX34jOc9XyKkGtf5de95g3F7D6/7b+vvY7SCetKM1Oeve5Cvzf+oFgPrYf4+6gqVDKM1p&#10;1tQFFAOPXveXULgf6xt+b34HvZ8/l1duND173kDfj/WP+8+/VxTrf8+ve8ge34P+x+v+29+YauBp&#10;16leve8iuwHHP5/31vdcAkIa9bHbUDr3vKCNJP0N/pe3P5+vtqTUGDNkdVrRgeve+YN+b/g2t/r/&#10;ANfdVlovbg9bqade99rYrz9SeL/Uc/X3ftoXPHr3cARw6975A/X82/2/HtiupwQOrI3cCPLr3vsl&#10;QB9L/gfQj/X9uSAH4RTrbA0pSlfTr3vwPALcWP4/1/dGXiV63pVSdPXvfIkcgWtwBf3WhBBPn6db&#10;0ZU+vXvfiAfqSfpY/T/efdgCDw6upYcMfb173z44/wB99Pr7sQ1M9WoWHXvfD6AX+h5sLf7z7bHH&#10;PDpokggN5de98CV+ovyPp72ACuerAErVqHr3vGxNh9DzyP6f4296GrVTqgJLEGtfl173wJHNj/h/&#10;h/j7fHwivT44AHr3vC7Hg3/xv7qRXrSig697wEn62tb+vH+wt78uOPVj173hY/8AFf8AfW9+YgjH&#10;VCRSnXveEtx/rA2v/Uf0HtrqnXvcVpLE3BHPP4H+v7917r3vC8v+2t/vZ4v791rr3vAz3PP9D/vu&#10;ffqV4db697wGT/WAH9fdtJr1WleHXvfDX9bfk3J+g/2B92PAdab/AAde98GktyDzz/h/r+/Dh16o&#10;0U697xmQ/Xi/15P097GOPVVx173w8n15vc3vf3YcR1cioB49e98df4+n+8/7H3oUFf8AL1UkcKde&#10;98PJbj+h/wBj72xxjqtafLr3v3kF/qBc/X3U0oK9OUUr173wLi/1B+t/dCTpoPXrWqmOve+Jk+nP&#10;9f6e9MP4eqg5xgde98S1zqBH5/23vRK4DdbLVoB173wMh44/xuPeyzAUqKdWIoMHr3vGXuD/AI8f&#10;4/4+6VOvHTZJBpXr3vGX/pYkWA/4n24NPA8T14gEcc9e98S9/wAnV9P9f35sY49NGvXvfWs/15t9&#10;P+J90AqKdbJr173wL88/n/eLe96adb1Y09e99B/8bD36g62ML1730z/0+oP++59+6p9vXvfEPbng&#10;n+n+x9+0g8ergigr1731rJv/AL7/AHj3vA68dPAceve+Gu3+uP8Ab8n34jux1oA9e996/wAfT/eD&#10;/sfez8I68Tjr3votz/j9f9t/h7qKDqop59e99l78f19+rinV6kihFOve/Xt9T9Peuq06974lieT/&#10;ALY/4c+9EE9b0nr3v2r6fTm3HvYAHXg1DXr3vota/wDvZ97pivVq6qE46979qv8A7b/efe6AjqtB&#10;Xr3vv/H6Af7Hn3rKmnWyx4Vr173np4zNUQxLyZJFU/6xPPurmilvQdaUFmCHzPXvdnXx+2TjlxNH&#10;VGgWpnmVRGmjWfVxyLf7H3ir7l8x3f1MlskpRAak1p+Q6yw9teXLeHZVkUanJB/l/h9T172ePB9b&#10;ZKaMSw4cxpcabw8FW/q1vePV/wA4QRtoaev59Tlbcqb1M4dYCUK14fz+zr3tTDaGax8pZqJY/GNJ&#10;do14Vj9R/reyn+sNpcgHxSxr5HpavLG520izrGRnh9ny697lLFmaZl8d4yp1AgXvYW1aT7Ye5tZw&#10;Q5rX/Vx6VzW+6oCVYqfSnXvaloMnui3jiqqgBF1gLrVWH5Nv6X9ld3FthbxJFFTg5z0vhbfAmr6h&#10;1x6mtf8AN1726/xndUigjISIRcoqlx6x/qQefaD6PaFOUqPMmnSmOTf6KoleTV+IE9e954andkyA&#10;PU1jFmIa5YavySt/x7akj2ZX1aVFOlAh3x663ckeZLde95AdzK5Kz1JKgnQC2kEjm9vdCNqIyi9P&#10;my3ulS7hvWp/Z173npq7dLO2ueoOgKLBJOLfTk/190lt9nC0UDP2dXWy5lIAEj0J9Tjr3tyjn3Oz&#10;AiWoBIsdWsD+v0PtIY9pXAA/l0risd/SoMjj9vXvbpBJulgD56gBSTyXPI9o3XaAfhH8ujNbDfg/&#10;iM7tQY697zS5zcFEza6iX6DnU+kj3Rdv26cDSo6U/wC7aCBWkrk/OvXvbTLv3JU76JKioFgbqJXB&#10;PHA+v+29rF5dtpVqqg/Og6YXd5VUrOzV+3z697hrvuZ0dnrpAWb0gu1xxYg39vnl1FYaYxj0HTK7&#10;0pJEjlRTGeve2aesiypl+4eldGuWWVY21L+Ax9mMMUtlTwgwI9CekBvLq5T9K5rqNKMcD9vXvYE9&#10;i7U2xlIJaWoxtGfuEaIzQqiyJq/tAAc8/j3IXK+87rZv4scjdtDRuHQXu9sLxz2934cySVGQP5V6&#10;97p/+QPWlPsrNtFTrZKjVOjjhSjksLf0/wAR/X3m37cc1Pvu3h2OVFD9vWD/ALz8jWXKG6Jd2XwX&#10;GSo8ifPr3ssZ4uPx/tvcrrkAnqFBQ5PXvfXK8W/2/ux0nIPW6jj173ytbj6H6/X6D3o6Sa9eOkmv&#10;XvfRU/65t+B9b/190wAD1rtGeve/FbfUE35sAePe9YIoOt1xnr3vtY2POhrf4g3+vA9+8SpoD1oM&#10;K0HXvfLxSk/5tv8ADj/be9iRKUJ69rUcT17339tUMR+y5v8A4H3QzRDAPXtQPXveQUdUeFgktcc6&#10;TY+6m5jX4iOvBlPA9e95Vxtcx9NO9zyOPqD7o13CAKtjrxqMCvXveYYiubgU7m319J/3v239bCMl&#10;h1tQxwAf2de95RhMiSB9tIbH8Kb+6/vC3HFh+3rx1rjSf2de95V2/kmN/tpLfi6kX/1vdTuluopq&#10;H7erKkzYCE/l173l/uxlDf8AyZx+f0n6f7b3T97WpJGvpxYLpq6Y2P5de9812tlyLmmksT+VPF/8&#10;Pdf3tZlqBh+3ry2l0zUEbfmOve8q7Syx1f5NMeOPQeQP6e6HebQUXWOPVvo7yg/Sb8geve8y7MzD&#10;AH7aT/W0m4uL8+6tvdktQXH7enP3buFcQt+zr3vKuyc0bFqWWx4A8bH/AAt7q+/WIIGsVp1v93bg&#10;W0CJq/Z173kXYWcYm1JN/wAkN+f8PbZ5j28Chcft68u27ixC+E1fsPXvc+LrjPSBf8inueP823HH&#10;JHthuaNujJDSDHSlNh3di2iJjT5Hr3twj6o3A1itFVNe5P7bH6e0z837bWpkUfn0tHKPMUiBvAIr&#10;8j173Mj6f3E4v9lUm/0XxPc/4e2G5z24EASCv29OLyXzOxp9O1fsPXvc2HpXcshA/h1VyeD4nP8A&#10;t/bUnPO1qDWQAj5jpYnIHNDcbZwf9Kc9e9z06H3Sylv4dVkE24hk44/HHtI3P+0gisq/tHSxfbPm&#10;p6EWz5/onr3uWPj7u17WxVawtwPC9yfbR9xtoQEGVR+Y6dT2t5rK6fppC3+lNKf5+ve3KD45bwls&#10;P4NWFuAQYXv/AI+0b+5uyKD+uoH2jpZD7P8AOUyhlt2Gr1Bx1725x/GTeTLxhq4k3AP28otY/jj2&#10;w/ulsauAZ0p/ph0YR+yPOrUVrdiKcQD173IHxe3mbA4avt/hTyc/63Htge62x1P66fLI6uvsbzm2&#10;fpn9OB697mw/FjecnCYatueP+A8nHHP19tv7t7EvxXCD7D0oj9h+cZH0mFx+Rz1726Q/EffUqgjB&#10;Vxvp/wB0yfn829pD7x8vq2nx0FfPUOjK3+7zzfK4XwG/Yeve3BPh9vx7qu3q88fX7eS1/wA/j2z/&#10;AK82wU1G4StfNhWnT3/A686KATbtQmnDr3vPH8O9/tYDAVxW5H/AaTk/7b223vVy2gNLlf29KW+7&#10;hzeqmlvIT8lPXvcxPhjv76nb9cLfX/JpOL/8R7TH3t5dBC/Up/vXVV+7fzjSn071/wBKeve5MPwq&#10;369wMBXWte7UsrAke6P73cvKtfqVqPLUOHSxPu1c4FKmCQH7Ove3FPg/v+QL/v367+vFNIAf6cf0&#10;9pz77cuAEm6T/eh0qh+7Jzg6k+CT+3r3uYnwW7CYANt+uv8AUWpJBe/0F/af/X85erm5T/egT0//&#10;AMDBza/CFsfb173Ji+CHYbhgNt1xN/qKaUED8j36T365bQA/WIR/ph0ob7rPNdQRGafn173zb4F9&#10;gra23q/6/mCS4sP6W90/4IDlpiaXiH8xnrzfdZ5sQFvDY0+3r3uC/wAEOwwWH936297f5iTj/Dj2&#10;rX345aNCbteHqOk4+7BzPQMY24Z49e95F+BHY7EEberrAfX7aT62+vure/nLKLT6tCa/xDr3/Ayc&#10;0eGD4Tk1+fXvfn+BPY2lj/AqwkAGzU8ik/4e/f6/fLOoqLpT9hHXpPux80o5UxEj5Vx1723j4G9k&#10;ySDTga4HgafA9gbfi3tT/r98qqApu0/3odIpPu48yq2hIWYfYeve8p+AfZrMUGByDOfoft5LBR72&#10;nv5yqQWa6QfaR14/dq5tZdccRWnyJ697iv8AALtP1Km3642NgDTyck8WHtSnvxypNlLpPs1DHzPV&#10;JPu383MutIHJ8xTr3tOZn4L9pYunllkwFcPGtz/k8nA+n9P959m9l7z8r3M0cKXKFm/pD06Jdw+7&#10;/wA6WKhzA5J8qGtOPXvZeN0dG7z2zJKtbiqyER/UvC4t+b/T2P8AbecNsvwPDlUkmnHqMd15I5h2&#10;av1lu4oaUoevewfrKKoo5GjqI5I2U6fWpXm9vz7F0colWq9BaSKSElJVKkeXXvbeQb/Ww+n+H9L3&#10;9vA56aAqaHr3viLmwB4B/wCN+/dbz173z1cn+n9TwfeqHrdQDX16974H63BH+w59+pTqhOM9e9+v&#10;Yg3ubf4e98ePXqVFOve+N/r/AI+/dboOve+re/db6977tb8j3rrVeve+Vx/vvp70BTrVCOve+rar&#10;/jnj/Y+98OrefXvfiSbXP+HvwFOq8MDr3vrn/YA/7z731br3vkLA3HH4te/+x96PW1oTnr3viLXP&#10;1t/vfvfWj8uve/Hj37qgJbHDr3vv83t/xQ+9fLrYbSeve+hxz/hf/Y39769jr3vtbj/D/H/kfvRH&#10;Vs+XXvfdzex/2HA59748evA0z1734ckk3v8A4f8AE+9H0HW6VFeve+f1vcg/0A/p/j71ppw6qVpn&#10;r3vpQQf9c/nkW92oerimM9e98rfn/X5/H196BxTrRx+3r3vv6gf6wP8Asfr78cdbJ8uve+xY/Xjj&#10;37rRPXvfIW+v0H++/PvRFeqmvnnr3vlpH9B/tyf949+Unz63Xr3vwufpwP8Ae/8AWv7t1vr3vmBx&#10;7917y6975rz/AIAfn/iPeqdb/wBLjr3vkE1W/wAST/r3+gv731Xr3vIBc83t+f8AD37r3XvfNVtb&#10;kH8n/YfQj37r3XveS31Nv9c+/de6975huLW+n54tzxz791uvXvfdgLk3t9P9vwffuvY69743uNPA&#10;H9Tx/jf37rXXvfEix+t/8ffuvde9+9+69173737r3Xvfvfuvde99Hgf74e/de6974jkgkFSB+fp7&#10;917r3vu/9Of99/X37r3Xvffv3Xuve+wePwb/AJ/4p7917r3vkCPyTwOLf4fQe9GvAdWFOPXvfIE2&#10;v+L/AEH/ABJ91Pp1smvHr3vmTcXA/raw/wAPz7oBQ0PVBhaMeve/c8W/1zf629u44dboeve/Wa/A&#10;4/1jf3vrXXveUAkW54+v9R/sPbLmhr5Hqp7fz6975g6bC3+N/wA+2sV9em2zn0x173yHPLc/4/T2&#10;6viL3IOtOxBwM9e989IP+t9b/X/efbyswpqHHrYPn69e98ha9yP8L2PtxdVGB4Hq1KrpPXveVORb&#10;8fX/AAHPvTnHTUraFp59e95QP8L/AO8/7D3QVNCePTC1C18+ve8lrc/UW/p+P6e7ahQqcda1kAhu&#10;HXvfIXANjpuebH37s1+uOmxIVftGOve+wLnkHj6fj/efdqUFBnqwOnPXveQA3/p/ja3vahc6eHWt&#10;Vcgde981ve17fTn+v+39u4PDPWjwx173mUD8gn/W5Htslh8OPt6ozOAKde98hY35uR/X/H34M3Aj&#10;r1WrSlOve+QB/I5/oBf/AG/vZHkeqnBx17362kXtweP6m/8Are7DIoOPVqg58+ve+1tzf6Wvb/eh&#10;7rwrU56pmuTXr3vMo4+nP1v/AMV9uKSeq1Pn173kAHB/J+vt3q/XvfMD6Xvzcke23LUx007OAQBU&#10;9e9+Ktwbnj8n/jXvQZGNZPLy6YeUSEA4FP59e99/XhvoATf6WJ9uRIq5rx6oiiuqvHr3vlY2Fvx9&#10;P+R+3yKHrx48eve+iRwDx9CR+fboQqfPh1VgQKde98hwCR+bD/H/AF7H3pB3UPSUknj173wJHI4F&#10;r/QfX/X9qgKZIpXrWeve4UxNjpsTfi/t1AAc9WSmrux1722ykm/HH+H9fbgVR05jjXr3uC/9b2t+&#10;Pob+78Ot9e9tkzGzf6/twCgBPSuDiK9e9tEx+t7H8e01wf0iOjCMd2Ove4B+p/pe/wDt/wDH2SNg&#10;npWtaZ697wn2jk6317317a63173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+97HHr3Xv&#10;cuBrML35/wCI9nNhMyN28eqN172Jm1agxVUXI+qHk8fUfX3INrMAsTuM9AzmCHxIan0PXvdk3RWa&#10;EsUdOXudIYW/w+v+w9yxyvca0KAVNfX5DrDD3N23SxcDga9e9nCjY/w2c/gKjHn/AGtTe39PcjiR&#10;zEUI4f6qdQG5k+sRgMVP+A9e9//W1kDzcc2v+Dcn/be8y6u7Ex5/LrnGKdb/AB7xaBfkGxH4+n+H&#10;+29qIw9VVsj5dX1enXvfApfgKCP8Rz/tvbUy+J+meFfM9WDHr3v2gD6E3HAvb/X+ntxI5FFcYHXt&#10;RJ6974n03LH/AHrjn8j2wzSKR5162KHA6975obkFr8i4I54+gv72H/TLnBB6qRjHXvcgcgW/Tcm5&#10;/r/X3Wit3IcnB+zpsmnXveZfyP6n/ePb4hQU8iOmmwQR173mWwI+gv8An349xIbAHn00dTde95Cf&#10;TwdX+JuP9j70Sg7l/Ij16r59e94Sha/1N+eLf7xf2ldWYqzHPTocDB6975GOxT8WFrX5P+J91UBa&#10;1BznHVNfGmeve8tlANj/ALcWF/8AE+16yqFOok49M9UGTU9e9wpI2dje3HJP1HI9pOxnAXsrwr0q&#10;RlUY6975R0xNieAfofwf6ce7ildA7vn1R56Hr3vP9lpuWI+o/pyP68e7SQlTVum/qi2AOve5UUa3&#10;Nm4B4U+7pGUIPTMjNwYUPXvclkQWsAdXP++Hv0kmaKoHz6YBY8K4697hSEhrEc8/m4t7ZehbV59K&#10;kFaV697jcauTz/h+ePyPdKA0HDp8qQMcOve51InN9Nrn/AAi3+Pu6R9p056SzE6OPXvbmwUjSwtp&#10;HNhcH/af9f36WpOlsCnSYE11V6979HHYmy8Hm5+ht/iPaamnA8utyE6Rnr3vnJC2kMB9fwB9fbb6&#10;h3AdNoak9e94/C1lW1rc8WB/1vdiitk9OaqE9e9yEhNjqFwORcX/AN69uIlMdeHEVx17350tp0kh&#10;gbWJsLH8f8V9tSAjANPn1cigofPr3vhNTOyn08ccixJ/2HupDNVc/b09E5R+zOPPr3vhDQHnQpJN&#10;voP8eb39p1jMdFJqCcdXMzMgVuve5b0XKaATpFm/HNufdXWjYxTj1qOYrqpjPXvckQEryDfgC/8A&#10;T/ffT3p4q97EAU/1Y6d8RRmtOve8kdIdXpXjTckkcf63+v7YUI1CprQ4NP59WeXVGqsPz697kJEB&#10;9T9P8AbG30Nvb1WyAanpkxSaSQMHr3tzii1DixtYHjjn8X9vhGLZNMZpnqpQl9RqtB173JWhBZiy&#10;2bgf6/HthoVVlaM1FfPpxNOnU/5de9zaWgGuxB5PJ/APuy6gzBvXH/F9eZx4bVWvXvagpaHTLGrC&#10;6Ag8iwBH0Pt5of1RQmtOB4dMV8Q5qMHHXvaiigRRq/UWNjb6D/Ar7UrGECmndX/V8ukvhtpB40PX&#10;vcuWnUqgCmwFzxf8fn2mu3prJGT6dKIasr1FTXr3uZTwkW0qeAPze9vz/wAa9uJcFQFArj/Vnp3w&#10;pHzw697kEfqvcHj6cj/YD2lklDUGAQeH+z0oijYCiY/OnXvebhlH4Cgfi1yf6e6saL4gyelscPhn&#10;WMnr3vPZUCsw1X55H5H9fdyFUVJpUdLFDa8DiOve4M1WYg3+pJ4H15/N/bLvGI9AJFPPHShYgFCD&#10;B9eve2mSuBJvY/0Orm/9Le0BIC1DdLBadhIPd173DmyKqGYaQAQDf8H8+3HZXota46fFnGWALZpw&#10;697TFbmbB2d1H1PqYCw/1z9B7LXlj7VJ0ivS+zsApBiXB8+Pn172GO4ey8FglLT1iyyxBrQxOpLE&#10;D6E/09k95usFsziM4x+Z/Ph0KbLli/vWZ9FEr6GvXvZbt4fIZ9Tx49xTRk3DLYk2NhqP4t7D91vx&#10;eSiVUaTwNMkdSNtXJNuiq8xoQvAmmfsHXvZatx9sV1fNKz1kramuQZGJN+T9fYVn3CVkCsxJqTUH&#10;9nQzsdnit4QIlofUYH8uvewryG8KmpY2laxb+21yf8PaAXGD3dHUNiVrQU9ade9pmfKzy3u5FyT9&#10;T7a8Zmav+r9vS6GyRTqNTj0697gtOz8s5uf9f8fT23UUqR59KxCqjtFPt6974eQ/k3/x/P8AvPtt&#10;jUGnHrYiOc9e993FuCbX+p9thmDgN14VEgBzjr3vxbnjn/WB9uaqjPToaqZx173yB+g+oF+f+I91&#10;LcemcUIPHr3vlf6/X/D/AG/vwY1oetxua06975cHi4tb6f1PvVdTUpjpsAt5de981sLAXHvZNAQe&#10;A6cIIBB6975gjlubfQfnn3UGmOqIWDUHXvfLkn82+nvxApVTnrYoPPJ697yIeAPobkAfj6fW3uvD&#10;j1QnSSCK/Pr3vn/rnm/0+n+x92Fa18unkDE6qYp5de9878n6EgDk/wCt/X37So7h59OAEN28Ove+&#10;YP0uTyb/ANL2/r7rgkn06sRWo6975qx/2AP+NvdXYU60DpIjc0J4de95R9Qef9e4+g90Lk9oz0+G&#10;rwyOve8mr6Wsf99+Pfh174fz697yBuP8f9596Iz17z697yBieSQDx+ef8D7rpAx1sIAKde95Q1vp&#10;yD+T/X+h9+JK468RgqMde9yFY/X6iw/5Fx7srrgEUPVkAwpz173mU+q4+luP6ce2qamqvVjVjjr3&#10;vMrE/m3Iv/sD+L+9NU1UHI/n1VgSc+XXveYEgX4sT9fr/sPdmk0oA2D5dWrQY697yhgxsTfjg/4/&#10;090DOw1MMdbVmp173mU6bD62/wB6/wAfemFK1xXrZc1bVTPXvfMNq+n9f8fbZfUuhet1GGrw697y&#10;hjxxf+tvpb6e2Qarp6arXr3vkp0/0/2HN/8ADn24HIqhHHq4Y1K+vXvff+xsSf6j3SpX16swIFAO&#10;Hy69758G1155tx7sC1KVp1tQxNWNPt6976IAC3N7kD/Af63vfqa9bC4Pn173zNvVbkX4v/vuPfhi&#10;nVhkrq9Ove+XJ+n044/PtzOnUeNerqXIqR1732b2FrC/+H4/PPvx7mY9bAyTU18uve+N7jnk/i31&#10;/wBsfdSMD59aZQQFPE9e947eq4/3m3HuoU6adNqgYVPHr3vqy3P+P4492XHHpwelc9e94TzybAf4&#10;f8T7c4DPTlB5jPXveBj9ef8Aif8AePfgMZ61173hcm55P9SP6Ae6scdePA9e94WA/Bv/AL7+vts4&#10;x01173Edvqf9gPeuvde9xWtb1fn8/wCPv3Xuve4zH8D/AHn+n+v79TquD173hLAX/r9PbqjHXq16&#10;97ws3F+Cfpbn6f197PDrRr5de94S9/rz/vR/2/uvd1rur9vXvfBmFub/AOA/4p7t3deFSSCMde94&#10;yx/r9bg/1911Z7utVoM9e98Nf0HH5/1/dgwPDqxNVquOve+JcAE/42P5+nulTWh6pq697xlwf9je&#10;5/A97LU61Xr3vgX/AKG9j/sPdKlst1oHHHPXvfHXb8/77+vuxWi9bYkivXvfTSX/ACAB9CD71kE1&#10;6qCeHXvfDX/iOfr9bf7H36laAjq1SKH06978XP4PB+n1/wB49+Ix15nJxTr3vEXF73+n+25HupB9&#10;OvVqK9e99Frchvr78FqaHqg4de98A5v/AI/7f8+76VC4695de99F2P8Ar/4f8V9+rpxTqxozde98&#10;bj/VH/Y/T3osfMdVPqeve/BufqP9h9Pfh8OOveVR1731e3P9ePfmGo5OevGhx1730T9CAD/vfvYz&#10;huHXs9e99aueT9R795UHVgorXr3v1xa4AH+9+6nBx1avp173xJv73mgqOmz1733f+vP+sef8Peqd&#10;eGRT+fXvfgx/Bv8A7Hn/AGHvRFD14/F69e993vf/AA/BPPv1DXqysAOve/G39ffsefWzQ+fXvfZt&#10;bi5NuOP9t79019vXvfQuOGUk/wBLe9Vr1uvkeve+9LGxCG35sPd1ZAMnPWyy+Q69770ubDQ31+tj&#10;/vPvTOoNQeqn1697c8TDK1fTssbnQ6v6VsAAfrz7S3MqpEanj05G4EiL51HXvey5/L86c2/mOs8Z&#10;vTcsCMlRFppvKCFBjOksAeL++VX3leetytObJ9j2tsqc0+fXWr7u3t7Y3Pt/BzFfIHaY4Wgwvk1f&#10;n173aXQbQ23UUsVPQYWjNLG2kyMEQSBfy3+H9PeINzvW6xStJcTtqP246yaj2m0gOmNdKAUoAOve&#10;42T6w2pUo8k1DQAOLaYyGdT9LFfof8Pb1pzbvETBVkY09eHSRtj25x4Tx6vnQUPXvaPl6e2UqO8V&#10;KjTMLASBeLn6Aj6D2dJzvvxIDNRR6dIDyfYirLCv7AQf29e9wv8ARPtqNSrU5UhQNKTzKGF7WJB+&#10;n+HtSecd1Y4YHPoD0qj5b24qRJbocGgND173g/0a7dpZhHBS0ZVLXlmTyyAkeogyX/2Fvd/61bpK&#10;mp3bPkMD+XVbfla2jRWW3jjrwFAf5cOve5NdsPEVCwLCKOPQfWwVAeBxa/1/1vbVvzDexMxk1NXh&#10;k9PPsSyE1RRT+iP8HXvcKLYUECPZaOUawR+3Fqsf6+3n5jkkIB1D8z04NljV/wCzBx6Cn7Ove8E+&#10;05lDGGgonJ+hJA5+n0HtyPeUJAkkYdJJdlmcaUgFPUde9tjbWyQbU+MolQXLMzLYAc3A9rBu9qQQ&#10;srE/Z00NnuoojphU09eve8X93s44f7ShonT63jki4P8AwX3b952C0Msjg/MHpuXb7mUgRrQ08/8A&#10;P172nq/YG4q13DQUUKyD9Mkir+Li39D7M7bmTbLdQQzN9g6Yl5Zu7lFUqCeNa9e9oSr6U3BVTyaZ&#10;8d5Iwz+KNy7/AKdSqb/k/wCHsRQ897bFGtVehoKkUHRDd+3F1KrkOlTwpXj8zw697QsfQu/KoTSx&#10;01NCVeSyNUxgOtzZ0BN/9f8Ap7EL+43L0NEZ2YY4Kf59BqT2u3qera41p8zX8gAR172mcp0rvHDo&#10;RWyRO7nVGlNO8hWw1FnVPpYezW0582S+YGEEAYqwA/w+vRZ/rX70ijUagHyHXvYI7txWSo2hjKTt&#10;47rISpJ1A/2rf1/Hsf7NeWs4Z6gVpToP7pyrutlHI0iMVTifl172Sf5Bdc5feMNLXUVHPUGEaJLI&#10;xsbEfj8j3PntpzRZ7FJJbyyBQ2R1ix71cobrzTCj2ETEwKAKAkmmTw+3r3smKdG7pkdyuMrGVD/x&#10;xf8ArYD6e51PuFs4QFplB+0dY4Re2XN5iBa2ep4ChJ697e6T47bvqfHpxVWxkHpAhckj+v04/wBj&#10;7LJ/c3ZIa1lX9vS+H2j5zuQRFayGnHtOOve1bQfFXfVXymCyD/QWFPILj+t7eyq493uXoToe5QCl&#10;eI6Fdt93vna4KqYHoc1AP7KU697WeO+GPYVV+nbuQLECw+2lPBFx9B7Ibn325aiI13KUH9IdCOL7&#10;sXPE8ij6d9NR5de9rWh+BvZc4Qrtquu1vSaeQEn6Ecj2RT/eK5VhZgLtKetR0ILf7pnOtwSDCwU+&#10;tMde9rfGfy7+z6ogf3WrwCwAH2zkj+t7D2RXf3luUYDU3iHH8QH+Xo/h+5zzNQFgTUetOve19jf5&#10;ZHadURbbNYoAvdoNXH+pta9/Ybu/vZcnwLRbtSftp/Po+tvub7qIVM5APnUj/J172tqP+Vj2Y+ny&#10;YGpXVpIBgtYf4i3sO3H3vuVBWlwp+w9HEP3NpSCzyqD9o697WOP/AJUnYU4UNhZFINmuh4F/ryP9&#10;49k9z98TlhDUXAIpwr0bxfc2s4nBlnShGRWn+o9e9iFjP5R285D/AJRQJH6bgME/4n2F7z76HL6i&#10;sUpOfnjoR2/3QuXEjV57la1z9g697WFJ/KJzradccMbWOq4QW549k0331NqUmhLDy49GkX3UuTot&#10;ZeVSPKg697faX+URl9QUrBfm50x6f9g3sul++tt/xDV+3/J0tT7rfJGAZBgenXvaqpP5Qs+lfMaU&#10;Ai5NkFrn8W9lcv32oRgBj0tg+7L7fxtWR6n7B/l697fof5RCGwVqVhwH1CNP8Lm/srk++wV1EBhX&#10;5k9LE+7p7dQhtRp9g697eaf+UVRL6XaiP+voPN7f7H2gf769xxAbpSn3efbbiyknjWnXvb7S/wAo&#10;jB8NNPRi/wBbKo4vbi309l0v32Nx+GNW6VJ7D+3CqAq1pwwOPXvbmP5Su1ogS0lMGBC6lKtc/g2t&#10;7Sn76W7yfgJr61HSv/WP9udOlkr64A697cqf+U3tLjyTQgg2LKqj6/S3tPL983eAexCcevVl9lPb&#10;dWxBX7QP8vXvamx38qHr6MqamqhAuAQIlYHi5PJ9ld198zmVhSKMmnqT0tT2k9uIvhtQ5HqBjr3t&#10;f0H8rzqOkEayyiXjm1NFYG3I5+o/p7DF397vnady8YpX5npZD7ee30LlksFPCpoP83Xvanpv5bHT&#10;VPdfErggWvTxjm/1P9fZVL96znuUhtVPzPRmnKXIkbAiwUj7B/m697d6f+XR0nCATRpIQVuop4hc&#10;/m7f09oZPvSe4Mo0+JQfaenhy5yWuF29AAcEivXvapo/gN0bShf9wdPKVAALRRX+vPNvZPcfeQ9x&#10;Jyf8ZYA+VTTpWNs5ZQ/p2UdB6qOve3uH4RdLU4uu3aIqOAPDHf8A1/aB/vBc/wAgo1037elTRcvC&#10;gWxir80H+br3t3j+G3SUVh/dmiJC2/zMQ5t/qQPaB/fT3Ac1+rb9p62F2oLrW2jqDw0Cg/l17280&#10;fxM6WpgLbUoTxaxhjNuPqB7ST+9fP8hzev8AtPVluLJWJFvHn1Qf5uve3dfi/wBQKuldq463BH7E&#10;fNvp9R7Qf67/ADyGLG8fPzPn1f6yFWGm2jp/pR/m697kr8Z+nzwdq4+9vp4IrXt/xX2w3uvzuTX6&#10;xx+Z60byJhTwFx/RHXvcqD419Qx/8wrjwR+TDGeQPx7af3U52Y/7myftPW2vEK9saL/tR/m697dY&#10;vjz1XGNS7XorC1v2I/pfm3+9+0T+5vODnuvG/wB6PXhuQUU8JSR/RX/N1725J0P1nHcJtjGiw4vS&#10;xMCfrc2H59pG9xObCam7k/Jj1uHdG00eMJn0HXvcmLo/rlLX2xiwQCTppYrMfxa490k9wuanJJvJ&#10;c+rmv59ebcXMjVyD8h173n/0Kdd86dtY/kHgUsFgb3NrD+ntsc/8zjBvJP8Aej1o7k68FFPsA697&#10;zr0p13Go07cx/rFyPtorqR9DwPbTc/c0OatdvUf0j1Vtzk01459Ove8g6Y69Nj/d+jS17aKeLn/A&#10;8e6nnzmev+5LH7WP+fq6bnLqcCiqfkK9e954+m9gj6YOlt/tUEdwf6A2+ntpueeZOP1LV+09b/eL&#10;GgVvL0HXvc2PqTYUSAJgqUsfqTDFf6/W9vbDc6cxu1XuGp9p6p9dOBkgj5Ade95P9EexH/VgaQlj&#10;9BTwgA/T8D3X+uvMY4XLf70em5NzkV/DBqB1731H0114pIfbtIWvcEwobMfyLD243P8AzUQAt2+P&#10;6R6227ygAdv7B/m697nw9R9eINTbeoWN/wC1Clrj6f7f2lk545oY0F3J+RPWv3nI41AVp8gOHXvc&#10;l+oeuXF221jCPyFp41NiOBf+t/ba8882JwvJfzYnqjbzM57lH5gf5uve8KdL9Z3DjbdCCCLDwxj/&#10;AG/HJ/x92PPvN1c3b/bU9UG5SqcIufPSP83XvbrF1R13Fa22cZe1iWp42P8Ar3t7SPzvzU4o15If&#10;9sevDc5itCBx9B173Ki6o67P6dq4fhrl2poyT/vHujc881oCBfTDUOGo/wCfqn7wmWpBpXyoOve8&#10;GS6Y6wy1NLSVW0MQwZSDppYlb6WuSBz/AK3tZt3uRzntsyzw38ppwqxx8+tG/nYATBWT0Kg/zpX8&#10;+veyDfIn4O9RbgxlfPR7UghmeGQq0MaLZ9H4/wAPeVHtP95znfb5IrTcLnxUDCpbJpXFTx6Jd25T&#10;5e5ltHW9tIiamh0jV173qc/OT400vV+bqJsXRPTUrNKdDKNN1axYMPz77K+y/uYvN+2CR3DMVU49&#10;aefXPX3/APbXbuWn+q2+LQp9PKh697q6kTQ7ofqpIsfyQfp7yPBOkN6jrEimg5/2eve8Rte1gPzx&#10;9b+99arjr3vib/S/H+vf3vrY6975KOSSOP8AD/iPfuqt1731pNhx/wAVHPv3Vuve+7D6qCSPqD/x&#10;I9+691730APofz9LEe/de6974k3N/fuvde993NiLiw/2/wDsPfuvde99jk/0/wB9+PesdaJ6978e&#10;LD37rwznr3v1voR/S/vfnTrVc06978fxb8396+3ramnXvfQ/4n3vrfy6976IP59+60KeXXvfL6Af&#10;n/jfvxHWuJ6979bi1x9Lm/Hv3XgB173yvb6XPBt9CPr/AIe/dX6976AYm5/H9f8AjXvWOHWsHHXv&#10;ff1IsCL/AF/pb3vrwqOve8lh/wAa9+63QEde9+sCPeievVIINOve+yL2/A+vP1/x914D160WJGev&#10;e+7cAW/4r7sMmvXuOR173yt/S97AD37HWh8+ve+RFxbj/Af7D8+99b697703N+bjn/be/de6975W&#10;4vz9f6fj/X9+691732FubX+nN/x/tvfuvde95AotY/7b8D88e/de6975gcgW/wBhx9P8L+/de697&#10;5gC3DGxPNh7917r3vkoA+n+3P19+69173zDWFrXHv3Xuve+1vY2Avz/r2t9APfuvde9+40i5/rYC&#10;3H+v7917r3vj7917r3v3v3Xuve/e/de69797917r3viTaw/PNifoOPfuvde98bXAJLc/UfXj37r3&#10;Xvfha4IJ44t+bf4Ae/de6977H9b2/AF+Ofpx7917r3vl/rkf8R7917r3vwsBx9Pfuvde99+/db69&#10;75A/kn/Ye9HrYPr173z4/wBYfj/be22qT1RuPXvfIfm/9Pr78SeA63mnXvfMf0J/oRb3XVQ9aZiD&#10;gV6975avUf8AWH1/1/wPegMCvr1Q1oOve8i/i/1P+xsD+femFeA/Z1UgkGg69752/wBiLH+v+297&#10;ZnBAOOvVJpXr3vkL/T6D/ePaiMGlD+3qw458uve8oH+xH5/4p7cWtDQ169UkenXveQW9+PzPWqUP&#10;XveRVsLAm1geP9690NK449Jy2anJPXveUAf0t/xPvwFRQZPTDE6jr49e99kEH/XHt4KPLjTrYCnH&#10;XvfNRf8Aof68j3QrVRqrXqhBB697yBfzc3/x+nvQ4VAoD1vFM9e98wpP1/1gPp7dXJ49WFOK9e95&#10;FvYqeB+LW91YKaHz6bY8K8eve+duBwAT9f8Aiv8AyP3aoJNPLr2rWCPTr3vkLD8/Xj/inv1OtEED&#10;5/Pr3vyi3+Nj/r/X/e/fj+zqh6977HNlIF/xb/H8e91Pn1oHy4/b173mUXvcf7b8+7U68xpx6975&#10;D/Fbg/Qf8U93BqOrDI697y2BPJ+t/wCv+8X91c16YmPnWh6977AuCrE8WIt9f8B7YNQ3cOkpDI2R&#10;SvXvfEEkgECwtwb+1IBKgR9ergefXvfMfUcX/wCNf4e3lBGXNetVI4nr3vgBf1fkcm//ABT2oJBp&#10;Xh02z6u3h173zP5/w/p72tdWeHTPXveJj/rc3/r/AMT7UjJx1rPXvcCXi9hcA8kWNvboyRXq4Fev&#10;e25z9QCfrzccfT+vt2g4npwU4gde9wZALD6fX8fn/Ye91Iz1YE1OOve2qYn1D8cn/Y+3DQ9K4h69&#10;e9tEv5/xHtDckBajOejGLh173Cb6H2USnielQOOve8XsvY1PW+ve/e9de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de697yxkhhb8e19o5EmOqkVFOve1lhZ9MqkkCxAH4/PsfWUpk&#10;iQ+Yp0R7rDWA6c9e9nw6Jzfhq6WIsNJAQsT+pWP0HuS+WpVibXJXLcAfs8vTrFP3P2vVBJIBU+nX&#10;vdgMdT/uLnk1+jwp+T/qhx7lkSkKTQ6T1iuYpRf+Ho4mlPPr3v8A/9fWZ0ryD+OeDcH3morcdApj&#10;7D1zd1sOt/j31oXS39OLC/qPvSuAAH7fn17W1RXr3vFpX6/1+g/2Fvp78WiUdx4+fTlSeHXvfXjB&#10;I4P15P4t/r+/GRFJK5rjrYPl173ikjvqAH04/wB590Y0C1Xq6uQanr3vIsdgLcm3Gq9rW9pnGoFz&#10;jqpeueve+aizA8/7b0/T8e9x4PCn+Dqpaooeve8hbn6H9X9OOR+fbokeoAwOqUqOve+1uWsRYfg/&#10;T/b3901FqhePWmoFpXr3uSg1CxF2/N/6f4Ee1EcS1owIPHpljTJPXvedYTrH4AtyOR7rMuhgTkf6&#10;v2dMl8de95BTlnv/AEB+n5/PtsBNJ48eq+IAnHr3vn4TpHA1avpz+eP+R+3Dp1aVFBT8+tCQZ697&#10;5Gk5YmxPBP4HH+p/437soiBAznrQuAMDr3vmsKi3DX4b8W9vxxpU141x1XxC3Hr3vI0NwLglha44&#10;vb/W9qHjSNSoNcVz/n62tM54de98EhKudI/oQf6n+nsrDupBPA/s627gr3efXvfKaNQLm9z/AE4I&#10;J+v/ABv3dwlDQEjqsLHgOHXvcB0Ia31/3u3/ABPuhRdZAwKdLKj7Kde94/ARyQeR+Pxz/X34qQod&#10;c9OmZitAa9e95omZRa/15Isb8Cyn2wZDnpmRAxBoeHXvcwMWAvfg8/Uf74e9liRTpgpTI697cYUu&#10;f0kjj6e2u4sMcfTphyQM9e9uLQx2Fr/S30HBP1v7cp2EtxHDpOXOQRjr3vCYNJXm4H15/H9NVvdR&#10;RuI/ydP1/COve+XiFj9QfwAP969uaVFArcOnaVp8uve+DQapFve35H05vxb2266gcdOqwVGoM9e9&#10;50iAQaQSSSGBN/p+fdu0ghuHy6q+DnI+XXvc2CIKbqtgBz+T/tvbACih/wAPTTAgY8+ve5ZhU8Hk&#10;sOfqD/t/dgtAT14aiCG4A+X+Xr3vGYhrX8cWt/UjgC3tl0Hi0I1Y6UKB8PXveTxFdd1Nj9PwSfz7&#10;oUhCivlw6djQMBQefXvfBIDqOkXBsdP5/r/vHtGztqbSvn69LYndKinDA9D172+0dIWY6xawHCjg&#10;3/PsyiV3GpgAKcB0lkBZyW697dfteSQvp+gP1NveigQDQMHptTVBpyR173NghCk/jgHn/bW592og&#10;qHwD1tgdNW+E8eve3CAatNweCDe3+2B92IXXqAJx14ED4eP+Tr3t3hj1EHgL+onn6/0t7qwd2Vo8&#10;CueHTaor+p+zr3tzsWQWP4t+L/6/vUoADcadOwxUc0HHr3uQFEca/Uvpu1hYfXj6+/CQKPCfzFaj&#10;owjSOWQJWmOve4oN2Yhgv04/3v6+0bSRq2Bx6VJbIjDVU0697kqyWWwvx+phYX/Nre22ko2vyHSh&#10;lyWXA697gVNYgJKtwp+l7C/0H19tvOHk04GOPTixtrCNTI697TtdXjk6xYj+t9P9eB7LpSqgMKt0&#10;YJbL2Mat172kazN09EsstRUwwRQghpZXCD63N9X+8+0kk+lSQCB/Po5i229lI+mjZ9XkBU9e9gZv&#10;P5B7Q26syRZGCuqVOgrC4aNWHB5H1N/ZTd7xFayaEOSCfn9ny6H+1+324zaWuV0hhXPEeop69e9k&#10;+3n8mcplXqYaOXwQNcKqgAN/qblefYLvt8ecKFJXSSSPzr1I218kWNmkbRKSQakf7PXvZeMr2Rl8&#10;lIxkqnJYkkljcE8cfj2Hri/aV3LGtT0MYdoWPVpXTX0697RU+brKhm8k7tcnhibf4fX2kafWanhT&#10;owWwiGWFeve4RnaTliSfrc8f7H21rNNJ6ULCqgAcPTr3vvVwObn/AAP5t7bOa06uIxQgY6975A/1&#10;+t/ze3vyk8OrCqmnl1731qvx/vXu4ANCet4GT173kH4PI/1x7qePVeJJJoOve+Q5+v8AvH+HutAG&#10;rXqoFHovXvfib/73/t/6+7AVFet/hDDOeve+YP0H1B/2Hv1DQ9eNaFqcf9X5de95P9ha39fr7oK6&#10;s9VIo4I9Py69774Dahbgce9gmgHWg9BQ9e98lNyP97/Fveya1UnrxIYmnXveQH8G5H4/p72McOth&#10;dPcvXvfMEEHi/wDiP9bn3o9aJr8XHr3vICAR+P8AYf4e6sWoaeXXmLtUcR173zB+pAvf/eP9f23p&#10;PxHjTqqxmtFPXvfMf61jb8+9hxSh6eV9Pbx+zr3vIv8AxNveq0JBFB1dZBXSeve8gH/JIPJF+b+6&#10;mmoU6u4BofxeXXvfJRYEi5v/AMT71kDj1VC9Mn8uve8guvF72/oPr/h7sDX8+nlJPxCh697yA/U/&#10;7wfr/sPeioJr1vj1732OSOCT/wAR/X3WpGVoB1utD173nUfm3+w/4i3tvuLMOPXiak9e95Vb/e/p&#10;9Pz7aYlSNfWgSp697zoQPwQCD/r/AOw97Z/EAaukenWwxpT59e950ktcWBDfn8f090YAksvAdaIJ&#10;avH7Ove8tyv9Of8AX+v496kINPs6tReJr173mRtIt/seeR78uIx6169QV697yBiRfn634+lvdn1M&#10;5DY69WlV49e989dv94+n+v8A4e6soUgKePVgo1Bh173nVvobfjn2yqeuOrKmo92Ove8gYD6c/wCP&#10;19qK4IoMDq1O418uve/BjyT/AK3H0HvRJfTTrY7mUDB697yg8gf0BP8AiL+2yPPrThuJz1733+AP&#10;yP6jg3+vvxLnrRdx3HHXvfIfm5AvzYf717srjFM9OrKCKefXvfeq5P0t/h/vB92qadXABBoeve+7&#10;2BH+2/wsfdwaivVgSR173xPABv7tTy63SvXvfBiD/rnjmw90WlM46qDipx173xb+vH/E/wCx93Ax&#10;17j173hJB550/wC2H+wHvfWxjr3vA5Nv9b8j203HrVQOve8LG/J5NrW+nHtsnqrEHh173GkJ/H0u&#10;efzz791Xr3uM5uP624+o4/w/1/fuvde9xn/3r/YfX8+/de697iuxvf8A2A/Ht5cjpqTh173gJNhe&#10;3+sP97924dWHCg697wOf6WuL/wBR/iPfut/Lr3vCTwG/P+8Dj3rr3XvfAsSOTxe/+x9+698+ve47&#10;Mfx9Sfeh3HpsV4jr3vGWP++/4n3Xgcda8+ve+Dtx9Qf999OPelWpNRTqp+fXvePX9f8AWH/G7e9h&#10;NIx15QKfPr3viW1cfgD+n1/r78BQg5PWxghhx69746vz72KDPWvLr3vhq44/JH+292J4genVqitA&#10;Ove/X/F/6Dn/AA/w9tjBq3TZPkeve+i1x9TYHj/H3bUa9bPGnXvfAm5vxz9R/rC3vXnnrfXvfHV+&#10;OAP8fe9IA1A569Q049e99A2I/wAPz+P9v71QEV8+qgGmKde98STc/wC9i9vfqrqqerDtOeve+r/1&#10;/wCNe9aQRUHrY0mleve+QP8Arf4+9AGny6qeHy6978T/AK1v9SPdgMVrnrQHn173xB/N/p+Pe6VH&#10;Vjxx1733c/mxv9Lf8U91YU62eFeve3vFbezGZeOKho5pmfhRGjNf+zce0dxf29pVpWA+3p2G3uJm&#10;0xIWNPIde9jFg/jr2Fm1DQYesKuBpYU8pAP4B49hm7552W2VTJMoqSOI8uPQjsOSOZtxC/TWzNq4&#10;YOPt697Eyg+GPaVXpIwtYQyi48EoJ4vc2X2G5PdfllFYtcIKH+IdCK39oudblSzWxABpgE/5Ove1&#10;jQ/A/tCoCf7hKwliBrWGWwBHHNv9v7Kbn3r5VhZlW4UgCvEdH9t7D863A/Tt5Divwt/m697V1H/L&#10;07LlBLYis/A5hkvf/bc+yKT7wHKYCVuFAPzH+f8Aw9HFn93Dnu40N4DCvHtP+br3tV0X8t3sio0E&#10;4iq5tY+CS3+N1Av7Kbr7x3KsIPjXCKK/xL/n6O4/uu88yqx8B6V40I697VlF/LG7HmABwtcxuASl&#10;LPYXPIsFvx7I7j7z3J0TafqkFPMunD/eujm1+6TzncGjIy/aKf5eve1ZR/ysOxpiP9wNc7HhQKWo&#10;BI/2K+yK5+9hyYg1fWRqB/TGf2E9HY+53zSNOv8AOpH8qde9qSk/lS9hPoU7erxfVy1NNbj6gHT7&#10;JJvvf8oIhK3cX+9A4/b0bW/3NeYyh1lTU/xeXXvaig/lMdjyAadtVtmaw/ydwCPpcFgPZS33yOT4&#10;/ivYx65r/n6NIPuYbgX/AFplTHDUP8p697TnZH8s3fXV+wdyb5r9v1VPTYSmieSXRxGJJQtx/jyf&#10;r7MeWfvV8qc177bbDZXavJcNQL54HHpPvn3R5dj2KbeUlWbwFLEKatQcTTr3u0P4+x4fZnSexcIW&#10;8VLBgoJpGCkDzTKJHdyB9bk3v7w89ymvd9593G+QamaUgfYMADrPX2q2pds9tNvsbRSDHDFXyr2i&#10;vXva9XuzZtA1VR0mcU1VGhkmh1MVRL6VN14N7/T2HDyFvtwEnmtzoc0Bp58ehwsxdzDQEqtSPMfb&#10;172k838ntq4hvs5EyFZUeJZEFFTPIvrFx5G4Fv8AY+zmw9pd3vV8dSkaVodTAHHoOk8lwltIniA1&#10;appSv+Dr3sMa75W5pkL47Z2RqYwGWM/SaRg9la39P6+xVb+ztgH03N8iHz9Bjra3dwytLBAePA/5&#10;jTr3tjq/kz2RPCZKXZ5jZtBHkdgxY/2efyPp7MYfanlaNwst7XjwGOqibcal/plLfw1z+XXvcWj7&#10;97SrTK1TtlaVUWwZryLJKwsArcAD/X9vze3PKNuoSK71/Zin29XiG4TkePAYwp4ca/b1723P3X2O&#10;JBJVYaVDGzmQRsdNiPQwP9PaleQ+ViumCcGoxUftHSlfqirgpgeYOeve4yfIDfsM2kUE9TqkCt40&#10;ZVRT+kE/kD8+3W9t+XJE1eIFx5nz6tLcTWsoUweIpHE8a9e98sl8hd/wRSxx4OonkdQEWBiGKk3J&#10;X8g/191tPbTlx2DtcKoH8Q/1Y6amvr9RG0UJUV+39vXveAfILs+YRJBhCqxQESLOjM3ltYKzE/j8&#10;n26fbXlKKpkuPiOCpHD16Yku7+RJP8X4H14/5+ve4Td29ps8DjEGkncEExmRUa34ZB/vftQOQuUQ&#10;HXxta44gV6SrJujSgLb6CRnu/wBjr3vqXujuGpDyNjDJHGQGezKPSdJs31tYf096TkTkiIhBLQny&#10;6u13vaxpGlsK6skn/BTj173LTuLtRHhkbGxxtKq6ao6yUQfVTp/21z7ZPJHKDKy+KSBxX1Pr8utl&#10;91VWoignjSuPyp1729R969gw1FPFXUBSO0k6yxxyuGEX1UMgtcj+yfaFvbzlp42e3kqcClR5/b/h&#10;62ZpEmKFCKrWtDT59e9iJsfuGXe+UKzYOaFRFNSfezRSRavqkqRxyAHVe/qt7DHMHJCbBZhkuAxq&#10;G0Ag/YSR/g6vZ3D3ZWRGYLWhxSv+x17297n2RQzpNTY2nkkd4PKz1MYYrIw1Mddrn/W9odp365jZ&#10;ZLlgADSiniOku5bTbGO4ibuVvI5H5Hr3tX/GPorbu8dw5PE7pw0dVjmIZlMYLcGzOjEekn829k/u&#10;t7i7rsG2RXmzXBjkPz/ZUeY6jjaeVrbadwd5oxIArGhGM8OPkK9e92ED4Y9B07ftbAx76US7ynUW&#10;P0bUNP5HPvGg++/uPIml9ycAk4HAfYej6L9zqAi2kIIPARrQ/aeve32k+MPSmM0fbbEw0ZjVbeSm&#10;ikYf65Yc+y2f3Z57uifE3GU19GI/y9PG4toi301tHGDxoop/g697fqbpvq/HnTTbMwcVx6nSgpye&#10;D9G9P5/Psun565vuxWa/lanq7f5+lH1txUEBaUxgCnXvb/BsbY9Lfw7WwMTD9JjoaZLf8Fsvstk5&#10;h5gmxJdysPm5/wA/VWv76gCOade9u6bf21AoEeGxaG36lo4NQ/x4X/b+0Tblu0hOqeQ/LUf8/TAv&#10;LtiQHII8+ve3COlxSXEWPoYvodSQRA2A/oF/3j2maW8bLysfkSf8/Vmmu3bUZCQB/q8+ve5S/agA&#10;rDCotyVijBJ/H49snxeBY/tPTfizqKBj+eeve8n3EKA3ihv9CdKXNvp7p4Uh/Ef2nptjJSisRX59&#10;e99LWRX9PjFxc+hV5/17e7GByM/4T1pjKcMxoB69e99mtAYE6bf00j6/0v7r9OadbGsgaa/n1733&#10;92lmI8f4+oH0v9PfvAao6qUkDVqeve8f3irqsQB+bf48292EJ9OvBXLVr173zSuAUgHgD+t/ejbk&#10;mvVfBFak1697992PqCOeb3P19+8Dyp1fw2oVfPXvfRq7GxcE2uLE3/2Hv3geYHXjHq48Ove8hq7B&#10;Qp4/PP4PungVNSOmhCFPy697992TYAcfU2H1978D168IaEk9e98lqjc/UC/4+n191MPTzRoKfZ17&#10;3lM44N/8QPx7r4fl1XQRw697yJOWNha45uTx/sLe6NHp48OtaBTjk8R173l8jH9TLYcWB+o/PP8A&#10;vXupA8uvCMDB6974GQLqFzyRx+Le96a8OqmLUanhXr3v33P5sBb/AInj6e9+EfPrZjoGpjr3voTL&#10;+W5/wPHJ+vvxQ1wOrha0A49e98/OvFgB/U/UA/0968M9VEYK5416975+UWDXAvcHki3+sPdChr1U&#10;qrsVIwvXveVZVOkBgSOfr/t/dSjDq4VgeHXvckSJb8Ak35tx+OR7aKt1qh4+vXveRZE124N7D6/T&#10;j+nurI1OtMhNdPl173K1oPTr5tf63H19thScny6aKsTqHAde95kkBtyDq4bkcccX/wB49tsua8Ov&#10;aSM+XXvebzW41AkcW4P19tlKjrYQVNeB6977M4QH/VcKLc/U/wC8e9eETjy6qUXVQde98lqAFAsp&#10;v9RwPrzce9GIk56sISRx6974isRCFJsCb8n6D/H34wMVr14xUQmtSRw697zGsAAJZbMeLEXtf3UQ&#10;N5DptY8AcDTr3vEMiPUoIsL8G3H9fdzbeY62UUCi8eve+a5EaR9LXBJB5Bvzz/vfuhtTXrRgNSW6&#10;975nJKSLMCoIB/B5/wAB719IR5Z60tuzCh697zrXKWIulr8c3v8A8U9tNbECtOveAQNNcde9zFrE&#10;40kfTm/5H5tb2yYG8+mPBfV173yFUpI9Wn6Hk8X/AKD3owsPLr3hlSDx697zpOxAI9dybgHjj6+2&#10;ylMHHVs0FaD/AA9e9yo57en6XNhz+fr7aaOuetlQHzU0697cIZ7qeRf6aiQL2HJPtM8ZrXrzKajF&#10;B172n9yUkOQop4mjWU+Fwurjkrz7NNpuHtLhXBIzXpTArL8Joeve9cH+ap1PRybXrMtBTRh4tYuE&#10;GrW6XszW/Hvrj9zPnS4u5G22WSrAA/KlaY+fr1Bv3jeXF3LkqW5rpkQFiaZp173qVZ6nFPkquEKV&#10;0TSqR+eHI99dLRzJAhapwOP2dcmZwyzMhOrSSK9e9sQA5+v+A9qem+ve+Q/2F/oNX0t/h791qtOH&#10;XvfgSeQR+AQ39f8AD37rfy6978Te35ueQL/jgW9+691732Lk3tpI/NuDf639+691730bcXAP9NP0&#10;+v4Hv3Xuve+j9eSp4/2H+t79149e99n/AGJNz9PxY+/dapTr3vxGm/5J/HvXXqV6977IB5N/9ha3&#10;vf29eHDr3voC/wDW39R+f9j7917r3vux5uPp9PfuvU9Ove/ED8i3F+Bb/Xv791vr3vx/BsTf+g9+&#10;6rpHXvfdrW/P0tpHvx9et6R1734Kb3Njx791sCnXvff+AFv9h79145x1733b36nWqde99/j/ABv7&#10;959ezXr3vsKT+D9PeiSMjrfXvfdrG682/H+v78MjPXuve+WkWN7k/WwP0P8AgPe+vde98gBwbW4+&#10;n+8+/de6975W4+nHv1Ovde98ha5v9LG34P8Ah7917r3vmqgc/wBb/X+nv3Xuve+Q/wB9/wAat791&#10;7r3v1h/T37r3XvfIC5HH05/4g+/de6975ggXueL8c34/1vfuvde98hew4A/4p/h7917r3vmv1H0/&#10;2Pv3Xuve+j9T/rn37r3Xvff1P4H+8D37r3XvfH37r3Xvfh/vP59+6917342PB/23v3Xuve+rgkWP&#10;0/23+sffuvde99Emx/wt9OPzyL+/de69765t/hb6EEm/++/Pv3Xuve+Kn68Emwt9D9B+ffuvde9+&#10;Oq5PAtzx/jx7917r3vkOCPpb8/6oC17N7917r3vmbEW/B/p/h7917r3vofkW+n0/xH0Hv3Xuve+X&#10;v3Xuve+1/PurUIz1sAHj173zB/r7qccOtUHXvfO4/HJv9PevLHWyBTHHr3vkp/1uCPdG6oxzT5de&#10;987AkkDkf7zz78AaivA9UpTHHr3vmL3H4+n+HHt1dSkheHVguKVp173lH0/xP+396Hx0PlnqtKHr&#10;3vtbj63tf28DU1HDq2K1HHr3vOLKPzyfp+T72NNO38+qg1697yAXHF/9j9fe+HxU6qSBUnr3vOo0&#10;rwP+Sv8AevbAGojyz0ibu+L+XXvfIX034PP0+v49ukAA0r1U0Jx173y/1gQT+Px7tGST6Dr3XveV&#10;Pr+P9gODf3YAAVrTrdD173lCX51Wt/X6290ZzwUV6qXA+EVPz6975aeR+Rf+v9fryPe0LNxWnXlL&#10;Nlsde95FA/qPp782SAQcdNuaeRx173z0jix/qbf0I/1/e0LHVUU62rE169748j6gXN/9t/j7vUNl&#10;etkEtU+XXvfNeT9NN/r71ny6qcnr3vnY/m35seL2/wBf3sCvXqVOeve+QH9i5/1/bmqmRw63UU1U&#10;4de98rML2A+lx/qj/rD35QBjqlAzUGOve8ii+ngjVyT/AK/+HurGhJ406ZkIoRStOve/BrNz9APq&#10;Ln/D/fD2+IqMCxyR1TMbDX5jr3vKBf8ANz/hYHn/AF/dlUKuOmtKDK1Neve+Nr3J+oNuPp/sfb2g&#10;/i4de01weHXvfIXH1H9Pxz9LfT3cjSajIPSeQKp7T1735lHJAPNh/sP9b26oqAAOqde9xJLg2seP&#10;9jx7ULQ1FOvCteve4Mptcf154+lvz7uBU9WUVPXvbfIQb2/A/wBhb24fn1c449e9wZNNtX9PqPex&#10;6dXFeHXvbTOwNz+Cf8Pe24YFT0thQinXvbRKbX/2PsvumxTowjrSnXvcNj/t/ZVKTSnSngKde94v&#10;aE9b69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3vkpsb+3oTR+tHr&#10;3tQ4yRtYtb6gm/8AtvY52iQsVQY+f2dF94g0/Lr3s13UWW+2raN7/SRD/gDf6n/D2PNkuHV2jb+L&#10;qAfcCxM9vInEde92VRZMf3Rqaq4K/bRvex0j1rz7msS/4ic509YhvauOZUt/MsRX1weve//Q1mj6&#10;QeD+OCDf3mi0oVyq5AHXN1cjPW/x764/B5/H9Pp/X23q1IGHA9e7gc9e949JLC4/rYDni31v7TkA&#10;/Onr1YntqOve8wjDAE2Fj/U29qVk0EnFKdNlipI49e98mUAG9j/gObD6e9CRHoV8+qhvNcde99ql&#10;yLfQD/Xvx78U1IdOc9aL0FOve8gh4sCTY8Diw/rz7dEa5Vq1pw6qZanr3vJ9vf1/05Nv9sPbGlo9&#10;IkWg6p4xGOHXvfQhOoXHFj/r8fj27GSK6P59b8So697nRxi3AP8Atrk/4+1iumokHy8+k7ua5p17&#10;3MSnsORYG1uDe/ttmWgVhx6ZaUU0jr3uWsKfkFSPoTbnj6+2ii6SDnpIXavr173iKDi/1B5J4t/T&#10;2mlKa9WQenwT5de95VVWD/63F/p/tvdwzMyqoJp1RtRIA6974GMX1BfoPwL3J+hFvajxDGpIGerh&#10;mAp173wYEWuCCxsQP6fj3uWZzx9OnlFO4Ede95o4QvA5HFj+R/sfaWPND5fPqjkGhfr3vHURgEqC&#10;bWFgRf8A1/avBjIoOPn09BkduB173BMYX/ODm/B5+n9Pe206K+dOlQ0E/pnr3vvSCdKkWsL2HHPt&#10;CWFAAKdaoVGeve+1pSW1EW+lufqP62/x9thSxz1bUdBp1724LTEAkggHj+ov+PbqqvEmh6Z1oCdR&#10;p173NgpzcEA82FvwOfz71panD/Z6TtIpXPXvbkIiVKgH6X5HHujVpRumAQcmnXveIx6gfTb6AW+n&#10;H197VT59KFBXjmvp1734o31t/rD6e9nSFBGCTnpxcfCcde95Epy55BBNiCbWv7oQtCRnrzMANQz1&#10;73n+2NwQNJBF7m9/6/T3cLQ+Yx1pTpOcY/Lr3ubDSsCRYkcfj/H6g+2mSqgnNOmZCSqnr3uX9rYs&#10;dJOk8EHjn8396DsQQaft6uj/AIT5+vXveN4AXH4P+PNv9j7YYGvp0pT54+fXveUU+pv06ufyb3/1&#10;/e442kUeINNOH+rz6Xx9sYzQD1697nQ0WltWkm5/pyB9fdfDADV/b0zJMShUHFeve3+mpgqkgerm&#10;4tY8/wCp9qVIXjkkfy6SmqnSeJ697kfbBblAbH9QN7avrYD3csUUMpwfLp9WHapz173yWLSWH9pj&#10;bSfoB/X2mGpVkoCanHStxGYmHXvbhSQG4JGoH6An6W/33HtyFDEf1GrXpOFUOPs697eFjVAAosxN&#10;z+R9Obe3ZJIqgLgE/wCqvXqoxAX+XXveYMqISSeRb8D8/gW9szPEEda1ocU6UrDM6kxjh173jkmC&#10;/U3Gm1gR/vPtNVTljQU416MILauBg04+X2de9wzKSNVxpH0DAcC9rn2XeLGGGnuJNK+XT40rpDdx&#10;J/Lr3tvqsxHD6dSjmxN+AbHgf6/tu4uAylJKUHS/6VXVmbgOve0VmdzUOOp5q2tq4KKliV2eoqXW&#10;OJVAubu/9Px7Q+LHESZMLQmv+Do12vZLm/nEdlG0rH04Dr3snHZPyy25gGnx214xmqtNStWsStKk&#10;lvqiHlgP68ew7e8xWtqg0mrVp5U6mPl72zcIlxuZIavwj/L5de9ki3l3vvTdskn3WTmjiZm0wwOY&#10;4lB/BRLD/b+wNf8AM8sjOobB9Kj/AIr8qdSxt3LtnYLphQLWlTTJp8/83XvYO1OUq6kkyzO+ptR1&#10;G/P1+p9hybc5GNUOejyK1hiNVGeve4Bkdvqfzf8A2Psve4kfj0oCgcOve+F/beo1r1vr3vmOfr7V&#10;pRqHrQHXvedD+Ofp7sQD1qg49e95R/yL3bqxwMde98hf6f7D3qvVCOve+XA+hAP9Pz78CaU6pxwe&#10;H29e98wfpf6e6049eK6QfPr3vl9D/wAV/H9T78uRXraKKauHXvffBP1Fv9f/AHr3sCnDqwVQMde9&#10;5ABxb/Yf8a9741H7etFtRp173yv+Pp/ifp71ivXtIJqM069775vb6gj/AG3vRoR+fTXaQPLPXveV&#10;AOOPr+Of+J9+K4NOtsAtTQnr3vkfrb/fD/Ye7jSBnpxSqqD173kQH88C3Fr3v7bY1UdNM2sA9e95&#10;FUfUnn/ePfjxNOt99KUx173ktcWHBP5/1vdTUNg1HV+B1tjr3vnYj6g3At/Xj/X9tlRQV60p1Jx4&#10;nr3vmpJ+oPPvR0UoDw62ECuQvXveVT/tvp/yL3UrUgnp8x1IJPDr3vIv+H5Fvr/U+9kV60V4Ade9&#10;87fTgn6/Q/7b3rGfl1dVoSa06975KvNj/ief+I93BDAfLrY+XXveVVA55P5PH09sdrpQHz61WuT1&#10;73mUAgH6fjn227srGlc9aJ406975AWv+ef8AifdHGuhY568CpIrUf4Ove8q2NiLm/B/Nh/re9qKL&#10;Snn08qgqSeve8ouLEcgH/ePfmNGIHWjg6R173mW/LHn+n9Bxx7o9WAr14oWxx+XXveUNx+Tbmx/r&#10;7qCdFAPPrVQUxih697yK1gPrb8j68fn3WpYmp6rRmyOve+VxfUL/ANL/APE+7KKdKowaAg4Hl173&#10;mDcD8i1rfT3cHFD1tigND173zD/XiwFvz72acR59XKLTPXvfO/8AsQTz/wAR79QKMdVAVfhyeve8&#10;gb1X4Xi3PvXlTrRAVcZ6975KxsCfwPxwT/h79pHDqxQAV6975a72HHP+wI97YUoetaNID+XXvfr2&#10;+lgb/wC+v72mk8OrKysMde996h9f9b/fH3sYNOHVuBoeve+Ou/0/3j+nuxrUdbzWlMde98NV/wDH&#10;/Hn6+6k4x1VzpyvXvfRPF+P9v+f9f251YDr3vGxP0N/9a4I/3j37rfXveB/z9eP6D2y/HptuPXve&#10;BmFuPqQR/j/rH3TqvXvcZjcAcH+tuTe39Pfuvde9xXY2NgPrf/X/AB7917r3vBIbgW4P9W449+HX&#10;uve47f0JNh+Sfr/iPb6nHVSAcHr3uM9+bWP1uTxwB7317h173Gax+vA9+60TTr3vC3+Dfnge/U6q&#10;T173hckX5/w59+wOqliD173gY8cfXj8/8V9+Ap1YNQY6974Mxt/jfnj/AG9vfgBXqhp5Dr3vgD/v&#10;P+8/7H3U0UUHWq0XHXvfA2v/AFt/yP3s+vWzWvXvfV/6G3P5/p/X3UGhr1vAIp173xv9AeB9bj+v&#10;vVSKnjnqlTSgznr3vHe1uePeyePn1uh9Ove+Bbm/B+v1Bv72QKCnHrRIpUde9+J/2H5/r73wWpHW&#10;hQjPHr3vom/+9/4ke7Uoe3q4r1730bf6/wBP99x7qKChOK8evHFK9e99Xv8AQ8/7xa/uvA9UqV+H&#10;r3vq35v/AK/+9e9E17QOrE0OOve+jb+h/wCNe/AEHPXq5z1733c/UH6/0927aUPWsEdvDr3v1/zc&#10;X/pxf6+9ECuOvHjpHDr3vq4/2597HlXrxwBTr3tUbQwMm4c3R0CKSJZVGlbkn1AAD2Xbpeixs3uM&#10;DSK1Pl0qsrSW/ultIxlj173syfAn+XRjt+YOh3HnqOKKkKwFZZoSdZf1uqD/AA/1/fM77xn3oxyT&#10;dvttkxeVg3apoePEnyB/b10h9lfu+7R+4I9+5gT4hUAjLf7HXvd8Wxfg70ztanhSowNPkJIwi+Ux&#10;rFGdK6SAg983eZPvP+4u7ysLW5MKGpoMnPz6yhstk5W2eEQ7fZR4FMqD/s9e9jVS/HjqDHgRU+z8&#10;b+0qhGaIMbD6aiD/AE+vuNLn3g9w71SJtylKk+tP8GeliXVvEOy3iFPLQuPsx172oYOpOtKSFQm0&#10;8OGViAGpE5H9o/T8eyeX3A50uZKvuM3CmHPTv74utZWFFAp5KP8AN173M/udsilb9nbOFjt+i9HA&#10;wCj63BHtEeY+ZZsvezE+fe2f59OJuN6UBU0Pngde9x5sNtmnI8OCxMeslj46OFSpJvccf1+vtxdy&#10;3mevi3Urfa5/z9W+v3ExkFqiueve8RXERL+1QUMThrgrTxA2P44Hv1bxj3yO32senBc3Lks8h4cM&#10;9e9w5K2lQsyU1Lyb+mJBY/7b28sEzUBdv2nqqz3LKimVseXXvcF6yErfwxDn8Kqkc3IUD8f4+1C2&#10;7g5Y9OtPKATrP7eve/SZU+nQ2kE6dNgbD8+/LaAVqK9JpPGmY6iSKde9gJ8o6M7l6N3tgpGVqbIY&#10;8JOP9WUcSRgn/XHuRvaKb91e4G37go74nqvyxQ9J5o/G2ua0YGkiMpp6H/J173VRtuIvtGjxUcDt&#10;R0WNSjneIC0QB8aaiP8AW495g7pJTepL12o8jlgD5+Zp1I3JS+DsMcC48MKtPWg697SsextuwvrX&#10;HRI8oKVM1lLzsW9JYfX/AB9nDcwbpIukykgZA8h9nQiaxijmaWIAl8n7PSvXvbpLt3EwAQLRUTng&#10;O5jjMpSw0hiBzb2jTc72Q+IXcfmaV6dS1hKCQpkZH/F9e9x2wuMhlV4qdFcoQ2kKqopHFh+Cfbwv&#10;7qRdDtivTgo8bKQBXhjr3ttTG0hdneESr5PoBdRY2FrW59qmupQAqGmOPTi2oDAAUan/ABfXvclq&#10;OnaF00BEv6ov7N7/AO9+2RNL4gYmp9evMrKaLknz9eve4s2KppkVDDqWxFr/AKrfp1W/Ht1LyVCS&#10;Gp0xGEj1asEnPXvcVNv08aIVjVCWsUVQbEm3/Ivb7blI7EEk08+nDFGzmiHhx697kf3Xo/KskkMI&#10;kjbh3UqwvwOF9tDd5gpQE0PEA9O2zxrB4bAmtR1726ptukvBLJFGf1ehUtrB+jOPyPaNt0m7lUkf&#10;P06SeHEqtoxw697jTbdp3qKaskgEa0ryeNRf9zUeQ9vwPwPbqbnIkbwK2rXSvVZY+8OlAade9y2w&#10;kUjTaEPjazPFGgN1/Kge2RfuoGo9w869Po4KjXSvljz697nxYGjIiRYdIAJCsAV+l9JB4/2HtO24&#10;z9zM1a+nVZSAraeNeve8q4WIurtSRgqdKppVlNudaj3Q38mkqHr8/TplwQw1AEU40/l172ocViaN&#10;JWqPCI51BMbKqxlSfqAqi3ssvLydlEeqq+ea9MowjRVhUAA1wMde9iXhInrpFgursECsrC7H+pDH&#10;/D2FdwdbdNYwD6dJLlI5klFyOOR5Dr3s4nxj2vFBuud444ovNBoClv1NqBOlf9V7hD3X3ZpNnVSS&#10;1DX/AFfLoG7pELMNSjKRxzjGeve7CcrtiZL/ALRtpv8ApC3Krx9PeNlruSg9xwegNDeQtQw+XH7O&#10;vew0y1EYWOpHFh+BwCPwSPYos5xIKg9GMLJJUqa1697SFSzILDgNe9xckf19nUQDGvS9KHJx1722&#10;NOAPpyv1ufx/gfaoR16dLAgV8+ve8D1FrEjSBf8AP4vwPboiBwM9VGK6c9e9wpMloJKuNQPI/J/F&#10;vb6Wp8xjpQsWk1cYI697yRZQm6sR9DYKb/48+6vZ0Fek75QGP1zX06974PXMeAw5PINuP9ifdltl&#10;pXp3wxTr3vy1TFvqP6D+v1+tr+9NEAOqOukah173lapYcagR+bi9vdViB8utJQjAoeve+S1f05Fg&#10;CDf6E+6mDqjIckcT17319xq/U3F/xe1/8fdvBAHz6cjGg49Ove8i1XF7j0Cxt/S/H/G/dDDn7etS&#10;KNIA41697993cckWAuObcf0t794Pp1vTk9e94jUFrWIuPofxb+nu3hgCp6eGlzg0p173LjqDcm/4&#10;sfyLg8+2mj8uk7avLPXveX7v1WYjSATqB5t/re6GE6cdVCE1NaDr3vmtZpJGrVySbC/P9P8AD3rw&#10;Cfl1vw88Mde95fu7jnkCw5/1v6j3Tws9bRc449e95Y6oLp5I1H6D+lufdGhr1plNWI4jr3vL94gF&#10;9X6fob8f4A+6eCa06qHL9oAr173197r+hBA/rfk/4H3vwNOerUbRQ4z173xafm+pTf688jj+nvYj&#10;616r69e99LVr9NQ44t/sfz78YTWtOrFSo6976FYuogH+zcX+l/z794GOHVgpZAAPz697yCvQ6RcG&#10;5sT/AK3591NvxPVfBC1Pn173kWtCsQp/x5t/rfX3Q29Vz1snh173I+84uSLfX63I/P09t/Tjy6bD&#10;DT6Enr3vr+IgP/hYG/8AvP197NqadXKmpp/sde9yhkwwBVlta1zwf9j7a+lI+LrXggmh8+ve8n8Q&#10;KlSGGkjmx9V/9b3T6bUPn1UxA4HXveY5EKgOpR/Wx51H6f7H3QWpLcOteEzHScjr3uOcmxJ9YFv6&#10;fUer259JTy6q0SI2eHXvcdsmwLanubj6H6i39Px7dFoDTHW0UMMde98UyN9QZhpb9IJJt/hf3s23&#10;p1bQFbsz173mXIm2kMGVfSQDe3+PPts21TUinWnjNaE0r173hNeQfSRc/i9+L/T24LYEZ694aSqC&#10;OA8+ve+X8SIU6rf0IB/J496+lqendABI1Z6977FeAoZWBs2r634t9T794BJoR1rQAc8eve5SZMoV&#10;YkeoAXuCPbLWgbHp1TwfEWq8a8Ove56ZaNU4Pq+v1v8AU+07WZLdUMFHYt50697zplVYqzkA3AYX&#10;+tvpYe23tDQqOqPGmoU8+ve36HJRnSNQBK8W459lslo48q9NNAQla4r173LWqU2ZWPBJF/1G45JP&#10;tloTwI638NaCppx697cIaleLNb8m/wBAf6G/tK8RApTqjFqANnr3uRUyoyN6LsVb630mw5I91iUq&#10;wBOOrw1JpXhn1697p1/mZbfjyHV2ZdYi3iR5WC/RCV4LH8++g/3ON3NvzNSQkagFUg/PoK+79o1z&#10;yHeS4/siOHD5jr3vSK3/AE32u5cpGFKH7qW/9LhyLj/X991dmm8WzjYGtVH+Dri7uq6NxkVeFT8u&#10;ve0OFsSOSCP6cf7f2c9F/XvftP1+t7fn/D37qvlnr3vgB+CGtf8AAvb37q3XvfMi5vf6AH/X+tiT&#10;7917r3vyt/Uj6Aj37r3XvfQFiD9fqSfxz/T37r3XvftIAtf6kfT/AHj37r3XvfiGBNvp9f8Aivv3&#10;XqDr3vlY35tb/effut9e9+AH1H++/wBv798+tedeve+7fj6f09+691730QDb8j37rw9Ove++f8Pf&#10;utZ6976t9R9Af8T/ALHj37rfXvffv3Xuve+/fuvde9++vH9ffuvde99gfTg/0/3xPv3Xuve+/wBJ&#10;NwbcgH37r3XvfNSbWIPH59+69173yFvqPzz/ALf37r3XvfrC9/8AYX/w9+69173yIsbfW31t7917&#10;r3vmLfi/+s1gCPfuvde9+AFzxYWtyfrzweffuvde996b2vwB9Pzf37r3XvfP37r3Xvfv9e/v3Xuv&#10;e8nPP+0/QjgEH8D37r3Xvfgv5At/gQf6e/db6975j/bf4e/da69748ggAcWP9b8C9vfuvde98r/T&#10;8Ei//Gvfuvde9+vzb82v7917r3von6i9j+Cffuvde98Qefp9bX55PH1A9+691737Vzf6AA24+v8A&#10;h7917r3vrgCxsDxf+v1uPfuvde99/S/1Nzcf7A/X37r3XvfgT9DYfW9/qbj+nv3Xuve+P6bj8G3q&#10;HH+PHv3Xuve+RFuRf6k/SzH/AAHHv3Xuve+uQdP1H4H0Bv7917r3vu3pPPH+It9D7917r3vkPwT9&#10;Rb/efqPfuvde998EXIP9be6HVXHXj173yFvqD9f9uP8AX91yfi4deFCM9e98wPxcH3sEAV62CNNe&#10;Feve+emxv+b396Jr59eNCK16975L9bW/P+39+IB+LqrfPr3vKv8AvP0596U0oB59UXtII697yW5G&#10;rm/5Hv1DQgHA68TUmnXvfIXFvrx+Tb3ft9c+nXjWmOve8q3N7/6/+F/6e3BUgEYznqtaGnr173lU&#10;Hj6W/wCKe7n4D1V27CR173lHB/pc/Uni/wDgfdHY4Hy6akcsw+zr3vOL/wCNiDfn6m30FvdBlhTp&#10;li2qvn173zA4Gnkk8/8AE+7GtaHj1Q6q1bj173zAseb3+lj+L+3VNePWuHDr3vmAbf4fn68+9yHh&#10;Xq4c+vXvecADjkcf64/3n22mqpNajqo1EnXw6975aeRyfpf+n+tf3YMSe046oWJFFPXvfLRbj62H&#10;1H+9+9FtYD5BPHrVAe/zPXveSwvyfp/T3cDFOtmtK04de99WB/rYc8cj3fUK5z1qoHDr3vvSP9cn&#10;8fSxHuoJ/FjrQbAJFOve8oUekf1vz9bW/wAfdqlqkeXXq6qn069752vY2/qLAHj/AGHtynl5daNe&#10;Fa/4Ove+ZFiLJfjn/Y/1v71XFSeqH4A0jUI6978LIRz+q5sebfj3UdwOnPTIc93XvfRBH9fp9LW4&#10;/wAD7dRhWrU/w9aqhetKD7a9e95F+osfVbm/t5SAoVR1XVqUKOHXvfQU3AX/AGIJ/wB49uFm8uqs&#10;R59e981JVj+eLc/193Wh86dJnoTjr3vsgEDm5/3r+n09ug049Up173Ck+rD6f7Vfg+3QaZ691722&#10;yjkm5v8AT+t+Pb1QQFPVq4z173Dc2F/px+Ryefp7t8urYPHr3tsqGsOLWP4/Hu6qPPp5B172yzEW&#10;IuRzf/C/+HuxOan06MIqgjz697bZTwf9f2V3B8+lyChqPPr3uGx9lcx6e6974e0hJPHrfXvfveuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde99j25HSuevde9u9BIA45/1x7Fu&#10;0TAOo6TXChh8uvex668yK09ZSqfUNcYNiSLE/wBPY72iVUmcKaVznqI+brRpIZCuMHr3ux2kzevr&#10;HKT+Q/s0dOn0PGupjTSR/sbe5djuw2yySacgAcf6QHHrD+bbyOc4U8zI2K54MePXvf8A/9HWh8LW&#10;1XJubWIvb8e8yFBMhVsUH7eua/iiunrf498DG5vx9D/rf6/19qkUAALivVhIDg9e99rEb6ibE/0/&#10;A92NqX+XWjLTAz173nWIW+p+v0sb88X/AMPdUtmq1PTj00zmtade99+Eeq1/6m4vY/j21JEYwqg1&#10;p6da1nHXvfOKIsVH+9cEge3I20LRRWvr1V3Az173PjgFlv8A1P1/x9usaEuBk9JWlNeve5qU3Hp5&#10;v/gLf7x7sF8SNQ/n0maXOeve+/sFDC9zqFzxwAfr7YaMxqRqzXA68brFFx173kjpyGGkGw4H09uI&#10;XBqAOHVTL2mvHr3uS0ZJUm45+lh/thb34jC8F6bWQDh173zETG/HHAH1/wB49ts2hST14sDmvXve&#10;Nobrzxzbkc/4n2w4BfSwPDp2NqtTJ697x6dJAsbC4/H0t/j7ejYLpJOR+deniBqBB4de98wouAAV&#10;H5ANgf6e/MlalzTz6eqSKEjr3vl4Q/I5YfQN+LfS3tSWDDRxFPTr1Cp0nr3vloIOki1rH6WHJ/x9&#10;sAKAoYZ68YgSGXPXvfGaIf65A4I+v+39uFoQK0PVUJBzjr3tu8ZLc6iAD9fpx/h7ZaQHAGKfn0tK&#10;pTBz1736KK/JX6ngcfT/ABv7YIoopnrxqqaR1729Q0pK/S1vp/T6ce3QikcekbygGhJ+zr3vOIyP&#10;SbEg29tM7k+EBUevVJSz+XXvbnDCAv0vqFgAP8f949qIkGgE5/w9JWBWgPAde9ykiABvc/m3/FT7&#10;bdY1qQcjrQFQzAf6vs697weAG7C4A+iki/8AtvddOaL6V6WriiKfLr3vEYPqVBYt+Dz9frb2xIzi&#10;gAr04xAVQPLj173LpoDxq4P4+htxz7ejBpUZr1cgUNMg+XXvbpFThzbSLj/Ymx9vsScHrTVXB697&#10;lLCwuQv9R/Tkfn2wBrUM2PUdMEDSpPlnr3uTFThVOpTc8/7b8X90SOM6tQp1vj3de9xZoR9bWt/s&#10;PbNwtJaCpx0tjNG00r173kp4SXBseQL2+lh+PbKkdqk1p07IcaaEfb172/xU/IJUnnn6C3+x9+Yn&#10;IXgekOqhZVz+3r3tyipiFuEJPNuLjn+ntTGMZ49OjBqxz/k697kfaWU6h6gVuPpz9b390wFAHHPT&#10;6FO2nEefXvcWSKzennUeSAbKD9ePaYsI1YE6mJGD6/LoySFDEzSfKg697c6WMABudIFgeByR/Q+3&#10;mlYMGenDy6YYd1AKUH59e95ZiLXJK2PPP+25HtL4usKrYznh1eG2DUcfs697iPOBwfp9L/1/P19t&#10;STKhZQRQ9GaxivZg9e9tNTVmxF1sCfzybnn2ikmBPbkU6Xp3LoHn+XXvbJWZeGFJZJ50hiijLPI5&#10;0xxIvJeRzwB/r+0jygIuqgAPl07Z7dczsiRLVi2AM1NeHXvZNu1vlTtDaTz47AyJubMRlx/kz2x1&#10;NKDYeaoH6v8AWS/+w9h3dd/sLGNjIS0g/CKf4epx5a9rrq5X6veT4YxSMZJ/PgB/P5de918b+7p3&#10;x2DVM+Zy04o1kdqfHUsjwUMCMeFWFTYn/amufcd7lzXcXT/pntIpTqZts5f27a4xHaxhBShoMn8+&#10;PXvYTSSySNqd2Y/W5JPsLzXU057zjo7VFUUUY6974E3/AKf7D2m631731791vr3v3v3Xuve/e/Dj&#10;17r3vIv+39rIwQK9e+zr3uQg4H44/wBt/X25Xj1Xz6975jiw+v8Ar/7x70T14/b173yBP1I/4pf3&#10;ug4dewMV6975A8c/7x+fz78cUA68fl1733cix/40fehxPVM6jTr3vmD/ALH/ABuD/r+7YHHHXqkH&#10;J6975gAf43+v+HvVSfl1oSE4I6975i39f95+nvYIHHq5IFajHr173ztf+pHFj/xT36or1oEA1U56&#10;97yfk/jkWPuowPXqgDDj173yt/j9Ppb35nOemy7AkDr3vKL2PFuR/wAj90+IjV5dew7jVjr3vJa3&#10;1P54v/h/j79UgUHWxqVSvEfLPXveRQeDxb/eP8efei2D69XVjpNf9nr3vKEuePre9v8Aih9sjLDq&#10;xJNBx697yAXJBFvp/W3uzEMg+XVdQYaV697yhQB+PqeAD9PdRqqacOroZAcjjx6975gcEf4/j/eO&#10;fe6VNen86gOve8gW1gB/vF+ffiTXI6tx69756Tx/W9rD/iB715Egfn17iSOA9eve8oUG5tYj082P&#10;P+Ptr4CM8etU0jtNeve+QU/42It/T/e/bIDL2jHXqEYFOve8qqdI4HB+n593ehBB4jq+kFTqwR17&#10;3z8YN/wf9t/sPbLUIrXqlKjuOR173kCW44/3i54/p71rI6uH0YPXveSx+gsLf1HJ/PtyjPVurLqY&#10;HFAeve+fIH9STb6/j3Q1qOtrHRxmvXvfLm/AuB9f6e68BTqgyPz697yAn8cc/wCx/wBj7tQZPToC&#10;sSR173y45vx+LfQH/X92C0oD59OKtCCvHr3vmD+LWPH9eB/X3Ug8R1p611YPXveS44/J/wAeOf8A&#10;Y+7EUGOrkHT173y1/ixIvY25+nvy1r14HSQOPXvfPVc8m9uPbpAp05QcOve+lk5+v0/3j+ntrrdO&#10;ve+Ye1ieePz+P9b37jgceqEE1p173y13tx/r3/4178KjpsBlHcKde9+8g/PJ/wBew931V6cJJ8+v&#10;e+tYH5HH++/HvRY9eLOKenXvfFn+gHP5NuPelNcdaVtWDj7eve+Or6jkD+n44971nr2o9e949Z/w&#10;9+8Q9b1de94ZGuB/j9fr/sPdCa9UrXj173hY/U/435/P+HvXXuve8JJ/HFuB/Xj6e/de697jObjj&#10;j/WFr/7D34da697jtbm9/wA/Tm3+xHtzQOvde9x3J+v1t/UfUe7gU61173GY2H5P+wuP9j7317r3&#10;vA30Nv6/n/U+/DrTAkY697jsf6AW/r7301kZ697wNc35/wAbaT/vfvfVeve8X+++nv3Xuve8bfU/&#10;Uc/7A/4j3qnWxjr3vFc/Q/T6391Iz1s0pXz697xi4P8Arn63/wAf8PezQ46r17343ufqPwDz72NN&#10;Ps62KDj173wP0/2w/wCN+/EduMdbrUY6974E3P1+n4H9R+fdP5daqRg9e9+JNzcf7b6392AqB1ql&#10;eve/ED6/74e9E1FB1YLpFR173wJ/2J/wP4/PvdPPr1c16976vx71T+XWjmh6979z9f8Aefx/T34H&#10;ND1o/Pr3vxv9P6f7x/rn3ug49aqK4z1730b/ANL/APGvz79w49bqR1734c+m/wDsP6fn3pgANQ61&#10;mleve/f7D/ip9+HCh69516976/2Fv9v/ALD34Ljj16tM9e9mZ+MGFTLdgYhHTyKayCPSR9CZQb2P&#10;+PuPfcm7Wz5euJXxpU0NaCpHn69SB7abbFufM9vbSgEl1oa0Az5+vXve+98RNvUu2uptr0tNEqSn&#10;HwyScHk6BdrH385fv9vM+9c/X0szEqjlVHyB67SQwJZbVbbdGKIkSgj0JArw697N3HVHQSxA+h4I&#10;4P049wI0PdjPSHwYxINPAde94/uGB1XA1X1cjjj6gH3bR5dWmQMmMgfLr3tuqK4KzqX+q2B44J+p&#10;/wBj7UxW5ahp1tU/Lr3tP1WQAjYk3sPrqF+Pr7M4bY6h0qjj1EcOve05U5Y2ILi1iL35+n5A9mcN&#10;n8unGUCuk5697T1XmJF0KoLaze+oAj8ezOCxVqk+XWlRTJrkamPLh173DXJMNetufwP68XN/9b2+&#10;1qpAp1ZtLBSvAenXvfCTIFygL3vwbECxPva21AaDrSgZFKZ6975RVbMCNSseNJJ5/wAffnhAPXmY&#10;ZoaCnXvYd92zGfq3c0KuVcUUsilRbS8aal1f1v8Aj2JuQkEfOFpJTGsD9p69BBI0DiEVNDg8ft69&#10;7qP65qq0Y+rppZGTz01TUSFgNL6ZSUIv+B7zQ5ohg+oSVB8JUD14Z6GfJccosD49K6uH8uve3mjh&#10;aaEwzOssiFpDInpV7twOP6D2huHCSB4xQHFPy6G8sT69aigp69e94mpqnVJ4VRgP0m9rW4uSfdhL&#10;FpBkJBPHq6PRFSYfn173jNHJI6LKi6mSzMzAKDbgBR9fdhOiqSh4H8+m0Cl2CZocevXvcNsfN+g6&#10;dBb/AHWxF2HPPt/6leIrX59KvESEVzq4VPz697lw49542X8sw9F78j8ah/vPtp7pY2rwp/q4dNlW&#10;opGafl173JXFMipoXx6TZlJBb/XF/bBvFLHUa18+qMEdTq49e9ykxZJjt6Wdww1KCGsb2A+nHto3&#10;lAa+XVDMUjof9nr3uc+HdZZGYpIxK6bkE3J+lvx7TreqUA4U6S+K6oq6dNT1736qpZUMaSaEBQgK&#10;CNVr+/QyowLLU56ciVVLFO4+vXveaCjSaNY2bUyklSSFVgBzyPdZJ2jbUopXr06kuJT6de98IaRY&#10;pnaN1BH1GsAoPzwffpJyyAMD+zj1sn9JQBUn8+ve5rLAODUwqvB1BkLC/Ptn9QfgJ/wdNwxS6mZ+&#10;Hn173wjrMdGGZ6mMBTpV2Yepv8F97aC5Y0VSa+Q6fkhd6AU/1fPr3vnFm8cAzNPEhiJGsjTqJ+uk&#10;Dj3V9vuq0Ck18vTpOYVjKaTxPlnr3tYbeyIFVBJTAFZ2TVJ/QH+0tvx7JNztT4LLJxUcOkdxANTt&#10;WpB4eVOvez8/HhoW3nt1HZVilrI1ZhYFix4BCfXn63948+4qsNpmJFaDh/xfQU5pYJtsjxgE6Gp8&#10;sde92353AR/w9ZRGmoxalZFtxa45HvHe7skjt47hcauIrX/UesaNq3dxdmMnFaZPUSGfXI6G/BFr&#10;gj/e/ZZd14tRJJdbXUksPoSD9T7VbVckdtfPqT7GReKVGR1L9gvXwGN3H6hpawZfxfixHsdW0gdQ&#10;eHR0qsx1E4p+fXvaXnbxg6itzydRHNvwLezeMBjjpWgUroOaefXvbLPWXvYi4N1Fx/sfa2OHp2mn&#10;Hl5nr3tnmlZ7lwAy3ZDyo/1va+NQOHDqzNq7QcDr3vFFMyMXLXL35J+g/r7s6Bu2nDrZppAA697m&#10;LMoOppL/ANPoLf4+2Sp4AdUYsQQB173m+6IDadLAflh9L8mx908EYr1sQng9eve8n3WoDkE8E3H+&#10;wtz7p4NPLptV4Afz6977eoCqvq+raifpYn8ce9iMlutHDEceve8YqXBcgmwFxwQD/sD+P8fezEpw&#10;R07RTSvp17377oj+0CTa4/2m3P8AsffvCB8uvKW05GOve8oqo2YXJsg+gOn9X+v9fdPBYDHVVjcA&#10;kZLde95zNqUMPSAfoSbHn8j22IwCa9NiqvoYZ697yrULa1wBpvc/Qsf6D3TwzXrxMnDr3vgaoNa1&#10;rgaTz/X+tvdvBIPWwpTLde98lqbaVVgP9V9Tcf0HvRh8+t51am4UxTr3vka3Sv6ha4tza/HvQgqe&#10;qlfEYU49e99JXqTrLspB0gDkDj6+9tbY0gDqxSWhHXvfNqttJa91Jte41W/HHughFaU60selu0ce&#10;ve80daF51jgD0/W4v9T7q1vUcOtMlRp6977evVgW1AF/oLG3H491W3INKcOvLFpPHr3vGtYLE3Ba&#10;4+nNje1uPdzARjy63QqQPXr3vgaw6mYG1rc3/rwePdvAx09pURiprny49e9+WttcccW9QF7D83t7&#10;0bevVHSoOaD59e9+WtuWuxH0ubj6Xvzf34wcMdeZSijSKinXvcwVxA5dfUBwTz9OCf6e2TbGtAOk&#10;igSLkHz697xtWEDVqsDwTfgAfS/uwhqNPSqI0QoTkft6976+/Kg6CCNX6h9Ofr72bavHqyirgNjH&#10;XveVcgVJ1sGBHFvwwHH090NsCO0U6bIP4PXr3vItdqI1fQi/6rf7D3VoCOH+Dq/wivn17341rG7A&#10;qfp9Gtfm35968DyPTDGrAN173gkrWDer6EDkN9fxb24sAIx15Ygy0XHXvfkr0uPWUXmwuPUSLNYe&#10;/NbmhFKnp/Q61IFSOve+ZrrA+MkD6aixv/xv3X6fybj033sQ0gBp17321ZYjm3A9Yv8A7Hn34QY6&#10;sHKpTyrw697xmuvzqH+A5v8A1Df7H3YW4GCOvEEGtM9e9+WvCLa+kf1JN7k/j8+/G3JNeqhZGYPT&#10;r3vKuRU2s4a9voD/ALx7qbWnHp9VbSTw49e9y0yFlF2sb2B/H+29sNbVOB00VbJ6975fxF29OoDn&#10;g/TUPwf+K+9fSgZ6soVaNTUeve3qlylwFd7Ecg8cn6W/x9oZrPzXpox1Gsigr172+w5SwUFr2IIP&#10;4v8AlfZfJaE1NOqeFxpkde9vMdddlIb8gg/14+p/wPtA1vQUI6rjTpI697dRXGRDqOlVDWIP9Rzf&#10;2kNtoNVzXphF8HuHGvXvde3z2xEWS6h3BIE1+OB3Y2uWUoVtf6Wub+8r/utbjJZ89wx1A1cATjGf&#10;20HTPN1v9fyPuSPkrCzCvAEf5+ve9EruCkaj3pmYSAAtbOP6EHymwN/f0E8nyrNs0EgBBKA/y64g&#10;cwII94mWhrqPy8z172FB+nsWdE3XvfVyLXHJ+tvoPfuvde99kX/JH+t7917r3vgLgWAB5sDY/T/H&#10;37r3XvfLSLc2/wBgLW9+691731a35JB/p+AfyPfuvde996fp/h+B7917r3vs3/Hv3Xuve+voV/1i&#10;L/7z7917r3vv37r3Xvffv3Xuve+vfuvde992Nr+/de69799ffuvde9+9+69173yIsoP5vb37r3Xv&#10;fgPURzwfqPxb37r3XveSx45Nrfj63/rf37r3Xvfiotb6/wCvf6/4+/de6975e/de6979b/Dj37r3&#10;XvfK35t9Txzxf/W9+69173yPBJsTcf7D+g59+691732APra1wPpcf6/v3Xuve+xe5/pfjm/v3Xuv&#10;e+Xv3Xuve/e/de6975KAT+TYXt/rH6e/de69771ccA2A/wBhe/v3Xuve+wf7X+1WIH+t9ffuvde9&#10;98cm554PB/H9B7917r3voE/QXv8A7Uf96Hv3Xuve+iTe/wBQPpwQL/Tm/v3Xuve+Nzb68/S/N7fX&#10;37r3XvfIGxtewtyGA/P49+691730W54txcC3v3Xuve/Eg/k/k82+tuPp7917r3viT/vjyf8Ab+/d&#10;e6977+p54v8A7D37r3XvfiPqfqL/AJP+2v7917r3vwNv9Y/0tf37r3Xvfd/zyR/iRcf0I/p7917r&#10;3v3IYWueOL83v/X37r3XvfMMeQQLgX/2P49+691734XNvoebng/1vwffuvde98wPp/r+6MQOvE0F&#10;eve+/wAf4j/AfX/E+6lq8M163g5HXvfME8WA5HPvXacDqpANB173kFx/iSPesUqfLq1AEz5de981&#10;twTwSf8AX96LV6bJp9h6975W5JH+wt9L+/KDgLnqoqQB173mUfT6X+nJ93KGhLda4Dr3vKLm17fX&#10;/Ye3FU01EY+fHr1Tx697zi/JK+3BTSKHrwOO7HXvfMJc8fg/1Fvew6kFT00z1JSlOve84S3HBA5u&#10;P6/63ttyFNMk/Ph0y5KsBQ/n173kC2/xBB5/I4/w90VajUcHqpUEV8uve8yp/T6j+v8AxHuwocMf&#10;z618XHr3vmByR+bDn6/T/H3YVrQZ6qRmg6975BeAP94JF/6n3cVYZFa9apmnXveVF1E3+lr8kf8A&#10;Ee6GQ5AHDyp15nwR6de95D9P63B/UPx7skYU6hivEdVUYBHH06978OQSfr9efob+3TkADh1dsUHl&#10;1733/geePxa9/wDH34AZ6125C9e99jji/pIP4v8A6/vYpWtOm1pXPXveRRa5tfjk/wBD/j71QMc9&#10;WZQTnr3vnpub8/4Ae3FAFQPPrQWlfn173kUfm3+t/U/6/vZNMHrVdPDr3vIb3+gv9f8AfH22Mih6&#10;ZQK4Hif4eve+LD6cBifx+QP6n3bw61pWg6TstCfQde99kA2BvcHi/wDX3ZKA0GetB2r8uve/A2tf&#10;mx/H+9n2oQnB62KUwOve+WkcMSQR+B9f9j7eJBaq46YkYg06975sPp9CfoeOT/j72oqadNde942Y&#10;2IA4/wBf8+1AXT1rr3uFL9BYC5+vP5/x9uAGhp1qh8uve2+QnkH6j+g/P+v7eAoor04OA697gSt9&#10;b24P5P159+Az1YDr3tsqQDyf68D8D3da5A6ei49e9sk/+v8A2v6/j3tsDowhNDjr3tul/wBf8/7f&#10;2UXBFePS6Pyp173FP5/1/ZbKePTvXvfD2l63173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3XvfvfuHXuve5tK1mBP049n22SESCpp01ItRTr3sVNn1n29ZExve62sbf74+x&#10;7aMWkVgaGo49AHmO18W3Zevez54zOq3U2411XKU1AfxrAbJwDn3J0Mv+66ZKjTRceXxDrFu72wDn&#10;20agoWfy/oPnr3v/0tcU0VuW/SOQOOfeZ6CsxJFQRw65fC6rgdb/AB7hS05VmFjo+vH1/qPa9Y4g&#10;U14/PHSpJVYD1697xxx6yE5tYm545HvzEqDpOPLrbyaRq697zCA6gLfX62vaw+g9pk8ZmoRQDPVP&#10;FPr17329Oq3IJB/K8Wt/hf3aRglKjVXrQl8h1733FEQ4v9LXHHPv0CgAmReJ4+nVjKCpr1725xwL&#10;pB5uDxY8/wBDf2+6QIKxkk9JHZRWleve5kS6WI4sTb+p/p+Pfowz0Zvw/l0lc6lBJr173NMSng35&#10;H4+lr35J96lWP8+k+qmR173iMf1C+mwvz/X839tAMKhFqKdXBqDx697yKgIIPNufetGFJyT1rOD6&#10;9e95hCSLWuL34/1uPp780YZCrCmetLQknr3vE0R5F+Lc/k390mUHtOf83S2Iaa58uve4jQajfSRa&#10;/wDtyLe2kRYyvh8P29KEJ446978adm5/I+nNve31Gtc9OiQeQHXveVANNrcg/W349+jcDtPTgI1V&#10;+XXvfZT8W5H1sP8AefbujKgnhw68BWlD17320Nl/1x+efbhj7C3VdLGtM9e9w/BfjVex/pza/tG/&#10;a2PTpSGKLQDy697kRU6gg6fp9P6W+vPtsAgAjh0yWbSM0697dY4bJc3P9Lm1v9a/vWnVV+kzKH+Z&#10;697xeMhybHjk2+h/wuPe6OhIOMdPBXrg9e9zY7C/HAFwb83/ANf28k5CKqjh1XQrAE5PXveYG4Bs&#10;bG5H+3/p7bLBiSRnrdADQr/m6975hSTYqf8AXF/p793U04HVirE0J/Z173ISAsPp+eCLf7z70BgU&#10;FT1rTwp173PSEemy3I4seLH+nt1VAU1r08BQEKeve3CCIqeQP03/AONe9uvCmemp0VwKgsft697k&#10;pHpYgfRuf8Afzf3WmkV6qqsqgtw8uve8cik8gcJfn/H+p9+wwIOOlMEesEv17314fIFGknjnj/H2&#10;06ivHp/SFNK0697coaezXK8gfS3+2HsuaMFtY6oWLrQHj172oKSnLLckgsQwFxz7WLpERIzTpPhK&#10;0NSOPXvbgkWk2P1X1A/1v9SPdGNT2jy6uxc9y9e98Z9Kkm4F1+h5B/1vdgFZFfzHTkERJXGVPXvb&#10;HNJpdStuSeBb8+0VwwZizeXCnQihC6DqNK+vXveWOfjkm4YAC/4/p7StpPZXPHrxtwWqB5de9+qJ&#10;7i+rSVJDXA5/A+vtPKVjXXUHPDryRhDrXr3tP1deIwLPYNxYEXuBz7Qs6Ek8D0YW1v4jtJpI9T17&#10;2Xzs/vXZ/XNPUPmMis+QVD9vhqF45q6ocj06lBsik/UuR7L73c7TbgHuJBQgmnEn5dSTyt7fbnvR&#10;WZl8OBqnW38qDz/2eve61e1fknvbsYzY6CofBbdZjbG0MjRyVK/QGtqVsz/4r9P8PcY7xzdLcnRa&#10;KEGQTWtfTrIbl7k/Z9ghUQRBpRxc5NflXh+XXvZcyxYksSxPJJNyTf8AJPsGSTSytqkYk9CsAAUH&#10;XvfRPtoY6317317917r3v3v3Xuve/e/de69797917r3v3v3Xuve8gPtbGa9ar173lB/p/h+fblOv&#10;Hr3vN/Tgfi/9eP8AW96p5HrRBr9vXvfICwP9L/7Ee9HiAOq17h173zHAsP8Ajfv2a1PWs1q3Xvfl&#10;4+g+n0/x96zk9eoKnr3vmPpyfz/xv3c549Wxw/4vr3vnyefpx70COHVUIA01z8+ve8i34/p/iOeP&#10;e2A/LrUgSlW/l173luLc8D+tr3590Iavb03RtY0de98gAf8AH8/8U9+GqlDjpyjHBOeve8q/i/0/&#10;Pur5DDz9etaSCccOve+Y+hb6kGw/4jj3oE1Gok468EBcA1Bp173lUm9ieLD/AF72490qNAKg1r1U&#10;mmAua8eve8ygWA5AP9bfT/H3tnIOePTgAB1Hieve8oA/2/5/3r34BT3Nx6t4VW1E5697yKg5tzx9&#10;fdScCuM9XVQq5x173zC/S1rXtYG/utSxJ8utrUseve84UfQA/wCx/wBsfeyaHHD+fWyATjr3vIBf&#10;gcf4n8f7f3XBFVx1Wmk0Ap173lWO5uf9b+gP+v8A4+69xDPx9OnR508uve8wS/4/I/3x9tliKVzU&#10;dbJqRXr3vl4xc2B/w/I/1vbRJXz8+q8QK8a9e95Atyv0/wANPNv6j3YyfER+3pwnJ6975aL8gEn6&#10;Xt+b8+2CKHB49N0FQOve+Whvz9ePofx/U+96cV6sB2itePXvfLSAf8f6cke7hmUGnTmVrT+fXvfI&#10;A25sCOLD3vBz5dXQimf5de99ni1geeD/AK/9fbYGadNVp2n16975AG3PNueD/wAV97/F9vV1wc+f&#10;XvfMW/rqI+h+o1e7mpIzw6dyWBBpTr3vkGsQb/j8292A8j1sA00n16979qJPBHP9f+I9+Yjy6saD&#10;A6978ptci/8AW39f8R70ONetClade9+LEfnk/X3YsvDqxcde99aiOD/W9vryP6e6gE56vqHl173k&#10;L34N7fj/AIn3rA4dVPzx17315LH8f7H+vvevrRJHXvfvJ9Lnn6cEH6+9FvIdVJ9Ove+Os/gj/b+9&#10;Eg0qT1qma16974+W1+Of+I/1/fiR15qEU6974tJqAIPP55+g/F/devde98Q972Ive/8Ar3+tve+v&#10;de94y4Fv8T/sffuvde94Hc8Djj/ePfuvde94Ga9uLAcWIJNv6+/da697wlgeQLf1v9fexjPXuve8&#10;TOef8R+f8R7dU1x1o4697wMeB/j/ALbj3brw9eve8B4LXNxYj6/n+nv3Xuve8LH/AHm//FeffutH&#10;r3uMw5+v/Gv8Pfq9UK+fXveJgf6/X8fj/ePe69aCny697wm4H+9f659+qOqde94ST+fx/vufe+vd&#10;e98CL/631/N7/wCHvVOvde98LD+p45N/r7qcEnr1PPr3vo3BJ/p9D/X8e9gimMde6976IH1v/sP+&#10;Ke61NMderig697x6b/4fU8+7gVqCadX+XXvfE8fm/wBPp9ffuPHy6qKde99W/A/1ufeuHcetnh17&#10;376D6c/4e6kZ6rxNT1730bH/AH3+9e9gk0HWhWmeve+IF/fjSlR141p1733x/re7Zr17Neve+/8A&#10;H/D/AI19Pfia468SPPr3vjc8kcf4+9Yp17NOve/W54v/AMbPPvR4deOM9e98iPqTe/8Axq3096HC&#10;o6qMivXvZzPhlAs3ZuFBQkffU4/oSWkH4PuH/ehwvKNwzn8LfYMefUw+yUatzralsjxF/Kp6973z&#10;uhlFL1/twWNv4bTeM3HAaMFr/wCPv5yvc5/qebL2QZrK1f2467LXYiRtKGtFAP7Bw697HX7m8f6r&#10;kcsLj8ni/uNfC7uHSBdNQdOT173Dlq7cE6Sf8bi/59vrBXgOqOgYGvr172w1tcxv6lJ/PI4t/j7M&#10;re3HHh1ohVfsHXvaTyGQIvcgXBt/X6fgf4+zi3thX16eRSSDx697TE9fYFmPIB+p+nHs2S3qcdPM&#10;tcU697Y6jKAC4PLcgn+zb6kE+18VpU5HTqwKzde9wFy7HUPq17a2N+DwLg+1JsqZ8vTp5rVFoRw+&#10;XXvfMV5LqpcHjkjgX+vA96NtRSQOmHjoK08/z697dKWsLLywBDD1H8gfQj+ntJNAAcDy6ZeOjY4d&#10;e9p3slvvdibgpAt2koqizE/nxm5/23sz5WHgcw203kHH+Hpft5Cyd3mCPtr173URSVyYGjm0yMZF&#10;hqqNEKEiQPObkcfj3mpcWx3GdarglWrXhRehXsIS1tpHpUs2KHgPs697CqfsvO4+WaCHFVTokhsV&#10;iKs41fUO3FvYxTlXb7qMSPOoJHrgfl69Cj6sK+lwSumueH2fb173kn7F3DLqanopoWZLuigNputy&#10;XN7fX+nukfLG1x0EkgYev+bpRZussSs6VqcV+306976j37uWoeB3pVkaJGC3Fl1fgG3597blzaYl&#10;YB9Nelqm2SN/EXSa4I697wT7w3ZVIQKOVU13LQNzrB/Atf3aPZNmhbLgmnn6dVKqr6ozUkeeR173&#10;PoN471j1iOhcRqAVd4whdR+rSDc39p7nZNgahaTPmAeH29J7lnlKkEKxNOve5Iz2+a+RXceEayAp&#10;X9AI/UzD21+7+XrZSq5x1RJZ7YFQoPqMZ+zr3uXBlt/uoRK6nR4nOhmRmBN7C39Lj2y9ly2DVozQ&#10;8c9MztMZtaoCKVz/AKvLr3vnLXdiOXSXIIsiqHYxRlNQvqVQCfekt+WVAZI8cMmvW9ZkQFlFDgfI&#10;9e9xJaneziKomqxI4upUo9ytrWF/byxbAuqKNKD8uqL4iagnb9nXvcl6vejCJRU6UYBCFJXk/QnT&#10;7ZWHYgSSuR15Im8Q6iKUrXr3vJHRbnlLtPlZxJoNwGKqB/vF7fT3prjaYwBHCKfPrUOkFQTQA488&#10;9e988fS53/MtU1coYnTIS3+xAY/191uJ9vpqCKPUdXuIGDmUvQD59e9zzhquRiZZ5wT6Qwc3UfnT&#10;/j/j7TfXQqOxR1pQ7tR2qtPLr3uVSYZ4VZpqqeVSxAWViQi29JJPtia+VyBGgH2efTLxIIlX4aHj&#10;69e9jrspgqUMMmlrtdJAbn0/QMfYA35atIw9Oks0f+LOVNSOPz697Pv8c46071xM9XNrWGrjMMUf&#10;piCah/Qcn3jv7lvAuzSLCvEZJ416B2/eI1q4UdpjbNP6PXvd3tYBJhIGa6XpV4txdU/tH3j1fEjb&#10;kVck04+pxjrEq37d0dRQ95/w9NNPf7qX6FVcBbG55/Nv979lo3fDFGJnlKqg1WYn8n8C/sisHdpw&#10;ijPUtbc2qNaHPp07ey2Z6ughdxGVb9QuDb6n8+5K26CR1BfoWxROaE14cOvew1q52kdgp1Ac834u&#10;eR/sPYqhjCqCRTpbbr4Sd5p17221DNawtcfUji59qYwDk9XQKa5qeve4LcsDcm6nk8gfm3tQOFOr&#10;0rSuKde9xHnZSAOSRc8XA/2Ht5Ywc9OlNKg18+ve8onBAVj9V5/p/vHuhjNar17SBUjr3vwnAVgw&#10;DJq4YH8/SwHvZj1EEYPWm7mFD5de99LUKG4a6/4kggf159+MRIz1rRgde95FqbN+bE39X4A/K+6+&#10;CKVP8uraV0nUP2de95UqT9bX9Vxf/jX490aPy6qUFQeNeve+ZnT1GylhybD6X+v+t70Im4cOtAGg&#10;UGnXvePzkD0j1fT1f0+tuPe/DB48Or0AY14de981qCQdRIuSALnix+nvRjp8PWyqs3YK449e950q&#10;rXuRb/H6/wC39ttDwp00U0gevXvfBanU1uR6ja544/4n3Yw9vVpV/T1cade98nnS92sD9CRf/YkH&#10;34RMRjqqwkr2+Y6976NShYhRqtzz+T714RAz1pYmWjN546976acqF55+psPSLj6n3vw6/Z08ih2I&#10;BwOve+0nDLqZrob6bN9COTx70UodIGeqNVX0KKde9+WouL67km/+Cgfn/H3sx08qdacmmmnXvfFp&#10;+B6xY3tb/A/n8e/CMenVVJUE06978lU6tbUAo5uvN7fg+/NECOHHp1kjbTTJPXvfUs41GzXJAuNV&#10;r3HI97SOgoRw63ErBKnhX8+ve+1qrWX0k2B+vAt+CT9fejCDnpt0bUzE4697yNOZAwLctYi4C2H+&#10;AHuojC5A6aFQR1730J7NbWSAAbXv/gf9v+Pe/DqK06uSSuqgHXvfMVbWI/SAf0k24P8AX+nuvggZ&#10;49a0r8X4uve+Jq1Y6GI44PPFjzc+7CEju6cChTqY9e940rNMhBswPpBBIAt/Q+9mCq/Z04QrR/p4&#10;Neve8v39hbUdQbi7A3H0t/tvevAznh8umWUgVNM9e980q3N/oB9b3P0B49ttEOm6LqB6975/c3J0&#10;te4I1N+ngXPvXhAAY6sRpUH59e94Gn/QWNyhPHJB44HH49uhMEDz6fiNKgefXveQVigMCQpJNrg2&#10;P+uD7p4BwQK9VMJLahwHXvfb1N+AbWX63+o/wPvSw049M4r+fXvcdawWIvexOnnnkfX26YDXh0+w&#10;qajB/l1734VmlTc35FgTqPJ/PvfgV4da8LWQRinXveaKo0sb/kAXv9Pz7aaMFadNtUrg+fXvcpao&#10;kKSwLA8EH6W/A9tGIVI6qTSqt173mFYBZmINjyL/ANfx7bMNcAdaRSx0jHXvc+lrQDe9hpJF+COf&#10;qPaea3xT16rOH0BK+fXvbrT5EldWoA3sB+RY/wBD7Ry2wrw6smkKwPXvbzS5MkizDXxcMbED8WPt&#10;DNaDjTq7IpVTwoOve1HHkCwUgi2j12/wH4Hssa209IVQLXzz172VP5ZLHlOpt0QtGbjHTMjW/ov1&#10;Yf09zb7Fl7Xn2xZTxf8AyHpXuNtJNy5ewgag0L49cde96IfyGpftewM4tjY104HAt/nSbg+/og5B&#10;m8bY4GHDQv8Ag64g8+W5t+abpOFHYU9KE9e9gIBcHnniw/r7HnQO69769+69173737r3XvfX+++n&#10;v3Xuve/D37r3Xvfvfuvde99+/de69797917r3v3v3Xuve/Wv9Pfuvde992PHH1+nv3Xuve/WuCf6&#10;e/de6977/SeL2P4P5H+t7917r3voC5A/259+69173zsB9BcEc/Uk/wBLW9+691733bkH6gCw/qLf&#10;nn37r3XvfYW1/wDE39+69173y9+69173737r3XvfLTzb6ccX/r+ffuvde992v/XhRe1r3/p7917r&#10;3vsL+fpz6Qf8P6+/de6977FtR+pJ4P8AT37r3XvfL37r3Xvfgb/0/wBh7917r3vv37r3Xvfvfuvd&#10;e9+BINx7917r3vsH6i5HB/3r37r3XvfgbEH37r3Xvfeoj6ci9xf/AB9+691730CQb/1/Jv8A8R79&#10;17r3vom5P0PP4+nHHv3Xuve/e/de6976P+3/AONc+/de69797917r3vv37r3Xvfr3AFh/rj/AIr7&#10;917r3vq9/wCv+x9+691732Pr+f8AYfX37r3XvfIW44P5v/T/AGHv3Xuve+QFh6QCOL3+p/PHv3Xu&#10;ve+fP5+n4te/+x9+691730ObkH/C34/23vRbr3Xvff8Ar/6/HuoYHr3XvfYB/wB9f/evdSQxr17B&#10;weve+V/8Cfof8P8AePegNPW1AXtGOve+an8D8/7E/wCIv7b4EdUZcjz6975Ecj+l+b/X/Ye7Guk9&#10;bYELnr3vmAb3tbm9uf8AYe6YGOm60Pr173lUG1r/AFHPvagVBHr1r59e95lHN7j/AH3+PtUpLKw4&#10;elet5Ip173n+p/r9LEC/+8+7sKUBPDrY4de951BHNyOOb/0H1tf3Vu4aiOmZAGIr5de95l1Dkm/5&#10;AH5t70APLpkFOHn8+ve8w/qRySP8fr/X3Rm1nv8ALqpdmajY697yBSfqRbk3+lvehQ0BrTqp+Ko6&#10;97yqDe35vYE/8V9vAKBVetHGR173yCk3YA3BtcH/AG493OlWr5060DpPXveUoeACCfpf22jMRU9e&#10;Vh8R6977QHhSORwD/wASD7sxSh+XWmVRXNa9e98+bXHIH1HJ/P193UahjrwRWND6de9+ABP9Pzwf&#10;p78BnPVACBQmvXvfiD/XVz/vH5t73gZ61wODjr3vmA30Fvr+b+99WFDnr3vnYjnkD/bXv9ffut9e&#10;95VBBtcfQ/T26oA60eve+YGkcc2ta3P+3t78RqNPTpplB49e95LXHI5/P5/Huo9fL59NhAfmOve+&#10;Isbm3NrW+n+v9fbquNBQDj1TUACpH7eve/NY8XBP+H0HuyoiH0/PphVAqT173yCAA25PB/2H9fd1&#10;ZSobhU9e1Koqeve+Q+tvyOfdwaV6bfOQOve+xYkE3Fxb/jV/b8WDXj0z9nXveE/2gf8Ab359qWrS&#10;vWjq697gysVuT/W/HPuyAstD1ZQTx697bpG/V9AP959u50hR05mlOve2+QDm/wBPqLfW/wDh7svH&#10;HWweve2qoa/AI45/2PtwUoa9PopJ697Z5mBuB/r3P+8+2XOOjCIUyeve22QnkH/fc+yaYqc9LUXz&#10;HXvcc+y6U+XTnXvfH2z1vr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6&#10;9797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de697yxk6hb63H+t7MbSQq409UYY697XmAqDHNEf8AEf7e/wBT7H9mR9OHJqa8egvu0Bkh&#10;Y8ade9m7xmYYda7liMqWajx6qR9eMpASD7HsNyf3ZMvyU1/2yjrH6829f652b0PxP/1bfr3v/9PX&#10;ZPIAYfX8W/B95tsmqQ6eFOuVwwa9b/HvBJGPXb6gfU2H+sB73r0BUIFD/Pp9JGqOve4axAEDQfyd&#10;V/ofza3t6qkZ6Us1RWvXvcxU4AHN7g/69/oT7sFCj9Th0w9Q1D173ikhvqNjx/X83/x9pWjQkeYH&#10;DpxW4de99wpp5Zf8L/0/w9uo2n/N1V2qcde9zUGoatJuv4BsD/rj26F1k4pjqjEiqk9e9ykA4YgL&#10;e3+wPvaoigZ48fn01pBHd173z1jg6fzpv+P9490AoCw8jTqnhkVA69796bgX5b/XuR+SB/X3ZFQS&#10;FmPl/qHTqRVrq8h173lRl+l7E3H6hyP6nj3ciEaWFBXhTqhQsAeFPLr3uVq4P9LWHP5/2HtLISWL&#10;Hy6YCHPrXr3vC6Wbj6H/AGJsf6e07E+IdWKjpRGxPaw6976VbGxH0P0/wH+HtrTTSB59KVFBU9e9&#10;5zHqtYgnT/gCDfge7kgDOAOqAitTUde9xnh0m6/jlr/8a9s+GFaqmo6XxmvHh173wWO5va1z9Bcg&#10;+7LJRs8OnK6Bg9e9yvGf9SQbfk2F7f0Pt8S1BKdUWUqCfn173jWJWNjYW/2Fzf2nYjVU46c8Qrin&#10;Hr3uQsI06TawN/pbg/Q+6uynSF6aYktXjXr3vLay2twPpe/PH1PvasRgjt6sgIJx1730F1KTYfXm&#10;x/Fvfi1W7uNOns/Z173k8eqwH45P9Pfm00HVRpA1DB697lpBq4uSP6W+g/PvSrJXu4dWwRWh697k&#10;JAT9eB9Pze34/wBt7uqUeg9OtqoXINeve5tNCsZJsSDcX+oH9Db24o0UOc9VJAAGaefXvc4RjhR9&#10;f6j63PvbhSCw6sUH4DQde9zooLm9jbjn/D839+p3aPl17UurSRWnXveYQsC5+iXAH+3/AMPdHcIA&#10;o4H/AA9eIGKjhw697wmEt6BZQT6hY3tf8e2Fd3UqxC0PSiEDLMeve58dOOBexB5H0v8Am3vTMivq&#10;U4pTrcunV2Z697nqgUk2tewH+v7Y06seXTYQsCQK6eve3SOWwXgAg/n62t+rj3rWqow4/wCr06ZW&#10;MEkv5+nXveUzryD/AGgb3/1vqPdDLV6IcU9OjCKJHahNOve2eeotfn6A83JsCLX9pnnbj5HpfFbC&#10;oNeve2iWYEqeLC1rfT6/n2hldNDNShr0pEaBHz3A4qOve8UlYqca1P8AUW+h/oD7TSXC1A86cfPp&#10;TgsFYeXEde9ofd2/sJtihkr8xk6PGUsSl3mq5kjBVfwiHlifoAoJ9oLiVIwskxCivEmlehDsnLW5&#10;bw6JZwmTPEcB8yTjHXvddnbvy/rMkavDderLR0zeSGXPVCgTzA+lmooTygP4Y8/4D2DN55zt7ZXt&#10;bRdb+THIH2Dgfz6yJ5U9tbPbYxNu1JZfTio/Lg35jr3sjGRyddlauatyNXPW1dQ5eaoqJGllkc8k&#10;s73PuL7y/ub6XxbltR/ydSmkaRoEQAACgAwB8gB173BJv/vXtH1fr3vr37r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+6917373sCvXuve+Y9q4xjqp697kLf+v1H/E+3qivWzQ46975gfn8/Tm/&#10;PHFveqjrVaHr3vmv+PJ/xP8AxHvVc9VYnh173z+p/wBbj/W91INevaaDr3vscf4f0v7txr1smtev&#10;e+a2t+D/AIX596rnPVCSCA3Dr3vmBc/Q8jj37HHrwAC5z/h6975/0v8Ag/0/23vxOqoHXvjB05+X&#10;XveQcf8AG/8Ab/T37rVGrq9Ove8hHPH1/wCIt7bBqoIznraHUOFT173kUWIH9b/159+LadR6rIxW&#10;oOOve8i8C/0/w/3n2yNSmozXrSSZC0JPXveYG/4/H+wuB/Qe91ZUwfPpyrU9B173mtewP/IvdBk6&#10;jmvXowuoEZHkfLr3vIo/wBAH/IvbvSjzyeve8o/1j/vvz701fLrx697yr+q9gL8f7xz71wqD1qhy&#10;Dj59e95hf/XA90ZtNCRXr1K5b8qde95VH+HNr/4f7Y+6MzU1VwfLq/Eceve8wJLAg8fU/wCH+w96&#10;Oogin7OtDTnGT173luLEkXueLfT/AGPtp2eoHlTrbA4Fcde95FJtybD6/wC3/r7ZHd+3qq5yBXPX&#10;vfJQByB+fqPp7cNKHp51Wpbgeve8luOSB9Tb3XX+E9eVqjScfPr3vmFHJv8AUfn3taE0PXl0sfU/&#10;Pr3vv6fj/Yn/AHoH26Sqag2ernFSTXr3vogfX6f7G/H9fdKqVx1cFaU6975C/N+D+P63/wBb36nm&#10;OvdpyOve/fUf7G1vpc/096JFevUWvd5cOve+IB/IA5/H192rjqzH0z17339P8GH9fz/re9E14da1&#10;6s/l1731q5v9f6H6D/X96HGnXq+XXvfi39DyL8fn3bz62Q1Kjr3vjqP1/P8AtvdVODXqiltOeve+&#10;vJzxYXB5PI/2/vanT1ZcCnXvfi97An6fQ/j/AG/up62TXr3viXUXuQP9iOffuvde9+MvJ1EAX+vH&#10;49+69173jMlv6X/1wCR/sfeuvde98TIDbk/kfjj/AG3vfXuve+JewFj9fqL/AENvz7917r3vgZOf&#10;wB/j+ffuvde98TJz9Ln62A+h+l+ffuvde942e4sOPqPpyPfgK9e697xliCObfS//ABv3vSeqnAx1&#10;73iZ7Hgj/Y/737sF9etVNOve8RY/X/Y/6/va169Wp697xX+pP5Jta/8AX3evW8Vx173jY2+lr/63&#10;PPv1acetVHXveI/Q829+qOt9e94CPxb3osB17j173ib6Af7b/Ae/LWmo8Oq9e94GvYg/7A+9kfiH&#10;TJGeve8bA8H8jjkfX/X97Brx8+t9e98LcfQ39+1D1695V69742PP9Pp/yL3ofLrVeve+BUWP1sLf&#10;6/vR+IDrXnjr3viV+n4+gv735Y6sOHXvfEj/AF/6e9gKc9aJ1GvXvfG3P444H9Pesg08uvD06976&#10;0/8AFb/j35jXA6seFOve+It9B9P6n34g5/wdVI6979Yf0uP9UPp70oI68AcV697608fXj6f7D8n3&#10;7h1YgUz17363HH0/x/2/vdBWp6p173ytx/j/AF91HEdbVa46979YW5IJvz72cdeyMeXXvfED/b34&#10;/H197OWoOHWqDh1733/U8X/F/fiAMDh14igx172d/wCEUfl7QwVxcffQWFuAwcWPuDPfKTwOULo+&#10;RBB+yh6mr2JVjz1aDy8RMefHr3vev6dcw7F26p0gjHQMFvx/mxa/v53+ftM/M15KnAyN/h67K7xR&#10;rxjGKAAf4B172KzVukEs1mIsb/8AEewSIK4UY6JVZqhhQ9e9tlVkQQWBsf6E/Xn+vtZFamoB6qEd&#10;ixIr+fXvaWrK/Vd7leOAv0I/o3s3gtiMU6dpmjenDr3tKV+T1XC86QdVzzcj8ezi3tCvHpVBC2mj&#10;Y697SVZk9UgUta6/pDXBIH59nMNp2VA4dLUhRUPnnr3ttqKuR0OjlVNrp/rc39q44Ywc8evR6dVO&#10;HyPXvcCKrcm7kD8kkj6/QcD+vtQ8Q8unpW/T7cE9e9zlnbUp1jSRckn6H2nMa8KdJEkqpVhnr3ty&#10;pqttSaDq0kgg/QD63J9ppoRpNersqlTqFMde95Ny1EFRtrKxs92+1nAVFBteMj1n/D3TaY3i3WFw&#10;Mah/h6SxikileH+rh8+ve6q62nBasQxq4WaS2iMMV0zerTf6f4+8wbeUgRtXNBxPy6F+y6BEUI0s&#10;Dn9nXvacejpbBTGkqyNch1BYc8gD/iPZms8ta1KkenQqWpOpv55697b6iiolssdEkbaiLqApIP01&#10;D2pjuLg9zPXpUkjVA4fZw697iR42iVlcwaPWF1c6b354Ht17q4oVLVx1uQBlIrU+nXvblohDnRFG&#10;ACP0geq3BYkfX2m1PpAZjn+XWhVaqD5de95dMZDTqyM8a+mJjp0fjge6jUP0zUA+fr0ypkVl1Djx&#10;697wxrMZVKyr42Dk8/R/r9Pz7sSmg1XI/wAHSwrGI2d+PkOve5iwFCESQESLqY24U/kD2wZA2WHD&#10;pKssh7pF697ywRs2sEsxQX1sdXH4+vPusrrUH+XDqrSAhVYileHXvfUhMoCF/SSQbekAj6EH8D35&#10;ewk0z1UO0TFh5de941p4xbQzsSB6/VYafqp593aRjlgB8unAfNyB173l12Gm+s39JtcC/wDUk8+2&#10;6Vzw6arw8qde9z0eVRFEkg1KA1zyNRHN7e07BCS7DpMyqQzSZHXvfNi6hXf1S6r+kcBb8jj3UBT2&#10;rw6dRaDsPb/OvXvcwvKbjwxNHIqjm1rEf2vbOlKV1Go6vpg0gSE8eve1vtpKqkaBpJo5I1n1xCOI&#10;L4YmYftf7V/r+yDdfBmVgoINKGprU+vy+zpI5i8N4R8R+fH/ADde92J9CSvHuDAThPSamJ2twBGW&#10;uwb/AGHvGX3ECnb7iNjWg/1U6CW9/wC4jr5lStPQ066PH4v7ujlrEbblLPI2lXow34JI0+kADj3A&#10;F3Ii7YKUK1GkHiPtPWJCWxTenjQVKv02RRgVs1lIJ08qeLX5IJ/3r2U/sKtkmjnjiJ8YU2sL3vcW&#10;ufbHL8S+KJH416mLbESGMFqVA/Pp09lhr0kDuZbr6iACwJBPFzf3KlsVoNGehUkvigUI4de9pqQk&#10;FwAFGm5Lckj+gt7NlyBXPThA0rqqT/g697a5ZDcBeeNRI5/23/FPalV9enlGCTinXvbdLMR+kgar&#10;fk8f1v7VogNK+XTyg1qxr173Dlkt9Pr9Ws1ubX9vRoTx6srVA19e9x2mchSL834tb/X59uiNeHXq&#10;hXIPDr3vtpXaPj6hvzx+eT72qqHofTpwaRIKGoI697xCex9Wr+v0NrX/AB7sY68OtkDT2j/P173n&#10;jmQsCpa4uG+pIH+t7aaNqEHppw6qfE4eVP8AL173yFSAzLquVP6STb/X/wAPdTCSAadbZSyiuMde&#10;95jUgGxtZrA2Jt/UXP8Ah7r4OKjrUaVGTw9eve+flBIcklWJ02PHH5910GlOtE0BK0qOPXvfRqF5&#10;GpmX6+ngDng397ERoMAHrUeuvaAMde98vOFW4/tf2uTyebWPvXhkt9nVSCaGtfl173xM4YqLleOW&#10;UE/7H/Y/197EVKnpw10nV1734T3vcgg3Fyb3P+t734dB1WjClMY697yeYRk/S4W1vqT/AE4908PU&#10;uetAalBJ8+ve+IqDwWIUEG/Nybj37whXHVi+aGmOve+jPZNKlRdri4IAtwbe7eHV69e0+I+amnXv&#10;fAVB+urkr/yTxx9P9t734YOOthQcN69e98PuG9Ookn6afqCbe7GICtOHW3TDaeve+X3BFhdRyCVH&#10;5a1/qfevCHpU+vVQuQeve+zVDm5sQP8AYj/b+/eCRnqwbtoOHXveI1BJUjTYn9V+R/Ww92EQANfL&#10;9nVW00JrkeXXveX7o8i4/sjnjgc/X234Ipjr2kGjHr3vo1dg3PNh9P8AH6c+7i3r9nW1Sgoeve+I&#10;qWc31AfT86rkf096MQXqzKEBI4de98mmJLaiASRcX+vH9PexGKAdaBIzTy6977NUqgrq9X1+o/UR&#10;bn3rwmPd0zRiPEGBXr3vH5zq9TDjk/Q2/oB72Yxpx59OEagT68K9e98/vrg2+i2FzcXuf6e6/T54&#10;dU8JQQa4HHr3uOa54yQCGHNhz+f6X9vfTqwFR06sYfu+fXveUZA2UMbOSB9bgn/E+2zajy4dX8Hu&#10;JXgOve+YrNdyxUWsAPr9fejb6OHW3ipTjkde94J65gx9Y+gA54t/W3tyO3FMdUWGo+fXveJKxGte&#10;zE8gDjki3Hu7QEcOnzEaajgjr3vMtUjG2qzg2VT+QPz7oYmXNMdJy0i1xjr3vMtXcsA2lgDc6vx7&#10;bMHnxHVVjoNVME9e98UrmFgHB55vxyTce9tbKfLpwwoSSR+zr3uTHWMFBLcsbkH+v+A/4n220ArT&#10;rQTIAXr3ufFWWYfpI08gnge0rw9vTbjUunI697cYq24Qqw/V9P8AjftK8FKgjqiRKpIYY9eve3ak&#10;rbXBPJPLEWI/2PtJNB05IACpHCnXvaip6+3pMgAIF2/JH5PsrltxxA6RlQF1KM1697Az5B+Go653&#10;QoJcnGzqVN7D0HkD+n9fcj+1hkj5usSO39ReHHoxH1Nxt1zAFGlonFfnTr3vRh+UVItP2NnFtp/3&#10;I1RB5tczG9r/AI/p7+hb2wld+XLUNT+zT/B1xI91YWt+c7qFhQqzA58wx697LHz9PpYfng/19yd1&#10;HHXvfXv3Xuve/e/de6978RY2vf8Ax9+69173737r3Xvfhz/h/r+/de6979b/AHx/3oe/de697979&#10;17r3v3v3Xuve+aggn/G4BHI9+691735rrbm/1A4+nFvr7917r3vnb+hstvr7917r3vrn6k/63K82&#10;/wAffuvde99BT/sDpuP9hz7917r3vkoIHP14/wBgPwPfuvde99+/de69774/P+w/1/fuvde9+HP+&#10;H+v7917r3v3v3Xuve+YZgPqD+Lfn/bD37r3Xvfjzc3P4J/AuPx7917r3vsn6c3PH9Lf69/fuvde9&#10;9njm/JFgbX/2A9+69173yH0Hv3Xuve+jwLgXJ/p/vfv3Xuve/X5I/A/P/EH37r3Xvfgb3/1/9gff&#10;uvde98vfuvde99Xt9ffuvde9+vzb+n/E+/de6979f37r3Xvfix5H0t9Cfpz9ffuvde99X5A45/of&#10;8L/T37r3XvfEkg8c3P1F73B+lvfuvde99hifyLXseDx/Q+/de6975Xt9f9v+Pfuvde9+vx/S5sPf&#10;uvde99f2j9f8D+P8ffuvde99+/de6975D/bf8Vv7917r3vuxFzyBYjnn/Ye/de6975gngc2A5v8A&#10;63Hv1R1uh49e99gm5uLW/wAfeqjj1rr3vvix/qORb6/Tnj22SSada86de9+BuL2Pvw7etigFOve+&#10;Si4+o+pH+8e6k1602Mjr3v3+t/X/AG4/w9+w3n1okE9e95FsPr+R/wAj9+00NBnqzDz49e98wASP&#10;6H8/096ocitfl1U1AqTXr3vKALHn/C3+t72KhqH06bPHHXveVB+PwR7cUEABfXPW8jHXveYLc/gj&#10;6e32OlSB1SQ6V1de9yALD/WP+PP490wWrTy68Hpinl173nQE/wCtbkfki30961An/Y6adhxOPy69&#10;7zIoAuOB9OeffiCAemzVu4AY697yqD6Txf8ANueP9b3qRVXHr140pXz697zqOD+b/wDIveihUime&#10;miDXr3vKB9P0/T6g/m/9T7cQ1Jr5daB/Z173zC/2frfm492egbUTTrx46iade9925/SQfwR/rf19&#10;0VRpGeqhcVGR173y02I4u34F+R7suhlJPAcevKVJYqOHXvfK1voD/T+ntwHHEU6sGBx69e99gWHp&#10;/P8Ah731pmBOOHXvflAH+t/t/wDY+9EV6bYHihpTr3vkALnj6/1P+9+906sGrx49e95bWBuQeeAf&#10;6f197HVj173zUfixuRe9uR7ulR9nVaeXXvea3P0vyLn/AJF78Sa46aYtXSMde992sbL/AE5PI/x9&#10;+0Fhxp004JUCuk/Pr3vj9bf61v8AY/jn26sS6TqOfl1RY6qfXr3vwAAuByTyRyfb1AP+K6qQOB69&#10;77/5Fcf7173GhVR1WgB9ft6977CAc83P+p5Nvx7cCVqf8nTLyMWPz69775sf6/4e3EU6umzTy697&#10;jvyDb63I9qM0oTjqtc9e9t8rDm/BBPtxONBw6uvHr3ttkJYmwtcm/wDre3a9OY4de9wnJHA/F/8A&#10;W496x14AGleve2moN78gtc/7D/be7Dz6VxDNeve2WX+2SeQbAfn2xNhaDz6XoKEde9wH+p/PsokI&#10;I6Wrwr173HPstk49b69769063173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde980+vtTbGj161w697VGJmKul/pcG59jvb3Y22PXoovoz4TU697MHj8kRsjPR6h&#10;oanol+nFxXxG3sZRXa/RyoK10rUefEf5c9RHdWY/rVbNTNX/AOON59e9/wD/1NddSeNR+p+p+v0t&#10;9T7zeeImUmPAI/LrlkVHW/x75NpUEj1FbE3tyP8AD228TqAWyeqLWoPDr3vgpGoFdJuNVv6f19uQ&#10;h27adOgEjNf8nXveYKG4/Jv/AEBHtVpb4OOOtdwbSeve8ohJA4JA4INuefp70kADrqFQPLq5YkgE&#10;Up1732YFBIYFRa/H6ffvDJ1CM0zw4fz6aWrGoPn173ziQ2FrWBP+tb3ZXoKUPz6uQwPCvXveR1BI&#10;UAH6nj6f4e6OVNKdeQiueHXveLQVuL6R9R/jz7Zd9KlU8+nKAZTPXveRUJKn6/m9+Bb+nu6KoOqt&#10;TTq+lFJrx9D173xcMCW/2ofXkkfn6e2mcMQ1a9aoxAVBx697ypLdrX4A+ht9fyL+9MVAqzefCmer&#10;tAAO80+zr3vLr9J1EcHixH+w9pphpYgZFPPqgiXVQ14de94DLY6r2I/xBv8A1HtKhK0p0qjhTQP5&#10;de9yo5hax+vBvfmx5HtQaaanz6a8DjTr3vrUGJH1FxyP969tEVY18h0rjjCDjxHXveeNBe1wCORz&#10;yT/r+6q5BVqYHTbErxFR173ya7Mvq+g4B/J/px7sGAqymlT1uFFAZl4V6977WO7fi4N7A/7H6+9M&#10;KtXp4gNkHPXvcnTcA2te4/x/w/417aYioWnTAVlILde99mJzcEfUcW/w/r7uoBFDw6cQJSoNOve+&#10;xTG1yCLE8D+nvanOenQ3dxr173OipS1zc6riwH1t7sFLHh1Vm1EM2Kde9y1j0m9rfgfgG/H/ACP2&#10;/wABj+fTispXBp173LCqRYAM1gAPyefwfeqDjw6ro9Ove5UEROq4sLXANrf7Ae2zhQAetlVp2nj1&#10;73n8VrkgC315AP8Ah79rCV/w9VoQCp8/Pr3tyhA02syi3IAuf6+9LM4ao9OJ6aAZXoOve5KU9725&#10;FvqT/sbf8U9ul1ZFNelYoACTXr3viYBcgj8Egjj/AGN/aVfCkcrXz6UJEZGqDpr1732q+MXPItb/&#10;AB/w92dEiOF8un/pinXvfMnSos1jf+0ef8fr7Ts6xooJz6dVWE1UL5nPXveVHCNdbG/Go/Tn2lLo&#10;SRTp/wCmVSR69e98p6lADdlIUcm1vpxYW9p5C6SFU4U6cittL1P+Tr3tPTzoAbPa9zYn68/T2TC4&#10;f4a16VxVroGB172wV+Xp4Ind5kjjju0ju6pGiKCWdmb8D3WWRFzN8PRpBt0104ihXxCfIDPXvZNu&#10;1vlftnahqMZtmRdyZtC6a4JCuOo5OVPmnH6yP6Jcf4+w7u3Mm27UpKHxJAML5fLPU1cre1DXJS73&#10;YGMEDtrkj5+n2de91x757G3Z2DkpMluPKT1RZiYaUSOtJTJe6xwwA6QB/re4q3TmK/3Rv1GIUZAG&#10;Pn1PG3bTY7XAtvZxKiqKYHXvaEJv7ISamp6Muve+veuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+6917373scevde95Vtx7Wpwx177Ove5I+n44/FuffmNOmz9vXvfLg2/r9&#10;f+KW97INDXr1COve/X4+ovf/AGPvwGethR59e99i3HP1+p/P193NermvXveYX4tY2/r+fbYByTjp&#10;ilSamnXvfJbcm3P0sLED/D3scadeDdwUnHXvfMHn6gf48f7b3o8Pl17UwSpHXvfMfW34/wAfp/vH&#10;vVVKmmerLhdXl173kAtY/wC8e/YpjrdA46975/gn6j6/7b/H3rAWpwT1tKBRTHXveRCOPoPr9fbR&#10;DVPmOvOActU9e95QT/Tj/D/ePdKECteqIqfEvXveRbfUkg/7xce911Dq1GIz59e95la/B/N/8fe/&#10;hHV+2NPkOve862ABNv6EfT6/T34tTrxehHz697yD/Xtbm3/FfewR04tCMcOve8ot/hf8H/G3PvRP&#10;EnrdCeve8qE/S5/r/h7oygEEcCOvd2Aade95wb8/7A/63tkMqrn168KUyeve8n6TY/T6/wCHPvZe&#10;qFh59bJPBRjr3vIDx+OP9tzx7afS1DXy61jHXvftVvzckf7AD/D3XGrHD/L15c54Z697zBhYqeDe&#10;9/pxb26pQghunKEVL9e98rgfj/iT7YNA2Oml+IF+ve+er+v45sP6e9oCTX59PINefPr3vsMDY3/2&#10;H4+n093ejE0x08RWqjj59e9+FubWvc/1900gceqaVXHDHXvfMfW/H0A/p/j70DUVHHrQyNQ6975X&#10;BBvYnm1j+f8AW928ieHWyeJz173jv/iRf/e/d0PbQ9PRmq48+ve+73Atyebk8+9UANDjqhC6qNjz&#10;6974E2H44H096+zrda56974FuP6G5+lv979+4Y9et16974M3P1tb8Gwsfeuvde947tzYAjm1j/vP&#10;v3Wuve+Jf6EH/X+vH+B9+69173wZ73PHNrXvx/rf6/v3W+ve+me5sbcDn+p4/Hv3Xuve+Jk+nN/9&#10;v/vF/fqde697x6/99dv+K+/de6976L/U3HI+lx/tvfuvde98DJc/1A9+6917315G4IPJvf6+90z1&#10;rr3vrXfgfUjnm/8Atvdk691730WB4/P1P+P9PblOtde94ybkiw4/ra/+8+/de697xs3A5t/vX+w9&#10;6Xh1ode94y39Px/Xkf7D35h1VhQde94z+L25/wB9a3vy5FT1tQfy6974EA/8U/H+297IBGcdWAp1&#10;73wIsSB/S5/4p7pkeXXjgV697w2/wv8A6/Pu1DSnVBWmMde94yt/p9eB+Le9Bs56rx697xlR+f8A&#10;WJ/F/r792/n141pjj173wK3uQf8AWsfx79q8qdVoeve+Gkfgn8/7x/h7vU8T5dax173xtwf8Le9G&#10;pIp1unn1730QPp/gPdQOPXhQV697x8g/QEX97FPLj1oUHHr3vgR/gPr+D/xHu3Ghr14YPXvfrD/H&#10;6e6MxzQdbPCvXvfHT9Bbj3ag4+dOqmvXvfivHHNvx7pXh16pHXvftP8Agbf7Ye9408c9ewRU9e99&#10;aSbA8c/j/ePdsDh17y6978w4I/p9D78KDPW+AqOve+jwABb8X97Y9ucdeGRnr3vq1wB+PyffhQmo&#10;68Ove+9JH9LD8/nn3s0rTr3y697Pb8Fgp7Nwt/qMjB/r21gm3vH/AN/+3k65ZuAU/wCA9Tx93pa+&#10;4FrUVo6/5uve94rrGqjj2hgQgAtjqYW54vGL6re/nx5shZt7uCf42/w9dit4iIumNeP88de9iBLX&#10;eliSPob8nj/YH2G0t6MKdEBhBIpw9Ove0/U14uwuGUj6X+n9Rx7MorcnPn0oVNCnTgde9pityejW&#10;uoNydNrgfX8eza3tdVDTp9YmckqOve0lWV/6+QWsSLE31f049nMFvwPSmJWDKGODx697TlZVLdLH&#10;W2m7cn62tYkezSGE0Pl0piVqOoNKnr3tu++sugvp1m1rm/J+o9qvAq2oDh060B1VXNB173HEoV2s&#10;xKkggm5Nvbmiq0PHrdWZAW+Ide9uK1KsiqGsCbNb8f1NvaYxENUjpMIJNZdxTr3uTT1pjYWtYn+v&#10;5HFr+2pYNQ6syawVc1NOPXvbhVSRyUFeklm8tLKNGq17pa3P59poVKXEbL+Fh/h6SLAVKNCeBrXH&#10;+Dr3uvCXHCPL5SPV6Y5KqVFPpCgzEEk/2veTKXRayiamSFB/Z5dCzbX+qjcfDIrUz5/l8uve0VXL&#10;GhawCMW4a4ta5BFj+P8AH2fW7Mwoc9CqGGhq2fs9eve2mWESKjpKrhG9Zb6WP0Jt/T2sVypKsKV4&#10;f5uniNLdw4+Q6977WMKy+sGylgL6gSfpYf096LsRUjrbBljYqMGnyPXveFQNHr9EmstZVtxfgf7H&#10;24SdXbkU/n0+g1ntGKfz697kiKnYO7xAs+m7EkHj/e/bOuUUUHHSV0ZWEaMade9ylp4wF4Cqlm0r&#10;+bj6X9tGRqnzr1rU+khvXr3vuVooLPbSHZV+hP8ArWH196UNJ2jPVgXlUoc+dB173xuVaTSGRZVs&#10;rOTb+uoD/evdiAQK5I8h1QpEAC3GvAde9+aHUGUgS2jALL6QPzqP+PvYk0mtaVP29UWWTU2NI9OP&#10;XveNHdYxoIZAdJH9pSOD/r+7Mqlu+oP+HrTqfxefDr3vpI11NoQsHPPILLf6+/M3bk56qS5Wvp17&#10;3ORhFpsB9bANcEAcDn/H2mYFq161p8VT4nb6de98Vkm9bKLm7Fktfgfn/W92Kx8P59OUjicIcVHH&#10;59e9vOPdZQpkVgfyGF1U/j2hulKYQ9MXKso0nr3teYwxL4GXVcSDVc/kN+L/AE9h66DNqD+Y6QIH&#10;bXGfPz697Pv0UxqKrGPEWGqohuAW9IBswAH4945e4aiKGUP/AAnoObuqqrr5gGh8uGPs697tgx89&#10;V/C4otU7xJAqqXJZAoT1aQ30P+HvFG4nCppZsljQA/P06ga6ih+tL9oYnNOJP+Xrqw+thf8Ar7BX&#10;eupjIXawuNKqbAgNf8/7z7EmxEADTknj0KLIDTUAEkefXfsv2aWNdTEg6muxvf8Atf776e5JsSWw&#10;PTo9tGLSaKaaDr3tDTE+R1/s3txYki/Hs/SmkHpfqXh1723vfhhpX6hh+bA/n2pB/Pr2oAEN1723&#10;TOlm0gOfyBb/AG9vauNWwDgdXTxC3HSPXr3tschQSpt+dN72/qB7VrqJz5dPVzpfPz697iSPIQCo&#10;Cj83AvY/m/t0BeB62AlSWNf8HXveB6tVICMxtw9+Bc/jj3dYTSp6VJGzihFMYp173xadn9KaSALk&#10;kj6W93WMDJ6ZKeHlTknh173xEoKh1ZU0nSzfm/8AXj37Sa6SOnVY1Kvkn9nXvcc1TXJB186R/iP8&#10;R/xPt3wgaV6e8NcFsDr3uYs9k9T8gfpP0H5b2naPu7RjpMxBegHXvff36EoA2kICLE3v/tvfvpmA&#10;JIrXqy27EvrFdXDr3vtKtTZdVrn6AXF/r+fezARnqvhSI1VGOve/GpsbFgVubXNx/rce9eFio6c0&#10;EgVFD8uve8sVUVIKkN9eP8P8B7o8dRQ46o8ZkrXr3vD5yupSxQFi6/S3P4uPbnh6iCPs6sEU0B8s&#10;de95Iqq7ksQV0j1Am9h+be6NCAAB03LHVAB68P8AZ697krOr202sv1vYXB559tmMjj59JSroTr/z&#10;9e9xzUn1Bit9Q0/ggfg39ueEOI6Ux/GCB5de9+apCBgefT9RcWvz+PehHqNRjq4Go04de94/ufQC&#10;CGsLm+ofT6e7mLuoeHVSpD6Rjr3vgKm6sxNvUDpB9QufVyfd/DyB6dbKNqp5de9+aUA+hr8G5Dc8&#10;/UG/9PeglRQ8OtKGICkefn17377liiiy21G9rg2+gI978Na14dWES1Y+fXveNqizG7LYfT8/n3vw&#10;qjA63oqRpHXvfJqslDYlksLj/YW4/wBj714Wanj1tIlGTgjr3vHFUlSLEL9SQf62497eIMM9WbTx&#10;fNeve+Zrv68tyB+f8Pr/AF96Fvj5deWJifl173iaobVfUbnk6vwP8P8AX93WIU6sUASgAOeA6976&#10;NYL2LjS/5BN7D/H8e9iA0qBw6qYxpNBUj14de94pKp0F1IZWsQb/AJH0NvdliB49eRRWh4+nXveP&#10;7ghC5fnjgc2t/vvx7sIhqCjq/Yf06U6976+71KNRB/oATfn37waHHWsqxVPPz6975w1hF7GwDc83&#10;PH9PfnhXFcmnTrKSQGPd173klql9TE2sL/1BP4HuqQscdMor000qa9e9wkqTJpZGXSD+D/vHP19v&#10;NEFqD081YyVfr3uTFVFdZuL3utxfV/re23iBIp03oBceh697kLUHkmwLCxAvb/H6e2jH5Dr1AU0/&#10;Pr3vklVdghA/pdSTa39fejHjV1sjBKjj173KSewccNrIUnV9P6cfj2yUFQeFOmX4rmmOve8ge3DP&#10;IptwFbgk/wCHvRBJ4A9bBdyKKKde9zaasYLGjcsv4Dck/j2mmhBJYcD1aSOpL+XXvb1BVMUYSOE0&#10;nUCD6if6AD2heIAgoK9JqoHAjFa+vXvbpTZLUo0kNb6M/wBTb2jlttJqfPryW5Rqk4Pl172G3bVS&#10;1dsvOR6RdqCpDEfgCI/j2K+SYxb8wWz1pR1p+3o2jhRLeeIEgMjUJ9SOve9Jj5fURpuxM5q4Y5Ko&#10;sPr6TMTcn3389oLgTcuWhU1HhLn50FeuJfvjbi39wbpVGNTEkeZJPXvZPxZTzc/QX/1/6e5k6iHr&#10;3viRbkc2PNxYfX+nv3Xuve+yAbcgH/D6f6x9+691730wsBwB/vf+x9+69173xH/G/wDYe/de6977&#10;NuLf4/W3v3Xuve+QAJ4Jtb/W/wBe9/fuvde9+Cj6c/Tk/wBDb8j37r3XvfrAWH4I/V9Df37r3Xvf&#10;NbW4N/fuvde99Nbj/jX/ABPv3Xuve+It9AT/AMFa/wDxHv3Xuve8gHABsbfT/YfT37r3Xvfvfuvd&#10;e99+/de69797917r3v3v3Xuve/cf7G/0/wAP9f37r3Xvfvrz/j9APfuvde98h/S3+xA5H+29+691&#10;733e/BNgPoeST/r+/de6975fT6LyT9OBx/xT/X9+6917348Dg3B/Bt9Lf2ffuvde98S3AAv9Of8A&#10;C3Hv3Xuve+QIHAP0vweL/wCxPv3Xuve+BN7j625/P1P1P/FPfuvde98gbAfUC/N/9b8e/de6976P&#10;4N7c2Fv9T/W3v3Xuve+yVIte9vp/W/49+691730WAAt9RYEG/wCAR7917r3v17WI/pb8Xv8A4n37&#10;r3XvfiRYG5PPKk/8U9+691732pF7D82t/trn37r3XvfZI/1XN7kj/Wtx7917r3vgDcaf9e1v6/Xn&#10;37r3XvfIC/BB4H4PH+B9+69173y/Jvaw5/x/1z7917r3vsD6n8n37r3Xvffv3Xuve+Qta/5uPyBw&#10;P9f37r3Xvfd7mxB/1gePpx791sZ697yW/wBYDj8j223H5db6977tzzx/h/X3o1/D1Xjw6976v/T6&#10;fg/n6e/ZpRuvEEZPXvfJRwfrz+fdTSvWj5Z6977tb/b/AI96JzXrRPGnXvfID8/j/Xv79w/PqtKc&#10;Ove+Yv8A04/B/P0+nv1RUevWgcgHy697yKv9PpyLcfn3vVginXmZTU0OOve8mn6H8g/4c29+iUk0&#10;PDrSkE+vXveTn/Y/0Fre1KBQMGvVqKBnr3vOg5F+Lj6X5v8A4e3HwtQetcfQ9e9ykH0ufzf/AB+v&#10;+Pthqk9J5CQdQx173JUC44+o+v8AS/5490AoePTBYk5697yqB9CT9be3aYJ6sBUavTr3vMi2PH+8&#10;j8e6VrgnPVdXXvfMAXtzf6/4f4+7ZAFM9aGeve8wAF78/wCtxb/Ye7ZatB1rhUU697yKP6fQ25+h&#10;A/1vdZBSlTQ9VkGcnPXvfYt9CL/UD22GcafSvl002ug1YHy6977Y8rax/r/xo+3kWurVgHh04FGa&#10;56975GxsbkEfUcXuP6+76QMdU06MDr3vkLcm5N/p/U8c+9kEAaevAFVAXHXvfHTccE/U/wBL293J&#10;JGePVqmhLde99/mxBA/BNvfmJ/Bx61w4de95BY/1uOD/AF/1/du05Ip16hr173nBsQQP63A/3j6+&#10;91rjq3z697yD6jj/AB4t+P8AX9+7Rx68dKnTXPXvfRvz9CT7eQgChI6ZcqFHmeve+rEqNP8Avdv9&#10;f2501Q6ak56975cC/wCLf0/3n3Y8emeve/KPwbWsP9f/AB92IVlBNf8AJ1RwKBieve8pABGkcf4c&#10;/wC9+7A6a9JzXr3viVspIP1+o9qgfXrXXvcKTi/05H0/N/dhkZ61j8+ve2ycWAvcg8knnn2+CuQO&#10;nV697guRf6jm/Fxfj6/X3fyoet5697hSk/j8kn/H3QdWX59e9sk/1a/HqP0/wPt0mgr5dLYSPLr3&#10;tnlJuefoT9fp7RTyBWHS+Pjnr3uCx+vsplYCpXpUMCnXveI+y9+PVuve+vdevde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfa/Ue3YiQ3Xuve3qglIIA/wB9&#10;z7GW1SgodR4dIrlBpLHr3sWqOsP91MumsWMVKLXP/K9Gb29i5JmMLgilAPzGP8nUf3Nuf6w2zUzV&#10;z9o0N173/9XXgEXJv6gBx/rj3nXp0El/Ly65ZsQDTNet/j3xKEEtYH6ekj3RRqXVTrS8O7r3vGiX&#10;a4sPrx/T3pIXZtQNPs6faM6RnB9Ove5SRf2rm4+g/wBb+ntZ4Y+EHA8/Pr2gA0Of8PXvcpP9VxyL&#10;2v8AQj+vvx04A/2emzGcUB6977azCxsTf+nP+Htp3C560Ay/Lr3vki/155+lv9gOfbCuQSRxp59V&#10;Zq1VcH16977KA8kAW5A/qP6ce05lYEGmT1uIMukNnr3vpYTwdJAJ/wBf88X97XSAa5JP5dKGKmor&#10;nr3vMIhoIseDweB9OT70RXAwAOmPEOslvTr3vgYrCxAt+rm1xf8AHtoI2CeB6fRi1AmD173hdNJs&#10;PyAb/T6/7370CQDT16dBLVIzTj173jdSqD+yQSf6349+lDZUjup0/GAWznHXvcfSX5Nubf7H+vst&#10;opkGaH08unqUoeAHXvcjQ1voBxb6fi319us7aT8v2dbxQkGvXvfOMFbDn6j/AHv6e6GTUdR+zrxO&#10;o5+zr3tyEd15+tr2/Nvrwfbh7QAp/LppqKQK/Z1731bVa3AFrkD8/wCPuhYqpr5nr0dUrjJz173n&#10;iiJIYgj/ABPBI93AB49OAqfLr3uUEIIYXtcAgi97jj6e9CEGmg/t62qjDVrTr3twjiFwCPyDwPz7&#10;bZSMDplxknT173IanHFgVv8AQW493ozHqup3GthTr3txgp09JtY2INwNXtyNijd46aVyjVJ1BsfZ&#10;173heKzfgnmwP5t9B7qWJLFjxPS1FwSRUde9+iXhQAL/AFP+H9CR7cOmlHz1cqoNPL0697nxR/U3&#10;JI/Fv6/4+/Be1S3r0/orGrKRQ+Vc9e9uX2441WtyTcf7ax9tyomgk4B9D1R4qKSf8PDr3uRGhW3I&#10;AFrf0PuhBDdrVWnXhbita5697nx2tpsPpwSbfT6k+96k06z1rToAI6976kjUEshFrAk/W1v8Pdf0&#10;8nz8ulcZOGYde9wZLFvSVHAPPtuRmjNCa1FaHozCgKdXmOve4M04N0NuPrb8/wCIPtBJcLXC5/n1&#10;u3iIUEilM9e9xXqkRb3tb8A8Efgn2hll01cnB49KjGDVic8RUZ697Y6/MRxqzMbBSbeocgfm3tHN&#10;esrgKaVHn6cOrxwTO4TTk8K5P5de9l57N7+2dsGmdq7JCtymhvDhsfIktWZSPSZ7G0a/1LG/9AfZ&#10;De71abcayMD8v9X+HqRuVvbrdt3cTSK0ELEdzDJAOaD/AC9e91u9n/IbevYbzUS1UmFwRZgmNoZG&#10;jMyX4+7nSzOf6j6f4e453fm+5uGaO17V4dZE8u8l7Ty9H/i6BnNKswqcCnE8PsHXvYAszOdTEkn6&#10;k8kn+pPsFySyTNrkNT0MOve+Ptvr3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvexx69173lUWt/t/a2MUHWqV697zqfrYf05/wBf3cCg63w6975g&#10;XNvr/wAR70xoeqsaDj173yFhcfn+n596BJoSOtVDGpHXvfYsbj/D3s8evGtKde95FH054/P+Fvp7&#10;0TmvVanNR173zvbgf7E/n3sAtnregN3de987aePrxe/+8+9HIFevBhx697yL9QR9T712gHrZIpUd&#10;e95V+v8AvH1/NufdOHD+fTZJXgeve+dhc/X6cf0590r26jxr1SoNCTw6975gD0j/AHr8390JLVYG&#10;nVy3iAkGlOve8qcfTn8X/wB596/EM1r1tKhx9nXvfMG/H9L/APFefdtOa9OhKHWOve8ygCx+tvfq&#10;HPlXq1Dk1x173kDDkcc3/wBce6kGgpx69SuR173zUm4b8/74ce9lQ3d1YA0z173nHv3ka9W8sde9&#10;8kcC/wBQbn/bfU+2tGrIbh1ogYpnr3uRq5uDf0/7Y+6gn4F49aDHh1733qNlvxzb37SAGI404dbq&#10;Ove+Rbg3H0/PtniwFKdeJowA9Ove+Sufrxa1uP6e9UGkKfXrw8h8+ve+fk/J5vfn62/F/d2AzTgO&#10;nTVtXDHXvfMSXF/oL2sP6e2tIHTSqv4jnr3vmJBf/YfU/wC2/Hva9vT6OApK9e981crYcfX/AGJ/&#10;qLe/CoPVBIdWPPr3vsy/4WOr6/4/63uw9On/ADoTx6975B7f6/8AvN/fiOvUHFcHr3v2uwv/AI2F&#10;v6/4+/Gnl1pgoBJ8+ve+zJz+Px9P9f6+/A0FOvK4SgHXvfjJexPH4v70RqNetldZr173iJ+pvz+P&#10;6D3cinHr2gitD173x1kEj/ef6e/HhTqwJ00Ap173wY/63I5sb/Q8e6de697xawL2NiP959+69173&#10;jLE8fT63I/4j3vPWs8Qade98SzWJPN/x/vHvxz1oft6974F/wP8AG/8Axr3ZBXrfXveMycWFhbgX&#10;H9PblOtde9+Lcj6k/X8e99eqOve+Bfk8X96p17r3vGXJ/H9CD/r/ANPfgOvV6978Xv8An9P/ABPv&#10;1Ovde9+L2vfgn8/14+g9+p17r3vxf6E2+gseb/1v7317r3vrVcauT+f+I96691731cNcf0/33Hv3&#10;Xuve+LHgWN7A/wC9ge/fb17HXvfAj634P1/40Pfuvde99H/kfv3Xuve8bcer6Hj/AFiffuvde98D&#10;zcg/n6f6/v3Xuve8ZB/2/vRIAx1Wh6974Ecc83/24t7qPir1pQa06974Nf8Ap/re96QePVXXj173&#10;jtfj/fW92OBQ9U8uve+Nr3A/H5/1vdAafn1tTTPXvfG1yP8Ab/4e/DPXjwp+fXvfRXm39effjgnU&#10;evCtaV697xkC/wDrfn3YcAT1rr3v2kW4P+391JPn1rh1737Sf6/7f34NXr3XvfE/04sPe61HXj17&#10;3x0/6/8Ar+9ZpQde6978VN/rbj6+9rkU638uve/G/wDgb/8AEe9hR5+XXuve+Nubfn/jXvZJIx1r&#10;r3vkALG/+3/PvSEnHp1sde99EEcfj+vuwoxzx6959e9nq+C7BOzcOxYXFfAf6W/cAHvH37wQryZd&#10;JTip/wAB6nz7ukSz8/2yntIdc1+deve92fruYrtbDajZBQUuki2mwiH498B+Z0B3ecgZ1t/h67F7&#10;sxZ6edPz8uve1jUV6kP9CRb/AFvp+fZFHbEUPr0TLGcde9sVRWgEElApFiLW/wBb/b+zKOAkUAz1&#10;fwwa6Qa9e9pKtrCfIim5Jvc/g/SwI/3v2c28AwT0vQAd7V4de9pOomkMhF2vc/UmxP8Aj7OY41C9&#10;LFCGIEde9tslSGkCP6CFJZvwfx/vPtWsRC9ua9a8NvDLKdRFMde9t5qCxB+vP1bj82v7f8Og6eVa&#10;fI9e98hO51rcaAty17cj6Ae/eGANXn1uixgMxz173IgmUqAxsbNyTf8A3n23JGQ1R0xJI1Tp8+ve&#10;5CysyhTe2oG5+o08j2yVANfl00CoJJyaU6975vXKWdGvpaN0/Vxcr9Pehb0AYcag9Owp2Chz172S&#10;3c4mo9w5FwoaM09QvitdmDVH49zvtJjn2yIE0NVz+XR5tsemVmFTXifL/Uevew1qTFUA6j43Qkgf&#10;i/4H+sP6exVEHjOBUHoWxh4BUeY/l1723NH4mYNItmUHgaY/pzcD6+1IcvQgef59XLh41UVr5Zye&#10;ve/Cn8piIOhEQm6t+o/WwI/Hvxl0Bgckn06eSRVhZZRU/Pr3voF5dLFtOlirknSdK8AkEfX346UN&#10;ONRj7etKqx1AzivXvcm11ZSQyoo1EfUBjwSfbYPmBQnpgklwFwSeve5ShSyooLDxk/Q34H9PbJqA&#10;WPr1YjSjK3E9e945VEqqdYUrwFvf1A8fX8/4e7xsUOkjB6o8TRtVagkde95lkaRbSgllBFwosR/U&#10;L+PbZVUNV8+mlUxkFSDU+fXveP7hQQIVuwBU2Bseebj3YRkjvOD07okbUxwOve+xoYAoFQn1MLgW&#10;5/H+v78dQwxqBw6bbtPcdWOve8g0BmMRtrADhhwGvwbj3TuoPEHDpKA40kkEV697yyBSIdI1spF2&#10;vqsR9R/sfdFr3VwD17v79WB173kTWjW0qNTlrgccnkH3UlWHrjqxYOa1rQde9ukYLAvGRzc+nhQB&#10;9ePaVzTtk/4vpkuw7G697VuH9RCklm/bYH6qT/T/AFvZJemgJGBnHTIQxknjXr3s/nQdR9vV4xVj&#10;vpqoUYg2BDkNY/0H+HvHL3Hj8WCUk/hNPy6DW9r2sASKqeH2de9234+oWbEowThoVOn/AFJ0XI49&#10;4lXUCrbBTSqtxpnj59Y+XUZS+45r/l697BPekSs8pQaRJ9Afxz/T+vsR7CxAFfLoWWLeHGX/AIRn&#10;5/Z172XXORspYEggFrcEWIPAPuTdvYEA9HtvOZXBUBcUz59e9oKaTlmuVZRawHDH+t/6exFGpGOl&#10;6JSig1p17201VQtggH4NyP63+vtZDET3V6ULGEFX697ZfIw1MhtxY2uSST/X2v0jg3l061CQD173&#10;Fke/BYcj8Nbm/wCR7eQCuOvVJUNTHXvcOScqwBIKkWAA+gH559vrGCKjraKpVmAz1723s4OptX1v&#10;6Tzz/h/xX2pVaCvSyN3qB8uve8SMAHsxAIP1Nr/192YZFc9akIamM18uve+KyW/SbgfXm4II+tve&#10;ytcnrUgNO7Hz6978jgg8hW1W/oDf3tlNeGOnGp2rSuOve+vIXZuSqqACT/T6e96QoHnXq3wAVFa9&#10;e941cK2q/wBOB9Dz/re7EVwB1ZtTLQDr3vzVDJfj6ngg8WPPvyxhh8x1pdJGfLr3vNHN5OdVri/J&#10;vza3I/1/dGj0+XWnZVxTr3uUkrD0m1/oLfXn+ntlkBNR1Vu7vXr3vhJIeQObG17/AEI/r/xX3tV9&#10;emxqJ6974pKEJ5FzwQDex/x9+ZK9OUrhsde95RPwPrq+nHFwP8PejH5de8PJI697xmoDH62P1t/g&#10;P6e9+GV6qUI8uve+/OTqOoW02Kk88fS/vwQAAde0doBPn173j87aVI4F/p9b/wCHu3hjUerNpqRX&#10;r3vE06gFbfQhiQOAL3IPu4iY56cAbBU0oOve+jMP7J/sm1jwP8D/AF/r79oPn1RgSOve8jVF1RdR&#10;YjggcDke9CMgknh02CVLNTHz697weZkH1vb8E/1Nhz7v4YOenlAcgjr3vIshVNQJHH0JHF/qfdSo&#10;Jp02wDNp6974PKugAuLt+R/t/dlQ6qAdWCkkinDr3uGZiOVa4P1JBuPwD7fCA4I6UKiUqSOHXvfP&#10;7hifqWNub/63uvhCnVKBWx1730JrgHgE/g8Hg25978M5rw60wqDTFeve/NMA1/odQ4PI/wAef+I9&#10;6EdcdVpgde99TS/qP01KBwQObe/Inl6dVSlaVqfn173FWcgLZv8AYX5/xF/b7Rgmp6U6A2piKU69&#10;75rMzamFrD6huAL/AEN/dWjApXrTaV01Pl173zeW/pD3ZgB/thzYf09+C4qRQdUicL3U8+ve4yzF&#10;SEQkrcggkDk+7lNQq2OlElHGoih697lRzNcgni9v8P8AXv7bZBSo6TyKABU1PXveTztqALH/AG/1&#10;v/Q+6eGOI6sFQjBBPXveWOZFI0FiLmxsRyfwb+23jbz68Uaja6VHXvcwVGn6uPxe3+HtkxD06qFq&#10;AQOve56zBrMT9E45/PtOYyBQdMLQDTTz49e95IqjS4Z2LH/C1v8AAe6PHUUXpS6hgQDQfPr3tzgq&#10;BcGw5/J5PP8AQe0skWM9F0isrBBnr3ufHU2Ykgj6n62HH09pni8h0+goAR69e9pLfjRTbay9/SrU&#10;NQD/AIkxkD/efZ1y7rTdoKeTr/h6NI0bwXjPdVT9vXvemh82qMU3Y2bItY5CoLL+VZpTa3vu/wCx&#10;03icqWq+egf4B1xg+8ZAtr7hXMKAjuJ/w5697Ih/UWuSeP8AivuelyOoE6978eQ3+svu3Xuve8i/&#10;Qf6w9+69173xe3H1v+LW+v8Aj7917r3vGOD/AL3/AK359+69173kH6mv/rD/AHv37r3XvfP37r3X&#10;veP/AAX8fW3p/wBuT9ffuvde9+tYi5P+Bv8AT/D37r3XvffC8cgEfX68/wBOPfuvde9+VbH/AFv+&#10;Tr/8U9+69173yHIHv3Xuve+/fuvde9+9+69173737r3Xvfv9v7917r3v3Fh/Xm//ABHv3Xuve/A2&#10;/AP+v7917r3v34/N/wDeLe/de6978eCffuvde99hrG/+3H9ffuvde9+/B5I/w/B49+691737UbEG&#10;5/pz9P6+/de69769+69173yvcBfpz9ffuvde99fQE/g8f4/4e/de6979c/7wB/tvp7917r3vr/E+&#10;/de6979f8j37r3Xvfd+Lf43v+ffuvde9+BI/339Pfuvde9+1Hnn6/X37r3XvfXIP9D7917r3v3v3&#10;Xuve+xa/P5t/vfv3Xuve+yPrb6D8f8hG3v3Xuve+X5UX5Fvp9LDn37r3XvfM2PHPPv3Xuve+/fuv&#10;de9+t/j+fx9ffuvde95BYc2Kgf7z+Pp791vr3vmOfz+T70R1rr3vlYi3+3/wv7b8iOvA+fXvfR4/&#10;1/rb3tR29bNAOve+Vzxc2B9+4DPW14cOve+Q5F78X9t6cV6oR5nr3vmtj+Rx9feiemyeve+VuP8A&#10;euf+Ne9AmvVQ1T173zXgDm/9D7dADA1/2ergagfLr3vMovzz/sP+N+3Vy1QKCnHrwUqaceve868k&#10;fi3t0L5A9eNAOve5Krewvf8AItxb/H3U1IIPHph2BU+vXvchEBF/qbnj6kW9ttVGAfJ6YIzQde9y&#10;FQ/QW/A/5H72ELd3VKCvd173lCkG/wDsfdSoPHqx/o9e98wBckcmxsfp9fr72OqfPr3vMgsLX/r/&#10;ALH/AA9ugahTqwOKde95VFjb/YD3peyvXiNK9e98yAPqDzb6H6f0PvR1lhI32dUAq4P+Tr3vw+p+&#10;v45t/vre9lQQP8+enJIwygqfy6974qb+n8/7Y3928MfGRWnr5dMsuT173ztb/G1wfxb/ABB96xqD&#10;H06br6iv2de99/0HPH+393AoM9XUEDPXvfMEn8fn/bf7H3sdboCa9e98gLD63+v1PPv3z60BTPXv&#10;farcEn8n8D68+/AkgV69Xr3uSFItz9efp/X24uBXr1Sck8Ove8qqAODxew5tyf6e6O3dUdJZnIcM&#10;mDT06978V+pXj+o/x/w91Vg1ARmvTIcGmoZ/l173xItY/Uc8f8VI9rFDCus16cCk1yOve++Bzxz+&#10;LXsB+fd8dNkAcDXr3vlpH1+vH+2v9Pbi1ZR8umtfmeve+wDawP8AxW34t7uF1Vp0yxzq9eve+Dn0&#10;WBHJH04v/h7UIAB1WuK9e9wpbWP5sf8Aevd149V869e9tcp4IueTwD/r+3+nx173AkF+bWsfre1+&#10;f6+/db697b5jwWN/dwtRjq6+nXvbNUHUT9LG59+ICqQel8A0g1697ZpTbk/19l9we7SOlsYPEde9&#10;wmPHsqlNBnpV173j9oia9b69797117r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de6977Hu6cevde9uFK5Vx/UkexFtclDjPTMygqSfPr3tfU1URhMjH/qkg4/1q&#10;lDcexqJBoPGlPy6Cc9uDu0LU4Fv+Ot173//W17Ahb+h5BJtyR7z2oGJamOuWtWavW/x76eLUCAbf&#10;nji/5590aHV3gfl1dUIAPEde98BBb+v+Jte/H09uw6VFBgnpTEoYV+Hr3vKUtwPoRa/4/wAfb1Kc&#10;OnSMYP29e9+CW4H1P+w+nujgAVpnqxb0697y6CDf6m4sbccj639ls0baSwGSekk0alcevXvc6OIB&#10;Tf6n6r+DY+7+GApdzwHSQ0GAD173gcDUeCuo2+n0/wCND2XOyuA3SqOI6AGNeve80f0JJuBx9Lk/&#10;0I9+UF6nyHSWUDVpGP8AB173zKWBf+hvbng/jj36QkNXq6KtaHOOve8bLqBNgD9Ln8359ptZcqrd&#10;PxRNqBjyD173g8fPPIFrW+g/A9+dPDB9ScdKjC0YJUceve+Lw/Q8g3IIFze/+HvzOZTqJpTHTiMt&#10;dROeve8IgCkkf1t7ZOgEMKknp1aHJ4Hr3vOISALXH14+t+Pem0nrRFTgY697yRQEkAi3q+p/qOfd&#10;gkinNOvE6ajj1726pFwfTybf7x+femUGh6StHUgqcjr3vmsBJW6n/auPp+Rb23q11FeB62JCwoDk&#10;eR697lJDx9CQb2/Av9B7UFdIpWh6UgPp9Ove86whbcj6fn+v+t7oCRQDz60iYGOve8qKBbV+q97j&#10;nn8e66zUrTp3QSdI697nRAPd+fpax/qPbhcnFOmZe3FOve5gABsATyPp/X34CgDVx014fA06974t&#10;TliWGqy8Hjn1fQke2nGkEgcc9KgQAQw6979HDyB+P9sAR/j/AI+3V8Milc06fjEa/FUkjr3t0pkH&#10;PH9Lg8jj8i3tgPoIHl1XRoPrTr3t2EeoAi3pFrEXFj+Le9SMGU0H7ePWmVaEqade94mjAsSNJFhb&#10;6gg/Tj2lecVpGPLpYqGlFHl1735WCsNQ+vA/2k+2kcoFB+3PXo7dnoRw697j1M2lCF/rY/gj/G/v&#10;YdQ5KtxPS6K3DNpk4de9sU9YFOkMBbgngg8e27m878imOI6MUjWR/DocDj1720VNdHELu92sbXtf&#10;jng+y9pdZ7eliw6go+f+rPXvYSb77W21szHy1ucykFGgUmGFnDTyuP7McKepifpx7Lri5hs0aac6&#10;QOBPQu2LlDct6ciziOjA8QjA/M9e9129n/Kvcm5mqMdtMSYPGNrj+8ZlORqIz6SVccRg/wBBz/j7&#10;jvdudytYrFRnFSAf2enWQXLXt9tWyIJLhRPLTiwrQ/L0697KZV1lVXTyVNXUTVM8zF5Zp5Gllkc8&#10;lmd7k+45uLy4uWLzMTU1z1IEcaRIEjFAPIde9xfaXq/Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173734de697yj/iPa9DUde697&#10;zoB9f8P99f3skjqhY+XXveSy/wBfx/rf7z71UscdaqxHXvfre9gZqerCtanr3vktyLfj/ivvzChq&#10;PPrTYyOPXveVf94F/r/h9PeqDh1SlMkZ8uve+f4ve/8ArA/T3qprpp/PqpYlqcOve8gAt9b/AOHv&#10;2tR2nHV1Kg6Kf5uve+aiw/Fr/n+ntktkkefWjVsNgDj173zHP1ubX+n/ABX3qgDV+XVACvcBw697&#10;ycHm/wDsT79mmP2dbRg3bTPXveQGwFz9f9h7aLAEr5nrWAWHXvfIEXtb6/4/Ue7AGgoenACRqB4d&#10;e95Af6D/AG//ABHupqFBPr1UlgAG9eve+eo8f4fU/kfke3AKjPSmtQfn173zUgg3Fzx/xr6e6g6D&#10;p4DquoKQtade95AQPp/vfu5YqBTqwAGeve8gb+h/1vbbA1LDrZJHHPXvfer+ov8AX/YWHu3kK+fX&#10;gR173kV9R/wA4H0/3n22yksDwp14/wA+ve8gb0/W9uR/xr3VwBV+tkjr3vsSXFyePp9bG59tIQ7A&#10;scDrSsHP2de9+1gEi/4Jvb/ex70xLCnl1vFKde99iXgfgf4f09700Q4r1YkBSlM9e98hJ+frz/tx&#10;/re/FRg/LrwWtM9e98tYtyLkjgf0/wBf3SmM9bodNCa9e95RJ9P+Kg/7372MDq6YFGzXh173yEp5&#10;A/wv/wAV9+YUoPXrROlgp4nr3v3l5A/oL3H0/wABf36pHXiSOGOve+fkJ/I+n+296p1fjjr3vxcg&#10;ckc/Ufn6/T3rB6roqRXr3vh5BwBfj+n9fd1FT078uve+tYHBP9f+R+/E149aLVyOve+vITyebG/9&#10;Bz9ffga463XOB173xLA/Sw459Xu9Ovde98NY/p73pHn17r3vGW/N7n6H/W970jrRYcOve+Oq9+L8&#10;XB/H+t70V9ethtXXveM8W5J/Nr3sf9f3sCnDrxFeve+H0ubf1+n597r1rSOve+F9Jsefzf8A4m3v&#10;1evaR1734Pa9zc/0t/xPv3W+ve8ZN7/4m/8Are/V61pHXvfYYj+n+2/p9PfutgU4de98bi/1H/G/&#10;fuvde98g3N/qf9f6e9EYp17r3voNb6fX+v8Ah7rWvDrfXvftVxx+bfn34HFR17r3vstcWP1/r79w&#10;zXr3XvfG/P8AxX36tD17r3v1/egx4efXuve+j9b3A/rx/wAT7tXHXuve8Z5b+n+P9bfn37JwOvde&#10;99cjj+n9PfqDqtB173wsL3t+f9791Fa/LrekDr3viwvb+v8Avvx7sTQVHVHOkU697xkHnkEf4/g+&#10;/DIx01mnXvfH6j/fW49+00JJ62oqc9e98dIt/jx/tz7pUk0p1unXvfR+n+++vvRWrUPWgTWvXvfG&#10;35/HvZHcOvUoK9e99aeb34/p7sAD17FOve+iPx9Qfz+P6+/Fe3HVcde98bfU/wBf8Of8PelrTr32&#10;de98NJP54/rx71U8Ovfb17319B/sPblKDrefPr3vjYfU/wC9e61615de9+sBa34N7/8AEe96ut9e&#10;992/2IP+396Bq3WvPr3vrStj7cqR1vr3s7nwjm8XZWJAAbVWwDUfov7g/H+HuAPf5Q3KE44GhrT7&#10;D1Ov3eg3+uDaFeIkX/V+zr3vdH2FWOu0sB+oWoKYNzw/7Y5J+nvg5zHAp3m58zrb8s9dmNyTxLln&#10;PoPyx+3r3tWT1n+dOoC455sP9ufZNHBkY6LFjChdVT172n6uuDEr+qwH0P0I59mUNvQV4dPxqKFj&#10;jPn172m56vhiW+rXtfmx49mccNSB5dKmiLGvl172zSVWtjYldJPp/wBcWsT7MFi0rQ56uqaQFOR1&#10;722VMlyQCOR/vN/pf/D8e1USU/Lp5RTgMDr3tv1gfkj6C7G5sT/T2p016sKkkkde99mQglGJtb6g&#10;2uP6XHvQQfEOtAA0I4nr3vms5j02vpP0/rf8/wCx96MXiCp8uqsoYEYr173mFW5+n9b/AJvzx7bM&#10;CD59NFVUkU8uve8BqQaqzNYabXsbXI/Vxx7cER8HA6eUDQukZHXvZZN+wGHeGkTBElx9UXZhwG8u&#10;pbD+p+nuWeXZfF2TUVqQ6gfs6M7O5kRvDRCa0NR6/n/k697BuWdpqtIoacSAA65tQUiRWtp0j/D8&#10;+xwsYSEs7UrwHy9a9DKrwrpmxUA048eve886C+iSIajwFvwv+v7biY/gOOmULmjgUA8+ve+0QAqC&#10;fHGRdVFhyORf3otVTQVI8+m3mU1b4s9e99CBXY+Q31ki3I4B4978Qhar5dXIBzGade95mjEZNgLW&#10;ClRbm36Qb+2gxbrWln06jQ9e94XklFmj+oYlj/aCgfoAHtxVU11/6vn1dF8NWYrX5nr3viitIit4&#10;j5GkuA1/qT/h72xCkgnAHTyt4xrWhpw697zuziQhksqgWKkgn8eq3uiqCta8ek7wqVFTQ9e9+Klm&#10;jsdJA9WkfUf7Vb34YBFK16aETBXVvXHXveNkszhWQKSGZyCfoeVv+PdgagGhx0sj8MghhkDr3twj&#10;p9LhohrUgEhmsoFrng+07SahRsHouUJIlGOkj9vXvckxl+V4DH+x/r/gD21rA4+XVNKqpIz9vXvf&#10;FbKfGys1rm/PA/x9+NTkEDpwLQaz5de9uqeJV0hRfSAOeOf8PaN9ZOemGyod85697U+CnjjbS62Q&#10;W0BrglgbgAeyncI2cakPVZ18SH9M8evez7dDVcRamk8ZZkeJlI5IcNcXPvHT3EhbSyVpg16C+72z&#10;KujVVivE+np173ahgcg8mKgQgkmmXVzz+n6/094o3qRiRkY07uoV3O0WO8LE+fXvaA3W+rW1wbr9&#10;B6rWJ5Fvp7NdnUA6RXpbEI9BTzPXvZdNx6VMjJqLlmBuR9W+rf63uTdsyACMDo+tgWAUgCg8uvew&#10;zn1O8ir6SOTZhpvb/H2K4wAoPRwdKorca9e9sFa7W9JGs8kn8/i3sygVa54deQ11NSlOHXvbOZDY&#10;BGsx/s8i1vqfa4R14ivT7BgAXz/s9e9wZ5ATqN9R4spv+Pb8a+Xl1dAxATyHXvcZWL3ubW4APJ+v&#10;9fbhXTw621FJ0jP29e9xZSSzFbjTYf1uB+fb6AUoelQIKgHzHXvceRmX1Ekni4H4sPz7dQBu0eXW&#10;42Wgrgk+fXvcWOclyVJQNxybX/NvbxTt9adPupK91DTr3vnJM4sWsRxb8MV+nA90VB5dVU6jpHp1&#10;73gSobUxZiVItpNvre319uGMEAU6dZFNB6de99rMdS+m/wCLfQA/gAj3soNPGlOtsp04NOve+TSA&#10;+tS9rmO34F/zb3UIeB8+mUY6tDjr3vikqxtqZizC9h+AR/X/AF/eyhYUHXj4jjQtAOve+f3quQNW&#10;gkE3HIFz/X+vv3gEAmmOt6BGpr5de95jOSP1cAgXP1+vtoRZ6aC0OeHHr3vl9wwX9Q5sP9jbk+9e&#10;HmvW8HgOve+mmJA5IHFyOf8AY8e/CPrYpVlGD1734SlrlQST9QDyAPe9FOPXiaECvXveM1B1lf03&#10;F9PJ/wAPe/CxXj14KG697xmb0gmTSbkWJJ/Nv9t7uEzwr1egDUAGeve8JmuNRb6+kn/WNuR7tooa&#10;dOCjYAp173lEgJsSNKre9+P9Ye9aKD7emmWmQM9e99mpA5INweNQtx7r4VcDrzR6gRX8uve+vIWV&#10;jc3Y3AP0Iv8AUe9laHrTFUIoMU6974mUkMCfwOASL/0sfe9A8urAYBHDr3vC0jNpGoixN/8AbfUe&#10;7hRxp0+EXy6978an0H8i/wBTxYrwCPe/COrqvhDWGOOve+lqECfqdmPHI+ov/X3sxtX5dUcMfLHX&#10;veGSYLZv9T9ALlb/AOv7sqVx1tAWJA/b173xSZ3JDFbH+h4HN72/3j3tkUCo6syoBTieve+TVBJ0&#10;lQ1l/wBb6cAg+9CKgqDx614OlNQxnr3vF50uRYjnm5H1P+Ptzw2px6dWMtwPXvfjKSjNqsosCv0J&#10;t/S3vyoNXz68yDUFIr1732k51BVcfpv6hxz/AEPupjxUj9nTUsWKuPPy6974NUqDpI1E/Ura2r/V&#10;X93ERIqOrRxMwIBx8+PXvflnIvpf1FrgAc8j8H3oxjzHVmRQBr4de9yfuSgLO3JFgPza17ge2/Cr&#10;hemhECO3h1730tbcoCy8n834/wBgPfjbgVpnq/ggaitTjr3uWKixYAKTwQQeOB7ZMYIAOOvFRVcn&#10;5jr3twiqlexIC/S4v+R9Rz/X2meEr8+m5I9I0pUjj173nFUfy3p5Nhb6/lfdDEOFM9aK1rQU697l&#10;rVBR6CL8E83AI/qfbLQmtD15YlDdw697mfeFrG+k2/Vc2P8AU29seDpqOPV4YkUalHn172m92u74&#10;OuTVrRqaW/1tYr/X2abKqruEbcCCOlyoBUrggV+XXveoj87aPwdg5wiwK182rUPr6zYD/D3289gr&#10;gTcpWhIofDH+Dy648/ejt9HuDNMwyxORwNfL8uve68Lce8jh6DrGbr3vHawP1JIA4/Fv9b3vr3Xv&#10;fIAj88f0/wB659+691732b/7Cx/2/wDre/de6974AjVb68WB/wBh7917r3vym9r8m9h/gLc+/de6&#10;978G+l25+hFv97Pv3Xuve+h9eF+hGofX/D37r3XvfNb3N/8AYH/D8ce/de6979YXt/Sx+p/2Hv3X&#10;uve+/fuvde99+/de69797917r3v3+9/n37r3Xvfvfuvde9+9+69173737r3XvfR4/wAf9b37r3Xv&#10;fdza1+L39+6917317917r3v3+xv/AMR/h7917r3vu/Fvxe/v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69769+6917337917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3vn+R9Ax&#10;51f6/wDh7917r3vsGxAuD9f9gbXv7917r3vn/wAV4/w/Hv3Xuve+/fuvde99i35uOfr71nr3XveQ&#10;XPH+8/63591JpkdePXvfP+v++/2PuuvrwIJp1733p/2J/wB697BDHrwx59e98rXB5H4/2/vRIXy6&#10;9hTT16979bkD8f73x70GJOOvVqcde98wBawH1uDfnj+vupqTUnqmcFjSnXvfIKBYWNz+Px70WNcH&#10;HWmavDh173yVQBx9b35/PvZ+Yp1oj0697yBebkcj/E396FAKcT1oDGD173kVeP6i5t/xT25HpYEN&#10;jr2kD59e95VW3+P+txzfj2pVaL2GnWmwMGnXvclVPIt9ebfn/WHvRYYJz14lCK1x173JRLgXH9T/&#10;ALH20WGQOkjAajTh173nVbW+gufpe3+8+/EgHOeqk57eve86g/gc8c3v/sP+N+6glTq6qCeve8oA&#10;Nm+htb/ivHt341JPThyK+fXvebTfj+ot/rE/n3RqgZx1T5nr3vmE0WAPFmuf9cfn3dGwG4evXlOd&#10;RHXveVeBbgm9/p/tre/PpbvHAfP/ACdak0nu9Ove+RUH/Ajn8f7D3VZSToGR03rbVQcOve+7k3/3&#10;m3159tMrIor03kZHXveMn68f4fX2/GjnNePTgqanh+XXvfO30AIsbnm9/b1c6T1sHNeve+PNyeR+&#10;L8n35a07uqhcUOT173ksDa4978+tjr3vnYk/X6f19+qB8XVj173zXkEn0j8fm/uzVNAMjptjwp17&#10;3nCjg3I9+YYPTTnUrKBXr3vKqnTb683Fh/xT207gkDj0lmkUsFoTjr3vxXkkc/1v+fd4ypYDjX9n&#10;VFyQAOPXvfQB4AsL/wC8e11Ap6eChQQcnr3vxH1IIIt+Pz79w4deJCkUHHr3v0agG5NvwP8AH/b+&#10;9+leHTEyg449e95Hsv4vf6n2rhbFBjpj7Ove4zj0/wCt7eNPLqpNMnr3uDNzdrjj6j/H6e7DBpx6&#10;2KHA697a5RYX1WuSf6/7D28OPDpzgeve4TkEf77n/H36lerU697bqg8Hn6cf6/vYHCvVl49e9sdQ&#10;dV7fW/P9P9j78Wz0YxDRx8+ve2qX6f8AIX1/2HssmYGTpfFU9e9w2/P+v7KpzSo6fHHr3vh7S9b6&#10;9797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;w69173Jhchhz9CPZrYyAHqjLUEde9q6Ka2Nqlv8AqSMj/YSq3/Eexxq/Q8Tzp0RSxVv4n9Cf8BHX&#10;vf8A/9fX7SNeBpANibj8gfX3nhGaHSprTrleDQevW/x7yGnB5sODwP6/7D2oVyMN04kzRkCnHr3v&#10;wgv6rHV9LHjj8+2zIR5VFenjJWq4px697x+Bib2/Nv6X5/p7d8UV09KVmAJH5V6975LT6dTG/wDr&#10;2I/wvb35mqoJz1d3CqPMnr3vsRKW/USQL88cj2kbQKnNa9J2bsNfXr3uYialUfUG4Nr2sTxe/vzv&#10;Q0rinn0mKlSade945IipYf0PFz9L/wBPZdIrFqjAPp0ohbUooTXr3v0URXg3F2H1HH9be2gAsTUx&#10;nqkpDVXr3uT4x+TduLC3+9e25HDkgenVELK2hRw6976aD+0oAAA1fji/I9ou4MKdOeJIGpSnXvcc&#10;xlX0gG5N+Of959vB9eCakft6XLoZQxNeve5Aj+gtx9P9f+v/ACP24xjc04dOqEK/Pr3vi0BvfSfz&#10;zwLD3XQVIAFR+zquiRWAxp/n17377Y2Y3J08n6/X2w1FqD1VmUEg9e9yIICVsqm5IYsbG39R7e0O&#10;2QcAdOaGJrXHpw697ckpmC2NwT/QD6X4IPvwTtDkV6aOgtXzH5de9ylgAC3/ACDYkWI/xv72kGC1&#10;Rpr1oIBV61qa9e99+LSbgXANjf6f1597YcV4jp4HNOPXvfBkH5P1+p/pc/W3tkCvD9nV1HcPLr3v&#10;nTxt9B6yW/rb/Yf7H3QDwzqFerlhXtNOve3WKJtIuLWblbfXn2rUOKggcPz6bdixII8uve3QUosL&#10;jm5PH6vbaEpGCeJ4j06bjOmgbz6975NTGwYCwa9iRY+2g6SEq38+rDvYgZ+3r3vkacFefwtuLDn8&#10;H3s1Vyy0Ip0pj1h6ceve+0XT6tIH0AsBe/59py0hVWPbnp5yaCmK8eve54ZUQpyDwRf/AA+pB9ts&#10;5ozDy6oI9Rqcgde9t1RNY3LAfjg8n/X9o5XZHrXHy6O7eKuB29e9xWqhc3sGFrc3/wBa3ukk0YpW&#10;telUcMaDTXr3tkrq0IrXPLMLDVb6fU/7H2huZ1ALLWoPl08kIY1U1C4697DPcu9cPgKOeuy2Qp6G&#10;lhv5J6mVUW4vwt/qf6W9pjMaF5DpUDixHQo2bYb3c5xb2ETSAjNPL1qTw697Iz2d8uVjNVjdjx/c&#10;TXeL+L1aN4VH6S9LAfr/AIFv9t7Bu7c4WllGI7Uh3rx8qfLqbOW/a+G2CT7v3+egHH5+vXvZGdw7&#10;qz26a2SvzmSqsjUSMza55GYLc30on0Uf4Ae403Tfr/dJGaZzQnhXqXra0t7SPwrdAi+gFB172n7+&#10;yWpOT0p69769669173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3XveVfa5MDHWh173IC/QW92qOPWq+vXvfL/U2v&#10;b/iPegRU9aBoTTr3vkALH68f19+zq49azq9eve+S/Xi17e9k9ealPTr3vIOAB/vX+v70KEmvHqqg&#10;MTU9e98+LDnkfX8nn3r8Y69p7hq6975r/r/4X/3n3p1PFerMlcrgjr3vIP6fk/0/1vr7oB8Q9OtZ&#10;dSOJ6975Cw/x5t/rX+ntsjNCc9UpqIHAgf4Ove8t24+ht/hz/j7qApXzr9vVAFbvUcOve+Oqx+lx&#10;z/sP62960+a46sikjB49e981b82/PH/ED26BWgr08qkY8uve+RYkk/S44H+t71UaaDOevUCjtz17&#10;3zVyRa3+396JAJPDrYYVI4U6977BJ5HBB/r+PfiaGjefW6rWhz173kVx9LkEfj/efes1ov8APq9M&#10;de98kcW/oCffq6ag+Xp1Wp1EHy697y6iRe9gOT/sfoD7qSGIB6tivXvfYk5+n+P1+vuoQaqsa569&#10;SnXvfLyWGk/2r/6/Pv0igVK8D14jr3vvyX+gvzY/X/b29sDSOPXhQde9+Eg/p/Uf4+9ijD06sSrL&#10;Ude9+8nH+N/97+vvTACtOt0opNeve+Qf/G5/1/xe597rUDHVk0kCvXvfMSc/04v+B78VoKjPWhQG&#10;oFeve+g5Fj+L/Ugf64914sR6dWwWPXveTy8Wvf8AxP8AT3atDjq+vSR173y8tx9RwPxx9PdCSOPT&#10;bMxOo9e9+E1x/rXJH+t79g9XU1yR173zEn1PHHPJ5/2HvYGadWrivl173wEt/wBX9ok3+pH9PbgW&#10;h62B5r1733rGk/Q3/P5491K9eI7q9e99auLE25sPz9PewtDXr1PQ9e99FrDhj/rc8j3fr2n59e9+&#10;1/4f7z791br3vGX1Ej+lr/439+61Qde99E2B/wAP6e/dbp173jDfW/JH04/2/I9+69173wLWt9b8&#10;/U3v7917r3vgW55v9PoTa3+x9+68eve+GsgDi/8AXm3197p1TVU9e98fIL3tfj+trH8+/U6rr+XX&#10;vffk4sOePryPfqdWDV6974lzc/n36nXi1DTr3v2oG3JH+P8AT+lvexjrwfPXvfZf/E/i/H9PdCua&#10;9b1Ade99iTkAX/1/pb/Ye6gAnPVfE9eve+Qe/wBOf8f+Ne7Urjr2vr3vsNcX/P0HP196IJFK06uG&#10;6979cW5/1j+bH8e9Berde99E2AuDY8gk8/6497Ir1rr3vq4PF7D/AFr3P9be90x1vr3vq/4P+92+&#10;nvRNBXqhNM9e98bj/W/p798Q6uCtKk56974k/wBP6f776+/AhRnpljU56974sL8fjk+9BvTqlQRT&#10;r3vgT72TUUPW6gfPr3v3+w/339fdAPI9eqade94yLnkn/Y/4+3AB8XWvn173xsBcf4+90qM9ez5d&#10;e9+P4Puoop695de98W/r/vvr79xY9ez173x+vH091oQc9a8+ve+Nv6X4/Pu+Bk9b6974+7EVyevd&#10;e9+t9P8AiPdTjI691736349+pXr3XvfX0NuLfg8f7wPewtOvde98gOfx/sfeyBx68cjr3s5/wqBb&#10;s/DqLerJU5tqsGCyAkWH9fcBe/Rpyfcmh+E/4D1P33bxq9xLZqV0sKfI+vXve51syoWLa2GD2AFF&#10;TqIwxsn7YH5598J98jL7xPp/iNT6567HXqO902TilSfPHy697d6itJVwGXni/PA/wt7QxQUIBHVE&#10;QVX1+zr3tjkqSA3H1t9P+Kn2YLEK9ekiq1T172xVD3N7n+n1/wBiL+zCNcdKkIFUXPn173Ad9IYH&#10;l4xc2H6g30HtQqg09D1ulSNWNXXvcB3swb+0ATY3P15Nz7UquCOr6CUKnh173HkbVcNa1uP6ajyD&#10;f26oHl1VVEeAMevXvfFTZSb3Kn+v1454/HvZFTjrwYUAXz69778tmTjmx4uTYn8e9aO0jqjLVT5d&#10;e98lbVc2HLEWJtb+tiffmWmOq4GeOOve8YK/chT9FAJsQLe958HHTkZY6SorXr3sEe1IzT7hw608&#10;MZjyEUsE80qpfQq61/cbkDV9bc+x/wAnssu2TmViDGQQBX7OH2dL7Wd7dmdzqNcL5/l172BzxxQ1&#10;MxZGBDMoEXC3VuSv/EH3ICl5Il0+nn8+hqrhogSa1Hn9nXvfaSRytqsSpFuQCwP+v/j7qylBp6ak&#10;i7QCeH8+ve5DRBQhAaQkEtf8f7T7oHqKGgHTaMK6aCn2de98ViZkRyR6m+t7WI97LAMVHT5VdVUH&#10;Ade94xGA5BLfW5JN1sOPr72WxjragvQsM9e94tA1u30DNcKP7RHBK/4e3NXaBTh5+nTpcadLZp17&#10;3lsmkFQ0Tq3o9Vzb8Er/AI+6AtXOQfl0zKskj6gcU8uve+KwyO3qJZg39frz/T3suqgH160HAQKR&#10;Qde9z1icXPjAJH1+thfj6+05YHieqko7gA4697wsoVUR40HruWUH1lj/AGvdwSTUHy4daUu0hZW4&#10;Ajr3uYV4ZfwoA4/si3On2yCMHpIYHLa+Feve8kRMXjkVWZD6SCBf/g1z7o/eCtcjqrBXUpw6975i&#10;x1kFQb2tbkG97X91IIAB62Ec4FTjr3uUqgMDy7OwAsAADb21U6SOAHXhGdApgde9qjH2UqHp1YKy&#10;nUfUwuebD2T3VSDpanSZ0wyq1D172d7oedTLCV/tOgVSCBzx9W/p7gT3DRgjA/t6Jt8hdoxqGaDr&#10;3uznbc+nHpH6z+ytyX4BK/ge8U90Wr1IHxHy6iTdYtUuo0Jr6Z697S255tCuWRrBW54Kn1cc/wBP&#10;ZltS6mFD01BDrRnrn0697ALOTCZnb8cj/jdvci7fGUUDo3tYyigtSvXvYZ1bBWlYkggm7IAPT/re&#10;xXCCQoHRrDqZQooQfXr3tkqKhGIFwU5BY8fj2YRxEH0PVvB8Imta/wAuve0/JISWCX4Jt9LW/JF+&#10;fZkq4qelygrRnpSnXvbbUOdbC1voV0WBI/x/PtVEvbX/AA9Wi7EqM5zX0697iNUlbaiAAPwDf28I&#10;wTQdOCIE60HHr3uD9w3IW7XN+b8D/X9qPCFOlBjDDvNMde95pHuxYsUIS2kfQC3159totMdUhA0a&#10;aaqde9wGK6lfVqHIPIsR/Uj8e1NMUp08dYBoPy6974mpWRRZCNLD6CwJH0P+t72Iyp+3psQ6XBZg&#10;Kjr3vE36jY2Fr/qtb/Cx92HD59PB9Kiuanr3vuOYkLpNtJsTfjj35o6HPn1owg1LHjw6977lqCul&#10;lPB4sLc3P19+WIcD00kdX0+nXveES6S2oi1j/wAa92KVpTpwDXQAde98lkuVYchRb08XJ/p78V8j&#10;59WZagrw6977MrIoIK83uD/r8A+9aQx+zrY01Aoft6979HL+G/NiAfxbg8+9sgHDpth/Ccde98nn&#10;4CoQoFr3+v8Ar+6qgrU9UMeCzde94xORcklSGBNif6/g/j3bwwccendIZQOve85qCzWC3KgH+jW+&#10;txb234YAqTTpgRCNaVpnr3vA05JXgki55v8A7G/t3RTNenABQjz697xSVNiQqmxtcA/Qg8e7LFXP&#10;V0j7a16974icWvyP9j/vfvZj8urrqNB1732Z3YJcXW5A5Xj8/Q+/aFWvr1plAZgDkde98fMo+rMN&#10;JtYm1r8EX978M+nTqRk0wOve5aPdubBAAQxNufryD7YYU4ceksslBpHGvXvfGaW5urWJuOeQbc2Y&#10;/wC9e7RrTiOtxSEEh1/Pr3uMzsq/Vefrb+hPtwAE9Pq6tk1697wPI5YfRVAuBf6cf74+3ggpXpwa&#10;StRnr3vKspZAOb/X63H15PHttko1fLpM6jURWnXveN5VGq49XFjf+p+l/wCnuyqTiuOrojM1EPXv&#10;eHzetgWIGkAC/wDsSTf24YzpHn1dlk8GjZNeve+mnUekWIN/zzz/AI+9+GeJ69Grn5Hr3vIJFKFi&#10;wBHAUf4cA+66SDgdVZm8QLSvXveNpgWP0FltcG4+n1HuwjKinTgDMlDjPXveBZLrcX0j63/w+vHu&#10;7LQ0PHrdfBJ1de98RUsDa4H0tYfX3Yx9tOnGCtSo49e95fO1wSebcg8/UfUe2/DFKdNqisO31697&#10;6ST+0VPB/tEH8ce/FfIdOVCEoh697npOEUeocEWBP045At7TtHqOOmXVncEeXXvefzs51XOlRwv+&#10;wv8Aj8+6GMDt8+rBQq6QKnr3vPFUMNBUlkZiGBJH4+vtt4hkefVHFa+VPLr3txiqQOALXa5Nz7TP&#10;H01RiASa/Lr3txjkBcHyfpF/qRcn8W/x9pnWi4HT6VCig8+ve2fdc6/wSrjvYNGb/wBQCv8AX2t2&#10;aI/Xo3z6V2yB2dRk6T173qi/P2kWPfWYkC2LVc2n82AY8E++zH3crhpeWbVM4TP+x1x/+9VC0fPb&#10;6qjJ+w/Pr3usn6ce8qa8KdYtde99C1yR/sf9h7t17r3vvgcf1/1/fuvde99G3APNz9Pfuvde992A&#10;/Hv3Xuve+ABFxYWve55/3j37r3XvfO3I5/1x/X37r3XvfSgi4P0/Hv3Xuve+x7917r3vq17X5t/t&#10;j/rj37r3Xvffv3Xuve/ckf0P+3t7917r3vv37r3Xvfj/AK1r8+/de69797917r3vjzc/0/Hv3Xuv&#10;e+ze3Auf6Xt/vPv3Xuve+LGw5H/I/fuvde998ccX44Nv9sPfuvde98NRBub8cWsAOfxf37r3XvfM&#10;HgXP1F/9h7917r3v1wAD9B+Pfuvde99/7wef8ffuvde9+9+691731c24HN7f7b8+/de6978SRYfU&#10;k2/p/vXv3Xuve/eofUcflh9P9j7917r3vo3+t7D63+tx9foffuvde98eT/sBcA83H9b+/de697yC&#10;1uBa/P8At/fuvde99+/de69799eB7917r3vna2n8Hm5+o/w9+691731p5+pvfn0+/de6975Law5P&#10;P+PFw3v3Xuve+fH++/1/fuvde9+9+6917337917r3vKFuLfQ/n6f7z711uop173yF+PbbDiOvUNO&#10;ve+YF7H6/W49t08geqUINeve+ZUf7A/0/wBv7urHh1sM1fs6977AuP0/0HJ96OT6dbNTkY6975Wt&#10;YX4HP/GvfiKCvr17ToOrj173zUfX1c2+lvbZIrw6pr1EV8uve+agmwt/r/8AFR7uNABLD7OqtxPX&#10;veXT9AOeeeP949tgVNP8PWs16977C6hcC9rj6/Q/8a9vqlACxqfl1sA9e95VX6E/7H6fj8e7aDmv&#10;W9NAQ3Hr3vKq2uLg83Nxf28BXvGMdaJwa+nXvchV5+v+HI9tE9tB0jYGgr173KW9vp9P9b+nugX5&#10;9U8NSCanr3vKn4uL3/3j24qjNetmhHXvecJ/T+v1v+Lf090FKU60F4N173mB4Ppufxz/AE+nPt4L&#10;Qahw62KVJ697yKLC4PqJ+hF7f6/vdAHPpTz60x7tJ9K1697ygXuTfgH6G319sB2Qgr5nz6oWKkUz&#10;Xr3vv+lx/r/4D3Yd5JIoa9aHA+R6977+jXHNrCw5/wBj7f0iurz60yiurz6977sBe68sB9P8P6X9&#10;sg66aBwOa063pBHaf29e9+tzcWAH+H/Ee3sGueHXviBBOeve+yLgEcXvxf8Ar72Pi006qDQ6WH59&#10;e9+HINx/vH/Ee7efViBTHXvfgRe35/3v37rVKde95AAfrx/vN/8AYe/AmvCvWic0697zBAeSR/hf&#10;88f19+86dUZ1Bp173mFha/8AT/b+/BuNOmA2kswH7eve8ouPrYf1P+v/AIe/VBOOrBl+Jade98bk&#10;auL/AOPu6x1pqx0lbDV8+ve+Itf6X/r/AIW+lvauhHEdWz59e99tze3++Hu6rmh62cDr3vkFPA+v&#10;5/1/6W92XTSnSUnHDr3vokgE/n29HWhx02anJ697juSBdje//Ej2+O4+nWgOve2+Q3YgC/1/1rH6&#10;e3hQDPTgPXvbZMbHj6Kf8Pp9Pr7sWB4dX45697gSni4H0PP+A9+UivXhStOve2qqJv8A4E3H9Pbg&#10;OM9PxivXvbJMRyOOST7bkYAEnowi49e9tshvx/Q3/wCIt7J7g5+3pbGKde9xW9l03Dp0de98fafr&#10;fXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde95FNvayFglPn1rr3t+ST/IpvpwEF/6eoexorsbFvkB/hHRcyH6pW+Z/y9e9/wD/0KEY6e1r&#10;kXt9bcf4X955k9h8sdcqmcGunPW/x7yGD+lvwQRxf/W9pllYupJx1QSNinDr3vkIhYXuRze/P+A9&#10;rSmpdVOn0RmFCKfPr3vEIdF+eB+Dyf63B9uLGrsT6D8+jFFWSSgOKde942/oAWLf77i3tiaQRtop&#10;x9OtU8J+4D/D173xWEEgk8A8g8H6/T2wpHhnUa58uI62HXQSR173LjSxIta7Xvf6W+n49syuPFKj&#10;hSuOksgGssg4jy4de95RTliQQFFxZvzf6+2yydqnAP8Aqx1sRSBFk1EfLr3vkYSD6QD/AI2/4g+0&#10;0iFlKKME/wCo9bDkpoIqa9e99Rwi/wBSSfyf8PaeUiNiSMkU6tMgVtIFCB+fXveYxCxGgkkc2H0/&#10;pf2lRKZFevQJQh3Oa9e94fAdS24PI4Fzb6D3uqqSaZ+eOlShM6a1J8+ve5aUrELccn+n1H+v7Uoh&#10;L5P+bpUIwG1V697kR0xIYGxJv9Rzx7emUKqtWtfQ9M3DlWX0+XXvfb0gQXsLH8fQf63tIEQ9pHH9&#10;vWhIsmBj/D173xig0rZTf1Dj6AD/AB9v97pio6UODJV65pTr3txEIF+SDxbm4A+v192VVKAjPTUc&#10;UmkajTr3vkI7G1r8cXH9fr7qxH4er1AQhQT1730Yze9iLAn+t/yPdGYFiB6dXoCa9e94/ACxI+j/&#10;AI/of9f3QMooPTq691K+XXvc6CmCsBbk8/T6E8fj27GAasetkihI697clg0x3uP1H6f0H9B7cPh1&#10;IbiR1RlUnr3txhUDji9hyOTY/wCBt7SEoBkVPz61HCB/s/5Ove+cij6/6n/Y/wCABt7RFgWOk0Pz&#10;6eiQGpXB697jO3jvYWDCxJsbfm/HuyzaG1k+VKf5elUUbGShHl173EecKeGuLAggfT/Cx9tyTLIF&#10;Bx0sgtX4v58K9e9wZ6tgCA6n8g/Q2P4Ue00hYI2a+nSxrcSDScU697ZaqtES+trgf0YfU83N/Ze9&#10;wNZ0jNOla2yq/HNOve0rld0UONp5KiqqYYIkVmMssiRxoANXrZiB7RNMBknB4/LowstsnvysUAZ2&#10;Y0oAa/4OveyYdq/LHCYZ5cftcrnMpHeP7mMkY6BwbG7/AFkI/Onj/H2Ht15lsdtikCuHbgF/z/6q&#10;9TTy17VSSKJ917Vx2VNT9p697IFvTsrde+6xqvO5OeZLsYqRGMdJCCeBHAh0/wCxIv7i/dOZr6/O&#10;gNpT06m3a9k27aIRDZxBeGfM09eve0AST9efYaZmY1Y9G4wKde99e9de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e9jj17r3vKv4/w9rY+HWjXr3uSORxb/Y+/U9eqefXvfd+QPxz/vh79wB69Qio&#10;9eve+X4PPFx/sPx736U49bAoRQde95F/p/Ufn3px1SQ46975/Qj/AA+n+9n3oCoPTYqRjz6975Dk&#10;8/43P/G/dW7cceraWZuPXvfMcf8AEf096WhAPn1oqGNFOeve+an6Ef1/5H78xpqXrZooIPH5de98&#10;7kAki4B+v5/wt7bNGIWvW9OqgU5p1734EH+v/Ff9h73gLTrQ/SWpHXvfg30BHI54/p/j70TUEfw9&#10;eLaxjHXvfdxzx9T/AK3597HEEdOKDQV69756/VqP0tYf7b3XKjHXidI0rkjPXvfIsRY/WwP/ABr3&#10;5SDUevXhR6sePXvfZewt9f8AD/Y3+vvYoM9Xpjr3v2q1v6/74+6EBhjrQzkde996+T/hb3oDSKft&#10;6vwz173y18cj/effilaE8B1stXr3vvXe9j9Bxx/vfuoYqKj+fWhXy6978JLf72T/AMa968QkFTx6&#10;tx/Lr3v3kPJ/1/p9P8PeioNP4qdV8wOve+XkAtzwePp+T7ZqOB49WLLxHHr3vmHFhbj8f659+Jap&#10;86dezljw6979rHq/1/dhmnVwxoD5fPr3vnq9Q9X9n6fXj8/X34nqxNe456977D/gHjn6/T/X9+J8&#10;+tFhSgFD1733q+ht/vNve9fp17AwePXvfZkHIFv98PdKNWvHqpBGeOeve+Qew+nNvyfezxp04TXP&#10;p8v9nr3vxk4t+P8ADj3c/D1evp1732JLLz/r/X/Ye/LkdbXh173yMg+n9bj/AGPuxPXi1OPXvfAP&#10;Y8G/1+v+vz70DXrYYHr3vl5Lfq+n+Hu3W+ve+i9+L2/w/Pv3Xuve+JYfS/8Aj9fx+Pfuvde99eQf&#10;1+nH+w9+49VJ0nr3vG8lv8T72B1Rmr173iDf7Y+9068GzU9e99GQDjm/vVOra8Z6974XB5va3Jsf&#10;97976b6976LWA4vcfk8/7H37rXXvfHUefpY3H5P0/pb37rfXvftXA55H1B5vz/X37rXXvftY+vN7&#10;f0Fhx+Pfuvde99huBf8A2PutQTTr1eve/avz+OPbRBJKjy6159e98tQ+ntwEhRq63173zDAf7f3v&#10;jnpxWoOve+9Q/p71WuB17WOPXvfYYEf0/wBf/iffiadW1Cleve/F7/7a3H9PfvKvWtY6974aj9fz&#10;9PemyMdNk1PXvfZfgX/xN/8Ae/dQNPd1bVTHXvfDVf8A21xfjj/D3c4FR1U9e98Sf95490qT1Xr3&#10;vxt9P6j8/j3tePVgMV6974kk2B+g4/23twcOtde98L8X4/1z73Tr3XvfRNuf8PdQCGr17r3v1+Lk&#10;2B/4ke9kE9ez1731wQQP99/sPdKac9e6974cLbj/AGPvVSxoetA56976sQL/AF/r7saNjy69g9e9&#10;8f8Afc+79b6978eB9be6sKinXuve/Dnj/D36tO09e69797t17r3vkDY39+PW+vezrfCCEy9qYYAX&#10;ByFN9DYk+YWA94//AHgpdHJdxmnaf8B49ZG/dihFx7k2qMeLY+eOve9xbb8gjwOLjBsy0kFwTfkR&#10;jgH3w43JNW4TN5Fj/h67E3JpMyuP8/59e9ubTBgQVOpTz/j+efaQJpyD02VJQMhx1722VFQqBwH5&#10;Y/n62/IuPauOMtTHDpqmojUKjr3tjlmcvqYem4At+P6fX2vRFAxx6ViNfDovn173jlbVrNybixN7&#10;D3ZFpQdMqNIAB/b173BeRh6gS2kC5P6vrbj2qChsHHVl0/CcV697i+UldJB+v+t9T/T27o0tXq2g&#10;E6l4de98tZIOm4/rze/+PvQUUz02RkVNOve/PIFKgm3H197Ck9eC6gajgeve+UbFkZT/AIkE2FiP&#10;dHHcCOqyUB1de9xEmKViBgpVyBcm/wDrm3t5kDQE+Y6ejWoBBoR172i+1MS1UuOrtQVKJZZBxdTq&#10;Q/7xf2fcn3iwmW3yTJT/AA9KbZFNyGU1YeXDr3stTohmNiJJCSSpJULqv6gw/FvoPcqKxCAnA6Gv&#10;jEr4VMUqSM9e98lpvt7eMehhdbcqGHqP+Pvxk8T4+I6aiZQoBNSfLr3uUrEgOUN1Tnm3+39sEUOk&#10;Hp5Yxkg9e98DTloFNybyXBS/AJ/p/vHu3ihZKUpjp8yaX0j08+ve+jSWkCq4CMPUGJ1ILc8D8359&#10;+8eq8MjhTz6qH1ZPH+XXvc9KVAAQitpFhIeOLfW/59p2mbzNPl0nlB0k14/t697hPAvqKoHOrl1N&#10;yLnj6+3xJmhNBTh1d5RGcnFOve+bK0L3BB1qFZbepT9ST7qCHX7M9biZJRnNOve5KFiiFeSRpK/W&#10;y/gj+vujUDEHyzXpNMDGG9Ove4z/ALbBdJYtcICDbV/xr24KEY8uPTqDxKNgADr3vPBSvpDE6bkh&#10;w3P+II/x9tvMobTx9OvSyRmkdfs697cpAAiWAbRwdI+g+l7e0ampPlXpGYQSwBpX9nXveLwppLAB&#10;nLr9P9e/IHtzxGrk4p0oNI1+dOve5KCxchTZQCAbekn62/w9tNigrx6ZibUFPHPXvagx7M8sUZAP&#10;AY6Ty3N/r+fZbchQhYY6pMqoHYLQnz9OveztdGeNvGVB0hkJuLE+qw0kfU39wL7g6gDX0PQR3XXC&#10;dTsTQVBB697sgwc4jpY0u/8Amlcj6eoJ6j7xc3BGMxPz/l1Hd2A5DDJJ697Tm7alQiAXsQWcm/qH&#10;+C+zPZoSSSeksGpdajievewBzU4LMAPTqI+v+249yPYRkKK9HNqiqQrcade9h/XScMb3tqJBFrD/&#10;AA9iW2Th8+lYJwBg18uve0rPIrMA10VtTKvJHH1A9m6KwX1PT1ZCCa1697bppeC9tP4X/W9qY0zT&#10;p2M0I+fXvbc86sSxtqA0jVxfn+vtWIyBTy6dET1FPXr3tvllUghjY6rk/m59qEUj4elaoyZXr3uL&#10;JOEUWsygj8cf65/x9vLGSadPquvjjr3vH9yXZywFtPCk2F7WPu3hhRTr2lUTHH5Dr3vDrsCCVGm5&#10;03uTf+hHtzTnAOenVlAGK58+ve8DSm31soN9I4/1uR7uEHXlVNXDPqeve+IkW+q5vcgg/wCPJB92&#10;0EChHW3VyKCgp173lLcA2tfg/wCNh7bANekyAljTJHXvfBmVUN19V+D/AFv/AIn3dQWOOHT60dq1&#10;wOve4/k1PwQSVtb+h/B9uadK0Ip04Iwqhj69e95PM6qqrYWuGP8AX+h/2HuojBJr+XVfCGovXr3v&#10;EGZ2K8kk35vxf3cgAA9Os2ldR4de95NTxOdVgFH0PIuf6f4+60Drjz6SB45FqPXr3vl5xKoNgCnP&#10;5Bv+f9j7qYyh0+vXjHofjUfy/wBjr3vD9wVHFz6j9f6f439ueHqx094Ood2B17356pr67C5ULx/v&#10;B9+WEUp1oW4ICA1oeve+Kz3AJa/P0a9/8Rf3YxgGlOqPCAx8vs6977BEh+pFufp9eP6n3qlB1dh4&#10;ahieve+OsD0kn/D+v1/I9+oePViykV8+ve+flEfN9VjcD8f77/D3oJr49MPGzmgwD173wZ5G9Rst&#10;+T+Te/4v7sAB2jq8bxxsFqSRjr3vH5mGmzfk2v8AT6f097EYJ4dXCpUinXveXztJoDqulb3tx/vX&#10;upiAqV4nqqRaS1Dx4de942fVqCXKsSbD6jnlfdwpJFenAtGGoU697xM1/oeTbj+0bD8j24AB5dbG&#10;FoPLr3vhJOURdFvyD9f9iT78sdWJbq6IHc6xn06974rUeg/Qv9BcfT8392aHuHkOtSwDxAV7R173&#10;iaYhvV6vTY8/T8392VARQdaWMEdhpQ9e98PIdJ9Kg34uf6jj3coBjpwoK0ya+nXvfRqiAbqP6kji&#10;xta4968H0699OFaq5697xLIp5u31uSTe9x9PdtJA6uy6Rnr3vh9wdRVSbH63/I+l/dhH+I9aCJku&#10;Ove+kmAYgjkNcWvY+9shpXpxgxXtwB173KaX1X08W5/2P9PbYXiOk4i8g3XvfldgUsxsW02/I96K&#10;8cdOUADAjr3uSX5JvqsCObC1/wA39tBfXqimlB173kSXQpsbGxtbk+6OgLV68wBGsde9y4pNQUE3&#10;APJP9T/UD2y6U+XTaAgmvXvbhA5b6XYf8U9pZB+XVXK1owp173MSax0uACCADc/149sMmMdOrVVq&#10;uft697ibga+JqA9rGN7X9Quw/wAPajbgRerp4jrUBrIQpPA8DQ9e96uf8wiiaPeeXIBt9xIxb6Ky&#10;3P0Pvr992i618tQo3ktOuT33sDL/AFsPij8yM8eve6qz/X6e8ulwAD5dYi9e99W+p/p9fd+vde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691731b37r3Xvffv3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de6976BuL+/de69797917r3v1ub/4W9+6917363/Fffuvde98NQP4B/wJ&#10;54H9Pfuvde9+5IH44uD+NJ/BPv3Xuve/EXHBuBwADb/Yk+/de6978pJJJ/p7917r3vmb24+vv3Xu&#10;ve8f1vYm55I+n+uPfuvde99qt+f8b/48f4+/de69771EE3Nv6G39f9b37r3XvfgL2PP4P+BP9be/&#10;de6977t/h/hz/T+g9+691732AB9Pfuvde9924v8Ai9vfuvde99gX/r9L2Av+be/de6975AfqBuAb&#10;C/8AQ/i/v3Xuve+YFvz+LfT/AHn37r3XvfK3+x/w9+691733bj/b8f631v7917r3v1v8fxf/AJH7&#10;917r3vJp4APP9OPdNQ4dbp173z/3x91YE9eofXr3vkPr/rD/AIn3oii060wxQnr3vKFNhf8A4r7q&#10;Voa9U00J6975/g88/T6fn6cH3XzHWwoBFP29e989FrX/AN49+1EGo68GI4UHXvfrG9rc/W59+LVN&#10;OvFwRSnXvfKwP1+n+H9b+/ccHquKjr3vIqj0kfS3F/bhWkZNR14nj173kCX+v+sLcfX/AA91VVY5&#10;OQK9a88de98woFx/gfbyMx0sOB62KkY697yAc/7G/wDrX9uaQCSOq1NCV4jr3vOi3P4NyPp+ffnI&#10;LV+XTMzAtX5de9yABfTcg/g/jn6e6HIrTphagBqYPl173mUXP1H0/wB4HvQIAJPWiwrUY697zWAs&#10;LDg/S/8Asfr70T+LrYI4Dr3uQgHJJIsNVh70WIpUcem3Okgde95F+pb+vBt9fd80qmerNXTQde95&#10;VDGw4sTbniw/1/dHUh6gEmnn00FAk1UOB173kCEXseAP68H3uo7erE6qE+fXvfrcagb34tb8H24G&#10;yccOvBqAimR17301h/rgWNj/ALc+9oxJq9OtAktWuOve/R3J4/oAb+9SAGlcZ6q5BIPXvffNibWJ&#10;/wB49uR6SSBx6utDXr3vv68XHH++492bUT1p6g8eve+/9tYf19762MCnXvfajV9BbVf6/n/H37r3&#10;XveRR9b/AF/p/wAT79WmetNjPXvcgXPFv8Tf6/1920k8D0yyGTKEU697zADg/wCBYf4n+l/flRdJ&#10;z14LGEZWNT173ysSObA8W/r/ALH3VR3UTpGF1mi+XXveMi1gePwOb/7G3t6KQ5HXlciuOve+a25B&#10;/wBb2pGRUdW69770kcn3dW7qHqhNe3r3vnpBU/14t/xUe9U8j0mY0PXveNgP8ePx/r+1MVaUH8+t&#10;Z697iSj08ix/33HtQuRTrXHj1722SgAEg3uPp/h/re3AcCvVxnj1722yEi4HAJub/wCP493Ir05Q&#10;de9wHsCf+I/r/T3sDzPW6de9tFV+o8m/PP8Ah72Dinl0ohFade9s0xP+8nn2xMe1iM06MIxUmnXv&#10;bYxuSf8AkXsokqT0uQECp697wk+y+Vgcdb6974+2et9e9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173yU2Pt+FqHrXXvbmsh8Ev+sp/5OH4&#10;9iNHAsnjrxA/wg9JmX9dT173/9GiNU0qNNjfg2/437zzfStUc4HXKcxspKt6fn1v8e+fiZgygaW4&#10;vwbW+n190WGGUB4z+zqsaIDRGJ6976MVrL/Q2uP62+pP5/w9urHIorq6UxIR3FsV4de942XULW5J&#10;tf8ANr2+nvbMgB1EVp5dKAyhv8nl173jFKdRJNypH+uA3+t7RgsrBsHrZlrhRg/z697lx0w0nTyx&#10;te/PFr8e7KW0kj14U6T+IdXcafLr3vrxEPptyDzcccD2mejV0jI6Vd2gleHXvctI2tcWJBFhb+v9&#10;L+0wjJpIRUeXy6SqWXTqBoeve+bQFit/7QPH5B/p7uVdFLDgeng/YacAcnr3vqOmANuGsOD+fr9f&#10;aR1JGlTU8c+nXpJHLA1qTjr3vP8AbEi97/2bc3PPtkIdQB6dhFKM3Ede981gBaxVRa1jaxvf8+7i&#10;IM3f3dKAJBViQwr59e9y44FFiLX5uRzx/X2paNE/TOfs6ddH4E49Ove+TR6WCgBr83AI4/oT/vft&#10;lpAhFBw4dMeLpbw6de9+aPUf03v/AE5tY/Uj2ySXOqmevKtFJY0qeve8Yi5Jtx/T6G39bj2+HqxP&#10;oOI4dLY5A41Lw/l173lEY/PA/wBuPp/h7aDMTU4HTleBrx697yIl+fwPpxfgm3PujyKK1z17RUVG&#10;R173l8OkWI5Nxyfx/UEfUe/UFarnHHz61kPReHXvePx/VfofwR/t+PafV+Kmo/s62FBKt5f6uPXv&#10;cqnuo4+l+fwRf82/3n3YXGk0fh06UIwOve5Ujqqkj9X5H0UH+nH+397lkCmmqg8vt680FZNR4U69&#10;76RwLkklhzcfWw59stKdGpzqLcP9jq7AhQDkH06976lqgQpNhf8AoCPzbkj2n8aqlaU6W28aqpFK&#10;+nr173AlqgvAIF+bk/W39PdJZSuMHHl0aWts1TwOK9e9s89aF9RKqRey3PI/qQPp7Qm5EaAfFX14&#10;/n0pSMChNSCfz697S+R3DT0kbzySIFW7EuwAUAerUT+PaOW6cqWUcPTpfa2k9zJ4dspY+nEn0697&#10;KX2h8ntr7WWejx7/AMby1mVaelkBp4W+g8868D/WHPsjv97sbJzJPJVqYUU4/wCDqWuXfa+63CQS&#10;7oTFHStPxE+XyA/n173X5v7ufeW/p5BkMjLTY/U3ix1Kxhp0U/QMEsWP4uxPuMNz5su7pTDD2LUn&#10;tx/PqcNk5Y2vZLdYbaMBhxalSfz697CNmLG5N/8Aefr7Cckkkra5DUn16EdAOHXvfH2317r3v3v3&#10;Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697yj6fT6f763tcgNK+XWjkde9yA&#10;ePyRb/be7Z6rSnXvfO30IIH5H/Ej3UVzXh1oEHB6975fj+pPvYOo+nXq1NOA6975g2+pHPHvVM9U&#10;pnT173yA/wARz+fd6jres1oOve+anj68H6j6E/7D3Uj5dboKgkde98vzf/kfumAK8etmgz173yU2&#10;PBtb68390ahFTmvl1plBHCvXvfZYf1tc/X/H3Wo1gnyHWqVIBHXvfh/t/bVScceq1DLp8uve+ySb&#10;fXn/AIj+vu6k5/wdbjUEnGOve+PH/I7/AI+tz7sTVcdPCtKcOve+Wv6g/wCuP9h7pq0ih49VCkAd&#10;e98g/wBL2t+AffiKqSpp1bSNXqeve+g/PA4N+D/xT3srRa1/z9byOve+7/i9/wA8f6/ttmHn1404&#10;Hr3vvVb6Dj/fD226k1I691737Ub/AOwt7dQioBx1oVHXvfLV/rfS17g8f09tkhjTj1s8eve/Bv8A&#10;kf091kYE549bJPXvfRY2uP6+6g0I+zrQz173yDccm3+HutTXHXjTr3v2u5H4F/8AW+n593YA1PVl&#10;NARx69756/rY8E/T3WhrU9WJpQU6975Bx+RY/wCx91Gfs68KEZ6977D8jjj/AF/x9feseXVTQnHl&#10;173yMhPH4+v+xv738+tAny6979e/H9eef6/T3YYPTgJHHz6975ar8/S31H9be/aiD1bUSaHy6979&#10;r/40fdgaCvVqCurieve+Stp/P4+v0/2Nve0qRXqyMSO7B69771gW/wB5N/e24V61Jnr3vovf/bnm&#10;9/egDx62pAA6977DgEG/+H193p1fUPXr3viW0835/wAOPfqde1Dr3vwYX/wH/E/4e/U69qHXvfRY&#10;kD/egf8Aifex1Rsnr3vgT+Txf/Hi/wDr+99U+fXvfBj+n8/kj+n+B9+61173xv8A04/wuf8Ab+/d&#10;e6974+/de6979f8A2/v3Xuve+Nxxa/qvz/iPfuvde99avqfqBbn8n/Ye/de69761Djj6j8c2H496&#10;PXuve/agAP6n+v8AvfugqAT14de98r/4j/H3sVOD16vXvfYa3P1v/vXvTcKdaz1734tza/05/wBb&#10;3ccOt9e996v9hb83+vugFWz1qnXvfi5t9OP99z79lWqOt9e9+1/Qn/C3/I/fqZ1DrXXvfRYfq+oP&#10;+9+9gHTTr3XvfWv68f8AIj70R2069173yBv/AIfnn6/7b3utM9e69761j9P+8n6e9aanV1v59e98&#10;S1rj/ej7vxz17r3vwK6r/wBR9b/7x7317r3viWH+uL/n/D37r3XvfWr62+pNz/h/h7917r3vjf8A&#10;3j37r3XvfV7m35+p9+691733f34Y4de6978T9eLn/H6+6aa5OOtde98S1h+L/wBL+79b69799V54&#10;v/vh7917r3vu9h/Xj/b+6kgde6977v8Aj8e9ArXHXvn1734D6n6/4e/M2nrVaHPXvZ8fgNTCTtnD&#10;6uFOQpr3/A8oPpPvG77x81OTLhh/Cf8Ajp6yc+6fHHP7mRSMP7PI+WOve9vHEND/AAujtddMKHR+&#10;V9FgAf6f098U70P9ZJ9v+XrrxcNKbhvMeTevXvcqWoLK2lbBbAtcX+nFz/xPtlY+4VPXkUhhU1J6&#10;97b5GUra4ZiCdQIvYc29qFVga8B04dStqp8uve2pwQpvyA1zci/J5P8AxHtaKF+vVqajj173Gkns&#10;GK/j8X/H0sPbiR1Ir15SBQHj69e9x5JrhAV9JW5/HP0t7dSPiR69VUKSSTmvXvcRpVJ1Efp+hv8A&#10;gfj2+FoNPVnFMD9nXvfAVQJ5uf8AifezFjpoocV8+ve+RlRgCePzb6cfn3UKQcdeFUwvXveZXIW4&#10;55HFx7qQC3Dps8e7r3vDTyJ98V0gsWGkfj/G/wDre7yq3gVrjp9dWhacD173F3xHJPTxU8pULLC+&#10;oC+myc2t7d5fdY5TInEEdLbdgkhKDgRxHr8+veyy5GgSmlPilUFmNx6bso4C/wCw9yxa3LSp3jH+&#10;X16ErTMmDTIpXr3ttSORQwIYKQxuLXva3+t7UMykinGvT0YUhQCD173ljptQUnVdlsykc2twf9j7&#10;q0lCRjHDp1ndQc0A697zABP8nUftoQbr9NX1sb/4+6E1/VPE+XTZmEj18qefXvfckTvK+ohdagEh&#10;eQRxa/0uf8ffldQgPHp0P+mprw697z+LxiKMKW1KUF2/2NvbZcsS5PDPDqkcgYMSaGvp173wWnjI&#10;ZmlICsNSL6VJBsB/j/r+9tM+BprXp2QgH4a4/Pr3vzwRsz+QE6/SljcD8WDD3tJGAAXy49NI1UDD&#10;gPLr3uWkcMccakKDGSLgfj6i/thmkZiwrnpuSRiDp8+ve8Q8cltSg6QzK5AHqB4FvdzqXK+fEdKK&#10;tpyKVHXvfcMZZGJuHa/p/wAR+T/xHvUjAMAOA8+i+V1xEVpTz697y+J4CkjaGLm7Dm6i/wBLD3Wq&#10;ygqMenW1LurL6HFf8nXvecRiwZEWTWT/AJsWZf8AEg/737b1leJI+3rfjMX8GTAp173JjptSn0aQ&#10;3BJvc8cX9stLQ8evLK0ahVoc9e9utGphqIrD1f1J+i3sdPtJcEOhHl0xKRKrJ172czpGdTLTRknS&#10;HUg203ZTq9I9wXz9GQjN0G91t2CmmSB+XXvdhmPq2FNDcgN4lIW/IGnjUPeNFzCPGanCvUbXf9rX&#10;gT6fb172mdy1vkJUMSFWxC/Xk839mu1W+nNOPW7ZQ0bE0B8q9e9glmX8juFAOk/T/Ac25+vsfWK6&#10;VFfPo2gJQUY5p172gMnOymQ2sDey/UW/wPsS2kdaD06fRFagXB9eve0rPVCUgMLaRxx9efZvHFo4&#10;dPiLTXUa9e9tU0shFipYHn/bG/tZGijI6VRhOPn1722VDKRxYkXJF/z/AEB9qoxTj0ojBDjNB172&#10;2O7G2rkDmxPF/wDX9qwoXh59LGqarXr3uNqLhgTYBr2B4NvwB7doBT59bJC0Kjy6976DAE2IUkcF&#10;v8RyPfqGgHVFR/Ig/Lr3vkQCBINFxwV59XH+HvX9HPVWJFU4de99EXUcrHf+vPH1I97rTFK9aV2B&#10;q9T173hZ9JNwrfUXH+v9T7uFJoOHTorINAx173xD8X+otbT+Lf6/vZA4efr02WCto8xx697xrMjF&#10;lIcMPoCw08fQ+7NGygEUp093nKgUpx697zto0nURcjgIQDcf190FdX+frWqQAaP59e9x1b1DjULc&#10;6j+SPbjDt9OrtqBqSB173yaUBbJe5bn+oIH9R70ENanqjAkgSZx173glZmJJvxb83Yn6Hj24gAFO&#10;tilKUoOve/LI31J4+v8AvH0v78yDh59XIAXSueve8ZnJJAJC/gm9+eD7uIx59UK1pTr3vjICGsW5&#10;0g+7JQjh1buKimDXr3vrX6V9JuL8ni/+Hv1MmvVVDK7E9e98jKyrybc88cj3oxrXHTjIpoxFeve+&#10;fk08mzem4seOePr/AL37qVLDGOmtJca+Gf8AB1730za1Wx0m/NvqOb+9hSD1cvg6s9e94jKz3Gq9&#10;iLn8Hnn3fSFzTqiqurVwr173xc2v+SR+CLf69ve1B/Lp1dRHHr3vtJdAjJtbn6n+v9T7oyVJp1UU&#10;JNMkde99vKEF1a5BuAOPz72q1OerLqbBFB173i8zSElWtcX45+nBv7toCjh1oaAe4ZHXveEsDwx1&#10;Ac3vx7c0+fT3cxqMde94WmUFgrAH8D6/j6W93VDxPVsqQG/b173xDuATf6/UXuRb+v8Ar+7EA9WX&#10;QcL173jdrkMCRf63/wBb6e9gevXlcglW/Lr3vGJS6stifVf/ABuOfdtNOr0GCcde9yCzcchRpJI/&#10;J/rz/j7pQDjnpmqkdvr173jaQWAsBe5v/wAU92VSevCpYk+XXvfgwAZv6/Q3960kmnViS2Ove+2q&#10;AF1MLXHABuT/AEP/ABr37wyTTpgVD0697yRz3RfVe5sRaxH9OPdWj7sjp8k5Zhw697yfckMUK2Bt&#10;6vrz9B7r4Q4jrSID+oM9e950k9RYG4VeAePbbLjT8+vPQLQ8a9e9zoJVawA5Y2Jvcc/gW9p5EPl5&#10;Z6Yaq1ds9e9uEcoQOAQSD6Rf825HtMyaiP59MFhIwxQde9zI2ZwbmxsRcc/jix9p2AXrQcLRfn17&#10;3GyrH+GTq8gIKMXP1H0sdP8Aj7fs/wDctaDPl0ut9HjskYo1DTr3vWr/AJidMibmyTAXuTpNtNxz&#10;+r/H31j+6/Jr2OFTiimvp1zG+99aq3MMcjih0tX7eve6gCB+LDk/7e/vM/z6wXOOve+Pu3Xuve/A&#10;X/437917r3vs/wBQLD/Xv7917r3vr37r3Xvfvfuvde9+t/sbf059+691734/gf0+n+x59+691737&#10;37r3Xvfvfuvde9+9+69173737r3XvfXv3Xuve+/fuvde99H/AAt/sffuvde99Aj+otewtxz/AE9+&#10;69173y9+691731cf1Hv3Xuve/Xt9ffuvde98PrcAAji5vySeb+/de6974n6f8FNvr/xHv3Xuve/c&#10;WFhe1ifr/tvfuvde981AuSPxcEf7Hj37r3XvfIgEWP09+69173j+tgfp+AeBx9CG9+691732BdrE&#10;3AFxf8j37r3XvfO3+H+H+w9+691732OT/T37r3XvfZFrH8Ef8j9+691737Txf8/gfk/4+/de6977&#10;C8m/4/25H+A9+69173zA5uPoeLf635v/ALD37r3XvfK3+93/AOJ9+69173yAJt/r29+691732FN/&#10;6f4+9VHWyCOve8luVJ5te5+n+t72eGOvCnn17361voL2PFv8fdag468eOOve+ZHH+9Af4+6YU149&#10;ex+fXvfILzb/AHn/AHn3XUePXgeHz697yhT+bEX/ANv70TXPXmOCAeve+YFje3+3HupqcDqhXNOv&#10;e+Vje/HH++HPva0HE568oFR173zAuRcXB/P+8ce9Hh1t+FD173kC8Dk/63+9e9tSvbnpoZOOve8g&#10;H9LcWHHupx8utk0x173yA/Fj/W/9PewGYFh1qh6977A/wuT9CD9D+PdwC+GNOvUINOve8oX6/wCt&#10;/X8/n26iq2FNKdW8uve8ipyGFvrYn/X/AD7uxIFOqPq0keXXveYIQLX4BBv/AMTYe96KGo6b8Ohw&#10;c0697zqoH+J/B/H090NKA1NemSaDPXveUHk/n/jf490pTFOmTUnr3vmAbE3/ANb/AFvdjWvWx173&#10;IS/H5uCCR/t7391oTTrbEN5de95FPBFj9f8AjXt5MZr1sN5Hr3vMnp5+oP0JH0/2Hv0i6xjrzKGB&#10;HHr3vLxwQPra/P8Ah/T22kfhLUHh1RV0AAHh1730SBYX+v6bD3UxllL1/LqjqCTTr3vo8/k8fUAf&#10;X3tVfVpIoKdU01wRjr3vsEcEf43/AONe38he416ddSqgE16975aD/sPwR79g4r1Xh173yUC5uf8A&#10;b+7gGlOvAs3Hr3viQL/4j/ifewQethgRUde98r/S9/x9fp/hYD37rfXveaMf7Tbj6n/e/dhUHPXi&#10;B59e95VJB+l/x/rf63vzdw9OqsNa04V697ylRbn6/wC9f7b3TUT2+nSR3YDSAMde95ApIvxYE8c3&#10;/wAfbi9jfl1QlVYU8x1732dN7nj/AA/x9upUKFXNT1QenXvfC30P9Tb/AFif9f2+AKaT1ameve/E&#10;X/Ufxb/Hn+nuyjwzw6oTo8q9e98rngX/AByPz/h7eUjVXpKT173jdrHi9v8AH2+tKVOetde9w5jc&#10;G7W/N/8AC3txCa468PTr3trmbVcC5PNj/vXt4VGT04vXvbdIT9f8f9597NDX59WPz697gymwP+x/&#10;5F78WBpQUpjrwPlTr3tjqHuCSQbE+n+nu9RpCDFPPpZCtD9vXvbNK3Nxwf6e0d03aVPn0ZIKfPr3&#10;uAxvf/b+yiQ1FPTpUDinXveI+0DmrdW69769069173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfve149e697lqf2n/AOQfz9eb8ezlX/xd&#10;h8h/hHTZH6oP+rh173//0qKrX9J444H0t/sfeekiojam4+nXKhywOBU9b/HuUllQLb6/W9v9jf3a&#10;MrQEU+fVCCWVhinXvfTWIA/1P4A+v54Pt/sZfTpWox3YHXveJrltQFgebWP9eD7SyoJXJHCnT7xK&#10;79oFAK1r1732iFrgj9V7Na1zf829pSpqAmeqMgTS6ZPp173Oii9P1AJ4J/Nv6X96LyKMV6TysFbW&#10;3D5f4Ove8ggGofT68N+RcX9sg1cvlajPHpTG9UJrQU4de95VjCqVtcm41EfT/H3bUgUhc161TUtR&#10;geXXvfNYSyjgsAbH/be2DINPaeHl1TUVBAJz173IEChb8XH+Bvq/F/d1CM2oeYp14VZ9Q6975+Ia&#10;bC5/tcfj3tYFVwBT8+l0a1IxWvXvfAxqDxyQ3Nx+Cfr7adRrL0qBjHS0INWsZA697kxRhjyCnA/r&#10;Yj8ce2i4L1HCnp14yIpIycde9zGhsC2kEkabWB/1v+Re22ZAA3xdMgI+lwTTr3uH4QGGr0/U2AFr&#10;Wvz/AMU9soS5OkUHmOnI40qxAP59e9844LhgALE3/HA/J9vmRVkJUUFOHV1QRSFU4U/n173zWAK3&#10;6dWq9h9Lf63vQIbJPn0+orT5de9y4IBpvYgg/S1z9fpz7r4aDURjrzgZXr3vm0CsSWFvTa4H5/H0&#10;9pm1KxU4HVBGVNR173Akj0E29X9D9fxwPaWUZVAePSlACAvXvfA3W3ABv9Wv9PqfbFZWbQR2/wA+&#10;lqQlU1Hh8v8AP173xeVWuebfp+g/r78Za9uG/n074KyEnyp173gkqVTm44BsRYf4EE+9GSPw0VwA&#10;VPTttZIUUUpnPXvbNVZNFGq4AYWAv+b/AKbf4e0TTMCxOBXA+XS23syrsuaV/wAnXvaYrs9BFGfL&#10;MoCcyEtYpfkXPtiS5j8U+DXhkdH8NtK7BY1LEilAOvey5dkfIjZ+zY5omr1r8kgIWhoX80hIHCyy&#10;j0r/AFPN/wDD2H7zdrOwUNO1dXl59D7YPbzct0WOSdPCRjXODT7P8/XvdfvY/wAh95b4kmpaepkw&#10;+JYuopKORo5JYyePPOvqb/W4HsAbvznLKGt7HtBPHqdNk5L2fZkGiIM/HUQK1+Xp172X6SWSVi8j&#10;s7EklmYkkn6kk+wJPczXD+JIxJPQvUBRQeXXveP2n63173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3XveRb+1kRx17PXveeMk/wCNvd2yO3qrD0697zLe&#10;4v8AW5Nv68e9Me2nVGPbSnXvff5/2PvY4Dra/DX06975D8f6/wDvuPeqHTjqpB+Lr3vn+QePfk4d&#10;aAqlBx6977vz/Uk/T/Yf197yCAerCoYKeve+f+B/pz7o2OA60yrUHr3vu4H15t/vuPbRyat1emT1&#10;733fng3H1/1v8PdSP29aKDiOPXvfV73/AB+R/wAU974DA6sK6QOve+1tc3+nH4+h/wBb3o5yP5da&#10;bI6978Tc/wCAP1/BB4PvXAafLraigr173xFj+bHn8fj8e/ZHHrZ9eve+ybcf1/4r9fewSx63Xr3v&#10;u/HH4vzxwb88e9EFcjrxrw6976Dccj+nP9ef6e2idYqePXuve/BuDf8AoeLH/e/e1ANfI+vXgPTr&#10;3v2q3+N/6/j/AA9+rUVB4de+XXvfPVzcEg2t+fp7pUU+09VUkjPr173x1Ekcfn/fce9lVUcerqBQ&#10;nr3vst/sOB/vf4Htsj08+tUPl1732GJ5+v4t/h7qR5dezw69771Hi/8AW5/2H49+wB1bFKde9967&#10;j+pv72cdbNBnr3v2s/X8fQ2/3v37refLr3vkGJHH4/3n+g92IAr1ulOve+XktweOfp7oFHxV6qFB&#10;FQeve+9X9T/iOP8AePdyCc9bpjr3vkH+hv8A4jm3590p5dawQcZ69761H8j68/192pWhHl1s5zXh&#10;173yJseGPI/PtwEUr04ralovXvfWr6Hn+hub8e66iQevalOOve/Fib8+7jy6tqJFOve+iT/vjwP9&#10;h7t1Xr3vxYmx/p7917r3vxa4/wBfkn+v9Pfuvde99FvyTb/W9+69Xr3v2q/5uP8AXv7916teve+J&#10;YcW5v9Pfutde99XJAtxe/wDT8f6/v3Xuve+Jb+t7/wDJJH+Hv3Xuve+rgHj6f8Ta3v3Xuve+gbG/&#10;1/1/6e/de6979xz+P8Pr/vPv3Xuve+gbH3oiop149e9+Bt70RUdePXvfd+fzz9Tc8e6Z61Q9e99X&#10;5FvyTYj24Ot9e99Xvfn/AF/e+vde9+uP6/8AGv8AX9+691732GsQfrz/AL37917r3vu/1/x+v+x9&#10;+p17r3viXFvqLA/737917r3v2oW+v5t9D9f6e/de6977BuDcf6xv/vPv3Xuve+g36h/vP19+6917&#10;34EH6f8AE+/de6979f8AH59+691730WsL/n+n+P9Pfuvde98NX0F/wDEn68/0t7917r3vkSCNVgb&#10;cf09+69173xLfUEA/wCI+nv3Xuve/aha3H+tzY/63v3Xuve+ifrYW4H+vx7917r3vvVe4PAP+xt7&#10;917r3vtT+kC9he/+x+l/fuvde99i/I+v+vwCfr9PdSATnr3Xvfr/AOHP+J9+AIPDr1Ove+QJ/wAR&#10;/W3+I9+NCaHrw49e92D/AMvamaq7ZwqCw/3IQkE2PCvc+8YvvMTrDyZcH0U/4Osqvuhxh/csKBxH&#10;+Ade97ZuOkX7GjQAsY4lUj/BV+vvjNcofqZGPAn/AA9dcJLcx3Tk0ocj5de95Gma8jaTpNiUvx9L&#10;e6LGCB6jrQQFQAeve4EzD0kXTgc3t/re1KJXAyetiUotGGqn7eve4hfWSdRK/wCueSPrf/W9vBdN&#10;AR1RmBNB173GmsFP5BF/p/vIPtyOpOOvKKsPX0697iEtxa7cX/x/w59vgAcetNQ1rg1697wagwK6&#10;jp5J/wCJ9uAUz1olia+fDr3uNJITrC2VbWP+q/1vbqqARXPTixhApOeve8cMwa9rsFFrvcc/4f19&#10;3eOmT1Ykg1P8uve5JmDKoUi6nkfi39PbXhkEk+fTMkZVqnAPXveGjktkgTcW+n+P+292mStrTp6J&#10;KooOT17312RFWzRYuSglaO0cnl1W9ShfoP8AY/n+nu3K7W6NKLha5FOlFmYVLrJ6jhw/Pr3sv0ys&#10;jO00avUBjpIWy8H+h9yRGwYARmi9CN11GpFcde9w+TJIZFKAqpCpyLn9QIHFvbxoFATOfPq6pojQ&#10;jBr5/wCTr3uYKZbtIlgLKbD+hHN19smUgBT1VnkeqrX0z/k6974ilSSMWH+7OHJI9X9kce9mUq35&#10;cOtomg9+eve8opZ1R2XSxQ+v+psP7N/dDLGxAPnw60ZUwFGD1730aRv2p1a4b8PYaSDzce9icGsb&#10;Dh1uKZSChB69786eNT6FkWSQKAliQSfr78ram40IHTniozUIIoOve+pKVkYeMeUEH6DlT/tQ/wAP&#10;e1mBBDGn+XpuKYO1Rjr3vJFSPZHIjLXGvi55FvoL/wC290ecVIFaeXVZnHcqHia9e94/t9AeNo3Z&#10;nf0FVI0gHnn+nu3ig0YEYGelCOzAZxTr3uUxekRSsAJckFnU2UaeD7axOx1Hh6dJlbxZNDUNOve+&#10;MUCu8UkoOl9QuPpqI5JB+g97kkKqVTy6pM4AYJgjr3uZSQOmo6eNdo7E8qTa/tieUNQE+XTdwqyD&#10;VWhpw697dyAvlTQgEa6rr6tRI/r7Q1JoanPSWLUAAxyT1736mhd5F+i6hZdZFzc/j3uVwq0IrT06&#10;UOUA0gFiOPy697Nl0VGPu4lb6pay2ubhrm1/8Pz7hv3Cc+CSPP8AzdBzfXYJVTQaafn173YN5FWk&#10;pp0OlmhUMlzrsBYAX+n+PvGvQWmeNvI8eo9OrQFlGutc9e9ofPzAWUMxZl1DURo54NiOTb2Iduj9&#10;fL9vV44V+Hy9PMde9hFmqgDj9Df73z+D7GVhFXPEdGsMYHdxFOvew+rZncspNgoI5JuQfz7E0Eai&#10;hHT6ERqDprXz697TskwAuSAQeOQeB+L+zNUJwOr6ag/Pr3trlqWYsSVUG/P+x+lx7VJEF8ulywBF&#10;Hnjr3tukmPP4/H15v9SAfatU8z04sQIDEVPy4de9wjMgt+SL6gTe5/PtQEav+Dp0/PHXveJXB1HS&#10;E0kfS9iP62920kGla462B3AA1x173xkk1FTIoNvpYAXP0v72qgDtNOvAaPh8/Pr3vi0oADcjT9Rx&#10;9P8AE+9iMnHr1oq7ErqrXh1735ZBf0i4PNuf9c8+/FPXryqa99eve8cuhhqAP49N+B/j7vHqGD1c&#10;Vpp/n173gYlVVbLze1z+P6e7jLE+nW1hqWYmvXveIP8AVriy3A/I+vtwqOFOlHhlaItcjr3vkr2v&#10;6lDW+ovcA8/Q+9EV4ZHVGGK9e9+MlwAbm/BYki5HvWkdVGkGoz173HkLhrX9Isb88+3VAPHpS2lg&#10;GODTh1730Z7LZWJPH6hp+o97EYJqR0x4Jcg+XXvfeuMoC2oMoufzf/W910tqNOB6uupGNOHXvfDy&#10;BV/UeeQDfi3+Pu+mp6cADGq9e98BJqOkm/F7/wBPzb3bTQV6rMhHdw6975mUJbUdVuR/Ui/0v/vX&#10;uujVgdNCpFAOPXveAy6iQBwx/r9Pzx7cCYz5dOrHShY8Ove+AnKMAwP+uTzY/i/vejUKjj1YjX8O&#10;B173xllLt6Sefpb6cD/H3sIBx60I1Wp697yK/otqsSbGxBP+PPupU6uqqg1aqaj6de9+1X+jfQW1&#10;Ej/Xt79Qjj1bQQK8Pl173h12bklrg/Tkf4i3tygp14cSD+fXvfDyjR+r6/63HPPveg6ur5PavDr3&#10;vCJAH4JsRb68Hj8e7lO2nVdJOTnr3vqSTToH1DXufpz/AE97VTnpxRWp/Z173hDliQo5u39fr/gf&#10;blKZbpxlJozGg697yiTglAuqxFmHPH4B90K5z0w6VIU+vXvfBJA4Gq63PJPJPPP197ZSpNM9OeEa&#10;kV4de99m6hiORf6/1/4p71gkD5dNEgMB1730Jfr+WIAA/wBf6D3vSOnNIK0Ipnr3vg0knpNtH4J+&#10;p4+oUj3YKp8+rqI8gceve8Qme7ILqG/tHn/ePdjGKajmnW9I8xnr3vlyzXB4AI+n14596wBQ9NDw&#10;0IWma9e980bQpAB8h5sf8PpyPemAJzw6fkQOak1p173z8g4J5PFwOAOeR7rpzQdN6Rq0jHXvcnzW&#10;IBItx+kj6f7D21oPp1VYq59D173KDsAGAIUE/Q/14PtogGoPVqAVrxPXvbhFOeB+oDksfyf9b2ne&#10;McR0mkQ0yKde9ukEwDmwJBFrX+hIt7ROh056TCMBan16977rQZKWaM6bGNrhgLjj6c+/W5CSh/n0&#10;YWyHXUmh69712/5juPWLO1rhdAIZyRzcj8n/AA99SPuqXYbaArHNMf6vXrm398qAfvGGZj3MDX9h&#10;697pXlA1G9/qTf8A2PvOaMll65+r8OOve8TW+otz+Ppb271br3vqxte3Hv3Xuve/Hjj/AHkfn37r&#10;3XvfIcf4gjm319+691737T9Pyebgfi39T7917r3vjf62uAfxf37r3XvfXv3Xuve+/fuvde9+9+69&#10;173737r3XvfX++/1vfuvde992/2/v3Xuve+jb/bf778e/de6974Fhbhj/sBz/tz7917r3vof0tcW&#10;uQ3Fv8ffuvde9+Y/QfS30seD/j7917r3vq9uQfqBf/X/AD7917r3v31JA/P9OOP6WPv3Xuve+wvI&#10;4t/W5Df7x7917r3vqxJYAX/2wtY/j37r3XvffAsGNha/9eT+B7917r3vIL2F/r7917r3vv37r3Xv&#10;eMC9yPSfpb8e/de6975A3/1xwf6f7D37r3XvfL37r3XvfYAP1Nvfuvde98wL+k8gWN/9h7917r3v&#10;kLfj8cX/ADx7917r3vl/vXHv3Xuve/AX/wB5/wB4F/fuvde996TcA8X9+69173lAsLHnn+nv3Xuv&#10;e8lha/8AvH0P+PtgglqDrX4sY69770/W304HvY1A9bzx6977Cm1rX/of6f7D3vA7ut0NK9e987fm&#10;1+f+I/4j3r8VOvA0agPXvfIAkH/eP8ffvTrZp58eve8qrwAVve/PujHqrNQZ6975aLX5/It/vj78&#10;uc9aADDHXvfLSD/xP9D/AK/vVaGlPz68uBpA697yBQLEj/X/AB9f6+/V6aPy697ygG34uP8Aev8A&#10;D3dWQDzB68DTh1731YD68E/4e7qGYV49X+Jcde98lW/P1H+t/wASffgGWpXB9B1rC4HHr3vnb8f7&#10;4+7pGBxz1oUpnr3vKoFuPxa/19uFACAer1FfTr3vOg+h1cHhhze/+B90b556TSha0bJPDr3vMtjx&#10;a5B+v5P+x9+ajPk0x0zITrrXy6975j6ek2/w/Nwfz7qpxnps8eve+Sgi/wDjzb+l/wDH3brXXveV&#10;ORb/AF/qDx/X3VjQdbU0697yLx9CTz/r/Qe26163173IQ/m35/2I93XIIJr9nVNNRQ5HXveUAWH1&#10;HJ/x9v6zqxSlOr5GAMenXvfMji1+P99x7TF11KBx6aLqKBePz69774Cgi3+Nv+J977wSPXqurUdL&#10;Dj1733e1zx6vz/h/j7dBOoVwadXofhoR1734Cw4HNueRf/b+3ECsBXP8utAEihPXvfdrgfW4/F7f&#10;X/H3c8KdWJ40H59e98gDa4t/SxF7+/Kc08+qqDwGftPXvfdgL6uC1vx/T/W9+x14U8uve+wAbfj/&#10;AAt78TTrQr65697zKABc35Nx/sPbi8a9bILMKZ697kLb+tj+P+N+22q2PLpK4legOKHr3vKoN1Fw&#10;OOf8fdGVj9nTLIXYqMfb17369jdiOObW+v8AgSfp7ULAKVBr/q9OnDCqL8Vf8HXvfWk/UjTc3t9f&#10;p+Pb4rTP8umh8+ve+2AKgcD/AB/1vewAOvfPr3viANJ+pJPF+bf09ugMuG4dMuKGteve+TIR9PqB&#10;fkD8e3FWo1Lx6YHD1697wyISLWB/1v8AivtShYCp68RinXvbdKRbk/Sxta9vb6KOPDrekjI697bJ&#10;Cbm355At/sR9Pe+C56uKAU697gyE/n/X/wBj79Ucet1697bqhrKbi4BHN/8AD24oBPp04gqcde9p&#10;+e125/J/rx78x7cdL41oteve2uQ2BJsefz/vfsvuTg9LUBr173Cb6+yuThXpT6de94vZeePVuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6&#10;9797917r3v3vY49e697yhvQw/Nh/vfteHPgkD/VnqpyR8uve/wD/06Nnjt6rc/W+n62+tjf3nxNC&#10;wdiCDjy65VeFJU1BpTrf499orW/SxPBHH0449ogp4DBPr1XQarnr3vk8bKoIFuOb8/7C3/E+6y1K&#10;6VYhur1UrRjmv+rPXveDUSRY/k8Hgf7H3ZpCGJ1HTSlOPSlImZiVwKde95NI/WLAj+hOk/6w96UK&#10;dLrjq4VkcUz8vLr3uZAxY/UC6/T8WBtf3fxlcGMCmeNOqzxMU7wMkde9yNNm4te/H9Pp7TzIKmpq&#10;3p1VVavDA8uve8mnUQTa5P45HtpFYgClOnaEAFhQ9e9yVWwJ/BPNvwfdWVowWHXnY14de95lsBc/&#10;i1/6E/X8e9q2SpxivT8UZNWIxT8+ve+Q5t6fV/hxe/8Ah7rokIGa16eRc6Y/2nr3vtotVr8D6H68&#10;n8e6aPDqpwT0qRWVSo49e9yIUIF73sbC9/8Ab39tkFjQ9NuGLfKnXvc4xEKL6efULHn6cC/49tOi&#10;AaT5daVUoFX9vXvcaRCLLxz9WP6r3/w9sCqdqnFenYtYUgZHXvfoxa68X5DMPryLe361ao9OlA1A&#10;5oft697ygKL2N9H0P4J/B9tuxDKD59Wp5uDU+nl9vXveWOVQbDm9rn8C/uisylh8+rpCPM46974y&#10;ynTYWtyCeLj+lh7Ryu8hMgxjh9nW0QHgfl+XXvbXNKq20tcgXPIHP9PaN5pO0en7el8ESoaHPXvb&#10;ZNVqFN7K97WPJt/X2nmv+06VoRjp/SzfB1720T5WOLVdtJ5ubgC3+t7p9VEG1kAkj7OjGGBPix/s&#10;9e9pfJ7ipqVZHaVRZSSGZeB9b3vb2lnuSdBWtSelsVlNdMhhUsSeAH+Tr3ssvY/yF2vtJHhNalbk&#10;AG0UdFIkstz+lZWBsv8AsT7LL7dbKzhc3MncDwGc9Sfy57dbjfKZ7ysa1GDx/Lr3siu//kXvHd5e&#10;kopmw2Na6tDSyETSr/WWcc8/kD3Hm785HUYrAaVpxHHqbNl5L2naAGVA7Yyc5697L3UVM9TI8s8r&#10;yyOxZndmZmY/Ukt7AlxfXN1mVq9C+ONI1CoKAde9x/aPpzr3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3vse3ojQ160eve5KEg/7&#10;D/e/aoitOtMtc9e95b3t9Lg/7f36metUAqeve+Y/2I/1v9b37rVT+XXveQA/X8Ae22Irp6bYgmgz&#10;1732LXB/17j3ZRQkdbFakde98rgjkf7b/W97IIao6tiuocR1734WH5/r7aarrjrVWrQjr3v1j/tv&#10;6+6g0B+XVwag1z9nXvfrf2v6H63/AN4HvYYUp15n00Ude99j+n54I/23upNc+XWwade99/1/r795&#10;Y69xFeHXvfR/x/3n34cOvV8+ve/e/A168DXr3v3urV41p1vr3vsX5Itxb/e/dSoY9e6974n6k/05&#10;5/w9t1XTQ9a/D1734H8291NWGkeXW+PXvfj9D/t/9591oRjrYJrpPDr3v34I/wALf7f+nvwJpSlR&#10;1oY4Z6978CPz/t/diWpgU6vqPXvfYNgTfi/ulScDrQJbA69761WvY/7D/Ye9kHz6sQRx6975X+n+&#10;+/2/vVDkdaGKjz69746jf/iPx9fwfex6dOAGn+Xr3vsH6WsP6+91FCOtDHDr3vJf6fn3SpHWgxFS&#10;cnr3voE/Qn+p/wBj/T3YHHXg1RQDPXvfL6f0/wBjzb3utR3dXAxXz6977DcWv/re6hePVMV9T173&#10;4sbG/wBb2492AyOreeeve+QYgAf7e9/oT73rHXqjh173655A+lwf8fbdKnHWjUg9e9+12H04/wB9&#10;9fbiZ/Lq4IpTzHXvfQINxYC/093PVgaceve+QJ5/IA+v+t9fdSxHHqhxx69768n+H/Ee7DPViT17&#10;31qIH4I/p70B5dVB9Ove/az/AEFvfgtDXr3nXr3vhcj6fj6e7de6977uR9D9ffuvde98Sbc8/wCP&#10;/Fffuvde9+uP6+/de6974sByb2vb/Y/649+69173xvyB9bEc+/de6977B5AH5Ave/Fh7917r3v2q&#10;xuRyQDcf0Pv3Xuve+g1zY/njj3qnXuve/G3AuPrybf7Dn3vr3XvfQNiR9RyP9f8A1vfuvde98rgq&#10;b2H+w/P9m3v3Xuve+JNgOLHg/wC8e/de6976DEEn+v4/Hv3Xuve+V9XFrf1P5t/iffuvde99E/Uf&#10;Xng/n/Hn37r3XvfWo2/N73vf/C3v3Xuve+y17cfQf74+/de6976vwR/UD6f4e/de6979c8C/0+nv&#10;3Xuve+JNuT7917r3v1wbf4/T/Ye/de6977v+P68f8T7917r3vof74fgf63v3Xuve/XF7fn/inv3X&#10;uve+/fuvde9+9+691732Da9vz+ffuvde99rbj/Y3v70et0NOve+9X1sB/sfejQcevEinDr3vwJ+h&#10;+v1/3j3uhrUdaoSeve7Iv5cMRl7dwwXlkrUIDcF+blRb3in96RwnJVwDwK/5OsxPuYxCX3DmjpUB&#10;Ca/l173tZ00pNLCAoVSiAgDkX/HvjrKn6zEmueurMkY8Rqnga5697xyrpuQbAkfUcj8fj3ZCa56b&#10;1cCOve26Ql3t9QoJufp9PalAAvVjTTq/l173EMmgk2N9X+w/pf2o06h1ogFiT6de94mlc6hIFs1+&#10;fr6T7sqqKaetLTSNPl173CqJBGhK3NrWAPFibcj2ojXUaHHWiDWrde9wC72H9L344vf8e1AUV6eC&#10;jjw6976MoIIItYHg8k/4e/BM163pNaDz8+ve+UZPpP8Agb3Njb/W91YU6ocEhuPXvfGS8YLX5P8A&#10;qfr/AK1x7sg1HrQQ0oeve/YyZXyaDUPQOQR9b/n/AB92u0K2pAHHqxidQrjr3tSb1Eb/AMFBIUTw&#10;VCWIsF0pq+n09lWxax4/9Fl/w9atSwZ65IYde9l5rKRnncvMFMbkr9ANIJ4/4r7kuCYCMALg9C1Z&#10;dBoi1BHXvcdIFmWQ3HICxBFAOpWN2JP4PtxpDGR/PpsyE0U8Rxr173lhoWWOzmxb6H83/P8AvHur&#10;zqzal8um3udJ7R173zNI+iN0YujPpP8AqkIPJt/h7r46liGFDT9vTsVxqOlloade99PHMrMi/wBu&#10;ynULFweRwPfgyEBm8vTrzFSAHHXvcz7fyGMyW9AIAHpT6ck/1t7Y8UKSF8+mBJo1BfPr3uOaGz8S&#10;AC/Fjceo/wBPb31HbkdbeZiOHXveVKV1kZVKFDe4C+q/5Yn20ZVZQTWv29V1awNIoR+XXveYRaSq&#10;oqgkXPpsSR7rrrUk168CDXVnr3vignJLOQE5BjVeefoRf3tvDAoOPr1ctGBRePXveeSnZwix3YLd&#10;iGHH05FvbaSAVLYJ6Tq41DOeve48iRs8F1Itq1hRZVN+Bb/e/biswVh+z59KKtocsPP8z173IhBX&#10;9qxYgkq34AJ4v7bko3fWleqyKNOqtMde9yRAIg2ka3Y+ocnhvyP9b214hk+I0H+bpIqvIAZDgefX&#10;vc2OAAhnbS1tUcZsDf8AIHtO0hIoufU9WMhXUsQJ+fXvZluiJ2kyClULlJDwP1kD+yL+4s9w49Nq&#10;amlR0Ht2Eh1eNwIrTy697PjV1FqGjfWdUiaRfhuObH3jtFHW4cUwD0ClViqCM0AJqOve0JmaxniL&#10;XHoY2J/Te9ib+xFYwgSU9erLERIxQkV8uvewiy1UxLu3q+o/wDX9PsZ2cK0CjoxAU0ANPl172gp6&#10;r1tck3vxfkf4W9iKOHtFOlixllVfTr3tomdSyj9IFyebE3P9fa6NSB69PoCgJ4/z697a5SUU2JIB&#10;J/x5N/ataNSvSnWGIBpw697bmbUDqJFuRz/h9PapQQaDq4r+Hr3uFKmog/hgLgtzYD829qUI4eY+&#10;XVDEKs+rPXvfFSyoLni+m3P+wN7e/MATQdPIoJoM4697yrKkn0NiPoLfT+t/dGBXrRVwNVOve8Wk&#10;q1wWNzexHpt+be71FKenWywddBAHXvfB5dDE8WuARbgf4392VNSgdOKhUCh8uve+GoG5RvUPVYm1&#10;v6i39PdiPI9XDEYIHXveN7uUv/t7n6W92XFetsdAIXz6978jDS97WBtxxcf8U9+YcOmzhgASTTr3&#10;vFIzA3YgK1gCR/vR92ULSg8unQKoF9D1732Htp4uAOCfpx9fftPE9UKmpBPHr3vKWQDTwWYBr3A/&#10;xNvdQprXqgZidZ8sde9tbvdiPrpve3J/r7Uqpp0viowB4de95VkIXUPoLcH+0PwB/wAU96K1x0mm&#10;SjkcT173gkdrEkg2J/r9DyOR7sqitBjq8IVDoPE9e98EnFrC17X+l+fr9fdihrXqziuDWnXvfZlB&#10;UAk3Bvbj+v09+056b8F9dVNB1735iLF7hWBsBz/t/fgtDTy63lXCnI9eve+nYm5BBAUXK8j/AFrH&#10;3tVH+wem0o2D69e9x/NYBCPUTYPe3FuLD26Y/wAXl0/p0moPDh/l6975eT6KT6b/AFH1vf3XTio4&#10;9X7qV8+ve+ZkAU2awPAt/X83P+PvWnOR1Ulqjr3vE1SwKJ9LA34Fiv8AQ+7LEp7j1Rog5ZuOrr3u&#10;OZSCUIFn54+n1uL+3QuNQ8unUj00znr3vjr0E+kEW03+pF+Le7adVM9W04oOPXvfibKqlrs31B/o&#10;D/h70BnUOA60H7ip6974ByOAAAGFmB/25970g/Ppxqluve8wkVQTe5/p/j/iPdNNTw6T6WNCeve8&#10;aShSLckMfr9Bc/UH3ZkLZPDrzhy3p173lMhJYHi/It/T+lvdAoAHW/DVqVx1732HUEgsLFfpa3Pv&#10;ZVgKU6qdSCi5z173w1AAc2seRfnn6D3any6eUk1LChPXveBmvqcEXH9eOf6kf8T7coahfI9bqRIP&#10;s697xCV1AH9TzpH9Tb3sopz1fSrZY9e9z0VdCve5vyDza3P+8+0xJrp6YEr6iD173w1AFgoLE3t/&#10;hfg293pjOOrZqC3XveaLUPqPpYn+vP8AxT224HDr1TTHHr3uUkliCPpcm17/AOPtkpXj1bTUUPHr&#10;3udC1zfhSbk2X/jftmThTpmUEkAZA697cqdtLgEax/qh/ifaWUVXGOmVGpKpjPXvbo8SzxSA/TQ3&#10;HP8AT/C/tErmOQEevSiGTw3FfPBr173Qh/Mmx2nITto0s0LMwY3NvotuPfSn7pk/i2uktUDrnl98&#10;yzDSwTRnUKEH7c9e90QOrB3HNwzfX/g1vfQZDVAR1zlGOve8ZUE/W17WH+t9fb/Vuve+xYXBAAH1&#10;vzf+h9+69173wUfT+t72/wBb+vv3Xuve+2HPLWv/AIf09+691731+Db6c/69ha3v3Xuve/abngcH&#10;6WNx7917r3vqw+v1/qP+N+/dbA6979wePoLk3/1/fgKda6976vzcD/YfX37r3Xvfv8bcH37r3Xvf&#10;vfuvde9+9+69173jsWGm9tPH0+v9Pfuvde99E/U/Qg2Fv6f0Hv3Xuve+rcC1+T9Cbj37r3XvfuSD&#10;xzdQP8LD37r3XvfVrmwHI+vP9OPfuvde99knkH6/1A+o/p/re/de6974/n6/4X/w+n09+69173z4&#10;H+1X/wB4t7917r3vteefoS3/ABu3v3Xuve/WtZjcEnn+nv3Xuve+YIP09+691734i9v8Df37r3Xv&#10;fYFz/r/n37r3XvfO4HBFwL2v/Ufj37r3XvfYBvqB+v4P9D/j7917r3vnbj/er+/de6975hTxcDkc&#10;C/8Ah+D/AMV9+69173zAPBPH9R+T+OT7917r3vla59t5U1PW60z173ysSfzx7sDivXhn8+ve+wPp&#10;/X3otmnVakNTr3vKv4W9/wDD3QilSOr0zUde996LckH/AJH78DgDrRNCFY9e98wv0vz+D/yL3Q0I&#10;I68wqCAeve+7G/H4vzaw/wBh78B1VVofU9e98tJ4P1PA54/x+nu4NDqp1uoIqfLr3vMBzYji3tpi&#10;M9Urjr3vkB/QfX+otfn34ChPXjx7uve+Wn+v5/4j3ZRr4daHkPTr3vmpPFgLf0PtzwjTUPLqxGev&#10;e+QH0J/P1H093YK0mg+nHqrDNOve+YBP0t/vfvwQA0Jr14ClOve+VjqF7/0/qPbxAC5p1ViCKHr3&#10;vKov/Tk/j+v+v73qC8c460xIHXvfPSVJBBJte/4/w9t1VguadNrIrgE/t697zCM3LcAWvcf8SPdS&#10;QBStemncA6VzXPXvfID0+nnn+gH496oDx6YOePXvfIA/Qf4E/wCv/h70cn7Ovde95lAN+bW5N/6f&#10;0t78QPiPVwpKlsY6977ANvr+f9496bPWiKY697zoAePzx/vXvVGGfTrQHXveZB+Lfn/Yj8e3AAvc&#10;eruaDHXveYAKNP15Nyfz7rJ3GpPVGBrWvlw6977N7k3P5/I+o+lve0UMo4U6oqhlB8gfLr3vsa7c&#10;gEHm/wBT/r+7MsfqQR1oopBfIp17348N9fr/AFPAv/T3bTqao4+vVlJbz/Z1734HVf8AA+n1/Hu4&#10;XA1Hr2eve+d78E8Dg/19umgNevVrkde95P8AW+luLe28jqjei4PXvfgCfp+Px+T73UHj1uueve+1&#10;Nzax/wALce9/PrZ9Ove86rY/WwH0/N7+7gVyT1umrHXvecC2r8/Q/Ww591Oo/LpOwaRagCnXvfMj&#10;6EX4/px/rj23jh0n0cTq4de95NVvoL/64H+w9uxxlmoemhkde99AXvYWDc3/ANb+ntWBTpzh1731&#10;9Lg8gf092C1FeqsPPr3vkAfzwLXsP+J93PHPSZwK1HHr3viUJ5H/ABX6+3wxUANjpsnIz173Hfgf&#10;8Sfx7epQ0HW/s697bZiCv+tYm31+lvp7eUEHPVjVW+3r3tsc3vYj0/j88j8e3c+fV6Ede9t8hC/4&#10;E8+6EV63Soz1721VT+m31ufx/vfu4qCCPLp2IdwI697Y6g2PJ/339fdSajowhFRjr3tpmN/8fqb+&#10;yqdqsel8QIr173FY8+yyV6GnTvXvfD2m63173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173yvwfbwfsI61173//UpJMW&#10;pSL8f61v9sB76BSNg6euWgkDMViJ+Y63+PfkiFxb6k8g/nj8e0QCmRSTU9NO4LAN5de99ywERhwd&#10;PJFv6X/pf2y7drELSh49PRGEoQ4oa8eve4PgBDMGuVNiLf7EfX2nhKtIdOaCvy6ULq8Xtyo8+ve8&#10;nhsC1rLYA2N9XP09uvLGGVjU/ZwHTrNHqBPH/V+zr3vmif7xYi4t9Px7Ss2hSxNAT1V/7Mknz697&#10;kop1Bb/8hfj/AA90165CaUx06I6ZHHr3uQkZUM17lTf+rH8D6e3EYJ3cQOttFroTw/w9e951B0/p&#10;I+l+L8j/AB/1vacyMXL08+qJGUqp4V697lLGbAi5H9kj8N/j72yu7d3Gnp0+0bNgCmK9e95ApvqJ&#10;sQLf7cc2HtpSyEMxx1URU0NXB8qde98goH+1H63/AD/tvbmpdJavnw6UjSik1p173zU6fqzAMbEH&#10;6XP09sSNmnn1sDW1Svl173nDr+kMLKf8Of8AD20CQo1fF1oJUhSM9e94Jjcm/B4PH+vx7RM51Fel&#10;CAqhXgeve8SuRct+Be9vzb3YTBXOn09f8PSwxEPTzNOve8L1IX9POq9gf6n2na41EYAp0rigNNDi&#10;p697xvUWAOoBhxcfQ/0+ntuacqMAk16tNGiL8FT8uve4dRXDjV6SObDi9vpb/X9pJrgu+DTqsUHc&#10;TGCRTzHDr3tiq8nEoJZwNI4UkXNjz/tvaKV1LeePMdGMVr4gFM/Pr3tGZjctLRqXeUIgBbWzKAP9&#10;dj7TTXQSOqdw6OrLb/Er4CliONBU9e9lk7D+Ru0dtLLCK1chXAWSkomEtnA48koNh/t/ZJc7tBZV&#10;eYigHCua/wCfqRNg9uNxv5VlmGiMCuaVz8uveyOb/wDkNvDdzTU1LUvise5I8VI5WWRPoPJMOTx/&#10;T2B9z50lZRFZ1AB4nift6mnYOSdr2ZVdV1uOJYA/s9Py697ACepnqZHlnlklkclmeRizMT9SSfYH&#10;ub65umLSuSCa0r0NEjSMUQU697w39o+r9e99e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3vse3I/i60eve88f1/&#10;23tZTHVTWleve5RP0BFwf9vx7qoNa8OqAAVI6977Fhx+L/T3YgVr59bpU16975D9XBtb6/48e9UU&#10;8eqGmkCnXvfMfj8j8/0591PaT15WC1r173y/w+vPu1AcnqwAY6j17361gQGB/P8AT22ArHhSnVe0&#10;9vXvfvqAbf69vdHqagDreg5046977Frk2/3309+CVAz1YmmDk069774+n0+pJ596AoK+uOqLwBPA&#10;9e99X+lvx72QTg9PU8uve+yLfU3J/p+PdRXhTHXqeXXvfX+v9fx/T34gginXgKY6979/h+Dz72aZ&#10;J6tw49e99XIBA/P1908u3rXXvfXCj6X/AMf6e6qo+GvDPXiOve/fX/G3P/G/ewQMig9et9e9+P4/&#10;2/09tSDUeHWuve+j/X/evdFqMdbWvn1734G4uPr/AK/0/wAbe9uSxoT15uPXvfj9P9f68e6ipOeH&#10;XgDXPXvfE/69uPdhWnTgNBgde9+vxb/X5/1/dvLHn1sgkZ8uve+tXHuhBHDqoLA46977uRyB9Rzb&#10;+n+v7sACOvEKcHr3vlq4/wB9x72Fpx6uPn1733cWPH5Fj/r+9ac160QQa9e993N+Df8A23091Y5p&#10;1o/Pr3vsN+P8R70ajPXjnr3vsn62tYD8f1PvwI4+fXgade993sbgc/7f3oeh6qD5Hr3vq5+gFxwb&#10;/wC9+3AB07Tzr1737Uv05H9f8be7AU/Pr3lnr3vu55F+T9Pp7t1ap6978H4Fvzx/rH3ogE56qeve&#10;/Xt+f9v78FA4deAA4de9+vYm/H05/r731vNa9e9+/J/2A9+69WuOve+uL/Uf0+v9PoLe/da6976B&#10;1W5tzcj8+/de6976JHNweT/sDb8j37r3XvfiQRyGtxbj/iffuvde9++oJsQOP8b2/wAPfuvde98Q&#10;Ln6gH6j/AF/6H37r3XvfrEGxF788XP0Hv3Xuve+Pv3Xuve++OP8Aeffuvde9+1Hkf15/2N/fuvde&#10;99e/de69799eT7917r3v3v3Xuve/e/de69797917r3v3v3Xuve+gbi/v3Xuve+uGH+Hv3Xuve+/f&#10;uvde99+/de6974arXuCP6f4+/de6975cEf4f74+/de6974sbEc24/pf/AHj37r3XvfC1tQNtXH9e&#10;eb+/de6975rfnggfgG/+xsffuvde99A2AsvBP9Ryffuvde98z9Ppf/W/1/fuvde98NXJNrDi/wDX&#10;/Dj37r3XvfMEH83/AN9/T37r3Xvffv3Xuve+S/Ue6sMdePy697s+/lmQGft7FH6GKq1o3+sLHj8+&#10;8RPvYSeFyTMOII6zN+5Mkv8ArhXMqioWJq0+Yxnr3vadiZDCgFiEA+nF/wAEW98g3BEp+fXUd/E+&#10;oYnz697hzSBWk0DgAXX/AFvpY/737fjU0FfPraVBpTjw697gMRdbfU8n8fUfke31UmtenBUqdXke&#10;ve4Tj9RuCfqFJseeBx7VDgB0+Dn0697x6bqV/tc3ueLfm3vZNCOvNxFf2jr3uAWtJ6kIT6X/AK88&#10;+1AAKVrnpiWMMCUbPXvcaQkLptf1XFvyCfrf26lK46cRKtUmvXvcN7qTZSL35+p/x9vrQ4r1YtwG&#10;rr3vg0viKu9ySCRxyLfQ/wCPuwQNUL0yauSAeve+zOZI1Y2W554/x4PuoiCsQOniqI1PKleve+OL&#10;a2XRQVtbm5/rz9fdrsf4kWPThbWit5Hr3tXb28M0e34GuGdKnSyk+grHy1v9b2TcvmSM3LjhVa/t&#10;6bttUfiODWpHXvYJ1FHqkcBS5WQqWt+pb/n2PI5tKippitOhFHI6CleI6974CKOANCU+oFgAPpfk&#10;Af8AFPdi7yUcnpujsA6nPXvedqYsYygZVtcagb6gPp7a8UCobJ68jsVYS0rXHXvfa3VdTLoVmKC3&#10;Jv8AQnn/AG9/e2oTQGpAr1tk1OKeQr173hgg8U04l1yIUujnkE/4f097kkLoujBrw69LlVIOT5de&#10;95Kg20Il21L6gCCPrxcj8f4+/R+bHrUUeoEny6975RRqYhdLG/Itdvrxf3V3bXx68VocHr3vOaX8&#10;kKsj/QclrDnj2343lkjrbShU00x173Ian1aQ/wBFWzaR6rn8n/jXtsS0+HphWJBCnj173HWk80VR&#10;DTu0Tun7ctvVGb2LLqvz7cMwR1eQAgcR69WmqCM/bTr3vtaOVQIw7SFYgrSm2osFsxNvemuEPcRT&#10;OB032IVoPPr3vjBQiMFfIWZwfVIOTc8ge9yT6jw4enTxbUTTr3uSlOrXBFtJtcGy/wBPqPbZlYcO&#10;qF++p9PTr3uXFTKkxLXvo0ggXBJ5vc+2JJCVoPXqjOCgUde9yFpZXmi9OrgkEjgD6lr+6GVQjCvH&#10;qsbCNXpTr3swPRrOuSACqtpzp0EcsptdmPuNvcEK1rX+jmvRDvBDoWJzSnA8Kde9nhyjiOgpxJIq&#10;m35I5a17D/X94/2Y13LaB0C4O9KqMitevewvzdZpjshseSAeb/69vYtsIKtU9OxFCSGqfn172EGa&#10;r31lVK/pJa3Nh/Tj2NrC2UrqPRpDDGV1sCOve0VUVK3a5BA+rD6XP9b+z6OJgPt6MVWqDT1721yV&#10;es3bkD+n0H4t7VpABw6v4ZWoB697bnrCS314Fvx7Urb04dOeEFI9eve4/kub6ubDi/8Ah/T29ooO&#10;FR06H0jhjr3vMp4uWH0/H190ODSnVCwLHT/Pr3vG2phYG4Btx+D7t28eHVhQGpwade98eBe7C/5/&#10;H5+nvda8B1XuNCBj7eve+Sygta1h/Ungn/D34xnTU9aYMQa9e94n0MHHGq97/wDEe7AtgUx08jnG&#10;KDr3uIAocsTYXsPwPrYn/jXt9mJGkDh04S1KAde98nH05LAD02+v+HPuiY+XVdS5AOeve4qkljf6&#10;3PF7Gw/rb28QAvT5cKmpOve+U2phbUGA+gH1HvUdB8ukwpg8DXPXveJfI1hptoJvf6Mfxb3eig1r&#10;WvTuBUV49e94pZAFvc6wf1fQf7b3dFz8unI9QanlTr3uI8v1/rbk/wBT7cCdOedaefXvfFKjUPHy&#10;NP0v9T/gPd2iC93H/J1ogxtrIrXr3viZLqAfyeT9fp+PfguevCvihuve+geW4IFrj6/W1uPfqVAH&#10;Vi5AA+fXvfYcGygeq1tf9PeyCCeqsTqJrj06977Elrq3qs1+fp/sfftNTUY6oygkUNBTr3vjI9yS&#10;PyLWHHP4HPvwUA9NrVMDI9eve4zOVC/hvz9Ln26qknp5RqOryHXvfRlbixt/qRxxxYm/vegdO+Gr&#10;ZpTr3vmJWVfGTax1Kbcf196ZF1ahnrRRSNdflTr3vjJIGC6uCfqfx9f6e/ItDjy68AKkeXXveGR2&#10;jsygMT+kDnj6Ej24qhsHHVlCM1Cade94/I7hmYAA/RR+CD9LH3egB0jj02zhRRcmvHr3vzOwKa+N&#10;QH0/Fvr70AKEL14uaEDj173y1kC4t/qR/iL/AI9+0g8erRgH48de94pqkL+0Ljj6lbj/ABsfe0i/&#10;F08sLFdZyK+vXvfKFiALA88hj+ePrYfX3px0nkIBIY8Ove88k2hT6bn+i/qN/wCo9trHqPHrcaAk&#10;Zweve4Ykd3/SbW9Wo+q3+A9vlVA49KSFVePXvcpJEJUN+SB9ef8AkXtllIGOqPUZ49e95UjNnLNr&#10;Utxx/Uce6s1aDh0nkkqQFHHr3vvSWLWA9K/4A8c29+JAx1uJ10d3GvXveMTlBoty1xcfQAn3sxV7&#10;vTq5iBOuuOve+SyFVY8kD+nJuR70y1Izx68QK/I9e984JNT+lwAF1MOPx/r+9SJRMjrTU0DGeve5&#10;wcOwAst7fT/Di/HtMVKj160tVUg5697cabSLXAPqte9/z/T2nkr1R6le3j1727xKP6jm+m30HtE7&#10;U8uk9aEBQeve5cTSrHp4YNcXU/pB/P8AxX2w4QmvAjpQi0nCsvb51697pN/mVUrGSSW4Oqme1rfq&#10;Uc/X30F+6VIDSIev+HrA/wC+dBogtyg01B/MUP8APr3vXvqP8/Lfg+R7gHj9R99I7fEen065joAB&#10;Wtcnr3vEDyf6C3P9f6+1PTnXvfVvqbnm35/H9Pfuvde99n6G/wDQ/T37r3XvfQCj6W/29/fuvde9&#10;8VI45t9S3+v9Pfuvde99hB9Dc/71z7917r3vomxF1/P9bn/Ye/cePXuve+mH1taw/H+939+Ap17r&#10;3vha319+69173737r3Xvfvfuvde9+9+6917317917r3vv37r3XveNhYg2/P1v/xHv3Xuve+JJ5H9&#10;Df8A2P8AT37r3Xvfa3/Df1Nvfuvde99ElTYHj8Hg/X+nv3Xuve/WFgf624/r/re/de6975aRwSeB&#10;+P6X/wAffuvde9+A08/UG3+wB/J9+69173yAP1vf6f8AI/fuvde99gH6fX+nH4/p7917r3vkPqOL&#10;/m3v3Xuve+YAPP5/oeOLcAf8V9+69173yUW/wH9Prz/W/v3Xuve+wAPp7917r3vlawueP97P+w9+&#10;69173kA/px9Df/VD/W9+63173z9+61173k02/wBhzb8e2i1RQ9eJx173ztx/gP8Aif8AH3UMRx62&#10;CeHp1732FHBtf/evdtRp1vh173lCi9j+fz7q1Rw60Tnjjr3vkFsbj6D8f6/vROMnrfEAcfn1732V&#10;Nv8AY82/p78AK6em8Lgde98wvHBuCST/AE491fqjZOo46977AHP0HPFz9B7sGYAdXU4B6975AAWJ&#10;5t/j9f8AWt78ylutGhBIHXveQC30P1IIBt/vfvbqAxp6dWOT+XXvfgCzED/eB7cjqVU9UrTj173n&#10;SEsRxyPzbj6+3aAg/PqjyBVJrXr3uStI7cf2r8AD8H/D34A6qKPLpr6hQ1Kde9zEoGINgfoAQQb8&#10;fX26EYqCR+zqhlNK8Ove5a45vrbg/UWN/wCvvwhqTp6ZaUefXvchMabC62H+t/tjb24bZqcc9N+M&#10;KVBHXvfM4xhc2+t/6/Q8fT239G2kVOT0yLigGo9e98GoGWwI44PI/Pun0x4ZqOriZGrT9vXveBqN&#10;1vYW/wAAD/rfX35rc0rTPThZa4z173h8BXUACLj6kH/be26OtMVNeto4pVh1731ytlP+25H1NrX9&#10;6clzQCnVsefA9e98rfj/AGP+8/X36rqM9WJ1DV6de95UF/6/4fkce7RkKK1rXqwYDj173IUcg/Qg&#10;XNvbTrUFjnpphSurNeve8nPF7/T6j/eOPdVQ0wQetnGR9lOve/DUb8fXjn/e/bunQBQ56oEodQ8v&#10;Ide993tYA/Tjj24vmzGoPXgQFLUJqeve+R+n+It+PqP9b3tmQnSp6s5TgcY6975WuBwVt/Xk/wC2&#10;96iNBVjXqiEKO7PXvff+tc/14/3j27qP2dWBp173yH9f63/23vRzx6qxrx6977AuT+LAW/x/Pvxy&#10;Kdap173mQc8/n8/j/Y+9U4g561nh173nC8XtcDg+3AxAp1p2Krg1Pp173lA4tzc/1HIt/h70SGPV&#10;XYsdJGn1697zaf6/m35+lv6+2mNDjpC7VbSOA6974EX5/wAf9b2uSmAB1Yde98wL3t/Tgf8AFfb4&#10;AA41638+ve+v6D8H3peBJ6bYYJrXr3vlcWP4J+nH1t/T3YLQZ6Tnr3viwsOOL3/3x9vpSgBz1Uiv&#10;XvcOS1+W/wBYkf7x7UCpwB17r3tqmbg2/Bvc/Tji/t5BTiergde9tspuSbg/1t/Qj3atcDq9BSnX&#10;vbbKfqAt/qf+Ne/AVBz17r3tlqGsxANj/T/X93HDI6UJU9e9skxbUwP1/wAOfp+fbEhUJTjnoxjA&#10;FKde9t8h+t/ZVKRU+XS1BReve4x9lcvHq469769tdb69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697792B7SOvde9//&#10;1aVHWzD6gEjhfV/r+89JjoYuuRTrly0ShjIuQRw63+PfJFuxPB5sPx/t7e2EkOtTGMdJHWrJQUr1&#10;73neMldNr2sLc6jYcX/w9tyuQjM2RXp9Ix8Qz173HMOk2IsSbWANrgf0HtIQgJaOvD7OlccbKSyj&#10;y8+ve8og9N7j6X4A+v8AQX9379CnFDx/1efW1YNII2UivXveHwEta1ja9/yP9b/evbDP5H16cZVH&#10;aw6975iJo1va9muLG/LcfQ+9EliWX06sockqq1FOPXvclULWvbg3uLfn68e/Rq4A0nHn06kMi6QD&#10;gde95xGQbgX+v4/H4+nt4jTwNa9OMGzoHXvciIcaSAwH5tbn3YvVqHj06pKk/Z173mCD1MbAt6dP&#10;14t/X2y3HI6bZjWhGB1733ouo4Ck/wC3NuPr+B7ZcqRTh1cAMMDr3vgyEMGGmxP0PNz7aLuooqV+&#10;eOlkSl1oxx173Ekk0FyWCte5H1Fvxb2xNIKqRmvH5dPx26CgQ1I697ifchrkEA8G5+lgbfn8e0bz&#10;BkIGDXz4dOpbsX7hTr3uHLVWF7gj6Eg/QH/W/p7SyPIKtginl0vitJScUIHXvbc9aqBySCObaiP9&#10;hb2WtcppUEGvlTh1Yq8QCyDJ8+ve2qfNwoCC9iAebj6Dj35Lo+Gy8ST09bxGQNTyP29e9ofO71oM&#10;fHIamqhgWJWLSyyKqgW4Oon2iNxoZlHGhOaf5ej7b9ru538KBSWPkFNeveynb9+UW3sKailxjnL1&#10;YBUiBrQIVNuZfoef6eyW732xtIUFw9XNcDh+3qUtk9sbu5VJL86OOBxP2+nXvZLt9d7703jJLG1d&#10;JjqFrqtLRO8QZL2Alcck/wBefYD3Pm8yBorQaR8uH+z1L2z8obXtKBY4wTgmuc0697BSWolmYvK7&#10;Ox+pZixueb3PsHXF9dXL653J6FiqqjSooOve8HtHXq3Xvfvfvs6917373rr3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+691732PbkfxdaPXveZD/xT/Y+1YNR1ryoOve5CDkf7z73wHVG4de95fpf8c/j+n+v791oc&#10;Pl1732vN73P+PPvTCuB1VqUAHXvfNSSdP9Pzfj3X4QT1vTpQvx6977HH/Gv9f3apOerBiaY6975j&#10;/Wvb/Ye9EVp5deYnTqOOve/ab3/33HvRPGnl1oMCKAcOve+9Nzf8e6rUGp60Xr2jr3vlpvze34P9&#10;bW9tlsaR15QFAFK56976sB/vj79Tz9OnNRFanr3v2kEfTm/vRrxHVqilSeve+rW/Fxf6f0PvQPn1&#10;oNUV6977/wAfwfx+B/X3qgHWzwp173xsOQT+f+J92/FQenWsgimB1737TwP+J+nuhWvHHz6tTr3v&#10;q1rkDUOOf9hzwPddOCScder1732AOT9b8W/3rn3SpLDUOvde98Sp5AuB/T3ao0169173xsOLcn/b&#10;H/be6BqEjy6sCM16976P+x/x/wAP8feiw4deBHn1730bA/k/0Pv2SOrZI9Ove+P5+n1+v/Ffe17R&#10;69eGBXr3vu1v8fz73SuRjrVCc9e99ck8e9VC9WqFxw6977Nvqfrf6D3utcDr2K16977b6ccXPPPv&#10;Wrup1ria9e9+B/3i3vTDNetHj1734t/T6H/ffT3oAk56359e99ji1yb/ANPz/t/blAOrCnXvftX+&#10;F/fgOvUzg9e9+v8AS5v73xqOvfLr3vxP+w9+Apx63Tr3vvURaxP+N+efe+vde9+4v9SB9f8AWPv3&#10;Xuve/XtYgA3Avfnn37r3XvfgRc6ibW/P+8e/de6978Obm+m1v99b37r3XvfiwsAB9OAf95J9+691&#10;736/9Dwbi31t7917r3vwawI/2w/1/fuvde9+1G30+g0/7f8A5F7917r3vj9PoT/vX+w9+691732D&#10;9P8AA39+691731ci/wDj9ffuvde9+9+69173737r3Xvfvfuvde99f63v3Xuve+uf9iRwP9b6j37r&#10;3XvfgDe9rf15v7917r3vrn8r+LXuL+/de6977+g5P4sP8OLe/de6974AEG4Fx/jYf7b37r3XvfYX&#10;6kXU3/3w9+69173yPHIHJ45/1vfuvde98b25IF7XuODzx7917r3vlqta4te9/wA2/wBt7917r3vr&#10;Vc/T88cfj+vv3Xuve/axzfj+n15/offuvde99XLcjg/S35P5+vv3Xuve+uAAfrz9bm5t/gf9t791&#10;7r3vovf8f63+Hv3Xuve+Pv3Xuve8nJXUTx/Qcfm319+691734FR+LH/WJt/sffuvde99rfm4tfn8&#10;f7H37r3XvfP37r3XvfIC3P8Axr6+6ls068OPXvdqP8r1Q/bFDfnS8jfgnhb8e8OPvcMV5Ql+dOs2&#10;vuRF356vAPhEZyPsp173tCwWMaEngixAGkf1+nvki57zXrp/MD4rJTA8+ve+plV1cgD+mn8Ef6/v&#10;aEig6ohqwBPXvbaY9JBP+Nh/h/xT2q1VFOrsxdSqcB173EeL6sfqTa1ubf4n2+jZAHV0ZQacaefX&#10;vcZrKL2vYEGx5/wA9uUNenEbWRTr3vDI1iq20jTxexJv9Pbir+fTTqFJrx697hsNKktxc2Atfj+v&#10;/Ffb4OrA6uoqcde9w2TSGc8gA2sfx/T28DUhersNRCEcD173FcGQx6m1KASbkXBvfg+3VOkNTHXi&#10;goRShHXvceVxGLgji/8AT/be3kBbj1ZYtQ0nr3vBin15ZDceojkfQk8g+73g02Z60y6VXyA8uve1&#10;hvWSda/ZyxojRB681D/lI/t9Kjj+p+nsk2ERm2vixoTo0j1NemRISGp5kGn2de9oupg0ST24ViTe&#10;wPH1H09n0UutVrxGOjpZFloV9Ove23wxh9bRAlVLK54P+29qfEbTprx6tqagQN+XXvfKGI3Gq+oq&#10;bBjcAsfx79IwIJHl1snsKn9vXvfkhR7rKhsr2FrD1/hgT9ffi7L3L1VmVTT5de95jS8sI1uOCb2J&#10;C/Rr+2vGrlz1XWWAJNKde9+lpVWTUqG5UgDSAv8AtVx72szEUJ6sjkqxJp1730tKQgtZrsL6RyOf&#10;ezMCx8utiSpP2de9yTAsylQVVkQ6HHLG3JB9tayh1HgePSehFK1NTw6974Rws1gWsQOSRyWvza/u&#10;zMoBI6uWVQaDj173kjTx+ixOlr6gALr+efz7ox1Z6tqBOrjjr3voU4vJIoGg6nZfyL8Bf9j72ZTQ&#10;KT02WJC1Pn173xkRSYyASAp9Jtf688+9gkVHD59OrUA1PDr3vItOI4rEW8jcNe/J+ht7qZCzetOm&#10;2k1NQenXvco0ehAWbVdT+PooF9Ib20J6tRfLpotUgDFOve5EKTzPH4R6VQXBNtQ/I1f8R7Zcxop1&#10;8equ6KDipPXvYy9Lm2bdS5R1mCmMfR1J+tv+J9gfns128GlRTj0RX7mQEHgB54697OZuiWRcRDJY&#10;KyjTyLAAfi/+v+fcGbSim+ZOIPQTtk0S6Qa1qT172DeVr7RgsWdyhP8AsCfqfY3s7cF+0UFelqx1&#10;qFFFr172FWSmcmQ8KrE2P5A/437GNpGoFPPo2txGPn172lJGYs4JsDz/AK4/ofZwoGCOllcBgc16&#10;97hyK/AVvr/S3P8Aifb6lfPrytkkjPXvcBuNQN1sfx9fahT6dOK1TUenXvflY6jYXVgLj83H9fez&#10;gdeoxAqeve83kFl4t/Q8/wC39t6M169pqSOve+Ak4P1uSbAHgm/1v73oFc9WIIND173ieQgm66Qe&#10;APqf9hb24q1GOrBARwr173jY3ClOf6XNvd0BqQetAEEg4697jqSBd251W55/N+fd2oeHSggkdvp1&#10;73ilkNylrAeoH6/X8g+7qlBXptSBRiKmvXvfDzyaFUOeB/j/ALYD3sIta06u4QsSVqeve+Kyvq9S&#10;kjkX/wB5t7syLTHXtAJoTSvXvfORwwupK2F+OeSP+J91UEGhz1tFGAeve8azEgh7EqQOOCfdigB7&#10;ettGtSE4de94mkHOk8C/H5vf+vu4U8OtLxp173iFi+o2BIJ4HH+F/wDX93IIWnTmshdPXveLQEa5&#10;JJJ+nuwYsNI6qW1AinDr3vpyGBCgmx4/p9P98Pe1HCp6spZCGr5cOve8S1ADkEMNIABt9efd2ixX&#10;168wLDUc9e9+aZfIvNgeTzY/XgE+/BDTI62qF1Pz6974tP5CygFCHte/5H1t/sPdvDpQ8ermILSp&#10;8uHXvfhJYkA6ha/+P+v71pqK8OtlDTuxnr3vBJKhAAuxa172sOb8H26iNXPWwhJINMcOve+hLIFt&#10;pUWI544Uni/59+0KTjr1YvEC5rT8uve+EjauVOo2Hq44592UAChx1tTjIpXr3vpSp0hnNzcEkf7b&#10;3uhFaD8uvAPXhgcOve8y2uNJ5W9vr9Lfke2z68OtGgyRTr3vgwUE6yCT+P6H/D3deGOtKagaeve8&#10;ZOoqFW1jYXPIsP8AeL/X3b4Qa561o0am418uve+zItwAfpfUQeP6C5/PuoU8erKjMO/Feve+pXiI&#10;tYFvp+fyL/7z72quM+XTqK64PDr3vuMtLYBgsacD+nP4/wBh70wCk+ZPTRjjjLEirHr3vp2KsFI/&#10;IueeR72q1WvVWi1kde99SPpc82BT/X+g+tve1XUv2HraRDR8wfs697xrKraWFii2ubkE2+v192KN&#10;lTxPTpWmry697l+dCCAdOpgR/ifp7Y8MgiuemgoGmmeve+fmdQfSNIHP+t714ak1PVPDV818/Lr3&#10;vEJFkVSPTzY/Tix/PuxVlrXp2mmp406976BEbMA/p/tEfT+oFv8AifeyNQBpnqwBbJHXvfJCdYLN&#10;6SPzxcX4t70/AgDPVThPz697c/SpRkNxa/5Fr/X2jycN02MgpJWvXvc6CQgWPNzwDfm3P1/p7YkU&#10;dbdRpFcAde9vEP7uksLFV9IBNrX49oXqnSdT4YwcV697e6UArYg3sbafoB+T7QzGpr0qWXURq697&#10;pr/mXURSnSewZXp2FrCwFuTz7z2+6JcI8zRn4q+vy6wl++avibNZzOM9wH7Dx6971zqsD7uoAsP3&#10;X+n0/Ufp76bWxPhCvXK1eBr173Eta1uAD9P68/4+1PVuve+7cn/G3Pv3Xuve/G/H/FSPfuvde98b&#10;gm1h/S/15Hv3Xuve+tJP40g2vz/T/Ae/de6977sBYXI54te/v3Xuve+rXuSvP4Ib6/i/v3Xuve+J&#10;vz9SoNjc/U+/de6975MB+QAL/Ufn/Cw9+691730p/oAbDgfn/Eg+/de6974ta/Frf4C3v3Xuve+v&#10;fuvde9+9+691731/vPv3Xuve+Buwvz/gL/7z7917r3voqeb/AOBvf6/1/wBv7917r3vrgfi/5/2/&#10;v3Xuve+dr/2QD+B/rfm/v3Xuve/WuoF/9iR+B/T37r3XvfgfwBcrx/sP6j37r3XvfK3N/wDYe/de&#10;6977/wB9/X37r3XvfMKf8bED6G34/Pv3Xuve8g+gH+A9+69173yAvwPx71XFetgV6979b8fQj+vB&#10;P+HvfXuve8hB/wBSCCBccAA/Tg+/da6977C2II/1j/j7917r3vIq35/2H+w96Jpnq4pTr3vKqkC3&#10;++/r7pqrw61TFT173zC/W5/Hupycde8+ve8irYf1H+I91FB1sDNT173y0/8AFbfj+v196LV6oXp2&#10;gde99qL3JvYfQe/Y60akevXvfdgT/T3sEfl1taenXvfNefxb8X/4ke669BIAr1QsVqOve+Vif9f6&#10;/T+h96JPE9VGB1733b6/g8f7z9PbiaSBQV6tUAA9e95An0/JH4tyQfpz7sEIJJHWjwqeve5UdO7D&#10;gWH44/3j/X9vKiudJGT0y80aNoPHr3t1gxrvb8fTm1jwPbghIABHHh0kkmGPn172+QYh2AGgsLcE&#10;D83v7fitmPlQfPj0ja5UNUYHXvbvDhmFyUZf9gL3va/tfb7fK0hKAEU/PpK1+A5IApTFeve3aPCf&#10;0W9zc6wef9Y+18W1u9GYZPRc27KD+o3H08uve5aYVxcBLXva6EC9re1ce0lQdTDovfdkBNHqB173&#10;IGCYLci5B/AH+3v7XDaTwA8umW3pQ2gUz+fXvfjhuAQvAH0I5+v5Huy7OVFXXJ6aG76RV819D173&#10;FlxDckJcH8G1v6fT2mbaXVWYLUD5Z6dXeoqH/Ueve4UmLIUkoL/T6WAH4+n+8+08m3tWlK48+lkW&#10;7KHpU0p1722y4sgGyfT/AGm4/qbH2XS7edQJwT+XSpNxjZgQaE+Rx1720VFAy2IFvyOP6f19l8lo&#10;Uckjh0awXiEZ4jr3uA1OVFwp+v0AP0/PtHJAwkx6dLvEBagxivXvfS+khbH63J/I49sBKgFur6Vd&#10;QQcde95F4sQLgG5JH1497lCntrQ9Vag7eve+7sfrYHVx/hf/AB96UBX1ccdWRSvxd2Ove83Fj+T9&#10;LX/PvRCkqQfPpkhag6qV6979xYAf43/NiPfkoWYH162jGhr173yuT6voB/yK3u7KpalKY69QVp17&#10;3703texP/E+2kHAAVp16vXvfbC9h/T8/T/ePagUNaY6vWnXvfYFj+TfgAn8fU+7jr3XveYKbcfQ/&#10;i9uPx78CK062eve8qKbW5/2HFrfT3aikEHqooccOve5CgfiwHN7/AOP+PvzlsU6ZlZ+K9e95QALm&#10;x+gH1/4j2yScL5evSQs5AjOR5H169753AKhhcNc3/p/S3vaRagSDw6oUKkivDr3vgByCbW5/pyR7&#10;XLUUAz1cD06975Hkc/i/5tx/j7dHCgFB1skLjh1730fwRzcnj+h93CgK3n1R1UV09e98hf8A1P4/&#10;Jv8A7D3ZeIr0mPHr3vFJxe9xfn+v+Pt8LnGeq1697hOQf8fr+T9Pb1SmT1vh1720TN6Tb6hvp/xI&#10;9vqakA9XBq2nr3tskOm/NiSbj+nPvx+XVskVGeve4MrgKX/xN7fX/H3oCtQOPVgCTTh172wVDXvp&#10;uBe9/wAi/t6lAK+nSuMZz172yyGxa5v9eefr7RXRomPXoxSlM9e9wWN7+yeRj0pXA697xH2gdqnq&#10;w69769063173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvf8A/9al6WC5udSg/gf4H8+87ZdLSHSaj9nXMKOK&#10;grxPy4db/HvpUZTwtr8i4t/gfelIUKqUH29aaEll+fn173JRRfg/jkfi9vwfdZXJUoaEfLh14xBB&#10;rGOve8iRAsCRyCTY/U3H09pY3CVJH+r7OnQhYVY1B8uve84pgSCFAZgSR9Pe20kKwHVkMiEah2jh&#10;1732YLXtckgX+lx7o6HTn16u6GXJ/l173ieKxAA4HB/x44sfdFfJj+XT8YCjRWnXvfFIbMCNXLWs&#10;TYf7H22ZNL6PLq1BUA9e9yRGbsCef9454+nuzMWwMdbZg3afLr3vrxcW1AEeq17gj+nugkAqetg6&#10;j173zZgnq+vGkgNfgf7D2y7qtCc9eCksOve+IkAOq9lvax54/wAP+K+2S6/EenFVl+EcOve8Uki6&#10;WYD6C1vpz9bn2xPdv/ZqBj16VKjkgHHXvbBU1N9UhNhYqACPqf8AD2U3N12hwc+nSwRCIKwqT172&#10;yz5BUIJAHBvz9bflh7Ya4qmkedPy6NoNLANSh+zHXvadrs/FCp/cASx/tAWP5uPbM07UyePEdLfD&#10;bjSp9B172GG4exMbi0lknrIoFjjJZ5pUjC2/I1H2V/U6iFppUcSeHRzYbFuG5shgiYrXNB/hPXvZ&#10;Td//ACkoKBpKbBn+I1YuplBIpY2Btww/V/sPYev98s7OKRGk1sTjOR9hHUqbB7YeLCz32AxBpTP7&#10;cde9k63h2vu3d80jZDIzLTuTalgkeOHST+llBN/9ifYH3Lmy5nlPgYFKdTHtnL9htcYSFRX1oK/t&#10;697DN5GcksxN/wCpJ9hKWeWY1kYno7oBgDr3vh7Z63173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+6917373sGh69173lU2t7WKeFOtfLr3uWrA/T8e3KZPTekjPXveQfU/wCt&#10;9Qfe8nrWCM8eve8i3Bt/tr+6fEtQeqsAVr173y/A4Atf3oE5Hr1pRqJA8+ve+QPP++A96CZqevFd&#10;LV9Ove+X+N/qf9h/T3avrjqwwKN1732LfT+n09+oDWvWyRTVxp173yt7rSrfLqiuCeHXvfv68fj+&#10;ntqmlQvz6uxZUFeB6978ebfT/be/DTkdWT7a16977sP9j/vf+N/fgRqAXrzMQ3bn5de99Wtx/T/b&#10;e6jhnqwGKnr3viQCbfT/AB/H+x9+GK08ut1ND/Lr3vkR/tv8P9f36vWq9e99afze/Frfgf7D37HD&#10;z68KDr3vsA2/H+FvdWoTw+3rZI49e98StwfdDTWOt1HXvfhwOeb/ANffjpKgDGevfMde9+I/A4/2&#10;Htl0NT1scOve+Ok/X8fn3ogCgPn17HDr3vgQTz/T+n5t72tKY68DmgHXvfH+h/H5/wAPewADobFO&#10;rUoe7HXvfVvr/r3/ANh+PdjlcdbpmvXvfE3uP62/AuPegCMdepTB6975Ffp/U29+yM9brQ06978O&#10;f8fdSKGnVDg0Pn1731bn63+v+29+r8utk4oOve/AW/2/u2qooOrChx17319OB9f9e4978qdbHy69&#10;75WJPv1RSvXqjy697693r1v59e9+/re3P59+4Dr3XvfvetXW6U6976v/ALx731rr3vu3+wH9T70T&#10;TrxIHXvfrf74e99e8q9e99jixHv3Xuve/Ek/04+g/wCKe/de6976P+H+939+69173737r3Xvfvfu&#10;vde9+9+69173xLAWv+ffuvde99i/5/41/sPfuvde99XPJ+o/AH+9+/de6979q/qP6D/bj37r3Xvf&#10;j/iOBck/63+t7917r3vw5H1+v0twffuvde9+IA5tzY8/8a9+69173x1C4tx9b/0uffuvde996uTx&#10;9OLg34v/AE9+691737ltJ44/x+vv3Xuve/FRyTx/rH8f19+691734HSPobfW/wBb/i/v3Xuve+m9&#10;VhYj8/7D37r3XvfG1rn6gG3+B9+691732T9bXubFvrx/UW9+691730efze34t9B/X37r3XvfVvz+&#10;L2/x9+69173zvb6jn+ze1wP8ffuvde9+FjwARYfW/Nvfuvde9+Itdv8AeSf68fS3v3Xuve+JH6R/&#10;VRb/AFyffuvde987em3+v/t7+/de69742ve9ywte30PHFvfuvde95FNxc/X+lvfuvde99+/dbqev&#10;e+ak/j6Ac/15v9PetIJr1qlT173a1/KtpzP23H6W9KVDC31Pp+t/eGX3wJBHycw+Y6zY+5MpHPF7&#10;Mle2LgDj/i+ve9oeGHRSrdBcgHVcix/IF/6++R8kmqY0PXTuSQPMT59e9xHbSXBswbjT9LccH2+o&#10;1UIx1sgYPXvcCWN2Hp/oDY/mxuRf2ojIBz1vxFVc9e9xgLnn8ni3PI9uk04dbIYY4Y697jSRi7j+&#10;pvz+ePqP+Ke31fAI6ukpAAHXveIoDwTyBwBYj6/j3epGR1Ukklj173ElQR2Lfn8f4+3UJY0HV0bU&#10;3Dh1722s51OnCAkED63uOR7UgYDcelDBiqnj9nXvcSThdAF7g2b/AI37fSpNer6cV697gTxgxljY&#10;m5Nhxa39R7URv3U60JSJKD049e94sONWXh08ciwA4B/wv7vfGlk1evShlAPE9e9iVueKOesw8ZVz&#10;4qSWQMBcsTwST+APyfYW2h3jgmYY1MB0mikZEcADj+z5de9oGoS85pwt7PqDX+oP1v8A19iONv0x&#10;J0ZRgAa2JGOve4wpnWS7Lb/ebLc/g+3PGUrjp4OCBUfZ173PSkiBRiDIStgQPSv9Df2naZySBj/D&#10;0wXYgqMCvXvfBqQrGG03Jcagw+nPHvazAtp9B1ep1aQfLj173kaD9xiBceO2kfUf1PuqyVWhPn1s&#10;MKKfM9e99mGyBQL+g2P+pP8AQt78GyWr1Utk0Pn173gEBkjB0i6sNVgRYD8AL7v4mliPUY63Uo2P&#10;Tr3vwprSMLEAC6sP8eTf3sy1UV61qoqitT173nSETK2k2Nrf8i49ttJ4Zz14NRiGHXvfcMJOryH1&#10;fpFgR/rW96kelNHDqj0DdvXvfckIpyVChjKQGsLkf64/Hvyv4lGPl15autR5de95DSK5FwyBRpXg&#10;ANf8391ExzTNePWiWFTXr3vjHi5F0lnBhvwb/QX4HvbXYNaCjdeM9SCvGnXvchaZo/JctpBsNVrF&#10;bcfX20ZA1D1UOTjr3vuJW9FlCi5UEDi1/qB/h71IRk9eBAqOvexI6ikMW6p4mtZGi0MTx6m+nsL8&#10;6KH2ZXXFQa9F1/RbcgUNRX/V9nXvZz98yGLbiTMQbCMFRzxa1uPr7grl9dW6GP7egdYoTIFHrnr3&#10;sv8AW1X7aObOzIRpPFgTa59yRDD3FeFD0YACRmVcBf59e9h7kZrs6sQbMdP0Bb/D2JrZKUI6NYVV&#10;QNOOve05K5uD+kni3/E+zONKj16UgKaV697htITYX0sOL3t/yP2o0Y+XThArUjr3viZWJVXswuL8&#10;c/1+o9+C4OnHTYCk1UU6978XB16OFA/3v6WPvwFOnFUqoDHNeve8JYn882+t/wAjg/T27p/PrejS&#10;Sx8+ve+g5X0Em1wbg88/049+Kgmp6sQrGvy6975WuXDWA02v+f8AX96GCKdNA6SG45697j+hYwlj&#10;x+T/AL0PblSXr09lpC5697jEhwy8gXF/x9Prb25Shr06AVap6974y6VBsbkc3+p/1h72lWPXo2Ne&#10;4de9xQxDqy8/1v8Aqvb8+3qA4PVqBi1fPr3vvWzDUzEDV/T/AIj3rSAetFQhwK46978zWfSv6SBY&#10;g/T+nvYFRXzHVQP0wwPA8Ove+Go6gnFz9XP0/wBc+96ajV15irVJ/l173059JBUcEDix1D3tVGrH&#10;VEIU1Hp59e94VkIdh+n8H0/g/n3dlxnpxQXGr59e99M/PHH1t72FrTqwUEkHHXvcUTfrABBB+v1J&#10;v9ePbvh0Oc9PFVqq/Lr3vytyV+rFSbt9f8Bf/eveyMY62xBQH59e9xzGQbs3pbgn+nP9P+Ke3Q3k&#10;OtDSQdOade94hqTUwYkK45IJ1A/W3uxo2D6dXJ1ECnl173IZ0Lk6bkpcN+OB+fbYUgUHDqmo6AhP&#10;n1730OVBAsPqSQDwfr73wNCerGhBHDr3vEUCsfUCOPp/iP8Afce9g1HVdQIC+fqeve+y5B0DgMoJ&#10;t/vR97CimrqyxAASH16976JUooAuVuL88/159+WoOerBWqTXr3vhrf1ADSAPSV5/2PPu2kcTnrdB&#10;qqc/b1733r5YMb8CwJ/Nvx78AcHpigJquM9e99WJXX/S1gG4Jt9Le/V7qdX1AsEpnr3uFOdIYkWB&#10;IsAf8b39vx5IUdPx92Ceve8qzjgFbgKPp/xPtspxr01pJFakZ8+ve+cR1t9CBe45On/C/wDT3pxQ&#10;fPq1Cnd59e9yGK8q45I0hv8Ajf49tgHBHDrVWqGXr3vCyHS3N7DgH/eQPd1ap9OnVKk5697xxpps&#10;SLKbXBF+Pr9fdyxoadUkGSOve8+oggJaxNx/Uc8Ae26Ag6uPTQAGOB69761kvZwTfg8m4/x9+oAK&#10;jqxXtxg16974kKpVo/pfi4/p9ePe6k4brRkIoGz1732z6rpf9Q9RH+PvwFM+nTmmlCT173lUkMoU&#10;agAAfrwPzx7oaUz59aIXTQ+vXvc1NRKsG02IGn6j/kftOaZB6ZqgqDnr3twjkvIq3F78C9g1vr7T&#10;MlFr5dN1VSPTr3tQUrqr2IuxFv8AC5+h/wBh7LpgSuOHVZCGTWBgHr3tSUzkaFJGr8i1jY/1J9lU&#10;oByOmWUOGZcfZ173VD/MzoUba8VSIyLegErywaMk8/0BHvNT7olzp3kwVqSaj8usSfvf2gfka0la&#10;pYM1D+Rwf8nXvesvXAisqwD9JpLj+nqPAPvq3AQ0QPCvXJymkn5de9wfarqvXvfXv3Wuve/WFrfj&#10;37r3Xvfibfgkf4f8T7917r3vitzzfj6Wtax/p7917r3vn7917r3viVBt/Qe/de69779+69173j1H&#10;gk2+v0/4ke/de6979xy17/14/wBh9Pfuvde98Ppcf0Pv3Xuve+2/Fhbj/Y/7H37r3XvfH37r3Xvf&#10;fv3Xuve+P9q/9Rb/AIm3v3Xuve+tNxawFjxz/j7917r3v3I/x4H+H0+vv3Xuve+Om50g8cEg/X/X&#10;Hv3Xuve8gAH/ABX8+/de6977Av7917r3vlYAC9vqf634+vI9+69173kAH1vc8H/eODb37r3Xvfdu&#10;LXP/ABT/AAHv3Xuve+wP9459+69173kFjwAVP6r2+vvVOt8Ove+QW5uBz+bfn/Ye/VoKnrwFeHXv&#10;fID8cD3TWB14inHr3vsDm3u4NeHXhnr3vOqk2v6QOP8Abe6lqHHHqwopzx697yaebg8/T/ivttjX&#10;Pp1UnFT173ztc3+p/wB4/wBf3UYz1s1BJr173zsT+P8AYe7Lw1deUVFTx6975c/S9jb6f4e6+Wrp&#10;tjqq3p1732OOB9f8OL8+9mnnx63VSM9e98tPOr8+9H4dXVKYr173yt+P9v8A7a/vQqTXrQbr3vIq&#10;8Ac3Jta39fdhG7GvkOqseLenXvcqKlLH6EfT6/8AE+3owKKaVPTBuVwV697e6XEtIysbkEW/oDz/&#10;AE9qxHXNK9MSz9hY5p172q6PBltPpNuLXHJI/qPa2O3RzU/F8uiifcI1BLtRvTj172qaPbrm50EX&#10;sDcCwuPxf2cWu2MQmKjy6KJt3jjUDVx8vPr3tTU+AQEazawHA/wFhe3s8i2iMEOg+2vDoiud9oCI&#10;hkefXvbmuMhjVbKLryxKi5/p7Oo9uhEmpx5eXRNc7nI83iHJI8if29e98/tobk2CgfUML/69re1y&#10;WdurKCtekb3MzaQTx9Ove8hiAvb1cXBIHH/Bfb7QxqSAoHTEkpOMrT+fXveAxcG/1ub/AI49+JAc&#10;BQOHVHuGLgDhTr3vtIl+tr2FiDbm/wBB7s2TQ9MyXLqBU0r173xkijt+kE3+tvp/j7q0RoQRj5dN&#10;C5kOa0p8+ve4f2an6qLX/wBvz708ML9pWtR6dKzuJDYJ4de9xZ8SsmoqSL/g2t9fx7QS7RAUUJ5e&#10;fHp9N506dYrTz8/8PXvbJVYexGlSfrcfUf6wt7K7jZWaoFK9HFpvoCkE0r8+ve0/UYzQrekizfkW&#10;/P4PskvNn0OdQrjoQW27I8uqQ1xTj172yTUTISNP4vb+1f8APsMS7eygODwPQitb2N1UHh1722tG&#10;yfS5N/pb6W+t/aKaGQjjUDoyMgYEIQR/q8uve+BYEKT9f8B/j9T/AI+0qoVeiVr1tPi008uve+1t&#10;b+v1/wAfr/U+7yHQBgdXYVAK8PPr3vkB/wAbsef8ffkJNT59acg4A4efXvfO31N9P0P+vb27Qlq1&#10;8uvVFaVz173yI4v/AE+vP19+0imMdaAqa9e99hT9Lkc/W/193FeHVuve+dh9BdrX597Br17r3vKg&#10;+h/2/v2D1quade9yAAPqSf8AiPexQfn1vUAKjr3uSPoCxtfgcXPu2rV2jpktXsGK9e98rWB5ta3/&#10;ABrn222ABxp0xIdMYUeXXvfh/vX+Fufb0bBiaDqgcGtRk9e980F78D6fn+vtRX8uqHr3vplt9PqL&#10;/wDGrD3ZCeB63XyOK+fXvfIcLyB/xT3elDUdJHBrSvD069765Fxcj6j3daE1PHrXXvcaS5Xg8c2/&#10;qP8AX9qA2KkdaPXvbfKT9SLW+nP49qEwMmtevLRcjr3trmPpBsL34H+FuD7doOncE1697apedRNi&#10;T/t+f8ffjw+XVhgUHXvbdONK3P8AW/vwB0kjry5PXvbBUt+o8/Um/wDvNvdyOFOjCAEfZ1721OL3&#10;+p/p/h/sPZdcvmh9el8bGtOve4L8X/1/969lExyelPXveL2iPHrfXvfveuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173/9enNomIZQAWPqDc/jgDn3nUXZCaDVjrmlCCU1cPt63+PcZ4jf8AUFvYW4uLfq49&#10;pJFDsrtmvlw68Ikd9R697yIvAGnk/n+o/wBYe/E9hFB154koaigHr173IC24v+qxFxzcc/UfT3UU&#10;poXB9eqqARpTr3vMlgbAN6QT/UX/ALRv79qK6RWtOvMhOlQeHXveZgpBP1NgR/sRb/kfvfiqVIr+&#10;XXlOkFV9eve8JAIUMfof1cEkXve3tg0UkJ+fTgALED0697xalBZT67kEMAbC3PHtK4iQhqnHVSvm&#10;OI6976edVuLC5sSf9T/Ue23uS1Qfy6c0SMvaAeve4T1H0PHI/wBY2v8AW3vSy5IanSsWmldRz173&#10;Geotb8cEAG/Av9faRplDgGp9PTqyW1AGJyOA697xNXKFILcraxuOPz7290fDINKVH29GUNsGUCXJ&#10;44697aKnLIgYa154vqHH459l9xdClKcOjKG3/FJ/g697ROR3DFArAyiw1X9QsfZU8moB1zXpVFA0&#10;oBVag8Mde9hFurs7C4WCSetyVNSqitbyzIrN/iqE3P8AtvaR7yNEIc0HmehNtPLd/fMIUiY6vlgf&#10;b172TrfvyfiU1FJt1DVOWKrUTXWIWFrqo5I9hXcOY7G3Yqx1EZ49S5sXtpGGEu4ivnTy697KTubf&#10;+5N0zvNk8jPKr/SFXZIUH+pEa8ewNuPNN3eGkfaPz6lTbtksdtjEdugFOve0UzMxuSST7DMk0kra&#10;3NSejcADHXvfH211vr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3vmPauI9oHVfPr3uVGRx/T2+QQMdaatDTr3uQtrcG/8Are6+dfPqlc/P&#10;r3vsCxtf6fm/v2qgFc9VLAipHXveX62v9QPx9D/T3U1JJGOma0Pb173yufwPqfp/vZv70OOenanG&#10;rh173ytfj6f0/wBv70DnpkVJ6977A5+o/wAL/m3197wK9WqakU697yW44P5+nuwzjqwGo6R1732V&#10;tfk/1/3j+vtsmqCvr14jtoT173630H4t7bb16qAR3DHXvfekW+tv8fdSCDUDrZYsa9e9+0/g8i1v&#10;fvKg49OKTooDU9e996eAo5N/z9P6391K0LV69TT8R4fz6979bj+pvbj6f197/wBLw6spGoAefXvf&#10;in1Nj/sP6+/HFD1diQvb/Pr3vqw/PHBv/sB79U+XWw44Dr3viALE/gc/4/4e/aSaHrRUlw48uve/&#10;ab88/wCAP196ZdQA6uAR8XXvfiLf0P8AyL3egyCOPW6U69742H+uSef9j7TuCrUHp1Xhw69742F7&#10;WNvyf8PbWSvDz62KkZ6974kX4A4vYC3u4VqkHNOvDt6974lbCxI/rb8+7FdJx04DXh1737TY8f4n&#10;/jXulBSp49NmunJ6976Kfm/5/A5/3j34MTjqwbto3XvfVvrwR+OfdadeGTnPXvfieL+7acY63pFM&#10;de98bfT/AF/z/j78ABXr1AOPXvfRt/gCD+D7spNOt09Ove/Wve/H4v7tgcM9eGPhPXvfR/sm/wDr&#10;/wDEe9+ZPVqUz1730Bb/AIn37rfXvfYsfxb3o18utZI6974i/A/17n3bh1unXvffB+v0/ofeuI69&#10;9vXvfer+nHv3WqA8eve/e9g1HVseXXvfEG97i3/E+/da6977J/3q/v3Xuve/f4H8/W309+691731&#10;e1hYn/jXv3Xuve/Ei4uP9Y/i5/Hv3Xuve+PA0/Q8nn6f717917r3vwJIuWFv6Wv9f629+691730L&#10;i41WtyPpb37r3XvfIWBPAHP9bk/429+691730PTfi5J4H0v/AI+/de6978OLjgnk2Hv3Xuve/f14&#10;tazH/E/09+691730zXFrWv7917r3vrTyQD/rX4v7917r3vskg2X6fUfnj+vv3Xuve+yeAT/xW4/I&#10;t7917r3voAENYf4jnn/Dj37r3XvfG3Fx/rEf7D37r3XvfJRe9h+Pyf8Ainv3Xuve+/UbC4N+SPoL&#10;D/H37r3XvfX1Nwb3BBv/AGR/j7917r3vjcWtbn+t/fuvde98yARe/PAv/vF7e/de6975XFuSPz/h&#10;+f8AH37r3XvfZtbn6e/de6974cEgD6WP/J3H09+691737T9eb8Dj/ECw9+69173yAuBf/Yj+vv3X&#10;uve+VuP8Pfuvde99gH6/05/23vVRWnXuve+QuTc/Q/U8e98e3rRNB173b9/KUpWl7RqakDUIYKgI&#10;rA2LWtq4/I/HvB7758wTlMQtxLCvWc33H7fXzRuUyDCxCp+fXvezNIzLAgFy2rn6/k3+nvlAgUuT&#10;10vIo7MPPr3tvkDSFiTpKkEn8C3+HtSpCgAZr1vtUAEceve4M0psUFrjgMTyRf8AA9qUQfF1oICd&#10;XAde9wpAeCpsbg2H1sfrz7fU8a9PJkmo8uve+5GBdgBqsv1+lzb35QQMnpsxsAKmnXveFl/tWIup&#10;Fvr9PbitmnWm1EEngOve4EikcEFhqA4P5/Pt9aEY6fUoK09Ove4dQsSFha1r2N/b8TMQOqQGQAAH&#10;j1723vYgKVJLXYG9wAv+t7UrUGtelqlqV9Ove2mcWB+o/tAX/p7Wpn59bCA9o+3r3vrEyL/FKb8M&#10;HX6G3F/0k/4+9Xin6RvMEdNyroIpwPXvYtbmqYqVaFrKJKuhNMshNtDA6mUX+t/6ewdtMTymQVqE&#10;etPlw6RQyVkkgYfirXr3tAgI5IJQEsDrtew9iM1XhX06M1LDtPXvfPQbyNxKCLNb+woN/r9feqjA&#10;+E/4enVKgDNM4697yxQanBe4jXgDkc/X/be2nkohpxPTbEqCBx697cDGC6gDUrgAKRwpX6fT2xqI&#10;XOKdMFm09e94JaWOR3VS0TlOfSbD+gJ+ntxZHVRXuFfXrSyMKeYHXvcWFJlLRsoKo/oYEkt/X29I&#10;yNRl40z8urg1JJ8/5de9ymiWNCQCju30Ck3H9T7T6y5qTUDreSe3I/n1732KR7oVddBIvq4v/gPe&#10;jMtDUGvWvEHw+nXvfM0aKy6WJYkmwvx+RwP969+E7MDXpsyNpJOOve8viAHOkKT+ByP9h7rqzjr2&#10;s1/Lr3vG1KTqa/IHJHBt/X3ZZcAdbSoApjr3vPEF0op5YrYagQBb6f6/tpmJJPADrZqanr3vmsfi&#10;usgDKwP6bmxJ/P8Ar+6ltWV4j16bZtRGg06976lSNuXVgiAKq/VuBwbe9ozD4ePVkdqZoeve+xCz&#10;mMRovNv8Pr/X3rxACSx6uXAU4697UHXbNT7zjJPLzIrD6AoD9FU/X/X9l3M48XY2pkKD0kvV1YOB&#10;oP8Aqr172cPserEe1YmRrKGQLb6k/kt7hHleLVu5rxz0F9tiAl0nPE9e9lsrMiDElmt6bDm9xe34&#10;/PuUobWjnHn0ZxI6l6rgn8/2de9o6qnLE3sbEi4P5v8AU/63s8hix29LVIoFHp1721TysSfWLAHj&#10;i1/x7WxoF8utxoFAx173EEhA1E3H9Pz7e0/Lp5iXwBw697yB/QTbgkD6+6lRWnXlTS1D6de980AK&#10;sAxWw/PF+Ob+9McjHWncmlBWnXvfEiwBHJAvf+nvwNcU6up1VBweve+NwBqLfn6AX+vu1PIDqx1V&#10;x6de99PMtvpyeBxwfegp4dNaSMk9e94T9F9X14t9Lcfk+7g562WJYjj173EkDE6foAeTzz/X6fX2&#10;8CvHp1GYNUnr3viVW5PqGn8fW9x9D78CaZ62zE0GOve8LR/Qg8k/QfUD24HNOvFsEV4de98SSLlv&#10;SB/Tk3/HPuwAPDj1dTr7R6de9xHkDPa7WQA3v9eOCR7fCUWp6sEoAaedOve8hlLePQFOkck/n+nH&#10;tsIBWpp1s6QW8h8uve8ivqU6hb1D/Wv/AFv70wAOM9MuKMGB8uve8bgqpIt9P6XPPuy92OtrmgpX&#10;PXvcdmtpuDa34sBe3twCpPl08cEkY697j6tb2Uabck3/AOKe3KUWpz06KaV1efn173lFuVLDUQSP&#10;9j+fdTjuHDqlATqXPXveCThAsgB0/wBW5+vB49uJ8VU8+tqA7HRg9e98iQsGnlQzAgg3Jv8Aj3qu&#10;qSo8utCvjCnl173H0q101k/6kk8W9uVoK06UCTGogfl173l0mNfSNQtbk/7xb3WobppmErVyOve+&#10;DAFWZ+RxYKLfm5/2PuwJBovWsk0GPt6975Ko5ZfqF+jXvyOPeieGrryswADeR697iuZA8QFjckkC&#10;/wDrW59uroKmvSkSRkNjh173kblh6gCD/Xnj/ffT3QUA+XTbnIxUde9x5dbTeQ3KKP6ccDke3UAE&#10;enzPScOQKD1/Pr3uRC5bQFAAX9X+x549tuooa+fVnQBWcde943iUs3LW16SSCbE/Sw/PvYYgUp5d&#10;ORuSAvDHD1/Pr3vrxaW1F1va1v6/4W97LkihHWu0HAPXvePyWbm4ANrX+t/r7tpqvr06V1L9nXvc&#10;hCsn0a30tzbj/Y+2yNOT0mYsjADh173l8Y1X1AgqBe/PP5t7pqNMdbDnTkZr173w0njxmw5U3Isb&#10;fQ+7Vrlh06Cc6s9e98A+oXIFw4B+tifx7tQDAzXqhQg/b17335CGVmF/r/tr8e6hRSg60FANAade&#10;98JahlsgX8HiwuL8m/u6Rg91eri31MZePXveABmUyBWFja3PIv8A193qoOmvHp1AurT69e9z4mte&#10;2q/F/wDWP9fadxUjrTJVa9e9uCNfSLAhv8OePr7TkEV6TMi6Sw8uve5UKK8inSQVPF+Af9h/j7Zd&#10;iFPz6ZYHTx697f6dQxUFQCv0U/0vxyPZbI2nI8+mNQ0aTjPXvaro2FldkHJC3YW/1zb2TzDJC9eU&#10;pUqvbTr3uuD+ZFi0qes6ipsxaNxYheFXxn3lZ90+9MPOUcRNKg/mesd/vSxree2RZ1xGagn14fl5&#10;9e96q+RDLX1gYEH7iRSD/TUfr77CQUMS+lB1xvc9zH59e9wiL6j/AEt/sR9ParqvXvfgODcH6Ai3&#10;v3Xuve+jb8Cw9+6917317917r3vr37r3Xvffv3Xuve/e/de69769+69173737r3XvfQIv/j+bC3+&#10;39+691730b/4H8kAckfT6e/de697xgX/ACB/vf8Atvfuvde9+te//Ff94Hv3Xuve+vfuvde99EXF&#10;vfuvde99+/de6974gWvb8/1Pv3Xuve+7c3/wt/vN/fuvde98itgDe9/9sP8AY+/de6975BePpq/F&#10;vp/sb+/de6975afpf8Dj+gPv3Xuve+VuOf8Ain0Pv3Xuve+Si5A9+69173l0AD/X/P8Asfeq+Q69&#10;173zA/tH6D/effq5oOt0697583FjwRf/AG/1HuhyOtkkjr3vuxP0NvwT9b+26kdUJoeve8irfgDn&#10;8n63492XGT1cYGeHXvfMA3te3JP0v703HrdcYz173mUEjn/eB/tvdK9NgtUkde98x/jyDce/Uqen&#10;CQeve+yth9f9b+tz/h7sD6dUGkfPr3vsD6XsLe98RUda+IGnDr3vmPqD/t/6fW3vT0YnHWmFDkde&#10;99lSfpf6mwt7qM0U56br5de9544WkIFvr9bg249uiIg6/IdMySCPhnr3t5pMY76WK29Q+ovx/UD2&#10;tUahQ/y49Inue41NccB172r6DBFtOlOT+WB45/A9q7a0eTS5GCfLotkvhgenXva9xm3BdWMZ5AJJ&#10;U6R/iB7O7TbFYGvH59Bq83oorqDqev2CnXvawpsLBAAxuWvweP8AevYkttsiU6io4dBS53mWRzoo&#10;Ove3LxKg4UWHIFvz/sPZvDaomnSMDosM7ysGY56974k/i314+nt4r2sFHn1UyNpJGaevXvftGpQb&#10;/n8/m3tQtKaT6dN+KqnUfTr3vgY1JJI4+hv+P6+7qaLQdU8eqih49e943Qfj6fjjj6e9ip49VZyR&#10;Qj+fXvcYobn/AH30920UOemzIowOve/AWtxcD62/pf6n3pyFIHr0mkdgKL173yZQSDaw+hPN/r+L&#10;e6g6q6ajpipIPXveIix/VYfjj3ep4dbDE8eve+7kWNr3/tf4e7I2kfb69UwK+XXveKRFY3P9CORb&#10;/G/vTZ+E/b1tXcCo697gTUKS3Fg3ANv+JHus9nHc0I8h0awbg6cT172wVeI1FrixAFrccewxfbMS&#10;VIyK9CCw3Ux6G1VAPXvaWrcaVJNhdb6iOLew5fbaFRlrSny6GlpuSzUpTPXvafmgK8hTb8f059hy&#10;4s2GSaNTy6EUUkUxo7FCOFP8HXvcUcX/AB+bf717LtBFFbJ6UrpUUPd173ytex/P1/ryfboBpny6&#10;8c56975gE/X6/X6e7LQDB69jVVjjr3vIt+f8fewQo7vPrQpXr3vmfxzfj/bD3bq/XvfQFh6SB9Rz&#10;/T36p8uvde95kUH1WPN/p9Ofe+tVpw8uve5UZJudPH+PIH+PuxND1VgaGp49e95gDYEcf64tz/j7&#10;rWmKV6bZzqAXOOve+QJufz/X/Ae6iMPxx0kI18fLr3vpeORxc83/AK+1UR09vp15T5de98+NVuT9&#10;L/7f27SuB1uppjr3vmRcXUWP4+v+2PvyA/t6TElqAnHXvfhcjk2v9eP9j7ewhp1VqA0HDr3vGxAv&#10;ax/4nj2+vd8uqVrjr3uLI1h/ibc/7x7dC1FR16tOPXvbdK1+B/jz9eP8R7eCaB3DremnXvbTOxZb&#10;8kD6D6e3AQOnaKpoD1723OwIsL8/1+o9+qBwHXqUz1720VT6eB/rf1/1vdwTnyr1dVqanr3thqDw&#10;foTf6/7C9vbbsV4efRjGMA9e9tkp4/3j2WTNinz6XR0p173DY8+y2Vqnp/r3vh7Rdb69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6&#10;9797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve//0Kf0QsSCfUVtfi5H1J1e84vEYsaigp1zTZaPQnrf49x3pwpN&#10;+bH/AAP+wufbBphfM+fVhQkKvn1735APSBccWv8AmwP9T7odQqSfPj1uSMBaH1697ykBbKSOOQfx&#10;c/4+7hmrUnHW1QBtJ4fLr3vsMoIOo3uwH5H0+n+v/T35pFddKClOPz6tRa6Yx173xL8/S4+n+Nrc&#10;D/jXtDMGVDXOfz601uREWPGvDr3vG0ilWIsthx/XngA/737TC4CpxrXp6K3K9p4D1HXvbe04Ucnl&#10;bn68EfkXPtNK7drnHn0ujtRQPxr/AKuHXvbfNW6bkj8fUWHH9PaZpKKXBzXj08LViSeH5de9tb5H&#10;RfUBcc8EAf6591a5QrrPHhjh0+luSarnr3tjrs7Gjn9z6XvZuD/jb2gN65TwyAK/6sdGMVvWMI65&#10;bz9Ove0nkd3U9OLtMsYIP1PAAH9faf6lipyMdLbbb5WB8NC1D6Z/Lr3sA97d87b22kqT5GB5xcLD&#10;TuZ5b2v6lS9v9j7L7m+WFGeZwABwqK9DvaeQd43KkjqUQjzFD+zr3sm2+Pk7ncrJNBgUFDA2pRLI&#10;C8rc8OB9AfYKveare3C+HkjhQ/4epY2L21sLJI2uj4jLn/V9nXvZaMxufNZ2eSoyWQqauSQ3Yyyu&#10;wv8AXgHgf6w9gu+5hvrsnuIB/l1I9pt1rZLogUD8uve2Aknkm59kUkjynVIanpd17317p17r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de6975D2piNB1rr3uTGbf4njj2p4ivWyKjr3uUCLW+hH9P8fex01TuyK9e98wBb82t&#10;yeeQfdSK9NOSRQ9e95F/oPp/xHupqKkZr1pQ4GB173yvxwPp/wAT7r+LqpAB7sHr3vmAf9v71QVq&#10;OqkAdw4de98lU/6w/HvZbBx1ZWwQfPr3vlY88fT/ABHv1QWGKDq6AA1PXvfIC3H+3+n0+p91Y4p/&#10;PrTSVOOve+QA/BII/H1P+wPugBAqxr146mBJHXvfK3H+xH+3+v096FQ1a+XXlWjauPy6979pFz9f&#10;9j72RRQR69WJYd9Ove+wo4vwfxxf2yzGrfPrVddSDj06978QRza1uOPp73QYHy62uPl173ysb/1B&#10;H+wv/re66eGa9eC6jj16974lRwbDg88e7jGB09kEqeve/aRa/A/P+v72T5dbJAIXz9eve+ip/p/r&#10;e9A1yevCvn1730VP54/3v35lLDtPDqw4de99FSfp/r8e9FDUEny68eve/Mn1t/T8fX2zoIXUT+XX&#10;uHXvfArwLH/X/wBb8e9BQ1Tw68fkOve+Og25FrH/AGPvxYYUGvWwQT6de99abf48WJ/1/bbVpkda&#10;1Hz6974MnAFuf8OPe9XkT1f1PXvfin/GuPr/AF961Vz1WtePXvfHi5H5t9P6/wCHveaY9et58vXr&#10;3viR/tv95597BpXrxPHr3vho4vb/AH3197D+XVgfTr3vkB+b2/FveydIp16uKde98DfgD+oPvWaZ&#10;60aUp173235/H/I/dl8utr6de94wbkj+lv8AefbnV+ve+/fuvde99fj/AF/x/S3uua/LqpHmOve+&#10;/pwR/wAT78e404daOcDr3vrkAf8AFf8AH6+/D06sD5Hr3v1vpzx/vf8AT3brfHr3vpvp9bWIP9f9&#10;bj37r3XvfX6AT9R/vXv3Xuve+zfgj/Yg/T/X9+691734WXi/1+l/95t7917r3vh9TzYWtccer/X9&#10;+691732QB9bAG3A/Nvfuvde996QBa/8Aj/r/AOwPv3Xuve+uLE+k2/2n6n37r3XvfS3Nz/UG3+vf&#10;m3v3Xuve+v8AEcfQWH1+n+Hv3Xuve8h/wsT+foCePfuvde98F/IA9X5/oB7917r3vtha39CeR+Sf&#10;6+/de6977uCdP0/ULD/e/fuvde99EEfQfTm9/wDDng+/de6976F7WK3H+xvz+ffuvde99k25Pq/3&#10;i1vfuvde9+tyGJBH+8D37r3XvfrX03A+txf/AFNr+/de6978Cv1vbnnk8/4ke/de6974WueeASef&#10;x/vPv3Xuve8n00gEHn8f0A59+69173x/re4BPA1f4839+691733za2k/7Buffuvde9+Fzdv9gL8+&#10;/de6975AWH4J+hH9eL+/da/F1733791vr3vkD9AP6/X3o04nr1Ove+dvqL83sTb+vupI+LrRxnr3&#10;vkFP0/wt+B70GB7j1qobPXvdzX8oaHVv7LSclooJdIU/luAT/Qe8D/vrSU5eiUfiYdZ/fcYiQ3+7&#10;XJPkF/4z173slst9Oq17DgDkH8kke+WIJoaddFgoVyF/n1721ygeSYi5LH/bEfn2tSugA9PBQACe&#10;ve4cmgvGWX1KDe/AI/1x7dTUAaefVAjUJrgnr3uA8gGogA6iQPxpAH4B9qVXVQcKdOMGLZ8uve+F&#10;7KWDW45A/qPx7tQ1p1oVJ9a9e99PKNUZPqAW1rfkj8/63uwTtNOqsmCBXr3vDK0bA3a35/2FrD3Z&#10;QwPD5de0sCNI+3r3tqkQvqseCOSPzYf1PtYracU6WawtNI697htGCyrew/B/2P49vhqgnqwlXhp6&#10;97bKyFbBlBaxPI4Fx/X2qgkJNDjp1XOuny697acc0CZSDWzBpZFt9bBr/QH8e1lyJGtGoMKOnJTI&#10;VU0Bp172LW4mgEFGaoq4kSNaVjy0Myrccewbtgk8R/CxQnUPIjosWhcnTk8eve0SqtddBDQ69J08&#10;nUD6r3/x9nxp+Lj0aFtK5XNOve3MLZCh9SyDlwbD+ouP8PaXV3BvTpgNwPp5de9yo9IBF2bSAQAO&#10;Dbm3tlqk14V6qzENq9eve+TysSjEBR9OB6wb2Bt70qAA0yeq1UNg8f2de95GcAGOR1LOLAgXLf1F&#10;/ddJrrpw614QZgf+K6977pwrEEqqlQR/i3+JHvUhIHGtetSoyA6T173zGstcrYf7D/WAPvwAUYPV&#10;lFFof29e99hAo8Z0tzrvwLEH6Ee9EknUPs6bOaEZr173mdFujxqNbAE/4cW490UkVVjjqlTRgeHX&#10;veAxjW1106mXkkWuP9f/AA92DmmD1YBgcNUU6975tCfV6WsSbm4A0/196DitPPpsPQ6a06975FRd&#10;GjOrStubD/WPvVTQhunVJCsGHHr3v0TEW1fUtYi2oDng296cV+HrzIGFBig69741JsSpTnUNJ5/P&#10;9CPe4j59egSi6q1PXvfKPyl4+NKg3JF7kf4e9NoofMnrz6QrZNeve3DbVUlLvXFsFHieZNRY/wBo&#10;N+P+J9p91hM2wzVNCAempYaxtqzVT/g697NH2tlYU2nEgkA1qrKVBA12HKj/AFvcRcoWbtvTEioB&#10;6C+020qOWkFaE+fXvZU/4kWjX1/UGxv/AF9zF9LpckCnQnSFskAnr3tskqpDcFww1X/IH+F/aoQo&#10;vl040Ss/CmOve/eTyMysCW4N1sPxzf37RpAK9UoYxRRQde9+0KGAB03v+L3P+PvZJIyOtq2DTHXv&#10;eVL6ADa5PH9T/jb3Q8ePWiKnUR1734s6tcEWvYX49+CgjpwKhjGe706975NcFSCPULn/AHs2HvSj&#10;yp1QkmvlTr3vh5AVKldVz9bni/0+vu1M9NkksGU+XXveG6tfkCwuOLXt9PdsjA68dRA6976N1Cyf&#10;1I+vP1+vvfE06sKEEE9e94mb9WkXNzb+lz/h7sooc9WCFTU9e94GZVBDH1D8A8Xt/T24FY8OHTqr&#10;qGOve+KtaxsDcG3FuT7sR5daahr173wCgiwub3JvxyPwPe6kdOCgYUHl17334o1Fza/0INh9P8ff&#10;tbHHVS5pnr3vDpGriwsPz+T/AMa93JNOtjNamg697w62IZBb9Q5tz/sD7vQAhj17R3AnPXvfNyFQ&#10;t6WIsrC/qH+ufegKsMUHXlrqFeHXvcEiS4YvpU24t9B/gR7UgpQqOPT50nUgFT173nRFP6GJYE3P&#10;NjcfQH20zEcRjqjyNpowpTr3vg8LI1uBbnkAnke9iQMPt6bWQP2kGnXvcd0NwwBIa+pSb/T+gPt0&#10;HGnpzWqrRcHr3vBrOnQBYl/o97cfj/D3fSCa/LpwIxIcny697zBfWjsPUeARe30591r20B6oTgAG&#10;meve8y2Mn7l7fgjgDj+nuhNFonHpzAwh/n173wbyFZQoUC5Ck8k2FwQP+K+/DSCpbptwokWprjI8&#10;uve/QqzWWXl9Nxza/wDQge7yMtO3A6o1AO3Geve8c6soAVRq/qOSP6397iIY1Jx1eNgSWbHXvcLx&#10;+RlF2jdTe/IH1/r7e1aKniD0oaYIB173JaxvHfUVINv6/wCx9trijDHScYbUc9e94uEAZl5ub3P9&#10;TpHI934mgz1fUHBU9e99o5s4WzITcj6/7EX91ZQCK8erMK0Xzp17303rYMguVQ3DW/I+vHvYqq5P&#10;E+XWqkIAcZ8uve+IRSU1leSL2FyD72WOdPVzqUFlPXvfAcM1iQFYgfgc/m3u3kPU9bDKQKip697y&#10;69DMtySwFmtYj/Dj3QgmjdeprAfr3vgrePSxvpY8E8+q/wCb/X3sjUCPTq7EOSvXvecBFcuwv+Ra&#10;w/HNvdKll0g06TTBqAJjr3vCdUpJsVC3PIt/rC3+P9fbgCoKeZ68KRoKGtTnr3uIJPSzstmJICmx&#10;5/HI9ulKELXHSvRTtHDr3uTDKzotwQOAQLXN/qR/W3tp10t69NFY0NRnr3uSjFGZVsVtY3FiAfz7&#10;bIDLVuPTIBcde9yEkREWRn02a1vqT/sfbTKWag9OtlS2AT1727xkkKfwQCPpyD/j7Qv0ywCsK9e9&#10;qGjKlRZlBt9bf0/A9l0wIOc9JpAFOog0r172oqa5aJCLg+ot/QX4Bt9fZXKRRjWnTulcvj7Oveyc&#10;/PPBfxHpPcbhGkFNEsp+nFwRe5+g/p7nn7te4C39w7ONjTWxHUP/AHgrOK/9pb6Nl7glQfSmeHz6&#10;971DMwjJl8ghXkVMg+v9GIHvtfYsptEIzjriBXub5E/4eve2q6/kAf4W9raN17Pn173wvybE+7Dr&#10;XXvfX0P+t/sfe+vde9+9+691732VI5I/3r37r3XvfXv3Xuve+/pe/wDhx/X37r3XvfXv3Xuve+iA&#10;bf4fT37r3XvfQFuPx+P9j7917r3vs/m319+69173w0W+o1H+l7f7z7917r3vh+b/AEuSb/X/AHj3&#10;7r3XvfMgm30+htb/AHr37r3XvfD+lvr/AL7n37r3XvfX+9fj37r3Xvfdri4vxa4/4ke/de6975BS&#10;OSB/rG30/wBj7917r3vlxewNj+QP9v791vr3vsC35P8Asffutde987f0uT+RY8e/de6977UG/wDr&#10;X/HF/wCnv3Xuve8wH+HH++/PurcOvde981Fyf6D3RiAtR14kqOve8gA/24/3n+nuletFq8Ove+7f&#10;7D3tK9bXIz173zC2IJH4v9Rc/wCuffuI68opkZ69758n6iwv/vuPe/Lq9DTr3vmFH+w/r9Bb+vvQ&#10;40PWlAHE5Pl173lUG4F+OPx/h7o2Om2U5PDr3vl/r/n+tz72ta9eT4s9e99ED6/1492Jpjpwt+Gn&#10;Hr3vmDzY/gf8b91AoemzjB697yKhPIUkk2H+3/r7uyUNCaefz6bkkVSQacPz697dKWgZyvBJP+tx&#10;f8+340JCnh/h6RS3I4eXXvaqocLqKEqefzbjn/Uj2uiheQELxr0V3F4ACF697XGOwRYK2kAAhTqX&#10;k/ngezqy2pnfhTHn0HrreI4XYNUmn+rPXva3osbTxAFlBNrD+o/PPsSWu1iJFVuI6B19u08lNDZH&#10;7Ove3+P0gKFC2+n0vb2cRwKikMAT5dEUt00hLO2eve8+sEFQBc/Q2/H+w9vAKrVPHoteTS2s8R5d&#10;e98Ct14blTciw9vLI2oNSgPDryzuXD+R697jk/7YXJ/r/h7UFS1WBx0p1lq56979rJNvoPqT9f8A&#10;W97CiuOtMTWoHl173yJsDwDcc+9aR+zptBXNPPr3vFYsv5sPp9P9ce7BRw9etu4AKjz6974EE2uB&#10;/r/63txyOHoOmGehpXr3vGVX8n6cji/1/HHtoGlGXPTRYg9vn173wYhfwCb8D/H8n3s4NfXq3l17&#10;3jN7/wC9D3pstXh14n16978D/Uc/ge7rpwG6pQ1weve8TNYg/Qfn/W93FPhIqD1sKCcZ6975oB+B&#10;+fqPbwAB4U682W9Ove+TQJIOfr9CbX9tvEHIL+XVkkaIgr5Hr3tkrMYpP0BuD/iPr9fZfeWCSqz/&#10;AMvXHn0fWW6MVqTSnXvaSrMYBqupAubWFh/hf2ENw2xSxKVGOFPs8+hnY7spZX1V/Pr3tK1FGU1W&#10;FuPqfr7CFzavG1EHn/l6FdvfeIAV9c9e9wShsL8WH15+g/w9phC2SPLo1WRGXVXh5de95dJ/2Btf&#10;/Y+2jHpPz68XUtSvXveQD+yRa35sf9jz78VIbXxr5deBJAI69760kEkmwH0tx7vkDI6sCR173yUA&#10;gG3I/wB496A6t173kXni9ub/AE/23vdMV68aDI697koPp+Txb6f7Hj3pxpBoeksowSGp173nVTa1&#10;+L3v/wAa9t1pjy6YYgMC2ceWOve+7qPxYm4Nv8D9Cfd6M4A60XZhpPXvfj/hewuD/T2ohQAmpr1p&#10;R173lB+oI/H1t9Db2oCFhVcU62cmvXvfYU/W/wDsPx7sGUCg6TyOoxTj1735uOf8AePz+L+7UY19&#10;OmQT173Fc6R/r/gD/efauMAYXqw+zr3uLJe/pt/jck2/1vbvYVBNcenWqjSD6de9tsxA4BAPPIv7&#10;urkrWlPt63qJUkY697apTYXt+fr9L8e/DjQdeUCuD1723SG54Fvre/0/17e71alD04KjHXvbPVMx&#10;PH0BIv8A8T7sq8T69PooPn172w1Bvf6X/r+f9v7o9Fx0ZRqABXr3trkvz/r29k0xBY06Wp8uve45&#10;9l8rdODr3vj7T9b69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve//9GoKMkPySgtbkD+n+8+83pH&#10;8IkMcnFOPXNdhXrf498pLOfrwB9bcH+p9ssMCpz1VY2r173Gk0KBf9Q+gH+8G/tsrqWoyOnEjZjS&#10;uOve40klgbG4uW/wB+n090Ey1qRjp+KOpoePXvcYTcgC5sT/AGrc2PvczJpVuFejDwFRVc+fXveC&#10;WpEdwSQfra//ABI9lMsprU8OtrC2mlKqfTr3uBJkA4VAQhP1s1vp/wAb9pmuU1NnTjh0st7SLUS7&#10;VJHD0697ap8nEokDsL6hb1f7Dg+073gVBUAjzJ6U+ArHSgIp172mKzPRoWYMCguGuSbG3BFj7QST&#10;1Ukk0/l0qSJm7G/Lr3sPc1vekpRIXqYkUAlbyBbgC5JJPFvaQzIKrWooTjPR3Y7NcTnQsZNRwUV6&#10;97LLvv5Ebdwvmhp6p66sUkCOmkDJrH+qlHHsrn3GxtlVp5akcB1Imxe3t7erHJMNCg5qM0697J9v&#10;bvjdm53eKmqGxtGSbQ0zsHIP1LyH/eh7BG483qFeO1FSxpX5fLqXNn5L23a1yutq8Wyfy697BKrr&#10;6uskaWonkmkflmd2Yk/m9/YLu91urxyztx6F8UEUK6UFOve4P1+vsuJJ49O9e9+9669173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3XvfY9vRDNT1o9e9yY/qDf/X9qtWadePzz173JUWN/wAc/nn3etad&#10;NsRTT173luD/ALH8+9UPTedXXvfIEAj/AHn3UivWmBz173lBuD/j/tvetIDAN1TToI1Dr3vIOf8A&#10;bfT/AA+nuopSnVOPXvfJbcWP0/V/xFve9JzXpwqUUkZ/w9e98/re/wCDY/0/w91rw61kkUFDTr3v&#10;kPrxxYX/AK+9k1UeYr1aoK56975C5sLfXgn6H/b+6PTu8qdaIFCFPXvfdrem9iv+H1F/6+2CSHHz&#10;HXlY6gSK9e98tNj/AK/5/wCI9u5UeoPXjqAz59e98iDxwOLj/jVvdAoGrqyx6agnr3vwQj+tjz/s&#10;fbZbur5jrZYgUXHXvfMC/JH1uP6X/wBf34ljxPW21UCt1733bi3H+9+7VoST15SQTg9e98bWGq4P&#10;/EAjn3s95r1Y0ZhT06976YAm5/4p70taU6tHUDHXvfELyP8AX/r7cYagRwr07UUPXvfIqfwBY/W3&#10;4t7bpkUzQft68SuM5p173j0/gf74+9SpqFaZ61inXvfduAD+f9j9P6/T3UGgJA4de697xlOBf+tu&#10;Ppb/AB90NHYU8+tk+vXvfWk/8b/1v8fbJUggHGetaeve+JA+l/62/wBhz7uUoSPTqwFa16974EC3&#10;5vx+fda1IB62WbAHXvfWjn6/7f3amccOtV8znr3vorxwL/4/m4/p78QRU8OvHzPDr3voLfkf15v/&#10;AF9+ByCevVrQ9e98bAX5/wB9/re/Gnl04E1Cg8uve8Z/BN78j6f1934HPWjU5br3vxX/AG3+++vv&#10;1KZ9erUI4de98dF+Afpz/j/re9ajXV1Qk8eve+gL25/w92Y6eHVsgkDr3v1uD/rc+9V7h1XiRXr3&#10;viDY8D6+90werUNM9e9++hPF/e6VA63173xt/W/u1M169T169779+691731+b34t9P8Aiffuvde9&#10;9Ac/0AuPre4/Hv3Xuve+/fuvde98AfoBYj68/UH68+/db6977UH6kW+v+8+/da6975W/w/N/+N+/&#10;de6979/X/e/yffuvde94yRyvNub/AOH+At7917r3v2m44P8At/8Ab8H37r3XvfIhja/0vfg8j/XP&#10;v3Xuve+tJH9D9f8AXNz+b+/de6977F7/AE+nFv8AD/A+/de6976sSLE3Nxe39P8AH37r3XvfYUA8&#10;fQggj/inv3Xuve/afp+bEfX62/pf37r3XvfuebcBb/7H37r3XvfR5I/qQD/hwP8Akfv3Xuve/aQL&#10;34B/oSf8be/de6978T/WxAIIsfp/S/Hv3Xuve+XJ5Kj8/nn37r3XvfQvqA/TYXsP9f8APv3Xuve+&#10;Vh9Px/T37r3XvfEfkgcDgWP1/wBh7917r3vl7917r3vv37r3Xvfvfuvde98xcrwBzwT/AE/HvR+f&#10;W/KnXvfJB/tx7behJr0248j173ya5H1HAJ/3j3VRSlK468OxQK9e93W/yeor7xz9Tp1D7eRRb6XP&#10;H/G/eA333ZD+5LeP+kD10A+47ETdboamhKk/7z173shsqogW1msDZfwLc3v75bBtTV66Kv3Skg16&#10;97apSiiUXFzbSx+oBH1PtYgJI6rUyMAfL9nXvbHNJqLfll4OofkcgcezGMafs6d01BAHXvcJ3ABd&#10;VGoWAH15+hN/6e3wpPxHj1sYqpOeve8LsAGIIsQePxe3Pu4qaDpxAtB59e9xtbqttIAIt+b/AOHt&#10;2ik8enqLIDQ5697xst1Gk3swvxYX93Boc9bPa1Pl173ibSrPxcMvAAuOPqb+7CrU+XXssF14p173&#10;Bk9KsVUsy3KqCAW/oLn2pTJzwPn1YtThgde9tNRIWQqbpcAlf8T9QT7WRoA1Rny6fjU/E3E9e9sV&#10;KUGTjb8rLHe5F+G/x/HswlVjaEfI9OurBAOvexUzUa5GBWDACPxLHp4IYCx0n2D7BjbOV9ak9F8Y&#10;MUlW4jr3tghikiRYyVXS9mBHLX/N/wCvsxkdHbUM1HStyHfXx697nqPESWN1+tvrcjkn/W9sE6xR&#10;eqN3Co6975yTxDQ0Za5uzgngKfSQbe6qj5D/AJdN+HrFWPDr3tvMmiUuZA4DBdN7jn6X9qwgKUAp&#10;8+ne34eHXvblEVk50gM3B/BB/A5/4r7Rv2/YOqP8KgE9e9uENMUkDCxc88nVb/jXtM8gKfIdMtIW&#10;UqcDr3vGp1Sm36xcWH0+tre7YVM8OnCKAEio6977GjUyuh1klSyi1j9SQD/vHvxrxU46r26QVP5d&#10;e9yW8MSoUc6hpFibkt+SB7aHiuTqGOqgSEFWGOve8iw8DUQEY6iGIvz+L/j3UyCvqR15mAagHlx6&#10;977MBUgf2bWC8Ef7D3oSA58+qagwA8/Xr3vBIkfHIjVRdiSB+f6f4+3QzcDknh1YVXBFa9e9xFms&#10;JGQhubKPob3/ALPt4pWinp80ciopQde9yo6qPTLI6anKgW+uk/i4P09sGJgQqHAPSaRH7SpxXPXv&#10;eFqyPUge/IA9BA5vbn3fwGANOn0BAZhnr3tuinSLcOKkLkIJeLkAag35a/tW8bPtsyAZI/ydUndN&#10;IJHdTy697HPtjLxHb2NgDHVJBGUCn08i/wBfcfcnWT/vOWQilCa/l0VWaFT28NXXvZe4pmVQF5sB&#10;f8/q+gufclsi1r0dagTRh173yQFifSS2oAk8c3+p/wBb3ViF49eYUetaY697nKgUG5uW+hB5vf2m&#10;Jr5cOqMQyrTr3vMFHoYBrLcWvbk88+61BrXpnXQMq/z6975CQeMkKbqwAB+hB+oPupXuAPn1oElw&#10;GNcde9+DMzgtYKF/T/qj/re/UAXHHrWhjw6974sAQCoPDG/PI/1/exjB8+ttXQ3r173jLhebnUeA&#10;DwLfjn3cAkU60iFjX5cOve+lsGLGx1CxsT/Tke9cRQdawcD/AAde99yONCabMAeb/wCHHvark16u&#10;KD4+ve8dz9bkWJN/x/T6/j3v5deLajRuHXvcR4/UV+hW76vryRwPb6t2/wCTp5TpHbw6976jBOk/&#10;rJvb+gt781K04delKAkgUp1736/11A6r3Gn9P+N/fqeh6qHbV28KefXvfTuxZdXH9oaRfn3tVAXH&#10;XsAV6974EFm5uLfpt9f9b3ZTQU6rQgEqeve+QjXRb6Fj9T9bWv8AT37UdXTisxYfZ173G8Ci51Eg&#10;/UfW3/IvbniMcDpzxDopTr3vFoMhCi4VD9bcHji3u9Sg1Hz62p0hmPXvfRMqMwVeAos35J+ht792&#10;MO49VKioY+fXveOzjU8jsWP0F/oB9bH24KEaV62RQACmeve+HlXXpLEsSGC3tYD8e/aTTVTrXhtQ&#10;lR+fXvfpAjByw518cX/2/vyVBAXp6PVqUAeXHr3vhGtjYsTqHBPFj9QAfdidXDy6rITSnnXr3vl5&#10;R9wkFmF0Lh7+kn6W910HwzJjjw6bKtqPDr3vKrMwkBP5IW3+B5591KqKY6qQA4NOve8ZuHDagRYi&#10;9+f8efdsaaUp06AugHhnr3vJZjpF2AIP1tfn6D3Wqipp1Wq5697jGIcjUSy/S/HpvyD7dDGlacer&#10;K4/Dnr3viR+4fUNem/0/p72pAWvl1sVKD5nr3vgqltQe4ZgNI+lz+dPu5ah7OqMoU04/Z173lih8&#10;MN7A2f8ATbgg/i5+p9tvJrbT/Pq2vUwC+nXveJwWbURY2sALWK2+vHuwoo0jpTGOyo4V697wIFZ9&#10;Bv6Tf+lv9j7cOoJXqhL1JUY697y+IKSC4Klr2J5F/wAX901YGOqhnJ4U697jurwxtMLvZ/0f4D6n&#10;26CsjaOGOrRyRmq+fr8+ve8kUgnEbFCukljf6Kf9j7q6GMkA1r1cIQrHjXr3vPJDqVnUmRmNg17a&#10;R9D9PbayUOk4A8umQ5VgDjr3vgDIzGFgQIwCW/qp92IXT4inj5dbooFVFa9e98SigjTyHvYEci31&#10;PvwLEd3l05GTkEU6979EYnkYIx1otiv/ABX3t9SqCRg+fW3DpQtSnXvcqxcBTqSZbfi4Zfxz/vft&#10;qoBrxU9J0oneaMOve8q0trCUByCbD/eR7o0tfh6v4mT8+ve3WlQELyfSQlv6D+p9opnoSOm5GCGp&#10;697fKeQRyelQNQCg/Xkm30I9l8o1rk9MOPEQfbXr3tZY9w7JDoUMeSw4At+PZJcLRC9cdUdakuDT&#10;0697AX5Y41cr1DvSkABU4aZylv1NGuoWPuTfY+8+j5+26dsfqgV+0HoCe6NqL327v4GSp8Js/kfL&#10;r3vTG3XB9tuTMQFSuismX/G4kI5Hvuxs0nibdHJWuoD/AAdcI500XMsf8LsK+uT172nm/Fjx/vfs&#10;0r5dMVoOve8drC5ta9wD9T/X3cde6975NwRp4+v05v8An37r3XvfVraSRcm9wf8AePfuvde99k2s&#10;D/qbfS/19+6917342Y8Gx/HH9P8AW9+6917361wo4+nBv9f949+69173xa/0P4/qb/X/AB9+6917&#10;3x/4p7917r3vxt+Df37r3XvfXv3Xuve/e/de6976N+LWtcf737917r3vhYH6er6Afgge/de6978w&#10;P+NhYAfX8c+/de6977IuOPr+f63/AKH37r3XvfSgkEXtz9Le/de6975gG5JPHNhf/H+nv3Xuve+d&#10;uAffuvV8uve+1+hPB/wP+9+/V62BU9e95B9SLf4/05P49662SOve+aDkD6/T3V+HVTWmOve82kXt&#10;/vrj3SpI69QsAD173ysCLW/1re9EUz1sqfLr3vvTq4H1B5/w9++Z62ASaHr3vla/4v8Ai4/r72cA&#10;daYBeHHr3vkF+nN/qLf43918q9b1VXHXveVB9PoePofxz9feiakV60xNaN173z0/U/S1j9eL+/cT&#10;pr1VmBpQ9e95QL2/oQB/Tn/X9+yFI+fVCCRWvXvfZHH1vzYe6ildPVhStB1730FNza39bX/PtwIW&#10;pTrzsqsAcDr3ubBSmQgWPPPA4v7fVNCHpHPcqoIXy697UtDiWa11P9Ppcf7D2pjhLvQDJHHopuLx&#10;QSzGuM5697XWNwLGxEdzbngWFx+APZzbbUWMevgeHQV3HeIIiqasH55697XFFg0iVHkAIXixHI/w&#10;HsSWm3ooIanQQu+YidUaVxw9PzPn1728rTiNbJ9PxwL/AOvf2dRrGhz/AIP5dEcm4yTPWU9e981U&#10;i3I/pb8/7b26rKCBTJ6ZMq6qLx697lKP0j6E/n+vtQrKoOoVPr0laQVYkZB6976MhDW44/p/t/dw&#10;pBqcg9e01q3keve+Rm1cGwvxe3txYQtGBr1URFe4GoHXvfGxuOBb+oP9PdyQAW4dWLdteve8f9ok&#10;Hn8j3tXOrTTHr5dXDZ+3r3vMAXUn82v9Bxb3fODStTnrXieGyjj1732qagDfn6m/A9uBsEAdUkkO&#10;cY697xtYX/Fx+P8AD3shifTpruJ697jMTpIAt/iefr7aICtU46sMHPXveNW9BX6/i/05t9R70XLV&#10;8vTqjAM2oGg6977UcWB5/wAf8fdtIIqT1Vjmp9Ove+LDm5+oH4+nurAqAB5nqwyoYefXvfArc3sp&#10;4P14/HuysyGhHVwTSh697yoPSCfrxx9P9b2/rWugHrRcaqDr3vMEF78kn6/8j9ugE9ULClD173z8&#10;YNxzz/Uf8T700QZTq8uqF9NS2Kde9t9Tj4pRe1jcfT6E/wCsfaG5t1cFQKY49L7S+eJxp697R9fi&#10;SGaw1Ag/UAEG/It7Cl/tTKg9a8fz6F9huoCKGNDXr3tMT0DqQLX4+lgP9t7DptAFagr/AIehXZ7k&#10;jKdRP5de94vsiBa9m/1r3/1h7SNZM8tClMV6Mkv010NDXr3vkaQgXXnixBH+9+0r2SYqNPV/qxgt&#10;UfZ173HMLr+CQbi1r2H59sNavQkHPSlZ9Y+Lr3vF4zp+n9fr9bH/AIn22waP8J9MdKo7lvwjr3vt&#10;Y7X/AKHk3/w9tFseY6pJc1oFx8+ve8qgf1sf8eP9t7bGQR0zrJrXr3vKpNjwP9e/tzww2Bx6sVUf&#10;Ca9e98T9bj/eR7UxIwWhx1oA9e95ACL3H5v7fFAPPq2PPr3vJYj6twfpx7dUAEUPVSPTr3vkCSoA&#10;/r9fz/rA+6UANPXpIQQaHr3vifxxe17f0F/6+3kGnA4DrQp5de9xmsL/AJI4+n+9H2oAxjrWnz69&#10;7gTcE/QXv9efbygMor5dOA9or1722TyHTwLf1/r7dVQTnraKuo1697apSD/tuf8Abe/edKdeFa5x&#10;1723yHSSSP62P9D/AK3vxGAAet01CnHr3tlqXJ/Nv8Pd9TKzA06URKNVOPXvbFMbk/77/H2nmbSO&#10;jaPtA697bn+p9k8rVBHSlQeve8B9ljmp6uOve+vdOt9e9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvf/0qeUlUKVJubXDG5sSf0gf63vNGYRpIS+DTgP5dc3nhfXpYEDrf499mYE3/2m39P9j/sfz72s&#10;goFbz8+nViPwjPXvcOSVS1mHFiQQ1hx+P8faKaYatJP7OtLDMtW4CvXvbdPUorX1WVQQbD8+2Xl1&#10;OWbFB0vEVTjj1721TZFF12cG/N/oR/QC/un1tEUevS6K1eRVU4+XXvafrMoEHMljbgkgG31+nsvm&#10;n0qzrQ5/1DowghSBKAEn08uve0vW7ghgF3lF7WBBCjkc+yh50EhVuIFelhsmEhk00x9vXvYXbo7L&#10;xWHjlkqq6CKOMEkyyqF45YH+p/oB7StOzJrZe0+vl9g6P9n5f3DciGtoWck+lB172U3e3yeoqfz0&#10;uD11rkm0xLRQn/goPJ9kV5zHY2kZ1VdgaAcPzp1J2ze2ok/U3Ja1OR172U3dHaW6tzSSGryM8cL3&#10;009PI0cSgn6HSef9j7Be5c2SSufpxQEU6lnb+X9u29QsMY4U9T+3j172HEk8sx1SOWP5JNyb/wCJ&#10;9g+e7nnzI35dHaRog0oKAde94r/j2l6v173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3XvfY9uofLrR697zxnn2rBr1X5de9ygB/T/fD3avl1qtOPXveQD8jg2t7qBmrdVYU&#10;FDnr3vIBf8gH6W/3v3tiwFfLpsnScde95FH+B4/w4/3j22TrHaevFqjjnr3vmLX/AK8H3pQT+XVA&#10;hLde95F+gJF/9b/jfu9CCaY6uF7jpND8+ve+YvyTx/tPF/em7etvVcEZ9eve+dubW4I+n+A901Gn&#10;TVTSnXvfIL+j8AE3596KgqQcnrag0PXvfML9foAbfX+nuoHeB5U6uva4pwp/Pr3vkoUav682/p72&#10;5FAp8j14OdIrnPXvfY5AFgODzzY8+6se9j06CKMTn5de996fx9eef9f/AA9tCmqp49VBGrIp173k&#10;sSL24H++HB90NKgn16rpA7jg16976sBxb/Dn/ivtwNTUR1Yuakjy69746f1f6/vxarBh14kllKca&#10;de98gPrc/j6e/FmIwOrmTOlRU/y6975aVtfg/gf63597Qkk6h15WJJVvLr3vHptcWvc/gX4+ntxg&#10;uNPTpXgRjr3vvRYf2be66hw68DXJ6976YCx/FxYf8Tx7b1UbuHXgDWnXveMoNPA/w/4370Y+/WOH&#10;Vq5z1734rbgf0/2x/qfdQivw/b1oEDj173jC/gj+tj/T/X96dKHBr69a+zr3v2n8fX/Hn/be2wBp&#10;qOPp1rSK16976K88j8fj/ifbgjJWhwevZIoOve+BUkjmwsb/AOPtplCkjrYByOve+Gn6/wBP9h/v&#10;Pv2Bg8er0FKN1732U/pb6W/2Pv3Xs9e94iOB9D/jbn3Y1rTrRBP2de98dPBv/X3utMHPWxgivDr3&#10;vxA/HBtyR+f6e9HBoR1snr3vorx9eT/vvp7tXPXgTmvXvfGw/wCR+7AA56t8+ve+JH+H5/p/vPHv&#10;1D5dVHy6976A+vH+P5/1xb3scOreXXvfmUnkW9+qB17gOve+gpH1H14/1veq14der173x/Fvqeef&#10;+J97z69ezXr3vs6fwCT79mnXuve+tP8AQW+vvQNOPXuve+gP8LX/AKD3skDr1eve+QA5J+n+8/4e&#10;99eHXvfH37r3Xvfvfuvde98SL2/2P1F/r/r+/de6977A/p/sbD/effuvde99+/de6976PH/Guffu&#10;vde9+IB+vv3Xuve/W5ub/Qi3v3Xuve+7W5/rf/ePfuvde9+9+691731a/wDrf0t/vPv3Xuve+gOb&#10;/wCw/wBh7917r3vlyLcHn/D+v59+691731fm3++PH49+6917337917r3vr37r3Xvfvfuvde9+tb6&#10;e/de6977t/U3/P8AxQe/de6979/vPv3Xuve+ViD9L/617e/de6979bjkD/W5Dcn+nvR69173zHH4&#10;45+v1+nF/dCGOOtGvDr3vkNNrkcWP+9e9aDxr1oA0697vH/k30/lz+5Jwp0oGT0r9GY+kn/D8e+e&#10;3345Am22sXXQz7jsC6N3uASSrLj5acnr3vYqlVo2a4Gsk/X9It/h75iIwIx10ELo744de9s+QVmI&#10;1AAixFgLG/JF/a23IAx07A0URr69e9p6t0xyeRebC1lv+oj+n49mkFWWhHT6MHBX59e9t6M3h1Mg&#10;Llibg+oXH+p/w9qWC66A461INUnXvfFGZ1fWoKJwT9T9OL39+ICsNJyetFUUD1PXveJzoS9r39ag&#10;EsQo4sf+Ke7gEmnTi91CfLHXvcdnb0tp/FyB9CT9PboUZBPThRSKV6975LKpW7LYkEWsOdJNz7qU&#10;INAevBSCKGo697bpDe9h9SSOeTx9PapKefSkLTPXvbXMiEEc6ufVpv8AX8X9rUJ4+XT4YA5z172m&#10;BBJFXuTqKi3qBU8fXUfyLezQyI9uKceqSuwQGlK8Ove1jPuSKGKKgkePWVSbXGVJSIfqMlvyfZLH&#10;tUjMbhQaZFDwJ+XTMFo8xeWua9e95FydKymQyo6XuJCwtf8AFr/Xj3RrSZSBpoeFOrMpj7WGR173&#10;EGbpZfKIHDmNTqU3sLcglj7dNhKlDIKV68UkYozDSD173i/idPM6iOVEJT1pcg6wb3sfqPbn0kqK&#10;dQrnB6cMLEMpFR1724Uq+eMukieS5sG+h/1r+00xMTaSDTph4wslK0FPz697cQsqIA7g3H6lIuCB&#10;9R7S9haqjq6+GCNH8+ve3SjqDMURCto10sSQH49pJotAJYcf2dJ5IwoZ28zw697mOF0o8JjD6hd2&#10;IHpH4Htla1pJWnoOm43JbQ2AfLr3vAayNNRaxe5+v0JHBN/8PbgtmagBx08sVKDj1733FPFIpLqg&#10;/tKR9T/rH3V42U9pPWpEkU0B+XXvceTIwRnS8iuPzZlBUj8EH6+3RbSOMCn5dOrBJgkf7PXvcCpz&#10;tOrAirjC2sFZ1UklbhAt7/7b2pi26QjSUNfs60tuTggj7P2de9xaXP0ld+45EcYJjcyWBLI1gVBP&#10;0Pt2fb5oO0Cp4in+XqrI9WCA1HXvfVRk6EaIUq4CfLyQy/7AGx/x97jtJ6F2RhjzHVvCnUhnUjHX&#10;veJMtQeaaL76ASAXaN2Buo+pXn3drG50B/DOn1639NcS6GjUgE09B+fXvefHZrEVUgjWsp1eMhSC&#10;yag97AWPPtu5sL2IaijUPyPDq0tndxodQGfQ/wCbr3vjk1H30JBjZEqEKshB5+pB0+7WprA1aglT&#10;UdMxwtq4Ux17287my02QpKSBn1CCIKtzfTpFr/48ey/abJLad5APiNftr1e3EUY0lc1z172m6fyR&#10;iMOwItzb/Ef1/F/ZpLpaukZ601M0HXvc+FwiNqsTyOPryf0+2JFBYAdUKsx/Lr3uUD/a0sQouB/v&#10;fHtgivnk9VVWoM5697zIwbj9LNzb+n+A90YUHqB1SQEg1697561KKCg4Oktc2v8An3XQQa16aCFW&#10;w3XvcQsC7BS11I+o4/rx/h7eA7c9LEDHBz173ye4KAMfX6rA2Av/AEHvy0oSfLqhAWpA697xFtZ0&#10;MPpex+pt9OR7sO3uHWwmk6vl173wk1qwswVB9SST9OCbf8R7smkjhU9aPhaQyjIPXvcsDSqDWkga&#10;/wDr2PP59sGhJIBBHTJNSWUY697jMzXKRj683P0sPxb28AKaj1dAtdbjPp173DVD5y8j3DH9Iv8A&#10;gXHHtQSPDAUdPau2gXHXvcoRAX9J5BI0mxH+v7YL16YBWpHXvfMlEWxBF1sDcH/e/dQCT1rQxNeP&#10;XvccLYXJ/wCCg/7wDf8Ar7dJPDrdO0AeXXveJ3aMepNOo8EH6L/iPdlUMaA9PooYEny697zKC0f7&#10;lrkgqRybD+vujUV8dNl9DdvDr3vFOI47AkjWCOPw31v7cjLP07G/iio8uve8Wm6KL6Rx6h9Wt7uT&#10;k462xqSOve+7FEIUE6ySHNiP8be611Gp8umy1SA5x6de94ytjY6ZGJ+p+n+tz7cyfkOto+Pz697j&#10;mHSDIAPIwNiAPx9R7vq/CTjpxnoSPIde9x4j5U0vdSHIFgOebAn284Cntzjz6cdglGU+XXvcghoz&#10;430sLAg8cMfbQo/cuOk6upAJrg9e94nBWPUy6nvYAfW3uy5ag4dKF0yVI4de984pQVYstgLKAfz/&#10;AI296dCD2nj028ekjQa9e9+0sFIWMaLjk/Xk+9BhXuOetq3aAePXveRY/wBID6nHqOrhgP63HvRY&#10;D4hj+XWzUhge0H0697wurtIVKBgoN3vax+tvdwyhajz8uq0VGFT1721NSZCOp1K6tAVBIb6gn8X9&#10;qxNbPFpIo3VxMvh0UVz1725R3MlnQEoBY3Jubfm3tM1AuD9vVWVmQtw697yyLeMiQMV1cWNiOefr&#10;7bQ940+nVI6VFMkDr3vpolPCEKQllBFzcD3YMQO7OermUU0Njr3vAioSutLanKkgDVYce7lj5Hrd&#10;StdHXveVoY0axBcG5HNh/rX91V3YVFBTqplkYg1GOve8Uipq/XoJFgh/1VrA+7KW08K/PqmpyM+X&#10;n173F/dVCDHc39Siwsv59vdjNUHFOlQkXyH5jr3uZqEdkW1mHH+B/wAT7Ypqyem2ox1GuOve8szp&#10;EoaWySMpFgCQePoR7oiszELUr0yBnANOve4MXnYLNKAqLcIEILaQeC3tQ4jFUQ1Pz6VmorXFeve5&#10;EJiAkYFVJOo8WNr/APFfbThzQHNOqyRyGmrh173MHkaZUQLo0arva5/qL/717ZOkIWbpERQE08+v&#10;e8voLxgD1BiLn6H83HuncEPz6UBWKn/L1724xqyEuthZr6VubhvwPaViCKHphimpUIr69e9vtGgd&#10;9RB5AABH0P1uf8fZfO2lemzgUArTr3tW0MShlJ4J4Njfkfn/AB9ks7Eg9bVGYMvXvYd96Y773rvd&#10;MBIOvDVdlAsSTEbXv+PYs9trwWvNtjNSlJl/w9EfNESXHLF1bua6o2GeHA9e96V3aFG1Hv7ctKRY&#10;Lk6nSD9VHlNxf33s5Zn8fZLeQjii8OHAdcFN8Ux71dx6dNJpP+PHr3sPiATYf4/j6i3sQlgOHRSf&#10;s6974kc6gL/8V/r7cU4611734gC1+L/UD6ce99bHr17363Fm5v8AQD6/7C/v3Xuve+rG/IJN73B4&#10;/wBYn37rXXvfYFrW/Aub3/P+t7917r3vsgG4Asb/AJ/xP49+691736wJIta4B/2N/wA+/de6974k&#10;fkC1gDY/W54/Hv3Xuve+ueLi+q/1FrH6Cx9+691731bj/Ym/+w9+691734i319+69173x/rb6/76&#10;3v3Xuve+rAAf4f4f4e/de6977FrcfT8e/de6974FQOSCbn8e/de6975j6C3Hv3Xuve8gW54ta/5t&#10;fnn37r3XvfML/Xn2z5/Lr1AD8uve+wPrZfofyPdxgZ4dbrTh173zAv71q9OvVpk9e98wtuf62/3j&#10;8e6k1FD14de98+LH/D6e9HBHWs1FOve+YBtxwbfU+9Ek8etccde98h/h9SvJ924dOVocDr3vkB/T&#10;g/72f8Peq+vWyQM16975Acn/AFv9j7oWA6aMlRpI6975heAT/vv8D738Qp1vUG7R173mtawAHI/1&#10;xb+vurVAz00Qwyeve8g5sosPp9R+ffhwqMdbHqOve8yQs5455+g/rf28FAND6enTcsixfEfLj172&#10;60uOaRxdQT/S3tTDGWC04Hz6LJbuPSDWoP8ALr3tcYvAtIVAi5P+FhyfZnFt7SDWeA6C247xDArM&#10;GwOvexJxm21jCGQLqABt9QfYjttvCHXTiKZ9OgLufModyIicimOve1dBQQwqNEYDD9Wm31H5A9mS&#10;W8aUHpwp0DZr6aZv1GJA4de95TH9T9B+R+f6WPteialJPSfxKnPXvfBgoWwFv9gPb6rU0p+3q2o+&#10;fXvccpyWA5twTb6j+nuwY6tBx06j1AXy6974h9IvyT/rD+vPtVGmrpxAHanl8+ve47NybC1yP8f9&#10;f2pxSnSoGgoSOve/Bib/AIN/qf6f092TyDdVqFGeve8uuxAv9RyDx70wBFOPTXEHHXvfBWXV9Df/&#10;AA+nvYwNPWzUD5Dr3uQCATcFh+D+fdwCFHTJOpRmhr1732ZVVTb6Nf8Arybcj37BBHVQrE/Z173G&#10;LlvTyeR9Bxz/AFB9uFj59PkIgx173gduGuLFfpx9bf63vWpOB/b1dVVgPXr3vilyQfp+eePbWsE0&#10;p03L2nSOve5SAkMLX/p/h73Xuoek50qeve+YhNrHnn8X+n9PdzTB6oZASD5de9+MVzxcWH0I5IHt&#10;2q6COPToI49e99hORcWB5v8A7x7quGz1Ula0697yqpHH1v8AT6mwt7VLQ0IHWtQAyK9e95411HkW&#10;/H5/HvUzenD06Tymg1DgPLr3vI0dzyAbf6x91K0FTk/Z0ys34uve4NRRq66iova3qHH+w9omidgA&#10;civS21vJY3ArivXvaaqcRqYnx34/HN/629l77fGzllFD6Ux0I7bdStWDZ697gthrWsv9CbA/S/19&#10;oJNrZmqtCfn0aRbrrajZx+fXvfpMWWuAn0+lvz/jf2Wy7UVWso+ynSqPd60Uk9e9t0mKZObEA8kA&#10;X/2/tDJYHScZHRjHvBIKxHI697gvjmF7IOOTb/ex7SGzalTxz0YRbrp+IkHr3uIaS7W0Dnn8i3tC&#10;1jIFAcfZjpdHeKyAh8/Pr3vG1NyCbccAAcf63ttrMpXFOlQvMChHz697x/bE/jSR9R/X228LBgMU&#10;px6Um7WoWg4eXXvff2/5IHHPIt714ZFF49VW5FaN1732IrEcHVyTb6f4X92ZGOBinVjPUnTw6975&#10;eMgAcEj+t7WH0PvbK1a8R1XxGZsmg697x6LMf9h/sOPdVQjB6qSQKDr3vizAA2uPwOB/vPt7TTPW&#10;v5de9xH44Ygi34/JP+Pt4EAYFOvV8uve2+U8W/2x/wB79uAhaHryvQDz697ap35H5twbfn/W9vjG&#10;fXq6jiR59e9tUlxe4tz/ALx/X3YsBx6drXB697gSsNLFSffm+EV6qAQc9e9p+oJYG/Njb/efdWA/&#10;b0tiwSeve2iQ2LG/AJ/3w9pZWAoD6dGMa1oD173Ac3P+x5/1/ZPMc16UgUFOve8R9oX49WHXvfXu&#10;nW+ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de6977twT/AE9uBCVLenXuve//06Y2nVUB1Xb+1yBcD6E+8zdW&#10;uXJ4evXPZbeVzxrTrf49wZK9AbsTweVvza1hf2muZdTqqjHqOnDbGQgKKH9leve4c+RRVNiVAF73&#10;1WH5FvaN5lER+R8+PT4tgi6SRX7c9e9patzUa6hq9IJNyfrz9L+0LzsamuD+3oxS2jIqoz172isn&#10;uiGAMHlCD8WP5/oPaYv2qNQoP2noygsZZTGFIz+3r3sFd3dx4Hb6TmuyEMbop0oXDzMw/Cxrc8/4&#10;+ym5u0SNmZhGAfPz6Fm1cnbnuFWRCBqGTw697KLvb5M11astPt9DCpJtVTXL/wBLrGfp/hcewxf8&#10;0WloWER1uRSp6lnZvbq1gIlvDrYevDr3ssWc3hnM/LJLkMjVTl2Y6XlYqLm/C/QewFecyXU40KTj&#10;zqepEtNrtbNQI1Ap6CnXvaWLljdiT/rn2HXnlkOpySejGgGB173x9tk16317373rr3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691732PdkND17r3vKn1v/AE54&#10;+vtapHDqvXvcxTfgf7D+vH+v7v1XAFT173lF/wAe9Y8+myQRQ9e98hxa/wDj7qTQ56bYkcPLr3vI&#10;DweT/wAav71jV14Auwp173kH+3uOLf7z78T68etsSp0tnr3vIPwfx/h/X/D3WnGp48OvYcFj173y&#10;XnUb/wC397Oo9uKdeYVIBNOve8oIN+Tf835tf23QrkjHVSNJqeve+XH0v+B/yP3rWNRYjrWsE1pj&#10;r3vmPyOP9Y3/AOI97qrMOrE6sJjr3vkLfn8fW97f4e6UZh5EeXWh8NCOve+Q5A/1PPH49s5jqTx6&#10;sCY1ODU+nXvff+9H+ntzIAIyTnp0NUUHxU8+ve8nIJ5OkD+v590LagF/F1SrFRrpWvXvfX1tzx+e&#10;bf61vfqUqet0HcXz17361/x9Dyf6/wCv7ui0Grq8UYU6q16975BSSLfjnn6cfX34mg0tx6uGCije&#10;foOve/Ej8fU/QfX3ugp1YIFBp17361wSD9L3HPuymh0N59bHDOeve+9PP0t+f99f3V6gVp1uteve&#10;+BHI4v8A8R7ocCsnn1piBkmnXvfHT9fxbi1uPdiwNEXFerV7QD5+fXvfZW5P1Fhxe3PtOjuooMj5&#10;dVC0Pr1730Ba3HNv+RfT3ct4nwjq9QMHr3vha17gf7D37SuB1Tj59e98Sur6cXFuP8fdS7Litc9e&#10;zSp4de98ShBAP+w4/wBt70akk+nW68ade98Strn6D8C35/r7oRVhjr2oVFOve+Ok3F+P9h+Pp78w&#10;omMdbqade98CoFrj68Dj3uM1Brx68xJNB1731a/1AH+wtf3WjDz49UycDJ69746QP1Af6/8AvVvf&#10;iTTjnqzA0z173xZbfi/Fj/sfew3n1sVPXvfHRfkcfkC3/FfdgxI09XBLGgHXvfRHP0v/AIe9hjw6&#10;1UU69746fz/Tj6f7173qpxz1vgfXr3vvTe97D+n+PvZalOvFvKnXvfWlueD71XGcdaBxqOOve+9H&#10;9B9L3/r/AI+9V63wHXvfC314sb/W/vXmAetDVXr3v1jfn/ePdqEinXuIx1730EP9Pr782B1sggV6&#10;974lTY/6/wDvh72GFR1uooOve/BBfk/j3vVXh1ok0xnr3vvQRc/1uB/h71rFaHr1eve+Ogi/P4/4&#10;n8+7VxXr1cV6977UWP8Ahax96rmh69Xr3vrT6v8AebW4/wBhb3snr1c0HXvfWk88W5Nv+Ke/db8+&#10;ve+tJ4/Nxf3vr3XvfMqLf0sCfp9be/de6974c2H5vew9+691733a1ib8/W/v3XqHr3vxHpv/AI8G&#10;wH15596rmnXvPr3vj/xPvfXuve+/9ibjj3qvy69nr3v1voP62/3n3vr3XvfZUi35v7917r3vr/A8&#10;G/v3Xuve+hx/j/r+/de6977sbcDgfX/X9+691732ObC1/wDjX15/x9+691732ALW5v8A7z/tveiQ&#10;Mnrxxx6977AtYXJ/I/w/w96JJ4dar1733bkng3t/S44/r735Z639vXvfIgfQ+6hqmnWqjVp6979a&#10;3+tb/ePqf9497LaerA6c9e932/yZqVjJvCtjQCNGSMMwuOTyf9e/+2983fv0TA/RQMctU9dHvuMw&#10;JLs+83AGn9RQSfM6BSny6972B65gYVYatWoEG/p0/T6/8R75sW4IkK9Z4wxUlJIFKde9sdWxMTOB&#10;qbi4BBsPz7MYQBIFbp0LR8de9p+RDYPqLK9rqeSOOCPZkjAVT0/Z1aoz5mvXvbdIzre1xywC/Q3H&#10;1sf9b2pVQxz06IzqqOHXvcV2k9OhiqEkuPqTxf8A3w9vKFzUZ8uttH5txHXvfESGQrawSxH0sbj8&#10;+7aQoJ8+q101JFeve8ZKqhvd9D/2DYi/5t73kmvCvTmvXJ24FOHXvfVms7C7gEEDi9j+B/rfn34l&#10;cDz6svaR8/Lr3vHJAf1AaQFLG9xcnjkD/ePdkkHA56eR1oRWvXvbPO7Qq8dh6uQxFx/sB7XxhXYP&#10;06EVzngOvey9909hZDr3Az5qhw9ZlmA0MKJWkMLMLhniQXIP049yXyHyzbczbitjcTrD59+K/nw6&#10;bunuI7esCeI4Pw+dPUHr3soI+TddkVoMlHhc1SZVhNHU0bU1QlK1Na0byFhYtew9zWfaiC1Mlo08&#10;TwihVgwJ1eYHy6Kod7ljhZkifWTWhBpTzz173hoPmA08kWHqaCWlZXfUxinkYsCQkIltbnm3HHu9&#10;x7JiNTfxSBxjFQBT1px6ZHMTNdhDGygjJpwP29e9qaP5ZU1NR1GmkESkiF4wju6uDp8rtf6ceypv&#10;ZyWWdavWmQcAU9OjB99t+x8t3UoRk9e9oqb5d06Vks0RrqiSm0oqwo6xtz/aFv0+z6P2WlaEK+lQ&#10;2ckV/L59Nzcx2r+IpVwwOAKj/J172q8f81ITFDPJisoxSQxPDBDLYqf7Skj8/wBfZNdew8gkaJZo&#10;xUVBJH8+kg5lgJoIWZhxxnHp172/VHzZyFOGjotnZSrpagcS+OQtEdF1TXb9V/rcD2XxewlrL3z3&#10;0aOvlUZ9cen59OHfDcCOWG0fSCcn/N172j6/5x78jWFMV1xkpJruwlJnBa/BRl08+zq2+7/y65Zr&#10;zdIwvpin+HpJd8w34ic2+3ySHFD5f4Ove2V/mz3TVwpCNg1FOPIR/makOHLXBuR9Pa8ewnIkEhf9&#10;4q+PVaU/b1W25g3WSYA7UykjzB4+v2de98JvmL8gpIauSn2EwSJNMeqKaVituZCqgXv9fdo/Y/22&#10;SVFl3EEk1OQB9nHpO2/8zRMzLtowTStR173Apflj8nMlojXaK0ULRBQ700q+TV9DIW+n+t9fb83s&#10;37T2tW+t1sDw1DH2U6RW+/c2ztIZtuCZqGNaAde9+yXefyYqYzBBgo4WeMM1QkbgX/2kt9D/AEPv&#10;1r7fe1MTeJJcFqH4a/6sdGh3XnFl0wwLQD0rnr3tDVnZHycqWd2oa16gBI0nAYakbhhEpsNX+PsQ&#10;wcr+08KBRIoXJp8/n8uqtdc4TQKrRKDXJHGnn9nXvbzDuj5MVVMq/e11IQFJiLNrAB5IFuT/AIe0&#10;T7T7UwyE6Ef59OfT81yGqMEp5ihP59e9+qcp8iY0Crl8jENSSidEbykt9Qxt9D71Fae2TNVoENRS&#10;h4Y6MPpuYQrKJDI1PiPl172oaOHvatppZKzPZZahlCxy078qtr+u3Iuf6+y2eT28t5QsNvGVHEHp&#10;uO25mubZYZp6EE5Azx697WGzsP29T1aQVebyn3UrgxzEMQ41X1M4v9Bf6+yTe7/kp4TJDbx6AMj0&#10;+zoytNr3ZA5uZtSinn/k697OXsTH71olT+N5WSvidi95G1OjN9QSeSOOPcGcw3WxXBP7viEZApgc&#10;el0sSRLpjPdjPXvY0ReSQ3eVpDYAX/F/xz+PYDfQooBTpMyaUHr1725wqNBuF1Fbrxx6TwOfaWQn&#10;UPTqpy2fLr3vJC90JlXSxa5AHB5txb3qRO7tyKdaZQpzjHXvcl3YAaCw0mx/oR/T2yqgmrdUxj5d&#10;e9yF0oELWvyS35+vBHto1JIU9MtqatM9e98i9wdQ1Rkgj8cj+n+v70Fp8j1rwxqBBoade9xyQsjO&#10;GOmw9JAHtzJULTPr1ZQ5Xr3vko1NqLH6E2ubf0H1/wCI9+qMLTrzsfhPXveMK36ri+qxN+CfdqrX&#10;T0oWQEafl1732hQyNq9Vx9LXsQebe9GunHTbqAKKcde95LrrRgLAcWI+i/1HutDShPWlUUYDz697&#10;99SQpN7XU2twTzz795cOtHUoo/Hr3vh4k1MrKpJHDj6k/S5PuxZqBuvCUhRQ9e943BQRuL2uFNif&#10;oOL8e9r3Er1onVXr3vhLNGAdasysSFI50/09Pu6RseGD1cVBBXr3vFFMkkgjjYkFbnVcFX/NvdnR&#10;lXU38um2IC5416974yEOw13awN/rcAG3F/r72tVHb06KqhdTx49e9xnmeFiFQuikN+bhf+Ke3Qiy&#10;Lk0PTiLHJhjmnp173ykkDOOGkLXIv6QnFwfflQgelOqIoUHSdNfTr3vrSQwdySnACX+pP1HvxyNK&#10;/t6qSyqaGvz697zl0v6w2gEAAH8H6A+2wppVePXihADDNflnr3vv61BZV/b8ZJ5+lvpcfn36h8Pu&#10;Oa9VWqqPWvXveGKIhwxe6yOdKk2/1hb3cuKaQOA6tJU1BGeve8vjjPp0gHX9RxwObH3XU1dQOKdV&#10;OoUr6de94ikUbtrJZmN141f6wuPdqsVBXFOrorsnZgde98AutzwBxe3HFvoQPdmOkZ6v2qSCeHp5&#10;9e99tCpQi1tQvqtYKb8Xt70JDq+zrwbSQR173yBCBU9VwoubXX63+v8Aj71TV3ev7eqeGzgsaf5e&#10;ve48rMoeRADKykKV/A/Bt7cRdR0HCjqyMf7MnHz6977hDwwqsvJHqL/UlieRb/evfpCruSvVnKsd&#10;KeXXveRwxGkktf1La3+2Puq04jHl0ytCKrjPXvfFUFkIurX5v7szHUR5U6uS9G8x173jljJLpqI1&#10;m9/9SRzxf+vvaMAAwFadbVuBHljr3vihckJCodkFzJ9CRb6G/vbaR3OaD061IAAPGHn17352OsvZ&#10;QfoVH0D255PvwUadNa/Pp8hAhUDHXvfAurFo5ZrNf0i1lHuwGAyL1pQMCNeI6976MaJrUqr39Yck&#10;sVIP497DMSDWnlTptgSKtxrw6978ikTI0jgg3JDfT/D/AFvfmYFCFHXmagKqM/z6975XilmZBote&#10;4ZfpqA+nuveiBj+z5db71VfL5Hr3vE7hJnjdTJJIylV/UFUD66vdwCYwwNAP9XDq6IWQtXHXvcpR&#10;67afSygCwuoN/bJJ019OqEKuCcjr3vOIomRtaqTa1uPbfiOGovWvEkBA49e98vGAgYkIqfn6+n+n&#10;vxYhtPGvW5O0UpXz697lLCGCmNQqtazfUm/1/wBb2wZKEhjX5daDE1DGv2cOve3CCM6hHbgcm9ub&#10;/wBPaeRvxdMsoGcde9qCgi9Q1i31sV/s/i/PssuHNDp6YOqmD59e9rChhVlvo9QNlJ+lwPr7JriQ&#10;1446dZ2QYOOve0l2lRyT7Hz+oCTXjqlSlr8GIj0+zvkydY+Y7XTiki5/MdJdwWKXbJYSMsjU+3Se&#10;ve9K/wCQFE1B2tuqJgE1ZKpZV+gA8p/HvvlyBObnlWzccNC0P5DrgtzrBJb803sb0xNJ/wAfPXvY&#10;M/nj+n+9j2NSF8+gtlj173xt7soIFOtde99WIvY/7fn3vrwNM9e99Ag8gH/ehz7917r3vkB/vP8A&#10;tv8AYe/da6979+fpz/vY9+6917337917r3vr37r3XvfBvwPpc8W55H+29+691734sD9eAL3v/rfU&#10;D37r3XvfG1vr+fof979+691737mxNh/rm3+3uffuvde98bf7H/fc+/de6978R/vP++/Pv3Xuve/e&#10;/de6977sT9B791vr3vmqj6nn/C30Pv3WwKmnXveTSB/sR/j/ALb3TVXqo4/Z173yCn6gc/7H+nPu&#10;nlnrZGOve+em/vfEdVC1x1732BY/4f0/x/r711cAeeeve8g5H9P8D/T3pRU9VCkNnh173yAH/En+&#10;n+8+7Zrnp1hQY6975qPyfV+P9Yf63urcKcOmmPp173yAv9B/h/sfeq0wMnreocB1732F/qRzyOPe&#10;iSfLquonFOve+YAJFuLD/ePejQdVbTxHXveQC/4/3rj34DiB5daHn173kt9bcn/ifdlQmjHgetJ3&#10;ZPDr3ubT07yFSFPJsDb+vt9Iu06c/b0xLOijQCOve1Vj8UJCCVNwbAL9b/0J9qrSB2lMSiop59B+&#10;8vShYHgBx/2OvexAxW39Q8rLpH5BH0uOB7EljtZBUyZA6BG4b9oARCKfL/P172v6KhSBVsqn02uQ&#10;LDjnn2drAijTTiegHfbi8xZCTSvCvXvb9EoCgWF/9h+Df2vRVH2U4dB2eWj9vl173ltY+k2H1P1+&#10;h97NVoVHHz6bMpNGPDr3vA6tf8f7E8nm5Pt9WbSSwr9nTyPUde9x29NgxNr2sL/Qn2pUFsgU6VL3&#10;ilKde98LjUQov9bD/jXtwQmg/n06FooJPDr3vBKhv/hxx+L3/p7ejotR6dPRsAtKde98ViLer/G1&#10;j9P9t7szEnRQ/b1WWUA08uve+LoUJ/r+APp/sB7ulSVJNR15JFegPDr3uMXZyQf1XH/G/dy+nA4D&#10;p3UEyuB173JiU2t/sL/T8X91ag4Z6TySKTx6975MGsQGJA+vFv8AX59+Q1p5UPVVkQ0xQ9e94CxN&#10;gPoB/sf8T72SBU9OYFfn173yAP8AW3N/z7ueGrqrEKa9e98HJJ/J4/P+8e6jhTq6EBdVQOve8gTk&#10;H8cf63+PvWAM9VLVrTr3uXHwR9LEj3YDzXpl6fZ173KCjm3+v9Pp7dVCyjpnTWnXvfIob34v/vuP&#10;bmmiHSOt8OHXvfWi5HH+uLfQf4H3ZQheny/LqpOcde989ABuBa/4+nt9VIUFTgeXW6nTg8Ove+1Q&#10;gsOCRyPrx/tvdfC1ZfgfLqjEUq3A9e9yY1Pp+hOqx/x/r70yENVBinSFyKkjA6977ljuSSPxcDi1&#10;vp7boag1p1uMksKeZ697itAPqAP9h/vPuvhg6qmuePS8NpBBPXveNaa7GwFj9QR9Lfge9GEGlOr+&#10;KQta0697k/ZoVGqNf6cce7m2UIoPmft6v9bLFSrde9wpcWrLdR6vwTaw/wALe0su0iQsRQj08+lK&#10;bjIDk0HXvbTJiAjMCh51Xsfpz/j7QPtsacFz8+jCLd9S1VqkevXvbdLifUbKot9QR9Dbix9opdtk&#10;KhfL58afLozh3gMApz173AfF8g6eP6Di/tE+2vlVFejNN1WmlWP28ade9wZKCzWVbav6g/7Ye0jb&#10;d+Fhw9el8d/qFC38+ve8L0TAMCtz9B/Tk/i/tM+3UQaBTpXHuDBBn/Z697wNSMODxcHkjn/ePbH0&#10;R0moz0rivlY938uve+H2pOonn/A/0/2Hun0DVGPLpz61Q9G9Ove470jC4Asf999PbX05Y1p8unRe&#10;I66q9e9xXpWJFr2+v9R781u61AFadW+qAHmeve4EkJF7/wCNj+b/AOHugjIyf59OiZXNQf29e9tc&#10;8RAINxbkcXJJ9+UU4ivTiSLT1697Zprj6j635P19uAjNen1kXNT1721SEk/n6W5vb3YLTBHHp0Hr&#10;3ttmf6rz+f8AD/efd2pQeXV/n172n5iebfgn/e/dW9Ol0Y7ft697a5T9R/iR/wAT7K7k1boxiGB1&#10;73Bb+nsskpSnT/y697x+0R49b69797117r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979b3YKT17r3vkFJ9vRwsetde9yPEdJP&#10;4t7MhaN4Zx1QuNQXr3v/1KNKvIKAXLBAAOP7V/6lf6e8trqVQ5INKjgOsGY41JIA8ut/j2mqzNrE&#10;GbXcXA1XF7/m/ste4airq4ft62R+oqLTHy697R2S3bBAsjy1CRooN3Zgo/2JY29phMZASM58+lUF&#10;hPK5EaVJPpU5697L5vjvzbWBSWN8klTOlwtPSMJXBH01aeBc/wBfZZPuMdpMzSlStD55HQ/2fkLc&#10;LuTXIhWNhxOD+zr3snG9vkHuLO+WDHE42ndyQ8Z1TlL2/Wfpf/D2C9x5tVKLA1SCaY4dSrsfIG37&#10;cqNKNbLkE+R697AHI5rIZOVpqyqnnkYks8jlmJP+JPsD32+3t5qVmNCa8eh7BaQW6aI1FOve2kkk&#10;k3J/1/r7JmdmNWJJ6UgAcOve+vdOt9e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfve149e697yrfkj2tWnE9aHz697mJ9ASP9&#10;9+fbgoTpHVGrXB697ygm/Fv9j9f9sPeiBTqmlaaj173zvyPdCtK06pStade95B/iOf8AW91IzUnq&#10;nwnB697yD8n8j6W/x9+oTnj14qzZ41697yryeOf6f1591JKLXqncgJ9Ove+Vv8eR9f8AW97DDBI4&#10;9WV6EE5HXvfO5+o/I/3r34/nnr3FQPU9e98/wCBz+T7ZI4g+fVTVTQHr3vwPNxfjgf7f3oUI4cOr&#10;UrknPXveXkcm1vr9P+I9thwBoXB6sCCtDx6975KfqR9OOeR/r8e7ECmePVSfxLinXvfY5P8Ah/tv&#10;9v78NS9X4nOOve+RI5FvqPz+PwPfgFOWFfn1ulKYr1734Cy/UE/n/iOPbmCCAKAdOKVDEDHXvfYa&#10;44Fv6ke6gENQnq6oEJPGvXveT68Dni/urE4JNOvEsM1pny6976vY/wC9f0/2Pu5+fTtRmvXvfQJt&#10;/sefx79xIIz1UCuR173y+v8Atr8+/d2NPr1Y+VMde9+vf/X+n+PHvVCWYMevNkFTnr3vqxJHP0+t&#10;/ei1DpOD5evWgAAB1732fqeP9t/xv22qsvaBUdbHXvfGx/3ngj262lFIHXq+nXvfAj6j8X/40PdA&#10;SSD8uvVzXr3voA8/Qsfz+bfix90p2aa+detDGK46978VIAJuTf8APvRq4Omgp175Dr3vgbc/6/5H&#10;ugU1HHh16np1731p5tYcj8/j34UEdCPPrYApnr3vgwtb8/4n6f092WmQOtlR1730VJ9R5HH190qe&#10;A49VPlTr3viV/wBh/h+ePfqHj1sfD5de942HI+vPHPuq54eXXqnjw6979o4+tvew1TUdbVqnj173&#10;1pF/9hf3qp6rWnHr3vrTYcW+v+9e717enTQpWnXvfRUH/ex78OqKSSOve+JXm3INr/6/+Hvwbyfq&#10;ykcX4de9+Km9r/X/AHj/AGPv1an5deqakAcOve/aODa/+v8A4+9s2R1Y4OOve+Om9r8f63uxNOHn&#10;1pjpGOve/aR/vv8AePfqmmc9aBNKN173xt9R/sef+K+2zjI60TQCg6977AH9DyP99x7sK0qOvAUy&#10;Mde99EWHB/IH/G/eqVNevUqeve+jb/fD8+7qa462ueve/aTa/Fr/AF97LLWh6359e9+I4HFj/X/C&#10;3vxrWvl1vr3vq3H5/wBj78Ca0PXgPI9e9+K3/wCNfX3bUKdeJp173xsDb/C//Ivfga8OvDr3vrTw&#10;ebG5I/wv+Pfq9e6977AP/Bifwfeiwpjr1fPr3vq3+2/oeP8AX491B7q9e8uPXvfVuTf/AGH9Bf3e&#10;tevVp1734gLyf9t9f9t78a9ez1731xzc8fjjkE8i3vfXuve/Ai45PH9Txe1vfuvde9+b6m9hxxxf&#10;/Y3t7917r3v2nVyLW/wuPfuvde98gvB/Fv6Hn6/n3UtTHW8cB17376Hgf4f7xz9PdPOvVcA56977&#10;sL3/AD7sRUU62RXr3vlbUT/X8fT34EAdarpoT5de992sbce91xUdWrXu6977sBxbm4/2A/x9tgkH&#10;UeqcMnr3vx/Sw/2k8/n6fj3tTV68adW1kde97FX8mHF+LYe7MqwRlmyjQLYXIZP7B/w/Pvl79+u7&#10;18w2VmOISvXTX7kdqF5K3O4UD9S5UH1FIlp173dzLIwSRXYlAWGhSCASeR/sPeAaqtRpFD69ZwGM&#10;hqfiHXvbLMwjR2ux1C4FyLg/0Hteg1EKeHT6qHVdRp1722OHkUITpDG4H0NgPoD/AI+1iBVNRnps&#10;+FGTpqSOve4EmtVKqVGljweTc/m/tSoDGp8+rfG/pjr3uFI1tWlRwLXP9Lci3t4DyPTq0ZRr8+HX&#10;veMRuzJpsG4JH4+v4/w92ZgtQevMUCkDPXvfbIFewADNzYDkkfX3oNUZzTrwJOeve8hZE9I/tC97&#10;D3SjHPXgMinXvfAzi/r1WP1J5/Hu4TzXrWggkggnr3trlSKRxqa6eoccgsfwL+1cZdVxx/ydOlnU&#10;6Qeve2quw1DWo0dRSxzxfUrKiuGJFuVe4IH9Pay3vrm3NUcqfkeno7maNldM9e9pMbF2vDIT/CMc&#10;36iAaWAgBvrYFfZz/WHd3QDxn/3o+X59L2vJGQrRaHjgde9o3IdO9e1Tiol2zjBLqdWK0kS3Y+rU&#10;dI+t/wA+zy1545khXwlu5Kf6Y8PTPV0khavixqQRxoK4697TtR0RsNT5KbAUayMLSL4IzE+rnWVI&#10;/Hszi9w+YiNMty1Bwyajp2D6HDuimnDhx697bf8AZfdhST+U7fxsbmMKxWFF1Afk2H+8e1f+uVzE&#10;sWg3LkVxk469JLZLq0xKxJBrTr3twoOmNm0DOsWCoW03ZfJBGUX8cC3+29prjnvfbkAvcP8AkTXp&#10;qSC0YBkRUP8ARHXvb1T9YbWg1A4ajWJ7MAYo7NIpuCoA9oJebN3koRO1R8zw+fV1mSNVQAUrkU69&#10;7d4OvttEprxVIktjoZIIgFNuPx7RPzNuoBAmYr51J4dVeVu7T8JPDr3vF/o/2+WBmo4GkFwCYYwt&#10;yeAQo597/rLuWkiN2A+0/wCfp5blohqQeXXvbjTbQwlKHj+wprsQX/aQ3W/6fp9PbEu938tG8Q/t&#10;PSWWeZwGBrXr3uQdq4dGDPj6TTb6eJLBT9Lj8e2RvF8RRZWqfmetPK7ReG3y697iTbZxiW0UELoH&#10;CmMqtlQm/B9vx7tdsT+oQSOPnXp9WJIVW0CnkPPr3uZ/dbDAOVoKc3CsqlRZWQcMv9D7ZO835oPE&#10;b0J6TmSYlUZq0PGnXvcc7excc0Ui0MJeQ6TdAQvHNz7cG5XboymQ0GePSg0ZWB49e9512/jpFYim&#10;iVIyygaFsWP0vf8A3j20dzulI7ySfOvVZNSOBXNPLr3vLDgaGJSkdPDaw1WQXYfm/H9PdX3GdzqZ&#10;j1tSRljngD1727QY2jh0vDTxqwUKbILmxuCD7RPdzvUOxNT69Na5RqRjWp49e9vtPEFJuoBH0GkW&#10;t/Sw/Psvlc8K9J5GIOOve3JY3KvMgQgKCFvYD+tvaUutRGekzOq0GST5de9yVjX9ok+plJ4va5/P&#10;+H+PtpmbOMDrTamBoNPXveVBJp02Q2ubjk8H8/4e6NprqFfs68QQ3rjr3vN6V1EHjTb1A2LDkW9t&#10;5NAf5dXoCAMde95IGZ9IKhmUXYHk2/Fr+6ygCp4dMSlRVR173ydiFYqLWI4/2q9yAPelUHB6pQu4&#10;X5de9xCysgJB/cJBU/1H5t/h7eCkNQeXSigTtrw697yq6eiIks4XgE2FgL8e6FSauMDpk1JY6eve&#10;+CawC0n6Q11/P5/P+Hu7AHC8etmh7F49e94I2JcorqdWplGq7Afm/wDT246gL3DhjrZCgCvHr3uS&#10;jlNDMFIsQTfUeeACPbDKG7R1Rg9Dq4Dz697yLKqBmDEnVZVb6c/191KFiAf5dVILEE9e9+kZ7EqB&#10;yAVt+D/U/wCHvaKtRXrenSanr3vyAsvq9HBuosBx9QB702DjPTZBJOnPXvfTiML+n6+m4PIYH+1/&#10;xPuyltWT1bSwannTr3vAI9BZroLg3A4Y2+hv/U+7lgwp8+nFOrtpnr3vHIut45FLARg+RSfrq/r/&#10;AK3uynSpU+fDpyhRWB4nh173wFmuR9bhTb/Ug8WHu2Qc8B02GINOB697yyU73VhpsLD6i9rfgD3R&#10;ZVyD59VM1U09e98WjQkKOW1X9XAsPq3uwYjPDHWqyBSoHHr3vjdIgWsSJH02A1EG9gQPfu5+30HV&#10;276VNKde985EMhfQQmoKAQBcAD6Ee9KwUAHPXo5QGoRXr3uNHEyaLnyeo6W+tmH4N/brtWopTp1q&#10;kMTinXvcoqFRi4VWB1FQbm17+2g1WCr0zUEjuJ697wa7yIygAEcg/qt+bX+ntwL20PV9DBade99S&#10;WWRGUKF/tWN73/wPvS9yEMc+XVh8LHzHXvfM6WFjY3YCzcAA/Tge9aSO4dVzUOONOve8BX1N5CwA&#10;4Fj9FP09uBsDT1ZaiLPr1735EcBiVUhSQvNmKn6e9llOK0r1XsJ+fXvfMsGYo2pjp9Vvwfx/sR7q&#10;FoKjrxJ1aaAde9x3VER7h2KBm9FyTxcAc/7D24up3AFBXras2nRWgrnr3uPTO1TTxNIskDOdSpLx&#10;KFB4uB/X27KqxSkKQwGKjh1ZkVGahr9nDr3uYf0jyOCWYLY29R+n19sDDdg6bLgEFP29e9xzJJFK&#10;6CArAqm7qbE8fge3AiugYtk9bokgBY1Neve48MpqtTiF4kRiLycayBwVHt108IUDAk+nSlhoquqh&#10;PXvfmjuxcoUeQaVZ+bn6en3oN2hQagenXkcVFc/y697zxRnVYg3tqvYlePdGbGOmywAoM1697yTK&#10;rMi6eHAAP0BN/UPdE7QTXh1VQuosTX/D173zipdKyWjBUE3sbFja17/j3p5qkVOetswNCpPy+XXv&#10;eSGlRbmNPHa/DHUSSObM3ukkzGms1+zrTkaRqya9e95Y42CrpvqdjYn9N7/gfj3VnGdXVCWLGor1&#10;73I8I9XHK3DG3BI5J9ta+A62pZBqPXveU0xaNVW3r5Ucc3+vPuglo1T5dbE9fLr3ufT0oUhueBoU&#10;H9INvpb2nklJFOm/FBc4697mpSu5QAfqcEgHk2/pb2neVQCOqSlHIIOk0697U9HSxiRIzyzABhzZ&#10;VJ4JP49lU0x06hwHSesukscCvXvawpKJor2NtDAL9CT/AMFP5HsjmnV8nz60zalPmR64697TfY9K&#10;y7WykUJ1NJRyF2N7LqQ6lb+ns45TmB3uAyYAcY/Py63IY5LFhIO0qwqPLB4de96XvyxoRR9zblRL&#10;kNXVJN7WB8hvx/xPvvb7T3Cz8lWQX8KL/g64Xe68Edr7gbjbx8Flf/CT172Wn63JPP8Avvp7k6gH&#10;l1HmKde99e7dV69769+691733b/D37rfXvfLT/T/AGH+t7qGzTrwFTQde99aT/h79qFK9eGRXr3v&#10;1vdq9b09e9+sLj3omg69Tr3viR/X/kX+t731oinXvfEjTzyR/avyT/S3v3Wuve+yLi35twTz7917&#10;r3v1uLWvYf63v3Xuve+Nv62UfS4PJ/xB9+691732QTx6bfj+vv3Xuve+KlQOfr/iL+/de6975BT9&#10;OQL8D/jfv1et0697yhbf63uhauBx63wPr173yCg/634/r9fz7oxz1o4z173z+gBNh9Le/UqOt/hp&#10;1733Yfj/AF+Pr79qAFOq8MDr3vlf/D/D3vST16hpU9e98gBxx/r/ANP9h7pkGnW+/wAuve8mkAf4&#10;Ef77j3vPn17Pn1733a1uLcC3A92QrQ1z14Dr3vIBew/rybfX3Vin4RTqmADjPXvfIC/H9Of9cf4+&#10;6Vr14NWgA4de98gPoAAf+Ke9mlOrMAFz69e95QCCBb62/wBhb35QWNF6pQlsde9uFLTGVgQpK3uR&#10;bn6e1SKVABHSGZ3BYKade9rXGYh5WQhCQSLJ/r/19mVvamVMDJPH06DO4blFbxu8hFRwPXvYkYzB&#10;xwqhkQBr6tIFgP8AH2JrWzMTaqZIpXyPUc7lvk8szeE1ART8uve1dSw2+mkD+lrWt+QPZvGpwqCg&#10;6B9xcM+D1725pDYj/Hn/AI17dEdfiwei55BTu697nQJcAH/WH+3/ACfboIBo1KDpFLJU0PXvecwX&#10;LA8X4H+P55t79UuQqdNeKaADy697wSQi4VgefoSfx/r+1kKfOjDpRHKNPGh+XXvcZo1Hptcj6k/U&#10;f09rfDPAnpR45Bweve8Drp+lv9f/AF/fhGdIHr07HPrIXOT173HLWN/qD+f9bg8H3dQOAzTpRrAq&#10;Ove8Suqni4PN7/Tnn3fuBIBp1ptROocOve+MrE25/wBj+fbZoQBWn2dejHXvfBbagTa4FifewpoW&#10;49eYGhPXvfZkC83I5/HC+78DSnl1rSSf9Veve+jJwb/nj3qhpgdaA7geve46lQbkfQ8G/wBP9f3R&#10;TUmvSkl/w9e98ySFuDx9Dz/xHu4cHh1qoBpSp/l1735ef688/wCPvyZIr1WtB173IQg8E8Hjgf7Y&#10;29uFcEjy6q1aVpTr3vkGANh+Tb8+6hs04daNKde9uNOxYWP1/H9f+N+3BIy9o6TTMq/n173M0W/1&#10;/wDW9+7l7uA8+kgcqT8+ve/eMm1vzbn8+1CAyd4xTp0PXtHXvfLQbf1+g5/4r7tGSxweHl69M+KQ&#10;fs697xsNLD83sLqePr9T7fQaqnhTy6uqtKuqtB173lQH8EcH6/4/j3QBgSTwp01Imjr3vM0Ztc2N&#10;xyTyDx+fbLhcaTTpsHgF6974KluCvHFieBz9Pfl8MVUj8+nQV/FX/P173Ijp+bWHBvz9P9Ye3Yg4&#10;b1FOtGTODTr3uaITcEhf9aw+nt4AKor02JAufPr3uNLEfovH+H09ugKajrYkJB+fXvcSSMfUjUf9&#10;bj3poQ0ndwpw6eqOAwOve8TUyuPoDYHULcEe2ZLYMwDcPLpyOZxQEkDr3uMaRHYBYwFte/0I9+ex&#10;hKlh8Q6Ui4dAxLkkde9wpMct78GxN7/0/wAPaJtvzQgHowiv5loPl173DfGi541AjgAW/wBhz7RS&#10;2KnSGWpr0rh3MEA5qD173Dmxy2UaSfyP9b/X9p329dZqKfb0vh3Umueve4zY0FSQCp/H5Bvz7Zfb&#10;6vVRXHStN1dn0VDCn5jr3uO1Bdv0j/EW54+vtD+7pEFSuOnk3LTQDr3uE+OZSNKX/wB4+v8AX2me&#10;2OSAf2dK13OIqe4gjr3ttqKBlBJQD+gA/P490NmW7iK46Ux3yyHUrV697ZKihIBuoI/H+x9pjbUU&#10;AAjPSpLvAznr3tjqqEPbSLf0JHHto2xXUy56XRXTZPHr3tPz0LgG3Nv97+nHupt5MHhXpet0a1Jp&#10;172xVlNZWBBBAJ4/P9R7TOCpqPXpVDcBiKHj172lalSB+f8Aej/T3pgSTQ9HUJBJzw697aJQf95/&#10;PsruKhqHoziYHr3uG31PspmJPDp3z6974e0vW+ve/e/de69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e90PXuve/W970nr3Xvfdj73obr3XvfrE+9iJj17r3vloPtwQMePWjjr3vl42/p7&#10;eW1c+XWqj16975rE31t7Vw2Lk5HWi1Ove3CKlLfj62Ps2t7HFQK56TPOF4GvXvbotCTA7BfSoXUb&#10;fS5sP959mwtRoIPHyHSFrkCZQTk1p+zr3v8A/9XW53P2NiMTFLPXV9PTrGLgvKouFHrULfm/495N&#10;3LlGMrHyAOf59YfWfLm6XVxohjL+tOAz5nrf49lU3p8msZTmePELJWyLxGxYxwkgWP8AifYdvt/2&#10;21kRi2oj0/2epF2f22d5Elum0gmrAZI/b172VLdncm69yySCWvlgpmY2poGKJa91v+T7Be684vKG&#10;jg7c4pj+Y49Slt3Km3WAGhBUfIfz697CeesnqHZ5ZXdmN2LG5JPN+fYOut2vLo1duhMkaooVRSnX&#10;vcW5/r7LKk56c69797117r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6&#10;9797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697yL/AK/tXGa9aHGh697l&#10;rb8fX+vHt7h1Rvl173luL34+nv2KY6bNdI697yji35/P5P8At7+22qa+XVCWoR173lHP+xPvRoCO&#10;qFsj5de98gbH/G3+A9+0grxoOt0qo8s9e95AeBYWP++/p78RUlf59aIFSD+3r3vID/QEf14H491A&#10;7gDTh1ZACw4cOve+VwTxxx+P6/X37hQ/PqujGeve+QNiLj6/U/4+/fZ1WhGOve+wbA2PIP5/PPuh&#10;oWCkVr0+ETCsMnPXvfLUT/X8f63A9tUC8TX5defsFRT9nXvfYP8Aief6e9imknh02K6T6Hr3vlfj&#10;62t+Of6+95DBiP8AB14Bj3UrTr3vkD+PoOOR/vXv1WNAeHT3fTI6978LFuOP99/Qe7kEVqerimmj&#10;fF5de987jn+v9P8AkXtsgBh9nWqUYV9Ove+wfySOeP8AePdUViKdaVWA9KZ+Z6977HJHN/6c/n3e&#10;gFR04KULHr3vsm/5sR/X3ta6wM0p1dRqyOve/AkA83H+H0/23uzCv5dbapOMde993ub3sAPp9L/n&#10;j3Q0zp6qa509e98hYnj/AHu9v8Pe8YJ49XHDu6979a17EWsefz7qxUDPWxw6976v9B+f8f6e/ZZT&#10;Ty60a06979/Uf4/7z72BQCtOHXuHXvfQUji9z9bj+h+n19pnYsQpwOq8T1730Tzz/X/D/Y8+3WRW&#10;qBxA63SvXvfiB9BYfkX91DUGljX7Otk+XXvfC34PPH1H9P6X96ZgEwKZ/PrVcY6976IU8rYfnn21&#10;36jXz6qSwPXvfHTwefr+R72pFc4HWwQfLr3vrTY8cn+v491ZgeFetE14de98QvI/p+PeyKAkcet8&#10;fl1730y+q1wAPrb+vunAVPVVJANRw69742/2H+wF/dvn1c8Mde99WF7Ef0/3wPvddQx1qtR1734J&#10;f/ffX3UsfLreoj59e98dN/8Abfj6+76gwzjrYIIo3XvftP0+n+H9fetOTnrxGTXh1730QPz9B/vu&#10;fexXiOtgEUp173xsPwB/j9P9v79nz695U6976082t/vfvZJLYwOqtVmoDw6974AHm/HPvwpw6cFO&#10;HXvfek8A/j8/T/Ye/A9vWq0z17319D9LAf74+9+o60c8Ove/H/fcce9LU/KnXgT5de9+Asb2+o4t&#10;722c+nViCcnr3vxAt+P9gb+9CoPXgSDXr3viAOef6e7Dj1r7eve+jx+P9j70agUPWwK9e98frwAf&#10;e1wcnrwFD1736xH1/wB9/tvdmyKDrdfTPXvfEqSSR/re6g6RTqvAde996b/Tj/X/ANf3oN5Hr1a9&#10;e9+K8H/D8+7fhHVhkde99Wv+L/7z7sMDPXuHHr3vwBtzzf8Ap9P6W97qOvde99abH6C3+8j3qvEd&#10;a+3r3vlYfj/kfundWvWgTXr3voWHH9f8fblc9W86de992596OcDr1c06977twbW/2P8Ar+60HGme&#10;tEU+3r3vygW/N/8AH22a9UGrVk9e99kfXj/WI9+Hz6tk5rjr3vwXi/1P1P8Ajz9B7uDQ0PDr2qnX&#10;vfNR/vP9fp7ofTr1V+E9e99nhWuB9GsAP8Px70poR1UGhqOve9kD+TIr/wCibc7qWt/HZ3Ym+lVH&#10;BUH6XPvlp9+vQOcbNT5wj7a166jfcjQP7f7jIx4Xf8/CTr3u6qaKNoiYvQzeok39Q/p/r/j3gWkj&#10;axryB1mYzMkmc9e9pusj0sOSH/V9Ta1v0n2Z271BPl0siYE0p9nXvba5ZzoC3Js1z+B7WLRRqJ6q&#10;4BqT69e9wZ1jW4BIe4va9gPyPb8bMc0x15C1eve4RXSzDSTflm/qf8fb9agEHp7NAD+XXveMO4dt&#10;YVVTSE0kAkH6G4930rQEZJ416pSgLefXvfjMps4stja54P8AiR/r+9BCMDNetoWAOOPXveNp45Dq&#10;XT6b3/2B5A928Nlwerx0CA8eve4c0+lkUestwFP05/A/rb2/HHUEnFOnVjDRNQZ697wchhGB6iQW&#10;+mlQPrcf717dORqPDrx1DBFfPr3vjUXVdRa6rYuFXmxNhp97jyaAZ+fWlZ2IoKde9xJ7ssrrHrkC&#10;Hxq50g8fQn8f6/t6OgKgmg86dKVapIpSnXvcEkhE9QF1GpSdQDkci/8Ar+3wKkkdOLVssv8AxXXv&#10;eIr9T6geLm50nj6+7A+XVgWNB173gaRC/wBF/INgTwP6+3QrUyerKpCk9e98eD6wtg11/wBiOOff&#10;s8CeHWwc0r173jUSRahJyt7oOLhT9Tf3ckNTT+fW2WJ9LDJ697yKx/sG4PKgWJt+bH+nupUVz14r&#10;pNOFeve8PmJc2UGzANr5tza49uaBTJ6dMenDHy697521M2pef6/X8/j/AFvdfIUPDpkIKAE1A697&#10;8EZiBYSIwsb/AFBH04P19+1AGvA9bqpBpinXvfjpQFSlwbAkX4+ov70Ksag9UCuxy3XvfALoVnHq&#10;PA0m9/8AYD3b4m09OIoqFJ/Pr3vkADo1Atq5sDYLbj6e/GorQ0621F1U8uve+0jKXDHUrEsBaxuP&#10;6E+9FtWRx6aMgc6QO7r3uRHHr1mIgDSbg/0/JPtlmpQP1rUYwFl8+HXveVIvUCCP0n6Xsf8AXA91&#10;aTtI62z6QdXDr3uYvlAVuWuwW/At+Pz+PbJ0Vp0xIc9vmOGeve3aP06U061PpJ/FgP6+0bZzwp0m&#10;BLCtKde9yRG6sgQKRY2P9Df2yWUg1PWleoIY1PXvfNw5UlVKm9rjkavoeD70umvGvVtZRqccde95&#10;1jAUMx1lvrYC9/zcn22XqaDFOmy0hwB17326MhVhYX4AFrf4E296UhhQ9UJGa5PXveNgzKFQWIbW&#10;Xb6W+jD/AB92VgDV/s6uVodVafLr3vyRqWkubhR6B9Bqt+f+J9+ZjQdU1lsjr3vE8TAJJoXVYtqP&#10;45tYH3cOCStccOnVcVKmv7eve+I8zSxpb9iSNiXvez35Wx97OjSWr3A8Pl1s6CdQ6974U1PEJpvR&#10;pksQpW4JBPN/dpJGKL6dNO5QAtnPXvcqSBVj8cTqWUeockg3vz7aSQl9bDB68HLHU/Dr3vEuh0+t&#10;mRgHIBvcf6/ux1K1R+XWytW7ePXvfI3hIa+pAL3te4+nvWGBHn1dVPwNg9e95UjUyIzX9Wpip+h4&#10;4Fv8PdC1FIHl59N5UNTr3vksKKrKwvq1ODc/jngn/evfmkJyOth21A+dOve4KqjuXDi8b2Kc3C/g&#10;Nf8A4j2oJYJpPmOrJUDURk+fXveTQ7amKhUckAg3Nj/h7pqC4HEdVkagIHEde98hAEX8D8G9/ofp&#10;f3UyEn16aVtRqePXvfFIru4BOpAdXJsOL8Fvdy1BngetlqKMYr173wlBJhVV1Eso1A/huL+/LwJJ&#10;6dXCEseve+LQOZDHfRoIPp5YkG5JP+Pu4kFA3GvV6opD8cefXvfIwcNNb1Kvqt9Cb/0P5PuviCoU&#10;8Omwy1BPmeve8EYQswbyRBBqVSSVcn62t7u9dNRRifPp6Tsr5k/s697yrAtmqAC5W6m7kXH4Gk8e&#10;6GQ6hETSvy6ZJYChz6de99tCpBOgDWAY7m1h/j72JGB44HHqwZlpryOve+DRBVjQgO4OtnsOePT/&#10;ALb6e9h6sWGB1ssSGIwOve4DwTyGSQMVKuNJtpAW9ja/tQsqLRfX/D06sigAGlCOve5xj1R2NjIV&#10;AIsL3H5PtPr78cOmSy8E9fPr3vA6AeN9bjV+3o/Bb+vt1WNCg+2vy6vipJ6976ET+oL6rkH625vy&#10;Pfi4wTjprUC3Hh173IKaCx4B0W0kfquPobe2g+r7K9aHdgCvXvcVolDFyr6ntoBNwlhzo9vBjpp5&#10;efz+3p3ybTjr3vEz3BaZSgi0quoeoux9JB93pwCZJz+XTTDSQDmo697ylbFiblnUAqfwP9f8e61B&#10;AHkOrrQgADHXvfcZUjTcar6XVgAVtxf3psGo4eXz681SxJNfTr3vJ4lYM0tnCelFBNufpY+6aiMJ&#10;ivE9X8QiiDFeve+cKC2kHTpXkm/IuQb+6uc1OetFMUOeve+3p9bRBkuqA2dL3B/si39PfhLpBIPH&#10;yPTgAodPXvcjRo0ooDamDXNtXHFj7b1VNT1QdpBavXvcpEUeQn83CrwPbLMcD06pxFPn173xjoo/&#10;IrNLIrEnSpJKXbj6f097adymkAU/n15mdSfLr3tzSlCg3AuDzxfUAPr7SmUnptnTFeve86UPkCy/&#10;8cCdCiwBBH9PbRuNJK8NXTaGmB5nj173MEQLp+LWBvYcn+n9fbJeikHq54ktjr3txjga4Nguk3uP&#10;rz9PaV3HDj03q8mz6de9vtFeNXBFnY6NRFyQfob+y6fuIpw6qfRuHGnXvapx0ZjQy1Bu1j4xcG/F&#10;gSPZTcnUQsY6beTxAY0Gn59e9sO/2WXZuUayq4p5gxNxqNj9SP8AD2ZcsVj36CuRrHTR8XwDEKBa&#10;H/AeHXvenD85MHJie4q6cgJHXyVEirYah6rjUDzze4994/Y+8S55ItwnEKB/IdcUvfHbTtvuJfiu&#10;pZHJ+wk9e9kyKn/b2/1+PczBh1EJFOve+JW172Fjb3sEda6976sf6H/bH3vr3XvfIKRf/iD7ozen&#10;XqHyx173yP1t9R+f9f8Ap70KUr59WOB1734AEcg/8T7qTQ/LrQ0jr3vsrcccf6/vWog9bqo6974k&#10;C9vr79UtjqpLVHXvfAixHI5/Pt4dePXvfE/Ucf7G30976117337917r3v3v3Xuve+vfuvde992/w&#10;96qB17r3vq39eb/15A/1ve+t9e98l+v+P9f9j7o/Dr2fLr3vKALfn/XP0/3n22OOevDDZ/l173yA&#10;/wB4492JB6tjj173y/Av9f8Ab+6EDy6qwzWvHr3vwAt9Lcck/wBb/Ue91HDrYoMnPXvfPR9L8j/j&#10;fPuwNRTrykUz173zAP8AhYfixv7bbHTbcajr3vla/A4v/Xn/AGHPvwp1biK16975KvIvbgfUj/H/&#10;AB96r6dVFOve+YAH+v79Wh60/Hj1734X5t/xP+xHv1CD9vWqioA697zD6i1hxb8e9AFjpAr1oMfy&#10;697caOlMjhgCbW+gJF/6e16xBRqNOkk9xpUsD/n697XmJw7uyekesiyj6n/g39Pa6ztzNpABp/L9&#10;vn0EN03dYoNBYg/4P8/XvYp4rFJTKjFbsQDzyB/sfYrtLRYkJQAgY6i3dt2a5JQHHr6/l172/rGN&#10;XP4+n9fp7MAAvH/Y6DzyUXHXvbjCqLcHg8f71+T7URk/Hxr0WzTOT29e95ri4AsDb68Hi/vZlwST&#10;TpksSKseve5Ebafp9fp+P9j78rjXU/D6dJ2BP2de9z43Qg6uX+lx/vv6e3jICymIY6TOHBGnA697&#10;jysSxPJH1H5/H49vqzULH16eUgDr3vAqFxcj63+v1+vtcG76edOrtJTA697xTR2DcHgcH8c/X2qA&#10;7BqOerpIdQNeve26Rfwf6fi4HH4970BlNOPRgknbU9e9xbKW5Fr8c2/3v2xTuqenSSvnXr3vptKg&#10;i30P5/4j34FAAxyT/Lrau7Gp4de94SwA/wAf9459uq6k0pTp3UaUA697xS3IBuB+ePr79IjFtQJp&#10;TqyNVuve4bysLi5v/vv6+9BMAngOn0Ra5697xLIQRc3ufyb/AO8+7aeLDp1kxUde9yFk5HP5+hPB&#10;/wBf3TS2rAxTpkoRU9e9y0JNjcC/4H+HvRNMUz00R173nUi4Fz/seD7srE4bqhGDXr3vIi3J+n1H&#10;9f8AefboFWp8urs1Bnr3t1pxwCeLHj24qNg6adJJirDHXvc7kkE8rex96KgA04/y6L2ooNOPXvcl&#10;RwPp9T9RY8/T3oudYI9OmNZ1VHDr3vKIxf8ArwDb6i/tQqq5DrxHl15m1kU697jSR2Y/QX/33+29&#10;uqpGrPH06fV6Dz+XXvfo19VueLf63+296IfXWtB1VnNajHXvcxYy1+Ba1vpa59+CKwGTQevTRNKU&#10;JFOve/LAfzzY/pt+fx7ofNVHHz6sZdQoop173Pp4rE/7zzcc/T2oUEDJ6pMQoocHr3ub4rjkcf7y&#10;D+b+7pn5npIrAEK1Gz173Clg5AIP0t/sR9Pb1HY0pSnT6z01VOOve4z0vpB4HPP1JPt4oWOABjq4&#10;uatVTinXvfRgHJK82sLf7378IwYxQ5Pl1RpCNIU4/b173Bkia1wLAc2F7/4j3WhUFGHStZRp08a+&#10;fXveFo/oeLccfn3VqA0Xp1JqtSteve8LICTwfqP99f3rSGoDgjpUklVA9Ove/eNW5sFtci9iOf6j&#10;22U1OajHVPHdSx41697xGFTwFAsfoRx/sPevBh4U49OpNXu697xmjVg10AFv95I4PtiSyXAJp1r6&#10;51oAxp6ceve4jUA+gAtf683t/j7TSWZAIFD6dLF3DTmvHy697wPjFblwDcGxA9oZrB9QNKCnlnp4&#10;7my4U0697aanEagbIABewFj/AK9/ab6VHopFDXj0YWm7igDkk4697TtThiDwmn6/j/efaabb2Ibw&#10;+4fPo8j3KoOa/n172narDsATb0/i63/3r2je2YMoAIFM/b0YQ7krsEHXvaTyOKcBgEvYE3F/z7QP&#10;bA/5ejm0vVqM0Nevew/r6B0J1L+SQLfj2me3BJEeKdCa3uQxqh697TNRTsGIt/j/ALzxb2W3Nrih&#10;49HMMoYA1697bHQgkW/r7IJYs6T0tDA9e94SPaF1IPVuve+vbfW+ve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6&#10;9797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/UPXuve/e/U&#10;PXuve/e90PXuve/e/UI69173734KTw6917363velvTr3Xvfdj79obh17r3v1j734b+nXuve+7e7i&#10;I0z1qvXvftJPvfgMeHW+ve+wh92Fu9CSOvde99+Mn6c+3PpWoMdVJpnr3vmIW+tvbosX4069qFK9&#10;e98vCf8AU+3VsXJoF614iDj173zFM5sdP+w9vLtxDdw6qZUHXveQUjn6Lcfn/D/Ye3v3cQK06obh&#10;Bnr3vJ9lJx9ef9sf6W9uptz6u4fy6bN0nXvedKBj9VP+wHP+w9qI9tA4jqhu1Bx/Pr3uZHi3vbQW&#10;uBxZh7WR7YKVIHHpl7xSMH+fXvc6PCzOeIrm/wBCpJt7ViyiQ5yOkr7ii5LD9vXvbrBtqre5FO1+&#10;PwPp/re3Et4gVEfcfs6QS73aKRV+ve1LQ7MqZbXiP9AGFrn/AGm319qkt7jT2JgnjToluOY4o6+G&#10;a9e9raPYM4xlR/k73KRsBpN7a159mA2uYqZS2R8sDP8Am6DT8zqbxJNfAnP7eve//9bQrze8c5nZ&#10;mlyGQqagsbgSSsyj+tlPsW3/ADPdXBOliCwoTU9FtrtVpa1KIBX0HW/x7TDyO7EsxJP9T/X2GZLm&#10;WX4iT0YKqqO0U697xe2DU8erde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3XvfNRe/tREaDrRNOve5cZuoUfX+v+t7UjiD1SlGq3Dr3vMo5+n4N/ejkV6o3Dr3vKOLe6mm&#10;eqYofXr3vlzb6/4/61vegKmtOqcWqB5de98xe3PvWD59aoDT7eve+YINv6f0Fr/6/PvZGKU6d0Cp&#10;UDh59e95PpyCdP8Aj9fdK4p00QeHn1732P8AEfj3Sh0ih4nrRBY9e987g2tx+f8AD/be9Gqinl09&#10;SgNTWn7f29e9+UmxP+IuL+9A1y2T1tjUAAZ6975Am/8Ah+Lf639D7p6Z6qAh7WPXvfMHgH+n+397&#10;AZq14dX0+XEde996h/r2I4v/AF59+wTpHWgpDaB1731e7G3+wHHu2oqoB6sCUorHPXvfLUP62PA/&#10;oPe6A5/4vp6gySOve+QJ+oF+Lf4f6/vWCaV69UV6978DxY8nmx+o/wBhf34gjPWjrHcMD59e98wd&#10;I+tv+JPvYYVpTrySBvl173yDfnnn/fD3tlByDTr0keulDTr3vu/AH0/4r7qKUxnrYFO1c9e99BiO&#10;CQbn68+9kALq6sOFGGeve8gcKPz7rUvTHWuPDr3vu4/F+fof9h9PdDVQKevn16vDr3vxIuP6k2B/&#10;437eNVRjSuM9OE44de99H/ev9f6+2iBQEL5dU+fXvfZP5+vH+29t6NR7V4de8+ve+B5tb8e3S8YJ&#10;HmevHiR173ysef7Vx+OLf0ufbLNnUKDrZAFOve+7W+n0/wCJ/PtgkEjrXlTr3vrSBa4BBH+Fh7eF&#10;HJ04+3rw4mn8+ve+JWxb68/T6e/MykqoHDr2CRXr3voKfzz/AKwHtlq/Z146aVXr3vpf9ufx79Rm&#10;FB1qhJxnr3viR/gbc34/3v24ukjP+x1YHV5cOve/WFzwPxb82Pts1I6qc44de98dNv8Aib/7x7qA&#10;Rx60FHDr3v1hf/jfFx7sFY4p1uhrTr3vrTf6WP8Asfp793DFevAHhXr3vor9Of8Ae+T7v8Iz59Od&#10;i4I49e98Spt/vXH+PvwNBTqw8qGnXvfHSLn+p966pQr1734C39bgc3HvfDj1caQT1731b6n+v097&#10;B8uqgjh1731wLcfj/efeqV6qQSKde98SoP8Ar3+g/rf37IPViKcR1730V554/wAPegSOtr2rQ8Ov&#10;e+rWN/6/X+vuwFe09eyeve+h/hzzz703p1ony6976I/3wAPv1a9arqoBjr3voC5tx+f9j7tkZ62w&#10;AXzP2de99/4H8H8c8+6549aAHxde94yDzc/U/wC25/HtwGlD1bVTr3v35/2HupFRUdeqKde9+Fr2&#10;tyP959+0ilevU6976IuTYWA592FAB8+rDFAeve/WP+3/AMP9497JFKdeJpk9e9+AtyR+fejkY6qa&#10;k49Ove/EX/HH1/2B/HvQ4jrXAd3Hr3vxH+uQeB72BnPXgDWoPXvfuNI+gIv/AK/197/H8ut5rw69&#10;765v/j7vjrdOve+X0/1xzf6nn8e9dbFDnr3vwA+o+l+fbZOKHj1T5de98iPp/T3WjEdeAY8PPr3v&#10;sD/kXvQNMHrRxx6977+lr/T+n+PvZyMDq1PMCnz6978wsrEfhW/w/H9fdRxp1TJNAa9e97Jn8mNi&#10;Old1DQRfcc4UgWZhoFx/re+Vf36lH9erEg1/QFR6Z66j/clP/MOtwGf9zOJ/5pJ173cdI0liC36G&#10;N0Xk3HPvBtQoP2+fWaOlDhcn58Ove26adfG2pQ0jnyqPyGHAFj9faqOMlsHHDpQsZIWmKde9tely&#10;DIbKz3AUcWsPV/re1tRhRkdNuVDaaV+zr3uFIFRS5Zb35va4t9be3l1MdPl1sNrbFeHXvbdPMpDF&#10;eDcf8a+ntSkdDQ9OKjoVJyOve4Ukh0leWKjUAeLk/Sx/w9qFTIPDy6tpZySf2de9wHRzdZL6pNJA&#10;H6VsbqSB7UgqMpwHV9RpRRQfz697kFGu8boPUP7DAH6XJJ/3r21qGGU8PXrSsuM/t697j6Fe5jLf&#10;tAgK5/oPqP629uBtPxAZ6UEsqEmnXvfSsCBqZizMCW/Gkj9P+t72R6eXTekytqPXveSRh45AAp+g&#10;44sL8G/vSglgeHTa9rAivXvcVrs3DAsI11C/1/AJHt4YHDz6cXiTnj173FnpSVEjWXSylvpa9+bj&#10;+h93SWh0jNa9KlkKvRT5cOve+dQFQO5QuukAKt7fT8Ae/REtQVp0nRnVR173ASKI6jH69Q5jJsYy&#10;TY6vahmb8WKefr1YSTGo4D16976MRAXx2Hr+n1sPx73rrh/TpQTqah9OHXvfmi1F7kMQunm/B/Pv&#10;QalDw6uGIAAx173DICFHBKsLKh+gNzzx7eFTVT9vWy3aVAqT/q49e95Anj1Fhdbi5/DBubf7D3Us&#10;GoBx68ZC7Yxjr3vsRag3judHP+v/AK59610pr6qpYEeJivXveaIKSo0lSUBuObk/U290fA416rIt&#10;ASOve8EuoWW1gGsWP4N/8Pbi0J+fTsY1jHEDr3vKsBlVgUOgqRqUf2vryR70ZFQg1yPLpgOyUIOQ&#10;eve+kgKuqqTosVJP9f8AY/19+aTGo8enXdyjORQ9e95kDSEr41ABNnGn1MOD+fbZoorU/Z00xVX7&#10;q1p5de95UgeIsyE6WPIFrWJ9XupdZBniOtfGg15K8Ove5wiBvoGk2sCeb39py9Ca56qDQkPnr3uR&#10;HTKhCyEsB+ObG/8Ah7ZaYsKoKdeM9KED5de9zFjeNJPGdLlToVuQP8T/AIe2CysRqz0nLCSg+fXv&#10;cuBGEaCVPG4Xllb0Nc+lgfbUjgsdBqD69NsqhyeNOve83idQNYLIWDEX+n9L+6GRW4cem2Opqjr3&#10;uUsQXV6Rp0ng/Xjkke2i2ulMHr1e0EmhJ6974xwqyswJNgD6xyq/7H35nIND/wAX1oS6TQfy697x&#10;KrKx4vGQTf6m4/Av7tqFM8erlhUHz6977iUBirXI069NgGF+bW/PvzkkVH2dU1doC+vXvcciOoUB&#10;WYp5Dwb2tf6H26NcRqQK0681UqKZ697xU04fyRtfVHK3jXjlB/T+n+t7vLHpAYeYFft6vJGwoR6Z&#10;697zKNJL6QpCk24IsTxa3ts5Gmtf9Xn1XQcZ49e99RujprK6Hb9YS+r/AJK97dSp01qPLqxBYsgN&#10;QOve+AZGcpGDZuZNQ5uv0sfdqEDU/lwp1YoUo7Hy69769ToY+YgpLEcEkf0HvYKhgxz1oMpNGz17&#10;3y1t49JIJUjxl1P1/ALD6H3TSC1fI8eqaDUkde98ZWLKiCQJIJAQHuAQD6gp/PuyChLUqKeX+Hpy&#10;L461HDIPXvfapL5yGVFDc340n+lyPeiyeHUHrTsPDGn169752VlVg+gxuVaPTZrA2LL+PesglaVq&#10;OPl0yjM2oUyeve8PkMskiowUAchwCfT9CPdwgVAzCtenxF5sM9e94kniOkhTYnTMQxuykW+n+Ptw&#10;xuKg/l15Urk+XXvfGngaAtB5QVZy1P5L6kQ+oR3/ADb36WQSgSBaECjU8/n1aTvBby8+ve8iVNPJ&#10;G0olBQSNGZFP+7IzZ1Nvzf6j3QxSq2kjNK0PoeHVPDY5ThTz697yxxyFpGVyYaiMsmr0lTbn6/19&#10;1ZlUBSO5T1rUugeteve4y/cpKralKEqiq1uAPqSf+K+3W8NkIpnjUdKCFkVjXI697mWMut0AGkjU&#10;thp0/wBTb/b+2fgoDn/P0nkXQQT5jr3vDKyoWmsSsaW5GpQpH1W34H5Pu6VYCPgT1WNddKmg+fXv&#10;eOKVW03WwKGTWvKlRyfUP6+7OjKCfnT5/s6vItAQAT173Ed2nHgRWfWwZSnPp1Xtc/gf09vACP8A&#10;UOKevr1tMAM2Mfz697myI0cgkjdGslgGsRq/IB/4j2wpDKVcHj17QzxgPUCteve/W1aCVVrHWV+l&#10;2PIIt78TpJpjy622oVVfP/Vjr3uOJBIpayoY3Ia50te/0A/P+w9ulaGla162UqQqcade95RabTZw&#10;xBP1FuFHNz/xHuuY61HVfDkjWoGa+XXvfgioFlcsxViDYcEE8ED3rUzEouOvDU2pSM9e94hGswLl&#10;f1SEqjN+AfS1vwfdmcoafLjTrekqQOJp173y8Uiu8raPEq6CSxLXX8kH3rUpULmpz1UyAkKvDr3v&#10;HDGuhH1BhUswAY82vYG5/Hu8jMCVIpo6uw418uve3JKU+TxaAt7EFmUgn8Eke0jSjRqrXpovgHiP&#10;s697zGOOnjKyKjOLszXvZQfxb+numtpH1KceXXh4khwaDr3vHGqCFZVcMkrG7ahZbfgg8+7Mx1lC&#10;MjpwKxLCtKde989KLIsgKcrquxUAgm3B/r7qCSukg/l1vWxGmlT/AD6976NVSoJlleNEjAZZC6aS&#10;SfoD/Ue7CGVtOgEk+VD1VNQjr8+ve5Edbj1jAeqhS4LKWdNem12IPtpoLlm7VOPtp1Uq8jtTr3v1&#10;JmMMIGkfK0h8dx6pY1JGqxJBP49+msb8yBVhbPoD002pSKpwHEcOve5cW4cIFL/xOgkRrqJEqECm&#10;3FuT7Yba78nQYnBHlpNemlo3atfXPXveN93bWhqYYf4vQCS12Rpk1MLXD3Bt/sPdxsm7vC0ghcr9&#10;h/Z1csrBgCD9hr1725Q7owEmnw5GhqFaTkmdBodTyCb/AF9pn2fck/tYnWg9ONf8nVDRVDHJPAde&#10;9qODP4t3MwqYBEoGo6lcKPz6h/vHsqfbbwLoKGp/Lpl5KIGya4697VdDl8PUCGop51nRG1WBuLfj&#10;Uv8Ar/X2T3Flex6o5V0nq+iUAqwKsR173j3DRNuDC5WmdLQ1NNKqxqukFSvp0lf9v7tttwNtv4Zk&#10;4qwz/wAX1ZYEdfDck4PA5yP59e96gH8w+CspO7avG1iBWpHeOMqttUaoFjcg/wCAA991fu7SR3Pt&#10;9a3ERw6gkjjUgEjrjJ94iGeD3Kvre4TRRzSvmPL8+veyEaLDn6j+nPufRmtB1BBqDnr3vrRe/H5v&#10;c+9eXVvLr3vojngkG1v+K+9pWnXgT+Lr3vvSLf1IHPH+8+9VIOPPrxNOve+gpINvx/xPvVaYHVeG&#10;D59e9+Asbj8fT3WlVxx68cjA6979zf68fkW97NAKHj1v1J6979b68D6/X3XzqOqLileve8bAL+R9&#10;fyPx/T2+pqOrVr1730eTwSfr+f6j8e7deAr1734KPp9T+D9Pp9Rb37rZFOPXvfWk3seL+/da6976&#10;I+lr3Pv3Wuve+YFrHn+pFvpx9PbL1J63ioB6976tfgD6C/8Ajz+PbgPXuve+Sr9D70+RjrdOI697&#10;y/UfX+tuT9B+OfbajPWgBTHXvfYX6G3H+v8AX3U1B68Q1Ove+QH0P+8/kf4+9fb1pSK6Tx6975hb&#10;Xv6ubjjm3vZPkOtHjQde98whJufppuB/iPz79wyD1aoUVHXvfQU/4/7H/ej79x69XHCvXveQAG/+&#10;tyf9j71jrQ0mnXvfai9v6f1/2P097JBHXi6EUPXvfO1xb6fj3WvEU8uq6ga/Z173zRfre3+HPP1+&#10;vtxV1U0inVT8NR1724UtI0rLqX6m4/xt/T27GgVWatM8fTpFPciONiOI8+ve19hsOXMYCX1EAD/H&#10;/H2a2dnI8hZc4rnoG7nu4tkZ9XcR5+X2de9ixi8VHTxDUi6hYXt9Bbm3sWWVuIUXVkHPzr1FG6bx&#10;Lcy9rGnXvb0qqhAU3FuB+Pa8aRUDoidiRU+fXveVAeP7Rv8Aj8e7JmrGoFPy6akkBHoOve50cTvc&#10;W5/H+P8AW/t1TwC5HRe7qua9e9zI6SQ2BUgn6G309+pxPCnSd7hBmvXveZaNwQoF/wCpvYH2ojjj&#10;Ztbj/P8A8V1Q3K01Hr3uZDRMAWN7f0t/sOT7eMenSOFf29JpLla4697zmlSO2qxsL/Q3IPu6xZ4k&#10;jpkXDNgde9xJSicAAWP1/wBf2qAJOulMU6UJqfJPXvcKeRQjf7Ye3lJZRqPDpTGhqOve2Oebk/W/&#10;9QLf7z793caYHRtDCStajr3uIW/2/wDxP+PupY8EPT+ghqde94JixuAfqP6n/Y+7CmKDPT8SqCGI&#10;697bzJIpHqutvpzf/b+/BkYEHiDTpUVidfQ9e9yEl8igG4JPNz+B+PbwYgd3p0wyaWx1730ya7kW&#10;HFrAf0/r72oNAePW0JUZ697hvEyNyPqLg/7D3cA0NcD06Uq4YUr173JhW/15JINz9P8AW9+bQw1Z&#10;qMU6ZkJOeve3GNDa3B5/qBbj8e2zECqk1r8uk7sPLr3uR42LCwvYfX8+9GM0JHl02agHr3uRGtja&#10;wuT/ALYf4D3ePjxofn1SuaN1724xWBsbWseCfzbj2qDFaVoT0zI3Aj8+ve3SNCLBubj+p/PujuDV&#10;iaU6LpXAqV697k+I6QbDk/6/H9PbSqHJIOekQkBJzTHXvfmGlvyDYAWvYce7KzKQnGpz05E+oBfP&#10;r3vkEMn9TYE2IsSf8fakAngevM4Vu7y8+ve+lgNwbAcccf4+71JNevGdaU8+ve50cNlF7c8m4/w9&#10;2TNDxBx014o1Aceve8wgHBsDf/fA29uVAqtKnq3jgsV4U697kxxE3+nAv+D7vpz1Rmdm0seve50d&#10;PqXm/q/I/wB4v/r+7RICBqIqD0lLAfCRXr3vz0rra66rDi/19qq0VlIoD1ozJwHHz697wLRkgiwv&#10;+ePz+PflViwUenn00Zipycde94np/wCtvpxxb37wmUAJg9UEpFKHr3tvlhA/HHP0AF/dmVU+MZ9e&#10;lkcx41p1723PALkAf1/P0HtkKGaq9LknFK9e94DAC1rWI/xNv9t7oxJGRQ9KfEYCtf2de98hELn/&#10;AFrD/kXt0EgE9NvOXBPCnXveJotTEji3HH5/xv7oVq/WvHoQK9e942HH9Lfj639+IagBGf5dbDGl&#10;eve+Gi9vSB/X/H20/Z8Q/Z17xCuONeve8ojWw/w/B/4j3Yq5YYwR1TxyTnr3vm1NE17ILEfj/H2n&#10;MQYAedc46qLqRaFT173Blx8UlyQDYcfX/Y/T221oh1RgHPS+PcXpTNft697bKnBo6elLH6gWuD/i&#10;faWbbmUgxny4cel8O7gNWpx172l63bhYPdARzyv+P+B9oJLCtKrTo9t97AAYH9vXvYcZnbLITpiP&#10;Nzytz/rD2UXNjKCzKMDoX2G8BhUt/Pr3sM8ng5IiTo/Nvpb/AAt7LmiVz+oOA6GdhuSSYr5de9pC&#10;poWjJXSbj68fj8+yWewMg1eXR/Dc1WpOOve2mSAg/S3J+o9k01ky1PHpckgbzr173GZCOP6ey17d&#10;hkdPA1HXvfC3tgxsOvV697691oR1vr3v3vXXuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/cevde9+92Kkde6977t79oPXuve/WPvehuvde9+sffvDbr3XvfrH3sRsTTr3XvftJ&#10;928B+tV69770n3tYGJz16vXvfLxsbfTn259K5NQOtavLr3v3jP8AT3f6RvT+XXtQ9eve+xGSbe7r&#10;ZPSpHXtQ6975eFr/AE9upYORjqusHh173y8D/wCp/H592FhIM060ZUGK9e98xTsfx/vHtwbeSSAO&#10;HXjMnXvfhTOfx+be7fu2SlSOteKlaV697yCkkPGi9uf6/wC8+9/u0rQtw6q06LknHXvfYo3/AKH/&#10;AGA9vfuypoB1U3KVoD173zWjkI/SRb/H/iPbv7tAxpr1o3KV416975/YyH6LyfexthpSnnx6r9Ug&#10;HXvfIY92YC3J9qk2mpJYVA6r9YvHr3vP/DJP9T9Rbhb293Ozg0NPyr039YKV49e95VxMvNozx9Lq&#10;R+Ofd021SuQBTps36cScde950w87AERsR/h9Lf7H24u3xgkHqhv41NS1Ove5UeBqD9ImH0uLfn3v&#10;6KIEAHHSaXdYhTu697mx7bqT9Ief+Cnkf19qVtYglSCRXj0mbercKQW697coNp1EoF4WGo83W1gP&#10;6X9ui04iJCaD0PSSTf7eMEBq08/Xr3tzj2TWE28NvyLg2/3j2pFjIQAY8U6RtzLbkDP7Ove3GPYF&#10;YSuqnZQwvwCdX9T9Pd1srimF+yvSNua4FUhWGD69e9vFN1xWTBGFObXII0kf7Ye1S7XNU+PU14UG&#10;ekM3N0URIZs9e9v9L1VWve0LksbX08C3Nre312O5cqoBo3qD0UTc7RrTvx9vXva2xvT2QkKMtE7k&#10;gAjxsLf0bke18PLTSAqooa+eP8vRHc872uQZAM/xde9rzG9HVswDGkazEKbgA3/JJPs3h5TlDVCV&#10;+3IH2AdBi99xLWCUoWBp5de9iRiegXYKZEhRbA3cA2B/qPyfZvByopKgAav2DoMX3udEWGljX0H+&#10;rA697ETHdH42nVPO6MLg+mNRwOOPr7Mo+VPDSsyitfI46CN17kXDK2CM+vHPn172tk6q26lFNTiN&#10;i0yIpYgagyOHBDf0uPp7NRy7a6Dj8qDoNNz3uDXy3AGFJJXNDUHr3v8A/9f5/wD7917rf49+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173yX2ohp1rr&#10;3uVFxb6f74e1II4HqrcOve5Or/ivvwA8umgMZ6975j/bX+lveiKVp141zTIHXvfL3U1NNPVKAmox&#10;173kBB/2A/2/9PeiNOTnrVNIo3XvfK9v6A/717sACCenEWvmade98r3HJv8A4/7H3U0U16sV7tQF&#10;Kde98xcek2t9eOf959tKAV1p5nptFY94PXvfL8gWuP6gWt/sfemU5bz6cqoBAoCOPp173yFh/gL/&#10;AOxt+b+266jxz1VWJNCQeve/Bubc34t/X6fj3s0Hl1fsGade993/ACSf9h9f9c+9+dRjrYIOVFOv&#10;e+78H8+7AetOrgLxHHr3vwPPH1A591IJA1cOqnIAPXvfJWB1FgTf6Aj6e/EeS462Vanaade98i9h&#10;/Qf0H9Le/afPremhqePXvfEN+Be3/Ffe6Uz1uhHxfb173z4P0N7f4+9ihNevKVY6qceve+9X0B/3&#10;j35jQdWJXr3vkSPx/r3PPtsGp1UI8uq07tXl1736/wBL8c8ke91C1C5Poet19Ove+V/z7qWoQvAn&#10;rYpwPn173zDAX/P+v/vPPttyWQV9evHhUde9+uL+n6C55+vu4qjFa168CfPz6979r/H+PN/8PwPb&#10;hqTU+nVqDy6975Ej8cXH9P8Aeh7aIcKM0z1UHFeve+r2HHP/ABr+t/emKM3DrwPXvfJSD/UWv/vX&#10;19suAjDzHWjxz1732P0mxP8Ahf8Ax91NTHqpivXq4x1734fQfT6fXi/+w97ANWqeA636k9e9+IJv&#10;/T/H/ifdgNJV6V+XXqqKE9e99f4D/Yg/Q+6nHH16qooM/wAuve+rX+luDyBx7rU1OrHW816976tp&#10;F7mx+o+oHuwJNAcdXBOPLr3vr+0Rb/be9EdleqEVHXvfiBa5/P8AxX35QTx62g418uve+Nh/X+v9&#10;fe6/w+fXtRA7eve+7W5/HvwPZ3ca9eDYoeve+LKePpxe/vQOo46sp1HHXvfD1WJ+t/6g+7gZHTgQ&#10;FdVKde9+NuCRyf8AD+n9PdMgZ6ZNRw69748kgfX+vPu3lnqwoeve+itr/i3+Pvw49bB4Uz1730QO&#10;OPr/ALA+9Voeq6vLr3vr+h/ofz+efx72a8OrmtK+R6978Rf/AHk/X36tPi6qCOB/Lr3vo2JsCQfy&#10;COP9v72CePWxqp173xK2P+88f197BXj1bUnmOve+iL/Ti35/4j3QccdVC/iFOve+Nj9AL24ueSbe&#10;7VA49W6979YW5/1/exSuevE149e98BYk3/P+9+6leFOqkV6978w+gB/p/sf8ePd1wM9bA08c9e9+&#10;02+h/H9Pz+Rf3UtnrxbOOve+rEXB5/x93IB62VxXr3vwH+3H59+oBx61prx6976tbg/U3A/IHu2O&#10;PV/Pj173xPBte/8AX36mrh1U56977F72F7W4v/iL+9GhFPPr3Dr3vvT+fwPr/wAa9+GBTr3Dr3vw&#10;AsTe/PI/4p7rqNevV6974/m3+P1P1/x93IxXr3Ede98rf0vf8f0/23ulQMHrdcVp173zHAN/wL+9&#10;FhUHrXieXXvfK1wDf8f4+6nh+fVDkUHl1730Px+f6X/3n3s9WpipPXvfm5Vvx6W+v+t+PfhgdeBF&#10;KcOve9iv+S3maiXq7e+NmANNR7m/ZdRZ9c9MGeNj/hwQffL37+FnEvNe23S/G0GfmA5z105+47Pc&#10;z8jbpbSH9NLwaa+RMSf7HXvd3dQKf7bzalgtc+RiF1EfUH3gDGZPF0EFvl1mzplWYrQnr3tFZDJ0&#10;NOhlWRZ7PbUrA6Cw/Lf09n1raXEp0U046XKGqIz2n+fXvbI+TEivKJonVbO0UZDOikcEge162hRg&#10;hUj5nFfXr2lEqSpr/Lr3viphqYWfzqZixPiY2bT9CbH/AF/fiHiegXtHn08ARLQigpinXvfJIIGE&#10;niaIGErFJdx6ZWHpFv8AH35ncU1g5yPs60SwYMcjy697xEwRGSGUoJNIJuwuR+efp7tSVgHStOtm&#10;N5AZBgA8eve47mniV5fPHIzuhWESKbAr9VYXv/re3lEr0TSQADmnTcgYPpqOHHr3vgJaSQSP5olk&#10;CAOUkUhb8G/+t79omGldJpXzGT1QwuArilD+3r3vE1XQwBXNRTyADQpMqB2cGx0gfX24ILiQ6ArA&#10;/YadOojSKVQEiueve28ZLHxmoU1lGIVKtqaVNSFhd1bnge1BtrltJCNqOOB/b068MgOpQQB69e98&#10;HyGPhZGlnhIqo2eFhLHpkjQX1pzb3cW9w47FPYaHBwfQ9NmhyrDHXvfcmWw0TUjNV0iGp/bSRpUG&#10;plGvT9eLD35bO/kDhI2IXJFDw68qTkM/FQeve/Q1+Lqo3lFfTPCkxjLiZNCyJe6Nzx/sePdXtruF&#10;wnhsGIrShrQ+nTxhmMpAXOmv5de950lpmmlX7mF42QeFkkRg1x9Tb/ePdXSQIDoIIOQRw6bWMOq0&#10;GQc5697wEUkJeaeaFWZCrjjVYG1wB7cAmekcakgZ+XThkfSV04r1722TzUawGSOqETSuQlmDAFfo&#10;HJ+l/qPaqOOYyaWStB/q/Z06xmWYeKopT9nXvceKspXgaaSohUFxGziRQzyaf0Kv9T7ceCVX0qpP&#10;yp1csrCkRqf8HXvfOOtpWqTAHRVhjV21lSPWOAGJ+o/I/HurQTeF4hGWNBT/AFcOm5BJHHVs6jx9&#10;Ove8M1UilR5k+3dxdgy6SLkBef8Aevd0hYqar3D5dbDKGo2cceve+cWTxsbNH5kX90IXaRQpa1rA&#10;k/UHg+/NaXb9xUnFettHI6q9aqeFOve+m3DhPIqVFZSUjQyPBIZJkVvSLhbE/VuCD79+7b/TqSNn&#10;DAEUB/1Y8+mXZQrkNkYofLr3uPDnMI+splaWSzt+00seogNwyXPP+v7dfbr9SA0LDHGhp/xfShnL&#10;UJATA8+ve5DbkwschibIUUMmoKkbVcK+TUL+mzfW3PtkbXfsniCNiPM6Tj+XDpI8sakanWv5de94&#10;W3VtwzJHHlKEsL/pqYWEkoF2S17ce3F2bdNJZoX/AN5OB0/QScGp+fXvfGl3VtueOSdMpjdAqGiu&#10;KqD9t0F21c/7f3uXZ90jcRtFJXTX4TkHpk3UHi+GJQSBxrjHz6974vvLaP28s53BimiQ8MlfTsv9&#10;BoZWt/h72uybyZFj+mkBP9A1/wAHW4riNqMCFFfyPXvfD/SHsZIy824sfF4IgzaquEEFj6S9z/vP&#10;u/8AVjmFn0rau1T/AAnrQniSVgzKR9vDr3vMOy9k09NHWVW4MSiTSpHABXwP5NRsjfXgH22eU9+l&#10;l8CG2kJAJPYRT16TT3NpCQpkFGz173xn7Y2BTzyGp3HigUUiSOOrhdIyBqTWysbEj8fn3tOTeY5E&#10;AitZMnzUgnyPl0nO42aaVWQUPE1GPmeve8FT3V1wIqYf3jovFJG0hHkTUHQ8L9ePd4uQ+aNT/wCK&#10;vUEeR8+nI7qw7nSRTQ+oz9vXvcJ++uuaWANNuChj1oXUyTC72NhpX2oX255omk0x2zmhpgcOtyS2&#10;h79Yp/q/l173GT5DdeTIWiy8EltRjBlVQ9v1IWP09vt7Zc0I2loGA88cPn07EbR1GhwftIHXvfOh&#10;762NWzmkiyCU5kj1GSchY2ub/tSXs30590uPbvf4EEzRlqHgOP5jy6YZkq7ghgvoQQPz697d4e39&#10;otTVDNlqBXiJeNDURlygH45+p/A9oZOSd5EqgQuQ2K6TSv8AsdPo9vOaxnyyB/h697gz9zbQSAzS&#10;ZijZjCZLxSxs/jb0H6Hgj+ntTFyNvTSaBA9K0yDx49MGW0XSUkBBOanHXvcWg7W2bTokDbkpJBMX&#10;ZHMiu/7pDKpAI4H0+nt255O32QmUWrDTjgQMcetTXlukjBSG1EUyP5V697yN3NsChimnqsnT+j0u&#10;61EbBZVJurKpvcjke6ryLzJcMqRREA8BpPD169PuFpCwFy6rjhXr3vF/p46+SnFZJl6OClkVRTO1&#10;TGFnLG2gEn6/4e7f63XMpk8BIWZx8QCnHz6YF9t4gSYzqVYkChyeve2x+/tivM4hykLxWvKEaMw0&#10;4+nleQN+k/Qm3tYvtxzAsY8SEhuA41PypTj0pS624ozJMlRTBYV/Pr3vGfkN15FGjNk6bTMwVXWZ&#10;GUSq1tIYH6fn3b/Wz5mZiPBaq+VPLpmfcLKNl/VQ1Hkeve+DfInYRkqSuSoI46flmmqoo9Sablk8&#10;hFx/rH3se2PMYVA0TktwopOfnTqh3LbliDyXCKgPEmmfQevXvbOvyj64n0QPl6fQL+R0ZUKDV6ZB&#10;c+oe13+tJzPFWQQH5edfl8umv35sa63inDAcTXgPnXr3uNP8p+taKVFlylPUI0wjp3Mi6QW4Kgn6&#10;X49uR+0PNc6kpCVIFSKeX+x0w3MWw+KImlClhxP+Tr3v1R8ouvqYNO2QWISAmSKzVCxxKOHHjuQP&#10;8ffo/aTmSUiNYiacDwJPpnqv782ZIlPiE1PEg9e9sdJ8w+sK+r+0SsdZMfA0lQ8qFIkWQ2icSg8q&#10;bcezCb2R5ttofGeMESHtANSacRTyI6bi5r2PXNHHL8FNfoB6jr3vuX5cdcNFM1LkoZmpZVWpSGzS&#10;uh5Jsbce/J7Lc0K6iWIjWMV4D/Z69/XPYjKVimDKq1qD8uFPXr3uFS/MLrWtkM9FXGenAaCUCBom&#10;jqNVyZC/4/x9qJfZHmq3TRPHpbiM1x8qdetubeXp4RKstGJINQRmvXvfqv5ebGx58MzPMNYaKaVg&#10;moOL6Yj/AGh/j79D7KcwXS60GkgUIGeHmevXPNW1WvZcMVBAIIBIIP2cfs697Y5/mfsemjMtNisg&#10;1O8oeQeEgKwOmSRA1rj8k+18fsVzBK2mWZAwGM8fQHouPO20iVY1V3AFahSPz/Lr3uNVfNzZyCOK&#10;OLIyPUKTCFpZCmkc8kCwt7eh9hN7Zi7sgC8e4V6Vnm3bFVUWJyxP8J4fb5de9p6P5wYNqqRIcVVT&#10;UKwtZ5oplnFUDyFW3qH+t7Mm9gNwEAZ5lDk+RFNP+Q9Iv66bfHLJ2OKcBpPH5Y697xp82abQ9YmA&#10;y37Ucmt1x9Q8NRp5P7Y54H09uH2Dl1iA3MdCR+MAivDP29aXnmDMsltO6gVqsZIHy4Vr172npfm7&#10;uOZZVxeyci9DPTkNNPQVQhmp5r2eJiLq4P159mSewW1xENeX6CVWwA61BHr6jrzc23c1Gt7CVo9W&#10;GYGpHrwwR6Hr3uCnzG3ar0sq7QydFBTKaJ6SOiqaiOeN1BWaV9NyL3+nPt5vZDZSrob1JGc6gxZV&#10;IPmAK9KBzLdeK4+ikopFQa1p68Mde946v5admRSq+P2TWzPYvDDDSVnnMcrW9C2sFt/qvbkXszyo&#10;0ZW5v1X1JZaVHr86+nWpeat4Eip+72ZCK4rX8z69e95IvlZ2P9pJLJ17noJjHIRC1FVTMzH9bxRI&#10;AwI/x490f2e5W8ZUXcoWUEZDKPsBJxnqi8y7mluxktZNQyF9c8Mg1p173kwvyG7iyJien2jnJrB5&#10;fFVUk0FNCiLqFiQHZv6KT79f+2nI9rVZb2FfKqsGY/aK0A+fV9v33eb3xYZrF0dQDU4wf4cUr6jr&#10;3vJN8ke6oow7bDyTqzFkiWjn1EhvUiOykeoc8j21H7XchsdI3FARipYftpXyPW7jeuYbchksiQRj&#10;yNPn8+ve5kvyH7mqaIVcfXObisoKxw08xlkQckyALYD+vHtlPbTkaKfwn3SI+pLCgPyz0YR7lzBH&#10;ZiSazbUSDQeh6979R/IvvCriWMdbZX7iWEkJJHMEQRn0SIVW3qH9b+/T+2Ht/C5dt1jKqeIIzXy4&#10;+XScbxvzGRVsDHT4Sa5Pz697dMZ3R3pLPK8nXWXkSVTqhMc7FCi69UWlVIJ/oSb+0d1yL7eiJUXd&#10;Ilp51A4+RqT0ttrvf2ZHnswBTjXAx/l697l/6ZfkPVUjT0fWWWjLiUUsU40+RQ3jLSalvqH1tb2y&#10;eR/bOGcRz7rGSKaiPLzxQ0ofXpFc3fMSqHhs6FjT4hwrx+WOve/Yfsn5FyRTU2Q2NO0cOkxvGky1&#10;crSHlQDwCv8AgPe77lb2wEiz224CrcQSNIp0oW75iVGD24/aKde98Kzsj5HyVksGP2PkDTomhUqo&#10;6iBo2X+35l4IP492g5W9rkgV7ncE1HNVKmtfl02Z+YpJES3tRpYfiNa/On+z173mG4fkzVGGen2r&#10;kNJjfzpUTmNxJp9HiQKdQ/1/bZ2v2pi1JJeJxFCBUU+ZrjqrT8wQTAxQJnBqfPr3tokn+VU8GmPb&#10;+Rp5pLlaaO8iqSbB2b8X9rEi9n45Ktco6jixxj0HSSRebzExZUXV6N173hmoPlHVhqFqDNrIREKo&#10;6WKxSONJEUqkWA9upc+0UJ+oSSKmdPzA8yDx6q22c1RIojwGWpNak/Yeve8KbG+Uq07Uwlr3cSN6&#10;ahvWISbre35Huzcw+0XiiWiCo8uFfPpQu2c0/Tm3imXJ+Njw/wBnr3ud/or+TNdHQnJ1NRJd38xh&#10;qmiCp/YjUIRb/E+0/wDXD2pt2k+kVR6VWtfUmvTMuz8yKhU3as3nQ0r6Y697wQdG/I+ofJpU5aCM&#10;2YQwiodjoJ4SWfj1W+ntyXn/ANrohC0cJPqdIpX5D09em4eX95ZA9zckFhgDhX59e9vFD8c+8WWC&#10;Oryojj9JaT+JMwEhX9CRj+h+vtFce5/IAZmhhqR5aPL5np2LYL4oRPcsG/n/AKvl172rML8au1Vq&#10;TTZHc4l/yebku6lKm94nWVueB+PZNf8AunyeYvGtLSgqPKuPMU6U2WwtBqa6lLpTyNDX1oPQde9q&#10;zBfHzsCleepr90V5+ygaNIYyNM7M1g1jwSPoD9fZNuPuTy3MFitrNB4hqSfLHD/Y6M/3QyTRzJP5&#10;GgbOPLr3sRabo3dS4+njh3jl4fuF81Q5m0iNlfWsZQ8fXj2GZfcDZ2umaSxjbTgCnHHHrf0sbLqe&#10;QlgfLh172YjZW1arbtPTDK109ZK0agkG6udPDS245/wHuMd/3iHdJG+jjEYB/Z9nSiuksobXXzPl&#10;172OEM1qCYOpipiFvIvOkfQi/wDS3sASIWuFKkFh5dJkp9SCrUYf5uve9S7+azjUofklXSRAhKmn&#10;hmiJXQDHLSoQyj/X99r/ALnu4Nee1VuJjVlLDH9E0/ydcjfvXwtF7qSu5+JFb/Dj+XXvdY5A/J+v&#10;++PvK4OeA6xgZjWvXvfRW/8AxAPHv2oUx1dTgHiOve/adPPBJHvWonHVa6/l173x0/T8f48f7378&#10;SQada8QqSPTr3vvTyQLX/wAf8Pew1Mnq4J49e947N9bcD+vPu5YdeJC5p1734+nk/kn6+2uJ9eqD&#10;PA16979bV/jY/j3skDrxoCRXr3viwNxcD6e3EIPDrwJPXvfEC1uBf/Dj/be3Orde99fq5BH+H+B/&#10;I96Y0HXq+ueve+VvzY/77+nugavW8HK9e99G/NvqPfq1NTw68TXr3vkRx9bXA91J8+vUNcDr3vvT&#10;YXP+tf8AP0497UD161kDr3vIFva1v8f+Ke6E9NsxHXvfLSTcWHH+9e/A0z1tWNcHj1737T9Pp/tv&#10;x+ffmIPDrbsKZ69758Ac24+lvp9f6e6A14dNglvLr3vsqTz9P6f4/wCw924fPpytBjr3vKF5H+H0&#10;N+fdfn1SpGT1733a9gL/ANT/AE5+g97r1Yk0qOve+7W/wt9OPr/gB78DkHrx+Eep6977VbC3PPP+&#10;t/h7qQCTQ9NlfXr3vsf7H6/T26kTEnI4dWXzz5de9uVLSmZhYfW3+vz7fUfCCOi+4udFCAR5Y697&#10;EHEYhnMYCC5IBPH9fay2g8VWTT9mP8PQI3Xd47eN9bEHPXvYsYzFJTRpdQZRyS1vx/S3sZWdmbZQ&#10;yZFOop3XdpLmQsp7eve35YioN1+v9Df6j2YI1SDToOtKGOCeve51NQvM66FuTe3H+P096LCjD59J&#10;ZroIp1nr3t9p8OVX1aQ1yQLf4+7LgCo1L0VS7lU0TI697e6fHxIo8iKSP8R9f8APaxJIyoSMf7HR&#10;ZNdyMaIeve5320CIHVR+fxwPx9PddKgEAivSbx5WahPXveD7aC5Ok/4j+vtxZCD2Y6cEsooCcde9&#10;8LxqpFgBfkfm3+Pt1TJqBU1Pz6tR2bj173CnGqxBsLf7H/W9rVBZa+fSmJgBQ8eve2GdH1H1cj8X&#10;P192NNVDxp0bRsunI697gyoShB40/wDEn3deIJ/2OlUbgMD172yVSsv0vx/xX3sk0IJ6NbcoR8+v&#10;e23US1zcG315Bv8Ajj3QAcB0szp6974SyECwtf8A1/8AiB7vRqgLivTsKBmz173hUlyFt+fr9fp/&#10;W/vWjJ6uyhamvDr3vN47Lp/J5uPbmvuoPTprUCeve+aKQRq5F/8AH/e/billUMeqM2CR173lZAR9&#10;P6kH+o971Fq1PHqqsT173zijA4sCfx/gfd4gDhuvMwHXvc+OIAc2uBf8H6+1KUQ5H59Ms5FD6de9&#10;yFU8Wvf6ccDn/H3WQjOjz6YZxQkefXvcmKn1WP0Nwfrz/jf22YwTXhjpPJOa1HXvcnw+sablRz/y&#10;P3oAsqimQf29VSQEUfr3t2po2sObWH5N+Pz7cjQEsWHDpHNJGSUXh1725pGCq/W9/wDe/wDX97IG&#10;qq4HRXIxLmgFB173xlj45H+x/Pu6hSoLCvVopF/H/Lr3v0EYJP1+tvpxb/X9uaGAqMV61MxUH/i+&#10;ve5YhJIFg3J/1/8Abn3ehJqD0wJWU1+XXveRYhexFgAfp/h/j7pR8GuCeHXlY0Hz697kqi6VFhz+&#10;CP6f09u4II9OrCp1GvD1697zxxEljxbj6cf7x7uaDB6s0hfA8uve1DQUvkUiwv8AS5sOCP6f19rL&#10;eMUqWoemJSiDWeve870batKgtxzqH9OOD7UshIOmmOi+Saqs3l5U697iNSFdXp555HP+vf8Aw9uI&#10;FLUIpQdNmVdY1EgU8/Xr3uBLTBbkjUCbC34v79igauOr+NWmnHXvcF6bUAPppP8ATn/be2mKEVGe&#10;nxMorTJ697bZqMixUABibn6Ef09sFM9KUuK5Neve4z0gVuQCRb+p4/HI9tkAAAZp59Pi6YpQHHXv&#10;fA04WxP5vYf19+WpDGvWhMWrp697jtDYi4sPza1/bjk1FBXHV/FHDr3vA8F724I+oIFv9t7bV9Kg&#10;DHTyT6cHh173hEPPI/p/re7BUJLHPTrzAkU697yCNrX4IP4F7e3XV0ILDFOmS4rTr3vMEAvYfgf4&#10;e6gEpUcOmywJz173wEQ/PP8AgP8AinuyoCO7q3i4697yiMG1voB9P8fejErMKYp034hHn17340aS&#10;CzIpt9R/iDz7oYlYAAcT59X+qlQ0r17221eCpqhTrUEt9NSnj/Wt7RXFgH1qwyf5dLLbd7iFu006&#10;97QeX2NHOj+JQxNzY2/rfg+ym626OQiMLTHEDz9ehltvNhjZRIfLr3sJ8zsaaJpGMJUEccEg/jg+&#10;yGTbJ4F4VNcfPoe7bzPE6KA4bPnx697DXI7angLFoyBzzpJA/FvZVPbLIWVlKsMH06GVpvUE4/TN&#10;CPKvXvaUnxrISNFuSfp+fZbcbZgUWo+XR7HeAgHr3tskpHUm4A/pf/D2Vyba/kOla3CmlOve8BgY&#10;W4/P19l8lk6tUjA6d8VK06974GK31B/2FvadrOQGtKDq4YHh17314Wt9P9h/sL+9Czc5A60XA697&#10;94X/ACPr7uthITSnXtY6975iBrX/ANh7uLCStCOtawOPXvfYpmPHtwbbIVqcDrRlQefXvfYpnvbT&#10;f/YH3ZdtbUV614yDieve+QpJD/Z+h5/p7d/dUp8sdaNwg6975/ZSfXT9Dzf3tdrctQjqn1UdaE9e&#10;98hRSG/p/wBt9fbx2lsih639VEBnr3vIKBiP0kH/AB+vt1dnk08K9UNzQ06975/w6T/UkD+v5/23&#10;t1NpH4uqteIOHXvfMYyUkAC/+ve/u/7noTShH8+qm9Xy697zriJzx4yb/wBAfr/gfbqbKAwpSh9e&#10;qG9UcG/n173mXCVDG3ifjk+ggcj/AB9qDtUKGjU/w9Mnco1Pcw/b173KTb1S36YWb/C314592G3J&#10;XTSn5dMvu0KVGr+fXveePbdU1wISLHm4PH592/d0anPSdt5hGS/XvclNrVbHmE2Av+n/AHn24tlG&#10;DpIJ9KdUfe7ZcFs/Lr3uVHtKtcC1Ow/N9J59qE28EsAp+08B0nffrYMe7HXvcyHZlY7afCWP0JC/&#10;k/gn3sWIGAKH5+f2dNScwQRr9vA9e9zl2LWk2ETfm40ED/Yn25Ht7stRF58T/m6THmODQCP8PXvc&#10;qPYFbqW0LMrcHSCf9gBb28NunDN+lQnzOOqNzJBQk4x5nr3uXH11XEEGJ1Km9jGb/wCsR7cXargs&#10;oK0r59Mf1ohqCrL+Z697nQ9aZBhY078/T0MLn/Yj25+67tsaBg8T0km5uhBrUft697cYOrcgLXpZ&#10;LXFyY2H1/wB79u/ua6dsVH2Z6Syc4QuCVkUfKvXvblH1RkGsDRyEEFgQpAC3sL8e3v3BckrilPlk&#10;/MdJH5xjUBi6j8x1724xdP1xuRSyMR+CpIA/qLD27+4LkpgEZ9Okk/PEAwJR+X+avXvbhT9OV0nP&#10;2jcA3OhgP68+7xcv3Mg08T8ukMvPlvGdLS6fl1726xdL1x0gUhUggn0n+vHJ9v8A9WJwaMGJ8+HS&#10;SXn61XAm1fn172/QdJVrvb7ddIUA3twfz7VJypIFBoaV6L39wrVYi7PwPXvbzD0ZMNK+IAXsWsD7&#10;UHlMrIdI/bkft6Kp/cq3Mho+Pn172/U3RPFm0/8AJur/ABuSPamPlONmCtQdF03uRFq0ofzz172o&#10;abo+kUB5GjCqouABc/6/tXFywiigoAD0Sye5FwAQnCvn172pKfp3ERlWBBUXFvGpb+vN/ZkuxQI5&#10;ZhXHlwPRZc+4t4zEKBw9T172+QdX4OI2ZGk+l9QjXm34sPbv7osC4YLpPoP8/RXNzxuEoBFAflX/&#10;AD9e9vEXXm3gQftgeACCBwfpcG3t5dqtVSugVr59IP65broKigz59e9vFPszb8ZRhQRekgBrX5P1&#10;Nva+KytwSsirjgR0Xzc17q+oSS4p5Dr3t/iwOLjJEdHANNlUiNTcD8tx9fexDGGogH5f5eig71uD&#10;UZpSR9vXvbzT0NMhCpHGOL3CqDx+R7UBY9J1IOPp0WXe4zyHxC5/1fZ173PjjWMAoi8mxAA/HtYk&#10;SNUodOOi8zSu5Lvn1PXvc9SAvACiw9J+ov8ASw9qo9EahRxPn9nVGkoNINT69e9y0ewsbEjmx/4i&#10;3u4J09/SY6tNW9eve8vkGkgn6jj/AHs+3RJHQ46UCaEgtpyOve//0Pn/APv3Xut/j3737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfIe3ouOOtHr3uRG&#10;eR/vftWAOPWjjPXvckX+lxc/S3P1HvQoBUdUJBGocOve+YHAFzcfn/D36tT1oFeve8gPP+H/ABr+&#10;nvQOaV6qSNfy6975Dgnjn/W/P496JBGD1Vm10A6975g8f4/7V9P9t78tCxCnHVlwTTh8uve+xf6W&#10;vz+L2t9ffjp+I9OqanzH29e95L8X/wCR/wBL8e23pQUx1SUhRTieve+Q+g/w/wBt7ZLUqpNK9Mhm&#10;PDFeve+Q/rza/wBPx7pQ/hOfXr2k/hND8uve/A8/ng/7372Vxx6v4ZIrXr3vzHm/F/wfwPewCPmO&#10;rBWUYOP59e9+BP55P/Ee7KlTUHHz6cVaNrPD06979fnj/bi309+Hr14AldRFDXr3vu/4/wAPz/xP&#10;vdevBjnr3vo3t+P6f4W/r7qWIIA/b04Gr1732OD/AMb+v+t7uSAO7z68SDmvXvfIXH/E/Xn3UGla&#10;daAzjh1734A2ve5vxb/W9+1EnTjPXuPXvfIkjj6n8f8AGx7oDgADz6tXHXvfYNwDex/p/h/QD3pm&#10;NSKYHn1onr3vkD9R/vYtz/re29dWABrjrVcUPXvfIN9TyB9Lf4/6/ts0FAPXrZAB6979r4HI/rx+&#10;B/r+7nU5NP8AD1vr3v2vj+oP0/w/1/bioVIznr32de98g3J5J+v1/H+297Z2YAU8+vUqM9e98+LC&#10;1+OePbbkFtPXjk46977v/jx/Tjj+pPvZYLRSK0HHr1KkDr3vxI/1/wA2/p70oUR6mznh1rNKde99&#10;g8C4/wAP98PdSwYlhjrZpU9e98gb3APH/Ffp7bVgAQePVM0z17378n/bgf4f0596OVr1YAaa9e98&#10;SPpyB/W3vY0nj1caTU9e98gbX4P+sfditKVNR1XLHr3vwK3J5+nNuPdeHWjpPwnI6974m/A+gPPP&#10;/Gvdn05/ydXPbgY6978OBb/iffgDg+nXgBxPl1737m9h9LW590LUHVBTz9eve+uLjm1/wffgGyOv&#10;cDjHXvfRFwePp/vufdx5CvV6jSPXr3vha5Fje3Nj/Ue6kg468aslB1734f7Dn/E+9jPWo0IJAPXv&#10;frLyLfX8+9FSOJ683acHr3vgFv8A61uD9PfqefVRjPXvfQX+nI/31/eyc9XapNPTr3v1/rfnni39&#10;PeqYHz62VLLXhTr3vhbkcD+pv73Smeq0I49e9+Kk2/xPH/IvfuvcDQde98fpf/Yf6/8AT3unAevW&#10;6UIr173xN/pYgcfQf7z7sKAdOAaRx6979bgWN/8AYf8AFfesVz1rGrr3vog3PFuTbjj3bgAerAil&#10;ade98SLWJ+tvwLD/AG3v2D1qqnr3v1iOLix+nJ91B6qMceve+PPN/wAfke7VAz1vj8uve/f4kCxI&#10;/wBf6fX3qqnrwI6975WNx9P8Peqr1queHXveMg83I5P++593qAOr6gOve+iR9Obe9gVz1Xj173yv&#10;cf4f1PvxFMjr1Ove+/wR/rWPI/1/eqgdeFOve/W+n6fp/sfdGP7OvMfLr3vkAP8AffX3Via16aao&#10;x17339Dz9P8Ae/evLrQrg1yeve8gHAJ/4n/evfs/l1oE6qde98bA/Tj/ABP055NvdhUZ8unACuT1&#10;7303COxtYI1788W+tvda1cKPPqp7jQde97Dn8nZDidj1MKxnXuLJ11TKLgr4qVvHFNo/x5Gr3zF+&#10;++4vt/jeuLSNVH2tkj/Y66x/cn2iS09pr29dQDPelga8V8JB/k697sH7y3d2nRZGXFbP2/WV8TzM&#10;RVwQyyxwcaUQxjg3/wAPeNPt/svKFxbC83u5WIgfCSAT658usubp9zVS9hEHJQ8cU8qj1Py4de9l&#10;1gyXe9KKlqjbOcrEq/ROiwzt4JpF9LeA86QR/T6e5Pktfb2YIIrqJNGQajuAP8Xr0W2z8yJ4afTB&#10;vVyQKH1z5de946Gf5DxMuRx2EmM320l6aoiqI45pQbIqqeLL+dXu1xH7ZmtpczrpDDuBUkDzz8/l&#10;00F5naKQShC6tivD9v8Am697jzbS+W2Ungq8RVU9LVSkGqhrDIlJDqGp4o9BBBH0BPt1N69mrNHt&#10;79GZB8JWhY+VcjpTdW/NUTDwpI66cimP9r5n0697UmM6n+VctfTytuSmho3WQ1lMRKZZJnA481/0&#10;qf8AY29lV3zj7PR27oLVmcU0tigA+Xqf2deitt8JSWe5jUAdwpmp9B17265Hpv5L1EkdPHumlMEY&#10;+4ZdbsXcm01M0jHUVP4B9orXnn2piUyNaNqOOAx6N9o8+lUkO9eE3hzxqKjiO4+vDHXvaam6P+SP&#10;FTBuOrpHjJEdMkl6Vkvb12NwP9b2bJ7ge1lPBktVcHixHd+X+z0n+g3SeXWl2FxXSRx/zH7Ove4l&#10;F0R8lKeSQy7iV3nYyvK1SwpXjYn9oi9zb/H2on9w/auRAq2vwilNI1Ajz/Pq1vtd8FBlugc8M/s6&#10;977quj/kY0sITJiQx0rXVJ5BA9Qrfq1g+njkD8+6w8/e2Cq5eGlWHkKhfs8+tyWO4aTFDdKmQdXr&#10;8h59e9p4dE/KGprPuYq6GKj0IlbTPVaoa9gbNIpc6laxP+B9mf8Arhe0kMHgvGS9ao2mhT5HyI6Z&#10;aHmOS6oblFQL5kmvz9Ove503QHyIqSKCTK+OgdXQqag+WkjkH/KMwNh+Lj2mT3J9s4l+oWGsgzww&#10;xHqOlf7tvmKP9UpznH+o9e9xofi/8j/vYfJvkx0EUHgMUt3Lqf0zqb8Mo9uye7Xtb4DadvrKx1Aj&#10;H2rT0PSc7du7Bohf0rilMH5/b1725UXxM7tpWkifsievWqWVyD5ohDq/SS6mzc/S/PtNP7zchTKC&#10;NrEZSnoa+uKY6pZ7FfiZmvL95O2gIoP9Q697UeG+MvfWMtG3Z8zyRI3jD8RgabWc35sBYeyq+91v&#10;bm7q67SACc+v5Y6Vfu24jhRGuSOIFBWmeJ9eve35fjz3nLOhm7SmRpo38J+3ScQj+jBvSQT9CR7L&#10;f9cv2+jjOnaAQpFc0r0oWxuyhDXmmnlp4/PPn173AHxf7wmh/wAr7akikaoKTA0QVZo1JZbBfSD/&#10;AI+1X+u3yAkn6GzAilR3cD0kG33bOPEv2LDjQAY9AOve4o+LndyVMVS/bb1lDBKzrTGjELIwXTG/&#10;lS2rSf6/X28fdvkFomjXZgkjADVqqD64PCvy6dTbruOdZBfsy1ypUAn9nXveKP4v92RT1FM/bTS0&#10;9c/3TVjUYBhjb9VPC17Bh/j7sfdvkB4llXZaNH26dXH5nzp1QbXdzNMPrHILcKUx8uve1NSfFbfh&#10;p1jqe285Orro1IyBQV4Z7/1H4B9lMvu/y4JC8WzRLQ1yP5dNpsjxOUF5J+Yz1720Zb4eZaooJZa/&#10;uvdGOihKF6iOZfRMWAiPHIJP09rbT3us4rhUtthglLVwRxHn+zpPLy7JNJHovJ1VTUgGlfn172o4&#10;vh1DLJHUV3Z24qyZ8dFBPUitZJKlkQKHkjHAa35HPssk973RTHb7TCiiQkLpqFzwB4kdGklnaMrL&#10;I0pJGmpPp5gD1+fXvfVN8O8BCIb7/wBzVE0DNpkkr21JGwIZFufoQeQfe5fe/cZNRG2wKGGQEHH1&#10;69DtO3QuslZXAGAWNB/n697zQfDXZSyo7bqzqGFHLBsnLpl8gsSQT9T/AIe6S++e/FdP0cJDU4Rj&#10;FPy6bn2bZpisqo9Qf4zT8h69e9w5Phf14lOaQ7u3NPHPKzhWzMyPAzA8xMDdRza30t7eT315lMnj&#10;GygUqKV8IUNPXGeqR7NtgjeGTWVJ9TUfnx697mUfwy63paJaSHce5Hhim8xRsxUH6iziTnke08/v&#10;pzRNP48lrCCwpXwh+VMdWXYNnT9MRsFP9IgHr3uXS/Efq2KOaiTL5V6aUq00D1kjrHIG1M8Zkubn&#10;/kXtqb3p5uZluGgj1DgQoGPQ06dfZ9mEMcJiZQrah3HJ+eeve1fT/F/p5ozFU0lTXyPGkVRPNVz6&#10;5o4+EHB9JH+HHsjl92udwweKRYxWoAUYJ49OzW1i9RPBqrTiTw8uB/n173Lpfjb0tTqY/wCFVFUY&#10;42hi89ZO328ZJ9AUGxt+CRf3Sb3S57kYN4wXgTRRk9W+lsaACBAAtKEE/lnr3uVTfGbo+BZANtoz&#10;ThfuPJWVRWcIbo59XBHtPL7r+4ElCbqgXhRVx8uHSb6DbSuhLZdPp5fn59e99L8bel1mlkXACFW+&#10;iGpnkUFfo3qJuP8AW92Punz2yBTdFiPPSM/LA6UxWW1QxsFtUBPp/q/w9e955fjz1NV05ilwNPOk&#10;DIsTaXuik3bQT7aj9yucoZQ63LKW48M9XkiscRGIDHXveZfjz1FIvinwVOAliiprjb+hB0EcW49t&#10;n3M51Ql0uCa+uetNBZGJfCgWnE1r/n697cP9l26wNNHSx4aKOlAZEjSaQnxsLqwa9wQfaf8A1zeb&#10;FlM0k5LYPAcfTpsCBQ0UUQCnyHD8+ve2IfFrrarilWKjmuzqkshqJUkZFP8AZZSPZgfd3miFgWkA&#10;xUDSCK9aMVnAxAShYZoT59e9pmv+IOwJlnijkraddDhoTUSMASLL4XvcezW197OZEZWYKxxmg/Oo&#10;6Tiw2uZFFxHUV4gmuOve05W/CbaWSgppGzmcpZqaneniqoKi0sMTcoVA/VY8Xb2aQe/W82sjKIIm&#10;VzqKlcE/5OkV5sOx3RICspHA6jjr3uD/ALJDss+Iy5zMq8SKJfFMVWsbRp81ShuNf4v7VD3+30V0&#10;W8VDWlRlfOin060OWthkdWmV2IFPjP8Ag6978vwY2G1EtIMnkvFCzzJFJUO66pDe6o97W/w91b7w&#10;fMXjmbwk1MACQAOHzHTc3LPLxjSBUcKrV+I9e948J8Edg0M1dUSZTLymrhkgKCqkWKOOX/OAJ9f9&#10;a3Hu1/8AeG5juI44lijGgg10gkkcOmxyry5au5jjbU/HuJx1727R/BnrsRQaK7IIlPJpanmqvTUI&#10;PwzNyCP8PaJvvBcz6mDohLitQvwn/V69GK7XskJUQQEFRStSfL59e9zZfg31DlngjyVDXVtPSqCt&#10;LNXzRxI68jQYiGPP0uT7ZX7wPOtmGa1kSNn4sEBOftBA6ST7By+6q0sHiaTUVLUGa8Ove3iL4V9O&#10;GdL4e6qBbTUzatKgARm7W4t/sfaF/fjncRkCfP2ClfXpUNs2AIf8UUnzHkeve5p+GPS01RJ91iGc&#10;q6inQTOqobcHQPqT+fbH+vrz0kQ8CalR3YH+Hr0ths7lX+kTtGOOOve5yfD/AKajlkl/g84llT7e&#10;yVs4Twr9VKsSOf8AW9pm97eeXjCeOCAa5QVr9vHq7x7bJEIPpUoM5B697yY/4ldF0DOlPtam1PD4&#10;qjySSyPUJqLEayeSP9491ufef3BuQDJeNg1WgAAP2dNpt+3WyuUtY6SChNK1Hzr173ml+JfRNbZE&#10;2pQ0xjkDs6yTI8n9FmKkX90T3m9w4ASbx3r5EAgfZ6dVNhsiEPJYxtjyFM/lxHXvbmPi70pHEaVd&#10;qUHhIHk8alFkJFhfTz7S/wCu7z6ziY3jV8q5p08YNqeIarVKVrTTw697zR/HLpqAwRPs/GVNPTLo&#10;jSoiMgjvxeJm+lvbTe6PPMgZ1vZEZskqaft6UubOePSIEAXAFBgfLr3uR/oF6gVCkWz8ZUJG5VVn&#10;XyJGPqyIp/Htv/XF524veupPmME/b1aGKCMKphQYNO0V697kL0r1I3iRtm4pDEuuNRBGo0jnRYC3&#10;B9tHnznMamW+kNeOT083hogAiQiv8I697xv1Z1pBU0csGw8DKYXZWVqOAKifmUgjk+7rzdzXJE6S&#10;blMAwqO48fTjjqxhgkVmEaKRkdo49e9vqbF66QFY9qYSJBqYhKKnB5+q2t7L25g5ncgteyk8PjP+&#10;fpxZ7gUMYFR8hTr3udHtDY8VP9nHt3D6GU2hNJCfGp5FiV/r7TtvfMDS+O1zJg8Qxz/PqviXBzwU&#10;n8q9e94o9r7QiMcf8AxaD1LG32kLDUBwALe7Nu2+MC/1Mhr5aj/n6fFxKoooqPs/y9e9uSYDbSRe&#10;RsfjkIUJrFLECVBuFJt7TNuW6l9Ikc/LUekzXNyZtI/4rr3vguH20ZmkjxlF5UX9axorA2uLED8+&#10;9/Wbr4elpXofKppTrRe6CDVkV9Ove5D43bwaOSTHUWoXcnxR6g5H1AA/3n20LrcyCiSv+08OvK89&#10;G0GnXvfvssBGtpaKlMclyA0SNYnn0kjj34z7kxqjsCPn1oy3JNRx6977jGChjKw0MBj0FSBGh1XH&#10;IPH0P5HurHcHaryGvHj1et4wAZiDXr3vKHxMMcJix9KkSAXjSBBZf9SLD3rTeSFvEkYsfOp6sFui&#10;XUtqPXvco1lEdEi08Q0kOrKqqfT+lSB/T+ntnwZ8pqPpnpoh6eGCa9e9uENdjVWVkooXkdgxEiKx&#10;B/2hfxf2meC6qAzkAeh/w9MeDMQEZqAfP/D173iWqoFmiMtPAjuzWNlDKPyCPbhiuSp0MSB+zp+N&#10;ZdLAMSAPIde9zRWUMbkvEjQkkjlSjj6er/evaYwTsvaaN/Ppp0nYAIT8vLr3uXFlcQoLQ08aMAwv&#10;pW1iPrcfX209nfHDuTXplre8K95pnr3uAuToHYmPTHq9LXIudJ+t/ak2lwFo+adKxDPGrK1CD+3r&#10;3v0eRWFymiBwSS59IBU/Tn+vvTWpddVSPTqs0bMoLEinDr3v1VlII5A8TRvI6H0aUI0gWN2/r/T3&#10;uG0dkKuCADxz/g6Zjik0d5IFeve8FPk6aGJWkkRyGJKjT6NR4F/979uSWksjkIPzz1doXkY6fLr3&#10;vg+UpbvOVUq7DUp0hgDxqK/ke9i1nNErkDr2mUUjrU09eve8U9ZTqCUqoyltfjDoGU/i4/Fvd47e&#10;VhVkNa0rQ56qiuxqQQa8eve8cuRjljifX+4pu76wfoOeBz7slqyFhwHpTp8LSRtBwRTr3vyZUDX5&#10;HDQMoPLBja9jyPx781mTRlB1DrTRkUdalv2de98qfMUaSSRvMp51J9NI/wBpIP4t+T7rJYzsoZRw&#10;4+v/ABfVNMiIHpxPXvaiGSUpSSQOGQHVIxs0YiUeoEf4f4ey76U1kWQZOAPOp4dN+EaP/g/zde9q&#10;qjylLNRyMZ0mgKkDxODGWb6Gw/N/ZNNZzxzAaaN8xnHVEV45Yuzjxr173q2fza6v7v5AUsrQSQn+&#10;E0sUZZNIkjihEXksfwbX99ifuZ2xi9rowpBBkkOPm1SK+teuRf3uWkufc+QuunSoApwpU9e91VW4&#10;F+fwPeYJXj8usWgtQfl1734j9X5tax/w9+CkY6qPLT1731YXNwT/AKx92oQerMjBcH9nXvfgB/sP&#10;yf6e6Z6qAvEde99G34F7Hn3YAnA6vpJNFPXvfAixA/2/vzEU61IfKleve+mHAsPr/sf9t71XOOqj&#10;5de98bWuOADax+n0PJ97OePW2GoY6976K3I444+vuytpFOvKwpUjr3vrTfn6f71/j72XPl1dcnPl&#10;173x08cWH+t7qWPn1ricY6978fxYH/Ye9qKivVh8NR1733bm30/17+9E1GetUFOve+wDzf8Ar/vr&#10;e/VNKDrWSOve+X5AP9fx79w6rXGOve+YFuPrf8g/n3U16q1dXXvfMD/eR9Pz79UA9WD+Rp9vXvfI&#10;Lf8A2Ite/wDtveicdVYr9vXvfglxY/61z+fdxSmergY9Ove8qr/Xk/T3Qg4I8+mySG9eve+RHPFx&#10;b8j/AHkX9+Hnq61kde99fXn8/k/8j9+oy5PW6MTjr3vu3H9efz/vPvYoTUcfl14ZIr173zsb2H14&#10;I/pb3YKT9vXiaCp697mU1MZWFlN+Cb/T/Ye1ABQHVwI+3pFczmNSSaY697XeGxJkYXTkkC39b/QW&#10;9r7GCSYqq9w6Bu67ssEQ1Mcde9jPhsMsCKxjBOnjj6c+xfb2UMEWo/ET1DO8bwbh2VSaV697WEFE&#10;WCrpFtXH1/2J9rQwI0g0x0FZboKTU9e9usWKLEmy2UX544/1/dA9aI37ei+S/AGOve3SnjipiOBc&#10;D+gPPt6NVYEV8+kMzyT/AD6975tUqTxyP8LW9rWi7sYFOqLCwGeve8LVDqQVAI+pv/xA90ChqIcd&#10;OrEhFG697wCsk8hBZvz6T9Bxx7f+nRYiKAGvH16dNuoXgOve/ffErYFg1yLf19vRQHXU8KdeFtQ5&#10;yOve8D1L2Iv+n6fT88+1KxxqQa9OpAOPXvcZqs/VnJtxp+gB9uMSQdHHp9bcDgOve4plVv7XqHP1&#10;F/8Ab+2xraQg8adKBEV4cOve+JZSDexv/re7oWBB63pateve22oiV24+g/3w9ukq2WHSyKQqOve2&#10;96IHkWJ/xvf3U1L4+GnSxbo07j173DkpCL8fm/AH+8D3ZaClelMVwDjr3vCkOlgAAL/1/wCJ96qG&#10;BI8uny+oV697lKhNgRf6jj/jfuwCgkmgFOmGYA1HXveXxg3X/XHF/qfdVI0jT5nprURRuve+Qp2a&#10;3H04/rz+D7UxMB8Q4dW8dQD8+ve5kdNcgEfQ3t+ePboOpsZ6YadRkde9yvtyL2UC9x9Lmx4/Hu7S&#10;FxRR0z9QDwPXvedKZhYkXA/BF7/7H35Fd88KdMvKzCnXvbnHTaVDAD63IH1I/wBj70RQaG49IpJz&#10;Xwyeve5MUClweObXv/xPuyKQOmGnYLUeXXvbvDThQbhf6gj+n9PdhTNPLpC8xeprTr3uStNfm17G&#10;4sOPejHT4j0yzngOve+ctIQo/BIvb6/T6X9uoCRpA60klTpXz697jxRAPyORb/W+vvyowJxTq7E8&#10;Mde9uqwDRqYcC5Nvrx/h7dzXHDpkt3UU9e94vDe+kgjkD8Hn26oWor04jUIPDr3vmsJ1WsT9L3/H&#10;9fdqKFap6eFGqxNPl69e9uFPSnVwL30/7a/093jQV7v9R69roPl172sKOnVRbR9Ra9v8Pb+C36h4&#10;dFdyXpx697linAa6qX4BNvoD/j7UEYp69FsjMyk1z8+ve48lJa/6TcG/+F/r7fVdQ/h6ZMpbieve&#10;2qaiCngXDf7ce2ZAQgBFRXq/jkgLwp1723S06kAWC/m/9fbbJhqAgDp1GYk9e9t81Pp+ouD+bC/+&#10;tf8A4n35WFe09Px3DMajy697gyxKAQRf68+2DUqAPXpXE5ND173FMNrX5Fv9f24yAIQvHpRXjTr3&#10;uO8AIuAv9bX5/wBt72MkLShpx62HNaHr3vA8H+sP9gB7qoqBqxU9WEgrjr3vAIrk2sLcH83/AMef&#10;dzEAT6dOFz59e99iAkXH0/wHJ93WQL26a/b1rxOve/eLk24FrH/X/wBf356eGKevWzICOve+Iiue&#10;Ba1xe/uixN3E9b18eve8qxcE6bgcWtz/AE/P19qI4yrVr1RnIODx697kxxjkgcckgj/H2yweShY0&#10;Fcf8X0w7mlCeve5BhVgAQLfj68C30HvcgdQTIKA/t6a8Ujz697hyUlyfpe5/HPtrw4ywb0HSiOeg&#10;oeve4cuNgnDLNErAiwuLj2zJHE+k0rnpTFezxMGiYih697S+S2VjqtbGMLquRawF73+vtLPt0dwH&#10;YChFPL/D0IrLmm8gYtX7evewszXWJJZqZFYXOmwsw5tz7D9zs0niBocY4ceh7tnPKEASGhp9v+Hr&#10;3sOK3ruuRmvTymx5AQ/n6W9l0m13QSrDz8x0M7Xm+3dAwYfmR172ySbByYJtTSkk+keM6bf6/svf&#10;bXJYNHX5jP8Ag6MV5psjUsw/aOve4zbBr7c0z6/yNDcH8i39PeztTkjUhApwIp+0npSvM9rUUPbT&#10;1H+Hr3vr+4mRNx9s/B/sxsR/r8e7ptDBcp/MdWPM1jT4qfmOve8ybByZsFpJLkXJMZsR/h79+5p6&#10;ljHgef8As9MvzJaAF3cafKhHXvcxeu8l/ZppgTz64msPxfge9ps8yZ0ftPScc1WmDrBH29e9y4ut&#10;skxINM7AC5KowH+39unabigUJ59MSc22oHEDPmw697cYursixANK6g/QkWt/S4PJ9qE2W5JJRQT+&#10;zphub7apOoEj59e9uUPU1e5K+BgbfkWH+vc+3v3HdVFQPsAJ6SS85wxMCWWh9Ove3WLpyvJ/zYtp&#10;v6rHn+gt7ej5funX51+w/wA+kbc8W2nUsg1VpTh173Ni6eqzYGnv9bsAeT/T3s8t3KsSxIH2DpHN&#10;z1CjEtLT+fXvc9OmprE6VBU2PF1Nz+L+34eXHA/Uao6TNz9CBQyVB+fXvc+DpiR+WWIn6c3+g/w9&#10;unlxNAWtfs/wHpJN7gwpQaiR8snr3tyh6W1MC/jFhzeM/QfTk+3F5aiyVBr8s9J5ef4ipILVI9T1&#10;728wdM01tGtP6k6fob82/wBb2rj5eBZQaBSPMEnouk5+YUwfzz1727w9PY5TeWRm9IFtK2NvoT7V&#10;JyzbIKUBNa48ukMvP0qx1I8/L/N1728U/UuJUXMZKgWuOCP9t7eTl63dygI+2nRfJz/dMSFIB9fX&#10;r3ufF1XhQpPjv/VQp45/J9vScvW3iKhSuOOM/P5dI5OfL8yBdNPnXj1726Q9X4GykwqeNNtJF7fg&#10;2/3v25+4LcKABTpMeddz00rRa8a+f59e9usHW+DW3+RqFAsQL8W4BHt1dmsxVaV+3/Y6LpudL9nY&#10;F+H7D9nXvc5evsGhGiljPJJBX/Ygn/H28NptWooWlPMUr0web9zlFA9APQ0PXvcxdk4lANNNGeCD&#10;6fpz7uu3WSnSUqBmvz6RvzZeEFWY09Pn9vXvcyPaWJUKhoobk/q0DV/r3/Htz6OIkyUFfTy6TDma&#10;9JZixOOGrH+fr3uZHtbF8t9nFZT9Qovqv9CfbxghkQdoBA9P8/WpOZbx0HhuVP7R1724xbexov8A&#10;5LFYgfVQLH63Huv0kCLppWp6Kzve4r3NKWb5k/4Ove50ODoAL/bR8fS6g3/P596NrGjFVGD8+mJN&#10;zvncsZCa/OlOve5C4mjAsIItQ/BRfrb8e30QJpAFadeTcrtaBmJH29e98lxsILDxIB+RpH1/Fve5&#10;IQ9BTpiW6mkOsuQa9e98/soVHojXj6rYC/8AW9vdfDMVFPn8umnnmJGtySeve+X2q3HpCkf4Arb+&#10;gv8A09uhADQ8fXpszMCBU19a9e951po+NQDfT9IsD/wb3YJRaVwT17WWHcxOeve5IhQaT9ApudIN&#10;vr7uYxUknI6TPIasR6de959Kn+zyfz/T3tGOpWXy6ZErllI/4vr3vJovwFB4uf6D2+dPh1pmvSZ5&#10;DH8Xmeve+gApP0sVJFv9b+vvS0Zio8h1YFWFTWvXvfrr/W55N7jn3Silqr5dXY6SCuB173lVhwdI&#10;uLD3tc/HnPTTamBIPXvecEAANwBx9fag6eJ8+k51FyF9Ove86uL+kFSbHm3PtsmrKAOm2DaR5nr3&#10;uUrIeSLFeb3HP+Hu+squknz6TumpdIx59e98/L/aBsOLAngn8WYe1YlGsowpQft6aEYdinp59e95&#10;EkbksL35H1F/6WJ/Pt7UrFajjwPHq7oo0qRj1697keSx1AsH/p/rD29WooOtBMUbI697yeY6CL+o&#10;i4FuBze1vfqLq8OufWmP29XMCBwK8eve/wD/0fn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfYNvd0ND17r3vMh5H+t7Wqa46qeve5a&#10;njg2P4t/h72RT7OqaT+XXveZfoL8k/W/196IOa8OmyoqdXl173kFvpb/AGPuhBrUdVoC3oOve+Y+&#10;nP1/3n3ugXPHrdBGanPXvfvzY/n8kfX3oYqR1bUNJKcB173kFx9Rb+ljY+/VPDqocnr3v3HNr3/r&#10;7bJqPt68Kt173yFrWP1+v+HHtkqR9g60y6Rny6977JIH9Afz/vXvQA4Dj1eMioHHr3v3I+lzbnge&#10;7ZFOt10ipxnr3vw9X1H+8cH/ABPuxNK9PEHJB49e99Hn6ekDj/jXHvy/t61jVnj173yAA+p96atM&#10;cevOTTt6977uATb6fXn8f7D22HGVbj14aiO7B6976/I5AuPp/ifyPbg1DHl1ao69774tbm44v/xv&#10;3tiFGRTr1B1733f8fn8e6M1CVBrXrw6978Db8+6hlTHE9erTPXvfi1j9T9Prz70zemOr49K9e9+B&#10;+n+vfn+n5HvQHHUaV60acade98tX1N7gkC3+P+v7pQB6KOtCo+XXvfIH8fTi4/1/xb34EjA4g9bI&#10;8+ve+I4K8/6/+P8Ah78z6gW4U61WuOve+d7X/wBfj/W/pf3cVajeXXuOeve+Wr+l+BY/4/4+9KXZ&#10;cHz68Ove+Wq35PJ/BP0/1vdWqzGmP2f6h1rHDz6977BHP5v/AK4/HvyxsGAOetjr3vsH8gcfQ3/1&#10;/wDD22XXTo4dVqOHXvfIf4ng/Qf09+Py/wBnq7EHh173yDDnkj/Ym/uuk1BPn1oU1DVnr3vv6nj8&#10;D/fX97OE0MKZr14gjJ6976ve3+vbj8+/UAqOvUweve+V7i4/3j8D8fX3UZIUnrYFfOnXvfr88G/P&#10;P493ooGcHr2Kauve/XHHBB5vzYW/FvftJBNTXqwjNC3XvfRBI4BuDyf96t78AK8evKcjr3vu/wDT&#10;n/X/AN5491IFK9UY9e98Tz/Ti/8Ah9feyWPHrY+fXvfXH9fr9bn3sDIPTir17342ubCwI/w/29x7&#10;3QnJ69THXvfRuLH6D6A/8i96wR17PHr3vvi34sPz71XHWmpQEcT173jJPNwALW+v0/2Huwp9vW1p&#10;SnHr3v1uBY8XPH9f6+658+qioqT59e98G/NuOb/63P197XPHq61NKde9+IsL8EX/ANt73UfCetEq&#10;TpPXvfG/0Fz+Pr/j71Tz60QMnr3vojk8/kfnn34Enh1Ud1K9e99N/vP++/Pu2Rx6uRRaHr3vrkck&#10;X/339fe6AHPWyfLr3vofXkXNrgHmxv7r8getE+Veve+j/ib/AOHvXDHWsV69742N/wAce7+VernI&#10;qeve+JF7g3/r9f8AH6ce9VrSnVa8B17342J+vA+o/wCR+7CnmKdbpUZHXvfv+KfX/jXvZFBWnWyB&#10;THHr3vr82+v5+nuvn1Ueh6979YX/AMRx7sCR1YUPXvfhpA+nAPPvRJOOq6lOOve+VyR9P99+Pfgn&#10;n14AjI4de9+B5HHP9fdWHXmOKnr3vsC1z9f8Pda9UqT173yuPpax/wAPr795Y6320oc9e9+BvY3J&#10;4Nhyb/4+9fLqh4UB697525F/9f8A1/exgUPXgxGDw6974OLpKP8AVIwUfjhfp72uGBPWwQeve9in&#10;+UVTip6m3FuKKqgFThp58RillYp9lUPEJ6nUP7Ycm498uvvqSeFzla7YyHRMBJJTOoA0FPSlKddg&#10;PuapaT+0Bulk1kXJjZM9pCK1QOHnx697tixfYGWpKFqXO4uGtrg71X8SgVRCsd9McSarFuPr7w2u&#10;+XLOa4E1hMY4yAugk1r5nHDrK50CSlhqpT7cDzr1732/abx6gMIEjNiG8aNrA/tAj6X/AMfe15RD&#10;UJnqfSpx0wSWAcaqn4fn172w1Pb1T5fJT4yOVQSGgESx3N7sLn8+zCLkqPRSWUg+ta/Z0oUjwjVw&#10;GHr1736n7cqJEcQYxI/Impo5LApp+o1f1H09+k5MjU/qSk08x59J52JuCig1AqDx49e95Iu2sgBb&#10;7ZI9ZtGt/ULcHUbe6vyZa1qHJpx6ZeIUWQgEjLceve+x2ZUMzOIVY2J/b1FgQeSVP196PKkVKaqe&#10;WeHV1IaBmYUAI697lDseomjeUQhmia+ko/N0sQQPbTcrxxsELYPnjpTBajLt2gjz697bafs6d/LJ&#10;Lj2WKNWXxO+nyaR6mROePaqTlKMBVSUFia1Hl9p6ZEdCrJTj9vXveei7RlLxstMFhn4jvcRJ/Qam&#10;4v7an5RQKQz9y8fU9JLk9rM9MGlR173ll7LSmazxkvLL+hBrVdJ/IX6f1PuqcqtKtQcAcT15pI/h&#10;b0/Pr3vup7L1ITGYkdhxewtz6m0n3WPlWh76kdahMTKpJJHlnr3ttn7HrLpIssYIGhmJDLpItYr+&#10;B7WJytDkMD8vt6uZo4iVIwfXj1723y9h1yoY5K6mUEm2hlD2PI/5F7ULy1bk6ljYn5jqyaSNbfD1&#10;721VO7C0bSy5YCLUpY+YXDH9J0A/T2ti2ajBVg7vs6e1AspjXHn8vs697kw7ydTEsWbh0iLWQJFa&#10;ZQw/K3/23tltjUgl7c8fTH7enYmtnVtdePn173kfedU9MpTNxuiMWPlZEDIG5uCbn3VdigE1DAQT&#10;6Cuf8nTciwpcmpyRgU8uve5ib3pdJByiO7IWKCojCkD9RX8D/W9sNy/LWghIANOB/LrURGtFLVqf&#10;Tr3tvqt/4xFj+4yvjgYB7RuDHFZtJ1abn2ri5bumJMcNW+YyT0pLFXIiU1B49e98W3/jYoEmjzcE&#10;kRlCKrNpVVf+p/r/AK/vw5cu3kMb25DAVPnw6b0ySzlZK1pxp/Lr3uK2+sXLLN5K0SU+kF1ZS8TE&#10;cqeQQbHkX9ujl+7RFpHRvLyPT5jHbVsg+vXved+wcFC0RauYGZSyC/pKKLN9PpYfQe6Dlq/cMBH8&#10;P+H/AGeq+HM6uyj4fM/5Ove2VuzNrVYElPkJYDHKyujq4k/b/U4X6lT+D7Xf1U3aHskjDVHEUpny&#10;+3qqtTByKZPl1720V3ZW2soZKN6ydo1Mcsc9G0kM6mI3T8cgn6j2tg5V3a0pMqCpqCGAINf9jq0M&#10;lshBTUQT6VAPXveNuzNvrUoGrJnniXQS8T3C2spcgW1W92HK25GIkRgKc0B/wdOm4tk1rICVHEkd&#10;e95JO1dtUQIlq6moR7M3jBUox/skm1+P8fdV5Q3S4poRVI9c16o1zFI2hAVx6V6974N3LtOad1pR&#10;VRrHGvlm8ErAjT9Dcf7G/uy8jbzHGDMVOo4FR69bCKqLWpJP7D1724xdq4OpiSKnkq45HTXGzROE&#10;mT6elre0rcnbhES8oUgccio6ssbh2LxkgHOeve4uP7HglqJYYyrTxsfJEahEfR9QV1fVj+B7euuV&#10;pI4lkf4WGDQkdKHiGodpAp6V697lVnbVDQrrZJxqfw8/uKx/tBtI45/PtmHky4nNEIxn0/Z69Jhb&#10;zMawqaH5de9uZ7PpWFKVoS8U0eov5BqXi4AH59pf6pyguGkoynh1qK3cLJqBDA04Y697kp2xQeBp&#10;Bj544o5FDkXkLC+kklfoD/re2TybcGTT4gZiMdPrtsjyDRUsRXu4U697cqfsimH3EzY+8KxIyTPI&#10;pTlv0m3PH+I9pZOVpDpjEvcTwA/n1trGYwoNQBrnr3vMO3aASRRij0PYaNEiaGv9Wvc+6/1KuCpb&#10;X/I/5uqLt2lXJfFfQ9e9yG7jwNLC807MmmRY2MP7ro5+pZV/H9T7Z/qPuE0gWMA4rnGOmXsIll8M&#10;MXbTWmf8PXvcaTuXbzPqineoR11MxHjWP/amLW+nt1eR9yC0dQhHDzJ6aS3JFKjj5ZPXvfR722jT&#10;cTZOONALk6WI9PJHAt78vt5vcoqkJJ601jrqVBYjjxr1723H5A7QnqAiZFVEgJQmCVw9jwbqv+8e&#10;1Q9tt5jjq0XDjkCn8+nfpFiIBXUaVxWv+Dr3vnL3ztuGN3nrFhZF1IxhksUIsGKkX5/p7qnt1usj&#10;aY01D7R1SOxBIlUNpY0rT/P1721n5MbKXRFNXtAWWS0q0kqqQn6jdhY8/T2sHtRvxrJHGGFRgsP8&#10;h61LZ+CS7KQvq3D+XXvbJU/InZk8US/f18xWpFRGYk0WWI3JZvpb+qn2YQ+2G/RliIkWq0NTXJ+X&#10;+Xp5YIpHUpWhU5Ax9nXveR/k7teOSOKFayZ2F0NrFh9dS/8AFPdV9pd4dS8hVQMHpv6IhATjUcVx&#10;X9vXvcA/KPb8UpDUuQVTqcyzooSXmwWMg/Un2+PaTcylVZCRig8vt6ZVUnd4wpDpw9D173hHyow5&#10;vFDh8jLOZSSzyIgQH6HVYi3tw+0F7UO86KtOABPTwsbqSUaIjWhqPs8+ve+NZ8oqOGC38DmNSbao&#10;vvlD6f6gaPz+Pe4PaOaSSvjjR66Mf4emFs7jWrGM0JoPt697T/8As0cUc4EWMdY2JLJNNeZF/wBU&#10;hsLj+vsy/wBaRmQ+JKCRwIGD9vRjLY+Gp8QUY8eH+Dr3vtvk6iCWdIqaQDh0kkMQW5uqA88+6r7T&#10;sSIyWH2Cv59NLHE7CJAAR6kde9wB8qo5YfNTw0iy6mBjmqbJIp4VldvoR/re1R9n2V/Ddmp6heH5&#10;dee3gU6ZGVQDxqKf4eve2iL5S1aziWuSkhidrhfvkYlRxbQB+fwfa1/aKAx6LcsSP6H+Xr0h27wm&#10;SEpqTidQA/w9e9tld8rEecpBNRJEFYjRXIjI1/pKD9Pau29nqRhplcn/AEla/Z06ku3RaWaaE1X/&#10;AH4pI+3PXvbPV/LOWjkQVNTjo09IEslWro1xxpC+10Psyk8ZaJHNPLTQ/wA+morvb5Uos0VKn8a0&#10;/bXr3uJkPl0sf2yw5bFLUSOCivURqtxypJcgaf6+37b2VJ1eJBJpAzgn/Uenfr9kgVzdXdvGKecq&#10;Cv8APr3vLP8AKZZobPmcOJFZZWkpq6BkcuP82qg88/X21H7RGNwRBJQ47kNcefTn1u1ysrw3ls0e&#10;mtRKh/Lj173gX5a+OYCozOKJKkCBKiEujAel73HH+HtxvZgulYoJKfxUND6jpEt5tgRdF3bhmamZ&#10;E/z4+3r3tpm+XGSq5GjpKikjgTWpneeFiWH9oC/B/Nva1PZa1hQNMrFjTAB/zdKkfbhrYTwtp9JV&#10;/wA/XvecfLKqqcMijMUX3iziP0GDUwU28jIT9PdP9ZuGK+J8FtFK5rT7OtJLZJKuuWHSwJr4q4r+&#10;fXvcql+UdRBS071OVpZTI0iCVJqdZNSi4LqDx/Tn2xN7RxSzMI4WWg4EMR+XTP1Fg81RcwkHFPEX&#10;/BXr3tjqvlZHFUCWozA/fYp5BVU6QwAH6EE8k+zCH2edodMUHw+WkknoxnudutLV5Zri2VFA4ypX&#10;/Dx6978PlNkpZC43DRx00J1KXnpWWRTypQ3/AB9Pez7Q2qjSbZi7egbH29UjutlfT+tCCRUfqJQj&#10;1rXH2de956b5VRO6q+5qLTqYGUVFMBq/1Bsfbcvs84HbaNWnDS37etpc7dLEALu2Xu/36g/wt173&#10;xl+UlXTuEXctDPG0h4hraW8aE3Grn/b+9J7RxSISbV1IHmrZ+zpLJPsscj67+2I8yJkIH8+ve8FP&#10;8sJI2l8u6cWqpOwZGyFAA3qugKl/qf6+3ZPZxXC+HZyEkcdD/wCbouk5h5MWcWx3azD0pTx4x+3P&#10;XveWo+aeIp5XWDO42SbQizw/xSjvHzZ9N3+v54PusXsPeypqlt3Vamh8Ns/y6RxcxckE0l3qzAqa&#10;/rxg19PiPXvcX/Z1NriWOOXcuMlfyfuL/F6RdGr9KeTV/tz7dPsNu+gulpIBTH6bGv5U6dXnX2+j&#10;eS0g3yzVwKHVMhH5Z697eJPmNtEmFajd+KpoXBEi/wAbpfHE31S7K9z7RJ7Hb1pZ47GRyOB8Jqn8&#10;qdM3XO3Iu2xo13vVkrPwJmQ/s7v8PXvcY/MrY8LLH/pEwMMT38zfximIKKf0qC1wf8fbn+sZzA66&#10;/wB1zEjh+m3H9nRe/ud7Xsgc7/Za60oJ0H+Xr3tPbg+a2zKIyJjOwdvzlivkjbLxOzRtyHVlNrj8&#10;2Psz2z2G324Ae72yZacCIyM/PpEPdb2mjaQ3XMNorKKqBKp+3Pn172kZvnbtw08kkm8tvBYnBCJk&#10;5DM4U8MVUXt/h7OY/u8bmJAFsZqkf77FP9Xz6TXfvR7PWirI3MNq4YE0DAtj7Ove+cfzu2PUwCuh&#10;7Aw1MYholgNbUKyN/VEddR/17W9+b7vPMET/AE77bKwbNdKmo+eeiO39/wD2amSv79tyanDEgj8q&#10;cPTr3vAPntsF43NTvrERtCxVQJqtzUaz+sIiH6fW/tz/AIHTmNSBFt0hDZ4KKfmT0zee/vszGZPD&#10;5hgXSMfF/Ki5697x1Pz067qsdJEvZuI+5HCzGPIK6KTxCjGIXt7vF93bmeG6DttUmk+VUI+092Oi&#10;6P7yHsjCyMd+jYgd3Y/H5dnXvYcyfPnrxa8A7/rYTA2iR4KKvlpqgiwLCQx/Q8/X2Jl+7nzK1tjb&#10;VYHIBdAV/KvEdEb/AHuPY5b5rQ7hJ2Z1+C+g/np697fIf5iPX9NIUi3xP4UZXDSYytI8d7Ecx8m/&#10;+8e0En3ZOZZE1vt66j/wxOP7etS/eu9jfGkL7hLgChWJyD9nb172psJ/MR6vqvvHk3uFnpwJIoam&#10;gqqYTWPqSJpUAOr/AF/ZRffdl5uiMajb+xsEq6tT0JocU6Ndo+837Kb1N4P75NuFGfFjZRwqADp6&#10;97z1/wDMU67WnjqaTcdKlRMwj8IilZr3uRILWC2/N/dLb7sXMzSmKa1bSuQaj+Rrx6N7z7wHs3aB&#10;FTeUlLNQBa+fmSRQKPPr3ta7V/mOdWNkKSnz+6IjTMR5YqOKblGX1xudNhccWB9kW7/de5v+nkk2&#10;2zOscCxHH1456PLL3x9oLu8ay/fUAkKjSRqpq86mnCnXvZlML86uhK2kkk2tmKSohgUTS0Jn8dQg&#10;v6naFrH/AG3uKr/7vXuLBMF3eBkZsB6VU/mOh3tm88pczsG2bebW4ZR3aZFBXHoaH7eve6L/AOYr&#10;2phe2+56PO4Gbz0EGKhha5BWN9H+bVh9be+jP3X+Udy5L5BG1boumQyOR9hNa/n1yG+99fbZP7qy&#10;223zCZYolDMvwl6mufPPn172QL+zyL3/AN6/HvJMghusVCrVpXr3viebgGwHHH+9H3aukAnr1dND&#10;x6975KObf04J91J+fXtdVp1737i1rWP+H9f6n3oDzr1TOc9e98LAcWvc8f8AG/ezXiOtkthuve+i&#10;tj/r8m/vZOM9bJNM9e98f8f+J/P59+68QSSVx173xIB/2H05/wB49+B9etrpbBBJ6976/wB5P+P4&#10;/wBj7dp07SmOPXvfX0tYcc+6kDy60KDPXvfEj8cC/wDT3rSTw68FqccD1733/X+yLf74+7DGD1vT&#10;T5de98QL25B/w910kceqgZ7uve+XP5/2H9f9j7vQ06vTAJ6975BTxx/j7bxTpsFRXr3vIBf8EH/i&#10;fr71xbHVaamoOve+YU/Q/wC2+vvRp1UqF8qHr3vkPr9OB/r+9cRQZ6qAaV49e99/U8W4554978s9&#10;WqKUOB173ztc3tb/AFv+K+7KNRCr1s8B1733Y3/pfn6/4/m3vYOmoYefHrQ869e9+/2H+2/Nj70+&#10;ksSfTrxABJPXvfgvPN+foD9L/X6e9j4Aafn14FfPr3uZTwvIw9H4sP6/69vbqqdH59IrqdI4yK0q&#10;eve1thsQ8zKAlzdTcC/5+nsxgt9b+HSoI6Bu87qkCEMaY9f59e9jbg8AIY1d47NYGxPK/wBPYrsb&#10;OK1RG8z1C+8769xJpD9orTr3tc0dC5kQW+o+v4F/+Ke1+kFCTjPQPuLpdBPXvamjijpEuwuP9b/i&#10;fdAI2BxQ09eiR5JJmoOve22qySLqSMm5JH1PB/qPbsPiUUrw6WQWTN3P173AjlaRgWa/J4/P+t7U&#10;rrCsVwa8eljxhFoB173Ljcf0H1/4n2sYsTxqacekzqfXr3vMXUKxZQLAWNwL+7xR6nUcTXpoKSQF&#10;PXvcN5Rq+g+g5HJ/w9XtWIhpbVxB6VBCB173CklA55BY2B/x/wAfeyKHTxAHSlY606974mcaWufU&#10;Lfj8+9xstBg06sItLCnDr3tull+t2IH14+n+Ht5iqoQtKnpXHHjHXvcPytcMpP1+t/8Ab+6aVMnd&#10;xp0p0LShHXvchZT/AMj5t/rH2+gXCHplkHXveRmuUIHAHI+lz9PenOkGOtK9UXAI697wszKCT+Tw&#10;Afdmfu0rgU6cUBjQde94BIxZtXP4sf8AW96OnSNIz69OlAFx173ieO7EqLf6349tNUgjy6fjYhc8&#10;Ove8ixNb6Ek8/wBf8OPd9VcUp1ozqDTHXvcyOn1WHH9eb3/2Hv1HqCX6YaehqOve8iRkSBDb9Q/x&#10;+n597Vwoatc8OtSODHqHXvbqtNYElQP8ePr7UGSTgMY4+fReZzwrXr3vKI+Ljjj36MOFWuaefVA5&#10;GT173Lhg/SSQTfj688e1Jc0IGK9JpZ3oade9zvGtrcD634/3j22ztTT5/PpKZDXIqfXr3v0ekyaV&#10;Fz9L/i/uyVBHWm1BO49e9vFOlnANiT9b/Tn8e3tOCV6SP50697eKaEEEabAG1uP98PfijM+oDPSe&#10;VyDTieve+p0ueB+LWHB4+vHu5oDQ+XVYu0jX173EjgJYsEAt+bc/4fX3tiKZz0+7gIST173OVP2+&#10;bE3tYAC/+HvSsS2PTh0wD3a0HXvfa062H0uLn688j8+3VZiauKdPK7E1Ip173IhpTqBt9W+pW3+v&#10;7eFa1K4Pn05rNcDHXvb1BTBWtxcgWP8AT/Y/8R7coXxwHVmct8Veve3ymQiwve3+3sP9f36LIGcn&#10;ounNSM9e9zxHZfTfVYcW03H+HtaisWIU9Fc9FqVGqnXvfBoBYXAJP4Fjcf4H2pUOe04+3pJ4nr29&#10;e9ts0Q/TaxF/qf8Aere6yoDRKEjpvxAzAofPPXvbJURWH0/Uf9sPaNww1Lmh6XRSMC2eve4TQ3Xk&#10;6r/7x/gb+9Knh5U9OhvDatKde9tUoUswYED/AIp9fbZWvcOPS1GcRg1HXvcKRCCCOLjgfSw/1/6e&#10;7KXfUKcOlUblq049e94iqfWwIH4/N/x7dSPxDgnA6tRjivXvceVWLH6/6x/H9Bx7bWPSopk9XWiq&#10;Ove8PjW9goB+v0/4j27rXQacerFiBx697ymJbAAfTke2WYg1GB59NK5rXr3vItODcWFiBb/A/wCw&#10;97Z2AGagHy6o0xAHXvfI0o+oCk/0seT7UBiykk6R1pZ61B6974tCbWI0/T/Y+9IdB7Dx68JKZBr1&#10;73yRObcfSwP0/wAfr7UJCdGTUcf9Q60xLDr3uSqCwBtYD6j6/wC39pWqA5Za06TlqGo6978sOvUb&#10;W/xt7oVddNOBHXml006974SQKL2Uf7H88e/RqGbQ2P8AB1dJSTx697jPCCoW1xze4H0/Av7UaGUv&#10;Q9KFkKnV5/6vLr3tven/AFWtYn+n+Pupg1gaTnpUs2RTj173Hko0YAsikfjUP6+07x0QefSuK8mj&#10;NFY9e94Hx0dhpRVF78Af09pTGKkA0+zpVHuMqk62PXvcVsfGSQVUXHF1H5+vI96dWWg49PncZCKA&#10;mn29e9xmoIlYkRobD/Ui3HurKyjSwoD0pS8noAHNPt6976FLH6bIgJIP0+n+I9+ChAQvDq73EtCd&#10;RoPn173l+2W19Km/+AH059+QVahHWkuWJ+I8Ove8ywqq20Lb/bc/g29uliBQV49ae6JpVvPh173O&#10;jhBC3AP5v+Ppx7uI1yx6Ry3TVNMfn173MQKRwRqvzx/Q+3F04Ar0laZnH6hPXvblEp4+lv6EC4P9&#10;R7UAs6j7ekEztmh697dIow1rWBIsQOPp/re3xR001yOkEsnZmpPXvcxIQA2oKQP0kWt9frz7oUZi&#10;quK/Z0ndiwB8+ve5EcS3A0gA3/A9u+FIoqpGk46p4kob4vy697kpEgFmv/S1r8/4e3Yrd1Zvw/Pr&#10;xlmLEE4697yrCDci2kWNj9R7fSAaqqdVP2de1gGnXvcpIiCGcDgcf43/ANf254SmOiChr59NyOvh&#10;6Rxrx697kJECGsdIvf8AqCPwAB79GhWoAyPT/P0haUIzA5Pl173zES2AsCt+SODe/wBSPblSGFR1&#10;VJ31Vbr3uVHFxfSAb2H9bf09tsQq1Pn02z1QmvXvclFF/ra1wR/if6D6e6rj59I2f8JOeve+ekj6&#10;C4+h+h/HPPt2mrquoChBz1732ByRawA/P/ED3bTQiuevFieHDr3vkq2AJAPNv9j70U7jXHXsZNev&#10;e86qApFuWP45+o/P9fejkinW9QJBPlw697kKo4Bte31t7eERIqDTppzip697kC3HJA/IH5/rx700&#10;SnIOPl0zqrXSc9e989P1Kj/XP/E+6mOpB9OvaqEeIeve+1U/n1H9X+v/AIg+6agBUdNSTVHaaZ69&#10;78ebECw5B/oT+L+3M8Oqam1Vrnr3vhYjkjV+CTzwfzY+6M+llVjXqxatKmp6975g8nSv0A4H0+nv&#10;ZHZXy6sgUCh697yDTa/PHBX8X/x93hFVOruI/b1UxuagnVTr3vmGta1rH8f4D/X9+Yd4oemBr1Ac&#10;B173xaX6HkXvx9Ra/PvaMVHbXj1YwF1oRXPHr3vHru3JH0Nl/wBf+g9uswUn1PVChBoPLr3vjcc8&#10;W/N/6f63vQbgo4nh04QAO7r3vKHKjmx+h45Fvz9PdtMmmqCvSYMpOBgde98w9+NRv/X6/n6c+2yd&#10;J7utumdRHXvclJG/pcm3J5P+HvySOGATz6TPQUpw697kKw/Orn8f1/xPt6j00ycekrA8SMde99g2&#10;Js3F+Bb6f1B9qGc07hnrwUnK/wCz173IEl7BvoeOD9B7qrq1FY48uvU00Cgn7eve+SyG5Ja4uADa&#10;wt7chLvGQMUPVkR66B59e95tf1Nzbj8g/wC8/j2o8Vvjr14xShwD8R/zde9//9L5/wD7917rf49+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373ZeP&#10;Xuve8qfgf77j2sSlK9ar173MW31/Fj/r+7kmvTRJrTr3vKvP+x+l+PemJoR1pjSteve8q/X8n/iP&#10;dfLPVSNRHXvfMf77+tvdqIRqp1dQj5yD/Lr3vkCOOLn8XA/HvVMmhp1tkbIFAD173zW/+F7n6/X3&#10;RxXAx8+myAcHiOve+zx+OPz+ebe280+XTqAac46977sByfrx9PdckGmQetMr0I4jr3vxI/T9b83H&#10;vVGBFeqqjVFOve/AcXBNvexTgenqYqR1730R/vI+n/Ffe2GcdboePn1733f8X/x5/wBvx7qKg9ey&#10;Mnr3vwPqI/VcDk/8V97NT1qlRnr3vs3Bub/0sPdMZFPz631731x+LfS1z/X/AB97ByAT1rgeve+w&#10;CfyR/sf9596DBhpGetn16976t/jf68g829+Z0Fa5r17r3v34P9Aeb8n22WXUCBnrYweve+wb3HP0&#10;P+t7o1QKnievV0nr3vw4t+bf7D/X93pqBIx1s5qeve+erj6AD6/74e9qT8A60Bnr3vxNvpySOORx&#10;/jf2ydPChB9et4GOve+1bgfX6g+7FK1oeqkHNOve+ybnj/eT78Owgk8OvCqjPXvfZb6nn34OSuoY&#10;NevAg4Hl1732OSOePr/r/wBPfmck1YZ8uvV8uNeve+X9Tb+n5ufdKMxrXrYB4Dr3vIP6/wBRa3to&#10;qVxXqoOaU6976J4X+vu64z1unn1732TwbEf7bn3vzz5fn1cDIJ6977tweST+fexqP2dazTPXvfYB&#10;IW34+v4/2/vxdCSeFeq1GRx697yLbm30/wBta3uhc0oOvZ8+ve+r/wBLG3+HvYC06uBVeHXvfQJ/&#10;Jvf/AB/3r35qE9uB1414cOve+7kfT/eb/wBfevOnVamtM9e99A8/639f6+7g409XqAteJ6978f8A&#10;A3B+v9R72OJHp174Sa56979f9V7W/wAR9P8AEH3uhwfXq4JqCMde98b/AI/P+t/T22Qfirjps1B1&#10;Dr3vsWIv/T8k/wDFfe9JOB1Yg/CT+zr3vokC/P1/H/FPehUHh1oAeXl17376kfk2/wB99ffqgGq9&#10;eJVc9e98Df6Di/J5t+fp72MHr34jTPXvfR0j6f7G9uf6G/vVCcjq1HpWnXvfVwbAA2ABP4+nHv2a&#10;VPVBw7856974XP0+tv6+7gCn29OUrgde99cC5P0NrWH5H9fdSM06aIoc9e9+JuPoL2v/ALD3vqwN&#10;eve+vxf6jng+9049WoPLj173xv8A0t79SoqOvaCQD59e99EhTz/sT/r+/CnHrQA49e9+uLG31+lj&#10;9P8AXHvxydPTgqePXvfAm/14sf8AYH+lvd6DqpoCB1731+R+D9Df6X+vurAg9aOB69e998fU/kW4&#10;/wBb3oGpoOq1rw6977t9BYf8at783r1ZgePXvfQH+x/3v/b+66j01kHHXvfLTxb6W/2/v2o1r69b&#10;1EHr3vxt/jfjn3YORXq4OD1736wHP+H++PvWSevZYde98gf8Pp/X/ePfqZp1XRmjeXXvfvoSSP8A&#10;ffT3Vh6daNR8J6977UG4tf8AqObe/eVT17FKnj1732Bp+vJN7/63vfWuPXvfZsVe/wBNLf8AQt/d&#10;ky4HWwCM0697vU/lndsdcbA6Zrtobo3NjMLmdzZOuylJHVzpC55+3W0rEWYqBYH3zs+9dyVzTzJz&#10;tDvm0Wkk9vaxrGxUVH8XAcc9devuTW+zwe1Mllc3sUdzcXTTLG0iq+goq1AJzw697PNnezcWtRJD&#10;R7rpaqgZIViq4cjTsYktcWAbkH8+8eNv5TvDGrz2bJJklSjZ/l1mfLy3uEbsYCralp2uD/l8+ve1&#10;XjcrFkqGd8fuShqoI6eKUutfCXLFbsNOq/H5t7JruzktLhRdWroxJFCh4fs6Tpy5uscELlHq1Tj/&#10;AD9e9xZs/DF4YnyNMspAETSSRjysRyDz/aPt5NtdwSsLEcTQHH/FdMybdeR2rqqFs8SOB+Z697bq&#10;/NZSgH3CVFMkaorBvLEY2ub2Fzz/AK3tVb2FpcN4RUkk+hr01Fy/zHJIVji1jSTSmade9xaXd+Wy&#10;jSM70UaRnxxyq0aO8gXVfhrD/D27LsllaKNIcniRkgfyz00uzcxxssT2j0/pKc1697xVW6stGq0/&#10;3NJj6nxvKX8sbM6nkup1W+n49uRbPZk69DSrgUocH9nVDs+/zQSRLbae4ZOKU8uve+VHnqmpiEq7&#10;lxvnUAeBshDTyTIeGcoW/H591n2+KJ9BtX0nz0EgH0rTqzbNvCEIyginGuPs49e9xKzLVIIb+8WO&#10;hWNWLmSugIcA3IhbV+fofb8FnCcfSuxPopx9uOqSbPvDqgQKue6rAf5cde9sDbmLQCOHduNhpvIJ&#10;DTNkKbmQN6nF2uAPr/T2YLtIElZLJ2alNWhsD9nSQ7RdlGeSWIUPDxFp/h4jr3uYdzTQxeWbcGKL&#10;RyavOuSpgLDk3Grm/HHtobSkj+HHbSUI4aG/zeXSKfaLpD4cUqFeJYutB+ZPDr3thfflBVzSJHun&#10;COw1ASvl6OJo578w6S31HswXly5hjDPZyj5eGxBHrw6JDc7YCbcX1vqQ0P66UB/3rr3uDV9i4THP&#10;E+Q37tWOMIRVwNnseju54VWUP9f9b2og5X3G6RhbbbcHPa3guQP5dJp985dtEIvd4s0YfhaeMN+Q&#10;1V697RVV331HDMUrN/7fgpoZTDJKMxBIWk/IQKxNh/X2fRe3POkiaoNtmdiKj9IjH7OkE/uN7c2D&#10;aL3erRCBkeOv7aAnr3ttyfyN6GggnlTsjE+SAKqla0ziaMc+tV+lj9Pau19r/cV5FRtrko2crTSe&#10;mZvef2fW3Hi8wWoReGhzXr3tKzfLToOkmgq031SSVUcf+UNTPLITAf1RRoPr/X2bx+zXuPOjQnbm&#10;CE4qAM+p6Irz7wXstDA0qb3A+jhxJI+wDJ697YJfnD0RHOjjdNdJCruoj/h1TpKE8Bi3sxj9gPcN&#10;oiptFDU46149B24+9N7JyT6Z7+QFVxpjYj9vXvbLV/Ono3zGCnylcYhdhUfZVCgav1Lp+p9rYfu+&#10;e4GgSSQpU+Wpen7L71nsUUGjcpFI9YWrx9eve07kfnd1QkGmlr6p5SzepaOZgwX9JKt9L/09m1r9&#10;3nnAyVmjUD/TDq9x97b2Ohid2vJXIONETZ+2vXvbA38w7YNJSCCPFV9cxf1H7bxhgP0htRt7MR92&#10;fmOWbxGnSMfJq/b5dBW9++z7VQT6LaK4lFOOin+E9e9tEv8AMQ2yXi8dHkIIYtWqnFLqWUNz4y2r&#10;8fj2sX7s+65LujMfMtw+fDpCfvxe1hCkWFyWHA0HH59e94az+YvtWomS+ArzTRKugJDpfWBz/av/&#10;ALD25D92Ld44yfqU1sc1OOkL/fr9uYSyRbbcv+YGfs697gL/ADDtpwxyMmAzU9Q4dI9UcSLCrG5N&#10;y1yPx7UH7tG8uyg3MSqKVoSa0/LpK/37eQSNA2u5UHHBSK/keve43/DjmHpYZIqLZtYZG5WaUw6v&#10;UtrAC/0PI59uf8DBeyyB575aDyFemZvv68pW0SW9ns8rkHLFlFP5Hr3v1D/MmpaSJxNsf76VyoL1&#10;UqKfGDdiDGBz/S/u0/3WpZ3BTcPDC+Sg8fzPRddff52iAVg5eMpPHXIKU/Iceve8U38yikld2HWl&#10;C0fPjheplALW9Lu1/r/X8e7J91mVUAO6uD5kKOmZPv8A1k84kOwBRSgAkoPsOD/n697Tz/zHMk1R&#10;NKNhY2KIqFWOKplAYf0cH+g/ofZkPuw2ojVTuLlvUqP5dMD+8EXWmrl2MhT5SMD/AIOve+TfzJs4&#10;qIkWx8awhUimL1M6+MnnkJa4/wAPel+6zt7MSdwkGo93auf29Jrj+8BuizracvxBW/ilav8AIde9&#10;s8/8xbPujSQbFxFNkHdZGrErKtm1oTpYIx4+v059ro/uxbcraJNwkeICmkovDqx/vDN+EfhDYbYC&#10;lK6mJr/Lr3vgf5k3YYXT/dzASxqy/tzxyNqUG7DUCDc/197H3WeWTn6qYH1BGP8AD0huP7wTmV4g&#10;tvslqjV46pD/AC1de9yMp/Ms7ArYYIqTbODxxj0lmhMxXUhvwrk8H/A+27P7q/LVs7PNdSy18jTp&#10;C/8AeB84kUGz2gHmavn/AI1172nZv5jPbDvMYqHCxJIdRjWObRx9fSXvz9fZpH92Lk1QoeSUkedR&#10;X/B0jvPv/wDuBM4MO2WaACnCStPtDj/B173Bj/mK9vxpUxCiwbpUJb91KwqFta2kSj6/n2+33ZOS&#10;GZHMkwK+mn/oHotT7+PuQ1Wk2+zNfKj4/wCN9e9t/wDw4H20USP7Hb4UBhxHW6gCbiz+a/B+ntSP&#10;u28lhtXiTV+1f+gOiyf79Huk6sI7a0UHiAj/APQfXveGT+YD3EwXx0+34gDdlFPUt5fx69Up93T7&#10;t3I4rqeY+ncuPsoo6dT79vuirq5tbPAp/Zsf+f8Ar3tml+c/bbzzTn+EWnQr4TFUiGC/1EaLKPr/&#10;AIk+1y/d+5LWNYx4nb51Wp+06ek1x9+f3Tl0mKG1jKn/AH03/QfXvcJvm/2wy+Jo8C0NltEaapZV&#10;tzcN5b8/6/tQvsHyaG8Ss2r11D/oHplfvy+7oV9C2tW/4Sf+g+ve4j/NruBGU00+HpwuqypRO1rn&#10;m2tz7fHsJySy/qrK1fVh/kHRRP8AfS94rh/E8aCM8O2L/Ox697bp/md3bUyGV87SK2kDSKIMmkcg&#10;AM3tRH7F8hRIEFu1P9Pn+Q6LZvvje98kCxJuEYoa/wBkvXvbRP8ALjuWokSWTcETGNSgRqRGjCk3&#10;IC39rY/ZjkWJCi2xo39I16Qz/e8987iLwpNySg9IlH+fr3tvb5UdvsHUbk0pIxZ0jp0Qcm/p/p/r&#10;e1I9oeSKgm1yB5sekQ+9b72Bw0e7kUFKBFA/wde9wG+SvcLSBot31kbKG06EjHjBHqC6gfr7Uj2r&#10;5HClXslI+ZOekF195z3nv6G43iTtrSgA/wAnXvcef5I9v1MYiqN55J0U8KuhAOeeAPbsXtdyVExe&#10;KxQE+tT0QTe/nu3LIZv33cAtxo1Ove26Tv7taQk/3yzALfqC1DqCPx+kjn2pT235PXt+hix/RHWh&#10;79e7YOob7dV9fEb/AD9e9xD3j2eZROd5ZwygABzVykgD6CxPt4cgcpaPD+hiC+mkf5uk0nvZ7oOQ&#10;7b3dlq1zK/8An697hTdxdkVMpll3jnne5a/39QLXHNrN7UJyTytFHoSxhA/0i/5ukVx7w+5VwS0m&#10;83VT/wAOf/P173Ek7U37KCH3ZnnDcsP4jVct/U+r26vKPLqGq2cIp/QX/N0lPul7glaHd7n/AJyv&#10;/wBBde9w27F3qylX3LmWVuNL19Sy2/1i31Ht9eWdhBqtrEKf0F/zdJ39yufZU0SbvdFa8PGen/Hu&#10;ve4x33u4nU2480xHAJyFVe34F9ft4cvbMooLaIf7Rf8AN0nk595xlQpJuVwQf+Gv/wBBde9xzvDc&#10;bGQ/xvK6pP1t99U+vm/q9XtwbLta0AgjoOHYuP5dIX5v5oIzuFxgf79fP/Guve+ju3cpXSc1lCLf&#10;Q1tQwH+I1Nx78Nm2qtfp4/8AeV/zdaXmnmXQIzf3GmtaeNJ5/wC2697jS7hzEpHlyVdKR9DLVztp&#10;4twS3t1Ntsl+CJB9ij/N01NzBvcqmOa7mYfOR/8AP173jGby0YBWvrEsQVZKqcEEH68N7v8AQWbG&#10;jRof9qP83VY+Y99hxDeTLTgPEen+Hr3vs5/LsSz5KvPOrmrqLk/1vq96/d1iuFiT/eR/m62vMO+N&#10;8d7Of+bj/wCfr3vkNwZpVIXKZJQ3JUV1TpJ/BI1/X/H3o7dYscwpj+gv+bp0c08xopEd7Oo+Ur/9&#10;Bde98Vz+bUkjJ5FePqK6pB+nIvq97O3WJwYkP+0X/N1puaeYpANV7P8A85X/AOguve+xn839Rlsk&#10;L31H76q5vxyNXvX7usf98p/vC/5utJzRzFG3bfT/APOV/wDoLr3vi+by0oCvka5gtxZ6yoI55+hY&#10;/wC397WwskysSD/ar/m6q/MW/S6vEvZ2U8QZXP8Az91730c1ldJX+IV+n6afvKjT9fpbVb3v6Gzr&#10;Uxp/vK/5urDmbfkUBbuZcUxK/D/euve+H8WyViBWVYB+oFVOATa1yA3uxs7WvwL/ALyOmzzFvjpo&#10;a7mYVrmV/wDP173wGUyIPFZVgn8rVTg/7H1e7G1tT+BfzUf5uqtvm6MGVriXP/DH/wA/XvfBq6sN&#10;yaio9RN71E5J/wBc6vdhBABhR+wf5ukjbje11GV68K6mr+2vXvfBquoL3Msl7XLeWS9/pyb+9+DF&#10;ppQfsHTYvboLpMjV9dRr/h6974CeUsDrbk8gyP8A7x734agUp/Lrxvbn+Nq+uo5/n1735qmVgVaR&#10;2sQeXc8Dn+vvwjQGoAz8uvSXt1KFDyN2/wBI/wCfr3vj5pP9WxAHN3Yi5/1/e9A/1Dqn1E7YZz+3&#10;r3vwlkT1Bib/AE5bj/W970KcHrZnm/iP7eve+QmlNzc6v9fnn+vvRVMY6qJXrUk9e9+EjkX18/S5&#10;+h9+oo6r4jLmvXvfHySC/qNx9QOeP6X970qerNM7cTU/Pr3v3kkP9o/48D/bH37Sg8utaq0rxHXv&#10;fNZG55IB+oH5P+I91KqetFmpSvXvfmkbjlj+Pr9B78FA61qbyNOve+g7ki5vb6avx/re/UUde1sT&#10;Uk/P59e95C/9rUb/AEvf3rT5Dh1fxpTQEmg+fXveWCR0KuhKspHqub8m1/fjGHBU8D1YTyq2tWIP&#10;2kf5eve1Di8pWUMuulnmiZm/ckSR1JB+o9J9sSbZbXYEcwDD0IFOjrbuad92mTXt9y8R/oswr+de&#10;ve1Fl6iasWmqKh3keReWdiWJA4Yk+1EcMNvbfTwKAAeifcN4vN2uzNduZGPm2T+3r3th+oFh9Afx&#10;7swHDI6YIyRWh6979pvc/wCx45+vvVKcOqEAcD173yNgb/UED6fX3WgOD1oUIr59e98QP6+7UxTq&#10;4FKgjPXvfEi9vxz71Xy68KCg8uve+j+LW/4p72cdaZdI+3r3vja9v6c+9efW6MSQKde98GUEcWH5&#10;+n1/23uysCcjh1ZGAIr5de9+P1I44/p/vd/fgT1pWOaZ6974Wtz+D9efdjTy6tx7R1734jm/0J+l&#10;v9t70Ca0HWxUgBfLr3v1j9G5b/Dn3bDdeBDg56976IvyABzY24+nupJGOtE+nEde95bEXBsb/wBP&#10;qOffqmg60Sag8eve/AfSx/2BH+8+6t6dNnr3vmovYi/+xP596wOthtBNOve+Y5/Fj+fx/vXvzUC5&#10;69VaZNeve+Q+vPI/Nv8Ae/dTgY6qDQUHXvfYANrfT8g/j/W9uR4LavTrWQeve+Q/P0I/x/3j3YOh&#10;AFM9bOcde998iw4tb/fG/vRJoVPXiBTPXvfrHj/H+nvaDU3ZmnXh6Dr3vPDE0jW+tiL/AJP+8+3z&#10;SozTpPPKsQq3+o9e9rXEYcyyRalvqA5UfpF/6f4+34YDKpWE0YkfPoF7xu4toWocn8/Lr3se9s7X&#10;EQSVo1uQLaubA8349i+1sltQWmFXIHy6gzmHmJ7hyoY0697E6mxyRC5VTe1rD2uJFVqaDoBT3jOa&#10;V697zzBKcahZbfQ/m3+w9+GhiQ3DptNU2Ove0zX5OWS6glQDx+Ra3+HuwGvEY/Po5tbJFyc9e9tB&#10;aQgubk3+v+H+HtckTKi6c19ejAKoNB173nhZ1YH6XFyeSfp7VxRkfH03Kq0p1724pI/pFzyf9j/g&#10;D7eXSpK8adJHjTJ697kTW0qDe/8AU/T/AGPu8Zp3Afs6ZjHd/m697jGRfp+bcf7f2+NXEHJ4ivT2&#10;gnh173HlIN72/wCIv/h7qwJeoHl06gI8+ve4hDMbjhfz/wAR79/Z0NePSioA697xvF9T9RwP98Pd&#10;qGtB1dXHDr3vwpgfpYcf4D3smjAHj17xSDQ9e98xSk2tYgfW31/23t8VDKzZp/Pqpnx173z+3ZT9&#10;SVHJJ/xF/eiVlqR1XxlIoOPXveB0sDc35491agbB6cVqnHXvcdYQW5P+BueP8PelZjQdPGSgx173&#10;KjhFwLAn+p5Hu4DDjgdMtISeve3OKJQNJsf8bcfX3suurT8ukLymtR173mMI9ICg2P1H0596YgqP&#10;IHptZmBOePXvfKOmUHV9T9Rb+v8AT35YywFDgdXa5OjR1724eLhQFt+G/wAf9h7Vxigoc06RK+T1&#10;732YSDfjj/Dj/D3buABPr1UTk9e9yoY3b02/Nx/UD6n26lSag8OmpHU54U697linPIH1J/P49+Cl&#10;j+pw6aWVVOp+HXveSnp9LMGtqBv/AK3+JPtwVJFB05JL4igAUHXvb3TwhY3cgXNmU/X6f092IwSM&#10;dIJJQG0Hj17240oLJqX6O4B1G9v8R7vQ6q/LpqUHXQHNPz697kvTllNrX5IP0HA5t7spC01f4OrA&#10;gUDmp697wLTkXuASw/p+f68+6MikMFHxfy61JpKMI8n5de95kiN0UgAfk8Br/j3pV7tFfKuOmw5D&#10;0Y0xw697kfa6AvAJPJNv99/t/ewDQMDWvXo5DWgOrr3uRHEDpUWIVr25sB/UE+31nSlJKn5dPLKh&#10;qrYPXvbxDEFF2X+gFrXt/T2pQVHaadXiGoEg1HXvblBFf/eT/jf8X9vJG1KtTPCnSaYqFDUrU9e9&#10;zEB4BsdJsf8Agv8AgfamIxrl+I6QTgIC4GD173xdDc8gXB4/pb2veRSwNPLoucGU6l4Dy697bKgf&#10;S9x9b/Sxv+fbBZQtVNK+XW9QJFBTr3tnnQHk2tc3UHkge0siGhNengCDQde9tTm1+PybXJuOOPdV&#10;ievf5jHSkKSRqz1720SoSWub/wCB+o/r7oyMpEfmD0rUqAAP9jr3uMVv9f8AWAP9P8PfmAViOPTv&#10;eSfX5cOve+Bj9P8AQfX/AIp7daFimP5GnV1LU1cT173hZDqtb6/Uk/U/4e21i1UBx1aMhvy697wF&#10;bHUedP15/wCJ97aNsoenKihXhXr3vtAdP+uQeD9Rfn3VoxqpwFOqkKxz5Dr3ueiH6BbC3B/N/dMB&#10;QAKj5dIXcefXveXxm17fm4/qR/X3Z21BvCHDqhkpj16974MimxIPB5HPPH9PelZg4YcQOtq7Dgad&#10;e99eFefSLH9P+x/Nvb2rVpcmhB9fLrfik5J697yRxWAD2BHHHN+fp7sSHMgXAbz6o0mSV6975aCD&#10;e9lv9PqL+9aFdwg+EDP2j59a1V8s9e99vGefSCP6/n/Y+/UjeioStOqrJnjnr3vD4lJF7mw/TwP9&#10;Ye9mOQaiRx6d1sMnz697jtANJIsp1WtY8/j28sfiMEODTp1ZiW01697jyRXX/H6Hjge2GgdxXVWh&#10;6Wo9ACeve8RgHpH5tY/kW9pC+oMoFCPPq3iMM+XXveIwC5uq35t/yP3VVY8On0lP4ePXvceSm/I+&#10;v9Lf717usbEASmvTgmpgnr3uG9NY82uefp9P9t780cZqAelaXVFPmPn1732IrXFgR+PyL+/eG4oC&#10;KY62ZSGBGBTr3voRm5FuTzb+n+x9+1AroOM9VaWoz173nAIA/H9eL296pg+dOmS1QT173njXm4Uf&#10;1vb8/wCx97QVYdUkIIBHp1724xXGn8k/Uj8f09uiqig41/l0klYFSD1727QgcC9/62/qf9f2oDRD&#10;PA+fp0XtKCKDt/y9e9uC+kX/AKEHkXNv9j7dDKGBrX7OmQy+IK/y697yqSSLH68C3+929qVoYqtQ&#10;Z/n1pvNj173OVR6WPJBF7fn8ce9iVgO0V/wdI3lIBCjr3uWuk3FtOr6mw/17e3KBtL18uHXg5Kg1&#10;8uve86Acaje3Fz/X+vu64XjXpMZXVanPXvchVAW/H/Gv6e9k6amtK+nSV5CxLHFeve+aqBfgc/T+&#10;tz7rQYIOetaq0zw697yqRcC/I+oN/qRx/r+76QV4V60wJXVnr3vOAbi9gPz/AE+nHupABNOPTdAa&#10;+Z697yFbC35bi44+v9Pb4QgCnHr1fLr3voqV+v8AQcnk+/ahWhHVNQPXvfJSBx9bj6f0P+t7q4Fa&#10;jHWyrAde95Eva/HH9OPdlBDBhkdNtVSAeve86Na3NuPpyf8AYe3VljQVPWiCqUJrXr3uQGFiP8CA&#10;SLG9r397XUFIHAcOk1Sh0D/Z6975XsAfx/r/AI/1/fmcMAAKf5et0IIfr3vst/vgPoP6n2yVLLqQ&#10;cOtH4SSOve/awVJANhxf/jXuuluPAnqig8SB173hY+o2t9Ofx/th72sZ1CuR08rUIDDr3vIDw3J5&#10;+v44/wBYe9uNK4GOrZIqOve+Qe1wosCB9f8AD3pT2HOeq0cqc0PXvfIsCL/W3Aufr/U+6sx1oOPV&#10;KsGVCa449e98GcH6Di1rH8f4g+3hlNIFPPrZQoaI1Qc+fXveHUOGN73t/wAT9fdwVWoIzTz63pkO&#10;eve/eQX9JuPrz+R/j7ZNdQZSMdUMZY1Oeve8sZuG4N+PrwP9iPdlYaanBrx6o6FeHDr3vKLkX4JH&#10;9B+AP6+3CS7Et6dNkkkqRTr3vOLi9+Bxb/jXvSMpavp024BKqMnr3vLG4seT/hzz7dFaY4dNyoag&#10;rjr3vxfj6kc2+vP19+cOK04H16qpBYgenXveVJeQbH8D/YH8j3QKutVbz60QoIBbPXvebWB9Lavo&#10;Aebf63tzuWoJ88fZ1UeIq/n173n1ekgXtYXF/wA24ufb2o1p5da1KXr5jr3v/9P5/wD7917rf49+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373sde&#10;697yoT/sP9h7Vx0Ar1UiuOve5iWZbj6f4/X68+3AaY6bJoaHr3vIATa54/1z78aDuPWidJPn173m&#10;H0/P9PdSdRr1Xurwr173z/Bsfx9fz71XzHVRkhhjPDr3vtfpf+oB/wBb3av8WOnjQ114p173zBP1&#10;PP8Ah/yL3o11CnVl0nK+XXvfYI+psV/2N/r7ocih683p173zX+oAIP4P4B9sltNV4U60rY0HHz69&#10;76Nhb+vPA/r/AI+/VJHGvVgajBr1731e4I/rwP8AX97C0UHrQHbT+fXvfMD0kH9X596NRXrw9a16&#10;9742/wAfr/T+lvfqUIJ6t518uve+VyP9j9CBx79lhXrRNRVeve+rW5+tv9iPe1BIqetLVst59e99&#10;fi9+eT/T/ePdNPeCOA6twp8uve++efwf6/Tn3cgUqP2deHz6979e/wDvrA+0xXuIGKcet9e99HgH&#10;/Xv79QBhX06t1737ktwT9Ppb3VtOmvnXrx+GvXvfdrCx5sb8e9ay2r1PVSRx6978Twfx/wAR7ujB&#10;SNWetj1HXvfV7kfX6f7H35nUiq+vXhU/t697754BPA5/1/ddeTQcetnFade98voCT/aPH9fe2Beh&#10;XFBnqgzw6977uSf9b8W90IU5HVifM9e98gbf4/kW/wB69+ZCTg4HWjkenXvfYfm1iL39uMAqinGn&#10;WxpAyK9e993PA5uf8fx7p2EVz1slfLr3vlcD9PHH1P197ahNB5daNdVCeve+78G/+w/r7oDkderk&#10;Dr3vlf8AP5t7qxPw8OtA069771iygcc/n6n/AA93oAWr1Zs1I6976LfULfn834PvyA4Y5p16hNKd&#10;e98gR/Sx9+JOnrxI+3r3vwJ44/N/p7bFamvVlJz/AJeve+wb3/41/vR93oVIqKdbqNYrw/1efXvf&#10;ZP8AS3v3VMV6976uPrb/AG3/ABHvZJzU8ert3Ekde99XvcWPP9ePp7rUginVKtUenXvfr82t/Ue9&#10;g6lz1Uk0PXvfEn6f05/p79RuLDq2ammOve+vUb8j/W5/23v3nk9OChFD1732GsLkG4Frfm/uvHAx&#10;03nh173wJ445N/8AfX92AJOOveeeve/HkX5P9Peq0OOrBjwHXvfhYD/ff7z735Z6qSStKjr3vjq/&#10;I55+n59+r69XVqE16978bH/b/Q/1/Pvxz14kCh8uve+vr/g39bf097pivWitFweve+NvoL2/x+nv&#10;wYdbDLXPXvfH+vFyL3/r/h9fdtXpw6sXAyo69764+v5/of6f63vWOq0r1733xb8H/jfvS0rQ9eDK&#10;TQ16974/gg8fW39fdyT5cOtkkGg4de98L/Qc3+tzb6f63vYyKnq1QRSnXvfL/kf+8+6j4uqAd1ev&#10;e+z9OR/tv+Jt7rxNOvEknHXvfhzwPfqYqetEGleve+72+v8AtvdeqHr3v1xci344/r78cCp68WoB&#10;Tj1734/g8g/4/T/efew2MdbV2B6977v/AK/+tf37q2qpr17339P8Rbn/AF/p796dVqTQnr3v3B45&#10;J/1/969+Jrw60XDHSOve+7X45H+uP8feiaHPW9R69774sR/UEXv+CLHn3sMA2evBgGAPXveOkyFX&#10;Q2VJ5FSM6YwJCugf4Ae25YoJAVdA1TXI6FWz8xXu2U8GZowvw6WIp/P1697f4d9bip/GYstWDQPS&#10;FqJLD+n5/HtDJtW2yfFCn+8joe23vBzrYhTBuc408AJWx/Pr3tXUfdW+qGliSm3Dkqd1uHMVRKhZ&#10;f9gfZXccpctXJBns43I/iUHqRLH70PutabckUO8TqRx7zw/M9e9zk+QHZcZBO68zIEI0q9ZMwuP0&#10;8E/j2iPIHKDVB2+EV4kIAf8AB07B9633bhfxP3xM49GaoJ8uve59T8ke066GKnqt05OSCIaEiFRJ&#10;oVAfpa/PtLD7ackW0plh2+MMfOma9Gb/AHw/eS5cSSbo6sMVUAY697xn5B9kQxr9rufKQBSTpjqJ&#10;FCseCQL/ANPb59v+T5WrPYRMf9L/AIet3X3u/d3QDFu8oJ+w0697SVb3R2jXS+WXembLeoKBWzek&#10;PwQtjx7WQ8j8owghLCEV/oDqNd1+8d7ybnIzTb9c0NTQOQM8eHXvbEeyewmN23bmyeeTX1N+frzq&#10;9rhyty0P+IUX+8LT/B0E294/c+RiX3q5JPn4rf4a9e94j2Hv0q0Z3XmyrfUfxCpt/sDq/wBv7t/V&#10;rlwEEWcX+8L/AJukM3uf7hXIpcbxctT/AIa/+fr3ttfdW6Jb685lGvckmtqCefqPr+f6e1a7RtKf&#10;Dbxj/ajoul545skQq24T5/4Y3+fr3vzbq3QylG3BlmQjlWrqgg2FvoT78u07QDqFtHX/AEo6RPzV&#10;zLKNMl/Oyn1kb/BXr3uB/FMpZitfVAv6nPnlBJ+uo8/X2oFpaYBjXHyHRadxvj/ozn/bHz/Pr3vC&#10;1VWSG8lTLI3+qeR2Nr3+p9uCOFBRVA+wdNNd3LZkdm+0nr3vCXmYEF7n6n63PH1t7uFjBwOtG4mO&#10;S3+r/N173wvKfox5Fja/+8j3bsBz1RpZG4tjr3voF7iz8/6w49+IT06pX+Hj173yBa1ma9ze3Fve&#10;jQ5HHrev1406974m/wCDbjn/AI172KdVUVH2de99hWI4Ite/++PvRYV63XFeve+wrkfX6f778e9a&#10;gD1WoBqD5de9+Cn+pP8Asfp73X5deBI4de9+0Ajg/X/ff7f37V8utCnGnDr3vwQn6Mffiw9OrVHE&#10;56979b/Uk8e9V9evBs46979oJt6v8fr/AMU9+rTrzEmvl1732UP5b8n83v8A097LDyHWi2c9e99e&#10;I6Rz/jbm3v2sA5HXgRw6978YzYfX/C3P+v71qz1qo4de99aV/BP4B971N59eBpx69778SnkHkW/P&#10;+3t70Wp1quade9+8d/8AD/ffn37UeHW69e9+EY+vI5tz73q63qAz173yEfFr8j+v+9ce9ajXrYcc&#10;Dw69746V/p9b+/BuvAih9eve+tI/pf36p683lTr3vwQc/wC39+LHqp+XXvfMRrbn/e/p71rbr2ev&#10;e+tI/wALXtf3vUadaJI6977Kjk2Fv8P+J9+qfPrYPr173xsP6cf7379U9ez1733ZfwoH+9/7H36p&#10;8+tAV6977BvwAAfyf979668Mde99mxFgB/r+9AGtevUJNeve+BH9AP8AH/H3YdWz173yAP1I/B+v&#10;Fvfq+XWuve+xY2P9PrwPz9PfiTTHWjwoOve+JC/i17/8T9b+9Vx1vjjr3vlYf6oE/wC++nvw49eq&#10;Sade94yfoP6/X/H/AF/blMGvWyKceve++B+f68H6f4e6CvHr1cU6977/ADe5HH0H0/23v3l1ry69&#10;78BwDx/rfn36tOHW61PXvfd+Lc/X/Ye/U60RQ469748+/Y8+vZ6979bngfX36vW8+XXvfVzc/gfj&#10;+n+HPuxpTr2PPr3v3qv9f9gPpe3vXy691731cEc3P9ffqEHr3DHXvffP5P8AvPvX2dV6978LfX/i&#10;gv791vNeve/X4v8A09+63nh17376/Ukf6/5/2/vfXqde993sD/jx71TrVKjr3vhc/UfTj/inuwpw&#10;PW+HXveRSRYkav8Abe6EVwOtVPXvfEj8/wC3v/T3senW/n1731fm34+luPz73TFet9e99gfX/Y/7&#10;Af096J619nXvfYAA+n1H9T/vPv1a9ar69e9+5/wBP++/Pv3Vuve/c25Nz/X37rWeve+wpbkG3+B/&#10;PP496JA68e3jnr3vvSb8g/639f6+/VFOq6geHXvfMr9SoNv6f73f34ZNOtK3XveRY+PpcfT/AGPv&#10;RDeXXi3XvcuGBja39bX+g9uCpU4z1V5Ai1697faOgkZgDxqYfX6WH1JPu6EIQ1M06LZL1CQqZPy6&#10;97cqt1LRxgh/EulSDxf/AAH+9e22YkkA0HS601lKHzPXvbf9Df6gfQf1H+Hutc+vSuoqfXr3vvj/&#10;AG/+w/2/uo49NmqmvXvfEC/9OOfdmJIx1dmJHXvfI/j/AHn+vHvRPl1UkjHXvfE/T/Yj3UKa9aCE&#10;mnr173xI+lyOfeycY63k8M9e99cWFvwCCf8AH3dBQ+vTijSSOve+jYcnk/j37rx0+Q697xN+Pr/i&#10;fe1Uj060tR8PXvfbAHTfn/iv+x961Zx1pifwCnXvfG/1t9B/re6jVXrylq1PXvfdiOL3v/vvr7uz&#10;L1sleve/WsL/ANeL/wBT71Qk9eoSeve+bAW/2P4/43701BTV1pu0gHPXvfIDn/Yfj3unb29aNKY6&#10;975D6/7G3+A9+K4yeraSRU9e95Bxckj6WAB5v7qUFKefVSgA6979bkf0P9OP9h79TryqKU69770n&#10;8EfW5/rx9b+3Kgkk14daIpWo6975f2Wtxc/ng2P9PddWVrwHWuBHXvfYW9rf0/417r8x1759e95E&#10;RnIUDUb/AEH+tyPb6IK1rx9OqO6opZjjr3tZYfFGZh6ebD8cc/QE+7pDNK4WNa/Ph0C913IRjjw+&#10;fXvZhtobSAEU1RGLsoKKVtwebsD7F+22aJDqkFCMg+n+fqBeaeZnlkaKI0Wuc9e9jVQYpIIl1AAj&#10;+q/gD6C3szdgzl/ix1Fd5fNLIaHr3v1RoTUFsLWt7omCrPkenW4dT0r172i8lI0jlQxsP8b359vC&#10;rKSlBnoS2SKi1PHr3tmCROw1fg83t+B7UQUQkP6cejIl1U6eve8rhDq8fI4tb6e1Clu3ptS4A1Hr&#10;3vwGm17gkcf8Tx7UIaqcVz1onVWmeve5CELZj/th/j/X2ppU6aUx004JJA6976mnDggfgix/4r7c&#10;RQKEZr1uKEr3de9xST/jxzcfT2pA7Knp/wCR697ivJxY3Jv9b/W/uvA6ga9Pqvpjr3vNT+s2/H+8&#10;D/W9+LrIwqOm5TpFT173LZFHBA/4j34hadJ1ck9e94itgQCLg8Fv+I9+GlRqp+zp2pJHXvfSuV/q&#10;f6kfW/u0ZBoB/PrTLUde9+eUt+CB9fzz71pIJXiT15Yx173wYahq4F/pf6/092EVST59XBzjr3vA&#10;66TbTcDkm30/2Pva6aBOB6cU1z173miBJAFrH+n+3t7tqoprUkdUdqLU9e9uKqdQ/wB5tf8A2Puj&#10;LxYeY4dIiwpXr3uSitc2/Sfr/vh9PdI1U0WmemC3r173IjXU6qLHnn6fj/D2oWgJH8umnOlCeve3&#10;KOPU1wPqdIFhxx9faxSoND6dJGkoOve3BaNSl3Kgg8/n/be3CRVTTHl0kNwdYC9e982iEWkqOSt7&#10;2sOPe6hQSTnp0MzA1697yR2P4/H1Pt+vr1Z6gY697mU9Ncmw5LfU8Dn/AFvbZeg7emJZvDXUc069&#10;7ckhL3jYgAC4AH59slm4Dz6QPPTvj4fPr3ufBAFsCCoFiD/j/W3tfCGDBicdbMpYhx6f6uPXvcpg&#10;TfURYC1/pz7fkYMw0jA6dSRqjTw/n173ySIG/HHBUjm5/wBj+PbYQVY8an7OrBmBY+Z697zJTXIJ&#10;/F+Pp/sL+25NatVBT7OPSOWR61rTr3uR4CRpKk/gf190KTKq+G1KHqpY6l0Nw697yQwMGCgCwI13&#10;FvbyxSOC7itOlegFS7dx+R697dIouSAp+ouR+kD2rjHdpHp/q49bjrXB0jr3uasJALAFibHj+z/j&#10;z7VgNGi44nj06zKyZ4DzPXveRdNhe5Bvf+oP+I9+VDl2OPPoseqGpPXveF5FBJa9iLC3t3zGa46T&#10;6QOPXvbdOG4P4N/9cD/X92OaADj15RXtHXvbW6gXIGrk3/4p7fVNNVlNK8OnqeTGnXvbTMtrlhpB&#10;uR9fp+B7o4pgZ6VKo/AQeve2qUKRezEi5vxb+gB9omfINM16umGFeve4njHDN9B/vuB+fagk6DUD&#10;Pn0+zmhQDJ8+ve+YjupP4PNrf7b3pDqwpyOk2uh09e94miuQTfk8jm/+396diDQ8OrrORUY697xy&#10;J+AlgRY3/PtOYmUEjNfnw6tGw+ImvXvfkhN+LADj/Ae2dVOJr1p5/UZ697cY4wObA8c/6/8Ah7og&#10;J4cK9F7v6Y697zeNR+Pxx/Q/7D24HKtVM+tOm9ZPn173GKG/+++n4967i2Onq46976CW+vJ/P4/P&#10;uwBX4uvE/l173l08ABR9Ob+3URirDI6qDU8eve/MgNuAOeb8/wCw9usWjKgny/1fn1upX4s9e98X&#10;4Nvrxa4PJ/wsfdKx4I414daWtOve4pBP6Tf1W54/2A9q3mJjPaR8+lQNF7x173xsb8i1ufoTc/4e&#10;1EbqFBGTTrykeWeve+TwDSNI+puWPH1/wPsreRiKqKUPDq6THV3de9xvFza/5+tiP949ppGeRjQd&#10;KGcUqBnr3vgYSCSQOTf/AGHu4VtQFfL06vqwM06974vEfoBxbn/X/wAD7fVJCtRSnVkckVrT7eve&#10;45p1sWIPPP0t/sPfvpyXBPTxkYMFJ49e943g9PoABJ54PH+t728MlKA16c8Yk91T173iEFuLEn/E&#10;n20kTMtSOrq+NVade98/BwBbm/8AsR/sPdjEGJVePVPEBNB173kER0kggD+ht/vP+v7qQsRCNk/L&#10;poyaW09e9yIVIK/gD9XHHvZq9NIHSeVwfLPXvbnCQP6kX4N+f9h7ceFlVmIGekkpBHkOve5VyTc8&#10;2YDkm/vwAFFAOR0woowA697kJIo+lx/r/X/X9qViaOjPmp6o0ZGT173LSQkAgFS31b8kji/tUwcV&#10;DH8utSqdJFfy697mKSASLGw+pHN/p9PeiMA8D0hk4hc1p173IWT0hfp/jxyfr9Pd41ZRqbPTRiZe&#10;+tR6de9yom9JFufxyP8Abce9MSpz0y4ZePXvfeo2sfwf7P8AxX26gBIIoT1tVJpUinXvclXuD+eB&#10;zb8/7D24r+uQPLy6q9KUHXveRXAC3sT+eT9Px7qWqc8PTpqrVI697zK/5U8fkGx/1/bqHI63Qjjn&#10;r3vpmIP04Avcm/15t70wz17SadvXvfWpCQR9SP8AYXv721PhHl1vS6khuve8yMGvpBX8Hn+n19+p&#10;pAJ68QB173IU2vx9QeT/AF+nva/wkYOa9JCa48uve8tzdAOf9e3+xAJ93dS7lietOFFScde996gD&#10;pIP9Rb+h/p702oMBXHWqlgCpFOve/aiPqbe/ICcvkdbwcHr3vkTbi/15HP8Ah7sfiqBjpvFO3r3v&#10;GTcFj/rc/kf4e/NUEOtKDj1tWJYeQ6977BBHPItweb+2hkV+fVgSRpX16975gEA/7VxwT+fx/wAV&#10;91CmpPWjUt1730Tb6EfW/Nv+J9+ANQSKdbChvLr3vFr5PN7X4/JPupbs0jjWvWyNS6f5/wCTr3vE&#10;XvewIub/AOx/px7qzu7Ejr2QaL1733fkfnj8/X35GBcE/mPLrYWpA697zI3JB+p+v0tx7cZQykoN&#10;Ofy6pID8K4HXvecG97WH0BA97UF39OmvjGoL173ni5/P+F/p9P6e1Sx0PDHSd2K0qeve+wSGAubc&#10;j/H3qjKKqadVYeItTjr3vsNqB/oD9STfn3utSQwoadaCoDjr3vxNgP1Alr835/1h7ZZmFG+Kn5dO&#10;kMQKUqOve5SSf1DN9AP9ccDk+3o+8VY0/wBXy6Tsg9c9e9yLegj+v1Fz/Xj3eqVxw6rRdfXvf//U&#10;+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173yU8+1MR6qeve5kR4+thz/wAa9qABXhXqrL6de95x9AT9P8feiOI6p6jr3vmD&#10;f8/U8fX3orkdaoQQa9e95gPbX2dNVYd3lXr3vmPpYe71LAg8er6i4wOve+/8ffnDefVlJXsPE9e9&#10;9rbn/W+n+sPberVjrwZ8AHHr173y/PBPP+8f7E+/OKAk/wDF9Xrgg56978bXN7E/1HtniRSoHVCT&#10;qCrgde99gWsCBf6/7x72WxQHHVwy8K9e99n+oHP+++t/fq1wMdbBJJWuPI9e9+txa3Pu4IqNXl1f&#10;T5nPXvfgOOfx9Cefr/r+/Hy+3qr4pTr3vs/S39f98fejWhp5dWHXvfH8fpHHH15sf8fdQxwPXr3X&#10;vfG5P0A/qOP6e/NUZHW+ve+7Hg6v8bW/PupfTXFf8HXuve/cW+n0/wBa3tksXcBfTreRw69799fp&#10;72UK/F1UDNeve/A/Q+9tgFQPz6tx6978bm9/yePp7bquK5p17h17339Daw5HvQyKDh16vXvfXP8A&#10;xv8A4371WlRXqpA9eve/E2tc/wCsOf6e7q4A0kdbp6fy6975Ajmw+v8Avvx71Sq49evcT8uve/C9&#10;vqOL/T6/0PvR41rj0z1s8cde98hz+Tx/t/eia0JxTq3lnj173yB+hvYjj3oZGB1WhIx1737k2HP+&#10;v9Pdw/mPPq1RmtOve+d/9c2/2PumAeqntz1732Df8fjm3H+x97GhRQ561gDh173w1abfn+n5/wBt&#10;72orjq4wSD1732Wte35/A9+oPi4U60tKjT5de98z9eD9Bz/sPda1XPr1ryz1731ci3q+t+P8Pd6I&#10;CanrZwc9e98i3HP1HuoNcA16tg4Geve/XIPN7fi/091BqufXpuuoY6978fpx/sPehWuetiv4eve+&#10;JJ/ryP6fX3YHHV/IU6975k8/Tg/7e3vwFMnPVcsKDr3vGCD7cZzwPVs1Pz69771Dnmx/2/8AvPuq&#10;qScdeJpTSOve+JN+dXH5/wAR72a1o3WwwI0nj1733qtb/bX/AN6PutKDqtKCvXvfVxzfgfX/AA/3&#10;j3occdWGfg6976uD/j9f9jfm3PvZA8utMo4gU6974gj/AFrj/jQ97bHWjQCnXvfjYfXn/H/jXvQG&#10;etg6sL5de99X/wAfr/j+L+94p1vBWh9eve+JbgAfg2PPvwWpp1qg1V9eve/cG5P+983/ANc+/Voa&#10;deGG09e99/kfQ8Wsf97HvR4Z9evY6974fQDj/Ye7Vqe3rdWJ7eve+uTz/Tge9jBz1vJz1736wvfn&#10;8+/MfIdaY0Feve/ahb+nP196ODXrxbOR1731+Da5uf8Aeveq0NetE56975i9gfpb8D/H3rVU06oW&#10;Yn5de98rfj83+p/pb3o5Oode6976t/t/99+ffuvYHHr3vv1f4c/19+x1QgVqOve+gfe+nBxx1736&#10;/wBR+f6e/dbOBU9e98+bcC3+x5v/AE96+fVRSlRk9e99j62PP++/r71TPXiATXr3vs8f04/5H71R&#10;q0PVWVhg8PXr3tvqAbsQt1NiP8Pe6Zr04KEde9xOPe+r46977BBvz/T/AF/fuHDq4lIGmlR173yA&#10;vYDkf7z71w49bqtKjHXvfILzwLD6396LCnXhIEwTXr3vmENiTz/sP8PdNWemzIzCh6974eMX1GwA&#10;/AHu+v06b45697603/p/X+nvxanXuAyeve+YQ82+tvddfXtXXvfErp/xP+H/ABX3sNXr1a9e98LD&#10;m9vrc2/Hu1c9b+zr3vq35H6f+I9763XyPHr3voK3+w/r+PfiR1rJx1734C35J/x5Pv3Vuve/C44/&#10;r/vf4976rT16979ptza1/wA+61r1ateve+9B/r/vPvdc06rXr3v2n+o5P0+hHvRPXvnw6979axF/&#10;pb8fn/X97rXr32de99k3HBsBb+v+296Apx69Q9e9+UXNhYADkfg+/VoK9aNB173ytb8Ae9E1z16u&#10;Ove+v0/0t+f9j9Pe+PXsnr3vw+ptxcf0tz/T340PHrfl1732ByBb/Y+9asdarxPXvfdh9eP9sffq&#10;ny61Xr3voAi/B/qD73XyPViQRTr3vxsxAvYj+n5/23vWQOq8Ove+7fUWH15/xPvVc1618+ve+mGn&#10;n8e96tXXhU9e98Bcm9jbkf8AI/e8DrdQOve+Vxb6/wCH59763x6976JN7cf7a/49+x1o/Pr3vojn&#10;6WPP+x/4p79UdbHr173x+v5t731vjkde98rcm97Af719feiR1vPXvfdjx+QbkC/+296PW+ve+ipt&#10;zwv9CfewR1Q8aDr3vr+vJPHP+349+qevUpx6978Bf/D/AH3597HXic9e99Hjj+h+v+8W9+x1vPXv&#10;fr/639OPfuvV9eve+7Wt/Q+/GoPWx17342/ob+9Z6159e99X5uCSfp/h/rc+99aoeve/Ek24+gN/&#10;p/vXv3HrYx1734kE3H096zw61jz6976Nrfj6e9jjTq9K9e99LwPpyOPoP+J97bj175Hr3vxF+fyP&#10;9tb/AB96Bp1rr3vlb6nm5+gtxx79XrXHPXvfJQQRdT+fx/h71x4HrakEY6977Ktf9JF/px/j70CO&#10;tnr3voxuObH/ABNvewy16rj1z173yVGa50kD/Hj/AA96LAefWq0xx69794XtYLcf1t71rHr16q+f&#10;XvfhDIx0hWB/1RFvxf3vWoFSevFlA6975/bSAA25N/8AePdfFXz6qZFyD5de98ft5R/YNv8Aifp7&#10;94qevWw64p1732KeW+kJyBe319+8ReNetiRSK9e9++1lPGiw/wB49+8VONem/Hj16dWfTr3vv7WY&#10;j9F+bD/b+/eKnr1dnVcnHXvfvtJ/9Qb/AFt/re/eKnr02JoyaA9e99fbTHkJq/Frf8R7sJEHE9PB&#10;1FQxp173yFJOb+grbj6G3unjRg8emWuIgaV6977+zm+ljf8AoL+/eMnXjKAupuH29e99GiqBwUP9&#10;fz+P8PfhPEeB6oLqH1697y/ZzcAK34vwfqf8fejMoFerfUx1+Lr3vsUEpt6TwQLf7G9/fhOpyOq/&#10;Ux045HXvedcdO1j4j9bAW/x/r714gHxHHVTdJQ54de95v4LWNx4H5+hEbHj3Q3UGrSjV6oL2HUBX&#10;+Y697zrg6vj9o8AXOgj/AHj3Yyp5dUN8gGqhpXr3vJ/BZlPr0j/Yi4/1/dwwYUUV62LgSZjHXveV&#10;MNzzIi/6/wDrfj3vuPEU/PreuY5C9e9zExNOpBadbC2r+p9uJqIwK9U13RSmnieve5saY+nA0q0h&#10;HB44/wB592FV1am8vLpg2txISrtQHr3v01YzoyxqIUPFgOSL3HPvesUFBmnSm3so4aeZHXvcK9uL&#10;D6fU/X20RXu6MCtM8Ove+B/r+Pz/ALH3o4wOvagDT16976+vB5/pf/jXuxI4Hq5I8/Lr3vq5H4H+&#10;v9eP9j78fQdaYAiiinXvfjz+bfnjj/b+6AHgPLpoAk1HXvfQ/wBa9r/4X924U6dNQKEZ6974kj/X&#10;/wBh78ASOvL6jh173xuR+Lc/6/8At7e7Ejy6dJ44z173wNz+b/n/AJF7903TIB8+ve/E/wBebe/D&#10;HHry9e98f8T9Px/T37Hl1cqv4Rnr3vwt+Ba/1t+f9h7tTgR174SD5Dr3vv6AAfS3utKjqpXVx9ev&#10;e+Vr2H++v7spz1fIJrnr3vkOL3HF/oR7ozEkdMSEtQA0p173yUEW/P8AT/W/x96Z/Lh1Un8uve+Q&#10;5uCL/wCJtx/sffqVPVxk5PXvfrixB+o/2PtwISOrCppQ4697yD6cfT2369UbV173zFuP9bn3etBQ&#10;HPn16rU6978bW/3j/jfuhr8R4dVJJPpTr3vw4/B/w5t/sPbqoW+E+fWyMde9qPE0HmZG0lix+n5u&#10;fp7UaayFFoMdEO73SxggGgpnPXvZjdj7ReUJUTRDQNPp0/VgOGJ9ifa7MCON3rTyPCvWPnOfM4Uf&#10;TwNQ5zXyqevezA4/HJAiehQQv0t+AeLezutFLPSgPUJ3l40rmpJFeve5tTKIo7hefpxxYD6+2MM5&#10;FaCmB8+k0KGR6V697RWQnLFwpbk3t+Bx7vHVitRnoS2kNAC3XvadmP5J/wBhf8n2/p/hBr0dRde9&#10;4RCmkhmC3Fr29qmoT4Yyf2dXMr6sde95oY0jHIBH4PvZJZVUHI8v9npuRmc0Xr3vnIyEelQbcj63&#10;/wAbe340bQammeqoGAqTTr3vAo1/7Eng/wCH+v7UggSEfLp1jp6976eEL6iBb+gA/wCJ9uo64AqD&#10;15ZCTTr3uPI2kAD6f0H0/wBj7VqD4ZYmvTyCpqeve4TMvN15HN/bJJqacD0oUE8Ove89PKqt/ieO&#10;B/xPuiBgygGoHTcsZIp173Oll1BSLcAX/P8AsfbzECMnzr0mSMqc9e9t7votqJ+v+J/PtusjHVWg&#10;/n0qUauHXvfYmT6Xtf6j28hGKft68Y2r173l1CSwFtJ59+qSDp4g9UIK54de95QEYBRyb/Qgce3R&#10;UNxx02dQNfLr3vuSHUrGx5H0X6f7b25QBlPn1pZe6nXvcmmjsAGtzyOLH/Y+6EEkmnn0zO9WqOHX&#10;vbmYAqq1x/rD68j+vuynWDQZHSHxTkde95RCxUkAhf6j6f4+7iEkK6HNeHTZlUeeeve3GmolJ1ek&#10;X+h5HNvrb3p0FO/j0kmuT8PXvbglNZdSCxBAJH9T+fbkbRg6W8h0lM6k6X9Ove5ZjfSAACx+p59u&#10;O/YreXl02CK6/Ide95/sZZCvN+LWPJv/AIe3iCE1EVr59e+rQDA4de9zKfGSatBW9jf6XNz7sn6h&#10;+zqpvUIrXr3t4jovEUj4PPPp91kQVWn59Fk1yJO4n/N173IjpQGd7C5OkD88f4+9LExbJ6ZErPgH&#10;8z/m697kmL1JwOLAi309rIyE4Z6tHKpFR173xkiu59JF7Dk/1/w9qQwcLp8+lsFwCop+zr3uZSUj&#10;sfULrcWA4/1h7sUAzXI6rLOBWpoeve35aJRpFh9ebD8+6vGzHANadFxmMrHQa4697xy0vj1HSApF&#10;vTwQb+2R3FaA4Pn0rt28VVqOHXveGOAICGufzfkkX/F/ag6VBEfFuljEAdpofT1697cIYiVWwYDm&#10;9/zb6e31wwPDHVg5QVJ697mLHp1FRcHgj6fT6+1Mbqnav8+tNMGGTjr3uI6aAT+CeR+QB72AWDUH&#10;5dMMWeopw/n173F8YYar39X1H+P9P8PbyxSKwIHl69NsCjU+XXvfGSFWDrpIIAINibf4+3ERmo5o&#10;ek0kpFHAoOve2qWCwaxsD/vH+wPv0sRQliOm2m1E0x1720VEbMCL/i4vyePrz7orI6FQO7pZBMrE&#10;Bcn9nXvbb9vqBsbm5HI4AP1v7o0ZhUBxXPTsjkEeVOve/PSBGBUauOVP097NShbiP5jrYuSytqPX&#10;vfQh+ot+Bb8e06uGODTpPrDGvXvfH7f6vbg24t78VqoUevHqpkHCvXvfAwBgD+Af6Wuffn7EZa58&#10;j17xSDTr3vpKbT9V+puR9bD2mKAAHj1ZpicjHXvefx6TcAG/4sL/AO397VEIxw6YLV4nr3viykf4&#10;/wBB/h/W3tQqaVJTrakkVHAceve+EiAgcWa31/Nv8PdXh0uDHmvGvVkY1697xAAmw4+v9L8fi/vw&#10;IoABnpyvXvfdgLXN+Ta1x78WlV9QxXy68Ca16976azIeOAfxcE2+nvzOQdTZ6vmuOve4zk/7AKSB&#10;9Tce3E0sgr8VerLTy49e9xr6rEfU82+lv9t7dCka1BIA/PpTjIPDr3vnGAQdQIsQOfpb/ifdvFCy&#10;KyUIAp1otpI09e9ydAI+pI+t+fr/AE9syGOuKDqhamaZ6978YbBSfpwLEDgW/HtFIHIK4p5dV8Wu&#10;Vweve84phpJANrcahe39D7sAo0qDmnTRn1NTzHXveI0l1PANv1c/Tj68+3QkxUMRpFePr08s7VHp&#10;173EeAqLgNY/0seD/h7eAKglaE/PpT42e7J+fXveBobA2Avfk3/B/wAPbjS8FArjy/z9O/UVoB17&#10;37xAEm34BNxyObe2dZC47c9MmY6dI69794R+DyTZrj6f0sfehVg1ePlTrXisAan9nXvfEwf61h9f&#10;6+6aZTRXX8+riZiAKde95o4wvK2/2I/2B49tEDCOSBX+fTMkpfDde9yFVRYEhb/gD/Y8e3iK1ZK9&#10;vTBJavn173lWw1XIANvoL8+3YyzOGTiB59VqxI08eve8iMpbRbgDg/4/i/t1oriRNTGlDXrbAhQ1&#10;eve5aMAFA/xv/T/be7RyOVNcn16aL92oivXvedZASLfT+n+9+/Lk5JJ6YK6iade95vKt/wClrf7G&#10;3++/HtzxNKUqa16aKFVyeve8qy/Q3P1/HHtwyaMsNVPLrWkCtc9e9yUk/VY/U8A8n+vvykNSRRSv&#10;TJHmOve5IkCm2o8Dnj/b39u8R1pkJWqjPXveZXBN73BHANuOPdwSF49NAUyeve+w9vobj+lrj6c2&#10;91r5dVNa4697yBr/AFJ0mwA5/wB6/HuwLEY62DQde99huQtvoeDwT/gPdi500PDrYY0J9fXr3vKh&#10;Iv8AULc8Dk2/xPvRFaVNR1QjIp173KVwb83sPz/vYHt4MqJWlBXpl+1eHE9e98g4P0I4Fx+f9593&#10;LFWLKMHptlqK8eve+YPBueQTb8fjm3uqya6K2T1ZTpFEz173xP1BNybgc/Tn+t/diGKUB8+qldQq&#10;T1732TYn1X5sP6Af1v70dQyxrTrQQgEgcOve+7qbXvYcG/6f9j7ZBJ4+fl59aBPE9e95vr9LfQ/T&#10;6ccj3YM4XVpqOmwjUqc56979e/JvcfgAf1/w937aE+mergaak56974ubD1C4Avyf8Pr7aMgNGAJp&#10;1ZZMig697jsR9Ap5+hv9B/Q+9K2odop1ZSpNCPPr3vDewA1aiDx/T68i491kj0tqU06uU0sW8uve&#10;8ltItzcm9ibj6fS/ui6uJ6pWnnw697yqTq4WzWA45+v59vV7KrjqrjUumvXvciM2vyL2A5/qf8Pb&#10;pbPbwHVXXSxoade951ewJFhxb+n0+vHt7xCKHzP7OmWIYAnPXvfZZr/W3/Ghz73UEU456bodPXvf&#10;Qa4IH0BuSR9PegGq2o562yAfn59e9+1Xvc/1t+fz+L+2SSaU6sFKkEZ697yK/pupsL3Nr8n8X93F&#10;dGPXppx3ZGeve5IPoPL34/2/1v8A7f293B9BPHh1UhdYxjr3v//V+f8A+/de63+Pfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173yX6+3Y+P&#10;Xuve5MX5/wAbD/efa3y69xFeve5gNyAOAPx7r6kdJ2HEnr3vmB+QP9b348c9eB8mHXveYAjn+lrn&#10;/E/63umPLrRABoeHp173yAvbn+v59+JoSetVIB08Ove+/wAc/wBf9497ANa9ajDE6yeve+/ybn8A&#10;D3Q5UAjFenxoCAL5Z6978T9B+R9CP95v7bOSQD1RaMSBUde98hcDUfofrb/invRClgOtiinFSf5d&#10;e99/61v9e3+9n3Q0Xj5deZRwbA6977H4/wB9/r292BD5HWxRh24p17348fQ2+p+p/B9+p5dXBo1O&#10;ve+j9Ob/AOw97AqM568ACB69e9+P6fxf8X/3v3uleHVqde98R/Tgj8/X/Y+6EKDr4daOPLr3vuwB&#10;/J/pb/e/fq6hVc9eFSK9e9+4uOb/APFfdSoAJ6vpOa+XXvfE/X8/0t+P9f2wNQNB59a8+ve+x9f6&#10;cf7H/H26O2KuOPWq9e99m1v96/1/8PbRNan169XHXvfrWBP1+lrf63ugqzgdeFCR173x5vx/xrj6&#10;8+3FwvDqwYaade98vpb/AGBNvp/tvbZBJ9a9U4nr3vif97Nuf6e3BSPBHV8gV8uve+RH+9/j22Dq&#10;XJHHqta8Ove/ci1gLE8/4e7VFTqHXhQVqeHXvfjc3/Atzbj/AGPvzMhIJ69ilePXvfK5HAP1APug&#10;62DXHXvfVzYc8m/HP/E+7UFKDrZK0AXr3vu9r2J/xN/dR1rH4uve+wxF/wCn15+v+8e9VBFfPrVR&#10;So6979cEA82BsP8AiR7dFVJHXqnr3vle97C/P+t7b+3q5rxGOve/c35/w/5F71TFD1QnFD1737k8&#10;D/eOPfsE563jNeve+w1uLX/xPPPvwHmOrAGop173xDfm5PNv8P8AWPvfXhSteve+VwbckW/21/e6&#10;dWKFagde996uS3+9fT3oCo6rmgHXvfdz9OP95+nvR1eXWqkYB6974BgblRwP68H3sgj4uvDB7uve&#10;++bE8X4/x+vvZPCp6uDUgDr3vje31AsR/QfX340PDrR00xx6976BJPB4/ofp73XUaDqpz1734k/4&#10;e6jHWwKDr3vsH/C5/PP+H9Pfvt6qDTjw6974fT/H+l+be99WOeHXvfv8SfoL/wCw/HvYxx6shAID&#10;de99X+ht+Of9j7qcg9UYkDHrXr3vqwFvrY/j36tM9brqr1730fz/AE/3w93Ujz6sAeve/Hg8/wCp&#10;H++496bHVGxx4de99sTZT9ATfj3oaQa9bSg4Z6976uD/ALA/7x/X3bUePWyx4de9+B44HP8AvHvV&#10;Cc9eAJx1730LXv723HrTnSaHPXvfP+nP+3/1vdeqAN17364HBHJ/I91oa163TPXvfr88n/Y/n24F&#10;AHTgWg6975fW/wBePdOHTZoKDr3viAf95/4373XrxI6975WPvVetV6977sCDbk/Tn8H3vrdaU697&#10;7At9fr/h/rX964nreog1HXvfL8av9a/9bH37zx1XPDr3vsEEH68/S/8AxHvTNnr3E0Neve480ZYg&#10;i545/of9f3sCox06gWleve4ppX+thbj8396r1s+g6977FMVYkj/X/r9LfT3WuoaR1Qg9e95Pt2vq&#10;A4PA/HtstTB69173yWnlJHF78/4W961KeHWzTh173zaCQEjSAL/j/W/PvVRx6qQOve+hA5uQht/w&#10;U8/6w9+1AY69xx17319u976CD/S34/1vevFHAnrRxg9e9+NNN9dNxwTe4v78JE4V60SDgDr3v32s&#10;x5CHSf8AA/jk+9+NGBxz1qoGPPr3v32U+nUIuNVrkEA/7x7148daE9bBJIHH7M9e9+FHPY2iYgGx&#10;IU6VP9L+7eMvqOtGSvrSvp/h6975fZVBAHjb1fT0t/T/AFvdfqI+NRjrwYcc9e98RQVBHpiYgm3A&#10;P1+lvp739TEDk06cVxXTxPpTr3vKuLq2NhA5IFz6Cbfi/A90a7h46h1bw5fJGH5Hr3vmcTW+kCnk&#10;NzcWRuf6n6e9fVwAVZh+0db8N9NWUj8j1734Yeubj7aS/wDyzYX/AKfj3o3kC51D9vTj2twg1FCQ&#10;fOh697zLg8kePtJbC/Pjfkj8Cw91O4WoHxjPzHVRa3LUKo1PsPXvfhgckeBRzNf6HxPa/wDQce6n&#10;cLUZLgfmOnRZXjAlYmx/RP8Am697yLt3KG/+RT3/AAFgk5t/rD3U7naf78H7R1r6K+Pwwuf9qf8A&#10;N173y/u3lwL/AGM4H0/zLg8f7D3796WfnIP2jry2F6/+gvTz7Sf8nXvfIbXzDEf5HPyLgmGQf4m3&#10;HvR3ayXGsftHTn7rvwKrDIR66GAH8uve+P8AdjMm4GPqioNr+CSx/H1t78N2sf8Afq/tH+frf7r3&#10;AntgkNPRGP8Ak697zf3SzYsrUFUpP/TPKTz9Lce2xvNgTiRT+Y6221blTUIHI/0rf5uve8ibOz73&#10;C4+qcj6aaaW3P4+nurb3tq/FKo/2w/z9OJsW7Pwt5M/8LY/5Ove842PuNiP9xdba9r/azW/1r290&#10;/f8Atgx4yf70P8/T0nLXMERo9lMK/wDC2/zde95k6+3XKD4sJlJFHBKUNQ1j9AOF9tnmTZ1y9xGD&#10;83X/AD9PRcpczShWisZ3DcKRuf8AJ173J/0Z70P6dv5Qccs1BULp/wBe6+6f1r2IfFcx/wC9r/n6&#10;WryHzlKSE2y5JHkIXJ/47173zHWe8G02wOUP4NqCpJLE8Dhfr7p/WnZP+UiP/e1/z9b/ANb/AJ21&#10;UG1XRNKn9FxT/jPXvc8dOdhumsbTzrJ/qlxdXYi17g6f9v7T/wBd+WQxX6yIH08Rf8/TcXInOUz+&#10;HDtdyTj/AEF/+geve4lT1XvWjQPU4LJUyMbBp6OaEFh9VHkAv7URc2bHPiG4jen8LA/toer7jyDz&#10;ltEXj7rts9vH5M8bKD+ZHXvcQdd7lOrTj5SBa+qMi1xf8+3jzHto+KToi/dV9/B/Pr3vgevtwgkC&#10;glL/AEICE2/xB93Xf7JgCHwemHs7uIBpYyo8q+fXvfA7C3EP1UEoN7C6292O+7eMF6dNCCUfhPXv&#10;eX/R9uD/AJUX+n1IFhb3sb3ZkVDdbSGVm0qpP2Z697zL15nWvqpHAAvYkC/+HPtr9/Whwpqfs6aZ&#10;J8BB55697yJ11nWFzTKoPABdQ3+wHurb9ajAJ/Z1ZklHAHr3vIvW+aYaWiX9X5cD/WHv37/tQaiv&#10;VjE+DSgp69e98v8ARpmObrCo4H61P+9e9fv+CtKHryxuTU8Ove8g61yYALNAODb1X+n+t70d+SuA&#10;etNEwPHr3vkOs65jcywKP63uLfX/AF/dRv6k0CnrSgMaas9e95o+tZ19TVUIBHNlvb/b+6vv5OFQ&#10;9b0cPP8APPXveUdarx/lKknn8W/2Hug36Q40U68oWp7qU8uPXveUdbxEhmnBtYWsPqfqffjvdwDp&#10;Cg16qVWunV+zr3vIOuaYX1TH6WAsP9uD/X3T99zny60DHTDVP2de9+/0c0a2bztz/tPNiL292Xe7&#10;k4Kg9bAX7eve+x13Q/qNQ3PGkKAbf6/uh3u5rpC/z60zICFAPXveQ9e4/kiZieONI4uPoPfhvF2T&#10;Q0HW9IAqD1734bBxqrYySE3u11X8/wBPdBvF2xNKDrQqSQPLr3vmNi4pTceRgPqDb/W96O73ZFMA&#10;9aZzwpTr3vKdkYqwBDgnm9/p/sPdBut8fSnTYkNAfU06975LsvEj6K7Ef1It/vXt07jd1Oenz2kn&#10;r3v39zMUfqrix+oYG5/pYj20Nzu9WD/LpoSEtoHXvfNNnYpTYxva1rki/wDtx78+6XXDz6YmKofM&#10;9e98htHEpa8RsDaxN9X+JPu/7xumViDWnXvGUhu0kDjmnXvff91MQLnwH8Hlv8f6D3Qbhds3afLr&#10;Sz1IAXgOve8n92cSvIpv7NuTcn/be2/rbzTRmyemlmbTRgCa/wAuve8ibbxBFmplP1sST7019dqc&#10;Nw6o871BAx5g9e95k29igD/kkRANiCL8f1ufdfrrkuAXOfPrZuDrC6fLj173z/gOJH0ooSbD+yOf&#10;yCPexdXP+/Dp6oJnrQHFf+L6975rg8WAAaKG97/pBI/rc+9Ncz5o56uZMHSMH/Vjr3vkMJiQCPs4&#10;OT9dI4/r72txdFgEc46ojSg6VOPn173yGExhJH2cLX/OgC/H49uiecKDqINft6d1mmo0B+zr3vv+&#10;B4oWY0NOPww0A/4ce7Ca4ZmUufkerB2qdQr8/Tr3vKMNjAthRwkEg3Mak8Di49+1TF1LNWnTenVI&#10;CAOve8yYfGW4ooL8nmNb/wC3t7s0s9cMermTwzQgfsHXveVcTjjpAoqccHkxKTq/1/dTJIrEqT00&#10;TpYkDr3vOmHx36jQ0x5sf2l5/wB491NxO2FOemZJCGAQDIyade9y0w2ND8UFNZhe3iQ/8R7qZ5dN&#10;S5qPnnpjxTpo5qRXr3ubHiqOMcUsCgG4tEh+nJ/Hto3EzGhYmvkekzys/E/l173JNJEq6RDEbg8+&#10;JLj/AHj3QLUimPz6SsFPw9vXvaTzMCJHJaOMfUiyKOCP8B7O7NlKhWJrXrwYUCGta+vXvYO1J/el&#10;/pqItcjn/Af09io0QmNOHQttNAiApWnXvcckEH8Ec3/x/wAPbZArnpVwGBg9e947gXvyR+f8Pr73&#10;Q0x1VsAD16979q/2N7e6hcVPVxHpBrnr3vgT9fqf+K/093FNVOtDSaacHr3vjc/n/kXvTnNBgdVZ&#10;m1aOve/fW314/H+A91b59WOTQj7Ove+iQP8AjVvewprQ9bVPI9e99tb02/2P+w/HvTYGOtGo8+ve&#10;+H+t+f8AifdwKZ62qUz17365I/p/U/S/vVM1Oevae6vHr3vrn8W97GOt9tKA06976sf9e319+r6d&#10;VZiO1jx6974nj8X/AN6/2/u32dWFRinXveM8n9R+n++HutcdaGB6de9+54tbk/659+r16tamleve&#10;/cci9v6/4+9g0oB17WuFXJPXvfKx4/4ixt78KkdbHy49e99j8fU/4+7Gg6uwIx173zH5vzf/AGI4&#10;90FK56bVaeXXvfdjYf1t9f8AiPesdN0rmnXvfY+tv9j7qaDrXA9e98+BfgH/AA/3m/vaBj546soY&#10;nr3vko/N7Aj/AI39P+J9+JHWjq+Ede987cfQf8a93ZNI1H06uFFT1736xAPH+t7ooVmArjps8c9e&#10;9zaOFpZUFr3/ANt/h7UhUCHzHSW6kVbdmJpQ9e9jRsfbT11XCoQkXBJAtxf1ezPbLfxZSSvD/Vnq&#10;Juc9/jsbaSjUNKAfPr3s3+HxMNFTQwxoBYANf+1pH1NvYxiiHhoFJoB+z7OsVty3Ca7naaQ1qeve&#10;3mfTGARbgW/wFvz73NpSM+teiyKrsQfPr3tF5Ku5KhmuDcAf8T7aWrEkCuOhJZW1RqI697TtROQC&#10;1iWPP+tce7I5QivRvFGCaE4697T8hkdibEm97n6e1MPiyVIOOjhAgFB173hZpEYEk2vcWv8AgfT2&#10;YFatRePz6cAUjr3vKKq4ABIUcH8k/wC29vLCBp8yem/AANeve5MdRdQtiSRwQAL/AOPt4RKuRx6Z&#10;eLNeFOve5dNEjEFgR6rX/wBj/T3oxt4pI9PLpieRgpC8Kde9uUlPA19VioH0vY/4Xv7YVnDAg8fL&#10;pEssq/B17221aRKv1sAOFsPp7URkmtel1u0jHP59e9p+RQbm9v8AW/3i/tyhXNejWNqceve8aXV1&#10;Vgbf1HP+tf3ZXpTFR1d6MpYde9yTOvCD/Hkf6/596eRSNVeHl0z4eNXXveNjcWJv/jfn3TxFV9R7&#10;gR59WXHl173CcOC5vdeLG/P+w93RsqQafLpSpQgV697c6NSQGJ50kWv/AF9qAS5NB0iuGAJp173L&#10;EZBuDduf629uEGtR0xrqKHr3uQmuwU/7Ej+n4597j1ag1KelemHoDUde9ucECkKVPq54PH+x93kb&#10;sLHz6RSSkEqeHXvc4RM2lbXOrk2uLe9RCjl/KnDpMZFWrnr3t5iplRNH1PJJB45/1/fiWUK/DPDo&#10;tkmLNq8uve8iRO0qLyiqCSbfX+l7e3dQKknjXrxeMRluJ697e6WnUxGzajq4sf8AHn2+w0kYHD8u&#10;kdzIfFApQU9Ove+wq/c6bDggEAfke9eQFNI/l1Qn9Guade9qCljRX0lADa44+nH5PtWqkw4oR556&#10;RS6xFUHHXvbnBGgcOSA+q+n+vPHv0QDsX4ACn59IZXYHAxTr3vO63ZpLAk3UD8/T20QSwbgBxPSc&#10;NQheArx6974R07uq3Ww5LD/Ac/T2oiCvUVx69OhlBoDU9e95PEL6gBpuFvb8j6n/AFvajwVB1Yx8&#10;+la6VXTxr1735YdTqL3Oof6wH1Hu0ZYnIAA68jsoo4Cjr3tzhRFa6nhT9DcX/qbe7q47g3mcdJ3q&#10;xJrWp8+ve3SEgDggC/8Arm3+x9vOrSShkxjqwjpICPP9nXvfUxQgn9R+v0tf3R0p8Jr0YxqAQBw+&#10;XXvcNCzutzpF7FR+R7oqUUsOPSkABS9akeXXvbvCoUkfS4H+IPPtZGAxq56Yw/x9e9yCgXkC/J4t&#10;9L+3lX/fgr02GUDSPPh9vXvbfLHrP9NP1vyLn+n+Pu5WTIVsHrURYlhxPy6974pENVrC314+nP1I&#10;9qY17hXOOm52kVga0PXvfbxgfRQebf4W/Fre3jH4YqMDpE4xqc4Pp1723TU6g8rfVf6/1/qfbbrr&#10;rqJp0wHcHj172yz05J9IAv8A7fj6+/JGqNqUeXSuFwrauPXvcV6fQP0j+l/z/r+6ylSRq4162bnX&#10;iueve+LwEggH63uLX/H0I/4n3SQaVOOmTLU1Iz173BaJV5tcj6n/AF/6+2HZSQQAMdXMzNwx173l&#10;VA4sB9ByP8f8PbayLWhFOmWcg16974GAXUCzf4fn2yB3MK5634pyeve+YhFiQt/6/wCFv6H3egja&#10;g7sda8Q19eve8fjuxX6jT9bAc/j3XR4gAUUp1fUAobr3vH9vpYXsbAgG9v8AevbiER1bj6jq4mNO&#10;2o697xSxCwuOTbn6j/Ye9NpdgnCor1ZJDXj173C0AMRf6X4+vF/x73GhNGHr0rDVAI697xsGuOfT&#10;9Vv9f9a3tRIVAqePT3aBkZ6978TZSLcf7f8A1h7YkSMkFq0p5dapU1697wMvAH1NiT/h/Qe2ySpB&#10;JqPLrYNGFOve4B/V6ebHmw5t/X2oAkdSxagPS0AlM9e95o1u2rk3Ngp/HvysokCBfLptu0ADBp17&#10;26KpICWAFgeP96v7SSxkfEfPh0ieXH2de9y44VIAIH+u34/1/eiqt21ofs6TGYgmnXvc+GlJA1BQ&#10;o5/1/wDYf4+1sMIC1bJ6aefGOJ6974vS3uFAA/PIB+v09vhWZAK16uLntBPXvcZqY6gDzx+RYf63&#10;uhRQxoOri4NKnr3tvemsx9Ia1zc8D6+7gsSAlFFPLpas4YDyx5de94jCL2A/33+Htn6ZiNRNc9eq&#10;2nX5de99GD+zwbn/AFvdyiIdSiny6qZK5GOve8bQg8Acfn/W/PvwlYfh6sJjxHHr3vtY+SBYAgA/&#10;1BA90McZWrDrRJI1HJ697y+L0jj1Dj1fT/G/tlVIdjXtPl1QOQSK4PXvfAAKrBgBcg3H09uKzF1C&#10;cOraiaU8h1734fkiwvYXHtyQuyhAfPh1ty2nTxHXvchG+huNP0+nPH596GlRoUEEevTDAjhx6975&#10;gm50i3+P0/2PvffUEH8uvDhnr3vICD/ibcn6e6GQOdNKGvDqrajjy69778hP0/At9Ta/t2pqSeql&#10;fXr3uQjkWt9Tz/j9f6+9eIRg9Msv8uve5Ik1Hj+hvfnn88+3QTQdU4Ch697zxysRHwPz9CLAH26z&#10;Ak0x1SSlT173JWTg8A2Nv+Ne/eYFanpphkCteve8gdR+L6vx+Bxxx7sNVc468QaADHXveRDccEm3&#10;H44P9AfbjU1GnXjjHXvecH1C9h+OAfpbk+/JkgE061QU697y3H9b/wC9EHjk+1eCuk5HTbAAfLr3&#10;vKGC2FgCfqP8PdGxwrQ9UoTXGOve+7jkC9+P8Qov72PIMB1vSSAW4Dr3vILc86iP9tf3UZFEOK9N&#10;19Ove+H1ta31sQP8f6e7MhaueHr1cgmvXvfIGzBbixF/8f8AXPujIikHiT03kAV697zrfSePpe5/&#10;Nre696r6jpkNTJNB1734kgjjg/76/vTaSSGHHq5o64NOve+DWubtYMbG9yPp/T22xKUB6sKooqK4&#10;/Pr3vAwK8AggA2/pzx78hPECvVosCpFa9e940GkEafr/AK35/Pvz6ddMn5dWYj4mz173k5/JNx+n&#10;8/7Ye9he4EClem6A58j173kQkkG5ubHj8W/r7vpIWta9eYduB+3r3uQtrAfQf8nf1+vt5FCkkj9v&#10;Tbkg0avXveceocc2/wBVwTf8393BqAP5dMFTSg6976/oTy3vS1U8OthSRWvXvfIqSASbXNrX/wBj&#10;725Zu5PPBr1vCkrSvXvfJFDBgOSPpe4t/sfbYUU0KOPTJLLSmOve8mi1uB9P99f2oWJVGkdVJcih&#10;697zXb6fn6W/J/1z79pXXw61qQtqqade9//W+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691732PbseT1rr3uTGQOPpf2tFKZ6&#10;2OHXvctCLWvc/n/iPes1qemXDGpp173lHH5/230/3n3UsK08+m6AnPXveQG39Px7qF/F1pY65J4d&#10;e99i+oEH/Yfj3YEkEdWqDX0HXveQfi/uoyeqjJ7eve/XI/xHI/2PvzKCM56cFWQAnz6975fj/W/2&#10;3PPts6ACT14BFrU9e99/g3P9P9h/r+2+Bqh62CajTw69775PP++/2/uvHtOevBq9rCvXvfubc2uf&#10;+K8+9gd5pw6sgzSnXvfi1+BcX/Pu9M9X0iteve+z/vja9jfnn3sdbXh173x/Uf8AD/ef8R7p3Zp1&#10;75de992tc/UDj/H3vSdI63THXvfha9gPoPyBb6/Ue6n1Xh1qvXvfRHI/1+f+J9tlgM1r8urCtK9e&#10;99cc8/7c+/A/xLUHrZOqnXvfhaxNl/w4sfdWC1opx03xOOve+rE8/wCP0/FvfjpAK06tnh1733e3&#10;9bH/AGA9+8OtDXrdcjr3v1/8D9Dzckf7f23Wq6a9VI8+ve+gbi/0P0/23vwVc563/l6979xY2/rf&#10;n8H8+/EEkD5dayTQnr3vr6H8/wCPuvDHWhXz6977HA/31uffmyanrzceve+r/wBCbHj3rieHW/Pr&#10;3vkL/kg/0974nrYIr1736/8AyPi3+8+9sM9bPHr3vwYHkn/b296pivWqYr1733fnnk/4/j/H3oDH&#10;WuK1HDr3v17D/C/+8+91z17zx5de9+/1iffvt638+ve+QNifpe34H+PvVOt08+ve+gTe/wCP+J92&#10;pTh1ulSajr3v17/6/wDvr+/H5efViFNAOve+7/63+wA/2/urKa9VZaHr3v1xb+vvdCDk9abXxqD/&#10;AIeve+gbX/1/zyPfgacOvA+Y6975fX/XH9fof8efeq460Cft6974C/4Nrf1/Pu1erAmteve+V+f6&#10;j8D68f6x91NRQHqrVqDXr3vj/h/yL3utOt17eve+7jgfkH/b+70PHq5rxXHXvfRPPN/p7rQ16rTP&#10;p17378X96JoMdaORQ9e99A3tyT/trf7b3vNOtn4aVHXvffH9SP8AH/evflH59bFSOve+r2H1/wBt&#10;70QfLrxVgKjr3vu/A/2A/wB4/wAPfjx6qRk9e98Qb3A/B/PvfoPTrYzTr3v1+T+ffvKnWjUL1737&#10;/iD9Bf6e9dayT6de99X5PJF/8ePe1GadOYp69e98SL/717cBK4PW6nr3vu/4Nx+f8b/4+22pXqjD&#10;OMde98uP6kj+n+9e/cKde4EAde9+/wAeSLcAf72fe64p16uCB173y+o54HP+9e9V8+vA57uve+rn&#10;/ff8T70SMU681KinDr3vu/4IuPfiCRUdayV6975arrxx/wAj9+4YPVQKYPXvfQJ+n+P+3/1/dc9b&#10;pnr3vncm3++v/Tj36gHVSuOve+f+BHHvZx17iaA069799Px/re9Hh1sVAzx697434+v5/wBiPe+H&#10;Ww1Pl1736/4BP+xPH9feqA568e7PXvfK555tcC/9fegoB60OOOve+aubAHn/AB/x/wAPftIrXrZr&#10;173y1sBcE8H6H+lr+96AT1oZNOve+tT+kk39amwv9L/Qj34KK48uqu+gVHEde9i9gaKjnWEyU0Mi&#10;sB+pefp+SfYX3GSVHfQf2HrULkq2rJr5de9iDTbfxZILUVOT+B41Nxf8H2Gpru5VNWo/t6ussgXW&#10;wxw697U1Nt7Egc42lkIA+san8fT6ey2S8uGYfqEHparKJAQM/wAuve3iHbWH1gjGUZuLAeJRYn/C&#10;3N/ZfPuV1pY+ITTHRnA66tcihtPy697eDtjChLrjKNf0kgxKfyAbG309lkm5XoqRKwx5fZ0I7Awv&#10;cq4RTmnwjr3u5zoHqPp/N7S2bU5XrXa+ReoxuMeeWfHU95mZFWZpDp5Lf7f3gH7lc6c8WG8Xsdpu&#10;s8QV30hXOKE088U66v8AttypyXJ7f7RfTbNaSNNBVnaJWLEMQSSRWuOve7Xtl/Cn4vbzw5STp/Yv&#10;mVlZZIqCnDJpXSyOUUc/4e8N999+vdzYr2o3u70+hc5+yp4dC+TlPk2KMynZLMp5f4ulKfbTr3tC&#10;7p/lndGVdcz4/rrbFHEHunhokC2J+hsLX/1/Yg2j713uFDb6bnc55CRmrdMHkz23um1NsNqpA4LC&#10;gH8xXr3vJhf5ZfSSXjqtl7e0OSGc0EYcAcjSbW/2Hut/96/n1h+lfzVHlqPSleTfb1EBGy2op+Hw&#10;0p/g697Eeg/lw/GajaP7nr3btS0aDU0lFEBZTzdbWv7C1z96P3WnB8Lcpkr5Bj1o8v8AJegmPZrJ&#10;aeRt0Jp9tOve1XT/AMu34sgh36z20yEh7tRwgaQL6b2+n9PZPJ95v3eOF3aevD4j1r9y8q28x0bN&#10;Z0K+duhH7CMde9zT/L8+L0bSLB1vtuKOYqQhoYCFA+oB03H+v7Tj7yXu0wBk3WclfPUf8/Tsdryn&#10;o7tjsyfUQIP8nXvcaf8Al6fFppIvF19gYrjSzLSwldR5JUlePbsf3lvd0Kde5TH/AGx/z9Xt7Plu&#10;NHkXaLSleBgT/N173Af+Xt8ZY3VP7mYNH1kL/kcJuDzbUF9qF+8t7rONX10xH+mP+fpW1ny4R4v7&#10;mtKU8oU/wU697mRfy/vjNCWB2HgJi91J+2h+jDmy24/1/bLfeR91nP8AyUZhTh3HpkR8tsgK7XaI&#10;R5eAmflw6975RfBD4zULpp2Ft90iDRiN6GB3YH+0Tp/HvT/eH91rkH/djMCc11n/AD9Uii2Bw9Ns&#10;tvl+igp/Lr3ucPg98Y0nikTr7BAsvKGgpmS4+hIK+0/+v/7rshVtymoP6bf5+n4X2yEHVt9scUBE&#10;Kf5uve5x+FfxpSVPJ15tkabHX9jTf2vwwK249p19+PdV0ITc5/8Aez/n62s9qqUt7C3Un/hKf5uv&#10;e3ZPhv8AGqLT4+vduMsgYaY8fS2BHOo+nj2kf3x91GJDblMCPPW3+fq8e5C1jIjsoI2PmIUz/Lr3&#10;vLB8TPjrSHTH17tx9LalDUFIQ1jccafx7ak95fc6bufcphUfxtj+fTg324ZqeBCDT/fSf5uve5Uv&#10;xv6LCMYNlbcpgGKBEx1JYkf2b6OD/T20nul7hFv1L+d6jiXb/P09b8w7hGANCGnCkain8uve0/Wf&#10;F3pqapVlwGHVCCWVKKnH5uFPp+o9mlv7t88pCQbmQkeZdv28ejmHnDeY420KtQRQlR/mx+XXvbRN&#10;8ZOk4nZhtbEl4zwxo6cozryNXp4t+T7Vp7sc+OoU3clD/SNaft6Xxc7cwP2ysjAjhoBx8sde9lc7&#10;p2vgsHFJRYXEYyCjiikjCQUVONSgaR43AuR7l3kPdtxv3E9/O5diDUsePzz05t97cfXROyAM7A0A&#10;AoK+eOve6bflZt1qLH4aqiqAUqJJy1OY40SmbVfxoqfi35PvOX2e3QT3M9uyfDTIJOr5n59Y7ffR&#10;a+/qjbSgqqsxDAKK1rggjj8+ve6/6qnAFha30va1/wA8W+vvKOJqefl1yhu3mgepappnr3tllhOo&#10;6b2HHPHJ/ofa+LuUEmnRBNI84Bcmo697b3i5uQePz/j/AID2ZRlEXSe6vTJaldROfTr3uKYQBbnn&#10;kk3+ntWJGQV8vl1Qyyx9wPXveBo7Xsfobc8gj8+3kJoC1BX06qDIF1saVPlx697wGNrngH8C34t/&#10;j73gV69XzRj+fXvfAobkc/Xgf4/T24SCQq/t60xLGnXvceSM3BIJtYW497Uig/zdVBJA0mvXvePx&#10;3uTe3IAIsLf4e3gw1UxnqrsCdI4nr3vA0NieeDzb/D/H3YnvA4Y61pU4YZ9eve+JgDCx08cf0P04&#10;92Hb606oECcK56974GL8Hmw4/wBgPr7sKJUjI61RU1Ffz9eve8ZjItbnnm/4/wBj7folRIB5dXAS&#10;usCmOve+GgE3tyf9t/sPdDlBw49bKEKKcOve+DRi5Xg2t/ifegVBNfy8uvUHA4697xmMA3uLf04v&#10;b6ke70FKjrY6978VHH1uCD/S4/p7sullpx61jj173wYctcD6/n/iPd9I8h1rFa8eve8XjtY/1+v/&#10;ABr3plUnrRNW49e98tC2NwR/sLgf63vROBThXh02X0itPPr3v3jIF+DcfXjn2051MQPPqkkhaqLx&#10;P7eve+io4/p9Tz/j7ssQUCvXo4iuSc9e98CunUeAD9L8W4/HtwpqFeryR+MMU697xFddhexIvz9L&#10;+6UcFq+XSLQ41KDWnp59e99iMAEH8EC/49+GrGnrYEhIjXiR9nXvfvH/ALEEf0P+8e9EECpPXhGQ&#10;vc1D6de98wlxYC5/A/xt+felNSK8Om9JJFfh6977ZRxxb/ffn3sDvpXHWwwU0Oade98NN2vqHP8A&#10;r/j3s1KaQOqUxQDr3vKqjUCCPp9P8f8AH3tFBBDA460V1dpwB173ysoP44PIsPrbn254TUqPy6uF&#10;4U697yaObggAC/H9feyFQaeJ62e3tpU9e99qoP15F/p/X8f7D24QpQquK9WbQ4KcK9e98gn1K3+t&#10;x/xr3tRp0ofTqp7Sq1697zAAfVf6XH+9+7UJFFPVsngR173nRUK3FhyPpyPr/j7o6mpWv+fpqRGN&#10;V41697mJH/wU8/7z7TMQo7ekrFUUKOI697lxxgH1Ec8W/A/1vbJOKgdJGLqtCK5697lpGAByLX+n&#10;1N/6e9EAnVQk9Jmpq4ZPXvfbxDSR9OL88H/ePb0R7wfPrxBArTr3tGZ2P9uReL6Ta5/3r+vs5tlB&#10;/b1VEqwPz697AusFp5PqbEgn/W+pv7FC00AdCuwU+HVjw697iE82HP8AxA92oSOjDSWGrr3vib34&#10;/HPuvHI6qygJq6974k8E8/63/GvexXz68oIGfPr3vgTYg/Uf4f1/1/dwPTq1PM9e99g82uPp+be6&#10;mhP+frxUA6Tx6974MSLci544/wB4+nvYoDnPWiRX7Ove+xckgck/1/w9+FSc9eXUTXh17342/wBV&#10;Yn3Uihx1s0rQ46976uSfr/sfp7vwXqx4d3Xvfj/seP8AWt7qprnrWKAjr3vocf4f4e76e3V1s6Tw&#10;HXvfEkgAWsTcXH0tf3Tzp1Q91dPXveMk88/n/ePx72CPPqwBFM5PXvfdrj68D6/8UHuvVSCBgV69&#10;76+oH4I597rTrxPEDz6979a/+PvwqBXryoajr3vlz6rWt9Lf8T7dAXpwAAY49e98l4H+t/vuPdSO&#10;Pl00Act173zPINjyfxyf9491FcV6sp4as9e98Rf+o5F7/wC8W96wASeqZyCOve8gBIH4B/3n/X9+&#10;KjJHViq1qOve+Vv+Kccf7H3QVHHqgBB7j173yW39COP98PdgKdeBGeve8i/T/b/73+Pe5CK1oc9e&#10;JAzTr3vsBr35I/p/xT3aLB8s9UBpk9e9rLb1EaiaIhCWJsqkfm9uf8fatYvGIjHDz8ugzvd0kVu5&#10;PAV/wde9nL6925HQ0UVRKtnkF7MvqAt+PY2sbZ4Ij2gNSn5f7PWJXPm/vf3zRLhVxg4/4vr3sVbK&#10;ik3sAL/42Hs0KrGq1PHgOo1qzkLx697TWTrgpsrcf0+n+v8AT2hIMhIPr0d2Nrqyeve0hJqkZixP&#10;1v8A7zbj24QyZpjoQKBGAAOve2erkbWyg3t9frew/HtxdLaMfy6M7dVKg0697bzUaRbSef62JJ9q&#10;00hTpNCD5dKvCDUNeve4ZckKrXJufrx9favVRiPUdKAvmvXveVE44W/0/wAOf6+1cMahQK46ozeR&#10;697yhCDqHoA/F/bhWtQp4dUYginXvc6Oq8Q034+ur83/ANb3U1rrGD5/Z0meDXkDr3uJPkZCWUAm&#10;/F7/AOx9s6UDApxPn0/FZIKE9e9tE7TyHWzGw+g5/wBb8e/VIBNK56XxLGnaOve8azFj4/0sObk8&#10;Ef09uK9RWnTjRADX5de9ytRK8C3HBPJv/X3oBqgg/l0xpXUM9e9+ABAFrOf7Q+n09o5SyuT5daJo&#10;fl173jbUp0/Uf1BP+9e3i6sdLenV10sK+fXvcpY0eNATfUOP6/1t7fjTVErdMFmViR173KghKk6Q&#10;bWt/vH9T7djEhaimnTMsgOW697k8ra/1J/3r2qHbxz0wSGz1724Qw3S45ve/H05+l/e0r58Okcsg&#10;DU4de9uFFATL6iQo+i/ge7PRkJGOkl1KoSgz172o6OnAuSAeT/vfuinW+MUHl0TXMtcDr3uV49c5&#10;VRZRa1+Pz9be3CxIGoY6YDARVJz1729R0oWElVUSNZVJ5H05927KYB6QmasgBJoOPXvc2kxs7BLg&#10;cEkm1h/W/t9katG4Ur1q4uojUg8B1729HHwxguotJJxb83H5FvegKaScj06QR3cj0XiB173yhpip&#10;uw9V7kkWA/qbH2oERY617R9vVppCwqBQde9yY4tUrWsSOAR+n/kfuzAh6GvDqjsUWh8+ve3GGltG&#10;S31sWFx/jb6n25bo/hLX+fSN3JI4ceve+xHpBKn6qRcAcH/W9qygCNpXPTisBgjr3vBoPC/UfX/X&#10;BP5H/E+2/DLnGMdKkRn+WOve8qxAnV9CDwLGxt9be7Kq4DV7etl1VNBFade9zY4ubsAAOefqb/0/&#10;437urLWi9NllIqOve87kKB+Ta/HAP+x9urlqKDw49LoUMmKFuve4zaiB/QC7H/X+ht70AKKG4npZ&#10;EsagIePy6976UNcE8XPBA/H9T7usaxhjxqersUUMRnPDr3t2prKeTqNv9gL/AIt7ciNGq3n02dLH&#10;hQde9z3F1UDlr2P0+ntWwIRVPrxHSRfIAYHXvcSZB+lQb/kkcE/7D24ooCQc9PK2k9e98FUaQLfT&#10;/bXv/j7WAACvn0kmqx1k1P8APr3vpgtz9bgX/wBv7qScV6QHUUFBg9e9xJVDAG9vydX/ABPvbHNO&#10;q19Ove2yWPk3AAubEfT/AJH71mtePTuqSvb/ALPXvcNofxe3B+nN/wCnujGlAR02JCfiHXveKWI2&#10;AQaT9Sbf4f096fSQVJ60zaviz1722vENNjckm9/yf9h7SGCOlW/l1dWBNfLr3vuNH/tfkf48f7D2&#10;nMZGkqPPpuSnFeve+Wi97cWt/W9/8D7sNQ1M4z/LqpOkEnr3vKIzbj/fX+vHt9VotW6rrFeve/GL&#10;k2AtYEk2v9Pp78sBZw1adeByCeve8bQ/2iotbkAf7b2qaFck+fT1fTr3vBLGCBZQB9T/AFJ9stEK&#10;0PVlJB697gPF6iQBY8WtzwPflKU08KdLInqoU9e9xJI7lTa3+Frfj3cAaSnGvDpUj8Rx697jtZL3&#10;B+vH5928AMAAOHTyKZGouMde94HuULWK3Nv6cfm3tPMsa0Na5+XHqwXSaDPXvcQopYKOAOCSL8f1&#10;49+aAlSznPp08D+InPXveeGPni2kNxcG5v78S2Cq0IHHpqR6ivXvb3CnNzbkX/1v9b2gkWUtVgTQ&#10;/Porlfy697nhVK/pHA+v05/1/agKZM0p0kLGta9e9yoAbAC4ub3P0t+famEAGorXqpbNeve8xADM&#10;dIseDYX59q9JpQdeqSNP59e945YuLgix/pzb+l/e3QgV6shBrq49e9trQ3Fzb6kEf4f659tmgIB6&#10;VJIq8M9e94Xp/wDUi30/4px7ulFoT5dOJPTieve/GCwF/wDb/wCw+tvbUmolmUcemzMdRYde94xS&#10;Ei4I+vA/PPHPuoRjSvpn7fs6t4x4/wA+ve/CntYaRzcgn6cc+2Sx+EcOtGWpqD173wkh/wCQj/Tm&#10;3vyhjgefVlkPDr3vF4TzdLc8A2/3r35hpYDz6d8QV7T173g0BPUR/UWP+2uPeq1Gn58enA+oUHXv&#10;fghNrG1/oLX/AN49vKQDqfgeths1cV697zhCByLn8n+tvzp9tyMFq4J+Q6bZxWoqOve+A/Va/BHH&#10;4A96Rdaa6Zr59bJBA697yWYW55/P+P8Are9uwBIavVSVIOMde95Re1jx+b+9IaEUyD03UEgj9nXv&#10;eWNv7Iswtextf/Yj24DUCvr024Pxde951kWwuLEm34+v+w9ueGSx8M4+fTJQ149e95Ebjkm97A/X&#10;/Y8e3qKHUH049WpSmKfPr3uUjWFzb02uB+R/U+3dShRnps0+3PXvcpCoHAGk2PA+v+t/T3uo1Ur1&#10;Rga9e987m+r1WP0AINx/if8Aevd2FePVAQx0A9e95Vc8re1/pf6g/wCPvaEhMevXqBOJr173mBAP&#10;qYkkAcX0/wCxHuxbRxyT17Sa1H+fr3vILaSP63sRz/sefdXcggHz6o2GCk8eve+YKn63H4sPrYD8&#10;+20UoPz6aowOfXr3vkfra1rG/wDQ/T8W9qfI18+t1apI8+ve/Aer/W+vJP8AvPujJgE4A60zEUVu&#10;J697koL8fTg8n8j8fT3QIVXUDX5dMOCO4GvXvfMj6+omw/TYn/e/bkZDA1FCerBqmtOve+BsL3Vj&#10;z+RwD/j7pIjYBAHyGenCxqOve8DrccEDV9AP96HuoRqYwOrpSvz6974BAeSvI/I4t+f9v7qUUGgN&#10;Pn15s4Bp/Pr3vsAqT/j+bcAf4j3ZVaoJPVCBjUa9e95VS51E/wBDcC3H9PdwVQEHz6Yd2UUOR+3r&#10;3vOLW4FuP9j/ALYe9hUBJc561Ug9e95RcFdX9ef6Ef63u0QyKnB6rqYH7eve8yIGvYG44F7gXPt7&#10;wy4pWnz6aaR1qG/l173z0Ak6h9RwL/U/n34R6SQetM5ZdKGnXvfek3BWyqRz+fr9OfbqIUZSo4da&#10;BGmnGn8+ve+R/pY/n6fTj3YI5qVFM9V0smeve/aeTf6k8c8/42/2Huul9VCc9X8QenXvf//X+f8A&#10;+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+691734e7Lx69173nT8f6/tcnDPXqY697mKeV/1zf+tve61J6q2QR173lH0PI+v0/Puvnn&#10;pkEagPl173l/oP8AY3P5/wAPfgKr15alRT16975AfT6D+vH/ABT3XK1PHq3DUade98gSC3BI/wAf&#10;x+feqBj6HpskFhoNMde99g/X/if8feiSQAOvK1UovHr3v2rn/iT9PdSCCST1dM/Fx69756ha39f6&#10;e26d3XihLY6976vzb/efz/re98DXp0fDQ9e98r2tb6E/S3+2t73mmOvDA0+nXvfrj8fqB4Nv+K+6&#10;ipNRw61mvy69799PyTzY3/N+fdjXyx1biMde9+vYXHAvyL3P+t7qKk8a/PrZ+fXvfubH/XP/ABX3&#10;syKWweHXvMEde9+H01fU2PHvR7RQYqetEgHr3vj+Af0g/j68+6OBpNePW8Hr3vscg35H9ef68+2g&#10;e4Cvl+3r1Ove/cWt9T9Rfn/W9+10XGM9e6976/2JAv8AS9x/re3GJAwK9e49e98eebXIH1/4rb22&#10;NIPHJ68SAacOve+/9YX/AD9PoP6e29JOR69b48Ove/E3sLW5uf8AW92YUxUdeAPHr3vof4X5P+vx&#10;70O01p1UAg5x173yuL/W/vVGA08K9VNaVA69761fj/bX91btND1bPXvfH/k3/W/33+8+9549WzSv&#10;XvfO/NuTxe//ABv34Gppw61xyRTr3vq9x9Pp+Abf7f3tqCvViV4DPXvfX45/P+x/2HvQ62oPXvfM&#10;m1uPxbn+v+HvQJ8+q0NPl173xuOPyDf/AHj8+7dWqFrTNeve+wbX/oPeuHVSDjSOve+ueRf6f1P9&#10;ffsAV68OFCK9e98tQ/HH/GvfhWpp1sV9c9e99C972/3n/b8+954daYNw6977ub/X6W/2I/2HvYAK&#10;5PV1owpXr3vq9h/S5P8Aj/tvdccD1oUrQ8eve/XHJBJH0PvYXy61wweve/auQOSR/X3Xry8ade99&#10;8m4t/vI92xxr1YKPXPXvfYsLfn3U/s6oQx+IU6979/vv6+99aFaZ6976v9PwP97H+t72CPPq5NOv&#10;e/ahyAP9hb8e9VPEdVrXr3viTf8A2P8AX36qemfXrY4Z6978D9AL/wCP4/1z71X161x+zr3vxvz6&#10;Sbfm/wDxHvdadbU0x1736/0I5+oP497FeHXtRGK9e99Aj8G/N/8AD3Y0r1atcde9++l+Ln8ge9Cg&#10;HXl+fn1734f48Cx96IHW2AHDr3vsHjj+pube68D1T8ZJz17319ef8R/vre74pjqx8iD1734kX/5H&#10;b/efe9WKdbJ6979ybC1iP+Ke9YHl16tDU56979qFrcccNf8Aw97AGqnXvPr3vv8AxHB+t/z/ALb3&#10;pvUDrTDzPXvfYP0B/P8Avvr7qajB49Vwcjr3vl/Ww96r1qlAOve+wbf4ccj6+9HAqOq1JGnr3vw/&#10;1v8AH6+7H9vVz1733+Txf3QcB1QYIFeve+V7W4t/xP8AsfdqMB05Q6anr3v2rm34J960+Z6b01ap&#10;6977HH9T/vuPfqnrxJrTr3vsW+lvr/T377etjh69e9+FvqLf8T/jf3s+g63+LSOve/G39BYf1+nv&#10;dMdWpjP+Dr3vv/ePeqdVNPLr3vkP63Fvz72akY60fTr3vxb8g/pII/2HuoXUBXgeqSJWMj1697Gr&#10;Z/7sUZPP6Wv+QCPp/h7DO7VBkPAA06Trr8IngFNOvexco4v0/wCvfm3sHzPWq/LpXboTWnDr3tSU&#10;gAP1H9eRx9LeyuaORgCOlqRuQCPLr3t9gC3Vha97kfm1/wAeya4SQAk4HSxSUweve3i48ZHHAJt+&#10;SLe0DLqUkZx58Oj2yYSTqkVQeve7gPjBnom2PsyGZ2W1DTkA/RRHUGMEkc3494F+7e2kb9eyRCp1&#10;NX7SK9ddvY27fcfbnbYVwYUKkeXxNT9oz9vXvdq3SHY4osvnqCSo0xRVmkOr+mzIDpI/x/B94ec/&#10;8r/UWVvcBakp/l6mOa18WzdPQiv208v8HXvZqJOyqSRA4lXTp0lWblyPob/j6e4gXlaaNtIB6D5s&#10;5lbRnh173E/0jU5jYrMlyOF13ZbH6hf96Pt4csSlsrX506bFrJrAzj5YPXvbPVdnwva0hLiwPqte&#10;3F2H+H59roOUnWtRg9Lo9scgsMde94R2f+3qkn8bX8YVpLK1voAD+Pdjyl30Vajjw6odvlExWnl+&#10;fXvfFu05XexkISNQqhWuSSPqW/x97/qggFQuT1o7XULQefXveBe01Aa8zLYG48lyWHA0g/j+vtw8&#10;osaduPs6v+65JARggeQFOve22p7VjZGcSlqhArKGYq7EH/fW49q4eT2BoV7T+zp+LapYyQwxT7ev&#10;e29+3JFZWinOiwZ1LFSD9Ct/qPaleSgRRhnyPTo2NXT9X/V/n6974ntXzD1S6HH6DqJJLctdh+P6&#10;e9jk/wAPyqPPpp9oWAUVar548+ve447UnRSrznl/qGPAB9IB/Ht08oISCF/Lp6Ha0ZqhRSnXvfJe&#10;y2aOV5pyVa/oZ/zf6f6w+vup5VAYBFofs62229wCUB+XXvcM9sSoNEc+i4YEuxtwfSVPt/8Aqch7&#10;mSvy6e/dCMNc9TT5de98R2nUNFq+7Ksh+oJtyfp/sfezyjEGoE49abZ01atAPXveek7KkVZjLMSz&#10;gyKjv6Vf6FlH4v7pNysjMuheGDjpNLtIDL4XCueve+U3Y05jDGS9xqA4Nwv0Nx70nLEevSBTpwbW&#10;oY6MU41697wy9hMaSZqmVQXjLLa4KgrbT6fdo+WgJlEQ4HqybcomBiQ/PPXvZX97Zdcl5GN3bTKF&#10;FgQVvqB5+nuW9hsTa0HDgelca/4yjLg6hWp4Z8uve6nfmWscVDhXKeNnmnBDD0nkHUB7zJ9i2Zri&#10;dK1FF6x+++JKp9vLTxWBo7Uzk5HXvdbNVUQm+oi9jp/2/Bt+PeXyKQaIMY65NXdxqcll697Y3miu&#10;QSPre35H+x9r4VdQAeiaZWBGfPh173DqKiEBeQeCeP8AifZrBG3cQOtAFq6RTr3tvapTn6Dj/G9v&#10;629qVi7gp6ZKBn01697wNNGx1XH++/ofbkaMuK16bqUGmteve8Dzxi4H1P5/x/rx73oY1PHpsUWp&#10;avXveA1EZX6gG/1H+9+3NDAjRxI638Pwileve8Hnj+rMD/S44J9vaXGFGOmy0oNEGPl173wM8ZvZ&#10;geLW+g/wt70iBWJIx1pe1i7DH8+ve45q0BJIUWPA+v5/r7Uqmo0HXi2v4TQn/B173wepjP8AQfQ8&#10;cf7yPd1DkUNAB06jsFoaDr3vAapOeeR/vP8AS3vQXJPr17SobWfPr3vo1MfHNuOQB/xPt8LUinWq&#10;kGoFeve47VCD+g/xv9R/re6pGy1Yjrw1ac9e98RUKPoQST9P9h+feghYE0yOtSIaZwR59e98DULz&#10;/X+o/qPd6UNPKnXhqFAf29e98TUD8mxH+PJN/r7cVABRBx62QAe0V697xmoQG7G4PP1vY/096HGh&#10;xTrRqCBw+XXvfH7hfqGBA/AN/wDH3fSa54fZ1t1APz6974mqHJ4v+B/vPuulhkCnVQSRVhTr3vA1&#10;WAOSCeLAfUf63twINVfPrwAU8M9e99feIwN2tx/jxzz72QK9eamDSnXvfFqxSPqGIAI59t5XyxXi&#10;OmHcxdwHaf8AD173xNWCoubfT/fD3oHvNRWvSdJayGgrXr3vj92PpqIA/wAb8+9OpVtQ8+HWpWdH&#10;1Uz17341fJs1gRYH/Ee6+GWFeJ6bBY9x8+PXvfEVv09RF/o9/wDiPamOJaENx9OlPYYtK5I6978a&#10;s8a3v+fqfzx7YMZJOgAfb0jJqcde99fdW+hI5/x/p9R72WITTivW/FIFF6975fd2AIa3+PNyfe0d&#10;hUOa/wCTpoTMT3cOve+xWAAlmJ55/wBv/h7dB7lpwp06HBIAyOve8iVwIPqADf482/PuxQSCoH8u&#10;ngysKjJ+zr3vta0XJViR9P8AW920AfF29VGn8fXveUVwUABjc835Nv8AD3cIGyaHq+jWtTSnXvfY&#10;rtRuW+twOTzxb8e9BAML/Lqq6aUj4V697yrW6bWY2J+g/wAODf3vRmreXThUk6gOHXvc6PJgAAt9&#10;LWF/6e2XgEjV6SSQB21EZ697lrkVJBL8g3Nz7bWChqR8uk4iJaoHy697lplEFrtYXvqve/v3hAE6&#10;hWnTTwgNX08uve+5MmjhgHsT+SeeDxb27FHSUGlP9Xr0nWJvFDeXp5de9pfKVYkU839Lcnk/7Y+z&#10;e2tyF4ClfPp/6dgMUpXr3sGa/wD4EyW+hJP+x/wH+Ps9UUTPn0fWNfCKHj+zr3uAbj8BefoP6f7D&#10;3cZIp0tXUCAp/Lr3vjze1/8AkV/p72V8+rgDz49e99Em/wDqh+fficUHWia46974H+l/r/hb3Xyw&#10;adaIqOPXvfV+bC305P8AyP3vA49axTUePXvfX1v+P9Sbf7x78R6db0nNB1734cfU3P8AX34AnrS1&#10;4N1732eT+Lf4+/eXXqsBQ9e9+PH4/wB4/wCI96rmnHqmrT29e98f+J4I+nvdAOrA1+zr3v3Fx+f9&#10;tx72cClerkE+fXvfTfTj8Hix+nvXA9VKsKHj173w5t9OB+b/AF/2Hv1FPDq2Dkde9+4I+vJP097q&#10;Bnj1tiOve++WF+PxYfT/AF/eh6HqqnHy69748j6Hn6292NMdaJHlw697yAjgWueb/wCsfpz78R6d&#10;bYGnaeve+X/E/wCw9+1VJJ68GDcMU6975Lbn+o+nujE9aJqQBw6975WtYWH0uSfej9vVDT1r1733&#10;Yjgk2P8Ahx/hb3ddIap6vXuPDr3vkFsLfkC/B/3v3pl60QAa9e95Liw+h4+v4v8A0908+qYp3Hr3&#10;viPSeLc/W/P1Pux1MacerNlsDr3uREC7gXA54I549vxgCikUPn0kuC4QAfn172NOw8aaqupUseSC&#10;3HFr349mm2QLLKVAqSRTqK+dr8W22SmtK9e9nXxdMIaaJQABoFrfX6fpPsfiN1YowAI6xB3KczXT&#10;sTxJ69755OQ09Ox/T/QA2v8A4e2JAhZQ/wCXTNigmm0jr3sMclklDFQbWP8AU+6qlFJrivQ3srJt&#10;NT172xPlDyqPz/xX28VrniKdGi2I4sOve4EtWw9TH9XHF7397QUoUwOlkcAI0gcOve8sVQs4BYAa&#10;Rb9P+HBv7eWLUpKZznqjxNFw8+ve+Eka3+vH4J/4p7UxrIWNMdbViB173wabQCFaxH10g8/4+1uo&#10;lVVR1dY9ZFR173iSaZmBF7f0J96NQDTj04yRqvz6975Sa9PqBH+Or/Y/j3quonVxp1RQK4697jFu&#10;Wv8A4fX/AHu/tyOEaRQ9Phe2o697yxSKSNXI5+vP+w93WIEFG8/TqjrQY697z/bU7Pr+jH6D+l/x&#10;f3ZoKPwxTj0148oTSOve5i0+oFAPSo+v059t6QmnVmvScy6e4nPXvfB4FFgoA/2PN7e0lwukEDNT&#10;59WWSuW4de9wzSO8gXmwNz+D/X8+2YxIJ9L4oPt6UfUBFLcOve+c4VJ9Ckftgen/AHvn2uUoWRCa&#10;D5dVh1PHqpx697fo9LwxhRdyov8Ai35+nu5haLVQ8TUZ6Kn1LIxY4r173ljpy55Fxe1uDa3u4dWO&#10;k8R0282gUHXvbjFFpvGnBP8Atv6+7V4aukTuWOts9e9utPCV06gL8k/T+nujO5JUHt9OkE0gINOv&#10;e3mFGWMv9ByPTx/vXtVCrcEGadF0jqzheve51BStPKv1bUw5/I/1h70EdKKwz0mu5xFH172qzRiG&#10;WJNNrKbhjcg/63t1JHWoYVA6I1ui6MSeve3WKNwg0rxf8n6D2sL6hhf2dN6g79e95442a5YAgNwP&#10;9b8+/JC1Az4HWyhQ5x9nXveZowhJC2LC3P8Aibce3dWhDqr8urKxYGpOOve81NTeljaxX68XuPqb&#10;e7F45ZO3FB/g6tJIrmpwKde9uKRWj9YFyDxx9Pxx7WRr+kpbjnpKpBpXr3vBJCPStjYcmwsLH+vt&#10;8K2ghck9KFBGOFfXr3uHLEVPpFuPr/xN/bb1Boq5p0pQkCg4j9nXvc6nhPi1fqBH1Iub2/w9uRwl&#10;kQkVLGh6YdzqA6975gKq6PqSwN+R+f8AH36UFNSU09VSoJLY697xygE6NX5HFvx/S/vxZWHnw6NL&#10;d2AyOve+GgWN7c/QHkkD/H25Gy4BGR0vglVWGK0697wkMGUC3HP+H+x92LMa06ckIcknHXvcuCVk&#10;b6jk/wCx97oNVKdUAVmpxPXvbisy3HqP+835/PtwOxorHz6aKaeA697zEf1N/wCljcge12AuePTT&#10;1Cn1697w6bEkgG5AFvb4Jp3DpHKW1DV173jmGkmzckX/AKe/E0FWwDw6SHuAC4z173H0hhyARzf/&#10;AF/fvInqhGanB+XXvbfIrX0qL3P55A/2/tksa0OOrajSo697jleNRH0JHvQAc+vVMEcM9e94Xubk&#10;DVxyPpb/AIr7fCgilMnrxz8PXvcBlsSQP9YfT6/4+29IU0brwpwHXvfRDfUjmw44vx7pIBpUFcA8&#10;etLnBwOve/ItySLW/wBYHn/Y+60WhoOqSEAUHXvckIPyALj6/S3tjWtaE59OmKgZ8uve84g44Hqb&#10;63H4H9PbocMBp6qJU4V69780N7alsvI4t9Przb2pqxB86dX8Rh8/t697ap0Cggc8/wBL/wCA4Pup&#10;IYggU6UI7Ma8Ove4vh1Emx/Tx+OP8PbLI2ACOPTweg0k+fXvcWWE2BPC/wCwP09qaHy6WxyEN29e&#10;9wmXi1h9bXIvf3QquvUDmnShdQOuvXveB4jZjx+n6EXt/re2XTUFU4oa9X1nCj1697i+JmAK2B/r&#10;x9PfnY6mxWvAenTtQGIY1697zRoLkflSf9Zv6+6OS1K8emZHxQcOve3VTYKfT+n6D8n20XYR04mv&#10;8ui5qEnr3uQCTYH0qQPz9eOfelYOrBMHpnHlnr3uVG66SASTfj8kf48+1kJNKPx6oA2rNOve5iEE&#10;j+lvoP8AX/PtQMjtz02wxUde99yqdNlUA34+n+9+3dCkEjiOvIc9e9xTCTqAAJ/A/H+t79GFkYJ5&#10;9O+IAade942iIP8AxDfj/Y+6lCpoc/LrYZTwNeve+XhLWvwBbj8n/WP/ABPvRwaUp17XTh173yEA&#10;0/0P00n888f6/urgYKjqjSnh173xemH49J+nI+ht7aWIt8Irnj15JGIxnr3vC0BHBS/Hpa4AP9be&#10;/BVqdXVleua9e9xGj08sCeRxY8f0BHvRiU8fLpQralx173HeEuSbek/7H6f0v7aaNFWn59Oq4QfP&#10;r3vpKcqQRyT9DYf09tM7FTVa9baWoz173l8LfUi3PJHF+eePe4l1sCcEDh1QOSade99eAmx03H+w&#10;v9fb3hngcdeMlO0de9+aGw44I/x5590aM5Xj1oSng3XvftN1Atdj/wAV5t78kdCB6de1UPoOve/M&#10;oHGqzf61rXH+HvyjTlwePHrdamoyOve8YHIHNgeTf6/8a9uGtDp6ueFfXr3vMmq/BPBHH+9ce3gR&#10;RRTJ/wAPVKrwJ697lx3uGJPNgRyfoeT7doTGMdNNw09e9ylIsC2rg/7x/re6AkNjps+i9e95bgfk&#10;/my3Nv629vMwIGc9UBNc0/Z173yUte9788A/UcfQH3RSunPr1bFOve5iEfQrxax/qP8AW93DoSSB&#10;TqtWFTXr3uSoOkAW5P8Ah9PdgSSCx6oSpozcR1733pNx+eOLfS4Pu4So/Pj02SaGnXvfPSf1Fhf+&#10;g/Ht5XK1qa06qoYcfLj173630FyCx/I+n+x96U+K4AFA3XirEagOve5CAjk2t/rX93KaRU9J/PT5&#10;9e95TyDaw/At/S/59pXoxJ4HqxXw6k9e98WVwvNrfgD82/r72FJ0NXgOqVLMpGKde98RHq/5BJJH&#10;+Fvr73QnA9enSSpr173x8YB5JJ/AP0A91dqFiPMdWd5COzA6977K+rkC/HH+H9fbVGYCvVPEBFGH&#10;XveQWuR+kEWuP6/4+3kErRkJxr0lNK6a06977iVgCxC3bgfT+v8AX2+oDMXNCetysCSo697kBSGB&#10;AuTyQeR/sPfiOFcdNh9S0J4efXvchfT+Lk/X/D+nPt1SAO8dMGoBLV697yGP6Xv+CFvbj+nv1K54&#10;mnWh69e989A44tze31B/2HtyI1ZanHVg9Dnr3vor9QFN+Tzzf/Y+9yu7KUQ0z14z1FD173xsCv8A&#10;iOL/AJJP+Ptur8Tx61qzXr3v/9D5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfhx69173lX8f0v7XocU61nr3uWt+DYf7&#10;H3bzp1VgKV697yg/n/eCPp/re9UNeqEGvXveQNxe3+uePx/h71SmK9UPYaA9e95A3PP/ABr3uuCe&#10;nj8Jp173yBuLg25/px78RTI6oQBRgK9e993seObj/iPeu0jVw62MrXgOve+X1Fj/AEtz7abFfn1p&#10;aZK56979xa3tumePV6HB4de9+vf6H/fX/wAfejStD15qBe7A6977H+Bsf9497qKevVRSmpc9e9+5&#10;+v5H5/3j6e/Cnljq44ZxXr3vlcnkf7H/AHq/PuxpTq2Kde99ahzb8/74/X209F7a8evde993t9D9&#10;f9jb3cAUHXsde9+1C30AP+9+9EMfPz61173xvx/rXt/r+9sOPXh1732CNNr2P1P+PttlUMoI6317&#10;30L/ANBYC1/p/j+fegpHbXhnrx6977P0sOb/ANf+Ne9AaQSOPWuI+fXvfG9ifxfj+lvetIZgzYPW&#10;tNcnr3vxvb6/Uf4/T/Ye6scduB1cU8+ve/XH/Ec/717oAQcjI69Wpqeve/X/AKf4e3KlSAeBz1on&#10;8+ve+r82/JH+x/2/to/DqB8+teXXvfv9fgi1if8AD36letg+nXvfZ+v1uLX92YFD5deDde9+DXP+&#10;8fT/AHn20a8adeqaVPXvfRtYX454tf8A4j3bPlnq1Sa+fXvfrn/AX+nvdNNCOrDGa9e99Xv9fdeq&#10;kny69799bAc/1/H197+fWjXJ6977vyR+Pp78OHW18ieve/WBPP5/xv8AT/H37y6rwGOve++QPpz/&#10;ALf3unE9Wpxr1736/Fhwfe6AZPWlIGeve/N+P68cD/D3SlR1sV6979fgf0B54+gv/j72AK0brY01&#10;7uve+vwbfm1/ejWtD+XWqljTr3vlcfW34/3r6+/D068B6de98RYgf4n3amM9X4Z6975X/Fv9sfda&#10;V6rlvPr3vok8EH6/193IBFR145Wq9e9+tewIt/jfn3QceqFgMt1733f62+o4N/8Aeffs168M59ev&#10;e+P15v8AX8Hjn/X9+AoOrcFp1732P6ixJFrfT3unl1qgBoOve+7/AOuLDkX49+I4EdeIPXvfX6uL&#10;f4/j3rPVakHr3v1uAB/rgf717t9nHpwU9c9e99c3P+9e7VwOt1x1730Ob3/2H9P9496OcjrTMAK9&#10;e98uQAR/Ug/i3+t70oB62KDA6977/wB4v/sfdiPTrZ+zr3vibk/63A96pQ56oSB1731yP9h/h/t/&#10;du0/b05UEV9eve/G9ieBf37gQePWqVNT173z4tf6X+nvTE0x1ok8eve+h9R+f9ja3unE1PXvOtOv&#10;e8gJ5+v+HupqeqN8uve+vz9fr+ffvt6rWnXvfd+P96t/h/j7959eBNft69775Av/ALD6i9vexk9b&#10;oSwx1733+R/rcf8AGwffvWvVxnHXvfIWP4+nH+396pQ9VoOve/W+tza3+x/1vdsHj1vSKVPHr3v3&#10;NjY3P4Nre9fPqmQwx173yH0/xH+t79wFetgkZ8+ve/Hn/Y/X/Yf4e/fPq1Scnh173y/1vfq+XWvL&#10;HXvfhx9Rx/rX9+ORTqvy6974uBoka1gBf8fQe3EAqFOfTrZPYQfTHXvYr7KrlFPES/6Qob+rXAt7&#10;Du+ROpYAfER0iwsLrwJIPXvYy0mQQAWYXP8AW30+h59gueIl6kcB5dLYdVaAYp5de9ui5JVYchSP&#10;+I/F/aMo9B0uSRlUcR8uve3BMyFtd7E/Q/634I9obmDUpp+zp8Shhnr3uV/HWKMpcD0sAbcj/Y+y&#10;42xUmo8vy6Otul0yB18uve7T/h/uEZPauM1PaXHw+Ag/p0xzagBf/H6Ee8Mfe7bmtt2kWg0vkU4m&#10;o8+uqX3b9ymuPbqyV6Exl1wePexz9leve7E+rcnVzZ3cMz2iV60tIiMbkafSQSf9694w832sKbfb&#10;IMkLio/b1lTGjfSln4nypx/4rr3sdZc7UL+20roA3BubAX4HuPV26ImoAOOmlhOrWSD+XXveB89U&#10;QyeqpZvpZlJuQTz7um3ROvw0+XVvp0J1IKHzHXvceTcdQWLCWxPNzxwDxcn24u1xAaSvTxgh0HGf&#10;l173hO4J50AkmVubgKQRf6D3f92xxtVV6Txwor6oweGa9e98o83VA2SU2U/S5sSBz72+3wkZXp3w&#10;I8U4+fXveE5qpMut5SvBtb6H/X/r7t9BEE0qOreDH4ZQL+fXveA5iRpRIJGuLagx+tvp9f8Aevdx&#10;YqE0U49XMII0kU697xT5chCwl4JvpIuzX/A93jshWlOqpCGbr3vr+LOVQ6rWXm1+Lfk+9mzWpx1o&#10;wVqvGvXvfS5KZxcSfQ3BNyGv/X3v6VB5dXSAEaR/m697xSZeV29Uum1uP7J/BAPu62UYFQvVVgAU&#10;ACtP29e9+/iQ1qzjXcenliB/tj799KaEDHT/AIdVpUjr3vgMgbPaUkOdRANiv9B/re9/TCoOnh1U&#10;o4PDy697lDISlA4kLcAEXubKPrz/ALz7aNsmopSnTOiva3XvciLKO50+UrbmxvY/4Ae2ns0GQOqm&#10;JSKsOve+NZk5DSTOkjA6CFH1twb8e7W9ovjKrDz6fjQBq04Dr3sLnrpZ4ZEZyXOvlhfj6cexatss&#10;cgIGMdFl/pNxFNGKUbP7ePXvdavzlhlpcRgK0OdPmqIdLN+Suov/AE/3j3lV932RZ725tzxoprTy&#10;6x0+9/Ap9s4J6gEPngcFgKU8uve6o6jKsxb1j0ng/nj/AF/eaUUIU1pinXJi/VjIWQHSB58Ove22&#10;XKsR+vn/AFv9vx7VxwpjHA9ERYECh697htk7/wBu3H0J4v8A7D2tWMmtMdUZ6BivXvcM5JrH1/4/&#10;8iHt/wAJfMVPW3GkAnieve8RyTfTV9AP9t/sfd/DUUNadJdRFK+vXveI5An6Obn/AG3+sQfewuST&#10;w6rrJY1z173gORIBs3Nz+f6fW3t9UBbUfIdb1t8Tde94myJb6tcD6Af4fT24ExQdaDmnb173hbIk&#10;fRz9ebf0908Nh1Q6yDSnXveI19/o/JN7H+n192KUFRk9bHk3n1732KxjcGQ/15/F/dW4AU49W1D7&#10;a9e98fvD/X/G4/PvZNBpPl04VJrTiOHXveNqs/6o3HAvyLe9KSWp1shwwC5qOve+hO1ixIHHH5v/&#10;AF928TIANeqoXYhFqeve+P3LA34vz/xo+96itfn1d4nVislfs69799w1vyeb/wCHulampPWxHI+A&#10;P8/XvfRqLgnV/rC3BP8AiP8AifdhJQY6qA1QADQ+fXvePzEgW5P9Of8Abe7mWgx04YpEr504/Lr3&#10;viZiAbkrp/3m/wBfp72soB7cn59N6XZwtKk9e99GY3uCWHPP5H9fezK2nrTwy6eBHXveB5mZgV1E&#10;j/A8/wBfd45gFJY9WWGdQdYPXveBqhluGYj/AFv9v9fbutGUAdVZCpAI4iv5de94TVAksPwAAfxb&#10;6fT35UoKA49OkeFUxAmmcH/P1730av8AGon+v/EH3YKVFQOqJqVKACvl173x+7sDZiLkk8c8e9aS&#10;5r5jrS/qNqf4hjr3vh96T9G4+o/Fz9D7tHHpyc9biRYyWbz6976+7NxzwQbf4f7D26VoCenHppan&#10;Dr3vIKoixJuLEGxv7TtHXI6Qyha9hpjr3vo1lm4bgf0ufxz9fdREaUJ6ZWpwxqfs6975CsJH6v68&#10;Dn3sxacUqD1do9DaX4efXvfhVWFmJ5+v1/2HvYGkinDrzHIoKDr3vo1TC/q+nP15PH5Ht2lFAQ9X&#10;XiNJ6975femwGr8k/wC2/HtwKCSTx6UOAa6DmnXvfEVxubsfqeBe3HtwqCBTrTsxCinlTr3vn9/z&#10;6WNvoR/vdvetAbqqFdGg+vXveT78gj1cEfQe7UpUHp0a2BA6975pkPr6iD/Tm/8Are96CCCT1Uhi&#10;AH697kDIci7/AIv70RUGnVAAEoB59e95xkm+mq39PwP8ePdAopkdMvoVirceve+f3+oE6jrHAta3&#10;HN/bi1BApUdUqFIIz173EnqvJqUsLkfU/wCt9LezKGgTUx8+HTcrBQCwOmvDr3tBZC3nYAfn/b+z&#10;YZX5dGtoWI1Dh1723Ffz+Pz/AK592DZr0vVwWx173x4HA+tv999fezXiT1pjpyT173w55+n5/wB6&#10;590r5deBJJIPXvfEn6/Tjg/63092APHq4Hm3XvfVvr+D/vre9H5Z6qSOve+gt1HFyObg24/2Pu9a&#10;YHVs1IPXvfrccj6f8T7r8weqhaHUMV6978B+DY/7xb+nvxPVcnieve+rm3H1H9f9696K1yerNGNW&#10;cjr3vok/j/kXveCMdWoB8uve+PI/H+v9PdQa8PLquo8eP+Hr3vw554t/tjx7udP4uPV8jBNa9e98&#10;f9Y/4kfTn3vSK069QUx1730B/X+gsP8AiPesDh1QEHK9e98vp/t+BcG3v3HrZBrUde99j83/ANhb&#10;6+/DGOvavLhXr3vteCfpb/Y+/VJFePW8kcOve+dgQOf99+OPfiOtZoQeve+WnTf/AG/PtoFjx6YG&#10;omnXvfJbG39dP0/1/ewQKjrY4UHr1732LEc3uPxc/wC8e7DhXpw0GeHXvfZvc/0Nvrx/vXvZIweq&#10;kkkV6977AIIAItb/AH3HtviD69NkBjUceve+yL/X/X/p7uK8eritK9e9uOOj8kwH0AAvc/1/p7VK&#10;2kKSMt0muX0IPnUfn172abqXGB6pJDpOhSb29X+Nj7E2zqlHbTlf8Pl1jb7p7hpt2iBIyPs697NL&#10;TRCOJXFgq2BvzyPrx7FAbWTI3EjrG2eTW5Hn172kN1ZFFj0K1iCfr/Qf09s6tTCvD/B0Iths2J1E&#10;cevewfqJZJnJN/qSCf6f192qoBJOK8OpEhjSNQK9e9t0jlQSB+bH8+1SqSTowKdLEUHj173xWQn9&#10;Woi9+QP9bj3YAmgHlx6sygDtx1724Rm3IP1AFre3YwApKDz6RvnB6977aGdyGBIW/A4/4n24VANW&#10;Pl1pXjUUIz173MSBApLC5/PP0Pt9BhacOmGdq4NB173hlKxtdQBx9Bzf+vtyiBC1a0PV46uM9e94&#10;VqFcWYWJNj9bfX3tWjZ9Rx040RXI697xypdjawBtbni9vd5CFpoNadXjai549e94YVbyhPwDz9Lf&#10;69/fo/Ec6jj06ekKeHq697mSkxKGP6iwX88f7H2plko9STSn8+kkYDsVHCnXvc6lqGLlWPpsP96/&#10;PtnUdIpSh/b0mniULUde99zEGZCpsL3I/qf639p5AWbS3A+fXohSMqePXvc3xqsTTONPBsf969u1&#10;XI8wOHSTUTII1Neve0+itNUOG5LG9x/T8D21ErM66qDPRu+mOIaeve3uEsjoBbgAf7xyPahyVHDo&#10;skAZCT59e9qOGyqr6QNXpv8A6/8Ah7ZoGkNfTonkqzFRnr3t9oqVXGsKGP5P14/2PtzQzUJqB0U3&#10;NwVOkmnXvcllEbm4GkfXgf63FvddMYrTiOmVOsY697c6IpNEIwBctYC3swtjq7a0NOkVyGjfWfTr&#10;3tT0UK02kD/O3BuB9P6fX2tZiIxppU+vRNcSmbNcde9qKCmE86yOPUq6rlgLj2kjiLu2rFD+XRbI&#10;xRCo4de9uk+hVSKBAx5LEDn/AFz7Mu2LAPl07GrqdRPl8uve+oKYs0ZN7XJYf0Fr8+2hIyqAcU6t&#10;JJoFWOeve5IpjI5IBYB+APpx9B704Mh1rw9OtGTs1cOHXvciKFjJpCkAkKSB/txz7ULHH4lGFMfZ&#10;1vs9cde9uX2em9wzBR/QXt9fa6KgKgqaV6SmcBqAUP29e9wZo+SwFri2k8AAe1FGXUyk8eliSMRV&#10;jWnXvcJI/I/9ATYX/FvdtCyyVPCnT7OQKr1724FEiXQFAsPp+OfqfflygHD0p0wKuKnj173CkFzx&#10;aw1G3PNvpc+2pG111Hh69KYVNCW697jso1Akj/eTx/h7aoFwR0sWQL2gVr1737SNRBHHBUk3sT/h&#10;7dQafi4+nSmMjSG9ePXveLQbi1tJvf8AB1f1Hu4eoIPSgyGmlj9n2de98FJRjpBPPA/p/j72RQ1B&#10;NenxpGeve3GK/BtyCPqeBcf19vRx66Fj+wdVcI/bXPy697cI2ZhcKtrEfg8n8+18DgllxUdJJGVK&#10;p173xPpNrXIN/px/r+32Gk1J49InBqNZ697jSgu3A1agP6WBH+HvTLVQTkA9MFTpGcDr3uOFexFh&#10;pv8Aj8f4X9+IrUjptwKamx173icKW/1rgEAjk+6eFU1p03pYivHr3vD4Qb8fi9uRza/vWkALT16b&#10;LEkeZ697jvAVIuLarn6/j3d6gGnHrecn0697hSRcXPN7/wCw/wBh73oFATnHVhk4p173jWI2JYXB&#10;+n096CFUFM/b16tFA697yJFpsALfW4I/r9L+2nDE46aejZXy697miG63K3IItfj8fn2z4SF6igPS&#10;OSSjdtOve5Sx20k/TTbjng/j35Yy1AcdJlLOdI697h1J0H03uPweB7cyhZSeliIxqG697anGq9wC&#10;b/634v7spXVp+XStMGi+nXveDRcaTf8Apfkf4fU+7AUHT4AGeB697xyqCum1rcD6c+/NUn7OripY&#10;kde9w5IQV9IvY8jgf7z78Bmh6URvRqE9e9xWhYrwtifrfn/eT7b1LSh4jp4yLSpyeve8TUpVQQNJ&#10;vz9Of9v78WFKjrQuVIoeve+/DwD/AMU/3v2zqWvDqglqx697yoBpHptb6/U/8T7qwKio4nppsn7e&#10;ve8itq0r/S9h/gP6e6LRa1/2eqFaZ697kR2B4tqI/wBa35/PtVGe8Dyp03/Pr3twhUCxuS3Fxxb/&#10;AF7+3hjHAdNS14eXXvcp1Btc/Ufjnn8Dj3Zm1MdHSbV3GnXvfApcfQ3+l/p/sOfbiSEEAceras/b&#10;1730ItQHHP1uT+Pp9B7cpWhIp1bWQe0de95hHcAAD/eP9691ah1E8emzIamvl173zWnHH+Fh/r/7&#10;f3YAEAtw6aMx8+ve/NGnA/p/h70UomMDqySPSo6976FNrH0Av/X8C/4900M2qmetNdFSeve4klJ6&#10;mGklb2IsP9YWJ97MWkDXivkOnEnJUUPHr3uO1J+FXTcc3t/vHujqhApx6UrOtM8eve8f2ltIAFgb&#10;H22Y6YH59WaWg+3r3vkKe3LXI/FiP9j7VQ24qCBQ0/Lq6yUWo49e95ftRzpU2/F/6fU/63tqSMgV&#10;pU/y6Z8YeZz173iekLKSF5sP9h7ZPdXVx6t4wXB49e9xzA6rYcW+pABNz79o0sKjJ6cVwWFc/Lr3&#10;uO8Z54BYAcn6291clUoM54dOggfZ173hKfQkG/8Agf6f096oCCVOT5dXD409e95EUE8XB/HNhb/Y&#10;e3VANFHHrTE+mOve+fqFxc6uB/rD6iw92BNKV8+qgg8B173njY8BjcEG/wBR+LfX3o0qW9fPqpGT&#10;8uve8ysQxA/ryfqwH4t78GrjiOqaeve8yC5ve9rnkfX+g449+4DGR1qmKV697noLjU30/wB9/T25&#10;hnqD00Qw+DHXvctSCoNxx9PoPz+Pz7uzoSFIyeqEsKBvPr3vJwfyLgj8f197jY/D1U0I+zr3vvST&#10;/rE2/H1P59qCGqfP7Orr3EmnHr3vki/gi9yfr/rce/LqDgrjpmdgnA8Ove84Kji3Fhb+v+PA96ll&#10;GnB6Sx6mGuvn173kVRb9JA/qeSB/sfbIcyAsgNf5dWdgxOmvXvfrAmxvYc35t9fz7uuqlG60WAoO&#10;ve+QjJvx+Pr/AIDm9vdwNS1HDq2tfxde9+KEkH+nFiLfX3UYJUrx/b17xQtc+XXvfIxW5Vbn/ffQ&#10;n3sJQ9vn69MmTUurh17334jexA1H8WAIH+v72g0g+pPTDTBhUcOve+RjU6QBa3N/pz/W3t3TpbH/&#10;ABXWxKSSfLr3vOiG5tc2+l7A/wCPt10UAHiemyRQMvn173lQAEi1h9T+eD9fdTG4GT1p2cCgOOve&#10;5AQH9IJ/1+R7VQIY6rxPqeq63UEsR173l8IYj+lvxwR7YaM6wa0J4dJRKS3dw6978YiF/JIH0Fhw&#10;f6359volBprnj17xVPAde9xvEv8Aj9ef9f8AHtrGvh+XVzISQ3kOve//0fn/APv3Xut/j3737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;HHr3XveRf+J+ntZHgZPXuve5aDgXNr/j6e3NRFQvTbNinXveW3B97FKUPXlyOve+xwfr/vPH9PdT&#10;QZ69ilSOve+a39N+Df6j+n+t72GqCet1qvCo697y2+vP+9e/A+XVFrWnXvfIEfn6W/1v959tyAEd&#10;bbj2/n1733ccf8V9t09M9WCgksOve/X4v/T88D3sgDPVyOve+r82/wB9wPdPLHTbAkCnHr3vkCf9&#10;a3vYFK9bUHz8+ve+/e+rde9+uLf42t/h9fdSPPrRqeve+vzf+h91NaEeXW+ve+z/AF/r/wAV92GA&#10;Ovde99f776e94691731+f9fj3UtTHkOt9e98rji3B/2/HtqjyOC+R1rr3v17XH+H+9+7lFbuU+fX&#10;vn1731/T+n++t7aOrUQvn17r3vxsb+76WNDXh+zr3XvfQP4vbj/H8+2ckaT69Wz1733/AL3+f8fb&#10;hQmtGz1rr3v3H5+vFj/sffjUUHEgde6978T/AE4/3v3VlXz68B5Dr3von6f7b3QBQTXHW/Mj0697&#10;7/Fj+fpzxb37UAaDqvA1B697644/p/Xn/e/ezXT3cevcR1731+Pr/vv6e6g0rXqynJ6979/ifp+f&#10;6/4e9ZOB16pOOve+j79w69g9e99n6+/dWJFTTr3v35/4n8e9cBTrWOve/fTj/b+7daI7ajr3v2sE&#10;W5/1v8f9f3bTx6tQ5J6977J5PP8AsPp7qOIp1WooCOve+/r9D9Afrx72MJSnn1sHHXvfrjgG5/B4&#10;t/sPfuJJ63UmuOve+N7Aj688W/p79Th1o5I0n8uve+VxxyfbdGUdVBIz1730bfj8/T/fH24Qerlg&#10;TTr3v1+ST+fx7qa1Bp1o+Xl173yP9efp9D/xHvYOMdeDA9e99C9v9j/rf7z78SCerEJwPHr3v1ge&#10;LEX5a9/es+XTa1B9eve/cWI+vH196zxbr2f59e9+HBP+Itxb/W97OOrN1731+bH/AGP+P+x97PDr&#10;xJAx173yFr25sB/re6moHVTSmOPXvfEk2HN+f6e7UAJI9OrALUmnXvfYP1/p/Q/4/wBPex5db4kU&#10;6978BYn/AFrf7D36uMjr3yPXvfVxb/Y259+pjrdKY8uve/XIB+lr/T6n3XPWgRXHXvfV+eD72AeJ&#10;61Sor1733xzx6vz/AE+lvezk9bOT1734f7Ye/EGlOvaajj1732D/AI/1+tv9h79Qgda0gCpHXvfI&#10;Wtf6m4F+eBf3Uny62KeXXvfZP5H4v7159aFKCnn1734E/U/8U/HvfVfPr3vu/wDh+fr9PfqdbYV4&#10;de9+v9ef97t7sOHV1ppzg9e9+H9P8PeiKCp61Q06975cW/Jt9T/xr3UjPWjx+XXvfY/qP9t/X/b+&#10;/AHHXtJOT173yBH+IH4H+93t721Tx4DrRUlT1732PqT9b/4e/AY+XViMY6975fUfn/ifeseXWhUc&#10;Ove/A82/H49+69Qceve+YH4P0/1j799nVT69e98ZB+3IPoNJv9fpb3ZK6h1VgxGOve1TtipWCNAp&#10;/CAXv+OPZZuwZqqeHSeMElhIcV697FOlyDFV5ub2J/P+8+wfOlGNMAjpWoPiVU0UDr3t1XIf7VYk&#10;Af1+n+t7QlTTp9WBFf8Ai+ve84yIsLvcg3+g/wBiOfaSWIngMdXr+LyHXvfRydlcav8AHn8A/wCH&#10;ttrYEinmOjG1n0yhTw+WOve7LfhLuKRsNW0epdMZLXILMQZBY/4Wv7xP9/NsQX0c9KE4/keumX3T&#10;ro3vJU0a1pC1QK+rNX/B173bH1tWtT5fMxlAFYwkkAEkuocMLfj+vvDfmmAS2cDA1Of83WbO265b&#10;EO5zX1697GGeqct6iTqayn62/wBt7BCRKB0tZFUY697gVEru4YTHTGLNfgf1P1/p7UxIFWmnJ6uA&#10;FWpGT173w87OApF0ZbBh9b/W4Pu4QDuByOtaRxrw49e98IHSPj66Te/NyPz9fr79IrOa9ePHHXvc&#10;5ZlAurem4JN/UOfz7TFDXPHprS4PCh697i1M7sfTcm4IUEXP+ufb8MShTXpQikr3de99a5H0uE0m&#10;wBBItf8A1/ewqrUV6bqRgnr3vHYMjBjpk5IU/W4/IHvfBhTI9ergHBHD16974RsRGZC12A0ol72H&#10;5/3x92ejPpAp8+tnQDp8uve8kVQY10s4uT6bD63/AMPdXiDGoHVygZu3h173wEiv5CRpVQQbgk/6&#10;/P097ZWWgHn1plK0A6976UhQGV/oBcEfS5+g92Na0I49W01w3XvfHyEEgG12FjYBTf6/X3ugp1sh&#10;SKcOve833BS4BPpII4BBH0P09t+EGz69M6KLwr173JSrBIv+AACPpc88n6+2jCQO3ptkop9T173D&#10;rKp46eYg8eOQFf8AWBN+fb0EKvIv2jp+FSTnr3sNoKsOjCNrvrvzchhe5U+xU8JDVbhToi3hfD8J&#10;SOLHh173Xr8/jPHtbbs4bQjV0qFPxcr9f9fjge8lvu3iN93uo+J0jrHb73EDy+1Cy6dQjdK/mwp1&#10;73TbVZFVLC5BLW1MORYkfj3nJDbkrU/sHXJO7cSkhjinAHHDr3ttkr1XVZ/6/W35+vtWsHA06DdW&#10;J7B173BavF76j9eD9D/t/akQsOranAoePn173g+/vyGuPr/Q/wCt7cERHVakceve+L5Cw/Vb8fgk&#10;fn3sQhuPTRJpk+fXvfE14NrNyPr/ALD8+9+Dx6b1KNRYU/n173Geu1G5YD/Af8T7fERpjq/ljPXv&#10;eI1tuQ3P05/4p7t4R8+tcOve+BrR/qrn6n+ov72IjXq/lkde98fvh+G597EOc9aFS4pkde9qHbNF&#10;Ln8xS4yL1PVOqIPrZm/It/vXss3W5XbrFrqTASp6lX2n5Jm5+5wseWohRriVEFAKnUwFPz9eve7P&#10;Nn/y6N8bowuOySTxwfd06ThZFZSscqhxyOL+8St7+87sG038tqyltDEYI4jrqtffcO9s7S1EN7uh&#10;jmoNYVQaNTK144PXvYiUX8r7ckvqq8rGgVvVpQgL/S3/ABPsMz/e12lTSGE5+fT9t9yv2Rs0QSbl&#10;JI1MgL/lPXvbuv8AKtz8tpFz1IIyLj0ONJ/2rn/ePaI/fA25Boa3av5dbn+5z7FKAIL+ZV86qCfy&#10;697yH+Vdmo2AlzkFiBdkjax4/A91/wCC/sGFVtzX5ny6sn3N/YijBr6ZhihYAH+XXvcd/wCVvl9D&#10;W3DTLz6A6NyBzbj24v3urOorbMfzHWv+Az9jg/8AudOfQqF/wnr3vFF/K7yrlvJuCGP0gKtjY+7v&#10;97ezGEtierr9zX2L0AG+lah46Qeve8r/AMrbMFQy7hpmA/SFVrmw+hPui/e5sa0Nsw/Z0yv3OPZF&#10;mZUvpgDxJVeve+cX8rXMOljuCmVzzZo2H+wv7rJ97uyDYtmp9vV/+A29ilYA3s7H+IAY697m038q&#10;7KO5Eu4qcLp+qRNbnkk3/p7Tzfe/swvZbN+3q4+597ExEF7uds+YWv7eve3ij/lU/uBptx+SMXJS&#10;GL1W/ooP59opvvg1SkdrQ+pPRnbfdV9gbUM58dyKULFSOveyQ/KL4dZfoiCTIPN91i5HcRVIVgQQ&#10;NQDluL/63ufvaT3vsvcOUW6romFKjH8uon96/ugcl2HKs/PHJsxdLdKvGQAUFMV+RPn173XbPVBG&#10;cK3AH1IHNj7ybjjyD1yWvYDbXTwsPhYj+fXvcNawhmvICOPrf/ePb7x1GB0ik+HAp9nXvfbV31Ab&#10;ji39L+9CEjNOmgpqCcHr3vzVjAcm1xwOD/sffvDPDqrUIpSvXvfH70n8/T9P4J978IjHVwAooPPr&#10;3vr7x1Utxe/A496MNTQ8Om5F1uE8uve+QrSCbt/Qkfj37wSMDqqxBRRf29e98hWm91I5v+Pe/DNN&#10;J4deIFWVzWvXvfE1uq4ZyAbf7zz9PfvBIoQK9OKirRqVPXvfIVy3A1XAH1/P09+ELDI6bRGDliKA&#10;9e98vvhb9R/2k/gcfn34RNXP59edHZu0AAde98RWcn1g/nj/AIke3CmKAdbIOBSvXvfjWi97nn6/&#10;8T794Z/PpwLT4c9e98xWfTSbC1+fqbfT3sgn4+PXiGHccn5de98xWc/q+vP+xHuugtx6orkGjefX&#10;vfvvxf8AUTb8gcW/1vdxE1K9eZXZe3hXr3vJ98SBz+eB/h/ifeihqR0lYaXOa9e95FrgCfUR9bAW&#10;IPH592CGor1VmAI09e9yoqrUwJ+huDf6/T6+1K5AA9ekkx10HzHXvbHkSPuGI+t/9t7OFwlOj2xB&#10;EZ88de9t97gj/b/7b8e/YpjpZ2gDFD173xJ/F/xyffs0z15sgas9e98OT9bHn6j+n59+0nrZAr29&#10;e98fqTb+vH9be90Ix04ANND1734f1vbj+gt/re9EZz1VRjSeHXvfGx+vNv8AeP8AD3vI+Hr2R8PX&#10;vffJNuSPxe/vwOAD1YMWoG69743BAPJ4/H+8+/AAcemh2Al+ve+/6fk/n/iPe6CmOr5C469764H5&#10;+v4/4p70Afz633acde99c/X/AGw/4jn34gcOqhEB+fXveMg/QcAG4I/w93x59Xqoqeve+ha/NrD6&#10;n8+61odXWhQio8+ve/cX5v8A7A/7bn3Wvl02T+3r3vuyk/Q8+9g9XPGnXvfYHP0+gH+x97Jr1vge&#10;HXveRRb88nj88e6luqYA00p1733p/p+PqB/T3scaHq3GoGeve+QFySb2/p9ePfifLqpb8J69775t&#10;ccEcf7D3Ugcem6ADr3vl/T+v5/AI/r79UEU6tqDYPXvfL8c83+n+t/gfeiK9o6oasade99AW54A/&#10;H1970gCp6uFAHd173kBPF+Rfjj3YAsaDHWyoGRw697UGEpzLKptySOP6i/HtSEesfoD0TbjKViFO&#10;Cn+fXvZ0+p8O0VN924IQgFCR9eOQPY52eECBpSKVNPlw6xH90t1Sa7+nQ+fXvYvZWvjoaV2B0lVv&#10;+P8AbD2aCkfbJ8VOonsLR7m4Fc1697A/K5B62pkd2Oi5sOfz/S3tkSHApSvUoWFottCqKM9e9sjy&#10;C9he1v8AC/uyAGp869GaJXJ6979HGHIB/P1ufxfj6+zCr8DjHp16RtIqOve5wpYiC3BseOf6/T29&#10;HBXS1ePHpKbiUGg6975mnW10IW1uTz9fx7dCnSQPXqolavd173hZhEACQTe9+ePbgqhI+XTgXXwH&#10;XvflnB5Nv9c8e3ECsAfPrRjI697wTzxWYj1H/D/W/wB79ssRQ0OQeno4nrnHXvcQSqzKv+P0/wCN&#10;+6tqR9RGKdKTEyAk9e983RvUAOCbA/W3+v7vG1aGn7eqRstQT5de9+jUpULqItoHI+l/9b34zHuQ&#10;/l152DQmg8+ve5bqZCF5ZQw/1r+7ynUw+zy6TKdA9Ove8yxGOVwQQoUf6/8ATn3YxL2MBTOT1RnD&#10;xgjjXr3vKqB3XjUNag/X6e/SAlDpNT5HqjtpUkYNOve3WvY/brCoAjFuPp9R+SPd5ImfyritR0gt&#10;V/VMrceve22jpm1SSabjTa4vb/effo1btduA8jjpXcTrQIT173OSJkbUoJtyb88+9suvUzcAeHSZ&#10;pAyaWPXvc2KSQsiEkhj+k88j8+7aAH7KD5dJZFULq/n172q6Or8QSL6M36h9bce7Emqg8PL59ENz&#10;bmRjJ+zr3udMA6mw9TAHi359stWp9OkkZ0nPl1724bfppJHLMrFENyQOAAfqbe3lLLL247eku7zR&#10;ogANCR172uaeAyTX0+nUBb8/4e11sC7q7k06DLShE697zVMxhl8ScH6P+Tz/AI+35mQahHwr0/BH&#10;4yGRuve59NrmIIJUqqgkE3A/4n2nUsz8erOujB4de9v8GlObfUaAT9L25+vtWuW1AVp0y6VNade9&#10;vdLEoVFCgk/Uj/avz7WwnSGdhWp6RuGBbXwJ697nrSprubWXn+vJ/qPb6KGk7gDX0p1TU4XUc+XX&#10;veSRAiEDkkc/X6Hj2YqtIhGvn02w7higrw697bZYFcEk2FrWHBJP9Le2pIWRSwbA4+vTyvEr0HXv&#10;cDwJH6tNivIHJ5/1vfhQkCuOlwYOaL173iYM5Lvx/T6f7171IOBTgOn1Sgo3XvcOW1xcWt/Ti/Pt&#10;h2V6mlD04F08Ove8DfXgekDn6fU/j3UAsOGelMPwFfxde99JHxzYN9b2+o97gAJBdck9VrVwwr17&#10;3k0WQnTYEfq/J/2Ht2rAuD5HA8+nkc+JV6n/ACde9xlWzsb/ANAOLm3+w93DaqADozRzJ20r/h69&#10;7cYQHta/9CT/AIf09qYypUVx1R/00U8CT173MVQAQTpsL8C3+sB7eQlGJ9ePSOWRWJZhWnn1731e&#10;/wDsRzcW4v7VageArXoudh+HPXveLQrH0k8/T/H3ceI/Dh1tXkHDgeve+vF9DwNP15J5/J493CHS&#10;VA6YdsHr3vBJBZgPwefobi359+biKcadWVkOeGOve+xELAgX/qD/AEtxb20O3H7OkryENpJp6evX&#10;vcWaMEk8/wCAvwP9t72QKaj04BUEsa0697aJUI4A+p+vHN/xf3Yavl04o1Dh1732qcfT8C/9D/r+&#10;7MjEChx1WUUppwOve5CICfUObC3+w/I9o5AxbSMU6RTuR2j8+ve5SLxci9/r/hb+vvSiMLQ5bpIW&#10;p8XXvfGT0Dj+vFre7MoWhTPVkXU1fIde9tk99RLf7D8/7H3akbg+VePRihQppTHrXr3uG41CwtcD&#10;/iPp792gjp0KFNeve8WliLk8D6f4cc+/aRSo6uCKaqceve+D3A/H04Fh9P8AH3s+p63mtPXr3uHI&#10;jEG9wvH0B/V7oSgIp08pUYGTTr3vkE9K8XBsAD9Rx72V7atx9R1osa+nXveJ140/gXHP+q/w/wCN&#10;+2QCeGeqjFTTr3vD42Fz9QTxe/8At/boVfiJ4eXVqg58+ve/FD+AD9L829skUWqnz68D5nr3vpV+&#10;l1sb/UH6X/PvyhSSFwer1X1697zxix+hI+nFv97Ht1V7qDJp0y1fhGOve3JPoLLY8XBP1Nv6+3QC&#10;P7Q16Tac/qHr3vOqtYFhbT9OQf8AY+3lBC6qdaZQOB697z6Li35+vvyhQ+pemgR5de95kiJt+OLf&#10;W/t0YAp5nz6YZzpH29e95EiuxuAPwSAAf9t7UeHTVr4dUZ2Ar69e9yPFbkL/AK/+wHtHIpOF/LpM&#10;XJNeve+hTi5uAeL/AOx/HtVHGDGA2TXq4mJWg6976EI4tcn/AF7C9/e5QiEgZA41x/g6002KEY69&#10;780NlIN+bi3F7k39tnw9QVAaEVyerRygsDTh173ganuCfoPxqI/A90MROVxnp0SUPy9eve8YpLqf&#10;qAf6f4f6/u7RBQdRqfn079QgJX+fXvfS0xHFuPxx9f8AH3ZInAqxHVvFBOeve5Qp7KOOf6c/T6WN&#10;/dmg1pwz0x4g1VA697xmnYahpt9Ppb+vtgwrqLHr3ig8T173FmgAH0IYEE/gfX8396mViVZMgDpR&#10;HKag9e9t0kLNq/ofqQBf/Y+07L2gU7j0pWUUA697gGCzLZSw9thKOQxp0+JKnS2Ove8og4I0m5Nr&#10;EWI/Nz7UIoJ7v29U8Qg5NKde95BTgMWbni1vwLce/CMUxxr14zAinXvfawg+kAcX4/NvbjjSCvDr&#10;ZkpUnz697yJCSGNv6iw/qP8AX9pQ2Qp6p4wFNXXveZIiLk/qt6R/yL24AKavn1vWoGoHz697lIn+&#10;q9JBva/1P196LEYI608uanz9Ove5aR3FiouDcWP+PuxbINKDrXjGormnXvefR9fp/hYC9v8AEe3Y&#10;gSlKefHpsOjYp59e99Ko+h/x+g/H9PalFZ+0+XW3YGoHXvecRg/UkcfX+vu+gt2AVPSetWBfr3vM&#10;IberkgD6/X/Ye2Vtgp7/AF8umml7SBn5U6975KpK/wBeeAL8k8e7CMg1Hl69NAkAk46975FLHn8n&#10;kf1P/FPbThdQNM+gPVQ+rPEfb173zVCLj6FrKPzYe7KpRaDBJ68aceGeve8oitexsAOSfdyjK2sH&#10;ppnqxp+zr3vsK34AIPBtz+Ofp/xHvdC7L1UsgWnn173z8YHJHIt/Xj/D2+IiylloKHplgdOTQde9&#10;9sn+qFrcr/jf3cxvxGT1oMlNKde98gnJ4/FuP6/6/uvhmqsRpHn8+t0oRU0HXveWNDqPPo+lrEcf&#10;6/t8aXXUvl69MyuCun/L1724LGoC24Y/n8e36VBr0zqdqg5697yCE+rVbV+Lcf7f2metRTy6aLAU&#10;AxTr3vK0QW7EH1Afi9+OOfbyBmXVw60JC541697jeGx/SOePr/j9fdfD/VqBjp4twz173//S+f8A&#10;+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3XvfIfj2ojOB1rr3uUh5Fj/vv6n2+Rx6qwx173l1fUN/sODz/tvfs+XWgDj0&#10;697yiw5NiLe/VBxw6rU+vDr3vkL2+lhzb3oClR1sCg1jz69758/61vz71Xup1unnXr3vv8/1H4/x&#10;9+4r3YPVFf8Aj49e9+va/wCB/t/bJIqQM9OgnTjr3vu9/wDW/p78SQOt40+nXvfL6ctwR/yL3peF&#10;eqrkV6979qFxb6H8+7fZ1amNXl1732L/ANLe/deweHXvfiQbj/bf8i90rQdaINB1736/+88ce9fF&#10;w4dW69799eP6e9kAkHy691737/in0+v+x9+Uj0691731e9uD/h+Pfm4V68Ove+wf9hY/6/8Aj7oP&#10;T18uvde99GzHng/8U/1vdchdPA18uvAgY6977FxxY8cj3ogMST3H5Hr3XvfVzfn8n8f092OSDWgH&#10;Hrw6979/rc/4+2uI1U69173y9uFgoNOPVaivXvfX+8j/AGH190UtqFePVh8+ve+j/X+nPvfxDURx&#10;x17r3vv+n9fx/wAj96ZeNcAdaxx6976vx9OQf6+9cfs+zqw09e99hv6j23QdVoOI6976vb6cf7z7&#10;9Soz1alRU9e99X/2/uyggjT1tgFGOve+XH9eR9R7oK5LevVQKZ69748X+tz9Lf0/1/durnjgU697&#10;6BIBH4/r+fesVFeqg51U4de99m/H9P6/63vdadeHCvXvfX0sCNJ/pf8A23uxOOrZp17378/74+9L&#10;QHrVABjr3vvn/W97qAvVhQCvXvfuOODY/nnn3qpIPWqmmPLr3vsf4j+nP+H4HHupPCmP8vVDTA8z&#10;1731c3tfgXH+xPvdKjrdDTPHr3vv/X/1hz/xPuxqCaZr1sgZHn1734kc6Rzb+v8AT/X91AIIrkde&#10;ySK9e9+5NufqOf8AWt7sCo4evWgQMDr3vv6i39D9f8f6+9EmpqPLrfn17342/P1/xJv70Knh14V/&#10;D1734cfXgf8AEfj34+nHrZ/b/n6978b24/qL/wDE+/cTnr2Ove/H/Hn6C39feqevDr1KceHXvfjx&#10;9f8AXv8A4e/fZ1Qkgde9+BFvpxx9PeyRT59XrXr3vsED8W5t/j70MCvXlK8Ove+jf/H68E/0/wBb&#10;3biOPWxRgade99aR/T8/X3oMR1o4x173z/r/AF4P++Pv1KUPr16lKU6978FH5+p97Hw9erjHXvfR&#10;tccfnk+6nrZxw6978f6D3avCnXlNKHr3vwtwP969+89R4dWrXJ6977/pxY3+p/PN/fiAcjqvH7Ov&#10;e/AE35sfyOPdetHGV6975X4/xBt/xHvYB61pJPXvfEtb6/T/AH39PdgM9XA9Ove+XJubW+lv+J49&#10;6xgdaJowFc9e99gi9vwfof8AW964GvWipDa61p173yH4H15PP+v798z17FanHy6977HHPP8Ah78P&#10;9R68CcADr3v3+P8Ar/7z/wAU9+qTWvDqwyTTh173yAub3uBfj/G/vVfTgetFskL173z4/P4969eq&#10;AkCleve+7fn8f7Gwuffh16vXveSx/PP4t9Of6+/ADrVOve+pSBHIOblDb/be7w18QV60BU0PDr3v&#10;JipzGUs1rAccW+vtFuK6mII6ToF1NX1697ECkrrKLNfkXP8Ahb6+wvNHmh49OhwT3Yp1726rkCp+&#10;vAtyf6+0LQdPIdXb173yNe97h+Cb/wBPbfgV6UJGrGjmlOve+P39/o3PI/2H092FsePS6CIhwXOO&#10;ve7BfhZmPCmcQMTMkbMqoeJF1KTa/wDS3vGr33sTI0DEdpP7OPXSf7pG4RS8qXVnGw0oVrjPFvPr&#10;3u6XruplXJ1shZSlTR0k3NrgtGNdz/vXvBTmaBDZxjzRmH88dZ3bTGjbcI0rQUofX7P8vXvYx+Sa&#10;RhyviIUpICb2P1BH+9ewMFRR6nzHRgABls9e9+WQkSI15LmxuAOP6+9FBh+FOrFa0Yde98jJ6fEi&#10;6SF9Nz9B/T37RnX01oJ1NqxXr3uKjMFVm9RV/UV+liePbpAJx1ejFqDAp173lMjRsyFToJBuPqL/&#10;AJ90CagCOI6sAjICPi697zlyGWRTchf8AR/sD+T7rQUKtw6bOrSVOM9e94VrWZWHIINm4JXj/D+v&#10;uxgVSOvCJS2R5de94ZJ5STIOSAAD/W34Nv6+7rGtNJ8+tmMKqjr3vnqDIpuY2PqP5BB+in3WlGPn&#10;6deoQT8uve8QbhHUEurEH83X68j3fSeB4EdOZBo3CnXvcnXrL6bk6Q0iW4t/UH21pCgV4eR6bYFQ&#10;tR54PXvfCGQxrewtz6Bz/h9fe3TUfT59bYE8TXr3vlDLNKRdBYE8gcix449+dESuk9bkCAdn8+ve&#10;+TsArEEE3ta1v9gfdVHDpvTwDeWeve+ELNISgtZTe5PF/wDivu8lFWvW5P0zVuve4uVkJopwb30E&#10;C3+sR+Pbtmv66sPI9O24Yyj7D172FcU7wMiHSGLADkLe/Av7F7xrIpYdEe6ozNFK54vw/Pr3si/8&#10;wto06/wM+sNbI38YtqT0MFJt/j7yE+7QC3MtzHTGjj+Y6gf72Ebt7MTiMVKyR8PTVnr3ujisrgzn&#10;U39om39PV9fef8Fv24HXGyXWpaIYI/y9e9s8+Su/DcWPtbHajTkdIRHoQVrXr3uI9eSPqb8/njk+&#10;3/pxXh1SqiorUnr3vH9+2kc2N/qP6e9/TCtKdJyaYrXr3vh9+3PJKn/eP9h7uLfpsg8B173j+9sS&#10;QTb8/wDG/dvAr02NQ+3r3viawG5JFhx/vre7eDTHV1L8T173j+8PI1EAfT/H/ePdhBUdWAxX1697&#10;4msP5b6/73/T6e9+B6DrXcAeve/Crv8A2rH6/j37wSPLraggde9ix0tXaOwduORrCZGnutgSw8n9&#10;D9T/AIewbz3bluWrpeFUbP5dZP8A3UrprT3j2KmWa7gFSeFZFz173uZ7I8Muzdu6USnLYbGuURQt&#10;r0ykGw+l/wA++Ge/eIu+XQJ1DxXFfXuPXZjmCSRt1uaEsRI3n8/Lr3t/WkB1guTG17EEhv8AAH2W&#10;GahBHHom72YOWpjr3vmKR/pHKw1XJW/1Ci1gLe9eKPxDqgwtCK9e95TQGVUKzSBrglL/AF/2/un1&#10;AQkUBB86dWCllo/XveQYmnUK0okYj+ySbAn8390N5JXspTpsrJ8Nf59e94/4RTsjEqzEci3AA/Hu&#10;/wBbKGGenI2ZBp4de9+WiijiTUjWB4t/xX34zyMxz151qCAxr1730aSNmDkFFFwQLkC/vwncLp49&#10;bCEAIPPz697xSxLG4VHfkW/P0ItYD3ZGLCpA614bMA3lXr3uVEwh0lWJsRf6kk+23GuoOOvaFZWR&#10;Py697rH/AJmCQTdN1UrfrStFiQLkshNgT/t/eV/3VC8fPCIvAr/l63zmxHtHv0VwdIa34+lD9vXv&#10;erzWVI80wFgNRta5+h/x99bIYuxT18/O+E/vKVSKgO1D65697bjUNe4It+Sfx7VCIEdFVBSp/Z17&#10;319wbnSePr/h/t/e/CqOvY8x17341JIuOSB9fx70IR59Nhamh6974/cnjnn8/wBPe/BHV9GnHXvf&#10;vuXJsWNx+L+/eEKY60FHXvfM1Df1/p9P9b3oRCnXtIAxnr3voTk2Fz72Yhx8+qFRWo4/Lr3vxlJB&#10;Or6G1vz/AIe9COnDrw0o4+Y6975LPe9jz/xr34xnhTrRDUz173y854sRb6fX/D3oRfLr1KCgx173&#10;4VBH0PH59+8LPDqgFOHXvff3HIOoWt/T8/7H3rwsEnrQqB69e99/ccgX/wB9/X3Xwz59bqeJ6978&#10;Kg/6u3+w+g/1vdvCpmnV9NTqpw6975efng3v9TY3/wBiPeypp1UkgUBx6de98lqQthc8H/H6e6GM&#10;nPSZkZyWAp173kWcj8m17n/X9+pn06ZYMcHy697daOZmkAubX+h9vKuAB0hlAXh69e995BR5ibi5&#10;/r/vJt7M69oPR5aGi1697byLDnn/ABP9P6ce/DPRgM0I697xabAj/ff4+91r1uuoUPXvfX1K8/j/&#10;AGHvRqCeqEMjEfz69742Bv8An6gfj3arHHTi1NBx6978VP8Ar8fT6f7D3rPXqGtCeve+lW5sTx/s&#10;fe6inHrZbNK06978ef8AYcf63ugBrTpoA1r1735Vsfpx/X/e/bhII6cOk8eve+FyL/Wx91qeHWia&#10;dp6976/x/p/sfdqjqxJGeve/H/EXP/Ee/E049erpyeve+h/S/wDr2+o91qetZIx173wI+oFyPwfp&#10;/vXv2eqrxAPXvfenn+nHP+v79g+XXqVyo6975Kv0P9Pr9efdqEY49b0EGoyOve+VrfU2P+8H/H3q&#10;h9OtjVjHXvfdufpYW/3x91IBweqZ08c16977AYG9rX/x9+Y0xXrxND1733/tJ/2/u6+XW1Bweve+&#10;Y5H+q4/H1+n9PenACn7eqsDSvXvfdrji/P0v/vXvSAI3cOPVRhuve+wT9D+OP8PfmZfw+XVtQXI6&#10;977A/Fvzf/Ye9ZbB61qZ6jr3vmq6ioH1+nHt2IMHIPWtSgnUeHXvYk7Px0k9RErKSWZQLcf7G/tf&#10;bxh5kUnAoegLzFuUVrAX1UAr9n/F9e9nv2/FFh8PRxaVj/ZRnB/A08n+t/Y7h8NIfDrUYPpkjrCj&#10;fJ5t03aWUnUSxA/bw697Qe5s197MYoXZolYg/wCpJH9Pbsi92W4Dy9OhPsu2/TRiSUAMeve0PKSL&#10;/gk/7wfdo1qygdCiNTWo6974xhWYfQm3/E+1DQvSqr156gU697liP8gaT/T88e1YikV9RGCKdMFv&#10;I56975tIwBHJNvoP6+1SpSlT8PVQoY5x173iEky/X9JH5/r9Bx7tpRQdHn1fTGeHHr3vCRqFydZJ&#10;+lzxf8m3vQSrmvTgOk46974MCVseAPoPp9Px78QFpXiPl1etDUde94LAXItckk/719PbbsGQhaHh&#10;07UkZ4de9xmYLKgLD9Q/w5J/r7utFahzjH/FdPoCUOOve3oR8AEk8Bv8B+b8e3FhcoDXotL5qeve&#10;+5I1JjNvUeCRe3+v7qYagthqdaRnz6de9yaSBxIjMLoHu39OP8B+fd0hOuq1OOk9zKukqOJHXvcq&#10;TVLLLoXgW/217D3bQxNB0xHSONdR49e9z4IESMMQCVF2/wAGAva/t5IxoPqPXpLJKzNQefD7Ove+&#10;D2mAFtV24v8A4fTj26XNaMfLgOrD9I1rTr3txQKsSxaQDYEi1rW/r714a6FPrnpE5ZpDLXr3vIsW&#10;v9Kn682/qPz7dUqsRLjB6q0hHxHr3vPRwLJUBdNip+lz+f6+0rsTKT8umriYpFq8uve3NacfczAX&#10;NiAoAP8AtvaNmdytMEca9IjN+iteve5cMMzVIjOoAAek8f6559vqzEMHAx6dJpZI1h1YJ9evexHw&#10;wjpKTRdfJICTwD/jb2oiliAqBkgip6Bu567ifVTC9e9v1JC12lIGn6/05/2Ht2JZgqnIA4dF80iE&#10;CNRnr3vg1Drm16bMx5/of9v7uVdiSel0MpEWjhTr3t5poViARV9TEAkH62/x9uKul6Hq5Zn+I8Ov&#10;e32OmZ3WJVBt6je1x/T6ezKJu0CP/B1bxAiVbh172+RQBELAEaSD+bkgcAj2oWM6S56TSfqGq5B9&#10;eve+GskqRf8AJb8cA/X3eIMj1+XTPgNG3+Tr3vFUS6VuDbVza1yRf6e16yaUVwMk56bdHLDUtfn1&#10;73HEp9JcgE2J4/A+nvUlZFJJoP5f7PWu6MkIKk+vXvbdJLrkJW+kmx/x5/r70qqAdPCnRlGuha+f&#10;XvfEsB6fwxAP+v8Ag+7R00qVPV1q1GJ697iS2ZgT+ABx+SPbMiq8tRkDjTpQCSp+3r3uK1g3HA4J&#10;H1vz9fe3bw31gDTw6cQt8aH5fPr3uTFHr+ljf6m4/H4Pt1WDEKcdMtLSgPAde94algp0fpABFvqL&#10;e230lmFMjz6WW41t4gz173Fidb3ueBxx+T9PdkKq9APLpeRjAoeve59MwYamP/FP8be34601Kf29&#10;MNrVcZPz697lO4/Frn8t/vXt6N4jhuPSYuGBNafLr3vDdj9fqR+PwP6/7H2pAQEac9NaVXPXvedO&#10;F0sAG+o/Nva2JwAAo+3ptqMKqcfLr3vPpUA6bDVa5sT/ALDn26657Tx6SykqacR17334weSL8fX/&#10;AHr3ox47+J6YeQqe3HXveF49ABW351f7b6XPtIQvmKfn1VDrprHXvbdOpXm39b/4/wCw9+016UpQ&#10;1APXvbdIgsTbg/T8/X36gr6fl04SV697xhD+Bb+pHP8Ah9PddJZaHjXHTLOaAHr3vOFKlR+Dxzyb&#10;f09pnVkB1Gp9OkjrXUx697kLexH0P1+t+P8AW9tNgig49ImAJqeve40oa1wbAc8j+vu6ggdKYgwX&#10;hUevXvcKUA2a2o83/wAP9Ye9sdODw6UrqQ0rQde9xSliLC//ACLn3QtWlMU6e1ji1eve+IUAk6CL&#10;/kngWH09v0bSK9OYoC2eve+JjuQSv0P9fxbj36uqoHl14PWtD173glQhbi36rc/4/Q+2zwx04CBQ&#10;8K9e9xyDcWBuB9Lccf0P9fetVRpPHrVRpr6nr3vwXVwwFvyefqf6e7hSBqU1p5daY0+Dj1733473&#10;AHA+g/xH9PbiD1HHrWrQRnj173h8eq4tp45v/h9OffnCldIwerlh59e981iK6SBwRz/gfz9fbAQH&#10;tIp8+q6619R1732iC5IuORxwLf0+vtQF000/t6sSfz697dI0BUen68/T/D3dY6Uc1OemCFrWueve&#10;5IjJNj9D6bfkD+nu4GonRw6ZkYBdVc9e9ykhu2nm4AH0/H+Pt1VIwBk56RmVUWoOT173IjiYkgpc&#10;rb+g/wB693QVUFRmvn0meQBe00697kiEFhxyeOP95HuzBnJoePH06YMrFTXy6975aLMSB6ebj63t&#10;79Qhhwx1tWrQsc9e99CMn6r/ALEf7371UcF49aMig9p69768dr2/P5bn88e3ggAJfJPr14yauP7O&#10;ve+/Fcfpv9Ln/Y8293WBXdWOAB14P3gDr3vzR3+oAAsT9PxwBb3fwlfCg6R5/Ppyv8J6974FQSPo&#10;B+SDzz9OPdWiNSDjrXHz6978qrfTc3JPNvd1U1GoY6eXUorw697yiEE8kkgcfgD3VlYDOF9R1Qy0&#10;Hpnr3vi0XBsSbj02/HP9fbDqy1p3A/LrQlXV8+ve4zxXDBhf6WYj/D6H3UJQd2OrhqPq4Dr3tulp&#10;Qt7C35IH0sfdXQBe3pWkzMK9e9xvt2Y2HH0APNgf8be2QjPqYZp06ZsFm4jr3vv7YjVcEk/kC1j/&#10;AIX968OUEGMA16sJhUH16974+IgWtpH5H1N/boQ0qwz1UyAmvXvfIQFvVYcfX8Fvbcigk1FK9W8V&#10;aUbPXveUQn6lRf8AP0+n9ePbCqUcaOqh1BFMde95Egtbj6n/AGPP9D7eEQYV+fDq1TXu4de95PBY&#10;D0n6/Qnkf4+76F8RtIx17xaFlUinXvecRgFTax/178f0HvwjBYADqmutKfn173lUKbn6C/8AT3dU&#10;Yggngem9UgweFePXveVYvxpFj9Wt+D/vvx7ULq49VeQA6x173mWL0kWBC35sf99x7cOpiCcU9OmT&#10;MzENTr3vMEOkC1xa/wDhf+ntsuCNPz6prXyx1734pYi3H+t/vJ9+aJySfLr2sAFhn1697yCH6Fhq&#10;5Jv/AL1x7po4EdU8StCmOve8mji62PBIJH+39+YErUEenTZeoqfs6977WM/2l+v4+v8Asf8AH3bV&#10;MEKulKDj14uKluBHXveUQ3F1Fgo/HH+8f092RCzAgGn8umBMWelOPXveVYbm34t+o8W/2HtZoJFQ&#10;RT0HTTnFRn5de9++3BP5IH+P/EH3sdhz0147KNP7Ove8nhFjcaSPpx/vXvbkyBdXDq4leoDHj173&#10;yWK2kAXI+t/pz+be/aQo0eXHqrOCpBFDXr3udGv0BF7fp/AP9b39vFRSq9U1sK6TTr3uSIwSQUH+&#10;H15/2Hu1aqAfTpsuGA697yGFhYH/AGAIvx7bCBFOjzPTAYCpj/Pr3vF4DqB/N+f6/wCv7sK1Jp07&#10;rbTT/L173//T+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3XvfIe3oj5da697kJwb/AO39q8EZ68fQ9e95hbT/AEN+&#10;LfXn/E+9CoYV4dV86eXXveS35tyePz/r+9ZHVMg0rjr3vlxYXP0/1zb35SNRp1tB3Gg6975An+v1&#10;I92NCKnpwg/l173zvz/re2zUCvVSE1V8+ve/Dk/4H2yeJY9VNVqwz173zH+HHI5/5H79ivVgKgMe&#10;ve+zcki5/wB4/p70RTPWyade9+Cj34HUSD14Mcg9e9+J/AuSb2F7f4fQ+/GtMdbzwHXvfhf68X/w&#10;/wB5596p5HqvcGpxHXvfgef6f4H/AIr73pP4OHVscOve/XuLj/WP++PvxH4V68QD1733zz/W34t/&#10;tvelqOJ60OHXvfD8jkm1/wDeBf3eh8+t9e987W+n/E+2yB17r3v3H54tz7oqECpFc+vWz69e99fU&#10;CxNv9b8e9lAK0x16nXvfufp/vHH0/pz70TQhD5jrw6977Fh9fegrFfz69Qnh1730T/t/xx/xX3t1&#10;4nh1qnXvfRv/AMT7bq1R9nW+ve+zzyPz9R+fdowNND69eFOve/f7G3H9PdjQMa4r1rGeve+iP9hx&#10;/r/T3V6deFScde9+P+HPtohgM9bqeve+rj/in19+4VJ8+t5GD1730Rb/AIm5/H+v72GyCOtggkV6&#10;977/ACbG/H++HupIIp8+q1AGeve/WsPrY+74z1Yn8+ve/fi97Af0/wB4491UZoor9vVQRX5de993&#10;vwDe3+w930qcDHVjQ9e99n8XNzx+P+J900EVHWsEmnXvfH+vFjxyDx7svEU6359e98ub/wBbj/fH&#10;3oAUz1YCuD1734f0PH9AffipBznquckfn1733+Ppb+v+v/sPda6sHqoNeve+j72MDrdD59e9+seP&#10;9b/be9qC1T1bUMs3XvfjwD/j/T8+/UNR15ckHr3vwB4/pb/kXvVKCoGa9VND9vXvfvp9B9T/AFP+&#10;3PvzZNTjqx4VPXvfm+lxwf8Ajf492C8D5deBFMde9+9X+vx/vHurUOB1YkcEHXvff4/AP596PVc1&#10;6977AF/97tf6/wCv70M4PWlqTQ9e9+NiRqPFv969+8+tVNade9+A/wBT9B/vfv1D59e4ccde9+I5&#10;P9f+N+9CvW6eR6977/rfkgX/AMPe/LrVCB1730BwL/Qnj6/X/Ye/E063XT5V6978RY/1v/xHu1eH&#10;Vga0PXvff15ub/Q/74+6k0x1StDjr3voji4+tzwfofdgATnq2dRFcde99C9+bf1/2/v1OtkUpTr3&#10;vvj63sL24/1veuHWz8NRnr3vkPp9b88fj34HrVc/lw6976H5P5/31r+9469XhXh173768cX/ANj/&#10;AK596wBUHr2KVHXvfIrcD+t/p/rfn3vV3fLr1fIde99/1/PvRpXqrU4jr3vrm4sP8fx9frb3sAcT&#10;1sCoqeve+S8hb/1/H9Pz78agmnXj8XXvfPj6XNj+PdaYz16nDVjr3voi30/H+t71mlB17gKrw697&#10;8v8AgOb+/dVoSc9e98weDwOP999fe+C4z1shaCnXvfMHixPH9P8AevdeGeq0p173k9X5+o93wGoT&#10;xHXieve+pCSkhteyn6/g2/p7up+EL/g62vl1723UblWQ3555/wAL/T2muqsD0yvEn59e9qamrLC2&#10;v8/0P+29k00FTXpxl8x1726R1hII1X/33+PtG0I4068p0faOve+zWseL2/2/9eePfhbjiOlaSgjU&#10;Rk9e94XrWt9bsDZfbiwAnpfC7eLU4Wn8+vezq/D/ADMsWeyEIkbS1HJxfgtdSVB/1vcD+9lgkm3R&#10;PTOof5es/fuhTiXZtyttQBBQivpU9e9329aTmSSjqDfw1ONpCdQsBpQA8fn3zp5qQKrx/iWRuH29&#10;dINjKnalXhIqjh54z172PIf0hR6lU8cEAC/+PuO9OSTg9KlUsdXy6977uNQYX0m4tf8A3m/v1DSn&#10;Ws0r6de99JcubjgHSbHn+v5/r703w0HVCCBx49e99g6QUVhqJHpP1P8AS/v1KnUw/PrbEk1ep+fX&#10;vfCWRx6murGwt9R/QXt72qr5Z6uKaQFHXvfJQ76WuNQ5/rcW/wAPfm0jHr1Vuve+DAqC1wRq5+gt&#10;/j72DU068DU+nXvfcegqQeVYfVTyBe4Jv701a468alhp/n173482XkJp4/2H1t/xPvYp+fV6AKW8&#10;+ve8LMv+cjvwbEL9f8OD7uAfhfz6sACdJ8+ve8ocvZlNiOSB9CP7Q4910hcEY8um2PBfPr3vGQ7n&#10;UqkIPzewAP5t72KAaWOetqVAKseve8sMhiUEFlLNax4N/wDG/wCPdHTWaHrcqiuaHr3v0jsrlSwY&#10;W1N9Lgnj6+9qAVqBSnXlJZQ1OHXveKPTYhSxAPqP0PuzAnJ689Wyw6976r1Z6OZWIAAuCPra3Ooj&#10;/iPe7cgThh1WBzDMCKnB697CPKOBLDIqhSsiDUbEWU/gD2NLRf0ih8weg/vMqs8CIad5qOveyB/z&#10;EQ0fXWAqASRJkSWAN7NpP1HvI/7spV+Z7mLhRB1Bv3qZ3Ps3cIlFCPHU/a3+Xr3ui2sqeeWsbtxY&#10;3tcn8e+gsMWOuN1w/wCqxPn172zSTm/DW/Nz/j7XrEKUPRY8jFade94DUE8arj/D3fwqZ6TMDSvn&#10;173j+6b6fW359ueAD1sL5seve+LVJ40vz+fz/vXvywjrVOve+JqT/X/X+vJ/2HvfhCvWivnw6974&#10;fcEcav8AYWP1978Idb0gde98fuD9Sfrx+fp734fXgBw9Ove+JqCT9bgf14H+FvdvDx1fSKaq8eve&#10;/ef/AB5/1vp+ffvDp1dVznr3sTupKtk3xgiGPNfTgEXuGMgAt7CfOcIbl+4H9Bv8HWQf3ZgB7vbG&#10;1SSLyDh6eKvXve511VkxNs/ajVEiSK+Exxd24sBSqLA/0PvhdzjaGPerwRggiV8f7Y9dr+Y0A3K5&#10;8MEd5x5/n172tq7c2Ho5xHJUQLqY8GRV4HF7E+yCDab6aLUEP7Oiy3sbiVQaHr3uTT7kxUx1RVMW&#10;hV/DqSw/IB9tS7ZeR4kU16obOZaIc9e9zUzuNQtI1REUA4UEav6/7x7TNt903aqmvTZtZy2gYr17&#10;3ml3HjGhLrURghlAX08/4lv9b3RNsuw+kqadaW1lWXQ2eve48e5cUpINVGLkcBl+p/A9uvtV6RUJ&#10;048JwQOve+qjP4rT66pLcaV1KL3/AKD/AA97j228/CnVUilJqBj1697apd2Yemp2ZqyJhqt+oemw&#10;55/r7WJs17K/9mely2Fw0isRQU697bH3xt5qhT91FcqOA45sLj6+1i8v7l4ZohAr6Hq30M4ABbSK&#10;+Y697mx52mq3galIkje5kI+q/wBCbH2nbbZYVYSihHDrTwBBJQg0H8/l173XB/MnnEvSdeLxlRXI&#10;Q9/WDoaxUD6/S3vKP7rMZTn2Otfh/LiOivnSOJ/aTmAXFR/i2D5cRg9e96tNXKxnluSfW3P9ef6e&#10;+ukKgIv2dfP9vPhfXSFDUam/w9e9xDIeBf8Arx+PbunonJOeve+9fFr2/wAB9PeqdVz5de99eQAH&#10;n/iefftJ6rnjTr3vtXFrfX/invxHWizFq9e99Fvr/r/T/D/Y+7aR1avp1737Xxe/091p1Ut5de9+&#10;8gt+b/7H3vT1oEg9e9+8hP5sCeQP9t79p62WHmOve/GQ34NgPoP6/wBffqevXloV6975iUf7z71p&#10;6qA1ade99eTm5Jtf8f1/xHv2nHW8jHXvfflN/r+P6e9aeq0YADr3vkJltz9f9Y+/aT1vST173yEh&#10;IJ+gP1/rz+bE+9aevZB6976EvJAP44+v+t73p69pDceve/CVri5/P9PetOOvMoCnr3vKk3Nix/r7&#10;0UHl0meNmoVHXvbzj5bzoP6n/H3U1VanotuUbTrIx+XXvbxXofJqsP0n/X4HP19rENVAHRht76kC&#10;+n+fr3tpNybHkf7D6f7H29jo6GkECmeve8Z4P0+n196Az03p/i6977/xFgP9Y/X3b16uCWqfIde9&#10;8CAT/h/vH+2PvYPl1dCKdo6979/vf+t73jrda8ePXvfAkj6Dn8/8R9fdCBXu6aIUsc9e99ng8f73&#10;72APPqwp5Hr3vq5/tH/YD/jXvxGMdeYM3Dr3vjc/kD/if949+pTh1oIKk+fXvfVl/wAf9ce9EGor&#10;1VtRIJz17343P5P+8e96iePVtQI7uve+P9LD6/Xn/evewAa16cUKa1NOve+/rcH6fj6j/b+69UxX&#10;h1731/vXvYyMdaUkip6975Dkj+hv9P8AjfvwOOrVGR173631BJ/w/pb/ABt79qx1UMMde98/qeOb&#10;C/8Axr3oAdVoAc9e98geBfk2/rbj3olQanrdApJPXvfQBJ+n+v8A8V92qOvB60Ax173yVbWI+o/2&#10;P459+48T1QEnHl173kA+v5/Iv/vfvTsp+EdecCvXvfH6Xt9QTf6X/wB596A1UHVfIDz6977H6hYX&#10;uv8AX3ZkalevZpq9Ove37F46Sd0up9TfgXv/AEX2qjDCpGcf6j0V3l4luGkNCAOvezO9a7OknqIq&#10;mZCIYiHYkWUaRcD/AGPsS7NZhijvkjJ9M16x09w+bYEtzaRGrNwHp9vXvYr7pzHgIpoJVDLGsdwe&#10;Ao9NgB7FckOuLSowfKnp1FGxbcZazTKcmv58evew5EpJIDaub3+pJ96jg11IFSfLoYmMD5de99+H&#10;zEm/B5N+P9uPapLfSFp5eXp+fWvE8PHXvcqnowh1aTYCxbg839mAWNVoRk+XTEtwWFPPr3uaIiRd&#10;U+v5I/2/Pt46eA6TeJRsnr3vCVCE30i55v8AT3aikAUz1cEv173Hm9ZVSfTx9Bb/AGAPtOXbIA4d&#10;PoNOeJ697wARoxvcWP1P04PvysytSo6cJduve8sxiaMOALA8kfXke3jIKipB6rGJNWnr3traOMgl&#10;WN2/HPA96EBCnQMHparsMN5de9xlp1Z0DjkP/if9Y3PvccJ8TPp0o8UgEj0697UCKipYsTYAc/Sx&#10;9q1A0gHoofUzfLr3vHOhjRWRrk2YD68X9suq0IHVomDMQ32de9vUbLHAhIOrhj+efbyAR1J9Oixw&#10;XkIHXveaOPUXmtpBAueP9hwfbaaWzkE4Hp028lAIxxHXvecoop3sR6r3+v1+n1HvziRIia1Pr01q&#10;bxRXy697h0w/eRAeLjjn/e/dY9VdTmuPLpRMaxlz1727BC00xUfpAX63FvemcpoFcdINWmNQ3Xvc&#10;mNrAhQCy2B5I/wB4PuxlVkPoOmGHAt172pMJRq7liBqcWA/A/PvSIs0mkYwT+z/J0TbnclF0g4Ge&#10;ve3f7OOCSVmHrLXFubW9pjg1oKV49F31DzIo8h1736jTzSM5U6i7Af1/pe/u0C69YFKk9euWMcYU&#10;HHXvaoi0RGNCBr0/1Fx+fqPapogjAHokcM5J8uve1DBUARiJT9OXBIP+J9qGYuiD4QP59IDbksHb&#10;AHCnHr3ubExduBqJP4vwv4I9+EhqUUfn0/qCKS3D59e9qWmoVVYpWuCzAKP9f8+1MaPWriv2dIvr&#10;1L6IqHr3t6o4wJWdLcXBIsb/AIHtXG+awsR9g6t4wkQd1Ove59TZFVAbEkagbfT/AB9r0fUhB/4v&#10;7elEJLgk5A8+ve2p2N5QAAbWXj6j/jft4BdVQPLz6edlU54fPr3tvnYgi4BCjg/8UH/Ffd1JpxHX&#10;j4mkUpT0697hNIzE/hbWIvb/AFj7owbQQTTpvSmSpz1730qEm/0tb+nP+PtxFoc5FOlSsD2r173i&#10;cMZLXsB/hxxze/ttizaVGM56fRkEYxRuve/SRseL2APJ/wBh/h7dCFangvn14tXPXveAQljyPqbA&#10;g/Ufj3fwtS1Ax1YuoHZ6de9yEj0E/QcekD+o/wAfevALKHUcOPSct4gx173HqU1Nc2vpt9Prb3o0&#10;VWD/AMunYGZQc0z173A8TK3pHJ5t9L/4k+99qHtHEdHay1Wq+XXvc6FPSAosDb+nH+uffo1agU+v&#10;TMj0ypyePXvebSzagQLD86vbyNICQnl0hcgHJr173xAsPVwf8P8AeL29rQtRUDrVHJr5de95geTb&#10;825P4t/r+7qTinTFSPl173MjGoWLHnkfgf4j2r0t5UNOm5S1aAV697mhE08C1vzzzf2ooXFDxA6S&#10;HUTUjOeve4cq6Tz+ATyOST7RyR6ACeHW4sKNQ49e9tkqD8ki9/8AHk+9Cig1HHh0+Dkqop88de9w&#10;Xi/VpB4AOm3+391BJarjy6sHrxNeve+vDwDYj/ifza3trW+GQVz1Rn1GnXvfYTkX5B/PN/bUhWpd&#10;vPj004VQSB173mEZAJB/BFh+P9v7pQLhTWvqOkrMpfTH6enXvcSRdQX8NyCb3/x96BJ+dOnY6aQC&#10;cde9w5VAUt9D/S9/9v7voqtfh6dqanyHXvcRSW55v+LfX/efdCtPj6fCfxZ697kJGHH+wuL/ANfa&#10;mvYFGeq1Ze09e99mK4/SBf62P1A9sMjAkjz9OvAMO4de9xJY7f2eCbf7D3pat07WvH0697ieNiSA&#10;LX/3m/5960sBnPVK4rx6978YyhtyPyATwf8AHj26h1ZI6spU5bj1732FZgFtzyT+P9jf2pUV+L+f&#10;V+09zde98lhH154+v/EgH3TQSdQ4dNMxGaY697yGC59PKnm3+t9T/r+6kkVHn17WKV4Hr3visDX4&#10;AN/9jz+Pd6FaZqKcOt+IK5697coIzwCPoLD/AGHt1CQKjgempGJwfLr3ucIeAQNP+sLn/Hj3cKDU&#10;HAHSORmOB173LjiKyD0j1Lyfzx7dTUkgZR+Xy6SyOgSp49e9y/DYi31+n+v7U6NTegPSDxKnJpU9&#10;e98xEQORYXFrf8V97KeGSK1HmOqs1GIrkde9+EQA02sL3BHPvzBCOH7OqlyTU8eve+9A1XHNuCb+&#10;0RQgd/r1ot+Fuve+/GLagvIP9fx9Pz7WBVevp1okEmnDr3vrxg67XB+vH4vz7dUaGCCp6sjlSCD1&#10;73iKWsW5BFief9hx7VKukaT0ojJIpTr3vEYr3sLahwQPwOTx7qY9ddPH16dRq9gFCPXr3vwQjS2n&#10;m35+tvdSqkaGatB+XVi6FtAOfPr3vOiFv9cf6x9tgaoq0xXpmQ4HXvfPxj/X49IH1v8An37QwU6c&#10;eg6opNS74697wPCSRxYWJH9bD2xJE9AfP5cOrmRKYP29e94JKe6m3F7C55B9tFO2vnXq0cwFCDQ9&#10;e94Vp2UCwANz/wAF4/x900aW7a/Pp15NRJNa9e98GpmvxwW5+t1v9ePfgWMgKjI6sJagV8uve+LU&#10;ot6hzb6j6X/2Hu8kcrxjuBNeHA9e8dtNRw/n1730lL+GJ/r+fr/sPbRjYVA4fM56uswywNB173k+&#10;2a36f6i/14vzb3UoopWvVPGqwoaV6975LAwsSDwOT/seOPdNJbAwP9Xn060gK4Neve8vgW4Y/T+l&#10;+b+3gqpUjj00shNaDr3voxC4tcWNv9cfj35nFVaP8+nA+kCprXr3vMkJ51D6ngWA/wB593Q4DMKd&#10;bMxbtpjr3uSIPp6fp/Qn2oNFYgCvSdpNLU9fl173lEJuV+hIvbj/AFvp7cCBgCpz59NSOoAAPHr3&#10;vsxtwSANJtxb/ePdaL4dGXz+zppXHBR+Z6979oJB4vzxwB/r396aM1ZBUACvTqsCPXr3vJ4jweQD&#10;zb6j2ykaY8QkHppptJ49e95UjAWwuDe59IPH5+vvQiEiUUEEGtemWkZ1pXr3vKsSsQ3OoG304/x9&#10;rFAAKk5PVQ2iq0/n173IWBrtccAi30/P1B9uKgFNP7etM47QmOve8iwXv9eR9ePp9PdlKgaOm1mK&#10;qV4VPXvfYiQ8aST/AKq9rf0+vu4Q1rgfz60K1qOve+jGD+q9xxe35/xPu3hsWAPDrzE8eve+wnI4&#10;B/re9rf4e9rCQC1etkELx697lxqG/N2vwP6f7H3ULViK06aBZmKk0HXvcyOO7EgfpFyP9f8AF/dk&#10;UilM1/1Y69pAAA697zrHqBbkkcf1sfdm0OpB8j6dI3dGUqT5/Z173x0H/Hg2tbn+lre6FO8UHb5n&#10;qpNCE9eve//U+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3XvfY+vu6GjDr3XvedDyB+Pz/tv6+1vl1U8Ove5F+Lfi&#10;/wBD/wARb3oca9VHGo6975g/gHj/AG/+8+/UNet0r8Q6977Fjb/Y3v72RQY49aI0jr3vmP8AH6/j&#10;jj/b+/Vpk9WBPGuOve8g4/H0/oT/AF90YV49UINR1730b/8AFB7bK0J6uKDr3vl/Zt+b2/w+vvRq&#10;TnHVSx1U8uve+VhyPz/sfpb/AB904Gg60MCp4nr3vxXkfgfgn/D+nuw6dGmnXvfK/wDX3rz6qaaq&#10;Dr3vr8nn6f63+w5Pu3W/LHXvfrfk2P8AjYc+9UzXrVT1730LHj8f7a5v721AM9br59e98tPFuDzf&#10;/fW96BB4da1auHXvfAAgkagL/wBOf9797J8+t9e98r8gfi1yfdB3ZHXuve+/p+Ryfz/T3agpTr3X&#10;vfrA8g/4f8U9+p5de6976t/T6/8AEf7H3VlJycgdbqOPXvfdv9v7rpEeU69X06979YW4vx/vre9k&#10;EgmgPXvt6974j88/n/ePdaDBOD17r3vkR/xT3plAFT1oY697488W5AP+8e6sTwIr1vj1737m/wCP&#10;95/3n3UUJCnz61Tr3vv8+96TSoGOt+fXvfX+wt78R393Dr2TwPXvfjaxP0t/UfX3XQpah4depnr3&#10;v30P+Frf0591Kg4Ar1umOve+Nvpcnn24VapA63ivXvfIC3/Ef8Tf222oHHVM5r1736x/P+8f8a97&#10;44HV8EUHXvfj/je4/wBb3sfPrXE06976PA55/P0/Huq0Bx1avkOve+V78f7Hg/T24uF7utrTTnr3&#10;vv62va/+8D3oEGpr1o8Mfs6976vwf96/HvagGhJr1sKONOve/c3/AMQP949tkk9Vqeve+r/QX97B&#10;any62K06975fUn+p9+rw+XWuve+rf1H++/2HvwYjz62DQYPXvfR/H1+o97Iz1sqePHr3vlx9Qf8A&#10;Yf09+DMvDqpB9Ove/XN+Ppb/AGx/1/dSaj59eoaU6978b2F/6n+nP491oNRI69gde99Di/0H+8m/&#10;u2DTPW8YPXvfL8i3Fxf+vP591r1U8M9e998f0/2xH197FAc9WWoJB4de99Acm/1+g97PkPXrZ4V8&#10;uve+XPAH9OR7qNNPn1Tt6978LAf7wP6c/j37BxTrePy69746bgk/77/Ye9k+Q8uvE1oF8uve+wPr&#10;f6fjgf7371SgqetAEDI6978B/h+f8fdqZx05TNB1730fqf8AffT6e6kHz61pFeve+/xwP+N+7Ch+&#10;LrQYA56977N/p+fr/vh7rTreOPXvfR5uLW/p/h/tvew1Oq1OKde99W/Nve6VFR1ta5Lde98wR+Ry&#10;PpY/W/utCOPW6GpIOOve/fg/1/23vfWgDgHr3vkOeTf6c/8AI/dSTXqrFtXHr3vkSv8Ajz9OR9fd&#10;qV69U6sde99XNibf0/px/tve8Gg6vxA/n173y5+l7/6/HPup61Shx1732Ppa1iD+feutFR+3r3vl&#10;b0/Tm/4v/vXv32daC/OnXvfIX+n9P96t/X3o+nWifXr3vIL8WH5/2Fv9f3sZOpj1Xifl1735hw4/&#10;qpH+tx/T3cGpX5dbBagqOve2SJgGH+AP+tcH3qcVFOq0IqR1724xzWsdX5/HtCyeXTlK9e9zVqL/&#10;AFYf7A29p2j68VNc9e95PORzewtx9Df3rwq9XQCtfTr3vH57n1Gwv+COf9f3vw6cOl4LDJNeveza&#10;/FCuEW7KtNXAppWBNxzpF/8AX9w17xW/ibMh/pDrOX7oF1OId0gHF1ip8qMxqPtr173sG9QV7TUO&#10;HZgTHJjKbTccIQgBBPvmvzvbqlxOBxEjf4eul/LdBtw1tqcAVpk9e9mNSp1IAQth6eP1AL9Gv/T+&#10;vuL2jyDmvR4QurB6977MjaSASFH6bi4v9f8AjfPvWkVr59aIUsCM149e9+1yBFIN2/tXvYj8G/8A&#10;T3ui1yOtELWnXvcqJU0ozj9RsWv+PbTswNF/Z1Rmk1aeve8Ur2kKnkA2uSOT72q4r59ejrQHz697&#10;zXU6XUckFbC1r/1v/r+6gFcHrRLGvXvfbWKaLfXgA8XPvS1rVetqQHqeve47AIosSlgeL3Fvxwfb&#10;ikseFerBi75HDr3vJHd0u5AFrKeAT/iPdWwaJ15qCoX/AD9e94FGm40mzEfQ8cm3193OcnrxHq3D&#10;r3vK+gN6dSsliQbWtbj/AF/dRqIz59UVm0g+R69778vFlFzY2H4P+sP+K+/aanPVitOve8COwIMg&#10;BBP6foA3+q/1/d2A/D1Zh/Bk0697kO+syOSAumykjn6c29tgUAXz6YqyAA8eve+o1NxbkDk8gC3+&#10;v72x6dL6a9e9+qFDQSEfpAbk8cW97jYiQDqoYF9Kihp172DOfcRtCV0aGqbKbhSTe30P1v8A09jn&#10;bVDqwNaheg7vFlR4pGNGDVp/s9e9kE/mKzonWO2EuY3kyUjFWYX9KH6r+PeR33YoyebbsjuATrH/&#10;AO9dII/Z2fOotJF9mGz173QzVzOzt/gzAcfgH30QhQAVPy6493IDSn0r/k697aJHsQDcH+n/ACL2&#10;uUCmOkZVGFU8vPr3uOJSpHPHNx7vpqOm3II7uve+PlNvrb+n/I/ewuetUqcjr3vryE/nkfm3/Ffe&#10;yo60dAHXvffkbj/iRx79pHHqpINSOve+tXN+L/X36nVa469746+bD/b/AF97pivXieve+rj8kcfX&#10;/kXv1D17UfLr3vouT9P6+9gdOrJjr3sTOqXH998AHfSP4jRsSRxxMv59hbnEH9wXOkfgb/B1kJ92&#10;GGN/eTZWc6VFzET9usde97bnWNRkMptLbbUlUUpjhaFQUYlLJAqnj8Hj3xi5rjtbTeboTLV/FfiP&#10;Vuu4/MsECX0waq97Z4cfn173kzfXeQy+SWsbOVKRhiCiySLpH1vZD9T7rYczW1laGBbdS3zAPSO0&#10;uobRNNCTT7f8PXvahpOv62jRVp81UShrEl5GIPH1sfZZPzLBOf1IFH5DpFJPHMKuCvHhg9e9ub7W&#10;yDhYXyE6MBpuHa1/wCB7SLu9spMixg/l0lZVNWVz173jj2fWxjnLVUlv7JkOg2+lwT7s+9wMRSFR&#10;+XTRt4GIdXIb+fXvfoNiMJ/PNX1AJJOhJHPB+qk/0/w97k5hUx+Gka09aDj08UtlUEgsfn1727Ha&#10;yCyfczhbcFnLc24Av7Qjdm46BX7Oth+81wPl1720vstJQwasqNFzYaiFJ/r/AK3tau/FCCEFfs6V&#10;tciMKAeI9eve2Sfr2mSUzeWoVyAUcymyf42/4r7MI+ZpSgSikfZ1ZLv9PwjkHr3tUYeilxYjLSud&#10;J0BgxGpbfRh+fZRfTrd1FB69JmVPEYRinXvZKP5hzNUdI1yqAVNUh+liWEbXDe56+7Moi5+jr/D/&#10;AJR0g5vt2uPa3mFAK0tj9nEde96uVW1qiUXNw7XFj9b/ANffW6EExg+vXz5b2hj3GVfR2/w9e9xf&#10;Jx9f99f29oz0Tn59e99Bh/Xn8/8AI/eytMda4Hr3vu/4v7rTr2eve+tVv7Vrcfj8+9069x6978HA&#10;P9PftOOvcMde9967j+t/ftJ6rSnXvfWon/W/4p73pFPn1sDr3v2ojgWsT/vX+Pv1Aet0B49e98tf&#10;44H+P/Gz7rp6rpFa+nXvfg39Tzz/ALH36nXgBk9e996jyPpcf4f8T79Tr1Ove+Vxz/h7rTqtPXr3&#10;v2ofQX/4r79Q9WoRw6977Df4/wCB4Nveqdb6977v/Q/7b36nr1UmnXvfYa3/ABX36g61xHd173kV&#10;rm5H+tbi3+Pupx03IQPOnXvb1jXP3CGw/V+PqPbTkBeim7oselSePXvalyAsVb8EW/1uPr7WwKHQ&#10;sfL06XbYS0ZoMDr3toa3P1+v4/w5P0/3v24RQ9G4LCmeve+HAB/J4+o/r70MjPVloePXvfG3+8W/&#10;2/v32dVZvIde99afqLcfX/jfvYPVhUYBoeve+rWAt/sbe96SevUJyePXvfHgn6/63vTenWmUk8ev&#10;e+JH+va9x/iD+fe9OMdOAKKacnr3vphe1/r/AIe/Vpw6pnr3vqxsSf8Ae+fewa9XFK14de98vr+n&#10;/X4930kUrw61Tz6974Xub8/7x7qQK9bIU8Ove/f4/ge6ZHWu1cde99AWv9CP6f8AFffj5dVb4hU9&#10;e98rfkfn/iP6+9ipHp1panHXvfrWH0+n+v8An3vSBn16ucZAr1732v0PH+H+v/X34rSh60c0I8uv&#10;e+QFv6i3+xHupHmOmTU5Ude992tYgD/G/wDT3U5ND5deJoaN173kC3H9L+9rSvHqygV6977t/ZA/&#10;HJt7saUrw62aAFT1736xtyLkG/5/2H091Gmp+zqoK1zx6978AzN/T82/x9uISADTPXselPn173Po&#10;6dppRdb2A+nu/BTqNDXpDdzqkZANPU9e9jnsTawr5oWlISBGDOxH1F/UCT9PYh2mzM7GTTWgzXFP&#10;s9eoX545oaxRkg+I8P8AiuvezCVufodv0Ax+PVWkCFQUKk6rWv8A19i22jjj0eF+eOoGt9qut5vD&#10;eXhwTU14de9hhJU11bMXl9Wokkm4+v8AT2YMni1fINR9nQ2WG2togiYp1727UlPZQz/ngr/xW3Pt&#10;ZFAQxHHHSC4l1Gi9e9uSKvNgP6A3At/r39qI4hGQzCg88Z6QuW8/z697cQ0SWQ+k6f8AX5/2Pup8&#10;z6n+XSMh2OocOve2yoq3DhV+g+mm1/8AD3USKHK17gOHS6G3QjUeve4X+UuxAU2Jvzb+v5931VKk&#10;4r0pPgoMnr3ua1O5jAkZQeCLHj6e0UgkJIqRnpOsyazp697hPDxcktzwb+7pbsMA1x0oWQ1qOve8&#10;EiSL6Ah0t9fx+PbyRaQurj04jKe4nPXvcUpIjm4IUEWP+98n2oMioukDpTqVlweve5RWM6bWPqUk&#10;8gj/AF/bjEA6VrXpOCwJr173N0hmRBcg8C3H+NvdiykJo8+PDpOG01fr3uZ9sI3Vm4jWPm/9f8T7&#10;8REylq5B6TeMXU6eJPl173PjVH0KbEm3+PH49vjuOlvTpJIWUFuFOve3Q05/zcZP6Rcf0/wPtp2A&#10;ZUXH+HpF4w+N+ve4c8cgUKoNvzYD63+vHvU2sxFUPn0/FImok/l173mpaJy2sjlV1XH0HF7n/W96&#10;iVFqVI4cD1Sa5WlK8fLr3uXCrBWF9TSX5t+P63/4p7a7JGVXwa49D0mkZag8Kde956OAtOAVuC3q&#10;HHJ9+0LpdRjpq4l0w1r5de9iHQRx0dOTZfIbKo4JBP5J97A8M1qRj/D0ELp3uZtPl59e98ANbuzG&#10;4/xt9f8AYe6KqhAOrElVCjj173kTxwesadX9lfwRfkn34aU7hg/Z1Q65RpNade9yad2ndnb1MTxx&#10;YAD63/4j2pjLyMcVx01KFjXSMde9v9IpCvI5It9LmwI+l/bgZlAVq0HRdM1GVVFeve1Ti6eSUBlU&#10;gf15tf8AH19vx1dXMQyKeXRNeXCxkoT3enXva1jiLeJCwAgQFzxbVbnn2aaRrMVdPbx6RQ9shIoa&#10;jy697l0yqqegELr9RItcf63vdvCIkBVgR69GUUUhjB8zXr3vjO3pZza5J0HngL/h7MI/EZWJWorj&#10;pZbg0K8PX0697YZagpcm9yTz/j+AB/h7uzASUpU0/LpQ6K8lGoR1723NISrs5J59PP1N/pb3Qqy5&#10;dadUcksI04V6974JJfjkX/qP6f097RnZHqMemOtGgqBj59e9z4/82x+oA4v9OPpY+1MWrzFPljrR&#10;ALalHXvfShQNTgc8fQ83FuB7fjClRrHE9LUBIqOve+RjDD6D1MPqLHSOPdHDLqLUp6DrRdQSGx17&#10;3nNOEA4tYagfxb3dCrtUV4dNM6M2DX7Ove8BSwZrWbgg/j3soI2APButVfGngcHr3uMY2blhe/0b&#10;kf737rJGqqVI7en1Cg9p6976FNb1Wv8Ag/nj/W93WPApn7Ol0MoBOrr3vPHT8WC2BPI4P0P9fe2h&#10;ZQNOR15yAA7nPXvfJ4LC1rD+h/r7eRAK/PpkPQnX59e9x3QC4It/iP6/4e3AGwK068HK/Z173iCn&#10;m/H9P6/Tn3UUUjNemdZYAocDr3uZDzpHPHFm4v8A6/tYDgla9bfToJHXvbutytrAcfT6n/XFvapR&#10;SmK9FtwWjOM1+fXvcGdCWsBY8n6/gm3tmShIWmOvLIIowX+Enr3trlBD2vwvH+x/2PtM6hainDz6&#10;fBUinl173GZL3K3B4ufqbH23pKHBpUdaJodAx173yCkjSebcD8G3umohaAU6ZYkAMoz173x0KWA+&#10;l73tb8fT22CK5z15m7dTVr1732qkki3ptYWtz7o1AcdUcpHwySOve+Jg06ha5/33J90QPpqmOk6M&#10;zAMnAnr3uFKgA5t+eTz/ALx7dKtSgrX59LY1GogZr1723eNj/j9OAD9P9b3XxArhJAT9nSzUldBN&#10;Ove5USWOkWBPJY8/7ED2pUA0FMdV7ZAME5697z+Ik2sB/VubH/Ye/MArnVw6qe1jU19B173EnjI1&#10;EA8fS1zyPr9fbGlRJrBoOtxVrk9e94PCdIW1yRc/X/X91pmo4dNkgnHXveGSMhbAfTg35/1/bisx&#10;FQeroT59e98Y4yObH+n0B9PtwGrAsc06cApWvXvcoRW4A0gj62+t/wAe3ASVGQM9MGWuW697ytBY&#10;AgMRa3pPI/2PuyoQW1+XTQkLkgeXXvfOKC31HNuP6gf4n35ENetah173NhgXUoseLXP1t/W3vRRj&#10;TSaUPSeWZhlT1724rAvB/of6fqH459rYqKWZ+B6SO4yT59e9yo4f7RAuW4I4tz7WBQaMvpx6Ru4Z&#10;h5Dr3uWYbcWFieT+f9v9PemGhRqz6dJWagwa9e99NEpuCG0i3JP+H9fbZRaF1ah+zrQeg1JxPHr3&#10;vgEKqCv0HHP+29619wXrysS9SKnr3vCUAPII/P8Aj/vHuy5WrevViSRUde9+0kjgEA/XgX/w97Uq&#10;G1ft68CoarHr3vmiALcm5K/Ww/H09vKM6lHWi1XBAx173geF2HI1XubgfQf4ge3A9Ys1rXp0TDRp&#10;8+ve+xFYDi9vzz/xPvwb8I4jqpmcE+R69768WoliL88WPA9u6dVMdK4ZKgVGeve8qJ9RbkA2AuPr&#10;/re6soCjSKCvXpmxg8DXr3vmIiLGxAP+q5/HugSjlwdXy4dNGRGXOT173kEJIJABsfzckfj3Zjq7&#10;U4npqRwxCxeY6974yU7aSpFrc/g+y9wQeGek6SBTXz697hrTjXyAdVvp/tvbqowq9fi6WeO+gmvX&#10;veYUn5ABuPpcce6Ismupp+zpOJycde98ZIFVAtv9a9/68297/sjqb+fXlkbXXr3vEsBIBCg2JHvb&#10;FaFgKEdOPJnPn173nWAEEgc3F/qPr7bKMQGA49WVitCOve+JgFyDcE8W/H+ufd9ETrX06djlpw4H&#10;r3vj4QRcrcrybcgW9s+GrGvl1YPRygNeve+SwWN2UWPP+H14+ntwKvwqvVmY1ArTr3vMI72Av9Qb&#10;fj/efbiRalpJ68B1rxRWg+yvXveVYTweAL/8G9qEjaMk8a9aeUCqnjTr3uQKc/lTq+otzwR+SPe9&#10;IBGkZ6ShzrAOR8+ve+ngA/ssLf4XH+Purq2nOM9OVIQ8Dnr3vmsBIuFPNrfg2/x9t6WatR+fTJkI&#10;qBjr3vL9sSQbWGr8/wCt7bKjWATnpppRqFcnr3vkaYkg24J4Av8AQfj3fwtCYyT1sSAZ697zLB9d&#10;VjYj+gt/T3ZiPPPTTSChNeve8wjX8Bib3vYgf48+3k1laggj08+mjI7rXiPTz6975mK340/T6m1/&#10;9b3ZBqWumlPXra6pF7RQ18+ve+Ij1KQ1gb/Xj/X/AB7e0FfhP5HpzK8Ove+mi5vxx+Lj/be30GQC&#10;M9XBzQ8T1732I7/QH682vYj8e3NK6SOPWqmmOve5CQ25HH0uR9eB9Pfvp1pwz1VyACeve5UcbH9P&#10;AvY2H+35PPtuSiqCTT7emJXOgMBx697cUiC6iLEWB0/S5tz7qoomv4s+XRc8gKaCKGvXvfAx/R9P&#10;9Tp/P092LuJgmnj8vl1ozHxQtMf7HXvf/9X5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+Huy/F17r3vMt7/wCP&#10;tap7etV697kL9Dfn/ff097FSaDz61XyHXveUD8j6f778e/VIwetavXr3vmBY2I+vvxAOOqMQQQOv&#10;e+Y+nP8AsP8AEfUe/YrTrQOaDh173y4t/iL8H8n3QKTg9eQO2K0Hy6978L8X/wCK8f19+Aya+XVw&#10;rCuo8Ove+Q+osOOfdCvdk9eFK/Pr3vsDm9rfi/P+3960eZPVgajPXvfLjj/fc+60IPXlDVPp1731&#10;YDkm5/2Pv3nTrZNM9e9+02uPx9b2v/t/ew1RU9VVwR69e98lH4/x/wBhz70SRn068zBRk9e99aTY&#10;8f8AI/dPiOfPqihmarde99/6wv7thcHq5NOHXvfrX5Isfx72akUHVhTr3voD/D6/X3oChp17r3vu&#10;wJHHI+nu1Ovde9+Atx/r/T3umM9e6976+nH+vb3Sp4N59b+fXvfubXPtsUHaTXrQIPXvfj/vB4/1&#10;/fmJ4p5dWxSgyeve+wB/T/effqls8eqjhk16974jj/W/p/xPvWrFOJ62c9e9+/3r3TvrQ5Hz69jr&#10;3v3P+w97qRQnj17r3vv/AB/p+frb/D24y0Wq469THXvffFhz/h/r+2gagj06959e99EfUfgn34At&#10;Q14dbBFeve+rE/Ufm3upoPOnWzQcOve+VrDkX/p/h/T36p1Eg9V4nr3vjY2Jt9f8f9696qvD16t5&#10;ivXvfgD/AI/0uPr/ALb34sPLr2qnDr3vu3JP9bcf0/r7qxY8B1pscOve/WJvbn6C3+H+v7sBQhhw&#10;62AMGnHr3vpeLkD/AHn/AHn3onNRw68xoKg9e992/wAOb8/7H35ipbHVa56978Qebf763092NBTp&#10;2vCnXvfIXv8Ajn20SQKDprjgde98bA8/W3A/H4+nveogdeJNKde98vpf+n49+K0IrmvWgM56976/&#10;ofrfj/Y+9LjqwHXvfEgXtf8A33+w93qercOve+wBz/j78HIPVgeve/fgD6fj/X9+8vt60TRc9e99&#10;cW/29h7rnpuhr9vXvfh+Sfz/AL78e/EDy6uVwCOve+/UDx/T6f8AGz72ACKHrQppyeve+duBfjm/&#10;+F/r71UV62ACSePXvfGx5v8AT6/8a9+zTPDr1CAK8Ove+7n+nJtY/wDE+9Dj1qnp1732T9B/Tnn+&#10;tvr7coaV6uNVKt59e9+uTwRYf1/x/rx7qBTPHpsChxkde9983sefz/sP9b377etjSf29e99X5HH0&#10;4t/vXvfA16tQAkjr3vrn6/S39PfgainWtXr1732f9a5+o/A5+vvXl178JHXvfQ5t/quffq1ND1qv&#10;Xvff4N/r/W3Hv3A9bAIyeve/XJP15P8AvA92qOHVsHr3vsf4C9vrz9fejk9aPy6978bD6fX/AGP/&#10;ABPvWfhPWu7yx1732trgf1H+2N/e9PW6VHXvfZLf7C/+HPupxgdUIKtgde981H1JP9Db3qtRjq1f&#10;JfPr3vv6t9eB/wAj9+BPXuGeve+QN/8AH/jX9fe/l1ThwHXvfIXHFv8AX/Fv9h79inTgbGeve+Q+&#10;nP8AXnj/AIp70aeXVSCc9e95Bx/j+P8Ab+9KmoUAyOq0HXvfpLBWP40m/wDtvdkIDAHrYqSAeve0&#10;0ps/B/43zxx7vJmtetDzp173MDXA/Fj7SlaHqytp4de95Ue35/Nzf3QrXq4Iah4kde95NZ/1Vhf6&#10;AD6e66aYPV6eYHXvfmk4I/3309+056fjqHo3XvZj/jPVSxby/bYkSRsmn6gFuPp/j7jD3ViR9jow&#10;4GvWa33QvFfmK6gUmhQVzjBNOve9hzpCt/3A7dMkrXNJoZSL28baAt/6ge+Z3P0B/eF0FH4v8PXT&#10;jlp2W3ZIVyTk/bwr8uvezUK6tpZCNNuFA/J/1/6+4fIING49CdgYzQip9eve5Q1aNLenj0/mx/w9&#10;t4rUZ612kjTnr3vkSQVvyGXT/r2/I969etVDZ697kROCojvaz3seT/t/bTDNeqyIR3HjTr3vHLoG&#10;q5Pq4HH0b3ZS3VIzUCp6974A+JgOGW3Avze3J92prFenaqVI697yk3jDM93B4BvcD8X90yH00oOv&#10;GmqlMU49e94WlbWxsCCukDi/PuwQU60NFAfPr3vkPTYEXIH0v/Xk8f8AEe/eeOvZatOve+iwZQ5v&#10;YEcC/wCDxce90IOnp5Atfy6975q5kLXGq4/HBt+PemFKAYp0wwXBHXveJm0vGTdrXF/pfngm3uwy&#10;pp1fipHr173IsrDVyGbkC3Nx/vHtsmmPLpliytjh173yOpFZCgP5s1/9t7rhiDXq4CNQnr3vmeFj&#10;kA0g8MF+nP1HvwNCVPVGClm0de9xKtWMDqhZ1IPFvpYfXj29CQJATg9KIRGH/UpWnXvYM7vKLDSA&#10;KAI6tPwddtXJPsc7IGZn+an7OgtzGQ0cUhJyx4fy697rk/mNNK2ytmOHJikqZ9RI5OiM2uf+Ne8o&#10;PuwBV36+FKEKP5nrHD727Aez9EU/FHU14d68eve6NqkgM5vyGYfW/wCePfQCIVUdchLl2ExT9vXv&#10;bU7m59VySTzYn2sUefTRQ+GAuAOve8Df1ta/++4v7uOk9aj7Ove+F7gf192pQ9bqoweve/X/ANh9&#10;P9j71TqjFa9e99lj9Px+P8T/AF9+p1Sp6976J4+vvYHXjnr3v1z79TrXXvfEk/j/AGPvYp59bFOv&#10;e+wePp9B/tz78AK9b+zr3sQusXH99cAW/SMjSEm9uBMDyfYb5sU/uK5A/gb/AAdZAfduYr7s7MW+&#10;H6mIn/ex173tw9EU2nY+AeB28b4ujdwG1If2h9B+P9b3xf8AcOYNv9ykoFRI1P2nrvFzeQ1+0coG&#10;OH2eXXvY4FbOQVsD/vP+v7AAOBToHEAkEHr3vLG7XIFwAq6eQefz7owHXnQaQCeHXvedWcnUTdj/&#10;ALHn8+2zTgMdVLqBQ4A697wuWubEgE8j8/X+vuygHj15UQDUppjr3uTFMUBW4JAHFrm5/wAT7bZN&#10;Wem2jZlB6974NKGcAki5vYj8/wBP9f3YIQtR1dVbSfPr3vEz/UIDcNY8f1Nzb3cA1q3W9Kmgfh17&#10;3gYeZipvcAA2v7cBEYqOtaSgDcBXr3vi8KogBJNvoPrzf3tZCxr1sVZi6CtOve6/vn1MX6dycZso&#10;SojIFvxoa/HvJP7uEYHPULDNR/lHSjmLUnttzAP4rU1+XXverrXMBWVJ/wCbjf1+lz762W4/RX7O&#10;vnj5gYHdZyprWRv8PXvcG4uT/X8D/jftRnh0Sde98bkX/wAef8Rf36nXuve+wzD/AB/4r79gde+X&#10;XvftXHPP9T/j71TrRz1731cXvfn+nPvfy69THXvftVrD8/1vz/tve6dbx1733q4IJP8Argf8R71T&#10;Nevde9+DfT/D6D377Ovde95OSP8AWv7rUV6oW8uve+g1v9tx/r+90B69Sueve+/IDxax910062Vx&#10;173z1C/14/3v3orQV6qfXr3vsN/sLH3qnXq+fXvfeogWv71TPWyR1732CB/r3+v/ABr37qprX5de&#10;98rm9vx+T/j9fdetHr3vkpsb3P1/H09+Irjpt0rlsde9veM5qE5sLg2/r/jb2y+E9eii8xFkVz17&#10;2sMmotEbfi5t+Tbj2tttRRlPCnS3aQzK2rhTr3tl4Csf9f8A1vp9PdqAkZrTo70qCAMnyr173wP4&#10;+hI5It70Rio606tpx29e98COQPp+T/tve1UnNetaPxE5+XXvfH8/W39f9b36lOrEHieI6976/NgO&#10;frf37VQZPWgw4N173xYA8f1+h9+J9erGnXvfrH6/QDgD8f7z7tUUp1vUoAA6976sDzbn/X90rX59&#10;NEmlR1734rYDi/8AW/8AvHvw4dbAaleve+IBHH+vcC17e7aut6hX06976K8j+zx/T36tBXj1utM1&#10;r173x4A/qD9Px/iB738XVi1Tnr3vu5F7en8W+t/fqVIA618Q1N5de98x9bD/AH3+w914dNqSoqT1&#10;734gc8fT/Y+71HT+PPPXvfrH824/2F/eq1+zqhY4C56975gNyb/g8cfX8c+68R1UAHhx69770sbX&#10;/wBf/fD37rZA4A9e98uL254/F/p7byKHh01SmTjr3vkT9LcX4P597xSnW6YpXPXvfiOOf8P9jYe9&#10;hT5Y6qtV+E9e99heTxpJtze/4/Pt1atpHThJxTieve1bgqb9xXZf9Te/0IBv9PayOISyeHSuc+dO&#10;gnvVwFt3Ungc/wCx172YfEzNT4+GmpVKu4vI4Fgb/i49yJYQ+Bb6hxIpT5dY77xS83B7q4bUB8IP&#10;HHXvbjT40yyM8pZ3vc8kn/YeziGOioSv2notlvRGgWMU697ffsYwqgIA1hc/7C/09qqoFx/g6Kjd&#10;OSSx6974NCUB0gWFv8D/AK/PtxSaVHH16sslePXvcG7O7evSoPAHP0961MWCE5Pp0pFAoxU9e9yr&#10;qFDOL6bc3PKj3rSiPqfpkg6qDFeve8LSpKfIvpAP9P6D6H34qvilkpWnE9OKjqNJz173ySZdX1C6&#10;voSeP8R7dUEgVp1VomIqeve+dTK2uIodShfV/r/4e07KVBdmFAetQpRTq6974iIEBjcDVfTcm9/6&#10;e3guhipPAV62ZKYHXveYwl2vpsp+hJ+nH49qdUboMcOmvFCrTjTr3vFNAdDWXVxwR/tr8+05poOK&#10;Z6djl7xnr3vgtIohDm1zfhuDqP059vrGdJkI8urGesujr3uRQw2Gt1F0JN/ryPpx7pCRpBp0xdSC&#10;oC+fXvcyos8bKf7Vj/sfbrDSpcDz4dJ4cMCOPXveWiADhn+iC4tyffl1BtZ9OqXJLKQvn1729wy2&#10;E8rEG6gKf94+nttlBoR+3orljqVQeXHr3vlAPMzK3CICzE25X6i3vwgfwi/Gh4163JVU1LxPXvch&#10;7ilkMIFmBQOOL34490kAKMFNDTj0wtDcAP5Zp1733Sx/5IzSDS0UZ55DEj6ce6xazEr/ACxUefWr&#10;h63AC51Hr3vnj1amiM8oHlYlk/J9R4v71G8hiOrJB6rduszeCnAceve3mGqnk0hyfVzwOP6m/txi&#10;ddAQTTotkt40rp697nmtiggYFtUh/Tbnn8+9qdVNQpTpGLZ5ZKjA69740azVMjySAlQtl+oHP496&#10;VWJOny6tcGGBAiYJ49e9qqiWCljJk0mU8qv5ufpz7WxaIU1ucmooOiOdnmeq4A697faSklqwPTpD&#10;ECym6gE3sT7UxW5miQpwPFv83RdPOkFPXr3sRKGNYAkaqBHEnqLcEuB7MAYIo/BU8OLfPoM3B8WR&#10;mY5J8uve3iniaWOSQcKzci3BAPA9sESytrFQBjHA9eido5aMO2nlxr173Je1PGwAuwQm3P54Fh7X&#10;QxxrCC1ej22kLKKk0+fXvbXUOyrEZRp9PC3/AAefa7xGjjyAB5U6UKypr8LOf29e9pyrm1OzLyv4&#10;H5/23tK0+o6Y1P29ORtKxGsUFOve4RYWCvcckkX/ADb6e3qalWMnNenTUdy9e99qx1AcgC55/wBt&#10;yPd/BYnSufXqg0kHFK9e9uKt6Aqt9Dc3/wBf2pOjUNRpinTYqLjtPaR173mGpmUEAC4JF/r+Qfbw&#10;jUoFBOOlgNFpXPXvbtTxBz/UG31/NuT78sPcaZr0kkRzU1qeve5UsIc/oIIGni/0/r/xr3Vk7tNa&#10;HpqNWVs/b173Gel9B49QXUf+I+vtxEOka/LpTE3iqRTr3uH4uVH1BPI/x/1/b4h1LQ5B6VxoStB1&#10;73KEAHGm5NrfT6D2/wCAiuBwx0pTTqqRjr3uWKWwBtpv+AOeP6e3VUKtFz9vVi7aBGtCAfPr3tvl&#10;haxuLfW1/dCAK9M6ipIfPXvcJ42Ymw/T/Tnn234Qc6eqMUrkkfLr3vF4r/kA2AAvyT+R/sPfljQk&#10;V4161VVWtOPXvcyKMKVvcj6m4/I+vtaiqFODjpNPIChA8vTr3t2RQpJAsCL/AEJt7UgFqFc/5B0U&#10;yuZXFK9e9w6mIn1AarDkX9p7iNWUaM54jh0qhlUAI/7Ove2eZDrv+P6WJ4/p7TsoQkEVr8+n4yO4&#10;AZHXveAIxFxex4N7cc8e00hKsK9VdwHwKmnXvfnUWsB/sfyP8D7qKaaHj16N64cceve+JjAIIFvx&#10;cm//ABv3VR6g462EBZtRI697ypGdVyLf6wB9tMG19vw9JZFZTTr3vtxcEqoJPpuQT/sfbpoFCjj6&#10;dORawAg9eve26eF2B4sAOPz9Rx70dVDXy6WKdNVoM8eve4QhOkE8H6Eg/U/63u4jIINelOjUR546&#10;97ypEbm68j6En26kbBaIerqtFx69e9yvFbQRz/X6nm30sfdSGLEcemNJ1NXr3vqSnD34/N7/AE/H&#10;19tUzSmftp1QVU0OT173jNNax/w/5H7aKGtOJ6YYuGqq5r69e9xJYAA1gTf8/g+3QgVqU6ULpr/n&#10;6974CH0AEW4v/hx/re3Y6Ma1qR1rUMk5697yIlgNVrCwHP1/w930kLXA6ZZGZacOve5Wm545UqLj&#10;gW/2PvY1MvcR+XScahVSaEde9yYYPpcXt/iPp7cWgbBrjpmaR8Beve50VEuvj83uPrb/AB97EZID&#10;L69IJrhtIr/g697neC1lFv6gn62+lz7U6KkjyHHpI0tSc4697zKir9V1N/xr8e1URQjSnl1QliKD&#10;A697yFdQF1/HPNufx9fftSutD/LpPxOk9e9+WO4seQeODf3RQTVetgDUaGnXveFo/wBQP0DC1gQb&#10;e9Mp1jQPLp9WFRTr3vgY76tN2v8AQn8Ae7JEAKEefVDUH0Hr173y8Nhe9r8WH0v+efd2CgGo68zq&#10;ajT+fXvfjGCukrY/iw/x/Pu8IIpmo60hI7jkde99eM3A5H+w/Frfj2r8NQlQOrEgj7Ove/GE/RV4&#10;/r/xPto0NTTrQNctk9e99NHwbD8WH4+nF/bisaAt5DpTG5VgfLr3vtYyGuFH09X9Txb6+6aO2teq&#10;kgx5Oa9e9yFj1gW4/oCL/T/H3ooxBoKU6ZOrJUY697yiNhzbjkG3+H09+VKrnHz6ar58Ove+2S5a&#10;4+o4H5/2/tlkoa8R0yx/Ecjr3vAIQCvo0/4/Qfn6+9mM6SVNetlmIbSajr3vJ4Rbj6n6knj3pCFY&#10;VxjqiuwYahSnXvfBoTxcC97W/wCNn3pkVk1EefTyvUageve+1iAB9AU35+lv9f3RlY54162z1NTx&#10;PXvfjALf0b62B4H5HP5v7o8ZEikg4/Z1XxGVxTgeve/fbq5Bt+kcAi/P+v7uuhkK08+nUcqNPqev&#10;e8YhAP00g/qv/T3Xt1GM9PGTTUDz697yCFeQVBFuD+P9b3sLWgXIHTYeStQf8/Xvfa0/qJAABBN/&#10;8P6D24uofLPVvEHFuH+Xr3uQsK/6nm+r/Eg8fT2sVS2G6dMhNT5EefXvckRcfRf6C1+B/re7rE1a&#10;KOml1EV4kde98XhLX4B4sRYjj+t/dZUZYy3n1pmIWpND1732kJAGm4VQASBxf8e0lairDu9OmiwI&#10;7+ve5iwEL/Ucsfxe4tyfbYrqAJ/z/t6Z1L1732YDcFha1v8AeP8AAe3gUCaTxr1tZF0FeB69794v&#10;8ARe5BHP0+ur8e9IoqwfgR0xqpXVxI69768ZS1l9F7gE/wBP8fbghCU8Pt62KMwCk19eve8pj1eq&#10;w0W/PPP+v7umljoc/s68JK1WtaHr3vGYSoDj8ni1j7ViEH4elgKsSo8uve+vAASW5v8A71/T27oZ&#10;SGYVPVHkIAHn173zWEcEX/1r8EE/T3cEUotAa562ZRQKhFT173nRNVgFv9fqePaoIq1Kk1p02WGW&#10;fr3uasSc3uDpA4/3q/tI1pNNIGoGHz8ui79V3BWrA8K9e9zEiubAcWvyAOPdAigMoFDXpLMQnxnr&#10;3v3j5ta4vb6C4HuvgS+Jx7umRqyS2fXr3v8A/9b5/wD7917rf49+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde99j6j3tTQ169173&#10;lUk8cccX/wCR+1aHrXlnr3uStgpP5uP99b3YEhgBjqhLaqDr3vIPrb82v7tjz60cAVHXveQAk8i/&#10;/Ef7H36mNXWj2qWHXvfPi9rfT82H+9+9U8x59UU5+XXvfO3P0+v9f9b/AA9+NOrDRXUK58+ve+wO&#10;R+bg/wCvx/r+6kChp04WGST173y03HHP+H0591IKr29UDA44Hr3vlpAP590yFrTPWyxC14+vXvfj&#10;cc3t/vPuwBKnHXkKuCB5de998W45uf6W/wBhf3XSQRr62aKc4PXvfZHH9LfX344z1XJ+LA/Lr3v1&#10;vpxzzz/vXulSa14dUNASp4de9+02BP5P0/p78DUgeQ6dVgfh8uve+gOT/X8+/EiueHXq1OR1733p&#10;JHP1/wAPexg46uAAajr3vwHFx/xP197oK1PXqAmvXvfVv9v73UcevDOR1733pI/A/wBuP9f34+vW&#10;+ve+j9f9h/vPvxWp1L5dboxPbw6976Av9P6H8/T/AGPtp0I88160ePXvfYH0/wBf8n/evfmTifPr&#10;dKZPXvfZAH1H+t9fp78BQD7M9V6976A4N+PyPp9PdyqUqSOtnPDr3vwFx9OR+f8AD/H3XQoNDnrX&#10;XvfrXFvpYcf4+6FRqA631734Dmx+n+ta5v7b1tSh4dep173xK3/p/re/EtqNDgdaqfLr3vlp45P9&#10;P+Ne6ilRTJPXvPr3vwA/1vzbn8+6k+VOvfI9e9+t9LfT+nP/ABPuwqxOK9bHz8+ve+vwb/77+lve&#10;guakdeoa1HXvfv8AX/B/F/dk0laDrYoeve/W/wBuf9fj3oDjXNetkHr3vuw/Bv8A4e6tinlTr1QT&#10;kU6978RY2+gtx/r+/BtS0+fy69TUOve+rNYW/wAf6e/E92etEUPXvfv6/gX/AN792qTTrY4jr3vu&#10;3ItzYcj3QUB62KgUU9e99W/r/Xn8f7b3YqQKkdaPaTXr3vuxsf6f64490LGmeqVI6977Uf0/p/vj&#10;70D5nq1cU6974sBx/Un6+7efWyc569760m5v9P8AA+3BpGOrg0HXvfgCR9P9ifemycdaIrw69764&#10;/r/vHun29aIznr3vsf776c+909fPrVDWh4de99/0N7Ejnj3o1A60Bjr3vsAn6/14/wBb/G/vdQBT&#10;q9QMde9+P5txbg/4e9LVuPWh3ZPXvfYAsLX/AK/7H6e7NX0621aY6979YX/1+Tf/AI171qPDrRbO&#10;n06977t/vvr/ALYe9V4dVBNeve+gRe/IIuOb3t72RnrbVrXr3v3FgTzz/vr+/E5I62STWvXvfjx/&#10;rfix96pWlOq04de9+/of63/p79UDHn1s8CB1734W/H+sLW496JPHquQeve+yCRwf8fdlap7urqRX&#10;Pl1734W4J+v0/rx/sPfmBrjrxwM+fXvfRvyLcH6W91GD1oAHj1733p4uf8Pz7cBqet1Jz1732Lfg&#10;fX8mw91ao63ngeB6977sOB/T37yr1egNeve+YA/rx+fesdUOMDj1733YW/xB/wB4P09669Ujj173&#10;2BzwPfvPqtKnUeve+f5IPH+8+/Ux29a4DHXvfIDn/A/4/wCxH096JPl14Vp173zH0F/9f6+91I/P&#10;rxGaDr3vkf0m/wBLH3pVyB69e8+ve0o3D3/41/vPt9hxHXsAmnXvedJP6m49sMvXiK9e95Q/5HI/&#10;x/437ppx16lKHr3vnrII/wAebfj/AFvddNenlNR1737Xxf8AN/pz9Pe6eXTyEBqHPXvZivjhVCm3&#10;vASARqW62uWBv7jL3QhMuwMBx6zR+51K0nN8sCtQutM/n173sEdJVittnb8oZSI56lVA4cXl5HPP&#10;vm3z7Bp3a5VhxVf8HXT7lYeGZ0bAqF+VevezipMPDC6KG16XuLE88e4OZCZGVjwr0KdB8YqxoKfZ&#10;173MEik+o2VRc3/r+fbBQgY8+mipABQ8eve+DyMxGm4VRdT/AF/P0/w92VFAzx6dXSFIPE9e9yYZ&#10;FWI3ALX4t9SfqfbTqSwp1Ry8r0PXvfvIjrqKkW5sf1alN/p73pINOq6CDQde99cOoew0sCdRvx/s&#10;PfhVTQ9VYUBBOfTr3viCy2ubgi1z9P8AWt7tg9eAIOeve+3UaiEHOkaeeCf9f/iPfgcVPXlxSuc9&#10;e98FZxpB1B2/pY2I+tyffiF4jh07p4leA697kPcxgKRduGI/r/rH22KVqetagW/Lr3vtV0D9ogkq&#10;NV/xb+t/fmbUe/8ALqlQQKjr3vuwJUEA3Fzx/t/ev5deJIBpjr3vKpCleb3tYcWufoR7oa+XWiRX&#10;HHr3vmY2cF3OogEAXPP+w961BTpXqusrRRx6975aSFutiv8ARibj/Ye61q1Dx63kgjz6977lAWF7&#10;BVbSSByLi3I49+WviUOetBg7UyR59e9gdvRWSJW8dtNQh4NwQzcXv7kDYiGehNe09BbmVxDHCUYk&#10;Fzjjw8uve61f5jM0q7I2Yn0V6mcgAgrylz9P6e8qPuwov7/vjXIUf4esfvvaXIb2bVlXsZk1eo7x&#10;Tr3ujqpsHYG99Tf7Eg/1HvP+KlP2dchblEE5KrTr3tsYkccX9qQOkhqy8cde94bk8k8D6D68f6/u&#10;+OkhNKgde98b8C3H+H/G/dqZ6s2eve+7/wBPqfftJHHpv7eve+/detde98GYW5P593VfXrY6977B&#10;4+v+v/re9EZ69173xZh9b2H9be9hfXrwHXvfHX/Q/wC8/X3ag8urAZ697XPXT6N34NmbQBX0xJ/r&#10;aQf19kHMy12ScD+Bv8HU2+wcwg9z9okZqAXMVfX4x/qPXve3F8ea9n6/2so9UcmGpQHIAuQljYn3&#10;xe9zLcLzJeV4iVuH29d9uc0j/eDSpxopqPQqOvezBqyNJZjYjkCxJuT+L+41KkLUdAtgfP8Ab173&#10;lvGBYDkcjjkj/H3SjnqtGPd173wILAANpP1uP9bn6e7DGePWyMUYVr173yFxYtYi/JI/I/1vejTg&#10;OvfIcAOve8FRVxUMUtTUSRxQICTI7hF0jm51f09uRQtcOI4gSx8gOnViebTFGKsT172Elb331Rjs&#10;qmKrd3YhK3yaChrIAVYm3Jv7GcHt1zlc2hvILOQx0r8J4fs6u1rGqsstxGjrUFS4Br6U697ErG7i&#10;webpPvMNkaTIUzm6zUs8cot9Bfxk29hW72zcNvm8C+iaNx5MCP8AD1QwSIBqFRStRwp614Z697mC&#10;cah6gt1JJsfwOPbBQkdNBC1PPPXveQVMbKg+p55tx9fzf3QxMpJ6cKMpIOOve6/Pny8S9WVaSXKy&#10;ykC5QAsImItb3kt925WPOUbL5Af4R0Y7lHE/tzzC05GlbRq1/Z173q6ZGy11YBa3me3+tqP9PfWy&#10;2qYEJ9Ovnb5mVY95nVOGt6ft697bz/sLfgjj/ePagdB/r3vgW4J/px/tuPdqZ691730X/H/IvftP&#10;n1r59e99amNrW5+o97p1vr3vtuRzxz9f+Ne9D5de6976Gnki/HH+t+L8+954Hr3Xvfgw/J/3v/ev&#10;fqHrXXvfgSPr9P6+/UHl1v7Ove8/kOkC4/23tvTmvVaCteve+AYcfm35P/Ee7U631732Dc3+t/p+&#10;Pfvt695de99huefp79THXtNeve+VySQP0/1+nupHp1UrQVHXvfPgfS/utCcnquTx6975BuR/T6/7&#10;b3oqevGpPy69753HJ5ueRc+60PDrw+XXvfY4+v0Pvx+XVHDn4eve3jF6jUxhf03Fyf6f63tpyoj7&#10;vXosvCqwHUKGvXva8ysYCQsPqQv4sDxxYe1NtqCH7OntmdqMTgDh172wMLXBH5v/AF/3n27XII6O&#10;9RJBbr3vH9Llri4+osf969+ywoOrlmZaenXvfC9wObj/AIg+9cK9NcOHXvfX5+nH/E/659+NT9nV&#10;8kZ6976Nr8f7f3qg69oFeve+P5F/94+v+39+p1b8+ve+yPx/j/vH+t73pJOOtMpNOve/WF7Dk/j3&#10;Wnn1TTUUXj173x5+p+n+x93A8unAK8c9e98Dc8/n/D/jfutKmg60wGoAde9+/pb6/wBDY+9gDryi&#10;qmvXvfVrkX/H9Le/H14daOcqKDr3vw/J/qf6f7b36vp1rr3vJYXv/tv98fdcnrwV+NK9e99AN+fy&#10;f94/1x7sdPl1Y4rTr3vv/H/G319+wBQdUORQde95OBzcgH9X+P8ATj3rNNI63XtwM9e99n/X/wBt&#10;f/iffvPrVTqPXvfMhbE/g/0/r70aHB6s3hmmcjr3vpfxc/7Di3vQViK06oAaVI6975Aazxew/B/3&#10;u3t1Vz3DrbnR8XADr3t1oMfNWyrFBG0jk8KouODYi49rY43kZQoweAH+Xoq3LcYbKPxZGCr8z172&#10;Oe2NlGlEdTXcMVDJDwbc/Ug/717F21bWqp4rChr1BnNPOiXpe1sK6a5b1x172JcGOEaAIFWyk6gR&#10;9P8AW9i+GBQdYHHqNZbvU1Wr17270yRJcjWz8An/AB/PI9vkMAFNKevRdM7sc4HXvbiqci9lJt/Q&#10;kj6/n2xUGtekZbr3uJNA76gCoH5Nxf8A1x7eRlA9a/l0ojmC0Jqeve2ioTxA/pJ/rwL/AOvb2p06&#10;ACnH/B0Yxt4mcjr3tu88hOkfQ82/2P091JBXu6V+EgGvr3vxYshW1j/hwP8AX97KUxTy62Bpao69&#10;7ix3MgDq2lfo34492i0lgsmB082kL2nJ697cRGZQDG1rfg2/r+B7blUaTpFV6SM+jDDr3uYoYqtu&#10;SOCePr/h78up6sRQ9J301JPXvc2OGVl4ViLWNgTyR7cibSVQ+fz6SPKinr3uWadBEsfKnTzc2P8A&#10;Xj280dVIPCvTAmYvXjnr3vHHTpNojH01AE3/ACD9Tf3bwldisbFcdXaZoyW+XXvc6alSJxEltJsz&#10;Wtx7sIZFhBI7R/PpLHO8g8RuI4de94ZYY5nWONTewt9bGx5PuiFnqKUA6cjkeNdbnr3vNHQyO4hR&#10;fUP1ED/eDb2/Miq2kHy6pJcrGNZPXvbpUUYpYVR+C2kH83H1+ntloqIpbAPSGG4NxKSvXvfCKCRw&#10;QnCP6b/k3Pu7FdBQ1FaU9OrySrH8XXvbmKYokUCjUurWbn6f4n21KoV/1P4fLpAZqu0jGmKde9zn&#10;RTEyKoAA5P8AX+vtpNLRgfPpIrkSBieve4ekqumwIsCAOeAfd9II7elGoFtXXvctVaOHVYKWFvxc&#10;E8nn/W9+KENqYeWOmWbxJNJPDr3vBFTvLIoCt9bji/4/PugOABnpx5USOteve1xFHHQ0qqEvUuAW&#10;Fr2H55/r7f1GO2Z692MVH8+gvJI91PUnsHXveSipp55b6eTYeof1PAHusYDHVNwp1S5miijpXh17&#10;2IiotHDBTx8uqjyEAgg/4kezMzLBbrHb8c1Pp+Xl0Ei0lzM0h4eXXvbvSS/dA08Ya+pbsfyfzqPt&#10;LGzSApxJPl0nmia3PjHz697VtO3rFOgvHFpDH8ah9T/xv2YKziUR/hp00iOreI+dXp173me0zSG6&#10;hVfSW4sVH4HszgWpQUxXz6WoxhhXJBPl172mMjIWmJX6KCovbgfg+3pnI1sV1AHHy6M7aVmhZzQk&#10;U+3r3tMqWcvYGw5bn/b+240V2r5U4fPpfK1AGPClPn173AaUma9zpX6j/Y/7z793rRqZ6vGtYq06&#10;97lq5clh9PySfVx9Bf3dpaqQhofPqhWhrWvy697caRNZIJ4/1vb8So7hGziv59WKnUDTr3t3jjJ5&#10;A4Atz/rezFSoIB/Z1ZT3UHn1726U4VQP94te1jx7UKuCVHV3TUGA697dKeLUCSp+tz9Tx+fbRh0m&#10;gPRfJDIDr1Up/qp1736pQKvAtf0/T6/092CkUWnW4NbU+R697a3jXUoUAqLX445N/r7UhWOCMdG8&#10;evTnA697mRwq1iB9Pr/h/h7dGrXjIp0oVgDjA697nrAD9Lm4A/1hfjj26I2FCuR59JJJHVRShNev&#10;e4VRSEEWW4PJuOL/AJ91lgcBnOAeHScTqAzFs+n+Tr3uB9oEDMRbVzxfge0+hj3eQ6o9wQ4LCop1&#10;73jNGi3a3JFwPrz/AIe7xwuxCrmnVBclwFXh1735YyABpAJN7/8AI/a9ImUkMT1SUgkqMjr3uSwI&#10;A5ANrWuRyfqbj3Rzofj0Wqw108+ve8TKVBH1J1D3UHtAp04q6iHHHr3tvaBpCdKj0/n6f7z7bCFi&#10;TSvSszeHWvn173hEDKD6P6Dnn8/09ttGc1WvVwyvkCnXveBohci2r6m4+g/oL+0qr2hTgnpyBWUH&#10;Wade942j5UDhj9f+J+vuzRgdvHpSQPDqM0697zrHwfwf8L8/09sBKHt6SSAEgAV6977aOw/Sb25t&#10;wP8AY+9EUPeOPn1UUjCoaUrx697wGAsV4vf6WPA4/PveriOnwwUHzHqR173Hem4seSD+OPp/X3Ze&#10;1sDy6djfuqoxT1697xJCx1cH/iB73rAOkcfPrZmAohweve8wjtptb/H+l7ce7EAAkdXZQVJr173k&#10;KD6EBRfnk/ge9PHpYHjUdJZVYMGGcde98THz9PyLcC2n6X9+KjTgdMquk62Neve4k8XJAH9r/D8e&#10;6qhILUwOnVq1SRw697xeKw4HNvzb6fk+3lQcetls93XveNUuxBANh/sf+N+3Maa+XVXNACTTr3uS&#10;gXgW44uTx/sL+2ypNcUr0inVi5YGh697dERCBYD6XN+Pp9OR7UBVFCPIdJGLVznr3uXGgvcBlNrH&#10;+hH45Ht9K6e0hhXpKW/CxqK9e9y9IKHTa4+pt/txz7vQFiRj1HSM6vEp5de981QFRx9Rcf1v/gfb&#10;g0gen2dWckLUE46975lBa3N+L2/w96SFyueHTIU1rx697486ePwfx/xPt4AKvcM9XKqOOCeve8bK&#10;zWuAb/j8+6Mr6gwGOt8KGnXvfBYyCQFt9fz+Pr7e8PSo+fVmqYweve8qx6Rxzb63/wB592CPQ04H&#10;pk+IAa8Pl173wKcEc8HgH/g39fd0WmStOvKQade99qovbg8A/wBCL/i/u6nu1cet6jx8+ve+ZRdI&#10;+q3/AKX/AK8n27JGT8K/n1olicfn173wMZItwRcWv/T/AF/dFVlIrjpxX0kHz6975IliBbkH8fS1&#10;vpc+3SFYd+T1bVr7j173nWOxU2A5+g/P+29tmg1CpHTTvp1AHh173I8dgbcKD9CbMb/m/tsKCfU9&#10;JlcM9Kk1+WOve+EsZP0HItze3B/p7rReDdbBoMmor173w8ZKf6q173/B/wAfbvhmhZaZ69jJA697&#10;8sYJQW/2P0tb2xSh7x1SlDqb06975mIC5te3AJP5/Fx/vXtsGT4U6qHbXp4de98TGD9QD/qj/j/s&#10;PdioUtXj8unGYgkVz5fb173x0Gzkj6EDgf4e3BGXUPTgOnQtVUnj1735EIH0F/rx/wAQfbYiouDT&#10;PW9Q4qcde99GEqRdbXPINjwT7cKJkNkgdOFuIrw6977MfAuP6fS39fz7bASooadaDL5ceve8kUTX&#10;/qp4+tj/AK3u5o3WmbV8PXvefQtvze/A/wBbnk+3NZYkHFfl1tXrhuPl173lCXF1H45P0t/rD28l&#10;So4163Riak0Py6975aB+CLkEn63t+eD7bkXhnps6tVTxPXvfOKMXtzpP4/x/2HurRs1cdUk1aSOv&#10;e5yxm/1uL2t+Lf439sCIEgLx6SYqKYPXveUxn1AqDxxbnn/H3vR2VPGvn1o0K6zxr173iEA0mwP0&#10;/wBh/t/fvDJY44dakwSTxHXveBowvpJH0AA/Nz/S3u6LLrGrPVoUkqJONeve8sS6RpZSVP4P4F+f&#10;axIV0ZFDXj59WkhFO3FTXr3vgyliyrYAX/PFvx7WxxVqF8h0qjK1IbPXvfip/p9Rfn6H2+ImCgN/&#10;Lj01I+Knr3vkISFFjz+omx+o+gsfbQhPEivTCzBxqIoR173nRLqSVsbfUXAPH59qq0BYDCiueqzu&#10;4ai5HXvc2JNSkKBz+Txb/Dn20C7UZjQHhT/L0l+odqUxp8uve5whIF0ax0i5I5v/AK/uhjMgLJTH&#10;SGSTiZqEV6975eBtQ5F73B4ve39fddE+rxOA+zj0x9T36vL0697/AP/X+f8A+/de63+Pfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde95Y+Dc/QfX2pirQgdaPDr3uQCCP9pJ/wBj7eAFc8eqedeve5Cj8gi1v9jx71TyPVDU&#10;ccde98lNjz/vh9fezw7etk9pKnPXveTn/Y/X/YX9+pXPXgA1CePXvfMWAv8AT/b/AOx9+NQMdVYV&#10;Gleve+Y+g/r/AF9+PDrRJCkeXXvfdvr70MEDqysBSpp173y+n14P/GvfqE9WpVf0+ve/WJP9R+OP&#10;9v70SFU08uPWgAqmmD59e987fUWtbkf72fbenuDcetEcD/h6976tckgcW+v497Iog889bpUCufs6&#10;975Af63P9L+2tB7iOtMGBJFOve+9J0n6Cx/1zb3UgV6qDVgWweve+rf0H+uf949+AJAIHTqMNOTX&#10;PXvftP0v/vH+2+nuxrQ162eB9eve+9PH/EH3sZHW1JpQ8eve/W/pfj/e/wDX96ANOtfZ173xt9OL&#10;f15H1v7vWg6uSQleve/FTa1r35B/pzz70GqKr1UNqGeve+tBHPFj/Q3/AN69t0Rmr1uoJpTr3vvT&#10;b6XP+8fn+nuza86evUrx6977tf6/0t/X/W91VTxbHXqAcOve+NvoT9Tb8/T/ABHvemopTHW6Hr3v&#10;kQfwfp78RQVHWuve/AD3WmohjxHW+ve+it+P+Ne230/g69QE18+ve+ipFv8AHk/n3pVzniet1PBv&#10;Pr3vsre/+v7vp0nJofLrRqBQde99kE24FhYWufemiHBT869eIA4ivXvfRVhYEC39Prb/AFve0Ayz&#10;fy/zdb4nr3vxU/7D+h+vvTKOJ8uvGo8uPXvfiD9QPx+fz/j7ZoKd2OtVNKHr3vore3++PvY1HIx1&#10;vIx1731b+lh/xX8+7VTix68D69e99lbjke2fPr3n1731p/P4P0/x/r7uCRg9eqa9e9+t/sAP+J+n&#10;191BNR1sE9e98rWv+P6f192B9OPXgteHXvfEWBH9P+I/NveyWrnPXipYUIr1734j6gi/+P8Ar+/E&#10;hhQ46tWlFJp+zr3vof63H4t/X34Ch68qE9e992uBYXF/z9fejxz1oj16978VIv8A1/31/p7rXPWg&#10;wqK8B1730fwP8LW/4n3tSPPrQ0jh1734Ac3H4/1veyR5dWPXvfG3/Gve+I62OHXvfL8fXj6f74+6&#10;5pn16q1dP59e99AcA/42+v0PvZIB68aasHr3vkB/W3v2PLrYoTjr3v1rf73+fp78S3n1o6xg8Ove&#10;+xa3J55P9f8AeR70ePWiRXHXvfYHP+B/3g+/Nw69UU6976I+v4t9fftQpU561qFK9e99WN7N9CQf&#10;r78c1p1aqmpr5de99njn8f196FeHVQa4HXvfrcg3/wCNe9DJ6sCfh6976H9B9P8AY/8AE+90Hn17&#10;zqeve+x+b/7b6X/p7sfQdb1YGk9e9+HF7cX/AB9feuPWqVNfPr3vvj6/8V/3r37r2AMde99fgj6H&#10;j6+91OOvVwOve/f63P09+qfPqxckaT173yve1vexxoerVAJHXvfIfS5/H+8+6NxovVWI8uve+Y+g&#10;tfj/AHr3qp6pXPHr3vlyfrzc/wCsf9iPexSnXuBoeHXvfID/AJEfz7917tOB173yH1+lv8Peq1NO&#10;vE4p173zANx9NP8AvPvdaDrWB173yYcNx+D+Lfj+vvy11Cvr17r3tIS31f7EA/7f6e1DDuPXiM9e&#10;95Qx/H0tb2wQK9bFR173lW1v8P8Aifz70ader69e95L3+tv9jwfego6dAoKHr3vjqF/9c/7z70R6&#10;dPqKNQY697Hn4+y+PfFKRcHVHYcgH1fQn3HfuSurl9/sPWX33Phr9w1ifgV4/n+zr3vYB6OmkfbG&#10;LKFQ0GSn8qizDSxFwPz9ffOD3AVF3aYGtGjFPt66kcqEyC9tWahWai/Z9vl172dvGlftVazBrKVU&#10;8gL9b+4Cux+tpHQxkjcPpJqP8vXvc0gkszcki/1t9R/T/ePaceQHXguhQOHXvfEPwA3quDZVsSB/&#10;T/D34rmox1rSK1XHXveaMrZXuBZvoDzc/wCA90YHK9bySR50697kTlHN1Gm45vcC/wCTYe20qMHP&#10;TaalAU5PXvflAVV9V1C/69j78xqet6RQnz6974r6zwL25/A5HvZ7ePXsV7s9e95VUFWu4SVOdIHJ&#10;59PHupPCgqD1r4dJpUHz6975xAMUYkX+p45Fv6e6tgEDrVSAaZHXveJdV2LsAL3UC3HP0Fvbhp5c&#10;eruF4j0697zXF9IVl4vdvz/Tj23T8+mwODDh17314ywHJLX+i8GwN+fftVOt6hk0697zD0g+gNp+&#10;g54b/XH5/wBb3Q5PHj1UoCwyR173zp+GLMNV7HRzx/Q8+6yZFB1p60xivn173LIiYkKtla5Kn8G/&#10;Ptj9RR3eXVF1gE1697xzBfBxbWlxptc2tYe7pq8Tu4dbUVkC8ARnr3sEN/6Y6R3KnUJ4tYvbjVca&#10;gf8AiPY/5b7pwB6GnQf30sIYtAqCx4+R+XXvdZf8xQ/78DYsjIUDVFSL3JADJxa/vK37sg/5Em4o&#10;DXtXrHj71UwT2bMOCxZMU9HHXvdHtTcFh9fU31/1+Pef0RqP2dch5i8kpLYPz697am5u1z/xS3tW&#10;PTpDJVTx697wmxH9bfj6e78OkjEde98fwPd6d3WvPr3vjq4v+fwP8fduPWyCOPXvfergaja/14/P&#10;vWkdap173wJFv6WPBNrE/ge7AdeGOve+i11H9b8gf091pnr3XvfG5P15A/H/ABv3br3Xvfl+vFv9&#10;j70etggceve1VtCUxbjxDgi4rqY/7ESA39lO9pr2yZT/AAH/AAdSb7STva8+bbKgz9RFn/bjr3vb&#10;O+LmShqur9p+VzK0eOjRTIBdLf2UP9B741e7trJFzbehBQFzw8/t6+hTmeJ3S2uIh/aQRs1DxJQc&#10;evezOylXs0an9XB/JI/xPuJkBXD9BNV0sBxqPPr3vIC6lSxNgALfT8f4e6HSagcemqLp+fXveTUS&#10;fTe/1/1v9f3oLjrQBppGeve8xdCv9bcnkAWt/U/n22FNerIpZgp8+ve6Vv5gHy0y2CzFT1xsvITU&#10;IpodGVq6aQpJrkUjwI6Hjj6+88fu3ezFnf2a8z7/ABCTWaxqwxQeZHUB+/vvFce3G2JsezDTfSdz&#10;ucFVPDT8z173SzW72z1bVvVzZGpkmeUuZHnkZy551FmN7+87oNh26CAQRxgLSlABSnXNvcPcnmjc&#10;L6S8ubyR5HYmpc/5+vezvfED5W7p6639g8XlstV1m3cnWwUlZSzytJGqzSBNSq5NiL/j3APvZ7O7&#10;RzPy5cXdnCqXMKllYChwK+XWV/3dffrcYt4g5R5nma5tbsGNSxr4bkdrKTwocU8+ve9knH5SkylJ&#10;Bkqdg1NWU0NVCQQQ0Uy60K298tbm0mtJmtZR3oxU/aDTrPuWCSBhEfI0697ckIMZYfT6kHgge0jA&#10;hqHj1VgxGmvceve69/n+DN1XMxfhKl9I1XC3hYE+8mfu2EJzigAyR/z8OlHMSU9q+Y4m7a237c9e&#10;96w2QFqypP8Azdf/AB41e+sMFTCtfTr52OYX/wB284BqNbf4eve4DNa3B/Nvb4HRJ59e98C1x9P9&#10;f+l/dgM9e6976Jve/wDsOfp/X3sDr1MV6976va30/wB9/X3unW8+XXvfYI+v9Pp/Qf19+Irjr1Kd&#10;e99Ai/8AX8/097IPWuve/X/5Ff3qnXuve+wf6Gw/33496Iz1o/Lr3vxNz+T/AIf8i97FAM9b+3r3&#10;vmpHH9foRz7ofXrRBrUde95BYDj6k/k/8V9+49Voeve/fUkn+n09663UUx1733fgBT9b3+nv3W/t&#10;6975fXgfW/8AsPesdUB8+ve+YPH++t7qePWvPr3vkrXtf6f7Efn3UinDrxweve+S8fXkE8f8U96O&#10;eHXvs697fMVc1CaQfqDzxx7TTf2efXomvyPBNfXr3sQ80hFPTNe11Fxfn6f4+1VuxOoD063s7ZYU&#10;Jr172lyP6ji9j/rEe3q07R0IF1DieP2de98eL/W4sP6+6UKj5k9bAKZHn173w/P1BH+2+n+v78VA&#10;yePW8au7r3vokWNr35Fvxf3etOnC35jr3vif9hwP99z71SvDqncwoOve+gLWvxcAD/X97IPVjU4P&#10;XvfTX/2PN/pb/Ye7A6aHr2rzPXvfvyP8B/vufdPw56oQEFV6974fT6n/AFv9j7sa8eneve/Xvz/t&#10;v+J+vvWPPrRGM9e98eQbgcW97Bpx4daD0ycde9+A4HI/2HN/9t/T3YAtjyHWzk0PXvfID6/04t/r&#10;f4e/aAOHWtJ4Hr3vmeTY3+nPHtsnqrNpHXvfXF7gEf6/05/p71Q1z1bSxJDde9+/Fv8AfD36vmOm&#10;m0YK8R173yHJsPpx9feskdbXhUHPXveW4BH0/p9f6fX6e7DPV6aqkZI6979zY/T6/wCP+297C60q&#10;Oq8aEnh173ljhlY2RCSbgG3H+tYe9qpNBTpJJcxxg6mp172udv7HzGYkiaCkk8LkDzuhEf1sWDH2&#10;YWllcXdV00AH2fz6Bm+c57Ztcbi7lAYeQ+I/Ide9mS2511Q4OlEr6ZKuw1Np4VrclAf6+xztO0fT&#10;xo70qB5j/L1j7zFz9e73MIIQUhWtBXJ/0x697dpKVkcrcAcgfg2v/j7PoYUUnw61/l0QR3Cla0r1&#10;73Po4FiW7jya/Tzzb/Wv7ffUo0k/kOklxKZGouKde9zJIEi9Q9A/2Fhf3QO1AtOmFlZ+1hXr3vHL&#10;JTWQeUM9vwR/T6ce6sHFWJoK9WVJsnTjr3uGFjZuWZObElvrf8D24ak0Tup0oLOBwB/Lr3vDWY9S&#10;NalrLexBve/+v7shLldWOnba8OrQ3XvbQlAZJFGvxkg8n82/x9uiSgIrShp0YG7WNCaV697y/wAN&#10;njZrldIBsSbmw9vkkEsTU08um/rYmUEDPXvcX7Z1LqdVnPHN/wDWtf22NTU8Q8elHjqwDenXveel&#10;p2juhHN+P8R/Xn3vQQjJXzr01PKHpp697lRJ4yVbnm4tc2/rf3ZKa8igI49MSEuKr172taWCKOBW&#10;U3ZlBYfnkcX9vsgopPQYnld5SCOB697h5GMvpVU/3WfUPrf6W497pQFfI+nSqzcLVmPn1721QRkM&#10;ERiXQ8r+fbyEliIzSgz0ulZSuphg+fXvcyNJpjLrW7KwVR+bDgk+7pIgUI54n9nTDmGJRQ8eve3K&#10;Ci8P+UNe+kgLf6X/AD7qGhUtUEngPTpFLciQeEvrx697l4/UJmlYXJJ5tzYfT21I58QE9JrvujCA&#10;9e95q5xV2SwOlzpKi3Hu2vVhuHl1S0jNv3VpUde95aalIeCMG3ANz/Q/4e2z5qcn/B03NcJoc8ev&#10;e5E6TNMY14VRpBH9B9ffi541zwz03E0ejUcnr3uRHTu0TKQbG4vwL/191XIV6ZHSeSVA2vz9PTr3&#10;uStLHFGoC3lcj6i4VfyOffpHCwlvMn1p0yZ3dySaADr3vnU0rKqKOTwbAG3P+v72ql3oeNK56pBP&#10;rJPl173KoqWRZF9IDAXu3AX/AFvagBV0MQDnz6YuZ0KEceve32rMVKY1f9yZ01kj6f6w9pZSpLFs&#10;UPDortw84JXtQGg697fsG8UqGaSPxovKlgAWb8WHuwj1EE8AP59FO6CSNvDRqk9e9qO3leyKWeQ8&#10;/U29qAQSofixp0VpWMVc4697U9DQx42Jppj+9LzHGDYj8c+18UC26NrOWyo9ft9Okk1w14xiU4Xz&#10;697daVljiMjXM0xKoLfUn88+zK3gqn64APl69KmJk7PIUz9nXveadGSOKnjHrYapSPqPazw9CIq+&#10;R/PqgkDMW4/b172mqsENIb6VUaOebm349ttGSx1ZHSmGRyaU49e9sBUorhRZnubn83/NvbKy+E+g&#10;5Pl0atIrsA5xQft697hGEKbAXaU/Uci/592SSUABsk9K0ZnGkcF697ypHayg/k3F/oT9B714ZBJH&#10;EdbBAYlhx4de9v1JEQEvwT6rc/T/ABHsyjVVIcYPz6aklk8TSvp172+LD9ABcsL+kn8/Q29vh2Z+&#10;046fStag1px697nLCwkjCi39R/xr/D2tUBVIGa9PUHhlqZ697eqaLSh4Nub/AOAP9ffl11o2B0Xy&#10;NKR34Hy697wVEai6gE2v/sPzbn2oERIWoz09ao2kN5de9tZjKtYiy/Wx/wATx7dKMvxdGXDI697l&#10;U8aseBp+ht/Wx/x93jJHA9W1YqP29e9viRemwUA3F2HP+w9qoyAoVRnovZl0UY59eve4tRpGq/I+&#10;g/H+8+9PVaqc9IFTWTp697geO/8ASwuALj8/X20IgzClB1dwWIoeve48kZAUAD8rc2+g/HPvY1Rr&#10;WPiemyooDXP+Xr3vCkWpgGuQpP0ve3492BketePSZi6gsRnr3vKYCbMV4BN/6n+hA96kjGCor1Rl&#10;ULqXP2de94PtyWOocHlefp/W/ukceoV4U60ko0DTg/Pr3vmIP1i9/paw/wBuLj24EOliB+zq2tAK&#10;nj173DlhPItfm/BPP9AfaNyWrqJWny6Uwyh2waD5+vXvcTxC+j1X/qb3H+29spU+eejCLuGp+ve+&#10;BgPH0uw54PA/r706GvEfl04CpqUPD8+ve8rRHj0/RfrYfj8n34R6DU9eSNAuqnHr3vEyMDwLgjk8&#10;2/23tvwlIDMcdUWBKA+XXveWOEsQbccC3INv9j7t4bAVOR5deloqkHr3vp6cBTYf7f8Aw97EQY6V&#10;yePHqkaK/wAPaft697hPAB+nkn6j6jkcj35jqQEUH2Dp4SM0ev8ALr3vG0dlICqD/Xjn8fU+9q3a&#10;VB60rl8V6976VdRC86vyT9OPdiQCBTy6qa17+HXvfN43IBABJNjY/j+th7skRGPLpLqiXtrmvn17&#10;3FlityAeLD8/8T78EZHLeXy62JGYtQjr3vHptwoPFvryLH68f7x7u60o3DrTM68eve47JyWA5/P0&#10;AA/2PvcYZ0rTHXnYtQVBp173mjVmsLDgA/8AI/fqFccR0w5VXOv4j1726JGCg+g4AYXtYj26y1Sq&#10;cekjNokqMde9zABYAcXIv7vCoB0rnovZzrNc9e95lA+h/wB9/T28wUVCmp6bY+nXvfMWF+f08C/N&#10;velI4NjqpUkjV6de95v6G1r/ANfz+fp7UihAPn1WopVuve+AW17cXJv/AMV96BapDD7K9WGaljjr&#10;3v1jc/nmx/It9Ofd1DMRXh1sKSwHkeve+PPIH1/4j/WPvdVpQZFeHWyV00A8+ve+djYADn8/Uc/4&#10;3+vt4EoCK1B4j06aY9xz173xKG5B/I/Fjz/T3QMFNOAPVTTh5Hr3vGEI5AsPpqub3+gsPboP4h5n&#10;rZYHhnr3uQE9IuRcfk/U8+3tdCR1U1BJA6975GNTzcH6j6f1+v093ZRIAw8ut5PcOPXvfKOIEcgX&#10;/r9ePx7ogqmoCueqlmpVOPp173mEVh9LXHBP0v8A0t7bdZCSFH7c9MuZKnT+deve8gHpsRexsbH6&#10;2/oT7TS61o58v2dJ3Lghl4ef29e99Ov9peB9Ap/4r7rGdaUAoa9bjYuNIFD69e98PGWt+FH1/Nv9&#10;9+PatIyyEMadOK2iuo56975GO2s29PH0HtPRdYQEnHn1UEO2P29e942VibWNjYi/+HtxYqL3Dur/&#10;AC6dC6fj6974tEfra3Fr/wBf9e/u3g0ZieHTi6C5Bz1732ingaRb8kfXn/e/dlVnYRrwp1cqxI08&#10;PMde98gliSfwCLf6w449suoBpTqhGnAHXveYRl1XUL/TSeRY3/p/xX3QfG1fTrwotWr5de94mUi4&#10;B9IP5+tveilSGoMevXh3Z6978B9f7NjfngEf7D26oUrgZ+XV+2lBx697zhDcD8EWvwTf/WPuwR9R&#10;BpUdeI01rxHXveRUsbcWH5PHt1Q1at17UePXvecKt+ADxa5/r/X3vUtKcc+nVCzAVIyeve88UKki&#10;9wQbWHA/1uPfmqaqeJ6ZmkkUFStceXXvcoR6f1r+bXN7G/5AHusixgKq/FTPy6SCUuFVQAeve8rI&#10;ATp5QCxN+LkfT2k/UK0PCvp1SN5iKN69e941jIGnUAh/w/r+PalhpYqTTq0uhmYEUI697jtEARcf&#10;m3P1+vBA920igaM56fgkDRhUOeve+9DEmw4A/rb88i59uLVF781PVmYqNLY/n1734qCSBwTwbX9r&#10;A7xioGPljrSTilQcU69760clStxf6jm3+w9vLIhC0OT8+mpWLBWUinlXHXveREF7f1P5/p72r6cP&#10;xr0w8lRVh/q/Lr3uWkTWa4sBfm3P+39qiwVWqRw4dNGSPUSCQacOve5yRBlDIGvYagf6/kD2XEvg&#10;R0Ff2dIXkYGi4rw697kBbMAwIFvxyL/19qoomlXiBTjQ9Mvp8LuOo169756COdQseQbfgfXn+vve&#10;seN4Vfy9fs/w9Mlo/HC0FP8AY697/9D5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173yUnkD8/wDEc+3o&#10;zTh1o9e9yEtYfn6cf0v7Vg460Rjr3uSv154H4/3w9+xwHVTwFM9e95lBP0/xH++v7qRSvz6bdaVK&#10;8Ove8lv+IB/p/vHvY40PDrSlgaU6975jn/H/AF+ByOPe1IGT1sMB173yX/G1h9B/X3Vh3HT5/s/L&#10;rzEnCde98wODYD6+9UII1daAOurenXvfIDm5/wBax/1veiV8uvM4C0Bz1732A2q1wFH+wP096Oih&#10;oKnryyRhM5PXvfP/AFvp9L/8U9+JoBXj6dbejEV/Z1734qRx9Ra/9P8AXPtsMGUEevVQQDSnXvfg&#10;PUPwPx/X/b+9lSNXToPEEZ6975nV9LWH+FvbekAgnPVFVSdZ49e9+0njj8f8T9fek7Fqvmetimmj&#10;evXvftJ54JtyP+I9+bSxoMevWyM9p49e99WuDwLk/W9jf6e6EnUAp6qxIYaTw6977t+P8P8Abj+v&#10;twV9enUXt7uPXvfWkWH+8f0/1vfs5DZ62dWSc9e98gLDnn/eLD3UAtxFKdaXV5DHXvfHTyLcjjn6&#10;e9jUfKnTlKivXvfIKSeB+f8AfW92NNNGz1XAHXvfQS1/r9eeL/7f37BcEZA68v8Aq+zr3v2hfra/&#10;Fv6W96NeIx1s169770WA/pzc/wDEe9sSAccOtde99aAATb/effsihX063Tr3vu2oj6ggcf7f+vtL&#10;rKrQevWxX8uve+tA4JvqF/8Aefx7fDVqfTr3HI6976tb/XBJ/wAefdHUAgjJPWqEnHXvfIAXseP6&#10;fn34lilW416vTtr173xC3ubcD/Hn34Yrmp9OqH06977tcfT6j22+qQgN1onOePXvfG31vwQLf192&#10;8NgMUP29boeve+tP0uOb/UH/AB/w9tln4A/l1Y1p1731awNuf6/7H/X96CHUA/n1UCpzjr3vkV5/&#10;2A/2N/dMU0njXr3ljr3vjb6fi3+x/wBb24wK/F1bga9e9+t9dXP5vb8f7D3pgMEcetVyCOve+uDa&#10;4sf9cjj/AGHvwVvLrwLD4eve+gDwPzf/AG3+x92wK+Z6vnI9Ove+yBz+OeOfp/T3XOKdepw6974g&#10;G9/px/sP9t78GBGeq1UcePXvfubfS3N7/T34nj1YknB6977/AD/U+9YoOqUXz4de98CPx+fr/sff&#10;uvcPh69799f8T9Df+v192NOnPOvXvfdgefqbW/1ufehWtOtAVbHXvfiBe1rm3P1966pQ0z69e99a&#10;T+PoCf8Ab+9gj8XHqwA8+ve+Vwfx/wAU/wBh72AMHj1tfi6976HPA/HvTdoqevOKZ6975f0H0H+t&#10;71Xz6pSvd1737+oFz+R/h/h71SvXgCaY6978Bz9fpyffjUdbOBSlOve/f69zfgH6fj36hIx1pVNc&#10;Y6976sCLfn+nvXcD8urUYNnr3v1ueR/vP+8e75C468ahTTr3v3H+8/7x7qag08+tEEGnXvfjze31&#10;Nre/ZA6rSmOve+uQOfr9Pd1AOOngEIxnr3vuxA5+v5+nv2nNOtBc9e98v95JHupFKdeKkLTr3vj+&#10;f0n/AG/+x9+8uqkUGePr1732Abm3+29+4/b1bia9e98v6AC9/wAe9UpXpuhU6uve8n/Bf9b/AH1/&#10;eqUz1r1NOve+xz/r/i3Hvfl149e99/m9iB/sf6f19+qKdb4Dr3vLY8cH/X/4n3QHj1qvXveTgAW5&#10;N/8AW5/Ht46SxA9OvHzp1732V4Y/4H/b2/r7ouKVGa9aUEUVuve0ZNxK31HLf7cE+1PHqxwade98&#10;4zdeb+2W49b697kKTb6XH+Jt7p1oCuOve/cX/wB9/r+/Z8+nlOKHr3vq/wBCOBe1v8ffvl1cHzPH&#10;r3sc+iZBHvWgINmMsP8ArD1/X3H/ALhJq2GQH0P+DrL/AO56yr7j26k1LED+fXvd/wD0NIBgY4j9&#10;f4ozcD6/SxJ/1/x75ve4in94lx/AOupfLLaLzcS9FAmIz172eKj1ijp2XSp4BDXBKk/1H9fcAz6P&#10;HevQxZ1Z66qinl1724zA6iRfQAL2IAuPqD7SxnFDx6qralAJz8+ve+caqpD6brpJ1Dn8fT3VizCh&#10;OetEkgrXh173wVQWDgXDN/S1je17e9kmlPPpx2YnSPTyz173PCn6tz/tFv0/7f2xX506YwKAde94&#10;7gt6QLWIKj6nj6D3umKnq4HaT173k4Kqyjxkn13+psfr7qKgkVr6daFUajmvXvclRGzMxGpglv6X&#10;v+fbZJApwHTbsQoXr3vg2lTeM2t+oW55/wAD72KkUbqygkGvXvfQVijhLlkINrC9ve6jVU9bAINH&#10;xXr3vnYMNbE6h9NPNrji4/PutTXSOHVQ1CFbr3v0ZKFWXSdY+t+Rf8kH6e/MAwIPl1ohWBr5de95&#10;f0gqPWS1yRewJH9PbeGycdaGoGrYFMde95owCWsQSwFrm1r+6sSADw6oSQACMde95EjIIV2BP9Bz&#10;7o7g5HXg4I1Ljr3vuYa1cKtjpsRzzbm3vaHSRU9bV2Da/Tr3sF9/6TQS6v1iaIuGA/Tfjk/09jvl&#10;vV9QtOFD0Hd/jIs1l1YVq0r51697rM/mHSR/6OtmRy/Q1U5gYqPSRHz/ALf3lb92dGHM18yn8Ir+&#10;3rH370t1APZhRKlCWTPGveKde90Z1bAlgefU3+98e+gcIoPy65FXcymY6B172zyG1/8AH2rUV6K5&#10;CTTVjr3vECOOPx/W3Pu/SVl49e94jf8AH9Pp7cHXhTzHXvfj/seDe/8AS3+HvfVSeve+/wCn+P5/&#10;3n6e99e697xn9P8AU6rm/wCOPfuvde98Rbm4vx/tj/X37r3XvfV/954/4n3vy691732PqPdTw631&#10;72odstpz2MYkACqpyf8AksX9l+6gmwlp/Cf8HUg+3B8Pm2wd2AAmjz/tx173tTfEOphqOrduI8yt&#10;408SqpBYC2qze+QPvZE8fN10wWlTX5dfRTvcQj2Pa54AaSWcDV8j28R172c1baQoJsp4sP8AevcF&#10;EkmrdA16A6jxp173mKsAPq1jzq/I/B/w90BBNek+Sanr3vKqiwI1C/0Nja1vx7oxPDrYHHr3vDUI&#10;fBN42BbQ5Vb/AK2CHSpH+Pt2NgZAGGP9np62YpcITgevp173qhfMX7//AE2b5SvjdJo8zULpcm4T&#10;VdAAfwPxb32L9kRbHkHbjbEEGIcPXrmt97SbcZvcWc3gIARNNeFKeX+Hr3sn5DFiOTyf9gfc1imn&#10;PWGza/EIGTXr3tc7KiqZM7ilp0Y1H3tN4Slw3l8o06SOfr7Id9eFdum8U9ulq19KdSt7W2l3cc27&#10;fDbr3tNHpp5nUPPr3vbs6upZ4NgbTjq1ZZosFjlk1g6+IB6CD74s82zRScx3rxZUzPSn2nrtXfRm&#10;2dEbL6QCPQ0FevexIUHxqqcIx4v9b/0F/YWJGqp4jpCWNSTgjr3shPzxoY5eqa92IUrKSByST42/&#10;HvIz7ulwy85wqPMf5R0a7si3XtjzDFJkG1Y19Kde96vGQFq2qF/pM4/17N761W5rCp9R1853MS6N&#10;3nAP+iP/AIeve28m1x9ef9h7UAVz0Rn1697xsbXP+8e7gda6974gk/63veK9b8uve/Eg/UG34P8A&#10;X3sCnWs9e9+t+P7Pv2K9eHDr3vlb8W+nP/E+9EkY69x6978b2/5F7151691735eB/wAR/Qf0v78c&#10;nreOPXveRRckgfQcAf7z7ocY6qSPPr3vs2Av+fra1/8AYX9+49bHp173yHI5Fv8Aef8AefdT8utG&#10;owOve+7c/wCA+v8Arfn3rqgJp17336fx/r3/AOK+9+Wet5Az173lWwvz+f8Afce2zXqnXvfdv6/n&#10;/Ye/V68eve+Vvp/h7r16h6975rfj+n/E296PWnpTJp172+YkMapP6C1yPre/49sSAaB9vRPfBfpj&#10;61HXvYkZtT9nSMRYFBfm/JHB9rbbSpcnNAOrbODqko3ADy697SH4t9Rf8/4fT3tqV1jFehApAAJF&#10;Ove+Jvb+g+lv+Jv7qa1r1ssT1730QTb/AH3+w97rQseNevMWJLDh173wK3B9++Z62pIofI9e9+tz&#10;YWP9fzcfnj3sEjpwdmfXr3vq17c8C9rnj25/pet8Rjy6976IuLn88H6/8R7aHpTqikg9v+r/AD9e&#10;98QDYD8D6f1P+w97Ok8cdecpTJ6974j6kEi3Fj/r+7eWOt/IHr3v1uQW/H+uef8AYe9AkcOveIDg&#10;jr3vu315uPeiCeHr02QStWx1730VB+gv9CLX49uhivAjPTldJIHHr3vkB+L/AF/3j3otwp14kkCu&#10;D17343+h/oRa31900qKnrQCj59e99qLfmwP4P+H0t72B6mvW1o3xnPXvfL0kWH+HPvxjIoQOqnDA&#10;AYPXvfdrNYA88k/4D37QQtQfy60WAyD173Px2Nq8pURU1HTyTSyOEVUUsSxNhwPdo4yzFW4kYHRf&#10;e7pa7ZE8ly4FB5nFPXr3sacf1BUxokmVZYDKoYRWOtf8HJP19irbdhmnVPqDpHmAOPUQ7r7q22vw&#10;dv8A1dGCRwr8j59e9iJhuvsDTFRJF5HAW2pbgn8WH5Hs8h5et4hWmog+leo53bnrfLpWKPoU+nH9&#10;vXvYo0NLHj6dIoYwsSiyqoAAvxcD2eLaxKCmny6j27upb6YyzsWY+ueve+5auS5jQarfqYkcf4e3&#10;Y4yFVWwPLptIEprbHXvbPOzXLlVdueOb/wCtce1KkJwBHRlCoHaKgde9tZrqlCFK6AH4N9Qt+ePa&#10;goVJ1jiOPS4WsLdwz173neqLIzS1JBXlYwOD/r39pjFWRdGR556bWDS1I04+fXveCGal8iyG4ax5&#10;HN7/AJI9pZYgahTUV6dkjn0FRw697xSzK8l1lew/Av8A1/I9qFV17RgAdXjjKx9yjr3vMK+dRpKG&#10;RVFja9yL8cH3RQWZVoTXy9Pz6aNpCxqDpJ6974rVamUkaTyeRa3+F/bzTaVJpwNOtmDSpAz173Kh&#10;LzuQSW/oAeAPbyzIJCEoMdMyBYkqMde9uQoyi6yFNudLc3/px70jkkahx4HpCbkO2n+Y697jSUkp&#10;VZdOi5NgPoLn3vxCFLEVz0+lwgJjJr1732tDKxSYWA+hubBh7uhDyktjHDrzXaqpTr3t68ckIicS&#10;EM/BQXItbjj2oKkaK+fl0WCRZCwpgefXvc6niu95zZTe17cgf097dtGCMdJZpKLSLr3tup6SRqmo&#10;YLYMx0WFrD+pPuyFmmYj/ix0tmuE8JAOIGeve5cFN9ujSTkXDWHJs1z/AF9uiPw0DmlfQ9J5ZfFI&#10;EXn/AC697c4ninjufTb02PHF/wAf4e2mRmiMh8j5dIpEliPz697ziMhWaMaV4T6XuCefbIo1fPHT&#10;TOCaOanj172702MgRVnkFlb6avr/ALAH+vu0OrtDZ6L576Vz4KeXXvfdLTeWumqbERRA+Ow9PAst&#10;x7sUYq0leB49WuJhHbLGKVNK9e98IDHLUpGxsXl0+kf1a3PtksrY86fn16UMkBYeQr172rJ8FISo&#10;VfTGtx/S5P1IH+Hu6I7IhoVrx6D0W6oDU8T1731TUSJOPNGNESk3P5I/x/1/e2RAh1nHXprpnj/T&#10;OW697wyVULM+qIfq9JC8WB4APtpJ1R6/z6dSCRQKN5de9844nkBqgPQo+g4vb6e7nVJR68M9UeRQ&#10;RB5nr3ufFQNWXmkBCqv6jyFU/ge7wQJcanYUHE9J3uFtwY141697n42nNY6pGSkMLmwJsCFuObe3&#10;cvLpjoEA49M3kgt1MkoDMRjr3tY0Kw080jlgzcBRe9gPr/yP2ptY1FJGzTh50p59B2ZpJ4wqjr3t&#10;+u9XNEzjhF1XP0sfwB7Vo0l0xQmvzpw/wdJUCxIRWp+zr3ufTBmlaYgeKnQ6b/QH8f7f2aw+KZjr&#10;FFC/z8ulQmKpo4E46974tVrFFJNITqa5W/Nr/wBPd/FaCNWfieq+GdCQoKnz+fXvaVqZzUHSAQt+&#10;T/XnlvbbtK61jxXozihWJdTVBHXveA6WY3B/sooA5ta3HvR1B+4Yp1Yh6dnXveGSEJLa9tK3Wwvy&#10;fpf3rwyuli2T5A/5el9sS8YJ/FinXvciCmAYMRcsRf8AqD/j7UKgZsCn2np6RtIoRkde9qGnisD6&#10;btccgjge1rUpXpMrO8uqM44GvXvbxFGqovFjfg/U/wCHtTBHRVV8Acel0aKpAHnx697cYoRcOTex&#10;BJ/P9Tx+Pak1VT4eenWABoOve5qEBTpuQeBcc/X+g9vKGGTx606GlH697wOAwZjYEiw/wP8Aj7di&#10;JYhieB6tADpGrhXgOve4Dx8hmtq+l7kn68j247GSoY16WAKxKr173OpIbk3tYHkcD8+2olKPRjjp&#10;s0XFeve3awRQQCQ1+fwAPaxW7BXy6LGDNh+HXvbNMR+foSTYfQe6SatOtc/5OroFGVx69e94F/IW&#10;xB+liP8Aifegxb04efTTkq1ePXveNxdgD+DyPzybe2/jAJFOkzFiNS4A6975JCVv/qifqfr/ALb2&#10;9ErBiS3Hh0ildiK1+3r3vMY7JYG39SB+ofn6+1MlCtAaD5Z6qWIankR173FCgkm30P1IP5+lvacF&#10;Goa4rx6oI2FF6975Cw5HCsPp/Q/197L01BGr08EJB9P8PXvcd0BJI/Itf/H/ABHth6s9GyKdK4Yw&#10;O0DHXvcbxG44Df7zf2maFQB4ZIIOR8ul8SgIF4GvXvfMwglTpvb8/n/Wv7c8NwCSKdOBuKpSv7K9&#10;e98DER9RcC9j9RY/4e3iiowJFDTpwUJGaYz173gMetyQLWHFz9fxwPafuk7RSnp1qpp4ZNaHh173&#10;JSMj8C/HP9P9gPbckbVAz+XSOZ3D0/D1732yHSWsCLWB4PP5Ht5Y1BHTRdtYav8Akx1722SRlSbi&#10;wPFgPp/tve3SNkAUGtcnp9JQVBUY9f8AL173AlAH0ABX+l/9sfdDFQEqOHW1m7iPXz6975Iv9o+k&#10;jkkc8H8+3fDoAaV6aklJbSvXvfJQddz9ObWPJ/P49uKupMinSRmNKnr3vhKAACDf8/4/43v70xAB&#10;FMdMpKFJp59e9xJLAFhYXP0H1/1r+2yxFB04zsxGeve8GjWBwRzcgWvb+gv78SCgUYz5da8QKfXr&#10;3uVEigj+xYWtc8j8e9MkgDGLPTEtwxrivzPl173KF7C1tX+24Pt+LSlKmhIz9vTTMaA0r173nU6P&#10;rfjk/wBf9t7tqSNMevDpO4FK8K9e950JOliQAebfX/kXu5Gsa1H2+vTZxXPDr3uUqAAnkFvqOT/r&#10;+/AUIoa9MhmLDNQOve+ViOPwOP8AX/1vb4FPgz15iWA0Y69752AANiD+P9t7coWFXz6de7shsde9&#10;8CLeq9j/AMR/re9qAxoOrK2ade98R/UXH9L/AOvfg+3lwKNinp05QaaE9e95wOL2PH1H5N/99+Pf&#10;jTuIHHppqVqeve8ZB+gW/PFz/X6m3vSKrOCxqKda05FeHXvfTBgALggH6H/D/H3cqAafPqrIoFev&#10;e+1FyLi35tyeLf4+9nVU9tD17OQBnr3uSqKdS/2T+bA+3ESRqMTjz60NerU2Ove8yIFB/BAuB/X+&#10;vtxFYGnWzUjA6975kNwdP6Rf/XJH09vMr0JqAF684bOrr3viQdJJPP1t+L39sSopQNWoPy6ZcALp&#10;Hn1730bkANx/vX+29pFRtOoDFeHTEaSULIMde95Qg03vyw0jj/evatWXSw0HHmetglgUZaAceve+&#10;gh5DsLAW4+p/2A9ssralJHEVH2daDKpAjBr5de98GVgQFBt/qjx7dEklO/h0+pNaseve8QX1C97n&#10;mxvbn3ZlJqV6d01bhx8x1733pa49P0YE/wDFbe2iunI6sQRkHr3vkis7MwHFje31I/N/elVKUY9e&#10;BUCjnPXveYDgKDpP4I5v/sPdHjVSzj8umiACzHOMde98HjIHq+jc3uSfbcdHBL8R1qKQP8uve+lQ&#10;m1uR+f8AinPtyNSi4Ga9OLgVb1697krH6fXcMDx9P9hwPbrAlqnP59Mu5D0Bx59e98mW4JU/T6j+&#10;vt3ShFVOerjTSnXveRE4/SB+eeef8R7SMZVFSRx+3pgSsO5jj9vXvcyMXtdQLWuV/Bv9QPbqgyE0&#10;NCPXrTmoLFj9n+fr3uURddXPB4uf8LAAH3Xw6sFrn16QEKZlCY1de98mViES+m5BIsLE/wBfb57I&#10;6GjZ406UVoO41z173x8bDiw+v+uLX4590oWYlh00zAFmJpUY8+ve+MgNrgDjg/nn/XP+29+8MEgs&#10;afIdajjaRRqOTwp173hKm4/23B/H9D7fRBjuFOrIWL6SeH7eve+IHBFrAc6v6/439vuH1GhqPn05&#10;JGHlOj08+ve+QAINuAAeeP8AbEH3aNQKFwK9MNGYmXX3Dr3vKiC4AUHgEk8XJ/rb3skVJJz5dJyC&#10;oNW697mxJcci9uVFzb6/4e3+1QxY8R01M0bEhD5fn1724Rx2YW/oC3B4A+v/ACP37wEZUV61PCnR&#10;fIHOlAKny697kKoIKldWv6fi1vwPekQqrEUwem3YadIGfPr3vHZrgX/JIGn8/W1/etURfxBxH/Fd&#10;bWNDEz4qP8/Xvf8A/9H5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691732Pd049aPXvcmP6D/fc+1i161x4&#10;9e9ywOfyP8T72Pl00Gofl173lUj/AHv/AAPu2mpz1tgDinXveReePpz701AadVpTC56975/77/Y+&#10;/aRwHW9AOVGeve8g/B/1+OT7qRg160VOaHr3vmCP99f3ocK9aagoG4+vXvfIKObfix/wP+tf3ShO&#10;emTX4m4de98uCefrxz71pI76dXKGmpB173yANiB/Xj/H3cEk1p5fb07p7hX06975W/AHP+3v7oQF&#10;ap4enXiQHqM9e9+Cj+l7H8fQf6/vTFzUKetkkV9T1733ptz9bnj/AA/A9tv20qMkdaqQ6qx8uve+&#10;7c/n6H/Yj36hp6deIKircOve+rX+vA54H9Pfq6TQZ6fppNAOve+yvFrc/X/X9+IzUdaZQxqf2de9&#10;+tzyPx9B795dVKkAFTTPDr3v1v0gi/8AtuPez5mlOrmlS3Dr3vlpsDcfX6f8U49+qKinn1pTU1HX&#10;vftPPP8ArWH+9+9HVQEdWbUQKde99kAEf7D+v0/2HvZPoevaRTHXvfj/ALbn/XP197pkDr1KnHXv&#10;fE8G3+H5+vvRwM8a9eoAM9e99i5At/X/AHr3o1D0rg9a69770knn/ff63urlUNK562ajr3vxQhgf&#10;qNNrf631HtsYFFpWvn1uuOve+itrf482t9f6+9saMRTPn17UM9e98bcHVybnj/jfvSvXCcR69aGc&#10;jr3vxUDn/iv/ABHvysSKA0avWx1734Kf99/vPvZOT5HrxA4de99lf99/xT2yrla16r173xKj+nP0&#10;/wBf26AGFFPW8Dr3vja1h/tv9f8A2HvRTJZTWnHr3z6977+twBb+v++PukhA0kceveYJ6976sbgD&#10;m4uCfdATSr+v59eHz6978Fa9rXI+t/8AW4+vuxOr8utmhr1734r/AF/1yPxf8jj3rjQUpTz60obN&#10;eve+Om5/33/E+9aiuB14EA0PDr3vwHpB/N+f9v8A4+9kipKkdWOSdPXvfYjUix5Isbc+3FqSAuPX&#10;rY1UAPn1730Bf/bcf7D8e2myaHh1Q449e99af9sP96/HHvVRwA62WFft6978VvcDi3AP/Ej34UrX&#10;j17FOve+Fh9Ob/k/4/093qSKDHXjU5HXvftNubXv9Pz7qSa6etVNaHr3voL9bj68/wDGvfqkZHW9&#10;enOMde99/m9rEDk+9Vpkdbrj7eve/ADj6m/4/wAf9h79XPz61WpJPHr3v1v+Re918x1sFiRjr3v1&#10;hfi97f0/P+v79lhnPWySRQ9e99c8X/rz+ffqDqopQ0HXvfO1uf6/0596FajrwLVFOve+voeP6e9g&#10;4r1skjD9e9+5Nja/PH0/p9ffhjHWgQK06976t+R/Xkf0/wBj71k8evCpIPXvfZH04/xJv/t/fsiv&#10;XiaVPHr3vjxawNx/sR/r+98TU9bHcNR49e98bW4B/wCK3t73UUz1aoGX6975Di3++59+I8+tmlKj&#10;r3vu4I/Nwb8j8e9gimOPXiw6976F7/71/hcW4911Hz6rUmgPXvfM2AW3J/P/ACP3Utx6rxBB4de9&#10;+tbn6cD/AB/3j37zPW6kmq8Ove+7G/8Arfn/AF/9b3s563xFD173zA5sRYHm/wDvPvxpw6oeHXvf&#10;YXi3+3/qP6c+/EjrbYOMde95APoAeOPr7bwOqAmlPPr3vnzfj6fT8/7b3vNKjrYUnr3vmALA/wC8&#10;/wDGvb1NDU62SyjPXveTSApuLj88/wC2PtksxfPVATgnr3tGVYtK39Lt/rH1e1KZHV6ZOa9e98Iy&#10;bfW3P0t+P6+9MBXrfXvee59t060BTr3vne/4t+OLe60p04CDx6974/8AIz/sPex04p8q9e9i/wBK&#10;yuu+cUqAnVNH9Pz6xb2C+fEU8vzMfQ9ZS/dRmmj91bGOInuYf4eve9gPoeqK4mrGkM8dcmpCRddU&#10;YPB/offN33Ehrep5Aof8PXVTl5Hm3a/jlPCc1/Z172d7DySvSwy3cghSFZrgAfj/AIp7gG9CCZkH&#10;7epMZoQnhJQY/Pr3t9eTygj9IVfXcWJvyeP6+y9V0n1J4dJ0WlGOanHXveeEBUXQ5KEXAb/fce2p&#10;K6u4Z6q/nUde95o2uo1XBuT9LWtwLH3QijY6rp0tQDHXvcxQsge73NvoOLX4+vtk1SmOqaStCOve&#10;+vC0ZTRwrc3uCT/vvz78ZFatetgihrx6978StwW/SSL/ANdX+t/j72Bio8utUp9vXvefi/6StgLN&#10;f6f4cfj23kDrZQgCmeve+fjXUGuGDLe30HH0H9bj3XUaU6bGoVI41697zHSikn9TcDTwefdMlvl1&#10;5mJai+XXvfCPxsXX6aRwfp/rEe9tVaH16oPELCvDr3vJFHEANX6jcC454/ofdZGfiOHW2cmtfLr3&#10;vloCsdL+Mt6bnkH/ABv71kjIqOt+JrOcinXvciNE5DryOAw+moC9hb225PFf2dU4/AaV6977ETh1&#10;ZRyRa5Nwtj7qWFCPTrRIAKnr3vk6yaCGZbvcEgW4/B1e/KV1Vpw68sqK4NKjr3sD9+D/ACPIFwxv&#10;IqITyjhRqv8A7f2P+XT+tGBjH7OiTmDFihgONRJHEj7eve6xv5hpD9dbFj06CJaprG5LWSwI/wBb&#10;3ll92hSvM+4njhf8PWNn3qkRPZkPqNXZMelG697o5ql9bCx/UxF/9f3n9D8P7OuSUifqHVx697an&#10;H1F+f+J/1vatekMxUUrx697j2PH5/wAfbnA9JWYHh173wP5PPH9fz7uOHWqVwOve/c3A5/HPP5/H&#10;vZwOtN8uve+R+trfQfXj3Vc56qOve8bLbn+v1/1vz72DmnW8de94/duvde9+9+69173yW45vYHj/&#10;AGPv3WxTz697dsMWXKUTf0qYiCPqLN9ePaS8ANq4+R6FfKBYcwWuniJEP/Gh173s8/CqoDda4S83&#10;PlBII1ciFbf4++Tfv1HTmu4ouKf5T19Hutrj282GahY/Qwiv+9de92BwyOWPAIsP6Dk/U2941yAA&#10;YPQNannnr3uaoC8/g/W/9L2sb/09p61+XTBOfTr3vmWPAFgPqpPAtbg8e9U8z1vAGeve8YAV1DoG&#10;F9XH5NuLD+nu9CRVetampVTnr3uqb52/C2t7NrZuyeuqZanPNGv8Zw0aqj1PjWwng0/V/wCoP195&#10;ifd49+LflKBeV+Zn0W4P6UpyBXyPoPn1EHvB7PWvutta3NoRFucGFLHEi+hJ8/Tr3ukXL9D9lYnK&#10;Pjq3aWagqUmMRi+xqAdQbT+F958WXuJyre2ouYL2JkIrXUP8/WAe7fdr9z7HdHtv3XMaHBRSyt8w&#10;Rx/Lr3uxT4bfCHdeY3Rh96b9xU2J23hqmGuWnrYzHNkJ4JRJHDGjgGxI5PvGT3y9/NosNon2Ll2Y&#10;S3U6lNSmoQEUJJHn1mH7EewU3JE0HNXOCBbiIVhtzQsHIwzjyp6ca9e93yRwpTRxwQRLHDBGsaKA&#10;LCONbKD/AKw987WdpWMkjEsxr+Z6yild52Msh7mPXvbrTJHLGCSL8kWtyf8AD/W9opmdHI6YIZeP&#10;n172QH55v5Or66Nb3SRjb8n9tv6e8k/u5jTzfEzedP8ACOj68UL7b8wotSWtG9eve9XTIi1bVgix&#10;Ezmx/wBc/T31ttjWBCPQdfOdzRqG8zq2O9v8PXvbW5tyR/xX2rTz6IBTr3vGT9R/sef6e7Ux17r3&#10;viLn/iv/ACP3sjr2Ove+QH++/wAb396Br1rr3vq/HP1v/sP8PevPrdM06979+fqL/kW/w/r72evU&#10;6977INwfxzf/AG3vwHr1rNOve+7G1/6e61zQ9ex17376fT34dbPXvfMXP+PP++HvWPPrWBnr3vkC&#10;BcXNybn+lz7rk9VHr173y596692nh1734Ai2n6fQ/wC3/wAffvt61UefXveRb/kC4P8AvHuuOq48&#10;j173zAuebj8gfX3Un063173yHPPuvWj6nr3vKLcf77/evdT0yxND59e9vWLJFVGPp6lv/rX5Htl/&#10;gr0WXxJtyfTr3sT80uvHUp+qjjV9Pp9LW9vwswDV8x0zs8rBiKcaf4eve0UbW/H9P8b/AOv7eGmo&#10;FehPVTTr3vib/wCw/NvdxTTXpzAGcDr3vieD/j/hb3TBJJ6r26qeXXvfv+KXt7vjTjp0AUoBUde9&#10;8Bfk/Xm1+PdeJx1XB+Q/b1737+n9APp+OR73qPl1vVWunr3vkALG1rn/AFv+J9+yeqkahnr3vGRf&#10;6fX634/HvVKYp1pqLQJ/Pr3vhpBtbj/e/fvn14Ajup1734sR/wAbA9+ABOerAZFBjr3vwBNwOOP9&#10;f6+7V0ircOvGgFWGOve+R4AuP8Lg/W/+t732GpI+zrRAYal6978Bxb8g8H6e9KGPVQRpGeve5CUt&#10;TMyokLOzEAaQT9fobj3tE1rQd1D5dInvrWOMsWFATXr3te4frXcOT0vJTPBB6WEswIBW35X6/wCx&#10;9mUe2XUjHGkeRPQL3X3F2LbyYo5QWGKDJqPLr3sRsd0/TBQ1bO0jE8pCLBb/AEAPszs9ieVl1sQe&#10;o9vvdi5LUsV0D1Y/5Ove1hTdT4FWRJKSV1AH1cMx4/Ps3g2C2RTmpr0F5PdDfFUsjJX1of8AP172&#10;JW19kYja1VHkKHHU4mjUiL7gB7axYuL/AJH49r7Xb7C3nMwQPigqOBrx6A/MPO28cwwGzupiqtg6&#10;BSo9DTr3tSZaj++LSsAjM12Vbhbn/Uj2eNcCi6Rg8fLoMbfcfSfpg1A4de9p+GiaF9X1A9NyLm/4&#10;0n2ybltBBwK9G0lyJVp5nr3ubUNL4VgRwLG51cPYj6A+3Y5FYalPSeJUMhkYV/wde9tYjQB0ldgT&#10;9WB5Jv8ATj28ZAwBIpTpbraoKCvy697xKpdikfoBWwZz9Rax/wBv7osmoHzoenCQo1Pn7Ove2uWh&#10;kRx5GBXV+COT/QH2o1hyfI06Xpcoydooeve5bU8ckYVqUkAWD/Ug/wCB9s+N4RBbNfz/AJdJlmdH&#10;1LJT5de9tckUCsI4ro4HKsLAf8he9RhZFJB86+nS5ZJCut8g+nXvfGJTqHlCg3sdJH4/xHtSoVnq&#10;eryntohPXvcmQ6blCGP9Bwb/AJ596d2D6UyPLpOnCj9e94XdQFDRLdrcD6/7f2w/cppnOR8+nFVi&#10;TpPXvfqSOZZPJBIOPqp+pH9B72q9xalAB9vXrho3TRIPz697V1BOKk6ZEtIhCkONI+n1B9uqVZQU&#10;Neg/dRGAakPafTr3t0q4YykduPpcf0/1rf8AEe7oplWh8j9nSC3lcMeve8H7IhEekMQ1yL2PH+Ht&#10;6NGyUOR6/wCfp4+KZCwxjr3ubBSSVK+VY/20/LfWwH49rNHYHY1JHAdJpJ0hYIxyeve+UiMWVHiP&#10;+DW5AH09pDRgSDQg8OqI6irq3XvealgSOSSSdgIwCQD9b2sB7UW6OrmvkOqzymQBYhnr3uJNEJFK&#10;3Ju1wByNJP0Fve9dQA2Wrjp+NwhDefXvb4cdGtFCACszEEC1ja1+be2WLqhDDieiw3zNcMGNVHXv&#10;b5T0K01BCZU1zSyagCPoAOOfdqgcVyR/LormuTLdMENAo4+vXveZaeSYFpFIVUOhTwF/C8e60KlT&#10;6dNmZYyApqSeve44SaBHiAb1/wCp+lvrb26NTRlT5nj0qJjlo48vXr3vNiMak9ZE6pYpJ5GJuSSD&#10;c3HtjwS8pNa6RX546T7ldtFbspPEU697XP3LRpVc6nY6VBH6R7WJO3hAj8vPoMLbhwmKD1697g1F&#10;vGRazSre/wDX+vtPIXMbEnielMK/qeoXr3trp6Bp5FhUAIDd3J+ik3Yn3uGESOEpTH5U6XzXQjjJ&#10;PEDFPXr3t9qZMfAi0kK6kjtq0/qb+pNvbkjWqOsZOr7OimGK8lb6h+Lde9yKyVhTQ09LF40dA39D&#10;qI4B/wBh7UXGmOFVhyH4j5enTMKgzvLO1TXh173Fp3GOj0xEmeThgLnk/Xn22Yir6QaEjh8z0omR&#10;r5sjsUf4Ove1HjKWVjqm/U1me1+FvwD7MorZoYwsmHb58Oiy6uYolEcWK4697VcckUQKg+p7ADi4&#10;H9CPx7XW0Sw1FdRPH5fb0WKjvUjy4nr3uTNKY6aOGK4aZwXP+0j6ezBiQtYxk9PxoWlqTinXvbXk&#10;ZAVEKfUlVAtx9bk+2nRpI115p0ttTVtTHh1720SssIZLXbSLi1yDb8n221IoyqEmv+rHSxY3mqw/&#10;yde94wLaGbm/Nh6iB7uinzr1cA10j+XXvfJB5X1AA825Nr2/w96MYwwpTy6VQjQoXjU9e9vNLT3v&#10;IxP444JPt+CpY1wetzq1CRk9e9ucaqrFQOQAT+f9tb+ntRVhLReFM9et9JxTPXvc5QfSAfpYkWPP&#10;PtctVFRw6MY1FMde9vUEJ0Fhb/H/AG3t4Orih62atjr3vmIjzc6bn0/4t+L+1NV4N1bxFrQjr3uL&#10;OrqwJFgByfpcj/W92VRpDAEDpyGir2+XXvcUG/q/Cn/b25/PvZJCmg6eIYgsMde9udMNI+l7qSSf&#10;6N/X3ZO3LUIp/PrUiJrAGRT+fXvcxzdBewv+AeOPrx7dShXRw6LJu6gA8+ve2aULq0n+h/NuD7rM&#10;x0FUx14KVBXHXvcNCAACLc8354H0Nx7YQl2Go9aYCuony697yegAMb3J+pvf6/19rGXsABr0hYD4&#10;K4697zB1IFvrfk/m/wDW/tkyMKgCtOk/gjIPA9e983ZQP1fj+n5P0vb37VGmK1JH7Ok6q/BRgde9&#10;wzcXubD63tc/4e6CtdJFR5dPIKqCcnr3vsAN+nknm/0/1/avBFCKdKKImOH29e98GX1fm5HFh/T2&#10;neNw4x/Powijxjr3vmkV/UAAbfT8/wBOPdSWTLL041RRT+3r3viV5VTfk344/wBb6e6lwSaknqqB&#10;iGY9e98HQG1/qF4t/vPvczMWFeFOn6EUPHr3vFHE12JsR9AfyP8AC3thCA2qnHpmQ6hjDefXveYq&#10;wvZRa1jfi5/1/bxLqKt8PRfI0iAmXgeve+Eq6YwoFiDc/UX/AMfbpIA0CmemQwD6qn7D1723uur6&#10;Eg/kAX/xI90IWgHn1dpMaeHXvbbIt2I5cX5+nH/IvdTRHpWnVgQBVuve/KpB02YBgQSLEXH9T7e1&#10;kOAvp01IwHd173z0ji1+L82/oLe1KiNlp5/PpO7rp1Vr173wkt9GA/op+nPtLMmCijPSQlg5YcPT&#10;r3uFJHrH4PPH49sGI0wKHpUkiqRWvXvfFVIsv6mFxa3P149uKr6KMKZ6ad6/FgHr3uUsZsLKP6Hm&#10;/IHNwfahFIJQjB6SmXiPL59e95dNmuefSLE/jnn21NqXI8sdaEpArXr3vieeT/sP6W/r7aWqgCQ0&#10;z1rWKVPXvc+BP0kg2sOAeL/0A+vtbHip8umXl0gn18+ve56j6gngi9hYkf7H26ulmGnqqMhft9Ov&#10;e8vj4uLfT8k8n8e90zRcHq2pvwmnXvfitiCB9R/vNvqL+7aXYmnEdUJJJPHr3vCRY8jm/wBPwD9f&#10;ewrBxq63Unh173xAuQPxq+g+lvz9fb2gUqfI9OELpqTQ9e9yNIva3BItyfp+Pp7tUMSq8eq1qKjP&#10;XvfnUE2BJJN/pa3+x9vJEuAeNOtqAWBI697wsvAsSbfmw9tEBjU1P2deahFT173zAv8Ag3I03Fr8&#10;/wBfeqtU0OfLqpqB2ceve86x2AAJt+b/AFPPJPtTFNRavkjB6or6scSOPXvfJQDyD6R/S1uT7b8b&#10;SajgT1ZyyCor173msQLEXvze3P1+ntWxjdD5dNFjUsafn173yVCSP06Qbn83H+x90QIi1HEcPTqp&#10;KmlOPXvfIpdiLWHBBF/pb/fX9pJHkMgAz1os0Z/zde99rGRpB/rf02/17e1ABOoE0J8uqsalqHj/&#10;AKvs697ymIfVLjSCQPze/Pug16gpNQMDqsasrAN5+eKde94ypcEWtz/X8f0PuxEIh1Ke6vDp4mI/&#10;Dnr3vE0RBJJ5tx/sPx7srsQa06cjdSCo8uve+BVm5H1H1vcf7H2zJ2jV5deLFTRuve8iJp9NvqPq&#10;CeCfaEyOO5fXpLJIQNQyfn173k8YuTwum9jbn/X97aSrEPUA9NtLU0Yn/J1734REg6jwBcE/Un+n&#10;HHu6uuKZ+zp+Nxp7B173liiX6n82Av8A7yePd2DsKocdMtLI2UNRXh173ldVBJ5P0sQOLH6m/uwk&#10;AJC9U1MzEEUFOve8ZHLcDULf7H+g/p721NS+HxPHp1pFQKBUCnXvfhckXJuRY/1v+PdSyk6fMdVD&#10;x0oOPHr3uXEDwBqB/P8Aqv8AXPuy1qWrn06ZeTLEn9nXvc25On6aSwvcXN7/AJ9uEy0GkD8+mQ7B&#10;dSinz+XXvedh9WZbgDj6Wv8A737fiHix66EeWPXp2FldDWvHy697wE3YDkcci4I/wJt7uEChvWnV&#10;3i0xhBxH7eve/FQw4sfy30P0+lwPbeiUMoQZPSdRKrgLx8q9e942UXN+DYEH+gH09+jRiTQitem0&#10;Lhj61697xBSQDdbEk34At/T2tlQLXXlqfl0rlcFyWrw6979pU8gfkXH4P+t79G6KFoNR9OmYu814&#10;gde9yY0UsB+og3H0Fv6Ae7cRqC6c0p0klBUHTgV697nxLYWIIPF7cD/D27KSnxDiMcMH16Ry/EdF&#10;eve5kQ5/rr/A/A/N/wDinvWurxhjn5dNaiWSpyOve8wHJJJVl/SPxb/Ye0zPIzUPCvl02STUEUFe&#10;PXvfI21jnj8cf7ST7d0r41Pw04fl1X9PVgY8+ve//9L5/wD7917rf49+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691732P&#10;dk+Lr3XvciMiwH59rENR1Xr3uYpJA5/3v25gdaYAeXXveYW4/wB6HB911HJ8hw6ZauRQU697yD62&#10;A4/3n3vjQjjTrSEVrXPXvfMD+n9P+I9+WoXu49bTBFfPr3vkA3H+H+tz7qSST1ssMqTw697ygXt/&#10;vX/IveqnpokkUXh173lH0/xH+tbj3oVPHrwyAPLr3vlbkH8H/ffn3U+ag56sCYiR1733b6/1P+H+&#10;Pu6FqgfLp4OGpTJp1733YhuPrb/Y/wCI911VXh59eVlIFcmvXvfILc34HP1vb/b+9VALVz14ipND&#10;173yKtbgDlvrz9Pz9fbbMtQWqPTpqhBAPH59e99WtwOPz6ves0qfXp/8P6mOve+1H0uPz9efzz9f&#10;fqg1brwYGprx4de987HkHi3+9X/r70ScU8+rAsT2j8+ve+AU8/g8+6iqmh6aGpOPmeve+1HH+P8A&#10;xH449uZODw6eKk4bh1734g35+h/H/E+90XFPLq4UAU9Ove/Dj6cf4+6lQcHr2jPXvfZNgLfX+vuq&#10;gGRify61TPXvfgoAJPJJ/rf3arDI6qQ4atcde99WH++/HuncyV8wet5+3r3vxDX/AMBz9OP949+X&#10;Iq3HrwocjHXvfrem/wCfp/vre9nVUYxTr1TXPXvfrH8fQfj/AIp7bWrZfrYJHHr3vlYkLxzfn/b+&#10;6vQuQeqnUTUZ6974hRyPz7syLQEeXTgFB1732F9X4/1v6e2ioTy6rjz69799F+l/wD/xX24hDMW+&#10;XWgK1qeve/BQQSfx+P8AX9ullqFpg9WyKU4de9++hsT/ALx7YkpThT7D1U9e98LcDm/1/P8AtrH3&#10;cuRq0rUHrZr5de9+t/sfdPiZa/s63xI6979ZvoeRe4H0Nv8AXHtvCqQwpnqhpSvXvfRFrfg3/wCR&#10;393ILE6etr518+ve/aQR/wAb+o91+IhRWvWyOAHXvfHT9eDwTa39Pe1UMe48PTrWOve+tP04v/r/&#10;ANf8PdSaE161w49e98rD/ex/S5/1/exkD06dTSDxqOve+IH+psLCxvb/AGPurepPTZp173xP0+li&#10;eB/xX3ulDx69THXvfRAI5+o/P+9+7N8A+fVTXgM9e9++h4t/vvz7rQAdOgDzr173x4FiffjUih60&#10;VJb16976N/r+Pfl4jrQRA3z6978QOCfpYfTn6/63vR68wpx9eve+zcKADxfj3o8a9e4mvXvfVvxx&#10;xz/t/wDX9+6sPLFOve+rEn+tv99+PdhTrxoDXr3vkAOR/X6fn378urA0z5de99Wsefz9LfT/AGw9&#10;6NPLrVc16977sTb/AIpb3rqjU01HXvfR+v04uf8Ae7H34Y68MV6979z9Px/h/rce98Bq6sCBkjr3&#10;v3+sP6f7yefehxrw60FBNW6976AA+nP+uefp/h78Pn1UcTnr3viB9CRcfgfn34mtB16taE9e99kX&#10;/HP4+n0P+v7t5UHTlajHXvfYFwPzzzx+Pr70SSc9VNSanr3v1gv0H+w/P9ffvn1utcny6975WB4I&#10;/F/+J9+GcHryhmqOI6976A+h/N/z9PfqdxHW6dxI697yL+R9bf4/8QPfqUFeqY4k9e981txe/A4/&#10;3rk+9FgPt61wPXvfIfS/1v8A61v9496K+vXjU9e98hf6ED/W+vvVBx8utceve+Y4/Nj+P6f4397C&#10;6vs63Wo+XXveS3ANub/X8f63uy1rpBr14MCaV6977PN/9b/fce9FNIGoZ62BgV4nr3tH19/OwItp&#10;JH+8/wBPbycOq0p173HjP9R9CPe2p1b8uve5Fx+OfbNOvYHDr3vkP94/P/G/eurV7eve/E+/dOBe&#10;HXvYq9OTGLfOH/2qpjFwbfVr8k+wjzumvl+cHgFP+DrJP7rV21r7sbaF85AOve7++ggv2+T8rkIs&#10;tO7ItmuGXi7fUe+cXuOaSw+GM0Iqcefp11y2gt++7xkwzSV/l/Pr3s9WCqw1FE7epQVCkE8j6AD/&#10;AB949bjCRcEDofyWr6qCnr1729iS8jhVurka9XOkn2XlO0Enh1VVCIM/D173PiFgoUiw4/w5/oD+&#10;PaZ/Mt02SDUkceve5wUaAGW/qBFv6D6+2fPj0yGFacOve86aVQmJRc2BHH9frz7aNSw1cOr9xpr4&#10;de98Q41BSSrrwqn6f7b3umMcD59aAIrUdvr173wEbsSGUn1Aq17c/ke7FlAoPz62zKxrXr3vKZBF&#10;qOgtqW1+SPdKFyPKnWwxYUrTr3viHuQSOTc/Qi3vZXHHpsg0J697lK/oa0l2/BYf1/Htpga8Ommr&#10;qGkfb173jTyBibXNuQLWt9DwPdm00Hl1Y4Aqade9zhcqCVGkWIsBcH/H2waVpXPTQCnA697wETO6&#10;qIxpLf4km39PbgKqCa5HTtEBwfLr3uT45DqWMEKFuQx4uB9Sf8fbWpOJ49UGnFTU9e9yUdW8aEWO&#10;m54Nr/737aKGhIznqrR6gW6975vGXjfxkE2N+Ppx9Df/AIj3RXow18Oq6VWhOf5de9gxvuAHE5El&#10;2DRAuCLWAXk/4f4XPsd8vyH6yIUqG6Kd4AWxJK0FeP5+fXvdVv8AMEqY5NgbCSXUSXqmQjiygeoX&#10;P+Nr395f/dsiYcx7iU9F6xn+9Tc2kftLDE4qHIIP2OP8PXvdI1cQZGCH+031+v1+nvPe3B01PXJe&#10;7kieciLh172zSD6n8/7zf2tXotmPl173i/1wf959uGvSJhmvXvfAqR9fp7spr1bUDwGeve+wLjj6&#10;/wCw96LeR6oSBx6979pJ+v14N/8Aex71qpw61Xr3vi1ub/1sP+I93A8+t9e94T+fx/h/xHu3W+ve&#10;+vfut9e98gffqV69ivXvbliW05CjZibfcRavxxq/p7S3f+47j5HoR8susW+2zA0pIn7NQr173sz/&#10;AAoRW67wEyFiJJAGtyB+ytrj3ym9+jTme5Uj7P2nr6RtunST2t2Iqaj6GI/4eve7HI4wsSPzq4H4&#10;/SfeLrvVyvp0C9QL0XhTr3uYoJDg2sQOLcjj62/4p7YPEU8uqMooG+fXveO1iqWvo/r9P9hf3cGu&#10;T17jXyr173yKkAs4445H1H9PddVTQdbAHBfz6976DMtypBGm12H1a/5v72QDg9bbFCDT7Ove2o4i&#10;lkkepkoqJpS5Pm+2h83P+129rfrplURLI+kDhqNOnjuV4sYiSRqeYrw697yePSDGtowG4VFCpcfn&#10;QPz/AK3ugap1HJ+fTTSSSEeKSx+fXvfCTUE0kFzyTpA+h4Bv7tHpLV4DqoFKMD173mpW0KVHDrY/&#10;S/8At7e25hqOryPV5CzY9eveyI/OOmeXrHKEeljqkHHB9BBPHvIj7vsqx82Qj7B/MdCMwvccg77F&#10;Fx+kkBP2CvXverdmFZclWqTe08n+8N+T764WRBtUPyHXzmc4I0W/3KPkiR/8J697aXAt/vX9Pr+f&#10;axa1x0GRQZ697xEf7ccfi3t3h177eve+7WH+PPvVQc9a8+ve/D8f1/PHv3Hj17r3viSfxyP9YW97&#10;+XVvmeve+7X4tf8Axt70ccOteWOve8i2+hH+9W90NR17yp1733YEG3BJ/P8Agfeqkceq44de99Ec&#10;m/0H/FPe64p1vy6977/pzc34+g5/FwfeuHWsde95BzcN+q97/gD8+9GlKjrXpTr3vl9OPzb/AF/9&#10;b3qmetGp4de99gfS/wCOf9596J68fMde95Fv9T/sOOSP6+6Gnl1o6QOve+fP/I/deq6+ve+vz/sf&#10;qL/8R735dVqGB697ypb8fW/+P/E+22r0w7GlD1728YzmoS9+WAH9b/7H2zLhK/PpBeYtWA9evexW&#10;yqEYanIFvTwCfz+T7fgozNSuAK9M7Q6Fzx4D/D172hrar3B+tjawAH9fb2mlD0JgmQa8eve+Dfix&#10;+vBt/T+nu9cUPTpcqKHr3vjb/erX/wCR+6k06pk59eve/ck3+th9fdq9XNVND1730R9f6Wv+L+9a&#10;Q3XlUFaDr3vibgWH+3F7j34UXPViUHDr3vrn8mwHvXb5dUXTqFPPr3vj+eLc+7BSy18+vNqIz173&#10;7/H/AHq3uxX+EV63UMMde99ECwN+Ppbi/wDtvdeHXu4tTh6de98ghLWAuf8AivuwQstRw6bkcIlX&#10;NB172+YfbeVzVRHT0lHNM0jBQVVrAkXu39APaiOBnJUVxwx0RblzNtG1QvNdyhdI4E/4B172NeH6&#10;VkCrLmKtY/oxgh9Rt+V1H2eW+w3MsayS9owft6hzd/d7WfD2xK+Wo4H7Bx697FTHbVwmHVFpaKEF&#10;UF5XUNKWAtqufYjsdjso49TZNc4x1GV/zLvG6VNzMaE/CML+wde9qCEPHp8TkKSCVP0IH49m6Q22&#10;thpBWn8+iSQo9fEWvz697do1szMyqqmxPNvegqoRowfLouYnTpGSOve3KCZBYoV4PH9Rb20QSCGN&#10;DXy6RSRucNXr3uQ1W7lQ2mwubi3BH59sNq1lX4dNJbqtSOJ9eve+T1auLOwFhwCAL/659qIwFyTU&#10;deW3INVFeve2+WoiVQSQPoTx9ePrYe7GjoaHz6VpC5OOve2v7uF5GBVmvwTwD9fb6xFR0uNvIqCh&#10;oeve+DpqDeFdRJNgwuf959pmDqR6H59WVtJ/VNOve40tJK+mR1ddIsf7It/hb3aO5ESlT6+XT6XE&#10;a9qkHr3vvRAUCMf02sWNzcfnn2sD6yXAzTqoeUNqHn6de9uTIhhKo3qsDa4uT/Xj22pJcdI9TCSr&#10;jHXvbLNE1yJo7g3I9I1fX+vt9UDHA6Mo5BxjOeve4n23lXTTroP+1/4fUgf197LFQxJpUcOn/HMZ&#10;rKa/Z173yFNUQKxlQekgagv1/wAfdYZkIVBx68ZopKeGf59e95/BFKmtkANgOPqD/rn2sXQSS5r0&#10;yZZEbSDXr3vlFF9vKtiGFxbj6fkX9uaBQ1HH/B1p5BMhrgjr3t/YRLpktpbizf6/9be0kkDhB4XH&#10;5dFKl2BU5Hp173zdahpIm1i2k6Qfz7tExQeHLnPVVaJVYAZ8+ve8f28ocuVtz6ubi35NvZhG0bOa&#10;8COr+MhXQOve1PjJlmpakRXYoUUhTwL8W9uuT4SmIVHClM9El/H4c8ZkwCDx+XXvbrUUxiCeWynQ&#10;Coa3N+BpPuxWOIFiMn5Zr0ghuBJ8Gc9e9tj0M7085BuGP6vwP9j7skldR4Ajpel5EkwH8uve3KGi&#10;p6alp2iUVFQ/pNhqCNb6En2w5yqoa1OD0jmuZJ5iG7FH5V697empxFHDLNZpkTlTyBfkfT+nujii&#10;ENWteizxfFdo4qgHr3vk1Tr8Jlva91UD6L+P8PbhbxZayYx1oQaSade95jUq1ljFy7WUEcn3pkVm&#10;VVyfl1RYeBby697yyMikGQKAqG/0ve3IA92SMoreIaZ4dbVHNQD59e9y8e6wU8s8IKGYlFY/quT/&#10;AGQP8PbyiinQO6nSe7QzOI5M6c0697ehB5Io41HrYa3kJuSfqL/09sEfpohB+fl0VPLoeh4A4697&#10;bqqSMuYku0qekAXIFjYk/wCv7SnVQlPhB6WwKxhMjYBz173lq0lpaVVYeOWdBcoOQrDjn68+1urw&#10;o2pUMRj8+mYClxMSvcF9fXr3vHi6USSrLMAI4ULSsTfUo+vJ96s4PFlEi0Ph9zfZ1e9uPDTRF8TH&#10;A6975ZHJtLUj7YDxr+0njP4H0sPbU05aR5YqgV6rZWYS3ZphUsa5697yUyLSaa6pUksDpVjfUx+n&#10;pPs+toliHiTkEaf2V63M5cG3tvTPXvajgyyvEqwo3klYC688/Tn3uSesSiDuYniRk9FM+2ujKZSN&#10;I8z1728UlPJ5fNVMGIsefTZf629tWcE4kfxgQCekckiqGhi8+J697ePIj+sKSPoh/At/X2IY2qar&#10;nqqr4Yp8uve2VyZapnZjoT8D6C31490K0Opjj+Q6Xxt4VstFpqr173iemMkhfk6mutza39fbQgBq&#10;5oanpxLgxrSnXvfaQEM2o240rx9Sfx72kQSXUuRTp2Ng7UH29e9yIqYoVuLEfU2/3v3ZVIXQBXpa&#10;rUopx6fb172808ZVfra3qP8AxPuyVUEf4enERjqVhxPHr3vkxKtcfUfW/wBDze/tRljX/LjpbFbo&#10;CMZ697mQt9C30vwbe1kbCgQ9KJEBcacde9vtO/ovwS3+3t9Pp7Vxk5FMda0sCcVHXvcxDYG9mP4B&#10;5sfbo0Mag4p1opVsnFOHXvcKoS5uSbkfS7FbX5N/bqtqAWuOrxgaR173GVCSBxa4/wBsPe2OCR0+&#10;WohUDj1725rwPoBxp4+lvexjj59JXYg0JJPXveFyH/SOVvxyBf8ArY+/Rq5FKcOk9XIALY697iSp&#10;YjSNTc3545/HHu8kbDPr69aolck9e94Sha4CgEAi593CKAMCvSRyXalMde9+0hFsVuB9Sfpx/h7t&#10;rBWg4eX29J2FRTh173hF1tcgX5Nh+PbEjMqluNPTrYftPXvfchW9jfTYfW/19pyaMGOKjqqRqDXh&#10;9nXvceQnSLH8m30/4n23G2kd5+zp2GGoDA1/Lr3vgjkAaSCxPNrgW/Or2rjd8gmteHSpoGZSWFR1&#10;73mZ2sbWtfg2v9frz/vXtSXINDk9KoglKeY697yRyEtcD8ckXvzxYk+0MniMe5qH06rNHqHxZ+zr&#10;3viSQQbcXNrfi590ANc8R03pKgaznzp173zYEnSLEEfgf7ce1agDtJpjptZZFP6f8+ve/DSFBAHA&#10;F9X1J/w960RqoZqcePSeV1BqeI6977UE2uCbn6/4e6Fi2oHKjpDI6vGxJ+zr3vlLC5B9Nxx/T+n4&#10;I9umgAIXHSJXINCcde9tkqGPlV+v1va5t/j7toVQGPHq7TEntOOve2xku5J4BH0H+q/1/bXmzMPs&#10;6e8Sq1r1732FAFr8kiwt/jz/AMj9uKC1D0wZF1VbPXvfIjSb24tYf65+vt5hT5Dphn1pprTPXvcW&#10;VLm5F2v/AGfp/r39tMwOQevBlFQDXr3vCY7LyOSbAAn8/m/vYjZsAV62rHWAPTr3vkkV+fp/T+t/&#10;zcj3oglQAK54dMyyN5+vXvcoRFV54v8Ajn265wdOD0wZDU06977MLEWIsD9De/8AvHts5oD15ZBq&#10;qeve+UcZDaSt1sNP+IH459tA6qD5+fWn4AgmnXvbgI9KgL+QbA/1v+T7VquSTmnSUHubNR173lUa&#10;f96NueSP6+1Eag8R08uitOve+dvrcn/jfuxjoBo9erFSAAvXvfYWwXgXF+D+fbgGTXiOtsD173wa&#10;M/j+n9eL/S/tzSCKjjTrykD7eve+kj/B+oJFv6+/EAgevWy1VpinXveUIR9bXvx72oQNU+fVgKjS&#10;Djr3vtiQLWFhyb/QH/D/AF/bwYfDT8+r9wx5de94LLYWNrn6fX/be0/iCtPLqobWdIGPXr3vmPof&#10;1fXg/wCHvXh6jUZI6c05NDjr3vKgbgFv8bG34/w93C+Zx02VCnV173kK2IAAC/Vv6f4D3YFKZFD1&#10;4ntzg9e95geLm3P0t9eP8PbqZBNAemfC1cc9e98hcj6jn8/7G3Pu5BqCCD8h14AhgPTy6975heB6&#10;uV5B/qD/AK/vagMMih61UnI8+ve5ChSOVAtxf+n+sD7qyyVJ08fPpBcVQk1Oeve/MPqAPz9Ofpf2&#10;13qAGHTqFioLenXvfmjubngAfS/1A/HtsKAKD162AAugYz173hdVJFh+ri9j/tre3KEVK8erhcEK&#10;cjr3vj4xYi5IA/25P+PtttX4zSvVixUguf2de99qLAC1vyQfr/sfaJnqvcMcOkzETHUB8vn173z0&#10;m9yRpsBf/jXtvS5JX06oUphskca9e987AhRY/wDIP0v+Pb6x0INa9OIODA9e95UQ/wBoWIJ+v9B+&#10;fbjUA41+XXpAgSg+3Hr1730QW4F9Nza30/1+fdVbuL+XTUTOG1MK19fLr3vEVtweSbC4+pt9Pp7V&#10;LVjrU0A6VABjXyHl173lWPUxP1tY3Ng3Hthj3DHTOCe0aft697lxgAg25IuB9LW/xPtSVQMTTNOt&#10;tGpqpXPXvckBjzcCx4Fube/FKOunz9eHSZ4ijKorn+XXveRjc/QqDYi/0Nv6ezKCipor88cOlITT&#10;FStD173wOkk/T6m3+AP149prhh4hNP8AJ0nLCNiW4449e98dOn9NhYXI+vP+NvbqzARhZMinAdNH&#10;UWB418+ve+LXY3Kgnj68cfS4P/Ee0duqx6tYrU161CCqF61oeve+Hj9I083vwRYcf6/sxn0OTHnG&#10;enWkViTmhx1733GBezLa5+g4v/W/tMsJjIaNuP7fy6Tkso0Anr3uWsZvYLoIvZmFxx/h7eEo+NeI&#10;xnpl30ceve5Uaq3P4tp/wvb6Ae3GLy1LkHHTEjBSKY697lAW+lyQLcWHP5+vtP2hwqE6vs/y+XTT&#10;BFYE8T173yPFmFh+ObX/AMb393WOVIyXArXyPTbF3QrxNeve+H+3sOfqPzz9fbWli+qhqOmiJdYB&#10;Hd173//T+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+97Boa9e697zx24+nP++HtXGPxHrVK9e9zE9v&#10;1HVW+fXvchebH/X96IBr0zSpYN173lH5P0+n+w/B96Aao9Oq5BGnr3vIOCQP6f09+LUFT1YU01bj&#10;173zU/S//G/px7pXjU16rqoDXz6975gcE/m9vr/vPvXn6dUoa6TwPXveQWt/j9Sfexwx1ZcJVeve&#10;+V+P8B+P9ce6EGhJ49aWhy3A9e98weByB/vfuyrRgR6dPKgVtS8Kde998BvryRfnn/D3XOnHr0z3&#10;aAw416975kArfgm9yRyb3/x9ttTu9enFXBYnr3v1/wDav8Lf6/8Are/EkAY62wIpXh17336bfS/+&#10;P9R7qrOBUevWlDnI4V6975Dj6EfW/wDsR9OPfm8xTHTjoWapwBw69765IN/8Tfj3U0BH2deL6SAn&#10;pnr3viCLf7f/AA93rXPTpIoNYqa9e98h+Px/vr/n3pj6dbZ1oQcde9+P+txb6X+nva1GD59bQYDV&#10;69742Jtb+v8AyP34mmT1tjTz69752/239P8AevdQQWNOm0kqxHXvfRt9B/tv8f8AD24SQRTpyhPX&#10;vfrX4t7ZckUI9evE/wAPXvff0t+f9Y8f4n28Tg+vWiAQdWOve+Nj+Pp/T/jfttaEVbj1oUpSvXvf&#10;f04Atx/vj7vUAZPVqilD1733/t+Pp/sfbRVaknietafXr3vsgDn8fmw9tqCO1jk8OrCtKDr3viRx&#10;xzx9P6H+vvfYBQnHWq+vXvfrXA/w93xQ0HW+JJrx+XXvfL+tr/4W/p7rrRdI8+vUGOve/MAT9Px+&#10;frf8+9KyqtTn7M9VBp8+ve+AUj/Hni3vw8MAkf7HXu2meve+7ADm4J/PJ/1/dHYsVKcR1vjSnXvf&#10;gP6gf4XNv959+YkLprX+f5dapjPXvfHTx9Pwf8fp+PdakZU6f8vVWqDx6976tyf+Re7agSDkt04u&#10;ePXvfhck/wCA91WgFTjPVaY6978RwLAH/e/djTU1OB69UCo416979psL/wCx90HCkZ+3rSivb173&#10;4g/U8C3+++nvVAVJHr1sgU6974FfoTyP+I9+OO0jPWgDwHXvfA2sQOeSbc8f48+/GpoT1sccY697&#10;64v/AEt/vre9A0x14Fhx6979pH1/P0/x9+JqetFm1k8eve+PPIt9P8f+IHvwPmOtg5xnr3vkAL/T&#10;i1j78akdWJJFCOve+jbgngE8f7H3sVGOtAFR1731b+guf6397rjPTnlX16978B9LHm3P+v8Ake9A&#10;lfi6brp49e9+tbjj35q8R1sq1a+XXvfv9b8e9AE44deCmn29e9+tb/Yi9r/7b36nr1ofM469764H&#10;I4IIP0PvZU9WKsK16979+Qxtc/W1z78eFK9N0IpU9e98v9b/AGP+3v73xHVqMwoD173w4P0+h/p/&#10;T8+/HBp1tvMde99AW/4j6g2/p7p1Uevp1732TzwP9j/xNvd+I6dFQK+fXvfufx9P8Of8PevPPVCR&#10;Whweve+/pf8AP5P+2/x96+3qtOBr1733fkf6305/3v34E16sMDUOve+1u3+sf9492NBmuerE4rXr&#10;3vkP8ABbi/591J9emiQade98h/xPvSkaqkdVFCacOve+Q4/H5/wA5934nqxoDjr3vJb624+nIPug&#10;qaDh1oDP29e98gNQt+f98fdgKGo6uq+fXveTm9iOP68c+/YBND1VqZA8+ve+f5a/0/H5/H5PveAA&#10;evKFovy697RuRFql/wDG5/3n24lKY623Hr3vBH/Q+/HPXgajr3vILA/0H9Pr/sb+2+PW6de95Bxy&#10;OP8Abe69WoKde99j63PPv3Tmonj172I/V04g3ng2a4X72IXt/tX9fYb5sj8XY51/on/B1PP3drpL&#10;T3Q2qR+HjqKj1PXvd/vx9nDDKn9ReCgeykWXUgBDX983fcpCDD5ULjP29dlLNB+9WA7TJQmoyTSv&#10;XvZ6MLEHpYHRjHGp/QRpuyn8e8fL9yJmU5Pr0PUlp2sNTUpXy697VCawHew1t9foDx9B7KTQkL5d&#10;JyitRAcde9yo7DQw1Ix4YkXW49sPWpHEDpt+wFePp1725LLIiWezgnSCObA8g3+vtNpDN246T01v&#10;jHXvfXnK6tAPq+nFiPweD734YJz08EBpqPD9nXvfSuXBbgyHgG/q4/rf8+/FQpoMDrbaTWpx173K&#10;iZlRS5Ia5JWwJNvz7ZZRUgcOm5EUvRD5de95Cwup4RSB6Qb3/wBj/vXvXl1UhSgUgkjz697xtGis&#10;SDbi6km9/wDAD3YE0oePVhq00697zxBSAy8glbg/6/59tPWtCeqN2k149e9zZoEV9S6lL2FgdQ+n&#10;149sJIxWhzTpKGZjpOQOve+SoB6Wb6KbC9rH/H+t/fizcV69WuUHDr3vyuUKFiGUtwT+PeiuoGg6&#10;dIVgNODTr3vm8pLseChuCRwFP+w/r/j7qEGkevTYXyPXvfFfJ5ASpIAsrfjn+vvZ06KA9XqKGh69&#10;7n6iqSMgF7G6n6k2549sEKWFeqvRjpY0B8+vewZ3oj/wrMkIdTqyuCRYJbk2Psc7CwF3AK4B6KeY&#10;yJdpKxkmg4/Ya9e91H/zAJUfZGxYb+qN6si4tqB5/P8AvXvND7t6su/bg5HHT1iH960ge1NsZySS&#10;RT594B697pcrLa2Nvy1zz9b+867f4aHrllNRZDTh1720MRck/wC839qx0jLqFFOve8HIP9R/X/Ye&#10;3MdJjoJ6979yQCT9T73wPVeHXvfYFv8AbW96J60TXr3vxNhf34CvWuve8TC9hb6Hke3Aet+XXvfi&#10;oP8AS5+p+tvfga9b6974Af04tcEn6H/b+7de6978BcW035+vv1c463Ujh173MoiUqoGW11ljPP8A&#10;r82v7Ynp4TA+YPRps76b+E1oQ6/8eHXveyF8DcnLUbGw9Ozlo4ijBQ2kAmIAiRfz9OPfLn7xNqkf&#10;ME8gGTUcPn5dfSJyG/1nsXsl+1CwtlSpGQBXHy49e92qwJHLDESLei4/JB/qL+8P5C6ORx6DMnax&#10;A8uve5KIhuQCTYfXgXt9Bb20zN1QhtOfLr3vGU5AK3LHn/Y/7D3YE0x1sE0J6977kjGjj6g/pP8A&#10;T+vvSO2qnWwacOve+HgVRwb6jqtzwP6gH3YuSeqayRQ+vXvfUulQug/T6gf4D6W97Tjnqyqa1Pn1&#10;73DaIMovwWP1F/8AYe3lcj7Or1IOoeXXvfAiMltK8hbcfW4+vu1SPPpsfPjXr3v0MbAXsOPqQLsV&#10;+h9+kcFsdWYgkg/l172RP5vSv/ozzPjHBU3P14Cnj/D3kP7AIv8AWyAv6/5R0LYQychb4y8fpJP+&#10;Onr3vVmzBvk6zVwTPL/sfUffXWzFLVAPQdfOTzlqbmC4ZuJkf/Ceve2mwI4/PtXUjoL16974Eekn&#10;/H6/4W93/Fnr3XvfEXP+P+8f7z79gdeOc9e992ta/wCf96/2Hv3Hqo456977C/0tb/Yce9Vp1Y0p&#10;1733ptc2/At71XrQPmeve/AXseT/AF/FvdifXr1eve+XA/Nvp/jb+o91yePWvxde98Sfr+ePr9OP&#10;9b3unWzw6975qt/xcA/UH6D+vvRJ8utE0PXvfMfn+nunWjxz1733cn/A/wCP5974daxT5de95FFh&#10;fjn/AB+nuhyeq/Lr3vl/rf7D3XrR+fXvffP+v78KefVaAZ4de99/7cEf763vR61UCp8j173kWw+n&#10;1PH5t7qc9MStUinl17284y3mTTz6r/6349p5a6aHosvSfCIPDr3sWcit8BCzXYg2/wALAe1EJ0k0&#10;rkdJNnJE5jagHn/xfXvaBN7cX5vx/h/j7VfImnQ0UUUAcfLr3vj9SOPp/vvx7byT69UqxanHr3vx&#10;IJ/xH+vxz72DinVhqFdXDr3vofTg3F7EWP0tz79g9barEU4de9+ueePzxx+PewFOa9eAIFeve+JB&#10;v/gfr9Pp/h70Sv29b1gVxx6974kC/wDr/qF/yPp7qK+XHqgDjPp173xJW9yPoOPyb+7pjA4169Xt&#10;7jTr3vLDT1NSVWCN3ZzZQq6rn6Ace1Hh5YHFPLpm4u7a0VnmcKoFcnr3sT9udT7gzIWesT+G0vBM&#10;lTw+k83WP6/T6X9mFtts9w0aolFccT1GHMHuls+2ExWhM0nCi8K/NvL+fXvYyYjrPa+LRDNEchMt&#10;tclQAFJ/qqDi3+v7P7fl6PTrlYkg8PL9nURbn7gcybixCyeEh4Bf8/XvYhY+moKKyUNLDSiwBEKB&#10;TwfyR7Potus4jVV/M9Am8uLy8PiXkjSE/wARr1725yzokbtJpOkf19XP19rvh0rTjjHSGONmcBP9&#10;jr3tNNkUkmIswFiFAFzf8e6KJFqhYVJ/l0dLZlI/8PXvcuJ3AVnDL/qSf+JHtyQJExVek8ihiQue&#10;ve3iDXPHd24uPob8W+nHtpyWpqHDoum0xPReve3LxqoAJRSPpzb2nZtWK4r0jLsTXJ697yu0QVQr&#10;D+h/r/sL+7SFSp1H7OmwsjEluve409Ojm4Yll+isSB7YYnSgPp+fT0UzJgjHXvbPOGvpL6WHHHP+&#10;8e9pKr9uFIPRlDT4gKjr3uClNIxFpjqJtdQeBf6kezFpShIFeHn0qaZAMp5de9qCCEonrmvpHBsP&#10;qP8AW9tqzPp1dFEz6jhaV697dYIBURFJJS9wLHjgX+nvxhUqanz6L5ZmhkDotOve2TIYgw8Ryvo/&#10;VdWBNvrpPtMJJbZzqqFpx6NLTcBJl1Feve4dFEyu7NIyrz+vkH/D2pjnWVVIIJHHy/l0puZVKABQ&#10;T8uve3jQ8tgFjdbABhww44N/dhLImK6qnot1LHmpB697jQY54ptbKWAPFz9efx7USTjTUrmnT0l4&#10;rppU0PXvbxJCY4yrQh1cfT8qf8faVSW7mFPl0XJKGeqtQjr3tK5ClqFPkpmIA+sAB+t/qD7VrIY0&#10;JHCvA8ej61niPbMM/wAXXveWibyosbp624P+qBA+h/p7XO2KpwpnqlwpjYupx1729PT+GJQ51KSB&#10;c/VQPxf3UV0qy8ei1ZvFkOnFOve3SkopJgE5YEegjkgD6WPu3hlstQZ49IJ7tIqtwPn1733LSigQ&#10;JLJrdyw/1h/S/t8qsbmM92OI69HMbpqxrQDr3tU7axlNTQT10l4vJ6FjBH7pAvYKf6fn2qiMaor6&#10;iPT7eiTeL6aaVLVO4jjj4fz697gZSSaqrVRZBpWMFSByOfStvbLyvJXU1aHHSnb0SG3LkZrn59e9&#10;8HmeOMUrKwb0mQf1ufUSR/X3eQyMTGQFxx/1cenPC1OZv2de9utPIsP28UMVyLuyt/T6Fh/j7oNQ&#10;8PyP+rgOkckbysTK2B6de9qSOl+7I0gWIF9X1t9OPbjqJDk9Ek0626mvGvXvcaox6rDObcrZYjf6&#10;G/1HvZijjLYLEDpRBdkuAMimT173wp4YIGiNQwMsaBtBNjz/AF9qI/DiSNuDdPGQyYTgx49e9xmo&#10;5Kx5qhJP27lQt+Bzx7TnUweRuAPH/B0o+oSBNDLU/Z172pKen5p6WJBphVGdvwXblrn2YIT42iOh&#10;oteiieXLT+ZFOve3TJP9qrMpCtoCrb+p490vArxhl8uHRZZjx3ViMA9e9sFHphkaplGpf1MX5uRy&#10;L+0UCKyMR656NbthIngQ48uve+6iufIMJCLjXp4B4Cn8e3GpdyHUKED8vs6bhtVtFK8Mceve55WG&#10;nopEZrSzL6hqI0p+B/sfbvbBaKCSpbBxx+XSQPJNOp/Cp4+vXvbViqeIzl5DcamZr88A39+sYQ1X&#10;alAafLpdeSSeBRfSg+3r3ufkakVRRFFow2mMD/bAW9qL+TWwhibh5f6vLpPYwGAHWdRp17294mmS&#10;mMbzcMp1KL/U/wBB7etolHhM+WB/n8ukl9L4yhYjUf4Ove1TPUr4xEpvNPa/9VX+nH+8+zOY6VI4&#10;k+XRfb2srOZHFFTiade9ypGCQAKfUBoA4+trfT2tZUU0jqAQOPr0y5VrjtyB1722LGQCoBLMbMb/&#10;ANfaIKygIxrXjXo1YxFRo+EcPt697lAE/TgRcG9rk/n27GCCwBxXy6Z8NTx4ny6975eIO66QeOSb&#10;3Gr/AAPtR26uGel8ZCmrimOve3OCIH8GxNjf8W91aOhBVunEUGrcacP+L697mvpjVyyi1iBb/W+v&#10;t8RlUPmT69bjSR3qMeueve4SAyEi1l+g/r9L8390SoNX4nGOjuNQMj0697eYKa6qLGwsT/T/AG/t&#10;Z4VVAbBPWsE5697mxDS1wCFHpAHN/wDH2/CmSoNOtqQO01qeve8zSWXVzwfpa1v9t7WqqjApXq1B&#10;Wrceve2+admsuq/P0P8Aqf8AjXveBTHTijAPl173mp9RsSL3P0H+8X91d3OFNOmZHFaA0p173Os1&#10;h6ef9ex/3n2pU6VpIek7ZNWIPXvfaoDyPzYf43txz72AMt8umCQMKOve+IiPPBuL/UW97VlY6W6S&#10;ySFBUceve8Sw3k5Fh+bfT28FZW1BaCn5dJ2LqupzU+XXveGVCtza6n+v0A9sFy3xcB1oEN3cfU9e&#10;9wypBvwP9cfj/C/tMHDMSDjz6smlqgZHXvfNULarcE344P8At/egNTd1D8vl1uNSW4de9xJoyQOP&#10;pzwLDn3XwdTVXgOl8cTCg697xKnI4sT+Ppf3eMNQgjpbp7SCOve+i+k25A4Fvx9fbpYIe3B/b1tI&#10;1BqvXvcqOxBY/ngWB+v15968NjlTUdNNUoNfr173m0qbECwHI/wI/wAPbdF1aTjphzRSqileve+J&#10;W304/p/sfr7UtRs0pTpFU0zU9e99hfooA/r/AIn+o59sOxwFHn5dMu1FyvHr3tzggNrhFNrH/H/e&#10;fb8RwygZHRRN4zGg4Dr3uZJR3QkgqbA8cEEi9/ahI5HH6nn0lEpDaade9pqtjCMVuOOL/wC1fXj3&#10;V4jQVBOc9OKz6QCP2de9tnivzY2978ELXT5+vVzI/wALYHXvfHxEm9vSBYf63+Pu2kqQVz02XAFC&#10;eve/PFc2Xm5N/wDC35v7q6hqFePTDEhtXXvePwnkaSQPyP8Ae+felQqTrp1sS0rU0r173waDkEqS&#10;ObDjgn/W97HY2pME9NmRwaqaHr3vkkY4utjc/X/ePflAbuzXj1omo1N/Lr3vM68c/wDIvd2EQjY1&#10;49VUrVqde99LHewZjb/H+g/HthFI+LP8+rMStNIz173KjiKn0C54sT+L/U39+oGI8v8AB0naRj2v&#10;w697mhCQOPoeeOf8be3AdNRx6SanVyFz17314lB4vb68/wBT/h7VqWwCK46ViV6gedOve+DKbkfi&#10;/F/oLnjn24ANOfXp9JAq1fj173mKEAG9j+fzc/nn3s91QOq69Teo6974aDcjT9eb3+hA92AUmvmO&#10;rEpXxPTr3vsReo3X+hvq/NvwfdY6qtHya9MxyYrXz697yFFAJ/UW+gP1Ht4AkE1p6dPoxJJB697w&#10;yI1uALEG5+p96pwpk9O6tVM9e94TH+GAB/A/x+vIHtjB+VOqoaip6975+M3W9wLfW/H0t7fi7mJQ&#10;0r08GQ4QU697yhTwbg2/PAtz7fKrTSeJ60Sox59e99qOQb3ve4+vH459sUNa16abjgZ69770AnkX&#10;Zb/S4Fvz9PdqqCQPPrSk1o5697zhOLAaf95/PtQgYjHDpwVIrxHXveYAX0t/T6g3/wAfx70f01x6&#10;/b0nI0IWXr3uRpAH15H5t9SffncsoKk6h69I2eRiSPy6974hXJc82/B4I/1xb2mZzqBlNSevM+ih&#10;fj173yNyoK2P0BA/1+bk+9H4QDTrwDFM8a1/Lr3vg9v9T9OB/UX/AMfblGNdJ6dVTUsvXveQKdOm&#10;315uB/t/ad2q6q9ek0smlhXHXveNk/UQPoOf9j/j7YoC3mBXpiMuTRPt69746RwLAgA/n6H+n+w9&#10;3etCSa16VPQMZWPxcR173nQJbSw5FtNvzf3WNaUp1Wg0h1wB173lC6gB/Q/U83/oB732rwz000yo&#10;dRNfn173wdSD+eRwV/qDY3t7cFCCHNB59KdQdctg9e94wv8AQ/m3+1cDnn25q0HTGe3169TSulOv&#10;e5CJ6gLHn68/2f8AYe9hlpU+vWtVF/V41697lLGBpsb6TYf635PPtXkMxdhSmOttcSROfE4Hh6de&#10;95tCjn9dj9b/AENvoPd4omd1JOOreMRp1+fXvfBrvwtrfkGx/wB79usdC4NM9OtpdMde9+Ebj/E8&#10;3tY8D6C/ujtFIdTsM+R6SHwmmIOa/wAuve+1NzpsqknlgOPp9Ln36WFgo0iv2DppgYjU5pwHr173&#10;1a5IJ1cjSR+P9cD22jLbdznqkjImaUr173waPgAG5U82JGkEcce7JMGYlya/MU6ZaQkk9e95YxYn&#10;0/15Jvb/AFvfiXOk0BPl1UVJrxJ697maAbkG4FgeP6+/JHKR+fn00Q5JFB+Z697zqotZVsCOP8f6&#10;29vklCRSg6YdXqTSoPDr3vJqCizNckccf7b35HKkHgPPpOQwZUY06979/qi3I+v05U/Tn24pOk4q&#10;CenoxpNT173wsvKa+LX082v/AK/twLxNDXqzLWVcZHn+XXvf/9T5/wD7917rf49+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3XveRT/t/auIgih69173NjIP054+n+9e3amvTb549e9yQfp+Lf0978zXh02aAluPXv&#10;eQHkf7z/ALH3auaHrQ9Ove8o/qfr+bC/tsivz60CtPU/b173zUgkXvf+n591IZa4x1Uq1KlaDr3v&#10;lc/0/P593ABp04uhgB5jr3vIPz/rfTn3RT+E9Nh6ELTHXvfMf2f96t/vZPvzU4Vz1Y6GJXh173zv&#10;wfTz+LfW1/eqjUFr5dXDd1K4A6977vx+b/SxH5/H+PuoOaeXVEUg6/Lr3vwJuRe3+tyP8femIIK5&#10;p69bLA6iDQ9e993B/wBccf7f6+9VGK9Wp8J86de998fVRcWAP149tjhk9XXtXScGvXvfK4FjY8G9&#10;hf6e98Qc560Dk6j9nXvfeoG4F7n8W5/2PvT4Ir6daJXUDx6978Sb8fX+n/Gve1I6spYjU3XvfduP&#10;8frz/X3sheC9aZowKEV6974/S4/N/wDe/egOBPTyFqDyHXvfgfp+Lfn3YAN8XVv59e98gf6k2H0/&#10;1vz73pABC0r1oCnAde99m/4+lwebX91PxD5CnVGLBxTr3vpjci1z/sAOfetNcHqyqwyeve+g31vx&#10;b/be9VpUdb01HXvfYIP4/H4+n+t7vQHr1AOve/Kfqb/n37SCdJHz62Rmg6977+lh9b+6HUSTWnWz&#10;TPXvfd7/AJ4P1HuhZFKk/F+fWuFPXr3vvjnggc8c8e2C1TRs9eqTx6976A+n9fqfrzf6D2/3LgcD&#10;1r5D9vXvfLVYE2t/j+fddOQE/n1r/Vnr3vj9bk3J/HB9ssdC6QM1/l17PAde99fTSPxcfTj6+7gm&#10;pHl6de48fLr3vs25+th/W/8AvHvfaWFBk9bCio0+fXvfFubX5P8AS3493WMgUJ/Z1umKHr3v3P8A&#10;Qf0t+f8AePbbAAlV60c4A6979b68cfX3QAYAwerEaaVPXvfIekn6C4/pyb+9BQVqMmvDqg6974Dg&#10;C4v/AF/FvdyG1ELw68eve+zyBYf73/xPugNO3AHn1rhnr3vjp5/JNvegWKmnCvWxwx173xbj6fj/&#10;AH1re9ECuetkVOOve+uSbHi4v/xPvZI0jqtAKHr3vjZeR/sTb6+6gknrYNDq6976I/x4P+v7sAxr&#10;jh1vHp1731YXPP1H+29+9OtKtCOve+ub8W/2Pv3TlTSnXvfrcW/3j/W/1/dqk8evAsRp8uve+I+p&#10;/HP9D72QKdbGg0r173y/3v6+66aCpz03pOa+vXvfXH+x/p71Vut1YVrw6979b/YX+osf9f3sHz69&#10;qIHr1730f8LX/wAB+P8AX9+pXjjrdKrU9e9+sbEWH+3P+39+J60x8qmnXvfhew/1v99b3oceqgE0&#10;6979+R+Lj6e956tmmOve/f6/H+AB/wBf6+/A9WBGaDr3v1wL8/0IJ9+zx6rpzU4+XXvfgORweR/t&#10;/etRp1vXigweve++AP6f4W96Fa06boS2ePXvfuPwOfdiKY6dNBSueve/C9/6C3H9Pfh8NevYKnP5&#10;de99gcgfQf74+9Uz1ShPXvfIEf4/8V5+vvRA4nqtABXr3vkOT71k8Otde99/0/3n/fH3YcSerfLr&#10;3vICR+P94/4p79Q04V635U6975gH+nH+2+vuymikE0PXgSvXveX6enmwH+v/AL37aDE8cnrWTnj1&#10;7378fmxB9vKVpQjPW1yQD172kMn/AMCW4tbj8+3FFOtuKHr3uIh/25/1/wDW9+I6qOve5A54vf8A&#10;B/p7ZOOt9e98zwbcEf6349649XQipr1734e/dXQVPXva568cR7twrEX/AMsi4P0/V9fZDzJU7NPT&#10;+E/4Opq9iZBF7j7U7Cv+MJj8+ve7+fj0wMlSqMNDYjHyEPYamBUX/wBe3PvnF7ljsRjxEjj/AA9d&#10;rGnmj3iJ5IxkcR6aafs697P7gHWSlVFBJjZX9QNh/Ui/vHDcl0Slj5inQvClYxIfP0697U6GNy51&#10;esj9IFhe31t7KCGAApj16oGKgDy697mKyqEQqQBYvwfr/UEe2DU1NemtOqrk8Ove5MniuChNjayc&#10;nn22uocf29NqDlT9vXvfodT6gbKeLEgkqfwD70+M8enWKBQeve+aowIDcvzz/U/6/upYEVHTbOuk&#10;kde9yVmVfTImpi1lsCQPdShJquOtKjMa8Pt697yKg1trsVI9Nhb22W7RTrxLLSmD173j0gsQoJt+&#10;LWI455/Hu2qgr1YliCR173IAAAA4tzYf0A/w9t8TU8Oman0697yxFzrZpWIFin14P+H/ABPuj6cK&#10;o49aYY7B173IeSMiP8m1iTwB/W/tsKwLEdNBWWtMV6976sL6W9QY8H8D+lveqmmOrEkZGOve5CR6&#10;NQPNwGIsAB/W/tstqpTqmoA0I49e98o3a+kggmxXjgD+n+PvTKD3LwHToAAJr173IYeOJ3ZSRa4s&#10;B9B+PbYOpwqHpod8mnyPXvYO7zVZMXl9TOxeGSx51KFW/qb+n+HsbbGdN5Dp4Ajor3ZmFowOFUHA&#10;8x50697qJ+e9n2Lsu6+vy1liTqso44/p/sPean3dMb/fUPkvWJn3txbv7T27xqRQrxH/AAxeve6X&#10;qvhnNj+o/g/15952Q5X8uuU8wo509e9tL8kkfT2qXA6SOsVAV49e94efxz/S/wBfd+khoak9e99A&#10;H8+9k9aJ6975e69a6974sLj3sGnWuve+mBP0PP8AsPdgQB1by6974ngci3+N/wDivvYpXrQPXvfH&#10;TccE8m9/6/7D3avp1br3voar/wCH+HH04vb377OvY697l0xCzxHj9a3P+x9sS10EfLpZYyeFdRMP&#10;41/w9e97Cf8AL+r4JduY2M6/2okZ2FvGVK6AD/iT75rfeQtpE3OZxTJx/h6+kX2gmN9927aZITqC&#10;qFIPEkZqD/h697uLpFQ00TFtPpUDjgc/8U94PzMfFI6DjsTIRTr3uWkSc3OuxBBFxx/rj/ePbTOx&#10;PXi7aAQM9e94nBDWUG2r6m4Fvx9Pdhw69mlWx1737Tcm55/F+Ofz78TTh1sNTPHr3vGy2P8Aj+L/&#10;ANPpYe9g9bC1Feve+JVFKlxf6/0vcji1vdgTQgdeLYI697jyhnBAGmx449X1/PtxCFbPXgWFAeve&#10;+CxmP6ryy3H9L/nn3Ytq4deAB7h69e95FQ6UsQCx4AB+hPupOSOnCB3HjTr3sh3ziVP9GOYUeh9J&#10;NhyWshuSF+n+x95Efd+1f1tg8x/xXQjtfFbkrfAAaG0lz5Cin9vXverBmFtkay5NxPLx/wAhH316&#10;sj/iqEeg6+dLnKo3+4B/34//AB49e9tIA/1rfQf6/wBfayvQW8uve+JAsbX+v+PvYOc9a+XXvfAe&#10;n8W/rb+nvZyK9e6975WHFvz9D9bf149661mp6977tbi/5/pb/WHvVa9b+XXvfK978fjgW/4n3rh1&#10;ShA697xkEWH9fwP9v7tjq4px6977H9LEc/Wx/wCJ97+fWsVBHXvfPTY/4MLfT6f1t71Wor59eBr1&#10;73yVQL2J/wB9/r+6kk9aJ6975aeCf9tb/invXVaivr1731a5+tz+P6e/E9eqOHXveUC45HP+H0/1&#10;/dfPHWq0OOve/f0H1I/2HvRr59UNePXveTgfT639148emXYk0PDr3v30/HP1v/jf3rrQPaQDUde9&#10;81N/rz/T/X/A96PTTVPXvbtjeJkI/rb22/d8+i+8NY6de9i7WD/fvRC/9Dcg3uB9B7vbtWV4zXA6&#10;SbMxe6Ytw8x8uve0D/UkgEnj8/4Wv7WHRXT8uhmjCgH7Ove+DADi/wCPr/vR49tVxkdb1aRwyeve&#10;+NiPr/T63N/6j37qxJAqeve/XBFxf8/1H492rXh1U0JFOve+/wCn+tfk/wBfejSmet1Cip4V6974&#10;A3NrfXgW/wCNe96WHAdUchcnH29e9uePwWWy0gjoaGonJaw0RsQL/ln+g/2Pt2OMu4EeSeiPceYt&#10;q2xddzOq0yakV/L1697GDbHTVZUMk+45loac2bwIfJUPY3+n0HsztLATtpYEZ9MdRJzF7sxKGh2R&#10;TK1fiIoo/wA/XvY4YbZO3MGi/wANoYTKn0qZkWSYn+oY/Q+xOu32Eb1cFz+Xl1EG7c2b7vUhbcJm&#10;ofwg0WnpTr3tTGOTSymxBP6RwB/gbezqNokVAmKDHr+XRDrUkFa9e9x/t0Y6QpHB/H09utJGVquM&#10;9OCZx3Vr173g8Bpi0ksqoljbnTb8k8+2muwWIOaf6s9PiZZlCIpJ697aKiepqxJ4FCwKQr1DAjj+&#10;san6+2fqdEyce/8AZ0vijhgI8U1c8F/znr3vPS0UUbpIvqbTfW31/wATb2+s9YyeJrTh03NdM6lG&#10;wPQde956yqp4FUyvqF/oLAj220gD6Cc8fXpm3gmlJEYoeve8tNLLUw+WgYqFvr8l+Lf0H59pJpqO&#10;rE9UmRIJdF3knhT/AC+nXvcnyL4jqkeaZT6vrcH+nukc7E0XgT0yUIkGlQqnh6de99Ry1Eiq9grK&#10;b2JuwP49rxG9Twr1544VYqTWvXvc2GQlbzyMJCQLLzx/rD3QoWKsePn0mkQA0iWo6976ylAKqJJ6&#10;B3M0Y9a+oarf6359syqIx8JrXy6tYXZgkMd2KIeB697T9FUsjSRVAeKZfxICo5P+PtSblW/S4U/b&#10;Xo2uoldQ8FGQ+meve3mGoJUhWBb6WP0sP6e1VuVbTXoskh0mpGOve5VLVSJLy1h9LD/X/HtSWUKS&#10;uc9MTwI0dQOve32EtUEMLH8WI/21wfbFwEYlyK1FKdFbgQjTnr3vhVUIZS6BTILh4xxb8cEeywwO&#10;CrxDq0F1pOl/h8j173Ep/GFERuki34I549q4G1oa0BrTp+Utq8QZB697lKQBbmS36rAjm/tXpViV&#10;ORTj0yy59PTr3vhKXjRmjdyDyb/2AfoOfetLxKCTjq0YVnAcAH5de9+io2rIyytZxyP9qB9uGIsm&#10;sft69Jci2fScg9e94KaCLzFZ4SpX6eMkN/rn28765SgJUgDPr07PLJ4eqNv29e9u/gD3hcXiP0Lf&#10;qt+L+7xgMApbVmvReZSp8QHuHXveH7psfULEjMqsvpY3v/T6n3UTNG7IRmv5dOeAt3EZGAqDkde9&#10;5IoXqk1TBmBZmU8nn8Ee1asBVj+3qjyLA1I8Hz+zr3t4pmnkeliJKR0zmy2/VcWN/wDX9uK6y6EJ&#10;8/2fPoun8JA7jJccfTr3t1OOX7szAEAKrLe+q39B78iDxXoaLXpELw+B4a+vXvblJjI3WKtdS2tg&#10;rJbkhfofah1jesyvQ+n2dJResoNsrZGeve8sNNBFUtVSX0cLGo/Fv7J90jYBlaUfl0088jxLCvxe&#10;fXvbpDql8s8LaLXGhBxx7dCAl5kwB5dJJGCjwpsk+vXveTxvLCiv9XcFiRb6c8+7RO7uSoyRTpku&#10;I5ew+XDr3tryaapnVVGsoERj9TYf192malI5eI6M7Bu1SxwDXr3vDilkp6ZkqBfVMBz9Ab+6RlRE&#10;8f8AEa+vT986ysPDx172qabzRASIB+86gW+ugm3ttdaSChof9Xl0HbgxSMUJpQflXr3vLkrPM8To&#10;WRFUC/8Aqvzf2ZSgNIkZao9etWevwwynJ49e9tdei09LGii8ktiRzwv497nC28WgCuo/6q9LrZml&#10;lNfI0697y4qmVUaaoULFGASoH6j+Pb8cUUa1IwRX8+mtxmZKQxZLcT1723VqNWVDtEWs7WAub2/A&#10;A+nsnlaS4cDTQegOOn7akEQVxSg697cYsXNBBFFGNU87Wcf6lT9bn2ZRwvHbmOtSx9OHTL3qyOTJ&#10;hR/Pr3t2ixIpLz1FnCXMcZH1cfm/u3ghJzIRgLT546QSX5mfwoRSvE/Lr3vJSU81XVGpnukMVmRF&#10;4+v9QP8Ae/blnbTSyLPq7VNaU/1HpQjJbxhIslvOleve3KNo45XqHF7NpRbk8X4/1vZgVoXkOBXj&#10;8ulMmp4DGvxHjQde9usd5I/I40s5uoP4t7WrR8E1xx6JGi8OXQvl173nSmAQk3FvUzG9/wDYH3Xw&#10;goDSGv8Ah6UxupGmmrr3uMvqkf6+O5P0N2/N+faUSay6jtFelCjUNQFKde9y4QRp9Okljbg/T8H2&#10;pVlRa+fSyJWckNwp1728xKoHPAHPA5uR/T/e/bkdWI1nq8b6EEbefXvfTqzN9OL3t+bf1t7UUkOr&#10;zUdLIlFOve+UUY8i2Nhxe4P+8+7ohL5rj8ulCkLnr3t9GlF03GgqSQLfUi/syVl0CuT1ZNLmoqev&#10;e+MZBPoNlHPH0sPzz7YA0sfmerSEKKKK/wAuve8Ez3AAuVJIY/kN7Xqw0aU49XDEZA8uve4piBcX&#10;B+gAIBvz9b296rjux1atBXr3t4p4FCBgSbkG1msAfqD7qIy4Lr5ft6Lpg7moOBx697mtHcghOAbf&#10;1Nv6c+1FY24+XWmRH7Rw+fXveMx2NlPAN7W/3ke1iKjrVMEdV/TQUrnr3vJIYwAOSxtq/qP9j78G&#10;TKsOkDVkcsRXT+zr3vHcKCGI1H6D+thx9Pd6inHy6S0dmJ4D59e9wXYsOR/UEfW/9B7QvP4faOI6&#10;fXsopHXvcQp9eLgH9Rv9PbCyxuTihPToMYrp/wAHXveZEChj+lQLXuOP6X9qUVCayGh9en4Yjq4d&#10;e9w5Bc8m9gb8WFvbZUkAA4Hn0viQ6aHz697jfQgn6qL/AEJ/1vr7uppVj5dPHI09e94rDkseCQbf&#10;7H212VqwwfTrVSDprnr3uXCo02P0Jvx9fd1VdCqMZ6ZcqEGM9e95gpPI4sT+Cf8AYWPvbISGoKny&#10;6Ra8ksfs6979pJHpuSPxbgf1PvdAtC3H06SO+aHHXveenVbqxUEfS1zbj8i/uhcAKRxr0iurgooC&#10;nifPj172/QrrIKg8KNQsL2+n+8e1UasauBk/LotkfSCQft697lSFVhZjxYaf94+tz7MFThXGOkjK&#10;7OCeFK9e9oasZWkYKSwJP05/1+Px7TSEqKk/s6UxFl+Lr3vAiFiAL8D6H68e0pZ2B0E0HWpZmbD+&#10;XA9e95xCG/w4/P6b/wCHu5LBga1FOkZlCtjPXveMRA8G17H8cf7D3s6go8j008jEDTVT8+ve+/HZ&#10;SvH04v8AT/YH3U6iTUZ8+mxqD1bj173GaNQCbG97D+n+wt7eEdc8MdKlyc+nXvfYS3qNrngHk/n8&#10;j2wzaKLwqePTWsE6T173jYc8/S/1/wAf6+6yRkISTjrZQAVHXvfNQLG4v9bX/wBsPp7qjqKVweta&#10;gKV9Ove5cK3IPIsLGw/p+PatV/TqpH59VeMae0H8z1725iP0g2A4uLDm/uyjSD5jpKB3MT173idC&#10;1jawHBNjf2qhjQipb8ulcYWtSa46974mNdI4JK/U/wCN/r7rLilPXqr5oV8z173m0gqp/JsP945+&#10;vvwLAsetV0Eqf29e94WXkmxsPobcf7x7ci7SGHDpxaGhr1730Ax/24N/wP8AYH/D26WFAtP83Vux&#10;Voeve82leLC54P8AQf63veniTQgcOtE5ocgde98WS5/1/wCn091LsKDFOnlZQKA9e94zCL3Iuf8A&#10;Y/63490WNZO08ePWlJ06QaHr3vsxj62JtxYj/be3SlDjHVgc5weve+LKFW17E/gfS/8AX3V3TBPx&#10;dOF8VIPXveAgA2sQD/r/AO++vvVMA9UZdRz173njBNgDzb6fUn8e3KdpYmlP59VJ0Lx/Pr3uSEax&#10;+v1tY2seeffvEdQPTprxmBApVT173kjW+q63b8cD6f4e/R0c1rSvXmJPDA697zH9IIHJIBDWv/j9&#10;fbkoNe06h59MKuqQkEkde98GuBYar35C/X2zpiLBjx9On/BjJ18eve+2sPT9ARfi3B/PP59s0YDS&#10;58+HSIhgA0mAD8+Hl1730FDWva17ccW/2HvaMdZUmg9elAbUxBPl1732uv8ABJueL3+g/HtyVUUr&#10;kMfl1WWOFiurr3vp7E2uQCDe1/r7qO4aVA+3rRJVaxjzp173iKgKFHJueB9fr7Z05YGlR506s1A5&#10;LDhwx173ljX1AC4AFze/F/6+3E8P4aEnptgsqEjJHp173LAUWWxa/wDT6ar8XI9pgCSft6L41Qkm&#10;Tr3viy2YXPPP4I0/0v8A192IYFicDp41erDtAyOve+rC39eeSBx/t/flK9r16qsmk6mNT9vXvcpU&#10;X6qPURdf6iw4t/T2YJFrj1IdWfTpQv6i9/CvXvfJELAObgqef6+76KkmUggeQ6VuoIIGaDH29e95&#10;SBYELcE824Oq39B7c8VVZSgpTprUqhSwof29e943ta4FmsQLDk2P9PbMr0PfTPp1ppk+E+fXvfMH&#10;0ljf6fQA2J/Fz+PdAY/EIcVA60ERSzNw6974KG0k+kWBX835P0t7WJcKj/pt2/P/ACdJtet9AyPL&#10;16975c24t9Pqv1B9p3UOay8PKnTDCh7+ve+gh/rcG5N7An/H/H3Q1MhZvTrWtZGLHHXvfNbg82Av&#10;e9vqCPpx/vftUqqwBJ/Z5dWA4EioPp173JQ3OkKQP8eLj+vtsPO8dAcA9MS9i1A697mBtQH0BXgG&#10;3FwPqR/vfta7RSVVjmmPSvSMys2pUFMef+Tr3vp/xwCSL/4X/NvdHDIqACp8/TpyNK08QV697x6v&#10;QBclha97n/evbykaeGenQrBsDHXvfDUbg+rgE3vxa1v9t7b8SQv4erI613eN4f4uve//1fn/APv3&#10;Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde981+o9qYjw6959e9zIrfX+l/agkDj1Rq1697kKfpb6X5/&#10;x/1/emoa0z1Qg0Y9e95Qeb/S/wCf9b36uQD1UglgPl173kXj8/X/AG4/2HvZJpXqhU8eFOve+fIN&#10;7i/+v/vXuuosuet1kdacR173kFrck3uP8fz72Rwp15SwYaQPz6975jjj/efz7bx8PVWIPbXNfy69&#10;75qTxYrxf6393Kjq+lFPrXr3vkGH1HI/3s/7H3plrkdWdC1Bw697yXv/ALH/AB5HuilgoHn1VahQ&#10;g9eve+I4P9Tf6k+6sVqx62QpJY8eve/X/qOf6fj3WlaGtOvBmAqDjr3vkbfW9rj8e6jI08c9aVqN&#10;jPXvff8ASx/Fjf8Ar7sRkjh05pDFq8Ove+yf9bj6EH8f09taQCK1PVStDUAkde99Xub3+o97oANJ&#10;wa9bQIRj16977J+hNv8AYfX/AA93wagdOGh7T1731rsDc3/x/P8AT3U8aV6sBUj5de99g3F7/wDE&#10;e7Gidp63qC4PXvfY/BuAPpa/PvVc48+vVz2+fXvftXBvb+l/x/sffhhqV6rWh0jr3vlq5t9QeeOf&#10;9f35a0oT59bFAMnr3vo2JAFuf6+61BqB5dbqACeve+NyPr+D+Pfi4LAUrjr2oVHz6975hv8AWF/9&#10;gb/196LgCq569w6979fm1/8AXHvVSCTnr3l1733wQfoL/j/il/epK9pGevUPEZ6977JH4X/bj/if&#10;dFRCKnH59bUV8+ve+1Y8XsD9P9b3Y6lBAHb5dap5Hr3vom3+tzf/AG/u6hcA8T1ZaEUPXvfl4vc/&#10;7z/tj7acFviFOvHIz1733/S5/r7rpIc0NetZ8uve+/8AX5H9PbxD4p16vp173x+p/wAB9B/X2zXR&#10;j169Ugfb1734fX/ffn/H26VwSx8uttkVr17343Fzwfp9OfbAqSv4aefVaE8eve/fniw4Jt78pZe5&#10;RWvn14V8uve+P0Aa99R5t9Db25rKuQckdbpg/Lr3vtgQOLn/AIp7aK6u7GeqkKR173xHBv8A4fT3&#10;rPXqUFFHXvfRsxP+Fj/rn3dlNT05TjTr3voi978X+nvQ4Dz+XWxTHXvfG9uDx/Qj3UDBoPPrRqRj&#10;r3vibn8f7H24KcK9W+EfPr3v1j9P6/n3759eqTlvLr3v1geL/wCPP5Htv5jqjEEcPPr3viB/X/YW&#10;45/F7+3GGnC5PV9NB2nr3vkbgm4/2H5vf8+6laDPHqnmoPXvfv6E/X/D62966t5Y6978bfU3sf8A&#10;ePeuHVcDh173xP8AvH04PP8Ar396Hz6qAT17363H55+h/p+Tz7sW6vUBaHr3v1h/Q2B/HvYOcdbD&#10;dxI9Ove/cD6f7C/v2DjrY0nJ49e99fU8/S3++t715da8j6de99fTmwt/T8/T3sUIp1sUIp59e9+H&#10;F/8AeBb/AHr37yr1ojArx69758cf1F7D/kXuhFemiPXr3vrn/ffS/u5GcdO08+ve/G5/wv8A0HvX&#10;VQW4Dr3vwubfS3+P14596rnra/b17339bkfg/X88j3eg09W7ck8eve+QP9Pp/j9fdaDptfi6979+&#10;Qt7G97/j6+/fZ1ui01Dj173lvbj/AHn+vuoyc9N8eve+YsLsdX0FrD/C1vd11E9ppTqwyeve8gPF&#10;xY8cC/Nv9b3Vh3Z/aOHWjXr3vkoJFz/rgA8e9F61HXuve+dr2v8AQfT+v+8+/KpwvWtWQAOve0fl&#10;QRVNfj6/X2oUUx04w697hRjj/kL6fn3pz5dV697kj+vH0/Ptrr3XvfLkn8D/AHj/AGJ96J6svqOv&#10;e+Qv9P8AkXvXTq+vXvaw2LIE3ThSw4+9hDf0tq9knMC6tonH9A9S77L3Ih9wdpdh2m5jH/Guve7+&#10;+gGX7qnKgfuYSjJKr6SQqgXb3zj9xwfAfV5St/l67hXx8Pd7cqMGOornGPXr3s/O3ZV+zjfQS6kB&#10;+P8AH6kf8T7xy3ND45WvHh0KmRmotcaeve1jBJEQzqtmHqv/AL0LeyORHwpNR0leN6AMa1697nIp&#10;kdXJJUi3Itcn8C3tOx0ArTptzpXTTr3uSsJI/TYA/Sx5/wAefbRkK9aVtJweI697zroUsy2Vja6n&#10;6m39L/T22dRGk8OtMGYKPLr3vk9mKkDT6bkG3JP596XAIOfTqiK2Qw8+PXveOMoxPpOq3CkDjn6/&#10;7H3Z9Xn06xcmgNPn173IEivcEaWAsLAfUf4e2ipHVQpIA49e95OP1Kf1C91sP9b/AI370T5enVKu&#10;AQ3l173wUu4GkWYPpa31K3+tve8Kft4deYojV49e9540AEoVrAfg/T3RzUivVCa09K9e99IullVi&#10;DqB/xsf999femIK1UcOrsMErmnXvctAGvcFWDcD8Nb+o9tEkdNNRWzmo697kkAgEn1Dm1+Lj6f6/&#10;tkcaDpP3YHlXr3vnGFYhmUqxGpSBxb+nvTEjC8OHTxDNgcB173LFpY5F5KHgkc/Uc+2alGr59Uak&#10;ThlxTr3sI95REYvMKoBXwSFyw9RW1/8AY+xpsb1u4K4yKdFu5RA2Lyaqdp/nXr3umv551Uku2to0&#10;+hUWMVbFhqKlr2A5/wB5t7zj+7tGqbrey1ydI6w9+9ldGH2ytbd1LCQ8Qa0o44/Lr3unGr5Zrn+0&#10;3+t+r8e84IcDrlxckCQt5de9tD/n+oHtYvRexFBTr3vDyLcj3fps0p1731z9T739nVGGKDr3vv8A&#10;3r+vv3VKde9+9669173737r3XvfFhcW/rx7svHrw697xfp+nJ+nPP+2t7cBr1br3vkPoOLf4e/EV&#10;x17r3vNEQZE+vDD6f6/tlhQHpRaMIrhHbI1D/D173fp/LyqY6nblOkQ0vCkayG3+NwLH/Y++dH3m&#10;YjFubF/xE06+in7vG6W9792bb0iB/SamfU9e93TUMhNHGrDVdVsT+f6n3gfcD9c06rMh8XUMUr17&#10;28L49ICEWKi4bk8D2iJatW6YXV+P/Y6976MdwCQRfnj+o+vu2sVoenCQcceve+08emzcW4JJ+v4/&#10;2/vTVrjqw1Dh1732Y04Iv/sT+L8fT3rW/pjqtfIV697wPCWsB6tJ1Cw5sf6+3FcDPr1YNprXr3vA&#10;ykjS6gm/AH6v639uA+Y63qWteve8bC4t+n+l/wDbe7A59erKB8R6976jBsVsNYN/9pF/p9ffm9fL&#10;rZANTx697Ir83I0bqzcBVUWoCjWbG7Cx4HvIT2DYrzfbBvh6E9ss7co7xFGSR9JMRnHwHr3vVWzY&#10;b+J1wIFxPIP9fk/099gLD/cSP7B186XOqOvMVyH4iR/+PHr3tosBa44/PB4JH09regn173wII/As&#10;D/T3vrXE4PXvfRA5txxbn+n5+nv1et+Weve/ADj8kf0+h9+J69173y/NwPz711riM9e9+/P4v79T&#10;rWkeZ6977te3I9+68e3gOve+/wDaR+D/AL179nz61nj1737+v+Hvx6rTFeve+Sr+T/tv6+9VHWqd&#10;e95Bax4sP6f8U96+zr3n173w0gf1P9CP94N/fuvde95B+Pz/AI8e/da6978ADck8j6W91YngOtMW&#10;wBkde9+A/HP5P/GvdSeqPQjGeve+QFxze/49+r0xkde99j6/Q3/r+P8AYe9fb14kHr3t4xt/Kv0+&#10;o+vH59tNgVHRfeUC4z172L1Sde3UuSQPpYX5Iuefe7ckTM1MnpHs6j6p68WoD+XXvaBsACQBYEnn&#10;6/7f2rerLXz6GRXsFPLr3vgR/X+v1HPtumoY6b4nHXvfVvqxP1Nufdqkj7OndTMtDTr3vojj/eeP&#10;9b3cFiwX162G0ju4de9vOHwGUzsyQ46mlnJIuwUhF/xZv6e3IoJJm006De88z7Zs0Be7kApwFcnr&#10;3sftt9TYyijiqM2fu6oBWNPHcQofqVdvq3s8t9ry0kh1Ajh6Z6gjmH3O3K/nddr/AE4zip40+Q8u&#10;vexOiahxUQgo4IaZFFgkSqo445sPZ1Bbwrp0jqO5Pqtwl8W6dpCfMmvXvcZqvztqLlgOLXNxz7UV&#10;Ma9nr08IBEmmnXvbpDWqiCz8i3It+Pr7qWoTQeXSCS1Lscde98nyDqW4Gk86r/7z7srPinHrSWSk&#10;DPXvfFM/j1lMWoySFeDGA6qT+Gf6D2+zSPDQYoerNtN0U8QCi/PB/Lr3uJNMlS4NU6TKrakjjYH/&#10;AIKH/qP6+2ix7q+Y8+n443hWkAKk8Scfs697wVWRUaYpAkcX+pUhURB/x1f6A/7H3uNspq8uHT0N&#10;mxqyVLftJPyHXvbRUZxKlhHRN4xGNDPGCyvp+guOP9j7foxViPXowi2toFLXIrqyAcde9tbSPPOT&#10;KspsOWUjgDg/X6e9gAE5rUdLtKxR0SnXvagxmcjgPhVJAsQACgBgbfkkfn3VrQzlQSAPt/ydFF9t&#10;by/qEjuz/qHXvbzVzNXxiWgjdCeGW4RXk/qfabR4NaHz/wBR+3ott4xZuYrohh68SB173CpVy8Eh&#10;V1gXSL2aYfufnT7UxyurmhLY8+PSmdtulQFSx+wcOve3anOYlka9PAnI0KJVYMf9f/H260rOQFWh&#10;/Z0gmG3RoNLsfXHDr3t0H8Up9LfbtG1r+ga1/wBiR9PaZLlsiQVoadF9LGbt11Hzweve/VMUddT+&#10;WWlUVCklrj9zgfX3uXSXYp/s/wDFdbgd7Wbw4nOn+XXvbFFVRI7QSQPG4sFa9gRb6n2qgYAKJMV9&#10;OjV7eR1EqsCD1728xQowV7Sci3HNv6m3szR1VDoyK9FskkgqmOve3ulgePQ4l1rwefqP9t78uoMQ&#10;2QeiyeYPVStD1724kyjU4TUvLMVIuL+6lH0gAcOkiiM0RjT7eve22sVqhPLRsY6qMeqMgkuLcn/X&#10;9oZIVjUyLmprTpZbt4LaLkaoz5+nXvbfRSSwpomOqRrEhrhrk30+zG1YntwMcOll0scjaocAfs69&#10;7f44VnS+kqGHqX6i9/qb+zSO1EygeQ6KHkMT0rkefXvciBVoyyKWJcWUEABfz9faZTHGGjQ07umZ&#10;SbkBmxTr3vp6Y1DA6SkqG4YAjV/tJPvzDvJGTTj15ZhCKE1U+Xp1725U1KZ7iUrAyW1MWA4ta9j7&#10;eRU0BWx8/LpHPOIf7OrA9e9xqzENNKCx1RJGxRwOSw+n+39sSIO5hnTw6ettxEcZC/ETkfLr3vjj&#10;RMiNHOgtHr0gfWw+nH+PtZ4haseKUrn16te+EWDxHjSvXvb/AE1gPNpvYA6iLW/wP+t78pRFDIan&#10;1/zdFMxJbw69e9vNlMKzhgT9AAPTz9bn28sgERNKkn/VjosqwlMRFOve3R5Y5I6OFmVWBDOickXH&#10;A97fSZB8h5DpOEZZHmFSCOve8EtM1/BGCwZiR9blj9Bf+nupWrqOP29ORXKj9VhSnXvbrDRPSxIr&#10;kDXzIb8+3iiiIgE1J4Hh0XS3S3Mhf0697wVEpYxRKLAMeQbXsfp78KGUJGMAV6URQg1k44697Y8l&#10;JNJViOJLKvDSWNxx9R7duQSwI6OLFIliDuaY4de9vMGLYwUys3qk1SsWNjYCwa3txbYmPSOLZ+zp&#10;DLfAM1OANOve50E8Ucwp9bM0IFj+OP6+7xxoHKt3U/w9F8ltLIpnAoD173JV1nd5JCDZyebf8g+z&#10;CKTCkgAA46qNUUaouOve2/JRSySoYgsh49I/DH/W9sXVHBMfc1eHSqyZdDVxnz6975yxSRQimJIk&#10;ddT8X/HCge1EwZT4YySOP29bDpLMZgO0Y/Pr3vuiojTI9XOwvp0wr/qmt9dJ9sxWkcMayNlj+zr0&#10;0yzMsMVak5Pp+fXvbxQyOoNXMAzWtEt/wf6j/D26hkiiklkoSD2j5HpBdwUPgKCanj5de9ziHqED&#10;y30k3tbkWPAHt9YpPifJp00sPgSVjyaZ697kBRFGARYycKoF7L+bj2rhJWNVrQk8On0MjFQnAcev&#10;e8Zpg7qSf215Yg/n/H3UQzSOy1CrXy6VRyFQygUNcfPr3t0iiL8kvoQAKPwQOfa3SnCuemHii1li&#10;ak9e99u7OfFGw0kjXb62v/X2mmLnSkZz+3pyKLw6OVPyHXvc2lpWY2IJBsLnnj+pPugirWoz8/8A&#10;N0+WYhgV697dxQBWF/p9VuL2H4+nt9kGoAVp6dPmURroU+XXveSYLFwebi9xYcf0t7fJKIKrQjpH&#10;CWmlVtOAc9e9wWlAv/t7j6kD8m3vaTLQljx/Lo+EQpUGvy9Ove/RTAEtfUFN15/29z7dW4Vmq2D0&#10;40ZU+nXveWSq1tdTyAODwvH1t/r+31mYgUHA/t6UJrRQUHXveSOrIUrcck3I/wB693UsxLDz6YY6&#10;jq4Hr3vJG2sEspIJ4/A/2PtSnHV8uthdPcD5de9y4/3BqsLcCw/w+oB96DaiK9N5IDNj0p1728wN&#10;pVebHVYcfi/tQBor8+mH1pUDz697nBCB+VuD9Pof9v7fVVBrwPTfE0Zfz697iOv9Qf8Ag39fyPbg&#10;l4A46ZeIkU49e9xnFuSSdd7/AOvf34sPhBp8+qKJIyRQfLr3vhbVbkWB/H54/PuupS+hjmnVXoDk&#10;fs697xSAEj6afr/Sx9pZnKsKAVPn01IdLivn59e9+WEAE3ta/H4J/wAfe1HEg56WRQgiqmvXvcVz&#10;ouDexH+3I92qT3Pk9KlQHjXr3uHLJqX6cng3/wAOR7o0rA6wKVxjp4YAB697jBmNyDcm4559uq6q&#10;pB8+ts2kU6974qOL8XvYg/X6+618hnrYKaqj0697mw/4X5F+f6/63ttq9reVei+6lZlCjyPXvcoB&#10;QVP1Yk/T6E/1Pt3WFr3Z8v8AZ6LmqxNTTr3vKE+umw/J4uLe/M1TV846Tux4yZp173yiFv0+n/aT&#10;+fybX9uwp4igv5Hy6RTBuBNaft697cYp0jILfp/qG/w5t7U28qlnFadIGPxU697g1uQujKrBubD2&#10;qZ2RRTPWwHJAPCnXvbB6nbUbcEf4D/efyPflYHB6f8RTimOve58aBhzw1r8C31/N/aVqEsAKdFso&#10;epIOOve8wjCiw/HAB5H0t9fbBfSaDPTIMYOo8fn/AJOve44jUFywN+bf4ge9KHkIJ4g9NyOZqJXI&#10;PXvfB0BsAo+l+ODf+lvakOwdhJ0+rFOJ697wiM6WDf1+g/3j3aSjUKeXXiwY1Xr3uPp5J4FvqW/1&#10;+faM6nOkDrzAmmrr3vGwv/t7j6g2/Hu5JiBHkenChVajz697zxr+frb6X55/Nh7ooDGo6T9xNBin&#10;r1725QRBvrcfQm44J/HtTCrIMiteteJIRx+XXvc4RfT+gH1P044/Ht8aBUVr8um8Lg9e98ZE4Jtw&#10;3B44/wBv+PagFa0Ip9nW42V2qBn/ACde94tP4Fz9f6abf4H/AHr3RmK0IFc9POWHcOA8uve+ShgP&#10;xx6QCPx/X20aaj6nj0jMhaqtXr3vpowo4Ook2/wt9fagdwCDFB0/GzsQpFBTj173liiDDn6m5Nv9&#10;uPbq5j8NuFeqSOxPh0NOve8jobXAHH0P9Ba31970dhWuB1tIVVaAkde941RioAUhuRzx6r3/AD7a&#10;BowB6dVlhIDmvXvfNadj+q1/6/i/+v7fXQFBIIPy6r9QGNFB9eve8ckQX0m5Nhc/nj8W9uqVAJSv&#10;zB6VxTBh4nr173FaO1/wxBI54HH1PvXhoxDEUHTuD3nh173hkQ20WueLEfQf1591ZQKBeB68GFa9&#10;e95Y1AIQqbrzx+qx+t/enDZQ58s9VZiaj19eve5aqRY/UfgH68ni/txISgDsaD06aAC0LHr3vJGg&#10;LFjcH+hPFh/X3oIHFeAr5dUcgjSf5de9yWU2J5vb08WHP5HuxUKGEmKcOkvihH0saAenHr3vAqED&#10;9JJtcG4+vtPHRHDUqfLrxlkWQOuR173hYtewA+l/6kk/192NukqEk99f5dKWiWePUxo1eve/XGkM&#10;D9P1KP8Aeb+0z23FVNadJjbtUovaPWvXvfWrVy1gAePySPdFFWCMKfMda7lYBhUDz6974mQgXUWB&#10;4swF/rzcH26sa/EOnFhiK1DEGvXvfFCAQR+prjg/Qf6/t0hBUtUY6ccNU6hwH7eve5MeoAgWJJGo&#10;n6hT9T7YDsjqyHrWpEZCooWz173nsRcL6gOSf6f1sfdVOrDefSd4oxUt+3y6975WU2sSxb6hrEf6&#10;4PtoliTUVHr0kbWWY8QBgjHXvfJQA17WUAX/AKcc+3YyFZSwx14KaBmHHr3uQCbg6gQfoF+p449q&#10;0l0xFBwJ8unlBkI1YAPXvfRIUhjcGx+n4N/6+9VV6ilOjGkZqoOD/Pr3vkjjSfULX/H4Nvrz7uje&#10;GwYZA8uvGPQNVK0697jlzex1LouQxtyP6H36aSNwGjFD1SUQiPVTz/Pr3vNG4YjVZQwJAFwb/S/u&#10;tQ1dPl00w1xkoajr3vKQh5NiVNha1+f6+/JpqATT7ei+hr3Cg69746efwLf7z/sB7r4xkXUeANOq&#10;M5YeoHp1730RxY3Nv02tf/G/uj6GY6an8+tUGade9+TU1y1uBZQPrz+Cp9vpMoCxx+WD1YMdIqad&#10;e9ykAvqNiAbE/wCP+F/a5SzJXBofLqp1BcGvXveUkXKsVKqeNP5/xv7uror1Hn69MH4tdDnHXvfJ&#10;mJJCta355sb/AI96ZiDkVB8xw6vQBQGpnr3vCdS6iLWNiSQQTbgge/IZSCDT9vT64FOPp173j1EH&#10;/g3+HAA9pRXxi2OHCvVNMv1Hik5697//1vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde98lNj&#10;/X27GaY61173KQ/T/H6+1IJwetH1697zgj6f7z/vPu/nXrXHPDr3vMrf0/H5+o/r70aBq9UwWr8u&#10;ve8gJJ4P+PH+9e9Bq5PVFrTu4de95Afpf/Hn3uoz1v4dRrTr3vmGP+Fv6fm9/wCvvwya+dOvUJIK&#10;5PXveUEXB+p/pfn23R6Y/n1oKzJpGPt6978GN+QR9fre3P8Aj78woDq4j0614VAQOPXvfYJsb/14&#10;/wCI97U6qAYx04vxgedOPXvfMG17cH/b/j2yGJ4mp6sAKAk1PXvfr+of6/449uUoCSBnps41Diev&#10;e+ZIuefrz/gfx7YZmxWnVAcjh1737Vx6f9bn3da6c8On1AIz1736/P8AxT22SQSB0wx0kgHHXvfv&#10;pz/sf9v/AI+/CtaE8R0+urArQefXvfh9L3tYDj/iffiAR69VISgbjnr3vvVa1iPpcjg/7x7tp49O&#10;EVrqqfTr3vq4IJ+n+v8A8a9+qVoKV60WZKKo49e98rgC30tzz/T+o97qD8XHqwGsd3XvfQYGw/r/&#10;AL37oa509a00NB173zJtxbjiwH/E+3F00BODTqwWmR5de98CbcfQixA/4j3qurrasG7h9nXvfROr&#10;k8f1961MteHXscOve+Wo/QC3+P8Asfrz7pp/GT14AU49e989QtcEf7E8/wCw90RAcEUz1rPXvfQ/&#10;BuP965/p7fNGqOrih69771Hmw/PF/r7b0EYJwfTy60PQmnXvfd+Rz9BwP979sgCmPXrdcUHXvfgw&#10;4+v+v/xv29UGp49eOePXvfd7gi4t/vP1uLe2mNKHrxYGnr173yB/2PH5t/t/b2olamnVSxIz1734&#10;sbD6kf7x9efemcamHy6tpGW6977H+v8A7D/D8e/I+Bq/LrykHB69799bC1voLm4/2Pur0IzjrzV6&#10;978CCtrW0/X8fn/H2wdSmhPVfh4de9+/B5A+nt4RioJyOvV7hTr3viWuSbf7H6X90CiMV41Pr14c&#10;Ove+Vxxp/wAfpa1/en06iT1s8SPTr3voMbG4vY8cWt/r+9BdNG4V6sAtRXh173xJIP8Aqhb6Dn3X&#10;ippjPXjQii9e998fQf1N/wCvvzuSOqs1Bjr3vi39B+P9jx7qoKkPxr15ahq9e98L/T+t7c/0921n&#10;gvDq1aHr3vv68XP5+lj/AI+9juNR5deqePXvfX1H54P1921mgB4dbJYUIz1731YfW/4HJv8AT8D3&#10;UFiDT160DUGnGvXvfd/6Lfn63/w914deIpWvXvfE8k3/AAbf05/r78DjreaDr3v1z9Lcf4/j3sLX&#10;5deC1z1734/Qfmx5/p9Pfjxp14g16976/rb8/Q8WP+v78MU62KVFRQ9e98xyByDx/wAj96K1Feql&#10;cEnhXr3vja304vx9fr791Uceve+J/wAfoPp/T3tcHpxXzQ9e99WuefoB+Pp72eNevFTQ14de992P&#10;+xv9B/T/AA9+oKVHXgopUZ6979/vY+vP+Puprw6o2qmfLr3v3+tc+/dV4jI69799QPxze3+t7tkG&#10;g6vRuA4de98v9q+n+9/091yMdUI4H06976/xtb+l/wDe/eqHrWW4jr3v1rfT6ci45vx/X3uvVsUo&#10;D173y/wtcfj+o/r9Pe/PrYANDwPXvfMfT6X/ANhf/W91LUNB1vXQUWnXvfILcA/Xk/ke7Egsa+nV&#10;ag58+ve8oH1/H9P9t7qpAIA8+qg+vDr3vkB+f9bn3skkGnVhQg9e95ALAcf15+nvQovcOPVSV697&#10;5j6H/eAbfX/H25qqPTqtSCNIweve0jmBaq/11H+t7tHwPTjVrTr3tvi+n15v/T/b+9vw6qOve5PF&#10;h/X8j+vtrqwFeve++P68n/evevLqwoMDr3vsfUWIHPN/fvt6eSvkOve1TtIsNx4gqRxWwc24/X+P&#10;ZTvVDtc/+lP+DqTfakyJzvthHlcR/wDHh173fl8epR9zib6hfEQCxPDelf0/4/6/vnN7lJSOanlI&#10;f8vXdDdI5PrbBoqaWgBYn8uHy697sH23O8lEFK8LLpuANX1P1P5941bpGFnr6joTxRdvca49f8nX&#10;vatVQpaQt6QOAP6/kf74eyduAUdaYkhVAHXvbpAbhRqsCqsoH1JvyLe0cg49JXShNeve5zzPZQAL&#10;ahcn6kj8+04QZPTaR95+zr3vidLSCRgVN7c/kji9/fu4LpGengSUCgde99yO19Qs66bGw4Fjf34C&#10;uDjrS08z173xOlyHU6eANINuf6397yvbx6sew6QOve5EVvUBZiAL3/x/PttgRnpoqtATjr3vOWYO&#10;i2BQi4ZRcarfT/ivugCsCx49aIDKWrw6974a9IVtJVtX1BK/X37TU9UrqOeve5Mb21L9eDY2ve/+&#10;I9tstaHh14rw697zorFBddDnkEgHgj6g+22Kg0BqOmycmuQPTr3vkGPBIsRcA2tc/wBLn3ogDhnp&#10;s5x173IiQuGVxa1vVyL+2nYLlf2deqAark9e9y7ABVFuBxfn6cW/5H7Yqcseqq7NXy697yxqFjdo&#10;/pY3BFufz7o2WAfrcoBYA9e9hPu1WkoMujNy1PMbqeBpQm1vx7GezELcQFfUcei7cQfpGNARpbr3&#10;uov57YtR13sup03ZaqtjRwbSeseq/wDX/Y+80vu6XZPM9/D5FVPyx1if96O1t5faxGJA7hUUyc1o&#10;PSnXvdJ9coDsAOFZhf8AP1/PvPO3NV65SXOgSlRnr3tmfjUBz/vv6+1o9T0lYBVDL5+XXveC35X6&#10;/wC3v+Pd/kek5oQa46977BB/p/jb3v4etuQBQCmOPXvfgL+n/fH3onz6ZNfPr3vq34/px/tvfq+f&#10;VfOvXvfvfuvde99EX97Bp17r3viw+n4/1vd062Ove+IFh9b8e7Hh1vr3vLECZF/xIt/U+22PZ0pg&#10;ajrX1Hl173e5/LwmeDb7WXUjRQkgABiQxA/1/fPL7zKLLuWTmp6+hT7rMCv92uypQsXx6U889e93&#10;bYpXko6d9LBSisG/J4/p7wJvCqzsvE16NpyvishPAnr3t/jWTkhOBY3PAI9lzFDgnpo6dIz8uve5&#10;jKNCSFjdR+i35t9fbBNTppj16ZrQlAOve4/jQgtfljexH4PtzURj+fTmRjr3vjexN725A/px9AP8&#10;be70wKdbJ6975qw4uWt/qSLC3+B90YGmOqNqz69e942QX1BT/r8n/X592DMBpPWl1EUenXvcedVI&#10;/AIsfp9B9fbkZIx04lQanr3vHBFqclr83uRzx/re7SN246dJBwRw4de9ks+a+OSTrLOsjaNMCtYg&#10;/uE3XSSf9v7nj2GuWXmy3VhWpp/l6GGwarjYt0tMVa1nzXh+meve9ULcA05nIIbakqZR9LAjUfz7&#10;7FbaSbGM+RUf4OvnV9w4vC5rvY2NSsrj/jR697Y3/pew/wBuPZgvDoDV6974Nf6fX6c/4+7deHXv&#10;fGw/xt79nr3XvfYFuR9B/hz/ALb377evE1weve/C/PFx/wATf3rr3XvfituRx/T/AIp73XrVeve/&#10;C/Hp+h+v9ffjTr3n173y4/wB/Ivz71k8OtUJHXvfY5+h9+68cCvXvfMfnm9ri3090PHqvz6979xb&#10;6Hj8H34YPWhx6979cH82/wB9x7v5deoR8+ve/c/1HHuvw9brTy6977A4PPupNT02zHyHXvfP68X4&#10;916T1INQOve/G3Avx791qpJqeve+wwv/AEH4/wBf36nWqDr3t3x/My3/AK29sSAlaDovu8RY697G&#10;uKDz7dAtcL9QPwPpf2/AQjVrnou2tzDMXBz+3z697QdRS+IsADbn/b/4j2p0u1GBrUdDNWZlUt5j&#10;r3uEwC8c/S/5sD7aBPwsOnUCk0br3vPR0FXX1ENPSQSVMsrWSOJSzE/TgD2pVEoyNigr0X7jutht&#10;Vu8ly4UKPM0697HfaXTgdo6zcUzxIbOKGIguSOQs0h4H+IA9qoLWSSNCwoPP7P8AD1BHNHuxLKDa&#10;7MgOMuagfkPP7evexzo8JjcVAtPjaaOlhTkeBArsbfWRvqf8fZvaiG2GgD5Z4dQ5cbpe38pmvXMj&#10;n+I1A+zr3tvrpaiKwQMeeDbk/wCv7M4pBqJOB0qtY4Xy3XvbSIqqoLF4/wADn6D/AFvb5kjBBB6M&#10;TJDDhW6977WmETEBwsrDUFc2BH490eUsKHIHWmm8QAkVUHj17201NQaaZVqWtK36Y0DMrH6jSy8E&#10;+2lkDu1e0dL4YvHjJhGBxJx17211mRnZJFqnNPTfXRET55AfwW/HtSqtJpCmgA/n0YW1nCHXwBrf&#10;1Pwg/wCXr3tm/jdNCBDGPGlrrDEpuWPAMjfUk/n3bAFASGr+XRl+7JpT4rnUfU/5Pl173JkzE8ME&#10;IACPKbFL2kK/UaiPoPakKGdi3SdNtiklY/EF8/L8uve41RVPXKKdw0iggyo7MtOLc+ojk+7+GrhV&#10;OQfTp+KBLU+KuPQgd3XveUV+hkp6cAKqXPgUiMEDm7D629vqV8EquaGnTZs9amaY5J/Ec/s+fXvc&#10;+AzyRK7m6k/p5W/9LkfX26sEb6mTtoOkkvhpJpUZ/b173KM5jjbQRHZh6EsNd+NRPurRr2aRx8+m&#10;PDDNnPzPl1727UtTK8R9TKY/UtmsAf8AW9o2j0IxrwPSC5hQS8Kg/Lr3vhFUSTFnZ3laO5Y3+gv9&#10;T72QULMQDUdWkiSIBVAUH/D17280ldIZFCOSqkEi/A/pz70rMoCvhT6dFtxaxhTrHHr3tdQ5lzEs&#10;POrSLNyQT72NAB8IaSfM8P2dBWTbVEhlPDr3uTTTVFSWaWKIIotqvpa39faZmkDspzTzHTM8cUAA&#10;jY1P7Ove2PPYxYPFkVV2gLBZHRtQia/AdfyD7trQMhoSvCvofs6NNpvjLqtGIDeQ9fs697m0OsRp&#10;4mEgksQDb6EckezG3nFCnlXpNcldZ14I697dWE0YvEpIP6wLG39b+1rMvB+Hy6QAxOdMh+zr3uXT&#10;ymSORTweAxH1v/iPbyFSqMhxnpNPGEcMM+nXveeBfHURuF1Aekmw+n496kWqEjiem5SXhKE0r173&#10;DztKVMVZDCTE72kVFOtWH1J/w9tqfCarduMn5fPpTtU9Q1vI3cBj0697n0VTSyIERtLaQGVv97J9&#10;mdrdRGPREa6hx6SXUE6MXYVFfLr3uUIBUawrDyJzGSeOPx7Tyq2g6SAQfPpP4ng0J+E8eve3PHLU&#10;zxhEUEobOCP6G319vaTISSK46RXjQwsWJpXr3txqsWs0EsviIkVQDY8Nbnj3VUIILmg4cOkcF80c&#10;ojrg9e9vdLQipo1ERDyeMAhhp0kC1re9SOixsy0Nfnw6LLi68G4LPha+Xn173AXDTxVUbuv7ch0u&#10;COBb/iPdI5kibv8AMfl0rO5RPAyqe5cjr3vnPRNG06xp+0eGH1Fj+be9mZQ4059KdUiuQwUue7r3&#10;udHSpBSGNbG63AJvcn+gPt5K+GSR59JnmMtxrOOve4yxFKmN5EYayiAAfWxta49qIl/WoScjpU7k&#10;xMi5xXr3t6i8bVAOq3ikUm1/oD9CfayMo0yyUwp8uil/EWGgFdQ6977yFT5asaT+wiCMWvp1fk+0&#10;88sbSsUOCfPq1lbAQGooxz173HkgkMsJCtpUXUj8k+76tMmlBxHSqGVFQo3z697azP4chKJbuARp&#10;T8k/TkH6e301RspI4eXGvRjFEr26FK4HHr3tQz5FH0EAIyw6NIPNrf09r/rSyaFXSfs6L4LWhYj1&#10;697iUK6WaYi+vWWP5AJsBz71AgEpl9VNfSvSq4qaIv2f7PXvcpIGmYEEgBtRAFiQDxf2pjhDCMiu&#10;oH7R/wAV012woNQqeve3CKLwytVE2SMXb6WP9OPetJiL3EmAp6L531qYkGWPl173wS1Wz1B/Vc2P&#10;IH+AsfblfHBkpmnT7xNEojQYpUjr3vjVayiRmxcMLKB9Pz7ThpmCqwp1u0jAbUwx173MpkLyRxC7&#10;MOGFuL/6o+31OseG6An16tMoCNIwr6de9vhCx8vfxoLW+oLf4ezIID+pXAHDpLErsa0ycfl173ha&#10;QtqmZSt+EHH0/B9p4pDq1NgHpZHbgKEHHr3vuLVJ6TwPqbA/S359mNQ6mgr9mOnBCFahGR5+vXvb&#10;someNUgVrA2LW/B4+nvbVJ8NKEkdbS2aSbW4FB17274zAVMhW0T3J9RZTci/9D7pHBMqjFCDnOOr&#10;3a6ACWpxp/sde9rJMMKSMa7lrGy6f8Pp7p4Ca2LNViajoqmuFXsJOePXvcKRCgcAf65H4BH9Pb2p&#10;tWg+np020gkkCnjTr3tNV1QgJI0mygC5+p+hJ9sSsuha1qD0e2EYKKMmp697Y1nZ9bEgm9rA24P1&#10;t/xT2irI7EkY8ujcxeHRfX8+ve5UDGNbEcG9/wCn9fz7XQo4koDXHTrowFfi6975FgCGAJBvcfQc&#10;m3PtfDGI0BBIPz6rG7KupRT5de9zqVf1q3JJBB4t/T6+3IVZmPr/AKv2dJmOpjJgfZ1725pDcAMD&#10;ZTqHHF/8PawChqeNOqZJyKY697nomrTpHAH0/wBf+vv3ivGQr0z1sCtC3CvHr3uekfr54AAAFif9&#10;5B9qE7vOo8uvAfn173M1Emw/Fr3+nt8UbiaHphwF+Lj173wksQB+ef8Abn350CqFZhx6Txu0lCcd&#10;e9wpAfotrEH6/j+t/wDintMwFGIyR07porEcRwp173wCrb/ED/H/AG5t7aMhAzxp0jk+GlMny697&#10;yLBYXNnuAdNv949tx1Iz59J4kOoGhpXr3vnIlgPTa4u3+B/r7VgOoOOjMI4z5enXvbNVA3Gm1j9B&#10;/h9T7bNA2fTp1AFNfX59e9wWQXZV/pxfkf7f3s1NAenGc6AHHXvfDTYD/aV/HH1/4n3o6jVR0yTI&#10;1VqKde99BQLta3A/x/xv73HXVx62rEj4qHr3uVEBcgG/A5H9b+7ElV0vw8uk01Cuk0697kBQPoQT&#10;x9fpe3ulIghJyR0hYKikOteve8iyN9fp+LDm/u+oNQfLpC47gAajr3vrWbA2AI+o5BP+I971mlBj&#10;59JjKunPE9e94pHFrq30vYf4+1aNjUCMdNrC3lwPXvcB+SAbWIH0+l/8f6e1K6tQYg8OtmE17T17&#10;3xQXPHNv9j/vHu0veobOPTpqU6l7iAOve3OG3Fxb08/7H6/7H2nBBrp/PoqmBjHZmvXveY6bH6AE&#10;WP8AhYXBPvSRDWDTiOPSPS0jioPDr3vASAeF/wBje49uUA4dOhKCoND173HKuW1Hm/4H/GvbBD6i&#10;z8OrDINfLh173xcMw0Ank3IA/p/j7ujaRw6upp3Hr3vA8XAuLqTcnn62+nHtsJoH2nras6nAweve&#10;+IiHB5N+LAEkD8e7eGZKqT05XUaenXvc+OABVsWJAH1H+39vLEyinDpl2cHtHXvbrDEwUXsLi1r+&#10;qw/wPu6KlQanpMrAnP8Asde9yzHpX6G1jfVxf8C3t8Z1EjqtT3MorXr3uK9lBXkA3Yi4t/sfeyxw&#10;Rw6fRDiRuNOve4x03vxpIP8AgRb/AA92EX6QINDXp/wwY6CpPp1731a4W3PNv6WHvbRAVBIz6dVM&#10;PboFB173mSNbaib6SPz/ALfj3ZUyFxSnVGVgVRRQde9yFVTcqDa30+nH0/3n3bRJw8umnEka+uev&#10;e+QVSLfQfS9xYW92wpJ9Om/HcGhHXvfmUccg2It+Lk/0v/tvbLOusaMgjrekO4Jz1733J9LDk/UW&#10;+v8Ajz7dDIGqMeXTkeiN6kgHr3uMyBVvzyObeprfXg+7PpFdNcefDq+rW5UClPy697wEKTq+nHIb&#10;8e6uyYIrX16fUio05I69768WrheeLjj+h/r7dQuYhX16uZDTUwz1733odSDbSbEm4/H9QfblGbUV&#10;wV6oXVsjiPXy697kKrG1/r+PoB7Tu0kv6bcemWlZnEdA1fXr3uSikajcEgDj+0Afrb/D3qFE0Uet&#10;QevJpK9woQeve+b2ACq1/pyf9uR7cP6gZmIpTpnw2LM5AI697hvf8XIH9q9v9f22GAINelChVUCo&#10;qfLr3vAQWY+nkD8f1t+fdXmotU9ePVgTEg0mueve8BNuBxe4N/r9OCPfiWJr08xLVIANOve+gWHp&#10;08fX+v0PPvWgOw8iemmVWYBhSvHr3vGrG5+tgD+r/iL+9h9Hn04Aqrggjr3vIgOq/B/P+PtstrqD&#10;X/J028iKCpJzivl1724R8c8C/wCPz/Qe6aVxnIHSRgCyk5YcD173zsQCedI5IHN7f0PtoAkd3Enp&#10;pmUrpY1Nf2de9+V21gkAhvwLXAtxx7c8N0YoaU9eveG2EHw9e98yxFhYFX4YH6g/jn3ulGVWNer/&#10;AEw1Cv5de95SB9ARYD08i1/yPauODXEailDx6ft0bwzqB49e98WXUbargm/HBB/x961EKQ44dKgN&#10;NW08PXr3vkfSgUcqLfkAn200nihSo4dMGZ5QGA4ceve8bBm/BAPAvYn/AGPv2pOBGo/s60zwrgnU&#10;fTr3vKiAWGrkCwv9Qb3uPeyayGvl1WZjIKgUVfIde95OD+q17EW+l/6ke6SShjjy6SSNX8OKde99&#10;AlSBp+o5J+pHu8ZbwioACk/n0n0j0oOve+gwYHixBIN/pz9D7sKAGvA9PCRQCDQgj9nXvfSk621D&#10;6i/qPOof096Hh9kcOPX59NOiDSYqn1697kqQykE/jVYj8/U+10aqFK/Cx9OqgLWowfkD173kBU2u&#10;L8f14v8Ai3tMyacSMTXh0jY0ar1p1737UQPVzyOOeB+L/wDEe7RlmURuaDp3SjcRjr3vt2N7kDki&#10;/wBQLD6W/wCJ9vFTHCSM58z5dXJPhdvr+fXveIspI9Q9JPAPHItz72PpzMZQBgfkT1Wp16aY9eve&#10;/wD/1/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde99j3dPi69173nj/r+T7fFDknrXHHXvchT&#10;f6/X29XGOvUAFB173kHpHFv8f8fe6g8etEA56975qbE2/p/X6+9UHVSo9eHXveUMDyR/sB9feivE&#10;9aaNSSzefXveQEfX8f4/8R70OI61pK0Neve+Wq1yPxb+nvdAcV6sAHFD173zDauL2H5P+8+6ioNe&#10;qlKGoPXvfIH/AGw/J/3j3ZaHjg9WWhI9fy6977JvYfkc3+n+tb3RtKnHDrRVVoU4de9+B5+n55vY&#10;n20xWpPVCqkkjr3vsnm4P0P+x5/w91PdTFeqlKYzXr3vxPPH0/3x9+UhhQtT5dXQlviPDr3vvUDb&#10;n6/0/r+PeiOJGerFAKnr3vvXbgm9yR+ffgM8OtYqDTr3vwYg/wCH5F7f7f3tM4GOtpX5U9Ove/WB&#10;5ubc/Q/8U97Y6cdXLleAr9vXvfrgcA/7Ee7rWlT1upIr173yJ+ovfjj/AF/6e2wF4gefXhQnHXvf&#10;a/jkcfi/N/fmAqTnPWyaY69771f1/r/vufeiQO0dVqOA49e98SebD/eT+B78MDr3wcOve/E3P5/4&#10;i/8Ah7uB1cenXvfYPBtzY/4f7bn2xIKsBSvXvPr3vlyfqBxz+AP9h7quoJUGlD1rgK9e9+BPH5H1&#10;5/4j25XU7N8ut1x1731q/qeP999PejxUg4PXiMde98wxubC/9Pz/ALD/AA9p/KpPA8OtUx1732T9&#10;LfT/AF/94F/bxBJJbH+rz63Xj1732SLc829tsSzBfLrRA49e99/W4NvwePewyqKdb49e9+HBtc2P&#10;1593BWQkUrTr3l1732T9foR/vvr72SqlTwp14VB6977v9PqeP96+nuqaCe7rYIp173x1f05v9R7u&#10;61NTjrxyKnr3v31vccj/AA/r7b0eamtOtALUHr3vu/8ArfTj8+66aGoz15c8Ove/X+lrj/eB9fdn&#10;UKO019erEZ6977BNm/H9f8PdWIcrQ8OtVqRp6976NrDm3A97CCneKdaAOa9e9+P4Iv8A1PvQA1EE&#10;VFOtgZ69746vqb3/AN9+fdQeGMdWJyNXXvfvSefp+T9PfuGR1utBg16976ItYi2r6W/r/X/be9cW&#10;NfLqtBrNeve/WI+liTx/rD37TXAFOqnOBjr3viWKi1v8fx7sGqNJxTq1cU6976BPFh79gVB6e4A+&#10;eOve++Tccf0/2I/qPdVzTy6bBqQPLr3vx/oCb/m3+2P0974Z62aqMde9+H9Ppze5/wB691Na16qT&#10;U18+ve/EfUk8c2971ZHXg51Co6978D/rj/ffn3oH068WPkOve+/z/tN7j8/7D34dVFGbOOve+JP+&#10;2/1ufeyOtk0yeHl17361x/rf0t7qW68XNOve/E88f7f6f7b3YcKdW7QdI4de99G9v9f6n+vv2oVp&#10;1oMAQDwHXvfZH0088c/0/wBt79TBPW6VU+nXvfhwR/vh/sPeySc9WqaVpTr3vkQLk/g/7z7qc8eq&#10;EVINeHXvfjf6Acf7D37I6rmtK9e98rfj8Dm3+P59+px69x7iPz6978LA/i39QRx7959aIGnHE9e9&#10;8x9eL2/x/r/sPdTw6qQaUHXvfYJH+t/vXvdB+fW6UPXveT+tuT+P6e96AKEjqxoKHr3vmDzyLWH1&#10;/H0/w93IotAfy6p3HFMde98wD/W/+v8AT3oshFaUPVsUzjr3vvm1rcD6kX/PuwYaR1tBSlOHXvaY&#10;zAUziwv6B9Pxz+f8fdISwJr69eetade9tqqOPp9f8Bc/7D267DhTqvXvecLw1x/rf8a9tdbGeve+&#10;wAfr/Tj6e616coAOve+7C3H1/wAP94966eUkHT69e9v22n8ecxTc8VkJHNv7Ytf2g3RdW3TD+if8&#10;HQ69vJjbc3bc61/3Ij/48Ove75vjy7pJt/UB/lGLUgm5BIAZbW/3r3zu9y1VluaH4ZM9d2rq6+q/&#10;dExJq1quOA4D9o697sX2nLHHEqyNe8pKgiwUk82t7xg3lGZyV9OhhFG/g1HHT/q+fXva8kDOX8S3&#10;VCORYHn+h/x9h1e2mviemYsAE8eve5EBAsSNOm1vpcj/ABv7bk+Xn1Vh50rXr3uTdGS5PGr66gPb&#10;WQaD06oKh/n173y+gIuGS4/P1v8AX3r/AA9bZvlQ9e98SQrrpB02N7f0+v097AJBr1qjFSMde95U&#10;CkagLi/NxyLH62/4r7oSa0PWiSmD173MUKsl0/tC1/xb+hPtliStD0nJYqA3l173lZiGUggD6+n6&#10;cn+vulBTPWlowINeve/WDqdWr0n6fgkH62Pv1SDjp5iUxx697zICA4Itqta/+v8A19tsRgjpskAB&#10;h173l1EBLLf+yTw3H9ePdQBU16oCaNp6975aCeE9S/TnkAg8C/uoYAd2D1sMK540697mkOFbkAf2&#10;rH6cX+ntioJ6YAGqtKk9e99RyHjT6h9b2v78yevW/DPE4PXvc8yKsdhZl4LWsLf659pwpLZ62QXa&#10;vmOvewv3OFajyvhI5hkZlbkXA/B9i7aKieEP6jop3JVFq/iZBqAB618+ve6kfn4ko6/2eRqAaorC&#10;RpFgytb6n/A+8z/u4NH/AFkvScmi/wCDrEr71AuV9towRWMtx8xkUx173SFkLiR9VuXaw/P1/N/e&#10;fVtQrUenXK6ahlYde9scn45te9wf+Ke168OkLKB/sde9x/qPrz/vXtzpO1eHXvfvzwP9j9PfuvMW&#10;PHr3vv3rqmeve+yPp+Ta5/2PvXWuve+Nj/T3vr3XvfVveyevde99fU2/p7twWo63wHXvfvx9AT71&#10;Wvn1rz697zwgCRCbcH+n/Ee23+EjpUgyhrxYde93zfy8o4JNsqeNWmFb8Dlif0qfz/X3zu+8y0i7&#10;sQPU9fRD92bwU+7Rtyw47jw9eve7vMHGrY+DVzpVVtbSTxxb3gLuDMLlgOrXVRcnT8+ve35QAdAU&#10;20ji3HP1F/Zca8fPqgJK93XvfUqxrbn6ekgfi/597Rnz1TW5rQde9xQb3sBYXUt9bc8e3xgfPp2r&#10;YB9Ove+bKgGixYgXBtcajweB/vfugLE6jivVTrOeHXvfAKWA4Fv6f0/rce/EgGnVwVBxnr3vnpZR&#10;+m6/4An6m30H49+qG4HPWq1avXveB0TU1hcMLX/NyPp7urNQV6tkZJ69750i2exBX+jD6kfm/vUx&#10;qvWpKMpPXvZLfm5TmXq/OaXKaIgbq1uTcAsfc7+wUgXm63r5noZcpp4m1bnEp0l7S4z5ikZ6971M&#10;txpozeSVvURVSgt+TZjz77J7aQbGIj+EdfO77lRvDzfeIxqfFev+9Hr3tPstz/h/hf8A3kezEHtr&#10;0Ax173x5vpsLA3/2Hu3l1vr3v1ieAB/tx78OqgefXvfMLYf1t/xP+HutaHrZ6976It/T/Ef4+/Vr&#10;1Xr3v1if9hz72cder69e9+sf6e/A9aqOve/afobf6/8Ar39+rTq3D7Ove/Hj37qvXvff9Lf0ufx/&#10;vPvXE56rQVqeve+7cf73zf8A2HvXA561XPXvffp+nH+29+NeI62AePXvfX1/P+8j/efe/LrVade9&#10;8x+L/wC2H+2906przTr3v1gL8n/Y/wC8e/VPTBJr1731/wAT7316leve/f7Hj34Z69w4de9vGP4l&#10;W1/rfn8ce2XNAD0XXdTGevezDYCDz7ecMCzDjj+l/wA+/KKFm6JbMhLlm+z7Ove03WY8jUVUXvwC&#10;L/n8+10Y71XJB9OhYLhY1WSUjRSvGnXvczA9c5TPTqxH2lOWBaaQXBW/0Rfqf8Le31hkdaqnFqav&#10;QevQB5h9yNv2qJooP1JK4p8vn172ZHaWyMPtemtFEZakj92qkUeVuLkL/qf9h7MlijikaoDE4r/m&#10;6x65l5s3TmK6Mlw1F8lBwP8AP172sXEYI0oQt/wL8/4+36ilQadBkF6ZOeve+M0yINJZQPrzwQfb&#10;YY01H163FGzGtD172zVNTSeO7vEALm7XJuB72Lhgx8Mfb0YwwT66KD+XXvbXHkqcLKSPHH/ZlY2R&#10;j/gD9R7uZdQUrx9P83S+SynJXzPmBx697TmQyyOSgMQtzq+jsB9Dx7rEwoTQjPRxa7eydxBz172y&#10;VGeQU/jSOxF1+6lAVIj9Lxg/X/Ye1msszYPD16NI9qJm1k4/hHE/b172larIzSxvEheQv+qZgLkX&#10;+qj8D/H2qgc0AbB+3j0fQWUUbh2ooHAD/L8+ve07JUeB103aRhdVP6r/AOv/AMR7WoxVaj16OY4v&#10;FQ6sD18uve3bHmSV3kkhM7kA3YEfj+h/HteCwqRQgjovvBHGoSNtA697zymWSX/KnMcNvTBAxuwB&#10;+jsPx78GAkU/yHDpqPw0jrbireZb/J1725RTGQGCAaAoBso0tp/1/wA+7NV1NBTNekUsWlvFlzX1&#10;9eve1FQU6/w0zPJ4wskhbyXB4P1Ue2jMSzLQ8Oia7mb63w1FagcOve4LVKMC0Cl0D2MlizMf8Pah&#10;Mqor0qEDL2ymh9Ove5CVz06ODA0115IaxUN+bf4e6S9kRFOJ49MvaiZwdWmnXvcnDGqmepWmRZFq&#10;ISoJYWUn6XP49slTJIzHFB0zuIgjVGnNChr173LgeKgkEddMDUg+qCElkQg/WQ/8R79bn9RQ9Kev&#10;n9vSeVXu112i9h/EcE/Z172t8fkEnYH06AgAAsLf6x9+kRBVx69Bm7tDEKDiT172qKBIjOrPKTEb&#10;a4gT+gfjj24xABkGQRTohu2fwiqr3eR697dM7QyUscU9KRJj6pCJ4nUyRBT9QV/B/wAfZXIQso0V&#10;Ibz8h0i2q6Sd2jn7Zoz2kYPXvaepYqTUsdJWOrR2ZYtB9KnkjUfwPbsaFzXVWnp0cTSXBXVPFXVx&#10;NeJ/z9e9qWkkaORLTRve6yBhpBH5HPs/FaVXzHDoknQOhBUrThTJ697lVFE9ITUKo8NQdSsjX0g/&#10;2R7cH6ehR/sdMRXSXAETHuTGcde98IldHRyyggggP+V/xt7fFT3Nw+XW5GVlKUqPl172oK6tjWg8&#10;tRAkqSKUkVF9WkcFg31HH9fbFxdspMhXVinpj7Oim1tnN3ogcqRkV697SK0RgZqukMdTQv6hEf8A&#10;Ox35Ktb6+2LVdJEkeF4keg6EDXIlAtrgGOUefkfmOve1nhkgrFEwpwFT0uSxADfgAD8+zKPRIjVJ&#10;pXoN7k0tudGuteAp172/RQeOqQ6WigndVDoL2YH9Lg/196EzQXBBOCBn0/LoseTXBTDMorQ/5Ove&#10;1dUYmARq8czeW19GkAf1II9v3MjyQxlSS3Qchv5i5V1x616977pqOBXMurSdXqQccj8W9kTyMXKn&#10;8+vT3UzDwyKg+fXvfKtnSZFUgIA1lFgCLccj2/2M5Yjy9a9VtYmjYtxqOve5EWNi+3lm1KwMYaQg&#10;/Qf19vshESPETU+Xp0xJeP4yx0oa4697YjTu5YKfSr2uRay3/p7XRBimlTXo4Eqondg9e982SE6D&#10;quIQWY8X1Af09rInCsSDpwevRyOGyPix+XXvcGGCb7aWrZ7oql24sbX4492hhqviMadLDLD44hIo&#10;eA697wxHyPTRKjHynyMxB4AN72/p7dSJHB056WeHRC1eGKde9vgk0sxAuFAVQPpwLc+3nVletM06&#10;LTEdVT59e9ti00LTGWTSssr29VixA/F/d4YiWUyHNeP+x0YCWSOIInwr173wFAs1VIy3441fUWH6&#10;vb3gq0hepND9nTplKxamPpjr3tzWAU8Juwa5AFiPp/j7VgLE5rTh69J/FWWQlBTHXvc+nhWxkJs8&#10;vpj082vxyPapQNKyJivr/k6TXErdqrwrn7Ove5NSipElOCGK2aU8XY/gC3tq6LFDCM6jkU6TQGR5&#10;C6jAPXvcd7RRILWsdRFuL+21RY0A1UI8ulTK0r9tcinXveOBWqZfL+m7EKCOAB+effiDJMHOPSnS&#10;xI1iUITU9e9vcMS0qs/Jlk+lv6f1/wBf2sQGMkuO48DTpLKTNVQBpB8uve8DSGVwgLHTe9r+o/n2&#10;6VDHwo/SvSyKEovcOve3ajxOQyBWOCCQ6zpWym9h+fdEhlJAC9bWSGJS8jBft697GXbfTW5MmqMm&#10;OqNNhdtB4uONQ/x/3j2fWu2XMkJ7SQaZoR0iut0srT+3kAB8yaD9vXBpET9Tqv8AgSAf9t7GrB9D&#10;TwQF6+Jo7JrI0j6j+ydX0/1/ZunL0+vSyjhXj0G7/m+0tHEakOPQH+eOsYqYTwGvbjj3kyWzKLCR&#10;ubj0ITyQQeLcN7tdbVJbQq5Wg/b/AC6LTzI104MOFPAcesysGFx7BnM1kayMkZAUElv9f/X/AMfZ&#10;I0YWpU9GUCyyqZH4k1679oDJZK6ukZtckagf94BHtJK4QYpw6P7TbnEglkNK/n172jat2KaQTc3N&#10;78/Xkn2XUEsdPThXoUWdqcU4A9e94IL2uzAAfXi1wPrx/wAT7pCkiklj0aCJckZ697c1fgMDxf8A&#10;P0/oB7MbdKSamwKcemfDJkBYde98tTEgm3J4twCBxf2YsyuFkUYPp1S5QcYxg9e9vEHKkkAn8Cx4&#10;/wAfbiqDjgei8qq1UjPz697dqfU2i4OkGxH5/wADYe1QUHDcR1d14V40/l1729wQ/hbf4n/X59+F&#10;GbU3TZxQ4AHXvcsxaRfnj+v0/wAbH28CvHqhmFNVOHp173gBYXFx+eTYn/Ye3wBWo9OrEBzVhw69&#10;76ALNqJ4Btb/AI37TMpIHAZ8+mNCkV4Hr3vBKxW6gXB5JA+vupYp59XWkYPXveBCCjFVI/H+sPdC&#10;GLAjI+fVZI9UoZc4697yIR+AxYA/n6cfT3YYACHqqjT2KcHr3vqWS4/4hvqAPofe8gEk162Iiitq&#10;P+Hr3ttnZT9bA3P+At7u4AyM46vIcCorT0697bm4J+psb3/rY+2BJ2hiKZ6Y8bUgxSvlTr3vxsef&#10;wPqDz/sePdWJJLE0rw6YjEgZqmleHXvfgmrkE/4/4X/x93kYAjRUY6cmd1YAL+fXveZFaw4Isv44&#10;JN+ePbYI0ivEdJ5SoQE5avl173nQW+gNvx9SORb23rrqqf5dIzKdLqx4/Lr3vpfQSD9D/X+v049v&#10;qGA106TsPT+XXveS+o2sD+eOPz9Ln26r6gCBSuOmWiqA3D7eve8bxAmzAA3uLfn/AG/tTbhEJrnP&#10;SeZSgJz173GKcEEBQPoPzc+zGMs+GOPl15ZC4AY0HXvfBU0er+o4v/vvz786kMDH5HP2dNTEPQKv&#10;Dr3uSkukC4F/8CSbe9SReISekMsOtiRj06977LlrH+vGmx/2F/bmlQAMEgda8MKPn173zVSw08gg&#10;Agfgj6Ee0xxQn16ZYGmOve8ghIsT6QRa5+tj/Qe9kq6uHPHhTpvVqUhRn5de99CIckXBHpvbj+vP&#10;tgJT4eHVBMynS+B173hMber0EgG5/wBa/wDT3Rm0quMV6d1Bkqv5Hr3vOsQsCByfoOPp/X25q9Oq&#10;FmAr5nr3uZHHY8ixPHFvoT7ejc69P8+qkFhStOve3FFUWNlBXgH63H0uPbwOk0Ix0kYOFGoefXve&#10;VxcC9iLXBI/P9PfgK6ip4eXShCDgde9wZF1XYKbrwQeLgn3eJKHSPPPT9ChFTXHXvcJ4+LAWN/wC&#10;f9h7foFyx6fFOFeve86R/pJBAvyD9LW+vtxIg1SeHl0yQ5c5x5de95kQ8gAf1+nFr88/8V9uNCDR&#10;WwfI9NOkhPxUPXveYRr+rVa5t6bW4/w911eeTTGemjI4OlqE9e98ihBICjR+W/3n6e29CnVqqD1R&#10;lUgsxoR173jZQoFwCTbSOTyOLk+0xUhgi+fVFoGAUE+vXvfH+0T/AFH9OAbXNvdyBGgHnXpQ0SKw&#10;ZzQ+n+z173hc8XUWLf69+fyB7cFXUk8T08ANBJoPn173yWLUVLLb8fT63/JPvaDSwAz1Rn8MDSw6&#10;97yaVRuEKgA8gWH+8+38FdXlXqhaSVPn/Pr3vjpBNixKmxNxx/re2/EkBZBw+fWiZBUUz173kRQA&#10;QeVJ9OofVf8AH266NIquBUoKft6bpKzBuBXr3vLa19HK2tzcn/Dn2nMjMuk4oenBKWOmXtPXveJ1&#10;0hRxc3/BP1HupbDAmnr0+JlYEE8PLr3uKyc2YkA8/wBf9bn/AHv3QUU101HWhIoNQAT/AD697xG5&#10;T6j68G34B4HHujMF7AKDp4uFGnTjj173gdDwxP0N7txwfr7fpkny9a/5OnBSp8uve8WojUpA5tY/&#10;XgH35AhcF+A6cAVmU+nXvfRTUfTaxt9eefzyPdZAhPYajrRVUU0P5de9yYgU0i2rkjV9bE/4+2gG&#10;VtQOB0yQWYkeXr173NRSAV+p+v0/2J/1vfmpq8Ufs6TlQzeJTh+XXvfJiQQtiNXJA4Fx9OD78oB7&#10;qefVBCunURmv8uve8Z5Jv9V+lh9bfgke3GeInSDTp0IgXSmOve+K3N73B/xt/t/biAlhkdOqKFVr&#10;X7eve8oBAYm4FrCx/wB5N/6+3lZ9OgevHp5Gbw9K8a9e95Qw0EDkEW9XBB/Pu7EEGoFevM7lijCh&#10;6974ov1vYEc/j+nFvabSDgdU8OhCpj1p173y4C8k3Jvbn+v4PtsqCanpmRa1P5V697ynmxW3HAA4&#10;uf8AE+7LpDsX9OksQIJ11NPXr3vgCxF2A+v0/IuPac6VcaRSvXnOmUFeB6977F/oD/gCeSAf8fdh&#10;IQDryOkrECpbAPXvfYu30sAL6uPV/gR7eDO9TSg6bNFehwOve+gNR5Av9CTf6Hk/X22B3KfPrayM&#10;rUHA+fXvcpCL8p+DcXte/wBfb7TgDUHyPIdWdzSoI/Z1732dYH0spOr6fUW4t/re7s4Ya1HHyPSc&#10;J3Erjr3vw/Tbn1Wtfngfm/8AvXuylmYY1KOPr16g01IrT06975uF/VcX4+tuf68e1M1vH4Y8A4OS&#10;D5dOlRpGkft697j2WxP4FgTxb62+vtEKAEV49UqPXPXvf//Q+f8A+/de63+Pfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+6917373sGh69173mU8cWv/ALz9fbwoTTqua9e95x9Abjn+n19vgmvW+OD173kFrEc/4e7E&#10;EEN17h173kBsLf717rg5PWuGeve+akEi4Nuef6e9MSanqupgT173yDGx/wBf34cQB1YcdXXveQGw&#10;+p970qaE8etUDdzde993/rzc/j/ePfmNQfL06tTB+XXvfIML/T6j834/2PtqrcBx6qRTyNeve+Qb&#10;6XP+BA/3j3vFK+fXmwKjr3vsN+R/rc+6UVmNeqKSxo/XvfIsbfjgfX/invRUClOr6BgitOve+gT/&#10;AF/FuOL396FeA6qEoa0p1735R+D+DxY+7cajhTp0EGoHEde993AufyD/ALyfpce9lgKKPPqhahCn&#10;z6975cf15/xP496p1agJr1736/8Aj/X/AFv8fr78DT8+t/b173y4/wBhb8f7172D6daJxQde99Eh&#10;eOeT/vufbaVpnqkRIHXvfr/S3+3/AORe7aVANenCamvXvfj7o4IWoHWuJ6979c/1/wCR/wCv72SA&#10;M569Sp6977BH+H+H+v70DXhw681fh6975Bvr+OOf6XB/x97CitWH/FdepQde99audR/It/tvbThQ&#10;lUznrfy6976BJsD9L8/63+PvaknUGxjrfzHXvfK4F+fz/wAT73gBaHh17r3vkCebiwH+8+6EqUr8&#10;+tkCmOve/Xvb/XJsPfiCaup/b1qmSR173yuCCb8k8D/e/dQNJC148etDJp1737Ufrex+n++HtzRV&#10;dKcPXqx+XXvfIEA88n8n6g/63vzIEPGnXvLHXvfdxb/ivH+t79ioB4nrakVFeve+/wCn1tb6D3Vd&#10;WTwNafl1QV49e9+Xj/b2/wBYe7Ss7E0PDreTnr3v39SLf7f+v+HtogMVHXiQaUPXvfuDax4HN/e9&#10;JQEevXvKnXvfgbD6fX/bc+6ZYkMcdb45PXvfr3H+P044+n9fegTqAHWiT5de9+vwP8OLWvx/j7uu&#10;vjJUZ68Djr3vu97H/G3H19uELmnp1ftPHr3vj9NX5B/A+v19tgAafKvVB8XXvfX/ABX/AHn/AF/d&#10;SGaoUdaPHr3vv/ef8L/7E+66mFadeJINeve/A29+NSM9eNWNOve+Ja97fUe/CoFK9e040mnXvfV+&#10;BwQTa/HHvZGa9XzXHXvfhfn/AAP/ABPvfoTjqyk41de98gfp9Bcf63P9PfiMaq9eAzU9e99cD/iv&#10;HupBOeqkMCfXr3vr6H/D+p9+rVRXq2HAB49e98rgm3+HvRHpw6q9QKL173x/p/QH/ePp70ME9UGD&#10;69e9+P8AX6/i3txRUenTypWleve+734t/vHvVMV681ADT16976tYA/73/wAT70eqOBWh6977uBz9&#10;T/vPvwArXqo4gHr3vw5BNrG/H+t/re98MdOfngde99gkfggf8b59+rXj1upY5pTr3vv6k/04/wBj&#10;7ofi6a4EEceve/c3/PPP+HvZDUr5de8qU69770j8c/7Hj/b+/BqjIp1sseve+7H6H8f0/wBa/ux0&#10;0oOtcRXr3vIPqBb/AGPutBTV59a4ioPXvfYH0J4+pP8Are7GlMDqxJpRh173zBBv9Lfj+vug4ADj&#10;8+qgkde98uPx9f6f8a9uKCTQ8Ot1anXvfYta/JP++v72a6iSKD59a1CpB6978WA+v1t/vQ91Z2Kg&#10;LgenWtTECmOve01lbeUEA/p/Pv0JNDXq5GM9e9wIz6fxe/492YU60R173mB+ur8gG3+HunWx6Dr3&#10;vtRyD9Bf8m3H1Hv3V+PHr3vna30/P15/3nj3ry6cFa9e9u+DI/jGPN/pUxW/5Kv7Q3/+4Uo/on/B&#10;0NORwF5lsmBp+snH/TDr3u+L46toh2q0oAjlxq2l5J16RZfV9Lf4e+ePuctZLwLkh+Hy67w3DLJt&#10;+yuMkWUfy8l9Ove7HtrxwPCQrMxV9QHC8f1A94ubs0getAMdC23kmKaiMafL7Ove1/EhjBF7hxzp&#10;5/1r+w47ajX06bqGoeFOve8ikFrKDdeGA/qPqT7ocCrefVuAJOeve8h1W5uQPV/jcf190FCeqroL&#10;4xXr3vPGwKmVrj8BOLH/AF/bbrnSOm2AJC+nn173yJVSSQQTyLWt6h9ffgDSnWgCcDr3vLFLb+wA&#10;t7X/ANb8W90Za+fW3Ut2sa9e95EnGk29V+LfSwv9PdSmc9VMQGCaU697krYCykX4PqN/r9fbbfPq&#10;hHp/Lr3vtpL6V4H1J02/3i/vQSmerLx1EV697zapAFIZbWII+p/2PumkEkdUoG/Lr3vkJAthcsGJ&#10;Wy/X+p910k/l1V1NDp49e95YmkKsyAKL/qPAuD/T8e23ChhXptlUHvPl17304lLOSS3AP0tc/ke9&#10;roAp1ZMgUFOve5VNZTfSDc2A5+h/3r23KKinVZKjh59e9zXOiN7C4sSQeQP9b2nHcwBPXgCzgOcf&#10;Lr3sK82xalytrgyxSgi5AA08Cw9i/bwBLD8iOke4Qo1k6DyB48c8eve6u/n9Ts/WG0pje0dXUhgO&#10;AGIPPHvLf7uEoHNl6nqq9Yn/AHnbVl9p5LiIH9OSMetatSueve6Jsko8jg8trY/X/be+hdqe38uu&#10;TMrVmZsAde9sU17/AIPtevp0lZ9Rxw697isL+3RjqlK1qKde99AAg/74e/Hj0yRQ46975EH/AGHH&#10;+xv+Peh1Wp69770ra5uP8Pp/vfv1T5da6976P04vzxz799vWq9e98bc3/wAPx/vHvdevde9+97rj&#10;rfXvfveutjPXveSHmRRY2uD709NHz6UxCropI4j/AA9e93u/y8KV5MAul7KUi1Jx6iGurC39PfPP&#10;7zMypuRBXNT19Dn3XY2tPu0WOoVbXk1xwNP29e93lYCJmx8ANxZQB9CD+Re/+9++fm5OBcMenrlw&#10;JifPPXvawSnLRrcKDb6mwB/w9kpl7jXpCJQvrXr3vFJSi12I5+pWxs3uyzE8PLpxZSft697gvAIx&#10;dBwWFyfwTxwPb6yaj3dKUcMatXV173kFMoJ5J44J+hI/FvdfFJx1UPXjxPl173LMMbRqAvqP108c&#10;+2fEYMfTpgkhjXgOve47U7BSRbl7WP1t/X26JAT04kgLBSDw49e9x3QqGBQHj9VuRf8AJPtxWqwP&#10;VywJBr173xplA0hyxIZrWH9eOfdpjUkr1YkhiVoB8+veyefNHHNWdT7jRBpaOmWSIpq5fVY+QD/X&#10;9zd7EXIg5ztWY8Woa9DLlNTcQXtpEaPNbXCj7fCalPz/AG9e96ju6IZYc5k0kvrWqlBuLfpcgn32&#10;g2llewiZcDSP8HXz0e6VvNa8639vcfGsr1Pr3Hr3tNkG5v8A7f8Ap7NAR5dR38uve+Nub+7U8uvd&#10;e98rfQWNv6/j/Y+9Ejqp4YPXvfRFvp/sfehXievDh1731bi/4/w97qOHVSTwHHr3vv8A2B/2P09+&#10;PWq47uve+XH+x9069TFeve/f8Vv7916uKde9+/1/oObn/W97rXHWj69e99fUcEEH+v8Ar+91p17H&#10;E9e9+tY/7zx9P9Ye/cTTr1anr3v17H6f7E+908utkV49e99ix5/P+8e6+vTTFgCBw69774/2x916&#10;ZyM+vXvfM/i1j/vPvQ6p173wPP4Huw6sDQU6978P9jf/AA974Z611728Y5h5F4+v+P8AxX2nkApk&#10;9ILtaIevezMbPXXg3iQF5JSBGADc6vz7dggmmc0yKcK56AO4b3BtkxZzU+n2de9rzFbUL6ZZoRLI&#10;GFkIPjT1XuwI5PsRwbekYVrk8Bwr/L8uo337nO7vm8NpNCDyH/F9e9ijRY9aaFTJoTSAQOFsB+B7&#10;vrCgpFgcOozubszyHTU1697zPUxLdSx0/wBQDwB/j7albQ1HOfkOPVFhckEDPXvbPkcvTU0Z8VTF&#10;cD6XAIN/z70JNLKzDjXHRhZ7dNNJ3Rmh697RFZueaQlVT1AWDjkEf1ufeqgoQ9Rn/UOhTbbHGg1M&#10;cenXvbLHXV9Y/wCyJqqS/IKkQR/4k/T21K8Otg1AKca5PRi9ra26fq0RfL1PXvfU9LUzkHJViU6A&#10;kJHEWklPNzpVBYD34zFVUwJUep69FPFF/uHGXPqcD9p49e9xa16WjiL0MUtVV6dIep9KKtuX0fkj&#10;2xHcTshJNM+XSm2S4uJKXTCOOte3z+Veve0FOtdNKZJXadr/AFc2jjP19CfT2c26upYOQSw6FkRt&#10;Y49EYC/ZxP59e9zaZJGSRY5gzGwfQCQtv8T7XRdzohWlPM9JJnRWDMtPSvXvcuniUSXjhjuBpaon&#10;UMym/OhT7MogxT1FfPh0xLIwWrsfUKDTr3twnkMSSaf3I/EQZB6Te3+HtaVJNaYUdJIl1sC2GBwO&#10;PXvfCCC8UEziyCPUC9+bn+z/AF/2PvyAMy4pUV/1enW5ZV8R4lOa+X+Xr3uTFJFSS/dXZiQY+RYe&#10;v6cf4fj3pifBJAxXpl0e4TwAKAGv7Ove1hNSBMNTuzM+sSO4udVm5AYjj22HY3Janl0HYpy24uqg&#10;ClB8uve06kgjAjCeNbBrWsSP8PakLSjPxPoejgpqq5Oo1p173imP7MjhmiVuLk+o3/1/6+7Nhcio&#10;4/P9nV4wPECkaqde9vm1TJBT1c4I/QeXNr2+h49opNTvWPAA/b0W78EeeOI+vl173HGqaaeUhX1v&#10;yi2uxP5J/p7djSMFRmp/w9OsFjjVASABx9Ove1hjMWIyssrTImlTpRGK3/pz7daNxkcPtz0HL2/L&#10;1SMAn5kde9rygqVhUNFCpPA1yoeR/sfbjRs7FRg06Ct1CZTpkag9AevexAxGS80YirIY5qdl0ONA&#10;0aT/AIfgj2injEQGK14/n0Er+zEUhe2Yq/Ede9pfOYanx+YjqKVCIKqPyQNq9P8AQoSeL/4e09iV&#10;SUxDAB8+jza9ymu9uMM5qyGjYz9vXveZIVnsn6GIH1H9r/A+xK6gnBqPXplpGi7q1HXvampKRmg8&#10;LuVtbxyMDw4/Fj+PfhGgppJI+fRLcXAEviqK+oHp173FmeeFmjMKswBBuv4v9fexLIQVpitPTp6N&#10;Y5AH1UHXvbhhY0nElPVqiiYMEIH5P0up9veGs+rVioz0m3F2jZZbckaTnr3thqI/4VWshjeHWzKI&#10;2B0yIP7Q9lWh4ACjUpwHy9B0axMb+3DA6qAZHl172oaKYR6RToFilGokD9LgflR7NrZR4JK5r0T3&#10;MZfMxqVx+XXvazxMkc9MIKl1aUMWi45V/wAW/r7avmMKk0qSvp5+nQb3BHjn8WAUWmfs8+ve5bzV&#10;0erzxabEKHAJ/wBiR7QWt088YDVU+lek6xWrqPDatfLr3t0jbyQ+kqzWvf6Wt/Ue6act61/PpA66&#10;ZKHA697aJ45CyOONLc/0Nh9LH2rREfuX9nRhE8YDKfMde9vVMZ0pJraT9wFQXPC2/oPay18QPopQ&#10;HFT5dF0qoZ1JHw5r173AkEiEooDkcsAeL/4e1jqIlOhc+o49K1KHu8uve8j44mnLMqozEElfpz9R&#10;z7Ux2+knjWlST/gp1eK6LTdvADr3uVS0dP4GSaRQpIOkAcqv5I9mEEKSohY0DcKf5fTqsksrTL4K&#10;6q+Z697jR0enzz+lFuY4QRb0n+1f254JiVnUjB6NfEooSucEj59e9wyqK+hSL8g259RNyOffnR5e&#10;1aCmeljI8iVA09e9xvB5J2sQVjB/5KtyePe1j0svp1aM+GFVuJ8+ve50dK0NMzC2t+L83C35Pt0p&#10;phfSfxft+zqrSRuxX09eve8csDSeKK7abqW/437toRqHh/PpxVQOXU5p172908SposbiECxP5P8A&#10;X2vQx9oI4eZ6L7kxu2K1697xPGQ7OxJOovb+l/oT7p4QaRpVbI+XT0SKyUGOve4iRvNNaS+k+q34&#10;4/BPuhile4pJwI6WpFEi1UeXXvb5S0nrVlUsRwF0/T+pNva+O1VSuaaekcswQFVNAOve1Tj9sZXN&#10;1McNPTSFXsAVQk3Jtxb6H2pW3aVu0kjpNFdQ2+pydVc4697M91v8Vd0bsqKVY8fKsUjX8joV5Y2L&#10;MT9P8b+xLtmwSXUoEakEj0P7OiHcubtt25Gmv5/C0g9vn/h6aMlm8fionlq51XRa0akGRr/6lfz/&#10;ALD3YttD4gbG2NQxV25ayllrY41Ph1I2hyAX18nn68e5B2/keCGMT7hMFYU7BSoz1CW7+8Nzev4G&#10;1RlxX4qfsp0Hr73zGWqWp8NjWggGoGpqFbU4+isi29qjLV3X23KWWkxlLSosMZcOvjViwFiLfn2a&#10;eFtFrbuqEmnGvHHr69BFtx5r3iQyXLNprgZGPTpQUOOr2ZJquV3lOkOpLMtz9dP9PZPew+4sbRyT&#10;09IIlUFhaIgP9OAw/p/Xn2Ed23qyjnCWgoNOW86/5upB2Llu+udElwWNRmv+rgOlZT0aRKLg6r6j&#10;zwT7KXunso5IP4TcsLBdVlFz9bH2EL7eZtKLEwNSa+vUiW2xLBoYYpxPrTqYAB9P639hHW5GaoIZ&#10;2shBJGr8E/g+yaWao8Q0IPEcOPQusYo9DAcainXftMVFaGJGrgG1iLE/8j9obho9WhFAFOAz0Jo4&#10;iGrTy697hO4YjV+R/ZP0H4t7TnUQCPLo4tVfSDwoeve+aFWsoBP4BP0uOefdiQykAjUfTpQVABYs&#10;P59e9ukUeoLfi1wDf6E/19msMepaEUx59JnkjrU8Kfn173IiiMr6T9I+LgcGxvxb2tgVQAgxXpMs&#10;sDRgMSQeFeve3qnhtp5sPryeSfxz7dCCpqOHScsNXrTh8uve3qlj4sQt9XB/1/qR7fqqH1r1aQ0N&#10;Qeve3yAeMD82ve4/FvT70KsAAadJqksF+fXvfKUhm0/i9xf9PB9qKKU0+Z8+rPH2lTkH0697wBAf&#10;wTzwbfT+tj7cWMas+nV1UAUPXvcpKdQtzfkHSOPr9b8+6mBFoz5A6TlFqopXPXvbZNC5IPNhf/Yn&#10;2nkQEkvgeXTjLqapNPTr3vDYLwpPKngX+o/x9str/H+XTYZwaSfl1737WEUHm4tfi/P+v7cUrpBX&#10;PWiFIBcVz+fXvcCeUkC5HNxxzx/r+9+KzMcUpw694+SOP2jr3trnl9Vrgm3+2HujsFz1ZljagJNf&#10;Tr3uF5Wb/EG44Itb2yZNWDgdeADdvDr3vkHa4sv5tf8Ar/re2g1Pi4DpttKAqfL0697mqCfSPSTb&#10;lRcH8En26WyK5FOmHKFqknh173NjQD68sOOT9fdFwOi8ha6s0697zeMcWBI/r/re9qKEk/4Ok7F2&#10;OpfP8+ve47qzX45F/wDbH6e1qArTVivVkRgaP173zjj1XAPF/qfpf6/T24FeoA7s9ekZUUahq+fX&#10;vfMgnnn+gPP0/wAfayO2RSzvVeiuWUtXSaDr3vC0dxqN7ggj/H/Ye1iIAQ3y6TqSGpxFOve8LKQf&#10;px/rcH/W97K6hjj1sMG4GnXvfBU/SeQfoT/xr3qjE6eqtVq1PDr3uSkZNyR+OLC/J91ICmnn0nJF&#10;e4de9zIYNR59IK2H9CR+Df8APujgcDimemZQBw49e9yGj4I/SF4+vN7fn3QogqwFQfLpOqBS/l6d&#10;e98BF6T+fz+fx9PfnAUCmMdMvGQwzUen+z173gIP6rAAW1W+vPPPtmMOyAFRUGvS6BVoBTA6977B&#10;YkaRbi1yb3/2HtQoBrrwR1aWONnLZHXvcqNWIFxex+txzf8Aw/H+t7ugGoAD8+kpHfoodPr173JX&#10;+wCpBNz9eOfz7fCZ1E1HW9FXJkyny697knUQRza1gvB+h5v70TUtwC9UQIa6TRfM+f8As9e94JF/&#10;AHDD1X/PP0v7VRR5DJnHSuNQXBrgDr3uN4uS3Ki9l+l/6e9TREUOGqeruwK1TND1732E/wBfg2t9&#10;P98Pd0xVSOHTZbB9fl173ISME8HgLY/0PP5t7UAM9NQwOmVWswDA58+ve8qqAdFrHk2/Fh7YdSqi&#10;Ig0r0nuF0kVBpXj1732VJRgBxwBf+v8Ah7fKKI2NCcdOpLEtfP5de9x9LAavrYDSAPp/qv8AY+0b&#10;KQ6yD06TnTNMGQFR5+nXvfTpc6uGH5XgEm3Bv7bKoUBDEtX06fX9WOrCuade9+WK5DHUukA/gW/H&#10;N/e/DdzoHVXjkJ8NeBx9nXveXSQDyHH1uB+fpzb3Y0h7Dx6beKRKK9COve+nDFQLC35/1v8AH3uF&#10;lxUHj1qAxVqARnr3vjbSAoYEkWNxfgji49r2RGLtIDQcOlj1dmVvh9eve+IHFjybeocfX8H2jE1D&#10;pHD06ovh1oDw/b1730W0j86AbWAF+R/X2yT26gaZ68Y0lSuPt+zr3vr0sAR6TYAD8gf0596Z0YHH&#10;EdM8AxUY697wyc8XB/17f717bUEEenW4Y3LB+A697jsLE2HpsLEcgf192Udup856VrUrU+v59e94&#10;SBxxe978H3phSp4DrZ1Kx9Kde94dJDcAmxH4uPr9Pewa0pjp1HXSAD173mAGogKLGwNuB/jf20Gf&#10;JBrnposTkHz697yqvqCqCALWP5+vt8evr1bxCAaUPr173IX0Enkgn1M31B9+cRCmk5p1V2UBfn17&#10;307Xbg3tyNQHP+x9sIp1Y4dNxKzNUHr3vgLEEkBSDc/gm/IsPd2XRWgrTy6UKuljTr3vpTpJ08A8&#10;8/T+jC3vRkYae2oP8uqyFsEjr3vKliCRyL34PFh7cDacVoDnry9pzgde99spZdX+q4IH4H1Fh/xP&#10;uxcM5rxHW9Y1MTinXveQIQAL2J9Ngbtb6gH3WpX4jWvyp04naMmob+XXveVFLC9iLG1v6j8n3R2Q&#10;DSft6TzFACvHz6976P5X8f0uBb+nunjM1QDx8ukTmWmQCOve+IAII/tMLAf2bfm/uprqFcU6T1aR&#10;gvADr3v1he/PoAH1sP8AXFve9VcN1saK6Zcj5de987KR6OTc/Tn/AHx9+D1bs4dMVHiE/wCHr3vl&#10;Yn6n+oFhf/b297qVpU8OrHjUY697zp+oXHAA025Fx7ZaTzIAz0yQAPTr3vIoupaxP14vxb/iPa8a&#10;q6+Knp4VODTr3vq7chlAP0UA3Fh/X3aRFOlkbPp1vwAqhkcivl173wYnj6MATz/aH+H+x9tiJhlW&#10;/b1pUeh0tQenXvfD0D0m+k/T+nHJJ/w9uFTrCj8+m/DzXr3v/9H5/wD7917rf49+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde95UsOb8+3lzTz61173mQ/T8D/ePamlcdeNR173mH0sPweP8AH/W9+JzQ&#10;9arnr3vlf/YD+n+98+6YAxnqoX149e98wTaw/Nv9f34s1OrCtO7r3vkDa4Nv8b/Xj8+6nDhh16ma&#10;9e98hwLf0921Yqevfb173zU2/wCRfX8+6Esa060aitOve+fH1/J/5F7rX160o8yeve/c/wBfeiPM&#10;dboT546979yOPx/X3s049Woo7uve+VwP9e9x9ffjQZ69xz5de998/S/5v+OPdSTXHTbamIpkfLr3&#10;vwJB4/xufezmvz6uBxPr1732L2/P++/PupA1Dqr6SwJ49e98vr/r8Dnj/ePd606uO0UPn1734fkm&#10;/H+Fx/tvfivHr2kde98gb3/2NvyfdV7cdVClcca9e98T+fr+ki39Pdj69WIpSnXvfl4+v+v9bXJ9&#10;1YtTtOfTreOHXvfd/qPrb/Y8/wBOPdalqK2D17r3vq30HI/33097Mer4sdeHXvfLiw/J4At/vfvw&#10;IA7uvECtT1734n629+DVPXsde9++vH/E+2csPz698+ve/D/XB5/2H+392rQnFOt1weve+f8AX+n/&#10;ABT6e9BlkYMfLrQ+XXvfr2+hsP8AHnn+ntpSKYFc9b8q9e99KSeeAPrz9fbx7M1rXy699vXvfMm9&#10;7W4P+8f19+BQgV4deoRjr3vokg/W4/qPdVXGc9ex1732AAPqLX/HPvZYZAz14EZp1733e4N/Vf3U&#10;lMVrX/B17GKde98wzW444v8AX8e/ZYcKjrQ416978D9CPdhUginDrYByeve+ZFyRf62Iv/Ue6hBh&#10;gK068fXr3vr6AjgcfT+l/wCo96lNaAde6976Jt9fxbgD3VSFqR59bAqCD17319fyLcf8V9uJpwaf&#10;n149oFOve+QI+osb/wBPr/sR7aYfwn9vWvt69765/H5/p/xX3oEVJb/UevVz69e99XsP6k/j8/X2&#10;7ghCTX/J14ca9e9+uDweLf7D21WgJ869eJx1736/AP8At7f8T79StRTrekljivXvfV7Brck/0+l/&#10;6D3auFBxQdXpSinr3v1ubg245/offqLoqeNeqduWb16979/tiPr/AK1vfgVU6Tjp0FTXy6976H1N&#10;r8/gc/7x7suPs68BkefXvffFueLG3tok1z0yxOrHXvfrcf8AFPxzb3pgdRNOtAkmvDr3vsfX+nH1&#10;J96FeJ6sCQcde992H0+v+sD7txX59WYGmOPXvfG1/wAcE/8AI/dgaHPW1IqdVOve/ED+n4/x4961&#10;E9e8Tr3vwvcXBH5vz/X8+9gjT14MNJDZ6977vwfzz+P+J96IoetHjXz6979fj6C3+2P1v711XIoT&#10;1733/T36o8+tinn173763/P+A9+01HWygHA9e98jwL/ni/8AXj3unkOtKcfPr3v3N/r+Pe6nTTr1&#10;CQTXr3vkARx+P8fdaV61TUc9e98rn+lgR/r3/wAfegF+EnqwVfXr3vof70OAPwb+9lTxr03TPXvf&#10;K/8AsSfpzz9fdSo6sV8yc9e98lBH4/p/rfT+nvajVnJ60eve+Q+o4/17X/3n24Pg01p14H1x1735&#10;msDbj634/r9efdWLnJNR144OT173GaTg88/7zYe6jSTnNetYOOve2TIHXpNiDb6n/H3uI0qtevKx&#10;Io3lw697gIB/tv8AX9uMc9WrXr3vMQTz/rfTn3SlMdVHXvfMj6fni35/2/uterjr3vkPpbj/AG//&#10;ABPvRPp04CSade9umHOnJ0J+tqmL+n+q+ntJfCto/wA1PQv5QUDmCzf+GVCD/th173e50BMVxWy3&#10;JVnNMyoDc+kpwvH9Px756e5CA3l+vkGHXec2zDZNjnqKNaRVp81HXvdkOzpf2/LIosZAmkg6wTwL&#10;/wCHvFze0q3hqaY49DCAhoTFE1aLWvXvYjvyWswQKPTY/wCF+fYWGBwr0xHQgask9e9yYv1KTa+i&#10;5I4BP9T/AI+2nGKcetPQgr173kVfIpL8G9uDwBfjj3QnQaDqj6o20x5xmvXveMoQxAPA9X+JP9Pd&#10;waip49XDHSC3XvfBZHZiWUi3F/qLW/33HuzKAMdaYKchq1697zowKNqezfT8f7D202GwOq0ow09e&#10;95owRcmxJ/pbmx/I90Y+XW2bVinDr3uVHwVJNhz/ALH/AA9snIp01+EivXvfE8AhgTc+k/gf7H3u&#10;tc9aatceXXvciBSxK8m39Pxb+o90ftzw6qXwCPPr3ucsKmytZV+oP0PH0v8A4+0xkPxDqmriT173&#10;mJGkIouL/pF/9uPdM8T1oqa937eve+RdLFW4PFxySD+PddLVBGerBeDcOve+lZlOkaPUdVyfVcH+&#10;g97YA92cdXIDCleve5Ta/E5BBZvrxq4t+QPbI06x8umh2sA3D1697DnKjyRZVWVVIppOfqCSv+H+&#10;HsU2Z0tEQfMf4eivcapbMVbBrn/J173Wf896cN0/t+QqLR5WT6E3K6CLp/iD7ys+7pLTna5X1jHW&#10;Of3kfDb2YvPFrloqeWdY4/KnXvdB2Vt55GFz62HI5+v599F7TKBT1x7uwiytGg4fs697TkgFzpN+&#10;Of8AkXsyHz6SUBAJ4nr3uMbg/wBfbo4deNRitOve+hx+Lc/n/e/ez03jzz173zuSB/W/9PdeHVD8&#10;uve/eo3Frf4/4e/YGeq9e99ECwt/X/kfvY49a8+ve+vpew+osf8AiPfuPXsnHXvfX4/2PHHvfn1u&#10;nn173737rdPPr3vLEAXH+Fvz+fdGrTq6sylftHXvd3n8trMShKimcqY1p3sGv6TwAfeA/wB6WxQu&#10;sq4Jby677/dAvZNy+7k9u7EiCaMCnkCGrx697v022xmx8DN9SqAkDiw/PvnJug8O5YD59DG90pcM&#10;Pt697Wyp6SbgxgWH55t9T/T2QE5p59FQIPDj173hkjPpP6Vsfqb2sOOB7cVh9vToNFPr173AMTnW&#10;SjOLk8C3BPtRrUUCnp1Je4VNBTr3vMULgAowIHA/Fx/re29WngcdXBANFI697ylfTHpB1X5AHN/o&#10;fdKipr1QgVJ4jr3vjLC1tYH4sbnjk+7JIAadVWQA6Tw6974tCnIdCSVv6RYfT3sSMeB8+tCRh3Ag&#10;Dr3uGIijDSrAfjj+nP8Asfb5eq5z06GVyQTnr3sr/wAo6P7/AK63SisxCYepl0ggD9tC5LD/AGHu&#10;W/aSf6fma0YjjKo/aadD3kJv920cFBV9ScOOoEde96gnYCNFurMxspUrWTgj/p4f+R++13LjB9mg&#10;YGvaP8HXAz3/AIWg9ydygkGkpcS4/wBseve0R7PeoSPXvfBh7dBx1vBFOve+xwPqf9f+n9PdDxr1&#10;SuK9e99W555v+f8AW/w97rXrfDh1734C30PH+8+/fl16nr1737+p5JH+HB97z59aI6978ByD+fz/&#10;ALH3X5dar1734ce/da6976sSfrx/T3sfLrYNBTr3vvn/AAH+FvfvPPWsde9+PHvYHn1oDr3vo2+v&#10;+Fre9g16sOve+P0+nJH5/H+8e906oc1rjr3vmb/4f4+6kADqmlR3E9e98r29049MkDh173x/3s+9&#10;9a6978DYXPBB/HvdPTq1M48+vexJ2LsvI7mqlMEbx0UZDTVTCyAX5VSfqf8AAe3YLSW7cKnw1yaY&#10;HQM5o5ls9ktyshDSHgo4/b9nXvZyNu7VosVRwQwqz6Ao8hHrcgeon+nsWQwraRMsQAPr59Y5bzvt&#10;zf3LyuQK5/4rr3sRqemjig4AEi8heAbey6WWrkAinn0C5biR5smqnr3thydchJSJi7j0EIL2P0t7&#10;QNOAvEVrw+fp0bWVq/xyig45697Y4MDuHJzMtFBVTBgOBEzBQfzf6e9NfKlfFHcPn0aS7rtFlEGu&#10;XVaepHXvb1TdR5+qYyVuPqai5/RHG+pT/Q8D3p7ud9HhLVm/wfb0WT+4O0wDw7eZUp6kU697nv1L&#10;k0IH93sjNMAAsbKY4dP0BP8AX3YRXBoFJUVzUV/n0lX3AsiM3kaL61qeve50HXW4RCqVmMkoqeO+&#10;mMKsEJA/DMOSfbbbeyyvKPiYelT/AD6TTc5bS0mq3nErt51LEf5uve09WbVpqaWSOomkpnL3SOko&#10;Xlc/j1Sube0ri5hK6tTCnDh/Ly6N7bfbidVeJA4AyXeg/YOve0hnsbTRIQtNK7px5ahRG7/48e92&#10;rHOs8TwA6P8Aar2aV+5wAfJTUDr3sPJMe8jlX9EF7myhT/iP9h7EtvpJJHGlD0MlvEVRpy3z6974&#10;siQo0dNDa4sD+XP9Sfa+MqGVeP2568paVg87f7HXvcZKFSAGdrsyswDEAE8n6+10crgHWeBx0+90&#10;RwANOve3WqpIhABArB3AVmdr6ri3A9rlIKPU+XDy6QQXDtKTMcDIoOve8NarU1LSpHyYoz5QSSR/&#10;t/8AevekVHVCxoAOHTtqwmndnxqOOve+ePpvvqeRSoJFyqn0kkC9+fagxq0JqfPA49Uu5/pZQQaD&#10;1697VWHpaiqwTxymRWpXm8iMSWKBjpGr/W9pJZnV2WnADh69EW4zww7oHjA7wtDTFeve2yWh8ikB&#10;SqkW1fUqP6e37dlaVGOD0sS78M6ianr3vj/C5akqgU+KMaQTyrH+pP8AX2taPtLcc+X+fq31scI1&#10;k9zZ+fXvawxmJSnxNSJSqWVwDYH8fge0bRsJCTwA4dB283BpdwQx1PDr3vjiMXj4h9yb1Emq4DG0&#10;dx+Qot7MI4KaaNilaenW9wv7uQ+AvYv7T+3r3tbjIMVih0xQJpJsgBLG3F7+2SuDpFADSvn0GTaL&#10;qaXLnr3uNPXVfjRNI0Fj6gAD/h9Pbgj/AFTRsU/Pp2K2t9ZYnNOHXvalws0odLXYWGpCbDT+bf4+&#10;9M0elRKvaeJ/wdEu5xxlCeHoeve17k6WKbHw0s6qLNHPSTWuVJPKf7H6ew7clQSE8mx0FLKd0u2n&#10;Q1oCrj1+fXvbUkESTMh9EkIRgrj1knnkf4+zu2utamM/Eoz+fRg0jvEGGVaoqOve3+l8lQWv6LEK&#10;rMtlv+Cfa5RI2mgpX1PRPPohGM+vXveLIKsbeWLQ78JNY3B/x93fvUqcCuer2jFl8N6gcV697b4Z&#10;/t6uOXT+27KLEc3/AD9P6e1MasC1DUU6WvEZoWjByOve1FmIqOpSOOpYRzNEJaGRkB1EmzqW9oJi&#10;hdFcAHyNcdFVjLcQNW3FUBo9D5eWOve0jC9VFWGnVD6wAthwyH+3/h7etZ6BiAVoafb8+j6RIZLf&#10;xSeGfmPl172scYrpILRt5UNiSOBb6cg+63a6lYEkkDz6Dd8Y2TLdp697VNXNUSeKoDa0RAJEQA2K&#10;/kg/737LQpDIWHHoigigSsNKE8D9vXvfJpTJGrKApJA9Fhe/1+nswS3VsjPXliCNp409eve+Poe1&#10;ORqb+05blePz7UwRssnDBH+XpwIwYyNgeXXvcPJTSil8MLsDGxACfqsP6e1zwL2+Hx6V2NsrS+LI&#10;K19eHXvcyihFLjw0zM1ZPIrDVclY/wAXHtd4aQ25DYckU+Q6YugZboiMARrjHXvbnWU9QY6OK76G&#10;OtlIF/6Dke3VikZxFmnGvmemrMRNK7edD173hqgseiCMapXX/Y8fXj2t0+CURME4IOejCzgYsJDh&#10;a+fXvfNkcxKsrkaUJC/6prXHHvcsNELSHHp0oZYkYvxz9nXvbN4DChl5LMeAfoSTyR78FdQW4inR&#10;nrR3oM46975xQuBGNBu51OBxbm49Xt6JRIiAL3Hj15vBp9nXvb4sZIUafSg+n0uBz9faj6VmxwHn&#10;0Tv4ZLMDXPXveCKOVnLeMkknSB9NJNr39vCFjKVPkOlbtEgoT5de9vSUDyKqqpt+SQf9ewPt36WW&#10;SJVArXz6KdepxU8TgDj16/8Avv8Aivtwh25X1pCrTSlCQqvpb1H6AC3syg2+YxBWH59GMUgVCc6v&#10;IHr3sSdr9N7lztTBT02NqnUn6mJuSTwL+1cW0zmYoi6jpr9nz/LpNc7kIYWmmbQF8/8AVx6xyTRR&#10;DVJIiD+rMB7OxsD4aVL0cdZuCWKlhCCR0lsJDq5A/wALexTtXKzzqusceJOK9Rpu/uPs9k4hgrLI&#10;TQHy/PB6TdXuikid4qWOWrkQ6SY0LLf+in8n/D2Yrb/V/V/X/hkqoqaqnhAYppW+pTxqP5Ps4Tat&#10;utZK3OSpoAOFPnToE3nOG9bmr/Rr4ZOARw+dPQdN01VnskVjhAo6Z1JaXgSi/Crot/t/asyPeOF2&#10;5RTxYSKkoyiukYgCK2j/AGoj8j8+z87zbWUZlsoxGtKYx+deg7Pytue7SCa+lLg0qCT1GpdoxSyL&#10;LXmerkVtRknbUCRe2kD6D2WTefyDq69pEevcBgwOmThgfqTz9R7B15zI0zLLxJNdXnj16Gmzciw2&#10;yoYkBqR86EdLCmxtNTppRAtxbgAG1tNh/T2Wjc/cNXU+WKGpYnSV1avUW+l7n2HbvfJZFkT4aniD&#10;5fPoawcq/qVmzTh6dT0RU4UAf77/AB9l2z2aqMlUPK88jszav1E3v/W/sjeV5JMtUkdCrb7UW3Zp&#10;ooFM9c/afDl5QGsxsOf9hyf9h7TGRqhAK56OIwCOFVHXvfqmRRaMWFlN7nj6X96mkVBqHEcel1lC&#10;CxZRj7Ove2ByGk4IP0vb+vsqb+07anoR29uoFc19Ove8TMxPN7D624t/sfalSSQHBNcDoxVFXK8f&#10;Tr3udSKTIn1P1/xt7fjjRG1Dj0xMEAJI697UKxhFNz+P9e59nkasy16KCzM1VHb173OowCl9PJNv&#10;p+LWv7cWi08umZXyAcde9vEK3Ww9JBFh9eP639qQ1FOk160ABlTXr3tygN7AAXBtcfm304/x90Px&#10;gGvWj/CePXvbqjekg3BP0/1v9j7fQDWq8BXj1Rh3qIxUefXvebxki7WuLEfTn+vtTpNTTKjgentQ&#10;FQa46975gFSEsCDa/wBOP9j7dFFJH8+mTMmvSp6975vKBxf0gcfm5t7ZchUAbOeqM7khWFeve2uS&#10;VVt+OD9D/X/D8+0shZiaeXVRqowB4ev+Tr3uA01ibfT+p/A96A1kFvLp1T4mT5de9wpKm1wCrAn/&#10;AIn6+9a6Cox01xUEA1B697a5J9Nja1voD9P8PbauaFvLreosDXz697bnl4ZrgWvz+Ln6/X2y8ja8&#10;efV8Fwoyeve8CsQdI9Q+twf6/wCHuqt5tx6vp1AV697nxgnTpBcEEn+o9+BElTXh0xKgYHr3t2iR&#10;/Twfxew+l/oPd6DUPPpG7hHBGcde9uaQhT6RYm2r8+7oGBoMnpGzsWrShP7Ove8jQH+l/Tew/wB6&#10;NvaxYWAL+nVWRQdZGR173ySmJIKqQeOPrc/mw/r7UCFZCBgYr1ty2nBzTr3vI0GkEIOSAL25/qSP&#10;b6IqrU5P7B0UuX4ua9e94jGoBurAgcgDm/449qRqoSDX8uk1Ctc1r173EaIgCwIBP0JP/E+9x6tX&#10;fTrWpS3zp173gMTG4+liT9D9Le6l+6oPVSaUanHr3vkkI5vqueeR9SB+Le7F6mleqPUsRw9eve58&#10;dI2gG3BtyL355t7e4OFPp01r/U0sMU697ninKABRqPBHH09sOK/P/D0jckmo4jr3vwitc6b25I/4&#10;p7ZdcGvWtZb4x1737xj9Rvz+LWHtvUwYY8uq51ZGOve4cqqQQqWBP15uT+OPahYwFrXpUkYVQScn&#10;r3uKoKsSOCvHA5J/PHt3SSpUU6d06lK1yeve88YU/iwtquLj1f4+7qClFbPVlUqMmuOve5UZc/gE&#10;XtcfUj83/wCNe1KqFTtGD1oIDkcD173JFgbhiSPwP02H5P8Aj7qqK7BWwPXqjwqy0UU6975yENdm&#10;ufzZR/twPahUYHSvD16qI3UAKeve+jGrIFtze/8ArH/evbqsrqFOTXqwJVRqBJJ9Ove8RgtY/wC3&#10;/P8AyDb3WVHj1KB8Xp1pgRUsOP8ALr3vmF0qRbSF/wCTr+9WzKZQJTgA9MRllkXU9V9Ove5KJqPA&#10;Go/T68Af4e3Ayadbev5U6qZWZO/Arw6975aQocEck8fUn23JVm7Wx506YkjSgZBw8+ve48iHk2to&#10;sf6cn/e/dCioQVFft6URnggFajj173i8Ktb6AgltN/6i59ss4D9igHqrziJax8a9e95dGoAckLyb&#10;c3vxz78KM7VwR03FKGkaR8V69746FU3W6sOGt+T/AIg+7rGzSKRWvz6owEsmlTWvn173gkN7tpYH&#10;6ED+1/r+1ixBEq7Co/b0ujhVYgppg1r173wsLXPB4JBBFvdWmZgcY61Vix8x173w1GxAUc/T+v19&#10;oGI116oI1RwR173zDKqheGvbn/H839tl1GMH/D0jq2V4Anr3vEy6rN+bkAjgW/FvdwdSlSMDhTp1&#10;Vj0mNTn7eve8RTUNRPINiOL/ANL+2qlWHp0+gMVCTX5de9+0BQVH9OL/AF5+t7+2wwJ7qVHTbuQa&#10;nr3vopyv6SNP4PP9be6ySEAsOtlweGfXr3uMyAX0k3/tW+oA/HvUUistTx6dRkX4jTr3vtI730qS&#10;bE6jwCbe6jPnTPTOqQtXAB697yqpspAAYH6En/YkD3eNizMACfn07pqSfxU697z29J5LahquP8Pp&#10;b3YsagcPn0y2qoU0B8+ve48nNtH4tqv/AL2Pe4iSmtvWnT8GkjxCeGMde98NJ+pH1IJLc2t+OD7v&#10;K6t516USaW1UNcde98QpvxYqPr/hce/JKylQBx6qjlaIoOeve5C30j8C3HHH+PvTBCfn1VhHX5/b&#10;173yUgkB7AkWGkkkf6w96Jr5Z6qzF60HDr3vKFYcqAw5AF+V/wAfdyQANRoOnV+EFjT5de95ASeW&#10;sOP0/wBSPyPbThVFfn0mm8PTUCueve/EBxqtfggAf0H9T7qy9xYj8+qOKAk8D173xYgBb3Dfj6Ws&#10;Px72BgY/PpCw8gKU49e98QdTc8/S4+h918iQQerqKJUUr173lC2A45J/B/s2+ptx7eAYZ00PTbxk&#10;HURTr3vlpJDKBwOb8/k/Tj6+2gx166Z8h14M8ciuMn0697yx6QeCfSfqbkE/UfX3ZyCKkAk+Xp1q&#10;YlhqxX0697zavSCPqTqNrG//ABX3VNefl0n0ORRgcde98OQSdIJ/Fv8Ae7e31LtpLHHVh8IAPXve&#10;JuCObfUkccE8Wt7vDpYNQE549bXAqR59e99aTYer8W5tf6fQD27pIkr69X8LFM19Ove//9L5/wD7&#10;917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde98lJ/Ht1DSh69173nQ/S/A/3k+1FaEkdaPXv&#10;ef6WA5H9f9j70c5PHr1Ove+XH+v7qmM9Vr69e98gPzf6fT/Y+9tj8+rE0yeve+wORwTxz/sePfqC&#10;nXqg9e95fr/vv9j7qDnHDrQPmOve/fj+p9+JB+E/l1uvp173yuTb6/7C/tsg1+XWiM18uve+Sm9x&#10;f+lvrz/sfdvs639nXvfI34/p73g8evGhBr1733b6H6kfj6e9UHr1rSDTy6975D/evejj5dePXvfr&#10;c8fn6/X/AG3v1SBU9eJIBNK9e99ji9v6/kj34ZyevUBAY8eve++D+fxf6j6+/Ajz69wFDnr3vpbj&#10;/G4+l/diQOt8Ove/E8/TSR/Tj3XPl1ok1wOve+V+OLm4t9Pz73mmetj16976/C3+v+8/X8e/YoR1&#10;vr3v30v/ALcH8+6aQSG698uve+ze/wDrjgn+v4HHvXdTPr17r3vw4IP15H4P9fz72xDgg9brjPXv&#10;fbH88e2mGkgDrQ6979fm9vqP99x7rgLWp49e+XXvfVyLWH5P++v7sQTVq4Pr17hjj173zv8A42/H&#10;9P8AY29tDiMft68MHHXvfROo3H0/Jvf/AGPHvQ9D1vr3vwH5/P8AQ+7A6Cadbx1733f6+9irCo4j&#10;r1aZPXvffKm3J/rx/wAR7s71XGD1r7Ove/Am3IsR9R/xX37SQWPWh69e98gSDYWtb/Y+26n8IOeP&#10;W+ve/An88H6c3/23tQkbEUJp1oYHXvfJf94/4j/Y+6GqEj16tq9Ove+wb8f70ebf6/uiakFfXrVf&#10;Tr3vkW/p/vRv7rlBVs561T16976+v+9c+7GlcYHWwQMHr3v17Agi/wDxQe39KotVz69bqaCnXvfu&#10;PoAQbX/pY+0nHhx61TFa9e9+/P5A/wB99fftOMEHrxp5de99H/D/AGJ+n+x93VaihxXqwqMevXvf&#10;h6hc/gWH+P8Aj7oV0tRc9eAJNAOve/c8D/H/AA92qBVhnrZAFaefXvfQ5Y3/AAb/AE/3v34v2jHV&#10;B25z173yv/trWH/IvdTTz4dWYAjh1731z9QCLXt+OPe/POerLgk8eve+1+twQP8AW+v+sT7sSSBX&#10;y6t3Ybr3vl+eLEEc3+vulDTPHqhUkfOvXvfQH4t/rmxtb3o1rSvTdCPPr3vq1rjj/A/n6+7aeFer&#10;6a0HXvfrk82/w91rTPWyunr3vu/H5/r/AL4e9HPDptwPLPXvfV7XPJv9L+7BRj5dOIoYAcPXr3vJ&#10;/T/W/wB7H9PesVr59aalOFeve+rAACw5P1/P1v8AT3smpr1c1PXvfVgdQAuOLfT6+9da4Ade9+sA&#10;f98fevt6pmlB1732P8FAt/QC55/w97WnGvWhnh1732Rfk8W/2/uyjq4FMnz6975Kf8P96/3r3Vq1&#10;pXqjCh6979zwf94/Pv1aHqw/b17365+n++/r71xzjrWCKefXvfLi/wCP8fp7920pSp6qOve+/wDG&#10;305v78R6dWKkCvHr3vmTcD63H+8c/wBffkOmhr9o6oK1zw6977H9L3/2Pu5IZDjq3E18uve8Uxsv&#10;Lf77/H3oU018+r4pgde9wC/JPHupOM9NHr3ttrDe3+sPp9Pr73GO6vVgOve4Sgnm9ufbrHr3Xvcg&#10;EWsNX0/x+o/4r7az17r3vmL3Fxxb/G3+xv7qeHTgp1732LC4P+w4/wB59+49PRtnHHr3ufjToraV&#10;j/x2jP8Ayd7T3Q1W7Aeh6EvL7+HuduzcRKh/41173d38ea9WpdjxarARRX5I0gwi/wBPeA3uXbFZ&#10;twbzqf8AD13jtpRccm7JPHUn6SEU8v7Mde92jbLn1eVHsR5borizcXAZWH494jb9HSjLjGadDO2U&#10;/TLoBDaMnjx697EgoS7GQFlOnSeODb63HsLBgqgJx60rKiqEwfPr3vIrW9F9K8jj+n49XutPxefX&#10;qipYjr3vKGdfSf0nkm/1vx9R7qaMa+fWzofv8+ve8U1gQq3PHJubrf6A+7JXierIpJzinl173j8y&#10;xgLGQzn6h/rqvxa/u2hnNW4fLrXh1qX6974xNOy3kTSdR/AI+p+vvb+GDRerMI0k7cinXvbrTiyk&#10;6fSV5YkHm3J9pJMnpqVhjOeve+dyg0pYm9gGFr3+lvdaA5PTTH1PXveYO7gW0gj+oFr/AEtb3TSo&#10;OevUANa1697zpN6rBQGU3ckhRxzY/wDFD7bKkcTjqihSKseve5usMAWN2LXAUD/Y29sadJoOqlad&#10;e95VkA/UuhSR6uQP8OPdHUk9uequamgz173ydAx/1VyDqX+gPHuqtQV68pCgVP5Hr3vt1KldWklR&#10;wQtj/iPflavDpwEMCFwOve88cn7LG3P0ABPI/Ptt1PiAdMuCDQEU697D7K/pyNz+qCUqOAOFP1B9&#10;iSy4xD0I6Lr7TLaNG6/b68fLr3uuv510pq+i8bOtiKfL/wCcVbadQYaLn6+8nfu9zCH3BljP44+H&#10;2dY8/eJsoZvZ3cIoiWaPw2p6UdeI8uPXvevhlhpnkBv/AJxhz+r6/Q++lNnlQR8uuPN6f1mIFDXr&#10;3tPS2BPFv8f9h/X2ZKcUHRfqWo09e9xSPp+pf9b/AIp7cHWjQkkeXXvfAcjkfn3bzx03wNR173lA&#10;/PP0+h90PTRz1736/v3W+ve+rfTkcG/vdetZrnr3vx/w4/1/z/j791o049e98Sfp/wAa/H9L+99V&#10;Fa9e99f7Hj/fce/dODIz173zi4YFf1X/AD/T3pgSKdOR9zhf2de93Ofy5DLFJLIpB8kTcW4IK2Is&#10;P6+8GfvPFSqqfI9d7vuU2hj+7zdGahrNER9vd173sJbPJOMptYP6FFh+PfNLe/8Act9Pr0ONyX/G&#10;WKkefXvYhRooiZf6rwLj8D829htmJcHooYVYDhnr3uMVuVBNiwtY/Qf0t7dBpWnSmpGRkDr3vJdQ&#10;v6eVsAB+fx9PdMk48+qUq1Dw6975IwB/SLnm9jb34jHHrTqD173xspa5/wBVyRxx+R73kDHl1sEh&#10;aDr3vFK+lSFAZQbci/8Aj/tvdlFTU460qBpASfLr3vgJNUbKQqNa+q3Nr8Dn3alD69aKd2o5A697&#10;xhtJW4LgD/C1x9Df3YitaY62FySDTr3ssfyPMcfX27jpOp8LWiyj6ExNxf3LHtdqfmWyrwEq/wCE&#10;dSN7e6m5jtK5CuPz6971Ae0o2XeWaVja9bO1r8gFyffbDlJgdit6eSj/AAdcKvvN2rQ+6+7M4y08&#10;h/40evew2I/H1/p9QfYo6x2p1737Tx/X/D36vVa56978B+P98Pz79XrR4Y6974kf4+7A56tjr3vr&#10;SOP95PPv2rqpOade9+02P1P/ABX37UT141pnr3v3v3Veve/e/de697978OPXuve/e/de6974m/4F&#10;x+f+Ke7VHWgRWnXvfjz/AMTx70MdbOOve+Vrfjj/AFvp71U+vTZcZHHr3vr+tz/re7Vx1rWpFD17&#10;33Yn3Tpjyr173xJt9b3H9Bx/sfdhnq6ivDz697E/rnr2t3bW/cVCNFiYXUTTWIaRr3Ecer63/PtX&#10;aWMt9MsUQwa1PkKdAjnLm215ftvBhOu4YYHkB6nr3s8mA25jsPRxU1HTw08USBFUKBcKLFm/qT9b&#10;+xha7cLS3WGMmlTX5nrFzdt5u9xuTPO5ZmOan/Vjr3t5aoVHWkx1JJXTswusCk2v+XI4t71dBY1d&#10;6ajTh5dFogLKbi8kESj+LH7OvexRwPVW4s9DHV1ATGwPYuaglfHHa9rKLn2F50uZnUW6ltXl8/t8&#10;ugLu3Pmz7TKbeGszDgF8z172u6TYGwMSsgy1fS1EdMNRaE3aWdeWJb62v+PbltsUiRmS7YRmtSK6&#10;iPsPQVuObObb8g7fC6l/XgFPXvcys7P2btqD7Xb2Kp6ido9DVUsaIisOAbDk+1jw7ZbGRmAdqV7s&#10;/wA+mLbkfmPeZjPu87InHQDU0/wDr3tGVvd+Tqx4YxT0qLxaniCXYfQl/rb2Wvuaxspgog/o5/Lo&#10;R2vtht8B8R9Tk/xGv8uve09Udu5xQb1w5X6tZjb+gPtDPu1wRSGvHzx0bw+322HhF172l8l2flKt&#10;FWeo88N7OhFrj+oP4/1/fo95uFmLNg0pT/N0e2fI1hbuTEmlh5/6uPXvaHrt0ztFVpHUPplBaFDM&#10;7MgbkBXP09mX1ovNETAV9fP9vQotdjiEkbOgqMMaAV+0de9oGm3NJVVn8OybGRySEMgBAP8AZ9R9&#10;rUsw0dVFKeYwT0LZdkSC2+ssgFAGaceve8+YolWOOQiwbg6RwvF+D7UwKQ7RvkU6Y265LMyDNOve&#10;0uUCXYaSo4XVz/vI9r1UmgAwOj0MWotMnr3uIYnlBJQmM8M1iHH+K2+vtYNRj1AU/wAPSgOqEAGh&#10;/wBXHr3ubHALwNHOWjJUBZSA4b6/Q+1iUbVjNOkzy4cOtG9Rw697elo4qmRlkjfQP1BbMGX86V92&#10;MYYjV9mOi1rl4EqjCvl8uve1BFioFg10yaU0kAumlrqPoV9u6HaKoGa/6j0US30hl0zGpr5Z/n17&#10;3xxsjJUvTyLoDx2IBtGbfkD+p9s3EWfEPEdbvV1wiZTWh/Pr3uQ9BHC0kzA+Nvx9Pr9fe7QtIw1e&#10;XTK3TSBYlOR1731DGxgtHFoTXck83H4Jv7NU1UoOAPXpHXxau1TTr3t7FLD9musso5JVbsGH9Le6&#10;t8bFeJ4k+nRaZ5BcnSB+eOve4EEUcZfxRuLcamH+39P49qVGUNa9KpXdlGth9nXvcunhmqqpIpF8&#10;agX1ni4H00g+63MSmEhvNhSlf59J5ZI4IC6HUeve1W1ERGqoNQj+hYfkfkge7eCgYqTkDHRCtyC9&#10;WxXr3t0pIkh8c5kQkAeRbWXVf8Ae074A1D/i+kNxIZC0ZU08uvexJwmRpMhGMbV0zTcO0MigfVBq&#10;QBvqBfj2TXKK6NUAdwp8vT59Avc7O4tHN9BIF4Bh8jxPp172wSMTUy1M1BNT1nnCzRuQVSKP0x8/&#10;kW/p7ZhNJXdzQnjThjo2RQIVgimDx6agjzJyeve1JHqWm1FBIkoDAg6R9eeR+fZyrtJ4bDh9ufz6&#10;JXCmWgNCvXvbVOoRWaFPWzepZDxe/wCCfawOfDI40Pn0YREsQJTgcCOve4x1DQ8igFTdFAtz/X/H&#10;/W9vstU1K2kHyHTwNSVjPHzr172qMrHFWYemkAHlSKylVAOlv7J/PvU1vE0KNwA9eiexL2u5Mhrp&#10;Jz172hsealKqOBma6OCrEXKIDxHc/j3WGAN2cR65x0KLpYZICQKavn5+vXva1xc8r1lQhPochUOn&#10;gN9OCvteYUZmB9Pz6Dl9bRiBSeK9e9qOn8jiqTSSiLoBAI1G3J9ozajxAFFaH/VjolkEatGw4nr3&#10;vnFFppWdvSQwEY/q35IHtfDbUt2dEIzx607DxwE8xnr3vFGkdNUSy1BIJhJjW/1cj8+3o40iZi2T&#10;pwOljD6iIRwjzqfs697zY6gWWKevmbUiWYg/i3IAH9T7eghcxiWTHmOq3UzwCO2jHc3Xvc6ncVc5&#10;HivoKuXH4VeQCfalFjmUpQ1rx6ZNuUTQ34s/5+ve8tRWM86qSA4vpBANlBtwPaqF+4hiAAONM16M&#10;rOyRFIK1FPz697hwjXXGZwzCPi54B/1vd4NXjiQ5ANejDw1S38NfOuD5de9u6/5SGkcBLXVR+LD6&#10;W9qXjE0TSueBp0TTR+CKJ3VPXvbXMvklsbBU4UWvc/7H3ZUjFFU49Pn0tjjCIWBoQOve5Swuy6I1&#10;LOQAQBYgX4HtSqM7gAUrxp5fZ02kicXanXvazwe0MxlyqQUc767fpjY/jnke1iWzf2agmvn0UX9/&#10;BbxMyUwc5qf2de9j7s/40bz3EBOmNqKekBUGpmjZVYnnSi2v/sfYjs9kuJxrKgAigJ4/l0T3G/Wd&#10;t/uTKoxwJGOoNTkqGkOmeojVz9I9Q1m/+Hs0W0vh+IKZajNzxQxoqs0bWEjAn1ML/X2IbXlcmJJJ&#10;jVVyfKn2+v5dAy/5/wBns5lW2YyNX4hWgPTRNuKPUyU0DzMOB+PUf99/X2LGP6x6s2csYqRFV1MP&#10;q0siP6xwh5/Ps0O27dFAQSK1HAngPSvRVNzdzBuUbfSDRHXBzn7OsDVeZqyBGiwIxAP0LAA+q/uf&#10;Vdg7W22jnFUFDAQB+54oxJb8EC3tNLudnZvojFDTz40+3ore133dJaXM7utPhFR1lXEtOo+7aR7N&#10;qN2PJ/A49oDMfIVplmpjWgcHT4iV9I/qR+PaB+ZCxVULU6Uw8hskyzFSamuTw9enGDFU8P6I0jB5&#10;NlX6+y5bu7nmdpStWXBJKjysSxP5PP49kd7vplElKrn4icnoebTysohYPCcEUJ6cEgjSxAFx/gPz&#10;x9PYH5Hsuuq9RapIViQov6ufzcew/LujgaRISPSp6FLbJawCmnIHDy6zew5yu56qfVaYuQSQxvc3&#10;P1v7LJ90VI10V1Gv2dKba2jVQoFCfTy697RcmUmllQu5L6ibE/k/4fn2Wi5llZvGOPLo5itlEeiX&#10;I9eve5aVHkP6WuT/AF5H+Nva4EiTUMY6u1rRtS+lOve87OUTWLX/AAxuP8CBf3aQ6QpGQeB6dt4i&#10;CEYVr1721VVQpHNw1uPweRbm/ttimanj0ewxFPgNPXHXvcASqB/U34P+9Hj34P8AZ/l6MqzGgGT/&#10;AJOve59MUkCqSBcgsSeSP6Ee1SL4irQ0PVmLpHwyOve3elMaPpJsp+jfgf63tZbxsrsWI+316LZp&#10;XYUUfb1726h1luFAsLjUP8PZrEpWtcdJUjc4Pn5de9uEK2CaSef6D+n+t7swIHDqrq3wt5ft697e&#10;Io9R1Wa/9QLDj+o96Uag1ePTax6qkDr3t3igAUBT/Rrr+r+p9qIVLmtdVOvUYtUenXvbhGq/W1xY&#10;fX/W/PtUaKAaZPXnOkCg6979JIgtz/rr+eD+PbyHQhKGtfLpirZNaDr3uI1QtyxY888AenT/AID2&#10;3IwLCQip6YZYxMHp3U8uve40lWzcA+kX+oFzz+R7YlcyjvxTh5dKGfycEU4de9tU1RbTzY3PF/0/&#10;6/tjLVqevIDmvA9e9wpKrUT6rhVIH4+vB/5H7tcTPQLXp5yBgde9wnmAsxIJIsLk/j2laXV8um2I&#10;OD173AkqD9DyP94sfxx7T+MACG60FoNJ697gFtf9o21f8gkj2nlm0uDGS1fLq8agNUZ697n08Or6&#10;qfVe1r/T/H27EQVDDB+fT5JReHXvaho6aw+lr2sBb8cG/wDX2sCEgsB+zpDKzIpZhUft697faejN&#10;wSSNVrWHBt9APaiGElwgGCOkb6UOtc1697dftSbEIAOLsBa/9b+3DEAyhKg16TGj9wy3y6977+1c&#10;2sCCB9b2uD/UfX2royVBNemmkiFSSSR173IFLYAkWsODwP8AG/tZGkbMGPRbM/iNUY+Veve+pqa4&#10;U6BwD+eR/rW9qJUJFF6TgrG9GrTr3uGacDmzc354v/rgH3uNKA6j1Qv4hbgB173DkiNiQpKgcG3I&#10;9tFP1tQFR9vTaABtPl173gWIpyCACPyOfp72EkU6hQ56uC7inp173lhguTZCT9frwf6n3crQmnE9&#10;NSKVY6uve3eCDT/Zvf8Ar9Ab3/HvzIBRm6TyqlKt+VOve+2QavrpPJbm35+nPuhFFqDx6TtECms5&#10;r6enXveJyn0sx/HpN7n+p9tNqCnR1RVpUDgPWvXveBjf0rpt9Ob8ED+h97FCQfMjp9VrRiP83Xvc&#10;B7qdP455Ht5RQaun1V6VenXveJFIJNtXJFj+b+9IBqOr9vTyIte7HXvedFX6EWYkkqBcf4D/AI17&#10;UKtDk+XVvDANWyPIjr3uUgtYfQf0AsbH8m/u6q6rRjUdNiMqNTGo697yKh1em5A+p/A92qAD0071&#10;DY+zr3vOUIIYAG/4/B5vz7tDLVvQep6pGzAiuMefXvfIrb62F/xewuf8Pa1DWlfXy6f+Lzp8x173&#10;3oBOlSfSPz9P8ePepI6lzWlek7AFmpXr3vlpOofS34uBY245I49pJU0kBONOmngBNRgnz697yKjA&#10;3txbk/1v72Fb8dQPTrcgU0SQn7B173x0g3H+P9o8WH5v7VRgAYoo9etx+EQUUft/2eve8bD8lbj+&#10;tzxz9Cf9590fLUGf8vTnhgqF4Hy6976aNCCwtf6c8G5/oR7RNATJXNOi6WJo24VHXvfE61FrAW/I&#10;+p/2P+Hu1FVjpGnq0a+I5pgeh6974MvBa+o24Nh/r/X/AB9qfjUZ6fSNQ2aA+XXveGxN/wAWH0J5&#10;/wBv7TlnAqcmv8urK7x4Geve4r3vpvzxf62A/wBf3ssxJrjp1KVIbHz697xMR+PyeTb0qRyAPae4&#10;XQVZD5Z6auUaoEWeve/L9WJUf0Bv+T7ToJGSp9evaX8IFsU8uve+aoeAefr+kfQ/4+3laPUSBT5+&#10;XTb+ErB4RSvXvfNkVAbk3IJ+luB+PdJE1sM9VCtM41Nn8uve4xvxwSBb6m3JPANvbJiUCrMOnBEO&#10;DOKjy6975afofz+R9AP9b21rD1CkkdaoASVHXveIJdyQNQsbtexFzwOfdBWop15owQGJz8uve+Vw&#10;GsDpVeL82/3j3dXA+Hj04q1FDg/Z173yXQPoLkkm5I5/1r+3e8NU8f8AVx6bYya6mteve+iB/ZDL&#10;cf8AINx7tTU2pv5dWWIfETX1697wEMWuRcf7wQP6ke7hUC0jwOn1WIR6U7RXr3vplJIso4NiB9L+&#10;3BpqRTp9QK4p1732F1fUW5sbfg/4+3kAD4NK9Wq1aDAHXvckH02JFrWUW5/w9sNErNqrQ+v2dJPD&#10;Xxa1oRn1HXvfSKUXkXuT9bfQH6XHthnLEiTP2dUuD4khKVAHXvckqqBStyTZSpW1gfbbMWAHp0mY&#10;Njy69756PobCy2uv9rn3sOeFKjh05RZE1EkEf6v29e98SPqLFVIIBH+H49+Jb4SOmWaVTg/t697w&#10;FQSpuTbjkm/193QNwHDqqq8hLEVHy6979oUMASSCPqTwP6W92CxaCyqdQPTot41XUhPHI697yLbT&#10;y7DkAW5Fh+bj3bxCSdWD9mOtSOwYjAp173lQEErchSRyCfp7a1mooc9J3JNGahPXveUKqcA3seAT&#10;x/gLj34FiNQHSZi3kOve+xYNz6TYfpN/979vqyxsSB5dOLVMgkfb1732CvPpPNr82/1r+7g/joc9&#10;V06snz4de945Av8AqSSeRytuP6e/DUnGo6byBnr3vFr9YX02H+v+Ra1vbh+MNU/sPVdEurUSdXXv&#10;f//T+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfYJB492Xj1o9e95lP0/rzf2qFa&#10;GvXgcde95xyAP8fdiMVHl1uvn173y+h4P+39t1BwRnrVK9e98geR/vHvRFTRj1oiop173k5F/wAn&#10;6cfT/b+/HSBQdaC8B173y+n++/w9+OQKdb05xjr3vsf76/vRwadb4de98wP8f99/h7qTmnWq+Q69&#10;75jj6WsOLn835sPdut9e998fW/8AxHv3Xq4p17337917r3v3+t/vv9f3UivDrRr5de99i/4+nN/9&#10;b34ny63173zNvqL3B4+luPz7917PHHXvfEWAJ5/2497rXrVc46977v8AQC44J96pU56sBxNeve+u&#10;b3/3v3brVOve+Z5/Jvb88D3pf2de69748/U/UD6fnj+nvTMVr14de98rCwH9Rx/Uf6596DBhXr32&#10;de9+a5P+A/3k/wCFvfifICvWxx6979e9gR9f96PvTBvs62aDr3v1rXvew/xHvZIAGrrXnjr3v315&#10;H1/2I91R6LXFOvcOve+7/wC+/wCKe9Aal9evde98f68Ef7D36hYhXFB1sde95LWBtcn68f7z7T0Y&#10;Cq+vWuve/fUf7EfQX/PtzSCNTcetgjr3v17f1v8AT6f7ce90oB145p173yAufr/r/wBP9Ye6Efp1&#10;4Z6r1730WP145+th/T3YBqkDPWwOve/D6/7fgf19uAqAFrQ9b4de992U/W9/95/w91M9FoevAmlO&#10;ve+wf6/X/be2nqW1eR618+ve+xbkkfQ/X6e7BytAM169x6977twbcck/8U90RwDU5+XW/n1732AC&#10;QTzb8/4/192fUpx+fXippXr3vxtYm17f093TSxFTp69xIPDr3vwt/jcqW/417aYkAkDzpUenWmJA&#10;9eve+/wPx+P9j7qukE0zjrQPn1732bj/AFrf7e/196y4C9W49e99BbG/Nv8AA/n34mmBinVifTy6&#10;978f9h/h/Ue7K1SetasmnXvfh9T+P8f+N+7MDSoz1oE09eve/D9X+t+R/j7oO5fz6utPxde98r2A&#10;BPAN7j+v196LMT1U44de99XJJAHH44/2PvdCAK9bDYAHXvfK30t/gf8AH3onyHXi2eHXvfHm315v&#10;z/X3ZTQZHVRQHPDr3vq3J/qPp/t/fgfXqwNaAnHXvffANuf682t/rce9EkrTy62x7c5z17339Obj&#10;n6j/AIp7rRfLHVBnK9e98SCRb8AkD3YEjPVlJB+3r3vkPwBwR/X6fT37qzaePXvfLlj/AEH+9+/A&#10;049aFRnr3v3NrEn62/1jf36teqlgTgZ6976PHA/24+v+8e9deIHHz6975D62sf8Aff19+GOHWkND&#10;Xr3vojn/AIj25XhXp0EVBbr3vkPqPwPz/X6e6k14daY6hXz6978b8Efk/n3oCtR14g+eeve+x9bf&#10;776e/aFCjTx8+mwuRTy6975XH055/pz7pSgr17zqeve+/wDYEX/pxx7tTur5dbo1Mmo6979puOb/&#10;AOHPvQalOtVxT069752FgeePeyxA69T1697jTv8AUc2/3jkf197WpGenVJ09e9tbNySLWH5/w92Y&#10;ACh6bNBjr3uHUkErc8W/HusYpUj16rUcOve48f1t9Ob/AO+Huz+vXuve5agAc/X/ABt7YNfLr1D1&#10;73yNuf8AW9+HCnTsYxQ9e9+tY3uCP6fn6e9V8unlA1V9Ove5FMT54Re1pUI/17+25f7NvsPRztJA&#10;voXGCXX/AA9e93G/GireX+5kMlwDHHGDfg/sg3b+nHvCH3VgCfXOPWv8+u5XJpluPb/aLtm7kt4q&#10;DiaBBwrjr3u2PaEzRykkBh5Aqt/UWtwT/T3hvvSBo6DHUuWdZEA9U/njr3sXI5HlQjUQp55sABbk&#10;i/sFMoQ5HWmjRDw6975lipUNcggc3H4PH091pUEjrQUOK8COve5OrWgRTcLyf8T/AEHtrSFOrrVN&#10;Laj246974GyhQSNRNvzfjn6n3vJNR1QFyccPXr3uNIqO1yANN+R/X68n2+rMMdOgvpOeve+cc2kA&#10;BC7AX+vH+A/x91aOpqTTqjKHNWNOve5kcjcAroJF2Vvxx+Pad1HEZ6aYUFQajr3uSr3J+mpR/r3/&#10;AMfbRWn2Hpsgnh1735CFQgXL6r/X/b29+YEmp4dOkZoT5de95Wa7agpBa1yPpcD62PugGNJNeqjT&#10;TPXvecM/AsQijhh9L/n6+6YH29VYVBI/Z173MRmYWa1xyL8fQ/n2wQBlemzprUde95mYWFrKf7S3&#10;4+v490AOa5HTYFCA2c9e99li0iAkrxbn+t+Rc+9aQqkjq9dIbSK9e9yVYCOQmxsLD+v05NvbRFXH&#10;VD3MFGAevew8rZElerRl/Ssg/wAStrhuPYlgVlVCD6dI7yIrC5Vq4697IP8ANOth/wBAdRRlVc/x&#10;0Hn1GMkPpYAD/Ye8jvYiB/8AXHWdcfpH8+HUH+79V9n+YGdQ48JPzrNGP8teve9d/MBfNIVA/W1i&#10;fydR5HvplZEhB9g64ybhGvjvK5+wde9pWW9/of8AY+zZadEy+RHXvcY3PABP1/x9uDrzAgnr3vw/&#10;2H0/2PvZ6bbr3vkLn6fX68j3qnr1qnXvfiL2B9+4cOtE0z1730L83P8AX6f09+61gjr3vq//ACIe&#10;99ap6de98T/UXuf8Px78OvU9eve+r/i3F/8AY+99bBFade99qCGFrfUfT37y6UR0Z1WnmOve7o/5&#10;d1RFSadf1kh0qDY2JP194Kfeajabh5Hrv39zy3B+73LAGoTLEfyAfr3vYO2tIBjae1j6FsTxcW/P&#10;vmtu6E3T1+fQpv1YzsrYpXHXva/hcGO3BYj+tz9OOPYbde7oncZAHAde94C9iuoWseNX0H/Bfbmn&#10;GOnxwJ697ya1AHqAJNvddJJp1WhLYHXvfEOSXb0jj8k/1/p73pAx1tqADr3vEJFLKSR/sD/hx7uV&#10;NOt+RNeve+EkxCsQUCggWJ5/rf3ZUBPA9aCqXAPHr3vD5NQbm+pfyb/T+o9306TnrTGpC0x173wR&#10;19Fza1weLn/Dj3tlOaDq2mpOgcOvewH71pKebZO5lnY6JMRW82vx4GFh7kb28nlTfrUxjIkX/COh&#10;5yBJIOZLIRDPiqKeueve9PjulEi37mkAsVqpLG1r+o299tORGZ+XIHbzUf4OuLv3vk+l95N1iAGJ&#10;Wx/tuvewl/p9L/X/AFvyb+xj1iZIdbE049e99G344t9f8f8AW9+6oBkde99cfQn/AH1ve+tZp173&#10;1pv9Pwf6/wCHvdetFh546977tpB5v71WvVQwJxx+fXvfAD/G3ux6twGOve/cfT8/19+611737Tx+&#10;b/0Pv1c9e6978AD9fx/vvz78a9e6977t+eP6/Uc/63vVevEDPz6979/ZNvyef9b37zz02wGofZ17&#10;31YX5497qadeBc+XXvfYAPH0/ryPeq9Mv8Weve+iPr/h/t/e69aDU69775sbj8H3rz6qcmvXva02&#10;Js6r3lmoKSJCKKJ1krJhqCpEDyt/6n6D2rtLaS6m+nj4n5VpXoN81cx2/Le2tcSH9RhRF9T/AJh1&#10;72eDH02O21SU2JxtOPIiKscagfQcapW/r/Un3K+17QtrbJGooFAr618z+fWMN5Nd73cPuF5Jg8T/&#10;AJAPTr3tQRVVDG6zZmuVDYWpqd9Ruf7AjS9z7ubaRlMUdO01z6dE7w3TIY9uiJr+Jv8ADU+XXvYn&#10;bbzMNLQrLi8WmNgJJOSyaotTIL2LU9Pyf9v7Kr82ttI4nIZqfhOPUft6BG87bJPdeHfzmZv99RHt&#10;H+mb/N173IyHYtZ45IxlamcICpMshWNvwdES2t7Dc24FZAqgDUMZoc/Z/h6Zs+TrbWH8BVr5AZH2&#10;nr3sK8zvaWVWRqgEckgGy3P9oAeyeZ5fCIFQxPGvQ723llI2DBKde9h7Vbnuw1T6+bnm63/p7RGE&#10;NUuTqPz6GEOxkA0Xr3tsfcEshYxtp4vcG9/6gD20VVMUGOlg2hEFHFeve5UdZJMAzSg8D83b/Y+y&#10;yeVxnI6Ye2SM0Vade9zgZDGQDcOLG5/4p7L3kZnqx6S6VD1I4de9p+aaWFJ4+WBBKkDj6/Qn6+zW&#10;wnZJV/z9G8UcchV8de9oGWpn88c7m8kNQtvwdGr/AA9yJEVdBnGPy6FscEIhMS8GU/tp172MyMmR&#10;xkQGp2MQIe11uR/h7c8F1kZh5/4Oo1ZWsr5i1AK8Ove2L7GJYmR5ApBIbj0/0A9vqG1KCtOjb6pm&#10;kDKta9e9u0eIZadWjJbi4Cc6rjj6/T2ujJbs+fRe+4KZSrY9a+XXveFMWwli+6iMbmRSLgfS9+R7&#10;VmHRqI7sft6ce+BjbwGqAOve1fT0DLMTSInp/U7AWa/B0/8AFPbRkVFVX4ngKdB2a6Ux/wCME54A&#10;de9ustLKo8pAtbSTeyn/ABHu8cx0UlWgr0hWeNjor8+ve2qHF1E1dEQLR+ROW5PqNj79IKF/DrSl&#10;fy6XyX0KWzA5NOve37MYySnp5leJiwHpsfrf8j2zE/glPDNB59FO3XyTTKytjz697boYGKxIyXHj&#10;W6qBq4+hNvZkslUqvr9nSySYVZlPnx8uve3M08UcYUjQgIJUcnkfQ+7atbMG9PPz6RCZ3YkZPXvf&#10;vt2ksY0EcfBuwBLD8e9ozAqtMDr3jBMOanr3t1o8dqBkIUPGf16ebH62v7fDO8DLTAYefp0gubuh&#10;8McD5de9vklPFHACjsxaxIP1e/14/HtxtMiliMgf6q9FazPJL3ClOve80dCskLFRZdNzY83/AKc+&#10;2irOq6jQeXTclyySAHj173BirJKGqQRGSOUGyWLaWF/oT7JpmIiddI49Knt1uoCZACvn172IGRNZ&#10;XYKly0VN+6dUU8bk3fxmwZSPr/Xn2mkJiqzLSoAIpToJWYt7TdZLB37cFSPKvl172009ZUxQiN9J&#10;1AEoLjQfrx7NIBRVKimOHRhLbwySFo/Lz9eve3uBoJKUSOAHZ+TIpIT+nt4+IsZY1pWlPLoqlWVJ&#10;/DTOPLr3vDBQ3rBNKWkp/wAIeeR+QPaqOcK+nyoMf5j081yBB4aDS/r172oZxCKVyAUhjU6+PRyO&#10;L/63tRcySqgbGPz6S24le4Fe5ieve0FSUlQ9d5A5lpnLOJhwoRfrZvbdr4rI3dpzWvQplaFLbQ40&#10;tjHXvawwSGJ554dLLGpIc8qWYG2gH/beziMSFyqDFK18z0QbmniBUJIJ/wBX7Ove3+hirJJ5nqHV&#10;KYQm0K2BLHksW9uJCxda/wCbpFcLbJEiR90nr1724U/2rgGUFVjLc6rKT/Wx9mEMCeGaE4Oc9IJI&#10;JVjwKknr3vzxUdWxqpJJFhS6AaRZwP6H/evbfhQSzMZO1QOPmeltussP6YOkmnHPXveZJoEpnp6Z&#10;GZJLelhpb/X9vTPB4apCS1PXFem7mFzcLJXI/F69e9zKZDBTOFVUaVrm3+cK2/J9uBNNowpRyQRT&#10;qjKzyiQ1NOPp1720NSXqDMzXI9IB+ot/h7okLltZpXo9jmIQAY697lMixIeQGIvz/r/09r0SiVNM&#10;9VJeWhFCD59e98yJpEWKnRpC34AP1P549vRws8JoRx6SloY9TSEdp697Frr7pvd+9a6CnxeIqqp5&#10;nQBlicoAxty1rW9n238vXdxKFRDpPy8+gxvW/wBtZgtJIIVArU+f7esU08NPG0s8iRRqLl3IAHux&#10;vrv4JU9LFBXbyrqemlCh5KYOGdbjUyPf888/09yBt/I5Vo/G9c1/y9QzvPuvZRS+HZEyUPxDpJVO&#10;7otUiY2kqKyQcK5UpCW+nF+fZmMT111LsaKNKXFQVk8IKeSTxurFeLkH/b+zhNutYC8KKDQ5FMV6&#10;As/NXM+5q7QyGJGPkKE/n1CNRn8iyq8i0aMATHEpDAH68/19xd19oUGJpoqXHikpKaNCFjpkRQgX&#10;8XX6n2skvY7F9axqV00ANKDpTtGw7luMzyXTOzcTqJ4fIdZaXbtOGMkytUTlrmWQFnYk3Ngfp7L5&#10;uTuv9mRVrNLNqItJa3+B59ha+5ijCCNXrmmkYr/sdDqx5JhDqJF1Z4nh0pKfHrG4YLpAVRpKi3Hs&#10;sm7O2TM8ritaRySWYSen/gvB9hK73Z7hmOqgBwAc/b1Im18vJGnhqlQPlw+zpyWJFtxyPza17/m3&#10;sDcx2lLPIyGrIVQQLliQf9qI/wB49kVzu8byUkYsQMHoYwbLGqURc/t65gW/4p+B/rewhyu+6nzu&#10;8MrNrYgnUSPrz7D0+7TFwYyfPo5g21JIVqBjrv2lK3c9ZUo2qTkmws3P9fz9faOW9muIyshyTjpQ&#10;lkIgRUjNaeXXvbdDmZWdFbUzKTex+rEf09phPIz1qWIHDyx01Pas61Ir1729NVSSKAwCBvwP6E/Q&#10;/wCPtSHMiKZRQk9IordEArk9e9+jicyAjkabA/gf63tbGiAUNanpYpQ/pt173LhVowSbkk2/Nhf/&#10;AA9q0UVJrTB6XaF00jOKefXvfKaYKnra+gN/h9f6+04ZTGq1px6ctrUAKQc18s9e9pqoqbu73uo4&#10;Fzb6D6n36hKlSR0fQ27MpVj+zr3vlDKCtyeeLcD6Dn2rgVC36goKdGHhIARTy697zxzSKS4B4N7j&#10;+h/Htxiq0Ckj06QyRBV+Zxnr3t3pZpZSgtf1Af6w/wBf3eIsxwceeei5oCFZqZHzx172rqdLKi2A&#10;Ym7Wvaw/r7PkQuKv6evTUrsDV/ip172/RIqMgW7Cwvp/BP19vL2oPl5dNAAjU+D1729wfTj6g/T6&#10;cfW3PuynUKqOmnfNU8uve3CMHlhZSQQb/S349vxpQkDAp01U6iAK1697yBrR/U3N+Rb6/wCJ9qIg&#10;FANK/b0meR9IDHr3tsnlcm1gbfUn/X4/2PuxOjvGekx7yVHn1722y1FiQQbfQ34uT+QfbDMNeo8K&#10;dPoNTajnFOve2551JLEtySCABa49pqiUDGR69OEMwp5j1697iGYMDyBpt9L/AI+p91MlDQjjx6sC&#10;Vy/XvbbPPpuFa1wdN7Xv+Bz/AL17SST6sDPVh1723mp13Q2U2vwbg/19opGcaC3AnzNOlAgQorHj&#10;Xh1735XYkXNxyQPr/r397kUKCwNOquhANOPXvcuKI2sRe/1/JBJ4+nu0ZSoIHEdaVQmQM9e9qKho&#10;m4I5FxwAfqfr7VxLUChNfP7Om3Z6AE1HXvaupqFrgAltNja30v8A63swjRlB0Dj5dMTMyRNTgade&#10;9qKmoNNl5sRcX5IB+o9q0iMTgOeIr0TPIkRyePXvbmaIBAGFgeRYkn/C/H0/p7MfDRY1Uj/V9vRY&#10;ZjhK0+fXvfH7S1tQIta5t7uluFrXz8umbiViKV+z59e98DC1x6RZTyT9bE8H3ajA6qY6Ss7HLcR1&#10;73iliQWsSW/H+AP+Ht6gbPWi7TZbj173FnisFAJN/wCv+A/PuoAQUYU6oCACrDr3tqdD/ZGr8tc/&#10;m3PHupbU4U8KdPBVIrWnXveJkuAAoA1C+oWv/re6FlSjDzNOqFCvcp697lQqqnTo4H6j9Bb8+6sw&#10;BK9NupPdxr173MdroNIsosQRa5t79knHTCq2vOeve4Uuk835PPPAufx7otBx6voXguOve4juy8au&#10;Cben6/7f3fTU1Hn14RBmrStOve4rNze4uTYE/wCq/wBf3rSA4PSoRKq5r173jLEtpLDjngix4+gP&#10;t8ANQDy62saVpnj173wUKHJb6H/U8jj6X/1vdTEFZmrWvl6dPtHrbsH7eve5aKzC4AItpU2P1H/F&#10;fbqlhQtjprUV7GHXvclUOnhT/S5HPB5tf28SAoNOPTT6eB6975lWCEC5BNvx/r+6rx/ydNItSa46&#10;975Ipa/Om49Rt/vPPt5GVTwr8uruAV00r173zEZAAuTzcH/Y2F/b1GWPHr1csumnDr3uQFtZDw7H&#10;/X9J/wBb23jIrlvLz6ThY6mjZ697zKtri/F+L/j/AGB9uxRszBTjy6pH4jtT4QP59e98vwbj+1xY&#10;3Xnjg+1qBZI6EdwP+Dp+UVHcPz697wScqSWHBNgDyfwRb2jYr4jK4oDg9IQNLkEYPXvfAAMLtexF&#10;uRa39PeiEhcSRVJ/1eXTqRKrAqD+3r3viVsP68fT625+tvfnZSgI41rjrUgLUCipB69742NtV/r9&#10;BYXv/Ue6T0kDEEAHj1qYhImI9Ove8bB+b8ccfi/9L/8AE+2QunSqdwp0ljEmtZApK0Oeve4xXQb2&#10;LXHqP9kf4c+3V0qlGUk9L+KaQM+nXvcN5Df9FyAbA/Tj8D2m1ULMRSvVVUajqFPz697w2c35spsS&#10;D/ZP+A90LMx4Vpwp1fXRgaGoFOve8hsDxciwHH9b/W/+v7oq4qRQ9VBIjqaAk8D6de95VFjqa3HB&#10;AFrG39PfmbUxpQD5dUcdmleHrw6975KFJJH5/B5ANvyD9PbMoVWUkYp5dUdBRScUHl173i0fkn/C&#10;x54/2PthirppXBrx6Zk8PSCF7uve+v7VtIuPwfpx7rRQKHj0+lBq1Glfn1730ykMwUgX544BP9Of&#10;bbVXzwenYzVe7h173wVSAyn6k/X/AIk+7wsiDurx6the9c9e98jGwK6SL2/H05P49vyOCar59MO5&#10;dzTPXvfEkhfUR/X+vP8Ar+9wlagA9XQnUOve8TKCQRfgE3HNz/QAe3AVBq2M9Pqxc1+fXvfEKWW3&#10;qXSf6fW/+v7cddIL06ccCMlj6de98lWxuTcfWwPJ596DsyjT59NCTWKIKDz697zWJPA0qQeT/X8f&#10;X3oSfp5ya9eVtI/iz173zW1xYXsfqfpf/C3ujK5BLGn2dVlqQfLr3uWEDEsxtwbD6fj2zqB8q/Pp&#10;EHUkDz6974m17WPBBPJA4+n+x97RFVaj162ukodXXvfE6iSv1BseOAD+Bb3YUAJY/t61RaF28/Xr&#10;3vC5ubNa6m4/wt+LD3Yse0Ur15SVoFGD+zr3v2pQ3IJuBY24/wAT7aUFhj16uGJBI9eve+a3/FwC&#10;eBccD68f6/t5gampFeqSrUk1B+zr3uQFAsG5v9L8MP8AYe2lU6vLpPEWRgzrWvXvfMAg2Ivzx9f9&#10;99PbyUQFuJr17SjVZc56974rwzNbn+o54txx734iuTr49NduUfHXvfFzzYc3tc8D3sSsSsf5deeS&#10;oWMDA697xksSbEr+Ppe4t+b+3WkcLQGvVBUH1697xcWB51f1/AH1+n+t7oJyGPoenceLSv5/l173&#10;/9T5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+Huy/F17r3vKhsfpf8A5F/X2pXJ&#10;oeq9e9yF+l/b1KDq1Ove+YH0v/vfupoVpXrx4Y6975AD/in49tEDPn1rr3vmL/pvYfX/AAuPp70R&#10;jr3XvfLm44/1/wCnv1KCnW/KnXvfP3TtHHrXXvff+H+tY2+vuwpTPXiPP06977/HAv8Ak3+nHHHv&#10;xoOvfPr3vkDcX4+v0/4k+6gAde6975C/1Nvrx/rf19+4efXiM16977v/AE/p72Oveeeve+QJFvfj&#10;16tB1731/sOOL291qAOtFhx6977+nH492BrnrYz1733f8/X/AHi3+29762cY69775+l/9j/T37j1&#10;rTU9e9++t7kf778e/GgNOvCiig6979zx/X6f7D8W96IB49exxOOve+7ckG1hYg/T3UKPIdex1733&#10;/wASPoPx/j70oB7h17NPTr3vxHOoX4NuPwB9fbuOB8+vGg49e9+5IJ/H9fbLrU6a58ut4GOve/AD&#10;63/Fr/09tlHUUXh14inXvfXPAIv/AKw9+q2o+XXuve+Vgf8AD36gDA8OvVI4ceve+hf6G/8AX6Ee&#10;9hFYYND1umKHr3vtbgAD6f4/X3Z1Vskda6976JN/p+fre3vSgMBUda6975XueT/vv8fbbklSV9et&#10;9e9925P1I/oP9b3tQEy3E+vWtRFAB1732Af9b8/6/vzAsQBnq3E9e9+H6j/X+vvQICemevVNKHr3&#10;vv6Dm39frc/7H3fyop68SeHXvfZ/2/P0t7a7hQHy+fW8AivXvfd7n+n+vf3ptS5PHquaevXvfr/T&#10;ngX/AN69uBA/c1a9Wp5jr3vw+pvx/r8f63usgJIAHHqrEihAqOve+X5X88fjn3RUYVVsDrQFRXh1&#10;734gkr+eb/8AGve0qp62Kjj1732Te4PP+HuzBAwI8+NOvVz1731zxb+n4+t/dFAppPrXr1QBn169&#10;76sb2JP9PfuBx1dloSB1732b2t/sf+It7qXJ44p02ONeve/W+gHH+P8AX/H3dW0rXq1cde98uNNj&#10;f/ip/Hup49bzXPXvfQJ5/wBtY+/UHl1UGhqOve+/pzyDYf719PfvKp9et5Pb1731/vf+25+nvxBJ&#10;xw63QVp1733e4uP1fQj/AGPv2MAdaJFc9e98fzzz7116mMde98h/T/X5/wAf8fdRxOOvBiDVRXr3&#10;vrkCwt/Xk+3FA/F05wFT59e9934/x+gt/X3vTitadbFOve+Q4AB/3n/Xvf3UAnHVSOJB6979ySR/&#10;UW/qOfrz7rwzw6qtKivXvfv7QBtb68f1/wBf3sUFer4pnr3vlz+Sf9t70ePp1T5de99fW/1vbn+v&#10;vxx1bIofTr3vlbgEf4fX/X97BH59eBx/qp1732fp+T/vXv2ok8OtamrTr3vwH++/2HupPWifTr3v&#10;lYfX8/1H+2+nv2Tx6rk9e99j8A/1PH5/x97PTnEmopjr3vs8XP1H1t9fehkY6rQEZ8+ve+X+t+fq&#10;PewKdVA8uve4VW2kfW1/9tb3cdPLhDTr3tnL+o8g/S4uPeiGI6az59e94Z/UAR+Bbj+n196jNOPn&#10;1oD1697wxqfrb8/8b92Y+XXq+nXvcgEWIuLk29tkdXGKEceve+QH0F78WP8AxX3XpzUAKnJ6978P&#10;6XHH49+6cWhPoOve80R/diP0PkU8f6/9PdH+Aj5dGu3tSeIDhqH+Hr3u3f4v1F22Wsh4Z4lPHJ/Z&#10;Fhf8e8MPd2KhvmXOP8vp13A9tjLL7W7XdtkpFGKV/oDy697t52k/7o1G66+FHP5sD/r+8KN5BKY6&#10;mmIHtjXBAB/kMde9inch2/Ia17H6W4+n49hHOnPl0pULpXVg9e9y5PV4wpuAtnA5Kn8A/wCHtOMV&#10;J8+m07dVcenXvc+PxoqjgE2BBb8+0zamJ6SOXZjqNeve8EptI+m7kBSBa4Fv9f24nwjVjpwDVGun&#10;FTnr3uMil3JUXJ4ZSDb6XsR7dJCrnpxtSJXhTr3vg8dQjDUpF2F7Lbi/Fj/xHu6mJgc9WDRyAkce&#10;ve3GV1EYZySQOLDkcfj2lQVag6TRrmignr3v0cnETXJ1C305JH9ffnQZB6u0RXVw697kITcljYhv&#10;Tfgf61v6+2m4UHVGND2+nXvcxub/AJ44txz7Zx00D5de95YnNio5HNwf6e6MorUdaIArnr3vOxDo&#10;rkkaCBYccW/r/T23Sj6fXqg7X0gYOeve/RhtTKzeSy3sPrb625/P+PvzU+JcdbzRSMZ697yCQjRd&#10;iFuQFbki34B91pxxx60yDuIGeve8p1GMsoLD6kXIH+3HtvGuhx1sL3U9eve0JWx3qq2WMNcwuLW4&#10;I0WP+w9iK3akSK3qOk91KsUHgMMnj8s9e91n/NPJiDrSro1dfHNkjrVSbR6NViwPvK32HtDJzWkx&#10;GVTBPnw6hH3UtJbn2v5hSEaljhVjXgaSIcfZSvXvdC2WlDzyWN7O30P+PHvolZppjBPXF3di7XTK&#10;RTj172mpTySPr/ri3s0UeXRFTTjh173GLHjn8XP09uU63pAHXvePVzyPp9Le709OtMO7t9Ove+av&#10;9Px+L3/w91K9MHB6977LW/21/fgOtde99auByPqL29+p17r3vjqIuOPpYEf8Qfe6de6976ubfX3u&#10;nXuve++D9T+QR/xv3rhw61wyOve/ITrHAsLfn34gaen4v7RTWmQeve7IPhz2jTbNyFGKmVdCTprU&#10;sLtHf1AA/wC9e8X/AHv5Qm321kaIZp/PrtV9yTn+wl5Ql5NvJlV5aFCxABYA4+XH9vXvexDsjura&#10;Ndt+kq3zGPiMqI/jaqj1gab+pL8H3zL5h5C3u23F4hA7UqK6T69ZU7lyruLXzJbo0gA8hWtfn59e&#10;9r+i7k2YXCpnsfr44+5jNz+AOf8AePYbuORt8C1Nu9P9KeiuflLeWWhhNPsOOve309o7RZBI+aoL&#10;G7W+5iA4+p+vtAOUd6B0iB/95PSEcv7qKx+E2Plx697TGR702JRB/Ln8ahUkf8CouLH6fX2a2vt7&#10;zDORotnz/RPS2LlXdZSOziOHn9vXvaeT5HdeF2U7loCLf8d4iSTz9PZm3tdzLSv0r/sPStuS9z0K&#10;xX+Yx173nT5A7DcBv47QKt+D9zGCf8QL+2j7bcwjH071/wBKem5OU75ATg/aeve2+q+Q2woldmzt&#10;GUBubzxgk/4e1cPtnzGzAC3b9nW4uVrlnAJWpHqMde9wD8levwQP47SgMpteRL/1N7e1H+tVzGc/&#10;Tt+zqj8sSqR+pHUnhrGOve+SfJbrlNJk3BQ2H6v8ojBHH+J91b2r5naum2b9hz1STl9Y3KySqPnq&#10;FOveyz/Ir5fdZUGzs3S0ueoquqqKGenhhilV5C8iEW4+g/r7lf2x9k+a7je7eaW3ZEVgSSCOBHTD&#10;818p+3LjfN/vYo1twXA1gE6RXArUk9e96wm/9zx7m3TlstHcR1FTIYj9QY9XpuPfWXl3aX2raIbJ&#10;uKKK/b1wm99Ofofcj3G3HmS2/sppWKn+jU0697RnmA51A+zvwzw6hoivXvfjUD6cEf649+EXWqeX&#10;XvfQnFwLf7G/+8e9mI0r16leve/CpW/BF/8AXB/3j37wiR028YII6976NQCDe39eD/tve/CPl1tU&#10;wB173w+4Ww+h/wBj9Pe/CPV9PXvffnB5uv8Ajc/T8D37w/Lr2nNeve+/uBa+oE/0vf3rw+q6QWoe&#10;HXvfXnX6XA/P+3978M8et0xjr3viagfgA/43978L161p8+ve+vuBb8H/ABv794fXtPXvfLzg/wBP&#10;px714fXitDjr3vks39GA/r70Y/XptowTU9e99eUEnkcHj3vRjh1oIKUp173Ko4qivrKegpUaWoqp&#10;UhiRQSWZzpH09+8PFek9y8VpbvdztRIwST9nXvZ6toYOg662tBDJCWr6iMPU1CqDeqZbsGb66V+g&#10;9yHy/YpaQPLKQZGFDXB+VPs6xY5i3O75y3x5Vb9JDRF/og+nqeJ697TL5vJV9a1JQuzT1ctvLGNT&#10;LqNvqPoB7E4uo45ImJ4Ch+Z+fr0dLtdlZ2wuLoALGOB4f7J697FzAYTFbV01ldOuUyxjuz1BMkcb&#10;ONXpWS/I/r7DO673oDeE/wATUoPl6nqPt23O/wB9rbWiGC3B/DgkD1p69e9x89vXWD5J1tY6VUkK&#10;o+gsB7CdxczTyMSaE+fTu1ctaPgTjxJ4nr3sJsnvCdzIInJUm36rD/bn2w6JVWYVI8x1IFjy7EoG&#10;sfy697SdRnp52uZbDTYqGvcf4+7qq07hWv8Aqp0fQ7TFEtAvn173FjyRI/qSedZ+o/1vbckAKkKA&#10;Mfn0oeyHAfy697eqWp8hGl9VuSLWt/hf2iniooJ9OiyeHThx172o6YzEWW6D+o5+v59k0+hfiz8u&#10;iacRBs5697WGOpjoQ3dybXvc34549ltyXLcKdB67nAcjh173g3DGlPRvJfTIL2JFvr7UbWsxuQ1K&#10;gf5undndprgIMjr3sL6am+5nYBmswLen9QN/xf8AHuT7Qa4qCnlx4dDiefwIhUcPXr3swWyqFJ8d&#10;HDwxHpNyBpW3+t7OikRkdSDUAU9P+L6iTma6Md20x888Ove3av21EFkCRJfVcn+vPB9shJKqUB/P&#10;outN7ckeIxp173Go6BqU20kv9AF5Fv6c8e1CoEwa0r/Pp65ulnFa4697zfatI5aUamDenVb/AFhb&#10;2YBFWoUkV9eqeOIwAhpX0697eKSmWJxKyvaw8gsNNx7oI80Y19K+XRbcTl00KR8s5697UVRDBKiF&#10;IzoKX9Nra/8AW90iV6dw8+PRNFJLGxLEVr1721iIwSRyL+oOGAYXHH4Nvb76nBXyPS8uJUKHgR5d&#10;e9umYVqhIZrBA6C9rkX+n+w9l07GOdPCGafl0h25liZoq1IJ+R697g01NBGwKINTDSzG5+v+Psxg&#10;YmPjk9Kp5pWFGOK/Z173kq8b4wpsr3JYPcD/AHg+16xsSznNR5eXTcF7qJXhTy6977pItVxIFe30&#10;C82A/wBb3vs0BCv59euHp8NR172646Odqh4UQNG4bVxewP59oq6D2+vz6L7x4xEJWJDDh173ynil&#10;DtDFpd1IAt9dP+t7UCYliW4U61FImkSSYB697UFLQlaTS6HW6g6gQef9T7syhxGzZ1cK9FE9yDPq&#10;U4B6974y7eT9uoI8jhlIVW5HNytvzf2VzwgMXY0INPkerx7uatDwHqeHXvawxaVjUk8WkQxKhEMM&#10;pBXXbhgT7ZkEjFq5BH8+g7fPbLcq4OpickenXvaUkxdTU1TJLpRQ2qea+lI0AuWNv6e1VskgCMT0&#10;fpfQwwgxZNO0eZPXvcjzR1UtLRxGNcfBb1q1pXZTZpJP9f8A1PtYjmdSAvaDxHr8+mhG8KPPKD4r&#10;fLAB8v8AZ697U6wRlwYrlD6VCci4/wAf8PakDhUcPLooDtSkuCuc9e9qo49BipYp4y/mGkcWHI5v&#10;/wAV9mrwCS1Uha6uI6SLdMLyOaBqZrTr3sLq6EYymOIpy7VNRK0y8ElELf5tT/T2XxRSLE0JPFuH&#10;p0PrNVvnF1N8Cih+3y697X23MctNQhqgaS+lUXi7sRckL9ePYjs4SavJ/DQdB3d5zNdssVGVR+z7&#10;Ove3KohMEc5HOtQRcAtYf0H49+kZo41Vs9JoUWQRrQ1HHr3uLTUayIFkBOpdRvwB/Un36EEinkc9&#10;OSyGJ+zh1736XSFWnXhFf0heQQByfbks4kmMUVNIA+359PUZpPEIzQY/y9e99QQyPMXQjxg2P0+g&#10;Hu4hZyHxQcOnWIWMFxVvIde9zvLpLNfhOBbkn8XHtWjkL3jh034SaDWoJzTr3vuNGe7N9W5/xH9P&#10;ahIXZ+3OOqs0aY/Pr3tUbV2LnN5ZSKhxlHUVbuyoqQxszEE2/H0/1z7MbfbXnnjijBZyeHl/Lorv&#10;d6is4SynR8z8NPXrizqilnYKqi5LEAAf1JPuyDqP4cY6gSnyvZEgpYV8cq42InzTKLNolY/7zb2P&#10;tu5YjgiMm4DuqCMeXUI8w+5UcCS2+0Dx5iT3fhX/AD9MFVmixEWNRKmQ31TMbRRj8sP6+zv4/J7N&#10;2HjRj9qYjH42OCIRpVQxR/cPYWBL2vce5EtJrG1UywAq+kilASR/gHUQ7nJv/Mlybnc5XIfGj8I/&#10;L59MaYyprnjfJVUlUdeooSUiW39kRj2De6O2qsvMn3j39QvrN/r/AE9lk2+uFDadCHzrU/l0K9n5&#10;JiESPOlT546UMOPhiKiJbACygC1uOSf6+y27n7YqUeVTXAG51BXI9P1s1j/vHsM329OhMit9mP8A&#10;N1J+28m23giQrSlKY/ydOkdOq2PN/wDH6+y87o7QqqiOW9awQFtA8hvc8ah7B+47vJK5kaQgU4V/&#10;ydDjbeW447nxiPw04dZlVV+g/wBj+f8Ab+wNyG9JaoODWvYAkBnNwT/aP9b+wbPfvMwr5HHQqTb7&#10;WMrqUE/4OuXsNMjuJ3d4xN/XjUTfnk3PspluJWY6icf6vz6M4rQKpI4Hz697QlbmmDsgluS1iObA&#10;fj6+0wd6Yr0dJbrpAUUx173DNXLKlwDYkf0+v9fftbFQD03oWMUJFT173I1Oyot/V9eBx/j78rpp&#10;KkZr0xqjBIIxX1697dqVApjsp1H9THg/7Ae1QjKtqXzHSeaRj5mnkOve1DFEWCsxNr3tY/7yPegW&#10;OlSc9FzkLQN59e9vEaWHqsPp+f8AbH2sjaVaivn69bjiepK5zx6979IyKp5Gq31vfj6/X2pV9TaF&#10;PlxHRpbxGQj/AAde9sdVU3BAsBa5LH8fjj20Ymr38PLo+t7UrT0r172nZne1gQf7RAIN/wCt/biV&#10;bsHRvGkYFOHXvfqeUyMF9QF/ov4HtSFrjrchCnVjr3tTwU37af2R9fVx9PqfdwpcDNM9FMzszYyP&#10;Tr3t9o6cJpk/OogX+huPZlDHoXXUU6YkchCOH+Hr3tRU4e97f0/1rf6/sxgYFSjHPHpIIFY6mND1&#10;728U97hV1E8NwPp/h7cZgpGMnj01I4KAU697e4SbDVYEHn/ih9qYqCvSUcTXr3uehJHLH/Xtxx/U&#10;e1IQaqig6bJ7vQde98JZNIZQ3+tY2F/6e9lgoA49JpwRk5HXvbPPMb21WBFyPzcc3v7ZeTUe006q&#10;gCnUOve2WpqbG2oEH+puf8bn2zI+k6eI6UkCtFx59e9t5lDEAkAfWwIHtJNPooacets/Ch697wvM&#10;oU8i5/xtx/r+2pJC61JA6qyluve2GqnLPa9wP9Tf+nsseSNW0qaY4/PpRCirkjr3vFHc6QPSW+p/&#10;P+8+243eehduB8+lyJHp1SCnXvb5RU7uQLG31+nJv9fauNNbnUcDpG7KGNOJ697VFHjyChK/qINv&#10;pbn2ughavAU6ZYNJxNOve1jRY88HTYfqFuB/jf2Y6YgBXzx0w01vGn6uCf29e9qylox6bfqI5I/A&#10;/H09rbSJTUA1/wBXl0HnunViNWAeve3yOlWwtyeATpuP949m8cZZgCAaDotmld240+z/ADde9yWi&#10;0kDg8EcfXj6XHt0oXGpB9v2dJiwfJqOve4zwgkXvyfpfm/8AU+7BFY1B4deKVyDw697jOhAYWH5B&#10;F+bH36QaWC59emnx+fXvcFltyoAtydQ9X+Fj7oRivTiDifI9e9wpV0qrBiTze4/w/Husg1A9VMIk&#10;yc04de9tzRazzcH9V7W9X+w9soWYkyCnp0qYIAApzT7eve+BiUjm7XubjgD/AFz7aYFUofhrx6pq&#10;Y5br3vsJoGpTf02I+vA/HtgsdJNK08+vJEsnE0697wvKRdWNlP8AZ/xHHP8Ah799TpopzUdb8EVo&#10;2B173FeYC2sgjjjj8cC/vbMcB856qbcquocD1722yT6mNhbSxAA+v+uQfalCrsaY0/s6ejtnRdVP&#10;i697wvK1tJAIuLECx+v9PfpJlicLQGucdLRAikK5GRWvHr3vmEJF7WFvV/j/ALH24HHEmnSF4XY8&#10;cA4697zxAE3H9n8D6m/+Huyzq9VGKefketNI1ChHDz697mRkAaT6R+P639uAAnt7iOvNGcMc9e9y&#10;VBt9SP6XP4/PuxNKaum3C4Lde95CLWP0/wAbX+v0597UA168qeIDU9e9+UNZ9V1/HFrn+nHu2Aw0&#10;jy6bGDgde95AQeCTfgcfX6fX2/HTRV+JPVQX01anHr3vIjEE/XWeLta9h+CLe2C4jkYgEk8Pl0m8&#10;PSzsBWvXveb0lTrYH8i3+3+vtbGVdAzGh9On0YqQeGOve8Msl+F/Tbkf4D88e76yFzw/IdVZmbDZ&#10;697j3DHi1+P9f/Hj2n/TyzcetBBQlhn59e95FJsRfgfUcWP9Le/eKBQ+nWmJUBgOve+fGjWCQBx/&#10;rm/9facMTWuKnpHVpDRxT59e99Bxbn6jnkc/4X9vjsqg8ulPwKRT8+P7Ove40hDEsb2AJIJPHH9f&#10;ftVBQHq6BqDQft697iSN6L/gn6A2HH59sGRCKVo/+Tqo7hT8RP8ALr3uBKbgg3IuNNuD/X6j6+2m&#10;rQg568sWipBq3XvfBRYAXNz9L/T/AG/tgyFCDwp1s6gwJGOve+a6ufof8B/Un+vt0kMKdVdAVA69&#10;7zaPRzfWLAi9h9fdkKqCqioPVkZVFFyOve+aRsEubi55sf8AbXv7ZlbNPL06akYF+0f5uve/PpF7&#10;/X+v+B/p/wAb9pilBROmzETmvXveAsBdf1XH1IN7fTg+2PhJNKnq/ggDJqR173xLA24vbm5P+P49&#10;vLErZbNerLFTieve+wbnUCPzdSOPd6aRTiOnlUsKHh1735nt9Ab3/pccf09+EYViTwPXlgIUk4B4&#10;de98JD/X6ab/AIA/xHHuwj7gaY60sLkqAMevXveGwuLGy8EEH/Y2Pt0KSMdOBWWuk+fn173nX66h&#10;cj8X5vYfUH3V319vVJD4va3Ede98eQbWADcsbf1P0PuqVDBR15MUQmv29e95wLEpc2INifpx9Vv7&#10;241t5UHWnYqQRSnXvfJQLj6iw/F+fwPfnl1grSpHmeqzODHQivz697zXYA/k8XP/ABr2zoZSpOek&#10;OghhpHHz69785a19IICg/wBASPxb24umncaZ6fAUj59e9xyz/UABnt9L8X/w/wAPe3qCdWQM9adm&#10;rRl1L1730Be5YnUOPxyP6/6/v2Bpo3HyPVEKj+yODxB4Dr3voBi5DWuALafzcfQ/19+GhEJQefTx&#10;XRESvr173nRSlhb6qCB/sP8Affn3p+6tMdUpnUOPXveQXuC9/pdWP1X/AAJ93QRAAef8+rPUpRME&#10;8a9e98yG1KOWW39ngkj+t/biuqKXAzXz6Sowt4zJSprTPDr3vmi8fpPP9P8Abj/jftsKSS5NK+nS&#10;JyS5duPXvfEKbmy3v9Rcc/4E+/ZLKyrWnVAJGAZfLz697xsja9VmX8W4+v8Aj/h7dOkJUcf29K2W&#10;NIwVOs9e98dB4OngC55/NvdPEPmvTWsa+HXvf//V+f8A+/de63+Pfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvdl+Lr3XveRfauPrwp173IW/H0t/h/wAT7d69173kFrH+vvVPLy691734fXn/AG5/&#10;H+391KCmMde697yAX+n0/PtstTtXPWuve+fP5P8Avdv8PdaLp69jr3vkD7qOGevfZ173y+oA4+v9&#10;Of8Ab+/cOvEnr3vkeT+LD8e9cR17yrw6977sP6cG30PvY1eY68Ccj06977A5/PH++t7oa11U6oRQ&#10;1rjr3vkP94/2H+9e9pWmetqSRU9e99c34tb8e74HV8de98hf88f1t7oy1PVGUEg+nXvffHPF/wDb&#10;fT3oVJxw68lWFfn1732o4v8Am/uzMQcZ6u2K+fXvfv8Agx5/oPz/ALH3oEnPVCxFCcde99888f77&#10;/Y+9ih48et1B6978v05vx/rf8T78cHPXq5o3Xvfvr/rfTj/iffgxPWywPHHXvfYNj/gRYX/4qPel&#10;4060rahnj173y1fSw/Fjx/xHu1DUtXHWtNTUnr3voi3/ABI/5F79io9erg16976Ba54/4p7bqSaD&#10;h1vr3vvn/Wt78x04pXrxp5de9+t/Un8H/efdCwJVaU69WnXvffP/ACP3dNNK0oa0x1oU6977seP6&#10;fQ2/H4v7s707Bk9eweve+7fXn3oFmpXr3Xvfgv5t/if+I49t0FaVp/Mdez1730Dz+bH+n0/3j3Zh&#10;UGo8uvde99gmx+tv+Ke2B8S+XW+ve/G/9CL/AEP5/wAfe1QMePn1WgPXvfd72NuPz+fr/X27KlCS&#10;pp1Y46976uL8XJv/AMjHtuMZGv8ALr3Ade98xb8H/b+9EHiw4db48Ove+Q+gvwOeePbgk+IUp1bh&#10;Ude99XJJ+hH9fpx7qwLMtPPpoKRmvXvfID6Wt9P9v/QA+/SaAtPPq1ainXvfj+PxyL8Hn/W9tFsm&#10;np1vzPXvfh9Txb+nNj/sffgWxTqpUYI6977/ANhxa/upocnj1btIoePXvfrfRv8AH+v+297HGnVh&#10;qrUiteve+iTzfj/WHuwCk8OmgFD1Hn1734cn/Ye6EDz9et9e98rD+p/qf96PvRGa9WpmvXvfKwH9&#10;G5/r/vfvYFRnHW9Gr5de99fXji1vqPr/AE/PvWadaIKio9f5de99CzDj/ebe3RpqSwz04aEVAz17&#10;30ef9sL+6N5DpsAk56977PA/rx9Pz7rQHHVlXyJoK9e99jkC/wDvP1P+t7sRQ468V8NiR59e99Ef&#10;S31/Iv8A8R78DQdbBPCg6977+hH9B/T+v+w96Jr1o544PXvffB/qT9bW4+v+PvY49aC1Oeve+/wQ&#10;Pxb8e6sM9edVAGnr3v1gG+v+8j8n35RVc8etqCRXr3vl/rn3sknPWidWT1731Y8m3++/w97BqB1t&#10;TkDr3vmCP8Lf4/X6e6moyetNUZPXvfEG973A+n+88E+9nBoOt1CnHXvfK4AsOf8AW/p/X3WlRUY6&#10;0AWqw6978Abfjj+v15F+Le99eHH59e98uLfW3P8AvHulTXh1U8c8eve+v62sB/W5/wBiR7vwHW8g&#10;de98gQLc3uD+P8ePdyDSq9b4ig697aa97A83tb6e7AYHV5MfD172ymT1E8f8V/1/eytemKEjPXve&#10;YMrLz/T/AA9s0IPXhXh173GMoU2B4uPp9fboSor1vr3vIJA34H+vcXv7qVp1scc9e98/La3Njb+o&#10;91CH06dGRT59e99CQW+vN7+96D6dXJ8h173nhcNIlvqGBBH+vf6+6OCqnpbZ4njK+TD/AA9e92yf&#10;GR5DBtOQMCiVVPcE6QbqABf3hx7sqglvFpkg9dwvaYxy+ze33JbvAT9gWlOve7iNrl4qiBQUsdBF&#10;m/B5sL+8It3o0TA+VepssW8YJI1akDNPkOvexfVVK3ZdP5Gn1Ef0F/YJ1ZoD0sYFXoDUDr3vNHIq&#10;XH6Qb6ibX1W/I9tMhOePXpVIWrde99M0l7cNdrgg3Nv8Le7AJ1QGKQ1X0p173l8jlwyi7WsbW+n+&#10;++ntsKgWh60EWNKE4PXvfOKZFbSSFLHg/wBSB/vPuroxGM9akjJWqZHXvc1ypW73I/wN+T9AfbCg&#10;g9uOk6hkbGD173GYO90i02tf1cn/ABHt1dIFW49OKaAFqgn0697l0wikFnXSyCyj6D6fUD8+2pSy&#10;mqcD02xZKkGoPXveUhhqFlIA4JPN/wCg9tihFfPquB173yB1Achreq6/g/0HupFK9eoFNTx+fXvc&#10;lQwCHUCRxY2FweeSPdGIJ6q1CTXz697ygyWto0j6EAkj+oNvbZ0+Z6qdNade95o3DltSFX4AF/6e&#10;6summk16roZaAHHXvebQ0lgDpsOOD/Xnn23qCZ61xJ697mJAXjZDIQbf8g2/pz7TtJR9VMdWEnhy&#10;rQV697Q9bCTVTop5VX4H9of6kk+xBBIBErH16L7hjUmZcNj7Ove6lfnTUin2tVwG0Qkrj443suqx&#10;u5/2/wBLe8zvu+RGTd0dc0TJ6g73W5ht9j9vN8sryQD6iMKleBOoGh/Ide90XZKoImlIAHrYcXP5&#10;P099BbWOiAdcat0Imv5HU4Jr172yPN9fx/T688e1yxjojJCnHXveEy/Tm/8AUc8e76OqMzDJ/Lr3&#10;vGZCfx+fdgtOqFieve/eUj/ibX9+0daOR173w8rN/VR+Pxx/r+96AOqgde99+cgfQXv+T734Veva&#10;c9e98POTcH8/6/8Ar+7eFTrwU0x1737zNYW/2/P+29+8L5dbp173zWc8Dg/Tn3UxdaK9e951bn/G&#10;17fW3+v7bK0HWuve37DbjyGElElFO0Tgg3DEWsebW9l99tltfp4dwoYHqRuUfcPfuU5/qNslMbrT&#10;SQSOH2cOvexoxffu86GmVVr5iqjTdpW5AFh9ePYFu/bnYriXV4Yz8usueW/vm+6O2WCj6tmKimWJ&#10;xT59e95f9mN3skuuPJTR/UgrK6En88g+6f62GwsmlogfyB6vP9+P3N8Q0uu0+VcfmOHXveWT5K7/&#10;AHH/ABfK4EjgfczH/X5J9tp7V8tLX/F0/wB5HSOf77/ua4Krc6R8v+K697YKzvze1Y95MxVE3N7z&#10;Sm4+lzc/X2ZQ+3Owwr2wr+wdBy7++D7m3MmtL1o8fhNK/s697bl7p3Zf1ZWo/rcSv+f8L+1J5E2a&#10;mIV/YOi5fvXe5GTJuEn+9nr3vKe8t4RkAZSp4/S3mf8AH0vz7r/rf7GwzCv7B1Rvvd+5JjKLfSED&#10;1JPXvcKp7v3xPfTmasA/W1RJz/jYH2/HyDy/HxgX/eR0RXf3qPc26I8O/dT9pHXvbU/bm+XuDnKw&#10;X54nfg/n6n2rXkzYF4W6/sHQfufvH+6M4zuUlf8ATEf4Ove4MnaG85f1Z2uI5v8A5RL/AMV9qF5T&#10;2JDi3T/eR0Vze/vuhOpDbnNnjRz/AJOve0xkdxZbKkvX5KqqS31DzuQf63ufZvbbbaWhpbxKv2Ad&#10;ADe+d+aOYm/3b3ks60+FnYj/AA9e9sPAuLn/AFvr7Mc0r0FK/l173w1c/Q2H+P8AX+o97p1Q8cde&#10;98dR55+vP/Gr+/UHWuve+ixNv8Pe+vde9+B/3v6/n/b+/de6978Tf8f7yfeqde69769769173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+uf6+/de6979c+/de6975aj/vvz71TrQFOvezL9Ab&#10;KFfW1G669QKeiV4KHWoKtN9ZZvV/qRwP9f2otIVlmHiCqqa8fMcOoV92eZjaWybBaHvkoz0408l/&#10;M9e9iHvrcf8AEa4UGPdjBTuYxz6Z5CNJ/wBt7GkcgVWpkmn5U4/megfyrsos7U3d2KO+f9KOve+8&#10;NkINrUz1U5jfJVCDSbgmBW+qA/1P9faK7u3qscdFGftHXtytJt9mEENRAnH+kfXr3tnyW8qmsldv&#10;LJyOFuQOOAR7D7gtGValdVfn0Y2XLkFvGAVHXvaZmydVUFS5JP0ve5/x96AGaYp5dHUdlBD8HXvb&#10;LVu7sQC/05Jv9f8AYe7qCSKfz6M7dEAr173wpoJnW59IJP8AW5/HvzNo7V/b1aaWMNTj1727Q0JO&#10;nTG7cj639su5+KvSCS5Va1IHXva4xWJkcICLDg2Atb/Xv7K7hzJk4H+HoLX9+q1697EyhwkcMIeY&#10;ellFv9j7IbiYFyB5Hy6BN1ubySFY+PXvanoqQBE0KFVBwSPqLWHtFLV3LGvRFczksSxyeve0VvhB&#10;HAAuppXaxDcL/rj2Z7apZ1BwM0/2ehPyuzNNU0AHXvYdY6No5Fc8gGxsOQP62Psb7dO8I/OnQxvH&#10;V10Dr3sf9keuNbOFuPoo+v8AUk/19jW3JbUaYNMenUS8znS9KVz59e9idPSI6en0m3J/J/x9qBAw&#10;odXQHiuGVs5697T0tMFm9QbUFNiOF/2PvwjCDVXz6OEmJixSleHXvchKCJokkZVZ2IFifoT9Dx7U&#10;NERWg4jplruTWUBoB173NalcR6V0tYglTb6f04918IgqD5+fp0mE6lqmo697dUp1mowITpKNpdV+&#10;ouObn234QVaj1/KnSFpfDuDrzUYr1723S04W7Wa6n+lwf9j7e0EVKjA6WRzFgB69e9vaU33WIlMQ&#10;vLS2bSVC8NzwP+J9l00IMiPUnOfl0VtN4G4rr4Sde9slHTuynUAD9fx/vHtbHHq4fz6M55VBxnr3&#10;vNPC0wUf4+q5sB+OPaoijEITgdNxSCIk+vXveGOiEZJWRlA4bT9Ln+y1/wDiPdHrQUOT5dOtchh3&#10;LX0697WO2qRvuhEiNM0kTljYX0hbm5/HusTaRpYYrnoN71cjwPEYhQpH+Hr3tNVgnpspMsSWZJTe&#10;MG5C3+mr2mWXW7hRUevR3beHPYIzmoI4/P7Ove1RRtJIoMmqxIYxgamXix59qlVNAMxoF4dEdwI0&#10;JC/t9eve1OtOZI4jHE/NuQpFz+Pr7QSuhwhqteiIyhGOs9e9vGH2/lZ6pTUFaahuSz1L6CwP1Md/&#10;rx7dtbK5nlMgXSgHEmmfsPRfuO7bfFBSKry+iitPt697QG5qXMiur0M0cGKpJ9MVLSDVU1iA3WSp&#10;lH0H9FX2xGL1mQyqAo8ga1zxPp0MNjn2wWcUgXVcSLln+FP9KP8AKeve4u3p6aGeSOox4kiYam8m&#10;rVc8i35/2HsQ2T26xkEcT/q49K9zhkmj1xS0OOHXvYk0LiRVWmhjo4IjquwLsR/T1e3gxjkoqgD1&#10;pXoKzxmOQrKdbEenXvawieMYxp5GJWEs2t/7RsbAD/evZwskcVuszZ86/wCx0WCHVcoiilTTHl17&#10;2HC00tTVrk5bEuxAXSAEGr6W9l8BEiGUeZ9PXodwyLFZfSR141rXifn172saTTKURPUw5MnJtYW+&#10;n+Hs6heRiY1wKceiiSOXV3UA/n1733NBIXI1FrtYN9ePyPdXt2ZwpateFelEJAVeve+AiMIkBP1W&#10;xa4PNuFHu7FREYa56ecRzLoIpn51697gQ0rSEkEhA7WYjg3/AMR7YjgAOqtD6efW5WSOlOJx173J&#10;mJSNYYhpHKlgDc/1JP8Aj+PZgASFUeXVIwGId+K8Ove8tBSS1LJFFGzktY2H15t+fr7URWsk4bif&#10;mPLpi+ultomkf/OevezR9S/HjcW+qiCprIWxWILgy11ShjTQPxGDyxP49i/aeXL+5mLkUjC1LHB+&#10;ynQD37mqHbkL6qGh7OLH9nUOqrYKUeslpDfREnLsf+I/1z7sR2Vs3ZfUtO0OFp4J69UVanKTxKZp&#10;CB6vCCOB/T2MrWzs9n0SwUL/ADH+r+XUNbvum478oWaqRtwVajz8z/h6ZZjU5Kyyfsxg3WENc/68&#10;hHB9y9z9lo8LkVGoKlhdmHN7m3vdzvFI2Zs0OR/m6Qbdy+FYtpoK+leP+HqTTY8RnhdJIsWUC7cf&#10;gfj2XDcvZk0cVQq1JVmDFLMbDjksfZTPvrxkvDXhSvkD6dSNY8ts7qCo048unSOnReTck/6rk/0/&#10;Pst24+ya2eeYJVOTY2KOfUyjg39hO93i6kVUlYMflwHUjWXLyRxqKZbz8hTqQFUWsBx9OPpf629g&#10;Xn92V0rSOZiCWOo6tTEn+vsP3O5TMCH7aeQPHoXWe3W8cPhstD61z137CrL7iqpFcmZrWAtq/wBv&#10;wOPZPNdzTtVj5cOjm3sk1ZqT5de9ouXLygsTJ9b/AJ/3ix9sALitc9HaWMLxgMtD172ypk5Jahi5&#10;BUni5sf9h7bYKAQPXqktokcJ0g4697nIUdwT6nbkK1vz/j7pSpr0XyGQHIoAOve3pKYLA5Y6SPxx&#10;wb8Wv7sQyEafLouMxZhQefXvcmkiF7hNRIt+n/b8+7rRq+Jg8eqtrIOvAr172/U8TM6kqVUWP0Nv&#10;6c+3AvdqbOKY6ZdCMsa9e9v0agBmBsv0H+v/AK/u8a1qGx0wkKthhU+XXvfjUBWVR/rlvwLfn2sS&#10;N9FT0ZxWbrEfTr3uLUTKIpD+r6i/0t/sPd0RuCk/s6WW0BLipoR172layZ2ZQtwv5P1P+w9usCKK&#10;Tw/PoR20RClmPXvcEFtQBvc/Qk/UHgX90rStM9KDSlUAPrTr3t4oqZ9QfUeDyCBY+1CJgMD0iuGA&#10;7UzXr3tYR6dKNY6/pp49rgQEUrnPSIqVAA4Hj1726UxFtXH1GkW4JH9be1UdChZsdMPpzTFOve1R&#10;SRiVRJxz6bAWFva6PA1x0IpTpPcBNQYEjHn1727RU+gAi4OofQcf4D2ojoQA2fXovkdT9nXvcywj&#10;+v8AS5/xufofamNAtSvn02GJNDw6975GYAelgb/X6+/VIPp1VqqdI4U697iz1BGm6jTe97EH/D2y&#10;xfTj9nVKClUNeve2Gpn+pD2IufqCOP8AD3UMtcjH29UCrTu/l172n6uoB1PcE345sbX+ntqacx4U&#10;1FOHn0pUU7Seve241DM9wQfp9DyL/wBfZS8h4j9h61pFade9+eoZrcgDm+r8c/ke6eGZELtxHTio&#10;TWg4de94ShYllFzb/b3P9feykMjhuOKdKfCc08sde9uVHRFm/SR9LhubD+ot7ejtFJBkovyHVgVK&#10;Urw8/Xr3tZUOPKBdIa/+8AW+vPtdHbgFj5Dh0VuxV2YnPljr3tYUdD6r/X6X/JFxyPaxcYp1SSQg&#10;d2D172qqWkJsLEgcX44/2HtTBbmUDWcV9Oia4m1U19e9vsMRjAGlSBwfoDa/9PZulqBlCCF4f7PR&#10;LO3iOaHhw697mAFQedNz9P8AD8j2sjqDU9JzIhbtPl173yADG3BNibg+q9vyPbgJIocdNKZNNfIf&#10;n173GJAALEgi4JN/9vz7sdJFB1tqUrxr173EckAtbk29QNv9t7rVjhT5dOIanspw697jSKpJNwQ1&#10;h9DYW+tx/vXumCKHy6qBqGlsEde9t0mkggrfm5F/oR/T21K2rtAoPPPSgIjIc00+n+fr3uKUGlR/&#10;X+puf6ge6dwI05x00kXfWuOve8D2HI+osPT/ALc3HtM7OtC3rw6XJGHTTGKZ49e9xKmUKLhrX49P&#10;9f8AEH2nllZdRp1aOABmDCo697bJZ1JJNmv9D/QD6j3WtWVwQMdPvbs5B4CnXvbbJOW9P0H1Bvyf&#10;ddTtQH16dSCi0HXvcdntz+o2Bt9bW/w9u8CzMePp1cwA44U49e95aYEtdgbN9dX4JP8AT/ePe0ZS&#10;+MH5jpqZIgueve3AJx+bXBGn88fn3YmTSCBUV6YA0AEde95FU3Nv9cfg/wCxv7UJ3Aj/AIrphz3U&#10;IoD59e95kW7ISL8iw+h+lwfauLWzhNQpTq8cfitRjRfXr3uaqBAGubc8A8gH+nvQR0Gk5oekEqlX&#10;MdagefXveXSCVte1h+T7sCaMHIFOHVRUK1fP5de98jH6ST/UAH+v+ufdS9O09NFwGFPTr3vExaxs&#10;ovwv59uI1EoerrSndw6977jYCxewII5/x/2PvRfNQa9UOM1FOve+bS2J1AHkD/bjgke3kJkcKTT5&#10;9bHcwpw697is5sSQR9RYWv7szCmr59eoQa9e94dSqVbUR+W/qPx9PdSSSSBjpxw7KQc1697kK9hq&#10;BPPHPJI/3r35RpavCv59MiPQtBkfPr3vKW1LpAsGtwP6/wCw9pgrCiV8656S6QDpqa16974SDSAQ&#10;RxY/T8f0Ht8yaGoM/PpQvxafIde9wpGLaj+nUv1BNiL/ANB7sTHpwcnPToWPIDZPl173Fm/FjcAD&#10;6nj/AB9p20GrUoevIAuSKU9eve47qzWuPQLKNPA/1/bKNRiRX8+taeLDz6979Ym/BKi1voD9P98P&#10;dNQViacem8A18+ve89gALCxt9OPqfr/r+/FqZbpppKjuHXveRRb+hBvcW4v+Ofew1VOk0p5dVVg1&#10;VHlw6976diVIF15ANrXBH09tMGdlcYp16OI6tTde9xn1kctfmxPH0H5PujHAUHNePT0ZVzjPXveE&#10;rf1awbCwH5H+t7sU7WJavSghRUEde98lIF1/tjm39QPfopBQIK16pQKtAMnr3vnwQobgkXPAAv8A&#10;i/uyMfxdeAJOM9e98FJHFw3quv059uDz0jpwgaiDgde9+t6WBFyebX4seLe9BTWh61Tu0nh173xC&#10;6RY25Nz+bAf6n25F2oanz6soJ7lP7eve8g0D6XFr2t9P9b3WSuT/AIOvOlak/wAuve+acrZrXPPP&#10;JuPdKGgIPScoME9e95fpp9LED8n63/1vdWUMtK56qRTGDnr3vvVyPqbm3FtQH1B97AAJ1muMdNsF&#10;BYN173l4va9geT+SP6g+2g4rpP5dNB8cAPt6974vwvpIP0sP8L+3AisP1Kjp6NdI1Njr3vDdbmxs&#10;wuAG54tz7smvTStfn5dNsrE4yOve8Y/UCxuDfgW4P0t/X3cwkhZMY6ubTUBIuCPXr3vkqkXAIv8A&#10;ix4t71xwx49PFaihz173LjNwP6/2gWvwfepFdGAP7ekjIVOR173y4JsxvY8X4sf6j+vtyOLW1T5d&#10;W8LUcnr3vLGvAaxIJ4vcAf63t5mzU8B1qVl06WpT/L173IW5WzggEjm9yL/T2nNCxOSeiqdA7alF&#10;aemOve+/HYEcgH8AcX/Puw1kAA8eqltGnQSa+XXveN49Q/UR9OB+ST7r4TKOOevIAoI9eve4tjfk&#10;clrC1/8AY390ABqDXHnXq6pVW+VM/n173//W+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfve1+Ide697yLyfatDQVHWh173KUccn6f6/t0n068T6de98wL/AOA5+vB96JPl1UvTr3vk&#10;FH1/3n8e6MWr/s9e1VrTNOve+Y/pf/WP+t7qVNKnrYNc9e98h/vP5/23tstigr1uvp1732Afxxf8&#10;f8a974cevHA+zr3vv3qvWqjh173ztYD6W/P9fehTqtRSgr173yA5P9Px7se7q9fLj173yFvp9f8A&#10;Yf737rSnVaUz/wAV1734/X/D/X/4j36hHWqmtOve+X04t/r+96RXP+x1vNa9e99i3+8/n34gjHVg&#10;cZ49e9+5v+CCPxa4PulTXHVKknHD+XXvfrDj68Hjm3vY6uOJz1733Y8883+g/wBbjge7AdaArnj1&#10;73630P04/wB591rTh1rNe3h1733f6/T/ABB+p/1vdqA5PE9WwVIPn1731a4J+gH0B+v9ePeqAEJ6&#10;9eAHDr3vmCD9Qb2sB/j7oQR8PTRHmnr59e9++t73IFvx/tvbmaZHTp4GnXvfY+hv/rf0490bSrBv&#10;TrQxTr3vr6ni3H+++vvVNApnq3Dj17339f8AX93BxjNevV69775/p9LA390oNQPp17j17361vrz+&#10;Rbn6+7rIWrinWwK46978OBYXsf6j3rTWrjHWyp8s9e99iw/rf35KYr58fTqp6977P15H0H+9e9sv&#10;bx691730b/QWP9L/ANPz7SK1a6sfZ1vHXvfI2tzz/QD6+7BK0I8+qjUCK9e9+CW45/qOfe1Kj4v5&#10;dWB69742C8f4/X/Y/wBfbtdQpTHXqkjr3v30vb6m3I/qfqfbJJDDHDrRPr173zW4v9LG/HttySO7&#10;j1s8Kde9+AJWx/2H4t72wNTw63Wh6979f8H+n4/PvYBLDTg9bcDFOve+tRHH4P045/1vd2C0q5r9&#10;nVNPdXr3vmPwP9Y/4/19ssn7Pn1ulPz6979ewva3+v8A8b9+UZHy61j7eve+7XI5P0v+B798qdby&#10;E8uPXvfv8B/vP19+AYHI6pxalOve+7Ec/T+oP+HvbYIPTpo1FA6977AtzwQef8f9v71jP29aCmue&#10;HXvfY+v05JP5v9f9b34Yr1cZrTy6979/h9CDwf8AeOfejQAH16qf6Xn1731yfrexF/8AkXvVajPW&#10;iQwp1733zbj6g/6wP592HGnVkpUg9e98eSSePp/sb/m49+p1s09eve+Q5sPofp/yP3rPVRVcnI69&#10;76+vBtccgj/X/r79w62zAjP8+ve+zY/Ww4+v4/2/v3EdUVqUp1736/IBP+2/1rX9+rXpyupeFOve&#10;++b3P0/3n3ugJ6qaE06977/qOP8AH/H348ccOttwFOve/aeQR/sb/g/19160CoX59e9+sLX+hHvx&#10;Pr14s5Py6979f6fXjk/T8+/UzjrxqTx6977+o4+t/p/sPe8Dr1KISa9e99XF/wDYW/1uPfs068R6&#10;de99/wCII4/x96yTQda44Ap173yHPq/FrWH0/wBf34NinVlfSKEfn1733z/Uf0v/ALDn36obrTHV&#10;kde98rfkG5/Nzcj37jjqlSR1732Be3H1/Fv8OPr70TQU62CQKde9pzJyWkZbW5/2FvaheFOnH697&#10;Zibkn3fprr3vlra1vx71pHXvl173w97691732CRwPz79TrY69753/rz/AI+/dXGOve+j9be/HHW6&#10;5oOve5lKfUoPH+P59sTZGOlls4R0r6jr3u0/4vVjnH7ejD3UVVK3+uSRa9/6e8RPdyALdXLH+Fuu&#10;1XsbeeJ7KWRfuVSor6VFade93KbWProSzMWIjLKTzf8ALC3vBrdx2yUwM/8AFdZCWVzU6Y6Gg/yD&#10;r3scDcgXYgEADi1x/X2AKdGKAsA1Knr3vMqoLAi/pB1D+v4J9tEtXrx8Q1BNPl173ljZU1a4yxIv&#10;rX6D/W91YM1KH8uqtGThTSnXvfNFD69HDFQVA5/23+9+9OdNAeHTUh0FQ+c9e98EiCSXYa3/AK2v&#10;YH+g97LEr246cDhkNMDr3uUYhpubLx+Ceef6e2g51UGemlNHpx697xRhmZi4I0i6FOCTf+nuzGgo&#10;uft6u7UCrStT173LMbWSTQeADzxe/wCQR7Z1LlAemtQoyVx173zd2Vbkj1fUMLcfg396Chj9nVFj&#10;VjQZ697kxwLIA8ZN/wC1/Qi3I49tNIVGluqs7KAjD9vXvckRANGQtjzfk+2S5INem2ckGp697kRo&#10;fqSBY2AIPA/B90Y+g6qxOoBRXr3uUISzMwHCDVfge05egA9etFsAV697kwx8g6SdQBFv95v7bZvL&#10;qpBoSfLr3ueKdlBP11C319Vj/UH2m8QE9Nhwc+nXvaBr/wBqumQhVks30N+G/SbexHbfqW6tXHSU&#10;gTMNRqAeve6kf5hmCmOzzkoVJ8FeFk4Nj5wblv6W95n/AHaNwj/ff0r/AIkx/tfTrGf7xmwm99u9&#10;0vDUCDS2PKrAClPWtD9vXvdCddI3ldXuTqa5/H199FYE7AR1yGnqkzKMUPXvbPJJf6G/taqHpAwW&#10;mD173j1mxAHNxe/9Px7voFemj173xLH82v8A4e9hB1o9e99eQ3/w/JP19+0jqleve+i5vb624/23&#10;v2kdeBPDr3viTz731up69765/J9769nr3vv/AGPvxHXvs6977DWP4+n+PvRAPXgc9e95FlINz7qU&#10;rjr2Ove8pn/oR7qIz1ZcZr173yFSQum9x/Q+6mPur0vjuykXhjr3uKXJ+t/6+3QKcOkTOT1733q/&#10;1/p/vPvdKGvWixpnr3vrVz/vPv2evauve/ar/wCHvw69WvE9e99aj9ffqda1ny8uve+7m1/9f6W/&#10;3r3vrQJ4nj1731quR9be/db1GuOve+wx5tax9+p14E+XXvfX+v8Aj/b+/da8uve+rn/b/n+vv3Vf&#10;l1731yPfq9eyOve+vfutHr3v3v3Xqde98gpIJ/p79Ude6976sffuvde99e/dep173737r3XvfYF7&#10;D8n34kAdboTw69770MfoD/tveqj163obyB697yCCVgbRuSP6A8j3UyIOJHTiW88gqiEj7Ove864+&#10;sYahBJa1wdDG/wDvHuhniHn0rXaN0ZdSwOR66T1732MdWMQFgkN/p6G5P9ALe9G4hAqWHW02fdHO&#10;kQPU/wBE/wCbr3vJJia+NQzUs4W1yTG4A/3j3UXduxoGH7enZdg3uBPEltJVX1KGn+Dr3vjR4+rr&#10;qumoKeFmnqpo4I1sf1uwW/8ArD8+3i6gVrXz6IryeOwge4uu1YwWP2Af4evez9V60nXHX9Hi6UIK&#10;xqaOAfQPJLLFeeaw5+pPPsz22JmgDMNBLV9T8s9YlWpuOcubpL+avhhi3yCg9o/Z172X+iqJppkn&#10;aVYShLl35a/4tf2IXbSCSft9D9vp1Ld1DHFGYlXVqxjh1726ilkrJTOjPUsbanmYiNf+Cj2SXktK&#10;UPzx/nPSF51t08KQBKeS/wCXr3vlPRGNwGUMxHLAED/Ye0Sy6xUY+3qkNyGU0NB173zhpJCy3Qhb&#10;/wCpt7dVgQxU16rJcLTjXr3vqSiDS2ItY/14+vvzMVAx1uO6KJ17240tFCjWkNwRqstr8f6309tl&#10;2ZKrgV6Rz3UjAleve32KnFgyJ+2fpcWPH5HtNKGLH+Z6KpJskOc/Lr3tZ4qkk0K4jIJI0hhYEA/X&#10;2gk0KQHOP29Bq+nTUVJ/y9e9iBRY6Sco80jeMAWiW+m/4v7D16UHaoo1eI6CVzerECka5J4nr3tT&#10;xU6xooChQAf9c3H5v7TomkEtUk46I3lZmJJyevewr3zYzpHp9I+n5/1rez7b4hoArT0+XQ85XxEW&#10;8z172iKFF8uhraT/ALbn+p9iizIQhW4V6E9y58MsOPXvY27O0osWnhWAX0i9rccex9aldR1ZFBj1&#10;p1GXMYLEluI697GbwxSU/wC2D5APz+hjb8N+Pah5dLLqAp+eOo28SRJaN8PXvbK1GHJ8iW+txe5J&#10;/FmHvyPKy1bhXHRktwFHYeve+CsISkIW4+mk2uv9Ln2rdmEmPKmOrkawZCc+vl1724Sp+2rKqhrH&#10;hTe/9ST7faJpCGHmOHSRH7ypJp172pcLRU4pZFF3klVmPAtcC9hf8+y66Di3IQE0PDol3O4lM6kG&#10;gXr3uFJTQiOQTaY/qALWYn/W/r7RxPLq4/aD5dPxzSFh4VT/AIOve25JhCWhGpo6hDFcDkKfpdva&#10;wRhpFPmRx6WPGZQJPxIa9e9tJpGhqfDqLAK0lw1wLXNiB7tkLpC1oaenRiLhJIfEYZqB173xp2SR&#10;jcGQk8W/qB+falO0sVPEdblVl4YHXvb1T05IkkEZK8a1BUnn6H3TWgK1PDotmmoQpYV8uve1Vgpj&#10;QVUckMelyNPqsQA4sQfx7q58JNaYqa9EW6p9VbmNzUcf2de9sebp4oMpOYyXkldZZfSFA1jVZSfr&#10;7SrUTMImovH9vRptk7y2CaxpVRpH5de9yKSplRW8MSlltqDi/P4t+Pa7QEKSMKjpPPBG39q2Dwp1&#10;72rItw5eONAYYYwq2UCFLDj9Q496JmjiaKMBQxrwzX7eiKTZ9vdyQxYk+p697jSZPJZWupUqq2dK&#10;dXQlE9JA+hUAfj2wfEmkKysSFFeP+DpRFYWFjbyMkY1aTnjny697x7hppYZpZqOZ1Y6AhZQxCgfU&#10;qfr7WRQntalAPXz/AM/TmzSpJEqTqDTj1731RUtNOVqMmixsqKfJGdLSP/VkX2qWCChklIC18v8A&#10;N0/PcTQkpZdwrwPl172/xhZvDDGpiptWtbNd5VH5a/NvalUBl0/LpCSyO8sh1MR+Q697WeSgRMRT&#10;xL6fLyQPzxa3tVM8aQxxacmteizbJ3kvgzcFJ697DvzNSeaMAm7aVDG4uTa4H+HulvSFSqcT+zod&#10;RIHTBA+deve1bjo5BAAq+orqa3+P1HP49msKSOhC4NOktxCuslvL58eve+Us2g+NSNX0U/Xn82Ht&#10;xXZdEY4jzPTSKzaGUfl1723yt4uSWctckE/k/wCHtqd30lRQEnjT/L0rbWwyeHXvctZwIUQizf0B&#10;HpA4HHtTEjOwQUJ416RtFJJcl3aqgenXval23s/ObrrY6PGUFRVSO6oixRsSA3Gp2H0H+v7PbHbW&#10;upliWpdjw/1Y6auLyK2QPUfOvkPXri7KilmIUD6ljYD/AF/dgXU/x923tCGlzO8xFXZNVE0dADqp&#10;6ZwLoZz/AGmv+LexrtWzRbajTXBq2r4a44Z6i7e+aLmQSQbWC5r8XoPkD0y1ddPK4gpD41I9dQVu&#10;SPyIgf8Aez7Hqv3jSUUQpKQR0tPGAsUMSrGir+NKrb2IZL6OMaVIA9Bw6BsW1XN1KZ7kFnOSSa/y&#10;6wQ0ZJDM7O39p3Nmb+lyfYeZfdKVaSk1Fm5+pI4H1HstmuI561OV/wAPRjHt8kZAMZIXpzgp9Bt6&#10;bHn6kn2CGf3QhkdGqfoDYFr3/wBc+whLK7O2tqGp/LoVbdYiOMHSBXPU0IoN/wA/T/kXsA92biN5&#10;FE5AYEWB4APBPP59ltxcPGGFeIPQ42uBGOimaZ65+war8qSHbyCw4X+t/wAn2G4zKx1VqD0JljYK&#10;Ej4de9hflcu8jzIklzf+pB/p9faSVnkJGKV4dG1nZvTuFK+fy697Rk7TuxZnYre5Un/ePbDxSKxf&#10;h0djwY8qBw4/Pr3tnaKSRmEYN9RJBJ+l+Le/KWKjUenEnRlFTTr3v1NCfuiHUkjj/D6/X3Uoq9y8&#10;etXEmmE6T6de9qWmiczITwv9m1iLD8+217vkfn0RzspQmvd8+ve1GsayqiHUSx+oB5sb+7ZFBxp0&#10;WIGjOpjTr3t8pKPSykLcafpyP9ufauKFWGtq09Oqlqqxcnj1728pTNyzXH9F4/P5uPaggHKgfZTp&#10;vVr4cOve+Uh0IUNtI+t7+7rASFatCDw6URRhmDDBr172zPN6msbXNuf96F/akmilhmnl0fRhQgZh&#10;WnXveBnLq4Fwfr/rn3QvKh+Gg+fSqNWcawNI+fXvcCWIOmkcMfq1+Rzz9Pe1MTAEVJ6XeJGpDDge&#10;ve8lNjiz6nuQCBqYcL+eLe7LV30t2jpuW7UV8Pr3tQQQBbIP9h/X+tx7WKhLFkFcefDpKumVy8hp&#10;jr3t3p4VJuzEFeSCLD/A39q7dNUY1UFOI6qJRJHpjpjz697c6WNnbVxZTwCOP8bW9qYoTM5BwpP+&#10;qvSB5BqMbkV697VNKpjVV06f8ObD/W/x9m6qKhcAAftp8ukd3JreoOAOve3pHspNxyLAfjj6fX3t&#10;CX7n6Lu98MMDr3uNLJc3J5UXtxzx/T+nvzSYOnIHT4ppwOve4qzt9SAAbfn6e9F4wK8T1VhWpyfl&#10;8uve4dRVKAy8kD6XNgSf8fbRkIHpXpjWMYpXr3tO1c+nkkEhb8f1/wAfaR5FUEg9OKlST172nKmo&#10;Lm5P14GkWHH1P+PtBJIzuWrSg6UQ0Zq0PXvfCKQgXPB+o/4p7ZVlRQSK9KDEKgL1724QRFyRptc3&#10;+hP1/I9vqEYELivVmTTU+XXvb5TUXkYaQRaxPF7/AOHsxit1ZgBnHHryNTIofz697VFFQhWBK2It&#10;za/1HP09q1t88MdJpak6fLr3tV0tMdNgLk/Xg8D8e1JXw/g6RyAI1cUP7Ove1LSQBLDk/lv8PfhG&#10;ZJQx9Oiu8mDEMMf5uve1FBGEFlBsTfn8n+lx7O4YmCrXNOiG4nJOpDk9e9y+PTc30X/1jb6Af19q&#10;Aihiy9ICzaiBivXveFmY83PB/Bv9f8Pblaiiip62zDCjB6975qxJsbggfUf8R7qurSNWOqlMUGR1&#10;73jkYn6EN+OBf/A+7Fmppp1ugA0Dr3uM3I+oNuLfj/An3tSA1QM9OoBWpFD173BndR9T9RwP6W/x&#10;HupOmhPCvSpImdqgV9eve295EXVdwD9T/r/iwHtHOFDlq0/PpQLLuJVSQePXvbdJVKL+pQR/jfn+&#10;hB9sibT2qckHp82GmmkYPXvbbPWE3sALHk/QEnkH2jWeVzXh0ujtSLcKgJyeve2uep1gtcEqbW/B&#10;45PthmHiMrH7enBAiqaZNPXr3ttkqSWKr9OPp/rfg+6iah0jh04keo6qgUHXveNCTe5v/rc/Xi3t&#10;/UBT1PVnCgBj69e9zI0+htyP8Pz/AE9vDSpo3l0nlQCpUYPXvbhCt/1KSL6jYXPH4I938SMNTzPS&#10;V9NK9e9uAQFQbcE8Cwv78HAUDy6QtEC+CePCvXvfQBL2t+lrBf6/jn2qh0irDPr8uk0zaGPoeve8&#10;tghLMBq4FufzwfalQUOBQHrQkY0H4ade95lv9R/gbD8Af4e3S4C5/wBnpt9KgMcde95NY/tAjT9P&#10;8R7YejYTP29MSIzj9Nuve8bM2myt6foLtYg34+vuhorKT5DqhVUIDcade98VUXJ5vb+v9fyPbtQy&#10;j59aEh0ig86de9+ewH1W62uL83H0ufeiVXtOPTrZo1VOB173geTknn+h08gH8W97Mmlgp8xx62AF&#10;pw697wGW1zcfX/Dm304/r7sJV0ZNTXres6aHr3vErn+1/aN+fqbf63tt21VBJ68SJAQSeve5MYQA&#10;Ndv6hQf8frb3ZX0inGnXqqvXvcjUeQBYE3Xmx/23u5Y6RIB58f8AY6ZZlA1Ba56976lYsGUgWAFy&#10;TYk/0HvwJmdmAwP9XDr0RRpWIrTr3uEw0txYn6i5/wBh71qHSrt+IjI697jvfV+F4JN/xz+L+9F1&#10;C6+PXiCI9ZGCade94XJH9q5JHP4/r7YeR+4N8PTBZiWBGPLr3vgJPpf6X459sEkUPl1oqTTr3vnr&#10;JJN7j68cfT6H3pi2vVWo6qY1ZRXBB4de95gxKqdfFjzxcN/iD/vPt0anU06uFL9qClOve4pm0hlI&#10;vyL/AJsfwfdS7rRWPTvh6h8x5de99NL6OQSPz+Db/H3QqStOm0hJ+Eac+XXveHWODbgfWx/3sn/b&#10;e7aUXz6caN+HGnXveQS2BI/ItcWJsfxf3UKQaxDrUanUMHr3vwIIsCGtyt/1AH8D3ePXpJYVNetj&#10;VQ0qM9e98WZTpb6HVYqDb/ePb614nHVxqz59e98j9DpB/wAefoD/AL76e76l1BWI6dJBALY6977U&#10;EAm4JFuL/X8+7VHlw68KE46975hubEaSbkfn/eT7q/VZ41FKZ6975j8tbkDk3/3sD2nNVYZ4+XSZ&#10;iVw2a8Ove+yVANmvb1cX/wBj7aXUTqH7OmdOs6mx173wDn6rwATz9L39u6NQJPHrfhLICW4jr3vK&#10;Wcfj0gfSwJP+AJ96MTBVNc9N+CqEAZJ49e98GZSQBweT9Rce3kYgaSK/Pp4FgmfXr3vjdr+oC/8A&#10;tPF/9if969qC9QVUCnV6M2MU697yj6XHHP0A5/wIPtKylGGjI60yqrALnr3vKiAkFiQCAP8AE/64&#10;9uAUGvTT7erKAB173kRFUMR6rMbAX5P090LvqIVcAdI5jIJT29o697yBbktyb/Tk3H+sPbiU40ye&#10;vRPrwoI+3h173MUaQBa5t9Pz/vh7qCTxzn7OkzACqMak5x173nQG30t/hp5/3n3uQAN2nHSMs7VC&#10;8D173lKj/afr/jybfU+9hVxQ560iAYXJPXveJ1P+sbcj6/m3196Q6AQwr8+mkWlQ3XvcX8/4/wBP&#10;x/Tj3oMDU0GOnwQAR5mn2de9/wD/1/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;2Pd0pXr3XveRASeB/wAa9qlwteq1p173LUH+n4t+fd608+tagSM9e95bfg2A/wB591I816oSeIz1&#10;732P6XH/ACL3ugpnHXgQKMcU6975f77/AF+PqPetOePToyQ3XvfYA/HH9f8Aig9+YClPn1okAde9&#10;9jg/T8/m9vbLIKMCaV68ylhg06975fj8XBuf9691oVYDiOqjSO3j173zA4twPyb/AJ/qPfq9oPWi&#10;xAHXvfvyLH0/4fTj/H3upIz1YZrTr3vwOn6f8VNveq+XHrXxGpP+br3vs8G4/p9P6+9k46vinXvf&#10;YJ5FrfXn+vHupDHjwPTQU6jU9e9+/P8AxPveBw6vWh09e98voDYkf6/vXzp14E/b1734f7wfz73Q&#10;U63wqo6975A2uB/t/wDjXvfljrwqcde98wAfyf8AW4/p70AaVPWl7st173xIH+2+gFr3/wAR7tTF&#10;fTqwABx1732Pp/r2P0967SQ3p14muR17339Tc/7x/Ue9AAL6HqiheBHn173y45/re/5597J9OrVz&#10;pXh1730f6j/fc39ttUt29XWo8+ve/KP9v/tuPd8gVOOtE16977It70tT5jrxAHXvfZ/2PP8AvP8A&#10;t/fu3NevcOve/WCk8E2/4n3VBX+iet9e998WHIJ+otz/ALA+7u51UAx17USc9e99cm/1/AH9Lfn3&#10;UnS4AGDx61Xr3vx5Y2sbj3QHFK6et+XXvfMfg/Xjm30910hS1MCmOtde99WsR/tz/h7cB7QaUPWx&#10;/g6977+ovf6fT8j/AA9toM1PXh6Dr3vxGoC/P+H5+vt4igLHHz6t/k6976UWvwQOP6/737Ttp1Ak&#10;160TkHz6977sbiw+vP8AX3WmKg1FfPrxNc9e99gA/X/Yf7H3ckIdXr+zrRY1qOve+gDzx9DYX4/2&#10;3uooSD69bqMde98uCbfQAfX35l0rj161THXvff0Gr6/g/wCPPvRfVXVmnWgdR7sde9+sDe/H+JHH&#10;tvUMUFOvDr3v3Nxa1rfq/wB4t78F1Cp9evYp1730PoP6g/X/AB93q+oheFOrcGx173zPJPJNrcf6&#10;/wDh792gA+fXgfy6978BcAXHH9fx7aJ49eNKY49e99/0/rf/AGP1493zSox1sDjTr3vjYEtc3P1/&#10;2P8Are/VJoD5deGQB173zW9rcmw9+IoeraRpx69e9+444+v1/wBc+9Vz1onNF6974/1H0A/J/wBf&#10;3YZoOrZwD17365vcXP4/wt9feiKY69QUqOve+1Av9B/rc/X+h91IBx1R0Bzx6976tw3FyT9LW/17&#10;e7A04dbWgweve/KLc3H0+n5Hv1cdbLAA0z1732eR9Rz9R+f6e7A5wOt1Feve/DgHjke9tQ8Dx68Q&#10;Cade98vxf8nn/iPbbY6aK56979+Abj/e/wA+/fLq4z2ngOve+vpf/Hm4tx/Xj3YCox5dXUA4p173&#10;3+fyR/X/AHr3ry6qQaFQfy6978o/pb1f1vcD3U5qT1oAnjwHXvfIrywH+B/pz78DgU696EefXvfh&#10;fgA/j8c/7D3ui0r1400mvXvfgTbkcD+1Y/k8n3ugJ7etEgfD173kVfqF5tf/AA4/w93WNiQGxXrV&#10;QB3U697kpBM4BCmx+n9b/j3p4wFOc9JzNDU1Pn172mclTTPO1lJsdJt9QR9bj8e6JKow2OjKO3mu&#10;P7JC2PL0697ZXjMZIIsR/X2oVgwx0zJC8XbIKHr3vF730ycde99kf05/1uffvKvXvs6978Pfutjr&#10;3vvk/wCt79nrZqeve+Wkn6D8fn36o6vpYmgHXvcmDhhcG/05+l/bEmR0tt1o66hkEde92ZfGWuRK&#10;DBci8dXSqR+AxYA394qe69uTc3HnVW67Kfd8vEvPZmCzpXSyAj/a+vXvd020JEkkx7swLKsNjqsR&#10;/QC39feCO+IyrKAONeslbKOk50YGnh5cB172P+gNpL+oG1gPx/tvcb6iKgY6N0+HTH173LTxhlSx&#10;RbAkc8n8nn/ivthq01cT02ymhZjUjh173IESsCt/q30/FiPwfbZYg168GbUacade954aWVS+kFFP&#10;0NuQLfk/09tyTIaE5PTMrRPpVhVh173mCuoF1XUSfWf6H/H3QkE8emygb4CSPTr3vDNE+gB9RfVq&#10;U2/r9Pp7sjjV28OnI+2TUvXvfUSaLrYlmAAubAE/kf4+7Owb5U6dcoyBweB697niGZU4Ifjgfq9P&#10;tP4iM2cdJNcZORTr3vyUqzMfILH6ck/T8/4e/NLoHZkdaZxGKpw/y9e9z4qRYdSKxs3Iubc/mw9p&#10;2mLip6YaVpQC3Hr3vPHEACwv/Qjk3/2Ptpn8j17WXHfgde95FjLf0sDe1v6/6/upkp9vWiRxHHr3&#10;vMF0ltJ4I5W/1/2/59t8adUqKgU697c4I9IViRyvAb6jn8+0jtqJHp1V3JJAGPl173JspVtVzz6b&#10;H6D3TOrHVTqLaOvew6yUGnLM8pc67WNvpzYAD2J7WYmzotMdNSyaYxEAACeveyU/OzZNVkek9xVN&#10;LTNUSI9PPojivMyK/Mgt/S/PuePu879Fbc+20MzaAwYVJx9n59A7nrlq55g9vt623bo/Fnkg7V4g&#10;kMrUA9aAn8uve9ZSt2rmpayaKOgqdQd7jxvcAH6Wt76w2u42rQq6uDUeR64xbr7cc1vvE1vHZSVB&#10;ONB8uPl172nqvb+Uon01NFPGSbC8bC39fZlHdxSCqMOgluHJu/bXJ4d5ayIT6qR1722NSVCEgxuD&#10;e1ip9viZDkHohk2y8RijxsD9nXvfFaWd2AWNyT+NJ97Mqca9UTbrt2CKh/Z173JXD17n000zX+lk&#10;b8+6/UR9Lk5c3WT4IWP5Hr3vo4muQnXTyofwChF/9v799RGeBr1V+Xd2hNJYXX8j173Kj27lJrFK&#10;Scgi/EbH8XHuhu4VNGNOjCHkzf7mhhtpCD/RPXvfFsBk430Gkm1E2t4yffhdxEagcdNy8ob5FJ4T&#10;271/0p697zrtfMSKWjo5mF+bI3vRvYAePSuPkLmSZdcVq5H+lPXvfJ9rZiK2ugqgSAf801v9696W&#10;+t24N1uTkHmeAgS2kgJ/oHr3vGdtZZSL0dQLnj9puf8AW97N5D5Eft6abkbmJaarWQV/onr3uV/c&#10;7Plda46pKnkftsb/ANPoPdDf2wwzD9vRkPbPnBo/FjspCP8ASnPXvcmLYu4pQCMbVc/1if8A4p70&#10;242wFdQ/M9LYPafnS4+CxlP+0P8Am697yt1/uNbD+G1RY/gQvz/sSPbJ3a0XBdf2jpU3s5zupC/Q&#10;zFj/AMLb/N173nTrfdUhAXFVRNrcxOLf8V91berAcZVx/SHSmL2N9wpn0Jt09fnG3+br3uavVO8G&#10;IAw9Zci4Hhfn/Y29s/1h2wf6Mv7R0bJ93n3MkIUbXPX/AJptn+XXvef/AERbyOk/wes9RsB4XJ/o&#10;TYe2/wCsu1AAtOgr/SXpX/wNnuixFNquDU/77b/N173JTprejvoXD1d72JML2Hujc07Ooq1wg/2w&#10;6Xw/de91JpfDTap/+cbf5uve3mPofe8hAGLqf0/8cmP4vb2ll5x2WHL3CU/0w6FFt9z/AN2rhgE2&#10;2bh/A3XvfKPoLfMjkDFVIF/1GJ7f09stzxsQGo3CU/0w6cj+5t7vTSFRtk4+fhtTr3uVH8ed86rH&#10;GVXJsCIXN/8AYe22595eCkm5T/eh0Ywfcn94C1G22cD18M9e9u6fGnfM4AixlSzEAm8bXBP+HtE3&#10;uPy2g1NdIAPPUKdCRPuH+7tyqiHb5akVytOve8Z+MfYwZgMLWEKef2XAC/6osfbf+uhyrQf45Hn+&#10;kOkZ+4d71iXQm2SEDzoKf4eve3GD4rdizprXFVH+sInJt/rD2xL7r8qwmjXcZp8+jmD+7695pozL&#10;LZNGPRiAf8PXvc9PiZ2EwUtj5F4tZkcH/W+ntMfd7lQtQXK/t6OIv7uz3ekVT4CgnyLCv+Hr3txj&#10;+Iu/mX00MmoWu2h7f7E29tP7xcpJ/wASV/l0ax/3cPuw6gtEgPqXUD/D1725R/DnfWgtJAQWHpXR&#10;JqJ/wFvaNvejlMNQTg/Py6O4P7tT3JaAvNJCvy8QV697yRfDHsZ2DJjpzGRwxhl/1r20+2ZPfDk+&#10;M0a4B+yh/wAvSVP7t/3GMmhpYFHzlUde9vlH8H+wqgxo1DMGdiOaeY2H9f0+y+f385RiUlZ60+z/&#10;AD9Hln/drc2OF+s3C1iB4lpRQDr3tUr8AOwFCXoqhxJypWnkH+3B9kx+8fyiagSZHzHR6f7tswmk&#10;m+WbfY/Dr3t2ofgBuyoNmo6sNHw48Ei2N7G5aw9prn7yHLUSdrVr/SHQht/7t3YYYxLf77bLivax&#10;JP5Dr3tdY/8Al356HxvV0lTJEbFtIAFz+CSfYan+85szVENNXoT0LNn+4D7TWpDbnvquo4gK1eve&#10;xewnwCxsUUC1lBokkP6Zg7Olvre3sGX/AN5e6Yv9OVp8upY2n7p/3ctnTwjFJeaKd1QB172Nm3/g&#10;dt8UzrW4umPjKiJEiPqH0uxb8+4/3L7yG7mSkE7AHjw6F8vtv7E7Mkdtt+xQyqBQmQEmo9aEDr3t&#10;dUHwJ2F5I3/hZEtx6TDEFH+INvYauPvHcy0IE+PtP+fpHDyt7TwSePDsFmGHA6K0/I9e9ihS/wAv&#10;vq3K49aSvxaTCUFZiEMUtv8ABkIH+29hCb7ynN9pcme3mKkcKmo/n0i3jb+Qt3t5dsu9ktjA409s&#10;aKftBAqP29e9kg+VnxO6j+Pe4NkYzaWPZM5lYqvL1tTVu8pp6WI6IkhR72Bbkk/095afdd90edfd&#10;7c7m43qUfS2vaAooC1POnXEX+8ituRfbyTaeU+SLBbSe+iaacq1SUDaFHqKk9e91mds5+TKZ8UUM&#10;pljoYhEAhsgkX6kAe8/dvhpbAGvE9YF+3+0JY7QbqRdJkNc8ade9s+29u19bEk8kTFZjwzmysg+g&#10;A92vCI42Q1FRkenRjve8WVtIYY2+H041697EulwNPSRg1M8cZX6RJ/h/W3sMPIQyrGDT59AifdZp&#10;2IgUtXz697wV0UN7xxoRpuGI5HH1F/biFSuR59PWskgAVz172xCKaQ8Bzz+Ln/evahRGGYqMU6Mz&#10;JGnmOve5EWKefl1kWx/NrkD+t/bmulFGQemnv0iwtD17290eHiVgzL/xA/xufbElEj0k4J/PoruN&#10;ydlovXvaopaCMFfQmlfw1uB9RZfaWV3FV9eiOa7fOTU9e9qimjiCAcMwItYfQf6w9lMhdWx0RTtI&#10;WJ4de9qyi+gIIVdNuRyD+beyyZNbVIzXogucmhyeve3MAMLWP+u3A/wPuqKaknpCSwOevewj3zG6&#10;VN9Nwbci5ANvZ1t5UUDGg6kLlZ1a3I4Hr3tD063kA/w/1vp+fZyJGBFOhRKQFz172LuyKiyRqbav&#10;K4Cnji/1I9j7birxd3kBnqPeZ4e4sMinXvZksS1NJSeJijyMACQASt/pcezB6kqBkdQtuCzx3HiL&#10;UAde95azEIiKwX1G9tI+rEcW9qRSJQHxU9Uttwd2I8h172j/ALGQVMjVFgjXCk3Ukg8aT71q0uS3&#10;n506EZuk8ECHj504de95xSLoJWRpHjvazg/7Arxc+1algFKmhHn69MtcNqowAB+X8+ve+6evmx9T&#10;A4dhGzAODyoDGxNvbbKAaqan/L1ua1juoXUAE0x173P3DUIqwaCTJMxYORdWUj+vsvuFMU2hh8Qr&#10;XPSPaITqfVgKOFeB697T9ndGLSgmMjQg4P8AiL+1sNQqkHI+XRwSFYBVweJ697cMcTPkFaRNX7Ei&#10;EAiw4tdh7cRHoSRkHpFeqIrQqh/ECOve8U9FDTTkC4u2oFXsAx5uR/T22MOVavy9OnY7p546/wCT&#10;r3txpHDhlmRo04OpGsDf/VEfX37wRUVyT8ukNwumjRGp+fXvakxUEclQqJUIL2IElwDY8C/vXg0B&#10;zj59E1/LIkJZkJp6de9zN0YcSNBKkYEy6SzqR6kA+tv969pTETcVJAoB8j/s9MbHuOhXjZuw8AfX&#10;r3tpowIg8YdZGuPJbhka1+fZijVKhyDT+X5dL7kmQh2FB5fPr3t2WKsmRRHcqx/NhpH+ufdzKkgO&#10;Cwr+XReZLaJiW4jr3v0NHUCpiEQuVZS1xwbfUgn35kRZKKfLP+bq0tzAYSWNKjr3t/zSxWiEYYzE&#10;AysLFSR+B7tJKiaCK1HGv+Top2uWQSNIxx5de9x6TFmXTU1R/wAnXhY1HrkYnhFH+9n2vt4GlgM0&#10;g7K8Olcl6ykx247/AF697dKemX7sMwN2sqr9Aq/RQB9Pal9QcsBRqdWEzi2LHjQ19eve3zOzxRml&#10;hDFhFGNfq9IP5PtliXkQNQ0B+z8+k+y2zlzIRg/z+3r3tBxRS1lU7aT4VYgEC31P19vRxvItFwK8&#10;OhqnhxW/Du/l172sY3Sni0If7Nvr6hxY+z9Y2gTU4pUdIpS0vdIPsp1723SF2kLqfT+GB5sPz7So&#10;xSQOftHT0BEdAQT173xiglqJAIFaRtZswFxe9r+3Et/qHouamuPL7erTzJGGZjQDJ69/vf4H9fZs&#10;ulvi7ufsCWHL5OKXF4O4f72pQgTKOdNNGf1E/wC29jbZ+Xbi5m8RcR0yT5dATmDnqx2d/CDjX/AP&#10;i+0+nTZkMrT49PUfLMTZIEN3JP5a30H+Ps+uE69271vQPR4PHRrOQPPXyIpqZZNOklm/H+AHA9i6&#10;OzfbZFSAah6gceoxn5ivd7kCNJpjY00jh+ZHTSJ5K8I8xKDm0Y/Qp/Bt+T7SG4MhUxll1MQSTYk3&#10;J/w9pbmWYanRSc+fR7tawRAg01V48R1PihDBTqFrGx+mkj/H2D+dy1XFFJJc6UJILXvc/UX9ksrS&#10;LKT8JI+0dCmGCMy1jpqpmnp05RRrpBNySOb2/rwePYMZbc+TXyBZioJN/wAggm31HsvlmcZAPzz0&#10;brtkDopU/b1IsP6fT6ewmz24Kx3ch2twDpN7H+t/+I9kN/c3DLpjFBX8/wDZ6NbfboYk7TWvH169&#10;7DbNV09TFqZy7XFzcfn8eyu4MqKSGzTNc1/PowtYoYpi64JHXvYdZCer0P6iq2IH4v8Aj8+0CORG&#10;MkD06PLZ7fUC3lx697DuoasFTcM36iLfg2/JA9+UgA8KHz6FEBiMJEeQeve88jTMnq0gEAMOL3/r&#10;7eZmf4eHSSUIG0r173Hj85OmIfmxY8EEc3v7YYAUHCvVQqJQymgbr3t5oaI3LzuAx5+gNwebH3Wt&#10;QacQekN1OoJSGpI8+ve1XSUsTlTpNhYXtxx+F96ZQZNTny49E00sy11Gp697UdFSKDrVfSD/AIAn&#10;+tvaqFYmIAWvz6SpJ4hz5+vXvagp6ZHPJ08HgWuT9SLe1ax+IpGAAerlXoQOHXvcmpCRx3BHFgAf&#10;r9LE8fj2rJVR4dMgVrTq0LazpINeve2Gd49JLcsR9Pxa/ugIoJJOPl0c26MVytKefXvaeqfXIPwB&#10;fj+v9PbILlyX4H06MYqoc9e99KGVWsfUQQAb2/2/u2ti1Dwp0vEtJu3NR173npqcGxY8k6uTxf3q&#10;GNWACdUkKmgHXvbudESaQSfqT/QEji59q0iRA1TXPSMAFiy+XXvfVMzyTAgEtcKBb+vt0MS3YaCn&#10;TjadGRTHXvauo6ewGpTe5DX5A/pf2ZwIjxjUK16JjMsJ/T/n172+wQxoOF/Fjb6Ek/4e1yRBBpSg&#10;HSVpHZtRxXPXvc+NNP1+lr/W35+hv/vfuzhAQynPy6bKBjVeP29e99PVFVJ9IH0JvyPyLA+2/GI0&#10;mv2jp5AxZQ/n5de9tUtceSGQ2va/5J+nPvSzhy4XAB6ceOjaR2g9e9wmrQou0nqJv/gbfQD2w7N4&#10;pK4x0zK1Hp8qY4de9tdTXu5IDA8XHH0/x9pxJQVHHppIlXA8+ve2WWcs1/USb3+pA/qPaWa5AqKZ&#10;6fQFe0/7PXvcZwzn1XHFxb6f63ujMHGOPRiEijUeGM9e9yYIGbTqvf6WtYW/p78qmgoMdOUiX5de&#10;9qijpmYAWJsQSfwB/T2YQhSNJNCPl0heZVbSWoOve1XS03j0lR9b3t9eRx7NoAG7gOGOmCys1RU9&#10;e9v9NSH88lrMDzxb+nt5ZGLd2Okk0pJAHl172pKeIAAaSA1rkngn/D26A2okHA49FU0zZ1tgde9q&#10;GljVQF/J5YsR/re1kIDNXy6LZpIpM+nXvbolwLAagD/vufa+MFgDWnRVI4kUUNB1732bXP8AS2oX&#10;/qP6e3iGI9ek5qalTXr3vhze/AFr/wCsf8fdgM4x1dlMhoMde99XUN9NRP1+vFvxx72BinW41wM4&#10;697jSScfq4PNgOf9b34VqWbgOnhEzVI8vPr3tqqKlUJFwv1sTce2y6hqHzHHpZBayySaSp4V697Y&#10;arJAKw1KTe3PBAHsrmnIQAGpqcV6N4LPWe7y697YKrLDgo4H4JB+g/PPtP8AURuriTLD16MIYNDO&#10;KaQT61697ZZcqeeQxv8AU8m1vyfadpQpB4DpaERBXr3uO9azKRqH0seeePwL+2xIaaq+fTKJRKVx&#10;17301SWUfQW4/wBcW5NvdHdmY+p6b8AA1TJ697xeTVe5Iv8AQryDf8+9uAyhY8Hzr1pkIOlR+3r3&#10;uUi2/QDe4HJBJ/P4+nuwoUGvjXrQIJAfA8uve3GLkC4P4BUG9j/h7URyKSyyAinp0nkQh5AQaevX&#10;vb1FZRcAg8fUfj/X/r7VtRSMVJGOi11o1K9e9yVsbiQ8W4A4/wBjcf191RGwzcf9WOkrOfDpGua8&#10;eve/DTfWvJFrL9Tf6X59vKQpZiKEcekshmftf/B17300mq/0ve311f654/PtTFKGHceHDrzBEAPA&#10;9e95FdPyTwQOCfoPpz+fd3cEVGR69I5dYoQag9e94ZJSb2PAPN/yD9be2Xl/hPDrfcBjA6974xv6&#10;iCbLa9zyePoB7tVnTWBXHVJo3ejAn8uve83l4JDXBFyOBbm31HvQaq/n0z4boKipHXveFnUfm/BL&#10;W+l/8fdGCglmqT06YzSoHXvcd5/QALXYgn/AWsL+3TIMU40x1cISRjr3uPrHPJuv1sBfn3ZHDLXp&#10;wqQuBn06976Vkv8AU/634/w9tCQlip8+qljWhFP8nXvcuJgSNRFzxa/I44t7tlfhz0zJG3CPPXvc&#10;glGIN/qNI5Itb88+/RswUEZFemaMqAjiTw697xOwZSHPKkW9V/8Abj3cyqJCKZPT4ND2r173gdgo&#10;JsAVA0km6kf0Hv3iBzpHW9RkPhrg9e9wZJj6hxe/+B5/HtlpAVzxr9nTgd9OR59e9w2l4JJ+htp/&#10;1xzyfdiSQQTX5dKAhYE0x69e98dXFibKbW/IB+v19sMKSAkU6qIlU6lyT173m18FeBYekg8n22xc&#10;0KHFemTGFbV5/wAuve+/KfGBYki/55F/rf8Ap/r+311a2Y1p1UI5mZ/Xr3vq4/tC6sLt/UAcDn8+&#10;7sC9NP8As9PFGY6uJHXveN2A/JuTyv14/wAfbdKUPDpxNSJoODXr3vDfk8Cw+jX/AMf6f09tu7lj&#10;rUfb59eZ9ZIYZ+3r3vIptbkWHNx+T+QP9h+Pb8aspDHz6cjUqQa0rw6975iRTqY+m4I5HP8Ath7d&#10;aQHAz1qUF21U6975IOBqJB+vP+Pv2Vrq4fy6qV01pSny6977sbC7H+nB4v8A4f8AG/adpNLK5z0n&#10;ZCRqr173yQkj6/m1vz/jx7ehc0JPr1uM/gHXveYENp5IH4LD/H8H3dX1saeXW60Y16978SVsAb3t&#10;/tvrx7rIBVWIPVZFqQQM9e98WJAY2F9JBH+H1uPbZOkV8uma0weHXveNbg/jk/p5v9Pxz78hck+Q&#10;69WhouPt697ymTixDAn66vqOP6j24orjqygEjXx8qde98wq/TXyeR9L/AOte3t5RpWgFOnCCPKn2&#10;9e99WDtyTcG9/wAX+gHvVAGZj+wdNimqhz9nXveVB9AQb6h9ePqObD3qqh1YenXjpjcFeHXvcwIf&#10;U1iDYH/Dj6H/AGHuqyK1QcivTXihwa8K9e98whuOCL83FwNXtwBVJK8CPz/b1V0Ulyhrjh173JQK&#10;30JHNmAH5H0592VqqATgcOmYmlRAj8KY697k6RYWB+h5/r/re07Mzghhivl0XMHAYADj59e95gFP&#10;9r+vpPPP45967a1YdNKCGqeve+9IKlfobA/7H+lvby1YAkYHT44d4I+fXveKRgB/S/8Aav8Aj8fX&#10;3sKx7Tw62kLE6fI+fXvcTUOPryba+Li35v7toi4U6MPp4dVD8Xl173//0Pn/APv3Xut/j3737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+691732Pd04469173lQG/tWgIHVSPXr3uYp4+v++/1/djx4dVIGrHX&#10;veT6Hn+n++Hv3AY61xwOve+7H+gsfx/T3uqnj1sOvA+XXvfMDjgCwP0491Fa9aUsXr5fLr3vvjn8&#10;kf4fj35tXl1sEnFKde9++vP4/wAPbZBJo3Vu75de98uBxyf+Nf63vVBWhPW+Ir59e98ja35uPx/v&#10;XulOtFa8Ove/X5tbi39LW9+r6dbNAOve+/r/ALb/AGP+291p03wNAOPXvfZ/33HvVMUHVSaig9ev&#10;e+uR+Pyfp7sARmvTiKQDU9e98gbc2/P+w/1/fjStOvE9wHXvfI88Efn/AGHvy+nW16978AOP97/p&#10;783W2A0mnXvfK3+tf6c/n3pSTjrSntocde9+HB/1/wDWH+9+74HVqAYHXvfK4/It/sLg8e6kt+Hh&#10;59aFa9e9+uP6WuQP6f7H37A62AP29e992sf9f+v+9+6Gpwxx02SfM/n173yA493C0B6sBQEnPXvf&#10;RA/r/vv6e6uQRTgerLQgde993/P0uPdI6lc+vWjnHXvfQubfT+lr8+3qqSacR1vr3vl+AQSSPxf/&#10;AG/uh1aq0x14fLr3vq5PH+9n6n3rIXu418uvefXvff4+lvqOPpz7tmpJ/Z1unXvfueR9Ofxx/vPu&#10;pFBnz68B69e99/nkAXH449tEHTTjnr1Mde9924Fza/8Atz71lnK+Q9evf5Ove+Qtc3/2HHt4oxoQ&#10;afLrRHXvfQBPH4FrD+p/r7rp0DUaGvXhjr3vnYAD8H/ebf6/ukrMx0jIHW9X8+ve+tP1+v4/5Hf3&#10;VX7gKdb9Ove/Ecgi/A+o/wAfz72hLAg0A6r1736wFrHUf9b6f7b35gGoa0A691734cXJ5t+OD/re&#10;64Zu3FOtmhoF6976IF+L8r+P+J96DECpPXqkDr3vwv8AQ/T+v9D9ffiPMdeqSeHXvfKx5F+P6n3s&#10;FRRhk9XqKdo6974c/S1x9b/m/wDT3XiKjjXqv29e98gLW+n+xve/+t79wc/Z5dbNeHXvfIfkf6/0&#10;/pf3thpANOPXioABGeve+/p/S9/p/h/rn3WgrU9aoKV6977/AKG1yDx/Tn3XNcjryVGOve/afqTe&#10;5/Ate9/e61wOr17hp6977uQeL/pt/Q2/x97Hp1oEU/Pr3vr/AIg396NePVSTx6976v8AU2P/ABX/&#10;ABt79Wh6sCQR173yCg3+oBv/ALz70WPVWevXvfG1vp/W5/2H9PfhXgetCqknr3von6/UD+v9Pe+P&#10;W1IJoeve/A/T/b3/ACfewoA6sQaFR1737SPwxNjx9Pp78CQeqn4uGfl1733/AF/1x7tQAAjpzTkE&#10;de98uLf8V/HupAJqOtmMEY69774tb/efej1RqFjjPXvfQHINyP8Abe9qSMDraswHDr3v31PJHNrf&#10;63v3E9bNGwePXvfL6f0t/vI91pQ56qahqE9e9+N7X+n5P+9e7efXtVCBTj173yVGc2Vb34BH+9+7&#10;KgPHz6ZklSMEscfPr3ufT0DyWBDWJtx+PboQAnSc06LLncVSukjH7eve1VQbdll4MZIsLAL/ALb6&#10;e7tET4bA4P29By93+JKNrA9evexEw+x5qhogtOTqtyRz/r+6PEBG7DLDgegtec42kAcCUA18z172&#10;IPTnR0HYe9MttqdRDMtUscbMhN1YEm7D6Hjj3DHuVz7JyJF+8WTxBTIOPTy6zx+5dsnL3uXzVNy/&#10;zCpmtmhD+ItNSZHCvkR172JnZXwLz23q12p4qiWl1kiaALImki6kqpuP9iPYH5V+8by1vNuq3AMU&#10;nnn+Wes7Oc/uMcj7nci55V3YBXJ/SkUq6/I+RB9Qevew2xvwp3Nl2ZaOmrZHj/WnhKkrf6qrWv8A&#10;7D2Jb7345XsVBdsHzr0DbT+7/tbskHdUQg0ataD+XXva/o/5d++qqAzRUNbpIuP2gCTbiysb/wC8&#10;ewxc/eb5Phl0Fv8AjQp+3ocw/wB3BsSLpm5ht0Yiv4iP20p1722VX8vTsWGQJHRVhPPDU7A/7H2/&#10;F95jk2RAxanr3DpDdf3a0anXZ8w2jqPMsR/hGeve5FL/AC9eyHRh/CqxnWxbVDoFvyV1EX9ty/eY&#10;5KQ4lwf6Q69B/dzW8UWqffrQn01Gn8h173nm+BW76OL7irx1ZDCDoLNTuRrt9Cw/3v6e9R/eM5Yn&#10;k0RuGNKgas9Ca1/u5tonfQm9WzPprQNnr3tkqvh5X0MLSVENSgjF9ZiOiw/PtdD747XcuscI4n+L&#10;pXJ/d37ckZQXyO9MUp172K3T3W1ZtyuxtAsjaUycB5H4Rubj/evYI565ptd1t5rhQBVG/wAHU/e1&#10;fsLf8h8r3G03BLRxmo/IU4eXXvdt2yaWSGekjmj0FTCLlhdv63HvCvfpUkjd4zUGvQuljijvDHFw&#10;C8Py49e9mXjjQrYXUlAUOn/D/fc+4qZ2r0xrYNpK+efl173mSNmIsgZ/0qT/AE+nN/bbOAMmg6s5&#10;XQQTj+fXvcuOBmXW+lWD6SgYEELwOfwf6e2nkANBkdNFtDaVNRTz697nKVHkQXDKoNmF1N/acgmj&#10;H+XSUhl0uf5de99eNbqJbWIIX+um39fftRoSnVg5JLJg1z173Gd9LEX9N7AG5UC/BHtxRUVpnp0I&#10;Tkgnr3vKiJIWkC2sPqDa9j9QvupYr2nphTIABTj5U697yqpXSwvcW/1iP8P+Ne6E17eniBTS3Xvc&#10;8RMuiwHJ5YWAA+vtOzg1HScrx1/ljr3uU8ZuOb8cEc2uL8e2A3p0wrDSKceve+lh1EWJW1yeOD7s&#10;XxQ9ep5nr3uQsDaSbi5J+gsP9hb629tGQV68Hq1KU697yxQ6hZ7AWvq/xv8AQ391ZqZXpsYap697&#10;moq6gg5FvqefbBJoT1ZqUJU9e99rD5VIBcXb/D/eD/sPejJoPWvEKOGx172HOTOnPxxsxYC2oXvx&#10;q/A+nsT2o/3WlgOPVXhYhZGquTT59e9wfkTjcdL1aYakftVSrHJKyXRVJBYNb6A/4+1XtldXMfNw&#10;kiOUJIFc/l0f8oJK25CgBWuV4k+VP2de91mbf+PW1dxzRvTUNK5lmKtKlNFwGfn12/p9D7yw3H3P&#10;3vZ4yrTOoA4aj/gr1O257JyJYxi4utktvFKatZjUsTStSaV+3r3sT6v+X1tPcaeVnhU/mOWkRtAI&#10;+vkS3sLQfed5h2thHVmA89Vf8PUHb7t/tNvLFd95cgnNeK9mPs9eve0Fk/5Ye2ZyxhVHPr5gQjSV&#10;+hbn8+xFa/e73lBSUenED/N0Br32e+7PutXl2J4Cf4ZD172kYf5YVCkpERgXn0rL5VYA/Um39PZ+&#10;PvgXKrVkr+zpJD93r7rtuwk+hujiuGU0PXva1ov5YMUGiSLI0Eh9OtHgqBpW301fQ/63snm++Pcs&#10;hieAj0IIz0Ybf7X/AHd9suPEXbLkgerR5+VOve3OX+WVip3Bnnow1j+imk03X8Bj7SD74e5opEUd&#10;Afsr0tvfb77u92/jHZJK/Nx+3HXvfdJ/LiSgdgsmOaILZdUEruQeAACP9696k+9tcyqCEIb7RTo8&#10;2vlf2E20DwNnkYU4MVIH2Hr3vl/w3JAZ1qf9xxjJvc00oN/rbQRb3UfezvFTQuoN9o6dPLP3f2nF&#10;0dkJkrwJWnXvbj/w3tRQkWOPUt9dVIukkfiw9px96zdZKks1PtHRhDYex8RrFsC/y/wde9vtH/L9&#10;27OqisliEiqP00ETIWv/AGdX49llx96bflasPCvrT/AOqzS+1Oqi8uQMBw1en7Ove5dR/L321eMx&#10;iGWMMpuKGnBv+Te9h7Tx/en5gNS7kH01f5Kde+q9opV0zcsWwIyDTz/Z172qKf4D7FSKOMO5kv8A&#10;uBqKm0enjSptx7Jrj7zfNcrs7tg+jEHpTBzHyPao8cPLdnoHw1WvXvbi3wV2XDEqxEaw1rinjHBN&#10;hxb2jH3kOZ3k1s7cPNj0vi555WjosexWirTyjX/DSvXvbzQfC/YFCoSrxxq3YeiaQLEqEf1WO3su&#10;uff7mu7YtFcFB6A/5+nZPcO0VQbHabKIDy8CNzT7WB697dx8M9gsUP2Fg41DxMUv/QAH2XH335nA&#10;I8Y49c9WX3UlQELYWgp5/Tx4/l1726J8PuvlaMLQNdSo/dOr0j9R1D6/439pH98eaHqzzfs6oPdv&#10;cw4kNvbgDhSFP83XvbrH8T+uKKoJXDpUEoLJNoaO45ZlB9oZPeXmieLSbgqK8QT0kl92eYZox4Yi&#10;jycrGgP7ade9zJPjD1tMf+LDTxtc8JEsf44F0+vthfdrmqP/AIksR8zX/D1uH3V5nhqVkTNMlEP+&#10;Ede98B8aNgQx2Tb1IJAym7RBrpf83597/wBdXmRzVrpqfb59X/12OZXfV41BTioUfyp173nX479e&#10;KbJtnHltNn/YAv8AkabD6/4+229zeZiO67f5d3SQe5PM5GblqVr5de95IfjvsanPmp9t04kFyQ0a&#10;kITxcKf9491k9zeYJeyW6Yg/Pq0nubzPKrRy3R0ngOB/b17240XR+0YhI64Kj1M12YwLq1D6FiR/&#10;vXtLPz/vT0DXDfLJp0zce4XMMxXXdOKCgAPl59e9u69L7bOsHF0zK6aWQwqAVP4Ykc/4e0Z573QU&#10;KysCDxr0XHnnexkTtg4yeve4kXU+CopwlNjqeNE49MEX6f8AU3t/vPt5+ctwni1Sykk/M9an5y3i&#10;7U/UTsa/M9e956nq3CSjUcXTHSwOoRKpIv8AWwFv9j7bj5u3BMCVv29Vg5q3WM4nbh6n/i+ve3mD&#10;rnBooihxFL+kaj4Y2HP1BJHtDJzTfsxeSZv2npO/M27N3S3T8cDUaf4eve48nVeEMizx46lSYHUp&#10;8IPI/IUiw9uJzhuAUxtKxX7erf1s3XSVeZiDjjmnXvbomw8WiqJqCF3FufEp0k/lTa1vzb2kbmK8&#10;ckxyED7T0j/f24ucSsFPzNT173nGzMasms0kIUoy8QoDf8H6e2zvt2V06zWv8R6bbdrsx+H4jcf4&#10;j173Dl2WkzKunxxp+n0KW4+lvby76yAniT8+tpu7oST/AIeve3RNmQGJVWnS50guI1DWHDFyP6+0&#10;h32QPUuf2/4OmTuspeuqnHFeve5jbUhjIjFMkqBV03QE3H1IHtkbw7ZLUPSZdxlYVZiDXr3vIuya&#10;JwksqFnU+kCwKljyD7od+nWqIcHierjdZ1BVDQHj17290u2woIFo1vazIGP+Nz7QTbsSanJ+3pK1&#10;0SQxBNfn172/Um2zr0mMaeOdC2IH0N/ZdPumK16TS3AIqDTr3tf4faqmSILGbhhzYWN7c2PsOX28&#10;EKxY9Ivq6ScagU49e90X/wAzvISRd7V0I5h2zs7EQQoSbp9wjzy8fi5Pvrl/d+7QIvbKfeGpWa5c&#10;t66SBQ/OlOvny/vBeZv6zfeIGzF6i0gjip6amL/5eve6JXLV9fVVjEGSWeVmv/qmc2Hvo3boqIFU&#10;YJx1Ea0s7RLVa6QoH8uPXvY8YDF5STB0Tsqxo0dh4lGsqDw1/aLdEVbiQg488dRTu97Ypusig6iD&#10;5nHXvb1R4BCC9Te/4MramP8AsPYXuZWLARmo/Z0V3G7MBph/kOve8NdjKKM3CmQ2+nIUf4D3WMyy&#10;RhXotDXy6dtb65cVY6eve2VYUVgqqqi4sQAAP8ePZiVqC1K16MjIxWrHPXvclYPV6Rq55tx/sR7s&#10;KYJx0002M0HXvcrTpsFWwtyCQbH/AFx7baMadbCpr0n1A5bPXvcqIgAX5P8AW/5/wA9slQ9W8x5d&#10;J5AfLHXvbxTTMLHSLCwNr/7z7LrmMVFOJ6L5kB8+ve1TS1IVQNQWw/PPJ9lTRFhX59EU8JJ+fXvb&#10;pHUEqAWVh/r8c+6iNQTpHSB4RWoHXvaT3dTRz0bSAanQXuPwb8+19mWVlTBr0f8AL87RXAQ4B697&#10;CFX8cguRf9PB/wAfZtFCZcsOB6kMqXTh172uduyyQ11M0RYrK6q9h+gXuef979jDZmZJWLCvbTH+&#10;boM7xHHJayCTBUY+Z697M5t+aKQeItdrAkD66vwQfYluFFE0eg4dQdu8TqdY4de9iH5j9oFKqzR3&#10;sXIB4+lz7tARNBR+IboIeGPHqCQD6de9sjxR1aqzxKDG2rTb0sQebn/H2+BRyCafb0Zq725KKxIP&#10;n173HqaGADUieE/W6iwP9bk+1Uaqsikefrnp6C6kJoTq+3r3tNzJGHdNAfklCwPI+tz7aVWQkt69&#10;HUbuVDVp173yr/NUUUDWuaY6f0WAUc+9XMZuSZHxQfn1W18OK5euNfz49e9s0IWUuFlUSISdBtZh&#10;+QG/r7pbKSwHp6/5OjNgygVBofP0697n0UU4q5VKNGWp2ZSRa4tcEe1CsArOvGvSS7aH6dSDUBh1&#10;73OpIRWIYq0kOh4e1mI/Fv6+24pBKC7Lppx6SXEht28S3FR6de9zJ6IQJqLKlMoAaSQ2JAPAFvz7&#10;fWuoaadJ4rgyNgan8gPXr3uVj6+gMsfo0qjBVkJtq/HA/I9ppMKxY4r+37Ok13a3YjIrUnJHHr3t&#10;S5NpKiIGlkEksMesKCWutuBq9pJY/GnLj8K/s/b0TWKrDJ+utFY0r6H7Ove2HF0EzB6/JL9nEr6i&#10;lws1QwPpUL/U/wCPt2BVYKz1GM1PH5AdGt/dxgi1sj4jH9i/Pr3tVrkFqNMdPA0FPpv43AMl141O&#10;V931SOpihBCE1p5k+p6ITZmEl5m1v6jh/q+3r3vDrn1a45AObKvH1+tr+7lBGKE56c0xFdLivz69&#10;7UFUEMNKkyr5TEH0r+t/8HJ5HtZFaoDGZTqqK58+im31GRzH8IPH0697ypKW0rIoQov7Uag6VH+J&#10;H5/xPteodgUPkcAdPmIhSFzU8eve80ZjLhuJGHJP0N/rz7ekakh4cOPSwawNAFKjr3tmyTVEk+lF&#10;B1k62JDBR/Qf4e2IIySC5wfl0IdtiWOBNR8uA697zU6+JNCsvIs1gLL/AL7+vs9ht4o0qpqejPw1&#10;J416974MHkYqhva+n8kn+v8Arf4e3JXaSbwYq0GfX9nWtQLUUUAHXva52p15ujeVVBj8Li6usmmK&#10;q/hibRGCedbjgf1JP49r7TbZr2RI4lJqcimQPy6JNw3i1tIgzyBfmTTHXB5EiUvI6ooHJY2A/wBv&#10;7sp6b+Je3tq0MGc7AelyOS4khw0ba6aIr6k+5I4Y3+oHuRNr5ct4If8AGV7qjH+fqB+ZPcq5upn2&#10;3aKmpoZOFPWnTFV5SV28dCtlvZql0J/NrRo3+9nj2Y6s3HFiYRS0P29NSU/7UFPCBHDGqiwRFTjj&#10;2KXlW3cxJSlOK4H7OgibGS+mM8xMjtxY+fUKClBCvIGeRrsWb1MxJ+tzz7CXcO9GkEjGZfSxU8j1&#10;MR9F/qPad7pEA1EUP8uhTte2CLSAKV49OsdKoJ4P5ZRYAC5/p7CDN7rUqzakVtJuGtyR+QT7Ir3c&#10;9IPgkEehp0NbXaz4Zrip4/6s9TkhAIsLp/tubc+wH3NvOSWN1VlC3b8ctxxz7D9/uBdzQUx5dDDb&#10;Nte2mMi0AIp69SQAPp7AXMboqCzpe973Orjk2t7I5r7SRpGPP16FkVkjIA3H1679oCtzU8mtdQGq&#10;4/wuBwT7JrrcXIKqtM9OCJIwUHrx697TcuUk1aZFBAP9r6H+l7e2FnIJd6cOnvpqL2HBHXvaWyuR&#10;Z2dE0gn8fj625/w9oZQG0lfPy6X2NqQENa1/n172i6gzs+oEauQCL2v72hCmh4DoRwiNIypBFPnj&#10;r3udDFPJFGj2tcl2Isf9YE+25HKmg/2ekMzxayyDy/Pr3ufS0Uv6I0J1mwBFxb8H3VTrKrXpK9yg&#10;jUMeGeve1HBi5NUasb8eocED8G/u7QMAaZ6QtOlGcYNf29e9qmkohEosNRH0I+h/23txIipo2Sei&#10;yQs7/wA6nr3t5jUKo/BH1HA59uhWA9KdbRC1CR17309UUACfX+pH+9n29GxjU+GePHpWICia+Pyr&#10;173FqKgutzYk/UkaQLf0/wB79qoZDK5D8adLbOEhyaeXn172zPUAsQvJ5BP1Fvxb35vCoKkV9OjY&#10;QBgryGg697hMWaQ6raePr9f9gfegcFkHSyKFOK/4P9Veve58SK1jwQbX4/H+A/3v24kKySVPGnVg&#10;uh8Cpp173mYFX029C8kDgf7E+3mVYgCtKjpgyRk6x8Xlnr3vIo8oC+o6m/SPz/Xn3VgrDFan9nTU&#10;uoqc6SePXvb9Q0ni0OY2DMbD+v8AT6+1UUJDaqHIp0huZvCIjycde9qOmV19JFg97j8n/G/s4iTw&#10;0WNgSSei5tJOl+PXvbxFpXSACFAGom59R9u1RSVOT00SuVHXvfKaZBwPwODcfn8e2pGGQ4/zdOJE&#10;X+XXvbBW1liVBXgXIv8AX+hv7LJ5vwIaf5elkdvRwxNQOHz697T8tWb21hbD6Xvc349tmR1Tzp0q&#10;dF8IkLq697iNVs5Cj1G9zz/T+nvTXEjJpcUHr0hMLE1kXtpSvz6974Asbn+vB/4n3tMrpBqfXr3h&#10;aVCnr3vgI9bKPwR9Qbe0xjJ1AngerpBWuode9yxTuxsF445P1/p9PbwjZX0n09Ol2kIdI9Ove3yj&#10;pQAdYFgLi/N78W59mFqIVio658ukLTIARJn7Ove1PSQjSbDkgWHAAt/xHtZFEgBPA9FrEaj8+ve1&#10;FSxEuAQRcf7Djm/HHtapBNOAHVHkRRUNQfL1697UkMI+pP0AK2/3n3chQ+PLosecKK0/b1726RAa&#10;VuP8bj/D6ce1Cx1BZjQ+nRe7iYMrVFeve5qMoDL9T9R9f9t7VweKTQdF7F42pT+XXvc6OXSt72P9&#10;DwTb2t1dgFM9I3cGgp/m697yiRjYfXV/X6g/ke9hmAyKdaYaQWWlOve+2eym5uLWIBH+9j2pDaz0&#10;6gaZtKceve48lSkf5UX45NjyOSPbPjQgFCenEjLEIRTr3tP1mUhjBEbhmvYk3vcfgge2ZbiJYyAa&#10;n5dHFpaSOGCin+Dr3tGV2VZtRMij6/7x9L+yya4ZwA/Do4S3KOC1SaU697TFTkmkJYE2VbG9xe/1&#10;NvZW7RrRtX7OlCxBaAH9nXvbPJWajzfgWC349sSXKmobz8+lDRg4pQep697xNOWVSOCb8H+g/J/r&#10;70SaCmR1YJnSMj5de981cm5YcMAL34FvyB7bXswST556TONXyoeHXvctXey/0tYH6f737VqVPerZ&#10;6uDkvw697nRMRp4B4HP55+vt0soNXzXqkjItCc/4eve3FLKA36m/oD/Z+vI96WjUxivSUlZFyKUO&#10;Ove58EiAEWXU3It+P6/T2pRkUsrceqTljFQDr3txWYLHYm5vzcn03/r7WtpbSeFB/qoeiVhK75FK&#10;V6978J7m3At9CP0m3tnW1NI4V6crjTTr3uSsjE8W4A+h/wBibH3ZHqx7qDovmUmStaaeve/KEUuS&#10;bMwuSP6/7H2+Gj1ggeXl1VoyCAorivXveAy2GnV+RZuD/sfb2oogNRpr17QHUKQMnr3vC0/A+hsb&#10;X/1uP9j7YaRWbA/zdPJb0Dhx9n+x173yEosLsACASAf9jz7qkjLIM4pwHWnhKjUuOve8wYG97BfS&#10;SRzf/Eg+1Kk6AQMk9JZAEpxJPHr3vi7DSWPAJI/1wPpb/ifdtK6iT1owuTUDHXvcQyfX6C5/F7gX&#10;+vPunYX7PLpzQQQCK9e9x9ZsQATc88X+n9T79qKpj1680RKenXvfMPcAkBSAebc2v9OPz+R70hJB&#10;LUp69M+GAxB4n1697zo2ki1yTzyPzb8f4+7M7LpVMjrxVgaD+XXvfbTstlAF/wDG5/x+o9slzTT8&#10;+qBATU+v2de99Ga4L3tyPqeBp9+ExJZaZHTxjVWOnNOve40tRq4Ngp/I+n+Iv78WOCf9nrwjqwJx&#10;173BaVbFwOR/seAfaamdYB6fSAHKnPz697is4cn1Cx5IN/8AXHv3jZI/1DpxE0Oxb/V+XXvfYkJA&#10;JHA4KkfUX/ofd45WaQCpp9nThCkhCOPmOve+Qc6r2CqRxyRf/Ee9Dsao8z+XTbQFRrGeve8wYals&#10;f635Nv8AW59qEILsDWp8um9blu1dNeve+ncgkg/jgj6XB9usCGFB5eXV1V1YGmeve8DOwsbg3tYn&#10;/iP9f20xbTpwM/n1p1kK+JIc14de98lYjg83NvUfoD9bf63toEqSyjV1RdKtqI6975qW+h/qbHgn&#10;n+vtV4ivp7SOnmdSAFGfLr3vOoJ/IAv+Rzf+p91KMDqXz+3pIddacc9e9542FyL8/j6c/wCx9qCV&#10;LEVz5jq8i1BCmn+r+XXvfZA+luBYg/m/tkqjeXDpkpqpnr3vlZrg2HBU8H/H/D23pZEqTXOP83VX&#10;Ghfz6976N1LE3Ki4F+eD/wAU92WSspMq6T/LqxDF9RU+XDr3vrUtje97c2v9P9pH/FfakSMHA/D6&#10;0r1ZtRah4de943kFiAeD9T/hb+n19tsiyYJ6bSIHBweve8YfSR+bcgt/xHtwgcOPT0luMgZI9Ove&#10;8iuWA5vcg/7D+nvwRuKjHTYhoQVx9vXvchSGBvw4P+8f1HvyyOQa19M9V/UU+o+fXvfIAh1ANgbF&#10;iR/j/U+3Qh4deCEg0p173MHpI9Pkbixt/jwbe2zGtcnpnwRqFa9e9zY7+sm6nSPxx/vPtP4dPh6Z&#10;ZQw0jIr/AD6975KLgMxNwbjn/b+n248qxtp9cdakPhk+XXvchFtqsB6ufwBe3490LEECtT0kklai&#10;0Gode95wWJQkaRbgfmw/w/p7sWRVOuta9UCh4j4nkeve8hULyHCl9Jt/tQ/ofewGLM/lTh1RR4lW&#10;jXAHXvfch5Nz9bG/5B93VywGkaafz62lZaa+0jy9eve4rX5vxf8AqQT/AIe6NK7jhQjp7vYGg697&#10;4Wj0XA9BFz9eDf3YaiTXiOHTtJC1T8Q4f6vs697/AP/R+f8A+/de63+Pfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3XvfY+o93j+Mde697zp9fz/vh7XClOtN173KT9Nv9j/jb3qlGr02QQdXXveYD8AgD&#10;6/74+/EDpuo4nJ6975gcDng/0PNh7qQBXqppwpnr3v3H0/r/ALf+vuy4z1dHYGp4de98hb8kfX/e&#10;PfiPTqx7hqB6975DgXU/X6X91FST1tSSxqM9e99gcXv9P8b+6MorU9eZ9OD17339R+Lnn3SmB15c&#10;jVXr3vsf0Bv/AL78+6kEE0HTZUk6uve+ja9vzb/ibe9ipFenhkde99n/AF+fpz70BjPVVUUpXr3v&#10;u30/P/Ef197r1fAqaZ6979a9/r/h7qxoR1pmyKjPXvfv9sfe/iyOt0Bz1732P6fn+h9+GSevcTjH&#10;XvfL0ixvyOLf6/8AX3sHrdOve+wSfpcAfW//ABHvWevUpw6977sGCnn+rH/W/p70a9wPVKyas0A6&#10;977Fv6fn/W49+oQBTrbAYNc9e993N/8AD/eQB72PRutmhND1732SD/vv9t78Tk168KCoFeve/f77&#10;/C/+PuppUHy63UevXvfIHkGxvb6L/T/H20oomPXz631734AfW4Fv99z7eAoSfI9ePy6976v9b/m1&#10;iOfemYrT0691733YHm1uTx/j/X3VHjU1r1sHr3vv+yPqL39+jAYmpz1YAceve+jx9f8AH+nt0AVC&#10;1r17Hl173yuCPpb/AHv+vtkKYySM9a6978PoBx+bXtf3VtKip+Lz6tQZ6975WHJ4uP8AeffizAqW&#10;GPl03nr3vkQpN7/j/fWHugbtopxXrw6979f8k/6305/r7edeJUin8+vEHr3vxI5+v1t7bOdPl8/P&#10;rfHr3vw+v+tb8/7b232hNINc9aqeB4de99WuOT9T9B9fdi1WIrw63kGo6978PyeLH/fc+9aiWGry&#10;62Bkde99AkDgAg/n/E/j35wtMAg9apx6978Da3+B/wBv/ifegGJJoKU9evFe7B6977N/8PdQQTRj&#10;jy69XOeve+JAvf8Aw/2HtxVOg19etaqDh59e98hawtbm/wDt/wCg91r3Hq9TrqOve+Vh9frcWsfw&#10;fe3ICjrRJDVPDr3vwAvfn6f7D3TVjq1QRWnn17339VAv+eD+b/6/uwpXu68SOPn1737+tjz/AI+6&#10;kjgeHWieFeve+j/vIHPvVc562DXtPXvfdxZf8fz7scZY9eHxVI6977/wuOP9696Okio6tThSh697&#10;6Bv/ALDgf0I91NOqYHDj173y+oA4+vI9+pnrwJB697xsLDgg3/w+n+F/exnBr1YAkg9e9+H4HF/9&#10;8f8AevbhNB29X4Z4U6975WF+fp7qPir1RCdZPXvfZA/H097qaZ6cJoCxHXvfgAT+B/jf3puFetN8&#10;OoY6975W+ljx9D/W/wBPeqhcdUOlTp444/b17301v9e3+t715V60eA6977sCOf8Affn3XINV6pUg&#10;9e9+HFiLnnn+tvdviah9OrYJJPp173IhgaV+L/jj8fTj292qit5/PpBc3yQANx697UuOw0k0kYCM&#10;PySt/wCv+PtRHH4kR9egluO+II2qevexTwezpKkRHw6uQf0/Uji7H2ritk8QhTp7eP5jqOt15n8N&#10;mOuh697G3AbEp0s84VWABCixBNr/AI9qIrMHQGNc/n1F+7c1TO1IjX7evexs27gMfTNB+zGx4sWA&#10;4/J9qwkao2lfh4g9RlvG8Xc+rUx/Lr3tZfFiniHyYr8ZIVp46qeMxXA8Wp7rdrD/AB494RfevDx8&#10;vT3S505xxpQHHXW/+7S3OWTnBYwxbxLcLq/ECDw/P/J173fjQ9S47LQSrl6DyToujVp9EsV/Ta4/&#10;p9D75S3HOVzZyK1jJRTn5g9d033E27KNK1U8fMn59e9vmN6l2pRkNT4qmp5FQoWMalvSeBe3svu+&#10;dN4nFJJmYVrStOnDvM6IyxmhYg44cPPr3t2GycdTRiOCFV0NfVpGrj6WBHtCd+uZW1SNWvTLbxcT&#10;dsjcBw6974Ntqms+qCEsbjUIkvb/ABJHu43ecfAxA9K9JTfSCgBNB8z173Bk2xTAKqxISQbkoBfj&#10;jn/D2oTd5eJbq/1sgGqp/aeve01lNsUstI8DwKsZYsylFIJH0+o+h9mtnu80cwkVs/b0vtdweKYS&#10;KTqpStTjr3stPZGxqJsbXLT00EaiN7DQF0HTcsLD6H3KnK3ME4u4zKxrjz6l3lTeTPJHHeMSSRwP&#10;7OveyU7O2mi7wplki8ka1rmRksBE6N6Rb+nuet73ljsjENQlRT5149TNzJcRWnLEzxYLaaf0q9e9&#10;nWwePSlycSyKrXZdNiLgH9IA9wLuFy01qzIeHWLE91JLeuIwaevXvY60mPRhquQAtwCfqbc2v7j2&#10;a5IFOm2nI0qT173MSIKQljwOD+Db839tO9RWvTLANVq+fXvffhCqdSWfVdR9CeeCfdNZJwcdXY1b&#10;tNRTr3uOYZ2kLuFUDgqfyLcf7D27rQIKZ6cHh+EOve8sqqFTWCAP0kDj/Yf190Qsa6ek6juOjOfP&#10;r3vE8V1BQfW1uBcH3dXz3dKkYltDNQU697yxUyx3LMRfkBgbav8AD3RpS2BTpmWQYCLWnn173JAB&#10;KkaQOV9VwLnn8f09t+oavVA9ak1PXvedk0qPUefSfz/jwT7aDVPDrVSWp173LgK/p/sng354+tyf&#10;bDiuek0iCtSeHXvcuNVTUfqf7P59ssxbHVDU4HXveZIzcXsL/wBLkc/4e9M3WyQTjy697z+NT9Db&#10;+l+AbfW3trUR1WpI9eve+ZRUtqH54I4911FhjrVT5de9yYoRdhaykarkf7xf+vtt5MDqpIQVJqev&#10;ew4ycCPmo7LeXyKP6FgWsBb/AFvYntJWWwJrih/LpgOzsA7GgrQde9yvkJSxf6LAHjJjNOnqVRYa&#10;SCSf62/1vbXtpM39b+00NT0J+UC0e5K8JBIJx5nr3stnx0wVNIjSqjzo0ofTNdgAXIJW/wCP8Pcp&#10;e5+4yqwViFIHl1JfuRu9wbaKP4GCUqOORwPz697P9i8NThfTCFFraAP8Le8b7y/l1ZavWOVzdycH&#10;J+3r3tQwYGmteIGP/VJ+Lk/1/PstfcZDh89JDeOcOaj16975S4CBGUMqu7HVcKCefqCfel3FyKg0&#10;A6st87cMDh173njxSq+nx2AAuotyALHn2294SuqvWjKWFS2eve8kuPhUemIXBv8AS4HFjb/W91ju&#10;nrXV1aKViKE9e9xTiUkjuVF73AYDj/bc+3heMr8etifS+n5de9xmxvkAj8enRwT9FI+n493F1oOq&#10;ta9eEuihJHXvccbeh8iyMpJIN+SQf8Tf29+830lV6d+sJqEH7eve+QwsCamKsTc2twL/AI91N/Ic&#10;V6t9VI1AKD7c9e9yocKhjJAA1c2P4P4sPbb3zaumXuzqofLr3uO2KERAaMabt+B9fz7uLzWMHPWx&#10;caixB6977OMhc3WMWFuVJv8A7z78Lt1+I9bFxKrVJrjh1730+DDm2n6cav1Wv/xT3tdwKCvWheEH&#10;Xn7Ove8yYRVjVmIbRwAOLH68290O4EvpXA6q13UkLUV697inFBx5FUhgxABF/wDX+nt36wqdJPVv&#10;qmFFOeve8X8ESWRyxckINIPH+w4/3j3b94Mi0WlCerJdMiilKE9e95I8PoKkorEW4Yc/6591a+1Y&#10;rTrz3Kmq1weve+c2FSRWYkRsSLWF+fpwfekvyppx6pHdaWCgVA697iR4MQS8oLMAWJANz/gf6H26&#10;24a0pXp5roOmDnr3uW+Ki0l1UaiACoHPH9fbIvGrQnHTQuWBz5de9wmxEa3KpZieL/gn+o9qFvWY&#10;5OOnRM0jCrYp17322Ld1b6KQn0W1v6c+9fWAEDiK9a8cRgUznr3uPHhxZQ8YP1Be34vxz7dN7U9p&#10;6eNzlqNnr3vmMLYNbTzxZhcAX/Huv7wJIr5dV+q/i4jr3uZT4WOMEngn8i/54+ntiXcGY04gdNtd&#10;EgNTz697kjEICpAvpvc2vf8Arwfbf1rEdN/UnUR1731Lg45BdUuG+pPHP+Fvek3B1PccjrwvXBFf&#10;Lr3vB/d4B1uvA5N+QDb6Ae3f3mSvHq/1YkWrde9yv4Grui6NGqwLlRzp9s/vCgJr019TQGh697cF&#10;wEKcKLn8kj/YcAe053J2yTjpsXLFtR4de98hgkDXZP8AYhb8f6/up3A0op6ubrUO3r3vzYSP06ED&#10;AtYm30/xPvy37UOo06sszsGEnp1724Um3FDsW9YkIJBU2H+A9ppt0JApinTL3lQCuNI697U1JgYg&#10;wVAQCQCCLm4/oT+PZVLuUhGekjXTnjjr3sR9t4BGqKYaCSZFvxz9f8fYX3XciI3qfXpG9w5nFTio&#10;r9nXvesj/NJqft/kL3FC7jXSRYjHiwvpWKnCi1vp/re++33CtuRvu/7VeQrU3ALt9uevnD+9ddvu&#10;v3st8JU6Ybpo1z5RKFH+Dr3ulhIlSRNIUguCxHAJPP8AT3nTDAVRVYU4Y6JmkLKanh172bDaqs+1&#10;ceDGAftyBpFy3P5J9lu+2xEsjL5+np1AW/lV36Yhvxde94Zqd0NgpUA8lv8AX/p7C5hiOn5D9vTk&#10;cyEceve2Cvg1MdRFiv1H+8/T3ZSzNkfLo1s5aLjr3theJg4WMXU/U29q1BAIrno1SQFSzmh697c4&#10;YDpYGwH9o8c+6h0qoc56RPKCeve+MsChbj+h/PPvwkLDy49bSU1HXveKJB+P6jkn/Y/T21JVSx8i&#10;OnJHrx697dIjZeAxueeL2t/T2VNRnyekLgE93XvbxTRSSDkhR+De3tMSFOOiyZ0U449e9vlND9L6&#10;ja34sP8AYe6n0IHDotnlJ4de95spj46mhmvxoQsBf63Hu1vqWVTin7Om7C7eC6Xzr172A1TTiCrk&#10;0R35sLg/1/x9n8YUx5Y5NepXgm8WAFj172rtvs3mVRGRpCtwLXI+tx7EG1vpn14qRSnn0SbpHF4L&#10;Ox1E4+zr3szm26MiKhqgWXyx6ZCOSXFrCw/p7HEluNKTDNQMfl1B+/Sga1NDnHXvaus6M6sDIvqY&#10;HkKbfUH2jt0IUsMip6DA0OAV7Tjr3uCkrTM8qBo0uPQx/p9bAe1QYhmUCuPPpW8axAISCfl1733J&#10;JLVzMijQIwFVj9GB/wAP949vLqZ1yBTy49aVUt4w/Gv8uve2nKUs8M0TW0q2lWOnUtj+bfX3dfDY&#10;1NaV4/Pow2+eOWNhxPXvbpFjXNFOY2Lh4wxuCfx9L+7OBRqCoPpx6QtfILlVYUoeve0/FhoZpGZC&#10;yVI+sdrXK8jR/X3RDjRGQOjltwkjQB8ofP8Az9e9zykkUEUr386P4tJ+oUm1jb6e9P4iRinrQ46T&#10;Exs5VPhIr1729phQiitqpWhRbSQwLYvKwF9LD62Pt76YAMWcAfLifs6LDuKkm1iGonBPyPz697TO&#10;VqpcoWQgKsLGLxJ6ePxqA/3v22GiYafMcOjexhWxGsZLDieve5uHxjVDwwsQY0Fyn5A/J/2HtiRQ&#10;y+G2STXpJuN6Io2kHE/z697E6CTG4ehtTwpV1lR+0HbnTfiyqfyPfnu1hqEXXIRTUPIfZ5noESpe&#10;7ld1mYpGmaDz+3r3sMZ5JqjKVkMs0zP5SWSSYlYuB6VT6D/WHtNbxzyyVlOo16HEaxQ2MUkarSmC&#10;Bk/afPr3tYUQRViiVryWUF/wT/if949mSII+9W+3zHQcuSxLOwx6de9qMQU9MY5ZmSSQEOIxyLjk&#10;F7cf7D3uVoI3IY63p+Hh8uigyyylo46hfX/N173zrqiLIVSaE0zrEq61sF4F7e1cWq4MenDKM/7H&#10;WrKKS1i7jVanHn17307FPCJDZwCCxAGoD6D2YKgC8dLfPHRjbosiECoFeve80KhhKycWt6r8cn8H&#10;35whcsRXHHpWqKHyK9e9xNOqTxqbt/qr/Tnm49vQoHKrSvRxCQoFfy697fMXga3LzxUdBTTVFVO4&#10;SFIo3dpGZrAKqgn6+z+GyrHppx4dUn3OKNdJ4Dj/AMX14m3J4A5JP49nW6u+IWSqaeLOb2lOIpGK&#10;SLRab1s4/UVI+i3H9fYo2zltzI01ydAC4H4jT06jff8A3GtbSdrO0bxHp5Ht44r/AJemmfJRI2im&#10;U1EhNmKG8ac3uzf8U9nS2/TbZ2FixiNt4inokVAr1CIrVUzgWLSTsNRuefr7EVlNFZBYoVoTgkjP&#10;7eot3C43febhLmaU0HBfwgHyAHTfLE9WSalnkKmwQcIoJv8ApHHHtmyW+PEjxvJYIWvY/n6c8/X2&#10;oe/0gsSQ3Ttvy+sh8UrVjx8upkdOeALAfVR9Twbi59g5mt2+WSQNU/6pk5AUX+pP+PtDdbkTJSNg&#10;Kj+fQ1tdoBoFQgdTY4eB9fzyRY/7f+nsF83uOaWR4xUjSSTdXsV/5H7JHkldwXav59DTb9phiKuw&#10;pTy8upgFgB/QAX/1vYQZzcEqGT992JW1tZNv6/n2TTSS2+pmbxM/s6FVvaROuFyPl137CXLZ+rIY&#10;ayVNxYm5/wBv7JLncmLkAHh0bx28MS6KU8+vew8yGWnYuQNX+wIt/T/X9lj3k5Az+3/P0qjRWKpX&#10;jj7Ove05JlJRbUPU3H0v9Pzz7YeaRqk9O/TqahTUjr3tmqKuaRm4spPLAW+nvbTGmknp5Yol+Lj1&#10;723vBJKzlCbsACeSAP6+/ByUAA/b0uW5REUHiOve8S0hiKDUWYD6/i97m491XXpbV69bE6yoy1qK&#10;9e9ukUTNHc2LX9PHutWaQKRg8T0kZgspK8Kde9qXHUrBUkYer+o9Ita4t7WvGiUKdF9w6NJReve3&#10;mNQspv6r8nkH/be9owjBJyfTplmBGRw697e4R6B6QoFz/t+CCfamIrKcimPz6Z0F24de99Ff1Ef1&#10;B9R/3r35yIgqgV+3h0tURqigE19PLr3uFLKsZIvzfk2uL+66QFIrkmvSyKHVGWDfl17221NUrAqD&#10;z9OBx/rm/vzStH2qPLj0ZwxtE1FHlmvz697aPIsfGoFm4PPH1+nuocHI49GKxBwKDr3vnHIjkams&#10;A9rA3vb8H3fUNQDGlf2dOsfCTGB1727xFQBpv/gT9f8AbD2ZIunJPl5dJpJdAOrzHXveVYnPN+WP&#10;1+p/x910syivRYZQtAtKDr3t3o4AHFgOTzf8AfX2siQqp8QaaHFOkk10aFT172pqeG97m6C3NuP6&#10;kH2YxoQwlrXFOkDyvI+rypTr3ud+hlJ/A4t9Bxxc+3ywC6Qc9U8sde95HqViiIuAGuTfkHi97+6u&#10;QIjX4h1tFdxQ9e9sNZkQqkavxe1wP9b2knnOqgzjo4hijpQZNOve05LWmd7/AF4H+8fQD2WEsAAo&#10;yfXpVHG4pgCnXveLiQWsTxz/AF/w91dgylGqp/1efWmoyMKlT173ljg06SLC5/pzf+hv79pNAqit&#10;OqUANK+XXvctItYP4ABt/i1+fbqA0AGf8PSc6UkDV697kRQAEEgi/At/r/W3tYtqziqkfOvTyt4i&#10;M48jx697d4YAQA1xz9bfUX9qlioasAekMk5Vqrnr3tzhQEgXGn+pH4HH592kjDMAhwTw6QyEBqjN&#10;eve3inQELpJuDa17W/1z7UqCqMoHDpO7SAFQKny697UkBNrCwUrYH8m319vRUbsbFR0kMjKv6gHX&#10;vbxFLa1zfgcW5I+ntTEFXLmlf2dFUz8GpUE9e9y1nFuCPTx9SAB/j7fVQz4bA6TO6kErUaeve8qz&#10;HUv0uLktfj/WP+HtREW8TVXHW5VZqNXy697cI5BpNyL/AFFyPz/X2/qOkfI9F6x6mqcfLr3vv7+J&#10;Ty12IJH9FIH0v7946aih6UG1k0kqMde9tVXmY0HoYKT+b8A/778+2J5jq0ocU49KrWycGsp/Z172&#10;lKvNsSQJAfqfqLgf7f2WtcqDpUdHqQx10qtaefXvaXqcueXB9QLct9OfyPbTSgKTI+OlwjNCrNj5&#10;de9puoyhcklweDcXsL+0Ek5LfH5Y6uI2qKip697a2rdYJ1Eg8/7z/h7Qvda6Be3PSz6WSgc9tPLz&#10;697xifXySbfj/inuwZWbGerGshoV/b173JRgx9TaVI9PAvcfUX/x9uRuyy1Y/s4U6aBaKTtHHr3u&#10;dC2u4b9Kj/WJ/HHtQVNAxzU9MuukAnPrTr3tyQ2QWIAHHNj+Pr7eDIooOmSQaqPPr3uTHKB9Stvp&#10;+bG39PfmK1H2dJ5ViqFrU9e9yRUDjS3H0VTa3txHqwI8umwXZ+2hHXvfcdSSxva4/N/6f0Pt8gux&#10;ZzQdOTQnSxY/YOve54nDC1zY3vqIFm/w96aZmoq5pjoudVLAjyHXvciOcmwJW1jYgj/YE+3Yn1KK&#10;46bChstjr3uYtRYAHSQtjdT+fbhYKCeNempI1oa56974GovqAIAPJJP0sfp/xX3o66B0NB1YW64k&#10;Y5697imazFiQQRcaT9P9h7qwdlALefVtCsoVqUB/Pr3vGHHBDX1mx+vH9fdGlK6lFQTw9OtSHVVC&#10;Dp8ieve8yThGtww+lz9Rb27DLRgGzUeXTQQYjWv+Tr3vN5vQQSDdr3Jtx9be1ocrH29VFt4x7hx8&#10;+ve8bzXCqTf88H3UsCcEnqklqqHQGJp173HeXTYn6WsSByfyD7cdaUOrFOHW1i0Lk9e9+WQ8sv6f&#10;9Qf8fyfaYGUtQcOqhKrRPXNeve+1l0tcem9yWPPPt0yqilnx8umZIUlY6h17341QJPPI/tf1A/p7&#10;0tyajTw6cW0dQCmOve+jOF9V1I+v19X9LEe6yKZFFDwIPTBhdaKxxXj173wM3BswAP4J+gPI96cp&#10;4jMuKdPJb6XZhkHr3uM892K/X+o+o4+pHvYYNQgV6dFqWA0kL173HaYBSRYj/Ugf4+6liDXq0du6&#10;8Djr3uKXW4sDb63P0HH49tsSWJPT6xMAa5r173y8t1/UPwOP6f4+2tVHCscZ68IRUaqjr3vmr8qG&#10;J+htcggH6292R5Cmk+vVTqYAHh173KRrLc24Fyb83/FvawHSCynI6alUGugGvXvfDygqASNQ44IH&#10;1/At7vJPJpAU5PVdD6Rr406978GXTp4uDdf6n/XHtqvYK/Ef2dNADQS4PHr3vmHH5HDfT/bW93hq&#10;pbUePTUgDDUOB697zXAvY3Bsbn8En6ge3kUU0hqV4dajqDmvy697yAXIseOQbn/bm49uq5ZdRPD/&#10;ACdNEFu44z173ljIXm/6TwPzz+faOSarEL8RHT6pxB8h1732H+o/Gm/Fuf6+3onl00pWnH16YAqa&#10;Ade99pINV9Wi/BH+vwPr7dLIeHrw6sRRdIGPn173zZ1tYEk/Q8jSAD+Le9OWJJBBX0p1QTGOqHz9&#10;Ove4zOqAji7Ek/0HFh7dRwoUKaV6vo00YZr173jMv+IJAP1t9B72wIFR1Q106gMV6976Dax+LgcX&#10;sPoL29006jQ46tFrZjoxXr3vmjk3uv8AtX0tpIHt4a1UL05MWjpGxAx173JR9VrWLD6j6en8fT2y&#10;Wbw8ca9MyTVj0DPz697mRsGIF/Te1/x9P6f4e3Vd+B8umlLAnVxXr3uQh0tpuATwGtf353auRWvW&#10;2ZiK6a/Py697knSbAi1uP9c+66W01XGemVFRpx/l697yp6bWW4J/2P8AQkH3QRRtIcfn16ZI5Sa1&#10;oOve5SN6gACAD/UXt780caFWXPSMxhFwePDr3vL5EvdueTwTwAfdGdeLeR6baMlc56976Dg/Tmw5&#10;v+L/AIv7d8Qgd2OnVLRgg4x1734kFTpb8gsL/wBPwPfo2NcdWjGphr/b1730xDAH6cEm54J/Fvdi&#10;uk5z1ajIKinHr3vCXPpH+vc/044/2HvwdfEI6v2CSnr173//0vn/APv3Xut/j3737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+691732Pd0+KvWj173Ki5t/vX+w9q+qtw697ki3H0B/wB9+PboBp1XPr173mUf&#10;1P8AXj37iAfTr2StQOHXvfMD8fi9+fp70xx0yzVrjr3vu31J/BH5+t/dMA549boMUz173y9J4sPp&#10;9fr+P6+/AELX59aoVUH59e98wttINje/05/2/up7qkYPXlcdzCuOve/FRckj/Y39+BYjSerKxY54&#10;de9+0/4fi9/r7qQQKg9bMigUTr3vkFvf8/7x7bZjU0HWmegCjr3vq1wePoeP9f34qEp8x06MZ697&#10;5af9hYfnn/X9tBq46rXUBpFRXy6974gD62Nxz9bH3Ygk0r1dwWwD173yv9T/AIcD3UKVb16aVCrC&#10;ueve+ueOLf1/17e7Lw6c7Rk4z1732A1uOf8AiB/j79X59aJoTXHXvfdvqLXHB970hqFvLp0GoqOv&#10;e+xz9CR/gR/xPvflUdeYgCuOve+Z+gP4/I/3v3XVnT02HDmg8uve/XCkgD6/n/C1re/UfhwHVCHb&#10;Feve+I5+l1/w/wBb3ommTnpxF0ChNT1732Pp9OB+f9b8n3bV5g/l1aman9nXvfd/yP8Aff4+/Eai&#10;ARx68KVwKde98gL3JNv9h/vPvzNQUXPXjSlOve/W5BH+v/re9EnIPbXz6t173yA4vxe3++t7rqqQ&#10;pz8+vZ6978SNVzb6Wt9PdB/Z9vr1qmK9e9+5P+v/ALx7sj6iaGnVwBny6979pFjbn/D6+/MzKwDD&#10;quog5x173yte/wDrfj6W/PvYeg7TjrZFePXvfrfQj6/1/wBj7oNILGlcdaNeve+Q5+pHH+H+9+/I&#10;ukq5rT061THXvfrH+v5492XTTtpx8+vUz/l6977C/wCH9Lfj/ePbbtpNGx/l63WvXvfdh+eCOOeP&#10;dNKnA611730ODz9Ppf8Ax97Gl+xRp+3qwA4de9++nP8Axs+9uCr0B68STw6976+puOP95/2/urgA&#10;D0pnrxJwvXvfuSPr9eR/h/sfdaheGevY4de99ixsPqD/AI2/Nr+600n/ADdUIoK9e9+NxqH+PHu6&#10;9xAHn1tSDkde98STxzfgH/W/qPbipqXSergUWpx1734n6AfX3VV01anXhVeHXvfMfkD8f15+v191&#10;ch1FB1UgefXvff8AsObcD22CdNB1sHFD1731fj+tvoP+N+7g0rXzHWxkmmMde98gPzb6i/P4P9Pf&#10;qlqDhTrQoTnr3v3H9Pwfz73p7dQ+zrdM06974gD6/wBf6/63vXcerNrOD1733zbnn8D8f7b3oVIq&#10;OtKteA4de99gX/235/1ve8EUPW6alNcZ6979e1hb/Y/j6+9gV7m4jryqQST17348X/4jn3riK9OV&#10;xUDr3voIP1f0/wBh/sffq9UDDVnr3v39bHgkce/Cnn1sVJJHXvffIvzcH/eLf1Hv3p8+vUA4nj17&#10;30D+B9Rc/wCH192bhTq3Bcde99c/1uP99f3Xzz00BQ1cZ6977AHJ/pbj6j37HAdWJrkY69753sQe&#10;bH/fc+90rjj1ugAya1697kwQtKwsuq7C3+J/p7URx1cmlDTh0VXt6kGpSaGnl172vMJgHncEj9R4&#10;Gn6A/wBT7UxwatBPEdRzu296POtOvexs29taJPGzoLAfWxvwf8fZnb2IERdiQxPD1x1F28b9I2pV&#10;OSevexcxtFTwRr40UcgfS1yOPr7VCNVcrShp/I9R9eXE0rnxGrXr3tV0ic3AIYfgf8T7cUJAAePQ&#10;fuCKEE4697X+FR9cZYE8i4I97Oh0YDg3yr0EtzZaEA5697XPTmH+x7+x1eissspx1SnhU6tCzhXI&#10;Yf64uPeE/wB6hDDtEyU7HjIq3Cun0+XXUD+7S5hFjz4YAuptAAznJ8geve9oCGipo9u4p1AaeShg&#10;eSWw8hLRhvV/gb++GUlzO+5TKcKHIA8uPXe5557i6LOSF9P9Xn1720NjzqDeMesE/pt/sSB7Vrcg&#10;ggmtOnDIQpo3Dy697aJ6LSQSNQBtxe4ufqf8Pa2O4DcMdP8AiEtSnl173GkxjsWAF1+oP49urdqt&#10;K9UWU6eNKde9xWxMmnQyfQHS4Ivx9PbwvErWvXlmTjWv5de9sWSxLPGw/Njewva34PswtbxUYdLI&#10;5lRvXr3sF94bYSWmqVvdXjcN6bjkfm/49jvY92McyE+R6Gmwbo9vLGRxBHXvZLItvU+J3mq+PS3n&#10;chlT0MpN1W39b+53fcpLzYia+XCvU5bhucu6cusrNigFDxH59e9jdR4/XX0dS8ZYmQa9IZfp9Bcf&#10;4ewBPc6bZ4lPljqFb0tBdFUwtOvex6o6BHhuBYaVA5vb039x3cXJD9FsraXWSvz697cEoYo3QtZr&#10;i34JAH9R7TG4ZlNMdVL+JGzqKde94ZqVGJNvUp4FuP62ufd0lKinVY3IbR8uve4MkOoM1vUBb6f4&#10;f09vpIQQPLpUoKsAPhPXvcUxAgG4JU/Qi/IP0t7eD0P29b7TVVHn173wgjEnLCzXtwBwAeCPdpWI&#10;yOHV5SyUjHCnHr3uUY2QEsvk/PA/p/ifbQcHhjpiPyAxX8uve+liuQ1iL/2CL8H34vTFa9WU9rRe&#10;nn173J8XkGlhpswI/I4+hHtrXoNR1rAYUHlx697nxU2nWRb6C/H4HNx7TNMTSvSWQ+IQSMDr3uak&#10;C+njV/iOD/r+2GkamMdNGvkade95FhUm9rH/AGIFv6k+9azWla9eNeBz1737xE3AW5tYW5+vv2sU&#10;qT17xB54697zJRs7Je4Ufg/Qn+vtppwoNOqGRD2jr3t8ipW+2e34vayjVcjix/w9l7zDxBXpOzqs&#10;w8/t697C2up/Fn41kF9bJ6jq5Or2L7eXXt5K9VnJYh0Pr/h697U/fdKy9a42NIDOk5hjdNIe6OdL&#10;cfgc+yr25lB5plYtpK1I+0cOj/lHUNyaSuinHyxTy/Pr3sP+jNmCix8JhjMKFiQugg+qTUbE8kD6&#10;exH7g74Z7ptTaj6/l0Y897wZbjQW1aQOP2de9nFx+LRIyCo1CwOkEG9voSPcI3F0Sag8eofuLl9Q&#10;qcHr3twbGqApTnUfVxa/9G49pRdHOry60JBU1HDr3vMtD9A9l0i99N/9hf3Q3OMZ6oWNcZ6976ej&#10;ILEAMbaRxc2P9PflnJ8+nFckAde94/sQq3YDk/kfTn3cXFeB680pLUX9vXvfQpQxYiLS3K3YcWB9&#10;7MxAya9W1t+I1HXvfQolDBmX6+m+n0m/5IP+9+/fUNSgPWtWoUr173jaiJchEHpsBYXB92FwNNWN&#10;OrYEeotnr3v32C2N0GrjhV5Bvck+/fUZweqeIVYFT5de95GomBsIgBpH0+g/qbD/AB91E4K5Neth&#10;w6ip697wNjyQdS8D/A8m/wCL+3Bc0NB1sSZxinXvfH+GhEusY/UNX1vf6/T376osePVhOdVeve86&#10;UQs1uQV/pbn6/wC8+2zcZGrpovw+3r3vA1DazaSLjng2v/re3Bc/Pp0OaHPXveenxqrGfTq1W4sf&#10;r+D7pLdksM06aeQsQAM9e94/4WxvqBF+FZVsSBx+PdvrAKGvWzIKAj9nXvfcmIdwvpb8XNrfUcfT&#10;35b1VJr59VWWhNT9nXvfJcUwS2m/P5Xjj/X96N6K4PVWkqwAPXvfZxckl9cYsB+BbkC9j719YFyD&#10;x694gjUFDx6979Hh7c6Ln/W+l/xf35r48K9baRjUVx173xlwtgW4dvqBp/rzb/G3uy39TTgPt6ul&#10;wo4VFOve48WFAkJYfqFioBtYfnn249/2DSeHVnujoGnPXvc3+CFQoAQqwvYi5/2Fvab68E1NQemh&#10;PqLNkde94VwToxDLpU8qTaw549ufvEEVHTy3ANCMnr3uYuBujOQdSG4t9CLfj2ydyINB59J/qSGx&#10;w6977GELlbgJfgfW4t/j78dwCggZ6da4UA/Lr3uXFhUuI1AsSSCRf6fjn2ne/amrplpXqGH8uve5&#10;JwsbXAQ6hwbKD/tvbX17DNeq/UMq92Ove+UeEUOLoS4sfpdbngG3vzX5IqDjr3jVBI4de9yhhdGo&#10;mM/UDgf1/wAfbJviRSvWmuOCg+XXvcmLANI/ClgR+kj8D829svuIQZPWjchYwTinXvchNugOVEJc&#10;3/Atbi5uPbZ3PtwerfUkoXJpjr3t0g26xYLHEwPAII5/xt9faSTcgFqx6p4wahOcde9qih2ywlUe&#10;G1uGutzf+n+x9lM+7Aphukj3LBKDJrjy697EbDbWnWWCSCAqutW9Vx9DwW4/3j2GL/eI/DaOQgn1&#10;6SCf9ctM3w8af5Ove9UH+b/tuswXyJ7YNTD4f4h/AcihUE+aKoiB8hI/FwR7+j7+743BLj7uux6D&#10;8EbLw4EAgV6+dz7zcS2/3s98rkTzySrX0cVH59Y0ZJNRQg6HdDY39Q4YH3SbpVQpVQDqAN7X/wBg&#10;PedakBFzVwRUmtOgvViTU46yezb7LtPs7GaBciKXVxbSwkb0j2X74GBeYAAMaYzwGesfeZaxcxTg&#10;nzH+Ade94KqEgOt7G5+vsFzMPDDU1dOQSA0697StXy5Q8gC3A/3m3tqPuIOa9CC2FF1de9tTgIAB&#10;ySTwDza/tYcO1TXpcraqnr3vkhkVhoBswsykXHH+v7qVjqM1J/l1pghXuNOve85jLXF7XBNiOL/T&#10;j3SrxoDSoJ6ZDBfPr3vqGj024LEG5490lkClgvn157kH5de9uscAUj6gG3Fv9v7QONVK8ekLylsg&#10;de9vdFTeoC1wQPqPpf2icMVqvr0V3MvbVjTr3tR09IXdVJAFwOL/AE/r7d8KRgTTy6JprgKCVHXv&#10;b02OH28kYXUzKdN14+n197WOSMoXXB8+i1Lz9ZWY4r69e9gfmsVJTVkhZNQ1ckCx5P8AvuPYhto4&#10;3jAyPTqWdnvI7m1Gk0697dNu0haohcq4DNYFlsCPpY+za3URTBKfs49OboR4Dx+dK9e9mt2TQO1G&#10;ElAHhlV0IF7q5sQb+5It49dmhINFp/g8+se+b3ETAxeYyPn172IeX22FkDUzARtEJGW3JJW7AX/r&#10;7LDbypIQgNCa46jzbt5LJpkBJrQde9pRsE0CmcqVjZjcnj1fkEHj28En1UCk/aOhD+9C7eFxYde9&#10;y4tvSSRSzQxlXiCsG/1Sn8i3H+w93KTQskkXcfNacPt6al3MQuscjV1eXmD6Hr3uDncXOYIGnQCV&#10;iqDQPoR+km30v+fayWOYRjxEoWz6dLtsu0ExCVoTwPXveTD0FU0rwMTHC8LsUCkh2Vb8e1MUUmso&#10;e3sJ4efz69uUtuGDYLg8QeHXvbJNjZ4q2V0UMgNxIPTYn6XJ+lv8PaKCO48VFIA41rjo0gmSW1Va&#10;0JHXvciX+GxJ+K7IJG07IhsgZRdbg/Ui3PtZ4cdTpOa5IyKjplEvJST/AGcVQK+Z/wCL697T+Eqc&#10;rlMrVTTftiGmdxARrX9N1N/oP9b2wQ09xIZTQKuBQVwfl0b7pZbfaWyQxGhc8eve8c1JTyM8kRaC&#10;eS7Sc2VmvY6h/T/W9pKIpBV6HpqKWVQEbuUcPl+fXvefGQ5VpRBSxDyyEKZFJAC/QlieB7pKlxJA&#10;dAySKU49Jr97BYvFnaijyPr172MOB2pDHBJW5OpSWSCMypCg1WcDnn/inswsrKJQZ5gdQHwj/L1H&#10;O679JJMLaxQqHNCx697D7Kw0prp2XHEGolJEwJVtN/q9vp7LpLuRrkeEgA+3/J0L7CW4+kVWmroH&#10;D5/Lr3tyxtO+oxxRJHHp/wA4wLNxz9f+Ke1pim8FjGMEiuM/PpHdyiniOxJ/l172pYaDyRNGdJcD&#10;Up49R/wH19r4NsWSMuuTTj8+io3ADV4Keve4cUH28kks5AN/SAP949rrRFtIqP8AEcfP/Y6MFdJV&#10;URCvz697wPGZpuEcq1xYHVb+gHtokyEuK0B6NrddERoaGvXvbvSY+pdBDEGJvwADcEn9J9qYLGa4&#10;GlKgenl088iazJ5U697G7YXR25N3zRSw0b0dIxTzZGsQxUoW/qKueWI/oo9i3bdiUBdFdR4+Y6KL&#10;7drS3zNKF+Q4/kOOeo89VFTqWckkfRFGpyfwAB7sC62672T1dTQ1FFDTZLOhR9zlquNHZCfqlIjg&#10;iMf4jn/H2N7ewTb49JC6j+JhWnyHUTb7vG5bwWsYtUMVfLGoD58emaolqKsHWClORZYEJEjf0eRh&#10;9R/gPYl5DfkJpisjxm7OAL8xj6WP/EezI7hCyGOUCgGCONeghBy9IbsvVjQV4V69BSoiqI7IBcEW&#10;N/pf2G2Q3VRFncsBccWuLEf6/sqku7daFqGnQqtdvmqI1Hyz1LSnK2+pOqxP1HP59gduTPReaX/K&#10;bKxZluTYljY2/wBb2R3kjSyEpwrjyp0Ptpsx4Ogp3DzPy6cEjIAueAALWve35v8A4+wO3Bm543cL&#10;KzBgwB1E824PHsnvLp7erMSTTFOhvYxIreG4BNOH59ZvYP5HOV6ylnlkIANwCVJ/17f7D2Qjc7sE&#10;SPj5eXR4baBl7Voeve0dW5yYg6yW/JF/V9bH1e00u53DVpwJrTHV1j0LQ8Pl172i6zNTSSFSllH0&#10;uD/vPtM94SxFBw6VmEEakauOHXvbHWV+oMVQggDUD+b/ANPbCuCQX4dXtoR2sxoOve2tJlmChoyG&#10;JIubfX37tqSBjr0hKOSuR173nUU68kaiD9PqSf6e3AYtWojHr0wZJGb5Hz697yKqvwiBNR/A931I&#10;QNGOm2qjVJr1730ceA5Z2vYgn/Yjiw9t6RnUelEVydBVQOve3OjpFcqix6jf+0L/AE/Nvb3B6DjT&#10;q8srLhmB697UKUhVRquLcWAFiPp+Pbwh1gNKKfKvSELqOoZr6de9yYqAFlchl/qf6/n6+2nRGrpN&#10;KHz6eOYyEFAONeve3CV44YwLg6Tb/Hkfke1SERvQMOHW4oXeQlT5de9tdRXcFEKgDk2Nzb35pQ9F&#10;Y/nTowiswSGc5697Y6mrBY2/Vbj8f6/1/PuxjRVJGfn0cRWwC0HXvbNLUlNRVdTN9eT70a+XRikV&#10;Vpx697gy1IUMwADf4nm/vS9hGM/t6UQoq0A6977pTI0kb+or+R9NTH3dWOsqQCfLpm5ljiUxMaHr&#10;3tdUdOwQa9JPJF/7Or6C/szWrNRuNOg7d3HjSg000Hrx697dY6cCx4v/AIf4/Xn2+selFB416LGf&#10;INafPr3tyhpxqH1APP5/3v2sii7GqadNMmurBq9e9u2vQoUGwI5I/qOL+1PixJRXwfl1ZAte7069&#10;7wT1gjAQm/8Asb8f4j2mnnJoY/PrWhnK+Weve2CtyahX5uQbWJP9OCP+J9o57klCGOV6MYYWTjTr&#10;3tLTV0krG17Cy/Xj2ge47qt6dGcFqqS6jmgrx697z0yM7oASbctc8f6x93iLSEFulTOZFBAoT5U/&#10;w9e9v0NL/rkMbm1+Bf6XHtyjVIbpHI5QUkHXvbqtOPHZQFt/U88D8/19vEscxj5dFxZtZZsfL/L1&#10;731HDpUi3051EfQn27GjLpq2R1RpnYA1B697kQw+oWuf8eTb/be1P6j6sV6TvMSSp4H04de9uoCq&#10;At7/ANNXH+xv7UrQUFc06Tg0697zwXL/AIsBw3P1+gB9txs1akfs601Kd3XvbxEVHGkN9ST+BYe1&#10;AbJ0npNUqTU1HXvbrSyBgDYj8D+th9Tb2pOtTVSOkl4rIRoySP5de9z45tRIHK2FrfXn8X9uI9WF&#10;QOi9lrhcde9zlkABHH9T/sP9f274gJIJHSYRa9S0z1730apY/UbWJ+gNzb88+31lEfE8ejI2qKAS&#10;amn+Hr3uLLlwoJT/AF+DyQPbMt0CugdNRWUYyDUnr3tolywsbOAGBLAEW/wAJ9pFZTqBNB5Z6Mba&#10;0XuEuT5fLr3tMV2XGnVrK25tqBJseLe6GbwjQZ6WRWwTtp172kqrNrzZuWF/zcf4ey64vtI0jjXo&#10;whtZJFBWnHr3tOS5d2P6mILW+pueP8PaBrt5FKMKV6ModuWjVoT173ENZKzG4v8AU8/gH+n+Htt5&#10;uCg1+zpUbNA+QAade9zICzm9wAQCbfQG/PHuqjAD5z024CrpGeve3RQAeT9bHjm3HHPtVDWpAPRd&#10;KtcueHXvciEnkn/YA/i3tQWXUAGz0nAJbUOFOve5kTFGuD9eD+fr9Pr7sholXyCemGWq/n173PEq&#10;gcni/Nufp+Pd3Y00DpK0dBivXvfH7hQ3F7Aj6n6g/m3txJNIpjHy6stONM/6s9e95BMptY2sSR/s&#10;fqPd0uFQZz1taLkCvz697zxvYg3+lr3/ALQHt0TKx7s9Vcq4yKnr3uZ57jlbi9wbi2n63t7dEigU&#10;Vc9JmhLnUF697kR1KgcLyT9T9Le29ZpUcfTqngqMqpGeHXvcv7kACzWBPP0+lv6e/CV0U08+mJYa&#10;B5B5+XXvfFp7A83BP+t/r2961H4mOPTqixtH3fLr3vDJUAC66SPzyf6/T2/42mEKT5+nT5jBiD0z&#10;Xj173x8+m1vrccf8U9tmVxqFag8Pl020LEMSCQeH/Fde9yBUIFKk8/kAf0/x93idVfOQfPr0cfeE&#10;VTSnE9e98XnOmwPAAvzzb6e1Zn0ICvdnq5hkA1IKjh173hSoALG/6iebm4tzYAe6xXLa3c+XTXhO&#10;xavBfLr3vozkk6LgfQ3PP09uM5lALde8MHtUde98UlKkspuPpf8AAP8AsfbPiysoQnTnrxSsYXzB&#10;4de95TPcaiykn6f0v9Dce1ak07yOvEBQajh5Dr3vEZeDxYf4fT/efaR5FEtQRQdNkVIJFPl173xa&#10;QAD6fT6X+vP59umVJE0qKZ4jqzIzNrC4697xPOGuAALWsQf9j+fftahTUcOrCOuKceve8Zl0n0n1&#10;cXI/x/NvbAuAp7T05oAIQ9e94mlsbi5C2/259+NwzDVx6dMf6OjGT173w8n6iPyL/wDGvdtb5PTa&#10;o8VVYcOve+9Q/P6r8D8g/wCt7YY0lBOetN+s4FKDr3vIGYixsLEj8X/w59+eTUB4YrnpOyafnTr3&#10;vMkgA5Ym/wCP+J9qxLLQqtKdVbWvcv7eve+2Oq/AFwPpb/Y+6lyaKcdeEh1qrCuOPXvfS8Ws17G4&#10;ubcD3X9QJj169o1LWtc8Ove86SEsSbKDwPzbng+1C3DVKjz6ZNuVqijA8uve5QF7MTyo/wBiT9fb&#10;6kmQSD8I/LqixvGCckeXXveQSE2Omy8Hji590kmDccfl0n01Ukiueve/CZS3+p5sV/B/2HumoBsD&#10;8+tqjjVUVxx8+ve8jzWAWx9X0P8Ah9Pe3lKlaHy/b1pIhqDZx173iMqsLAXsbXv/ALf26jtItfh6&#10;qVqaAefXvfHUSGBIsbW/HF/6/wCP09vooqVOenHiFTXOMHr3vE0oFrEn+g/4i3t9FH4sAefWo4Qx&#10;FTx6976Lx8g2Vjbkg8fn22ZW+JMrw/Pp9YSiUGQfz6975K3N7gqLAC9/9793jm8Q6WxTpn6cZJwV&#10;9Ove8iv6iBe54/wtbkA+9M8TNXOOmniDMpHnx697lRkXJve/H1t9B/h7uoDig6ae31NSM4697kxN&#10;pH9SCSQP8P8AH3f4STXt6uYmJoRj1697lxyhjfgH6E/4/W4t7baXSMCoPVfCo2kGgPXvcgSg2UH+&#10;twDf3vWtKV6TuqUxnr3uQklgrA8m5u34t/h72Aq5HDqiqEqsdQPnnr3vtZ2GocW45Nrt/vv8Pbes&#10;F6Up14RK1PP/ACde9+Zy1+PoNVxbke22AZSBTj15o6CvDr3vneyi5LXGr/YW/wCI97CEEls9VA1N&#10;Wleve8fm8dwrGwNzbnk/Tk/n28GKgFjj5deMZLAde99mZpdL6hp/1A+ptwP9b3Z9B7GxXNelLosS&#10;6aV6975Bzdjfjj0/0596oPir0wYeD0x173//0/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+691732PbiA169173JiHIH/Ee1Z4dUfAz173KW/wBOf99/j7utMHqlBxHXveUX/r/xrj+vu4Ap&#10;1SvkOve8n5H5/r/vh7oVqSDjqpXB6975gA3P9T+f6e90yBw6srVYV8h1732twT/vre6laDJ49eOV&#10;APXvfMEXFhf/AB+lv9f3RhQnWeHVKLSjnPXvfOx/4qPwffh+3rSkVzn59e9+tf6D8f7b3qig48+t&#10;kqG1Ln5de99C/H+vb/kXvbqAxp1YlsmlOve+XPItxfn/AGHIPtoqGIrx6cVVYBic9e99afp/iL/4&#10;D/W9tVGnt9eqhu0aT59e98tP0tyLW44+v4PvY8zT8+rKxqScde99abAm35v9RwB7qXBNAevMyhhU&#10;8eve+wP6n6/m1ve6VHp1cnUMinXvfh9b/Ucn82t+fdcA0PTZ0io8x173yFjf/XsD9PdwKDHDq61P&#10;Dr3vxJ+g/wBa9rG35HvxBrXy68sYpT59e99gC9v625P4/wAD73WpNPLq/CuK9e99E/14P4txwPyP&#10;egPLqua09eve+h9Cb/j/AHxv72QDjqwGMde998W/x/H9ffu0Vp1uqn8vLr3vl9AL83A/w/3j3UFy&#10;R6dbqTilOve+9N/9Y/j/AB/2HumW4GtOvde9++lgf6/193IqCw60c9e99cW4ubfX35ScY/Z1sHy6&#10;975Ef1t9ByP+Ke66F+Z6rgde98wAfqLf4/Uf7b3U1GacfLqxB8uve+RsQQBf/H6e9eKKgDHWxnh1&#10;7363P1vx9P6g/wBfepGVlypGePXuI9Ove+On0jkWB54+vP8AU+9qxLH069mpHXvfP6XNvqf8D/vA&#10;92Baop14Anh173zP1/A/P9PdPDIWo8z16nl173xIsQLg/wCFv9492fgQ4oPXrYFa1x1730R9Qf8A&#10;YW/PtjII0mvVPPHXvfYH9Pp/gOT/ALf2/RqVbq1MZ6976seLEH+vtuVgXNfy68ePXvfYW/J5t7aN&#10;RgYr1rVQ46976Itz9AQBbm3vakU+fXlJY0Az17363Nz/AMU9+z14A1697744/P05HHv2oilBSnXq&#10;EGo69748Xt/sf9f8e9qcdXr29e996fpx+SeT9efey+ok1pTqnEmh6978RbV/X/W+nPvROFJ62M0r&#10;1732B/sTb/Y390ND8PVcde99i3At9P6+7dy5GerE+YGeve+hzf8Ar9Rb/X/p7sCCQD1bFRjr3vkB&#10;c/7yb/717qWPA9VNf59e9+4sOef9b/D3ZuniMVr1732QLEm9uPz+PdK9N1IoQeve/WBtxe/v359e&#10;AAHpXr3vo34HHBI/x9+NT1sBjkHr3vofnjk/76/u1aGvWq5x1736/wCLnn8f8UPv2rjTqwb16979&#10;ayj/AAP55P8At/fuJx1amajr3vx5ufpf8/T/AHj3UcetABTqJ6976sTb+p+lvrx79q6qzipqOve+&#10;YHFzb+lubj/H35vi9OvGuqvl1737j8/Xn6D+n+Pv1K468PWvHr3vLGuttNiLji4NrX9vovbq9D0X&#10;31ysSGnEfPr3tcYDEmRo2Kk6nW1wTyR9efZpFGZJa/L/AFDqPN53PuY1pjr3sesBgBGiMUubc3/N&#10;rezu3g8EK8ufQft6iTd931sQD172I9FRsNKINIH0Fv8AD+g97ldOB8+gZc3ANWfz697VNHQO4UW5&#10;J/2P+v7ROxDFj6dENzdqtWPXva5xmMEYDNY3/p9f8fdI5FegOD8+HQXvr7VhevexCxVFGpRgBcW0&#10;g8Gx59+a9KakIAFfy/l0EL65c1HXvY89L4mFO2No5uUx+OFlpZg/9q7hrEfk8e8Ufvb7HfbvyVJd&#10;2KFmSJmNDT8/t6yx+4z7pWXIfvVYxbtKIoZnyzGg4igqeve9idZKWoxuMqKZ1kp5aOFVKiyoRGLg&#10;KPfAplmiupY5gQwY8ft6+pGy3Kz3aGPcrFlkikAYMpqGBzXHXvfONVbSvB0iwsPz9fr/AMR7qxIz&#10;wr05LqBLDAPXvecYxJlLeMer8W/P09t/VlDQt1Qzsjaa16977iw9gwMYOqy203vzwfenvq0IPDpu&#10;S5DEfLr3vmdvow/SRpU3/AP9ePehuTrivHpOt5XUp9eve0/lcMrxjTGQUun0IH+vc+zKzvirZODn&#10;pVBPperde9g1unENFFUAxL4ijBm03vcf2bexxtF6rutGzXoV7VcVdGqRnr3spue25TrnKaoiQLOk&#10;91Z/obtawJ/qPczbducp2943NVp5dSzHuhTanjmNVcDh/q9evexIgwrNTxzLGoIKmQBQLEfkewrL&#10;fjxShavp0Dbt1MgKnH8+vexJw+JaopQ6D0KORYgAhbHn2F769EU2g8eiuS8jUqpyT/n697mNjWik&#10;/TeO1+Pwfxz7ZF2HWlaHr3jF4zTB9Ove26phMX4srN+RcXP+t7URSauPHp2Ni9QRkDj1721SUz+R&#10;30kXHIsbAFfz7WJKNAU9Phuxa/y697x/YSyPGI4mZWuWK/4/i3593+ojAJJpTy6c1rHExrnr3vn/&#10;AA6VB6o7HURwCL+6/VIxqG6Tmcuf8/XveZKJnY6rtYfpCn6ke22uAF9Pn1Yk6QBx697kDGvKl9DX&#10;VjYC5aw/r+PbX1So1K8eqGYIPU+fXvc6CgDrYhr8c2sQPoPbElyVIIPTUk7LJ61697nxUVzoAUke&#10;l/TyL/T2mef8Qr0jeQkBhWh/Z1725DEOpjsgIYH9IAt7Sm9U6qnh0wboMGqaU6974NjuWDRt+for&#10;cAf4D3sXNcgjqxnBIAOeve8L0k0ZJWnd0I/Vp/2H+393EyMO5wD1UslAWcAny697cqei8pjtHKht&#10;wpX+p/B9pZJyoOQeq62AZaj7eve1jRYCaWMrHGfr+VXi45B9klxuKI9WPSC4uEEgD4P2nr3uIvU2&#10;ay+Vp3psbLNqlVVAQuGUt6iLf0+vtR/XKxsrNlklC0B86dJJtz8MKNQUDjX/AADr3sXu2+j6/wDu&#10;LiEel1yRmNpIihKosYsRccj/AGHsFcm8/W45inJfSDWh8zXp3ZeZhHdSIJAQMftHmevew+2B1rWY&#10;ykRTTsGV/wBtQpNlJuQb/wC8D2JOZOaYbqc91R1rfd7W8uGz5f4B172LcOzckJAyU0hQgFmWM/T8&#10;3/r7Bb75bFKFgCPn0GDcRGMdwqeAPXvbqdlZNijxU7vH9NPiYEc/2fwfaMb9aAFWYAjzr02btVDR&#10;vlh58R+fXveb+4uVfgUVSTb8RHn23/WGzU1Mi/t6ca6EZDvSlPLr3vi+xszGwH8Nqb8A6YieTz+f&#10;e15hsXBPir+3qsV1C51I1PtNOve+hsHNyEWx1URexJivYjjgfX3v+se3qMyqPz6q1/AlQzceuhfm&#10;/wDsPpx7kx9c512Cx42pdi2kXhIv+ber203M+3rl5VA+3qgvISKySBQOu/fcvWG6ikmnEzrpBKhk&#10;vcj8C3vac2bTqH6wP+bpwbhYrICJAScccfb173Hperd1eNTNiqmN25A0W1f1t7cl5u2jV2zKQOnp&#10;d1tKnuBp6de9zouqt0MVUYmpUsCb6SNNjb1A+2H5u2oCvjA9JpNytsMZFoRjPXv+N/8AGvckdSbq&#10;D6Wxk9it9Wi41AcLb/H21/XDayuoP/h6aO52piDK68eFc06975np/dTMunEzyAnjSCLk/Xg2+h9+&#10;HOO2EE+JSnHBx1pN4tFU0kUfaeugLfn6k2/4p76PTO81uFxM73Y6rAWUD6c+7LzltDtQua09DXqy&#10;b3YSMNUoTHqOu/fOLp/dSEo2KnUsDqBQm3HHJ96k5v2/4tZp9h61LuVp8QmVh5UI6974/wCiDdau&#10;FkxU+g8LZNQ+l7k/7D3ZObNvkBETFj9h68N4slXU0g+eR/k66v8A1/33+Ptxp+lt3Tq1sLUonAJM&#10;dlta4Jt7ak5usVfBJI8gCf8AJ0kl3+1B7ZVz6sK/sr16/Fx/j+f+J9ua9HbvVwq4epKn63ivYEck&#10;f63tIecrIjJNTgYOf5dMjmPblGoyrX/TD/P176X+lh/Xj/XufctOid2MEDYyo/WAjCNipB+t7f0/&#10;x9tHnK2DNpDEjiNJx/Lr39YtrYO5nUHyFRXrrUPr9Ba9/wAEe5y/H3dpW38MnbU3FlY2X8/63tr+&#10;u1uasFeg/on/ADdNDmraEkBNwtAPUde1DgalubW9Q/rf3zPx23mt1TDVUgKMdfjNuR+nn3ZOc4pT&#10;VUfjw0N/m6rHzbsTCr3SKa8KjriZYwDeSNbDk61Fv9v75x/HXe/hQ/wiezX0r4yLFT6r24Pvx5xh&#10;aYoI3qOPaf8AN1Q84bCJiBcJTFasPProzQAAmaID8HyLY3H+v7w1Hx+3JRxPNWwrBGh1EzXTSByy&#10;gf1H59vQc1T3bhLW2mcnHajH/J/h6ak552JG7Z4wAM1cf5+uBqqYFQamnUm9lM0YJ/1rnn200nT1&#10;ZXyNDE9KJLEX8oVdI5Yg+zaS636GITtYXBX/AJpmtfs49Ih7i8pRmpvoia5HiLj+fWNshQJcPW0y&#10;/wCJnjFv9iT7cT0hU0kOuatoYiqsdMlTCVFv0/ni/wCB7Ya/5kclv3ZclRkkRNw/Z1ef3I5UOr/H&#10;oAP+agr+yvXBMpjXYRpX0bOTYKtTExP+tY+40HVdLKA8mYw4RDpZmq4BZ/qEsW+o/r7XxWfO1wKW&#10;uz3TFhUUjbI9emX9x+SLdQ77lAoIr/aqPt4nrjLlsZTsVnyFHEQQCrzxqQf6C559+k6/23TN/le6&#10;sFTx2JlJrYQL/wC3/wBt7X2/KnujeHTa7BduTgfpnopf3l9uY11Nu9tQHH6q/wCevWM5vEj65Gkt&#10;a5ImW3+HtrOD60pfXJvvCcEj11kAK8/ULf2ewe1nvndgrDy1df7zT/D0VXf3gvaq2Lxyb1aqR5eI&#10;p682bxQUMK2JgfoUDvf/AFtA9xxJ05TKWqew9uFgx4WrVW+tjYi49nEPsH94e8p4HLVyKjzAPl9v&#10;RFP96H2YtcvvsA0jID1z9gx1jbP4xTbyzH6crSVTjk2+qp7kLmehlFn7DwiKoF5BUrf1Dm5IufZn&#10;B92T7yNzGJTsMqljQKQa1H2VAr9vRDP97v2QQAtvsJr9v+brA+5ccjadNc1lDEpj6tuPqeAl/cs7&#10;g+PUcWp+xsKNNrOs31sORcD29F91P7zckxRthkUDj50/n0Xn74fslQqd8h0/af8ANX9vUdt3Ymy6&#10;VyZZ76QMTX3uP66o7D/Y++MO7/jifVJ2LiQVIv63Nyf0k6R9B7Vj7ov3m5GCw7M2fmAf8PTDffL9&#10;kIzQb1Aafb/mr1jfeONjW70mY/pxiK5ufp/ZT8+5Z7A+NUDsX7DwxZFvZGI8ptYheP8AY+9D7nP3&#10;mJY+3aHBJpmn+fomn++/7GafDTeIyQeIDf5qddjd1GUV/wCHZrSwuP8AcZU3sRfkW95abtH4xvIi&#10;J2Fi7/TTdg9zz9CPr7f/AOAk+9FpZ5dpOkcKEGv8+k8v33/ZEKwO7ofmFb/N1gfetEmm2LzrX+un&#10;FVVl5tcnT7lf6aPi/QzeKXfVA01/0oo1FBwTqf6+3V+4v95S5CE7eQCKmrKKH0pXohvPv8+ydmBF&#10;Hugeo/CjtT8wOul3ikkcskeCzzCN9KqaCRGkA+roHtx/r+3+Hvz4v02hl3fSsbG7aI34/A9R+vtV&#10;a/3fn3ibpqXdpoWtB3gZ+3ogvP7wH2dSPWdxLfJY2r/g6aavsOSFX8G0ty1Mi/RBRaNR5uAWPt+g&#10;+Ufxgo1iZNxrPwt1XwL+k+q5ZgLexNa/3a3vjOztPboBTH6lc/Z0Dr3+8H9otDN9dITXAET1zw8u&#10;kxU9q7mDRpR9ZbqlYtZzLHTRKt+R6tfvWs/nWz7H7G7EXfXX9RFU4zcG0YoJFRkcpUYqYhA7Jfkq&#10;1+ffZn7ontFzT7Me09ny3zVTx42JNDWoI/ydcq/d73h2X3P99hzXswcRyAAs4oWyQDT7KdKbrLLb&#10;kzGLy9VuXBT7fqWz1e9JSVLBpZKJyDBIdNwBx+Pes2x0yiNjp0NpY8HkGx5HvKtpWYVGTUcepJA1&#10;JrGa9CV7Nh1XkUl24aMEOaa7AGwJ13J9v7sDLal3HGv7eoC58tGj3gXBxr/yde9z8k7JNJGVuHJP&#10;+I/pc+wE9aqieQ6SWSq0YfzA697TtTAv5JJK8fj8cDj2xGZAurzr/qz0cwTE+XXvbFJE97k2H0+n&#10;Nvr7Uq4yoHRqsi+Weve50ER0B+LDj/VH222gMKjPSWWQBtIx173OWn1AG2n6+on8n+g9tgqUofXp&#10;K0tDQGvXvedYQgBupsfyfVYcm3txQzk0HHjjpppC2KU697zIR+LEXt/Q/wCv7bMB1Ajpo1p17280&#10;t2dbEra3FvqP9f2laIaT9vRdcYGRXr3tW0aG4YJ6xzc8Dj2oWBvIn516D1ywpSvXvavo4vuP1AC3&#10;AVALWPBJ9r0hYxaRn/V5dB64cQ8Dx9eve2fceyDUp91Agf8ALJa5AP1uPb1oRo0nAB4noScuczCH&#10;/F5cVNOve01hdvsldHBNHaNnAtyLH62/wt7PLSNWYsnHH+Hoa7huIkhaSM1oOvezYbE2+GhaAF5L&#10;rrtYllC2spY/7x7ljZoS1okbJqHn+zz9eoG5uvHLK5GACf21697FCv21NW08ZjZk8aLZimi4X6q3&#10;/FfZbNbSwysIu1gf5E8Oontr5bWU4rXy+Z8+ve0jmcVTQU8MdQNEVh5RcvqdW0j/AG/19mniMFMU&#10;9O0VFOhTY3l1I7ELqIoRTFOve2yCUyLJFCdMKpZQo+v4Fz/xX2ptCrEF0+3FD/m6VtDrlE9xXU2f&#10;z697Yvs3aeV8jOgguRHGSTLf+ybe7SRUzc4BOAf5cOjiR40hVYAdRpUkft697lUeSejqEp4aeOaJ&#10;yEE50tIgbgi39LfX2yW8KVkUA1A+zPy6STbekyGWZypA+Y4de9seQxeRrqyYMtoVcg3vGrITq1KB&#10;xce0/wBOzyJqNFGDXh9oPRzZ3lhbW0ekksBxORX8+ve2l8NQUrO0pV5D/bi4l/wXn/efbUkEMUZM&#10;Z8+lR3S7ljpCBSo48Ove5m2WxprMgPtWjtTsjzSALfj9It/xHuts1ss7vIMlaevRfvwvCkTI4pq4&#10;cafPr3tiqI6amqHKUMtYpZjGZCPGFJ+hUfj2hiVElqVqRXjgH/P0qia4niVHlWI+dOJ697k0NTWz&#10;1IRUipIhwUiULwfoCRyf9f3Z41cGpoCeC+vSe7treCDUzF29Tnr3te/uRY2lp1EkklTMFJViCUJ5&#10;Nx/h7vcJMKW8JIJpU18vToInQ97JLgLGK/n173PyuIo0Sk1KCzRfVhdlt9C39b+10drBbqgMY1EZ&#10;NM/t6S7fuNyzyBeAP+qnXvbYtOqOiKi2t9PoLfj2sjIZdNM/s6NAxkUsTnr3uYIvAwN7H6i1zY/0&#10;97kWaE1ix6/PqoXxl7/Lr3vqelNQU0epm9X6eQx/w92KtK8UgGfT16WWsvhMqkGnXX+t/wAV9iFs&#10;7q/cG5qungxlBNUSy29YXTBAGa2uaU+kW+vJ9nNltU8p+GorwHl1q7v1t4GllYBVPCua+nr1xeRI&#10;1LuwVR+T/wAQB7OhsroHbm1Whq9wyR5LIApI0CgNRrIOSGb+1b/bexvHsltaSdw1Gg8sCvz86dA6&#10;/wCaHlkMFolKYr5/bQ9N0lZJIl4BoQkjyOPUebcL+PYxZXIUlPFHBRrHDGi+OOKBUhjjVRYBUSw9&#10;r5EaJIgjCi14Yr+XRNbPK9x4sp1EmuanqPFAzhvITb6lvqeTxf8A2PsNcjm5kXxrI5ALXsSCCDwS&#10;T7LLq7m06K1r656EMNvFXUy5PU1IVc/jg/T+gA+vtG12aZY2kMrAl7etiBcfS3tBJI5QhsAZ6NFs&#10;0JKhc08vIdSVjt+AP8Rbn2jMxuIxUzny3dzYDXc8clj/AEHsvSWjKc09af5ejHbtsRp1aUE5/LrK&#10;AB9B7BfPZypn9fkYFWZR6mI/qxH+v7T3FxKVLN8Ncf7NOh1ZwwQxN4lAK+Y679oWry0x0s8pb1E/&#10;Xj/bey/62eZQeFPXPW3iDMZrftA697TOSzlGSQxW5+p/JNuePerq+tGiRWFWz/qx1tTPIFYVP7KH&#10;r3tJVFRRuS6uDr5AtYfX+vsjd7cAmOnHrfiTZCqRQ9e9sM08DElQt1JAH1v/AK3tpvCJ1Efs6VBn&#10;11fOOve09PKWnb0HSeGW31H+HuhMfaVBH29LVIMakcfXr3vlGyLy0ZA50+kf7e/vbMlOHTXcxrqF&#10;T173wuZnFlCqDz/U/wCPvTEg08unSixjvOeve50CkuVLWH14F/8AefetQYhOFPPplwCvDr3t6ipx&#10;IV0gvpF2JBt/h7eC47sjpr4VoR17290dI/DaQg+nA/2x9qIgWbh1RnSRtBzQVz1729LAiWOq5HL6&#10;rMT/AEB9rvgpTh+3rccsisNIx/Lr3uJVuUF1AC8/T+pHA9tyhNOM16NIFR0IcnUSMeXz697S1VVO&#10;dQF1W/quef8AE39po1KtqHRxb266g6+nXvbLNXogIHqfi5vfVz7fIGDIKD/D0bLBVAWFAPz697Zn&#10;q3LayCbn9N7AfgEe7MY9JUeuOlKxIq0TB9eve8Jq+CRxr/ob2sbGw91Z2PauOn2UnHl173zpKd6y&#10;UqDwCD/T8392jRSwLYz0mlljt01tjr3taU1AIivCEAhV4vf/AF7+1iW+vIGPXoL3V54+qtcnr3t8&#10;RSOBb6i//IvZmE0sAaCnRW0mv4q9e9uMQ5H+sQCb2+n1t7UqtWVzwrXqigDjw697cY2QKuq5ZTa/&#10;9Cfals1J4Hq5JoQOHXveGep8d1Jt+TwP9h7RSPVioIBArTzp1ULqOnzp172mK/JEM7C30IFiAf8A&#10;YD2i8QEBjw+fl0YW9vqiQsa9e9pWorWmkAJ5+jc2/wAOAPaSZ2ZSKClej60hUIaiteve5EMTuQPU&#10;RcE/7D8e05w+pR5dKndY80z172qcdThAGPAJHH1Nv68+1iNJ4alzxr9vSG4maRQQKde9qFSiiwBV&#10;j9Ob3B+gt7fBoCV/PoqLHWS2Vrnr3vJ5CAARweOAePahtWVTGK9JpWLvX5cOve/Lc/ng8/7D3uDM&#10;ahvXpJlVCDgOve5AdYrHj/G39D+CB7UC5RKoOtBnIKr173japVjYG3+x/wAfyfdi4Lah04kZPap+&#10;3r3uTFVBSFJH9b3B+v8AW/tvUoAUGnTTpGhwK1697coKj6sTfi1h9L/g+3kDFCGP5jqgjDVUfz69&#10;7coqhgDdrC34Jt7f8QggV8uk80Tse3J/yde9zVq1jX634JNzf8e7jSAM1z019KCqrk56976bJhAG&#10;vwRa1+Lj/X+nt16kUUgevr059HGQVGD1721z5Vixs3oUNxf8/gH/AIj22LpNQjPp0pjhRTUqMDr3&#10;tmqcwFtpJHBufoL/AOt/j7Ykn8NQx4dPww6gCq0HXvaYqsy1jZ7gk6jc3F/rb2jkuyQzqa/5Ol0V&#10;nLUlhUde9peqyckl1VmuOQTfgfkc+y+S7YyDUScdGkNhRwxyKfb/AC697apKhi9r6j+eb/48+2vF&#10;dxjy6WJbolSo6976QEAlub25F+P6fT2yTKQSOtlyvwj7eve56ILGxsbX+v1/rz9Pb4cggMo4dVZm&#10;DagOve3KEqPoCeB+be3AyU7ekTyVp5mvp173KWXm5JFhYrb6n/H3rV4QIPA+fVWiZUyKg+fp173n&#10;E1lDHn+gH+39qFkr8GTTpKkTM/aade95EnUn9TC4sRzwRzb/AGPuonKqD6nrUsRUZNc9e95TUnTZ&#10;SCD9bfVSP6+3fFB15Ir0i8HUxpxHr173y+5tazBnIs3H9eCOfbYuWRqha+X+z1rwZY+4ivl1732K&#10;rQQTb8gc/U/Xn8+7+LVRQUNfPq/0400/yde9yoqsnn6CxP1/PuyzElvIj16T+CAWPXveZaw8AXDA&#10;E8k2/rx7VRyvIwQimOPWvB8WgBx8uPXvedaxb/UMbf8AE/gf8T7eLHQNRpnqjRsq0697yCsU8Kw/&#10;2NzYfi3ujz6ahRXpO0RpqAz17341mm5LBiPot/d0clh4lKEdWWKuH4de98fvwDYjTYXJ+tyeePem&#10;mEYAPw18+rLGq9o4de981ro/1A2J5A/r+ePfjMjEsDgcR1plqajh6de99NXgH68sDxfgj6e3zJGK&#10;UOT5dOaUKAHB+XXvfjWWW4PN7m5vwf8AivuviilD0yY85PA1x173w+7JU8BADcXt+fe/qO/UfPrS&#10;qBIXNaH9n59e9+atKges3P1P5tf+nt5bpCQKUx0oXS2VA6976FcxPBJH/E/1596kdSa9NyQo3caV&#10;697y/ckkabXHJP8AvH09ti5LMVJoB8uk6xktVjQfZn8+ve8gqQTe9jxcH68f63vzsNY05B8/TrUs&#10;R1hj1731JKDc6r/n62J9uq4U0rTraFvE0k/y697jmoNj9f8AD6f7Ef4+9NKdVQ35dbp+oeH29e98&#10;furG5HPAFjxb/H2076snqrQrIdXA9e99fcauGNr3u3+H4uPfkcqKDq6QFaNX/V9nXvfATC4tyLkE&#10;8/7bn3difirX8+rFGBqRw49e95fuF5P5Jt/tuPz7qk6rIA2eqEqrqpzXr3vN9wv9NRP4H1/2HtUG&#10;aniAinpTrzQs/dqAHp173l8wILEsAB+niwb6H3T6kEsnCvSVgGOilCP2de98/ODp/wBa3+Nr/wCH&#10;u4dKCuKdWEVSB5U697yLIpBubm9wL8j8e9CaQLpHCvXhBpTPr173kMimwuPwD+Df6+/IwDEsc9ad&#10;Gdiwz69e95knCjTYE34J5N/9h7VpOqjjk9VeJwAD173kadLD63txYfj3QtI2BT1r0wUYYYDr3vgJ&#10;V+pbn6W5J5Hp59s+IFcgnh02aB+7ieve+Tzsyr9BpHF/qRf8X9ul1NGTJ6cEYUVOSeve8fkQWBP1&#10;PNiQQf8AED36Fywo/r00YtRqD173y8/1FuAbAn6/63tYpZnKUpT59eMKlSFOeve8LTLb6i/4HNr/&#10;AI9rUfSoVj1qJCoo2T1734S6xzxYG1ib3/1j7RM+rB4V8ut95FWxnr3vmrrxY2a4ux/4p7f8RE7l&#10;Wh+fVixBIK1J697lByfoD9bXvxY/m3tszHUCMEdMyRgMrefXvchWI+hF78WI/wBib+3zO4TUoqOm&#10;zFXuYUHr173nSUBfUPpYn/Wv+R7okwYEjt6uAdNBkfz697yioFtNhcnUTb+n5938aijAI60yUIb/&#10;AA9e95BVc/4G1yLix+gAA9p/FP4hTPTCxq3XvfMT3AVv0/6rk2/p/wAb9rpTqovShoFAzxPXveVZ&#10;wpP5sbf1sD9bX9pzcLQIwP2+XTSRLUChBHn69e95BU24JUXve35/pz7SiUqaVoK9VeIuajH29e98&#10;xNxYG/1I/H49rA5JaNSMCvTYhAB0L5ef+Tr3vF5irC7EEjkt+f6jj3VZSGCnP29eW31FcHr3vgs6&#10;tyDdQfxcE25+p/3v3szHTQ5Nft6UiFkwT/l697yeb8/j62/J/PtTqWnhk93l1XRT9CnHz/n173//&#10;1Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691732Pd04069173Ija5t/X6W9rF+GvVT&#10;5nr3uUvPH1t/vufd6npsk0697yhvqLWt7sBQdaoBGOve8gNyP8b/AO9e/cMHpoVyB173k+n0HveK&#10;UPWjRcHr3vmpubkfQfT8e6k17R1cOSKLjr3vmADf8Ejj/b/j2y4yT005Na+fn173y/x/PA/p72Kg&#10;0Hn04qhqAefXvfKwH9eR9fpYfX6e66TxrTryqQaE9e98gtxe9re9lmFQOqEaXJ9eve+9IIv/ALc/&#10;8a9+DMcUp1fWTQD06977tb+o4tcf8U9sEIopxqevK1B869e9+C2AN/8AD+vupFSwHCnVmbJ1de99&#10;Wub8fgfS3+9+9DSpCjOOtqAh41r1731pI+t7/wC3/wB59+p1sn+LHXvfjxf/AGq5FvoPdgCa9OYY&#10;kde99Dn+n1597qFGnq2Fweve+/zY/wC8e91PEdX6978Rbn8H/Yn/AA90LAtUZI60TU06977tb+n9&#10;f8fegTStOqjPEde98LX/AKj/AIp7cPr1ulDjr3vnY2I/23F/9596pUH063XGOve/AkW/1j/vAv71&#10;RGyPLrRrwPXvfdyf68/63+x91C6cHHXgAOve+Vv94Bt/j78r1J1jrZx1730ODewN/wDbcH34CmQc&#10;de+fXvfLSL3H544/A96OorpBr59WyR173zuD/rG/4/2HuqkgHTQmnVOBr1734gcf4f0/1vyPejrd&#10;aHq9a8eve+Vrm1+be6L2jvyOq46979cEAW+n0v8AT3tlpWjU/LrZFT1731b/AHw/p71WigdeJyKc&#10;B173yU/1+gH59uox406tpp9vXvfufqAOfp7rNIKkcR1qvp1737lb2+p/33HtgGpFB16oJB6975/Q&#10;j/W/3n22a0yeq4GK9e99f4WBvccce3QaeVOt8OPXvfH63t+OP+Re3CSD3UNet/Z1732v15P4+n55&#10;/wBf3VaAEt1scOve/WFrfWx91AqK9VJ8+ve+NvrYfT8f1920UKsM162F7h8+ve+/9qt+LfX8e6Mx&#10;4depQkjr3v3FlP4vxb3sUNQOtgeXCnXvfZHBPJ/1/wDX96HxAEdUYmteve+JB4I/1h/sPdaAggHr&#10;fEafPr3vsC9uRzx7fCgYJ6uCQCtf5de99gW1WP5/1rf6/vzr8IPWq5pXr3vlwbC3Nvr/AMV900E4&#10;8+rAYNeve+/p/iPp7owI48etHhSvz6976Itqtz/xv+nvQGoDqnlXr3vu1+f+J4/1+PfgQerpQZJp&#10;173w4H1uP6/6/u3HqxHceve+JAuP6c/74+7DIx1YVpgde98h9b+9AmlOqFSBnr3vu/JFv6f63Pvw&#10;pTq6gDPXvfr/AOwPPA5Hv1CBjrVSBWmeve/WsB/h/t/deqkMR9vXvfrXFvxfj/Y8n3fSQNXXiAPt&#10;HXvfIpe4HB4/4p79GFZgG6bkdVUM/Hr3t/xOPlqJ41C+kfVrcf6x9roY6glQTmn+r5dAfd75UR3L&#10;VNeH+br3sedp7fY+EtHyPoCCb8/W/sRWqRoSzigAx9vn1EG/7uO4Kevexyx2OEcagACw/pyARb6e&#10;3ZJeFT5enUX3t5rfj172qaWmVNHpB4uSOD/X2kd9S+XRFPcO1aGnXvakpY4l0soF/qRwCOfaFmfx&#10;SSKinRJO7mqnr3tU0fCqQLj+o/HtiaQVFOHRFcHJ697WONPkKJpv9L8c/wCFh7YEgWrt0HL0aKmv&#10;XvY77Fpik9LLEzxTwypLDKpsUcfRh71f7dY8x2km2XoEkcq6SpApQ4weo43beL3arkbhYSGOSM1D&#10;A0IIPr173bd0ju/cdbh4MXJVrVwNHFGFkIezkWLxO3K/0+vvAb3h/u/U5puG33kF0iuTUmPgHNTi&#10;nr1l57D/AN6f7j+zVxBtHNRa+29WCkNViqDBpU9cXYIjObkKCSByeP6ezv7Q2LPlCklVWGFWjS6z&#10;K4I5B9MiAj/X987Of/uv+/HJs0lvLsEsyoT3xKWU+vl+zrrr7ef3vP3cecLVYNzulsrlqVEhoPnW&#10;vSfq91YPH3/iFalFY2/eV7f690B49mEwXS9JUqt85QtqKhVlkEbI5/Dq34/ofeOG9cj+7m3MRccv&#10;3SUqT+meH+frJvavvsexXMQEu275akafOVBU/IaumT/Sj15cKd4YJGJtaWtSK5va37un2s4/jxPI&#10;z+DI0Eqpc3SphsdPPPP0HsDSR89x0E2zXSV9Y2/bw6HVv94v2vvIkdd1txr4EypQ/wA+p6b/ANjy&#10;X0bv24bMFP8AuYoBZiLhTd/r7kL8b806h4VSa/P7bxtck2Qix5/x/wAfZHPv++WkpgubCdDwzG/5&#10;+XRrb+83I16K2u427KfPxF/w16dodwYKoAaDNYmVSupWjyFIwK/14f6f4+2av+Mm7qi60+MeoLjk&#10;xhTpYcFdI/PtyPnK4tc3NtNHT+KN/wDDTh0bWvurymrFfrYuFf7Rf8/UhMti5SRHkqCQg2slZTsb&#10;/wBLBvYXbn+J/YNTTzxrtuqc6dKCOLX6v9Yf7z7Ee1+5lhbyK761HzRh/k6E23+5fLYZZI71OPmw&#10;H+XHWZaykc6Vq6Vm/KrPGT/tgfZUt5/DLtWF/vo9r5R1ppPK6/Zy2UE2A9IP/Gvcs7L708tFfp5p&#10;guoUzUcPtp1I1v7rcttZND9XGeHBgf2Z6kBg3KlWX+qkHn2HG6Ok+28LQUlRQbTyNXSq0YrEjglW&#10;SIfRmta5F+PYh2nnvk69uHhubtY3IOmpFD0abLzrynusxUXaBgDSrDJ/z9d82/F/z/xX2v8AaPXW&#10;6JqAiXCZCF1jVpI5KaQerT6gbD6+w1vPM+0JcApcIwJxRhw8uk19vdgCojkUmppRgfPr3PH++/5F&#10;7VDdW7jZGK4arOpeFelkJGn6t9OfZQvN21BqGdft1D/P0jG/2rEqZACONGHXftOz9VbllGlsRVRg&#10;MLr9vLb08ki6+zKPnDakFROp/wBsP8/RkOYLGF8SAmnl173yHVmcfyR/wiqWwGrVTyXYsLAjj37+&#10;t+3ij+Ov+9Dpkb/bqyyFxT7evf77/X/1vfa9U5+MKq4qp1KSSVp5L2/Kk2/P4Pvzc4ba/c0yn8x0&#10;6++2rgu0gpX1697kL1Vm2sf4bVNdtLaoHGkg3sRa9/bZ5x28H+1UY9R1R+YbVDoaRVxitPy697mr&#10;1Ll1cWxVSDYkMaeTlv8AEW9p/wCudkR/bL9modVXmKPSAXBPnkde9yl6nz6soGNqLP8AkU7iwAvf&#10;6e2TzjtrDMq4/pDpPJvtsVYtIFp6nr39P99b3mXpbcqMujFVXjk0kHwudOo30mw4v+PbZ572pgaz&#10;LUfMdPLzFZyAoZQCB5kde9vcfR+4f29WDriVLXdKeW7/ANQfTz/r+0Lc/bZmlwv7Rjov/rHbFj+u&#10;qj0JGOuuf95/31x7UFN0XueQpowWTYAXKmll4A4vYgf7b2gk5+22hHjJ9oPSNuZLHMZnj+eR17n/&#10;AIr/AMaPt8i+PG66oK0OGyCszBTemb6fkHj2k/1wbJSUDavPFemRzbtUDFLmVD6EMP8AP14mwubD&#10;/XNh/tz7UVL8Xt5zFSMPWSqSL2iYIGH9k8e2Tz+khpEjknh2mvRbJzzsEZGqeMEGuWH8s9YzNEt9&#10;Usa2F7s6gW/r9fa9xXxG3dV6X/gtSigKCXp2ABP0uwH0v+faCXnPci3hR28pLfI9Ft77ncs2ykfW&#10;IWPof9nqLLlcZCrPNkaGJUBLtJVQKqgfW7Mwt7Gja3wr3G5hmrKVY6e5EhMegcH8lvdgecd3IjtL&#10;Upq8ySSPyHQF3f3t5Wti1JNbgfYD0GG7O/OmdjQyz7q7K2fhkiGpxWZygjcC17hWk59mZ2z8ads7&#10;VpfPk6zE0ZhAkvU1lMjKVFyQGYHn2Jdk9nOeeYLiOOS1nnkY/gicrTyBx+3qId89+YpKQ20gVMjj&#10;/lPRH+1v5uPwr6tirWyPce0qmSiSRnipspTVEkuhdX7KQsb/AI49z9zbB6azFHHQ5He+ApyoKWEr&#10;SMvNmXTGhHuSh90X3fvWafbtnuQ2CpVVHl51Iz0CLP7wcGzzSSvPGyjLBnUDHzJ8uiWV/wDwo9+A&#10;GBkgSv3tU5FLyLU/wyhqJZonDaUEakaWBNub+0XD158eMHTa6jeGOqESUKBR0tRNJcenU6+NR/rW&#10;PsS7N9w33936cKm33TOwrpeij1oCK/z6D2+/fR5PsHMl1ulpFTjWUY+WKn+XSMr/APhS/wDDeocx&#10;bR2n2Tul2nWGI4zbtXVGRXOkSBIl+g4vz7w1mU+NmFjlX7ityLRprL0tHHGkl/oi/cOnI/tce5Y2&#10;L+7E99N00GfbDFqNKyTUIp50HGvl1C/Mf9457WbM1JN8SVhwWFGfP20UdO+K/nqbh3/VtTdWfE3u&#10;TckZVWp6ptrVcEVR5DZbiYgrb8k+w7z3yD+M22oo3bFBmAYFauvx1LGhX9KkBnP+uPckbf8A3Sfu&#10;dcyO253VtajFS0jMT9gGB1Du4/3pXKREh2qO9uCvA+GF1fmT0aPZHzi+Z+//ALWTEfDrdWNiqdWl&#10;9wSU+MWMEDxtMXZjzz+B7L1uz5+fGzbIkNNi9utICS0U2YikdQpJa3jX/ePYxs/7ou7Enh77vcar&#10;pJ/TBIJIx59Am4/vUNymxZ7PcEDzeSn+Do1e294fNfP0sMlf11sTa8kskbyLkcqZ3giv60tEOTb/&#10;AA9ly3P/ADZOicU0oosBgJtCnxrGs0pRwL8kEX/rz7O7H+6e5PjhRNw3uQ5NdKitK+VekkP957zd&#10;OtYtmOT+KRuH5dDHR0PyKnYPW5jr6hBVdUcNJX1Nm02Yj02+vP19gjmP5znXysVxexsWkiMAD9gx&#10;WXnlwWf8+zq3/usPa60d2u90nlQcMitPyBH7emLr+8o9y5gTY7XFGo/jZ2P7NXSspsJ2jJFH9/vD&#10;CRTDX5TRYR2je/6dAlcWt/j7Q9V/Oix8QYUeyMePXqVvsYjbm9r6if8AW9iKL+7P9lklVpruZgFp&#10;xFP5jj0Uv/ePe8M8p02sCgjzU0H/ABrrPHtjfBRlm30GZm1FosPEhU3uFS8hsLe09U/zpcilzDs7&#10;Gqj8Leigvci+rk8e1H/Jt72IjRfHaWTOKPT8sDPSCX+8Q96nFIo4K/8ANOv/AD91I/urum5P9+K5&#10;S1gdFBS2HFvTqvb2yZX+dJuCqoVSl21jkniPCLSUqvfjnUfb9v8A3eHsHbztI9tLIB+Ek0/PpJJ9&#10;/wD98ZYyAYombgVj/wChuvR7S3FYrLvnMMrXu0cFJHJyb2DFSB/tvYfP/On7GBaGPD41QWNpBT02&#10;q/0AYlT7EVv9wD7vaP4520tQfCXPn0WP9+D7wcp8Q3igUIoEHnwPUmTaFfIoQ7v3GvqViyzUgJKm&#10;5H+a/PtjqP5zHbUkjsaKhS9iNEVNYBRZbjR/vXs6tPuKfd2iQRfuYUXNSzV6JG++b94Vk/S3Ig1/&#10;hHXm2XK8hdt2bq9ShSi11KqED/AQ+4S/zmO24TqWmpgD+qywgWP00Ar7M0+4/wDd5aNkGzIfQ1IJ&#10;+3A6Qt97z7xcrMZN4fPwgAU/PHXA7FQsjHc26fQbgfxNADxb8R+2Wq/nT9wqzLpp1Go6SiQjm39q&#10;y/7z7NLH7jn3d0cK+xoSQeJ+XR5b/ez9+2ALbnITTzpx6wydfxSf8xRu1OQRpyqi1jqsR4/9v7dc&#10;f/Ow7XBAkoqSfSqqRpiP04ZvUvukn3DPu6yxhZdqVc+RJ6UN9777wEagNuRH+1B6wzdeNIXaPeG7&#10;4C4+iZOIqD/gGiP+x9rrDfzsN9iaJ66iRlQhgggpOP8AgupeR7pJ9wb7usUTLb7cYyw4g9Ft398b&#10;7woakW40HrorX9nTVW9WVVYgUdg72ia1iy5CA/7YCMD2Z/rb+djDkGSjzFIKYtIvrnxtBIoLN6rk&#10;W4P5v7Krr+7w+7tdzrMIJojooSref2VFf8PRFuX32/vEWNJPqIpQBxaMHh606CHc/wAfe1K2CeLb&#10;Pf8AunFh5C8UVfRwVSRgiwAljIbj/W9mezH82rA1OOSShy2Mp5RCP2aTEUUcp1rwGZg1/wCvHve2&#10;f3b/AN2i0UPP49w9camIpmuB/l6BM339vvGXMwjiNtEdWSErX9p6Cqi+M/yokyTNlvlLkf4Sq6Up&#10;6DDxRzyLbSPJK4v9PZatyfzdshDWD7fJVbCJmGmGlo4wtxZbgCxHsT2f3Dvuy2LvA22PITxZmrU/&#10;4elv/BjfeHuyQ+6hCfIAAdCpR/G7ffiiGU753zVTRJp1QPHDHf8ALCMW5P8Aj7edpfzc6yrZkqMt&#10;kICbXYU9G3I/qCPYkh+4F91+40s22kGnwhv8J/1V6Ldx+9394mGRWTeqkjA0gj7MdJHc3xN7GyaM&#10;uH+RPYGN1yayWqSWUf6lCn0986/+bW9Lk2ifNZpFkcDUnhNuDzb6C/sxsvuQfdighSB9pWQhjkHG&#10;Tivnjoqh+9V94iYtPDvpFR5Dtr+Y6TFV8Id61lOnm+SPZi1YiVJJIsjLEr6fpfSf+I9hR2h/N8yM&#10;EApsZlczUuiFl1TpCQx+tzFb2+v3P/u57DeStbbDDIzAAEqGH2mox0g/4Ij7w28TP9Zvs66zxjYg&#10;fypTpbbL+G4wUcK7n7h7K3aYnaT/ACrN1MILmxUExtcgf4+ySb1/mvdi5jyqlVOL3ALVsrDW30Y3&#10;b/b8exZtXsH7N7QVFhsFqoYZrEh/yfzr0og9xPeWdw11vl0wI85H+316HfHdGbGoGR2XM1s0RBWa&#10;tzWQmcW5ty9rf4W9gRU/zI+2TM8lFmZIiyW4nmVbflR6vYhX2q9t6BBtFqADw8JKfbXTx61ccz+4&#10;k66X3S5J9fFcH+R6WQ2DtHSEbDQyABR+5LUMTpFgSdftD5v+Yb3fXBzFuWrRm/VpmkN/xwC35+ns&#10;wPtz7awxlF2e1YnhWJD/AJOm7fd+fS9Zt3uc8P1Xx/PqVTbL2tRlDTYSiiKHUpVZCQf63Zj/ALz7&#10;CzLfOLvGqjlDbtycav8AWOGolRRf86Q31/p7dteT+TbRw0W02yEcKRJ/m6MvG5nupg9xuU7keZkf&#10;/P07DEYsMG/h9IWBuGaCNj/t2B9htX/K3ueuZ1l3tnvGwuV++msb/wCGri3s3j2vl5WDrYwoa+Ua&#10;f5ulCwbme57yUt/zUb/P1JFHSL+mlpx/rQRD/eh7SVV352ZWFhLuvOOZBywr6i3H141e1DW+3CQl&#10;YEA+SKP8nVpLO5lzLcOf9sf8NesgiiUWEUYH9Aigf7YD2wVHc+/Y0IbcuZNibf5ZUn68Gx1e1sEV&#10;qrBo0Uf7Uf5uqRbGjt8bGvGrk/5euQVR/ZH+2H/Ee2Ru6d6F2DZ7L2/LffVBBb/Eavavx4/C0RIp&#10;Nf4R/m6XDlpPC0hznyqeu7D62F/9b3mbuLeTwBFz2UNr3LVtTcX/AKHV7TC5eNmDIpqPQdJRyxbq&#10;51E/ZU9esP6D/be+VP23u+K5ObybG1uK6p+h/wCQvbDXQLeGoAr/AER03LyvbN8JI/M16795B2fu&#10;GpdnkzeTVvywr6ni39PV7ZaV9IAFc9Jm5ZiiAxXr3uZTdj7hjdHhzuULA/qFdPz/AK/q/Htk3kqO&#10;Y3On08+k8uwRFWVloPz6979Wdpbh8jSHM5BpF51Gsn1X/wADq+ntg3FwsoMdGB44A61b8rw0wOP2&#10;9e98U7j3Y5UfxuuHAUAVc45+l/1e1Ec0mjvNAD6DpSeVbeNaKDT9vXvbxQduboLDzZqsKlgbCpm5&#10;I/rZv9v72964Y6WJJ4dJpuX7ZFOlSSOHl172vK7fMu7cMcNlaySrEiuscksjSsnkQoVBc8D88e3U&#10;lll0wO5CtxJ8jT16B1zt1za7lHuKLQxU/wANeurf4n3WNmaKWgzuSoGB1U1ZPESVZf0yG3B492gV&#10;li0MKMpI9fzr8+sytvuEu9rhu14Oin+Q67+nA9jZ1NVyR132jFQkwCfq082uBb839mUluHsZF1VI&#10;Ffsr8+oy5/t1e1NwoyuevexeytOBOzm2q5sAbWF+OPcfTII2KUoRjqPNvl/SC+XXvbBPA7RNYR+m&#10;5LHjg/j2jlCoAfn0axyqHHH7Ove0/MqqLmzG/wCP0/7f3ZS2vSB2n9vRvEzMdIx173GSfnSukXJA&#10;t/Q+1GkVAANOnni8znr3uUrsbAsSb2t/re9GNaiuOk7IvkKde9zY43Yiyk/717VMgBJr0mdwuK9e&#10;9vENGSL2IF+bD6e9rA5AqQR0Xy3ABx17290lAyuNJJ4Dc88e9JbKynWBx4+XRXPdKV7uve1tjaUl&#10;QxIa5AN/6f63t8Wyr58Og1ez50gcOve11jKJNVwlzb6ngX/1vbotyF1DNfLoN3MzE0Y9e9iVj6CG&#10;eNYpY1IZQp44/wBifehbAIdVCPTokrLA3iKcA+vXvbjB1lHXypUU6qpDhhoXUxueBYezPb4YlmIU&#10;AEUxn9o6P/60rFWGQ8R5n/Vnr3sfNk7MmwKTVVUishUOBZWZgPSNF/r7mjZpIoNuWQZZxWnUWc1c&#10;xWt7dLZ29WNKFhwHy49e9qzdWYxVHSwR09IhlEYDgAWZzzpNvz/X2lu7uCQhkGQaY41+fQN2var2&#10;eXx5ZgRUgDr3sAc/PRZQszuaYoSXiVT6mH0+n09qVWCcsSBw9aZ+3z6k7arWa1qKaiRx697TYydD&#10;TRfbQRBCtrytp1O1/wAj/D2rtJIY6QqK/nk/Z0ept88riWc1Hp173COOim1yyOXEt2BDA2/PH9Pb&#10;M1usiHUTxx59KGl0USNK0Pp1733QUKx20uo0vezgEnm4AP8AU+062ipVie7/AA06bu2SZGEgoSKf&#10;Lr3tTVdI9ZSrOR9uAQsqC2pgo4II+gPu8qPPGoY00+XRHGFgIjB1E8K+X2de9pKoxNPZpBEkTAm5&#10;Jvr4+pB9oHijAIoRQ+ZwejGO/kjTw39a4697bZsX9hRSTRK0ktZ6UuLAf61vfvpFWNm4Fh/q+zqx&#10;vfqZ/CbGih+0f5+ve8GNoGgJ+8VXideRbUVBH1B/Fvp7rBayiRNeVHr/AJ+tXs3iAC2+IevXvbhN&#10;hI4wKiiGtSAzWHqB/wBb2su9vVItUJBzWn+rz6L/AK06Qk5oQeHXvbjhqaonqYzKWZYyQkbAnT+T&#10;ce62tvGHaShLUpT7Ok24CKKJ2jAqw8uve1DkaNJasNJLodIgAtvSAfxb2qnaMSpXDEYB8uim0leO&#10;NTpBDceve2v7VFlDMbgatOkE8kce7JAH/UrTo1WRnWkQp61697ecHtHPborVosJjqmrkaw1pExVQ&#10;3F2f9Kj/ABJHsxttumv2rCGYenSxjDBGZpX0r8+HXRZVF2IA/wATb2a/Y/x9x+HjhrN21sb1FwXo&#10;YXDaOLsssv4/obexhYcrxxNHLcmoGaD/AAHoP3O/qZFWyQsfXy/Z1DkqjYiJSTa4Y/pt/X2P0MmO&#10;wkZp8JTU1DTIqpHHCFXWoXSSzLyT/ifZ6tuLaJlgTSK8PM/PojmN1egm4JLV8h1EAMhDOSxtYk3s&#10;tj+lQfbZX52qkIVjwi29J/29iPr7TT3NyVaORQBTHr0ytt4TESEZ/b1njijsGW4LNz/ifp9PYZ7g&#10;z1TGzs0hRQeAbqfp+D7IJJ5cNJU6eFeHQr2jbrSXQTkjhTy+3qYiFSQeLg2t/h+f9fn2GmQ309N5&#10;BywX9Ln1FnPB4PsubdF8NvEXIPnX/D0LU2tPMA9d+Nf8eDf/AGP19oTLbtnrIHYuURmBVQwDE/14&#10;/Htm6vomjPh+Yp6dGdtttvauzNQkjrJ7QuQyVWYzIlUdRAAUsW4/oQfZFHJPWqPqpwBPS+EQCUMq&#10;0PkPL8+ve0lU5ip0lZLHixf8f4ge9PcSaSkopnNM/wCr7Onnh1VK41eXl172lchm4mtElzbgsBa3&#10;HNvbN1fI5McYpjrcUbhCjfPr3tNztTyMWcnjkE/pH59lYcGlT+Xn0/HJLHGFoKde9ttWYD6kJ02u&#10;bDSBccAe2WddRC5HW4pXbUrDz697a45YdZvqte9yP8fr7sCteHTzo3mM0697yrZ3d0Uk82v9Le7m&#10;TtGoVHTB1BNJOOve+2Vn5awJHFhe34961KcN59bWgGMde956ehjPLyXueB/h/W3twodZX5dKWkbV&#10;QimOve32lpYV0hULWuTxe/v0cC1Go/s6TszV0k4697fIIrWGnQCbnj6W5F/asKAtBQfM56b1Agg/&#10;t697m8qDZg3+C8f6/t8PEvag1NTj5dOIE1YXPrx6974K+klj/rWvcn/XPtxRIUFWHSoROSADXr3u&#10;BXyEhjey24Vf6f6/tkK0jaCadGFrC3kQKHr3tE1syorn9RLfpB4H+Ht4BY2KkYpx8+hVawhKIvCn&#10;8+ve0lLUEyFjaNVuf63/AMB7o1BTzr0YrGihQKlj+zr3vijPUXIBC/oBItxb+ntsmpKLgnz6bfSu&#10;ocDX9nXveZKOVyqpc8/kc8/0t7sFPBQa9J5bhYQW4/4Ove1piMbIirrGm5BPH4P1ufauPKr256D+&#10;5bkkhVVyP8HXvarWnVAv0J/A/Nva9FbQQuD0HhI7FvQnr3vmVUcng2BsP8foD/re1lK/Dk9XJJPb&#10;5de98w+lQABfmxP1ufrb24GbSAvn1YE4JyK9e99Gq8d9Rvcf4f7Cx91eURqSerFEJqwNfl172y1W&#10;SF2Nvx/aP0NrWHtEZ6vqb06MI4VwQuf59e9o2vrzIdIax4tb6fW9+PaGWaqaVGOj63hTwgdIPy9O&#10;ve+sfE1Q+sXIH9q3FgeTz7aQFvn0pkCQpQYrn59e9q6kh0lQeTf6/gf0t7UBCslfKnDpBcSCN9Yy&#10;KcOve3tJRHpQgEkfUjm30/Ht8EKi6vLoqdye4mlPz697zCZowGP15sP8D+L+3ROqCijj/LpE0lQ3&#10;29e98fuOPrck/g8cf197aXSNRPlw6YDhm1fLr3vJ94guDybf2Tf8fT2kWcRFSTXPDqyrQAMak9e9&#10;x5a1SB+OL2/N/wCh9vG6qjEU49OCGtfl173hjrVJtf1EfQc2t/T3eKfU1fl9nShlYAKF697zxz3e&#10;+q3HIvf6/Xn3rWzaSuM+fVhACAKceve3enqdI4IJH1sef959rxKAhB6YkhOVIKj1697mJWhCdZAF&#10;iQNXJvzb3U3CGQFvhA/n1UWhkoqceve+EmYjQXYgW4WxBOr/ABHu7X1vpBQ59OnU29yQFxnHXvbL&#10;VbhiuSHHDcAn+1+QB7StuMQLVanS1NqZu56VHH/VTr3tnqNxR86X5B5Ufk/0Pts38JeoPl0pTbTr&#10;rjh1720S5kTAhZBexB0n6i3HJ9sTXamNSpD5/Z0tj21Y1DNSny697hNIXsoP550knn/E+2fFYglK&#10;d3l0p0SL8IFPn173jELsCzAm54P+9XHvf0zE1Y0NOtyMoYBu3HDr3uQIAP0gcW5+h/1j7ZRO0DgB&#10;/PplmAoK1r1732kTA6r8H8HggX9uhtNUHn0yxJqnl9nXvcgr9OARf6g2F/6n/W90DFX0tkU6aYnW&#10;AB5de9zAgtcG9xe1xxfn26SVjRUwK8enY1qo00/Pr3vy6rEA/wCP044/Fz7qw1MWrXqphIJ9B+z8&#10;uve+Re6i1wQDcn8/42928YBqH04dJ6H4W6974NIbAXsf9e3H+PvfjakADVFeHTZo6jNc9e94vK3I&#10;uQP9UP8AD3VsmpPWxEmugFa9e99+XRZrk3/N78/T8+3FQR0csT8utPEwwR1735akOdNjqA/Jv/r/&#10;AOx9+8QHAHTTqQoAznr3vKKpowpvxyD/AEvb6+3QQARSvW/CBqGGOve/NkdI5tb8er6j/Ye9mcrQ&#10;LjplrLPaDWmOve+AyatawOr/AIMPofe2ndogGPn5dMtZuBVuve/HIm9geQfqCPoP9b20ZHBIBJ60&#10;LWg7vPr3vg2UZWb8/T1XuL/6m/tQt22KitBTp5rMvThwwPPr3vmuRZgbG5+trn/Y+2RcSGKjUrXp&#10;P9GVIrx6975CvsfyDY8ckXv9B79G8qhqZJ/b1cWQJJqOve83311/xP8Ajb8ci5/r7fWUsoLfEOm2&#10;twG0gcPPr3vwrbi2pgfz+eBxb35rghAq8a+fTb22k1Ude95fvtNlB1Af4/4ce7JK6sTIQeq+Fkqo&#10;4de98GrPrq5P+B/33HvetvFDngOtmAYoM/t697zw1pJF7WXkEf1+n0PtStyHFfn1VoWCigqeve5A&#10;rvrptyx+vA/2Pu3jrUjptgigrSh8x173lFYL2/NrEhuOeePe2mxQDpoio4fn1732awXuQbC4+t7i&#10;3HB90aVmXh1Yp24697xNWcD/AFANrX55/r7oLhwxUYB6ZeNgCBjr3viaqx/rY3+t/wDeD739SmsK&#10;R+fT0Eep1rmg6976ep1HSrFTccji1xyL+6yy9oK+vXjH3ZHn173zSpK+m4ZQPyfrf3oyMrMT/Lqk&#10;qAE18/Pr3vv7m624uDe1/wA3vf3YzBdNMkjqnhMAAMnr3vy1h8h/w/P4va1iPdIpZpBTgK+fVhAW&#10;ADjz697mJVgAfQW5JN7Ek/4+zAyLGWTJ6q0HhO1c/Py697zpUp9QfVf+psL8/T200oLj7OqMpahA&#10;4de98vuVJuOPpcfS/u4mFeOOtaW06W697yGrUG7f69gQSQPqPbmuPOR/l6usIVdRGDwPXvfS1oIs&#10;hNhcX/N/r9fbPj940nI60qd400P29e98lruLEAki1/p/rG/txJ9eDjPTYj1Esx8+Hl1730tYeGNr&#10;X45/ob+7uYtWMnpuS2hJrmvXveUVoNyP7X9fdDI1QAcDr3hqKJSopx69799wCb8E/j1WN/z7fWYg&#10;Vbuz1UQKOHXvfQqzz9FPA5P4v9faj6yjHB4fb014SSas0oOve+DVBvcm55W97W/oQPdxdEsrHB6f&#10;hhGlVYYI49e98vKTYg8gfg/j3U3IIqDQ16StFGuK1Feve8qT/wCJuTe/H0P0PtUk2pCo/Ppa0QRD&#10;UVx173PWUhT6r6eeTYs34H59tByjgAk16RmJpGVqUAGT173kWoFiLkk88Hgf4E+3RKdOmM+devCK&#10;v2V+3r3vJ9wdJs3B+p+p/wBa/u5nVmNfTy68bVAxIyfL/iuve+BqrgEclCQfxfjg2v7a8ca0Xy60&#10;1m1VZjx697yJVWN2ay2tpB4ufofbrSgDtHTjQ0UKgzXj173lWoFiDbQw45/3q/u/1B0lePVng0uQ&#10;PTHXvecVVrC+kGwsDc2I49sifUAtemfAZl7BU+fXvfB6rS11/wAVH+9E+6al1UBp9vVAhC1f1pw6&#10;97zJVlSF/p/a+oI+h/1r+3YyYtVDnz+zq7LHk0pXr3vtqolz9QbHn6g/1968UyJUY9OqCF1ALUIP&#10;n173x8+kfUXBBAU/X3VGIUjqvgkgny6977E/Jf8A5Nvx9fr7sZHMletiKrlfMde9/wD/1fn/APv3&#10;Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+691732Pdk+Lr3XveWM8/77m3tYuRTqp697mrYi55/&#10;3j8/4+79NGvDr3vKoA+nvfVGqV697zKPobgf8T7sOtrQLTr3vle/9bg3v/vH097oD02wqeve+a83&#10;ufr9f8P8fdH4UPXqEUI8uve8i2AsOSPyfzzf3o+YOB1otUmo49e98x9Cf6H3U0BoOrYGT173kHJu&#10;Rbj/AHoe9DjQZ60Pioufn1735Rcj62J+tuPd2AIPTz+YUZ697yhfweefqBx/rX9s8BQ9J8rx6976&#10;/J/H4977dNCKnpxVUip49e99lNVj9bc8fT6c29tE4byp5dbMi5A8+ve+ihuePze/tvUtQDg9bWVR&#10;xHXvfioJ1WIJA/1v9f3bTjj1ZAzCg4Dr3voqOLWH45P4P+PvVc44dOkM1c9e98Cth+Dza3/G/d/L&#10;PWy2mgP5nr3vwUr/AEvbgn6ge69rLTjnrQfUKrnr3vifrc3P5/p/sPeytAdOOnKde99m5Fyb2+g/&#10;3rke9U0Cg+I9UIA6975WB5P0t+Pp70pYDPHr1SeGeve/AfX6/j/Y292INak9WIpjr3vr6Hnm5vf2&#10;22qtVHXgK9e98hcnn/iPeqsydxzXz695de992u314H0sP8OfboCZUHrZ/wAPXvfIG31Fh/r/AJP4&#10;9saaGjmoPDrWila9e99m97G9rf4e3E06KAUPDrR4evXvfd/xe39Ppz/h7qyKtQop8+rFeve+7X+n&#10;/Ff9491DDUKH4etVPXvfdrktwB9Bz9bf4+2yKLpHE9VGMV6978LEGw+n0v72ajJI6vwweve/EW/2&#10;P0H/ABHvzUOknr2PPr3vla9j9Db/AF7j3r4RQHz62SeHXvfLkkEgG3+PvzkVNK568RTr3voi1z9b&#10;/Uf4e2wBjy6qVNKA9e998EfXj8D34aBhiR1rHXvfvpa/1/rb3cAAkA16sSx8+ve/EH1EHi4F+Pr7&#10;s+ntDjy695gEZPXvff8AS/8AT6f4+2aA/LrQH8Q/n173wta3+P8AsLH340BOrq9FJI6979bgm/8A&#10;sPzf8297UnVjqo1DHXvfX1P0J4ve3/Ee90oCW9et5pXr3vkPwCL2F/r/AI/T3s4JzSvXmNGNDSvX&#10;vfuCSebk8/63v1SKE5HXqk0A6979bm34A/w/3n34001UefXgRppTur1733Yfgf7Efkn8+6rxJPWq&#10;/Lr3vkLc/wC3J+nt8GoAHVxQCnr173xsLkAc2vf/AA/PtlmIqevKfXy6977te/Hpv9b/AF908+Oe&#10;qGhbPHr3v1vrx/h/Un/Y+78KdX08D1736zcf7e3591wwI6qSCat173xtYA/k/wC8e9njTq9TqPXv&#10;fQt9T9f8PdhUYHV1JwOve+ZU/wCBB5/5F711WoyOHXveLnkkW/2P097Hy6tXy9Ove+Queb/X37FK&#10;deJrnz6977PI+v8Ah/T8e9dNgDV1735QTYfUDn8/8R7dVASadelZIVLHr3t/xmLlq5BpU2P1sP8A&#10;Wt7VRW+vSBmvD+fQK3Xd0hXj+XXvY97S2areJ5UAFgSpvc3+h9nlvaPEPEb4Vx1DfMPMpGpUNeve&#10;x1xmJip4lUJ9PqQPz7VtIQ5RRQAdRVfbhJM5JPXvarpKMHSosOeLg29o5Za0YjoguLggk9e9qCCi&#10;Atdebf7A8W9l8kpLVAoOiiW5JrQ9e9uCUbXFhz+B7YMoVjQ46Svc1FCeve1Hj6KQixDW+pGnj/Ae&#10;0ss2ezA9eiW7ulHXvYhYigAaIsCBYX/w/wBf2WPMulkLAknoIbhdGjAde9jftRVppoPUCxYEMB9F&#10;PswsZJNetCAQOox34tNE4pwHXvdg/SWUNNNANWkalNg1lchQQfcj8v38gMSkZrinE/n1jHzfrSbw&#10;xwP8hnroi4IP0It/t/dsfV+71NNTCSaORXEUaxOquqHgXF/p7lWxmgvImtbtEkEhFVcA/wA+oWvo&#10;WjYmIkEZrwP29Ibc2CgyMR8kCPpR29ag3H9Df6+zm7eqMJXwoJ6SleT06dKqGOv66j/h+PZ4/IHI&#10;W9KU3LbLZnK0r4a0z+XHqttzFzHtjhrG8lQegdh/l6Ij2d1RjK4ySyUYgbXJKDGAF1JyjADnn+nt&#10;ewYrC2I+3sCQGZHlClmHp/Qfx7B117A+0W4KqSbLbKYyRXw1/njPQ5273T59hiURbvcqB5eM/wDl&#10;OOq+uw+rqyKtrVpTXxaw7I0NTKqixvxpNhce538Mp4mj8M1ZDZCiaKuoSP63AAVhb2At8+6v7Os7&#10;rJsVoySGuoxgVPy8/wBnQ22n3x90LVCkG+XYUHgJnwP29Fl3dtTdVO0Rpt0bsoTS05iUU2byUA0H&#10;gqyrIL2HAv79JQywLqgr8srsbq0eTq0P+1Xs/sOX/wB0n2UC93L1u4oMtGpFfQCnQ6sPvH+8Gun9&#10;YrsGmP1G8uHnx6L/AJeg7GxpH2vYG+qRGlVmMW6M0rtquSwcTAj83Httr9xyYKB5KvdWSpY0UFvJ&#10;kZWZbj1WLsbcfX2CLn7nf3fpXH1vL1uc8FQAfnQdSDsv3lvfuQLHZ79dH0q56Yaag+S+aybUm0t/&#10;dpSy1Q0QSY7cGenZwlgDdpSR/t+fZfN7fMHbmxy6VfYTGNdQEMtZHKx08lTG9/r/AFPsM333IPu3&#10;3Zdrvly3iBrTtBJ8vL4cdS/s33kPvDpEK79caxjBrnz+2nR3+lPhL/MT3kKLJT/IDtDaWLZ/Mr5b&#10;cWQicQysHRkjlclrf0I9la3H/My2XE00C52OsZWKj/IqA8XICuBHYgfg+wTu/wDd9/dUuyDHtAhJ&#10;wVTz/pauI6kiy+9/95bbGH028M7gcWUD/AB1aV1J8RflfsxI/wC83y63bmtJRjHVwUle4ZD9A80R&#10;BUjg3N/YcN/Md2fDKZ4shDA7gg+PHUGi4/Lr47H/ABuPZDJ/d0fdSoi3FhIuon8ZP7M9KJfvy/ev&#10;V1Me76Vrjh0bGh6u7ggpvFV935Wrm1hvMcNi4yFt6lASK3uNP/M+21RKzLWU9QYreRf4ZjrsT/qf&#10;27W/r7Dl7/dsfdS1OY7SVF/i1sf2Z6bT79n3sxNq/e7Y4dop0/wdf9koP3+2cnIVUKtsVjAL6bM7&#10;ftcn2HuV/m04qmlMceOp6lb6hI2LxoH+AA8fsO3P921919JyI4JQKDu8Vh/KtOhpB9+j72LqDHvj&#10;LUfwL+fl0+0Wz97QKgqeyspUlQwN8TiFDf6kk+K9x/r+0RkP5vUirKtFtmjZwTokOPxuo2/Icpe3&#10;+Hsvk/u5Puzw6GS2mouTqlcg/sPS2P78v3tggiffARw/s1Bp+zHTvHtjcQZzLvrMurADQtDh0VeL&#10;EqfBcX/1/aKqP5vm6dZEW3KDSfUHagx99X5sBHe3vzf3fX3ajGdNi+PWR/8AP0tH32PvUPEdW/NU&#10;HAASn/HepqbdyKkFt05l7XuClAA3H5/a9o+t/m3djtK5psPh1SWxcmgoWN7+mzaLg/63vUX3DPu4&#10;W8nhPtReg4+LJ/g1dNy/fI+89cDW2/yhvsX/AKB6nDDTWAfMZNyP7ReBSf8AXCoB/vHuMf5s/bYU&#10;6MbiCrD1E0FESP8AFQY/r7VRfcQ+7c5Vv3IBQ4rJJ/Pv6Tx/fI+9AHFeY5eP8Kf9A9dyYaR7/wC5&#10;bJKT+VljH+8afbYv82XuASI70eLsC1j9jSH88Bl0W/3i3swl+4993LwGi/ccZOKdzA/tB63P97v7&#10;y9wj6uZJwx/0v/QIPWNdvqrh/wCJ5ViL6lNUdLcW5Fv969q/FfzZ+1Lx/cw47xatdhRUQOoH6MQn&#10;0/p7dH3J/u0QyiM8vRsCue561+0t0Hb77233nXm1pzNcigAp2GtPtU9N1TtBalWDZ7cEbMxYSRZB&#10;kZf6KABaw/1vYwbf/m9bsDAZClg0ogsqU9BdifqEYx/X/E+zG0+4x91Vwvi8uLWue9qU+WeiK8+9&#10;x96UxaY+ZrhC2CQkZ/59r0jsn1RkK9ZFi7K31Q6ww/yatoxYN9LExXFvxYj2Oe2f5wI1RfdLPTnS&#10;oZDRYmYEXF2vLEf9j7OLf7g/3S7vxDNy+VQHjHKVx9gIqOilfvifeztI2SPmQvTzkjQ19D8OPs6B&#10;7cfxn7DyakYX5K9n4E6iyaFxNYFuLC/3MR9jxgf5t2259KS5yOjDsCHO3tuPcHho7tT/AFHsSL/d&#10;3fc7eZfC2+5VtPDx5Cv2/F0uj+/T97CFNF1udvcUHEwRqf5KOitb++DPzAzdNLBtT559gYjyTGUC&#10;rwOAkIAvZRLHS6vz/X2PG1/5lW0twwyrD2di8UwS709Tt3ARMwt+qJ46cEn/AFjf2e2393Z91F0R&#10;rSKQOpr+pJLQ/ZRqY6MLf+8E+8bDph3GC3uW8mSNQcnzxjquXvH+WV/NrqpZD198+9w5qiq08c0c&#10;kdFjaiFCLMLRwoT/AIafa8xHzRxu6XNBie7sZE7sdUApsfSMwIt+2URSf9a/sSWP3Avu82pM9lZ2&#10;8kkZArKzmv2Ak1/LpXP/AHgXvEimbe9uIA4GLSP2mn+x1XZ23/Kb/nRCij83ym31uikeGUzx4zcF&#10;XSiMt/ZmWldSb/kn3myXaP8AFLJV9ymW7ahGmXmp0/wuI2A5/p7kWw+6T7e7AA21WW3KaecSHHpV&#10;hx+fRb/ycB5nu2pum33LKQchgMH7KdEL3Z/JK/mf7tgaoze7d67paN/UldunMVPIHqFpZTcf4fT2&#10;mcnuDadFRz5TO77hrIEQyXjyMlWzr9f7bEC59jOx9lNm2uMSyG3iVSO2JVDU/IdBjfPvwcz3MSWv&#10;LFjNrY8Zmwp+zjTpm6n/AOE9fzA7C3j/AATsCnq9vU0bL9xW10lTURyK7c+NmJBP549lE7K+aPVW&#10;y45IcDGlfWRLJGJpmVw8oHGo/j2d29lyhsMjJaW6z6fiLevlXy6ibcfdj3f5xmeXedya2ikOI4iV&#10;H7ePV+Xxp/4TDfHnZCY7J9wZKTd9fGYp56RjIItdgXiKji178e6yO2P5kW+JpaqnwbQY6Ik+PwBN&#10;a2Y2sf6f63tTcc3LFN4tjHFC1KUVaYpnh59U2/apL1y+4SPcM3Es5auPOp6vI6g/lu/DfpSipKXa&#10;HSWzfNSIgWsyGJpaydmT6OTItr+yLb5+a3cu4fMs27sjFE+u6wTNFyeRpKEW/p7IZ+d7qUjTIytX&#10;P2fLoT2HKVo1KRhftz/h6OBhdk7P25GsWA2vt/DoqhVGOxFDS2UCwF4UB+n+Psre4u8d+5qdvv8A&#10;ceWlaUlm8lZMVY/6oAG1/aSTmGd0cs7MPIf5+hvacpWKRmqgj0HDpTBVXhVVR/QAD/evYeVG8MxV&#10;hmnr6ly7+t2ldnN/r9T+fZRe3s01CXbhwrjo2j2Gxi7VjHD067t/U35uP8PcFcnUysxeV2LD6lib&#10;j2SNcXLEKWNPLp5rKCMUVQKfLrv3Hmr5SQRI91J/tEAf4D3pjONS14+nT0dpHT4cHr3vkuSnPLSO&#10;P62P9fwfaSe3eQefXms4ge1R173glykzW/dYf2eSfxx9fd1s3WNQU+z/AIrp2OyRa4697gPkSrkB&#10;yzX/AAeR/X2rWKcghxTpStmGWpFOve2p6p1kLAlRc/n/AB/p7dSGh1gZHRgkCstOPXvcuTIuUDKv&#10;4AuTe4At78ltID4jsc4p5DpPHZgvQnh1720S1krt/a5/FyP9hYe1vgAg+dOjGO3jAz17211M9QxI&#10;C/7Fvpcf1Pt+jAjw/TpbDFEBx6974QyzKQeUJP4Js3+HvZLUFMivn046Rt8x1727xVbDSb3NrWue&#10;T72xYaq5A6LZLcEEDr3tUYjKSJPGQZFs639XBH+PtBOJhnV/Poj3CxRoiCAevexPfdVWkceieUeO&#10;1mMh4W359lzSTaga6c9AdNjgZzqUVPXv99/vr+2qo3JJPIrmoYPf1nWfUfwbfn2sE0zBiat8+l8W&#10;zrGhBWo69/vv+K+1DgNwTQvr8xIL3I1WP15/2/s32+6kV1Z8YPRTue2YrGNJAxTr3vjufcjtKXjm&#10;cekW9Zvx/re3nd9WqmD5KKf4OrbJtBVNLDzz+fXvYTZ7MVFXHraVyLHkub2P+P59uyPRSAOA4Gpr&#10;9vQ92nb4bd9Okde9oKaZ5P1SMBf6k2uf8fdF8Q0rivQsjjC+Veurf7Hm4/w9445mU+on6f8AGr+9&#10;GsZ+X+XqzxAio67945azx/2r/n0n8fX24iLI1WGerx2+oggde9s1RkgGbnnUAOf9tb2oSFvGAUVN&#10;D0ZRWJpXr3uK1ZKW1X/1re3I7ckUrU16fW2jAoeve5ENU/pZpgL/AEB4/wBh7rJAaMPTj008Ayqr&#10;1733V1YEDXAY3HI+pv7b8M4CmmPy61bwUlFMde9plpFdmYqbc8fT26scnhfOvR2FK9ta9e9yKeVQ&#10;AtyCfwT9P9j7bkty+rUemZo2bPXvciQjRqa5+gNjz/th7TrBKjhBkdMpUtTh173gMjqh0kabf63+&#10;PvXgNSjEg16e0qWoePXvfcFWUN15Bv8AQng/m/ujQM2rVmnn1WW3Dmjde9xJaovKWuWF7fX/AG/v&#10;yqsenGOlCQBY6DHXvbrSsnDFOD+eCR7s4ZhQYFekM4atAeve3GOoiRlFwbtfj/ivugjrViMjpG8T&#10;sK+nXvauoa1YVSRTpKsCLGxP+xHu0UjxyLrAP+r06D9zatI5Q5r172BPa+LqKPcceXC/7j8rBG0T&#10;KvpFUt/IjsPz+fZkjCX9XTpFcU/KvUrcg38Vxsp245mgY1Ffw+RA9Ove2zZ2S+0ydFKvoIqE1Nf6&#10;gcEezOAV8WI5BX/L0t5jsfqLSSN8kqade9mir6SWSBaiMB1ljWTXzezWI0+wRf2bpPrrUEnH2efU&#10;E2s6RymF8FSRTr3tOTQEr4yWN+bk2F/6D2SXML6AVpx6OYpQDr4de9sk9GUGkR825P1/2P8Aj7cR&#10;WIo2T0Zx3AY11de9wUxTM4c67ahe30v/ALD2+BJT16VNfBVoKde9u8OPZ9NltY/Wx+vuyx+IteBr&#10;0XS3gHE9e9qOmoLBAb6ja9xxb2tWNKkN0TT3ZaucDr3t/gofSPRqu3Nrj6c+7rAhYBOimS6zWtOv&#10;e1FQYrUePTxfkEH6/T28YgqgN0T3V+AKHPXvaopKARkWAIBF1A5t720K6iVBr0Uz3esEcCeve1lj&#10;qXW3Fxa1uDz/ALAe3qVKoooeiWSXu0k0PXvY0bK2fndy19NR4jG1VXNKVWNIYXcsSbDgD6e1FrY3&#10;N63h2yamrThk9Azfea9o2S1e53KdY1SvxEUqOvez7YTouHr7bwzu92ihqGp7/wANjkj8yll5BUng&#10;3/r7lDa+R12uE7nvhEYC10Eiv/F9Ywbx7zHmfef3fy0GIDU107SK4I697Lbu/dGI+4U0mUFNj4JZ&#10;YxTpYSoQ1ghYfq/2HtFum8CPT4KhIV+E4HEef+x1M/Ltjf8A0aPfwhrhgCX8iacR6fn172FWb3Q+&#10;RAipIIgpIUTuTrZR9JAB9CfYejvBLCVh7QWqT69DTbNreBfEnaua6R8/Xr3tNzUtXXR8kCMC0jou&#10;hiLfRj9T/r+zy2nkIKVoAPs6GEV3DE7KQBjArwPXvbLJhqeEh1tqHLFlLE8/7Vf2cWSJI4PDT5+f&#10;5dHkN+JFVMVA8uve4zzQRqyRA+QH63snB5FvZjJ4NNINTXq7WssmSBQ/t697l0ztJcMY4ytiDYfX&#10;82t72iCXVQUIFanpFPDCqswBx69e9qWklhYGKR9Ssvq1Ef7ce2UoxGtq09Og3IqvIrUpSvXvcWWj&#10;hqZxGGi0BrgKbyOB+GHttrbu0w91TXJ60CY0Jpn1697x1dMGBLuscSAIkR5A0/2h/j7Wyx6PhA0k&#10;DHTLM4roFccfM9e9ts8aAKoBt/Uiy8/S/ttZSGWOgIPV0crpx8XH1697y08Zij1h/rYALySDwQF/&#10;3n3etFJX16STMXNDj7eve1PiKF1KzvGQvLfpPkk1fQL7bhickzMtKjon3G4YkxVzTy697WWH6z3d&#10;u6oticDXzq7EeVoWSGx+jNUSWUAf4n2a2OyXtzKkkcRfVwJ8vz8uk/1sG3RxtM65Hmcj8uuDyJGC&#10;XdVA+pJA9mK2n8X4aJFrd5ZCMaFEhx9Fq1H0/wCakqfxf/afYvtOXvCiZ78AHVQAZx0VbhzgkQ8K&#10;0XxST+X/ABQ6hmuV30QKXHP7h4QEHmw+vsYqWLC7Xxv8NwWLpcfTobXijAmk0iwMsp9TH/En2I7a&#10;BLZPCgUKB6Y/2eqPJebgwknkr/R8h+zHUbQzuZJWLWF/qbc/7T9B/sPYe5zcBEsgaT6vb6g824uP&#10;aa6vwKLGR+XQnsrKKSNfDwRx/wCL6lxxH+nBFx9RYH6X9pYZaovYTBjq1XJOkKeSOfyPZDJeFajU&#10;WJPH06vdRgGiig4Y9epAhUG444+n15/qL+2nIbrqqNHkjIlBJCo1i3H+t7an3iWGSuGAHn546bG2&#10;+O57iBTj1yCABR/qTcfj2gMxvyFzprYCAVu6j182v6D7L595gnCtOumvywOj7b9sntkDRGpNKN/q&#10;49crW+nHJJ/xv7ReQzOHrEsoWF5QHs/Njb6D2XPcW1whEhAFcdHEIuwak0px/wCK679h9kZklQ+K&#10;ZLISDzpFhxx7K7mJInJVwwIx8uj2MtTxH4H1697R9S01mMcxIBsPVc/0IA9l1ZENR5+nVopFiapx&#10;6de9stVW+OnMdi5A/Vf8n68+6vI2g0OelSoxcPWgP7Ove08ZEdhwf9q4vz7LmNXPT8hYA0Pl1730&#10;0UMxJfhV5Fxb6C3096pGStcdIWmlRFC8T173DljidwqiyabfS/I/p7qKUYD16vA09CZTXPXvfS0U&#10;IFgpIN7kfn/C349+7dfGmOnZrmXXQmlB173kFJGtz9B9FUfW3+Pt2NEwWap6bjm1/Ec/4eve85pI&#10;wi6UGpvrYm/1+vtRSEKSRn7OlBk/DwP2de9zIKaMEcXYW+oFvdzGqvqQ1FOnNTA0Y1WnXvb/AEsS&#10;R+o8/Uf8aI9mVuYUo5j1E/s/Pq5AdARjr3uRKR+v9K/kEgfjj3SdRKpNKGuKYFOtRpLIrKQMHy9O&#10;ve2uSpBLBWt9B+fbRAT5D5dGMNt59e9w5KjRcelh9Tc/n/D35WUmgqAPPoyigLKqqOHn172zVuRA&#10;BW4P4HPpP+v7dJoKp0a29oqCtKnzPXvaMrpWlZypN2PAHPP9fdpzw0iuB0bALHx9Ove2r7YyOAz/&#10;AKbXAv8A7A+0vcxAC8OnBPqACLQ+vXvalxuLlfTfhR6iRzce34oi6nhjj8ukN1dLGhDEA1697XtF&#10;ioIlDOg1EccX4PsxhgUDUeg3d3SlCuo5697eVhRAQF0hQBq+nP8AXn2qjQcVAp0TZJDA9e98Gsty&#10;ByAOQPofby9gLNjq5jZsk0r173GPBubn6n6cXt+T7qsmhqAVPz6spC8Ove4U8wAJBAtYc8WJH1Pu&#10;s7tjyp/PpTGKOK+Z4de9sFTWsWYFiQv0t9P9iR/X2kqGjYlq/I9G0VopBcDz697YamdnuoLG5AAJ&#10;t9fz7TPNGjdvp59GSIiHhinXvccUxdlX/WPPPI+oHtKWV3BH4sdPoRUGM4/Z172pqGGOAKpADHjj&#10;6Ef1t7VxpHFU17h0huGQayrVav5de9voYKNUYsPz/r25Nj728h8QCmSOiW5nYSaD5jj1732ZLMpB&#10;vYA2uDc25Hu0bAMA2anz6TAkAL69e9xamtEZPq0m17X/AKD+h9+lorEYb7OI6fihkdCKUH2de9t0&#10;mSubAhSQSDfjn+vtln8Rq6sAevVxY91ScDr3uA+YVAy6wHHBOri4/p7a8WFNJUVJPHpbDYK7KQMV&#10;697gtl1LKBJcm9wW/wCI9+8dFDFxXPl0uG2eHqY8T+zr3vMuWiRx6xyFHIPF/qT7o10iNTgSOlcV&#10;i0h0sp4ceve3CPMwxXYsBf6Etz/j7oL0RRqFapr15NsljASlSD6de99/3mgjDXY3/otr/wCufdJN&#10;3UCrHI6Vrs8zEq6UDev+Tr3tkq95xxKx8hIH49JP/IvaKXePFNSaED/V+fS+LZCRph7SB5j0697S&#10;VXvlyTaUc31HUBx9APaP95xlKMafOvS+LY0MY8YHPXvaaqd7EkKsxNr8X+pPPB9oLjc69gyPtGPt&#10;6ME2OnaqY+f+Xr3tv/vg7nT5iTq4NyDx9OR73HuIGF4U9eli7IqmhiB697d6PcRuGMxHAL3PFj/X&#10;29FeBqGtBX16RXWzwkqQmivXvaop9zwgCzgK3HFib/6/sxj3GCp0nI+fRRNtEisVU9e9vUG5qRzZ&#10;pUCjg6iAOPx7MIN1KMEY/n0kn2aaN11LqJH29e9u8OZx86syzxj+lnX8/k+3xeodKnjX/VQ9IDYX&#10;KsCynH9Hr3txgmpZrFZUP5/UPoPbnjJJq0nI4DpuW3kOoAZ+Y697dVjUgaSvIBBBBuB/h7VDuIDE&#10;Vp0mbWvxrXr3vwhJ9Rtwf9YX+nHtvI7eA+fSF5VjIUceve+JUqdJPIHBA4/1j73gqTnp0TMy1I69&#10;7jtew5vYgXH9fyPbbBgwGny6rraRu4U697xtyNVr34Nv8Bce3hHRKYx6eXViQoCrmn2de94SRYcc&#10;fS3PP+Pu6dwOft6bBqxpinXveFiR+P8AWB97QUNadOyj4aenXveAX5N7E34AP1/x90C6jg06TYc0&#10;4U69780t00km5+l7/wCx9uBUyK1+zqyosblj3V9Ove4Tygi1wtiR+QT/AI29p2SnexJAxx6U1DMA&#10;alade94C7W4ABuRqP/FPdlkIUAcK9eb+zCjIr1737ylABqBN7f7x9R73qUagfPqjRqxK16974NMR&#10;6RcAkkkj2wspSqjPXlUpgkEenXvfITML/qUf4E3ufr7dVwvcmT1UoFPlWvXveUVDcAHi31JN/wDb&#10;e3CxKlz5/t68yAk6hw9Ove8iz+nk+q9iCTe4F+fewSD25qOqGEqwp5ivXveX7oqgLC9z/trcg+2m&#10;PmD+XTDQassfPr3vr7gmxJP1/BI/29vbitQMV8un1i0q606975+fUOW5/wAAT9f6+9iSRaFOPz6b&#10;EQRxThTr3vJHM/01D8i4vcg/1/p70XYjv4/y6akRQKn1697lRT2H6iFAtctcXB/HtyOVlYiun/L9&#10;vSWRXBIYfy49e9yPufoA3JAJ+hPAsPb/AHtjVnqqwll/UHHr3vt6n03FieL8/j82PttbghdLGpr1&#10;VYQRniOve8BqTq/pxf62H+t/sPdmY6moagdOiCq149e99Cpc39X6Tzz/ALz7qsue/wDl1RoRqFRn&#10;5de98hWkG5HP0AvwT+OPfmdRCC3m3p/PpSbfXCGNBnr3vmKgtY39TfX1XIb/AFNvbniBWcKa/wCD&#10;pM0BErJQFR5/6uPXvfMVBOo3U2sPrY/7H2wZGMikjgOteCEcAefXvfMVVrEWW44tyD/W/t1JW0Ub&#10;hXpz6QsMca+vXveZKrUvrNtNxyNJ+vHHt9Zu45/b1SSFhVXz173lWoH+rsLcG/8AXm3vbyBqGmPl&#10;0maMNRCv59e98vujcljYW+o5uf6H3oS6UAcYr5cetiM+HnIHXvfFqlbcsSbkg/U+2nZC5B4+v+z1&#10;RIBUsB2+nXvfFauwJvf6/U24H1NvfvE8MhScn06q0anh+zr3v33hLD1f8U/1re7STGMB0PyOK9VW&#10;JlQFRivXveQVl14NyDcA/W31t7fM0SggZ6dNuVPr173lSsJ55N/8f9gQffknViAMdNNE6sKinXvc&#10;nzj6kfjg3sLW+vt8yse4HHCnVSuc9e98ROz8ggc2Kn+n14PtwPVK8OvPEACFwOve/CU67XuW+n+F&#10;v6H24jll7iDT9vVFBCUrgde95TOV1WNgOPzz7pXQlSPPqkcJY0AANfPr3vnHP+QTwR+b35v7cjnX&#10;JqD0p0ULauNPPr3tzgnP1JvYgi/0N/dkuDUE8Ok7gmnp556977aY6m+lwPpewN+b2/NvbgmBGoCm&#10;fs6sqoU1IOB6974ioIB5/qP8Rf6ke2DPpqKceqLoMjAAhjjr3vgJ2H1P/G/9j7sHZlDKOHGvTvhM&#10;wDfw+uOve8gqSv14FgPrf6/Q+3klFMY+3rQRWyhz173lWp+mo/XkW+gvzz7c8Vjgj+fW2tVqD173&#10;lM7cXa5P9P6f6/tru1gg4HVWjKsGUcOve+YqbGwAsL3NxY/63uviDSa5z0wq1BIGK+fXvfJZ2Nh/&#10;sQfpew+h9uJJqBbh69PRxhwaCg86/wCTr3vs1BPPNza4LED/ABPu4nQlVYYXHyPVvBQlQ3Ade95U&#10;n5/B+hF/rz9LH3dXAJXyPz6ZMSgEaa5697kebnV/Ufpsbcf1978cFqYoOq+HGW1gcOve/wD/1vn/&#10;APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691734e7J8XXuve80Zs3tUoqMdVpXr3uWCfwb&#10;e3hSnWtOK8eve8qkm39f9f3umeqEDivXveUarWP4/PHv3EnqhFTVvLr3vIo/rz9OR7tUthR17VXC&#10;j9vXveVf+Nf63596IoKda/DQ9e95LEf0t/W3umGqD1Vakde98v8AWP5H+8+9Bl1aAOroVLaeve8l&#10;ufrf8fS34tfn3oUAA6r2ilfXr3vJbi9/8B/yP/H34kAk9akPedJ697yD6H+vuuC2eqEVYZ6978Lk&#10;/n6fUH6e9YKdvr0/GKpQDNeve+YAFiSTxx/sfbekKWHmeqOCCQcH7Ove+QDcg25P+v8An2w2kmgz&#10;1TSK5z173wKWJPP0/wBf3ZGqtBg9ORyA4XHXvfQHBA5sP9Y/T3s4OeJ6fLYJPE9e947enn8H/b8+&#10;/DOetqoIB697644Yj8ED3oKTwPXgpI0r616974kXt/S/9Pp/re7Njj59WIwfl1734ix5/rx7sOHa&#10;adeHcK/y6976PB4H5H+8+2tNfiao695de9988f4f8V/Ptwn+EV68AB5ZPXvfdhwL2P59tGrHJp1v&#10;PXvfdtJ/1xb/AHn+vttlotTk1699nXvfZFwun/G9r296/E1e3rwzU9e9+HK8j68Dn3ehNFBp1sAr&#10;TNeve+zdvobfT/bj3ZCI+NTnrWOHXvfY/H5H9fe3oaqOPVqeQ6977AubH/Yf7D6+66Gpg8OqkkUK&#10;56977Nr2J+v5t71GxANBU18+t+WOPXvfvze2oj68D3pgfMVH29bNOHXvfdz6rgC1re6khyFOOvDJ&#10;AHXveQC3+xHFvbQAIz1Uep6974jgji/+B5H+393I4hunKA1p173yAOk/Q/S/04/rf3WtCB/xR6bB&#10;7xXh17361j+Dx71pqKdWNCKcOve/D8fUH8Dke7EaK+devGg49e9+5+n4IB/3w96OCKGp61mooa9e&#10;99gC1wTc24/4372gLgkdeC17j1737T9Lj8X91rQmn2dbqGrTr3vo6rcAW/HvYoTg562KVAHXvfVr&#10;W/H9bG1z+efeqEqft60RRSfn1734f7Hn6fX35jUknj1o1Oade9+BIvcnj+vvy0FNXVgARQ9e99kD&#10;/X4vY8D3dM4rTP59eX546977XgAfT/W/1/dJBmvTbkA16977v9fz+OfdMjI68CeJ4de992PF+LD/&#10;AF+Pxx79jjWvy63Ude99X/33+t/h7c+HIPTlAoqPPr3vockjkfQ/4fT3stQV4160XGCRXr3vsA3H&#10;P4/3w91NCOrKFI69748m4I/PB/qD7txqR1Y8ajr3v1h/T6G30/4j3vJIHr1p66R8+ve+z+D7oTQG&#10;mevfgya9e99AXubX/r+Lce/CoNevDjjr3v1rC4/I+n+t7cJ9T1Y9wyade9+0/Tj6/wCP9R/T3rSe&#10;I6ZkZVjNftr17294fFyVkigL/bHNrg/4Ae18cZeXTQU0/n0Dt63dIdQHCn+o9e9mI2hs7wiOZo9d&#10;wCQyfT/W9iKyhRFSRxSnw/P7a9QhzDzJrrGpp172OeMxoj0KkdrADleePe5JKK2quTwHUW3174lS&#10;x697VsVEyIPSBfkW+oufr7RmZS5WmadB97kMcHr3t1o6Y3sQNf0H9b/6/tHLMp016QXMop172o4I&#10;NOnVb6Xt/wAT7L55SUOkcD0TSy1BA697e6anUhbANY3PH4/1/ZXLO0dWPn0WTS0xWnXvajowqf2e&#10;R9R+bX/HtAbmpUN0T3JZvPr3tRU8qpZlIAPP9ebf090LCQEniDinRJPGzYI697EDB5WNNGtwpBFm&#10;vfn+n+HsxsJWhnGnNRT7P29BPdLBmrQV697Nh1dvAxSxxEtbWgDA+sH+th9R7kjb9QRApz8gKjjw&#10;6gjnHYQp8Yfn9nXvdl3VO8CUpyXsG0C+v06hwG0n6e5I2mRo41kPaVoDUZPz6x83mziTUK5Jx+z5&#10;dYJ4hIp4ubEW/HI92AbI3hE0cd3W4VNTB7HVawa/uVNvkhlgIcUqOPlj5cegXLEySYNSfLoIN37W&#10;SvhYGO4JZ1ZVuQBwy2Hsf8RuyOZYwZRY/qNwFYgcg29mtpdwFE8YVQH/AFf6j1XRpoAck8Oiqbv6&#10;vapNW4pTIgjOhj6WC3FtX/Ee3XLb4xGCpvu8lkKSngVGa8kwAVF5DAk/7D2l3M24RpHkBQHtXiR0&#10;JNqtZbtjFDXJ8h0WzM9F5vcVctLisLLVu91dliJOrVcar8WA/r7It3d/ML622BBVUNBk4MjXQl4z&#10;DQyLIfKB6f3l4A/r7A3MXMv/ABHLBVUVxgmnAZ6mHlnkO4mnV5VZic0oT/gx0J+yP5etJl3p8rv+&#10;qhp1EiSx46BA8vj/ACJFHpFx+CfdNHeX8xDsHfM9XSYOtlxePcyKPBMxkZW4XW34IHuL7/mkyKoi&#10;xQ4yQP8AbefWQfLnIptlV2XQR5Hj/Lo+3XnRXWPWNIlNtfa2NglRFU11TTw1NWxX6lZJFOm559Nv&#10;ZB872duncU7VGVzNbVuxYsZaiVg2r6fn2F7nmGdtT8B51Nc/L5dSFBsUMK8M1r0LwAUBVAAHAA4A&#10;t9AAPadTM1MhBMr8NyNZ9kcu8yF/Eck49f8AN069ii/s679+rctUuCiTOAF4sW/H49p5d3d4wGbP&#10;zP8Ag6pbbfADqZQeve2RsnU6tHlc3uCCx5FvZdLubmIxliR0ZrYwgatI6976MrSKzPyeAQeeP6g+&#10;ypr9y1NX5dWEYQ6V69750yq+tSFvpuo/N/xb/X9pJLqQ6QWPzHy6rMStKfn1722zRyo5HqH9Qfxf&#10;+ntOtwhDIpIqfXpZG6steve2o2WU6lYm/wCPpb/WPt9JM5x0uyUoD1727RvGFJMlrLwv1Nh/T28J&#10;6oFrXpAyszAAde94PuIH51AG3+uf9fj3QtITUVp06IZF8uPXvfZqFRCFay2HOri/+w9vpqY92cde&#10;WJmapHXvbPNmqiNwEkKhSb2PB9q4hIigrnPn0YRbZC69wrXr3uRFuatjUETyBhYkl76T9OD/AE9r&#10;QsZbV8JPzI/l0zJsdtIaFRTr3t1h3dWaQBPIHDXBLnSG/wBV/sfZzDO8cgAY5Hn0hl5et61KCh+X&#10;Xvb3R79zEDDx18wKkWIlZSpX6g/1B9mMd+Y4gqMcHgekbcu28ZDxrpPXvasxXaWegmjlgy9XC8cg&#10;lRo6h1dWB/ssp93Td7lcrkqfU46SXWzMyFHXWD5EYH5deP8Avvz7HSm+QO7P4fG024K5pEVUZjVS&#10;sx/oTz7NzvZniDySGoGB9nQQm2cST+DJGKDh2inWNY0W+lEF/wAKiqP8b29rbb3yQz9Rj6rF1mbr&#10;JVdGUeSqkYE/hlDH/ePbo3hbmBEZjWvCv+qvRXf7N9MyzCEEk5ovl114Y9Yfwx6h9JNCah/rN9R7&#10;LrvDfVdVZCfyVcjJM7sx1mxVm55v7IbvcPBL4Nf9Xl0JNr2s3EAZloBSg9Oslr/Xkf09hBmsm092&#10;jYSg8gl7m/8AQ+yDUZZdZYgHNM9DDbLIRdrCh+Q679h3kKkSalbg83AP59q4I1YK8n8+hjaQMuVz&#10;172lJ40LBtRuPpc/0/oD7MAQAQBg9H0TuBpp173jjQgkAekgm/vzUI4dXYg9e95hIgA/wPJHH09s&#10;qikiox03oYnr3uLNURkjTyw/x/r7dMYWrAcen4oX8+HXvcV55tJFgoP5H9P8L+3kQJ3rn5dPiKMM&#10;PXr3tpeoZSQz3P8Agb/7c+90UqrEefRisIK1Ap173g8hZ9Sn/E/6x9qQiZJ8/Lq+ii0PXvcuMCbm&#10;97DkHkXH59tyJThjpO5MflTr3uZddIAAJ5F7ggH8e2FjYKFY+fTB1V1Nw6974vEDa9r8HgW/1xf2&#10;4oOVpUdeWSlade98ZKS4Dcf6xFvbiUD/AA+XHq0dwVNPPr3vA1CunV/a/oB9eP6e3RVqAcOnhdMW&#10;p173i4Ww0lSD9LW4/qPenjFTWlOrGp7q9e9y6WQhxbix/wAf6/T2lkjAOoHFOHTFwlVpTr3t5nyG&#10;sBOV45Kn8j+vtIkGoZFRXj0XRWYUk9e9wUqjrBBYi5P1/wB79qUgUAgfs/2OlLQ0XPXvagpK1oyo&#10;RrMfpY8f7b27HGy/PoouLdXqW4Dr3vjmpn0a3JPpGoj8f4+1dRoXTg16vtsY1lV9eve0nLJDPDoF&#10;yQD/AKw59vfqMGJpjo+RJIn1Hh172lJ39TgGwVrAf7H68+3UUVA4VHR/GvaG9eve2qereFmA5Nha&#10;5+t/alIFelcjpfFbrIM9e9wJK99IsvJ+o/H+w9v/AE8bOwpw4dK0tFrx4de9wtayX9Kklubc2P8A&#10;T2pSGjAHiB9nSnQy8Ove+d2/HFvx9R71gjSRwPWqAnr3vjqN01EDn6H/AIg+6tqAYAVHXqChx173&#10;kqwXisGtewB1X+v+PtAIpGmAGK/y6pbkK/Dr3tr9UQ0OAxsf9e/459qIonwWzn8ul4o5qvXvcJ5m&#10;Rx9TY/W3u7qQ5pgenSlYgyGvXvfN6yQEAMwvb88D/b+66qmjL1RbZSNRHXveRqlipOsHj6D8/wCH&#10;umNIKiv5dVWFQwx173iiqX0vZQAvOmx9XtO7DW2rz6u8K6gK8eve8QqyxtwvPIHHP0/PtrSusGle&#10;nPp6cM9e9u9PMo0i7AE8kfgn21oqSD69F80ZIPCvXvb5T0/kZTrNrgi/1/3j37S4qBSg6KppigI0&#10;0697W1BRJMqIXslxfjj/AF/6+/eGvio9Mgceg1d3JiYsOPXvaxz+xKbdW0KnFrpavQGqoZWW+ioj&#10;Q6UH59X09r7VmeMwmlSfkPPoObRzXPsPMKXxqIidMgHmpPH8uveyaRYevw+RNJWgwSQSFWJUqyuh&#10;swsefr7Xwq0VyzMMHFB6dZHybjablZfUWverCoz5Hr3s42xa+mzuBjpSy/c0SLFKG5Z1txIo/wAb&#10;e3N22tNEc8Q7itaj7Osc+aLSba91acDskNRTFPl173lrcGYpXBTVCbFWsRa/+J9gC6iaEaiKknql&#10;vuYeMUNG9Ove22XDhtIUayTxpW9v8Db2gkBVtKdv+r+XSyPcKDOOve/fwNl/GlvqVIP1H4t7Uxrq&#10;Kgj8+tfvMNgmvXvciHFueACBx+LD/bD2tVV0YHnxHTUl8tKnr3t6gxZUoGXm9vp/he9/apYwwIOP&#10;XoulvagleHXvb9TULrYaCBcX4+vtakaBACK4pw6KJrtWFajr3tSU1GWYLpPNuFF7/wBPdFhBaqCv&#10;RNNcKBWvXvYk7W2Dndx1KUuMx89TJIyqohiZm5H5t7NrbZ7u5YhFJNPIdA/e+bNp2SBp9wmCBR5k&#10;Ade9nU2H8X6PFxQ5jsPKwYeiRBI1CroayVQNRRgf0+xXbcqw2ipLuUqxJSrebcOHy+3rG3m735nv&#10;ydt5MtjcS/D4hB0g/L1697FPKd1bM66x8uH6lw9FQ1kUbQz5yqiSoqbAerxO4Nix+hH09tnmWx2S&#10;3aLYIlU6qGRssR6/8V0ANu9ueZub7xb7n+5eSJjqEKkha+VQPTr3spO6e293bqmnfM5muqvM7ELJ&#10;UuYzq4IWO9hb8W9gjc+Yb/cZXa4dnrUZJoM+Q6yB2HkDl7l8Idut0TT/AERX9vE9e9hb6Jf2mjEm&#10;ly+uRi3rY3JF/wAn2hjmuZUWMsWA9eB6kT6icKNLUAHACmOve1HQUUU2hPGFC/QKoub/AFJ9nsMg&#10;CBaY+Xr0lkvHiSpOCeve1AcakEAUXBJvYcAcXuB7PrMhtbNXhj7enre/E0pNSR6nr3tuko434kCL&#10;f8ty31tdR7PLZ6xhStcca/6v5dHsVwQoZW4f6s9e9p+twdGjGSKSMtze5/Ufzb+ns0jtwidp4mtD&#10;nozg3ifRpBJWvDzr+fXvbK9C0LqBoRSefVe4/wBf240bU0g5PVpL9Jg1Rgjr3vPHE4vqQlTwP6/6&#10;4t72lqWAWtKYxx6LjNqpQg9e9ulFGtx4IAh+uo3LsfzpPu8doYn7Vr/h6QzXJRSr5+w9e9rXG7Ry&#10;ubmiipKOWpLkC0cLyOrNyLFR/vfs6SwlunKomoU4dFMm5JaIzVrjh10SFF2IA/qSAP8AefY2YD4v&#10;bxzvimq6OHHwm372QcRgL9b+L63t/h7Mrflu6d0GkKP6RoP8/Qcm5ytrbPijUc0Ar/LqLJW08dwZ&#10;NTD+ygLH/bjj2NuK+JO3cbCtTnc+tQwIJp8fAgt+La5DYezW25TSv6slc1ov+c9B2TnlpSUt42ck&#10;51Yz8vOnUP8AijM4VKd1Wx9cvpH1sLAX+vteY7rjrjbax/Z7eirqmNkCz5K1UQEN7ojekf7AexCm&#10;z2EcgUAUWlK56Yk3Tcbwsx/SFPIZ/ac9cDLVymxlsn9IlsR/gW+vtW1e44aaBoaSKGhhg0hYKREi&#10;j/pbSnt1wkbaVI+RHDooXbZJ5lLnWT+I1r1zWPSdTXbj6v6ySSPyfz7ReV3mWiMBGrgDUDfVzwNX&#10;+HtpXDZfuz0eWWxCM6tRJ6yiO7A3AAFyLfQ3559hhls5HKreope4BYiwIHJ9tTzosbKDSoP5dCuK&#10;3eJgtCT8us6RN9bgD/D62v8AT2Emcq2kdjDLrNzqIOkKR+AR+T7B8kT0HhNnOT5/t6FNhOYY44zQ&#10;FePz6kgWv/if639oOqzGRhvpd1SzX4IBAHADH2WO88QJUU9TWv8ALoyjtIXfxCK1Pr1y9oGbdeQW&#10;WRNDsNQAvqJBPF/V7I7rcp66dIxwPr0I2sbQLThTzHXvbHPnYxPI9eLtq0xoFBF7cnj22l3DOqi9&#10;/Z/q4dbS3d0VIWpTh8+ve2abJUkrO9wrG4RfoEB+nPtlpYpKpGaUOOqStMnaq8OJ9fn17201NNG9&#10;M7LVqpI5XWNXq5A96eDXWjhcZ9OlEF0HuNDIRQA54de9pFmZWMYqTZfzqtq/3n2j1MtERwejt2jY&#10;KQta+g697aqgNyomWwNyL8H/AAv7ZcEfEa/n06hxQL/q9Kde95I1NgxeNTbgXBBP559tNUEkdNTl&#10;RUUNfz6975PToAS0q3bn/AXH497SFnGSOizW7kJTh173jCopIJDD8EDn34oiA+tenSXCGg/n173M&#10;jVNPpS4Fzf8AN/dwod+4VHpTpKxc5c0x59e95Gp2ljDCy2+vHJ/p7VGEiNdGK+XSqMCMBiag9e95&#10;YaE6WZzc2vYm1vx7qsZDEkVI9envq0B0gde95Qixn+pFuT/vXtRDGrtWQfl0uhrKtXXHXvcyM8cA&#10;WN+fx/tvZkGqoVMAdK40JTGAOve4dVOSukEkEHj6/T6j227OwOcDpTDbFO+nXvbM9SVLBfwB9fpz&#10;+faV11OY6UFK9HMFvVtHlSvrnr3tjqa8BnQG7Ekar3Av/X3eJgiBBkn16MbaEo2nj1720VMjOmn/&#10;AG5Jta/59+LaQQOlagKSox173FjgJT0+o2JJI/P0B/4170Q4NKHrU0jISeve3ygxQYqZFBZh+rT6&#10;f8LA+3Y0qQcivSWS6KqNHn+3r3tW0VK8Cgfi9hYWB/2I9qUAVXFAKnoou5A4Orieve3uOMtpHJt+&#10;QLLc+1cJd2q/Cn5dFLkGqNnr3vNIDGluNJ/V/vj7U6SGFR0lUFqYoR+fXvcCWccaeRYDg6efe5XO&#10;k6uA9elemQZfr3uJLN9Cfrp4F+PbLyVP5dOIhJGOve0/kKi/p/Tx+OAQPwPZezOQreYOa9GNrGrO&#10;CwrQ9e9p131twTwef8f6e9qpqXYDPR7HEygny9Ove+cMWprtY3P0IvYD/X9suv6un5dXeqnUvXvc&#10;oBQQQtwORccgj8X9txtp8ga4+zpIZ5AKgAV697kRzWdSQSTawv8ATm1vdotDPVhwPReSGZjgZ697&#10;d/ONGpm+huVIAsPb7ohODkj16SSwNI1Bg0697a6zKxRfRlUAfn6+2XZECpIaUP5ft6WW23MNOsZr&#10;5de9oiv3NErHS+oDVcEgkcf1P49l096seqlD8wej632iXJKkA/Lr3tI1O7SSbOEtccNf0/7H2WTb&#10;ia8fLo7h2LV8QJ+QHXvbJUbqYksJLXW3JFrA35t7RJudaANwPR7acv0VVKk186de9wl3KzNr8hUj&#10;knVyf6W9tzbgYo3ZSc/z6Ml2AoGCr5+Y6977O62U2aZmC/nULE/697+y/wDe8jDSwqfXpUuykNpA&#10;ANPTr3vBJvIgg+S4UE8ueP8AWHug3Ch7m/Z08vLqBhXI8xx697aKveUmlf32sQfUCPp/ifaSS9fu&#10;ZjQeWT0YRcvjJjFR6de9peo3e12tKXP9b8Wt7YN2C36hoKdGcexpqAK6cVr/AJOve09NuZySxdjq&#10;vcB7qOfpb23JcLpU6uJ6WptcTIpCgZ9M9e9tR3Fqcks/H0Aa6/4E+6G5UVDUPz6UPtrBSMEfZ173&#10;Kj3FYFnYAj6ernk8n34zZGmv+Tpg7aSdK+n5de9uabsWK/7lwVt9fp/T2+lwQoo2ekrbUrAMFGD6&#10;de98DvORTZZtNh/qv6cD26lwxJJ4n/V+XSdtmjZiWQde98Rv+SMkvLrX6W1AH2vS8cMGHp1ZuXoZ&#10;CGpkeh697zp2Y8XCTtoI+nkuS39b3/Htau5MqjV3H19Om/6vtoywr889e9zYO36iLn7pkPBVQ3BI&#10;459vLuYFWUGp9Dx6TTcqi4TToBPnTz697UND3rWQizVGqxFmNrC/449qot1RJAzEjHn0VTckWhqu&#10;jSafM9e9rmh+QFPZfuRHKvA+pDA/T6ezGLfI3UK/r0TScia8aNP2Uz+3r3sQMV29t3J+MSTrTuwB&#10;s0gNz7MY9xgcNqOF+w1/Z0HL3k68tg7+S+meve1xSblxNcgMFZAxNiR5FDf4+18ctvN+MfL9nQbk&#10;2e9hIdlIFPn173MNTEfUkitqIBCsDz9b+7rppxr9nSCW1lC1YH8uve+nZja1vr/X8fW5t7o8TIa8&#10;A3SapQ6ST173ie4Ukm7fUD6cf6/tTHUinoOPT6yBzprQAceve8eoaefV9GsPr/t/aZGZiV4/l01p&#10;LrqGPt697iyyAjj+pv8A1H+H+t7tTQpp+zq0UfcdRoOve4Thrg2uL/7x/W3u1C7AU8uloWNhRf8A&#10;VTr3vgNVyBfj8mw/PtOEotT5mnToZDRKZ9eve/cWv9T9ebcf15938OitQ0p5evVCApYAjr3viLsb&#10;EFbfX62/w9sM41BQKE9aLKtFGSeve+aoLcsdIuLkfU/193FAB5GvVNBK18wf5de996bMAAdNvq3H&#10;++t/X2/ooXY5K8D1RSH1NnHXvfMIDYgkH9J+pUH8kW+nvQEtNfT4oFANK0697zaLiwPA+nHHHvVF&#10;0g+fTb6VjC1r173k4CKeL3/p/T829vLpKlSaV6TZNamnXvfirBgdNgLnj6Hj6f63vXhrH3cT5dae&#10;ZQgUZPXvfOIaufVcX+gsP6/X34gsvfgdNyFgoLcK9e9yUBDajwCb2P04Hv1GXiRTqjitc1+zr3vt&#10;2uSLgC4ta1vdSD4galR1WONQwJ8uve8bnURwbAAnST/sOB73QEd3VgBxPDr3voKLX5JuTb6W/wAP&#10;8fdvDLq5rSg6dOkA6PLh173zKHn82HIH5uL8n/ePdYlJAHTCvmrefXveGxbgji1h/hY3+vu0iPoq&#10;OHp0rXQkWOPXveXkAD6E/kH8/wCv7p4elS5HEdJdAQFuPXveQCyi7g34/N7fX24sZOlmFBTz61mq&#10;soPDr3vi7aX/ACeOCB+Pe6kR6KVzx6UpAxg1HBr173mjlOkBrD8g/wCx497oMhiOks8TZKnI6977&#10;8osTqNwbD/Hn3VuIKE06qI2dQfl17300pXm11X/e/dNbScOvRxxhNNck+nXvfBpjpBJte5Fj+Pdm&#10;Aqajy6U/TrE5U08uve8H3HqIIa97gj6f4XPtvWaior0zJCpOr06975iVvpcD/C4+n9feg7KlPU9e&#10;C1j0/Pr3vMkh+lyDxyDe1ubj28h0KfL9nTMkDZJOPl173IjkYn63P9D7qrlpFJ49NGIGMP8Aw469&#10;7lpJJazMDcH63Nv9Ye16sQnEYPDqjwkgNWo9Ove+xJ/hqubcmwHHtsvpk+R6qIY2qQfy9Ove8nka&#10;4JbTbiwP9PwD7ccqWVBX8s9Jni7wtPz6975CUngHhhe9z+Pzb2y1xIo0Lk1/PpRHHQVOTXr3vmkj&#10;aiL3vb/Y+34i9SozTPTjx+I5NPh697nLNbSNVtP1H4N/wfdmmUsAMdNSwnTr49e9++5/OrnV9PoS&#10;Pxz7804RKnuFfLpISdOmnXvfEzG+oL9TxyQBxex96LEBnpTGOnY00qWagx1734S/RTf8km/1U/j/&#10;AGHvyXDOVJOR/qz0+ylowx697yiS/wCQDwOOTYfk+1A71/P16a8MlewU6975RzAX/NyOP949ql1G&#10;oYcB0rjtmdWL0FBUfb173nLkG17huB/sPdGD07uB6bMLKq1/PHXvfJZuLN+n6cf7x7osdBxx02YQ&#10;YyT69e95PJb/AFRCj8f4+7mQ5K9MqpWpAP8APr3vsysGuL2Frgkkkf4+05klYhjgdbK6aEgnr3uS&#10;JrC5/HA5N/8AefahC9McOt+G5FTgde95jMfGr3H0IAufrb28CKkAdN6Frp697//X+f8A+/de63+P&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfve1+Ide697yL9fayPrQ697lLbj8f4e3eI68QD173I&#10;X6k8c2964dMHGOve+Y9JFzwfoPew5NQOvM1aheve8wPH/FP6e7VFeqGisCeve+d+Ofz+Pz78MCvV&#10;1+GnXvfMD6H+n191YagadNEGlB173kS1/qR/r2t7oTQDhXquV697zBiCT9eLcfn8fT3oVYcetBan&#10;r3vKljzb6jjn3plJHd5dOFGINTTT173k/BPB5H+9/T3VSB29VXSRpHHr3vnYAm/+p+nvwqRRcZ6e&#10;KSKoPz8uve+luef9jb/W92ddVfKnV0HGhqeve8gAIJ/3rgf7b2mcUpU46rIK/EfyHXvfFubW4tb/&#10;AHj3sCsY0imevRRhk9M9e99aSLf15/23up8x5dXPBhTA69746f8AiePx70KcR1oEKBp4de98CD/x&#10;Uf0/1h7uD5dOq+riKde98SvA/wAfew1cjy68GFaL1731bg2+t7c/X36pLAEcetGoI1Dr3voqbjn/&#10;AGHvVBSvXkoBjr3vwFjz/tve9VUJrjq1a8eve++OQB/r8+2WkCgedetV6979c8WHNrXPP+x90H9n&#10;q4569Q/F5de9+/oLn/Hi1v8AXPt1UUk6cV+fWgCCT173yHIP4/1x9fenKggDy8+r0pQde98hc88W&#10;B/r+fdY1qteOevcB1731yR9f+K+7udPdTj140H59e992PJH+3P8AvfuxJZAR+zr1BTr3vkAbcEc/&#10;X+o9piHC6hw6rw6976tzx+B7uH+LrYqeve/N9Pp9T/T3qjNQNjpwE/s697yDggDiw+tvdWjoOPVS&#10;Mde9+PNuf95t9D7sTqqg8h1sMACAOve+Rv8Ak/8AFPbdMgDPVPl1732PyBx/sPeizMtAvA9ep8uv&#10;e+rAfm/++49+VqE6h16p6976Avc/Tn3cqagA068GD4A4de98r8XHNh9P9f8APvQGkaa+derrSnz6&#10;974n8fUcj3sAVLeQz1c4JPlTr3vsj8X9I/3s+9IVZqgcemRSvDr3vyi5H+P+290ehUlvXq/Fa/Pr&#10;3vxUkE8A3JP+w/Hv1QDQ9WYgGnXvflI/J+vHuzr2qQOmzkVHXvfZF+P9jf8A4n3sKdGoevWjSms8&#10;eve+rG4H1sfz/r+9Bsk+o638x1732RyfrcfW30P9B7rQEgevV6Lj16977W9+Rxb8/wCPvdCOtlWI&#10;pw6975Af4fQ/05449+NAK9eYDj173xb8j/iPfh1XiKHr3vv6XNhyP9791K1ND1sLU56974WtY/4k&#10;f7b8+3VxUdW4NQDr3vxH+NvpyD/sffq+Y8uvVFcde99c8W5I+n+291YasnrxXFOve+zxewt/X/ev&#10;dhlqj7M9eFK1HXvfV/8AE8D8+/FjXTjqxY6ggH59e956WFqieJEBa5sfqL88+1cEZdWXhXz6Id3v&#10;FgheM8evezHdebPeoeCRowVJUsbC31/HsQ2yJECzAE06gHnHmJYQ6K2QOvezOUWDFPGIgoGkD6C1&#10;v9t7eWYDS1OH7P2dQdc7q0za68eve1PQ4+wX0rcfkL6v9v7SzOSGaQ0BPRHc3lSc9e9uEkIj/wBf&#10;6f7D/W9oXXWSVPl0kSTXnr3vNTBdV7cr/sP8eT7aki0xgjPy6bmrp+XXvb8kiKoZgt7cW4P1+nsj&#10;neRnJPl5dFRVi1F697zxV8UNtTW5/Fjb2iljleuK46aktXc1Ar173POUhC6lYFj+R/tvp7RC3fWp&#10;bFOkgsJC1GFB1730uUkJ9Bvf8X/P9Le3442Fa+vVjYJSjft697UOIy0zuqC6tccH9JP9PakJpfUP&#10;83RNuFhGFLHI697MdsXJTQSxSsxiZXQ/UgEj/H2L9nnnWGKgJpXP5nqGuarKKWNkFG49e92DdZ7x&#10;WCKFWlszxo+u9wGBHpsD+fp7k/brjxYaau7HWK3NW1SJKxVeBx5de9nJ2p2ZDTNGHn8aLpvIZAFF&#10;hfUbn8fT2P8Abt2KpplJU0NCfMjh5U6CP7kluF0KlWpXhmnUGppRKCbXFuV/Fvz7h9h/NfavXFLL&#10;HHXw1eQgU/tQSq51D+zJY2UX+p/3j21PzUNuTvZNT4OQan7PLoT8te2m4726ERt3HhTh+eB/Pphn&#10;2pRVrOakDxycNGotcEcer3Vh3385d+9iialpMpLjcXL5DHBRVDp41J5GtbEg/wBPcYbpzXNMzxQM&#10;ak1qTj8vy6ya5G9n7bbG13QzUVBHT3Q4qgxqaaOlhhsAC6xr5GsPyw59kBye8sjk3aarrZ6mV2JL&#10;SyMxYk/SxPsKXd3dTtrlYsaZNa46nmy5ctLNRHDEFHyHTj7TZyVTM7G5B+nP55+nshkIYgGpr8+j&#10;oWUEaU697lxVhVlL3NvwPz/Xj2juCrAxqaeXSaW2BUhRT/V69e9vUVdHIAwt9RwP97IPsmesRKE1&#10;xXoultWQ0PXvc7zDkr6za9gfpx7RPI8ihqV6SeERxx8+ve2OrkDTXVirW/1rf4e6jxKcMHo0t0pH&#10;kY6979FVqSqm5YWHBsOP639tvGalguevPbkZHXvbxRVsKupYqtj9TxcH/W9pqVYFiQK+XRdc20pW&#10;i1Neve3bISw6onVVZWS9gFte31uPbBhAkZhWlfLj0X2cctGVsUPXvaXq3g1MwsRxx9LH+nPtbDHK&#10;Goe40/l/n6PbdZAtOve2SWe7elyB/S/1H59mAtqRrg59ejOOPtyK9e99PILc2ViDpI4+n5v7dWBk&#10;Hr1ZUNa+XXvbTLWFAbMSQSDc2P8Atvz7NLeIF+HEeXS+OAP5U697YajIF2JXkWP0P04/HtWYAFAQ&#10;Uz0aw2YUCvn173hSu1gKCf8AC/4H+1e7GBKEFgWHTjWoB697ywVrKWNzwSPqTf8A1h7WiMg6Tk06&#10;bltlPDHXvcpax2PDE3+p+n0+nHtmQFQrcKnpg26qOHXvagpH/S3k0tYNweP8SQfaBmljLMhx59FN&#10;wpypWo697fqPJyKj08haxuVYH824Ht1XKvXV5fl0U3NimoSqB8+ve3DGVsqVALFytvxcAW/PtTDc&#10;DtrxB49JL62RoaLjr3uDuHIy+RbByGufyePpYH/H2ouXWVGz3U49Ktns0C5pUde9paKpkYvG7qQx&#10;1CxPH4t7L4w6NV8inR5JAoAZB1722Vgu3J+t/wDAD2YQSqyhk9el9ueve2ghbjUBxcX+p/259qFk&#10;yVGM9L+4Dt8+ve8cz3AW1rfT/W92YANQnj05GvnWvXvbdNUKmsWFxz/iLi9/b6IQg8x0tjiZyKde&#10;9tLViCxA1E/7H2/pEimoOOlwtWNa+XXvcslHpzIwaxI4v+P6e22BUivp0noUm0A9e9tbQNJIdKrw&#10;L/n+v593j1aQK4r59LxKFQVPXvfaUzaybkn+luP9Ye1iFQD6HrTXC6ade9utNScGMggt6rqQLf4e&#10;07sTLRekM89W114evXvcgUYjuFcBgbtq/P559upFrP6lOmTcassK9e94ygR1dmL6v7IPpHH4Ht3Q&#10;iBhTq+olNIx/h697lmdWQx6VAU/0uTYe6M6IQEHEdJhEVbUSeve4ytqdgCR6f9h/T6+2WaqqR6+X&#10;T5ACivXveGSMMU/sm1ifqL/W9/fmVgWY8fTpxXKg9e9xwjoxuLrf6rx/rf7D3oMHPkDTh08WVhTr&#10;3vhPLoFjwf8AbcfX24sWoADhXq0UdTXj173zoj+4rH6H/eD/AE93lj0Gh8uPVbkdmkceve1LSKHc&#10;HT9GtcckAHn20q1OpWGPI+fRLcMVWh8x173n3TEi0CsrMPTY6hZr/Xi3twAhUJNTXh5dM7E7G7Kk&#10;efXvYYQ1Lwt9dSk86j9B9Pp7usgEjLwPy6HUkKyrnr3tIZjIyRVLL6lVjyR/i3swgkBopFfy6EO3&#10;WaPDXj172yPXtNdTY2+huSf9ifa9AoUECn2dGYtFjo3l6de98BMLC7H6X/NuP6D2+AKnrfhGuB17&#10;3kWRAt9Wgk8G9if8T727UYavTj1Uo1fXr3vHJPJeySBgObE2H+390fNDx/1enVliTiw697zRB5Qo&#10;1hiSLre4X/Y+3DTSzjAA6o5CVwQB1733OpS/6ioIDC5HN/x7SAhXVlBYkcOtRUbzAJ69768ylTf9&#10;Nvo1rg/6/tSulVGrBr1vwmBp173EkU2VwbKb/wCw9tyuDqCYHTyMB2+fXvcGo1LyD6bgcC/+vz7T&#10;IT4gzj0PSyPSxoePXveON7i34P5PN/8AYe1BLBcU6syUNeve5CzBRYD/AF/wPaSejhqUGr0HTJiL&#10;Hr3uC0wEjXFyzXWx49pQpUqn8z0qEfYPl1728UklwEAb/X/H0+lvemDAAUqK+XRdcR07sde9qugn&#10;RPGWUk30g/T/AF/dsNJRvh6ILqJmqBwp172ImNnRVUk29Q/2Nj/X3VgrkaRnoH3sbMSOvexv2pIs&#10;yjgEDSP9Yj6H27Aj+ItDkN/l6jDf1aNqH59e9x+zeh031QncW10UbgpYi8+M9MceREa3/abi0h/F&#10;/r7Gk1obpHniPdpFQBT8xTpTyN7qtyvdfuTfTS0kNFk4lKnz/o/4OveypYTIZ3ZuZkSagqKCqopD&#10;BU0lZHJC62a0kbxuB/vPtqzaUFI5OFKZ40p1PW7We1cxbavhyrKkqhldCCMjBBHXvZlsPubb254l&#10;TyNDVaAXp6giJPIR6gj/AJ59lm48vRTwk2zVNamvE+tOoT3HY942Ny1NcdcMuTT5jy697UaYaMBX&#10;po1Vf9p9YP8AyHz7IG5elgDSOp0/zp0StuTMSsxr/L+XXvfL+EodZZdLMTckfQX/AMefZcdquNY8&#10;AGh8yD1r68ggKcDr3vKmBjIBH0t9QPr/AK3tdHttzoC8an06o26NXTXr3ufDgZCyhImYlrXK3sLf&#10;UezKHl+8MhUITXpJLuiqpLsAOve1hi9kZKskj0Usr62ACxoXb/ABQPYit+UrqXQWX7R/n6Dt7zPZ&#10;W6ljIop6mnXvZitn9K0VHGmT3VUQ0NKB5DA8iGpdV58aop9N/ZumwWdnHWZamvAH/B/m6h7mL3Mu&#10;bhzYbCjSyVpqAOkfMk8afl172KMPYuA2cv2uz6aHFU6HTNWvGktTKFFjeVv0j/WPtvcd3a1R47Ya&#10;EA8viby/Kv8As9ASXk7d+ZG+o5jka4c8EBIVfy8+vew13b2zWZ+aRfPUzi9jNI7eNj9DoF+R7B11&#10;e3V0wM9aMAACehpsHt/b7PEpKKhP4RSv54697B+qylRWF1jUG7XIFxzf8+yf933BBIPaTj5dSLb2&#10;EVsA7+WOve8MeMqagrJKpABAAW4Uj83P+HtTBsjykhwfn8ulQuogxjiz/k697eKbGxA6DE5Bbjgk&#10;r+ebezi32RwyoFqBwPXiJAQxIp172pKZBTDiFyQPoBe9v8fZ7BsgAoQD50/1efVJrUsoUsM5/wBX&#10;z697yzVVXOVjp6OeRz6QEjdrA8Akgfj2dQWKmiBa+lBjp+G2SGhkNAeGeve8kG1tzVbGVMZWStbT&#10;oip5n5Y8E6R7Mk2xhKnaRTyA6US3ltC6qGAUfProkD6kD/X9v1H072Jk2BptsZKTjVqeneL0ngG8&#10;th7XjZL2QeJCrYNKdJLjf9ujGrxlA4cRjrgZYwbGRAT9BqF/a7xPxi7JyRV5cRFSRm92q6iOMxr+&#10;S1r+18PL12/cVofVjT/P0Szc47JbOYJLkVp5Z/LHWJqunUX13v8ATSCfYk434mVSWOd3DjaSN7a4&#10;qXVNLZfrZyFAv7PLXl0wqGmehOeFeipufNs8U/Sh3p58Kfl1ikrdIGiF2Yi41WUW/rxf2KeF6E6w&#10;wbU8lWlRl5YhdhPLoiLqb20IBwf6X9rk2Hb4RrGo1Pmcfs9OiG75w3OYsLUBKnDEV/1H5064eapc&#10;MD44/T/YuzDg/wBfYsQV+FwkMUOIxGNxsEJ0oIaaFSVH0Bci5/xJPs3Uw21SlASOiRm3O6kaSeVi&#10;W+f+AenUT7fzC0jyTfljIxFv9YD3On3RBUIpMhuebI9kHH1AHtZFHDIgkZga+XSGPbjExLCv8+ua&#10;RePUqj62AJUGwH+PtLVm6Y4Y5F8hZCbHkm1z9Bc+0ZuDG5WOg/ydGUFm8h7aA/z6kiIfX/HkHi5A&#10;/B9o7J7iRk1w83UAqDyT9Lj2kaUgs7H9nR3YWTBiLhvLFDjrJ4ubKvHPP9QD7DzKbkYXVSQT+s34&#10;B/oTf6+0Mm4xiM+VPXifs6ElpaIKkeXWVYyLc/Xkcf73f2kavc8IhZta2QhT/XV/QX/3n2li3KHQ&#10;SpxX8+l8dtccEFesmhdRa3J+v9P9t7QOW3RFIWj1qA1+SbfUXNj7S3e4RXK+GOI9OhFbW7klVTu8&#10;69cgAPoPaAr8nJKWVJ0ABDBQdPFuC3PJ9lE8spWOJW4evr0dw2yCNY5VyPPrv2j67NZFFZSBIoJ5&#10;AJUj/XHsuluLi3XXPQCv29LYraFFJLUz172nf44WcvNTI1hbXp+pH5Hste8tZiTMp+0dPyhVNVbV&#10;172j8jlaaaobVeIhjpv+b+yi5e3kbSlSB0ttoZfDWVRXH2de9xpainWENqV9X0XgEt9P959sKE0V&#10;qf8AB04izzMRSlOve07WvUmF2j+hJstyLAn+vvzBzI2lsaeB4dGULRJNpNK040697bKWAglp2JZr&#10;WDE2B/Fr+2gj9oYUr0Yz3SaFRBU/Lr3vnLTQlvTIAT9Rr/I+vHt1oNA1Egj+fXkuHWLU4697k0ON&#10;+6mCmRQoFlsf6H839+jVppCqDNOkd9uAhX4ak9e9uk+MWFtJdHI4CXLX97azmjKknA4gdE6XjSU8&#10;KoPXveF4ASo9CafwPrz9fd2hIQhRx6VRS9p1ZPXvcmOArHYMOCCCPryfbkaOh1HzFOmZFq2rIB8u&#10;ve3CFNKEXuVsb/U2P9fatUk8MF2PXkTSooePXveNmtqYav8AE2vz9felgBOsE/n0ut7ckiSnDr3u&#10;DJNySF5/H9f9j7VJHQ1Az/Lo7ihJbUPTh5de98xIWSzEADk/Tn82I9q/Dai5AB49LEt3orGpB697&#10;a3mDyMt+fpcGw+tvbEiVYpgivRnHExXr3uPUR+jSNPF7sOCfz70qmMkrxI6XLG8OAcefr172lalU&#10;V2IJfm5P9D/gPbK0PmMeY6XRMjClRT1r173GC63WwNiPr/Q/63ugGpvl69MPN4bEtkevHr3tS0FC&#10;r2LLY2+p5FvqOPaiOMO2T5dIJrqWpK0I9Ove1dR0axgHTr1DlrWt/h7WQqECmmB0iEoAEmQfTj+z&#10;r3t18SAi4/SLgD6G39R7tqwzKMV6RuS6sQK1Pnx697zKyAD+gFx9Lf4/T3cyTagpFFwcf5+kANSS&#10;wp173ArJ0VWsLs35B/23B9vSyoFD4B/w9VAbBXPXvaYnqrAgA2JvybEn6Ae0DzMY21Yz0aRQytGS&#10;cde9wJKo+MtcDn6XuRb6i3vYJPcTXFKDpcqhXFRXHAde9sVRMWb9RIXnnnV/Qe6MGHE16MrWMhQa&#10;AV8vTr3uB5ryXU2H1Nh+f6e0bSOainDpWNWcV697nRTccgD/AFvrx+P9j7uJdS5Xh59UZ6thaY49&#10;e99s7MSFHB5/1v8AD3RvEZFYioHSV4zJGCncPXh173JaVIAS3DFL88Ef61/elYAFqgU8ukaQyvL4&#10;YpTzPXvaVyW5Y6YOob1EGxvf/ifaO4u+7HCnr0IbfZ5LiQFq0A40p172Fmc3eS7jygWB9KkAfT/A&#10;+w9fbiwRFVuJ/wAB6HO3bCNCEqRU9e9hvW7plY6VkNzwTq/F7+yOa7YBmJp0K7fYkIJIOCPKp697&#10;YJ9xOQ2uTjgGxsT+Lge0z3Jrhq46EEOyhaNGmacade9wWzxJN2JAt9T/AMT7TC7p2N+3oxTa3ZAl&#10;KfPr3uM24DpFmF72Fje/+BPto3GTUk0/Z08No8NSWNR8uve4L59xquxuT9CbW9tfV6X7vTpT+64q&#10;ggU+ZOeve4MmccjVrPN7LcWA/Nxf2ne4AwTmvSkbfDH2sOPp173AmzLkf5y31FtV7/63un1hYGNj&#10;UenTy20IHatKenXvbVJlbXBc8/4gg24JP/FPacyEyVBr8ut/TlyDmnXvba+TP+q45FgTf/effvGN&#10;RTPTgtSaYofs697xivvyTz/QH3bWB2nH29aeKhIbJ6975fxAqPU/H9C3+9e762+KvVPCAyP2de9t&#10;1RmnA9LA6f6tY/7Ae3VcAhj/AC6cEKqeHXvbDU7hmB4cgH/G/t6KXuJA/Z1tbKOQmq9e9tUudlPI&#10;ke4/q9rX/wAPalZXGFbHoelAsAxpQADr3uMc3L+JW/x9XN/fo5TG2omvWhtyVrpp173ifOTcDWSR&#10;f88n/E8+1H1QANK1PT6WA8hTr3vsZ6dfpIf8bN/vPuv1aVFeqNtsbcR173yXcM6kfuk6TfhiLH/b&#10;+3o71DgggevVhty0ppFD17260+8K6FkKzn0/T1cA+7pdRprZGP7ekbbFbdx0ceve1riuz8pSlW+5&#10;kFiDqWQ+kfTj2aQXpR1kWTFMjonu+VbZzUZB8j5eo697E7E94ZGnZSatn9I4kdmAP0vb2arvTIoC&#10;agvyOOgre8kQSqUjj0jj8j172K2G7/LCMVBge9gWJ5/1tN/a+Leo2UhmOPXoKbjyDGQTGpT8sde9&#10;iVju6MHWECe0d/qy2IF/wbn8eze33BZCKGuOFadBt+SLiM1hWpA/b9nXvazx+9cDkL+KsjFlv63U&#10;A3/HJ+vt4XKmgTzPlw6C9/y9uVu9NOK9e9vqVdNU8xTo4YAixBIH+w9qAyNWrCvz6LXs7iAUdade&#10;9yFXVq/r9Lg34/AB93FXcIDw+XVgpLAj0/n173y8YP6rD6kt/re3EIZanFD0nlUoMN/Lr3vn4lJA&#10;X+g/UPTb+pHvclX1GmB+zpmpKNXiOB697xtTt9TwQbcCwI/rz7a0gONVKU6aS4BYKp8uPz6975GB&#10;hw3II4UD6X5v73pXSChpnz6VR3C+HTz9eve8iUrkAngfgW4A/px7rpGrUSWpx9OmHnQMan8x59e9&#10;yRS2A+nH0/1hz7fpqYKOB9em2uKmv5de98/tGZbEfm5Okji/A9+ZKKGBBqaUHl0210B2ju+XXveV&#10;aU3A083te3Nhxz794dSVBrTpsyEqSq9e98zSfTn6kWBH045sfdpImBUglscOvB2QAtwIz173yFN6&#10;jx+kHnnj3qOIOM4608jaBmor173kEBsBYGxJsf8AWve/t36dmBA4DpoPJUhRx6974GHUbaRfk3/w&#10;BsePdVRTQA8PXpwSNqEdcnr3viKcXBv9PqQP+J91Ck5Pl06ZCorx6976KXutuP6gckD+ntoVJI9e&#10;tNIUFQOve+SwmxsAB9OR9b/19upHIhBBz1ppSzAEceve+Iphzcngg2/3r6e/GNk73werhypB6978&#10;YiAOPof94/2Pts66EmtB15pKmleve8ZiJueAuoWFvyR714tV0Ek16sZ9NF49e98Clh9Cx/1uPr9P&#10;ehrC+RHThkd+0nHXvfMRs5UAAafz/rcge7ouoHSCp+fTanRXQK6uve+Yj5JI9Q/3n+nPtxYh4i+J&#10;6eXn1ZRVhqwAPLj173iMRUtxquSf6H2yEA+E4r+fXgdQqDmvXvccxm9rcgarn36oYtQ5HTrU1lmN&#10;T+3r3vrxv9fzaw/xN/dyrUU6gajqpo1GOOve+xESPrYjkj/H2yoqueNet91Kde95ki0gWPN7sR/j&#10;xwPbxVmBJHVC3xauHXvcmNCrKD9S35/P+PuqsFIbjT16TmhAHl173KsLkaSCeefoB+fdlmCrRRkn&#10;rYocEde98lXhha4/H9P9a/uwFCSxA63IPDHaa16976A9JtbSQf6G4P1P+HtsMdQGrHqOmUWp1Hie&#10;ve/Cxaygi9hfnj/H24A2inEV6UMraNBoRxxx697yBSDYNdufrx+P6+7aijEo3DplERa1zXy697kA&#10;k2bg2IBC8A2/J91MrOQPXifn1SRVbCgj7D/l6977dvVb8cAf4X/Huy/pr3DiePVI7XX3OKH5+nXv&#10;fOzc6r8X/wAb2/3se3GDhjmuPLh1q5HgURaH7Ove+YDH6DVx9PyB+b+9RoxcNq/zdWRdYVj2/Z17&#10;3xOrUAosSLE/70Afb8iOYi6GmaY6q0RRddcV6975xEm5JJIuCCORb6W9+gBatWz9vSkaQxYYx173&#10;KXVa/wCeTzz/ALz7VRkpQM1R14MrCrDr3vtQbFjc250kAXt780+oUpjptmDpVgafLr3vIpIF/wAt&#10;9B/T35u9iRXHVASzHTWnXveUFtJBHHAJ/P8Ah7qGGG/b1aOPSO7z+XXvfNWIADEHkr/X8cH34zKo&#10;pnpmh0kD1697ylz6TYXAKg/j6W+ntUG4tjpR9Mta9e9//9D5/wD7917rf49+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+97Boa9e697yKfz7VJkda697zqeP9b/AJH7ernrxPXvchSfp/vj7qSMEevT&#10;TUI697yj+h+vHHvRIDE9aJ0g6cde95VNvrx+b/7x7uCcAcD1rjTz6975gj62vf8A5Fz78AeLHrzq&#10;VHHz697yIfpbn/D/AHr3pmpUt00dPGnXveQC/wDhY/8AE+9ajXPVgwDemOHXveRfrfn6Wt/X37AU&#10;eoNetUI7K9e9yFP+88WHujamyeqkE1J49e95gAb/AEFv688/X3qh/PrSnuB6975qTfkD+nvRGBTp&#10;7xGHz+3r3vkAOP6i9vxa/vzkgEHrQc6sj7eve+QsCb8/63ABPtllLEEGgpw605BYaeHXvftIB4Is&#10;L/7f3sBqVPWlLg6h1731YFbWHP8AxP8Ah72fP5dP+IaEsuR1731biwsfp9B+QfdAajj1YNXNfy69&#10;74Ouq31BA5/1vdyR+XWw4rpB697xDgWH9o/X+g+nvxVSa8adXIHGlade99FT/SwH5/3ke6kErThX&#10;rYP8XXvfE/T/ABPF+P8AevflTSukmp61TFOve/W5t9RY/wC9e/PlSPMdaz1734g/1Nr2+n09p0Wr&#10;BWXr3XvftJ5F/oL/AE/x93Wmmh4V4dexw6977sR/sL/T/H6393LCpBX8+rdvXvff+P8AyIcfn3pl&#10;K0wD14jr3v3+uf6+2xXRQ5z5da6977Fvpa3+P1/1/bugkVJr8v8AP1tuOOve+2P1Fr/SxH9B9b+6&#10;KBSoNPl1tcHr3vsEH6fT8k/717rq7dQ9eteR6976/pc2t9P8f6WHvZPcdI4+vViT5cOve+9Isf8A&#10;b35+vtliWIAFevMa0oK/Z173yH9bc2+p/wCKe7aiF+XWvLOeve+z9Ab8H35RWqnHXqEVB6977Jt/&#10;sP8AHn34IUI8x1pUNaceve+SW5H0/F78XPts5Na9bb1rXr3viLG1z/re7SVDGvWiDXHXvfhybD8/&#10;Uf197DVGkdWwaDj1732ORwCCB9Pz73+HPr1cUC+vXvfK1vzf82+n1901VNadULEnPXvfXIubjk/T&#10;3cNpoxFevY+JeHXvfhe97H/ffj3ptIFB5nh15ip+Hr3voj+l/wCvH+8e7CisT1YOQ2PP16975f8A&#10;Ix+Le6sq8T1oha5weve+z9bnkfQW/wCK+68OHTfDy6976ILf61+P9h+D78T59aoOJ6977APP1/H+&#10;396406cXJA4de9+H44I/3rn3cAaanrTZGTXPXvfIi1jf62/x/wBh71QeXWzjtGOve+J/P5uRb/Y/&#10;8U92WgIJ6sBTSRnr3vxJtYC9mt7uwalG63TFfn1731pu31sPr/vre2uvUyade9+PI4Fx78tKgnqo&#10;IFAR173xsAf8Rb/effsAVHDrWPw9e99H/D68cH88359ufOlenK1FBjr3vkRp/pzfgce7IKutR025&#10;0LqPXva12di/va+A6SeQLAXAGq3s6tLdyCFznh1F3NO4mGCQ1pXr3s92yMFHj8fCwQKbAm62+ove&#10;3s7K6AwcA44en29YpczbtJdXbivXva6OkEj8D8/8U9tLjT0FRrYV697c6eRAgIJva1h7RzJWtcgn&#10;pFMjFjXr3vjUsrWJIuDYn82+vtrwSzUHDr0IIx5de98YUPB5P9T+LH6D2xPFIFCrn5dWlOKde9zX&#10;BCW5H0IH/FfZRNGqAsRT19ekq/FXr3trnkIUhRf/AAPBvb2nIwc0+3owiQE8eve4UNTMrEsSwJsE&#10;J/Nvrce0cvcAKV+f+z0plgRgAMfPr3tS4+XysI2B5H5B4P8Awb3ROzjx6JbxDGNQPDr3sRsHS6Sj&#10;sNVj9fyPyOfbqyBzSUVr+2nQN3S41AqpoevexixOYipAqgiyhbq35J/pf2I7RhFCFgOP8P8Am6jm&#10;/wBtkuCWpx697HHa/YEVHCHMwpmUAsWNkMY+lr+xHtt5cRwlU41rT06i/feUmuZKaddeA697R/ZH&#10;yayFJFJi8DWNrKujGOQg6W4JUr+R+PZy293CduotUcAcf8X0MOTfaFZ3F7uS6VNKA8aeh+XXvZTq&#10;zc+b3FNJVZGuqJzIxbWzvex5tKD9T/j7DdzcO4UyDIJp69Tfb7HtmzxiCziVaeVB/L0697gzXkAA&#10;cH02I5vx/Qey8saliOlUVEOV697bVgVbGxPP5HH+x90ld2OkYqOPS0yljSvXvcpIVcMf02+v5t/s&#10;fZXJ+kV86HHTLSlcDPXvcKqnWE6dQ/3o3/BHtPRpAzkef2dKIIjJmnXvcmhqPL6FF+R9f1f1PPtJ&#10;cQhWLcDSvTN1CI+89e9u5qHiWQWu0Yvckhv9gfz7KVaOocV7ui4QpIQeFeve2GbKuzlWUm4sL/W/&#10;1NmHtRHCrqWqePn0bpYKF1KaevXveCKu/c9fAXkKCDx71JFRSqCnTj2tEonn173lqqwGNpEd1YLq&#10;0x2v/gCD7YVDGBWhHTcFtpcK4Bz59e99Dc0jY4IzoHhGkahpbg/1/HtyOzQuZADxr1s7Ii3hZQaN&#10;nGR172xf3klfV5EZiTz/AGl5Nr3Hs2FugoVwejX9zItChp173GbLjVcNpB4FrsoNvo4/Hu+lmAU+&#10;vTy7d5Ef5+ve+UmWljj/AMpHjVwPFUpqeM259YH0v734KGqpgg9ejsEdqwZI4rwPXvaZq8rOX5Vm&#10;iLDTURtqjJvaxX6+za3jC5GDTo6t7CILigb+E8eve5kEkcgVpOGkta3Kn+hA9vxUdQpNSOk8qMhI&#10;TgOve54pWb1KQGHNjxf/AIMPdXcIW1qPlTj0jM4XtYY/1cOve8EgC21ekhrf7b6g+2hL4kuMY6eQ&#10;ljUcOve5lGI5HFiSrCy3+oP9Db3aSoFRk+VektyXRfmOve1HGY4grD1OtlN7WA/wHssmlLVRu31p&#10;0UOGeo4Dj17280E0QcrZWv8A15HP+PuvcjUcChHRbdxOVqTw697UlFZ6kRkLoIHK3B/x97JjcAgZ&#10;BqKf5eiW6JWHUCSeve8mXgpijxq6alB9LW445t7u0mpSWFD8uq7fLOHBZSAevewmrJlpZmVuLHg3&#10;te59qY52YhGocV9eh9bRNPHUde9tNRkyfz/a5N9XH+PtZEihVFK1OOjCKyFade9tk9Y+oekFJBcN&#10;z/rX9vCA1b59Lo7dClfMde9tZyTCN3eUAq+kf1t+Pr7WRxSBwGpSnS4WY1gIOI697wfe+d3KkH0j&#10;6c3uPb3hawNJ8+HTot/DUA+vXvcfys7KANOknm3Bt7dRHOoVp8unvDVVJbP59e9v8b/5KuqzXP0S&#10;1/r78IyZCJDwHRQ6/rnTjr3vPRwRSy6nGkEEXY6fe/CITOR03cTSKmlc0697nvTxQ2Kslgbk8MT/&#10;ALb35ABj16RrM74YH/B173GM0TOPHqLEji1rC/t0IqHJ6fEbqveKDr3vFkpvt9J03B5ax/w90E7a&#10;wo/bTH7er2UXi1Feve2M13lkQLpVQSbE/wDFPanQdLa+jQWnhoSc9e99pOymQg2N+CT9R+LX9+8I&#10;EgqOtNGpoKde98op2Vg7yC5NrA/15t7eWOkY7R154hpog/Pr3tx+5jugDqdSkMTawI/x9pJoKljw&#10;Hl0j8B8mhHXvbdNOSWs4sD9L/wBP8fdViUMC3l59LIoQvEVr173BllWS1xrIt9Pr7fiBUgrwJ6UJ&#10;GU4Y697mQShYwV4/wvYg/wCPvcq1JYnpPLGS1T172pMNIwkDXYgkE8X+p+lz7SrCGmAqOB6JtyQa&#10;KUp1731vXKWhiiEYIIHKA8cf1HtMxEZCpnJz1vlqxBlaTVn0PXvYQV2U8DIxQqL86vp9B7dUOWNe&#10;pDtrHxQRWp697ZcpNDVKsigEEC9vpf639mURdQKGg+fRpYRyQHwz172wxq2q3q0gH1AcezCKtARj&#10;o0dhSv8ALr3vPHE7fRxYn8j/AHv2tozMa+XTLOq8R1733KhtpYenjn8E39+0nWDTraOCdS8fTr3v&#10;GqG4T9afj8ED/E+/GKi04nq7MNIfgeve5EUEkbhg2hb3Qg39sOpLeHxpxzTpp5UddJyeve+EkkzS&#10;2Dhhc35JJ4559uipAT04EDr0aRhKkU697ylWAGpORbn6+7hDTND1Sq+Rp173gqJgq6SNP9NX+39p&#10;5aByig9PQxVbUDXr3uHfWpAUHi/De7JFkaj0oA0tWtOve4zF1XmM2H4U3/3ke/MiLihGePT66WOG&#10;697kQujQmwPqBurf4fjn3SSFMjiB59NSBvEoeA697b1F3YOApvcaeR/hf2nIUAaK46VGgWq9e9ul&#10;O0qsFQA/m/P1HtkdqHScdIJljIqTnr3tTUs0kYhLRli5J+h+vtuVZWqi06JZ40csFNKde9iBi5AL&#10;FwxBI9P+x9+jQBVUnUxH7OgjfJxCnr3sbtsV/i0lAAtgOSL3H14H59v250OImHnXH+fqMd8tNdQx&#10;z172ZzYmdhUweQDVddP0K/6ze5C2eVSsnhGgNOPHqD+atrchtJ8uvexX3N05172/QyJm6KCizJUf&#10;bZ2gQQ1sZUekTFeJVH9HB/wt7Ff7mttxEayDQzDDAeVP2dArYPc3mz28ulFpI09qOMLmqj/S+n5d&#10;e9l+yXwE3griTaW8sJkYuWEdcJ8fPwboEazAn8H6e2n5P3OJaROj58sUHlUf4epr2/70HLVxHXe7&#10;SSE+ZWjKPU9e9t1F8YfkvtORoqfbn8epiR4/sauGrh9P4Gohhf8A1vbp2DcodUc0Hi47SKcfOp9O&#10;jS590faDmKEXH1iQs3me0/n/AJ+HXvamp+oPkWi66zqmpYXI1LTFyBf+1pP493h2XcCyo9jVQPn/&#10;ADp59B665k9s1YeBu4P2NUftHXVxe1+fb/SdR9m1J8eT2jXYqVbaolx07vxyeUBA/wAPa0bFBGA5&#10;gKNXhQkdB675u5YtTW0uhOD56hTrv2t8f1Zn6WOJ6jB5XyLcEtRyrf8AqdBW/tekUa1j8HT6Gn+U&#10;dBW75xtJZnSKRTUevDr3tW0u1t2Y+4pcdklIUWVaR4/rx+rT9faK4t74MDGpIp5dEc13t143+MAN&#10;X516974V21t7ZG8f8MzFQwVQi/bVLDn62AH+3PsOS7JfSsXkUmp4V6es32217wFQflXrq4/qP9uP&#10;eGk6V7CyyrGu3skyE8LLTSIp4ub67cf6/uj8t3F3qiELYHn5faejj+sG3QksrAEedRXriZIx9XQX&#10;+l2A/wB79q3E/FjsPJNG9RS0uOiVrETzollHFigufblvyDNK6sQBp416abnLalBDS1b04k9Y3qIk&#10;+rX+v6Rq+n+t7FvD/Dcr45s3ubHUiC7PHSRyTSfgkN9Bx7N7T28cHTNKtK1+z9nQbvPcW2jrHDG8&#10;hrjyHWH71Wtoika9/qAv0/1/YkYz40dV4kxPk8rk8o4sDHG4p4iDyxcD/kf+Ps+i5N2uOQ63NMZp&#10;Svy6TnnHd5ZGNnCEBHA/5PXqO9XVst44Y05+rktx+fSvsRKXqDoqjgIfAyyEf22rqgNJ/iW1+1Sc&#10;o7Os6mBGJ+05/Lonk5o5xSVViK0b1WtOsfkyLfSSFT9bCMkAEf4+3WHa/S+PQxUuz8S4WwkapZpp&#10;HI/OqRjcke1kVhs9rWAQ9xPnkfzr0nffOdp+ExUV8lFP5jrkI6trs9U1wtxYAcD8hVFr/wCv7bZc&#10;n1thnMWP2zgIArcP9rC2mx+hDgn2/Iu2WxpFEo1YwP8AB0YBOar6Lxbi4ckeQx/MdeWCXjVUTyau&#10;Lgm3q/Pp/p7wydnbco2ZqTH46mW1mEVJAhP4Giw59+mu7ZEVfDHDPDHSY7Dv106meSQjyOo0/wAP&#10;+HrKtCgUr5HkA/LMxP8Aj+fbTk+5KNtOmoRbpaygIVIFgPTxY+2pN1iEdFOK8OlFpyVfEGR2ZsnB&#10;J/b1zjpI0awjVRyS2n6/0HtKt2+gcI1SxUjT+sBAT/W/491fdgoIxo/aejIclyMNWCVzXz6z+BdP&#10;A0nk2txf/Ae01XdoU5nZI6sPySRrJBJ54J/4j20u7wsQA1R5CvRxY8qiKjhaeZr59cmjDL9bXUC9&#10;gLf7H2m6rsheCtQNXP8Aav8AU8j2/JuyRL30+zBx0IIdhj8OrLXNOu/H/Um34A4t/sR7iHfkdReK&#10;SouxF1UHgcWNz7R/vO2k1AsAacOqz7SVb9EU+zryxKv+uTybWv7gz7+jgBXzaVH6RqINx+Rz9Pbw&#10;3aCFI0J4DyH+HpRDs+pBrUnHp/h678a/j83/AMfr7bZ96wSQgtPqL+oeu4+nII9p591idTX+XV02&#10;Vw9FXtPqMjrnYXv/AEFvaZrd8mIaYX1NwQCw06QLng+yx92KJnj0ZR7FKrUY1FOIHXftKVO6XqnZ&#10;vIFZ7sUD/n+lj+faKW7EoViMn0z0ZQWMtoErlfmOve0vkMhUuNIc2L6iFa5NvoCB7K5RLoNGwT5C&#10;h6ObcRKhKKFqc/b69e9pStrWt9CWBH6m/r9ePZfLLPEKqxUjj9nSiJyrnTwI697ReRycpZ2AZCTa&#10;4NrD8C3uv7wkcLQ1b16N7YI40vk+XXvcEZ+dE8elZCRwpub2/FvaebcJChEvcAeGOrmx/pVHXvbS&#10;2aOorLAot/T6Dj1fT2mluEJJKacdPfQyBy6EcOve2yIUNXNJJK4hGq6tIPz9LD2lCRShWRtI9eHT&#10;stxcwwKqju86de98cjRUCKksUrOQAyhSbEn8297mhtlSmosflw6ds7ud1KSLTPHr3tPtUO9kEbW1&#10;c3/oP8fbXiaRgdGYgXiCK0697wVdRFJpjjVgVFtRNhf8+6PLqKj06vbh0fW4Feve29WjWQ6tTWBF&#10;2459uaQFq2el5ZmHAfl1725U1Uq2Ed1FvwbXN/wfdIyUJatK9I57cSg68de9uKVHlDMWYG5UEn1E&#10;/wCv7MbUVaoOPn0miso0oFFR173IjUMQxJa9r34tzx7UeFSpJ8+nvC8NCqUBPXvbpAFLAAXtYf0v&#10;f/D23HEPExU9JGicMa9e9uDgRjVYfTngf15v7NUhCjjWvl6deS1YsGrk8M9e9slZUMoNhpAA5+g/&#10;w9tFCtfTo7s4HRDXNT172z/cKbuWuB+P6ke6q2kknJ/l0fQosWPxHr3tlyuU8AcpwGXgXtY/j3SZ&#10;6BC5oft49HNvbLIULEY/Yeve2aiybcySksWuFvyOT+PbIlDqaeR/PpTLCjKVTBHn1728pVNULwp5&#10;ta1wLHi3t0F+BJoR/qz0XTjQaOa9e9+FC0hIsQCBwov9eTz78IwoHmOksjhaGo697nQYnxnk8t6i&#10;trtYHi3tzwFYah0086sMHP8ALr3tR0dCEsALE3Jv9f8AAe1y2yqdI406Y8cSOCRTHXvaihiWOMAk&#10;Mf1Hnnn+ntfFFoVVfPTbMAQT+wde9xZ5IwxHABF7seQR+Le3ZoYdOsDHn8+mZWqplAJI/l1721y1&#10;iIGuR+bH6fQe0fiqzHU2OFOm3jcsARg0Pr172w1NaCbah9NR5/A5sD7LJKaqitAcVPSqK3AIY1Ff&#10;Xr3tkqqhXNxe1rnn/Dg+9Ao9QTx6M4gSpAPDr3tmqKsorEH/AGAP+2v7p4hjei5FPy6MYY28XUwq&#10;Kde9tTTlivqtyP8AG4/obe2hI1K9LwhVAPIde9+HLKLk83Yj8n+nturZLHqrFqEmny697dqaJ2A5&#10;IUkD6fW/+PvbhVYKB5dIZ2jWThXHXveeaWKlUliPSCbEjmw91ZdJpWn+Dq8Nu85URggV/wBVevew&#10;4z260i8iK1j6hcm4Fvx/rj2Q7huHhRtoIJBpj7OhVYbA8g1MvGnDr3sFc3uqS0pEosWYfXn/AF7+&#10;wvc7jL4oYHtI+zqS9s2AxMsY7qiufy697Cuuz7SuxLkjkE6v8Prf2SXG4KxGnJ6G9rtMS6TTIPDr&#10;3tgmybyciTixFlbj/Ykeyx7t+5mOOjW3sAocqtPn173GFeALG7j683+t/wCntv6oO3iDGOlQt31a&#10;xigpjh173FbIMb/T8jkm3PN7e6iditSa9PrbgrViSfLr3uI2QIFwPoAwIPPvYuCVNcHrXhMfWvXv&#10;cWXIO5BN/wDe+fx7aaQs1SafLrywVbPHr3uO1ax+ouR9Tew9ts4UAN08YNLDHH0697jNO5t6h/he&#10;wPPugY6iSerrAAWJPXvcSWVrnn/A88/7Ee7B9T9vVI11Pp697itM451fTkf0+l/e9ZJqo6dbxG7l&#10;OOve4jVTi3q+v+w+v+H59vFmcZ8umShOKV697wyVx+lzc35JP492NTQfLqrQmtD172xVFazMRqJt&#10;9Of969vrLRa+fn07HFQV8+ve2qSpb8n/AGF7f7z73JMFHb0rjgHkOve4TTfjkgm9x9L+22vSDQU6&#10;VLEa1697xeY88f7zf/X9pzdyUGenBH173w8rf6r/AHj3X6tga1r1bSOve+Jkv/X/AG/ts3r14468&#10;F69761/76/uv1r+p/b1vSPTr3vl5SPoSbe/C8kya9e0qeI697ypUuvAJ/wBvx7VpuL4rmg6o0KN8&#10;Q697lR17rYliDb6g+1sW6vQBiQAemJLZCtKefXvbjFlpEsRK3H0Oq1j+PZnFuiEkVrXpPLYKV8j+&#10;XXvb1Tbnq4tOidxp+nqHJH+v7XrfRFgwJrT16LZdogfigr172qcfv3I07A/cObC4Ia1j/hb6+1cF&#10;/Iqjwnpn1/z9FNxsEDDCha/Ko/Z172IeL7fydNpK1k4AtceQi4t/T2Zx7pcjj+2uegzeclwSAgxq&#10;a8MZHXvYp4bveoiRBNNr49V2uRcf1Pszt98RHqxJB9f8/QSvOQ4mkBUaaccde9ithe8MbUBRUqmo&#10;qBr1gCx4Nh7O7TfYHUA0qTw8+PQW3DkedyVgqKH+XXvYmYzsXb+QMaR1MSMw/TIyoB/yGeLezBLy&#10;1lmarFSPIZB6Bd/ynuMTSMK0XyAJr+zr3tdU2Rx9ZHeGohkX6kh1I4PIv+fatQTIHQilPl/g6D0m&#10;1bhBIKR0JFf9Q697cEWKYgggcEhhbm34HuhgEkYVRU16LNMqNR1INeB697mIg0kWAGn6jm/4vb26&#10;sUgrG4AHVmdlkI69794h9SLgcCwP5Nvz7dBQkDhTz6pI4J+fXvcxITYcqFtwPrz/AE9uLErCq+vy&#10;6qDjVWnXvfNKUMTfi1/r/Q/X6f093VArNXPz6qszRmq91Ove+1phqK2LAG4IHBN7gA+7KtXDA46t&#10;9QxbU3D06975fbclTcC1yLcgfge2/AZRVOFettMdOpcjr3vj9sxbiwFjY2Nv9e/uzUclSaevTf1J&#10;YUbFeNOve+vtjc3H0/1muD9bH20YQGBXPVkZBQU4+fn17377VuQDa/8AUcEjke9PADR/nw6uZRGm&#10;DX/D173xNLpuwGnmx/px9SPbv0qirY+XWmLuupmx6efXvfvBY8cCw/2/9PdhDVgxIBH8+riQhQBx&#10;H7eve+/AxBHHPJI/w+oPtwppXIr1tpaxhmPn+fXveI05sbcgixBvbg/4+08iEhlI49NknUWTy4V6&#10;97xfbBiGYXUfQfgEGw/4170sBaiaaUHHpUruy8R173xMN9XpJH4AB4/Hupi0jSK8fLptpyvlXr3v&#10;pYLcH6/4g3v/ALH3Rapq0iv29a+oDV0inp173l8I+unkAC30/wAPp73QsAV404dOGVhTU3l173ja&#10;lLKSfrc2P0P19tugpRRQ9biuBU/5eve432zJdfwbre1+T7aVAmoZ6uzxldSk16979HTEr9Pof8Be&#10;3Pt9YUIUnOPs6uhLUZjXr3vsUxLXtxfn/Y/190lQqKHh04ZlHl173lFNa/pJt9OD7oXNMYp1UuGG&#10;rh173mSmXUCwP+0/7H8+9mLXR1Nfl00ZG1LX4aceve5H25sL/Q/gD8Dg/X2oRGaPVIuQadUEq6Sy&#10;ipr173yNNpH1JU86bcc/1PtmWGhLDhTh1Zpig1P59e9xfDYm/wCkf7b2xHVHWox5dOQupYEHj173&#10;yCXPp06bWJ/x/wBf2pQF4yykDPW5NQOBn7eve8gisxNgT+q9/wA/09tVYkqe4nqkwJoCf2de98yj&#10;cWB55NvoL/W/ttlkHaFp1QhqBY2z8/Pr3vNHTkcagRYtyeP959q0FCIn+3PXpPqBQNxPkM4697zC&#10;MWW/1vfj/inta0ajUrihp5dX8NQ7CWnDHXvfAqwJU3uT/rAD2nAK0Hl029E0hMDr3vsRHUt/96Fr&#10;/wCB9uKxAoDgdUTxKUI49e98lgP9LXJ+v0/1hb2yNTyMBTIoOr6M1BGfn173zZGBtb+gGk3It9Bb&#10;3sxmMohyR1vuBocgefXvfYUmzA88g/1N/wA29vLMPCKrnPTyOioQxrnr3vNoNwSLEG6kjj2p0a6l&#10;jpx+fWmCLqc8KYHz697yMnBuQL8m9vqP9b2w1RSuB1QKzqrg0FOve+WglgbaQbAfgH/YH3VVdwdJ&#10;4eterg9pUZ697z3v+BxyFtxb37W9KgD5+nTBZjIBXh173//R+f8A+/de63+Pfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfve14jr3XveRfa1AKdaHHr3uSACB/j/sefdjgdV+XXveW/+J967fLqtBTh&#10;173kVh9Obn+v4/1vdSvGvVGXBY9e95Va1xa/5/x92FKAjq9BpDde98xb6jm1ub29+rXj02zgjjTr&#10;3vKOTz/vX9ffqBj1rTWlOve8qn8DkH/b/wCwHupOc9VelOve8n0I54/NuP8Ab+/Akjh15a6dIGfX&#10;r3vOungix/px70RQk1/LrWlqk+fz6975g/4A8/1t/vHvdOBrT+fWqCuTTr3vLwfra/H+PHupUg1r&#10;1soy8TWnn173z+oFhwP6f7z7sCKEE8enAw0Gpycde95NPBIP0+v+x/qPbJoJArft68tE/SIqGz17&#10;3zAtf6c8Wtz9P6+6u4oAM560GGigxnr3vjYH88f0/P8Are/OTnRnp1mUA5r1736wsbE8H6f8a9t5&#10;BFRx6bK9wzSvXveMj1AWJJHP+H+w92UGmDQdXjDFSwI6976ZfoPyOeP8PbgwMZ6ULQiq+fXvfC31&#10;4/rz/T3UtVuHWyKn7Ove+tP+t/tuf6e/GhXrzZ4de99W0iwJNzwf6D34MpBFKdaBqSCOHXvfG3H/&#10;ABr8e9Mx+Fc9WODnr3vlbn+l1v8AQc+2S38PVOAoD173x0g8/S39Pz/r+3FDajXrYr1731bgnkjj&#10;3tqVGadbBzpHE9e99/m5F1/PFrf09sJXgpp+fWgMde99gfTj/eLf7z7UKwNQpz17B/Lr3vu5Bufr&#10;/T/eve6JQCmT69eGa9e98jybDgWHPtLlFNR59a6976t/j7trRagivWyRU16977XkH+v+v+B782dN&#10;D+XXhSo6979yeQRbm97+2xGQePWhjJ6975AXtx/r82/Pu5apIr1sjUa9e9+sL3PN/wAfgf6/vTgU&#10;Gk9XY0UUNOve/DngcEc+6AA+XVdSlaU69799DYm/9OLe3XTiTjr3XvfuRc3sbjj2yoDcOtjhU49O&#10;ve+7gfW3PuzBtOOrFzpqMEde98r/AIF+D/tvdAKkk+nVFBJ6977bkWvwDxb/AI372DpGPz69XTgd&#10;e98QDcXvp/3v/Yn26zUj04r1okUxnr3v1xf+guR+f9b3WlDTj05HRSQeve+Q/pa9uBfj/Y+/LTUC&#10;eHXiBXjx69752Bt/Zt/vPHvzKNVRkdaKiteve+On/e7D3QjrzCuOHXvfIAkE2H9Px+PdRUHqoqDX&#10;j1734/Xg2/33Pu3AV6sK0P29e99fRb/4/wCx93GSfs68ASxA6976sDfi9v8AH/H6e/cFA6tQgaRx&#10;6975aeQfpxzY/wC9e9DOD1sDHd173wIP/G/+Ne69aOmtQa/Lr3v3HN+LfX/bf19+P7eq8eGOve+N&#10;g30/1wbcf6w9+4D7eq5oR1730AQb/wC8fX3YEjp3VpFD5de98GNgDzy35/wP09qIVLSAkdIL1n8I&#10;tX8v83XvZg+qMYlVWU305Ycc3Iv+fYrsG8FCCDUnB/4vqA+fr5oLZyPn172diBBT0iKoICoPoB9A&#10;LWt7enJMjGuT1jFI3jXBZvM9e9tstQS7X4v9OPbRJ0gjyHSxIQFFOve3bHkuNIa/5sbcn2zjSWAz&#10;0guwFyeve5DpIsgBViCbfQ/0+t/bopTj00rI0eDTr3t0gjITgeoAfUc8/wC+590dCygjh0glYFsn&#10;HXvbkkflVfprH6gV/A+o9lc9upBPHPSNm8M1PDr3uZFglq9JJsSRxa4Fv9b2UTxSM1OHTD7q1uCB&#10;kfs697codoxA6nAIBuCo/r/tPtA0WkiKtKnjXpDLzA5XSv8Ah697dIdtxxOCv0XkEC3155B91NsS&#10;DpaoBpXpBJvLyLT1697UFNEIFUE6h9B+D7Wx2oGH9PLoomkMpJpTr3tzJCo0wN1QEgngi3sxtoH7&#10;VHmeHSECrCOmT172jc5u2qiX7allZSUKsQ3Nr29ncUbxqVOfs6Ee18vW7t484rQ14de9h3H5ZZDL&#10;IWcs/wCp7kAn+h9mNtayyORpwRg+h6GTCNE8NKAAde9qKjYqNDAcW+luR+R7UHbgIlEgqw6J7lQe&#10;5T172o4aWOVB+DYn0jm9v8PZHdRFCwGPt6JpJ2jbGeve2SqjenkIJBH4/HP+PtGzFwTSnRnbss0f&#10;Dr3trqq4xhirBWt9Aw/H59oJFACr5dLoLXWQGGOve0hV5JmcoSqs17CQ21f0sfdCgMTDoRQWahKq&#10;MfLr3vnj8v8AasNUgRtVtMjem5/If2juImkrTyHHqt5t3jjtFR8v83Xvbq+441fTISNR9Wu7o4P0&#10;0SD2VCMUUNipx0Xrs7lKoK09OI/Lr3uPVS0xcVCM8StYqCwCEn+hPt8KVGk/6vt6fgimVPCYBj/P&#10;r3vl9xHOlwyrMtioP7cjWHGhvofdSwjfQ/mPt6r4LxtQiq+fmB9vmOve2auzhiEkQeMVAUjw1QMT&#10;sfp6H+nuq2ylgSK08ujK02sPSRgfDJ+JcgfaOPXvbHja6SWqlgnEkZmDMsch1x3Av+2/5HsySMuh&#10;KjIp8ujS9tUjgWSKh0mhI4/mOve8Us8kLSLJH6QTYo3Fr8EW9q/COqoPl05HEkgBjP7eve8dLXsj&#10;OYnWXj1RS+mQj+l/z79JEhVQRTPHq1xZhgFkUr8xkDr3tygrmLr4n8Ze+uirBqiJtyI3P09sNEdL&#10;efzH+bpHLagL+ouoDg6cR9o697xlYfKyhWpJX+sEo1U0hPN4z/U/j2qhZydJNccfl1asgiBxIo/E&#10;PiH29e9zVhMKh1u2nl4b3KW/tJ7cUfDTFTk+nSZpPEbS2K8D6/b1725wVtyhIBW1hYi5B/B/xH59&#10;7YjuCZK4r6/PpFJbaa+R6976BWVitgSG5BFrXPB9sqQkpZjU068dcYBPp173KgjaAvYAgfheLH+o&#10;92eUPECRx8+k8jrLQ1oeve5ckxBjZTfWvqHBsf8AH2iljoGIPHpiOIMCp8uve+dNVsrEfpYG/DW4&#10;/ofd0YaqcaD8uqz24YVpUde9rHGVyuy3k9QIsbj/AG3tsDTRvn0HL60KqSBjr3tsrq+pORkbUGiR&#10;iLX+g/4n/Ye0bu6yP+Kpx8ul1rawi0AAyeve0fn3Drr41XB9X5v/AK3tZDqMgofLh0ItoBVtJyOv&#10;ew/qJGKVI1kgISpuVAsPwfZxAxZFGcHoWxIoKY8+ve2z72RRTGV7qVP0a/0Nvz7WksVYE06XG1Ul&#10;9Aofs697gvLrjnBDBWe+q59qIxWUfIdKlj0sn2de98aWq+3N1YuCvN/wP9f2sQ4AbPW54DMKEUz1&#10;73NM8k0QIe2o/i4sD+Lj3c1Ctp4nh0m8FInoRWnXvazoKcVNAoicxzIttf1ufrb2kmc4D5x0G7uV&#10;obslxqVvLr3vhHNLGRFUkMQQOPx+ASB7qHZlqoz1uSON6vCKde9ucjRU0LyPPGvkt49TA2A+vthV&#10;ch9NRT5dIUV5ZQiKTp40HXvaar8zSKAafU0qWB8f6Tbg+18QZU1Eg/I8ejy12y4OJxRT68eve4c1&#10;TNW0wkOpSRypvfj8+34xGxqlR616UxwRW02kde9tCTRI4AkvIOCp/B/1z7XDQVoOjB45GWpGOve5&#10;gkEgZCfqRYgn/efdSdLUrSox0m0aSCPLr3vi0gEnivfSt783J+nuocIijjU9WVCV19e95ItRKsdQ&#10;BNgL/X2mDF3an4fXqjlRUAZ697lIuoEMTwx/2349+7w9Pl0nZtJFB5de98XjCLcGxH9OD7q36YBX&#10;NTwPVw+o5697y00puimO4f8APFzz71LIdJBzXy8h01MgClgcjr3tbYlUZ0BUCxHpH1PP9faMuwPz&#10;p0GdwYhSR59e9wN1Kn3EafWyq2k8j/WJ9sCdVAQjLEj8+lexF/CLH1Oevew83FjBNTLMFICre0YN&#10;z7WQEJUMQfmfLoYbNfeHOUr5+fXvaLhhSSAxaWJVvoQdRA/NvZtEwkZUHmPs6EksjLLrqKde9yIM&#10;epLaWI4GpSBcAf6/sxjXRGM1z0zLdt+Lr3vItIUe3okXngMAefyR7VBXbUwx+XVDOrr5g9e9ykoj&#10;ISHhIQm9zzc+9MQpHmemmuvDGpWqeve+MmHKepWUC17Wsf8AW92DUUEjHrXz60m4hsGvXvcP+HSo&#10;QC1y19PN7cfge0zipYg8Pt6UfWIw9KfLr3vE1JPEx/b1C9rgcm5/Pu6MVIDU4cenVnikWtade98Z&#10;Y1LaHE0TkDlRYfTj6+3O0xjQck+fCnW43IGpaEde98ZKHVCDq1W/tMOef6e6alYvG5BYenVkuqSH&#10;y697gRUIUuLgkn63/wB4t7cjjZQDWmOlUl1qpjr3vKKIRqzAk8G4P0/23u5TSgHHPn1T6nW1COve&#10;46RML/tjn8iw49sMr1Oa16eaRfXr3vOtHHKpvHz/AEBvf+n192W2XDDPTRuXRu04697dqenggCjx&#10;s7H/AAB4P+t7YeFGXuoDXy6QTTSyk9wHXvaqpIF0xnxp+PxyL/jn2n8NfEbj9vr0QTynUwBPXvas&#10;xyJ+Y1ZifSP6G/vSRhX1KQvRBeM3rjr3tY4+UwODe309IJsebfX2tTSRpYeda+fQcvIxKKU697Gn&#10;a+SkVKcq9jex54H+x9n+2OFLEntI/b1Ge/WaszAjr3sy+1Nzy0yKjOQ1+Dq5Ivzb2PNpuoxoAFSB&#10;jy6hXftjSZy2mopw697MFt/dau8RebUTa929QH+B9ia13NynpQ9RluGxkQska9p49e9jpgd0KqIV&#10;kLJc39dwG/Fzf8+xFDfRODG5AP2dA252FyGXTpFPTr3sR03hGkMZVwXFg3q+i29XtU1x3KqMKgef&#10;SKPZJGI0Kcdetf6++f8AfPxyBw8X+rOoIeT+Lm/tP9RHGP1KNno3h2WVzQj/ADf8X1jaMN/QcW+n&#10;vJU75p5PGD9uGW31ijIuTyTx7YkuIyxZMV8ultvy/eNIwWvl546xmG35+gN/6nj6+22Xc8LgkNTF&#10;rkqFSMBfyCR78J8ghceo6O7ba54uxgQRjFc/YeuJjUkWAIIHBP5vz7gx7wWEnyPErAFV9KA2bm9x&#10;7dleOJACakkdLJtpuCgCamrTHXhEh/si35P9PfE9iJCtjUDSSRpUizc8DUPepbuFGJTzH2dKP6ty&#10;FidBbHXQgVvwOCCDpBvx+B7g1fZFMo1wz/i7J5LAWNgDc+yt71I5kZWCrnV5k9O2XKEzTamXRU8O&#10;PXLxki3LW/tfQ/7z7TFb27DEjFphY6hq1H6/Tj2lbeokBq+oV6NI+TX1iq1yPn59cliU8/T+za3s&#10;Lst3EXkulVYlmuDwWA4FgPbM29KW1Rk/Zx6kOz5IjK+JKKjyAHXawKoAJJt+fofaNqu7J4kkRpyL&#10;6lClw1l/ANz/AF9tNzK9QuAfWlKdGkPI6NIrhcD/AFZr1zMa2IAC3INx/Ufn2ia7umuSW6VLG4IH&#10;7hUKLcH/ABt+PZBNv80ILREManiT0awcmwpEUlGNXoOu9Cm3pHH04HtEZLuKsnkbTUyO2osbNpZj&#10;+Ln2n/rCp7nZifSuOhBZcq29vASY8Zx1yt/xT22DtOrljN53dhceqS5B/PN/bT734qkg0/M/6j0j&#10;m5dtncOY9Hyzn7eve4s/Y1QdJNQw+hPJtxyOb29pRvGo6gSuR0m/c2g9uBXyHXvcGTsGplYS+QlR&#10;w135NvyF9q5Nw1HWppjz6WRbLCrsSvEfb173Fm7AlYF1ZiwP9prX/F7X9sHc3VlqBnz9enYdoXUq&#10;eGB6fPr3vqDe0rAeVje5OoMbf7b28L1pF1Sfl6/t6UNtgKlEA+ynXvcuLd07SM8c5FgCQzWUj34T&#10;ujeITXpI9gIxUoKnHXvfCp3fI9i8hdlW/LEWA/At7ckv5XIVSK9OQbazEGNKde94INzsxsJWGocX&#10;e/8AjwD7sL5qfED6+XSyazoKE/aKde98pc8xu2tmJOm1+f8AYn23JfElgwBFMD59VEMQjOKmnr/g&#10;697xzZg2Uh2VgOfV9B+AL+2o1fSJtVK+Xp8uksdiZlqG+wde9tVVuCZQ1pH+gsb82Bsf9j7qbmYx&#10;tGRTPHh/g63Ft3iPTh/gPXvbf/etFJWVA1ha551W/wAPbAuFiY+JRq/nTpU+2SRtWPuxw697gS5C&#10;hrm9DAG9zq+lx9Pr7aMtvIwKMMeQx1Tw7iAB3GOve2KrjqSwaBozpJI0ngc/Q/8AEe0UsMhBdR0a&#10;W88RjrKCOve2ny1sSyPJGZfqvPP+29pTrqdYOP29LfDt5HAV6de9tDZAagJY31E3Cg2Cm/5Htp20&#10;hTToyFugpppTz9eve85qxPKFVipAFgDcf42931KRRT59MNapGCKcTx69741FZ4joQeVmuCqDk2HJ&#10;Nvp7aeYITHSpHXoLYsSK0p69e95YJ0WIvUQBn/C/W3+vf29byRijFePr1qUMGCxkGvXvba1Qryta&#10;G92+lvSLG1vbrurqQMZ6XIrKuPlnr3udBIrOLRHi4sBxf+o97VdcmkZqOtMp1EV697llZtfEX+IA&#10;H5t9Bb2uCrEq+dOrp4ekAnI697e6WnnMYMi/i54sQPqBz7cieV6krRfXpI8ih/8AKeve5sPk+nCq&#10;pBP0J+v0Pt5P7TSBjj1oqHOgENj8+ve+dVUpHE1rGw/J/P8AUX9qpbgJpUCvTts2hwlP8vXvaOqa&#10;2N9TM9iCRa9wSR+L+0T3IZWHz6EEClYiRg19Ove0zW5WOnuq+pjYC5sBf6XA96e4HADiOhBFB4hD&#10;SALjy49e9p6aqarn0k6yRfi5HP49p6iTSGBPz6XRxoqqlMeteve3aioWbRe2kC/N+Ob29vKmDpHV&#10;ZX8MMwIOnyHE9e9qingMIGn1AD6sLfj62/p7VigNCamnDoku543ardp8xxz172oqSEFFI+pFzx9L&#10;/UD+vtdF4ZAUp0VPIC4LDH8uve36KiUaWKHkfq/Nx/X28iBQ2PPqhlUhglM9e9yFhCkMWtybfj6f&#10;09qY0QvpI8q/LrwSEVK1qBXj1731Uzqi6Ax+n9be366WGRjqni6qEDI697Yqia6kGxJ+p/Nr/UN7&#10;rLKlKDj1RiGBAOSc9e9pbIVgS4+vIA/5EPZRcNWXUfTy6NraIyDuHAde9p2SsLaixAFz/tv6W9oy&#10;y4/EFz0ZRwKyhuve4ElaCWjBHPH1Frfj2lZiSXJ+zpRHbrUsR9nXvcAi73ub8en8H+g92qCNR6Vg&#10;KBWuKenXvcgQOWUafqPpYcX/AMfbY0nuWtOqRugUFSSD59e9uVPSD6sLKv1J4v8A4e/BTQyVpXpp&#10;km7nVhngDx697j5DMU9FEQum6jnkf7ce2HvVjVo2IJpXpbYbXdTy/qUp9nXvYR7j3lpDoHUEqfze&#10;w/oP8T7Ct5uDuqsD8J9f219eh/tXLpkKMAAK8fXPp172Bed3XJMzAyEg3sL/AEP9bj+vsMXN4xLm&#10;tDUH5dSZtfL8cUZxQGnXvYY5HMSSMVZyym5B1fQn8c+ya6vzqC+g49C+G1RCNKUoKcOve0+9USTz&#10;e4/H+8eysTM5z+3owihQsCRTr3vEJzcAeni5H1uT78ZZACBkdKVUIGAyK9e9+1kjUTxz/h9Peq1O&#10;P2dOAU697wNJ+fqOeB79ngMdeOSF697x6gbAf0vY/gfm3vxqcdN0qCp8uve8Lv8Aj+p+h5tb6n3s&#10;DNB14qFfHp173hLMR9bXP0v/ALbn3aletkKade99agCL/wBPqT+fbTcDXpp9RU6uA4de94Hb63/2&#10;Fv6+7KQDUenToFBj0697iSEfVib/AO9/7b3dASgXptAFWnHr3uBITa/+8/4e3ifI9WOeve26diot&#10;f6/X/X/Hu2o0p1oLnhXr3tjmk+tj/tv9t7bJ0ZPn0/GlSK9e9tjOW/px7bLkVA6XAaeHXveIn2me&#10;b06sB1731f2wXJ63173171U9e69797117r3v3v3Xuve/e/de697979w6917373bU3r17r3vsEj3Z&#10;ZGXr3XvfISMPb8d5IhwetEde95VnZfobf7E+1ibk6kZ60VUjI697lJWuLf63Nif9t7Xx7q5yT0nN&#10;srEk+fXvc6HKyx2sxAt9Lni/449mMG7KTpOft6TtYrTAr17280m4aqElkmYXAHDHix9r0vkelcfZ&#10;0W3G1RSCjrjr3tWUG+a+HSPO3AF/Vb/eR7XR3xUHwnIPma9E1xy7bGpjFK4NRXr3sRMR21k6MKFq&#10;5NIsSmtrXH+Hs7t96mQBWBOOIPQevOUreSQMYxqpgjFOvexewXflbG6rLUB0WzFWNiD+R/sfZjbc&#10;wyQouriGrU8OPn0Ddx5CtWjp4VZK/Ef8/XvYy4bvbGz+P7sBNYAGk3/2PH/E+z598ScNKaVp5Gg6&#10;A+4+3kw1NBUkZP8AsfZ172KWK7I25kAqx1aBzyA7BLn/ABJ9mcW4xTRKqaeGakV6Cd5yVukCa4l1&#10;Y4Vqeve19RZOgqV1Q1McuuxARg1iPqPa62COKgjV6dBKbb7uIVkQrT5efXvbskist7rYkXsw5/wP&#10;t90fKsOI6SFHUnH244de9yQQQL8A2/1rXtY+7pGBQV60U0kEHHn173lVTe/1H0/oPpYe7nCaa+fV&#10;a0XSOve8pjUkEkWAt9Pp/sPbYAoQfPrVDqx1737xqmoW1arMCbf7Dn3bAIKjpxHCvq9Ove/eIE3v&#10;YW/NiB/W/trsOB8XVNQJwc9e98WiANyqlQeTb8fgW9qETUpZv8HVgzGp6974+AXNgCSdQJsR/rD/&#10;AIr7qFBcfy62sncPs6975+FQLm68fQc/nm5/x9+Kn8QyOvOQVo3Hr3vG8Clr6QVINj+f629+EYfL&#10;DPTyyV8vy6974imA/s+q9rm1v6+90AOkYPl17UJDpHb/AC6978aQngCzKfqAPp9efdGSQJ+fTdSC&#10;aGo4Z6974CjkvckWP5bj/EX9tNDJkoOrIwjAoAT17340oB+nI5/2/uscDag1KHq5m1dxGeve+H2j&#10;FmP+8Dn+nJ90aEr2cTWv5dUbK1DA/Lz6976NHYj/AFP9P9f829uRRRqSKV9erxShMuCfsPXvfvsz&#10;YqRZT9Pr/vI9utHWjRigHl0/rMg1qaAeXn173x+3IsoAt/UD6+0+mp0uP29MfUngRwPXveRaUFrk&#10;G5ABAAsQOfz7q0JDHSBTpw3RGAa9e95lpBa7AD+gNrf74e7LCHdSMU6oZQxqTT5de98vAfoCObj+&#10;o4+puPbxjfRqHEHh1fUQtQK569799syqbhjbkWHN/wDW900sq/rLx6UJJpU+IKg9e9xmpw2oWsT/&#10;AF+lj+T/AMb90aDWyGmB000iggRLTr3vgKXxi1iDcj6cWPN/bZt2hjoMgnp5CSvc2R173zFOSACD&#10;9fqB/X3eKMZCUqPXrxlUVHkB173n+3/Ta5YgAEf09usoDqr+fl02ZEUg+Z697krRliASSF/oPqT/&#10;AIf737uIi66jxB4/L06qJ5ShI4149e98jTXsAB+f9f8A1/d2A19xp1dZ9bgvx6978aT8AEW/pzfj&#10;6G/vbxKe9eA69dyB8L5efXvfEUx1EEc2AsPofadIUDeGzEk5yOqxyVFXbh1734RE3AINjwP8P9f3&#10;YRChJrjPV2kVmJXr3vtovyBdr2Nvx+Lg+7+GF0zpmnketLKI1UqK04g+f59e98hTLyVBb6CxHJP5&#10;9pRETJ4hAX5DptXR2LMtOve8nhFrFWDH/VfUA/j2qRdUhKtSg6fjC0I1CtPWvXveQ0pFzcEaQbWH&#10;PPvzRB3U0Of9XDqo+JQ3n173yMf6XCH+gtZiL8XsfemVlFFNB/q49Xk0he+v28Ove8niUrqsAVFi&#10;LDkni3+v794EevWGFPM+X7Pt6T9o7icnr3v/0vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+6917373tRU9e697yL9fayPh1rz697kIb/AIFh+f8AiPbhHmOvUPEde95FP+J96+Z6rX1697yg&#10;cD/e/dfM9UJyWXr3vmD/AL4/X/W93pUdWBJGR173kFrn/D/efdSpND1RkLcT173lH4N/9h70CoPW&#10;kWhI8x173mW9iL2/1vqeffmNGBp1SQjVQ8eve8i/7D/iffhQ5HHqoJZqL173lQgkfXk8kj3so1K9&#10;WZXAyK1697y3+tr2B/H5A904EdaKaCNXp9vXveZSCb3/AAP9t+fejTqoFQeve8n+Fvpz9ef9b35R&#10;XiadbjXUa16975A/4Hn6+23TvDenTpiJNePXveT6cAjn/ev+K+2zny6rqINBw6977AH+v/rn3bPV&#10;tYJJIz173y0jQTybn6cf737aZy7BadNa2kkApj16974AWNrn6fn/AIr7sKlRXy6UirCoFKHr3vsg&#10;gj+gt/jwfez6+vTmquD58Ove8RF/9e/4+nvdB5dewGC0I6974lfxf36lBnqpIUVb16978wIAX/ef&#10;+JHuobBI68mSX8uve8ZAP0J/ofesVDEU6uTSlfPr3voX/wBf/e/dSoKjVjPXqYz1737/AAt/t/r/&#10;AIc+7PWuDSnWzXy69746Re1v9591aX4fPrRYgcade98j6fpbm/1H+39tla4bFOvA46978PwQLEf7&#10;D/ePd1BcHFPs6vwBPXvfr/W39b3HH+3920upFAD/AD6qARQjr3vlf82+tz/tvbOfOvH8utD5de98&#10;bfp/2P8Aj/rce/HtYgCvW6kVqK9e9925P+F/r9D/AE597jkI4Z62p6975C//ABH191VhWvnXrRA8&#10;+ve+hz/hb/fXPu0jKSdIr149e987cH/Cx/r7oCtQaV68D5jr3vofUi3P9CPdkYLkdeWhyeve/AEC&#10;39Ln/Ye9SAVzx68ade9+uRzbj/eufd1KAivGnW17WFc9e99jn8/i/J/PuhIJz1s8NXXvfYHAP5vz&#10;b6EH3piQT9nXi569799CeLj6Af0PvQ01BPn1odxFPPr3v31PF72+n+H596IFKcTXqtONMmvXvff+&#10;FrAfX8/j8H36hAr1YDHp1730OSbX4/B/w/Hv1ant63qAp1732bHgXva/u+olaHGet1JH59e98lH+&#10;xsPz/Ufn3VWqevKVDEnr3vwvf+n9R/xPu/T3xAde98+Bzb3o8K9UORjr3vgfrcH/AGH/ABPvxY+f&#10;XiamnXvfvUPqfoLf7H3rBI1daJ4Dr3vsHkC3Frk/4/09+ODXquo8fTHXvfR/H+v/AL37rUnqp7u4&#10;Y/w9e98SPwPrfn/X9uU4VHVjwFeHXvfLgcfke61Hl1vBHXvfuLfSxuOP95Nvfhxx14Urx/l173ik&#10;+o9XAP0/H+x9qrYETLTzI6RbjRbfsHHz697Nf0fTq9bTG4sFF7/48/T2M40QWrE1qM/y9fl1i/7n&#10;ylLZ+vezgzUl4vof+QR+Pp7Q+LUnOKeZ6x1inbxM+Xr172wS0h8jHmwPH+A/A9srOlVU+X59GyXA&#10;Kjr3t8x1GW8ZIt9L/wBf8fdWlKhqHzxXosvbmlRx697WcFHRGnBmkjHN7kgEH/W/w9sCd1kNRxFK&#10;dBqW4uvE/TU9e95lpqJ9aRMrmy2KlTb/ABIHs6s45LpEQDT00ZrkUeQEDr3ubDgKt/WkZvbUCoJB&#10;B+l/epbKTUYlH5nH256TS7rbr2uft697UFFRTQALNAVdTY+k/wC3HspubFjIVpVgMj/Vx6KLm4jl&#10;asTVB697cWvGr3F+Pz9Rz7J2gU4YcOka6WYde94PPY2H5/3v6X9tKpFUrivT3g1+fXvfDzAOD9T/&#10;AFB9P0tyPa6IEYI4dW8I6fl17235nK/bUrqLa5VK2vx9PZtaxo7K/oele3WHjThvIde9h1YVEqyk&#10;aj9bmx/xIt7O4LUOTQdDLMUegGnXveQyKpIHo/w4t7F9tAI11KopTj1TSTk5697xrWJG1ifyOQef&#10;9b2zcRjSK0r5dXa3Z14de9u8OdWLTpNza31tb/A+wTfA6mXzr59Fsm1GTB697YMzlXlJkRzfjUP6&#10;/wCt7L6EAq4qaYp0b7bYKnY4/Pr3tGVGTbUyu+sPawc6SLfXSfZbJG7AA4IOCBXoSQ2agDSKU9M9&#10;e9tlXUF/Gn1ZgSI5fSSP9of2heSSNX7STXHS63iC1Y4HqP8AKOve40bzMxjXSV+r09WLEj8mOT/e&#10;vbTS5yaGnT8ixhdZ4+TJ/lHXvfU7SRftR+SNXHEU12j/ANaN/aIxs7Acc8evRhZR4r0YjzGD+Y69&#10;7dsdL5ozQ1BIDqTomN42tzeJ/b+hjG2uuCKHpDeJ4Un1UQyPNeI+0de94o56ikZoYiJY0Y2gqDqK&#10;n8eKT6/63PtxogTqNCaD5dWeGKdQ8naxHxLj9o697b8jA9S5d3NmFzTVH9kkcmKUc/63PvyohCsa&#10;Vr5cOltpIsC6QKH+Jf8AKOve4lDOaWrhjUFFS66JvWL/ANI2PtXpX1z/AC6fuovHt2Zs18xj9o69&#10;745eVjUh2ZomIGnx8xsL8ah/X2rt4QrkA+pz1vb41EGkAMPnx697hGSSRkMsN/paWG+of0LW9uGN&#10;QAR6+fDpToRVojcfI9e9v1MJ5FCyWqI7E8jTKn+sfaeRCFZVFCeimYxISUqh+XA9e9ucNM7WR2eW&#10;C4sXHqjb8AE8+/BVU6iPLy416RyTKoLKNLfLz697foqNwtjLqsByOSVtazX9tFnKBlFK9FL3C68L&#10;173xpqdY6rkBkY3I+nP1uPd4QzCmetzTF4KDj1729/YJG+sGxbkADk3H192KsZM+nn0V/VMy6ONO&#10;ve22rqfApCizqCT/ALD8k+3VixkDpfb2/iUZuHXvaYbJys+gj0tzq1fpP+B/x9tvbA6iuPlTo6Fk&#10;gTVXI8uve8tFPM8khkdSoPFrm4/A59tmFYsAHql1FEigIKHr3tZYychywtdR6VuObj+ntO0YfQqZ&#10;qeg5fR1ShxXr3uBU1bmeYSOqsWJAvz/sb+2nhRWkDfhOOlUFuvhrpBPXvcZZ4JomildZm5UlrcXH&#10;4J97j7HACZp080UsUgaMFR8uvew/zTJCJYi1la6hl+oBH5t7ObVJNKtWlTw6F22K0ulwMj1697Yq&#10;eElECfuKOfUPp/rX/Hs0MDBGqME9GssgDGuCfTr3vO6eSllRlCsp1aQLXC/T2pEb61ABApnplDpn&#10;Vgag9e9tEFXG170z61utiLCy8fT2shiBX1/w9GM1u607xQ9e9v8AQK0xU6CqAH0BeTbnke25YyQ3&#10;4adFVyyx1WtT69e9rHE1KQiRWVlB1G7AGxtYeke0csMiMCF8uPQc3CEyaSpB697YpJ5DVVLFbJIC&#10;qfUkfg/63uqLVe/iDjo0SJBBGAcrx697x1UcclHHGpdpEv8AqJa5/J59qI0mCOXpQ9Xgd0uS9AAe&#10;ve02uPkgBXXcuxc8Xtf6e1McenJzjo5a8SXJFKde9vVHeRGgLEemw54H9fr72q0+IdFlzRGEtOve&#10;4bUaRzMDqdr/AJXj/X1e9hCAQ3nw6Ui5d4wBgde99LE6t6EYgNz9eR783bKtfTrzSIy0Y5697eI6&#10;F5D5ABdl4B+v+397/SFNQ6L5LpU7T1724R494Y0chmN7lTf0/wCw9pSVq6p5/wA+kb3YdiowP8PX&#10;vchlQqyhApPN1HNx+Pb2rS3cK0HTSs4IavXvbfNEoW6/q+hJNzb/AFvaeQDSpzx6VxSGtOve5NFT&#10;h5FNyLAFTa4Nh7o2SacK9M3MxVSAOPXva4xmmMqHTn6gni9v6+0ro2sEcB0F72rg6D172059fNWX&#10;WI6goAY3I9oLgAyBxxqceXS/aD4VvlsV697baynP8OQSgK1iGIA/2HtfbKgQmlR6dLbeYG9JTI69&#10;7Ri0ULzXCqHvYMBY2/xt7N7d1LgAdCU3Uix8cde955MSF1E6QQOGA+o+tvZmHPhila16ZW/rQZPy&#10;697bXx8Rb1HSb8f2b/7b2+rSLUg06XLeSU7cjr3vBoele6TgLf8AQ1iLn8c+3UuC3ay6iOnNSXC6&#10;WXPrw69741dWGGmWP6gfuRngcf093V45EpQBq8D8urW1uVOqM/keve48EPkUmOdGFvSL+v8AxHPu&#10;kgB1VHDj09LJoNHU/wCTr3uGI6mnkeQm4JI9fP8AsR7brGzKq1OPTpQXhmQKB+zr3vmtVK7gskTA&#10;2FmHPA90kBjWrAgV6qYI1Sikjr3txdYnRfSqN+VH6efrYn23HpZiUOf59I1aRWOaj1697ZZqezMS&#10;nF/x+f6WI9rQwqprU06M4pagAHr3uM0ZJtpZBa4PJNvzx72C3havMmnTwbzrUnr3uXTUmoBjdtN/&#10;1AAn/X91EjKxUjj0nmnKmi4697mpSL9XGnkWt/T/AFvdi1PnjpK854Ka+vXvbikMcbail7AW/p/W&#10;/tOTUU6StK8goD173Op2sVP0ueLD6e6vVgQOkkoqD172q6Bx+TyCPrwbf6/tkehyeiC7U14Y697V&#10;NMdRUfQfn/EW/wAfamOVSADxr0RTjSD172Im2nYOCAQgYaSDdf8AH6+zi3K6+0VpT5DoHb0o008+&#10;vextxFWF0EEjTpvyDcHng+z+zeVHXNPTqMdwtzUg+fXvYn0GXNMIiJuCeRfnnmwsfYgt7qRpKMcd&#10;BZrNJqqyedOvexQxG9ljjjReEDCzhz+Pr7PU3KMAp8XzHRTd8v8AisypQj9nXvYg0O+IBGxeWxW1&#10;gW/r/wAa9uPuSakB4H59FEvLsqFUiUUPHr3vDWb2URl45S3HB1BbX/w+vtufcqKPDyejay2BUAEi&#10;1qfTr3tOVG/pli5NxYcluRbm/B96G5yL/aEfs6FNny/EH0N26uGK9e9wT2TKjC8mm31Or/bX9utv&#10;DFKxmgA6NzyxGGGAT69dEAgj+v8AT221vYczhpGqBYggkvy1jwAL+yqXeZZVo7HB/Lp+05fjp+oP&#10;yHXgAPoPaWl7IflWqJPSxNg34b8f7D2j/fEjzMHBIpgnH7OjqLl9TUhQP5V+zrv2k8l2TMNapNIO&#10;DY6v1A/19l1zuRVgWb7KefRlZ8v2qstRQnr3tE5DsWslQoJWOq9gW+ht9R7Lv3ixUoBxPRjBsSQg&#10;hE4nifTr3tF5HeNZMi3may/VgfWbC1734/x9tfVy5zk+nl0exWCotAaEeVOve0tPu2aQepi97nUX&#10;+n+P196+omJB8/U9L0sa0CUr1721T7msVAkcn6gli1z+Rf2lLSGtfM9XjtDQlh+3r3tgrdxVCSo4&#10;vd2/UrH6f1I97JGptXRhHbLJUA8Ove8ke5JFBQ3u1idJ/P8Ar+9CildWfTpFc2dTk9e9yP7wuRo8&#10;mr/Ynj/D3sA6TTovNj6r173lXLytwspsRz6ufpz7tGz0bVUDrbQxLxQDr3vm+WdTpsxBAv8AXkD6&#10;c+29VCGHl/q4daSCLUsi+X8uve51NmnYAAgkfi9/p9PbyTSaKVpU1x0zcWumrde9uoyTJe7kFgpN&#10;z9P8R7UC6dXMZFaCvHpCASSeI6979U5BymoSEG3A1C/+x/4p7rLcBdL0yeHy6VW2lnA6975UuQkV&#10;1dnuAo+thyR79HdsRmn59buVVlK6cHz8+ve5y5ssbf4nn+p/r7pNdProooPl0Xmy0qRSo697zy18&#10;jASarqQAAT/h9T7WQ3UyIpbIHr5dWjQRgIo697a6jIlhZjfTf6fU/wCPupnZqh65PSxIPTHn1721&#10;zzLp1F7c3+vIv7qUDsxqAKdKoErIV+XXvcWnr4Y5fG0hLE8EH8f6/tMIo9S1an2dOXEBZASmD173&#10;KmrmQt9qzSMf7LNxb6/8i93nd407GqPtz0mFmHTTMAB8uPXvfoaqtMWqQhm+pH9L/W/tGskwlIJO&#10;R0w8Nuk/6JoAB173zWakQGWeJPJ9dI+n09qNMelWc5P+rPTpa4ZtMZOfXr3uElbixK3okDkn0rwp&#10;90Y27DSAR8x080V6U04+2ueve56VdCqG0ViTcNa5Yf09tP8ATs9FXh0kmjvdegNWg6974yzRGI6I&#10;76r31f0P4HvxdSVTTQevVIo5talz173EWUEFY41AHBP+1A2B9u6hp0IufXozOpVoT/Pr3tyoVl1B&#10;hGpN/oR9L/n2pi1DK8adUk0vUajgde9qWO+hQVQMD+QCePxf2vEhaMBgOkbTSIoReve87EsLEgaf&#10;wD9f8PddTGqmtOnFTUhbiajr3tqq66OAH68cfWwP+Ht7WAKIQSM9GtpbeM+KVA697RGT3BZmQMLc&#10;2QG5v/Qj2zLIslJAadCG12wNokbh172h6nNMz6EJve5AP0P9OPaU6RVl/b0fQ2cSVYL+3r3vB4ai&#10;sAkNzrJDHn8G1r+9mNnOBmnSrSqmnDHXvamxeEkurFGVbjUwU3N/8f6e1lvFQoGB+306rLcRRxKn&#10;4z6nA697XNHiRYAXH+I5B/2/te9BXw0JFfLoO3F54chBUlq8fLr3tQ0+J4UsDY8klfzfhf8AW9qI&#10;7VfE1lfLosknLvqcde9vENGsQVrA/wCB+v14t/xPtb4IQKzCueA6TtKcY1Dr3twEdlJuePop+nP4&#10;F/bwZWjIoBn8+tLISCAAAeve2yqnEdyBa3+N/p7oxZsD/Z62pYEkde9pioqtUhY/1vf+z/tvbZKC&#10;mKH1PTwo1MUJ697ZqrILdkvqNuLHi4/x9pjMBqPmPPp+G3d6+WfTr3tIZKsRtY4BsCNJJN/oAf8A&#10;H2WzUJrXoRWtqw/zde9pSepkZ2VGJJsCS3IubXFvaPWF+XRiqItAf8HXveenBax9Ra9m/pcc3590&#10;JZhwx1ZlIFSOve3mmi1OhP1DBf8AYfn6+3VKoaimR1Q6fIVqOve3YvBTnW7KFAsNRAHH1N/aeSdI&#10;Yw0hAHVLe3ldAoH7Ove0Zm91Q0oYRyrwSbXAFv6jn2H7/eEiQ6BVeAPDj0Jdu2RpV8RwSK8aevXv&#10;YGbj3xreTRJf6i2q31+mn2HLrcaSGYYBHUm7Xy2FkD6fLjTHXvYN5jcsjs135IsFDAm3+P8Ajb2H&#10;brcNSrGBitT0P7PbIIkChAT9nz8uvew/qclJM17tfngtc/7H2VyTlgRw6EMNmioQ/wCXXvbXJIzc&#10;seDxb2kZwxr0uGgHA8uve+GrgD6D/X/2/vQNOtcM9e99FrEfW1rf4n3YNUE9V1K1T173y1m/+J4/&#10;w/23v2oUr1br3vixP0vYn/W977SOtEVFD173xLXH+I4JPH+8+6mq8PPpojTkcOve8Bfk8fXj/bf0&#10;Pt35dOKRSo6974aubc/8SLe/E061Sg6974E3v/xX3Wh61oA4de94WuOD/sebn/D36oNSOvE17h6d&#10;e9wnPNrfT8k/8R72p1ID00jalqeve4jnj6cf1/x9uA4Py6v1721VJ4H5+vJ+v+Hu4JrTrY697YZi&#10;OSB/iP8AD35sU6WxV4nr3uE30v7SynFelPz697x+0RNevde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373sEjr3XvfLUf6+7iRga161pHXv&#10;fIOw/J9vx3LjFetEAinXveZahl/J9rU3B08+qmNDinXvcmOtdRwxH54Psxi3h1ANemXtY3yOve58&#10;OUkU6gxDW/r/ALz7Mod1DIA2fkekzWQGKVHXvb3TblqYyCJGB+nDNbj/AAv7XRX8SgrQgegPRZNs&#10;8JqCKDr3tW47fdfTWtUNewHDc8Hj8+zGK9lBBV/sHRNdcuwS9qin+r1697FLC9x5SjCWyEy6ACRr&#10;bk/g8ezqHergIqkMCD5Z6Ct5yZDInhrEOPl/lr172Ne2/kLVqYRPMs0ZI167MbAf429nVrzSyEqT&#10;QmnHoF7lyDCUkRYxGT50x+fH/D172N2B7xw+QKiq/be4sQV0aTzq+vsQQ71bOFYngM6egDf+388C&#10;Vts/4Ps697FjFb4w1eNVPWxNYA6CwX9X0+v1/wBb2uXcIpU8ReFeHn+zoEXnL+4WxLPGRQ+Weve1&#10;NDkI5gfG6twDdStzc3Nh/vHtStykjEKOHyp0WmORWKSKVPljr3ucJVYKwf6cfUf63vxUK+sH8vLp&#10;hlEbjANa9e9845LFhfgf43F/rx7e0jEnA9NlaHV173mRr2+mn/ebn8+1B7lqDTpxq009e9+JW5J+&#10;t/oOTYH/AF/bY007sdUC18uve8gIb6C5PH+tf3dVWlK49eraaYPl173lSMFgPoR+P9h734YRSaV6&#10;qBSpHXvfMxoQWvdv6C1v6W97GaVHVxV2C9e99+IXJFxwPoPp7rSq0456oxKjI/Lr3v2gFRwDa5ue&#10;Tz7cRFFSOtdoYsf2de94yqseL6r34H9PdSo1huvVqa16975+C/q4DcAgH8fi3uhSoqB1sADPHr3v&#10;oxaeNIsObjmx/wAR7oIu3Uetk+QOfTr3voQXsbf7G9uL/wBPdg+kaSKdeDsBVxw6975Gm5P9GXjj&#10;6Ee7GEhdZFemxKwSqioJ6978ISAP8PqfddGon16cABrTHXvchIOTb8rfn6D+vt3QaAEV6snkGyOv&#10;e/eDSCy2v9OBYf659+0IqaAc8enWkBT516975iJbfpWxtfm5uPdXJf7Ps6rJOz1fNOve8bwBgWUA&#10;W54H1I+vHukQVTpI49bt51Bo61B/l173iNOvJIN7j8EAf63ujBGUxjFT15HQN31pXr3vktOeeLA8&#10;D/W/w91jgAOOryMrGqYHXvcyOmWxAUHmxuP6j6n26FCsGYfy6aRwrhzwHXveZKUgf4mwvfi/49uc&#10;eBoOnTItOzh6de98jS2W5FybrcDgf4+9OWVjRa16oXoSwHXvfHwDkAAn+v8Ah71pZ6Ux1cza009e&#10;99fakhv9bkfSw/HulO2jcemy+o6Tjr3vD4PWPTpA5B+t/ex3Egj8+nCTTPXvchacW/QD+TwAP9jb&#10;3XSaip/zdMnWQc8eHXveN6YXBH1H1sOL+7moFSKdOCRgmlhjr3v3230Ny+ofT8/1t70unNMdNM41&#10;a4xQde95hS30Kp0uCNV+SRb8e3SNQArQ+VOnUnYkVP2de95zSLGeLnm54v8A6x90TSexgR8/XqzS&#10;l1KPjPXvfHwfm66fqB/Zv+R7d0R100x6eXW/FWtcde9//9P5/wD7917rf49+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+Huy8evde95V9rEHl14de95QB+QfbletV697yg/Tjn/AIj3rqpyc8Ove8g/&#10;H+9e6jBz14Dr3vICV5/3j/H6e7kAinW9FTkde95FP+H0+nuoGnA62QCKde95V4t/je3vxpkk9NGg&#10;1A8Ove8i/wDE+6t/EOqMAFLDr3vmDYj8Gx/1/dQWKVA6qAdA1cK8eve5C8f0+o/1/dhJUaa58+vN&#10;jAyOve86m3N7G/8Avj7bGGFDjrSHOcjr3vne5v8ATn/fW96NQajPWgqk0HXvfMHkWubf1/r+Pbpo&#10;Fqx6eGO1uve8oN+Pp/vufad6EjTnrSipNMjr3vIo4AJ1c/n3sDHoequo4jHy6975i4/H191JZag5&#10;6byMUoeve/fS3HP+v/xHuupgAOHToZqaD1733yebjn/Yn3omgHn05TSo+3y69760sBz9Cef9b+vu&#10;65qT5dOdtSa8OA8+ve+LJa/HH+HPvwb+f8uthhwPHr3viRfj/D3vj8+tg6lrWvXvfGwP4/2H9Pev&#10;Ph1sLQ169760nT9Ob/S1/wDYe6uoZgT1Wo1Ade98Qo/1v959sMHIFRXPV6V4de99Bbj1D/W49vUk&#10;OPTrdDx69760i5sPqf8AevdqCgLU4dapQV6976I5H+H4/r7ThmQYFT1ocOve+IAtf8/X/Y+7mR1J&#10;DefXgaY6977I/N7W5v8A4e9YZgvCvXq1weve/MCTa1r83+t/d0Yhat6068PXr3vs2JH4AJ5+n+Hv&#10;baVYtxJ62RmvXvfXI45tf+ntlSgYF/PrYpWvXvfIWv8AS3HupdSKEdaPXvfv6WPH49u6galRTr3X&#10;vfdja5/2H+v7bNKjGOt0yOve+wObkjm9h7r26cileqa1Bo3Xvff44IH9b/n3suykqc/l1ssTxz17&#10;30BckMf9b6fn/H20CKio62pC56979wv+sR/r/wC8e7BSR69aYasjr3vv+h/Fuf8AE+/MdTEU6rUg&#10;9e99fW/44+t/yPp70DjPl1fyFcjr3vvkWJ5P+29+4jHWsU6977AFr3+v4/3v3o5FQDUdepWtPLr3&#10;vx/1uDxybe/DVxPXhVjnr3vscH+v44/1/wCnuzDtr1thVfl1733wOP8AHj/X90yTXrVTUmlBT8+v&#10;e+zYnj8/j6292qethuBXr3vr6i1725t/QDj3cU09XGRx6979cEW/1v8AYf4E+9deYaRjNeve+z9B&#10;zxfn6H6e7BdIDnPWqaQCeve/Hmx+n+t71QscDq1a5IqOve+FrnkcDkf19+Kkcet0Pkade98voDa1&#10;7/U+3C50genW3pip6977t/iDYfW9h7ZIr+fTdF00HXvfA/m304+hvx+ePdgMV6c0mnXvfTEMv++v&#10;x7ftzomT5kdI7uFmgKDj172aroypH39IDptpH5uf1WHHsX2ra4ZASalqfKnWL/ulbt9JJjI49e9n&#10;ujx7yhCq6g4U/wBRY/19ltxE3cFU0p5dYqNeLHUHBHXvfqzDwUkDzTlV0gkg2Fjfg8/4ey9HchVF&#10;f5dat9xluJRFECa9e9hZmt70WNYw0rqXS9rEfX/G3tbDYTT5bAr69DzbOWLq9XxJhQfz697R398M&#10;lk20wFzqawKn8+zRoIojqcjA6ER5dsrIapAMfLr3sRNpR5qWoR3kMYuC3mckMDbj/D3pN1WB08Pg&#10;vQS5gO3LEVUBj8uvezb7Tr8ckKLX+ISaPVZ1Nvx9D9fapN4U1ZyCPL14dY88w2l40hNrqpX0697W&#10;Fedu1kOqKWJW5F7qL2493bc7RjSlSR0HbUbzbSUdSR172iJ8VTySSGKVWUt6WH0H+tb2hNrFLReD&#10;H06E8V9KiASLQgde94H2xI/rRg3Asfxb8j2y+0zEFVpT5dOJviL2sKde9wZ9uyqhazCwN7i30/of&#10;aYbdIKkMSB5U6Vw7yjPp49e9hFuB3FU8JJIjLKo+oY/19rLSMxqisM/z6kTaUTwRJTj1720wyeMA&#10;OtrcgkW/3kf4+z2CcQqSDQ+nS6RNeVPXvbZV1GpiA1jf8H8f09ncF+gQgny6XW8Wlcjr3tjqZ2Qs&#10;VY3Ivcf1H9R7TT3BmVRgha56NII1YAHr3vBDUzFrav1XJJ/r/h7I7wKwLDj/ALPTksMdKkcOve5o&#10;SSoB+quoAu1yrD/ED6f6/spm7gVAzT06T6kh+YP8uve21sdU+Wwp0mUk/wCTymyOPx9vUD8+yx3Z&#10;lAeq5x/q8/s6WC8h0ZcqR+IcR/pl697docG84CCPy2FmoqgaZ4j+Vhk/Nv639oZ1ZQaLWp4+f8+k&#10;Eu6LFVy2n0dfhP8Aph173KTbzHmnT7gKSslFVDx1KD+0Y2bkj+ntHM2k9wPDy/zdMtvAA0ynT5h1&#10;yp+0de9z026rRs8J8kQA10VVGTJCf9pf6/7H2hWaTGmlB5jj+Q9ekTbywkCPgng6nB/Lh1723/wY&#10;IxMS6WBP7Lm4/wAfGx9qxIzRljw+fHpaNzLrSTI9R/lHXvcZ8UCfPH+3KCVaCT/Nvb8qT+fewSZO&#10;NcdPJfkDw3yvEMOI697jtQrLrVtMcgHMcv0uR/YJ/r7eVSNA8q46eF0Y6MKsK4I/y9e9ss2LdHEs&#10;el1Q8ox5vfnTf8e1agENq9ejKO/Rl8N8E+fXveOejikKNETFLZdUcgLRn+tifaqN3DaaVxxoOrxX&#10;EkdVfK+RHHr3vsY9h6wNDEWBAvGT/Tj28sikBHFTXy68bsHtJr/h697cI6V1CuR43A4ZCNB/17e6&#10;mEMSozXpG9yCSo7h6Hj173kXXHYu4B1XIHIPP/E+1H0w16VxjqraW4Dr3t/p5tNymkXUcMR/vXtm&#10;S3l8MI2TXoolirhvI9e9+dDOytezg3sn1Njc/T3qOIqh8qcevIwjUqcj59e9q6kijqoVSS8ZRSRq&#10;HqNh/j/X2lmjYSgpnHRBPK9vKXjyD+zr3tKZihddb3IQhh9LfT6G3tVaq0rAk0zwx0e7fdJQJ59e&#10;9oE00vmLAkKTbm/PP4A9r5VQKwP+z0LBPGYwrceve1BT0JWIOVNz9be0XhECvl0US3Ks5UeXXvak&#10;xiBCePrb68n/AA9pmiICuufT/iuiW9Yt172n83S/5eXRpCWuSovZT/gPaMktI4kI6Ntsn/xTQwGO&#10;ve0dkhUUkmoM7I55AuOb8A+zG3gHiAqPLoSWRhuE00FR17201E7MQzIWAuSX5v8A7f2f2VnrVSww&#10;ejCKFeCmnXveRHaQLptyBYKt/Zs0axgiMdUdQpoc9e9yNEppZWvex+mn1W/I9trTxKNUmh6aLp46&#10;j/VXr3tPwyhakIynm/qt/sT7dSElBRqZ6NpEPgawevexAoovJGhsEFvqoAuP8T7TzUGsA5/w9BK4&#10;kKSEVr9vXvccxuJmMYNwTwD9fx9PdaGn6h6cEi+EFfh17221XmSVgW0kgfUH6WuPbfhvQBKcelsH&#10;hMgNK9e94hNIwCarFeD/AI/4+1QiWlG4+fThjQEuBx697krGFTyEhmP597Ge0+XTJkJbQMde98qR&#10;bzg3W3N/x/t/fnGAc9VuGpER1727yUOttShbHn6H8/0t7aIAbxG4dFyXWkaWrjr3vjHRFB6mCC9i&#10;SOBf8XPvcjKWATiR1drrUaLnr3t/pqeCOJZiPIFH0HAv/hb2kJBHf0UzTSyOY60r173iqal2IKRK&#10;g5sCbWuPqfbYAqdHHpyCFVHc1eve09EszTOSWKXJsASB+PbxLl6y+mOjh2jWIaRkde9zY6N2fUyB&#10;VPpub3JP196YqVpxI/Z0le4CpQGvXvbx4YoUhVuCeAy8Wtz7Td1S3Hou8SSVmI4de9uEFQAyRjnk&#10;er8c/wCPurIDkY6RSQllLk0697m1cEesudWoR6uPp9Ln2X3AQEFuk8Ej00DhXr3tjq4Gnom0m5/p&#10;e7D82t7egDGJyo+zo0t5RFdAMOve0hLGsZAsdX+qP9fZnExgKEDiPPoQo7SZ8uve80VZyElAeMcH&#10;8cH/AF/ZujgqGBHHpqS3p3Jg9e956mkop1DQsVb/AFJ5AI54b2666mYqQCPIdNwXNzE1JBX59e9p&#10;ioxpaRhe/P15I+vB92bUaKPTy49HkN6NFTjr3tqmxlSHvcSKRb6gW/1/ekLeHR8GvS+O+hZacD17&#10;32cXKPEVDfktY2t+b39+ZyKkHJ68L+M1VqfLr3uUqFR45FuLfR+fe1ZiAeHScvU6lx9nXvcd6WF5&#10;AR6HUXsPp72xV49JFQT/AD6dWeRUpxB697wyRzCVbn0E/XTfi3097SNY0Og5Hl06jRFMcft697cK&#10;SBZTaT1L+DbkW96ab+Efb0inlKfBg9e9yqvHxtHqiZQQPoP8B/xX3pZaihFRXpmC7YNRxXr3uBEj&#10;C0ZjvawLAccj8e7yeZ1D7OlUjKe8NT5de9z/ALey3+tuQPobf090B8uk3i92Dnr3voagDcAj/U/n&#10;6fn3rSQaHrxpwX9vXveaIXAvZT+AOfd2WpOa9UckVHHr3t5o/wBo6uQD9STcf7D3ZaEqPTosn7xT&#10;r3tRQ1BDCxJuBzyQP8PbiKQAo4V9OieSEEEde9rzDV7wCMarqWBI/pb/AA/2PswTVrKxjh5joKbl&#10;aLLqxnr3sTsflWjCuouv4DNa/wDjx7OoJX7QDQAZr/k6A95YBzpbj172pYs08rDTKeR/sBb+ntXD&#10;MdPaamvD5dFg2mNU1OM1697U9FuIxRrG8lgpubEAE/7H2bibwg3hitOnjtiNqaNa9e9qKn3MjAlX&#10;5X+yxPq44PH9PelukkYMaAgdI2sAJAXQCnXvfJtxTN/uxSOSQp5H9b29pTeuQUTOerxxIDQJXPHh&#10;/Lr3tP5Dccq60MlltcC/6f8AEk/19u+JIU8WYip8q9Hllbhm8RwBTh8+ve0xJuSfSyiW4JsW1A/7&#10;H2UPduX1au30r/l6O0tY/FVyPy4jr3tqk3DKWszk3+l24/pe3vwlMeWzXpbHYxqauop8uve2+fLS&#10;rcrKbEXPq9P+N/bD3DEmlT9vXggqdI/y9e9p2uzSKrkuST9PVb68ce08r6tJA6MbeFjpXTjr3tGV&#10;mccLaOQ254vck/4+2NLlqk0Hp0cxWgK/qHr3tvky0vhJL21fUAm/9b8+31ZK08+lCwo0hNKDr3tj&#10;kyMj3Cnn8eq3B971Gvy6f8JVNf8AB173hFVI5tqN1F7D6f7D2w8hpUevTbAD5g9e9x3rmYkNf08D&#10;n6/63vRYglvXpxIjSoxXr3vIlRIV1WsWAvzY297rqpnh03IgrT0697zGostg31N7/n/WuPe1kZhU&#10;dM+HqfUR17250UzE8sSOOP8AX/xPt2IO70U8PXpFdLQY697camqZE4tx/X6E+9TK4caukdvFqfPX&#10;vcWkq5VYm31/pYH/AAHvRLadIx0rnjUpo4V697U1LWfQuLk2HJBt72zmpZhxHRHcwUB0Y697dZgJ&#10;UJAAtzYHg+2WWoFDT09eklu/hONXXveOFkB0km9v9iP9h7836Y7zUdK5X1ITjj173NVVVtQHpFrf&#10;4/097NTknpP45kB697kPVppZSRYfjUP6f1Psys2idACf2nptFY9wFPmeve4MsYlAcNpvbi/1H9eP&#10;dwdSs6jgafLpbBc6FNRUDr3uJJTyqCR6weLA3tf/AA90eFQmuvd59PxXMZJA49e9wBTFfVoe4/w/&#10;r/j7RmN2IetOlJuIqBAwp1734UkpLaTIrWvcXH+8e2XZ66P59aN1CRoIGOve+1eemW5luSNJDm3+&#10;Hu6Nprmp6uEt2YsoHDr3vBPVrEhZ5VZvowuOD/gPbtVdQGORw6vChmlCRg1+zr3vLjWpJnJLfqFg&#10;bjj2yY0GVwemr0zwxEKuQfTr3t8+2gcgJKDpP+tb/W/r7voVW49ExupkUhl4jr3twio0YXaTi3pH&#10;Fgfzx7MYLVWRWY/Zw6aiuJlIwR173MShgsFEqgj6i31P19vfSw8NXcTx6cZ3OWqT8/Tr3twSONAL&#10;EA2HNvVx7ViLwm7BxFK9XSN6kt59e95GlRBdnBtYf43I9tsjhSMVHT4gloDTB697ZcjnIaSJubki&#10;3B/23tG07Rg+Z6MbKxkY6qE0/wAvXvYa5LPS1Lm7iMX/ACfr/hx7spOZKgVHDz6G1tt8cP6pzUUo&#10;Ove025lqJS4JN1N2HqB/p7acEqAtc9GCLGFCrwHAde9z8VhZKiYSMNNjflbE/j8+9CJs+IeHADq0&#10;s6RwHX69e9iXjcErBAYzoTki31/Jtb2bQx51MKen/FdIHutBMoNBSmT172sqTGxhdIBA/IP1AH09&#10;mMUIejUOfTonuZzMyvWvXvbxBRqhQWA0/Q2/pzz7XrbAL28eiyca4ySTX7eve3MmwCjTa/H4v/Xj&#10;2/pWNO3j02KBfmOve+OhGYEsFH+8X/rf2ySZHVqceteISQR59e9wp6lF1IBwL8k3Fh9Le9u6lSFy&#10;R+XTiKxJLY697TddUrpf1WJN7cc/059seOamRRTFOrqfDbURx697D7LZJo9SBlU3N2vx/hYj2WyX&#10;DkI0nn0d2VqsrK9O31Pn+XXvaWmygtYPdh9Tq+v+w9p5Jv02HR9Db+GCQM1697aZqoyX4Ks1yDcc&#10;2+t/aJ3JFAelOk1ow/Pr3uNHGvkDq12JDW/A/qRb2xViRTI+fVtVVCEcPXj172/UyqAzSMgH1+tu&#10;fwOfz7uHCV1Gg68I5Dheve+58zR0cLjUoaMn6sPUxH0B/PtBPuKROUxgV6NLXZppnCyAg8ccD172&#10;FW498KqOI5QLXXg83/wH49hO83WS40omBU1/I/Pob7Vy45KAitT/AJevewKzm8ZJCwEosNQe5+v+&#10;sfZFPuAKMjd3pnqStv2GKGJkkWmQR5/t697DCvzUkzMdRsTx/W3shub2SV/9VOhXDbLgDy/Z172n&#10;Jqp5WJLH6fmx4/r7QFmOD69LY4EWjEZ9R173Hvcj/G97Hg3/AK+6E1Pr06TpBLZ697xm/wDT834/&#10;H9PfmIr6dXZlJFMde98dQHJ+v9fof9t799nVagjGa9e98QwBv9P9iP8Ae/dwK1HXhVvy6975qTYE&#10;f1+n14/1/fiuetnt6975X+pbm1rf71x79nHWq1HXveM+oX4v/hyb/wCt7cFfPrfyPXvePk/4Wt9R&#10;/vHvxHlx618x173jdrCwHH9R/vPv2Tx6rTr3vGzj9PP0v/t/6e9UXq1T173gLcc8W45H19+rnt6o&#10;R5Vr173Gmb/C1v8AG/8AvPvSqBwNemkUAUGeve4TMfoBxfgf0/2J9u1NSa0r051720VLc/qB4JJ/&#10;2Ht2lD1ZcHr3tjmP4t/X3pqUr0ujFF697ik8W9o5OFOna9e98PaTrfXvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+97Bp17r3v3vYYjr3XvfIMR7cEzDh1rr3vkJCP6/4c/T2oju3B49aI697zLUMD7Xxbk6nj1Q&#10;xgih697mRV8qchjzxb6+zK33ahBJNOmXt0agC8Ove3KnzE0bCzkC/wCG/Nvzb2ZR7lHISWNa9I5b&#10;BXqWHHr3tU0O7KyAqRMbr9LH/bfX2vhvaNSBitf2dEk+xwsxKilevexAwvZmQpSn+UvGVPBDGwt/&#10;UH2ZR7ldx0dX1EGvQev+V4pVwNf5de9jjtjvbIUwjWSsLqSL6ipAH9SG59ntvzG5Z9ZKGgNDwP59&#10;APc+RbaUvRdLfMf4Dw697HnA974+p8a1WkAsF1BlC2t9dP19iKDmJGoGpWnEdR9uXt40UgkgJB/b&#10;/Mde9i1iexMDkkAjro0LWJWRwpBJ/F+PZrabhb6f1DRiT8xnh9nQQueTr+27mQmpPXvayhy1NNGp&#10;imWQMbLpYc8XFvatZ1aZwDw9OHQdubO4hleKRWBGK0I697mR1J06z/ZN2sfV9bcj36OR3fw2/wAH&#10;Ta27aNNeve5sVQpXg/n+vIvyfalQoFGOAePTTIB173LEynk8cACxvf8A23t4THOnh1oqVBY9e9yI&#10;5fyoFx+ODcX+nvYNXBPWlBYigz173kLi4N+Dyw93+EauHWqMuWFD1736OUcKAALk/wBOPqOT7svx&#10;Hz6aIGqhFa+nXveXyBiymyn6Xtf/AGAPu7A8Y8dWMdWAQ58uve/AAtbmw44PFh/r+6Lw0sSp+zB6&#10;vGNK/qE1/l173yuFNj9CCDYgnn26FTSWPp0zIWViw4de95kW/wBACLWPPP8AX3oJrFB3V6sndTTm&#10;vl173n0LoHPqNzYfi3uyjtB+dKdV1n4iKZpTy6975gLpIsB9Pxe/+x97bQzFAadOM4PaeJ6975hR&#10;Zhb8fqtwL/ke9CMKwIPD+fVwABx4de99CMEfquR/sCf9b3pqVzj7OqGYIaHh1732sXC3BHNv955P&#10;tzQcqvDqhlFSF6974+EeoWIFyLj/AHi3tsx6QNQqerhuBpXr3vn4SVIIDcf6zC3vSRao9Qpx4efV&#10;kcstPn173lipjpv+Rbj/AIr7uEopHTjghSpwade9zRAQt2/VccC9rf4+6ChIFK9JUerBOPXveQUq&#10;6gB6v7XH4vz79pDCvp1cMKccV697yCn1BgOFvx+Rb6k+7xgEliMeXWzKK/I9e98RTixuBdbgW4Ju&#10;fx/X3UoGFSM+g60xjxrNCeFOve+Phb/fAe2jorRePVFIIJTJ+fXvfAUw45NxYEWvf/X93WMAGuen&#10;gasSTWnXvfJKU3vf0/63N/ejbjSpHl86dX1dwpnr3vJ9qGuCbEWv+CQf8PbWgk0H+Dpljmp4de9+&#10;FIVUArweBYcj83HtwAaqH06bMg1lQade98xSkfQfX6C3It9R7coOJPTisgxw+fXvfM04UWtct+Fv&#10;e9v+I90dA4I4mv2dVL1/2eve+X2nAPqvzcafz+OPe9NZNeaDqtGE3yPXvf8A/9T5/wD7917rf49+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+97X4h17r3vKtvyP959rVBPWh173nUi1vr/AI/kf7H3&#10;Yg9VINa9e95BZSf7Rt/rfj3QUrjrWSuOve8g/H5/3m3+x93pU9eoSc9e95Bxwf8Affm/vZrxHWyt&#10;O4Zp173zH9LfT6n3oHVnrQIcV697zqOBfkAWHujZr1Wh7inHr3vv/Y/T8W/qfdQx1haeXVQXrSnX&#10;veUfkADgfUj/AGPva6TSp6rgqGY4Pl173zBvb/A/0/P491kIFT1o0FQD/Pr3vKpv+f8AY/8AEe/A&#10;6dPzHTZOhhQceve8gP8AS9rf1t9Pe+IyOrliQGGOve8w+oHJ4vx9PdNQFV6ushoa5HXveYG4YfT+&#10;g/r/ALf37KsKDHWtWlhjiOve+x/T6fj+vvRYLgcevBhXUeve8gINhc3FvwfbbA0LMP59ec1PcKde&#10;95Bx9Rf+t/6/1v78Twp6dbFKqQcde98gLfni3JPP+9e9DUo6eq6ioPn1732v9Of9c+9nNTTq5JcF&#10;iKHr3vrgg/X6/wDE+/K1GGPLrQIDANxp1731Ykkk/T/D/iPe6jTXhnqykAYFKnr3vorze9r/APFb&#10;e/VJBAyR16pJI9Ove+NuCPz9P+N+7FmUAEUr1YGo6974FOfrY2/H9P6e9GhGpOvYIwOve/Wv9D9P&#10;+R+21AWpJp8uvde98SAb/nn/AHn+nu5IqpXPXqHh173xtY8/6/8Ar+9SaqYA62R5Dr3vjpDC30ty&#10;Tfnn20ylPOtf5dapXj1736wubW/x/I93VKaSTXrdBQde9+IF/wDjX+8e25ZAwqPLqpzw6978B/hc&#10;nm54/wBt71roSK568W9eve/MfyCbj6D8e/JRmCsK160Pn1730L/6n6j/AHg+/MAcD16uRRacM9e9&#10;9i5/P0/w93ZBqI9PLrw/i69799b2H0/3m/uvbUBsV61X16978CPqObf778+2mBpXy68R206976PN&#10;ubD+l+Ofx78Kg14/b1o4NB17339QTb/Y+6sprSvWyOA6978LH8/j/XHveoqv59ayBjr3vv6Afm/J&#10;P0ub+7kqW1Nn5daHHPXvfv8AYf4nkfj/AA90YgnSo6uWpj069771WHFjfn/iPdKefp1TPHr3vu9+&#10;OR/X8+9rg9eFa4zXr3v2qwIv9P8AYfm1veyprkdboQaAde9+B/Fhf/Hkc+7AKFLDj1cFK6B1732Q&#10;QOW/3v3dQGrqHDqxFeIp173yBHJBH/G/fmAoCOraeHoOve+N/wDYAj/Xufz7p2nB6aJHA9e9+5It&#10;e5/H/E+7VUn068pAY1FOve/W/V/iP6/4+9sQQAPLpz00jj1734W/qbe6qaZHWuA6977J+g/HPuxY&#10;yOWp1pW7iW/Z1731YWsOb83/AKf6490avW8k1p173y/Gkm9wCDb6D3WuaDqrE1rTr3vhYE3v/sbf&#10;0+nu1fLz62GqtBx6975cn/W/H4/2w93jNGBrwPVR5evXvYt9Z7i/hGQhZmCkOguW4ADX9iG0lMsf&#10;Ycg/4eoe9xNgXcLaR4s+oA697sDw3ZdCuKhdSpcxi4/VYgD6ezhrN5nLBqYyK0r1hruXJd0b91YY&#10;r9nXvaC3b2HWZFZIKXXoa4JFx9P6D6+/R7fFEEaQCg/b8+hXy/yhbWemSelevewvpsRkcpULNKr+&#10;NjybHn/X9obi6S3DRw14/wCrPQ5m3GzsYfDjpqHXvYkYyigxaJ+3dh/qv6/jn2V3F65GfPoGX1zJ&#10;fMTqwfLr3tTQ7mkp7KpCBTwRxbj+vtEtwlaEE9EcuyJNk9e9vMO+JY7ES6iAeSxFr/4e/a3atOFe&#10;HRe/K6Ma6cfZ173Ppd+VAYEzuSTYHU2n63t7XIEYEntAH29JZ+U4SPgH8uve1ji99z6rPMSD/jx/&#10;sb/j/W9upcqPD0PQ/PoNX/KsQFVXh172JmL3ybJGWVlNubfU+3o9xkUla+ec9Au+5UrqkUUPXvb/&#10;ADbmhnopjJpsUYKR/q/9f/iPZ1bX0RU+IPLy6LYeX5IpwRXHXvYAZCcVNfO6sDeRjx/vHtsNpVWI&#10;J+fUp2kRgtUVh5de9wKguLAre4t9fr/tvei6ojE5qelkOg5697bZItZBPBNh9P8Aeb+21uXU1Hp0&#10;tSQr173gfHSubjUwYcnSeB+OfbxvhjyPTwvkHpjr3uHHi5jKFZHW99LBfS1vpz+Pbf1GpWZqcen3&#10;votGsEH1HXvbrTUrRTBSwbSLsrcXH+0N+f8AW9tMxLkj06QzXAeImlK8CP8AKOve1DSeKYSxhQAS&#10;PQ62Kk/lR/xT2jMIJVmqSOie41xlXr+Y697eoqQeMayW02Cv9JkAN7K/5/2PtDOtXOaHy/4rosku&#10;DqOnHqPI/aOve58E1JM6pUqtR4yFWUEJUpb/ABB5t7RywEHU/Gh4dJZY7iNS0PZXiOKn/NXr3tyn&#10;MBjZQ6ygC8cqgRVMX5tIp/V7RCB2ZSRXOaeX7ekcYk1gkafUVqp+z0697YqyniqYj5Qpt+maAFJk&#10;/wAZF/r7dKaVatGz9h6NLaV4XBiJB/hbIP2H0697YnhQIYpQJYybLKn61t9Cw9somqXWuKinRqsj&#10;atcfa3mDwPXvbf4I01h0EqcmOb/dqX/JH+HswRAumNhUjz8vz6ViV3AKnSfMeX+o9e9wJsfHJcuz&#10;Mjch4+Cn9Lj2qSOQqcAZ6Vx3jphRQ+h8+ve2x4zTOsbKskR9Othrtzxf2pWIu/h8cVr0sR/HUsMN&#10;6cOve58FGgZ5YLSNpF4mPoH5JA9u+FpCg4z0lluHoI5e35jj1731KFQXCXvw0f4H+A9qViBqB1uP&#10;uOkn7D172nKmdkZjCuoXsyML25/w9rfBFBXJp0cwxKyjxMenz697n0AqHUtHZri1ub3t9Pad0wA+&#10;Cekt34KtpbHXvapxtKysNYOu1/6jn/X9tOoZT0Q3k6sKKcde9v7rDA8chkIZhYgMBY/4j2lZNXac&#10;dFKs8qlAuB172y5drah5fIrKeBzY/wCw9uWsMaKKjJOD0ZbepxVdJHXvaY8CakfTc/0Aufr9SPaw&#10;rgls16PPGfSRWnXvbxB6v91sFJAva9vbZjINSfLoum41r172/wBBj18vlDHkelT+TbgeywqWYIBw&#10;8+ii7u28PRTr3tlyVHIahmJ1As1j/qf9pH59pRZMzOWznozs7lfBAGP8vXvbbJhBUoDIoIH9r/jR&#10;9nNvEIqMMGnS5Nz8E9mOve2PIbcDAiIENz9ALG39PZhbSuaE1PRnZ70VNZOve8dBgZYGAmRCp454&#10;PswkuVCkkZ6cut1jkUlCeve3g4eHwyBoiP8AYfX+nPvyTRu4YcaeXRau5SiQUPXvafi24jVGuSMa&#10;Qb6rcj+nHt1BIiADJP5dG8m8MIaIcnr3t8OPRIrKdKgDmw5t7oyjuU5PRV9YWfIz172wT/sMTYgg&#10;6br/AI+21hJbSpxxz0bR/qgKeve4FQglPktrNvoTb8W91ZCKBhSh4jpZC3h9ox173GWmYAMRwfqB&#10;yb/0t7UK6gnz6eaccB1735yUHjWNwt+TYi5/w/wPu/aWqOvKuoayw697mUsYIJKabKCC3JJ/w91e&#10;ooMGvSeeQ1Cg/s697U0CiWBAb3Rf7N7j/XPtFIzJqX9nRJKxSU08+ve+M0MYQ6ibMQbnk2P5sfdF&#10;Jdww8h5463FK+qq+XXvb5jKVJIWjWxUDUtwLk+22DGgrn0HDorvp2WUMcHr3vNJjqa6iXXqseAB6&#10;T+b+7+ASSSadNpdz58OlOve2yajSMEQqi3N9d7n/AHn2+0i00spr5dLY7hn/ALSp697iNHpssbM7&#10;W5JPAv8A7SPbBhaVfTpSr1y9AOve+EkErRhmZmKm17WC3/oB7eEBVSp49bWVA9AKde98qeQxSKHJ&#10;Ivf+lv8AW90MalgCKnrUya0JHXvatahespmmVzbx2sG5+n9Pae4tC6qQpGfToPC6FtN4bL58eve0&#10;nUxzUShLkKDzqvz/AFtf24kEiAinD5cehBDJFc5pWvXvbIWWUsGHJbgi54/1/ZlHboVBI6MwGShT&#10;0697wSYxXN4XLcAlb/70Pb7QaEBBAz5dPJesg/UGOve+UNNLCfVc2/BFwf68e7Kuk6mHHz6rLMkg&#10;weve8s9NHNEfCNMh4NzZv8bf4+3tOsgV4j8+qRTPG48Q1Xr3tgWmmgke7Oyj/Vc8/wC9e6CJkXQ5&#10;rno1M6SqNIAPy697kLNcKhFhb9X5HPPHtsqBXy6aaOhLV697jT083kDLHqjIuXt9P6e3GUGi08un&#10;Y5otNCaN6de9xHRUezKRf+1ybH+lvbZGmOiimeHSlG1JUcOve5IhUotwCbcG1/zz7sRWuePHpjxD&#10;r9Ove8ehRcICBflgPp7TOVWQAjpzUT8XXvcqBbC1rg/k/Xn8e3AAfPHSeUnjXr3uZHRo1/opvx9P&#10;6fn3o8SVFfn0me4ZeOeve+MlOwbSSLfQD8fW/u4cJSua9WSYadQ4nr3vxx7s9+LEDj+n+v7ujao9&#10;PlXj14XaKuk9e98JKNYuT+P6f7f24GWpHp1ZLnWKDr3vnFIBZfoNQ+v4/wBh7spfxAABTqsiE5Ge&#10;ve1DTxvpUi5Qc3/wHu+rT8s9E8zCp697f6OWYMvjI0sQLG/1B/p7XRFhqEWPX5/n0VXKRkHVxHXv&#10;a3oKqpEYDaeCLW4t/t/aqJnBBJz9vQXuoIPELL1724HITwMCNZ+hvzxzzx7ubtmHYaEHy6ZSzhmX&#10;JHXvbrFXyG0rya1tfRYn6/63tZFcydxDeXVREkGqFO2vXvbxR5n6K2m5I/2nSBzYn2pikWSRcUrx&#10;PSKaw4Ff29e9+q828L2R7A8k3I4/ABHtl2KPpQ0zWvr8urx7crkE9e9tU2W+658l7kBhcm/549tv&#10;Lr1Zpjh0YwWqwse37Ove2iWuRdYR7G5BBYgD/G3tKCwIVsgjz6OEiYlajj1722PXuXOk6xf/AG3+&#10;sfdwQuHJ6VLCirpbr3uO+SNmEjkA/S5/4j35yFqRw6u1soq0YoOve09V1ayB1Q6r2Gq4v/sB7b1A&#10;gMPLpTApBUsKde9p2Zyw0jhv8BY3/PPutQwr0YpjuOR173ieYNHY8FRwRYn+nN/dJCyntFet0Oo0&#10;zXr3uLGhGogl/wAG4t/rfT3tWyBWleryPwU4697lolhyw55/3j/D3Uv24x0nLZpTr3uM6i6t9fVc&#10;2H1H5uR7aYDxDqPl08rYIPXvckq1vwQQLD/jXuwbALdNVFeve8tJAS+keo2Bt/hfn3dJDp9RXpqe&#10;bSurh172/QQhXH4t/vJPtTEzKzVBAp0VTOQDqz173mnuxZHHAI/Ooc+93Qr4bA9NxUA1Dr3vGRHG&#10;VKAXsbjTbm/PtmKTzbq4LMpDde9vFIqkeVje3IA+h/PtVIgK1DdF9wxB0KOPXvc9pnA1KAQeeCeP&#10;6ce0udQHn5dJlRCdLcRw697kwKCis7EMxvwRcf7H3VolILV8+mpZaNoVRj+fXvc1yFjuXvb6f7b8&#10;+2wjF6HpOuZKUpXr3tr1uWJ4PPFibcce16xlSgHRuCiIq+nr1731O86KFQEk88Engj6Ee2X1qpAb&#10;FeHDqsSQSk6vXr3vjBU1MYAcEkc2P192aZwxPy6tJbW4Y0P7Ove+RzNQrFTBGVUj8EW93SedgOGn&#10;yp03+742QMGJrw9fz697cFyiutvGQSPUVU8f63tt5V0lStM8ekTbe61YtX7T173INNj6iJHeQIeT&#10;dufVb+ntxYYXb06YF3dQzFdFcde9s0+Dp5zqR/IAdWgc3ufz7ubIAh0PRpbbxNFgqAf9XDr3vEuK&#10;niYLFHYE8KOLL9fdDBLpIpivr0pbcYZE1uamvr172oqShdRpYEtYFiBYf61/8PdxBpHZk+fpT16K&#10;Z7pXkLr/AIc9e9vCU8jD0gkAgDjn2uWBgiqhr00uigINa5+zr3vMlO4uZCRybWH159tiKQfKh6Uo&#10;tR2ivz697gVdd9qpc6EIv9TYf1+h9mBuBECFNTT7ejy3hEn6aenGleve0lU5+7uC2o/UkE2/2Hsu&#10;aaWUAj/i+jqLbHMagDh172hMplKirm8EbG1+SuprD62J9smUaSiZJPQisrNIICtMk1PXveOkxdVU&#10;OrOrMBa9wSx54sB7fVATQEDpS8iRjTWg697XONwjtYvHo9QH6fr/AEv7VRxAtHq4E9F8k1WQRmtT&#10;172IeI29d1YqRGLchf6G/APtbHaK6spBpXHSObWkbtKfOoz172vkxEcKLpAHB5tb6/4+zNLMY016&#10;I5brW/HFOve+mhEYKhRewGr6n/b+1yDwwqMc9MkggV697xMVVbH1EDi/pP0+l/b4HmT1pu5TQio6&#10;97xGdV/c4HH0LfT8c+2Smpya+XDpMpJbSOPXvbXVZDTqDC3+xOk3/PtHNKY0VU6WQxKCFpU9e9pq&#10;syqKxW6n68Am/wDX2kNyGBCeXH7el307E1Xy40H+Xr3tHZXOCzqsgGk2/wAb29tS3BjbJpjoxtdq&#10;/U8SQeXXvYZ5PKSSuyqxOm9h9L3N+faB31ZHDoVWdqEUUAAHXvbOkrMwuTc3NtRtf6cX9p5Sugmo&#10;Fc9GBhXSR69e9yWkURguW1D0qFB+n9Sfad5F0HQanplYwT4Qyeve+aVqQC50ABb3dub/AE9opbtY&#10;0GkkN5+nSxNtd1Q+ZPl172mspuuKJCocal+n4BYf4/0/x9h+43MNrZ609Rn/AFfPoTbdy85RieBI&#10;Pr5de9hTm96M2u0wJGrlXsAf6ADj2RXm4Bn1eg6kbb9hKgDTQU4Uqevewky25Zpme8jEn6c3PH19&#10;kc24eJENWKVp0MbLao0hUFQhH7eve0TU10k5OotyODfgf7D2VPKWJPr+w9HKQpHwFR173BMhJP8A&#10;S1jf68e2Ctcnj0o0gDHXvfWvn6fgj63B9+yAFPVKE0B6976JN/6f7Em/+HvdaYHXmJBIA6976Zh9&#10;eLD8/wCPuoqwr1RAfxde94j9Df8ANrEn/ePe6HGnpzTqoQaU6974kDj8ni3+3/ofbmphUda/UANO&#10;ve8im39bD6j/AHn37Na9VHqeve+7hjcG5/of9t7tQ8BinWuB6974Fgv4PJ+pP/E+7A16tXr3vG7f&#10;mw/xsR+ffuvVHDr3vCW5455/1rg+/U60CPLr3vETe1xYgEf14/1/euq04mvXveJ2sOfVf+tv9491&#10;CjVjHVaAmox173GcluPp9b/7H3cUAr1vHXvcR76Tz9Pz/gPx71qB69nr3tjqW1fS45J/w/w9ugsM&#10;Hp1Voeve2qY/4W+vP9fdCaivS2P4eve4p9p39erDr3vj7S9W69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de6977v7sHI691732GI9vJOVNetde95lmZbW/HtbHuEi&#10;+fWioIp173ISsdfyefqLn2Zw7s4AXphoFPXvbrT5SRNOlyAPoAxHP9B7NYtzDijEHpHNZo4NQOve&#10;1DRbpqoNKpMwtc3JJPHswguY2YEHNOFcfn0VXGy28hyg/Lr3tbYzsDIU5RvuXFv7WtgRY8cX9r4d&#10;yniOlXJWvCn+XohueW0dSnkTw/2evexXwHdOTpDH/l0oAPIMrab/ANLez625gnjckVUeXn0Ety5O&#10;ilLB48Eelcde9jrt7vwtpWtYOD+SeSD/AIj2fWu8eJTu1Ej1z0BL727gDVgwaeQPXvYyYPtfC16q&#10;XnjiLcBS63/w9mdvuYporU1P2dAjceSrq1GlFLEmhweHXvYkUO5MfVqhhqo5foSEe555N19mIuUZ&#10;aYHqegne7Je2jlXUqOve39MjGQWDAXsRc8kX9qELMwA4U6KZIpA4WnD9vXvclatSbjktawB9IH0+&#10;h9uEvCoJyCfz69odFq48/wA+ve8y1S8XK3BsQPzzxz734xDmnVCCa4ND173KSoH0uOT9eTe555H/&#10;ABHt9JI9XdWvWggDAkZ6975mcghT9Bcgg8H/AGHt3xNQCVpnp7Tinn173lSbjUePyABclfyPdy3c&#10;VHTbLxX/AIrr3uYknH9Re5P+vz72HOnTjphtVAAaU9Ove5CynSTfgm4b6290JVhob160CB+mc169&#10;7yhwum9m5+v0Nz9B7UrpoR1tYyvnSnXveYlG+pUH8KPr7tpY00068Y86vLr3vne9iSL/AFt9DYe9&#10;rGGGr59aeMCPUOve831t+AvqP+sR9P8AjftQgqppjptaAZHHr3vtQCBx9WBv9Lj+pHtoEoRqFenQ&#10;1OOKevXvecADhefof9h+eD/T22YwT4nDptmC/qVOT173msosbXFwvH9n/H3Z2fUSOFOndTmrE0J9&#10;eve5IA4P6fwSBYX+tyPfgO5R69WD4FKHr3uSDfiyj6gEC3054/x96dBprjj5dMOyxdo4k16975KF&#10;bSBzqa3I/qPqPel1AafxDpqQrTvw3XvfmjIBHFwCAL+q/wCLW97ZQzo9aN504dejOoqSade94xGD&#10;yQQwAvf6Hn35YyQfE41+zp0s2j4hx+zr3vl4dR1G9/yBY/7z7r4ao1eFOvGXPbj/AC9e95RAIybX&#10;Zb2F/qL/AF/2HvTK1Q7ZH+DpPNPJ4ia8Dr3vK0ABuoDFj+foP9f3YeG66QKn16bEplahbA8+ve+x&#10;AbHj1LyBe4/2x/r7oaoDjy9OnZJSUagyB173yMZsvFyD9LX5/p71FEzLnIPTUEoEYLk9e95oqck2&#10;swI9RLD8W/B/4j2p8MaezHVw4uPOg/w9e95vCfp+Txrt9Db+nu2k6+HTmfE4Y697/9X5/wD7917r&#10;f49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+97X4h17r3vKv8AxT2vT4etDr3vMo/x4B/H9fdj&#10;kdbx173lH1vbj+vuvwinVeGOve8o92HVh6de95ACOQCR+fe/OnWiyjBOeve8gv8AQf4/74e61px6&#10;qSBSvXvfMfT+v+x/3v3ogeZ68TnPXveS/H0uQf8Ae/dCAePTZ7noeHXvfMA/W/PP+tb+nuhai06q&#10;aaQoFR/l6975X/1vr9B/h7oAcivVTGOCnhx697yo/pN/x71Qa1pxp+XVWjBYUOQOve+Yb/DSPdmq&#10;MMf2dVJCrpPr173kH14/tfTn/ifdCanPl17yr173nB/s/X/kX9feiQT29bZq0+zr3vmD/ZH+vz9P&#10;6fX37vXJyOtgNXT173zBHA/Jt9Pz/sfdmJYE+nW21fD173lH05ueeP6AD+vtsjVQ8OnEUMwYGlPn&#10;173luDx9Tb/bf69vemAOOrkBlDHOeve+xawueT+B/j9PdgtBjp3KA+fXvfZsSbD6f73f8+9Dralm&#10;o3y6976+vA4JF/pwP9ifeq49R025OkE+v29e98QDe7f7a/8ATj3YAeXTysGBHn1733Yn/Wt/vPu1&#10;aju62PXr3vth9LWA/J90U44dVqHNTx697xWJHA4+n9PftCsTTPVqDh6de99EfX/A/jn8+7FagVxT&#10;068FzXr3vGQD9f6D/b+2tb060DQV6978F/SQeOePp9P6+9DNVX8z14ileve+nF+B/t/+Ke9EsACP&#10;w9eHXvfEix/TcW/HH+391CrSj46pWoxjr3vvT+fyf6f717rUmpp1s48q9e98Tc+m1h/U/wBPfuxK&#10;FcnrY7SD1733f8m30tzz9PfssKAdbyBp6976/A/qP6+7A6Gb5jrwIFeve+Lfk/71/wAR7tRe0Zr1&#10;tiRTr3vl9CP6/wC9/wCv7bC6k0jND1RV9Ove/E/4fXn/AFv9h7qxIYk9bK+R6979b63HP0vfi/8A&#10;h7tShBHA+XWuBp5de9+seOfoPpf3QUKmnr16oIx69e99H6AW/PN/9b+nuzZJqergk1z5de9+seeR&#10;/t/ewuoAtgdaAxXr3vxBNlvf8izf8a96oNNfIHr2B173y1f4/wBPetIPXitWNOve+/68fn/b+/Fa&#10;ceraNNDx6977B5v9OLD6fj3YFglAPPrwJAx173x5vyb/AOJ9+1kkk9eqBUt1732v593JqoHWwwPD&#10;r3vkbi3H+t7Z0tXquk+XXvfQ+n5v/vftypBznq9NJqfLr3voi9z/AF/x911LWvn1WvfXr3vv+l/6&#10;fj3ZW+XW+OB17319Rbkc29+pnJoOrYU8eve/fQWt+R9OD/rH3XANetniCfPr3vlaw/wP055t+bD3&#10;atcDrdS3Dr3vo/71b8c8+/aTTrWgipOPs6975f15/wBfjgX/AMfelUDu6qAtBXz697lY6Y09TGwJ&#10;BBFiCbHngeziylXQa4Nf8nQc3a1eaN1IqK9e9mH2nmzJFFFNPYm30YnSOPx7FKXaqp1+mD1CXM+y&#10;tDI7pHU9e9mB23i8RWqkstREGYi5dh9fzcE+08s8c0aavP8A2eoW3q+3G1YxxowA+XXvYv0eCxsU&#10;I8LwyEKP0Fbf4iw9ljxM6kU7a9R5c7rfSSEyAgV8+ve2TJ4mIFiEFri1iCP8BYf8V9sGxjmep4U4&#10;dGdjuD0ArXr3tIVeMI1hPr+FPA/2Hu6bWoYELx6EVve1pq/b172ztjJibi4P0sLm34/HvxsgEYE0&#10;FfToxF5HShp173IhxVXcfqC34PP1/Hts27E0U4p0xLfW9D172p8fjaxSLhiB9CbgEW/J9ppLYKyk&#10;KOii6urZqCoFePXva9xlPVrpGpgvBuLn6f8AE+2JY5BUUovQauzDU0H7eve1TLHUjHVJfytFpJOn&#10;9S2/It7W2ryrMHK0WlKef29INKsw0Ur6de9o2iRHLGJmkUm4Y/W9voT7P9JaNWrUf4OlV0zKBrGk&#10;0697d5aYkJ6Hf03AVSTb6829pJXWNCK56LkmAY1IHXveWkxL1NpGSWNNWmzIbf69x7SyXCA0TuNP&#10;I+XVLi/SHtUgn5Hr3tWUuMx1MNVXVUtPEfq0sqKth9b6j7TIkspQK1Kn8/y6Ibi9vZTS2jZj8gT/&#10;AIOve35INmE6VzmJaU2HjFTT8kn8An2bw2UzoY6Y9fP8+ilpeZAatay09dLf5uve2bIbTjJ+6oXh&#10;mgc/7okjlU2+v6Twfah9vu4pKqhYafQ9GVpv0gHgXYKuP4gR172kqzF1tNJ+zBIV4udJ9P8AW1vb&#10;C29zhmTR0Ibe+tp4/wBRgPz49e9vsdNVRQIxJF0udQ/Nv6e01xbVBbTUj5dFUk0MkrBfXy697Ypa&#10;eeOQyNHcA6lkW4YXNwDb2jdZq6Rwp+Y6NEmidQgbPCh4de9x2rpUYtLJrVuArjRIlvqEb8+0bso+&#10;I1Prw6d+lRhRFoR6ZB+0de94pcrrBFyrKDZ+AwH+1D8+0pjLguBXq8dhpNeNf9WPTr3tlkygF7Np&#10;cGwIPpP+1Ee1MdswGo/zz0aJYk+WOve8D1TOFl1cDhrG1gfaqOOlGJpX+fTqW6q3hkde980rVsDq&#10;+o5I/p/Rl9rFUOtDx+XVWtm4KOve22uqNCFx+rhgVFgV/wBqHtcls7MBSn+HpZbQ6m0kY+fHr3tP&#10;RZuZZSyMA1wDYnmx/p7Xi1TSoI6N32yJo6MMde9qVKo1agyCzWBP+x/PuphWOqAVr0TNB9Ox05HX&#10;veHwKzW/zZJ+tvrz9Tf6+3hGVy3d074jgZzTr3t+oYArLqQEi3rXgA2/IHtLKsb0FaH08uii6l1A&#10;91K+R697fqiqREUDQpA5Nh+PqR7q0BZSU8uiqGFmapqeve2CepaY2J0kfTn6/wBP9v7cWyUtnJpW&#10;vRtDCIRjr3vjT001UT6SGA5+p/w597aIUVm4V63NNHAAfLr3ubDjn1aCjXFrm1j7qdKkhRUdJZLx&#10;KVr1728U9HpspQ8k3BGn6f7D3qSESN28acOkE1wG7gR1726xxMkTFPUwUkcWJ4/PtILdlbGPt6L3&#10;dXkCvgde9tX27TXd7BgbkXsOfr9fdPACknz6XicRkKvDr3vCYWi9KrcEn86gf8ePatYnKVH8+nBK&#10;r91aU6974vSseFB4uSbXHtwAgCnb1ZZgOJ49e9xvC5Figt/qrXv7v4Pax1Vr08HHkeve8Uy6YNIU&#10;8kc39qYlUNQChp05GdT1PXvcEUrga9RPHIANx+favw5FjDKSc8D0qM6HFKde94JdaxseT+ORa4/w&#10;96qR3SkkNwHn+fT0dC4I697TNVG0hP0sG+hHH19uIFPy6OoXCCh6977goo3N21EKBwOB9P6+2pUb&#10;tJ9etS3TrhaDr3t9p8SJUBSNf8OPVf8Axv7RzEanFdNP59FU1+UahJ697aqvGOspXQQL24XVzf8A&#10;J9vJMpUVp/g6X296jJWv7eve+0ogCAwBIX9J49vxqjqNJoevNc4qPP8APr3vmbxnSAQLEEW4t/gf&#10;dWQNqFMnz61h8tnr3vgFAOpruD9Ax4F/pf22Ifw0z1st20XHXvb1jTKkt1IEf5AF+D7q9u0el8ce&#10;iy9COlDk9e9vZgBZizgobkH8/wC39vxxFmLsCOisSEKKDh1721S0YkJJlCqCPTexP+J9uNZhpATx&#10;pjpfFc6BQDPr173hjjiVmDNYKLWtf/C9/e4YioBPr6dPPJIygjNeve+JmFzGi6gQQCebEf19viBB&#10;qKLX1PWxGcOxpTr3tmcy+VrBf1cqBcHn8+2vp5ElBUYOejJAnhj/AA9e9rCgeriiFQg0Iq3debEA&#10;fkH24ts2kSipAOfT59B26S2kk8F81OOve+E9fDk00VUCkBiBMi2IB/LD8+16ok4OpceWkcPt6tHa&#10;yWTFrdz9h4de9pyqoIUkJp3EifU+nkW45A90e1KMI1o1R+Y6OILt2Skooeve20xiJ+OP9b/W9phG&#10;+Vbh0sDmRM9e98JKnxMPTq9+BKVOqoHkerrBrHGnXvcdpY3bVYhrg2/3v24SGZSBTHTqxuoK8eve&#10;85EM1lb0uwsG/r/S49uhVkA8Q0zxpjqmqSM1HDr3uBVUzUyK+jUn9Qv4/rf36W38MFq9v8ulUE4m&#10;JSueve+qepDLoNtBP6SORb/X9pzhwSaY69NCQ1Rx697x1lMGGpIyVYAak5+o918PUAfMnq9tOR2s&#10;aU9eve4a491VCrk2H6frfn8+3ngoprSh6UtdqWoR173MSlHGq17j6f8AFPaRkiBAYf5ek7T5x173&#10;IkokIvY3A+q8fX8W91zprw+XTCXDde95qeMKBwQQfofrf/Y+9qDQrTHTc8hY9e99zRauRwBcH+v+&#10;v7t4aigHn16KQKKHj173xBCmzMeAP9iB78EAHpnrxBI7eve+S061TAR+k/T6/n+vPuwjDMzA9aaU&#10;wCr8Ove84xpS4k0n6c2uf9h7dowoBx6aN7rynXvc1UeIAJcr9CCD/vF/ekzg5NekzEPXVx697c6S&#10;NkKvbgG51D/C59v+JIW7R/s9Ip5Fbt697UEGQuukix5sR/xHtUj8MUPRRJaUbVXr3uQlU5k0ryLX&#10;9RLA/wCHtyhVO3GfLr3gJoqcfZ1725rVBEAIs1rgLyPamNhpYefSQ27ajTI697jrWWYsX5uSBfm/&#10;4HuytqYK3D16WmFWVVp5de98Z6qRl1O2m68XP0t+fbhqfj9cH5dORR99AuOve2ZqySPUQxN72N/d&#10;HjqSFHS3wFL1fHXvcA15dypI1XvYk8j8+/AGgNelv04VQRwp173LaqLC/AI4Cji9vdPLpOEo2T17&#10;21TTSyMAqMpa39SOOPdSRw4kdKgiKvdnr3tvmilDtclSL2HIB9uBOwEkZ8un45Yyopkde94Fgkte&#10;Rzc3tpH0/wBj7ZJalQKdeaaPVRR1733HRtbWCGF7cj/eTf35iKkdakuFr6de983hKjQLavzbjj20&#10;CABmvVEk1Z8uve8/hSNVLEksPoPwfbeoHAznprxCzFV6977MemxuAP8AiP8AW9ukK9Tp4de1g4HX&#10;vfMxeQHQRYfUjj/b+9ujnTWmOHVRIEND1733BIYmAtdiD9R+P6+2KFABTz8+qyx+Ita8Ove3mNSq&#10;LcgfVuOef8PZ58IqxGR0WuQWoOve+3WWRGZVJ/1+GH549l8w1EenW0ChgpNOve8Gku63+tgf6f7D&#10;22F0jj06AApp1725wqxChP8AfW9uqT8PGnSSUD4jx697c1R7j9V/6fQe6hqka8U6Quynr3uSykL9&#10;fxxfj/efdtWlSp4dJloxr173CleTSbkm3Frm3A+nvcbDIx0aQolTQCtOve4SVMiH1NYfQC9rfkA+&#10;3DKxQDj0p+nVxpAJ697mJkC1lNmsPqf9t70jUBFB+fTEm3eGK/Dnr3vk9aVZCVH15I5N7fn3QSDW&#10;a56Z+lNSCeve8EterGyQKSTa9vqfzc+3DcAKEVR06kLqoq+Ove8ytJKFUWjJ5uPp9P6+0ryI2T60&#10;/PphyiVZs0697eIcd5I0Be7DljewJP8AQ+3vAYOSWoCOi2a9VXOkU697zQ0c6TSIgKgWuwP+H4v7&#10;2iXIVQtQPKnVZZ4XiRnFT1727U9JKXuxZrDn/Yfm3tXBHNQ6s58+kryRNGVGM9e9uMcUytY8AkHk&#10;cWH0HtbrZHNFoKefTqotahcft697mrMIm+o44sP9b6e/LdNHTSOlEdqrsCKjr3tvr8gIULDRexuL&#10;i4A+pHtuWcyRk1INejSys2BJZzxx172E+cypmkYBi5DEBFJI4PJt7T62EhDZNOhztdkIx4h4kde9&#10;t+OpppyZHBRWJCr9b3/qPe9QjOo8D5dL7mdLcAca+nXvarocArsJWQFvygAVbn+ptf3YK0ikoKZ6&#10;Lp9wkWIhe2v59e9rGgwSKA1glzyoHtbHZyGmrh/l6QSXBkWshr172qKLFWBOk6QbA24vf6ezKC1l&#10;R181Pp0wLzwxQHj5enXvaxpI/EEXQoFuTbn6fQ+zMVUFW4dJpJjIpyafbXr3uXKwAFzYWJtf/Hm1&#10;/r7XxhQMGvTFTnTw697ap5lsWBtY2B+n+vY+7HTQeo+XTesM1D172yVNYqAm4PN+CPybEW9oriYK&#10;pVc5z04qFzgE0697T9Xk10kCy8/QML/6/tJNcmuhPToxjsiDpPD1/wBXn172la/LSaSSfQxsTf8A&#10;249oJJlZFFa09P8AP0bR2GuMLx+zj172i8jlCQdLWP8AgfqB9Bf2lkkQLRBk+Q6Nra28FNHH/V59&#10;e9oauyTO7kEkfnn6n6fX2kkMjZOB8+jqKzFat+zr3th8rOxb6Asf1Em/5+p9spIUpUEjowSJVOkd&#10;e98jMp+pCm/+xsvPHtNcXSipJpTp5LVpDUde9xazOQwJ6mF/08EcW/Psju90SKXw2zQVx59HFrtL&#10;CSgUk049e9h1mt2hfKkbKQASADwT+NR/FvZDPfF1SZyQK46HW07FqRHAoK5LDI/b172FOW3LK5JM&#10;rN6TqVDZb/geyCfc9esLTJ/Poc2W3QRIY0Tz40z172H9VlXmZgWJFyLD6FjxyfZNJM3nx9ehElqs&#10;bBgPL8+ve2mSRnY83I+n9LD2kMlCMVr6np0kdtF48T173jaQ3H+qFrAf7xf3teJ/z9bVlowGeve+&#10;JJPJvz9ef6/197ViDpbq4YA6fl173w/wB+n9frz/AI+7Ag56tq4EDr3vwJFr2sOOfe+PVOJYAZPX&#10;vfRPHP8AX/bj35qVr15qVqp8uve8ZbVz/sLe/KKCo60tAR1733ySLkfT6E8/7D3sMM9bJGeve+Wr&#10;TweP6/8AEn3fqh69771f2rfUcf63uhYFtPn1UkVoeve+BJAH+HP0+n+Hu69bB697xMfowv8A0/3w&#10;9368Tjr3vEx+n05/P0PHutePVOPXveG4tb/X/wAPeqEmvWiCTUY697wOT9Ba1/z73XNOrA5697xP&#10;/jz7rqNemyxOfLr3uDK/pN/9bn3ZY89OAenXvbJM2r62/Nube1BFM9PAGuOve2yX63P59p2OOlaC&#10;gp173HPtI5xTq469769tdb69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de6979f3YMR17r3vkGI/wBj7eW4ZTUdaoOve8glPH+H+P8A&#10;T2rS9daHgetUHCnXvcqOqdRa/H1P+H+t7XxbmwoGNemnhVhSnXvc6HIsh4J4J/J549m0W6Ag93l0&#10;mktEYGmPl1729UufqI9IWRlt9ACf9h7Mbe9UkMxp9h6LptrikOR172scZvatpyuqZrC9iCR/vR9m&#10;S3s0KhonPHhXokvNhVvgNPlx697E3A9sVlE0Z+7kDKwsC7gED6HUD7NoN7mUl3rmlT/sdBTceVRM&#10;TqjqDxNB/g8uvexw273pU2XzVHkW4BDm7j/EE+zu25hVpFhRqY+zoCblyJaPMBCug048P59e9jbh&#10;O28XkFjWSoETEC1yOSRz7EK7vFKKucVpWtc9AjcOTLqPUygGhp/q9evexJx+68fWBTHVROWBvZ1P&#10;0+lx7VLco76Eenr0F7zYLuGqNWo8qU/OvXvaigycbm6uhQgWswNzb2tEyKwUd3z6KXsJYiDSpH50&#10;697cY6zUb6gRa1z+PdWOdTHT0iaLvrmteve5sNQp4sL/AIOr8n/X9vpM1StP29MyIyN1724Ry8aL&#10;m9/6fUf6/wDxHtSJVwRgdVGknj173LWp0+lgLnkW49tpKrHVSmek7xKJNQOeve8gmuFPAYk8Dgj8&#10;gc+3y1TQ+fT/AB+L0697lpKvFxfg3a/0/wBt7eVgpAc1AHVNIFA35de9ylksAL3/ADz9Tf8AA96D&#10;0xxFem6H4VyOve8gkW5FrfX88/T6D2qQ5LHp4ReHUf6h173zEx+lyB+Pyf8AWH+PtwOAQG8+k+nS&#10;/wAX59e950kJFgDc/ViP6e2oQWJyCK9bHcNVRg9e951bTYcG/IAPKk/776e35AUWpNevd5YsT173&#10;KVyALhrg/ReTY/19shvEw/5deXXx/wAnXvclWv6wbckWJ/3j3V6FPSh6alBMWoihqOPXveYOABe9&#10;hwB9LAn6j371NKnq7Qq1SaVp173zL/QL6eL8/T/kr24NI7jkn+XVSpqqgUpxPXveQITcHSwWzAj/&#10;AHm39fb2p/D4VBPVVUZLCuePXveVQG9QB/KgfS1vr7vIIQorknpmU/qkY697youognlSP6f7wf8A&#10;W9sFe5QpqPMdNRvV9JFV697yKik2HBv/AK5vfm3tkhkFVxny68TpUqPXr3vL47rf6fS9/wDA/wBP&#10;apasCSfLq7KWBKg4Geve8yqFGo/Ufi3PHt2CIvTTgfsr1XQukKDWv8uve8hS4tqvcgj/AFXPurkB&#10;CjA1B49ejVh8FMde98rc244H1/J/HtoUqa/4et65C/2de9//1vn/APv3Xut/j3737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+691734e7IKt17r3vOouPa5aAda697kAXA/wB7597z59a697yrwNP++H596Iqa&#10;9UNTnr3vKq8j+g/w/r72K1z1ok5I697yW/s82/qP9bjj3U/F1rX3Cucde98h+f8AkXvR4ADrQLKA&#10;fn173kW3H+9f0Hurmik0yetNShZs16975lbi1/z9efdASCM0qOGOq6jTSOve+xzxzb/inupLHFKf&#10;PqwOoYwOve+YHGr0n/e/dSUFV4nrdVKMF9Ove+ank/0/r/T3UeRby6oQwWpz173zWwJH14uf9b+n&#10;vxZsH59eXSaE5P7Ove8oF/x9Rx7cZijlPXz6c4sQaV697yL/AKngf4/7x7bPbnj1UKqn1PXveZfT&#10;b6EW/wB8PdWI0AgefWmAYCnaa9e98wfp9BY8+711Bh5+XXixNQTn5de98x+bX4/H9fdCSSKkHrwj&#10;qQCa9e95VJ4H0B+tv6n3cAMAR0oVVYV4CvXveQcn6W/1J/xHvTAgFweHVGB1llOB5de99D6H6kjn&#10;8/S/PuwqSvDh08jEU+fXvfK9zyT9OOOP9b3XT5IaZ62qgL2469758WAv+foP9ufd1HHq1DU9e99a&#10;bi5sD9Rf+nttmZZB6Hrx4jr3vjbT+Ab/AJ+o59+y61OOrDr3v1geRwf999Pe2ZkFRmvWiSOHXvfE&#10;i3Fjz/j9fdgxIB4daB4Dr3vp15/3gAf09sHSDn/Y6r5Y697wlbg3BI/HvetRU8K9X1de99kaefrc&#10;C/8Axu/twFTQt1oZIB69742Iv+T/AI/737rKpIBAr1VuPXvfEL6R/UXHP9fxf20DkgcOt5z1730Q&#10;QP625+n09+KIaGtB1s8BXr3viBewPH5/23v2gOp0+vTdKnr3vsj1XuP8L/n/AGHurUjqFHWweve+&#10;J5BP5FrD/ffT3pcsBx6sCFoeve/H63JHPBH+8+3FJEegCmetDI6974jix/pfn/H8e6ymrUrgdeNB&#10;x6977Xi5tf8A339PdgpYV4dWNRnr3voHj+v+9+9N8GadeJotOve+wbkr/wAa9tMGK6um/s697749&#10;X9f6X+o/p7uBpArwPThPCnXvfQ+o+g/1/wAe9MtBqP5deKkCp49e9+4vYc8X/wCRe9BjknHXjWpP&#10;XvfYP1HJ/wAOfr+ffiQKEY63rKgAde98v6AfW1xx+fzz78tCCWPWg3XvfWqw5W3P+39+oAxp1ug1&#10;Gp69771f4D/b88+7hsjrYGQOve+wSSv9Bxb/AF/p7b4VPz6qcHr3v2ojgf1+v+uL+7oeNfPrYoam&#10;nXvfuDe9vr+fehRT17JFOHXvfIC5vfi39fdT6j168RRK/Pr3vhe4H+F/9j/T3sGhz1YNoJr173y/&#10;H4H5sfrf3uvmOr1ODwr1730o5U3sef8AYD3otjpstgileve+xzf/AAPFxz7uG9PTqxr5mny6975N&#10;+Tf6/Xj+n091zg9VFcavLr3vtSRZhfi1+P8AefbiuV+HrUkSyKa5z59e9u9Fmaqia8TkLe5Av9P9&#10;c+3xesBprn556KL3abe5QqQCxHXva9xfY9ZRcNLIFAAILcfT6j27HdLIFDHI8wOgXuPIVhchVZBq&#10;PmMmvz697FTD9x1MXjAqSbKthe4/HHt9ZSqHw3AFc/PqON09pLeQMyAcfs697XNL2/5x/lMwPH09&#10;H+w/x9mUd4mAtD8v9kdBOb2nkT+xUinHHXvb1D2Hi6lf3Sq3+p1DUb8+1y36K6hV4HhXj+3otf27&#10;3KKQCFS3+D8+ve3/AB+7MG5DPKpW3J1gkC/49tTbgsitRAM/n0WXXJe6EMqKdQPpQft697V1Furb&#10;4sBLGVP9p2TV/rW9tfWxs5QJ5dEFxyjvCyGPQSQP4T172pKbdG3VFjURkf8AB0B/rYDj3T62Aae0&#10;V/b+w9IG5Q3gaQ0ZzwIB697fIN3bcRVIqYl/tC7p9PoQR7TS3sWqsi1Hy/z9Jn5M3eQ0aJqDzIPX&#10;vboOw9uwIytVU5RkKlS6WsRzcH3aO8i8SirUf6vPpbbch7kzYic1HEDr3sF6rsrGtlqylxsVNoDt&#10;o8TBkJJ+pCn2JbSa1KIkpy3+r7OlNzyLe28Qe81D5eg697bajfW6KaQvRwFv9SEGvVfg/Xjn3SeK&#10;zlqiDUK+Yz1uHlXYp0C3D09a4697ijfPaFfG1PTRCmEnKkRFeTx9X9pjDtqTHXlgOHl/LpSeVuRb&#10;R/FnYPT51/wde9pfJ7a7JzqyLkslUqkguSkpCgfUhVTge22v7SNk09hHyyf29HdjvXJW1UaygUke&#10;o/z9e9xKPq+pp/HJWZepE8fILPIRf/E39+TmB0L6KUr8s/bXpRcc9Qy1S3t1Ktg0A697FDa082CA&#10;T+LZBow/I+4crcfgK3tSOaLkzFnBrSlBwp69AXfYo91OoQR1p/CK9e9jdjN5YwqpqakSsAP843PH&#10;1B/F/dzzGzFY2SoJzin7OowvuW73URCmn7Ove1fFvPb0kXjMMbKeDcpdgfwD7ud3tJHGmOgHGoNa&#10;9B5+Wt4R9QYj9vXvculG2cmjtHUfZlrnxzEaAT/Q+9sdruZCWOh/U8P2Dpi5/fliwDp4g9V49e9x&#10;ajZ+Oro5BDVQyov6WicEarcng/7x7Ty7FA6LPHKGJPl/l8un4eY7y1ZfEjZSeII697QmS6/q4iWg&#10;qgYz9FJJNv8AYe0y7W/cdNT0KbLm62koJUoeve0tPsXKg6kcMLgG4II/wB90ksHBOoEY6Pouadvb&#10;Dih6976p9q5CEsk+pon9J0gnSfwfd4bMyRoMAVx69em360kGqHDD+fXveaXbddDpEIZ0CmxZeR/g&#10;w9vpYeHqPGh6bj3q2lqZCAa9e9t0uGq5AUqFUC1tQB4P+t+fZhb27DLkg9LI9zgQ6osnr3tK1e3Z&#10;oJSQGIXnUqlhYn260EkbK8ZqCc9H1vvCSx6T172942CR18TISy2ANrGw+lgfb/kXZP29Fl7KgPiK&#10;eve1FT0azNpdbOg/1Jv/ALz7SSeHxjx0TTXBjFRwPXvc7wNErLGtyAbD6H+vB9pwtWAPmekviLIw&#10;ZjQde94fsZ6pRqRkchvTY8j/AGHtQAsNR5V6c+qigbB1Dr3vlSbfq6kiyOCj6f0mxsfwDzf2oKO7&#10;AD0/l1q43eCEcRnr3taUGBlpCzOjtqAUgpYg/wCPu8tg50xKP82f5dBm73WO4AAIGfXr3tUwbeeW&#10;MSNHoDC41C1v62HuybWyaiw6I5d4VHKg1p6de9t01EsTMtxqUkD+vHHtqSMR4UVJ6WR3bOoI4Hr3&#10;uPFTN5VdwdIPItxY+2Vt2lkHiZFRw6ekn7CE49e94cljCrq0QCJKNQNuCSf6+3rrbvCYyIO3y8+n&#10;bO+DAq+SOve28Ud/zpI+txa/+IHu0EFB3LWvSv6nSK0r173IkjjWFkZQxAsWHpP0+p93e3Uop0gm&#10;vH/Y6YV3aQMD+XXvbNFRnWSrftub834/1j7SvbElvMfLoykuRpFRQjr3vhWQQABdS6fyAOb/AIHt&#10;0xM06inaF/n1a2llrqz1722KUZtKlQL2NyLcfkj2+YXK0bBHDowIZe45697jVRhETjSLqTbng292&#10;8JtGTSvn07CJDIDXj172mJdJUm1vV+QDzf8AA92ijFaHo8j1hqE9e95qQKzaTa1ubC9j/sPbbJIR&#10;VOFemrmqivn172qqeNo1FgG4Fr8D/b+y6WNdRdgK9EU7BzTr3vjUiPQTZSwYM3+H+F/dEjJk10qK&#10;eQ63CXrTy697Z2iWV7hOT/T8f4n2YiOtFXj0Yq5jShPXvcOppijhbEk/kfQ/48e1Jt3Kmh6UwTBl&#10;697jrFa/pJN/p7tHESw+zp4ynr3t2p4tKL9VLcHg3/3j21JDJUNFwr59F0r1b7Ove5aRzSHRyB9O&#10;f7Vvpx+Pbh1EUfh0w7Rp3Hr3vs0rRankGlVNjZSRc/4+31t11D0p9nVRMslFTJPXvbfO8dQDHDYW&#10;/WQBc2490ZAQFUUFelkatEdUvXvfKhxskkg4Yc8C1/8AWt7Vwo2rTUEf6uPWrq9REPD7eve3k7Vn&#10;EqzeKU6vUt0Nif8AYf09nI24mjvkEeXDouG/RlPDDDHHPXvb1VolJQNTsiGbxsLD/gtvV/j7LrlV&#10;NqYGqKt/l6LIGa4uvFUnTXr3tCI80LMBECjfVTyh/wBY/j2nt3a3DLHkHy9ehSyxSKKtkde94ZIS&#10;waaEujr+pApuD9Tb+vteimTKAK1Pz6dSTTSOWjA+fXvfcaQSj/KVGsDgqCLH6AEe0SoQxRxivDrT&#10;tKhpCcfP/J173hqtvyzwGaDUw+pCjkcX5H19utYLIjSRE09OnLfdkil8GXH29e9p+loSsjLMTpuR&#10;9CCDf68+00MKmQK1aU/Z0bz3QKgxceve8tTSNA14zrSwIIubf4Ee3GgAWtRx6bguBKtJMHr3v0E5&#10;dkp5l1KxsRzcD/W/HvYeMxNFIPLrc0WkGWI5697cJcMhjLRJqQnjT+D/ALV7pJAmlXhIao4efSOP&#10;cnDDxDQjr3uFHA9OzQuvoK8fkC/I+vtKoFNBNDXpS8qzASKc9e9848dKkqzKNcbf05Fvzf3uQCpA&#10;HDqrXkbR+EcMOve3GXHRSLrgBDC11Njb+un36Tv0+EM0z9vSNLyRGpLw9eve8S03jtrALC91b/in&#10;tgq5NDnp1pg/w+fXvfXhVyeALEWsDcccnj3VoyASAeteIVFD59e94RTyFiq3K3v9D/vfu0Q1sNda&#10;U6cMqBc8eve8FVTsD9ATa/H+A93CdpPDPT0EqnzoOve81IqqE1KQSbkfT/W5/PvaxipI8uB6bnYm&#10;tDjr3t0k0uPSpI/r9CP8PeqanBGD0gSqmjHr3vi8WlRYluOBze/+Pu6R1FTgdWVwW9Ove8sBewRz&#10;6QeQfqNX497KADBND03KENXXr3uYulP0rfnk88f4+1Ea0Aqek57hU9e95jURp9VN7ckcD/Y+3yRp&#10;A+fVVgY4r173x+7c2H9luCfyB9Px7epRjTHT3gBKjr3vC1Rpa6EWB+pJJv7sDRhq6ukQIo+Ps697&#10;xTVIdbBiWNvq30NvoPfi1Dnp2KMocjHr173CaVggJYAD/G3J/r/h7UAuVJBHSuNQzHHXvcON1kkP&#10;0VwQFIH4/rf3V0oAa+WelLqVUCuOve3WIFzb6AC1z9L/ANfbRGM9Fkp0DjXPXvbrSU6LZm9VgbH/&#10;AIp7pLUNjpDczEtReve8r0iOfK6BtJ+h/wB6PvRY6hX+XScTsn6aYr173FqolYW0gcWFhYjj/D3Q&#10;OrEitD6dP27sO+teve2RUMeofgC5H0v+B9fdS4U4yejEsHAPn173G0F2LckE8Wv/ALz7oGDHOOnt&#10;QUUHXvcr7eVnUBSBp1A82A/x9sawvdnj0yJY1Fa9e9yUhZCL2I/N73P9fr7U1J7l6YaRWBp/Lr3u&#10;asV0cIukH63H1/1h7vDqZwSKny6Ss9GGo9e9x5KHU4a5B/oP9vzf24Ym0lnFM9PJddumnXvb3RUj&#10;tc2Hpta/0/x9vRyGpUgEU6LrmYJg+fXvc14hfSBpuOeDe/uktHACdMwguKjr3vE9CJSmm4IBsAPq&#10;T9efbIjYCtK9KFmKLk9e9uMVE8KBwv4HB+v0+ntUwAr9nDpKbhZpCgPXveZZgRplSzDgcW5/r7SU&#10;OPXpt7NqaozQde952ELAapALD6Gwsbe3WjrHVOm0hlWtAeve4ElJrIMbFl1Xv9R/t/bcYfUfkOl6&#10;S+HUP6de9wZcfLdz9QLkE/g/1HvYkBw3SiDcIwQvXvbUlLMJWjAYn6ki4AJ+nI91JBFSafbx6XTX&#10;MfghmIHXvc5aCdh6lYD6355/2/uw1uagU6K2voQ3b1730aKWmTyaQwJJF7gn/XHvdGSnkOqC5imf&#10;QDnr3uRQSpNLplOhVF+PqLe6qqqa+vrw6pcpJDGTGKk8Ove3l6iJNKwuwFwDybm3+HtUYqdxPEcO&#10;kQglfukArTr3tR4p1dXupYkL+s8EHj6eza0OmFCCCR69IruCQBK4pXr3tW00GmO2lQbXJ+hA/HPt&#10;58rqXt+zopkYlqCpPy697b6xjHwOG/JFrEe0sgFSQTw/1Y6PrC1VjqYnhj7eve0nW13jdkVlBZub&#10;ElrfUey2jErQ8OhLBaodNSeve0lXzyzllXyEkG9gbAHm3HuxkqhDYPDo/sIAAWNFAPn172zQYWoY&#10;mRYmBcixck2/1R5+l/biQkuSvGnE9G7XcaYYg0Hlx697XuJwACprYhls17XAsOR7UxWjSlc19fTo&#10;hu7uJ3Div54/l59e9rWGijjUALqYEXsOCPrcn2aw2/gqaAk18vLorecsSRxrjPl172+U9OCovZbc&#10;WsBcn6cn2cwRM61PADpgsXrpxg9e9u8ARCF0cLz9SLsPwSPdxMkcQUefD5dNxalWjGteve3O6rFr&#10;P6LEFfwOfwfdl0U/UHHPTjIDw4eZHXvadrq067AgXsBybfTj3ZZjItRRadKAuMGvXvafq8okQKk+&#10;r+gb/Y+0cl+A4jHH7DTq0cLM44CvXvaKr8sZSyhtKf1/STb2VTXDK7GTFT5dHdtB4Q4VJ/Pr3tOT&#10;ZK5AQXNuLm9v9h7rNd1TQ2AejZLVGFZOJ697achWhIGdmVmIACg8f429p/EQqFp2/LowigRFAXh/&#10;q49e9oasrRoJYg3vcA88iwF/aMsrEhTT0PRlFADQAcfPr3tOS1KlTcrpX8X5ZiLj6e0U1yEm0t3C&#10;nHo2itXeQAAg0Hl1721S18cS3uCPwt/of+Keyi73B4yADUL6cc/5ujq329mIUKa+tOve0zlNyxwB&#10;tMg1DgWP+39kl7uepKHA/n0Ktv2UyLpZM9e9hbl91OTJaSwvf0m5ufwR7Iri8RGLLliOJ/zdDbb9&#10;jSJqhat/q/wde9h9XZp5L+u49RJB5JJvb2RTXjOQCa59cDoT29gIyK0qP2de9pqarklaxJAY3+vN&#10;/wClvaNmLsaH8+jDwwMVA+zr3vBdbm9x+f8AXP4+nujSOooB+Z6c1MF7f59e98T/AK3H+25PuwZn&#10;4+X2dVRyQAw4de9+v9LkDg2B5/2APugDZrwPVGqdXz9Ove8f9QG4uD7cHCjdWBqKHyHr1732WPN+&#10;bW97BAFBw6spFKE16976uf6/X63/AKe/deP7eve+DG/HFuPzxf3s560R5nB6974gkWFuOb/0JHvV&#10;PTqjZPHh173y4vwRwPz+f6ke6n7K9UJJOmhb7Ove+JOkfg/ji/8AXj26TnT8ursCCOve+ybLybcA&#10;j8+/AUIPHqoArw697xs1x9bm/B9uDjjqtKEjr3vGWuwHN7H/AHq/u3Xvl173jJ455t+k/wCH+Pvf&#10;Xuve8TNwTwf6/wCx/r7917r3vCT+Tz71jr3XveBmuL2t7rwbr1M9e9t87G3P5/qfz/h7uKYIHVlG&#10;a9e9ssp1f6w/33Ht9moelMfxZ697b2Nr8/X2kY0yelIoB173iPtG5qerde99e6de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797sGI691732Cfd1lYGvWqde95FkI9qkunU1B60VB+3r3uQlQy25+v&#10;F/ofZhFuDKQSem2iBoR173MjrWFhq/r/AIH+vs0h3P4s8ek724apPn1729UuamhACysLfT1W/wBj&#10;7M476OQqPOnEdFtxt0UuWWtOve1bjt5VlOV/eb0i9gx+ntdFduoDK+K+vRLc7BDIn58D172JGF7R&#10;radoSKp0024L8G3H59nce7zxsWYVJ8wc9BnceVEfWTGDXgRx697GzbvdNTCyrNL5AbEh2B+n9Pz7&#10;Orbe0JVkY1AyfTHn0CL/AJNtpT2ArStfIfnSnXvY54Ht3GVyossyRu1rXICljxf2dpuKTxhqgZ49&#10;AG/5KvIyXhHbU0oOP21697FDHbqoasIY6mIngn1AcH+nPs0W5ZSQCCxHn0E9w2K7syxZaH7Ove1X&#10;DkweFe9yLHUDe/8AT2/FcITpmP5jh0RG1NVElanzpw+3r3t1hrQRyP8AWPBtb+oH09qYzFT9I49f&#10;n1UwKvan7eve5aViyabm5H9CDz7cZ2V9I8/PpiSJ9VB+fXvctaoILDUbn/Akc/T27GCXAx1r6dvj&#10;9Ove5i1P00nj6nkf7x7cLk5/LHTS1oTw697yJUhvryfp+Pwb359ueIB29bNMn1697zrO/DcccXv9&#10;Lf09+LFiqE9UeOoFOve5XnvYlz9OALC1+LX9uRkKmk4zxHVVhVainHr3vMkoYkBr2FxY83/r7fZq&#10;6gOFOtiLTWnXvcxJ9N1Nyb83PNwPbHi0oBx6bkBVlUeY8/8AVjr3uZHKD9LDUeQTewt780rcCB0n&#10;kdwe84697yLJ9LEkD6jj8/8AI/eskksaenTtSSWY0B697kRm4IN7jkk/737cDMtCOvMlF05NfMeX&#10;Xvc2EoQQCQbD/WP+xHt0z6Yqep6aBa2Us3dmmP8AD173JVgGFiCR/X8E+3418I6ScfPpolgdLefX&#10;veTUl7chjzwRpB/2q/092/TjkDIcn59V8B6DQade95UYKBpsSDdiRb/be6LICD2+fHpnUclhw697&#10;yqWH4uX/AKcr/sT/AI+3NRhLEDVjp3xfFqSaY697kfUqzALcfS9vp9B7binZ6VWhHTLMyKNP5469&#10;7y+kcsDe1lIuP9jb36R2KVjNDXrQYEUAA8+ve+QReQX5FrH/AA/PtwJHQ5Fafz6sGXUWrjr3v//X&#10;+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfIe3ogD1rr3vOg/p9D7VY4daJH7Ove&#10;5SKRYH/jVveiBx6qaHj173kC8/j/AGF/fqj8+tY8qjr3vIosAf8AXv8A092wa9bZgajr3vIF/rYm&#10;/HF7396NK1HVaDy6975hD/h9ffi4Xy6uG0KB59e989K/n+hsP+Ke6PkFvTptgrBj5j9nXvfML/tu&#10;f99b20WUip6ZMZw1eve+Vv8AU/4Dn+vvw7lBPl1YRmnXvffFwLW5A4/23v2n4tXThNVKDHXvfMLY&#10;Ei2kcH+v+290yWAbqoB1iteve+X+2+t/+K+/IpAp1rwwwqcZ6975jTcfjn8fS39D7q7BSRx6s3YO&#10;0de95Awtxb62496UUyetpRcnieve+asRcf4e/Y0j7etMqla8Knr3vKtyB+P6/wBPeipBzx6oy0ND&#10;nr3vIOB9b8j/AGPvenNenkQAhwKUHXveW/K2B/pz/j+b+9qDnPVkHaSPXr3vKLEC/wCP9b8c+96c&#10;56sBUan8+ve+VjYkEC5+lubf4W97ZhWh63VRQcfl1737QAOQefyP9vz70HJUj06pEwNQOve+7j+h&#10;H5+vNvz7soNOlANfn173y/Fwb/1vzf8A2HvQAr3db44HXvfR+v8Ahb6C4/17e9KWPD+fWtVRgde9&#10;8ytrHgD6f8R9PemCmvXj59e99ML3PHBtYf7b3oaqLTgPXrwGOve+2XkcAEC35/P+t7p2kUHCvVDQ&#10;H5de94D+OLW/A+nP496KCtQePV6Ux173xI/qALkm39b+7ohC0IyOHWsUxnr3vgb8E/W39PbJIAp8&#10;+qitMde99EKOfrf/AAHt0ENVQOr18j173xtqJ4AH+8e2qgODIajqv29e99MtvqbWuPr/ALY+9h+3&#10;HCvW/mOve+Gm9gfwb3tz7cZ1cFgOvVBJI6977IueOP8AW+t/bICinVBTr3v1lH1N/wDYX/1vew7c&#10;FHXq+nXvfEiw55J+n+FveiDrJPl177eve+rWHNx/rfW3vZYswA8+rVDkDr3vxF7W4FvrYct/r+6F&#10;Kdpyet0UfPr3viR9OLXP9Pz7uKioBqAOtceHXvfYFvxa3+88+6s1QOvMagde98+PoAAbX/x5+tve&#10;qrpqa161Wmeve+rEc/W35+h91cktVetMSWPXvfvzcH83/wBv718j1ckUA6979a5P+34+lr+96sY6&#10;rmlPLr3vthcD6E397ALfD+fW1qa06976sB+L3+o+vvxHkOtsD5Hh1734gA/4/wC88e6ZHy6rRx3V&#10;p1733p/4i5/1uPdlzXranJ1de99/6rj6f61/dtXA+nW60pXj1733cc3/ANh738XAU6sCafn1731w&#10;1j/Qn+nvdaDPVjwz1732bW/SCRaxtc2911dVDgU8x8+ve/W5vxx/vf8AT3oHJr1qvXvfLgDnj+nv&#10;eK462NLVC9e99f1+l/8AH/inuxIVQDnrZpTT1733+V5+g5Fvqb8D22Dg0rnqoIGRX/J17361zwRz&#10;+Pfga8cnqvnXj1733wePr/hbj3etPl08opinXvfgSvKFg304NhY/7H34MQKHh0yyIexxgnr3uTFW&#10;1UXCStcccn254rHI6SyWUTtRQB173NhzdfHe0puL2Nzb/Yj26JmZV1E/5/8AN0wdrgkopH59e9uE&#10;e6MjGQTI3HBIYgNb/AH3f6oBClT9n+z002z2wUxMoIP7eve50W+MilvXJfk31G314978dzxalfl0&#10;m/q7bCtQP2Dr3uWvYGTQsRLL+NNmJIt/X3XxiFpWv5dMtyzaGgCKKfLr3vL/AKQ8qQAJpP6i5PNv&#10;dTcMEw3Vv6vWqDCr+zr3vFJv3LOCfNL/AK2o2v8AQ+6mdg1QfLp1NkjQ1QKPy697iUm8chS1QqlA&#10;JY3axIPB5tb+vt2O8ZQtWNOmdx5Ysb+BY5lDE4Jpw697G/avcEbGKKdlvazLMtiLfgE8X9rY7qVl&#10;LasV9c9QjzJ7TTrrltO4D0wf2de9j/hOxMPWRKBJGrG3pYBSD/sfZxDELiYlhgLxqPPh1Ce68k7t&#10;ZsdaNQV697WcOfpJgfHMhPAKEi1j/T3RdpMuRkV9a9BeTaJ4iPEUgevXvfKompapdRVdVjyDcE/T&#10;6e7rsgoVbHWoYp4Tjh172mKyhVmJjbTc3t9Pdn2yVSQuRTj/ALPR5b3RoNY697hLR1OoMGAQG9gS&#10;vPtONvmWhXI/b0oNxBQg5697c4VqkKab3P0CkkcfU+6vbSUZipx0ika3YHV/g697WuKau0oAkiEn&#10;6Enn+l7+/ESqM46Dl6tuWNKHr3sQcY9bERbVGxYepSbNx+QOD7ejuJLeMNFUkV6DNzawNSo1fb5d&#10;e9rrA01b96TW1MctBJY6ZBdo7i/J/wAPZrablIyl36J9xtbZrVhappkXz9evexI/uxRyxiSBkkjk&#10;/Atx/W/+HsSmGO5zEuKevy6CJklU1NRT9vXvbBW7TSJy4A0sOB/Zt+ef6j2kFmqlUA0+lenINykZ&#10;ApqPt697YKnAlBcaSqjkC1j/AEP9ffvBYVr69LYNw1Bq8a8eve01W4SLlFsGPqFwPr/jf3bS/nno&#10;2g3CRWq1ade9piqwlUePQR9Ba3Nvzx7cQVQVqKHo5g3K3U5r173gg2vUNIr3YX/xUc/8GPttf1Sy&#10;0zXz6em3yELo/wAPXvb5DhClgYyXH9okG9v6n3ZrJEOsitfT16Kn3QMK6senXvbiMHrUNJCFJ+rE&#10;qL/0tz7ej21gAZVx9uekZ3TS1EavXvcyPEQoULIoNvSQRcn/AB9ql2uJs8QPXpO+5O4IU9e9vlOV&#10;jAQQRMwtZggDW/ob+1ogMUojjjotOI/wdFc1XyWNPTr3txB0q8rIFUDjgH/be1HhPHEJGHn0iIDE&#10;Ipr173ErK2pmhup0iO4AHFwfpY+y0OtyHAxQ8elMFtBE9Dkt59e9sFKjZCYpyroxOoDhtP4J97it&#10;FmlyKgD/AAefRtORZxhuIPl173nni0lkso0/1/3n22wEf6ajJ/Z0zC4NGr173OESVlEUI9UI9JK/&#10;W/4Hs1htRJZvG9CwyB5Ef5Okpka3udQOG+fXvaJrqlYGAjQswJRr3NuSD9PZY8IU9mKY6FFrA8q5&#10;OOPXvfUEkevXO/pew0EE3/xHukUBQapDnz63KjU0RDI8+ve42UeOmT/J4zpkBKsCbD/C3uzW4CM6&#10;jDdO2Iedv1SMeXXvaXhWaSW8hupDWPFzc8X96hSjBkNDw6PZfCjj7R173wmp/DISEb1fUgWFiPep&#10;AFYLIK9Wjm8RM0697z09DHLr1er0/T88/n3oQlwxQdMzXTpTTjr3tgnxb6nEQ1ANfT/sffvCNaMO&#10;jiC+Ugauve8VHQ1SyktGUWx9V/6f1938GqAHgTjq9zdQNHRTUnr3tTU1POQGAEoH9kX+v9faKSyF&#10;WoM+nRJNLEGKnB697jTJEJSrMEYm7IT/AE/1/exBoIXHDp6NnMepQSB59e95Y6d5g0dPGqgXGoHk&#10;i1/bsdq3xHzx1R5Vjo8pr8uve8T0DKoXSXkX62tcf6/tQpVNUea/MHq63NTUYB6974LjJJyQqeMj&#10;68fU/wCx97cNUNSgp5dXN6kQznr3uQsP2pZJFLm3p4/P4t7ZodIRcgnpnxPqKGM09eve5dFSNO4k&#10;cGKNWJdmFlA/P19vxwjVpoSv+Dpi6l8FSg7j173JyyCtTw0a+iwDMoFyRxc+73i+KU8LOkU6YsC1&#10;qfGuOJ4V69744XaNVUOSEsQbkkgk/wCw9po7SaYBIjXPDz63uXMFvCncevexewnXjLoqKseGBSC8&#10;jAKLWvYFvr/sB7EtjshNXuhpQD7KnqPNz5vVqw2/cx8v9X+Xr3vnvKvpcVQpS4wITZg0xUMwN/qn&#10;+I9nG6XkFtbrDYKASKZz+z59b5btJb+68e+r/pfI/b172B5rjKXaVvMSCWMgu3B/w9hIns1SjUSc&#10;k8epM+kEdBGNNPTh173G000skfjVuDdl4tz9be0x0q5FCPn0/WZEbUR173OfFxgfcQOHuPUoHqU/&#10;lSD7Uwly4PHHSRL1yfClFPT06974HFpVR2RBDMFJ5W2s/ge35YzOgLfFXq63zW8gLHUv+Dr3vlR0&#10;VVSlVkBisbesn/b2/Pv1uXidlINPn5deuLiG5BZDq+zr3v2QxEbq88kCqw5EkQGhh/qnA93uLdSn&#10;iEgedetWl+8bCAMaeh4/keve0cIzHOQ6K0JP1+oIvb6e0SOVpitTToRahJFVSQ38+ve5lZt4mn/i&#10;FIuqP62UeoH6+3prFamdTTT5Yp+fTFvu4WX6S5wfnwPXvePGTmncqyswuA4bkA/m/thG8OQMwFKd&#10;WvohMupaDGOve36ow8deGqKMgAAF42tYf4j2xLEkg8WI+eR/m6KYNxa0pDcCp8j1723U9I8d4SVI&#10;u1rcjj+g96hj1alGelk1wr9/XvcSqppoXOjWnqB+np5PujI6SaRw6UQTxyL3UPXvcunp4ak6KgES&#10;hbLIONVxxe/vQCMAHJGaY6TzTSQjVEar6de9x5MfPTMQwug4DcWP+At7aeFkkYLkDp5LuKZcHPXv&#10;fOGBl9YVSPyLX/x4HtyMMCGx1WSVT2+fXvc+SipamIFSA5402A5+p592OhkpXNfPpItzPDJnh172&#10;2fwmaAl1iLD6jgsB+Lgjj3V4dFTQ06X/AF8co06gPz697kLApsCCtrX9Nje/09tgBiAcHy6YMprU&#10;Hj173zaNRYuot+NPJI/r7djBpT59VVyfhOfn173KpqKGX6C5c8XFrW/r7UaVkIU9Mz3Tx4Pl173P&#10;bAVWl5k8fjUG92W/+w9qHt5AtSKDy9ekqbpCW8Nq1PXvbWaLUSHRdQ4/4obD2mjNRQjNejKOai1B&#10;x17301BKB+gA3IAPAHH19qSCPiOenEmVhWvXvcFqUIreQAHngfji3t2JAwq3DpSkrkjTw697TGQn&#10;WKRUS4+gJH4/xv7uY0B0L/P/AGejy0tmkWppnr3vjDR1eQIEYAjX6u7aQ3+sT7fhtnUs3AEdLdUN&#10;kGaY5pwAr1726Q4qohujWJVvUVGonm9gR788JDqadtP29F93eQOVZBin2H9nXvb3T0ZAIdWS1jb+&#10;p/p7ZZQF1A/kcdEssuptSkceHXvc6nazlRGwRSOB/vPtj18TpLJGXrUjr3twEUjsxKgJwRY2N/8A&#10;W9+00p6dISFQcTXr3uNUUy8XsbDk/n/W/wBf22AM46URSMEIA697wTUlK0AbQFY/qJ/tAf0t7tKk&#10;bLpXpxJbnWVPAfy697hpSeRPRGEUHhvpz+T7YWNqqg4dONI0bAkkk+XXvbhHQOORZhYAAcXuP8fe&#10;zF6jpDJcr8PA9e95JMVKR5CgAH45/wBufdwmoFUGRx6bS9WpUHr3vqKlKswK2Fwf9h/T37+EV4dX&#10;d6jjXr3t/p8GKwK1wo03AFr3P9b+3kRpRqrw6LG3MWvxDVnr3t1hwyUwC8sSeWNzb/YD3ZVUOSOP&#10;SSXcXuiSvbTr3uHW0JDFlsCBcC1rD68H36YuNNaD/L0ZWMoVQGrnr3vnS0rouuS3IuLj/Y8e/AlI&#10;6qPPqs8qSdqYz173lCNMTZSQgJIUf0/p70xLksOqhBFUjB+fXvbfUQSNqYIP6fQ3/wAL+2uFCcdG&#10;cM6KqhiDXr3tonp5CbjUGt9DcC/vXcEJxx9elcdzDp4A9e98qUTwHUxutuOT+P8AD34StqK1p0nu&#10;WgmJVBQ0697mVFexUIqJY/qIW9+PdgwNCQCR5nosisf1Mt1723QyNr1nSL39I+v190EwbulHA0FO&#10;lMoXRopWnn1727JG8wFiQF5t+Pb3cBV+HRWZFjY1HHr3vFLD5TokuQOB/wAa9+RwxWi4H59Oxy6O&#10;8de954aGnUAAWY/m1r8fk+3xoc6dIOePWpLyZzngOve5MGGlnl1Io0g3sPqLf4+3pLRmeqkelOrn&#10;ckRaNk0697XmNwNQiBnA08fg3/1vZjHbOECOOHy6K7jcFmAHXvcjJP8AZKVBswA+p/Htpp/AUvGM&#10;g8PLq23qJmZh5Hr3tB5DJMzWM1tV7qly1rfT2XtN4zlgc+nQys7IGpp5de9sqweZ/IxCqbaS4Oon&#10;21qZCKGo6MV0QstRU9e9qChxHpBaMWPPkdTc3/Hu6xSFCaGlfPpPLdSCoU4rw697fYMQpIBGkfVv&#10;6H+nPs3t4XmYoaAAV6a+uZjpJyB172/RU1PToAgAtyWIP9LcezaK0ZIxT9vSK5uZGoSNXp1732ZV&#10;HAANz9QDc8fX2/RVU0Oa/wCrPTaFiavgnr3vtZkJFjdh9b/Ui359qRKoFVJr5gdOmMheyoHn173P&#10;jqlHDGwA+gtcm3v2tG0hOI8unYrclVUCp697x1eStCw+ig8/gni9re0M8rICxJ48D/k6XwWxzUef&#10;XvaEyOVBLESabf7c/wCt7L2eR28SuOlq2zSNqAAHoOve0vPXGViS17gN/sPp+fbXjKaE+fRlBb0R&#10;SQM9e9pvIVa3JuAp+tgeLfRR7Yc1rTo2ggIXIHy+zr3tgavCgupsORf/AF/x/T2l8VfEIbuoPTo1&#10;S376leve0plMrr1AH8+o34Av/X2xcTKFHhnPmPXoytrQvpBHXvaQqcktmUt9fzcn88eyuW98MUP7&#10;PPoR2e16gdKVHmeve05XZmKFCGlClSeLgA35B49kNzfv4zEmgp/qx0J7LanaftHAef8Ag697QWU3&#10;Qt30yAAKQtuL/wCPsmuNzVUVl8znz6GVjtB8NHYZPEAf6qde9htk8/JMW9ZF73H+B/pb2H5rzUH0&#10;5+fQktbBUXsFOve0jPXtIzBWvc8g34/2PtBJK0x1A9G4gRSCMde9t7uWa5J/1r+2KAEAnp0Aj59e&#10;99arEnix/qL/AF/HtwgNgefWwCcDr3vncf1/oPz+fx7ZAIOnh9vXu48RQfPr3vo8cEC3+H1/2Huy&#10;q46qKjr3vgCACLA/W1/r7cywq2OrUJBI6978CACP9t/sfeiVU+vXqL9vXvfuDYA34IP/ACP3taDi&#10;OtAAeXXvfQ5utv8AC9/dnIUaj1smgLHr3vi1rgW/w/2359+68x/F173w45IPI/wHvXDqooMsK9e9&#10;+vzY/wC2sP8Ab+/HhqXrZOCy9e99r+kgfTluRz78CuqnE9aY9e98TYc/W/4N+L+3A2KU61WoxwHH&#10;r3vh9eLj/X97JBWox1QmuRwPXvfBr8/T/Yfn+nv1QRXqv29e94zx/sf99z79qBGOtjj173iYj6EW&#10;J/pY3Hu1aZ6uAOIz173gY/j34VrnrQHXveBz/tufp/xT34U69TGOve22oYgi/N78H3tc1r5dbSpr&#10;172zyn/ff19uMaH7elceT173BNrf0/p7ZcinT/Hr3vH7Qk1PW+ve/e9de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979U9e6977v7dWQjrVOve8iyFfamO7dSAD1oi&#10;o697zpUMPyb/AOv9PZhFftQCvTZiVuPXvc2OuYWF/p+f6f159msG5MHOpjTpM9rqrnr3t6p8zLGV&#10;KzutjcC//E+zSG9hY+tekMthExOpQfy697V2P3fWQadMrcWBDEi4v+CPayO4FKo9BWtPs6IrrYoG&#10;UhRTr3sUMH2lV0pVXqXC+kG5Y2A/xHs+t97lUlpVPD8PQX3DlaKYHVHU+o697G7b3dcyBPLUeRNQ&#10;U6rsBf6Fbezy33hdQMlACMA8egNuPJML4KjhjgG/zde9jlg+2sVWlVklCvpUcNbVf+1z+B7N49yt&#10;yoIxmleo/wBw5Lmij8SCoAOaj/D172JdFuaiqRGY6lHDcoYyOGtcX9rjdozHwzX8/wDP0F59nuYS&#10;yaK6fPr3tRQZSMhSCb/XVc/X/H2qivOBbP8ALol8CZZAHyvXvbktcGAYE/48jm/H59qxcKyfpnz6&#10;rMsarpTB697lxVdxzfj6G/P+393RwwIGPt6ZERZSeHXvcxKtfob6f68fT3QyGoXPTLxlKUNeve5a&#10;1CtzyPpYEgjj/D8e3Y5qJofjXravpFGHn173nWe9yCQRxwb/AEPHtQGoKIOrMtf7Pr3uYkt1XVz/&#10;AI3Oq35ufe9KnJwemGjqQzGhHz697nRzANpNhq+gP54+nHvavqFTnpgxajU0697lxzgFSy6SfppP&#10;Ngf8fbgK6yDjrRCKx1ceve5iy+oEuACPxyACeL392+LtU49enUDEZHXvcqKcqTzfjn/itv8Aevfl&#10;7VIXJr0y2onB697kB7kXsDcfXj2/EWZv1cDqixs0hJOD173LjlBB0kA29RI/F7E+7sI3/s/L16d0&#10;eH8bV9Kde95lf1ekqQ3p5H5/2PurSKkekimfLPSKQSSZAx173JV7hRqI0jn8g293napySB9nV/Dj&#10;jwBTr3vLFJwQ6hrH6/gXH591QhWGc/4emtID6GNa9e95mkA0hb/S7XP0v+OfbnEEUHTHhGta4r17&#10;32CDdiDxaw4sSTyfr72FHhlsU/n1fw6vUV0jj173/9D5/wD7917rf49+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde981t+faiLy69173KjA54/pa/+839qCa8OqtWnXvclf6/j/e/dad1OmSRWg697y2/&#10;rxfi49+B9eHVQQGqa06975iwABJI+pPuwFakdXArVgePXvfO30Av9b/7D37yz1fGip697yAXP5+n&#10;+9+2yMAsOmNRArx697yWAsLG/wCef969+YVU9a0kAt/g6975AC39Tf6/kD/X910ioLenXgxBGqtO&#10;ve+RHJ/29vzx/X3QEaQF9etuwCV6977UW/pxb68m5/x97KagxHWkypFM9e98rW+n55PJ/r7ovEau&#10;nNWkip4Dr3vu/wDh/gOP9t7b7vL16b7ia+Veve+v6H6W+n+9ce3V4nVTp5Frq1de95QCBaw5/wBv&#10;/t/dGKjz68SCRTFB173yBI+nP+vyPbYNcHpmpPb8+ve8gP0F7XIP+F/bmoUIpnp/tClBxHXveTVY&#10;6SD/AK4+l78e9gELnq1Dooeve8qk3H5B/wBh/gLe/VA/Pq4ZaVUU697yhgSAbgX4/wBt9Pe6YbrQ&#10;BGo9e95Vva5N+T+f9t7bIyD8umWDqQxP2de95dQ/obi3H/En3tQaVB6eVGVRU18+ve+RW5sbfgm3&#10;P1/Hu5Y/Z06WNMCnr1734Bbf4D68cn3oCuQa9brXI69770jVe/ptwL8+9UKppPGvHrWklade9+/H&#10;AAB+moc8f4e9imQOPVsAevXvfjZdQI5/qPpz9Le2XNWBU8OP29eqDTT5ceve+iWP4H9Lj/e/dBEx&#10;zXz6oVP8+ve+NrgXH0+tx/xHt7SV1U69TuLevXveMgAktY8m3tvUzEZ+3r1CfOnXvfRBHFvzb/Ye&#10;2qE8BjqupRjPXvfDSP6Wt/T6f7z7sJCPPj1YnJ+fXvfEpb6fQfg/m/vbOGpQUPr14Zx1730frew/&#10;xvz9felIppJB6qKkU6974kXtYAf63t2kasa+Xl1simOve8biwF+Bfkj+o/1veqHUCo016sKjPXvf&#10;OxX/AIi/9PbI0fi6rQefXvfCxY2/p/sB/sfeqj4mwOvYzXr3vi1iOTyP9tz7ULnjSh4evWxjr3vi&#10;B9ASORfj6WP5t7abHwjHXqg/l1732R+P0kfn8f7D3pgY/hyD1YinceH8+ve/G4B/NyP9e9/r70QT&#10;TPVOJx1732Pr9L2BFz+B9ffiraaVx15hQVH7Ove/cccknng3+v8Are9UIqH62K9e9+H5uR/rf0/2&#10;HvxyAQOr1agwP8vXvfLgNc/S34/PuuSCR5dNk1FOve/f0tY/Tk/0/r79XuPljr3A+nXvfRFvp/sf&#10;6fX24VYhfLq/xUpjr3vw5+pIP+2uPdSlPn1Urmp6975AE/70P62+p597KgGinPVqACo69764BI/2&#10;9vfl7SGIr14KTk5r17361iP62/Jv72x9OvVOk/b1733bgcX5/Fvr70FxVevBCDqHXvfX144t+P6+&#10;6sGqGPVSGBqeve+YAt9P9f8A239PetRH2de1NT5de99n6m4/px+Pp78KHHWwRXHXvfVhzb68f76/&#10;twkaQtPz6sGxQ9e998jgGx4vx/j/AIe6ClOqjTTFeve+vzfj/ffT34ijVHp15xR69e992ABI/H1v&#10;/j7sGHButgmgr1731/j/ALz/ALD+vutetGhOK9e9+A+hsD7uAftHV9JOePXvfL6XP4P+P+297JqA&#10;BinVRilMde9+PFwP6A/190qTnrYBavXvfVv9uf8AbW/1veySevaD1736x/1gB+Pe0qcHrammD173&#10;4X4/Fvpx/h+fempQ9VPchoPPr3vl+bE2v/tv9v72DTA6sCVPqKde98wOCLc8824+n9ffi2AF60KV&#10;GnHXvflJRgL2NvqLg/W45Hv1SgPz688amtRx697eKHOZShK+CocgMP23YlePaxbt1NeOPXopu9j2&#10;6+BEsYYkceve1vj+zMtRm0pkIH5DEgAfS3sztd5KBFfiOgZe+3W03DBvDAOfL/J172v8f3M0egTM&#10;6+kEX18cc39mK70jkgmlfI8Ogbfe0dvKzeCANRx172vqDuPFkIZXV7kXJH5/p9fa5N6ieqSAdA+6&#10;9obvWwiwBw9Ove1nR9lbcqzd5V+ikaXUCx+ptf22m7W4KpppX0z0Grn2v3+3IRVrU5IyOve1vj96&#10;7SdUJq40Nx/aU83tdrHj+vtqTcLaUsKmoOOg3de3nM1WTQeOKDy+eOve11j927WkZdOShIuADrWw&#10;B+n1P9fdGvbNjoY1x6dB6/5F5htx3xE49P8AY697XdBntvtyuQhexBHrUC35+p9sPc23akbUH+rj&#10;0Rf1V3mgSSFiT6A9e9qWm3Vt6lBLZCmYix0CRDrB+thf24t3aKp8OtR/P7OqnknenQhYmUH1Hz69&#10;7UmF3djaqfx0taY1exC+Qabn+yOePYs2e7jLaZW8vUdM3vI97DqE0NWC1/Lr3sYsPTrkVCCRZgVO&#10;kMVINx7P7inZIlCCcdRVvG1NZSAhSo/w9e9xMxtWZCwSNSbEkrdTyPpb6e0J/U1EU456KLe7iFVU&#10;VNc1697Dqt21VxuXkDBV/TcXDAn214Dl6rn16NEu1ftPp9nXvbJUYySMsPGQp/Kgkf6wPvQQju4j&#10;p5ZkahJ48Ove2SopquNSVjcgEgcm/wDhb21IpqcEdK43hLUkIHXvcSM18npF/SfoQQ3B/wAPe08Z&#10;mCqT086Wq/n173JemylRGxuSqjk35H9OPZukFzIFZsAcOmEmsYZAtOJ697gR0eYsG1SWUm4JNiP9&#10;j9Pay3t7mZZAgyDxOOlrT7eRRQM9e9qPF01Yx1ktpH6gw/p9Tz7MYbWYv3ngOJ4dEt7Jb/ABTHXv&#10;b3NIZT4UsyIPWR+nn6j2lvZ3YLDFXT69FMaBB4rYJ4de94qd4AzRvGdBIFxckE8WA9l1u0UTlCpJ&#10;/wAPV5VlZdanPp172qMXgKaSnqGpUOvQ8nIOrj6+xPY20ARmkXyJ/wBjosudyn8VVnHDr3tFZGhl&#10;jm1Sao2PAA5Xg29hySFZHWRMZ4eny6E1jPHNDWIA049e9vOHootJRizO6kWIuCx4H+x9ndlGSXQ0&#10;6L78yl6gAD/B172nazBrJVS6h42BP6VBB5+pv7Q3don1JJWlafZ0dW148MQHxCnrQ9e9432dUPG8&#10;vlCxquoMbepf6j/H3RttZo18M1of9VevJvsZcRIlWr/q+3r3toqMM09G8a3LU54b6My3uSb+/LGz&#10;W8i1DFOA6NLW4pPrHn5de9pSLGMk0ayEgCQAcH66vz7TQwmR6AAdChXLxk0BNOve1NlsQI0iMXAZ&#10;FJuv5A9q7+1WN1MYqDSv29B20mcyEuK8f8PXvfqXCOKc1XiBXSL2+pP5NvadYXVTIgoOmbq9Qz+D&#10;qp8uve2tsLO82tU1o5udI4C/kXHHuhhd3yKVFa9GS3UNFWtMevXvfpcRI4YRDQRwfT9b/gX96Csq&#10;AUrn8+tw3KgjxMiuP8/XvcyDFVFLCo8QBP1b+pP1J93MEiqzjg3n/q4dN3MkFxMdJ4enXvcKfakm&#10;QuygLNe4cg2I/oPbLWjs4lQZAp0pi3RbXSh+GnA4697mUuJqMPAsNUi+VgFUlbsAOfr7MEXw4AHw&#10;an59Jri5S/IeLhX8uve84x6qWl0qzNyQRyL/AINvZXNQMxNST+zpJJKwOipFOve4bUNSW9MfNxpC&#10;/wC93Ht2FGr69L4vDXJby697U1FtVp6c5HJKYIIr3GkXNvyLezOHb4XjFzISqKc8M0/yHonfcNEv&#10;gW5GTx8+PXvaSyiVFfL9vj4HhpUYqVUaS6jgHVb2jupDMzLbdqHgOPQqsrVYo/FnYFuOc/s697Eb&#10;YPXGRy0oiNJOY5ArO7iyon+rLn/ivs42faJbmcDGVJJ/LoJczb9b2eUYAqPt697HF9qbb2RFareO&#10;srLMzQRMrpGQONbj6/7D2dvYWmzQq5ZZDXh5+ta9RZPuO7b24W2whqNRHz8uvewo3Lu+Wum8MLGK&#10;mS4hgUWFhxc29hTcN+nuJn8MUTyA8qenQj2fl2O1RmlGp2yW8+vewwy9RJVKyyC8i8rf63+tgPaa&#10;O7kmI+oPlj/i+h3tlsIXVQcUPXvcPF4GHJhopYPFK4IV19J55uwPtTaJDcp4cmGrxH20oelF9uL2&#10;LalNQPU9e9yZ9k1mPBkELsqKTrYXDD8EEC3tPe7dcW7MCDpJwf8AiumV5ghu3Ck0LU4cP9jr3tl+&#10;xnjbUAVGrkAGwJNhx7SQ+NGwNMfPoxSVHIVaHHXvatx9FT1KqrxiOcaSGN7Ej6A+z+0iW4UKlK14&#10;9E9y8sdYwaip697m5PBOwjjnQAuuqGZTdT/rv+fbl1ar3QScTwP+fpizu0hds1px697wUOJlpZPH&#10;KFngfgK4DKb/AFIv7vZWzLKqvlaUpx/l09dTQ3FHiOlh/Pr3tky+yaeqqXehL07cM8P0B/J0g/8A&#10;Ee0N/tM4bXbEkZ7cD7M9LrLfZ4I/Du+6laGn7M9e9ttFjZqGY0cnlKk6R5AQDfgXB9lcX1MGpZsV&#10;FCOnLq7iuk8ZaA8eP+Xr3ttyWGFLM7zwmONiWEkaftuPxcD8+6SoVZTQ5GPTowtLxp0VIjUgZBOe&#10;ve8lGjRHXAFkVlsVBt6fzce2oonBDI1M9M3C+KNMnbTr3vuox1NVuJaYtT1S/rQGyMf6AH2rMaqz&#10;Oq0LfP8AydViuLi2XTONUfkeve89PFCYzDVxXlvpDMLkH8f8V9+CVIqp4dNTGVXEts1F8+ve8NVi&#10;WRllWEePjSyi9z/Tj2hkRwSUoM+vV4bwshUtnr3vmqqVRKiElL2Nhcj+n/FPfoyV1l65H+qnVCGD&#10;F4Wz173kXHUchPjt/gDxpH9Df27HbjSPDPHJ601zcx/2nXvfGtwUkUfkUKoZeCCDe/N/9h7pPAVU&#10;aRRa8a1z+XW7bcVkcK/r1720Uv8AEYmMYcyQ3OpXAP0/1Nx7oocVibuHr0ZXMVq3fQBvI9e9qCmx&#10;lJUj9zXG72NrcavoSSfatYFYrjNOHRRJdXMT0WhH29e94qnBrEWCaZGAa3qH5H1A9tzxsqjQfPp2&#10;K/ZhUmmeve2yLH1AuqIbkfW/JP8Ah70utWIp/LpeJ4WfuIPXvblS0eUp4nSeOUxuCVJBIA+lwT7U&#10;kyNTB+zy6anaymkBjwV697iHFmSUMrGIH9Vzzx7aihdV0njXpSlxoj0t3fZ1728/b08cdpF8xVbk&#10;i5+nAv7fKFGo2R0kMrsaRYJ697T9TQidnKJpVjwPrb2/HSoAxXy6M7eZ4QFlOfl/qp1721f3bgqG&#10;1TwksfoFvckj0/j3QMQakVFejKPdZYV7SKde9vFPgYYAqNE/9Ba5tb6C49m7SgEnIx0iuN5maQup&#10;wfX/AFV697cIMcFk0LAzAnm4/wCiv6e6LceIwCjUfn0mnvZJF1Voaceve3E42AXd4hrAAVT+P6e2&#10;Jbckaic1+XRcLq40aS3n1722yUCwm8cZZm/UVGpVuOAfbEiEyHUMfLh0YiSQp3nH8+ve+YgdlIMN&#10;z+CAfr/Tj3UjTRVGOmxpqCDQefXvfA4qWIGaYCzDVotc/wCPHtpYnZSSp48T1Y3SPGVhBrXj173M&#10;/hAqEWSSIheCECkAccWt9fd1glozlSFp0z9W8WoDjTieve4z4tQG0rpRfywtc/0t9faYhj8unUna&#10;UA1A697k4/GTTKT47qp5Juo/w49vrExUOPs6Lry4RD6Hr3t0GHnYksSE5IFrC4+vPtRHaHUWJoCO&#10;kK3UBIVMmufkOve/HEJ5FBj+guTcWtf24LIMwqfsHr0s8Yk6FPXvalo8ZpBI/SE+gA/A+g978EIp&#10;C9EdzLUkcDXzPXvfUkCFDo1cFvwSb/j23oBVqjIH59Wt6lytRj/B172wVSqZBE0ZL2AYWPP9Afr7&#10;RtpqtAT0cwcA6cOve5opykQRouNJ5P4P4Ht0EqvcME/n0hllHENmvXvbfLG8XpjXTcXuv1IHtqUu&#10;BReq+IXarsT1736O7Ld1uAOSRbg/T2lfUQFSvz6pKzoQKmnl1720VMZk1BTZb3tb6Ef0/wAPdAW4&#10;svSyCfw8Hr3uIsGgWIBFzz9Tb3quty2rgOlEtxrOsHr3uE8ILlrHTqtYC3vSy4B6dEx8PBoeve+4&#10;6RZHBFgtze45HPt1aMNQFR1RrhlWnn1727hTCoVRqFrfS9x9f9h7UMak0NMcOi/UJWqcde98o4ww&#10;N1+v4tyP9f3dCNI6076cV697kxU00jWFj/QAXNvb6AgUAFeqmaNVz172qsdRvTAyPdSwFgf6/wCA&#10;P09rEJRiSKGnSaZ/FfsGOve1A+RcR6YjYqB9eAD/AFsPas3lwUAB4ftPTKQB5QpFB172kcljqurv&#10;LLMzCQ3JvwB9bXHsrlS4odQ7SehVZyQQoFUU/wAvXvadbC35HLDhSSfzwbe6eCR3UAHlT16PUvVV&#10;iKilOve3uh22vkRne8vBCsbr/rgH2qit9Wg1DfLpue+hCr4efU9e9q6WkipKdV1iR/px+m459mRj&#10;UIQSKg8Oiv6tZnKx/t697ZJKiQPoBuL2sOLW/pb27HK+rSAMD7OlA4EOBw4jj173JGtxqLG3+8/7&#10;b2axguqsf2dN1JKjTXT173gZivANgDzzySfpf3QyLlEGnp2JEJMjYauOve8Plte1tX5+n+v7sZKD&#10;Svp0ZomoUp173hkrfGjMXuw50i3P+B9trOUIZcE9LLaAtItRQVx172msnmWCm7kLa3B5J/1v8PaC&#10;8nMv9oRjoQRWa8Dnr3tCzZJpWYliVHOr8ey4yknQeAHHpesCk6AtB172n6zNKhMQY/T9V/pz+Pad&#10;2KAEivRhDYOQDTHXvbFV5ouNAccfqIsT/tvbDTV86DoxhsW/CM1697SuRzXhjZdfDN+D9Bb829op&#10;bxVJYNQgefn0dWG2vK9H697QGQzwAf12F7/8av7IJd0cUMYx6+fQ0sNkbWtFB1Y4cOve0Pkt0Kiv&#10;of1Dm178/i3sO3d8KmQN59Cyy2FlbS2B8vPr3sPsluGSQFnY3J+ob/Hjj2TXN+0spcnNOhfbbXbq&#10;+pF00FPz697SdVlXlvpLG/IJ+nsqeVywp/Lo1ihEagD+XXvbS8zubsW5N7Hi3HtofqE6vLy6e01z&#10;173j1X+g5uP9593BFadbrjPXvfEnk2JNhx+Rxz9ffjSoAA6rqxjr3vwbkcXvyv8Ahf8AHvRAKkA9&#10;bABU9e989X1HH++/p7rpNQ1fl1Q5NT1730W+pueOP+Re3aUGOvV8uve+IJB4N9JvyPdSK46sANBB&#10;4nr3vsG9jbkf7b3vHH069QefXvfm9P8AT/W/2H596RgxqM9UoXNR173xLD/bfXSfyf8AD348asKd&#10;OFfNuve/G9ubf8SPfgR59ayB8uve+IFrg/jn8f0/PveCcdVwaUNR173xPN+P8bn+n+Hu60Pb1YUz&#10;Th1731e34P1493AAqRTrZb1/l1732SSL3uD6eP6/4+2lwePHppVoajr3vCGsbD83Av8A0/1/bna/&#10;5dbNGBY8eve+JY/S/P14/wCI9+K0OOqMtDTh173wZifp/jb/AAsfegv4Rw6rTy697xknn/H3sgVo&#10;OvUp+XXveIsLfS9/8Pesk562c5697hyOBf8AFv8AfD24gr1ZVJOOve2qZjxf6e7keXTwGOve2qQn&#10;6ck35vz78QTk9KUHn173FP0H+x9pJTQV6vTr3vh7Tdb69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6&#10;9797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v1/dgxHXuve+wxHu6zOpq&#10;Otde95FkItzwPauO7YGpPVSoOD173IjqXB+pt/r/AO39rodxIFCem3iVuve3GGvZbeo3v/j7O4dy&#10;IUgGvSd7UZNK9e9vNLm5YSNMrixuLE2+l/a6O8SShbz6K59tjlI8RQeve1jjt6VlMykyv/hdvoPy&#10;B/r+zCG7lUAQuaV8+HRLc7DCy6Y/8/XvYoYLtOspyn+UypbjlyVHs6i3mWNiWyccOgxf8sIxYlAc&#10;cR/l9evexpwPdUqhEmqA+nj9WoG5+rf4+zm23pZSpkNKef8Ak49AS+5LidwwA4HFKde9jPiO1KCu&#10;SONpArMRcK4sOPrc+zePcQ0faABX8yOgXdcqy21WVMcMjPXvYm47dFHPGNE6NrIA/cF9RH9PZpE6&#10;LqoeIwTw6C91s08LsNFFOB172oYcnG6HTIW+gsCCSbf7172TIWBDVPp0Tz2DAAGgI/b1725x1gJU&#10;h7mwH6vyPoD7eE5MfChB8+i5beRR+px+zy697c4asWtcBgRf6Wva3PtVHcK4Kjj0+0Loun+fXvc1&#10;akkqHJAvcFTYf63+x978YFwox9vSRoWLha8eve56VY1D8fULYgnjj29C+tdcY4HppQRUgV8s9e9z&#10;I6k+m3JB+p+oP0v7eWYkkcAeqnJ7hTr3uXHULf1H8fjk/wCsb+9hgDk1HVo1z6jr3uSlQym5bj63&#10;B/H449uju/s/59VKZOiteve5Qqy2m5uOeeeP8fbuujaRnqy0FV8uve5cdYPrpJ4sCD/j7d1GlOFe&#10;tJAzvTHXvcxakajc3/wA/wBvcD8+9aQIyy5Ff59JZbYRk+GTx697lpULyP6i9r/X/H3ZS9Wb1Hn1&#10;UJrLFMkDr3vPHMDcn6fU2/A+nI92UqRqYgU6bRD+ID51697kCYA/TVxzzyFPH0/w91Z4kXsNTXy6&#10;Zeg+A1697957C2rg82/IH1+v+t7tri1aamnTupgKE9x4CnXvf//R+f8A+/de63+Pfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3XvfNfamEYr1rz697lR/UXv8A4f7D6+38cB15iKEde9ywDa/Fr/n/AB+n&#10;vWk1x0yVJNeve86rxz/T/ePdSc6emWcnA4enXvfMAH6fT8/192rQU6sp/hGeve8iWtb+1f8A2Fh7&#10;8ePy6u6kgHy9Ove+duTx/vfvQpQDz6oCgFDx8uve+Vvx/X6X+o9tspLGnWlLZHn173z+n4sP94+n&#10;u1K0HVqeIvz6975WJPujDzJ6ZNVycde98tP0H9f9Y+6mlSwNPz6fhpQnr3vsWsbX/Fx/sfbRI1Bj&#10;1Rq6jXr3vvTyfoOOB9fr7tk0JGK9eUagGHr1732oP+H9bf4e9tQk6RXp49xKjj1730eSfqP8ObW+&#10;nvdBjpzTUg4wKde98wGP0t9bG/HuhC160UVc9e98wBa39Pxf/evfqas9aA19wx173kXgf1v/AFtx&#10;/sfezUnqrljhjSnXveT/AIkX/p7rqIFAfPq8QonH7Ove+Ytwb/8AE+3OJJ6sNWo6+ve8yni9yLEE&#10;f48/09+PEfZ1YqrEHr3vITcj6WFr/wCt9ffqCladO6Qw7uve8gYHn+h/paw/r7qwDVK+XTbqxDEc&#10;Ove+rc34t+fx/r+7gGgBxXqyfCPs697yKB+B/j/iR/h7bdgoq3r1YkgY69775sLX/PBv/sb+6Bld&#10;i4Ff8HVsGvXvffP4txe5/H+Bt7uxjGH8/TrRINARnr3vgw5/rb/G45+vuiMWjwfP7OtaqjPHr3vi&#10;A3HNwfqPqfdnZSp0nj14+nXvfiPqLf717T0FNPEnhTqh04J6976I+p/2BP5920YqR1ryr173wPP9&#10;ocfS/wDr8+9sBUqB1elSeve+iCOLfT82H5/x9+MbGlRQH59VC5zjr3voqOCD+Pp7aFaU+fVRUr8u&#10;ve8dr82H+29310J8urE1x173xI4NxcEj/Yf7D3Zyr0oeHXm9Ceve+P1sObj+v9P8PdVUBa1r14Zy&#10;eve/W4v/AL1720efi68VPHr3vjYHi54/PupKhgBx60aCg8+ve+rcj8nSfr/T+gt79RtNScV62K0z&#10;1730VIA55v7sUJJr/k62xqxHXvfXP0sT/vv8fdQdNBjHWqBSPn173zsRa5tx9P8AX96oCvpnHViK&#10;5PXvfVr/AO3P+H+t7ozGpFa9aY9e9+t+q31P1+nvQYkAHh1UHyPXvfdv6D6cD/G3vwYAUPXqinXv&#10;fVuePr/r/wC9+7auOocevVIFeve+/wCt/wCv4+o593HcFHCnW1+fXvfh9fpewtz9PehQAj1PHrdC&#10;oycHr3vsf15v9P8AjfvxpU1GOtVBND1730RYEk/m9/zxx78QpQAYJ63UMAPPr3v1gQLfWwJ904HJ&#10;PWifLr3vs2Fuf8bX4+n9PbgHkcjq4Pl1732AALn8/wCA4/1ve2Boor1o+XXvfX9L/Q35P+t7bpQE&#10;HqtQRpp1734Dj8/nn8/4ce/YBx14Ar59e98rnk/X8H+o/wAfdmoVp1Yio6977Orj6/7yf959tj4e&#10;qj4cde99AWAJHN+f6/6/u4YVoc9b1VOOve+QHDXN/wDUjm/u2oY0jh1sMMHr3vr/AGH0H4J4Pv1R&#10;ppTq5ainFeve/C4tcH/Ycc+2ySDx6o2oGg6979wbg8D/ABAv7sK4PXkNSA3Xvfh+oD/Ac/4e9cB1&#10;4gKT/k6979/ha9iOT/T/AFvdqA5GOvNpY1U9e9+5554P9PdOOetAGgH+Hr3vl+b/AI/p+fdh1daj&#10;7Ove+QXkXPJPF/8Ab+/EgCnVjpBoePXvfIX5B/HF/wDifegU4efVAQBkde99H6gf77/Ye9kkDqxI&#10;p17339Lcgj6Hn/ej7r9nVK0PXvfLSCLWIAuef9bn3bgK9WWoGoCvXvfrC/8AvXP+8+9gEitet0qa&#10;n+fXvfG2m31+v9SP9a9vbhkb9vWjHGBVhXr3vMJJBe0jr+DpYjj35JHRQB5dN+DCUGta0697yJV1&#10;iAaKqoUcfSRv6W5591NxISSTnpg28DA6h173MhzOWgtoyNSpuOfJ9Lfjn26txIzVJ4Dpv912krFn&#10;QVA9P8+Ove3OPd25IgRHmKtbfQ+RgBf/AAH/ABPuv1DMACf+K6T/ALk23iI1r8wK9e95P74bnBVh&#10;mKsMLWYSn/bn35Z3SoXIJ8+q/uPb8/pgk/0R172r8N3LvXDtE6Vf3BhI/W5BZQf8CPaq3v5I5C2B&#10;jj0VXXJ21XuoSRqdQpWlCOvezo9SfMKmhaGh3HK1HMhX1SC6f0N5Px/h7Not7ukijKkNngxNeoC5&#10;59jhuMGuyUZOPXj8uve7Dtrd27K3VjonORpfKRZZHmjsVb6XIP8AT6X9nVnv1p3eNUNUcf8ACOsT&#10;d/8AaHfdlmkCREgH0P8ALr3tbRVuFyqH7WopZAebLIhYKP6c/wC29iWDcLRsRPxFc9AC55f3TbpW&#10;SeN8DjTH7eve4/8AC6GQ6RFG4J4H0a97A29qleDSHjGr7D0RTRX0dNSmlcceve2DJbdpXfxiAK7M&#10;f7NgQPqQfbgYy9q9vy8+vRXd7HUPWnXvbEdnIp4UKSSbA8AXvx/r+1dvZUl1vg09en5tymLBSDwp&#10;n16976bb0gPihVDfnULi/HAsfr7No5CUVQKEmgPz6T/UPWr1B/l1733W7bnoaKOZk5cs1mFuB9QD&#10;7XSsbeDxHwT1qK8aaQgH9nXvbA0ciReKGMlibuSLCx+tj7alulKhVP4c56NxCDKGlJIpimeve5OL&#10;xEsmoLCV1Gx+p1aje59oo2jk0oi1NfPqly2lAxz9nEde9ihtvYEVXFNWVNHbxNYH1aSAL6iPp7WQ&#10;wxusjhBWM0BNfPoPXu6XMZFvH3FvPif9jr3te4XbVHB5pgmiNEkDaVtcBb8g+znao9M5EldJU+Xy&#10;8j0U3ZvHYKvyJ697CHK7fepy7IsfkheVzGy2ACtJcA+yWeDxLxY4TgHJI+fQ92pG+iDq2n1+3r3v&#10;L/dV6WrVtJ4HADW4/wBdf+R+1ttAYLlyy8Tx/wBjp6PTMXLZzk/7HXvbDk8HIs7tFcN/Qkn/AB+p&#10;/Pv25WxNyHXtJUfZ/sdG8cSSKdQoKenXvcxcdUR48iZQVkU6bD6WHAA9+kVktVDLxJyOiyOxMcoY&#10;KTQ1697TtHi180glUgMukXU83+g/437SW1shjlY1HD8/sr0bsrMjOmCPTj172zTbeBqGsAVV/TcA&#10;W55+nu0cI8TSi0FOPn0Z29zL4fh5JpxrTy8+ve3vIbf+4xkDLbyRXHNhcfgf8b9q7u18axB+FlPE&#10;Dj0giYxMCcVP59e9yMJgv8m8VQBZiwZiCVUNx9R7J0iCo8bH06Kd8MmrxrccPSleve1JNtWmocdq&#10;iKS+XgIV/wBUbAj2oNsIoizZoMfPogt9xuZrwCSoIWnE9e9ptttxhf0DynkHn035/HstWKREUqKB&#10;j0KUuZML5de9822/po3DAGRPpxwQT7NvpHjiDqQw+f8AlHW1mJlOn1697l4DbjoTUVSI8akFfTZS&#10;L8Dj2usbV2kEkpFM46d3CVyFPnSnCv8AqHXveLL4CHIzO8SqrpcBdN7AcHT7Lbu2E8uqE0Ucf+K6&#10;YsJbi2QHiCeve0udvSA6IULljY8EfT6D2g8IHUpyRw6MDcqSxlIA697VFDteOkiWrr1WGOPlwbHU&#10;R+bj2d2u2LHSacFRSufs9OkElwVk8HjUVqMn9nXvcaaX+MzrS0i6KNGKrFpFjcW1t7STzPeSLFCo&#10;CA0FPOp4npQlmbcC5cUqR9vXvYl7Z2BimVarJQwxRRjU7MAEa3Pp9iCx2OARu9yQq+vkPs6D+6b3&#10;uLq1vAxr5Z697csxuajpUbFbfjEKqbPJGbFwPTe6/j/D2U7veJZyLHZEqKcR5+XRTb8vXE7i+3B9&#10;TUwp4UP8q/z697Q9Rgsxl4Wk1NJIdTXYkvb/AA/r7JSbq+jycHy8/wCfR5bxWNi4XCf4Ove8u3On&#10;8lmJ0aWJ1QEly66VK/U2Le1djsE145opoPPyoemNz3+C0RvBOTw66JsLn23bh6lkhrWYRtEsepV0&#10;nUG0n68+7z7QguAhqoUUJpjq208yieExse6vGny4dd+05Ht0YiW1iSv11AEnng+2xbx2oDEgAGo9&#10;elU9zNeR0jIGeve1hR1lI0P2tWvljkBTSUB03Fiw/p7NoN1XwmjJw44U8uiR4byCQyxig+Xn173C&#10;q9iQ1kbz0ATRIS1lF2jt9Cy+9XFtE2l4VqCM/wCfo3h3tEdIJO06cg1Gft697gvsypSgaSnp281P&#10;cvcAMwB5Nvrb2zFazxxEx1Yj7OlaXivKFZqqfnj8vn173Fo6ZWhWjyKaS1xCzcGM3+nP09tJPFca&#10;obsmvkPMH7R165QwyNMg7T+3r3vFV4WamNmKGnUBkb6XBNhpYe7TS/TAEGi0xx6cRkmFYzn+f7Ov&#10;e3Sjw9JkKd49SiqRBoK8sSBcDUP6+1cRS8t1IcawfWnSSU3MZHik6a0z59e9pvI4RppxFWReJ0Gl&#10;JgCC1hwePZVdLE0jpMv6g8/LpfA8cesqK1/l+XXvfUGCimglo6lTLDpNnIDEf8Fb3dAsiiJ11Y49&#10;b+pkSUPCCCPy697QVbtYY2p10yy6C1/rZdH+sPaCWARjh58ehXb3jXsAWWmofl/sde945sP4ytTp&#10;ILEMGHBH+Gn6e2/CYgyqMevXjcF1a2FPTr3udFR01QVSVQsxAtLp+v8Ar2/23tYqRuo8QkYpT1PR&#10;ZcC5gXGFPl173JahejksVvCygeNvp9PqL+06WpgUs/AnHSIOZIxprqr6de98DjaOdtB0xyOOF+ov&#10;bg297eG30FiO77Oqm6niJJBNOPXvacyuHnpWJijbRcDUo4vf6i3tA9u+oa1IBHRxY3ENwyazTr3u&#10;EEyBjCHVOijhbcgj8C/vZRxD4Sgla9KpYrQHtoprx6977XH1DFW8Usd+eVNvbSRvqIVTQj/Vnpp3&#10;UalwaDj1726Q6UaxQt/ZHH5/1v8AifZgqyLpLCgA6RSRsQGB6975y49nbXdkJ/CXN7f19stbVTWD&#10;mvn1RZURdJpWvXveVKWWmUOYvJ9CNQ5J/wBh7fBCVD5+zz6t2SMRWn2de9z2r5p4PHURrHawVFHI&#10;/p7c8VmYBuAwB15bTRIGQ6j9vXvbLU0YkB0uQDbgAgkfkXHtplQrRDVvTpdbuV+IZr173lixYaIC&#10;MSazwRcm4H01e/RwB9bE1IHXpLqkhAoAOve8xo1pysMkKtKxH0FgB+bke3IvDqqAZPr1pppbgg8A&#10;Ove3ulpKGNGlkjA4uebk/wCt7NEggij1mh+XnXpE7XQzWo9B173xaCnlUmH0xt9NS83Ita/thpdQ&#10;YVpXqgklDFpf83XvfQxsapbWELcC3BP+Fj7YAYEKTQngadKElLMFZSQfP0697hvipL6mYlOORc3/&#10;AML+1SW0jGkh/Pozt00jSRnyr1736Sk1R6YYtNiLyMCGYW+nPv08ZqY0ABA4+fSgx6nYSChp5Hr3&#10;txoqDxRh5gnP0Q2uT9AT7fgt20qxpw4dFNxE5lUBiOve5qYOeocNGilCC2k2v/iL+/aIihLGjA/C&#10;cdJheRpGUdiKHr3uYaCphXxrT6xyNSqCALfX3dJq6i64pw/zevTazgzM7HBHXvaWytDLSOpqAyCQ&#10;3jUi3H+IHsqno0g1AqD69G1sbWemny4+dfz697cMbATEXXn0+k/Qah9LD2oRVlg0R5IPD5dIbxVl&#10;bwY+Iya+nXvb1T4ypmtq8hv6gAvAU+3IonRyjnywOkQjigYhk/Pr3vJLhjHKoCBmYjUebqB+ePb2&#10;iTUFAP5dbS5LEKDppwp/n697eaajQt9sqtYKDI1hf+hF/wDb+7Rqik6s/PouuJkSrkA/5T69e95q&#10;1MbSQMscJLaSGax+v9f6e6yfTrqBFaft6QRSvPLUnSMYH+Dr3sOKmRFkaVIhrY3DH/fceytpoQw0&#10;ih+eehJiSJU1UAH59e9t1RkKmS0YsGX+gH+w9p5JGmanl0kEKAlpDXy697Z6iWoBDSki54H9f9t7&#10;SO7hipPDpfAsVCE6975iplaMqjG1x9Pr7u0nYpoOmHhUEFuve+Gt3UghbfX1C3PssludQ0t69e0g&#10;Go69742QmxFrgX/1/rz7VI2oaaY62dVOPXvcWoVebIRa4uP979qUjiKgEVpwHT8RYGpPXvcWI+sA&#10;KNI4+pvx7aaEmM0NM+XT8gOiteve36mgMmm/C/Ww5tYce3YIZC+T5dFcshWoHXvbv9umiwUG/IYD&#10;n2vZUGhQKnz6RozFwp697e8ZQqsmsgH/AF/9v73FDWpJPHz6RXc5KmPga9e9u89O0tgqXFzY/gf7&#10;H2rZ3aQlfTpyylCsXZqmnXvcU42QDUb2Xkk3t/Tj3pkZSjHBP59HEU6hwzZJ697iTUskgCXcAH6j&#10;hbf6/v0ySBCprQ9GcdxGBWn7c9e9xEgRW0IQxB9T/UL/AFAv7dVFQ6YxqAyf+K6Uxyq3dmnXveSS&#10;qioxcElrkk/4n8ge7+OI1r5N1cxtPSi9vXvbQ+VlmawF1J/A4PPPtk3kYWrior5DPSyG2SJdTig+&#10;Q697k08XkYt9Gvck/QE/S1/aiNRJITH6V69KG4xmtP29e9z5OE5Y8G3H1At+B7NUcCNBTJ6dijkc&#10;K5/1fb172zVM4X9N9IHJP1J91DgBtYpnpYIdeWFOve2OpyCQg+oljx+Tx9DYe6zThWMa14dGtvYt&#10;I3aaD/V59e9piuzQRXuwQAXHNz/QWv7LnnJUJXoSW1kiKoOeve0HW5Zp3MayE83Nz9Pz7SPMukrX&#10;I6PorZRHVsU697ZKrIiCFlZiGN7aT9R/sPbTTjTRcEdLUgDPQLnr3tG1mRYFnZ/SQSAT9b/T/bey&#10;me5mZwCQAOji2tWYrEVyPt697TVZnI4SxLgMRYj6An8fT2V3F3EYjRqfPoS2mzNIh8TtFfLJ697Q&#10;GU3Iv7hL3a1gAwNh9L+yO7v6p3tXHl0MbPZX1BQopTj172G+T3G3qQMbEccg3vwPYbn3AsgJJwcj&#10;h0MbPbIkRGpw9f8AJ172i6nKvIxGtifwdV/x9T7JJbpmDKpwT0cJbRAVXHXvbS0zOSXZibg8/wBP&#10;yCPadmLGtelNcfZ173jDMfoP9gfp9f6+7hqAA+XWwcg+nXvfi9/6/wCA92454daLV6976v8A04H0&#10;t+Tf3sHNTw61XBHXvfRuLCw/Fxwf9f3XS5+HrXXvfgf6Hj6+9hQBWuerj1r173yBNj/j+Rx/re3T&#10;TTgdaPccde9+F7Hkc/Uf1/2/uqii8evBc56976vf68fi1rH6+7dbYMBU9e9+/rbi5tb8/wC8e/fb&#10;1XBOeve+yQb6jY/QD8+60K0CdeXtHbw6976sfrxb6H+v+393rUUOerAllqOHXvfYbhv6i1v9tx71&#10;+LAx1o5bHCnXvfD9X0BHPP1/H1974cadbZtNAeve+tQLBSD+Bf8A437tpNNXWipKFj1732Tf6f7D&#10;+nutAeqceHXvfAm178ra/wBbc/63vajgBjptW10yQfn173w+v04At9eCf8B72z50162zUND59e94&#10;tdr34vcXtxz/AF9+P8Pn1tgSaV/b173jZgo5YXPAAuf9j78pLZRT8+qqGYVUcOve+LE8H6AfX+v+&#10;w977Rg+fWsDHXveKT6cCwJ/3n3VGBPz63Gwrp697gTtbgX/3j6e349VKt0/GuNXXvbVM39P9ifbj&#10;HV1fPXvbY5ufzf3Vj0pXr3uO30HtFLw63173x9sdb69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3uwYjh17r3vkGI9uJMy8evde95FlItYkf7b2shu2UjJ6qVU8eve5aVTAj1E2H9fz7Mor84Wvn69&#10;MtApFOve50GQdPozDn/Y2/wv7NYtwJNa16SSWYbr3t7pc3LFysjKfr9bcj2vW5UkH16L59sSY9ww&#10;Ove1hjt61kBX9xrcchrNb+o9mEF1IkX6Mp41oc5/zfLohueX4nQgcf2jr3sT8F2hV0xQfcSLZgdT&#10;Pyf639nVtvcq6hJg08uH+x0Gr7lpCreIgNRwAx+zr3sZsH3KyAa5NZNrnXwpPB9nVtvgkCgHSfP1&#10;/I9Ai85OjekioAy+XAn7OvexfwvadBUqvkqLam/qLjj8+zRNxhddLkip/wBWegfe8qyoCNBU18xS&#10;v/Fde9iXQ7soqoRGGpjk1WNtf1J/qPx7WiVC7aWAPoOgze8v3VuGaQHArjPXvapgzETgBpBcNc2Y&#10;G1ufx7fMhYopND0R/SSA6SPzIp1726wV6MA+o3vxc/T/AB/r7UpLHBDpgJNWyT6+Y6baDSmkior1&#10;726Q1nFtZIJuT+f9Ye1kcmqpNPs8ukj24D1WlD5de9y0rSG4Y2H9QL3/AMCffvHUMAMD+XVHRFIU&#10;jP2de9zoqoXJL8Nbi39f8fbwnj+IGnl1VkXRrjHnTr3uUtUbDSxA54U/X8+3gx1HVTrzghirZHXv&#10;cyKrtzyeQRYn6ni59+ZwpUrk9NsqowZeve5v3fKlbj8E3vyD+fdkZY6g+eadVZQBR81z173NiqiR&#10;YEN+frySfoPbiXBLHUOI6T+BRzQ6Qeve5iVaAg8hf0i1yAT/AF9+lZaDw8fPrU0WlFAoR59e9yxU&#10;IT+sBrcj6C39CR7qsuha8an+fSZf08hOve/CqFmufqQQOP68m/tzNelJRtYHl60+XXvf/9L5/wD7&#10;917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3XvfvewKmg69173lQf8i9q4qgdVJz173MQfo5/rf3evHHW&#10;hknHXvcpBx+P6/7f35mp0zI9DQde95h/sfxf/Wt7pQih6oAcN6nr3vmAOCLW/p/vHtw0z69OVCgk&#10;DJ697yLb/W/2HulSuD00SwNCeve8o5+l7f7wffs061Qla9e98xbji/ttmwQTTrXdw9eve+Q5ve5/&#10;oD9L/wCsfeq6CPs68dSkGvXvfJQQebX/ADx+Px7sBqSo6u1RTVxHn173y+trcAkf8i9tMFoaitOt&#10;q44MK16975EAcD6H88n68e6hcg+nViBJQjy8uve+9P8Arf7H6n/Dj35XAWnnXqqsQaHh1731a/0A&#10;H1/23vwOsk1z07GCTx4de99hT9Lf77+nvzFgKHp1sLx6977II4F72/1/e0yM9ajytDQ9e99gG1/9&#10;99Pp72QOraBU06975X/wPP5v9P8AEe9FfQ9aMeqhJrTr3vu97fXj/fW9+VaL3CuerIoXDZ9Ove+S&#10;km3P5+lv9692IFDXq5UMKN173m1G4H0v/r88+6pilc9aC0FPTr3vKpA4uT9P+RA+7VoerVbyHXvf&#10;ME8cEG9j/T/C/urGhIHn01I9CRX7Ove8oP8AU3sDcAWHH1PHttiRQIePXgWIBPXvfJWP9OP6/wCv&#10;x70sYK9x/b05QUzgde98zcDTbn6k+600swXh1bUKmnXvfH6XFrj83/3rn3RwSQUFD69NnPd173y/&#10;tH+hB4BPvx+DUPXrdMVHXvfVgPpb8/T/AHq3t8aWHCnVxk56976Yav8AY8fX201FYV4fLrTAClOv&#10;e+JAHH54+nN/dWBIGnB+fXssKL1730RxwoNz/vvr79mpLnrWASeve+PLXF7Wtfj6+7hmVdWadewT&#10;jz9eve+iPxwLjgDg/wCx9tCgGoevWiV8hQde94yCP6C/++/PuykOWLeXWz3Enr3vqxYH6jm/+8/g&#10;+7gA8Dn061XVT16974af6/jj6fX/AF/eu5BnrYB014GvXvfG30vwDYcfT3pmUnI62TTHXvfYHNrf&#10;Xk+2lLcFPTdP29e98TYH/H/b/X/H3evZQdWAoOPXvfj9Bb63BP0uB/T3pSQSa8etg5Nc1HXvfQ+p&#10;/r/r/j/H3YhTRF60AMAde9++h5sSR/r8f19tmumoyB14mmB173x5/B/Nv9b36lST5db0kmvEde9+&#10;55ufx+OP9j79pXHVKYr1733fj8Ej8fn/AF/fiv59bIFMZ6978L2H0/23N/8AE+/Fc14dbKmmo9e9&#10;9c/nn82/w92qxxXHWjUZ9eve+V78D+lv9b8fT3s8Pn1vBGOPXvffP0/p+fz9OfeuJNfTrVOPXvfE&#10;j/E/6xPH09+GaKB16tcDj173yF7g8cLz/wAV9+aoGn59eNKZx173xsbgnm/0tz+Pr793AkA8OrHz&#10;Ude98r2+o45vz7tUkADiOtkagOve+xb8kEfj8/UXv7q3WgDTHHr3vwI/1yTYf6/v2kg0PXgBUqeP&#10;Xvfem1/x/X/X/rz7qfTrxDCmeve+/px/vh735dWI7K9e996f9jf/AB/4r7oCK+g6bX59e992tf8A&#10;px/T/ePdyajtGOnGpxUde99G9+OB/r8/7f3r8OetfgLGvXvfYBNiT9PqOfezxr5HrRrx8j1730QL&#10;n+g/PuwJKhR5dWXGBQjr3vxFjwfqOOPp/h7rUdeFfLr3vtebf19uVAr9nVsA5HXvfIgDi4H0/wB9&#10;b35SlKUJPVAQTjr3vwH+3/pzb3tlx2in29WI7So9eve+ek6eePzcH8e2qevWtDcSajr3vwH+Nzf/&#10;AF/9b3rhkdaJVTVeve+9JuL8/wDFPfqahXrxqRq4de99FAbEW4P0HA/2IPu1aGozinWzQ5Xr3vsC&#10;3+seLn8e9cB16pAqOHXvffPFwLD834/2Hvx9a9e0qe4E/Z1732AD/ZHB/oLe94JyfLrZKk+mOve+&#10;yLm/Frc/096z1RSfyPXvfrWt+bji3/G/dR1sKKEnPXvfiF4ve5sR9fr/AI+7ahXA69X069775bj6&#10;/QHj/Y+60PW6EkClB1730CAbfU/0A/x/B92zwBp1utBQHr3v3CkDkfnk8E+9VatDnrZ1Voc9e9+Y&#10;ar8fq4JBs30+vHuyuygacUyOmj8IHl172+4nc+4sGVbF5etpVQ28QnYxtxxdf8Pb63DshDGtTx8x&#10;9nSO62qxvojHOgavqo697GPbnyR7J28ArVz10akaS0riQAH8MP8AePalL0mTW1a0p0Dd19suWt1B&#10;1wKtcYH+Ede9jhhvm7uamCR19LNNZQNes+Q24PrH5t7Wx7rcW6KsLUNfyH+XqOb/ANgdjuU0QgLQ&#10;1OBT8uvexCovnVCFjWtp5m0gH9xSWFjyA/tXDzHfLUawM/bX8+ghL93DbH1iECv2cfsP+SnXvali&#10;+dOCkDfsyf0N42Gm31sfZkvM16vHSftPRLcfdiikxqC+dR1726Yz5vbPkmLVSlPyCUIAAP0uPz7f&#10;Xm28jKMy6VB/DX/L0Tbj92W7MCxq4IrxAz/Pr3sQZPmT15lKeKA1dMqqFe0gZQSV5sx+pJ9nE3O8&#10;lxbeFMtaUpwr+fQSH3X91tWZoyWz6iv7K4697jj5L9f1DE/d0yxkAqBIL6j/ALV9P9v7Y/rUQwL0&#10;GOOP2dKV+75zBA2o/CB6Z697lp8ntl0I1U9TAzAc3kU2Uc3/ANj7pJzapAECkn19OnY/u/30tDMr&#10;CvyPXvYw7R+W2zp8Y8D1dEpJBK+ZY3b/AIMrfX2sg51MMEkTj4iOAyOim++7xcRztJGxWnCq8fz6&#10;97fqf5ObOrpftFraePyNp9E0fqVvTZgPZtb87KrBa9pH5/6h0lv/AGCvYysiVai57TTHXvapxW/N&#10;rVUsUgr6VSza9JkBJP0QXHH19m9nzDtiNGpNanJJyKnoN7h7YbhbxBY1agOMEfL/AFV697VVRlsd&#10;USiaCaF0cAgh1I/3vj2fLulrcyObduBwR5joot+VLuIOksZqDTAOeve4k0cMrq6+J2/NmHP5JJ9q&#10;PHilkBZqsB69XOzTQfpTKQfmM9e9w6+FTTLxoUEheLg/7Sbe1E00bW6qTWh/PrX7vWNghNW9B5fb&#10;1720fbR+PlAG1DSdP1FuBz7TG4jFsyR4PW5LDw2Oa18uve8cWNVuWKhudJYDn/Ye3YljjTUO5iPL&#10;q81o0QDIlceXXvbm+OVqQxIygABjYAnkf19q1MsloFcYJNeikB5SviqePpx+XXvcWmpzTLoNmH1K&#10;sLX/AKXt+faH6RastAB1ubbEmY6cfLr3uTUvNMFhBC2uVW34W11BHt+7toiioBkDpqLYLWF/Fb4v&#10;8/XveaOkhkvayEgKbi51Dj6/4+2JLcRQioNa/l06LJo14VHXvcmnwjVMnjbToFvUzWGn8g+628LS&#10;MaGg6TyJ4ZYqtCfPr3twraFKalFPA/qBs4H09Q+lvZq0egCJOJHHrS2y3DBJDila/Z5de9p2LGHU&#10;SSSSSCB9AL/n2Vjb1WnlU0+XShreBEFMivn172/0OJpaSFqmpjUteyqw5v8Am1/wfx7M4rBbdGaW&#10;lD/LouurRmqkOQf5de9pbN09VmJhTQExwlgoVALAX+hH/E+0l0xnYQwmiAEHo4sLKCzXxbjNB/Kn&#10;XvamweyqbB04r65NRAZ44dQ1MLcXA/3j25Z2Udqokl4A/ZWnl0W7lutvck28VQBwPz+XXvebJ5Cb&#10;Iw+CICmgAKJCpA4+hLf6/wCfbV5ey3FbeIaV8+im3s4IHMr9xOan/Vx6976we0UqIpKgKCwCgE/V&#10;2/PJ/A9p020ygSgYUUz5n5dJ7/c0gmCoaU8vLr3sVNubdQqsbuUOrSjlQAoJ5Fj9fazb7BqgS4AP&#10;QL3TdAGMkw7Rwzg9e9rPLZrD7epBRu6x1LXBqY1sA6gWvb+vs5vN1sNtheA9rMtAcU+zoIQfvDcp&#10;3kSpRTUL9vp11Y3vc/T6ew0yE7VmqWnMVRG9j63Vz9eTx/tvZDJ+vH+m2qorjOOhbawlFAPaadd+&#10;0lnIsUlMk1TTRJIF0HxoW1H+vtHcQo0a+NGCR5AdLraW9WTRGdQr172GWbonijFXRxhI2N+VIIH9&#10;P6+y2a3KKZo0p0L9ueR6iU92Mceve8u2a+uiqvI0voX9UZtpZfzwfr7vZXk0FwokeqkHtPDhj9nV&#10;9y21JSGelaE/M/5uvezF7dwlJuMLLCqmRo2WenU21WFrr/r+xlYWwuwGQhf8/Ue3dzLYHQaqQ3n1&#10;0SALn6f77+nsB9/4f+E52Sm0RxiFyfGLgg3/ACfYO3eL6a/aq0+fUi8uS/vKwZpDqwKY4Z9Ou/bh&#10;hIqPIUgpMgokjcFFLAExsR9Qf6ezKxuo5ovBmUaafEfs/l1W9jexnBRRQ+nr173IXagxdassAtDq&#10;Vowp1NoY8fX6+2UsJbeUHTRa1A+Xy6dN0t9b+C5o1fPy697U+T2fBkqUVdPGHk0jyQn0lnty0ZP0&#10;Ptdd7eJ0aWJDqArQ/wCTopgvLm3u2t2Wi1pXj10SB9T7QUOOWkqfCyaFDNG0bKdXHGkn88+0FtCy&#10;soOCRnoRSQSijt3VFRT7Ou/bfmdpzQMKuOMzQSeox25CtyNN/e7q1MagSgMpPTlpcwSAKK1r/qr1&#10;720w4XHuoiliYs17hx+i/wDS/usKQSAxLQUHp07cNcRzEkfYR173Dym0I6a01OjFW0lSg1cD+v8A&#10;T27dWOgK0Bqafl1cXTsQslDQde98FxyzUjxVsWluPHKws5/BB9tFW8Ojnz8+HTJ1ROADg5+XXvbU&#10;m3oUJ4tLJcxub3W3IAPtO0QcsR/LqkkmpmUZA9PPr3uHLjHgDJVOHS1hdr3b8Dj3QqVZRWq08+nV&#10;JUKY1Fade9wHwuoGSmikUG30V9Nx+Db8e2jGte00J/Z1trmoCS/Zjr3uVBRTGLxTCPgAWVfVb/G/&#10;txQQCjUAHDHSeU0aiFiB69e945cZBHICsQDACzHhR/yP8+3YzCpGo1r176mQdlcHy697yx08QYLI&#10;Luf9QoAF+ASfe2CuKEdvl00Vdl1V697kDGOxuUtGBfUbHj+g9pxH31016sWKiq8eve48eDE9RrKg&#10;Rra7MLC5/pf3Y2xZwUxUZr0vgnlRPMGnXvbi226U8BPSANbki9xyQLf196+niA0+frX+XVJdzn8O&#10;mB173h/hDRER0qmNJDYm9yAP6X9+ETqpEePt4dNIzyhmlNafkOve4NVt9w4ZwXbj1XIIH+B938Fm&#10;KE8aZI6OYJB4YRTig8uve3CnwUEkYDS6FFiUIuSPb6WhaPSCBn8+mdTthFzXr3t1jwkAjsnjCE3J&#10;tdjb+g9urbmNXElAVGK+fSWcMzOJRUgY6976qKDGwKDOhcj1gKpv9PoLf7z7aAhoobOPLy6etHuA&#10;FSEEE9e9tVXUU8sax08DIQRoVBe4vwWv7VGezWIQ6dTVBrXgPTo2SGdRqbJP5de99LTTNCUFPqdj&#10;6bryP6nn27rLuWCFmPr1cNR2M2ade9zaLblTOx88aKo5BLeo/wBQB/X24kB8RdY0U+dP2DpPcXsC&#10;6dNBQcP8/Xvb6lHS0a6Yo5GkHpYlrf649oJUi1EnuIPRBKxmJJAArwA/n173Kp4pGjLtZE5sLXPt&#10;2Io6ajUY6q0S0JU1697T2SwLZOUS1T3jUjRGAP0DkA/09pmgWaZTIaqAfnT7enbS+azNIxk+fp+X&#10;XvbrQYejhRFEKlV02UfQEf192VYYqhMn9nTD3kuouWya5p172oEhUALFTob8ADji9vb0bRtISy1b&#10;piWV5WNW8uve8kmPeNTIae7n6W5B/wAef949riXkVcaSOFOmRdRlgmsUHXvbQaKSBiGKiSQ3WxHp&#10;B5sSPaF0ZFOojj616S3csbpVTUD9nXvbRnfBDTeNygkNxZOTci1z7R3DRovc4qfIdIrOV3nrGO3G&#10;evew2ybSxwWgitfguV9Z9lM7yIR9OAQ3qaU6EUZGsM7YPl6de9sCJ4Y2mnGkk+nVYvf/ABHthZDH&#10;GXPx6qdOu3inRDn7Ove2Sun8truTzcccD21NOWfTJxHRhax6Aeve23+IpGSqkk8XI+gHthmDkN6f&#10;PpabN3XU3A9e9y0rRLZfoT+P6f439l8gIqAK5r0le2Mfd5de9yhINK/64uTyP9ce1kc1CRWtB0xp&#10;yeve+5APpb9Y/wBh/sPaqGXWQY8deSp8uHXvcYwkMGUXNrHi1z/X24zMyHTStenhKpGluve3miM7&#10;aRYXvawt9Ppb3eKSXxSAuKeXRdceGpJrTr3tRxXQaGABAA/HF/8AH2YqUkQD4SPXotclqOh4de9q&#10;WgESIptqY8MQOf8AePbsYVVOa9FFw7M+T1725eeGEepRp4sp/wB7FvajxY1Fc56UwRyEakNB8uve&#10;+zUeUMDZY+PSP6H6f8b9+ZtQTTw6MApUoa1697T+SqY4EIeQKo/Av+PqDb3vX4cZWQ+f+odHFjBJ&#10;IjE+uD/k697D/Ibpgpg8VIObm8n1IY/kAe0TzsJD4XpxPQmtNrnkbVLWlOHXvbBHX1dSS7zE672v&#10;Ygf09tqzzkF+PR4tlHEF1Dh172/0TWIRjqIAY/0JP+t7V26ItXbh0zKkbA+g697UkEyp9eGP1+n9&#10;P6eze1K0JoACOPTUYjqdAqOve+FRWIFYg8nj6cW/B9qDPFQKrVpw6dWNiQkeOve0fkMjYskbcjgt&#10;f+nJIH+HstluCoZFFaniejmzsmOJv9WOve0NXZIJqYuWA/2/+wA9pXkJJDN5dCqG1BOhBSg697Q2&#10;QybzSWPCG5/2q34v/h7RmZqqF8v59HNrCqqpK5HXvbE9cI+We31va2oi3+9f4e080gQM7A0r0YeH&#10;rUqg49e9pTJZlVD63JF7Cw5sfxx7QT3io/bTh0INv2yRpNIWrU8+ve0BltwBNX7jFQLKb+oew1dX&#10;8buqk0J4+nHoZbbsZlZEoCx4+Q/2evew4ym4bhiZGJJvweOPpf2HbvcSGMaYAPQ3stnRBpA4Hz4f&#10;l172gshmJJfVckkWtzbnj2SS3ZLHR0Ibe1RXpQY/wde9pySV5WZmYm3PN7W9ojIWoPXpcYwSNPA9&#10;e947jg/U/wCI/wB79t4DUPXmXT173yP+P0HP04/1re7ECvy6rmlOve/fT8D/AF+Pz/h7oKk54dV4&#10;9e98b25t/sPbtQBjrx6978CbWPH5t78DpOnj8+vde9++pI+lre3PipTr3XvfG/8ATm3+vb/E+9jz&#10;BHVgQFPXvfO5t9LH/ffX3sKoPb1taeXXvfrj683Nv6f192I+yvWyNQqOPXvfI83t/T/Y+6mg49eo&#10;fxcOve+IP+B+n+8/1uffuqMKGoNOve+7i/PPFuT+f9f374vh8uPXgGIFMDz6978Da3JLX/P5Hv2O&#10;A6tUE44de9+b882/qPp73w49e4Z6976BsDe444+g/wB4HvdVIBpXrROqhpXr3viTxwP9v+f8Pe61&#10;B9OvGtDXr3vjx9P6n8f196FdXbwp59VOT29e942vc/T8nj63/wAb+91AAPHrwoBVh1731ckab344&#10;/wBh79QEV68QCKjHXveFi2k6v8Pp/r+94LVHp1Wia6j06974EXPKj+g/3v6e6iuAv59NhwDTNeve&#10;+I/oT+Of8f8AXHuzGvDqpqTjr3vHcWP1P9L/AO9+/EDVUYPV8A1HXvcCbgm1jZfz/re3VwM9Oq1F&#10;p172zyt/sb+7AlRTp5Q3n1723ubnj/W91PDpSARw697wH6+0DnPW+ve+vdOvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691733f3YMR17r3vkHP55/2PtRHOVH2da697yr&#10;MQLX49rYr9weOOtFanr3uRHVMpB54/x+ntfFuJwDw6aaFSDjr3tyhyLryGY8+zePcsUUft6SSWqm&#10;tB17280udniPpkdeQbg+18V/GWXWKH5dFk22wyfGgPXvatod41UJBMrhV0jg+q/9QR7UC6ZRSOQn&#10;Nc9E9xscJXhX/J172JGF7OqabQRVSKtwDzdlNuDx7MbfeLiNyr5HqPPoM3vLwd2BSoPp172MuC7l&#10;mXxmWbyx/RuRe1vZ9bbyjMtTn0PQK3HkuOSYFMY8+vexcw/beOqRGskpRiPo3Nx9QWP09nEd+ksd&#10;GYDPD/V59Be/5QmgQhBqFfLr3sSsdvfH1KR6KyMaiNKlwb8XPP8Ah7MhcoUOg0anr0Gp+XriMmkZ&#10;+0/6qde9q6nztPOikSJqPAs4N/xYj3sTlgBIc+nRK+23ED1ZDj8+ve3iLLKCdJ9QsCpP+HPtwPJo&#10;pTz6L2tAeOKmvXvc+LJgjUW/P4Njz7VC6MdWr5YHTMkIarLjr3ubFXgkXe3+Nxx/j7eju10hpBSv&#10;THgO3Fft697cociNJBP0sNQIv/r29uCZQmskUr+fTC2zEFhxB8+ve5UVdfTZ7n6kD/D+vt5ZvEci&#10;nAdVmVnlIGCB173PjrgFZVe5vexAsP8AX9qFkU0UfF1eniaIiufXr3vKuQb+19T+SRa35t/r+2Em&#10;MaEydxr0jKlAcagD173K/iC2vyQB/Xkcf19vmY6wfP8A2OtVkrSmeve//9P5/wD7917rf49+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3XvfY9uIOtHr3vPGL/AO+/x9qVOkdVY9e9zUAuP8T/ALAe98QeqE0U9e9y&#10;VAv+f6f7b3r0Py6T5Jr/AIeve8o/2BH+8+/ENjPWzq88Dr3vKLW+lv8AW/HvwySOtrQk1z173yAv&#10;cAfT8+70Hn1fSqnOD173zUgH8f4Wv/vPtthXpulFpnr3vKLf48/Tm30+vuhoQRTJ9etcSaZ6975g&#10;Xtb/AI37qNI7X6sGFe4cB1733Y/g8HgX+vva6Ps60KE16977B5A+pvb/AA/2Pur0qxrQdechmoOH&#10;XvfO1v66jz/h7oCAKjryHS2OHXvfYBPP+B9+Y6h04zIeAz1731bn6/1v/X+vA92AoD8uro66T5Hr&#10;3vlbj/WsR9bke6E1PVA2tgD17348kcH/AIn/AG/vaYHTqk6fSp6975gfX6fX/H8j6e9NWvbXrUil&#10;WGip6974k3/BFv8AYe9Kraqtw6eUnr3vv+oH9L39u6lIx1qrBePn173yHH1/I+v+PvxAJp09WvHj&#10;173yF+De/wBPr9Rz79wFBx60eve+ZDcWPF7k/n/W91LY+fWq+Xn173lDXIFz+P8AePr7qUOk4yOt&#10;aVNSade95Aeeb3+nH9ffkUilaH/D14EAhfXy697ylr2txwD/AMV97I7K0xXrZFQPQHr3vlrI/wBf&#10;6c/7x71QOSeA62SHYleve/E88m3+x45PuhQNTQagdaNCKjr3v1/xY8fkD+n091FF+GhH+XrfAZ69&#10;79wTc3Fv6fT/ABv7uFZia4PXqkY4de982H9Pp+f+I91V6NpbPz69WpAHXvfuL/Tn/D/H3Qjtq2TW&#10;n5dUB0j59e99H/W5/wBsP6fT3unhyHRwHVwpGPTr3vgQQDcj/X/p/sf9797yaauH8uvcQD1731a3&#10;+1H/AGHH+t7YZjwJ8+q+XGvXvfDSTwSCRc8/jj3YgFyV69SpLDr3viVIufr/AID/AIn3ZtZHDPr1&#10;ujH5de99Ee6EnzPVVJrjr3vGTaw/JPHA+o592NFwePVuve/E3vb/AAuf8f8AX90AdWBxnh1ShBz5&#10;9e98NIJHq4I+v+Pvde0qT59XqKUp1733YW4+pPJ/Nh73nIXI68VFCfUcOve/WDcADj/YH3sVoo60&#10;o0qAT9vXvfQBB4P490IBTR8+qkahQZ6974f48D8/8i9+IJOOHV1FSSOve+VgQR9CfyDz/sfdzwAA&#10;p1okcBx6978F/JtYDTx9f9f3UDrwoB1734/7b8D/AIn6e3XK1Kkdb41pw6979/sBwPx7bXSaL1UL&#10;6de9+4/2PH++v70cnSvl14LmgPXvfLjm/wDT8f63venU1c/l1sdzde98fSByT9f9h7s+rAA4enVn&#10;x204de9+Fr8cc2/H09t00DuPHqrIQPSueve+QuSBz+f9b/X93ZvOlOth6Meve+mH1BsAfzxfj3Um&#10;ox1Ykmh6978OLL78MAtXI6rSoqOP7Ove/LxY/j/if9h727FiT59aJIPz6975X5N+QeDzf/W90B4D&#10;rQbOeve+/wCg+gIN/wCt/djQ9O1Pn1733bj6f7b3UgavXqjCjY6975ccj/W5P+tf3sU8utk6QK9e&#10;99C4PH+8+/AH4vL060poNQ/2Ove/MT/Q3P8AvPvY7jUYHp1uurr3vwB/r/S4P/FPe2YA460pCt/m&#10;69770nVcfU/g/T6+9cPz63UVoPPr3vtRYcj6X+n1+nvxBr1pgeDHr3vxAI5AH4Btybe/AZr14KcE&#10;Hr3vsD6f0/J/PvbVr59boR3efXvfIAj+hubH+nvVCOJ6sKDJNT173yC2+v0/p/vP191NOPTZ8m69&#10;77sOL3B/w921UFR1cyaVJGeve/aQPx/tvr/sfdBk9UU6jXr3vwF7/wBeLfQf7f3apGB05kevXvfg&#10;p/5N/wCI9+z59UOOPXvfQH4N+G/Hvfn1YmvwivXveQDSDYXH+P8AvJ91IauOq6CKDhXr3vuwJB/o&#10;P68+7CoOenUDIc8D68Ove+iOL/6lgb/8R79QV68aBuHl5evXvfv6k/0Jv/sP8PehQnqi0rk56974&#10;fi5+v4/4n3s04HrzAcDx6977Btz+of4+9lSOnNLkU+XXvfX1vb/b/wCv7bpSnTOlkYA56977txzb&#10;8f7zx7uM9OirA0x1731yAebn3vJ49bAz3ZHXvfJfoeSP9f8Ar7rw6oaJ8PXvfuDwQG+pJIB496oW&#10;wOq0L1oeve/FQv4A5+lhY/0v7eqy5YE9PAH4CPz6978FUAGwU/4c/wC39+EjkBa1HWgG0AMa9e98&#10;2AJFwRxxa4+n5sPddTlTQ48+mHVQSQBXr3vJdh9He31H7jjn88A+9CVzhTTpvQjNUgV6975JPOnq&#10;jnlA/A1seCPpz7fWaRRx/PpQsEKrwoT+zr3uUmSyIsUrJlt+AxX6fT6e/G4emf8Ai+k0tnDxZfsx&#10;173Kh3HmInDR1kqsv0cSOGJv9fr78LlwwdfipTqjWEEowoqBThXr3tVUPaW9caVamzVZaMhlHmdh&#10;dT+bn2pTcJ4wFY5rnovk5b2+dNM0St64APXvYn4n5RdiYtEUz/cKt76pHuSPza/J9q4N7uY2KK7A&#10;H506DM3t3sk+oJGBXOMde9iFQ/M/eNOIlkpnYqw1Xd+fyTqJ9roeZbyKbUJDSnz/AMteiO69q9ln&#10;yV9akAcT/hp172K+B+cYkQJlYZQxFirAEAX5AAH+8+ziDnS9SMIrVIPE+degTeeyloJC9oQxPqKD&#10;/V+fXva0pvm3t12CyKeTazRFQB/Ucnn2qj52mAZnIY/Mf4KdE83skCWckD1x/g49e9vFN8vNuVJV&#10;g1wWPKqzaFv9CAfZonO7M4OmppwFR1Wb2Xao8Opx9n+fr3sRcb8oNpTQxk1KAOg1B20sf6XB+nsy&#10;teeo4owAp4mtft9Ogjc+zd34gC1Jr6YH+fr3t+pPkNtGsqokiniYSEDSHAJsfUQW/wCJ9qo+bYnV&#10;5XNNWangPy6Kr32o3CxtpZQpqfOnXvYn43sPb+U0vT1UTEgjSzAEX5t/xv2fW3MFtM6aXDEjgT8u&#10;gJf8obnZsPEXFOPXvb8dz4/6qQVIBJuOL/Q3/Ps2n3ZXjUBaEnjUU/Z0Vy7LLFGDLipPy697lxbr&#10;gCeiVR+bgW/3u/usd39OhIAavGvSUbSAaOKjr3uF/eVmkax16jzc2J/2/wDvfuq7o6tXj0+dqgVt&#10;IXj5de9u9Jn4FbU4AIGqxFz/AI39ux7nbkDxOINei6fakcAK35de9y5s7T1zIGuAL6Qt7BR7bn3R&#10;nZgB2fPpKuwywB5Dmv7Ove3vGVWKpmWrkPKnVpNiTY302Ht23lQHXUcOrXFrcvEYohkj+XXvcnJZ&#10;7+Ik+PSkPOhfyo/At7an3GVu1qY4dEVvsDwACbj69e9s1HGks0d9JGsF1P0PPI/23tq3kjOt5qFl&#10;pTrdxYFIpAwrUdvpXr3sXaaanioUpqMJGx+jADjj8k+xJHclolEAFKZPz9Oo+urW5MxZgSAMY66s&#10;dRN+LfT3glqTi0SonrSSwLCNSOCvJJA/H9PftYigEsrgmvw16Jbrb1uV8BkNSePl137CvcOTrMvW&#10;sxWRoydQsW06T9AB+PYB3EyTTOTpYEmmcj7OjPbLD92roUgEfy697h0tNlA6CmkmjGklxqAQ/nUA&#10;f6D8e1m2WtwsgbURimD8ujExQSn9bLH0wR173kmrq2qc0VRAJAtkjkKhGY/719fZhJesCLSbJU8e&#10;no9r+mHjI2D5VrTr3tR02CNbiZYasWKoWVQw1W/IY/717M1t2uLSRUHlx9Ok6bhLbXP6K6vnw697&#10;Dk477SpeKAvoU25HI/IFx/h7Cj2wW4ATyGehfEDchTL+JfLy697HfrfKfYVKFH9RGggiw/4j/H2K&#10;diu0tlEchqWPn5CvQF5p2dpVGoae6oNc/KvXTC4Pto7Ow9PX5M5BLN5QdYJ/Q35Zf639scwpBcXk&#10;r5oNP+ofb0I+TUktbN4BVq0z5Hjw64xklQSLfj/bce0HiaSKIiNzo0sNBva/40m/+39ooFhkogbT&#10;jj/sefQlurR5m0kZYfn1z9iRSyxsiRyaZdChUewPAtYE+1se4NFSKchjXjTy8s9EA265iJ8P55PH&#10;PXval8sMMSN+hQlzaxBv+Pav6pS7jVQeXSL6O6MhU/F1xIuQbX/r7QuZpKZqjzxr9fUdADart+Cf&#10;ZddThCrLxp5f5ehHYrMAsb4YD/J1y/33+2498Eq6WroWpnvG0RJUn1MSBYAg/j24um6tRU91fP5d&#10;JJNsuI7kTAEBj5Y697D6rpTHV8EE6+FUALY8i4/r7QI6wXGeBP7OhXBAWhJegoPPr3tUU1GtRTqH&#10;+oXkDkA3+hX2bTzoxQj4Svl0Hr2J4Z6qDQ8K9e9tmQw0chAsVC2IUcXH+N/bMrxSRDTxB68lyWi0&#10;FKnr3vOm2KWWl8+uzxi4v+ObcD28LaN4i0ZHSZpnVioXj172zVGFomYq/jDA+lzz9PpcH2he3jDA&#10;tn7enV+oXPEHr3vAmLeECNShUi7AKNJt9Bf3XwpFAEVKE8P8temngIXWpNa/4eve40mIhB8s2kkj&#10;0iIhfoeQw+vulzaskvdSn25HVijqRqFK+vHr3vH/AA+m0s5hVwALagL3/At7VQ21k9FOT/g6ukcj&#10;ShRT8uve26SjppJBqiEbEWOlQP8AC3tOsUQqCeHSuO0m0kHr3uTHRaSAIwkQFvVzq/FwP8fadqAn&#10;TgDpO0DjPXveQ0CSmwRkX/aRYG30+vvQeHCH4jwz/k6sgIweJ9eve3mGhpYYBCkSySMOWNiRf/X9&#10;qYkXR+qO6uB5dNFZWNXXFeve4cuM9BbQ1xfkDgEfW1vah5I1j0utGp9vS9AWJVAC3n8uve2xaF5G&#10;4iYi/JYcC54P+t7QiZqhUWo6M9EiqpYeXDr3v0GLtOBKLIBb+gP5tf27EavWvn+zp6hGfIeXXvbh&#10;JRwxkGJx/io5sfoPa6cxNUnJ6adjI5crpUfz697wS0MbrZl1MfqSAeT/AEPtOdLpoPHy6fiVFGpQ&#10;RXz4de9xIcFTrJ53sDbhQQBe/u8VhpXWQOPA/wCHp4ysRSSlPSvXveZ6Wz+kWRRb0AcW/Ptd4pjY&#10;oOFOkjzBVPD0+3r3uclNJFFrL2B9QH1Ykj629sSEl1kYY+fRTPMJnUEevXveVaJZ49XpIX8WGrV9&#10;b39tC1Vl1t25/wAPSaRmjbAp173mTFGe99QjX+wo0gn/AFx78YCqtpYhQOkc1w0aknieve5f8O0w&#10;WWDSTxci54/Jv7Sh9CkIPLj5HosN45kGogfLr3vhDQrTRs0oROfooBLf09tQEuhWWnHHW5LsOmmL&#10;JrXr3vgGlDoscahDcarAt9efepSEOkCp6pKrUYu1KjyPXvfU0p8l2kYBeAL8cfX3dZyjCuP59F40&#10;igTNOPXvaenlSSbRBcEEl5GNx/j7Skq7lkzU56eZqRZNBXh69e9pHIVCirVConufUGH5v9R7QysV&#10;lKEavOvSmCOXw9cWB173CrftUjZ5VAe3oQ/1P5v7eZ4kCtIB+WT0xqujIoT8z172gK2jkq5WkBUL&#10;c6VJ9Nv68f8AE+0Uha4NB3AGv2dCW2kFvGF/afPr3tN1WKlWX91wBbgA2H+vYe0cgPisRQ0H59Gc&#10;d6mk6Bx697bJMZZWdVH+J/Jvzx7Z1RrQutPTy/b0vjvTrCN1731TU7E6mGkAWA+n+xsPbTlWQket&#10;OqTTgAqM1697dVhXSFJPP+HP+Bufek8ZWJA4jpAzn4uve+JIjawNyvHJvb+nvcepZFPr1sAuK8K9&#10;e9zEcOQOBZb8D629q2ZilBTj0wylcg9e9uNK4jINvxf6f4+1EUiodK4PSKdSwOeve3hZPIQwNr/W&#10;9vz7eaUsFGSDxx0jRRFxz1728U8vjjVVYk/73/sfaqN9MdU+L59Jnh1EsR9nXveSaoVItR5YfUkX&#10;t+Db2tqpqHwaZp0sto9Pb/Ide9pms3ClKjWf6cEgX/x5t78JoYwATX7fPoSWe0rMEdhg+Vade9hZ&#10;ufeJCMUkPkPAQ3uxJtwB9fZXcXLvGxcAZxTy6Gm17IdNGWi14+n+r1697TmLM+QtLUMVTlio4JB+&#10;n+xt70p8Q18x0Jp4YbBdQFajr3tZUekELGDoHHP1sPz7VBVNCoz0TzNrAPGvXvaipWvYKoFxa9/w&#10;PqfdwPUZ+XRcRQV+dOve8s9X47IDZr8/m4/AJ9qFaRIyqiop09Fb6zp4CnXvbHXZIhXAYg83PJAN&#10;ubAf09tBZIwslaV6M7ayYMlOHXvYc5fNtG7eN7tawvyPpyb+6PcKASDWp6FNrbHRpI/Z172k5695&#10;keRpLEtcD6H68+2daMS4Hl59CG2tWoI9OQOPy697TNdk0hDyM/0FuQeT7RtcKoqRTo+tdvMgSi46&#10;97QmSz1iTruT+RxZb/keyO5vT4TAtgn8uhTZbHWMkrUV697DvKbha72c6SSDzc+w1f7lVyK8B0Ob&#10;PZ9LhmHl172HGTzobWA7Mbm45/P159he4v2OlQa06FNlYoirpyeve0jU1bzBjqYKT9L/AJHsvMkj&#10;sQPM9G8aFO0f4Ove4Q5H1PPPJP8AsR/sfdS5Daf5eXTmp1NfXHXvfuPrz9fof6fXge9HtSpp1uhV&#10;av8AlTr3vncXHHFrH/b8ce6KAc+fTYp9p6976B9JNvr/AF/1+PbjoeJ4enThoPi/l1734Hm7C/HA&#10;H+HvXkCOmylFqKU697645tf/AGP+v71Whz1qopQde98bt9fp/h/vftw6f5dU6979c34+n+I49+U0&#10;HGvy698+ve+7j6i4/wB6+n0t7eWpHp1rr3v3JHP5P1/Fv6e/dWXr3vu1/wA/Qf1/3v3v7Ot1BNB1&#10;733f8j/b35/x90pU5PTZYkleve/G/wDr/wC9g/193qKV6vWp6976/wBf8c/7D6e9jHDz6sTTGeve&#10;+X5H+sDxzb/X91w1aeXVa+Q6974/ix/J4t/X/iPenNcU68Sx+3r3vo2H1P8AvNz78OFOHy60M0pj&#10;r3vjx/W4t9f6H+nu1T5dbJYAgde98dXFrX+vP9D70CVavVM6tQPXvfC9/wA/Q/X3YkMetvk8eve+&#10;LXvxz/xo+6g+XVFOOve8Wq5FxYfkfj3dloKjqxUgVPXvfEm/+H/Gh/j7oKAD16ZwDjz6974MTwQB&#10;/r/8a9uggg16cAFD173jueeALG39eP6j348c9aamqlf59e9wKlhc8/QH/A+7pkYx1dQSteHXvbJK&#10;Tbg/7H8+7kilT0qj+fXvcJjb227UFelFade94faA5PXuve/e9de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979Xr3Xvfdz7uHYde6975ByD9fb&#10;6XLg5PWqde95VmIP/I/auK+dCDWnVGQHy697krUkWIJsR/xPtfFfkga856bMKsMjr3twir2UXBI5&#10;/wCI9msN+ThTw6TPZqxrQY697dKXNzQ8iQgg/wBbH/D6e1QvQ7Lrx8+i+fb4pGyuOve1LR7trILW&#10;mc8g8tb/AFrEezKK5p3wyU6J59khPwDr3tb4zsaph8YM7gj+jm4NrX9mcW5ToxMncPl0T3fLayVL&#10;iuOvexLwvbtXTlb1TFh9Llv9v7XRbzHqBaqj5noMX3KkEhqVpTiPXr3sV8P3YbqKhlkuBdi/q1fk&#10;ezWHmBRiJhSvnnoJXfJ6E/pDBPAjh9nXvYiUHb2OnUF5VQkhrAggD/H+ns0G5szGQaaAf6qdEN7y&#10;ddWwZo1DKBxGf5efXva5od/4qqsRWRhSFuARc3/1/p7ULfpMUen8/wDJ0QPy9dqNcqkE8K1H8uve&#10;1jSbmopeYZVYFLWLg6vx9Pal7mExUU5qOii42i4hFGPn/qHXvbvTZpGv6yx/BDKCePd2lVaq3b6H&#10;J6Sy2w1lRHQgDyPXvbnHk1Yqqtbj6/Qn/W/4n3eKWZSDUH06StasuakHr3uauTT6F7Wt/jY+1Ct4&#10;iFddDWtPn0wlqyxlPUk5697k/wAQUJbVywte/Jtz9P8Aefe/GGqlM9MfTMW104de9//U+f8A+/de&#10;63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173yUXI9uoQMnrVeve5KD6Af7f2oVlOR1o9e9y0HC+7VFDXy&#10;6ZY0r173KQcX4+tre9g1IHy6rpBIr59e95AQDb/evdCOqUqeve8oAsL8jm/P+291PVGYj5U6975g&#10;en+hv9Px9fewwDV+XTqyAkE+nXvfME8iwH+3H496UqR9vn1oFAuePXveQfQXvfmwF7f7D34kBivH&#10;r0bAOfTr3vktifz/AL76/T3WQVHW5GUdyDr3vJyPx9OP+R+6KtVx02DwHDr3vsAc2AH0/H0P+w97&#10;YsagioHViGBJJr/h6975cL9eTb/e+Pz7ZUs50gUHWwxftoB8+ve+xyeLDi//ABX25RUjyM16sCg4&#10;9e9+t9L/AO8e6fFUjqxKNqA6977F+fyPx9P9f3okAAA9WYiMCoqT1736wt+SQL/n/ifdgSxqOHV9&#10;Zww4Hy6975gAj/Ej6n6i/wCbn3tiVqK06s5AHHI69746b25+h5P05+v59+7u3GKdaUvQAjHXvfa/&#10;Xi/AP0/r/X3oii1PVlXs0n1r173y5Fjb/Hi/+8+61MinGfXr1OJ9eve/C3+83P8At/z72pC0DHPV&#10;yGA456975C9r3Bt+B/re7Ux17Jweve+QP1I4HH1971U4nrY4U8+ve+YNv8Qeb/j3Uuoah61igJ49&#10;e95gSbc82/B93Hd8PDqwpTr3v39ATyT9De/H+PtiRzw9OtEny6975gWDXtx+n8+9NU0p59b+fXvf&#10;PVc/X6cD+v8Are9KjlajFD1qhIr1737n0i/APNuG/wAefe65ZwOPVjxPXvfK4sQCB/vube2q6c+v&#10;+rPWvs49e998f2Rb+t+R79rAXvAPVdVcmnXvfX5HBPI/r/t/dw1FLDj6dXLeQx1731YAEc/7Ece6&#10;MWADEdUJBp8uPXvfX5AP+3H09taaivWgDSvXvfEqAb+3UZTUdWFT+XXvfQHB/H0t9b+66izD5deX&#10;4h1732R/hwP9596Qeueq4697wN9FIBvcm9v6fn26Sakjh+3q1Tnzr1731p+pAsD/AL43HvS0BBrj&#10;qqinnXr3vieB/sLW/wCJHuoANQMn+XWsjj17319Of94/4p72WqMY+fWzn5de98Ta/wBPof7N7/6/&#10;vZGAa8evVJGOve+jyR/xHPH+PtsAlKfPrygla9e99mwHHFzb/fD3fzB9Orn0B6976s3/ACLk+9OV&#10;JqcH8uqH546975X+lyR6bG39f8fdKNTAr17iDQde9+/A1WIubfT/AFvdhWlfPr1SDWvXvfEj68m3&#10;+vz9fdwy4FOr6gaeXXvfX0P5+n491AJJAwOqk9tfn1733a4H+v8An3tWAYgcPt68GIJA4de99kH+&#10;ptb+g49+MlWGrrZctmlKde9+A5H1At/sf9v7qKMKfPrRyv59e9+Fxzf883+tv8fdnGSGPAdbAqTX&#10;y6976bk3t9T+fdBX1x1olvPr3vmB/Z/rbj8ce7VquBTrQaoK9e9+At9Rx/vH096Y0x59eYgVB697&#10;5cAHjm1/98fewo0CvE9WVSQCfPr3vwF7X4/P/GvfqEcTjq7ageNeve+/62HH+w/PurEVAXHVCc4x&#10;1737/Dn/AGP0/wBt7sNQI8+tEEGp6979pswP4taw/wBb6+9lgWx1ZSK48/Xr3vux+nH+A/3v3ojN&#10;evP8Xr17339Lk/4f63va6SwU9UFDj06975Anj+n9f+J96NM0OOrrju4de9+F/r9fr71WhrXrz/ES&#10;eve+zyT+B+R/xr37z9etUJzw6979YWA/J/BPvdV4k9bBqKknr3vuwBvz/wAUsPrx70WqcdbY6q6e&#10;ve+Q5/w+nJ/P9OfdR8+qgKB3Hr3vxAuLfXi/J5PvY4dXxpJOR1733/U/Tn3oL5dNhSTUde98dI4v&#10;Yj/D/ifdur1Pkeve+V/yPpb/AGPHvflnrddXEde98vr9Bz/vr391Br59UUnIr173yAPH/Ec2t/j7&#10;0T5Eda1Dieve+x9eLWH9D9D72Dig6dDAoeve/WDXP4ve30+n1B96JIwOmzIT5de9+02BtYX5Fr/7&#10;170K6hq68Aa1PXvfG17f1HFh+R/j7vniOntLAVBHXvfE8i1r/kce98TnrYoT3GnXvfWn82txwLng&#10;/wCw9+09aKVo1cde99/0J+t/r9Pp+Le9Hh1XyNB+3r3vj9Tb/D/H/b+9LXz6pRmFfPr3vnY2H9fr&#10;72aH8unWUEAjr3vxFj9QP6ke9AEmvVSpJqOPXvfdz/atY25/Nv6e7gn16upIOM9e98x9Bxcn/Y/7&#10;b37tpnqwZTkmny6979/UEHjj0j6e6EgcemWoDnNfn1732ot/yP8AB96J7utE92RXHXvfdvqB9Pxb&#10;gW97Ax1tagAHHXvfWk8EEG/P5/HvVeJPW1NKniB173xvYcg3vZfx/r+7jj1sCjEnHXvfhwP6kfjj&#10;+v096GT1oEH4s9e998cWv/U/8U9+AJr1vQfs/b173w4uT9Rf8+/Y62mgnh173zAH6rAfjkf7ew97&#10;IA4dbIRRSn+Ude99FRwbWP8AUe6kny6bKqwpp697zQzTQj9qWSM/4H6f7f26s0iMGrw6q8CNRgOv&#10;e3WLOZGPSvnLWX6n88e3RcuFCkmoNekj2kcxCCoINeve3ag3llKGdHMx0rb6G5H+sPbqXj0IB/b5&#10;9J7raoZ4jCAD9o4/n172P+z+7JcekKzTHSCF9R9Q5uTb2ZQbh4bA/iA416j/AHzke2uX0RoNRH+r&#10;/UevezFbc7+xd0+5IZP7Y8t+Lc6b+z223q4CrRqivA1xn1+fUabn7b3ZAKAVLZxX7D8uvexowHdG&#10;0amSB5bBWJJUzjk/0P49iG05iC6/EbVWlRxp+fQB3PkHdoTL4ABA81GP9X2de9jVjOxOuspGpkV4&#10;pPSPNFMt2Y8EaTwAPYoh33ZHiDSVD041x1Hd1yzzFFNimo+RHl8+ve1fQz7VyrhKTJrEzWEZdgwK&#10;H0+oj+h96XcNunpofFfLosuLfc7FPGmi10OaDj172t4NlrJTLJTVsc3HokQ+m31+t/8AefZwLItC&#10;06sCPKhqeimfmCOJ2EqFP6JFD172w1GNqaSRkeMlQ1uP7QH549oqyggr0YR3aTr4iEZFR173mpqu&#10;npSfLTSkkWBIJXj+tvaqIRqA0wb+XRZdfUTNRCPypw697coczRX5hSEnkNe3I/rf2kn1s7vEaj06&#10;KZba9ysg1J5fLr3t1ptyxo109WjgKTpH+2HtdaTSGiJx/P06Zm2yQr4YXBGeve+5KiXJTCUzrYWt&#10;FJ9FP4sT7buFvNOls1P5dFVzZQW0QjVQXNfw/wCXr3vmYXRdP7P9NSve5H1+nttYXSPW61J8+i36&#10;KM97LkfI/wCXr3ufR09VO6rC0WknSy6uePzq9m1p9QCukVB/1Z6VvY2SxhnNDT06977rMW9M4lkn&#10;gv8Aq0pdiv8AiGPtLc2ksFJ5CtS2dJ1dXs4rFkC5bJyf83Xhz/Uf6/vC1XUNEYkkaxsGa4UNb6En&#10;24txcFWEBNCMjh0/Ja2QY9n2f8V172l6kMkpZiCf7RBvfng8e0DPLrBbjTy6N7aCCqunCnXvagwd&#10;X4XU69DE2Fr/AJPt6CRgoZqHPTd/YQ3EQquuhrny697VGXglngWokkTlTZS49Wn+o+vt+5YlXuHJ&#10;Orz/ANXl1vbHsrdmRENfs8+vcfT/AJH7D7Q3kZRp1GT0+ocf6xHsuTVrDKcjoR+DE9JCMU697WNE&#10;3ghVJZAz3B/F7Hgcn+ntWqF1X1r0XPFG9dAoPn173KraxDDo8lgBYWPJb+vHtYyKkTKT3fn03b2w&#10;L63UGvyz172zmtEUbeSQXIIW/NgR9bH+vtNGyYaQYp8+lL2QZwVFP59e9xqSopzKXdwbDgC13/oC&#10;fbcTrG/iMTTjQdantHEYXIoa+v8Ah697iVcdK8xlVVViTf62J/1/e5WguXZ17a9XgjlkRojw+eOv&#10;e5FBUila6pq1m978D/Wv7fjuHBWJuCj9o6QbhYM4ALcBSh69751WSaaV1KgLpFrW4/wNvdmmOqqn&#10;8umYtt8GPWQGzwz173ziq0WAo7nU40D/AFI/qbe7vcSLGwkIAPzHSWayd5SVUU8/Lr3tiniCyBte&#10;sMb/AOsL8D2k8fGgNX06VJbT6QlMAde9yDGFUOGFyCODccj+nurSsqjrZgXCUpTPXvbbLGW1Ahb/&#10;AEBB9Xq/Puz3EkhIbH+Hp5bQZkc6vXr3vlDBFGLOrEm3J55+nN/dklhwDgjqsls3iK6DSP59e98X&#10;poHvq0gjlTaxv9fqPdZZiyVJFK+XHrZjZ0pXFc9e98Q6IQFXULKB/S1/6n2jefSxAOPn1b6ZVOB/&#10;l697mrG8kY0oFv6bgci/5P8AxX26O4rpFSRg9WW3j1a24jr3vh9mVfXc2FrMOB/sR70Q6uPEYk/b&#10;07LDE8Olciv59e9u2pUiVQNQvqYuAbj88/4+zqFtZNOI416YjhQMdAoeve4ZZGa1lVL3ZQo5t9SS&#10;fdJYR4lV7T8un0iIY6qkny697wPpZrhAB9RcWuo9s9oWrZIPSyGIN/aCpr59e9xZKYSsXWPTq+lv&#10;6j26ZQ9RoB+fp07JGsQ7hq+wDHXveT7QxryzOfrYj6H/AFj70ql5EBNcfs6TSI0pWhoPTr3vA1O4&#10;P7iXa17D/U/63vyiTSZFJpWnTc1uUFV4de98FhJJCoV/Bt9fr9faqMK9FcHV69IHgOo14Hy697kv&#10;SSS3A4A4sv15H59q5I66A2aDpsxrEKouf5Dr3uRDSLAI1MnPJIYG5v8A1/4j2j8KQx9rUGrh0guk&#10;R4zpqGJ+3r3t8FTTw05dSQwFraAPUB9PZloEaNJKwJI/1Y6RHb5HUls1697a5K6Sbg6tN7/heSOC&#10;D7TzEPGhQAAjy6afblVVKoAPU9e9t1VMwsinn8/mwP8AT2WqFGdNc9I0tkarUpQ9e9xg8sUTzA6W&#10;Nwobm3F78+1gjCwO7Dupjhx6rLHHKxhZeHn172xzJW1N7h7G9inNwf629kLwyuVJUn7OmTHBbkas&#10;H59e94TS1ENPM0cVnKkAnlzb6n25HE8cLGNc1/1Y6LpQsjaQcVr+XXvaNTCZaqqnlZGB1ct/qUvf&#10;gH8+y4W9zKxr5fLo6a8t4otCEUA4evXveeTbVROSZpdMaAj9wkMx+tx/h/T3s7fM0qlqmn7Oi593&#10;tU0tH3H0pgde9scuJip/IWnGrnQtyRx9A3v30yhSwOmmOn2vtSAKvGnXvafqKQPIC7If6AEn/kft&#10;J4QLai1OliTMqVWo+3r3tjyUcSJbULkkEC4/wtx7YnjjJXNa9GNrJI7Vofz697gR6UW4C2tbnkg+&#10;0TSaYGalSGp5cOlRLMxHXvceZ2RNQNxfi3+39txuGZqtWo4dXjUM1Ove8UUbTnUR+rn/AAH++/p7&#10;chhbxVC8D05I4iFAeHXvbrT0rKwLXt/S1vz+PZiIWLEACv5dIJZwcDr3t7hp9fqCHj6f0449uRwq&#10;SS2T0XSSle0nr3vg6yCQoG0j/afx7edGCrUUr0/CFZQWz173NV2UqAWY2FgPqP8AH3qFPDY6j59X&#10;CAAkYFeve2/K1xpoWZm45H+P9fZrJLHCjaDkjo226yEkgYmp9Ovewbz2cUFkWW0h/Sqm/wDsbD2U&#10;NLqoPiI9OpI27bWcKdGB64697TVPjTkHWqqrm4uisT/T9XtlDRW8QaRXoQeMltF4UXGueve1jSwm&#10;KIRothYHiwP9OR/vXtWmqp0YFOim6kaeTUTTr3t/poCtrE/T1f4f4e1UcL6VZj+XSN8gVx1728pN&#10;4kJIAspAF7tcj2ojiWlPMnrSQB0Ktipx172w11Zo1MzEgX+nP+8e9uTE9AxJPp0cW9rVuwZp/Lr3&#10;tEZHJ6g4V20nULfT8Wtb2mkkqe8V6PbO0JIUitOve0HWVSM5LjUyjj6Dg+0JCKxapI6EdtaSUPh8&#10;Pn172l63LLAGAJVmP14PH5+vtJc3WisS+lf9R6FNptkkr5AwPl172Hudz6LHIoe36j/wa359he83&#10;KiLXHz/1eXQz2jaQ2gqlK/LHXvYR5bcJbUVkPC8821H+h9hW43JpFYNjPQ5s9rVIyPn172g67LSz&#10;EhGKg/n+z9f9v7J5ZJJW1uajoSQWATMmcde9spdySSSWNub/AOP+pPtKVWlTjpWIVVQBjr3vu/Nj&#10;/S5v/tx71kA16o7AKQcUPHr3vrkNcn/Ye9A+XTdQuTnHXvfIi51cC30H9f8AW9+FNND+3q2sFVU9&#10;e99Annjg+/ae3UM/PqlBnr3vq5/PHPI+n093Yk8M9ek7cDr3vsm5AuR/j+L/AF91FQdRHTfXvfd+&#10;Przf8/197NDnz69Tr3vjz9W/H596NQ1B17r3vq9uD+ef9h/Qj3ZTwr5dbGDXr3vh/h/j9fx7dDcf&#10;OvWuve+QJBJA/H+w92FTg9e6977BFibcj/bfT+nu5/Z1up6975H8eoWvyF+n0591x14Cpx17364v&#10;Yfk/7D37q4U/DTNOve+r2J4P+HHH+F/e6Dz6qQeve+dzx/gOT/sPftNOB60R2kA569743/B/1x+C&#10;Sfp78eNetEVao9Kde98Sb3NjYW+vPvQAAFOr0AAA49e98f8Ae/qD799nVKjI8+ve+Lf1/wB4H+H9&#10;R72ONT1vyx173wPI44H5/wAfeq9V1AY8+ve8ZP0tyf8Aev8AW96PTfHPDr3vo8EXsf8AY3/3v36t&#10;TjrYOc56974G3P0v7tWhqetUNK8Ove+DW44/x5H9fdgT60HXh5gde94GJW5PF/p/Uf7H3ckN8PV2&#10;HiU+XXvbXUHn63tc3/r7cU4x59XUEig697apWsePzf8Ax96+3p+MZp173DY+2ZSMdP8An173j9o+&#10;t9e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3XvfdyPdw7LwPXuve+Qcj8+3kuGXz61173zWUj8n/i&#10;P9t7ULePwB60VB49e951qCCDc/4f8U9r1vyaDptolI4de9yoqxk4uSb/AF4/3v2viv6HDEdMSWoY&#10;4697cI8m6WIdhf62N/a9L5TQHpK9gG+IA9e9utNnpozdZHBH+1f7yR7VLdIy6T0jn2qJkoyj9nXv&#10;agpd21cNiJTf6ckkWv8A4e1a3VAQkmKdFcuxwuSqjr3tT0e/qyHkTOGuDYMQDx9CD7Ww7rc1QVDK&#10;B+fRXJy+HKoaEfPr3tbY3tSujZD93IjKunSG+vP9far96mh8QUFeIPRJd8rQ6SpiBX1xXr3sQcZ3&#10;RWx2H3HHBDMQSx/I59msG+VBiBpjgf8ACD0QT8o276gYypp/Lr3tf43u4uSJXTjTa7Wvf6lf+Ke1&#10;UW7rqUMQKY6DsnJalxpzxp/s9e9rWl7mx50+Rravqf6/48+zD6+PBGPnXoqfk+UMdY697fh25iWg&#10;aQvbxqABqN31HRwP8L39rDuCM4IYUXNf5dJ25SnEyxqKoeJxjBp/OnXvf//V+f8A+/de63+Pfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+97Ar17r3vmo59voM9a8+ve5kY4BP154/2Pt88cDrRr5de9yFBuPwPeiMEkdN&#10;SUA4de9yF+lv8f8Ae/fgQGH2dUwSDXy697zCw/xP/Gve6Vz1Q1J9Ove+Yt/X/ePdKGueqGoPXveU&#10;fT6f7E+9HrxDcD173zFv6X/2/wBPfgQBTpwFQgXr3vIDYC1vem7lOeqUrXUa9e98xc/4km4+gPuu&#10;oFgBWlOrrpYhR6de98x/Qk/8Fv8AT/Y+9BaYH7R1pxpby6975A2I+tifoObe/EVUg9OBdSMzDr3v&#10;1wT9B9f8fp/T3TSwoVPDqhUijE46979Y8WA+v+8f4e6Y/CetUX8q9e98zzYfSx/2I597AoT1deJo&#10;cde992sbC/HP9Df37ierZArx6975X+twOPz+f9t78Qx+HraqxXtaueve+gSObkjn8C9vrb3ugpQj&#10;PTtARpIyeve+7g8j8/UfW/8AX3YVGOnAGGBSnXvfgNNze/8AvFh/T37tJr1YstMjr3vl+R/Wx/H+&#10;xHPvfaxY9VXLHNR6de99X4Nwfr/ja39L+/ABqcMdWIA69743t9OB/h78QT8ut0PXvfPnj/EXIP59&#10;p2SrVBoR1oZNB173yvwCOBa9h/X/AFvd1I1aW8/PrWK9e95FP9TY/T/jdh7spohCj169ny6975lv&#10;UP6j/iR7aDq2ojrxpnr3vlc2PP5/2NvwPfkYH4vy6sGpx6975i1r2IIvf/G/ugZlyDUE9a1EY697&#10;5agLC2knn+vu5Y9wU1Hz49b1Z69774+tv9b+n+2HtoBuKGp9D1o+uM9e987gH6fX/eP9b3SlKa+P&#10;y6qONT173xJa1vzf88W9unNWoet8TX06977J/Bvzb88+6gLxNade86jr3vib/m45/PHuuinwmvW/&#10;LHXvfdxYEKPryDf6f63vdFUkEU68KHJ6979YXIN+eB9bA/m3vxqaEeXW1DcV6978Qx/H+x+lrfn3&#10;4EKlM8eqEUGT173isb/4Af763u6gEkDz6cAFTXr3vr82BvcH+nH+x9+dAnHh1Zgq/n173wIsv0B4&#10;/Nr39taSUoMZ6aoaVUYr1730QBb/AGH++PupqB3dbYU49e98GHHA+p/p/sfe9VKCtaevVAaGjZ69&#10;76Atyefx+eD7sM54Dq9K5GOve+jbgXB/w/p/t/bpUA0XrZCg04de99/T/bf6/wDre2ytSAOtUFR1&#10;731a1r/kHn/E+/EAioP8+tNVhUcAade99W/1+L/7D/b+9E0Ocdap5nr3v17Acck/n/eh72nxDVn5&#10;de7mooPDr3vsixFuRa97f4+7Pk14fLqxr9vXvfRJA/Nv6H+v5FvetPlUV6rQg08+ve++f9hb+n0/&#10;w91bBGOrHAHXvfrj/Yf1tf8A3g+91xUCh60CaY6978bWB+lz/sPfiQxJ69jyGOve/c2uf94/w92R&#10;QSOHV0UNQjr3vkLHkDn35h2k/Pj1VlUV6975AG1/qL8/1v8AT23UFu7PWgUJyOve/D+lv9h/xX3q&#10;prjramndTHp17376cH/jf+v73TBPWipIrXj173yH+B5BHBvf3bt1E+VOt1ANT1734/nnn8n8+/KD&#10;UEDrRBOePXvfh+B9T/X+vuhGT5da/CT173y4v/vFvfiacOt6iB173zsLcgH8fn/evfgfPrarU1PX&#10;vfgB9Lce7FqjTXrdFPbWnXvfXIsfwT+P+J96Ir1ZqHr3v31vbgG3vY4jz68DSg9eve/Wsf6kf73/&#10;AEHvWmgqeqkaQanr3vlybC1r8n8j/D3U+oyOqHBoOve+VuPUb255497FTTSMdez1731bm9wP9f8A&#10;H+t7uFBU1PVx8B69799eAf8AeePdQCB1oVHDr3vkPz+b/wBP8P8AH3qtKA568DQ0OQOve/E3IAAH&#10;H4tyf8fdjxqerGlCade9+U/7f83A9148B03Qk6Vz173zH5sbD6kA2HH+A97INOnWRivDHXvfY4/w&#10;vz/vj78MY6qAV6977uDb/E3P15/Hvxwet4BqOve/G9/pdSLD+v8At/fsEV6sGqB59e98CLHg/i9j&#10;f/Yg+7BqjreqqkiuPLr3voW5PPvZOKHpwHt6974k2P1N/wCnutRXpvWAQeFOve+j9L/Tm3++HvXH&#10;qoDMSVzXr3v1ibWNueb3H+8e99ODAocde992N+D/AL39PfsdUSnAnr3vl9TyAPx+ef8AYe9gkZHl&#10;16ug1Oeve+wL/wCwt70TTj1skL8Wa9e98gCD/rfW/wCP6fT3rjw6oELAU8+ve+YN7Wv+frcXH9P9&#10;h7rp63opUNwHXvfQBF/6X4t/j/X3umetMat2Z+3r3vkR/tgD9bfkfj3YDUOnVTUAOJ69743+v9fo&#10;P+K+/EUBB60wCqQeve+iOAL8jn/jXutKnrR45zjr3v1ha4+h/wBif8B7sPTryqceVOve+N+Afpf/&#10;AFve6Ghp05kVp1731b8H8H8/n3ZBk46bUfxUB6975XuD+R/th71Q6a062I2oPl17369rX5Nvp+f6&#10;W9+1A+XTgaoIpn59e9+te1uP9jyfdRk56rxyeHXvfIkXH9R/vXvygA46a0gZ6974H+oHB/NyR/X3&#10;sEfi8unAfNuve+x+nUGI5sCCfqf8PftRrjHWj4ZbA7j173LiyFZAAIqmQAD9Oq493jkZPgGemXto&#10;9NAoH+Xr3t7pt2ZilCCOoPH9WYEf61vz7dS7kRiz/sHDoufarZ3LSKCD5UFOve1tju2svQqqGolX&#10;TbUdTm7X/Vce1S3rMaE1Hp9nRLc8pWN0xdkycClKDr3sWdq/IjKUc0UZrJWjQg6WZrfW5N/a6Lcn&#10;QroJFD5H59A/dfbyxlg0hQCc5H+br3s53X/yfkaKKKasHAUWZ7x2P1B9jHbOariAMJsjyH+z1CnN&#10;XtL4gebwgafLj+fXvZmsJ3PgMskbVDQnVdmKy2sxH0uf+I9i2z5osyw8Y0qK1I/l1D9z7e7nYS6k&#10;1KlPP5DyJ697Eqh3VtHIxamqY4zIbKdSm1xwoX6+xJDuu2TIsitSpoAf8vy6Dsmy71A1XU0+zj17&#10;31UUuNn9dOYZUvcFWHK/1Nv6e6u9vcSExgD1p59ahF9FJoeMrT1HXvb3jsPiptIeJCxsWZG+n9CQ&#10;PZra21iVC51H59LVdwdTDFM18uuLsVW4/rz/AK3uTV4NaVdcUhAYmw5tYci59tXMTLpEXwg8K9NP&#10;DBdUGkGn7euIkBJBBFrf7yPpx7ZlpJGazVLDjhRzyT9Le6eALjVrYL8q9XO326qwKjHDrnf6f0PN&#10;/ctY5Kcnx1Tgk6SQSBY8G4HtfZ2jpMuQe04pSvSdtpt5GGsDTSuevA3/ANgbe8MsWQdwqyl1sNTM&#10;3BH1Gke9S2MgAov5ev59I2sLJEBiUYPAH/D137ivSZRhqUOwBI/2kC/0P+v7SS2VzJ2wrpI4ivTT&#10;WUFWkUgHr3vpcbk5hdlWNSR9SObfg/m3uke1TawZAR0tt4LdKFnHDh173JhhrKRtaRetbgE2Ki/0&#10;YD2+m1yRoWI8/Tq80cM0fhoaD/V59e946yoyc6KJm4XmwbTxf6C3tiTb71kauV8sdVtLSCItGB3c&#10;CT1721JUSpKq2Nwfqeefp7Tx2clNQpqXFPM9GL9gDE0A9Ove1DR01dUAyKdTaTcAkgC3pvfi/s2g&#10;26eWDWAS1fP/AAdIpLi3VRqWma18+ve+6qgySqrOwupvz+L/ANbe0d1ZXoDeMtCekrbpahyqHr3t&#10;okWqGoSAmx59QI+tuPaOKwmbLYAHRjbXEJowFcde94T5YtWkN+Lcj8jj3Y2brH2mpr0+88Z9Py69&#10;76j+4mcDm9/y3A496SxuJEYgYH5dXE8SodfHr3ubH51Gk6CwNxzb6f4/0/r701uykMhGBSnSZngk&#10;YN5efXveT7SqnJYcki9gRe4/HHtsRSBalfPy6349uq6Rjr3vs4utaxLlVH0W31sOLe7/AE0mRQ93&#10;meq/U2o1BvzPXvfCTHVSAeT9V/S2oX/r7be0mjIUCtetJPbkhFNa9e95Fo6i9nPHBBBH4+vvS2sw&#10;XS+M+Y62y26rq4GvXvc+PFuRquBcXDk/Qfngfn2ZW+zySqzOM+X/ABfTYMYJqAdWOuOoXtz9bfT3&#10;zGElZXfzIzcFR+D/AKw91k2i4WhC1A4062oBcAj8uuvIoNufyb2449zqTbc0g1uVCj+v1HHvZ2eY&#10;xDw6ZPnx6T3ZhUAgjj+fXEyqDY3/AK349yJ9vlFQ6YgQbAgnj/H/AGPtubZ5IGIkz9nWhNbvUFe7&#10;5dclkVuBf/be/R4io/TGi34PNmJNrEe7w7c6lTEK1Hp14Qo7fF2+fAddGVRcH6g2PuaNr1dSVLKb&#10;c30W4FvyPbX7umLZGSeHVTPbwJRmAFeuPnT6c3/p7lw7SKxgOSRc6lY/X+p9mX0M1uzKwA6TveQr&#10;KxQUAGfn9nXvMvHB5+v+Htwp9oRun6Eex/s8MAfqSffjCAVQjUWH5Dqsm5ojqS/H5f4euLTAarBg&#10;Afqfyf6D3wqNoR2FlWwBsB+Ln8n219ExgrDnu6XQX1vNHgmtfs64mcg8j6qG/wBYf4e4sO140YFt&#10;JcfpvyPVxyB7cG2MqE/iPTsja6hDg9d/crb9Lf0v9Be1/csbVaYnW6n62C6f6XAHtQu3TOqimkjz&#10;PSSWZQvdjT59cfulB5H1+g/P9OL/AF9zI9hkqWJAGm/1B91G3SQrUAaieFf59I5twttI0klgeuvv&#10;IxwQ3+Jtb211GyWjZpBLdQPSF49I/wBUPent3jkaM8QP8PSpdMxxk+fXJaqNhc3B/I44549ssmEq&#10;RIyAXF/raxuPoDb3omQeGvAU6V/S26qA58v9VOsnmX/Hg/4c/wCx98/7s1MnqFm+nLenSfwbD24k&#10;LSrqRyQD6enRZdC3iGGFPkK9c/It7H62vb/iPeH+7FcbqDxazEqbA/g3Hu5hndiooa4JPVlaKhLk&#10;AkfZ1x8qf1PuMNq5MawImYElVYKeeP1/63+Ht9rNowolGPI9NzS2wjXxCNIGfM9d+VP9V+L/AO39&#10;8F2q6f51T5LG59R/xtf+vtP9GyLjzNc9EskoIMcRqtfMU65gg2sRz9PcaqwMp02Wykf6klTb6XP4&#10;/wAb+00kZeUogbFK14dIvBBk1EDj+fXrg/Qj3EfHVMUQjjiJfk8AG5v7s64CcKYr0knslnkDOaD0&#10;6794hh59JaceMH1C/wBPpyPbJt1YYoP8PRTcWyW8naK/6uPXvcaLHMzFEdhqNrgWsPp9T7ROYwzQ&#10;o9TTNR0zdRQ+ETkkD+fXvfq7EQRoYtRaV1Nyfop+jH/inu7R+HGigZPChx0QxSSq/wAOPTj172i6&#10;3alPpaTUXtdyhPBFvrf2iO1rIplZs1znz6NotydMKB9nXvaIqcNPJIfDTFVX9LAG1h+Tb2XS20yT&#10;skYBp5+vRqLrwu6Qg18uve0Tm8NMKgIVJCjkhSSSfz7L7mG5EiVH59HtjdgIJPX9nXvcN8S9o0ta&#10;9vwQPp9faM2h06yaUPpx6r9clWetT173JTDRshaZuFHA/oR7VfSRuDqouOI6afcitBEOPXvcL7aQ&#10;OVijXSDYH8n/AFx7UKihVUU+RHT/AIylQ0h697eKehfSuvn6cW5sfz7VRQERksKH1rXove4DMQnH&#10;+XXvbl4CgCLcWH6vxf8Ax9qUhZhRP9npKoMpLNnr3vBJAigv9X+pLD8jg/7f36WJUTvJqOjKEPoX&#10;Tw/n17201NdHRhmZlDfnkcAc8X+ntF4qRxsxIJ6NILKW4NAmode9hFuXcU1Y8lPTBms2nUp4AP8A&#10;j7TyySvKXUEAjz8vkOpH2TZZIwJNOkAVz5de9pXFYSSed6utDyX06Ua7G9/oPd4U0lWp/s9Cya5W&#10;2iSOADUfP1/zde9iTj8HIytI6aE0/toRYhL/AIv/AIe1IGqNh51+3oM3N6lGSKpJOf8ALTr3tzXH&#10;LEOVAsf1fXUPxb2qjQl9TU4dMJ4srUrw697kLEqj6WH04tzb2rEZqG4geXRlBamTLZA9eve2HK5K&#10;OE2S11Bvb8/8b9+bQgOk/wCx0cW1jVe44rjr3sO8pmwTpDG5uCQT9fp7LZrltZVOHQghtNTjFMde&#10;9oiuyvLhWI0nnUbAcf4+0ZuAtNXn/Po8gsDVCamv8+ve0XkM2qlrOCbf8jsf+J9lV3f6IWRcVr0L&#10;LDa5ZEIUUUkY4eXXvYcZfcCKH1P+m5vf6/kC3/E+wrf7iwcvWuOpB27ZSSC4qlOA697B7Obikmkc&#10;LISPqLG5AP8AX2Fp715FA9OhxY7eViVaUA4de9oqaolmYksbWBtf6m97+y4FgT59HMNuI1OoDr3u&#10;P+P99/W/vWnvLE+XDp4qdVa49Ove+asNJvcEW+v+v/Ue9AUYV60UBoB5cOve/G7fTkfW/wBP9t7c&#10;YAKQcn+XWmVStG/Pr3vnYaebXvxxz9fbH2dJwRUhPTr3vj9b2JAH0/P+v78tB8XVV04BNT5jr3vw&#10;NrX54/B/23u2aYwOvMgGPXr3vmHAFrX5/p/sPz7oPioT5dV8M6iCRw69775J+h45t9P9j7so4Anq&#10;q6QP8/XvfiOef94P+9+9EAnHXjQ5X/B173x45H9Prfkn/kXu2rScjqx0169760ggsObf1/3v3Zak&#10;Dy6ocY6974Acj83/AMfp7dHWyDXPXvff9P8AXsQOPfqgGnVK069758DVx9f+Kc/X36urNetqSRUd&#10;e99AD8Hj/ev8Pe+rCtMde9+45tx/Qc3v78a+XDqrMQeve+gCbD8C1/8AfH34deqeB6975A2Ok8j3&#10;s9b8uve+JNv+Qb/4+/V9OvDJqOve+HHP1uffscOrVBoBxPXvfr8Dj6C3H9P8ffvUf8V0zQivXvfA&#10;i1yf6H+n+w966cHCgOeve+BNxxx9R78AA2emyNL44/t697x/S/5/pzaw92JrnrZzinXveNrj88n6&#10;Wv78ugHh15QAa9e98GvwV+v1J/w/F/fgQKa+tcDVjUHr3v2sEc/X8W/3r34q3lw6rpYfD173gkNw&#10;QCGP4+nHtxFKmo6uAdVeve2eobn8W/w59vUxXp9f2de9tTm596alcdKVHXveBvr7RykdW8+ve+Ht&#10;P17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979f3YMR17r3vlqP&#10;twTMOtU6975CQj/kft9bkjj16g9Ove+YmI+hI/3n2oS+I8+tMKinXvedah1tpYgf6/tZHfmtW6ba&#10;FWOeve8yVbX/AFHjj68/7f2uj3HRhWx02bdfTr3uVHkJAwOomwH59vR36kEcc9J2tFZaDr3uamVd&#10;bEOwseBe/tcNxDEgYPr0mey1HIBPXvbnDnplGlZWANjwf94v7fhuoiw7qEdJX2mN6Er1728Qboq0&#10;PEzW/Gpr/T+ntQLhaGjEmvr0Xvs9uy6dOfXr3twXeVcI3Xym5CgDUbcN7XfvB6aNXb6dJjsEXiAe&#10;XXvf/9b5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+691732Pd061173lSx4/P/Ee30Jrjr3XvclR9Dzz/vj7&#10;dU9a+3r3uSluPyf94I9+Y4p005FKt173mXm4F+Tcf04596oNQr6dVqNQJGKde95f8T+f+J496qAK&#10;DrQZaDT173kX/iePeyRUjrRAZzTAHHr3vID9Re5/x5t/t/eiPM9ecKTUde95Rxz/ALD3QcadNfFg&#10;cfT/AGeve+YB/Fj/AE5/2/vz4B4dPLVa6sV6975gg/Xgg/4f159+HDBx6dUdm8sfZ173kuCTz+P9&#10;jb6e9UGjSOvKRpAAzXr3vkv5sfp9PbTMVPd1ZiQSo4de9+H0Nrf1ufr9fx78TwPCvW1Sp9Ove+X+&#10;t/T8Dn/Ee2xq00f16bDMRpfOeve+xa4t/U/69/dvI6engBU6R173yv8AXn82/wBj716KfPqyoaiu&#10;R6de99cn6g8j68fT6fX3btA09ODQqmnXvff0It9Lc8fT3sglaDqwNBpGSfPr3vsEA3tcf1/x97C0&#10;oD1fT6nPXvfrfW/P55H4/wAffjWlB1sAAY6975EgWNuDwOPp/t/ewDSgpXrRFO4de99Eg3/rxb/b&#10;8W91KNqBbH2dboTx6975aRa5A/4jj3pmANCevaqmnDr3v39Cbc/717p3aiCKgdaHXvfRIt/rc/4+&#10;7ggOAvCnXvPr3vkp5N/6cX/HurMSoKca9epUY69771fT/A/7170ANZ63g1r1732CefqR+f8AjXu5&#10;VTQHy63QAU697zK2nn6C3N/969oxjK+vVD3Z4de98yR/wa/9f8fdmk1VIx14N6efXvfdrXHq/wAO&#10;eB/X36IrWreXWxx6975luT9BYAD8/wCuR78qal1aqZ69Tr3vo2Nub/7H8j3ausk06uFqD173yvb6&#10;/wCH+xt7aI0nuPTbClK9e99Xvwf955961mlOvAkY697yAC5vwSOLfS9/6+31BFS2f8PTmKmvXvfm&#10;FwTb/W5uf9h7aJViMU6b1AnGOve+AuBbUSfwPx/sffq1xXHVjnj1734i1xYXH5H+P+Pt4dlSVr1e&#10;oBqPz6974DgHgE8WJ+o/23ujgYAPHrTEMcY6976Cji/IPPuhJ09VFdOOve+LD+o/I5HP497KqfhN&#10;etkBm49e98LfUf7H3ZQAQWHHrRxkeXXvfBluRpNj9b/j6+6k0BamOvBqZ4jr3viR9Db6/wDEfX3p&#10;WY162hLk/wCXr3vwAuTzb/ffT3eugivXmGn4uve+QFzf+z+Rfnj8+6FVVSKZrWvTZxlfXr3v3A/F&#10;x+P6/X8+9DTqya169U1p5de98dN/rxb6fT6fg+3jGyZXz6t50HHr3vq1/wAkcfj6/wCwHtovjI63&#10;qFPz6977t+bA8n68/wCtx73Q5A69pPl1730SObcf4f737uoqFDdWYDSo8+ve/AXta/8ATnj6+9NQ&#10;KR1U4Xr3v2oC1v8AWN/95sPbdKnAp1XAavXvfhyfp/t/97A97rRgQKdb1DA4de95B9Liw/oPp/h9&#10;PfmPaerEVWo69765HPH1H+9+9DUxJHp03ny49e9+Bubc3/r9PetJBDnz6sKggnr3vmOTyR+ePp+f&#10;d1pk9WUgceve+/8AbA/1/wBf6E+61BJ69gkmnXvfYFzz/vv6+/E0A61Sqgjj173z4sBb/bfX/efe&#10;6Emo60EYmtade99i9724+vP591OcDrZySCK/Pr3vsc8ge9EFVBPA9aOB1735QFJuNXHF/pf6+/EV&#10;4daoxHXvfiCAAQvq/p+Df6+70yV+XTmnJHy6979Y2NgOPp/r+9CuAeH8+qUwKHr3vha3LXv/AEHI&#10;P+w96JqDRsDrXlk9e99n6Ani/wCfzweLn3tWpUdeBFSBnr3vnzf8G3+xv/r+9AEUp59aAJ4de99f&#10;Uj6XHBH++/3j3ahoSeHTlNKGvXvfL834tb6e9vRT25HW3Ok9vXvfuLH6g/j+g/r70aNSmD1o91PU&#10;9e99fS39frx/vPv1OPViBpoOve+S8W4BB5596oRw6oqsMjr3vkQLkgHk/wCFv9t78GNKdeMpNKde&#10;99A8gf4/7x73UcenEOKnJ6975E/0H+3+v+w96FfPqle6nDr3vjyCPqb/AOx+v+Pva8M9OIDig697&#10;6H1I/pcH/X976qwIqPXr3vlxYj8f1/p/sfej8ut6gBTj173j/FyRwbAj6/T37/D14aWNT59e9+4J&#10;H1PP1PvxIA62DoVhT9nXvfjxx+Lc2+v+B9+68yniPTr3vwPqH1N/6fT/AB497XJp02tPhA697529&#10;Si/+25/2HvRp8PVm7hQde98iQRcki39LfT8e9MC56s0bEg9e98hyDe/PvYNKD060CdIHXvfIcCx5&#10;vyCOSB/T3oEUNOq1IU9e9+tcH6kcge7Hq5V3yQOve+yCLni39D7rUDHXtQFAMde99fn6/Xi3vbd2&#10;PTqxbxAade99Hj6i1/8AU/X3s44Z68SNQzQ9e98eLf8AFPoPevn1o6iQW8+ve+iAo9Q+v0/PNre9&#10;1oKDr1aAqT17378gH34Gmet9oNDnr3v1rE35A/p72zVHXqVII6976H4/BB/pf/be9YpQ9eY4IJ49&#10;e98gLjluP8f6/wBPelx1YkEY69770k6rcf65/A97yeqkN1730Bzb8fT/AGNvrb3r7etFlAo3XvfT&#10;CwsOLG/9fewKnqyJVqj069764/xBP5HH+t73jqzVCgcfPr3v3P0/H+PJv78QPi6rpWuoZJ6978bW&#10;/wBjb/Ye9+WkdWC1Ogfb173x1ENdeCDcsOP969+Q+GQc8eqBE1VI1D0697UGP3HkcewEcrm300sQ&#10;D/QH261xIh7PgPH16KbzbIpWagBVuKnP7PTr3teYztnMUCiP7idALE6Xa6tb6e1qX2ggg1xw6JLv&#10;lezuCC8YIAoAaH+XXvYm4L5CZallUDIS+kLw7E2/xBP+9+10e8PoFTpz0Fr72/2qRBqjCippj/L1&#10;72O+3Pk3VQxxiaqPIAZvIef9cc+18O+3cYdUckmnHB6Bt97V2s+vw460pQ+fXvYy7c+UlP5Yg9UH&#10;IIFibAj/ABIP+8ezi35puoJE0tRqeZNOgtee0yxLTTXB41697MPgPkBiM3TpFLUxgOECsXAYkn1E&#10;D6X/AMPYwtOdIpIVW5U1qRUZH+enUbbpyFc2cfixK3E/6X8hx66AAufyfa6pN44iu/4C1QkYtf6g&#10;Ff8AX9nNtudveh2iIPz4dBR9k3CFWeRe0dd+35Mgkihma8ZuTpbUxNv8PZ5bXZVlWU+WCPTpLIrQ&#10;gJKDwxjFOve3agrYi6gNxYcMb/U2Fx7PoblAg0vUE8Oiy5iDRdgpU+XXvappnjkut/r6j9CPr+f8&#10;D7XRurEgilP5/n0SSxOmoSEnron6W+pP/Iz7yGIa+bsv+P6f9Yf4+1QKMcjP8+q+GwpXrq/9bXvb&#10;j8X/AK+4DQSAOb3RuLA3YW/pf2naMhtR/Z1XWUk0nh1y9s8sYOtQ19JsP66r3P8AsfeyAVr5efS1&#10;GJJc4B49e9ttRBZi4iOoC4H0U8/1/PstuIjE3iQqOjSKbxAFX0/wde9u+PrngugUgaBwCLarX+v5&#10;9qLOaTwhG3qT0U31s0ihWwa1r59e98a3JmQgC9reoc2/2Pvc0mWJ/wA/TMe3oVPmeve2l6wNY2sQ&#10;bn8k/wCw9lE8kbsCe37B0pWN4UpXFOve+Bs4JNxf+n04/PtGjKwBU+dOB6ssjUxxPXvfcf8AgNPB&#10;vfj/AA5PtWDIFZBQ04j1/Pq6nSKtkjy6977lbxKHtq/x/qf6H2lkpG4crpx9vVg4kFKUr173Igq1&#10;CXDFWt9L/m/5PukdWyp8+mGGsaSOve3SnrdeqJgT6fS5J4NrW9qnImkKjt0/l1rwSASMU8uve+c0&#10;giFiGL29P9Bfgcn2rESKoeQV9OmdJkYPWlOve2eSsMTDUpJJFgD9P6ke0hlCtp+fn0tjl0RgVqa+&#10;fXvc6Kv1qLn6H6A2I/2n2vW5MhIT8+lJj1E5x/g66AA/29+eefcuPIaSVsLXU/qF7D8+11vJRhU8&#10;evRRUOGqeuit724+vH4N/rf25xZcqp9RNh+m/q/oT72HBTBzXpFPDqPcPPrrRf6/X/aePcj+JrLZ&#10;eb2FiTfgj6g+7+J4mqOTgBg+XXlt21acAjrrQQf6j+n5/wBjf3lirSg1qW5+p/1jb9PtM5KHTH+3&#10;y6dMfidpHD+fXFlHANiT+bXP9LX9u9NmXDNqJuQALXtb8n3RWJWjiuePTMm2oyUBrn/Vx6xst7W+&#10;oBFzb8/jj3KOVZwfVccqCDf36d0RGV+0+vE9MyWMcY7hpPXQQ3HAuLWH4P8AW/ubBkJLAKxAFuR+&#10;R+QR7K0AS4jlXODx8+qG1jqHNPz68V1Bl5+tjfm1v6e5clQGsGY3ccfW3+vx7MHMjxUPZny68q6f&#10;g4V4dY1X6/n+pPJt+QPba0jg+q+oG4N7H683t71G7opVGrjz9ejAFNLFcmnDrkQOOODewUfUf63u&#10;RHkvFYHj8k/19rUlaMKZMmnSB18TCg/n10YQx45K/SwF7f059yv46x45sAABe5P4+n/E+0yXolYm&#10;TND5dJfolpUnPXvCAeef6g/8R9fcsZGBwUkk5IGkH83/AN9z7Wa1mUtIBw4jpxRcRZen2jrD4iGB&#10;UEn6f4L/AIC/trq1V5GaEn835H1t/h7QyQzSKNDUA+XSv6wGMeL6fn1lT03DKL/gAcf7z7wLVSwW&#10;DMjWUGzcW/4r7taGaEnxDVPkOiuQmR9KjB9OsulHsBqBPAuSDxzwfcuny6qysyBgfrcf0/pb2oS8&#10;iWZye3UAKU6Zmt1Vm1Gpp6564GF2AKn/AHmw9qGLNUbBB4x9QSwGkEkfpPt9ZYVIDfi/1Y6ILqC7&#10;UgRtluuBiN/VcaeDfm4P59y2FDU3RVS7+rTdeNQ4sx/3n2q8SF49YFDWnD/L0j+smQgSLqoaY64C&#10;ORCGLkaeRckjj8WHuAcbSoCjIGUk6QRcm/1+ntt4EEldNGPS6S4Z2OjFBXrkHc2PPP8Aifx9ePbb&#10;VYmFh+2iqAf6WsP6D209pG7rUZ6cDawCxof8PWVJyDYgm3A/I4+t+fafqcYjkqbBeP1fQH6ce0k0&#10;CIO71pTq/wBPHGtSM/PrOslxc/T/AHn6+244mOJWIuTa9hY/X8e2TYhayIoOPz6TXNoZsoAT5/Z1&#10;zDgm3/Ivp7jfwJpiGk/rYCwP+2P9PbD7e8mlpQfl5dEs1nND3KMenXgwPH5/3g/63uNWbdgkjMSA&#10;cBg31uQPqLf09tfSlFKwr8+inwblAZoh1y+vI9pafACIMiWTSGHqFr/4+0s0Tucih+XTbTSSNV/P&#10;r3tE122qpp9TojpySwUXAHNr+0DQMSEYfZXo3t3AjFWPDC/5uve2aXAueEpQBewcg2sfqTf2lFtU&#10;lSKZ8xx61GxqSW8+HXvcGTbsajRJZmYX0gWsL249uTWcKDVJgnq7SMDUY9Ove8cmEhjsEhUEX03t&#10;dv8AX90aKIqgQUHyGemI2lkkCs1AfXr3uG1GkAcuFXSbE2/r9AR7bNAhC4z0YRxF30g5697aKyeO&#10;AHQNTMDwRxb+vt1p1hXQuMeXR5bWniHQBTr3tK1lZKRZLavqB/S/149lssrS0pwHr0fW9hFG9ZOH&#10;XvaHysc9R6Iw7yM1mY8Dj8D/AIr7TeGpJZuhVt0cEX6hFB5de948dtSSQrJJGt2IBJW4ufyR/X2o&#10;t4S1Qor0eS38xQpG1BT+XXva4p9vUtIiHSrSD1Hj0j8EEezm3tYkVW06j8/LovMrykVOPLr3uTLG&#10;iDlLWXk/QXHHA9uyRgjRGACc9WWJiKKKk5697Zahlu1yLAj0n+z7sY6Yp5dLYIJRIWpSop172lsv&#10;lEgBUMF4IUL9bW/Pth5Y7dQpx0fW1ue3xFr172EuWyzTSFVN15uwJFzfk29lcl0SCQK0PQi2+3ah&#10;Z8egp172kqyqVUeR/wAfQBv0/wC39lklxGoLE0Hn0JbO0aQUGfy697DPO5uGHWdfN+fVe9vpz7I7&#10;i/L6RHhV4E+Z6Gu17NLL4ZYU4U697DHLbnVNdm03UEEWt/rX9gy+3V9LIhyTQ9Dmw2TwidXca/6v&#10;z697CvLZyaqdlVmIty30HsjlmZ26G1nYqmVFF9PP59e9pxiS2ok3/N+f979slgGp69GihYxRR173&#10;wFgfqfz/AK1/rxb345xw62eHXvfhb634/p/T3XK4YV6rUk06975k8fQf1/w974HPVh8+ve+rkf4E&#10;/S30t70eFB0w6VyDg8eve+/6k34/H490IaletNWlT6eXXvfIW5uPoOR/vXutOFT01QUBJHXvfQH0&#10;uLG30/Hv1SAVHWqUBPXvfYFze39fx9fe88B1pzXHr173z5vq55B4H+2+g97AotCMdaA0jRxr173x&#10;4P0uODf+v+293AJQnOD1YehHXvfAHi4HFze/6vdaMhznqpPpnr3vkP6f72fqPdgSVB4dV4ju49e9&#10;8T9TYc/W44PHtwMKZPWmPr1731b/AG4sf8b+9FGY1HW1XX173768m/1+h/H+t7uFCqOvBQOve+Vw&#10;f6AHjj3759a1UFB1731fgf1+n+2/r731Xzr1733/AI3/AOR/j3s/PHTnxGp6974/m/6ub/4f4j3U&#10;VPl1U0Pw9e99sLW/qeTb6W/HvQPdQ9eow697xt+Obf8AFP8AYe70I61qoKnr3voG978/6n8f7A+9&#10;Gvlw8+tmpFR173x1KT/QD8AcX96oaY61pYHB6974XF+Abc/6/PvVTT59aA7fQ9e98CBe4+nP192G&#10;BnqorSvXveIk2/xH097AFergCvdw6974Hj6EG/4+lvelNRQ4p02KH5de94zcEXH5/qPoP6+3QSQc&#10;8OrAVBz173GkYWJNwxuABwLe3ADXpxRQgHr3tplP1AAJ/wAfx+fe60Oerrxz1722ubn8j/WHujk8&#10;elIBp173gPtHIa9bHXvfXtrrfXvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173736vXuve+wbe7BiOHXuve/XPuwlYde6977DEfn3dZiOtU&#10;6975iQ/7D2+lyRxPWgAOve8gmItz+PalbwimetFR173zFQw+hI/1jb2+u4ECjZ6qY0IpTr3vJ9y/&#10;9Tz/ALV7UfvHtpXqvgivXvf/1/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfft5aUr1rr3uQn49vIKG&#10;nVc9e9ylFxax4Fxe/wBb/T35uNem2JU5697zr/Zv/vHvXbSo8uq4NSOve8i2v/rce7AEkE9aoxca&#10;vTr3vKP9v/vXvZzSnXj5HA/w9e95F5I/IH4+n1/p7q2Kt02clmJ697yD68g2/wB4/pyfdTkVr1Qg&#10;8Aa9e95ef8T/ALz78KGnp14de98v6EfUf1+v+uPfm/F6dPArpqDkde98/wDYf7f/AIr70pFaHrR9&#10;W6975r/rEj/W/wBjf35h+XTZwcde98wCfTxx9f8AYm/190JAqT+Xr1sMy1Ix1732pXUQBb68/wC1&#10;D+vtt6kAnp/tcBmNMde98xe3++H+8e6Cgwemu0GnXvffN/8AG/8AX/b+9ZNdPXlqxND173yH9ocf&#10;Xn255gk56UHSKVrw6976PLXtpB4tf+g97Q0TOc9bhZdFDxrXr3vscD/W+p/w/wAPewQSSP8AB04C&#10;Cx0nr3v1uD/T/W/Hu1GrU9bBIOeve/WP5P8AT8/7178GB4dOAg56975BfyDwLcE/8R78WABr16oI&#10;4de9925LekWIH0/P5N/fvQsMU9emiwUjV/h6975gi9v8P9cf7D2wK6atxr008mtKr606974E35te&#10;x/31vbgOGFK1/LpyPtHHj17342t/xH+HuujuDLj5dOUpnr3vyj+v5vb6+91KjrdDTHXvff4H+x+v&#10;/E+9jSCT5nr3XvfK/wCPx+f6/wC8e22LEj/i+vH06975qbnnkD6X90KahQY6rQkU8+ve+V+OPqP6&#10;2P8Are6lGjrXgeHWgCOve+weRzxb8AAC3vyKfTh1bHXvfL6/QD6i9/p/tvdzXTTh15R+XXvfO1gO&#10;b8/6y/7D233DuIr17URivXvfr2BuQbAe9E62APW61ND173yH1IP+8fX3Xyx1UYHz6978PoBc3/H+&#10;H5+ntxSe4tx63Whoeve/X/xP1sfbdBX59WpU+XXvfr3ubfgD/XI+tvehVTQHqi1UFa1z1734C5/1&#10;vbxdiNPTgBz17348D8cjn+nvQIBHXhpqKde98fz/AF491GQWXqhJpXr3vr/E3P1sOfx70GPkOPVQ&#10;xIqo69742vfgi/0/oP8AW96Y0FerlsUHXvfBlNh/T6fm3vQAI60BUfPr3v2kccDj6X5592ahNR1u&#10;nXvfH63/AMP+K/X3oEDLderjUeve+QBtx/rc3+tvr7tQFa9WoPWteve+HLGw+gtf+v8Ahz78lFND&#10;inn1pUGog/t6977Nh/hYC/5+vvTNU5Na9VIAOO7r3vidIPqJtpuP6n+l/ddNRQevWhT7eve+hyAO&#10;f95ub+7sSGx15j5Dr3viSb2sbXt9P+K+/BTx8+r6WAHXvfIc/wCFv6/n3QsfPqueP8uve+hY6RYX&#10;ve/092wakk5HW8de98rEXJN/8AP94B9+ocADrQYcKfmeve+7EgEX/wBjz79Q06upNNIHXvfgb/j6&#10;Hj3sBgaA9aIoT1733p5LX5/ofp70dVNJ4L1UHhXr3vkL3t6bW/H1PvwI8+vHTQnPXvfO3Fh/X6/7&#10;0PemqrUJr1UY869e9+HAbg3H5+nvXcdOnz6tw+HHXvfIWt9fwLXP+3PvfrUdbDDz6975AD8C/wDi&#10;fx73QV9OrUTNKjr3vla1z+OPr/X3oEuQrcOmwDxbI6976HA+hJH+w+v+Hu5WnA9OLUCq8Ove+/6/&#10;1/Fv8efbequeq6zWvnw69764025ubWPv2aVB6rk0HXvfFubcAcfXn/Y397q2ihznrdMHr3vq9/x/&#10;rf0/x9+06Tnr2hlwR173y4v/AI/n/fD3pQSfkOroOBr1732L/iwv/QfX/W937aGvVjQjHn1730LE&#10;Dk/q90oQajh1RlAbtPXvfZF7n+n++v72OPXlYVzx8uve+Y4/pcj6f64t73UHq/a2Bnr3v1xxYfW3&#10;1+nvxU0J60UIyOve+/1XvwR/sf8Abe6fhqOmyuAeve+jdeCefx72BjrwFUI8+ve+7H+lxcW/1vdj&#10;TiOnQBqz6efr173xJI4t/wAav/iPexSteroSozx6976HNv6/74/X3s6a160aE6jk9e99hhbkf6x/&#10;F/8AD3Uda4nj17348/Qfg3/5EPfiR17A+LIPXvfC9rfWx+o96p/D1UKCDp6976/1uBe3+t/sfeqk&#10;cevAmmT173y4Fvrb8+3AoIqerIgPHz6975jm4H+uOOP8dXuvw8OHXgPDyM/Z1732OQR+r/XH+9e9&#10;Hqsh9ePXvfMNxx/Qf04Pv3DA6oWJAC569775spFrj/b+/dXqKGg/n173yH05P+P/ABPvZIB6uWGo&#10;V9Ove+yx5/oQP9f3qi+fXtKgAk5P7Ove+uLfT6/7f/WB9+NfLrTEhSR/Lr3vgfp/tuDf/ePfhk16&#10;oCwata9e98T9Txwf6fX3YGooR0oBDju8uve/W/1XNv6WHvxB6bdPTNeve+P4JI4B/H0/w97C5oOv&#10;MlO7HXvfLj+o/JH5/wB796p1sPjIx1732f8AW5A5/wBc/wBfeqHieqAdxZs9e99KQBYA/wC+/ofd&#10;1Hmen0ycjHXvfP6X/wALcfgH3U/LptmPAY6979YfWx5Gr/jXuuOqCjZfr3vgf6Dgk34/4n3ZTnp0&#10;E6qCtOve/H8/7T/h7sT5dW1DFeve+r/4396OMdeNBny6979/W/8AS3+x9+rX9nWsas+nXvfViB9P&#10;xzzbj/W9+HVVU+Weve/c2vx+P9f3vqzenXvfri9vpzf6C/vXz6128PPr3vj9BccX/wBh/vPvxH4u&#10;qsF092a+vXveRJZ0sUmkUD6AE/X/AA9uCVypDGvTQjDAqy1/l173NpsvkaaQNHUyAfWzEm/P0v7v&#10;9Sx+IeVOqyWkMo7hmlPXr3tf4PszK4twxnmRVtdVdtBP01D/AB9vxXciRCLUONc9B+72CGSAROgk&#10;zWtMiv2de9jntn5AZCmeISVJ+q6tLHV/rkezK33OSESNE5WvGvD8ugXuXItrcCUwgLXiDgfl172Y&#10;/bPyQRoo0nq2Dvb1M/AAP0C/72fYjs+ZryIKdeoAf5Oo23L2zkBEhTUPkK+XXvY4be7yxs7rI1ZG&#10;xsosWUc354HsQ2fNbqqGQ/i8qGuegRuft7dIoVFOT6f4Ovexpwfa+Kq0jVKiNHclQ7ODrv8Ai3sZ&#10;WfOCuJFQdopWvlx6Bd5yRuAMraDRfIju/Mde9iXQbto6xV0VMchCgGzqbNbkEfX2ILHmS1mp3qMe&#10;or+zoHXOyTiUI4IoPIY+w/PrrSP6e3hcpFIg/STZmGg6wP6X0/n2b226x3JBThX1HSBductXhQ8D&#10;xx14H6ix4P55vf8AIPuKZULK3F73/A/x/wBuPZmZFZmIyv8Aq4dXlt5UDax2jy69f6cHm/8AsLf1&#10;9yXdJIyXCjiw/qL/AEPtpmic0UeXSCMSiUFAQOu/bb4W8zcWDKLi1hf8H2jjVQdKDNelryIYxoOo&#10;g9e982pQQDcaje6C97/jkfUe3HCiq+nn0z476tRwPLr3uFJRrwQpHNiebi449o5YVc1FAelZ0uoU&#10;8SK9e95Eg8aEFjYemx4PP+PvzWwKalpXpMIzg0pnr3uG7lCVYMBqtfj/AGB9ozRDUGh/w9K5IAx4&#10;gHr3vzSAx2/F7C39femUSyqa1x59M6NElOI697gCSzNZvoLgfT/evbYjAaorXpV4ChKUz69e9yYa&#10;liy+qxNzx/gOf8PasR60bgTT8/8AY6Ze3k7jWuM9e9uMlV5U0kkkLa9x/Tke6tFK6qPMDhx6Si3I&#10;IA8+ve2s3LDUdR445A/w/wCN+2JbaYEE0PV/ANNSkfmfPr3vLfR6iTptyBxf/be3I4xDXy1dOhJQ&#10;aM1a+nXvcGWZh/m3IWx4PB/23v0dFavS6NFwD5cf+K697z09U76dTElLAfi9/wCntUGJTtOenpYo&#10;wlI+ve3BJnDi7kKCOL2+p/r7URPKoJrx406TtpClsVPp1630P9Pp7lGsbSQh4+gsfofbdw04o6ng&#10;OqhgCGAyOurD/ff7f33DkJg6q7nQR9TyTb6AEe0sV1IkVJmrU46fh8Ix1J8+uio/oPpx+Of8be1L&#10;Q1jMi6gGsbg/1/x/5H7pIjSElz+dc9IrpCxLwsPnXrjYA2Kn6/jkAHjkn2/wVKn1XK355/wHIHvY&#10;NCuo1oKdFknlnrxTggD6k2tb6f4+5v3g0qNVrD63Av8A0sfapXdaFSGzwNOrxR1ow416wlL3spB/&#10;w/1vofcc1gf+2AAPUG+ov/T/AB/w9qg0Ujlq8fL1+zpZ9OC5Yk1PDrjpIsCpuDwfx/hf3CnnTQWB&#10;0m3B/BB4v7alUO2lcn0PTghQsqPx/Z1yS9+OR9D+ef8Aab+2BshJBINTFgxuG5tYH2h8EJUOKH+X&#10;TjwII+0gdSAB+R/sCFvb/Ye5UeYSx5JNxY2uR/Ur7cNwqHS56amhiYaSQGHl69cdHP8Ahx/xv26R&#10;ZaMkgORcqB+PUR9D7VC6BUKRQeZ6K5remGHDrrxn/D/Y34/1vfVTXi1w1yRYWsRf/H2gMmsFUcjP&#10;+odIEiUV1mmfI9cwoB4At/vN/cJa8qAHKsQCRpP0/wBt7Tm5BfSwp16WEsFVDT19T13Yc/4/X3j/&#10;AIwIjrFwxN3Gq5v/AI+1Avo5Do01K46VR24kXw2AOPQV66ZdVufciDciM12kZW5HF7Hn/ePZjbzo&#10;EoW8/Ppr90IFPbivmOuJS5FjpA+lh9f9e/tR0+4yiLafWOLXIJ/1vZ0jIU/Urq9f9nouu9uiLEFC&#10;D5064eH6mw5t/T8fT3PGdSQm8mq55+o0n+hA9pnJ1A1PSD93Oo1LwHXRjYcKADbg2vz/AI+8wqIZ&#10;gSCCfrxaxP4v7ZbC9wrn7empAVwa9daSDb6D8D/jfuKLF/XYf4W9J/oPbwlQNUfs6Uq1ELjNR143&#10;sbfX/jfuaXQA67WVbAjgAf7D8+7YkKtp8vLouYySSAItSfXrjpNrX/N78/S3tqllVDdTqBB/PNj9&#10;fadjQEoor001mGNCNPr1nBJt6eAQeP8AD68n2z1Q8o1aL3HoZv8AD/W9o5IGNTivTh262J4dZPaf&#10;qI3UktGH44BuQP6Ege0H0Uxcas/LpK+1kSBw2PIde9xJIkeNUEag2JYfT+1z7ZmtGpVTkeXRT9EY&#10;5C0nGv8Aq4de9pSup9LNpUay1r8W/rwfaZ4JjGTxI/wdGsFssi4Xr3tPTNY+s308f7EcWHtHUqFL&#10;rT16UC2QEaAMde9pzJrIy+RgQpJIUA8m3H19ppfFBqASp/Z0vt0q1KU697SMlLNJd2v9SBe5P+PH&#10;596MDSSHHl0K7eK4BwuKf6s9e944MDUsrSPHpU/oJHNj+SDz7dgsppSqslAfM4HSqMFqJLhTxr17&#10;240u24VYPPpkaxJW1/xe5v7WRbSikvIaitMdPNOsUfZkD5de9urUUMSgqiqq/pBH1Nrfj2aRWKoS&#10;wNRTyA69bzMZDU8R6V697bKrxIfwCT/Qf7E6vfjojTUPP+f+bo3jrQMR172j8jWwQh2Y3F/zYf7Z&#10;fZTLINJZRQjHHoygJda0yPzHXvYY5rcqUwkIa7X9Nvrf/WPtA8me81+dejy2szIe7h+zr3sJspn5&#10;qqY6WJAPr+oP+APsvmmACkf4ehXZ7aEjRgOve0rW5MQqZXk5a4uT9CPrx7KZ7oLGWU0oehDabWZx&#10;RDmv7Pz697DLObqCB4/KOCxsebD/AGHsN3+5vbytTzXqRtp5dIkFf4fz49e9gpmdzmVpNLar3Xhr&#10;f7H2D7nc2kKaScf6uHUhWG1+HpDAinr172g6ismqXuWIUm+m/wDT8j2T6iwbxDWp8h0JLe2jiBJo&#10;TXGOve4Lklvz/r8/717uKM2sYFKdKyKGop173xJ5sT+OP8fdRTgePlXrwyKjr3vkALX/ADa4v/j9&#10;PeyK4bNOqkefXvftB45H1uf8ffiZK1HDrxIHxde9+H9R+OP6fjn3psgFh00XAAJ6979c/U2sP9v/&#10;ALf3YAHjjrSgOa5697yWBUHi5Jvf8fke6kmtOvMXDFaVFOve+iByP6/U/wCv/T3TzFOPTFAKDgfn&#10;1730CPpbnmx/w/xHvTAnrzJJTUxx9vXvfMKTY8fW30+vutD5Y6aArkde98iLXIFyLcfn/H6e7rqN&#10;KGnVqGop59e98DewbgHgcC3+wP8Axr3urBqE9bpnr3vgQOf9fi/veoVznqhNeve/XH+v+P6f7b3e&#10;hJBU9eqKU8+ve+X9ePoD/r+7EavKnVQ/r173xBsPoPV9Pd6efW65r1734kDjm/8Ar8H3v59b1kCg&#10;697655+lr8A/Xn/D3oZ63UUp1737kG97kD/Hn8+9gV6rQ9e99Ag3/qb/AOt722BQZp1pjpx173ys&#10;eRe/+9f0+vtuma9b4LU+f7eve+Bb/iljx7uMGh69U16974X5/Fx78T8+t0AAr1730SP9vz9Ln3qp&#10;HzHTWRXzHXvfC5sf9t9T/wAR71nV8uvVzjr3vj/Xn8f4/wC8e7VI63qpQkde98Sbi3N7f76/ulGr&#10;jqpHoMde94XNuD/vH09urnhjq44UT+fXvfAkKbnn/Afj3o1bAHVWViaDr3vgwva1iOTa55v9Pe0O&#10;mobz60raMMeve2+Z/rwTa4tc2HtTTFen+J7eve2qQk/mx/23uh6dAAyeve4DHn3RzQZ6f4Y697xn&#10;2kfy68Ove+vbfW+ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697973U9e697979U9e69&#10;79f3vU3r17r3v//Q+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvexk9e6975qLm3t4U4DrXXvclAB+P9b28uSD&#10;14ceve5K3/2492Za9NsAOPXveRT9L/63+x9100r02FFWHXveVfz9eD9f8Pe/mOtMCpqMinXveVbn&#10;6f04P+8e9cR03x4nr3vmhNxfm/FvoL/T3vTWtOrtEcgY+3r3vKL8/wBFNjf/AB9+YgELivVSpSla&#10;cOve+YJvf+zb/H+ntrHAZPWgU008+ve8i82P4/P9f8Peyv4eq0IqRwPXvfO4sfrzz9be6iusAYPT&#10;kRGuhHl173yv9PrY/j3pq+Rz1UAsaDr3vkOOLn/W96BrWuer0pWuade98xY/0v8AU/n/AHn3picd&#10;VB0nuFeve+Vxf/YGw/4j2ya14dbOpcDhXr3vpTYj+zz9Cf8AD6e7FQcUyOrsFNSf5de95Lmxta1+&#10;f+R+9rk1P7OtqdYqTw8uve/X4P1PP+296qQBT16r6OBQV4de9+uPzwPpx+fdjUE9KWUKpZOve/fW&#10;/JAFxYce7hqih62GwK56978CT9f97+nuoXNR05QeXXvfMH6X+n/FD72e4kDqhatQOve+fAv+R/j9&#10;P6n3qp1BT6dNNqDBSK/Lr3vhyT/T6/n62/Hu1Fp1chAa06977vb6cX/2x/rf20a10149WCkGoP5d&#10;e9+4P4HF/p/xPuwQDiT1f7eve+7fT/H6C3PtsNg6cjrQJ48eve/H6jm1uPpf35W1Fqjh1r7eve+z&#10;/seDz/T/AG/tsA6wSKV4deyDU9e98hf8fS/PtxZPIDrdT59e98hxbj635/wv7owIY+g9etZrQde9&#10;9gcEj/euOPr7qC+oEefWwSDQjr3vncj8cD6kWv8A6/vYOoUx16teve+geAfyTwPoL+/UCsyn0+3r&#10;WFqo4de98gT/AKx+vJuLf4396qEZWGRT06sQcMDQde98r+q/NyCLfUWH0+vu2msdafPrXHy6975A&#10;3tf8f0vb/Ye2tSBqDHWq+nXvfYsbi5uSOPxf6+6PUMCOHWixqrAY69774v8AngcD/X9+AJFPn16p&#10;Py6976v9bgD+lv8AjXtRoCinHp3IBr1731wP97P9Df20A1aHh1oCpFRjr3vv6i/H+9+7ChFa9XZU&#10;p2k9e98W/s/j3o0GB1QD06979zz+bf7b3oUJyOrqULAEde98DwP8P8f+Ke/YrRetNQVA69765Fvo&#10;ebHk/wBeePdl4mnWhUk+tOve/EfW3AJ/x+nvRzSvWj5V6976vbj6297140Ada1UWgH7Ove+JH+Nj&#10;9Tb83H596LKPhH7etV9Ove/W1Dn6X/3rj3pR5k060oJIpg9e98SL3B/H5I+lv6e7ImDQ56tppj/B&#10;1731a1vxe/0/r70KljTH+XreKmvXvfRPDWP54H+JP19+AqVJ6sARQ+vXvff/ABHHH597YBRpHAmv&#10;VXoRQevp1730QOOQPUQbf4H8+64JNeFMdaVasamlOve+X+8f4g29uglQtM169SoC8eve+1uTz9CO&#10;D/vPulCQT1qjVoD+XXvfa/42/wAP6j3rgTTreBxHXvfY/wB9f8/7f3StAPn1UUPXvfMfgDSLj8/j&#10;8+7Uxq62SeA6977UXHF+Tz9Px79p7sHPXip1de99j8/719D/AF9+Nagg0I68QaArxPXvfj+PTa4/&#10;w/3i/vY1EVrXrWlq1br3vsAkCxvf8cf196Jz38f59bAxQ9e99i9/V+Da1/ehSuOHVwKgDy6975/T&#10;6fU8f7Ye/Eaj1XOaHHp173630/r7oa6qdUr1734Dn/D3b5jqw7RXr3vzWF+D/W/1/wB492GRQDPV&#10;i4YUpTr3vGObW/r/ALx/gPdpA1an+XXiRw6975alGqwvewt+BYe2gT1oMcAgHr3vu/0AFrgf63u/&#10;ThJpVeve+J545B/4n/G3vRxg9Nfaeve+1uLgm/H9frf37h1YNpGM9e9+I5B/Nvrb8fke/efDraAg&#10;6uve+X+P+v8A1/3r3sajk8OtmpYngPTr3vkBxq/p/wAU9649VUCtRU/b1734m/8AX/iLe/Voergq&#10;v29e98bmwIvYfX82H+B9+889b0kNXy6978SLc3I/p/vXu1MV63p1EEde98bWIPPH+9H8e6/LprUV&#10;JHDr3vq/5/P1t9QP8PewRTPTooAfn1733qJuQbX+tz+P9f3sA9VC1UV4Dr3vgbXH+3/41f3408sd&#10;WqKUXHXvfYN/pfkfQ/k/4W9+86DrwIBpTr3vw/ANyT+D/h73nz693Gnl173zU34t+P8AbH3sj06s&#10;QADTr3vkGIsDwf8Afc+22GQem5FzXr3vmLW+l7D/AGP0+vv1CeqUqRTFOve+1vx/je3/ABNre/V8&#10;urnFQeve+dxwB9Sfrf3VgD1pxU0I6976Nibc3tz9f6fXn3seQ9OvKRQAivXvfLk/776e7dOgAk4y&#10;Ove+uP6H/EH8+9rQHPVBhtXl173wYcgG5/29v9f3qvWy1Djr3viWt9efyR+fe88fLrfcATXh1734&#10;/S1jZuDY/wC297Vs9WBGqtOve++BqB/2H+v/ALD36oHXmp8RoQOve/fT+vPJP1PHutQRjqmpWFR1&#10;73ytcC3Fh/vufd1bPTqt5+XXvfdhck/kf761/bbE9JnJLELgde99gH/ff8U96Xz1cOvKQAVPXvfD&#10;/H8Xt/sf9f3cA8K9OgGuDinXvfL8Gw+nJ/P+396889eFCNPn173wsPqfpzYAf1+nPvQPEdUDMtR1&#10;73xsSP8AEc8/7x7sPU9OKKkNTr3vuxt/r25B55F/fs0r1pajK4+3r3vieLH8Dg/1/wBj79ljTy62&#10;xLde99qBYk3/AMD/AMV96I8h02VIei8eve+JN7j625sf96HvwOKdbUjTR89e99gg2/x/31/e8dXq&#10;Qvaeve+iRc/0B+lvof6e/DBz17BNOGOve+JBJ+vH+9j36hOadVJZ6EYHXvfMFlYMpKlbC6mxNh9f&#10;e6hSTxB8utSLGy6XWvXvbhBlq6nI8dRILX+rWsP6A+3PHkp2mgHTEluhHiDA4U697VNBvzMUbIfN&#10;IFT6aJG4P9fapLo6QR5Hz6K32i2kGoqGPz697ErBd1ZSjaJGqprg8szldP8AQe18e4uhbS2kH0PR&#10;Lc8sQyhwg06vPj9vXvY/7Z+RlXBpM1UwsAGu5NtJvyfz7WQbjJHIro+QP8nQG3f23gnkDxAFqcaY&#10;P2jzPXvY8bf+SULPGPvAjcFtb3ufw1vwfYht+aruCJWLVzwOOJ/wdAfdPbNREHZCRUjgFHXvYz4T&#10;vbGVvjWSaNpGe9vKFW5/tX9ia153ADB2oRwFcdAfcvbwqkggGjR5ZJ/Z172JdF2bhaoRqZxfVxZx&#10;Yt+Tf2JYOb7V9BdskZ6Ct5yZuVtpxqUjhT/D59e9rrHbpxVYg8M8byGwBci1j+efZ1b7/BdRqYyM&#10;HJqBUdBeflq8iJcrQA+nXvahWqpGAIeNhpPKkEXt/X/H2ZPu1tIrFGpTopktWgDSBTj1Hp1732ZA&#10;w8f0uLqQAb2+n19tC4imZWjYHHTCVkId+Hz697w6SXF1uWH0P0uB9SPdkvnV6yeeOHWjKoXHAHr3&#10;uPLS+QlpALXP0/H+Hu2qJyxm/L062LimpmNeHXvbY1NZTpksbmy2+nP5/wBh701Ep9mKdGCtHpDM&#10;tajj173H8Qv6kuCPUeL2P9PbcZYmrdbjcVqOHXveLwFCWBJAYkD6MFI+lvauELqYqa16txZhwr17&#10;3wu4UgBvr+om3P8AS3t9iysDQDHTMsYUAE1697yAsbE2/wBjzx/h7TsxbJ6Z0IBp697z8WNwxH05&#10;+o/Atb3YKr1Jz6daU6WoPLgeve4EsRZvSOLc3+v+29pHXTJQDpSGMZBbr3vCBMgJKhQDYkfQX/J9&#10;+jaVTjIr6dPq5kFVyP59e98vvNNkP+HNyfp/r+1uurFEqPXHTJhzTJp54697y/dIRZvq39Cbkf1H&#10;tyQA0VQK0zXp1IlFKDr3vIk8YYAk2B+h+v8Ah7RPErCjcK8OvDuTHAHy697faavUFQvpP0vc8cf0&#10;96dM1Qinp03MqmuePXvb3Flk0AOochuD+Pp9SPdGuUVxG68R+zoomtdLDQaE9e99PUiS8iSsoFyE&#10;N7A2+oHtGpR3MitUcKcKdaRhqHi5I8+ve4D1U9tWpzYgcf4f4e9LJIJPMlcinl0tE6PLQCtCKH59&#10;dEA3/wARb/Ye+v4nIToYhCw0sTyLf0/w9vPLNItHah8j5/l1eVxqBbjxqPLr2kCwAsB/Tj6f1954&#10;5hIP3dMhsNGn6H/X9qLUl4tE1Wzx6S+LpiqDXPA8ft6794ZbNcIAhF/x/tr+/SI/isUHlj7eteIQ&#10;5Y5Y9e9tMtXNAXD2IY/2P8PoQPdWZowrOKDzP+x0rQxMqutSw4+nXvccZEkWV3INr8kkH8Af63tM&#10;xoNSGtT0ylulWdlzXh1730mSkjJOokn/ABtfnnj3ZbaRZGamoADpmWzJOoDh173zfJEjSg5ZdTE/&#10;UE8e7QgeKHIFOrQQESK0nXvbYa0LckuW/qTa/PJ9rP03rQ0PRuKN173Jgy7Q8F9RB4/JUH629qba&#10;YopXV+XHpPOg0lhQ1H59e9v8GbUi2pnc2/OkA/4W/wCK+1PihkoDQ9EUyFTocU9Ove3SnzLxfocn&#10;UeATe2rgj2zqkMenWFNeJ6LLm2Zoz4opQj9nXVgfqB7eoc2rFQzEWFyL8/T2+DxaobHEdIXjbJXr&#10;oqCOAB/sPc2bMwhT6mZuSeOP9b/H/X9qIHAGCQT5f6uHTcSyM2kGhPXtPP0W34/r/sfcBsxESoAB&#10;sLGx/J5v70+kDV516ckgKR0ByTWvXgLCxN/9f/eveSLIK11NrIeAwH0b/X91jRZSRWnVPDJBINMd&#10;cvcwzU7JfSGvccW4/wAL+7iABgT+deHSEeIZAOA+eeve22WGJyQvpJ5JP9BzpFvad44Spqc1wB1t&#10;REUOod1celOve2WbHLNwWAGq6831Kf8AH8e6CJXYrGOnyyBqKPLr3tiq8JD5PrexN+fSR/W/tiWz&#10;jkoH4f4en0eMr+otade9tkuEhIAcqy2vyeTbmx/HuwtIgmqgAHDpdFcxRgMq0+3r3uMMbSRuCIl4&#10;BsWFzb6Wv7cFtCHLMKY9OjD94u4bWxpTAHXvfGWGMRlQospOn0gkXHHPvQVBx8ukkNzmhqKde9p+&#10;fwx+oAK1it+R/r+2SBllwPn0tQTzL4aGo45PXvafq5xzZgAvJZjzb/W97md1TSjUJ+XRnbRgSBXw&#10;eve0Dm85FThwG9QueBcAD2QXcxIVNWkjzHA9CO2snmIjGAeHl172CWd3UzuQLhbt+bEk/U+yqabS&#10;lNdQfUdCq021EjArqp172G9ZWNWFnLsqk3bm44+n19ltzchKnBFPXoS29ssVDTUT5Dr3tN19fBRR&#10;Ndl1fQm/J4/PsO3N9oCmtK/s6Etht89zIqqp+wde9gluXdKxtJpf+tjqJAP+AH9fYXv9ylSFqmpr&#10;5elOpX2nYGFuDpyD+X59e9gvks/NUSOQ5J1EG5NgD9APYcu7pp2Zq+XUh29hGOIyAM0697Tcjs9y&#10;WJZjz/h7LgK0H+DoyRNKgAcPPr3vhe1v+J/w/wBb3sxkxmnl+3pynbTr3vxP4As30P0/1x7ppYHW&#10;5NKcOrCtM9e99Ai/IuVH1+l7/X24iagH9etKKHV5Hr3vnwF+t7f6/wBL8e9sCfL9nXjU46974auf&#10;qRb/AG39Pz72TQEHh1X5ceve+Q+nAuP6Af8AEe2l7gFXpthqAJ4de99kAc8A88W+p9vUAHdmnp14&#10;hVXUeHy6977AFuF5/P8AS/4+ntmtCTXHSYuQ1Qeve+yNQ5H0tz9L3/p73qHFc9O+JWhGade99W9X&#10;P+wvyfpb6+6mvxdNtVu+n+x173ztxe1x/X/ePr72MNQnqnnx69774tcfq4v/AIc8+/VNQCOrCoFR&#10;k9e99BeSGNxbi/8AvB96Io2uladbrRS1AT9tOve8bLawN/8AG/8Axr3YGrVA6YOc9e99C3Hp+nI+&#10;n+w93UmgA68KefXvfKxH0+pN+f8Aefb1Kfn14Zx1734Af7H/AGPu1KDrZBHXvffP1/H+8k291wB1&#10;Xr3vhcf1vbk8XP8AvPvwIPXuve+HJH54PJ/w92GmtT1daAZ6979/h+PoD+Rf3sZOM9WIByvXvfd9&#10;Nxa5/r+fbbCrCpp69N4Oeve8bf6wt9Sf8b+7cMHq4YUz173wII5H+uT+Tf3rqhoGxnr3vgTc3H/F&#10;ffgKDrw4H59e98b/AO3sT7316np173xP45PI/PvVeqg+fXvfV/8AD/bc/wCw96/penVTw49e94m/&#10;I+p/4j24rUNfI9XDUPCg9eve+IvdgQOBfn/ivvTBtC6T59Vdh4YoePXveJ2FrAkf63+9e7oKcetA&#10;U8uve2qZuf8AY/g/4e3j6Dp8Ak4697bZTb/e/dQa9PIK8Ove4R9sS8OnR173w9pOrde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf//R+f8A+/de&#10;63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3XvfY+o/1/exx69173nQXNrWP9bf7H26oA60T173nUf7wbcf6/tUtAOvde95x9f6&#10;D/fD6e9FqGnTRIpQ5697yfSxH+v7rxJPl036kjr3vIp45+vvZFRXy63QsPl173kvY/jj3tVGkU60&#10;iDA+fXveRRdbj6/0P091atW9OrOCSfLr3vIrcEf15PugPcP8vTA0k0br3vncW4493RWHW6EHOeve&#10;+S3JBA/1/wCv+HvZalQer1JBPAenXveT88/7D/D20WXFPTrTDI0mmOve+f5+v/GuPx7bWukAjz49&#10;bAfQP8nXvff5HJ+ot+f959uEVOB9vW6nuWmeve+V+bf7c/k8/U/4e9PqC0GeqsjVAbOOve+X+x+g&#10;/wB49tAArj169kChNanr3vvj/X/4r/h70zGp8qenV6FCSMAZPXvfeo/T8Wvb8+9UViOqkqSCO09e&#10;98vURcWsR7stFXPGvTyaAmk5PXvff0/xIsR9Lc/S/vZHHV1Za5D4HXvfP6/6/wDhwPfjSoAHVjRq&#10;KvDr3vieDz+f9tf/AGHu4pSnV0FBp6977FyP9jxf+vupBANOqsmSQaV6975Am44/x4/4n20TUinD&#10;z61pNBXPz6975NfUL2/33+Hu60pqr1qgXuJPXvff4IsL/j8kc/j3ojFTw6steLde99AfUD6/7AH6&#10;W91Y949OrsCc+XXvfa/kkf61v+K+/MapVetGgHb1734W/wAT/r/Ue9sK9y9e8uve+r8WJNvzb/jX&#10;uulmpXgOrYqCOve+Xq4/H9QeP9Ye21Aoa+R6pTr3vsG3BJ/1zz9efeyHck/LrYBOAeve/ajzY8i1&#10;hza39PbipoZacPPrRBFAOve+eocg8fn/AGFvpf2xRmqB69eFeve+gwJAv9Ppx/xX3ZlIrXj1ulMH&#10;z6975X/43z+Pxx7qBVhXFOtmgpXh173yDc/1H+vyLn6j3cBnHbQH9nW+ve+r3P1I5+lzf35go7XG&#10;evHGG697yf7x9D/r8fn2y6gEV6oQBk9e99km4/J+p+v+w96pRdX/ABfXuve+rg8g3H0/3j28SCO0&#10;/t6cpxp5de993JJFhb+h+lvfhWoWv29bYcPs6975AE2+oBH4+tv8P8PbfAleOeqj4aU8+ve+tQPp&#10;+o+h4/pxf34qcsMDrbA8RivXvfr8cf7H/inugqKE9VB00r173wF9Q+tv+J9u17arxHV2ZdNBg9e9&#10;9kXJ/Atf+nupJOR59NliMjr3vwtxc3FuPz72SCun06sXGnT5jr3vi1vyLC/9Pr7rVQKqTXpv59e9&#10;9EXHAFr83H+3A97CGv5dOqgPn1730eRYfW/HNuPqfdlAxTq9NBB6976sTyTwfwP6/Xn3s0rU9aJJ&#10;Hz6974/UWuFseP8AH+lvbedRDDpktVyCOve+j9PoP9sL393B1GgPDq+qoUDr3vrkc/0HHPPulQDn&#10;rVcU+fXvfIi9uAPyb296qBw9OrVGfs69742/1yLn+nvakkj5daFWwtBTr3vkAeLAWFvr7tq8h1bU&#10;OJ49e99jjj8/7xz/AIe94rXrz/F8uve/D+l+fyfdDRjjBPTa1JoOve+QN/8AEkWH9fr/AI+9kBRp&#10;Jz1sgAGvHr3vKPyP6f63FuPdPlXqlTWh49e99X+oP4/P+H4ufbgWqhunaYGeve+QP+x/pcX/AMfe&#10;iSAS3XgzAauPXvfYA/1ubW+n+HHvzir9ucdVcgmo6979YBiDz+QeOP8AC/vRT9NSOvVOkEde98r/&#10;AEHHP+345PuoBHn16hPDr3vscj6f77/D3alDU9b0kN8uve+P5I54961AGnVSRXGOve+wD9Ra3+P9&#10;fe6iuK160ak04Dr3vgL2N+Dc8f4/4+/E04nrZGk069742P0/wu1v9v71UdbqRnr3v3+F/wA2H/Ee&#10;9VqcdVqa469753ueeCRYfn/efdsE16tljUDr3vr6DkE/8V97xw6upQAAjPXvfK9yPr9B/hb/AFv8&#10;feiCMDrx1Dr3vl/rDgEcfn/X91Wp6ov9Hr3vvk/0sOSPoLX93FAM9OcEAevyp1737+gP5N+P6e6j&#10;j00lQ2B173xPHF/zf36o6eZzWg4de9+/1R4/oD/xX3f7etg1Ap1731pP9efqLE2+nv3W+0ZpXr3v&#10;onj8Xv8A64P+HupIHDqlQM9e99E8Hj68cW+vvwYdaWQMwpjr3viR/j9B7uaHI6d7SO3j173yAJvY&#10;/wBP8PdloDRh1oEp8fXvfYFvxf8AA/qP9j7bZqdVYkMB1732B/tz73UcT1svxr1732Ljjj/Y3I49&#10;+qCKjpwEEVGR173kU34tzbkn3tc9aVQAa46975D0kkm9r/6wv7o2RjqrgFccR1732OQOfz/t/wDD&#10;3auadWLgHPp17369y3J4t9P95+vuox00GFB173zP4/1h9P8AePe/LpxiNOoU+3r3viefqW/N/wDb&#10;f4+9Cp+HpuuvKHr3v1rA/wCt9f8AX9+qeJ60rEceHXvfA824A/qf+J91qa46rUlsefXvfDSf8fra&#10;3+9e3Awr0+sg4Ade98vpe/1H4P8Aj70TXHr152NBppTr3v3HBub8/wCI5/r70uOmhpX/AGOve+Q4&#10;F+eeLD6c/wCHu4Ip0/qUAUH7eve/A/7EqeR9Rx/gfdSTwHVWGoYNR173zN/SQRf62/4k291NDjpo&#10;6TULk9e99WAsP8ST/Q/64934dPAsQFA8uve/W5vyOOb2/r/xX3s0x8+vVIUAceHXvfEngk/1/wBt&#10;71Q1p1bQxNCB9vXvfAg/6/4/xt71WmOqtLRqBaeWPPr3vmLgHVa1vTa/1/Hvf4ajrfxIAOPXveM3&#10;/P8Avj710ySVqeve+geLfUA8j/H3oVOerLrbgeve/WBBP0ufxwf9v7315gAoqKde98fpYcf65/1v&#10;e+tr6vw6978b/UfUEXFuL/S3vSnup15HNcUp173yFrc3BFr2/HH097DUwOtqQFH28Ove+7W5P+Fj&#10;/W3vYNcdXwx4de98R9OeeSb/AF96PHpqQAnT173z55tx+B/W/uo9B/PqgB+Hr3vjYg/1I5B/r/t/&#10;ewp4+vVlUDjSh697ypNNGQVkdSLEAMRx7eSTSKjyx1XwopPKtOve3KnzmUpjqjne6iwYsb2vewt/&#10;T3ZbiTVnh0w1pGQPFz8j172qaLsHNUZQmecJbnxufr/X2oFwFLEkN/q9ekFztVvKGZkViPQAH7K9&#10;e9iFjO7svTCPVWToq2JLMxYH+l/pz/re1cO4T6wxIoBw/Lojl5YtJGMpj+QHH9vXvYv7f+RldCYi&#10;9Qx4W9mJtbgWsfz7XQ7nOqgCQgBuHQUvOQopFMYVWQnzNDT9nXvY6bd+S66I0lq2sGB0F9XP59mc&#10;PMN0kjgMWQU/1Yp0A9z9tHLyOqUHyFRTr3sZ8P8AIigqQuqtDtwbErqNxbSP6ezq15pl8VNTaVoe&#10;PGtOgne+2wlZY9NABmg4/Pr3sUsZ3Vh6kKXljDML6vINR/FgL/X2fpzhGsQSUA549Au79t5IwdFT&#10;Q4wR172sYOx8BVKpFUo1AGysNQb8hvZhDzTYjjIGPmK56D93yLfQqzJkj0Br+zr3txTdGNqT+xOh&#10;DG49Q1Af0I9mg362mdHDBRTz6QNy5uMIUyLUgfn+zr3ufFX0MgD+eNgwsbOvH4HA/wAfa233OGQA&#10;qQanyI/Z0WtZXsTU8PH2VPXvcsSRAXuHP+BBPH0Ps2iv4PEIWmOPTggmUkMD/m697wSshPpH6h/Z&#10;AsD+ef8AD2redNIkJr6enViAqZz1730gs3NrFfpb6knj2zJLHo0u1M+nSadOzjTr3uSI2K6jx+GB&#10;vwPd0EKjXGSaZ60ngUxw697xhV1HkWHP1vcn8+7pIsr5xXpqWjMGHAde95/Ejpf/AFXH0BHP9Pb6&#10;QxpH868eqQyFDpPA+nXvcGajVgW0hv6D/AfkD2zLGdRYEnpcsujtXz49e9tMtMwPIC/jSDwf6D3e&#10;MjCkUPSiGVFajEEHr3vpY3Xn6kcer6gf1HvzRr8Td3XmCatSYHGnXvedC17XIuCQL/n/AF/dCoZX&#10;MY8sY/1V6r4ozRQT173PjkaOwJJ08sL839lyipBOfX16RuPFFMfn173nWpFiwLKTxZj/ALe4PvTI&#10;iqBGPOvz6bKeEhoA3XvfNqwWuxJ4F/8AW/Ht9TGusqKVH59MJGQpemmnXvcOaoDutuFPP1JNx/Zv&#10;/j7bjRpW7CMdWSQA101697zRVniFgTcG4P1Nj9bH26kklv8ApNwPTUhVzw/b173natSxDcH8882I&#10;v9R9f9b2sEqAkDpPI8gooHXvbZUTrYi5YMCTf6jjj2kmdXIQ5/w9KlCxrXIJ697Y5KgRoAGNzfgc&#10;X/2I9pF0gduDXz6URkaKkHj59e9wGqnbTdytr2K/7bm/t92buB4kZ6UsASW6976WrmT+0SP8eB9P&#10;x7SuZFCnTVR59eMIoG4j1697xNWsbKTzf/X/ANt7vE1Pz6cRAq9o6979HVOWNtJvyovzx9ef8fbs&#10;ckQYqK1HWnWimmD17290zGwAIUixNieD+fr7XQ65WAApX1/ydE9zcKpGupp8uve3EVmhuTYqP6/q&#10;t9R78GoDrOQaYHRbNI0q9nr173LgykZBYtpvwFb/AA+pB/x9uAoDRcP0juQFNBljxPkPy6975TZR&#10;pDZHGi4sA1/9hf3dXkNAaA+fVY7dQAxbPXvcqCp1G5JFrcf72fbintJ+fSZ9QUhq09eve3HyxhtT&#10;O2g8kkjgf63uyNSpr/k6TA0DKp8uve84yYRQEvybX/A/ofbnjkrQ9MMpVAAaE+vXveRcg4exJJse&#10;Tz+L8H3dW0JVVr1tgmkMPL08+ve+xXEsBe4/Kn6D8i/vZVy7BBpx00UbxDIuMde9x6ipAXm5tcfg&#10;cE82PvQQ6kDnB6utSwJPXvbXNPFb9ZBPGn/D8+6soFVGela6nwFp8+ve2eSpQEcm5uP+J49tnWxx&#10;5dP6ZHNPQde9wqqrXxEXsQPr9Ln8392Ygqury49XQSKwNeHHr3tHV9cgZwxPH+qF7cce0bPGBpPR&#10;5ZwSyjj8+vew9yuaQLIoJUg8lvyB/gPZVdXqksEwehPb2tDilaf6j172B+5s2z+VY2JdiwvciwP1&#10;F/6D2H5pdIVtVehVt9qw0M/dX5cOvewumldru5LLqvyb/wCxsfZJdXaxRM7uCAehhBbgICmB5069&#10;7S+Tz8NGrqHAsD9BwD+SfYfvdxRlYIQQVqT/AJB0Mtn2SS5l1t8NPPr3sC9z7w1ySqj20/UXPIt7&#10;Bt3uSDQvHjQ16lzZ+X4YVjBFWPn172D9fk5as31MFJJIH1bj/H2RyvLJXUcHocQ2QRaGlOve2o8g&#10;WA5/rwb/ANfbYUsvHhx+zpfReK5HXvfC9if9sOL+7mg+EYPWwPLr3vxU8A/1v+CLn+nuuojFP29U&#10;xq+zr3viyktaxFrG/wCfd10mpY1FOHVxSmTXr3voEart+P8Aef8AXPugwQU60CcFeve8thY/Sx+l&#10;vr/X6+7gsTTz60S3n/sde98DYkjmw+n+v72dQ48evNj/AGOve+wBwb2t9Rbg+6hWwV4Dpg6zQeX8&#10;+ve+/wAX+vJ/3v8APvecjraoKENnPl1734Dj88/7AD22QGNcdMOAcjy9eve+QP4+v9SL/wC9+/aK&#10;nHXgqkjT5/s6975fQj88WHP9fz7p3Cqnh1SpQEMfPr3vkAPpf6/j/W5/PvZIpwx1sEMKEde99lRY&#10;/gE/6/097BwPTry6iQOve+J/BN2UfQfk8+/V8h15lOqjefXvfEi5NuOf0k/8T7dwvHh02QQaDr3v&#10;2n/Wv/T8+/BgOAx1rr3vj9L3v/vvr7dHCvV1AIr1737gHjn8f7f34sCadaLVx173xJI/p+B9STf/&#10;AGPvw4gdV4nr3vq39q1v8Pzb8392wMdbIpjr3vhf62vY8D3X5Hqteve+vV+P9jf+v+HvwOaHreqn&#10;XvfEccE8/wBD72xFCPXq32de99Egfq+n44v7o1Q1PKnXmBHXvfBjyPraw4/2P9PfhQ/PqvXvfEkf&#10;QD+n+v7sMjr2VFfLr3vo3/Atbn/G39PeqaTU9Nt29xPl+XXveNr/API/r79TzPWl00B/wde99cg8&#10;X/N7/wBf8ffsMKkdWYVoScde94SSQf63/HB9vLQsB0524p173hv9Re3+3PuxBIBUdaZSMKtOve+D&#10;n02H5/Puw49aVakmvDr3tqmN/wA2Av8Ank+7Uz08DQ149e9tsrX4/wBv+PdaU6ejFOve4ze2ZeHT&#10;nn173w9o+t9e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvf8A/9L5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde99ge7qp49aJ697lxiwH+x/1/bq1oeq4Iz173IAu&#10;Pbyg461Qlvl173zAt9D/AL178wqevNSlD173kt9P8PfgACaefTagFiR173zHA+pF/wCh4/1z72fQ&#10;9baPPXveRTew5HBuffjUgU6qw0ioPHr3vIAePpb3U1AoetMSFOT173zvYfUjkA/8a96C1YHBx02o&#10;GrUc9e95B+DY2v8Ann/efdNTjiadbqa56975i9z9QP6/X/efejRjVjWnViCRqXh173zAJF9Q5/2/&#10;19+0jgRx60DUf6j173zB/wAORa5/qPp9T70W/LrSnzr/AKvs69771WPF/wDWHPvTGlW68xLEt/kH&#10;Xvff+P8Asbe9U1Co60rjy/1ft6975G9+Dawv+b/7b2yAeJ4dXTQVqc/n173yvaxvcn/ff7D34jPo&#10;Oq1H2Dr3vv6g245/tfn+tvdwygjp79PB6979e5+h4/1iPflIC46qpoNIOa/y697yfTlv9hxx/re9&#10;MgIJX8+rstaiM1px6976/qP8fdg2qnWmdjRTgde992vwPpa/P9R9fr7sajh0/UKRk9e99g82+n45&#10;/PH49+pXPGvVj9mD173zH5Avz+b/APE+6sCuBn5deZQQAOve+RIvxa4AH5+tvekJC/0a+nTaEotG&#10;Nc9e99f0+v15P/G/bpwrGlenAKE6s+nXvfX0ueOTbj/ifbOpjTUB1upoKde98l4H9ePzwPdwKiq9&#10;b8qceve/C4J+p+nA91ZlpQ9a8sde99jm9v8AeuOP6+6qaUK9WUAChFeve+Rv9Sb3/HtsqSK/PqmO&#10;HXvfhfgEg/n8W/1re7KdJbV1atK6h+zr3vlYcn/evr/sPewwYUHXvTPXvfQFz9Db/XP49sVAHHNe&#10;q+Xr1730CG/I/P1v+fbw7WJbierCleve/c2I+ljz+PezRiNRqf5dewD3Z6975qT+AR9OTf34slNV&#10;D1vBFWz173yB4JAufp9f969t5Y5Ix8uqkknJ69771fX/AIjm9j7rpJOf59e4kZx1733cg/nkW/r7&#10;bOoila9ez5nz6974/j+gB/1v949uUAapNerkN5HPXvfMfUn8WFrDn/W92YgkFcHrXAj19eve+7m3&#10;+tbg/wC+/wB49tEn8R60TjJ8+ve/cE/8R/sfevt6o2eIr1734W5F7c/7x/T3ZVFerhRUep6978R+&#10;R9bcfT3vUKafn1o4NOve+jyRqNx/vH+x91Wi18uq1HDr3vwF72PH4sef9t78CK1I+3q4K4qOve+7&#10;WOoj8fU/7x7tTt1eVetUwft6974AE3JP5P8AX6f4f8V96LmpC462W8xgde99G3J/p9fewxAFDx60&#10;zkAGvXvfH6fk2/330/r79QlT5562NenGQc9e99D1c/4f7z7q/wA69VehOOve+JAsR/sT72KgevWw&#10;OAOOve/Dj6X/AKcjj/Ye9UFevUFeve/fU3uAL35/IH4HuwoTQ9WDCueve+7i/wDh/h/xT3s1HTjU&#10;WlPPr3vsXuunkC/Fh/T34rVC3VBSlWHXvfduL2/P4/4178vbWucdVata1r1737jm4v8A77n3XuGT&#10;1oA4Y8Ove+7i3+HH0+v+HvxK6a9WJAGP59e9873BH+8/T3Xzzx6qQWPzHXvfZ5/FuP8AYX/x9uCR&#10;VoSOva/M9e99ji3+H0t/vQ91JBq3r5dWqCNQ6975D8Ajg83/ABe/vxNGPr1VuJPn1732TwefyP8A&#10;kfvdaqPl1sEACvXvfrAEc/QfnkG/F+fdQc0I6shHDj/h6979fj6cE/Uf7b8+90BHXtK01V6979c8&#10;8/7H+v8AsfdCKZ6bIHXvfuAR9Sb/ANTb/be91NKnq4+Hr3viQwvfn/b+/VrSnVSSxqB1732LEE2/&#10;HP8Ar+9UAOerYAzWvXvfXAH9ePx9f8fdqY6rTVnr3vsD+p/3m/vVATXrXzHXvfv+I/J/r7d4CtOl&#10;IIp69e992Fx/X8/6/unE561QHieve/cWP14Nrj+nurVBx00/8IoOve+z/sSOBwPwP6292Hz62tPP&#10;y6975Gw/1vp/jf8Ax96PWzlSQOve+rWsPp/re/EdVOWpTHXvfR4/qf625924U6fTCgcP5de99X+h&#10;H6eeP8fryPeiem3OcHr3vrgnj/X5+tvfj14k1qKEfLr3vu1gT/sf+RW92otMdeVAQCuOve+NueDa&#10;/wBQfre/PvXn1sULZ49e9+HAABNh/U/X3uuc4633E56977Fhzfkg/wC+/r7qc0B6qFJA6978Ba/9&#10;b8H/AGPvf2dXw1VHlx6977JtYc3PHv1QOqeIAaVoP8vXvfJSQSL3/HI/3o+9UKjPXj8IMnE/Pr3v&#10;n9QAPz9b2/3r3sCuOrqQ2D1734f7Yj/be6tx4dVcANwx173yFze5F7fi3497NB8PVWCFu3h173yJ&#10;+hv/ALY8j/X968sDq2mgoueve+j9bk/6/IP+9+90B4dbpXhjHXvfTfWxNv8AW/Nh9L+9HpsqdIDH&#10;r3v1j/T/AGB5/wB49+6sNJNKcOve+INiTZrnjn3sAHq6gF6UxTr3vs3H1+t+NN/9jf3YKadW8NeB&#10;x1733a39Dz9bD3UAD7eqKqjHXvfhyPx/trH/AGJ9+qfy68rFqj/D173yFr/48m/AJ/w97OB1onQK&#10;H+XXvfK30IsD/rW/29vdaA56oAGNade9+/wt6vqT/h9OPezjj08BTJOOve+JuL/XnixFx/jb37q/&#10;29e99Hgjn8m9rW9+HWqhfi8+ve+OoAn/AF7f7D+gA97xTPWjnAz1732TcD6/n6i/4916b4gUx173&#10;wJv9PwT9bWt73TFfPrZGlWpx6976AH9bc/7A/wCA9+FT14EgU8/l1730b/4W+tvzf3unTmBStT17&#10;31+PpY/7H/eB78R15xTPl1734C1v96P/ABT34dVAHEefXvfh9Te9iOPejwoOqsMAD16975C/0/2x&#10;/wCR+9g0r14EhjTNOve/H8f7yR/r/wCHvXHrbUb5de9++n+w/oBf/effqEDrwTy49e98bHjngnm/&#10;BA/1/wDe/e/l1eh8xjr3vmQLk3Nv8bW/2/vRNBQdUbGf8HXvfdgRb/YfX+v597HDUetYfPDr3vxv&#10;+eVAtbn8f4e/CnHqwXJIGeve/cci3BP+w/2PuykA6ut6e4N/Lr3vu5RhZiDbix971sANPDptgtK6&#10;aj0697nU+RrKfSUmkBU3uSbH3YTOAVJ49NGFZAy0oD5Dr3t7pd3ZamsVmdrElbMykc39urdvGwZ6&#10;1Ax0kmsIHoGAwPTr3tV0PaOapSrCeoXSOG16/wDYc+3BeuRor0WS8v2coFUB/l/Lr3tbYvvLM07L&#10;qrJTz+ljbn6m5+ntQl0kZZwftHRXf8oWEis8aFT5kfCf8vXvYiY/5D5GG2qs1cA8NpB/w5/Pt4bs&#10;wACjHp0HZeSLRmWUIDimRk/s697XuM+Sc8WljM9yB6PLa4H1LD829mFvus8cQq9DX1x0Sv7a22gu&#10;QNTGvHr3sQMX8lVLRs9XKFP9XA/2JA9mEe/7gjOviYb06Ibn2vlOsRCmr1697EnE/IaimtrrEIDA&#10;8sPqfr7N4OaLxdCudQA+w/5ugrf+2OkINI4HHD/i+vexHxveuKm5M8TarA3Zbhh+VH9PZtFzjWis&#10;wB/n0Erz26cx+HICT5EHh+XXvawp+2sRV6QJV0sF1WkWzBv6eza35rg1MJm7fI8Og/c8h3MLMFBC&#10;jgSv+GnXvb/S70w1RYpPYc/qYW4/qR7O7bmOyNCrAj9h/wBnonn5ZvoqRgV1fIj9leve1HRZyiqQ&#10;DHURXvwodRwP8PZpHzDZ6dIbifPoql2e6hWqISfs697evuIpIleNlb/HUL8/QC3swtd0gmZozjGP&#10;T8ui50ukOll0nz697jMgcngW51Fv0g/4X9rBOsrARUqOvKyx5fLde99iKIn0kFbckWI/xHtUpGij&#10;kVrXpqV2K6oz59e9+8CXDXt+P8T/ALAe9EKxLVpT9nV1lkIwePXvfvFqPAHI+v5/w9oHIdwq+fVy&#10;fCWrjPl173hanLEg3t9OBzx/U+0s0OtanBr5V6be7So/DXGeve4MiyJIYxytub/jjgj34Q6ZzpNf&#10;keHToWMsatmnDy6974qRqILtxb6W4I+lz7eMVG1DB+XDrcyrQDh9nXveYm51IwYcX/qf68e9PG5O&#10;lyKcajpCxCrQkcfz697jTByQeSD9bf0P59tMzgmopjj08JIZgSO0+Xr1723ys6kgMzAXAF7GxHPv&#10;caHiKmvVEjJ86nr3tonlZrgX1D8Dm/tK4oD8j0qVAsfdnPXvcJSSDrF/qR9eT/re0yszsdQx0rUp&#10;17335SRYEqf9ew/2/t+SMEJQ4XH/ABfWnahX59e942YMLFeTcc8f7z7sQEj+Egk461pKL21FTXj1&#10;73kiKRkFuLMLCw45sxHuzBoiPFP7OHSC5lemkEn5+XXvb0lfGFtH+r8k2v8A7E+zDWRGNB+IeXRT&#10;KzFat5fb173HMrSuSCCq3tzyOebW/HusYLVZTwPTijwk1N58Kde99GdgtwpYchACAFH9fd/EXUSF&#10;8qdU0IzanAr173Jp3kBu30Jt+Pr/ALD24gqQysek85jDg+nXvb2tR4gbm5K8c8j/AFv9f3dnVVqx&#10;pToukYSDORXr3uKa6VjYt6Tza5H+tcD220+piAc049bCqBXr3uRHXMBazMD/AK/APtzVXLcR6dNT&#10;QoxBXJ697kx1kjkauIxwObn6fke9xyuqkKSAfn0lC0BAND173OgqdTEKSv0uW+n+uD/j7Ww3EmQ5&#10;BFOmpHqdHXvfdTUhVbkFhzc2te3KgH6+2JXBk7DjryAll01x172npKlme7Hj8Di9/wDG30901/Pp&#10;aqtGp45697jzSAC7f7D6m3+39+dhWo6fTUTqThTr3tirasJGbMLXJJ/K+2i6nPDowtEEjggZ8x17&#10;2GebzKx+QKTfn6H/AA4N/YaurkVYKwpX16EsKvQKlBSg697CLLZh5GYBjck35/H+w9ls7DUWBpjz&#10;6FlpaKGrnhx697QdZPHeSSW7f0F/qf6g+yWe58JxXz/Z0LrCCQFREKg9e9hDubclPS60ikGoXDhW&#10;AH9bf7D2ENyuxSQkgCpp/wAV1JOxcuzXALSgEVBpQ+XXvZedx7tlmd1SRtJJvzz/AKwt/T2Fr29a&#10;Riq4X04f8X1NG07LFCNOiuOFOFOvew1qKh53Luxa5ubkm9/p7K2IlABwB0Lo4ERAAM9e9x/zc3II&#10;uLfXn2yx1DR07THHr3vwW4FvoP8Ab+6kkMaenXgrFifLr3v3FmHJ5uP+Re7KGoob/Z68NR49e998&#10;6rH6Af8AEe7SLUVBp1Yjtr59e98L2H0ub8/n/be6aGX5j5daIAx173w454/3r3ZFbt0nHmOqipoe&#10;ve+X0sB/sPp7cwK/5evE0HXvfC1/8Dz/AL1bj3YEnPWgwYVPXvfJf6H6/wCt/h7bc0NempWI4de9&#10;98Ai1rH8cX96Q1y3Wom/i6975gccXFh/T+p/HupILVNKdMuyGQ1OP2de99qCQR9Pp9fzzf375jPW&#10;gHWjIcH0697yBeSODYfjn/Xt70GyRQ9aJFe8V+XXvfdr82A5sCP+Ke9ECuOq1BqAcjy6979a9x72&#10;pFRXrwbgeve+B/2IA/A/2/A92qBjp0uoWnn69e98bf4c/wC3H+sfd0OcGvy6Y869e99EWP54+tvp&#10;b6+3AQaVx14eXXvfX1uQeSfp/gR9be/dxqB5dbbr3vxH5HHP0/2HuhVmPHh1Xh173jaw5+hP9ef9&#10;f24GOABTrYJ69761A/g3tyR9Pd/Ug9b7fLr3vhcW4/2PuvzpnqtOve+uf8LfX6j8f0v7qRkfb1sA&#10;Hr3vxN/r9OPr/Qc+91o1OtcOve8ZIBb8k8A/0B97wTnh1uvbTr3vGefeqZx1r7eve+JP9AOP8Obf&#10;19uVBFRmnVu316978Tb8/wCt/X/H6e6HqmD173w/Bv8AkAi/Pv3XqUNR173xv/Qkf6/v3Wqnieve&#10;8TMB9Pz/AIf7373Qnh1uleve8RJJI/A593GAD1rUMMDn+XXvceQggaQOL8fT/kftwVWtfPh1Y1BJ&#10;OPs697a5b3/Nv8fd60+fVwK4HXvcCX8/6/HuhBAwelSV04697jE+08jAHq3XvfH2m63173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0/n/APv3&#10;Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+GOvde95EsSL/AOw9vjPVT173MVb24At/sf8Abe3UFK168KU9eve5CrzYce91zQY6&#10;ozUGk4PXvfO3vxqDnPTJZjxNeve+Wn6f4/X/AI0ffu018j05Cak9e987cW5+v197UgD163qoaHr3&#10;vmo/I5H0/wBv7oS7dw4dNGtMcPXr3vJ9NP0sb/4+7CrBg3XlAbVr8uve+Y+vP+vYf6/4964HHp1X&#10;MbCnXveQDn/AjgH/AIp7pqDCvWjlNXn173zFuP6Diw/p/j70wJU4z14V0HGeve+X14A4v/re610M&#10;NXp1YHSMjr3vlf6Le/8AX6/0/J90oW8+vVUjh173kAIHFre7VC/F1rOaCnXvfR/1/wDbe9kNUHr2&#10;kjJFR173y5Lf14H+929tsSq93WsgYx59e99gEWuLEcf61/dKqSaZB8+tVzXj9vXvfPSf6/m9v8P6&#10;e9khQFoa9W7VoD59e9+5/oRbnj+n9P8AW93NARpP7eHTqpRdRxnz6977Avzc25/x/wB496Zq1FOP&#10;W281C5PE9e99cj8j+tv6+9gUoOnADUelOve8lr3tcC3A/of8Le7DtFDmvV1Pb3+vXvfE34vyB9f6&#10;+91AHVqkZOB1734E3vY6Rwb/AI96B62D59e95ObcHj6/Xjn3UAAU8um2Jrw6975XuDduL/Q/n3Y6&#10;akZz1cnJJ/l1734j6Wt9Af8AefehRRX06soJ4de9+tzbV/sTf3VPg7eNevDOB173yF/qDb+v0+o9&#10;+qHYj068VBNPTr3vlfkkenm3+v7qR3qfLrZPn1733Yc8W/x591jxXFc9UBznr3vu39BwPzf36RaG&#10;p8+vH7eve/fUW/Nyb/n21pcHUcdeFRx6977vyQLH68cjn8e7hQI6vQZ49WNAM9e98GH5AAufr/T3&#10;ZCSSCa9eBGS3Dr3vsC97n/Y/4e6SChBTB696FfPr3vlz9Cfz9P8AD3SjEfLrVOve+N/pzb/H3dwo&#10;JCDrWB5de99C9jcjg/j6/wCsfdmU9pp1b06975hieCbn83/3j2xpJGo9Vp6de9+LDj/XH+t7d0AV&#10;J6sQePp173y1fW4tb8j/AIn3UCpAJ61nzzXr3vsN+ORx+fz706kCvl1piT6U6977BuRfn/fc296C&#10;ipB8h1sKxBI9Ove+Rsfzb/XP49+WoyOt1pTz69748f1tbgW/P+wHvZKt3Z6tTVw6977uSOeBc/j3&#10;piA50nptlGslsde98bW5BP1ubcce/DSTQChP7OrB+AI4de99/U2vfVz/AMT72zELQ0pXreoEUPDr&#10;3vrmwINx+R/rf6/vVKGnWjp+zr3viPzcX/w96GD14A41DHXvfZ+ouBa34/3r3Ymqn7evaWapBp17&#10;3w/B/of9vzz70cY60AASGJNPl173xPF+f9j72OAC9WHl1733yQOSbcn8f7H3Y000AofXrbhaYFOv&#10;e+Nub/0/H9f9b22Aa0Gemx2inXvfYtfi4/P+H+I92+bY69xx173yH1uCQf8AW9176/Lqw8UHyp17&#10;3yta/JvcH+g+nu3AdeOCQOHXvfRH+J/xH4sRx79U9W1doXr3vsAgD6f7a/A/pf3rHTLEDr3vxsfz&#10;/j+f6e6g0bHV65r173yFvpc/7z72M9eKlsL1733ewP8Aj9CfeqCvXtB4+Q6977Nzb/D/AFvfq5p1&#10;7FeNOve+/wAG4Fvz9P62493X4gOq1pQcOve+XJ4FrEcX5tY3+vujYPHrf+Hr3vr+gF/9b8e7EeQ6&#10;dIqNXXvffNyLcm3P/GveqHBbNeqrTBPDr3vxBXg2B+vH5H+A91NSCRgdNk1Jpw9Ove+iT/rDj/XJ&#10;97Ap1ZFJ+Hr3vsc3t9Cbf4X/ADx7saDpw1QU6975aeeB/tvdQcVPTYzU9e99fS9zx/j/AMU96INa&#10;r14ppwc9e9+AFjz/AI35/p+fdhU0FerINQArx6978P8AA3Fr3uf9696NOHXidPb/AD6977/qfqp4&#10;4+nvdFBx1vtrUZx59e99i4H5t/X/AA/p7sOHW1GKHh1731f6Djm/1v8Aj8+9DSBTz68Cueve+r/g&#10;jm/H192K0OOrEUbGOve+z/Tn/YXsfzz7qfmetNnFeve+QS44Fhb6/wCPvXXloFoxr173wt+Pqfp9&#10;Pdhw6stAPTr3vxuBb6/T+h/PvajyHDqy5FAR173xP1F/9e3496UeR60tTWuKefXvfvx+f9t9B79n&#10;iOtGvFc9e9+H+w/1/qR70T5HrRNSBWvXvff0A5uf8Sf6f197UZJ62Acluve+rMDcm5Fv9cH3okDP&#10;VHXz4jr3vkLkH6g83/p/gPfs4HWiGcVHXvfIk/7cH8/097Apnh1bgD5de98iL/639R+D78WHwjq5&#10;ZTivl1735b35P5tx9fdF4DpiMqKK3Ede95AACOeDzYfW3+x97p5dXqta8Ove+ibj/H8gfX/Dk+9g&#10;0PTmQ1eve+rGwB5vf6/j/G/vR9OqsxbAx1734nk/77/e/fh1pQRUcT1733cFT+D/AI/n+vvdNPDp&#10;0IQag469743H1BPH1H+9+7ZGK9e7lOn06975XNgfp/S9+fx+PeskdV+IFQKE9e993HB/wsP8f8T7&#10;0O0dewp09e98vpzb/Yn6X/p71x6qcqAMde99j6gk/W/5sP8AC3vVCBjr1PDyD1730fr9Of8Abc/n&#10;3v5Vr15ifi6978QbG3PH+8/6/vxrjrZrQGtD173jsQSfp9OD9Ln3s04dVrxBPXvfS/n9J5IsOP8A&#10;Y+90oOnggUfP16975H/Ecc/Tnn34UrnrwVa5z173wsB9T9f8f97v78ePWm0jgOve+jYH6cX/AKfn&#10;3oUrTpsFSa+fy6979Yn6cXF+bA+7nyp04agV8uve+P8AT+pufdTUGh68Ac+fXvfj9CSLj6cD3qtD&#10;jqi/FTz6976+tv8Abcjj68e/Dj1Uk8eH2de95b/7SP6/SwsffuvaWxQ8eve+PN73PP0C/T6359+I&#10;9er0BPdTr3vrkHk34/2BN/fq4AHXgaYHXvfMX0/Qc/77j345wOPXnYFSp6978P6EXt/rG39OPfqE&#10;cevAMAATx6977/P+8EE3Nve6Y4dWpRRXr3vr0/0N7n/ig9+7h3Hh14M3FsA9e992NmH9Lfn/AB9+&#10;xWvXsE1rjr3vocgX+v8AxH1HPu1RSnWzTTgde98udQH9b3+v9Le9ArwPVAc0OKde9+HB5vbm3HHJ&#10;91Oc+nXmQk1HXvflvb68fn/eveqVPVaVAbr3vkAbAX/P1P8At/eyAOrtQg06977ILEm/H4AJHI/p&#10;793AjpsxmoxTHXvfNZJY7aZWBtbhjxzbn3otQDVkDplooaAAVPXvcmGvroiNNTJYHgXJ5v7sZ31a&#10;hj5dNtChOfPr3t0h3Hk6c+md+W55b8f1t7fS5lrx6TtYRFtTZI4YHXvaipN+Zen488ukcjTIeAP9&#10;f2/9cANfFq+Y6TPstpIPE0LX7Ove1JRdt5Wm0j7ioQFrsupuT/tPt8X+tjXy4Z6QT8s7fKTrTy69&#10;7XmN73ycGkNVSL6gbNIbf63PtSu5FsK9AOiK55Kspm1JgD1Gfy697E3DfIqojILzm5tqs5u1vrY+&#10;1EW6zqumJqZ6DN57eWzmioDU8Rg9e9ixhfkaknjDVhWPUNKs7Eqf6tf8eziDf71JCXIoKZ/1cOgt&#10;uPtqNDFIgaD4iK/s697F/Cd/UdSqJ91EwcqVLNxqvY3B/FvYntOb9LIGFKDJBPp518+gHuftnIWX&#10;WmKfh7fL7Ovexgwva+Dq7xs8bFrH0OOGI9Vh/wAb9n9lzjG3aWGD/qPQBu+RL21JEQLZ8weH2+f7&#10;Ove11SbkxVZoaKdQSblWNiBbgm/49iL+sEFx2Rla+ZrjoN3fL+4WxaoAp5DNfs697UEdRDLoAYHV&#10;9dDAi5HF/Zkk8Y0MfMYIOOiWaKeIUkBB697ktYqbDkfUcm/H0NvayNvEApSny6SBGb4jXPXvbZNC&#10;ST9AbcWtzf8A1vr79LJ+GICpwanpUD4bepHXvcEwlQTYE8cgH6n3tUNAAc9Xa6ahViKnr3vJFCLg&#10;2N7A/X/bce7qupKHBr0UzXIKFRT7eve8ssYYL6ebW9P9B+Tf3p40UkdMJceFw4/Pr3tumpWFyoF7&#10;Hg/W3+w9tEOpUR8D0tjvo9Oljk9e9tr03puV0EG1wL3P0v7q8YePUooa5Nen1u6rRKk1697jPRsR&#10;6Rp/tEkE8f4f09o2jKvSlR+zpS18IalwP29e9tk0AUn+pvwOP9v7caIhVMa16dS4SUKfXh173FCv&#10;I2mMHi/pI9XpHNz71EwClBnPVZJwkZLev5de95XUAepfx+Dzc/19tykhiCKg8Oi6SSjY4de9xg+n&#10;8HkaSB/ifr70LhV0gYPTLyAuug0+XXveRZhfSSyFTyBxcHjn3VZY4wdJyc0HVXuFRKKMde9yo6kK&#10;LC4/4kH26kzysQMdNM8jkkZ6974mv8ZtyBfn+h/px7VCdhRV8uPTUsbyKAvXvcoZIvpAI+nJtyPb&#10;YuhQ1HA/l0kjhcIScZ4de950m54IOrk/Xgf4/wDEe345fEY0FB1UyKfy697kiQ/QWHA5+p/3n26G&#10;JKqMV6aZtRBqeve5CTFQBcn8Hm1h+CB7tVafZ1Qn5de95krQLgEggE3BP1tz78jVrTPTbRg1PXve&#10;CWrLqBrtxc3JNz+Pr71XgxGR1aFBGAxz1722S1YQ3N7jjj8kcj34szZGOlHccg4rw697ZqzKPpY3&#10;/PAvb/fH3RkBbiR59GFtbhjpkPl5evXvaIymUezAMRbkkHn/AB9pL16KtM+o6EFjYMjKwxXr3sL8&#10;xWzSsyqSSxNxxxb6W9hmbRqLDoSwW6oNTDNeve0ZVrDEjTVBIsLtzZQf6En2TXt3HEXDmopw6Flp&#10;bvLJoC4I4efXvYJbz3hBAsixOEKjQAv04uB/sfYLudyWRVY1AFfPj8x1LfKPLEk7RhlNG9fTr3sr&#10;u49xvVSSDXck8jkeo/Tn2E7u+eZCENBXj8upz2ra0hh0ooGk0/L0+3r3tASO0jFiWP8AS/PqI5t/&#10;X2W6wWIJrj8uhLEnhj0PXvfAX+n0J4BH44/p7qAC2Dj06dx5de99gkcf7AHn6f4e9llVtNOvGlKd&#10;e992F/qfxfn2ycufP0x1XIY5PXvfRBBva4/r+f8AYe1A7QMdXB4Hh173xPNrHnm5tb/b+99q541/&#10;l1X1J6974fVdX0JP1/rY+9UctSn+brXBq9e98WP+w/p9fd1quKcOrDr3vq5NwAQfr9ef8eT78SAP&#10;l1VgCKHr3vo8WB4I5ub3N/fl4k/LqojZTWtR1732pGkknn6Ae/adQz1po9Qoeve+S8gcWP8AvY90&#10;YAKQOqFBGhAOeve8ig3+v+v/AEF/p7oeHDph6gdwFeve+Vvpe7W/P059tg+hp1RSwHpTr3vIvA4/&#10;2P8At7+70YivVsvlv+L69775sfp/sfr/AF/PvRIBxXqpK6+HXvfuf8Sf6/8AIvdipC1p1cpVQ4/Z&#10;173wvz/xT8f7f3qmK9NsBT7eve+JPNjyDf8A2P8Arn25qBeowOtuVGAOve/fggf8T9P6e7DyqPPr&#10;YIC8K/Pr3vq4BAsAP+N/19uBKkt1QA+eSeve+LEcm31tbn8/QXPvZAFB1cLQgHj173iIJ+o/1hf/&#10;AG/Hv2MEY6q1B506974/Q8kfX6D35h6HJ6qxrw6979xz/vH4/wBt73U+efn14Vp1730R/X+l/wDe&#10;PdQ6hdXWq9e94yPobf4c/QC3590DF8db6974kD/W/HP+9e9q+dLYI6rVeHn173j/AD/Uf1v/AMR7&#10;uKHPW+ve+IuPrz9ef8Le9D7evHr3vjf6fn/ez/r+7L3Hrwx173xJ5/2HvZpTr2Kde98Db6/W3P8A&#10;sPz7r1U+h697xmxve3+w4/1vbi1LYx1avkOve8ViCTe1+Lj3bIAFOq4ApTPXvcaXgD/Y3v8An/H3&#10;f4q162DWo697bZB/j/j7cC5oenVweve4Dnkc3+vtvHDpShHXvcc+0kwocdWHXvfH2x1vr3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979791&#10;7r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3&#10;Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697/AP/U+f8A&#10;+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+691732ouQPdlpXPXuve5EQBA4/Bv/AF+vt8cetde9zEWwBP0J+n09uCpqDjqjHBpinXve&#10;Ucf4f63/ABX37Jx0zQsaLnr3vncHi1vegK06ooPHy6978L/pv/rf1P8AX6e90Fa9XpQ6uAPXvfMX&#10;t9Pz/wAb92IAOodabTr1de95Bb6C4uPx/vPttcZ6qKgA+Veve+QtYf0N/r9R72Se40r08GBJr59e&#10;95k+g4vz9ePdNJLAj04dekXUwanl173zHJIH1+nupAp6dJzg1Xr3vlpKm1r/APE+9a+wg8R1sOGB&#10;rx69752Ib8i34H0/xvb3UGhBOcdXAyAPMde98vzza1xcW96DE8OI60dNKcCOve+ViDwLj/X/AOK+&#10;6uAxqcH0/wA3WgfN+B69756TY3H0/wCRe/au4A4Pz69qTUFqaHr3vkAAfz/Xn/efessK/OnVgokF&#10;R9nXvfibH/X/AMfp7sATVaY60Izq0jy69799P+DcW/I96FFxXpxCEBrnr3vvm9m/Itx73Woz1cEP&#10;HU4oeve+QFv0jj/XAP8Ajf3YEn06uBqJPXvfdri9v+Rf6/u1dIp1chgKAZ6977HHJ+h/p+PdVrTr&#10;SsfxY6978QSb8Afn8f7x72QCprx6sKEY4de9+t/S9gfV/Qn8+/AUA8+vDjn8uve+/pYWtcX/AN9b&#10;3pTUZ9et19eve+Y4FrX/ANf3s8a+XVq0HDr3vwI5uOfoLf8AFfe6A1I4daNQaqeve+/r9QR/iLe2&#10;3YH4TTrVQeve+xf+gtyARyefbYcMSWHDrfl6fLr3vuzfQj/Y/T26rCgP8utkg0HXvfMEg/1/2Itf&#10;/X9sGo+Ada6977uLWN7j/bc+7IeP8q9aIHXvfV+WI4A/1r/7H3cJWhOD1sDz6978GH1A/wAPbJVi&#10;KHhXrxUUow6979a/9WA/x4/x+vuxIQmnE9aqFwPPr3v3P1Fx/rEW96SoILd2OvLg9e99AWsbEg3v&#10;f3oyVWjY62xH2de99AEmxuOb3/3r3dVA1EdaB8weve/E/qAv+L3+v+HPuoZTTUD8utnFKde99jm9&#10;15txa3ttSVPy6qAQK+XXvfK3Ki3HNr8X97eStSevNU5I6977HN+DYH8W9+jKqanj14AAg+vXvfYF&#10;/wDYD8/T/D3RtR49eIwaevXvfvwPxz9R7qHqxr1tTk16977PHP1/23+39uGoUVNevMDQV6976Fr3&#10;I4vb683P9PdNRppXj1oEjC8eve+zf6gX/HPFv9bn35RqND1upJz173xv+P8AW4+v+v7vpIHy63im&#10;Ove+7/kX+nFv959+oNBB9eq+Weve+7mw/p/sP9jx70ACccevUHXvfG/1sDf/AA4H+392pQCvn06C&#10;NOc06978f8ebD/X5/wBf3Ukjqp1qAeve+hbi/AA+nH9Pe6kMRQV68pLV6974j+0RwLn6/wBPeqHU&#10;KceqnFPPr3voX4I+l/8AYe91Ucc9WLafiFeve/G972+vHvZOgnTkU60aVOnr3vok/wBpbfji1z7r&#10;TxKBTn59aKq2Fweve8iWv/Qfj+tvx78FI+Lq4UhD1734WJH+v/sePp73VuA61Qn59e98uDq/Iv8A&#10;T8/63v1OHz62PIDr3v3OocG1v9h7pXqpNezz6977tptxe549+AI4jqq4NT173xva/wBf8L/gfn3Y&#10;A0FenVcED06975g/7Te39ffiKZ8uvEjTVeHXvff5N/8AeLf0v+PesefVRQ9e98vzwD+OLj+nvQLC&#10;jDps1qOve+/68f7yPz/rf4+9UrnqwXr3vrm1gLn68n6D/Y+76vM9OM6+XXvfPn6m/wDvv8fdAwrj&#10;ppTQ9e99fnm5I/r9P9b/AIn3Y0J6uwUZHXvfrcfkH8H/AGPvxwc9aUkGoFeve/AHk8/1J4tf3Uk+&#10;fn1pqEde98jwQRf6fj/ffj34Yx17UQKDr3vsgfn8888n3vNada4nj1731+SBxf8AFv8AD37NKnrY&#10;I4nr3v39Bb+gP+tf3uuOvAkde9+sebABbf4X91GPi68D1734XI+pt/if9t7sCSRTqwYsQOve/WuV&#10;JAtb/fce/NSlR1Ygfh6978QBx9bnj/kftwijUOerhdJzkde992Nxc/7z+f6E+6UAJp17Sit6de9+&#10;J/wOm34/w/Pvx+XHqhbtJ9Ove+Ja3+v/AE/2HHvY6uNRNW6978L+rj/H/Y/09+Bz1bUKfLr3vorc&#10;Xtz/AI2tb36tMdU1V+Hr3voAn882/wBt/re/Vrwx1c18jUde98uB+Df/AH1vp7rpPn5dN6TQU697&#10;6NgRwRq/rb/Y8e9g9eDeaj7eve+j+OP8f9h73gnPXuLVFeHXvfIcfj/b/T/E+/H162BUA8Ove/X+&#10;lx/Ui3+PvfD59Wz58Ove+7kD8kf776e9GvXinp173yNweR/hwB/vPvyjHXhGDVga/wAuve/X5sOD&#10;+D/h71Wox1V2BXIoR173zv8ASwBv9Ppb3oA/i6olWzU9e98ef7XH9P8AX/x9+Py6s6tQCvXvfdh9&#10;R/rknn6+/CvHqwAQ46979Yn6AC3++PtwGuD04jVNTw6977Nhfj/H8e6N29NuStK+fXvfXJsWN/wA&#10;P6/63vYpw62lM9e99Agi1rcfn345FD1YqK6f59e98wfpe/8AX/X4/HvygADry9opWvXvfK4PJFrA&#10;Hm1rf1Hvz+nDrTnUKPQelOve/Eccf1/Nv9f6+/EAMD1pfjB8qde9+vyQCeB7qx9equwNB173wvyL&#10;i978fj/be99WoD5de99AD/Y/kfj/AF/ewer5A6977IP0N+Of9f3UnzHTbM3l69e98eBc/wBfpf8A&#10;F+feyTjrxJ4N173xNv7RNr/QfS/vdM9W0jDcB1731/Xi3+uefeyerDK9e9+N7LYfXi/uhJyemHcC&#10;pzXr3vxv9OeDf37OCet5qCPTr3vscAi1ueP8fe8HrYJ4N1734E8KRzf/AGFv9f348MdVBOfMde95&#10;OPoeP6fQWH097NSOnPipTr3vq3H0/wAbi1xY+9DHDqukLk+vXvfhwQDc/wBPpf37q9Qa0rnr3vsD&#10;g345Bvxf6+9+fW1p6Z6975XsfoD/AIm3vRIHXmNBSvXvfH6fQfQ/j6G/097APnw61pJJrwPXvfKx&#10;5Jvz9bW+nvxPp146R8A6976tY/4W9+8qder2gEUz1733e/FuDa5/pb3QrU9NuAak+fXvfRAHJJP+&#10;H4vf3cV6uDQZ4Dr3vsXt9P8AD6WHPuwUadQ6uMpUY6978T9QByLEH8e9Hj1o4BJ4fLr3vw1c8c8X&#10;45/2HvVQDnqhcUxgfPr3v2k3N/8AD/W/1/eq9aFGXPXvfYtwDf6/j8/6/uhWvVCupvkOve+d/wAW&#10;AvfkHn3vBIK4p1ptB+Hr3vmCTf8A1rC9vehnh14AUr1731f+ouQPx/vPu1a8enO2pXr3v1rgH+n1&#10;vyb/AIv72DpPHPVlGnBFeve+QaSMjQzqT+Qxt73rNKV6bKxsuaceve5cOSrICPHPKLfUkk3/ACB7&#10;e8Z3qXyOmHgSdiW4Dy8uve1BQ7xylNwJZbA8srkH/be3VugO4eXlx6RS7VC5+HVX1697EHC9t5eh&#10;ZSKuVVXjTci/+J59rILldJNaEnoin5TtpuC6STxHXvY07e+QVdT+Py1DML/6ssAB9AOf6/j2vg3W&#10;4hLUOQP2/LoJbl7f282sRRqGAqDQAk/b172P22fkTGTGZJ7C4teThja3PP19n9pzLOpiJkIxwoac&#10;Oo03r208RQ6ABqZ7aeXGvXvZgtv96YysUI9REXcKDZlJ1H8Wv7F9jzmIECymtSDj/P1G+5e3F1Au&#10;qNK08/s8/wCfXvYpUG+sJXhf3ljJsCpZT6v6qb+xVb8zW1xK0mK+X+x0AbzlfcYZ3YAn7Pl172rK&#10;eopp4w0ciOrH+q3+n0J9nsO4RXADo3EcOg5eWdzBIFkFB/M9e9zEhVvpYH8cj6A/g+3RdUyoxXoP&#10;zTg91KDhkde9yRTgKbhTf6XsT7dMmvMZHzHn0llnLE6f9X59e99GiUgkctyLW4B/p7UIQQDw6pE5&#10;+Jh/Pr3tvlx7XIMf+N/rx/S3tusbVFMf5enP3ghBLH9nXvbbPSkKG0kW4sT/ALG3tPKwGVXqy7gm&#10;o41V697YammuCdBv+DxcC/tgTNIQCBjp+K+YsNQ697bdPjPBAFySQBe355+vtsKkYIHS951aOjHH&#10;p17221dQoGq4tciwINrfS49p5JgoopwP29MKqoDmvyr173hpAZLyPexBsG+n/IPtOAzlWqKH9vSS&#10;edwVWM0p173kmVfSdI4BBP54+lx73JGEGvjny6Th30kE1z173CeVgByAv5uLWI9vJpVy9a46W25o&#10;5J4U697hmYn688/6/H+HtzWpYOOA49PM4BUq3XveSKr0kg6SLXIH5B/1/eu6MEk8T6dUkR2GsuKd&#10;e9uK1bWAHBNuL/j+gt7WQcDkEfb0iZUqQD1724RVSHj1Ar/sRe319qKEAKnE8Omnjp8RqTwp173k&#10;NQG+jWJH0uOP9b3og0qwp17SVT4eve5KShUAPPIu1xf6e3Fx0zViDX0697jVM9gzCwW9uLe7/DQk&#10;YPDpyGQgK1PyPXvbHPU6rqt78nVf+nH091Gc+Xp0vjjLguKceve0zkaoqLkjj688/W1zb+vtqeVE&#10;BWozih9OhBZQCtRSvzx172jq2curgA2JGnkWsR+fZRNMO1VU48+PR9B8QA49e9onJ1UFIrSTlBpU&#10;ngi5IHHsKbnf/TagmKE16EO121xuDG3TyPH5de9l23zvuCJJYkkuPWoVWA5/F/8AW9x7ul+ZZTxo&#10;KGn+fqcOWeUZJZVeQYAz8+veyn7h3PNXSyokh4Jtc3+v5P8Aj7C1xcZDpw6n/a9njtViogCgf8Xn&#10;r3tEsWc3JJY/Unkn/H2W61ZSKcT0IVVVUqo8+ve+B/BP0v8AUf63uyLQnR6dbWuor6de9+v9SRx+&#10;CLfT8c+9YoNXn1agwR/Pr3vxvwPppANyObf4e28Vrxz1Wik16976vYDjkkAnj6e71yfs68RxavXv&#10;fRNz+eL3P0/23u4+AEEg9ewQK9e98AVv+f8Aib296cMEqc/PrRrXPDr3v1wU+h+p/wBh+Le3lc1q&#10;DVer09OHXveIGxA5P9Ob39+qTnqp1A9e9+5/Itxa/wCfp7rJUpReJ6sQStOve+jzxy3+P593UEZH&#10;WivmP9jr3v1vopuL8A8E/wCPPvbHT+XVHYquoZ697yhbEfngi34/w9tk1Unz6ZZw0ZNKHr3vmTYc&#10;j6EXH+v9PbdG1VHp0wFq2qnXvfIMBc8/Tj/H+tx7uQNIPmetsFoD+0de98rXItxxc2Nv9b3pKAGv&#10;TYNGxw6975HnSbcc/S3urVJovXvl1736/B+pH5/B9+ApShp1YUXJOOve+Aufx/t7f7b3ZmBGnget&#10;MwCkD/Z6976IBP0+n9LfT/X90arGnHpsHr3vocA3vYG/+P8Are3oyuAfLrdT+zr3vi3NyDb6fX88&#10;+3fOvXixPXvfD/W+hH091LMRUDrdSeve+P8AgRzfg/0v+b+96jQUz9vWqHr3vhYi9x9DY+/V9evc&#10;Ove+P4+l+fz7tUV0/Lq1V4Dr3vo/g8/n/W/2PupUDqtB5de98DcE/kf7cf6x9600HWq+XXvfR/oe&#10;V+g+n1t7oFo+c9eIBNfPr3vh/vv9v9Pd0OcDh17r3viSV/xH5/r72cHHXuve+BBIva1uR+OPfgM9&#10;a6974Hm/+P1/2P19262B173wF7gAi17H/jfv1PP069ggmn2de98XB5H1v+fz/sfdo2AbPWl0h/n1&#10;73HYXH+I+liBz7fD0yR17WfTr3vBLyLMLf7Y397TSakHraEUNOve2yTnj+ntw6WFB06hyeve4EvB&#10;HFuOLf8AE+2Sen14V697wH+v9faNz1fr3vj7a63173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//2VBLAQItABQABgAIAAAAIQArENvACgEAABQC&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACsS&#10;nFwtAwAAzwYAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADedwRi6AAAAIQEAABkAAAAAAAAAAAAAAAAAkwUAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQ&#10;SwECLQAUAAYACAAAACEADrAV3+EAAAAKAQAADwAAAAAAAAAAAAAAAACEBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsBAi0ACgAAAAAAAAAhAOIpqrmhHhgAoR4YABQAAAAAAAAAAAAAAAAAkgcAAGRycy9tZWRp&#10;YS9pbWFnZTEuanBnUEsFBgAAAAAGAAYAfAEAAGUmGAAAAA==&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId11" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="3D82EA30" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.2pt;margin-top:-.85pt;width:619.2pt;height:4in;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBery27qQIAAM8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy&#10;+0haoLCIFFUgJiTEEDDx7Do2seTY3tlt2v31O9tpWgHapGl9cM++X999ubuLy02nyVqAV9bUdHJU&#10;UiIMt40yrzX98Xzz5ZwSH5hpmLZG1HQrPL2cf/500btKTG1rdSOAYBDjq97VtA3BVUXheSs65o+s&#10;EwaV0kLHAl7htWiA9Ri908W0LGdFb6FxYLnwHl+vs5LOU3wpBQ/fpfQiEF1TxBbSCelcxrOYX7Dq&#10;FZhrFR9gsH9A0TFlMOkY6poFRlag3oXqFAfrrQxH3HaFlVJxkWrAaiblm2qeWuZEqgXJ8W6kyf+/&#10;sPx+/eQeAGnona88irGKjYQu/iM+sklkbUeyxCYQjo9n57Pj8xPklKPueHZ6NisTncXe3YEP34Tt&#10;SBRqCvg1EklsfecDpkTTnUnMttTK3Sitd/JQL36tv3dFZvLa8lUnTMitAUKzgH3pW+U8JVCJbika&#10;xHHbTPKH9wFE4G1MKDHxIwLMsEYFQjyEpU20NTbCzJbxpdhzl6Sw1SLaafMoJFENsjVNhae2Flca&#10;yJphQzLOEewkq1rWiPx8WuIvAsTko0e6pYB7tEPsIUAcmfexc5hcnYyuIk3FCKz8E7DsPHqkzNaE&#10;0blTxsJHATRWNWTO9juSMjWRpaVttg9AwOaZ9I7fKGyTO+bDAwMcQmwtXCzhOx5S276mdpAoaS38&#10;+ug92mO3oJaSHoe6pv7nioGgRN8anJqvk5PYsSFdTk7PpniBQ83yUGNW3ZXFzzTBFeZ4EqN90DtR&#10;gu1ecP8sYlZUMcMxd015gN3lKuRlgxuMi8UimeHkOxbuzJPjMXhkNY7B8+aFgRtmJeCY3dvdAmDV&#10;m5HJttHT2MUqWKlS4+55HfjGrZEaZ9hwcS0d3pPVfg/PfwMAAP//AwBQSwMECgAAAAAAAAAhAEd/&#10;fCIpkwgAKZMIABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAT7AAAC&#10;VggCAAAAodQVagAAABl0RVh0U29mdHdhcmUAQWRvYmUgSW1hZ2VSZWFkeXHJZTwAAAMnaVRYdFhN&#10;TDpjb20uYWRvYmUueG1wAAAAAAA8P3hwYWNrZXQgYmVnaW49Iu+7vyIgaWQ9Ilc1TTBNcENlaGlI&#10;enJlU3pOVGN6a2M5ZCI/PiA8eDp4bXBtZXRhIHhtbG5zOng9ImFkb2JlOm5zOm1ldGEvIiB4Onht&#10;cHRrPSJBZG9iZSBYTVAgQ29yZSAxMC4wLWMwMDAgNzkuZDIwZTQ2NjMwLCAyMDI1LzEyLzA5LTAy&#10;OjExOjIzICAgICAgICAiPiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMub3JnLzE5&#10;OTkvMDIvMjItcmRmLXN5bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0iIiB4&#10;bWxuczp4bXA9Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8iIHhtbG5zOnhtcE1NPSJodHRw&#10;Oi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvbW0vIiB4bWxuczpzdFJlZj0iaHR0cDovL25zLmFkb2Jl&#10;LmNvbS94YXAvMS4wL3NUeXBlL1Jlc291cmNlUmVmIyIgeG1wOkNyZWF0b3JUb29sPSJBZG9iZSBQ&#10;aG90b3Nob3AgMjcuOCAoV2luZG93cykiIHhtcE1NOkluc3RhbmNlSUQ9InhtcC5paWQ6REJEMzYz&#10;QkE4QjgwMTFGMUFDQzVEQjkyNTcyNzlDOTYiIHhtcE1NOkRvY3VtZW50SUQ9InhtcC5kaWQ6REJE&#10;MzYzQkI4QjgwMTFGMUFDQzVEQjkyNTcyNzlDOTYiPiA8eG1wTU06RGVyaXZlZEZyb20gc3RSZWY6&#10;aW5zdGFuY2VJRD0ieG1wLmlpZDpEQkQzNjNCODhCODAxMUYxQUNDNURCOTI1NzI3OUM5NiIgc3RS&#10;ZWY6ZG9jdW1lbnRJRD0ieG1wLmRpZDpEQkQzNjNCOThCODAxMUYxQUNDNURCOTI1NzI3OUM5NiIv&#10;PiA8L3JkZjpEZXNjcmlwdGlvbj4gPC9yZGY6UkRGPiA8L3g6eG1wbWV0YT4gPD94cGFja2V0IGVu&#10;ZD0iciI/Pl1NHGAACI+YSURBVHja7L1rY+Q2siSKBFgPqbs9e3b3//+2+3n3zMPullRVJJE3IhMA&#10;QVaVHm2Px/a2PGN3SyU+QBDIzIiMkDz+PcggMoS4D2EIP77+HF9zCIr/qGbRHPJs38R3sn0vC/+M&#10;f6l9Ct/L9l/h95Uf4R/99/14qu3Qqvx05G/jMxrtk/gOPoIPR1k+aJ9d/i4iuhzHfqCC/2Q/PE/e&#10;/bKu7kdi9CP6vyRIO4f9dTmFXbnUz4hdWvkB/sNrtLusFyH11/wrlmHgh3V1EVH8BvyPeX152X6R&#10;57APZD8Gbz7Zt9afDuWkcXWEcvrVgItcP9q4/pWbXzFsLq98U+3UuJ5YRu/G8aW72lwPpWVItc2B&#10;Nmz+Z/tAxkoR5/P5+Tlcvs1Pfx/PX3f5cshTws/jMIeE8R+SPQCMZcbM5BnydI4pZQyXPeU8jfh+&#10;ilhz4ixR8jzjZ2mHgYwx+oQ5HI+XacpT3kuYcShJer6EXVLOTBkiTiRanhuuKdrUx137M9W4G/zU&#10;nBKcuxNmGG8EH01pxltjc9peB/UJj7+mMlvsr8ID4xGK9K+G2HDgOm0epmTTMOJ37VfstcF/cBae&#10;jmcTfEba/LPTzvw0DpJS4t1nHs3GqpwI4xHwP7zFZWbp8i7ozPfd3jwcR3yuCz5sb+LlPOcJn0rD&#10;Hoe3IbF743Hm+m7apeBBJLtEnGmaU7ArwugPA0ZtmueUbLLPGV8JT2Ac8UGOKAYNJ55nuZz15UVx&#10;Rhxt92X3+BjiIYRLmYCZtzAlnAYDPkgSnGPYf+J5bTGKCYcfupeFV4cbkpSH3Z4/SvjVFHxZkBxt&#10;8MW/k+LqReNFKR4rhtoHM9jUsiGaygrGRZGPA3fEX0u2vPE5SBz2MmAAMHIXfGSw5+WzqLzwtrbk&#10;acbZoj2veZp2+BVMbJ4uhiGGy8TjxhSzTvNpSHYBeDDK35T5EuZJh0Pc7Tl0eLicEjI//YyzY1zw&#10;TZ3HNOAdSfr8Tc5P3JSH/TRNw+OjDLv5dMIp5vkifG7CuX36Or+c4uELTqp60T0PLjYJ8bLg6WM2&#10;vPzyfwaMzDhNGnGN6fFz2P806nm/32V7HfgrUebnpznt9g+fBJe9f+Tck3k6j4Oe8NKNGM3Dw3Q6&#10;p//+/3BT+vC39OWLPvzE0RnHuNvpywl3F9IOAzad/j4cf+L55jH4HqIThnnY7aZxShj245HP63TK&#10;44UvCb5/+qa//ILzz//jf+tP/5XSbooH3HZ6+JIePg+HT3yX0zD529oWNCwIeBe6aaBlQcZlJZ42&#10;2oc5ZcuS6NvMsuiWLTHKdi3VboOrW0e2+RBjv2PwJ/nuIp3Xa6/4IpB9R4p+mLzZZt7xtdo3ObNt&#10;3nGScr72V5NW+0+YsJ7YECXxACL1F4dXxW80dptvO2Pu96LNnqVy91qlzMdYYhHJ/VrqoUT96Rzk&#10;1p72jkGo16P2LCSuh1S7wfKFoKzvPhPazln+nH3C4OcDV/V48xHH8r3uvoJ227DU83JV2w6X9rHB&#10;7ZssQdnmKWi4vmmtm/Nys9E2xhJJ6dUocBf2G6wLmx3CYjMOT15fq9aIT+qFlbBTS3BQLibXX4zl&#10;A9HjwxJUXF2H7aLa7kX8PVPbhrqB0nLfuX4jS717bYPJDTH7q82bUi1X7kfQFk9qi1rr7ahPCNx6&#10;tHks5T1ax4z19a1PjNcbWwwpdRHBd2zrwU7kOxe/i12AS3bKvDx8I9pLa2ED/xf/03mE7eicEtxc&#10;Qr7EPOtlnM/P6fxtPH2d/vF/pn/+PX/7v9PlbIlG5g358+JGFG1ylLWN73vEjpfE1xbRsraWwWZ8&#10;sUxf0RaOWzoS6yRYIlyta7YsqYyUZViljmHowv8uqpdNqFs+NzA4YNSe/gCj/+PrnXN0vRqKeBwZ&#10;6oIgcvWk/flL3Z/qisGJ5vODwUlZVyzO15IfYwGpG7+WxVy7Y8pmPe9SpHYWud4I7+R6y+bZLTqy&#10;2b9kOWSfNEqLAbS/yLIsS1cpiPVV0W1CXdZ+5hrrMY6e9shmv1mGMS4blbz/PVoNTryV1ubvmiLx&#10;uz7py3b2zdzucEhxnLmXYE1KtrlP40t4+vv88z/zyy+i50PMDK7xi0wkcp4m7v5ckIYZkb2q1Q5m&#10;xLU+TadpRGax3+/5JEb8CpJPzrH9HknRMCNfQ1CM1GXOIxIMRP1DGnkFYdjFATnwPHEeIqnQeYdj&#10;WlLNRNcKN0Mq1+9ZpyXA2YJLLNNMY+YSX2aLBTWItl01+XYlJVqJPkNEymxaVlCLlWzL47obB2k7&#10;Hy4kMp0uOXBd44PnzaGbuMkuyQNe26yzh5m+R9rxkVxa0F5CALszpHuRsZrfhe3rHrDEGvBx4w62&#10;P0Rbz5kjZItGPPTK4lculjTGGiIkXMEU+fvcm3EVh319L9S/ZmRfgamaXa5aQp4spz6F8Pw0Xr4l&#10;1C7SGZUFjNeIE+QZM2B4OOCYU57jyKD8skPOk7QEAXHyQcRNM4kdcHsMMscJO27mRRwikihsTJEb&#10;qEU7SDU5GdJh7/mkh02JR2DZhHF/Sp7oxmzHxlnGEQOGmYxDXC4jMlWxZJjxsWKqDDjoOI84/mGI&#10;9hj9nfNJ5UkvBjLWEiFjHbXhtVBRLavKVrOY+FAwgJqY0rdlwqIcPlXl846+XbOWkGy22CEHpOLj&#10;+HJCmodvsvyyO7AsgfG0ugmnHKtNO5RJMPZ6eVJkm7hR5Ki7o8xWZWI4ikoDXxoPwdNw3A0H/R+H&#10;YZxkesaxxsv54Tjky4iRuYwj3mdUhuLpK64boU6OQ3rIOuwyDozhkh1ulK8ZDvkp6j/4kvI8p5d8&#10;zvrlEz6HUtJ5mne40enCSYv1AGWvmK3YxXJWRD0FF3N6Sbj906Snp4k7TMJFnE8vynrDHL98DocH&#10;2aWMn/IF2cfdRfJ5Hp/nA/Len4ZPnzE9FAk/hhfH9zpOnwHHWswN9iLndfExlmLrrU0nWNljk516&#10;TVhKzlN2ppoVrAqhJftRL9pmDUHfs+73G0msZdtyUNmkOnnZuG/cQly2rtgnXtvrSFKONW+rnaWY&#10;FGvp6boevdkorqu77RaylGQy6GrHvK69iv+W1p/KrapxfwHaqrG5PPeYuvywxSJes46l+NuncCX7&#10;ibWW0W3i2hVPLCW0UZR7sXNse7P0CV35ZLuvVbm0uyutqdtrk2X9pOXORz2YKuMtN6ZfeapBl1HS&#10;eqVL/FOBhLLKVdRgATTK+7OUwvXqMrTGhPxv7u6ullDq0bQ8rLL7llHSNuBLXGfJkAEndgF5k7qG&#10;FmHG9QUtkWc/K1bpV8m0u6SpXUk3qktsGHTJq2ys6hSQa6jDBrKgSh5WhRJbxA4HiX+MVKJU7lgA&#10;xwuFKAD70jDEfERBU/bHdHzQ81FQ+bTh9xkW+3TT6xIWJQavIUgODZYK7UGnMqf8m/5kQ2wPsqsH&#10;leVX2psXc8HPrspcq/FXrSeULlvofmfOQ7ZahN7eC358/QG/tktoW8QRRdXHHy21u9rDV/nq9cKo&#10;4boSt2x+Cyx8a0O6WYjV1aTUrtB3Pd2WDdJDzO1sbdGJvSO6zai1LvtdyZOZg66KwrLcwuzFa2lv&#10;bo05tKXQyy6tss09pVsH4xsryoeWn+vlUPW6cJBvva+52wde3yZvA7+Z8bqdjVkr7gsgq8FxkWnE&#10;+DKevo3f/lue/h7OL6LTYcf0FAmDJ3tA/iJXOvFgN3k4wuwxMi9DvpSYCE3qwCJjfyI1QMWQ4WKE&#10;mUQlZoN1R46WTFi0L37LOMDMpMvgHMTTKVp8G71ww9wvMi1kBtLN0sjqPR/SwG0RUB4i3KFOBSnF&#10;HFnK5su/SwVE2s5gsC9xmmg5DDYHKQmw1k0tLngDr0pKEmXwYJ1ouuy0FelwiKpUG2y1T5bf5jwv&#10;kTnyPTU4PRScKEt2RN/uHreFobQE0jP/0N2ixFD3kRLO2MkyEenkNdlo5VMbmLm9i6X+mjwYmllM&#10;F55Hw56R4e4g+4cIvI7I/TdAggNymP0RFzOeX/yAeIQ4055p3Z7Zsp4noKmSdw9/Q6YJHD/ud+nw&#10;WWVCsgbUMVxO0/kFeKUOllfitPg45sZuH5PV9lAF4aTk9GMhYx6F0ySWm2Jp2QDeaWb0iRG05A8Z&#10;486XwXkugTOnBR8N8uGZsHTdL+1BG63F0Qov1eNEhLnt2QxeGHN4gfObOzJmA/NxzkCbpXyPMLf4&#10;IAfC5kif8LKIpfFl91YLyTGbMJeR9V4Ms8Ffdmm3wzuCJFkAlqqB3v6s0y4a6WHiizUMe6Cye+SZ&#10;8+USxgvyTtU901fcUr4AqQVojA/E3SEejykD352JG/OxJw4Z/nZ5zqdnJJlhd0pIni/PontyBIa0&#10;3z8iGz6fTnsg/LhFQMOf/vYS5PHxQU9z+vrLZbdPj0Bl9/FyRq1CXp5Y8nj5avV/oNVYSnfK0R7P&#10;p7MlCRnlkP3nT4o8F2Wux89p/znIJT8/kxeB8Uy6G1A7Qfb8pGfQCs6zVdxIFNjv0+6gBuHZIHWM&#10;IFu7pEsRwzqHXOO6myCJa5eWP0gfb4sdMhsqaxkdobxVLmhBbw+fhftZjGq3H35kg/fblaA3QuR6&#10;MTdy3FWqZxlv/bTHpYmXmz2TjF3xtoK67wRYl61clgUjezlOCumsO5quUthSZC+rnq6L3+tEotWW&#10;HWaUvu59C9SVpRYQNtFMO5GUuNjYA3k7YEvmf5Xx5ivIdjmpQQj3H3Gjj3HlkO0T1Q5PfiMiV33v&#10;9Fn/hpaEvnL0VrGcbt6N8j8fComrCsbmyCJLamu1Qqkx55upRUciEyZLug4IdUlta6JUuYS6Ihj4&#10;d52cE7THebootkV52heh1SOVGn2uQBVZAm1bnEtQUQBhn1K5oL7r92IFxngdXEopbVNy+k9nE171&#10;E6dkOtbK4AW0qZ2Al4Sdl8UOKfCqj5KUJa2++NneTp/TtZ6jnlrmWiyYtY2Gvf7G2Mtl7uSw5MI1&#10;KHIuQoqtziJdLO7lSAmbdbWSUu3h1YOW+iiCEEvXRX4AvH+Wr7R+rfLy1jMamMvm4AFu2xqu18dX&#10;liEvgmqbUuEG9+qV3Lnlt7IhPL/j/ZNVNhlk+2ZKvFXXuXM/Wd+o5MhrxBKV9yX2/976Wy0+/k4n&#10;nWcvXzr/xHigYdARBMnp6V/z8z/ll/+Ol2/BEsuBKxhgXX4N+wPSMSQs5Awj9R12hqJlI/8yHRtn&#10;3bEkI/xABsVOd7s0W5KKFGFESB0QAu+RSr28nAfmpgCHZvw918QD/9rtdwIMkOgYU4T1a8HEZC6E&#10;BSQXM9NFZEJitOGUekZExyZom7q07U83nDnpCXBxYVWIcWNDgZVioVrUkqfTvpKt9kp0WY3jxHTJ&#10;CV0ljo4+QIVmli1TcuIFib/A26Ru46wScGPy1DkSTkMCRnqtFXASKd/M/JxlrcHTM7V6gBgLNFY4&#10;JVqIl9vO1ePY5d33F39WPwXhXCnrixr0BeyPo4ozHgCkHvFE4+kS0snuHTnLRJR/uiBRiXYtFvxm&#10;ZwoQOpR9/gqaAB44nhJgViOig1M9sBhBavFEKDOjpIL5gcwYhPrAxDZzBnlCOzGVVrtbx1kjs5c5&#10;VFjUsFzkqYnzIRP/3RHexLxiPugkOZui5CVjJyRDYamAcRhLeO14fLYP+4O2d8Q+7N/0UIYzDXeJ&#10;J2KPKjpZBjNn2DGsn0Ze826QwtMSY4ARo1Zjf/MXfWLsdgg1hjjmM7L7SxwerAUAZxuJohobO7E8&#10;ZJ0CODk+n5k58g1LZKixiMSyvW0PBO/tie74go3PX+fLjNdOcuEAS9yjp4Aw+5Bsso4YHdKtzy98&#10;Fo+fYh7nr/9k6MNcnE8QV6eH3QBaNRocxGpMKM0obvCMx6nHz7jIML4AQyasjeeGOUROc2LpgVT+&#10;eEkolQyA3cEcQEJ8ACt7L2AIXJAh+4DiPCNG6gkv9Xw5HT7/TR7Zy4Cf5lr/Dx/Y1cLbAGzWEOU6&#10;R/FXJcb3rsPyrsT2/q+vd0rtdoEPsH6uxsfJtxWC0vcmUN93C+FtDCVvi7tvbrW5lrjrofN8e/vG&#10;hNQ71V7Ds8oLWIgjjhLL+1PHX5dhyBKvXRHgfk/cyZFIXeEcb+am+W78t8oS9WOT5Xqy91hs4w1K&#10;+WeZrAWfr3hwRUCW5jq59xxlQVdWsEUPC3fvsbQ4rFbYSoqrrdGu1cRD13lX08FNfqX/wcDyNomw&#10;EB8K04zsCTCu0oD4A/0mKEMrsZDZqmOxdEwGS5CldhfqQm5bGPGt5N7Kk1vIPS90S+mqA/59USlU&#10;m2xgeXYmSs1H5OaCfWt2+fkZ9wwsTJfizY+k98/4FVvzrFoLh1VORCrLxToPb3ZzxtYuklXjduUV&#10;rbhTt7jI6s9yc6uUBgjXLlDD+BZGzGu1JglrMkKtyr4PURZLfKwxpSbYrSnj6k0LCy+jktj6e1lY&#10;E62m9XtU3G6Xz3+3ndCbFsWyRAzHcQfI5+t8+pa//St/+7uMz1Gm43EQb0RlQdq6wnbDqHo47r01&#10;jbE4MCjSkbPHudZCSlKxsnFvP1sr0YD0Aw1/TA2SkUGBFJ5TMlqtpbvRIVNx0NcI0t4By0zS+mMr&#10;z8jRXUs/nF3IfGkqs0i9OaukJdmzZwM52rzxKq3GQpjwt6dWwHMueVAsbOH6+sS4rKexIINGXFUJ&#10;/T7obbTWW53rm2oJT6GRs7QaPf1gbVQlh8qBSjbA7IU0dusAqK7s0NnuCaloMEq5F2XF9qRQIxkk&#10;RMG75GxrY/+tFwT4T65vNz85W2epoXCWhqWl+o8jj5eZT5HXw9Zj45QKQFsnk6PeIQNIsPNwABH3&#10;kc+Auc94+fp1mLMngvlyyeh0HWbnXV9kwCxh7jRf0mEgepbPQCCBSjI5RHMpZyKouegKjruHh4l8&#10;JGTRLwbsJtkNAz4WLUfF/wwMVx/GytZWz3jJl7a+RTB4cQUEXAciurNljPZ0Z7ZDj/b0Hd9mg7TH&#10;LrEBAN6XJoVGb7wCr1lY+mllCwsFvCeKpQ0DJ+2DvkwjekDmyS5rXhJSfDxxAtpzIVKL9TaXw0cW&#10;gyLR9ziQRT7ltLf6yi7a5bHEgQEElo435XwGzRsoLqFjHciwwMGBD+PfHBOb6NneHb6HgheQzcwA&#10;dfH88JYAgD6y1kCQFR/EG24MgR0ejfUDY4RdHIFAcdrpdGbJA23ZaPqSeCEmrIm9ujaJPv/P/Zf/&#10;Qmey/vJPDjhOCBwYyS1y7hz4+oICndgpjq5fOY/T0wVPb/f4KSPjxVMV78pHwWRmyUNOeDTT9DSe&#10;DufzN2DI6PHeffrCG8ec2+wmhVR8C8jNCwrwRrCZ84azM6urA2xIUzcXbH1v7v2RnpS5wILOYXh/&#10;pTS+/gN9nTH07gzYo4yshTUtdafM70i5eoT6CnRZN5SyZ7vE0PaSxlCQ5HmzOZZarV6D3LWQXVrA&#10;HNhd0t24LnVvgpV8/wHV3hfVmpi98jVXBoF3U+dX0j/V8DuUulW3SazeuP11unsP8fBM6KOdWNKV&#10;ntdI/yoq4xNPtrFpadqveUyN37TtaOEdQ1fY3dLNRAlrYHhLhnbibglutUqHSG0SJ5upYsB9hNnR&#10;xe8X1v6zSS9fX7GaGLclJX4AhhU24sNRL8d0+DSln1lgKn08BalW1U3lsYIGJbDOtbtWyszoIm1v&#10;1ShVn6IRVF9E6d4ML0tVCL38otwstawLm9J66kNHWhlqF3X6kTv+ab/K3CucXwu1vc2ppaz5dtIr&#10;ZVuQOwf9aLXuYyvtJliQbfFuKQp1+8hVZ+/VgktoZW76Vz4QouGVRUb1Fhis6+uU92MJv/FuJPLd&#10;Db0f/UoVOGWL4DS/PH+9fP2HnL6my1Man8gPRZahKS7iZ5arErecfQqaBFSe0fWBHJgE4/l8GgN6&#10;MgvmxueQJ3VyQralVazvA5AvCJQ4wwGyOmy83PlK53UXslll6bgjqDfNuf4Vf0uF+2zpXE0Zax4q&#10;aCW1v3k+o0ZG1k59rZHcJHRcrKXqqNL+bKhfdKplmz1cRXu1MzH2TCPjxVTqos5MVfVEyHDgufYM&#10;2+nSYIOPHmeRKrlUaF2WqpXdgVnBQAUGULRnYwox1SMZHWlHEhPHMOaxhes2/1Pdb7zTT4z8bDUL&#10;K0TYX1tLXlUWiVZ/YELKbmPrwFVP1i1D5xCgSRuXvctIYWwM8kgtK+QkSICHCy8Pv50Os57OOv1M&#10;cH+aB0DFaXcBhKdgvY7DI+DDHYSjOJvigPQeP6Z0FhuGJ33OUG8quDqeHpBMqGgAOt4fXEOE6bQ9&#10;OCM5e/3BysLMXKfBdES8gXZ2HrJJbmRv0bTbJCHfKtioa7taWfY6hz1LFl+CURHYLUxBLvxpxA2n&#10;uDQ0cfxnUwojto5R8+KLwU2ZfF3OUVQAZmMUD9mYzbyjmTJgfBxDmk9qePAQTO6KHVUgM+tIGjNr&#10;ONneAmTtM3jgSDMVdOKJCa6iO56g6yd0P6NWFHejCWY9GSIdS3Eb835idy5Yz0DO0+FInvbpROoA&#10;E3eruaB8QNo0JuCMUUVb/eOnz5GdC3gMgbJbGnYPj+fxfPjy0zh+k5//ucOvADdGmy6m6/FLPH4m&#10;5xwyV+PZXri4H1CwMHhUxwHVDfC7X36Zz6h+XFjeSUf5X19QyTHusDWhcFrlgfRsvgPnp9MZMPDD&#10;l8NhN738Y77sKIN3/AIxrbA/3uGM6r2aqt7q2n0T1svWNKHXcWqeV6TZrpPv1wKk371fyN0WQfV+&#10;jJqX/mYbe66qlLoCc1KpI75N3n5Xl1TObTGO3TeMwZ5eIQ/f6nnVG1mcakvA/b/zh/bN6NzokN9C&#10;77Q2LKtWTmb4/Zmsy053zf1T0267g5O8RZBVld+iX08W5arW7LsApk766nj42sBzKelwY5bLOxkQ&#10;/Sevf9glweVcK9m7VvfuZa7khszNHxMz8yamokRgqGr2YrsrlbDV6ECAYWzCftz7o4aK92oneWvR&#10;mpTicVNpjXLFxSxvSjlVxzZoaneh05uNQbs3Oq5EDuIrS7jWN74CCoOLavzIGv8aSS9Da06NgtfU&#10;ipvKNbF5Td2svSpVmXnViO87fUVNoxP6w1ouoi6esj3R8g1ZRAS01wZYN9quWdCtQqbrJUk2q1H7&#10;aQ7rQmv3OuhWHUMXySbZFDtlK8a1Xbr0tyF/vUlLq1cVP9ID/JF54+z3KXjaRlroQEDo8jyD0/j8&#10;9/z1XwnYGqJVhMEud5xtlUH+4LrWlE1Wr9FZWkScarA21GwALiL1g3dC4tApTVpmwpRr5VPVRaeA&#10;vyHHMkFdfofsaOKX3nlV5ncyDKgJa1gDLWWP2e/KAFS8tdWoqt4VZX+uXAELXEnG6Z52oSCEGxyz&#10;nqbFNDVX1tOiOthtutHyQHv1pOg4lBJNrDgKPzHnEEuduDX4acnTvH/GxJP9BrNXVQlUipcJgila&#10;V+pU6WoWByYdoOTVpdJf5LBuC9YdDPewoeSQGhodewlZPDO0DzG5Jjc7L+Lr4o/ZLtyaIFnhrnh4&#10;PJDI7FoikNgdISKVB7aaIi0e5m/f8uWbjCfcxvDwOSJpASL59ARMk2QjtH0imwVldk8OLr0DoHmF&#10;tPXpBYcbkKSxIkCJbKZkpxf+oV0gU78LRcp2nEVzKuoZmBgg3BI15RF2RhOYo2WkVb+e9wUYlYpI&#10;3oZkSX32cbabs/TYOP4UYebG7ihv6Xjn/uwDzY2enatI9AaxJnjGEJ5dG3I7lNZflkhyrsKqgx0D&#10;HQUD86pkWSfVtUGEZuc5tNDZSk+iftyjR3eYh72RGhIhwNnVvdFKgGlyyBE9zg/sip9OefJW58jb&#10;m0beDApJwGyzCVPHPccfiDekwqj1xYdKiZBIhkVCMgwKwXSeIsW+9g8PM/lgTIY5t85PSUY5PIw7&#10;0qd3EC3j+zpOv/yTnQ0RvIBzMOk5KNQNuyOOeT6f8/htMKZ+Jl86U7Du8QF89oG9vuxAZ8UNVPjT&#10;BTRmtgTjylEAOOyoEDc9s7CC6XA+gwt9efwbJOKH/YMXibz7LNca7Xq3iA3HEw9SN3CiLMEUM6WO&#10;mdfWR4+ue3BGbqS4K+X/2IL/RdIpODn6dqPQHZGnpQejazMOVa8uX2l63NgQjB4wq6tP5lDBGTH2&#10;bxB5HcV0ffIb2YJdQ676Tw4VxaUZqG8D2cYerYZ7L0Pst3hb+VfCWrmIR3VM9aUUvpbaXi44dmzX&#10;qlu4dHNUcYUr8LKAxvmt1mapgUpbTG/9SmyC2PIrA76oG7OJV3nCS0ARZCUNqtLnq5X01kK1dDfa&#10;kZUEVElCa7vtmjivsqEs6+qCXk1Ky1P3GZQbf1A3E94VobW7MblBYq5F7HYlFXGsqh6yEPLrR7WX&#10;Wg9VIthLKlWi2PuenJIWG7FZZRtMdpzpPxSpViqE6mtjMlVOMaGMhHJ1Jq9qL+e4dODKpgGjtCeX&#10;6ECKpHUsJLLY4+ctZheJoZePlQ1UXCFkB/HLMxLvxFfZsCDDBsuNPW5f5xLohsOPdPfPnut268dG&#10;h+A6Q9PrpTDK7Ran0mwY1mJ22lfxblbReqXk8oF8/clFQEKuCtvSJXq9Ul4vNrjCZFW1W4GlLyPp&#10;IqZgmre9fqNUDHmlKCJhLQr3jtJkfpuZXNfijWXFu8hjTc/o3R0/+d26zd6FwfgDiCGzIaGVyfQC&#10;DvP8/MtuehqmZ3TxGR83mwWAJKt4YDWcJhMkSAyCOWJqja0A9JCvEEiloQvSj30cytW6h5BmXxej&#10;4VrZDmzYMvIjStHaQSYrvpgdjbWWlE0uOwhkaTONZMzVQl1VQwzKq4wm9+UpLN7YWnSrTGZchVpm&#10;Z+KyzrJ9a2LXmqTugrBAPSoLLzo0TYpCsrAOxrgJImzA6hTXqlsoueqJ0EbINJyJUFo7tfeyxFK5&#10;sgbfBvyW7NeSroGSTuciW7tod2pK1cNIzZ/EVJ1msxkIDvUW8NuSZm+NoJWJDbSVMiw1jo01we0s&#10;eTJtCmEEYidvKDAWr7kxZWvUDvM+mUY2ue74vR030eMeBjxQWqLjETWpTJJsfM4XYJaPwqZuMJxT&#10;PPwNudY4jQ/4HRDmMSmfIIk0HB8/T9ZCTprs+YQsB05BrAi4WhX6QsGNh8rR4YHM58SM15TMBHY4&#10;FAFmJSLP44UXCM1wD1NmTiPWD8DynZl3lQjAphDboWvHtfvKIKl1bWBTClerdBj12AXHzFnKH2z2&#10;n9I2yRqGaUQ08gNWBEGn1GSnUpvX7JjCSCJ9RcabzPksmYUUc10whQeIx2GsWQyC8lN9fJC7Qnsv&#10;/begcZWTVyE42XZHS/Sy+dFM0bVtcRGjsrI1nnHAPBwpBoYrPM30DGNyjrvQCU8HiPPwycj7WBMo&#10;jU6KwVTypvn8xPmze9zvSKmYdw/z5YniVjsKjGHg8GmKP7MMo6xiDGCvCwjRuH7oUu2RWCMNPj5O&#10;YjJfmECojODRDGzDRpz18OUnQ8JZATtTag6/dIIK+GHAlJgvE+jvUAb4gnNA8ywjE47WO+0FoCh9&#10;M6Fhs/EVIX2tNMn259XutYat3IUl9uJzN3fb3MsS6ZWuxWqRzhrfwTsti1lJupdCcr5iat7eEFpu&#10;k2tK3iWXeWVPGPIr1djbu74VA3S1oa3Ql2IL1AUoTsWpMn5bErJclfNDM4/pEz3KE0yVmHojNZWu&#10;F9TF5HInkamdk1TN2A3A0u9jqy2F8XsZcjvyTZkzvdFXdXs+6Bpp2IKJ+goLQO6wQfXq3+uie0eU&#10;6PWvWgLUiVb3T+haH2vLqb/JxViFoavjtCmRV7t6yLLAwlfljyUVV11TImpndS99p25y5XVbF5KU&#10;BYCpZYtageKKa6KFJqvau+ZIVesI6966P1oPqcG8rgvlKlw0PDRdfARvg/XxoozNQnPVtnDDQGoo&#10;Sq2Mu5JQssKjc8d8hDywistEKSu0R4PBOmka3mAveKkUu0ytjX3R72wORi1ekldxoxXR1V/QHwa8&#10;f/avvvvchfGbtLyUhdEF9PMb7aim0CG9UsaVBkGRHr/Ry6EqvxL3FLnV1q9NnGC7XGrolfRXonrl&#10;UqVf00WuG3ll4/W7LpZr+A/wmN+U0f6NvyDVap6xu2wLWJhP88tXfflFv/6fcH5GtC+0GDHo19Cr&#10;tZKDJX9KvK3MPptj2UxiCJWIdV1mazMlY3eHdBraOdFSBfBvR7eiBXEUlijmYutNl06ultD6cxrO&#10;Wtxi3KytwJpBG3QZW6XfZHIbbbXt9OJU3NZtVlUTrPd3MetbwgjpOsxqX+eGwCClGSUuEuL2vVhe&#10;QKmqcjHUJIWrPW6fdFnG994eXOHVBbWYsm+lsZYmgrSYyd1k4R9ABnNybW08oOSMBeCiYIZbwmAZ&#10;dmEYpcweHZNQBM6pReDWfSqdhlsMg3Yls3MZALP8ca9j9g/bNLAxTEXNw9vmFiCGMSMlqXD6oXgL&#10;I5MkUxdk64djfnwATMdW15dLBDCLVO3MxGSeX8JovGn4D6GHMxIihJiRPo9Ico9of8VUAYEWqdlu&#10;l927SCknTM0ns8B1HjhT+wtI05M5G+FSmIQDSKRzrDsEW9UBTAZ3THYWH3J1A2pJ0OdYGurutjbF&#10;51lL3mAc4ckbfSfnfmdXa7b4RpG3TrH5+jq12AWfUihSmF6nCFNpI7BhhouvTrk2GYpVf3ZAQFny&#10;wigBu+Z4nFlZQsu0OwurMbAz3ZIpdp2i9FCNq3azSJUNnd4BMoUKXUHxqaQ1l97xVEybKHx9fjlA&#10;gAp8jP1utq5y9osj0LmciwI5NLUuSmMn6qpNnCCff0r6SYG+2rsws3v3QBLI+YVFkcHaCNA7jYuE&#10;qdIB1syf0JnMQ1hBhIJekBODTRZu+IC+30R5MbCXqa+VfDRg3rSPlpYDQMfgPp/orcR/0DTxBSpY&#10;hKelmFblUqT4T37pthdQw3eKTukbsr/vqJlqWEPCvx3bMlaLUr1ti/hb8ZI2Mk95K7X5HeK3K6/c&#10;wom7vv6qffDu+9Lw/l7WTRb4kcey6r9dufI2loBezZ4PPfeWqOr7b6ZklLXjVT8awCwiGu+4Nm1+&#10;9U5Kf/08PbYdJGydkre/XJfz2FJ41xwuip7SUysLn6jUjmXRau6YA32c+R9emm6mhvXVlWK+SF9A&#10;s0jA6o+uE+hEUHViClNzmi5MTOnIF7Fab6mz1boSSHffpbPktdXLjybrl130KnQvXflV2qqq50tX&#10;u1kcrxiW/Mh4/zJJr65fKm1WV/Wpy2KDdjM/dWVRvWrl3aabfW5ZGoiXter9O966kr7xhlHZOKdd&#10;98drn/Su1JULU8VTkdyTdFx0c1071ypBtKom/gEWobUNxmuk9A9uld3vMvBO0bp2n6fxcvn238h4&#10;I0RiRhBNJ4vCY9H0jSYWZeGs+bp4FUVdFtM4pdSsGkxrd6yOxuws9b0FGe75jDZJUBatHTHaZ5l4&#10;TAYcmfoxyclEDkuNXNmtmuLC+8XBrYxRbH6llksld4ZVITStNKmpYbCETeLioiC1kUllS4jb1GSL&#10;AmTr2FwRbyrP2bHcLIsmfnWTlrX9lctfGRk7GpxbKJdNf5TKESR4J98voiwm2K0LVwufObpNTnH2&#10;pbAHBZms/hqtJVXMfMUymYmY7Y5JlMlH4+HSwNaspIjpumBlTC74lEqOl3Mztah1dGvVcdjXm1QT&#10;1MgODUJpLmjWVGvyx8KtM5uLLZi7QAbTA3SlybTFbLAsaALNFa2xMgnyMWC/8+UYPsOQ5shMnMpM&#10;B51cJ+3A3RdXjswH8A4UwiELTm0naiIxoTT2cKQZ1qXEKNRNOqBEbR1IuUiaYe7Bz5nXgLQPJr07&#10;62rWdMPJkiSGpoDmQzERvsxsLo80qDXV6DSYNpWaGnOYbXLGXnnOyyVmtqNVDj1LdXrghB/P4AhD&#10;1hhFIUK1KBQg1iCAOZ7A6U3TcT8c3WXGTZh5hJkd6uzDPVP8mFkfFc4IeM4GNDqobSCxmvi3tdDD&#10;aBfFe0rGTaV6pAWgwKx5/uc/jmiaPfztMOwod0X0lVHQ6Z//Nxw+QWUKHdTEcnECjCoDIOhwTXxX&#10;P/1ED97LZaDUGicWilxo5JfxTH0wFNXw+eORxsfDgXyDywk2jzP43/A9OlipS2maPNu0xBMayAOH&#10;7REw7wAvNIyzuMY0ZszLxNX88i0PP8vDfwHpjY+PEOUSHnnupen+Y2t5s5r5sHZzfiP1a68kI/K0&#10;zmyvEkHPvlZyxM4Hnr3Rokq2v3/7yJVx6E14rHtVS6KP3KXqrd6nO5+spFZwXbKsybpxSeadxfKh&#10;SD9W8nqBpAzgLeJYy9BtqeavZfYfkW7qAxu5wXXXNwdQFu6tdPuX3juIei93uD/gUpYDifH9F7Nc&#10;Rn2URQjDa9ZZ7x/mur4jt1uMu7y0Ly3LymOgCVB31pU3blVl1XAvsk6AJWw1mcqgrZOwHe0DLNV2&#10;+kysQs2x+U1L9Q3vsd/4R/Q8lWIXzF2St2NTHjXN/RxGeNcdYClHLclgUpvLWygt5jahAG1KYK0z&#10;V92wS1bpSTFS2QBVW0W41vOlYfGUcF3aeMUJ0MV8+vqQNTL7kfH+xZLesg40w6uwdvS+hxpGuWYC&#10;bWqFfUKgW0z24zVjWR+w875de+3KDfd67ZPem829rfJZfb1c43a+2a+ptcglYU2ZegXild/PLe3f&#10;6RxGQWREz9PL+Pyv/PJNnv5bzhBfvYiRWYdkPNrScQsJH1c88r5PYUxOzVvkoeynROwqDmdZymFm&#10;tLmkQLaDgr4I/d3CrmQm7MSXQlqOBgvHyuZ1cxfbNixkLx4w3lM380rQjUltplQ63aoLl8cwM0X5&#10;KrthsSAKC7q7FGJjzdO0ILA9AdHQ0ckqRINUM/kbgmmujVaZrkUUtIoU1vKNtwu7q691LM/OYb7M&#10;Z8pSmfq0N0Mvhn4curmEKtY5a84aUjpV4tBYZMkT1OycoGJd47arlVdpFFtXgy4bvLHGYyjULdM5&#10;z9UJIlZkmAc0gWZDzv15RRN0dvku7ZhsUoSOtWD+VboSrNo48d6M+Uvp5RwejkiwYH0lwwTeMiNw&#10;JKNntJUC+IV1D8omzCEjcbwzensxbSigNOnweLRBnuPltMMlIM+JDrjil9CkOlG2i0LVfubR6gFA&#10;Gveu4mztnpPbF0fna5u9kUopPVgTdCrrHNOnObvns9O3lG23pNBnAycNAHeV5tYWFq0VNtofOJN5&#10;xGgKY7GKnFuhARZNqDpH5wJMCQVoM/LN7vpLoeloes60O4b0+QDP28Gomy8Xq8KzTZqe1SZRTSAU&#10;CSfI2wN52eQVKytEkPai4RBfaWp3YWRYGqBhklIizYoaibh3MhrHhKEmZnv4Aplkk04noM27Asr6&#10;SGAfY7xLA/S48IbPjp9z5CYKUYs5ROHQ04i3lD22AMMJR2caGu0O+Jax2cDoBocZesvimKwVAzCe&#10;FwqAJXRBP5DVjJcEPbw29YSUZ9oUjecLjZQgGY/7uoyKEgnMqy5P4/i3cHwA6T3jd1P8j1ctq47O&#10;4qXxfcpV17vfpgPofUIQN3jVbysLv5mpegHZq4b6q8Qk5rfkq50VrXJdkpaPZ5qdEZTcpqezqNqS&#10;3o8WOq7MWf/ttg6NlV+lprdl/ZsmOfodkPIbtIZtHaOlwY059W6ig94zxWw9by4q0zVgLxJXqq+M&#10;mly/PHLFMKxKnNKafK/muFXeXZBSujaBTflKawwnf2CR4F73IJrHvG134FZFd+U9oJWXjgOoZebZ&#10;XSeLhXFYXI0nmc3VV4vcqlaPFlOeil5N0qVdsnMn3hIlUmz9iLmlAx2uUaVAzUk7OWrVhHgbzKtx&#10;ZZil8UfG+1dKeqtdeGseyHHrNSd3VrClOVaaDW9vmNWmTez6QDyiz9fUlrhaceJtKtKK4CFriYGb&#10;69VWa2tdH139umyV/5zA2S1a143ybe+Tq05e6cqncd0hf2vVuLta/6bSVu/2t6iF8Kp7JOyyVYJj&#10;YDVexsvT9PKznn4Jzz/H+RlGLm77WsxqnJDLeJ0pF9Aw9dSIYjPB1WIQolrSa2kMRVZpnGuzjyAY&#10;NWZ5qgvaFMNIWV3vhTVNHfF0w2i94kZA1hUZvL0UgJx4M2JxbfGZZZ9Z3INzV792AY3kVituVxIX&#10;5cbsEJl2mgvNZE+rtFU/I1wM1Iv/uZF2ZKUNXrnPUjjHujAVChmqDz+iFRGIsOUid1EFVA1QNV2k&#10;7M5Mlj+rVUgNpQ2OYGj0GlOm16wBlstcNtkut8wNNRJ1DGMY6i6TDYolOuTtqZbwXsosEQoQFRFa&#10;LQxrJxiUngfazEgBqMUcPtdvYUzVSp7qTjuiMoUWyHljCtx2zCFQ35sSVdivkP4A9eUh9biP4ySm&#10;FUzBYia0g748Xcbz/vgIcHFEenNiIp8B0pq3M3nR6ajU2lCvp3AErUxD3WPTQ55ensMBuKGRC2yy&#10;MQsG3cDYvGrWOsalp5wU9aNIP3ZzY2Pxesdhh9ZHN9HB6WcKS9NNh/2y/Dx4tgPzOhN8Nl3kbD6C&#10;tqLMpqlmjkMuvs0L9dk+mHswQOcx7UjYTtazCUsqwSgFE80CZD47G8LqGtTBJogOmyM0y+bLGSAq&#10;3xSUrlAFsKSZqQQErDDUhNQTedFMYgdC/YRpcaMYHXYYCO8gwyOKMshASkk1mEwZjJdw+eWXRBr5&#10;zmoihG99fiCJHafTntEPjK3gLgY0ADcCKykaC/HG4TyEQ/BFVmeKGJw90ilq2IPirgCBzfdCjLFM&#10;HgLshXdMzqd53LuJ1XiBhNbMNjLZk1+3u/DdVxqf4QYvTyR14xmMj0CT4yPWI2hlaWN6UIe7gE0m&#10;8L4ItdTqkfZl09wvop28YWniXTnrvCNsj3IDaIvrZb7Xd3C/Qa2R30aqP75Cpt2E8ip9whyLPG+u&#10;YGLsy8S+YOQud2nbfN4gxyH2ZJpFEKQ071bfoJtyXAV23uSRkq8jkiJVlFe7bQy3OK/Shu2WzrZG&#10;6R2O5Y42YZVDUldKKAFEDB/WLG7QaHwVr5cqERrvhAydLvF1wUJuD9diD7Am3tVmZn8HJPQqyCJh&#10;1cV6J7eV9XnXNReXcapNk9tG3CW0uqENprFwjFcukIvWcqU5NxSnx1yayc0GblzCS71mXVdov7SQ&#10;S+09klUGpqHOhxrSiqyGKfRadzUqriIzcWnZjTVSrZFG/gNivDG2lLIS00C4c3cAmDFgzxyY9IJ4&#10;A73ChdbZoPISjrPoauM8uN6Adm6jjBVFi3tGE9GJzWJmJRjkZT1tlYbCkOonocu2s8bfTrKYRUlY&#10;T+oqzhfzj4z3r/alK7Fjh7B8R5zK0q9FWHHrZtupKm/y1XyFopZAXqvZp94yU1ddiwQ21pUs5rx3&#10;FloJshJMkM3ieRtns0lfgLTezHwLB3es1KCd8Fdum0rvHSxhEQdsgg96m1G87cX5LeydVH+9ijdh&#10;I0fpDKRDrI2WOPTryvgtvHwDkxkdvEDMEDwmahUwJ7b+TXiJjNZcS5niw+MOYTPCdCBLyCVKv5wQ&#10;LwIjGmdCost+PbRnvpzhJjKb6g/PPlHXmYdEChTNO6eo+5p/LYG44j7hyUUjkiWTGWowt2hFSK3f&#10;lBcp3YyyHtPohGGJXd6pCy3A079Yv699mSb6rl10rirYX9paGtwpXS+z5hLekCRchFsWK/uC+0pN&#10;uufs5FH8waA85wwbfazIHJlkFUE/N9ItQlD26wYjz87Sd6diihsxTWlvbaRrfGc9vGi+sbO6Qj6W&#10;uFIWu/UaGam8+n8UKD22qc4XA8Apr94oz0NB5Qx5NsPXKhxd5KNxGaV3OrtCGRA5Fz1mBmu6r0wO&#10;meaQhAtt4dIHbbZK4FejXZd83H0wO1/qn+1pAc2OzfyErfdyHrkHowRwfKACNN2wnjgUUB6Oe++U&#10;TdZFbqJIo2kzRZAXoPpENvFub5kXKdysmtC3FrlwpGyVke05aNAAoymQ9Sqn2p/cduDyqCXVZuhY&#10;oxlScJFEGhM4eY87fXepWx2dsc+2YSSumQ66ejHvWbxkfBpQh1J2NVOJh+wJD4/IfQBNGcAnKM1m&#10;JkQbJxom4bXiTOE7xYoBPIfZTIBrmk7QedrZwpyZyo7jiSB5ejzCexdEZ44km/d31JOm2Bl+afTe&#10;erK4IYDMJgDIXcdx5mOBORmMufOnv0XLPy9gOENoGbcJQng8UICO18lxo3IY5MRIZx/prkteNLBg&#10;3MDeh88klU98PJgGWDRwMOqSzHwWKKcxzWeDxHzi9dC4F1RvmkrJ8RPw5Rk074n2aGjlRUZO7yvr&#10;MHcVNlC38WGsYy9gTevDZ5TYcJOzvZPJFVStzsZ1MFfCqqz6yaoAUyj+kKtNKMdFwu6qxea963au&#10;PbX9SbOGjchT7yKsoZe+1RXRqS5ys+pKoVZM6rvPkV11umjjUbo5Lv1ysUrpVIaHJ5mtGNCzUiWm&#10;G6msrrOAEmDk9TXHcJP5fGugiijEOr8SKcW+/nq0aV1qKcltmrCyhnDHfXDxJsraAFCudWG64oHp&#10;O8UgP+SqYMKA/E8K12MjN80X74yZ3owCF2tTaUIEeqUyXTswZT30G/Gt2tG6kOp7meSw2FNdIb1y&#10;hUu0LHyZY9J5AXcfW2O2JTAIG+qfLsdbCaNqFw03o8EinK5L4XppkVsgkTJOPbNbr0jOufgUdLVz&#10;C1AaY6yqH//x5YGjeUWLVajF2l9iQe2xT+wPsj/Oh4dp9y2eDZHQHu2SxU6Z/6ZyhnkUGSqifUzs&#10;e2clv+e6KJX1Qq2U68t0D3yJruN5d0g034gcXRradEbi9jkVOnTpArMl/UfGG/5aJkWdspQlBRaj&#10;RwvN5QPdRF6AvJ9rbapnrQ1dNnL4G6eiDvvV99JadKODvugD6pV1b2/cdvN2e1rNSmJxfandG1Z8&#10;gpdk+B1dvqp/nCnhORoBKqOkInsgeHV5ni4v09d/pPHn/PKUoYMa2dSXvQZcvyI7bYmdIMvdDcMZ&#10;iS7Cafx1GCxLRTZCTxSKMEGSisBUUeRDKyKhLUaohpuNk/3VfHWjuEOGMUmJgLETcs7VbYV/MEnm&#10;ajLvuhQ2e2eKA3czvDrjtGlSpaVsxa1Zq+OZq0aa4jmyzIYiB913vnVGBUV/qPOXq+juXErDbByl&#10;MnNczlIUB7se3ViaoC13bTVoklqHoYpAuhLRZNGqNV7aZhA9xmuQkbRy+cCKgBdJrabKvNQqA3SF&#10;lVbqdJcnXfHc6oszkz1crT7gD6x5NFAsVWcO86jITW264giOf3DccqH94kNgU5daBnBD0cob72Jl&#10;HpImtPzZZAHB4LinC24Pg/PEaFSs5hEEraMdTW3m8wUsYtolpAPzG8ChL88ASgFIooKDm76A9AzO&#10;s3Xyqt0yEjTCyiX5h97vxfjGlHEihjq59rhdHpOu/QVKYCAPD+amO9vFu2WR+RIvbA/p9Nu4SU9S&#10;u5IYJpqzkI+z9bMbAXvwskVUf/hFDzaCYkFTpgOxWSMms1sel8dBIKG6aImVkuRu5wZUFAOjRDLj&#10;E2vKhrfQyPqBqXTh5HiX9TwG+yTmAVD04eEnOX6Z2W4rg7iIuJVhSuhi5RQrR5V6H9FziouF0yU8&#10;f8W7eXh8VGpB89ZgGERr5F++UjttYO0/2PVzqgFSptr0XoDfWi4O8LmyX8liALbLlgRXV0OObHLY&#10;jmYOrkBDpa7ZBDpleHgcjnT0vRhwQBNuguKTG0KL2URhiWJ7A/qCz+f5/DyAA78/XoCHPzzG/WNi&#10;ZUG8KWCu9bIlVL9qnexEdP+dJui68r/pr6Jmqm9LU9k0nDsm9KZqPG90mtrGlK+z8Fdv9hUZsF8x&#10;RvlV/119lZO2/WhV6PwVT632wqr8QaAL/Y3n2e0oS9dy2q/rn10ZWaysoHTDuQ93+t00rK17u1S/&#10;KgAWTd511q09TturW8ibajG9XIwWb76NbIfeUq5aN/3Jtti1lFdk5T10EyEvscEfNvsVRwO4MudY&#10;NZvFeUbRqEbANIw9V/ustfRz2TPw3qu2Ujh3b0U6IY3LtZ6l8qV0u/bGRWO5YBWtCtk98sa1jKp5&#10;AbxuG/JKdY4MP/p4/3pORbGhp1XDfvNm61trRL/x39hvYtWQWLupNTuPcF+/SnuFnves50tpT28q&#10;NN3S13c2SuUwrwrjIqUjYPldZ7TEV5PVCpWHTnlf5F17zLXi1H9gTpDr6zCXBeAghf4ynmGL+iyn&#10;rzGjC+6UGUGy969oHzP/RC9dGi2RM4wWeMtMXVWkMZbMROa3JJDSjYW8VKJns21XABoj7TdBPATs&#10;BumaGdkyzXgtoKfUjradZ9lCSn6oTaZvWStNk8mZuUOtyLvcnzQal65c97SgN0V10CC/1sjkwhLu&#10;HlI1BKXhk+s9fDXHpBrxFaOaus+VbutYnAnKoULU2mXQdRFL6JqB+5p0yR79lTVzo4IcVlVDKxXT&#10;/LhOQpKfuxZ0m+1S6EkEUfuJ2nPLCgnbdxRxVyGkt7naVVuuFVsj8dLZ4/H47ORx0yK2BEndZaCS&#10;5XIVuLZs0lPqyQyKBtMv80wvOhfDTx2NJo2PjNw1ObXISS2sKCPAAx4mrYBesiYTTICWqO9lnC67&#10;/SXvvoBosE9ui8CUiS3hIOifL0yGySFmSyq6T5nl2S0gS6UEscVXvkziP/BSGmmUQzaXEbpS4bnl&#10;eaFviKx1zsiattnLTuPkbcEOmKtBijj7SCpYqWtoFXQB0XfHNyOb3g7uep5MI4pNtnidBr1Mxisz&#10;HfFM5jFgWq16KCw2OdSeJ5sW2Z8msnq2OwM1Pn+bLiM7rw4/HT99BkNjlML8IsdgmvdDbPIvdqdW&#10;C/eGKOurRScuQFL99jMz9k9fsApgkHGaPdLplxeY6+6Q0z4ekVomUqZdw5RiWyCr039pdmureU9l&#10;aT4CsQjFGsGwskwDEe+w+/SZqyQakoFR2/qSCjUUd871hXWdSlqdbUAMkSNXOZKtsjPZ8RkeSBQm&#10;x/cvzyP0qOmNdJYHjPzn4XjMVjggCV3L7d0z2qH1lulX1/rovyEBenVfaK6/hpO8V4/5Xfllx0X+&#10;yMb0HTF6bCIIG02ke1m06r1dtNMoebMFKH5P521/Pepm6f/easdVm+cSOP02/U0a9L2/WWIsWdSm&#10;XruEViVuW7j2mbOEDn7Ve1C1ruLDHgPUV163It6rvYHla4Jna1qzdBi69GT8ZvYU+1YAqV1KdxaJ&#10;Xr/KI4zFglCqfpWuJUP+mCrNa2qz7yHuDUGdSeK1MwvZaN2JRpnJFuZUpzGpHAGpDQ8p9NivtkFc&#10;tsyOm78K4BefMm0o+fJeho2XSunW1A6x0hst+X17sj3iHxnvXxHorUmv95uVxoKq8fj2TidV4Ftv&#10;v+5rT6Rb7cC/rWxIDes3BkZlsi+E6o5c4mRLfmfuMpNquCIdEUNk7Ukjt0uT2lrh9Y+gOPURjLdA&#10;9SBDIhqex+f49A9gvIG+oJcJckLmzUPJmewqfGJgAHNdoaXqwD4OWpAyPL2wTXKgiA5JhOrLG3sg&#10;wUF1ClkFwwmvRQKYFCFylgH7Ig36M8jVdSdMGCtraa4L60Kd7RytyuublstcdftmzirrQoSxuGfD&#10;J10AiHfX+Rbyyn2DroZxlupruZ6cW6m6bIS5JOEOUC+dOZmmsF4YTWnpWLHWZ0exlh7kEk4Z5l3f&#10;nmJth9xHa28Lf7Azvi23HHsobE81wx3WKbPbK5WsEUlRzeql9C0bZdGooXPOJYv2ftRcxtyt3yEC&#10;dLEsLBnD16TBqodsSpcQOpNQajIbUZwF1dlpIwV79GZsE7XyakjM5ZKEDs9TqKefgzOUSSjbmS63&#10;aXFbP7YVUWTOVVHee+mK+V70jFop8zzYA5jItLX+UnzzMgIPpGYS6ASg48LzZobYbzD1ZasoI400&#10;7NuSTGpJ8RlksQbpwZLtlIsWJBtoB+uRNf00elQ7+8oFtY0JHf3x5SaYYHUaAo9RDcO2iZFtKGTn&#10;W3zyaUrOsJaUigM5Wv9uoiuSWg7IhHGnZEarpe9FXT+aBfZgNRGXk6ZgMY52gYrm5LV19tqqMc+R&#10;UIKnDdbGdPZm6oFPymTMLi87tn2Qy8yrJ7vCfGylUu+s9l7a6pgajoFFrwkyyBIPs3k+EVF9eSKt&#10;OEEoW87w9aVNEdofQAWF/TL8eI/ArFmhwA06jMpXPrE5GXUDEKpns3E2ibjZQhCMP2558O4xD3G8&#10;cx6Dhhu0+UrRsgx7JBmGw2zVfxYCoG5Fu2+DrJFCYxDQc2FLSjr/Mk+nGTLRl/M8/wT73+FwpJ4Z&#10;b32WStaVotV/bZuaPa4LvwPktzbknbqkN/52Ge8rPUEu/P59lkX3TAPK0qrvF+i6do5NNz1hw82d&#10;+Te1XAq/ryeDvJ2Vfm9ApW8mWblLZ1+7krbjWp+MFEUN6fWotDYeayMCvekZIYsOqZYez4py9ObY&#10;nbFysWKSzqzm/pU3befqvbv4eVRQX3qd59DE8ztg8JXSg7iYhdwAd+WP4W35nSpWJRb21F3Mi4Cu&#10;vEf4BFbnz2b7KMXdT5s+gm5VBWxGTMEaQ7LVJReygPR0djcumhk+dT4XK2aluFx8Ta2rPqj3Y/Sc&#10;BelUbus3f2S84a8lXjX3DfSxLxHLqgZ3pxQirYExSovf+x6jpajm35yvOjSMIleLhSKdHY68uiLo&#10;/dTxSlZP1vJB5apKj4+s/MfFIb284NJypfdwq/Ymdy6zqA5uHeTeXtk2W/f1Tn67QVm/owifrInT&#10;oTi36gF8FsaTnr7py8/h/BXZL3LPxPRzamoN5myTvTdTLS1E2AonEfQ3OkOFdiTQCoJbKkiY7AWl&#10;YSgWqAEprR+Ef6VWL7Rwoqm/Gt41C01KcC3kJFv4nRzly2avUqx9NwNSZBQsv61Nd4hlh64i6aW9&#10;WESaaGDqa2ZVoXBsXnx71mYVwlJmjqu+pVKmzUu3b9Vebq9MP0cqGB79ZHWiaalRt9/17l/Rqo7T&#10;3JHMSFYrJ0+LeW/VrbZGO1lEpgprL2vfzm5oqtaw0pIxYUJZsGVyzqPm0vLseX9u4Hkz3/XUFI2z&#10;THuGkt5TVrfQkizXM4mP2AQtzCI4LI27FSK2EZxzhbWjpZlSWplpe0PZXtPXzkwy0S1u0CglhZnl&#10;pVxFL8pQpAKOD97xk9m3jbTqEDEJzQHYGAWWfkLNGM5GPNzAlJb1FXjtkrDLhPziGyS6f/FTsoup&#10;d4S7nsYXchNYuk4mAJZnMHhp4kTY2WTYZm8c1DJo1jgUY2WWE1Imar2LrsZsMlS0jIqFjKWlb9Pq&#10;AtYlO6dUkHaackGDC6xrZGJxYDsxHxQkm8j5Bp7qY2UTr0QIxjr2lJDYLVLYiE5gegKXacvCBfLY&#10;6cTHuDMLIjayTsP5WZGaWvMmgNvh4cFkqNhu6xgvqhA8SXY9XGviyHOaT8wN948BpQQvUdAA90Sh&#10;sWEY2Zs7E3LH06AwOgsPZPbDzgJNyqiLTYSdkejCXQk3vmNRTIoF1OEREwI9utFA19J1xyrKYKw5&#10;9VgzlQZ638PAhsaPSV/HcBN9oE8RL9eGhCZZhhyPbnuGBmUU9KjXlakRrrtHPNH4gBvZ2QtfpZvC&#10;tapzXqzFloU6e/Z5kx0l4QZmrPdrxP7C+p98/Iu6mzQdJ1nkIt4nkrVCTGOHIRdoS1r2bPbqstaj&#10;EpGGwxSss4NiOlUtVgsqm6sLOLZbqgmiR1ltTHkjedFUEspZtdfZWrfjRumQIvGVVBtfcXONcmcn&#10;zptKdnzV9zWufWyi6rV6tmzj6Y216dtbdi7ec/njMpbymqzn9o9NMqpJM+Qu/xOpPKEy42IsSeim&#10;lbcJRZmWQycdFVYZjlXNW5J5L+muPvaVTCVSHTR7ywxpyKszcVQX8yHZgMnSIMdN1rOAkA546FrZ&#10;q8uX++ixGLaFxchokTiNK3ejascgsZTtJbbvrCVR/8gNvXkRCqM9orIdN1vTT6IDYZ73RbEZbnm5&#10;GiBLo5r3fkHS4bvL223V2SHV0Cl4XXsR8V5e57jygZEqt6N9zzDjST7P2JyHShy4IPhxsyhp/tHH&#10;+1f7SmsKUO/6vOaAiK9msjQQlopsqbB5//o26brTCHSPIyZdi0Yx971tBHdd4c3Xu0gT0ltU/YrS&#10;gF4xt6XVtMvSbGt8WgUnGm5JOVx3vy+pv7YRu5+f3/blkzujpO8rBOqHyoTAYOlBUtgnCCrP8/gi&#10;p5/j889Cvt9ZaeIysoMuuYOrDbj5k5hMDHmkko2xPLHlEvhZLiW4ucYOVczJyiMEtciLHkwSKdO8&#10;nJTF6AKR7FTdOQiqyWWPTEjVMkZjzMatoaR56DZeHBv9TFpYagBsMXFYuQqZM1DRVHDR5liT6VDJ&#10;ywUiLiaWrSek8pBNDRmYW241Sr8A7byCHCMlZzM0INSu1ljj6oSKuBhvFLdn679kfK+m+Z9cL8ic&#10;bKh3lEtLpniw6alnsJHCP0Ms3eRmseXIraXHQ/FfXzZgOyNLBWq5ZHCXvFg8BzVXk8lQhYi9gXlI&#10;Lr2rjMGyWF5ocXhm62dc2Ob259gSYG/49KFQF4aoKQSvyQSD5mJPxeN6olVY5tlUmgzIzoVcELzJ&#10;NA0NeePIzI7TUnDYW2Qt/aL+Fo1r0egLoSnWA0ADfp7munWqPU/WAo5OwKaw7wX0ZmZLMMpSql8h&#10;pz2LYcactXKwjmekprvkKw0EhCnGkVxsyVT6oN5GznOR8DGhGyotRy8tUYc5lY01m1dTcrzaXwab&#10;AR4J4fxKHNrklxL9lyMrD5idwMbRTG3ms/Zi7rKl09ajzEfONBtHAKSZ9zPLQMIZNF1MgRpaVTI8&#10;fmb/qj0mU7piqssiEaZMGiox2wBM0tUstjUmtq2UMzuzxxfyMiCXdfwkrkoFeBYDsd+zXCN2YdR7&#10;H+fnJ336WfjqP4KoTdYxOnS5BFF4GUOcDrt8OunTN6bynPUJ1ISHhyMskRUdvtCawj0PGPmJMmGu&#10;S2T1mlBEkkiJZjFlb0M8XgzAh2LZbNUD3DAQ4jDaAOOxgD7NebyDgy8y+pNO5zw+593j5fwljTAT&#10;/qQJ8l3Et3PpXb6BPWqTQVH1vvT1nhf7PCqv9p7b1gQtrvb/VgFzl8OzkkpTgi5IheQmq/MdBjlc&#10;BGYtdJDFkbLF8nIHdNUmY9FLa2mPyqb1bpSvMDWbG/SG3mxws9aFyprNy6FjoUA3mCfeGrZO0bA5&#10;FxbV6HzlM9+F3+ZXXR7MNQzXSXHmvHjaZuOTa3nm+Va80iwcb8+fu7zoO1B7fgtHr///YDxQ1IFa&#10;s492/Ti6KousgGTp7m+tzFykG40QtTjjrmO6kpSWa27NZXLf3MKnZrtPabno2tmrV5ZZEvgqzBE6&#10;ZS3pozdZxVvu4NRlZNLYtktjj3YQkbo7QYc/L6T9mtxKa6OrjU6LFreEVjL+k+jeZi+9W4+a2VdS&#10;FJOyowONednWO1mhkquL9/uGhcYma2KCViuK0AAp7zrLXRNarkaUq+nty9j1hJeiXJV7k6MWWnsW&#10;UyuKLcwrknc/Mt6/qk3Rpmsoi8iijGcpYK35bldPNxnzn8Y7Xjtx26DzmmXCxlYvb/HV+4joK69l&#10;k4q5xY+ShYVc962yfupKs0E2Dm3X6G/lS6yKCPr7EZ4+/Bu+YVP2Fjkve+YQuV5e8ssv8eWfaO2D&#10;cKvZk84O5USD1LT4YRR7Kg3uD8QE8UyNHHTTISjOyTMwLYtT1lWvsKUWYtnpbH2MYCoSJgPVsN2L&#10;RdUmKyVFOi+2TLL8NK29/Mzojr7AQlVoFzP2wnPOJTopSWw/c6zfuHp0VfWE6o/bNS+VKdqKGC5s&#10;3vZ+8R0w1V5Zooitvhuj9I24bm4UqTpFOa5gfaTF2kk6owX7xSn7++iy0eLhn2X2JoA8pFrkRq2B&#10;lYci3s8Eypojg1nCNv8Du0DLjWsTNJV4qbHsAG9h3o4kOtPjNMaNQAsvmMM6B60F7OrNobLq2PIy&#10;mZN7WdRwqZi5riMpluCj3GlsTsDmsLcrPkekqCqZ8M4X5r+jZ9jFlqkojdWlxiRkrZk2dxqYdZKI&#10;Ne2y30hBWqX+s9+cDMHpsNMTzXh2jwkerqC5IjOcmQSiyzy51tjMkkocJluhmExmy9ar4nQwOru4&#10;RxSEjpEcs790qI/W9KVp2cU6A88YqrpHLZYxO/cYzmYmSxXJKxBWVfABV4g8SXYTYNoOJaNle7s8&#10;hacBAA9sBp6ohIzUGPxeLuwUGmPVgIRh3v4Uj5/ZVO9zl9jngc29FEnbOXw684vCZqkJ8on3h1B5&#10;zPWuyAqBVAlLD8kIFEwdWIqgwxMTeYzI+XTKZ0DHSrcja7sdzekY3dLh/ELNMLy5bAfOyYkNyLax&#10;GhwfBtObmwzIJre8VM6MGm0WU3AvwvHxeQtuKIGGZwnHb6TYiesJ/Y2oMj5zJuGgB4jP27yWqox6&#10;Mh+yxwM+rOfLt8C89ywA1Q+j7j5H+cJmDZZE8uuiFiXd3UZd+det67nf34iU5uLzwf6FKOE/LPD/&#10;6qFa0CCvj0K+880qb68l5MXycUsZK39vI7FuEZ57F6T945S4bh2e9a4hsmzjgfs3f5NuW3Ohf5sk&#10;VQ9yRu00Kdbo84bsp1vjDNGNMLnvh5WblO9Kma6ZECv/j8aVXRRMZav6rVfiVC33lat0V7uEtoiz&#10;ich92a/ekeQWoLDm9tl+4wXoJSjoSAWd2kjFde9pVv0pEodcPYOiYRtSKXPRdqwBburAeIMRm437&#10;xaiv0MWCGeeFFRwudSbkZkVVqMjZVD+rEL0Fd7f7R7R1ly8PyRlApfOmpNShi/o9713brNbn9SPj&#10;DX9RCatQm7mlrglpqwBRjIW2KxTJqXVZyBu61JJwhuJ2+L5ehdhMOhsdWnqiwnUaKW+0Knfslc6D&#10;/Crp9Qb3V/b/myvgyoV3bUd0XaJV/f7i3Tt7fd9SwFpat32EEUaCMYgEbTzry1c9U6QK6S6IzZkg&#10;nmODJdL1PNXWNYbsUpnwlr6ZVWrlq2oo/F+viGure3DhM6PN2ZR0INYKcV0RgxiQBA34zsUMS+k6&#10;6tkXEm8dqamc9m0Mloy00P08gxIXbEqWXBGWLpBjS346un5VeSTzcfHLEc+tu7YQu1mt9lpV4MrA&#10;0lIwrr/erA7KXytm676GlVlXKopzQ02LI23pftLCWB6kbsw5NNY0gpKa53t84mrW2WGmAuSWwHOI&#10;xQnMsaEYl5I8WxhIuuWjpKHUFi3xEleM0gsNy90AuWbnK/9hu49cEGZbUsRVdrWrpJf1IauLT5UK&#10;l4FveWmYAg44zsWRmDQDCbW+5qJTYYHQc2iPQe2Cqnq6gwH8FhIzNbbAbMmyORsbrDyouSTgdQgk&#10;NRyhKE6p5wmePPMO7jg072X6yqd0xh7/jOQX3C2ks5a4+vMmsT9mp5qHXTJ1HGMS51L7GIKTc91W&#10;Wg2T9HqGuCf0FOpPpfk048agp7WL3pSB2pQ/wTJpcQtofLWwgz26OA5diqcUqy4Dgg9zMyZHdSbZ&#10;lGs9Sy3ers0hdd43e5oNvTfXX7F6iLiIlOM8VqAKbkJWrKr4oqJGcNS0K7ZyXAoSm5Gnme4TePR4&#10;fiQAJPhIxcPBw3gQoXdyxLiMNNdFtssVmARuJOyUFotGDVfLXfkik+qBSsNpMqCT/f5iss80TTYS&#10;MfsjLHDBDR/YZJ1G+BUjWmJbNJ8IoeXkZZ1gRPF5bzGZl9nGEXZrkPoGJoEHe45n9plP7Ow9yfGB&#10;EPThYX5vp2yz+su/afemewJnDzkXPPNX5tWaf2NISYvk12rNiFsEumLjtZrcb8oL9umrR+wKhjlu&#10;tkKRcN/04X0JYX4ze9e7v9zQvjezbdnU3PMamg3Xro0faeH9Ffmw3Al19KpNS5tF01Xv8HVoVAnG&#10;PYVNOn7xnSeltYZdPFg7Xntx9dnS0otPrm7toGtbmzG5pFy/yppQq4uAy63I2I4szcg39OGD9mT6&#10;udDrS3dQrrb1nt1OjbXs1XWRJitcwlpnC/xp+ngbWmavI/0DbTwixRQD+MzUaDiyD+jyYu7yzuRe&#10;RGy1D8Y9HdVFENwfjOfG9uCjFjg/1rHtQbotWzK+J++Rvtq1FUgL8kO56q/c0Fte6s45O14ZiL8i&#10;01+Kblk13lEEsIzn7S26Kk+KVsfq0Gozqr0I4PswXulhWg2L3V7HgxGVXm63spdvZu/3kl7V/7S8&#10;3gcUsLr2Iej5nC9P/0JXImRL8/lbyheo1tK+ExEnY2XL5tilOJPTnEqfbCxgacwGl5EFal2LFKGx&#10;Wkm2ANNUrObSd2o8TvPR8UyElq0oBl5sVyPmonQUUZrODJUmOHlizMPLsHCrOrZVCwRmzxWRtSDW&#10;Bl11qMrB5lHUPNwKAlrqhfx/UXWu/dv1+HEtQm4SwbIpQNSenCgVriwGcsFEgytljkmASJV5lEJf&#10;UMJYNZL1nNwGd3b4MhbEN2m1ofcpaxlvlIVmlktSRGKROiCcCe+mJeX2TjTX0ibxmJ2MKRdbXZG8&#10;knwofcJ0xuXj2+qNj0TMwCfmPZrVUO3vik2OpHkaResINmdkN5QibZkjmWLsgiiz/bS9ylNfJmG+&#10;fWYHbakUZSBwNk+jVPSvpcprhVwQYBWbXYbclr7GsdgxmV40DG6UJOQ9P0mG8Oy+uKyq5JGjukcK&#10;bLoa82mmXhSKLAN3c+a9o8uOJHc+Jr+UMkvUJWYyz6sGiuoXQFjDEEEj3EZ7bnQ5MsfpiaCqaXnN&#10;qbxKJsxUnC2BPhu9Pxl8lJ1sGUtr6OxoeByfaa6b0kimNKIM156O6KvO1nHAPnxoTKcDc3LYOMUD&#10;8eHdHEzWWa1zPppUOg5Cri9VqpByT0xmZ84gaBvn4p9EajR+xAcJ2HTY2QXjuZ2J9KOC8PglIaMO&#10;ceTsZJnMXBE9DSWYLDs6+mLSmIkW2N+z0fVBNp5MTB3tzQfQv0EuhhqA+ysKvZShqBz3+5SnM+By&#10;I9ETb0fuGeLB4ySKa6G/mk3T3h9hLw1twM+J2lQGvk/GV6em9eB89VgaBNiATYQcmmb45u5gxPFo&#10;6Xqgq/DpReI3GR/ny6cZYC/ubn94C/mQNRE4/hqpp/XBU4v1Y8UqiuZT1vAH7ZtS9fC0SrveSClt&#10;+dTXC7ULxyy/hWHmD+zC0rvdyLvUvNwsXHONkMSQK136WnRT1a5N9a+0OOltF8O1xZ3+iugi30cI&#10;tFbhbxY0c21ICdW3IHeu9a12nDd5s3Q29OLmrT08/GpVQkuOXIudi8mCNrpr0NzzlKvQ5DV9r3gL&#10;ad5Ayxq0ZyLfAzbewFFaVl8qkRb2JKn3eDXehay1uJBcC1b9WdLd1hc510yBbu/qCSm2QKztKFru&#10;D5BkcPVHrwK0R1UeYcV4JXQPufYyOADHbjrHe7Vjnm7eWemcn7X3HwKnqiBxBfnq8P/Ot1zWC4tL&#10;zeiPjDf8hRt6tTEAWTAfK8k4VrsUm8wlpC1xhdVayhSNS+1Gbiy1nUfZrJ3p36oYV6xL6sedpie2&#10;xA6vmM9JbWAqzOWuq2rhvTjM1jjIqp2wZhH9n6mwXrRzMAY7SwhytTKojiy6tlpSWbUE64rkLIuK&#10;v3aI5I1UXa42oev09b5ylcNf+WpY/QsOpJMt+R4YAdJVxx8vF2iTXi7PiJ7zy7/idDowKzJ8rFil&#10;W93N5HZBK0XKi5QJLFrEthMDUJgXUSHGWmStgRCMxT1Fd8g7AXUQv7AbzhP7KY9WvMSK+PTLy6cv&#10;D9kYlgYADlR2Nk/ZwSCpqJXR69VVsqkxkgfjTBrAZb6ahOTEbGByEYakrxKVaczixfVM7GMGU+Um&#10;HukNa7GCq0azmQt86o8rdg1LlkTEKFvRsgJLVv5zrKlveWbiDUmWYM5OmJGllJid/+P2QblCqrX1&#10;KIfiWeBa0M5bnMuD4OOTaqCdirpymHKpf6tl3sl0v8jVmY0NGF3uGE2S0dMQYwY7P9mwemO0zm1T&#10;KW9N1CJsS3604fQEigul0gSZ6S9TOAXW9JtMApiPz54CUdRAuM+aeLSQn21sTOl7II/W0qlY9Imz&#10;peKpOP+aUjdB2BGuzjt2r1KGaAI5tqCgVRzbFwqnT8tEhwQme6iqIzEENIq7QvKDqUhv2Ac5nxzU&#10;mmmfAyL4NCCnOvNdL4JimI/TtIufOaTJvH3mC6a5jjZVxBp68dfDHnThdHnZc26z1hNZ2N5Zs1Ky&#10;p8DPv4zAhcMeaRXdjgRpJW+aZP6JU2eOXhenXzPeKdUd7WvRTnt2P+pkSNkYLJNMbrzD50WJZqtU&#10;MteFEhcEQmBZxJRed+SsR56eFkEhPn7hYwRGzXfWZ2Nk1gh9EU6SaZjgSwS+8JGdCCByQx47Uaju&#10;+Wl8wMrBE9JiG2krDu4GTlSYUyt2YGDDnu3/JmhtJSuqbKIlFzdk7wWF2fkNvo3zBYM/sWZhlXpz&#10;mcLZTW+OtxESxK5Q36Le2OXM35wvNtfZALCjCBynE9GQROFlhZwYcv7zyKQXExzwLJcFfhytvkis&#10;00SJidl18dRKm9kodnywWORRfDhRPR6Q8kBNAWhiozqAW+Cdyc6sql6mp+eAdo8D3K3y8W+fcd55&#10;f4ykA+TRJdPUyxvhwC5pFgts7Uih6x+9WeHtXHB9CRp85ZvVaRehtLD76q15YWOWHIQViqq0UXkW&#10;d1x2SQVc4XLrtp2VRo+9HnEBUuLCCUrrDCqHLYBnXcb2DtjiPTcehzdm6DXurSaTJ+0UufqMGJPf&#10;qPstSTA7qr7knXuQUqzxfaWeuSQ681X7rou765W+640sVJyE4XVJMCicoFHjdV+TpcQ2m625EVjL&#10;AW8wsEXWzitVqFBWXndbzapSRhHpoyLVawhAc1pPu9wxgmU5QNg2c7Vu8sLalcnjQCnWpmEJ+UQ6&#10;kZOqzViTkBj7dLpEgGYp1rR3tY2mypIELc26peN1he5WoRZHXzXnVbRZ+9/VGQwrP0yJ3oVzneyu&#10;euiq4lolWdexrfZKUqU5/DRexvUSjxYHB2fixGUylDup+sWmzeS+td7n5U2Cf66k13bN5C1d2BlR&#10;v8RGghX1fDiyvkyeFL5OtuN4JC4Ul0zm5GsBl1t2+KC6ID+7zayBw3Z4qZKFtrjYo8/VpjeSUsgC&#10;sRG3bARFcxOrS57CDLX2wragWNl8Ze01fUcusFIq/o78/ch4/8pfW9nAStMtJNilFUE3zNi4XnKv&#10;3odtLfauhUB3UJVeffmKCiyvoZwfWC7Wn03SKRDpxnVIf031TWtXvvyekgL16wSR1W7oUT5ASC9o&#10;VDs/IeOV+Wk+PUV4ciLizrNUySWH8UzEuRKIDUZD7x2CLPIVyQ7VkmVFdjMq2wMnwzvTgoTG6C1w&#10;lkXEx08PRX3UTWu8qcMV68V6/tqWr1Vlqsgvm5APOg9t6UvVJFbnYnJkIUm1L4/NNbeKVRU5prAo&#10;ICzKn/sCz7pebu4wZLlTfLVyz8bv4qotSiqv4YZ/VSzWP4UtZQwai3O1ptHSq6W31l6xGJdoeey9&#10;+1q3sIMJS6tsKjUWwGhhkc2w35uLWZGFl9eybN0du+GsQc20minl7KoKtmaBxeo/zIJGWtfg7dEM&#10;qVxzij5C6spkTL/n0pprrGCXkrbZlKzZ3Bx9ablkPkydM6BrA3tQg8yWLxoysAsykplAphSB6MEj&#10;EsKMnFQ02C3yOELYsBTIslWogdyeDU4Fuxb6S7uM9k4WZ2DnczJVqgOSziO6iyPQ34n0ByM48CrA&#10;UEi+n1Ic6uFwZMlgoiMw6b7AWhk5I9G78GkhSa5kg/Ki4A1KbISiQwP+7ALZ7J228gcqUskJBCTf&#10;JrPkzeyk5UaezHjYPZZKWzBeWdiMUR9qNP62zQBkdwP5z+xIdv02x8CJ66Zsal6oVcGfB/7bJtNF&#10;ygGpEN4yzUVgthp9drdqPoD5VF4in0ZL6iWFwmAofjLNutAmian5Wk3E6irKK3d/JhI1sMiggmAz&#10;jR25HKs5XzBhxmjJiveJpwP1UYJ1btsgRO95xuH4TrOEMhBqDtWGke5VIIbzMgc6JKFIEUdzMMaZ&#10;YMssBLdNHc6tpPHKsa33K4pCX+dzOjwMX2KGJHVJe1jiwQxpwNT9ZpP8KtoYq3RQ/AAb+UPU5Rj/&#10;Lc27t8xx5HvYxUv71Ped9NVN+ha++qEr1JUWRVcAlf+Us+RHGtfefcyNHKdet/LKRy/zOq1cHaUg&#10;wavwrX9d5B2OS3JbpnwFXn/UueljH5cWCKs0qY8bo9V82ntDlDs66uHP1Bppci0VeuJmTZKglYDd&#10;YC5uHqUjt7XGIH2ffG3DqnKmUuse607nG2NF+tg6ctMbTfa5FlzWC3bciF79yHj/yl9VoEbv6O/J&#10;pmM/rqDOcIdMM2/qnXm1fOr9Rtm+6NgKozHcNMDVsIKXVfvGw/cvWbFyk7wBy+KlxSu9ZqzyUYqa&#10;ruROJPwbFEXy6vPb35qzq89GJ39ChmY+n+L0HE5f8+VFZrTsgq6Z4WBCZyH1oluK3pYhneE7Y1yt&#10;mU6pdPryjniYLqkhFUauVBqAOK+YvRj7nXnJ5HzB6RipK20vjI2MQw5l9YKDCREnw/qiq4SbXRAV&#10;jMQcU1lOTN7ZEZ2mG9yJJcaVvmXfMNJqs66b1euCSl0cizSxF2cXraMY5fazc1KlxZHxvqZabDvc&#10;UhQv7ByfTrE0pcZeI63thvSpJczVIcymiVW4ZOrAeagWu0uhyuRtZEWLcCde7XaZlTCl5pWPnaz/&#10;rC7OG5vOhwtpOT+8ksYcWY/NqcJKELkoRkvqo2Fvz/MeVE+8+QCLoHGuUnlqOQm3TgqS+VldzTjm&#10;LpJxNocTPF1Juvj+UhjsEEzMmbRiaEaFXFxx8dHLKMaiF0KOpm+Bc85URU7ma8ysiUAxh2Z4fEAu&#10;BhpvfhntPDOTaig3AyAGnQG5KZ7VHq4MqAXNVsxROr7KYTyddymWWYSjj6OaERcGhbpNdA72EoWX&#10;+Kv8lfH6zSOYzbLRAe3CLtboZkxzbks1ow0cORrOgBdnPlk3LrHgGM6WTtIW21JWMrdpOEQN6ila&#10;w4LnhWzsdiWH6G9xJHHa/mD90oN6JYZgbCht9roYU1nYmouyGi2BazWkIlvZ5yRNcYuY20RnMlOm&#10;4q9PdDlj+/EOCSlqZzA8Bh3l4eETLm8642vcf/4E5NqUglAzoCk4h4+C0hyhRN02PyV4ACObcg97&#10;YvI4iwnLs0GAzevgsE/EilOyu0euyyu4vJxY4Tgc1BTJnAoHjBtD80AHlUs+/f3p8kkBp9vh0LqM&#10;oWYDBeF3y34lrYzqrVScvbNC3uUZZ83UujTW6kcDz/kVsmjVPH7vVvirM7IPVZ8txdHOXP17arzx&#10;fXzhzQar7xjYVUert4V3LZwSvlc763fRHcsfzV6ubCi6sOc99Gp97UNxLXUi90w53KpP33pAS7K8&#10;Ujtdari99pWGD+IOcmXtpBWz8Q7uDiRX6ePTuLW3rIh27cgJC3fsT5ro9nSJKj3tfVvGbWaDCIjN&#10;ULEKZmG01QuIi7KOivaWyYakVJ0K3VhnNThKtZEoxdxVFtC+PeUpV2OwRRC6KGJtJ5DGJS0xta0f&#10;Ge9f/KtbGWRtM7jqM68a4mWx95zjjqf3es7oHFfUpVd0leo51IXdNKjcV65a/MlrqvKuppdNP7A0&#10;j5NqW67rPbWZ0b5ujyS3mmkrlfpjKe/HS7U3WpKi9zACCJoubJy7XKglQDLzk0yXXbhQChWUPVKC&#10;TTfWVXQcoAOg62AqUTVjoRjACNApO8EpRfXSQCYgQ5PM7OgihRxq8c81hNjcyCiVPYQlYcIvU4aX&#10;HZUAUsh9GYoBhXpq2gzMKwRXgDhei0XpuvGR8I2I0d0sTYzK3SYKoDo71FOhYbYfeh/oTM5LgDzW&#10;SuP3lWGXjTKrbmVKtBNJEOn82qupV+ypExIaIByr8g1zxUpcLC9jqhIw3v+ZXU4ra1iS3uCuwt5g&#10;5nQpyYtNvA9wak10zVOzXYh6d3vliWVd7EVj5RUVSSorqBg7MBrnSF3lK3pRzNw+U1z4XCvBz5wr&#10;vpUMpjOGci4eocUSKRVzpiohYrlsLprMsSpjN3cDmuvSC5eNo8lot4F9ni22KH3Olohn+sIye5aS&#10;tTPHRUcrumvn4Ipqg+lkDbTQQRsoYMad/o1jlZ/Pp9GSa/PkpfYyZjBz3R36fukZjGwuE5wmajp7&#10;fzJXyxEf3HmT+1BC57YwFFKDkyUsD7c7o9gx+MlGzLU5SlDXjA8t1TRgfKaYVVEaI3JLkWdvIafi&#10;ujfdD3uAm7ayAtg80BybSsq0+2WDMYWdJ+/LMg8oCMjl48OuUvIWLTeK2eFF19k7r2kDNY67pQxq&#10;KiOmCZ6b5JV4U7fV1FPlZ7A9QY1Z7Y0r2Z5Xglg0Pr0/HsgcQc6JBzrymvAd1BMGKR2t+CRKDDZf&#10;yHwVt0DJfkl6ALRunk71xYrN0iZWE1E+l9L2OYIazdb15ObSpglQdimnz1lvd4jgxMOzav6qESLe&#10;x8/7h08mALYzdzC5vVRoa8R/m2b1imjV70z4up/vvS2y5bTXFS/3rdRSyjyJi7GtfkeeVjuP7nrP&#10;3jc7fPfmXKbyCvSVjT38943eh+/3NziyvutcW6tIeYuzsMaGr5PIpQ1XV9y/xfyoK0wvjsr5dkoq&#10;XRQojXHdAEVp5rreyfmeV6pKVr0FrS+0qaXCEzu8Oq6FnctuLRXn1k1SLH9GcmisSa8t8dYUyA19&#10;oMTD/kCOlHeVaOtl7spqpRlLe0nu1pQtNxYiKXZRoWk798JpjRS+1dSO9cM17As9R97YY9o9BO4T&#10;PzLe/yeEm5sZVnEf9YKzOQ2Whg7pp5RWsOvmpn7XizcWI7N+y2vr05VEYOh/eI9rItpaenWppb3/&#10;a167g6nW8pL2wveW0OofTymkVrOv4QSEw0IHzvP4/IRocq/faAdCAWQaliKAc2NVR7pM3NgFCErf&#10;qFNYiVyhyU1isZxJMrJxBZnvAIIgInBonLIjjoLKg+vdlDYatuixuTeyk3QyXVU7i8U05uB7towG&#10;YfRg2NiosnXcXZBm03NynjXOy0vGqkoEa157IFOrNnqh0fBPpBxDin3poU0kayM1S9bk/pG1WPua&#10;DFiN/lNpavUEO8a1umbpvdXiSVtNElq6a1goW1Z0UX9yqqjlK165aeLMZeUe2DdW/bGzQt2ninRg&#10;HKLBsMXJqEb5LlApWjiTTmGuhNTaJSXtdbbmYVeotqwypthEnl3nrhaGitFUVx/iIONZWM7gTTfm&#10;l1v4n6GaJFsrsXsIVQejaM7GcxbXRUOFdTeUarGqCw6Za6sxsHGjJeNaG4Fak6sb+rLFFEKR1Oql&#10;sawpPs+JvzfT2AlUf6+NGNuWflqWhKGTEx7U03iCLJMio/r8P+P+M7JxuAoCE85pkj3tiWY5HugQ&#10;e9bpmb59kZxbXD0wwTmOYAAnoXAxKNB53tGlB1cOvSZQi/ExK/pksYKNWQf7kBRlT3YuEtFF9cfF&#10;w7J30udJnPjsUwsjBIehRB8IJ15YWs1XS2e3yXBMfbJjJ93vEHzAe4eNrSBHWDINNBUTeD5TRAr0&#10;M2tvU7kQaIRd0BG93cmI8eo2zeq6DdkQ3cmaTYX9robagq2tgxkgU1a9TnbN9oiN6U2KBxkm0Ud6&#10;chs8JJm5eGlN+DHKXsnqBIB5uSjsqJU3UnqKYwio10n9YIPTlZfkc1QihBC7mFYzu6NJSkeKyizU&#10;5ORj8w5pRVXfU3KBBebzCDkulDjc9ItlFkx7vAWmlAaiPKdfSChopOln3HTE9Lic8unpdPppOD7u&#10;Hj/B5QkDfdgEZ+bJ5XBvfqti6T5umvtOHr2tmPP+3WfNDc1X5n/3Md51FVH0o5vR97CaOe1C64z8&#10;uNuevF4FtvX2dl6mWd8qKesSY7gKz5Ki+Yodihb970Jzlk7k+leVRaQJi+hWq2KbsHcEQH3PTerr&#10;fIZqcygbUKEQktrGFBrGJ29yCtYYhizFE+2MMuS9xYKmAP16vMx9TPqG7SX4jGElCx2k519Lk9b6&#10;HgLgHw4r8z617CopFqWwQIxdeDg+jE8D+URdbdrJak1/vpZFF8OiIVYQi0ZGKlE7FmcZSccEZm19&#10;g9fwU2hBWYlItTl7y/pB567hq+TAPzLe8JdWbLZgluQCq71bIF71MVbLxELq6EDXGNdVUpu1UVda&#10;Vjms94Nljklr5i8tMlp3Xq/ZavOdN/eOhugWgx3p2Y1Z1kJ40qnbr3OYuGpAthTfJewbSUa13l/R&#10;Ml/s28rVRg0rxreuZQnNWomYXFyrImhrPJK1z/ttUFdvVcRXPpCmISTeLmt6qMrkQGlWOVOd5SyX&#10;p2F82gHjffkleKObMSRh2BmJSplgGVfjDL9KJJPuf2lx9YgGxqPkl2ydgjtai54pELszKdZpb/ah&#10;F4tEEcFm9gyOXC/2lLiy2JjyuLiS4nrLjIjqPpQrFm92KYmNWgpgNrpGiYwmoMSocbIjF7Eo9yEw&#10;bSjHdNnqyPg2ut3LyHDZ4pLGHVKLvaOcgLBZ5L44EsVBC58wu4Jy9YIzCNHowc1iR00MucTQVdoq&#10;xgUQtis3WjYJqMFEh52a47RPw79d6EE6gyWnFBeGdixQlXc3M5ty1xfLEvmc/Aqsi5m+tb6lF+fh&#10;2V6aoTlZOlvbixGVtq2L/CmBq2jZL416TB4YglcE20kX9dIsE1lChKW/ch6NAuBMXRMjnnN796XQ&#10;pwvBMpZcw+Wgsw+UP0S7tVIto7fqJXcvAcnCmDC4wD3pqgOkgwY3ylHTBHfVEOo/uecwNcqsaVXN&#10;sneymorR+NM+FeRzJq8V89+8s5CAWTUYbwey1pxCE1HhgCuZ+DjgYFznkcLFrIuAgguo95iZSWek&#10;SUwv8X7BwHY6CcSck+W9vCgChngBiP6x7zcNx6Psd0gtw8sve2oCDya9ofHhJ0dumfybnhil2wBK&#10;UyqK6Zsmk0TnCA+cRUlsjca7vQ/2QJn3stEaraSGXc/WmADAVhdhDh4Eo4SmfYwA8tjdMR8emHgi&#10;P5/OTOjQbUUNKhzhFAy2x+c0HejUa2CoFx0CmcSMUDBq2V4MAOl4VBMUrTnuap3SBzoGOfnAqQOY&#10;pQ7UWxMvTYCKUE0KNRQRzzxPLwiPqE6HchW9zpKVOiYWCYwBndI+m2gZjogUlR5SVGWHOAqktuCc&#10;DKIKNKsOVmXjTDYaMzN+1OeovYelBNgs51Au6lkz6eU4F2Xe2E9BBSzvNCia5IedE41xo/j0kA7n&#10;C9jXl930NUABAWvN+Vue/mv46X/hkeEiznRa4hKKwsJE1blY3rWmWKP5msRYsdAscc1UtUUsmZdk&#10;rhtm9bD20mQuTh6xYqq2croEnumeNbuDEN8R5RdtKpnvEGfnKjtcMugtS1RKWDmVPXquXDFx8NwY&#10;BHGTgzvbRmNtTS6EkXgPNt2aNWiuTSJVrKEKftkm7nIKWZvnoQlsRav4egRu/Hyzcg7NZkjXlfu+&#10;Q0TnNdU29hr/6zK/bMKQdVaTb7pO3PGBW0yQNh1hd5VRFm2wLqfMYSNP0tpPdWuVVNlquRxFDRSw&#10;IpI3MDQe71ovc+ln9T1NSx9LgVB6iU2p4sytHUmXonQVpVpyJN/Lc1gEVBd2lV9CJwVT50NldkRn&#10;gRhBpo503wlVpX6LZYn/U004POpogHRsQbA2d5G5UpiiVKMH7w0xuc2BGp8+tNGz8DoqFTMvOnfp&#10;z9YO2QoNVvukYf3IICpDhPFh3J3OJvKCHQpkJyUZyZhb3kRmIvvljbRg0Mv1nCRpCi7+7Itl9nnM&#10;kn42t0hr0uD2nFjbjd3blAtgUJ/obBoSdBYsY+ttNurdCGY4R96hFW9zWfq4E//Qav5/EusN1af3&#10;lTKeyPdwbN5H4VhJSEkppWpHWtHvczaUq7u9c5OvyhdcsV7lrrP4r+EXyVttOomERChsi1na4kao&#10;zHImaRIR2PScLzQfitMLAutErCubaZAJ2c0I5gZLLmcn4o7/P3vvoh1HjmQJugEeEZSUmdXTp3t7&#10;dvf/v23Ont3peqREMsIdsLV7zQCHx4OiVFkzXZnSqa5WUSQjwh0OmNl9geBMd+DqPjTotaywR43J&#10;Pof4HXW5obzScCSKFtM1tdDchjcMUoam5qabK+VkbqcH6NUGgWzYrE9QosMEgbsVBPCGQtr05CEt&#10;XkBl5nzeLRdC99gkJdFTe10ddP05NVTTUcuW7zq1bIEIO8V+mnpUbwvdHdMPrpdqI7xpStIju/rU&#10;OqU+e9m7nqQevsXlTQ0k0N1u8LzFMum0ncKbSpkUUE2bNVfdvCWZn2o+TvxLCg2tljqiPe0ED38p&#10;g9Y8U2LTRcf7pVtvR6xJYPZTiXdzdUm2d7Kk7ALcazZjDmzThMkdth1MBiYaamFPUGqXMofIp/ms&#10;6tSmWqnPPjgYUZWWLgUJbFOd+fyh5xmw/5laJ8+IRmRToferkRud6Tk5o+9dHSJDqzUlOifndoNp&#10;uE0slirUA+NoaDPpgcEmNbWRgQ1HZtOIYnnX88phoh6OT3SXxBvGRX5+DutJXjQhVGu3Cip3e2NY&#10;xrjaeAd15S2YqXfOMZPus0QgvVNLS7kmoSSa2JLL7alhBnULtcoTJmXFA7QAsIPYa5lHwEbtv6yP&#10;XVySjQFYLc5eIxDHncAfHzh228JLyB2uPnSAmppuYpqDSVg9OyycybYACRk0KVWIA08Yrgi9rErS&#10;NkzhVIvNc5pcNAs9s0HTR+ixYUEA4Bef1K9m1GEtshiLQiDXpVF2XPMeudKf5+rmw/hRZDwZ1OxG&#10;dknM1d5Wy8X2zwy3AtskbeXoy1/TfCo0M89Pn4wFnu39TBRnM1Pq7dCZ9x1ZdfMi1msNx5ulaPpN&#10;0oDfa3X5PnOfuzLQNES0Di1cfUOge11IiFwNsiudEPdMVP3fUUjp/x6+14M3c5MQ9a3IsgwKN9nH&#10;O72vvpFHJZZMX/Nfqc1pZWOyyY0x6mPTDb27GMaDdf+DcnX/voWzkGRXCfbHdnPXln9i5e7jGrWV&#10;STwX4BloQSE2BTZt0bJEBbA96Hna1Ra7QqrxSQdH8YiUahMGPxR20kPZictkmKDzQNn7KYR2i6Sx&#10;LqXsMJrKD6/m6Q8RU1SGgyy1/ykDrvtYouEsg6+xWe7NTbd9cz8z7kqPKyMF2VFZHja3d1PF9Xaf&#10;7cKUK5KUDGeEvhHl1x2ttknh5vSwYcztae0Y29fEWnsbj7ci7IJSAu1muRjuZJajSNQoF8Mg5vJM&#10;eIfpo6ZT1B5Ui5rCGtdEIJIe8xDlWc19NJZjykzjxKtbv3ow5IQHHYFeADC8nZv7Z2IJ7krdRi3x&#10;qV2bAzhRFj8zj+qnBYDQCjzLRoNGa0THFPl2zFVFqZyl037nBhfQYThycTwst70YQFv3/k27jEDa&#10;HVUPvnBadYx4hyXWUmU34D31yKFmzKC6C0iUXWpRmC2ADtmOVh9PtgSjdkGkRxk2JEgai9u5246o&#10;FBjry6ZhFtcfO90Xg+WGDzlH1uUw7N6alwS5wWw1ZaAudw8PPihUPzIhGARzwz/r6grIys+bZND2&#10;z3N4dvGFnGXeKRmeaRTwHRFha4SQ+gq1bEqypXy3rGNHhLvdtAPmSp1mdmes6tUrcmoDVmq5f77E&#10;vP00wAaKWXNVKtH22VotGNYWJg4RB6vETLmOVyYuqa8THLCG3JB8kIJgOccVRpdly+swzSn2OIh/&#10;C8BA8PDzpkou7FcjH60mIq6X9fXA3glQkn0DnK7seoh5M12WcnARK74BPSQSpDzBFDz9xS61MXQN&#10;Ok7KdhvzapsizWG9EW7nTiknlEmNLpN7icqyY68k6Jq5VvSQCWvGONN8dnLf2BywR3KuIcwK4azp&#10;EyqcpdAWkzi8MCmZg5WUtmyPWlLjimEJJQYJp2Yt3gYwoF1wTQpb7yAO4TqU1JJdkBtc+KQkn6CY&#10;0dcaGu/Ju1gD1O29raBhp1P1rGeb4Z0vWHvHE6ck5GXgx4mK+X8nBGRkAus20Hs6zL0UbYnDTMey&#10;u4abhwndfMrSYHMafGPDRP6yzQRMymEDJPPWKn8zCN8Y3ZalZJFF5cMv6dMvcvqpcJmkUOrI4Ncf&#10;46n6Pp5w7brYzWhD5St9rpNTUtvYAg2e3stM/prouMmhGzY3fXc87NfsvHSzz5Rvcy3W2lMDA/n7&#10;7YSv32YMVQfbzm+0Cr7nPfZ96lzR3RV9iFt8ta2TIepAW8Bpfb9X9OM7LkNc0u6eju+n1Z+1sVDl&#10;uiocqr4Ns47Jlzbu+var9zznB29c3roocuOyFiTaLYyyhlpFXbyTWvsmY9D0P7f/D7lX0pnoYV6V&#10;kbo0W2LfRzFWkWVhlhoR3WA+covUbUnsXdHoZNXrZ/YgHkLIdlq6aj9tdBTdFfh9Mah2HjlzNCOy&#10;opNL3HcUg3ZZ9wT+Hx3vHwXd3RJqbkT+cs8eSXcDMv2GMVh9a3/VYUKzewPle88N2TW5beC04x1F&#10;FJOOXhY6+trfE4pc/0MLnVcdUd8+LpCtLw7bL7mXrDQ2wlfjer1+QQNDVpCOlvN6eSnLi5Vjsryk&#10;eklITDlPrFwNogWR2dxfMHsDUgHFZraic/UIGLrTVmcaM5HEmKWWoSJPn34yojIK0O7ckaEzxM6T&#10;gxdEcC95UIovITcbApSIPmZ2ayWtrXh3U1j0v4I0Tws9WsAHtXfZcsKbKTQgrOa2t7W1TpelItQb&#10;nO1ipS0HMTSzfQk5HXdLnuy0fE8lgtQry7YnSr/1HQnSgBS0sRR1Zz65LRyNppJg7z6XoX2KcJMK&#10;ilR4XLfr4y0MrIOnjXcPwTAzd5tbRk5b80rTDve3TDIsPeJdBoj5ZV9ps5Oa23KUEFo4goUD7+aY&#10;GjTxuuMuOACe6pZ3SLTYhcfusO0xRInzCJCJLR94Ts3TOvm3QhoZ7G3PVc7DLFwmh5iFNAQoIqV1&#10;dFiZdSO4pcCl3c1oAiPbw28q5dFZQ6+QKI6dQOVd/W67bXWl9tijqjO+vgbdANpTSww+Uit7UIQe&#10;ZfKgLyQxAoMFu1nm2i6OLJd0QcoXOpo5DKhPGTG2OO9XrCzT55YLTt7sD4jngRUObrzp9EE1UOAV&#10;mTor1AMwnfLlWSnNXelTZes4Z8ckEzBYL7+UzFOu+djGqssiIz4HbePCiYLd9hNbfbjA+e3GYrb2&#10;kr2/MFy1EBIn4BzyAwqPachs3SrayKhkUTMgWMlDnj1pZ0v5SjBWJsfYuQW6BYlxeuJDnIy+lFlS&#10;PQc+Gj9A3+Y5cDbzT3MKMPeol9eXwwF35fXlDMHv8bBOHoWGnF8bDahsfF50zZ75COwai0DaFlSp&#10;3aA0vopP9fypQqTUwg+NpwIJwNXI4B+XizGXAfAaaQ/iNBjELfX8N/OHttsMx2mTbp8+VRpBNwcK&#10;6Q5Wd/uK65J7L4LtB0HazqZHM+XNUrJV0t/uOnFrBSFyAxX6ZO3b2kiRsSOFA3o3/WkDvr/XcpM7&#10;inYOTQ2f8HebDP8WmOq1XZe+p5n8h9pWdcre/YSmgfemV/wCuYdZaJh5pPfQ4K4zGnW64SkMt09l&#10;BxvIdWEVqphYgLLrkYIKJXs5mG4MiTsX4aGbqIzZgCL3noqHGVGDZgGXKnIodLxxkZc4/U4UkWP1&#10;zxpAacwBE4QEwwU7vyYZZmmqO+hJW4Ule/pIC0TusJN3JD28eUq7/OSB/jYYCtRJh2/bxUlKTN4D&#10;+6g9QN1Xzo+O9w/l2zwk0vc1Qm/NoVf41i1cbiPM6k2AgG+knsw67hHbtO5958cd6LQ5B3Xsddzu&#10;3MWvd5+6mxddHZjSpubymPy8D0l663p95ShOX4fmkSO5mpnK5QXobvls7WOy+htOPCszR0BjxBTL&#10;IFTKbuHsg9rUtHBningp7DVRHHmDEMRBGQnfgQpHW2QCoaYkimXfmKWVFAB28CVW4FRzy5AT4ERK&#10;Ejo3xq83qmTooflcXivFsaA3i8/jAnrNVA0x8WRxyanSqdhLGWgtUXy7L9RAHKBopCGoLTaWsCmx&#10;qUyB+jaajtbJebaI+j2EyrdFvO68rlrnHW0uqar4+LEu2Us5IVfXDufKKBMQ2cVvSKB1jc3AYfDk&#10;I2F+Ah2l3xpHezvZXdHrocmu/U0ybUr2Jj+ufXIEUqvs/Gs8Gs8KdOhm6SbVKgOmMieagmnz1+zH&#10;i6Tm3I5LbG93lv5mSF/2UGSCl2zLbXWxl5CNEjKlNA2mWRp3AexiH8GTn4ofX8rUMGp6QQ65kf5T&#10;fi3QvHrr6wL7KVFN3URk9ufibTDWKrJeafeUmFtcCHsCHTV8e1nyE5Ja4WkMPNeAPcOoC99Y2BKb&#10;8HU+VcrRfQgiQJBXGEUf4Jtli67grC10JqewWRFJBFiYIDOZ+imU3hAfT94yJg0nartRpsAHiGq9&#10;FI27rPdmGJAxjo+QrnPZVAKX4rZklClbnw1sM7d2EcLanpXlPiHVdy9aajURlCHkJ3NfOhCdXxlk&#10;e8BdowrX/J3TJJ2JECbS4e7CqZQba3NeI7Sn6ppAovRET0ujwfdnAVeDUbrI+7VN6YBDxu4FkNWa&#10;TwdxdcCKr9iHxqTCzaUgncD1NLS3Hp9qdLtIacpGHX99Hp843PTmxWf7mGU1t6khZ/7YG23DE1e8&#10;Q6ExZ2rEIPLKPgNaoc1+eX4BrVrErALwWlbM1SVjPnAxb2vbcuFWYF7TH8/zx18Mc25Hhe4Q1K+5&#10;OoEQ0R581ZA8pOmdNGIZE0h/kzYr3TmuVL89hefNRq1+twOT8zl8ep4C1VE/g3zFNXw0fX9T/a0X&#10;aLQv5Ji0Shdgf+8d2Vhj39jvjsGTD1//O648n/00mi5/V4zwZkp6DdvqLZgoTVU70bf+Zuqxw2HG&#10;sdHW5qRpiLG5E+uruwdpeOZuaM+t67q3bN0lot4QIX9nZOYhiUy705ezmomimNLkeDJJbzENyHph&#10;AVFJJurXW++uwGBYBptAw22z2Wz6aDgoL/nRAh4wqi4I3/yY/fczCtG79ImlgqZe+P3oeKc/hoWV&#10;tvFIYqGsaQNyu2faAJK51nMgt2zeraL7KV3fgzywQXtqWXUvWZR6Uuq0S/0dYrzcozaML+XKJ0Hl&#10;Kmjrehx+JRIR3TWb1F2NczhtVNxQCPoD1gr2YWuuMbGSm5Q//9s8ucdR7bTSkYgzuGY6QNf2xAMx&#10;GnaDHuSz0orEKbnYOEAeBFewvKyG7H6el+dsOZz2l3JmlKgS2J2fZDpbn2po7WwBH4fCHMwETM+S&#10;WOpTZjOynB09s3rbyJb2CqfjAUEoeD80i63TS7FaPB2zNLe7vABPoxLS7VndRAqIWYXtKvf7o6k4&#10;XPHXeETGtYYrEoJkOQgs4n5KKGHBoDb/m5BV8AaCfqpILjlgV4pWVpxaCVS5lgbwxvQkuEOwkKYy&#10;M9EBGu/ljCYiuW1Ur1KiskzNQoI32M2NUti0tHO2er8XwhPCbDzwrex2vZ04EEaJqGe8uPazcfil&#10;WcQ5Wtdn07SlcSEnJ5olkofsDsy0GVa2Pd3ug8sNnWhlw80V6J+TClWdWivim/jkhNx5jIhOA1lL&#10;kvtXuVamuIcOqcDgJxvoZwtkikTeMub0+gWfxd8GpKtZTymFsRYW7uHkRlXs3wwLs5tidkdH4NiV&#10;PGCaOePmKCyFmHIEPNAarZzdeOaIHiQTca01RNGhejUm/IrXJnIP6akJLPUlcyWHWdYEGySOIObY&#10;qpYSeCa5ztkfyXUBPQGZz5hTVANvkQIsDIae2TIZUG1Wz07ntrBdm16bQHeGKRscldfJBcgTAn7I&#10;wj3gnrAvQrorCPXnxTyw6pOxK+bsvsUV/fkE+jTdVLDybb0rdKDcVO0zIY2nLK/PBzNDRqd3thP+&#10;kD9M6+tymfVgLGn4OE3ubSShVV4q8w/JF6ZOKRH1hQKfeV4LE7Ltk10mtPnWN5pe97DSUhlW1DBu&#10;t+1nMsVBPjA+l1Zz1TnnIPrSbJmxta5tXiMGufnF+dIA8D7hVupFa5j/axPGW1eLT2frnCuXJGCl&#10;6x76a3ow4Q0n8Pbhjg3LEyOXYxmj2XcnuhIyBrYVtiORFm728bZ6MEqwJ3NFfrV9o3z8ZDnk6+vr&#10;aWJ4Roi1QGR/XdcTMWt8yBk+CLYzhl7b45fqcnx6KovJPewTzQtt0o60Jb8YtG/fupaT2ZUdq355&#10;NS8rM00w1nr+8Mn+M/FOwPg5mCr4obDyesBCre0g1uABueVbiulhHGSFWubtUAPBYwsjLTu3o+mr&#10;NsmeraxXIT3u9aJjkG8fp3EHqxo0GIFPGH/FJteYrrtimDjUloIgm82wx4z5MLpl05XmXr4ResPa&#10;T9Pe+KuWtZ3InBT4iwaTIKnswmGaahC7wzyWMjIkgn6Nby0kZJQxEWloe+t0FcIqw9f1+7N1N3No&#10;vf7mgah7R956bfQlsVHE8DaYAdIspK5yKenn2DjHQ/5iCx1oFc01D0A2LsCwciTIDtL+qSuLfPir&#10;e/OsbXrTSqVu5nAN/2qoNWPIpjs9cN04T1rDTisyH+Be3zJgmSCQuiJgJLnKBhSPMZ4yvE22ZUWd&#10;U68t4lGiu2PRxmM0B3GMpC1uqml6hxn1f+2uYfINHJoZFMm2/VYUL2W20s3C4szHMcnZwxjwgQF+&#10;hzGEs9xqmMLHLaw4G9Rj4dQt78gwYqugNZoMTDJ7zHisCVZ3uqHqzVh3AIQ5T4wpMO+oLqU0gkxp&#10;a/xHx/vHM69yu/H2NNY748Wb2V6S750rNw+8rh8fU733ygp9w5te3mZJPzZtkHtDosdzZ/0uUvU3&#10;jHLDX9KaQA4zwUoNBUsplLiCwLm8lgvYdPL6ub4+m9up9ZMk6IYk0nahM4JEMsWxFrFSSaU08qAV&#10;j2gN4VMFvHd2910rw49PVsrLBQq6qGYM8jDucaLKs76+mqIvQ8w5HRAqOlc2txCnaXXtpbuySnSW&#10;ybPOUDM71lhjSOIxMim0nDXcBUSHI4bIMIWjwnMCrZr/QPZeMdpXlxB7rwv1qGWWuJmwdnWJAzxe&#10;8uRrSERDf5Nk5MgNh1AwqZthR+NXB19a9mNkF/eknus7hahyGh2wernkLheOdnpHT4Fl0HFTbOgk&#10;+GIBpG7q6HcHnsIjfXSAAraHk/3H0tzAKCuqmsY5kGT6GblFamkBSJx4qHRjdifFdofV4JPjXhPV&#10;7SrohoXXpvYMQjI98FLdGNF+QchcPqKIp2HqytRdZTeiiUGn7lOtxHPQUQs3I2Oo+rJx6TdUm7OH&#10;5IYAGyMAX9lhGoaUrOxNF3J2O8GeThug2MZcwMj17EoNsgOxIE+1mbRRTA4FgTmB4UJd2J3iGbV0&#10;a/vPxMdATFNq1+1irwIKsUHlczrNT5l22Jxrk+UL7HI5k7ueGh84k/mQxfnKBWlFcHauz/YdBSJe&#10;++gv/nxntNYKPUAtYa6KyUAO1gNlC5N/JvIWuJ8Xt8skh0Loi14wVcE/581PjYx0eNp5heC2xrQ4&#10;xuJhghgeTB+AcjAzbtVyYw4IZbvT8OeQcuXUXH9zuo7e4bpKzdN58jRjSIubn4R6b4WH/1IwubN/&#10;NYfkA5TVgFbgb22tNrKLzEz64N4BMKOaQV1f+XSExZqkJ+tJjXbulWiCjKC487nvXd6k0XGa06R6&#10;oO+buVdd7IsfPthdqGd7F5fl179Boi2vSMBCq3+B7tocrezGz7nFzJv6+xRN2nvQua1T2HUV32Ec&#10;9U7lZ/pG/HAaGalva1Xf1nzKvXSld6KRD87Wq7fz8Mj/xgvZeiL5r8JMVZ3ezzC+vkd6j8V2L/RW&#10;vw8FvgV1rwo4vS0nZacavgnlel+RKVvBOC7T4dTjubzZO6e3207vzVihpmunq5v/Le8mPMrvD/Ft&#10;7SWVUzQdhJNFZkBQ1YFeKZvQfBgicBpQQhBdQzC+m8RFjbNd8qts7GmSrzwOcscwZ78q84+O9w/V&#10;7oaKMWx+6rg51v0T7YLFtPMw+MamN7lHzhQZK52UIrvNSt/eI8LK6PY97N7rw+1oSJGXhr3x0/r0&#10;V38TY4uvzI77zNv+h6FO2CskE6ZBDIkwWwVdqcEN8Mgx/djn9fwsy+tsuEFdhGpMA9FilE1drqBs&#10;BV6FiI9SjYfHsoy2QxMzbQkEwWiXYBonlFYintgoFQ7O8SGssASuUhCYmWmThFAZzijTZkKUvB21&#10;8nbOrpWuzYCguGFsdLvCDCxfOrhxeQskd2jDA2TBOM3uvcSc0iiDiDX5sutuT+h1C8KZ5jkSZHPa&#10;DOtjKF07nrAnAaZpyIWXHp8nm2YECyFJGkyt+mqRK6MxtjTZ27LkwbYp1MVStYO9U79wtYuBR7Yg&#10;JwIL3YbEQ2unuY6MfLewlmlTOLeJchoGQzAANn7trN45DlTAqQmeZZg9TwGV5ynIDWO5AJ5tWHGk&#10;0GnSTzhrulvX+mHVkAQALmwd8Ya8b/G4PJAXIP7J3G6yd7JoKSuTeOx7ZkRCM3iZ0Dra0UJ0c5bN&#10;YARLGvnMNS5RjF3ovkxQVSCi9RM0h+MGnooFfkmI50EsD8cC2VNWcL3sX00gYAg1GqVJDbU2BW8+&#10;hVE51PALaAul+COFDzSf9PCBEgmT0hd4OeNpOkaSNeExe7Ag9Cwv6dV81E2viwfFGm1rT6HKt/ny&#10;fKCw2+4G1LwG01eGwoKCW5A7nIEiF+pNwcOthE9XgL3TEcFgvLots4nmWBG5Vn0O5akN4YUGB5DU&#10;pJTUM3sUFp8pOlHPHr61hv2Bf1JaQ7WBjnTXtGgVp6rdH6FQkOD0FMfqyXUPUCfE/zAEm1KbPjmV&#10;Ht8r9HLj5Ixvv7qgfSUj3dpcZPzCq/5skGuxG2kfPxY635hdLsFIrgQ3X4wTHuKW6v7S+Kn54xN2&#10;q3VtInZmYBScS+z8PeUZIb0QfRSkt80fP0IVTx97+2N6kvrl89H4e5fnlz8v6fkv9fnn+vFf5cMv&#10;hnIYNA/jPTh1T+zmg4j7Vg/j+7ib5u8siP4e46g3Hau+vY/uP1C/dsJdfd4+EHNFxr76TK6gGtko&#10;/ezW+kg4W+9cRn04+r5Wj777g5fRamf6x3piv3eArtqXjOrbw/ky7W50T8W9siXe7EtuOlT92q3W&#10;6S25l24MvjshTHfsy+6w4kcC9L3nKO2+O7XkIQ32bRzf7o0Z3Dq561PVCtHN66V37BKj00GNLu2j&#10;Pbhd2xAnCowk/9To7u11z1OTeStFLohHN2Lz8UM9P+v6msgfqz0+SjegvGmlsdvNQICTI+W18QLc&#10;8VBlXFYjrSFyGndLSZsITiKdrO4k6cFpSbvpV9QSPzreP8qfOkZBR4BDjZ19x3rSceIW2TRjht43&#10;PMjBkXFRZbn/O5pUY3Q6UB3NnUNFoHqzP8tI4r+P3N7T4dYHGO83VAUyxNbdmSvsJpfNBjgqReYR&#10;r2xcTdD3YvU6Yj8hcrvA1cZYnZeXebW/X6wgP1A7AUYyxH7xx7GUgrAisIedqGdMRRhWWWou6Ht6&#10;eqJaj9U4eJkLaHqnp6flsvLyqsNJlkG6vDCL1Uo6pbsvonaFQjfm3nRn0dqja0oKw2dveJx55B4G&#10;zmGir+hGd2IcNDmgxOUYESspJnw1XY94Q/6Kn3FHLvozAaLJOW8e2hphR+wKWnu5nTprsNw0QgUo&#10;cpRbG0YfE3T3qdqGjeAolyGzoXOmG4FT2yzArbNqZAk6/xMdh/d/MtLVmudK6HIjEzi5R9DUKYhk&#10;mEVnwU6q2U2HkxEPDQY5OZGzWQcxalVaUmhY0gYfUHs/HGQv93Prdso7Zw+G5kHu2Pjh7gLlVK3d&#10;1MmvRqTxrpBhIVC3YrDjpsjF+y3eBdPQFjpTUVtRmGt0AIWJh5+1JexmxT/yFFMMorw6lDyJ1xaf&#10;PtGc3CO3EqP4lMH2yLpFJzmH1xVAdMNRDyY6SrRABkxnEV9oLZkwhKYF82eh7SStm5fVomuMT2tB&#10;RPm4YjXodDnj83oAqTXIh6fJEnQhMgXkS0a138EPQA7Nre1iM6zVhUUQ5Sp7qkMO1qYxmKcPRsiw&#10;KFwT1ENhBAMyQ5qN37Fac7y+WN4sonGNMY7K4HIJ+x4+RPSaUm3DEY9Z4qsXJ7NOSA9bESPcDwA8&#10;qrFEqYpnd8pMY2poD5W8U7qKMeLSeCSpW80480xr1w6AIBJpY/hy7BWt+gBdpbrSAcZ1/g+b0blG&#10;3BQesbWtWLgeqac64S6tQaiz7ex4so6Xns8J14o2BLbb2QblHe8B+b1zyxlmz26X0q6bjRhsQ1tA&#10;T8fuYbcR26YhunDSppNaRfLU2QKWFdeZvIKQrMC0app//lM9zMvZbr1YKnE5f7aVI/Y/X36tHz/N&#10;P/18ePo0HZ5enQ4radLyAArdmlk6Z/kYC4OHtNV46f3BMO898v337yM/3jm81m8CPNsQ1OeW4Y0X&#10;RJrr30HKUhrDXWSPFbeYzXr3rY5bOIkL2mxxpirfSdgKco/G5l7lvwLKq48CHx8bDYt2fzgZrBlV&#10;r9KArn9t1a/CmG9Uf1Em3HWVvk5S0nug9PvSI4dCVIbMjfCma7Qlt0fcNJ/3aIJhanOTopOGC57a&#10;1CbJ+5Z/o2H9szs1PybmoyqEM6qNcTMPJpNHEboQGcNOJJxJQn+gPRW5hpHsJo+cXKa1z7mKFkBH&#10;d/ebcOjmUDWQsKVT53dBSLo5FfzoeP8wfwLK7WskTRsP4YoDo7+lFKC7N3drE90NI/tLb02v3tsQ&#10;3ya9uI5I3+lv+Pd7f4wENPl67m57YqG4Qy1X1vML7JSNsbyek6VhlEVW+DBbAWppHih+0RzDVgdN&#10;C+xLI6FbXOm6oPw9oGt1xSzwjoWiYmt8TweYNnsbUyBxMT959Irny5mQTHYXJUJzKzx4VMLQRaA0&#10;rgONHZEe2TNpHGCGxpi4zBxyVqI66p6wbZ5XXbDIO4L5At2TJg9rAbM01Wa42Hqt9lMtsZfu8iiL&#10;aaCF5sYDV9spXjuRGO2TjiwYIR7lHXpXWYtOfXI7DopD/hoqHdEBdECezFYcdK2YRn8XYUi9H96y&#10;joJjHGp57xgn+O62KUCzZZbsHWNyZylOplGFH9IulJKWsy3vpy08gYiQmcZu00Perzl4S27xSCm4&#10;4pG2mIcToXRj7XihnPdhGaAd6Rblq0NOgE7exLqOFDJwd7TgRwZ7Ad23x/lmj2cCUgodqR6PYL0y&#10;uXdlpk9yUSIehDWMaLiq2A9v5s0EkKtbcuMbTMFJsTAtopJenOwOATleEw2fNbguJLdVTftxy6FF&#10;SA+CWwXEVYjhrfkJKiMclUywfGarj8glb2vRItmhfvxI6jbslKlQtQbrBHMrQ27T0ZplxPMSN65C&#10;aXQ91Jmgv7VbaP4pL7Zfjn4Y2TxekrKvf614C0cqcs/iQ2vKWfH2gX8X05E6k1s9oRjtO+Ssmrrr&#10;KSdYGtYM6F4z5KuYiMAC3AZgCycyPnOxyLAFfODgSJMwgnkXUPTk4yHeeADEbjpN4S62GQ8o3mb2&#10;tGSfPAOLZHK0e0tYynlGRG3PuI7yv+IPgl1jauOrMy025Tl+CmO1WGeYdc3wYIvfhm+z4QkiiXAH&#10;0/z0ZL/ZpBzYXdmbcwyXCwdPvBFgilOCavdkdltAW1LLUk6nJ7gDguQyq039rIkv8PBDzw+NLlOP&#10;DcqwpWMO2whtMobG82Id8vlzef30xcylP/2SP/1JPv7LtbvRTUuxoQ7s0FJjddTmlPPbGf9eOZim&#10;1o3XbfN849TmvSo6DemC7zzrU8iDr9rX4fwnxaFux7y82WX93VckXRtcvo2Ht/gv/a8D0TVjz7cv&#10;xb15v8c+9w8ud0nQ72e67WxxbyygtwYynmDZz0G2c3WUSMjgMPqOMk9GM6orvKGFaGjjqHuee6jE&#10;5aH4bWBV3L/r2yRd5A6HX/pMp+O6499/R3/Ix6EXRgbkYkeGDUkxZ4R+JqLSd/dFrlAiuEC2WCJn&#10;x9V76aS+JnW3SOrtpGtXWj8azen1bf3R8f5B/uREHgFaru4zlTrcKcMYxncA51cJj+Y6tqzp2pBD&#10;ux4SfqQS5hINv8Ngv3Rnjj73jVYkuK79iHQ+q+RtAxwNdaedy/3d9S1TQ+m6U3lzAWy+HPFY1nBc&#10;pHnIpL0ziIco7eRGgwRUHT0LMaTItB9A4QPM7JTW+WRyWDP9PFwY0WOACdAKE5ehyzUqiHWt8/IF&#10;Vj2mDbOvUN/rtrFniX4F1wuK27ROUxjE04BZ1PXYjnBYj2RgrXnwwPdl4b6cPLez+sg6wYcJOafJ&#10;a1/7wNS+weABKjgHBNnUwukGGmNBUekJrnWzIoGxQK0RZws0LbtHsxeyCg423jGiNSPhBHxFaxus&#10;rUF9HM4xJFv2Kb5Bcg5TJ2adNP9nXAuEjBIblnnI5WOwaigwUxw3Q2pfWDj3wworuIUTxapzcaPb&#10;aE1h5y3SEdqout2louUQWEdVpjWwAIHxTLQEhDNdYOwU41Bs+tNB26E6NRsp4zAzfocbf3FEyMCw&#10;mapUDAiMiVobateaZzRETEVmBqDTTY+wSErdDJl4tkW02v/hvmCogtlIC5oygbcHVaENEdo7dckl&#10;8JWVxtduyxzIO4jscmgU6ou/W+slEaoLG9szoDX8gifcDmiP7SNYMH2idxXlmXKoQHNBeidGeolP&#10;RGesBEsqtE1GYeUmsyYuhsrJSvblAS8k6yyxb0GiOs+IuiqvqSHVriIlrdg+knUspBnbuOhQPNEq&#10;EdZDFpHhsSCC268+ZmWDmuwxPGQ2QtZ85eID5bMjmplPkUkG5gKn5HBeSgQVPZQJc6YzpkW2Rjk1&#10;cutge0TwndbtmkOyHkDTwKToSNf01eBB09NT0A/qtQB5XtkKHVzbXOgUbVcRtnbL0WT8uPVQTDH/&#10;l6Ok6eNHjI0MW65cSzPibV3AINRMAAeHpuRAgjroIBT80uGZxnGJkmaIY83Mg4LYipDnBQ8abpJ1&#10;k4gMJjmnhDm6W4PwnaAlrQwxorGSt7gTra9SDGGq9fts0ZO7nfNRC1M6NrqY/WGIYH+f/TGDZIK/&#10;CHpa2x7xq04fzCgP5wn2TLtwcjyemEOM8CJOWARostkQZMQg2WY50b/AholGBy9HyLOppMZYSZBB&#10;jO+k3Jqc9/UMtPeYyXZa/VElIAyRs0vqca2sGbbfdL4AmbfVZl70z387Hf68/vU/l6ef65/+Jf/8&#10;3/WnTwZ6MHTKUOG5lFYdyxBo13Lbe1bYZkrqXoLTlOXNWNqNLZICIt7ZOEtPEM1T2eJDdUsLV+f2&#10;D7hViuBmbiy8oT4HyU3BsO9B9K68p5Bf0PxdB9sbYV4X3foDR0y5fxBt0d9CAUuz9NewlRyyjzoV&#10;5ZrwlSKyaqdV7l5bm9KlppuieNe+IM1q8kYJe4bGj6cxSvCRgKqHU4ydp6R7Tbu+1+ZKtqi52x8U&#10;2RlejW9JBvKcyjD1aFdchijEwLJlO+aG19Ut1MDddaPgqVt8Y2OdHTpa2i7Fjl4dJ6x28zG9xgN4&#10;SOEMqi3gUa7TMUDdqePFdYf6IRcErHlnDNQ6EqUHA7M2rJUt4jciuXy+Wr1Dntz/agrJUiwDeDxw&#10;Gta4LZ1nrbohR8Oo6R6K/E9mXsVpKnCUSMTONKdYDmoyn+NRn570GWYdC+8GYpts+tlYZMk1a+F5&#10;691BFGGr08ql1dlS27VnQMK4L3an3ZZhJGMuVNDvtDfb4bOn3bK0Ky9AHPnR8U5/JMfmuqH7DsCl&#10;tKlsdzhoe+Ddj/abJq2Nkp+GFy73RpDX4pBts3h7xCqPhpoPUN1tGpQG5mYdpTv3CEXy+PfLJvvw&#10;/JgqwaSpBDDdPOYME1t7yeVi1VuhtfLFHubXL0ddDutzOr+oAbx0NKIFcEJJFhmdiTao8KpFoWut&#10;S7nEhsCnP2WvD5g1Y+Z5CQa3M9GPlRzFUtZG+qGE8XRwUqLsZ7pWgObQ5zm8U5rWlNBcNy2ipZY4&#10;bkvDmUR/nZXVMLgiAl/cFeDqMc9PqLRbuEvyhsejUwnWqZvWNMEPWyLHP9V/e5iZQnJobMXSQkBl&#10;C+P1Hs/7WkmeBEnqbQw4kuxKg5YgH/tlj7isdUwU2ow4tx9R6Vyn3fRkMAlP05D0HJaXbmUMjSpT&#10;ZCREjBLZtTW0jnEn5ki1Da2jwv1Y4Yvo53zODglqxPm6nZe6GDONVptgYqduc5129EGX+0oIFVI4&#10;93gRBL+omD354XRlxyomq6zVlwefCwcFkXZV4WmszjDzjx4eS0DaAbgitNXfOsy1241GR2amUGh3&#10;WfZbl9KLdVeEpohDwBDZJO7EjxyVzD7FcV49vccrhkKQ++K7STgXHyDh4h5xAbP992mybhNt24yC&#10;1tpxmEk54ZaxWBWxsdYVm/GUfSJIbl2kXJZMwj+7R0yE+lqsZG1nEgWcy+A6dUz5OC+xCkA94Rof&#10;MBJlqyPfdn0M+OUNhZTAqLYz4GtGKqxqWb/oHGc4h72a9kHzTx9iodlntFedHXDFMxjmK5uz+sHD&#10;ySaHylc3xK+wDohI6UR1RctOpq0BLgzeovrNm5uhK/kdSk+72XF1VIGlHlrRzdEM5zyYh2AjgkNJ&#10;2vwRSQBwQgKF4slBdQ/21pkJRkS2XeHgVgI2vjgxUAyLyVOO7S2ZAN7aXutfDyckKtsvtOwgjBee&#10;Tnp5NQ95dt0LcWlSpJ0UgPsHyrjZMmf3LgEnIqKQPQ5NPEYcYDoE6ZfXs62D0+l4mbCZVYzwcjGw&#10;10Yq9kL2GvAXtC3xy+n1y2zsmWqs8/92+vnnw5/+zajwl6CCNDKHIFHu70Rq38P67E1cvSMIrg9R&#10;tLqF+tUNiavfYcMzhhVHv1H1PYBk68paAvEI/7xlefXGdatveG9M3+fbcQ+BTAMHZvhc8t3JTNNv&#10;Z1N661kmD5FT3X+/Plhj+ib2rvde5cobVfZmz7tfpnXaiMl3DZz3v3/49xtnl/gl+mCZ9vQkb0zj&#10;x1kLPTSg2qLl4/m+h2em3xu6CzsQO19X4Tw6ZdcxYV+dsWc6Y0j15tnY8ITgGd+MZfoISXX06ZTG&#10;Sn6wDW7ZWeIDj9qF1iKbOe2QCNN+MP3oeP9wTW9U8sz/mMJs09VHcjVKdm3so5nuI7eq5pTTEGCn&#10;vt6sc917VoVbkX5dKryzcnvP3iK7SaGM3f+GA9/ZV99oemXvbN1kaP6hKir7unreoyG52Tpe0+Vq&#10;mcsym/3y8grkoJyLMeJO4vREaQRU7guJQtuZG0omBGr1bfW2IRPCKdH9YC9ijI6N2+gDVNT8VgpK&#10;du1aCPKXg9jDTtaLCfaNIhGi66vCjai8xdQS5180n54e49nr4kjATAo0s1vpk4r3m7W5HSfOyLWP&#10;2og8hcW/92KNcuRprGHbyysa838l3IwqnJGkcw5mPvs+GXwb6TeMYGH6puZOM77R4XiynHg4i6dp&#10;JNGdjVrjEvOnUh2mnVv+0TXLQAnVavKGQSJJqGqPKk3badkIv33HLwwjTZxM8075e2zkOichO+la&#10;SHjlqwk5oRVro3ft3gduGWADCyu18yg1aX11XJhAv2wCS4YMdGevyUE7Z6QHDZUYuydW0Z0pMQyZ&#10;WXcyxViXlAHckpXOF97TN9xGOQq+rJkpTGjGHdOu2rkm1UPDOJ5QdxXeipg8pc3VAjxkeDixffU5&#10;C9JoVhKDGQplcxPggaf4/BSvWoovxirZH48J0TVPc30xfQGYKdbeQXXsFmu+5sDyLM61z0w5moI2&#10;Lp5IHL1uYSIOxhyuBrcSgQbCPiFHSBLaUbtlM7a8A8qI17Nlgokph1fI7YhKQ6gKYgZihBgda3fp&#10;5YVyW1De4XhHMkRuGgT8CKPVuZxq42+AXpN7Fas5RjZtXpcc1LKLVJrDQWpi8toiHWb2/lixpaf1&#10;ck+f2biyH47HHJYmNn9bS4uV82fX56r+P+mMpaH3HxzjPJyKTtbhlYLKimuGT4fRYw60IAMAO0e5&#10;Y69tllbeohtXhXnXtrnC1Q16D+FuxhQru0ZA9g3YD3ZzzHRjU83cIrB91nS5IHnbLubTU/748RM9&#10;qRbcE9Lsn54su2p9+VzPrwayW0ycRWNdPv8nQOmXl7L8CYOG408mcmPqXHZHaw/senerkvs48rbq&#10;DkFuDDh2R5ZcGT+/GbR595hkjkBqCejbAFvfZQg9HvHVEd5rfpY0p4KbX3klIx3Q2sTzMG2WV++h&#10;Mcuk35m+8J3pDI1Pe1uaT3+/evJ72l29zRS+18TJG93vY2bz6Ox1teR85LtzOtwIe/3qja0o962B&#10;LzcI4Kbrk7kz86ehXoykhas6Th5/Th27YR+NtoG2Tk3M7fEHqvdDmhsC3IZ6TZU6/Q6zeZNDH366&#10;+UAZRs3wmKDpo52tZ7qehKecBl1g82Ie2t2R4xlu2qlbdpLIxaF62bHed1RxHbjKremN2RpnZq2a&#10;vdeq/NDx/hGb3tLXDoiU5DDJwMkYXRO3B/mhm+B9ADZNMuo2pNNs9GpsI7dDa6133P2u/On1vU3v&#10;qEwWbfKAMvByBhuHa+PoR03vIDn2KG1mDUKXVpgIaqY4C3bE5Yzmx3Ri5y+wkCnL4fyFLoJwruH3&#10;JwgN3a0lR+1slWrF/7QGcg5XT8OLl+V4ODwZjaSaC+x6PIC/WBB4O9PL1wh3y0xh44Jg3h44K85m&#10;KiQHZ1SByTWbKNsTrXKit9TgJVIATLg3sgY1NSdDp70XZWdtpXuegjcL11bUlSjO7Z+s4geJtvSL&#10;eqCbqzjgl4I8VPCHIMyc2llCwWraxEuo5tVdjWGMo5FVzgq6Tpuq0NsfHz5u9IK60ax0SJ5vBJgI&#10;V+/ekG3qW50XPW2Ju+GevNVboUPejtk4OpkyR1ZfRoxkT1K60VGNk3J28s52zNz+qzp2Taa0buWH&#10;XpPWpggx0muChuuNidKRo+mT673xqvtj+WHmot04OlKb6IT0v8tpXOXIxwjLFezhGszXVp97YR8/&#10;YQ2Gr3YU8XPbeRrZT4DIFW9utVuw8hZiZER0eva+vHlFtplae8+k4vN8c7qSTG7hRZtoda9wezqR&#10;0TSDVXA4xVwqrc6iosVaNl6xEfItJ6g8Y45kzFizZTZl5yF7ehZZfLbGKWDGVGVOHpJEzkPb8SR5&#10;qLjW2ilXzsh3SXnxcdXp4GMJG1TNbEsRvgXxviGzmHhgImW7h6ltAY6/ih4UhsD2hL/aNMu2BVwt&#10;Sy8rIIBMgaiTDOgiykSB7AqtLKcBmfKBRmYQ9nbR2Dh9kGQXfIs9jGsTpGB8gDFB9bjkyU28o6RJ&#10;bOfhAL+sLX+RQDbHOvZhaEzWipsUtoUg0rv8JVyKgYFnNxuK4GyHk8FMBjzOAQhJIu69DAq4OTbz&#10;u4sRnC0RuOrTp0/2g8vrK52obGPE5TVKjW1GMyzBgNIvntoGCvMrtxc4PeOarojrzf4l2HZRRY8M&#10;KuL2Fm4EkytcYQiz3dHKXt2yi/793+2Tl7/8T9sKJS+5nPOlmFGZLl8udu8+/jI/fZo/fAAD/HBa&#10;XBqh61598xXEkovoDcfg9LbokV6Bcsc6695xVrdxWPVaUzfCc/fke9RJp+sY4OatmnypaXcW2t6w&#10;Pjq4u/+Pm9PpXkVIIsCt++Bdgw2Ztn3/EW342/rPNzlf2tnCO7Piv0sQ/L09b3vA9f5b3Xybd2WS&#10;3vv79aVtpHrd43VttHpfa6b73yG3L78fxuht5LBs8radGYvIYHrkDCoP4H3THEt165keoBr311hM&#10;g/ambkEdk+vUzd9T16DBTMo4Y6juQUC9iTgOTzbd0+GA3uHuAZl1G6ox+GkLKuUBM/VlMRqtDWME&#10;HeYxY1Wvcd9DINwnGtqqoHGQ9qPj/SP+yV0IHrnaQ9j5RhiQ742o1WvsdOsThrVX9M70ZhLV+o5z&#10;YJuuvecdbo9HId2x9SCyb7z1G+jNAZ7yeYWp6QomqgEIqNiMHXmGjtIUlev5YNLWy2taXgyXOdh3&#10;rBdLvECwhtEmjWlpXLfmDAw/KPdnkhzFSaikofefn472jQvBsMPpZJI2z5OhwY/hxKj7ievQtcle&#10;mpis195MHZKtRR9u7JzGO1+b2X7DrGvtvMSIIefVcJ5hitkcel05OKcbvXZ2I9gxKAi4C3F+6eew&#10;I73En5KE5zCNYhywdZ2N2dUUtuDs0smBzHkzIG2sydDQuu52I62Ppy2jgyXqgG5+jzcaB2RAcO4x&#10;SgKtz3fTLqxok2bptOUMx/Ukthy+trwXzsYU/4L5+vcVZ/puX1peSmaOJdI2Z0EqmLvwsLlsfXq8&#10;qL8NUDAnF+frcMo4OtpmAdr6RgKlDH0PWb6EEWWEMSztwUoEccv+6kV8HucySk063jPKE0CrydsF&#10;XtWMDNswISIJKmyu8MYWguueaYw3NyN+Jwy30bv6UToXpgEDUvSEHbiNZ9pQtzTV6ASUMdYQzZKZ&#10;z0MZwlRcG64Eo/xiwYDzDA2sZ91H6nGREr8p057X3v3yBYMZtMe2np8MGKapuMInC1JRYM4zdK5O&#10;yFB2SJMDvMUDl/H80encQcOcU+jTWp4hSf0YcKBdxs5hhGzMtqDbpV2d9d7LMsPWmaZvl3V6viQC&#10;zlhR+CB41KFJNVR6wXSMnG36dVHwPTEGmLfDde6uD0CjQM8v2xpcDSCuBWDzqo5C8nupf3ZxOidN&#10;ld0yefR4islisHc0V6Lfc8o9wAO7hPWa6qrAZjKHZbw2NWCMWZ3qjx+nTUQs/OKfxhN0Y4+eGauE&#10;vNw5Lcxtpq448Tpb+WKc+jNJ9fbDh4QAJwYVPZmwwi7iah7OeKDRjVozbBODGSvYRMpA2BO2yWBx&#10;W/+6IjLO/MxspoCxDhkHNgVYSeULYYJdMHOtMvvrPP8f/11Px/PfntOlHg+mR16P6bORb85/EwN7&#10;TX58+fjzfHrKHz7Vp581fe9ZXTs/6r3xgxp0gju91tC17Xtpvebkpl1hesWMrd+UBpyaCVYXlaje&#10;bwW5MaTbcKX3Zv9eTaNTa7Wn38hBSpt45K1LIN8X/vCPiaK8xxveW0kNaUGyF5rd7dX1a5agso8Z&#10;us5H0qECkdukolAFaZuC6mhGKgMHq/2aOja7+t6w4j7o1ls0OO2ZEvf9m/aja/n9ortdIsG5ahoT&#10;E73QM2kJlUSNwjZYkHUHKrmq1Qez2h3tUzZb20GlDrecpDv/Nb2OlYbmy8Maph78ojzsJtltIpqu&#10;TQl+/Jn+KGFF60D8sQ5sDfp7KL3rtEOw9PEouo77GQMiteqdGL80hiS5e8YkvVavd2PtpcEH8f0t&#10;JHKQbejtu9tYW6Kq4/5bG6Wvg2feewWcjc9dxKsbqdOu6U/hvYBa1MyBkvERz1YCokJ9NdfPCdm5&#10;F13OyDsx42Vo/wxpWQ7TeV0BZMFhBXgUGcJ5tk7OdgtaH0WWd80Hs31BCCc/K9snvPKc3e5lbp6s&#10;AGynnPdhfHCmmX0MTkBkltxQWZhewbyWYWjUq8VMrNaIf3B/IzQnpQzGdw4QiQ5WeOyiAYUA9AnC&#10;JzswUoNK6FDtPRiteq4TA3qss5k9t8h5weQuIj4Gsr3i1MwUKl8rPGcved1Jq1IiOcMbkBBZOBMo&#10;GfnNuYqUyx58oro7rGM0HIYZdIph29bonVV3zBlewohzI7acO92X4tI5SsqwqiJMSF9I680hdGxM&#10;/mjaNWz6axuce91cSN3M0prVUPlmp0EiO4dAYWiKWoPqGHjY2zjll/1kDedfRNysHiPkYl3kXVX3&#10;x5Egbkp0uZRqOxZJQH8luEhytfViGlZYjBdImXMVdwwOPhfdhdha9yedZt9uUQOw2i7wR6KXK8nQ&#10;9meljwUaXVu95isOV3AoNktMTqoOw3X0stZG4HPMR7h5rYz2wf/09g+PgRFQJ34RybTgXFnbsqAD&#10;yydrDm0qpK/P+KR2Kh9m84YW79Lt4pvn03LBGkpP6DOf/6qvl3a5wOM1oC+QZMLXeBV7jpzlDguj&#10;hbLVNdZbPIzI38LDEtCvRu2Ee+qTZXvoF44CZo/BheW0e6pbQ2+tu4kRJqeC80IiQmnNZdHX1+V8&#10;McXz9OFTsiwcgKu+aYlbsqPJNWQShmTW1Jm5NON1wOLIIAPnBIeqjHYufLmlRVjFFo/9Aejx5PLp&#10;HBrwKdYJYFD7qRKAPD2sE0grNhRABNLqUmXcZZvE0YyKFlooVGz3s2yfOrVwK/vldpPMPmoG09iY&#10;KUf0sAXDAbbhvuVXLyUx5Fup9c2T541bT2uzROMOmLCW07Ly9NE2Y7iLHe220AfLs74LLq98eEKs&#10;mcWbl4UbiG90i0u7zy9/seApu+/tYPL4NBAFSvWbyOEBSewYfhSmlycsj8PTE2zwny/T5+dyXhAQ&#10;DEfw40LxunXal+OHfHyann6afvm39OFnk50IDMM9UasxaYQpUPts1Fq35rAB9w0t3Sf9DKV5msIZ&#10;St8fNjA4V00t1Fy7GCSp7rpot+bAGbTwzgQvR33yKzFIgpsZzyBHYvVGPbl/0Yd45o5olm5oZjQV&#10;uCkb4iLsTkbpeYypsy6/D2+VAc7d55OnNyNt9Y2PeR9fdOOmPRQablKNiRPOuCOpLkyharDdVQYI&#10;U6eNRrP/h32YFnz3OvtAW9aLdDDEQ4BcgbXdIdVroL9pvHQgCraYGem1V1iWtY9Vd5TkYJiVO9hs&#10;w5kl/psHoJtjtZYK7p6ysfe02ZeE+YEMRkj7NZbb3/ykDhVPc+gIuU8QXrgp+GTQ2Vl4RGbOWpJX&#10;jCHzmf7Z04kWHvor6osFB6WVuPn8XJ6/XD7/tfz5f5S//L/T62dWw5jWp7ADiUK8L9PseBvmw+EE&#10;KrFzpFH9VrVnDfV6Xq7F26MjmO4J2ExBcEuStE2pXE32A+Od/shxRUMy/UP+lNzKW99UuOgjuXnd&#10;mxe8n7KjVxyYr55a2yj7YVD9IH3vcg6e0yKhqCybcT0kqsgdITQE7La8WI9bLkA/rI6/vGTbAsx2&#10;tV4sXBdMZrOxDXWlvi6v4TBplDxzEzUDUm8Vmajiga0V0zJYvR/AZc6cb1Yr8qwwpJEpmr1lfXH+&#10;ov2f9cDr/qjM27Hh/d7mqN2dOVlqNYgNEJA7zgqdo8ITqKkjd/b6XVQT4CAhNaXbVvOUYpJIDgdO&#10;2NsagfCC8JCjNe7o4UvTOkvPqWciDriFYbXJOYmMzh/SHHHCB20bX4gMUq3+/jDzTRFIPjpjeF5C&#10;hAN1PvB20u2iIcfYhm5w1R8RxLdK9Lr0uQ1bUR87kP+9uSYMdUC6Jw3AW3ImNOuVlDovS4ON7D7b&#10;0+YsmdxEmiR6NvJhFi0YqWygfcWCqVmapN4XWh34DhKRo4G2T3ptzRGPhW5FRJc89UkR5xLACd0Y&#10;G8ZI2VWUxLcrGbv2TeAY22o4WJ5MQcHIHBuhSjaFRhtNXm3tf2L9kKq7SSuvjGdTNa4iRwTJA28w&#10;D5pzswFfGsVOY5SvRI8rXiVFNkJl2CxnWxg0zCxZaJCM2UqGNZSPMSqZzL4sPYqHqgMtMR1xn5XA&#10;MyMUt2dXh1HYwF9NlPRG5wAjrJQb/EtK8OEQYxHos7kYCvv8kzVS1qJbD2c91+u0kNRPebIRPmC6&#10;b1vI4nZNRvQ9H+nDb3sWPDYnsE803MJTbca8SAQnfO5MDUqZC4noLNjA4QZvOR4lNw/nXMlngfQC&#10;gLbS/Jrw4U+n5iRnSl6p2/KB3ZRlNoK0UKfgUiM8N3kwEgKqJi5d96iSFsGq2hosjeEjp0sGgHtI&#10;ki2ShYjz4fw8HT7I8ck+/Mvr2fYbu4mX5WxjNjMUZ0pTdUqROBheagOf6RiHIUdltBZjsSDWBrU7&#10;d6Ng25kraDvmIXa2UCIj9s/yZEMgizayX/TTp+mnX/TXX8tf/nwgscF+4+V8tscv45uP6+nZBNry&#10;8ddP//Jvy/GXCso0LemRz8Vvl3THiXfjXb0TUK1fDx36KntWexTR16S79bEBbdXv4Qz/rxO4/rOE&#10;n95ArJ0Nfv/61t2XVTb7Lr1P0H2g2JJ7VOem/xlmM/oWhvpOGFoiUfyabt3CNsLQSG9HD81DshH0&#10;tFUO8tBO+9uwcZE6tN7Nmfmr4m655dH/XjqFkbInns3itpo2fDSuTETCNQ9XSu0cm5VtQ9M9YV5b&#10;bGRT8bf/1p1Pt7YRh1xR88OlucZPpGmHDV+RFfA9VeVHx/sH/ZN6ONAVXUPbJrI1pfImVUffZ4mw&#10;+xpdh74hBk6vZT4RX/rIWeot0Y0Oe1KSwZxD+1BQPN0neMvY6KzwDOmpOZSgXrnoxYjKFzECM/5S&#10;kFcJfONif+EUXwjhWpbGoTLlgjRGtqYSfSaKRsARB8sBMVSKFEjCd5nxQOgAI+wBDTFhUiueCrBE&#10;Y10e9nezNumX90VpU/RnF/J56R+QrXuwIhaFuls0367HNW0GDYdib4q5sjQTM42Dz70mam3OASsj&#10;ftPEVE/8iA0CSS31ZgpC3fbB3Z5ZUm5HE2WyjU6feox7Sts82OtCGmIFMtB3RRlMwf09b2PpQQUi&#10;eiNtk7ApDrrig3XrUb3R/VrHtmLuEGLb2lrT1ADb2vKN3F2r8hWvKE/R0gTVWrc3jK5P3PlMaSHm&#10;I3CQWKMMlS1xqYZ9F0elvdbVyPyUyfOR1N8HHZfCrip1z5twwOp4CkcgXtaEDNyLkWHiND5WvDUh&#10;rvN8J5/FgrFP1ap9EA8Ewa/FNJcdKpE+SS0FKlEmzE8dUC+HOsm/OHP6UwgOU7aqo0ZOWta3E1KS&#10;hnF3oeIbl7G49NtHSwgBaiMJ0gcScUWl/RK+zyRJ1rmBzOxiMGO0LkoLOnfyDfscvOxBnYsrjHMh&#10;KEp4kM0zPjhuPX8uDR1vDg29huJWw0ONQw+P0PEr45bF1qJbf02aeD0c7Vocnehn2tMLcols5mYH&#10;uElUqyc8JUQnYWC2nAFRHlam1lLcTjTeM3vh0YX+Do8nBzXUQZRmVkRLN7I7IlC6eY54MC/a53BD&#10;R8TEauzglZrbkEsllxYHdz84OZSpJ/c6QOdJoB69Kz4xfycnNf5idMIDw5ntbqxYWmqhY19BC7eV&#10;kNyYfTXZ7GKWZIv5qJgpmPuIukzE+MzZvpzKy1nIq1Efos18e5DbTzRI8ffswW/iz5S7kvkzZX0t&#10;BpGHw8vf/nwyae7pA8Digp3Ymmqbfebj6elPv9igpbx8xjRnnj/Y1xEObGvsPL2s9qbT+cOrRdD9&#10;fJk+/bd0ejJhi1MiVAeJ6nXwzHXl7qp+/cc0WbKpE9PX2t30jrYhvSlC/nvfbi8e/mGv8TZvGtqh&#10;6TucrN/Xvd+9x1d3/rFDmQwxjbrZaXU23/ijN3LqR5jz1Cx072Qsx2GrtwwCtxL5WpBwZ+E198+p&#10;JzP4SFOu7Ji79UrzQ2p0WN3REsbZ+fYq6vNhlTsJrnFYP9Ze3+/spYHAg0Dv98dw9mSESmE/d8uM&#10;YEvbGO1sMkGvyYem1YsHammaVFD6xEX1eslG6NWkgzMBk6RGye4YYCUjrWHn3h4qapnGbFK5yeP9&#10;0fH+wf/0rra08A+GczppQLs9jzxuZGksqu/Xrowb5btOhNp7ri1saBs8PgRx7ze90rKZdBtzTjKq&#10;WzdFK4PoYbuK9m8xTMRAIQs1OZ+NtneQi7w+I6TUqM2kR6I2NXTXeIkGaaK6YnKJ1o/Hw0XPEPvl&#10;tFgZBBdZiwtJqxs0z09A2LBzJCclCvlubHnoe8SgI4m+TiCaAHicrtRJKVogt22loK4Z/QpIqqho&#10;Ab7yW8AAlSAcCitY6A6jimXfxiYmRUclzBhiJe6daWTWOrsY18i/C6TOUsIEC2rjY0t4jZiZbtMX&#10;R2eAsY214g3WYDvMyNjCPjfHQDGN1i9hYC9BblJPV3GfquiMZTQR12GAPIKaes27i0XmnBgdiWve&#10;kTiuG0xAFPHQX4dYtznKpOgjdVjBw/NRy/g8pGhAk9fB5G9W90nig8irl3PPLSSJjcmvA8/NTZXY&#10;tKYYgBceHjRT2/wcZEu1bozvFsgkY9hhvT6eVGVjhO0ohzWM3TlRgD1a9mesLs+kQj9R+GnWvgbz&#10;OhG9OvAsHXCWafecewVOmisEvFwZhb+WPFtlkGxYFCP2x5rDWlzSnZi4AxCSTy4+lbdgWP6ruyfh&#10;KYPnNRrKaX2F7sD+fjpZx1vp64tmrEjx/Cc300rshAkqQzJkjzjiW0ls9kbXAxtw5xefd2S2f9OQ&#10;Nh5PgWtQDaV0YTIZ3G72DNc6dv7aTPUdysa/Yj7FXRrt7lKt16sroVzAktimDtbjzUYOMa9241gU&#10;M16itfKMTFq/pHhhatchyfXHVsPp3GOe41GlUj97cFijKILVsMKwAA3njGGBJZLZa+LO0hjPN5/U&#10;lORBB4F6ndHMCNUKf3hf1OSiM+hIJdwUg9JAObEE5yK5n7gzVoXZVLh8Jn8wgPn1GfzvjKw32xc9&#10;Pwn7xeGjJecy98rp0DNewoUCOcVTyY1LXMnrrgW6BY1GuNbkbb6+fv71cDxRDc6t3YJ+uWODiP6y&#10;gEH98ePh42n9/LmcL7bJg6oDeTZ07dlgecTTLXYApMs5//Ivxk43Ro9t+uZeZgJg2H/LfSeo6pKH&#10;rwGnt4Tn70NyIi7ulqV6vyuqjzu+rwuX6z4WUSR973vW30Ds+q2y233+7XcPIm6NtB6aOl0xpq+s&#10;iZsX3bSlmw40qEmv8xrfddm8YU6thZDRIbnqw3b3Vkn8uHmU60yhzfJY79AB453EsHpD/lR3wPaV&#10;Zvm6O9W7NzOJXM8XGsDSt++rn03yKO7pd9bxdolt2vAw2BvMVAwdbEwM8gubYWXwnUya9pxM2dy3&#10;3RS7OfyHZkJiBYd4dzRI6ew80UEKLENv26MlGj7heXOxQ/WY70l+dLx/+J53G5aE3rtvE/KAJ3X9&#10;FRqR6I0D853t5+Fu/tb8T25f04HFNgCUb3VW7Ju0exiljUXTTI4Yj8loxzPSHYH2gFFopGW9PCNx&#10;sp7l9RWZPAiuBCJi32YiQg8a8qMcYK8BNUA7cT6sECXCFXMFCwP+sRiPzSfP5UhZWmGjZPzhvVgx&#10;ae9ipUzOmano+ah+zElugfDUQkq17n2tHeAyHW+GhNIhLfTCJi1b6GfbAA00Cmt11bE7Cjncl4N+&#10;EklFYSPMinAOVrBrRD26xuZ/J2gX46esRV+JugVrZXMv40wFxlqeJ5/a+SnNkMrdtQMfBkvWQXd3&#10;mRoDnGE+xCacbKR6s1xpFMx/TNKFvil4jDuLtR0kW1U3OwVA4LNzYpNsST+O+iX4A9dxQ3Yye3Wb&#10;2vEI6Biv7F4xtRzsKDqjLmcvklJO4wgTlzP1A6PJojItoNRpxq2Acisuktdlb5CusisZ0764kFFF&#10;0BH+iLAZ6xGid2Bmx+w8owF0gdjq1dLSSuDsFAN7wFY8LOwa3FWrpSynNkumHxtvGJqiwlaQeCXH&#10;NmiTKuym2kIC/Zgk4ZY+z0wYuxyGc5Kdq9DYU+HumKH9lz0Th2Qx12f0LoePyfK9ZhpyeUVoz+Hq&#10;qDfh5cOpYewrMHOn9NMlbvKQP3ddRoe8uLEHmfx5ags/0YYrfMXgJZCTt2S1EIP1h3eOiYD90+ou&#10;dAprK/u2+bSsIJhYPiwaPzZUvB/MxL5g4CEoOzLxdEuOAOSJ9WD8W9auQnW1ljAWS04Lx12hQwCm&#10;AARAELSIIqPwvto3FXwKe74uM60QkltD21T/dKxkd4TjG64zxMrEAbVJdxPrb47hSC63dj3o8tYq&#10;Y6vJdEdv9702bwb1/CWX6NtnFIr/ixVYwG9X5Dnly4uxaIxaYsFTC8YgGPDZsM2uFd7q5bWlLdOS&#10;m/b0HgCW6QNg62qenybvxMmHx3ON76khZI1Rw2U+nWb7sBUe0faebPnasloJj0NufTnbWAF499MJ&#10;OyiWYuq6NGYPW7TSJT3/Gb/LDpHlX42GfTg9TXjjN0hTL9VqJCu8kwf7G1TZO3zl7QCg+uCcjanH&#10;VHVK0z8sINR3XpHIcPv+Ln/6bbDa35CsrfdJzXfCYXs3cUWEVh7FEmC7dJXHaC6s90N8Rs7zzshq&#10;tHjeNX5v2X6+4W69n3R0HW/LYx3wiahMZboiuw5H4RXxdvgm+SpUK/JgsCD7VF6vc+5mce2kQLdM&#10;4N9Hm+DMr4HSjDLPC7PMeDc4N1QWARNTEqqGyKxbVOnNcm6rSuXWM1tHjrkMIkN7hdISUKU14Rpm&#10;ltJ1c0SL/Yfar/qh4/3xpz3/dJyKkJKA26ZAA4ZJoTs7DSl9Yb0r3s1ubr+RLts7YYeGMpMmfY5c&#10;A1IMeUpt2ir/Qh0C2EZWjoZj7KbCHUad/qI6NrWpk7W8Ei7VjYh5BJQ8nhdglVq1suI/Vo6b24u5&#10;xRhQwwm9JTB6Bqa1thV6OiucTbF7sSoLNLm4htYRHTiRQg3J4J+E/1/I63VLA9STMyh488nrudOB&#10;el1riStaYiAYNvJnRW60RcCw1DUauDLDmRnF7XxgzVvDWcqQlwwfF4YGmW4tMT0V7+jAaqDgc6N9&#10;OLo+j3U2NizrOqwsdi6004yjOq10TCbRWTZ1BFoPe5MT1HDJM9m8waCda3G2aqBFrbtL4ZJWPfc1&#10;UQXXDbfZVx/CKVKoqCT3cgrwaSVBOzWsGukjLr2MVddSZTvXV4Ppep3MoFr7AYR695AGW9M4SQNa&#10;i0DdaP/CLnkKlJu5UvyAgNEAa+eYvMT4s07d2SqQ28hW8bl7G/no6Mrm4di1BgXIE5b82YnZCeGn&#10;4oPVqXMb45cxl1nDXdebRDjveI2AMCFgWwaVQ99YNcKju+fM5AToGmc0sTRDp9bBvMOfFOl9Op/r&#10;GsMm17DmLJ0+BGs3DAdsAnQIr+jIFk41bLTQjllbomfrfaBgR0oNHskMvIuCcLorsajN9PWl61zl&#10;42zfTFcmYOC2gDO7RLAxFlgv4SSez+flZIa7FvDj64O/09oke2LNapfDX5hGHUDQQHVo6K5mM3z6&#10;mCJG2FsNg5dXruUjxtjOT1YYrqWjLenZ3aMx1Ua48EQXccGGYFrvGRbWhUbIrJLSJhRXdm/zjKfU&#10;HsdSXCOMC5XntPG1MJzChUa3hhkDNEiQGzAh6emAfFnvPRFmtGZ1r2Uz5bpER1KOZmdFdJoduW0r&#10;r585QcBvFgeEaSsN1gnXd3bPc3K48QW7gGE8bS9x0RwjSOXdgT1mK0pj1wXorbMStJ1n/9DYnbxB&#10;sbQgu1EXMztIzMuFUoM+bA7LS2HXPdt7AU1bwo0nNPmE8bXlWsM522YcF5jaHT9cSjkdMWVZ19fj&#10;5QXRuJ/+dMDmbm3mhW8spQ+flucvYfZtr3OBEMM8nbGtikUW2d0sdGefCSEfgKIjAMqA+FebtM1P&#10;tkLAJbDrbmre0/zBZqHVBhF6QQy6+QI+f04wDLMfPdrixmCCLAJeTF5Vw3MNFF/+MltS3fOv6+nn&#10;y6c/HX/5dDp8sCWNQ6KCic2uvXZjUQpWtOfqbRH3vmukgEl8blQ1vHhCvq860EVvabGrhqdOkD2n&#10;kQKyzZI28FC4cpWEkbaBuin3xEw+afqaMoXjnozMKT49g9+ybp40t28vD/Vv5cxI4kCPAJrquam0&#10;4I9uDvcLphg73HurXXzwR/dGbdhPf/VRNu2nwBXmvK/HZQ/ONmedQe2p9zN+xNU6U2zgiVYQI0/n&#10;Ufv9Zipk67XcbhD3JDcqW2kEzz4tbR3AtVStA7l6hY4OCuLai72URs9nuXUR0h3CPBZau1epk+6a&#10;x9QzLKW2bpr3brxEjcQszVSz97wt36bKNCa3pqs3KLLXGTUHk15eNunfutladRcuu6Q20jp6dl4k&#10;NpE5PdjHVPcF+B3YVrU8XpwcnOcyBAE8RYHXTEbWvWXEvZ6/TC9/m6epxc2hvIfTfYh1fZ7vqaDi&#10;4RjS06rcq9IYlJEQD+dlZxr5wi1F23OWZBP8tgJmNLkLEIFPVOoh34xYxrh5+dHx/gB4r3KvdEzf&#10;ubNjjwHcbwK2Va9T4AYouM1odH94DGPFOyOfeFrqGEIu+9nQPrG89e/qmg/4qLpMgHxc9grVqcuV&#10;X7GUTtgsQ4Z1+dVKNotkxFesml6ekx/D9rvAgSweaGJN/Gwgg2Kub5y6RM9VKO2cYzybp1WJoQF8&#10;X6z6zIa4HCw18nSCgFaAdtl7AF2WAjNrt030aMWg/QCCdYVUPbQRSO1l+i5wocvlTCumCtgWe8zC&#10;zsj33BzZcI1LaS/LZN/kfDy/CynSygYfJ1dusuPKg0Zm6g4R5CcHkpbSZnidZAue8i4xXeX7TS4T&#10;HGcV22qStutRFOnMav9iuAm38wbNat6My67MHf2I8vzgq4U5IuLVuS9t3eCau2n12pFe9yRO4/v3&#10;I9O9otvqM6qiR9GEbWka7LJAInedM02nuzqz4ampDX7wETOjdJoOGai++uOHuhnAeeg/KWStLbNq&#10;aOc1HMflShXYLKYcYMd6S+CWRuSqRgk58I8CPlG9T9OSljwp+4AJ3WZMOsq9gnTQbwGx4OJORTmo&#10;suhkOIJx2raSDYFrAjqy+Od30M/uEE405Zr3Xih52QjN5NWgvaUlVzeW9TKKCxCjKwSumssTnjyM&#10;YOAbN09tyuCgrJL3C8iarC0qW90vy97NhQ5z6LyynfdU52PygzxX0zRkUvoTUe5Sx2UqwdaOGC3h&#10;pajk+CIUdw4+bVOkRwp0ki3bVuE+hSmbWy7jTdjAS5ighJk2mm0LAOfwEbfapjvHaDmVb8bmRoZK&#10;5jJDaAFhBQhph3Bes8hi5nsXTM8OfP7CIhuVOt3s+0M7u70VLn0prAKbJN4d3enfDovoaUiomjpX&#10;mSlSW3i2UFcM1nTjMpe+mLefcvKxgnsCUwPW9bAot5b8AEsoXV6+1HlVch3S0ZjGH/XLr3aXZ7Si&#10;NuI4c6JXscHaLbRuPB8Lwo1hKz87PwUEn0a1WLGTE93FOQF3sfmwvLycIIdGr6u4lrZV1rk8Xz6/&#10;nD58XK09/uUXvMKr4cELQzxMD74c8kffflejNxtoPH8xJ4hl+tfVGt7TTxMMye23XY45l/oOwGXs&#10;Jq+zU3SUuDby4PcCTpJGse8I8o4WPU1Ds/396z4d8tZ7qnKHupzexJ1vPJH1frChTnqvrXy746xv&#10;Mrbr+2WfQ7v7HhfOb75ZG78rOHCjlRJ379JIqk5PrV9Hnq8+h+Ote4T4H2YmprcuGI+DJDshUN9D&#10;Z3+QTh0PUJhEyrWIr3jcIONp/2Ekhv/C7j9bthRH58AwDvafPB/BbbYZtssBeVZdXV/OMGWcpMhW&#10;QXj1SjsLapVEB2vdSE6pbTnm6QbwGoLMvRVOnPZ0S6z4z4+Od/qDp/K2YZ42o6ArswHdnF17K6w7&#10;zsm3SV82C4Fw+tHpKvp3a3dllKX3ZnwbT44WHz1SZ0+LkB13NAx5CprMijCShSXjmrzMLSbENWnu&#10;64Qc3TO6ZAvPsBJosb8XWiVDH2dzb7Nctbrc3WJgHIQ0xxXJn1Xbvuv2J1ZwHs3T2VBFK4HINbS6&#10;y6rAmbQvPUSSk7ciTn9zOhiGYbNBNHCHQUbL4elIFBSkEbMgtZYZUkYyIY1CWNdXsqklDLdYe3vK&#10;xeyM9YgQDTGqXzlQ70JJ28Pl3J8Gb4ImSmtU4e7p4CFCEUrU/JPovpPItS5spxg3OpxMYTTBK7Wz&#10;Yu5xD95KcCLg7hra++F1+y1trtyLll3XNbiYderAHTdJ9a54I8yDDp3CTS2YtW4klOr+fKw9BnYG&#10;tVYiVMj1zKz4I7eAasvkquMwEUzXx3SgvvTSSQ3h0K6xRY/LMGAjtZdIDps6pUf7D6R4jtzvkJHH&#10;2gjS4AhsGlz+EkSQQoNAhkDA4FVcx9kTPCKH+PbB3T1sXRigssur1P2UYa9oAnCKqj83xpzfKRAE&#10;XBbGxh4KgpGWJt1NRwPcmd1nbQ7yJCgHaesnJYdWs6NdhJqjzcYA4kI/XiVgJQjG9jyb6vMgeNRl&#10;xqwVJOhYE3gicWJyczeAkgYALpRRAyZNnEOFIRbFnfawQ70KEjHIM5x5RR9DTCxLLAmrD5pPWOEP&#10;hJlZeD5xut783miHB+kUnkzbQPDe0I9inVUPBYa+mRJx4saZCT6HrDSOAr3e8RN7Uew0xgIGTcOg&#10;cOYVkX2Nd3XynOXZH1yPpco+ROuTI/VwJqalTa58SGFJ38iTFalogLrdCpumX+554gHe3A9SJKS5&#10;EVYQfMIZKwJFnBcgDu+n8I4u6lUPrbnIejcTL3svNoJaL6enYy2v1o2u+ZjPL7YzJ7+wHCxOTHdD&#10;3rLT4Wy3sgyhi40MEynX+EQ5fHOKu6jzg6fJCQvmS/3x0+VyOVi7/+WvWCr24/ZvyzP6WnPsPxyL&#10;RwzPx3zIviMY2m7R4khgnxO3GTtxXuqrrH81VfZan87pp19MY0LxNi2zv1qsy702b2qhYgMrU3Xv&#10;W/DNNe44ucY9rip6pfUMFbGOqUJftayVb2nCpRFK3+ikXaK5DSRlGkPOu47pfju67wt/Oyvp25L8&#10;Ef/32zRfci8suB2aevNtetM0Ns7zY+evq8/RkRDZo7obkj5IcPVaxivfIGTTq2unV+7Ob4xmUMXd&#10;ezm9V4yKbOK9+8XqfdFv9lAMkTpN6Y8EjyWXjyU3m9DkPoWMZLCh8BHCl1Si5YwgiCtJc4/tdevR&#10;aHlZFwyGVO4I0cYtOro4+56n+Y51m4wwm3TKZ+Dz4ly+w4+O94/8J90oHmVQmI8nwRDYEsendxi3&#10;UbhJ9XoOl1reQd1twnXHp9nK+HHDkS5FHdBcGe2aW+vdRqfTjiXFlHICevwFZYXTiZKZbG3tRPzW&#10;yHuwP0EQyAV/seKnmtPmypBTOkhZxoYNsfDjaG3dEuh0OhZixKAtr+vpCJjkfFlRziHghFmSlh1C&#10;OqJVM7MVRlCskSgI+t4ye4nsSIfAviZ5F+q2vfZL6G8EaMLjW6xVsBoKv55xG4QHha6z7p1DjpeC&#10;I4j2JofFL+pMhu62LrQAo6bdqTfCbTCgkQDPCgagMnxVWMGntdkYehFPYBx/b+BT5UiNga7Ee5ss&#10;I/7DrJUtOrD1MmFwz3y28KsJc6y2lYG8GidqJ46JD6Y9pH4gK3mbLHfrLem997Qzu3JNrfRIJiVa&#10;OIUNMpnGBLecXI2vFW+YIQi0RGUG8JJxuRKon5oRd3IF4x1HEw+Q8sSdqcOtdcs79LQgXnYj0cMr&#10;uMlSeRMldZd/HfKHozOsPWWQ1G5nMWgqbp9sg5ODThG2qU1pybp/2mh+t6GVeeNhbCQ2vQJSZCOR&#10;SfNTbbqG1NtySiU4ZnLTXi3DdkFjoTm7N2+N4QMzdRi7nDQox9Cbco6VaA8u3YuIAWP2rFojBPm9&#10;D3BIl+VEpGJEJfRUp9NVPhmxArJVOMbZA2UCy+KBT4LZgPv9mjPHcdqiHp0Jj8bC7j6EstOBWlZl&#10;8DWTYy2Lx1ymQQArIL5FinaQKbrDkzJ1l51+ZgvoUwtAy8mZ5jmlbkWOF1+ZSIQiA65I4qwHcp4N&#10;5rR/LdjQ1uU1065p/vBhevqAoG+OSfASlpaaoVgwu2ZtvXSBPYEigicmI4uRzSVHPnbwzhBly1Cp&#10;7KnRfjFK8zqHzlla1Kf/a5unVA6tIucaadvqdI94UtbwtmP3axsO8FWfFbnyPKgdTiRpjZV6XLPB&#10;CxZyy+oJPmUHCHfP9tmNGi/LBRIIe+UzJMl6MgmKQcj5fDkbDIsu3ys3+IpbW27jg5oxiRS2/zO4&#10;r7AqXHG3jH++wgoab4h2jpnTSYt6fv7Ln02UIi+fM/kh88dfMG05Plk7fYRrvRWBgJ/L84vRgsh5&#10;nhiIJBSh2zDr9fiK46ZYW15e9NOfrJm2HfQrVXTb9MIdbuwsPAOq61Bk453qN06nq14Fqm3FfWoU&#10;z7Dmq+65sMk+w6e3kTreGz/4ll9xsFCkewruvS2bBW/33XxABlbdDUtlBFl3sTZ3GsE9CPDm29dr&#10;ssnjLKi7NqJflxzfaXl3Y/9mOBfel/tvnTet71eNrnX/OaT7JAearLpnLUtkNP9m5tXSWfy7jv3+&#10;evbBoLte6vQmKb2xbUTqdfZlfHe99yBS4c/U3SQ3ot7fu8ttCE1wzSjcMxJkgeTKgu6hUvpgtvUw&#10;y5BmW+0jS90ufm1VQSOR9pajxdcHLTkqmaHzSLu5jfRHSPuTnNqm13bAOlJWPebOvvij4/3R9Jad&#10;OOLre+1VXJs83LVVb01w3ruj6+hLtB9mqldAvfhOsuHN3Uo2Gl72fnyiWD0bOVmoezOesgE1phlT&#10;5FvQY7ksnpSSKEu7LJfDjDSQl+eXjx+Oa2EMJ/Wobu5iSjILm60I5l2Pc2a7ezFE1wgeVEuiDkXl&#10;+PSBpwQKa5danl9frOw5YKKPFjFyfToA7QUxAJviRYe9V/tmc353gbErupTFTSTWJBgjQ34JuUMR&#10;v6WmhMu8iG4mEK4Q1ATX0nrbRBzw2vIELXcBumhyY28tZnYd7RydyIyuUFvOKUx6aQ9zOB0dnlqp&#10;FmYtnFr2t9NF48BsQiIZ+O20yYk6PhRP0jpn7ZD9RrH2uKFevjh7VOQ6DWg/OvY1k+YIL/ZRpLhq&#10;S7THF/HbC2OlaMnkhTgk02HGM4UrcHJMN0VIKc23kgMjHByoN8qNvtmI0zmIgS5Qoeza+yjvwQn1&#10;ERCTFDMNz0WFD3jqVUYzgq5ttFGbL3SMQttUCfp7JsHU2mKfps35udWlm1ppvyLWcsUuixFrocJW&#10;uoRMIwZiy21sn6m6TlhzVMKVdr5zZNSHa5Hw8SPK5uN6ewSI7NnVB+cVb6HAvIniPbb+KWvdcsUr&#10;T9Q5TL190fugl/fPLKcSFqw1jSsJDJCzZno0eSPNsdcUGVbALguutXUrGh7dYRIGyu/RHI/w++35&#10;PXrQWCGpeAbebM/FCe8IM7Wycf51tywLbYf53GTq/EHUTTH06rm5YW9uL5ClhgnTnDzUxycxMYFY&#10;IV+Vy2LtnJgfHpyuwMS+VOpw/XZnGBbbBeLUhjTylu+ETsxzhOEFgDyksAwnMd1IJLON6Gx1F4Ss&#10;2ertHZGLVLW4WAJie+5zTXKp0Zr67fA7Ujc1OBYelNj8BlKISwNfyMneh0uUUExQR07MfOW7wBgj&#10;y/L6bBybdDy+rPrBKHY2bzy/6Mv6anYM/5oKkYfSEsncz9xTNNaIqjJ6XuIbxSVsz1cwseFfSKsv&#10;xvOCMfH85/+cXhcjUFtnnJ6O6d//45xOx9NpuaxW/dWzPTTYn+wr5hy9vl6mA4wdbFZhs4g088bb&#10;AjMLZ1sgB2x89nwebNnM+doP9qr1rI1Ye8dWUhut9RZ9+oaW1zOaJknfZ2X8rZmk+jWnSfl7knh1&#10;D+Tq5m1zZ2A3vm3VbzG50hvTzPsX/KqT/y39snbXUIeGXsccR5L3OYfCLdY3hab6kMmn2sdbIfDV&#10;/0Jw593Ip2/iF+gDwjc5YJmlyfS7sqZ6d7TLQGlO4cphh+oMN0FT+NSmSJetGZArQrxsadDSLbZ1&#10;aqN4l/KGgWF7KoPDNUJvAdsyKXPTcHcntCkNw6w2/WHE/I8/0w96M5rBCAWl/kykmdlMwYb1deze&#10;k1NL+gxN+yCNiUhYl8y1gM3AeUL/Hi3NgdpF5wa6POIqY3rIkosno4eqzcSotNlliQyTRqtAXN4G&#10;XJSmNaiP0fqiXbQZj1mbKCBTE1Mlk+zaB7egD4hb3ESFMZOQXR0z8ziejgdIcC1IAh3lxZQKhiyY&#10;jbKVaah8LIl3BgHVgjrS6ZPNuvxqob0wZYOZIbN3TSjErZJEbWWiuczAbntDsBXNjS/HC+nMycpE&#10;Ir98+Jml0EEne0efiI3BN9gdpyJD0wnGqcmsF7j5OqLAkBIfagKDtoJLeVkgnjxtPSM9milynjJ9&#10;a7kqKPrXzd4dRqywd6FTH2xdPfm1xGSZDdm8jeKKa/6UgHgLg9Xm8RGtWjcNdgpL7lOLoo3dMgga&#10;g/0CkadnOKWgs+Ei5ezc7zJtKXlbN1fbf8/eV6BQrw5PNa63zwLpzJznbefFN0v41K4lSYAtbFlR&#10;xjK5BOOV9bIQizv22bjQXmhypx+vIWqIqbK/w7X61CCFVwN6ML6LVNhEZiwhJqkEydI5QX1azx9k&#10;jk1EVXharxXv1XskW6541KypmINRoO4ibRAmvYJTv1wEIR1gdZsKRg2HlVdH6Dsszl4R3+bG1xTh&#10;UDcbZhddEq2yFVewOOKzKW5fLO6alnsoETtCQcw12FMW5AJZJmjPB5iy6IK3VCPRqcaG0OSFGkk3&#10;UKfiovFEhCWVwIm5EpbsB5/xS83gzaZA1tbR0AyAHuZAyd38vBGF0h9eU0bnqrKcj9aZAMA9ugGx&#10;teOyvEC2ezgUONLZ3oHsbN6VE4ZucMKDOxc9nWI9ofAsgHdDEj95Hq/NLeYYYfjsjXcj076joEdN&#10;Pq+xp7hwyADWhW1u57MZF0/ri/nVXYoczVl6MnKvzISfgzXAoO2E93VwZ+nOBFc3CuHqngnwGp3F&#10;pnqNrc18YwTQdkm9sR08NY3yZfayGNxgOZSGobjqAubw5gFGkBgb8WwscZhd2zXRA/3A7MLZVgO/&#10;nXn2Wgje3IlEZFKeOTTAV1qUrs9OzGoeUcQwU4Al9Yseni46fzA3PrM5OC/51/9cjH789JOsX9LF&#10;dt98/PjB8PCaPqTyahRos72mbfWnyWK0kJ50MMDeLoANPA0st++U07HhZt6d4zPbvEPOz5e//PnD&#10;01P9+NPh5z8h+/is+mT/VpPZGdqaB9ZfDbzFXT3OSz2e1jPWgC2kfAlHBCR5zWSmv86v1vDbMnuZ&#10;/uX/kqcnaUnkFB2Xm6pTaEsFcoKPr3xsKVgm/QitsgMv2yhQG/mJZIsmr6DHy2aP4eOzER5zBIXO&#10;BHVPV/W+4EYc28PZ+OszVzNoSlckrCvVSbrXotQ204s3EWWxW1UoU7T8r6JXUwCR62sn002oRMf9&#10;6MbGw6a8kcjaipFHXfkWd6f1rhJySzbXfdekuoOxdNAIbGjVnrS06YbSwGDG5M2ZZH53QtvhZhPp&#10;MtKAa9XpekYsW+6c7j6rRki7sG9OI6U6y2DOsuVybKxkmfYXP5qUzfShgXmdfhTMJd1SRLZWKkwr&#10;iwe5+wZfhyukexsOTyLXkYntvzMar45b75ci+EC6a+RzEJAWjCtx8Mw6taPTx6ztKPzdZRS5OXqC&#10;NsZOS4wFoSSx4ycdwDkypDedDpfXNK/wQ7Qz7+AouGifckqLGGk8NJa6ti/QNAaaKxed2AzRyVE9&#10;RcJjRNupWLbuOXUj0L2sMUUan8fkhaMNUIwfHe+PPyM266kb91ILNvBWpsfQbZK93cVeUd439ABM&#10;hh3JTQtzW5xrLT1LXfdOhg5PhvCx5zI057fK+TQjhWgna53Wau5TIDEi2cJYbkgVKvR5wpizOMjk&#10;FFbpWuXkr+l5IYgSFSuiIJmzPdZG8doyjOAHahG7bgEd7R8rVbS16KqqF+buQ0cuMn4bDXtmhI6I&#10;t8Ezz+Z1pYtPCqNF+GARJDnQHIu/J2CHynaWsSg86mppX689IZBaTSciTvx74LpMCYlyJLn5jPSz&#10;Ovmt8bkEoz5ys/6snJ8x18TDb7PHjfrZ3I30fGta95NwbQn2MhCv3D1zo7DTRLXcqIeUBRmL77pF&#10;8vo5x+a/Nvg32E41Eoz3k+8tzNZBVBldzlIrHqoGVNl8qho5Jw5p0VsWmTaWVdMlMuz0zJXliTWB&#10;b/aLsUL368iwQ5X5kaCKVwUMWFFn5xe+Cv6loFevTJmJiOB7JAxt9GM4NNWmxqydoKHNbHqjiTNa&#10;2f891c3jSgdW8xhiERpgnRqBLjWVb/I05oEu2K95arGQISWP0KPR6XNrnqPmJ5/W/YT5IER0Vmp8&#10;d74UW6Suh9bBfS30/ATMXXybcldPZMJvE0jr2AOxOQhRRTsihTZR0C9c8AjiRw/0yQ2CrT3cEuZb&#10;c85pAK4cZw65AN78YU4xPUFPDXd23l92myl8wBPnGiGYa1MbFrXZmQI595KVNb59ZAu9uaTL4qpm&#10;wxVtk5okvLE95xu+oyW4HjLtm6Gcmk2pSpAyGF104gUtCJPCLTtgYpLsyqCzEmlPJ4yecIUom+Ct&#10;chayD2I8CDcEFK4YqJxTJQ36R6j24wiYUrhOs+2QOcjE1BHUNQ4SGjF0xwGYjMEv0DW/cH4z8DS9&#10;/rX8+lf9+Ck/PUGjb2ZRYljrF8Q6PX0y3wO7KEeaI+ATahH36MIcMFvSEdtJDBmq18S8SQDsnz6Y&#10;0/LL//f/pKf5+B//Zz1+hFH+6QjzrosFD11sx1x+/dXcv/Pp6ZQPeoEJ8wczZK5IaMvmHMGrQ080&#10;CM4Txcl2SHkAk6Y/p8O/R/6bTSZElnV6K6SnE/v0HSn320Eqd/S6U7rbpP0GdkqDg9ZvkQWkgynX&#10;qBz+X5HR8r8jF2Z6JAYOJYncQtAP5MrTNwQIXb/c+J3SDkW9jgT67tf4Jnrh1/xY5TdZDvco+a71&#10;SExQ+MOBvHthf2cvA/kAepqB9Ap9InBqaJs7dBli3UUONQbTXtu4eTE7JSNthGaZ9OtEfOJWcXam&#10;GtEbja0WQYI//vz408ykULfVB8b6e2bjuMvJdOt/+GjT8ayOdlR5xYyyqeknuYkSgQuvGjqV6JVc&#10;yfM3Yn4HLKC6kylHQOtkeT9AdOG2bOjHhJKU7YEsgrk7ozjIjq4k1LUBadivGI3X7a28VjyvyMyw&#10;1zwcTwBMzd4Tf2AfZRUKfHWJigj0DAf6vsChirWaenRYpUktOH+SC9MawbSEknDufFcIawWYTHWA&#10;G4ABrob5Y20ilb4VTA0steHAqp5cq257AwAzFzrNetxUctPjaMroItMcF2Mb6XCo9wYtjdcBuh5K&#10;EPxJ0mJTCC5Sqzy6bQYh1rreZNlPrnbsi6dyV+pNb7wxrXLPAjLJFcWoF8q87Q5DpNq7spR2VUCb&#10;jLSJX91MAlNPpb1KniCy1S0UPAZoiuUh2/BF29mIUWWKaCGEH9P6OeOmuzX4lDZN5tx+QxryDtN1&#10;4RByRyxVj6VqSdTe6zimnVpLzyCbfeHBJ4N9SDyNzVvIhx66M3vudv+9VXaiRwq/o0Yp12kkBcSy&#10;0WbfnmSM6+yT11HaH3kzbr9M6A4dSZqu7HW4BBnttG6Edg+5rQj9sn+aU5g7+VCeDr0TmQp+szGf&#10;aqyH2r2CoS+wg5mBUOjWID7P0TwKeaHwf1r911Y1JShSvqzTg7OdbRenT4gjIrhL9S+pwh6liy6a&#10;A62p9icljDjQEWZn4VPDTNU6HIMR8uA6fKDEuFu5cW5jrDf1wMkufW9p1Mkfe9tSzIfPlBr2Ng4f&#10;bOqOQCKJ8ZtiZM7EJWQ7hwVde1S18b4x9NvYer5BMRGqOa9b+4490KyGwS6xH19bKk4jkHB+mFr7&#10;VHzWw+e0ev/mOc6Qphs9n0ExPArqlkqdcyTlYCkBRSYAXqfanUKJJ1ePfHQCEpkai8H+MLD2XC9I&#10;gr/8FbuQ5f0wPxf5vbnaDn3+63KwAwJjixkmNLTgQi+b/YbiUQGCY7/K4oIB8bh+nswIA+4vzydI&#10;wPXDf/zf6/yJtAxEUtl7sg7XvKBtRVkDzAipVx8FoptFpFbBEvLkALdiAKjLqSreOHDQ2Trty5fl&#10;bxQDf/yZjJLy9qGt05jN9q5291Gd3pveb3EaugY7rzjYxFn8IagDiVjeY6g73US+1jaFHNw1q1zb&#10;Cv+D2139TTvrK9L1Gy32Y9D5xvNZ71y7Sd9zweXrfte3Pfd++LtrPHfWGhtNdRAYvb/zFRkSJe5g&#10;Ml7LqN6OfiR9ayceR9+DtUj7y+YS+kdMeGmYNh0BbRQqdLswbZ39hWiHtkAnGU1mXXPoSYq9MBjU&#10;i4M57tSq04BT2uMtUrcOWqZtjDZSoENSIwzZrF3iC7uLH17NP/7coeXczsx0l42+MePHBCOdumVC&#10;O1pH19fk4EyzfvEa3X8DMBaJcrtGPq8r66hga1q9+FOI5ISjKSpi09LCcZSZvmiZjHJjo3RM/W20&#10;T43uRMkc6VEzZIkey072D+CLCImZKdejJ1MCx6zUkKgSjDHrKYBziPlcYG9ynEmrNjOpI8pK9NDm&#10;0j5LOFEJQzRWUM1Qz2jVkPRDrSZsSmsLTwcRk7RCYzvLRn6y9yAILZqnLcXYLxevJf5H8TRWCRtW&#10;J0iyvFb3UXYGYpgh9bDPSmSh5SeHQQ4dU9kzO9SbmuVyZ6g26k53uRoi74u6adXAGdp3vHkKR2Fn&#10;DYtjQu2Nxdsj1c6J9EMQtGMsQYkfX1TawFF7POSeuna1kGuA4RsHRvoZXLuR09QhUw3Mt3myTUWb&#10;6U47Fbs2DEvBq3bMUIzyk8g1SIweZYuz7fKRD9z3bXr8RiAKTYamIUAh0t4NgDKlpvFjaaTERq/d&#10;3NISMlV3Pstw2moBk3zWyBAdrEZa2nALo6x5YCROTFxNceG6hmEjBHYXita55xBhRiBzDa/qoSTi&#10;I1/TICGmDVVuQaCj20QOWUSlQqFPJeINJ4bIMgqhej+CmRNLbBcy2DN2yKEIdc0CMnvBsp0PxUNx&#10;UzsLOcBiAwZcUl3cO9Nv2X4W8tILLKYTIlNNuGs8rsndtEETQZZwHP+ZnAvTAuBDMTQpmAyT/6u3&#10;bLSIJrDvGn5YPdMRrvhQBRLc0HKwvSNpVV27zHGVhHVzk5BYUs50NnukdTodLUvH2Lm4FLCs4zTI&#10;InInh8T9rWb6J3v8dWOlegGXYlDBAZO4PgrRuDlII4BtY9uHeZO7x1MsUdB2+gohUdkJGwSrXdqQ&#10;N34O10sknJHJJi3P3Lvi8Be41PEoCkMajjSI83syq+Pc1kBXtq4gHBqcuzx/1s9f0tNPhnfb7Tab&#10;QaPPTIvxtC+JoHP6+NG6ShKw8Vp2hw+np7AOL0swXYCwGrvOfM4QAof1t0yz8aT/838cDk8TN12/&#10;GNauwuewLCABrev5ZTG7Qezv9oGsdz19xAV9fdZi1GddVsupPtCyDPJjMzpjsvTZBMW6YGyWX1/1&#10;wyc8CacP02CMP90P2wkXK59g1q/1VrLpD/Vu0+va5vcoI++WC7sTfwhLUx2JxCkO8quWJSKIpzED&#10;7gq5jAO5Bd/2LLT6v4AFd008/gcpTh/qSu/n9dw2uap7I9L+P+96EqfG+73XLY9+XXFH4rCoe8K1&#10;3PmJa/fInvsxjQJP/QaQV4aTTdJ1ndob7B0lMMn3ZkDpNe28D/+9ifqmydDvrFkQWhiSGzl5QNHh&#10;lE5P+fBUQTVawcWqrY7ojsspkmDC9UsGwkmPZphky65onrQ9LzGWoKbBkjkUmMP+g1z6FO5jMXPt&#10;dduPjvfHn1syzNvzV7ne23TnZTfton3ldn9lG1vHdHPblM4kbzlO6eekejbmurbV33A9dKeF3MRC&#10;AQ+TNpaLwxDWj1ILR89VazasGa5whyJRDilCOcxTozZPMIsNPLTZGPZ4G7axpiG0gsYwhFku5xVQ&#10;jWVWng7n5dWsOC3s0rS4eKKYtUuxMsEOg3bJjQTeSKVZxJNYN36AKJH5vRmg82XRaJYSlMaweo6D&#10;6jDnqGhreBTV6uRkvLtCDJyiOxht1Y00LAHgeB4Zy+Z5C4DltRXZh5359ztyyChLlvv8DdHOsf1w&#10;MadbMrnOs+e0ohItzTA7p13Tq5s55hb+6yjykLahdL/oua9NzyNNaHN9nEosA37G5D++I9HclBVt&#10;cMM2qVOp79hdTt2L2C++63d5dZqRYMha0jQ0mU2tgjA5AIgr41gLeiOMdFpOSHWtaeh/uAo7gg1l&#10;8v/P3vu2yXEcSZ7hEVnVDZCURjuzz+y9uHt33/9z7d4+O5IAdHdVZYafm7l7ZGR1AwRISpoRwdVq&#10;KKD/VGVlRoS7m/0swlqnn8oIdYzy8GkiD7nFuJ4vcuUsulKbf3gekzkdAzhAcpY6p+DtsRKzKStM&#10;8zwL5XTXbeJt1MmSdPQBIatlxnZ6nbzpfDBnAat05OavGD1e3lRN5BieoWHr7S/xcaDOgmt6NPvZ&#10;9NKYuuMhJwOZfbcawOFxOKb5oDK7iDnHrdWRaUAkOwraghQxZVsKtoTuYGcC0v0hpIubfnvMEm8W&#10;2V0dJex0N++lhcqgRrh0TMI57nSQrWPZatSHPhRulFF70E/HpJoPQWrI8C18Rxh6bqS3d/VSB4iA&#10;m6WI2+NgWhQ5maQZLl92ClHJL2zodfrMO8LDAgHtM14ZnAUWuT1xrLSZZ/Axo8fV1RORkl1bImx8&#10;sAKlbqkxpc5zjqdk9Sxx8PtOD00OlZLsFS07Vi70jUBxTemP+8nH+uzrw+jiUc7d3EGAq2OekYcb&#10;U3ft7y+2wC0PduuXF2M3gOBss1WDRrX3P1haXHNr4rKwUQMyPz9s7j+QDayAFDKAyu6L24f/pc//&#10;IfKTyo/mczYNES/cI6TUJwRrnUFxsXSki55hfnm53mrbzo+P68W+0urqBVR/y0YChnBj3O+KLkql&#10;qgjChecHhcPlYrW6NVcwRv4i7zFlJj9D+v3NOUlfoTvdgc/af92v3j0fr9n3RxfW33rmpn/HH3iX&#10;znN3KuuTqffOFP2t4+7PlZ56zH+8LwfloP47OIz1C0WkTqDRDGX6Zpb3V3zPl/BU8ktlz6652NtG&#10;7fdbLMTx0buOVDDZent6WNszMA2uas6gydzRewIF1Hk301FNXsP29Cj2C8niDMk+3OaamIM+aFj9&#10;VUTZ94r3+z/l7qiqPptVDCcxWeJwQMmtdYNEj5kSvEt+f+0tZEvfofNzG4rlVM5tzq/FkRWi5fBr&#10;4hSLH3ezeFtDJRGoYz/BCMgaX77G4sWRryv5gfSEXJOSTksHslCKwqIOf3hhZAdfLNSGbot1NBSs&#10;pxQ6dOZ0dYak2Lu4YT61PDqFmKXBhimpRoKu/V5Up3o7GXhzQT6Q/ZCT8UUaAM44rxQxMMrCSRw0&#10;xhiK4KUjLtIkbXCWauB52fF2ZgORJNsprFw4vFuqysZ3Cuqyes+yu1k/TjQeq+t4oUZgq7FrMQW6&#10;AmtkkhIrv+3PSaj2E7/6v5ATRpgtLuaJR1KSovlpyAKvHbCjAYCNIWfyTNJ37af3G5WrcaRnOIid&#10;CoHjoljP/aCs5HZg8ETVKJHcI8437l6tNZ+0+UCAbuGFh+nwA6fEvfTMNaWC2DOlN59B0q+8RS48&#10;/RpDnYCPnI48EBGAm7p6Ci5uHgKH3TdHV+IWih0BF5kzpc27C7yHy8gH4lHr5tWgl5q1pWAfPu4F&#10;32nySX2xYFCmOjGYFPP1Ba5evy5ufjZ7JBNlWBTV+XRnv25F+J1H5jDk1P5g8QdrcVJv7WF2dyNk&#10;H7PrCic2IqOoF0Unwjw2Nq00dBCmiqx1rB0LuvhW5wpEr9UrIoy8vG7xeXpPBXWEpkrAvHQ/ueye&#10;apnw7z3jakkxd2VHG9MBxXvu08lYpMh9CW1dp8psrrjaQa0wndJWeqgPrJ5TjzKDT9YjdxveAsrg&#10;ZlkyLrWFep5a0/AE8vvwV13JKW4c8BZ/wWAjWzFbz7DpLvz99tutEwd17oqIXLPZt0dM+uyxvQHZ&#10;bDEzlHMgIalC6EVnLFvci5Bj3o0XbWvIcqOh+8SPGU2ulupuNKMBZm8BJCgcSJ+V0n2/V3F1V449&#10;OWdWWz0ef2oP7zzqFy5QtADtUt9siQMXqpGWbui9eor0a6C4qtuGaQqV5jPbPjT3wicGn/O6rUyh&#10;ScImzKe26q5sNGZNrjFQJ/2YvPqCmEZfy2l+NuFLD82grQAUPjfgA/lkt1wY0QXE5WreQ7Xw4duW&#10;8xU0CilxsD4fkVbdi/kzGkzgd8vJLLXrdn5/whZgYG2j9bgW48Q3Au5Kf7CLcfmrfizruT08PN7q&#10;Ax73lydc2h//iE/p+ZO5aEFKgzMNAc7Xy+X87g9IFsJbMCpzf2jcM07dtgP7XlxP+0Ybd4DPYG3P&#10;my3pajyqv3ws14/tpz9ZGtHj0m5PTydL5rUwgDOJZRs41dxwbXcxl8pfbRsNilrXh59+ctuOhlV3&#10;CRJ2cKM2l8nPjT5vRG76RtE4eEi6//nR96g/wyJ+Yyw8A7EOY/ld5CVDb/g5L15i/sqQlUw2k9kp&#10;MbpyJcdG80+YE8GLapnACyJfmrHqPaTgEDKUNbf8ykp4xyG8ulz7uGuXE+8r5ADyTfm2NLW4rzTT&#10;aPMi6q6Hj64QE6zhJNjmfCQ9ztKzEau0SU0y0z33PoVhklL6AIF4D1wStN6nt9xVU5ZEj4f2vM/6&#10;neW47KL13USbA4jp1Xq301+XH+24LY2Myj6SbQJaJIfQ4qEgi7gLKXv+XEoIahh6UpsXGvrFW/0s&#10;nWqaqJMzN2wh/5wO3xa2NqZ50Dy0YaO1vrDBaUxAc3qwMY7R8vvLJ24Hka8pgUPVAJw5NqVT8+mc&#10;UFvShXgND7JTJlZG4ZDZpN4wjiTfLR1fIQacckwTQkN0xRKa0+FF/+7j/f5PwEBqldiK6IyCFcry&#10;KHTbXAuKXBaO1Brgw45JVVa8kfjAOgfDW44vcv3VMKXGPDB3Jytqrz0nUOng7eJBr93F+pAl8yQH&#10;Zy5gp7y5maaLM6y6pBdfcK4cqRlO1Q4anBKjGMLJh0JndQGzSwAp+PVDunpeDuWHDUkemhUIHXDo&#10;WKHK9sfw/L7xuO0m2BYjGdjfqgsViU9x2DO4RHYQbxgJcDy7+tDVklVOpyW3umhQ91gN+C89QEOx&#10;2ieGCsGVjIhBcUwlpDNzHIaL9WN511ik4dOwqVSrwx6sJSOCYlykTfatBaOR6lNZiFSC+ljqwB19&#10;fuw/rGPMaEOK6ohv6W+eZe7DK3K8n1rZ4qdtFD8+6qGfuyTA/tjpzTfj0T15StqPNls/kC2T99oZ&#10;+dPca6mut6w8ideQxPjpKqzs7uN1Ao+Oqa/LEEbekeSOCB/jTolEoo55W6yXw/hnYHMha0X4a438&#10;HnR14Gd01TsP75Vpn326XDFqdUoTHoorejpy9vDgvTiW1MgHzoTbA5oQkx6PYKeNgggULBi+IdmV&#10;N1XsEyWKSYkM9wGuCkiOy+Zlz5bSVKFH6HVMcqPrMQRldeDfXUBOI2wymY5KeO96OG07h8zBZOQS&#10;VDHDjLAflzzXnHNVFy6hONh6hFfF8QmGais++RhTjmGV8s2pVaZf9Yhk+0ISkL3x0R1sgF9uwPbl&#10;HaKu8Qk+gN60YoDdnNhxAgGYe//qaGx/sAPYRE8slguMhTd+xouVUZDMWkuslhhSESu7+YjTv8UH&#10;CFRoe7QZZ9ig6Kr/Fa6G1aGmlbUgsUeouN//aAreEpJkIZDJLvqlwSuLG5/2Bwoy9kjKuqdoHiM3&#10;HCDv1SXWRZPTh3PF87LcEu/PZqm+2m9speGRaVyFCDiQ1e3oXorZZJMUK7qDa495S48csvFRdlbf&#10;XJ09wjdd9C16TDUye3UEHXM9Ngfvh+3pSdsDGgTWtaSOh8YC+9zwiJtiRwz0UJ57vbblByCaFxD5&#10;bcsDYfvxHXpSUOVtFiWHvoPJ4BGCjMaVN2wNqAWDDFd4vBiGXlnD8na5ou1qHVj7EY+PLx/Xcvlk&#10;uUn2KS1//JNNt8/kbJnUWR8eQIowILa4i9y6cCt2L/ugHsD1Lx8/QgD96fKi5fzDT0h+tup3Meb0&#10;mlh7+caZo34th6m+skrqP3acpF/wXsrf5bX1e23zLxiZ/ia+M3lVPcsO/tnzYOTteYb02aEmn78n&#10;Dpv/3U3w9nx0lIx7RORBWBwmCdkhDvIVuoTPasvL7PuUckBZc93vb44lZQJlS92nvWmr+Bmh8o5t&#10;wlJdfpeq5tj4cWbqwoEM+abgENhWaNvQC2xB22iYeAdBJQtP9YOA7GxtSQjlaId5cVvHxx0QmV17&#10;lykwkwzgjd5RWbP08L9uZf1e8X6vdQdJwA7fK48y13q7oOts2zuyOnBkgLaLEYMQXsXgl9BNnBon&#10;y0gfDHiZEMscS8rMH4g2Z8pGKWj0WB/+eXOZr1I3iFFkCJ6B+RCq+FZwTm2S5opiFhIgq9ARiMrw&#10;xADPi+69Pf5kHMF6EGQJP221pxQbVZEzOXlNgEre4uBugSMV450FGugNZbZInhl51l9aulIzxo3J&#10;nXbZ1gcz14Gm2lsGsfRodrFOwVjJm4OVyCz/46Wz+newe00lJ2GonQNRTpEpwiPSdMl52hYjcZF5&#10;TxhLVa3h1sqTjewSqT6yCscuwAOt6BsnpLEYuT4l00q1HyIWBog1z6XupkiYSc/pccz23P8pPyu7&#10;H8rb2Px6Vvd7P1+HAfigqo7uTs1DQM3/lu6zrbwrZxaHRFaW1h2ulhnr8/oaDYstIhB9TGqnYbSG&#10;NvKWEbs5fRfhxtEVUk9XFZ341bM4cICjSJRF2QIJ7jAGu3e2TpYryiUG8nBcvw6ttZAK1bxS2HrK&#10;waXKUWVKRTTDiUKhtAcsvcLXdR0XdheHV78tu9/2s69M5zSL6qRd2kdLfKQySSLzW9Cz2CqhzUly&#10;4mPGALAIlKCylhC0HnGT1BJbZb8Yao4dK2tm4YVZ9bApfPJUsXJqeLVpHhacTk0LHUqw9deQoKtf&#10;/6BlMxcXbueWeizZvFjtvKqU2qY7yTHnAqFsCAqI8vZewJakK3iUCJH28yCXJjb7SH5qdVBfNrf0&#10;Y8XrHkDF08bZ45593kpTBTPG2Q7DfzyqrMYAjpi6oLPvar2hpE7xfq6g0RSxVondWi1bF+x5taCY&#10;rFDrQsVRmXXcSPNyJ1bzWXDcUSR7q4+C3ZuQYv5gBPBWwkjZhSRg4UndOWS8MNZM9J/pIV7w0ttH&#10;+vxkgKn68KPWM358533TousZRyurMNGOvC3vLYWuYVu7/pU30wKbd6e+ycy49hfPH21ijzxkiARI&#10;6fdEL19mrSjF8m1pRjbmfWiMklutJ2U7y+nh9O6H1l+un16qnG0q3KwePj8gKA/pdzbXb5cOz3Cr&#10;SUjgDB7VuH3etsEplOpPf0bfbHn/E2D+ty0Pjr9AovzVFe/+xP3DGMX98/rmv4dr98tpt1+s1A71&#10;rv52QF+pZYbazmTAkglR43x19/L2Krd+nuq8VzOfqdfl3rfyDezku0gqnVvm3172x2DPF7evb/zI&#10;fSSvTmYeka+wVethw9cDbuN3V/TWWJAlGBbkV2EPsi4wC4VQrcu9aUynsCspeyavTAKGmJ/UKfN5&#10;9Ld60TiA60F8Px6HMj8qE3Nbv7Oav//j+B3rb0ODZ5wnpGFdkcNhCYqseKnyBeuy0OqGzn8H3JIn&#10;qjVOS5y4QpXnk0NOAHp6JSPAxBUMke/YfSYYPo6QxfTgDk1gWMrwNuZnqhcQbmy1YalHT0cqaFZr&#10;LrJpoIlarsMWECAfSshoB5KVtTBIVuyMtJIG1XiC5RiBVBG3Mi4+TxUPsOnEFDNHZSjBItKF0xSu&#10;wUOmDPBJi9Q7anell0NftjHxlePZqJP98Oen+bprrFI25Kd46qJ9aVgAZS1dJpgTJ0Q9SSF8QzHw&#10;pC94HM4LojJjwkzFIHLUEtqkP4+JDHiEvsoePGzzcmhHH/odMgmNcoLKaX2OCRNxNDCjuitUsir0&#10;qapMYjnJydjIQ5LhGKl+gGbmSt0dlXGgwA3LcmV0qXVELlWPBwp8eHYGvE0T0n7RCEjJgGVpCeVi&#10;jJ8Nf25IAF2Wsdc7ACOKcHXdsB55p0eEVSCGN47GWz+fPWk1QQ8yczCzdz2AZ8493yDlHwdITMW2&#10;5PXWxKjXvHrZYHWhV/gapqI9tHZ1nCHCeh2+8XWqbcUzfsoOx95PP71nYrLOYvQ0MewaWy85b9DP&#10;O36pqk9Jk2Ilo36rjN4KuzVF41YN2RzUnjq7EFaXnLiAMN9pAU+IaUJ+oIOrwapim2ou53QCk9vk&#10;D4tfowbEFOF5N4ZPbe4SNjErQUqbk7vTo+7XFBfBViUUvV0DP1spWCZqC3U6psotTKoMD4vHJmzJ&#10;fQxOUlRXeRVMq3yGgDioyC4xdsjLuTgQi9RjCAosabaxwjcsVZuirWSOktAhvvDUH6Wt2LO4IqG9&#10;674+0ZDQxXOtNZBjQATYYLV53LUr1nqkrYvXyqQNbt4MiEfe10N1Z7DXwhUqFPfuuq++YoxQ3YbA&#10;XOaGXqSxxG4d6ndMpK3r6SjlFv0UtpTw89HIaG21q22Rcw8PYBBSRgSIN66ple1MG+fvsgr3YbtR&#10;c9+f2I49dfc+wF4DMATbxCaJIoPZknjPj3g7wJu9A+7601ke/2A/+XYzl6/Bs5BbRt5zP9VQTuLi&#10;mKEYBK6GrcCay6s1ne1VvNgbuNEtUx5/hKzDM/z+UYXfr41AlK+oar9k5/3ZP+x/+1jSt37LDP4U&#10;1b/B3FlrohNm98i3TuH7l/d0+QKcWafdXN4EfZeJ9f82U/qu3Vm+fco7ab9JlfRp7S5i/hwAOoMF&#10;ZZoVlqrjFPGVIUqylAEDidw4meYEvydWM8cJmhWvCdqU/CpdzlDUCLMKp+y0g4JARpy0/zTPFa8p&#10;KY/pbk0Lw+ZR0vvRMjIJRTM6I8Zpeldbp15xH+F8r3jLd/suduzrc7G5Lka71q5+Wa+WVwisRiED&#10;GYNFaznD8kX3LGioMKfbycBOAzAyWVF8A4qDlSl0d9D8oS2/JTzGe9ktcIsdyfF+MnYhcXecrARi&#10;CtkYHFa2Ezx16+1KB12lM0j9VNcZ22vHUhvFWhylWQksGveyApiJCt7YJJvJwKIiYsXavRRkUJDQ&#10;BouMSoxITydiWvbGuR1MISQGqvQEJ6S4IrTnY1WHs2Qjl5UgGxIEawuNqKf+2kIAQ1evjw9eJUZx&#10;Int+jPtwtkjw7BQ4urB0OHAkM0mLM4oieDdAvhTC9kBaszvgpVOJGjvmPIdFuY+sNJ5N+ZFaSXyi&#10;rpxArPtsBH1j4dOQpmzbtguIRd4MxtBBN+yataJPubvHFO2yIU9hdV1oiXTSY+tc96yCSdVVdrlL&#10;D7aODviTT7q6G5hdm+xNj0H7qE641kk6w/k1Z3g0jXSdGtYy5i3O9mmHEJ4UbSnHQbznmRVHb2L8&#10;ivzdvY/J+hozfHGtqaQJJo89rJGdSWv+W/tPJV/o2Mx0UVeNdBy8Drxh1LqU6a+u+IVJncZzqDnw&#10;LhGTo9TUNvc4xY4VBsuRqSmTtDym/OiyeEzuqJNkBOxMMYmBBt1pVdOIeP4b3ee/mOHqgFoJCT/4&#10;QUvC11Ju0Fk3A2015CVu5fVkLJS9MIcroUGVnTh6KcTnncTC8aohIcyqD/P9PsBPfmPuNrNvKCmG&#10;3xdodxDp0BU0nUuLotH6Y80ah3YhpHvYT+LEODD3n+8eat6GjGVqI8bcfmCJaKJNww+SBqXApEcc&#10;DZe0lVa00KEgydvaeFivuNDh65ujEE4DNGUv6gSi0hlfHmisLU9sOvPXVPL+zIZOcINR09K93YeW&#10;wYUl7hlhmHABUwDHFCQ0LujKDVIXqnl3EkKvQ++0NVhxzwMkYCpkNpcyAzxG9MUbT5TxOwmi7llZ&#10;8chW/kXojxrn4dW3l+ypoQVZ/b3YZmVPgQ3gT0jU2OyiWJuCrxAbmamLMQsABPu2eF/DOr+oplfw&#10;v43OUE/MZ3phwtzJEWgv6/r+hx/oJG/mBzrdPr10tF77w/v+7o8NKm80WKEpMNnH9cUUBoaxKvA9&#10;WKi7HRntbbe+IotMm4cp23tZT8grMh1BfTCW1dmL7UQA6T/vMfuNqB6Zs93/ASclfbsokjerq1Ah&#10;/YaZrZMdUe8RxgcR+h25UT83qv5SwflZ27P8AhbXEbl+aHfKr6J9zSLsY1bQHcn5PkPLCcByUFF9&#10;1cNE4zQlgtzLvuqC/PMFmc79llHte6f1JN6Z3ce38+FNdmiAJLYqRaZEIrJ7rm/GbYRNSjPJMdny&#10;YYiZHoI9n6odAQfKNIXv//xe/uGpbnMp3SK2fV+s/95W1LpWMpoYzEAf1RJQrs+LrlGQeJgQDojg&#10;CVNBtiLJlngn3mYLbLnW36ZmnkFY9r2buNkVBWH39DJaRsFZs1KapjUEbVrIz8Op2bxF7NxTLcbw&#10;ZDX2gkMqw2Dht6x6g0/v1Go4/pDXQxXipo/n0w3H9/7u8dFqyxsUexsO7kDk9scGAxkAnhsLDczW&#10;ADNdvACG5BPTB6N6ehns0+iK7ESzYt1wVDP+kKNyfeDqHGU7OS2YDC88w4HVxR2uOp6GdE8gVIxM&#10;Q/4nHkjKJnHZje0Zo8pGSiqPQTQonljYouDBa3b2BL27SyvBl+4jtLa2HH/GEGmtnurhnU/7vLCi&#10;nxyahdERHb9URNcpCZZSS9RGZ5TGGCjxggFM6sO1nkm5XiRvIwGxInMWvQ7xCRp6n247Ru5Q9pLz&#10;FtIYTkmGAhNt7wWpD/7ZkCCB1iZwPiCsvozOfbuMP68x84YRNiqsvo2x77a5FjJbf+SQpfGb62AU&#10;EjGJ6qGoFL/v+DsJRubkiAM3n/w27zUwY9kNUYG95eivlzx9u2cxxYF2ZsYPQoTM7YpbkR2IxVhH&#10;KEfsg/OAT9c14DNzouHYU6szD9EGPdGDCj5SNVbZFVNb0NFwPHeJbI9pJPhQWe4rCUUMyt30xPLO&#10;nMCX68enUzvLux/MEsxQrEo3DSrGGgEtFHtrFkAeYUUvvWOiIwG4RjmBio7+99VrPbzqxZOrnEoV&#10;+gRKJ6h2Dj0tuzUxy9zTkmizd3zKMng7/AelpiOSqtuzG9TEXpX1QFowgta1Ug04XPLKrCopru6w&#10;xweSV3dF2FpxNaAUHlKD6FKiwua/ccmsYsOtXZyS0gCvqgirWcldY1liwDm7DU7LFiGN5YR3swkF&#10;vVuIV2wpMTOnXVuDvRv39+RuBduQW+QX2xswcN+1opRyla5febrrmbqEi+vJVRryxO6hvmzBWBps&#10;fXzv8oFGg/gW6oITK+MFk0N7HQDCUcYLhzfScfA6QbHvLPj9ceAOYZKfGP86zsqt3c4fVLQa8YIY&#10;O6TiCme8FCQSv8MU1O4qJ9RhoeX/XRY/fgx8trdUWn0QBh7Tts86f2+HLdvpffNX1UjhZslIIzEe&#10;JBvkEkinZxuQ2mgXzrJnfMTn/6YW7XP+EbNbG9gbwYRdS6ZAGU/q6fzuXbEPynRM0CW3drnhIeW9&#10;YEvFul2Nz2B5QTb2h+4ZO4HtULaznExXfD6f0YEt4JZVQN4s/smC2hd7jEFswC61PlrTpD7+gIG/&#10;PaWdjBfok7CyPT5yJzg9vDfz0BVbFPh5G73lwot04kUg220xN7J1LOzLni9//av9/Icf3nVnOjSA&#10;yQJnoGxujGVXZ1ejx1whLyRBhGV6ol0E03vv5T6XpkkIDeLMGl9zTDdFbHNEu6FbK22e+3GJpqsy&#10;JYh6BwLWtFLkC+j7HDIPtp19Csk8XtfmqP9TiOp4e+TbMwV4zlENG3tWdPqlMNqJkiWjrfaqrvOX&#10;2QOUcBiT0kGob1R/0RYW7f3rSkf0wKaKVg69VR1esWhAjoBmCcyS8kg2gLfl4Al6q34XD2YMcVmf&#10;iVky4m+n8npTPZbbc1dCdVescrvXqvW+dH2lppYDiWMOyAwAb2UL0SmId8g1nYBVkbJ+l6Ele7JS&#10;quFEB/faVUzbG/hqV+74eDhWynh1NeaOso986z/xmJe2rZPv60iws353PT22ZhEmcn6ol5dKMmzw&#10;RTziwmOFukua6nShbBV0sSF2JPuqm0a/nRir4lkW+Hf/pF1RxfWGB6fwHlIFVp3dU+kT3mqdlQXA&#10;K3yvA/95x7eaEaM5t7STn6GMV0JZbFO/PlthJ9dPOItfkVvLecfqs9aA9FCOVj3RKtTLq0OfnNRr&#10;tiV8I8aYG8XAnhiikilYLYo0+zkbR48OBKo2W6pQH6dBzsCicL1h3YBbyURhZxPpGe0JxfPZOB8l&#10;gE1+arZvs1wJtvvtp5wDklfKg41SPcSE0Y5YoTC8qhy68EgXNGAcFjEOYnBRoZmWSmnAQRFH8fjo&#10;jBZ12BWeSdRyJ9KekIHE5cxe6oLz6+5R4UzQKshIAwL82RChJyKvoPM+++sK0HqGNA3mROTBFnUs&#10;quOs7ILaK2PiLfWK6r4vr/Q6gzD3PqqnvPhQiy9gGzrZLZBLYwsPKhHRKfiYItNRbjzILpzdyTQC&#10;ovRXxk/zYfk8a8003THp9R8YDF4CkHlbVRqQN02ZcYhP5bQ3Dvnp1cM5ScN1riM4V6Mj0736ck06&#10;O4ErP+54ClLp6iBaa6H0AUXw6T81+eIpUDKyZ+tAfUQYT2im3NVaeFiuU/4vY5VnNtfoX1IssGDM&#10;a2lUHz6aLkGN5Yw7B8VDpUlxDMFoTI9jZg/RliPKqKe2dBf7sdfL9vS8Lasxd+r5Hcpy6R5UWsIY&#10;TZJW3RPaMXS0+gcoYXufmEP27ZmqjU2sALCrRMQ3/iDM1erfzkYDFgXWpTU+fvFMJdn1XXHu61mu&#10;l80vSJDF7C5bQ8ebRKlOSWotGWMyO+VkVP7l1bkwXaW9T9MPicYH/2UJa4DqQMmrrh5PVKO3taQ1&#10;V3wYzpu2Y9AqEfCLQCayl5wT3/mW8Xn1cET7UaqRAHdG6Qj6EbtybmFlILDdXS2F37vMym+cvpPe&#10;ehmx2MXd3iO9CdZfCYK6BsgKtcYapibWkzDzL42J4lgzrbHYHJCKRRa1G7sSqHBLcz27Dp0jJNwp&#10;+RE/PJjK+7YmZoEF9ubEfq99K6lhftj3GGEk91pqeTHVj1EPUAVH9VMXH7bW4cwu84Clk4BeEzA+&#10;RPAAaC8e9oabJNPXyXqwWnXdLhcAAu03cmgP5rQl4tp7P5+2M2yyaL2dDbJvMH93heN7mxILerlt&#10;YdmVQMf68oBdAdfNHN34FhP/bNfby8vCNcte08ndLn/44+V//29L3LW69twJP/vhJ718AKDO1paG&#10;TaSaQZiNBfsAbIdtj0BV+doJ9/gJXarl3U8FwUQ2LX6qVFRZ1DNuHu/LLLireE/aNvtsJbm5gi/l&#10;XxEdbLU3ks/AR/wq7FOtnx2ZulDjK9rls6j+oLbNIsTDkT87/fxMEs1b2arx8lKI1F+/mB0U8e25&#10;NeW3Run2z3K1folJ9bcZwQ1NlSQY+htfw9jVBgpDv/Dy9DP/e4KAzPLh32hGr/KlSfHXSiBkV7/p&#10;HXJrQkYfSnM3IuynlSpF/rF8t7/bPzWHqKknF7JxoG1cBKeRx3Z+V5Zn42QIM0fehLH0lP2Fgll6&#10;EK5IGsesqrgESXZb77i+9ZYC+pZhvfs6QImQI7Y18ajxGkzA873i/WcWH+Q+gvOZyX3PGFit5fak&#10;t5fb0wc7MVSL6KBlF2cSr0xsVyah1HfCoMQ6vRkHtDVAssHBtwP7FUUvkwSB96iUQONgXoPdKjX2&#10;JQmfok9ROhJiTkyNoWWrWlQDOkU3BPOiiLWBLSrMpW1gZuH049kTiPDZqA61DjrIH7AQhAmQg1z8&#10;RI+hxmhDcQrB4WdBubVaosR6XqBJM+EZAjfxYgpLXxM6n3yfOD+cYbui4crOPE7MYocYHGYLBIKq&#10;sIVAWvdObaTUUCsr4zRRHbHDUzXRuDyYW61scsNwekoZqDpJai74vl0S3QqVeGhFZE6T83CSE+Mi&#10;Rz6DH0zz+KgHbTHUmvs2sUKx6VGcNVM6e8pYxwB51wIFDjekj30wljRN1HIQuoxi0GdkrGM5bpXQ&#10;Nx5a5XJIINRXCbwxteuRVhX8Co/NTCPrHuiLd8d7FaqD21rLpBCttckB3eYpKgEPLyPfdT4lZcfH&#10;7SvxyhOby55yELmyuYuSO9ZpDRx0g/rA7sJytcgiE5h2aTJZjAb7+C7AWPfHGK/9hIgEuzluL8Hg&#10;hkb/xIro4JdJV+ueLZwRto7yUTz73bOLWMbTs8q2QSs90lQ54lliY4oAYPWbPna+Op18R0avPwjx&#10;LVlMOQb5iAHnA/JKS6fH49cRfFKdEjCqIxlQxz6daEWGLjc4WMIR1KSkykhmTAux5gEczBCY2t2V&#10;XUieIi+KuWXWeMIK6a0BVFnqUnmb5XbOe8FD4rew4hXXK9OYvg8VfBwku6fATeAl4VUSquXiRgY/&#10;UsTr9wE55/k6TbIi+ohLLpdr1Kk3+2iZKQx6M7otK7QhCIsu0RySHQvPQzsykpiBs0C10Gh61X1O&#10;ptnhSiCZ/zdNrLDF22JpZR7G1AwEjrAJYWs/y93+ilnDPo1M1VnP299d6xKZRTCfnMMagOXEEncX&#10;QJ6MwmDSiatphF9Mt2RdAGtBWpocNiELB4KAwRoBjtuykpjpAyv2hI0jbiMkYy6ujY8A1jEbwuvt&#10;sl5WsSlxrMzY1XDR37231/ZygQrapvzIeEN74dIvT8vje4VmfpUAR1vAUK9IKLJ7xkbI6wP7K9sF&#10;Re/qMvnHRxNoPF9NTNQWG9Fbq/fpg019z3+0Gl4Al/AP/4cfGyTbgjxhk1x/+rAQ9GgTFblHTH32&#10;vF/f+Lr+9XTL5EQUF7m8Lk3rNE39Qs2sbxyf9Y4CcZfA29+MWv28Y/bL1Tt7PpLgw/JFCPTX5g/1&#10;L3l/vkKtfc+CnPEWv1QQPgIdd7CtfrvXVMtBRz5bcOXzwuXXNOX7inrLAbvoz1yv+5vtzXI3+4BH&#10;nbZ+UY6udyp0CYJk9iI/+yHt4eoHotjvD9ec2o+a814Eea5XHnLMymuLoa3GUahmi0MnMPboomiG&#10;iocEIVq9GvMMCcyzzFJ4PaL75Og+GAOH/Gx0ZNp/z+P9Z/7HjUDMKjRh5+0Z9erlqdho93ax/24G&#10;tCTNdcsoNUdxpKA0vJTR3ucJ0+XNdNb1OL9tK2cd1AMzfkPTe1licjLyTgqDcP2AbxXIqVY3mJnW&#10;zjSGPwiTde0bLduwkIpZiWwOs53zUmnnjRyK7kdSDw0Sile9MQd0skDQZn3/2+bU3LBiQmPqjrgG&#10;z527tTb8EMKuQFSGv+y04oixMGo3nplTEGjIKT3hTGjvdUGCkTqltg4xnu6OuKW1sT7if/JiokTr&#10;mOYMm9o46CdFGC2DhfNkX8SHJ9Nnxbko+wy2ce4qg7HP0FGtPA/5jN03v+Yqw8nKv1TpOqBfEjmZ&#10;fjq3iZwsE3eqBtLZqVrj8/XTisu3wqh5lPSgytDUI8uhURruzV73TZQcPvXltB8iIlPumtPEtDTy&#10;tovf5pTXOEr1sczJ1vf9GpqYxkI15oT8wQH5ljuc8BS3rnsxVZ1K3si5jWNnXIrpNDC5i/lqKoSI&#10;C9SUeAZtP7CZIUUOxZUOvexAYNkHGAnbUheyo3Iwee2yUr2/sfSrQMaFqKG6Tcn/jeWDBouL/ERE&#10;PZumgyA6uhMvAS6ymvkBBk9gjagasE4UpNE1Ey+i1dozBzLic+QQIx/aorhaOkjRfZK4j0MiX2uG&#10;WvW3RWAy8d3jrLv/n6yH6cD1/LJe+nTp6xhxofBqWD1GSjDpZS5hEPfo+jLVkH4kNF94d8AqPwSl&#10;ai8t2F2bepqQ0iGMyG5hurfHU+EnNNdnzfcQVozO27t7Fm6JZkDGdJXaYrhdPJ1LVcYFqHurCwVY&#10;0hEcISDM3KYfAL/Wmxh1WObpqmBeMP4agndW41zIg502bu/RZ6Ep2qM9vSWRtXiICEk/xubBfs0W&#10;SR9Q3YOetam743iYbDJu4pLrRkLvHDCeZ1YvF7uG1GXbJ/+9S9sXIvZ5rAC2BWpZrb6t79690x8s&#10;TGj9uIhpHyAafkA31TaUx/cWmFzXF4TtddCkUbhbtVohUIdDwa3y4Zu3qa1hqvAOzyYXsvfwYO1U&#10;cJU343jbKPzx/VKeF3OSL/TxnOgmt69fb8uPPxb7GvsPW5uC+GKuLpX7CJuLnLFbLLR1VNvt8nI+&#10;m/inOwnx5dMHMxXbf+zXm1fY3gBFOfgxlEKxBQXLz0WvuE8s9HeTXx7NU2s657+mVPMQP3mjuOFC&#10;2mlR+OXkKM+avzu91K/4YfLqCujXe4S/pQDUL9TGquWri94v1eMi0ZTUXyvuC/b/6J+KZkta3ugu&#10;HIpIKYekn2lCp19y3t59eNsbsVHxhEVX8tXs77dIrtp51WOsLV+Dkn6bjS1v/zrRna3wD+WZ/4PH&#10;vDux2eWBWFHLQijg8mAEA60vJZSg/VV1GprmaFiELL+OpoIdaPhtkokast/OlJdNs5zQ7qeONfgo&#10;/QinGK257xXvf8U6tuQQifk9rwVLsBhdbYKP6Fqwlw1feVle/mJNl+352aq66vvTdqOAGecR6Kx4&#10;W9U6MehNZMUTpKs9Y+fTBCzxEI36Lbw4fhDZSoRPuNei88hNT6B6/QaLoZ2lLacafX+bq0BdiB+A&#10;nd4mErbTmwzMWuM2AeYwWDj+xfs8u8U0wkCNQCPONfXjePVwXM2gacyPQTBp4ubVFeGHZp9c1uvN&#10;XpMNb3mG6MU1gRWtfzxdC4x41p2nQNra/bdGLFUwp3Eaa6QcM5O3ejnqEzBPEMJ01o90ftbsWQPj&#10;yGu9Bi0jWaXcER0GgCfOF3s6JSXdfR/b2gvYeiT00vK/5aqhqHJRCnlvNqaZLEQ53dWcMkUlUHV4&#10;ZVz965MufOKwZ5RETg0oUiSF+kLT6e3sviD5Wx7ZVJyeEUeQ4Tf4hhVTGnDHpMWt6wO16EyHHWre&#10;yfxkFvNkjemUFw+uJooZWulZeU5cUK+RGZGiPUcieCi2aV6J9kiJ4KpQ5Lr0fdCP4zzujRvvuGg6&#10;fzy66K75rTEo7jkOjiOmaWqNANzf2xHZcHFQV5zrjQMy+4qFQtFNe6p/IaSnjL2mASujtqzVYjOo&#10;5w8gLXd6ZnizCeexPp6NtcLvKEd14b62mZhxZW+2Dsj1erte2wVUWKu9JdRBJk1asqmAh7d7o0Sd&#10;yjh2mppZAXwu6qCOlSBt2zBtcw583/cndaiac8s1gItR8HKXipHvHqfkitmIWaw5WJ8OtzXn7QHy&#10;5QS4+gfXM2zWbQCtZSACvbac+CwtoEqryVUwpeR8Eo21rfgs189PsKxv/GV0Xwjt2ZD9WxfjAbWh&#10;rx50E0jY7D26me5w+DionXEH8yjwhBm9fNe95Nx1qDU1Wulb6t25EGO56cAoUFXtIVUgMLWc3NIy&#10;yhZW8xExLy9cvm1BeGzQwuHr8Bi2KhEjVnVnffQyJXvpLmhnSRrjqF6cO4CWIoQGVoXSWF7RTGvh&#10;vGjjhFTq3ewlrDd9P1L35NeJzkfthtS8W0mVm2tgrLFpM9Py8M4M7jdmT1ucjzH6T9dbu7zI//kP&#10;q3jNfVsf0BBCbetIRdcO4bUtElnlYVskf60Atowmr9XDFqtrJaiaJhmMr5cXvVyN661Pf7GC1TbN&#10;0+lHS0KGD/e6lUfrhJ7Q9dg66u0XH40CSWjNqe16sXvhRAu3vfJqsgBbs18+QU6wFZvHm6emPb57&#10;frlaEQzus0u9bSRvAQpQ4Dei/MwJ/snkUbfLszz8oA/vgbqwgryhrnamFzP3/Cnr43zqyK64x4aK&#10;Pk6uzTUQcxKruN/GmdqyD051JCnsM9rtUAEe694B9ulF3iTRjD6X3Ge/TtJX3X+DvvHFRwjwGEcH&#10;V22fnI6JXJZ1cnitx6zXe/7ipCL5zCz06wS0Ve4KSJ15VG/Xu/JG7rC+Lvzk8LplklLsmqH7n353&#10;ZaeyYldZyR7z+4VxcH5eb8qDkz3Xe9e3EnLLZ2TXo2moeneJ5WjrPVC7ZPde33800++T4TXfbw2N&#10;9IRhu9hkDymM3vUB/ZWjRLnroPwTm3jHhaxxW4qbVhrUg4sR8h/MEygPj3p7Nv1LS5kQyTJUiU/9&#10;RZkH9ruSq2gwp3qGF8ndsDZXlPH59ghCykK3JmOgzplIXb5XvP8V+ysTlpUhFz1GKRZde0MUrc1x&#10;bk/FRI+XZ9toxahU5iPXa2euSRw1sKEj8N7VloQIdafLpNkbARs8xtUR8haN+WBI6BR3LpOqpO4h&#10;44AtFTKRKtELoQlB15oHzcQWiSNVPdfL4iCMB3VdQUQ5Y1rCN+vgUy/xyDm1srZl0KWXLxhvAH3E&#10;wSx1dgiiGERz0qsSnpBeFwctJTPZmu52MSB1axK2TE/KpYbR40ZwenAMV4z68I0r+/SJTfQc3VRV&#10;8qDlFUMnPqk5DupgKWK6LlaETr7UEoNELhBuWR345ToH5LJlionCFnVy14GyoAMQnCE7e1H47a8t&#10;nGthlu2pOtWQwcY8Vueh7pwR1F0wv82+iuHEHRvVNub5YTkOdkmruc2Lp4lGiK/oHjPpJYbG5Djc&#10;HU5RqhEdT2D1TvCIygGYLk9lGfLvGCzXPjgiytQcDuttB06VXoVTm0HqbpsswWOREKZmZTsfGXqf&#10;BObiDQRJxeyO5uiRhNAD8G0TsOUd3vjlqSPfywjZDw6/XTm9FyJpff2usArylocks8QsxVX0VuSY&#10;bBOHY8/NigeyVie0LDhsU8Dsn8rmTRsUbR48XfFU2hcYuE4/AaHWVxfE9uW9q/D920lrF3p1wicr&#10;tWSTokQOwYQlEXXiFDwPmtjkyBLzvkZMY0vEz8SJXA/5wwPhuC96cvyCzDTbuDDkfujRaJxGq7/m&#10;7BnRR99iqosOh2wZiu0abFRvdb5t6OqvPiWHksUL4AcMVIuP3bbo4UFBzEwmz0lTHSYiD5bljr+F&#10;NqL0XcGbD3/x0DO2r3tcV4gAmnuFN2+ZZAXv0npf0FxdbG0USlzKtg3pfiHfGJfaqiZwxBYlgTCe&#10;V/JbMkKp9lAidD8rYKRKWbUwfLaG/lxy0wHPjeuRqOxny+6JXFi+7Hct3S0Q7msNtEEvA2LkzVNe&#10;HL9zgz8X2madkeCptOjeRLUPs9ndhZoUNGhU8w98iMxB/F7kctEP/4dJzdtyezH+k2JQ38JiMF6K&#10;JCUvbszu+b8NHHADNV9tHHu5dns+QSx7TwzbxQhkl/X5ybTipx/eEeVoe5Z944UKIkNkma3msoBI&#10;Zw/WxeCF1sC62gTYEnjN6Y3+IDsH/qlRNnAzKgTGwBgjP57PnJuSp2YWmtvLQ4GrB9ZoXGuTI53Q&#10;q4KrwXbna1keLCu+PCyU66WYqJNZ3bJpUmUOpRzm6104fBQjTPMWX/On4Dx2scfkzyX0h1JlHvX2&#10;uUn/WfZyn+TNc19fP19c6v0fDfxvzA4nnPyhQHlVKE/57vJLKtjyzflAXzQYqx7VxOPF1Z8xLIe8&#10;KJ27A8FUZryzllc68LtWQq66Uo7s29cZp3InIx/D9leeYZkUyjpx1e5sy/qGNF3flFi/Id0fQ1dP&#10;PeivUnrHgHoPzCQUI08dVV59/kMNPo9zB2zJGWXecy93oOffTUyR1EjjJD8R+zpUVIuxbUxWI8R+&#10;+rFPw/jV/CTMP+0R8hj7rYS2iGdXazbnKH3IAzNOGltjZ8JkjDO80OW4RCJlUofOdPTaqHta9XvF&#10;+19twhus2mE22FCiMFvGlFUGEa3oQD9vl09iFe/LsykYAXS1esgb7bmqdoAvOid6kX/q6swBrOue&#10;YasRFhHRZ0Oj7GmmyjNlxKIOkYOnD0XIT8WEtMKs2xlGCbZKxwQCI1Y/rWH2YmcCzE5PJxalQtXx&#10;4tVHyXI3Cyrv4wm+WL1QtLq2wxzluS4L5p8bchMXgIFIcmLrG1Mden2plfaooRo2TJy9IW1txV+n&#10;OJXUtNcotFAeWGMe4+JGHal6G1xXzXAw6X3AivbN1EMkeySOoqZFQIxqPJzcqHxaW2gSrhifBBIh&#10;2Os8itZ9O3SYkO4NTjJUKRvsYSnVMqfgxiFm732HV8Ltu6iHHZXk0zIvJ1/7ssSBOTUPrH666i4s&#10;0+giTB5yH3z7FJ8DihhcsWXAQxnft+xV8r3qS3cKR0y8j1kRQ+u6HxS0zIfpV2kF2ffubkImfQey&#10;/C2GuRv96m6cdr1zpJp6jUZkbIthm3Yts/9w12zXeYOsAWrSfJMc0dnhe4M8wU672p/oasbjUAPi&#10;gkorOv68bj1KTB8tB8ELPxbZV4mRa7XrPBbzKitb4EpJBUpRwMt7O5udUU4raEuWTPbyqdPVbYIE&#10;w8sayhk8NipUYW9HrdO90creRdy30TeJ29RH5TrjYiO2dfLupjPHa9xZ2CaHFGLNivoVtXMHUYwy&#10;G+vNlpWw5DPoPB4N0bVfTe/3sTJcWHQczT+kT6OmWkPD61NxrIogEuEFIRjWhFuNWVQr7R2+q+ZD&#10;4Y7/IofhFK9DmOKzJ7Lr+vJtDm85bz/Ao8z2oZt7E2qUE1X2pAYbpZ4RfshKzyof8JVAU/Mm+t5D&#10;70F0g/J52UYqGGT2rn/Bs7w4p3DzdV4YweR6B+de6ug1ZHwRyjQKB3yU7WFC9BjDaXJSF2n7Ryv5&#10;aGg+8Cl6l5H7TDUkr6c7uah0GMOd3ic/g+l7Vtw/CPOxGe8jCE84YFUOHBp+OcbOtlgrTNd2DS3a&#10;p/mYusQVozCEFza0IaQMklR48rUNK5RhHKxi7WC0VssGMEWyvW/LozJ5szG6bi/P7bKWdw/66bqZ&#10;ns82IvuGzZQTL2IFMz0PC33dcg6mOp7SntA19pIaBiOLMyI5mfV2kLQHAMDgQbAXgEQuhhicYOjG&#10;TzFxx/pSrdw9WeqvGefscTZjMFvX7IYMTlRUfRqD3Gh3lPplget/ir7+Z4rJ/sr38HU+Vf2yh/Y/&#10;vbLvV9OwvkkwLemv0bJTQX4RUEZG33MHYX0JYBV1Unlr4i0TovoO9qxayp0JWt5MbapVsp5VmQ9H&#10;uzVsACZkDsup41fd3zHfIpH/Z4sqcsEiZHtgK6C399BPj+a7WG3wFnx4T3OPDSH5IGV3VWhOz2RA&#10;63wO4YERm8MSXYbTX903Y5jPwRVb+0ftZEx6T98r3v9yE96aUhzGIZoeqjkw+fqk16e2mUH3pj7d&#10;NZWw+9vg72KgqzOKOxMDqH0dWc885M01UmCVa4RS7EiAHkOimrkIEpETEfe6+GFFA4XSIjoFO+xC&#10;g5z91itGnUrzHPJ7UJXi/McA6zjZI/fwDMvq7aaUHoasD10lNPlNP2YHOCR1ejngemwewjYqeg2P&#10;jIBHH8GCPsM3bi3/M14DT6rK1N9wsjXqA42bhZTSpVH/2eP6uFpRNi9B7LBlP3x1bg0pL7Fh1pjT&#10;1lL31XyUYfzLgMRy3gWKsnhLqnvVzJVBKdUO6/6IEdo/mvhcsgke+OH8ZZwR+2oScCmvg3lV02k8&#10;pl7VA1Z2C2arqRnsPMu3KuW+u+nNEQkFbK5XUg7QIbkHUOAHevgTj78+0J8lXu7t2SV0MhgcPMJN&#10;u7e3J4gYFdcbMMA5+9NTRETIxKbw3hh/cXDWUzGgEUyC+wPR0xby7EoCmbMevOQZ8+yIVz10wY/S&#10;L70LXxgjCLc1WimJUCgIjE3ciBndIm6iBu+XHgBJoBevWItTAifAwUgUL00w/Wt5r+ZvHAoy0Qkt&#10;499o32UP4/Jg79SOzmX7SOA1uzw3uzHXalgd03aeK+Ba9gVg/ld/+kezNequXjzDKihF87xIwyjN&#10;DrAPm8ewjhc0QY33N4zsYxdVldlNViT2s5FYlDPAqMM8HdmZ4D1POs3JUCtI1KIyWwp0cmgT1Vsl&#10;t0ia9iXyprwzRJdvI9F6S7uH2UP2sEoZWdyplNuCaUeDRhk3uM7upk5pTB9qsRi9hiMb97/N/xs+&#10;oHgwQ7Vn08hGNTswBFB6hNyLHzd7ShseMxhL23DGJxMJcttSM1iSN5ZKn9hzst/bMgi5e2J5RC7b&#10;v6xb+MwzZAu6bg929t6BJPwI8XB9uIKjazY+9XiRZBDgOXeUt8MQ7Y1q17xzDNxmRaBxlU/NxwsV&#10;9DCIfZgxvcHO4+cdoKrWen7QyokuAqeyr+rPi9PjahlUM+NgwYxsG9Xl8nhqpCJbEq+Vu/SqWYVZ&#10;y/NfPi4vHzG3N0H1u3f1+ZPF+9UVXVq8B/ulBgx794jP3n4aNgsjTXnfVmOAm2Ge0OcYWs/gVQ+w&#10;+iy81AAb4hqbnNmgElcX/qPjZjYEYMWUDAx2CPBJ3zbDLljHqtgyYvroR0vBQgRDSdd87A853g53&#10;XRa9vyJWtH/Rz/nVNe2vS8r9x3zvr4oa1pSYfd2L1PLVvlctOpTnQ9b9Fdbi1xu3JlIxESLytVfu&#10;tcN1JESEbf7nXtWbWLJjoasTmHpvfL/SP8+gaJnx09UdOTMzTIKSXxJq8jmzbh6HnXwi//lbJn+7&#10;kremfQxMvhXp8jjzA1lyJh4l0vQYPJKeXJm538kBHecTH6Tlgco5mYFxubeP+ce65QoW36UxxutZ&#10;7u7a1O8V73+5f26uN6bHzMjGL8pyd7s86fNHMQ2zEsZp0EhvrRgkihEgbZo6sY8uu0GLJCUdbsnQ&#10;4rl8crTmpoUkjLRtVD7Dwq5uuqN+nr6oxbGinA7aYfGBtRSKHjuqcObA0D/Ed2CoCwevq61sp6+Y&#10;0DoLVSPV2uNiPCuUB32Ezi4INSUG2XTQJidzjo27B2CgCkEdhM6urvXiqqFEoFjZDkm1ec6tl4hQ&#10;gBJ3jLxUzIQMT9Upwy7RQ9IaJSPhUjGkLcfUut0QrSHakKgVxj8Lj9HuxXVBOKegLUi/oSSvvqT6&#10;7xq1U93VYpJhPY3zFsx+fPAbh9+BCRjzrjHzHK1bN+mx/HMjcVva27uYG2hL5CweIIbT2K1TvD1u&#10;sR56XloQB5pZZKZrHjC9n+dK1FTo7YlZ04zXb+N0hgYAf0cvuX2tpn0H5+haskNgB1N7vBjhueIC&#10;UwMftYcrPSecbJt7zUUiD3Yu9Up/s/WrHiNon7LZXey6mRDDPH63G0K2lrNrR7X3HTk8jFmeckvn&#10;OivitRJ7w7HOikoCj4zfQ4Rye90VdiwvIYq4KsNlC/Vkjafe3uliysmbjab6+smM67gOl2t7Dxzu&#10;idjbDMvhOB/Fr450LA7+SEljBcbCbZcrxdKQyC1uOsyCGhTpOYj+3pZ2OIQNYEhIUhIgWjOOaSRO&#10;jUqY419OeanWRUm2xbybR6pxLpwAOrqVkEQJm0fhKSiOpvM91+fq0OR3zw/L2MdRrXtAI/f24l/F&#10;AEnvWKRWfz+6+abeN5+hOwtpgNBZaYeGe9u2tLdVH89ai86HlmxY2EKaOK7IilIH/3lmpv0oaxUm&#10;FLp6Bmyiqra5C9DDvJDlsXoCcZDhanPeVQgEsZJ3z0N2XaE/7ebsOjFAeKuZcBL2gNFCVR9ox1wX&#10;rZwaMHs/tVeXTofLZsDIJGQYVufb0PWEjDlAU1xSbcDQ21XNczssPOAp3tgoa/WMKUQsU1vfWTc7&#10;oRVZ3JwV4+pdnj4+IA2IMGeYgW1Pau1f/sUQU/rh4/rXv2B3snBsg2NZSrb1bm3abPpqVO/FvL2I&#10;yzv/cPvwwX4gs9a7j5cF9bfGpuBB69Z5evqo1IQbS8J+PlI4bFF6d7ZMX3Q/UO6TOYeinn0gcQ3U&#10;Ddupfe1m1uKzYZ/LaTX/cchgRAK286p8GOP6/4T/zCW4VLmvrPubNlop+uVB7is2sP7dZaiq31Zs&#10;p7njLtmpv67pjvLoAyJSPjvd/dqh768ITprSEKOw+WJ5OA3+Xhe9ovd7QvSt5l7+vTBI5PUViiWx&#10;yR6UMBmkZmeyfE4MIL+CG/fPpGxOQZFnDUBGZFZem10hqQ7iSy37ldTpszjmU4yQac3zVOrxhDTG&#10;kijMeVY/fWBh3I1euo5D8vETNEru9wryH6VOfos4Nbllcvx1Y/3mmXzcjM2gaz3jVa8vdi4/Pf3Z&#10;2Eq6XpaArAQjKkY56JJvOHOY9mm7ZGiqugyvd837KyAXVaYBizDHYnXlKitk5MmvdexCEkiZOJzH&#10;IMyTM8TvVLi9MHnoVGM2UoXxkwUir1MIXOHtNLet6cHOneR6uIp5qt184LnApddihgzvHRNuQC5p&#10;ds5o1Q+BLDoMznVtDBkChBPfe/JxgYf+MfuQLQDMZvFN5gFz5x2rWRveAvzjwOo8AeOX3m7XEytA&#10;VoV15cwkEFTWN3I2chxoeWCKw3T1aY9IlE4UxuL0zXlqDIejDo9NoY05avcAXskqxkFW/lmIxmAz&#10;/DbhJ3Evb2TihuDUf3SYr3wymYfpsKrG0LXGVe2MKY7h54HVKAni7gPplFWGZkdZkiPmhe/mu5xH&#10;gzqLiYPczR3QOtTAIrMTKcGxvU7y5Rn5WPZhaUgER0LUXstPOAQvggOO09roSjiofCEkhiSyCoKx&#10;pZ5smJ9YOViiKsj0na7DqSs7l7uPcJxhT+shL4+bXPY6zKsIm8udXQbbP31YLf/THi4LRjFwFJ6g&#10;HmC4IHCl1r36VJUPgldFHPDinjPO+AK6EqsGgn4l9vUeaPVsCngLgp84uLDmcnxv/2aJLJ8QrmMl&#10;71/W24e/GP/WAsFuP/5LfWcKJZNhb4vSjE/eLzTP/sJcrhQ+zo0sYlLL6rCHHyPT/P2juovd0CvJ&#10;I/FU9tDdtLgfmh4STZfi2mQN5NJQBRSGf9e0KbIoD9gW2UU9mNuUV4T5jc5zNOo6ocrOUnY4F96W&#10;+x8KIp3CaIiReHVDeKgtghCQUoCh5+t1hIlJdmo8Y1kTxRwmVS/pMga5jMFFR9+N89oINHbqJOLO&#10;UOiSmc+s4DAmCM0Z1cH1hQBAk0BXdADZRMPnYzPP1j02iOUucQkNoAHN1viuCxjSMBnMrbTdtxJ3&#10;mhuBN824sDoIfZ6V4k6KOrUCQyCUbL/Cl8oPAodSKomiX8VwcXwGkfRlP/iEcvfx0f7DNbSSfNb1&#10;+Uk/ftDnZ8XayyZRt0LxBK6TAY5t9Op2a0YcMc8caiH+ugBKVyf8GZjKJqyAJuLxQpMVg1WTf2OJ&#10;NLnz9tMfMLz99KlYQfvwYCHbFltkNCneZdY3u56Rm301sJnpn9E927jkbQAuOjeiZlI3XDiXS6MN&#10;2/hXVj/T+tIQO3e92T0Gny482GYwvtmZAOKmzqaoDbZbJ9rbnMOWS2x5Y2hdAZT6+APugKWy6XHj&#10;uyIDjA/m2rVMnpJ7hNGR0ND1Mxmnuis+9RsRw8ey53MDPX4gvX9hIlzL5Ac+HoblZ0aodyfvv53s&#10;81vlxPfs4Uhx0HJokOkuHdrFFzpS2eSr9NtvxAiFgllzacweVRpJ7gQBssvKp5ehbzCokhM5DZG1&#10;ar56ObrN3254y9se4VxGdY931AOA7NXdHbGCQ7y9d1fu7qCeOjp5jZ6Oc5fIK21z/R3QcwPbRfWX&#10;m7fAJKndpruw2xhQEJPe2y369jhwbG8GWWV/fJ/fIyRCYhLsswsHw4ZkrE0fZ6xgbunqrt6qY5AT&#10;Vg4Z9vbvFW/5R6mTDx2ngaLdq5ENh9httUhnViZ2Cr+Yfai8/HW9vJjcqlye18v1dCJg2U+SrGBj&#10;7u8d9+IDSR6LPRMj1VE1CysvosIClzfSFgFbmI6m9mnAIVJl78GMu1IxlkahU8m9W2HSCgxRkJsR&#10;5jHmcTyZdZzKTsWRPMyDdHSqu2+pCHNqSc+hEU4OHhWyga0FzgoLks0Nnx7WE1giPwSHthADZ5BO&#10;9sA/n9gKJ66cVDhQC0gYHnRxMdelpsTCyXQ2WOamYgfOzt6B125B3IkMXtTtPmaTrHO4jXiOCs4/&#10;C4/hmFHXAUAOX7FPe1P92EtM4Ue2afJ7Ck/wGED7zufHtW1EGXncZwtT3CvLE2+eLSthOkI1kUV9&#10;j6RI5nvm0UVNMvYoh3Kxr5CcqiIju4gRIFn/YAtprFD6xMvQKZ2ppGBo6vXfISfLPsfrQWDmS/Xy&#10;p++RjTpPg6OSiONzT/NkelKjIawcmuE1GSGGM378FLBi4bo9MYcZdKcW8KW8MiXnyT1S5dIMEK7X&#10;ifa49pK+YmbbnB/sdkd+nVn6IOzXwdkfQGkXvleqTh1BZb9kvVG6CZc8K3eUdeg54YTsg+jmd5o7&#10;8v0D0fhPBC3YO7Hnxi7DuXjeqqFpbyC9W1i3jbPqy3r+1z8t799FNA/vEPfmQxbhWbBFHGLcJ34K&#10;AGyERUXGmduMh4oEf8rRb+XZY6gARI79fP/ENtW6g0wlFN/Z438FcA0b7zTA5ejchf1xe/OW4VPh&#10;sg7i5eDS14jG5aoTrcCWE/uNJPwtC7Y+E8zoDPd3mzk+ITYYH2VpsmOr/RTbD+86Zq1sdWmYTaw0&#10;7UPNVV3IT2VCc3jW5q0lP4p2cpOjP0WMQqd7AJg/ayk2xr5J3fcgGUc0TYU/lpQawEAZ3NvwGY/7&#10;OtzXGklVHpymCCtGmCw9wxHuLQP0QAFLOmh6MIdanRUkUnORqQGP7hvF5GjxOM0v5n521Sw4/fxQ&#10;HODfQMO2aCELu7bN0cT53dsc9KGA4Wzvzypkkzdv4b3GZaeNhfYfaMX7Qe9ePUvZz3PVGe9sZeH+&#10;hwrpJH/6b2ol9PPTFixrLqKXi2W5nx4WEiLt4XsxV/wNUufbAklGjV3A1TchOUgPRfOHwSTJF4QX&#10;2FbDEGB7OosppBYqcTDm7b4MOYwOGikseexHm5gZxfK2voARbS7nwjQEAhS3olPa2ueGfT1ODymB&#10;roljfC1j1r1m9gNm778k8Cd7q/UA8t7/5xd+qh4cRK/GwOlV1kkk8sZL6a8Hj/qLhqFfBlOVNzNv&#10;vqJglt3+Oi99GeitI08gSD7HUnZ68fJzkbk6Y6y0zEeOWFJlhMaX9IKU+9yJo+51bPGjBaGTnaTM&#10;EtXxu9+UH+ihuNaxQ+Qryzw/mUQ0d0SqI4Zrh2QNnqkeidD9zW5EwClaeZOQ9s9e7urhajjof4Ux&#10;ECdu78jD72f9wsU3wyp7jrdqigHTuxtYifQs5dEx/NJBGxy5kx7fsH9Memy7+TBmluwEyFV5VP5e&#10;8f5jGiSYDewLugbxkLNBBrd4MtCGvvSHJ1ReV4sTtFnurd6s3L3Zly8wPammqK/E9G9e3TY0uZWG&#10;VU375R4R4fPDcfzaUGeK77Zb0V3uRQNsB1SJVjzEnxTGDrGGdGhu9z2c/q0ogyWmN0wAccWrKSc5&#10;f2oPJDgHJrPmkMd/KUap0nwTaozTsIeJsToOfIJoIuNejNiFA4XZbv2s6bm1miZDDz2iOZGsLNTV&#10;LS2jfaRa1zvFi/tf+61E00hmjVVKWVqgZ3Bau6FkFR8NlTwoiB+1smIMkWUjk2jSXs5R5uI0n9ga&#10;w0GNOaNRP5Hi6kVpDXijRtEb0GKeUrq7TzeTyC41IVWZqJOmyZ2AxYY/E5RZ5TbZTzlyhOzLUYsV&#10;nh5PSnZBS3Nha4YLHU2tci9Eoaw2U2W6FyPp3J3ybDeRHRcxdsQg8qqzZEPaKtHt849P+tHNs1cd&#10;Ye2bciHId5JEXxDC7RUvjsKWWNOfNrPOmfuvPmCEqlWDauXlaLYR/NylPVNoB6ZonNckubx9v7pk&#10;FNvcyUasWI83PNpmr42wHcY+Vd5oW/CJc/THG8wchklP5X2zbmykqqTcQCNGRntyOjXze5w5FBZG&#10;XAIio6HzsqJ+MdI7XsPLs32xDcjk9gfLNe2P73ysfLVxsvjEvrpfQvZ6VQ7n2Jnp1e+GM7xYnWFl&#10;1JBOQjEZPfTMM5aZyCWHo8sMNevDF1TH5xJhtl616PHlaSgdXHORoT3V41nGi6FzOo0AbihJIcMu&#10;rk5GdDzXkSwth8lEP7jo8xw+7QU9RvSSsgTwmmt1VQI+KRIIAbR3RhZzjPlB+A9rrgjy5x7rZ4vf&#10;CEQz44L6pAn0RaxmTUGpdqC2o/mq0Wof3QN/bNN35XWjBs6NF8qa+va0GKuTo1HbOWqMp7zFCfV1&#10;Bvz6pdkGDcbjQkL+Nq5BxrVC+7OS9u7Ni0czs57VukVooVq1B0s6im1L5bVoIqxpNbzZNpS9Xk3D&#10;L9cuzmps7HcgpgiDVHvNGTmb4+tx+nVGnOtz1tU1A2x4LSDqP74DqsoGGh8+rJdn4y7Xq6Eibax7&#10;woT7dLL8a2QC3y7nx5+MLQHSlQ+O3FcRDPoeJ/USUVJ23ZpD+e0Bt19q33C7ud7dfrENTtxdUKjf&#10;SgzB3uzhxLTbLNo6WbADn97J+dGswQ7YWLt3+upvLNOVb1O96m+kJT5Az3/dIPbvoAH9JSZjHRPX&#10;17k+bnRsUyzTFAVX5BgJ/vUvcLLvzm3FNPSOlpe7+3/BJ7mvkkPnqvqFKyR39tmJfhUOzyKvtc+v&#10;Knk9iBd05D6py2wSUHFfrvdJTdBLkjUOuvHfD7mq3pnGefYmCDCD6iwQzpiatrBiZbY96LZOUvyY&#10;6FfNJKlyp7SQOU75lRVcSB1TKfeNi1ej42H38ywJZ1aevle8f+da1w/EqN2WnadvqKWOIeTtgiP2&#10;avG5L+bILeQ92obpp97m5lHQlm4lPKkRQLBvIKIJ9/CawkeFANJWb9J7rKtqHjMmp4e08VC3OGv0&#10;NLatA+8pMQcYCSJD3dGqJNG+1siSwftCKAeMxCtSFigoPVPZXKau4RyzyVewdkQXOmMUKuV1D6f1&#10;mtxXOoS72CtZQrWP8QYDPpIc4/o/n+FEWegqRA/RzYQOn3/7YGreJzyn0rnGKWWt7sF3Fx31hIj/&#10;8ZCW6BDWbICSvRJVkVv7rOmFtGT3+ecIsOwxYglqdxKYl0rNrasuVN3zhBI95ebKmr+lBNW4jkVZ&#10;Rjjta/yDOplJAnUlk1zHR/i7iHGooD0o1seiftV4PHVKDS28tfk9uyf86d6F81S2495TZhXrG4q1&#10;0ZDet/AQhTpR3Eur7hsn5O4yx7ANVnAMhKtO6ysts7I3svOuRrYKbZIGsjJVpNHW5LK8f2SFB917&#10;32bHEbsKPobvfYI6ekJsHyrR4DhkgJJGBpB5et+brN8i7HAmfiTMmeOzkvoGv/u6Zv4tq0Ug1txr&#10;7u9ixXhQa+SlUqib4dUhvFadlNhxS1UmANslU4ygjH5riwumw6AzKSa9n/58sbnZ6fH84x+WH97D&#10;ZUANJZJGhV3dDkyux84mlqyIzNQjH0fNp+OwFvNGEWZ91fvckH3Xm/KzMBoe+nY5Jh+K+yp6iJbD&#10;axoK65qr0zis9Kx4vYtE4sCOJx0xZpkWuId1ZO6f93vqdMRkjcS1tVc3dx/xM2UHJpWU3pScpGgW&#10;uRtv0Rq0ewiYpcbT5pFV3gkiyAq9JhcFEbOcfUz+C+aQKHOtNYIbxCp1mjnc9pymhDg/aBog8LJb&#10;urYDlacx+ZuFZ+y0VUkIpgcPm1vBWIP6oq61OWEqeTC0hxdjDpDpZTI3xCIzztpjBuT/074ZZTw1&#10;OI8Go1oQCMRlZylw+hjMwipe5Pf0vWl7MomO/X8LzpUIeANU1Kld27b5nNXEw1tEfO+v0Lqtt60t&#10;fi907zAiiNnEV/b19i8LqNAWybv8YHbaBu2VtRutZ2WYK+Mg2s82J7xV5qaEf34pf/yDjdnXjx9O&#10;fSLZlXKsT1hErHhRdj5DX9boXFCwMxUAUENeMbsFNi4sa+L1YCFyTjgUHx4qZa/a2rFQbVxfFouX&#10;pxh+pdUocGupOFN9zY37hoLzXoXzFQVf/42oUV31/nb6UoTPz9tHy9+KU/WLfoVO25LOea8J5onA&#10;ue2VQ3g/TR0QCfJmhNDrAa2kuSIbyGO2GlQn+eWy7XkVlq/71p1mkWWuyM6zHAWPvn2R9T5mOd37&#10;Pg2WIDLLFwu8vsdeHJXMWn635CqyKmpxHxZoODBf2CpXtwfg8a1Lfnm2Pn6IFlVmdvyRPpUBBHFC&#10;6rqnQMlwB6W5aQdVhtdXdoFg1ykuUpo743Ka/N3H+/esdwNRBioSmtWYxlCrvF4XhNBfbi9PpmXq&#10;TFOwAW8jGYWnMJxyaeo08eONdsNK2a0tdNdX+R06h6plJ5DnMMJb/Ixl0yDin2r32SOqygR5t6Fc&#10;cFrmSh+mc6I5u4jZHAWwtbtOl5jfSnKJxzbCMAf+kxeim0bgEJ+NNiZyHGTVqJTU6xToIYcDENhL&#10;zL3pUM6Dj/1OSy/ccIkW10hjvtUXF6D1KJ55DFz3JTtwyWXJApiDLmdWa7h9e3jPwkDrfF5lLGYa&#10;DkoId5lkE5OfxlIqsko3zzGJzmgEwUooJ3VMdp3h1A+BdXsSj79mluKelbFFiHvIdxkJPHYBHrLj&#10;z3027gVwDB7zZ/opUPJk7WouZJS0+FuU02gIQLZHVErYpwdlqu7UKVep+96zkZcWR+aWgaEy1Gjy&#10;xhmFb7nWspv4tBxZaCWPrcHs2iKmReMjoOaImnJc19raLkVC7VeC4RQ/qcdQSjNsQacTtgQEO7W1&#10;dKdC3mw15YqAkM3i1J/67fFk8xzG5wrviUzh4mreYuOvWpLRRLvgHhopOtxvgw8J6bsdxysSVriw&#10;d2auOCjJjbmB/mI3K13BXr7vvW454Dy8/bFFEgA7qrrX8x40JBT0k99kZ3cco33Pss/1LBziCgSl&#10;xOCZP9CqJnuc1ovJONv5sT08sA/UGe1E9ak6uDHullAwu5ySC5DL7Xqa7apP0HoQukm0c2GCl5eT&#10;rLEmkLz7FV1zRiouDPeVtUpwpugW79OFKTGh1ftz5JzQgny3Ok7tsfj0iNqSOmbWnnaWchB6IvYZ&#10;fg9iGTF4niE31rqiMlIHo/dTDjFFaXdjjqx1IWoLDQqeL/QIt+h9W60rdHLGGu97QXCSGyPrqkt6&#10;uzvbhoA5xMmBYhtcnLASI0fMMgsJMlXi/adnl+0Vd1w4cUrcvKKpdAgEDGCJt/6ET3Z5sP9/xoJb&#10;a0C5Rm0UvHVAsAJ5nUUTxSw6vH/Rq/Lnk4gBgKlthgxLT+vSQltxedo+fpBPH42NzJ+zdi9maWgB&#10;1fkRidtm3V3gfOWGFYlINnw9EZq+ciU8lEAt9Hj2exoZ+2hQiz+Mq01wAVRG1W1rgoIcZV/1gD95&#10;Z63q28vVpr4KTPQDjPC3zRRMaq5jC/XdPDYviX/DqOEtKPvRVjzLag/kVlwezqeoIWzJfjH9OS3D&#10;6zg1lnweGp8Te5pOeGpOZu61T7Rey4XLejuDef0PCyaScheOq0V/nZF2VxR9+08ZcSnl70Cq+oVD&#10;3hFhm6vHtMiXUNbeQRBC4PZ2erF+iZs163N28PzrKFw9JB5/8xvTg9Jn6m3JXWd+z1ccgo+fndF/&#10;YeQvb+C+khkiP9cMyWnEf51Iq7/XE53zpGgHIPIOy7qpmg3XbDMenP/7lLktb9q8ZcoJnK603I3o&#10;M81D9sGepL5szjTxn9DdB7TFtqm37xXvb5WTVj+zmiLzhJgW9wpaaPwFY4rto8FRbVdbL5jl1n6j&#10;NiWQIUOdEqpRPyYxVajVjH03sKqVgovcLSEcQHqISMr5hvNK/AVF9rMbd+1ks4U4bbLPWJW1eZzI&#10;1mO5JR1zkCRiwFK76H4ri6SFtQYHN34DTxjBw9SS8OHYdUMm54Er1TFrqHvsPHHiryA5k6EPPQYC&#10;Q2lsJ3WfDfEgQkNXxCLVWS+Rno/FrWXqhydOelOD6ptEDXbf5oFBnK5omHGHMBEm1A2CUkezZESQ&#10;avKpTCq8giSE8/tS91wfiry3wNPUgCGF+V7mxbXHMKR4/CsnDyU9nHQdD1IYInX6aWqWYTmA+Xlr&#10;cZE1Xay0ZJeekctCB6/soxW9i7FNOaPMXtWDssoLaWpn98nw5GmRkUQ7mqxDwNy9EE36amSLd5ni&#10;UXXwnMMvHHt8TcBFL5E97lPn+KUABPZLztNqDOSrpD3Nnsbm16T6eFx2JKb3ODL8ZWidoC3s8M+/&#10;2PlVfvipL4+4OanijOKB4uORXOrFnWuH6xh4pv6KUaIa2Crkdi3oDWHe+w7FwfXJirqOF71kGC9O&#10;sdkv0XGdGXBVZLiWy06XbJk3qzrwh749SACffAuPaGZCljH1apx7EVVNeQZlSwxusV9lozO7Anhx&#10;CAwD85Y3B/pi1eHCzOoO0DCmjh6xs6udJUrA+PA8lsz3OIkco4BUhE53VPdlzPPzSgaUgsQpWEFc&#10;+8A4Lpbx+y00winkEMw4Q8v3ubS8BbPR4cGejnvDLxDY7wQxRKcqToviUhzJHML5BzqSz/koNfX5&#10;JZKl/A06EGtMU6trYNcQ3ArlAJQuY5lyXIL28X47P3Vw17X1SCwkY8/DcjWDYaNVQDdrTekHWzei&#10;+wQ7nNgTStX9MSWoXgp5UGwrRg5+sSEnDj3nkzDzrZfI6J52uBLZx+A5u9Vh9CbUY68LfSn2yNx8&#10;PrxAMgcJBlFVaEaYEsqq3CcDVn0stp/yVrCS0r8Zv6bxeTcbLb63YRslq8Gn/mjD4onEH1a3dvst&#10;t7nB24PdhqjELdOoHfH4XS7Y2c4PG5J4H4ReJNs9DYZ1+oNNdK/2NQu25LqarXfbnj9+9JBiEuDJ&#10;ufbOlAYgAq3onp5HWsrpkYPUfb0+mcsfSBjXbQ3aG7nsBC/3HSPYSkDCEM2Lx1ktvFfpSPK7/vSw&#10;celubnDbeWJS5ty1XU0RG1N9i0gSlL63awB5A8ObuYbjOav3xYy8EqJ+Lh0lVARZe0Vvqo52zx2e&#10;SvdZ9E7b/dpR468WTv/ML9KjU3Tw+iFb2zlcE45JE843p5K+ERb7GZdt+Eh0WuK40msYt+75xAHn&#10;PdR9WgYPcRAjU5gqg8CbFMeuh2Jm8C0O09kR3KWicx5uGS7it5oJew563RU59yYZPQgCdtuJHLvH&#10;I8FLdk2Wt47Tajr4wuK+srjTfnfBvCEhJPw/CJ94JhdCm09mUywvVYfZlsud5tFq+ticipFeQx3R&#10;XfYgt55ZJ0VHOLTkBzSLGuoR8T4+0TEa/k6u+hWNO3sYtgm2QoRHd+VvH1YzG4/AEbpuL08w5Fi5&#10;+/xkm/HHlw/2xVbfnmVwtEV1Mm3smNMtHNxYKjeNsVp0QnogcHT28/vcsudALkWF6ZtigFatO4mq&#10;uXRXZFcP8tRQgj1bNTFIjsrkzEQDWeNqWmeo8aA5WEct8jsbzb3xzYXlq/9ObwMs4qsl/AAbgSRV&#10;4ofhPGKHbPxVy34jLy177fg/1TX64qrMMeFz5xjSIFrs0H646e7Ayzww3fpY+7rHm1Z3uHevfVFs&#10;WENdCeihla47caQT8QnMZuuB1Iodh1ru6CZ4631sGlVzhw6pcLwAjWwVnwtyEN99sOyjGAb/+ris&#10;ZzkalZgMI38fy3KVXRetNMPO4vOpApgW+vQT9iDA9zmcJHGdMtgO+YsPqvgynIc+XvLzcaoVE7gX&#10;t3auWsotcJpyT+bN9C756bA4tVXTHRq+9Pi5O6TK589N4pavzdXk7CCQRGYqPzrgvZAv0neTiQT6&#10;bTCQC6eGEI5azWCjo5fn9XYRw54//Kgny8+0wQ3UPMiRtg9riRuAH0bDURMP7xryjtStSia/Ymrn&#10;D50tJF4GmkjSPszNmlk3Mw2CshvlTuXjyOKQdXu82d4HmCvMzbJ/LJrNVE3zugx0l2Y8lFsKOyuW&#10;5hQIgOQ8M0/Cz2yl98kFESu/5/EkJk6x5O/6/geTVlu6khEq7A8h9uaiaA+/Pedn0r0utw3YWxsf&#10;nhbHNUmcjlj1+6ByG3FF1FqwDEySc+1+QD5oX8uoNrubLaKVxeeoprpYDqeTcneSz7zeOh+Ld4HV&#10;OF/dHa7kINOVGFT3Edi0hwrqIWup1GOf1Cf3AQTja9tnMlV2Prq3xzxTjtZr/4xbDm+jfdCrP3b+&#10;0VL57AVhNoj8jZCJEPdHEJvIF8s2udahiRjO5STYSKwPNbzHXeMim/AXd0yvMZ3lxwLPqLdWWLqv&#10;a+iA4irFSkSfeiuM9EVZPsUUW1MeLdfQsSOjHYuwJ1fXtrp0xl7686fbx0/t5YM8P8VLRVsR0ATC&#10;2MWrU7iE9AEADVyf9D00Jhux32r/vnmm2rARaJKy/DSXk1jJdAOkgrHpWx9x9ZuFvYMyChYWLvXD&#10;O+H2YcgsO7ZZsoA9Af35Yu8VkXdsMPXL1XueG546QTh93ySS0ru92O3lgoL/4bGZXNpDHBqnwnjN&#10;bHaUGtsBhOuBsKezh3F3PnsBU+aKWwhjY+dxIZF7TNJ9JeGNNbGVUsPzReXa65HpZ4te3U2Y+kYE&#10;98+F/b45OK3zMFMjdX6gkvT+tendAz4Z2r/B6Dua/m+83y/mAMn9xFXLgRR1iLyeXmMXeU1gkmwN&#10;j816H4Ye0o30s1NJfUPFq7cRcLt7U7IrqLnbyFuyYdWjJUWTXX+QsewZRfvQVoKkuAcyTavxAHAc&#10;hPSydy/233A/1s5bru5V9LgHjiirSEge2WqSoYPRbZf7bN5DivV8pqrl9znsJXxh46psAWsbrbww&#10;9NbqySKQZqpnHvO0MVW8Om6B/YTpm1F3zmhML/hbfOSjYx+VYM/Vcnh8eBi4jRWM4976veL9Jlny&#10;wcJeZUQbuzzQtvcbHrAb61I1S4/pIV/W60UBkHwC+tWyc4wbadEGOIj3gFGGI7JG9GKJKikGHhJY&#10;lB5dEt1FLHdAoPGsVrkfOsdBlzOB6qre1QGuNcYIR7yKi6U0AGnu1pyCGksWuzx30UPCesSOUy3n&#10;hHuQbJS7GHCGQdEdWQ0OtB7CRgcxZ6PM/mRxWlXHRMlAIBRIbzH002Eyi/oTD1TjCDqCnRzbkxgY&#10;LolUh0ZpmhACQlhx+nEnU/cBupTp5IqKHQMIe2shjLW3QBxLSh0ptR2NqpE4Ulv4iEdYDV4bjW3x&#10;WecM4aCw2bOf/CDKKY4PZEbSphQfxkWor6f4TPYSe7H5o9zJMDA7d2atNvNaaRvt8WrYNGDoiItT&#10;6wwS18N2rPrmkUU/k/eod3qY5kP+7q7O2Luz/zL0ovhYyaPdeVdl6ivzd+m+gGLazxqp1fh0/CzO&#10;1kIEBauvpAEBrvHsNNefohphEJYlheCmQKFgftePtV/ry8cCarNBX9/TwQ12mUmdz07Gj1hjgLU4&#10;OAqEWLaxfJC39KCTUard+5ib2aG4y/v69JGCyY3kNr47f4joi48zwdanXT5WoRDNO34oA3JqTONk&#10;3g/yuFZ5z94mQJRVCGspO9VuxbAJUgfF2mGl62JOxZvlfv73//vh3/4dP+DpqX/869MnXBzYGSF2&#10;3uDlvvHcz+O1O02TbOx450hh8q0JEloNiLS5p13uJlTctwlb9fpOq+Gdrj7V4YA5emPkGaeymmXF&#10;WzlxjgAIAcqgfY4F1ucaXe+tXX0HAcohi3s0lVxikxy7nPPfOdV1f1+fOylHl/BgstNM53YNiL9o&#10;DyWukQzkbdBethJpiZnNtesumEZOT4CGQDzShx0BeLjWblUZ/a3qFThu8IhLkSBUsYBUDifRsrwA&#10;A4HX2PKDqLkwVmco8d66+XO8yLaXw5vX8rW7A+cEhr91RTfeyuAWmy3Icnf/+hf98MEC5JYbCIKm&#10;Zu6mT+aXlEi9dWpCTR48H4QNzOhliIEaORQrs+6j6YCFGvJyTaR/RGCEzESRfgx8nOl9UL6aP9bm&#10;2IZrsU6r0Zo/PZ3e/8EmyHYhzOjbLp8AMuQrX3tkOjcnVYctH9HK9eG9PH305124V26fXkwffeLC&#10;DL/9ic3fhX8rsOla1c3IaTTQquuiI+aK/70RJOkdNWZN8y+531rPbjnbdJrQwWyGfaPblL3B/neW&#10;eR4ZTvrZ9N2/4dhWBsvtF7zrr7P1jghb/TmDdEJVPhMx9XP65TnAdicv5Jb6psNXv0q//iqxtu8e&#10;To9tl7c/Xf2Vovl7dpUe8om+nAe8h13VydS+t0vGqVt+n5Xt54TNTrU/oci0Nc1iQc2lZeXuCfYT&#10;uTU/ADUcvrq4H2j0oHXuFHhvYhhq5FU02muVQt29gkdATJ94IpXDo+8V71f+kxLWUEKGvDY1VwZZ&#10;tbnM1cAzoE9ZBJ+FW24v6GlYVIOd01HNLd5ugkvKNms7BxSUyJ5LUEuoy+rkmah7C0rjRK77U9iD&#10;LNR324XEtFTm+jUZqpoCuXxWG82Hbtv1x1hHnIzHGMbphuG3EC6C17H6wClIwtxmlel+gcvjzLcn&#10;QdrHcrglneTbaoxfoKKqnrC15bLqaYhe/CTVCaGILN42iDoh8t3TIMUHETAbrq6kgJWXElZvwzbX&#10;he3Z9EgL24E3SnFgnv11AOqjnYQZXBw0mVl5W5EVYf+xSJilBnEIGmWAXmJSmj3RnnrJvSmJYfHG&#10;c7ljVz35qJad2yypVXaZVpTXsjv496c9P0SO1uvrxdd/Wg+lGdG9rDl86j7n/M0n9SpFay0zS3Yd&#10;G0DejTkxyxvVp0Ndh8BbDjnTb2zrY0wUY/EaJtXpJpdpnlIyuTTwUJqVfAxf6pBKT63fzUfyW8+2&#10;goSOW+pUJ08g3z2njzGXnJIt58Z4kYZzuEFk2uPD+6ZPN/34YsfcfvuP8vyxcVFt7/4g738CFsGC&#10;r22ATGdBi95MTHePTXqN8FWqVGPw7XgQMxSYXvp8q5cLChKH1ahLobv3qsXPrTIbVsZQ0We51fUC&#10;EoGBb0ArdTzzQq94GTxlVfeG8V6kCIT2Agb9lrORad/XP/77j//P/2sUKy/F6r90yx29mTvj8vH6&#10;f/7X5eNHEz8/IjkU9yfg693wztt5iTcKBgFrGMfCc7nwPJ6YSEgYZr2bW/W2Tc37oUPre4+99zAt&#10;x0QBCy/fRyPat749exEHmOtuGQu+47g3klOSA1tXsG+7lK/XXUPlaDI6KndAdDvYZfdQscPk61DP&#10;H4PZS/iENYKNPNdwfDFH3y6tGctaTCt2D70OTQg1/dx24O8IC+wgKdM5s2sdZUzIHd4whV06ybx4&#10;0BgFwNTF1Fxpm0RCHoHq0GCjNHS3r7OFp7Awu8ltJACdvDFP2MjRkNXY8em8QK8BnZD3T0srwZYW&#10;YzJ/+qspmeX50+l288xpSiQ2Q7gB12RbxwnOFMCuvA8lzKdFdRrCJcqB8PIb+aI2c9XLs6mVU9FE&#10;+4XsGTc6fMVg123Wv4aUyObTp9PFnhL7vxaca0Lud6ZvOG8bRUi2lVgpXmx7ui7gSzVcfFNGYIC0&#10;ASemec9zlqsP70ykzYg0cztti+vIzVJhL96ePqtPH205WuAp2PrJnjvkJ7tRPW4A1hIup6Inmnm9&#10;vhN33LwbE44ui3UZ+uPNohOMqjrfe18sae7TWLNbl+MV/Zoh7W/oju1vAKr637z2nm2s3/LLEqGT&#10;2MSvrslVXwHDZB4q9lLempzvkct6YF+9Ds6VmdEc480wNI2dVfe5+pfBY7qH/exhvPP2L1/OfBpd&#10;9W/6QHTy8e4K973R+HWfk5Y9eHESyCgjzYcIXKTodydvEheJa+b6bwbGDviJ9VVP4H1slsprXTwz&#10;m6zrA5d1OKBIzAgYbMmYl/2gTtWb5tOtwwj1WU949p+GyJnbOv7fOYXrfoL9XvF+3XDX1YI2y4FL&#10;ZyO7mGgRc+VaiWuTW4MxwuF2vfhfSUA4vRSiQY6Ou4i7NnKVpRf0PjQs3m0X18WlkqLEuTanpk7x&#10;6TWoZDKaWTIvixlUe9cXsZ120TxolDhr1zTczgg7DZUUtIQxG+w9ub0mDO2ZozMqteKW1JqAoYFo&#10;lYQwxQpUmTxk5wsWisRliaSqcEhk4cGiWMttncRyeq3oZ7fAL4XtDclD1aWhVHAhKKiHGanVEuks&#10;/DEtGc7jkjBkif81OZSSvl/Jy1JX/NFIVvmrm5+oKUi26SsO7joJvDQmVZgJ46PWUx1eMB2xt2vw&#10;vfR+3xz1JK8sSac84zHEcnNacxtndFK4meXbp5Taihmdpy+C5xTJkyKvwuN79yjRmGwzTNbryean&#10;/CX39ozzDTyK1lel7HyU/yIFUydcVw7EtU+nyTiuc0DLY7Mju/wu6Rq4V3H2jMbk8A5QGUBj5Wm2&#10;A5EdJacb5K4HVerIieFsq/QIqvaZc1DHcH83SA4frI4747T9fKsvfzbHNj7Ly4q554+PVhjbeRcW&#10;qJDEe8DV5rlTZadX9+qiCPvbVb2u9PYNFUCy2W5h7wsHd7gJI1dZZQgAiAxy40E+0x5u1aOQHck3&#10;GUw0o7OcQp61Df7txqXJrsOJD8YarkIi1VH2K3Td/eF9+dO/nv/t33/8079v7dFur8Um0tbsW5HH&#10;Ig/vL+//UH/6t/cvH8pf/+Pl//ufBsC1+9MO/mfmRW+mb+ZS0zpvS+o22RpAwCwdA1Pst4ddUXed&#10;tVuU9NlK8i4AVOc9kpYcVLBZipvdFWzGnXQFd9oXVU1g03QY1D10umTvRhNRvosm0nSU+Qm0quqY&#10;Bx663Xu5W322HClTdSp6yxxRliDxOyCE+treI6q0tb63tVHhu0k31P21lz35ux9nMndiQD5N2I8Y&#10;QTyywkMXoz6XHufVnqDvFrIScVQc3AIObNNgulPI481b/MTKKDh2L2EwRm46/2rBMoZuDLgUnn6M&#10;8FxbVxc542fWIHLV5GSxnbGh69ncpbyio9FfntZPT/V6oTwAGhx8GvYLrqaoutndxgcEXjIrZTtu&#10;ZmT2Wq2PyPKaQW92LYBqu0LP3MTzpWlADx9xjUC7ySAax3c0uxnZjqRA+xaClWEBsF+31gfzDOOD&#10;PvFpt/d+Ah+6wox8KV5O2wsza8AF6mzE5tk1WAE1NVGJYeFM7Wx1sruuAZS2xfDcbiCAGF5roSHC&#10;7gAFrQHUyYVcieIhfHFDuQ85uKe0BniUHUDc9nIqgoutZj5hvE5gxC9J8kkaRyjL9DCRkb/REXt+&#10;Cdt91dT/PkPmlAv/gnCez8w2P684RmNN+v3bHN386RRxkIy9Mf48FLhytHIM1PGgHbg7b7t/SV/1&#10;fuVu79/7dDJCVFX1Lc+xHom+34LD0tcv9f41/8y1H6pslZ2xJFm1j45/+b2Klz87Wef5cY1OPme5&#10;NgDgjBcNx0a1SfVEcDbUJbiLjsKNOyGcZYMJcPzw5PXjVmOwMxTrh6aOli4y2dTrP7OqectLkxj3&#10;Im9TpnovYyylk60gumLY2BhFazwX0+xZiXuzNjBSC67PerV/uXKKa4EeukS+gEvyWhQJpNRYjYMN&#10;l0iW4seYUBnWtKilpSO2kH5YJnTn60bcq59O2li7QjhHKmZI5cPj6e760evyR7kts99Cyh6/kbGU&#10;DMbYbzvbyNGgVtKPNU+cJedPeXrzs88+JMlUm+5sTzfY0YN0djFi40kw5jk+M5/GmBLkJ63DVBK4&#10;2ijhakBbPR5Hc6hb3OcGG9jm2Y5L4pDTsIkjNhxeIWrde6Q4u3W3nGmwmhVN/BOOIB4pua6NNRiP&#10;nNHk7nnfbOGBJCKuh0FYHbHNjzts3n6r9P3mDMBPD99IjP9r4JECautFomB8iXraednaA3IbbmBv&#10;ksW0eudcucaS5053aHoHJgaowyAbejBI7sLgV52SO7GUJfxStUY27QwaydUqVepeh+nYk2rJ0ORZ&#10;cySi+2jXax0XHTiJdze3BxzY0Uc1u61zU1hSC8FR8OYppkVrHwcOnTVxesRyaJoqRcfzACWyPSDv&#10;rLbz280W73b9K6KQbBhr83+9bttP7Q8O9PLvac5ido30nQKcRYsrnZOIE6B9f2itwjxBokBlvvhR&#10;PHy4bNUEHSgp2uxo5poSaLIa4VIzZEhk97XWnJfbuz35H3rHozpqyZYrOBvtDdf19Fh++JeHP/33&#10;07/9D5tBIWOMCFyr9kFmBC8dH9bDArLOZmf9dz+d/vX/an/+n7dPH/tf/3y7XVCl0DDJR2otHpHN&#10;lhDh3iz+uReOFZvajg5VdWjqde8pdW+DqDeknBftCGWzkBgREMFs6g9nq0NCN+Wx8YFp7N3omPf2&#10;ce8mL3BSr8X6w/6R+/gSkswNoif1rYpO2oERoVAIB9ARsbZv4TrRoUf60d7f3o/2ksfQfRQ9MnjC&#10;71BywS+pvJhjPWskIdLe7yFKGslWsfiIzOOgVNPQGhFOljhkuCGFG6MTuH0f5eKftb3un2o4Jjqb&#10;hhV2cEK3O83jMNtu6CmaVV6SHYUf3Xqg1Bug4crpOpTF13W1Kah9ypajW4KSf/LiBwPeW0ipjXNs&#10;37ZsTk/AbtAWMqekRwSRaMSTNN2ChcEbqyUEUupApUx13UQoZb2Pns1aCa0gI4pPkqV4C4O+FmZ9&#10;LTxDWG/I3pRZci1+r26EY0VWAEe6GB2raYgeznbMQKYDRRibr8YLOw6GBTHJNlBkUEvXdz/YI4f+&#10;qoEwV/YF8HZ6zSU/l1PrEVDVZS/J5fjQIqzuEzphz3m0SnvTRETo2yVrTYmFk7MOXxMzmfqW0ljv&#10;ig2KCOSLllK9NxEcQ2Km0/b2aqSZ/SORN9Nt3ix7vmlep/pbyLhDPCDTGV3uE4Y0wVV6ePWi9QgL&#10;OBKrRD4/HC7lDWJxBufpyHUkv0qOjiUZTdvD66zl3i4yVS9viZ33Fys/owf73CB3nDayI5ku3LgH&#10;dND7jlfmLh5dptsi/j2R2CJ311Vy0MRLVZPBoXK8G3+3Y1/Z/SOeV4QzDODwtT2sjB3guKbQjCts&#10;4eiYXcXpw83cMvdiahw2feqisxbLz/BjrC91oIv2e3pfLVxLuvyzNx7qGyXuMZ4Mo1X4NHmQwMbK&#10;XRZqpRvVvM/mFLJNVCyA7/qMwtXcOPY/LfkgkFBkmQZSVTK1VfzzaVk8R/CGDPvHNg1qM01nj20M&#10;uzx+wiGBKumalK6TKhuux8itCkRN/qHXKE5OlYFn2DMzs/bGFdDNZWs0AwGe4dhP+0qCNJZK45Td&#10;js8kbLqMuYpTUTk18CLZJ5w5UaPdyH7SCu2WbcnMDCweJIPVFWeL5shWGrcAxzEQUEhjRwnEbIoa&#10;TGMdZMuIk/FsXVvm7EPRwbVx+XRPVBsomAu+hNZKHOE0+azRYcKRrdWgkiHbQVlqOm+WLgCYEoUH&#10;3FHe6di3XCgY7I/ed4uv47PhGXNhojuNI0sCXrJdqd0PpW8MtXiQcry75/FiLr3tZulIKqaEcsSg&#10;4B5oPnWpUqZksxoAy5y/u4BwBlqG91j2WMY+wqEGh6rvG8iQzepA6baWViXJ3sS8WU1Tx1Bvxi7o&#10;sl0foLkrm05iCjs7cTO40TwjpLtrbbYhxUtWf9wyTQqZybcAk3E0szuFdLZW5nPUpwKYsOuo8/Gh&#10;LeZJwX3Tzg8W7/mwbJ/+fDr9Zf3w5+3PT6b1wMDdbvXzgyVlOflbs9TUkVwvadrXTOTUMXBUdpSI&#10;mKX8kentGyWdrcaQlmNDV8q7HzaTna5dU8glk6ZrwCD60Kl6bnDN6KAthN/IPLOvQcC0OSGNO2Ut&#10;0fOyPvzQ/tu/t3/5t/buJ0Tt1eaklOWYclmdR4823BmC1NPj7fyIWFLTaH7468unD6e//G81ddPl&#10;xSJbrWPzUlars831CzPCtvkziAQk0IPsSI+M38Ij/yIxCow1AbPB3iRga3jldjNsGqhHG6hZD8JW&#10;MKs0Thsr+IWXydhBGO9pawGCjkomKQY7el1ejammQ5BEkjBxxySBOyT5MGRCZY/c09HiLDMFffR5&#10;ZMrpjQOAU2frIRPVK3n1saf//jACbHsOcK11l4eEw9kLF+qEXbWypzqJr39MONY2Bb9tPuUuMhBT&#10;DAeGfLXWPswXWO64Vdae6e8ob6vD6scaWFOFYZeqbT4UtR97Q1IQnuTbmEErWYCaU0rogDaID7ZY&#10;9kl7Nr+vrX72VwZ8wtQYQFB23TZMfbH+myzist2eSE1fIYJGRPAFZlcgr6p44FqoeML64cev9bb6&#10;+1L1eDOhPC9W2p7JkH4isy1MIn1bWMubeVjhDsBnc40b9P9n792a5EiSLD1TM4/IC4BC9WVGdlZI&#10;7juf+f//B0UoQi5lyN3unu66AMjMiHAzpepRVTPziMhEAqiaHm4XtramC0hkRoS7m5mqnvMd5XVl&#10;5Ffr7SuLB92+Sfu79OZtFb60WISkpoVkvyIPzjo/Rd7ISehwt/V4osOR7LkQ/AdCpxCfRNJp0ifk&#10;Rk+TeLKV+wXfMfKWE0xAvLoq3k7n8uNKsRVE3y9EJvpGNOlKIHkr1xuJkhKxNF8wmecK1kBtlty3&#10;aclwj84+K7L4GSTVi/rnCHK4YEb1vSOlRJdY4vmHM2+dpMyX5o5nK97zSnGrpDvTFyd+VRTPJedp&#10;M8TabpFb+NTUk41ADd9i2zzCvRb+wnzlgvAFG9q3zuoeLxSx3GkGnObaOkBR9Cyhi3jOEuLPa5TJ&#10;L2sbnzBmDURXJtSja8g8vwumkMbQdUQ181xt8xXyd8BHXLKQeBxjxiGdBmDaGbD/4PpmW0oK9oyi&#10;7Uco9KT9vezlmHTf9vu8Pmk8uTFBnJXCHnFCOU3JLTSMm3lDhCGHofSBSiDNfX8+W7VaxJ2OMQgv&#10;y//Q+nL/hRzJZjq+HGAoCILgLhL7GdnY4YT5F0x6x0N9elJi6uFjOx4LIP5ygFmsfmDzQKnquHjT&#10;wWxN8STUizV867QkXyXnYO/ePzYk+pCxTzphZKBYgEoOU4FvDzQCJDQjokQ3yqEmaMRF3BEAtjSS&#10;n/XtnzTPBlxlqxKps5HhjM2h6SrITwwfG81vEIAfGXp1ogqgmCX4Kx4runj5Y/dnTlbnZhvRuCbP&#10;OS0oGFry0EI7q5kYTg6UC7JbYP/rDL7Iz8AEEyMEwqSa9BwnXf8FkwId7BYl92rkpNwaWp6kSGL0&#10;XNG+BzjCRJDbeoDQN6jebMvKJCPE2TuW04JVb9lPrxncneD3uiGwhvGmpEk3mH3o14YhNkCZWtkr&#10;vUfl9B7+Sez2ieyjzNZZNQEwMiR0CitamsGCtLHbOpaHueuyC8XtSu400qlAy7SlMrewNW536q24&#10;iPliVMDnPNwJPdkMVqSiS5mHrPvci/k8zMbyolAHZr/7cgCJ+y2pxkKMTnR9VQG5tLSgZ9zk0/hb&#10;9pF66jhd6jRH9+33IsLTg3VqJcwYOZXe40UKN7alp6fTwydVzYjb/U5IznsN1KJQvCePMcg2Zm9t&#10;/jyMxY0HtFm9N92GKqyXG6DqgMv1E9ABkVcx0S5pBizrXmsdbzIAR72tTTMulNz5qRKUKn5HTSgt&#10;3jaAcFWuwanK4OfN+vYPy7vf0+1bzvuWSnnZguWzff0/b+/eNl1XUnn7++/e/+HTH//zsh7Lw4en&#10;v/xZZr/79nR61PbZbqf6z1NkDcEjCaaS5dH6fdEJjhqrVwGpt4dcl7aK6G8cxEX2KaJWUAMtZ0Pz&#10;1/SsXxAVJTfCDh0ZcIq88QQZumOH+y1u93cbH1v0gybW8sYgFk0UciUBeHc07m/eaO8bj1GaH/PG&#10;MdjaPTEqqc3VOmVxdlyAB+B4tROXRYJ7jNX2pF0j7Bxdw1DrhZyC+1PjPgf835w9q7hZoJHOW2uo&#10;4W15jFG8D1TiGGmxwdX7iZhcgsWAvqFumKenZs1lCXmWIa3IamluT495YAUjgzD91RcqhyfIiDRv&#10;SWedXOLuV7q95gCByCS5fceDTlsV6byY8Fj7R0k7X7rgq0e/aFJRWXxrM8B+HvZ+24uR6DuiSvwU&#10;ZR+A72sNCeakcj15WvT3VmuFKLXFbyRNwBXdMNoTqBzkFtxLvSrT1R06VcelIWhX7BGUb3dFooFF&#10;jL1/966uP+rTqcKSrLFywoKGx8E8NQrFWpvvrRUupJxsI0NVi92T4eoAkBr3XO3g7QgIU8W3pq/V&#10;U7l7I39rfRHJ43F3z8/lfr0EyCtG49Yuag3+tQNTz8S29E2fASWmV8nInxVv08WH9A1vm85xx+OH&#10;079Hzs1ZN+ECffWsXWqcRV8HvnquYO+q/AmyNR2ciIfom9PWJ/aPXvRGIr35z0A9FUKncklU2wxG&#10;fA357XwNKE2McnPxrVsK9ogoGXg92sqeaRPB4AsE0XkVti7/AGG5UmLJDmcCrGoCOERIrtgL677p&#10;8UgkylW4ynJaevrkRlwlK7a9acN0LFBCATboM3nWvAUCpHmZxOl6GlrP2IjTOQf9eHIdePULW9p0&#10;d0wgDXNmZp4IclMXqv9mH34xu8xxDjlNHgpqnCfbFoNOlDqW2Yn0sg8f2+5mwZ+2rXM8SGsI4oJ5&#10;Kw9XKrrliqZ0OZx+Y2NQ+bA3s6OqHOA5Jiqh6PF+hdeAZIwV9W7ZKNuTK3VSX/KUZa2aRr9Aq51U&#10;cIou5Omd4R8gCxOrduDTw5CZYPuChj/BhbE+yWFCHUXDQfFe+v9xyENCLGpyS9bNPZU35dG6tol9&#10;dr9fdpRXI69sts3Ffi50QQeXQBL60bexvSO0HWPy15utA+fo94CFMMWa08ijTGnq/XIISsgTF6fO&#10;cMdQpzkAwQ64cR4ZN/84ztvLaBH4t9m3Ar0CneB8lCCn9mWn/MrQo21Sl6Ln6iWfx73gemuZul49&#10;/rS0xed2YT8N1WKovE0KIX6/qqLBwjdSgj5pR1zOr3Rzq5rzDz+mjz9qfLR8ze0bqeTITIDjBA26&#10;jy5BA66rM1X2oZ7hxFvgMfQAC4h4o+4zdukQO9e6+fTZRviWIxxdBS92wYoLfZp+sasikABklbbS&#10;ZS1lB7FbImbRc7aYdO+/39+/S7f3guEp+JvwILTP4lvtHvu4anDTcrPgtmz7fKNL8O3bRUrotpaH&#10;H9ef5OMSyfNT+qT464pAFZVFlHCVyO/JtC3HbLxTBFGS24jSIUlaJQMRrP+7aSgMZBnqnBRN7F4d&#10;JTIas7YQmf6Gwp/ZtYVmRudBdTHbQc6cRuj9TKJyGVUbMYHypws+BOM25YkQw2desd5DajRooFuN&#10;Pj5s1//as+MVWr9pI1HTjBKGKurdK+rZ5CV5LRThc0EroIiVBioh5+DOx9OX46XlxJknmGIbxbxh&#10;kXx6bA6RWFj0+zcDFkZeKtKn1SfRFuT/uvJsJt4ZOyZk1Bhly19/etCehEjoFWKsTRrX68pernDm&#10;yKk9Hcp6QCcEenv5X2JCgVaZdkXRxLpy4q+uWimq0dc7hs42MEaeumeRb5fmhLlkUiAvizW0TAty&#10;nYwTZCh+JMjmZbDBt3P27OWBnQyGony/23spepfDgT59UqsUtbukRe9OanUZ8N7cpvff81//KmuO&#10;ZZ3Jw4T3XmC5B9Ht6MeDgi5IUzqibECMdW8BNDuDElL9kWrN9m7IlexAALK6PCnyIR9VRSOfiCWS&#10;P1ei+cr5udIiTzHs4T5PX4+qohHo7eTCV6n8+FW84mtJta8PK7oyv321pXdbMPC1n/TyG6FfuGqh&#10;K5Djz0KaiOhr3v5nUl7N2XL9vfdjLQep5ewDfRm0/eIEfkIhbT8KPkt27NZS+keHV3mCCga2YOs4&#10;B0TGusL4EIsWdp/smmXepH1sJOc2G2Aal4k2WgS6ehvE/xwnOtfSnin46/+4Fa/CadgdvAQVqAqV&#10;BSu1Cn+maHf52GRflHjNpydVUAlgeRUwlfReaVNhRqKGBTgoqKifNqg/GWTWTUN0WEJtqCGGgb8N&#10;PYnJxkLJRjwbAMxmatZN39GJRk2rNEnu9AZLaGXunGbO6SIAzTzlXONY4b13q8+yxRpoDMouMXUr&#10;a7JxU3ZsMeArLfvRxo9ZxrmMH2EVr+VnUoumeAU4p5hUFuUlNvzm0fHU616oBDFboJSnQpocoExR&#10;hSO/WtCawtJtfsAaSBf3HiMLCG6LBbJWvFMid/PSLF7NxZOW2CYBdgTUKKnAtJodTs4olipRtTuA&#10;KZPOioqqkgnjMYZlNNBVMxAYomst0vy6a92BZFPpquhfya7DJfL2B1DBzXtmejRTKanBlxBnocCq&#10;SRIJEErvFKBt7+HAzUduNHLP3PKLY5Cc0RaE06qyEZI/t2OBP4AlK9ts02umUTeZQlJ/Z5Xj1NRh&#10;yZTHxNV500Y35U3+O/OUImC6wQQIjeOUd9qCWFsA64c2u0uAcY3Yf6YT6mlk/fkBe7dkd5314AHu&#10;tGrO6VwB1VJXGUxdKvJgE7mjxd8gMFhlMuUHBL5JjYgSSz4JiRIRy0M76X3W7tpuD0C33idW89ZO&#10;jTYLqb3kvFsjKToFa4Y9pr00zxus5uWu1F8bkxOGBhElnF82+/ZHriHNyjhk1tJSzI/opyGt1Add&#10;ZMBWSuszLeMvVdrrH+TlKJVF2UlmktwJ2rIa4+/nDw3xkm6y5rS1E+r8RaffWoTsb+WWk4nWzzdv&#10;7n73n/Rer6f15x8Pnz7S02P9+cd6eGSdw+Ghg+b/UHneGxlSc1sWYcxvxZOKK/egHIz3dVnTC5OS&#10;Vbz1REyOtV3gTrBxOY7iTT+flrvdPVL+XMOfka6UrcLhwVcfsrcO3VrR/MzmqG1W+npNlft8Kk/y&#10;rEwz1t1PcXpuwJ2v72xtLuwqlhDnVD8d/3KaIMnJ032Thy2xJUqbt8WSePtYrDOI2aN23dHhAW/e&#10;I7N8b+rZeHiUZSVccGNGQJYNjdkk1HC/dG+yFaXU61hdcSVRjXba0MhKMsxuBiaHx/Wxarbeqt3G&#10;LOtvNloUO3he1nVtKdUW2uNWJQtQ/jkd1T0rOYBVERuw6GqlqDYa+dwW0BAnVkck2ckoVdGMS1xf&#10;i1qPVSKMvm5hJTfMZOPI4TScYWDDbHnt0hT8qXCpduiblGwroUq6pV92A6IpS+l7eGzS+vn4s5iT&#10;892dbEACCKD9jSYe2bqsbQIE3GlvWl5/rofVJvxIvEM0vSuVWM1BKTu/QPc/+YiPrZmeyOTc1V+t&#10;orz07+KuftDLd/+uPl/xflHVmulFde+XlIbeoEkeS/8c6XgGSXwJHOoLKsd8Udfx17+r1/14zhcf&#10;/BQJvh3AMn991bmNfQpcTHpdFflVH4Np+EbBPAsHZz8mPaMq6kVv2maUfEGNz1ckuoGq2YQSxeA3&#10;b+Rwv/3qhSfCHdB6N4uFHCVI4VU3coIQQr6mtDoqtU2NzZgd+njBCEx09ujPjmyXNVkvMdO55GQ0&#10;rPkspkKdJek/LnHqkjJl7tY84lL8LuxBxK1XuTKizRDmQc8qWibhPYjYSbxjSlfm4xOQnqsVbPJd&#10;9imoHOiDmrFUdxlqGBLhJOQQDhNSmr6K/be7uoUs1xTnBo9gIQVRkp2lYmvfJA8lTzzy9CPXBjT8&#10;WkpcQk935Dx/JjRMC2wdFHKQSHd4I17Itu0cWSlWVHM3/WMaWSyaMRcbAPod3JoHoGvrGaEMOIzm&#10;AczKVi6F3k2P5tRsXuL1sZmao7wn9OlTjZkAiE56uLVRS5mxxa7gozYCqjNeC5pGmVvkmlrVuhp9&#10;GW+CcdUUKOs2yTyp5jAZ8E8D50Wt75HxKF8opik5cwuqapviBjUqkNqORvDDKhJfzQeYwzdOFcdS&#10;0FBNywpLMPl5Ff5rVdnqJcawbQ5fseIkB5wapalCtkoEyvbAYINjswdpDJ9z7elkU1G0aZYOrQKa&#10;I272tRqsDeYjm+R6S30YZGk/ZAcEO4XTbZt/Z6ysPhbTn9jc82njRt9cm5O1N/JnTj62Mjkvewyp&#10;HtQ024P1U8lnPKpp/uzHLkcr2RwsG+W7R5jmri6bhTIUjs040Pv0y/qVeBJOCp6RWaYUcNJRYxM9&#10;r0/tqazLLYHE3yDXJV1gHBuOFFCIZZtZIjEHam5UcauCtVqsK2QC5lQ5OqNttEIjORH1QXXqBm3H&#10;If1MYEx4dGPEtSH9vuMJZD5dndD+wuF8WaSyKJp9upS7e7q/0xxSGrk7dP2IdHl00HahPh17rSCO&#10;EhSwFIsSPmkaTb5RA4UswVnNIt/vd+//SQfLJzWV1JOYSh7a4fHw9Pjw9HQjFZae1hukHc36L6MV&#10;ofMzvy2iOaE6Zi4mo5UrUotWAAKnbcsORseKvwASGHUfVqNIlB3PSqiHo5NvqtYJI+OEbcPUs3mP&#10;siMGCTJgTs6GSjOMeXu0VOCDvkPX4Phy3/xTrZjno9Iy+4w316y2J7owHwYBfQr/BNvX7Dc8iyQt&#10;i8tZBzNGS3U4poy1KLqBlGOe88qph5GknsnWpkh5kK7i4bKo2Oqp7vJSSrHReiRVcI8fiP3F7BuO&#10;v1eFvy1o2CBV+47OJrauqoJlVLzSlZI7GEh9EXCdsuQp2D65E5vJ0izpCDp+xKsbsaH5taToF6uN&#10;N3eb+gydTf3VwrYDtqDZBHK1MbneV5a8TvYxLpwiKcDC63TbQ/f6ZDNhevOu3L9pt3c3D59O0lND&#10;MJqU7uX+llb1WMkiuJTMPYBKXiRKfyyjLdlkemFsxFhde8ifipoFpIXOrsVep53g3RQQrZJxVSXt&#10;1N8uD8lR36D06+TbStAawgeZn6k1rlkh6dwsS+k6upmvmtDa+B55qz/N8wiRtjkU28vzmuRYGl6y&#10;rWCY4uzeuH0bQWZiIxFxa1cHs9MEs43Xxd1URptZMF245K7NP6+yqfgZfzKlC6J7N8fSKDbniiOf&#10;K323ygzKZ+m92+ij/gLbdfR3tHN5okrzhnrQlYztrNgKIx4l4itGm0l/NHmX0zm44QJ2laY9tna5&#10;R7ZzDk3g2GtY3H+gMW9kK+TsO1dGTpHUuqejQD1IQtdOTw58CLCLsxH6RJaDQ9am/C/a9HXM2h10&#10;Q217ZRrDww1wzDfC3E1d6qn8j/fZlUtVPT7LZkpPPUYAUKnNegv/UAsKQp4MUSOJQdIdF7OQ0A51&#10;kHsCKGU1uIWOSnzOSCmwrxS93kzcA2zjNOWcnpws333dgFWj02/tpWZWqQ7RztRDdJywYuwc7ugf&#10;spP8rFKL4EfkNHSwStZ3O+WOTFOdYbl3rhUHqBA7bobFq2ZgRdHqt3iUBqlgMeyv9oy1cc8+A8Zp&#10;W9ODIt0KbwQeqBzJro5wXrKTdYuWvmJ8QniF1WAoha2uaOO9y/eXgQ/HDelz+OLjSk854lCMZ4CF&#10;7b8K5gtRssL4hA9Z3UyLAir1Teg5RYrVqh0N+OGWrnyRHd3sxXY+Kss+7281TRixunIaDm6zKFVx&#10;Bq3hUOvPaIPqUg7pVg93Sx0UwiBFkaU9sQ097I0wfIY9I1ub+wu29aJ2PwZVyW8ibv1AaSRG/dEL&#10;jk14vFH8hK81nPvMvUYKhJWPJnjk48UqENVqnnJKQ2pChoHMdvwzSxjTGewD46AZeDhto2NKM+3y&#10;5C1qYzN1ztXEiKLo91o2TODVUxrQUT2CeziP9lbzHhmxp7MjVpsM5nkkn+ojYJK+TMEVM0mvP812&#10;pA8s4KbXndXBGDum8JwsbVQN67vvpD2ihCT5QPaHRQ6sH39Ox4+SjLI+/KxKeKGf6hfsdQFR1Coq&#10;lN1Ove5R2DSjiQXgqhFPnEHq2tQQPrCbDVWWTK52DhC3mRwayAX6KcjqV2GKRe/MI3AgXMYRGQMi&#10;H9JZ20Nt51L+Fi2eRbF5W27vWeAT4bSk6TzULngu8wWIEXTpi3gOByENkSw3kxCQhosqkVe+682d&#10;JXwq0U7jVzTERohcTQG8gpaVufSpPvykOecC9Tk8kfrw9fc1yakh2KyqkkKXOjgmpPVZNJVPn4T1&#10;7k51oQotENLvsVhuWHCV8eFl9lzBWRSAlmbzDJ5WG/fKMI/wWxC+yQofHs4QW4w5wpa9g5LDEZk9&#10;8pK7fdeI++5ggSaWQPsnlxppVpzULwWUa3vRFtg2zse5c2js1TvP3Bq5Zb+LwHAQfVMnS6dYQOLl&#10;czh94ZpGMF0a+qIBvPOsgSluid3a42r75tgCkNkU8o1VEYBFYx/qzL6btoc8iuIpZuinUBqjk1nB&#10;KtMsXLZ4ah0U8yr3w6cPdHhICsTawWaylvVoXV3d2xalPksPRqEc0Lboj1is8VR0DKxxvid/9DA3&#10;LjSFOcMH6zhsqIQsvVhjh2Smu4IPnhH5q2neuxA/Zf+75OvwYic2Tf2FZh45HdWUS2+/S2/e7aVu&#10;//SBPz2cHh5WMfx+937dKSUiHcDfQshXcNmjRcIuqXKNC8a3zm6yxsHdnULApJf08On48XBzuyAi&#10;Tzf54hWmjaXlpyAE4TbXtGvu6n9u6npF88yzm+6FVFl6ZnrspxQ6Q1XZlmK36EQhOS/lmHqJE2Ir&#10;orNNypb6yTR6LXTn+Tlp+5IRbtin06y+2cpvedZhXqtGN0nd2/Qn3gzArn60U+nMz4+ZO316aleP&#10;1jadvX26+oHM0ZTbyXBXmZ7bnkM3cZnzxJ9RpnPwayL1goYZlLcV67aWpXGU4e6mMEwmbXsymVxx&#10;mem6eh0G/t9iiqZwbshHMJjQJBTzlai4SI5AsrMfPgoA2CZz7iHq9G+2ZYpdu0EbUR7PHdxzb663&#10;YaMepsCXGoWjn48wAMvlP0DFOzWbMeG1jAndFXSfs9OSKZtUv7Riv1wV7Kj6PsE/ajWre9fhoxyG&#10;hMrYnh4bwIa6k8IvBE2IwZIxpLXSgLerQziUHB2Ej01+BmUaLZw29CR5tsvGEts46EH9IcG3LdQH&#10;wQMxB/4YO3ZosxNwGjM8+Y8lRM0OXp5fb9mET3jokcNPLNo327HPob7IhlSf4FpDYudLryXdsAE5&#10;GGrnKZbD5Wl6QjEFcshQLQw22SlEzwNrH380P8A1hVDqK2GYBPUdlETdVBY3JQVzOHmDALWyJRV3&#10;Z2ykamUzVDd33+Icj6Z9FhKmigCPHqWIISrYP8b3FV7lXhk1ejTOaMPvTtoxUWU3ZpUtfFxkfftF&#10;5cQtCLjZ+wXeAqCIC2ITb2ejOgMlYh+RWoIhtzQgKplulHtcUFHiqUlYNWRIW8sEcYJXXzoBkFnA&#10;bTUfI1d/mIMfBF25vMAVx8o8KDs0SkDuCiiaKPxhT+4jIbwLAmM4IzKZ3b4Yaa+TljZHbcNXk3jN&#10;89w8KY1Vgo7xWLXCiiYuYshaYjGD8q7v8l5/aovBYmjAMw3igVSfJQSNm42Ungnrw03rkzYbxHij&#10;MfhYM7lyirR31p3ZXFvYp6X3VpBIIoDT27pTfBXv4attYnffp73CfrTsk3FT0YyUle3JWpNnmJrG&#10;IWceI0WaOlm6dxgBN1ltgr5EMZ+GBXfXUJnrQ3oQgK3OvTXgRH/QIpEl2g2E2SEXn41VBfJhomVY&#10;cX335vLE0w0BdtYSf38j9adUSPIxY35V7HLwr4Cq0YvpkHLjzumPW1mZt6K71o9pfyNDYbmNbjRF&#10;/n9CiItkrqry+k7eyfG0aij6uoouWpKQmgkx5Fsc6w9/e3h4OB6r4LHuf/dOtsaTjMskPdWH5YR2&#10;E9pyOwiAMzKYuWfqhqNEF5rcg4MId3PyGJtm6mJrIrmdKXV2Rrb+Ao5k9hlS6xZhct1yGoizno67&#10;SZfxfcXDifUFkEU8QHBElXsanN/hPE7ZLVZswtJkT2K2vkm4BTz2jcLVQK5gotHJ4JmS2DbH92Ez&#10;TzyM/S2CxKLXjmTd1LwgHhg7zt0+HWDYNB9gg1KRAzOujoZ6gnPbXq5Oe+njB1EFazbV4vsK2eeq&#10;VI6TogXralpeHe5yeLBPAc8PM4ALTrBBkyWz2VWAO6aX5e6Jt3VCLojindGDwvSYkOA1peJQVHOc&#10;ncuOHoSXvNwsprLC+bYXfJX436TbtDz+7Yd0/0ay/E5Pj4uMSpp1LpAxbpc+Ure8m1zZ7qnKxrkw&#10;Db5CH8TRLt9SG0lJEhar4sj0nl+1f6n7VEEHRjpDB10E2m1dJAF4oPi/jDL1OWHxmfy4Da97/gVE&#10;0OmlWvtz4ulfzIzaCYTTPcBTpUfnY0a+/EtXdbzbkTZ95hXQxaxzfvyu1r9n1/BacO4vJmx+GQH8&#10;cqH+ytBom11lGowrHp2ZRBcnB9p61FvnVqauqYmzQv6t3p3ldG7ljUOyBUAUjVqUfwTWl1Vdu9Go&#10;07lUwdyZHkHqVe561dTvPJsBRnIZ/ubi0XhaZK1d/k665ct7kx31kULii/GEGxG1YtHfaWq1NeKi&#10;pAQdlFihWRcaVJDXg47mRAashw+uIY7Io02QWwTVzI22fA3a3gUc+ZwdP5M5N2miYTWcLdactsf3&#10;FDYAzLLook7gDQuKItZl5JfNio2gbG6m+Eji1dNjsX3XOuvZzscmpoq/4003DmwjVGNIFKxhY7TJ&#10;ABjf1mgvy9R1Mz1hhVRNts2ajfJbip9Ohmtz0tF5wIWdspvZlhPnbcdmQEutfb2Cpenhk4Ffyp5Y&#10;q0N/y7u1Aytk1ewcZVjYIiJGpj7geaQTGvHLogbmkx5GC7SOjAglFcqmk0o9s2qndUmrYZvxrifl&#10;EiArm/uEmsMicGy0i4+lmxZK9o4DjR3dEovKPOrMcU7CsbgNoE2X4uSODpndg7H20jm4zj/D7PLN&#10;852UKKcz2pmvXFKgo+a3dwG/hEkchw23XSYhzNcxVixTWfe8Ep7+Fuf5kbLP0G2K7B3WLlwyzXDr&#10;ql63nSoFZyI89nSBy7XYMjVCtNAPGZQ33a+LWEhHu1l5YgM8Ny/sMRGElFEh4Lu9nFbfCqFJ3kfF&#10;rFocersbWeX30u+0JG09kR5Fe3KIjdX3iMYR70w2P+piMmoj1IgsY0xHdXA4s8sO3I2Y1Y4bcRk5&#10;n2RSBA8C2T2KuklrBc1dw9WxIid7YBLikIolxMhpW7A6Wdg5WX28FKxsGtbrX/IX2hmch9ZG/Jmr&#10;G+93C/QmBSJVVTfsNJslp/2tQXgEtCXFMCAEtEcvi4IyLt/28PMPN3AIi/D8JA0SHa8Lakxubp0O&#10;mwjfgdcrfNqMYgSALqLYdyn6nP7Q2XRRSuod+j9aC+lyUxbirbCNHTyFJQqtvjLaGyh+mjeN/GDK&#10;DlafRybcV0VrhrZwKJG1IWLASxFnFsoo209LhNa51BxL/XwsnJKAaUqzcj674wxjbEtzjn0aeUiW&#10;CjaiuamnoshHjvunoMG1GuqiT79KRCWZLIU2fLyzTYHsk9TKU2BUmPRaYK2m7z490Kef5N+MHqvK&#10;lXNU8EpFEB2BkKuEdVwq+gZFV7YTWkgFZt2ce4+D0AtViZMC/qWdAGF5BLkPkEcq1rBWObCkCqH3&#10;sVYb+7Yy0M+BjYTer/s7TA6GvXLxnTq1w1Fs9EqXlofxzdt0c3sjQIdPH3V9kT7F07GUO00Pll3M&#10;ghVCjMA0ARIarCJYKhFJkM0qtti7fPMm34gS5VN+fGTpkcnbL3pXekdBBRcilxDAxGoQbkr5C+aa&#10;zK800XLA0UyXWJm/qDT9Gmfq393qyGczEp5kuq9BbV2qtfn1BmTm1xSNYxxM2wwnfhXYKyAydK3y&#10;J+p5jl8hE0+b78uv+KDGAbttlczMcx5vHOqGFyhNMs/JW3dR7ppN/h+e0jy3BizLJoeADkx7OUXv&#10;buQfEVTWx08pm7elxXkiZrKhc4Rys0ajn57pP7n3M3IYgxcTnpPZiYeNzDx6fx9yFW/C0OoxeMXN&#10;xEs6fmsQKqvubhUJGh0f5JTG2tM96San2JhaUEssAOFaIkIPoNZbc60DBIJgHGhOyyT15nM+np8P&#10;9AxtPS29oetG8YKGLKf5pDAYOZu+pXexDUCVZsUFT//eLD0hMqVQxOHfSxuAX8Tn9TFetKq4++vl&#10;WLVY2qRF2pJRRsQMnFubrZip2BgTiUEFg0KUoQs4Va0neRoRFbkuOsZcAmzrji4yYULBqM0kYAyb&#10;ox5Nsp6rmgvurOySwhIzOrS3DbpryrdcK7tWGigaTdBkhEqpxBKle/KoJPkSmcpqkJLnQ+iDsis2&#10;8sLbbBC8qYhhZ6Pagg1b7hD1QcntAxDUokCjkxx6dlSRNmmeW+2CWz2gd8IKbxhOjdiVTdVs483s&#10;olmI8lDuLo1iTtJCRKDjh8BB4zfNyK3dHFVZJHQlBnPGlwmM90CoWmAgPhXewQeGcGR9tYew/PWA&#10;XxojqSEJip6DVePGrZkcSoFmHYQzC02BPa1sdEad9x4/om/U+YIqMbHAcSDVpzVH2B0MZlD7x9Nk&#10;ooscsG69hDZ0tWMbbCEFn6scdHWiK2fX1SJZYFNuJnacckTOi16z4ltoNCKmYr6aXD+P1SeA964M&#10;ZE9Uptg+a2ClbFYsl/bUrEraLXqR5f4QPxytOo0VLrHon0Xyv98DlaPfWuTB8sc//vc/ycEWKmPc&#10;hsuuwr/pJvUc4z7/mKM/wutYshpGv3qwXdiJTfi/xSbpDW5dzdklAzUDtA7/pJkezAJhcHD4w7P1&#10;x9ylK6+5vHmX373f7e+TxCwtu2xtLKJf7wDZ1WOm1HVnhl3PVRrDyopWaO1SjqaUID/Es8g1kzvl&#10;GEpRFU5oaJhGEZSb+6KhSCddVQRnKJ/Ox5/aD//2+OMP+cSu24C7tWhWUUMRQQ3EA/aMt+h1kqlO&#10;dKSbBC/UILxWRWsCPMncDDJ6rKXksQXYuKBFSDl1/fn4fwHS6wlbk1axl7vuwMzw82sNo/27khuf&#10;qRPRa0tDSGk3g1fUQ/tnQEByukLIiJhDFOu7XRkIuuaiA1iTzWTAftiw0aXdXo27SDtO+NCsmbvZ&#10;lR+gFfgp1oBr5M20ScBqgz884AgNFomLFM8KaYcQVx00Nno9Seubfvo3ubLyv/F07yJLmMxJi3J3&#10;0Umm1L67GxO3m2A7d0s4xtetb7WmP1/Qr4uWQbidA0xghyslOqNFUjFMbrr9LCKRcO+GqWlWG/jD&#10;RWQqDbvPc2jA/Wfr7gZcgXC0jnKB//B7+v67cji0v7BArZQnuEi0kawqu+lgwSM6y16VXB2MEFSJ&#10;ANnGodCNOptWoCP2u+/f0P0Nf3pcn5504dIBL5sYS2XXuuHLFL3ulcKVTvVrEFPtPPD27D9MmBKT&#10;N/61koQm4CL9kuPgbzr95ouykzbGoSuNA2gVpyYVpS+ok8dQ16uDz7K0OqcdbPzPVXWuW/lFx+Ob&#10;IXPj7diJPz9svNoiSLSxWH+GSUGzGftyDszpt1/X/PhKLsTx3wIyi7qW5CBBYiFU+yS6wN1LRsMk&#10;ZP/JA4WbIzumvgAXZ5rAMsyzIx0tRQhp2IZx5z7e1qb71acP45vXAcuxkPqeHytCGEk/1D2sWN1i&#10;7qAThrSLx6iYjk7e7dEPXGqlbDpFO52KbhVixzodTg8KaZA8PenIr5JTt/pgxz+HPIVl5SE5YP3B&#10;rXl6nnzf7GIu26QIafDkjpkwLYWe00Vg1mUsteRgklgPoUXWziR47lzllrqks8XgDjukC6U0ucC+&#10;cOUukMNPUxONG4hydCyagc7srRXqmD4aonb/Aki2hWdbFN6jhw+oZUEo1gY1kgCUSaGgHR2PyBU4&#10;4tZxLpSaoSXA0NDG6r69TeWEVQu8HWA7cASxhM+KClU/y4r8RXZVJEvXHFNKcufMslfwDFJMeuV2&#10;ghY1Bs42/ZOTUzU6stI69etjYUZ7SM6iO80q1IOSFAWiRIwHxAS1elef1qfdIi9b/EZq2Zb7bKc8&#10;z48Irswm+BU/V1Z2mTA/Fo0c5GUVLYCMrYTHeVRTtxDklt0bXEQ5psiBatXBr5VUzSjQIM3KEUuP&#10;XGqJ0/pqEbqVnAbEfKjnl51G8ar+Uj8KOZYIY1Peo1gT9bqsVs81lzw6EAo9Q9HEVqVllRNuxmVy&#10;kNoWUzxuRk8wq0G1TSOdgJwVvJB8P5kYyhwAYb1+M0NC7jcbBHxmfVjjqBEQGucnDw2POtBQyRlt&#10;K8KBrdcAvlYzPabnJPstau2ShIEiiihNlGE7ZKMjEqAdFNgaX4RxqyNwcZcaPtRg16DSJIBfuokX&#10;inlFi8nNrO48kMO1is8yChRAa9Ej9H7Fi9zB+4gbu/eJ9CyqDLedzvaKucFJgyiz2SktEBn6bBn/&#10;6wOhzn82Q7MP1fQ7VO852rEdt6+4RKVASntxDOrLbulW7l3xhK/sQvcd5vYnSem5eXP68W/r06eD&#10;RjqDay6XT9lXPuFFxA56GtaI0Ku0GggWqUjqsXUDkct5mtOK8bnJrFl1l17htNJTqetqTTOyW9qs&#10;3zYa0r1J6gPxsiNzScdN+7rclNvv+PadpILKUiLjptqnnbWlC9v0C6Pb7ZGNXg6mjEZFz8B1TZDG&#10;+uF/6fPQsMdMHRW17gdwRntvluXTf1pGeKkWh0XHu/mWdnd8//36xyf607/mjz/JU7/f5VsF99e9&#10;p9OoUxIDQos0S4g3hxUcs9hF7qZTBZnP2JT2OSsLmNGjMw9LHgfTpk+E3iU7diZAUw8D1a6WWNEv&#10;tFJTqxTZDQXSa2uOiZvUTL6zJDkgwUAVXiwfeLqmBneEYhZCPoLfN9uXyYNTMDLXVdwac8l3yObq&#10;Y8sy1JZK9fA73yuLnQ90WTDZrvafvNemhMiRfAbrbgVVyprIBX2Eam4ttZYQugYQNsCvMKbnYENj&#10;G/Kbh0ylpicE/KZBEeWN5FWJ+urfffpUxPX68acTVmAL/tEXKQ+mftzyYmWbkFpXqlF5KMTudMRF&#10;QyKddEVxMEjFPPBcelUC6bq+7WqHDfeTYD5sku8C3VlFQDfSrw7H/PiUdg+M+bCsVsqSkksJLEY1&#10;7EimQdx09HiZg/52tLp8/VhVqSV7fNkdb3ftn2QfPBWhcMmDLjvZjcYIoaFRrTHn+YtWpVhqF+PI&#10;g6t2o0FKTwq/0pVVtR4y71h+/136tHv64d/2Gml0K3vRqneUYFUz+AVhq34eOtUPmxmnFw7bs4Os&#10;HdeRzvoyUBnwRvIXKCZsGVk9a9Q9XiNxjaeT7Yb8nzYe9mG6cQ0TXZhW26ib5kaeCxOYtmrV84Vu&#10;9I0uI3noTFNMG5lguUbs6t2TmCMOZVyfQ9IIIEjPSCHCf2pQ1WBDpFAM6QKh+4gfMc1IVSdsVXKd&#10;fqhEPTVtDrMcr3voUMyUObHH5qWeOzoE8HmbamCHjnABGsUo83kI8Znqu/XYQNstDFGJY0mbbw2H&#10;HETCpWeV08aVHNwSp9GOVCLnAMcPjz7lRp1uV6C4i9eJDP/Qjl7ULBnnTDXZ6P23aNRZXYSJs+zX&#10;/du8e5D1pxx1lag+xMKSiFVfdoUVXtQlw9Rrhn2/+0zM0nw8bKo0F8k2k1gGucxSYsjwRM0sxRpQ&#10;i5XhQtWctzrb1lKdyuVljHTIg0/6DYlQH63rwtkHE6M1t2VxZcWKIOVGjgpHpN1qGlDSuPgPEk5h&#10;ThuxbN3JqU4OB9qqb6B6BlnYkkHi52Vfsa43p7IrSXmYaOapqT4obQPbSVYze7JicCPbpoXm2BfP&#10;4YvPZHIx0bY9b11h7t6nTd8u59yDQLn5NgGlL5kfNeZjswrmvO3nyAoyeDEqxczb0NQ5uQTDAUv0&#10;lJ1Na8Hc11A5k9caUJVMnfw/QxE1gEc75Jlr81YKhdbUcMe4xBvaUGhLPIhocvtAs5os4Sbz1qMC&#10;QZqubvrT7NannlZN1vuBbtvKLXXlKReO9JhISx58WmMq98aNflILZsZ+kfyjjvaHaXlNIcYxyPRi&#10;7uiQLK3AgRgxoW22SS/yQQ0pzIG0B7nKoixUH60HCJlP8A5FrIG49bBj0aJgiKRME0hylh7osD0z&#10;9RTNgtAaewtazOsrym2GrvXQnbFhUdrAKWgrIB+ddvdL00T+Dw7i7HXyKa1t6WQ0ZQxxLEWDJ6Hm&#10;rMy0Sb7nG+n1W1F1L8kR1kF8HePWMyCkycdxttN5ZrEEV7KsUup8uPPeOU8R2UwzZsPaWDkHlpQh&#10;kyZII22Y09hMFs7yDXlnc3Rt9BSXHV6c8mBlzAcklZaLprkXN299fDx8+Flf3GrU42Kf23g0PIeL&#10;QsAVCV7AcbNVHNN9wc2yaVsPWEkjYroooD7SvdFzYLteZif3qa5dAwyYiyo5kzaYbu/LzW3eS6jA&#10;Dtiq1Alt/7/7NTfydzK71v6CHvv3Nzd8f78/PKzHx8cf//rw8w9a0YqmQmXdElDMFrmKXp3J6Ncw&#10;gBCUR9WSZqGaMFG2n50bGp3RKDKoZ0MFkrSNouuAwZiAh3f4OF5k8Wx25VHLpdLaBjIYCJ2SKZUK&#10;9t2GMfKydNl/nnz6fZv2UoR6XjMS16c6gUa6UipdPBwvJ9tmMWoVyr3xak0Jjsy9FibeQa9gazTb&#10;TNMx6Ry4/VHfWbxAQm1v/GXv42SDbdixhg2SD780mOWEwB1trwkl7vGjcJ7a8ZMeiqAzN6G6f2s6&#10;nwjp03I6Ba8rL7e7ZMnrEB6zMybtqC6L6pqs18jWpQMYv7P0yLqrhFkquUxLZPZiIF9PSjfUJpnC&#10;IJZsTRGMfBG83aMNaYpVnyFCHpwmeYqEKIT7e5xKDsKv0hclCCvkdO0URWYJfGsOuwdoKG2WCUiT&#10;wA5EhkeQHQnRE2X/5o0MvJOKZ5T4ptqnRbXfLZImvl3V0b48xecSmPTrLRDXxsL0OqHtqxW5Fyjg&#10;18qgv+HjD/8ezUTq4VoYrH/+9cWum5Fpt11+s0NmLF9E9OqwKb6KHed0TcEUxyd7FHjw6Wdcym+q&#10;5rNnHYQJyiZv9n+gcCaTX+nkkSnatE7QDfyrTLpOdIZq8+4x93ZHuu59mbpRA6JmEx2LRV9evE3t&#10;yffy7wT5T44UcWmUzveHmqmwV+Gba49a9iQQkmXrki7ksZ4ELiLjqFM+ftIF/3Qky2tBVbCYJUV+&#10;2w1K/jzqDmdFRWiCRdHsgXKXq1JsG97QCasr9byDHmBRY/oQncLcM6cVQNHxIQY8RL6pD2FxArFE&#10;ijg9OHoqtxQdB6jk6ih9JyOvb/T6pvSs79Aap3nn1IvDNrKXcqIp06J/E8fEZ5RSDIUiwuYxzvPb&#10;JGx+KnBUkTbGA2oRQt6Ip600hBCghkCpiZNXtS4sLo8fyr3UhLkZhaJ+OGKLwmhdDlNKQ+laRKf1&#10;WvkSLUXu3kOvRmdKwuyllPKvwmpl0muPbOGp9DI1GeswhFQSzdnYmwjcAorZ0CwxHvfHDK424/Oa&#10;Q23SquCT9ILDe3dxLqxOwVZxnL+X4Z6j/j+AlfayzRisq37aJWbO0hna2VeyThC5+C1nQ7qq8bdL&#10;AR3JHo3e/EYjH3PzzkvIUdYqPbjx0GXQJU7xnLlPtMkyDC+RF1oBfnYILWJByog/ZM+9aKZgJIRL&#10;RWfUujwUFW//0dk9vN45cplFqABGWFdPD5oIWGnOZyaf2WLShbZU1fID3jmVBDuhbUAZWxop9rR1&#10;RVrrJfedi5z91lJPzQUhSo3keJEKvrGNsVvujbSFfVFmpKprVuOuUKw06Tjj0puOWJqbH//0Jwmb&#10;VX0jHh6s/mUO4oqeDqJFgIWj7PLXrNPL4F+zL3PV0azm+IbKo5rLtxqrZkKxmAybycNmUe0iipox&#10;RYVxEZNmQRjfvxNKc5YYPaVNLNzvuledQfiVf/RCzCP9OocwWUpt9qXqiLL7WESwfUNvvru5e7f8&#10;/p+Pf/3Tw08/ikJjwVJwsvwoSTbq16fXzyoHqd5CKZxi6B5wvYWo9rFKs8aifvbgC6gdp+EW0qRi&#10;t9SiZ2kJM80JSXLHHSxaJimU6+i47RU1qPz0BVIx7SbbjGKy+lsfKpLVB4WF5riTOVK4P5g87DZk&#10;GewUgKfooebe56JgPCQH9Q0Fk0taI2emeSsYsMOl9AAS57JlxepXPEjVz0xGFx9JKZADoeK1Dc4I&#10;jPrsP31KH37iTx8VwKQ67z2LSzUrlBnrSNssL6Nl338X41DUurbUnriDz8lCrRsEv7xY1KRDFtUQ&#10;g0GP7ddsF2LBceHwlHf7endIImxeVCoF9GKD/6FPp/qZhP3s32J1rZbVHTuLKmdMBqMiqXKz15Bp&#10;ef9S21vHRObJuNxNR079G1KOnqbryG3shSAobQ/La1MtQ9WH/v5OVyjNEzhl1XbJ91efcLil2jdI&#10;eHsMEHokcw7Qa4pKTr+uD5foGr4oEb1S2/w6DS99dXbv1wm+eUp6uRIg5dFuvsfzVL99wctz9h6d&#10;PVsvfQveop7jjEFfLlKfPMODpcfP9TE+e5E6bnnygW48gEQbmVLmsxCccxH1P/CvaG2AiAHchC5c&#10;rMG8i8BBgJov1itkBOPZnMjhLOCLta784OBOubeLPCkg8miH44ZH0eEJOJba28P2/K/rpKo9L4XP&#10;Q72rO/spVLuoqcQTBd2Pbv+qoJNmqBa0OrORwFv5U1lhFaepibik1txq6bg7i9U1/ZK+eNVXIXFV&#10;e7y76MjaJpl7pzrOr/kZOYdXJHFyxcSGui/CYztMUnsGDLBInuFTbBdceO7Mp0JzYdZiRrRhOVuE&#10;Xx5WJstmnA61aUKAJnekGdnYwwa91QATo+HPvQqJwz+FKx+CNVypEpD27CAQ74VwwDDzGC9zVHae&#10;IeLdRDJUjCF/ATMOUlT2ySpya1GRLi5pbauH1fgWq2+n8WbCMoqQmbjAXUaStoRGe0issLapVBvQ&#10;qAjj0e27gNbjd4g1I3IImaCfV6WXxjo1F4rn+IkcvMM+APQDBxov8vrXERGEKkuRy/ON5+Jb6Maz&#10;jQYAnbLhJ7EF2CQPNZovut39no6jgxoILmHaLSg5it8qvFK4xBrYzDTNwH0qQ91PwsaAHaVbD46j&#10;bdbZ8+2tICYFCmdiK03KIyOYalPLoyqHSwr3i9nWIGm2A9kA/0z1J4TT3sYSgFjUs23TqRt3CPex&#10;eX9/FnHeoCpMkjRjq5z69Pi8gdKtbj2YNEZ2DuIyzHXgeXK/yNbBqXoSbI5ppQDS2uTd/SjswUL6&#10;6J20QSPihIXiiujMcFeefvqxnR41w7fhSiu7HxE80zWbrq+jwKPUt2WBJrQQxatwvT+7z92rEbwx&#10;6Ep98DtlmcBJ4QM7Y1KpfgNpz1Iq7O7o7m3a30uigJ2OLEPGpQH/ETZV5tcPXOa6etF2EmarCiKn&#10;O5gv5Grw7XISqfPd2/3vP6bHj+3Dh/XTj5pSwy2A4+NsRwY1VxpTsyBt7RFaMxTw5zKhEXNy9SyA&#10;Dv6QeUS2aKDMj11dBmLPCdKENWxJo+MV6y6GoVV1T6lFRpp3NJJAidE3pDF8wB3SQ6THCMS2P96g&#10;yK05NUGrOGaznlPtUdo8DPYWQRkAOgYW2MvR0ZCKY3bjqdvrv1vSlE3q41z1lmYd4dbUVwA3DnBv&#10;Y5ON0TuOQvqh64EfH9aHD3LwUBmRiGek9tsZoWqB0zk3iknpxMzowhPUq6lRdMPbSJCJg1j0Fm3X&#10;MYWA4+7s/QVGEd0tqs7SF9yxMrRkOZJMDpmmsq9t/o6yl6OjQFWOAejfEUmZ+gjOUlBUYdJwP+iP&#10;yjcZjriau3xpp1YdyzpmW6wQAKWwt4G9ZbDfLCVJR9AV2ADcwfIo7FIz768sBnv5QFu0JL9lDNiJ&#10;RV84vMudaPJrTSFnHu82TOf5IN8v5xLT11a75w1ATl9mpb6+Ms5YS954U+2f+qXQZReBX1DwtpSy&#10;KeZ3Ug5+3Y3FPdzJKZ4uh3ixsqUXqWrUEr1UtQbQLp0DUyiNBPXfoM3JtTy+nxmqTyghTZmOEgW6&#10;uxFECB9g9EBlwNOVaR5oo6iIkqaC1wOJWkTG0NQI4wFIOjNaDPnCBMyntmwDzVYPSe+5R4pgcKVc&#10;1cQXjXQHWaouVQnJkgnRjhr2cFgPUgxlL26b3cqFe9qmC60buZM2WRKLqsgSdmhjt0ijtLgmFr5E&#10;jvRR9iK8uYi0tnMs+HmXycAQmR0FVvEx1jEm7ydID+ZtFvLh2mlKQZaLDYktoTSQRZGeOqGwch4s&#10;7BagEGcFeME5af1N8ObhK56tZj+spU4pdn3jZtLljbkS9m5L18jZ2CmFjTRpCY7opeBFypevx2PG&#10;1EmG7TmGjt6DWaVmWFTcTKBTOSjV0idtxGflLpxOhrHBKLLIaUzZpQ31Wwn5gV8g0wy3oQCnNN4l&#10;AzjUcASyLCLuelSGF5fVpKzQI4javHovQV7Aj4N2lADcWoxPU3c7E8uYEaiEF1Q/K6RYMEAeKhPT&#10;QZy58Qx4FTMaFYDOwlhRI8tMBeLhGKxVz+OFp8yYymjwE/BShgtSxSm+zL51BH3CkKYVxqJ2LMsr&#10;tggMjIi7SoGRYkTsBsoyGVigHNYnB2IFaEKs/nFbAuWhGmTrpfiNNxWuKfXqzppsjR2f5OWlJW0U&#10;G8ZXhFotZKka1ca8Fmujx2/CQB4n+dw5sRt1gz0TMQOSblhTooH3R+yVNLdFcqiuu6TIHDds/kzk&#10;j8KtvejxD2Mf5dvJMqoWXDz4PVjLGkmXJwakIutjwfAlejULvWS2RK+qhDzHdqj8XOFbCIM2laZW&#10;LFZgtq5+UhKVNreK3o1NM34sACZLBubTD385PD6usNlLw1POms30/q68iQ4U2XX0CY3cbRBKF+PW&#10;2/NhHq1wXHlvA1N3jrIHN6IGbFc2Nb61kLwdZr4O/XoV18j0WWDHeIt8c1fe/5Hvvst3bxdMqDCI&#10;/gJiVbvwqD2XY0lf+33SF4QlbP5zlRIxly7OYQXU6iIj4m2SnbjdnW7fybq2F3/N06d2fExPj/zj&#10;3yQTVZJhpAAmDNMJT1lDRq76lWTJRW1mhhfSIAUzgKRIGcgALTWTM4vTtGF6hjoZa7bGq6LxWBzQ&#10;wMgST6fDahIZpL75RScTNa/6RuTKmrja/NhY4lhzmnNy8ykcHHDK2qZs/PMuMHZAm+86vkQzWZUe&#10;nR29MXJ8ZfNH1TZH51TBM0wT1xQGcl3WpS+gjaja7PvbncwRkIjuaVbMP4LRuHoBzHj1vlM0VzpZ&#10;KoA2H/WbHwSq9PBj/fRJjiU6/FwkAOxWn7usMWA7fas7tSt7DF6eKxp25TT0PmjnOBwCn8kSLC7z&#10;mFW1w6sISnU6BfuFufqTdoTa0bB8CUAxpTWbbkhPG8en9QOriuP2jSp08tjlcxDCsnHpzTe4tvDC&#10;FFOT2y4Awrf+XAFRqCh+BTpMXvItIw0UxgfcR0bvA1M6Q6Z1jEhBcu4aLp/D66BOkZGLrnZD2EJo&#10;EyyaaKBUPD1UFOZX60UvltjZ1bLN0aHPTofD4fLrKW8nrpW7uLqO+4XqiUaCOb9Cp7wdg55ZQ15s&#10;Q8fkOX+D+PeyY0BTVMT8R3mbgsufQ23THCHG12J0r7CwJmR19JnoS/mGQ5998V3P61iejGKdD5iu&#10;5uvGvGpmnBk2ZvYGDmXYb+Xuy5cJNIDVNKFSWew0sVx8UvubqkgFwrpi80VdUgu2uQrBGeg5y7SE&#10;GEOlWz6YfHY1VAOeUMCd6O29QjsKMffmjvxsXRbdhaOFLOkxYPG9R0G1yh5UQvKpygajQizNBJIv&#10;vjk92R67mAnW0xt8hcLGtQT/0ByNaNz5lBlaQFY9JJgrNnbV7UHl0JisaMwOOf7S6z9iB8lih5+w&#10;KM5ymUxK0OjgC+JI7cJLwJ1aeByslKCp/ZR8vu7Phrw7faXQwjlPFfkd5KwxlzS44GGMKTF9nOIc&#10;S+yz7B5gyFZ1k9d9X+o0JUgKf9HH2NHZsyttgxr0dvUcq5uwF1dsal7yD1x2a21aGFE562sXSbnQ&#10;RaTvXZryTk3T61Bv6VYscOxI30JYLEctwRYFCSGfR+NAqp2smnfnk5KNycxZVuPpOU5uZTmPHQu0&#10;dnYq7109CKkwoMSRK8VHRqhHy64o32Q9yW2wttPeZ6SKjRHYD6YogKUqoNMhTsm0b5Bvi/sbhI0V&#10;OOQkxFu5cieMZSRcYdGMh7RYCjDmqvI7rD/LvOVF/1DqNLVaZRCA9SAqgc6K+ZL3vUNQUwPcSQeS&#10;qlP1yYPe7vkEyGdxakG23CYo3fSTgkJUSrAGkCtsaVgVFYkU5u7VBiRr87gh1WaDUQzReUe1SUiG&#10;osAQUI0JQwUlQq+fZwCrwq1097Cd7ftabLMW10j7KZVyH1hRn+VyjxKKeX+uvi22ribHT1xC8N1g&#10;2VXudw2lnrvI5MLonBz4KJ0Ht+wsN3YcHEpDJCn7sMWWMy3wks+x/PAdQ1lcxez+fAjCUW6uiiFL&#10;t9Ipo3oQxwTd3B5YVtYVMyrykbvSklM1vovc47KaKSIBqt5GyV0LaHhA+Zrw1VBZ6OrBzQelp6Om&#10;qgqzYFFsKh+aZ4JkPKkVMa5y5tYqMesNvJes3vu7h08/H3/+4Xg84plnbZ4IK2mIZHOKAsFnwmgc&#10;KQBOLcqyRsgDAPqQmQm1gCGUCM3ZMmQ0HwT7NlTyFaMeW5M5liErcleXpQh3Ta6cfL9duV+hu2Sh&#10;Ot3/jt+9lRQBVVNrrV50XaUcEtMrVqepG0cvV6cXBTBP5JYvOPeE3MUzPEdEMPNlt3dTOSsmcW7x&#10;2hyJDEiVkRWmp3yZEIrg+e59elvT+38WT2Y+PtWffjj+9CM/ftpVobsDfIZ2hWQeEQpgNd4Cxne3&#10;KLCimkFF97AVz6y2C1fpgWjUMSo/EgjRp8QjMvCAu9RBKImOh0O2gR5IZE+opKRAt70SmCmgx53x&#10;DsNG0V66YK5MEI8HVNbrWkxcnINPXnsTqs4iZMhVbMOyXDTfs+iUTBfQeFxohTbbgmwGflyQHK2y&#10;ZPpseUJ1eT7CUuPJwznGo82ZcLihLd6J2IQTFpFgkKfjcV1gX5bLV9AylOG2THf58GnVxbmIkVWq&#10;3t2SEZC8GPJQIzFkD9MrvqgTagetSoM2yEAIdlqRDUg+LbniqjRhJRcuJljSLmpVktzqEXSWzUs2&#10;hMCZJe8GZAE5uPJDq6Opk2qb5TbJ2iFO+zcqwI4nnlu0ywtnV8XrOi9LCNmWgxYBiN8Mo4IB7BnJ&#10;fkc73+jQV/CnumPLO92tq+HQDppfrU51UnwnDnyqgpbtj2JlBftCV2Npl6QDdDHWbq4AiaB7ojmP&#10;ctesGhKG7ng3ql+WgjFTWezDiTJE1ft2g/mP1ZMEQZ1uVIK6GTDGrMUCrXrJwVFe+gd3EX1zxpTC&#10;ea4rJM/RA9QL+/mbEG3k03PwzyR7PptqPlO484W85KUS1zgQ/iYp85Xv1nN7eYoXucgKushJH+2G&#10;i7nrbOKxWwQlQR1vmCdvf3Se8vazbJtle7ZN5WsCzGspSi4YqXFwJu4/LT7h5ocYVzQNLlmfLU+J&#10;Yd0VRRftTtpInQNJsbmROOY/rrLtB/DAt+vSUzo9Bl2STHQ1iin94+bxLg4exaBLz4E6IGp6el9u&#10;ZGVeb97w/kEON2qGTL2IwkGGOPsSk93YRsRTitd0B3W8FI1n10H17oCsNkOwMU+UJLJ+SLjPJ+iN&#10;1XArBcFSNRZIZMmybsq2LvWwbJ/yj5QKezfS1BTazTlH2IrR2jMBt10i2xE98B2DLNMaWYPTJhxf&#10;0Mc7F0fMdoWR/hrwG5CBk1vgQmqYun5z4tBsvdI0ENETCerZZmd2G2CjrkKkCNDm0bEc5k8PBcXl&#10;sGp2s54MfXbuWhMO7S48sWyjUZQGyDQxuEhfEla85QK+mRJTlJmGIksP/ZgBTO9WuUnmscwjmkGJ&#10;GexzaXFLHog7Sjx6XSU7KsiCbYwF5VAfXTuq+Zcy2fmyv8OCO8FHtcZ2Zk9/cppOM5eUVVDZLJSB&#10;gOZSnJoFcTykyIoA1QmHtasNMqSqNqHvoFKV25jsaGitcXKbqpztF5iZ7W2Yy9TyRfpyBpwn+cQF&#10;I7iaLAUW03snJwEMozXp2poddZQMTObNxvlSG+rV04OhSITuVNOS8C46sQyDEsyRcGLRw9biUz/X&#10;exv6hCbZ/9mOMgA26k/eCM3poisada+GkXhoR7P45c3RYrPsNPfQYATcRl90gNDD4ZwpxMDGnOsQ&#10;eG5nOI+A2oxUT6apu0eb7VtLd7+pFMaroj45sh4Oou+zKNVkXRKMohx+boLP5kyCkXVspzZUt/bF&#10;bqXtxge8ff0haDlZBnWOwUDDhdNnSCuOYjxePUZTPjw+HH742/rxI5pc+lmoiB1zO4oQsMYTOzJ8&#10;kikEHxRhMibzs13WjAYmfeaQ+whv2FhWrhxpY18wry/qIAiZhdirag89IOo2LqgteZLffle++13a&#10;32EIjTionDcUsGuj2rSJr6LXfOXVv9u+UOT3FXmbF4fjZzecgnRilcjuZc+W5sOb8u77N/8irtEH&#10;4SQddQJ8lP6HpvtKI+P4mHErQnZTHhq7qKn1E/ukb7HpJYz8JpEwdysavvoKkR5jLOGdFEnaJpGb&#10;StN2VEqNUoiBvof2SYFPrikk+Ib4eKxQTWu5bUg3sp/ZyJXsZXvoTaFA9qigqAHIyG2ualb7LHcD&#10;7moak25mN3h8rAn2GLMh3yq65xkFjvlUEDC20aSZDgVy3K7CXXFswXgVbeKClFop845P6fBUnh61&#10;D6o9CtQ4oovG7FcXWFsTsSzbv9lJTgm4CZf1BLXAZMtOBIR7ZfNrwVMMkkILZwgFBlaB/DkbYr0V&#10;T8vjbj3WX6djOTyiEFsiKIG3BKOOGGS4fRkWfwhuTDsA3zLkSdjxLVPC9QByaYGh38kWhlde9trJ&#10;0lZClRE0Jr/AfemgvbrJBUhVdDW0nZvJwOJW01bs46KW/6Q6KDmeqpa6fZGGOQxi7e+bkcvPBcb+&#10;8j/925TX9Ar6ETF9Y/DbueL5jJ09YYj52if5LWbuz7z7/Fkv9+yufuE98jegFfPGr7utlWkyIeYB&#10;bf7Nu/t8MhQxT1k/Jm+GFlX7jVCNOQipUXSz4rDNZ0+uGxAp0fUekzN0KQZ5/JyIBJVpXU4//Kvw&#10;pWQaJWfz0/EgQCnLQTX/pFpwJWzSMuNkduF6pITkoeaOyY0uei5DWy8me/0J6WbLnQDeLBEjnVeW&#10;23qWuOsgmAaEpp1T6XjIK8LVaVZQK/r9FG4b4rQKtE2MZ+PwM7rCIaw3qbM4+JlnrgH4pHPvEgRg&#10;OE5T8uFqpzfTJLbI7jINaymFucruGIuaCRYrh/EXE9UKZvDUEmuTOsW52TvVN4tyTqw/2JKbxfOu&#10;4UTlqHih5rXJdp6oTRZlISNiOU9LikdNnmqjqmNzqBPqUtOltpZDlxwthlxtrOj5tX61USY59qMi&#10;VaLZ2ajhrGmTWXK7VDaMvlW85I+Lr0ToP2adlVb0tiXT6oRYm0XFfMuSDP2F5ndREiscs+Ztlqms&#10;9gJKtvaSziot/AlZSm02frToDVrpYQ4+P7L1GtL+Fk6eRskSufhpIAkxgnC3KFnIrCmETwhvKpYe&#10;nCxdiUoOw7ZlBlG3eqJrYTbaFiLDqTM9WdV6xOXId6BNKdl7uhxrB3c94eUujqov0USTCXZLBCt0&#10;SHXgb4g908smSyOroTYOC/0MTg6YqqXgGIHax8t6y22i+EzKYJHUej/smiZ2r4toHqX6LbgcJqr3&#10;1E1TJAd3p5tyXQXMHipYzWqtZ0y/slaCKGAvafevNs+Aa1bTODdOCwyVU4i4UcyXUJckfvr5J/74&#10;MZ9WMqU+KlUefQfypayn0wWKgbypqIAukM/YIxZsRcPwpE6/wQG5HWIKH9FZreUGPSNWQasMsYKo&#10;O+TUXJTP3N7/nu6/l6m0ZFJnlO7gZr3KbNXmyIovcfi1rxKEtW/ww135PhdxnWBi6w2X0NuSD2Nv&#10;E9HbN/nt95IGLh24G6kGZMmSQa3MftdVuYyHgw7kDx+JfRAvDs7S0WH2OOYc6bxagoxpBNFDRW4Q&#10;dDfyZU/aMd/T3f3y7r1whuRqnKTMhghCO2VCmf7wgT592Mnimbm/Ebnm++jtNqNyS0waHnBkNcwK&#10;ROrgPQrPfKNoz6bUXH1CjmbrMMUVOiPU0a6+Ch9OGnGiRji3W1P1s7Bj0EiuMapgSDvswQS9mtQ6&#10;oVN01XFkXbFNxFWLgkKOVaTmUtVLuwG5cdqbkGbDDiVlc+cpmxQFcYnJxsuebT3a3CppS56MjsLQ&#10;XEblzCxVdbskrNy+9SArasVGL96Fgu1Ffn91V+FkAdV9TahjD58kSY/evoerC2yJ1K7l2ZCH4qCL&#10;CIJAM4KADfBYw+ErsvagV5EXjBCtttPsadFl2KcQqYtkPHykhNPQBw4IsuGs0ENZ1GvnhnM1EZ3S&#10;8aO2YJadSGgqFPWvGENAB8dtQnJcuEutO7lJAfhC2+jnnYTtNd4J5suJLn1TeU38FdjeUG3z8xUd&#10;f0GjIfGV8S+dn66f+RyuXIa2pRm/8ML4K1HWXzDgejW6uZ9VKNPrM2RnPFXEw2+K3s3b+q3c/dyF&#10;iDWNLFgIrXxRecgqLR4iJeofYG2loA7x9jJveGi8SfPeBF8585nDy3VNmk+BY9Too/an/xsZd7ry&#10;QaXJNO5+ID1dUsjBqmAbUJXtfW6apUBl8MBtwZk3+OicI+GTw+XXLnpd29ef5hS1F/hrI6HXjvN9&#10;vJomy+LWz2+vwCbTbsmdUlXo3OFPaU6ySSltZgY4fbdIDOoz4Ux9atcHTqZ5Dse8Oct4LleMPJPZ&#10;Lb5md+xVUzcZ6KDTpmzmVu0fpfWXk7W27agd4qUcH3UpuUe2YmQAyRCSA60q69FjrB2QaJ/3QAVH&#10;FSXf5MjTcVxEixKlZC/kTrV5mWqCOYzSulfZPgLMx7Mp/uRUlYOyA2OzKA3L9MFOEnT92Ktf3+hx&#10;ENyxmrNCiF3AaNdAmm57dpgS5c31svyOQDVTUEvaOnqgOQIzhzk9bgzyIjzDr+4FWQF7ueo7Azin&#10;WkFisYx6RTKF03nCieNRaj5yN+umOcPj1YZAWKcIkniUadPDHbSL8fDhEMUDkuhvnH1wYVRPHbDY&#10;XCSfqaEijIeHjJ9G89ifeMvjDY1QmxN9ZwWWn8VS6xOPIXqKBweykBzdBL70BDFNaDkcpJYF9GEF&#10;2+YV95+K/uOzcltlpbDs+mXLQ1Vtdabn/hlXXJQBLShcCJvkGrlszVcpgyrrkCRbP8VihLX45YeP&#10;jz//sKh/HrpyGAuBeM1TJhH3+8jAddwThuLnQhKZXUijv7e2FvNl5/pUdybrNayeQhQLj6nDEE+2&#10;mNm4uKYCF2p3c7x5e/P+9+nN+yZ6690NQeofQ/CNXo6vnKfG4tzOzgGfob84J6hdfjG9alacv7D6&#10;bZ85V9EmAgu9HKCvNYX5SSeeqiCl2zu5wSRg8FGFnFIP3dP97+XzL2gQ41qoYEqNuBqctqq8XxsU&#10;q4l4bUExnV71aaSuSLAv7PVOkioXHCQlm0GXaxIJ+eIFya7ZQPvcbkS08vCh6dj5QbQEWXMQDk0K&#10;Quysq+uZ3MhLA/pWJ7JWNngSOWI9zfwCrt6J7/gK02kpsEMnvqfkXM1JaBLaBAdfNZ48oi45MFMw&#10;9+M5u6IBlC+2cCePWxO3C/qR2hOVYenTk3QtVe2vRAERb+u8QKaaUi7LKB4PLbEHYySnOfZsDO/v&#10;xodgyDbz5ljaEPYaz+vzdQD07WXplBrTbtjMwuEf2uFVqVULG/e8YC7W9xPDkPz7KIW8qCf2E1Ey&#10;XYySslH6sAJYXmWDe5oR6FjVzeHfk9GPw/Il7+pGXvielNnPyCpX5VSLD9Z8oA0GaIqGpjXvbQFT&#10;vZdGAUJoZmtyk7T7Tzo3v71X79DzJYy1MUzKw+ms3OWXMsP46zJ7nqEijWno67KINhQj/uVmyvyF&#10;vlRrPpvJO30GvfS8tIXnn02vWHgvvu3ZN5wnQsz/boP5y4+Hv5pW/cqi17R8kIU75qAf9dtY2lxb&#10;PSdp/hZK9GImYPZTNKDNyYyNsvrJ6UI8U/t9fUJqfafGOLRoGzk1+kAtxsUD/t4F+zx89eA2jQu4&#10;WWNsHLOY5EbxG3P4ZvR+kdVOm/LQj6zOqIwFBubYNiSCOF3XyZo+WPwo9nFgtBne/C6vN5P6Y5fn&#10;DG5POu2Tb7P7Ejk1HSHrfMYZj0MkT5GnkbeU/W6ee4QmY01d2EMvrc+YaeYo6vo8Mzu3koPCzOxl&#10;DFm+j0VXINAoNmMoj6zjIHuPH8Fcl9W8kSqNWR1g1rOVMowP6l2s8CkuGltwq3kJCC/VKstIuR64&#10;l+AUgyRPDjEMk6wZLP3gdxSDmk5P93uYAWtMGvUEJKFTNsyHpqsukFKp4UE1k4UtdHRdd7b1mkAL&#10;t6lMRHa74jgNiHq1pLY9XD7DFTrnYqq/OnWMwIxVNWHrJb+MV7QWX/ZNaZMHj/qQs8julo4PpH7f&#10;4peZTGNr+kF9EJ0pp/Nwr9utkscVsdpbkzNK/KkpF3HaK+QEXZt4lwFE1qgXzOEM75SnVFWVLiv+&#10;RjlYUpBbO6NpJWxPPLS4uH8i8MRx/hg/N0w1ABRznTsQodndxVO5O7pcjY1uhQFGaSmCMXjUmews&#10;5jGt7cynzc5gBVjuEFPt3vlNqwGRKRo35gBCE6Na3T5Pd8mhbkUzihXYUtuo0T2EFm2/sdkgGHXO&#10;vo6hZWRIrQTmqhrcbwsdWhLpo1x4kYSKvW+/gH2mMxMKSjaAY8kZbD2jwV5qVWuH9lw82b6ZvoI9&#10;A4QMJQhcdQlYqyorTz4u04aLXPP14ePpr3+RV3LMFsyl4g+G+CrP0Hx7tHFGRxBbhrHE/N5Q2ehE&#10;RwUBkTamwZuoFOT0u5JFUqu8RP692gTbV1tbqDM0+mgqGccIQTjQgsoSsX9Dv/tP5d37fHe/f/NW&#10;6gfxPnDZ21GymYThVSMG/qpDAJ/Fhr9+OJyfnUy8JGs+c7+l61oGD3Mpmg0oPnFDNgVJWJ6A3Q1E&#10;AOp7lAJY+xGmKvfGSoetmRqRiw82ow9ps06T30CfYP26pWfeYgkrZg8mWq3KUoDufnTOge+VmbPM&#10;WrMtDbIqHg/18NQEXyyjxU8fiqh/m3qUGire5pnzG76IsY44gtpHNBjudO2Kujk3rQElz5ETGL3C&#10;SDphB5fLsUJ1Ka43s8Dh0aIaon30fk2T5oH0GpiombD09l26f6vtq3/76+nwtKBqfgJTC0Z87IPt&#10;oDQwrJY7WUtBHcBtblKQ7AYw1TGBv7+qliEZHdDbUp5l755s0yiVYVVlF2eZxUwbEYYGKSUWq3oy&#10;tdSinMU2q5pxwlvsYsuTWT59LG6O3HlU+yxuMFoBFD2rrpBoz+LJLmh4KdXC8sZtq8K/VYMuqmoh&#10;zFlrsEDuLn9TSWDyrrAXy2/V7D4p7VNAN97tcSY2MfO/Trqr4jHQOZT7av30M69P+e6dkNs/X2L4&#10;2SxvwuQvB5pXu2HMv1T50CLJPM58fEGc6jjSqx65b5lo8VehrNPQi13/DlP2WFhdzyte+jJP4OY/&#10;qBNxe1DA+c/gy1qe0kvNTfqWbJtr3zZwjF8cSMf0HKrqbAze00a5u6t68UWOD4pkR5ou+m+/rqvR&#10;yXcHMrAupm57ESvlmzupe5VY07dEpgtvAKcp2yY0vp4ukzeBPXmal9g203o7ywsxkwnitxdqOejP&#10;HDHMOSZgnhDnP7f5wW5CZGHRRcWTI1kBUk0SGJMTbjJTn7T6GrT6HFU/khUGZptFUuoZ7j4INGIK&#10;WzXhqzadywrC957ZQ4StHF4nw+JltypeFZtadLFZj27rjSOrB8cMqAfjhwU2WU8bFhBE/RwV+bZt&#10;4xUh83EbpcnN8dm4u1GiJw/dtMqvR5CAQCZnmONjKbeadaJ7pBIURYxOxUxSakBVxKNMGORsxgig&#10;z/umxjP1WYkcXXRPJ6EzyfSgHSDgCjy0Wxy17asdgJ18ZcMryJZUSNl7zNCZFYMGo0BV8TMMjepJ&#10;KxmeVb1CK2qAxeygSP1d8P5r9DLlaOAkIvkuu5tspCKni0FMXgW7IjMN+Yayi1uaUK0+b7SJtdnE&#10;haqRJ1qD1sTqghPSiKRB5HR0FevpgKKwRHkP1KnCn8nIrXIjKksZeYd4n8XetKLa1CGmxzqZLQjT&#10;GemFNrZVwK/QfvRErLoIkyJjGuA+BL0dhEenz7jqFtcwwqkeLS8Ifyye6Yq8ET1Aa923yhRA/iX+&#10;qx0mw2r4DGQC8o6k0ip2WFwzOzmHEFvEIWW3FJ1dscOMd5eKPb7r6ipzyoFLV0aX3YrNjmDGVEGN&#10;pee3hbMbqpPNuR1nxVbOrtZ1GnVLm5S6rtFD2Z967JGtEgZ4tcJFba1yolPqU3HWFFsva0g2yI7E&#10;JnQPqpyDcHQEDySTwMUQ+lPWcidHN/0duef1ALlXJDHWFmUUnOrtPlueiJ0C1VOZIg4dXJcCip+t&#10;cApyC3brCmARk5Wv/ujaTBwadeiZxf4mt+yHHx6EdfT0WIHmJtopR9psCsZJzS4JwFqD0man32pt&#10;oJeRfW56pF0rbP4mEHCbtQ2DdIaIxXLVVwbivw3rgJdVkQNKXA8LQDkta4fGuy/ajdqz1Evv/5jf&#10;/zHd3dFyk6RDJG5JKElHd5XPRv3nh4dZRniGtfkcYjTajq3RoIvzc4Oarc6JI06NX54A8HyKO5uR&#10;bHSVY3xNsWDVnuzi6AvHNlX0d9SOAenqZMXMwy1MvabeCIToSnbhld88T4QMc0+P2NLrrxbWnRbO&#10;JlmXNUJE14jG0Q6ISG/llzAmf/xzenyoHz/Sx4+i+ZdEcN/tHadREX7LNCAw2lXFDFBbKbb8SvEJ&#10;sUwcDhUuVPtRw6gJxJGveYJ1CYIFBU75pTP7rmKWbZcz9+6NlLOaoAtu1c13q7RdxEz+/veLrIr7&#10;3en+v53+6/+5fPz47t33j4f/vkAY8iTwt5TvhM9srBLhM4uVNRvGRruoVXMEixpblDmsUik8Qzvt&#10;IKEN6/BKgpZZCchGk7J+qwkglGemS9XqoL+KKbRz3MGWwr5iRpidVok3uo+op4ZbKMV95fJE4qcH&#10;ndPevIleZ2TPWRs72LnIWbAlU55T4aZpEaeLVUX7UHMfEdqruRYsoL7l5kYB4PWUDxKju5N/lv3S&#10;jo1qnEss/gJOZOvJQ8vcHEhlvnEbWaCFSvtdVQq+mDjW9HRSPOH3t6usonqzPGqI0aVHdCgDeQpU&#10;m3wDfic3azDKjUlheyZLjySeRfE8+0ynhzX4iu2qSdV/1AC3npH2Yn3qMX7c0tbhdplnc1mMUT+H&#10;Y3ADDcG1aBy6thTShpQUp9DKHtCIF3PeQKStia+Xonn8BtdNfRwBdeeeDvZ4hek367TSw1IG74vh&#10;v2qA9cyWWahb59JIavN0316i0JmeJofSv21XYM8cyXFm6jsCTQZFinKTTKVCbsDw6S1tFW3b5X1g&#10;OTdXsCfo2DHGGVTOp+qW6WhJR6Gb4Hf3XSrnfrGmVKfyW6V79rCwtgILDGyKxRP90k3JT3InCb6+&#10;7CXTXBqWR10tq1o3bZSHXa6kJfQ/zZIytpewU5KU5mgAV1jLaKBqLE2jZPbHFCFAjZaeLJ/CRfpl&#10;ZTwHqjRuVBvzmNXUo4L76rVdzFJffmgbnD0tQPkFp8eFy5yeFapNKwj5qXBryB3HjNxv6TQih86j&#10;va85JiwFpHsCZ8X/BosFX260L6aYVnb6aOY52DDd3uzYiHpQxxXlQ1LP1sTYMLsR3C9ztWHdEpbr&#10;mDBp8YEqqcRULWBB2OYVPbJTrxL3KW6CvjfG0faQzw0zINWoR85iQJUtpqP3CAJhNUK68Bor5e01&#10;wtarZmLZiVEPbE/MzDyaPSYcHrZ2yr3JqduzIYvkPNosWWF6tXka9cjxYDq9Z0+KmahLEXLbem8i&#10;IbBGH94WnDCToo5QH08SbMllsdwbtEG6N8oM2TkyRUZ0AoSMrfcRk/AWqYzkQT0YiYck2dFbFiI1&#10;oaq64W4MTZ3a4jd6i0RvM76xaxdbckwNdxFwat0aEDaDSZzvJEU5vsBo+lK7lnyQHLn3vmOWafP0&#10;hSN5FX0en8cesp2CIWnEFQggc+bJxqzKhpsbnY+clCqvkCGNGMl6mpN+is55qsGxdUyX415ztb0t&#10;szV5Es189PKcK09FnTL6AAXUcZN8jnv59/Hw+OHD6elJ78bsOezcO0zJmabUFwGd6WhSE7yMDWUU&#10;WiToTBVKU1RMS2GU0GOvUHlNOmG1GbPr8vudPFmj3aBJ2gBTit39O37znmSSdqNCI3kBRY/Ly2f8&#10;Wp8pL7+to/8ZVxhfBvMSfT2uhNPrBJCXGzn/+4N4PoMKQd8tGq83t0Bk7QoS/tb7e+V0nA758CTy&#10;4MePP6anp3wQAPVJOtPStwO5mK2LZfOLYvqSMtrurQ3wIOKAU8kTLjtYEnn0w9mi8SDXyCnoXJry&#10;QBHFZjtduWk3d/X+dvfd+937P2p8xf6u7e/wcvh3//N/Ob7//uP/868PHz/k+zei3C4i3qYq36Qe&#10;q209xe3v1RQN50w+QwDQuSWRB2XYS1M/d1jwYfaNlWg6ihjPD01DihVvt1/iya7AQ2J58eeEu9Zb&#10;KlRp7Hldy3cgNdjmSqln//aowml2CGOZd988JVH0UVIYS67Q/Q3d3sorKAjck++pk19pbWonVCOS&#10;okmvR0nt4AIXiUYkhNnNJ+2AVjVbQ1WMeGiW8CCjc0V4nA6nn/+6e/v7taji4dvPwcHpTfQCrvQz&#10;DxV98R9c/wnE/OWq3T4/Sl8Q2/a5iCQ656K+6vOM7tyZ1varXhV18G1IkIjmn7N9Yq5m1j4zL2e+&#10;GnF8Td7/nIaZ6ZdbLafLfXWuzjPI65VL/G/z3gvVQ9cfG3zHD0syxVm0qSgnjaZCIJnikPFgsV/g&#10;Qmdz2z3/oYZ8ONnhvD1Xn4agw7XrWoF3F1UaSIfubuVZsJGJzorDdg5h517WRkIoAIw8yJB01ujp&#10;XZrRouHJ42EY0kbn2jM6vwvJiQ9bARtNNTyH/tDo1RgXDSFoiyDZrpSOLsDkJDS8YWAC6BI972Zn&#10;Y3OzuRBdpOZ/Rgj3SQg9sX3HsklM2tb84J2jiYjPq3nqA6ASndWcHathjWl7LcA7VWCZcXJtkEQW&#10;z+WF3wizUcbhwPyMDp/DURteWbFoaTvGahincg8nQ970TREwTZEoqkosnNqLGRrhC2UHothbVW+a&#10;VKIy0VwuJOHYfJpGOqtrsYwnhhz2JDBeV7aQ5XdYxCj67oadLKo9XCHehn8ttY7stua2VsEBdYte&#10;b3MyWVQiBsJlm17pB6EBEU3bRYpD8bLWCne7f1YTSWjX3Gl+SbEuCGQSKpUlx0IRB1EsYCsGObN4&#10;nuYMatKGRqGAgNBsOjoBFLwg07Pq9A9TnToIddS7G5QGAblvUINCaAZUqxs1Yym8yd1b1Z0zzmea&#10;2w6u6gxlA3q/KdxfswZpc8oxk5sfNU2VvVaXb7Q0ZTWTC7ubL1V9w3GuVnZza6JuzCDr+UCaEVNa&#10;IGU06QkJa7p4ivbeKKwQS2BgXZzqCuOrr1vNaaiGjdWPN4Z/9jkENZmYcnR4LQQVfmwkYx5//Nv6&#10;4ef18dOKjoD98oEkvkNpfbVhG76yzmKt3IW2qkbqQQCZjQAPfDcuuQXHnRROzkD+xAPrfycwCWSh&#10;5PpDdrDxa5t1L7Ii0TDT93/kN9/xcrO/e6M60oI4bmcq8udGpr9QzTuyPvgFiSM//0qY+Ut/1jnL&#10;5dtrY+a/7/nC2md9xrCa30ek6dBGyXqh8oF7BDS3dvNP/1n3iAr4mShoRM8i6o/TQdpDAt0SOhYE&#10;0vrPThwiJudvExnLHOz6+7UbIJp1kUewWTJmle2fdpSBV6HAHa2JxPX2Lr/7rtzcPt6+uXn7VkzM&#10;RyoH83pY/K20egSWKEvv+z+8e/e7/PTw8/91X//8592Pf5PezEkn0Ttk1Y4MFZcoZzJMJW2E7OQG&#10;Jbfo8kh+txI39U52Rc6TUZzswLIOYyPZ32yjWx0Na7IyuCymHM7oYFosn00khGYhZh4SE7g4e0Xa&#10;JxmVZVfxKZU0Tch4NBd0pVjwPKoES8XKIiYvUuHe7OjtHd2LybYo4tADC1SBr1xKsvh02xCglGrN&#10;w3q8k4u+u5EgVvTLoB+hULbrOK8KB+tWFlLRkdHhw/H4tH//B7555wKHrz3690ewpZZ6oN3FE/QZ&#10;IADR1+hpz6CjsX7zl+qaJ5BqPzS/1pLMM1Ugn8kUvzD3+DNGEg4w5WtoBlPwvc/QuZsjew3AL4D6&#10;/dDugR/MV+mAPnrtpwo+X7/5rLXqZxI641ddt+cOQcxnAGCbNta5SoCiuT8ecJ6oNdcE7b9Nd68S&#10;NtiEtzZMV2mkFLcy2hUpmUg8djcsmw4hSI+Ryt4rZAVn9BAfdurTbCxX8UF24n6cam3PoYsRpplS&#10;YmzjFe9o6kzzaKZJiDHbpQz8GBbu6Y40lYKBsQwr2lLaaAR6jsY4dWT/6QGKoD4PpdFt6ukk+WLB&#10;un4W4qGHifOT5ehEDmT3TUQeIgdcepaUE/EIoyarc0bQC10kTDJPmyuHkMRO52EgzL3+10GfS0x9&#10;VGow5knmpqfofVIvjyvs8mJZQRkHmzXmrt0QCMtQpvP2v/I8F7+ktufrlt66C9HUxagqG/XMG7ZP&#10;bYyzTc5p11hlnAtc6SZQMcGjoZJs0muX308aJstx3my+2OTio8jhVG8B+5rgwxFy07PpW8S8oFPQ&#10;TNcG5HTVhJWITho3Ni6fW7OyTR5c9GnJeNXqDD21eFMkQQ1a+8vIkTChzr7VsCthANA/xefM0MQ2&#10;S1EuRtJCRQIsc1PVBlocNteHRs0QX3rIgtvK8jO7bFt1cZmNzcJG5drIM9cjn0e0UzxutJWborCr&#10;bKVUv1PsebVIzEGUadERiEfJBAv2bnGWq6jzcotkdofQ5Ot7AO6rjCIZRkBtbRCPJPfkFnuHsNEF&#10;i7JtfEU2A4/nBUFP1XTpciwrJtTEp+qiL00GPboeHFRsSI7ZAksscpc5IkAwDDE9hVlN2IXUaXzC&#10;ORILkJUlDaMPf/thJ8O0k4DNTwvGttyT/SAWiNEGDeiCOeKb5ZEauSqgYAZrBjPXZB6YPFedTq+r&#10;STY6BwHH1BKfjd7Xi6Vqw2WgudPKZxbj7l168y69+U7/2Ym9/0YcBNB+FNySiWYWzGdruZeb3y8P&#10;QwekfzqZ9c7kmRmLnj8Iv3qgwX3f+YoZyPyzmL+tyv9m0djltGRs0JxDl+SCCK2DYCTQVFsAAyXH&#10;FYoLUWdAPK92BtSlzYKFCV3mE1TbUFxyCqUoBw9p2ikRYulraTL5TRsB7GJdOtiiimZfftrtzfki&#10;ti65P28E/VCs2bdXt84KP4LmHB9FoKsVpOpq0mF3t/yv/9vp7n9/qm13eFwkUtta4X7A5kH1m1Qj&#10;LY6zeTAGo6/nfSdRf4v933RTaDkR+0EgI2NgZ4pM7mBCLYnhQM6mJHL6mij2bgJZgpVc615TLOsz&#10;XOyqmbqqPSmoWwguuzj859wJKRtagXFAHJulOlMJjaQ39+XNfbu5VQfQoicCA9UVbIYZIUb0eEJI&#10;e1Gen2k+HErpWw7ZYlLxkjQvag2zpq00WJbLKVv0205TDh5++PPNH4riZza3In3lM9TCws8pffl8&#10;8yUm1gR+5ZdhUEQTGOK1vOHr35OnnJGXvs08tmkv/ThKL0a28Rn85tmi91UDZpoO/l3Sdf5920TR&#10;oas+3i7s2/S8Lb7a75VxprnyYvn5Bgr/kmttCFKYrm4s0/43lxxXcgV+c/O+XPTmmBUWc+YhJl2K&#10;3ht1UUkC+fGJ7bDPHbw7eRIsrXqk0fSLZdrSTRxVC/hwmztHOn6jMbiAho3PEHYb2eFGO0Gb3nq0&#10;VLKLFXlqAiv8LzsCjUa65lzn8HNihum24uFu8RyRi6bV9r+5N/Km0XH0hIweZIwfigJmLFE8zkSb&#10;h8AQTvaasvlcfRRzjkLptmHauiz6U2+nWIeFeP+V8ugx6cdVuz9+RDVq4aG2XE57YJlLHH01RHNb&#10;+Ps8yWySzbRMPoEEOdmE0J2YG4qvjBwIJ2ssJejcZvdtRu0MHit3/Qpo0jhkWE9dOvcis7SpF1JS&#10;HGVkb7O5XwXxw+fLNRf4kxcEW2IslzcJ4jYphwPL6gYcQpbk7Xa4SvUdZwb2ueiQoHmNqgAlOTUt&#10;1nQfsByPXkUog1GK+iRAw6xs2JuDcaImbzBy8SkiPMbKQtwbGOQ6mDoNXqmL9xiwEDk/yeQR39nc&#10;ccJcbXoQZMtWLDHPbJGZ3XpukFor0ZL3oJDmUOW4mJnGzPm8KnC5wRlkCN/Z7wj8d0XA7FAtI/Yz&#10;TY4mGqWmC0Wy4pHtxeT5Bkk9unPMXkLOjUIaISALrlodFbKWenIFcwAS+Wzc1zqZ2bQfxnvrKyWO&#10;qziyqr/dmxHy0Szo9VgDAiNfaf8o0crbOrqq5iAL0dz1442kymXFdn2pn/UDsprz4eNHNU8+PkhK&#10;TVHwaUHLLCNOGmGXLh1PJoUgf4KydbrA7FVZfsJt5s1wWuziQsOMCBzphmKua/506OAniriJ5I3K&#10;rPU+LOPAyKlnQHTLb97ld9+n+3e0v7/d3xRxS8qQyEJH3YtQ0oUS59/B8/NiUkiMKy6K1S+sXp/9&#10;Pp8t17+pWv71K+BJbcUFM4fm/SDWm776ak4LPPOgLaC/pQlUvduETODmB08O+nC1uD5PhacICORA&#10;0NnOV2PjpcgQBFXQjrHasahg0uJVoFEpblsMe2WQW6SqrItF1u3EmaxfrKvWSc358hUaiay6XVFE&#10;/8v/8nizX//8/9Jf/0KfQDBuGDp2W3cvocxwYgUn9eiGrY4Ag4FabXnEj3fBjwmoLFBsMfHFQuNs&#10;0NrmkJ+B1AbZ2wLTsimR0b4MW4pGDVtXAFPf00mFJwpblDq/2K6G7Yi6dyOAsWZXwxErp9vv36b3&#10;b5sYtqUVntgMNdJ5PmnBW9aDhPAdZXCcj23dKdsye4aFS+cCzeLD5zDKjT6+c/jlv08al5BtwxN1&#10;VT2JDqQ+/Ji+++f0C+TSRF/vy6lRnx//+iH2awTCXxLAexb58VXcaZ4MSGkkdbwusul8TPX1HYL4&#10;VQhiqY0srCPxiTfrzOU34it0wOvCHb78oF7oI8wK1Bc/3Wc/s5n9u03R434yuXqJ22RJf7G0++3X&#10;802l6BWSKcikiajr5U5YPvX4gCB3rRi7PrkrCehy8O+fuDX3OLttdlao0ybKeaLlWfrN0izVhTqE&#10;2YNlwlEaSe2pS2KsHWkmY7KaAZHunvFjXZzcMcjOrMk9q56dFpDnBaw5XpSBAm5jDGICUx9rT6Jj&#10;zAyD3TUtN6bIkgU8L13Ag0aBHGpV+wf3uaTL2qFZXx/QLjUGtJFORP3haZAYFowuWx9VeT/bgg1k&#10;Ct8As+LoJgSLpecAL060QldYSEiWXN/T2n3wgzjajuSx5Uj3hepsdNFFyc4L9iLkkLscHdkGl28C&#10;UlneExSVkkegUcoCQ0Jzf9V0HPm/xwaBrpXy6vhJTtAwckHqptNmICI9nTuxVm80nLNRR8oZXFzo&#10;klB6AHVaHOpHWTFXNdBWkK0yjzwoU5Hrtqz3irSqefFsZGsrKkVKA5+bRMtof1y02bcITpBHQQpb&#10;HYLKDwLDp6hsr64QbmM2h8BAhfEkYzKb7hRtF4351eloQTO/akbD3tOJOLmHUw5ezVxsViblyIzO&#10;btiUJAwVuTKQ0ka3BkZIzwPZJrsL9HLNb3T1xmXNr1aKDIF1oydR+KVPYHpp8MZa96Jqk/eGyW4J&#10;UzUpcZqt6rab8FGUbGm/WEWNmzxb9Bfn0NwaBGoxTykZjMSmwaocbi5h8GaE5yLVdlShifjikKKU&#10;rR1U21Dx4ooXHwY0iwzBrDIBj2QJSQRn+JrdNYFuHiJ9JpGQAXzsQcveFVIMF55GEVLKldX+39vC&#10;Ef5kp6JI7QrMa4gPCSp2kx2jiNV5v/yt9Ug3MjgWXPNBuU2S/KbQGksxKXh+tdRchLJ2rMklEdVC&#10;vOSTWx2loRN46JarJzh52A+Bp2AGRP0rcp5c4ZpeRFPQ6uHjT7vjo0oxkTfTAPtQqi5qXTKMu+ot&#10;VqlBQkiuRalApVFatAjd1gXlpBWwCBhtLZdaV6JZTmwYLY3aWjCoroZsMDSz1MNIIVlUJ6/cutSy&#10;SfHlfttpPMndm/L2u3YnatI3YpgkTcaTyn9xHozBxJLhuM/mHjMWn18Q9G4zhnhASq6dBC9SMbu6&#10;/rLf349bF0elNmztUalN28SWibqdKPB1WxzRM8OQL47K4IujnZERaPOmQ8GX6Zr7bVbq8TNDnd7G&#10;0jtK1MnXHHo+3lSgYLS9Qovhmw0Wz3we9FIuMjyvTPds08w0xL/pkt9N28awb/HKk4M1yymPNbwD&#10;SQl8qp02gca67Pbr/ubtv/yX+u4PP7/7b/m//h97eZY+flBtjyya8q61s9T00fCmtIba6kOu/HM8&#10;h2z559oplmcDoHl5WoRNSHD6wFxbUAo2g9mkiC3XSSeRl4wusYlN2pRTIswjX0A0HBituKaFfVP2&#10;1KJvslF3jsppQZHyUvTepOVWM5Oz9b6b9cgaUntl0TrKGznWIuLzRQPu6P339PY7sQufwHD2cb78&#10;t2zET4fl5x+Xk5HdZXtUJqiSvDWtd89KcrZeuULt9UZcodeG9QyVuCYs6JuS1CsBYcnqIN00YZDq&#10;EeaW7u4WzYV/So9/KTdvT7vvZDst2RMmrtQtG2XrBdFZd8NtxThz42jLwAsd3FgBplhInm8ndMTP&#10;jGZ+65+x6nyUwc8X6i/oOLzpM/2tNgUDnT3Fc4ZaO/frzjrM3pdxncvZN8ovxA73Ack8uDobkLLL&#10;p9tVer1NuXLYyLmPhyOwJ6sH0tCskH21Xl80mr6+DkXrwDrNNIyhbsYGUd0jFWZG2nhrt5lnm/Wc&#10;ZqU0d9Gp5/fBPcjoIvHGjGwZq8OArZ04c0hROg+IznnwY1rkKVygudtvRe/z7ZQc5U1BzsVJeu63&#10;tzdCk6g3Uu5qC353VP9YAykSV0bPalXUzslNYAZIIgND4crI6bJQJMS7ctUi9LSeLvZfkCzJ2X0e&#10;0si5dNmQu5k3bgd+7pBCUwJtB0BvgefDKkVf3lWjCzHDpXqfr2z5nGZ9b7fxNswGrbjKqWOfbYrS&#10;fHPuHeLOsuOOgKZtX+qMwTeTn2ePMXfcDs4NBXi5bOzEPLX3hpOkm06faSnFnKF5p8pxysmXKi33&#10;2DKHFuz1oYvGhLuQu39LTjPeu9+bFHCRfqilzT62GB+oNy9MkN7qRkzeB2dWhuVwJhkQyBTlng/U&#10;3KSO3ypmIgKCcqYp2pjVCYM5TlSg46YORIFS23OPIXXL4f3UIFxb1U2lPAGWPKqwhOIdQzQ9mqAt&#10;7xdCozX1+KT67SnzIBTO2algzNMtx5NsW8DQi3cQwPKm4H7L/8SIs4lgrFhzy5XIWKYzWL2S6qSK&#10;2eXudlcNvsI1bvVsW3aO5Ob5zDEJ5yfLQAxmOpd4mLFXRUWr/ronOijGWboQTa3Z0F9vmRU2uOHY&#10;ZtucnXDZZ50Va9n1XB7cJUuXtkf0e6wqOS6e0ePJs5k8Ldc8QmVOJ1q0ntTbbwV2WnXIGYgY+xam&#10;bzelSx02ChWuLwD74G2pQtgwf33VUv8AOORuRLRNz0pT1KFqks8abHtSs6QOi9enx+PhiPu8mjMh&#10;IVkauNrsw2H3IWMAFJ8RdOvNLlPDCRUdGDSGPIirQaR/UiVz7bVcpCUvy8ThVPwVIxgMrZ7/j713&#10;a5LkSLL0TM09IjKzLrg1GkDvLGa45AjfV/iy/5VP/C98oAhFKDIPlB3O7I7s3NC4o7pQlZkR7qZU&#10;Papqbu7hEXmpLPTOStXOooGqyrj4xdxU9Zzv9Eb1wYKzEemy8Mbp6mW6eN5tLwkEr2z3Uc5HOzo+&#10;NyV90ERhSgCiMxrnJ3DCrk5fj+a093cgno4HfseB9kSFuGs4sxa6eZ8YErrX7JoWsxG643WWcs3Z&#10;w7jGiOUYpfO9P999GUWyRun9Kj3dFy8/7vvD88tbwTiPw6ZspI0obcGtQcwvLg/9eIEHEx4I2vLT&#10;VVU1xt0YIWp6b+sNdQhrmLGhUCUHXFAfK13x/AekIJtQ2XQVtpJCRKyrYV8ONsfAh9hz9syZDRk4&#10;70LzkYQWVhBAwNCUS+yfIMQ2t5oFsN1me1iApawTYiwUvWW3bzeCUNYW1eWVdZs3RS0cI1Q2JCHM&#10;r//Ev75++/Z6K1pxSW4elaatqvCNkkUlXzCZZKeYzkqXzBHjjmzMfyu+tOcmn1HYYEKxlDyoN7Lh&#10;FLwHNpLyWyI8F5a7PC6k3L5Gw53Kb2RiP2fWpdN3+PsQZNDKZ8j3CwKnsxPWp0yGeejknY4WFqKT&#10;M1RqfoYqKITvvcufXM9077H+KkFiNRRqhhMzqsW8UUsL7N/qNZzzYqtPc4rtB1pVukdUWMq1IKqz&#10;dIwBZH8i5e7okazZuy/TieuiPVHIc3ZrtVVTiqaKqEk0KDXQoHlE1cYWUjvadr6lhiy7YTbwLaXx&#10;C82FHDxlJVVPRGufbPbZpfbX8iTaOap1m28yLQ20iGsq020WgZl5NtS2KQPNZqk27AKXi4xkwVUM&#10;nOctbGtO9NFvKz69bjO+m14dNJWuLtQhjcbqWBCrVbmWb0AUmaWYK7L5bMlVRvh43QRwjkEENRxg&#10;/cEB3G0MhcEPUUkyaLS1Z0FxqaWI3u1ydF1cxOorSa4kp2J42iptzVFdjxbhJM/ywbKCXPGG1WSc&#10;Gowq1pVsIajBiudP+6Wshk9UtNq3zkrsGK5LhD8Wi/PVfcOgQ13t2PeBOopY9UyVJoCutc63kT5a&#10;SpTNmNoPZJJb/O7AgHVhYFq8XI8wq643q4wWujD3WnFROvgqB7hURU1XAxv9LDjCPlfItkUTueWS&#10;fQJuYU5IBrK5XTGU1ga5xaaUlknv/lbHthqZiLo5m5FSexn6MiMh0beY0hxWzxIzz654Ti8+UlS8&#10;5pPufIDvcvZGbCwjTpsyOZld7L8buJTlGHSYabqegWc6K517WkeiWJZO3PUOGM+4iIhqV+go96Va&#10;X51DVkpgxkU1sCkGmd/fiqgRovptxgnrLMGiPmnLWGKpswgfvJSOa+RfpcujGaHCZ7Zzr0CaAJJl&#10;mkUlHBJ5PDN+owAiBskhJkDFxghIJ6n5xWqjlrmo1dR2TGQ+o6dElIQ310U4UrqlLfiMCk6FfqI3&#10;Pb+vru4Z7+oyZ5dfikNCEU4BGqxcTprDCdBb4RoK4bG9iMXqUI+Po5uhRdOBqDckiEBNrYaXrohf&#10;9+I5XT5Pzz+i559Ieon8TRXKq9oZSokm3GIGZ5kPb4geGjtJQULMk0ZsZcCb0uOJy+3w596mu4e5&#10;ZBdQ/gfqFifMefNcXk0SPrWrXx2VPlXxsNh5nzlcizKj2f8t5d7UhhOkOX7jKBZ1/qdnvN9oUHbq&#10;/pff3l1ufvcVffxZefXz9X/9O3r1alveZARNq4gjW+faQuC1i6UT3hEiHCW0iUqXnN6pvwshFhCb&#10;Bdm+JsZQW7wOodjbZ0H9m9rvWLMpElaAOcxqVLNHmpaFwawOiwqo8sUi5WRUIdVs2t8qn+twnW+3&#10;g8QsiWdWk/CSBgqqIGTU6vrqQmvdi4u9PBglsQlPMvmYuo6IEe7VL+OPPxRJn+Jxd3Ehf318+zrt&#10;rrJuKCXs7ibvxBEloe8btGg1e0zE4vKk7dHnVcf07YEsZQfz3i1EVmm4pss+XcrScdFdySBaBi8M&#10;rbZ4qK91vd0+K9y/r71yOtkPW9w4dN5QT9Rsiuipq977WPnHVRNpaCdP2BNWXrGcN45OqsC646fm&#10;GBRXW/HaT/rmmqaMpWZBmMUtlPqCLROaasuMppEY8wnZO3vWUj5z6KaiJvGs3bdW7h4/lXLk96Ym&#10;QKt286fV+KxcmaZEuYB7NhmxH8rde6ua2WocgP1GOEM3G2m7l91t2fwqVl41uBg7ws+Pw6Co+lhx&#10;+dYxTSSW+Oy3NHooKBKC5arpbWVSZGAf16fw7HBqg7k5NVG8EUnA5jSdczIq8ZgmZFSddjJNW23n&#10;6xeHOvmenGt7LJReNCmwiWeo67bYRUOyWhaxVx1stB3Cg2rXDFW2hyyUHFguE2G2FNvJsh9x0xyM&#10;K9/aU7SLjire7OM2mnW9I1k+GUrW0LiOkMD75VoTmlYHBVxP0ygge90efqkxT6k8E5tqgkYWy4rw&#10;lM9kEYLcjkGWjBOI0ofCU7lS2Nu+agEt1m+p75IRo2ghBzlCSd0JWmjSCOTcGY1Ly902pirKxihD&#10;OFKI0XeH1LmCEY5ah9E0AUwzg1aNwqnkNnSeXDvUd3U2y9jchwaFfCBnKOqgmkH9ToYvsrGtR/dM&#10;oZ4RzmZf09JkcsNs0BI1U5D+2WyiXWQCCQ81W/qP8plFQQcmFpodTn+xOzsw2sUio6WkCUG9DSdU&#10;rDYZbku2xGqOjYLFY+CrFm8zVVu4jzLsCWmjYx334QKQHVauOGKbq9dSFfMMzEaQDUULK1GeKESJ&#10;l06n2r1j8gBDnxKjnlfNrQZLy6wU/FhIjRKK/roWedE+TkgCi6TS4zCYpIWh4EXlqI5XrDn7jFnr&#10;GLZwE3v37hjhiHfUvhHMjjwPQK/beT/v+lf0yCCzU4pGeXuJILq5lsAQudYl7NQircGalTU8x63g&#10;AjUcYfYcM3d3Fxs7T0ItcxwbMFraLxoEY2lJno9lrtxsDS/iyHOD4F436bjJe819NoK08orErHv5&#10;TCTNUieQKuoty6SzZKo1ogKvYFbuVz2uDFU5Py3d+QyMJNHZ16fzDsS75qd8ouC9i1XDaS1DacWT&#10;dlTs8WrZ/E778YWlbVZUnuUHPdD4TKd/0INPHtqLOBwOYk3dbbYjksnEmsSbS/p08/Lq2Zvvvi3/&#10;+g+Hn3++0HiCvE9Kp5YkW/Qc3S+QcCcpL1RCdyw1wPdInoaqq4iiAbXv24QE5bj9ycv8yrQvRunz&#10;PvetLv0yktVHh9zRW7UUWcPRbMHYdcgcGM7hhMhjtD6Vk9wNaNNKJ2q3PYjUWODZ4nSQQlWydrcb&#10;EQJKfhhrnocuAtsNusO3N+PrV+PPP4w//9Ld3Kj7ZKuyDt7v9z/9uN28luwx/Y6bLQ/bdLHteiTR&#10;KQ0bHbftdn/zK9/uERLiM/TDALAimur91bb76DlvdwNk3T1DO0PdgUfdnvBBidNdPjumo2Wv6JE1&#10;Jx0FQR4FAqdTwGV6v0iCO722ZveLGolavDMEbNwE7Z57OeLFc+kulF2TeM51YrLSzKvgmjyvzuno&#10;lJV5y+FYOF1ROm29vJyfUYv0OaPKiXxKOjML5mW0e1oLZ6J2VEwP6q5GwAJN9VuiOof5UPXeK6Yo&#10;RdY71ldVsEn3TTIj+p2AM4taJxyI61UkObXAtmdW93KjFaSm/VEM4+walakqtmlWrjtI7wc5wYIb&#10;rTxPS8eEgJoyplNpExAXRva59oDXZY3xlU51y+mIzNb2VEr19/Lk4OAohPKR4oQmjrSNvAtGP1aN&#10;59nNVHwOM3lZg6dHzf/xrOHETbQ4zWIwc55zGdjeoBgk08JXUd7U6NkStg4AM1z4PJrKOketxfpE&#10;j3B3RpKV6hK7GNvpnEsnwBbhUzhceQRtZ+m8Ki6LKb15N23b3LSxo+g197k3VbJt0YOoD+KV+ztU&#10;PtqFcxvJKMoJwhjOeJQ45qD9djSfEFiJaPjgziNuwwRuaiuQpD1UAeRKIKFdRk1RSZMKmTFIU0t4&#10;Nogzl9wopUuK0V8UQaZ0wExeMx5006MfXzZHI2zAIeWs+bY2FoZCVaeCnPK0tvNkVVW7UufWPdRe&#10;HdjPoBPpye92W83m1n0YZ9Q4nc37ATF2lTsbhThhjK+zY/1hPmhBmh3IVAOP/cI4FHacsie3+t6u&#10;2WSH/kN3Yr0GWpCI2bbJlG5pSF1yTa3jrD3y2JFc3t45lZJH7WU/az9VGG/43YeCrB+ZymwwGNlD&#10;jTgYB0wtr4nnWDtqyOj29mrjG5EIpvN8TdrZYHALEzjgpt4yhMJYUz70nhqBwiH9AMltz9WEaEip&#10;5ESxFP1AfZVOZitiigMXjW8kzeWQAU9WDYN8WseydWB6m4cfWhI4j9nc/gW2loJGBpzzI2J7A4aH&#10;XhUOPK7NkT3iiw2Rk1UHnyHSHDPOvdHVk8a59MpGU3nz1jsTiCAuO4k8veKLq81WMDlZL7KuUtHd&#10;o/SkZJfVyoceUEM+at85AcUen4t5n/3xIz7v8Y9kPuadnkCxTAeJF1vZR6F9Vidgqx+F6Jzqu4xn&#10;5r/zn6W1Sp7v82nbP9XgaFkhobyQ1qGyx+UO6raHi+7yL19cf/xp99N3t3/8Y/nllwtJqR3eFtd8&#10;hThFbnlGxIE2EMXkL7K6frC0MHu6gawFY3+aIhVFBNORNVQb1qM8ZiwYDSh16JvADDD2gWmfLGfI&#10;eC1Z1Cv6M+NGgFWy1Oa9+GWUkKCJyKwujiJsam3yISt700PYzHnblefPwO/SV93qQ20sv77iN2/y&#10;r6/HX34p12/13TtVa8uiI0dlI1aUw354/UoIzP3FVVa5mf5Qt1OWgQxoaewsLkkVIDI6liVX/SDq&#10;opElTD/D5S7vpEG2Vcl0wdMYnihtMcjqIuufenyEKzZwbF+ePKeU13nQdVhXjuthPmcmLE+9j28H&#10;HnSHAPsYPTBzTLRF7xm1793Lzkwj3Yx43Yu+1tCqNL78kC/vZqO5WancsxvA9+gxHklO+CTP+njJ&#10;cM6QY4WYF/gJIvcx5vPrL9XymXj1zflDyfuAuje23DoJ0G22am2kpafAP6y49XqgCh7WVap4aGXE&#10;Q1tNy87EjVlklCNms63RjyarnnVG+sCfxtVnO1qPlgnKlhEWudLL0LMuNEsICjulPcxD32gXX653&#10;RA1OsHrP6UYmlGWTDxmHiTC1a4dFVEdYqCdKlJemgMmYnoB3CudNDsd5UKlGr0BG8gLSkm7lCWAf&#10;zNsLymlS1o88tmxglSORBNvKEuk+5GE9+lURQIPMma5OpItl7BWHKAGZKUN24U9kDHilPyp9aEUN&#10;+XJcXKZd77HOJu9SjBg1KiAtDVgOgRMmDc7JvPUmo3WhabaTWLDbPgxdMNOEVSOJBFUsrQW41m2Q&#10;zGcP9gw/agiwVR3dZTsvubIwg80Az2NSMaUis9QqabEGGlWqT3GnZGeHduin67bFUdTJ4mFqUJP2&#10;4fXlDlihs1Kt7FQYNsl0AoSgQilJh0OH9EH54LKZkXsIgExCMBBQRTY7HfaiEO3tKyi+CNN1+SNs&#10;dwaM3ntUGri6u6Q2Jrs0rZGfg/WtWYs6WgxUadY7Qf5uj5Oj81LplCcVx3Uo9ZNpyQpopcDSJY2K&#10;ETTRYdjc3mjbiUz8pFRh+YAijbUrXb6LnCXN5tCPo/fDACG5Hl+GxwwJx6ijxbRFnqYlh7fr0VuJ&#10;G0P/EkpcFdVp1KJV+nKgDpDiS8FVQG6/vR06VOYjDvqlI4SANMWmsDOxoJ23sKTKxm0MmTf5rTo2&#10;fSRoCalhLcJcF/xyeY89Ohl92gm5PitJa7i1KJ0OdPSD4ujGLnm6W+BGvYYHZq/gG6qiGJpy1SZi&#10;CZSCedB7XiEsvoaQKc9LPxqtNHvSby4essWu78fiiw4QFAJSKHZJSkc5tnJJSaSJKNIBTwYMQAJN&#10;92gMbRXdFSwo7zfYEJf9l15O44EtxbQYNqMjt+JqAdtZkrZ0PVgZ49Zo8rmuLDUd78UerlMXuQoV&#10;QJ7NHJwJdfOWdM4k8nk9MYMoD3fPNpcvN88/5o2KmbOGwaCl5AV2Wazhp57jQZ+ixQCvHS/QismN&#10;T9ZcLnNPdNcw9q5wReKqDuJFnOODUjZPmn5podPiewRcLsZQy1lIoVyXcf8GdGIGTa2LdhGtUD/S&#10;jHlDJ/bBvNAYT68TuK8FCXuub6dTkFI6X/ZMBi33NDQ/Res7+xhLtWchY9W5DcwXG14QWH95mG1e&#10;ftZ/8rvDH/6n8t2/pFc/H1792B/+RCgFZYHroNuX9pbqG2QlPRj3jjXjHPIr1HvaLcrI21MFBELR&#10;2bKWFOmV8UBh66ZVl5h1pjUNXp9HuhJYf6ornQt1jLepYC3d5EHUYqiojRoPZHHWlLtBl1m55YX3&#10;vs1lu+tFlLG5kNjeTp9fslLfDvu94KS617+Un36i6+titHfRK2dPtYP06qDekFHkz1Ly/9SLdejX&#10;V3l3RZfPDhcSZLSTEbkSImkT3G1B2kHDJe2zy02/eyaO4nG7saQjREWhpZ3pZtxfSvyvrJs6NZAC&#10;XmbOFyZVO3ufFk9R93F6OTEFOZ5ocnt1TfgIPiKpWNqFaSKpLkj1IVEC3EYrJOF7rzl0tFQ0Mz4+&#10;k1amtENqU+7Z+2rV57Im6lgreHNNnlsxABsOtqqZTYJGkTPUqPHNd5snnlOMAXjWgbL9emkmz9Pq&#10;Gra8kyp0WnHWThSIdmJWjFxTZ7OekrhgDUxmmtnp4xpLMw9MmsfIzQKo5tFPnmERmxMUVdkHFtkx&#10;n40Aph0YxNL1IYn33C/obTNbGGqnxFptyymdEDsQIRHunqfuT71OgDQTHBd50b9nQyhIlC1Ow8tl&#10;juGBjdkbOpo914AH5GhOVuqiP1rFqtGH3BQTUub2opis28wlBsT+6F10rdqWbTvy5UaesHjMZoqi&#10;dAaMO6F7YQ/9S7SMAothMGg3nKd1sTSfgcMAaRrhduxg5ttJs8+txHriQqfQgdKacqQ6JKZX7gKS&#10;FPFmpY20DqWsS6nJw33IBlaxjyrZ2YOR1l1Cuu4T3dZQTZZcPz+D2XNWTXyVKa338kqidk8WnWxL&#10;rHX+R4HpWQt2HwwlVBZUuXZNhrD9zXp8fHM3oh8enwD/UvKkFjZe7ixIudLkjRdtYbkhf0+YkvkA&#10;0g5pdhRVlyLnNA6dlgK5l2wXu6qRHIMRKNnre+K1e2PrkfThdzoIVBMRL9YISRBIczhpLbtqNJm3&#10;vamngUhNdLCiBHzvtEmB2oKkWf2zssuR3semQ0NrtFQPP3a6CGBiYIurizuAtnKBgk7x0V/IE+eQ&#10;HSUHjbmRv/yq6ygQLfbFMD02rpt9zYsOu8ph2IE+HVFADfjBJeWUm866PQtLMlaLsax7Uy3LLFwF&#10;fp1L5d3qG7kUFkps2ElDsovBQ616b6/H2/1GFsZezbkdAlagvpj4YeY7N8e45yqDqAx5olKXrXuj&#10;S63+tH7PDnMS+cdhclUkdxNwbEGKx6ygjCSuD37MQ3qZHcnfOOzH21s+7EOcWUwTwJb+2QRCNig9&#10;7zn4PVtsUTbs85QLzg5NHQ2gmgCtyfZZlDWNtHKzUssWOqT7NkN2GQHo1Xo0dae8yRey2X1BmkV0&#10;gT/vyckC74aXnBZCfjeTzxP0ymcDHvotYpX4EVPuJx0ILNEXT/DKdNpRl5h/44HAY76SkkDHPOwu&#10;09f/izaMfvnh17/5fyS5d0MGp8EyrQ1w5M5pBp7yk1UQYX15PE8wjWXnO4AcjYVwDIMZU5QUxbZx&#10;NaAuYz/nubemGwrgBRaQHvwGkKcV1e47dIVCiaU2a7mtd73+DXpzLTgr9RdfKrwQUOWODzf09o1I&#10;iofb6+4A2pYsR52FDRTwsxjQdXH2DgfhVwnoSknXNxLLmwT1nMc+PUsX/aHDuFbbarZUy1HI5eOP&#10;+23vuRLk3V0UWbD6Cw8P64xU3FKjj5cvtGSXmlkad/K1HP11vlTkd7krG0j76oXKic+HtUamXPqz&#10;BIfxypL3znYOXrMQcKOenB49vFTCzP8yV/LU8Sz6wZKZEMmc+JK8KBnebeHyUf96iMDZNAGiRcpU&#10;xfQfNzaWNe6HX48RT00G78grknW116gIWUIElk/NUJ0n8rEf/THM2aN5FWc+H4PWWABboqhy85pv&#10;SHnjbc+pGHX2CDxXvLNU6pRfoft5rQ1FU3r1ibumLbq4xdV7vY0w+qlrTFWzWmbGgWOGCuWgLLqA&#10;2WWY1iuI8OzOHJsco2K3HSZXRLNvIecqMuCmqBrzeWoZxnQ8Q6E+6VSA2PURim+uVZqkX20mma7q&#10;iU4fuXUnyrXp5pyfqR1eU1t5dKtzNfRyqLst8Jum2YDpqaH0GC2dz2ZaU1cRoUE50GpTJuNENXP3&#10;skcWOeMMCOjZUhGGSW/KVO8EFabl9UAR12wFz4QWZl9fqLqrZ5eTHyOUUzkHRCV3mefi+TI6DFdZ&#10;J7oh6Poy1w2YuD2H2pknLhdKLAstVCOuIItQzZpAupg1uvPWjd44yvTSvJpktunsVmaOOFz/4maU&#10;ZWMPacWZQatSZ5cGQEJiEDoIqYYxgjYlrIkMupqUWmKKlb0KanvO3teWbdMA9rXbPI2nRWYm9eLZ&#10;uw0gF++F6ILNF7BP4LzzNI8pxiMDQKbtwXPbG5rvVhXZxurAg3ZZNk8Z49PRQ2xNb6bUrjF7NBqU&#10;J4ItlcAQ2QneDh7jlomZFlkSGW0s7FNTRaCBhEpmpsb57aAZH6cJgww4kum1R1ikyyRaZydbOSna&#10;TlmHDya1t2ggRaMhR2YvWH2NBQKzFDppNp6aTyC4sUz5cQ7i9GwDGHwBpGW7uIZt3JRM/p/Jz1tr&#10;HDKUmrbGOopOZ0aMMWp6NSSqfFHiiC67qxdJgFW7i7TZqhZaTkDfWTn/uC0XP5lU8Qn3D7/1Xpbv&#10;za2h4zYBnYar8rsCdB65HwlI/Lq2EH3G483ke4olJlouIPedJ1w8z+PtBuQ4NRK8/OzF//afbn/5&#10;4fDtv3Y//mjKZg3m7nvTq5nupQsgnGNDmE3aHHh3gALMXaKRcHavqX8et2SZcnE46DZ2QzLXdtb0&#10;P2Ox+DeyuDi5tTUvENT+PR4NmgKnhGVd0N/8Wt7eqMBHgxd04qyOk6L1J5naCD1TcsoUqH5y38sP&#10;7vckkumxV3j15Wb77JKVWSXz4/3wVqLwuu5C5TMyYBYFc9lut8+e9c+ubCU1iw5EVDA1o0uLOa9w&#10;VXeybgzdjjfPVISVN2hF8h2U4pm+gB4tvk/LJFhezhd55i59CoDd09LZj7lt+UFRunyeT3yiDUnr&#10;hiM/TlER8xS9Rucgxnfg16cO+KQ5mSd+UHMOH3NCPEudZ6UFL0PTeDEA92Ee0dlQ5ZgSkmvJmo0i&#10;HdkkP1S/D31M5QjmzTBPiqlkWyT5QnRnYuXtblRxY2MBbt2gvlEy3yTW3TJZlybnXK6D2Y6o3SYe&#10;eWSo91itwpOP9whwni2Sixsz+xFIrxaAREuNB0329/WrZISQz/2llriTaN6AWbSp2AWns/KGw0Ra&#10;fYPNOlmn35xqZhFuBgg6Y7EsnvNia6hN5D1ThJtv6wPM+lUjQ3wCBEy7UwzNTP0K92MV+kFXa11j&#10;T/qqYT41oU4d3hNGFfplk/4urNeTsaTE2zWIJhP3eNKsFr1q/AHWNaZ2kPiWtWgRWGhj7TPDKEXk&#10;EHThnI/0fxSqmKJFdIghc0Q+urh0duhUFdZ1gQTT+XyfnNuUapxNN1MlqbYBw9jOFbaWrias5tC7&#10;6iEEbxNpyQy/My54PRQDoMwGOs5x30weUU++Hb1mhsDWsb5LO4y1GkGsGg12jdgh+8MumxK7WFni&#10;aDGllZjm3CMxVbyKC0jq7D5TqZnvokTWzYjorm17A7O03iSwjrENq2OCKjsjD8ajlk5oByvIUTSi&#10;sdt55BRqpNgxyAaIUcnNuubBVkw44HbDWgle2rXAHOAW7IFJaZcirGr04T4V8pZTUa6xVONa19nd&#10;Kl0JHDdFNGvA8Wa8LSQ5vSrzlZ3ZTkrMrakVUn1Wl5iLOkrMlcPaISo2EDdDQAesdxl9E4p8ajtk&#10;eA6XhpBlvDpib9BgV5rcfcAsaSJSjkqhK3lOpqIeS/0xdk5d0wVoq964Y4kqtc8m7exObRMUUM3D&#10;zhHh6xI1mIqt+5a9CWctI8teU1U/Wi1FBjriNN71Vx8pn3l7kTDalcWEEBR85y6LE5/u9McC+vh6&#10;+ahe46eqnGltknDfApHf3+Oe79ij0iPHXmnWPn6Cyve0v5nSb1Tynjtb507neP3rACWE5teKu0A8&#10;tVcv8sXlxWef77/555tvv9m+fi338A30SpfWJhzMbzxU/uZ0hdeH/pgxu41YB7L49VhxIjUVrL14&#10;EXi1VBHsMEQ7/Ydijib8Dpq67MazjGyC0ZQ/POLh0Q+6zvRCGRD0FG0KPAsaKqwcat5ExoPqUEZn&#10;QatmUFbPN9caFi9Wke5SVNBKAwTQIj3bXFwKan4/8O32aicukd1nn0svTFdhdQMhMsC7xqqxllag&#10;xLAJf0tWS/H65tubN29urr76S0lSQm2vtIv+YcFh/G5D3lnBtozjrvrnp3Lf89km1yOgeulh9Lkz&#10;vcbT3crauo0dwLTTWn09qnJfmjczSwTCPPQcLQQtEb+5aDlwpcKmdx3zTt+vwchyiflV4UnouZSC&#10;0yx2NC8qYexnOmqnbguD9QdJ80MqXjQFzXGpGRwyferUYSHDpCIQUFmq0nSc/YkT11SPnV7H1nnl&#10;Q9QUPJGPXcVvFUrV3Oeji7SfAZZ99FnzeNmUigatTe4vrqlKvJbRzXVO2tyltCqdmlFz/X3jMyxB&#10;aLP9d3gLqbK5kEVicj9LDrElCguMpceHk0QnQl6R5dZcUSIZHPMazpU+7cE08+ZS+6Xq0YgqJTe7&#10;8QaqhB6G3iQ6rB50qBf5Dl4LEUqDZJE2GDRS14wjJ5tGPRrM0+iepgKYDOLq096aTmyRsA1y/VgY&#10;5ysyO4zXk2Mnmbdjp/yP8Fw3CWhrn1gKaypijDxE1xsUXAe8JSbKNTCiA4Cn1pZx1pIVBzpYZocx&#10;1Cx0kw2jgsV7YHCGQy7t6F6f+pSny4zTYtgOx4F7jVREbVFP+g3N8u1xTBb1lNsLUstdzRHyUqak&#10;2nIyfa/eoqMSc7vwlMNcL0o1m/1rtdJveh8Iy4+IhRjDA8mUSQdWYZtMR8dDZi/LTW4+lgpsa6Lb&#10;nQksUT3wPJgw2585ySTEZDwVO99SZ5Y8mdWBVNJrFxWdxb3SrLOVKjDA/P0VJFCq3NiqslC/Y5np&#10;s96fMnFWa6zd+CLJM222bA0Z+JeMOYj0CPaD7vpEtSd/Jv5Yqj5qz41k9ksugoVR9eok3whoOs20&#10;kan9AWJ5reB1fPxIpojmFMRj91r6QMYyKjWgOMu+T+ZCGaxYMcjp5THqJx6xc5U3VQSM/LWx9umq&#10;wwT258m4yTXBocQHd/dV8crXvNikyVv6mp3ZttNYB7nk4Zn4XyZT47Ndkmbm01pYgkye6yhGuDUi&#10;ZpZdK9J3R1y+TzTreAKRLqXET1Jo8kwJ+xsMc5gfGnYZKr6joW+akZMf+tHzmYnPw8rxdU0g/fbz&#10;89bx+6Avtu02NypcKlvzfeB5UGh7EAjT17ur339Rvv/j7T//Uy9YY+1c6aK6MVBfDhwmOzfCG+J2&#10;u5lvYsJ2KDoBj50Omd5GTRce1qD3HaHDjTXHFM7VgqPBadbEwv4PvU085F3owaYrGfH0FzYdxDQj&#10;eYiAfSpw9bMbdihHFLxqb0bVbcvXlUHur79iS9RvRxVwj3t9ssiCIs/AdHVJL696MfQK+Vm7pod0&#10;I+JpWd+2I8jVuQKoQU2UTzJc30h+0vjdH6Xu766eH/LW7jZ192iVz8PpfX+LH3rnu/I+lwP9d6MC&#10;eY9vT/d+M1rgqeogtrXjWWkQ0L6WJcV3t5xmA2F/zFkfv7kCSjvrnVIbHi1Rqb7fWtusXRuzcNdj&#10;QTM1xABatm/puHJJU0RoIp6ZAD/8us9s3uGhBfpAEPORWw541aBsFB+5UQAk218HHHpXBnLThjKD&#10;77SVYOs9VmRqXhoglOl7sE2gw690e5xLzCcxg/ZkDR+FRT0TqElkrTDGzZ5WSlOwkZMw7IYbjQxF&#10;UaeQK4Flx9hn+M89WCjH3HLCXNXZw6BjO52A91qBm9YzGVNnTIadKCg3UbzlcO6j8LWg0y5QXaMV&#10;XmWSMeOHu4BYddkPWolS0LxyUzSrsQF0L+2kVX2ron7OGQLES2IJ7sRHItAMMgolzp3HpgIwxh2O&#10;M0INCDNPDeTUMSA5VTvr+QrUNjjAsDMWraw6k7eCYet+WZdqa486z7MNtQK3elVT7r08czhTzZqK&#10;YrL6aak9KaZpAiQXZYW0hKMiIpORF6sjCCdO40WTlS4CevQ9AUJxfSiql5IWWr0QO3T6R2wptvJH&#10;w15F/5Z9CywI8kgRVyN/H6diONz0W420zqDfQj+sQ96kQTUK69LaEgAS2Q2UsAML1li2LJYSnCLt&#10;Vv86XqE5WoOpYjFj1CoUULEOWU2okDcYmkovPFOJEZ+WXlJTDqPGbTMSdyQKNXszgu10I1qnkgNV&#10;+Taa6Vp+UtaFbUaomFB2ZZmQHcwAFuhhNMy7AgDkxw+4k3U+UDSrp1dYM3fePhCzviwZvddWHtSr&#10;2xs5mpiPY7cGlcFQbou6grWZMewPwhaTFUnfrwSvDtctxvspbvhiObiOX04mw07YbwJopV+whz8d&#10;idQF17yiqeMatWpZcjuyB1NvVGGfEcSx20jQjjCQhT0zgj+HRcnU3XI96SbPzhrefcRyImCWA1rU&#10;8u3U0Stzfz19VhxaF8woNbUhYAMXb+vaqqp4UnlrvaQBUxa7tfxTaFVgnuulLC8riLLYRmSQpAy0&#10;UBnuDqrCTsI7Mfr9RgQoI2pJBzSqN0Ch3puGOWMfbXrz7DAttDoyjn+Ikm3aH5WwvnyvYJnLcfes&#10;f/HZxcUV74T+v5UAALnupJmaZ3njs57X0hW2Nr6rYqMpuf3obzKtR2TQ2haKQ8C0En3EzXaD7rvp&#10;OxbmPYwIvZi4tvuo+dfMbanOx5Hx5Rj91HzCpQyIzwFazxqgj1SRdA/kMp06mnR6g7sq0WopMnNb&#10;+FL0PXvutFpEngVf0oygM88Jo5UDNP/AYobFnFTsEO7Llb+w1S39QJtLQRWXZ5/t/vA/lx++3X//&#10;Df3w3UZuXi0UxakgFd+m2AUpxbAG1RbdYIzQQxlFcxgrUYISxEEMG0v0tTvLhJtGTGJyZWovAAsO&#10;6zxW3NtcQzGsBLYuXAPoFFwgb6ep5P3obS5DVOp7qH3XuZsMUsJBH4S2DP7wXXr9U8nyAO1GgUPI&#10;Ui6Raciyy4K0+tM1Xe02v/+In73IL58X0BfVoKIviF48dh7j9XW6vRYc9P6VKKsRvSac6e1l99kL&#10;3l7Yc8rTGo42/q4wixHN3JA0BTGbpoqbq2jG7V2Kk603uLZyeXagz9ZHbq5mquyVtO4rPcFNWzdu&#10;zONouGU0zOuf0kwuEYzJTbXUYKXJIRFBTbX1fpzaAxNm2GTy4z0N0TnxVBbUrM9Q7htCI7s6ofBk&#10;tIxsmPh4xZt0TUvOhzZMbq10I7CnJPrXz3UIManxbOgyfa+mcOFZgZ3NGm999MXzhKYXsA85RA2y&#10;EKHUNBOuLaeJbTTLxWzJQ6VJ6LWNsRZn2KCH3zDHNvhDEftQ17n1PQTz3qmFTy6JfrMZt9xd7LfP&#10;8vaNcPZkuiNr5KDX78GzDFBxsKd7hlvMeGemeLMdFNURfa4ZYN3U3ZlmsYVd1RyRuW0ET5SzVbBb&#10;E6abDHBaSsjaZkkdTNfaMB3HmSzbM6b/zPmU4YkMxaRFYWZHVVEk6LSa5+W9shDf84QRNWQORUyH&#10;xg74KA8h89wI/rW0yx3NrA5Ug4hsqB4D6hi+RTCLv1grs26Wyja2OwaepVL1+ZhCMD9sNVYqOhfL&#10;UQzPVO3h2/C4oOk51AjBA90U42XTgTLF4oIBmsJxIqWw8xZf5JRn/yHGrp790R4jVquutZAA9GjT&#10;uRK4M3g1OUyIGMkKXqxpKZA9+qJKRs2ZjFwlTSZipV/qXqL0WqOODRs9nnIATJloWcrRrcN82DyU&#10;iZ0dhZqq9FUagHfUvnmCJryUII+WMbZlEc2ohbUShEY2ju4UzqwTgbHYLYvUKGFiyX9uICfe61aI&#10;JsQZ6Gf6llrIjkCf+FtKCT0auEvnv1rq4MYvMCokI57j4sT8Uq25Yubakc/4PLFJn1u+SzPVOdPk&#10;X80oiYUOarnHZo+o3MtpM8GRLz7b4BgMkg2SQjAEU3DgR4FU6+WiTCk9ENmJZTA41wzgus7Irk2e&#10;OorILkJYLfu9ftMus0nEQ/Nh1DK8hUYFWTSXzGKV2c2Tcise8ROA0j3W5mQO+7Peqx2qRO3FaGkr&#10;w+aiW2QLZjJo2oDCtc51Q2NV759G6IWxbLSRXEOmAx0bQqOlBdxytvmROvTsenMhjPMCbRnOtfWm&#10;0LJNx359dsPmor963j37OF89Fy6rbo2lT1RBNP/djTbobo3tb7m3WBUYnx5zLp6BdN+woP9RLGDv&#10;jJ3h+9Jx3vV4dUaDGMdbaTh++Rf8u8/7H799+1/+rrx69UJukcvN/vpaqkOHEoZAxHz1k3UDQfRK&#10;XrCerjvn/Xa2Bm+OIWy1HtX/3yHvbYFby64zK2YDydZ0LoPzo+wZsN14a5EteYOtMaoPxlF4VOjA&#10;ooEnYW77N2+TKqQyBDVa7HaX204yyaRxKaFtdKFk6Nd7Gm4HWfiuxBTcazDczTXf3pbhZri94evb&#10;8dVrhWOBsJVhN0o7Bbz3H38ih+PA7wWTNssGo8coLngVLf8+VjRa7acty+Y77g/Lv5p1crhVaM+0&#10;jQ8RVZ+QajizZqHu4ykCdbGj5BU/IdauspZIVZac5mMR6Kx3cOoiKpXmXZHTKzJkUweWey1Fa+qV&#10;469w1BVsz/SHAvcJpQk2Wsiu2uuQiy5rL8a82rJaWSIa32lqyyaK0nIlH8z8llNhi7+v71QWF4Mx&#10;gGiFsew6nbWbMLfrFNX9JM01Bj79SxOGC5/cvKwlKmbs2i075gQzBE49nSxZXtGk1aZQqPI6ErRJ&#10;9YnS0R5udSeSmT2EJiwiKeTQZF7W5Y1i2UsztxaQFGbxbUz2XqQZZTe752cR4e3GwuILh0omCyHu&#10;NsXW1yahzTqWeZZ92nZLeVrr0ix3EZvs+uEo5rqT5KV4bYCaO5YHq0w8zBa22OrbTO5/Tr6DN6WI&#10;DdGKjxWTZ9kU625bTlXGe3W2Po7Fd+fo1U5YWi2DO5vWuy2EZtnIZkPKcMOmPK1x+AaGoSaLmTXA&#10;tBWbPhzD6e5Muo9RXJluAPCG9VN7xZuBzE2xT7HevH3zGBnjaGtdjrfTRApRqGE6KZ/ycJDdxQCt&#10;We9cXcKYFqNGcW3Z5TPqVaKWLgtpRZaF0KJHyK27OH8wfusgVSqyXsd96Ptov17nAyZKgOxc6laZ&#10;SBdgu7AQwKPlkUtp1mrN9sSxoyMl32hz8qrGpOYfwff3BI62nSavM6aq6Wiax9YkGi1xWhsSyRUW&#10;lOOW9OOY/U7ACN1wxH02aJySl2XkMuw9H0nV0dnPhdWEKOM98JYnpVY0c1hd0xSZZ04O9K5EtoBE&#10;zc/sYVUbsBccVDKgx18HywMCLj3SL3Qs7l4naltXycQv5rk2KX+YMqKVrgAzY1PpGAej3WIpayiJ&#10;sQ90cQ37k6JC4OUY6rZ70NPQdxeX+dkn6VLEzBIxcplUyezPEsrE7+ux/XgaFaU1pkv75KHf1CfK&#10;aT4gqigWuusVzk44T5Gb3+X73bGZfjKHLd1jzuzHqywjSPn8kJlj0HPCXOcd+5Uh4XE40hT3tP7h&#10;b+XfN9sLGU8e9irE6a7o93948ennt99/e/sP/zW//kF0/6x6DehHePQq1C5DxciRGZC6CHchgziC&#10;emcoFkOmxwMqR/+wUGRHpG5S3rsdOJqA1URWd/we5pBtGufphgDOG6cUC4s8R9Twgp6odmaZr6+l&#10;khXnrekuZbLbaVSeRu/tusucrKkrQYR5vBm7m59p+6s8krRwtq4iaACy5ugDTZx1huZCFLFa6T7+&#10;OL38ZBzLA9pnq7LS05cWUZt2xk/RWOP0PhBUfD48eG5eoJn0hefq2nZmHBV6aawGFHlj7yD/ppqu&#10;kqi5a2Kv5/cgim2qmNwVrFPz34VPxqtTQxzi023Lk8RqnuW5LYtmcrgU9pF5ijU67784H16+9qeG&#10;qmls4R9oVe+oas4+c3BrVZS7sjnZ7uT/0l6UaNcqviszAcA8rScGcx03gVb1rsszdFRznZX4N9nR&#10;9nkZFj/VMO29o3qcrjSCi6jBiNLsd+vTnOejxRKRvzTrB8GBC2Mbma4XYJtTl1e1kPowDRMa3+wm&#10;Ku32nWPhzGnmKS0ebTbblYYHsrjcg2gKYbJM2Bw+2FpMFsvvoYVWJ5TEGtkZyCXMe6MuxoZVHXdA&#10;u3Kp2yV/WV/vcjArierxtCWJI+pzvs4Wbw/GyJZpsW202s89/SYzl0GoUYPjJNrFxg3u33C4YxVF&#10;U80/q1zN4skPBC6QVOjoqMPqaH5kE2qW2hlJhpuyo+cBSsmHsdncTaAKe9ZP9t8vkd8ywtEUHuPO&#10;0B3WsCjtuBvrY4iMoHbvMExrfMvime0warYRbrEJrWpriupgc28CWpVbDze32v4XLYYG5PatBTpX&#10;97K+EsOJrcdZ08cAe5Z36bV2Bik75zpC1+EtWQ6R2HRF89yjiTqaxN7KbRW09ZoaKfNo2Z102HAM&#10;6A5YWa1XkZZNGHtKY162QaYNGkPEDBBzkkAdEyPk3Lk1vThVFHN4clExulnKOtLpsWKWtW7P8K0R&#10;UcOo4KjwSc99fdBl+CvKdNu5IquGLnWbPhCmIWnOPkFGsyNYFAYEUDiUgZkU3CKJkjq4F3bUYd/p&#10;JnBM1hBRbbDpCywk20O/jGRFcz9ZqXKUDIs/bgHP98bQXGYf2qiROI5BptwHBahq3I8KzbXg1cBk&#10;TOtdReMTcvaOYDyq9Z1lND3Y8W0YmblMpg/HJuM/rOJFQqhFE4WpOCMmxHVluYXji+G8E6mhVLnp&#10;6oWiqgSpqtD/jV5LfQdUVeb3ZshcDFKW24fz5fBafXlcTU4c0d9sxBsst9ncab3ooyMo5NnvHA/t&#10;Ey9KT1FLPN2M9CxNl95xxouVhzz6IdE62IsaLyjfqfT26LOjmMMtyr9xf3CyAtqTg8iT/uI/XHz1&#10;9f7Xn99++03653/a3NxksaUweR9PW2y927UQ224dLpc8WgS4Y6hgVBtMtEyKh3eNu8fCUaiQc3YF&#10;pq4eUDWbpswducm9PtC9JFexGY5DludR/SOy+HTkrWVZ6vG0FErdRty2/OufJM89XW60YyiryEa3&#10;UkKIyLKnzJrbpJs4+W3WsrZgt5VhDNIFRnTdAqiSxapTQTYignUt7RMWn88+6/79X11vLrT8XYJJ&#10;6cFl4xntfYDB+QhOfE841GzXev5nH9Kso9nG4kHDZwqBN3t6MC4AWiSr0epd7KlKd178hidvXLtr&#10;kLspF2VR9NrtQv4FS6N8qoLylTPOR/mWLkP1OJkTSyfRmeF4suZRoFZOB3wv1OlHb2Va0UYpxEev&#10;sAgRP1HQllQZdX8ersH/CL+qmnzAse9UlIZtlixPsmPJsjTtrwfhAequG82+UirxbAYB95M3UmXG&#10;NCRZrlYCXBDFZiBTKSssA+7XsVLza9p+DltTHZlYFzITz2K/jvhVR5caHymfaWHfmPrldKKDlMJy&#10;bEEm8dcy0VkUPc8/GLVYtwaErfUehLFqkKzl5qSCqDOxYq1Yu21sLMe+oWerm10J7Kmz+o4jLNI2&#10;ziKTOKOyq9p0HNwWqhTbW4s2VW8jVWF0iM1xbWSnMUdgr6GeGI/VIE4lTvPGBB6VxZDRtaHWqqBD&#10;V5zChIE3UBNj9jhWnRyKlgqEbXA02L+g/lUR6xb0tW37kIM5bY7QvtK0pcUs8iu1qYogt1pcK2hY&#10;bwsb/OMdtN5FcZVLbmtXT2zOdSLTtCeiLk2RFWEbDBCHrAc/iFO0OJO006YLu3QGbFv5mc3FRbm5&#10;tgMo1eZuo5ZaS3SQCkhuUVVlqwdM2zcI7dUibaN1WjfA5DrKLkNK5d7kqOYZLsKpg52zdIpQ1uQI&#10;HYEOeiUgy4oROKzlba8sr1GIKxGVZUES6vyXryHvYLFDiElyFIrJBHRYK7q4AZ4xVWx3ZikN4UAx&#10;drbmYhRUVdAIUwW5lb0qz3WcuMtmJoen1+pDE1l0jcPGqdpsl73dDr7py43NSb7mHqmSPXWpNt3Y&#10;3P5oEhWbvY46fu9w5oehh2SgGNpNxzJy8QxpL+PrAvGzX+YoMEc/4dXkYMWZ/dPmJ57Ym6aYpsYG&#10;pC7nwy2Of1CU5dPc3tbE6ekZSRPdcbEbNJe/BnVOcANd6dkzw1KUtLEzxkt1dpvrgF2vQkO4mfRe&#10;xYrxIrqL1TZRv3n2Ml19xIBUdfJP8e8hvXcgC/d+zwJhXqBBnnDm+m9A1nsPXBYtJ6P8m347+k2g&#10;Ovnef3QEuw+NyNFfhvZo+suPluYDmlcUM9VtpIDcy+Mmd9su77vtgW+2zz+7+OTL608/v/77/7z9&#10;6YetQhBUHpPTrMOL0pANFwp3DZw5FPIWXXIiFxK3t/fuUTCWRYNgGvDBf+vSGwhr8mQ8xNqh3Drz&#10;e0RyOFRXGPhq9auhuUg5Gob97V6LeQXLg84sjxUZ1UpAr2Sby2PscMiXsr+k/V6pXbLIDJqlJ+oo&#10;XSGlC6n90v0+D1Ayo+M2ItNQe3Cf/Y5efiyPga0itQ7nKG7zEX2hVfUxvTeRybS743dLUjv5Vqsj&#10;19P3/9Gixutb25MHh++8j328Y8YaynzcCuL7in6PtbyWYj063oL5xOZ8dqyXTwFeFYKfbITFzvOY&#10;rmw73HeWyDyiGfhhuvtUT4nSpPIGH1RpPh0QT8SLvgJNscgcugG2Dg/nNUvMxHwi9k5OvRxvB+rN&#10;mObdHJqL7913xsYWLcVHi91SeYayWRPlpi9mW7oUVseYG9tsr0ZKGsQBTJbc7B2qfdSzwmw62MX+&#10;Ell6ehNiU2vMiATRqZcqRQH+yba8FB4YdH1irIQHWYn1sXOHsPFs8+gwZ63K/GEc/NZJNK3HxJyo&#10;9uCrSmk2y+hQv3Vx2eeYASdDLQAaE0ZjBvcFALLYGLMAwgr8lm60e+c7ZhCeLc93shZrlLyV0ELD&#10;Iq/azJYMH6bL5mthnx06b1sJ6sjH7yaTjSEzZRsSaislvLLR3BO2GgE57MAOqQatshp12muy52Id&#10;GmDPPGxa29+jYqLku/SbA+aQOD3SKpeQQfFIylN7DBi8pInuvOftDtkxeRNcu+4gE8krb/SV1enZ&#10;W34gvvMhOYMLpSygXL3O8qRwHHstTPNMowL6lzDSURxmQxmNYHkUQDkF+NGpPlc8UUVckT0SsMSL&#10;2skbjQflQsFCZappO1ru+JWtQ9cdCBPN2xsxWcl/WosbkDokQSpSRL2qxTY8xsmELFyjgMTGr/RR&#10;nZoLu11a9fKZDof9Rr7d1stMTQmSYzLu2dAmOEtZ8yYswznVwa10DoofTdTQIH7ZAzhaHnq8FWCC&#10;ebtU0nL6BX+izKP9Pt3cpl4BX9AvYO8lLYoO0UqHoYdB15NjWa91bRyYK9Vs2FMSrev5ha2q10mJ&#10;OGRtCiigWn5z02Emr8ph6Ie1CQWNoEnKCTg+3XHKJzuoTFxuDKEo50njUdy4ne22NAGEs9gL2M2e&#10;q5nMtWuNKx2JavVMsvMrt3s55wyCGhJ9REp9C7cekIFZrs+ec9xe1iD3iT16BjAea8HsRmL9SEX3&#10;mQbop0hCTpaeFM/60dT8tq9VXKp8IAx4w1XhYD1EYl6ky13aXY4vf9ftruRvCgwCpW6Pe0lZOVMn&#10;C0tPmpk47iuDHcOqTTVt4n4Dl5oLfX7XwHxy+7Jq551JjlO6B7ppTWp7hIsmymv5bDngZGVlOOLP&#10;q7H5cZpt82k+I+F8tgHRiHyPInAfrmSmSdN4P+JUbi15dyXwltj659QyPmY+o9MXCDUWm0KtnZGn&#10;/6SmOV0jqRdVgr07KA5l+hZErb0Qd7vuqkQJrLPbvtcCWM+UPnXkppLo2v7zP3zy8pObH38Yv/3H&#10;wzd/3GiHGj0ltgCGEQCrzjc/o/22gOJUmCNrq2xjNhtYKEqHpmkHlMOo/zv25t0yBKKVwXpPQYyi&#10;Ra6uurbDNwBG7wRA+cyq8yF59mBVSgAmCnR5EPkJam5dqSWBid9ejz/8LC/Fl50m+GprUl53A9x7&#10;Bz6Acu/xkbcZGU6SCLKRia1SHyFCkeRzkUabUioh4xeqO0UXfvJZ/uLfvc7bDHb//t4a/rKYKFa3&#10;rl+BM2HvfGznYm6uV8tSJM8nbRJzZlMoj/hOx/jiel/Y/XJFwhIdqS5nU+smLMf6mvO1i8eKmlms&#10;wy50n15jZkWmeLQcHXaeRVhP5JfY5JQpL4DdO245F0yzv+9bF4qxTfsBHQ/bvMUUN4VvuYn1ceQZ&#10;rY9Cql4XWV5ZCBq5t4WZVpFpA7Kp1cj0QjwdS6OG+AYnBZg09EF05DyOoNAovZprzcMmLJHDzHCW&#10;3pLYa4qZPPzDr4d3igkkndyNsqpInSU1xcUV/bqVBU73dwCx5KDFIBcuaEyGWogaNGYZdiUP1JCR&#10;uxDZ+BXrjAbqjbVw5NqtKHPtquSgkT4AGc9Tv2aZ+OxEK45HbvaeEIVslblitKjp7aqjzy5lzL6S&#10;TY98ZliafQ15Fqfn5YV8wd2nfhyruLfC2ThVQDHo/DYx7WjV5+Xu0LkTvzBH7il7Wlf9W3PnglW8&#10;4f8k+DHZsUe5mxIapjGm/ks3W/rvlli41XZ2h7OZHFWvC9JRjR1q5OBc1eBl8XZssUuxHkcGTPbE&#10;Gdhk0es2FE/QminVCNLkKbWZYvyman7xmI5mANaWw6gZiJiwUtWgejDNGFr1yq+iGX/PoVCBkpbH&#10;ui+aGGjDv1lyWLVRU3FdHDHG7+ouMIPDrINWmY6Kn3PQH9TACK1/r4s3dBSRnS1kFuTqQUd6Ggyp&#10;3l0MFyzsSme1QmwqcG4qi1cFZpZOAVEfdXnaw3nmUUxDHJSsEjXtD6i7VAekeoShsNXXzyFa0mlo&#10;OaAhaxEXJqLDnkqzZAfAsnPkSI2TpKB5mOIWGEFSIbDAuvEw5MNB/6zP0yFKQXazB2B4/Qnybp9a&#10;aKlWJmd0VTFU54T/jo1RCyJ/irUMgB6DShzvMmLsaT+JyYdEcMh4XdT5e5EsDgqodpHywCFqMoVc&#10;cWe4HWEFjxGezezZBHrh9rp71RtMXur2drjZ58QhAjBqm3Gy3JRiknFTv9omjnBF2TfU38BHt5q4&#10;s2hrr3O1VHeliD2PdVOiSn2TcYx2X3Z6iWQkJFkSr7G8RIgP22SXtrv+BUa7wmTuoSdQTpWgeDqe&#10;JLr8qKiXdDqPNz0ATkP0znijBxFJHgnRuQM6tTK4ppXt95E576HwnrbcfZ9wKbpPH/7uz9Bk17XD&#10;2/xAzTNNQq3UmALoQYPliM++36SulPbl5a6RU/dWOtxXL/tnH9OXX15+/f1Pf/e3/Y8/XN7u04ur&#10;DhoX2yGMeN6JS0XfUdZ5UUrL/2EDt9ckeF3XhfGu4fLSMMxofefiqxtF4WTjX2mhQunDtbTh6ZtH&#10;LAGqIFkfrB+uqCqpdg9a96KBe7vdbq6u+Js/6iZvqxPsTsPtsAK57idFNKMk4o23w63ZdmRtsaa2&#10;PJWsAa+NRTTEDxLZO+y3Upxf7MpHn/RffEnCw0NLR2rvP8e4i9dSvR40AqZ3TP0+aww5LzpeNK7G&#10;+R/m41EoP/w91m7wBhvb/NkGj+xiZsIHRspS7AFXJuunVpmHrtFtI5PvCqOiGZB1alK4WZDrc3Ax&#10;mM908oE1I4XH/+QPM96nlBxRdXgmtN9Ys3lV4cwHDd/wkWaV5tIcXbROUg/1VJzosrZQkdk0jkDw&#10;9Q7zzoqXoIknm2prYVrq/KcNSagP2rxQmvlLzXDMaTbNdi5vyrNjVCZpLsaqljMTVH1K0ZYq1PSw&#10;YAettb65UZP5F6nGes66Tw1Fwh9EjaF3Qqfa3DU7kgsib5toGEJWB3TWIJIt7Aa/cyCPMK36k2Dk&#10;xqZLP2rukxlXOcrUfAYZt7IKR0XvFW4mD7+ZBJ4YwWaOThjPZdI2D/SsKSrmNLcYpKbD59ZI3dbb&#10;vJwxCrLCcooAnhAHHlNqyC7UnFwjrFSXK+Wg6m4hc9CavBy0EZ3yxNV11pdJv8kR+Mj3mhgHxtOu&#10;UcSugeXO8fuuEi8uIgCcW5/1vUqISw0T1h9SorIZXtGFR4tAizAyf4j0xQnWVksVA8bTvpJGR2gN&#10;r9eB8nyl82QH0FpXzJ69FSHaZo7P0WDI02ofYcdknmu8OHZLqm1OgHVJaISW8ZrfKJG/OnAG9fqg&#10;Y5POACrjgCJMm/US9i3it72agXWw0Y0VYT1dAh5pBbxYgSoe64OOGEAqHlUb6Mj+2MMVGyHiPuyD&#10;XQdJdm0uTCMX8iYLDLrgP3WeBEngO5cUdaBCY9CftqOU62TIk4T0E+7N1abTWTlbw4B+Az4t1AyW&#10;DlijC8w363FlkW0LLQ1qSyWE7W9u1MMmgvxMQWYrgKONVnvHTZYNkWULQ/GMPsv+dUe+3SQ+y012&#10;EZBD+kB71te000qTQh+3ZefiNDnOFo+EIDcc5iybafkgoxS+Vy/KxQvVMEtwiITuypLoZOauiSmk&#10;lbCgtMy5oIf43e4snrz44GMmET2u3F3+3NzyRw9wv9LaPprOvctdeuajseIRUf+I/3JSEZrp3kNd&#10;ume5mx/FtbrP/KLOcttyhNfSOwrfXdBkWuCLLB/lnHYxL/GwK0WSLafF8wGZ6t9tB9T72wut/7Rd&#10;qRm7stJ//odnVy/Hb//l7Tf/2r/+Qexf2eZvfS+BZBw6bHbGRFgHGIljWp0iX07qXqsz81hbP77Q&#10;glsIH+8YzP+aIWOqL88Y9yfkCPdRQUhe4i1i3g6yar14cXl1Mf70swCo0naDSbb6ZYzT4Gk02RYe&#10;JJ1JJzoX29Ds3+oSl1WmhZaiNpxVraRfa1RQs3zw7cuX3V98PXz6xSiSqz1SmxyWcfpUPuAe/42E&#10;/fyoth3RYz/teW0G9ycgx093YGbKlZLmhMAhttjdo3toi6KXn1gEPC93aaZ8WaAE2u06UQOyOmpT&#10;usC1rrLHtsc6FjZ3Um3W5qbY+WDifcc70cSwUOaqzAXaE2nWi3rxsO1Erba/YcvKYSvTfGhPs54Q&#10;H/VcqAXzErfXJrdnW3bvfQpJM6cp+TeGyIla4y9zlbW19nNOxxj4eJt47wnaMnGQ6x8M2Yd1UBfn&#10;A02QCPI2mI1N3FjoGTwaMkoWrltAjehnDS5P0KIo6cPD7Hhl+52pvM+tzdVsqkf7o+kuyjWSl5sU&#10;Ryuockt3iiGtmjqtjjCf6orQz342I9LWOLfs1j6ME8ucJFZPwXhy9kH1y8AYaSIjq6/Ew1MsC8Fd&#10;nDW4zGwbOQgT2bHDTYYinowVSIZdRDZEEAHt43Qo9qyken1a1Og0EzbJqzGii7GBbTYle/iNmoUY&#10;NYaH0Ljg2KqQAjO5OcmzhS/78BZcKA4ouTz4ZcY7likSCaq0UoG50tUeMerrLeKFE/TA+C64ClFO&#10;E0TIOXmVYsgiz5rxK5LZzoSqyOASHtByKLo70WOkOTcqwdWEG1DTcT4tmMcB165lDUs5BvAjXP6e&#10;a0MQ/MlXGNSROyK1GR8TIwSnOuJwC7YIo1/9g07ZXGk0GR4HsGrQ3EXV41FqQrYnan9GNQb9MAp/&#10;+fC7nVKsdIt2KymvDsHiulcb3fnsJpxiVxWAL4QcZL9fFDbFvMHbIIlqTHFB4QodCR9VdmMK8ZZt&#10;nOUg68R87Or6oaoVtoyO4tHA0Axjv1aMFBUZg0BXFU+lJlycfecCCow7oGrOOqsRuNdhj66NYWb0&#10;7GvLQOXrY4QxhQZaNQOD23HtErbBMofOjLpgFCK3hAzhTqNiyf0yM1EH1IK2VhgqX3tA1keQuCa2&#10;Ch+hu7oaIBaFLp7Ti095d6EoZsmdEom48v0thytuWBqiHKAGWkLTOOm+9VQNYb9fqZWOHgmU6S7/&#10;1sle3qmilpYxjO8wBPVW1z0609FWpSXBlGrjlM6+DvMsT3cl8ZjvPivvULXyHQRmg0/QsdD0OPaT&#10;U7OFDBQM3QnAKrxe7k7jcqMAZPR5zv3gGSl1fKrUaGMdlkXRz89QSt+oT0dO2mDh4PK+AmdPly+6&#10;r//X53/51zevvr/+279NP3wjpOdyuFHTgO5ZhuwUBFt0de3J7NIPfeLoHwxoUWZMgBnwv7h6RlOn&#10;WYM57pWKkq/y7OKYFmkNmsJJSt8DsZS23W7bP39Ju035/gf+/kdReeg3k2XZx17GTWA8+5L3l2Hb&#10;6vDYl2Gv+nvQgfXNnQa5Wc9aMswPwqVIH39Ef/GX+cuvx82FLNmEIMbu3LW9hi0+jezm38Q3eZ+c&#10;oPsIW3ieHX0eZvDor3JmgeUjU+vZc5AjouWYiT+TZBR+VCfNMbS+z+UjFQydG1DTvcvdo7fmhbhm&#10;EvoEBM/LlTJrZE4G7EwzDfxRU7YFXJPv/ZZhzB9+PZpzmX3EqNZweGVFtyibn24jNkapeIfrXyWU&#10;RIcxNlKzvgOXKCgobPA02R0WXXZGwkbzx9wMDGUb2ztswVK2prs6IMXpiNZIs/WLY6DWrXrTp35q&#10;XpKiIs4k+8XZw80of29wq/EMqeVpIzl57ovqUcWm4rBouDuXE4BalNJy0EF50SGabv1qf0hLzJsV&#10;oEaUXT7ZW69yeBCiORSlP+WqZ1a0T+7m6xxPiGxr87rRV3WOJnDKDY7vVDTcmceHxx5UQwiMnsaL&#10;tvrLDmzQc0q42AjlRomEUXncFhcdLOOXa5I5GSV3nj4YOU/mVmK1/U4Q6VG361OusY6UB6Mp5UjM&#10;0uQhtsieDgUReUfDvguGgRiJ93aYrZ93c7OHr1v9Svpd2DOWvBT3ibRvebHNkhEahM3jnpyTqAZV&#10;wyxjpInYnlLtAaPWc3onywxUlaha8A76+8pS8gQfGcrqf6BHXzDntlZDYK6TllXq6Q2ykiVOBxtf&#10;l/Fd33notPz8NvHNYSi2vcHtAFs0sn6lKB3Uf3bQLYzI3JS8Ca6zHtURUCoN9x078Femfdi8axZj&#10;8DzanCGrYhYhSaqL1s8gRWM3D9ay44/pJU2mLSjHpQYPSm0X2DP9I9Ut2xEovmY5s9T1/VLb29ZQ&#10;E3GVrCX/3tmlByFAAShN3vCgVweOv8NU9zfNiIvheUs2ZyUdbteMq+xNJbm8rm8E7iL85wMXyy2G&#10;dBzEAEe55OhtVQgXhxrEUzLJVfEe+ZCj0hvDCaU7a5Ob4xLFaRE3Sw7xlA6cdUTkRl+dXNd7h8xF&#10;KKfi4pKevSiiat5eqKK+UxVlATHODPxpiWrHEfbnxXt9cD8NzZLukBE+LTOTTphgeVL7lDNT2+NQ&#10;erqPavj08r3+7RaT4nJvPehiBLqYJJ8qax93iOkJyCbc5H6efa8IuC8P+4TLk9kJnzl3kl5UtJId&#10;JMFoJyzAfvf25mZz+UwWrhf/8eObf/376//y/z3fm7VB+ZZ1j+0dcLRnjcWb3YbNbvNBy6sedvNN&#10;UeSiB5e+gYCOY6vqkvkt2JDm0SgCceDdtnv5seQtXX/7bffNN7TdFjW8bAZtlwOgYMMK6a6KkZjr&#10;9kZRFkBIbNDeHcQPDPAgXJaDunkJgcPqgXv5Mn/11fD7P9xePC+H4dm2l0UfBp3h6bKvHlQI8jJM&#10;5BG5Qg+5pldqtlNffHpmPQUqjs8BqlZZA4/ib1UWEKXHriRn5NbZBRppblq+3xIx65KcZl7xml6G&#10;ZhExRA/2v/AHZtX7u49t+ua+OR+XgfqknX1Sr1lnaECwHNgoLLkd69UQj8RpecKXl4+5y9orSGI6&#10;afi//o9ZIlxpFhdPGGWvOooHjOBzkwV7JscLM1dnn485yuRJtJ0v1yShCWRa56VcR7JahQzId1FM&#10;7uQ8LmV6JNizhKrf1W7c7CW9c1C1ppm4WUxtHz75ixuCZ6xJmg7ESpucbYOoKNnQd7MbbVW2mqNY&#10;g2G3773N5XEWNfEI55gAntGkO/AyXPVrfFzzcFdMK4UkVB2g2X7TBa9uMKYpdpg8cdUAxZDReoJ5&#10;TUckl63CIjuGO6hMsQ+qvdb6Z5M5skhzS7S2Jq0ymX3nDr0ToSujx25IzvKg5lq0Abl9DI/QsaJ9&#10;MpKLOFYiEzx1WJNq9aMAyjOqoDQrPvkwqLhT+tY4dvoh5dFuZZ5+r41+DAxYkfQwJrNQiq6Ttoit&#10;Gbpup9Akx5qwy5srI5oxvWTPh9ByakSfGyde7VBaZMpH22ssjxQV8iNqZNWSW+KG5KxrTKsURdqu&#10;gTzDNAioU0zAjKFeyOkVwixfby8/ZVqOgx52UExAv+5Qr8ruBoFJQCUFXE1rdSFt6ot0jjAsN2pq&#10;1TybHriI0fOO7dooA0YFBbeBURaogBpqN692waT4lnaa/IZezxvygWzNqWIr4DxQNyHnSU7Czc14&#10;s5e2HO22chBGlWqXbYYhmfyN4FEY0sR4UL17bwJAJz1bCAFPewX25HmhL9sZi5mz+Zx96GrkKcC6&#10;DNrlUbf21LWPoOAD2bbaHxoUr8tj39X0c+u/ScMsK9M4QxcuVKq9iBvlUrRqUUtxiABFa1DklPmo&#10;BC05A7SaB5dG24wBj41WSITsqlCfcl3nHJqF2Xeld+g1ASq8NO/qeNziuOBIVpCqaiPd8dK75GZ3&#10;2V1+RFcy4bnst1uVQHdAuFFuoAPOUEqnWIazDA9e+JRK4pb88rjsmTSB5eM33RzBzOvZN3NOFd8X&#10;47z6cqe3UqcjK+6QMded96n5zztCp0tgUwz7X3ge4XG02c1Ho857TnFT0J4WFS/lewmpeS3c40zM&#10;Js3bB2YeNOHSQgR+/JqOLrSuWDlXuuejuJQFr/lY3G4XonFoc+31Z3h0ozAeUVhnAeP99N3b//w3&#10;mzevt9qdxNMm4y7349kBKmfblKwcyY4sGw5dOCBJ6xEo1UEE/6wFs2OacZCWouqkIiqOLfLO+HmQ&#10;R1/tuk8+0aT0H38sP7+y6LZ8oU5++KH8CayPFOdNugJFzSjmj4CkSG7FA7Ysvbb29khkUnLFKF3S&#10;jz/f/P73+Q///vbFZ3jeKNuqXoEctqU4huXEaJSOVbs8Y1PlytWTDz6UiiqLad2ZOoXvmzJEzR1U&#10;CUVcy6EWU8ypskk9coDSmsyEJtQG5GX1QprHRlKty+rVhred+9y5TJIYOlca8sNqdT6uSd0vUMYp&#10;3PPodf2cFD5DYOBJJu67RGpBVmzYEb5zimskujLJBydI6pT1Mk0vAOBwtBU7IbXe2hyYjvjUHc0k&#10;NU1viuZ9ziagwenB5n03xaUGImbKdWPjctQP2KrH/zrI9gz3zpDLXtmBh5t0c1Nufh3+9P34p5/G&#10;17+Mt287NTmONvfyWsqkl0HY8Yxd6ehhWCKXyEhmm+Q8kdWmgs/g3/KX+0lzPHUZaRWmUWNf7K/l&#10;RWgWt7dxaoYJVPXMxdVKFWu7GFM6Y6FLuWpzmisfakwPDAtdc2346VNmE6IHpsoz5tarVbdx5sJ1&#10;4myeAnFBPM5AJ4Ymu9QnWojItXRH2le4uWjZjJxi5SsIzp64CFZBWRLkKvIg0MkUXT9KpjaKnU0T&#10;0Pht/Sx0IZ1umsS1k1BPUPFBNIX01Q2uvW2w4jNXOJ4jqyiw2jYG1tKgMxSPdTlqmRTD8Qm3Xc+b&#10;sagpYhLrDkSkU6gMCHmqYykzime3kwe05+uy+aCsmaIxP3ooeooEciuhtCniM2KXpOp/dZZiGprt&#10;BK1u9uaAUrYgGPMpq34Sq3ik1ChKltZ46M1WbtE+1lP4qWD0hQ7eML+6MmqTAgpVjdLRLjk+LKOn&#10;AACabUd6a+5ohJEacTnUs/JZ1Fujk+BB366kWvY5dym7CoOdu96p71TnpICluH7AUYfk4+iU5+lc&#10;SIpEzJX8obLLyu21jm332rkYtcQvjmkCqmnTT4LBAgGwHA1t9Us9Lym1wG+lmtIen4Ch4NOaH2fW&#10;cLdWvY8QDOuE2Oph7Uy4K8ieJb1d5Oj44MEWbThckIOJpcsUPGEFtMmDcUW7c5hhXTBhEj7vOAXn&#10;eggV2mCar7vX4zva3LfXGBMf48jSfAAhz8JIshsMfNvn/HZ06yg7JbuEigIieQ8kJMcJ4vghmJon&#10;/qyudjp5Nuq1FfY6ze5xdchFBmuuZWpJtoo4sCV3VyTNLMwuORfypwqs6k31f7oAaWpIOu6S01EQ&#10;Br1j1Or5Wc2ZPM5p4vqALR6lh2qYHzjhoQpzWgVEP9YFvW68nW/E6YgqOSM2VaFeUw3eaaOdy/t+&#10;MytlnbaUCgy4j8v3nr/GspgAP/azxiPfXqBHepyiCL/4d5fPXgzfffPrf/uH3fWbTZZI8AMEWwqJ&#10;JVku9Flm2o1OB6LFuH6WZk8G3fMCHqNUJzhYq548YFAWIH2CjBH8oIseogRkPdntts+fi26HfvqZ&#10;f/55uN37oZUG37W8kKoBwzysrzjop7awcQUDoGFgRY/2yeWBt0kO4BNFkO6nLq+Gqy2//Kj7+q/L&#10;Rx+XiytZnPcaMUj5vVwTDiy0JXqySr7n+C4+MTmeU5OIzplzy3ySeLc6mhr1YFOFHuu8+T1MF6kB&#10;JPPixiBaoew/CjjIp33Jj5GJNJD2qWtWwglaeOoShNHy+Pn28IxzSlPXgmqr7cOvJ/xlUBtZtQi+&#10;Fc1jg9RNcCQXvNmxeHqHW5zg7PGaMF20exh2yhNbu9DOVecVS6wqbYuV3XuuJIbwZhpaiBeOHk+l&#10;mPVqZ2B1Crwg2RyVl9sslAHLphsSa1MbEx5FWy2a1lEZq6PsCNr0gQacO9xlagRm1TvFPq/y8qlJ&#10;J65/rbMhWOhLaalVg/0zPvNqXJuJPHUp75ocXDR8ZzKS2pWiKQg8krsp6k/LK4mIbYrdD7mklWZX&#10;Qmii9T0HRyKFFzd4QKHTKyHX0wEoWXHju334YmuIlAOgirdkqR0eRcU7HcYSKu+KaGareFWhjQ+n&#10;QVo6WtNdxFpeHXZ9UoubetZbGHkqvwEMs/cQMlRBC6XRKsf3DBCwVbm2scrs6m6oSZW8POA/B/QI&#10;N5ojpAkQOvjV3h47Tc63VNpMR/1VyOOIMa3AZaTMZAa2ysILIiZqtDY/hpIFGUfwGiO8V1dulHz2&#10;xTo3lJbQE5QyxSMXx3bF4QWtWqOLxug083STU5fnFLpiCZNWkMp0IjvHmHh7KdLhLONNUXHL7EKP&#10;gMWcxd+fXOlagOkkYQPNvfK0zV5NqekvmeNeq3/wS/WSl7/pZS/SjDKUzocRgw+z8lYiXcnUea/Z&#10;hM/mNLM/xbs1SZ2F45ezGS03t3FWOuKY3b1HFN1tDaLUmxMRx4eCQHNu03itlsaoXFsDZOAx9tCr&#10;qTGTYyZn0+MygdwnxILP7CxEzJaHHDJmWMRzxTx5ewrZTh6ngvu815ATndLL8yBfPtfEdsmnEuSD&#10;NH66jibY/qmp3lEmIxFPgL7gzcRzguY55nelna/VukSr+8aHCIzpEcm9lB4EnKFTlfNxlFGeFb3v&#10;hXRdlTe0lr+S07nCtd13U0pnZcxpZrjN9Lgt9vlTSyfG98cSw9+29l5VR8+r8vlX2TNfbC97QdXL&#10;iPXZJ/SHi09//9X3f/N/X776eSc9x3E/wgBcAKzCo6Egva8rJV7XkgzEGctNwIz8MVfcSRPHWjiU&#10;cS6KksaXlJ2bFy+6q2eiqk7ffte9+tNos2OZCJv8BFWjCltkDTfdkKwifbYUX8dLTq5aXZTA8fcP&#10;I2qXJP6I331+8cVnw0ef8adf7ZE3sxNfiaqK+Lj9dMZwOvd6nZE48gmLFkfw67kM2kc2M1J9ip6b&#10;QzZ6tFM6Dl4wDu4LsloWl6dvKX4/8vCl4mVhlDXQB8ca9DAsdlmXeLwDIHuCuvk+ulQLIM+faX43&#10;8VRB3E/SnJ8Wj//h171YzYaDNZigbIF6S+Ut/VancGKm8+oHhYgqnqkR1c/SmCP6A3OlKrHgxcJS&#10;98bcoyLhXHUf09oTgT+UZxVstcaHUZP9astzMLoNoqlpUs84cs2kd9LoBmCaeXrxdsZM038grCSq&#10;LsOu8oyjmSOYhKegn5bYbrvSvvNckYqPsL9ZIu0AitkyTb8RwJtMdGSuRT4CDKQKAeIYobp9GCpX&#10;1zpxanpIlQ2NGiP7DgeVSsdLPottyTFHWg00twlsl6JsgvC5yX+fUoO921FcF+qRzRyZQ4hVSR5F&#10;ZkzlLhiV2UOyYlX0XFL2vEHbzBf2tpzbmHkaNHXNYJnbaXaK9oBfpl210/pYG8NSAzWTVwyO5IQo&#10;x+mXqvBksqgkh2K3cBry4hgRN5ut6S1lw4A3EXFx3oEeJK846CBVbkgIwzqesVYgqUWLZYNGiU8m&#10;TXOhKOLRSouiuY1a3YoeOGNKPGi+b9kocWR0gFXcA7r/wIfRGSiypBBTAwn3MGLYDiWqaLBtVi8l&#10;a9+l2sLJjWVgJsQwLDAmEmnCs1kAkZi+tHguo2uCXNjjYE9AyaA8ls8po0WljO7hcHa+1/QEgoHH&#10;2cNYFEbrg3O7RUDqEB6rNiqvLQkJGiIvdv2y9CYRB2rO3PQ8e4BzWK4xic2lQvKyYatQfds/M77a&#10;ZmPzWxlueFGd6sJT7JZFLwV+2rqy+bJr+hgjVHXz7UI2NRh5Zq756bJ/HE8ORRssR5Vrw39uQPzQ&#10;YSsNW/O7yXsb+B0NIrq4ypuL3O8ycnpL5JjzyU0oNXKbCXrZxjY04gzfhtptP21aiU8znI4tduf2&#10;W3folhvvdVlqZ04OJrKz99bjeXk1b/YeQujjOUdT9PL9GdT8wHyOvPYxFq7mFhlFpwM3Ttlf/wzu&#10;tGMbJNHTWrKXD8kF46oZbR311POU7guXQysX77v+VnQ0MkcF0//i8krM/p/8x/9086//+Ou//NP2&#10;T79s4CQaYBlJLgAChcGGziGbiheleSMktGwl9l0dlTr/Q3OULuT5JLVnN3z3fXpzLQ+jG1ExK31Q&#10;nRl9/OyoceimUepwMEqmyaCkK7d1n6v0TFYYuIlk7EHPrjaf/o4//+rw8Sf5xUcKT5AfF9WPNJ1l&#10;M6qd4ZUM59X1hh9ThwZqlNM8MJxOFdbMj1B4pDrCO9Hw4pmz/f6i4rM9rZbyS9xumle/3Oml9Ylu&#10;Wbqjb7UKdHpYuftOdzT2ZXSSr73MPKoxMEfrJzfsKmK+z6VBjQydjkPgP9TETyU5wEYdjBKGiVfT&#10;OvsM2Vrqt8X5r479cSaKqUEaTyylmgbvntUy26o0E0uvdvSG6pH/PuOOr9wOVFFW1ePX7Kqp6dFx&#10;KyHOy+HwnBd1xFekmhit6l+G+KaJkm8iIKpAaNIVBwoqqtBI99XFm82+4iUoVv/IYokLO2scjW9o&#10;B0zZugpbylH02oCYGp34+krMNfQ8TWaXYkWyOlJL6btusVh4Ko6d4JybmTGnNjHVZ/jZNvEFz7kI&#10;FnXTddB+s7+mijZVJ9l+vGzJSl4RaQWmTReVGCCcD6Rf5SnDL9nIMFWvpUXFtOCMqdlPsM30pwG4&#10;zf1zs+PhAE2HAtyG0ot+HQ82b84eUATgcinO68aEWkelnVks9AQN6P7Jt/SpcpqwkuaWhhd1zG1n&#10;VkeVRednyGUwdXmv3GbJ8IE+VoaRh0MP1rHWq4i4ENXxxeZiejSa0wlU4l7NVIhWZRNrWSWcPICx&#10;Uxm1llgCjtJx6SbmmTQFReoWRCte4YUkkK70k3eyvbFkI+5irK+GHCdIowzONXEbI9awKuQgV7tv&#10;NohzbksRPZvsbDY7FZtIFb7fu8iasJWyDFh2MwMuJ5Uyq7a2dMmMwhaJUYeDhtdSL5xG6UL4DJc1&#10;9AM2LlDjMC5OgKl8/TEG6sgRs21b2Kaf5Nd3CiI1L71cLt/A/swsN37tss20KS4YWIDkLhwPkjCM&#10;qUiO/rBe+phti1pcgqVUPKA3JEQ06uMtY62/zZHAs5jhrs0TpQgdduYMpAEmYS4Wiu2pyJkcfG0u&#10;4azJZj7OVqVBr6p13YHS5SVdPbPsor7bWJ52ndZqj6jr7sUSqj6G45qB+e6s9ccmfDA3y8ATxek+&#10;pdzq4dSWVd8sPQm7Cw+klmb86KN1dhhL9P4jNyoB/qjEXRlm/1muCWtN1X1x3ZnorXl7PeyeCUdU&#10;Fv/rYRCMsywK8jvbr/96+4e/evuPf3f4l/+2vX6ri4quchDg6YLBtu2wHCMLE5+e6SrOCd++sVXQ&#10;+TMopomK9AJAUj2Jv+fNG/71RgJ/UaZKvk05qL0/b/Z7s2gYwsH41njQ2JI8ekAyuYM3T4pdFY/I&#10;QiTMiO7Fs+Hz32+//g/88subcrsRYeGt1tMyvBbWhjz+NNLjSAjAd7K8eYVFfqRqbhPDWzx78Zz0&#10;91Zl8KPCYlfrX7qnon+Ctt41YX4/NEFev9F4HSbP/KAqu7zf2fSsB9J8rtJ2/GKd4XfOLacTX+VD&#10;zfskj9nSTlWLpzdKHoikTqhRS9akoXMgUrZigReOAKaGspx9YADRJU2ztbYZ7XQD2TEN/+f/XtyK&#10;nWtapPnrC2YLaeKvjNSIdAHQqq5JG7FSNXlbYEjQlRpeiV6UCsRVlayGcW9K1aMibMRYt/iB3qN6&#10;OL4O8+Q1R5BM8qzZTrnNwQiqrfziKkSL6pXdqnyXAe8zMZyLRT/51V0md2CxrFEaFUhBE+8j1ZTi&#10;PA2nw6qHfSeEpvLKnW73tXrxwj3unlGps4i9oRDihu55HJEzHCTvaILD40oT3hkGVXas15iNDQsT&#10;o+f8ePotBxwI5iLhck998MixtNmavH7fVUaIpyaQHTdGL0GzaFHd9CNVzSw8mWp9BFdDqc6q1Epu&#10;S3atqpYI0sDR/BUlcGDz2PnUz6Z8EqWjYK1D4JcTej/diA1f5wXaQIZHAmF81G8nQ66+QOaPq5RQ&#10;10vszRBkskCQ25TeutpyaY0hw9YNyqCfTxzg2TJg1GUtPytIJylMAVvKFkmkrfdRp6PaFz8MCpdS&#10;zvkBB3ZDNVbemDN6xWfYVG9lZyH3sKg1UsxM1Xh1EEmw5EN0vpd2pnNlfHtzVwHFiMFAPlGOIWeZ&#10;dqp1fru/lk8sKTWSS6Rfue9ifp6tsDdqkpbFmCn6AB9JKqQAsB4S4bE73Gj5rCRnaHAl/cIqWIiy&#10;DbxBUB3oUbh5u9We3GbAOBqe3s5nHJ1rLFw+oFdGDqED5sqapXsr7QR5PRl047bVTZj8FgAVZKnF&#10;nd32eisXb3VEeWm1csYglN3r65QvvXAHddUh7rboStptDQLn+cBCZ5VzsN9Dq9jBKKvfWvN1tQcy&#10;KDobyUNkEdluAM41pD5VoHnTlhLyKUBUFNVs9r5kTUKLEncTOiyL9SbLlCaPUiMbAtcsN6m0Za77&#10;7JP+8pkcrCz6w81W7pqC4X9a0PpnVqjSLPvEvChi+Y7A25nhjU/xk9p5aQNyoCXLfUXrytR4pcrp&#10;KrTCmcpsKpTjfDBXB95y/Hv3Li1XeXApp4Iyl77ZUp5o8Ml1hJvprmlwzk9CSD67Wac1XBefy4h6&#10;jOT5ZPkAYW7KVP10med/GpWDXQynhrpcG+4hamMCp7A2ViO/Ds4L3OkL/WrOeZVlPW8QSPfyQPub&#10;8tN3h3/5p/71L0U6hvubThbS4pitHD0p5A740lHiLez2Z9f4kiYWyMNCANFCohJV0fXb4c2bzfWb&#10;8fZGgoDFdSLvN+52vYX8DSb4q2zIYkSJZKsHdFj2pNOetzwZu84kSPr8htqFn71In/4uf/FV+fRL&#10;ID28Lq5AAW6AVXbYweNY3MXlcSd+WS/TmbYRzQbCxMtR6L1N/czNpJ34TNnp7Q/K4aEpTdrkol7l&#10;qq2qOQXzL0LzuU+7So918mwMxEoFWygRTrTVqJJhT9yDuc6RYvM3+5sb6Z5g757dGcj2DR2cNlOR&#10;zg4ttvGpTPLIcQWPOEfENVskCBnKbIjN1Ye5ku/O1Y8xo5rPVdr17UyANXfZLC0U1WxpER5UrXlo&#10;mqNs0fiDXC1Jvtfv0odf7/oL7X4+JCFXjYOGV0gjcX/b3b4eBFt1/afx+z8e9tfSapT8E+m7dTZ9&#10;S7aT1PO84UM0yTxFpt7N4SfzW27UgE9Cxw9YIG0X1mmYVZ52swUbBjPDYny/yTGUeNoqxETXB0yx&#10;y3Gn7mTMKBU/VeNSi9fZtW6P0a2BT/MEu/PIy8Ygh26o8pRRunW6ha6Ca+IUuZZeHadpgfNhWHOf&#10;ybAnVKVRwoM0ZP/RmR5xQlJV5Ti7AodhVrSyHRMdrQnRdI1b0ESXHBg7BMR4lIvXLTpA9HlguCgj&#10;j94gSM0CiKw/Ivcb+6Gr+s9m6m7cZhRgGm2rGCbjZBaUec2DxA+UQbmCPGY50d6/GK2VjO85zuX0&#10;pT4CcojSQUJmKEw7w3fI2+fsXRW0NsYOY089ShFQjIvN6VASGJxp5ggqIDHr64mv0mlHcuIsE6Lz&#10;yaR+TgwC8ankCpHuQh+7YpS4SkPWdpIUDDIlE9TtqNE26qpCCaGfszMeb0YJZEGqhB4FKhOt6pUQ&#10;J7UjKyUE/Y0IGSoR5oNqVv9IPmCWPoaQuZg0QoeU7L3bbtQfNmpVVhDemHMEoANk7YhmzPLUd6tZ&#10;XPNChR1/bf0OVRpLuA5EaGNywplexpHtiIPd2Swg1bgyFMIdCKB275fdc7lWpBosh1ttZEg+rZww&#10;UONjiwKZvQEHFJ2lgcYo87Q4FVObTSldhV68MyT/tsGooajxWn9X4dYCBe2Fd304CKlP+xI6/LxU&#10;a5yckgHNFFFEd37msePIwbMM72xJQfiiGEfjTtLmQaeJHb2DP3PsCwdN15XvyD7QliOcDSqnJa78&#10;6f52wA4YO0mdsbBz3N0VPJlg511nRwgmz/ELoGPw7XIIr22U7NR3jUpK1ljxpzEkKjlTXbJF7bO7&#10;2jx/mXbPVM8sJ1oYD+pD7gI8nuZP9anypNUEVz5WgN6vC87nGuT04PiPQGXWbcqjxpYBf7Ck1YfV&#10;fnnJKzo38m2FxP/WfVSPmmTRn+OjHvtHz3gvc2hi1y4ElLvLtN4j/nP94/lc+iSDRZaPYXPF22fP&#10;vvxazTDXb4ZXP483b/e3t93b17p0Se9Mg39G6boVblozWVnxkqctHUOh89PuohPDwtVzunpx8fzF&#10;gN533t+8+fmnm3/8+/Tjj+OrV325le6dLqLYwdFOlzH2YsVAjY73xLMPID1yBKI6dGQlAdR0ePFx&#10;9/HH9PmX/PJTFgye1tZSPo/3hAJz+rcVAXruHphBXNYB0EAgcFuW8ZE+Jaxg5+ORVh1o9VolO3X5&#10;4dPPuyW7PqNZaypys7BTUyIW29EeFeiNcIOOsjmXB52ZVxecwrzqQJm75FYXq2Z2x0+sEfK1PS+a&#10;C3TCzvPh17seb+TpBNxX9SwbnfEOu353IdjYPKrjVM2zpZ4RjjgcCvur353UblJ4uqNoCQg3VvO0&#10;7eC1a7Di1xsy07Hze+bXbYpe521x4wSmsFUi4yBqJE4Nr91KgPCKFsftUg03An2AzMvrAFb/fuSr&#10;T3b/fW0K+5+XtlelA3GMBq3j6jlRab4Vc2wQz4U6NZK1YICslQNPg5rs7VUHQTlBIjThk3eOqsc4&#10;t9vKSusx4yJHf9+mZobhyd5wQs4Og7U1d45xu45l22WnaN3lKtZD3m/FB5UUualU5QTG2GUQgZ2a&#10;60h6/FkO3maQ7bmaA6ka86Igp4b+BU1ulOtmOTakUiUQWZmlas8uGEWmdqBQ76Omq5sZI4+hD20d&#10;iD5vpLTRTULjLCa2sRAPSOyRu6r328E789oK2nSuguD6Pcxkj568qnJ7H9RrjGPSMkls8V2dBHIt&#10;/7V0FKkApv1Z4xWl5qaN5/oO9o5aMYJ2ZkG4Eb1LtUmPwrpWKpRdrhvCHsVubbQwHg4y+x5MQQfF&#10;uW3dSpydUDM4uAzCeCUFQD2Si7WaelXMalbT4Vo+rXy3Xn/HXLREITJR8YlIvkWEq9DrARWrTJil&#10;Zrzd7jbIkpW6UuEqSf906NEyEJzKiKntaMNkTDcYonECA1vkAPJ91TunreCD7xGtLSJaPq7jUZ3j&#10;W6ove9AsRYqtFqvkXSE2X7GdDCmwRUstU1ze7zVbZNPjeNu0X87iIQE4gxfRmreYaGVGw6pRDNSk&#10;ukU5FCUxuVK6/k5uC4diHRr7P/j727oCPkBc53KFbC/TxTP9p4yp+20n+nP/mlZdjyvl7mmfI/OJ&#10;qvQ+9cxjah5K58GgMd3NDxeh5XsCou9XWZ0XJy98s/z+DE6PnM2ee5132Bnyb+PrWttOrM3kCzuP&#10;8hQglymtyRqZ6P5ifb3rOSDSXNqiaOGAPqhVSSvNrZDkZEYhTrTn2/7jL+RpKsvedqPt0Q3arNpY&#10;h+c/QA8oM5XPL4wWDQTI3c7HH/vb69uDwpk5H/qr3VcfbX7/RTrs99/9cfjb/1cozT3vmSOTb5NK&#10;RYAUWEjkdy1+TZtA2v+VxwGpHKp/223Tl38on31x9fKz3faSpOuqoe1wb7jOyCoXvpfv9jesVI9v&#10;i/aSznfcNXyaBryMfl2xKnBN3Tga/y5t6uvm5igGeWV+OSsU+UErS5WH3PkzTJMP0evYNZA7eRg2&#10;bi+qdenpBYcXjNopB4rnoES+4yKafYt6rENVzYGS4KDk0HtsBNY9eV4UuvTgruyHX/c54sH+ZKtE&#10;svKrxMrrrboRqZfsWy1T+KDQqTP8uPDaEN523E8TOsFumT78rJU2NbeA51pUz8BCzYx39VFC61cT&#10;9sr4dpZxo5pK34nWIbMifTtoeClC3zg+92yOYHJgdzWiPnbJkH1dlZOai8a2ABihcU0oKfUW8+y7&#10;ZhOWq6mkkh6Ap82BqsrmMJnaw2zUihh+Z4VgV9vzNMTWx1IkFBeINyOpGJ9TKoDs/tLZQC/7KSJI&#10;wTHEDHcQe1hLafQ1TL6JdBVosgrAzJauTaLJAkETIRRRSdTE1SUD+cQPks+3ijF8bfZVJoVtzvXU&#10;1MilNltVYwCz6TaJ61BLYopsWGwzXohrInOY6wfNLs8pGuFldA/ubfNgQGZ/BYxhG5xfF8fQiU6a&#10;+mLSdoxw2UDWlnVsgaYG7hqN/KHK4l5hvb2LcAjOYi2zCrxUGLF22GeUMQUv2j51p1IxHWxKNUXg&#10;PNuZyqacl9kygYBt0a9BYkvKlwrFgp8vmMepybuSRgMK2WKjVHKqFgBUg0wPIjgO7CltlYEBLI20&#10;cVJLZVfpqKK34OxnUY97y22rsUpiNc7iXBswdy2TZMJOrh46Ew5buOaIqbsMzjc6ljUqSlYegWTI&#10;Yq4/jJIAnEzLa5gWdbSOPNoyJf92c/t6t9tt5BUELiUfKjvEwmK/y5S25bHMkxZ8Ij9B0ScTlRSS&#10;PGLvTI0Y5GIPqhwaKa3lBIiwGdHHmCVb6BhCs2CmRW9jAtsEcUpFy1yD0mJU4MQyGygZ2aq2LaYw&#10;M1NmQWPfdc6+mpnek8mq1BBxcZUuX/QXVwRaVa9JRQjtShPkfZ7ok6jdIVJeqL+i6H3MtqExRPB9&#10;I3/ObkZbMfOy2myiYukuarFnwedwszDf01XbJtkWX2HWN/aUF8QtekBrYCGPXkyHfuvB7ePigmnN&#10;ds3vAZtMzOmdDN5rRS9bhJipQu7By/K8pxCynvrWG3Ae0LfrFTeYJVdD84qyrp7bPZQig/Q2O8fu&#10;TfFjjUqyt+5luT1gUdCIcOl3dd21PgxZVDbCrZI48f6rv+o/+3K4uc5vXh1evypvfk2313RzrSHv&#10;kMDIx701IqVUt7IEb7YHGR3LGvLsBT17kS+unj+XleRSJr3yRDuwip30eCiy8bfwcj8mu2iF2fvg&#10;q5l5MdifVZ7tHT/ewV07eYvzXZ7gWdG7qIk5NRawR3oi7s+OW5mZNo7dCgJhnxtNMV3kIZBHCgxy&#10;KBs3IrSlR5iOuhV8NFVj+vOqB6hNUFmi7eiDife9tHcz0EKcg5ckOhhZSLcCdFUiSRPaOqUYeEqt&#10;9+Waoiv2+2FBdQhpb4ZTqykUQ9gva1UjCUWIbm7j3bmcK26ny6S1krMNAHOlhkJX4+s95xLYntzk&#10;YZm5JXb2HIat0ig6reiE8dhAwHny1+U06fPtGGRT+egH6GbKEhsfuoIwm1TDxbTW4FWVrxuhqSo9&#10;pm0XYUYdR97JYmYlzjmGoW5ELSnSibIFoFgFnNMUUTgOQZmFcTfHKQ+FFUpxk826fL1MaOvZ+KZG&#10;vhQd82WzOlc2shWc3D7hDdJsgDTP1/FYGrYM1MhkISeOAW8llf08ycTrc4+rAt93elygNtMLXCnI&#10;+ZBsgM9G983MU+VcAR8miR2N0dxZ0ejJSZw5WkRAkY2Y9bJ6Ke1oqvxYpFyqs+19Og0jiN5LZqz0&#10;pJ9skBiLcgWMWt510JzbXK8SHTcSeFm4qDL0tHaRgHxUTL5tJw55tgIng+RYwcsAb8lL6qzW6MGW&#10;kqU13vTZQC0jj0Wyp7OHR4iQdX/7VkYPvbnWOzubFjCsU04Zn8rkUnXXsv/aqzuidDv52vqFIh1a&#10;q1q9XnPxb4SaTaI1wPdU17RdZighi99GQgW9Ui+dkJlv3sp42iX0djEKvksLNp0/BxSFI0fXFfsF&#10;pTKKvOK3tiK4Rq8YrWDV7FmHBD8n8XTc7G9vZBiMePoQ2dv0QfXGehEQ2gPFYpO67FLqTJaPrCA2&#10;hHNtdOah1C9diVReeCBgw7TW3m5R5KpiXAlQ+JA6rYftwTKp1Ec8lTqhaqbIBiM/YHXww5X1SJG3&#10;RkF49t+x2wKHF4xrKyB5igLTgyLtCtmY0sWzLLvVq5faM+i3vYCazZCSo07zteZkXTJtImKv1+iZ&#10;obGJPU05u2+0mn9KDKFzs0UXeNBy5jzzqaK4LIVP7SMoZP0TXGDuIW6L4anRcIQZrSn0FrJKR7jg&#10;aibMD6zL0r0gLlPq7OoOXdetdm54iiB9VwWYM50Z5CJTjZduOlopCdI9bL2rtUTbcVr7yHQ22oaX&#10;dG1en3h3U2SrsztXWburfY18NiB6dYDvUWScT70FCBWiSbHDy/tBsX+d8QgLb1OZwJS6JAL/lN0l&#10;6wua4/oUOpdtTzDuDwKGGMetLoziBdHOnVqb5P9dbUT5PH7yxdYWoVKtRmDmM0gU6AVaX21nzAYP&#10;KmexCd0OatxAy1eRpdKmB9XKJhrcsuUoyhmejyJnu0IuKwYJPtkKoaW8g861T4jWf5RO9F2Y1/3A&#10;K1cF1/vsPnJgdmMMR2DU/PKeI6VpUU1WJV1aI7fNfIJHomdqXuFkplaa44j5qMrkNjyFjj8Ge9BF&#10;HNnlupBPZY9RZee27wg9JMUklqrkmyujzm7d00IBSnxP/h+1klKa6g4K0B+dAjJPu3iiWUARTcEx&#10;PvqaTuyHAe/TztPh3QJpV+OHFB+7ET2zTJI6STDZbcXZm/5/9t6Eu3FjyRrMyAQpqWxPf+fM//+T&#10;c+Z1lUgiYyJuROQCgotUm7un6tl+dpVEkUACyBt3E++jZa+ubt4w0EAeDWzaHWpJE0b/VmqirUoe&#10;2mN3aE1CCMTCcxolt6pd6sr7oSItU+o1L2nn0sjxLdW3cZ45gPdXrOEzSJI8cCDeQVSN+JxuoDQI&#10;i5FuSKV32VJcZNy+pgdSW22Mbv+TMT+c2ctOyTOcqesZjK0C35i7qLtni6UcG01ylGzAMJ4ENYB6&#10;tZQH2wUqvck+ga52paEbFeIkhUQJDz0k3tTqxG92OGp1uDakbqXHJjCuPGR0RB5HiWNgrpMQSJtq&#10;2N3/RPFsw+6TOId2naYHl2Z+IJGZYmziElKvJQbiztYFXmuKKHGP3K7xbIfCFHynaxLVAYulkEEU&#10;WkUOtyk47llaKKi22Ro6YQq6jhFafDbl8ligZ8KdBabeykMeqOEKtDp5XAQCPMAJKzxi5fD9/aPm&#10;yPy0iqd8iJ48YcoktoQoLyDxA+qO1zFbQxGynhyR8r7qJAtI+FgAO21qoH7TqsI4Qm4WWSeMJTok&#10;Gxao2ta02GIMFqLvfBItrrqDqV1yghaxTq36VtsjSYIo3tZ3tegvFlHuSdU6oUDvNshYkOErxNQX&#10;5X6LYuZLXAi+e5WJ2OmirO9BRmMCfRcJGLho4pRIgmV6dDgjdFQmBYfwu6PhVkueanjn3NYtXceE&#10;VK0VkF7ttJgflJi/2BnCdEes4sKdvGMf6EW+XjWEMwfESxeTgOinV6k52/WkEzTGcVOZtyZ464fC&#10;eEA+SEXIt9WB12YI9imbC70pqjvI+3+Z2u9SJeLW/jbXGWge1til1jYQHMoSiisBSmnqvWXd0Opr&#10;WLzFcrolp+rli2Zuib+lLF5jPe0T+W4dDt90645bWN7No+K9+KjHzF695gAGh021lf0EPwjnBj8z&#10;V1epDHlzef2g8prrJGamZ2W+HFO5ydVbue/Spj+4U1+caUYK3IfZ94LFboo8b9SY7laJ0g/wQz51&#10;tHhvdQ1Sf17HE3+tt5y85HzzT/c+Jm0oe96LTaLE/NzRqHtHbW2PY1wo69po5BJljgiF8E0QW9iH&#10;3fAIn937z+zJoiH5+iXQLK0hszLzEg4ZtMp1VHbIXXIpOyylT2C72RI6L2qTeo6N48NsseGe0lm5&#10;eyvjjnuWn1phd7qBOJJgKI/CZLKTmp9ZxHsfuUPmflUiJ0c9a8SJh/3xQBj0eaffbuvG4TvHB9Ne&#10;cOAjbMC3quf46nDxlg/vQDqq5uKj8TgRsGcr+S10mGbVa96daBspQn0uzdcjCu653Jv47Z3zwGmW&#10;lI59NI9vWrwRiqfpMbdHidsTeCxJ9ZSg9Me4m35qK4LVrcgGVPOYnDqkRWGQbBSLytks6EmtWy4U&#10;re5v7YL9ZhC13R9ZwpUGOJMbJdWMmbwIQ3WhE8qltsQDCdEoituMsaLeh64uYA8KQu0s0dWo2Pea&#10;zKmlF0Zh5RhTx5Mr2PmUwNvVJY45d7Vzq0qnMbSLo1Jz3N6MBKc13GBjrUgYGsuG/cb6NEDm0EX7&#10;nqQ6L8aRcAdvZ0hjOdiNNEwW2huEolGfc2tXmfpxWLstuWXTaTlrpXbA7dYQKbBpFBB7eJ4RbtQj&#10;pofB9kaLmIl2prP+ITi84gqWEMkE+ZTVI/FuLZ3fngwlo78mtwR5e2RR8TXe2P2Res5t/qJ21wJF&#10;rp1xI7cztQzCsdBX4GMZDdiMho8e7tfNlIT6xFDCY9yUtdTHg7U0RayFbba84jYcAR5W1GpTe+0t&#10;FGkbzp2q2ooLNqqWG10OduXh4tPyw8ZYCKRfpBf2LH8vCIICVtfpjPwmIHn2GhmU9CKQy5C3BWsr&#10;uMTikdJgHMJSjtJaI29QQGwSPvMsTANLs3C2vLR6tYFjG5lBUs1totm6puVzaSYVwp0v+iaO5UUT&#10;1AXi1vf/5q//bd95Ec3t26uRhsbk56jJsXw1OSKaxQIAj03hCoUJWWC3ZZLZsjibTl2+TVhaFBpb&#10;EDeZ7ZkQDtbIRIy9bLyNPFKbnmm5W5aUafiE/d5qTt2Y7S92a/NCIOj0L2o5RlWVcMUC4wvOTx4y&#10;46hNE3lvXzLhE6KhYpYiQoDMN+D/N9yNcmzdLJFuPb4d//4vAb2sUVUvRUYq4LGZ5rxMum3i3Jtw&#10;U9urmTm83zPqMwq66RV2G+zS1mS7jkiG8g9MPwrZ89Agn+/uCJstIP0o1SXluWapkbVE9Mli0jTk&#10;NRov/ZGgrDhF/Ik//RkqQVcq/o7Iqx/6ST59xGrfO012YB9E32oSDhvXT+qv4WeWwdB3uvelD+cf&#10;9KtDrobS+fvjno2umHcHYcbu8baLtTdrpieLk+hHNfPQs+fr5uXGm77z71jYu9Vs/mykXW0I0waW&#10;3xvl0XfdpjRxZreYPue7dHHeuhroD+L9NXwvgfTKqSWblENCCYh2s0lDkJJEq+evuR52NCbYQMXZ&#10;XdPe0ax9IA8x0X9bagfdO3P91DKQuJtdK2KAzcc5yNZ4U+3NjXFl2twIK7cnMDlvGZngg9BsTsni&#10;+UoAh5Z89MamCGw2M25hpV7S4eRgMy3XqRrSsbb9eY4allb8eaNovM21wKCZuzoHGAYwsw9SLIaa&#10;OobnPsw36rUmp0njrkrUlBpORbPxwNU6PB2ArZzHYuS+/WIzpoJ2SHlMmfZHeAuL4Tnmij04h4ad&#10;aksVA6oYKj+ppWnWocuiC3nwuwulgVBKRo/WFvLsEgGNEzJxatN/XtgJYxzSAtLddMkahYwsMKUT&#10;GY3ENd6PFh1zzDObxZR9rH5RYbCdZm0q0u4f8xwLvqVwAuogRmK1lmzhaOiusXORE8fGXSk3BUgK&#10;FwUprcrPSxiJKpfBPFqnbRYflgRsZoRxQ8GuqDrhU+qqOUvK8uvLQVDj6fz+7ZuGGItZU/9urWD+&#10;Kc7vKwA2SGqratR3tWKxVj7pNMSEwnIkte/n9M7CCaud/OjcRKj+oaNe8alJMa2q8kT5W+UHD/Mz&#10;9yxfTkJDiyOsZJM6Q8mnBU6SoiQ/XSJJLyeldNezmMeSRY+iCgyVWmnB0pGFI59IztvpLDBWeG84&#10;6bWZ+NIzENkIE8gbLGPgIPFXR9XjCRg9IY9eXRhS/SGcZ7FmWyoGdyMjW+cGcr9MQk3rWlV6Vwlj&#10;ltIjhdnk8eWwC9rS1ymM+Iu1j4rRDeauCqYwPhGF7Hi6WHh0tjr32xEph5SDWn8y6HoialjJBHPQ&#10;1lZrD2a717/9k45/VY2qeinSRaTvqHBk7s80Mt+1JfFtyXAXmtFV4RCl+9FH9Kk4q9rp4iuGbgfa&#10;VX4a9z6FDK87be9/F111kA6fZIC7twswd7ABPfsTTYbNNVF+HFDDw4CDrmJjuUcw7NiwfwXo/UU5&#10;Wz8rL/p7nIHMac81kOoT5aY/Gja2cxEBBzdGXYMx1cEK306uovuBRvzDqrzvY92+VaQPqGH5tvqD&#10;hvAbGlJLhwfAxD7sHYLHs4J79wNOY3Ppo0PJz/3ReHegR4kENGrGt44Qv0HPGoFdwUyblnLfb246&#10;AHirFOfPSVG6goM+0LjOXedBATT+cLzpV7Sgc+ursiJb8Vsc1NF2fGUJ6Xz/Cviymi5yl2lo48Me&#10;0z8vHDbxszd40eJqWFe08zYjj651xd5HmBsJOfuAIRm0sN/k2jQar5+cRx8WOe4hisZLsURa3tIA&#10;dyvPAS1e1M6NGR4+qEXGxC2rvcbkiOB7FzgqOANs9a1Nv/VEj233jbnr32Xajq4p9ipGfjkh397A&#10;0nqGIWBl4+J7rnV/WYVjqp2y7YO32KjxkI1hHk+ZyaHj0C1Nm2FVZuMcYbstilDp/gGbQs89x8qg&#10;5n5IaewrH9PBuXmau5iGgda4uu4FQZIrzuIYngBlomtNF5MVZ3CtpefR9MxwAy3G/JfGmRlMZfdW&#10;eRNvHPjcv71W09CG0l9pSUPI5MtL4FgxBXt12KnHtpgzU/XARa29msKsYA9EKOqR4zrS8ceijbaq&#10;zoWh1DycUBEw5N0HkLbKKArwPb4CeynXqOxuZtcKQJy2aLBnlEWfBJBfIumt6Djg9ZDgBVMCs6re&#10;vB4luvmr2lb5pL0UiGerrVnBFLQaTXWE0DxJ1omiZW5hi37lHXA8Wd6V8NgQ/h50CCcv90ovJb2c&#10;0tci+DJLgMoZiFR4YGUkydtS/ZCKi/ZSzJiuIV8SF3WB+TwSYrhlp3uOnV6E4mFDmrb42o6A3O/v&#10;J3hsFZfKtEKPzCUGYYp0gYRlHqjFQ+8K4JWGP1tmuqFo/HSRtpC2WQrxqzoIeWvnCjycgoSdEiGb&#10;iiDWbpdjEXFL9BwpvvYK1JpCzNxvzkA2a2XDKdU0BwTX9Nvf9PqPeKTL8UXC+m3CEhHZz7cK0VXj&#10;Lo3CL68Di7s482NWaJe9jIK1voOfGnRnsJbvZiN/Nqypw/7dbWbDw/RjH9XX29U2ibBbUq38qU/E&#10;w0Rgdgg+3PLeCbJh+oVca+gMmOi+Tzj9K/tsNg7J+p340jR3zdXw+yp+8ogl9qLIdpHZ9g3ztdLv&#10;J0ex8ZN6+wcfKaJkboxWxrS8IenJaKPwcl1HFH+Wlf2xuXRT89ZdWTntmWBv3eXqBwKluO+Gr1y6&#10;NKcq8j0JAd82/H+PJijPpfG8l9IcX0ndyvtvG8D9L+R4zbiXDP2phFCzmpcXaaYQMxflMxJ0CPLa&#10;2orW0wBNDRepktQwVDcXJXMXeqgu9m/L9VLLfU7GLnsMx2q/ZYwOtrkoKzeETA7OrPsHzto88cYh&#10;EPUeWzJWGoE04ePyISPH1LvxEaglGUR6GU2t8crZkuPINLQercwdlWXiloVrzfRu4PQgK007gr9o&#10;9CC1QNRQPeOnOgsE4bgmEVWkA2Wrp3XlbtLcaHbulExFCktP1N1ThBkn7xLOXWLaoB7CrygvzkW3&#10;gYK72NSb6EVK7bmNHCafFmoQtLcB6WfNjgHUIFRBaGUXKo8UfbtFOEx0VzboRDK/LUWCrtpJawO9&#10;FsAF7noFWsx+5MO0pD5YAD4YmQU1yuG76AHUEy1drU6bQ1EsdTKaREWILdK61po8gwmkvCvJ9fUv&#10;9t6SdfxmfLoVXTAFK9IZ6lWDmi+FLO54RWZVHuYRKWqKamYTx7YdrL4+GwgR5k2bbtBLlA02Lwlq&#10;XJ1QgHA8r/pF1i1UIbhVJg9Xp3K8yIJSghkNxoqBX1/tnKNJR4NAAd9XjZgiCyS3Nb/axVhxMoud&#10;BWWYEZr18pKF5q1Hfv/v9f2sXtbFQphytvwtSyvDpBZ9FhbKpQ1KFe3JbEIO+N1tjS1ojsUaizQ2&#10;kRkvbxK9VU5aJi5twyzJovqzpOu4WMU84eu1bEMPtVLgl3BHW6OGybQpDOHFUvMiRMrCDSAJ14tM&#10;Jwvq6oABQfThqnOWG+MBaWQFOm8twBTGVn6iu731dyVrGuMCtIJk528vCF+T4rfzCt+vWfEjUtv+&#10;vsBE3foDPdJvKOAtMd8aZFDUgKADaFc2+2agh4967gImm3KMeHld/v4/h7/+S1Q9klhYBO4K5udG&#10;Jrf4cdpsbCY9yzSSnwbuoeto2R09Vomm9KetJbC0mHTykm/uHR2UeLMp42t+zFQwTLm7Th7t6XhL&#10;yvCN3SRvMpZpt7CS6MmN5FPb1U0UDc3ZYduAGf6EF3aopNstnaL+LNqCXrrDyRPRT9vC0Ye/kusP&#10;ggaPYCRvqaWxo6XyGLKT8hMQbqCydpoag2UkbrEn2fNA4xLk3fCzlpqbnwMaeZtGdhedjynW9vju&#10;NO+8bHvfePS+Xb1JvoGYeLeAjD8/MdhJyzNXbd4Ph79LovIH19QIhqgLg/kqYGrPg0wt4Gmixml7&#10;sq9vcjvRew/e+wz2Hx8Cuyvmoe9wSKjt8uActrXerZES79/qR8qd0/aeONNwm0SJcBtxT0sbGabR&#10;JTd+IE7zrDNN9ltKN6a0M5wefgTtDgiJ/sibf25GNlSWpCUUskXUlGbBukLwCgMkBjrdrRmyQ5aR&#10;n52z3SHjltoQ5XSloOJavnBtPdqyk1nYLSZ01ffeyzemS4V6D3DfhI32ENtHx8LNfciSY5dWtzVX&#10;8RBx6a/X7Vj5Fo33aGbXCioSaLWwoExg4/OsnEGMzcMGkCqH/NjvEWHXbcQXIABstErDel1wYzBc&#10;7mvBTWR78yb8gch61TtE0dac6jtFS+MwLS/QHZmqmi2SGfxvO/LVQGjnx/wWgE+HHXx2RXAD/5OC&#10;jmscwyB1Gzeq9y94SAXOBN5QAs1SlABIcoX+u4X3oY2w2vExZAuJaQXMqk7I2/AE2FhHFdnrcDUl&#10;K3sQd4EJMwKB2aJKdHWD26oAh5Y2ba9zwDbRojWsd1mAIky2fvMq3tDs2m3qGadAnp51DdXA6icG&#10;3c6alZUV+Wu3teBAU8Je9LRIkVBxOIy62owYc6UitUOnqIA8t0TvmlE7lLR45xLiVG/ARWwm6ov9&#10;ClGUJeJgBc9IyPR3CrC3+E2e25ThjNII/cTyM+Q9GOEgotzFRgmr0eTlbP/iuyNJhDbPb7buOm3c&#10;sUeEkJ5nqc1NwsDKrCSVMycLQLJSXiMvs6Ylq8FhRT9w1mzQnCz865BtskaWw6wzFO3ZBe29Qka+&#10;sAiZ6S9lg+VjCoA8vWPWpZ+hmhy3LKf3k5x+dQCTuIwrglyCGeWYorFrMxAR5fGYPqIrejouVp29&#10;6m1RGWAsENEBrKgD8mGAvkKOaY6+yQz0roVhXu2Di0HWonbzWpZV9Bp57VWJnm15laLXANm2z6PZ&#10;xxAAbveNtEkJ7qbdRNcZUaauhiZd17ew2K/0+je9/CWxzBVl5DalUz1z6rHdwwDzEfNRfVpHkafC&#10;YSfMj2hd3uadtkxAXY4rU+qO+9rj4ecYmS088GdbjXt5ne/+91mL/bgXy5NrY6zvCVn6jppaniRW&#10;fI1C+7PoPs86ssJzAMtVIyjdQXb7BaTxJOTvTaK6C3GZNwG6/HCgwR/pIL2J5W7Bjh48y/d7j1vE&#10;HM0E1U2Kmk20tBUU6I0PF8jKQ8C4hvF5fXolB9mj9GA89fluVU3dFr3UMfqbE91L8hruQFzrRH3y&#10;Jqiq3iTa6N5saCsdS92yvGH777Nn42VEm9vVXuRUN8DPp+T5Sq0d1eToPKWrIKVxcbgq0VjB1vaY&#10;dr4mt8JN3ghoLDGF6GqS8EjRbc0L18HVRLsHwSNujVbbpJ2VXgFi7ST1WhJMdxB1O21jGBzPSu85&#10;gHqs75zfKtHuIJJbPg/zvKQmGdOYEJPGwnsao/Oucij8KVtj6hQlgH+CmtNPkpw4TOS8YvSwqIUR&#10;u7vlqKlTmo0Krys0mZG+0vKa3YHtwaVsil+/6+hepdbWtCVXyapb7o1EhTZvintKIdmNkWZfAY+3&#10;wNotQ26Z6/koUZTUM5knG3Cae8FyS5oaY19Wvmqo54aja+R/dQLEupESzQ3yLerP7Hw9Yz5srhzb&#10;wlCB5mEgjMTRlJ0ej6TkFedjNTMv02IQzysEWhJr3GfIfnD2lPZRa0QhYExu8Y0jUcd4rkChTWCH&#10;nt425CWPI0KMkK0ozxkO7tUyg5qR+ABSTjGr3AOR/QvbsP6l0xfE/kIWW81vSBF+DGTrP44DCbs+&#10;aK3ZjM3ReIz4YWX9UOWD7kBrVFDCV/Sptcx9ouzAA8ycfjN5QHUNKTLlcIrHc0J1vNCIqoo4a0IW&#10;yEk73Yg0tsmIIIsXs+aGl71lWigcK+dvQNoZpTVqrU/tjOgyOF0wAS0W8ozXv4DsBV3s3mf5/2Op&#10;zuYLm6j1FZHSC9i1uLzA+qM81RsKd8BzU0nooW8tUCWPG+TqJLy8NqhGV2TU1SYpVYuYBEpJarHa&#10;ei/qNDidtfxGDqdIndUujDsJBM9sJRiWJ+VOT2vaM8JJleinb6dFOUmRm8C/gLfDZyxAddUesrDa&#10;ZxE5y4876+d+eVmX4zfJdkZpcbdj9IZY4Nxao7fe8y94PKtR8CPLTV3IGWfWnRBIPVer7nm4E6ya&#10;YGajKg2OXvXWWfRbxDkMSF8Vmcs7XF2obOqG7uXxJzdZgRhHU9YmIMR74jxPO0USQaKB7fUilRDI&#10;tbuj576rmHnht7/LFxEz/51f3hiFJ2JitsiugX2h502zjU9+9ju4b0t3/7DyZhLO5CGX8SDQO1Xe&#10;VbfSXpYPb+tvn+Rf8nDHZ1+a/1PG2Y/Mxp86IH9+PbFoct6KBsaddQ4NNr5qpR+cPVS7L4t6mq5N&#10;9/J3xQfxhn160LfDZijmeX7SQsKvseimiOij/tHv05anvQ6p0T73sVy3z0V88ZNGbnomRyD7lMH5&#10;9TwOHT6naqAWpsjPKZ7nNVKvVMO8dZjTLed5/qTgg+77M65Knnj2VI6LdcAu/GxYgMtOK/fEHA+a&#10;GbhcSvkPp/urYqsoanpwRRQUqWpcs8S6iulOt/Gqs0QTLRo5lA5Zva/H/bnpusEspiz5ElEr2SiG&#10;xZgU7JVv3EAmRwciZ9pqN3BIPaMtBppeR8nJa3UNnnC341tC6ug98k2MN/SWaHuJ9pD+75tYfHJS&#10;t2SaFChREpCDKfKe2PEnUly6HKI/Q5hE/VHYcl76g8Jk07bJZXuj2XSh7J/Ky390J48Ns/MbvaYy&#10;W6MRO43OPVhrMD0bWvbOlFxiP72ubpNOjTb3stzYsLuJzE2ZufUmrX7kvSlEb7iKALVmqDQGHn+4&#10;Gk/PRspYg2zxlt9LdgtiSXN4LFQEvaRHYYVJxtk8jJrnxCFulz8ufuosgvdM0FUbzkVbk1lPATPO&#10;Es2k/VJww+LY6XotwGE5mrT0aBcd61SAPSGj1jJm9cgaEPq4Ik5Zryt9Zwpu0WKbTexPAe3X6kZZ&#10;HxCEhJK8+T2rTTpDM3up77UcSjbnPcKW8QZXn3foVx+Kkpui/l09G9yxGoRDXn1Ew7jdgsoQMIy0&#10;ajH4Wi6T+ftdgUHVFgmcszg7tWCGq6tDwZ28uMjFSccz8pGkzhFOVz3yQtanr18ZkmaFWBzCV6J5&#10;j0Otlkn+pyVDSMCujvMxuJFkZakvVpGvRA68SKma1Enmb+/87dv67b3SSVy4co7FeXwOoNgiB2JQ&#10;ZmQFfA2dWyHu3c56w6uWXK//1OEfhgQm90A2nQrMVwgTfL6SVtNDw/qrP0Rzs+Cc1tZiQbzKJSvm&#10;9Pw8bvUKbtu1yRDVVpvWh1IxmMPYxV6kjhq4NmGm8VFK0TSuZ0kHQgeZR7zRP/83H18kqiEvL6os&#10;11HKYh3tXSRG6ekg1gEhkytT6t3IIpoqICJCf5R4UaOh2DwuNgD1IjEfA9UoadwxD+9kdNLT+JBz&#10;Iv4JBrn0y9hgegYhPNg30+8WoNGvpdJ/0a8hk9/lDxvm/cbG/aHWse4ZYudjV+u1ob0+SOWpd/7s&#10;7vmrk8DehRt1p5yMP7AK+Qnm/xPomIcwo1uYc2RlufKnhPf3A5/4qaju6N/Zt6Waki5Ab62dxcXv&#10;r995dwlR8LPHtngpgD9jN1fxSjd9AvQ975L3vRn3XSVg5ir1vhLiXcnFEyn0lqPpAqUY5UT9KU1A&#10;m+hGvf2fXz+J5s2Qp8AECl2hubrqy0uVJFRhnmTbnFeDMra7g1rN3AQ8FofTEFlrs0RUu5EpJXGD&#10;58WNpcYKztuqoeyMw18a/P7W0c5m+G79SNP2biA+vG0r+6ZUG1u2meXxCnkUZ1DaT5anPqJkjt7g&#10;xthxUz+0Ft+Y+RqwC4kHu+432m3t+KIstllj2Gkn93w2jQUagHxPqmesWvhRspimFmdnFKKnUtXW&#10;0tM14SFk8yRnro5/iP3IEzRLtqWMJAyunR/OxLuB29Hq5B84taIg2w2zN9mFBUL7b5EorA0yhv9O&#10;q0FHwLH1UrlVKVH4eKvbttfUQK+ZzZuib8VAQMDbAim16YRW7adFW6yfCJOSrFY8Y38rsa+ovD+b&#10;tbE17J8YNKwWuYzAJ6EcTSFd9YsymZcYbcEWoJXVLEyisF2ifBUiNMmg4ui30Vd7rdB7i4c2D6NR&#10;Dvmtts5i+uQfUT6IWDGNOIcVFsdBnnYHd+TrHn6FJZhToaniETJvgXNy1KHKFuR2UpmudhahJIny&#10;Ev1iehgvdSlUuvppxcKz0DU7yVoF1DKF1IIrEpHLu/hsL3KQhIiVkKeX43vW5qLiHbUqNi715B3F&#10;1uJeuxRyBWRUobVkN5++GXRHAZCg25zPJ52eEHT3qluWyOGjAulvIHslG+qiyvkXCfISFjhG3a6H&#10;T1a7U6yJ2Mu1vf6ap/2lHg3YOjDpMPXdqpptcRNn48Z1XGYuYjkjEj6m4dSL6QLY3OCqdL5wG0bY&#10;/GXl1hhohb0WzL0poKdY8wZkV63BtCq5HBODzl5n9+M384nP/vBHi755OSmvf6fXfxbp3RXXrkxN&#10;ihpXVtNoe41hTEJDa3wvtrRyA+Y/HBJss0b4GRKZNrZe7gVsD/f2d1yInS5g/rcj4J9PRv359WgB&#10;w74xQ3faTIlsqlmv03S/g6YcQ93CQb11uddfNcno/m4PKaCGkPmGK5S33tMniprp6VbnDXihHTXy&#10;EwYOvkq5oqeV+fffaw2l4aNmoFHMv4vIBtD7YwOZtu1xz6UVUMRC8BVQ5E2E3vdD3tlZecclsHl7&#10;1BOe63bP/+m7/jCH3ub209AQTn9u17+S5u0dRdAbWkFRUYJXKjkR+OpiFiUKF7Oy2f3JLCS18a1p&#10;qDdJ3jgDdjcYE03EDVt5qHhjBBXxLT2gPnKn5q4ydvay31bztoyIrPZlatlt8xO369FW85CDM0FA&#10;btTGbLNkW8mQ3VXIYnXhWQ1Fdye9B5864F3WKB3dodvwKDKxVgNrYBZWszU2CYnjz84rkjlY8Y5y&#10;xL2yV87GO7AxEyixaqJ12y+6n9rcNyAGQ1JhwwJPXzLcWv0gsgPWsVvNs5bY2JCxjTMPUo3OADPn&#10;yWgChKZS42zCUtNqKg2MLypIEKrQgFp0FiJzoRbW4h3NFlbBsMKJ/rzKMQeAFoE9DsAQpkBFocWq&#10;2p5Vy6DGy6hEA3ikliuJHOZqAeH4YqQTa9wSKmmNVkKQVjZHH4SiETK9ejDypXhOs1HN5NJ3X+HW&#10;lZPIFdq6pM9GKS9atsuXU3gFrURZ3up6yJaYjWso8j9sYl/UA5sjGCiWip5BgYvvrgTIfOJ0nDc8&#10;Be5XXE8Q+q6o9oUSO/t1ygVz4osuULJzo9hNDxk021btU4KLVPSssDQfFlWNv78f3171y9QtzC+Y&#10;3WgMmJLHB+Xfz26SsLxnwkFIYeDUt3W5UO36AgrYoVnHCCfLSrKnQwXAVEwnIdDHejkV+S3B8e/C&#10;WV8I7bKWf1lHnYezqRH3gZNa/SGVPXNKiV3lVBd4sStqkKtda7gULXxtPa9qqqdw8yravdi1g8EH&#10;svHYFOYRbo87iffu6qcqIMaTzX7AaAZygc828r0hoccCKoO1iIZgyhSmDPs/+S79osMLv32hF1Ey&#10;f8nSu2tKZuSr5dwjQmiQnNzmJeLazrQXHjyRz1iHFvvc+aWunA5EzlGQM+R2eu68TchckUDbMt58&#10;B/Ra89u9kKkb7hraxdwp7+xOrow59EHx4cepIr6bREmZNla2X7WN+Delk3yYHKYPEIPEe5+ZJr1A&#10;5aE5NOWhwoJincROwW9H2cRXt4hT3tZjN/1/3msNI9pxrta9g5Vb4d/Gjrl3bun2wWXehZvPXQIW&#10;WMA1pW1JC986u7zzJ9QD9vgTRcf0eLnQB1f+g6/vQYScb73gHKPHm+xA3q9Q4d5136SAkzqY0+d7&#10;sLai/TGtKX4MGzPmpXu9TYj7QFe0dGNdkM/5acMv0V2Rc6WhxKObYBINQw4a+YNrVpz9advqS+fs&#10;ChoSg3ZafGk4i9Q0p4ORNzd3Tpdj0aCKymnQeWb64+D9iaPIOP5gCqVzRGlYhFcpjSLlmtrK63mp&#10;4QurMf3GTovMSso+XuQhipuCHuRIjxNTW10aS2p/GsbWpmwEIAx97KbGrPJgjnU2lax9zhNxCkeS&#10;MCowa6RSKZqqPJYqNIv52BKAvaw32rVttwNFjtlPTREfyh4EhXxdKyLmOYU9GsRyXOW+6+MmxuPc&#10;r2jsfZHjmtrGJcIcLRtZ9eXKjcc1SnF7USRWJ3lOHUvgULRb7elohJUeImRKMXhSyNk9bCxPEXsw&#10;PVrNCb4/BYQ2g3FItXOaYlC8kGaw6Vs/kH+xHGchM5cWfmJCgIvS3KxMK0Idjb40dhdqZVaKFgUv&#10;xhuvKze/f8s8zuE6RwwQOLFq4FCgopLC3ivMOfqHKaKq/aRWc2QjRbd6cbGia2H3FL8uPiLokZxg&#10;C00qLOlPxZtpFKet6G2NBO8Y5WClealyrHa8oZbKs4jo2phtcwTLqVtM0wtKUTlp5rZiYwpTotkP&#10;EuUKJCpvRWyuqq7QDJNzvTTOQXc6Gdp1FZCX6hXI3GaavpfCGxMbOVhLnJu8rMIJC7GJqGZlOH3R&#10;wmVNXlglzlbVo2sF7qLISj6SBFydT2gwFmD/7u9ZzrsInhNLLbDGUI9JD4yWXQG3bPUrenwOiNMy&#10;HM7IYYYK/WLkplLAyrTrvIdx89IIsqo0dfXoKoyReqCOU+52K1oNt+sMo0BbK69xCIP3SuBpi2L+&#10;i426NI8KxVQ6AgDFylAs9BkQpAUIrIJAJrvYNx5/Ouzw/JowZiAOQd9XJevXzQwOlgIuF9/qrkiA&#10;N4bYndBDzrIlBoOx19VTksiY3/4px7ejfCL5y7zENkcYjGuTUYX3gmJ6VgrthdWkq8KHNiZPPd7j&#10;9ray+nNgDJoIFL3noaq3FaGb3Xmdm/DoBh9UtwbXq70OX0WPPLn//WyuK31MsunzSARC5FGESfkD&#10;SbKc+LPuSf48YH82BOj6K/l79M94CqQrlyvf8CcO2eFX6WsmvrfHBkQQLbLS90WZdggzcrvtrZoX&#10;vhYRt+qb1WPdp3dfa73Oy92QvamFod8+7tvZT+Un5znM848d3/0mrOvuChpjc+ka8F5d1PzcGtgO&#10;CX6pnJTnrLjYyvIkHr7JrN692XDaDQlnz8GmZb5xNjXl9WrnjyB7GutC29ShTlGRo9a4QQTeZpIN&#10;VpSmhc98U43t5SR1t6l58tDwXoDZ5olF1x+oRdneUUdY0E3Pyho+KVBIds1rl40Oz1DiSd78B/H+&#10;7EvPZuiEibhStmoQU//hIRWtKZL97cUBLltCFfGcAd8VFkwRJUyTTd3MYbplWxxn5r2Sa2zCLYwK&#10;O/0664pbVUYwzrF1J+uxGTlrdnRWuY57m9wKdYctS+Bbf+BNanpjTOvIbOS+wlMgKxfs8G7nl7yF&#10;Go0BRbH3xS7jkBzGkMtahTP7sGBsIDFKliw8t4Iqyzzc3m0nP3gMKJ6xDVFDNFzakbRYJSPS60BP&#10;NOzn6Augwv49A6lXLxyyT9RmB4G+ctsoU8RkeNwTdL7VKFHyQN4Ucmvw1qCulL7jeJx74DbY3gBg&#10;OT4pPK7W8eOi7+px37jDrmCASykpmkBzyc01qWpOS8DPMIpHZs8KHa+KeIuD+OrJhMwRu+1yFFUm&#10;m7oVqLfkYUfvN1Y7mK54hzxbdMbi7KVoStXjrFRdLeCUE/CTBQ0FzQVkG6shW+yyJk4LxltND21Y&#10;N55jlxzcYTHNgJlgmY9ebZV7nBvIUgjPs4Vgx3UdQ01b5n0AERMjSdY6nxGPTBBOj3ZO6xhaIShf&#10;9Bs0gFrP6UEyqNlcxGx1xFbUtKi8RIXI8g1oKtK4MuQK6LtZGXJ/KAXgDGdqKbE4xYypArJJ2YS9&#10;KmnOJvJF6NRFO3ArwKqz7TGKsrGbiZZVguJOipg8FMXM4L8vYJEZqdY6VxOUbqYOQenKWJfSnQXV&#10;vrckdF9hUa0c4WcmN6TBgCsfVdjh1cdl7PdHIG9MpPD2/HonS4DTYUWtHvFFoy5M3yDlsA2pkL5I&#10;nxJ/0ZCq8va3lHIty6Fq71w2bO9Tto/KtD7G/tUWYcD+//WX6HubzKf+XBrx3+jkfapU98+vuwQg&#10;/Q+hLT62IOsM8+o91e7vOQS3hN78CJ/yT8m3+lAH8MelFZwfCKkjcIPoOz4dXWce050znD/bfOxP&#10;qf0XCR4dT3PLAdpkD4y7b5oibm+PLx8KxtP9RIlrrNyVWE/+CBocSbUrDWgqTg+1a/C4f8TM6Zf7&#10;eGtf/JmsqtFDQGXDVg7C8WpZ0QW6WmqmLQ3LGSyGMX8L3bATgtUlfu3EytYYO7Cua+9MyA15Ec+R&#10;oWQyhuwW1lEU4yEw5Gg5tjwIUQmm09Ya7QSz2K1/hYrVo32oV796tY8lAZMPZA2zsWuDm3s10eBs&#10;c2UoTKU5BIg8iqKAsbz+F1a7Q9wlss2BAu4aAT7eGz3Ang1552CJq3vu/TM2VxeRV1zG99JUSNGI&#10;9xYda85DZQuNAAaDl5DWo45ZqZpqbHCbTUDOnqIjtyEoF1Hbl2UgLCMnAf6UQdV3BNtu5Za1EKE7&#10;2LjyajJS4ji/DNw8DjSKt6ymKOHEpEGQgUBTg75CNxr86xXQhqZWJDyh1QgC63WYTddULCU465fJ&#10;215gRWdgaeUwGUdGQZMCIWPPYjLipcL2NfLqclEFRKmsRO6iV5NJ0yMpmiwyqlWQclxbplSwaG89&#10;E5YkHAQFwXlaHEhbRrRgTkId1GXV84VpA7PlS+slDeW2H2cLiOrjJoSMQV5NkQEeYxEjFoijBSUF&#10;seG3k4vOApZ8OJy//ree5aMUfC+ny+qRxkGPYz2vMY8ojPguV5SrKhiLQ2K0tChYPb2wyGoItc8L&#10;LLELzcmFvLHBpRnWK2SmeT2gC9Wh4hAPNMSlklnj/UGtUmv9JAftT8rny1lCoOWtZEQ/2yBJJhfy&#10;8UDf6JrNET/DVgrGbg6QiQCcyfV8OmFsRHaTdUbXq0JMa03cu3PNYZCtqveSKXU7rqddmVojN78r&#10;R9iX1YxBg603Me1GEvv02/LP/5HGZIkKL8dXTeFXl/Whjdpp19B24zlP9BE535AXm+9iRQ7uiIfK&#10;zh+GS5k3hSIfTrXZWLByfpbI3QpE6dclV0EAQP8/TZzij2Ma7gXSPzu8urGvNm4OKa8nxt/WIee0&#10;r274uEl9T3XchR58b4TCfLv2iT8PlZlvZP1u84jupgTzxP0SfbfWfbcRhx+E0NOToLdOsX93tQ+u&#10;mePQNtJHr4UcVuFbVdV3ONKxf4ieQBVdXpyvJcTDSeTUqwq6kKFvX5sOSwneTPcRL98+knfd2TQh&#10;Yt+b86SLt46V+Oq6GzA1i+mdlKFBk0Bjl8JHehD+/Po5oBee1GyiUqEWJO/lkI9Hllbe17d8+n8Y&#10;VIdhmOKNQ9VAn6t4mtuVmkvNaiV7GZi64bi50ya3Uf+3HOwToJNTiNXShskEsPjP1u8zgddo1yCT&#10;H9fIzkq9CMRCmCgEXzQ2SpqHlo0+cVdsjSquimQkUxuzozhlNU2P5MEDnY6mSWVkuufe4teFH56Q&#10;pD/ROk6T90+m1r/raWFBU6PKx6L/2eKmI7k0D3azjK3+wKVrdCyAsZsNxrCGYmptkYQioUj1wwnp&#10;ysFHtauXfXMPbyUOFbcw4TQ0ZgqyXHGo3eXKuns3S8Oq4UxLQndt8pxpBcCo1q2mxowzQt4I7Am6&#10;6uONrp0axtbmxM5YIkZYqQEVoxm2RF4ZZ6B0FvICPW8aHkQuM7PGGo6iTZwsYDy4IEPzY7LaqgSf&#10;vmvtW13I+3306Cv6tBDjcAhLRK++CeXW6Xw+yfGV8OHqQpeMzGCMCLDlz4PHo3q6NbvuIFOU3Qt6&#10;YhsTqAwccuLIW7cc46J851khma4T5R4BIIVNvWi0lkBpwXHypQfHfdm6o6yOSV5cLq1stUSWB255&#10;GngzJi7NSBpDabBwp9p5W32v6Nax7qfSo7ckySn+KrnNb0cR1qpFOccFnoxdXOHsxcK7WFNSOKo4&#10;e/avhTcDUNroxHyqNkeShS1vo5TDkqVe+KRpWcUGP9VobVwiZOxrwUf1/LV48CC4T96sXCAl20nU&#10;D5kv3yxLnVUrsGhM87uEeMv44Gx50SgMXrBiJBbbFiOjvdsVgCt+Gdi1u1m1eR2KzrX8Lcqym3+I&#10;2xORBlVJtZuW3lKrvgNVinsNHEUXV6yEap1lhxc6vvHLX+vr3xLqdZChw+Gg61pTyUJEuS1B/+jD&#10;Y30w6081pUd72U0I6o8kJnOzvOBIlx/fZ/Iv3rj8ya/6GFcaOXbPidB/H507o6v8+dXLVsraAkV2&#10;oRylmyLn75ll3JkL3fhTfixU5qaXpn3U+PnBWexpP3YB3p/ecSubfPi52HXz/B23Rkq3FssTIDp2&#10;8kyPIpCtM6VGOM0203rmqQuZcio+JPUyZM/E4BujDnp22MXpiaPWTO/cdce7FW5dqLQb4Bz3j8rP&#10;Fg790eD8DtC7puiJSpb6BNyrjRWL5qxie2YahcbbtWoZptEogj9agwHmafsiu29eYkDeusm5hRlZ&#10;wavfAtqQJLhcr7Iipm6ZiRREGpOHPb3J6FlFMR4N02XM1dOwgJiGxPQWJpGb49/DFNG3ka/6oyka&#10;gxxS97LqNuWJri1GOqt9hpKGJGnyaIE8ik+qsU+tstM1w33+xR7PBJMtNYRgUm52MXBctgjZUnGy&#10;+W+7ApsmRt1eX7SYBrZcrR0bJzZtLZMXwBK19uA2Ucg+isx28B3cG/ZQj2R2Y6FRwZTrkMlRuNUr&#10;U6v+I3sRm1IgR0jFz8VMvO4Ozj1+jFPoF9GsUzgeF1mlw9WNVWYep8jlY6q+iH18oLAwcHO2+lPD&#10;xKZ6VQJTT4YJs1cT6y/BbioGYlO34l5eQZKT9yUV06P7gbqAO5VCIC/hsvQwDEGMZa3RPaXhn8JS&#10;tnZVC/fOlvq7KpGLpClRDxdbZYL0qqV4FyPn63nV6/f16AJsInese04aTLqVzczKwbjFHUEE1Bek&#10;bJNRiyZmhjh7MbTZxOTUMrGs13hZLqczQu60oEjKhNTcjMjson3XVJUL1a++vL8vyAdjvL5ASa/2&#10;0dgnVSk7BQ3EW0MNZoHncn2v8j4uK/hexYQmAlM6G9pp8oImaNE1ktsT4It6bKGxXjQBWqYFqk+W&#10;H/yu6dAQNS8qc0c3kfY/yUhgvZANA6BMwLle3SdVPcMdDnkVM6MEy9UKZP+04UVr2zF1CvW5N4X4&#10;mSPOpQ32cozSXDFW6+jysEaxanOfw3F5+zu/fkmHL9IELXhXm5x0+kTuB74aiPdk5g2RuyNypKiT&#10;vqN84zE7ZNPEu6UBuzworCI0bvB9LnudHW2PhMbte0hI32TVAfvRXZUeT8YwHj0v3Ej0QZ/WHzef&#10;EjzTrgL5+3dCdEPLSJkeQobPvoH/DbiaJtXYrVM5B1YR3Q1nyo9xof+R7zsiPu8z5+Hzc6Kdbq85&#10;KanFOQ1u/+78HHuGH1dwU2qSVxtYZ3o+4pgcSzAlusnn3Z4API6ev4OGPk4GU37wfRGnRGMbXHeq&#10;WagiD9V5bcPV7ofbpGueo2noCszS5G6djIkPeOl7bXUbmrQlz9JOwQ83/51LAqnv7gdefog3pBv5&#10;zzQMQXh6GPUgreGRyruxVdvwwsZSsU3DVYDGQdk5tdPnL1P9u23h/bfiGca+EMZH6TxWoykf68+M&#10;8pfd77NRKZrCo0WW7gJjIbKEl5Uai7PseNWPai60yC2BErqVSrbF76u+xTD7Zk73xpymhWl5TGGS&#10;JG5RSNjwI6HXIyDsCshNDk3NMkCbxMAAlo7O2MKQaUiwc81tNpFCarkBfdOZuzaGHb5bcZCDutSz&#10;xT0B2c2khv0iGGkICKseeEzmXZxjK/pOU7lsBC9h8pAd/MzjpaiXRwFOdfDjCN8YLBcGe1wXuOt1&#10;VFI3Zr8fGfQDGYTCZp5bO4pe58aSATx7oSh5xEtO4bBFbq/pKj1CyY+nJUnpfrRyc3F7P5nSYUkr&#10;bJR9Sig6xTrQVh8/iJo6ZMfDMGkBfR1lhrVSNJew47dqMcJaC6R4R8tyFMqzJSF5MKxGN/sIABFB&#10;6aKHGt5gQpoQorIMwzH8qv6IwqL0fJ0VYwzD/yB7yRl70/5zoG5F+5rYlCx8yyG5yHSRVtyfjk3v&#10;Vp32J4vU1qZfi2+Ah7oigErjpiRF+XKRcCZhXHXO4QIHfem0+ijrInzvcpQgJtHZ1vfTcjxccJrU&#10;JhuLmc3wbFnAXphERo+tuOELIpRjt5gGWIcNHrAs/xT1csr+PiMTjluOoghFyhmSAcCz8/upqLRb&#10;Pa5wt+bDy98CeuX3Dy9HXSvrO1zejOwuJfiVAhaL74I25roa4rUfsIa6CZcMd/95TEs8U7vk0VzE&#10;VqsG7Hm+1PLyIh98RdyUtP/W87u8GzkEL3LTQx2xLkbcB1a5CWq2VrXm6+bED2N7E1v5BWC9WZZD&#10;7ovEro4Ydyk4J4+PtzD1EKkgFk7+48Ido7IFusXkz5++wLoFMeZ6NUqR+kEiB+n1L3r9B2Jy5XdZ&#10;Tl/0+tKwCZnTZYbfJNonZVsnBdc7u6AwfWzlcB7Tj/KWva4LixyEwJRb4GdXXTK7tmfoWQk9vQe/&#10;0JT0MzWpT5LRuAVFpBNtyLQSFg2+Nnp9B88yPv3UIPIkTsZ9fBe2P6wj4ltc+g7euM1p8v2AKfox&#10;GUAfCcu5p1SkD+Vo1UpjyCI/SmZibuFwN49tpn2OFE+UOh9Xr0bz5A2m9Hy6mLMEfqVsg61y4zyp&#10;B5jVx3C6R3/wXNuzU/XDn1v8w85tj9TlWUTMN9cJJ7p9bdJ+EJqX4D2/Spl5G8a3uVvuUZiPCnvt&#10;iZ9vGpI7YKNhHgpehYa8kBH2bdOY0zxA6eyHbx9DHJh+nIfA0rHa7BsD4LqxJaZmOkvmzmm6x1ma&#10;zOPEJd0eBNmholvc9QidB6jC+2JungOvW697q06MRsH2ofxRlRvt5Lkt0JO1Rj3m9jaamNsekoWm&#10;Ypc/v35dMa8d7rx6pmnR7ZN6voTpfaH0jXsMeINn8FgqmOLI944rkntmWZu4SHrq0sX7/qgkavnp&#10;NLYzDyFVhkGJeH+x0nCJUerQdnMZ9PWUPcqUzfjm9Ga09UT6ethgE9+enhv1mInHdztJpW2XuRE5&#10;VK+lMZJZ30/3Fw8XeeXqt4woIcnbDR0DDgklX71D18cBmg87BiMMd0YaY3U7Ke1JLwhuwiiDPGNM&#10;zavqg41sp9Ts0tT6BMjxmRki3Y9Ya+dKEFnFoNYGIW9qDx/qlSqmJMAGgNVYXdz8QH6jEQS0ekMv&#10;Xip0q0HC0DDTiLtltJSwE0ZEAepCSePx0PrBFfutFzuKmbwUgjxeuxpZ6+BbMNLxEPNv7CDR/Yvb&#10;Hhhdcr2qB4Ar/chuH62R7IXjgcM+TIhD6YCVwaVvq7hLZxTLkWY4G/NpyMlnnzakYC09Uu9sMa3C&#10;AWD2eNR2Vg1bNim+4yDEYGf7uDpqsTe9+JOxl4AZrs5IS/Yl7tcO8TRV0V8qpJe3KS5iIZnf/iZE&#10;VLmnVc3Al8s3VQgLtDy//3c2llLIWuFX5ceg4EdeQl9/bYn/uGQQGGaia+WKlxZnZvyBq1ZgLdAh&#10;nqpac+ZWGO5eiVSPRz2k6BySRw9//Y+CVzFXy2ktXsVc7DytaDz2i9FmZC3kuftFW2vRithoNr+0&#10;8MYAvVD553anYl/Y2whAajyIqdZpsRokDmBvBWfWumw6bcgHikw+0suX5QsqiLSF6ChfIy1E5uy1&#10;SxaRYA+2ey0l8wou8LQnuOWN6qHUT+tvo9s9Kt9HQFV7AeUAF8aA0R9tW63DrpP+BXU7fSP9cdD7&#10;29y0/zOm/Y36+9Gq5bFt61Z6UO9Y+QxhTndqhwaJ78eWAI89kTfSlVv29ycGPtzN8A9hYfoJDm/+&#10;fjfDD1opeWx8fc6dH5OC/XP5OANhvEugYP5at/5dkJeol5ZzbIA/EOvl27HWJJoS83N97/yDvobS&#10;jdw/6j5AprkoLF+9wzZRzXl+wZ72asbCPxD3NxbzhmnMq09FLHkoB2EIjop7c+E1uEXveQ0TeiNm&#10;A4j1dlKehjZCWSyTvKXP+WrUzNCAY8nXhynXqJdYJp5AL8+AtnlUKI1blj6AaWJXpa0j88qCV/1l&#10;azDQHoRDN6q183D/qxNcT6PLK0KwvHpmMeo4hkODjIOiEsnagAlsa0VNbeqtmTFzbFt3TcItrbGA&#10;aj8I8ZW6U+Q03C45TNA1zqPt5td+5GNWSU66eDSSVe/YB68dQpNLl616J3kzVHaCK1nmLN6PIoeL&#10;FswUKz1F00p1Za81N4MLJQCb1StXLNxYZxMXZbB1h2/Mx+obC3xj6zkG0oAX1XXYFbuCiuBfYRkv&#10;LXk4hZsmU59pC6N4ccIwaiOQtnWxxH3gJQQa9U7F7FnNgjIN4MfqDVrAkoKzteQobQvVsyp8cyja&#10;+mS9DuNGnHucByuKLo79NORYCW/oeddSermGIiU01i6KMFFf7OZwMdKeDuAMJVPJYxSij8riiNEm&#10;FylPVg+ty8uujmykl94URNyL7txVCdg2c+7r3K4oFSq/vil0excwScuXv0S6YX22rLpok2HoMZHb&#10;jRqQ398LcC/Sti5ts2WcqueR1dBjsC1+amFwHhjWx6kU0VDqm/WHvDZjuWxYzoEkSMtAT2hkcQAf&#10;9OwI3D3KyXrXz3VUgbSBMZFMC1a3gZCpMNzUkC1yZhD+kVLvp5OcFnV7a8rboqAXJ6EGfuFxNjcU&#10;GrBx0Pa+fRKs79mIPsfILQEZH0oGBnK3JpEuy0zhyz9i35X2XfmLtIWoKOIdtGHDjW7vKd9VVtwq&#10;Inb2DbS79eM7uKJyawvfbvz7AHwS9sXbaMizeSgawTMgvR9pW+VrqfcTQUTPRFX1q2P9HLa53jSa&#10;g+CGC5OGRJ/vKuidamnyZ1nd5yybz+pcP7ex3criqRFojwKnah54Tx40bYmmJc11KgHKD6YPa5Mh&#10;7EGyR2VOfKNYdbjGr6jddIf57957cz/dcaNyvecT2CU/J/c7fwKjboY7m0ipmWmfaF4eaIIfAXp5&#10;M4z6lB1hLHqdu69oCKaJY1DTrvJm3Hnmp8l26mLmTYLpd+ZXtzwfbyeiO3T9TRmAe3g5hr+P3hml&#10;Gw8Uaj3PHpW8bSeqm4TqWG/16kdaSwh7gzw9k95H12L7qP/NKVH6E7XwG2lePQXCBKyw/lXLakb6&#10;yWt5+ULfvmry6QUn3QpuYwoD3NOrdFqia0skbqoQLXMxtjNQRKNwh7unV+x2P1sQO9yr1viWfX56&#10;7gzCFuoPFce3bEGJNeS+Lg5yDXLbHlzfj3ZBb9qEaIUKg/aEEy2a1JTSGkRnzxbl/co63r8z8KEK&#10;QtVbCpUrW0mQe4BzHkNihiEtjy301PndNPSFjHqdaqzgSnlpp00dm0C1uY3uQLWDuLO5QDvKdqYA&#10;mfzALCh8tb6Y3Oo1FeKtZ6Qj1dGN0rZl1Qgf2EQpmKLwhFS7X5hMVWPDyMhgHluEWz2VNx+FzbhO&#10;QkflSws7tBQ4k4uZCPWYsznXOdyZ2Sju7IVM2shaQTBXdOpAVkqWktWqpaWEKh8K9amGM+FFN7sr&#10;cqpV94yk5v5tFtc89MRHRxSgllKRCflaa7WHAYv4V8+afN9J/3QFLYhPIeXXwm8uargVOFTo/bK+&#10;LQqdBYwtmtlLa/IMdqUewWmXGM9ae5A1zQrHmo0YzK4O4PPZJjLJGm7qKYFFdLV50ySxZaAVRftq&#10;bFVAe9DwMJkdYMIiHWgwj2vZsUBxqc7J+f3rNznOh8PBFkOOpz5UCb64LhYHFV2X2vjl/WIWDdxM&#10;7GjfjWwvSwqwQl4VK+f8JmdI3tXXr/ISx5fDcnz9+u0EjZIw2PqRtCKYVywzJaT10yi5jcehDlQi&#10;p292fQIS6zvEeKtUr9UttQmtrLGrct+m8QhJOLuiIIopzKlUwseND56V3dVhJEmPnAiYX97oy9/0&#10;8rdQu9ILJf9UUT33vHzmK570dlFLa3urtFv+wdcZHtwlc3tPmIYs0vYNGEPb+aW8G9hDyUGz/WDa&#10;NM3+wMArcs8EPRHQ9ctUWO702XkU1Y6+Nju13Fsx/3C8aVQhTurjuI3Qd5B3u6HKdbPNN2VLvUZ0&#10;o0Csfhh/8W4Wcb0Ta8V3sqk4jY1it+CuVw1/zM8dk5daOfGTB/saJT1WNNx+nbYtoh+TW/c9UySa&#10;QS89w0DvbEap4fjn4W573LT/pEQfQLy8I/WnjQmcuWt12t6dHs83ZjU6f/78fCo6Kg8LtV4X80Xr&#10;5FPVbw0WR+wrWQKGLf36p3v3tz4FrJ3V6ntMPIfUVtU2C1Ug2TypFkNY4kMdKsRaFjIbc9P+kzc1&#10;27oA1mV7p7LdW7VuTO4bLvbmTLPZuE+dOn0zz6UoT86tOsqFLDO5d3dT6hWpERRja7E2DO82dOap&#10;Cjjlnlnc27FHUD1QIPZa03MharqqqyIJfbJwmXZnyYjYkZaMjBweaqv9RuVBWuRJKwagiHh4SlGE&#10;oavO08muxEMBb3Z5czPCNRmydduQsZXUVBwUhas5ggcoYnq9W8Sn4QAWm+ADhAELYVjcAKlLbe0Q&#10;tJqYOgbSGYplO+l2S107ee/m85x63nL2fq3EIYM3G0kOcVnOMeRzP7FGA7t1yoLCDLJqZrVCNCs+&#10;vyAgtyJlt1npwH5eJEOrKofHkWSU0IOEmzYuI6FXL9nak+G5lY+brQW3dxbr30IGFiDMZAXDyurT&#10;SI5lLcjm3DyrDuisstjqwvQNKbh9/ZI9mwu66/VyfHmTIZYgzHxYVmRz6r9rZjAtxVG+TZQiEAon&#10;61It6Fv+QHTRgLk1FoUATM2CWg3uYhagrwuZQRgtFbqXki3HCWer1NO7kOdnBKKTSqzlo54T+xoX&#10;jCYkqrzBl+NBXl9KfTRwjFSGsVr8GCnRaZHtrekqIp1DIOS2ZKN9Wwg3pxbSpSFVkp2tDWSKH7/+&#10;R2YW8jkOR/W7VqFDF51CQMgvP3ZpZgItuQL89x+X2g9i48fJ67D8JlrQGgXTe1n1ynT1OCe/3Bzr&#10;dn7J4TK1BgqyXQM+ZrYeI+sf8moxueLVHF6O9ahYN7++YTz5Igy8pogvi4mL89yDMWbB7M/Jh7bA&#10;enOWv2PiHeHuXH6WBg8URVf4tMtw80OQP674wUpqITlpm6xjUPk6C5p3pciZei0vP6kiTnvHYD5k&#10;4x9TD5Khx5srm5Y+U09CPDsRp9djGjeLXltF9we1u00js1qSPt1APLzO85ml6buhQ98NbGic5956&#10;VADc/Mjbhq1hvOpt2882tPKdlfE05/3gy+jGe+At/ry+C9Q0d2nsMLVXJtJNCNboexgXGvO2/dj3&#10;Jx9yQNzRZNxYbT0ehvdf83l99Y+QNNP15Xd7KsXTwRyFYDzIM3tSVO3m8M0de9M4uzWnMNGmamcI&#10;Wch3deHTbKWXAA7XCA33HBrIV24VPuRmuumSzFFZt/J9vfdNbYs/c2Z50nBTHRyIvhdsyCWEl8TU&#10;H4r7fLi/U09czeOm/8b75jxIU0Mn+wcC/6oRcsQcQwwqrrGTbr2RZSM+XhX3iYzx9E1xxRrePc+v&#10;Qp6O91turhVbVNwoVK1G6TbD4PQtK8icjaacTK6qtV2PYcbSk2d81u/BDQmtJv47o5aYoyyXSugD&#10;eb5gecio880YURnWaW2VH9NTi1NrAN48Yug6CaaJUobnC3YEGBAgYTU6yPFhpysb4TeietXPuXLY&#10;JHr4aPQhKV2Z01xu3CCBAb11uMfmyKIrHqrF8BVzr8Dp0YjKIGVXsgP2ZEtISiZFDhMSh8IuWdGu&#10;Zzc5bpf/kIQlIVJXTEuIvCIJNxP37No2V5EDw3qpkEoYzAR2EaHHmSMEfI2yXwCD7CFblT2JKha1&#10;vPVKOWI3Iska+b/62b2MVO90iqwsZ0j5Rk1Z01zboArBrINgh1Aaslgb318KvQTgwcnQeh/gQEnY&#10;spIrbjlE9kbzdIcEFy6SWozkh/ULA2cbSzA+immBIZcu0d0aib7KUIu++eJBLLj3YpahaV1gwHix&#10;bGXpHBP6VLKIzyfJzuEz0FRGA7CVOeHIgfTX9SzUKyl21QwrJXuTjry0Q9jU/kJ8ygTseHS3umLs&#10;NZ01SUu/43SCZxtlwxqCd1nkhyqqPDjWO5/1XqCQmqRV6HjA7vGympY4h2dGaGGBoBdtwdVVLEC6&#10;aqyVemVtFkMoW3bnNSTbLnRArluPuAbakmNyOJTTN0HVZ8W+LwdZyLLODjoXeJe/dMJQlleJldar&#10;c9Hwbon/wjnyqNAFEX9+L1vd18smZtA1c9HVvOjUBjZ0VUQ0N0FkY/s8q28Noi+EY0hn7cp2wWZv&#10;73SvuEn2JUd6eUnHt/z2T/7rn+QuFEG8JTln7+lWtC+VpDEWhPkqRrRRAZ1FnQZyQ+wT3c86avvS&#10;3IOZp1yD8fvyEFTCLW14sqgke1S00dUYGTZsdK4aNrohhmmK3qWRCOVbLuXrGkbavv5w7875pnR5&#10;K9SrvO0+mU5ZKzioOIR5iuRi3CHJh8E75RnUDRIt2zRHFPwOI8H8VPHp3c2EzXA9pK8d2+vvo/R0&#10;2O+D1dXrWJ/HJLXyHQ0t1Ts/Z0xm4x1XLe+V+nDdXVNEw9aF05P1SM/V9cx9MHFG9oHqUEm6a+6l&#10;u1KB+d5Agxksj5FBMwtHuxo4omcRZtAEvHvi3ajKwwxq76DtwV3+XFn309iYdwOhBwSXrycY/UyO&#10;948OfDlGpbR399sMPTiNemEab4608ebG4LUlMV/pcDZeY25xsCNeHx1/DVd62AtNq9+tkmH4s9vo&#10;tSXeh8BtX8/z/p+n6QvvXJTcyOn4eNYruPH3tO7sPsjjjYnXMmGY2hZ96ufdTlJrm/L+Caz6jV1v&#10;Df5lkGWZEScryTdibCPNQFF1nuxJV8S4mtYuuJbYTqahQCt0+H0oqIrZ2ELZgNtqeKyFx/jCynPY&#10;IcXslTkyzFPuqgzam6TmWJbq+ky1iwu68rD9i0+hqcUcDTNI3obMzfvF0RRA0/J28z71x388Fy2L&#10;arBBTzwPIzyoT5MwsKs8GJbp9vR20+DGzrjZ1IHK4GtukqJsBzMMudhLWSRqOwEWA6uRS1r+spSW&#10;DRa7NOuf9VoQN6nK61+a2dhIeAT5pGonI7dzAeKOjbwSuauE4VrdDLpGGOy2dSErPdqKkpsIqCL0&#10;eHV4o6ARQdKKxrV5NPuznbRS6JL75t6rfTTmloN9XrXHVYDaWTyx4uJldCklb/cRqriYsrd9anm3&#10;AuD1E/Vnu6LSDNusd+oc3HwMU3KKR0BWHXX1mQ/JUCl3n6rFfFEfTSu0sxtz8Xur7W7B9aJUyFIB&#10;V9Ea1+XyDYlWJZhw+QhrXlEsnDXnKmanRfJ7fRjB6XReRQ99EHrwoE57wZziaLDRluIumTvQMQzt&#10;Xsyb/TqSEGmBz+/mMGa1SaMnSUKhQVurYzkCnxTcixx6fV9PkvyeZQJywEk4n77KZzoeDuvp3chT&#10;tSSvWk5UoAcQGjamQnqqTpeLM4U+fcvNFA+u2sLeaMRjGNP46Kdevr6fhLy/iMdYOPGX1xcZJpyk&#10;QkmZ7bOadXW6IfHWhwuhCYkVbUvgFq+VhoYoF4oweza62pt1TKLMvjl9NOw+19Bk+03Lptpce1Re&#10;Dy5w43GKQqNSUNqVQphdlPVmJNhX5H3V17/49a/89tfy8qoq57LILZs8o+u5FNwb9w/aciL1MwLE&#10;5yi85zW3NOpF71tq9ztX6ZkElfvv50GWFUcUfq3PjOxrmhD4veTW4fCO+Nz9pRzpe31vzw98THw3&#10;yfmzgkJ4cHhSN7Z/+cjWbuu448dYuPJjn+qjk/s0tqH7Zmb+eBgS/+iAsS4NmCUEbf7GKaVKT2ZZ&#10;fYCJTf3U0zNftslYZk7p6Vpkfnzc+LY6+7f94u9p1t0LII9Ql3x3BeahC2J6LBDx83KQD+ov+FqY&#10;sitX2bzleqPRjeHvqdS7i/jKRD5/z6iR4Ym4uoroCdUD8zRD4XpXkW0qzJzGmqihn3fQRV8lJ/2B&#10;u78xrtkaNEj5KWW4LooLrJX3oH+tp4KNGoy+XL0cl1tu8cCj8jZsA2JAbfvY1CIN3v2gP811x+Sp&#10;sEMOE212aW1W4sRBj9AaJ6+bC3soKPJsKmdY65hQyh6tOn9PYx24AX2eOFUaAqS7QzW7ezgNQJcj&#10;p4ZHocrcd0xR0arTB49jTrQRpkS2akso5s3ws9GLwTZHogbPdzr2lqq4FXpbqE+muW5iXDICtLuj&#10;2tS/kLHibgRCMubd8oWqaCfww0Qe2NxMTB7Jw6FphI67OjEKKJvNeZunqTAH77GValmLTuUIP+is&#10;aAfhISIB/oXAgDyu2dKPo6gBrVQMLlkLW88127k2VrxyiLupNQF7GrZixRUINUcrzDgFGCbPowDI&#10;lzF1DZMpWP037a5KNUp6SvD88o+DCoMtyGki8Zo6QrAbdMgKmVYbJIiC4+VlkcnQWUn4rA5tC7EG&#10;+JIr/4Ul5itp4vPan5lyIVf13kIVIehY63Alttr7gT1oOlusjl70IULm5X399k2QWzkKFXmxbqmj&#10;qMOrecizF9sCPcoRlHeFgi7Lt6pg0K1pWXf5Ku/AMUFGFHZK1RZI9WErlfjwpkYWMC949BQpcBol&#10;fSRoxjWdWyO+ZBAA2btqxJUEE9pcBglalaRuXkPNPM7BbSADdTe2+mwBzQhFIPZM+GAa3C/C7Tr1&#10;ay1ThFLZavFGIgLH6xN7laFrqKC+pswO5KAdvwi1K2lVwuuKtlnhrgxsSqHeTE4u6NgZk3nA+X28&#10;+/meip/Z1FqfeZ95L3HnJ0Ty3nCKdh7j+/eRm9eZ6Oho9Qt1QL52j7bnRZ6kdpmftoxeg/w7uHH3&#10;j3YPxRXdz3d+6J2fyLyJ/ebf0RfMn4M6tpu4uVKYb56FD2Immmtv6EbV7NWZyp8Eiz2Tr37oJPBH&#10;eqrvw12+qRXmH7UuHl3F/JMSxtPMBjPTVgC9/zGpN5zPxbBBhf8I/0HvjOubWZv5thafMMPVcQN6&#10;LZfojbtE6emh0Lg7nxrqfL/Lo76HdroH+MlTmYm6lh7b243mI941DblFifwoEM/v8c+v9Os7EBg0&#10;CZgtq+SVvW5SuHvUyE9hbbQxxJoQ82jtHirQB5vVGOSELNhlUysEc1v1VtSoBnUhaTOIBhTkkYYd&#10;lqzRXC27hAyv+JeXiUiZaF7PJWoa/3xzTnylyhirgrogxbibnGkQVjBzj0kAD5nbI+4KsLFns4fw&#10;FQGzGoBs7UNTn2O3+ZtzFNKP6vwxlyjCRu2MZez2z167V8ec0v6iK54QeUxOBcwA/k/LMAZsdyLA&#10;YYPEK3FuVDcps+epUcoM5ijohsNTYWKukYDjP7C28K8Kc6d1GLNj0d3QWFjOoQ7X2Uw2xk2+EkZN&#10;+deLQWr9WWkyGUZVDQKKrUFHg5c1IkqrXyVtyEuM5duFqSs1BxAlyLlhCM05eoDxW0jgK8bne0YJ&#10;GLoMHlnlvhG4LQQvUqu4hvCs4j3PN14K9RyVUXdK4RZNTTK92lvSezkAjyectQFH9oUtH68c9WhX&#10;UJAS17yezotIYQWBqnpDAKZEeK3idNViKPmyUi5ZFMsCEYsGNgM9reApDwhGUtCLT4UwbDbBrQ4z&#10;DgdP4Yr0MDzrcnl7q+gIFs4f4tvj5f1d65cOipZzvVg6ueZ+gbNaXo5A1qKPPpN+uAKWdjUY7Ip3&#10;Dj2R6SJMNmLhd/6gs4NRV/fPQ8INhCBoXS8G5W8RPS0M6VEfWmd9AxqnnU7vfD5VZW2TzwKanbyH&#10;xPtjbEXytk6g0ejMNv0xjn/MHegrGaOZ9tQ0tYRXZ2XKrnC2aEdtSRIArMYQSVZ4Kcth/ev/Kl/+&#10;EZ26JFeJCEfXXCncfEH0dBjqPkChXwYO6HNw98629XaA1k8FvbXDOHr2g0SD90PE2x8MI9yNhP4O&#10;hqnprLi50fiJKOvNT7n6Y9r6ip/WefLwgLwVyrVD6myh4ZMSAPpIxNRPQLSfZvA8WCT/8AuNxuVo&#10;2wEa1Gh8rwGYeDCrzXUq3xN19NnE7s8c6B3d9PYewL+eatsIHogfpQ/fxZ/ddd1VlZX52i5M9y/e&#10;MflsqkUbinw/cCnwVS4373aDJZ5Sq7sZnzd7/fi1jkYYvkoLmEVKHQGMvJwlgOwZJtqPp6eN5Uoe&#10;+HQ6Ij55ziYb2V0UiPxBnP+WjiLjJxLYKfVlOuiVTalVWio9hOoYo4Njxdb5st1oAiwYThFvbj7U&#10;pl62K9Ospbl4TFI2Q28fSY5pcOZmB0OBBZatbDLyeqib0ahyHdOnZoYZPOcYhWXmTW4labXFAnCv&#10;QsUee2lJVD1OwPzIo4/iyikUVZwchvptPAY78UItgqkkz+YZvQk8Pm+QJhQoi8LAnEx6au8mgpXV&#10;db0CP8pXX9qbsQ1ypqAL27C18ujukPteKc1GF8YpOBKrbd+re2URTIueHr/fHFIk1LHdoVSwfca7&#10;f2nKEPZiX/vzHAAWmcaIp8KiKZXiLJsf0lPOsvt7OY4IDgbl2Ani5Jrlm5JphRXyWheyulQZQVcg&#10;HpHKa2qWlWAJBjzFupe3ba0wqt81/XOxmpwF4lk/55p+1ULRKPW2rWRgzZS6ntMF1tTaoeZhd8X9&#10;XZPlTLBUN+IcFbsq+HZjs34AF05b4mxCr41MAzIakhTTM8KuxXwrn1fsqeLU1RobXZCHAsWswdSi&#10;gVXCn0ZhshdM2mBCK5r1PWuaVFEwLwdMVMDWSKxHU/nYjGMk6uSguekoCVHl/J//9/10Oh7FQFsX&#10;Fe6q5N313nBUIAPa3jtqZ48qN1d6VhtubbIDTXj4G2xoGnYIXB15Cc9RD4HDLUPWpcolNMb6KMrl&#10;RShfQbz2mnpg9KyJmVtZdD1WKsNe/cldAEfFPGwyCGrP0OIL0EPpzOrElnGVFaJ7CTOPMe7e8xwp&#10;8eR1VpZNZUvEVBB66oV51uw0NehKPXr+8k85vqa3L0XC9MHuKpMex3jTjmDh0S2qJPSTaTfMZWjF&#10;GHa8w6yQ8p0dzzBWjFgmnvowNhsfGnZXz9ImedLqXAd9jqa4q9t9ZA5sHgZ0o3pk8oLd2IsO+Nae&#10;SXRLW82bwrzBZpntFnHF/UXmXq58tfkz+0bETYZ+l6ewnmFGOZTA9w3xnV0/b0qr+CaoJRo9crRB&#10;E51cud630z545m6+440U8yYFPWmj0uP1s/dRPsjX0bXecnglvgnNrkjeyXjIo+SH99qAaJCe7XUF&#10;zW72LUhx1ViahJ3MDwcfNFuxaf/qo2FJUI+ipjssLt8ButPoiPJHJw+0p5z1W++UVkXft2l+GmuP&#10;/TvXF9zdnLmdV/DoJb9xmNiS54/JNy3w5oMdVhpf1QONqyB3WytdE+d0JSUg9xt1KUFu5VuMkssd&#10;9DyV+PAkOt5knLd3zmOUadoluq8K73oKLLUBNM03uk3ydBtwtzSLnVsZKkdDnUeUroZD7eOFDDCu&#10;Y9vs/MHA6TcIm43m1a28Ro2qLU3MYmoQe6lSgaGhMWoKZLtvWsOlbkHlGy7B87qOLyApU6QsF80+&#10;Hec6KfKKQqqZyB2k6oEqOfUIDXu6s0leU+T7kdF12cp6mpaZhucmxLHkTTbtudATPBQVxFaE2Eov&#10;zaWaPSSG+jMsBMOaqlRrjgxpdlqPIqzLQTCZQZZ7XYHvyK0AalMt0DdXtvE1LpaHGk2LZ2pRb3zd&#10;3Y2sTliBLwZbKopm7fCWiB6V3yzVCwaQURw0lW1dsPeq5OW1bZcQWnVsGomHN6aK0FpyRCLipR3r&#10;httyDdBm4wIwjEjEVQnuMe5W/rGBK5Xg9liDHBpfn4Xgma1ig2YoZlgn2RNuU458XgttVvINQbDZ&#10;hi0451WDlJHZq05gSFEJPl59FApIU/ZS/0OhHWlOuUE9FY6ugU/0cL6rqYRByaGySSWuxBaxXfRE&#10;4/yTBcGRdRHbhtPix4z8ViZTKnawqCASWFK0JSe02lrwN26pjcGyKqPcyGcXBtQ6C7+H8iosTEt5&#10;0obYlxf5F8GR2pqrTuCLD0oOh4uxmvKjtR9LTNAGqhWTywRGUa5Ax/MFNC8JBCzhQ1MqeCnIo9KP&#10;VuGO1puEeHQpn04ngY0HIZGl0FeCo5ZDdzFote/5YGHwlrkVa11QuROfxaBkle+XtSMQGBOhrI6L&#10;dY3gd3YNsAEC0RrUSDAhuxrEp6HIVtOx1hOxxSwTMsFiMM5YYGJg1vhoQA4wrdUGcaFQseymjEGg&#10;LCgtSbLMsDZNzhSJvh4pUilgKQ0bDk+9ziZvttuOfPkF2QeS7FUxvMrHV+2Le/mS3v6pllOliPfg&#10;c7bcSr0T5kQ8ZWf0R3TzoXBu9U5ED/ixuMkFE7U1mXagu030mYKadkEW76X9xih12lpkojuUXdrP&#10;C0qb2h7ibZNHjfkd+15ocygG9c9suB2SCKlZFehGpmn/Rv+Ste0o65wK5BonGtKiqbmU62h683v7&#10;cBiGA5bbd7HfLejhZr2X9DA/mZIU+zza37zzrUzXyK7Yevna8Kr90PoUNGVuLPfzCU98Rz0eo/b9&#10;nxgIMwbsN8KgNnziTiEszS6koRF3R0zeQSTfqcm9Ior5qmOs4b1tWNY85WnhT0MLzpChxPPLRgAS&#10;z1DTGhXv6QroYex3EJSVb0fH3cRh/FRa1c9gkG6+pYE+TZO577YgfS8iODXjPm3b0yORqSfg8E3l&#10;edpKZroksMe4Utqna2mbAL5zVbVR5NSwW4fB194a6BdgvR7N8vwDhw1PGyFR784MDo7Hp2CXdAam&#10;nZL/4prkKYCfqP9OW0g0WNZ62yQNL03dsNaobN17lPQH7qbfWFPUqLDiT0xR0+kW8cjyl7j5yknj&#10;ehxJ4T6mVIzpKy1Q2Z/+Su5U8wt4abPY5Ja9W3kbWOahhmI3PW92J87KAivJjHKP5tF1GigTTaHu&#10;bnlN3h9r0lgDV+z5RMBFjfW2eC20k2IHbDcqy1iCjIEm2bPniDB+9DR38o+bM7UK362XCbnEmzlS&#10;yFH6Bmf77CxTVr2P8AtG+yBVuw7QQK6qTLUXN8Nty9l3LVo+pTyhEquIhZ960Tn8Hi19sq6W0kQH&#10;iD5hXSQ7He27sKKybeWNzTOxKTy67XloKIApMmARyIQQarqSWuFEr21XXGvQNqDI4h7P3uPiHOCw&#10;RwBhWJPV5yCozThkaw8S+KSvoR24ReXa1ZS7FQfZhYOyEgpPw26QeMWj/yRaCK2D3u0UEmr5a8kx&#10;aEekE1TVanKu0Z6SfVWQN6L7njIbPmb0IRc83PbKP1C0ZFumgpVf7IhoFBSNAS9qSy6iZl6/vUtm&#10;stC8J0GW6/ry8nI5n7XrVYcBuk41T3n9JsJZXU5s3lmFm/LKq9QRCzxusQ7gzJW5PRzP8nJ1FSL3&#10;/etX+eIXiMBfl6Lqbl5tbZ+lryiGZPJ/LwhIs4SzyOHBAql2X2rpD4Wdv2LyM07W35M84jiaRjB5&#10;MRCsBKmuUG0G1ninkr+JYlm1+qpWhtg5ZPEVLcLavguCFygXJL/lemdP7mYP4yFd1PZWVxyJnEI7&#10;4mxL7hjKJnoDE4tPkU20DORsWB0hz0ZWGyNdjsf09nc6vGSpm3r5olbeRbvj4Gr2amI/JmM79y5y&#10;DYhWue9l51k23xjgh3TnlkyV67jpmHc/PMOq26Brzo2+JqCeiErhW380OAN4H/zEiHPQ4q5bhLvz&#10;fgYlHm8o4usilhpb0P4z6/Yz1P7Hu9hmL8Mr0+iSqXC7J35WGewPpH1m+7GrsO2e853ekKsfWPfD&#10;aTxngja9tfQMiP2YpJifsZXu+5D5ETvncyK+94M2oVB0D/nwfafhNd/7BN7bcVL328gNOOnpI3Sj&#10;UHUqxaAfJRjeCXz+3/GLt0707wu2+r5m4CEXtP/msOXmvUlR5Vv1UcMySHHX51v17x84vdsoNRra&#10;RtNm4tKkFNshUQwqHQsztaygeELRViMU3sOJNc6tp5futP6NodtMf2Kr0r9P3oy/ZIcrijkNAZWO&#10;ogOKYzyKu/IwqIW4D5DZlWURGzTkeKuqOTT6w46HEBUE/GxtrJT2ytOdf4SbcHcUxBNtMKWx00CD&#10;8lD0PmdTeTWvZr9aLq7NS8drMscNPEfDO3ucTZ6ROXug7wR3/cfn6I9xpUNU7eh2WeBM44rpGuF3&#10;CUrdDAUn9Y91iBFPn719cbHHEhlIHtjaGAQA8OYxnsdFd5qbY1C2iYOrgQroVGKrVC2n2xKHbI6S&#10;m6DXC0VVK6whxSu7/dh3k8Oismyrbdu3QqackZ0WGVc8RN4Tb8xJxopSXdvEXcDF5XSxtaQyemTs&#10;+jZTOnBw5yuQPQeKAPxDzY9QvhkIe0WUkWdDGxhSG28T9TBqi0uMcgzxXtwDjHafOo/fpQasOsVN&#10;g3Q95AzRt6Mfp2SDtVaWtO0CJVQI6aSjRIQY9MHCVLeLFiVAgrMV+x2qNhVdLocCCF9X2GUhGcbp&#10;O4j0N2XBr4L1tKv2chYxsDh+kWAlCPYs8mZTbGTMx0TefH5/X8QFIaLg00m7hRjg+3J6P7/LT6nK&#10;yVtslakzPNV/Rf+VV86q7XYMfKv2DLLZxEWoV1GfSLI03BAXDVgG2euuGrc3xCQkO4maYYXNDXjo&#10;BAGrQBZAPlsx9QpaWEObLzbusZYgmRzAiS0lT4tVZHtOG2j74Hjd+xQ0GXGbz+RsULP52V115p8p&#10;W7OxXya2ZjQZnwyrC5e7vP21fvlHa42XlwXUrrVKcculGyq7rrYPebNbaQ2OPEu+eE+iti2q4J72&#10;+whG8Fgbs5UC0+2o6A/4+XhLITI/VAly2qfaKE0Cut2aok2u7DzotJQeugX3eFJ63wFpTwHGkaZq&#10;pQA8fW/dTCKeNz3yXRB1Qz26q8LNE9Kix2iTI2vuSnh+04TNT2cdfT5MiO8Ea/EOBc08OQOfwee0&#10;OfU0HfZhap/mvuudVVr5QxZo7prVnBpd4Aakni95H4ztJEURfS9023SrZvpRkcc/fROdb0z0Km+Z&#10;25Y4kem7j1ao5J52ed8AvXmif+83U9H9n9E22dRExXHDHMS9vL2mnp9q8TDrpI3fgMbJ1NXslUYN&#10;Jadtj9VQnTQTtq1DnqYmGOPNaEq83axlavFEjQv58+tfgHhNpKk0HwPxHpbja5UizxybYQ84z24R&#10;bcsiJrEuS+NuYJKo2IWGdrchctgXSoqsl71dkPcRWdnNHLbP3TrDdchnmxc5taGOc7/O1YAgymN3&#10;SGcSbWCJ6sdqSNzklpx7IAj4uql60bH+dihJI+tJqX0iGvhHih2xt8PMd5ThoG45XpqdHtQ6e5tm&#10;xCqRMqKY1iAuwLZVbF5V4VtRCbS2EtNWP9U5gHaEGYlA5h82ae7a/Cmq+3ZSFyMK8USeFexx9kBa&#10;YZCF9TsIz7uu1BS6PeJHARr435w9ANndaGsN83HVmKWuemeLTcYZjaygCCBwRW6P2BasnVGdu2qt&#10;KzKMzIcByloLYiukxtXihrPBpxW36EW/FgFGEL7ruYdQGYC7mObadfYZswkD2yqvvfjG9ALnbilt&#10;L1ElQHg5Kn94XgVasaZnRZQvt4EgAa2nqFZKxEPFYwCI7OXYVmlX4E/FYVfacM0hD1CuVlXlAnoL&#10;rLgGdKlq94/d0ZfIWlM2UQA+mExxjL4mVhwLNhe4GuW/dfVZCN46Xb59W7K1Lq3F7KzKgCstjDQy&#10;je86FL8IMJPIK5lsXH+QoGbI/5HmmL3Y2KBgqIMRXGxNRNl0+0rVAnbazr9CUW7xb+YpLqqR0Ooo&#10;JZKFNj3V9xcJ5RM8r2VRhTXCSn+2plVdRLZAlop2gZO7Ol9bkL11qpilyAueLicx0sIXLm9NPuKB&#10;os6ezXvObhuzlC/qBeD6MdzpkFtxFLwiunGhk84YCv31X+Xt7/NBXMevivJF2yxKZjnFNqFwUoXu&#10;JDMN7OKAXEPC2nRZtBErMu/IiBP3MQ09alu5tSX1Cd8t0Mtz6sknwArvMF1m6+BbSVFDF2WzAe+R&#10;BVewZ0xC6ROHnYgYnkXmtC9+nq1oUUg5b5/rFcE7uXS3ksU9bet1Wg437SOlj9W52IFdh8Fs3YdA&#10;22TSGSjmsQvnVoS47UGpbqnJ2xJW/mQk0BhDchcD003yd4iK5UHseBN39I/pk/kZDvOEmubTNx+9&#10;uyifJ20Sz3LyvpHbWwA2Sk+PhOLjl3yItHR5V97Ka/83sbthIR7JkPojkU8LU9VelfzErJBmUrde&#10;r+pWshs6ybZRay6dnZvcIAym1p5E7gHk8WVoZ3ncj8jih0pymoDDYN/ZvLUxTIzGnpnpy9UBFyFB&#10;jhrmIRdt/fW0EbHSVHb6B+7++37p3qyodFT2VwUFReKeU1WgkByIHILAV0NmTfEJYV8AFlvQlaih&#10;DAlATcsq4T4R4Qt7oyyjFVvW3PQ8DpgrhyAU/kAPemmqfmBvv256VY/tni06uJp4ElvJ3Muv1joY&#10;1n2gqeyNE6+hJnV8lck7e8BuJxNk6quIihccLqyCcFqGkhgRObVV2GQjCNm10eK+M4Er4uYUNRoX&#10;qkBTSPB8QHJStf/B498riaMTVWpvuMbWLZO5/uI5Y1FS2gSr+k90SVnJEBn7mtMZpTvFZLY45Jfw&#10;OmotDMOOir6e82rXf2514AhG4vdsqllDeFbSY7gO9bHCCzoydrEIZzdJm72T3kU9W1awzQoVctuh&#10;wjwuB7AqLjrJpOU/tjaWYKyR+kwgS/XYre9gwgpuaisEya5UjXuxnjJNJRaP6CI/UklaXSCQT8sf&#10;ainrqpnEkTejbl4G0WugUkp75PCpaXiFEJgE/yhaX9aTuaMFHWUL6ZaPpF9oEWq6YFmzj3EjhUuT&#10;Nfo8Z/OKcI35BYC1iFex3nSBify4lsgW5NiFFp9xWDKxib25ts0Fu43tooeTip8X+Q8crQsSxWTx&#10;XZSSlXWg3KySpe/vx5dX6R9bpaNWvApSR1RepLCWXmUqkFV1LWytrIS3l/P76aAJzFXzxkoRz63F&#10;ZdXTKR8kZVmuVj3+uJo9LVzreVF0rFcPrhC9UojOsqzOSilnG2vgjOBKXuErtvNcTcsNiKjNSCt1&#10;4kNcFqjKXf02ZZZIho1Y2dfV7wnZ04+1z1nT0yTv6SAH4/2b1AVLtNX6enxD2bQGDAjclQgr+WDy&#10;iWRNCpO6ovivWgJc9Uy1i/btnle5iIDC61nufwXzFzm9B5h4MUCybi8VqyuVjvsQQHdkMbPfGpkp&#10;aoVVQmO3JwXnYnY+SWaXaJglkPnweji+snbtFk1EOxzUr72uvZtszmNNW0XiukcOmnu3dnYz6JQ8&#10;9AVy2hMVdytWl7fw1tV3c/4/aEpop3im5YW4yYa61HUHqdJAiK3PSj35hnZUP9faSXI/HuUWUKQJ&#10;do5JUVZMhadWsmebzJrOG3U0dyA6VjhGY41NlEeSFod6bTYKEy1nS4UMuQQNr01TlmSERzRAVTc8&#10;/AA1s14xU6pLzIIpbyhEXJ3We4CnQvYibHvmjNA0uJ3smi8Pw+89cQPVzmMo9VjG5wKqOZRnbFra&#10;YqSmYojxp7OXnl1zm2xv6Wu7YU59OfGulnkjmNsBt/sq0WYr8NSfNniZlBLX45SVbl9xnLbChLT3&#10;n3UWDlBrBojDTi1Xs9nWp7GHif9aiFLIw66aoOPT0NVRt9v4RFDz7lgmYEUeCop2+xw+FxhPj0QD&#10;DfPcZrzrlGJKgxkMkL6OGVEbacUmvJq2Qj/u4VeZxllFRfilQy+XgA0EFPUpHXY3dTAX0NgbdNtN&#10;neYIaA5pUU9LrNwEk8n6KfsFEI7uFScrD1GduYk/8eZMMNo+bAPS0fU3KWtmOzf1QtzBCkAuv9o4&#10;RaiTBdRWVOSKUb/1rFzHVtRoMCU8lMhsiDnUKZTzcMvyzCoOV6LudwrRH1Xz7/xVU48iU/gg0kPZ&#10;LPNFQ0uF+2HNr3pNxzepFzn/5+tLpm+a0gpKhbRVZFE2RnYG2gcK92JmQxVRvyqaRrG7LXlS79CU&#10;Pci94TKKRoZQZSgGeZRIJI937qHKyPVt4oNWTbgJa8txBahfT9yYnkJEe8kH8JRH0O517YSj5rwp&#10;6fIP5T1FKF7K7bWRCdQDq7kOUyKXVbe7X56HZXlUKdZhRkh37VWGJYJ1qK5Apq5G41H72DL6uuCk&#10;08Xezcs7OQpGeQK7VKdaqd8bTfkcW5uI/gKNqk+41Xe4xir5fVj/u2Qv140eVC908R8vCOpgRTvg&#10;Y41yb1sov1cq3muP7n77bsRXuI7bdLIUrwBS3vKyisBBjJzqiCX7nz5WqkUoFaMu7c5bjdHT5Cvt&#10;qhVxxLEkL1lFhrYTwM5s+kDAy59M8s2lzSF64TM4TOt5hfzVnMt7D+Q8GQ39XSUrQ8YKL3ZZhA78&#10;+HK0Wf7x9UU7eHTIdSivyZS96l81XbrMC0SlrN5d8NtnJYTlXwT6ZRC5OD9AvNUYbvZRqD6CETet&#10;Nwb9AOKfltcsL4ezNACf/TmMECotfOKONTx9iuMxl6+2aYXa5rVptdmwpd6Z0PFTEYi3CKev0usk&#10;uB0xXAXDiqVazp6tHhRKG2lsNwT9MNkc6NQ3CmZbqk1w3QIjbQCHSO24A0RmYxMRx042SHv3HeAW&#10;hCC5opMoDWQ+aDbV6xdJq0ovr1LTpChXO5wyXBdrxAX90F+8E/vzIxSgH+oO2QkH5l9QcXlPCV0/&#10;0qbENzi8+vwbuH/0rJ98Q4QSPdO7xBtMdfts1X2i9UYw0vWheYIFfFxU+zPKsPjTMmb+OYG+D9/3&#10;50pS+ee0wNZJ73WdWr5D5F9VVd5XLv8q3TL9QDb1vkaAbswartQi+25YGvU7TyXQ3lsHTScxiz7o&#10;brPuc8Lz3g1w+9olGuugZxfNw0436iVDD88mXY96Nrn5tM3D22O2b7DHfKPvjR70vxb60777rwlq&#10;rjvqC5PsQk3pJji0YGCskW2y4aMT4KkaBtLB8T4mIx+W/qwNf2IeABt4Hc4eHE2jmLfFmg+DqBic&#10;mLjTUStSmKh5D0wmTSaNxCicc+yPM8UAymc+PEqncACKwyeX8tgBscjoXvKxKSOm0GnzeBXR1CQ2&#10;CBzykLXXdciDKq4lRbU7AtUhRn6qmo0J2ZywIjrN1Z0HKJRa/U3mOQTVSqYo+lI2t0/PtcJ5MIXw&#10;6lO8FjXi4kyz7BYv42n24BSJsACT8pbWBBxrbF7Hp4Bg1U85xMarHTV94GrEbs0mGWdkpa2YB/Ko&#10;z8kxEazRUaxYlEMf3MNl2ahyupLR0FnzkzzWWHi8ZTEwnz2KhJvQxR3t+qZXVUAobgJ9EFFK3R3Y&#10;Huzaxzsk0/iaNLmyhdoAQWodtoL5tVyLAb1FedfNNc6eQ/UcQDuhqdiGERJCdxSjAkhm9eKuUClL&#10;IS0d6et/1vdvDJ+zmq5Pp5ovwjpeJGz5cEAr01lU2YJR1amrWmuyo+AOBlMVo5HHGnoSenRVOy00&#10;qfyq9eV4lI4ihdjFI+vOdch17I8kp2NyxKIrHSu0vMBZJU8JNcOr/YEza6ZwBsskRmXTIy0gewVl&#10;q65ZOH0tWl7svFlJtGoztFB39cG5yW5RfMaGfo31kaOEcHJeW86ykMoVkwhkn+XC/f5J3Hm7hIOp&#10;qX9hA3ISz3zCfq2LYVhagg+vy5e/SbCuWHYPr0Ify28KRT0UDPKVlux7Nrw8Km2Hgp6nmhvpwyWi&#10;M7lzV+s51b7f42z4+z2Dt0TYt76Er1uPr2BSDDW3XzntJIeaEN5ksYyDiJ4PXCOixQrXWzwFbcTT&#10;gwakPZHqNjqa6aoftGfs9mHN1dvY3ecFk7VzJJ2bbUkaNEJweuDmZt7uZPfzZwficXyJdhCItyTs&#10;EzXFj68pvtO8mu42rz4Le+lDEVz00XVfn3kvRDcKUkdymHlPifHYwE3pqZtOWM/o2bedfnbmU7qV&#10;25T83shPvxCllG6ruPnZwQTzjxl6MH0oCY43CcX3hNRMUxFXV3jvfjtNN0d6SNjzjcNFvFfIx0NB&#10;9cjl8P7sbXhApg9rk4l+XiH8n18fBL2be5vBlsoGb8WrdtBiXu2GPOfk/THVmDelUrzgInM06WxL&#10;sIS52DijrH91DNjMafCCjskcLngYBE69ISfUSewpSN0hP1wQCJge+8es6nBx2V81Ea61Zg4YtWlO&#10;fINZh3bB4HZmdnfIugxBE/eDUVBoW+FbVczm1K7+6AVkIHfLcRwC9u7W/uDI1DGezxsGXzSILhMg&#10;GfirEcmqOmTyUlxkA+c8yGvw7aU56yMLZ7jyldwktAxzz22hXNu31FB/xg+HuK3WsOwbDEb4k4FY&#10;aJ5N4elThFbhG2lN3NpPw/9gwXsafbWcBP1Q6zaurjzHKsxxGhXiFTP3Wmp1NUVKc8luPHCrxTVX&#10;PhwPRaQOq4YYKxQxJlgJc2jFlwWlONEcyz550VMpl0rWCtk+dsmtqob7P7DkSs7cpP6mGYAp1muK&#10;yPrfS6zbGkDwOqg5Ucq7vRsjb4akcTllojgW8fjlsCzhprUk6HNFEZCUAslYgg7qZJA1c1aduUDg&#10;wqdz1lzuAn81KwFOrdnd1RmlPbg1pWqtOGWalSXkZNbWYvmd0/n88nKsih9Xs0Wzz0q6uX3akQ+G&#10;oAI7s0ddVd9VEHsOhoVUJfyTc4waqFq92UHCqPXYlrhkkDSup7uqNNmmIz4fyd4jlCIoQNnsi+ee&#10;G5+M6DJ1BYsdWt6GTARxAbjrmKaOWvPrgn4uFngX3mQYSOQQyZpZjlpB9Pa3/IV/ly4naSdCdJa9&#10;o4S4NdXnn24xYt+dj8pztPyDDde+WpOfIezu7HF3Gbb6/O6T+Y5wka/Tjm4AqJ3+1Mfq6N0hFN2B&#10;2PlGJG7t371TuhOi9J0N8nX2FUeefysjyYNAmHj0780bzl7FwcNY9aZfeAhM5Lv5SsOT7ta0gdNY&#10;V5vTWGz5BKk9J7tOrtV4UvNTww/+KIbkm5fCJ65N/ln6xw8hRrqPuogmuHtrCnY1JKK9cKEpiml8&#10;q8x7gVZjrNcvCaBimiLj9k5ul+E/j3DolwRyUfpwjO0zN96pIqhRWrezoakvFh41At3LkXZu0Q/z&#10;2KndEGkH4E6gOiKkd5dTF0vzbMrl6TMTPXl9xjbChXh7RRt/fqXf1VGUrSBD98ZFAlpVayfpNUXC&#10;U15oeUn5G6H4A06AbI6FoWpnRnnN8i4mXup4Njb5Q2050mgi79fidoKlonnkC5DlW1w8vgsWt4qn&#10;sX0vFhiTyfvO8Bq51gaGt4KulpjkH35MWk3DpqTZKVuI7N4dbejXNm6zX0swLSa0pESeUc/BMn2j&#10;M5FcU0uKqtjZ5FTGC7/fMqxj1uyDLQtn4DkD0QXiMaKPW6njyJG2CmJ8iVSMYi/u9cjmT45TYs28&#10;lpeMNBHZ+ovMtQoZWD3TFS0+AhOWYlikWuyUKEuRXluN6mx4nJqmHXv7Smuf7XsxL/AIDpaaVpHX&#10;vIDll4od+Hwh+LYYbV25+sYqjepT5j5fFKQlg4bT6TzVrSt7CdpSjsGquUXr5V21A4v/AYhAN9aZ&#10;Z6PY4Bkx1fjDvOCnu+/JSnZiJpLJ1Ao+LgJIVrgrtt9C0DBLvhMQpmT04hNjbZs/xMqiyWqrtzE8&#10;uceE2DRJX7qaXhxXqZ6ORa9qObgvb69ix9XjKg1D6BlS6HYS8lYO6aLe3G8nFUJLVBXRUfTbmtes&#10;rCnqglpAGsKukN+lZuas3ULGq1uwHRyG1QZDBah7rU7Zf/36Ldu8R13sVVuiI9gNoxLqmcY2U6Bk&#10;SWaael2tGo1gp4eRWxYels6qv6Glu5qXTX7olE+W43M4fBO9A1Kus5LtmsnM0s90OmG0p+CcVMei&#10;NcWoCGq5qHrYVxC8WFNS03YxolVP50UTvNZkDUM+20jddoAob4wNfQ6lMwGMhLLbjkiDzJZ8fKmv&#10;X8S7m1/+SnKflfGYzE7UYiKjhaWbFePqfb7+4vGWJ2pYzIsQpZ8ztqH7Fln6KKm8L48cyMTO+fdR&#10;KX+/lPrutzMRPW35u00XjqW/vJMoRFv2dSiASmMqL/fnZajqo3Mg+gu2u67RlNvzoc1x0J9ofAPF&#10;bCK9R3Z6N6uJ+YqIaTVW1y/tqqs0WOweBYSNi6+pGpnuK7kjsGZOXv1QdxE/T63dN4zy96gvfhr4&#10;eQrubhJ6rooir/c8V6aED2IxfkZIe5XhPFY3pd9RtXs12aOPnUK6+5X8aD64mcdRVD7yZ6XwPCqI&#10;PxKcP0hHbi0DV0uqayhibPHgacJGTruxf0R0W6t9rbHnq3tuPx4RpVDnIcwoIYmE8k7Aj3mMm/Yi&#10;SmPw6vVZybRRuFvWav7D9/4rEC+HF9WscgjKEROucrzHRXZl34r1qqr8FNiyxDWyklfVbuqBcAH+&#10;f+y9a3MjydGlGR6ZAMmqbs17t/k0Zvv//9ba2q7te5PU3VUkkOHj1wiPzMgEwGJJLU1Rba0uFgkk&#10;8hrufs5zcNanHaLN+ggMJLOdFykGFqliZBGor4ieoirGUJkka+Eqimo1bZpJdeHpEfKCvGRP5eUN&#10;WUSZLAZ65WTwv+ekpSNYeolCP5RB7U1stZjrB5Rhlq7Sq/uVmEnJoFY8ZJqc6WDu1UWe+iJZ5OEW&#10;f58rhQW0FFC+LO+FE9fhSzH6lsx6s3pSrbyRz2EWWUvplCNkhkEuhqhY4GwbHkAtWWeA4vYsRu3F&#10;3BKY7KrLZgfl/2U0E2zW3FolHQi19sQG1FY5S/rMlSEZXCrSBzmxL5RkmHLQyN8pQ+JZ3lFelC2b&#10;GmRWZgp0JuQW7QI5gJpzMglvqkBb5CEzexdFdtPmnDPIFJfe5YRmpZaQHZahTioOnqXiuWhfQ+Sp&#10;huadmTx9ESCxlOLMWGMPpvRtKVJWSzINUzV5rdXcPMClCSiVf5y1ium0cJAPnQtXTiUytjglzp6Z&#10;hbyg8q7oQF74rXgAiQQlLlykqPDbcoREql2w6qo9VKRoqTf5vZ7TsZYLF/L0knRwCRrM6LNJPKeS&#10;fr2IYngpag6BGmwjFaxKqC3yV64WfVna1fPzabH2CdHoeOBKZ2fm00cSjSaRUjNojWN4+Kz4+jo9&#10;Az49X944XFe879dE9oSl2NFguy+XoHSTIIusQs8Ti4flApPzpNIlLkKpzh6hez5n0yNTsUd78u23&#10;ZPE8muwsAbdyYdAVe5ZIJ4o1or4DFZ7ZGgoGHFcXhIDPgMvubErJSQhVy+U33rXnz1wTc70t5KgL&#10;vhK4izBrhN8iS7IcDXIxy8xWReOVsrdIk41Delnrwh/sKnwsbsrQjkyn6cplrGTnavoUxw5boDe3&#10;dTTpmen3s1LR+ayfFX5HH4ZOmhd4eoJP9O8XrnVPL2SoPvHlRVdXFsX4derrE+kO2v5pNBMPJT5w&#10;L2JctMlsvwuG6ISkrlixyDTovZ7lPuNlkNnDeuUGsKUCYwhmcygRKOxaTgxwPkP2MKqxYSvvJ6hG&#10;SNKqmq+LorJBaeVRnMxQmKmyg8WF9gPcAi6lm4mslpsBrA11NdxkUGbXkZ1w8tZv6RM5NC5+TSHS&#10;2EkVIvS7ZfL/KCtelzILXF3jr9CO++TKGO2G9qQoDHVtEyJhagAkGy8vVQVhx+4aRdI+oN7M8BFb&#10;/Bv0u07s/7geTzWo8eDw7Ve5iDdIRxEv1RhFAcmKOFjM32mcBw8L6o1ID4RvrEvFguEGADFye+UV&#10;iJJbXE0IOnYdxkDhmrnts4rs5KIiy3/oz3WIU4dxt07vyJ6q6juz6uBKmJcMWHVVrIOYtrQ8S5oM&#10;jPEUmVND7j3c0pHY7GJdra2aByH39mDCayiq9chRElB6O0NDvzl9olVcuZhyD6Q5rWgcGMX2VG7h&#10;VjNSV9cB8jxIB9M5T2tuWV+uVP1nCVApZwbqHRbCJ6xCjG5345oKV2ATElzp0N1h7bsGJUS4mBZS&#10;SasyXVk0iy88jBRW5A/Y3GK7LFwq1VakQalrnqleR6qq9FMLGi3ox9df8+uksSlo4TO8hqTkFF5q&#10;nt7yuVDFywWIzOColuN6pa0bpDKzJA6EGtkr7EepeFeC9gp1M85NaGkXCL2XglipV5pF0rfNMSwE&#10;m8RXp4Fuhe3o+zYq1pVxjrF50KDPKpPFbnoWrsC4iOnjy9rayRFWqgzh8qTNaGt8rq2vV30pdJqT&#10;uBJDGDjLTOtKVOTQ8VYHgwdxLXehbzX5MLTzkRjwesdCpJlDdcXQdTWhwpN0zoymEV+1wtKkslAx&#10;4aodtspQbLWIWv3rZM9AgNaZ0BQpHiRSwc0LGrVxQh+/jIIlo12vMbN6TyuK/1UTutB+JUOXBmhZ&#10;iN2KnlI1oQrZ+WdZOUAxyfkqvtpJCzJzraJFBMMiEG8DJ6oNnTnF8inQMn2rUBz9AezJsZwLpZWg&#10;TTlF/c7X30L0ZB6AUqbtpPFE7PWla45Pm6zW6byrOHTSuO41GtwmqRO1dlreXkVik6mMnIQqrOMm&#10;iU9gjPX0dL58LcQupkHjmab00hf5+uXriUb2hBwXtrYEIC3iFS8kdiajr7Z0JmWUB6c+72K+s+Rs&#10;V35eRGgs8nbuCc3nsyQL2XOIGhDk2dabC51IbwKa458mrfg0xxM2u8GAy1IJ5dUPnDV3mDKHMJ/O&#10;Z2QMuDi6QQOR+X7EhvK3N3pXKvrZtwyT81nDIhbFtlsWazepJ4F3JXGaWWzMB4t11Cp7sNk7+DJV&#10;0Fe5MiKzSQ94UyXG/Eylf3r+nJ9e4DxTT5GY+NxeUcF0zG+EvSTyreY1fcME+EMIQWvyFHwgSSqF&#10;/KSDyFN8wNnYwX7dQfItFCDEOyXh3wwaajSAbzaIweqROjyYd3Gn3qu1rGv1criLEIeqShyIZnez&#10;n/BDj8K+DRg+aIwDo8SrDwnL6epPuOOi8S4M3tI4D7jQ2+w0D7W8L5bmAXwUwOAPcCDOdtUAwOEe&#10;wDj3w0PIM74HwgYPEAlwRLsfqse7fQV1eombQJ/hUBQ+5jKB0OEYRr2ND/4HDkLhJtZreMGGnQSp&#10;7xCnwcJ7kyTwoSy+H1/fR+gvpU0pDhOd+B9e2nFGhvRq3DOq0GSMkRWdZgqcNz77gj4WJ1myW/Om&#10;2Y0ppETwklPkiyrn7BRfuCTT2prNLVUeHcXzCCq2dn4ncDg+5CpXrJRz44pv4zUs5xRtPYtCeI4p&#10;6zjZINRCGcLUsvZ5vXDzYFs08pRlDqElytai1woqnZbpXEPKG6uWJKbGRuVO3gKTpFslXzn/5qGF&#10;aKFoFZFOa9ATLNBGBFxcLUs2cBg2gac0U3mWphLoWkVnMFk1ag4qSAFTbMhbNGGKj6Sg5400pNMJ&#10;5R5xNYrOS7NByNX2G/0Hiw2AfaEcH7RIQ4PHfARPmsQR7asxlQ5nV2ly9OvMPt7CETKsdSXmEXGb&#10;uFQW6yXTjYgWLKJ34YwXg6plHq9pmK/MZFRkjVze8AsKxkx/N0nFy4XoaZbxm5wkk+rOS4WHy7Mp&#10;pwaAUTBTsTk3NlUnvQ65bJFCgE7mDr+SgdYGm7a2yzlHfqFM/nPkAiVv21wV4HUtM01OGEPHsnYZ&#10;zjCC+iKf3Wp90wlzvwkp0IlmqzQ/p0nvzKwoChZ6fn7Ct1eqbLkqI4sppWzbSIgvjUnqe9qxdIQm&#10;oUtVELwO8HWYI52kRZDXdtbxELOOkVQ6IQHOxijjARLP4akqtqRB8OwyRMMj56wtAEgNk768Xfja&#10;nalLR2iui1xOZicgQ/J0eUU5cKJu4PaISKx5wxRLBtpjRi6z+YSTy2rhCTugB+ciEw6m5nIQg7Gd&#10;s3IJThpsBg3CrgnEjM4ip+75OT9/wufP5NqdKXSX9hpnRE1omVu7z2dsK6/W4B6KNuEeNXIdQOFB&#10;IXS4PbAzmpDbYZVJR4neDXBVTPDBQWnaqehuFjA4eMAkHDA99S0At/5FxEOK9E5SK3a91GFJjwnT&#10;OP70plVYhzzYpfzeg5Ltku7jTBv3OxRoguSSutgjOKJ9r9OPNopfqHs2V9/PyH53UziMR3TW7TGD&#10;0VgrpkGnj2kbfUAn4sP8+amfYQJsC/JDSTFaQQD3M7Uhw+quNArDhvc1Htwbmben1qq6Lo1RBHub&#10;PS7I4fAgHHXV+mIRHjh/oB/34nHaWy/MGVzzaBcpRperr/Oi9mJwd2rhQdjfzd7TrMTWlXL0Xp+M&#10;0hGjQjDY5rn2np7IKlU4jURB2Ez+67+dQAOTNt0TMZ7FxlsfyduJK3/Uvb/nilfW1FlskTx0Ih4P&#10;e/1OT+l8XghgqzMPnuUAqIBP6pboYo1gAlpkz709RjJ5k+WadPlALLzEqV2I5ixGG6WW1En+iwgb&#10;Qd29CvLVOM5kcGIrsqW2yMlgzqI1DBNgGUhVW2wLv+0su0lChzv/sV7CpZ7t9j6Wv7u2QhV1eQKu&#10;ievC4LEwV2yUowyWsKIRxKkZkSFDwBShksMCamd8T/RSspmgFChrV3puLi/sQApuGTN5BouiSx2F&#10;uAu/DrNRgnAEBkTVpoUzF6FiKbOqZ4thVVgZmcmjEqWaAUuNkRQiKqgWFzqmUqq0TQXq4PIkNFMF&#10;j2dJbEul7WwtS3EYI7SIIEElt5pRpnDToh/J+iHgTk4J0S0sIpfTbdLF4cTlGYuNpSrnoXtRghoP&#10;hVHnzyYPc2cqWh5v5cZIApNXIC77ZQku5f3ShZcFlE0le6bBJItmtbiFXphlF4UDI7gym6T/wb0L&#10;4hXn1t8V4mVWPDpVWZfXV/sNobhxqTsxmZ1q3Levr5RddHm7UMeCsE9vr19J3DzJZJhKOxr/Xt9e&#10;G0KTB55UC88phKp6EwdbCJQ9ybKJvOUwa0+Jzxiu0F0fJG5ykNOJPg3V5lcUOXBTC4IYD3Qe7zMi&#10;OfQ83SXSNYmn5/zGNm+S1s/SzriSZIVaCIWm3EIgQ4Gp6V2AaWQSuqaq3qQW7CJS6MzmgUUxbMw8&#10;T6yl48ZGix6FGk2oRyFDnYpIoavuYjrFzvD0iWpdQjFTNhSQYpySpSX3XHzeU7hpyfnHjZgyfJgH&#10;QMddT9OtRAw7HgxuOu/HERB7IsLtcNfuOKUXp+EuICd4yYypXty5uqpXby+ChhgT5yjDOn+nYtA6&#10;O6eS7nBXxbgu8/pokfXMGbtEl/WmYnvHKnuzk368+FP+QQyPRdy2KDz/uWC9V/RrbmwJCONjUlYz&#10;KEuGrxEMR9hwGC/1wRVhoMvwJe1RVsetjD2fLPaRxIOtwNE77LCm4b4St9sFgQvycOUM3wdXtak+&#10;H5upbsvduBgat1tWhs6NvxMAv1EpAHlQomwZc2rwMe3eDStsvX/B4aQQjo2x8P4hJN7TtDrO9Apz&#10;l96XG3GWWA2oA6xci7B+dPa+uf30BPutBAdXvL1xDvY758zQz892SM6u3NsKMxR2k40slELMqnJ5&#10;uoYl7CV1/WBV/S6/ZHEXyhFlOgLPJGiok1hzd1rAuLlFJetQbWHhdhYCBEAqtHl9v7O4gqVom6S1&#10;VvJKESS+U+UAqexxCtYm3IppfDHE0za11omG1SNOLVfCBkgZPScdN3QGebNci6jGeVoxLZegc964&#10;6NDZI17RlWiL8JWEl15hsage4ngLbl4UKHbv5mX61EK0oWESoQesNytv8N7zwcs6ak4RsplGsTcJ&#10;Ao499q78+0buRkkXFbkpS4s93cmdcMWPqw63C4a4EjG/hTyMSZaFFx7xzbK6kkheGQROKkCYdAqL&#10;MRqdEU1q6Ea2SYJsRph8V2mxEaaLnmwQDEUqsaZ6ma3DAiSmWoyaDpNKYukNlqKfkb2+BDSyjGSs&#10;qR7F7KCV+mcjcTXhNmOeFbdEgLrKfDVbeBS7x6m19EYfk0pQcezKzlPntZRgxnizJCRT1fYZJVIt&#10;iYU5UY3Hym1T3UrWLIVus5+ZsMmJ1b9s0Kfhd7qIzVl4VLxzCenMYbBUfV/OlFF0eZtkt1N1eP1y&#10;yeKCYL4Xz3UtgHtZRC8hlWTlfkvLAwIxRb08oMqKnK41K75AcRS66QQm/iJrMZ5Br15vmpD0nebU&#10;jsDiFzidrzS8JWeu6o2RQonepI1wopvMlXYBubGJ1EUfjd+I/+GRPdHHhNWMYvC2OG+0Toi5B0jf&#10;gixIEbW6SBJok6yjYcih7PW2jLQtmUk9XXy75BnzeTo/wfkFnj8Vzh96zvSdmc6xJ1IIJGi5aio3&#10;2K3ozCqk4HLP3np8iXVrkhxSSfBurRnudfzbGPLWmiUsgu9YCPf8p1tTlC6xZjvmKjWvMW23FnEA&#10;/hxPNXOqdgs4BvKUQ8iw5doPuxoQPKmVjfoeMS1U/fw3ia9hpzK8PeoMkybcrIjhrrMNxkGLD1Tg&#10;u7kmd2ZZg9n6MPgRPi4O9+Nk5G081ceA4bqJg72Yd781c6deF/YOOyL2dtZvm3vDKjMNYqDYfnMw&#10;bqFZ0EdCbzc/l2PpQReoAPeePz4NrEek2yew6rnBzdgsOBi8Yls29HuydA5thdQ+UvTi4YHE0ZGG&#10;9X3/oy4ctRdBI7T7BbpW3Qc5Aq6q1a4TpUNqDGNbad4bS9bD3n7MdP/2xrxtFC9xHhxKQnMSnmpI&#10;SmWCZn2QQUy7m2Cc/aORLWaZYoI71cV6xOgfqQKSrYxlbXwVh6YRroI/Z1GfFWoIDXqdhpgBgu7G&#10;AQqat6p1tOqwxU3oVI+FyTNcPKRsMlh93l0EYpVlxcvaTJF/YhBLGy0115FwmWxBYhTgLNIscirK&#10;gC0bbpnKOVhKXONo0eLFp054i7JZZK08mSUVdeLu9aWHOHGWilQEl6KrfpMN6zRogiq3MLqr8ZyV&#10;2ok1r5UFr2ySpD2Tpy7SSXZkThep0k9S1OhWqaRZt2ZWJnZmsbHdJmgolgWExHUMpbDOk8eecuFx&#10;ZVO37FjANwICU8XOMzxyykq3ln6Ka8UsiSyMej7LaIKDYWhEtlykIqK9/sY/PYtvk7lZrDWVmw4w&#10;sUzXHe78pSKOWyazwp+QjZsXzh8irSvVbxRL6yd0lqk6v6kcLSpzZoYz0VCViV3MoJq4nl+YyUTm&#10;z9NkdCjxAXN5B/QhqDPExZQjshVtna3VoQJsl4gj09vKLBL1CUQcy9Jr4kPx8WCFNO8KKno/MWIJ&#10;Oc2W/kWmU34MLSJZyKdidKWZEXN1sYis5V4EpMzqYm4bsE6ZsMwq2ZD+A1fwAmQ4vVFoz0JhRU98&#10;hlDtp3QlFrfTXPRN5vgssP7yenl5eeYXEcCD6+uLXCon1keXi4hyQdJ3+ceueiEDcb8u0AZEIPoF&#10;gcnJVGfRZpJeJzKzJ7twocOUmeHEmnLUTJ8ilW0ulgCeGcuMpgoBLsu/oMSmSYtDdeSSJ86n+Rtc&#10;L8AqdO5k0OSfg46kdGeKNe2ti+lN3t6WWV5WhmLZmCsCQEO9nshmLBs8i5Yhm39YZ7JF23JyOTBB&#10;bdYcLvqh50/p6RPhqShxl0jcE013J8ZT8Zw56+4MEuVSAmmmxBiPUI3aHQ5MoJZCmst4cXzQaDb0&#10;PHp0NhjuaCcesoMJlYGXGEcooM138haWE8WAHuTluXMYNNitoGLR+3RQRiL00zyMeOR+yZ5HkJR9&#10;HFa39yKD2pj5xbDuPRvMcT02nBJZkMLNjNFodCfurJS4gaWXOC7WYTGumB05azUGtacino1mww+K&#10;Ygh7L3mwO4BZ2sHFVsMIbTKDNTovQRcu6Wm7GOJ867pQfyybiMU8OOKMSQqfdxAa2opBHfxgCwCI&#10;mLRN2RST1B3Ur9UCgxJhxPhN+HCt2/3VspQV+8QeNmGp75ITa3borW9VI62q4vjRACq3ByzrPCzQ&#10;s8uPtL+a90d/NdoBSwDW1ZoNsT8tuzKgbHc1dppbWH1YrBb2rjzOK46431xgU0tDD2vuem0ydwED&#10;/HZ7CwPZq94Ao1RgjvPeTZVY+99eFTWV8+o+Uv9q3FQKsW6Qo33pQHkCnRQkAMDqJuU1ZKtR7tGT&#10;Kr0K65p0jR8my75rY1uhcxll0eTckpYrlHJ3GuVrmyHV+E8TqUGvNbO7Vo0h1+69Z1ku1R+DinHx&#10;OINsXWGfZYG7HbCEuELEFskst0uocO9ghjTP5cq1UU/oGj/ubWrHgJSyVGmVVghynfCyghes9Vwo&#10;QR1p4CxLScy8MPNTDyoRLftwJ+QU8h6efhSav4cvmaeKp1QXvNN5ubyyX42GHNOnPH9Np0/T9Bum&#10;i4zd6MR9mxmPyuM0hQ3bVKu1S2yBNAdPAwbRGIQ62by5d2c5pnUnJraH1eOni5qs3NQ+oXQUvqaX&#10;kp6tRWdoZY1B2Oih0J0JOpHS+ZUug5sJAdaOi1siFV8WTRBlXbne8eLDMa4z1nF44JOAkVUDIDQK&#10;fZ1aMNr0NU/HRJqlin28C8BDXRk7trd1QLcaMzWvRnNl5QShWdaFH7Y09kcRzmet+O19gxRH9aK2&#10;M4oLGqG2W6SWF4kx60V1jj/lnHrvh9y8WIebXGrqc37MVSsAtjq5aseBCx2mQaMKMWm4N/FD400K&#10;YR0Y80CatcZXDXSdjJbMmlX5+4XXcRarBMavViq9m6ihesttUNgWj0aEy2oyfmXJK4gstq3hPe1Y&#10;WEjcrYAAngFOElaTqp4sJwF6z4LpYqqWdbQZkUjdBP6+cLA52of1znz1E7CZnnbX18tyIQY1YYNp&#10;zgo0dhZXsz5INclaYrgLB0SdlRHtV9O1SqeS5/T6TZ+bFPZQkbPLLhxtGoG1cLKLlb0jm9XTrrtU&#10;Q3fr6lB2r4CULesMajmlz/9i4mU9f7KG4uqDj9sflqwMdio2kiTUUW116ijjy4zHZgzwWStf9hN3&#10;Y/hgMTOcD+YEzy/55ed0fqL8IZzOpJYhxbU4R3i36vzfZfpDBSi+p53+F8w7SR+gs7wxDMG7a5Jb&#10;UbDYTbnva8VjaSmNA3PpOoQe8fbnLSv2GISMn/FNezePx1ZfnW1oC1IKQGkMdOldSvDhn3F1pu7u&#10;yVAKIHYMLJ3Ob0546LTT5TBpeZAP+N58mbvlo30hjVEej98wun1omNn5BffPdoCx0vhQmd8J0IYM&#10;uqEVFsYJVoMZHzzuxAzXyDbptSN73ToQA3du2tUn7+wgSN8VsXSLtR+vJoC7PuY+1s01ev1C8Mb4&#10;OsSv3R/8W9/BK3mTW8LudH+w0ZDq3Aw/YIg6OmsHyNUD5J0sK6bmshwHJv1QNf/Ox7y05hSYqhYj&#10;UkTwKpKGFhNn0KjmTsIt0VIyMkhUCFoE0UpaW+asvrNx11+hTVbPKfUl1Wqsr+CksBFBaQyxhqCw&#10;T9go4s2v4gZal1qqlrgxnCB7cJGgumQCbO6iDrtmgtK0guw3ekwRyBLaEhajH99xXq4Erx3g7IIs&#10;nQnW5msGD/Gozlvz7pUU+O4+GALBCJUeFipKYA3aTDnkQJpbtm5bWUd91LYfeMxtvWzFXVwsuIjT&#10;jBg4nATTK1EVPgOfBEF8RSsvOeCISqILnzQ5UQ7qW0V2g1bzVQerC6KsRk3pJTBrSpnGPDOnd7pI&#10;hTH54FvcrVnDk/yWZV5xnhEXHXh6J1FqcT7M01K9LSpYtg6flvtJmn/q8dUlHk9Ip8mieIrNK0Fo&#10;xssrDxbo96mYQQIMA0cNUZkombr8Qovdo3O2GGURHHerGhNMaC1PI1ZCoi9vHCNEhOTTLKphNbfL&#10;JtTbqPrAgz+SfsWvPyrLCzPndHKILiDnnXxNOl6Uwhg13kmCyfRcpCvg9OknHopSQtHrVzrOFFA2&#10;u3jvsnDilrQYxPPP71OXqEuvE0ce2AaBPY1UbTSltlVNPHKFlWG+s8jGtcuShR0lKbvSc5gEopaL&#10;W/EFak0n1ZUVyHxSzHIUZT8qJmthUbO1hKzClCRhm01ki0yQ06nUZTi0LULPiNXUMtlyC+AtNuCT&#10;O6KUsajXGu33p094fkIqdJ+pZXgmPzSfEpzufJIdoR+s3bGqHf6e1VRH4kDEW7MqOMCt4BF9BI8X&#10;Yu/VcG6UgUvYtBy6ih1nCzcwrQ38CXY3DwalbJtTrcZu/Tcx7Q7PbVQShHkQg4exrdRa+Vm7d1hC&#10;1MfxIYS9JgCazTbmMO2udpuwz9NCRoyibS0KjeK1sv7GUnZM0CnQf0bEMMbv36Z2mXG4VO+FnW24&#10;t2KAwVHx8FDRe1O4i74ZD73usVa5GhUgmDDrUD/4nAb9gm3Z4C6Ig3ouoDarpz1vDAmQRkesu17g&#10;PgnhoLO3Uj6vRaa+fMqD0Sm4bOK2gn3/T2HrYevm6KbKOPYA72DaPkzQ3g29ocJyRq3PVsth/Msq&#10;m4FQ7bs+Jd9R8S41jHMAi7M4Ks8pHQV3O0fWl/GyYCir5lYIW97skA5vC4h9gFK2yQYiHl630EuX&#10;sQ1sSiUZJZv5QGnRc8NMcoPJlGDdDx7N79oR+fH1AYNeMIOgFpGMQWVPHJUGlFREsBVS5M1fKcWS&#10;F2s44dUnI0nLPRN9YD8unHWlW2qiX1Mju0YCW+OYtYKT1VhrYV6OVaidWaUBK73c9amgE/gDTsup&#10;RcGjrxVvViKlo3FEsIrr6XRnbXWQs1MuPZEuqQMwJkZWS5z114tfsM5fXmH6fcWkYCb74+Icu7ay&#10;yjkiUqRkWnd+VW4ZrDfV9yW13NLURyFVyrZZy6CSR/Kw1LQlVelhgXvFdgrLTZl05417YLLvFwlx&#10;BU2FKxld0eq0ak/qFOOqiamgem0R28KUduY06ZhuIqM56YQV8ytCZXcrC1otLVqiMnd3YqFsEv+t&#10;UZdav2Lx26oELOmr2BCbq+WM9oBBmaxy2bLIB6A6nvXhb3iZ5OxfdMyPEqKrAoDJWwiSwqyqd03r&#10;NRIgb9UkYkdlmdELnNhky5HQhd4mNyCa4brklReBbZ3m9jSWSM3roi0oHqhqbq9FxUqmspyZsk8k&#10;qFZ3+5XmwFUXVORTc0lLUCVGYpMF9vWVZ+XsbhAhKW8Shyaj+oyzXDxC81K8sl/1ogUUFLeenkLV&#10;UkM1J2dr8Vlq6JYI2bG5YXjHs2pdiHJoudeOfbbkPkGlaf4UV8J8AmhzTFpj3JMplj3l/Do1davC&#10;u6CfKlVl6vgMPUcqZAt1/WinY1Zce00Lo8/MmcC0DzKX3ASmyp9/JiUzEciAROMkoad7qEcoo+9n&#10;NESaZyQMGsklDTE4eNdY5S4fL/QW8JUkbOXig/IhA46jpWHHBG70zs2o9p68HNz/Kwh176bOL6W/&#10;jR6v4zHQCKsjFZtephV5rv/FZsSF9i3cM+ptJ+JBYLlmr3badvA2ayr2mIOqnN00CKALMnXwgfaD&#10;Ws+0W6NCFBmNFMMmlAZom4bVpoPbMaA/F1fUr8GqvoSAttyX9HsjcniMgHMTEYS4izrWY437VeLx&#10;O9pB6lUAlTakLYty3OPqYjNuoZW3U0EIMc/vvNR3RtA3cXvQfJ8Bs+UONdw7rseD2j0I3wiYvM3R&#10;RTyeFt7FSP8mTQyG+cbUj08PhC3D8tTPL5YYh5IT8914rf1WVIUvllL7l1UJj96cGoDv7M4Znv44&#10;mGwjxJRd2IKZB6gFvEv5gUH/OKBTw87kGlr6sfcZSus+bbGQP75+nxlFKi1ECdTgfyRTgxbhNKVo&#10;TDKpDrA0rhOYQhVbsjfOTRiDzTBVqlQ39oZxTaDvK155flrwzQG4HNTJU7z8y0NQf72p82BHPE6g&#10;MTnYcoyOwuc9tSdBh+qQSXIe3mwBqwV4z+BuLF4tbLSAN521zUUwJBCHsLMgKm4vjZ0cpRsA9E1v&#10;yFbB6hRXxKtSiS9tgWtHRMdS/qjliVupbT9R0hoRiv7ywsm0Oskoi8ZPFIkh5nEdu1HdpVQso7xx&#10;z3gPSuel6ENeIUU0q0sqYc05zv+Xbnna9gDyaFkIWlzXsdJYcU/c1PElmoeGk8ZXqh1yEWslIgpb&#10;cFR1NmazVANPlsrKs0Eq5yb29RISiQrpyysXslkMwuJLLabONdlCqclEhW2mWK+ibJFRINWmpp6T&#10;O2RhK0lFskkqr5CWBeXK1ZMctYIp5uSoMn9ZTDiIMlt3Xlh2nw/PecmXOwnnnLJ5yVNK+u/MPCd6&#10;az6wpraY8zMxlsjOylwoMYwvrCMnCfeJNB9oLGwmVkvvVlu4MpbXk0YbWChmaYmileYKp+yi5KBB&#10;sfhp9lJ44017FMCZyZOMYTHPATMrPICSXegme/jEdospF3cdSv5RUSy0c4Vk1J2TJgIrDFkPtfm/&#10;EUW74mWQlAtmftPuCfihBL1VaINFbQwTcclpGp8IT0U7hr27VO6eTwy7PxeOw5qtIcV70/TQ0WC4&#10;i1fB0pwX3VC33qn+il/44fI+xG61gwP0cNPnrmazmOHOrYO0EjhvK8zm2buDplv5f6XvkuJqtuXN&#10;Tuj1wN+WzYujon34mgeg3bA5EJwyaURl3KyBb+KvSo8DQ2fnwGAAc880FrufiMaYh0Kev+3Uh1Du&#10;wsesbGGUahXUyHbrh4FwA3cq3vqUiSfn+Bf1ZsKsk1j83iUihc0EFoa6BHx/pus9o1C8uwJ330xs&#10;qMHu64KX/3hY9H7UMnxAFsTRiErnKFtadFcujqrx3NwFkZ5w9DVbGOem4Rit1LACJrh8oP5MSS1N&#10;GJuIEutKFnYeavVFUBGSq0T2B4KroW9hgM+b7WFAi8ZSsLbVnFuwvgYmOX8sF6OUND48P75+7xWv&#10;lwCaXDslPaA0TpuZLJpllIICWCUADLN8iotgRQVdCjbRrSzMZi1/pfbIbrJnWAcvR/X890pYqFY6&#10;/8Nk6CfUuRCtTUm8OMk2yVAINK9InZVlsXWrDpNpa2VoWHKdDzoil2SUjHJGnVZMEtRZZKjNNkZX&#10;203q4wSP1RUrPWYvg3WZXVFSun7wqq1ooyA0n7XTm+t0ygSuYHpexsCytnMy5g7vGVZWGwLDhG8y&#10;d88557ZwkNkXzhqAwvPai2CoANWHLEOwbD21RUSrMp9bdD4maaxZa7xizk9Bm1AWTuHB3EkGkYvH&#10;UYBy2rMCfKYr/6CAggRqy7L3y/JFEkszo5bYBT7JAZrcN3tV5sKVi8+Z0WAsoKdvnbiqEbUtSkVH&#10;SafkvmUI1jwtliElBbiAasSvqT5PZfvKgK4IPJl2EoX6qCJc3J6a4qoC2kkk5zQAFXJEtqKB1a0W&#10;LQVS7XtBo/lNWqBSzWipyHweLrOHOzGIWOT9E1dSCx0LGcXzuJjPWpmRX+RgTzULOmuw1nIxxldR&#10;EzwjmhXQNAOa9mE6MUyG98mFT3t+ETmbKcSWROJ5konolSBWLjiXz80Cm1kk5jRCZXQcBQxJss6F&#10;D7lp6ydUMQefeTSDfCFo1vR8NvkDyBVB0125munzzYzuEskD7a4vv+HbW7m88h45negg0XElCW9N&#10;4RIlOvcmgDFm8MpXRJagHf5fA2bow0+TgAUUwTJycLEG6IBEC1vJbE4Wf10ki5sAV6QXKGzfpa14&#10;IeHy5JNS4x3Rqy06RS+u5ZYr9sr7mpFrgnQm5pbdP3iuTu5bPuNFP8dXBTcchDKl/vxZe2Jc3kpu&#10;Nc3GRWhNdugL4exP53x+YU4VNQil7p1orsvNQoZuayazh1RVN6UOAaXtrYX1RqpobmEd6xnyvPHS&#10;cRO02kscofMcBjVPfVlowTornRhs5yB1KbBKO9qdloRpI0Acxu3PildD5ma5Dab/VuIKQKI6PQZT&#10;ORzlCu8JVnvw4ipdczfa1oWo2YOC8mqAHAlYmtaNTT7Z3kQoeGBk+359Wrk1gC7IUeECgGvvA9Qh&#10;7qDwrau2f03Zz0KNoJoZE7Ll5gvr2JENE9f7UOEUapwrL/MxkplNmFXGS320VUIvY8Y9LQAcOY/F&#10;qN9XDdBFSO0WRcdL1rXSEYZDRMBB2wa2IJFucGSnFHbMMzCFRRA5wGEwbAl2TZ+QjjsUuBJ2BmxE&#10;MzSZGCxKCDoNRRmfFaUN77orrP9jP9Avg0ndOrwCxph6wD2592q3B/3sLcZ5Xz2WlIe3jNRlAcFA&#10;U7MG3tWIZGgWCGujwP70v4IAPLAxbe7tTThcd0hxAmtV/iYJxAMcBQL0HxoDvCx38WRQX1LYItaq&#10;dsYM6jJVwtZMRmXgLP3weRXPC5VFVlJgaoGlCGHdFki6GoBSgdMFa8aQZD2UCkSMqvPO69KgBmh1&#10;j2xTcXEl+pOlKifNfyR7U+C7IECUYlml0N81xL+2k8r+4+uv/lVWDcFZgmEYDETrwIUUeTPFaizn&#10;M36h6RYt4Wil+EoLxkmzeUWqXIRqalgaflzxemruG1XF1UibSIEInFOLsAfb0MALi4SOqPsOLLAo&#10;QgtyRIPLiy+1aa3RNtZnVqBuUqrlQf83Q2eVyjVy02+QuI5G7a0RoBbLVeAYjrAevcfFLtMbKrqG&#10;87HUU1XLGg5T/KJL74SaULm27dKEOuEt/gC1DyHLUwtZ0es5QUX/Z6gS+NS8YyBzVBQan6lGtaJ0&#10;VGcWJLNGE08CH9LWGHgPsNgsNQsQNks5krE1nFO9VxexXqqQtd5cDfprt73MxVWNd/NZbrAKZ7ur&#10;ZltgyEBX/bl1EIEhME4cy0oChtrq5DrtauPNK2fVUhKsESILGmJSdNS8wTl3Cw7oBv1UdbXEImIP&#10;J3iy9F35LTEFYOdpZ9wxRJZv9nKzWlwFyL1YgSadIR65Uo16uYgafOJSlv3WF+MjCoENhIhOflvt&#10;NCVxQwMnFckbvrxwxO31lV6EbcZirl3q2E2aQTowBRn35/OsG0z7ijBai580BSGMNGTKm3OrCbS8&#10;SY06eWHms4kGuK4vbI+WtKDMh40AXdr8QoGQs6QcPIIqJDjXZYU9Bov/pWX7Sj1trg739nt9bprk&#10;SXUCSPUt/Yun1jPzuz/9zBHKVOieXjjWeJ4FYiWMeyG3+bAfHEHsPXa4UYlhv0yOUseDIdZxVs09&#10;cktE3GPV+Aj00WnwgfIPb1UWaClm3UByvbdWRdH9UsO7OVY3GFdp4xC+3yR6z4gI37tlbbob5rvv&#10;tmFvis+PGXDiJjEquOPwgxMp8Pe7EO2Bx+UbTk34oKSU8evAHedqLd3hhiH6m0/yb8WE3fsSgB91&#10;IsL2j/hhTEDcIdA1e9veE2Dn2YGhOoZRcNXKJQPrdoELBvAeut9tjlYMTYdDFAV2z60bmUb38ria&#10;m/rH19/kVw4Rs35BKFmWKkSZ8dJCdzqdCsNZFnNdVuerEVjAvQDWpkmCk9H2TlKDoLaCtEucYfW8&#10;DFWAuQ11y7R4Nq3tZKgC6frERQ9UbFW4w4buYg41Ru6WI7CyNWUYivBrUW2+4prC2uBS5jwRD06O&#10;D25zCOTYaq1Ud8Awu7WnnMxpG93c2b5OolCirVKVNJdCsFK5xedGn5RRyKIkLGdoxQYEhLrrUasB&#10;W5EEnctXV1EqSM3WL6E6qAj/iQeTeQo4B6u/FIwk50NGLedU4cf9CR69q95bpsma0cFn0wLV5ojN&#10;WCQAMql5J9+TRhUCCaI1/rw3UsH/6JRQ9wYnjFB7edkFAzuV0V08LhZLLx1Tzurlbo5W1sgRQFzA&#10;ix/1wvX9VcFLfPhZmFwx2LxPkrOKnDmVoYUhG+maf5gSfc46VuWKFAYuI9FMZ633LpH7wHWWFQla&#10;KmuMULK5N59UVJbzFi4chiQVLl3XEk+dxMWvnX7JV+aqHXVEny5vHlgicuL5PHPDgmXSV2F8QU3D&#10;AA3azg79BsNcG2nZZkk1o0Am7hARONjuPVXBx8N7bYt40Aa/6ySmC5EjZ69guRSGUnyCVotcDTsU&#10;G3a7RkrVpwj/OasL33RTytQSdp+esUVvO3J7uEohyxiq01N5ekrPXPHC6Zn+SK1z+k+2sbOhe/IR&#10;CLoi63i9UoaozThrxTWrE/bKkr20Xkywrqf34E/YIkFgPXt91AOJ70hejCCZ1RwJ8cby86EqybXN&#10;8G1VJ0aH8FpuiCs/6XqGeXvZPyjNMd1DLHNLdNgMfD/JeGt0DFE6+Bdxrj1SyexcKnhrzQpwZ4UH&#10;6yysME6WBt2dWlvs3Jk5unTuEO3C7qeGdDRk3jCpx7Gx20kp3lZ9t7IK8Q4u010yxLrihN2dCQNf&#10;Lt57/twoY95d8t7hXoYdBTPAg7tq52puGDmAg485Kkrx4BzZO50aYdtH1yWeFytZPqxTSI7Prrtj&#10;gsf2ZoiS7Obf3dUmA+zOw4MhFAB+0KrS32IkL6n5kkbP0P1agkMoKqXkM63xUMC7IqHlgRBW8ooH&#10;v9gMF8zHG1GNvtKtJSYEAJQVLmhzRbia4QgnIzmhajZW44VOzZ8xddhxgzkHoqKb6nMI9koeSplC&#10;/RdhUa20H96QEHtGJrQuWtnchyA1Udv6iYeyqtN6XsoO2EpxoAk1PJo4lPQidxEskburXa5oA+el&#10;6Z1qyBqXqRqUjC6dbk7+yAYrNnjneoO1xyIHoAO0FKUIUSTvdUElkHX0w+rwVwuk0q1k6pilRm5q&#10;oeKjB4sYBlgtcAFDPVuUsCsSbXCVLJd2XDkiWj4zRgqHPMIXmyRC171UepOX6PpXRSJtQJK4KDOI&#10;6ls7x0S1O4lmTsfjsgOWSay4kueaHV5dU2ft8ihuEVawQ1EZvR5uMYiSqxZU9pzrNufuOVZVWfVs&#10;Lw5+CA2fbCP8IpYTQlhdrjzdnfUcm8BJUWy6Rk+nRk1B1BGpotRpDpz0uOr6Z2a2Fiu06RfL4opY&#10;h6BncUELlm0xepZTzaDFL2IMLRO5vEhAzNfM+qJ2kZRcbxxqcZ/ALRZanYqYnPOiUIHLBkSzZ1lN&#10;d60Xcw6QCYGpSX8Js+aiJrPLgWckSu0q/mG+M7Ltmc4xGuE+v5BxN58paPeZUcxEqOImReZKGNwn&#10;jhBOKJcc1FC1gWVrvdocxsisyD5wVPSuv8RbgdBsV7ipMOsyIdcNgBuFFnyPkCTsPGFp5SILYTd7&#10;C3B4vOh9+FP0w4NO+L3dZTBcjiqxL+2sl3CVNnQwboUbU/bGl3bmPDysu8N1dFD2pBj8lnHvQOBw&#10;z7T85lGG3Rze4xwmwHd6RNc172O+st5am2ClB3uoHXDfFZff2V+AB+OG7vzbtVIjH5x7x0zeuzfy&#10;W0oUeK8OIz7NNaUbP0auafMh3LGJQxUTGgdDZdB5ZVRZJZDFAS/c1W6DwY2uNNb0gPlW1E0Gt9tv&#10;ZQNCs0UFep78YbcS1l7igyAnGIHQ9wa/P2rd9Lc26VU7Ia3qF1kWyrRMDHeUdMKJktMZ4KsZV+Wy&#10;qlRH7M5UG23Nq8vDhqsYU4X6JwzWIq2ILVH1nATjXRqy1rXN7b4RVc3xvslL98VRHSBOVYiyiLKB&#10;Ua3uSD4Wgg14AcJAXIo9I5vDKOADVgnkESoHoxvIICEixfGUreGh5ixl+6tSqvkgUBerFBfcRuh3&#10;LnVA+GCfauXZ0VlcLJoWd8XB5wkhsr11YjupjpQZUcSaUDku2SO+fZ+wB5F20STlzoLi67RgV5wg&#10;LEHYpil3f7AkydoWAfTRdOVha+Rv2wn8emKZLIaktuqVSVm6pR56WazHGawk4FHv6MZJ2Y2LFHJc&#10;3JLxmFzIHP9TtI4RNDOIZ5bgVYQ79gwhtIFifd3tolzcIoJz4kqvsO0XpS7V2TAuWtBfS9PLR69O&#10;FkFyKnq0hWWsnKqr8X+zhcXngn7+Fw3EIRMxmVhzZQwaaIo8sRCbMuq9p1KX9NpX9vBrB0EtPDLE&#10;NqDzLF7tIqDmmlItInHqWXBxiNwpkEEpdQMuVhPbvaLq0t2AIFcR/RY7JJKKKOSwkWi8hLOY459m&#10;7pWkRcBR5hzWmKWinDQPLbCEGHmcolFcTF4seUKAzSyXG6xWezMFNRwryy7jg0bj5ufnlxOJXs7l&#10;6SdC2HMIvdS6mW3ks6Uq2XmmTcOpWdqOV6FblTN6NMl7K8bdx7BP5W5tD6o+/4FX/lACls69QVta&#10;IZ9ioJnG4e58tOj9KP7WcCNvyDv/8vOBb39LrKa7b5U34/tnzO9J5r3x0Y9fFo50v7gb+npXDRT2&#10;ZziLywMj3qOZ8NZjf3fGNRy0hLaqVL/4pIOJJX1EePgdxdZQbgv3Z3/dKGNKOdib+FgHoAvZAfiI&#10;otflytuYpXf2Km1wUgLM/S7BAeCGkZqwjwTfEmXvvoO0j9f5IeGQX7ctd8qGTbYjK4ChEWWkIPlR&#10;9P5tffHQytixRZejNLCYaZlHHJbpfL4SMoYdtTr6WbrJpbpEwYsFqW3mpVwm8IQr51E5bNdEs2qD&#10;9ThO974TQsnqnKssuWa5mCuyWG++UsHWvBaBeuhcVCyRTNNh4IxlHynJ4yqiSw32rDz0LOu37J5D&#10;Z8y4vZ49ylBhVNmKLlnmy1B18SCvXBvvkyfqtDoKLIoEPMtLymnwqrL4UI63iAyACu5VZpKKYAHM&#10;5GzDKvVqimO4gHqNMSsFU/Xl2fJ0dKbDH03smsZc5u/Q7imK1KZvTBSywjWTFgVkR6RahuNMRYsu&#10;oCtLc1XUzkQCTtaWuiaeb9hXLgQZ6ESgMdm9Kn0GfhGakKo+m4lLtNmTmic5QUkDbBb1kZobVKTE&#10;EzuQi2z/zKm5DN8qCj/TTF4hATEzKqsimyutKxVoi8NTVFYtKEktiSQuh4hPggejEoW38PJqbJU8&#10;Wd2NTB6+yDHI1yv91cLg3emqRVpZBGlVBI8lr61ZxZDe3q4zJejSj121qDWFtlamIO7rBSWyiLDH&#10;y9V5RdpccPkBvf71lZBYOlIujFsSrQMb44XFIud91vNQis+kE9hXch8QzIqOA5/VMxuoJ5uGa5XC&#10;ZSKZhVHfzd2a+SqWU6U+YAYvuRW4RFZ+vgYplZstsnQkJ9Y5621i0Rms1ISLOmN9TUBX3lWQ3ZN4&#10;WSVYYbL6RWHTKH567Stlb0vliSfOC6ca072Ht/rtIg5g2RyxF/OJx3xnenuOIFrwTW3lWDyPT3F3&#10;aFCKhfOZkFUpvCUa4ckNGD4Fcq5dZWr1yQyZbyLaMuH2g2TtMs7rRDZdGudO+PTThQpdGvbKv7mA&#10;pwgig3BJNnUJCB+MCN8Q8OVLiRq5gJu5ErRgsxxoNHZmx/nnyqMUF09oAgGfFbsDtk53u9q1l3qC&#10;/8ASeA/gVKLrEbnKbpx1VvyNc5K13tv2XhA5b9AQ0JGQYVU/r168jjofW3PCoR5yVDuUPQkoVCiN&#10;qw/qGrsn+AB2HqB+zWcoaG+RldZRSnmB1huIvQD0CbOdJzWzPQoN9Klu8e6uXtbpEASzeUOqGhmt&#10;vj10klqA7dm+bhCU3V5NX4ZsbMX5djsFhuJViCPgVSWY+3cpkPYrgDjwx1xXH/b0P0II6xMLTGBS&#10;Qnc6b2otazYonWzxNVjUlg+YXvQgc9MHYG6kqN051Vj9jrW8aPnA2Uws8l9LO9NxRxY3LhrzNJuA&#10;Dde+Btc6HRQW0IaZUw5F0aY9F/6IfsWNsQWbNKd7GywhVCog6HGtzsBUo903N8JRAZamlSE9DaDK&#10;MdBIltsIqSZaYQXL07k5i/L+qhq7KilubiAjsNW7qyoCsY1qoMu1raJzDMFO9uhCPz+xImki2K8l&#10;CfsyPuD0MjRVY1ILn2cElhJymDDKo+sf0SvWnFrOQQm0OFlehKdAC4Sx9Id6dmQz5y3yeMymPLVh&#10;uWvK8tSPKfBHJfx7LnpBDb129MXINp+IzwLnc3qal1ciV2Uh6rIUFbMM1iQ4hmsXKVRU38RpJ7lT&#10;DbiQ2KrHdsK7/rNOewEGw1J0sJI3hDDeUqGboMgLFvSSqyEgU6k3LZXo1mRtDD7VSG1v67X2Yciz&#10;SdMtKY4WecEc8jPqBkLkv9u2lbps5ckhYus/lirWwNRUqW6AXCUJNAx9h3WsN1nNBm4sVh94RYtC&#10;lqHriYtbKpHEn20sZEm+W4r5qH0xljQeVA9WkTupOjSlsl9sgYUie3X4tVQgVP5es8p6i5bTXMlL&#10;Du7CPzMJapeHhcTi/mp9AYEJoiWW8qZSOeEBUnxvKvLrmh5T1ZioyOkoSVVgV4sml8dPVThLIVws&#10;A0ZuWJTQU0Axg8YJLoIWJ+MrDXLP5zOxeem/qNY/ZfSVj40KNa1GU5pkYmt3zhrDLDuM9+Qisc+V&#10;zluwSZeFgs1pQBM2kb8BqRYGbqtNV+TQDOE2DQK/2/XtjcJzaSNZ2D2pwlq1FcnSfqUmletVUmzN&#10;gl4kAgorsUtyhPjtBHy1GNNLSbHJNPDiOb5KZcx2Wm67mLKjURbBzNuhLrHng4C0PbBedczo1Rho&#10;ijH1SbgrgPZM0zuRtKugks09aApXQAlw63yUFHtfzRKsk9p3W0gV3/bkmHGJK2cOqdgXghFQEjEl&#10;DT3/zAJmVnR/4nEuV7xnvnZok9Rx7dKGdL9u896R42OFGI6kt3tbdv+o1m5saPTO74JZ+s4TzY8Z&#10;pNw3+PuGnOK7D0lbJQ6keRimKXhQIkCg/93vfBqE3T26y/DmmHLsq1yHRn/MarIrruAGWOt+GyVC&#10;70C9J/aorm3uFijD3QAqgO82ioK7F/dH8nvckufaki99N0efTkrSblvq93MTu+9vtxr9IX5sscYm&#10;7Ok/VuxVGL0h9qyAuy83vNvjgNWaBrdDkjfblhA/6Jyv0kj4oWH+u/nCKDUELu54BkhrQTIAyoyX&#10;axO28tbxbrhr6GpclqgLzXi7kF9Z03P7w1s1BqAKDjf1o9psaasB7P6Ym4HWBYPZygBdQ1t5Vpun&#10;YvSFYhG3CsbRnJt6s8aaCzbKJQebf3LaTVaOOg9D87QDvtN2Z6CZlKruTmkvljc6LjKkDRDERjKt&#10;BQrdf9ivl3VomiPxM3R7O8HF2mBcXs3ctGj+6iJZNShDZsNH2d6Vuo72ggzwQcbFBbRRxyPHLN+r&#10;xu5i0yHpAZemYS0m/gVl/PDMteDVnveTfspFxAHcPeExhQJbi0c2GRkJzHUpiTrq62QvpS8fUpMd&#10;QLWV2slTittTpbzN1hEsVTeAVTjPJfeFGU4n2uorRyIx0DhbXEjimSF7m4tKvKkmplDiyanAsklc&#10;xknZBka1KupWVn1AaJtICjbV2NxXmOxYZG1E1kmMBc+ywGDSQSWyR5d110RjztPb1yunBUtMqfhj&#10;5W05lGSJeZvaU6UPpBV/kRZENlrXFSRr94o1Qr6Y61uLHtYFyCzGd5QoljHF3n+8QZh+AkKcQIKW&#10;ciBKZp1fgpXWMuGnP87WX5XcKdBbDPchFo+v8UDqFSVJ2y45dUr+hiwzsB7a/I0k9nyAbATG+/WU&#10;zs/wRP+c0/Mf4PzEXRh4AqYxU/PhZL0oFZnfVwD0i/VbC0SrVOEWWQR2lXt4p/Fq8DMIuLNUxdHq&#10;B1fG1A8pDQEOPju+Y5n4gSsV+LDXaSiLm8o+HO9RaBiWZpg/JHp3VKTWX8HNXsJx6Qn3ZZDCgLEK&#10;6Sh3tlaKbVUJEd28Og3gvQdpeCbUnsjhiRd2HcBaDzmCSMFdDtZWVkv+OkSFwnp7XKlgUXNofAIJ&#10;WBjdVbyiw5RD3ZsR7jccNGuOO3W0j47NW5ZabuNd/LBBeTPOndqV6e7or6123fYO9n85j5zN5UGZ&#10;R/rL0HYQgxL4fdqZHPOx7+je7KmZH3TcIN4EsANUYx722pA2IA4UxPEdE2OtCwl3DPfJpzRpPRIa&#10;7Yi4pHGAyx1i7IwJfoCd0+84ltcESRqZyWkyM0e30rRjYoVz0nBQrRFYwpdrAesPq6yn2hxLZ9EY&#10;LAAQF6Q28mrC6BxgyTJfMyxQ7UGDv77WtEsJFS8pWi02Bv1cLMVuW7nm63jim52EJVfBidUfoURf&#10;2V2ikkORs+BgZDXWhqsGoT4ZWnCRxv8Gdk/QqKhxMOVVBQvKX6qv2Fryti5YPV/YD2pm3ihiARdp&#10;x7RFKs6uqmfj4SGH8b7JTijG3uVCq+YkWEatbMMELSKwmLSa41+t+rvKiNQwQaxUnll67IVZ5UNl&#10;mU1ilvrBQmufLJtXD0GpJDT5Ga2RQceBmgMONUJGK7Ikc9Q6/XOJGjikRUN3rrWEw8X/UvovoLNH&#10;PUtlhOloZpCEYg6oPZ9eyK9JA068vE6irObXoOEvF4mU3HWdxfZpuqoirykzWZHiZP7/CaJQVNjN&#10;EtoEYLxgaiZcLlRwFiq61EGLOkWXXNuk9lL+xRxeSRJ4OTiX/NgUlWT8KKNCgYjCE+Tgh/crajKW&#10;jU6eExtuF04AynKSUyFt1wjpzGk7aP6crF7NVQSJ4P0Ckx6osziZmMjT6ItTsy0ttJEnPIJpElUx&#10;8dCYuizwMHHt6jmvc1qWFFxhWZKfKE5mq9NnA6mX1IBV2tUoBk7W2GzLmdRErdPE78UWZWZTzaRp&#10;mZ4/TU+fgUe7syQPnTjTe3oWCUvWkGS8k9+JexhbvFHuwv0sXehGw3VNURDgLnHVqtu3WZTAYK54&#10;a6k3WhDB3VCbI47TQ9NaF2/D94MG47ePD+D2ydHX7ivsGK560HgH+Rla1Kon9K52lJ/kijEr/af/&#10;TgOxHB+AxlIFN7UfhmPhuxlXnQx1M+PNayZthBjjjdQlZcTJympXFquJ0/3wCKL2Ln5dcRst4S+T&#10;mS6xbqArHkkBjV4bS7BoHiVVjrKSag1ZJeyh2yIZBapsHrPajy5pxJGwpXclAKxaaS1DAlOVC63a&#10;fznti+MH9R88jBvbuKL/IiUv7rexsJ981IfThgxj1pjF3Ywbqg4GEAzGpS8OPjEeTZKHBL0V2WTA&#10;uPL2NZiiM0QvZe3roNtn8BB56FGIG08BvqPZ4EpTW3nfTpWq+y3/qC1/n1/STVULYpag6olTJ0nD&#10;OZ8J1EKeNcy/aVKHCk41lMR1A/bMlKHSNLeOPwSCGzARKEEvPAjRzUnVpG16sx0pYOtRWbKLmhWN&#10;5BucaQ1bh9DcT5p1YvVnK8Gx02+MIx0F/1MWsjajuGM9aWYAniq4Yt5hQ0brDgvToRzCj6xWQDM7&#10;6w/n9mJr01oO7OUVO7rKTcLS3BHZbNuduHLMgnGmWvGq7+WxQR3LZS0mq98VqezkvA32EtN4kyA/&#10;2abZtK1TserIqNjKJJvYYELC0ckxqUW0zTLZw2oMgw5V7aeMDHezWC5NwAxhzWigIFczay6Odmlq&#10;XpYdEDp+KlC3XYU6qc6CYbaQVx5hL7we4cVEolqIVK2X375SxQthSUQRTZc3cj4viyu/J09y4i2e&#10;xI7L6C7J6GUB9eSm+UWpS5p6zhimVDgUmy3kiznhBcNY7FznXGkCJvE4GWzsy/uEZ7w04M2vb2/T&#10;y4tAnYxhaHtCxrh09rKMOSe3imdOVzJimXSHsuVEyaheulreWqYHDTn7r0x9Rk3ipg7mImALc8bX&#10;XkO4frXMJTXEIkZZLT91HGyzao/3Um8apzFfi5r+UVUltU8iqgx6S654wwQFQ34Pejy0rTRdcAFx&#10;GYpQAe262RQKRfyuhVXKM758wqcXeKFy91PJkqw7PenpQ4dZ+WqQZ88eWuBYuIgfkNqyhkXhaIxk&#10;rTFccfNaFZzw6PXvqKwr6O7epvWABwV/FQX0h9K2vuPI9xgqjJ0UuY8mWO1M6GRS9390OK7kPyiA&#10;d11XjNyePqtDDy2rYNv0wBzuA9NZ31EEvXfPtdCHu8Gjsm+Of8Mb/jt75LD8vZODht9KMMMuii/O&#10;YJfHgWqPfq6gDPydBqocGhCwpxGv2VD9KxWvbHdymB6FryNiOu5uYGgWHTwoOpB1n/WLh7KVsWv8&#10;/ofV7dBwgB/m3L/bL1m0i9VSBmdUwE6zzqK6k9BkAcGMb5cd/XQF7WJxHlolEGAt5Nj6SHhWpiCZ&#10;0RHMGywLauwhJCoVNhhEFhpz0dtskZmx0J7mpEF4+CZCahEz02Kdi3B17wXIeZ3/Zczdsg6DgWfy&#10;redXpYCXogvuhLY3oPbcC2iOz5XciFDaEgUEm7NYIAsoCFszdL23TkZWKU1yW57rvT4HJZhsOkhE&#10;KYtRl+rDVy2zaMWndmPXYg99fGcaWj5gRCQiH7LsDkIEcTUietxF6MGOBHOprdS1xcm2pXYrFIbE&#10;O4TnX9xuIDPu2TC52gwh5hPzrK5LsWVLYVuv7O5ZCVQNt4oXNjiL/JwZQMZpAIYHEQnpIim0HkMs&#10;llAQojF/dyk6exOkgTQvhYJBMboEZphNk4Ci3EXlE1VSvywuLpdJTMVX1Sqza5bPqBPp+bmIJevt&#10;GV5eqP778nqZn+bT6XzFN/KzlzeiGZ945MvlO6HauMyk4ez50+dCldL1LeULaRuYC2ykNaqoisN8&#10;TVlGBwI5yycLdoumxGdT8L5RUU2fcC6c+UNDV/Yus5wcxOs7TzyJnUEfN6xKl8LziT7P2xdKzbH6&#10;UerRU+bco2SMYqQZMkOxVNIwCY/Ly9Ei+x6uVlLO2XvrtHOJY8XtDO5SCArLCiq2NKscOoFhlXkn&#10;LuBPTvEss8xbz3fOLpLgWvM1ULoPw6wK/wqNyYXNxX5wmf4THNzYcGpP5yOt9u8sEAnOGRYQFiwG&#10;hjO8qXTPJtEqS/spK7mbr8XFTk8Z7NPN7Xz6lWTMzy94fia/7vTymWKH2a9LtCo+JpLYJqFOyC+I&#10;jTYnzQ6znruXPOBSjiaRiMOa057tYPZrdA4N9E5G64JD37SLC1lvL5ejmqzlxILzsTWMOC24Wr7A&#10;akG0kdrhKPNzbXmCUkaUzuEGls4QCasBRTkoObEbf8IQZDVIQNmsYyIkoNYTUNPkEe/Nt3EXtFOb&#10;ILJQK8QULMcr+lW8VxWJ4itQjLWATbOK4f1h6wW1IctUm4OIronSTQAMmkCsRBvnFWEKGB67H9e1&#10;ZhcVDbEE0nCH8DPDaWd3nIyygcpJUG0PbiTquXn5MTUkTSMq7UtAEQfyWT1GK6LSKkgsKK57QnBE&#10;tkqPNDfBOor8Sp/SCKnpv4oz4TwbcAkVqoIkCWaYetxKvNZyq+XUvdXphEsbRJc5w6oYyG0Kna4+&#10;tcqDSJgVmy5v/eSlHcayOkm3g9PSWLt5O0jz/5vqn+2Jbjl84SPDAJeNTmDJ5vLKGxOIp3UosrSC&#10;+vok7SzBElAfgP4uxePjYy9BHjCIvR0PcdS4OPyjyMGg8t2aUqMK32v8nfmV1qW9AZcytKPZfijX&#10;3Hv28eizhleMpV7F/FwXsmdiucAi9wp0QVqKYGNwDRKWtKbxhBTe8D00J2y7B8brwxE7yiv1vkXN&#10;JdF1cPHrpYKldvekjA1c7ViuUaVZcXR2P8R+9Nb9P9QLujUELZvFNtGHeViNaXVX/RA0/97r3MlL&#10;PD7PadRUMs2E2E2XTy/56QW/cCbJG492FquK+EDnYuphWQfLpTO3ac/6lMRNJNlKsTa7RkvnV0v3&#10;LPEpbPGSsRt9hlNM7leLzO0mwdyVOhIpCatnvwsr91lfWAim1MpuHASWdYNIreRLJWvq/UsDaWAd&#10;wIs1Mde5XGHrm+gzDJ+bdCTqpx1g7VjotvKO+QNVg4V+d9PhWmlxjYEHtno0uq0vaN7qQG9RqS47&#10;vA1jNXnvYZGYIxXNSlGk78bqgTJZ+8QfE4x2Wq6Loa2KpwjpHI3OtsoClU+2cAsjyb6Vz1D8VbQZ&#10;4VJ4kO9I/eACGSfw2KxRQFtKh1a2tD7ZJq0ouAxD4VGRjPlSJD4HaMoLT0+kbv7y5evr5YkwRgQr&#10;5tp7urx+lcIVl7fX/NPPb2/4TP5Pqnvdjz3z9hY7fQXRtXDngp/OiyiQmSJMGU4MRmJeNtW0lA9U&#10;FDBsjmUdBlOR/nY6P7F/OEuCtsCjq2v5enmlupx9vhxCRCV5AbHpoggzKHhI6kElaTFIe/JTvMiR&#10;asPy0io5rj8pLljEeVn8tEvxC2oRVrt0mjzUAJu0QvnuUnKyZltjq6xDIRolnSWXUuu58LzxAaX8&#10;bS41yr6ovkioAiAbwtCrRYOn5fk7Vdcu4FvJgiNz3tpVXMLUTZmeEu3t8/Ppp5/JrEtDXQ4cphE6&#10;1eT0V8ZJ1z6Vc+Fxm1GLHz+UxPsDZvCDJm9wCLpa588OPZDfG2q1FzX8HQe1H0QqgbXpy/tFGHR+&#10;D8DE1tsN79+qOmVZT4nj4g+a9Hctbt9Z1+FDk1YY1Fm5SRjujuZduTrTwQlz584GuOMk3vgEYT2Y&#10;LCnWpnVRk4f5Pd9DB7mUB5QJj4x88UNm4rdsF+UDwoHDEDjfmmOj99xu/+QHSpqDCwU/ZjYJ6yMF&#10;aYS28ocINr1u6BXCyqeCAxcAftxdvvv4w8i3O17k2oi5LpsY4iB7Wvbdk378Me1Nf2+mXh7uZmb6&#10;Tpw3mUTk7FjZvh/iSL16us+95aBebDi2mocwaXXvhjLYSQnQWdlB6xPj7KcWNttQBFhdhgy+J1BT&#10;c8DaQydLZw7WXNQS+llrS9Qq0KI4o0mX9Q2Bvu794kqyAfpEr1HD9VOVeglGwnnduSVb8O0AeOkd&#10;Tyj1Zg0YN6F4ly8FjnWpgRZGsopm4Ujsk0amTaFKi4oy1BZt0WyIbJpJEi5YYc30X0Ij0jQha9XR&#10;pDHPNjfBWtPzGA64WqGUGpFgYX3wYNehc02sertQ3hUamF/jasy9qak5qE7OZMNVrcayIKCpfFZ8&#10;P9OYVLssLqcc3G28WFiup0+f6UeJh8zudnia56f0ekUZbksKD+UKvU0yJF8oYejtfPr0iUpfg5gv&#10;sr08YpWYpGL04Enmwj61owqMRM4XdIoiVZKXy9enl+canJ5rYruolOlf18tFxMmiji7WhqDSOl31&#10;7s3dCCpOc7VqWpqTmoi5bIXc2MbhRfyCLujwNUW+2XR8Sa439PaNGG/d6VawjXmgOmzlU042GrKs&#10;LB5dq5Ue68MtXjtK3JbdiLWdYWoQQW0Xnzst1g2WXBANVvAuPqcysVm3zrVIwHymnPH88gfu5D2d&#10;4ZlGuycQTF+WdGS6+QmJrRoLdUO+f6jrI6YwPBaI7jN4YNdSC7gjNI3Wuu1bwpAuvfb15cdNa7DC&#10;HW3Xl/BhFBn4TqLqQO3NMf6noqvqCT3sQ4zgKzCqTfDBmg0aRK1/fvuoU0dJbWza+lDtbMf9STt0&#10;4fA7oFbY1UPeWFAirk+8Vf96Tf4d7JM+cNPUaMemX4zTH+if9WEdsj1iMMYyQT68KsqI6bwvEU/9&#10;mLKxuyHhcnjqZ2P7S0rd6kaX942Xq2/ke0phI5U+UEZj0/W2ZNd8x/6CPIIRl9sV5YE0+miDb9q7&#10;Pzijel/ojtuHEh7zEXrUIWjTOJS73sHu4KmDXD1dxr731jo0SD9+Z4awypX2UxXn6LImnICVrXP7&#10;QOcfybt/d5VuNT2iVxWsBKTR1XzG07m4jq9Bf+2Gj1i5P1zxrqDBq/x3L1XUaRkuNK5AvO28eHhR&#10;RY8gRnwk9NaGahW2YeakICKzqnaQxRoOk7W+du3aCuHSIxPMjVsf5FkZxbXUZJlQjMoEJQA3R1KQ&#10;9NDeXfymHQKIxBkrEm0P/sNgxPNdBzX1sG0exN5Dtg558XFmrgWGliv88Scr5rKZ+IoCpUx4OKVe&#10;klOPtBC1l6SEDBJKzRzoopIq7pBMrLMVhnP1Nwqt2MHN8tZ51p0iaCUz5iqZmSowHkCqXgBcOSug&#10;rQbSzBNY9qqodBcJxcqCc0JJKJTZsk7lwNWB/H10TtUVxV0rE1VJKcxC2dLis1RukMdG0/CZqE0U&#10;1UWVa/7znJ6ep88/z3/4eV5IYo5vXynUd5nPT1Spv/7xvyaQufQvfyZt8/UMy4WaLV9n74tMTQ2s&#10;AqvZUF4a5EYq3XKd8Lq8LgKdpnrugpc3eetswjc5D2eiZdHElfQL+hFkpYLFLoxMU12ti8UrMKl5&#10;HVGbOVkPIq2ASpmZ+hbDftDSnkU5KimzNuQX0UTQ2mqPAhNUn7lKncEpVtCmtBp2JKAsXtZfxa+v&#10;O9845nqWknIY3AKeTb+KInBX0nrJYNQ4Keb5HjHlmlyl5l/wnDU+m63NIZ0NFo2zZoVbHecnEjCf&#10;nl7yy89wemKx+TzLq07cHZPxLycvmbY+VdMx1qC09XMZP67gPRxgQItdgHTjLRHvXXZYmLfb/GG0&#10;7MDHVy+I8BF2yhA0m0aITkjf4hbe51rhSk/+AYbOOJUFk544YM1qH0QcHLnc18P22IHVItX6fQlu&#10;Hndf72W9VkyUpyqSUK3FggFSiNOsj7UE2/l0QzN3iq6d4w95lazkPy8PsRazCVtkt0srg3oWoJNo&#10;2TUy3iG+xL22zspGrbBBN6c+z2Ycb8PNzbUc2lL8svNMYmmKBYcVl0SU5qOL6G7r6Z3qCH3MrOrE&#10;cuh/3R147rQb8h0XzSajsqqCUu2f1pOz33t4s5GmDJrjr9JWZnDcWcCPQxLU7s0HtO78Zu4oU9hH&#10;XsU13sSrZQlMkMXa0u85DOkfItfTiRGvuNyYM86vg3tvyBApBT0O45GgMJ8O6Io9lLt1oh1mV4/s&#10;2fyNlfiPr9/ZV9b0VenT0DKb1KMLJ5HQCvv0vJyeCwdzUJVUltYbhJ7+xEbcedA6wj3QXOdE43lU&#10;1qJuEX/pfCN4PMgwrApvwovsMyl6vkxViqB5pOr97EfEWJyLBW13LHXFW9FJTR2zpQlA0M40CBbs&#10;GzjM7uFIQg9oRYwu17oTQ7yuo6q2T7LWXMCgCYcOMpG1yjVjixgk/EBypitgnE5jzbkHR+5WsDso&#10;ylkelhNjjUWhizpeR7M6FjVXW3IteJGgP2XLOW5OkD6YTwD7jA1VUtuK+qoC8zazk5OQwGTLxcfZ&#10;EI2GWsdOGeLBXCTqRjJpMxvXdd5o/RAo6N0JGT2+fv36/Onn69ev59OZ2UXs+fxEMmeczxRIRLUa&#10;jWKXr7+yp/a6TG/L19++vPzLv15+IasziaK5fXNZ8DT5uSHbf70UYy9zB2R5E5fWpJcBVXM0nz2f&#10;CANN2meyRKeQG30VrhXtLirflrdrCGKXfbSgRMvSZXqRZR2Lm5N0U5TVxHqNKZsEoIiPV2Mu6pq5&#10;rV0aIerKfmOhdfO0X1oLjmLOZp6tjrqIaucOiACzIHusK/0G28aFuqzYc+ui5YxNyshT7jAegqtZ&#10;CUWdYbFjWcVVXM6imunhar26lsDBedCkpWeD9Hk6PcPLp+n5WVJ2aWJ/gtOJReCmRpS4LGsS2e7G&#10;Evhzu8kQ+L14OONaC49gIMOJ71GSyt0jh2+o7PdSMhJieiCItnw4dzk9krP66MuFFeUR2zvsVjhO&#10;rO3z51bJJfgIVjanvpE8SkMZfqeLLkEcqCUdsKX97OVgX5pNF4eY2Tt0g3s5f7fB399ruTqeK2KA&#10;eHaZs3n767GEy/BRt5E7KNnvY2s/rk+pPs176yBAJ2/BQxfnt+y8WvT+zqFWe4IjrGvUIwluiS0I&#10;I5uscgZXR6L4itbDC2u6mU3BAL59yn0rDvjm1+S+eGyxEcE3OI45+PGV/k+d9CYWcHLdc114psZe&#10;2InDO1Z2bBgvz2a1bCK01KvmZWfJqae/ZtVAltpnnfTmwqgkCVxpKAMbGquks3g5u0gQK6muCXuj&#10;emv1AyrcJln2jCNhTE2TpXMK4ltU9SxoySeu5SmUwYt/JHPAFmX9KIuXqhQrtWg0xw0xr0ZtmlVb&#10;AnwbWSBgsYpRoAxDDBanxDGnOgq9ym1oqkh2r1iZ8KRY7dr613o1+5RQRcu5rjaYonWtt25B5Cz8&#10;koT27dMQdAYs5IDC7leOQlWgCfKfaJw5SfiByJZ1qMYzSQV06B0W4OIkDrBSHZi8yxRcqXwz1zAi&#10;Q6Vq582DYyRXid+0CDCLtvjC9YuivOiQzJNOGicOUuJRnzV1QUeRgrlgjBaw6pj8tJTuwxQs4ApW&#10;xr+KXeaVBMkVFv4lKiYXSQHWLxXhzlmdv1dlHhVlN3O5PnMdXpbXr79QvYS//Pnp5TNZWieql7hw&#10;EnzX5ZrPL+nL65yv17e3PL+9vn758sufPv2Pf17+9J/L9RfaIJopX/gQ086/8k7hifhV5ulSXRNc&#10;BGQGvpSsqDNiOdG+n1hna5q0IqPqrIUz7y66PnmkeSmT4N/oA9F8l7zGbPHVkk0PhJyS01KsUGIR&#10;tHjx54kP+FXDa01JLjuKDr+MzXPNOULVS1wllUppNKZ2QJvq6xRdCODF45CU6kA7tcjgdNIYLpJr&#10;S9QwG7gZ2a11P1fpUmrKHqHZ+uSdWn/ISnVLRC/JZ0bVBogYu3jvWctp1WNybUQvOT9dyZRLGubz&#10;JzI/UxhROb0QVY3KXXLtMqRA2PLgmkZUS3onNTXFS67TJIl/1gZVwpVRE1YQg9C5N+hSM+2DMwCN&#10;h7JKCWqYak8phMg1wL7bXKMdcKh4hN1JSOm8F5uE1EC7TyrJx7TjkAwjMRwxnNR+PQBuRR9FtJAa&#10;06FGp4NElfXt+aMV0TCdCEbBsKNKqjVx1uJTSBtQk0lP5FkGgV+CgXmzfQczG8id7xr/ZuVclDMf&#10;GijIFqVtoVl34yqLo1cmp3XaTjXp+AsavQihxQVLulndPFidTOod0JGJu1QBVwHOAbi03bwBpcLC&#10;y9FR+wNJ8FoOnHs7YekZbXFYXVckbcXe1NGP+EszjAp9vsgL9iyoKiwrnjgQyz/s11Tgj3x5Ri2O&#10;mNIlFPRXbtZTk1EloKGCeTWZlH8ve0t6bXrnw8Kzi0QuR+0Y3XvZ1fhFwX6ulG66QVTXSemjvMFY&#10;W7AV0UxqsdFzQclMSpbCnOPmZd+ZOKpRIRKgoJci9wPzHIftxTROzkBHGAaAudJnn3gQdP1u7cE6&#10;iu2yPbBjqA1vtcOobfk1u6Q8mqdXy2DkrKFDMVxjWZpwgxcnSwWMOcYCcwcZswI54xTVUBWUk4xv&#10;dx10X8yGBuPnRxc7YA/hEsYwEKh1GI8vKI0aa1rJKv5cdtEptUujMoPqM8Yv0mTzmFJNHnqC10eK&#10;t+l19Zuaf6VS2aYf1WT63WcUSaYqLYW/Xq+vE2ODKKXydOEJGY1cCdMj95vFu270TZ74irNPAyCB&#10;ZrxOoITG9cYWsl4vtVLNJivHuZ0rWKojUNmyNtDLvq50b2GBNDliuYgLVHCs7CjOCkhWDa2olkpW&#10;tWZp8Ki88mK4drPINNs8LrIL6i3Nx7egCkpdEgcXLtYZtAsiLUVA54f1HUW77eArzdQxUWh1WEVp&#10;FmDEWdXAXu0clNSKXsBeHOQsK8EFgaempk14WJFKqsTHfQ1JNGs05xotugOhSdWVe1hDklEKNHMA&#10;y+xOOY9ZkaA2IbezZHFhqIfy4iosfOHexpJDDhtaNZDJt6rl8cQFIn+TCiyu06jiJaZxES6VzO81&#10;c5ZP1EVXj7LPmf9Uo5WrgBV09jnxMDTz69Brcrn8urwSxur/Pr1Qes3pp3/+tzP9x/kELzTd/omQ&#10;U8uXX0/z/Ouf/nTOlGFETl/M//jP9CLpl18XInahl3Q8dV1AVbx2V7WTNFVznxIgoUzUnjidFoFm&#10;nziI6E0wyjwRl/stvXqR4CPaUorjnewBo9Q3MTKr6Vf+iynNFr3NDOeLfOZip6VMuW3Z4WIgDy3m&#10;TonO4tVCa+eh475qX1iWvlOdpbeMZBdQm2BPfMHUT5Nx86Tlum6ZyM6bQc5PDFW7V80EmpnCjMRF&#10;l0tFimQ5K54kV+1EOUP5iUhUNMt94Rgngo3NT0zuEgA9Yor1wF6rGdYQggGS4I5OcUjICtIX3NFr&#10;QRWR3jtvuZtjBHALR9VvBjzuZYJ9SY7xj/DReYx6/2E9FoMDD138YYB3zX68f3c40MfedXv/IANC&#10;7Xk0L/NTB4eN5kdHjuthJwbHLXREFxhMew9OKLhjDDuGWkEbt0ArSuBuVhnsimcfqlrzzSt4X+wa&#10;f3dZjSAPs2rfPci1zZG4RcTfcbiOPCWWSsHsuZ8hhwjvn+hDPmpaHf/twyNHJ0XfMy2/X+ny7kMG&#10;GT5suoWdFHpH6QHp0Kjs0bn1XoxxsQqPJrPh/p0YcYvD7yzI2Dp4q6bAQcQ9jO8dsO9D/1Eqpr+b&#10;ZCKU4Y7MYTkbhlf8Mw1HnvBC9ren8vaF19JQl6PJliEu2wJeVh4rEbQr3M00qlJX+zjZxw5BaCy9&#10;q2wrEGgtRfQfw5qkkMxgaDZDWuRbvC39v2XhevprWz1Xnn/UMGvZoMAuSG3kGyYtHssq3cAwC4p8&#10;UTXKSaXdYTDdX4ltZRumJFmNjADVloDrqHGN5tGOZTaxMUZVWDGQe6m5vjInbfgBbFMK6Rlj9hob&#10;tSXarm+ohue0Ml7xjBWt5PX7nJYi2QSrztXPYMagBiTTFF6T1Vofoc9Jrh6unNxOmtDJUiC0IhnX&#10;Lx6fwIhn0BIu814savcttfWg3jWbq6FU+ajnHhrWoCTbAdonEMFPMQbI118uy+VNBoHz06fnfyIA&#10;0mdyh55//sNXkhs8v5D+eb6+Pr1++eWXX5//+R9P//Pn8h//jn/8bxk7M0cqS1+JLa1Qz3Bs0bfG&#10;YJLl3yI04yuHfrE3nSbYNBsWgrNBrc3GarQmbc3kIMSC1nxBxTFLlhdvATd0FFil4zsM9DWsDfvs&#10;D5uWry38qYzq+C1Fu/rYXDi5wcQlFcldxblUQzzvSip3M/O7BL2dJAqqfq5JylEMAsoleY8aHRrr&#10;Adde+HLwFb8g3YLOP3GM+BPRmD/nZ/pFglE9836ZNHBc7ieyq2PeBt6iGYeTEt+Fr4K0DY05eNvH&#10;aih8Fxzr1tN7fb3fu0xbeyDjnatnGEGFA48UcetlC+K+9PZmPfawRA7Wt/ohWCfyXXrscT7kqxS/&#10;NvfikVbHwYweeOhlhsNzwumzgLGjY22dNd4sWCngRk2QVqkKd4iyRzlB8N5cXfweHDI8tIUfcqSM&#10;MYkCyPjGarRml20dyZq/mAA+6jPfoBs9XmtBI21mcaQY8hI303RLadpxOcjfZlzLQBKOcml3TPRw&#10;57Fe3d5bptGR0+SxuO0gePnLtSpWJtkMXYYUjq0nbcUL22i2/tmH2OfQw2MV740WAGLC/R5chALa&#10;YgRWTDFY39ygS4EZXQZl95b8o+pNf18IK4kpAok+YabMdCXxqBBMJeoD6iiog1NI4TuXyjy3G6TM&#10;tgq4pD42KCEOIau3VgfIEE/RweMxnPq6lta6jmW0WQPq2t3WRAhubfDFvRkJBwsalQf3AqDmlQru&#10;3E44kqNjGSvBperowGEdrrEuFQQiK5qCkfNeUp1q+RjZu2ZSt1Twssx4XXuHa7NXNNqrFMgk38n6&#10;ArC4aDQJllfH4hC6EoFQYiNrCQ51bYqNqiFZYWRz5rXvEJpItXVhDf2pfWDb2oIhPw9VR6KfXe2j&#10;lbWkiiPpH08a1qsKQ3n3BS19CK2u83uhIbG4oYOg7uliRlgLtgFjRcnsUe3lPD0m3+9MlGfKUqJU&#10;2/T6p/+6zH/+9df/ePqHf/3DP/4Ls4dpvvnyPD2fl68zPn2iMovLwZ/+gcNdyRjw9TfSRpdXnPnd&#10;SIpcichW3GXwVZKJhWySz9bcpPoZkQXyyJtbE2CzcYeZgQonlH4sFbkGRGmKdQUy68UIbYdq2Z1N&#10;zG8nyhL45Av280DpZFydwBW0SDpB9pQ/P9CKp65XGiucxdjLIUmg4JaSfbadeUwN2BxI4FGM4H0o&#10;4zubSkP16iTooEHu06c8P+H5lJ4+U84TaZjpeND0nzeJhM3TZL7jrIL6hIi31tGN5BQL2uOWXjoO&#10;XqzNb4BhOOj7HqnHKzHoKbEY+fN3vhP6IsjlLZhgG68CO7xbqOPEvXngcZDMutBtiblBqLwWzW5e&#10;F+6sz9M6Gwc34CgjwzcRE8IWy38bmzFM8R1AgzFCggHuLf38NI97z+Itt/OTTkjZTqc7sDGwSnN6&#10;APQFgB2ACtZjmQT5Zk0LB5UqrAdzXWGfa3IvDorYvMqUtnJsDwK83R4TJmR4H489H5bLeqtdfq+L&#10;7wrTgA2JPBBJ0kjvj8PX2XLUUuNtbgJVN3/1wOB0I4ou6YMqzhTzbfB9jYigqsIHcX0w6taB++fK&#10;WAHSzUvBlHabXYSYYvYIVpXiR52eWDvvaUSKrk8lrzFA9VNQXRaHLG3oJwTQMfyayvxHzO7fXzKR&#10;n+NZgW0iOeRyl4SBTwyRXS5iSykucoXotSlGrkIc97fRY8GN2NtOXFl2++NZVPvTwTIlrhOx+Wyz&#10;OWCdSiWrsrLYLChMWFCzhaDOTZUnBNhXiSkMYzF7zMqUM95Y6a6udkxxjqFlOVYLDW5GENjDSHzN&#10;gf14uT2qV8qTDR6sYrecHtRnfoQAoGqBNoQZlE0GirKOOPGlYFNtIcKqQdvsx9Uq4gFCOBhpGGYa&#10;4sdMOotrmOoV8KKw33YxmxDzzsx4U1RT73NcnUMi1JUcypnKbF40SrOv5E1TwMNAL05oyErKZHLh&#10;XpaFBLLnE4n7rzOLrd/on+sff/36X39c/vu/z6fTl+tyfjlRqU0OgMs8Pf/b//z6n/9+vSzwh3+k&#10;BsL5tzP+9svyJ0rUvWaeZ76mxvEqph6Hpqy3wYvk8RLCKp8oMPb0RkbfsuRaWOjOkbKQsndVS8DI&#10;tSv/DF21hfXQhYOQpE42z7gUOif3FHD17+tOlw7zDLd4N6MJ/eWgLjUBXslbHnBkSwUZIrPRXT7Z&#10;IlcfX4XSwMnZbi6Q1e6u9T6I/V5rYF5YLqXCxjFKYLHRFs1Oyt2ZmXJ06Z/n6dMfyK9LTOZLPjGB&#10;edbiPLMvncbvnNbEBm8XS95Fx3Ejq1I79ouN+wAYcfGHjUAMHxJ09Oj4AR9ecmCX5/DXQEx8yFvf&#10;w2t9/F0w+MHv2rmGixsOoPrbLkwrjDA+Bt9qzSwYxriMiDH44GmC7vorR6lUhzE57x5FDqDK3++y&#10;+cuvyG5t3l8sGxQ+kNeHODx88G5w1nebv5Ve7/qN5wp+CF4PVhKNu17fpqSDn82H2vtbUWGpmSGg&#10;g7h/w7k5XCO26wEPY7qwm6bET4MD0c6hoGQgjf4x4P17/MoyxMuaL5OFXEVMU15GXl103D0o7RRn&#10;1yObe3EOTXd0MovOM3m1rb1LbLNcsQezNpfLlMwIKT9XC4Y02sllzNUB25pT2aTViwdx2dWXFbps&#10;C2ur0iZPYGrMcXqhpaTV6lqLc7Ufl4vWTKy7tKGYsWZ1/Z3NmCflg0XC5g2JQUcjS6meJSy+sWop&#10;LVK1FfP02jGwSJmsuUj0Xzz3m6rPUu2uNpeXfCbi/QJLWCct8EnEml1SSkXIJFRaVaXObJRlwi8N&#10;xOA0L/gmGC1h+FhQkMTIUp2fqdi7cHE6p7ek2ad2s6Qy7Er6VLABvSMeLHJDmM6mtuXjK4UNCsfK&#10;z6BJqp/ijQr+tLhohUE/Py+KGZPji8U4C/RSV4ZgAQcVMY5rRl+V609fL1c9yPLr1QhsSOGr9IBV&#10;02xwQzoFRP1LrR0ZRjKKiny8F0ZmzSK/zfSKl4UnnxTOxIhnZgV//fXf/59Xzu+C//+3/3769Hk+&#10;P9M/5CN9Oj/99sf/fnp9Sel8+elf5pd/yfn/gy9/xDfiR80UbsR7gtkeM8fqVt23hlaA8j5mNHRw&#10;IeftDHKgiw6rJzkRrzIelkQdngCjeBOqeVv6R6K7mMAGwkXIMLiUht5hhcRiMaGqZ+awKdRBXsJ+&#10;kqB/L3t9Ee98VuR0IcQ0W4x9Rj9L5vBV5ciEITvN+Tcuden7pAShpKg3OWlnbjRM6r8XlZ7NrjNH&#10;GIk0XSpVAZhJJ+JyvdKrwfmFfnE5ndPL5zI/Tc8vhZjyVNnSrUpDsBhCNiksoCppjR3gLTPvrkCM&#10;JdvUpLh9AGPvBBSAV0NmN7UYRhqUidYxQEUAoPMMQ+dnylHSUodVWKeLsIughc3UKwx2a7WlMG+E&#10;NgiEnVBePVGW9kYIa0Fq5WkVd3qEzSix97+/ptvm0GDLxUHVEAx+GUyywOdpDgBj3MCoJCOGL4EC&#10;Te0GXfSdLZVKtVVA7j6gAfZXFnBYed6wH+T2U1Z9VIEw0ELDyA0sihhsppKyDvwbnotgQte4QhME&#10;FPjliwKgCqny3ewa14M0DCNtuG9NvmwjdA7iadZ+S1hN8kstkgHyCNUDqHQIvG5LoT0bYTxopeBW&#10;WDsANYEyFxB22lLovwtmucCD4kM+9NSPhp18AximakvX3t3g1ooTPaHft0p3ymBsj+3sep24W21d&#10;nFtYoA8jg4c87ysuXeuZ2hIGHe3X3bo8IdXkRTJ+yBtHAabSrTqLpBLkrLNcBpRIkCE4jzT8LGpQ&#10;h91UN3fzKrYpOHKsIPanMkZUVQQitFIMh7UotgcurGHVfs6I4wd8SgCVirfKkzukSuwbCi0WrW0l&#10;huTOFpCG63DK1J/TGCUapQO2s7ko7AIYK5dxhcro7+s16dBwLRjQUvFqcYxYU1TjyoxSeTtVcmkZ&#10;qGAPAk3uNCBqmzdUHaJYuORUghk60XarqZOuqfKPSvhv72uy53+50Ho+XUHJybSiPcH8ls5EsUJV&#10;V9JSk3M2ac1/kRO0gFONZ0c6xSRFVfT7gKd7MtUVIUw6rGrC4XBr4uLYlZliWcwdyw1b8js41jS0&#10;nqBLdNTtqjPYPpAoMKLi2smXy9CgHi0dzmfF1V1fcYuwNSeYjVTQxC3HZZVxbxYL9Mu6VGATOOcZ&#10;+w4UcmqOEHD9GveHCKJ32nVqSxGkbqUGkBBdpimzrzLb2g+LR0/xc5PPicWSkypfwm/EoN4aHZTm&#10;qtJTy3W9vSl5JWi0wf2XxbyzMziuVumgamJG510uWp7xZiv4GiRCV8je+rgUT/O16dM87bJOlFGo&#10;wZMYua/L0vCz6GzSpJhrgTYLtIzqWfpJKZ/A0PyyVQwWLkWnkRODpIS3fHmlh+7ly5fXP/86nVhD&#10;S691fnmmt397eXn5/Dm/Jfj8j/P/+r/S5fXyn3/CP/6/ZDnlopnxzUzequv5rLJxo01dsyaCcdoQ&#10;XZUUHvsmrmRJfhRUoNxxF+3oUB3J/ymiYeXcGuxckGUV+lTQr0ZHCK+XUwVjrGrFutZLxt7PlNby&#10;5CAVN49qpeYu2ptQ6BQ1XqYrZOZoExXPQNuLMMQk+HdiIHbxebsewAKGfNbqYxK+F/UaiLQ8PX+6&#10;UNTQE8GoTtP5OT8/M9d7PjP5mfaJ8MZQZSoJNs/bre0Rvon2h9AKagNi4r5NCdsCq2ZWPzSfsGsk&#10;PzTKgtUSE8dgkFTBUoc22YMwQ88tS/j+ucvaMeWiFNhivtADXxyzENv6m+WWCty8EwvQglgHQKUU&#10;w2CxlsKwEmfjTXNgtjDWzSIQj3J7Os84QMQW3jUDqqqrY1P4INU2JCp3Y5XvMCWEb0iRtY0rZdjf&#10;gYTwVwkdAbjr3K9F3neavqKm/sJ7Zh1rqOV3H4D3zTF4x/T1W3hOxlzdKXePzaWIvT33DpUPpjGT&#10;EOp4FNNfKi8HNi5fDHQmfOhl4P7c3fGzEWIsEgY3XDwToTPiNlpOEGCvRrMe5NfQP5Aisu+G8wS7&#10;BDhoD4DOF/zj62/8i4dAmsHBC2eampzxdKaBFT49Xd9O5fJa+4JcZzHi6SpzSRl9eec8SuHxSLrg&#10;0GMbYtTna1sasJvQlojYHAM2L5GZcNAH1+6Qt8m6qYj3fbD+RMfraBEjEHgiQQPXVnsuKhaBdHu8&#10;9sZgDMG2PhzIaZ3Tu3U7tCzf3JJyaxfcIoja4Ch7MrJOxDM0H2zBzkWsF23zrdov6qAUdUDt4Gg1&#10;0E6VkAd+pYNZwTBb/aqVoArdTRqQLOvF5rSoNqjax5aiR4XRXIstWuJhA9goaMno1sJeTq4t5UAm&#10;4xZJVE3hqKiyVC+WR6l6S0KCe69snZ0WLbPJm1oK1kdLNnaz2otkmrjoe7HClif1WXOlZDzfUIRq&#10;MOaajeecvF+1xKS03PJ2oWp5uXzlLNmvv16//PJW8Onz15//9d9efv4J/vUznlP65Zfy66806sUL&#10;VXC2YHfZfWmG1ZpFKvlEafLePcoRmHRfTNbE4OTdUrBWU2ZxR530g0Sa6ggY/XlQleQxXruEkV/o&#10;y2h5VzCE8HnyRNaGrwW6WNACdVKI/U6iYtRYZmmEZNNNTMr+ZrR2WbBe0MptL5iD+rjIS3F41Mvn&#10;/PKC+QlPFDt0KnRvomRk6u5Psww2mFkN1hbPnXg47WU6pm6uu+ulPAKCGHYcB2SmVbm7WU0eCTJX&#10;emfcme7dfO7CCj59kMmDlSmHw0pnt5B4pC46Bhp1HIKwPISBnLWiE0oTiPutHjc5QsEtAe3buIJw&#10;5rHuF0YW3NvMoeZYQev1tby9BP3ugG7EMUDqHBVyUMOx4hQzbHfu0nFvnjNx224swfPeYvfWRYQH&#10;Jmfop9UPyV0Ljrm6N5y6O7pZY3rcvw23f1K4mDB9z1TW3WOcHziaJaW/ZO0Fj/Yb03s9xuaEKtqe&#10;bR0flRe1/75TpIy7NpC0CeXG45qwOzqwSQr4wFMEPwr7M9wng6xuONyawC6EwPM2DlUZ9WAQ09rv&#10;FxhWTgE9uOkV7K71shMMnGHFXqw5JT/YzenvRtWsfJliolnOzmQ1LEsFs2hf+F5xKSKi0WkMSz5x&#10;9mT5buGXU+MY9PcENFNrmC61GWatq6F43FHu5XmOdFWVWY4nIqa+rvSqbfsswLCmgXad5uQcoW4d&#10;0QQX8u1pddK3PC6MWosqCvFoJXvTolK2SLyqohIIaDpZxpWu1m2NJy3+5CWLJTnpRNfqXu0I6HBe&#10;+brM8cHKuYbJE2qXybBAaDOT7H5oHbg1q6mUN7W7kNAjSkuWURufA1c0lZFp0tCtjA5c1iGgvBla&#10;UwM5oMbqUpFHFpZaUU+lPak811nSYdUeKkGdWv6ibXATWbmFuVgRVmf7UvUz+4pmttcKJJOamqOJ&#10;eBvonL7IZBhMFa4GUlLmihJ8Xqa3ogMFmmNmU+ZOgkSmSo++3ih+FtLl6xdabL6+/Uf55c9vBHD+&#10;w798+sM/4fPny8uf6Tvlz3/OPHi+JuEns3SX6jfNIsXFFrpFx4eLI7KTla3KfjLXrYAbuAKXBCIK&#10;r+UCGE2kKdobq1Gh59F4YHbIxPTLIdJyvIvF6g7JZs0aFib1qs5Ui5SdsmaQ1f3Eta76fTMGBJZq&#10;rxkwJr2yOr/z0yRX0pgAlgkkQAoTmujOn38m4+6JgppJec4hQxIUzh7dLHTwST8KpLH0C0aPYGyO&#10;XXjf0jJUL9t5WhDNOvz7PTDmhFWQPJYd79cSMT3ieKmFscXRB/yMfFn3Vr812AURbwCl1muIEDyL&#10;24m4Wfx1RYK7vKvxABHaFBM7jTrGsCex2UOEOu3OIUcZQ9Cpr42wC/sNC+jLYNiEcK4eNyuCeIa1&#10;mrz+1rrihdXjeLv1u5dD/hD/814dW0/zb8EmDYved04Cb3VzwJxNd+6TKvEv323KW/v/EmeNx+bq&#10;8l5L6vQhgKcON/WYDxvfB7ZfwXxhwMoCvCe97UE3NezqkKFRBXF7QQ4DdB512n83XzZ8q78ZR+B7&#10;PGTU4abboNrKbXugv41BfIcaanF0V4C9e8aPMe/fVUyRwo51fMlLWVEm8vLVdJRVCCyjsswyS532&#10;cNBlhzmz8RGmLc0fPYg05f4pCq1GsrM1Nyeb/EqyVU4SKq1P9bCG2frbFfMuhrxBiGykxpbLYHE6&#10;YjE1tydGt3KO6+eC/XWCq+d1QE8V7AjpKhqW5l2x8KB668UcmVXY5zaFmXW1HdXNsJhfW9iW5q6u&#10;VzxY+BMnwINXrag5vrIzTchaZKAmdRyp2NVmbCTf0rRu4BDdtjAUKK76zlAQvTXcWONS64dqxhc5&#10;fmrKzXYEgcunRZ9C8qEMEC0C3Fwss2mSGF8qeAVcbOpcwf6mbAsmntNyNWsrVmBqkVREbDpOkq5s&#10;AURoC0M1XttguNjJItlWRUzRlkVb9axqcy82lI2aearFppPYjymvV5pBpNwl7/Nl+e3rl+vXL//x&#10;H2//8E9PP/3h6ed/gP/xT/D1Df787/Dbr5lsw/LxRUCdJGk26xEQ5zl93CsuM9rsV8xaSxENfF5k&#10;dxTWYPP0lLsXZpsKum2lZMkGlU6no/7rqMqAYDwQmwrkcOnm2PUsVnrTj9MYVvpf02R/O83hsUEf&#10;6OJdAzUX6maaxJ/OnyIHnaQjYIFDJ6pvlcPMPYWnZ7Lv8t7gge7EmboweWZwnmRDiqXFu6YB4V4q&#10;0x4ZCYb2hH6O11F0o/0PcEAageAZbY7KPHjMr5x8bQmEmCJybn2DBViZkutaqvWtVlPOOlRtuYpD&#10;9TOsbJe17R5Nx7lfDUDb0jIMZN1bNULVKSNuS2JobmJIm53QgUZgTd6vkD8DFcd9CRuE53qkkaHl&#10;z/lsQi+QThAU9n6RWya0ObRbvgdq7W25e18W5HaVGF9n3QYy556rNXBDpe7swftL3J2UUnj/Shrw&#10;3giZYfsnFKi+XIXHkVbxDC53VDMADfgMg5FiGLE2pmXoLG6vAKyWe+j42vbD7F7eBfFgd5oe96fs&#10;vM3QCuCyF1DWjUVcXrHhZZa+qaGMwjurq3ykDdju2FL/c+kuUujvGCuoQbsnoz+cau5u6W7ZCDun&#10;Y+c1uEcRBPeFqd3G2MOoWYZ3yg1QlV9bBjusJUgYO8H7PR/oDb5OmNAcKuwivlfRvn1TENN2d0PQ&#10;H/cGDYTVmjs8Irobfw1dBKwWmfhc6E7vPNJpekkEY4ZCuT//+8fX77HalUM4oQ6JeO3CkZnkmEvz&#10;iZCopCVEGdmIwXcChUJpyGsRY2jFTrigdR1Amdzyi2mg7+V1fHUndgUytsltuISseDMMb3jL8JoY&#10;u+OgpayNBVSZa/UkeFqRtmx9gglpG6QEubuSU8cjlilmrj/cm/W5iMkwCErTzN4t8DldTZmM3sIK&#10;K9m6GVlZFy3ZyIW/8vlL9km6GjnlXuQvq00BbMQnE9FqzlCphbOV0Z48JNEOcpilYLlaPA2q0htS&#10;qSNus8CmjJ5d1DwXBaEuDPknlv/N3ps1y5EkWXqm5hF3AZBbLd09O4UipLTwhf3C38A3/lw+8Z0i&#10;8zDSIkOKkNOcXqaX6q7KqlyQAO6NcDel6WamZm7uEfcCmZWVBUx1DnCXWDzczU1Vz/kOzTk5fHlh&#10;zrZIaOVjl7oS9QHZrMRCX5l3zkpgshWX13ZRoZtsqcx21YFaJMSp5rvqQcnFZUa20T4gViNfyZXh&#10;cBzI0OZIA9WqxyHmsPh+jdXGVXhiDDGV6yL5Xh7fvf7yn7/76pubT159+stf3r76ItyEmPNjH96l&#10;82l5PMkR4wF3AReTKnlG/iQLGrus5Tozx6JwSAqhktObzgYwzIMcl1R+vYr7nS3ABBElP6RWj1g3&#10;kJEp0+SblR0/1aiEd2c2mu25JPaYD/DMGddg6c3YbF0Tf9gE3wYqdEkLHY734UDq5ZDThvIjEzL+&#10;RklXklmlFzxN+H1mmGNMwI51qSnq+nFt+x1shWDevGQMTKi5CJ07C1s6NDirEnZpYu1+AEeDNXSG&#10;J3S6N1ybMH2KzzqKYb0VNnw94FBsjO5caGEujbnXpfZ0KkswikKX11SqQ/S4qrJFwXKaQugtJHWz&#10;1gbPtOyrjvMONWQOq/RniCeFS2pR3LTsxLascNu+BgcKHcoFerJLG+u0ZRTvmxfryL0r56bNWAR2&#10;tQ81669tYMBQ/n3l4NZrSkcVAISW999plcu4VRt6TWMWnjWNwgtfSrjnnEjNlgVXZ5TUsxEuCHWb&#10;jwXb3GdMfXTuWvdbTsfhyLf2a6wcTMrW35XfJo23px9vNv5uJHC1PSTh/uRxKy4YVkvcoDxrTbdb&#10;M/l6U0Qcxf1e6pvgs77VnjvtFhbHQViVQAVbrwtxJ5cX4+7Lw4405be3w8l2iaqkkAiNoUa7Vq+6&#10;5rDnWbUdvKRgOPDJJr3XB/uooYCe6KNpl7oUlFMg1b00NnA0GkGBlLTozSarOBT69vSx6P2DlTRb&#10;pyUpnwh0K5tnvMcj76KJE7vQZzwJW451tFTnHayRBP3pV2/z6lCVrhyiIc9Q438GDgAo4aICrkzR&#10;TntJkLUxbVWr1qfEMIbE6KqxVFZdlUzLFHQlS8OeVjeQ9BQ0F+Lohw09VSnr6LyTGJvdaIl8kBFQ&#10;Gket69vUaa2Y23ygWgtVT0Iq5c/LLnVxXNqgKTEq1OKaemgRigk2EDgXNBeVs2ggVqcKaqRTKD5e&#10;tMmzgcQUciN4IShybvb1JnHfBoZW+VpOBdFBUc0WdiEl2wJY1QBoHLa4uqeAba/1+KciXEeNA8ag&#10;c+MgOKgIPVa0zOkk8kdP3TI+E9l2AYnJsZA8WAGL5+9lk++b8/ltmh9u7r99+dmrKefr5H5SrqJP&#10;j4f83fMZT6eM2zpo9ZtrwWUSojg/mQTqRm0DZMwc5EtzpuyiKBN9dLurRQjMrGFIXLHH9raGEzSa&#10;TfCpdKC5RXZl2QSPHoqOAEnhJxKHUxLQgbUK0YJVpOOhscj8dTAimc0cqVQWSt4NCexJwvwiLzT0&#10;yzTgvc19NMLEU6FLa5DU/H6sila2PCHo9YnBM1f4ly7kw1zvAMQQhsmmXmfiW4IIW2OC1ZxNgZwp&#10;jEwmuzUJOHLvStoFoQNLwe5OFTq/NOyoe9vninE/63gl2/SShaeEoABuHQ1feFTFW1VAaOUwPpB+&#10;UADhib5QeKKJ9MqzboVo7sGp6yfGLq1yQwkc3g8CBU8Opgk/aFbWU2tmeO4RwHEwGrynLHk875Us&#10;hCuOcomsw1FjsfTi4f0+LfjhPtBxNjpeX+7+cHS02rB78u8F41UHDNdZMuD3c7nhUEU8FFs5F+NO&#10;tH0jo7hGhV6USgnrnbl/YGXBxI+1bviDj+alDTKF/UhhQv+dgIMtse50Ipe7wuylhJNDbWXW7nwz&#10;tQxe4eZLPp0g8hR0cCeW0WPSWFFwQCboBrBGUNWQlhLh4xS+VdcRzXIMxqLCUHDLa7ACDhtouOLe&#10;VYPrilZTnLogGb/RasFaofliuIbxJv9gKgX3OzmuKyKAa81Wj4M1LhcOF85FT7RZLxjrrgpAZG5I&#10;w1uRNWOZDpcA5ayfjTK8E8RAahPcMBWePWlM02LzR9R0FpuyRhsKoybTECCZJoe5xcIaXKzdX6ot&#10;pSvCDleR/loHjg+IQf0Jp0z/rY1QmWoWuqsmvbYzG1QqtjpzKQdKFeBQzx/0tYJYnKGccvyvxNrr&#10;iYTGRWXPLW8aGsubjjlqaMqTzNz1efvdu3en/N+YhdC3d8djzgG74ZTZu3Q84ekxLfwnV8L5G/fT&#10;w7evmatNX5YTbOHQ2yhtmnzQYj+yRFOFLqDNe06lAh+owGFYInKoAlEbktQsZ62fDcKmn7AsDWx7&#10;uOFjvixJPqmZodYofmDOr5K/izd5YYtvEKk5Ccdv+XHyiPfFzKxp0oyQE3hKrPvIo3KxIse+Z13q&#10;XexYlz0Lav82v3nnxZ1yVxFdFpQQ8JJG8orO/0Do2iaKl3FVByvaH6Nd3CJBmw/kmmXQxUqA4ygB&#10;BhzO0mv2G1zj44OVvA76tuNVm/YVcQohQNiniZoyhF9HcmErV2OJ2lJ44GzssyFHD4oDpyWEboS4&#10;HU8CsEcNHkv5B6LtTmn4jGLVZPoAzy1x8ccck/u0ugw/EGcIruS9fbDo66sq3kuvJqXfY+7vtbjm&#10;vbZBU+5ef1rC91MCgfrAYdt7cnmOCpdOUmxcNh+cp/YhLzHPvk72sqFuClZOI28/vKLc7UOCoUH/&#10;iPDox9CD+/jnfdsrULIDxcdLm8+866YwEU5MMcOrSF5Jg5lPkoPjSWJoJ6sA/kzDOtxToIs6OKJm&#10;6+DoNQXL1wSH8cCVLpEqjKm8gLqbwepKgmpW0N9T2wxoOE51XA1OfURfFWMY63Gwyqd9OlxF1Isa&#10;WSXQqVKDmMAMsuxEW9mSxTOG0eBiY7ADxWUrkzGqRLilgJpFoIk4wj6WDnpGMmUykwT7cVgQv+JJ&#10;ssxYunyAEtsmlCilW4XCgc7AIUqgkWI2qfLT4vmSCpylTuBn5tEuS5oTk5Cii981IyoqtE9mq5rf&#10;S0HBxONiFheYZzTKaFgExklFC+DCE81apHnIymdT3DEVV/Q/zgwWFndFQINW6lKBawltcXac2Myq&#10;5/z6pimWI5RYtY7IUDjS/+cXNAlpjD6f88PpDPPpdCKo2HS4u4258j3cUOk+53CmJd7Qj53zWzqe&#10;uMJOFOFL/2WVQwZJ4SKLb5IQ3jJjMX2R4qWVbxOrLF6uDikp7bJCSQRVxbiilzWlCXh+HJlix9oP&#10;Ckbk/+YnmNkbvkTFmi082cYY7fGjiS/zu6e8XF5cCA/Aodu31E7LxfzxBbfWOHOYoVdlogs+UGJ1&#10;E8UPuu+75tHwKm/Wxd1wMZWFRo2Cl9yaoGSnglwf2ZAbHwY0BRUMx6TOGwKNLbDTyELNIB3kRO7N&#10;eGELMgXtbAlVX4Ct9TQNdC7We6nch7oLgpEnFgcWR5P5mKwbWthhX1hHGGC4YaMP6of3JRJp5Z6N&#10;o6ebnLRvc7LtZolwfS0Bq2hj8zqCaVYvzvpg2FSKKxTP1k/ulL/jiNTva+oE1ygIBpvjOIp2Gywj&#10;8IwZr8vbW+ergoOThQ/AMS5ZiSlcntHL/kQV5o2R1rHQcfByYsvf7IrNrnr4QXDR6bpq7UfThPEQ&#10;u+VZTOx8w53DdTbHtef3h5/xurvAdbdln0aKG9oTlJjoHfi9M5y0OguI9XYFP0BX5uOfH6hxCZyT&#10;u9AHPKmhNydihnO0u2PijbSILOksOEC3GfRTyOo2wWb3hR7oCe5sKu4j4RVpYRXQm0+i6oTLg8tk&#10;stlJ2QAGpOOI7u2V9OpkHsmiFEybsZPg3PDNICjqc6H7nzSeyusBkCyfuHqbsdnpOjExNtsodftG&#10;cO4+cNEaEHxSIcSSVinIFo6u5eQfBMcDE4ODJHGTIpcn5LG4qQJn3paEyPz9Rc20NfaIC0+uqMtx&#10;kXBvLHJu6wQsAjagYldeD1e8C3tWZ40LJixxtBlvxSuFYD4ua8nQOcgVpEW4RxZtJ1UTcwPDCqea&#10;vyKxupblxEUviKg7l29KvI48PmYxcDR1deHlqmqbbW6xNisqY4xM8Pmo0ag5HhKegLhuXEyH/M85&#10;O355ks1UrEOUeKTz+ZRzfPE0Z8rViS+5ON0e7o+5Cs7vcz6d80PR6HuegdjOacmFMsnUc7NgpmM4&#10;n7GSF6DwWMWEy2yrJC8hiTQ6xpJZhbaL0oZBENQnO15opi8Iu0mL5LwK3NwnKlbJuMvz9vxZLmcm&#10;ZqMdZkJeq+GWHnlmtlkyFZB8KMjZRQS3jkcVhk83CsCzXPcVgha3InVHwiOXZZM25hIwMEjCFXts&#10;cJj32giGjnqE18S3VFFWqzyoyHZsME0eT9XjRuV6dmyWUTUBVpDg6G06hU7tnrQH2ydB+LAd6Lf4&#10;ZakEGHTl2twgz3/ScrdJ61kdvQrijj7uXfuqRQjdiK4BNyMZIbaUlHUvoNtBeSZYM9qF3YJK39qY&#10;UNWatwE3ElKxOeiC0+tRSttTOIAGhFjBSyFc8N5hz6asbWPQ9LJRw6avZRD2ZMz80LZ9cIUzXm1I&#10;Hh9Y2EGaXxkVxigH3KCAszKuA6XVmCdo/MnSNzH4E25INERjZBYkgcwWW02w0IfmpMGGJtBksEl9&#10;joWb7gvOJpCCrz6gznXTkzLFU6Kvo7dZtitJbXZggJ2WBbTGy/S8aJyWrfReGdI+ydIkPOFDRlND&#10;sweG/voOQ6xD2TsBDDuusEpcL7ypDmldiFzBuWyBGZ9DxS46lHTpgNVEkTJA4p+b/O3FxIzXcOxW&#10;0hV3mBCbaCcHy+qYFLC6tC35tBk4YXPj3l037NKJMVY4Imxppz+Oev9wJc06uWL/LA1pIm2/c/7l&#10;kZIvZRQbFmbWJL5YAo948FA++FRwJgWu04h0UMJgwScvNN31WhWL1TKUpPDgdmx2YQt8qCBkY3Gi&#10;Ar/Ewl8KMm+M4BvqEg8bOAsmutjeYH5J5g25rYCGHzLgt2NpggYFGZM2KVbartJodGb1mq7uwbKv&#10;1eJb2MTtiAVNy40eaZNsqxmDdQhYvkyDNbZ+UqQPxclQapAWfSgUUTbxN714/krk4Sw5UFlgbKZ/&#10;1kYTPDhJRyOxjTU/0MTRuYnHrRxYIwPb2mIgmavfJTN4KtOG9SMgmW5SQzKDjBIPlTWDlw2oqHkk&#10;4IPRkkxasW6zE9hRwprLInpYhhwDG+1iT61ViUFg7m+SI4qhznmiYJSjpPtogHAqgnRuWXA3RoQI&#10;UZzH+cpZJB6Jh8lZKJEvHAKUHyZwMDG6WxDeOcS7e72CgCwEWfo7J0l8ing84O0dvZI8gifjMsbH&#10;R6p153nOpXL+4nKWiyHIp1LjXThbmz4XPvlySb/ITFjOX0jOFkv/l9OA5JTjI5x/U2a5hKTKf8kR&#10;uMfbdLhVJblqPfhjcrc06vSwrZc2WVzBRrkgK62U4SjxIJ9pBGlV0PqyNPSpp814cCveBEcpgFBh&#10;ONb5Gd64sL2xNUNGaGbpodF+YGkADRAj3Tal33P719LBjQBwLWC17UtW5CRT0KQuTMZBm2QrsLuH&#10;222ot+UfBJ9wnYZiMnAH3X+lvAxsfKT9p7+SFEKFI4yIY63dcQjvCn0cRmiRU5787xdb54cegZHw&#10;gigALzNsylDJDyKwPbX6HkQPRbtaIIolZz5hW1hvyDixGj0qISa4WCcOWge4fu7Yfz6IV+CbK1w3&#10;rm3pPWd3HWjdtGH2Bau+Ul1xkuq31jlF7TVuZh/bbxc8h9zEUjssbtaxhFapJK1VUvXs7B7U6VrF&#10;dWouWGxil7AFFQG0uncsAJOyi4ON0Kbkf4vS9JrZeKEMjKWiOJzMYhufkf8y41Xe3TRSOZdOEITn&#10;o6rwA6vIvaOlgfLtle4liMlzqDAZcGawWKHNSnCUrgsNuhJbigQ/LBNCUo2GvPbgwJZJRAIm6pXs&#10;SINYM07Bm/EqfazKKcHduwG0x9/15rbEyW7JtmUZYbWGfCx3wx9sOpEUdJG0qSSYpH/yKCrrmfOM&#10;V8107HcS2Waykw0ObftuU9tWi82gp5/Lj3X79JJ3V1ymFmujlAXQIZW4YZnyizXUQuPESz3nwPMR&#10;PIWdh3kLmzBLCHBx5zG+GrBnv7lY3WaQgWY97Zjssvu0LJwVfmA0nVLtNM8rdWM70ntzURJj8OlN&#10;KHiqCMXwJ+vfJEM8Y4QuCdsrmtJWq2W2QaPWyTLzh6NMjC0vnGa0tFwufD/mkR9XvOgiT2t3TYaC&#10;gX/LhOSMaKoNPRQqsjzIwkUm6qkANsOwMTWjl3izFlHExnU0hFAOAkQfYQL+rm3tF6CQJVsp8/PK&#10;NLIQnrgITjS4zbXrQZFMejlwcSOdl4kOPY3xKa6Lt3/ajgD+OiX8AgOcCfyUC93IdcDNDVWat3dJ&#10;+in5UWhGSu2KmT3n4qGnvx0lSAuO9yJvXsJ8zs87p5lIifl4ZfDVfBb6tgQlo9X8urGdZ9etzCLi&#10;yR8TstGq1JlnszR0VTf/kkeynA6EvB3STZpG6vYSRvHfgiHKLLQAsPSBRUoAqiOXLyaES73+S/pD&#10;aEWeG6yKOuvDC3V07Zo/B+z6BPNj9zbWFKphPd5NcVNHH4HdtN4neCzxysBJXAf5gst6rrMSqF1O&#10;kFVZDMKxwxbsvFhYR4w+Kx12+0FKK1Ndy4CjtJ8eC4zv5+5Dp2/HlpfdfKz4Qaycbj8JT/Tcol3X&#10;LtllzP1azXifFpn4fXKAriw7YGfAvMGX2n+4tFNsXyJXXfPONuJMq3ILdur8Lsi3TCiUHhmGk66n&#10;CWCL0AJb/vazGdofwN3SELEhfI9xt/D0I/U04y74dD0A19HyzaDoktKpM4671mtoqs7CwSqNFXyC&#10;//b70wOvpF/CQgVDckZeib0oxq8w8apI3o9/flIZRVAHCVGHjmDC5ukwZ00lgHpZJdaUy5aDraEA&#10;XleMZWQ6cCP4MVrRV6oS1aeIFaS8BcGpClWKbhazqma4Dj4gYm15O2VxqbxM6U8PvggVWpOG1cEg&#10;Ok8u7eQXsXRnO6qNDYkEI8we0AgS7Apt210SVVkGrFcXVoezJXJoTnFJPhaAMPQkLe1wm6pPS+JK&#10;pEtO+O3KzWwNLQAnLdK58te6mRlOMm2N0n4VbTBqeQNwXjBUqBPN+RYZ0OYq8JQs61GH8w3ATOJr&#10;ZX7M6T1oQVCofW317IpBPAm9Wc+0KpJR96xtP9Wba+p2oFHzZJ+701waMRm7fbweDdWXlZsECs+p&#10;QT2rop5tqFLMVkmhtDUiV4wLrbNZuzxRUUrUpQOdj4csSz5SB4kq3om6RcdjZM5VyjE8+cw53iTd&#10;1U4CzkIZzZKpNYuJeZKchcT8Vs78ziPbrfOf03LO7CiKtE0Z27xI7SPyc3b8Bn5h8hEsTtvvpahQ&#10;UyWjVqozz5il1uaIYz4weY6ffdZAUu0wBQtkai7xRbFxUSbeLN22jEaQcjoGsw+nAm4PuA7w2vcu&#10;hjWuKDQBQvu+2DbJdLDRgXbmCCP8SdWKPcHW2wThrGoobHI7sX347VrHxGddSdQhii5L9LjtB+6U&#10;wCsrt/EoNrqWY6u4w8HuLo7Ce+NVW94RlRnihRBQK9VwLWbW9V4c7gG3Np0l88secHkGiLgJBXlf&#10;FyPuPimOWLWlvoIrR06RA9pgNHEC+HFvFT3o69LVUGUIuNUOe05peiUJ6f04XmmXH3SlEKC0dbHa&#10;cQcNDHjqmZnW1stnFZX6cmTsn9LTHmkIrtLAQfx+TeP49PbAdR8f6v2INY0Y0BMJoespd+OoiBcB&#10;4FisciPQXR3/XJC9QNUtw4ezODdDWL89l/cViVMyvlfD75VP/fHPj4A+CGpoJHIVSRoplTdrFc9s&#10;BlzQG8JZ1Wy9XmXioHd6VTm+6GC9G9Ohm8dmcR3zore6rZlVIRZUlcEvmjkHeD2eBpfK80ZAu+vH&#10;ygYwWq3ln0CEnWXdAm+4QKyGhmAVUXkURwNIJby3Ar3EwxRKvCzFgtGkt0yVsbMZ50n8FGvREqns&#10;0SqSK3niBAWuRiO/PJVBkywdkjqNtNANSyqqY41MwsiFp2pVkCve5MQhMuLVsbbwtEMdrZcUt5LU&#10;g4K0kixcbYegCmMta0p9v5AsP4hVXGXELSmRIJmBdEDnVMJZTQyr9VfiwXDJlI2F1ZwPWUTN+rHk&#10;Sfr/l0QFqkoHhPiNWKrCiUpWkckYDYioXnpE+RcnHuLKUDpjvnJBG7IQGOGGnvw288yPaEE+3LnJ&#10;D3CkoTqPcNnaq+pQTcriJ+A5aBRAUOkgxYwyJr6XmmmyF3bR21nuPqXawkQt41MH47WLYcalL7VA&#10;gpaNtFwsmnxQxO8M7GLwgy3zl5UN9NQwpxSJDo51pEYbG0iudBRP1ITBpinr6t0FBi8EcDXnRSTr&#10;kJVxcYOyibZReUr1ZUNbS+Bu1AYqZ0zB9FCrus7hB9fcCKAP0oX3LDW0q1TgRgjQObKwgOsvbu+g&#10;jQsGuKSDh4HTMuCQ4QzVKK1CcahhyL1SHcTvkOBC3sxuek9j0L5UuGLr3X2urEu0FQHCE2q28tRR&#10;0rSb3fZoMLLvlH0u/O29y95rOequSwNbI96nFkibFow1uepZ74vuQctSXMTSvfb/7GeyCTdOrSvK&#10;4git7v8JJWtNQbw+bGncFsUfAVj4ag4aXi7zGyE97PrLx3Lhip2xPr/zX5RW1ROPm2uPp/FT4yXR&#10;dtdk+mCdhbrXGz6yuRZpL5bWNxcIcX2WRQj4kU71x4CtAlf38Uwr78zzBj6PeUUxm0B9qVws5A35&#10;IVixVstXLPs6K3SxmhCqtFmLXh0MioUEg8V1Wn9VfC/JZLJRB5ugTg6w2HRwKjABHskcyujN3Mcq&#10;zCXLHXQokMo3lQ2Idx1bWeUKYzcrQgni1g2wTk25BZAYBGy7uUQNg6igR05VZQVs0yCoNbNalDG6&#10;Z+mE0OAGmapUkcqyxOvlWaFJismyTJJZteRj0lG9JkBhwWiLcHdJahCVv5P29yCuJapas56ZqWBg&#10;AldRLSfVQQPW1FvJDuZMXzXB6j1Wg3gn0No2WKwSy2xQ2hHmgTbyMJ0lct9OOqJFOfKLRGeVDB65&#10;zQOagnISfVBSOBtIl4NTknQApdNJihRCsXlrzamuZqYNJz57xLc4Ecc8cqZOpP8R7S2RXvgmn6ML&#10;HWXGOOVCF1haPkWUeC+6gg78ZunRQZXo1hCxPB6R7y+2r4xO72/xuYpPl1NJqefOu1JcOvmvc5s5&#10;E+HQ630rPk0OqUUr00sy/q28VjcTBWUXIgxue+YcbRr6feuKR9bxyZ11J75vaW+pUy5uGmX9LgR7&#10;5yB0FxriCHKhzAJ8wi59g1qE6GBLO6m52qdOBZmAPfIK+xJwPcGD3e0Z9FOU0RYFmlAg6Hyn0A7R&#10;AVYR2aPDBeteA4wjUYzhfD22tHVlOyzK2tisJ3fc3RfqSR+3SlPhOdn8AaREvEwtBl3Hd0SbEWBw&#10;nK+gK8MTDlbz4KVcN/xSKQTBLMcAV+gWIzwj26WrKqH6nAfXW2oEFDDe/W61kPTTTOhOjB3bLDwp&#10;dSlufDeOfj1JT+FZ+OWoURBQ3xQ3w+OW1KG9yHGj3wTOuFsFPdfXqKn/ClQLbryaoozhstX7KZaD&#10;96x54QlNG+wCNTbryae9SAhrQCBWelrFJSSXpTzk6VfjSWNrawD3oCak5h6zFRcM3gEMlbunL610&#10;jEbt3eiuZfAQq8ZO7mESloKYMPmXYQhMh4kNuEm9BN2jQnI8rgtj74+G3vCHHFIUeeRGMyjkxE2a&#10;CcZjtvXFbDjMVkFtdNMqmkG7IHm8xTfq9g6l6pUQVXA6Y/QIBEo90nM5tqzCiZN0khS8K5rb6mws&#10;Q2Dz4vIVFe20lO6OA5/GaLhBMJkLk2ojOLKJ/BbWKSS/18KTLIVoZHoVNrcw1WoutjvSL+YKZJr6&#10;1ibq/zMYA3pUH9/5pPKHVMZKMK26tAYUZkuuhA9LycMPTHSn1PJWGSeW3JE3PABZQ1G15sbjymUP&#10;jxz5LfCoVj56JXrJxFbNbzq/LYURg5mTblWwKATo5S1WcMvasejANpYgq9oNKEs3JM+8ThavkGnG&#10;IKdvsum6VtjCDNPhNuuhhVHFJmAzmUurZWHRsvCoGP40qTycSE4Tw5koZSeDl6kFQCPz3Pa5oSwv&#10;iceNTGOiabJk3gq1mK4jC0WSu8Xk+0zYT/PsdmMy01Cn57FK2I0c3azYRXig+qyy9bGqji+Ipd0F&#10;22dXdnsuaAR0OFuoMRgcNiyUHOaB+AHGAbPFuI92mgLi8x1P6AJmEBrWOQy6wVjEKI2aGbdCWMAp&#10;3XAj2hAbkm7DQsK2UFxlq2ItCLFGI3dtgW4vAkW7H0u2SHBh3qYtG4ySAcZVSZfzO/iJNkenm4i3&#10;eKq+0MRU6+zLsKcBgXODkAm7NF/oN9J154Ye+NQUW356qw6aUUGr2p5dJGndz2HacDsi9g7YlNbv&#10;Bbadv7j1OO2Z1yCgoT2NB9JcBA09H9XnTSW2Op38N+N+oYG4FVfcyrighZnHca3lJcgAFwlZuMZT&#10;w17m0HtKzYfV1AiI5QFOpQv2BCF0drM07yOhz7lafUJwtbLa7xOahxqN/HDz1E2sive/fr1pspvQ&#10;IW7mbrlbmmmxsP/Qr5ulb655V1o7VizhpwvaGw4Vwj6UwZR+dFFPbF9lcR10iUM9vApjgeBhaKkF&#10;Vqhq1MeC5SYErpZeZwFdmHqXpI22DYDdLRWbiPLiy0OX3yEb0aj3PRz4htHosmstl26qvYEItRFf&#10;3XlwOdHp458/uGpXOeDqjyRRrRQGS9ZRHjJh5wYf3+Zx1iIiWL30pkO5KfYyesCh9k4ttZYiU05S&#10;2hRMseqBSzgEaB8yrUwm641XOwew6W7VEoXWk+Vv/UiMJ8b+uizfELd6a3bV2WtHSbdxtxAoreLi&#10;XIlQcSlVh1wXCikpynSX7zEpNfV8M7xJThdkb4z9skrUdgA7260nGxrjal9fKGFGIBZ/Mu8nZygJ&#10;B5bIXFYmK0vd5guTWnYVXJSSDsOEwlfKN1u8yq7L8oDq6wPX3vNMrkZWKLsrmXmWxFKpfhdjZIta&#10;XFOJePAsImZUrJlmt3A0ERDcmL6Zf+ImCIKfprjsa88YJ/l71IqX/b2S4iN8qShzYG6nTIIljv6q&#10;AGjGbp3t2RFsIEBq7yCosVZQOwy+nrQZn2xEmi1Kp8+DkX+xjdPs4j0AQrjU0YQNbu7gGoJm8Pqs&#10;7nozLoAe0hi2UlUDrCNgYLA5xlHAC/RMYk9ksv+H61nTRsXrXnxbzQGM3weUHCo0PvZGhQQbIRCd&#10;1NiTePc5I61uFVYyYa/ihc0EV7w0urkInAIc87k+zGzmA99S8QoF4w//Z5849f5G4murmA/+9j2F&#10;6BmhogmfytK9Fll1lW+xlrvJLwMjXnT8/fnewveKIPpwZzgEvBwE/Xs6et/P46zbzlgUzXA9xx07&#10;JEbTzoS213j5rEa8+o3sK73quBhX4lQvlkd0iWvrrPsNUXnVq+ytS/AxlOin8gdUhism3mXhnXWu&#10;cLMn8ZDyDp+GvSS15AhVYefS1w7aPakzELwQelXlu0kBS4LbURavTF3JD0lax7xuTcWajipzhag6&#10;VxgCKHo+B1aPqL+ZxUINTKU9DDoIZDNr6vb3qeHkl9eDJUwiquajoTrHGr0Tot/Frmn81q+SSbK+&#10;Zh0wS5xqbb2x6ikhtmEbqL+TGcqwoLE1dJDGL3Op90re7WTa0aQ4suRLYy2myrs0KPHCA14bStdq&#10;F2uyVEKwildEw9mQzBww1q4q7agYeaHkN1grFn1/ZD2qQmvWQtka+F6v6uupZJVQJn1M1PitEG0h&#10;n6J9m1VfoqUPB3IWTxSZMzG96XgHxI/KLZ9byqGduLiVWJ1pEtVzYNetPjw0uSZGbaIryTs//eqK&#10;LQ3JOf9q/oYr8Jt7DK41SFDnq7iVTgmhzUzBEaTXm9KxzXSBZzj1cESV7P3519/30YljcQSx6qdD&#10;jQjMJFXd/Q02haCw4b4DqMcb1uLbS2kX6Mpkk/A6PRWuw1RLAO96fNmROcAyHLoxBfo3bM50sRqY&#10;gCxu5dNufe4lmAbGYK1RnM62WrjZnfhGQ8BGlvxEiGmxgaxmoXuvpz16GK4UVirzhxcE9gKtn6Yq&#10;in5wz1hnwd2vCp5wuIJrwcFlNtTeBtjJT9z5Ol0iPq+YOk8oklJBg5g+qOsWPolD1tkyr4D1+A2B&#10;XVFV1wFdmjiO/E0fshrdJ5817zKuOqEpPbHL8P41btocjG6ln/2QhT58GOA/7M2g6wbJcASL3ADi&#10;HqMbwwgSIWI7mw0X2hTqXRPt/64ksW2sHQUditf6MrbUYFhTI+t7hc42j7Z1UP+iGNELP6Js12B0&#10;LQjLE+DH3+75+OeKP9H5RunDpTwWglcdJJ0kexjzxbMQizUeM8oni5rPlJd6kHox6lS21EcbGx8o&#10;eCEnrNXCLpK2AhiQo7nACFOZUaYiuRzs4FyUJ9ggTDXTiVUzlR2FjkMPXuJCNFx5/zyjTLFEI1Yw&#10;r0W+cCpvrQU4q5gn1tEmVlqXO1GIprC0pNgITcxaW4YkfcHlqQtix5IUF9bVVbOMeRiMCTWVfHqg&#10;gFsaMi+mpnapUNZD1jxArSaTQJ4s/DDJQZA6luXZWIF4woLXxkRij7J6gC2XSGXDdBAWl1WITpNX&#10;7kgOm4TFV9rfilNI3o2VivOKD1Su97NBOH8Ekw48EX2OFH1mR5axS4+HS9acGpSNuAtOx2OOn2VM&#10;8pT/nj/Kif55m2TYG0nVnMe8zJ7Op83ERt9mKFfEs6VmRSjjaKxvE7GjCzuaWQUZe60P5yKbACGf&#10;siaXBGw32yZqL38WrPZzaMx4uHs7hl38RB/+2lxSF3YLlcL93BvItn92z7cojTVAvDxmQhyFfqyQ&#10;y+MdO8D6CVYTV+xys8Axw/Zmn4j7rx2eg5aqbwsuwKHHWrpoKMGE+B4jOmhimX0TqS4P+KPvtSt0&#10;ERNcKHDg90NJkaaPq7p/r+KybmwJ73P+2BzoOTxYfP+TaoM0dPmMrQiohB/klYQ/dtniak/1I14s&#10;vh/4VoFzrL+XwkUuI64gjT4DD69teY/l4zvrHnaqoEIUGWV6YWn/SOkxrXNAPXNwQ7J09Wv7CHb+&#10;Sf1hgzdzeWgsBcxqznXvgSZePM+iqk0Grzz2o3SiEAfSR6cOcO700FS7Uien4FN0JA8IdQiYNFNW&#10;Z50JYnsjsCwN8YnpJZFMOVwDdQGgszEAFI2szGPL/puxXCU+2EZe0csZpLBEF1WmamVup0US8dpF&#10;q8MYzrJV8bOgqxJ6hkHBdOlNelnkIbEkh6ZoZTrb91LBh63WzFhKWS4zaWQvxxGpQkZB0ak5MbFI&#10;MDFnZQmFjczfWwrXpZRdNMBNgunk8lpn9SjJSzZvRWNH8f9JISzZRFRdujoLC9/FRlKQ/EJKHUWx&#10;CqvTFts116NuECywKhYkWSR2lJxpOqJO2mPQfBwiMVO9e7zhie4hc8kPhyP9PRPbcqdHrLxS00Yi&#10;Nh8IQxUDZxFpmKxk2PpBFL/ACLpxl0zcpdrCsM6oyqtQIQ408HBX/xeCLOjwSO0BZdFGN1spVmnP&#10;/YllgYeB8RYLo7y5fpuyC3EQ01oEvFjIY4CrcSIM97FQ55IArcMGuwnJ3nTFddFgRcRtfx6wRqBB&#10;JziFLSII+haMXfNpKwkTihCjxl/VEbDxxPT/j9jMb2ujEJpSr5Vdw9rqCm1ILTZK90717OZBHfYX&#10;hq2CDbzz+sDCtXEoG1W/E3qDWW1TO3hHbwdYZzhvTynD1MyYAT0qfLyDsfU/Qoc53e5ftGbaWr1D&#10;iO27Tgitrh9auzTsz2M3HOfreKc9upKsveOHuiIENMJY/W4h5/GKnXzX1ElXWJfTZjPrMq/7CXva&#10;i1G3OxVHBGw364Pxmo/eHdGkYOUaiD4sV+7JEbbeoz+dQG7xvQHBw7qa30zvmZisdbv5eHhloH77&#10;YJarEILrh/YriVAnx0hNb7yowaEWaBieCBTf99TD1SwznxQ0EA5cntAXEQ1gB5kvp3LLQVwVvmjJ&#10;c2h/r1spbICXZRSKdYGsrzaOl/H2YBZSRqe3BJ8zXz6g3v8LjVoIXDzMVgZxi/mheZlrGzUirsJJ&#10;wTbFxd/re9l0rEmC7rVF+Khw/gkEFHFBlME7iZ28mdyTfYuH45LpPCTNZGOpKuAoXfZQi5RahngH&#10;WTNZbeIwK1QNTD0B7boDFiCRbE8rabfJ+RQwolWqYmeFAmEWOBIWWlDwxVtgyDPw8Esl06xnlllm&#10;UlxPshKJdc7+xivxvR1Ug7N9MNVQ4qqjRtuSYKV9QIP9sSgXFWOAvFkuRyUrR4o2i8Mt8apc/TqL&#10;stC2yjIoDW96SzybRX3AKGBnkLVBsFkKbVLMcuI7d5TZr2CdTatMt1tkyFRkPF6mZaQKKwsFl5wE&#10;1Q2pciPq5LddajWYuDYTa6lD5S5gL7yz3JxJ1sFJdMuRPbQAxxzcQ6rjLNtmblWMSj3hxK3A6Gk4&#10;3BBiKiv2b2/jdJNr2sygYpUyZ3NRvydGVRxM4sWVJCFFmVvmCroiBHVDzcJ83VlzAgi9zlTyk3vq&#10;RqkvSzqzyzUpYVllyefWALLBGNEibdS/7KhfwWWgRnejxfLACB3HGEKJXfK6TqxxU6NhLUJBheBW&#10;33kQPoulNARraGyFymDLhOxveOIPb+eiuDK+V3DNyFcK/W0OQg3cHmlym3K4AVoK/W3IVaoR3V6B&#10;LW29CGiHu7knrxhUfT4TrEAHJhPoWwTQgpSTHrcC7YDBaBf2ktlCw9PcppFeV5pi6rjRk99gpOVR&#10;3fhhQ3zWIjqLctgJHtHcA7XxFncsZTiloQNlNCWBwXDFst9HB6Smza/rlgagtTXJwZZNBVcGtHbl&#10;dEq4Ynunq3TL/d4aW8bQBXBVbF4V7pwicPUwrCIexl2MFC4jWPGapFnEzZyctohtoGUlvxzhaV5c&#10;WEX4SL4BXMqs4iowbroku2ozwvvMF6X7rZ6z+vhJQu/KEUrPKhLQpaBDHChLMfXSo3TRY4/P9Xs/&#10;Nzf2A23TV/Ct1SmPWDANaD2sVFcJ7J0j9U7hiMq1h+54py1Sqq+ysU1NwfZ19rdkxKFrYAv3ULfb&#10;WDSlqLnrWMIhFtMmjy/S9RRb/Ibo4oRTySeKft8ALYITPmKr/sD/EAQx8baXzYoMvRXHYiQrb95f&#10;c3KKbgUFAnjQWsOiUEkO3EcVcOmIBQUzukdi4x8thnjEdTMY+2VZJ67+Nlw2lcP7sSF8qBxOdj8x&#10;3yyLeduJXXfrkp49uO1r88gSwxOL7r/F+8e1pM2HDytXMRWcemoQ8VwW0AYl9b3DOobFVHzZhLDK&#10;ubVLjU9hXbGqxJX1CZbUXYIAjf+kLV/6DnAxrKRgVGQfLTdym8nFcUQsonZn7pXprvbJROrsOMIa&#10;IcXm1Nxb4GjZBIaUVyBtGW3qvMUof0pWkxIxz2UPOlLVRl6Sj0Am6mc64oSbmvIIl0y5ZE8nrTIJ&#10;93NSD/0zz3gJwiy1zsSzXOr8WKAsTXpJeG9eDvDhpmj+QyhWEkaQRUk20vtJWVdt/FnWbZ/3WXo9&#10;DlDofgN30jzasSxgwK3yw8cYrfTB7c25ZzzCcJVHDGPIbDO4xN0NDWw30B3aabSElKToVVXdvA7c&#10;sSCvjKoVK1V9EtByqvxs15PJQp+2ELrxOIT2V8HYCK6b03EyPLp2/Zkmf/cF2QwDDCeTGNocCLjG&#10;n7gK3cROMxNtdm0O1j2aZdp4ASseK3oXZ2YoRpNVDNCtHXOh9Aj4kl3ac1V2fuiTfrqiTkdz4JJ0&#10;r5gJijgpwocDMF0WPMIzpJHfG7kq/BEHXeguYSNi7PdIaElXtkLgQ9d+rLiK+GyR+kiDOABDp4ZQ&#10;lfwba2opvFBl/SDoqr7X/cRKeMDmwLAibqyK4wFGNmJKGxU5jpTROytSXe+TC0Tq7tQAl/FRF940&#10;rhRYbouDDXwDnvocBXkFH5lVf1RVL/X9o9VHXHjlXf8hT7+OueiFhV2PluaSkT6HkOY69OfiRL19&#10;2CjvdbypIKYi60WbEKmNTGs4QfhA9PRH/eFV6ybhbOphMAkzaF7raMZSXhqQjleGm00SOqwUC50t&#10;LdYWGFSBI6I1oaTc1R0n0fgDNrcWIRcLTnlykydU7pPtbGNrCitr9CL/N0W75Mu0XOtM5U2hlu/J&#10;RC2cKiWYYv4ii9QlXznJ3pLu13lgy+wpESQtHMDLLCqjQIlLmOZDS/DMZX1ayQ5KHDvLqGcVy2hD&#10;I4GHMxuUlozj1F85sD01COAa0LGbQDlTquCFYNv6KGW8uqSBy9TsyT7kypZjco9U9h5vJ8qVPog3&#10;natfauSAPBfF0x4kQUhnt6XpE0ExWaxe5mApwDa7pmDQXB6TMLR86MhSeQ8SuqvKesAaog7d6LBt&#10;J3LnCEI9t8qd3TTggulnMbj1SuzhYURcqrGTsAtOBsGA1RlFd7dF3GIbR/RQ8J1doBu/QjBzOtaG&#10;c6tLWjGheSskKv6dOnYtHb7EbSmyKGyfOrY65qpkRUPtdEIq6KzHFgBlysf2m1iQ21vE6TQQiGNj&#10;MalnE1yj2YQ1Y7lj4vids3jyu61ziXbbs0hha23tf3CKcZQVhAbmKxnTbSbwcMgJMC7nYihrCVfS&#10;S2ojiJUrX9abZIOp/aml/HiqIXObyKt9gHMs/b7LfzgrIWLJ+fg+yFX7rwQRr3xfH9wa+2MzYYqq&#10;FrEFCv447Kw/MCr8KR7q5wTTSUO5HPPU9eQQHZlgcCI1Dt8PVo9fOZvF9/LvVr0IdBKxC9p9zwhR&#10;11esqymEFZ9yS1TeRUSlTQVQglVMWGkx4v652ngB0ENemnIXtKwIbjNjGwHeFGDal6vU+Ezro8IG&#10;XBEa5cDHyW74aVl52cHL5VckS6OkE2Vh8/mBSkmIosM75QolLeJj5G4elSgJtH5CaONRZDKZWGPf&#10;ywMVeuxSupBmxy362EJxeyhfMslndJWC0ocj9MNYJ36ZbaWgUmeibWZUkSSPHl07HFrnEm5c41zS&#10;a7xTSPq6mPxsK8fCGyK2zmqkjn7HXAeSXxyhcaeEKq6U8KHUJKmiz+/lo5A0RhutCE8qkxaLNAUd&#10;U1nEMWYMqFosWNfE1qJHilGGtNm3Pefpfd235y/mYnYGNVCzuJf3srb5Qu6KpIoyywgxegkRS1uC&#10;Z7YLqnecTiMhS1tZGwR2VfBO3G2RjgINUqJUHfJAcRZ1Sy53j8c8yT3c3LM79xiINk76ZI4Uojyh&#10;XN1G5jAzk1mtxSRfPkxUl1ITIoLNwwNoppQwryNUNWSZ+EMrQSzWbxGT6wBMynEpdPOE3MLsigBZ&#10;rDWco961n9d6v5XvJTSFKGCd7G3FOQKGbn58zfa4cEf9eBtxb79cMqcu5iqUCxf9UoQ4ME+tdsBb&#10;HtK4widvlbvjdJ4AW8gZWIcIrdaHTizahgZ3w0ljPwG22zK3FlzkWeqqGqWjUtOYWp5nY4ZCaLoA&#10;a0sbXMU0Q9VCcO8KNPzwyp1rwLSdnzS1P938c+kzZNNmHlV/8i/aVtFbTtwAmCosXrh9ily+tph8&#10;j1oCOjf25fLiGfkrPxZy1U/lTzGRpjYbaYIfScW7Vd7i95PbZYb8i0L0q+vdmpaasHL21QmBCVpq&#10;r91Da+1dUh5+HwlLjca4GfE+Xe6M6LNjn/fB1XISYGR8wLCLhtwIA1YBZpGy4aitDXBBrd0lhLfD&#10;eHRUk9b/YX9P2AQWXkm+xv1Grau18SO66if6J5EXkaDNIPwqKhPAZWfkUJblwHVj1FmATnpRBBOx&#10;zVFhuVesYI8YCurcziKt3NQJBzo0jCotY3gVKnapUmZ10wll4MUVpqSsgps8YEAc+I647mIe1xRU&#10;UAsuK0R01C5xQQPAsAXCFTySEbBQc9/jFELrkAhQk32Kd9LGbGyRlQqxTHPUziyzVP2Xxg6pjsqi&#10;aqWmSt5Sob9m7mZU3VX1QySdCyMYwZZhy5a9JFZeeerFi71lwFtE2YnGzpJBpMRm2XxD1deK3g+U&#10;ZiXhxXwKRD0reJ4qskAoWGzgmS3aFFR+kGJxFVsWRa58PNxQZZkHuXm0m/97e59PWaCQoSOjlYGh&#10;ytqdYS1lZDhbLKtjZE6VRUyDaYS1OjfBNhQKa1lzoebdgU+k9NnqidWbgJZhJEAj4WLHEjkE6n4D&#10;zXXikWVqObYITQyMdRDWLjJ97f2GoXF5WSQXFC01QgFLm2RDc59jQUSV0bTAb8BOdxwWjjiwCPRA&#10;mCpsgE6xBZ2I1xk5S7sBmjTcMA7D7a7BsQzsikkSNnhmaI3YUEFSVgrrZ4u6tYjt3BVWr5YvfdAW&#10;9WgmLadB9PsJR2ByEuwWvoVa12EbD7znuo09BSe23XFYVYh0lSyMg0tyKtO/F+51EjsgSRgZmqFP&#10;4y2SpJcVt5kq5zlnzU93FwrN0yR48a7H+vYWs8RAaMRuEknGvL5ATocoKDzy+eeVhel2k+LWC3uf&#10;lgtu1wG6W09c701j40flpQ+d4eTa4eeYlgPrMgU6G2SjoAid5BObhnOPfbGLRr0jDbisbRN0cxLb&#10;GY6RQnXyngmOs+MpQjatjC4lVGdms1mozzhEFHUwXm/Gtls14FryPWM5aeVUXnZMrO5JozAbXTcT&#10;QS+Oqo9p4OLR3x9wyyQwyBxqt187gmS7Fpu3GYfk+xhNAlFdMojWvd04MztW1s5bMDmrMbegCc1L&#10;q/qgM0hcm9zcHsz+UaHTvZSaaFhfQXNRfjDuOzzlZzDA3khx9wHWwXV+0lsY1TH47Vcjy51qFh7a&#10;bhP7w2EapJ6vs9mLh8pzwHVrfGD8RZ9xbxkKozFvk9qITshdAY8228JaD7gS2o2YwZ9BbtnD8rUI&#10;LRUEn6lE+Pgn/AGk8gKbTZnSnOlEXO8iDcOyJvQ4E7J5Ia0rndl55ocHGbW5nYYaaytIEFeYnDU8&#10;JpZGu5oh8wKKS/J8DY3JqZNe0/DxfT1ZpVnuW7E8daHSYfL65ASxwJRljpe4/uNXvgSsUa86qTSD&#10;adkYpXYjobNY21pGbgYUvbIDKXMVIYxo4SWrDxST5gYzrjmhL3cl4bb4ZHlSu+jSlowOa9gkLLZG&#10;JaegVm28vWTCtpZvmGw2zYCpoOFCi+aYqdVZmMsiZtZ8WSFhmfQ4LArdVvi2TKpVxwuVLohWyIL1&#10;BWKsCxQYRVSkzaH8IoiEIBIRGlV1HG/vaCObvbhU4h7CzS2Pb49W4h5o5aIg6QMLkhF0eBtLMQsq&#10;b4ylUlsRJW1uZmds6pGGBb48oLd49m1SBY6MLdHJl1H344ouK9y1al9Ft+KCyvtX3A6o++xkCmOo&#10;GqIEbX67cU+ge/k1wN2Zc5WvjTUyyr139GTnNCIRucbsMFkHw2oXs47qhPU+v82rlOdot61x5WuC&#10;0lmDXROxwyuXYd/F/Y29AgwVDQ/1IKMfClux7stecGM9x5QueM0u/1JDgLAZ+CdNmkulnJC2optO&#10;WonTqtJHm+7tXja24jdo8c+PgarbuMTH8/J4Oj2e5ryW5wUtV6wzJ4fl/52X/M9cE8Fpwfz3c+Ll&#10;VxaZpMi8M9dMstbnf75JZKRf+H/5z81RPQmBfpIWW8b/y/FPsmOSa4FRhHgAZPv+9OIu3h+m+0N4&#10;dRNvD3BzA/fH6T7iPa0iOYdsOk5wPADzBVR1050kydth7U6TcG2uC7g2Uu9qjDv1eML+1G8FyQ2A&#10;tug8w1WcXSivGdHvZVM/GG+fRgLMS1qs15YXdRBtI9I8TVFzCnQo31bOcfKEOb1tIhp5rP7w0pbc&#10;0WansqNODOK2gz9pLWsHgaIT7N1NMLMcQYujua3alr7hP3vZTtRDxq2myA0dS/U2xXuyeIamhF6B&#10;kbDl3m82PqBKdId26zaR++rBU2ritutH2Y3X9svdNSsrdm8iVUstbuTKbFCaBwraQmdJHk91feRv&#10;vShwPTiE5yTivXdsUHjf6CI0CB9U+3WtN2VyUb0qNd0n6Z5QPU9ooMUaDQEdh1G/iTDOpAvbGIbg&#10;8MqylJbFDt0Zu2oMQbux7ureslj5+yT6J/Ifum8H1OdP2Pae3e0LGkeQZwTC6NafPkqcwx94Kq/g&#10;Z9XtFGUYl4XNRPyhMe8Sk3T08uZiORxGse8uZtTOqrppEG6SiG/dhj21Tdbo5R7J0+hAdM28LWIr&#10;LAjAGcaSY9wMQ499y42kq0kzhMIwZjO5uWlZzkPDcJP6UrXEtNla5nKZxrr2olGclnz3DL6QFr9A&#10;7cYWZXBymbzWyUMHDELEJkVGHJ1CR1bgUg0qtuWJX0UyJha1GbgsXuQ3dM6LbiGVV88pRXUNJBoy&#10;pxzxWGFGjRI2QTO2gbNFMAwF7y13TCbvAU1YZJI3MQtN6nre3OaGC81vucrFm1d5tEsGXfbrLtPE&#10;YOWJ4oTo/+epJH1pktx0cR5GrXjBNRfBRS1jH5aCA42u/X/NLbsGqfo2pMVATRFCO30NFRsDjVvF&#10;J7Jj0962GxP2ozafBFxSf3u1EDTSn22TqHpjyoxMsd+QZHVHiAE3Wtb4Ht3vlgxh/LV2EtL7P2Ft&#10;o/QMr83ufsETw0VZ85p4tZfRU62jpXMAAbaPQS3m4xOPm6fijxys0TZ5btqlZy7AlZZIfLrszzpB&#10;eD7P5xP+9vXjNw+nh3k6n5fznGe0i5Sm5yW8mfG0hBPi4zy/PaeH/L95eUjhcQlJI7xz5az3l6SG&#10;28dUqHzkYWUDCG/eThgeUBCJwI4YANWq0KORDIlMGSlXvFz0Li9vb18dp8/ub1/dZ8dO/OJ2+uyA&#10;n90dP7t7++om/OL++ItXh+OR1qMkDwYjeXTD7cZrt/RX4K/CszyruA8Zbqb7dRDrA5M0WQa7Gmlq&#10;a/LFT/BC34nROZ/M5JXDWMTkq9FxSTXDVAON2EQyxvBSpcoHe7HVeYqVRRzh7AWZ9HIWGyrmJosA&#10;zFBnnrHdwzNqQc0y/CanaIPCme+IpYUYeavAVlI6TzPnv5tehT6vcaQmXYPUt6+ptRfXfyVK/M+H&#10;EKY/z9mLT3nqND51riIXQcCtQjC1NGHcTanFn1jCCvY0QWjQreIvtA1r2hztO2a/DDwGOWVPChwz&#10;EG2bXednunVPi/6Oc/UZhRsBEutcsSE3F1xOxaAt7/cLuq9WgMVHE8hP6QoScI/xq1hzmtd/znM5&#10;YN7HQNlpx8P6/JPwmn4Hum4R2YWXCgXKb+P6Th9W/x6GMqUx2jK3YMF/wSclSDtnI6/P540aISoy&#10;eSloZEjrcmjYyKugb98X0vt0KlexZ1yZIYVnzbH00ujepuNNRM9150I4lXEZyjuthuh2i6DKM4ls&#10;FY0wuHa+HPby4tjey2si3/WRpus6iOxHnsaULp4YeVNqLi7dRfCrja4WsbjE5S9CwpLNpIwW2dA7&#10;KdaYB7P0WBNpDGinenMz5UHuze10c0cV7/ElFbQiXeZSl9HMVPGyFFoagDHoFLlRv9eih+3WRe6+&#10;8BO399EV/LDobKEJZXHTy5rF2tCYnNAR9AfQ4SXApPxQlToJS4JrJSu7HkKsWngbH+LAK1O26yAZ&#10;jJj6hqXyzKAvjCFUMpebT/YbchxLN8eVIsAmQLqblReYlxeFdDvJXjLdeCkGTp76irWv0jiBBr4j&#10;35XYwx9UBLPloblXoLIPhKRepihfjZ3kvBOJKf14fbNW9dWASeY+857cF9Uv4lDJYU/4GgCurbwa&#10;6h/cYPrqYf71t+e//d3j1+9OZ5zOc5rnZSZiQK4dqO59l8tdLm7zF3KV+7ik/L+Fl6nF0IU3yzvB&#10;2qHmihbDCL3SM0Ay82SGPty7bJr8ODOXzTO3Fu9zmHb+ERboZ/bANIe38/wmPH757dvj8XB/c/Py&#10;OL04xJe3x0/v4fMXh//wxSG30X5OC0++8xU8RA8MAzAly4plXVbqWLpI12+ze/1BunrHGa/c0tdZ&#10;mUlei2KdMIWwjnoC91sT1lfVXhp8R1rqTWMKjhIE4egfdhIhkCw7tOzNztodvSS7S5Q+l3aSAhDO&#10;TnWA5uxMKxIx3SR0mCsqqn4vfwAouxLSBZRNSRQLjF0FdIqKKUs4IakO2fmOMutSObpmLiMNwqAk&#10;/r4QUw0BAYfD3vD9+4z7RW+zlXPpwK1P++GFgD9yaWrcjRbDnbxiXO9TEK58t2V7hJ5EuYUgg3E3&#10;qgl770L5mrRbFG0dlqRS6MfM9ZbUOkSg23a8b7mjVXkbvtGzUWyfASYD/1jx/oRKXp0SkZFEFahk&#10;mzxgFnsdDknNj6KBjQdq49qQNUJhFa7SsN2uUbhWJgKCCuJES4wAdBswByxIev+LKibANosoVnWS&#10;ADMlyZ01bfFiFD0WpTSI3MeVCe0e3qjEJe+av7jU6F07Bhz6i/4CEilOcmW2FJcuC4VaAJNNdwUV&#10;jOIok+SgSrTStYN9yJL+aslA0skDwEKxDmAJqFWlgcG2jKhqZKl+AUvnomaSJj/uNcCOsKmyYhHm&#10;KcnPSIJtBj6D89GJSE0jbEUuDbrsVUEuLSWx6JYlNTeLko9ZYHB3uL2b7u4hV7yUJHTMR+iYE4Y4&#10;bihIAuCRmzTyW2X/FqPlPenAWzXW1nrUGbl0MzFUh/aOV6XUNRz+5O9Li0riIzYdV0DV4GGo+Aqw&#10;5n0KNT25joZ90YomV24NuNgFtDbS6u1tFT9H7IxUmp1V4/ewDLzRupsRcRz/A1V3PVb6tvhOgLH/&#10;r7siYTCYdc+5MWUF2JuRInTi+csKXoib99ZGQt2RJN2aZ22NqRx2AYCXLXGVBMOHgapAUTW79Q30&#10;PMfvCfHvd5kPp/TbN+e///b0T9+e3z7kAlZVzUypz5fCxMJmURqn2wPe5RQAPCRWjmRPL/l6KRQ+&#10;33Vu+0I8GbaeOXIpmXzbWoTJ5JQzJahR0ct8gcRzw4NIJO6OBz4mh0iQAMjleJjnU/6ld4eHdzdf&#10;vcvT5un+GMNn06f3vNgECBu3kL2tj16RcT8R9yIU7Cm74eBUVCpc3JKLKu12aQS9covt+kQLtpUH&#10;Rndpzx1CC82hzetZsRbJKhcHZYxoqnTNDMxQrKHJJjdpXs9UBd70sA8BXCM2Vm0npvZCTYfYTAi7&#10;bqbSOuyqJlYE33/5n7MB2BWkLY1k0hXRf5N2V+nFS4D7hQ93JzN4q+jtTLaNS1z7lar1hTi955AW&#10;8RkgtCdGY11NZvNIMLzwCrA5tohDanTVACD81PyYhbNR4zOLmLnEQ+IojK9mRGAZewr/pU0sxv37&#10;E/biMqxxttCaI9oQ9n52kDYvDxicbejnDeMzGTuIidMc4jqm2+TNDUX2o4n3p/gnGloYKgtFSgma&#10;8U6SmApaQKWD5aEGP9ywRA6oss46VtK6I1n/W/vnsRM3Yn9Tx2ZrGWNsBzkFZ4VWhmpGUVkI0lAN&#10;ySWn/CUWjYRs8b3swVTQOjGmv6RgVtRihdJblGGLeYOZyit05jdselhaNhD+WJaHmfYOU90VCGDK&#10;smmDAozBJucI5ZHLDNdWmqU+RrnJsOiY3vhSzbklZUgLYnMlI1j1zvJifltgkC7xEzcQsUr7AOud&#10;QNW6scWQUdFqohYPMu8SZDYbmXeV96HHXOJOh5uYJ7oZQ3W8Dcej8JY5cGjiYXD23B3KNFtThWIs&#10;7ZUIZXiePKNgJWcFy9Ads0DsNo0yAZZxTXS+N1RgbSwqnQSt6AjM8QroWidBXcQtg6km8sZKNNPC&#10;vgVZBfQADDdhLjCzgeFmtAEY4XBsnIzlrif9APTdLCheWSycEGgtOtD5eDsxltHB2u9aRzVAE2db&#10;O7wu/6PdSTsfDnQcYNAhd7wqrgcGBlewILO2HabXZckRr8UQlvhYhLLDgkZpvg5CBPs89XYLK/9t&#10;T7aGzeBKy8g1GU0s93eGM3W/Ng1EMLgVyJBkTG0rQbSaCXLF++0jfvMYHk4LpbxjzNPdealLXxIh&#10;CGe9U0dV0VDyvywkjtljeUC1wosDRJciPTN07MfGe8HK5+GtaPD1MzvyOpILsiw5PaectU13nMXm&#10;9SnNDAikBhnllqVF92cpnM7py+8e/r/fhrubPPSNLw8go0qIDgzEb0CEr1jCBrAg67LcdTHKU2Vu&#10;l9y7c2pLuNwgXPQOmBaG3EkBj27LqPcgxURgB6R1ghQFlsottepMmsRgEB5h0k9tFq+stkoXxjNE&#10;Az80Kep8S5pQPcCyZGK7A0bGQOqAPThJ0IIdcUok6FLMQCrvj0WV8l4i18NLy68nSKIafeQoTIg1&#10;5d32AVUYwddNpIPMnz9YtzO2wz7mBzpfci2Y6x1Cmqn5RnWTCRL5PnQ4vLg5AvnA4zSf4PZ+og7L&#10;MlH2HT9SFjBEGF1Tow6hXn1p0PZYc6RWxAIb0sXNieGg12g9OM1HiIJhu2aCZtojayNv6XsSXiAD&#10;wnicqx477d81wlzNAtx4gRf7CJXLcEXNDT3f4VrSYdfUGP5zPKiFspEbEOJS6HLvcCTmSoZKhO7m&#10;LzmD3vkD7VahzKYAVoiwkjDZJiq0hSXs3VP9OV8NtjEE3EkgA8cCBO8/Az+F8q+43l2xlsHryw1c&#10;Z3rFV4sVCFmSWtvcheDUPR///GFH8gbtz1L1kZVdKGjbPOaNR2UNBdqW5O3GIZjntysm3aUoK0yx&#10;DxhsdoqFNlsnN+2dIOkcE3roPF+VMlmmDVKodIqoibB1pKyT3kK9akoRFLdXYB1VKGotZL5FWQoq&#10;lMu8uEmdrLIFiToVLmNQodzxpZy8VCfVirfHnNCqrsNdM+di8d1qqpAgqTgphyckGv/pMoEtGReE&#10;PZF/msxU+ltijjNSlQKZl3JcnSECjVVllGiJW0rGHnBmEB5QQyqlSalvQywfProOCFGmUHTHVLRa&#10;sc4KQohzlhPevYjHu5v7F7nQXaikPU63d1TrsitXuOF5tEuDZWnBRTDpo+jKVNYIiH5VbQuY2tdA&#10;80X3qx5enL2g4EpEdC4fMniljKM/JX8WdVGyJfq8ToAT1JBdvssIBpY+RR1RQ+ioNX7yi9CrZBvm&#10;YpMXW1qq7pIBKPc8S0Ky/Y1uNdCBE1soInjCRIdKxlU+kmdE7WqhsRTN7f0J1kqMdh1q73HYviQs&#10;vlZLOCsobHSfj9sQQO+6hfamXCTQ2EVTanh2GeuCU7+m0jqBKvWIzSGqEzLsgGH7KGAPpEYMnq3D&#10;Fc1lHGtax/+6+bWsKIXCwAVQerukrFh+eDzPmAuB829P6XX+e8KCbs+X+jEyJILdDQVKkKe7eWCW&#10;4nQK4TYtb/JlnrgGk3xHpuZqwJe8eiaqLMbv4+WM6qFcax35szxP8VMIhwmP1A0jr8otHdWjrNwS&#10;iv02iRaGbh0vQniR07zn5Z+/ffizT47/5i5XzBA11u0mE7bcmZdrcjBpRCodTdG9LZx8Dmp/Ryse&#10;NegoplQW2vyfU16qF+oAkzE0o63DqZCDuPsMxnHIf87WahRYwiGY0MaKNOELSJk56XwnafVY/LrF&#10;IWO/Sc9LfyfRVnqXFrnSWZ9MVmaGPeSZOT3anE6c0U4VrBlgRKpE5+g5A8tyd4PwC2V6o6tSMrmB&#10;/PuBbqIy+ec5vNIgucQVNgcKMw+XsuLwb56TBr+LfHrBVPbhaM+WsMJmGB4OR16GwYUWzOjTzuAI&#10;iT0w1qCSJMHayAC7WdGz3R6mlxN8fge/+PTu07vpl6/ufvYivnyVPrm5Yd/3lI8nQU8o7u6wMWnv&#10;3bmwHRPVlbtbWKkxEGvlx0p1V9MhwdLOrHYDoDVUGqBDeaxK8Dq+64jm1yGbqsipSScYqi2qNawt&#10;bqEY0dY3m/Yn38Pyi6NuJlw5bweFX0Jaj1f1/o0rBNcUyhrceJ5h4MiwXYtRn+o2G5rZFKqNpKau&#10;YUvm2w38qfjX/U931xlb8FoKiyvbHBxsGdYCMQg2xR3sLBx4Crzpg3USYEQB8GhG6HLqP/4Jf+CZ&#10;RP4yoZv0lHvZuYe5kJXyLtMs0+ObEolzGJzHWG7mdLHYSAWgiqdgxYbxSiZq6nUD21IlxubclULs&#10;wGEd+e6ZNEravY5WklCqk8q6q65aTP4tpIRuQYRQddSyniwi0eOdzmJyCVRptITeSI2Hns9hGCql&#10;NEURJOsXo6XyNJj4JJ24pAU775igCniaJr7d5utQtx47s6sySESGuEx2WdzsF8pNqNTu1jfXvTrW&#10;hTZ54nyrZHfrARTaslanmG23RJ1B7qLQSIeWlbwtON5m0vL9J18cb+8pcOggMdC5us365RtgBXPJ&#10;0c3/WsQuVSOjXM9TFkVJQoYLHEseE1WGcXWqglNEqby8u1Cg6u5dSDpUOJVUUN6GWW+1JXN4JLGH&#10;gYm92n3XN/ceZog7YXcbgt+OlOI9LWAxO4o/Qz+9xXH2wpCOAbh9k0shhBGs+YmWGcCmNQ3hWmMq&#10;1Olr7ZPUctpTafpuvjtW3iXcCur2d6OrUj2ChwmFxn8LLgK6geFecoelXWH2aHuXxmJa2Y1hOcU7&#10;XAnXPMvDnH79Zv7mu9OvHpdvMq8Zpju2Q+Yu1h3gi5hrSWI6LyI/JpMv1Rh3lCiG5zxGQ/guW4CX&#10;hS9l6od9B1weSfRd60heDH3HSua8NMBt0OX1NuJ3xyllhTTPLfOqfZxo8nzgtN+cR3BPuiYiuucr&#10;WhcYKnrnx8fzY7o95TYvLzN5Bb7hxTfaaXlGTXXHVFHbppWlVxLRCmCuw6V7mN/ARGqeUrHnVxIp&#10;womj0XN/8pzOqUxfk9R+ZlWhlxq4NqU71BzOzqJSZTpSUCd4p8+Y0OvBC9lUuYWM5n/MbzjBGQ+5&#10;VTFT+HqeyQszkIIZ5kR15mMCrmPzq0osPaceqLy8xJ/MLNjClN9A/izT26RuEUBP7tVW6gkPNPmn&#10;Hwwn+kuS+IFc9J6A8weEeY7hHboLLOBjmpbAfQ3+2u/oacF1gYZJhKIjyx9zboWAaAq+bttwv+A2&#10;yg1T/vPt6ZTmM7VO8C13Rw6g5t4DfdrTF9P0ywP+yd30Z5+f/u1L+LNPX/yHX9z/yQn/9avTp598&#10;EnjMnR3j2Wp+07HjYWdjny7Wlh96rhHeO+bXavcheOXCMBRbSPimnhm2cdMfEn88Dm//sTo2scPm&#10;QejVgz1Qtin+HVhqQM3B/lTBdOWhwPBUa86+hn4sfm9LgOec/rDjIIj+6oDwMX/3pz3ilQGZzSGi&#10;iKxYzENWXmDjJLdhIe8bDiMlC/rWqW1+y5wzDsZlWHZXzfVZ/hthyEKX6/psDzux8mXWOqeZfBQB&#10;GDbkP6kEZcBbp65aRhV9T6E6J5OWSemHzvw0BWgjeLplB9sMQhzEuICqDO0QLlwKU32n0a266MRq&#10;fW6idUNwKADeDwByyLDOrnmzCKYHS7JJKV1Q8sVFf79yibxaciGEalB2rhHuUQh4SkRhgE3COUC0&#10;c4hHHzTM5RH6nF/I4eZwe3s83k33rw639+lwe7x7kU+y/L883KXATBrpUoM+18YYJYaUpzqcdOxC&#10;krFMsVIJdrMEl7aQGJxI1SaLsX64kjxBpxOIpyut7+rQ3lu0voVGsutroSLIQTTTcB8mD2tGkfQd&#10;oCa+6q4oRoOCl555rZuHXVSZPPU7LwUwg78ftBtGwIputjIPu+IaYHtOi08OtOv7YjCQO63q8ibF&#10;vueQ4Sjf08paLFa9UaUMI3mgZDZMToqtsq+qGfCfZvVmo520cf08gBg34ouhmwRVefamvTNWjFZ0&#10;0bFbvtDuUZJFzo49o5Hllmso0xHTu8fwz2/hP/3mzb88zL96PH25kE45t6xeYS5Bw8spfpEVodza&#10;nDW5l9akB4B7Tr37KsBhOT+GY25s3cR4k1cDgEcabhH5Shwldy5hLGi0mrCTsmE33rNvhqaIVLRx&#10;m2+RY5iyckQu7aMk8cUirqXebl6ejjTpO5zTYZ5JkH3Lx/kxm5HTmRcfvXzOeOYKFqQEnTh/J/EJ&#10;kLglytWmDiRpFi2lbxKpD4ixOf/QSYrHbG/mQjH/JVO+JIqFaF4iHU6anL5wQ2HhInNOouhW5z2/&#10;y8DeZvbIcLaTCXvCow1JRBO0cK3LpWt+I+ldxmgv+ZXAI6nPp0QHmqF+1I9YcuGX7dhvcy2aiDd2&#10;pio0/c7fJMo9Q99wcndaaKcxpZebmm9haMpUvDRiw5W/o/Avsd/aq5kn0vT8VNIkcmPEXZtfOjuM&#10;dsDLzQ+De1h66V8B/nWk+X94cfcXn8T/7uXb//FfffLf/+Luz//01f90vHtFxhvteF9Qyf7g2GAA&#10;p4L+cPQrHPhHLi3zT3/vpWuXPijqeAPnf+E1/kBkrwY1bOZSbGCG1qZPw7y8C/bnAH3nGn02SgmX&#10;Kgal1Y0dn17lXvkLiCNylo0T/FZUByuAGyhruNoGHVv/1EdE1R/Bn8k+etA4QMrjPeSKNzc3c/1B&#10;PN0ctpczHs7xMKSFg7OJo2xPsktWpfEFpLRYV5oLuxqeiZbE4xqRbWuq6e5gtOyf5BDE8rspuVM9&#10;OrcA23FtfBewMRLI7U1ybGrpb4Yk4mBhhKqOztOMqPDkIGAWVOBH6oYoCZ2oi7dFKbpdN319Vu5V&#10;kFe/OGRlMiNwMqNs06xzub8SOMQ0KywlbZKpbjSAgWx2oOkz6LimDA2wUpoAzQmMNrNULDNNSgiW&#10;AY7xbc0CVK8ID3L5hygflzEwOQfzRR7n4t397YuX0zHrlm8PN/m/ec95Q3t5OtMOvKWNeR8qHrCJ&#10;wxVlGzLBZG/cW6OgGGZK0RsQQ5ORhMNV1ymdwEvQRdc7uHEAVIk9Nh0WHCCwWpVzOxlzeuaWphaC&#10;q1OlkAds6IcR7XWCkzE3d+sh0WHjvo9jNA9iJa42eXUIvrfV3CFSYcyMhrXX3UrA+BE42kDB/o4K&#10;VyBjV+5CH8PLScmh9yN1AEdoLBtYAOAawRYpqBNKaJgZoga5tXGtKayZ3XFILNqirMQPuP8bSL5S&#10;vDBQQeiRz0TT/fUD/OWv3/wfX73NHUgOuLuhKnBZvmFPXn53fxMsSGYS4JweoZ9h+hTxVwQFmrK8&#10;llfq9HnMddhyGycekPKCwv2MWz7MR/6MZr6EbrmZxreE9Aj4hpter8/w2Znmo7lP+wrCz8j5STNF&#10;giDyQ0WK6s3CkvjyBvhbWVsd37x58+XX55DuXh7pGD+guV+pHKR71lviRIBAuWjtzn9STgZOc5LV&#10;Nt8a8lw0f4XuETPFDufhZx6WYg5qop+XjOLcspXfRZBv5Yd9yGlOueRf8m/NsqadOcQ4csWbn+Ih&#10;pzElZCc2PdHCTcATeaUhf+sNvQew4rPo830L09zIrErWCli/mIzCGEMZWtcujrh/nU++QhyhMVtg&#10;cSqtNsQYVklp2BBtANsvbihW1g5z/4Deu1TaPuWA+CUS7bQNUMThoWjFSh52vwOBQMf64S9fx7+8&#10;m/+Xh/nL17fLGf/0Ve7V3tzesC0sYnr67BTLbecHYQE/e8a79Qqj5vy6G+UoIciMU7BLucLakhRa&#10;pPnOPsCQF3Yz+vob8e9rlltuWMkIayLjT20/tVxPFf3h/K44EEHbFq9vXGuPbrDOwyClBMN7BNo1&#10;MYwjnuwOJbrdukGpPYbdAtusKt5Fo8tXb9vZiiqP6GPRG/5IMoqCuLWpWmFc80TRMMebmSvhiYqO&#10;AyuAOFFCuEuGxy3K4jk2Ge9Qu7CHGxYxJT39NAwnCUsqbolMsBL2Yq3WfFkrw15N6CGcJ+9s6FEt&#10;TlcNrExg4sGdJhJZx0ua9JyhqoiOIKxf4IKWJc2LUC0nCS7QhOGgpiMUKXLkUExmKSshC0NlLdt0&#10;uGAmASRih3Zv82wjonxoaVrLUGUCZef6mtghWWrOP5PDe1Lk+S8o5N2AfKIIW/R4CUuLJhYnO1zk&#10;NWM9XnbUykRC9uvMAuEY3AJkz4+xRKO4C3NEUyWEQEuVrpr9pdZkyXeuWaVKzlXsMomYGfL04nB3&#10;f3j5abwlp264e5GdunmHMOVUw7x5vblV3jLoupTKbFPmOHaXSq1sNcpsFl0kFVTqCGIlV9Os2AG7&#10;IhQgmdwitG+y8Ik6FdwLP3EUM616yDEa1WlFwzJpN5aAEf+5y3keSzNFXksBvlljE1RLXAeQti9l&#10;dJKAydz1GlFFuSWqGUMlP00sE5CWBfM8UST+BQETuxEhdG3gZrhtmxgZnNmwnSdq1c8qZHKVCmPH&#10;5+g4xeimuE1MEYzb6tDGyg4E9V5uoUdLfJ/R0NYVXiOgcD+UiU0yPasKQD6yFjeJxR6rXDfvK0No&#10;A3DRmgCLPsAygNEUlBx0pmG3eZ6mNggndYLj0mvKj3Dgzfqc1MKv9KbITTqyj5rqBlSmWw/BYTLV&#10;CYa2f8FgJijLGZyXhynlKJ+bZTkt082Ev3148x/fznSh5HtEXiQeTnQxzY/8wqZwc+B3Wwhg+Uic&#10;5e+/g+l3gqpfkvIkFvya54Gv87Pq8DD9IsB/zTHxwOU0D5Dz1++ztZIupvNv8opG32UaID0yIfpC&#10;XmHEVzk9/gnir8+ncLz79wFvpvBv7nLs2eHnN/jFkt8z/uwAn8Py23fzf/n2Npfoh/xgWaBKT3Z8&#10;PFMocC5Dc4BwDoY95WilOb2baUHMJWhOIc7a4DwdfZu/TojqLO1e2NRK695pTvmH83//iZHEb1J4&#10;w4U6303ypbPQ//IbPE/Bsx6Tg9SW9PQCTsfRP9VFtM06QuzFizuDmkKnW89dPQwJsI8zbwatK/1k&#10;svBwTCv3pCdW4qpGwz5OM0Db2sP+TXEOUrOu+eERdP+MVQIGhQTpn0Jv9fzFRK2LE/zl69MnMfyr&#10;T959+fqzP3vx8BizUf2Q5sfjcfILFHWZYY/mbN+E4fh36xebHyZKV9oaIBc9pwQyxAvoilqBrxhF&#10;wTfwSxeAWYzFW4aDB7VHiNUKEKAmsLe8QYDuVCiP6enCfhRYYVqevVBkT36JGwlmrbdTAIc7Rpjo&#10;cKFrw0gMTa8YViTjQc+9wV8Y320FMa63ZLlpyY0tGISq9nLrnUk7OLIDKIm7sdzdqaM+C5NG2+q4&#10;ut6MZur61dHd0znmA6aq1LAguRJ7ZBAZKDf7cs/vJP0ux7HAsWT8Bsld8WxSaV4qINoQwnA4JRJB&#10;dIq24xE9VUVQ2kCbcj2mSYdlsfIuxYdoLyl+xFb9tP7QdZ9yiRsO6TznbjvxS0iUltFCWWF2C/M5&#10;o0hoNxVpL4hlNFznpDgYirVS5UWloxhXIdFwoQuHnSfQyxZSHf4gONRLo9g1C3wtp0t+GI70VN38&#10;ByqitulHRhe2VMyEyWUIe/KmaVSbAbIkxGLl5QrnAWsukm6JsQujKSA7B2XGFu+XQgU8V8hvseGw&#10;Taw0xXUnpWG5Xv6F3vTrx+Cg8c2RhzZU6E5aZAUCh+B0g7cvptv7LGM+3L/KpvCJOihHGuZS5tCN&#10;ZEIwfSoW3pgm5wCkD9Jqc3WMv9nH2i3d8tj25Rf0ntgnOaNgZBSCHbkVBA87A682doSuMmF0aqa2&#10;UwmO11rJbKtO5iUxVEuKwu1YIoBwlZwZxr997aHcEi7BdXE+uN1IhnApwwKKJ1a0KlCd9qtXkFZE&#10;yJ0BN3Zj8iv/HOpukK6+EybbSqYbO+nZx5EjbW04z+fObagBP7InSgmrrMSVD+gDZjMmioAA8ZFE&#10;K8fHx+X1W/jyu+WfT+eQ9Rp5D0RCXV5ODrf5jhHQibqhpKcxZR2tcJJGQf5cpqkij4seNYQvS92S&#10;Df9R9lbpXYzvAD4lIS5w9RjpMek1GNmZB7L5ZvZrKX3n079ksfQ0/eZ8fr3MfxFuf4lz5u3m7+R6&#10;eZ7P//DNN4cMKZom6UqdwrvTfD7N2Uoaz+fHr7PhdVkeF3w30+j1baKY3+9S+JbAXYscI+ZLyH9T&#10;ZeqnNCg4US029c3qxZVGM1JBP8RG4QNTFSvByrmwLBvZ11dMxPAaIWjYTVbC3hvZhWoCjJUf4yGL&#10;v8HFtQys/91uZgRhZDeFPe4bBG8YaRaemS638yP+5l2mfOeTPxvAb4+3xxwqEI83z1uR3usWh+mD&#10;C6ER4erhaXrPfNQfSCN88b6GeEn4jZcnkj/EXj1tbzBabWRKqz1tQ+i6SlXQBPy2kYreN3RRr3/1&#10;EeuSDZz2Ay8oBPT14fUCfpEP6SH9iKf645rxGkfJrJqFGZQE78Fn9UGnTHZ/1akRVMdqPdv6C3O2&#10;9S06zUbxFMI2XCc1QR7Ysmr0u/IIPLSUeR+WUF+s8ut2jU1DIBBWh2256JJlVSxC4rVn1DDIpIih&#10;1IClsAQ51Cq7ujqlHbgsFYWcCp4WizQINfDeXL0I1WsEmgIlfaoa27qE4rQxRFPtxVtGJ5t6wTXH&#10;Uyq2Qk2SaOwS4tcNpYUGUWKBStwOV8NR5mk5WIgnuq/ii0/x5ass+spE5omwVHmme+RCl2N1S9CU&#10;wWyTo/+ODIPhanmmYfuxniHgM2WxptApKhf3VmkhqC26EKct7RbClqirgenDxR3eatOBDrkMGjml&#10;cwED6MQeHyaXVgKAPiNrHY9zUTbsj0RrBIJBINJVe772kh/tRQc3L+i2v/A0cdt+eCa4sORmTLI0&#10;Gwcf+NA2PtoIkQjPEhY/+Zey+kOkupx6M4djVMK7ujHEaSJYXIlUS8nNAZJg7rIbdlHJLh35Wci+&#10;/F3B4WocGwrqF6aHc/a63J8eHx7C8R/fUMitDmzyU96I6WOpR2U6mNKEm1yZO0B2fbQ0POnCnF9M&#10;N1kccguQpcZvpum0yCtY1ECBjyHTFOelSFU/j9kJHD47xL+nAjL/WMw0gD9ly6xMt3Jq0V8vy58m&#10;eD0d355Pn2D6LEx35/ldphPd3v767bv8Mu5vKYvg63fL//v1m//7lGXGLCkW8YQMY6mInQWVSK9H&#10;pRfODF9SBlJwcTnd/tjsANWAimpY8benPkrNcHmF0V8No61IuNsK17FbeRys3yqPgLi7N8X+9fQ/&#10;j2FvjjUqO/zOclw84Pb16ZEfOFqxcHvVwXbhwg3AEqy29NgklS0s+nlc/vMh/NtvHr588/jmcb69&#10;n2/hFgIMU1fe3757zSMAwP6PQeVcDH8er1GZXi5knvhm09ZvDYOCroj1ffLRhvD+pOYffMMO6AX8&#10;Ps+hLXflU4bOdnV1S6Ppx67JO+g5oWjEEoRBTxsvdlk6vhZ0cMowwpWgD218gomXkK5RBi3Maj7E&#10;gSv445+fuqpZTJrcbSc3by5MEvGrDqT4nfOmYD4kK3KbW0uxy8owoUpTHEkGPVCqSe5MzdYbajp8&#10;KFBlWE+ARUIpPynlmdL2VbxpYbnFtVsdfRaz0RDMRZDMO5ZUyhJghzBIhAHvElN0MSMh+JCiBFLU&#10;Kka0dt+x03xZncIXajJ/S5+gDRZcBsyUUZRRme2ppYprVQVhYcDq6qjiH7NGYlXaFLdHqFuhGrUM&#10;Hcqf1S+xjHlRRrts+CbSFJeLef1Y8mRnoj738dNPp5efH25f3t69hCxpzl+hEpd9vwdTEyteJxb8&#10;VNJonqpRCe/nSYSK8U4e4p1qkKaKpQHDGJVWYMpNMDv4YJ7QJdOMaqY+sqH8s/ehrYomKB5RsPAS&#10;dV6DS71D9MwmqI1gZVmPbuWmMka3hwCf7T5Kpg3NaBx791mdR8N6ZIodNRh6wBNc9upuyMz2fgT6&#10;v0ObelhJe43I2dz2MJpqFZ+F+nir+b+WMXG9heqIkan7FljIKsJVOBr7M/HYk5T5uRJcsif1HcGT&#10;GbCbS7OZI2UyACqXs2IOz4NKCZl5lIIuJTGmIllSScG7SE2XFO0ruOBFp5K0aT6T3D/rezNa7m02&#10;vX7+4u43uXQ83IT5TDZduQxyozR/ZZFskuXz28Nnx8M9hHtG1OVfv6N2atY7R47wzXPU5QHvCCUl&#10;fb4056SyidO5CCycw4Li4WXOMLq5Pc1zjhQ6R7Ln5lCiiXsL/zNn0pRDQjU+Fb2ZzXz+E4yvArxJ&#10;+O3p7tV8/qsl/LfHOT/lf3z95u7u5gtYfplI7/3tDH/z+t3br79jefBElTnx4Td4u2XaAS55rtrq&#10;IBRQRUp9L6dIuyPUoQ1s5ZpAnTeGkUMzbqLSG2y9t92uc6c2C04YxFpemIHhJgsXcc3mcfflbZvF&#10;2pSKYZW55pl864K20/HgQMuN2LbV3HtHN6kWaWVOlTqHf3h3+vLN8t1j+jQjx06nA4U4Tk+qQj+s&#10;w3b9dKt/Nr04v3zjXjG8W+/Ck+pP2C53d2mHiM8qS2GVGhA2gRuXhZDwoxjzrqPud2fZGrVt91pF&#10;Uca4ngPvfs4b+giXWFFKz2HRu1/AF1irU4VU6XrdNcfxWlWTPQOEa8a8ox/gG75kQ36sCX/qJa+q&#10;XzmSStvueR+Vdxk3KW+ocjwqpZXnToiCo5Ibk/r2EZQhhchzUylf08RTRwKKCIqoVzXX/WUoaBzH&#10;Wy4uutSufoA1W0Y9UFDIqr7KrJE05iLOrZ12DJPQbGyYbD8N4gsGqZXckmdkp+TqffrhWIOEsKEC&#10;o2Ju5JVJzaiczdVWJFliKs9/F/IUk4e21KNNKoNV1xCK8VZkim1xS/OZZONP/rzpXwCVKxGjpwd5&#10;FkWwwDKjwfIPs56ZMCi5I3J7F19+dnz56vjik9sXn97c5PChm1z95m13jhvKL15Olel4G2iDTcWy&#10;+iiwvFDGre604Z8mzKpbgegAwFhgG27UP23c5VkuUIveiBZTFFxZzsdpAZckP1zQnVKnbayDU75X&#10;e4mHPZf7SpH+ozO/orEc28BeDL4ohlLcwcgri4MdaehFX7hCWg7YpCF0QXljPfcqJQcCDObMO7cu&#10;2AvcKLlno08CfQoBgtXc0GQmX4c/Zfk9nT6pYZHF+CzEVHFl45NQNLkgPL1LWV388O7hm7eP352W&#10;0znlXfjDOZOQKPom5+TmGjezeR/Iuo/ZWbowGP7MVx/hl/ifmX6UwbaPxPINQmPKauET17q5DM5/&#10;yV8/8c/8Nh7ymJTf8OnPX97+b3/+Z+flEA5Z3BH/h5geb+4/Ocavz29vD7evJvjlyxe5rM2kqGNM&#10;OZT1nOkQh5jFwgq9z8sEJdBgVgjngKLcZUWCFeS3eHwLy/108wJIb3xO2XGbM1Gn5XDM6uncgz2l&#10;NHGuDBXHMJ01wYhSlB51bc6W3QwymD4BCt19MU1fHN/94uUXn719+KevHv+vN4/5xz9F+JfHx5d5&#10;AhzT4TG9pne4aB27nIw45saJMh3FQjZKnmuu4qgmDtUPVFuRQgnkKz+Aq7YX7GxksS+DYZPg7X7S&#10;G3/w0l5w49mrjnrjFxFHuS9ds3tnlNtGZiKMpCnWZlpX68MnDY7rM5SUpdFSg/7VluqOmOVc8U5/&#10;+xh+8+bhdVY7LBkxnpHNh3nBcb2B78WmGjUhB0Uvb9aXvQeJsIk+Lr3VK18nav7iOvol4VNU3UP3&#10;72blDE9Jxr1MYN4O1N2v8OH3kmOEbgfqWzfohF0bfEPfOG+pjBeOju7OEta0Stt9IJqVOHSzlNXR&#10;Qbyib6Z7LVzjAAqqZBQCgYAe9XzVlSY/Ql1gisKbthVqH/+En2hGUVK2i87ecvVBkTHZNoVU8U5E&#10;s8pshhKRnWqJC0aegiApg7zdmLSyFQUd1b18FQIHxOZ/zsb3EWKUmMhswKsCYc68zyRN/onEQ4fI&#10;Xnko9+wcH5g7+kkmlDh5CC/FSSdzyrMCmX5ZR6NJw2zyTyVduJP1jdU1r0+jzXqGPEOtLPQVIkSj&#10;10ixtthzmoIYA7oxq8+VYd1g0YerGjnJo2p5xRLETK6yYn3Ran7hYpHTKBHbrLxEPjv6SBZiaRD8&#10;c3GJEvn/nY1JvDCKNBbmLtaBomJJQAphkrdnnxKLHbNOkNxKp3xOkH0uf8w39/ji5aef//zVz345&#10;5RTMY6bC3HDI0sSxmscWIJJEWYpYIvgUuxOMLCSdl1gwTq6G2VpBIxjdqvCZsBKgEp9TIpM+8LMn&#10;VACEfj3oKRzdwyZ+IGFcsSmPhcRQ7zGRN9z5SeeiZEZvNkvFX54SOl0tWkNUYOb2rhVnNVnbopnb&#10;JPvdAlIFS2BGpywqLBuQxpWK3/VSKjhhbJ2aPmUdeg2ZnhRG5kqXa8G6dQQH1QZYNcgBYodUthkE&#10;jBL5uo1JLagBmkcpsboF7OF5UgJZcTd+aCjcfgpnt3rv+432SpIAnXg9jNYBoUvehX7RT7sJNu6P&#10;fN13YzeOawWrkUakx0z2zdil+WHJ9eBvX6d/+fqrL1+fv/z2/NWbh69O+PUZHk6njAt+SBS0kyvV&#10;/JffUdINEEaY+Tt/k99mQuG2MeSKyVXSl0wmJEmL8fa5oZgWE2UkmuKm+W8/f/kX/+5PvqHz9iG/&#10;sr/65NP/9RUJPe6+yxCI2/zoX8XplJNuaRmiyNav5jmvUS9zeYApy6+/JeBw+IZMp/DvD/Ex04vz&#10;ChWn+zh9NsFXeQ6dBH4V/gqWf5cHyOe3d3R8zr9ZlnyDejefPstV8vHmrx/nXzDbPa+Kd3e3b+ec&#10;ATRPcM4921+l+QXizwF+MR1+d3r3nx7Op4UBxSn8+mHmhfD0j9P0j9QhINMvzXhzBCy9QRsXMJTQ&#10;Troi8GfMY0XwyJAwVdlwF9MMsAqjht7FLrcVcPPP0qHC1GsNItSa0J8hmAb1quftgRveuuZag1CG&#10;MJznMGUh1pZ2P4t2V6ccNCj/ldoeK6cKfAxWdLy/VNXFVY4J5eyvRRW4ClnYM35UDtElJqK94A3t&#10;dASXn4TtahgUXOh7B2zYfn3C7x7n7+i0oe9m4vbQyeDhVWXfXgTPTqtZC84WE7XKBMcN4TQuiGFv&#10;Yr+Hx4Cy4o+eEVpJMYcXpgaaMmh5rAe5616HnUWx9pBLhEfo+WGrNGNXwSBiJ36vOKOtWgsRr1Qw&#10;tA3YTS8AjIabq/m5jxoyUY9yZmJb1zXdpeg4UuWccqKgaDNb2bDQh2S5hlDmI3wqQ3LTXfThRJUM&#10;o9MCsVhFcEhzeyuTeeqw00I0jQas4X2o/eXF/qLbWqcwLPO0aNV0wuZEZ4chmLEwtbYvK3qLaGAK&#10;VmMU3x/UDhfjUtHnnNWlUW/d9qF/xFb95ITNeWNHgI+YiyTCijDjNkjRSwt5LnDS4WITxKi5neXd&#10;3VZc5Kv+EwtKJ61XTOh60kLvdAJpxPWFu7Z8IKxCR2vAFzikoX9uuRBSKZ6YRo1+7QaXT4aGerau&#10;J+IwK7wEA+nNHLCC1qFvZnYIvZLGqoXuqj0q2mDV69KTT3z5C2w5ua0VWKCZhcQCgmHvoHxMUSMw&#10;878fCZIjg+mFvpB5L7cvjp989uKLn9+8IAHz8f4T6huQ0HniuuPA+qkfJJDwatJVqn3EdpqycsKI&#10;aRUDpBKx6yIrwFXF21k7IeB6gg9Ppfoj7vq2wKd7aLRS92ZWsbQwxmT1HEmfswhhV/44SBGC3Va/&#10;5zCPwwi/7yh4v5HCa3TR1yij3jc686pvsXkixpzj+u6cfvX1w3/5x2/+21ff/d3Xy19/ffqXh/M/&#10;vjv93Ymiyg2kJHjkpH9JGBx5u0EBYXdCoA02UQ0IymznwmzhFXvB19/lXKGk3v6U/u5NNto+5hp7&#10;Ob37Byog39GvCG5a2Cq4fAd59AqvyXC7FF7Xb+b5nRSNgN/GzIVa8kw4LyJ3mBOJcgMv/m0mKC+5&#10;YEZK0Z2mx8d3h3jIY+Mvciv2/PDb5agv/91JuU3UGaS/vIWcLYR/nx7p9U9HtRznexu9i+Xv8+5v&#10;PmXGM309/49qJ7YNy16uOC+g26O7zagJZ2qau99qA4z4bw2bzv4eBzr6LZe9l+cDtNVaV6kOFrf6&#10;IqFJntq7vQO6YWmxJY+mqYXRUEmHRb/dsBtcUEN5L4cVxwYa6nL5Xe9rGGLh/Lum/bkfcK6hvbiN&#10;+ELnAVK4JHV/MtIsc8tITJG9AjO1Lw/Ts0lRz1tOvqc76m7lXNdGTPhjYa82KXTvE9H7A633A6rl&#10;2lW0g2i69FLhaizls98pXv8YgJ2ma+NKhXZ7hFs822sOVFHC8QQItg79diLRR5bVT7/ujUbr5WJl&#10;Ynf3lCKXwBNlQkBzhw7ryRta9It+P/Z4m5KsIByFVJor0e+60En4UF27vMvCiKUEpbwg/+QJnQjN&#10;njMK/ZefJSEWxXPgSapMFRnPadhScFVqabVa1T1jMMCTgFoKgb1ef6l8t1+RsdG7+WtXSn/hl9Y6&#10;C5RQpdPi0hVOyruqybylouOxr0J9qU+mYzoa79BMNtQAHqUbYdkzAfjihs+ESQirS2TDLnPms29w&#10;fvmzz/70X99++vPD/SdwvIscp5nRrBJ/ALBDck/PPjHdzbVXoJXvWPgQ7oijEjoRjkVDDNf4It5N&#10;7pPwS7jNlBG2PG241aKHVZg7+JBgkZWnarftuZbo5ypQ995DJoVXSPvxgtc7tZhnbJ9CG7SpvQGM&#10;nYNPuqNCV+4+lUBx5T1546YPY9t1++/xDTG6fbbMIcHFdj9jH+Gt2OECfzXHi9GV/Obd/JtvHv7r&#10;r97873/1zf/562/+8zdLeLNQzXZeaFYpkARNxooc1VMWYzcGjG6WWGq5SklDzZlDs6eKvl9agdTV&#10;gl+/XXIrLPPq6Lke3/4/uWKJovw8a1WZfzhbfFmKI4Vx3oB8m5SLJRS2fHq9a5Io5tfcvclF7jsd&#10;rsoPE5s2R9ES+4rS8PBbmL5990hOZeBiSeKLxIJb8HipfGhZjJqIfSUxTSzyeVj4gFOtu1jWO3Ow&#10;DpNmbpSw2SE4KnqBRVuyellsdYfG4kZwNbPH7JdzNzoEK2yjieuE6BKLeAMY09XwYSvZu5Vbt3e4&#10;gsAMrYiiIA+DWqKgYVDVBQeqdHzQk+pe+bQlMOnDsEvLUVs2kw3SXasLQ4mfcx+H45X43U4d89J+&#10;4rtTtg8kUiakfGfc04jCdvMX4H2awviB6NAYrlb9YtsQ7OreJxCYEUc8bnx2zesn5N9XEfthewzw&#10;tCrOhXXsNmqxKX2bbQhe+PghrDJPKu71eh7VCDFV9gftEBt0D6Lu32hQTuve99cFBuyAVReJ08nf&#10;61zUJYxFGdGyUCDCx6L3p+3mjdo5pTzVTB4559DUHCuTHt7lbMFDWfE5PybtANRjWndMsRZ+WIbA&#10;HN2QIMZup4C1IkBli6qp0ty2ljAPTXa8w+r4sSeniaBRQqCL+FsWbCvdWj1Y1ZtM21zUP8HlXWsK&#10;7krO4YsfbKQ4UieJiFk8cxRgn9AVROVIJVFYq0jaatjUHiVLXgF9PVShLQEtkJjnuVDjVdP/z967&#10;dVeSXNt5sSJzA1XVXdU3snknz0WSXzyG//+Tf4VfrBdbliUdWdYR6Sa7C9gZyxGx7pGRGxsoFNnN&#10;Ak4PnioUsC+5MyNjrTXnN9XpD6Q3B14Q2O26dodDJjf/0pMwKqAV336d3n359W/+8Obzd8v6qs1n&#10;as5QV5p1Ck4TwH8kBYgUvWjxvJFKn0U2ky5qEOiQZdtvoajJAS8BWVBcn6zpAjqoOPPf4eWCLU+Y&#10;IrQdx7PTQ/QZ3LGVNWpwgOf/MPHMaF1ceJADLME9OFaY4MiR/NiMgYuwiiOetSbnQeS6P2FrckzQ&#10;gAtzleHQHoFfJfgqf+zg+rFj0rnL5fvv3//X//H9//6f/vi//ufv/v1/+67OMRtIlmWum4xwQeym&#10;rvbgv2a35hWX+iuVhkYWh9REZd4WKqT/9Ye7db15V7Y/taZlbtXIRqfzmu7eJwKz09LXQM09cpzQ&#10;UNRQU5NIXmxRpeq39OhdSimnrmQL7C3t+9VsU5+lkp3f/9BuVN3SmyjXd+kV/tZr7NQx0a0AJlXt&#10;YvrkROSuc+sOlOZd7s2COy56kfiNme84kHfg4l15CSl0CgZ5B4zCojSaF2BH8cGHQr78D5TjeRBc&#10;Fd5idSxO8tcAdtZ6rSqLm9lGHy84gBZ4rjVarq9GKw1yKJw0N0Um7R4K8o5RNGztsy2jbJbXVwt2&#10;KRdVX7vBuA2Z1NACMopv/1rDmd/3FlPq0Ral4JXFVQQhhTrtMQEr6VkVL1eAt9VQmuGoxC3H0IEL&#10;T4tHR+daljU89UZ1XTXrVsKP9QHhMYFiEily3W0DbbNJm8BZnwH2hmqrUQOYE+dFMg7ol93BxMgK&#10;SQ5w5dZJlTpCYIHiCJsclHoXTcgj2P66DQ2V2i/l7qcBbWYzbe1Z1r5lrluL9VShzTc36+pvorUY&#10;KkeYBBy63D5Vq1goBSXFc35MS2PsGyYEmaahNrjZrag7NgFhcr3LV1zWYp1rQ8BwjTUHI0AMEhYt&#10;MW+A2VAgubnaa+K8n7TyHoj02NJoG2Rv8/vErjOHOm1Gvy6NlhF0bo8iZGict9iyK1n6UbwX3ACb&#10;H0bkHoqqOfWJrvo3ls7WWtdeD2dc813ON19/++43/7zcfn77psaI3Gyt/G9Ib9Il5uaILtmnRqUn&#10;RoweR1MI/XQ5PM6ZXCIX1kDUPPVWFjg5zeHtjs6GxfKdwb8i3Acc6BkIMIVAI8aIHfRTGgc+dwm8&#10;05c0ULis+MXdJhF27qnZ28XBOsYCRoDLnCq/tUZHw7p+uwEfKjl7vHJNPrz86HK1G6Uh/bUAJuOu&#10;jBbF6tF9f65xoP/bd+d//6f3rdwtwLHnDCFcuJZAicCFEvO0i0wss4zmYOg6mjc1LxY+1ErTPjHu&#10;o+3vG7WhMq6qJDg3GHvuFWm+ab9YB795TSLl4W3U2sntNIZVKL5WxVaHuMWwPaD4DCh9jJpf9++t&#10;IqU/1Kp1o7d84kF0nehSbd+aq/eJEH1bYdMcZxHRinBq36xV+tobebX6bUEFi4xAi8xdB7M3Gr4R&#10;HCMKooBPq1P1l+MwyYSYfYDXrYiasD0AorRaw7GM9B1hmM2ErbiNpvqxiQ0xYdCJ4bVutCp648Es&#10;Nx2yq07jMNkfWIA440XmYfLyVdxMGHfo2omAUe2Hu6UgCzrbWAhuigS2wNGeh/ck5fvzdl9RcPW/&#10;9n8HE+mLlOWBtLzj4v4ovqjE9QlO3Z0N8EGEyecdogqxaCdT/QjC72f7gCD4X3HP3z6s791LoKyd&#10;w2Bbtzgd3w4HdNM4QEWckDkRnOtwvjSkPSELJ5QOTsOQfqxY5WXEOwnXxisPLsylFtr2hamKC9zb&#10;WbrK6eXr73XKSzslZEBv+68jrCDfl5rH2+8Wvf++ZVDCisAnmO5EG46zxwjQQLjzq7S/e27laSH4&#10;4dbCJBvBuKOviiUWIcfw8Oo6zJXrqyvA4ZLdZrlRJDsLq4Fvva1/S/3+DOJ+LcBAhq527nGRxM8y&#10;TxQH3hp3olX4G2Uu9tiO7uinculMaUlLAM32sTQooAKVBBTQt1Q99wTaSlEtTUFcuna7GWIb5XjL&#10;/Rh3gBI/LDUO6Ct3qkADf9U69bz0HnRDyLZ3WPjCbh9AjetYWjuhbYw5+qjwJK2PcNf289Wjm2vZ&#10;Wk5vcrm/rUdrXf5SJylf/uxnv/7t26+/LTdv6l5wya/bwR8Xk5xt2c0H51dOxtDGAXnR3qA8QnFZ&#10;Cn10s0nvE5YeGk7/yPFCpXsKe+e+04To/eHiHd0oW26pShs3vHAngE7kjmHr7R5k0JpLVNZUVkFP&#10;cD+/Psu40GtOLhiFxSDM2pBG9AmO9OTLQG0VrTKN6UNmHJ2pBc1sbtqHGKSzySschssQsZPoHEDI&#10;M23pMuGsQob9wAkuSvnMhepDDPSuKZMeVV8XarhMFZkHTOx4H3UZxrDjbYLTLvZv5CwADL8PKLax&#10;aD+SvfORZ5GZofFxs0US/57Y7UPXpo0a9JBV+lwQQxdCD+Udlttl+XPJf77b/tMfv/8P392nJsxd&#10;ZXFcBLie5SQQIHAwahYen1IF3Y7zxktfFp0P8+azk6f2cqWOT+kHujLi83V5c8o/Oy//sX6/rgw1&#10;p4yyjKgwbrLou1ZMooDii4hIcy8ztg7Hqpdi7a1SrC4F8JZicW5Ui269diXC0IJcS2eksGC+jOtj&#10;ngliVFhyvHVfLoflljZ5bpbLrZfNfRBdefNNB35uj1lfajUeY++9rlmoUSDgJTpy5/5GOuiLym9Q&#10;ckox53Pqb7Adq0UuzSJsiC38mLUYCvcR6F/px+TMG51EmGyy2rOI49gFZkWgvs6cdDJa4lQZCGC2&#10;WbU5JieVmdk78b4QKNgJPWmtXyKrq2OzrU+kRMiuai3bbERM3ZzSzgSSyrcnPY3854QOJQ2zF59C&#10;ca6XCYvhxd1DlxKmgPKi/cCyypB5S/frv2zpT+8rOPx8al5xeHNcp5SiCB9QaZG1u2ezKb3kyyPs&#10;sjjckl0VrTGN4I0tePGB/NQRB+my2IfKJVEVXlnNWvUEEzYXXKb9Ggcs7buz/m+0twQ4kLSOtAuc&#10;gsIgytCvmBUP28KhRU+xln1PknEH5LIzm50vEMeb0u9TKTBzlQ2TmdjCZ6+8aPsovh6wgXnfDWsK&#10;o/T8vEEDDZOsIjh3cyw7no6KYJjEmRQ3VjTaDXlCIyYsEi6Sj69Ld9qGt3cE2j2ANXGi16LSpGgT&#10;jDiVqNdU6Xpln7bISuoeU6KZghuHidBxPr+4ef8ev/pNOTeFVwtP3VrbfmtxRPm8rHf5BvOJUB8X&#10;lCfk+EoQ8orQOuJI3NPC935JjeW5ASGvFEzlu4mYdlRJf1HBAw0elMhPnG2a8QLUR8CSqDvHpXAZ&#10;jXZr6v+XBz78gW0C93/kmAlT1Vqo0uR+FCcD3vqBOvE2rZgfK7tEmyzdjQ5o6bvhCpqq8I1TxSz3&#10;132qFrmb01/qJ/767ZtvfvHVr35/+9nnabnNbT+9/nhOW8p/3kZLJHMkWXs1t9GC8rWf0LlFZwOe&#10;bBkuGomnEIapmzjv4hWFSnk8Ab9KUfywfwuEP33R8nJBCnekGYY4VYL5b4QsPvhgCNQDD/KAdsk1&#10;ZjI8clUt+IT8xrjFGk+CugqvreNTfjiXP9+XP/V02bB938nwIs9ESggd3/E1svJ3YKQbOXIZ2vSY&#10;wE6t5VZvE3DT2qK9tbLcpvNdqzMzCYOT2GsJ9dwrnFrcUs18LsbArv9a7b5tJ3MSKHQRRBABrugm&#10;ISU9oaTVHkx07DZ8XmRzX/odaeFHa8XY2srm1t9c+fFPrYUgo8XMqOq25anqmLUxeAvt9PpYkkDB&#10;1BFAAx7YbNyG5Fm8BIMtlkrcnPY7+yRFu3UCNdkoj6kvw6eTc/D07nUcwbLrYoQRJ2NJ2EUE2dQn&#10;T64s7qQs0Z7nN8eedxXPTCYqO3NIjLS1cS6J0suZVQmeOB2eUd9mmc1tMIVN8WD/cE7d4bMDzVj2&#10;85/WKtk6+RzxsYvD47J2n/wIfwX40keXtTzzVOfKp8CPlL779ME4TFFhqFdhMqFJmNRqGO9Fj8OU&#10;TJ2tYhybG3C9JHyi5Heb0XLF7RDEMp58WukUl310HQI8v3zs5Sv95InNASHRwLtLWet/a50QrjSI&#10;yFFhL5VaoX5eDsmeor1Mi1hWozGMGttk5MVCAVkQ98FAoTv1+6VYwUfhL1AsxiDen8OyUrQbZYUu&#10;OXIQnBVX+uxS1Wribn32pYt41tKJKZYRtqEvbYcNTAIVgxDGXYtlRU/zk/c3VxiC1ZAw2K27RQbk&#10;/ZvUdLPkAjG1Sihvw7ck4L4WDds7sJ7m3Nyi4xavMz/3/lY5l1e3tx3s1BJW7mv85dsv3v7un998&#10;/cvbz97WErhvquvJcEofz0Q0KHM6+jX1wW9cxfpmtnPH+vsoMAmS53FowUuFGaB3q8DOTIRR42MG&#10;a3A4/4O7l1cp2d4DZsyO/R9R022Emyb6ZhL8TyzHyuYvyZ/t08r0MLrTD51Z24B2OQHuJ/bpqMQC&#10;Y/zsrmcc6tsjxTTENJdHZSrCY+5rljmUjzlV+NjbJFPotya0f9weLqSV7CreVgRu5/N3P5z/2w/4&#10;f31PemZ06DDwBZF1wAACxzOD5bjQz9CAEXe8bJi1Vtjom74vpcYQnenOUW8Qd918S4xoSqJol3AS&#10;MWqPL74v7GcBRRbSktjy41pRqgVLrXC2InxpYPp0FjRfWrjQIhMmaFSPuyyXXrWScLqFDmRxbPYP&#10;nJw1VDN3PvOpUZvhPr3n6rqIAz5DpAdTpe0UHuBqPG4vblLRDThiYC09+ppw5trFfbvFZREV/3HD&#10;7AKKUGhw1gk8MLeRXj3tI4hmsyxf1lr4EM7xAzDAsUqANg9DaXRvIYzU8ihUxsiIRseInrwASujZ&#10;9a5Qzmfdlig11tOhuTUD+mr/9Yx/uccKr2qdn2f1d6LGrTyDRhgf7LseDXhZA1M+htvkegzSc9JA&#10;PkoF/oiPSdqHiCHS5Cptue0Zx+Y7xr6Zm8SjpX8n05j5HCiBe6QobLBJD+77xg9QsBCmjDwcMqpg&#10;h252w6SA/OGCF3NKPjzlsG8PHuRuAjCQie7L18uX5vwRfyQ3HdK5mXgruQpubnGtVW+rSEWGiFB8&#10;hjjEy26wGiTxWaUiG2sDWbXhZK8HAcW+mOIli1Z1CLgKu50TpbQDDONlq1WkwMSd8BHMhQuBTYno&#10;Kt4kWOlWS6J4evk1FR/fgqPNoce1aiSrmoJZEZREci00pZA/KCbl9qtExpEcbnQlb9+1kaCa5s2Z&#10;juDi3hoL8xzDGjx3lCJJ66d8f3+upu1yqv/dvvndP7z95tvX3/ymtdS3mnRcp/x5BdqCttn/M3tz&#10;06gAC9VvKc6y0t9yV2uZ/EwX1P54XazJJyfulbc4cumdFog7N84ciwlDegC6Bd2l8OK83EVna9Nk&#10;Wtu3gp2ZzgmD7lakPhYn9C/m+hvK3efwLO1xl6wV239aB6BD386FaaQK4NxBKINEVyk/ZjTq7/SQ&#10;0rFx6MKepuzGWDp8z/B00xo8ZVg9/5Xacrtp0Ppyt6Xv7/E/G2dI+bfLSNcCGUXGCFUj20/2s8CD&#10;zfFTAtOmdrTVX2oEbi2/pXfYgYfdedvqn5UtCSTnWWkYC459Reni/V8LaZuXnvSLrBnPMlWmr/ZQ&#10;5zZGXiRMGB1gvzlDek3rP9Z1kSHh0n/gvh2/+v37rr4me3Mrfe+7lLcd2RMWcUQrxiFLNVWc/D8b&#10;F86jqnyOjp6I2fGiUazFdAzRzV6GOYQNRaMoF8OucEwG8tpjfoUums6uZVFE+2fNoMa6EJiEZKUp&#10;7pp2P6bix5xM/4h+luPpsWD24xRbwAH7LEeMfoW01iR998BAb5zWu9skzCnbZzS2/FTM7G4oviGA&#10;kX6jcusaebWlH874/oyNmFbwuaCNwujEDywwnXsSH0xiG4y7yZ3xOeFfnSiTPg4k4TH3lKtbGNeP&#10;0sGjkx/dz3DtvIRh3uvazcoOLSHYGWTb7dy3xZz3DhflxBdOdwgjeSR2olL0XKVDMPxMrLmvl810&#10;uNOW0wa8uLIWuf+IYy++7eWyqefyy2T35SuCbPkG2df/aodfOrC3qsDgdMI24/WpsINGIrj4uisM&#10;XXx88/3264vdLEtQLdZ6rD4bhdvgTuSAIWvXtBvodnWII1NR0R104TppM4yBSQLJwslcCIR60nZk&#10;6FhVzJjMIuR298vJ/UYKdxySgtHQy63QqkPUXvuPLGgp2jFkJQnKuQ/GsyudQZQgRBhD4Fm11LfA&#10;v9Bnp22w0+O2b27v6if+5u3X//hPn//898tazbqvlxOQa7lGFFFZ/Vzl7nD/md+I+pi3tzZgBCdn&#10;6ta3Se8G4Jv9mcrdw7Bc2A0kJ3G+Y4mya5XjxYJq134cNy84u/yWgT6DIWGn+2bQ3X/CDUeRXXte&#10;NTyR2442MCHeeYYHH9aDr+Agh3c+LFXlAcLz7JfgeVr4amF74Jb+wDlenkBxm2oaayl5Q9qGApiy&#10;EYZwOooG08d62S0kM09CDl0HL2Ce4vhgUZxfXVZqBV6z2u8aVCE3QXIm4e7Kr6R9c232yxZWJH1P&#10;Uq4uHQxB/kn2uPYfZntL/xVyWFGXBPp8uH6/wZlJ1VysqOPqsU+qE/6slO+x/Jnqf4BXkN71Ge57&#10;vHm3lf+zvsKqoNbaqf7GzW2TQHf+Hokp2HFT5M9l45fNGUsRg67eVEjBsIquaLTGmdhTe3S5NOiy&#10;1JOueCb8BO0+czaVCT1jcbP6UnYvAMb5c9DCwFxF7PBNRnZJse/g97AAYTTEgvnFKt4jEBd7yxN/&#10;srNBkvPLIwunfUnsY40AgiADJkiBVNCSt3wpqOU3qGsfeL7ty90pG6tJmvG+FN1gpI+FT/7QOa9b&#10;XfGaWg5ifnH668TqOhsufrT020dkIKEPuMbnfBVPak7jBF4ZuXKQNCUPAkTOUkCMffVwEV9EOYSX&#10;X41Cpi53dnUbBUlJiIGShYJq7Tsa5mvorOjgU8DHGKBeqt6Xr30tAKwK7aUEEhAkt7w5ggb1tnwW&#10;Qn0v+7rWDJDqRsuscxdjr7E2IGXuD31iyjerpTFqWm2ztYrx7HMeNgPMMC3KD9vOiETPasJfTzdw&#10;ilM/bwPHFGLsKPkirZdPbAMiWvUQ295U6wVin2hwzbuQ+hhklDj33IJNi5OOhvWnNoJdZcpiXHqy&#10;UD0CfcLI5U27jzYqiQx0ezQx8ugYaDPWCrwqtq49haU+wsI73KUlJSBkk/XmJnFOp5sufa6Tj6X0&#10;z7jq1k952dYFv/j67be/ffuL39/cvst1iuIFIvk51wsVaoo1o/h9uuy3iz5hg+XFjj4Q5ao/SnG1&#10;Lp0zd7226Pteszarfln0ie0Qn62F6IxY1RiMdl9UjILfuTHIYU801C4J+uJt08gilL4pWusm01+y&#10;vM1FtEibz4Ws4LFeaSCR2EQSkFlJ4QUXY0s+iJxhdJHDLrSdNf58qwNX/ezvTGN/yMWV4hzdYXJF&#10;32Cy4s4xQQvZQBPMLi4TRoODglBnYF8wxm/BpB0BYzrKWA93uwEUOU+oChmWHA+8R4FR8V9tECZ9&#10;L8dBQXTByLrMIO7bZ69yZVaROGT7rg0qQZYzRzwG59ENXlORdFoZlqN8VOddGztXRUoSFP4IQrrK&#10;f2qwuOXttn13c/rtuvzHV6f6CX6N5TWk/17wz3mV4fiNtQVrey3nV9hsuK/ym5pydredv67LLbTw&#10;9/cp/bHgqwxf4ataqd5D/gtUOFe76XzeI8LrInnqa9L5XPN6K2oCvmtrYF1Qy6uE/1IzmvKpEpo/&#10;29KXAP93U4gsP5TyQ9moqvzXNqr8oUmvG+aqTzhPa5vxnjeS5lYLx10hpYnsjVs7anHq4k7AgsE6&#10;qx3ezGQjNh6rVrYwGgpcVA8oZklL+sSHHVw9yatFYRuwFvlFZj55iWk9y0jmD9di5BsjMsqLNdhe&#10;/Q6hVTW4ef3wGYYmsms9QxTbqGkKi5vuFrZSQ7K2d5jf+mlt6SyeFHDrIUMIpVeSLP4qIXd5yrbT&#10;QQirElyTSKdNCpcurpFBD3XevqsnXv3CumzfLykfJaHAVGh9lf/2UnIQXrO7B3DUCWeKOpb7aoWT&#10;57MR7jTlFOKp8h5kBUPyDTyLs5f2XoobLGgspIl5x80h8OrKZw+iwGMB80PdA5yQq8CEfJyXhaOy&#10;eyRuCKiJ+mht8wnJxiGW98Noez2/1wbQp3x2hs6A2ShQLL5FbvjZ3ROzatO8KvMgNU9ZrCPz2W3f&#10;EL0xrA+MlvaCgVrCGfnTJSqEE3PEABjIoy8DcZSsA/Nu9fv93o0MHmeIi9TXnNpNsSPZ6c+fK23k&#10;5etH95VBiMvQE2eWmmhYwb03W75dT69hvamq5nPiHKBEQl2gs4p8SaVwMEbPAUrBNCbD4Y4GgZ5r&#10;a5G34NN3056LrltOGnSVEBw/a5lxXQEFB+mFT8BGjT0yY4Bqll08XnK1Kiaj1nIGajo0caKJZgfH&#10;J6oQDHf0EhMvAzrVK8cj8QassOAQHZMGd+s1rwt6oPuCtNJHVmf2PWHqPqfvX7+6/erbX/7jv7t5&#10;900r5stP+CLfCW/hIujyqJsM+xtVCPfA8TYYRTkcZAKAHt0cTz8Bk+iqq50Q1JKVhQrF6G2h5vCv&#10;DvEp0wEwiM2wOUPc/5ipEAd/wGAbnamVD/cIFzgTcDz5hAf3i/AxCSj44QpG2Act6Nl1We6GWoXN&#10;Tm0IeBBfeHhv84AI0xwaqoQJ58vgqGIWUGuAmNq5BrS8vW0BRbAun5+W/+l2ebP2IDvEm/P2/0LL&#10;KaJNxR+xUqJaF+CbKhTBWvSutPi+zlB7i3+sYLy6p2vv6vwa8b+W9bvt7s22/b80XWxS5/LHJjnC&#10;FrmWq/qkPnWjF3xWsdXt/1cCc/ljrVqrTGZd/kcClkkD/xMXq+/vmih66wLdOnlu0pX7Jpbezo7M&#10;m8KMhColSifOWcYoEMnDe2N8jhA5UOeN27xFx+mQ3zshVcHO651brU744v2vG3IM5o53755VU0UK&#10;cFuTxONBtsgoK8BdmRrJA6rMJMMwDepTDoNowN0iDGPRy0NmtNBpS94aiFmBEZjA12UY+j5+ao3y&#10;kRkrxJfxTD2537B71V244DNm7qRn1fC5mOMPJr74gzj89QOXRHz45QFM43//GhP2ZwVZwRWkyQtz&#10;yqNUWrDAW+lWoqbyJvSdbhDDNoTa8hGeb4/OwZmwbfJo4Nls3LtHsyamQLFUosrzXkJwsNl4GQJ/&#10;QjWvW8OkbZozJQ7kU16RPD+ZRovIWx9wpllm2Wc1DoXeK1BILuZwPbjkE7TMWH1Q+T9LMcnGrYSJ&#10;+t9Jr/vgVyJ2lYnM3mGOHgGq1cMVhW67M2MEeIHQQSsPTX+MQwAwuoRiKvc9+wql3CBaVV8U0OKI&#10;zMvLvAFWg9KAXWOFDZvlHay5z4HauPrctpF5vTm9+vLb21//45uvf3Hz+rM6+sWe5PETs/YT4+po&#10;RfS9bTN+DPoi25MhzhPpxsIWx1MwsqoYXc4pP/7csgGysUF9RQw8TdxLiQokraEhbGNg2BjDJSUP&#10;Dvv6fBDw42ekjkgL/lgA7J8FrgMjAsT/n2VohGF0O+NspuuoJM+KkpltYeGZN1c+h/vyU9Nae9Z6&#10;YzoNSw5SNSCF1dZrnz+Myme6Hyw5hKvnLEFKFN7Tsxx6Ztip3RLK+e6uTp5velFa1Z7/gwBTzXqg&#10;adrw36s6p7b1kbOiTS7Q0nE3nlsu5+9TxWL1mKL6w00l3aJ+7lMXMy/5DIzC/jNskvezMN3q/sw4&#10;KyYzyznTmFinPrxduzH1nt8ZKau56KLxn/pi+uxx6RWv1r2jlHcfZqk/Bg4QAQGazXlRebS5JhmK&#10;7slwaAx+MQBvLTrYl2FWSxdXp+0AOOGJktGPh0tMyzz0f4XdUuLfZnIzYdj9ShqbJhwK4k4zlDPT&#10;25jYvJGdtD6F/crAo8Jo7kWI9T/Eih0C7B4Hw41U1Bl43ksHqjeJfmiKgCZ/zw+Mg/CZ1JX44UuN&#10;qKtwMO5ePQCF9HHRyviY6hgeehXPfag/rOgF3AUQzVRMD70ejK3SWfasG8aioyHuKlvOCRqSxB9l&#10;M4YLcSRpx8SyglwipQy4BftwDXjOmZ7huKR13mMfER7vhnr5Sn8Xwma+SSGLjCqyqJa7azVPrYBs&#10;EEeaHooBle+/qrZvI8iSeRebWRFBsmMyX0n2iVZw/rotkjpDdGfYj9kcjLmAG5mZgplHmiieYW+8&#10;R+ePxZAraNvJDP5lhZSfo97tsAAV9MNijKKMoXRCjUpFMU0guZqbkLuGtGUy4vbHKh47AyipqT2l&#10;LCXw7qsyDuqaiLs+bo2cqkflfFrh57/96p//l9dvvuyPWu2BTdBb96a3P71mTRYn29jXRr8zGu8S&#10;MOC7DxvyGEZwHkmTcCCDd4AYFrfKQ5wQg/eesG7OmIlSLiNZlQdda9hXji3ewzsUHDGNIe0J41Er&#10;PIHADFDgSSTY9RsmgJCnsENQwYVsw6vUgfhUPufBoIRMhTlkez6NZxJHcpI+PUGjjpmWvZrr/224&#10;16tD3Ku7WSIXOcUB7BzOCiXDFgasKFgWEdGJaepb+Ez9/nx/v93eJbzD87/el/+6vO4Qh/JqWX9g&#10;XnHarIpubg4s4iQs3Uy7drYzafa4yOmPX3oEa33GVbDtKp3lnpCeHhpk3aJmmxapI5cVvs8/Wb+/&#10;9ICi3A9C8yAv5j6zYg+CMdVq3bD0zn3OnvbkwUj7vtQ+ScgbGGEGcvUueB4+98AejlZ2qG2NX/Yf&#10;aMgOhfGSF8ZhuOhVhJI2mcRON9gwthG5lp72nMByhpWWOQXNBUV0V5CVs3uYRboz2VyMQUMpFYYW&#10;3iQpL76boP+axpmwOjn4rgsSNQzeL12xVS3OuTHVbtLfQsf0qN/Di67dpzpvn6XF+Aj3Loz2mgHf&#10;XQ4X3g8Zzx6/u11tmI8+rmli3x49/JjzAA+xzqH5A047BDCOW7ttkPacMBnmXEP3BhvhzHM5cUgR&#10;tpTHnNVbjn59U5n0swx4QbXOO7ECfROer4v98vWTqnhpSkhd5oYdaTNeWG9XQ9egbwd1hmP3nwJB&#10;brbCmydNYDCgJU24XEeR76mHeIBh4qvo57K7QUV3PGp8qUsVC3thNPWUV/MjCK15pq8Jd1Otx6MG&#10;Ok2aW2D2PSrntc5m8RRqpI5HSLv4eGdq6Jwq4KjxniJlAA9UDBCqIYG9UdWzW4Hb9S83p/zlV5/9&#10;/Fef/fwf1zc/27Z7bneVrbrTVjjy7/wUvi7edHPYEuHBrf8SS8sjxcBZU2KzI8sngdN7rDvzcLC8&#10;otvx+nI3piRBiOHCkCm0T3qY3mQvaI7HPcwu4DrtUdGX6z+Ai3f9g3ii+V750X32meH4RxE5afsK&#10;6XlJfu81jWoa84re0vi9MZwGUpjrJl/lyv/mOHikIDMqAzjJVmsnLcxA7JTlvn8MW6s68vdpY5Eq&#10;ph+wA5BblbRySUPla+mVZ/0mBRTR0JgSjLKkDXFtRhysIv5VsAgi5Q8Vssuu/GeQgr7dt1a+Srez&#10;TPx0FoqtRq7g36JjQ9QCDH07g168Fqh9qs2mfwB/ixsvLZ0Pw9F0SKeLOB8iwQXMrLhJ648t62ho&#10;wb1W0jtscuRN4qis3ndbIPrZIO0CwGAW1YuH23yUw+hfyV6eoI0SlJu40rMgtjNgf8PNKaaSSgpX&#10;L1x9wQ+7+TwOH5z7LOh3Xe/gfYVXtfYT/vhJsA/SEx+nBWRmhDSUEZ8Wnz4kd10J1joSWuePStvS&#10;1e/ywcNrO7TZMHH4nB2Qg6EvQOzsT11bTrxWrm4QwNQfdV29TB967iZEBBEnou0oFJHxAdNernN9&#10;uYv0iMG1+zLj/QRrXkjopgIAUvR2c5ZJMNoqv9D5uABall1HUWX2gpJDd8s5ayW2kP62cahKzsmh&#10;l4FgwpnnXYXD89qjZLoDEqJA+DiV9VS6VbdTau2y6Nppipltv7BBz+wBsSf2R1qyLw0IB4fAD2+I&#10;ZC2UaBhWijaE++MUFvhp3VscDJ7eZJLwb2D0Re/mFYUmbvR6MuFKCVeVKXhN+EQ1prgWr6d+Xz+3&#10;YwQcfVz9b1zQ17dbPflQMmFVelRtXku5b5jU9dSkgGt9hCXf3sLrz29/+fu3v/43p1eft+1e16xb&#10;1/zjfoUEc4lAgIG4xzASf2MoeCgENU5p25TVg3QmPbFUo9mn1ZjIuP3PK2h+vi3J+cNE/t4OKRiR&#10;kWPdp3GN4hUXobLxzKTUkNh06dwQmaiHqBp9omVf5z7BQPN+y36Y70I59ONnxREwiCJoGdGDIybl&#10;JexrUZhDejGKlyEMagG01/TQWHVeANuQEjBomKej4/07wYPwWES7Wc4CPwAsUQ3C5iOb2IvPQ/ko&#10;hDMCAYuiLD/Ja50zJft7MUlC4xVR1pvIunIwn1dFsOG84P2Gr9bte6zn7roVsHaeZlaBe+85u3pg&#10;49XcnJldtEyz1rS4uz5lq5ZQBii6k4TBbc1vAKdfNXbc1mfT+f+jypPrsXODKqMijnueUP3f7XuB&#10;LUNz0pYzKzHoYenarRzqyjHk0SVh9+hmQAHdCyuWGZKcrTLPIHxjyemlYoxPyD4VpITeGu7UVNKn&#10;rlFd+DW3g7PisvWfpHYvuPJtY+xLXjRAhjFggROWjDsFiUL0pB3ZC+wy6EsGxJSLjEKXnbNtTLRK&#10;wo4muTXKJ2vM4egxVvaYDkU97QIWBmiFZPswf4qJaDgm9IL4pUdzBfKn04rbvcM8ywQYXBg7xhCw&#10;wrckgD2Lw2r17Fhc/KSOJam6cW4ruRhqlNMJNxsXM6yj8CnEvX9x89J5qIUxQj197yq3CvN9h7Nd&#10;y5RCXR8m/b5ykbAEIcgPo9QJfJSuxvrlIU7vuvs09Rjq4lNm+inz7iJeLcDBgA+YS2Dh0eUuwCRw&#10;nu6qLnZu3lo6HJDuFBww6QPLw6ycW+aHp5Cmj+PrvzgxQWVoQBz3oIYFsN+t+IA5vXZRHG8AwyQG&#10;4x6muNxwbS/qQBVddxW3bWk7y3pH2nKBYVdWJDU+lbhVQjdPHpMxcOy5ZLxvGyF5AQW96GDwLxav&#10;j+ngWkXZ5L6naukywHmlG5W4mR8WM+xiDCDCqyBrr+tRqLmXr/TTHZHRLaOSmbe8tUIqn5Zlq7CP&#10;9bQOa5rydRzXCV1yve3JK0Uzz5RQ6KWbDvXXr3iS6Z735jSMPZrhHJa4R3G9OvuTjVW3LeyUFwiy&#10;ZsRLXrugJwlPpSxnNwkT4caOLIVWytQtLeF8SZQMAf1s2K62QGIMgFmoTdDN1oWTlCg4o/9hrazT&#10;tk61tJC8/un06vWvf//lb//x1esv1vU1pr/DS3oCvZCOvGR5KHAsl7THWuGV92483pJc0xiV+tDZ&#10;rbEcsdPxyX1f3ysHuEK9BpddRw8CIBCvGafCwbGEv7UuAK9huoDtZXBMS0RhQMIHmMcsdNHa0oPK&#10;hZbazVtJvVZ92tSAKLiFwT6qQ85FOLfo2y+uciDl2koLzf+Rl/85wTdl+y8ZAiI1qSy5yAHRKkXM&#10;wGTIrMvvufDSpRlstRj2aRdNk3zfPKt55e/7WB2KC7L3UkQ8UeT19GckVbNW9fozQsKnO9+fuazV&#10;9KbFGiUXBAPer6uDoKJG4sSJsnlNER+vWyxi8dvHhDF4Q8tdhRGoo2cPXggzfxi1u/Or9/hKBBjL&#10;FXVtUMWoawUOpFyw2f5QVOgMNqHPSA/LDjq2Fr/3ZQRigK/DlVklqgdtSUNPTGRVdhGFgiZ1rhza&#10;zKSu3kMJ1U3mV8XBVNnIVX3GixQ08UH5QeljwEjpBlfwKYPcqcX3bzSchmdotD8rdGr3DIeT2gvP&#10;6TCocwj0FB1ivVyjwoEDxOFh0wV3oY24G0kHrHp4iGUvlk5DTxgu5OrFt42TPdvDGV+QQrBBwdD4&#10;jq4QVyXni02Sj3hevHyln0JAkadI9oW9YUiWm3WPsPXBtkVFy4KFM+1ujw/KMq4pFPmTrF2FPulB&#10;4BDIHHUwf3HWGkGubUwKprdtCRBLWsTBededi2AdxKsWVsRA49LgMJS4eB2+DVRen+kXob1J2u+F&#10;7qK5jySLm3snAWwVK+8Vy0XpdQ21XoBGFbqT6KTmHmhTJ7vvT7fn12+++d2/+/wXv0unNwA3XQ19&#10;VXXyMZoqzxs4qIGUZbKjA9dyYH81Bfa23QDLHGNzIl2XvbojVz3GacXkbA6A5Dh1c5vzPyMehgo/&#10;nkd4tJ196N4EV4uTRwzVtU8BM9oMXFN5PtMGE9Loojz6YYDLLywUvde/XIC49cA9EMxLBntEWbNd&#10;FUlkSh7Ja3LQbAUwCA7Xy5sN55stLYYmpTjjP6MtTq1MLaT6wT/BcpfzbQsI3n5YF37GWrJKegzr&#10;ezlglhLO0QXerBJF7eaiCawG1hTcZbFEXxrnNr9unw+DllJLxyDJzWChyN8zz7dx8CVg2HfVPOH1&#10;Vbsk4UZKU3GcYg7u1vEDxdCJdSl/XFGzJDvbEJJvFpsEDpFTdG0/n2f05ixlGDELwDisXL/5p0d5&#10;uqQIVLAD7utkX6JDGgFUxnM+TDgTdloOOgZ615yDdSOVp4PNZ+fmhQN+OyR3KuIoqLboskGFA85L&#10;lYNiLYzGOmpKwwON+yW5Y+hqaQNx+fSm9tDfV1BaS+XdPuxmih9JsJc57AUfxWfOseTCpy7EPMTY&#10;d22DpfyKhfo54FiZXsnzRRwfVYaP79Af4Apxl/EkhzM5tzKGuyfuHVjx8eEiRO2SYHtQbm04dIwH&#10;7KWRTkoULfh46A8LsrY13GW6WLSqvr5xOg3eQig3Q0g/ZTvfy9cTVwWSXfENujt4Wz7VsmC1gHKG&#10;WD9nswOQ48hAhA1LYMW1PDBSOBMVDiF0ekwShtRL4sWgMKtNe9jaOabGUuYhXZc0aLOrVwpN31Mk&#10;Pim3FqzvckUl5YYIeNFGPFiihJVVHN9qICa4qS6Ehr6TpaCVtITaSly1eQc9TcK7Uw7VwMydrYxy&#10;k6bNbKFpNb3lun26vam6vfz5F29/+8/vfvMH3E6nOqzHpTObMf/Vo8aG4TnEWgI/oKwjteB25CMR&#10;HTidk6UfvCJi84I7etnkXMBZwCx+eDFKUy2EKFKWLXV26Vjw5N0TXE50hKsLunE35Uzmkbf8uNo0&#10;0LngUS/iOfaXrAI7HMweBAs78di06C346Pqcjbk5z09yKx/JxFtTuDFYcNX6BK6GUVyzRrkmp5XV&#10;YpITiWblnCzWXIIuICCfXsHWVNyC/4WkrW2GKZXG4m1RYpUhLS4HCHcpYK1F7/oomENoRTBMrXlV&#10;Djc+8yJHoYtRsf8k1dWaosRX6iaD34VLRLpxNEMvDEiE/ozZtLXrq34Wr1yK60ASR2b5hEWqzU4L&#10;f8rRVrq0YCRWXVKxusW/xn2Z9kdNo+o/IzSaFAXw+plwQgNu+9TZhOOAIzkwMowkd/tFsERzeTtF&#10;wFFlFB5zbU+fyDmp3F3l9xANyRpZAEco4Gw/v5/LjBUU7CSyAgbUxD5DT2/C5XJBxEW98YQTTzz2&#10;5+BiusSarv5PZ3xf8rad08fh3jwHsQefVohpT+WZS80r4nldtC9+iGKmzFhSH+EO4rotCOMN93iA&#10;6D8agHEDU9oaukV6f9GbD+5btcj5HWWG3jw66Lv2L1wtoMMLhahUoGUGonZOXSFKXEOGRtcgQEuJ&#10;l/94FSoy7c7iMsN9auUOzC6yu/xS835qqbzS7YBuDs3dzVR730tTZ0nGdbWdAWbEgZgCMJzRoEkC&#10;RVmznIHt4miDGIFCdFmIGjuTYI4Hvdb1PIfQtPeMFQslssWipL2ICkWXNS6xOBmW9T1TIXSV9Y/L&#10;RCIm4OgRnMfrgljy+XgULZXRUTtAHKhoE0lSdbRvLsxoJsMf812a3TedTt/+4u3v/vnNu18t5VW6&#10;Sfd3eDpBYRHO3/Lafnat1PTxxAvixzrgk22HT/fq1zTcPvBpGjXRIlzCWnygCAznROWDBi98AH7p&#10;wuA3/fi9HJeL3sexOEACDh91GMR6t78s7Qhjc/SDUz/jqGKdpD2WUNwmBwRiuDs9vrjXSmFWU4Cq&#10;iKaUiAzEixL19Wel/D6V/5As2ae5UfDUDZyFnaIYIb/tQe77TPVWBo8EBO5rczlzaKq+YBrVtuyi&#10;MwubtbiFbtOlGWzzCZfkGwEZuuq0q4tPp3R37tUyag62O2s361Hyi1llCr3IMnxNsUD1nuhp22BZ&#10;wE64G1TCyse/JNbZegqxM6K3N95sxlJeYqitXcxvCchrYx27EW5YxBZnlS+HywbExotqxT3hecji&#10;bB9N7yaQH1ujhny2E2Q7vUEOddhJlDjnKvt9xgFzr4SkTT5XHbxtu+9O8oVd3NbVdLjN5F4Gkpk8&#10;u6up/eJdQ6Z32dqHVLwXue4fdK98kmQTMlM2ytXT4CmrA49NOY25Bo+eOT9IB7lAskRrXD17lq+q&#10;HeEJH/vhPcebQYZ+lrfpoYsfOhYz28ILT+yvlAdvoCb4LCLEJHMxBDxclHRDGtPEHwMn9X+DXVbp&#10;5TnJeMXBB8xdXr7S34e8mRqatfKtRlAZrG6kJxIqUJ/39tOXZg4LzXFz575UB2/NvDljlC5nFh1j&#10;LA0ZlEBXZRF7sPrAalCPskr6xdTBJM2pzhrf7AanMkdu1XPxlQkAAeEEP8O9HUpakjOf7D5F2YFF&#10;s9O41CXKMtmuMJJLfC4RYrRf9Myk/rhNOIWS29teUt0WLKXBuSroC85VIlhzoYAG0MsZjLSVezAg&#10;0n4wY82Nqr/bkRW4LRUi1ia5d9W3+/arN//wb95+9cubV+8qt6qOf+urPN3Q/WP5255VPOM+WumJ&#10;7FpQlTR9vK12caAhUzNj1w9/Xe67K7sfT/qUzsDQM0DQXCKGh9U+DXSGQRatzebohTAwlGyykXpG&#10;egxXt66NdCF4ULMEKHPnlsMsWK5w7EXjqPU2DPgMurNExhM7fzPj9dRMiC73OqQTQ49ggcOYPNTM&#10;d4wSNgj3Ke2U5qFJCo9snRy6eIGS8bxuIu/j6I8bCyU8XDZPEXJFEZ7LpltY7M2Fye2mcYD0vWKY&#10;6rIzc+e4K2hz3iIcNErlmTiSpA4Bylnr57aB5AWY595v9S/U4WYrJOqD39SqkvBFm3S7IU59WSvr&#10;UoggWUmWZQqawFl8aca1MaJJZZ/01krhCpNSbfsbva+chroI3d2n21eCwz31EcXKiuK8yGyw63jr&#10;H5c1Zrv1q/585uNSK+FWVJf2h3Yl3KWyyGxtTXx1by3WKC1SASZO3CWvrOjp6Bdva4pMkSHq0nu6&#10;GlwGionKlvtUf7GSnFHntGnE//rZNU1fKfnGehBSRxVRL1P1teYBmNZKr7xyzlBagoQR5bLO/ZiQ&#10;NJ1G39qctVgQMNUICBeRXdnJaumsEx+XuEAtDxDiV84Cr0b5lOXcbj+QXJsZQ4M3C9UZHQeRBA96&#10;NoJOTRc3OhKJNZ4tWtmG1f2GTydScm1qr77mu0bhwawJd6RZM+Dp82pVLsg7ojeeCG9GB9BfUDkk&#10;V/VDfcbl7v7uHj+vbJ+OaVtUyUk37enCa8eDtgkXG23X56th+BVAR5waQnseWLJLgeMfK9O/elja&#10;LDvIoRehTEKEJiVuFqFKeYIDeUJofMhqjRdp1jgReeGImt4464ZJ8gawBn8n6x8MIjsl9FEWSB6b&#10;WhMkxS7IdwqwvM4yjD4lCyT3pWEDmarQzsLNl8SAx1DVLqVEClmhy6BrWtp+tG5FO28QO0UGEBAP&#10;qmPaLTttMwSds9H/NIpT4ASChmOJB22txdm0b0uWELKdsqvhuReMmMy7T1XBOL4iWoL5NrvEjlLo&#10;PLMKXjTOn0y12zYJuN33c7339ZtItgbbtKTRoVHPt0HfGyncIyx9ZwWIODaWjsdxnvxEAmQUWGLh&#10;shRmaUSTEoAW/SnSFscUU6tKZW6NVgyQ2WCwTOi+HCdexDQxOmFsrY9ZqhzzBJhsep18TLYHBCdW&#10;r9SDU4FV+dSv7Foa31Z6c7794fXnn/3yt5/9/Ndvvv5FG1PAKRX8CXZcMB3c6YuTuDuMJO61ht0L&#10;jpqx7sKAcJc5N9s6QNJex6UOpIVCZTlVULuY9E1pmAzTCV84Ozm8bxD5iBkr4cIMhE4SlNbOTm3r&#10;dsRwycYjM9sZ9cjGSglgEmF/MZIBP3DoK41cfOIAdxajDQkTXNFZljCxXWIwXvG8DwsOMRFAjXzd&#10;fdBr+6lLQ2ckrSAEb3ggV0FyCF9rXspZtQpVCCars9lQVZuaeTvU9vQr84H7mfpDXXlSZoIx1R6N&#10;Idx/nmpXqoFFuCPgoiwpNRp7u0qJ6KqU+uvneyZJp15mUzgwSlNM/9C2Z+fOf5ZSjSXQ23vbmuYw&#10;izN5c+GQJOw1M4/b3bJN705JE8YuTvFoK4I/T1J/9mHVVCJmsE7ZVNNLJV+IsR3U5j5PWMb1tk6g&#10;1Y/hdx0sOrk4U3uDO61yqAjQUE9pJ4fW9hkmaxZ4FRYMBXNmS7YgyrvW/eTMxtn9ilDKXYKJG+pC&#10;DAHYUbt05GtJ0boVh6hOz7sOF/iNQD35N3bU40vIxyc4GMJDCRuGi8eG7YcTzd0Z5LohpYw4d9kj&#10;6IDX5I8PMRiPVc/gn+AxqgW4OD4uXv7hwk14BnQhW9g6i5jc5n9eQuB1m4u8P1UB0svXy5BXgFHk&#10;hFplhqWRO3whk2SNOkVUDKpPsmlrC49NIJLJyZ7aR7i8+VQmfumbRUDbf6PZd5FnwcGFBGliF4Do&#10;1ZlNsPdSL5Fo6JwWEEOVxJu29v0CCMNOHH3gLxqYLjLZcZwQ2aAJZIsjjC06im1mpKi9PgzL3Nnu&#10;Q/H6Ok43t+fTq/zZu69+/29fffntzavP6nyjLbwVh5WX9BPU1z/UioUI1kaYEYPAS4hD5xGP7l8Y&#10;kw7GgN7IkVBAP/vUIe8CdAkgEqsX8O17wSgXdKcllOQJKW2uD+O+EiUmp58gAFMrjhPUE1Rp/K6R&#10;Jvb+zeCFG6e7sUa6yE+5tNDkB8J5Hw5aTs+d3HxZzQ7J2SjdTT1fr3w2vR/iBdPdoSawOw1LWMW0&#10;ms0ug9dhe3IOebwuzbnXh0vg6AYKNEr5BM09a5phWvXLXzC9Xpeuuzi3YpgKTgJN0YEpJTmonpRJ&#10;uqvq2tpCiTs6GFyl8FjSzStJIBNoE/TH5Mfp6TL1d/NNW7ctm8d1cNPmnPh6fKRUTmW0rcJlkR/E&#10;zx/CUU3gXLVoCK507BLHgdKU7BD5+NzkVQmL3Dxh3OhJyto4owj9C3RNjQHcHXnL/rf80jeageEg&#10;uTQ5YnYy37jfknu1KcRZ3VDMM6MLHRDbz4DArdehgX2AA3K/jjlYi7ndnY10vWPf02v7DqsPvXS9&#10;UH4uI4//SXhMzu/wFH+FXXy5iHAo6Xl0y/mpD/sRy3vpJE8c/VggNjWBe6ZhopuHc3WHb0SfRWK7&#10;HQj8CRwufgx8OIuYO8Az45jngIG/cwmWPejlp332y7nQ+p7ckGAqLMZrFNio8U7xlexziXTPlmCq&#10;7nv5+iS/WNmUO+qoUn/XFQk/xYE+XenAGBXYqFVDY7WtoLSDS5/0Wh/amda53JW7SSncB9tovUCj&#10;SplJSU9qseai9rnSA4lCc+PECL+wS7gbjwvrY1VnSQelb+lA8cwQGDZqQeYXXli8zOFB9HvJXeUk&#10;q2i/QUyltYDQD9rNN7NAQ/a1VO4u7PWCm5ubiom8h/X229+8+8WvPvvim3Lzrn5m2P5LXRiNH6Vi&#10;+Kt9lbFd2ZawJsis+bVnfweYhhM5YhhvrMrR8QBwQ2DX0s/gRIDXZA7hhAIRbwgmW3XwbogBQhBt&#10;houGx7lpKw4j3OkcyQVahbGsimbhYGsBV7VB5UaOV5a4s1+fl4dHfr1HO8bzXgJC6u+JnHA3mi0G&#10;hA9czNzRXY6YCeVo7zIZc/NSSgFqLGCJywjOdxJor8diGakSGIFVUpRmP8tKYVBp8tfkEnepP6Sc&#10;oWJdH83Fpcfs+Kjvyv3r+15Ynm4TTec2ghVthpKmP/TE6Tb4pRXfx7QWMf2Cvk3RP7N/mNqtGwub&#10;F1UUCwqrrQsrY5k10prZyEv0JLtKNQktudb8tURfsgHAEjdyOf8298eBWUcV0mGcD2D4LSxxL4km&#10;Px5BTRj8q0NdN9TnOACBXBhvkB9CnOGHtrH7/hIqVfBSRHRPFzFUuHM2crWcA2oLUmBE+QgiVQvD&#10;Lh/e+CJ5zLdWjzS4MfUew2QcaTHOoCv+/a5fl2UYToaJUf6/N8E8nrfy4IQTEl5K0Tvscz3irv23&#10;GrNmPcoaiJ0+augg/jgKXkjX5E7IftVFeRAvZwzCRJiTMYvraaH35SPGbWscpuBB4t44ug0GAJMF&#10;dQ0RY3vmbxBgRpw6avXuEFk6mo5B0Spy83EY0tQPYnmYb/P4NEShY1zqGQGY6AnwpeT9tEvebqRa&#10;WvUEa2c1qxhQEr0RzODnlX+10F0q37laW7ayLnnaZsVwhYDR27TkaEViGXRjo9Vu0oJCsSnt4Ow4&#10;NpkGctxsQXXXHtgGAiQYxFUgux4Xp1qLfQGIUS2RM5LlpA4GbDvYxQRW6PiV4ILOoM91c7fZnU7v&#10;cz7fvnrz7W++/t2/y69uYHm1bKd0WmvfufpDEe/bNvO81R/N8JMsd+uRXuD6UR0OMt3x5EAWEVzL&#10;BXxwezKve3EfvbvbqO2TAxB21EQnvG0LfjbpjjudpXkMc6Msi+DHuINdf/ZSgM6oF5culO0F8cr0&#10;imnwoB6zXUo8fjRAGsZF64IEO+pgj+Rbo1MBL95EYaTsdF06jKPzOYKDnmkbsqMgJc9nHgd3JcBL&#10;sBOqMqgG1jvBdxlVMjhltFZmPHxf66kLZ2HsbVy88GpZ7x+tVuwj3PN7/tfcsaStKnbS32XhJyoa&#10;t7sIn2vTIPVur0V2nFLNTI9fo3r59VTC0y3DH7CPnVvhlCcfLQz45Wxz2dI5qerZRrHCSf9xktYz&#10;QGghBUSTB2P4thQ6+DAf3sVNVnWgVVgbPFzi+kowhYDZoMTAS4LDEXpcwp+n2T/7ByvbrBB11SM4&#10;nbwuVeBCc7RM9Y/DE1oXw+sliUViqxVShUMzG02ivCzxTQlTl+XNy8DgTFMT1tD6BM0kxr1J6RP8&#10;gvxSLxwm3IGK0EqaitHmNWEKQiBAYVdPMtrHLdAV9RuiMWZtDoBi48Jd4tEVku7L78t1nbgJRmMl&#10;fJAG+OB+QHfLGS4W+D85sObL11+xlcVeoG6zWlUtppgLOldzQxFUOtXW78tdTVUNpX0nhOty1/dH&#10;zNzomrMzpQpV7qh5nwhP0G27UuV13XDmfN3+OhaiB8lMqNC9Cl3uvIWqgldLFtIFo4QDKfSYNcfb&#10;JgkPGSlYGNQ2UDI7fYEhWDJqJSCydNxppot672MyFUuaM4d/oNyEs+mXsc/IYaUhcAcrkeW+CRHv&#10;O+MKILNKLK8t+anBqtYzrOdXr2+/+farn//29Rffbjdf8rrQ3XALY9bbOGU9/VicPnyg8ritaNwD&#10;gsTu4BB5nPRhXjorrWydyJTv89ZnTs0IyHtcs/HCZhas9lDy0WpPhB49o/VKgd0l4AeikjSNSlwj&#10;KT5xYoteF/1/sm9+FstxBsedWkS1jrvRLHhFhA5Qi2iOFmVSDOGtXOxkXzv2Wd1MNhxgMyEVcDp9&#10;xSFdHiwEVvaI+TjKKRSVBeZhVbFRMIgyIDJjpvcqruiY8kaYKTnT/ORWiWPJugcCkZrcAHPMO4Rh&#10;9htv8xhwCLP+mnzz7A5PzkOp7GTmsTtTz/l8Tu/rqlchUbdZplVZzqxFhrc0C9XkMi8oBTGmKjKq&#10;JaYO6gA0FTSCq/PphHdhbh1g+y/Qc3dqEbssPAEmnWf95iJOyPaAfW2qvtz683V4mzMDvepr3mR8&#10;TXbctDC+qKmMzvxB5EWiaDvHqOUVrb3capd/PSYVPdEHyIXLY0rWrVBo9poS3Ohs1KKycYHd4L3n&#10;7iVOjcebpY5CMiQDc7w08tem6L7dIPNwSCEIKlSM8uvkGaZxt/ULHOPKXWGu2AZ2z2JkaNHLHpl2&#10;4NS5JQQg+VTBMTlGtpV5CSqLnEPFGLSEO+l1Ntcin4SsfXLVqbC+RRMuZa1mFCfBpJnQXeKpFHDI&#10;KBzHl0I5vTU+GvoHbUcPncsa7KRKEGSzxorsMnU6WywJjNo0LTfwHitiaOvi/SoyaASU/uryhUGl&#10;kCgfHmnCFZpnTjXb9WaHQiIfT01xF8A9nR6XiSXa1TFl9FFO1ch8Htd2fMEhBfLBCXZ5vCL6khBa&#10;7i75wZ8Z5iJ4qXIiuSNn96HHlyGgM87vVEwwTYKQ9SN345vo7O2R0BuGEbyTXySEZXeX3by7GJ1x&#10;oP7OgmT4qLcl1FZsUCMPOZ27sW7gNosXL8vjb8ASosyaReFcQ+DHKjSERHZYpPUJXPpD7LKxHHLn&#10;ioO4cckETjNRHZllvO8kv2CrPqWvpd+Xtm76Wxo+s3Vhqop2XYcVQCtL3RSjO8v3mUIoVw7HLcJ+&#10;eAbxYVIvTfnu1GBYgIfr0URS4cXMxU+TrSp13SZh2KnUApziwu+5E44IG3n7Cn1OM2kJKInG1TMm&#10;JdQignMDZZdW2aynjRphDSAGp/VmWfMP9XL/8qvbn//23S//cHv7ZquAZ9yCDOzHP75V+dMjdVC8&#10;VjK52t9F0K9vvG3b4Zlw1o/UKScjrWDQ+zhqlJPo77YKE4AHzAcqjgqID799gOQEzeFZJIGODd77&#10;mfalPCLfQD3YgwFMe8fooWx+UDTRCaeHwXWXwo0ArmvEwqWZA1whFMTpQYBDPuXHytWEh4KuIBiv&#10;AULsCpGQit7zIZgnqZzI+VqCNu6LqIhTQxkXr5lHxxxA19nLjcCMbFKFhWONQFJ/NgdJQtc3IUTz&#10;dscCZh75YlIWOpVDm/RdmxYIOVibaxvJjC1SUXOhiBZNhPL9kliqrQdqf2uiF8BT6J6rpCmygLsA&#10;WDB0bdjU4uiS1SCfvEhneK7C4Ok6d3oFoTx+gs6byqboXsMDOJ/qJR7teGKEXskO34sl2mjna1ao&#10;ojX+IYy5MBT2JqLMUdEpbnmDZpcEsbLTTz+59F39J5IDUOeiFIOWU37ifjH3DSvBmQTKCScKYo/E&#10;Khze+yOR3j63rph79ulDhYMfErmUP46Jt3wUopU2CzFhTg8xovFgKMsplKkVir2YRkV7HLp9gnIJ&#10;d5JjiN4tcLW/Z5YAYj7s5z7mBAedSoV8yFEAhRhQOqaqTJium6aky9sXWXJ7ssnL18uXv+8tW2Ed&#10;BsoAdo0FJqB6Wf3wBePcyfWpEDWOGru9lcYgoNnw1Iz1r6N5p0BVm724cdpP76wLbkB0WSrxQucK&#10;tsToQGvj4dCvwkEV4fb1/KMo8SIS0eTyiMDLt1VBgoljWIbNCvImNgNt14ROWWN4qiK5qsRr36E0&#10;WzXc37757Jf/8Nm3v7n5/Ks6xKgfVctO/snhqUqxvu9jgr+XmMguIT67bvUMPYxqYt3BdLVUpn+A&#10;HNU3E2jF2JEFg1WgKxPiPEhDos2/m+UM2fxW0UA2LjJLX75KBZt0NMU3PVTZQ8EbT2/IHv01Hi3n&#10;bssllfhw88LMG5QfNvA+oC+C+EPwVIkdXrhROxA0pAfurzAfWx8oqocXdDHeFw+eLg/UPY5SYDs/&#10;2LRKEVPd/EokGRdHJOXERL8+Q7j5Og2UxpTMZMvgXFqmz78qWA2N5Xx/XwOK1huiMnCF4Bdtv6Eq&#10;LmESwLlGZUi4gbmUCWRVhHOPouAlnEHV6Gx9kFufWs9Feg1LDuBRY0H1KjpvpPAwhHXunuHiEF+g&#10;wl2p2z1n2A27h3CzQdkSTKfJcYBBw3gmNJiIcdLMz+Ks1/KOIFu/hmN791njMAM4xWktzmwXEDHR&#10;ZgJPl4hcA246lYCz4hYAhEBNFMo0dy+XNCTGzcHXMtfiOby3astNmHoKFnfkIlo5aLccCDL0JMhT&#10;kvaG+RzTF67htP/YHGwXVkiZJH+oTziPel141GJOLyB/hDj2ZxAuDyjg4vrkjHjIT2MrUsRUL3tl&#10;Y0CMzJF/et29Zri3q9debscGbQYMn9gosBrZnRdIjbOyFiClOKNIl4g70wdHF0CRDprlsG9poyzX&#10;L3rmly8/SMtdQdlOjFqPVCnp6qODnPEWh100KgxCEkRHgmBPU2RxL2rDCjRxTAMGsqhMN07jKoLH&#10;6tO2Jlbuq2DRYDOxxA6z2GiFF52e4fZQutE7UzxYmlgpfrblsAVSRxc/5QaPLhFtRxdWc7wM6CCx&#10;/3Cm7/RWcpe8ypiizk5ONRqqRv+dTvD552+++fbNt39Y3/1yqckNZ07FPFfDNG7r8lMqenNloVW/&#10;937RHuXNu19EEHFsa9Qv3QDdT7MY8+tWaZm7hPIpt/0uaOqyL3p5mgBOxhqwEqoqAulVu/tHCTAn&#10;Z0EJbRgkrfskNB1dWcxKfBS5Ei3iRQtxbkppUS2hXgCHcxzfjXLNYJxhrgHsvjFAlTHNMBvgs3GO&#10;NhU4sKqPWv7D/v9R3l3/yJcMZqg4zbkAOViygx6way4Kpj0n84g4dfApHEvkZrYl1W9mcM0TTyGS&#10;MWMGqyg8tNl/BILX36F3fVOH5dUh3YcfFmk2di49NzzDPdVaNE/rtDVuHSkHi8h/VMeS/xMxGOfp&#10;xRTPXsru+nS84gRc1nL6UUn391xWaUY6a7xdWKgegHp8aMHMksWaC2cUG+JUj2E2WS/1FPi4RSx2&#10;2HR6ErIexhyObelWZ6uK5T9lP07HrRcgzMqJzO4IJNghtSDsKfWmB7Ar0T0qJtK8wL3IqVAFYl5R&#10;uKsuMd3cTVxTNuTYcOUyThOFNyZdIcoc1Z8vUu2r/BtioFGmWldNwihULV3vMcYawYi4dW2CehO+&#10;23TGy7uB8pNKBHyIpEXNEMDyDM/iBNKPFL0cvIAP5nVpJCQ89BJgwtvYD4l5AQvgpdiiSnNJedx7&#10;oiybWVCvxMtPRXgwCY8ZJOgQbk5nmSYscxk3AQLGxvV2iLpJT9IssYUsEEKz5p/AHFpR2kin3e7G&#10;UBXbwMxVYNI73W+EgLNLX75evnxBQNSz3AwEtTyJqmYuK0GXC7T5EeIQhBs0Eyr+HTzlgCEyBZhP&#10;2124KopWaQJ6M6bCoBR+uePFhxs3QrjdArKdVsWxMJJvsQcQLEoQgB3puROWcIQ/y51TbKJsELYa&#10;C4ilhCH2tc+Ae8XbXlx92NOpcqjWL798+4d/e/PFL8q2to5BLnfd+N93butPERvRrRecX45PESNp&#10;dIT2TYIeM+/IqRcy2ch7qCGXBlhJhmfbQQIvyVyBx8UQfwHmoblBO4rjTRXAn9bwwI4BPAJpF1YE&#10;+JSuNkwnpTCp2J8ZJYAfQGp+QDuHSt+Da1jmIfCPk0ufC4GBhxu5EVQ+TMlL0JlzEBFTlGMIVHax&#10;N/nxoj8RVQzcpl69/D80TT3ddBnzD40jVZJwp5DjbUFGcM2m272yI+4ITOJL8lTcXDiY4xeSs3e5&#10;YX1yrXBoxltV0D1Fr3OeRcC8rKZiZa5v/1eQstkPPCG2zPT/NUGs/DqJrvGIDlNYiaJLDO5OEZRI&#10;4WXl+p+AXngEmvKUdrQ4WT1PrOshp4SKq8EVyWEqi5PTT+w//J1mM3ZrEdvFO0/jsoQBy5Fqw6nT&#10;j2BalF20uY4XBn0PdH/1IHHN2foLi2RoafFMXQzyYOcO6IbFJQ8Xreq8yXIMo9Ldh4uk+bzl8cKG&#10;PItzEzS8vqT8dNBWtCCX9OPCTNmU5so74JMC5q+9RUa6sm6hucOJxPY/kgX5fpqdx3oPNZPsfvOB&#10;6Befvh0q1v2Bp8/XYXbAcCZxcmvNOOT94AIVj70cL18vX9p7Yfd7I1eVzXyNXISitU8pSJqpHdkV&#10;mu1azU7eDEU00r0jurUcHb79tXyJNjVoV3cLPNqor9MijqqTuDZTl5y5f4WtIX9Hd5Z2LfYBLIkz&#10;ika/MEqx/roLSOQll/XHKOWwa+Z3zk0WKjty+m6mp0VatakAL8jwotY0ElEqyZvpvYOkqmUBXZkH&#10;jx+uYxzom3W6m8loRAivqmRumR+n7bPPX33zq89+9utX776tsZNJSFQ3y0/sPspoKK5vi9uuANg2&#10;KevYHIxxwgSy/kltHBHFM3N1feUONOBMKSFKZaI+QFMsoBi2+n7YIh/bB7UlrX4IFMHCYcKeqTqO&#10;msEGiEoleTUz7go2P5jjp6ROjValQD9X1L/NyMTNpcybDohEFZmBWkQLB5nugo5iDQe733u5eZFZ&#10;WgDGtjGAA1McQrCNKe3AUR4GOYxY5SgfiJD7ppMrVb4mL1iSrtU2q+qEetmFMsH65+h03dPNTI6K&#10;cDTW2mSv45VgGFWR5cBvhAc9cUxzt1EVUdbVM7+vzDbWqtRnPFOInBGz/PEEierl6QNlC6U4v0oh&#10;wahocStIW/WOEmOZCEx0YtT7wvu79OpU1+N0qlfhbUMxq4ErQUg5aqXjyRgkmkaDG1+s2GON+LeW&#10;zkxGK13UglsfsE50WzP2ZKQilDq5/fXcZ8gnGh/IKC+xIbbehRqjgspv0azimc8SmvRahe+OJ60d&#10;WVFYxu1JWaJ9eA68EhdeylHhCnABhhykBKYM6XNvQUwtOQbYJu+JMF2xF+SjlIUeL5wWSzBKagZG&#10;Q0NpVqCWfxZQJLZh6pigQyjr26RiErJ38IwRu6bHdvT5nEN8AiYzbIOcxjT1RUlglpByc4z7WbF1&#10;Ap0uGpxF3BYSqXKz5Cdh4YE/x2h19UFjULlWC0gXQ+709WL4Lt9WfVUuFq1Ur4dlOZWLcIoxODeu&#10;kNdDj/VxcDQ0p8sgqwd+Mr6AcjEf+FJXMWq16CcNHDHcF8rhC1AyFlgUn1TO4vm8rKPORpEcY7Xl&#10;qoIhRSQQwvp+DHW7C5JjS+K+vhK2VabvDIu4CTqj01Z++zYSLJOQTGUkamDS2x/RnArvwftWp+A+&#10;TgRdW7i10Tr+tQal9HVx2ZD10ETDiSIO/v+bgf+BLveCKkjh+39O/EKKzIgOo3jD5Ic2xPbp3icV&#10;UWeycume2O00TMAkr+IMMFI25UMYxHThFCpIiNEuN6rGwO6hQ16WM23waLQnwLyXr0/xa22KBoJu&#10;Lu0WWs6rgzH1EwZDy0s8OFbLuNtZIcnCXqtPAtUUFhCnAnV4doaEGKO2aK3TAwL2BDnFxorJhi9d&#10;TI69jgfR3K7rJFc8qlNXLuuycKkBaINu2eRllUhr94x7fCD0aV5TkCUWbZ5er80tw8261sO/vXqT&#10;X7999bNvvvjlPy2vvzpj7ls5eCSn8Mfb841BGLHLqpFqe/o+6r8/YJfKXfycuXhj7zjKeriZRMll&#10;3Nk81QxsOAvW5RFuzm6bBZc6wMTF5S7QNCEoy2nSFdg865DNslDNQjtHJQ8WhBMMeDODDV7trIVj&#10;EoSyrOWloJW7zsIMkzATwCkO1MsxMkAILxkNdfaTl3XRF3AWUt/hczKnXLfh4zWSkVO95XNtVwK4&#10;1FPPGXLjKdVx5Sz43GSy50EhAWghRsnBsVh9Gs/qys2D9efr6V/uN2kmbU5/i4amszHv5ixcyF2t&#10;Aq5wAq6By2JUXlQB9srnAmYe9fFIYGkgaKLvtiBfJ4dGteMuvIgvJ1lKYgyPtXO0qlSrLVrK8cT8&#10;4kG+8mqzdy+is7OmIOIF+Thydqu60G2dtslNdCHG/EKamt7NHFtMsssCYB2Zir7XpsEqZFjCZYdO&#10;Ie8LChvGOq0iSpKz2W284dlHCmFMAosvXiXH1ClQbQVAiE3yKv2cQzWHOJFbmz4f3U4XgotejcEq&#10;HtO9O+O74dx2AtVUtKFmWb0MkT7uvsENii8OZsujV3ac+3BwNoVVrxw69xTiBVLF4KPFGQtK0coy&#10;d9XrwxrS+9czCkKQUcZIkSgITn2Z4xHCBx3OAA8jxB8adMD+HokciIIAkC4ptB96TshwfMPNkTyS&#10;s+3r+KKnrM8XFUb6xDPF5MyATLTm1ZeQjrTMXZniOlkDgArt9B7CXqRPZzg3Khyph5Q5BhGZOYUa&#10;l4SFr2p3j6VCHAzyxkV0MfEhBvcD4i4/HIcQbHHpSsVL32mPV2SmrWWTwIOlZJEFEeQd24C3D3AN&#10;eMoxObkrmWu5W4e6dRN7+/r1r//p1c9+dXv7GZ7ensvptGwcHvj38eWjH7OLZw/m0kvrUH64ssAc&#10;O4LHoat4Bf4PDjS3MVQJcH5fNYKLJBmZVhlSsCpKoTvcaqjGFmIVmVFQvDjc7cSxx3ls453K7a5Z&#10;92EOnorTXW7bTtjNQ/sAhzkA3arlbaYr57qXByMAnutl4bNXvF18Qgfnw5OEH3w1qMsPeVDJuIuK&#10;AhoYyziaOf2oCnJ6gHWZZbyWYrnCpUXtJd3WP5/v0noryuolBFWhFm8qEMXQGlB6k4GsFrFlStGC&#10;0qXkQlFPJ4ihUMBBMlgcbh2jxh9cJZOM7ZxUHoyRVBxU1Vy2AUwAyFicltin0e5IyMmXcGd+GTnb&#10;yTPJHQBz6oLLTx7XHB9ElA37BBgDt4qMsg1AIcJmCDN/67DhxL2fcBSob/e7qtjfqP0lUuyfMI9H&#10;PjmNAJTdWgVWuwJEtLh8iAjxAQfJJDgFeHHK8Ih881sdf3EBn/xbwzVjerL/4uq0gkepo+FvUXiH&#10;uii+L8j5eTcO+RrSMuIja148ztWF3cwG/Xi6hJyPunoVDz0NCiocAz0aJibnKPXV2a77Dj7woWLa&#10;gXNwFxcYLgF8FOEL4KqGLu/WEWNaBA7ES94I7xcHaWqDKVgOX+rMvzWxKcFBeySPSL+X0vdTjdGW&#10;sX/9r67nq6qCMfgM4xmNOAloyZD2MFRUaAz/P6XzIDtluQsLLlkISc7Z9VTdas9c3CKaUrYwci4w&#10;JzNaaYtp99eBOOIyUo3jzOUuFb+SQi+bg1aHZCdeZQ6p6mSQDwERVjOFDIkYlR35rY5Z1hoBVROM&#10;t9s3y+dv337769c///2Wav37pqU01T0cNZGXT+s03K9cLCok9NmAsp1aY807HSzjdr/UoSOmINVN&#10;GDdokzU3FH4Il/j4nimtfRkn8oKQssQ3DBZHuHgkz9NFSxNE3MEJBTv1VPsNwDyoY3LNhKp/l9Wb&#10;ZrRoPgQwHLSq5JfrEnakbf+KypPsviIug70O6vlkC/CxrQFsX/XpROA5VWhZrNmBlFRqWIpNGk3O&#10;msz5OXkT2UEIs36IidQ+556rWwXGWXhCMERsZhemSuWlIzYZF1R5JtxgbRzmuvQtq5S7xeZsJEbl&#10;VFVn1iXXCYEE9RdBJ8kYDMauX2pXuXUjs7QDIFCF95QvGGBrrkZC97sY5U9UzLNwB00s5evk/crj&#10;hRT0wulthjQBdNU7zFjN4DoIKnjKIy+OJVFS82sBCW50g3s6TbZnt6hnbflhTDPLEjukgUMlVOY+&#10;aJdRVSlynrN1Ne1wXQIdOOwzuIhgDN2fDJNcJW/xIFMUVqEm3FH1+3T878cN3cl/LafuIXUgfVy+&#10;9POvsRcT6jwDijZzqJj0vkZRA1qoeTjrhOKuUYAi/MY0iBgeCjEapqkulB49mbkD+woauPDSbTNs&#10;vSTD4noJ0348i0znQUl0wSHN5Nh/CwdjCd7/tHERSSiNBj/DMYZM7JhfkF7gzZ/4F3iOW63LVtcK&#10;RjH/YGDMgSh/C8bNOZOZRNeL8bZbnJAJ/R1Uc7ncqoHCVu4PhQH4GJGfqH8xoQhO6TsYL8sYd6Nz&#10;ADWMoCqni1TpAqXmBjyt9JkLLboQcy/T+l1T43c5dbemsVdrwXqqhKpa9L7+3R8+/8Wv0u27jK+X&#10;UuXNeN7uO6zulBH/niL+rulGX/DpXHPPy5DKwGIOubJXMxdM4ZPT3rA7yAiPZryTeNypgTPU7GCi&#10;iuH25/N9x5sXXLeE435k8qS6eJZkiVNZF168uWTTTuCu6v6goQUMKJqENmx/qoj5kmYNPvpVgyFj&#10;Bp322BdyPrfGB0xngxvhdh3w41j7UM7/UqS6a8XkfUfrLewplV0gg5pJuGvCdbAlHHvuDmrvqcuJ&#10;1yxDMKfpTZLfxu2shZFUVfC83TP7imp7P4fJawhiJZ9t/adaV+M2c2UHcS3rmX1VibHjEKQc3amb&#10;T1zI+ZE2N7OKyX3RA+qKFJ/ZbRvxwSQvU956ZHcUWvWaXyBebcK82SmBXX5ciIcAjrCV7KEgbPlt&#10;iDo0HqkBQVAx7G7qI56z7ShKGmwZ5BWHXSkO+xp7KFDcO1IPzP7yxFn6MRyUOEOsFyZX8bZ3eE75&#10;x1Tt/rhdTB+40noV2MNqmmO64I66Ibq89IDWd98LFnENDnRL9JWqkzNHpS/qLAn8+BeGiM30UOQA&#10;CkMGZDDigrKsvwkuR/TqI32xHXq55IVwKGgnsxNv4YU3dtUTwgeejy9fn/pXVlZ/3bouPSCHfOgZ&#10;CSdS0PjDqNam0rxXzT5JGTx1ULOVFGiflo5Iw6wVmA5Fwo42Mji3e9390i+FDQqFUPYLpcmJ+2Zn&#10;PaeN9nkVX77kjhLqD2N5MUgMpJJ7xDwPaNucGPy4yDGV+QWTQLpLRIu/GDNNeYHlyhimRO2eTfZ3&#10;0lv3GpfCb+rzZzHxtrq3mfUblSq3cWV9x0vVjOf8+rP1q29vf/br11/9rs/q1lzjJftMd7GsXfg7&#10;IjdO/K4IbqHs1WrOVigulvbcDuzmt2WyxQGvo2ezLtJHl5nBRlSqRvvpPGdWy2WvS2zPku0BYQiu&#10;1FlqVBCAU1In9uMBlGFGqTJPAOsM9xoETaUZbwHAKgZfm1pIL9q9xLWLD+7a5GPR5mq+DjdM0RTg&#10;JI4Ah7sHVWbgKOn28UVuw7yHm4E6+WECoUwY5wmAw+WMkNxhhzj7BsaGsXljaKG4xykJh9k1PKSY&#10;89Lf5WKhiCH5Fq+VUkNet8qO6uXaX1DUp6QBFu65pI8WhjD5/FhiR6XMpWnufk7V/vsz2SLcFO/c&#10;i9iCSeOqlz5Q3e7Szev7umavAkNqYEKXQlK/U+211TdL01oa/hBA6/6HdHrdXg/pYNFkRUlPuE0q&#10;wwbNWjrwaZG0yu7LbZChM8f2bhzYxi8Y5bfqjzWeM0odRYyKTh5GcYtgR2HV3i6UMctHYcjgMl2T&#10;1/o6DXOWXjAfXnSTW7AxOClVqMLPWtGJINwulF2YkF0KJcTw6uQi73aMaljFPg9XBlBeXFujOL+3&#10;HCivlGY7cRYnrfP07p10IIeiRB2Bz/KlXy/9O4voq/nz6i0JcAbmBDHN2BkRzR29uioYHeQoh5gl&#10;cnprMK9lQSvFbHGbfTd1RwyQITIB4rKcG28ttbA9ECt62XsXLxCeUFCLl3947PnFX4QLHeHMUWrA&#10;KosAlxrkx7vZLFw53b1cfU6tRBomt8NlFTK4K+FZb205NCgQBGHlTZtF2RLTFqGjJKbkx7DutAwN&#10;GnBphyWTec1qyr4K9+1wduccT2q8QwEcj7A4kBZQ9pBEkCOCL5775baZrsty3BQOaXfGvj0pHXOT&#10;SOTTWZ4FRWWG2iGnmZEA5bh9JxpJcw9r3iYvNRuaPxYRZ8NZEXDxJxwcMdhS/UqfNoOAZgG81sbn&#10;adtpU1gEB4zo7GlKiLQGFtqPO+tO9nsVsyhqax85+Cmbvik5IPzL16dW7rZb4YZ0U6ir+Rl6Hi8K&#10;Hg8XsdagnYt6om4kxsys26VSE3bLDqpWWJFTHZyGtDBko8z1coXJx0ieJy5f6T5Uiqr9GE3UF1At&#10;tYs8k0j8nQAb5z3nZKJLKnQLvRXhugBj4PQWKDm7IAoVXj94nMu0qlbWnJaFoI9wWnNNHnr9bv3y&#10;q89/80+v3n7d7tnLepQwlj6xTGhW9k6csf2W0IF7OTsb1JEvBSRxHPvdA4xJmNJIt3ErIASJfzsD&#10;ECgKHu1n5vPKWZis+sZs/gm29aMzDXywaphblDHYEIZ4q6t6mYCDouLq3Qzvb/NDfIjjEe4TLMN7&#10;tqZcgAORQm6aaHCdoyD6GNoMg7VB/44QbrjpkmL9WP723D1m1MYi3m/Ci2ZuMPfUJHal107mUcye&#10;ry2w3H3gEMTZiUTR2ubHZ/nK7rBik+9rj+4zrs3aKBV7hZk5iFrlwTrepK1jK0TPUesno1F6otJn&#10;kti/w6VgdtFQSx9LIhe9Sd8+urgaCCYaIRdaFhHVzIMETg9RjgnT9nbAIGHgO0zZXbxoLwCyQ8VA&#10;yHqF6RDDmW5gFgemr1mno/tdok3OKaVJCKUh+TsF3JTxuiGyFjD4ulMJ10DZAkraq4thrxGwtlU8&#10;hign7dHZv8lgXz9WSnUuu4H24kbHHt+Fng3di/zszmdvBnYLOOu8siROyTnWz94f6pWIcD7XXN5T&#10;r9Hbljk/MkTN1+VPSF/LV6aUP+lZ/pZRIabPe6SQ+6oIWadNvl7SCpGMbLdj6VPbzgJm6UQg6uWo&#10;IIMDTiRqn1gSGdrUJ5CSce8/iV141ULDHsHlWq7gdZCIMzoFXoxpGvoZXMsO7iTuNyNi8DPP1kBI&#10;QdbhFU6DZAuuvp96OkP+5PfYL19pykaFxJsYvqYzx9CHsZrpFjg4xQY1xUmMuI0snlp1/yNn9aKt&#10;XqXv7NS7f9/+0HdJPKPj3AmkcUEfpzIu2fY2/Xtsj3DsZ33hONFXWdqvDIaZOIVpbPHK8FnMbbwh&#10;Ep1hlmiNLCbe3gKoM93Xr94j3EN++/Ofv/vVP776/Mvt5u33d+l0+2plhdin3moCzVkfbwYlqolS&#10;KHovlRaoZIfWtMm6dYQsLWGci6EKcDG6IJsYi4n9pvfkC4wlSE6vqLdJbwvEi6LcMBcsu74/HAXc&#10;ezyqE1deC396QCj9EMgRniuodvpwGdhTMGlAwCNeCcQ57WPP18dLqp4kgqy/VKvd712nR6ZwwkOG&#10;sewP2FsvDMWjrGV3liQ34WCb5WJRPVxJMhW9fRTnjV8Gx+pmJ/DJNkdaelV8epPKXRO+kqS55bEt&#10;gvORcVTTBksRghhUtQV5wJs8iLj/eh07n0489zO4kRzzUjizN20uOwrDcBUL45SCARbdoxXTjeOO&#10;7GV+imxUZBi10snniofQb4gP5f6puNe5b0LhUKyW3d5beYuxps05tn5gEo0Z52NuYzrLMU5g0Tlh&#10;dOY+rMF1AnlQsuzqINzly0y3y5LdBWXeNgKwACpPwz5sgA9mF8psWd7j9n0909LrghxKaFasj4yY&#10;uv4X4UeOjz6+f8MD/MppQzBdE74qIUAwyUeaE0XwaNHG4K9Fkxr5Daevw1XQ4QabIS8IZeqqv+MZ&#10;FoheU3E0Wld2KsxepUY5+JBBl1qE2W/swZ9CCA/cuIxYhUd3dOC8AaACHQ8C+SSgMs2IeX6d0fCI&#10;41qm7/MABrXciwvh5SuecEQGgTXbwin9UZZyQci0SDzbdYs+DjgAf+mBh9KguydDS+Ohi4aWorXn&#10;y7QdCjGqEg4IOz6ZSfOAypGCMrp89Gf2m73Ib0YQ1xOwDdllMUHWeIP+eE1+0yv9nBlLxQx0cvB2&#10;mXPPzKgi57t6q3z7xeff/ub1t7/Bm89wuVlwvV1r5rAzd33SLnIU3QlsV9RC9dDub5r0EeAkBKAP&#10;8EjWCCmrWDoWva4CXK25kc48LeZJr/x+8OSgmxYusSZC1f1Ss5dOjXDyX1cyeieaf4c7z9ooPwav&#10;1Lu6zZkDSmcspPNV2yvQ3i7IiPuBVKHJLVBDr/eKacsFA7/jH14PSzUwDLkRpgblS/d1gKOWxERB&#10;Nyce4WPhkJmRu33GizM8LPjcmljODsAe9Po9SBNCG5o6VA8iK0JTSG0hoWydci3CSeYm+homn1Ra&#10;oAcmZJ5RV1/KlrjoLZ3SvJw4PbjNiheOSKVXW3Iyfv4m7yU7SDL99dzU1OgBo7M0Dp57bfFjxdjz&#10;BRdctLd+o80eh1vKwKelvFmcJX1ADC4xDaOT+enlsCzaQXbVGkQhbTEitCW2uhgViC02n+5b3ItH&#10;XyKCeW5tRp1Mie3lLdZkya6V4IHYcYIdGNQeFLK/alIEX+2q8R3TYKzDdc+OjvqGQyysXiOZ639K&#10;tyJpuvzgD5jel9aB2hwI7HIc7n4ymY9jdS+PNK//RZF5wI+/BvZvp3xEtRtGpcODPxfWdlD6U1Mm&#10;ehoM7hzpA4UhKqjRn/8Q96nzLQE8oCEC5YqjquH2pOkLEjXdXwNAepB0MWNhSALoXqyIaB4I7BOs&#10;C4+s5S4ADJQvsSuBizk7QC4z3mqQg72gql6+9soSgYPUUq2Y1UG1pnaPCiCVxGBlDui2vnKP3mXm&#10;IbWXUDhXmUew3CAtbnWB4nZc0J33pOBXt0S3ZZnHwUceFRsbw24rLfHBPizY7YC75G1toumCnHCG&#10;JGwq9I+FdcvSyiZrguR7YddBVYtuG1Sva00Dx3VNp5vy9ovPfvm7z7/8xXL6rMCpGRtqADI0fNVN&#10;/ntuOfFGK3ffxaxxDn6/QvHrcByoAzhrHfodJBhpFDhyq+h9qcRiR54XxLMdHUClK9LFxuaWzNiE&#10;pkl+SW6G4lQ9IFRSlGrUMulhoDrLAQHwEqxh9Qc+3yHQKMK6jriHFQdY9JxGBdPkrmGjmg4V3Yft&#10;ieEWO5bcl4IQIZKzBxKV7rNxf5eGfUyBakCiWNsOMDxu9zm8r6vY0XquIF6njm72jqUuJ1juiqSQ&#10;a6pKdvZIi65VXq6ToYIG3ma9JmUYKNmwmAKZVqWeCjWkx62VKp74JnF3Tsu5FWO+Z6d5Qlu2Somm&#10;0OzL7edgnZL5eWkRhJW6c8uWlEre4nx7Z3DrBPtaG+dejdSHWhemMYN3mWZOAKa7VRlAR122DftN&#10;kLxO3k+5WGPKswUIWa8T8pv3aSPbxounMRtzgufb9vG5ia7OkPk7OUj+KLrcCE+64QYZm2TrO+QU&#10;4oL90od7mrGW2U4I7WtXzX+CPFWERCF94ccECBvrlA8QgBAExnRyWmdhH/WJQe+QnGqaeWn6OEvw&#10;7oYNAgx9DHkXOQgE+ERt59VdaUqGct60aGad8iO5ylnXw1kTEJXB6zq7eVhIy37ZNX8sBN8oqNwb&#10;npTAhtcpg64vcf1K6727j9tbDNA+L6XYjYr3UL5jrRbOs2z8SRZw4tFYID8TIdDoFtjJ6yjB0Rpx&#10;qrNAe26hS7/KEBkYhsq0GRLIVTh6vDVIrI0ckiLHklZ27C6tcJB7m/8I0R8UXuhRJ7izgt31sUGT&#10;ivvWGhwLd5egdp2BCPKipAF394afiOT/5euj9tqY4LMWuYjA7elIm+CyByhbLFsAL8/Y0ARpwiRh&#10;SSgKIaYLmAsrkXORhiva/Zv/yrlndJsQS2Rb0NXu33cnbR5CKzvs08XFb2GFwdTpAAZy6YYu1HuF&#10;TbKB6uDCFz79XJ8NL8vNWtV6NXIonyveYj3dVL/ut788vft6uf1yuf08wU12N7tPtOnEonS6AfTt&#10;NvMMROo+bg7Cbbc8HDMPHtrkaxEc7lvh+G9RS6PnUIk/M9XUcfFcAkuB3OmyfBd0mRphtw3mvZFz&#10;G+fKLtFXBGdRMUAUXB5O4o4pvPvOHhyFByPNC4pucGtGPMYH/qVHiqFD5tgM8nxxj3RZAnf1JVke&#10;5dp1UzIBGR8DRd1oC4nfVlkGLCReWHTAXKKN+cY6wRvLARmpQY7RQSUUV9Samfh7R51YKvdd91sI&#10;E8g1W6tOl1i9LC4CR1zxyqYCgSqbvzSzuIbyhFpNu9qveGGzUv1o/rZpHK74eJvm+cQnLLdOtyg/&#10;Tq5CdpykrGUtRGsusoXYFm2v6fBeoCGYRN1ous+LMbZFxx/gdMVqH8U4KVVTdBxEBy20K3dR4dLo&#10;asNiLWwkCyo6iUqJGdCCqjYpsjRWBrXJUACDdP+Uecan3MYnz1RTijgZJQ2W72ncNOJ4PwWXP8fg&#10;A3QxwhjMKdnlNg2LoTWD5PPqn2BpzM1mnlpy91ilfKSXfJBNhWXSKsvB8XsgWj4oEduv7IrSoZ7E&#10;5x6jim348m0fL/wbuMOlR7LM1uh8NSoL53sFHmbGHmV2akN0p3Px3MexRE2TLrE2t2RwOnrjHfrS&#10;6XvtVivkzpmxljffSpnCUV7k/IMa64vRsBtDzVzVXoJGG3edERyLbfQZxSjSZUdxQx39pgHpFeSe&#10;cdHx0GttP4b0SlnRvKUJNeh32M6Aa4UEhhu8VLwvX8KJa3jm1WjGLqgW9ZQzQQfIUIsr0GLdJBCr&#10;P/ebSkS3O31Hcbcc9M1cHEbNchGj70BzVCRRpOKS4iB7tDazKcLvkUNDjUSwGbzdqItFkJTL1nWi&#10;KXBr/ea8rgz8yWVtP7m+++L2Z7+6/eqXy5svltOrZX316Tl1HS6pl7johX+yKRGKx3OEHsXVUfBl&#10;bF95jlpr+pMlSpZQd9JiNvWJvEXT5CbjIS1NH4qOtXAizd/Fg5mqULJg5nqFC7E6eGSQhQfwwh+w&#10;m4KrPbjw2KcBxw8LLWX4GIIn2J+lAFfUyePkvCWh9O1kN7lmwfzmUFgmj/8BJ/RNM6KKYBIQ3W+5&#10;GSk6gyujob3EF0IcRyfPS2vovvlvy5nJt3lhcYQCpfLJoZWklKK/0g/Xt0NmYEgWt+uzhSHzT26F&#10;t2QVHN1uVVJ+Q694z/emiEY3oGb4IsjD6png9ak4qprhIBdTi6jDBGwvIO890WZy0Up2sXIuw6h7&#10;DDG/vvqFcP3tFb/gClp0nlvWA287vtQeTINhbAtOigJ5cjqRmMumYfIaIMfiM8co3Z2kXMfUfAYu&#10;kzg1b8pFnNjXTUwuJ8wCNqH1KujgTdSZv2y0A85KZultU5DPNY2iUTZ7TkTBGbIInqwizk+zs8bf&#10;mha9P73G+EGTtMyHsfOg2gM97rEHBfC6JKU5y0mFAuW6WgoRZ8PbqbsGj/4JZraj6FME8xGinSdw&#10;MG2emoVHMVa0A4K3UB1k1tMpWa6OrAqeBhsPgPd4qbyLvp1VvyVdy4f3fS9f6VMOKKr3JWow4xpX&#10;7c5HBpcxAuZwAvTaEqkz0UjnvGmjxRhlKGvXDWobGl3QLmIY2RXdmpA6mq7Y3kJukUj9Br9gf4as&#10;qmhM1mRySb6yDxgaWXp1dAQGG4Cp1k0tgo9eaquHC1/EnbLf/1o3MMu61CDdcvvq1ZffvP31P9x+&#10;9S3C6yW/ps1HaUEamPOnU/cOZ0WkvWDylLDHUMXDD28XME4ASgWHB+2Tw97xEYiDacpfAZgilSWw&#10;fjeShdEkQITwB8hRuIv83cUIXazKIqzimmLzoWL8kRXwcejR89+pjjlhHx7o90Agr38veOlczCww&#10;w5jm2H7prLUiiEEP8mhEPGKb+BxxQhZtWxpTrYZaCEN6hz+BG9B/7WJmmTWVM8lx+pAWXC+T7iZu&#10;Fo2FPbrgrLCszutFRZfJMJ6KS+Je2Z5uu5KZymOpsbmSIYVn/ycCTRcphlE0umjBHC6+lQ3rXPxT&#10;NyFLpZoVfy0KW7ZGwEwwMQiGIA4jCbu1Cd9LxuN+CogKdl4iMirZeNwbQkIkPeykxX4GVSJT2iJS&#10;LJsqiLFmykbP6ELH4IH9OBN2qcJuoj5QsuPIyemoh5N4l6YLecdhc6FNrAgAy0Oyt7JFerYryz1w&#10;m3OVcJif3VVQ81a2ts8o1tknPWdQI+MH3z7xyb91mcr0I6+Hy9BUQpzZticJr2AzErDJ/DWlaijE&#10;cKbQmfwz7mxEyJ1oThvSYJLLAbbo8ocy4LV3KEYg2wVWEA9ykHFnKvaToeF8A1/3w+y4SWHL4Stm&#10;2hKFZz8Ml0MtrLOArtE0qeRRfYSh8g9eJk/2yKwhAQSnT3n5evm6POpdVmEmc8c1C6M4gQmhuHQx&#10;bxp4ySUPU1FtSkIg0VAh5SjTt03fCWE3D9YsRxvzUpBEARItcUebMnkHk4+TX7T/OaFvEPpw83aZ&#10;AJLUuvkWirC6gN5kn+d2Ay7zqpZe8TbySlngh/X29MU37372i5t336yffQX5VBMf67OxhW8tn9i1&#10;t4hUuN8D8oKleOylrn0evv+sSeJgJ+xDLXP/r5nmgcxxGUNrRI+gBcAmpXjuFTg6dXU9PxJaL4X0&#10;+Uua3dW62Vnvmhzee6kdPbQ3BToOMD8MFCqcZyXl9OjjkyerzzTkvYyGehw4ynfPIY47Ie0zYT78&#10;fe0m7Ycji12dn4XHh/zn9pk1eN+GUwYvsik0SX0IZk0hc5aM+OMb4Rmsgy1BcplGxeC6WtqBTE3b&#10;Wby26W79/vmulxan/tdu2kCRgNKLIQFzH1FzcdsK0d0ks4eot8oZM48DdAzb7j1UkZ66rFpan+sp&#10;DOIq8ir3AKTSC9TSA4SxMOqo+I+3WPgwuuKK9M+YxSMNJn42+bem3Q5H9QAgrNt0TvxGt2WH0Uic&#10;vAc7y0czo2Sh5xsXN5L1+1u1SW9SzWYjaQGM8NecnV/Jj8SKjWcBBpHWbG3G6Gf242ucrOEmXHfh&#10;vYgH/TkMbYsB+IwDzQd9J8kFO8GIT/dQN++3NNg97yLumsIAz4W3HJQdExauD6gnPWiqPElzWT6E&#10;lP+j+ppZXncnRlS9jxOMCFiEgg9PFuOM5Cq0FT7DHZCUOjMJ9QMARVA2JU7lV3Kh20bkwWZKMGZA&#10;pGbscp4YAKAUW0MCSlMxRy+X69bhQzquHRJmR6ZzMpQMeyd1HkEAL18vXzPxXwMwecGCUDgIWIzA&#10;FFY+vc4EdmIhWdsEkYCPOOSF/VToYh8BOfcWwNp4FL7rgaEo2YX9CdX5pVWvuNlQxsQFBc283x+g&#10;WuM2eqm9dCnQu/sNU0QSE1D5CBUe3CXqJe7C6pDlJjd45tar3YpivoHbN+vbd6++/sW7X/whVTxV&#10;qf/exgv1X1oVVKPqwSFhPiWZBUefJ86vKtrWBEZLFZ9v7jv7coLl2QqItgcvx+Uw7ulNx/DnHDce&#10;+dDPCCGMtpTw60Csbuuh4GEpDju7MmiWMKKVNzBwFyFlj8/xBLkddX2MAjlET8F0MzFrbQMcz2Ph&#10;ODvhUS0N2NeN4wZ4BEc9vOHIXo+lKC+Ey90U/0Tl4NU2mfq2XW4H5MDvDsktF/YebeLYna13G96X&#10;PhhcSiDQpj6ERKfRBdIRaIXjW3u4w/b4Coebh45Yqy+2PlpP/akI//teYN+/T9vSJ703IkLG1uOC&#10;zghpvOUiWF0NxQUW95K+FwtfPG3221tj1b5bf6XOZkuXQBN9Chnf0DOQkKnFW3939OeCXCnRPLmg&#10;Y2JFDXBBDpI1gHDmanw5ydFbeJOYwUqvgCaWdl3Ocl/Jo57c91JLsaQln8TDZKY8VnohASjHSe8u&#10;88CPNL39Rx951KoUF+nsDLfJEYzTJMcsvCN0dZmfvSAOVkkJdsqG4AXlyi5M4EMvroIQtQ2O0R1G&#10;u7sVKbDQnR+LPtzhwLbkxXIQcZRDzcgYRPTtnh9auVuv967rqn2oSpaj1hS6creUK3yn8+nrBYbT&#10;UK5MhalhzvycyeApNlQmQ2Msz/MsOQ0hUftbCh5UwZhCBAMedROOMghinF+aodpjSBC6azO5qc0B&#10;h8MX8/D/s/emS5IkR3qgqblH5FFndwMDgBRyuT8oK8v3fw6+wP6ZIWXIHSFngQH6qMoIV10z09PM&#10;3SMj62h0AxFodFdlxunhbqaq3wVdTHx25XlLdYMNta0HppFMxZM5Vxmu3Enc5eKNfWaXQkfUBw/D&#10;GFVPaTwavjtHcrPIaEmrFQOIUYNL1wwkCOczgJnsB8R4hYfrGhtc9WHlZwnx0EIMnxh5LglvUt5b&#10;z8vn5+zZu8JVMKrwSAY24w21QkbmHEAM7Ca7qsAE+wNjBfv+VF8SzMICuoWwQbKkDIYspgPnQLpI&#10;sfPwv8k1yNeFkKzLFkaki13t3kktOhvW1+4/H6usrvU7xarxcHcojewJpof33737d//H/Prd/PiW&#10;8v35hMDmpXqxTTnv+f79XfAFeMBOgUUJ2XaS3FiLmEdgoXlz01bFQIPj5rOGuWKrQXQ1MrntnYut&#10;jhl46X2rnLpueGyRKBYhy47qWaZBvR2FVZxqhw5rzhV1m7mo69EHTXiFZwl8wiD+ygGO6Y6vp4jj&#10;qlfcbT6veBO45a3VhSqm3TMqXzGjv/qel94qjvyUCiEVuWDhUn5PQb3GqtcUWH/Ww7D1sSGK0W/b&#10;moeNOGhIQGNsrzvMUYdV154TxD6qMxNOKsfNwWdNcePSBnOyUTFqBpPyTp6BZM6mZfep0HFrTqCR&#10;H8TpiqoFdFqkSTslYSCX386TPMmySFmTA+5nakzuqCnKubW5JdzqJge6LEjiq/k2j9naSyd1h7lH&#10;SkNgT0QeYK/20iFptvFI+EIpJKc4WD1cDtQh0rRnNBWJxLkD2ZglnuwQbWUCW9dKIejYIGWPMecR&#10;w7IKW7O6f1LL7jTa8ewCgNBff9QFPslzYhewFDt2LwvMzNnQpOzvhFzu+6GejJlTEttgoZhuYhn8&#10;LEPSLD2TiIKbndt1XGhdGKmzVwL/Vi60u59HtqburV5Es4fPsjV66Vpc3N3EaYXGh6jbQccUpiY4&#10;KlFBOlI1OyQaCb7QuctcdzCo/7ZDwu12r+yv1Rxz9DTOq6zMtJKd9KzjQdPUMag9CdjcRUAn8GSj&#10;k13jlfAfWZRHBDWN3XBvMBX7YwKPeNkrwkiRdbvefD7YLjVqeNNuJDPvEiGrF9yzg0sqip8BvsCl&#10;cLv9DakvywkzU1qT+ePa4TvrBLZ6k2ZAUnJL0jyacNBgyJHIpL8BVujtgHBYZMjd5OJj134GwEsv&#10;aX1S+k9sPtStJMpI4nQLoCWRLis4zS1+qDG8azRRbp5W6e7uCNPhNB2Or9+9/uY3d+9+c3j97TQf&#10;W79Tfgp/fyZV12zSsNIEjpGysJnK+Iu55XrmYPpa5kbXa0ZhIPWszDB6ERx8OROpFdHoar6CRcZf&#10;PiBffyD0Io6T+4JBLDE3iQQBnfj0oHvYao9bJnn6C2/v0usOWazrL6/nr/Y5y1sznb7I82a4D0SO&#10;fSkF3qzMqFrfVUqTJWSHoDpCmyiXOcMYuizv1lqhU5pS7oTZurl7p0vQfmERN6eIqaJUTvXTT1Of&#10;PKzW67nh5h3bIrvlkgue7c85hB7zDyf3KAbqzlxGwjtraOj9mWBsWb3JtOcMPeTgVzzM5Sgr5jw5&#10;jxdgxKvsYMZpnfcPuRfxUsjpWVtMbbEE3Q66n3HEr4bZ5l07C2PrSxh8sMi/vpxDwUzhDI+9Lrhn&#10;lYjA964tbW5pdb10+Si0wrrrr74vxunLclpafCNAPwn466lef3bi2EvJ2xdWxVG4+6zAhDpz04Dt&#10;E4wTyCts/2O6B6zlr+s9iXZwogAdbxprEa09tMAzEzwUHeglXmW0PRjqxMZb2vlnvE16s2hNJ6Jh&#10;1FABIeqyzqb+bSzNVicMBmn7SA4wFcBLXSpVCgM78HpY2b2Cukl8b+2u7JGzmSSroLCPEs1gLH8f&#10;TZGVGzKvITeiaOJdFb+kwGdgK/QyxMGt9pooGHSQs5OpzwWPs7DVdE34Zi1ll2rnOkH7a/G74kDd&#10;Vte0yka42VrisAKVCnc550MhMB+Pp2n68PD27vXbu3ffvfv299PxVSHglZTdwnSaeQpVoYzUZVTe&#10;bs8NmFWKDQOZ5aXGa1uI2efLMkNv8VLjMXj5sZDPki8mO+CusGcgN+cuJ5OG62Ks52i/9+qZh50G&#10;/oqIR4Bndxe4CNXni+FA+eroIBMu4PWOmppyuVnY8q/ymKJJn6peHnuJpTkIYA0owlEtOaq1LBpD&#10;Bb0C0KGbNsEqFG3DIoic8SVs58C5NeIFomCYEXxeTk4w9ow6EJUvNxtZWyA2slpQkoFQ71xNqlDa&#10;16xQm+jqOZ53EZmrJMQ2QUvpcwo5mWm6y3k85bCnc3NKcGaec5ZMIEtyyjn0vaBjgiTxxWlsYHf8&#10;ScHZg2kg48UjvTIcpnC9wDok2zqxvBIP0yhug31JpEO+4N31aBGEHfgP+aJ2EXwhRtzQUeTsdOUA&#10;qDnVWZVTfdpQGBAAbCj6E3h4rxTds49gyvc7HbZXGqJOH7M3dyQVabcn/AviqaTyFvOqpZ6vdQxa&#10;5E2Eyz6H6Cv1w7iJkX7NUSzt5/ReR9i+KOUg6iFN8n1nFV5Ind61tzuj6FQ+Pj+5+fpWO9qbbNKm&#10;SQQN0DHuZLOv3wAMMUJggUgxQ/FqURBo0ZQ2YxuZwegUMFULkPBaLvPeAC6G/A0UBurU7t3WrK7/&#10;4WEr8trI1EhqGnt9kUY8nxavuo1xO4Czmm/RRLfbsHbmmdxJCrymkZUCbfZcTqalt31tEZLkK4/q&#10;ZrUmM6vmKOkEvTjs9RKShQeCcqZpTGUYVYxrvYGmsrTCpchveFjV3lxuqA01/9/Jk7W1xDlk1hY0&#10;kt40091hmabp9dt3f/g/799+N90/nM8T5PvSBbW2YmFoF1sIx+1iWm142Z2rttvddIXD1PN2/58e&#10;YHNNbIQ7E/515waR85f3PJzoixsdr/hAzxs+hY0/XyzLyEX0QERfD5rgwitfVyPunY57EMeX9UHl&#10;FbBU1mdLRo3mkxucctrK+s6dJm43loJWhWZynDO2x7IxlDeVBarNlg/UkNXCSWZxKeuKK1TLNRlW&#10;3S83qHzJ8w9REXTuYE/nymdOagDBmGHtXk5qZcxtbWgjTRnNiXHlvYmGzfJpUc29luCop/285Ayp&#10;URYElA+2rLidvttFaaoymUJMDsq3huBJnrRFmhDSOCPzc0gDRoeOHSvpA5bZ55lgRKtkz110/13c&#10;pdmxHhwdTWnVSFOjo7syOQc9RSACUB+TGxW2sMnxUTNVMkwVfLWArVBwyh6vBbDjT0DPNOc2iBmM&#10;fwdQN2RJaQtdRLw1kwib2LKFrLNI668BFvVM5p/pNb9S9JG1uxRgwJD1atBijzGOOZdG8af1DACC&#10;1ZI5UrqrKcEa4d2W5NJOFNKA7tIFhRTYM5Mr/LZSAIMso7fdoP5XWZKpav/dR+eigd/mpgAdweTi&#10;RB6M3IMxIUjLcOzhLq6Du+M1Z1J572rgAeu5AF3SMnwiuqD4XPStuFXot1tXIC0zgYfqcqZXu2wW&#10;tqIC9ffvek/onQ9D22kh92KYagO1kOSVaVtARbBuadYSoBgv4BlgrUrMSr4k0e5Kb9v0uoTSHIHg&#10;M8CJFBUDmFMtVEq7e8iH4/L2/au3715/+w/Tq98u1Xa6EJjvUs0qqObNza+o7IX5poUfFiFNn6Vt&#10;Z+DY3kDfFIEZMzhHkDwvE/YDNFZDVrhCx9shIbA9UnckQeWlmehTqc45ElMlsXhwmspS9lsCNkgq&#10;lsO+njgqeXRdFnWfy76XsXtFXHFOXbkBe1Rh6uJGQGevz/u4UN/0Xm6k83Wxlhea3hQOGX1GKrSs&#10;LDlf2HP32ub8vAi+rr7VuQqhzz7sjE0CTjXAYgGnTSFQt4vusLYkuv6m0LFY76cqVp77VK5slvOY&#10;AVjuYxn7hbZZcFXHHlTSuDb0dSF3fq7NLXZ1TlmBl0X52xonk0Fau6wMZFzE+Zlf2o2ONKmYm+3m&#10;36+ZRtw9njUTeJXqZOe5ubCBehR3QVB5u9gSDgh1wHJ9dYsjYiZLONk7ddkUp8nuvN0RmBlBnbR8&#10;xc6ZWVi7fQ4TDBS+CMZGd7scxMbUn04rcrgppcnsqQLsY/i2/DYMYjpJLYzU0Zy9ordvwYy1EwSg&#10;eJVY4901+avImRDN+cA/cucWvra8DLLnJoVia7QnXpFRzILEmhOui767ml6U1zQTpLRjbUD9COTr&#10;RYv37e6ltmRw4QJNqM9bOl6rD/WI0l40AdEVA0rYHHTAaOO3SbQe9Kaw8mYbUn58q9JxrTk4Qa9B&#10;HqJlhR0Do0tTsNSiTd/i5NdWuMoh5mzJFFBdxPnOKKJaypEduTHiov0GMupjA6koULEHtFrsYDlL&#10;SWBbCDG71BtND8pEAvPn2jjT3KEtByoNGW8ZQiRbt2LfyMy327i8zDa9KVOi6iRXy5dJJ6MxSgzY&#10;jznwRnDQGmFya3TQq1vqDRsDswZM2R4qCtY2p14wWS8wdp/TAeuK/k9hPWmRMMhhM9Vsue7pC7mT&#10;Z7nNrfNtzXphKOVZR1OHYrhMJX7ocJxevb1/++3j7/99sacqcUMJ56kQpbJQs+YpNChwa3dX8bMD&#10;SWm1ZenokYKZd+8pBG6oI34ZxPB88cuGZ9CqtMO8pa1Evl27kcX3vK67A3V/vYK73Icw5dXMRnum&#10;WicgdVVgqR14V0Dk847cu4Q7kA4ZaWxY56Y+J9oP9cQVmCeNzFqA3fnwywh+tNnl4hXNIV7dRhLS&#10;S5NC7FHQGbdctoeBFyWR7N1najG8FaSjdg6aEXFnjhCqo44gmhxRNCxUms9o3AXuh9SpLGGD9kzJ&#10;TZhyBFcVsDVFbr3PVLFWeRfn+pa4Oy0+z/mgvZC+Lt8BLJZFe5WYj10lvud0yNW3+dy0vnNjIJej&#10;U92wrAPsfUAN4RQ7CAwpNSvtmzWH2RjgAxUZuuziLh2Htlx2IFR0GMa3Wd4YTcFn27DN6BicfW4V&#10;DxqortulFhSCdlcUwk1lweByPKBnkDpHNt72syXcwo4Hlc0aMDAVIOgqtmif0bSZqP8teKKbH4p+&#10;dogBErT7wGrZN/toM7i2yU53EMgLEeFgoxnxfKy0+hoXVrQnT8tyaP5ye70uvjBNtwtXhG4JurBQ&#10;dLje6lVfhMpezoyhdK0yJ66ZWO3V6dPET0SXxgeDg6qynWG92xCup4m+/VHqeNMR5JV4HxjM4mCI&#10;jdVDv/i3wZ5LqW8FKc54aDUoBiUbBjkfrLdgft6mbSDoHHY6Kn4PDvM5bVko9rE3nNblkofOpwJc&#10;x0vb7tnVYipufxSWWqItWiZsyC6gI7R0sH83jtyYaLDTIjJxM4HtU3TrdG+3izPJuec0oc1jmbdA&#10;NkKhHm8gGPlQffgWGSUDeODEK0/jGAPFxTtWjWBBIhCCxRyacMd0jsgLG3y1nopQc/0rO0k3T2aO&#10;XW0p11XhW22Wa3M8Tcc7nPL88Hj/7W/nN9/evfmmSnZrCZoRxMH5dvsiyas76inKsAFJWgoQ7q5g&#10;9KUnebQjkv0iw/McOFeb7V72Ui+4Y5YTF8kdXD6BaGa0hy2/twtIxTV0I/iZzVTy5/H0PtNu6rNP&#10;r92XnrizJivOsLM5ieTSZ4+2rJZtdskI4XBKC/sl+AmvkyFSSFmrZQUKvIbo/QZqEo/ToRVtm3LQ&#10;Xi4ipuUvsHa8DMBqhK8YPqP4V+UWaMQTyRpNNMulQeRJNlxuRq4HYuiZofUtrOBtByGdHZMEcOEu&#10;NEzYf5jcRCqS8YTjveX9GQdQzgJMfQyv0WsxXFhZWJlup4RC5DYFb7RlAhhTfCCv9Pl5jzAZrmbo&#10;8NJt7Ms6yckd0Xi6gqrQRuwkxBFmMaMsCjzzbuxJcn9Wa0cbMPcPAx8WWGUxJm/l9vCkIVLbfNW9&#10;mJaN5iq+gTZ6WigYuH3NlUPHP5+n9vmrUbzoeoExXSvE2RcaE73oi9iKsYQNP7aVxYZ0xjB6TjS2&#10;F6oFFVDCLjGkfzYE6PO8B42EsCEBtgfBkggEFNGngPjAVjYvVQPWbtLN4BWs4F3aHUn7VIpS2vAx&#10;oP50ha59hev15iEFg9wk7jlPEHPfV+bmrdS+3a6qweZx5iIEOR5bCdQkubiApu6iaOhP3RrSGexJ&#10;hC5fr9RKJoK84w5NW454shKAggrgQ+nW4iqxwYdemlBabyLtlU20kJJrozsX76npUMN07+7v3r4/&#10;f/vbh4fXj29/U7VneTovsyi96gxpyXDzpvokHm/04U+BTdl7JAGIyHqJ9XcQ88Qg32DEtPLbfIGO&#10;6ILHEu2b+8FLgprigg4xocJG4NAjrpT6fswSI1tuL1LK+dLAfXRyXpkkmRDhGdtliomaV0U9faaf&#10;Sn7hgrWbhDHMpgaoATGQoyD6f8DLnNAugSodu29zOIG0GVCDzaa+AP4LklInYWtoMjgP0U4ENJ9y&#10;08bZETGuWtxP4a/UnS7el5YedVZYGPxQo7adrBGl7ELfczPRzdN47XhCrHU7kxpZBeyOd48PHxv/&#10;9yCdsOHeQl1W7SsTno3+IBFHUXx7dkAvZ1fIQfjI0NpyNujKU5DtZGmM02DnNgTjBdthy5uMEb7R&#10;V06emR9y9rkGrQUaeqbYAYeIBpuMltyMutMC2t6cVyRtGJvkTes3szuOftQQOvDIFDCPbmlTs9N6&#10;hm7zcHAuN7MAdl3WwUOPKkm+OVRx9pWfKu1rzbnnqoKYSiKFtN7sYO+46LUvi+3QdMc/Yzq182tp&#10;mD2mr9XwcqVvTe9niW8vLIkvMZu8sJRtvkPctWOiMcchURo6qq1ej67osdO249R4bEenD4Lw+r7o&#10;oRLK+iNAclRJy+C27Ag9y7tQpJ15CqUcrmnw+kNO7HyhrUO3t6l+N5R6Y8G0inTq13twA0d3z+vl&#10;8tvtvhRYGLX1aY1gYzcEokG8/IlxiDDE+u7su23IRZF/fut6b7fnGxPpeGkw9KR6eZXzGRsVuFEq&#10;g+td85wCQIrmyRURNXV+BQAoiMgZvBA3rIW0Q5WM3MEcthvI8WhdI9a82kPzH89iJ31uhkm5XQxt&#10;c6zQbs58h9b2FuupxlKuYtz7h+Obd8d33776ze/S/ds5H5HmKj4pv12Kfqd0xYd8E75/YroPaGUP&#10;zw5jcy+Fs5OguYlx8Q/05dBdZVLvgMZOpIEtYlfUueEnkr6HckTahjgu3Zi8qk8wfg58bZAMXneQ&#10;0t+a1vwXg5+sau5zRZOqJ94p9g8d4f9KZSCNWkMyumn4K5sYAXnLOnztoC6XTB3Dxbu+PMw6SSBW&#10;IMH9aFFtLXlkTn2GHCLWSc98/UPLkNM5UK49M/N4iyl0/QOzo7mtOnf+vQDuycSO0NjumVU/bJ8o&#10;T327q97UQN6/yT3NmypvSesiXkq+baLhwOA6WMGcIZCWAxeae1E2mnJQNDwzYfDNHi5MDBSnyCDc&#10;CQjt0pKeo3EAjAG8ZFCqRRytTzx+7NSxS136u4KdcQiN6Y0YWAouJ1L2UUiceXa0cOhJlRENC3h7&#10;zIgyVTaFKCNloS915E+D0vIrrgkND/zl1xzPmTDD8231llXV6r6w71U5JgBdhIYJKDquwh5jGjZ6&#10;fqZUcPHbRHeEbZETJr9gryLxo01edUQiealnvwvueAtsY0E6W1FbnjO7Ciah/SEDZC7GW6sO2ctq&#10;rcJ3+e/Rf5oCYut87JgmrKBsOIy5S3W5YsNtXlnS/1/Mo7jdbrfPvxVrYh/2BKse4SFnC6duk+Qc&#10;vCR0c+Yd3WU7IA0xQcd37rkRRBqPawwKYR6BioHYi64ZL4uAMSqyWn5uWyRQcAOYMzA5pLGzC4A7&#10;nWvKTPlfYzUXol0Z+s5HmA/z46u73/y+SHbzwxucH44F2i08PCZrJTwcD5+UbXO7JbeG1+Ij7+6U&#10;oItuKy13PPtrJoTvUbDqXiict9v2o89ndG2q+7y9xGB8a/0yjGBj+Ql6YuK0Pm2yXV09F8JXeQi2&#10;RNDGqzkkxyRN1ByVeHknli49N2PdxGYtLQnTCK1fqHVotTnlT4Vtn7FERtp7LDyDvm6NG3a9y+Ay&#10;VAtXB2fB1pwmW+dgxpjlr02guODakx4FCsgx2mHHiJIwOpylyE8RhJbcHXeQZULfQ06TRju1phdQ&#10;8mDR2jBznOqr2GpnRV3PBjmEGKH4ZzM/FqC3aGjwO3fOQqmdPJODg4Wyxh0R9Km22trng3hBV1bz&#10;5HSJHNjLSaWbYGnDudc5517NG5ooWp3pEHXFRupbIduu9Q3grUUVALuFBSw9GhHTMtpKRUEs7Fz0&#10;FBtX8bLpg3+DAd4IMm9pHMycufMlICdN5LyB72BMe0JNitI/H47SwRq01MlAkveu3UtTP8eBbQG2&#10;kJ9Xl5WjU01DQpMe0mxeD2fi0X9DyWGLjjtg1/BiKGvwVMQvsQXvLcJ0NY3Yz/ItlLiiAgom4/Pe&#10;kM+6SO5Ns6Ph+borAxfB0eUPlTfibcCsROI90bdlWbqarUYVc1fFQbMsRjBmgah3y7mBoFmZWGue&#10;YVa+eP624Moca5LFopN1f4YBJb8kc6Ldc60/ZFoZQB9yMgDPMpmDLWB0LIWImH0Cwa82CGW92V2T&#10;kSD1sw/joaytx4LpCUC8esGtl7dBC92eJ5XSyFoEMM62brfbzW+zEh2B/T5yYvmCuE8sbB3VZtWQ&#10;wMPOqnQ9B11BYhBWJl8UbdGx9QPmFF97AwkmkZ2MiS1sr0w2G9c+AzRMVxuf7PFCDPzqhlhJei2H&#10;t+qTy8p0mI7VhrkUPdOx/AWO9/P73zx++5vD49vp/nXKx0bqnvtL8XaRpM9MeVbXKhpGsxmAgpg0&#10;tzoEbXBoo8J2rgiZWUk/SLRKdyNjuVN0EAkiWNjyJnbviA02HfS6KoxegpqEkBtDlvpShfquDDZQ&#10;7JEdhFptCSsScucnIr5d/dD5pZw35nTh1zyzA2V7jI78JYVmwSXv6J7Ct3ln+oTQDsYD7P6bXt/a&#10;UWR+YqSNhAuRgCq6Krlv2SPQ/b6TGjjlTp1LqXNj5qvK+czWcQ0yqdI8znjW3rJGnlpbEguapcPK&#10;itdUMkC1obs5ItvZNVjMVWYlLaInKJuFrzf2mMyuhJgLrbguBitmC/VN6qrVNYokAbzmFWy2VRAl&#10;oBgqVOq9r3a8zgcfVsN116knQlTO3nhzzpMD+/aVQR9amx3P9K04znJWjABz3oGVpARSmEqA5g9j&#10;p5Asf5gn92lFcrCUegvAmHvUnVQbjjqaeyRm9PKVUeivUI9z1lfPqiEfrMVA/cDIaAuwMapg/A3t&#10;JaCHuaFTc4SgxHMD9RbZLNhZ8wLbcp3LilsO2Ftzxhx68loe5Y4epP4O+VN9Ka68z0op1I9Y1KFq&#10;e0Zp3/uOUnqLS047RobuxUibkt0A5MNzEYa5G5G4ubcIWynM23kdI/2kFbg9y/laLOWrAIGaYZXE&#10;m4CHinFDWP+SiVYGVBDWk5wtJ9ezPHkR8LWx69KBm/oYg0TxSwCtn7mwURmg1S1iuN/503Ud6R5W&#10;TIJfhxYc0tortNUY0XqaaAMwHw9LyJWAEPgEm8Aub41bzD6hIuW26fVWArdK/nbb63i3dI42wpH0&#10;v3rK+nWemq9DU+gq+hUUJGRmb9TjUWSpuaOBWzBLaS0uqU0vsIC3bVQWSSHGEmW8k4FVwvXXudhN&#10;lZ/kRqguHsypgLelAcbjfX79/vjq4dU3/3B899vlcJ9Ll1t73Yic3G7pi4fJwrPtQDeJpUHtkwHG&#10;ISXRuEYDjTF2vX/pixwu4lvKXacKbqpMq7SDi76Wn3d6LdfMYtaF2BD/s35kDtfjS2yWfz2nX48G&#10;w1/jMr9Qj5UzLa/ZBrRjRj6Y8UAfzUVpzHA05DOGsmyyB4V4nAMspj8v10IxO7DxJWEwwYIREXD9&#10;m7UcoelCgwcX0e5yfVnUmBXRVcYvovdUkQBMS6/tbE7OUr8uav6c6uwSDCWuW0GDENHrM4MarN1N&#10;F5H+UcgAYwe+93BXRmC/EFJIFQrFmcNiOeyEdtizg9Ie1gabUbIjHgRRq5S7LLEEG3AcwCriaPhw&#10;FGruXpY5QuJpy/haP3uM8EWlqcOsY25LD8ZGYp+9AV6/ovhF06prxdRpbykEm1J/tmNA2jWTkWok&#10;b5vxtN9PWxczXc4F6DejCwhwE2Th6nDnn4trFrcBRO9Y+tgh8yCgizsFXfOJ05Cy2/9HgE/aSZ0n&#10;Qz/S1UTq0cqqa9z57SL6RUct7GNpvmhl6IGLnBlNsgFmIMfO9WKDUJFewIV6YJxdZNokNXUjFV4G&#10;pU9b1FUBQMkmVTjovudltVou8AUKNJWZE3kJYX+R3Qm5e+EA2ercg4zSSfvDjhe4e+6dL10AKtyS&#10;h263z+l4W7UMsUIhTSNqY2ugjjQmZu86twNzeR/oF75pkxmoe6sLTrFTMzxgqXCaZUaUVVGV1WCD&#10;QyvN1R2gWVNUsnWbax1qfNBcF42qAT0sxaXz4XW6Px7efHP33R+m+4fp+ED5OKWj+17cnJi/gjfz&#10;y9c9WhuMQmDEVD4BUHBdCtG+zzbW+xmJl70yuoa8hQ72CzJc3EjwC/S8WRhZmznAoOxB2jrcTIMg&#10;RU6G0J0csh+HzhD/Vgakq54MLk0lMlz4tuhTN3F+WnqppflwTZDih/EnsI4XyTvdF/T2PL0rVhdj&#10;GNjcqAje6WkE62gVZJpyyKfRt8jqX4bU2HIJ2BlIe3JrbhE7Q+D+BaRrnedVMxlhT0kskX5GXnqq&#10;rlfTIkbNYpQ3eT6QJ13K/DY5Q3gdtxbjoGgjKN4lb4FPS5mFextfB8DWyIB6b+3czSyGsxgGXUKA&#10;o+MqbLlQ/mfGunOHl0FkaKfgqLZE++LugsjZ81HExFudt4fl1wFt9aC2VjAmSEVauHiMzSI7xxTN&#10;KYeAwsS5DF1cYgDP7QyXqU3f5w87lrij1ff2dF4WCiRtuhh9Es/Gzg37+Y0Kh8PVztXcC0ayxzHT&#10;15j6mYEL2Jd4EdTFaxPet7W4F7pePQbU2zN3kb8AkVIQJr4X649Aw6AQioPAJq0N46WW/t1MVkvH&#10;e25Lb6G2L5XRWOdrWOF4SfmmIA4h7oQheYhneLcNVU7ZCZXVvlXT1DhJpMDDSXgKIHSeakJDqfd0&#10;WGddaMqRWbwPc+wY3XVVeUYxzSmQjnrtAAB1FyPhVZbZ6/PFnWYvkLNkYAANGxd26U1yeLt9IsYb&#10;KAbkAQjCViAbiqnmwCjQEDpdWu1D9SJg4weCUMhYnPva4bauM4sqN2UOz55szTrLJ+4gZiMtYjfz&#10;MrE0c9G6OBzKSPg4vXmc3//+8PrV8fW76f491l8VfWUl6eXJh9lY17KbG/PXmRdfXARlLYWhJ1nH&#10;8tGu64+nwF2YtV+/LPZGl2DE57r3VFVXUYfXl57WUYJVvaPTk3Ub+dmM3LzZ9D67fTnSq9RpiOGD&#10;GfZMlW5zoC8NnHApOZaMPMGrs5VpGrtrN7ztchcTDSkpGFbFFFJw8lYxOmirTAdLWkWG3BfGx6rk&#10;cvJkIAG8rLjPTh7urk1ta7EBubSIQGHsGVCbPew6SSGpTn6GY0CYK36rLFAGRrx9YqPgJt/VatLx&#10;Z6cuhy4L9lxScucd1dnM9g7G6zKU+23I230OBFWwz5rBdcKDs4CkJ2ylzo5DiJ2vG9Gd8d3IFdY2&#10;t+OiXdm2uVMmd8tvoLOaPZX37XnlJm3FBXbkWbbadqDVgnNRnxkd7o4wbznIePaPxr7fsbrnWQz0&#10;U6FIUHdH7uRZ0+Ksls+l40V4Nsxt5S/9SaJWwo4LoMYlvJvkn3FQaE7ykMXTvpPsUggl3rKqoigk&#10;vdiT9PDtOsx2d6YMNgCMvMI938cxwQvUHlrY4tU7oY3V2H2qdrzYvO/KL0pxyKdmAXuXpaK41Egp&#10;Mj1kD2cBYvbGA+3OoNstkOTH5hqfSamlrzU3cJnICDO/Nb3l8puIkZ6VHpmIYqqJ8CHJ1fZrH7Cr&#10;jBuDORURUc8ep1V5wWnhsGIjwRr23ynF4DqL3Vs9cbt9OR1vnN8Ioxia1sYj8Mplh07aR1AL3fLX&#10;BQIHX9UEQTkWovSo1zUZIZpNlxlPblAAMLuj9bq5EtSAcsR++RF1OFYtqcr/c6ExFwnvAe6O0+Or&#10;AufO3/z2+PqbErQ71XyLu6nhunVDnHKdGNdGt60pt3Y3famoVG4I8ZoRL0J0TSY9DbSSKQwe6pjv&#10;NoJOfXrzJMNVCLJZ6h4EsOP3MG6HkLNSqZQwHcCMDj9oGVtuGpFhWJFj03t5688jDxA+CVffcNKy&#10;j3Y5Vzfvg41Da3V5mD9usWNWEO79Ci7iEhdIvlkR1PVD4CXALKT0iU5nz020YZhVdxRB8AKsGg9g&#10;WcBaNsoSY2UUGQsc5qRCDLbPpchuxSCnQk+jcNuhSU13hw+vPWFegYRoTg1ZlbRBIUzaihC5WNf6&#10;VUl86cOWGK/L+vOY6+PRSkvoE0BR4uQ+vVk5pmIBTb3plB6lJfUytNBtSic2qVfzypN5/EvuzIet&#10;ke5aO7iiz4Hwbnu8t5tQoH9flnVkIqPuksidlUEH1cKqCoVAd0dRPiOG1Y26Vtyk0XZqGZBu3S8E&#10;EFXksm7t0SVCGSxPNqaJEVax0+vZ4/LMZ9FdO73fIpHaeThNYXzTr7zQg0K2sDkwS+HM5zePP5Z0&#10;ojronBsFIAVuwkgegQss32vSQr2xyJFrQav8qGEZ+Uob+cvcCq4grOws4ZeIrdTBktD5JvWmexAt&#10;j8ROhszXihcm9R2TX4KmDBHzQZqDGvE61i6H2tkWOn1tfbEQlYt1B9C5tXZsTEVx5TS7dz6rSa+m&#10;8I74biY4ATN7q8TpuppNmlQ0ySmQJp6Jiu2fhajH/b0bgQHJQiD2NlKHBxc38CZ53519TYlTLz3q&#10;2SwuOhtpOSp4D+UDdH540Rx7RWi+YMW3cocE9c1NK2nvrSK/3bY7XgzhpupJ23JloPeB13kP0yco&#10;2J3b77PYAfCdc+enS6qwUqgCQoMte5e4Q7CAstR/k3TR9Ymra28TSHDUayU2lGa1anfhkOdpPkzL&#10;3f2xZA69fn/3/reHh1dpuqustiLnTZNVadmSLW841lfZK1OUnraCByF0OBGrdFd7Lq3Z2JnMmTn3&#10;Hr2Uuzm0nD/NyRs2UF2tHtU7UW3WiPbVPbRjGu0FZRsLL6v1FFaYL27PvLmv3hh05w1EHLH35CLY&#10;eYlNRfK6xIDeDenZygk6IC99KUUrvFyOa+XXtnNymy9Y36tcYnipvwvsR1P6G0gUXdQuyyJq1bSD&#10;pVvhSlKK0FzD0QqQsDhc6VRZaotYEs9kyhodhJogat1C6kkPJG5PkLVbAPciYqKO6Dt2oOMC8eWG&#10;mopn8rm1KFnW86KnhclNj8pvp4Obc7LLYEyUMWMhO3ul+cnij0gtRpU7PQv7kTbJnhZadhEbRy/C&#10;/mN5cHz+atRMPjIgAy0XF4VCsETuMnehIwmPPBJYORJh6KPal9UcbrbKLxsQzOo0HxtCCGmYnI0A&#10;3bgO9WsaQ5JAjVqhc1SWEyn3icdmp0rioDPYX9lwYVlcc0tJ3LONnkhbl00G29sDeq9YqySwH7rH&#10;LsvI7nZ35RBZmHPPbA/M4chVhpDYpOVIN3qM2nWMduLk6H0rfH7A9BGbX2+Z/1PJglhgZG8C7fN1&#10;n9HXPDc9Q3NiTL0xY1iTLzOcxzUQMbJ74jPTzu6Ag2x9NEvbYnJ5oRhRQnh+/d2KDIIuymvlIB4r&#10;SRo4YCYTaPAmqoS+YrkNyG0HE5nM3PwFGg0H65pWvJTrPU+5nRLQmMzMrp8auRkRR+Y+NJCmuT3p&#10;cI4gzHHA8F/sIpJy8xFk6nKteOu6VBau8nLFV/VAYlaPFRDOIHbzOXtqmWnhdRHI/fFBRn7tW+lH&#10;DyP+3Tv5uP1n7xiRpZcGG7PSwB4KtCE2AJJlK/QTcCFCENYx9vLTKcm2IE66AOEEjCv4rby/3XZ1&#10;vM5O1hmRZVQQruwmKa7xFIsB8JaBIPD+KQiUcv9QpyjbNYeiXfETmi/zdqHn1uKC9LvlX4d7urvH&#10;ecbjfP/tHx5fv51ef5PmV6cFDnOWvfZ2S38lTmetRPeTXFr1trQlDAFyokvQn2QK4MAS4OgI2C8i&#10;cqJNElW0dN6iT3ccHMSecpZiiZb7eKWUn9MW980q/vJnGL8Em2X6QvLaz/F5ps/z0HrOyK2uvgua&#10;KW7wLnJKW1tUa5/ZstYoIq6RpEu9yGtzkg/PRBeTy+i7g74sXPJoEC7IAFE0tEuwF07eqXIvkdU0&#10;mPvVPuK9XQqLrhia61s6wwx+PMzftRyE3OZi2JyN7EIfs3NChedJvAG/cHR3CVTbCEqnHpIlT2aC&#10;tBPRgtvJoCmELStldAWQpJGWCIODe9riEEQ/MwjPgJ0flSH8Yh5GMhoweW2NPs6CevFXkGfFlwbU&#10;mqmlIQ3L6M2w0rIORGi3JesDhA057wE+YfgzHB1v09S9I1zcr9WxqRjP2xyokvbeNHhuodqqyfnx&#10;E8LHc8snorTjcEkvaXHTZ6XdbvsOvti9/+cy8tgcAkDa6GqJmb9rdLdbwbaWrH70sl07cIcK4nBp&#10;EtxFPN5LA1zpyudmd7fUSmT5WCyaS9+aG3EASD2Zp8RxvMFxIK4QnboEQlcHqqwF6PXJ7d+HqTCm&#10;z431UtvdZWmBI810rRRH9YdlycvIiFKyQgkgxPDUvy1+1WzlLnWWYNvmzM+erRDmO9BZZo92oSvS&#10;Wmj+0zhnIUoAz0/Cc5indVZW9sZuHrS321UdbzAZ1/gyoSYjreCzlDp4t+sUQC7mQOMJpvTm/APQ&#10;5wcIqkyi71fLykpprtNIaCHdFc9tHjyt1y3ih3w45vLmixHVq1dz8aZ695vH1+/L2rBACfc7qKkG&#10;b1YK8N1uP1+TkD2FYm8KbmSkq/A4B9nUMyGZENipXqs6UO9DweQxWQETB+i5V2x5pswWOzgEAq96&#10;w46zU2A4zFdjs7+8ltejF5+956eFA12fKlT1bP3zoKKva9Tia5gzr7W4zx+T3jNsv0zMfGqcPZXU&#10;4itSbxdMwUaIGycIWNZgWmLev5jWYkC3AsqrDhnErBg0FYnWudeBVird76zNS+5ZcVlFtmmsf5IG&#10;0mZ9KsTuIiLyvEnRNvMHn72aMv0b21blkHJkTa9RlyUXxyJDYMVRtaMBXV0uUPDyAtMUsGNLXTCv&#10;7LR5w+nAoom8c4PnLWlhh6MAuYsLolVOZgqAJyRH78HyivOGNgEGZ6bQQDrlPjTe6/klxVyznni8&#10;4eIWzcB70FJcmqFPU18LlSFwrQMvuvMAi+lQ9eN8j/TTGavM08cd+BnxQPD8BreJcA0Z9QCdEQP+&#10;tTte2plGDsAxRRYrF4Zx1hwQRnKf0205LwXI8VnrLDamMqOpJtkFPnPqH85V4MYE5uWp/fAsBGbq&#10;hojR4hugowYHky3mJBJAJPAaXVJSRfT05Mm7GMAW2XALhJiaZQ3q4le2nDJ+mqsHNOM37LoqZiLM&#10;EMqpY27A9V/XS31GzTZ2I5e6owwQiMSYtpN0ATZsWWBDN7T+ejW/KXeJy5Rv7s232/Udr1x2E7e7&#10;MQ1+vWT5LoKkeQnUvNSwQzNoZWKpQpncTWkIlHIhkn1WYVXGcksfynWuNVVAt0hwC/kP5kNpd+e7&#10;++Xt24dX7x7f/w7mhzLuxRK5O8l5D2y4Ul8KXf92u/2V7JqJNuqVRSZ7NEHM9NxQa9Q7E8RdUeXC&#10;QB4kSkoQGNdMrWoJAkNqXY9gUA7G+Lcs5OwDP73hTaFVh3WPLfNIS/aCXytQr8Rx+tzn+SR4FmIQ&#10;7mo7ZxaKqajpS7zinvjs2s5/3bFfPeOoaY+oVExx04Xg7aQFAzupGk2065SW7tNP2REzPGlw0azK&#10;AKY6pw4INS8fEdOWVzkIgdnsoDyGvXHtKse43X8+VJC6dO21ZGzI4ZRd+sjpu4YMTOauzMLOub5D&#10;K+ZSaMPcTIjsuqoH4XwWpUyhUi9nNeKCDurM4dSI0bvGHhJyr/r9dqIz2wBXqwZEdWu+1Ah1owS2&#10;wD1ri57H03PTb6ALmopnNKaNiCMJTHFvZABnCAN1QcH2RSftnaQJ5y2YrZIDzu/GV5ZtS96ce9pz&#10;lGOA+JaNV2MQRWfyjoJoTFROxqbeTIGawrcTLoeKXcOg+w+MV3RPWwg0e+a6V++i+sM/LfjTqdg1&#10;Mzc3f+2FNl3tfky//OKeNtdK6KffFHN8V4+G6A9PngECXbv7/Jjy3NrKqpKoLOZmQFVZzcWHueRP&#10;LadaK5ZucymLz0mMaNq2jaCkD+mxTtxgVpYug8Yxf4jhGtmJMI3E98aXbs8ztSrEypsTSsva1IV0&#10;yPyHKnCp+r7yHmCutU+ub7wVI6xAqWQMVrGq1TGpbpaGvnGsx/oTrPvt1e3vBaYQ+dfKFReGczY4&#10;IF4XtRG++rUqHgYZMKXb7XZ71rmqWrDnNlyq1ilLOltYEQRpDZHQQHlg1bbEmUdUIH4KgsA0XFVk&#10;+o2DwMFC9SG8Thxku5b9OJNwFZjQd8yH0tY28CZjA3UPLNk9lPihieZpOd7lV+/uv/nd9O3vqu/U&#10;dEQ4ZpjzNuB0a3TTz86EVdf+SkNzUEPPFMEOqkliWKMm6PCUAQvNUvGCTlhQEvCqpVrdi+yexySa&#10;G91Kc3yiSSxzGhyoXv5grMVIEe3zEUnKcdcD6nK9rHQjaMRpU3qpeGeNs7lbEPXxu3BRa26yS54W&#10;TYOlaGVDCRu7sq75erCrglW+AGvsfail3H8r6lG3WzgIfWnzlw6dKl0RA6ZMkE64yyiuJv1kZ8Ey&#10;uptz34bAswYp12RkbXbLMqdDfEEcyMDhU+MQO70DFb6c0VNZiD8siybTDg2P8kv57E6t+WSHz8rD&#10;XII57eJlPQOeEtNipx86vOmoKbOOa//zNsGfuTsqteDdLPJd8xyStnP2/orfXvn3aXHslC24yjs8&#10;3LdPdFYV8VkotSX3SJ4kC1la3ieqcjCHo992jBCaIv5VxC0PKccYpRdNwdEkQxi3timAY7aqfY3k&#10;aiZdyyU4eeKHmYFRki4xskqH3OCmvktGeoriUphkkRQj68BmLTRdTUlpZGPsqkL+KkG73S7QKPf+&#10;TMrONQ8wIwWI7/Ki8xQUnjk7SOHiB7w8Q/2OJhmdCPa+yPqdFEFlc2x+T2w8m/R9ymexmcuirbJW&#10;y44tg1MbYvK5+1rrhILdDfirN/WiqKeza9fL+TbftwsEg72ODvJNxOusCIWRsX2Keo6dXpWGiA4L&#10;zsVXbprKyQ1HaDOp62Jyg3MWPBPfAnA9wRSdSEufIEIJi+TFVxlM+wk35pAdfRnMOAOC2jNQeKmn&#10;SFHfGJKtJ9SDJORekoxvA3YwsPdf2lQ1crKM0mgGeGoEZuCstZLVUX53PuXlnPE81X64wrwF1yVQ&#10;Zzah7WodLGL49mJLczxtQAoTnsGFqwTYGbWCZPjk5NVIGfRTm+Cb4Rb1Zh7nzPHM9f2cm5/O1PKo&#10;p2mScLV64HJpg3N9l4UIDUxfyXYEdOQEZqrTqXYBNoyZLftHrXaMDmc7LngcmliJ2RLQjtgkILaI&#10;E+vWDRZITKsEb00cQtObKPmOw4u5gxC0ILS84u4gsV3Z1yKhSl1hFHe7/X13vCHFq5a1uVPkRird&#10;tvkupARrOqdO5Nxa2TK8HNFNPBfL3Azzub6wNJ9qm1ta3GrDXOqA+Qh3d8t8PL599+rdN/Pju/n+&#10;XdHq5imzV+7ti/yV3OhzNE7XkMdwdC1Ol52JwBVqXfcH+Qu6/F496o+mSHBt3uxmhCy5nfRXAZhp&#10;y9B2vzm/OiAqwz4d+uuSltPPQX+AQf/kB7MM+IpJ1OZ1AbnDxCwKg5WNACNaSFEfGvyZhOQ8AIgK&#10;jarF8Z8b6NFaHaqw7XmpPUC5z7KIflhal9ZdL+gNp+UqlWcrD0QGe2OQIwXP5KlZFgVUeaz7A715&#10;mtT+anCP6OOCSMHwqtM7KntZXb66tjNaN8eUT9qZNeEWhRhCdjZKKyuNtxK2u1chyZW1dnqTpivf&#10;SHabJdE5o2eoiQ0YrQyEQAWuIXpHx3xKBGgOyewXZabZW5Zt7XuPV1/uVlHsIXEZBCRn448qZBpE&#10;yf2waystCXpz5pS9NaXe1Uzzyf18qKgd9FxJSmNgykoGE47k/yL6oTa95I3rC1fT8M3/UvAnnhXS&#10;dfph3O6iL0RkfZWt0AaObLPcF5sw7IkisFBB+FJa3HNdZyqWWxDdCvVi63JP1Se5dqCo+oqOzdHl&#10;HbmhmwoehsgRQS5py2WYrraz7ucXrsuta8IiGZ/lDdd5YlvLp2DWRio9oRemCuxOWmDHY0DvO9m8&#10;88JJ/uwnhYA8M1S+/nUOMhynVAOMVoK32+32PKsZgoOnChRYmYDdxU7Y6ZoUHnMBGej2YdFFGQAi&#10;oUGWMiGGZvajYjc94OjtOrSaK3JbRkblT4e5uONR2XdfvT28fX//9pvDm3d0fFVx4vwwdSc93uDc&#10;X027+zVvqNMaonWcZuezG5dp9XzeztPZ9BnqvTfw6mYM96y1wBWEL4wmeq6cWmGPX6WQSl3wS3pp&#10;OvEo2QouzV6Sf15sxi+h3d0pbmr7UGrrJfItKbn7blJUynSSQlg9qxc9OZQC6FQLUvVmnkLww6DF&#10;1bqG/ZyRrYxP0nQVwvB8l85PIp3lcFdqobgUgNDKBW29McOhxYKl0CJq37t0qTzRazUi/7RuKaFL&#10;XfJaFzsvJTKPiPATsmMVXaliPs1KMgqB4wrQtdwG3sJgI7uyY4FBxpx78WqYLkO6mKy75RlmKcSd&#10;ofTmGhsDnwIrPk9ppNlDnzmUOmKwCW7z5AfBOmSwKNrsjtlGXKQQiguKe6lPZojRAkdZ7b3BMJFR&#10;9js/Fdo5QP2wnYJc3FyyG97royK7TDA4D+cU8yq4loDpj0j/3xM+nWtHPRUfoaL03AhvuQa4pZdL&#10;Yb9MuO72D6+U/hKli2GDwxunANLCxaYrCF+3DwNEzrNgJbKAoJjPJ+mAdcMhVRlU45fGYJYTuNhQ&#10;1dlH63jxqRKYq1/CU6E2VpwF2SOKm+kNhs7okdTcmIcsnujFJiEno/p3PVOCzS8Mg24rVUOa+jly&#10;q1tQZmSn+rviV5OODGWTBR6lsV3sZNR0kTNPHcslGDWPVnjqOwsQXeLT+uhZItSz0xCArd2RKeSR&#10;z7zxxuEFAMXtdruxjldi8qhfwkyjqAuZT5Q7BYNxDHz+LhMn0fh7XKDgvKzUapBuBXLF3qgGDtWz&#10;dp4OlcNcflVw3YeHw8PD/Prd4e2388Pr6XhM8wPBser/R7Pd2xn/K+l6fx5RKwneO7kpOAwdbxPB&#10;sIiPujySa6Sgm+l1z78lWo9/MRi+9E5aF6ykuw5qvRUYuzh/tUHD2Hki+mdjv6uLkUKbKY009hQE&#10;rv55Rribfi4rry9yCax/QlMuPLaP2IduUGcY4m0MRepfcL7dOOXU53Z/RNSQMxi53QUnLI/6+KHw&#10;a0Q3ax2Lt0xq5iTS3Fllmez6O4U0MWPwh0+F2F1cozMWdW/SQmhEth+h41CaOvOZxBI5LQ4CM/FV&#10;2j/opJ4x3HL8grJSYTUdl7Yu7c3B6/rOcCF8W22uLKAo3nHJ+kEWt8WyHKlgYCOHq4vhVYEug8yI&#10;aR1ED/GDQJgVgki40zqMth8ZyKtMKYVgdquNCTrNrU0AST2iI647vivoCnjxytZFDrYOLwW98eg+&#10;SMFti9wYTJB5nzj85XQ+1biaYjYBnLT6Ioj36iWKvgh7CD/HaZ/opUNqGpoZ8v2d+sCaq9pdPVy5&#10;t4Ucd2UAjWzrrlbOvGWWR1PtNrFu1cKWFrf0hyVTdymtL1Um88I9cMvXRXNVhT6gzN6RGwMwCxeb&#10;N1UaSCLu1WRkcEg05u3Ac77EynTIFsrYaPml3s1Vf7BIb1nOx/ZCpf9u+iFzWIAgOG/Ggy/QfK/G&#10;4hTo5RATWgbiVTMTVQsJUfDCiyTses3T5igQhuES65fta0usjLxBvLfbdXm8ZXSPLF1YEGGVdbCO&#10;S0hx02CQVqc/JOYoEsHFv208ZRCFfjG4Eo19LtqE+tM5AwcOTfUPy+E43d3D3UN+fHMsBObS6D68&#10;oekhV8lTsRM4LG1GeUhPGWyOe2t3f10wr1WgXx45tmn/IpuNURK02AXLwyMwm1piqAivBegIEnzx&#10;ngtWf8XnZgfq2zn24/RzmFqNqwGZ3PclrWmwo619ck7O3Vz9drtT/lWc992MfJNIWQDeE+HqM9EG&#10;mTarpGqancor8lFw71mDQD2pxaDjLJ5G0PBYpqx6mBB51C3/eTpqQUnCuV0WaTxYUmsm0kZtbSmX&#10;ggxzolIyR+VF2bamm93eYBTcRrflFLAORYfJ0GWyP6DjkFmts5iM3QR4LuNcs5pJj0CcMkBv/wsw&#10;msaKzDW40zourXE7TiwP38uaIiv5OprTg6v2mOcOaY6T6eQ2wvrDxWZmrBYGh1jZj8M4wALGUjCU&#10;Umtuapz26ImPwUC7uwRRg51xlUECO7bS+mA22bIP3ks4PXxYnM/PyvC3vPVTA66nzroMyUFgN9mm&#10;lSk3f6isA4IgJTwjC0KfzqXjJd08uJHL/aZAFy0c/Yr/+SvyzQbYUMQrWgTaBgUdGqFovU4Jw2xC&#10;coM2ljvaf7HWOcVOV2MvqZlFtf1ETmO0Y4zitspZWeWEOjVIdKkuFuX/xZ7qfKoGNeXkOTeMt8Tq&#10;FrSei1NyW01wxXhbIoGAxqCd9h7IksK7s3yd9uMjlfVsbmPQQJJZK9fkGZvjeZtasgc0KOWh5TlW&#10;d8AihWnvpvjdHDizndIYvHUFjyB4V3UfZ5iD9kZ+cNb2nXh6yZOOWHrAdae+TrNyes6oOWZ8SMlG&#10;GmZ686663a7T8eLCwT/YFA7JIhza5ITQg6ehM0w8g6Re8Go6OcMZLOxFUlSbwV2rsqr9svpkVu9l&#10;mOY5T4jFgIqm+xny3XI/H7/73fT4Ddy/nu7fHuY73qJrfc+yXTCLotst/TL9fePgF73Ua2xgDXU7&#10;1eaG7YwpwjwYcs6zsn5r2RF3RoouVynsu7AQRkoPtuHLVH0e6sR3EcspKdyRdrfiSSK6gLa8J0tN&#10;tFpdIWx8waekUJPYbqO9OKW5G3Qr5bdZWfThOzWaQOrmBkdtiIOwecS1IrYrbzBIBHMZDLNPlw4Z&#10;6OrAxOhZ5Ru82nb1aUC528x7T6mL+AWhEphzBj/O9k31Ui64YAW6v+mNns/7mCddTDm6bN08YBFI&#10;ENhxdl7mSAFTR7NMH35sbcjcIFMI0xmNGMVF4oisiYLonYC9Z5Jioe5ppOk+3KOCElbZsVkcjKbq&#10;IFee4MNTqynO6fDQdLyHqoqUk4qU9pkV+NULvbr+HNUQq/VLqJZOOXxvHiejTRo3w1yzsl+uHYH6&#10;VOhN9aJ3MOUwa1+52ynFrgXVSE2U2yc61MMw59aaathsbcUXz5KlJBHB8UiWKrkOhFF6bNIRgHcT&#10;ZgOP4kol2uncx89GVghJuoZ4a/MbaPefsybumHjb8nIUzqVo303eQIqlU1teZhAHHx+gBA6LFOxq&#10;Wy2twtLCpbJ7WWN2YjMpqizjiewW0M1STg2oJ+mlF3Q7jwxKIc6WGtgE3sFgOVsaFnhocLY3UPzP&#10;ju1byArdW3OiZw6binNOHamJN0PTPGFJIdQE25Io46EkGmzUQcxC0l0T/MsH+rEYHxH9iGUBLsfn&#10;x6SeJOnZ8pwwRDH1UOUzPQD5rCX4C67SMzaALez4KJ4th6ODsG4YtJUd7c4utC3vDG8HfBAiwQTd&#10;OIaGQSwNfhqgTlfsARWaaYiKWj4OGGTXwO8c8SDnVGtxy3+eWKxbNSLl0034VH2Yl3P1uWS6B2dn&#10;EbMEc2NBL1kCb9dzRmP1NhqT5G1C60bbg0nIYtKKxq+v8ZzOEhhR71zYi+c2vMvaOy66wWRxcyi9&#10;eAvXrU42FcPVHpPa54W8nAonuxpZ5bmVOlB1fzRVSXLG5uW4qH8zw6DZmN+8Cyx0FmuodlQX6tzp&#10;wT9xc1gkAjO+slUjMzlOZ6giiOyg+uZbJYCzbXgQcooZk2fwixhAl9E96Zlfj9ginQN0VlvNKYBZ&#10;onI+lgNZL+fphn7dbs91vL2Rup2ULFegztgvXBbBkU42DVHNM+6rwXdcxppPSG78qLoTTdPhAJW9&#10;XDxOypl9hOMhv341HR4f372/f/Me7l5V8ViBcmV6k2+69L+zUCN6OTdsiww8JjR29KE+Ve/rKI/z&#10;YkY1+BzbZ09ghRfCMYg2yJFRFUnhSeBLmp18QTH3z6nO/VJWXrRBfPkckS+EaPPo7KqAm1HUYfNw&#10;5k71CisOgmCDKK5RXKdyg0TmsqtXQu3HqOKi7EHFyC2oDa/076ZjUZA2z52qyhSwMIt9LkFoM7TD&#10;NLVgl5UK4XkgzSHGlnRgQdpOl21iYSSTeb+kI4DWmNV2FwXY5J4Hkz8/rdi50SHM+dW5Y/OtTae6&#10;dUYR2o3lS/tJ6JmnkNwCWjJyLMEItY3P3fPkuYOPRNus50BEVyBvhr8oVyWHNDYYM0cgpAEDBAA2&#10;iT62pQCOyb0dYNsA9mVR+jArwMEjA0Fnm1beDwMpCHm8eZKxaDXPnxwNzIegYm6GW6XrxkXk63kK&#10;NtqmdU9+ZTnije4UTfSwlA6D0L2mP2V/0Pbgi4kgLttN7dk3fDbDeSAzX+M7PUwm6ZKTF12rLjY5&#10;kkAvDZCvLW79p9KYy19K0G75p8XwnqAuEQsvada+qpqJOjXBhoHWkP8FKi4FdbNGd2sfeBdtGNDi&#10;IVT0s13hdJyAvG1uGIhpjV5P7Wxs/y4NcIs7arkoZSkX5y7KtrRC8NbOkqwG5MRwSrS294Sd2oxe&#10;YlpxTfyQBSxt8dygh8cBvrIhye32d9HxgqqsCDpVElFIKSIj26chiixLEkrb9sCoX5JQNmlUSa02&#10;KE+H+3q3XMDduSTozvR4n+/eHl6/vXv/m+nubYlKguN9HVidWZNFtzM7/Z0QnsOWwMN6fG5T7xmG&#10;gIGshZbxLHoYkJAt7VNgxeQxnnBQ/MLmfkybezzj2e6DImC2AGI0NYui5Woamu0XuNEMQ47vD2m3&#10;FAthY4QEL90oQNHkzwmBvICaxp/Q1/dM+8zWenyeT64pxxKjtoISxJgsRJckEJVxP67jE24oFQG2&#10;4gpHvrnKJkEwVcuJzZN3MkRe9Lewogb9Ue0ocuR/siEQJ0S0Rrp0NaWTOS9Oa2SiqTuOapttVGFz&#10;000KHjofO3UYKefcGIRo10VWiI99pKkT3EjvlBXyzWqk1ElGDURJIVEWNsYKsM6xirJSGD1e5UOl&#10;Mf82dQLb0Xq2s/UC6QZ7LZ3qkPue3A1sLIl3JVGmkL1E8YGgjgL8z+Rzk1G4O6mPFAmj3qtVSxgK&#10;B1ZI7Mn9pcfpwOqI+Q/5G1RiMyqHv9E4q7wcLTWKhCEvJlXgMwI+CXmIYNxvhtBRcXImRfMgg+OX&#10;lMD/3xH/rSSGFWpSxY0zGDIVrzu6xP7dxnSvcMDSXFM3UHmpkAa65KtPMZXcTmrt9PPGaIcQJPb8&#10;S0X4uAPBibb2QL88tEtDILHQO52XeocG5JafF1A31db3XH9S274Tn+eZERcUfoRg58z3qmyvindu&#10;E3YoQu6sUQW1yLLCgVbLLsWAEja6cOv1TbvG4FnYeFsU1wZGQtsJWD9DsaCutUSZ5dV4kykXEkRl&#10;2UzQXDWbJAUEXlUUVXeu2SKL2opLIfWnWSCQySrU9rBv1GFnYtGtE2SBTrra9JV8e2lQa1wS6x8Q&#10;uliM2GiiRxFI0SDU9xncDdq93V6K8YKPfPwaX9mtk7gy28CO+RrtPM1hFM0nfEFx6z9CQqihYmXi&#10;fqgPLVFDcP+Y7h8ef/OHw/276fFxycePhdNc/JnJ4YfbLf26Kc7KU22T8kvthuFbXjRRDE28YhsV&#10;Ej1vo5k7XBw62OjkaRzpYINDFE/glZvShXceOcODBJehqypCYz3SZpWzHUyz8/ohG7Qfnsuj+pD3&#10;UJh9AsCJg6n0VjrR9a6hQyxlbEG/nhVzdH7+JTxPiF7mp5pbqRFlb+Adqc22IfZUz0mkYrcp5+Ci&#10;njAkAb8T+zydWkp6ClZYKDOnpXW/hzmIeJOjbZKX0wZTCBucDFIpaQptthVATBiuct/AyN1Bh9QC&#10;up34k9KAs9JrM4TI2dhKLk5bhS3WSIwLBVp5OEVfC+jkvhvQbuo1sZZ/C4FGblpfHDoHtThGQXdz&#10;7tVzK+MoXPzChpAx6wg/rC45cGI8E4ZToz12Hgcko2+zTXbVbm9TxEC0va3OCiuYJ7ORGJlEWe2+&#10;IfmQAvXgC8V6EquHnD1ZukpJnkS1Kwixda3C+HbLI2oe5lmjqt1RVscZ7lkVWQnUZecS3p3PPz4t&#10;i/RlqB5m4JtDbNyGMYmttVs2h3RNrC+FOivBFXkysL16XyGnXL8f6qBLGvoy8P1u1bBdYVIYzIEJ&#10;tvo/Eplm6oXxelI1VyoFdUv3W+ypinz3VLnK54+gGG95VJPdMlgzsV+NzJBUu4tmPD7uoUAry4yQ&#10;TxQWDh2BQLfaSpZs4wUHNm/H+d7G83PASGmYMrhaiu2iqFnlFIlySTdZKrG/KTVAbeR0AzG3r/LT&#10;E2qyGbihMjh23yTMce7kM8ZE++889UeIehEwaVLeVtQRDEGK4KZ2PT8FooN2BpV93CCx2+36jjes&#10;pwSW2RetPSC5Yp6vERDzKQDL2i2hQmi7ogxlasebOREBWrs7H8osCue5+DDPb98f37yfH1/R4ztM&#10;d+WOJXt3QiaPlb4A1fjmNrz5NXe8bVVi/8RPI1Y1nepVnDDPNoAY/Mmx8LSqOoB8WjnkbtVwaDU5&#10;pLQFi9ILuDVzkDSdEyvSAXZsGWij4aWdoIlV0MylhF4tIOCzwNqv5YAVlLHwlYI64hdJn/086ZND&#10;D9Ol/EVcJ5tTIMryemhCx3j8rslNgRxaqbwyoA4+usBuTCj9pATnMl0WPUs2K5TK2mBWvRrnmXvp&#10;+qKtgSm/ZYI0kSfNeBSwKkuXs1KmIST9kEtAszZCdrBK9zg1CJqlpCl11kpZnavmeVu1GK2/usEM&#10;aF0FPkGQIz9t39l9CGDLQJhGG+oMG02sUM2pJ5iA6niTuwoLIjoFRrrSAeRyxw4qj3p881awOpyV&#10;0hWuz/UjI45KE1uyWDeLOaT+LOpGBqITHgnSKxWrFbsLRlBTW9xyLh3VeXuRE4A/O/tXCQp17o6A&#10;EJgrBCiQbzkxGAAcfPjd6EtHJ9j65OiVleBfIX1c2pirbgqTHH+hTQh6t8/yjY3Sl1knr8mi26EM&#10;vWBp7ZtY2hxgKg1i9H67vDO6AYedJrSxja2jdLi/A9HLk5jO1DS3YmdaQV1YPuba5S7ntoCUr7PY&#10;UzGtuF2U0E5Pse5j1gGHaCvWQzuWJJtLhvTO7Jg1HtnQYpIY8etPC8mRlqtzFqNBHg1fD+ua2ylY&#10;E3qrX5foiSf31acsfS2RAaHVt6cV7Fy6I0EgAdXrosWH6lw+DCQoyhkveVCNY8AUBTOdcXW0tNYj&#10;tH3BgK2oAEMME9xIzrfbCzre3CQ0JN4PaprJIb11Lp5R0Fpo15exsSg3rnL5z5InpqzNLVWobEHn&#10;mrWRj9Wm6lDqjFLvFHV9AXWLDzM+PqbX39zdPz6++e54/6oOpeZXK8gZcr41uulX68ZMovps8hV3&#10;Ppt8jt7cTM4Rq9IpPZA2quDxWWWGiRdgZFsGbX9By4VU03xBI7LGELSaKIDCWh6W3aM+Ra3dA5vI&#10;A7Z0/Klbgtv4446JSfYnoUFMShoZb2YOac2NbE6IUPlLfTUQothz7kt25L1PJgWAYU4f1DublssU&#10;UsTkIXnrviEHHth+ytU7AIR4ZUqkN5CNIbKKDqZt5U9DWctYzOSVMAaNjqlC3dYb7rkeAFxEpDN0&#10;MaybWQqEw3ReDeWFS1YLuCl2IQV9+Kmy0/LE6Cv0HGNmDjOhl0lotZS/U4qmPgRU4lgfoi7K3Ngg&#10;ei/BHVEOqmBoWOvUDIFyI4IWUPfjU3tE6Z0+Jjoq5jZJI5TVEAc0nahtFkFB2p79WIJ8T9KmsjPQ&#10;NEtrx3G+RJ0HsvU2aRLvpZycgzo1Si0fhwL3TbNoXw9HgXkxq+O0vp9y5/mcjs2/iiOXyqdjQWbl&#10;5R4Ef/YIpfDdMv37fB4SLR0GhNy3alko4o0Bu0FAsZWEj6RZlMnLmTXx2THb2ASmngjNQmhjC1Ny&#10;Ry7hEgdPLxP05mayzd2pUM3jIKN1kidtvE/NCZnPK4sfrPdc5LH1Jc6Cu8oZ25zGkNRUxoy+mCxt&#10;UHYTdTPZOPcCYDsUp49Nhn2U3aHap4WwqPqe2yla/D7KJ5pM/DxJu8DBrdVxbcCGYuQ6yFLMtnBk&#10;c4R2NWX45xP86anAhuWbKoVQcQuaaoMh85jahaFSMTfGjlfXMOOil2Er0tdJzmuL4+xtEgbIGk1a&#10;lhLgZhOrZHvoN6fVUDd0XdB5LnK0ZVbYvDgzBZUKrCaFOCrEwTKkqu9ww2ObITIvk4J5khihLlxS&#10;lIV/OVc+7ymfP5bNuo4rlnP5msr+MS9PkR+fmaTbplaAOughQEP/zSCMehErmGpYOMpmSskMMvOH&#10;ytoXkwZz6qnW8nLbCIaPWWnQW6nNln3Ny1WRbCYT85eBiomKcpezhrnyINCvh1TSnFVLhdXAMh9q&#10;A7yIgR9P+xHlasjV1RkSWUXCpGvxyuFKX+gWDIznjYJE0We0wxeo95m0gYAQKS6+PsHeiuNa5P9h&#10;enIG2Ssn8zIDUA4HW1Ekq9pQwsIBbtlEt9v1GC8ZIR7SmE5EQ2fRF3+1L6noLDW1LtvulTjdu9xm&#10;6kWjW1J1K7o7w93d4f5xevX2/v2306t3RcwLxQW0GlNNt+8g/S3aNVtT95zZ/GbzRRfMOWAjxWcH&#10;ffVtTGL86Jq3vm1I1E+wAWjjnTz7jlIwp92bwFOv2IJrKqYvaiD2smTIDUMsoq+s9t6x1/r1XSFq&#10;5FqdSKYCTzxRlLOqhRXMIqmVoSB6Cos47k7Bhjd7vWtcaMguUYnnHqEGreceW2aLwdasloWan1Zc&#10;hQ6ipWRsLYPIPq39M94vwKjFKz8oDXDttyeNSlLKPGoTBbMPEzJbarXLYWndF9sC1z52EmEztJ9U&#10;liM3yVneXnGMO1MdmJW7Fc3nNAkCSbNkFFuzTYMEmsRdtWs30NOANy8aCGZaDHQ7Kh6SjXSfVbi+&#10;n9o5+xRWIb2p6w9Mnk1b6wyZm3frfisoyjB7oAzU73cJja66PfvYwlBfFb7aLKagr9Cv53L/XGH8&#10;8sflrB1me6zYawd82NVP6B+QbDTT+u0ZOmG2GCyHFSYfheCazVVLtJ2ptD3cCYPNGsAfKxW+9sY2&#10;s+i2CCnXz8j1Ecvs8aqt7Ovn+63h3HwR7M2fYVX1DJelt2OM0bPRZENjPIB2cwUJIrOF43gksqc0&#10;swvwRKN1vGVcXg2DC6hbgNym14XlXPs8okG8g/qdZgFzaZXVpBAjwDoVHgYQ0tFasQXpmLwAUfGb&#10;Y3bJhbyu69B3GNBTcn61DHur2/S5weATt8G8M2vryjG/hELNsFfNpmRRTgsRuOI4Yvmw/u6I+jRE&#10;ujCqXpE8Nq4i0/AiyIQsjKxhZbBV291bwX27vaDjrdMzgdMy2fxEmCQta9d9qNTfqt0FlbdcCRIV&#10;GiuwLv8IqDS0xZiq/P14gPsHeHi8f/fdw5tv0vGRKlXp0FJkypJVBzbz7Yz9m7pNoUvdi97baNHI&#10;GX4eTrDP4IJ9Ahek1Qav9QwNCQtEMWBemf3BuIa67ATGh6n1GhIGB7D+nKBQqVryrBSEjVmUB+8h&#10;2rRD7E2dKMBiX6Pqgn2D0L0xanzj7Az2IpXrNaDuut3lR+UrHrLzKl/AgusCXn2dfSvZEGVp0eTF&#10;Y/QHaS3CV5vVvEoSbs+tCcxevjNrVwSQIdspDhMth0bqm6GOAmOWJ9I2rGCwh0d9J+icW34qJs4t&#10;KPmulprLf419dZ48T9XAE5a6UMhgpCyYWwZ3gTYCW535H+tFeG4tOgaxffnrNCk1wfp2TnLShI7D&#10;HIKUaGsw5zapYtcCik9I4BBuO5fKaqHsblGozupLvLiM3hvdMG5A6gxIrR0FGkxfR2Y9qQkTqHdG&#10;JHJ3/i6ko4HZc3qmya2tJRQq61hEw2zrYAIUEG6fjkF1MS1LgqJbDAoq1G/vKqLftGg6MXqsNLe4&#10;YPFFFjfSnJaTnttsNoYokU52rhbodW6znpmHHUkzn9oJxlT86cB+vj16H8/8s3wLjPZTUMVUoBh/&#10;eMIPJ7H4Jp62cFOFifLFXelrDf5WxGGiHXuq/rdX7BaBmEKdaLcyg3AnHAE8d5fbVBp5rdHbETbc&#10;r0I0joiYWr/YzvBcG1ySSN4yg6utb+tya4zPhzIIg+WpFqn1tyiu2ACamWQeG7TqYRmexe7yHGKJ&#10;QikAUcgiUg4QK8xstUPuIqPADdlpK2EBOgeSnh5PaR0NBcHLDhMm8tC3ppU6tSv63LrAycb8lrDN&#10;cSlZGB+CRTfnDFYptp9kdakNFLLNvR9CGjOJL7Uy1QCoU/zCnqm9nxsAW7hHXm1VNr1pzUfONzLz&#10;7faS23kmNgEh2KiBwFzpgN2nyDTxdp7Ws67+Cst/qvfyhC0Bgg7H5f7x+Pb96zfv5sfX8PC6lCyn&#10;hauPo6IXuvvebn9Ttywoyp7DQWdXMca9QJDO0qZNP607jSHgh3KAbYzGZTkbNsSkcXOPCy8N7Zxr&#10;kCQsSFSxCdL2x5EnRFfCd9I8XGe4hiRCBN2otPfPXRVlo+xNZSoMVQxdGQUZdWJj+CNtNMBDY2wZ&#10;O+ufX0lyxtWZNPD9xDtKvj6wtMl8tXXWZ+qBL7xbeGEekR+lwpNp6pG/2Iez+Td7FAtSB25e1XU4&#10;wQ+Zuyw3EEGxjyLo+MMpAo+twVDvUxn0F5SsEqdBGjBufUsjMU0SNcTuzWJMRZJJW4E4e/Uccofb&#10;J2KMDhvxte4CiwUqamHYiL45B3eiSRrs0tWcFmmh2YCX27MylT1MUvqV+yxNdXwSdYVaZJE02D4X&#10;0PiiFHpO6ntaIXKHqhXyVicTLaaDUxepREAyb3rNcJ46MN8Mq0VeG9pFW4oy+InvQsd0IVxaAdWs&#10;MwJGRHPXsfMPGdNG8iIVAtNYSOnUufQxNRrAY6Vqm3rutMRj2lOUnZOLxjkkVaKkaVsFDa395hq3&#10;Ra3KFIO13/WEvPOjZzB7bZ4XF3inaFsdIuAtpyp447JU5cNCTwVhXJT5S2Ism9Z2VPBSV6nrENer&#10;HklX/AquetngJ0xd85V3AgUIUidQ0MsdKaoznCVI29wnJFCLb+QrqPykRg017m6zp6rU5UofWKbC&#10;hnkqbswfsIK9qCUB9VRtvlC6U334ikCn073dna8BsrdDZ65P4qCtbzg5SOznFnH4MEAfvr61L7ti&#10;lj9sUvUgxb07jCBIo4fs45VZYK6c5mrV2cqIcxLhc6WII8umE5fxWZpY5rqb+gBYa8a7qnw43fSy&#10;jtqgb8od9bb1zo5Z70o96m65jd6MtdbNsbK0c7dSwfUn8+12u21ibXO4pjtuBnFyl572dZLHybrM&#10;mqtc5TbJb/7LLQi7yHgLE2nOh0O6uy/Bundvv53ffFeAgqUkETVcYqol09FO6lx188voAnK7pb8N&#10;YjNtOcRcweB5PvYFVhTodcNHvNVoREBC2jYbiiaEgczggaixBw4xH/CSPodWWUgpbaHD/SfarKp2&#10;dogvSWtWatizPiQpelrAz+iFhtb9ftFQ3L/aMlziT6bK11v+l2FuEOtLEigsBthi7k5eClGxoDLF&#10;nDoS7CYf3lC4eDYWgLe0u1WF27x/ztxvH2U6WZ55aS2ozSXYQhlLP6xts8TcgOcJI/s/B9knhJRU&#10;/oDTLPCvzPdbGnCGO8Q7gD+XT31sD5nv9c23z1Wb8ArivToefyitScGByz+ns0ug0+KMYr/0co/N&#10;g+Cf/JY4wZVdABBVoLu6SEeTdNDqWccEVkwTOsgpIbGza4Mpeo/1a4VXvYcVvge9z7B+z4sahllO&#10;D6FnNXG7SNqHM9KeoUs5SupcxZG27UnVvXnSLlfjcJfFy+IzKtU85EURBjg9a4qyBQ7bp+AQKQN7&#10;GzsawT2fwSjfWROJWiu7NLJ9Ne+ZhKUP6omFQducBhlwwPc6DK8jNtez6VydNOfqV7JlffCL8M64&#10;RLS+wqp5cGZe8aN8Ugu72iBI1LmxSyi1XhLeu+DeCBJ6Nk1tv1i4W4kGpbmFot4vAt5yai1P07JM&#10;1XA+sZU2f+NEFOwnoO+vV3pUcccDitFZ+k4zW32ARxJ1nwy5m6xnMAJFTwtif3vGqktrOgFRxyjJ&#10;6njfGCo0mhQK4Q0wbfOS8kgm4pRdTKJlh6blpnZ2N9cHzJ2cWtasHNH31v7mxpNQ/LpZlkj7yopj&#10;Mo17Z2BCydKJ45QcLpOaYaWgtDAjfbtuOJKhN8wfTLJuze/tdvVSOZfaRTgOrOOVk9ti7PmirqKJ&#10;4rpc5f5QpLl5rg3wLFGfpemdy+1Ax7n0usc33z58+/tckofyIR8foOqyJl4J89SfoRUdvjlU/a36&#10;V7WBZXOKqg5DU/aMIimHswtRUvVVHJ2SAssXtd5k72eUnQLWbFKqlldtvFk5RvREOYpQbGhKvlWM&#10;uz5X683Mp/pTib4Q3Lt/9E4mUEwb+tyjRtqjvMryRIEp6ksdCahX6PETzlqDqtSwt2WCnhxGCb1q&#10;rPpHHDKzt/V+60F7bzo1GCdSWqcyqroRutwCbKLKumdCushOH+HfvIWT+53j56qVEMUYBOyeR2bh&#10;9FwK74saZuzfZ97IHDJSfeeqilpITa3OWvxFa2FW6JkFwfiI+Q8L/c8S4AwH1dxOHsxTW8Eklk61&#10;Uuu7YtbTojoVST+WuzZYAMZJLY6yl7O1Wzg2CDfzBPI/wPn3D9P/OME/lyvzfk4fqk7lPGUNkimR&#10;RfB4mH6b0z+VRvfpQ+OUtldh36NielQqv2N7M8WCqBKkW8u3fEwlbr10wk8/pOmxXgWVK3u+z/lD&#10;QwV/m+Fxyncz/sPdocxJP0zzPZ4e7u7wfD7Qciz7TJ6eiH46fTgc7t6WUerpw/8AKM4Qj/PhtCw/&#10;npcPZ/zpjP/2hP/44w9/+Xiq/uiLBiPVwBJyYSdpi8sOWHLA258lUWnSDFtlvfL5ztlOhnMaPMtf&#10;E/+cm7GsJlKgE4rcGtfzWdWzp4aWp3CNk0u4LQXXnZxbb4lNKDtNIvCm1pfyF1qU0ix+tkWI7b7q&#10;UOAoSmZsZsjl+ee2O0MDQvEs9Bz2NxbWtFpbGR/eJK/lRJ0b1bx+rU9NbT7pJ9WemdnIos0GYcif&#10;2wNrYmqbp9gLyUCRO+eTE7yZkcOORIJUUxMMl7nGk5D8my9QyyZVojX7hNuMo37kU/PBCtnvZlW1&#10;qHMV232lLMOdnP+8UAEWmc0gbFJbNegFNGaiq1FZHWHo8rb/KrCDBAfFRB+oQ9vNrdJQtb8zfoJs&#10;R9jsjzjUB/s3kiHm8VqmraneyelM0kDJ4KfNXAiCKySbTvLHnph3UFaTCupS5TOfn4orVS6S3jPr&#10;9lst0XQErYBt9HfIJx4XaiZBzmQjkmr+1LbvlnnD/OtgrrRwNh4f8FI5cFeWIfJxLGQni1vSgtRl&#10;CZGboosDJ6JiuO3qIvJ7Kg6tdDAvfRYcbVCm9jmWlvdQJ4Eerw2a3ltDmciIcfWp0QWz+tWzVrEQ&#10;Mot7YuVngoait/a4ia0AfHJnuxlA3NrEd7qHX/kCMZYQJZNulSIngwwREdhJXdQgKCuIHtccQDf1&#10;PjDbME0pt9gq6OuuWzdxu+0VbsgjqFmYaRzDJRF5IB5WNWMogzCXssh2yy1Xd7Tq1j8fyv+pGFOV&#10;s//h1eHtu8PD6+nx3Xz/pp3ec8sHy7cT8XYLTVSCK1ROLuqlT9Kith4PV1NeuLpEOSuzLg+e+pf6&#10;oHV4LvT4J99hCkzIC5JRDFF2L6DEhVrl5TgEEVxODNx5Styp5zYDOuhTmcD4qWSDL8jXl+Vzu+P9&#10;xIVubgtuqXL+KFk+ypU1D17pZ5o1rqC42dVmoH922nNgbCYVaqZ+uoPogtvSgfDDkf7dY/4v7998&#10;v9CfT+f/+Pr4f9Vy78wpMN8vp/9J8x3RA6QP8/Q6033C36fpTMfC+6zFKcGP56eH2iO/noF+SPPb&#10;Kb/J9O39sbZZx+Nc7lbqtml+SN89zhXYvjscDq1UPhGDy61EBnx1V7pgKBbWd7WIKgdnaR4ttWIt&#10;7w1T+W3xJsK5kIsKsfHDT/fH8mzT+cPpezydSx1XHny4L1y/6uq8Rxat9r/a4UBvCiUAKYkud1M2&#10;MND/ofcJAljBsfGryZqPexBIn/2lEnVKWhmQmUH00vyos+DDqGGzECB6i3FyXvQUph5JOn9uVvnj&#10;c6svPSe4ftNI0ZvXamk13a5sFi1xpFhHzJyfrXQvqTWrxuuWN2w24+QzGrM5zywkmdVXuUHEZ/Zp&#10;nZs+uQ0jJsXMxc5q6m2Zk7S7HiW1N+zSsJY286+EBqKvlpv2rNofvrLp1calAUr2pShEerno43nL&#10;q5jcDTEbswUa1iHFU2tuG3G9rC41jgihN7wYtroM2xxiab+AvADp/KdJ0V3Z63NmOatgqpScoQaX&#10;nTSv/mpjcNhFNbXlKg+Jvp3VyGiOuRGOzYJsJl+ca4u/gFwmPOluDSepmr0tt27ob9MXAbzJjM7J&#10;IuOd9KLW3KAU6tSygxejR2vcVNb2Oudw6a12UwBYhfnebrfb9e0uB1sss85RlAhUEYBJLAjkV7k5&#10;MedmwFznuDVao5Ybc60Yjvd3b97fFaXu4+vj63eFC7fQgUDh31uve7tFNo4ZLfgweMxtYxuRKZGZ&#10;0T6720JnnAWutPXdQ6RGkGAbsVzdlnZNZP13zBPeaX432t0N4jJBVxsA7pYgz5DQ0KNKg9ncoJ6J&#10;7w3Sc4pfF1y9uFceD2ZjrinfiWC/9iL6mYyRv4hwlzf4vNN7hxrqOZp3zIvC4m9fSHLTxzN+oOSu&#10;yIN+yajCEGXLgw3VyhiJjX8AAnWWxusis1aldiPHDP/523f/9x8eCs/6p4+nqUKbHx5fvZny8cPT&#10;+funj/8JDvl8Oua54L3HKT/OFaAou0Gu9kBLrhN8OJ9P01zC6XLJNZrLfab06jAVlOanEhO0PH1E&#10;qCJgarD3ci4Nb3kTTzifT8vHj6VrLjzA6ZynDz88lS4XD6VJLvDu4aen5fuPHz9STX0/NFH7cTqV&#10;c2s5n/60VEDm9MNPH5ZCZc6Fg/rfPp7o47mizUjaMFKATMGlsIagEq10YjCuPua0LNRcPZIcbYYp&#10;QiJ9lFD4pkTH29DyisceBKGlOTh+mRqOgfoo+WPyaA6ZuiDxpgl7a+5Au2AmM2ZnlfP9GZWNjtNd&#10;AC/KeM7kyt3lqth4Uu8uCVIOLbq5UoFaXjPBeFGeudliGR7LfbJB6BgKFyb60CIeNoejuio0LP28&#10;jE2FOT8bz78N9FU10K7jaMhEQU5Sj095dXhaqJx7y4JVa//zNL3DXvOiJZLowmN6dHeD9kOJDFQ2&#10;BY8hnLrTXDKN2HWr9B5psPMlxoBBwgGR8dsqWTmXfN2niWo0IZ4/lPWlfiv1t2wFwiUsRrEBkln0&#10;ORA4KokS22DphMfPj8WcKNrszbW5bAKeuuOqvWqG3nVSiFHobSrZ7ouD/RW7PYPG+zjJeW/vJQE+&#10;U5fcTuYmr6OZwTJEw4yI85o0S5FNpw9+qTbWJwR1Br91Ukjc3GsbzQUMDSavMUSCTMosY/QM2qHF&#10;Bi8zlMbtRfW/nSa1xgIzdFSHeoqy31E5ckswvd0udbnksX81sxrZsWJGYN6yERObQldWAqae5npS&#10;wlTKmVxpVHOlqB7vT4VV9vrt3ZtvHt99B4XDXE/NYzqVuxy68ertdrv1u2422k2sntpWvfRMscsZ&#10;q5ubLnsGNjYRGQgGY7b9871RdqJWnysHF0sUDckBco6ewLzCNMK+k9owXTIVbSxFIK1jg5xnNeLm&#10;tGn2teFyNeJecWpdSwa8iInT3u4M0KkcaR9bv4xhQPrE3KNKpIdrsXF8GWKsYMTu8IO2Sr9t+R/J&#10;gKd0iemp9GvYCj6Y1dh0EmIntkRqyP3T6MljgF4nVQUJv3Uaqg/7vcHjs7QG5NZ5e+ky//GPf/wz&#10;0Hs6PU7z9zT/BfN/hvTqDkv/+FMBVItLw7H0nAtNcHcsre704WPR19WcyeV0esISLDx9XODDDx8X&#10;3XBKSNAJqTzzU06vcPlxOv4J6fH04aHIXk6nu8ZSPjXwumomqeT/ph8SfleS3pfTP+bpP5Z098px&#10;hadanKUfl+WPtf5cfj/NHwH+ePr47/P9Pz99bGbOil2fm5GvWVV1cmbwb/K8eEpNqJW9kOTYm2EN&#10;4oYT0cJIY96oGDvvzeko5O5yEjP3q+Ycxr7E3XmFnfxYBnLoEKhGjneMaPdJ5tkHhrCrQ+WWF4Cc&#10;OBRqUvEcqHNVjGnpBZxxnalNQ4NtTTrepxfq8UE/aBIIjMrQniQDaWkRxOUMLNP22LcKOq049sRH&#10;WwO6+GCeP7ZkYHDVNEAwKieN2oqs5mDim5YNcrIZLVH6WE7dc1XjAOsuv75qsGMUwSqiHJ5bD3cY&#10;SaHdpQ09yxA1FSXN5k3VJa9uDKtHxBNS2Mp6pJjsx+icpso7RtUUVNuqjKdCY27rwqkmEiUOpo0f&#10;BLNOySmZmARCD9zI2KDuWrqRN2pjb1XHcxCKgylQx0g7KEJSk6SqDM+wiJ7fsFBc30QTS5s0kuQO&#10;40ILx/5yWyhYSZFna3lZYhXQghZfKxaZrPsRO7YWDKzx3cAG1FXVyGFRyTph4EEqQfQEUyNExirA&#10;TKxIFoT20rU4y2zFB6ZCw0aTtsQkos3hyu12u12dqtHUGLyd1Nwydq+oc2VoaktmFpl3hZSLU0V3&#10;p5adUclF+Xgow3s4FrHuu/zu2xKxC8WY6viq2GU2zvOxOFHNdS2p8sUMgZF1A3tvN2t301WAMFIw&#10;LaCLTVHXQcFI/Amb+TrmY6+Fm9qjGn+1Oji8jE/jY9zVoi3SQejzP6Fvd+GLhtZSl3v3zDYCL80J&#10;fO445Fos5gvt39fa18Q0hUfUXyiyWATBuGcHBb1RDF2J5ZTyv/gjnEoDxs1A4fmiFZEa99IZAisa&#10;lvPKEc3wySyyXktz6a6FyDVAga7P9Qn/6S/wTz/+qSo8S/faXuK//u/D7+7gdYKPhVFc5LuQy4r/&#10;/xD9hzL5zPl/Y+E2p7flQBcg7Hz+1/O58H/+tTxrke+mIOxsFeqbnP+SPopvUOlty30YzTOKopqb&#10;/omb1enw3xaLgX1qkstz7YsA/t/mR1oe/s/nn+qCUWYGxbFJgMezOkgPoUdD1keW8jomORH1Bnpr&#10;72LQr0PVuWDDiKx8xezIB/XGdYZ88jOwFzdj+3xeYTCXT4FPW9q2wtAmY/xaFlTu3nMit90m821q&#10;fOMqw56lk7TfMvotMNu57frKkY7Kiy4xODm+3RlzaHBUFI4KnpxE1ns+K5StubuSQsQgnwqh3d0a&#10;w+iBP9oiD18WOba1Zz7JnGjthWts1cmipD1+bsNMkUxNXCUGRWtwWqg5FeVP0lV80jZpjouf1i3v&#10;yXCIrsOWY7aBPBUA7GxNsGUeeSWhuicUlKPc9OS1+zw/TW1IgcWkCmkuv2isEOhML0gDaQG7XZ60&#10;8+0CbSpRmr0N2JjJ3wBqryhJ0RkEnl0nKAqIysyv4bq4VIAnJQRDdHdCsgW9XYfrcPvVbpy3v00I&#10;Iz1n4SuQTMqiZtlSarxN/i2qcT2wOYbOQdWmqilivA1OwXaKzINdsFlgVhxJXrHN2KoBP2Hrqusz&#10;ExBYXnPbpMRHD5rfC0m+EewhDDev5tvtKnYeD6bKybVI4V29mlmrm3jGkxugW8+63BS8RdxeNfFl&#10;DyzWI0eYHl/dvf+H+fHtfP8qHV8zAgx1A66Pq1fjYUqdVcyt0b3dRArL05TFZRmCdpY1Fp0BzFmW&#10;7BdlNlZwDJb40Ol3ooMVxD/yA5UClZjBgCENsi3qmDRGnsMnqFnRlHP/3Ay2GvGmaVG0tSAxCs79&#10;8BXVH6LNppkCVH2WMJsVOfCee5AEpoRRIMwzTR1485xo6pL8gCzp170dtKqbJC8xSw3nKjjVJgyJ&#10;E6MIiUi278mHw7VAgJ5fB0NZKHVZWTZwGWW9tRBhn53S755D8S/WlwBxet5h6HyQyyea2qpCVpsC&#10;rOVTwlfRur9985kseYpW+Ux9Imeo5+Ea7DhgwoCbOSL2uZB66kEyp5MyR2y1DsrXcq5hp9+fGvyV&#10;JyVwor9z5oKKy6lQ2ATCVQRNYbqz55p62xCQN1N7cvPQyvpKr2VkjIUEjR0sjlblnXw8/8v36V84&#10;7BTxT5lNleG/yy6S/o3oX6StbZgh/UWAO2r3ZDFeM17+S/kzade3iLNwpwaAIEYtb6aAt+XnJdKu&#10;GhexLTMLm03hnNtPluaBQsGvaJI7eABSneCKLJBfZspdFjHXcln9qL2BNFtThccla5eCilVzyBHl&#10;s7PUVpyryGr69hGwHRaUbxBR5ByAokq1CEDSjhRawGzU4iYIWHGSjFyW/pK64ULISRaHtIYJZ31y&#10;IiVkGQG+WVIVLPS8qIycXBtsTay9DSBpQbFvL+fJ30kNu2r87fLv8g7LESivWbDZzB3sFI6k6WxB&#10;LJ05T5hf2gmZ6CnK5Yg1vx7pFTjBaDlrerBeAJg8sNqQeSQhOXNfjaGrqN9gfQ8/QPrxVOyBl3PV&#10;2mReojUajl7a5EEcNm3cxcjhZNHrLlkh2rWr0iR0gN3w8NQThwRFIwt2x46XjNRn5oklfzbCg2tV&#10;zjb/41Yl20Mspg48v5WzXmXXrtdxBc/L4S2snAOeT82T+VjQXfpQWM10Ps0k8H1dM8UQTrgNtWAt&#10;Lo3AV2KGZogkW1b1mWmzVi8uWrqIjrAp2C8Hsm7mIy4mdaCOStInk9smtVUlS11NGrgIlnucidHb&#10;5FoDEs54CvVG3bixejBm3i6d/U/ubq6QEZ+hi5DIjJNCjLzb+YDa2GbWW0hUlK4auLQIZZXUWuKW&#10;WiyeW7dZGT8ca1SXpepSKwbUIgfIJHbVmTGG2euytg8tWQsiyJZm2tx/iitEW9aaM0V9j0+NXzpX&#10;dyAxU2TNbm6DjGY+xj7/9ZlAAn9b+aZWWzeroPR3TF0ehm686DTCSKUgPfF2Xvb9VtvTfJgPHNwC&#10;1ZEqS2ZXk/o0q/8atFtIy9Obbx/fVr3u9PqbSouqJ/rMeby3E+52+zlMPC5xa4Mq0vxIrlRAQS97&#10;Cra+qyT5fRMK005ZtiiknXk4pcGuI8HKlxhWkuAhAQ8C2QwCN4wCWbqPBe6UxbQP69L1/GEwvTFt&#10;zbQTm4ftjv/7LEIKVEyu+gjWmcAb9hxEMXP5M0a/tFVfDm0wviRI88Jp09WiFXyai1PzU+nuxGco&#10;mE9CkL8TdcAXqJ1PZwOuBf1yCi1xFwLhok0BzbJjxW551eyIHT9U9h01w1Bh0mqPl0igWm5LkH+Y&#10;la/bZjLUDIpFdKqRrZ6QBB5YofWedu+t2SO1GiJVO/A5f17kIBip1TjedkGSnoZTsO/iJtMAXlgR&#10;kchkscljbzEG5E7S5Fd3o5NYYXmL1ei+uLiwNtlxRg3vIYnDZbovt8rlW1sWOeBCuZqULJ0tKE1b&#10;0FPr06aOBcmYZ3kzLNblD7I0BW/1rGp+XXgWpDQid3xghR2gqKzlNuUpaFwVPDMFk7Yi9VZewpBG&#10;n+oFscpS0fvKZSi//fCxEgrMeNYo4gaD86FbTsm1IXqSm9KYT3gi7w643y4fcwI5G61jNPds4z7U&#10;oc+H5iKWFPHm5KRyflU5OVYB6ZKAOrLMJ5lHbbpAka+Eny76vSpAYWzH8evCZdCL0JPZP7fOU+Sx&#10;NVCnxTgUx7pzLuhukeeXCUP9QtHFeO5B0F2ouDDZmMDH4WKxlA01DR7VGcTS0gFjMbXK3A8n2Jha&#10;oKzFO1gjwUWuEmxRwGjlFgHjfh0MPWgd+7gmsmmor7OkNazIv3gXWUGcoFsZwswTAbzNm6L1rSju&#10;HM5gZ89tsERiTShooLt6Ptt1bfJdac2JUbYk2ENlXNeBFTCVuqURzG0R49wloagzX4M8EORmaPV3&#10;0dzG8olPvzq5kkGnWjA00GrhdaNMShYGbYoIq/5wKVvFXOe3uTmHlzhdqIbl1ZuqtLvlVCtBEPd3&#10;x8c306u385v3h4dvyq+WusEUO5IjWNbard293V7et75wa1/hadvzdN870Hxqgh+iaNFo3fRSlwkX&#10;ZquaEmcd8e7ZzkyeoLXccvmAgYmU9w2MqW8tuyZJGWZ7cAEOvxWeHNEF5ymCy7pZGHft6G9J6yMK&#10;zzSJraLda2d1s6QrOkjTDMUU40+oRHfb4E9yQx0WxqHz79DXpSK/GdEmGuZLBEZX6LIxuQXy8wv6&#10;4gg32ozBHpwZ0eyay8jb8HWzSjPlvuJM3vM48pm9ZiJFRxccRbBEHf/W/aJ6S2HrRbnTizL6DG7f&#10;xfE89hDjb6+E6n0YeDSsFoajMQ7FLtjMR4csLlpR2b161whlnyZM8hUgeuww6GPzQbo1STCawnM2&#10;aJRb08lganC8GsxCGTzedhxckQQjnUN4Dyk5HA07Da+bjJ6wyHhC8LDwNTFdpcvaDesMBEh8aabi&#10;/BLltTj7h6EgbFHJyDnPS0shAnFXtk8XfZuNY8yvS2pekMmnHgzjl3OYg4hJpemGmqJlwsVDpOde&#10;Oc7nlsyEizs3gOQw1/uhErDplD57tEa7pk8JXrovDvYUzyxWmQZ5ZyTPf1ZTC50ncI9ZE3Tuw9BJ&#10;WBn3XIjjsvBUEnfz+eNc1BF1wEFTXHwaEDqIdLC/RAOWLEDgFMTtcspK2i3TviDMget/Zg0TPI8c&#10;b5lCNg9nTYKH3DWxEDzT6xnaMnVDXHYlH0Ccz9LoaqFfJCR1saIg+OgSFXZzGqzD5/cJ5uccYhx0&#10;ThxIAuiY/pR0OyXSvThplyHpdLpkAglPXAhcIL/OUgNAqEMWgWeBtRgV0c2SgIgTEzeydMV1Civu&#10;9InZKMBJxonzlZLZyP//7L1rrG1bnhc0/mPMudbaj/O4t2697q2uhmqradA0gaaDBmiCEU060dhf&#10;JEZF4SN+0pCYiJqY8EXjN2OiHwSDUQJRxEfaR4wKRECgSVoQrIICqruqq27dV93z2HuvteYYf//P&#10;Mcaca6199rmPc2ncu2/XPXefvdaeaz7H7/979X++//pVjGOPP7i7sxPmijkPo+rGQKzHxAQ1yg3l&#10;Z3SeQlNLKpqbBj7nKC2TE5g1AC3BOOK4gfVmOD/fPHp9ffGojGdlGHOmLsQVgeKib3J/ht1/hU9v&#10;IH2i/wePTpGhK4aPh7UFscOg4OB5if/sMQJHamDhLnHRfdarhVp4su7JPQGzThSscj5/yvh9vCX0&#10;zlQc8rCJfdYMtjtCXIY0l3KIG6Gff3t1ItSF+9LIhPOa3/ZALgs8jI4/9UkPcMJvVjpaEesLu6bl&#10;ckvu9SynZ/bm+cCa9+ITr5c6eyPlcmXbaeGOEfh421wfTydc0ywSvCWisX/V7tjWDdC3FB55SPTi&#10;UsVC/Y/1rksVTyrAU2YScZaNWSF0PfvxaPwWNrFoPbTavMgMIYYWKu7cmq1YXcFXP5QzFCY0jV4s&#10;bKDRmXEVu86syM15eWIAhI1b740EGGa7SFFoictQVvTj0mpm0/I4x7S0STfftWsRaoK8Bl/pP8nx&#10;MGP4wQTAcXT87FxlZQdnM4LoPeWVqwx2tmidKdO82X4GUpPcq0g+Cl1fiqej+cZUc2HN0KqEKv+M&#10;n5y1DegwM68IUz1ILTNT9FveEguZzTYO0DA2fXMN4oLQ4rtqfBQj5+hCdOhPT9mNYB+kBlZBBa44&#10;S3orPVnWDekADHgPbp3RzDOQT0FGdVJosuYWVVKJRxpx7iZrhvnQqg+e9cM3d3neJkU5xSLiC0KU&#10;nHObKYbajfpoR/pdH+tt6niiH65iODmXJOA862KUBAgxbymniuLvxKxOmVU52eOO2d8Wo41W36rK&#10;RIGv6LpurL6faLaO6mZqxUfSXBtim6gaVrPnK3aX0jytzmdMLoIGs/JaTbEfOjMVzyLNMbQFgT/t&#10;2gyRNy/NVGn6KAyl43vtvmg2rqbzquHG+vlR1NGOc9EjwbrrNLajUh9ysU0tULTfkBHa0FRl2xrL&#10;XB+SNp+lqyKHWn+MbqPq4q9CC8KMtvukGVmj7DJqHYzZTzQQKwqKpu9OlEDJwDgD1kEk68Al9c8O&#10;n5wJJcK9ifJXF6Y9hLV46oXQGAKRLAMnZZrBEJztl6WFzXuypZZEiRTnkStrRkrM+2FcrTmIPUlC&#10;FYmLxgE2Z1Q4tLp8GNcXw+YRpA0bsMiWA9rSDq+iUeT+K/wD2MTbn+Hl5QniY8akw+du4ywrsXsy&#10;IglgDmaiecHM49RZfWoH/R1obAydQu/IwgfnU/25CUFYaHt2w4KzxMW66TCX6uBukhYICz5ZDRvi&#10;UQIWzNZ0rBz4+PBi1qsE8xyvmXv3sPy2k1PCR9EFni4QPhYA4987ygrHW6M1ThLsdPvlJpQqsERs&#10;ElabqVe4UpFPsVabBXNrs/MqPD7UVDpfCrFV11SyVPFDwUbuJRU/x45NrQx27Z7tSWyVKwPzZvaJ&#10;inlW6RelZAs7FEgGMCcvSiMba6xxjK0at/KcZDRlLbF7TUPqcpVgLv6v74mhH/oY5eOSY1A/cEef&#10;VmbV7LjBlNg139hKXwUuDivL2VaDrqLWUg4kpdCgte4lqHZr5xX5BrST6GlHthXWhrI0PONcTqxf&#10;LGCOLQFL4WXy7akvn6aDjKjYeGl6laqOFc+X3DjVqh6vZ+nhaUZ7oKRWLMywVk/OwWYivds5OCte&#10;cjstDa+6rRpLyxFownXl5wc7cHqsdSSB2NzLiLObHx4k5+nQJ0ptUpnauJADHQiFTfRVuAgH5r1x&#10;t6fTxYNU3tBJMRcakNhNV/Dl1SkvJW2J5j74ZCIK4YgG9+Titz3sEonFGclkyrsg7y4tRgnxFo6t&#10;KhyACtIGq/aFrmiEvtI83Clyq7fNglhMkFSFVdUcuR95V+63kw9Xh6vcztBdyJ3N17T1Xcx79Pym&#10;eVc1eCewJmm1syPOThWcK53Qb8wYmk/JH2Q482EcfXqWrjlXT67oJm7Hw3j4DMPZ0L+zWffeZv9X&#10;NCsDNgbZ5MQaRlVaz26okWsQjE03v5k9Lxwpi6w5ykSUEYgC3iJR0rILwew26K/1xBKo/DPo372o&#10;y/H+67PjuG79K7wjxzubUdoQ3KNwihWV2VQrFzPMy4VFLgk+jThTUxTzeTvghsDsEKk+8fwiXj6O&#10;m8vV2eXq4iFNN+lpBPwkkJhm+sddYfc9WPdfL/pKzhFme9RJGkSfkVkfuDaFtXV0leNHBZ065hxE&#10;nZDBem6g0wVF8Kmp/FXGTqIkCyI6ayktak9iOrQYxtAa1BtQTdGHwTXAtqcu8LA/WMMrg4Sgo0Tl&#10;5A4M1GUV9JIhz7aIYOu53FsD0BgwFQfVp2TVl/bPrJo3I3kdDkigpYrophQItWRInkYI4UTzSWs2&#10;QDyohbTMx0NGtB6QPlvUDLy+o0t7jnb9sn00R61P9pBiPzdifwMsdQYBsTqi8bANCEQQd/rOC90y&#10;HcHn1toQG7qPCbOYoGOD/+NM8iFSBuwZ4Iob7C8H+jS77S5E07LWbFu7mNIsmRm8a1chU08WNadi&#10;tngh9ZEWj8IK2PhJe4nDXd0oXu4PnlRULN6Jv4kmuFWIKJIhn9+r9Dq2XTUJ4lIiUTcpyW/neqEO&#10;9WmGk2UOd5C+rpcUQ+r7WIywAM7J92Z0zSrTRK4DLzoLGLtGPil8Yo3kZOlc1g2bGgFYrcW2zSru&#10;FUBVjwgMbn8rxiVWmDomQ0q1A7ZmuWmza3RiE5J7aEND8sFXbub7deDKx2s0P62VDNXRw2QngCq6&#10;wanysu/yq6p/NdoOpx/Y3QiCBUOACtHVY5yxPeDBG25t6lFMj60bk+VErVqA2uxii09wTky2cAAf&#10;lHgitE406FdPez8KHrXVBjG+8XYVRhYVx7FTyGcDzLm0mxm6qD64qlxPThs0gLvE4xyxu9jbhj6x&#10;+o2nAt/bwjvPt4/eoDgldo135sfeTQNNzoMayrugKWKDLzY+LU7Xubv7WMB7n1OAB3oZ7IXaeMqq&#10;AWbZ7ABOVdMUyxGEw7R/cDFh55dYjipz1ygrM+nYK937Lr4uQZGmB/s904gIzO5KPNX+eiKpSybZ&#10;4aTAS8zsvB9TnaHyPp0NeDhRSePHZWnA+nQJZvO95Odl16/kZ2k0rBitaCcZ063+U/lPt6fyxBG9&#10;rVfOq4Kx59VrrGNsTC/nHjNCjLof+BndJEKszpLAPSlKCXFh844q1YhgqevFxJlV2zMPrabFFebY&#10;Igf4oNjnNBMvVr6V1v2gkVCyCsk4w9V8cVqfhnPpchZkL/k1qUBspd+asUYpQLmoiFSbeLOy+PJQ&#10;rYlqUU5g3uUWmw3cG0O3ZT7IkuUMVoZEA4/EZx31thfOteLSevqrQYLuStIhoIjW6beO0S6ce23z&#10;K+FtsUS4DceWXlLgU4lu0YhdWGowJCDTrSrj8p7qZTumaQZZH29OB5TrLKi2Hm0oxvJmSbkre0a8&#10;FDsoHC/9czPg+my4fEgQl5p1x8vH/IiicXVa+9T/3ql7//UKdQ8nvKbFJY1w4BotJxpd+3eaCs7c&#10;ureGCdX154KHOyLoFOaXo8w7YHoQqI8njE8fTygxJ0Mx4ClXKrY16FFyPYaPYU3DFtkBC18ZwIk9&#10;gAGXtOpHqlvrV4dHyNjycoNHfTKffiV+AmVNt5bH6Z279sdWQWZNV+6l5ugwWLORYV4YbbroyXt9&#10;kf26UcpOa/CS1kpqxkMSBm/GOubmjN1NxjzbojFbM3BrbI2GwD26ua9i7ra5WBpQnow27JtpscwO&#10;JcCc0NMU4mKZz3o0Yh2UYJfA5JCmRd3UdlYB7XraNJtoZXTjPNeti90upSWr1U1SCJddMzzpbhHg&#10;xAUH6Fbkzi5XUW6V9Sp3GrxhqFS2U5KrSFe12xo3O032bsYeT07mo5fTsgTXlxHYYCEIdKC/TRvW&#10;izK56rFSetRS6lqay7zXN87idaDOQaoCv7Ojl7036HrMcgztQKgAW6PChtGnmuAiBZzbFqDdsiB5&#10;bjbO65f8sEYJ/eZErsHe3/TPvVi9I64q+GEaPFqgV/346GrtOolIKe+3025PEC0N8c7CFzzpuX3Z&#10;O/+8QfcFBUOnBUy3vPIAK895wTu4ek6qV2ZPmtzqWXlSvQeJquKpB5O9xdX781Jn7OvBIIaOQZRj&#10;VKJcPJarh4M2a6LjVyjFd17UuSN/KyhVuOxs72sFYdk70LdTx2jbY0nQbS5jp02ZEbpoVT+dnMur&#10;r0vlrrvwC+y0PHqrmx8RxJlYC3tGuFmaq3230roe0G3jj9wLqJo+pjX6cq69OnKhNxR3uQb+h8JK&#10;Y5u7seoYFssT60DSQopcuoLGaO8vSfWRg5npkGomP2mepz33KIkWO9cK1ShwGGuTFFcdQMvkT/eL&#10;6jusguKLoqHgFKyNgLd1jPWGW3CIq26BXI6wuxlDi1rzVLUu6CRCvabsK6onv8hgR8ZkuoiKsgLh&#10;09wVSfvtDf/2PFHbGT0HKQ9vePjmV88fvxHXlxnGKa0HCbrISBVoHOYe78UC91+f0rUIp/xO8RhK&#10;8oDUYxnIePCQ1WuSh75iEJGeel4fTbf0wgYvB7KJd7kV8Fagp+IbfXDBC1ERQJyrlO8oCYGPkhKG&#10;XWBIJ6F++XrHlqhx1DkGB2gQXZ/dgDHAR1nw4aktOkzVeqkhwlLlpXB3Jml+OYnOSWtb3zB929IQ&#10;GjPf2XT1Y2UvX6mRSB09CGWWcVYZSPTUXP1+9rAiFaiZlDQ2hFzhhFZBVC2rpgc769pQZaVkq1QY&#10;YggHcNfAiRcmldw6I0PFhHWliK3JBLokJ8TZgtToaDcDM+YBozQt76pvyok2EeB/dAqg6Ct0oDdZ&#10;ILDpjWP3EbDpYxtRJLBNwZsi22k/66GtudkYj6Sq6vbPgqNCSyeuHmx67bDh/a9p1WOVuztQbGCS&#10;fnId9jua7c26ha2EaTBlr54A+63PUFI3a/B1RouqOgjyjd6ICx5bzaB9tHYiaxV2cKLTFnAuulY0&#10;6cFVRh1cTaMdRf29obqmU2yIF2oIs56oXqkFft5qgHYdr5S+Z1WPdfKTx82NOsFpaWoqjZtMwgBw&#10;I4uwkVE6YH9Tmz0V8M7eXnzpnAvAj3wXusUyNy8yOuL1wS5s+yVnoOFEc6/KoWRxmsViR/t52kLe&#10;Mf1CRJ8IZaHKX4PbX7GbdwAsDT5QWV+r+MNq+m21PDgz5NaVBnTwHmrsRReUINJZQnCxbz7v5jI2&#10;JK2ZfIDL0m//z3iobvcmqqWTuntsaw5yBe2zVGczRiOAxyub8AysHXc+ekGctwvOUg2b3n1GJWAz&#10;RZd+Ml6xtNdUYNEgfDCNi6vxYqgCPrtyq3dEa4yiiUEKaCy8ZlmJ8kgqT3ltRcu5qGPW6ucXsYaA&#10;8gjWKpWwJY3+/4elewmj7Pw/8y0zL+jDzV3rcTp+dqlGhlm+Q03fsMLAdvLV4AbsKBPEdmNFbCYg&#10;zufm+CkRXPJYpBistQxI0Eh9+j7dVYrEJRIYLju+GCaOxCOqN91shwdv/nhOqx01bnHn1iAyDzL1&#10;3s9J7r/Cq4yymrer96v4UPMVff0486IWDEfsvcI76c9JrCw/PmntP4WP71XSJ1yBeuO3QI4W5tYv&#10;a3D58I9ugykh3A1fwUlesltoYTisoVj01yLUlOcZ2OsBE94CMZc7BKtvSMTVOFtXYPuBGTA+0iR5&#10;Mr30SNJ1vSU2SHS8ph7w7nYSHmOjia+P59KcsCvf+eyJty9TeT01ANR+HTjo86gr++JlLX1CVSiz&#10;hCEFLWnswG0wkTNbWbqW2soBmk+rGmWrwza52wDnV5oDJOz987A4NWYnp2VleXBR7apdkkhV7ps9&#10;IqU4b+lRw/WFWFpQlq411SwaOgqiVSiFsNrwywnyGbxx8a1yttGTP8ssBc6Cpha1xvqLKJmJfpqy&#10;MHJTcRksjIN5ZdtYoYuPsvW07o1iEuucZ9F0lrktuys5L5qcrg9u1U6SUcw7IUmsVJlneokuXXe+&#10;srtsOUbbnhbjrOdS6rziOAsJr5AVOjGzur6n0qH3yrdHqwgOrkDOvitsl4YWlG0y8ujzEU/81h6j&#10;0HvIuzCqGLv26dAE8F1MkWsvawMWzuLftOwXHL3r+knLrrRhFPGXbrYJLjarMSXUDTwWvN/12ZaT&#10;ghns6Lbbp4wnkp9eOPyc3cCVozmMn7AthNtxqz7Z4KOUFx3xm6InQhVQq8K0R6rmJspl2lI4MzG9&#10;XP4OkPzT7oW28xVz6WMIirGm9s2o12ZplhyPtOFDLPJ9KI6TY3RpsJwzfSeD/ZeDXqcpwZPmRMmJ&#10;c2m0R7tFz1QKiAdu+yWWiMZW1VEndBYqhHBkYBBnXt4ORUCYdW7ZcqNUlkBxYfH0O2xdEq1NaPbO&#10;SkPHGFprOe/QahVvpHHle3VA6tdd7B3RLabLftLE0irdlgOZdbaldxUu7NUG3yTaZrL3SmdvGqRM&#10;VR6RKvZJxUaTVsVHpkuENo2N1j5wktL81Qtr745plwUft/wwzPXDuPjPggtCyrxf3WhpFjHV9AB8&#10;R4VF/kKdbiujW0qLwGzwuM0lxaauIjK5e6CI5+U2gtmK4/j5QkNnafNGRbwT/yFvr6Udmpu9Sc8/&#10;UkBADuuC7IYAaQN3sdzHW+Hdf91/fZzYZjjkeFvW5gsAzNHXvsQNrxmNb4/arQ+l4uxDFMCE8Vhh&#10;8Itd+7fFkpxqH+raUONtdTt467x/doPEI1D/SNVN74PGE7wp3lIDDAHvdm85Krc7IpN+uRvV0chv&#10;hFvOLcTwognFCYYc4h2SZORp3hdA9ybDKFrcJH+e9s7C5SbdhG7FpuFJuhqYpJKX/7AL2TWi1m2I&#10;TcmsgLzKmJXaVU+pWXA9E0udNlGEuxishDa6CrSGWhnJ7Eux6D5kre0tvQI5d6rjSg8ujnhxRKoG&#10;4yzwDw2DseFPhKkq8S3ZUNBigqKbtJfOVYV8/bBNy1GglhvnlshrgufY3YAE95CGVr2s2sMUPQWX&#10;OUYB0vokhWqoDo6ooyH2/dbga0bLmupie0O1kWuz7s0VH0o+moMZlaG39SWu/NFLkn6emGHsw6hK&#10;W9jnYrsiiloYev9t9G5D6HpravevYlGHrOoM1w4k6MKlmnjbI6xjF7ysl9eUO2KZ/jA2tn+qzH+0&#10;Xaq10havkDuRf2TSe98dYnVuF88D74MMQ5xhvCJTkkGOnaFc7TeqY47RjdNEQkZZU/H7mjD7IxUR&#10;4EEVzemp4vH77BEBBbw0Cr1T/iJiXxz80e0c2EpT29JZZCNYxFlX+A+0ftXmzDgrD5s90EtTtqts&#10;FtWILEKm3IYyqJVHknHkqQfoQ0F/SDYLAxzolYp7cbEZVi1kqaClZRQ1oYJNCWOKR9FBOSrTwsUp&#10;IebeGnLZ6Ooma+tNLRVRw+J06kRY7mOqIHN2OLBoUEg0DhZ7OIPWU2yBcFCBuMpc4egMHk2BlAW6&#10;pBSXwoC+S6kwhyuh9ZbMLwEvdULnfU7myIhZ0hmAbZlK4CfGuiVRlSpZfKMKSfhe5AOvVlb0D0y8&#10;7uyzlGNk7N0AsLnBTwwA8BTGLgWX57fr2A9fGEPuU1d8BuSKSVkD2GbI4zvq+a298aGWz2mwpaS0&#10;841X3rZ4WQAX7lKoe+abMoW9UwKzjlNpkUPfyXsyofDsmGbNOVt+LPt4OSSPCN8hjRfpBcWp91/3&#10;X+FjlPXR4iGhhW2WsOSEXKYiM7xSr2IscycRxs7rvsBYNS2iszxFj7WhcQ5mCfrfuubH5ruepxhd&#10;cqrNRhYtUnJP7OocMyqexRrJZLkiRiZ7r30vKFY1VCcvykw2Q5YfqqyzV7p3mZJGR7AQDHjX4FSz&#10;P6QPvrIWSW5Dk8ZvsXKE/3bfRtGeFuJCqgjYr8Dq37YZ7oE02sSTtffWu/jsUxaZx/dLujRH4Fnu&#10;fQBmpdYlCeAxuuN4/1D01qg8X+fNgq9nesM4U9mIbwurOau/h6sJrGolD8K9LERBJVgdJ3nbA1Ul&#10;ypaJVZ0tuKS4639vyWZCyRxWN1p4Yh29iqayHkoAGgvhw/gULRu5KT9hZky3WdFgWVb8bEBTftoa&#10;S992NFMl/9LJQlIsodebY6MqVycLVSJER9CRXkBPGs3gNdCXLfm2uMwgi8cSJEatiBh1WNnesFhg&#10;eTApRNeQ4ZRMYZcnW08xnlE7q+wKbZrVgCIMFrxU2ezsRk2sMAzsY04O3YVfaMi85ieBd28oxg7O&#10;04aaOF24tTPJxzEyk3JVVhJ9TM7bIpegZzVpWJQSqnSwJplGaxS2vrluA5PPk725Bnrl3Pzb9M31&#10;uknBCart5VVDdASLFgQln+TyfP3s+rlMN9acU5WhC22WuGwmqOXnSQg9Kg6XXbrZiCcOeQcOEhKm&#10;4JwNwC4g1ypmnhrk0Nv1kmgOo5wh1abbCHZoBFqWbYhgdcQG1HdtNICe7M97b3BdvZcPRbeO04+N&#10;g2Uakah75HXR54f0DgVcwfgVCUTZC3W4xkL3XKJp6bb73r48gHBN0jcGLiRqm3a53NBupH3FL9iF&#10;yet89dBM+O4u32Bew7DdM73AFBTAnBdg6Uy0x0rUOh1JGsC+rBZqcJ+bKZ0pw7lr9qjJ1oyj3V2k&#10;C68+tmArNevbI4p7h2pRDZSLp7ogVHFNAvbyn/6JsZj6JcBO1GQF66osRlDTnfveGdkSLcNXccy7&#10;Dd5kkhrSn2Xgl9Rjz9dKQbuxOcMjYxsDuhoSibwSlmGLc70mUdGEZ+2ywRqJpzUMqtO1/ClVCzfl&#10;Lf+AreZ1jaD7tniEGigElTeJ5lWIskbniiXQAGnIBSoW1SzKbOv7mjilzzJjjFEE0cJ8lw4bKPI2&#10;5S4/smOUiCmL50n10dtCKbPGA8mu05hJMUjq+M2Oh3W7mIJGnse5jjWg85rZnTvW+MyWfCZPdkFB&#10;aCFVuibhUFwtKy52Usm6S7Y5atw149loyLnWSqmYGU2LDqNmkxGeET8ay00Z72Re//DJRTrVjWwW&#10;3So3BH14fUW0XVG3jnab81gQ+X7SvNewbGtPd+ZUPwY5bGl//P+FJ6rQxc6VU/464f81xWvOi9q4&#10;9EBIXBdhofZruS9JQw182pgO5lDueF/2GIIFtWKovVntRmJ9g9FnT9H/dsrt2VpalWAwjxD/LL86&#10;zbTKPFUs6nXyuXkxUzjyslar4+nsz+J6IKTLZXGqW97T3YM6dhlC0+2AozQYBsuaQUVDRa9Uvmjl&#10;xkkm/+Eek91/vWoQfKznFV40oS5Lme4tw2zwUagqiA450uI9W8Z+lJZVeGyw7rG2i9WFt67fYZ4I&#10;4QSFWE3L0fPW5x8kzLiHOwwYXsQeL4hcuPsPdw6i+V23R/gvQIOIr2CadoTAvY12h9tf3R48APPF&#10;5W0HHl7GVryGch1gLw91aaZJzSrWolw7PKZi1+TLaUMU7roz8hYMCff1s2qlyW6hpN91fhG2e2tM&#10;rbUuQdit6MG/asSyiF0/Rae9dflSYFJLfuoCkC0hOVh2rhbk1PmuLcaST+S98oeNpjsLWdfU3OKy&#10;WLW1GRs52p6JsRvrBGMvoQgYVqK74rFgUmTa8nE0WSy2yHgrZa2aAc25sW5bNGxWSvNLW/hWlB4m&#10;tNAjW4JrQLTsEMimSaYYKgi+5ToQL/Z76a04M3lvTKl6Xzl5du/AHsJqFAuu9NNqZvWueOQ9NIlv&#10;Gp49FyqbVgD884qEU+OrLeBaZuqrFf+Mib0nOaAChnWr1ms90nyIaY/ZDwx2cOm1BKchjmPam5Ra&#10;QYucD7wz17YOGzPjSVKAJ8mpLitZN0/cwLS94Z2TVraTU3o9xWcFPzcO9GGe5XIOSP+sCbVCoAKJ&#10;G1o5DulyTegWPshlI+XAA3KQK67iQ9oYzPQ7dhkenifh5QRUl904bPa7HducY9rur3I6u5nKExo1&#10;pYsNwLPtDXm5vvXs+RWdANeT9TYVHd9Euj7orSaqzxk4shdqSyoAdnFS2PJXasTviXse4idBQcGd&#10;ed3bhFHHKFy8LebqZN0uLm6K7unWygVai1JDyJRIHjyRcfcm5x3nBkuQEYpeHQCNUGWQ1iKdeNDJ&#10;a18GsjJHKsH5QTH2FUsi8/ZegxbV1OnIJ9Z+QwyHi4mCYSaZORjFFlx+aC3YjrNq9c7c2HAKAHTt&#10;5d0e1v7ZAl5o1EXdxlpZFMxC5e/WDTL0vo+yRqgvLws3Vk3xKtr81O0aqQnoHFIKYHCxluhdNjp0&#10;qE5drG1MLeG7kwm4DK6xi3FWNlOHMrVFSR5YpV5k/G2auxWIPjpkkVAsiceOhJ6y6tY5yyqKbEV8&#10;17mMY1JNCvaz8uVUKd0t1emWr3w6CdUIGiFrysIfsJAN62MF/ZRQXX5VJJTOiQ7dB/GSqVBJlZJn&#10;8wtHvGhOaSuKxmijFayxal7xjF5vB70j15gYTY0iR019iBMexnavSLluGwVBFbeF65gFLf6NfbbC&#10;9OZ9EWgqsLZoBKyyuHbR02tyRjS5WZ4kup1a4nIWzp/BrWaZF40F1+FvbMXQ/ICX00kuIb6i6cX3&#10;iPf+67MBvRUaaaK4z55Px0JCuAu4hM7FJ/FTds+PZrqCTsDjc1frlZvhIugaj6DhJlUd4fzWecRI&#10;2lX+xUVPLM6YkZ60hPk6plevoUVevcCBhc3SebfolIZP3eV7C1iFucTqFrR3VDuHHyGmdDElgBeO&#10;FQ4lhjCTVcOLZPEAJ5d4M3W3cMbwyUinKIVyBfj4bBPiM8uP1eaV2C3OoAsSjJ4hXAXDKlKNc0m9&#10;FckIatXGmoUvkNWwyuN5NpVxholxyyQdP1UtprtPHZuaM6xaXxUVV/4wicfV0pWXaydpLXLnKnou&#10;NJvy9qrtFgY16Vy/+SqL9xZEzwEGtyjbFamM7t5eiMGKc61XKbonVhbHQ2xXHPolA0JZ15InCKb3&#10;rg7qFFqh6yCffZBeHOaoo0VVGy2vB0UmAvSe2U97fUMtKNIDsVL5rluIdXag7IxyqhSYpIdePwi9&#10;W/Q4aBTAPA5GoClzy6dN0RUQkbSito6TfvZhdRbyeVrvJzrk8Lnx/Pk0UVLlu2XYxPQ4xbN0Tpv1&#10;dNq/fnZOG3G13z4cVrSopDBL2pB9nggZ0+rkchjPV6RH2D8ppJ45o8tg5M9VSKFA+PGdtH4ccc3u&#10;yjUpzJ5DvIwDqVdjHK+p1TbvV3H1kG/Leb06p+7DaTp/zi/dDXF9vlpzfBELgvLA5A4xNdN6tZJf&#10;wZtxM+1WKW0SrGSbrnZF5hsj/cB+t1/Rxu6n1bimmKmrPXOPNP8vvAbkk2YcV09ivCI+d0gwnK8h&#10;TbDfhLTD8Gy7HVaM7c8SvXBq1vRot+3rPRO29GaDLL2P5LYoBQYnB17ozujjVd6LbOflLWjRx1oz&#10;8OAOjZenp35dwBSeHkoex8MzleO8kxlx6dcQ353EzGQ60okXnaQU3xXhkCVjNxYFCI4sY7Wkapw4&#10;r4kn0SsLm26dfE7c+daWRdcCdMNqaHMtbeo0LKzpU6bgrY173jJrwGGevXxwXIqjvtBCs7qsR4Ul&#10;aF22pc/yca8tVKsjYunXQHW2gjVozQpYYDFKR3DcaOupxuej7Urhywv0ZVRYldoVvpp5I9Y4d2dx&#10;odY+Qqdwm0dVlmLMraL8aMswM5Z5NCNG6Fc5Hrjlebyh5ll4rHa0Zj56xx1vMiGdNHL4GelQJGhd&#10;uGBW3VAehtg+PcfOaiCj2WdCJ7mALohxeVh7xDvdBoaPl97XRwtWsB1Dv3KEhW+2w/zaPNnOEMRo&#10;AWnYz6F4dKGQrlebxD4PHoVlx4aVS63w6a4F8wKogwm1DBktvBIt9w1rfCOGUsuQ6zmpb8WXeHYx&#10;CL+S+wNw8heK4l3oXN70IvlSqBnLOaj3XpAwtsYK2nNZRNACZ8VIH4sfWTrWpZYeyQmcFMvnYrHo&#10;LknShZrHRt8j3vuvV65zBr/1A9w6TT6R44QvKAIWhzv41Wq3fh0AW1uv3H30ESW5DjArjzBEE3us&#10;m1TxZFgOuiz/Ol49ip7gGAY+gq8Ml+NRAIcvM/Q/4HjxBQxBR8rC8ddCyyOSB3jskzWg0r4vJG/x&#10;ePTKi3GwK6bhDngXj7nVIjT3cHjZvNNuNFNDhE3x96INumvEKsR1yo/Pz7xSMbkXMZgJM4kfUofl&#10;nqlj3UIq9bSy1uxBxNmsAZN7XEmY2rxaIj1lPdhK8HBsR5qfKqsg/XXuRBVWMDf5m7EPEI1HbbJ5&#10;NdwqXTkx5FPubhhcPyzSO1Xtgh8V0cSHsjbTpv4ukG+CKJn1swzJW1VFXM32zmjOUvQWWVh51rT8&#10;zFQzovjnzgCuIFo1bq0sVs15So8jfMDyRDwjn0+M14hPd7sv8Bg5vVesPFbEgeGLEZ6kRIBwRU32&#10;HJgSnq34Y9IfvzSMu7x9FyjIav/a8IDw7Hu0YuKPv3uM4SKNBJ2e5t1DUX3Te73GKZFsDeUY+Tyd&#10;icd5M6751wZ8XnAzjEPZXazXkf8zPt1vxzScy/J0oL+a9k8Ii8Zhxb89bBIhVM7+GSCvEm/chHhN&#10;LxkGwocr+l/CbONKZupE2XLT5TTt1mfnhCHPBiYA6JhNKW1vMgmAqYxns6Kl5rRarcZxyNP0bM8z&#10;iIEhJv3c9l1kPLweSYeY15E39brgB9v9RST98EjSSmqG2KUVDft3hERJ7okbovjW6zVMvODhzadw&#10;Edg8e369Hh9EVm7SBlPhJvGo7J2VBO5NlhOb+RtyYbMHcHw2lWvCvhDpTelDZkK7OxZ5r57TLiyQ&#10;8rNy/f3t/o3VeE00IiNVoJIKKM+vQ3h7JzORQSLHdrR1q3yzs5g3OqMyiuwcLF8wih0glOd7oB8v&#10;9Odi5ghfUsb+oWHPG6ymjzr+UyMCmqnmKJ7F0/fDNmXDY8Hv0Lk4CiIuX4cn6pLQN2gB1pfPQnxx&#10;3d7sZ7DvT7frkQh/jo0hMfMW93vx0+1Zo2K1tCY55p2eeeHLq9ua3FZau5QCDKvmUXGWMIKgjQzg&#10;jbjQk644i56s92++caILzaE1pIFF5TNxqNhLF/rYPUe6Y1Owaxxqlp2KCtqOieAR7thKfdi0FOuR&#10;s+ZSe9AYiA0Ch2GWOt4eYy1gr1puurjlUgPWhN0t2tpC11KyTGuswlsLbdQIQOdmS+1RFtqcDtPE&#10;zUO8nirmuyqLtUpti0SFydBSBpVTiG5t6rN5vbIVoSmSoPqHzWWgomt+oEkAV9rxI4ANvRtgnQiN&#10;LAe6k6coeQeow0qdWkY0m1V05sBNYfLp5oq+ckuk02Gv4LELx457qrKPgyTuA9FZmbU1uhAAKger&#10;eLhTbBn7Ok9FBpXZux0BJLu4y29Uu8+sDcio2uCqd/tdGbGZ1FALBUvxXA3h+rUvG93+wCcXJ1Io&#10;j8uNuOhXjjO3+zJ1YmbGveDngE5nZDrG7zahn+QaoUdDDjVyc30Vm3q9jLdO0zH7bVYvBdtN0dwD&#10;Onwp96rm+6/P2uWLd/leuHsLxLyorlMyHQp4sTZuHAzcsUOrhyqdkxnOL/258ajJ5PSnhcOipBfv&#10;teN5VMvfIckccKxut0q+0R/IAY7Qrr7ugRMcb+gaFU4+M47CZrxjeEq/EMRTe+Zj9OrO4e4n90VE&#10;KnFN1xwE5YSt8oEpWtBuih5gi427IAIwT036G2vSspPA9LxPfn4Ti4VedKTS30H0w5sz5VVopZB3&#10;nqVEElZk1Pr65ux9Agn0i/Yo/iiBCuB9szFaWmlycXISJjlJIuk4WCSvmT8zJyrpM5veMLnrPuPr&#10;IwlQ8YfD+CVYvwvwxrT7PmNapC0jIHqZ4nenm2FYE+p5Wljg+JOr8cn1sw2BOnqnNL5XylMI62F8&#10;BOFSzELE6N3srtYTPDq72POgebceNytGfPwx9/sdobgi2y87Dwif0Z/ezmIimnaCvlbTdjuSzzCu&#10;nhf2qJ2xz4/MnLRYDKuzzbPrm42ItElBt+Zl1MRYdDVSbMYThPXqEQF+sf6Pz6+fnZ89pgft/ub5&#10;5flDWs6P5Mrj1+XVkFfrC17lE/dFeaRExBJcJJCYy3a720NajyS6JcQ8Pbi8ePfdJ2ewPl+vacn5&#10;w2dPH5ytH5y99sNtvtrtCBaSE/V83BBwpV80rIft8+ck/MXxHNM5QT767HRwKXAYKbyyXIjdDnc3&#10;V8PZmFbjdr9/dxee3lyv1mcjfZ+bY27oBPruh2VNp83NrkxP6KK+mnBM67OBBL5l2k9/8+bqPLGd&#10;l3bL2epsn68+yPDXEX4s4GW8WsvE8Em5Kdvr7Xh2NeUne8K38TJdf/fq5owyZ7gNdyCz3cQ+rOdv&#10;JALH8VeyaLYnzyqzQCw5hYh93awNPqmDmk4wIp75npJ41JNkGsKO+JGc8d+20QmYJIEF5yivTcI8&#10;0mtJWHcjb5VZ3j+IqIEJfCEymHOQC4fMzgSbaZPSivaeqej7qIX+odHdXUB9cv1KF6sQGj/ag8Of&#10;S3gXWheP1AbN72VQC9U/dh8b1kqFReYrL1WLhLRTThXQebPb0gykwLQiVMmWvDImsMAL7del7+Vi&#10;dxjruqHcC9nv1uClLbFRop/VF1EloNAHXNE/kyZpyCMrwm1PgEMWtwu8NPq3HGZE4jLBEWeVZopJ&#10;INb937AWalBTdPl2X0PaPWMR8CD+2h+10ToSJCHPZN3Rzkw0KtgV90bzsk9arf+iNJeRIJSqzQbs&#10;uqAwLExb4i7TMWOX5Ieh/7m+8Ek/R7M2F88R6+P0sY8yae4ybNnQShCbKokOKRMXnHrGlB6pPeiM&#10;oSlcHPh/SdhCkQp0cxcZjuIdozebIqCepuiMLnanQe4l0FAWS6Lp1PURa6GVUJiq0QHnWHPoIo5b&#10;lFNdBE2dK7tGGQszrO5p3XVVlGF8DmcVh9oILZvXu3pBxFagkwso2CKjLLi7/iJS31QBgVO+dg7L&#10;CV7qX0Vx9oqUeNI3NExZxEwL7MJnO7tws1Ge8kIr8TtksG5eST2QsBCwEIPsHgawWl6ZsIDJEYS3&#10;LWKH5pv6OumtlW+xCVB35mSxXuBXJK/SMrilQbafAvfvEe/916cpXnZiU068qDMduak0z4xCoLzw&#10;wOgLQP08vOZo95hYxT7gtbvYCDzR9KfKPi5qRWSIqLxPRvArtuh9vrU29F5N7chAN/fIg1n7Uroi&#10;vzrVx6UL125t0XdIEgNFdGlW7C0ac0MsOr7Vxt9dp7cB/9ta7GdG485J0yTXSzSvcY3B39l2OLfe&#10;iSgJazBVqBq8SrJ2d5MePFtnjj9d+/hFK/TDauoyYZoNdmFWTVNF6e5pgY67bi7iOgBsKiW0+b+r&#10;42Pzs2Doyq4QFji9zClynJUq1byduoj1WI/Q+5aED2CtpmdzzXWNlsphc0wmEGQPgXu2tpkiFW72&#10;fGpNTGyCUJrrFf3vW5v0YSlX0/4LqzPK35liyrvdM3K1jOuvjultAIIrv5aAFmu99k+BWb4tsYir&#10;DQGey8gQb+Qb//6SkBKtNDllasUXFO0HIu4KvR+xaoHoxPOU1hQFUfL5MJY18W8kPgTCiCluaA2x&#10;ms6uhXLcbXdPC6EP9uRRYSLpy64kbYbErgRJ6XOR4pRTJkhvm9J3p+lHIuGS4cP9/rXNQ0KwBFC2&#10;JZ+Nax7Cp/xoXBGd9951eXS+JuBGtOSoGCFRxs10seK22xWUH0wPP3e22pNrdFg/YIdQInRGSnCC&#10;r7TP3t9O9JFu0vD85vo88TlI/OduF/nRC8TMrlN6SHuABtD0GSmYibS8E8t09092E13a9PHoarza&#10;bdeEbon9GFf7jM93W0K5F+cbwmZfjOun+33aEN4iXW8mJTBh7V2aHp2tV4TCy/YqrEdujCRJLZGb&#10;529fXX/u7AxpxjBwiMwP3t9tLtZb4jMfvM6BkmVFCaTEab7x6OKDHWy3NGWge8JIS4L3p93DuCLA&#10;RczkEyIyxvHZzfOrKV2uxqv3n37vJtOybtxu6RCHtHn/JuyfPt2z45Tg40Cf5aY8ORvGMefrovmv&#10;dJptScN8Q0ea/WxIzlW69h+k9N6WYHl8R24EKTzNGhxNIDA+FaY92wyF8KRGT2vyFk9YnhgEtV6i&#10;yW+VTy10KuNfR3VNZ2sS5gXWEw9FKx/KPe1aM7FqE1We3gVYRlUrGzCMHhWewnbX0gvph2kWo41H&#10;UUzm+2j5aqwvmKSCHVp+OE1qsugXYBIoK7dT1PIt+uCTs2eZf6yo2lwzpTfbm2tekk2iEPJuH6GZ&#10;MALOn3YN4paap1vVoNpyCt79rkE2y3SI5YASnYmM8haciAvYbvuInTsG+rBz7GQ8OAO8Coz8TmhT&#10;TTjM/oXOz3JEu4J95p89UDQcXHKMJS+S9jU5rzmTeU93LiLbB2J3QVa4cT9EwzaC9eQQZNa4Swe5&#10;3EujybMiHzM+BTV7UQ+WPFZ4Wc0oqjk+oPcHDT22cb1tDM5s+1CCp3BQmxGZr0oIsWsoT/VjFj2t&#10;1C1sp3BR96xQSeovKc73Igz+YNa1fNIy2eiVC+pFHERrLSMaU5fJ4LgoZ6WJytGUwrJ7pJNUPZbA&#10;0KZabIwEZhsX35CNFtaVEZ3bgwhMGPbKy5kyEzQIwYt/oVKrUhAl213MJqpQlw5RHlItClYLdFGC&#10;2Hay2FaVbDTVu+nsahWZZ1Ag9N2OUU/muvgxCrrmbwu2Rw3QnkxEcMNnAowxp3XZs2Q+jpc0TpQP&#10;sI8yliXjr7fu8V4U7FWJBg3WMmY1Qdf5VKcgLT9/DtTbzaonaUuSomBtM0NzmPttQPW90Ysz9SiA&#10;pW9ELB7iVX3pKOixgGeqZW3oEaUvQqek4H/vsekM2HAr0BT1TWyFa6uRohZ4ZvtZSJMtE1VPHhLH&#10;tLarICGNQZXBnGNoAWel1jI38Ynb7/VkLyyZcRWKfOI6volCfpRiOoU6yFdFQzRpdJNqRMs7k3QL&#10;T7ADuS/U+xNUfYdIPkhANZrCWmZkiWcj94j3/uuz+YqmSsIIcISGhFYAeXtPLVgjLt6l0FWvk854&#10;BDO/6NFAIwzlxXbPZX0qzjhGOJSxwRJ52U3fQa8+h/vhanQRzryLvrXdmSMZbyF44QWycIO7swIk&#10;aO6m8InESt2qYkb8WObwPhm1MsPH6nrvqEZuTt0FYfOSm139e/7x5wJvMiVOw7OtJCoRiliNX3u8&#10;+TUP1gR1OBQE4tX1ls2TzD3iCs+J9SMC8XI1XIy0MMOrq+tx84BQ8Heekx+SbJmBkBsrOSNjP42Q&#10;JR7zGVG4eE5/JBS0Zo1rHghfBbw4O6MlxvXVVeE85CirS0xxtdlspu2OnknnJJPNw3sEAmN8/OjR&#10;o+22d3gR30dMIKFfYkeHgfIzp8hk50Bi09V2evP8jNDm63jGYiQyembWNgX1Ze3DllS+Kb2zL+9+&#10;8PQZvTtOpEkjcPgB4A8tuRQvIa2m/GWAD0P4Djz9kRh/uQhoMXcuyZs3HAolkSb8B/QGoFIdPS5j&#10;K0piD5754jrq3mqpfY86FErR/hPEOmuxWByURADs9bB9BPhoiN/dXyHXHgzv5KfkBaVxwFfi1duB&#10;BMDD57B864ZY8WsFeGta2uxvCDqt47gjP63FOMv21LraPPkdJdliXMEAjUIsrzuayzfX4llvBLcK&#10;3FjxT1ORadYxishcJe7SmZ1V5ldUcO4bEGu5+GS7jn9sN+8ugiahWKgw9krNCZuaFQe5JrP4xjDX&#10;6hJ0U+uBtWRhqVpKC5GqhSW6mDbCIVkBb21CxqrkTBa0pndf85xnMwUMxnxYlVfzySfGuoM4oieP&#10;QC+7NTuciY+b+Bt3EYGEY/f7Y2rg2Y+froSU3GfAu6hdjvpua7Nad5vCBU35sjdez22u0+fQJqNY&#10;VYuSzLwH3JGemYn0zA0i0cJ98+yerQmrqsNkGNu5biJ4eI7hsqCxOCBpRXGabdDCabmMp0J7lsri&#10;o57KCNUUDM0G2L1qiCoDLouO4dmxE4ww7ZvgnOCEOimLyyzBf7J4irUaF6eupLTyeMGCeVquJjb9&#10;vEOHonZknLc2ey6RSZezmtoFteYW/C3/yTcS8M8ffT8LoVBUlQq1cKyVBRSEZcBGH0A6K+SYGVBv&#10;1xFI501xqrnxzLarckNGMmwqYtSfeB9M9Al2PIUgg8ZwE8nPT8PcYZMHvuGTbT8YZZhkXZWrRr20&#10;RRM6NBsCFjgW+5bFP1IJfEWZ9TteHUTAlZliQWwIptoNLayLt3tf3CrlNHkW9F9swkA/IfJ+Z4nt&#10;PImSyyUqB8JvJZqTyKXFstnVfLufdUShV1nrAxKjkENR5vixNUoYQ1MF2TWpTP9F9+wBELq1dJm1&#10;7ZaDVSe2XhA/ZeLsHIGusbf/qSMqRu/Lq971ZQRdbzQsCvWZZorKitPo4x7x3n99Nl84Z1/rwM0m&#10;l+DZNCce8NCf6t2z/MAeAceMF5hRJ8ihLDMY77SMgFn+j09/EfuKbl969ndMPKwAPCib7Qhc7BOV&#10;YfZanOU+HOn9u800GjsK+sTywHKs4VR378cpX+7CK+HomAGXNYOn5gxVNDVTXwG21oaP3CEZjgdz&#10;L35W10zxpVSJzV9es2igPL2Oz7LQaIQxoHxpEz//8HwgKyw9X1J8tCFzI4lLyw093sn0O66fkOr1&#10;Zvv+ZvPeFbkY4b133iPhJvGu2zx9frN+NlFGUVrxM/EqiR2XuEtaGlxN00rCrkhXy/UOMT4kRe/T&#10;Z+/SeiimJ9OWeWYB2LTCO0vPn+72H+xYNcuwRDuH8oe+lwrrW21vPRGr8GS0XhS56bhmBLX9QaBE&#10;rixRwOjCbIXLJUhulmA5EClp9D56bV2SLrBnMiR/X4/vuPplEqby4sCDmnn18kzWblsraqotwVII&#10;ISgxtuJ7FBSnscZMWro2td0LdnasGZPvmOirAVfamqJ8Yxren/L76FwlKnwan8mH/JbXePxQptJW&#10;JJvz1uK18TruJApYwz+2dr3xoSnW2AQq1HK4pCHeFoVNH38nC/fYnbHFOqK05id415QGZdWIFq6x&#10;HdvCOmdjmzA1rQwMhoHb7Ss6+xXczi+fC1Iz+OvtOHYBsWoyZyds8vwbr1xt8NVDsC03tcihT63l&#10;EzxRv1bJlYqxsYsulw0bBu/4Rcken+ydQU/gaLpbxdj6Ha1K0kxy3lcO5qOFtASRW8djIXV4qt4W&#10;73o3wNmM7kSxuXlM8cU5CaUDxTUmC+fOkWoshGXMcq2Xe0Hr+OJ+PSuCszRXXmxy3S5rEFnMTHCX&#10;pAY0MqCFvqanojtPRQIql3hpsC3OLbMWMulMjp0V9r+wEGu3abbTaL6nI8y74i0Ux4KBdDCITdYj&#10;YtoIi7F7Y3d7vzNi238SkOvZnFV2bGi5W21gwbrPSueu7DtXaWJQtEwYRcUdg2dfFaMCU1w0Obas&#10;LaxGx4otAj8SABo0MDwN1SuM2tFY5aFNhRU9qlngqNPA3gaIDrPrkbIlGprXCJdtiEd7emLfLR+s&#10;tMkE1IhtFE87holdZVFzsoyWogIqLqrZE/NLFl9xK1AE3qglVXQ8+V7Ui1sNIkLVPgTP3gpCrZe5&#10;bzu7vpf/PXGIFoNbsO/o/bxkQ7MFPGasiHKhXX1EonaJI3mqgXlGxobK1VoNJNZkslB8/cBv6pV1&#10;BduA3u9KFlcNLjjDZuqnk2DC2jpZYoOP/Fn2ZQaVSTkOPuBAS1+r6y6cT346gIzLbjNtxgTvlLb2&#10;5yper/rKXmDSbv19fk63LpVQoLprsdfFF+ydiHqe3yPe+6/wGVb11uqXaJov+45VFJxgeuEA/oDW&#10;qh6pc8V5eaD9t2bS6UKo4OnOGjzZd9MlYBxJH9GpqCpxulb0ZazVbMEEbcAFLVwTZ4vO2droWE0O&#10;hBdyCaEpwY+kimGNpoRemw2fUqX7Anoj4keuMoJjbm0IR2OlT6ZKwbFK4nKX4qU7bBv6Cgzq6sbD&#10;M662hNi0/JDwzPjnn+7f2P2QpG4ECd/L+csUcQtcav1LWUKAUXJ9SeSpkEkTOtXjQn5UXeuzDTgx&#10;CrVKWPlDQctejg4duL12q1JEKYOVCB/tmI3Jq710HbmVX5cZKMo2TJoLEtD6dfRBxlpQIQP317YW&#10;3F4by6cxy5oXpRo3UvxRPdKznXGMWDzQ2OGWnQB7ETQiwznv2PSXZO7C5dTiZBAljtavo0Ca232y&#10;535Z0agmfPJWWQKz/MNZWaWTqzlO1tToNuZK/Lv2k9UmlWBpz4ozGXDKPjQRR7QuKD3cU00aq6Ru&#10;7yLLNaS0706zzxt9U/vxXT1fYeW9uKtgXaaTGLkHC+UG14xMUgisu4U1w7JDhmTkqsaViZHDbzO+&#10;kZTI1ZJmHIdryKdmSuvx1bMFRjvK5uIubRrY7tOCrlNqFy2CFTtrXJnSsyFZ968+JVI90+p9KVrY&#10;uHlBfc9rwZXdn4slWvO+nczLxxeC4J24ll8tLDrXnxfugtrttI2JloaTqmcBw+kkm8Vd9k55Acd6&#10;+RYi4uZLPRJ4c5cJ4wlr77KQHU9qVWDxfTgxS2yDPNVhcskJhVTlXSSaV/LnmXKRoGTWdulgggNv&#10;hApLUZ/Qs1KFbvJpAnLweBrryC2LjplSW0/N6arTdf95FyuVuvzAqj6vMEE1DaoisezYYp0/GoUT&#10;AGdbVzle15U7Lddxrujs35KS8lgIw13m6fXlgbxJcp6swHIREHBRpqjBXsppoenn6ztLIFw3HVkc&#10;T5W/uwYOzMlsDTjS4Fzro1A3u0ozqqe9bk93zsTgMK32M7fjdWSOdGQAbWgrNvlWzSVt5nbh9OS5&#10;wLpl0gzRuZfkgULhgkHLiljGMs2FXE10VyXcaEi4lDIT8qOBWaVVdWBjCFmqdEyT7Fo5/lttVa5g&#10;r4ogsLnrE4uKtSkZ5Hdm6MR1egjdLhVB3lNqlvlZ7ueP+r1nGaTVqjuL2fRLPZk1oCWMV5K6nhJ6&#10;kZRceltgcPNtsFX0QdZen9XahQh0ZRdOGkPN/oaAbXiW55ztPBgGABbhq3FW++YzO62HRh+J6sbe&#10;I977r8+W6u38kjZUm4m7yqmlA3r76GGr3iLm92SYE/aPLliKrutb4el1RTmaRL2oxjmqdDsG5cq8&#10;dmIhh4bT2PvWsKgTmPZ4CFa3AsNw66PoZehTPEZlu2A8LlF/Tzu8gOINdcR5LPL0ExBiQ+s//CRO&#10;dlGqIx58Frbjlj0ko6e2HCT7rhrCOKN2+z0loLTglGEJHca91MCC0RqqC6VHOaVDTbKgJxpwFywY&#10;WduDdtei6U3sadQKnCDIR1+u9NpOIGUS2XBUgCoLH3ofLm49s2pZTgcJ/B1GyE4qah+PKllBWpFW&#10;wOWrWYAliG0yR2uFTZzmSwEjwqNqt5AU/6bU/OplbxlX8Sxcb8ktK4bMSUJ0k7yt6HhjcDemFjIV&#10;q/8JIlHeTV4RnDiktwhS0u+QuNcmXoI/iZRW1auKrtmn6kthY1JAEmIsOFRA4yQ/vBKqUF6IUhcE&#10;g/VFYWjAlT7aStS2kzLhko00VgAs1HG0CkN+7RA9K1sIXto8dtvqu6XWrGuNhWgQVMcWGiqG0uwS&#10;x65REzxjWGYEhsn3PKTgrJfRMsZ0X2m4Qhrst1jGKRpQtLlNtLrj0FVc6uctk20b9f1KOlfr54Rs&#10;jLTtxthqkJP2MwmSAT9SJdohMPa7c13UVbuiWTmrmZobBMHau4n1bPL6KB1wZKH66QQjpzmD28TG&#10;4BQtEpy22dboeZspuHqScgwJUQmn06GWoPL4xA6PP8hOvSt0Ote73Wt7BhIX1DEe24DZrXYJw+ey&#10;l1mqY9O5dqIjCaqRdTDNCthrzabcrDc/XdGr1GOycEldVXuNkBr+XJagaa/YOXd4XCUSLTrKrNf1&#10;ZrWFuaXaepN7CLH/IOYZha4e2S5wlZpYV07xQbNQu2bFOhIC0RKJfKFfDMRGjaCtd/72WSQiRP63&#10;KYSxr6UByZYyNw3WAiFvKT5QDjf22rEOWo+NnLTS65NbXbqstGLscswaR2ZaJNdTSwBoW/Tw/sxV&#10;LN/am9qDMsb55BixuSHwNv3XVNApO3Uj9+de7bpDnUOTUDuKHlulBQo3I+f6qhWU9QUoQp/tzWDB&#10;0fJoINNCQ0sx2mG1cRwUhJYQ1qUtB2+xNQGzB0+rhzu11YLh5KiTGvnObj+TrYnR3S2s/PTba54N&#10;qOMUQnXzhtKV8orrzBC3/LJkGnWDnYs7RJZbWSP4Fz2WJg1mjnf0YDDXWqulOfi8uZMd09yj1PDw&#10;5jZA7EJtYOYCg9ANluz8X67OoEslADjgdE5OF6HdZVspOtT+LV0X63SBY57zfTvR/den+KVmsIzz&#10;SsGoYyXwTlGZUeUy0/HuZr4mnyF6lVwx51GJEPp6umTBSNC185U5poyaASCZGbTsKnLrgVjds028&#10;NC909ZKDmr8ok+Saixir9aVtbe8C9bWgxwD6bUigiAfBu5wvNJthaLkOFdHjTARuiiHo139l0aMA&#10;s/QpNmIEFyiG+ecCe5wo8ZQ9y98J9L5HzyrvS8fe1MlctCck9qUO6KRM9JUHhMV8up8VwMK80aVc&#10;2K7tNNjQKoXNhmKiuawQpfUTHVizu/sstMQwb/WA+aoV+yFDcIGPnTwa0NVi9aXIQZfX6HJBK+Vp&#10;xij5NZQJjPvLlWDRyzNehvyQemdWgkYmZu2Uu6OvMXl3kSQqM54ZDCaxqvbMUIGm8mBoUyE29Z6J&#10;WU7TgLISB/axk/chaZgMtxsKTibmsMg3CXyuzg0HGqwaxM6q8T+CQ/bgOUPRNiBIydAwmKOSfsU4&#10;mpmTMEnciFKXwBXruQM4nFCvKXbFIfRL19YkJG260bym3GUiW6Jsnob6KN4zv1/mzlusNom9ISij&#10;cEXWmwTmjYOBqKjFwiv5jNEriIUWVi2cle7KGo5V6COv3ceVXadqmk1dF3EUaDd4o1JQ3lVw6Sq1&#10;G1wSEfgkwlqtMjYJrrzD6oJ/C/O30eCr6rotsVVKgHViogHFaWhHCkoLAihaJuze4DQ2uKX8fxLf&#10;8jDYzxBKXI2rIVK67nCzmyTyj3O/WYUe3oDwrhG5/IvWNKuRT31Jdb6kvZeTnOzdzyO8SW1PGClq&#10;e0P5Y8P5Gcn4IO1NPY5fyeV9jFep9m/RJ9o07BXjBbvzWOO4Ze9mYm0/xbONq+eBkdQXc6bAa+rZ&#10;ZdvbsP7hfreJw3ozMPDF6XK12e5ubiizR+qjKWea44VCpHTr56pLp4O4kcNHFVl0OpGs4moXnm/l&#10;hORD8HRzcZE2hMvZDIOtzr1jQaB6RJ21a+rNXrnXRyPMFnAREPv798yFchSoutVzga9blVyB4mU7&#10;oQ+UxjYKxs47BydJXa238a02EDKPaHQoS89TQhOUGkfVuzQ128Z8A5kCsScVftrdj2y9yEfCZPCa&#10;qDtEy19kgFZcrQwGtxi3qc+dz0AZsEhXK10zcdaXG2NbQc8/pzzMGooQ0OCPbGMf1WEsYDDZ04TF&#10;s/RLSv84s5QjCeO0JzdEi8GHJjqVmQ2l+ynalUc3R9mqZF5/YPJOVL7jUp2YeDc1bUvAvARtGo9a&#10;PMZS1a1V36+SiLbQF+NuVT6rsjMKholaAKUrDo3C1cpW9DLHqGIQsZ+ACIA5K4ujQ8X26QJZiV8J&#10;TbyttwVz+8vjPZZ6fpYKU1UzK79WQ5dk6VagFUSp8sesETzREHANoWZt8u4B2EvQGKRaYGTefQ1D&#10;H4IvAvUypdduok6Ho2BRGCJUAxkUj4UHm+7WPFTa0lxCr6i2wmNZasrNLetaEaDVMpmO3alT7wqS&#10;XWPVZ2gpeHXdRq1sHBIZi1xFYEMey/aMocmEY5lgpscuUN0ooSY+2cQgYucchIXD1m8WbOSuCdQ1&#10;Ei9qvJgtTaOe88ts6lnoji28iijeNVidw1ABvXVacpWjrYi6CMJe9KM+esv6Cl6E2eZBdgnj2CzG&#10;4KHoesoA1LsiX/BFd3uyqz7hPeK9/wqvLrp5EeBRSmcouY2axbnw1Z/I0BcPAfQGmFt5u3jUwvpC&#10;yVh3iUdoK1oML9PKeuBExZnAe+btWtQt+OqjhW80EcqsshZOmv+hi1mubADc2u/rqc1wQGD43fFA&#10;h2c48RNhWT/jE3YxhIZFneVtbLbB3TuID0tclTj94EZqV5hfgvDaa14zG0w7WhdnSSi7nA3PtPas&#10;/BqxjVjelvckNvZaQaACm0FjeMjVOzCZmCeqdX3K/Ora4JzFIzllR305MT2gH8T8nNsX+VlSTEnr&#10;xUJBacnEquak8lRlgyc718hDpUHsZq10cXVSyB1ZKGsrRjnPtY0pa3sEi543EW70j+PKECCn6RYK&#10;sl7xXEzEz8P4Rsnvsu4u86cWECVYtFM+CyP6RRjf3vO5fJG47ZY6eoWtZc/qGnBLlCARwpozDN7Z&#10;W7o0juKYUyuaJD1SePiVWUNDFzjMmTpgOF/7osqwTnErtM8mpZ0M275OpDWkvxXgdSwXQ/h8YK34&#10;VYyvlfwcqW92pJoLov+Zgk9kz56ypGsSsb7mt0/7wjHfq4FCvONWFnSX0+6DgaKWBor2XvHKZboh&#10;7Km2PqmIeD4y2l7lciaOw2vOsOTTRml6aj/iuB2eU1JKNnzw/Jpqnagg6YZOlQdr2pidDBop5buM&#10;q9en/VvD6kay0MjUTSD1fTrpqSaXXk2J1pQsLW6TZ8P4Wi6PKXIcwyMKDCdPOm0wpYJPe8qs/k5c&#10;banaiEt34eslP+EMcJs6rUs4o5OCpjxcPkIjlA3sd48BHiTegvd3yrsmwsNrcsJvpzFKEWeh+LRC&#10;7tsvjImqhre0rZsNFxVDK3j8cD/98nYX15dkd8fp+svr1S4O7+z3jwr++Zvt2dX62ztRzPKcCL58&#10;AeeXXDHM9RsBD6iJ2rHZakLwI5l78ZaS9aO3o+N36xlJCzPV8kfKNpBlvjMmh/dIuXrBw2D5JkPH&#10;lvTM+7K7of6nmKdkWWV8WhH4VeyntWocpZuMFzJBM3R4tWXj61+aLjmCPxmhU4dZLNVRhVT96HVI&#10;XUcBnT3YtI+1O9cjIRDiTFEgNzXOzKXxUQoKd3CZclTXONC1JbX8CtDxHUwCLLLeYWPtFXLfbxML&#10;Y+uaxzYnt8I/F6Y6KndRc52j+J6czHstsdImpfbuUli0+pVOjoUHS4Vj4eJy55DPmLwkuJ7BC6mC&#10;1w6X6H6u0nUptAAmL/JJEvS7q33L0qCjMhdwN65fJwBdkAd0VbKGMaF4za/looHFBM+1YcVoUOyy&#10;iBeKCSVloY4fAGc56b4yqpUYRZp4vCC3lUdN8nmiH98WdNWKSJZp6+FIAbYX9uraAxehJGHGsnsB&#10;chVuzMdnFuO+9PZBZ0Fp3Rn6ZFYnTicBmYsdWcdRutsmHBO7wNw1gT2VG6HrrFrmrITZjvcphY8f&#10;jHSayj3ivf8Kn0luVSuIh6NJzrP/zMcMwM2x1fWw376w4CeT5cK/qFMVbl2PLH1NeMfQpmXORk8s&#10;G78a52Lp+sFK518+YihdThMOTafQsc941DN2IDWpdpRDeqG0l8LRVKe7SYGxPqNPq70/IUFxDUp4&#10;0faczEw91BXC8Y/8otkJ2qzHXj5Mu7def7DJPxBGd82LAJbUFiP0Aj8Kz8f1RgOc5MnwJVl/fz9b&#10;uCRPeoHqVkmepLJheIx4rVnEPNqMvLQSruE8xo30vq7jMBE5Rg2u9J1heJ7pccCD/SgvvBjHDeIF&#10;Ec1x/JX9jrI+EudXhLcndvlSNdDniPsiMBaQgBbTv7R7d7s3qNQ3wlXcbO1xKw/gtKEG2AcJrqgQ&#10;aL99sNo8RaWrEyGlyzRs2WdLY3gOAvm155dPtzcU5PpooMAgqlhM1BsUOGIRL9KQqOMkxLfz8BBg&#10;PUbagPdK/tI4luvnjwjiEUgjyITh/d2WCntodr27EXEsEcsxfH6kzgrSdadrikoGSktO7w9JdjKt&#10;WSkgWrJkiTlYab4RU51fzOXtOL6G4WwYXj/b3HDl0bQBakI6k0tDsmJj+jDRp6OUahz2Wwqm/vaw&#10;Oadm4CTdRDE+CtNKpgYrXvekZ1LOwc0JFMpV8AtppFvhI8KAAE9gpB1OzT17TrUtV8PlWoivTA1K&#10;BIlheo3AoLCBW97ARNh0R9ibD9pA2d0EUGnbznGkkG4qVdoQhOYlGqVyw8Vmww1EO0rOgofr1TUh&#10;zD2paohSCF9gjqVsBtpkCixhU/SOS2v3TEaPZw8Ic0OhAPFxtf5wt6OaKibEmUcbqWLqgkAsZYIT&#10;WKUA8RQJZn+e5DMF9nn1YQaCu+d0biFeUkMUmdxINhAjnSjn1A4ly7xLSkejQUOAm11+RuA2lMdR&#10;mDzaOYkZKILG1OBMeeNEMlNra6TKrSkRSH64HlaIH95kpuUoVTxyZinVGI/sMOcRAJUPp2H8NY/O&#10;Xj9PVCP8nHDWNEnTDV8+1Cn1JKe/98Pn+7RaUUXs/vK19XhDMWNTuYzx95fw3S2+u8XvPnlG4ecE&#10;7H/T5fDwkjKHJyksOrj4sQtMwYXW98Qs7Jh5V0doR+Zo85uKLJjj8WlqH1zVK386/c4dZrTzbN2e&#10;+emKPxcEsHCYGcQ9juza3RHTCyTCJxltLtYaGIrFpxYpko0cCKZDLugrCsAzyWZ706ImUU160JxQ&#10;velwJhE6jLxu+U1dkOSczXbw0yGJoibPXnXswWxauhzcdIlYjpmBDNqh9wbDPMzYe1AtpLw2qDqv&#10;WXCJe0uNctL4XYPbGFzthu46xnpqNZiJ0LuMobYayr8tHkun3Og5cPPaXWsZ9LBieb+GlrHWMcKR&#10;cziYybjGD7v/WXKGoZYgKtkeJfmgitBi6Gp+7B1ijHDgJEfs/MHgQ1WsOaapk76z1pu1CYB14oI9&#10;xMcuyrMZ6T3EJUTsfHClVyWGznOl/Lz9CzvDarAyPh3zVoiG8wqR0lnwoB9/QL+ERpt+dGxDn0EN&#10;y0PRd0w2uR/21d3ulquzroWDtlm0iofl9yFkc1+wL2GhKo7gqGet3jpL1yQOcIwQ4+MMYb7XD6mz&#10;tkeH4R7x3n993K8Pnuz+yjc++N77N3/n7WfPttO33r36cN8WBo/G9A+9cfaFh6svPd58/c3zn/4N&#10;j8NBTe3JGMtjDk6lf0p3vaC7SV6IlrTILWqf3okHv0LixdVT5lXsoqTSQWENJn2pDKMDHzMs2Gac&#10;D7kXiDQuow6NaK2g197vF7754d/+/tUPPtz+4Onub79386Q7LhTS+2Ovs3TwH/nKgy++tvr6W+dv&#10;fm5zewXTwVgRawPaIsoUP52Yq1fP78KClofwYj/d3KcL/cL44CQ30MvC3vKA/kjqykFUsqyhLQ9W&#10;qx3bCPk9SLL1fi4eIsWCIQIDFLwsa0wkvHROELTAG7ZcyQ+wfC9yzCydLBt5eSSaCgkLxQsI11SE&#10;FONXzi+0DoEqjIjxiwyMo7iBTbSp+qKvXJ4xl0rJPVjOqN2WEEgmHg/pSqbK3Pe3N5StdZnGixWB&#10;0hWX8UbCD7iHOEVtPuA+AwLJG6S62DV9oi9S02zG6zKdj8TicqvuSMTcSKW2hKCm9TiIvZXLBL6P&#10;HFdN9OAkTPHTTLgufTfFHw3hQcGnZXo34Ie76YthuIbw3oSvlfIBtfCNw8PV6n2iX4gZ3onhOQzv&#10;TPmdQeS4UY2s0TuHZMVBumiqaiqw3oyfI34b8VcA3gibt4luL/n7AX4l4I9sNq9HHvNvWZvN/C/t&#10;f+IVv0jtyFLjQwJg0tQ9TukR1/zyEoqA2kUYSJF8rhqSCOcs0txTidFabh8X0+6MgPxIhygQz3nO&#10;W7La4xn99+MxaM1yJMxHAwjq2ODtlZakSOhOMrfp0EV6cU6ijKU9KW29jMMpKyiJ3D2yrpLtatS4&#10;TGvMyxUtT9dEv19LBjcrTkuhJmFuAiLeKqY9DTjgIg7Jgkror6ftMKwnWZaLFS5N25vNZnUWE73H&#10;JHM0gi00wtgW1hbS3mGbNndkM0bnRmbllghh0unKfir6HzpM4taMXAe5Za93IbY2iWJVl/85sgKc&#10;5wY0E8ncJSrvzWGrzIaxiJYF1ckFnGzape/xYIT3VuHiGspp3b1OaBiTAl6+NvL+YYKvXD4srFqk&#10;82O1IT8cCa1zPBtWV1h+eL1fj+P19Np3Ptw/mfKbQ6C66BvkfR0xnxrtedIf9IWd4diDCW8frsJy&#10;7GjvCaFbvh3LS5yPLmFRCt4DkU/uBq2qTdTYPJp9UAgttZSRnpkmIZIzB9Zez/y4qDZRy4YGVc5H&#10;C5NtIFQvTZh/OjQTLS66DLv1brQeNpPFH9s/yuKWpnYKsQltDkKVGtQphg9jh3stbKBvcTm6W9HJ&#10;zNAbnjqKrzXP1xATgL6ZEJss1SKg1Bbs0dzGzkkJdwvLcqCLWKkBrObS4LHCutRwQXlXVmWrKnC/&#10;8S1eyorT9FMOS8YCjySzubaN7xGhKth9A9VvxaaCmm0BMihssflyiMHVsYAdDq2yOJjJrQ7CWcq8&#10;SbfPQ1WpBIc6mDE02HnrPT265IsBD/kGWASv+CzLaVg0gxeGPl04ik6iYAXJfUydUc3g7C8cZnPr&#10;eEQjBnFepXiEkMAuts1fj300etMiSwseuk2x228thspduH27OLTpW3cWIXR3p+PJozOtYqh2uPm8&#10;0C3krScPTrAcKfSBMKzFwF/1a9O7f/3Fv/7ev/mn/ubHfJNf9/r5xTp96eHmC483P/7W5a/76oPX&#10;Hq5e/ZboZhAL8LUvXj44G378K5f/8Ncevcqd+e3vPf8z//e7f+FvvfeN969e6oU/9aWLn/zqw5/9&#10;rZ9/fDkGs4m2i6ovtY5+A8rYKrzovvNf/O/f+6N/6fuv4DP+yz/9pX/+d71Z44Z+4Rsf/tv/3bc+&#10;jV/0m7908Yf/pZ+YNx7M2EIxtZSaFlNvYlhvXp216+f/8nt/7dtPfvF7z3qI+8KvH39t84/+2KPf&#10;/htef/ONtcu+PPEDKwXdDcfDzMnxJ//s9/7YX3n7FRyU3/vTX/49v/Otg3TsRZRKtFQNxCOZydD3&#10;DNsYu0lxSscfzLG82/hMLgQRFjVJTQIGYSEZP5ZzZqC3jOVmv/lD/8M3/+O/95RB7zi+NgSCoA+H&#10;1fv76T1aKCK+RYLYafsBFQtGYoHDT4RMGOVD4l3zRNB3Ty5LFogVckg+p3HGsP7yQFwob2+yRTP/&#10;olW0xFPW2KoJPvNK9Fw87fq5ozS7EMqR7jqK3NhyXVIcubcHw3PWVyNxtmMar/JuzXHLw3ORpPIs&#10;iRxfEyfcbon+TdSTG2jbnvF2pseR9NOkB75Zsw6SoDfrAS9SutlTZ8k0DCuZlxeS+5Jyl4burEON&#10;4SrjhrZ8JBwHe+Izc1az5GWCUa+DIRHzRyuFSQ7BSjzEA28I7AqpgsOZyHQDS3HjsKOt2xPQOrsg&#10;RMlM78AAkvhednbRs5GqdImaJWqRzT8DoWvqc8orAmEDE+AEO4l0Jf7wLMaaMs/+1ZH3xgBi20Pc&#10;bAapbxUid2Dn1SBJzkxI0L+YtiVCkruPt5J5laQrjWhNDunWNB7uQ+bttcgDYnFZ/plYLEqLsCFx&#10;Iwf7vhjYBrEGFg0E1Y+veSR0UMR/OOlqJKqslNlh2pXS3zTsixf/8NZGoT4IXRYNzkXNIGN9yUSf&#10;pHCDFddzqFVyEtY6S1aU7QzmSpSGY0YPeIaiMcuj+SCZtqWdS5+dl49bcWGTEjLRt6X/IuLcxSpk&#10;iJSQ8N4jl2OUcGnCwkkqhfhkkCgEyTLj3VKcpkMr56BvTXLdJlDHm8fol5Yiy59C0385xJoZdNoz&#10;dK4x0b2jX3Z1xQTy6pyHPmGhXO2TlGEe02M6DuhomXpX6VonLa3UWCuAeIS6rTn+7H9vmQvW7wpt&#10;gdkahmpg66Jf3dnB2+vFEZd9CiH0YLmO/pCp3cyOwT3NsvKmbHH7NFIwwcSZVawLLcEVp9VyyNoH&#10;GFZ8zKNvpXklmAfW5pvYnKBSXyTDKe3miV26sMy+wf2BdASt04unE1ghyjK155AUYhGCX9dorGOL&#10;kuLpSlMjoRuMdRRuV1A4KG5gjlLN+LIHwB8uuk4vbjawVgbqxs1oAUvaS9zZs1WhBJVhdmGbnw1d&#10;PZT3d2mkcjFhdjOOyk5lc6wMUs1iWjt39WZhzca8Y/n/GnaR+roaUu/xotBRGNGlrxi9VbG4djl0&#10;qSF2xsPkUSGaCZ87Es87zLBqJvid6JYWQ/IHt+BtexTHzrmGtUqDTL8mytc9WQu7oPqHQxVLB+iF&#10;yfYxF6ay2TzK/Lsged7yUNXiXI2wMnF5qTcJ81XbqWBTiSR5BM6b1DxtbFStVHrJ/7mAo/iCBB1Q&#10;aqA5VnV3W4QcZKkutRzoac9QtdehShckFh8rq7Lo0rTgdN1txQclmnIyyQvAbcyWmxPCAaek0eTQ&#10;rd9Kp6221I2uW7wCV+j19ui+khZAD30wOX/Ge473pb8M4H3vaYMrX37wk199/E//Y1/+CND3425G&#10;CH/2731Q2dTf9rXXf+PXHv/un/7ipz04+K/+wnf+arcHXurrF77/nP75o3/pez/zow//qd/0hd/6&#10;6x8e9g9Z55rmdTYRCHiEIL7CMGkI4aPX0rx0NnCHZWcrkNLPLEvzN1i3If/006vp5//yD/70L77z&#10;UkC3fn3zg5tv/pUbQq2/46sPfvdPfv6nvv7QUhCxuyee1MThq2y1Am+pmx+m2WT1iBFlSXh4k+qx&#10;Rg9nahGPRos32RG2p1PpdY4RAp7cL32DNB3bPdAqe6d2UAYB1w/OH61j/GC3/wFnLw2U3vxdvnFP&#10;b3K+bn7IYq70/mpF+mRSzz4kcS7JZbfTJhE0TDdS8Cr6QSKuSO4aV2m45sRFPCOnK+YVxwilp8i8&#10;3siYGV/jFSvRxTAJM3lONboTUJ/mlnTFxHvJc+SadLbT/p0Iz2B4DeDLrAMbJiLb4vA6Tg9wOoOJ&#10;PsINCV95NbvekXa0TI9JZ0uS1CE9TPFzw/4snF+uxs244kOTbxL3x9Ljf1wRltRRMOMTJIE2yWhH&#10;1h4HMqFumKrGJI0mvAIaJamVnl6JbYDjsM5yU+BVtBQeqSaWcbMs7EBMnIyOSci92/HvWzMXTetL&#10;RpIchiTRKxLrGU1IEnvBfwHANnU+L73kJLJjUYcIOurWWBfwuxaKV9lxjK5uky5GHpj4i521En96&#10;9ExJHnrn6c0Sx2E0mORIQ2WfWK5ey1uUJncJn2cgUYIWR47J+xArazl/JeldBThoLLZrSqO1ZN4h&#10;sFqSgeQlA28w36STCmfklxdbB6cKqIqk8zXShz6tmN6K2Lq5aagrjIB5xkLB1GXWCSuoF7pWKIXB&#10;uTC/LcWW8qSv4i0sxu72A6jiChqZoFQExSwxxTfTlUZ8+iCUMTecJJk51NbLTsehjdyLUnRbXumi&#10;Wp5gUKOVOu0OQD/YxEWO/anwZQjQJaMquG4Nlq0DszWM1vExHAbun5ZWze02PXEo2oVqbtexGZ30&#10;5BifJuoMvwbW9rMsnxBcFO8q7WbNQESNE+dpTnL4pGnM7biXuo/USdoeQK2Psw+5iLZOhxIaZRpM&#10;xjWzzFSSc6b27C3P/Wq+4Iz+9YLWUMFqDbIS3D+h5vVZ+p5f+5qm2Y4OdgMIby20Q8VNufzciGiS&#10;6fpp2LMiWMEwSe1vshLYIqc4wEFJcCueMSiHJRsaAU3pddmnPedcmIpV+80Q05wyck5J6KBFGASv&#10;1HHxt8cjWblPsUrjWE931WMn6FKpXVoc+zDt+pyNpe9M0N0SscJdEQ5oimh7lHNXcLQ80azdbFkz&#10;wGSApgUI0S+S0oO+Fq9ZY7dbvFSYJ8D5CegZ3IgRuvRs8c1FS7cPzvOa65geflAvZ5mj83O9ZsI1&#10;8XzVARgxiqUcrE+9xhK8cr6SqHgwmDsqhWwD+8Y4+bXdKA4H4LAsWQGPnF5WitjUTX3VtS8YjnV/&#10;Yp0VaYhDu6+adLHXhJoGXwLDYqgTADjwkyE0dbnVWtwj3k/gi7Af/fPf/NVf+bnf/OYrxr39F2mJ&#10;f/4b79A///mf+/bP/Za3fu5n3vr7Desuvv7st5/QPz/1Fy/+ld/11k/86MUBFwca+xIBFl234dWW&#10;BofPQqPr+b6t0O6YsNYegU+v8s//5Xf+9C/+4KNh3cXXn/ulp/QP0c7/4s985ce/ctbIT5ir9+Az&#10;Abwvc9jKqZOl4vbyac0tINx9SnI+pG+/9/zH3rz4ncP6zzy/pjXGL43MxxJ25CchWZnKDofzkC5+&#10;ZYivE1Wb8/9LGsJJHs9p9QVWiRIVzM9MZnFJXArh14Tw/TTcBO3ISa7zgpH9wHBJubQMh0iVylkj&#10;/1MMvzGmr4zjOeINcWklUOTPWYqXYyJ29fKCdLNwFpFLS8mpGwr91cMzzo4infQY84PN2ZkwokRg&#10;0ppmEHqSTKF75IgqwrL0Jhtu3uGlEwMqwhX73Xr1UHgAna5LriNoaywtkDlXRfEP82wyemHkJ+CE&#10;SMJio3FJjYFeACWRpEr58Pk6mqFRFpEEpMvaltp5l9dDdI0J/9TOUamrX2EWs9653ue8P1HQ2uxt&#10;QHHHUKnmoSxs4X39t6wFVEuZTjepNShw+r7nb2FANuPxTASbnMf+tPfiJJAoTbzlpIUYX8o435tQ&#10;wm0NcvO/LJrnnz6RjrFY03th4QPpPleaFbpyc2zHDESpIGGC7zCPxdbCEA6i/muObXBFZjh0ox0V&#10;ic6MvPO2cmjd2y0z5yNUASIeCeTD20uXZg8dW49K6wFjqMzJzAOh3EIO9CvYbQeuFLWwDLlkTWAo&#10;86WoueLeIDaPVpLL3nyqC4NtnxlRrbz1+BpBhtF9TgXwaDVxCR48G/r3qQqd5clZ8Fgn38EgNFZq&#10;3f5cL/FosReCfcoc05EKI9eIKcndZcOUstpuwu38NfW1oD+sfGnUdECrOqKU6chR03zfnwxC1Qwr&#10;cG5WOxMsvf0wwrIvyGbQa0ZdcLLVJj3LNqvoEqniezMe7KtYP4idTckba4rVth87ZWvT80xSYUNF&#10;vy/FUiVas94m3vBs07DqcIcwi0bDmQBslhmH2F2RMK9XxIpnj6/hJB0MZpGibgoGrWe2ytuCfdWk&#10;Lzsl3Lg0RAjdCB/7QwVh1swQ5o6GFy82mx9uJjrGfkd2gzc4nMe1mIBe4FagoyKgZnv3Y4MAx6IL&#10;OmQtYoM5veE68CVpDXXcgF2mYJ2W0SvuEe8nCTj/s//rl//X/+ftf+Of/XWvWGC8+PrOs91/+H/8&#10;3f/zG+/+od/z6z8p+E1m3f/0f/y7BKc/8a1lyvePf/Nnf/y13/dPfuXx5dAvMa21HcNnC61EG/PK&#10;g4ehu70c3r1a6Tabdf+T/+2Xvvt8/wnPcb7//K/+yW/83t/yxX/uZ77cbqAQernz36+At90tW5Ph&#10;kcTsv1+2mnppLy7Gn/36xW//2nizg28+L1d5ogjcp1OhzNi/fQ2766tEgIRQGiHPYfUDWsncXH2h&#10;lB9cPjwjBpWUtBN5WeFv7Lc/NaTPrVaURXwZw2MiaKP02xC7SczoRO5GfG2zuhjihvtWmduc9hQX&#10;RdbZ8tpm8+YFxQMRnUzL1d1qvSaSlSlAZsq4PFaUufSqBNLxlfjhS4TBQBiaILLM3/fsRF6zvrdw&#10;qTDJfdn8SWgcWQtLyGJV9nuS/JJ0Oaw3z0RTTbQ0H51JqUJ7iGUp1WVZLGrvoNhQQelMYn1Bcjo5&#10;ZVi0tFMS0EKrRGp9yNpEaOGv2ZdZ/Ijc7a6EXpJKsEi+0PMeEK6l8iJUkWPn2HRBqf3ndFobxS7a&#10;KZv7yLp+exIhzpd0neJt0dN1gA8hnr7/FAEetNPibe9QRYelgl7MtZhCkED8ZMaJ2tRSF6Ow1O/c&#10;hpOFFmKevJv8wSdxKz2KyY9jRodPatUD3/dYZnXlsBT8Hukm6CyLJ+FuL5SMfZJ+a6fEPmgHZq1z&#10;cAt5cxLuns5meCH9a2QVy5X5i8P2SEhSKKfqOu3YuwuZL0JBYsVaaUGKokTEzLMMzTlXSaqXl5YC&#10;s8rcioTLgTSmh7uhgy6LqGRcZi6AO1dLFUNWZlMLpM2sG46rurARevX0KDYhQyf6IM6inoT4w/Yx&#10;c8FZDoeI1OOyNlmpumLZyxjdv+tezsbne+SQBtT7a8HqYl287+A5qEbG8ymw3nOgkb0dokO3kUE1&#10;lUbbM+hQRiUGJbTGYwg1zqoXwdd6Lq8KjthZBEQAzDXaGCMcTBYQ5pFg+s5mwy6G9TG09DPdjCK9&#10;VvYLg3mf9e9q6LKS1VZnD7MbPgIe+sBnl4OHXGHsQTB2IXKHBjCj+keNoZZnqGmvAftoKKy1cRCO&#10;6S0QmstqAX0tH+SukLevA1/m5wRz0fWZMkfKugHmyjWYvdyj3jXZrUtJX6TS9Fb++SbBC7ioUscB&#10;9RbRzSCxXf/3quZPAW3+W3/ib/ze3/bVT4NifVnm+ff/R7/wh3/Pb/j48Juo3X/vv//mh58Ef3jq&#10;6+e/+cEvfvfZH/gnfuSnf+KxhumVmRGpt9W/Uuu53FExwmfRs2PDRUCEJcPgz6A/8r9857/+a+98&#10;eptAIue/+K0P/+A/87W33lj/asyjwoBHzDe3i3w+xu9qw9HDjO5bTlsYH47l8Wq4YVdt/onHA0Fb&#10;aqrdTdOzXJ6Q0xUp42nFgY4UpJzDMyr+yOOawOLAJs6JS+FJupwuxvPXEwcLExwlSfCGc39Gfs5z&#10;Lq9VAZOCNomrlc2a6INS8VxRu2BhQxGs0yOhCvnMTwP/juird244nYo20zIryElD5KVVv9eafLIE&#10;OqX/K56tzujNaAlDomzqUyqU8VSQSmwItN/I2utyHCiHV4tGaPMXuyQxuhBal94hNskq/fyuFGUY&#10;kh3DyOJl282c7xRbBYavK+WZPQ5OHnLnjWQH8HQ9V33ypKSgvOeCiRSPaFD5MaROW8aW2k6RgqjZ&#10;S16JUeUGxVZI2v19MLGWssF4VPquPxzxCMVaKv/rLqrDQMDe5O8e7lrb3f423YUvvbMo4qPdLy0L&#10;b/YJM5t4P8JVWnDGcXfEbDiBcrFaIrsxmZZLFuic2x16VAMhHluVRVP7qRy6RRHBHXdatySvCzfo&#10;SlAA7hK7fFtxQPdb8RbEi0ua1JAfK5nZN8BFRIGizrfXlI3O9vWpBMNERXq9QVOymb6MqU1yZdai&#10;mNg4JmzRSmhdRF7K4l1EcTljMFuzNPv0ZcaoJtsEBz3D7JJlSa9z8MahxaqpPparUxBilyQbvc4m&#10;Ic74J+xCgNTBmXPd81EFyh1YImeFjxAsB8HSCQ2AZc9OrKyYG02Z440esxyK+uDljiGO4Ulylwt2&#10;CVG1XBXqqK1Cu/oZYkvAri5Ig8aCJwp/ZDdvYtuwZj0zlrv0hUo1ZzhaKZFao9WL4Zi8HkCcyVKO&#10;nLpQSefqH+jsRyB5BLivrEARrlRgsruf6/UKTcSNs3YidGnh4n5RjmibPY87tE72/jRUnrb0t5/Y&#10;2pn6aYzFdjXQ20KP7Q6cPSh0Jh2a337gbtLE/jVx7qVjU0+Y5+8tzWEzvZ8ePgizCDFNCrNMWYBK&#10;rQMs8/W6lX7H6dfgeoupsv/GzgruoeEICDNtqIFesNuDuU/4T/eI91Mhe4lipT985qCXtoTg98cE&#10;vX/sf/42cdevYGuJpfxD/+3f+X3f+9K/8I+/VWx4eqz15pViT+yi+F4B6sWZlbfhM6jZJBpLTd95&#10;ej39+3/qW8TEftrbRP7eP/hffuPf/bkf+/pXL05Zd+EzIMBxKcOCUOMpsOHM493L/SDytnokqI0P&#10;7WMengotkqWPyu8YITgV02q8zXbF/skzygea9leUTASCACk9intWCfESXKTxZOJOXQmspKZTnIq2&#10;SUCW30PPeepl4RAmZWMluUfXlBSsxJAoJmPRJKKYYGKhdNrIJtZJ6D3OQiJzJGGMxM+IxEiDwUZK&#10;tgSRBBngNCb7z8wduLx5ZJQi8TWB6FEEdtrrC1Qmq3Jq2oR9lkbUtJYwLc47mhgpgkTWYSWy/NGO&#10;hoSdQJFs5Kyr21EcqtXFJHNjbdA1s1FL8qhlUNlAbSlYWzEGec4nW6NR08+kGj+peprljLF4HKIS&#10;QBxPkllQXRz2rlQWq4s2WFQmdJJgeQxLUvzyB+Lp87y0kwRP10RrqelpOHcECaqVLcQFLVzaB1/O&#10;8gVDxI7slmyBON/+eAoq96bo00XnernVvkowBaCA3hfYBObJcNaG7Tbdw1/adhQHgbN5Mpvztlji&#10;L3GVguiiZK1pQk/0vDsTbUK7/LGrdPf7Czr/5a0hXigPgMfK0oOXsCDM6o2g22AR8s/QN9T5DsAR&#10;eNuHUKFdZXWGCy0sdjYEhP521mXhMJzg+DKOVyPEO3Gn1+4a99e4vc5U34Ws1+gSMBQTJLCRgUKw&#10;FnLsZ2yvtoWufEWgiiCyijjFpQmzeNe2+HbHH3j6BtSW7E7rafk5rSu1zAYiPXXssnyHRmpMrA+F&#10;vgUG6locPZLXCUzQ5uHaB9OCgYqGdCRzonK8gDfKzp4RrfioeCJ4ydjlL7bYMppwottEbTpRjOeE&#10;zqHZcsShovxid26Alv/b4rOjiXCgJwAqD1nXLiHUZiX1yUYldEFSDGySUXdsLW1SSBzjjOaA1F/1&#10;YpTF0vpzsNU1BjCht4S/CQbyMCgZUyqSVjd78eCq0oE4+c2al2LKhGB3dDS0zJuSZwyj5E46jxnr&#10;cY0LIymGeVkRP/c4xU+15SxLz7GvoAKobtXD2lq/EPt7HlQevr9U5iHGcJiYHdotC/qYTx+qoC88&#10;21Yd1vYuWkbqudCu4Xb44sEAqlvZdklbcea2QFhk18+1eugdzt1M1r8jhSo2ThEe/x7xflpfBHpf&#10;fX7yKdD7R/7Vn/po8ub/4E9849NQMt/yRSHM3//h7l//uR8t2M2wMRyLmnh1X6W8EhFs3/M+W9HK&#10;aqrIMkj2y7Or6d/5498kLPpqPj7Zg/+1P/nNP/A73vrZ3/qFRU4xNqgHr2wIgXanfHGI1iE6WDh8&#10;Dg8rHK9huvVX4aGlZBawL/60/vk6N+FgUn6PO4So2FUDXguX+RDVSLJhkSYzpuFAWn+tcL5EW3JA&#10;FYj1kUhbfVQB9akyuit1Ls0D7Dy150iWjNM4FI1o0QWBbR9XHvkyXb6g1ZDWBU01TgGrqkUuC7VE&#10;ACJiVdSpRDh6C0XSxW6MMNMiwtx0CqUT+NWnbjx01tXxNvbZoQfkZpdoWn/L7H0yphbPrdnos7Oo&#10;dGv/8v+x9+bBtmVnfdj61j7nvtf9Xg+Sem7NLamFAEloQKKY2gmjkMsBCuPECeCCuArsVIUUZShM&#10;8kcqsUNV7CQVB2PHFSziSokoViuFkWIgRoApBpmOJAbRmoyQulsttXp8073n7PVlrW9a31p7n3vP&#10;ufcNjeudunp6fd8Z9tnD2t/3/SZ3zCdKvyPOmNRgx6kFDuIhiBziYbJN3dmgtaQz63S6TUQMzXyn&#10;2545BXGieJlUNzIm1/1uw1We3dROoOH260xjm9ZGZmy2L+GmDy+7K4mnSYK4eYkgySnLv9m0ZVyB&#10;GM6W62a/dIdlKlT3IrSiPKkGXaIlomuofFovhp6y1KoUlYEJbojWaUeg+nQJ+dW7yLRKkzQZFfem&#10;iKZnVZAT1Py2KjDrR5XLmvqA7IhXgnbzz/6wvoSrS1m7mxvdokokYkimh7BkN5l83c0hKxDkxXao&#10;TZf0BqBeNYCSJVaxoYRsGG6oL3g/qHWxEogz0Uw2JwXT9IItzt1pJIzeSfIQoovQFcsljmcqAV3S&#10;mLL1FHXWZWpCHJmEjncL+i3EIsvd4ulsxWouK3OKVLdaDwhrgyEqsisrkjSVhulqsoCwnIfR+Su5&#10;Uxm6M9H8n7GGPIO00Em16d1YRejKIE5tANV12UKJNWBJDwG6ixMbtzBZgjjWFTrWq3br6GMVbMBZ&#10;Rgwq0UWw8WhKaIIsYjjLJkpblTSYuMZNquE6ch5SiiI1VwGrTFgSVn6Owr0SCox6/2VatU4QdBZP&#10;aDlWtzNkIN3aZaisaNsPrXc6uiymagXv2cNzYn2AhnXdBAARlJrsCJY4AB8D1v4/1OlzM+RpBtky&#10;Mo3e1YLNwJugZyMyx9BEnbvjLv6pqZP2NXHbZpQurrdJ2UNkyHD9ccUeP/2+h7P89fmAOf9P7/vE&#10;n4t2lx8f+PiT/8ODf8qmNTa/hXZUe/W3Kl7Fps4FwtoqXpPOsifzf/Guj121dtceP/Obj7z/d5+g&#10;QV00egpci2NxKCNwy8EEhnAkzVDDGuDE8kGqEnAjX7QwjReYlsV/tkSOlr8Xl4WSlJuNikuYTSYk&#10;Q9grf4L9ZHlutitelESdBQf66ehhIOLvYD8lwrT5iT3wlza5Sh/ny6e2EVGYQoIT8jYPiyFcvmmU&#10;/ZzcU3377wtXV+kAXMSD62b9zzZnoxAnjya+Rof9pkkzno5ynzpqQ6L/8e9a0pvyUEd/KMGx/gzk&#10;8lp/Cqs+DKBvGJqfkXK8Umm6oliplnhgHFNtCJjwwGkaReieA5ZDWjDZdHWQg6yy+3Ch7UduTNLM&#10;iA2qQtfArjilJR+eyg7TVRTEgGfOzQyPNl02Q5j602Ss6G9ZwRqbd4vKrgxpSqspxJCM667juMqp&#10;xzmXOR5czNG72Q8gqx3yD0W0cCtIRzpSSHQ5kmTRzARnUc4W2JNN5uRAIAmDqXu084MDcugQCGwb&#10;6c0aZyn9MflqqhwE/fbQ1M224EUxV8NGSUgnRaxTBZS+VAgI3OcUicciBnAeZdMb0Eg2TjRTIUku&#10;kTx4kgisHPFtnnhfN1ou8BMTibRJpJLgRJlEpsiJ9x8yo9b2iVQO9HWigY7gFzGALnKGEX/OZ0LX&#10;wKMjU5TuEZJtPHbNaiRsvlwzI1Cc8Vq1/VBdypQEnhpGKzOCkS9jeiFlsYdRFp5uUYTOGVh/MMrO&#10;jkwQUaYxOrUzGTezVQQYGqz21tKcFkuIvOUZgx3ZaSpKl8rP1AmVMdF5pEeHwto1Qs0ltIceUSFQ&#10;4OkwBPlnawQjSspTlFOYVfChXhehwXGhVc+qyUBXsra/ASMlNEG6rA9Q82+YdM5T9nRdBPVT9fC5&#10;syzGdpvZub1C1rRWGKWgtUoVvkH9RrLiH5auomeqjCzKmVAy8q5jvOGKanrf/Wuf/eG/dN8135Kc&#10;YPTgbzyyE8s6k5mvSbsbVNaLD4Yf/c5X8MLURlaEa9HuxqtgttSaJMBsi5Tb3f/q3Q8/cv7aTFJ+&#10;5jc/e/bU8I2vf5GF15lE5xqMIfqFeLM6t3+mS3s7vHD0d4NwMnL8ZinvSAyqgaipIsfi2g6DBMS4&#10;QecwAZKBVThs+oHG5Wqvmon/W4SNJXjv5Hus758mFkGXS4DfrQCsSwXJ82h2MtTxP+AEd+2SHsBM&#10;Xw/tBn2je/RLTi6zdI3IyY3FNe9yq2vKFM7TA5sO5WJvPBO8vtkfPzUJ657ZMa57OLrbXe3bllhl&#10;wS45haUgJBSLkgpvgvKKKfuVAOBEYajyi1WiNjhSkZTFBqgxHV7g4JEodegVQQX205CZTNjZiQaV&#10;2qOkbqpGE7orFyqX8+ied6McF7yxE0ITlxR7GxmUnrEQaUdqJnKIdG53D+L+Bbx4LlBQdm6Dx6KS&#10;ANbclR612LhRAT0MnmDJgc0BXW2aeJcH0z7OBIcCaDPs21dggX3cSKRvvdMQjJERoxOCEkjH9ObC&#10;YIjoknhReZPOZwkNQyP5/khhvKJckGAj3meFeFPOMRA1pvT2ZfxC7l9GvIWoS1t5t2jWD3zuJa4H&#10;lJ8c1MpA3ICKp1/FFkW2gb4XBb2dIbQ6zMkZw61p1IjjMjASD/1qU0QbX2c9LZGkOcfI9ZMIEDG1&#10;fJwkbtFmoC1D0YY1Dcn7J6fgOM/NjBv7UwbYJpC3h3Zo9Xkyey0hvbDMPK1TI2lVHnXR5EhmUar0&#10;Xvm+mWA/CKVDZlRmWoXo9OEuUhiCZZ2XTlbErgr5OktsddP2cG6EVmUQYc5sKoDTnONMkTPFBzxR&#10;ic3dQMIpPTEaQh+iBhoYbfQT5wuA2L0K/d+DpTyHBqX3MRfevwbVqi9OJoZzKx+fldEzsgsycL0v&#10;vaKP93zksXd89V0vu/vMNd+Sn/+tP3vgjbdvyW3O7fHV0e6Gw5Dep+78V6f+o79wN7aOeeC0BeGq&#10;pvJe9YYuwrQG/un3fvLqo7v+8bO//tm7Xnj6/pdc41O6X+dhK06pp/QgHm1cxeP/dAwRN7QhIGBT&#10;ypkqdWSdk+XRiQMLGQ1j7fB0G1JjqJKVdZEsk7KsixM/cEOngb0+uU/giDGe8Eg4EvmUhWsAI7UW&#10;O6bdHA4aEs0+YQib3Xx2WjRmek8vH+KvdtVXoRM2vUfubtIYy1w8y6xh08vY3idu3a63O6rrW0Ux&#10;nSodr7GgxqNjjdQVLHVjJALVSs26dkEjzMsFlmFTAwFkoVQkekl9SYujcLZ9i0nQPkIkjRzfUIKr&#10;jDZ6PaePuNxmNtDyQWoPgRMZH5176J95rAHKJH0XXa8ApkpMXh5M2FVmmGeYN+O66dIlvJTb3YOQ&#10;kXDak1m8sETCXhjiIXEDp/OMyDa/Em6dn55l/EMkIJ97OLYyjwZYuUNPACMvTjGgp2+Wwxe1AkYx&#10;2IvKaIhxYuIDVY1TC3fs+byNUaxSlOvRhZoRKIM2sq2O7Bs8tOUKbXzhNJML3wrZlSCREDo7x8rJ&#10;QklPpp9MbMCkH5os90U8nBM/B/j2RCxeMHUsoguUV+9iTGZki40psWM/6x6hmwrTrPN9CcxCHZhN&#10;GtXmWnjKUJUJocK30ppGmTJ4ayLWZ/XC1BRcoqAkZDu5ccftk8FENfSayIpGSnAXGQoKPZcty4jN&#10;jgpWG+M20cnaum+Q45GEzTHjWO2UdOBga0DCdrYF1c2rHwdA9YLm+CdZIaCtXPgzIjY5QGOodlZT&#10;Fgm2ZnebpVq6dEA1W4MqT0OYqmkAOoQApuFfMgDBo5hzfs0BAGNmSK4jJBynhtD2muHwiapDPqKq&#10;nJKe59c73ivf9P7G537se+8PzwNu8y/+9mPf960vO/KZn3nsfG6Pnw+77p9+6PNvetXNr33p2SR3&#10;OuMU4VVEd4M3AryyKC9MTEraPuUXPvjoVbCqCkdpev/eL336733fl910ZhEQr0nyEDQBFZOYjw0u&#10;NTaaBafGq7Ehcy74Cf3zdgI7ZaI5Y/rvwV5/H0+qBooeUUBWlCYqpVJTCRZMGDuOUr3bHrHF4GCO&#10;4VitYKrBP8FFNTSWiQ3OHM3ug82HqXBDlvwNWsTEKsNJdSIgx9zcrdz7mi9RhNBllIjsneqZfPNb&#10;0cdwMEWxuoJ5RyX55IZQqmkWJT+jmH5Nd0fsZL2Ih3sWz7Sv7hNzy5XWLcQ6aP8xdU1GC7ahqtmM&#10;PATqSW4pKRavUolFkKPAPWyS1CLpQBN3vnz2sWNsrMakAS0fOAnaMfrOuaKh5QT2OKUJomMFFFAc&#10;oRL2vg3QnWuOg6oizAQCtgT1m6FUIVgxz3NUU7GkZtZoUTKKtkjtN1CXVpzHmeaPEmQjZrlgxrlQ&#10;uQ/QCWXrShOk6YVmCgetoAKqmBbRkj81aRJxwnf2Cwa6GRME6O8W3byp6W+bdYjVEDUNpaaxSuYH&#10;eQ7pVuZdkynNB5fw4EK2qhrGEZSXOkRhZibuNhUa03Mt1Xt3Aujq3sG8XuXypG8+Sj4z3/w7P1rp&#10;baOrw6V1SeIs4NJA++gUFIk606TBkzWIw1yfX06CgTnJUVSeUBFgbelQl4lUJYVlv4xs10Rc77JZ&#10;nHpNtOTiVrygtqqsgaghojxiEeosKUiT673ps6jrBbbloX40s4cl19zd4KhT53YTvAIZTK6jPALV&#10;rUJ0Zxdq7AuvKdGGIbJ7E0rHRqdIdCMD4k8Ao/El3ivqasHXHZ+pMXSUAmwsi+SQNdE15FwFYiAA&#10;ZgMgJHYLMqPTOAbxPBkEHAydOZk1p8yNEnMvGsFouK2cW3XqxAQGo9tydrJp7jkjJ2KrBwk4qeOK&#10;vVuQJZWs/xsvC5vpuBsrqK2xwzzZbqKg/TTuSIhdjm6nt230wwFDY60cHfoKbkQ8JTeaiavAu3qu&#10;oTlhs/e43n5pbiImjLFtjqHnnGhAifPMs7uuG1RNlkTHbRd3Zla3m1qZ2+oiAbvekV7px299+skf&#10;fPbgcuXinuSRs4K36Xj/53/xyWMHEd3/whvvu/3MHbeett98+vFzn37ifCZ4H+8N/8v/61P/5K9/&#10;2U1n9wyUAsCrmKSqs9zUBydeyRzZEJoQDGEB5dzdd33oseO9783L4Q13n3nFnTfaavH40/t/8Oi5&#10;47Gj86v+l1/60x//y/ddQwkvtARDdD6I00QWdPm8NqCFLlWoDhFxgzWghGFuh+2hB3zAqvlqLiJu&#10;NwFYySNIgtkEx2rWy56VFAfU3zlzwyLpOOwjXCFPF+VAt5042To0Iii4rarmhzX9EGaIpmrbSx0g&#10;Qpgx0x1JwGYfPLYtXDECYa8QwhQIcsMoOZ3JBR+kU8xFQhVu5eSJVAvz1XowOVdciDQULICxOO6u&#10;c9mZM3vHInwOUaGedWq+ZuFkghgZdbOPOKCHryE2FUqmw5Z3U6VSHOIMCdtxMYW7WJCvNB1CBCVK&#10;hhYDH9crLk2QS7QugsiX63waoGWDyNnOMsK1GiEH+Z6o9R6yaExHKpFPmzEZJT9Vd5ryhcaE8xA6&#10;iRM12hRx1Y5LcmuTHGK7LiHT1iryKN4iKEAdhbAaQim3cEymLUySd4rahIhLSpmtkEtuNoFbkAEb&#10;NfxcbykWKJe/VGllvAI1QTeyMSyKTX4bEddirKntgNHcSL0mLWBnVlUFLCgZKbIYSWOCCaZMDbR2&#10;Fx0AW42OD0GREacWBq5XRrcOOMdmitkh7QDRd8dVPLgQVpcKyTn/fkzM3iS0FRKYrk9zbnVn0qpd&#10;/gsjI5iCPfI/uG+GxfU9Fbo7K34nccYgqCCITTFAhal4LU+q8qizUeKNK1EmiXlURSgTt0+q80w2&#10;PYzOEJaHO4DJO2+T4py6+DGZ82wovW2O/ebzKZVVIjm4j5zACxO6+MmmCD7kVf2TxXeHm4lRMEVM&#10;oCgu92hsf92kPmuTJ/cUHcfwi5oeDs1iERt6lIDDZPZTzLmKmyH7Z6XgPBi5uSw+/82JT0tNoltD&#10;lGhcHiMExnex9w6ELginFw40NpMSXUWIuhh9N91T0S9QtjrdYcVIS0YSZjHBDHGZoCXNa0Me8NGB&#10;AfNzMhFUVDqAkq0ZN1YS9YROlSZp1tpOjgGjm3eFXnCgs67oRubJCYPQw8UsORhR2f2zUixss/D8&#10;ezRRwM5sDLwcqXJOQEfOdeFWETY2He8QHBhO8/w6aYTqCN45zKWEXaQc1K56Vh+CdUhY2dBRYV20&#10;fZKvuesd7/zjB972ktnfH6N/y93jBz/8xWMnFc1uyReevvSpL55/+MkLYUdd8R99+pnD7aMznzkH&#10;+e66kS8+u/dNX37nN77+tk387Ywb/8ZHv/Dehz6/ay+dn/9//ubjP/TtL/al3avvufEH3npnm3Hd&#10;rHm/8sdfyllH27z/97/1rkP+9dXl6xxHyElvO0MswZrl3vBMzpxeHMYFoXrzZ//f4wDv3/bqF37r&#10;m+64/yU3upiy+q+PPnHxA7//xV/5kyef3fG4/OafPfP2jzz1wOtfYMXUq+6+8fvfevc8n46GwL/6&#10;x09sfVDuPiRB7r67zx4Rpu7BEx92jsfIVcZWvLLz61A7W9gkB9XQCBnQ541c+GZmoDaMoiikpHHe&#10;liPOedpIaR7ZbXbDl04IYZp3g9rgNW87NkgoVhNPhgVtLgMQcXKPHXWa24nhCVVacBdtSNVA1VDB&#10;fSshEdbYFA7LuGzRUq7BCPTI3jnqWkzgwlAKHx7slmTggmPm+OJ16TVz09u8D4UVSfRRgkY+WTR6&#10;Wr0M6pOqgFVEwd0lFXiUBM6OiUvFqQRE8Y04q/sWYZa8Nd3tAmZIP5BmKOtGZpSOVesU73VV/rYu&#10;m6dRNFQMytyFwCR01F2o5H+t07FGd0IDZveEX8RqtQ8mPnMERjdVcXw1UIIrergBvUcRTCgHWpAl&#10;YYDKdb+k/NcSprXYK+faWEymSZ2LitOCodONNrTtrhS27dQ1k8kXYPNtjiENAJiRz8BmaUJrUnqk&#10;kwKoCHP6NqbX80k/0hkldYcreyAPrTIzd7U/7mfPqoM8DimjGT7ruEegFCJgEa8y/yPjsTG6cB62&#10;OC5JZpGGRKidnYYYI0rhjnXcwWcqUUGkD7ZeHV2WVTW1ge5PiJqkQxMRQsjcIgg6Os1XAjnbx9q3&#10;gxBjTVDYZIOVOdO6OC8UojKzjCOTU8rpxURkNlfWPO4k3W0etFE0bQwGmUGNgXVu2ehtvzvFFVOM&#10;a4ISNEtC7ao6S2YffkDuTcmYtZywCjYPTroBUe9mGGXKwljf2FwZqG2XDt4M/yMLKJBWDW2jsZk/&#10;a2WXZszA9Juy8FkJ0NROR4h1wpeSaXcQ+htakv0kgLTIVgd5LttTEZ9q8KUH4+VsZ1VpJoy90rg2&#10;BR9l6KKroFfOLnQKQyOk3kJ46mSnPXbNjYImzlctAXWIpI2zyf4beWyoSua+kZwReLeBFzDXRfcR&#10;a+CHadCKgD0Wb3GPMwUW9pt8dJa7I0+JWTTyMA71MFzveOcfh2OhuW98z7/+XLaD2vLdPvXYuSux&#10;JbmNzJTpnfylfv8TTx/S8WZn6V35zLcsh+980z1HQse5E/5P7n7pd7z99l/6ncd/7nd3Ayrf89Ev&#10;fv3rbn1tDoNVLslb7r/lLfffih0GVxaFyITDj3722S2bq//wgbtTk6HYWh8hiEZsx0bpex94sUvW&#10;dtZFwoni5Z7VgNWw7pCr+xd+/dEtv5E93nTXmR/5tpffc/tpyzycVkz33Hb6B7/tpd/+5jve9a8+&#10;l5vYnd7/H33wz97y6pvP3iD3hHxE8k9QV96OwZm/6R9sfVC+94F7j8xMn2GEg9LC6tosiIfMdyFu&#10;nBIeiiYfWm8eIVWZrS6hyTM0nU5SGxe/52Kijpd0X+xpCJ1VpWvM0KNwYzpCJT6jdIU5iyAY/EdU&#10;eKCw/YYaTwBD8NNjDIvYfP91Wk8Gs+UZ63WSLMpSEw6CAtidy+EGXJiXQa2oMVE8H4VLSLY2pY0E&#10;SQIZjWZFxXiJMM4dXgKRzDXbs4/REBYEY3Ha9S/vCapEVGuYtYrSRsTWayf0nRKGlRrKMj5zMOu9&#10;pK4oHQKcWvJXy0TgHcj5H9TTWQoK7QXoxk+WzYpi1QuqI8R+fGT2ObHxLUGX1zShvjEjUbJpEq6b&#10;y8Cig9F9L0UnMSTbWeBcV3SMD2gmtCahS1oLcttCBzBmt2biVRKSslBmp4SasfaxetX6ZAwHvDrH&#10;4zAToTspITsN/9bDMWwiLbfveN1CB3DEAoV9Oji2S1A3h4VWrUwjt5SGrNo9OAcXz8P+xTzaicim&#10;U9TkcpAMFFp4YGdUmXORTTBAI9iR+Nn8DvLCUJPDSvdSGs6Uo33WIaHCn6hIrbQ15C+VugAHRk1t&#10;2hT7yHZolH7eariNCo3oQogcRT9I71pdzZNKnEkwSpZSJA9nDWzZPTLHoWWH91cQMfmCBoKFfzLE&#10;TERhcTkzM5Ma9hrRGlrykDVz9JfBa4zZwI/X6mYWhR7qd8ed/IrNpUiZAyxpjQRIaq8veUiAxmkQ&#10;NyGzmIIqZZejxtA2QnNz0O2RBXbS1mJLBlZ/8tSFweYKzVsZYSWw6/QgWci1sbQkO0cPfZI7Kxga&#10;zqVCamyKQeKZuWATr+xBxsloeCV6BrRtf5sgzUcGJkFtTXZi6AaWzh/Uq0b4YyJl17NEOfpkDzcj&#10;ZETWeTsWllXnOMDLMrYumzBfzmD1AKvjOmiJbEzFY5MynjTi5A0n61ZLOTlqMRXvt6gTAZ34JoL6&#10;jaDER+h6x3usR24a80+GQ3Po7lYd7xeviPYyt5FZIfx1f3jbT//ix7fETj/6Z0/n12361yz03QmD&#10;zRzmn/ju+7f35crU7v/4W17ypvtu+an3fGKnD3rXBx/56e9/jTBP0DMoajGOIYSThOZCm/XlKwAw&#10;w4Dd352dCSgKrK8kZDHCI8dWz51fPfjhL+4IMt/NfWMVR5keb/KJue/9ie951Vf+3heyFXPYRdD7&#10;/g994Xu/8Z7awsE1TipSVQlMc3jj8Tx1nVvhzuZVqL0TesQM/dTUsZ2CZnrkAmPtASat5sQ6x1Nh&#10;CYyMm91Z0+YiOzr0MVkmKmKasppDazPSZHquR/sltgowxD5Yeq8t5km+aXSpkW9ccRgJEJE0Uf7n&#10;Jd3oRw0UyZ0zCvOvFJHjAlCiIsoNNmYWrUBExSO2NI7jSDmMw36p3cq1zHFQoaU4DYPRMY1MK6o0&#10;SbFR3ZoLj0Rr0Qzq1JYMJQPQpNxYbWKs22rnQtiDdr0VGpgqqY0YmTbO8g3kpPPmmrEWiFqmF0td&#10;6mn7A1TDuRgD9igAgDMuTc3JBibWJj5w5/kstRFKXS6dvBgyMUoSpfBqsh6jOXzyP0Zoq6/kqzE6&#10;u2Khi0qsEzJHNBYVAHosqmbZTmOe0ZR786WWX0ujVnNXLU0AL6cPoBgeSyqKWWZoR1Qch9fFkHnY&#10;vxAOLkFxJy5L0YCT+Cv2uAYnflQwlvA92rOZ4Ush3yYBUBMidteWuWAUwq7tVbA4nSQqXIjixgzJ&#10;XxZVl1uXIYnPZZarsJqTmD+LWUAVBEa33hXadhSKRRkHjo5pLj75YyTz5KKKJ+4pwMTVRyv9KA1x&#10;OX9HSjotPP+8M8cE7Dw9RPZroPURRb/jqKX17FW6yBTgx+DjgpLJ0GWkgk7Oyqgy5x6FoVnDJThY&#10;0XXpQ1OOfpe7C7s9AWoIjCpv2YWIr9NKsa5hPZYT34dONxTrekdpWdDQyOE1eFtmGpLsPfiJRrUJ&#10;oB2muVOJIpF1i2XyFkqYM7dNkvsM1Rg8roPTq/aSfLrhJ5xzq2ptNiIj0KJSmbUetjhi9SaYnYNB&#10;a3VFbqfJkoob2hv4bArwgwdME/PmWkH1m4ddR9pOyrAJP6Lzx6j8lRPgmAY4BY3Nwm3LHARUnN+G&#10;enr+jFD955FXjOsd7/Efmaj8Ww8/sQ0HeFf68U6Pt3/Fi348vOYn3/uxbZ58+NY++NCjO7W7f+f7&#10;vmIXfbLYnb/uFWf/yQ9/xU/9s4cffnJbz+Hf//yFP/7M+QLzMlcTrcIAFRqgc0o/iX5WmDEJsY0M&#10;mnfzP9R6ky+21Kr05GoGUXGkSWDadB4L7//QF3diHf+Nb3jpO992p0+icQMBnA31yb9759vuCJQ/&#10;tP0HPfjhL7zjrXfcdOOC+65a/6lGrhmv72LhNatG86WnBAu66Tu46DisE1GTormBIjgXFAA4DFEB&#10;fwMAmMIfWxmlwvynVQEtbFjfUbhZUK0Z3XNydxhlFsN1YCwlFA1TnSgXfbmkE+3ynFF8vGBFerkv&#10;XUDG4zLTji1dFkvexcvSDVIqfQYisvyVe4uRS54CPospRS4MWZ3G6lZiZAeBqEO2EhqalgSY5AfE&#10;MoORVXVxkTiXkxVr1IQdjCTe5bzJgPsZsit+OVKMPjMSlEtuLgdxWPH5I2cg5hfj/kHpcobhySXc&#10;sFy+4vTi9bcMd53KAMs+Q92880/BCioEBT6aiSfyURHH2OGstamla3wAdPLdPn4BwKclzknHa5GC&#10;cmLHUIHmrtvBXpFZ5+eA1DFEIttF4G5fmhnuXyPjL1Fpu0nSS0B8aJLO6QXhUWNiDBN/Vnbe9vJA&#10;pd3l02cRamAHWsQH91TE9K6UWhBzZNlCZVyXczYpaMxsSDFV5ZgWaZBD5VJTAUQpj0NZbFMxMufL&#10;bSA8ZOLUokVYrCOH6kDVXskmzg0Tz1lnKwsesIE2ogjmlnpsD6Wr/7o39FO8fjFC6y8nqxPWLdG1&#10;sgqSDT4SPyfUtiLvvoyXFCJGXiXGS4vVxbQ+0Co6MezFpOXEmTbVxrwcy2Rhp+UyHfWaQKdxcHkz&#10;csiVaVFZkZxjW4irQJ+lXgXyZ9JJZ2kPuN9O2DhXqcmZxL+VpmMkwBgTdocEJWqIhMuU+hbEm4sM&#10;wMEVIZQhVySuKzQjMdDxZFHj830qBg2OYydwYTWzJy0UsSuiXWG0eElfVnGyBhqtwgNBI2OTO4xt&#10;tlxVjIOj3vNlnbCarM1cD+ilkXY3LcMOJ/Yt1yCFgXkrpOphCI07NjfQAe0+LfJORqtlCcA4yV8A&#10;3wxG8E5FwZJwdREc0PTY0vtFBb5NXVJWmtIfJr/JKBQncGBBQA+JqHV1+QoxWpOXGmG+WI6pBhhg&#10;Ip5HaU3Lv2XP8lQ5PcCby5TpKEaCuhjYVQNoi4OQb6LE/Cp1Ckyn3kPoIMuvLU+x9YSbSrOgzt47&#10;8jP0q547kJ3JRNKAcb/yQsOGRjM+bOysdGRSDa3cEmn+WCaJEBi+KFm055ZMYLjuXHWyx7e+8a4t&#10;Va+ZgXzlMopy0/sND71ge5b1JgXv9rjr7u1u4xt+69nFf/NXX/NDP/tH23/i//PQEzkRByCYpQSI&#10;Gk2VIojtCh22y/bErm7UkMAx+DU97K7/5HewnEO1XalLkKRjwpw4p6Geve/Dj++C7t7zHW+7Y8YP&#10;YVaO2mq63vn23Zre3If/+h88ya2y1wph17EiXAlQg5lfVQOC/Y0aNvSfaDkC2nFuQk2g9Zo64jTA&#10;OZbOLJA/O7nEGR8pMBFhcj63+nZDMaLkW2q5/R7sX1odrLI9w7oEiIyRIhCpSwzESeQEEalm81/I&#10;zbbUkBfj4plL6//j4Wf+7Hz6w9X45LlV9oMK+6t8Ly7tyhJefsOpm/YyWzEc5JY4jQfUZz6Xigat&#10;VIGj5Snqt6gxD2yUHIMlVlQ+oWit5BIrdcRaLVgL/EGHkRyKx45yqgRgDr6MnIYSywsXQzN4Bg3H&#10;3BvC2RvCDctw5vRfvWXvFaeGF6QFDCtgNhvbwkrNaH65yTrMZCo/uvOPYS5fRxiUTewwuIpj6glG&#10;TTQXxFyOgSeqWUOid/9k3bIL5HC9JAjBO8ZGsW9CPqnLKmwqh4prQg8EeVIDVvFiX3d3UFCTcIPG&#10;50bVI7cYKk6vhSri7dIh2Twq8calulwmawscx8CLHWkcwy+KGioqk9cpKQjCjHCsuT3Uom8Ggkgb&#10;hq3YTCcE+W/HFbHrZ1q0paPczsRNK3ZVB5q1461W29iqhL2MX1iS/B5DWU2AyLlZZpsvi5JVnK/N&#10;uL4UL57DbFi1WgMLCMoFO0i4bSwMTxR0FzkaBKMThvABAGlcW3pkRdVZEh/FmUjTUgIF/A705nHQ&#10;jj4Jox7V+5uamDLfSa1MSf2pZBonbUNufORSk6xmTQYWigC0Jvq8IrEhFtkDUiaROjKJqR7HoRSD&#10;L2C2SmQdkyCaqTDto2pb87+taaaJyl9DdS7kkzRh0LfvrjsPiAL4VpPBbKEXpdAQeYqRlmqpuNus&#10;5krQCMrbkxfbWNjEXwnF907NjaAuSuL/REEDqONpO+1UNA40tM0bG4vGnhFXbseSXPfRrBqwR0rN&#10;EVn6SYBGuoWubBM2DsUMloMS2UbarZCtPzWHGMGMh0vyFGPUqSY2Soa2porCUbecYexRXJvwgwhM&#10;bOlOShtuXsikmtr8QzvOqF1oCp0DVFvqOO957KGX1OZ/y8qnZV2yUQA0g6JurROXcR1FIlamN8CE&#10;M2e50VXIItvYc9UkoQ0t8wq8GRfWDQUzzGd6PV7HeE/4+Oa33vl3P/CJbZ752JcuXdFU3q/9stu2&#10;7Hh/5w+/lDvk6e9/+aOPb6/dzWTm47tP57vHON56897feucr/vaDn9zyRb/1b5/5gfPr3Cqjpfhc&#10;/mgcVC7f5Y6OBZ/DZmviVt3+Bz/ype3nAlm7+1ceuHcHT+m+SsPc9P7BZ57dXtP7q3/4xXe+/U42&#10;uOU5fIDLcGhmYd7mNzOBvAjbffPOyflo+B+3oxEC7JjxuuW2gvoDRw2B1Pt0VAMR6tv2FssCZlKR&#10;WgAJZE9Q7kM51YKpfOWOMSL3wFnMGvfWB6fDIq1SdvJ95RovHKwuXdovHe+aboR7yz89dUCqXHq7&#10;RMVfPifLW1MnlkZlNkMFk5jTkGvigskM5Tk0WVeFJzomKne59P4EvBCGQgRIVi1kTKnsh0HqmAGa&#10;OE0f6TRE0dqx/U1+eX5yZkUv9kL2qUqncnzo6iCXKAOUUAdkfuQQPRYRpn1H1FRETkhKM5ENtWFo&#10;+gptNBGg7zPK9Z9aglkCnyOBwRjJbUSrdZ+t44gwILXlTughWOZfm9UPehUWyjk1sPMtUefZxhR0&#10;EAOswvLBrd0UyanWUDroft6loEbc6NCnsl6sRD6FKRqCqtpTSYmagprkeNRBhMFY6eBe97WjUqI1&#10;SL38vOItnK0mOmI1FNN+oy5/O09+oU3gA1fHllUiqwDSarG6BJcuFiEDjpqhq5iSinWjnxlEI8Vr&#10;N1Jw9s5kKznDNu4KZJxFoVbAgt3iCU/AbNVd10kBSBCOerkT7xglKolRe5DIIaKTjHShQYQ2Woy4&#10;zlnpH6meLtbK5pObOAqoMEoK4m1pbuwQTnLhge33hMEwsi996eQKYEWM5TxKoCap+MNZuBHrf8fg&#10;CMaAMhZJ2I2sWj995amCW2j8/L4jqTVzDgjbujHqKA3FxMxGKdEp9svOGfnreliPecOtaRNOfDkw&#10;2CRC7Jcrx6JvvJV5kNAbpkdepSjifWB6ETAbWcgF6oUOMuEtpoDe70P13snUxtMrXHgt6jPpOnCZ&#10;0YCDsXVJTvUWgE0wN1RdtqyLOrZMNUCI72IQjz5YgsFi6ysQG3AXp6loYdM7AzSv8j1oM1C2yDDs&#10;SdEdABGg+zXW22Ud4yqnRoPAEWbtW8DZQEBjySW8oGqSCO39uQiarj/+Xem9T/LyDEFvT73OVlUn&#10;6N7B1Dtf/bpbv+f1t4dtTZvTb/zBU3aqo+YhBLg8VYcAUbDBmxm2uTvMv62ASGB5cbu90W8//KXt&#10;JxE/8u2vdG4rxnTyFixwZNjt33zny3Oa0ZYf+vGnLmWZcVOIhMsZT9wvxPUnBgULHEV5wvw7Rmsa&#10;rr78uHmIIq7bpZ4eK09gW1TBA8qVMa6IkCwitfKXEQXYLYkaK6IGr4okNkth06r8JmXUNuPC5d6y&#10;Xpx6OsZnAO4oY+5V1uyF/YNwYT9cuBievRCePh+ePB+evlD+fi7/8iBcWoeDdUaKczJPMYFakxhu&#10;TQUc/2f+pxX9pjwnZYJx6ZPzS/JfDoppsr6KWujcGwvwOwYycaFQ1OQoSyk0sBUKv40TU/Iz85sU&#10;L9lET4yCi5biJv99AZlTvYx5e57bzzB17oPXoyhrU5Pdgc3dGF3ORLKYCmx/uJ/CWragC6bS6kwM&#10;ltH9kJlNsvdBwaONCOe7boUopgjd1MhKzFrMH0thH3VOtS3RpDdx/0zgCxsE3dxchI2g8Osc3wXE&#10;liRAa4kQasuJaAN8bU/FsSgl+2HoCAzU8lUTKCeu1jPVJNrtUjTEF+dTOhqJKjq/n9m1GVolgl+B&#10;jjFNPcbaY2bziavhKeVFxD0Ih28Wbug7Js/iaB+GkQbOOssigvV+VvBCnj2NSdnpxD6NxaeqKOZj&#10;EaSGhp3txSDo1+0WUm9daornLT05uzllysZQoN3suZ7/p6buruaWFguaIFO3G5KTEhiNEtSAqt0P&#10;4oMPml1kVySo3Vxs9KjCRmCRMy22BRJPvASR11dh+o7yJvp2ntEzmu7fkTt6VsgMP72yQezAN1TR&#10;Q+5x9F7ScsNWQ1jdeInQU9st9jUw6y89cbrfANQFs3rO8e6hfcbAe3KC6mQ6Y7QOyxZltGGB+j2D&#10;caEkog7rKhuBZbqciZWMPpOwukzFbrehzTLQLfX+ahPXKejuAkmWzShwspwz/CYRNEic/1US1ECy&#10;i7G2cBEblDj6AlSMxB3mWZnsIKxH4URYqwqMLUd3WoCjJEnXarWGhiagkrohzPSwvcfY/GIDupjb&#10;JWjfDScefMmFDAXAaq+dAGZX6CjDDDZoqHoZaDgy/nQtO/M6xnv9UR6//tEnwtZBRNuE+m75+MsP&#10;3PPLH3tySwzz049fmCJ+EOAKuIFMy7p03Jk+QvCWo9Flf2/1bh95dFuj7//gjXfee9vpw7rHiZ/T&#10;7OOmM8vvfOMd22f/PvTJZx94w20YXEbIZWkpZ7BiPL4IeO7NVSUFz98rE3FiZOhT+fjGKqdrltuu&#10;Y1G4Fk+U8ueI4NSoiVls8rWHILygVBrS/fw+p2G8mMZLuH4uV7GnzoTxYulp8+tLE7tP996okBlj&#10;sOzkGYV5BDrjEZSVXXIXej8eSmsLUW2lFNolJVugTCB6ljmJ0H1bbuGngi8XI3TD23bSm+qdnXnO&#10;WY4ciwV0uLTK+yh3/KtENjHAHbbu0CRFRxJD3wZhSCqnW4TplC0qCMdJLlzJILjkQ3O/TB3dHzRT&#10;FU1Ox5AkxLrmALoyCKtLJk7Hc9iWINBBskh+TlQ8DkqaZsVs4uFRjWguw4pIhy1SxbC2Ggot2QK6&#10;6ylUqBC6Q1QvSlbewsy5LQddyPBoel7B8h2yg5o5ESVHihtq0w5qxouVPKEaiE3A/NReX/GwtQjD&#10;cVcLPPmdqYNuobXuanolPD5TiZcUkaHmSVkR2a8zmRkPLhae80gm2JEYurmWHgYlS2hMJ41m1MM2&#10;BXUgYJ2hxR4lyShydEavwuZ5prjr684XLExtkoZBBI8i8Ec2BIoqeGLHqcqi4NAg+aeRKPGelB4Z&#10;QeYG1bPlGez1esqkHU6kS3gsMPiaZm0jdW6KPgOWKHDhtRCAvFjS2lmeOVbShPWfXgaPbIrnyfZY&#10;Ocbor5jI+Q+yo9DIIDP23iF1JNkjE1/4T5gOgMhqYV38tTghnNeeUTPmG5c6udil3WRrCk+sSyDT&#10;EN69isDXpCKjo1tGWjlkTJEnSS332wWGHiIxk13Z1lhgtGlqRv1VETuGjSInSutFRxlpxEviTRk8&#10;CGyRYKmR2LfKBmf2woxxZQvnSyZJEB7y6GnukIFGNKmfmVMmz3jugRrKIJp1c1VC2G3JhRG1J1L3&#10;zaGNzEI39oQ2d1zGXmimC6HPJlfqdILqoEGnXhtboIu/LiBq9w+Twya5U2i1yXC94z3RI8cUbfnM&#10;u190+nmyzdlnaDZneFuA9y33HveTY2hsz0nQe9Pyu77qjp/7vce2IzY/+6MwuYqwcQaA47BGp/JZ&#10;aCK+d3euevevPToXrDNNkJA3/PqvvI2a1cQdg9zcIfybjz+zPaX56zNZHSzfzNWz7feChnTZrhU6&#10;RHjHV9/1vg9/YcuP/uRj5x944+2g9qtWNwIGDHiSXrdWn6zl8z0wQMO9aRVqYSandu6owwbLhk3W&#10;ZnCC2hWgURadAHOuTS/LYUxvJnGSAjiAjpqTTJYjW0hphpP8Ju+DxeLMKsENcXW6+PzAZ/Od/4ZF&#10;SMtwaUEcZtVKScAHsYtZMVttsQ3S4TF/VATGpYCUHN3iTRXMjSOot2eM1Y2CBauaCUk05igormQg&#10;oZCWxWWauNBSEOQX7jVqgvzaUqeMZ1I8n+GXgU1vJLRQBVFARsWOMRg7U0vZYSJb6teaxrBtUH2U&#10;mmVWxFeDdGRZidauo9MjKb17xsnIhvKe71dn9XrdQ6tsB5eRqKMB+TrM0gOJ8AQ0j6qyMXuqKkPd&#10;I1HfiWj0SfTC3h6u2gdGChwGUBqghZhS2Wg1NEQMLilFQDyxLGp819VKGmvQsFgWRv5MbFgQhgci&#10;yQOrF03sMoAwxHmTvCPvF9CrtVtSITRmgbP/NP8puGntAQjQKTqr5RVO+NfQ0841tGtj5pr4vRXR&#10;KpeJqTRzOUNoHHLS9XpFZnLMC6UDSubMTAk2lE3sNSLILEyuZAH0dBTFVxg0qbYBagkNPtBoWmdT&#10;7PKa29dRgDVLXBcjPWI4y7JA3wjY4GkoL+E0sygtXBLksXIjCg0tYaUB6Cwlf+Fk8cDOV6AMAqjj&#10;Kotq2SvA5nvUy2nyG1C2GmHGQE7ztjyiS9ZFdhBgAhtLm5PlKNdIQ9fQYHLcU9m5iA2/lpjY2NgU&#10;ybjP9m3H2a9hRRrNJn0QBh/HzaTcqPMoPaXWKjEN4MO60TkP6OQ/yiJMaLnxhJXtxC1orN5U1k8y&#10;hd7srzVPkl4WZYzF05Z8+EecpP/YrEFdKELy5QSETnPr8+N4V8TYEs0Tep/jqgkpecuDmUUH8fnr&#10;64FoAfSg/0nC5iRa5UZqG+cQDe7YIUIbkoRzZUYV5/KeroJXPjVBs/+6xasTeWOdvIFf8Ho7FVaN&#10;u+Qqt7574nNrdWEEF/SqwChEKHR4b0jV28Gd3GD3NP6U6+lEJ3vkeNuwdZLQFd2STEsOW0crzQCJ&#10;jzwbtuPN5t7mREzVSbvwHW+7fcuONzdgH/vMuezYDNZAVlTB9FvpeEN4lzM6F66Nu/H/twdI+fGq&#10;e87ee9ue8IIkzbz87ZNbA7zf8LJbSs9sVjfgB8bTsIQ5z3wHjt58ZvnuH31zLPETmqoEcBh/HHFe&#10;IXLMR7KD2yzq6K0mmgN0eGuNEzsaaKwf8TBmNfZfEw9PQJ/bM+ghrwkI3SWvTp2rNn0XDSKQpyVw&#10;PjXB/H41uEdJWvSlSqsrN41EzSQsbh7w7GLxhUw/juvF3mK93gunMmn5IAxLT/HUrIFY0xGk7XSK&#10;nwhzpTs0TbL/auxuBEPo0AdU39QwKGuLQRhSBZtEKnOwYXBtsytPsvPWorzwfIjsvwqJ6t3Cci61&#10;hU2EABtDTiVk1o5CVRSQOqtKCV0A9LWIOX2CMdLMNAnQxx/Xy4bkkBZ1ISpIvc37rFToap1mHoeN&#10;WbBEaTqYBmK1D6nSuwWiGVdrzLGE9hQHXjbOhhoqwiWRwGIqHlZPz6iVclJvloqvqEVWcEG4hkhq&#10;VrD+znth8YWjIwdudw0cLx242W2Vvwx6MGLl0jHW0pGX8fAA3C3uaKARmN5Xp4mwxKl3H1b8Bw/j&#10;3SSc2M5Xxh62bPZKBZzKfsHHhtUTHl0GZwxYMd4oDgHEXV4fxNzxFmVEUlEknZkSsALF/HbgFjdR&#10;xxxBo664nGbuAGGxJE0sXh7Jet1UbNAXjL4SAKoQKwQFD7HJnCNHJ0LymJ8sF2DBV5kmSkxoweuY&#10;flK6XEyZKV0WmbVAhQjm7SPNpjUkybGnZfCTpA+llqR8o5GUFFHOsPKlIGj4MDk8c5MvlOACMY0U&#10;14slNSsiDwcZAzdbXJYFg3YayOm+PDxU8W50QSwyC/aNXL3BWISYhtvVRlmjDtDphFFHEaHRyeq7&#10;Y+fzZNZeBeV2y48u9jJ4sNxs9nqyKxbEVMKf6gO1goN3zUZ1eOq9tTijWEca4EMrpV2UnDY0V+RQ&#10;N9yZeklsFfR61BQMqjYWRfR34XKqBvOvkqmAnx0gNrlKUQ9RQnQNduOVHBvtjEutA8qRpx0YG/cE&#10;CBJ9yVtrHocYZtFqVB6Tx0LDROztHcuwDSxx5Zc1thAmbmGTiGFjO1VNtqX0gmqJ9NeNOwTqsFuk&#10;OO2WI4beO7EqgH0JlwX+1zve4z+eevZgyzifzAS+0hvz0Ha99+yWZKR6SzTvDffefHzDqg2PDPO+&#10;+a4zv//5rTr2x57c/7KXnVW3A1TEQyomPBbKe3Rg0dV4zFc8jz+9v+Xrv/Jlt1xO9SxnpAYIG3TN&#10;V5fWO9tXb2Ejtb2N1cld0A4BhRCvjnDY04mgrYZR2c9BPIWiwrKlfCPucjozhJsW8XO5KByGG5fL&#10;Z0/lCN0DaloG4RNyd0QlmXatWMmHmJxUTplsMdZxACgwm7lFPPau/jVrwoWGGf/q4hSz9F7WxUOr&#10;3MsW0ioj9cP1OGq8cKLA+cJqzlJAuAHCRclmDApKgcSdsEkmuKDcWE0ou/QqUDgxVKPKRjwOWt6p&#10;SROYFYn6IkMNjg6N5j+0ovTg4guh6eYBnSxqol636IlaHEKE+m+NN4y25gaLgoUGgyJ+FPkSrZ/O&#10;jOgoZrwISsTARviKNRfNm4h4VqRr96tRdUXReYxiUBUfM+ZDmtpMjdzoNB4qBdT2LkgcbwcR4lEX&#10;bs0Yb7NecM7OHUObPHQU3agJEtouCMBccNOhKxU4QStuxaiGyj+a3D7Z6SmMK8gGAesV2S5hg8gU&#10;oWQUF+U40BW88LOxJCdeZJoGFO8nMTQaGEcqg4pIBsuaZlxs5HGByUJW+hgoASZJ30+TMmknimdf&#10;ubrLn+RgRwTjUTTw40hvOCSyMI5xlCFgYlArt67jAG5+lJLJwZNij3bIgHLRxlXxA4wL4Og2dqIs&#10;XW6sbFrFRcltuhhiRWRhCUXwYuvLrZee6EaInwO+2gm9eS2ffeA0/mBXumMHQJtdMONvNqsRA7VW&#10;Vhou1ms2NoF72NqE184wmbdvex/3ck4Irce7waNi5c8Bd/n/14L8h+gM6ghhTppNxRSnEhHHC5Qa&#10;6MWWLzO2fZzxvENrU4mpUQtgV1XIQcFmHGwHYkxiCS2nEzgzDoWgp5enTqWFBx0nB81GDkapOuIq&#10;16Dg6C3l0UNDzhIwdHz3ZI6JZlRf7bhauTlswgIm9v7gZ4GEw/tCEzXM3dzSNHsU0WthELAW/tjc&#10;Hr2DZvAc7+s63nB8PvM/eP+ntmwUX3nbmSu9PQ/+m0eOvSXPXVhv+SmvvPPsldj417/05m073qf2&#10;ZdyVOocGDIflqh5PfnvtH1947mDLZ37Vq25xC2518EDAo9s5sHIHWhZcW3sH3FgnHl6HnUBS1nrt&#10;JQjQD0O36UK32gNTid8kNwoP+3bYuB+6+hig3c9wBIUS4HhnMOWDhCaME1u2ukebmdJKw1UoJSIs&#10;F8OpZdjbH88shvzI5s0h//fA2LFYbci9mLsRsOBPlLuJViR0r1xRs7pwHW8qlGYzbTYqY+mBl37g&#10;rr9HAekG6oRz+1p9XKLsqJHe00cWme1z8dQZipC4lOPhxhzCBJLsWYxwBiS3nZIZzO1ttAgNzfsA&#10;gQ5csDS1XIP3xoGoIi0wRw0EC7fg2Nuaeh08wDZ3JvWNVsPDq2UX9NxVgEl0ZVPQKKRshYu3ugQf&#10;SamFsPS4KKZ3CYSuHqXqGsQ2pxpdQ7X9rTCr1GT1CZg6M2wT+mq/ClXLpsW9jx8y42lueiFhuwuQ&#10;w+WIra19PNZoINyQlT0/g3Qqt6kiJSqcVhpua8MBt1yXQI+lZ1YjpsO2RwvWqQtiPwcEZ/QWHM3H&#10;VqGa4dER6AWeAhRKczFLX6+KQl0ItMi85XwhlaK+rBV5BlKayDwsq+a7zFjwNajFicYIlX5uotCg&#10;AnjXjaE6pNfDQPk+KVaBqUJO0QJjROOHkWwCqO3BGGMzdyEbZW5sgTunQY02ir2y+KhrfmGSTdK0&#10;cUK8R0HCk44Uy+IGMpNhfy8Xa1eUu1j91qfpTJ2RraoEkmjtQTOsK3FEhhtRGf+eQeDUFV55260u&#10;0OZdTdMLYZIBHDoZv8PuJDp8VAqDuzm67DC7FrEVkIELO3fuS9GYDiZ50AXBLIsiQmecXzOrqskE&#10;dqGDtHyjdsVCBxa8F2w6XL9kFF2KpQM6R7QavMece231xXmxosPT3nAmAalJ/9XgZBVVw4wZ3WH1&#10;AjfecmkgTghWfLxC2+5ia05fTac0PQDqIHuOSMcrS/J52I3LAOjhRQDvGeZPYHVz1ux3aEl22Lwv&#10;ys0WnVs/opMol5no9Y5350b3458795E/fXqn8Nsr1Cja4x/+35/63LmtWqM3vPzW6S8//si21NnX&#10;3HtFvsir79l2InB+v6xdowkEeFFzcXUI8VogtCdG53DeyOrxrTvee2+7oQvF3W0ftM2hucVc2/1o&#10;pJ1DfjP/beJOCUmw2bGs0+btBhRPCMwbwOnLBAGrvTMaexF9nUz/40h7pognaS/gNA4HQ9a4wLCA&#10;WyM+kmW8GbBZUBhvuRsO/RZCqFG6EJ1SN4rqszz/FMlrQ+lIgfJ1s46XG6GM6OYWNyXdIYNvzJr9&#10;Dm3YFROqFoMQQblsjmqFNVj6kW0DMsC7ZKUfMwtzDH3M0uXc9pZKcaHCXsKFTOyqt2Gi2LVSePSE&#10;525ggVVyFp09mrwlxpmJSueZBDMyTlAhLaPF0bHtsbZk0OPCeucftZSNvttS6Ld+KCphTRmPlRPJ&#10;fcYozR2SFBLEXBON+g0VxsZK8UZCVMDOQRTNGJMOBlEJysdJLWu4MVSSuIA1hLBJCSiIPdZrXjnj&#10;kZSUUodmXG/wNRB09hJtvekRj+pKE8I0rlewGmyiO3HbxLpdDZ9r9vGmFQn7xQfqMgBdVGbYRN9J&#10;ImlH8ReHtIbVQfaB5y8b0dhVmoO9KP5V3Dtk/4Bit5O7yQWYSEd6AKU/s8KfDI+KkQAbPgF3pDQm&#10;GWQCQH657DUbodMwcuCXqFKBXJT1RZHSjLiZUdYxCwaAEsojndo8dBuJZV/2Vd70gVnZ2WIqpxDV&#10;vcTRRLSRLHlHNpYfRSscCK0tCW2J7KgWXm9cctFjoc2QE1iitGDqg8vXL47xnopjwbZg3QWxoGsc&#10;fOVMxCZ+Wgoivt0k54kATaw3QJcWi70dQe824lsMMwGIMlo3CFvMvaI5JZJulhoeG78CVtPjqt1P&#10;srBB8A1o2VHlPQuKrrTz/Fjy6JN8qcbyaZBQoUtM6uVHAh+aPNSPg6Q6jNCWNuAd1FGa5CqeiL1Z&#10;AzbK6xZEdRFRGEGEu+RPVtj0aL71LhF6ev+XBUsVJY4oHcX4KdTIuoQ2/5wvXfw7R9c2A3RD0cnS&#10;4b6y3ArKdcImDub4ADXdbtbpi9bnZDaO6Ic76BFzRwYv77+wCadOdIg2wBNXrBHPRmVT2RZg51Pj&#10;8s+hrF3XO975x7/3X//ry/hu3/j6267cpv78v/zMez6yrWr0ZCrccP9LbzrZxkabceXbEqov3j0v&#10;2pYp/akvXCh0SJEuSM1tWnWotnfbdjuyCthQGWXmzJaDV5PkXELYybQ+VT+V9Mj5g+1ieM+6TJNc&#10;RMZk1qw6QqO7FFUzzTIHvY7DC1yxlQ422AXN0iDpggbdbM8jngjHsBXDqfcsuOZqmizRs2Hdm/jo&#10;Ra42/DMdghcjdLxBHWXzPyXcOmsXjZ3j0BjzxpUTVov4JiYRpVHCwxx0WgsrEcBkMd3AoFZp5TKc&#10;uqIbSc6QXKi1g3j5U2JRLMOiYuicq9pFWN52Q8Jnzudn3j4Mp5fLC3jpHA+TBheACfXmJ7RkS8Qt&#10;SMdaUnCtXgB9TgkkG8XTqOzKlah22d2Kidb2VlhbHSuaq6kTfxXeqIIpQTBpLWjCZ1H5koh0KFXx&#10;Kg3LyPaq47P5W+8tsv9s7nr5pk0RLAMCuk4W1DUJrLoEGzZP3LM9Mg8w61cXiI49lEgm4nMOuYDO&#10;rThkTWFRwd0I4fy4YLomS1JzPBTUqBUGcfiKHEnTNZjxXPkGceFA01VzoZZ+P5ksGOMq4+n7yHzM&#10;Iasz8ytP5ayqYVHkj6J4k34Ag5nWkNEPWJIwiL6PDbhQqiKdRCb2iuHo0QUHZtpOEytrrM4paA5m&#10;Qi3RFT36L7JwIY0lqVmCgvWu4i6X/OZ7pcxcUNOXzIGA4HjFC4L4lLIvEAqEBj1zhE4ksWfVY6E5&#10;uEr8Ro6l9uA8Qs8rLFVblbeDWOYwOReE101bMAwMF84OHCHgJAJa/oxWQZa07XxCY1X6gFz+0ViW&#10;qr4DKgRTlYEw/XgdKVMsc3eXOaVsvV6yB9MohFF6WV5uFsWYnNNPaJ1IQUKf1WRVpPg0bxI5ZRQD&#10;3ySs4nFkbS7xgSMvCytqu0nhizR0I++l0kwOgQYoQ/lN3sB85u8h43JCf82PoglOMXelq8I4pnze&#10;tFhGIpIMpVlVQ6N8/cWRw4oWyyFJBz4ugjJNSk9Vsnn3FkO+HgcsT84E71Q+OJtUl4iz/IYZ7EVK&#10;4C0rsK1gXOYUa+vidl+o1HnTFnQUFpHeJC2i6VLLRZwSKheDXjTS1ypeWfmLLLhp5MAX6zk5nxEW&#10;Q+7T6Zqi9Y4jSWmdoS49ajRQosRajstOYvNsVhDlcBWP/5IzZdHcLduLFQtFjRypVNJrYiyOH+Te&#10;jTWgQmXH2kInIe3YUDYVB/g8Ecj7Y8GX7ijBvJxMhxK1qxKM1XqsA7sohlNM080TChrmikp8PSb1&#10;qWMjq1GYFPSLRG5ntc+lwQMT6+t6rUttcGbO+dyIjt08Glyh6cgadSehUYPM0BKOrYFATD7/Y1Fu&#10;Qcj8gZGirWgpYLpEqeUoYTiTkgaCY6MmvyWaDlW5uUwkq8VWGenm9TZVDgmVPxD0NxicI5ZafoTB&#10;I9n5I03FU/Y1mfwTFZnBh0hVDvEpcvLh4Cq+wt1Sd0pkdQC48N1g2uY2XDdWMrx8tVgs5hLTekba&#10;N4N+G0KnkwiUaAhQcq74ZpSrGkeYKf+dz7Trze2Vfrzp7puuhG1VtqrKkUK/+kePb4nu5sc77r99&#10;VoW7vVHzZRfx8uPFd5y6PC5YJxZBOg3MhBZyhbve1NgXneijUkMGxs14xnZS5iOQCOpkDqUxH8ex&#10;2RNdLqvMmirPTedRTJg2m2nFHXnx4N2aNjCiT3Qed0SiQtAtoZXFtCV3s1nPVu53id1WUtTEAa2u&#10;I5XxDMvmtmtxam88laFPWEfqxC8KC8pxlTneNlBVOgTpXYXvR70rLhrKrU9oLSPWpRuXaOsRTcoY&#10;3fHGmjxsiSbOuHvm0NiVWxrdFBTSpP+nbeUGOLd261WuJIcyG0gKEvO8OhlOLl6ssdLfAKtRS2gD&#10;bLwL2vRiaRBgomcOJbi0bMoqsc1TmTxcKtXxmtnQRM3KTtl7VdNW7uoLf+ZHx2imEiiZWdnQn6jc&#10;LQT52Nx3ZwefAMshg/q54hzIjki+a5vM2H7NGOfOXqiFMGoYCY1CYmsvAtbxTC4GgEbNiyZ3niAP&#10;Ruzr9jW08cXszSY63sslooeTGTNsopzAoQntsJmrMkMi3GElMf4q4twLFbxR7myq8BSvkKTdJdL4&#10;YBrXUkYP7Z2SR2YcG1Qnj1jfTaE3dn3WW0dcRrZn11hlkzkUkW/SkYPqSe0aI80wE1zLIlUya8ro&#10;oAD+xvpBL/NRp2XkiYQmx6rlEb/zQOyPgVjQnMo2RPW3YoK97kRg63GJHErB0n10SiumQknDW7HB&#10;W6EnfiGvk7E1OGjo6g4fg01OjdME736oa1cUMEenThlxIvfEbpWeC8KamQCjCG37yx8OQyOOqjx6&#10;ZbueoozTRsA2bRf1Pt6cAFHhEtUDGYGwIxxtxnBqjLB1yCX/CsxAeghTi/+okRxU/GEVjhuvp5oS&#10;hOjSfevxVyw2grvc9ENGJzNWay750HhU6aJBeTrScFgyOlQc+jVFvi+Zz/XxSGxNh11F6GOiMLQO&#10;zK4ac6R6HwpvwxpWg0TPykZPSSecIa2vd7xX/PG1958I4P2x//UjM1DnExe2D62xx9d9+fyWnNtf&#10;/3naocLux01quOOjrHBNLZquAM21bYMD7GzuhGGjpBTdzh+OltRe85PmaBcXmJUHNx4Ox6h38RBH&#10;iUPsHo4leCa8pTS9RYZbiqoBDSaPjn8V2M+HkLnS95Z7c4w37C3OFsNUPE2sxpHrrWGod9QkRFby&#10;oQG1SI2h8puGOTdaFf1GtaVlgCh46p2rS0pT7d7ZO1nizH09JAg+bppRBDCDEA77JXieM0YTuc4W&#10;HEi8kYEDjBgPkHQPQP27WHzB1CCq63hh7p9gssgQasP5wzRxzrtyGTJCtB4YOSsEyLI1l0reSX0s&#10;h73apTAKECwyZKRCXI5DgmXbqSrQR5OM1brMyjP3dJFwETOTc0EgUhKG8BAV/MPDOz6JAQli8Wyu&#10;w0xCq8HJwuur80TVogkT2vgX4jsg/suWa+M3oMFJyFsY3RpmbS/T9oRDzqLPGR1JOGwUNWGLTCKG&#10;dr9rVWOeQ1d6VXoG2HEaVpNrcaMLxWwvhLPvxT/5JMzg4VhieIWNWDBUHq3lc6eIAtQOl5J5BnBO&#10;t95djeyctMsdx2Qk2ijnZlSJRGyc4amITULpTAJNJ0axqpuwDcUih/4ILyEf+oz2jcNyL19X7CRE&#10;XatEIXCsLsOhA62epfEoXtEpCt9L+nDCnzOUq30IfSLLg9kqmmdXQcc67CRVjb7GkYy0TOSN8gg1&#10;FKauWsGlJAnyPzD/yzmwY99PmlBX7Kk1XUE+JCk3qrkEwE5I+ZeI9Zxn7URDEzWvJnYUCjMGfK0N&#10;CLYi0NBtAwLUqaZzaIMNZ6ZvKY3aIJcyUYhDKzFRNWmjXU2hyQPXSQfto9hcKW4aZARCDoNNZh1h&#10;75osTI1AVGBHMRqkogpIlZDsWs5CvW8FEU6xorwjaVtHWqihTo5U6rGhTnNMbM1O8mdO2jA7S5YZ&#10;p8SQAE0avI8gsk8aEervhDaSKooriDtKWCLUmQXqqd7Ibzrn6lD3Krlp1s2RFjgpq6HRbGClHJSr&#10;7DrGe4Uf2Rv5O7/h3pO8w0OPPXdZtiQDvG/Pea3/LjyETUFLTzwmhLgBxTXmR4xwTa2bL2OvF9Xb&#10;L+L8PP/IPjHx3mgzdFLnf3hoHYfH5MBDujyQC0IDbcxVwFUZ1Q1A6zbsEnw1C0VNA4fVCerk7W51&#10;LCtYHjBBFai2GwW5xpp9x5qXKIkcSwpXPb0IN2auXv5PgH3KpElmDcoMZC5AgWnJqbpMcSxH0rOi&#10;kSoFTfHVDzbY0vZLdMNc6tg0pKZ9ptVtpUmrGkvxfw5GzYRg0aASuFl+TkdRwy7LPGAo3zgzncml&#10;k7pQ15IBmuk0eA2b1LqTmUhH6Yde++Vx7lIi5Z4W4kGC5zKpeL3KX2YPFhlDOiDaWKFVUlWQS/Sm&#10;IFmnXnqFZjCdJxtD/afMGG8uowUHtjBQto8Z4h4yh/PmYphdWpTTQhNLYERlZ7ezafiW2MQqSMAL&#10;RTiKdarivVLd5v3t61wWkqCQgUO0KAqIjX2q4bQ9cwS0vE8GQ81AoZmXyzRlCkRNHfnCMLGjbh6V&#10;Mb2D//vG5QrDFt7MeGzcNlRP0/lGBD3boF9IPe7FxXoxEx7juCbG7Ch2vOVyj7i3KCL/YZgA7RXe&#10;LBMW1CZTF52pM2TyN19NZWYoldYWYoRrtnwMzusmSPCqhmuDYL6MDIuHDZq2Ez3GC6wYpVBhdpPW&#10;s6Lc7EYBnjHpYKe8bX7DdblkqAlN1OMDq2IkmCi49on72SSRWGJQnSnQUe3JmLk+Eg4tYT4A1UdM&#10;mbwslYVOe+qMO+WrRc3vMpoSOnFqwFbbiU4mj964zuXeQd9qKrjI9Avux8iw/RBNkpqt1BOAyans&#10;SchDLMvaRejVp3jYTb9iH9r3gmrTIsyf9rODvKgnSMImVixZj9usL5w/bF8x1TxaVDexEqiXFAiI&#10;vs3X9TVBM6WteW6knpdEJQiKlaJ6NAPfBGU8ODJaC9ZIOw6FAfLmABVwhqF0FLsETdSM07Sz4Ay7&#10;YGqHD5a6DHrNpwBuyzpXAWfKV+9y0ansInHP22VEdbzqX+cSlZKjQDCBKF3veK/s40e+5b7nw2bk&#10;HN0f/PZXhMtBpb4SDO2nz20LMt91816x+KflNkLcGIJ6kvYhPS+AXr5x33tmbxspb29w1e0WqPF9&#10;taQg/d1R3xUP7S9HsWNFuAIDgVgl1pcj+qn3r637OSZ03oQ9yRCP3YROCVXt8REO54m+JrZxxJXN&#10;blmrKifGSg6uRa3eJXJdmfuD08vh7N5yb29crvf3Me3FxaXchWUV32Kh/h+OWwqUOAJKdeYuFF3u&#10;gi9bmPM8rhszZz4VDey1vjoqSFup1Fh/A9GZBJncLurd1+7uINP4KPmEC0nzi8WyaohZ1hcJV6KO&#10;l/408xeIdfvBiHCeMdWSDAFnSb8eGwTxcKZ2NwxZRpvlxB++GD53Pn3p0vpU0ajiswiZ57y/ZhR2&#10;OMsZy1orXSBV60C7f5A8pdIFU3TqwVJlrPmzLrUjmxwsk9/kIIPbVL+dS7nNPn/bjae/6tblm2+F&#10;l5wa7xiKj9dYJJHsr4XiYdWD2LH9XiOwhFhwq4ELeQquimZbVP10LezU+mpQpiuLlFlM66mU0PDa&#10;AGQsZQiHz8uwItccDLjh5VjUeQP47dYOsUK7DINPi9xQ/58j4os2u8p7P622nFcqeOrO0hboRabo&#10;4gzGoxAz4Z9s10wR1pKRnmXGsLfEvT0cltKtqTEHYaFFACwvL1lBVRCIcmVLBVvTrhhrrWbcqDlo&#10;1DuU5gHVxDyKIZfR4Jm+USSpZXeO2vSRuVEZHuUA3CGCw4iKonIIjbEvcbMFbSXdo1qEmSkO2eAT&#10;PSQJdFXUx9zxFmHzMCyZ20wrjU0XCc2CQKZVo2BbyQpywqRYqy8GPAk7gYQ6jWfNL2U/QfX3xsa0&#10;t9pJsRlU6QsGqBYIWDW51h4htoF/qBk6WLOH+O4RfTuSHHyGGnCNEGKYz3RFGUVKEK9YvVUM3wi8&#10;7hTeyjQT2zinyIx2MAu7SQUAYv8XTODO5tuqPcbO0UTzmV14L/a+XqPtYDUsJOMtlLZes2PRyWZB&#10;M9HRCE5rEe3LKc4mV0ltbtj3X06wYvHAARx8JdEEFdgiivtjtUKr7ssK8jczk5A2Sy0ijU3s5E9K&#10;pekzA1zOlJpMJWgygVRZxKJo2tWDkjNHrJ4mfeLKhMKgzgucPiItLOl6xTeLc8FTDcoSDYGbvpRb&#10;/PWO9wo+vucNdz9PYNUf/4uvuSwS3Me+dOkEHa/PdAeRytDJ+/HPXtjyLe645ZS7OuTS0okv38Ix&#10;7pbt4uPO6dKMnXaMjBlSClc3lpa7oDtv2qrjzc/xIeZhaKJ1krf28tCtEpki1AzCWUZfKZYhtns1&#10;adNrrqB+t40yPG1Cj3AXhzPeA22R7cvfsIuIjsfoKBZ/C9JlJdTURQjgANk+ZAg3lqQwkbE4yQ/2&#10;+efufRYxcDFUMBQ3QMbQVhXz1qy4Sci3VuMOsRXJWF9xQyEbotTgZ2bmQ5VivhjXQ9w7vRfPnsol&#10;WLFZza7KtwzxUmlf9jxDuZiU5ipzTKFSTBUe4fsLh/dmC6vcxUXCariJLY3ags4oc5kiA2dGjMck&#10;6a1ieILS9xqSHAfBjro5V2L7RRobmCdRdbCk3KOyGevlOqtks5MFPDOmc1nFmse9RehX1HmL4rqR&#10;UHrqASu0zNk3UVW+AD5nwkAj8BbMkTybgA+EXkTRfK1i8dvJ77h+fD8+9Mz5v58D3Z99rtS9azGV&#10;DcIg1f3EbMY4NKdX2b25dtgje6mVX8wKU7rY6tqkgH4pMjGNPs4jjD148IW3/ORr73jHDcOLFgfF&#10;ADtfswlYayVOSsNgLOE+dLh8kYX2uimpZxWZliVrl8W3JKgdNMioElypmqK9jxoRasNsbyChFHL5&#10;J7m6htr3MCbZ9OeFuCA73yIo8+EGMfMDLpTo21kYM+KEEJzaPM6kaczKmmG1K3g+ZJjmfzSzQ806&#10;VmU4Yo0xM3syB3i0gFdKIF5fcr/zps9QpcyKn4Umy4SHTPnFa0XIwXJQB5XZse1wefdxsbqQLl5Y&#10;kA1Aeb/FYsw85jwuyjxhksaLh4yI4Jl1hcK5wFGbHQaiUp69FCcpdk/Ujpf9ZnHkhaKEgefnrnmd&#10;SbSLi2+PGEqWHiMuiuNRUeVna/kx94IDgW7UW5YPGOJgLIF8Tud/5x6ohOGqWZieROZhne15ss9N&#10;ERKsy9fL1tQHlBhcKPEHYyjEEELOR8o6imG9hEyWGJGizvK5mMSXqWxZIolBZE++Yt/MDPyyq1YZ&#10;1KUFJdIu4jThYrNFKxkrjhlBRVk2KbFnKAHGkd2k5Ma+YEs2CvbNU4hErk4c+iSZc5wbLGebqE5G&#10;UBEIqPl7o8rPduyJWLa08SIxQDPWVfEJJ+UCWOgVeVGL3xefpiAO5qUfWyRruTSJjMddefEWYYOc&#10;xorFiTFmdymBVhRJSUBRLIwRalwSphEnejfQpleUH/VtOV2KzsMoZzIaZMjtlTWHFhObeJMTms19&#10;YpNnGUbQMS0+aFHLpHY1wNFbp+s6KXBEUt9Rmnmk1iMCtTYsp37UsF+U6WFU9Q4KpJocx0HYD2wl&#10;zReutOOjmnBZfeCH9QnrfZkD6WkoxUsEKJOCtAAtXQCV9Q3VY9YsYS14GHwWNe+CMSYbW+ard5V4&#10;9sMS+/ViYDdBcR7ke1Q5bVFFTXpbCtFiohlgHq53vFfqkVnEP/yXnhcA73/2wCsOb7xf/9Jbt+RO&#10;5xyjE/TwwgaMfSBi+MSj23a8N90whKsu/sSr4lw13+HffCp8fitfsQ89/MxbX3vrLpE8W3hZwZWy&#10;dTnu8egMUNMJsJbQZKLvpK/e5vmHUg9ShYwAJzTHie/XttsTo6BarGGM5NtC9ioqidVOJCpBjVu4&#10;kfI8gN1jYjE4Okh4waqN0lOp6/Kw0K821PqeI3bVQFEYgGDAbNTvjM5DG6rtc1ILaGO3BpDxOfeP&#10;iz3JwDQKdGVEL9pYWtP+9V2HqNpAbdaoPIQI4A2aQSyIPWNQDD+qSDgoSVadgTtHK9S4DcEq6jCK&#10;0Mx1voWvIZ4b099/EsLjT4Wnnyodr5ZylfZKztIVVPBpotKnXGoYBYcQXrCOyakIOcgdb25fHn72&#10;4FtKqhn7Zw2CdwvRmMYiGGBC4bD9pdpucIRkE2+b/5XO1QhQR8fDFNozRKhJyETPhOnlAKStiN5E&#10;JrGFr/gCY++zVflzONN8br6E4ZAAqZ5iLK5LRi84kRfWhmO3zZIDuzFSrHaHPn+1muKUYhUI3S0A&#10;b1HzirtUWC6BmlKACUCDbYATgDp4hwrnSVsWu80fhqH2PGTCV9rNYmE79lZNyBnAZXqhdILSYyIM&#10;QxtwGxu5JocCqeTWJ77Shg7iEpc7y5KaoA05f+dU7LNXxbOakpMIoaPrlLzgTPfCXOUEYrybzA2J&#10;e6YyRFLzkaSG10546AbDbihk2tw2Mnnk5hfIF4Djl2o3CZNb5exdepNpGrRR9IhdrBEekouFcjWC&#10;5XwjHrYhk2SeCiLicUwcLbV4dkyNk+G7WpdX10+bI1U8vGVXWOvrNbYRKhsdGto+blbYzoyyU0vX&#10;Ei03eDNPaVldVz/JTKahAAD2H2dyFUkmd5mPTn+DRrZpEoy9nwG6YXxFrtsEtHZl6pJ02w/u9kes&#10;OdiSPWbKrRjdMjVlYaNmV8/nTV5nNV+xdvfHvvf+8DwgM//IN73ym9965+V6w+1dnQ/19aUFsaQT&#10;yQDo04+f3/L1d73g9NUiHcMRHptX5XHnLdsi85949Nyb7781mJ/CxGr1CAEzHnN+sWXc8PNKC53Q&#10;wdSIx6DGT4J2jwje3EgWhy7HZKb07Rxr8ahOO3LTyzQ3GvpqSC53D1G7iqpt5sCv4kQzlKzaYkU6&#10;rpAZyAU/WQYX6i5srmFBLVkKPpNHvKyYbTiGmplCsCQOMg+uUlu9AcGi6VHBtJ5T4zHqA6UOBp1l&#10;Y78HpQl3lRi3/iUcSMRjQxTUNnLxHqMLA5LCkVpyBN/QCPVsJqPIgjK5pkaYsP0LnF7cvTKO/tzq&#10;QrgwhqefCecvlvHB0vYYiliabHQctRtUncg4Z9Li0PbDqN1yci44QWWN2oKzCi0Hu1y89Mz+6mA8&#10;LfE4FBfHBOAYKkla/Zc3+HVBNDO0KsKqDs5SXQk7Uzjm2mQoUAOcL+XjhXzXLAVfhOhckRikAnDJ&#10;kGmayZ2spnIxPtCJGPBwD+RJErUX9alerpWv7RIGjh6+mXOcmnxE7zy43WehYsvojb7Qr2guvreA&#10;RrnRPYDVfjjYz/ZPkradF5blKcpAAzHUsPw1bGhBAupol9vGm0Vxs/M3kmGwwpUyWiXEqOpyKwN7&#10;LAlOA8/RRu5jR8ooGTj7l/PXKH1HnZFIRptx4zFFYbuD5d4RAEtDsoJkRz5vhHRNupBScK9GXOX9&#10;QOJwsq+n9xeiNblhUQZSKpcQUaDzf60F5g3CWebkcUUkyzq8iBX0xGpDCzV6qnKPk13RdE9JPgaP&#10;ua207Alr2A9uwElY6/2oj+btmLBYxwLgWDP1bom9rXSobtieoSCJu13UmIVmea4sVClvgtmbaApt&#10;n5XMmE/siDVGJ2FsbqVdrzWxCkb5UHULEx+RsZ54XZi1+4sMEvUs1d2TPEsa01GrQBvrhDXw26m6&#10;6cKMzCkhanQbzmyTkSRsZA0lBu/JLn/yCZn6qgKs0fbnCO+YKNnQ3ilcEqcQcaqDwxq3gZOPQawE&#10;mtBx4ep5wBP6MvfiFDmiLqfQKJMdr9oUz9joP3SD4vWO9wo8fuBtL/m+b33ZNd+M+19440989/3b&#10;kJDvfuHpLd/zN/70qaeePTgZQbrQ3lhowcaKTz23/vXPPLvli1/9kjOd+ulKNcD9aH23lugDf+vN&#10;mhczsuwnTMT90Nj6z/edr7rn7Jaf+DuffOqv/IUX7y6WdXQ53BEBPuxfx+e9hXXaaLYBW5k6HKld&#10;tjNo2vSiM8HZqTzelMdrJ1EkF6ZIXsp5eeciQFxBlba/QTReBHrZ0GhZ0mmztdLq1LA4xxsXsUkS&#10;YqZxEiITMWkH8bIyPK3859BzjCPYdNmVL4pqQpzvNIDqWhHrjhQ+tNC2J1YeRkPeNKUROO8rBmPw&#10;kmQOUgZi1Gii8vVViiUzeuDsIvHJ0yMaJ2CnxCJAe1WZmswd+8SDBmKrlZRaXGXUSF47joJX1xo3&#10;KkUcpVVA3eeVeaJ+1N7jU+xzJ6bZcudXi6/V6vx6XZJCowxIwMsIfY+vGI8vkVWOi42nk0/urP2/&#10;oeXQuci5zi368CkQM+rqneXMiip6JwG2zu/bmcqONN0p5wy0vitNRPbM4OqIBOxeSQiOk2dYDBye&#10;IgAt9gE2QcPNCwvgtEPxh+BI2/05XLpF+6xsLfszx8yuV7A6gCK/p49aDGFvmTFeY7ijd6Rz4Jzb&#10;NRBNrqn2cO1qWL56p12Jnh0AbWnrE5L4rUSYwnokjvAkV2SCc+WsQqFYgoSi8XsndcvXBiC3i0NU&#10;Mm1hX5NXyFhw3eKSq5HRqAJjdkYrDWdilS5LRdmSSrcUxUmWL0C945rBO0cZczvhzkYA58tUFxlM&#10;dcSFILCBSmxYKcY4OVR+BFYbIZvCgetpp57P4CJSg4dqcfZGDC7Btrrbo251EAMzGzChW05tLgfo&#10;WRSATcWk5tX+ZlkvRW/+ZCr0kKqqyrOj03RCmvy1aDx3hjr7Tk06yyhu3JMeWIz12HY+VRPEyTxu&#10;g9eITEZEUEOBeqDLbbGwGUcRM5B1miKriRN+owq3o4UYeHZPvbNAHQX6XrTOA1Or3qpdtSkwogYu&#10;s9NEnBu++dOvn69wTLIdMQzesTui5H6ZEBqwRrEjs65bP0F0uLGZ2zorKyGkX+94w+WN3v1r//7L&#10;v/yVt4RrbhD9lnu394h+zYvPbv/mv/jbj524n2/gwQ9+5Mmte/jTt5xZdqAY+VVcEYQXZ/xWT/xm&#10;G6cAYRYyfc2Lt1VNP/zUxQ/9ydNvee0tkyge2Br2rJGzz55f/fV//NEtE7C++/V3/dC3vTTsoqu9&#10;5ihvd2C33E3k9bV7nzrhLTtLwZPGStemF9n6EpmazAGSkXl2FMrrnPrJ2sVN6gtBsOQQpQXFjSyX&#10;Q9qnfy8w6aihNxSBk8HYGPUGB9UJwkNmpOvSHjgJ0hsXijTrVL8kKBW4hpINVvT7Qe7fJCtUZ2bN&#10;2iVBW/m7orWhEp+s2o4CdYpMCc1kw6qlfRRG51CSO0EgH3Yd5WgERmDYxlmLVh/OW6tJqRkGv0Ik&#10;SvYU0qdl70hSbm6sFznFIZvv3ZpB3T2S3coGWzeLaqIaizKbd8g46q52py41dUI4cJw6MUywGmCx&#10;MFdL0VoD9dKwzOv+WnZAkVwC0wLMBd+5K/OgIikwIxx67fEQcdbZGbBWouRcQhFKvsExDrmbJig2&#10;V7RyA30YNp1dwvrSssExTIKMnBIbNdbTDHs8xtnPjKaUivnolSlXulI6d/FBbbCVDTGqfbve31e2&#10;XYugtUKAXlqMniFPlOb1QTy4FHlpgMJnxuUea6HFsDbbBPDZhsRrR3Oicni4sDlMZs89YIrV6Y0N&#10;f5JpC9gAj3tWalPRmwhzl6vocWRB7GJYlC1M0u+WNpW/6WJhRsFRErWclw9YrV70trmfICvqrKnP&#10;b1i8KMpkTDJ4WVO4KHxidqGiGeFYLKzWaniJ7MiVE78Tya3z2EXPeVkvxqhh6GqJRpsAHLUl7yK7&#10;rZJoyVh65W5XfM0MFKJkMDvyh5I3XuiQ2ArWsRJTBMwIs7PYygMHbFoLNxhpTLbUkrcGRioHwFJ0&#10;WHePDv2T3tiknNVPA9VXA2auF3DR5ghOZcHnRUrVH5jlvlHUyGhMmdRHSaABi0ZmZmexxtyjQrso&#10;5r/Ogj3JEKGIyCVoV4aL7HLSVnftkIcHm8VrzeKvgfP/cJRtKCPPkcKvWbcr71xG2zHpnY4U5uAq&#10;i0qMrqQKdLcKc98uxhDQutkHaLLS1FpQbbyR+lKKQ1AnvgbowJ4paY13vWlGTatKeuDRM+rR3OyQ&#10;DRKFSxGis4A2+3vdCAn9Krn30cHRyLf86x3v5Xl8w8tf8G1vuuva+lRlUPe+28/k0N1dNyPjwLlJ&#10;/ty5g22e/Kt/9PjlQLDVOT/Ae3//81u+5itffFO1YVIqRSxoicyZqgBvl44BG2aON20CbGCGnd53&#10;oMt/5Pu7+lgAe1o4MJEN7Ec/Z6c1ac2X/s1nhvtfcPrhpy5t85Hv+71H3/a6W6rzU+pTl6aouFpV&#10;qQVRYNPs+IEPPb594PPXve4F5J9dv3uWgkoLzUtjdQfb0YW4RUpSUmdNsbGNU+pw1NvRBhox1nUV&#10;NKUUqlOU1GGU8YAeB0FGrseNclvNZZGOAl1CAIBXulmUglOJx9ZsGeqNCjb6M2uZaLY3xeElb38B&#10;CzO1YES2R4bABhcDE8y46h8Kn1hAEJojr/Lt4aZhuH1vceMy7e+vz4e9JxLl3JzaCwdrBRI1o8jo&#10;duxNhUxLFs2C2C9xp4pRzShGQod0qgLkVhUHd/igv8wY2MwFZXJtpsHL7Ma0WNJpgTWAlzcV1ZuE&#10;w0+yG3GuYMkYdQlpvzjcnEoE6g4U5gReTSojKKjedrHjZam0dy4XR3zgeAIPDpqsWAx58gAIlzty&#10;u0uQb5veqogEcHKvWn1Uh5EKoYOiXuxNHdCcbNV0RDO0YaFn6pjjZU4R8Byz7S6PHmp4RHP1YVOm&#10;cYsy2vGCnhwsJvCotkjcVceBHel00RF14xAawDPVUKoIitzxjh09QALyQtBBw4KqnADcY+SvlGml&#10;ZLOy4pG/l95VV6qe89Cwq/UASCJ16nnCDeiNE+EamKNX+7Z6p0laWnKbzTzeNDEqbWSP6N2U2x65&#10;DUMbma2uybraTcYpw6i0csVlKq/+hXa/N2a78HUaV8tMaV4nmpcN68VieeqG4gLFa45YSQGa9TYt&#10;NdzZRltkucstvnQo1jqgwX84eqgbw9JSankhzv40ZWRXlv2VXM9ZY1vc75BsorB03qtV3jrJGMK0&#10;SqtlYZBRqlI2TCqN+kDde2JqvVw/ysRO+VvimFOWyjYnPtfyWnhQ3vlgP1/2eSMKXLsuhX6x1CLn&#10;HMhk7yKaiOsSIWoeyWyePORdR/Q10vdmt7z8k9+b+qfsEc9noPTD2UlrKI73BBcmkJR0CA77YgE/&#10;tSvLOkUYDDbgvUW2zIV5rpcM7Tdkj7VAhtuSZQbRos59PJcmGEXOgUJkVzVwIb9uoQNlOUnXA+ZM&#10;5CyUmY8LyiyPNTgZR/RFoOWUCa0eZMnjAkKGbOSDxcoHa78x9k6OqHwlm90bLC8IZaeSdbKBYgGm&#10;EicmjlDtBiWoimccewMvpzLjQTEP1mU/CT1e4OVsfg/OmQmEBKAL4xhdYTBSih7K/ksU4puP5CoK&#10;bZ75I0V0Yqsjv5Ki7MaSjj2UQUwpw5SUw30sTTFlcst7IWFV8htxGdRKGtlrYZAyG5xcP59GVJUK&#10;3Qc1r6wqmnisBEzx47NqqDnkcm/S+WN5zgF7QADrjpM6QmNYwSjGHmxx3iQHiE+qGqrp2sarXKoU&#10;m/U4AjS5vHlhuN7xnghKfeVtZ97w8lsfeOPtl8UJ+YSPv/mO+44NL3/NfS96z0ce2+aZuTH++X/5&#10;mctC287n6z/75c8+cm615fO/6pU3z3DM4PmZlJtm6Cu4yb/6sMfbX/WChz+01aF56PPnMsxb/Kt2&#10;287YocGPPHHxwf/v8bC1Vvy1Lz2DLf074ZUxtarKRIwnOO6tmfcMvTnhyTYc006v9lw2sY4+Ju4L&#10;RqAgk6l8F17wJDYGpuE1eDOoV3kq/W8pe8vMuKC8I4nlqFAZx0moKG6UOKKq5ppwrNiPXkydayeK&#10;kQ/NENQoWGZV5bR/jjXeHU7Hjq4KLYE2sjlzhjRPZ+L2Ym/QdhdcFhIc4ucCPbW1fmyc89Nm26dO&#10;yqtgM5ctZ2M4Z/B1QvGjDtD6myllGl1Qk+oDGwq0tEbGPgMp+Sqxs9/Kfegcv3B7pyXoJdawKd4c&#10;+lDdGqY68cDpzqgYvGXRUUGSEbyfmOkhAQwBPkGaHe4Ux7tRdzsZt+IONnthF+cA2PqbIjM+WIlY&#10;DJUzMLka8qRpvRoYtcy943IZh9oFqSowodn1snQwJaI1GBcmxSptcNwQc3pSg1waCEMlmwMt8gSu&#10;xroeoFf7J2Yp81yVxkORPXck1Jup7hhdqyZnUKrckMHkqeOaoDAq5ceRR9FRzPaoVRDTdiYOUGdI&#10;FTyPEzRfKTkdZsIqnvSnpTlixZpQRZ3JTIgyTCJq5dL2zkNd0myqidZePjO1S6qORa3Eqk++wwn/&#10;AMJ8fQPTdBnpvTXPN+Lmywtqstz01D/yUtloq7XNVdSHB9rSGiuKS5B62uDS4SUemnFZo3uietgY&#10;JoAiVwFPM2liG6Az5WqtsEQKJJR8nVmgl+MNdFFJxFJwgCmGw1mACqiLCAc9433KxEZ3btlQsnp7&#10;hMYDtgmGdqyNhh9uLAbc4KyAXXqc5//0q7SrePJycr3jDZu0uGHeK3jBqterBufmLfmnv/vZbZ75&#10;U7/wx//b33jz8Xrvr7rv1i073vx48KFH3/zqW09I3s7X02c/f+G9D31hy+ffe3bJlF0110tJqzwh&#10;wgg1EI5LokW4nORbrzYhYU+aCUjkXCD3TzPE5jfed8u7PrTtofmHv/KZ19x79pabFrts59ht2M+8&#10;/99uD/B+85fdNum44ErpeGtXYtFK/XrIridH3B3hsP2R8Pi9ursD4km0yuLmszvDmYvHqNxMBshA&#10;vOIsJwEIFU0kYi2A86XcHBM+ttxLp04tFxfXg6D+QzjI8a5705twNUwKPpQptj0jNGJHdCYTlmeI&#10;pDuFaDiDU+RqoyuGWO5mxwX0NAYGyFPaIkmr7VNOhMoJt+HpIEavnGrLHtUMoijJdeYIQjsjYQld&#10;CBsYJQCaNzF7kCITPLNJ2C3LcC7DPoWkPQq6acZItXYBB0lCrYkizEVXxvn5S1JuAaiylmnG0uuL&#10;7RbMWKcex6J9YraMrVubJ6W15QtM/PYkxUe8RQ/rwGvOpE/IKOcD1Fp6qjDYznQvhIZENGtS65Fu&#10;nFMf1GPlpIRwlKgCYLOx1rSrxYZkXvmmh7W/qGYwhGmtC8g5Xsq5RHjxQm59496pePpUjuyBRZSw&#10;IRkuECqq7uuURpsGh6kFnzyi6SK+Oi4xPiXgp+QJFVsppthIu55To9epkIUEEoostk1juVrL8zkO&#10;l26sQNbuBc8tbTKqa2OhD6CT+/LiQLRXjWYF5l6Nq4wqrVJC4RJnZJuIHYlYy4PkeibzxBcQkQZ8&#10;qfrrFpwqso6EDwTbNSdrtsXhCdQTTlKyygA3grrQQpPoHquFEZjFLlb7Awu0A9QmIzHzVKWMlZls&#10;3Qs09HvcMO8yjyKCoMGF6DZ9C7hFXUA/E8AKHVgV2e2HoKQIC6acRNgZKoc4SKCgk6pDla97cnL0&#10;PkiVXC0rX/QpO/MzZ/1MJzegzCwaAgvanBI2IgOjfUvhETyiiAnRxygw9SjqOp6CxJ6riVrlc6AZ&#10;caEKMoyTgXYD4kPLqHmURR4a+zvOS9LuFb2TUzPowGZtIQ181ZCXnZ2c7xai/9Yyk0Ub8641lpKa&#10;bUjNkuV7ZlVIo/fPqs5nraoQD5leoO0TDBWAdnoQMLJ+3qrrHe/84/lgPWVb8tuf+NLDTx6d35O7&#10;lP/2Fz723/+nbzjGp+QG/sW/vC2xOX/QP3j/p/7O933FSZDt7ID1d//5J3forF73oqavKGWihuRC&#10;46p+cnvmy6g89XiVWmW0xajk3G6EDzKC+qa7zj60XUZRDub9uV/57H/+Xa/YcTO56S0b8O5fe2TL&#10;z+LH177uha6yhT4qZju/6GO3lTb590TjtH1RO3lmwnSSdlzlKgg7nYcd9HRsMyv0tP7EwZsSQwwD&#10;FUqF+pkI18Xq0k203rEEmO4NcMMiMidPk3XihuvhqBrdU5Tdvb/d79CYavh/NPp0cKLc+hKnpm6w&#10;30lyPd3el/QWRP4bkfxdgWl74giCZq8DahXiNym2KC5Rx1DR2bjR1Q0kK9CjkEUxPVJsS3a9jYXT&#10;KDToUr5RBinbXPuBnq0PdWae1A3I3LOxPpnJzFAHHsq0Bgk9TsIYH7WEzaUJTNoinDV1r1cKzFlY&#10;tZFEfmBgpSSA6TXDUWe64xP0+UOz7W9NmAWKyFKcHULjV7v95ekhTdwuBhw2uN+r6Eygk9pDHbox&#10;sFN0mhHYJ260h7a8KUgEUcra3dzuhoOL8eL5NB6Us3BRxjN5jRhLGwgcJqaiihRtwlA6vTSAauyZ&#10;oV1aRjaGK4uMJiSb1RBdBiqNpLZU4rgiqK94SNWnii7nElpLV98KmUNZCPmSzYk6GDLrYDUbl+OO&#10;rPLlrCw0Tm/ezAU5lRdliLyIiKZJp0Wl0ybuat5EdEbojNYmVg4mStXmltR5YsnkDowyW/0HQvVe&#10;c5CWXSl8SUZs/oGN2lBCubgGggQ1wlk1lyac5EBrdOE/1WUobSYmtAOcDVeNimmhiatpM3pAVMNl&#10;ZAEgVGAVDXHPz2bTWFWm2A5wVOcBPm/MrR0pQHMXbW3eUgts4ixkqGnccpLJGZck6w6560X/sTCD&#10;QOty3XoXp2Tkn/L2Y4KoOw2JjgzYMACCuV2ps4MwvqvDFcoYJZGAvVy7OEQ/1aP06BbRZ4W0ka31&#10;NIUKsKKX91pMsJvQqdpcMqDADV8qNq5p8piqV6VZgpkZm34SemQWmykvwkyWnDv4YpamDAu0Awhm&#10;++6O1NCZ5F1/PD8f2XI5c0e3eWaO1c2U4+N9yjd9+Q4hRrkD/8mf/8PctR673f3b//ufPPzkpe1f&#10;8o1f+aL5mXesIX7PnwcE3NxJu58ImlQJh1RTX/PqF2z/0R/4+BP/43s/vfsml8XxX/z249vjyfmR&#10;W/HckLfobp9cEK/EkVFxWkcJ3poMHK+gndYxm1WcUQfvPr6JIOhi0bdnenIGb/mHoUxSzRTtGIQF&#10;MMJbGHoZ+FiU32A2aj5VWrASSqlY4jIY2RBaYWETn5uOGiGN7c5RTDgOjp+ksSUSRED/lMGfqChN&#10;SlVPC9BSalsqnN8eiGfLd0pnCc+JxTUno0qR4osLfVICU1RSRKn3BPzqT/eQ3FqRlLPIrP5ENaVm&#10;cbB/nwgq/aJ/uii66CHwITm1LKrp03vhhtPhhlNhby/s8Z97xSP31Klw6nT5M/9yuae/z/95Wv88&#10;Lb/J73P6VHmTG/PPDeHGM+HMmfKXvUUhdYlWMHBws1YNoEJV/9MvtP7nkH+tB6Q5RDjrA8XHXH4A&#10;/Ouafd69J4TJUUm8/5XMnPTkjBMv4mNhvCFMt2FWdoFhs+H7bO22hZIDDr9DzLbebsyEcPh3zGjS&#10;GLM5c0Z0c+Ts6iBcOo+XLhQ/hlNLzBL43O6SiY5aUlu9nGwpRvVDLilA9Cff2jKXwa62accx0L+W&#10;oNryDOb5kt0b9VdxZvbHPlLV6TeWBWpRpIfsrFdGR3QmSNndhw2jaR/EihlFksqFc+5si1wY5MKk&#10;cZja4bKagN4hRvOBB1Kil/Uzf4s0cnBTdEu564/AQGxR/pa89CzCHEDCqR2s2hgjN9brNR9GHKcF&#10;4/XXGTkKMYNHNLdm2nXYLXVCTNBL0vua41zaN05zdy14Jk/ghpJFLGra2ath7t6N7urDCdqH0x83&#10;IAOcZzx7OHcOQJQRsULs5bbFctBY8Pt+J6FLde59aopDhPxZ+brAUbrkqTWQvcmYDFzGGGZbczSk&#10;Fl3pU5Fw+16O3p54fI98OSQQfwBpDI0FHesr/Zih+nvX7Cx5he0Zj4rbp9sKqMmFljMUKn4LwSUw&#10;NTlDjUvB5mrKJ1T7IZGdyMQaCBP/aFxfx3j/HDyys9R3vumeLbnN+WmZd32MDN6/+DV3Z7ry9qAr&#10;N73HEA9/5rHz/90/f3indvfb73/hPXecdtQINEs65e9EFFAlRTwW/XgalQ51djjgeKymF3ms7D4s&#10;tmurjEDJlIVjBeMkIQfe+TV3v++hxzN+u3XT+yV8b/hr3/ySm29czhRK/htzg0S/efevfe5dH3p0&#10;p+/4XV99V4OBQWgox6gwRgw7CVNR81egVe5xvqYrE5PXhCLz0qUBGydQbif5jq2hrUGt7a2yls4V&#10;i4XNxTFsqmK7j+l9ZWMdb5Zb1IAN5xHVjhOc5LWydoUUlSe6VPdEdf0kslzR1UW5PaWWnStsulId&#10;ZW+XmEukYW+RIZ7SE98z7t+Aw8eyl1K2ilmtLPuoxOoGSujV+5l4TZoBpBimsWdyrHttWOhdULtc&#10;4QraGRn7OAqOQRqWYX1A1Sd9seJ39f+z964xumXpWdh6195f1Tl9m577TI9nbM947CG+4fEFLMex&#10;ndgmASNIZMuICEcJQXFIUKKICIkoUYQUEAo/kh/g/CJXBVv8iAkSEGLi4IQEMBjbmIQZ4vH4MvZc&#10;PN09ffqcunx7rzfvda137b2/qq/qnJ7uFlU6OtNzquq77G/vtdfzPjdsmmfJ6TKthE2dVd/lj8b2&#10;5eGdaX6ad61Mol7ASNk8lGsjsTP0Zgd9wlEElLo35AcI4+Buy8l1nCVuR+AKTW9Pm7B7QQoSeCuX&#10;831OX2ICOk3D7jSzaZJgKiHeScKZuRBl0nASy6mGREkGb0NOuDpnFAEXCb5g5t5iHqac2zxCt9ej&#10;8P308U5DmjKH0/FHQ48xnHCoD01GRuk7JAHfgMGCn0PeHLamjvrd7tqcuwnD5jUw6AtbrKUxad/m&#10;B3W3FBfkfM2UqkAzMcs4P0+Sw0fTHNp0XlJCEaXFjEOtMY4fSgDpSwNZtkhqOwKsU3VaUo+2bbaE&#10;edywwm3pnLEXeUMvQG7lvKo8929n3WxawporSkKYM2IEV5x/Ch76CzU6q3WSoEIlboeeL2eOqsJh&#10;nsfpIb768nj28OLicjgdx3v32OrAumPJYrXEXesnY4Yp47SfNVV7EKuj+AX4uSZRCQ+acm4mV7AZ&#10;RDuIElmjozrPOpJXNw/uf5zFQ0BjO/YXC1fMr4MSp8Cie4ThRI7C4w9sxz/GC8AQCq+0J4auqmnQ&#10;dSzr4SxZE53oNy/2A+WoWycZziTt1tphKmqjGl6CpZJ5zgFWms0jNpAiHbx0sdKr308XLM+W1EmR&#10;Y4uWhMKzKJiILjEQAbY49lVQzUFWkpgF0qA1Ky51Bo9+XC4xevDJKDO0PiT0zEmlgVXC45ChaKQT&#10;byT4DCgmOTIDrelF6/qVKyOcsztQpZXJRLlQC5pziCM3WAgQiMtaWS6n2TRRKhfKNCLbnBKNDtdt&#10;h3hMOR/bbt2iM7CnaUKNorHcXuqkSaWqgBb4WQTSWwB1aE23CUZpPLc31tjbZTGC3TaL8YI6KUDr&#10;B1I5utxAZ/QarlCLZUt/toROuTSnZNkQ+lKLV4p7inj1tqrEyMTYgGr4Zin4bLsNSdA3o14Cu4A0&#10;8XnWOa3+mSUCTR+OzhZMlyaOwpzr8oMuqJBlYKyNx976I7fqtg8E0AoDzGYIKpbO3MQiUGn1qFRH&#10;uQvkbNHsCWMsvn3IEFqofJtn7xRdxmTJ0uZclGsud1MM7FzigM4ta6U2+EI3zybZM1cXHa6h3HG8&#10;6c2isqY46CN/+M/9xCcIVd70KUii/EPf9oEb/QqB3j/yP/xDYpWPJ3vph//9/+bnjxFpp5CN9APf&#10;9t5rtFy1zh6fMHOXH7cFNtqDb//afu83vudGP//XPv75/+R//Njf+/gXjvlh6iL6kz/2sZvCXSJ4&#10;v/EjbzlOJY43lAcLiZaHjcb6W1Lub7B4M4D4B6+jffAYQmiDdpNEVWj7cwiEpG0+jW+UDSuVfKR0&#10;Qlwj7Qjy8CBLEZE63sCBAIOooVG7NYYTux13n1uBfVw2dOyePWBMV8pN22Xtvrsa9mmm3+HEAHDO&#10;14yz5DEfYTrn5CrtHSq5Ei55UGpX3k0DarD8iCBgMg2dzEuCeYuGWzxO1hoS+Ve6FZ8ptUsdRfdO&#10;8WR87qlThru7nE4y/01q0l2geU+Hp05HAiEPT8dXd/Ai4APIXxhUF80kijJdMgwc5b9HRrms7D1J&#10;Zcc/gKkFZcuRn3lPCTECUK88/ZOuNIyuqNrtX9x2Mh/60zBgXkVYXXuNy4diMtcbZ+sfHoRiOhTw&#10;8DhV2rey2nQvDI/9RTg8WRRkPKPEnud5P07n+eKcOnjp/44nu939e/nkhLUig2XYDEbq1hotRoxZ&#10;zi3QxHHRkBCYI0wz7sYd5V0RUMyDboSz5sZmFy3Ln6xh6dpSLVe3c1G4LT2VsmWCVFHgSMhTSLPs&#10;Cfkm0/Bo95oeBYEldQuKOB0g5z5Vz8Xe4i4ehiHIUPglE5oXl66sXxDrrqRUhh6TjgznMCvHCeIj&#10;HlT4oYobK8L2DXwGOPRp16y7jvbrGNZOaIsxRrw20TQmsKM4W4vssqZre1UD3MiGauIGxyhZSG9E&#10;LLgOV2TKl9dh9PDkBRm+jioKdtk6vkn9xPRgutXGRWoVGsaqa6NRVdhujqkTbihE2kQLtlIdIDq7&#10;Qo9bguUbboBue+XqRN6Nk80p0LaBvkbEQ2O29s0ULzNNgLOLWgwKOswpFXamTr/XSNX+mSLxHE6/&#10;TrmwPPc2SigWRRWIWD8sXHP7V+hmvPhaL7ECdxzvm+br3/u9H/65P/v3j+Fg6WeIRP2Rf/ejN30K&#10;qvD96z//mRvBUWWViRwmFvo7vu4dREenAzLm//1nP/c//b1PHWkV7l7VN7zrfe++d4SIFC3N5Ulh&#10;EjfhDilksB/39Rd+8tc3fGCHv565N/7ub33nFT/wfb/9nf/3x1+8kcOWGnr/47/08Y/+nWe+9+vf&#10;+V3f8I7N/c+nPnf2f/7Ciz/+Dz59PLdfv/7Ad37JZuNRNy6wefDNHjxnr43FA07Z7c8idDamG/3i&#10;6/61FUpZ1T3VQxXtNFe3BssoHDwPt5iLZvDDMzdcUaN/ubaHUBU8NeYT2oeNJ5+XjgWphHWlccQe&#10;EBJ0TWk1N9NODdq1O/GcYjAvusg5RqZZu+xY0y79XixzY6xBVgEOAYTNdzh47aJDfYrfSOVt+eSp&#10;Uih4gPpLhkG23cLhGCeKmumVgyKxp2oj6LJdS74eUuEyXgmEkeYYWiKFmICl8id+41Sl8MrZlC6L&#10;VR/Pc2vlNeYcaF1+FCYmZ8RhEgnMhC20I6mbcM+YtZmCpS4h/zwM9i4BHlEJi/ILIug8CCxNsfFk&#10;5uMF4Vphr4xp8oHBz5WQzwOgc/ViPl6KXumxBLSaldYV9dgXP0IXfBr8lmHLV7bLww+qZ8JWDw+m&#10;jxcBdazxKKfz2XD2yv7VB/PlBUHc8fQekBJ+yOJLFSqVfpKBZoGwgSaSa8CqvAV2u7KOGeLCK+U7&#10;xXSGJpKd22BElQjMkw7m/uWJnIiiLQVK28G44WyQoTZdLFI+m62EnMy3bGIc5FYzS/48eCQXawhm&#10;4RJdV40KcpXIpCKmLLt75rCH3MzQ/FvFUPIgvgP2JKuCTLBuCfE6yBFcWZqfZ2knAonIkbAj5nLV&#10;gEzRX96uJ7wfWCifBjWD1cVCy02CKiLNzejZKmGN2XRVlAmQMYROoao/miYYPWMNI2mWA7oA5UJD&#10;R7PLo2JnrXfV9hFGtYyHsP5OFvBJgFQsJ2QPtrb0yJOU2jwDECOrGkqHej80sQXr+JTYdCQMdpm2&#10;VIOgX0dItZaoPhRXbkkLrDKYgae2tG0JcErQS3Y9IzVhzLrOUAVLCVZJyNrgBKlpS5q2wZ9PidZi&#10;ZU6YWs2sBVxjV4GG6ClclusogWne2YPmr7XHr2InDGW3ckl23rPSr625z2VAPxOwiWJ6T1nNj+r1&#10;76WX4pV6QgU8rN1EmKDD4iE/TITfzg2v7OS2M9EHgNQJvaGtpvyUVEZxh3jfNF/Ewf7h7/7gn/qr&#10;/+RI9vXP/NjH/ugPflW6ecUR0bY3/S3CS4R76Y82Nn3w3c/Ub3325fNf/NzDm6LoFCKaf9dve+dR&#10;gCFDqplxTwr2etX6TQOx/tuf/nS6IV96NeJVhPkzP/qPb/oWCCTTnx/5337lQ2+//7Xvf7aua5/5&#10;wsUvfe4RoeLbHZnv/7p3u4M3HUqZ7tP+b3AAWyLZFfFQADez0cYW2SeFe/FJMTddPLQoJ5tltiD2&#10;zQfb7t+eYA0EqefwenRQAW9xmbW/sW5sMqexnghVRizj2+byqQR9bw0cld/byAjwyqLUZ1mFNJpF&#10;Ow7WsXjpQp67/5bNdxbkRjtwbrXt5dCRXhbqRiyITLU8C8ClohLWDPFeTbpCkd0eo+mADIi3KpDy&#10;3k59Yc9DelFnCpNomAk6zHvbbTCUHaTsYV7OzrpdVzLzF8zLopAa5JPrcRDkPLQpw0MSSMtWcABT&#10;5mXABa+LLQoJrgyyuiLI4KohwHXZ40sZ2+Y/XnGNsQb2Nlc1+C63dGg6eZwQ9kEv6bHoXuzB7QKy&#10;9h0dGKOPuhnBop03RFjlTdyv5oeZJfS57If9GV48TOUSduNwsgOylJv2cDbA4CE6dQutHCqClQuh&#10;C0c8qLgkrZETa6+KVL1mmbtTdOfNwlA1JsyMSrW2dLDhNbRX7lJq+puQY8mDp9bNxXKBQK5zAQ7S&#10;ysoqUYap2pmUkzYMmY3I7zSMC7jaV+Cu9kULhq9BtdnIzqIRyLLhl0Jdyx6jWiNVNmuzUWG6mCdq&#10;/I2Jbb1KD9rzp2GIlYrmyaoLPKystYjevwKeA4zetiw4p3ceeNewaZehpNpa6stCC2ZvTVYrc0ZF&#10;XMvM3JqkV3sNvXE1htojlrDoV3OyPDcfs1KtOrU43WwDffENLJi/2v2DEDiJ0CaInfgiDAhC0rCn&#10;QoVng8BMOmiMhU1uuu7qtWwYEWtt69EqcZ2sZlfnwq3NCg0gC/r28tm+CHAV3IT1pek0V3VOBdvn&#10;63OTJHmEhmVtaBwbEwCWzVY1IixjJKKr1N4XI1xYNzDSqRj2Wh61ZqlSNc++ng5RB1gwpj+32Nfw&#10;eruKsj5RHKJyBVNIU8D4Ru4Q75vpi9y5P/eJl//Kxz53zA/Tj33op54h2vZGT0Gm3OP7kNJWWy/9&#10;+alPvvSk3vIf+90ffP6ZXblOuRjiHw/xjemmEUBmk9Tx2xeD5bvmdRPC/Ne++b03SpaKIwmFvk/k&#10;tX7VW+/9wX/x/TcBfDcVGZYaRnlE4/GqTu9wa4otu280kXOs9YuBrlZmeNSxg2VjbNbOP2up0M2Q&#10;bTl80+N1e3NWWpBuCEw2kGuN+N634PSphTrSONXkjUGp5TFWE2WbshYrmAUIrQvQtlOqmg7xlu06&#10;q8kn9kTF9ALKJBf5Xb0zDuMBrq9u9YXCLnAPYA94Cox3x0HCQ6xHk46TVHFWVW3agBMbuMu3Wgsd&#10;7xVIrH3OzDLje/L5J0jSnPbtKNV7OwyNIW/S8eLeTegmOPUI6j+W0rYv6jms6akIISwXXyXDXcxV&#10;zwsXO141yOp+UjdUR8W3LXTopWzX2MZrv1VWwjFToycpNm5zJoD1C33iomZEbyyBWHLd7DGL6OaW&#10;93sLVbPrIAit4eVF2V9AmUbGuqdpJLsf+1dHVU6izVNmCP1RHntG98mRxygwodhJK9wtRQ2I9JpH&#10;PT3Zix5y77S1z2h5IYJnKTyqYe+utK/CUjoGhC9JL81GWSpSEhNi9he1J4SpCga3CNqZL7n1BcP8&#10;NUMKU6ucLTktgD0JFvIuZw/V1qjnWcXYSu7yixYRqEqqaZimnPYsJ4csgRKvwN8WxN2NbGj+qF7X&#10;ZAlJzUG+WIBgmZGEzRcZx0C+1UdH0ViBcnR9t9KW5s8F7G03ByLHsUUHhlpVO1dR7wSckZCkYjhX&#10;Ds6oPQjBS94EsJxg98HvBbvbo9/AC9aGun7a2xpsnSZ19hhUcQA14BdTqJJrTDhuxnphI3dTkBG1&#10;YuRYaww1DXmxSsjWMsUPRGn2YuGb3Vtdhq1jd5fJ4CONZqGzkXBDt3XQ3CZzMek6hlRAU4Fh/YRV&#10;HCZmKAxHu8aRt4Yq7AuF+zuBx3JvtcqtZXros71Y/gAb+ufWT50WGyWI93I5vSfxbd19vZm+/uC/&#10;9OU//6kvHKkN/u/+1q985Zc8c9NkKfIMEzF7JK5+Tb/+9W957z/zZU/XCm9tevekHoRFTGtBI3Nu&#10;wr6FNd4uMOW9vEmbF/A9+pL2Gpq21iq+RTUl5938vu96gbjZv/bxF1/HD4Vs1T/8vV++aiSCA10h&#10;8X6MN3BPi620pHIwCBsg+o4g2KXhCngMbtDqb2cZQmLMaqDatD52g/b+xYUD1zM4Np3Dcf+Oy4Cb&#10;tqXGxV7fyTQMMZJVdb+y63BTpZAehARBWw/aJwGm2ypulNRoiqwdvpzuOdy/LM+dEMdDBtLx/JKO&#10;y6W82WzIU3On7ILLadkWBLFytp29htYkYqpUO+7O3xhGobB9UiqdG3KjfNs2okqsfVMGvYvYhclm&#10;Pya8R4p9qhPlxs/hRUhfTVtSClURV6/4X2kzOs4eAXMVl7/CFcaQsx47N4wCsEZ3QncVppZJ6Sc7&#10;LTbqwgmvWsM9Pjjz3MLAaquK85Stghj8b4zdrrXkzESMFoLdbGaD7wcGc8KNp/SoZ/yvEzEBHGFJ&#10;cd0VDAc+ub6doV5FltXk31o1hdT+oY02iVV7dnc1HEZnsIqMgyuAtGSPDaC7bQ9GYXAmta1Nswfu&#10;nww5KAsyuQaYtWQexH4PCla6XhbeAs8+lI+jzLAKNgD3KdT0FhFYZD0D1FyYF3Hkfs7rQBDaic//&#10;d9A6TesPycGyiHlZksySgj0DwXIyX8B8Ps8XO5J2jPdmBmd0VpQTjT92OFIqShUDvBKI3DMqtbr0&#10;LTql95TSlMPWH6pICllAYnOcyVJ7mfm0FSF51DNdIzSSEmJ3EqTJ3Ksqiot4hr3eR0wXlE+25925&#10;EsYD37ZPbehWQLTYxLIO/Ci7E1oWh8LTpXk4JZlymi81EI5+Zzzh+l+OM5ABDF+sO+of5l+Eaa/i&#10;U5zPSLLM+VxE4TJyp3BrSvw6UwG2pC1zJPUlJSFIbzD9NfhQbRDBNi0Uo96oRCpt0UmlWMNM1tOB&#10;OWdn5IrkxmczXTQaFJNnHZnZFifwmiMZ+ks7suzyi1KHAhrBYyM0FwmsmLeGOmlPjCNBCQZjwZE8&#10;qVe3skhZoQ9gajXXGu6gQNKw7aw3yNluBKJ4LmJY0rXD7DpDjDyo0BEbcmvmVUmAkr2fngWSlwe+&#10;AfHFRIP9XXRtN9dcZDcxSJrDZA8olyYW8IRKWRqNgZbYeRr61DEESInurGH9Qd5R9DYroLxI6qEq&#10;CKwoutiQoV67pThVqvW8ov1ui4wAS/uo15uq0o6VZFW67B2s23kOZKudQjarKlA7rtxuDpV/HfgC&#10;s3yH4lvr7DHLKN9Dc5pgtkNXM8Oh7sY50D1ltK5q7UeEyq/6QcBlG1LCbq5Mk7JhqLnlbdzpQxzs&#10;K7VqjFix5y5owyQJGuRPXEsS+OjcJVelN5+2+Xs/dDyz96d//GO36BAiOfRXve2p1/edUj7zv/rd&#10;L3yxqTat2Qwjs4JvkE/eYvwogZko1tfxdfzwd33pRz7wzD+t199Ga8vKUgc394zDQV7M9IRBBADQ&#10;TZ0PzxFyT/pab0vFuhGOGl+hNqwsG1mOY/Y9q0dkayZzVxVRecg65SiW+IJzkJHrpl83u3iQnjtU&#10;/8sPtRjbxpcBFhCpFLQaDm2zXryJRL5fZhr+jVn3fcUTPSuEyNe3YeFGh8e1uUrFXRfgOXb6EYws&#10;XU7+gstWap78QReB639g1Xx5bwjUiGJILZGsYmaVSc+WfR0A3FjPDckUylfqucuiX7drXW4v9qAu&#10;3H+rYFtUM7yG2XB4dKh+/NPFJR8j4ofDKu663w4ltMfYeo8QSS8zbI5UeldlPTGllwTypj0PAfiq&#10;LINY2yWqlYKtZzHHzjXax09+H8D04VLgwUskiFbxsO3uW84S94UWCQkqLf6K966K+CyS1+1+9C97&#10;fnkt2CjLfCln6AYUcmBzaxZnQTG/o0zJyTSx0zwqUkEzRBl8Qw2Kx7hil1At9ycxSslVUyM6EFlP&#10;stK7rP0WtzyBPULjrFQmjL8nE7CGtQkY4/+gg5al1th4TT6kI6MISQXKUlUjPtZsbUGWSVVPNsmU&#10;Bkyd8bYJbeWllIKhTsZy+VvdUeyw0UON62qbxj1iiHCSz2HWP5JntnUqYsK4K7JsQX1XdEhZE77S&#10;nXZ3C6x9vDWOyLBjEYDMfwjAz1D5i6ZV7VO5sKZ2YTdPs8SsdtrOmssEnN4+2WEqrhpP+nZnERzI&#10;wTUDNc9xsheh9XMnUc/jqqHJ0hNKaJnq89qx+nD1DOH8M8ztm92hW6aTlVK6gqW+ogkxnBaRka7i&#10;+FrEZT9cwl+hhij8ik4Xih1MOTp8gEq/0rRCO1DrOv88SJlT0VywYo0D9cBjWq0hdT6Lsh6EN1Pa&#10;mbJekzt/kcxm6o9JLYI0FvNCNjNoH+4Q75vv67d/zdtJeJyOlhn/lz/+T27xLH/yh77mdQS9BHf/&#10;g3/ly4/f2eCR25PrClGh7atNfQNd2PIXOc1oDn/s/T339Pgnfv9XvV6g99/59vd/59e//Z/ea295&#10;nuXaQtyXt8Ayv/fqs3SBEHqn4kZgZqAToWmWYCsOeql7BljxzxCqMqU3dmY+Rmbv2ZOiuuzlYIHt&#10;05kb+sqDX5mlz1RfU/3Q5ZwBdJ3J7dosK61S3US5ardmNbXsX4jVnVzoIx48ZrY1Ela3L/6kMXEn&#10;flnGrP/ZbK28Gu4uqnu0m/ce1AFBOeiciNuemIydYBEnHWK9wmGshzRG7Lpucy8VHXgLW/sC7i4h&#10;bx9RvSR7U9szL47z6qq5oov26n7gsgwMvypcLP5Jq2bRA8/fduGwCqSN1waEzqSbWVxwqWG+Yj1a&#10;bMFz8LJhzbsJm2I51pzlTXTqjoq4M9fuMAdLrlRqIyPQI95ynEPYD0ZpFS6zai2OXCumpbJ68DkU&#10;ay+h//TRcprUItt2810Vp11uGGjzevIrSadsYVVDcPoUP5uwrJNUtWWXgczK3YqqhYXck2Rc1Slb&#10;o9A5fIuzpoXdms2NXITbZGUKOXQ17uuCvp1N/aBdwvysWfUaBcPKIPoxlPpfbVlLDmztJ0Bt0BkU&#10;8Xqaus8WXJdZvYnoqlgLmpYZgR7TUjq400QJ/vmXgH4DaFBfafYX5H0y0GYqUGO6LLYrqKoYwSsV&#10;XDBDl9Dvyw0kgyPYR3k2NFjMJl08k7eLAq4J3m7mLAHzhgcu7U4MLSXK8hMQrL84/gmJzQqO/Iwv&#10;Ta4FGrPfYGuBbiQR04rrjRu7izkA0OSg0REx9rHKfe2uTZlLq2FeXc71k224EZeIuL9fFwO79j+x&#10;5TktopzrCeQW7JoTtulH6wcpcmYCtr00tBtQN1CGGBFQsLk54pMhHgh5xoa3q/BAhC1gh0Z7lqY7&#10;xJvepGVFx8NRctVSJ9AtyGQCvcdXIj1huPv9H0pfNF4XscHdKuppa66Xw762uPcaXB2/+9zTuz/x&#10;+z/8xQe9BHe/71vfnd48VGz9c2Wa/c1SVfvtMLSQm7AswzXbUzwIIYJo+Vq6Btuj2ca79DzhAoZB&#10;3X+tAFFXwKMBx0CKW/92DpCpzAeqMxZgW6FvWXGhNcUKDx5d3DqE8eBBJMCLbbKzbl6HdTbP037z&#10;J8XkSwkvhMNAR481vvTaAOGj7OqbeU647OJWFDRaOG3Vdi3oRuysVs3u3J8qm5RgZYMXB7/Hzxrs&#10;oyTWkTPB9THKW3/WVHWT9POeshw6ygscewWmXUL95QoAVhl5HOfZlnzDIpW1uAL0YjiRcR3yjAfW&#10;Grxu7cLmfsDtxq3A4nU0SbhTYHCVNMuF/ToRaEhAlwqsBhLElsuqyBAaZ5LmGP5P0CioojtXP6E7&#10;ygq9MBO85Bxbb5nVj+WsgcwprBWoYodRVK7cmWy5Ozb9QeZDNUTeGGC1HPc6Bctvl3Q6xlpGyopa&#10;ViOjwXqMGMNPalDUSyP0O2OqFdD0QsnlPwxFeV2yCqs4glXgXPrFWVE8C5gZoIoutQgpzK3GkuBs&#10;vmEOxCosiZlJFE1kMqr2oUbDCywXCzNAqPVWJWluNgTVGpdAkxo76fNE4cMrXCtGoRWTMsuH6Bua&#10;IiZkpT4TNsjTkEw1JNgE13ELNPWSiEfnGXu4yAFe4mkuFU432as9UDHhcKPqKpunDyEMsy4P2Ijh&#10;gOsaoavPI0oiRNMJOFnZvSrDZ0VrigXzFm96b2+hcewVfEc1dW0q8GhUREylIeNKsLbnXiDqys36&#10;dw3/y0EvK6p2gcXDQ/gnWOJhMeNMbViqrxjVUe8fi30fOvJ4uQba78of7SlydXh8UQXXKLig5nC7&#10;GL0kTB3EtdMVDbzH86DB63bc9flVVJD8CTCtf6vNcxXbWsBd0obu6gJhMcsd4n2zflGoMjkq09EF&#10;Qn/7Fz5/C9D7n/7QVx/PJz+Rrx/4unf9h9//wde9I0ZLS204/XpU1ByGxLyGvIWZ3g9/+5e+JX2x&#10;vLt/7Hs/+H3f+q67667Ps6m6U9gKPLoNb3Y10F3RibhMZo0YY6sbdYONhGXoVeEgVcGOYJ4o19xC&#10;18nXKEQICudwJ2v7uaQVG04BhU06BExUO3WWkWfxFZatwAvd9OAG5KPNtP/Lq9TKC/mSnHtkt6tA&#10;FzasuekxAu8OMn2ViFImCeA0j3ZAUt6QRi/EgYbqYUtvgCuhux9JrAExAbL5w6qjrG2xjga9+Vqc&#10;etxCl68Drk9q/nVNhEL8c6vI9XzF0epxKx4/WDgy1TpIi6Fxw5CuHOEAWVLJa1omyqxK+/N5utzP&#10;s1oQxwxN3GQUZazBTMuBS/PYg2yuoVK7lgjFtt+ctY9XuFAXSjAQBCMW+RBOs4Nbgxz0Gsvl5aRX&#10;t+6ue39BaNnBmtubp5n6rXc6/1Lui+OiGfGiImi1aQgCLBaRa0FTLO0meDTrt6bZFpZhRNEnMxCm&#10;Vzmh1PCyjJeOouBYOqKzmHm145pfHrfOln2mfTavcKzTNTukDlOgmAegnv4o2QJ8WLyi3DOX7Ogv&#10;tER1ult/pB++Rllr6tLF8cDkX0EnRul0mNnZGQGpBzooqm3UjMGlgn+1svSyXVxo8rMuhmLJXDQE&#10;47pmttLZ+hGm5f2plW4Mkkg/tvyJhpcgCJdUfWPq/QHCUKAnGxuCbccW18OvngttIzBpsJZZAgmq&#10;prV8DON7LhiTN/s63Q6yVu4UewV4xeVgcBfBdriqrMmL1wz9GKDXdV9JGqDuhcTODHPtkVZTdDsD&#10;uzeLqS9zTq7sqBbltAxsW3EH4caHoWdrYnmkvkPuEt9padjd15vxi/KoqAL3+FDlP/2XP/7nP/CN&#10;BGLTzfnkr3zfM3/ur//iLap0bwqr/vC/8IHv+aZ3FpmVdo0mcwOes7W1JE/t8Lz5NoW8GZHXEm9a&#10;na9FDiavuYQ+QDO9Ns6zHGodco7JpbXBDFDzENLw3NPDH//BD//oT37qdunN6SbJzD/8O76seXdh&#10;0YKDq6pMC4bJFiRpoRs3+VA0PoQ/klI354H6s4geBOuKbOUARupAL/EtrgkdNOEXYmKlnU241bkM&#10;uJGH3MbtZeq7OoeYcosrs1O7r1m5BTThU0Skh7tY2vg89eyfJuegH66sVZlCImTvTvREnyzvo2DF&#10;AlJzIKffLpfTgfmRcWQWw4oKZr9xWcmNV1ZC0CFjiABV562+OYt3zq2Kw+KdNfto6H7eXpbHMmtD&#10;r/5MV0uAnYFWH7a4pDmF6kXe+e9ekb3kPYRnAd8G5WTIz4y7AXxo7U5m3bpW0Ls8E7q4MTj8re5X&#10;F7nElE2z53CxvJ/ZzzzQ+UPPRUFh9H9n7OOX+9BowK6pA8B7TYSz4uRqr1chSSpeJjiV9+4x2lgs&#10;76pgi3nB+SWkwKLhku2XI3KBTAeJ82CHV0sV89DNdPISxOY+R2q5VGZ7HMoQGq5yP29GXhlLA4t0&#10;u2LkxmyhXOFrh/tZ93MDTHISAllXd7ssTsqmDV05cL35tJJMrcAFloHclsFi/Sv9h40eheb6VWte&#10;jUcYV6+hOBtrNgXaKeJGEjhsHa56CZomo5ToZ2YqSdLb87zfETwj9fLFg+Hi1ZP9eaJqIg6ymsV/&#10;K+vWLASvsbJN2GyZ7myUdaEyE7HZM3noJBnV7Cc85c7IVXHU55o8zYGps+TSIUNuBQBU0jWXbJlF&#10;s8W+UmoUdfDyR08xW4MZ+nj7yuSe3C4p4qZQRjPMyhLz68+2wBNeJXn2NOw4E54+/ZFvGIyjsq6/&#10;WQPxJJaZkaQQ0eplLcx+l4s9lkuKvCrpHkV50athjzDu6WHl8e/xQjMiFc+yf7dMPLgaTi5Z1bzf&#10;nZxcpqJlSSyQToKkdZJukUX8CjjM2hbtAh7zy7CZgZZ4Dy1UCqwGud2FlNIsLsZGp2Z1g2AiES8m&#10;0ugpiUQDYd5EXM0PNHcjG5z12dBymtx1Cz4aLNpbniVhTY5Clhc4S3SWHk6+0DM0ws6ERXIJ1+5p&#10;m8qAygOKn6shZFtPftM/K6dMthTFf7lCuMYDgAVPWTfPXIUtfAwGHoJw5pooAoZGIldNEbbxYNJ9&#10;Arf3pUCtt3Yo8IT0ttnIrccZJK8qREwCekJdvZNBcdlPTWAPw9c2ysFW9uNdu55VhnaA/CmyBayl&#10;evuai9UncJoliGUeLdZ8tmLloktYsUmGfEaubAl+2NylZuhlbDal2hTlHcPgDUzIgQBx9+bLG7jh&#10;1srZwRimHG7zc90MSbJoPQ/15sLSJLQWMlugMv8+eL3zLA2GatutaaJ8htwh3vSm1jb//K+8/DO/&#10;8SAdl2L1n/3Y//tn/tDXp1s5h7/qA8/+6E/+6l/8udcKXH3je575I7/ry77k3dcrdeVGiW36LFdv&#10;b8u6AS49slUTU3otuig24BVu0AEx/36R5f/7vut9v/VDz/9X/8svfeyl89fiNX3/177rB779fc89&#10;MxzfJ1krynXxRcR0W548oLIbNYlsmOoAXOvofagQbCNPLvnsuu/D9RrL9WDl+kAavIragoN9LUF4&#10;rBGOsg+ax4Esps9oYOVwwiAqBS4XU+zkDL0AoL07csPSaqLi29OygXEkWdZOlgZ90eFZbs2xhpVq&#10;8GNZ5lrNsybE+O+GUZFvbOgFUez7uxHvC/cSSo3Qi+2fSNPyNZ0w1hnE+HQ4BTTDJWP7IdUkm3XB&#10;K8JGyQ+n72QjyJ9+Op3ueHF89dV0ecLHn6SqmunVCrmyx0qZ6PS5TPAza4WM1sQcZmdzel3iDA6f&#10;+WXjJO4l9CKgA+w6ddPNVyM44rrbWERCxSXCjZ6u1WXervU5hXpMbEh+GKb9JQMpOKGm2EdfILib&#10;9+cTY065ggSWqP4YObrJzdYmhzWrBamE1REASuQGnL+c3vlhz1WcLHYC/d7YItbRmnxBc2G5HTcL&#10;trEQK1Mg6waXn1fCoWd5EdIXxGFRXNCduauMH0FT6OlndqBFQUKvZqtyJYuyjs1lpgPJIHqob6EH&#10;2V/Q84+2qrhphE3OU5Foq6KzUrmaJkrZYmSbZ51syKxXAGORRDi7wvQXjDLMSq8VNEijMdtoDXrh&#10;r3rbiHxhLRzLdXwTqqt6Qh4h1u4IJmGZ6Iw16aDSbz5EWsUYrbpjrGYXHdRkSO2mCtV122ngQ+Vt&#10;HOfZDdmaazy2F5qYujKx+r6gjpnCVijUEcE6yA28pSkYihdUag2FQd8n+Cyha+VNDvY0yjp5I7WV&#10;LmMOQ7rgQ8WWuX5ol4KtrKgTh0CLu8IlB6yO2gy1h14+wvYxIC67lu0z1vFIHdbZ01qqHLi+a7HW&#10;Lmtw+5A/qI1jIW9jQdIvl+DgwoC6b9xQxMRSpC6pGYMm2yp7OXug6DiOIHeBsNGn6/0O8b65v/6j&#10;H/wt/8af/fuEZo/5YcLGP/KXfvHf/j0ful1GNP3i7/yW9/zFn/q1J1tc9L5ndj/0z37J93zLu8o0&#10;H7Xf1DEV1ACBdafMbfJyVdqUvd2rbNnj8TXd8yEeePlQTYCNNgw/+5H3P/1f/KGv/tGf/PUf/9nP&#10;HnkmHPP10fc88we+4/1O7W4hjTXoDQUedmO+XXjxpiDxamQK4Sa9kS0UjXcAh3uMFpu2q5t7r/se&#10;9C/e3ZzcAxS62kNX3pbYbHvScTUSlu4QG5y3kKHg8sWYOWIvBEV5R9tNruigvy+4TCg9Vy5fIeRZ&#10;7XP1FlpNhhgYYOkRUdak0afbpanZ7nEWp+wjZENo4WRrVT2HDnUo0tT6k6Yebrc7ergHABcpPSJt&#10;M/fQUo1Jf5JBvh0GguWHYj+QN162ZLQi7+mpyuUtu51d3DRW4HJRaMIWTKFadjWZ0Q26KqKfPvn6&#10;t5x8+3vf9p6nUj45efTouV96MP3Nz77yay9S+Qy97T1HMtdXYsdHTZf5nQMVL8Ng4ynMC413wSsk&#10;u7f+ysc/XoxiyrkcOpcEuCxWbLZWFnR97GLECcc/cyidOiLKa8vTfbDz6kqkmlrJGd4mVCyFekqj&#10;i+BUvjvtz4eLh+P5A2Z35/0sQ5BBy2RLU4eqfdTknTm34LtxTJZMlQ0N6jDRl5ecjI7kAFzrFFT5&#10;OnNLEvGUq5wY/QPyZGAQ9fOQwLkxwbUytyjuggVNLOYdrUJkyZeSFp/kU5vWeyJFTWKplYOZ9VzC&#10;lp+miD6HtILMQG5mY4esYySHpt4jBtXTLDIXkTdrl5S83YmxPNL0qIh9V+Ff1oooafXNrs6xbYsM&#10;g2mVLsKYOj1bAWdg+bCOQbV3qjLAtvbPaEU1AOmwsybUwlp/anGkAtA1pc/Kqxnz2AEOCNlz2Dls&#10;+eUNTpVCj8w0yRqw6a6hu5nFGx96OZ9y09BAst2zLWcbYy0CNmF7IFOxn3ZbMY6h5KLKI2+714/F&#10;5b7GeYJ8xnMXje5bB59KK6MIzpKi1R2kjI0P9fJg3C5mX7dpLqXRdSgAC+Kj4nesbwwB1m3GFg2A&#10;a700RKjv/lx5yTmqSQKO3Vw8oQrO41B8xSctrEzQK5v9rfgLW2xT6iAFliawZsbGKElBL3+qewQx&#10;9t4h3vSmLyv67g/+qb96bBozkbRf8cIz3/PNt8wf+tL3Pk3FRT/wG19CuPdvfeLFx8RXX/LMyb/8&#10;TS/8nm97VyiC95aUw1yDgpYZ2yWTUwhzuTko9TXOpEIZ0lYiPzwecjuSz8RV5g3EVTuI1/JiyaGq&#10;3t/5ze/4Kz/9uZ/4fz7/qYf7x3klZA/+HV//zm/8yFvQAjNgxT4faMuoAk/j9GxJG267Zw532uM4&#10;XvDUn571UbYR00p/DU/W3ItX5aNdnR17kIY9kkC+MXUFK9epWvh2vN+c6T9mJmnn95T5FSVj+yzz&#10;jQYYvY1rryxBOBUtL64z2woo3EWXXAXHkSoksbRtS4ZrMBdIgykhxths1MJOsvYC0gnxSH7gPOF5&#10;ykEluKTfseDV/gU4GDfdG3phg5hVPR0dWUa8tEs8GfnNznu5O4uvzz6U2d8OrKwNLYtofMf9f+vL&#10;3vXRd9//yDtOnx/4HN/v79Hu+9s///Sf/9jLf/dXPpem/iOrZLs8+Cnr2Fl8xhG3bCruTsJS4W6G&#10;9ATryOtZV7A8CenE9nIqoSsyxAF9W0f3FVXSzON216lQRykBcshjOX6aYhWa4L3z185pN0Y/7qhr&#10;xk9GdUxQwsWj3cMvwOWjEy5q4etiZN9p4rNA5LxOUYKlitezwD3k0i/FDZ2D2XSxWnax5j8xopIc&#10;KfBubdV66JMKciXilUOPZ/mjZlpRiFBfkOhE1BDMCJiSpLTzZJTQIZaESnAUo/TCXUS1abTeIrPa&#10;dMUEREr22UQcXBvk0yh+kIlnT6DeJfRGWj4CSAugNqyJ7FPpYul/FVsIyzXpASjhas+H9YIea1Dk&#10;SCJq+h1KCijsPc4kqFaXbtENOFgmrYir55p2pESz9+LWTHWXfioABOn9Bhn9mNXZBMiiWXV8tbiP&#10;eJCWoBl+CWhdvJpbXNzWWl1hJjLC3IyilbWt2WOWDNxcHAa2qit2ke9YEDuvqoFqjPIHJ3KL19NX&#10;vtblw6mme7upNuL8FAvK++xjxDC9woIVGgHWmgOrrcrJMtqEdo9WBp3O2tlsIltw+TVCH6tY0ZiN&#10;gnE1O0cM2zsNYMPFfTxMPdwjAdj/AHizLtbOW2yP1D4hhYWAcTlDrJKy6rgAE5lbd5Y9vwjlw2d7&#10;gIINbHhH7GNKizhKjNIBTG3gDTXYu7dqx5DqOnGICd3e0svXBUgenhSiZaj6Prn+71TNb/4vgq8/&#10;94mXj+dd/9xPfOKFt98jG/Ctn1Fx7x9N6X/96c/QU98U+hLQ/dYPvf2f+9p3yGvg3r9+13jNPV4D&#10;H4ypk/ZwH85iV8txi/5GfHJ44nGCq2AlZQx3mkN5v7ROP/vU7ge/4wX68zd//sWf+6Uv/F+ffOWV&#10;m3wuX/nW+9/6FW/99q95+/veeZoWms+jtZ7Yr2sICR/r2OENgSleJSf18FNYs6XpNWkEvWLTDlft&#10;t+EQot7mnG03kIbDW+9j1OEW0QlpP+7eup+f571vfpkCYC6k21bRKUDa0lR4x6AQjyhKY1YYzq01&#10;JP6kvaApdSKjVX1RlTenhY939br3l6piFT9wvXa6XQi9/edEYP0scTi0Dw4HzCcz+Ql80sddJiBp&#10;2KfjaLtbcjxOcxTCNV1AcKrFgRgD9nH3/e952z//gad/y7P4zP2JJhX7kt52f/jsefqt7x6++8Gz&#10;f/flh+nlR8E4Xf3SCo3E8ejRnVuC5vKk+d3HadddXRd9jNbi9J4Kdlw/HlvCtNBNwI2XoJabUudq&#10;eMMlr3r7NpQtR2jvPV+3qHsT5C5Z5v3Z5Rk8ePnk4ctslKXzbxQzp1TvFNH+iuE2MWXK1bGDZUqw&#10;WdZMrzwRloZOTg1gEnTYq4NU45gK3tvlltKudTOamEPikcSRT6AU61xCGpZmD9tvifeVC4SSlOWE&#10;qrZJK2E0oXqQcl72JhvXKuicoR2nXw2yPbDEXVG8OF+t5WSzmY357M99VoKTz0nqWLm+m0INBsaG&#10;E0c6FXZAypBokAVqYgqYoTuMaMQ1u47pRZBZFFSxIq7d0szV9oRSTaz401yJ6FAwLnTmxoVwc0MR&#10;M1dWTbBMimOaBnmwgzcO2CBVV2rBzjNvkmG13pbIIdTcqnVzXk06SkFwHCRAiH3AmjOrELnDWLTb&#10;LEfQ8kLMHwBbd3Xo32x/z9T/cZDUmNHUSF2/WJuA/NB1ZroD8/hM3jWVNUMEmpgXnMS2cJbw0uFA&#10;ZHx8x218Y7w1QjiuPqBQX7L8imaIgS08GKb6JXK/uNCT21xNTgl7big2FWgvWQccLcsGmwjp4BKK&#10;aWP4ApGxjZ/gxmHxN5I2PD5QP75qRTCGH/TuqmF1qbl/6cdPLCbg7uvu6/G+/tEnvvDxX3v1wdlE&#10;vuKHF/PHXnwUv0tFSk+fDl/3geefvT9+9MPPE2B2K0rLm7cxrU+s596bW/wW0dJgSqnToTjSyjJO&#10;bY9Tw5Rs+5jNX+oFEsudhPgtsIeamSnlcuWuA1tboN9DpL6e78UFY+hmUWmj3sHmRWFJ2yGpISEI&#10;4hY7nyVnMIW4YHpQA7r/+Fce/YNfevDq+fxLn3v0mQeXC+73o+95ll7P177/ufe89fTDLzz9wjvv&#10;rQpIcrerx/h+IUxUPYnhEKiDxT/WygOEK8EDLtTFlXPAde5s2KJel3EKfQQuHi8E6J8su54J7WPN&#10;64CrKwnxTlS0oVJuCTu6c/LTdj2PQBVywr2nnqJtK+vlxDO3aLXVx595K9mhYw70EGHfixfTT336&#10;8sd/+eIdl48+9plHf4POl4s9kzDT7OeYe2VzXrpzmahMhnhXdsbGQRVnbotwm+MJ/+O0t1NcMbDO&#10;vPVKZ/J2YHis5ZnNqRV9RnNyI+CSCx2zNot8x70873a/en7+lW9/7t/8xvf+tmfmt9wb1Y1IZBHv&#10;/CW5SiJAYO2ZvTnu3Ro9SBYN8T9lOPnso+kvfKr88Y9/Pv3qS4nSaKcLlh+jZ3uUshJPJ7OY6Vkx&#10;7E7fcu8//5YXvumF+++l0Gd2KPHPUxztBW/84eMv7v/7X/jMj37yVX7wUoPBBFfTMILe0cn4/Ede&#10;+JGveO473wHPswWYQNBYnNSVheuqIYkr5+eb/kz2c8/+vYDlKskVVK4Y/SyuviXE7c50Dhsv5RJZ&#10;xQvnj84uztgqff+etVit9DuHNOq50xtX8Vzd/GHdk4NlCtrDdBICyY9baT6uqrdCb4ktXQht0uyo&#10;2WNt6ayd+EfHgf9hYhbHdn2sySwi0M3THi/OpvOXxvOHw/kjmC+YgB1HLuDVMxtnP9+yiHj3I+uK&#10;6UrcF0mEsUodTXedJmfo+RvTyNhzUCzHJ97M4VWu15C0MwaZPE9B6ML8MrO7eHFBbiZ+guxduDJW&#10;4wIcGEeuTaI3cKJVNFl2BlwCxI88aDQ0RRLxUdLkG75VU4oVRdaMlyRFnjhuDXa7WeKEB9Bgp2Lb&#10;YXot4wlRsulyP+3G3Sh37tnELIUczvsyntKlteOVMc/l0aNyuR/M+spjqpkCDqZzHtmf3KM643nm&#10;/wsnp3QE0zSB9PridHl6SjFyFFY3D/yad8nApLyzgS3BHCLN9PYgEL1I6Y5GVxUTu/CRmSWuJ0nu&#10;rJsV605mQM4hrrt7DbttNTY845NEIrooZi9JypXda+jIGEPQHtMAupixz+ieYKilf/b3yAHXkq7s&#10;8uYASKCmLjc6UhZz1Eg5u6ehWn5mQf58UvHJlENEVCrKTlu4tQ5otBzLaNcqEQcN7UOH8UNpvKs5&#10;xIymhlhOWY2iRpTSVayyQ8sBWwyvCi48BFGzG3txWzIVpKYjr+VM8cbVOZxLp1YHj5sA3xfMSWLK&#10;zA5OF9gMmgchUyk+KzyyBACxG95lbAoRWvlzNdS7hjL7k5aQee4H0MSYpS6X2GzINfGPP0EfhIAw&#10;rJ4HwB89v1p63L0IHvj2m3VwpnqPYaTuNJkh8fngenI9ljk417VrzZ1PWYGvYgCSN/HVyuM5DYYj&#10;n/+dqvnuKz2Z4Ggnjb/0tjEvXquwNYLJIQa2+oVCNg0069GVIAd70JL7ElF9ZL2IA27CslG3DQdk&#10;ydf8I6ID+LXBFbzwHLe2RJb5Dy2t57DOrfgK9eH3P/2VH3j2AAuqNQDzjdjWVUU5HEMEdR9pP6Rd&#10;9qCmI2y9jz2jw9v8CsJrl9X9Wo0d87qayDMnt1i0Ou5PJc7jHT1mTyWD7jUXT8WsYFWpXUmRiWOR&#10;DqDS47Ah8MRZ37FdkzqZ4g38JJtwijK+TNlyXw2w1YCrdlZBgq1mCo2Nld3/DvEp6YMgHghQ6E63&#10;YdE7Hizk8ovRRqZX8v2Mls4Fy6jhw2dtdsY6ffC5p7/07U8/u2NYIZhdhOokpeQkn/Gdz+avePvz&#10;6Teoe2bqjQFQpw/P0X5b/IS0idjT/gOuWc1WyuFbuloO/WJ5gpfxxq0At+UJN30SqPbHTf9tCq7y&#10;xep9pGwoxrOuf7RFr0usdNaN/YQ15HwepEKWk53KNE5n8OjB/tVX7l+eseOAhRVJ4qmWBU2R55vV&#10;2ZtHBpF0Qmk4nF6YDA3Zo6vBEoNnaJsLmP7d3YaDZNZKiDxzuoNkb8xqbmUnrVC1tEulXHgLb9Mx&#10;B58b447OSoKL5yKwFGyj4EAUYTa35muYPbQjp6/xcWA0LH1C4wg0zZrmvWZZWdorJyqXIWvilQ5j&#10;yJpLM6IyMjcsO23PK1ABaAafCOw5n3k42UkyVlHoTQeT9cxDFsErVxwT0uZXWAyHSEMv/y2NTAOR&#10;xZRwpbv/DIu+Vw0S6Vtb9faKdeUz92jB0jcwa7kEQsjhq+e65TZ3dQng8G9rsasP0ASpinNLbb3q&#10;d2ngkl/NQcEaJJ+wTxxq6cN9LlavgwWsbsxoZobWv4Udkxts7yFbPSqEoSV4ODbbHCYupl6QYmZV&#10;Fw3WJaysNi54uKW7FefazQbCdWcq6J7VxNKn4OUGqgG69gpc91mWww1nGLF1WWzR7DDV3Po4izd1&#10;Za9ojsuTDluglik7xkc7P/Qax35ZtmIB1Vjbxzv7xqQL1q9+bRftBSt08zrq/yuzY37RqwOe3iHe&#10;u6/X62vQHU6kb2tBjN1oFoobtOCfupVNTdbjQ+hNwAz2i/uWvrOWx1Q+NijhjihZrb2FZVUeF/hM&#10;DA1EcWu3Wd0GBxTF2MqS0rw1MgC83hkH4lfJrW/9OJ4KD/2DjWlxzWFuk7zLp4PjxNJ4Y3Xg49Fx&#10;t471vtFPbpblPindjelUK1UHDiZXhHy2hkX19g6llaOWjqHVtI96o0Vs0UotPko5tLyBmcrcumfR&#10;ucral6O8bgnUcVWImde3BG+wSfKuMkj6DFjvmIRzKbz4JYDnEc9KIhn0faMDqtgK0g1Dhm4Ld+1E&#10;vgeC3mt4MqbD+7AS4K7pCd5xmt467u/RlvtkV73OAjNop7+7n6b3PLujlp42EQg8gvGQImnRigfe&#10;cuiQ/LhG4seAu0F6cAWwXl2kBR8zNxuPWWsgHWE/OIQUFpEDGOqdtyt54QDYx/V8pI1CwTszlaiU&#10;sCZ20LMtluEukY/0N/G6lDiMFw/zdDbsz0VWqR8uy5a10cvcrWDhVOpQZfqXhiBS/5SVOC1aJUOe&#10;2rFIgQ/UnAk37ioMIqpUQKYZBBnpJjNnFie5soXCU3saBywndQDPqq2QSOcQGSCkL4Aps7zq1rTH&#10;0DXN0hvk3GYr2fJ8J2aiclLULCldsjSpl4rU1czH0r9NhMAnk4gKV+lEKGtMshwyfpM7AuETCdCy&#10;NszNk9RfjVo+JQdwKPu9fia8NM2zXFK5aIkTCKfVfJ8oNbalQ1UlFpvXyXfBUoMylJzMTSLadvkY&#10;hadN7llVv4iVZgXTwkBaZi2Co6FSo577dGUI34WVasq6jn1w0Pje7fsktowsMNYUc2qBzWEdBGhJ&#10;fk7Mmt0UN7M5rB8Pqiw8yu2wgf725jQwq901nCkJwvJjFwMMhq7Y34Pt3gm2D423/T59erkphFQL&#10;5xadeFjDxqAtd7hWskSyHUM+ROwhWzkkcPlmu0gprKW93uJb9UiwCNWyWqpav+ZqdAi9vNneXOsd&#10;zsGnFNme+Lr8asH+Jq5lEHbdz+X8DvHefb2OX/nwWD+uLpitWbILbzdhRVX1axZkRGKyswZXy2xR&#10;hcteQxbVYMLav6uN9VszwR5Og0lesGW1Q7oi7glUB3tAXos1sL8dHzsAFoy7agTtGW5bemDRdoNG&#10;NeRqGtrQBB/aeMX1vkId2IbDSyJxNQtoGcVHaIn76L/XPELsihcA1wVntaiIxbG9EmPXjJwlffrY&#10;CUFLkGCQOm+NhHgeKkGm2l7A+8zThBcoEUpkoqvJ0j6OahlU2L9sZWhXSR7W52BGv2xKtqp2gNrN&#10;46pmyyErLcA5DybNTdBeBnjm07rP0F5AFt0/7UZx0EYTlHQ82Ygwz4oS86MPftSY67GHLbq3ZsIt&#10;2/vd9LvXnUPcTSYLrH3h/ukJsXBcI4PZIkz4Dr87yZezHLmcnDyvAkUZGciOmf7l1+bpnMyVEt8z&#10;iEVzDXeXIuRbyZuv6BzLR/vYj9DZbGSR1bbo3gp5bCxZQTjwIcLa8+tREuB707RpQ0uA1X+47GBu&#10;9wHs9+0pNF7WzX3WhKpxvsD9JcHaYT7H/UWmLKX9JUdRXV5S+67aLfYSwzsSI0k63bp6i5B4zDYD&#10;41NoQPECMULUZYE1t5wUVZil1LmwJDaD9Xtb1iOTtuzxLV73U3JdDFndLNlMKj8VEYkm1qP2ZqpL&#10;Qq8+lhbPOLIDwAychDGny6SRNMlcT/LfMhUTlQTKiyyzzF5H0YBMrFngxqAiV/fEdG4eVBLsKJkL&#10;e6ms6YSfU/5p0Ps2rzmkzSZmm949KZkZ1xKSzpR1NU0itqTrhVuaSHE9s4OXyV7WeHMr6kxzAQ1z&#10;HvmI76TolwWmUmxkHUmWJjUOdY1G+8ci4dWGaWtIE4nAWdU869HLmOvqBgbwW7ggen23V+IWHUl7&#10;lpj5rrvm6zo0h84/idV3hlY1B45Uuul8aZHRGHEletv9wqhTDU0yZ4UKrISrtpDuYrWvWO8KUFcL&#10;J0OqOxcQF1kQXh2lk1uLmIIaGI0hdsvTuNrNShRdMiQqB9rhwlqxrIfArdVqXYRU4WT1YUNqBLrx&#10;o4uJruQ3WAgxRIxfDAqaTSFV4YB93HDw9chvazZOWeWPdK7c+i1hVirTDgdVfhgeQnIj2vTEhcmQ&#10;4jbe3j7pmXm1muTzGu1moXFqGEK/jO1twBm7aDQXcYKFUtPtlqdxd193X68z6J2vUacVqW9fj8Fd&#10;2QAHtkQMX0s78bF3/K5hyEKtW6vJcdUrdiirpoYAHMoGDfrr1TLaQEIOu/Y+NYoX+kEY2oUGct50&#10;icUd7IL+jdn0N6NCEbtsfTisy0U8qtLySGAYhFrpyama4Ub1H9ecBqFpCL94sPw1wPm4BPJ6h6u3&#10;XzWaYpXjFp+9QnDVDksJO/tUpy4cRCxBYdPV60KtXWmwxqMs2ZncNDtbMU917Ftu1nrI7yhavih8&#10;/H0J35aQDOsnSm/K30NqhraDw4InCXp9m2gDunIN0kux5FLSCWTnsJtnsujifV5CJVFWkQo5Wsm4&#10;u6PtwqsXFyZGtV4UXxE0YqewDPRyljwhtt8JmIm49LVJrVp2ZAHcYiB6zLMMVwXQwG3WimMXiSBI&#10;gdvbKpzzKXGhRmhiS8JvnJVMTON+wovz8upLePFgJFMncNTcnj9TAXcTk5+ng94nigw4INfrRWG6&#10;6ndFfKFeXrHp8r+M9DDWdC1jJto3stmS5PNZ7K18Yg1abENQbKhUFlroqxXh0itiN6n2Y7G+GMoI&#10;gqfJ1b7bIfeisQGP4C3940m+R787KDoV0b6tAHyyT0UxIVinLY9bJv4tvijozfOrErobDBAJXqOf&#10;0TfF0c2s2bYhN7ltTzJ6ii1bHiaFwUmitoQZpkHAjuHv5TTM0wC68WDL8kxuCz44++zb6iSpWmw+&#10;nKjXXI6SpAVwSTkFPu9ynT0ZcMZmlm2+2RrV53QhzxYIWswym2IwXPr2W4g3R+8DAsPLdstuTVt9&#10;S/0idzfQuV2vb8tUWzaqhqTeTukQO3m3LqRQiwsNQaEKZxtbvVwbm+IaUi9pDpQwLIXHKR7Qbr7Y&#10;+urXE/Uw1kdcZX5An6DVkqEKIKxlerU0GDyLtJQNBnWZ0wG1SMooYgz3A6gdUCUFshjMPmfCX1NA&#10;BggLK01ajM3e3GWZg7dyrxZP3gdlreqcY+rG7Gpn8NU9aACg7Zl0OzvIM87Ga1cBQiuTam1Nqjko&#10;brTWka74M2hxUi6KXihZ/O8Q793XG2OTndUWVKy4ra4IAgBnL6Ov0ZfaOZFlGZ+LhytWSY2sDXSy&#10;jzbyMuPL0MUdSRk9tla6rEyxz4yil3EBlbVGz3QvNk213I+2dnfLRi3vKSmkKR4KjA7Boj7LbLwc&#10;vepLzSU52MuK3kmS9YZfVju/+CySIaHBMWm/pF4APLm+RMZMRVatTba/7+S6clueGEKrQ4dQxIeh&#10;/eNK7bTyCXobwaqbgg2YHwJcW90fQHd7X7hWultODmWCxmMuoqpWdwrfblRTNNTJYsKQRVZ5YyfE&#10;chdTUcMqa/4IVJqkpPY5BreqC4QMzeDQtcvIul/6t4yIeZV8RpvR093uYo+7lO9lkvfRXnQi7vCF&#10;BL+Z8gPKjhqSIwjtAQKOFyZkRQySBjib5hbc1juEip1soEv7ciHcCXNOsc+iJonqi86jyzk8DUvF&#10;mOOu3U6ZwxR6tkj/lMr19YanWwJ6OQNvcamR6CwDNfE+Asl5Iu22hiZlUXHT2oBNjF8dExmuLz2D&#10;w8FWuW/iUQP/lLm4896AzxMXdK/w22GMOtihwzpqi9frbJk3bcYFP/dgeojp8uzs3jMns17FbFwi&#10;GAzUOfzqxfzxhzmdX7aSaluumhIk5VPKqxIjInn/dyXGZeWmXs59zln8vxKQdnBkufmtnNG/W/wT&#10;5PC0NsoP11tuik5cHOY6ktAVKsdTmqnKTNurUd78pKyCpPMOu7HEgyCfNgQHuVaFxD7cNYtbtXMq&#10;IFoACdfHQ/MlJqVmamcR1DXC7z1Ds3SGaQ3aL2C2qFam6ZAxp7SoUKEueRAup/zgxfzKp+Hi1R2V&#10;XUkBLN0ATgY2tfJpRNJdpkyYcRyyCnI57mnITmRxOzUIgtS0npGyokbRexQrOVKpkKyOWrhbpFWI&#10;g63knXH0FD3vSI8sRK9koJG+Wo/OPOnWPo2DbttJD8w/LvVR445aoTOjy4nJ3nF3UviKoPew5/5e&#10;/qQG6dUZJJBPvLKyspzQP1LoVIZRU/QK7igpakj0y3RMKAzqZBB98nDCn/HFxUg6j5mF3sOwA2Wg&#10;uZRrYGExH9uRW5ooMoAwd+Yzh7mr+WLHi+vpHsYTvCjzOS8Jw4lYeJlWHZnKJqP8JIVIM6WCcUoS&#10;T4uYEqdzex5PZ+46KmU/MxJG630pslfJAVt6kMls2xJQvhvFoMuiaRF187NkKX9K2WM7beEcI3fq&#10;00CUzijBPvIsozWla0fU4N5hvzsMmqlVtEUJjSF1ga6lJukFM4QgSgja5QjHClRpsMmys5GvTXqt&#10;EUcW9DYIbpv1QWdvSQaHNrwWBTavXomaaGX7sSzJS+IoUHjm5ugKtujcQq3qSerBpuOasxPCRYLh&#10;GNrJw3RoLrdDVeuBWqhUu7ENNiZeh59YWk2lVNBU1wnbztG/YSC16G0PxI7mmh2ZlkrWot0xZVdc&#10;eN5lXO2OUt1UOAA1sTUrzC7BNcT/NcyBm+aIJ1ZG0OxHnOxji/qXrQJWRbUPUnz/4h83v6Usmc97&#10;/jzsgypyMhZXOUzyHsRea59PlnLpmW9JAnqLZ30NqHVJ/NJF+4FeGcEnvVeIF02w45kvPVSedkQV&#10;02Kg7nz++eEU7tqJ7r7esHLnQM/qRWG2RGsX40Vj3mIXq6AUoiPfWJxqGLF9sQXE+tzSU7GuY3jC&#10;0FO5kHIkAYALbLjs8e5ZIDyY5Ln068LhwCXY8oX1jWm2092w9bZ0TWhIviUEe2MBuHYJN2R81qqD&#10;nkAdGw5uFAYFLT9/I2L1KlByNF+HywiLG1C1C0IToKuYSRjaCiA1I9bBgpJ6oEpUR25UN4XRyvq8&#10;zdEuv6XF9NQZPoK0CyVL6D3k8slTIULfAukBbUDn2QTGlgKhBZaDhCHGaI/QEKYRU+EO7mcAuIkX&#10;Qrh2bilZtcG0Ubh9Z283Ti7tCNQs6FjNYK823edb7AkuIr61VeUxSniOOoHNq1fiIIn+evrevXeM&#10;l785iKQT5qb9xlX8EoxLomOe/+FnvvB3fv2Zt37gBM+m+yfjPSHjKLfoUckPL6b/4zP7//qTn0/n&#10;EiQGuR09TRZHXKxk8EXvIeKWmlKuCFq7orMXjy49y7Bc+LrI4Ns5go8NBcDNGR4uFn0V2UMK2XhQ&#10;P/4daAwyc5i87FPS8szxzJxdXC4JFo50bb78eXj4ErW/lnxfhM6sIubOWMvKFZcuk412bWZpvmXl&#10;MRtNeUuZAaqkiXEyStJU9jZmC6VnWDoABhGRIHXTvcqVyP3SPAOaLDyWr3SmXIssHcTyci60Yirp&#10;+JWmXdIbz8ztllEierPOWYD4VIO6yU1ABJXpONBbOeEyXiKyKRKZEqV5G01EsaX6yh1JgH9yhbBS&#10;QrnaZMGJeOPPhLnlVCqiyueJIprLxaNpz0nRu9P7MBJBzkqIAieDpl6J/bboLIoLi8wtSp8j/64c&#10;WQ0L2TGfPenVR1mxLnHRXKxOt2xtxjYTz1tOqJAlpYrwnOpHnEKvrknlU5M514fw/haInGPzYxbF&#10;uvbhNb/lRghiZzHFIHttolOb3QE2DXPq/KSiX00hUySn9U29uky76TRUhrhmmLSsryyD60p7Imxt&#10;gIRY0fEyLLpiq+l3SVvi8TsMPEhIrAoiepcEVGcaeMIyLPsqfRSsscz2Q3E6y5Kf2neEYU/hZxIG&#10;0hQW1LZLM9jmQhdmHjy4G1cFEb0xMIZ8VHdu045jbXOOvi+zRfFYSwQbI4LR0y3JTJE/BsWmjydx&#10;pSHHbjsYlAd847tDvHdfb8QvVZAEuNUEwZ5sUzlHWMNdSLC12kActzXK0heCsPtS+BeB2RpHYFXt&#10;zEtN9NKzWnMoAA5lO12jMEaMMLXPplhtuzsk2TX7xZUKWgfcAVAYWeRY9xftu1Z4vnwYXO6oDVRj&#10;DbOIaZBH5sZAvAmtJemHBYiY4h3+6FPwuvKkKwnp/pPD7rNQP5K/5AKHY7eT/2RfFhh3GUF1b0rC&#10;oiycUiLbIK3X6XPThbAAdHENzLiwiZe4P9rY7Qi1FtESt15olxyLb8igkk+UQhYGdvibQdccYiwx&#10;WZtLrdzE0MoIje+SKXVgLRzZ6jPqa8BVHFp1KmJLixIyC4pbubDVFfLddjga16L30Nh2uZTOhr3t&#10;WS3tH4Q6Bg6qnmmg8Jup+ni3+ldTzeAtrQORQSymR2f/8ydevX/6lm955+7dNN6/vCAD4fkMZ+X8&#10;/zvf/eVfP0svnUnpUe6T4ivwdh7J/h2P7M5W5nZB/N4a9OpTbwqYl2dvRwsd5Rce2tjDakieQCxc&#10;N3yCQzaLjbtG63w3ciRKO3mDK6zdhSj91VBKqG4+PyO76bC/HC8obHkippHgobhRCe+d7zJzgvty&#10;MTx1j2Gz1PoBt09x523W4rhi+KpS61xcNs0nu3EYR+PkZt8Lo8FUEsfPuknMIp+2aCsfeyV9sQnA&#10;zXJy5nKVbxaNND0ya6sdY6rgUF5KkfqQuexHRqUqsGdayVpPWFY8jyejqQCM25dtO2F70m8TP72T&#10;pYreLCHVYeSXJglwl5f7k9G6b6VSSeYCYmTVIVrxwKBi8lkRrmhlEU0ALi+YPxcbMJPVtPkmFD3s&#10;mBC8vBBFNmd68XDKG4OVurLgriLdQVTORMoXDkUQzYl0F3vwol3Ftvl3BQ92iPdwyXIbKtba3ZqA&#10;jK30Jo4fMdbauPS1Tl6xmMOz3plrQDhWnQ6CEtKpw739LofV4r0Krni+GvSV1H00Yx3DgaWlNH97&#10;mxZHjRw4G9qnigRcVZtsjETv9kItvqUiJTP0hmsVMEaNBHS+lbLpxx9af3bCQ0D3EEJGXLtx+krv&#10;NpNoBxBbPQ86PSE0qG1bSohTab3EvmxBrUqGqESr8VpZ7c/oLU5NZw+x6dz/vTOcmUyz8TJxUF0k&#10;QiMIybElslp/eHuxbhiXVUNY7Fm13Vhlg5hS32Pi0njzk8eGarzjeO++3qCQN/JSNXU1jisPFBri&#10;qpkVunSgzdjMfLAi54pVq5WkVxLv2iLWdJDhvTHHgHitxQyWZKC/3ar+Pu7p0EvpNnfkqe7eMDQE&#10;LOzN8CTqeHItlbPP8eqS5GPLQJ5UXRBcbYkOuuJQM1+2Xitu6wkSbmX+1r57jYFZk7y80StbryTY&#10;y41w5p4bEftSqgxtXR+SQW3gxNGWzJnFtatO3WZZrolWotdD6BtZjNO2H6gxbODMbezZriKxSpHP&#10;xSjK+hlmMGcvb8Z3DcBW2N+pQ43suCQSCFLUgmOj0iW0+HbG663jeVzdDuxw/xRgQOmLOIHStOLr&#10;04Pe+Fx+5td/k7DDFz7w/Fe/++m3n8L9HT483/+jV/Bnfv3lv/3JT6fzvRzJwT6LzNrR2E7UWhqL&#10;9WjeroB3jX5vGmRV6Z3yxOu7IC+6Mm/tDY5Oc4ze2vXkdV11AmtnoBNX1Y4mlriBdYDzSDXCe86j&#10;wrNXKRWJWnBHSm/idLnC/1cRFhGePPooJxq3naTHlcONZlBX2+AKcruCwLNPpaoS7AMl9YM8AA25&#10;0MwUPNEV4jc714feNiy6RtH8Zsj1OjU1DDtvZxYv8vOxWZYrOC0m2oIYGdUScpScclkQ9iKQJvBt&#10;VckU55S1jUfaUQAxDDuIlJakaHYa7ye2KVVBOKHQIn1AutEF68rh+Gn6YZIqs1gSxYSRdSNdLPSI&#10;HAVIOujMV8EOdidmYJG3KFThJRc+DdJgzEed4vxmcgNnb27VH5P3lid5wUIEZ4mHLUy1iy+D22Xn&#10;2Xb04PHWFb5oI2qAXYcQEp9BBUMwUDLqaittN6Ip8IlbSBeXkl0T8uvsMMc0YDgQdoEBv4ZQyWpc&#10;0gNTdcSBTo424VYGWduMurBDWJp4IYyh3ZsAra52MZusGto+0LfJ/NRSWzsBMGjroKekF3uu3iUM&#10;/e7zmPjJriZq0XyQWiJ/xIrYTQuM76wVIc0wLe22NmSCDI33NUW3Z51BrIjyT6FusvtPoqsihlaD&#10;4MgXUpdUj0tErIPb6iOW/gWE7vyxs5/PxZJDiqsgeY1mZG7J+OdmY24pgB3v7Kdd3xmS7xDv3dcb&#10;HPpu7CozBKvVZowerr2lbW0qWEP3Q7r9TVKROjlN1fb2KbGHUBD2o9FFhNJRIt+Vr3BTpwrLCAZc&#10;ekqwapEwNp8dSI2CA/hxEVoAAVMsvh+R7/Yc9BpOFbcSJY6Oy0E8gqrFYwa0jyVeOEpu3Vbqcq2A&#10;SrrdtyEWBy8XvDYEqMaFyhi/7DlYhrx/5fOk8ktefqu1Q2Zy1VJcBcPL2I0Vw16sZhN2ftXozGVy&#10;kJybR3f5AXkzC/g9jre2s/0ii672IY442dacf2CokciyMRr3ueZF9ejYWLorpc39CVPMCw3XxwvH&#10;j6Us+7Vov35iftqBtwPzqoK7dT6VpcRkkv7S6fJnf/lzP/vSwy97z9u+4ZmTp3bDp88e/o1X9umz&#10;D9LZJT8sfUCjBKSo4bkG4yVI8Ppkq4n0YI6HJt9i9nTtMQ8VuN38H/EJvPFWLnrVcnJwjeo1G7bZ&#10;dC40z+eE3NLZw/LoQTk/v1cuI3fEKJcVv3wxDBzpsDcbcNEQOI20oEdhh47ud9m9PMIlC4DJQT4o&#10;Wcu9OK3fj2nVIVuQL0cqzRLqPUhKsSW5z+oDFLJXfYP0zeGSkLlYqD0HimIA9hM7ctkuLwU/i6gd&#10;cRW6+Y+jofb7geKrMm+6R6nWZQExUcyFn59Rseg2s+X8mCKGY6gmzqGZ9EMl9MtW+Mwx0UlMmWLm&#10;zIqLyixHYRAO2dYEy90RiEz/fH6+fypzjvU+CWs85Muz84HSqdJeRwySuEyq6v1EXl8x5Q/Vqqru&#10;V8Hw4nOUQ0Pol++sWk6e1Ts5pJoUDLH2FmvEVDro9IltQ7kfoMbt/lL2BJ0qyMzDFvu3MbaDqnTN&#10;xdUH6rUsi7SjXmoLvrZEDa2F+cckRwi5mZ7UnGREIqva0sSFG7lIlbaNYBMiro8Bodg36qCVF7cR&#10;6sF7cNx2LttnARaJgofSSHC7+Bg22F1sdCSs0HTCA8QJLguNEJc9RUEOD60qyVPAEWOaSXhhlSXS&#10;9OxgETfLUX+fvuIAYgvQ7kY6HSts93XeaeSer9Gn5pWBb5LG0wZVMyJW/xlCTzb7s6jY6g7x3n2l&#10;N0A0bPClojFfIqHSdDwMTsg23KrFZC0sMCSs2oTHHtauIDIXzat9LO+7q/QGvOQ71ANjXCy9xqEm&#10;xIJkHmQb1waYB94x2jgwjSBJ6uUZNNMx1bmaiTrjEgxL20wr16zrj6U1oC9B/g1wsUm5sgIqh1T3&#10;muaXPcJ/D228iKZHxux3uRJyoLEfWa4rJ0NsRGQcq6bcfBbdup77/e4EuoMxN5KLYhvTvuhQr7cR&#10;3d1oS4dar6FLGMNOkooYbLjx1fM+EGqh4eZdqPmM7ZzGNgKXzy1DHU5LIzvGrjzf8eTAIYU4jNW2&#10;ZrbOhtYoQXGiu5NdC/0xaAHlAI7Qy+qZrFsNkkfyZoy2mg8SPjPA2/PJL0+zvFqNhpKQ5OT65BIM&#10;oGgz5WZ9Zmpx4r+z9AsUbJ+Y/VY2WTL/DLSAJVXeZmhhznbhzx3h6e1j9u+svi4uex6M+bFzg188&#10;vbVdwXOgGl7J/Rh21JtJNS0jM1W0OS4+//LLTZIp62daiuUISFHnEDJVj/GiZ/1LUzdyUWslnDPf&#10;hJwRdOkfhgJ4k3/n0JWYQyg6tp6OIsD+wfknzz77yVHe2BSFgoKZp0t1MltQM4ZOS9Ju6oklvBt7&#10;ErUBJkNe1RQtaNtNFrcKniusFY392Gu8UbupdAxgAMznMm00g5j6vq7SogtxsYzEtcLYTd42Fbd1&#10;82dcBJTIO7N4RL8yskYhegM1xIWVC298KcDkbZF1CYwjyyBcR4CapIV1uqnQNtsamNudjwATJbIU&#10;ahKazx7tzl6myxioYYhqlflNcgGsxQ5zY9DMS/xcVEIsygnJNOITvrA1Vq31REsKw8gfBudFkfHV&#10;bzX6CfNiW7iYiJW9ZJkFQbSaIsaSXSh7ZoinZD7gPFroVdIULT6XSTmxU98sSksQN9DuUehNgoZ4&#10;tudwJFYFT+ygozi8QX6J52WDfAL0lhlp00m3G/QyIyDLiyyJk+nIz/z7HKi2v9hTWpSMhLjFl+Aj&#10;8LpEJ/bJKC7ZUje3hY8PBQywjZndy9Ml/cLF/t7uhEcF5NGluGQ+fuyqJQQ7MQU904M8QwFa48ke&#10;hWqml3F5xgW9dFHQK2E7LwnF0yUZB/aXp0gbCcbQSEeWU6wkDGp/rlMw6vzcSfbPxKoJakRB6ihm&#10;wYzEWVHM1qwB2iatwDiUURztUzVa3rMharRgHqHL5RcHPj4i+SYHis7KXKDaIjV0UmlFjYrsR0ND&#10;oPwuznuVV2sZ8hx7XzwYy859WYIkK1j00ZYRiOZfDqO9agG1TYWH60ry0ix6Ivlvw1Ead8SHR3N1&#10;+YezqfM8qFIrp2VO4VYX8Elp8K6qel/W0eJJk3K1LIppVQlQ52KicJB4CW5aloIp2dHEliZbfZch&#10;hdhqZBddkxF68TGaOwsPdr9eRFnVqHTvrtTAUihth9a2g3oXg71vTnSHSKv/aKYl9jJD5fQhJIul&#10;Zi7SGBuasqmfPyNCX/+rd5vWkI2OmOVZSuotZRYtitGGzb+tq+sMksg26HU6yTON7oqiQzDzCInT&#10;N/OlBgqCLuC8xk2Sh0f/upOLzLQZTahoyarSY8r7+Jx29ASjInV+UyIgQbhDvHdfb4yvrB19cK0k&#10;uLn+62WLh4twoAkfltNTrEUPtdkrek7wOBFrviLS4IAtDlxBtGH/PNQFehU1yG9u6mP680G9LVS3&#10;Hiy743Ch1j70vsuax8PUeaevKVl5Ur2meEW3EMbmgRzK45oAZmHSPED+VJsspFvGX62OUtfpdH09&#10;ElwbY10dTnAl5PIbVCh9wJBICyIjJPxFCTAc+5LHifilsue9bJn9Vj17ULMCnmF5diqjqyBt2LX7&#10;YQ2kbXszNM1tY4adl4PUbw4WtWNjX8w9hvk0pChwMgSeNa6IqLHJiB1SOdLOdpfhuHNSERd6dPNj&#10;nLU6G9LXRYEgp2XuzXtB17audcTIpfTV4hyHG3KeU5ObBq14bDBWYpuYfOuqBI9rX0c030CifN3P&#10;X83olscxEXi6UtaGWFzeBwB72V7rxQ3UPdR7RtokzXpdEWz2egGkdQbADtTBiTrMoYvhUk5EMn0O&#10;dImdPYCLs3F/MVxQzPa+9pvx22GSkxGWlqlaIILsNwfePI4+TuHBXtEcWL2sOskFakArZA+8YYGu&#10;e3CKoQy2goME+Cr/CzUnRtKd9SCzlXUQXMAzCHZ5SrAWddWCBGIF7VOp8ZOEaGWoQIplg1BDsZ5Z&#10;mRlTPiuRwxMLjDUQOp0OGn1PM5mLC7gg2/FJkpLwJCW6/BooUj7l2Ty6fD9nsEoYV+y/lIXFwmmK&#10;jyYOWYzNpAxn/6/UqmX5sEVereGTylMPqo4u05690/T45OMdT2iHPaX9jsKWOemLcm2Zi6KIaYK7&#10;yG4Ays86F2J5cMu0ARBJWOYSMKWm5QwYWj1OjVuqvaxKV+XWOGMGV7vk25Af48x+EfHgrbZRUgVh&#10;NxQIy/ZoRU8bDNrg2H4U9DsYao7cFQK1xQAXNYwQ7nA1vdym861bHKBPN5HTSsbLCF22VsCfvcBY&#10;e6pQg43DgUq4JC5TXyUsntCiyW3ZTmZfo1WevaHqWCpNMFge6vQfF3vNGnW9ccsvwYi8Xm58vNvt&#10;LJqRrIoFhjrpqMc3rWs3Ozm8325z1zmEB+X0g5YG8egildRsfL1f0Gv0pGpbZ5q+JLbMwebmSBr6&#10;prnPYqqA2UaXiCZKcFuj3F8mbWsR10Op5cDJgs1Rl0MOwYN9fM/a7nv3dff1BgK911rjQm+Q3KTD&#10;BiUk3WFaymVbIKyxBQAx561VwxyFbyDgCKzZcx7WgHGrkVofWlqE03Tqi6bGiQl2G8aZZRBgStBG&#10;d8sGzy2cBAe0MrAcJa6fN9xAEJdVd4CwuQ/URIUNvaul/tRN5E2SkUMiFK5d3dhJZKGEwA5Mm3E4&#10;mxJK9IjAAy//sAjzCmVaZeEB0nVJOrB0ncPittgAJBwXgb6ax9DkdHC6m+4hNCLeidpQK8HeOp6+&#10;dLlvPlsjWoN5EUN3NHi0nBFmcXqSV8WJOTRlh0ZEd2ddPwNQD/Aw9PowaKEXuusTkCFBPLt7XPtJ&#10;Y3CyGs78v0brHRxRlE359xWtjNfGm/l+AkSddc94hsXpp+nv2QXhOXXhZ1uXSUmNudVBQ31kGDpT&#10;q6oTFScw9Z1K7bYCKDeBrzfIpuoCq4cnbqFXdiPDtpwYoI//0f24Gdwgh5LKShrgZgtAt7DAhobP&#10;z+28itO/tHyjrKUyWsQClw93j17d7c/mswcTxSaJflT0/7U/jDEuZ/pmZsUnLgazICfoXMpm35NM&#10;JoFy4C1IGbwOZshR4i03vP2+KOUtY4Lspnrj210kxWSpkP4k750vLy6Z+jSRPKFOKy2zYDCSJ+9O&#10;ZLJTvLjEz+3ZJNPC6BW9K2Cu1WXcl8tko7htkRegWT8r8uuCmIKJ0yZRMf3YyESs7KRLTeTCQQQg&#10;NMvyLB3el+/kXVEOFogmUiVCSvAyzmY6j5lfEYKMYPlwE8NskKHAOGroV0YTCNAjEmtLr39gQpte&#10;J9c0ITeEg7CYRQOrDDhikYYnkXVUdaYP4ettcZGnZpuTzjAJbQiIlT20yQpiH/yPKUbYRk1M+IYV&#10;tUZRWZjSKDsAqha1HtqAlbzntUZJIvQ4d+1L60A6xtjfHFA7Ys347YpcIQAlhNUY1I7ErJVL/IEV&#10;DXrYsN3rW8718RVU6entlwVuxMLAoex1hM1bdfc4lRComvFVzSHicpFvRv/w4RodYwNuDIMIvwl7&#10;+kNLOOtuUavw1OWiHzeBGIxYWDOdt5odF/dwr6m03E3Oai/oIXcL4R+GNMLsIdwsGKGrS7eFxhW3&#10;Xz4R1VjBGi+CcZwB3h5XVJJQm+DuEO/d1xsH7UI5eq+jXHDeiFDCLqKjXxHBGTYZFSedKtVOMhuK&#10;IbQd82FCIdvjBQ2QNcKllvy3xdOGhCdIfeJg994igx1EcRXBtfwClZKi26U6jrwLgdiADdiba9as&#10;bwfJA4Axqga2OcytecHtyN1V5xNuWrZxExIF0Kt3xDD0hhvlDx0y+6yqjHKoU4ZVyFR0FmUTMB8p&#10;+t/ke9vHh9fnkFm1l4XiOuVLsC+rF00JKE2uGmwTzVL5pxK8BNKdY+8uN+QHoa0RA4ddw4HNcJva&#10;b2EJ84iSMJYbyR6FFZpjzYPd/tCLF/no7lzFe61fMNxzC/pekJ+P4OWzCcitdzoMpwPk6wyd4I7d&#10;1cCnLD/3o5c5EVuqGpukmye74bKT0zepBBznWY0OjPWZCi0cHYOfDTy/iWN+U8HXeHFfBVZf9aOY&#10;jmwsWxz0IvPSscrql9w4RmYWYSOI3fZcUOHuptIGY+b+cv/XuqRXdBCXZZJamKODWcBMvO7lRXrl&#10;JSCzLgmY03TCYFjQkcVBZd2Os7+7pCFVgDk2wFCqmc4k0iATK8b/JWksVDJ3rpjn1YbA0VN0wc/a&#10;DMRs6ci64uzjJ8HMQkaL+JPbasdRdMh8Iu1kREB8qY2cZ6ux190ti5nNm6ll1DIhy2LLLbUCi7X9&#10;A6HKcefByDQSkDgofiIiaXHHUdQs2x1pfMMFvPJipkuUTHllFEUTxp2yXlyid+C9HCfSVZ/ItEVy&#10;rUXIygL7IUsNN0iVkRmCZyKBdyP6/JpL2gidn95HipYTTDzSm5gv+cKVrGbt26Vn3VPKQZn1WgZG&#10;wfzj7qDJmrpHRDGHV8kdgfnDjBERQaiSN0eivYtw/iB0t9A2om3uJsQOFrX43PVyUh1iHlYUhalD&#10;S0oOYyKIZdThoX1H0429Y8UaNEazEb3KCCLAorvQfDFxjO0WropoYAl3odXcQJc2jamPUIJWBKUw&#10;r3ZYus8cV3H5wrf36Rt4ULiGuJ6Vp0WUE9SypGW5xlyHQ2Cry0poAoYFQ/x1X7fB4nYIRyeH+xSu&#10;IggCZZ/aU7ZjgrhRdiFGa3d11V/Efj/UUsXRctHQNkcQMsNyuJ+afDzbNWiKzFoPwctHbKtCmN0a&#10;PvjGqm59B7kgZlY+JzXyt/tJvstqvvt6g5Tv2uXHFymfuVlFztDv9GExVINA9IE76rCr5IU+V6oW&#10;kEF7wJyaqUan/uxCKSVmFFZ9UVrWAqVF9QwuAApsJ3HJKlC6CRz0eRDQRSxD7TmLEVR6xOKi2A0P&#10;sQFowP7eWV99SevnA9R8kPrgURPsA+AYJwlNaY4LnrcNNL2JBzZnCeENHga4gckGWGDC0hX/9HUD&#10;dQ1vKq7a4dqDRbxiyGIbAZ9wYMCx3SCjmYrDdsDfHbRePLhC8r4Gva2yHlc84pYqO/732pPpP2C6&#10;Cp3fZFYa7oR5vZSs1hPWNwpqzTn4P6PbMRz12q7RhS1B6MYr4TpR1OoOK+78GDqOlx9tagFUdQBc&#10;UyOLd+1ADe3MwUJVGj/g2ub7qdwHPBFUT7mrrgVruTtBegGbYxsw0JCXy1Ldv5VyBWAr6kmSy4tg&#10;7/08vWUUA23rXDPt4/aQpR7/+Fk3TOtHMmZfWzVnHzKCcxOWwQGhzYb6OPfDk/59weFO3fZOgg3O&#10;IsTzKlh8JcX3VTKcxTltF3g2rb4Jm8XNK/9HgVmx0wureBODqSF1274FJ5JS3166kdOCvsPiGgw1&#10;OHog0Sm5T+cLOD+Dy/Ny/jCJTZcgHOtd+W7DfbQDzXpYNNvyymzqx1s87isi2yhnIE2Taw+lk57X&#10;6kGRUta4Y62W1xreIbeRn2qbRW2clcVjwCZwLediJbEicETJT55nLWilsGPypzKKlJQ8UjhPbDyW&#10;Y7mbOZSYxMqcQ1yISyUAKUbdQezJMkxLFpZEDzdyFPUg+VslowVH8cGbJh60EdE67thSTAcnoaB3&#10;fhP8MvYz1fYO4r61q5srR2d5zFFmv3wo9vN+t7tHyJnxcB73Zw/oSQYmkGcOeuajIOidRNREIe3P&#10;2eUunb9FDIeEw7HsWRcxnhLA3dNBmC6JZSZpNI73Zs5EzsVaiegxL3NyUW8eS7kwZSmoTjz5ydDQ&#10;ahFsI5t7I6BK42Nbx6jXaaHFC+mh1v4484n7Ne1Jw4JdcpfNhtinBWEd6MiJKk5amR6gjQw0AMhi&#10;mrH132JQ7YqDl+cwQvRCo2tTu582+wU09tJLcStT6Hr51Gz5Vdurr8KFrsYuYuAHHeyZ8BnCUkYf&#10;DI9uUxhzWcpJVdMwFhrQcyBQs8R88NAm5rgovU/RMqMzgz7QE2JeWB/fjBDqlqBX9TSICxtCvUXu&#10;Z/0VyTDGrkMJchQMNtQPm4FaALH+p7b9eIACVuY1bDiLK4wHOWZl+XpL4E+ksEtOcsnKAM2R9+0i&#10;uNewPgc05EoLjnSMyVNNAJFu5gc1Y65tXmrpskBy1puARL7QIjDlugGVh79DvHdfbxDQO9u53LkO&#10;bA0qfimjWK30NlPcRM9dBhgacWJbbL9tlbF2V6QTK880R0RuJhBhUHQfeK9J3eG56GIhTMFV9Zyt&#10;U6XlRHP6ArY02vYAUO8+WjYvuyLoOgxyH6wHoWOz290idln5EOo5LNorrtlYW99sJAZY4/wDewYI&#10;y0jFuCB1IvO0DHnaEBXD4Ux/PECrLqjshbK0iWU2Ip6dJPe7ICxiCg+1PsknkWsQTU+SrxniEpny&#10;6nSxnfZCHbuqIwqSpp5JxurUrPmuBzuJgx611DtRWcx6jcTks5GCWCiGVFgysr9wXup9gFcTWgzI&#10;Ai+ZArDek2E5iqge3fargx+WWqCXzRhcoTL6nduAS/xw67ZDaRVvSILsgczVPhV+0g5l1hilQR6V&#10;lYzFbu605Izq4DKiKKf1wnG1OX1Rf73QNneF2DiInmVGDeEoT9M6IsFC7XMunqhcpmZ11gSvFBqJ&#10;u26c3LY29WAitIlAmNXZYmvMyzCCS8sBmkzMWNmyYGob5ixL2pmbVzMcUGqUw2A4laspZjwY7FAw&#10;jLjqRM17fjiqp5h42K8ldGYt26FKG0HxBXG76qwXbsDK78HmTzl1Oe5IHmcSHeyO4eI+n7+6f/AK&#10;nj86QQpomXia4/04kX4m6TGE+RhjQq7FEfMnc4WF0xc1V5nnNrzlE5o2mz19glF28oyNQfO4Yl6E&#10;3LYUsyRPOCIdMKURA0NJmjQzDZk92rTF7YEP74y9ycaSZb/vZXF9Szn9LKrRErQzvICgeu5Y/5uk&#10;wogvbk6uorhpttrS757sCO6KEERipge7gUo1rqwe/PJ0vd4ncf8yNE7TbtjJA+61QXiQxjL5Fzql&#10;GWHykSKdNJhonaAsC5vl2LFOmbK1dAEQ6pvKmkgNjWJLloeZyGgt0V3jzFMaKRYX0E+DcTpw8nZF&#10;tkyPMPPx3/Nqo4IvUXED1rrFIrNkjXaWi3P0wlP0IGvjeNuwxCaJRY+6ics8yTJnwwUQF94YLgLV&#10;GdtyLFx7r6lQUEd1CMH3hNCGQIoJwZEnSvBU1As7OlHNfr2I/C5cesa4pmfVb2mEsrZX8PbG8fyA&#10;2AjI/ho0g5C+Bd24QVW69UO6EsChHAu+maMiI/PXh35XbBh1KtiamgRLhWpcqVsOYhBY1jEYHEdr&#10;y2pOZmzqYVjYVLASOV3cTPTqhU8JW0hp9WDXVt1kkdTJHA6NNQ1xOPq6dFCr4aGpOW6x5pY5RWBn&#10;Ue0yrqHf3oJUdQgiwywt21RejjMPEMF07bX3FCta1kbmaVEKE2Gugxd7CqwTCX2DogzSogkOM6iL&#10;culaM/m2e5fVfPeV3jwlRSm2rK+7VRbKHVird6Fjw2Br7KW18SuNCjTjB2wo1jZYS+idMRs7Z7jy&#10;EWBVvNrdzo48Yv3Orb3xBbMKi1Aw6GElHBHktdgoIl4HFK6ADQeOEN7wbLm6Isi2lMmargDCUPQY&#10;sy6WTeFwi1DoP+obHo/rC2BvZngUH+CVOWCaisgs244bObQpMV/oNJXSYjC3LS9U4SV2c6t85acA&#10;Hh4unZidX7exx/rvxXZSCrPK1JnPFdFpI8swdExm9kymyJrKyxokJH2ScXPOJu6GpfshQx+28uS/&#10;AhIehHAWfhs26r707rygc1el5SGPCoKG3CcItVCqxcHLf8P4xELktjHx+vxbXSSLpuibwN2tB6v7&#10;+PAvmBbufdbv9OtZwZRudSx86bSH2o2j0z4gEl4OU07TGZw9GM4fpYsHFPNL/yIh5eDiaWiVTUwT&#10;jtQIZOG8lrJbbapoubIaxopCcJpcENzIyLwVOUs5Ek1ylXlkyS9FMGpyLo/belBS5MTryvSp6Czp&#10;9UvCk1bgsttVKWthAWlElL14ll6VKI6L1hfxhnm/53XiZEfsGr0+nlPxVGlioWyWgRThagWZBBX3&#10;8tHsRqmqxen8krqF8PSEX5e6f1GbtsdiuTRS+MwHIqMMZZAfmb2XxAjzW5wpg3lWF+2QFcnSYGDW&#10;UfgJYVA3BfP0iNON82yEKidZw3gycKj1bIntScLYxRUqD8AHIp+cTj7mQ06Jo+F5Od0N9LyXqBIY&#10;Sf5zxfvgrpVZsIQcdbYiF7QSbL89aEIPOo8J2ueEGOS5WIKLNRbPYux0bjdxjN0yCbBbXUppfYx8&#10;LC1qO2ng2OxFwS4OK72KCCQwV+YazY3fD9+7yIumukt9c12dolsmhHs5NfbJmraSxA3DJse5NEsZ&#10;NV6pSEV6GZtxOMY8oluUu8QUXNQQQTAMoWPgfiku8b2tYlCCSyVIn7EXQcMGVD7gAsOlMj01Th0W&#10;VUd6Es42V4PDOaIuFgcFokEd7+JmM05ItreOGFBhaMrQtWDioHYt/yRz/OwgesoaV9/v7EtQBWqS&#10;xYxBua3RVrP736HK6Xjq5GYAaNRAzo3BkY98ukO8d19vFsS7vQnF1QoTXZk6D/URl7VoFtu1b8Bm&#10;2/GWshkiCo+9CcYrQrGw9+osrCEYxSi3gHwhg6C1tuTOgogHrLcWXrFtbduOksZVXPYh72uU9TxG&#10;Cm6bph5hGm7aceH0MNVfxauzs4qnK2y+VIynzQH0jlgeJ+05LXWXeHXd701QtM2X6QqguJe9K0wf&#10;JacfS+kiKdc5kNBfe+sjWbwraHGK1Fwri7Hpp1HYyzUa/cuSQMt/po4NnQsppQkLp8EsTj9CvLt9&#10;C6bWu25ewN30msLd/nMikHMveyfSeheELsPDmlBdDp/bq05OQ7xhowipo39vgfKuQ4e1ZGjbclv1&#10;0BWqhkK5m0Y3Z6m8akOL2oiCERvAgd3ixsq7eUzgynL1+LVXxQTvGYlsnE4Tnjx8ZTh7NT18dX9x&#10;sTvFnSQhGV9XnaiKf7leiJDYkES2S8B42gsDmYT0NUMIMZws0G0yhCyVs3LRznPzxmlGMpXiWCGe&#10;KjbNtIMWWibjKhvwoARBM2+H2Qhn8ruielElVGqeRTHCrUMz/y0MKj81e4xH4TH3l8y0Zpdm8qto&#10;DBSDK4KgrK0QkpN6dyngiljxyz39HLlqKfu4uiBId7DfT+PpYJpgFXGYEIVQvcReo9kZeP2emTAf&#10;2Y88KvfIwm9yBQ8WVMSKjmI+VeHlpIhGH4FAPhebXXIOlQyGBF0PUmglWlvmiGkWMBSRn9Nz0YNz&#10;pv047glXM58+zgIfs9xR9exGt1jRO6a5AFjFjLK9VWWpkmbXjZn7xqf6aP1hqIgXoF8M20AfFlFq&#10;8jm2AKtg7bQ+XhMbq/UdVR2QBZ/M3YUS4IxgXayRDeAxRjZp5CGmJT1j0wFB17MYRXLQkjWqjq80&#10;/6eSjnTI7WbbbMYx7KUJqJU1dDu3oxsVrYDjrrCFxCap63OcWmh2l+jumAnqZ+cqaTTSM7y1lQkl&#10;GKvBOVuMsdU92F4Fp/imBmPOA2J3TD2FBhf0EDSL96Z6Tj/LUrwTEcP9D4L9S4VpvEw1/xp4CGFb&#10;PzO2oBe31IWPFUJflcettiRHsDItHRvaY9v4aOoJmQl7u10zS9ePeJXMIq9yuEO8d19vhi+AgwSZ&#10;W1Z0bZ6t4bXjVqvkV8ZAmGF7L1VbWTdgqa+ZuUlBsav1XhfnbCgj14FSeFXlUGe4xZtFPjWR86Hg&#10;qrzK3ON9jG4dV3s9QLwyhgqX1btb5SpXkjlbOH7xb7dGxLjxcrPfxNzzo6fHlZjRR6moUKLc7PzF&#10;Lcr/AN19RCUL4jVbcG2XOSprN6vzTBAvkSsUa2oGMFI1V6VuDgFR2HgnJWzNOwpXnSWV1F2o4jG1&#10;0OaqK84WpBJUuwFaq9DXWnbiN+faONrEYqBZvtxZurcGF6eeFo/6GsPdmpusJxmdeKcgkT8ZuiUO&#10;giy8Ipzu2irLS7hV1xY7vENtpBpSLNgyBXW5YRnQcVTuVgPRBrt73UNsIOY1NA7+XhSoWUeFiytF&#10;zK05cDa4GSjYxbb32+oDkpPuXJHIFOp8nob5kmp+0oMX88U57jncSMy5QxGAJG5brdWwJq2iqCVn&#10;oyRm5g8ZsHGVsTaTKphizTNRpIMEXFFcMf08Fcmq2ZH+LztVbYzz/7P35sHWbmdd4HrWu/c555vu&#10;QMAoothVrU2i1VU2BAh0lcm9wYS0UxpFRQQisWzApmxLDQS1ClEQULEBwaEREFotEBIUQxQy0NUS&#10;YvJXl+ZC6FZCxpvcm28+5+zhXU8/41rPeve7z3e+ISEk3+aQnJzvnD284/o9v4llA9ukGVg1asDX&#10;hcMgTjgxyIKkSAkGFnw2stVVYpAl9FaYZMHPAxihohG/BC/R5M18IR2UP+YUZWFl3MWqKa2M4ZMG&#10;HrPaly2+rE8uwvFTKfaSyOG02XJsFTO042a9JbNyWh5wRVbRCla2zZJufJBm4mTab4Y0JEgpWlLL&#10;MpbMV3MuDMogPinpkCVWlhKk8ug2wCSVYGRHphQqngdQihizwBtuueVNSZiayXZJGdgykSzk1kKY&#10;bhqusaB8QWmxebVas2CEWGJ2VktsVR5c3GsKFQ4s0z5ZTkmoscKxa8B75aw/tR6hJrj1WOfcOYig&#10;jxvwFKoqSK2HumVENWglb8r9R4M2GRn6N6sIajt1uGSkVrild4mhL3dNcwHmPbeb+iI4jMUbgcQz&#10;baxSu0N9VjfV5jnw1rpnWiwVtGaEsWW71MAJs9F10ZfywSRlDCeDMuyDmqvovOkHg1LJqM0Z/qBy&#10;jRVBd8NcmPV17Ziu9rMaEOuGkrvm0lnrBGxh2Hw9yrNqw8GYXyg1DwZNQwzT/osQ/a11ut7oW8OW&#10;O9MWhMxZ43VFs4I2nkIzn+dO1RYIitbqVbp7t3VQ6+SlDUUfIt6Hj48bUMsLF5lXu7QIunGmFZ9M&#10;1ytgiiARi9nY0gUOQXYZ3Fkx837SyhrnpuFKHTQtdu2HOojaWQk1CfVuCn2K06gJRkSPxwpVF7Nk&#10;GtypnFLEaPXO2GwzdSvmfkQKId4JMJBjUnBXI7JUVQchjy92rezD9Xshd2cww/mPhtWc2Qcex3Kf&#10;+gowCXncCVZqDhposT064zb9zhxx2nlsTAFd7auNWOtbEmG3GqvuUZgZQOZJRPC+YmqYJPHWxMNd&#10;G3HoUz2zA7XZMmXdQ3xEYY4l5UtQaFn3HEjPQmhWrFjL0pVrumZxLTG6yxdr6ppBLF5QjHJ+Dk2L&#10;W+27DUVX9Cnvn9ajMJguF3JDgKph1tzmvOjfWDjm5LJC/3PFDAav+jnBhkmfof6SQTTwEoP91CPO&#10;bcnONw97kJznhNVjWhiVfAHWEi9QrPG4i0vBFI9/2Km/gF1KIdkMoq2W+l/grKiFzQWKyhLkessk&#10;Vdk5AfO+Arkyd1KX+Ff7AK3ImPMZkcv7grSCD2Eys6vlmX29k8YHl+SHJtQAUV201ysUnF3zmydd&#10;lmJ7yZVES1IhywfZhoKpjvONj4ynt7ebzWEW9bBWXYo2NtubyCqo17VdkcOY/GWoSvutjG2JDtWB&#10;TjHrm2xwOqHz8ugwsfF1u95SCxUroUm+q0nLgvyF3yMYzJzvUSGad8FNwANzq1tNY+Z9Lt0fcrYO&#10;4j4dnYwp/CY415hxKQoNXPgDphrVLswbn8I5O7km6g+lRKkEjN+tIEDNBWNoyTk0lCK9KLriXRIZ&#10;jJvTFenAeQ1KmmJG1xu2+7LDuWS9AK5P+RlGRuY0pxqplZc252D5jFyWS/9IG4q7xoQ2p2gwet6D&#10;Q+bFGdWPqrumtlyxR6MIjKXQUAqHeWuTyZof5BMeyylFWBHVfARgNmzajNSFtCDymbPqN7Q/xzV/&#10;rsXhIYnCt/K0mvYnUXS0CRbuM0wQmDk+15jmpTewYZAP3pBVsz8sWg+80sajeJj4LJVXdbiBzfwI&#10;fQqHaknRgYDGY8rlr4Jsfw0d86hOVZ48ixLe6lw0jDooTxDDWBrKNCTRokxgclEswVUahUnoSMx2&#10;RNSwtZi9Gl5cfaEYoq30AthAI0ZBcmsaRr+em2B2kneJdbnmKVte82PTiZr7adlIDao34txTMe2t&#10;YsvKroCzQJCG1wVHy5ypCp9ikUyxyamZ6ZxVd34mzMfRhibYtO56ctY+o9S3Hgtj60GUVl/iish+&#10;RStRCBTYBmPjngHUE16wWrh5sqS5MGb7N8a2iyvTW7tuWeUXVMVhxcsaTindEFgJ4JCWYpt/0da4&#10;nIY1hr1ZwzIhmXhd91CWy+NDH+/DR/q40i7vpsrBpKcEe4sXBCRQTffF1CJ07ypeJmFYueC0zK1g&#10;9Tli6uZ7QRrZpCs4wcuwI9HEpqiewqbJgG5Pj0/qrxFTGmsf0A0BhnmnRBc882a2R7TDdzXzyS7L&#10;UqTm7uVsq0eVaNWrEuBMmQ6mPQUzPkCASXrTDuLNO4LEOPosHqOBVdZs946pOLkF4dYoBowqb+s0&#10;2Y2umgaPxYmvZQfvUYVDBKKlJi2EaTH0XQFzuwXng2h9HRGEANPn6QjeiVtyl1H3zTLyzGkr+JJY&#10;jFNiAB5J6dmYYCwCQlopmj4Z/NDCvvmxxoDHgKVshreuoChFbVTdbqWZ6dEXLOj9Q+jtyqVE1VUt&#10;L2hYsS1Pym0m4Uz4JAtkdcfVFDampjS+echwXmO4v3KMX8Le0Y6tA8OOBA0CGyQc+0IWXAZqUxz7&#10;4CtoE3OIPcZ90mdHDdjiteWOtjILmD0RRz3HMytpy2QCLkLNil3rVpG3TyhgmDm09mSDt9+U/V5C&#10;+kLuLp5zQXC6KOZpZs6wUwRZl4o9Q8FCTamHSWb9VKKBpzlxnOSHbSPFQkzMzNhCXGR1N/Hy7oig&#10;HJlUT26vrz6Ttys8uUVVz4eLbDNWJfNrZKBpQLOW046syibMR4zigfCHlHOMhFJdHC4hLLJay5JQ&#10;xZ+KGnRFy81a2Sx41WAI/xK30QqW4zhd6vLhvGNif9Wauy1efsobJ4fIQMHeCq9AIn18qb4QrMg2&#10;Wb2xsG+XyE9mW9f0rpbLhW6V7VaClOkokncPIard8DotmNOC5MuybE5JUTSx36LZHorCUeVlJd6Z&#10;fk4Q92DJx2CRECrajJRQxR1PvKEIl9oVhOdFRROpecVPnDe3sY7yvotCV2aVy1ZnTr4Ul2ypwgyu&#10;GH/Fnjhwghe/Pn/addmcCv++2GxWrGnWwRBhafq8RONvV6oJKlrrMDCAplfROB8biOhkSCjuov/D&#10;yxOc5Y3L9N0bFtb6iLQzuE6eFFxbfs0+ib7QN6gKo65FIFVjV5PhYm5ZvYxCBk2YxgSh2Dc0KYFf&#10;YBPEpgnwWylOlUrgJYp9dJWRhJLea8dbEQK6QExXqoJvPoKw5Ib5zZ2bg1ms5ShLUhW0/gcs0C2m&#10;uotW65sNtUQ15g97W5gHUbXqB11xwWS0jwYno3vLi5h9hLUjZJ4sXHpjL1ZwHZnl9p6TZ0jV1NXB&#10;A8NKU2e3F3J1uQ8WaqFvKAzRn22VW7eiIayTe7+doqdvFQmOr4xK4nBmc4Zn33ytFyr15mksbjbi&#10;W7D5uxVKjzWV3GYUdu0F87+3bVbAovj1jjmIdq3YSo2+1g8R78PHbzw2WE/9nPQ+1UXX1UjjNlAD&#10;Y1ScSRaezsOW65XYInICfTitTa/h8VpYatILVQ7BveQrnZlWNVlo3aWgF9O5TNGwjywOhUJmb+w5&#10;coxEa8LzzS52OSHMCe7Ku7crx7E9EVwdeK7coFkpJuJHT5XfICHc2bG438cbtjqGmQrc35ufJJaT&#10;HQ7X0uGQjnWAQrPRrSxVac2aWotDC2pWbfOEc7Yw56FNh2DwsVHxQexgSukWi5VbYR9Hu8oz5yFI&#10;L8JsgleuQ39MQFBc5+qS3XAmczngFXzOOc9LZ/FBHwH7e57pTV0Y4GjBLBznb+XB8nuh5UXvl3Ls&#10;O5IgrIJ0F9BzLubioOCONt58Dn3zeU/Xc/5mP4vJ6e7i/ue9G4Bz535f/naON6YwaMvomahAWBDA&#10;o21LouXTk/H0eLx1cyk9NwpvBF53rQElvCG+YI3Mqw4HBxySRAhvvcmSYiywddSYlyJKbCTRb+bs&#10;pXx6SpwjcZuUxcTTCV5ojiob1hlQVuWwWuCIl9mMeUsZ0aS0pgzkBb2WVBGYVmJd0GyyzEWzHVfW&#10;rvy0whSL3Jnf4pKDnyWBaSmNPnqt4PhobvfZwPJQ1QLUWCsU9YHERHtTt/WgSZEKywsWjLRZP7wO&#10;y2pnH1k+zdhVVaHbYlUBtCV5cs0In6t6E0dLK7DnI3u0qBznAjfrItIkGifRwpmtwl5L47yaTb9V&#10;ts1sszLw5ALm0xDMPTuu6OPxhWJ7SvSybt7FcklImuy7hWultqC9ZiDCZk3Kzm2Iqxe/gYcCoEMb&#10;C4R3JW8yg5W/q6nIAr10Z3Df7I7Qa3K9cmcs1sYeHUsHGZQj5cHDfZpDGE0MZX4fDFip5r13stmZ&#10;ZNF+xdSWCn1VugJV9IWZ7AVFKhmyfehsl25PKQodQzUtuZOS1TaEYODHOhjwOaSBs+KxR7t5+mlX&#10;lT3ZKY1mxT68rs9bibEMeXoxmYzHKw87wJ2XcDU7u97rmmYlVl8Q/tSMgCE5Yq3SPC98AjAzl7b4&#10;6AI61+Gk/PJoowMeh+COYTmmZmUN6p6ModslGmtbYPHaCYtKqzDdGutmJvJBXFhgInyIzZ81qiO8&#10;umsAFw8R78PHb2Bz76QiAl11CZ1aJNweVN0PdVbmBkZ/hiyxivY71nEPXdSRLMezN9K6wK9PZkKH&#10;xkEVvD9xKe1oerv7GszjJDwjSAXOQuB456UeAJydgwSpCbbxTFwNe7Gb31Chwf3z2VyDwBdrg5vz&#10;Yee2De9g4JYptd89DFMBO+4MJrqBy+xunnOJw5yWu9/JtTQKoLnO632l+sHu3evcXqywCZCn71Sz&#10;cduabHYcuZYo47ee7HJir450MXcV6UHb3bEQeRLJC3tSJSHf+c3DRCEfBOgcRkrcz2aR2RorBag7&#10;8lWuyszGQN7VVsQzE8Zb5qW1BbWcD+KmUmn0rI0Aergbm1lTLSjK82SkXqyMh180JIjTIPuY+3JO&#10;sJozzP18pnlob+HQ3MFZ+ry3CSV+d9eD3lpgq75pZkGQ5pwzu0sgg940mDahLKLVSbl9O61uE7Vb&#10;hNukJKbxgDKQRCtMxTbbWiXdm5tNxscTnOVyyUIK0hCv1hzqTJh0YCQKBE1VxclQigt4ZdjEQuJB&#10;aly5jkiHNlmHvEVUxKVY25aROIw8maqkgGjqjSXAe+inp6TBcDp0zS/UEnoZINNbkfZMMbpSr9JI&#10;n41UxyOHSdMRu0XPBVCfJZjf3+guwu0Cvgcx024B2hRSS4DDKa/xQpZxxSVMGYWqRfo0mu18oEZf&#10;VT9YV4nGLQhRK2KJgQOipWiXU60Sx4NxLJUdoQdiERGyd8TWUFXA8yxHAc/8VghRM+LlKRvJj7mL&#10;WHyk5CqmJGfaW9ouSkrnLV/9trnerZy1cubRs4E1tVus+MixWKh9vEVV9fweirGD3tlripMo6VXD&#10;ch6qb9QgQq4Fe0qoI7QUYCsKCPdetFIqwRr+EtnDogG8D2mALQbQpPlPqAN3XwhhOivDzVZcjOX1&#10;rJmpqAUrYIxOeKtmNW18Bg0Pw+qX8azy5n0BFYGZWzRGP0lCuGW0GQBql2DwaskokPY0Q7uFhYLh&#10;mNQS1cXhKlVzs8yfI+OV7PHX+rNtL3abTipcoQLNJdQ3X0wCZbBu6X4BwOIOo9yFoGYbgLhcfHhU&#10;gw6s5MetVhGfIsYRuHU4GZTEXXyZgg87p1YgXZE+tAUQGnkDbaEMdU3aiuWnF+ZBQvtEygEceO73&#10;DCvE6JartieV5yrgFikTN8BDxPvw8Rub7M3Qljs03964BdhPJS3qmDCOMBNmVF2uAJO6I4WupVWR&#10;s0yoBcNNF2cPIPpmT5DTA+R4zxM+KvdRST+ZliT3psL9H/gsMrmu4/to1XIH9DD1x5pKDLrW0wRn&#10;hJzdabvjrjz5nNsrgN65RXPal3U9IcAgzSR/4cycIg4vpjk66W4jeCHWVqe1r7duqYqYgmSURuaS&#10;2GJsbQuLCgnMRTSftVknBVUtlqDmh1RnU8b3xh00MQwH7y76tNrMb4uGGBFC2W/4W/73LFwwHmaO&#10;iQXmc2Bfopx3P5z/MnTWQRvBW2kaRhVdSTtPGbtYKYMlddCQd3j43KnyMNQO278PHghc/fylri5S&#10;2qkOvlMInsPaYc/P72bAdLYKo4mM8a5Br2/Cch5+2F7gzrtZNfV6hPKEYnuab92E4xtIqVQ4LtmV&#10;yqturoJl6exoZkCNKVJMCpZFnpUhLrxEJ9KV9w5FEo9sYl0eLsVVTbMKWAKTmUXfGblmqQCHCnj5&#10;DOMW2Uxq29Xp4vCIoB53hGg3+yKLF1dKOiSCTss4VavMBCa5TpN4fcXDSj8kJXVyi2huVJSCkaJA&#10;eNCziTDvkjpr+Q/SWs0EWzLHDhJizNJfDSXmkQg/CBMOS50c4eCdngze6b66XevxiVmiqsAUqNLU&#10;lb2jmAuETMXF04MVEcOjTJ8XfOsdlQPX+Mk8ZLvZSzgZMNChpiQG0Hy8j6OuEEZZamtzSmlVBdAg&#10;K+MmFn9oujLh2gW/yYER/Hq9XBxuRcSvUDoz2syyqjbYK03JI7TgQyHKeIgwrEf0E1A2PUhJk/lp&#10;ixYkmWmoOnMg0Lk+ApMhBFZeFKEVukWVqDl0SgURxW2oCsZMvaaiXw96Azd8yV4IcLe1nvoEsVgO&#10;Rt5pdoRIbHqjs5uVdzKmdPpTGg6tItvc0qdZjV8cx5QqTgmCrmiNMndwjf4f63xnCHN6bNkvQd4M&#10;CSfKqhD63IhEA2qw29qBtfE7RR9wnCL7JAFxN6a0FUwVN0xDvVFgu8HZvkDY7THyDVG1viiAb0ga&#10;XZF36WTVXasEwua8ZmoY29geQlyriqQxx30NtRpXncJZj/Mg+ApLvfoOo5RQitDCHVzqwgF3r9Z8&#10;SqKdgvXWE9WIGIN32ho/dHNBeYh4Hz4+jh5qQDN8CTk4cx2myslQ5ZwemWCnB/sNcg7uXKhEYEGM&#10;ic/axSmzVn7Gsgfj2K3HOySKX4Po7vvWt739VV/5VfrL//SHf+iFn/e5OEnFAo8wglgLjDM2wKk0&#10;uAUrYW0B73hrmDxTX1oOO+5ZvY1mjL8AoR8uaMUnYWIwKykP62uYp3phmiLbDKuBl4T66XcygDDS&#10;dhXc9tkYzZyiw2HcFYjv2mRbrFQdp8K+4UWCuwlH7ouycLJXscuJ7v7JOzfN3QN9PHiqvMxMMFcU&#10;7Yi/EMd9kbln6G15sUnr7DIuRONEd4VDM3emR1O5bhpFt86Cx0ThqGGfsULBTtu+7N7WX6xMLqHO&#10;N4YDdXlvDfTqK+rE3t4Dmr27o0YDJIbcBTXxPV8vDmkLC1qWknX2ojcuZQ9WNarqnkZNs3FWsAfd&#10;ie7Ddv8Ct5dy6gpkxxIO4CggG/uYyui5yBM1ncCsvJOZ6jnY2MRfiW2hxHAtOBZ4Z9p0pmQ43wlX&#10;lplY+Gg8ng2ND+dbvhsQHU/y3Hj15Gy4Dkc8uAdaLuLUVCI1r6pBBdVWguIxHAiant7E2zeQynXJ&#10;2Ck8nRBkjCQXAlMlgcwO7xyqvIzBoacZef3t7bL8I7LZMumX9bAY8tECsqqEa7Yf4UpBcqN45JaH&#10;FMps4GMxLAcxkYvJVbcrkaMgvGjRRm3GyluuAtb4GY54JofChsuHqNXWxkOKjDDV242afORAYv31&#10;diMXM+pGEgzJH5ijoZCUzMwMLhjOQ9bLAZEwI1Pc0npNT0dYm0/ZohpiPlEphJnbbLDJGZi2XiRJ&#10;UFYQK13AWSK4iWXdsoqan22TmM02OzJI4pckXckvSwvQyI5ikojzJhzEAEiHN/k/2S+d+bOwajIX&#10;j0ImkQVZDbeFfRyJ2XuODduIAnspPyEgTH++RALo+pz0MYVNHyQoQfGCKEasDkf3TKn3T6tElUgp&#10;W5YUD/tNgynC1fxYoOUR6PJl8JNDb2/SDwAeWAEJQwNQg2ymEsUwFwOxlRqaxOpXj5N/LSNStbP3&#10;ydf8puwQVJKuktn7Paarwh6Q8mYpVVbcU1MINSGr1MVCCbjelyMC7AfbsyAyu1IJSfkeoQVZG4wP&#10;IZCOnVUhH0p7akfONLQUU7uzYv13DBjY4ks08TqEY9fCy77sAlQAqBGX7p61AuDabgshEEbXT3mq&#10;/y01CNlFuvIRsljtsV2voIHh+ubaP9vCNyulDmikvQ4szAGL/iS6R2yvZz3u+F+G5NsS7A/qUZdb&#10;grftxKDWgq6XGVNtug6TgBxjmoXeVx3GwGd6K5OGmgFiboaY94rBvp3CFASjpswOd3zYTvTwkT5+&#10;UqvSrhNCxjIRJdV2DmyNMvV/ohh79L6iY6pFyMCnU3WhuSloSaXZtZcgRWLWWj51edXQVJjkLvR2&#10;uko0QoUpf+QVf/RXnnonff+XXvOar/qKP7Wr1YNaJQKpz7na6aedyoL2s7V3WLK3eGGMrpydJSS3&#10;QborOmLPacBW6rOaw2Sy2VnMrNPQG7RI351s+9TiIaHPKcv963u8hHrYcJZk311je4NB2kmVmG+J&#10;mm0NgrnEKZxmHO41cO6wXnvfLkyr+iAcF7ADyNH1PqXLZkv7ErnA6muIfeIlKO9wAr6krjyUnBC6&#10;Oy3ZXrgMfT+yNBl52ci0Un1XTReBrTPD7sSlTVuNHMAmVO7wbU1nLMEwBe3uBT3Ww+kpM21ZDFCc&#10;lrq0DN9InseSwzgWDpABQvAHVsR0f1eymoe3m+ikY2ki95a5COLNbngOO7qR24OJofOwRy0RShPR&#10;Wfc2ZsKW66eWaavktbXgijSckgqrS2EIYrXSH42l3L2CoNydHzefrXmusQtzZ9aw02RXsLVEdp0W&#10;FiKgi3aYCjFEMyx5KQwsF+yvJdi3Xty+Dtc/Ih5UaXcVI6gW7ZiulW2cWfp1uOJEOE3Ul2bYRn+W&#10;F4cXD/kNnp5yDZAf91JQQMnhuCrl4MIF7oYtoX1qsyFdMRnQeBBFmIFEtZkA7Jb8pekEpe6VDyCm&#10;Ge3cHLVWdxTDOtcIqSRdqTNxwxL4I7GuykvB9vVWl6WKNhldE4Q8lDDohdTbrgqQJVWT57gFV9Us&#10;KHk1I2+IBVmbN76fmPDkllrkbHbGdaMqiOUF8lZmCli9MbzOZnA36NAOtE5qyQOypa5zlUUippo1&#10;5AuNE6bPveVX2ZqNl/5jSyHVGyK0JUxO+NTlAccp8zCcxxaS1MY7iQXcFAFGPyenA0m1hwN5E4SW&#10;SQROG3jBbDJ1HJXtkhXdko4lObSycUb1QkuW2FYze8D7guVEy7JDc9FEaPTAMldVQNfZAIpGYhB9&#10;8UR/ky14VlOVILVTs5337ZeaB8aYRtA4olG18tUo5XW94Fppv2RYEH9qCZMVSmesSc3asFVxkItS&#10;wUiBOrbO2AXrVaMJb5Nc7xYWNOXIbTriVRLSG730g1hPh1UuqUJXpwmYsx1cUEuE28w6unfl4PEW&#10;qILN7YE4KRJGMwQnVw+aKn1qZp12//YfRJOkW6hyF9OCRnLU9tnaUKX1PKWEjhA1BISML9whn01E&#10;we/V4Ck6C1x3lnxkaOCwaFaeJrBL6Vqpt1Xs5MyeV1/qqqZEGqTmioG5exeai+aSfY+XrWleLcHN&#10;J3F1KMKfm0ujbY95Np57duWYxnaHaqfX6PMCVtbQNeUh4n34SB83EuWUJrVjcrfLc+I5vQ92HFEV&#10;K6O75O28Aw1tQ7+I5gkJ2uVCgcnYmgYF/A7UJksZOpYKO5JgqmbErpF1rqc1uUtihpI0qkFCd6t5&#10;eKKQxY6WhnSn/CtIXaIKhGiJPWJgnK99u2NGFMTsa5i0jea+U71vBsaZ7ss9auG8JxH6QcvH709o&#10;fq9/3JoDK7UX5wk7ss4qhS33+A6liXMjk6aFPotG46DT4FGwZEumPpbZyzZqyGJrka10MZb5/YW9&#10;Wht890Y8WDshAFqbkU2SnVvWGUg8R6WBlP77dDOuiiCTOgGxoFLooqbvK4fuXA9CCS68qIvIzooa&#10;0qflExXlacDxXXFMGyXtNaPETFUKyeZCv3kjbHkWoN4qJtOHB5bXJUdglsa4+2zTnowM8O4SrYL5&#10;zSyjtuDbc0IutMdYop4J4FBW0uL42nByczy+tV2v2EWGamnmZCnQVmelsZZcdcPCY9LMZ6kkKr44&#10;I13ExUscs0ShxqSkOCDLrxyrDr7J3rk4PLiwPJS401EdqiJ1QqSuWhmckFyYGU4+ZiyLgjbEgiDt&#10;cimqfYpTYnMpiX+T/uZmlMirzAmBhPo2jDP5T5cL4WUXmuq8ldokJahRLCxZ8DE7Y7cCywcu9iEY&#10;SQfIZkk4NIeEYTELMgLcMkLlKdiGwa0QMbwlFwumVehKcHKaGGPzMIEV0ey2ZT1zNgynMdwLydZW&#10;rvCA/l6ijyUCmdtyxMGsgDjIZ7beQQWieR7ZALzlADARcY2DdkIx0TUyrqY3SblfK7F60valjSYV&#10;9AuZOxR2THPAFonJcRAYtWDOn2cIyk/iqEOyQdp9fU2fRW+5Ve4d2WtIpzYKO20J3UwnaxdEibfT&#10;MUM7+xnVZGiwolSSiu3Ecq3LqOMbg6P7rlFNxBQWGFVghBhuZoCTWCnEvu0nVlKk3aaYFsWfTTVe&#10;THFuSxdIbVxZqxLj2qa7Q9TLoB4Fg6NS96tAmKl65V+Ui2SFv4i42wU8abXFfiSqKdfYL+m6MkyI&#10;EUrgS49uWmdGeoSz4r2w+Zh8QYc95RyVblhpVJWPiF6Ej1ZV1I8+QplAXai9TtBEkL6rlXMI75Gv&#10;V6VGKGhPYUin7hYw0ARDISuqKe1mj0M+UXjvaCf2oPpnD4n2bH9wNRtOwizQfqJroZrm3TjyqoJH&#10;+xhQU8U9/Uxy3fGhqvnh4+PloRePUYbGpd3QlCUZx5mVuYyhtHEhewh9qQ6B3pcheps0tlYYC6or&#10;fZRgnlJxoR4XmxMu9zRcqYmCO0mGUfIhI1HsP3NOtUhkCiw78Ao5ZAthS0IMdd95hyM0gU9Lz4NZ&#10;+fEZQVaujO0MlmkHct/B2FqqARrM6ap+j5g1ZO+/dBODEtjMSeIT2Dgyd128D8rpPOGcP8rI58yg&#10;ZvOsYqunC2V8jcgs0PbOHRWnZ5Vi89IdRjLnXSAa1O6LIWVqBmYHSXzMGfZ0EaeigT3AaYK+gmLf&#10;EB22RNvqE06VnPTeoxp+Hbt5ZuqUwfAe5EeE9qGLxY3NeGvkhBbp3Rr09GiyaWi1HhNu/aNVxqYF&#10;RZEOjtHeNdWjBLuy/Wv2cQMavo35pW3h2sNpXToWdWVTUK08cbbByqRa6QGAXm8XgtnmoV0/+f5Q&#10;50VMYribM77UXFepstE4WIYPUK2J7UEsIQGnIyYQV6e3bh0eC9Ytm4HlwBIXxUBuSBDM8xht0QIY&#10;CdFtOGeFDKtlkPAYIh6lJmdgYZ00QrO8dyFQwWuXtitCbIslG9bUg83oZLtmVCa8y0D2XRkbCSXJ&#10;zUHCeQkWpN8nPlOHSVtiUXHJrydPolnrZS0k64rfIjfiFp1z5GyuBNCkK1NYFB0EWUwwDUK2SNtj&#10;GI4KV90yUAbJXRs5wXjBpDBVeFMQFyFNhmNyu1qzCHmV8+HBko82AuQsvSYQPur1n9OheP3LG5Of&#10;UOhTemE17AEKce1sMK8BdJ41sEYZNLZKqPZhEE5VWPXG/3FZrtxyxpJdwlEMSvptuPCLcjYXvdSW&#10;PB208l9KkIF4J8QhwucHk0d8r1FMxAVF0jYEOVYNoXnlF7y7mcIvWkYsQJ2FFOo+rgG/bmqUeQOo&#10;aTqEHIYuluqOAjuWMVhaa+/vVP+EwRLU7vLBLaSQQNQKPgLSaiNXZbfUToX5eqoouw/VVNppsxCn&#10;Eccq59YXyK1FvGVVWplTFfhEVrUvInM6Gow/luwvqHatbPQl6DCpeRd4y5eozfJALCWNjeEoEAqB&#10;/VY6RjTuLKdB7dYGHPqMsOV3QRsMJV8Ahsn19OaFOyH8FlBVg8+zSYwBnYQpkwjLvJMrVRXgtc43&#10;iMwgUDuTLJKiOe4e/Qdd4nFlzr2HWPamjnS6TwH1SKx6wcrk4o53Wjv7dKSR+4hBrRlS28QBxSZg&#10;Z8wulWaWG1kX8Cn6AxeSpId9vA8fH29ML2JP1p6JknNdJ7liMCb5eKRMthusuZPc/tLsuzFhp9e4&#10;pZA7AE7wdv+GoaP3jPcMtVeut4nilMCq151cdSLmCgHoUV+ZT1muzC1Cv1l3Mp/r7WeOW25BTmkX&#10;7u6+gXzG2hfjddHL7GB2g3VqLdtYeTaEOaqo7naRjl4AB3cuaYlqU4D06yL2b+19oGsU624fYBfC&#10;P4C3SIuvVYJWcCoiPRMbl2IqXMgBm6X+FhXG5xBufnnwyM1A+cbJMUA49UMtbRcQPaQ2QXfxZxm9&#10;uzms7ppU2AwOVHdKb+JkxFMic4qm5trMCn2qlaLJ6qO9b7ej57zkNufeTYSrISs1iQrHVvWU8twY&#10;q19zNKNBaalghTtUTaGLqaS+S/Oug6P6WV4G65R15/Y9hzDvy2S+B0EHb0KUzki3OpadN7QgDjaN&#10;y5Pb47Wry5MTpEBmTmjKmrQrJJzWvkC2taEd0uNmFDwrwJxA3WDQd0S1py7g4HBFolxiD8m8mwbi&#10;IkHoWY5a2m4pHSodHJTVasMreBbwZf4XzUgWIkTaZbnwlvElr+qXWWYeYm4bxAwsGctkSiWGcbEV&#10;oLfk9iP+Jovc2jUR5GjFbG0FBORGBsAieNZlI+t6yc46Fruz0pFGFUWsIS5wNEiMFBM25kk0PQed&#10;VFtYUryW2CGKhGiRlnjLPOdqvV7UQRJ/QOYsZZAtQllttGZYKHyNDK5Hbutl++0o+iaL1eGM6Yze&#10;cM4WRW3KzVK8yW+LZcgSOpUtZFswc1G1CKmiizotiZpmGpf22HY4oLxsnscx3B2KQSP+R2nZBaWY&#10;1eUsEzS28orr2mGeIHMJvpJcZrH28muOnDumBK8WV7XmBXCmSqXCWcA7jkEO0y1NhhL8Wa2IaFLc&#10;Mok0xDAs9hGYKdy0hlfUoooV/SkxGn8w5G1UZCdUA0xbB7hwS0fatHEWcosv6gauxwg00wnUNVFt&#10;g5VXykY62wKr9MuaXMBT07F43mLA2OISSy1+Mk+CkfvwY5frOqvuqWawx9cUQDi4l8o/gLcVCf62&#10;sIQ4PUT3q9pczNIFrEE5D13BXh/gYhYTj7ge6rg/VTK5TxCpuwsma6S4v6DKt7NZ2JwpLW7rHfrU&#10;lhB6gjgpWDD/b8LoYNIdUbXc9XuwdPHSObwUuPeJ1pB6j7ZMeKF0RA1gSOMCX2BW285gZinZz8Ni&#10;fIh4Hz4+zqheueeWsf/hkFXSgSF4pEKX3HJe7VsngmIbuJzcud1GcFdcPNUlN3lhtmtL1XHkXXQK&#10;Nd0Kmn4XUrTTQ/z9eh2saAH8GjEBmp5uCMG/iXv6YzHE3nTL36ayxkgcl163DH2cEk75LZi07+2I&#10;dqGb4AWvddrTbjflGFsidh1RBvVNyOirU+q6qXPbt3BWK7DH9/iFcjLj9OeXC3RubTUYRu97uoyx&#10;T0S8p76t+fJpTc8IVmHo3KomywVlxh0+8TKX9PAMPwp2E+WwXbJEOkG4+yyg3MrDp3JwbFp0Gng3&#10;m9nr5xT9UbVK18KcIWWYMNU1j9HWXmNJHfU3p5/PQzeUsiAS1JPSpvAT71RrJ8b6eW9yqFe28lJS&#10;M7LRIftmyFr2YVqoDB89Vl/jmvVCJKgGunhuDFrBaY0VtokA1HmR65zjoZlmAlra5bKToOMpCpLi&#10;v10AVj+fXBr2kLH57OLsnWAqyDjb+IW40wscRyc7L14MjUEQ7p2jtT1Z2JKxzZQ9DIVpRYs/4uFB&#10;VgZL+LyLZQvE616/mk6PGQsOopUbi/rnPNbWByp0ozJYSFhX4Ot25KNqQcWtrMoVuyljSTw8It5v&#10;ueDSV04D5lGDHMrE/VIO1PIim1RPjw+WR1Sww3U63GMzZkZgRdWCRbisQVbozGpKqlLJ0mC0YR++&#10;2Pg5ypi0uQOHSy2FMmWFNgE9zqliFnSE1Yqf9oCLkRhW0rmgKqVRDajZQo+kSaROqYpu8O163B4S&#10;hh6Izk1LZFezVPzKOUMuW7YNj/wAtRjoCj2RZPuI47LGUUKjZODEFbZywSsSOE2GaeEbZU/Jepin&#10;BIOFLJsydil7gzYoGOocR/5II5ewsG5Zj1oVFfMW4znX1j6JwslBdO0jq7YlHVMcvCIGJ4wvMxCZ&#10;G8B6XOcsRBc//VoTfgT8ZxVXA1SFcFImOhuDykFWksHOqV1bcR8a/eiyTxVfyeeSYSIjXrlug/mo&#10;vUbXkxNcS1BraQpOpj+KnjohLnRwyK23rUlWfB5+yS3YspUt0znoTGqMh+XBwW6FLdhBYO8czKLs&#10;/+GAJzTGysCCqfhUvcVYDa8QrPeA7UJeYxDd9xsEbanoqsGV4VAadhKiz4uxm2tU/nPECndjSkaq&#10;M65w9YQWq93WIgZli8c2uoUup3ac7CjUsBvcd3sMcHKdxNofoOLFrlsNqzIJrdnJTb41FTXmQnpr&#10;oLuUSjKBdKPUwS3BwUXVJOQ4vcz7b+aaDN4yv2pWPXqcJ+DushKhSpZSjboOXjs7aTQvrHd06aKn&#10;0u52tGEYiNsti68PIz5EvA8f6eM8yarCJnc3hYuFGfEtWCVHYXCtAsTWhbgbRuQRca560tqBWuXR&#10;QzW9zur06ws+/wVP/dI7MQYFQp+YGnS/PjeFXrXia8oasFpX/Hbvwh3eZvLMsCcuJkeANtfl2zJN&#10;9/tMYabsdJoQfCddLta2KJz5ndYDY0NTzTUAnM0yaxdYtBgFmLa8I06q2dwAA9N02BpiMUfvt45Y&#10;LNApuNGNkzNEU31xuwfNtf72gDMkaqQ0oeXd1oOe7ZxC1aMnGPZ3RjkyUXovPbFcR0cFd2qEu3dP&#10;RNJCTWYS8rrA8ZiWkBzKImvsVFoWUCUbY8p3bYiN05O64bA6wIJCvshiWpajVrcDMO96Rk9jroV/&#10;5ucRuFs826k2AE/RmW2ljcaVU34GCQ9lt0ItdoTo5scq9nqwQFeAta1bi704lhrTVauMi2+6EteT&#10;OTrt+mbGMeyjXs/cECp2qSotOY7ZvGrry2mmE2LX9G7Xlz5TCvuRTbHCiVT2N2DfeXNB2o2tqq+6&#10;vNPwKLsmUWpXNJq6ZHXRgW43UssNHA6scKmsD8m5evXZ8daN5chUK/2IC2rUSgeWsy1XE/OSgTup&#10;2b57hGol4xkTAV2qyttyt+3A4S+8uF+4Fpq23ul2e3B4yGc0QcfNCeUrE++7PBg4O/uUg6BHsegt&#10;WTqrIcyYw4VTc6g4dFiXwes1C57JXEoENWHOvNgcH3OD7Iia7rPQUTDnI7M9tayJ1zwsFPtMdDAr&#10;nU+MNlqtSe0/HB1mnVOMftjQzXXLlldmMY9v4dFFBorM0BbORzZ1NMc4EZIfZAtYWi6flAMKsco4&#10;lRXX6uwZxWHA4uwiqHCR271UTgxxIDHcJkybRY9Oz7TkuiaxIoyKw4VGJPBKnPYgC2rJYgaJFCtb&#10;8S0UUa7qnktWfKLnDo8ARlCEz1P1cZSWFtmHxqoJXS+raT4MGJYjI145GAZvP8YaO8tzCkp+HtlL&#10;zHrpjc3RsuL2VCtixWXFY4uhGT00E7ihO2M7U+3gUwZSldpY8zTsNtWSIoOfJKBGq/ItUe6KIbrS&#10;4CD2yp0QOu9Xg8DapT4lF/zgzHIzj96M/iauZbE2sMymN5fPxdVdBpkVMWNdxsnAN0zhmq0gxQRo&#10;x0Uh4QFcHW7/L8XNHpts3H2XBxEGvIrkM/jdOjRy1NWLywZzlUzXjhC5VQFCW6cKMssx09g2EwRa&#10;szheC8sDwOpSQ8+ebmYvyMqp50bwsiPf0uVqC24K9zy0gChwL7fnSdUJiqZa4gjtAMB6kHQxyGjA&#10;MnsjlFKvpVSbdv2MEHuQ/famwyRb0zTM635ACZnwBjTL0rfPGGqU0BqqKuk+NPW+TkfwIeJ9+Egf&#10;10lWs9ZSYzwrJIXWDT7LmtUIwLO1imjod27hjZ02GEPOk3tsWsK7X5RzBw2dh4EdCmYPNYF3ojD2&#10;aajzTLPO/Katdpp9CLZdV+9RLjsBfnfKgsJ2FU+4Z+fb4NKxPJZeuzW3TTLsvgokPGszQZuKR5gG&#10;7kuF3XcIsJMjdicJ6IQMbzNTnGWOleLK0CKLcmf8tBucpk1xbs1eJrnHhqEdj9dfy2F4PFOScKJV&#10;/1EuXV4URzcPTqJ6dpR6ZeuKwSTQO1oyjIP6ytPitKImnXnA2BhniD1bIas598IISE5YLbkXBg8T&#10;HLBGdTHgx86ZXXBWqp5WkE/MXDq2ng6733s2TW3IrOx6a57FUMrZT3/mimp9mVGiHfYC+2Pd0tqf&#10;aY0jivMaB727tC3MSOzuY3PtXOEW9zc/tUUtO0+5WcfELRTYi5slu143eXUjX7+9vnWNDajMeS8I&#10;AQ3JEkL1ozHwkmgmVYcOZjJgqe3pqlBt7bAgGMkYmUTOZGAtzEWOy0HWc8IzqyX06PLlDZXxEtO7&#10;XR1wmtKSKdyyyhTFLB98SSpnYAre4IhdSPmU0ROSMDZrcAUP03lKdKiorxfMD2/WEtgkAIvLerNE&#10;ABWmgunisjigv9qentIHXBc8yPy3HtrO2TK8iQZPN9UltMt3CcIPuKItWI4uHRwccLr05oQLeCVr&#10;g1hqAp6HrOsWNfGodDdIFJfAdNQca0XsWrOAvIAl/LoW4YM4mCXedys0N7mh8ZBeyNCrZK5r8mqx&#10;vDULqVZqdTtauAOoaIHfgy2aQV/fpfWKlXXKJ2z9MjMJLHAk06hCjz6CrvTvBJ+LsZDynrOFP0mm&#10;tXT/cks5P9N2vVlz5xPJCEaZrYCY9Jnlzx7jhJKYjdJKZfkiKkCQa5rwx+LY1KFMKCqLd+k8GKnr&#10;KuRiwpQySZxKsYs3olPoA4+cZN1r4GlBQJq/3AdYkoDbzLgMOKFIRi5fptEUdhDfVVezV+LzQ688&#10;hpAR0QTRUJcVGEnW2PADEznJtOgeq6Qmx42Lu4GKqGcRpBCr1NZw2DLeA+fqOeYIFWECxoso9haW&#10;kOjFd6tculBSCDFOg83ckgmwvesuzS0ooRIJffxomGPWpqvc+nATRG9ZsU1fE8knmr7IgDeBeZvQ&#10;x0wbE4VpF3DRFQNmqyCK6oRJgWMtMOrqnbEj32uTlh8Otde9vQEWvjxEVvf/+H/+039+29v+45ve&#10;+Ma3/8J/qD98wRd84RNPPvm85z3vf/yCz/+4ep//9B//4w8//cEf+uf/4kG9sf/7F37xqaeeesc7&#10;3vHGn3l9/PnX/oW/eOXK5T/71a+8pwQdPgN/9Vff/bM/9+Zffte7XvdjPxYvW1/z9V9/+cqVP/vK&#10;L1ewWZwjna/PCKbgSFn4BQaCXRBrd/yExJPsDmsuFxlMrql2Gdq1zZagffJC32OL+7prAsOUm6Hw&#10;LAY8qHxy6U22uDeLqpsklHBN0ivK6MvuAOwxdekH8x9gokbNuDdkBjpADh2s22dMCvIZsA3vwQ3W&#10;3lx1X7tq0J33CinvGo1bzBjOlxo3+Xo1o+7cYM653I8J1XcAvVNdQvfZouZK6kBwCHe24t6AskMv&#10;y/i2RBgtK2k+P+iWcADpIqeUcl7EtmLa4sFRlaoFCdJQT2lVzDYqsngaE3RdQa0/o7hMHffIECbb&#10;009VDbNRTWAfj763pxXxSAqKRnFffpSSqM7CupLI1wC5/IM0Rowu58bQvqx7ZRHQr8c11/9E3whm&#10;V549YLH/7yg0MA3D1lULpTTlAcTVDGLnBPYtHC+2GaJpAu9auj+3xTLcqYQX7j4RTjKEOMKXr3z5&#10;YDEcUaDTdn1wentx+1pZH48nhH43Gp1SCqYQMqQGzmqbYS0xe2047ZcNYsuDI/GXAhf4Dkz5UsYy&#10;YV36q8ODzVgOxEa75T9kApJh8HJJqeFHR4eFn4d0tJQptcHlIWuhmSSUq9qK0p6A/oospYfSuKvs&#10;INOlC85wpt8aKIfq8EBNjASh6QMuuDNJfPOMAkfzaNMzrlakYM6XyDC8gPUp6ZypZHiU3tNBGUB6&#10;LimkpVDj0YYsfNbQqw1EQDPrXUbBbsNqJbWrnL7FyVhbzvwm5G6UMB3n9E4I0dPyPW+H5RETv+tR&#10;/Q550ApjQrU0FyDB8HbgtmPOnWZKV/qW6CkI822l11ckAxzyysjTMAoDZUbjbBkWWzV90PWaPw0J&#10;pjNtWMbfGSydSEdyDKzHrXwigc/MShMy3WpHjte25FEytpnakiQtuc6p8nYonhEo00XanaTTpk1O&#10;rUyrIhw4vYf1yYqapLjmja3bMrigfcHSdknABqkkJUmNYfta265iBK+cnQysxLca4WpL69dcXWO4&#10;NKhWtaOQupKfGntVZ8VCnYHZk7V72rhj2B3iKsycptlj8kSO1jhklBqYP7aCDycDG3Ixetr0WsZh&#10;mlILY0hzDdvF8B6cssUo1WpXUejgWChsStUEi6Z8BgOhNSKyXcpqrhuGfFO3sUYRH3YYrDjTW2n5&#10;aEuZxEC38g1LGIWoeALoRNDS+ZUq8YKpioTVBR1WjlyMLBJ9vUUEdVBF2BlM4BwcItg6q4KgrbOD&#10;w85tvaLO7EtpK46KssXRIgztE+edizvsWAzrvQqaCrKk2PihUWVNGV5b/baytFjoblTA/Imvav7m&#10;b/nWH/mBf6Lff/c//Ecvf9nvP//fXr167QW/9/fq95/23N/8+jf8zOOPP7YL9v7B935vBLr1QT/U&#10;n/+u5//ur/iqV/6JL/2SM17rX/7YT/zVv/KX9Pv/91f/612hza/6sj+p3//cz//87/jM3777T/QG&#10;Xv/6n46b4kE96G3/sx/6wXe98z/P/uv3/f2/R//57d/yNwj6/sW/8L/eJYp+24/+yP/5c2/4mVkI&#10;8f3f/d30n9/xt/7W13791/9vX/81en78jW/9Oz/6gz9Av/7kS1/2fd/zXfH3f+wnf+qvf8M36Pe/&#10;/K53nr9B5j/84tv/zFd+hf7TG372Z3/7b/utHhqQaHbw1V/5lfrSP/jDP0QiZ7oUPf+zfnd3TXBc&#10;853f9q30lXZ0z3//e773pV/0RFsSe5yjrqvGneX+1WvXv/DzX1iPydf91Osef/TRTvpoCHYMoBLP&#10;lI3HEL4dTMUmrJDjf14Gcz+Qi+AQ9qTLpOZXmZJVXt+4izX9IpsKnuMt9hJLxdEFO1YSWppgx3HB&#10;GWbGmcLbc4DeGZyGOzHIikgqIAdfSARZf7La454v1UZTTWHtRaqTolPNfZU7BnFHtNjkckwiITlg&#10;GTvjrkS5Ch7zKCn7FKPdyCTjVETL/a5ggOqK6BZ8dQYNjqEKC+b+NbXG2t26phpQLNj4CMfTlNZI&#10;X0zKlPQx9WZoNI9psNxDsSRjpzCFTnrPWgYij12Tq/xg5ZnCsLNl3EedOiNfmLH4z8fxJhGLLMXs&#10;nqVLmQKYHDy4W0ZdsfJ9Ery+zzOcx+kCdzl6QI1eEyqP17aUcDSs1pfHY7x5ur19g6DegoKrPN+b&#10;zqYDccVbS4wwh2apGwT90hHOTUREAOY1YRpKK+b62kMibFXjSprWgRGZ8jIl6fKTYpuF9U2rFdl6&#10;iY+lZRnBLuaBF0cioTjQ5R+HUXF+chkovXm54KqB7Vg0xjxrCnPm+h7qDdpsiL8lwvbw0gUpIjrl&#10;Vl4WIXOODmqRJ70lQq3rLRAypLdNcc2sfDigbl9XMLJnlYA+MM4cufRI51zqFzIFL6mvD9PycEOV&#10;wse3DykPennE6VybDS0npaQ3MUHKuD7zQaUeXBo0JV1cC6zKLVecoSufjiS9WMpFmEDwlgG9xGVt&#10;tpvFwZI20bg+Ra5V4tonQnVbS6ceoLkoUZul9CLExlp6Hn69kOog+VI8btgwaqVn26KFFdMbp62X&#10;1Xk9brNgbFEv825GMyRoQdKoxwRB6tXp8YZ04PT/pycUMsZaXto/tDuY6mfenovMQRBv5oU5vSqr&#10;wHnbZJWVjlBDgkSiLYyajAELhtuku2RaFhI2S4v+knRhldIFPfpwE6diNRVMm1+/jNpUFrQV/oow&#10;U/ptTW5jX2avBbO1iShjVPbAjgmoXotQfGTRAJWqGzlBVE4npTSnt1ZweFm68V5O3drHLUz69jwR&#10;SU8Nz/EF70TyDxLjql1m0ZueStXzRoqjKgAxaJLbKqIzY4VljmdURl8edsyJXEXcGJygKaEdjuYa&#10;KuW1UFgF0BwliE2JU2NQQWPWSkgSE5mEu/RG9eBCCmqiie2ojWmd3UAII+vKeLdlH0CqBFUx23O3&#10;1T2OEUMJorV3YPCuV+8f+HKha9By5r+9RczpE/rx5JNP1O/f/KY339Xf/quffG39/o/9yS/bhbt/&#10;7+9/D0HKWbgbHwQICc3+ua/5OoLQv17bgV79wcLdX333r9Fz0ufaB3cn0PflL/8DhMDTuTqK4Ju/&#10;5W9/1Z/6coa7E4P8zhqHoO//9Ae/5Bd+8R0dcoPwNfNHUB31jeDVQkWwxVY/4oQqC6keiZxjHa8m&#10;oOcEMF8tPLdK0/96y1v+r1odZjkWIoCx3jlon0T/4nX/+t/UIe8f/eN//FPomAS/delX1oVZnhiJ&#10;w/YDIwq8C88r8WYkkdooYE/axTEZ0eplqbk9WeiK6vdE2yVpWvsC4SlNM+wfprvtmibMx5vtOaFt&#10;IrA9GLfb9C10YptQTNe9P29IbzWt87lS7fkRWpUMztQctWs9tGHv5ND22C3odlbrl8Pahau6wG6I&#10;3/aUZFZND7m4JVVPl8Xwy8cdu/uGGiLBDkZYSRTF480gCubV0cRmDGQchIJc0ygNM2hWb7GleDPE&#10;nj7kaAOeTsLrP2VDfRps4jt/7owzUugqrZgpjFX0rHST3aYGzxBqGHuIIIW9qvg7B8jPfCYLjAdz&#10;9CXJbiUjI1rGRs79dScqDrU9OHex1Xq5iEuwMqZYIoXhSKxpVTy/8OwrEU4fahMor3sLhgsD7sa5&#10;VVml9NBmPdXn0Knukn1f7Xl0W8Tn2bla5/DlgB8ml4VZ6hhbdBkjzZyhtacQEC3jwbhdnh7Dret4&#10;jWTMJ3K5EcWBWCvV7aeaBSnQyfogYnZxeLi8cDEfXuBwYPqTg8N8eEiM7nDpseXRZfLEp41oaYn2&#10;vXgRuQeIXcQbaRhi9TNxmOO6nJ4wJbdeFclqXvK8ibAnF+ombuoppI+VHcQGX0K8jJDR48dFM03E&#10;Ivtf6efcQUvM6EgtvyrTJd6VWURKJiWfauZGWQXb1h9MgI+SqCkgmjYqeYkXg3kLye7L0PqAfmkc&#10;9TxhGpMDpiTvTUTHgISuiSldLA6OjhixFTu0xHgsh9pmI8MykfMu2Hk78tsrGg9mxznAViSS7J6F&#10;wdpuJe0pW/FoNgclHzRlITMI2oYj08b0eTc9t6ZGYu7RZf0w06eo3lw75ORkQXVk6nWMadtBPnXJ&#10;SulDKq5UkcNQ1SsMEbaoK3S6Zmzo461Xp+uT28c3r9+6eu3qh5+59sGnT599ZnP96vbWjXJ6m+YN&#10;AzsfeWy9EGrXtnuWs9j2AdQ7nsVtOjebHKODF9xMEUXj2tAZXYzRvhNNs59VGSZBjw1/uUTZcntj&#10;v5HdikXcbmFbRgjacqWtj+wc9agNjQLEeYk0euOwLcPaRbzmJ/dcs2lVAeL9FSuaR3tF77j238PU&#10;C99GTDHeq9Tbta8qoN727YlFa6HC99HRI7rZuoI0qAHXPru08aaEdJesemAEjG8JWnO9oMxQbpCF&#10;6AVNjRn5pWtvlAgBUksu1NtJVmsyel6V0ebZDbjJCVdwb3gw2PlPwtDVxQwQgqZbWbS9OnaePc2u&#10;BwjVy8HBnuoazS/ettPtf3jOcq4hPLpOS35fqP3Lov/MVTGOJlDyLPW6eqBkvAORgef6HHQYf4Jz&#10;vCTcJYZTUdlrf+xfvuYbX70LXPc9SKVcv3/JS57YxZBRxEs05md91n8XOeTXv+Hfv+997yOGU/8n&#10;/fKfeve7//Z3fPt//3t+98d4I9DHr7j0FV/6Jz77cz7nbMI5nUMd/ee++lUkjT7j46vUWRXU+h5o&#10;OnBHKTUNBb7hG1/zxje8vg5mXvLSl/0Pn/PZr/ozf9o7ROBn/v3P/dIv/fL3f/f/rmfru5565yv/&#10;9Ff84I/8synHNtX4dc26BlxhX5FQlP9j14qBbUEaUtS913c3HHXGUQe/83nP+5WnnqLvfuonfvzV&#10;f/kvPvbYY23NpnNabFnEpj2W9/OWN7+lLuyeePGL9qRMWafRPEcCOKd7rJ1uNUS6VmhOxcnhHqb/&#10;P+BMkhaGdOUJn4jNCjON/0fYyajanRdgQYBpjctUuIl4hmHYuWKcdFABxnjfNmdOEEa2Mwx5EGH7&#10;nThPAzs8zwJ2ePKdp+23DtQtjkHLs9NopfN6qPU/LmnO+/qfcpAbiSVgy+yQMg4iujsRE+MF5XlS&#10;lMQNXgXWS7mgek3BSWnYLZRq9HaXQYJpkkMGofcaMU090sXJW3PBpRb5siuEFvku1bvINGkj7ZhZ&#10;NxQOk4KLmOxVN3PBe+qU2tfx4z8cJV+XwINYo7f9dQubfAtqFKYrwKOc27OFvHkotWrfiIc7M2BF&#10;xXCRKSeQ5Kvp/Nsjw0pqMS179Au77C7eY3gDdBeZzvOACWZPvhmZSHuyWOrCoUMkWqWI4cW4Sps1&#10;fQObFUM4Rj/a/Mr9N3YGsVeElkiKvdjtSrQg9QkRbVvWGzaSLpakWoVBbKvrTTk+ZhUd4cCjiyRc&#10;3m6OB0t05hpe+rUtdQ1tjunZB80eZrsnPd+B+m2zi8sJ9w5aLkDMr8DuzFFIo+QSc3LzIKcu85ki&#10;lKX/3DJhzQHFWdhJPXCzhErJkzAjafnJDFlHWNM7WS0vXSmSDDzwop4cq/w+WQzJ1cOCt0el/iQM&#10;j8uWuGY2s/14Q9HTnPy8OGDQPorSmdG8DEFP1hRVlYZDWByqIn8gQXRRxay5ZkADrFnGRFwoHV0b&#10;KbXRm+sgZUC0RdcE9MWpuxUVs/A7krJNJl/mt6UQKINFSWUwTy/vdw4eo7NqyTXBoFJzT3gTsQX9&#10;9lY4f+G2iaUnXQtLoeVFBN6LAYIBMVHK9CfrY94VBLhPTm9dv3FyfHt1++Z4+yZs1oKZKRj7YHl4&#10;SHt/oL3Px8khseiLg0OaKYgagK+oNsRNoTo9JAYln+cWD/OBdiUsqXl2q3in2fhLwd4YWs+kqmPS&#10;jDz05l2HQVjDqjSFudTlQPM7SX1Uau9HnV+KjguEe6ZC5NKyJ2MncKeHxWaeiN2zroRugUidsbgN&#10;OZ3aDYsSnCRf1MivUGvuYmltrjIZV2s97uMkuwzD3dRTNVcBRjLZpX1WwVU8h9BUe+B1TVOtmsnZ&#10;JborxcJK4zVrSy1MLtLcFMV4WB0XIxaXjOd2JYQenMabbE1Im7Y+8hXBs7dLcjiKE0ogqPmgLlb7&#10;GaQFmKPl3UQFdBy+1wMGfNJTNChb24gAYjBIlrs3OGuMiLGlJDQiJi1D8Nwu+lTDJ76P9xVf8iXf&#10;7niPaNtz2koJ1FXy9skvfvkEpka4S//6jd/w6ign1ofCP3o5ooJV30uoj4DiP/qB/+NjD3pVBPud&#10;3/Vd9+/dZXY3wF2C0LNzBHoh+qKP/09+4Acr7CfQ+5M//dP7Pj7B3a/9uj9fN/vvet7zX/NNr/nC&#10;F35uE8eKVfeLf/+T9PVVX/Fl3/rtf/d1P/5j+i8Eel+gcl/YqRbaE1K1q6eEkFZXpuNS0baFBBOM&#10;5lx/vPOX3xkvi3/4FV/yK0/xT/7ya77pz3zFl5tNhlXQP/qdT5m4+rU/9W9e+ZVfPpNH1S5DWQA1&#10;/Kd3PvWOX3yrwd2XvvT3PP95EXnud821Xt80k5kM0xFBaCGfgyttrRzUsfcqZWwpe3A3iumZtOH0&#10;0ctPw/OJ4L28eM/+QOhqhM/UZ3raxJ5nKrvtWU2/80A+NG4p9IWWqSM3jmxIlrepa436MrNvozYD&#10;dcMn6X/JtWIk9sTuH0x0JdchLxvrZDzv/Mkstqy1B3AjJUquWiF3o+S29qvVvnn6TLhfer+fXSx4&#10;LsNq0uG9JWBj5cpiy1KfXFbd44LzR+Gg2vwOzjoLIUcZmFM4TNDdZnaQx+ZDkZ6q/U8ilyFl8Yqg&#10;owcjEPsoystjQIuIcA54Prcl6LncnhBLyim/RFduR19IyfZh3MP6ycyluQPZZAcWAIsgl4ONOZ+J&#10;q32ELuR50unp5viEUS/lP124QFBwze24iaGsNLXqTWXLpbvj4YUjpjdPbtGWXxyIA1aDcVxlz4Br&#10;uyZ5MyNwBpNbtlqi6HZUPAClVe4xQqaQpMLRU/xuPduMgT1V6mw4vq7OTZaDhw8RZIW8Wo/HJ5R0&#10;5aUqMtsYi9j+uARY8oYLS3NBDP2uOyjrEwIMBxeI4maPwMAhxtulEKz8DBLSlNZb3pxHS57qFBYJ&#10;S7Uv51fZUSMwu101OOtuzEYbcjBeGVecVjUyQU8cNn2KBcvCObh5HC1dV9XW4soeB5G0SE8Ru3Xl&#10;jSRjqjQwjEB40WRlgR9MSm/RYq4GTt0ei0tdi/6ZShBoY/EeXx+fbDbrzeb2R64eP/P0+vb1cbWm&#10;9qeLgm0J2w/LvLhwtLx4ZXF4kcYYhIDp+KEOJ65czto5rBKoIUjPsDWyYUOCZpeXQ2LQTDHF4X3b&#10;LsScqe4WXVMVwRhgr9r1Njr9ruCOKEY62PXamm1/C9zF5Mot6NRJPigHbKwrpMiRon8+6MXRHiUA&#10;TUSFtcI9jKK7KrJSn9Tk6LZeQ+wVsBLiizXcw7SuGD6mQqiSsaqqZgNLK+SG1vsRWWtseU2SsOw5&#10;+waCrean4szSW6Od3+gt25WX8blF7TjioSTGQS4fpdiNZV2eoyrf4oXPewmYLqdselvD1mtpbVam&#10;P3abSw6FeDATNQq9Ccawp/PsWRt4MQyAwHo4vHS69rF077ok6GmOiVnMj8iQxeZFl5/oqmZ6fNFL&#10;npylbc9+vPa1P1W/f/GLn5iImSvcJW7zH33/P9iFu/FBFlbiNvV7Aorf8Fde/esib/5r3/zN9w93&#10;GZR+zddWuPs3v+PvfOd3fNvZtDmBXkK5hLdtWPDVr9r38b/12769wt2XvOyL/+2//ddf+MLPm8o+&#10;s4onEgl6v/PbvuXV3/RX67nw9re+dSJDhE41242V5F6WJ+yCJUCzXwqznc7d6okTKCAN3V0G7rJt&#10;mP/iyScbPfvmN7+paxuCgBzCDIy++dcuaabHi37fi4I3ckfgx9kgQ5whTgqEZ5aGsNOjCbAnIDrI&#10;ySDt/uGd05sBuoy9thXznZewcLevd9/L5nyODB73V4k4s+q9p/HI52S/8K55MQ0LydiATVM138Ml&#10;nqgkXjfyPY2Wr5Jh00I5JVjY0GYOzbeRQA4i59is0500HqwCXYZml3GVSsJQhdBU6kHVrFJexPOc&#10;jIpsTjCdjG0R07Lc97hKA4vp6sEoXsf72X8SjzSKTBSxs8yrQo+/tv4lm11Ny8bjVTwfUXENfy72&#10;tRuOV9/ktjy7xVPKGCr5jsrtEvB8hm6D4Mcw+Pruwv5V0JnJWZmorOdCLkdlReiFCN5Bddxb1+fT&#10;+UKgkb4YriwK99bIioyJ3IN8wO5carMhXfzB4RGpBTYnp5tbt8fbt0iyu7x0OV26ki5cIuhJeHlR&#10;tgsCq8TVrk+NLt7QCCkdLBfsDuWEKq7vtSRlG1eVCgoW4BfwwuAbjD5lvW6SyN96AWRXq+Siy8FS&#10;JPK4uFdZBA0EHSk+iYA6n8eDRZez1niRDw6A0f6GOGxB+FlqmngIkovo/uUZpSVIIom3oxDFlMgl&#10;McHrFcPPBbcQHxKtLVecrXCkBPZoGzIzvOGyohp7VDWVtgjmHORRC40JaK23FG49el02p2cR5hdm&#10;ehRBN4r1QIy0PhtSpW2RDGfz7kqAM2reMSqxKYigjF6mhdUhGafA4u2WnGemy1jnzKFVhHRXJ+tb&#10;N06uX71549a1p5/+yLv/y81f+y+nH3zfeOP6AY4XL1w4uPzo8vJjR5evHF1+5PDSI8vL8nXp8uLi&#10;pUxk7+GR3IiHUjtL1SWUB9Px17NYCWXXUoBm9oJH/5iavViWcL3iOVyrz4QJwvXJ55QaSG28arts&#10;zUGUankysKR7LDcnVA5pvNgoZOyqGFMMSI+XU03gQp9C8UJr1Os8YqsWtHdd/6jrBqwUcR2Z4uST&#10;1LKhdmPuMqlBj2xlRyta1tMIO4FejXvySYSGZNYRL7b3q4FmJahpmhOpCqkVRcLcrQPM7CPy5AXX&#10;6Ng3GUP9cBtuemsYyE16Iinygw3nVWS7xrIduR2csfRzoWPLhcgxALX7wlAV2YnyvFwKHQhDitXB&#10;0FSPaYZWbsr/fYNOk6ljavMTOu3KJz7iJThKNGxNkyKK8jy47g0//W8qNfrSL3oyapWVsFW4e85A&#10;JoKaFfQS0/vd3/t9H+ONQMHRd5Xate/xgz/8I1Ug/eq/9tfPqY4mUpeY7Yr5Zz8+hWCR7Nxo85e9&#10;/Pu/73vmE4YRg0IDKa75r3zTX72nzpw9fAB4VjPMAFroRqh4t3hXpUd0caAErCde+jL9IdG2v/ae&#10;906vK515lT/ytWvX3uBzlk997nNf8sSLdlMgZvylcRybzzjZ0Trx5vjhwKnCZJzmYf73st4N90Iv&#10;2rkjlIVcbTe/DpcSPLvaqi0wAHb3SfNjJYQ7bxq8O7g7S2117UR3s8Ukz2QjQakk0BsK5ARzz+Cu&#10;wvBV+iahsacWsVXjNB89zDlAs0bFpCB168CwxRfbeeXQDqfbtsFm/joo7Oy5jeWE+aPUocQ9uBXv&#10;+fg+12QBW/dLFXXX5SxrnuMXtNreRqcHQx3uDO8xhFu2vePOXkYd4/s2eLxF4r03VCQqIGHfp2UQ&#10;VVRKWGcrH7+P4su9olHFxDTiZiinsLmd1qfkkt2u1gSzSOzOyl5ChplrbMl2y1HOVI174cLi0qV0&#10;8RIZd7knRy7dC45KWuDJenvzFv2Uvb2HF6kIl32qFN1EqloKi6IAZPFL098MOeuOI8hN/CDPXDYc&#10;cUwKWElg4tYezyKm1Xcx176um8UrzVFNGNUQVmqNfkOhp90yY5v4V7WSiLtzN5QsRRFK5KDNQmIX&#10;su0SAt/wRyEkR4nC2wXf5TbHp3YkuDKhSPpw2YyiZyQYumIRqAjC6W1QujX1D9HHGo+PCS3nkLHK&#10;gU/agkS/c8C6bCCv8mrD7UyjQPHBpsx8eROjsGI4vWBSSrTytCPFN29OFcByip4ocumDbYe8Ib5X&#10;xkA6nuEqJjY6jtmJUJUFSyI3n++jNCExc83VwUrtWqyPjmlAA9T590+VkGeUS7JtSqIeV+Pq9umN&#10;a7c/8pHjqx955v3vvfmB9x5/8AN48zqFcl+5dOXKI48dPfacg8c+LV/5lHzlOfny4/nSo3DxkcXF&#10;C8OFCwPJmw+WQJnY2uVmZtjs/7OWK1YYWU2qli/t6cTqIkXLYW5oEPrO+zm9mhLh4e/ABTho+d07&#10;V6Rkulm1npqkRLB4xrZIskFDu860Y7Q3FJc4GjTeFSOMLCm5gTqFJ7F32bTcegFHf3ps10obvZWG&#10;q2ybYY1twnZHNauVgutsY2IMM82J8K1gbIi16cHuMqZWX1hzdwXJCnc9q1nGWujpz75n0KQH7bOz&#10;Zdi+5JoLWsab+2UYqxXMvcxOh0VtRnBPtKdXpaAPx77UPUB7xNkQDO8O6mhuC2DASOACTgbBuIOx&#10;vVPD+on0ixkm6xxNwWDkRb4558ndTbub1QaOu7Nq+VHGmmsVS6ISfOIj3glJ+7M/d2ea99/97Bsr&#10;jfmyP/AHI4f5vZISrBjyrvKHCfQSRNTvKUTqfDFODw7xfu7npQeRVlXRPomZ76p2iEBv/Pi7cwfK&#10;fNZvyHf9t7/tb/LEWfkyC0lB6PIWGuP3qlf+6Vf8sS9tIQDTkVRMDILUJRi6ld/CmWCK6folfgwQ&#10;ikn9u9WvFl0DOyA2wM8Xvej31e/f+OafF2MRL70y9Mprv2T83Jve8kw9Jr/45W79tanuLDtlPSwR&#10;PGeY5lJBnB3mfVRw+LDgSQN1i2IrcpuEMbZYijR53cqzh/CntKPQLm017zcgqC3mkMoMeIQpGzzH&#10;CcMe2bHFYaUYGJbOoqD7BB3sXg4nu78TaEFYPaTdz9DJC7CFk3lclaEdbSmpiWEoqSK5CiSn8T8w&#10;jVtzsWqWkq3c1KscKUqCPKabTjHoCDyQpuUgtoVH6m+lOTWhKDTnbVRGIHQuLb/DNQSYs790H5Qx&#10;CVq2hVGIOEkQDhuoeJK9etwTymIwWm6PqbY8KIPU7dOuxKh9wJ41vR+xLb3mOF4gF/wyy1Kg9P5U&#10;bC9nL5o96iXENVfOp7OSVz4tBw1zkK9B86w/QyLXIjZOXgcWDAc5xAM3xPLVtKouj2pyDdz/NaUB&#10;7sjU2jUOSrzKw9kiEjC+TJkOCjpa34bNcVqvid1lgesotUKbrb0GkZUH3NlDZsvF4RF9Uawxy4+J&#10;tSTsR1wlf202t24SuTeeroZhSbwkVQdtbzF+HkTwPZ6cEMNLhboUbbTxJXIhiEtBvuu1xDsTRjvk&#10;6iDh4dWXJzSqVeAkFS6z+2VdOC75IKvvTJpm2X0uyE1KgbVdvpjaQbEdC4yRU502K9icEqSn95J0&#10;6Uym44NDytwic+lwQHpqJpDpZsOEM0dkZZEKqzRAUoXVry+aVe3dkergrbQxofWaECVLH63wbIwp&#10;8cLB1eyJlcPILu0LRu0oOJupXOMKZbAiBj9udKLfJA3w0QWqL2YMQm+DY6X4xCf1+FaciqZh0YIo&#10;rcPVoBxUPpSl3yP3EmnQrmRLI2hCdcFacosLdj1bBG5u5xePz0QNzZ9zvV6RTffWtWvXn7167cPP&#10;XP/QB69/8P2bZz6Yb988THjx8uUrn/qbrjznN116/DkXrhCve/HCxcsXLz5y4eKVCxcuXZQjhwO8&#10;hX7nN5ZlrKWGY7B3LigL+OMY04u2ubKF6EKoQlSrbTd3i23yFUnZRd4p0GClQY3WBMDaCOxILJzh&#10;IUjIr4DeWgOWXd6uBJ40hFp71eCVvQC2dUFEwnWs4ndv1LxHdItyXS60TMqw7qo0A7Qqw2Jy3uqn&#10;bYSIVTZ1mck+MO9vv+0eZDAdYs8F+E1bWzCswDmFUJfBUpc0+qroDUWzwHQ2UULoVanvwZsXsN+d&#10;aHn7ggenc+FiQnDwxqBR8u3ceWC5nNhbp3pRgLPE7VYNIbgxpI+1OVuJYdjKnWL9FMFzpAszcH22&#10;bChde9RlW6hw6iAzhhKs0ZqOrH0LUreEh3aQF6h3JNNtSiq63SSyrZDsWJbU+U8GxEskbVXVvvYn&#10;fuKOvy9CU3u84hV/OPKQleH8xtd8492+DYKIBOcM9f3Ij3wstwDFSt3/k/xkUHp/3dd9zf18/B/+&#10;Zz86IXjrhqUmp8cf/5QZl6lfE0qCiZru677mz9X925dFwl4KzXJrGolatKYAg00xGo3ahA89l2he&#10;F7Tzhn3CJnPZgvbWXvLEiz+V37MkML/2te5WHFuvqV+kWF+G+S0//5b61H/oD/3B7rOU0urN9JpX&#10;pZ5TYyRO7G2p5lnZ55vML8s8lp7C19wNDSEmeJWp0beRVLCX2aw3OADsgpzQ7+7uB2np+11U8gw9&#10;G75gYjTtYy32c9GB0qx1F4gTDhix3RH36RQm8tjJUBQAwlpll4qHeiL0Ucz6M3C1JGp4lScjNwSM&#10;NuMPmFhsb1n+RuLCh/Ww3EpE2FpvH9qNZAMILyJyGsKnM9gp7mK4t6Y3T+Cc/blD3CJLz4IdqoTJ&#10;vqvC6RwIh6EJpxmQL4LouoH8K2IdXDP1o2eiKkpR630cGmo9pFEkLSzlTFmBkzB4/lwrPcCP8vAo&#10;eR2pTHUAzXFtMSsR1TfpeI2yC1sVU9+p5YWEoY+HTb9l1GWLr3Dkz8bxXYz8yyDzhQzYnRD1GtLP&#10;Suwihnif3He9GJ5HylBQy1v22qsn259zodR+uLo9Xv/QeOMjFFBM0JepVC5rHIUqZBecWFX5B5lT&#10;q5ZW8UEQ93idbq3w1nG6dXt79fp449YgrkbOPqOQZ0rlpQYvCqO6dmP8yFU8IUpwRbQn/Sl109AX&#10;NQbxTwo3AVHEMwFdLCoPJoy44fLYNXHOgg1GBt6kPdZoVkaU1DRE4Hl5mKQClztvjAqi59tIUJOk&#10;wJL0l1KdCHCuV1SVsz2+negzEoilD3V4QfDtoojqkWy3eRhydtfMsJBjvpDQervacBhxYbhHUF2g&#10;d86D9oKygZjOF27PHexs4udZLIiTXrOr9XaSpiUy8WonsJQqKVqlX+NX5GAoDtUakiJWBUNaE8qj&#10;JzkeRe2wlRBm0NqnxJuRMblcZEfvWwGHJVrII8cng2a7B4pgVRLHdK28URm4XA0ZsY9Mx9N/i6Ca&#10;u6jpNWlHrLanJ6cnx8e3blx75kMfft97PvRrv/r0f/n/PvTu/3r1/e8/vX4Nqa75wsHho5evfNpz&#10;Ln3ac48+5TcdPv6cg0c+5eDK44ckaX7k8YNHSMxMMuYjUsXz5IIjpqWKTRhmNR7yCKPCDYNAdXM0&#10;Sa3e1qxIuAbzIAZU6vcq7y8q4RYJgZCEoM4azGYjJcbu1ZmMayvM01RbTZfWqOYCXYikxR6ixWnD&#10;ENpgwhgOzXXpF3R0yTr7xqLOGpqb1uKdYTIf9+4ZUEpTxCZySrgaOlsOl99X6/9hVaLFuPmYgd0s&#10;xQbyoTHLsd2t8qAOALfFYzlE92ICbPeYYzE8m/QzF3R3rT+Lgtns19LWmisrnzJIWzLtOIR6fKiL&#10;tnhvE0UFiDufe55PvWM43jDrzdnqgDDumZgZWv/MdOc+7zdaSPZLkR2QsTsYoK1o6k0Sat4iVHyt&#10;UzCfLNvhFnssfD4JIStc1FyoW84PC5nt9YNciGAamgy+2cRRA7By+qRAvETSElWbXFR8Nr9K9GO1&#10;6RKRG2OWKhImhvPe0qcIziWPbj6PvvpBPT7jM37r/T/Jj/+Lf14//tnW5bQ/RUy/IdF4dPPWDUuQ&#10;+HxK6Y4j+Mzf/hmvfNWrztn02FcKAfrCCzsUBGlKWll1W5xR3c/jsccefdnLTWxPuc1v/cW3zyRG&#10;+wKUZM9v+ndv0Hf1OZ//Qs2s2ht9dPbKu33MKmPu7L6x4eauJL9wzo7MuzPilp7qCWRvQsBY6YNh&#10;H8M9xTXhrJ8T/DaeHkA5K979u/JpBKRQRQetfh5ab9M95wMJPIAx4FMqCT0hRpR5FR8A1bCohNPD&#10;bF981CApxN38CIPdtHSCZF5fLWp9bteWUErtH2jpHvWlcw2yqkeBe1/D6OG2bjRdABVteUKtQ8jJ&#10;1lllr0rw7uT653S3rkZtNnYcWzPgY6VQ3eYYoq0SNg1gm23lcCqEGYGuXW1UEWqikiBhNvFaC8ws&#10;Iq1fD+pxt0/YrJt3swuKxrmubuGNZ6mCiABhYmp3tIAiCx4fuMiHY7sYpaLQtuubJ+sbtwjH4vXr&#10;ROtR3wwV7VL8EqFKvH0z3bqej2/g8Y10cnM8ucUTogW7fOHoiDGhNs0yBF0T+gUOjsIkP+d1Lhm2&#10;dR4m+1wkvFvinFXPbOdg5npanvORTFplFczBOiEpw4sBxKq9JUR9WvhzbTgoi0ApyHqS8xFhQ38h&#10;jUfh2j7WC75Eww7I/UQDsyAjhyFT3rCeRNqowxhxVGFwUY+EglQGwUvKuyJb8sHi6CIFOBEvyhtz&#10;sRwZHuvQVmge1iLz++RYAK0ZYpEthUerBZePT3qrW4vv2pLzWfbJYHW4zC1z0ZM8nXohGZd7GJhU&#10;43L4kFQTozhwea8ylGV0Sf/JLUFszSWWXzy9Gju9Zfd2YV37an2yWtHX8er41vG1q7efeeb6+993&#10;470kYH7f9iZNMWjGsbl4dEgK5oPLjx0+8vjyCv3no/Q1XHkELl0eLl0aLl9ZkGuXCOrlIYeHmT45&#10;eGx1zCSgcYsO12M2fFXlFsUyJd5uEEOxKIaw/9lhqilldZqn+ExLmZpxKLXaw0bsQf0fGvlfRVjZ&#10;Aylqe20KnY0t27jjA/xt2Lc+gCvhMi5RbbpDQhlRPXLqpdP2WZNl67krNtxicFetK/5apQ2vETsz&#10;UW9UmWm83NFkN5OJVjmL0MbhqoiEAthD42pr8lQc5GPn/tX5h8cyNf22h4ebWNmI4joTqQdPyuhk&#10;p4xXfHKBY2UYmrA6OIHqU9XWKIeVo4+PsLmf27u1ugo/jHg6JUYHrGGvk3UGNm5EI5dZZ1KwKoK6&#10;XkpMZ4yLUd0IwdCDMPUR7wnV0Bs66PVLDwvuaEifHI8XvOBz6vdvfOObzvjNKHt+4skno7m3IuEX&#10;P/Hie2ab70pf/aAej1y5cp/PQOHVVel9zx+/pojRU731bf9xd8NWSHxuuGtnzRc9+eJOqlvFwXlO&#10;9rpf79qzlHB/VRspzrt02Rkfn/3Znx0w/1vOwGlvfFP7V5bo70OkHkjXQ9ZO36uZKAHZ5iBlyWd7&#10;O89AwrA3guguO10U7dSvkHgAYZeBCd7tIwXJ5b3EiUU15jS+q44dIIoq7zpAC8+ojDpPjpWO3qtc&#10;3vWmHjFim8vjY7s6ndyz3PM8tk5t/WQh79xRFjYHkEJpHk1Bl673ZrWVJkzT0OxeB15KiBeuGoQc&#10;hN7QflI5ydooM3HYQueknzvKoJUkVTq6akPAqzlRkmxEb2baeJxSuHivO2pHirw/UwkydeEegaTh&#10;6dUhNhLl3KmR67lpaA12kq5SH+MKM15kE3DWyFQwxCsQq/x6WOPTgwxmNjm6HuFLYj9Obqyf/SCx&#10;u7ClIqKysK0nQgZy6nJUMh0OLMRNoknekmL5+lV8+sP4oQ+vn/7A+kPvH595P3zwPZv3vhuefh99&#10;rd/7a+v3f2D1zLPkYmWJ75aajU4ZmZF4+PYNIhCJvDXV9HbM7kATGyn901aUzFbkg2Ie1huNuFJV&#10;51qGomnJibOSt2u0GCoONmPwTDFO2iq6YfUtlQCxmJcVjYMKhlklLEK+w8S+WTH3Lnhvb1fO8HjJ&#10;qoaPbTb8cvT8BH4XR5RCxWcJvzQTrszdkgp6MTTQQptR25j4yBmJQ14cHhBhyr++3qxOV6NAg5FT&#10;wbZ2jRpHvfZlj1Hlc02CnRndkfSXLzMjK89HEWjKdWPLwJizrBh004Yihly6kWxVb9FuoykoNXdq&#10;lLpp9LmWdT1tUJPhZOMjG3XXnEd1cuv0+Nat69evf+TZqx/+0LMfevrD73nP1fd/YP3s1XxycqHg&#10;0XJ55fKFRx+7cuWxxy49+vijjzx+5ZHHLz3y2IVLjxxevHBw8Yi+hiPuYaY0ZupfwoHUAQuo2YHg&#10;an+fN/FuyUMY3eolpw3ywPpaHe5WdwymKO1t9Fs/0CwQPZDCzwPUUCHMjnFz69y2cmK7j2T1kNV4&#10;Ktc2O42bW61x8mZjpSzHsVS8aAA1Fbfr1mwoj4u2H9ilqmDBgPwhjOoqkK3qnqqM8t0bmQpscdHB&#10;EjxdliBOgjJwl9xwVSxCq0GMvpEQKYNNHDYhGxFSsOa6o9RRXx8frXqtyfJD8TPihOu2e7wyqKvE&#10;AXv0rHSSH1TqOHRUQQjM6JL/QUzM6o3QWcJEWV2P41CiC6l3W6c04RpM0O7zd78H10yFvSEmOE14&#10;ldBpTF0vo4sH6wlgyvoUOXnc1VLZhuN+7vyJ306UvCvoW577mxWzEcH49X/+a/clDFfZMwll/+j/&#10;/Ir684rQ6PHCz/vce2abiTfWROL3v/8Dv4E24NsexMcnZrh+fCor1h/+56d+qf7C593rMxPN+4IX&#10;fsHb3/oLHXxR3WKeb5xpo6KuJcXtEaG2N320xPZPfNpzn/vhp5/mY/JnXv91X/u/PP7YlZmLAOTX&#10;ve61yTOr/sgf+UN2vSo4C3cnFxCotCVOm3VbI0uFyjnhmeQLiKpvDlVi/ztnLUzb7UaG/VE2jHNP&#10;GxIIW/I/NKJz8vv5TtVUc0C7FjHvTkjERlIS7va/AD6Y1Ks7KzpNvJdi5++k9BhYNjz2t43BwtI0&#10;yGc/UVagC9s6ArxMBFGmPs31xXF7IcF1enJe426SJq9YXDN0FRmzm721xdK6fBnq/LSqENsd1hjO&#10;sWWxFdyx78SdVniVx4cuVe0u++3s+bfW81RpDiVZtAyGmSC9EWrKkcNuuLdUYBvQn+OXs1duFjDZ&#10;fr/kKa3dA7GlXls9rorbJrd2tNaTUlK7pnnrDC33WyeK0IP8Wos6OFgzEGb17eH9hYafW7agca35&#10;zlvaVs/3FDJ38+rqA7+2II63cHCT9Doar0t22qKDD3Junt6G9SkTRiRUXp1QEhSBQ9YhDwxjKKWZ&#10;w4e4yVkaeQdVfjPCJMwG7PtldjYtjyjTCTibillJnhUtF9L+KnDBRJ6i3S3iZlVgyZwk4S/e+gNT&#10;lBv+0cj4jETDpANenZ4ueeqUKcppIfiZUK56P8lvKoER5BqWklqQIQ4fADIpUUYYpOSzKM1YXLlf&#10;7GIwbvJhJjE2PSccciAVcZ8ryp1OW3EDjzn2oiaOeiscSkWsJ10GypKeggLASKp8ePHw8JCCsQiK&#10;H7Ey39QT9IdbOWzp5zQL0DCOIukSrCHnmt0NCUiQ9wVB7BURxSTRJE0zhTYPW47iYVqYtzb3HRXW&#10;hBPg3WZ5BtSaaP7gWVjljZJByO27i2SRVCrbYB17kfDqIiZd2pir9WrN6WWr8XRNHDVLqRm0jdSx&#10;tLxEY6iLPClgOzfFXNPXBUqfPjo4GBmxklL7gBO2aPcwo8snEf3OaJbWGP/jGYWLpSOMTO7ejccb&#10;ebRf7b9VlGoluV5w6ioNC5vFyQW3PkaMKfhS66oZ35qDpnMEukOgWXVjRgHU/l4vG7IpalVMSeJW&#10;cSekwlpbf3S5WFW7o8IgA6dBI+VNbHLPV8AsenUcrCK4ZB2MuH8YG0epF26EkNs2Nfy4jQtrUa9v&#10;Dklb8rtN7SC2P/BFBE50gIAhzMnvK8VtrLnlg9WexQmVDGaFik8AMW5CpAk1qaNGoqoVt1TqFnCy&#10;eNW6kFG6qnmj5LQFFRxjtDT3bcgQbo6edeFWkYKxaje1PiAwz64fMKUJ0NVR3L251NczssdAt4r4&#10;6rVFt5tLIFoW/aTR0CzK1gDcZgcxyNIF+NhVIcXwGw/KzsnkezQ8+2RBvPT4Y3/yyzR4SQnG2exi&#10;EjxXQ+kks6oiNFLent3Hc/bjs573fEe87/sNtPVu3rz1QD4+ZWjpx3/XL79Lf/LUU0+lEHAVfneQ&#10;XI/YNGq9Y7VrWm/j+vPP+IzPeHv1ZRRbTetlcZ+lEnZKd6OXvkdDMc8yLVppN+w0eOogdZ9sr/vp&#10;l3zpH/+H38NZaM88/fTb3v4OlQA4tamrPXjrL77tV7y8lzKrPoUzqwJ6sXtUTl0KvxssVTNZsOMk&#10;G/XUiCO92ha9AfMVdeHDtejFHexfPTEUsVQFVPX97jYHJlz2djs3Hjf8rJkaUEp0GefQZaBiHvOu&#10;FidzoCbbyK3dBE5FlIRYb0gILdBalgN9pVD9t6Jx0HoplXt5/ScNiS4hH3Pig/KxcNHGTJtRx2Qr&#10;jPdmgDCqnKzqRy1/97ZElb3ax5GbthzdAy+1ecmnfI12RPOdZVioxiG7jxe6sG5PK8nhRQ9kVL/R&#10;EQgrJJGSWMcFPkb8DsIHlf4t6hr1ZQFzOJXYh1bvpR7y5M2T45qfdThgkED/k6N0jH2REk65z2UH&#10;tDm7b8gPbJS/HUuTKaVJfZdrrUvNAyuSOer5j5IqIkYq+AjQ54LLmK/S+h7HBUtBeaGgPt7dLDrd&#10;oL3/PN9xQA0xInvul8dikawLWvWj/DJvHIe44JGyMbZd2DC9rJnRNBLdUeOg+KoGjIlpU+YIQ+tD&#10;ljBhYXWJGTstwyPrjJe0TTXvdcZOEqExTf4n7GmX9l3hV55WcOIn3SKMKEvYC7l/shy8BbPVy0QM&#10;kieXFPmb41X68K8OFFVFMFLyioi2PCV0dniBD3tSzzJjyqnLcPNmwlVZHWdiQQk7UV7bp34qI9Ll&#10;wUhuduL6DpZc1kUecBk5kQmYwA4nTtEmXTAEprM1U4TxxYvb4YT0zAsieHkfszJ4lINcRLp8RSJU&#10;RV0+zHqesv2VYBXLKBitEdBdsVdVoOZiMeilm3DohtdoFKlcqEMXmenkYCx6OdxKnZLR0wTWVlvO&#10;miZsqEQZoTDGyNw/RLnHuEHSE0jYLoUw0wSA3gYdFZsyjAOFSxPGPDg8WOaT2/Q5kUhLQomw5MuY&#10;nM681TnWK0tr0QjjWqTQVFC0XhCA41ObDxtWng9ybHFlbiaWeDksCTcT/UtG37WMnzL3C9M8AYhy&#10;J6CZ8oUl/fr2lPhchvH0onxZ2qzyepkPGOrySjyzw1ril4flgSzwaUCwktyvvB2ovmWUrG3WTtK1&#10;Amg/E0UslujFhjO56a0Suj0mp+6KvdZE5sPqdLPm7ij6EDLHoFSvC7TZCWaT45p7l4G/4e8XB5TF&#10;TYXMo+z1AcSJvOBgXLkCL/g9tpyP4tYCHM3SzAZLp+iKeTITT0uSmTNLS8Jgp/3WQQE0dIde4IKN&#10;OdUZoqchS9YPqlJ+FIAy1DASNesMVpkngQc194j/bzC7sDJhBb2bqNYiioZek78SOL6txG1R0LvR&#10;5ZgsvXiQgznViFysErLaA47e9kolPNonVTS+ixd8olVC6cQK+vDmxtACa05uTGbHGOW2byFmfjc0&#10;UbZFcWGnCrf4R8PtRZNZsjUx2wDC8h3A3V/+Df+y2VHl5wMfeJnP8lxsnVTM+VqtpHJ5k5iErcjO&#10;F/2VcmzX/MDE2+7oUgO3qLdh9QhwTqWJlopGooUwSZQNFHJE0VdpDqTpumJucr+2m/e5+rnRG5cG&#10;3sYsJmlpz14ZDC0PO62yaqDVm8zm/1LsqIWan++VQbpwFOlKqTS2FlXJrs9Sk60rBLsR26E9YpNK&#10;5FC5UCPdLIOjJJsdqMySh2KfRIj3JS95okYNv/lNb55FvFHw/OSTT8xCvt/2mZ95P2/j0z/9t+g3&#10;73n3u39DId6byY3Q/+3v+G/u/wnf+973TH5Sc63uqD0F53/C8gx+y6d/+h6NY4LZBp+7J3Iy7Gfs&#10;dvitfI5XfOKJFynipcdb3vKWKHpPneA5uaT5RQ2h4z5hczFPoxcP3l0tzfyHujdzbJXX4A4+gLNi&#10;bPeZT3dbeDrec0/Idr/3z2buNWcUGrcM/ejx/HztvR9yE9Ua3M2WvsOvY+P7y9xL6G2CDt3LQOt3&#10;33IMRDcCGgMMEy6ln2nXeXJgbol91Xs2Yd1hCCHMgxG/9le+HNLgJYN2i26WDz7TrSNhbT9qTldM&#10;wbi4+6DFLIm0j8nDxwrUnGJS3a/Ho5xVcAbnMsPDjnwD6xTAuwynyoTBXdODbGFi1Gr4zUeF1S1d&#10;BFfZHQEUHZUUnDoF8C7EEYQBaeG0oIXZrWfXz374cMMGV6n90Qg3ODxccm7wVnKLrl8fKWaZNL1a&#10;VUto5PKFQowuQeKji4QGiQcmMLMsVn2cRcYvsT+WH66+VM1gkiFUWVy4QFh6vF14IkVspbk6W8cn&#10;jY+EkJRanSJLSMmsYlAnfJ8kkRH4PaFfUP8+dSPp3KrmylAGVlVwqy1VFIBEKi+4LTjVNFJIVm8r&#10;GJjkvasNIXSRWBfu+hmEkKUV7IJQHX1w0uUSCSn7i4huflUcLCydxwPjaIoJhvL8Xhl/F8nb4uYn&#10;zlumGK81zwBCsAyYHJpgO4xSMrSQQQA3AC+os1eqi2g3EQ1Pu0fSsVZrcUwKnS7Ar1RJVss4L0lJ&#10;0eShcT6zpCAvZtIJWSeKDSOfbhpv3bi5Pj3ZSjzVyLbnoswfWbcJynKmlmjcB+lhJpWyiNEJCWb+&#10;yUDQ+0hmE5r7CprwxjdKxr9LUE26zoUlHVok1uCiZU+S0/ebWr2BV5VDDcyU2++gg2797TqNnjpB&#10;eyNqE3AqZQgt26FBWyf5WnpZd3NsrqRaC9Cu5/UnfeuuDtcwhlRMC2pS0GTVKCjUHikFYEMO2XsW&#10;tpV2fPsY4oXBlWtC+RbryYW2SsEUtrMx6rtBEzizDVMXWax6Gp11U3qbNGwZRwh+64C6DmHS1Q/Q&#10;jFM6xfnusHcmWYZwrls9VKIZu5rh6VIAYcp+zg9qYa9AC2ZEkXtjGP3UXPZcQgXgtSbpnMYg0BRF&#10;qJW82HFLcIaobMec2K2lyicR4iX+sEpqqfr1Nd/46glXSYZSKs6p6Iv6hGYh38PHA3lcv3btvv4+&#10;x5ISPqivXLnc/+tH8933AldIOwLH8z1+z/M/63Ne+MJ3vPWt9P3rfvzHX/2X/xIlWsVfoBreH7Xe&#10;Jvydz3s+6clN31HlI4g9bZtaztBdvpmZoGk875/vN6nOrLg7Rv0OV2Q869JvI99isq8u2crrzOcv&#10;qnDmR7dcYh8X7pssnHPLpLnyZ6iNhPNpVYBnqK9jMV2uc03o5jG2UN7BugVnUrSw/2S0jntE4naK&#10;rPIZSRA0GoTXVQqLNbHJZisxHLiVCTVTVJv9FA2tzI1Tx7q3Kk8Lzc4Ki+o96PYdCT91KandLS0c&#10;RQbu+2/Q9GEuQro5jsfUNFMWiGEPoQ36J1sbcT+reOei6TTbYaYOJWALZtrGVGTEmXc+ewDtDt66&#10;AHb0k2K+V7fnTfJqNAXoxwL778sCuPvtvPMYmeKksOKPfHBx7cMgfbe2diIot2CBMN66Xm7cHG+d&#10;pONjSlqGCwfDcx6l3h9WsR5dpGIiIglXeaiBB8wy0JPkGoLAR/uouG8hVDtRtaxFZqZ3ODxkcmS1&#10;wvUWJFx5GDR72RWQnDs1qt8geU54TXTbcN+RJKJyWRGDF5Z4llLlMxwNS4f80QFK0LSF18rJwzxy&#10;Ft+CRE3pQbjgN28iHLtXMtOcbe5E70H+kknbW7eG9YpAL1GMpB4m5pMmQpxijbm4GAWkXogoUe7N&#10;5XAtYi9Z7ErVvplzmPlwJq01RTabu1JoWdO08lYSxMuQmmYOIwtRaGsTH8nx7BsWZ8KFIioj2uAs&#10;hObze1CjJ6Jm1pqE0auJxBxbOAiaeUV26BIBRvW/m8K1TNQwRG3Ap9duXbt59TqNNtjXXTYLJXUP&#10;yIJ7gaqPhNFdcJQ0BZgRuF0syZrLe176GAgLM+KlZDKaUMiVNoeqdea7WOs7CCof0fqWkluiYoBy&#10;tl5Ak522EaHpOeX+KYTkoIptZ1A9oLsWS6SZRDzrM0IMcqsUx5VdvAKErsQ2DM5QtaKxAQb60EiI&#10;IVXFNF6tHM5bc/n7cebeEmOUoLZSlF4NXMVtTWIdEqAqdgxJWn0DRR3KYvDrZoBwTxUt2cxtOui2&#10;lNlkJL3xLTDwlycMVwK+QkYdd2Rz36bOcK2cfIsKAz1J+84LVSMjArTll4dGTebo3j2E85dL7MAh&#10;7Ihw7CBUmt3KqlwBDT537p95Jv4Dd5bBNVbSFcqletL107rIOcLoxllAK82DZiKP5uI2QoW48WEy&#10;dzfrHAS/lGnq8ycT4tUkKkW89PhXP/naSaMs/STtpArXx5X7Dn+aPB597LH08PH/s/cu0LZlZXng&#10;/Oda+3HOua8CFC0E2sQuwG4zemRoIpq0FJBBwkAB29BJq8TEJCaxu+NIJyo0mrYxhaDpjtpAGGkf&#10;LYm2j0ihDsTWErQTHw1k9IhCIdoqFKBF3ar7Oo/9WGv+/T/nnGvtfc4953KrFKsOm1vnnrvPfqy1&#10;9lrz+79XuHXTXLWSDqIS/0P//IbKvHf7WAuA8TQwbEBsVCXkGdi5u+++WxEvff3kvT/1t77mq+t/&#10;fdvbfzp//7KXv7zCj/lzfLqtdfr3iLh16Hb65TCU6zpWY9fjEO+oBQ5PRWUOuTm0c+C2NwFnix+r&#10;cpE0ffH4jXRictVADLsFs7hj85hhzmD+jHB8zrOQtaJXTvkKdhKjeAzkj2qzUccA8TZwB8erQi+v&#10;cyfCkaqRgxc+FpF85Q4KmY2pLJpqIIxC2KbelMnWmtTUjoGcqFE2MYONprr65gOpGX66scj4Q8X3&#10;bnD6tJTfIY4XcZ8qXURSyOK4plb7D195YVDjrURYHX8KEPs6b940gLubtvxjJCWm1xpO/us+JyhQ&#10;ynTd5Z6xbGdpvllIZrOIMr0WVIseH6PzedL1ZVQ53/Gij5PP5cQi4pIylj+BB1cnDSMQVhoSamJo&#10;kkgqm64e9ocLXs3tTJqdC/x5IZqxnScqp53OsJ1ryBORfGigKpqWwZNrJVtKzzXiL1UHWmDUQ7iJ&#10;8n+ZpJxMGNZq7rkYKQXl8rHaEwXqDbfC50m2sBZHkdBRcphpKTwh7S6JsEPPGuZ112QbJEqoFcdE&#10;raNkG7OtlNW7SfKs3aObJYbB9JmKExrInwXQYiruvSXCdtq2qx5WTK1Od3fEucDQVIlGiWzmNl0O&#10;tKa/kr6XYLGEUWngMj1vyynNDMhJLK1n/qi500GiYkhVLIHPqgTlp6WFL20lC7LqtBVK2HTuMqaN&#10;wBbZ+tRr70WnF9ro0lhyEm291YpfIb0qCq9eLReHtJcpk+pgf/9GWrJenVqPuISYjNatKJZbZvIn&#10;O7skXDc0yxpmFjsQqUutTuLV1pyphp+oYUgcLD3XgFTKNXOhj8XNIH4W6XfzatTosVCN1UqDhVTp&#10;ZYxZ+WiuU7VMypvSK1qBGViVyuJwEAyIeVlf9Q55LIKKvMTjGW1/DgIpSiQWaM44lJ9C5Ur2btUw&#10;yKDKCVUOdz0jOqMucKNsdl/aMLns4FSN9erTVA4yAEPBbnI2xtjmD+VahLXKydqKIEtwcQszWS9v&#10;Bt2IqVzsmlpM04eBRbiajNaKlFKgULJYYlED549g7RIGXTeapSqjwFQ7rv3yCymz4eOO90HghenW&#10;j1MSWaaWyKdDqqGprZ5zFloB4dV1aTSelTt20c1wtofya8LBtbGumwTXR2PdtGilR1D8TfX1vJQN&#10;wzblHtazZihbnl7P4wvxUhLV61/7P+v3v3jffSPESz+p77mBeM/dFjVyDqy6cPHip9Cmy2LsF/yV&#10;F7/lzW98NJ7iysMPn35FCaE6g8jX/oiEV9wQ4VHhLgA2AGHhlVM+W57iiV/+0i/9znvu0e/f/a53&#10;jRDvu971rvz9l7/sJUO8opO+LWtx7sJIBv/PEq800iHXICueTRddxq64DQTU8YdDLA0xDKrOtw2z&#10;hxn01YxwNJQsJtrBL56oYzWzq6zz9PCBbROBs81Szjh2kZM9YG03x1GgRCUIhcYYvSjZpTdPfU5p&#10;w49ae85piUReyAtNOIwUWMVXjlnAo1Lq3lZT8TjsuxpOemp1fRLjqDLDwY/MvB0zQVEL52JrdlOo&#10;WmrL5y4O08rATEtxaIINQw657+dNcwTNgtFmq8NiuZimSqoQj1EH1O5yvC2TO6ltuFmx9/bjFU4a&#10;uJjy9jjDa6ZlRGq+Wh9y42FMITc32gf+tiHeqmZJPK3plB8QOEufF1LY8uWPxWufIJvsSjTMnaS7&#10;4JoFrshRT9hcOIecmsxBXw15UyOZdaczMopO55RTxeAH5XiTfF2RbEIT1dSvCziudZy00SYjMo4h&#10;qMfO+cmEeMXASVeT9XLZkk53TY2yLWM8crRG9sZKM0/HJbVNK4nIPUgOMwFIDqiSohEBk1wULHlO&#10;HalttZyp8a2BTAUHfgR6gk6qenSmpuelqJYBHu7g6gg5c4sTnomYjkzhMlKNJm9lMM8kLAHWC5N+&#10;f599/wDrdrJDILVfS38M1w0ZLx3YzsxVqkTqkhu3E6Mdf2BIKc06bdIhk6abmWlBhhzCQWLgSbs6&#10;5DTrCQ8hUr9cC5KOVOUbw5rfaxQAE8l/m5isFVk2A24I+rxgtGHSmOBk/iJuJeI7rNct7e7l8uDG&#10;9cX+/uI6mc8eiUfSukxDEHoZ02bvAtO5gV8h5UyT+ptGClycy4zuVCqF6HrZNDO2wbasYW7YuS0Y&#10;sTGpMdujJQssJY+V0qB31NS/Tkt3KDjX5t2lgcVysSEiZCmsWw3lXKNIU6CoVLhIWQzm+GH5SBaO&#10;dzgaG8zgQbu2mxhzz6nTuB4MzNS1rUu8pNVGTNEtuwNVClRNaKU22KXJ5gFCdOm+zDR0Uxgosw6q&#10;YAsRMBen07TFR6XmV977qtKPqGIHff1WKpeUEpfhCQk3gidjoTZnbTRRgkFryHAWajYyVK4PmwMo&#10;2DPvKO8a0tzX0liAEc4qzbpBWGCjvdkeLRnKzltq6oYWKkFxx9U4H+SzabkbPuUen/wh5KkLxuGg&#10;fzNQohIN4RDrF65Y1CSRC73qYoOROAls1bApWRokvnLjPdaRn4EXJ6mkVPkV3F0KtspBV+9DHk4k&#10;H6mIUn/ITtvMoazncDODdOsG4X3z+EK8JGOmLlmSNNP3RPZS406OSqLvM/1L99kMZ3ra056Wjayk&#10;f77l9KYPegrRs5717LCtL5d6ek/fdnv9+vXHZtPlt/8f/8N/eJQemRLFNt97FO960MaGhHV+DVqL&#10;uiYG4L/75V8KhSeCQh/Q5n1a2bwffuCjz3j6Zw244tHwu968bt6uovxkAd/X0qJyQqm9u2lY4ro9&#10;dBTh0sVLL/2Kv/r2n/hxPiZ/9Vd+4zc/oHW79B7e/4EPvvfXLH2a7nPx4h3uCxJf5YZWEHwdnCzh&#10;CaWWsPhnSohr6awZpFhJZ6NnOuQJKgqrJmfsUHLE8taoK44Qsx619P3q+jCGnOaIXd0sFUo8VT65&#10;5bn5MI8Ro887MCfgw7BRONQ1O7hddA0JB4y9jYJlKZgSDureBq8giUtO5YigktQCkl0vahkgMGjD&#10;shm4OdBb6IdHwRB/6noaQ32hBnNl52jHJMt2/anjyBhNBseZrU1SCbEGpFSBQ+bJAkNuvJJoGj+C&#10;ox6rF9Pyd+h638CFruOgZrHzCQpNZdVlfIt3yJdiCTlUKB2nJhsV7oI2GzkfnK1fZlJAI3XzCEMB&#10;Ni3umUeLViVk8WWdA2PZ8uCWucyqozwN/VZrncBLgEOI/wllzUyJ6KE1+1yT3Hn1BLUleJA4NipD&#10;quEuVlFMx/jPm2MwoKjXmBOT5yUtaHtkjKIiTagMaXw4t+ZtHs2SCpiEslOU8tfULkmoLNQpf9NZ&#10;Jotyjz1lCK1Cs0PbsPXoaG6AiXBy/Va1uOHQnDTKo67OdutUwHdff16Umw0DCYR+dJOf6j2B0EYZ&#10;Y/k419xw1e26S+2Vy3j1YewWlCNM0l9uXTpYklyWGEa4MGum52CRVo/s0wubzuckQe45y5zQDx0e&#10;O1oX1MsRTkSfY0djd6h3hzjXKBZWPfvza+rkKCPmMPK3LaMdtqiSPoJSfnFF1F9cL45ECB2WvAlI&#10;D71mNBglSEwEfhxo1SdjmDg4jvp72VUtwczCc65I8buekAyYIBxh6fVqMp2wyzGtmHhkhljPEYlh&#10;GdODXPNj81c6m/Zr4kt74U9ZWizhYMww86q7Ya0FcHgbvbeewqUPj2YUzE7sK78EitLiDTRhpyWb&#10;f6mFibOJl5RxRknFnC8FUjPbM0JlRM0ApaNQqxl9KCgBmfOuiXg93KetRyZjZLM0oWV62y19+Khc&#10;iYYQtPUpFBslrpdbiDqU2DsClmvWT2d9JCa56MGSyG0+e/LAgOjvBVkTlotHjvZXV69ce+DDixv7&#10;9FBTJJX1HCYzlbHTWyCoTxpm+ohFCZ9qmdqdSSpVE0nYzPeb6HlGtjr/hKldP/vSluoZU7Gvmz+2&#10;pMlmVwWWc3RS4pZOSJ1mzWdhMF+K2sZ6h0A99EJ466dAqEul/0Rcw6FPvHdSp804ScuogTlwWCtf&#10;5h1TPVYtuVK9rOAKrDm9NPnx/yYaWmVXM0T9gAr2zCVFGqeAEnnNGUmi0G0MqIhcgIn0JBQ2YVEO&#10;HZcgJZGUS9ADB4EBH1Qd9E1xJUEtwwEnuZPMEtgAr3HQqr3X7gY7x6pi3DOVaddJyEYEi7Azwb9p&#10;ymq0A87D5ihhJbD1qkMPb6R9yMNLU1zlhQJYjleU1ANF9pqFX0qgUMP09AysBU02zZctCKnSDq8l&#10;a47PdqAqfXDZthw/sdesMswUqnGrTS2CU1RZlVtUPUQlE9QzRcnXYFmVRShmsV7Jspk9ECcp+Q+e&#10;hOzrrNzsJznQ8kgyBkNRL7gF3cl7WVqsOZ9OaBhWSaQE7vhGrCTzvpbuQTM2xRUBhbGh853kVkXp&#10;J9aoh9Lf26MevrrutNzsDIL1CFOuondCSHE+nbceL328RURadcnWjTu/8Asls+qlL3vp5i/WlTx1&#10;U9HZaMwrVzOufvazn7UdxJ7FMHz9+mPkLs6YnHApTQdu4yPXG/bXfv09p/qdOF4B/cb77891wTfZ&#10;YsPNe3K+0LGbF8ZI65P5et7zviR//573vLeIDqrMqi/7spec2IrTS+Bfp7eBwQPCTVt2S6hhrXa6&#10;SYjUyX3FI+1srE6g2zYaVHsDQnh0TdjhLBlBt3jPE34dYNwpPW6X3iYBP+4lAJQ0t1suMh39hEis&#10;tVyKaL27lFWaD/iTVexiXy5iI187gEcigZUDmde3yjVRyjdPub20rzqoNCbHW221fIhbSVOh16M0&#10;qRqKi0M3+8jUapiql0XtNMbaXnTafQsnnAe2UqwxwE0ur0lcmpdaiVPW9xJSFUzlHUvSJhp0wcrh&#10;nEkGB/oUsqltHqEnxlh1QiYvG6nOV9alLAtKbtkhGNASk9hwqlDhsc/cBjTMrEmh3Mo5JsJxj2x3&#10;lqVlSlifnnRj5Lz5fGPBKRAKIiKob2481F3/RN8tgLWrE4GhqzkhnQvnJpcu0vvr9xfrawftfBcu&#10;XOrne+S5nczn9CdMuX+IGb/ZrJ3PKX2KYa3pmX3oFRk3cXyRTAQ7PaS1WxWTj8i4uaeNTmQxABRW&#10;OQJ31k7a6XxGwI8BAblMD/bXR4fU6NPyci+yJHdNHtg15y0lkYaKeTWoWrfnVh66s4ifCQx2jbwc&#10;CabqJV2YiUveRPwB6S30vtNEWz74+XW17YC3kw8mvbZW2qCJK55QuS7B+sNDPDigkl5axk6JAo2a&#10;9U4hye2ccr/YQZ+SG8654IhYaHpvbbOkN7Vaz6bU3AOUDCa0JvZGDtsUg3t12+lkRsMdAtsEOqYs&#10;eaYDGs1WmRxhps22cAn2b5ifFSL+6HB5uL/av3rl4x+78Tu/ff33fi9dubbTpT0SpOzOuCx3Z4du&#10;s53ddufcZPc8/Tnd3Zvsnpvunac/J7t79NfpfI/2ChUPka2XwprlxvlVHN7MuVkSGRw1pSxWh3jw&#10;Jvgx55pRmvC50dnd6mxf2m/DsPo0e05x8/RSRR3hqH06l+uWzoFi04Wc/AOQ+8yKsjgXrToV7U28&#10;+kesIgCt8yYp3GbU7624FqXrGb/ORWyuBbIaKNmUUGpl00aVxjj2CgenlsE1zzcm2tQXRpZYY7ej&#10;gn0sjlqA7aQoDBoRN0771bl+EJqw7YoMMeBIh5ObhvKcflSrU/jPUySsbEnoDHWXsB55WD7xsruj&#10;yeMBNi76WEuOXUWPfkgMNxhiVY08ZF95HqLPjzXNUEjjjTewdR0Nw+AOnrbIZS9xjblMkSG7oQZa&#10;psyZa/O6/pKXIGM4mz0p/Akp5qWi3TCs3qWvH/+RHw7HZFbVVbrBo55v7dl/7ufvy2W/NdL7rKfd&#10;WYUYf+wsEcrXH8vcr81JwW0h3suGfdcvnjpXSYgxv0jc+/afOpFG/sxQWqY+viVUFzZuJ8aVRQhw&#10;m7op6UbFvFS0qz/I1bt0ZfjxH/1R/V4zqxwzpG16Q4215KWD1RZsNQeesHiHDZ0kVNfjEqbgg9IB&#10;v41b1vyQGWArlK1eUa7MlYUuVIG9ue3Nlo5xeAtnCYitbzcJ4R4EKZ0YE261AdqlcNIxioObKYz4&#10;grelrXgz4XLb/sJj9K7WtHDWk3nC4y6cE1k402qUCloXtITNzK2YhRlixYlXvOYSA1+bmKY/VnAX&#10;jADXiObiy8XqwMNhsmIcjlRG2lcsbUb6XJtxWUphiNRb43bp7wvZfecmXBHSHbdmOGaHAMC2QU3c&#10;7PuG6uvkPUB02HwCn0cbmkAX6PZxQx77JlVe2xqmNbDaGA0etUQMXGORAXBDalr+eSsQVovGGqV1&#10;ZTauAbziy+QfQtphI2W7AhlzVKBUeILjb6Hc5CBI+Ta653C8E+p7gk9QDFEor6UKQLelpgwShqdo&#10;dXoRBMLrl8PljzaLK1R3irO24+0z6c6fgyc/qZ9OcLHsHroGS6JyL+LsXJzM2cO5S7c9/nO+g/Nd&#10;3JmTDDoRfUr8Ht9a2fh69LKUomURLG3VSTubc9oTMbLE9a06Sv22A56ToqLp89md26flEflIw2qJ&#10;3IhDtbdLnT40+hkQ/oJ8p4l4URZ9BDaBiuSa+4NJfkyJ0gRBu7UvQXt5igkTHET50r8Sw7nmUQiR&#10;uvQgwtx2XD7M3/fR902/6rWXPmWbBKurRTvN4mR5InoZdIAQ4Ul4di16CjoyEgtkuSpXXMdKbjeN&#10;JlgJGieYvlwI4cnMMd1oXyTRbveMhdcSoyX9KlwzxJpHIonpTa76NTPgsZVQ2yi9P60R++wV5s0r&#10;7zmVZloQfQc949Hhav/a/pWHPv6R3//I/e+/cv/79x/8KC72Z+dm0zvOTZ58YXbpSfNLd+w+6dLO&#10;HU+a3/GU2ZM+fXLxydMLT56c1z+f1J67o9272OxebHcvTGbn2ynh3p12ujud0587kb2+fGZz2Ctf&#10;vH5P6kY2xKQcIKqGN2WAEFSqHBQu0wHRmPq5zGmCwWnUY10SvviRe75pHj5AaY+O7oT1ItUc8mxj&#10;mYJrg8PsGgBHeS0aB54yug1Qn6ZsFqX73VGzjAWFdlcnN8qJlH7CQnz+hoc6kauheu0osnYlEcM7&#10;IrIQM784eM2hnxnKCsN5y2T6aAvHGl5ES7ifZ9EPbqj4VoGufI8u1XbEq/3rrofGHMhc4WrI6m2X&#10;r5c5EYxP8uWupZQ3Q85hlHbMZh4RZA8HhX6hSUJ1DqK4to7A4ZiVgk1Agp/Fs+IJsRbF23GDoYKC&#10;9YNbhp57urEOxsAs88qFD+CbkzPWg6kJdHKJg8IM9wOjBYu7OFA+CmUv+yQ9Q2pe2YoKi6ebwvHr&#10;U/Yhz1nKtdrOVaJtyosSae1KiI8/xBukmDe4PpkKeOmbd7zz/8oM4WZmVcX9mrmXdNG3xnP+kOXu&#10;jst+ScqbcXgu/j3NV261DY9J7tfmpOBMX//Lv/heajai24tf/JKtj3zfz75D98gpca+ejz78kQfe&#10;+v3ff8Jdn/mMp3+aQ8pNxDv8sA/mTb/92x8aIUA9Vd++jWof1K94xSvsGe+/XxUENBy57MckZ1bh&#10;KAopDm43gUynZyrx+PylOlOxtm7iFkiJWM3bIoRhZwwOzKl1tw3qtcrbCj8pOvU42vRY2cDNuWWo&#10;hgh49sOg5o2Gt+P3H1S0Pm7EJwIMsjfPyMkduy0i630bsdC05cEz+9r7da8PdfeyckfYWSVv6Yyt&#10;LuCKTovZGwchWIP3HItgHr2syKs+tpTc5D1ti7pUPY5d56UbM+1wG0mTYrwVMvy2JgLMAuw1eNcs&#10;hd1p2GlZfa2tjo0qvWR51qAxt5hnAc0A3yrfGMFuDfhUQv41Tgwzc9q23KLAOboRrpu1YQfunMM8&#10;hj3sJ1mX5+Evg5uRXnbzx9db3DI0rKDp4DZ8IOaZOSJIvq+eTP2ofjgkG4FVNzJPktIT1qv1ww+m&#10;1QF17NI7ImcmMXgcTTTbC4dH3SNXl4ertHsBd88F0bkSqUsoGSdTpG9ms540rtOWgotYksx6OZHB&#10;M9xhP6Qpm2POGyc8yAbXRvLMVVUMoh5EWzj3evCjOG8b0hjT/ddsuG0YJjBa1AWdIF5qPOmi1Xgz&#10;liDsSkypDMUE7wvG4O1CR2wDOWKu507djhZwFkYlIc+N3I/lrvQcRPbSspoE0JNZY5qLJqo4QoKj&#10;GqWhKa1quUBy3xKIoX+fsdkVY1TUxunKR9SUm6azOe+g9Zp4ZnpkRTISQEW4lZ20a8K9xLTTpIC7&#10;lBi8JYbrvfDfmK+bvELtqAR3SY8jJpfkkFimgJaEJWtfyE20SSTzrOlvCM+vjlYH169eefjB3/u9&#10;Kx/6ndUfPkTPtTud7O3tTOa809vdc83O+XZvL9IsY2cPds61e+fanb1IyczzHfboUtMyFQhz4S6N&#10;MKb8miWeSg5C7igGT5vPVa5+ydVX22MObqqstvm8rQbWPM7xC5le1EqjmE3DsGA/mw1hzkTOaYUw&#10;1F5tsG12Lve8QMjTYvsJmCJOL18NVIFVgnY10Aocw5eIY4cf8toE4rK2XoqRZd8xyoVeYbCOtPUt&#10;JJsADEBvLw+ikeFyPLAMPuW4IizoDxSfFRaxfKOCWn2Dauu2UQLWF0rf7CmvEUFsGqFA3pCROIbs&#10;MbULS/2cdbh0qK1TdSoyuAyhqibHus9Wj4xY1HnazYTVY7iDaVsdG4wv3HhsygTmiijn3EtMBOJ2&#10;YqOy7GV06I4xM+AkKGFa4Cs71UXjQN+jQnIfVYQmTzKg1pfoK/I5Jgyu3pgd6HnGkRmSSlexPV2m&#10;OmrdaOWfBdsjJWfu8fRFxbxhWMBbc7Z/6YUvOO4XqS41d8a+7p7XnfV5/9X3/QBhbP3+b7zyq0b/&#10;+he+5Hn6zXvf+95wao30v/uld4fHMPdLYTm9C3ovZ/11mhHkPuRXfs3f3PrI9HXPt3/7GaKA5Ph9&#10;9au/5aa/8cV/8b/Ub973vvdtduZuXcleuXrt3//yL2857eBt0zPnrxc8/3lhWMD77nf/Uj7lvTD/&#10;a57MbSGdK3Z6oGI6AzDDY0+1afhQOE7cOynfC3KqlAl66vzkysGXRlsZbgW5npI2Pe6N4qkwKxx7&#10;5bhZ2lnVo3rq9wWbsW2Peo3MjjzHOsRzmQa3tWAt2R0dAGgsbtE2x5JipQbIlLaEEoci4NvOkcdY&#10;yczA+nhTGlz/IVQYCUqCsVKaak1j63JHYkrK0cHBDH6rxR7yrUq/HGvMzywArr5IMb7TwF278MKL&#10;80BBhnvzsLMbqNZ1Ljf+Zk4xwoFyd4i2JXRK9lTCxruzcG4azs/Chb1wfi9c2A3n5/L9Dv9wb8p/&#10;5X/dDRfPhUu74dKe3S7ST3bCpTn/8I698KS9L/q0S9/6mRf+7B1zqkJtoyW6RqOSyMTX1DcV0+bb&#10;ALcSQmRR7/bbaDoXhw8k7Cn4g3JOePlrE52F2LKRCakiIdUbV+HogPjNuHeByNtAAm2yhk6n6Wi5&#10;unqdCnWnLb27OT0P/3B3D+czQry0SUnGHGnbUi2Nrv1J7k5JRgx9o7g4i+ATsgyBaUpexwVb6KNl&#10;WJnDjoBezk0gJpYg4pJSrOgbNlcS9JUmYMVMyY/eJEhYbL0kP+Zm2JhzCYOTQUInJYbPbHeNZiIF&#10;xp2UVKzEYC9eXynbEXisXCwTsdxUltAdfCabp9+lWUFaEeHaiaA9sn6aynC5O4gJXPpNemnsmY0T&#10;1PQsLeL1/jBgzTZ5Nlf0slomwNuDFY0g6G/0OZN5WfIgXyW4eAxFTEvP2cfQulWW48KJ2uYknkYk&#10;B0EOvErgyXlGNAk43L9x+fLDH/+Dax95AK5e3Q1hl5TL53epVgpme7O9i3M6AAj0ErKlPUu3+TyS&#10;o5pMvHSj/TphQTXrlqctU/aUKtY20Y9tPoD9Sw/buncGNxJwfCluwmKn+CRsROS/wpJxllENMxAq&#10;BciApzPA6GlTRaw7HgPW02Hv6UHMKxJ38BbtWkYKogmBpm4kgFBLmnUIUxCmJzIYsUpHdm/sa3J7&#10;pRKB2lTkESF5IFCJwoyNs8wxlACtqBGAiPUcPS8IYFw/XInMDOUW68fW67J/KrVay0Ao+PVpQ5G1&#10;UZGGWyTNcJwbqCKC82VstEKAbLGp6p5sIFKhQRjL12+qxRsfmBhy+BYM+AQbn0RADCMXSqWCzwd1&#10;3jI41Ber/ioCbFnAxIjBjwc6l+NmlfBQNJ57HeykCeCsOtRKax9+g050e6u2LvI8ZyCwjAzsGJff&#10;0/M0P3R8fCVXhY1i3nf+zE8T+NQsKw0iPiE1ilhZgmqv+cZ/HCT4ihjLf/QN/90pn5SoyxwT/Q++&#10;4R9tPstdz7or85ynDK/6gf/jrac0r4bbJD/+h//DP9a3T+/lOc95zlb593Hg/Ju/8ZvyRv5rr/iv&#10;Ro/8t/7u39XtQ3D6n3zjq77zDa8bN1gck1P6v373G9/zK7+yIWm1mCtNJqRfvuuuZ+ko7b6fe+dH&#10;HvjoMyW8KhyfuUqfrh966w8/9OCD1SkQvdjNEyMH63ModeQ2FByshWOOCdiGMf+zz332Fzz3ue+R&#10;mqJ3/uw7vuor/7pmWTEB/qIXPZ1N1DhMdkknQNVB7H3I82KoO+G3DvkkOrOEMBWrDzaeSoUQm5LF&#10;5/tFcpI6jepgm48qhFGusoxYNHQnaTkDliD+fLrk4XjceG2e5md96gksIJMDiuU5IoRBULBdQHtE&#10;GATUmzXMRtmpTNOrLiItcgiDWEbAUeccVgAeJNYiedwFQjX3Re+Wizk1zIetevxkGtsiqUZX9w1/&#10;TTm2NJ7V603YpCdWQHn8xrO7oyymcwaQlQrZEbg5MNHUC42niLwwnTe44OCMhkSZOzA70ik581ex&#10;mjdBiZhKVmLsVi4rCg0lirM3sXFTKYLBH82kzsO/Zl20dQtnB2/0PSlJMURjmja2dnm2kszUcfyr&#10;IOQ7+tV50mvP5guKjaV81+YiUV0TkR6qNSjL1LGetG84pGWh1msbSThRGr21p9fTVuTVt3EP8dnn&#10;4uVVv9/Pf23dM5pd91b1pG+cq27E3qk6Z3beRpErC39rNU4p5NBUFBmzbQe8CHBNdhBNLu6Qpz4X&#10;mosRdqfxc87NvuCO/r94yvpP7dDiv1msybqJMTbhWNdxPxQCNLfmf4/DGUH9sPkx812i6V177Zag&#10;d82iWaJMKZCphxk1K139AzJ+Iu3PXcormnOrakPlsl17uGymFwhhEqdHRloCIUTkcilOo6y49V/w&#10;Gk35vNJrwotyPmNwUmzk7liS9WrKl3Db3jxK/+04eYUJWE1Z4v1FL46zsugjKTQOqZAlKUzV5GEq&#10;v0/KY9aPN632zQaOQ+oE8VL7q3XtEr6NWsDDUUACrvtuwviTM6K5Lkj6kRh296w/RrsuiO8bRbFO&#10;58j1knF4YJ8yHi0lNJCPJWrcIadvo043Fi1LMPKKftJxTVQnxtWu56ebzimkqCX/LvPOJDjuJ6x0&#10;FraPoDIHdxH1GqYXZ9Sii4crWB/SC6Wu3c5awfks1YkIPMpKlQlyZGBJUmzenPSKSeMsPbwg+4UV&#10;+ZwVTXrvZcMCUPIX09BguX/18iMf+d3u2nXaM4RgSY7O1VMtzTMoVWxGJyxKXW7bHZZUznlIxLnM&#10;tH0ooYpSuOOEJyu0efUkJfMaPf/wjIAhOFu/mR3vmQWiu66l9FvcOXxfSR4qlCoY1kzelhOxnHw4&#10;LIDet4Xa2bBO7tmJwMGktD2YArgSTSG4dnrQPIRW/GMtzpYRrWdu8EaZYuH0MlrFLjEXzfLJok8x&#10;uycpp5ttD/ykRoVRZpAT0xLOydidFQAOpqRmumdDr/glVGzP4XApOGlthTSYgV8qi5LUyDkWc1ok&#10;eWf40yuBS4KiJN+h9ACnYLlW0dKo6VhvNVkpaswllEjqytgCmkqtbV5StAZQLu6aeZCbmBCwCIsH&#10;116UFG7v60GJgeAPnFWpoecgxRLOVUNZ81CDRzYE9K4j0fNDsbBIc7UPOKKnQJpuurQ85cq4/ISO&#10;1PNUwy8EoFpmBYeNnHVT3qwMTPlUkQlb1o74JIeb0rSKC4JFkFsdoARe6awGLYM5y9Ys5E/eJsNS&#10;GZLYE6Hh06S4U1UpSsmY+Br1bOa6TQlAs3MsH8Nd0Nh2XcfJMsUrpCSMCyQ9zj6IPZ97+clapnT9&#10;GEE9ycHjEfHWxbyEGF/1qlfnn7/0pS89+RcJqr3vve9VhKyM5WlAL8Hdr/lv/rp+T2B7668Qt5wh&#10;8Rvf+OYR5Nv8IiV2pkwfs6/67dM7+sEf/pHTgF4C8LSRld8mLvdV3/xNm/ehpihSaOsj65833QIK&#10;d9/83d+z0fi6jdh/wfO/8x5jj9/05re8/p7Xnnz/d/78fW/+3u85S1PvJ0u7Pe/uuxXxkpj5Nd/y&#10;T/PPv/QlLwm3RT19tq84qEUprTxwjDAah3rUig0+bss8OjwlBDhJsQuIG4A/z8hP/5LwZveFeryA&#10;22pX6mSlM+0e3RdDl6iC3vxekrZCA+RiwlFxdIRxCnYV9x8yvSbyRnY0epZPF3KOdKhsPUGyl0pK&#10;WSpwNPnQJDYWs56zlPKAAQ3CV+lWcShUjoN2opTnzhuNHeYzb+SC3pviV66EV5rpgiz98t5XxgZH&#10;qEJEb/JxhjFmq6V0Q0S3zTGNWxLCqNv0XIRn7E3+XGqfOsU/c252Zb3++JK33q61f9jCRddo55qw&#10;18C8CfOWiVBqRxVknLzu1HqedrhMFKaMi3lJuydLr5jdBS3uxnB+Ej9jr7lzBy4S6p5EKihqGBic&#10;eEY4A8Q9wy+e5mEteFyPZ7p/K38SPLl6mbyyZEZtdnabGSUws5abQGrYP1gvO4psjlN6WzMaDTQq&#10;AeA7RO2EEawrpbtZIa9HkYwPklCPvBRLbvVjgrQXb23fSHBtkNJWEe/xp0+2cMyjNQEm4L+YnLnl&#10;o7GxZV7SQalKNRs32UpKWdS0pKQLT31dhDSIJBarpUpEeeAl7sxsziTCkqN9UQPO19w+ZW1bPL3q&#10;qBOI46paZcrkKUwBQcQ4zKfUaISE4jsSd3QkLqAcL34vyh7rzFI008RlO5dEmHpND8gYuFtzsjRJ&#10;nUUAQFSxMkGqgY5gdbZ84Er7LuFMhs3q56R/IIFxUE9oihJby7lW/FzL5dHhjUeu7F9+aH3ATnwa&#10;UxFtC5y4JmqNCZHPJIWgACoCqnOOsJ4RjT9lplaoWwK6wHOQiUZtS2mNdylnJ2cyL7nuGHqXrTQS&#10;JXnxqoFVnXPmrTNbhVU2U7C1NX8ANZBZK3ZznQpEOyQq3SwUU6nrOYfXbBzPr7FMamGY8gAqoNXD&#10;QQPIQ8Vrgue3u7NUewsGvh59VQmL0BpxILqxp+rtRGzWZQylO2F74eGYvhxmUwXY4hPKv5Jyo1Kp&#10;uYWBoqfu1gkath22hIFt1wtG5wVwmB6Fo0oen7jG0i9bNx4W1D3og83IDvLdR7mgObvRGjI2ryr2&#10;7iKY6rvWV0F10EA+MLwJOoy7gyulGITRpldFf3l829hlBpxNtsFi2YZbGE4aesLwCgtYIjmgygPR&#10;KybodRbDwDk1qkCWl54sAkLquo1LKH2GA0lo+3hFvDW8zOHJBMYo1+qmv0tI7KMffUB/izDnb/3W&#10;BwnCnUDJkgA4PxeJol/3unu23o0e4au/9u+89fv+1WkgX/2Yj/FX/fYJ9NJr/qff8uoT7v9//ti/&#10;/e5//l2Zi/6Wb/u247bVq1/1Te//zd9QYExbgJ7lVa/+5j/znz9nK7j68Icf+I7Xf9d973xn/ukX&#10;PPeLqN1nC9krB/0zn/n0r/qbX/vWH/g++v5eoU83QW/+4H7fD771u+75Z4OIvZvgH7+QfRI5wSRd&#10;zsW8uZToKU/9DNLS3w6seypVMMAwzwly8oETraWLtQg6JZxmUHo0IpmrK3oGGnibm2wHLYWwwXmD&#10;pUchjBVqpRXWLjY4eEAYQRd3Jm504270z8hiD3AD6sAIMsJZBhMO6K1LscIoAnqN/5fWU+GAq8Ms&#10;R+DGjXhn3c+9aCeRB9HkcqNf5sxVooN2ejxghJAsttn0BVh4V1mxjkIpg2CSKow0blwdqxDIlCt5&#10;om8hKDZggEGLoq7b8oOoqrMo2aLfp7WsY2GaaO8eSVTmXow7lJ3rjlewgBNflOQq7WLYDnFc1dOc&#10;cHGP24Lu0vBANeK9AUKnn31u8tQd/LNrvLoO++t2v+MDkZb/ey0fP8kBPr28KatPgft0BE+pnFL7&#10;NXSu4WpuapUiOpHVwiwA8AjcKJ8D4nFRc3WCrcXXQiDOeHUr5t4/ll8KemMGyfRmb1zpHvw4Hh22&#10;0wb2zgVStzYt+2CPVu1qHfYuhsmc4L3QqbOm1TQVw4e8IGbfq/C9fSfAxhx8rZ4rLJZcVLdU4CsW&#10;TjQ9szSHKuPSN9HXZvQ4TKfQR7JzH6X25xJiBNWUQijG0MT40wZDYqzl/cNOX3opbXDndsq9ptzg&#10;G1ZH0M715eduuBiKV48/dkKMKNUTlczSUwylEHMVkNnskcXUSbhh/veeDquWmNUVV9BQhtWlJ9Nz&#10;r48OGq0R5TwsisCCGSFWqgimNLs11wUTrCVnbDOfdyBcsZTIJAmR1i5jW5v6mjWJXFJ2ATZq9E1y&#10;ELILuWWiV2KFhAPiVDBcLfavXb7+0IPLg0N6DVPCsWQqprtT8DUxuKTFp58wT8mvgbA01Q3R22Qm&#10;n1TLLH5p+KFZt9xKVRHYvK2xHHVpfU2mwlWZjHpQ6WVNmgrgFeSEpnUC7e8r87uiJEYlkHlV0HBt&#10;E5TAZRcNp7FTFIcOzpz0WBCVn0JUYoRZ1plpy5AX+1JvB9KFI99BrimyRCUly7QXpgulOEyrajSG&#10;Su27KTnnzK+lzxGUdC1YBxwPbqHqvC+n7dr9ggXsocMV1bImrKM9sjnLlMLJFHZi34XaLQulcbha&#10;xNChoKbjPFTKMAlwENihVdaQfVTbJuLFZirUsTqrUxpqj+MI2XmMSc5G9iFRVdPjP+O2pPyBxoJG&#10;y4Hj6wjIVYdYMpjRL49Q5SzKwKXJEqtQYXO3ueY1ndQ+laAKrAmCQWSJT2c8hdzusildBG+dDs4g&#10;Oy6XN4XRGnx9/ZVzW+R8xN4NEdqLK9zPt+aGLrI3xKx9U/W89V55vaGcxotGmhj79eMU8RLoIm0t&#10;6YfDtkSrm3696Y3/2z/4+v9WUR89CN0I+N1552cSUVnzuvfff3+NSwnufscbXn8CNiZ9NamsFRwS&#10;5CP4RzFaBM7zr5A2+Cd+8m2/eN99NUp/LIXNm2+fIDrdSKd955131lplcu1SpDNlXGXrMn19z798&#10;ywkzBdI2v+nNbyI2WB+Z/vzyl3zpy1/xiv/0rrv+ztd+db7bz/7cL3zwg78l1G75eu3rv4Mo4k3E&#10;Gypu6JW0ed/xMypUJtD7gfe/nxKhXviCu03hLJv3J+/96Xe/6xeVa6XfecqnP/VyFjafBnbJTH4o&#10;28Nsv91qFszfPuPpT3/Bi15Eouv6LPoVr/ivt2LukXsQT0LbFSsLI+f/MYWilikYrebU4/582Nbg&#10;FuIWCwLZ+FddIgxeD8RwtuSnm0wesJ4Wbgl5ctHRxtBXr82xvE0YAV4Y7S48tY/WpvqsJgLNpYQx&#10;R+wz5LywObNNV9ggrd4V5RLWMDgNCLSUL/Vp5GaiX+gj5HJCc4XLAoe+n+IwxXp0tBQnTe59ddip&#10;/KolWqXC4ma1fIG+KuaMA7wIo6nu5rwYzambMF/LrRU5Z23qIhp7LRmk3CES+t4ZiQjtc68HMTIi&#10;6Yb6PdlfETeHRfYBT/Z5iBE3dvtWi5V/0GSrqpuNkQim800iJvbJZD5dpaPENNWUXlDb6oq4l3X4&#10;buh0r5j8LXk/c2UMM8xOtlULsSofxPzmWiLoWhF+kQqVBbEkiSVCuF1yKWKY/DG+aicZuJhmoVt1&#10;Vx4iuMts/d4e03pqPqOgY7rL7nkgaWuc0blKbMQT2/BJnLHRxOlmUxQha3EtclOxbHFJ6GGdLzGl&#10;0serMxrwUSqWPD8XVlRBdIpsop5gmYkPpQlGETU9r3TqOn1tgwnsBCQZq2pn3qDdlOwTnhXOTcg6&#10;/sjLEKp3ipKX4z2VPUfDRhyhKqQm4VdiY6lSSP6SGUJ6mJaOrjUVMx/1y242P0f9SZRoNd2bL1kl&#10;kNrEBUX8tOv14WLBC1bPayLehF/HahE5ektY45axK6NhQv7aEowaTBXNlNGzbJrQdekAb0BjeRsG&#10;ktzHBOQwPti/8olPHFx5JHQLru2dz7h9WawWZNPlGiF6hxRCxiQuR23TlI4OZI7MFqqfB16xtQi0&#10;aIb85LnwqGZFLSaVneWhRUmxFzPqgKWqIOXg4Fy/BfbZi35VQLPcKBJDgIS178lDiZOia51YZett&#10;tgZ7rb17amtoVJtEBw6vEkWl5zuNpELpLGw8qzgbKrC6JMRyOOk6QlQGYgTtMzo3mUPyA95Lhnwa&#10;UCHdOpQSPeOoLv7JNCba9XSjridPByBVKwYvro+F6M4jzvHqALT0GOvyHwdIG2ElKpcoUSOpgMzQ&#10;4FDXVc3qC9b0xxGlbhwbXaBmm+GYcT2oKKSS021wvFgZc0M1uUcP7LJtmcdqSt/nslyVkkPYFoMG&#10;NXM6DEqDUXeRDyZwS4zHOBEFh4wLuCgbxmVbduZFSx7zfZcf0fqZsSS7IQxMjpIsB2XOgNoWnNdT&#10;ehXvY3ycIl76uvvu548Q75e//KXh1I7WH/nhf/1tr71HKVkFfupuPe5XCGCfTAUrDn/L9/3vX/e1&#10;f1tBLGHF19Pt+MckgfRXv/KV//3f+7rHeNNtvn3VV6vFd+sXof1Xv+Y1N5VA0xYgOH3P616fndVv&#10;+7EfpYP29d/+2uMYP8L8b/jn3/nFz/2C1/6zN5yMlyix+c1v+Zd//+v+noLeD93/gTfQzbncMZ4C&#10;+PznPvervvIrv+Hrv/5kESucCnaG0xXzPq9CvPykL3vp7ZA0F7h7U/l35mnjwGRb5LQyFNfLZInz&#10;iQPmFI9XMoebUaOn4p9PNkvC1mQKyPBy21GEHtmwHSiPLz23Lsq2OBF0OZiRPHhLGwLGDJjWuWcu&#10;d6RSjSa+kzuk4VXZGIscGKblfckMyH0ljErjl2E5Ul3x34pX2iCE5ldpBE/+gJSqBH0G7e/N65FU&#10;cHW5vNYJJ4rYc6hV1LyboSC/GnZpnlbiuopDwkcQPi0SuYq5yCH5bDvGKlFDDd/yXsYbMmpRaYoZ&#10;id18v4uPC8R5adsnzMX9LEC2aaeR6lyaKe5QFSplZTP91JfBAJvYp46YIlblpUbwSDRRI4nKegBo&#10;eImKYH2Fxn9dcHjMes7lHexunAAqApncDmvGo/2FPlWhQKa4f50Nde1kQcUy1C1EDCGBMSJOOVt4&#10;AtNG+qTFHUqqY+yssSPPUJLxWoxsg8/CMKhr2iqCaI/QU1L4E2l0WRYbtC/YVqnsxZVzBnGzlD9s&#10;Jk0XIYvp0UNa85nPlt45iMFCaxtwNWb0qIZeDKd+6lbagnbVupsSy8/a4h4yKJbVrQ6VbHgHHF2l&#10;vKtMWJi/5XRlMulpZRc3BgWxnwqPRz7bfhnTionB5WFESgWbcHKVOPGE9GREHZJnrKJEnNGvE6FK&#10;fxI53DbUCzVn+UNSapC8sTI2Y5a7EYVi7nmlt9EoDySnXEnWQiaxCZKvl6vlcrF//cqDf7A+2KdP&#10;BVtwJ5I3x2nbbJElHy+xu6zhZtBLOm3KIZtytBqNjyIjYn6Jje4dZXRB5duaK+CVQ1W+DRg7LVMD&#10;hg0EnIWI7ZXkZGO27Cn9heQ8q1shc0YjDTkkY92uN95F57PmpLM/80Pa+ApqUDM4WCyWKgp4Hpz4&#10;sb6ma7SfhxqZbdEiE0ShEgvHa+SoTXpRLZpWGmSIvEDukmSc5aHexmw41eVdhteOqS33iAZHVQhF&#10;/VvSmMAajAoayu/armUWWaSj66htrFk1Xs+L5fMFInBJujAbrjxKk7x2JuWJaURXX+NGXy84dEwi&#10;cWcGEmoRMmbBOULlsq1DHLymJw30TnLxVWWzT7iyyRhL216JPoZqZZZjQYfr11C9BCxHevXOq9Vg&#10;jOX8l7HveP2HOUUPStS0W8JwczY9VmVDBYFtX2XvRsr6NZciuN6/KvaoRNT5gRKib6NoWirEUvOL&#10;gxlLU8neHndfJBbN+cA3zaza+kVqXjKy5i7Z477oWb79Dd/1lje/8TSPT6laP/JjP0ov5qb3JFaZ&#10;YOeFCxf+qDbgKd8+fX3Tt3zrO97xM6eMuSI4TcJpYoPrRz5uIfb3/+E3/Ptf/b+/+Av/XIkN8mYc&#10;G+5aIavE6/fd533uc/7ND/+bF7zoL9exx+AR5nV67lf9ja/5oR/8/vPnz2MVcVDPReuPuF4Y6eyq&#10;HjHPuMJBvLLMmKueiywl0m5X/ky+4O4vqY9Jyqx6BmVWYRWOz427GgRpoiOtywsWv59Peb3f6hJw&#10;XlLkLaIz29LcbnLQ6HwUlX0sKxkq5pRB76FLPNN3/EMrBV80Jojej6f5B7xIapxG1gIKCLi9TQiH&#10;/h7Ip0d5117RI+ERkIwylMm9dRV6JaL1Cxpv4z2EZdhXddX59Bf94fV4iJZSFrX63C/JRauTqqbf&#10;6JGDrsVKtdapEc+cJmPJ4jFhaVi0mbIGR3HeyUbNbzY6hSzPUnEQwdxKg6p0LqfdtlFvm7pQvVFQ&#10;acshOTHfyr8G9tjNAAn/TJhw7YkOusYNN37gVuGrw2ZA7fDszdOmGgFRzjrd2vPduSCnKR+0KJmo&#10;kksk/le0ACpXbHnprtcU2eZtSg9D17vK2ruXC1dSBVBq1QnCHnWyAJBplt7j3HsyGxl+1xJwhbvB&#10;soibkVRZe0ryX6379sSbbvpWe1/kMemvmn3a8tYmhJEI0VKmMJWikgWXWNp528zaRqpzxK7YEoiD&#10;iYTLTtnNi3SbQaLbVFb+jRC7YtJmJySpOOk24XAfy0NuZF/vTOMuIYSG+M/JRCAywQn3Nt4+Praq&#10;6z3un4gCXIt8Uv6a7OfJCkqzb1D/2jEPyXtp2fVHNEh5+BP9YsGf1nNUqTrlLQkN6W6ph4aKdqlR&#10;hz5OayItNa84rbWzhwW3HWcmcwKOxs32XinE+UiUGbzWFwd6QIOc5uggoRpeohO5v0h+RZ2dOVCt&#10;Z7dkxDWX4gpSzZ0aNiLU+B8tHKLYKknpa5lAJmHzmsuhZSP0SasnMVBvEL3YJZXhEgLsVFbNIvgp&#10;GViJCeV+KYZ8TGty6pIc3J0uwulda4UYiNp/QT5nejPc+svtqerEJeSbukNYHeHiWljegPWS5x5z&#10;ivL+9Pb8HRzcTEcbve7VortBd2D6nz+NpBgn7Dql7OuWXlZgUfRERfoUkb0i1TEsQVKguSgqTsRG&#10;SoOAns41JJpmApeirwTUylu1ClLOcKLhEb1+rh9aX7n84CMP/M7lD//u+vAgsqeCFMu7ZNMFetrd&#10;GUUxU9sQzPdwOqMbyZvjjC3c1K2E1G/NG0O4Xz7C+RuUOG7gbcXlQ+zWmDQSxq2pTjHDgE64TA2V&#10;pg9Pb5Je69olVbfkH3lJqV6H+Azn7aPy0U6srJa0czmKYtJwW8gNR0zs01KBQ6zoEsv518Lxd9Jx&#10;zA/Xy5WWao8jXw2UMOZ7RMhZSJFBfK6G13BFA6XKgPPHHbiIyKLQPUGJjz++wvADNZw7zj9aywex&#10;l4rnTtqGRIdPxx+Hd3e92ib4+M0tSr0EjelCRBYvGH2NU1Ue5cuxXKDlI2UO+hwlRK9PdS4R1XwO&#10;oYQA84iCph0ImvkfuSGeLeLYyAST3l/SZinQECU0oS2vizq94ojxXnTToraIfnFXUlBmgvwWGhlR&#10;iJ8+yrJJlwMgleW2tWWDF9Aq3dlJgykxd9Db0BitTU0XEahRbRwBDjJ1zpIpyOmdtk14lw8K4uyi&#10;5mcc617KT8AhbhpORp/tFf9jzhiXw1PXX3oxlgUox/TxZU22dhY6g7D5kuCoeR5q9OG78COX0mcX&#10;IGD2e+ei6Bh0kRehbolGK3iQoLUexb7QiiwcGy4E74McYMata/K3ZC9K3x4PazRQJHrLl8xoVMZg&#10;7fIWDqZxCbw+5nkoae5Z+QKO4r3vuk+PX46XkBWV4maWkijfW3gQQnF0UwUvtQrVpDFBF8offtrT&#10;nnYab/CY6X3zG/Uxc5hT/nr5K/4apTpTnU9d5/tH9XXTt3/+/IVRLPMpv2ij0e0//uZv8iO/5z33&#10;vfNn63/9xtf8j/Tn3/6aV5ph6TiJ67Yv0jC/6Xv/xW984P73/D/v/dCHPnTvj/94/a8v+4q/etdd&#10;d335y77sIpWFbCdLccu6MOPYY5+3vKSEG3ydz8UuXbr4ohe/+F//gHULP+9LvuSTInUrThIqXu0s&#10;ptnB3BDHbQkIEE9Opq1UPelk1ee2Ol84daTTtj2OZ8qBOqNt+Aw2agTPXqw2CJ5Jtw2VNKtkNjxq&#10;hFwUhEbr3jUZSgHOAR6gk6gQyxDEDLTRk6U625ToYrFmMlAt5TTPPF4yPWdkilgXOrESwGVE4ZUq&#10;YZBQuW1fm6o5jicGhk3bAxrkdLTSJ4jYYnUdrzTBGzrgR20rwzD1TZOlWtiOPGM41id8uyKmbueb&#10;qw/kPm1738aQG12ve1mthf4lBmMj0HWAyFGthPG6ZX/tKqEQcm+GnTkh3rReNWQo3dFjKVE0MOGc&#10;NmL2Y0edDSUPPfMxIrN2yAv7npt1aaBAuVddFFkkE6ociYwKalhsyy24fTmVwajnTmAO4UA5XFmw&#10;3CtY4meazGRqI4s7FVko86adtTLC45U1F+2yIJiE57ySZeqzW3OsFM9TeUHcStutaCAzpYw5c0sM&#10;ybwdBdZ2NAaZTidcg5uQO6hZMM20FAFaKiATFcc0eMYN3ZVNkosFNeySDZbSvppmtuYhKwFvaioi&#10;kpwKoUj93oskO+UiFJ0bSUZU5CmoDANA+GNkplX1IrxIFtTQMOYNDNAbTt7u+LfY07vujw6uUdnu&#10;xz5OXD1plglXqwtXQaTiHAKuTN02vEG4EasVHCs3Sa8HLbbyHxLiU2q/aj/VkFxeG9NW75W2JTjC&#10;S2+TR8rS2UGRALwsyfYjByq/kJT62HhTFACuJRBRsfTxqKE7y93N9aokq4cAuX7KrKfbcpwgi5Kh&#10;OnlANubIA9nc1sLPoGprqJlL95SWYCpFs2CduoVtTlY0oLgiYaEhty443MA56vHJ0n9PiUI1ZSSA&#10;OicTzXFrI+YmXyh0FpFCzro3XnEj6QuG0ZEWcZwGrxKwCpEav/wi4y0i84EKFzfXWNtozZwnhaqy&#10;rjqjKgNTdrwcXwJfNRqqtKdyjWelszYCx/rADBtWoMG+r0TonMxeC6pxsyMy/y7LDVBzEAE3PLww&#10;fvE6oIfKT4cDvxKETeUhf4j6EmGl1oFqMw2WADh0Dx4rMpTDjM9dj8Ii71Pli1pwFE8SPHvHO3/2&#10;jwOGfOJrQ2SLYiaseq3rf6yEj6+95/Vv/f7vp++Iwn3TG787bMGX42V9ffCPW263toYi3lrw8dBK&#10;GTbbbrL769Wv+Z/u/Ykf02Py7W9/G2Hg7QvdolapPRSwBTdBwEG7Wa0tKSqosW8S0zHn33givoUN&#10;p/BgV1XxRVAZjHEsNiqIN2WLYm46KMqeorRKPt8tiZYAJVRBJ5aDhJF8rs5hhlvVzi6C1jH9WDF9&#10;lpMnZlwDdfygvuBY/wROHmXIBZxXixNifG6P7zKpylG4eloyX+3jux/sfu7y6uDq4fqhG7+xTFe6&#10;9SMEJKk4p6+Cbd3XPVAju5dbJM1xvKFMxtzamyS2R501xLDFZhBVxUvktUY2hdGCZWAUGqZbYfUT&#10;rcxQto5InsSuwmdM8PPu2PuLz/r0l3/W7Kl7tJ6W9leRGTe1wFBihB5t9Djq+6Gd2ok/lNYts2bL&#10;nW/Li6lPQfGPQsVMwNHXwJCFyimT61n+iZp+huKoZFaiTUtCcPSZ7B95aPX7vzvBZXzyk/DCJbaY&#10;rhZrQnME1eihJzOqxWiE3Y2q9MlTD1Zw96JGNlTbc71tl+kDF7PI8UPMqoRX9auOOY9eIn2Ro3sn&#10;+iLpyNnbJcMwq8nlQ90xgbxscR0oKnpB3Gkv9KykOM1a14nQD+Q1iJKf9L022eFs4dgtV7Bcs7yA&#10;44VbsQavGccQXmXSIjRENhJZxHVDciKQyEQPHQ4SJt1xOy4D3o7B5aojKgyIBaUfIiN2ZoyYlpNm&#10;oIQln5fuRpv9aEFvMc6n9BJn8ynFazEqXSx6VimzSnhJ4BkJnR6xbpnysaeSCiYUIv1JAVepI/m0&#10;2Z6TChcVYvJ1nAUlwF1FrK5mTD6ht0xcNk2h9g8eeej6lSu0xeKaqFmSN0ykYYagd7SQbkrtamaM&#10;fTmTjRg/PgUmFazwcE1gKcNg/qdg0Df3p8g/64LXInqY8Oa6Hibz44pqk5kj6kXRq0BJGV5RNYsQ&#10;pNBaeoaz3O/cYWdIKmr3FfekgKADHQLoer8LpQeGiOU1eE9PdNWWKJqspwgzBFGcGy3UV6fB+ZIX&#10;Y4QqHEHgbmOIFyIOrtFYA93e8a2ci1JQ+VhSXpR/3AlZreMitBK45AlEYRRXn6O0UuVKBoiebGXa&#10;YrRMYlEdQy3PhqoTUbMZG1M1SfYb05BVn3HKLUGp5D0XUTgWWXgoJUMyVsXefUWQxeSw4SPOg4Qq&#10;NXIYaSHjG8ea48RMD+hQ4rkv7jIoySa6B3vAguRtIxQ0GDPy3VhA5kwM67420a69ZhujYNZjuxre&#10;IgD0tUXZF922qoncIYUZqyZR8gvJrockS14gB2lvNvnlniWLH0McQGgYVksWakWmTaLVk6B7rJXM&#10;3tacPSSFTfCFCMgrTDYdcgU7PI45XqrMyfQpZVY9AXc/Vb5iDrjDzSHPrbfxbKAX3IjIzUOwY92w&#10;WgpzEsTFEScM9R2oKPher+H9ile8ooK7t87xZhcOnLhlarfRthaePIwUX5yZbWBbMNVwGgFxcD4a&#10;nNmq0r5NC/BpbbtD9FhPfO2EeDqiuOpeui1DwHqQeyo3sl8e8YR8C+0nRizK20fta6I6LlKSBZwH&#10;nNQvvczgHZqihk41Y3UAAVqIJekq4YauoYKpmDdY78G20XE1nETgF2dvtTd1caYPG10O3ffLJhyu&#10;+wcO+8MuW8RUlsiLWg1HiY9h/nANfVtQT3SV9BIeHSts+ZTG8fmqwtXdaOg3GtNAvLUz68RHG2th&#10;CrmNlhLFEuvQSPnWqmZPedBA2Cd2iT25F1oCB6RnJZ3u0eqRh0mcnHYmlFfEugL6nlAoNeVMZh2X&#10;8HQEC5PwKgLzwJ3hIqNXPZ/a/LRzMvHRzndTo6YOO3pVI2tZDXXP9i1oT6aqFeI41w69/j1y7yw3&#10;b3JskvgCM9HtRWEgJdFSdaO50daNQ4C18a5QYnK1nINDho3WQxvrkbSYdMXiSxduk3nkxHpU9e8w&#10;blHrrNFbvRTfsn5eeDKBeQQWGhJWJOaNIfrPkbnlTtTdHArFSHRFr6clvjwpx26Gz2jWu0aqlxRM&#10;xhIwrAZMV+V6zpaQ3CW9tSdk2i2PyGB8tL9/9RN/uLpxnSHkZCqmXRbkogqP9SDlnPGJqPNVoy9G&#10;Aeo05irdVj68fHcUBpgri43J7VU/q5p9i6kqGFH7ZVFd3Xy6Y2qe457Saok5qJlPJ11OMUBDkjmQ&#10;p9Z3CT+cSTk0fQrvHc9pUhd4lNU4HXi94zmVyoYsia0joGAzzhCcKFWrbuNeSjSpNsBGQQNkbUPI&#10;kVTq4haPshLguThJ5bp+xVZ5bHLHL47IxFyyBBWJh7gxgYdc1STa2RizN9TsRjFalLHHXqtZFzRu&#10;LsRqa1cG6OriYXlsmLPChh7e8ivJgR/k5Z0HSOdEJNhMYgobDxRG+aD5t8vlH2GEpUck55aWu8JX&#10;9l63W4E3RLe8ZqtZFMtF9Ur0JXgWhydb1YZYx7Gosf8b6x/vWA7DJGws5Ysnr636EiHi+NjM2Ajb&#10;NlrYINJ9kJSpizDKHnWSe7jiDbC5oNfUgMcv4v35X7gvf//CFz4/PPH1KQR6NTqifEgfhXrXiqxM&#10;nCF5QuhTCXi/eU/rMe9Fv+77xXfnnz//+c+7je8FPZ1o3B06GBzi8b2zMK4ELDKpdCt4fJz2F4b9&#10;BaeGu9V1A6Qd/phCn5MKeh+9AzXj7VM8ScmK2CITqq46j4GqWfSHCWyIzSuzKURSjB4VuBtMj2rA&#10;MnrWjhO8yeR9hQ3Wu5mvp8rTyLoNXUxHcOQsFUTRqdq6vXHzyCnho6nKaVPyuS8cAjvr4MZy/QdH&#10;60XaQfXE8R9J46BGguLHTB6cnyjCRhT22V/MiDoe/WIalSyF05LJaYOrPSFUuaZC+uGn8nrH0tdV&#10;j4ueKabDND3ouv11T5OItUhuWZQrxNNBny4v6Zvmzhl87rl4fg53dIdP7g7a/RvEsuK5c3F3b8Jn&#10;t76dz3GxIsFrpxnLmtAmEt8gPTxBmTe3gvO6mjNs+f+NMKIsFbZVMsVQsfNXhy4c66U5qr2uvEOs&#10;BCaeBqjcniDShg1qFsitsVDrtZgMJ1HW7ZBzVkFN11HQF4rGn98/E46cJNUxqcUgbAKh0hbxfQU8&#10;S7kPbx09ZiTXIHgnJZPYie8So1n7WhMPS6YUJ6iRmXkpIc4a7A3JZ5pR8CBvvNVKxgbNmlfUbIpk&#10;pwPbbtHoeL6bZ8KKlDnVsiWx8ZmsIyrlK3ls9F8ClsQFr9bd4f7h9ev71290+/tzblpu02TKykmC&#10;skTlElvNtv9GMZGw4JxCACJ4DqJ4RikikqUsJ8yBWN5LpyhqsVcQZTQ5hZOGhmkhObo0W1LdkqAL&#10;3kBMW/W9xTcp+OOcMGtOll0YnSl2mlCK0OQA6a3DTlhtJnUtnsDzhj1SKPqaQXhdkbxLpH/dxlaV&#10;2Y4i7u3wMxGzzNrV0sleyaCZEaVa3K6VAJZNHTJf7cHLdh0v3btVwlaOdkoWSAwbly7EQTByrNRU&#10;XlwEuf9NrxEQS+KXXRdApxtZytt7pay5fCOMG1lhkPuYfT/oQQ8ZCo9pxa1XWVsOYPbr6kPkruUa&#10;GY8UdzC8IFfdsyoryI05heQ0s3Oo87Y3liT6KfPIS0i+Ex08JtPTZxBaxx1CUQMOCmohS8hVmgxq&#10;SOZzVsSSuL1FcgweCG++7dHiBjZMcd4KCVWeVi0+hGG1RemNzv8VqtazskzxDyNpOWJuqMIqGq3O&#10;V9UI78cv4qXinOCJx5QX9QSM/OOMbzWtCC13PlWfMcwxQXVwUxjSGLn6kzvv6Vomcom+lGxvYQFl&#10;0l8URb2cZrTwgx5uNfiQ27kklvwrrKTHWAdD9f7K9AqV6lcM4d5779X7f/5zv+hzP/fZnoDFF4ou&#10;DUqJMKWRfKS2CUMlgQbckOsU1AIpDTZZ0SZbmUfrmzKZM1MqDEt8bjlzwVY+x/CwXbs99yO/DOg9&#10;5Sjv60F/Wir/lEpVXdUZVwQruVtHfqKlE8lPtLnCz1fkqPHSgKZbNqUxbkPVVYEqDN+mkq6a+Kvq&#10;pIEcHzQkQ8bXsW5Z1AVT1VFs79ouMVafgqkeuJbRNqdVtEfYUDsrac50EaBFOSeAojgaeo7gskia&#10;bZEgrR2Rq13CIaQrzbRr1rspHNUyAAW0uYtS2VRHlb40gZKorOIMWrwS64sSN4J9oXlrmIfZ9pmv&#10;uz2roBMOB+u+DqMFJT2L9Bl6PW+uhu5Fydx60lW6M/Qf76eXO+YTF11/gM0F2WNL1cZxukayeFd5&#10;uLUwfq2612Q7d+LwawRYyDJYKWlUotg2hHDFmRFVLhR7r4+qrAEtQxw6mfCTNwIFRsw963LZ7ggh&#10;Z7wmVuzqOkj6S7m3UMt0dL3L0tokCljZBK3JKFOuVaIQJ+BUOo7qnUDSzFr9EHIwkwTl0FuX9XsU&#10;rVzS43ktVKMSd9JstJ4KzuBzqfa/Blj1gn5Yudzxq4rUhdSvODOKglXiMgHlG5El9AbGT6zC7y/w&#10;So8Prhe/QuiScAFHNGm8k5jGpdM1LFccTgbNZ0O4FPsXTcI3/ellS5k6BIbOnWNelktm42qxmNIL&#10;IDevhD/RkzaUBqy1NLIFNeFGe6HsMBIzqYS6iqWz440p2mZsNJtQgm+iCvN4Q3u+jpY866cmafgv&#10;w0EKA0N2iLNdHJfSjgGyVWgnchqzJiQTeGaQhjItans+rydDFAznqPwX5zu089rDg8DxRlPQii/5&#10;AHP8cjtJ/IuUesVIXlA0J8aJslKrfYU6p+wlImy1fIl26v5hf3FXoG3DQc+ULE3va7LToRxgBAVl&#10;VCQxzkSQL9fLo1b6jbnLlk4H3YrCqIlZpWOgXwsPj2yFl2VmH7ihl5t+m14CfYzgbThrDJiF9Qhk&#10;AchCK1Mg83J5sLx+7cZDn1juH9KpoZ23tCs1dIpduy2rTGgnixeX3bytphHSx5klzTsi2eUzw4R0&#10;zpzQ1Nj1nLKjxVE8UfjeBdZ4a1WphOvSXiOVAWorlfj6JAlRYnTEea1MEvUNQzHcSk6hBgBpvrWI&#10;hTXKMUq+L0r6PR8hkk8nbUy0W9bR/LFl/qQfH/508GZhVXO0ZiBL+wULAJQLQQ7Kapy31XJSaENO&#10;a9cxh4VaeW6QRPr4IscKrrDUZumr4qrlQd8shxelqAlAzgLLUCNhVWgQXfufx7mFb5VrWN8nR60q&#10;1M0stf0YJDOTJwKi+ADNmo5CKqs0QObzotKNGnwUPHYei0k0mhYkX0+tljUnPfeajUDtz8AGe/RS&#10;bsQyPkDI6b6lA0q1SbG3lY9ddhpzM3vQdDRAJ8Mdkw2XkY+tOiDzBOB9CFYsZt1X8oHhg5NdGCoz&#10;yXivOBYsKkOvlvYCelZotFIEQN+2MaQ6ugJzqY+GagcLctdTlg0i9Xztx4Bce5usm9ONRJ+3XK01&#10;hKbJmwhV1yDtb5YjxSr0hvwdFq8tF4joID0UGTRCkbrL6kbXM5J4ypc4HnrQCWzCJ2C+lokAjAIP&#10;ePDG11BXGCLWON5UiOj6ewUQLZ8+HpdfVJabe2Jf+rKXP4Eq/wRKnzPykJFuMmBgWXKNFymeRoo3&#10;cvymDVQXzh5npC6Ueib2q7/+nt++/wP6/Zd92ZfWoqHS6pJws4x3JAU5BfMHNyHFb4X2TDd5v+Es&#10;oVNnayS6DZlTMBwNnvKlnCwUD3h8HdOJxLikTJdRaLJEFbsw0yqvl9M+/SdNYi1xi+M5yPG7ALHe&#10;ZVEKhHobkMilVz4jtIon3LDIPilzcEF5lZCNM5qx7HfQfOOUlwvRgfGGMKwQkpk6hhJbpeBQad5C&#10;W1SCcYiDQe+o+VlxPq/qeOHw8cSf+/U6XV2u9zmGkhghZgVXjEcYVYumjq6kzDF2kgCEZktjdWTU&#10;dFe+mnNzTSd6SHrDZGTEVIZXk6gmMVkkJkv14Qs0X8BFxBiSrf5Cr7814QUtBfT20r7LucT0CORR&#10;9DAkDb/lNTlFGqFQVR3LLCOvLFn2itqYIfmksFpcx8l0zcv4NKFLPGevsj0xeXcOAYr99WKN9Mol&#10;CFOaXNQrRTh13bHRlnjao4T1GW/Nb5Y2VzjsGcTSnphz6C1vf8n/RcoIPuio3waup+aRTpc1/Fbo&#10;exqXXOvhRmiu9OEPOpknELhdUs/tSvAtd0eFFdlfV3bYyNvmzUN3k4qd36O/rroXPWU+eUaUjKmW&#10;e3G0gKbvpqRypv2x7mhDE6qOFLncNlp8ZQWPcijGHKsjVKfYTXlB2EiCunbnrjslshC2l5NlRQ+i&#10;6oSrH2bkoJGycijpOpKAUAfqDxVpr8waeX4hCVC9ohU9r8dGWo+o7EfoZdprqIt1MelOZjMLThcl&#10;ImPXhh+do7pBEl+YjWXKOmqKG0VD81ishTWvljknme5OWV9spdUEfDl10NHBgl6QMOde1OCoWkR6&#10;0tXySILbOYkqRp0+q1iY3ci8B3RJKanCBTPI4larjZjjlg8Av4d+tbxx/eqDH9+/eo0292yinolW&#10;orhIVa0DJf2/HN0kVOeKXUW8jMLFoxolRbKxWH67LCqQysQr6sACE5a8I10GJ/1UdBbFZPQs5rgq&#10;R4dBvdxa2G0np2hCWxOuohJlleepTHuthipX7HCs7tY0EKzqDTfcoJmvK//LiAFyzVKs2ybAlw3O&#10;fmEV/O9B9+XHWHTBpcHAUgONR3RJF9Y2XRhUq5q9GGtRDubKIH3dCXKJrkt+yk0mh7o/YbO0D3HM&#10;z3oGVlbaQnCxb6rrXGNyNMVWhgC1zcvfKBbTjbH5qeIvxFBUwd2B0KMWpcGwAyjP5x3YDVLJoNS/&#10;J8hVzjnZEcfpKmBtTMOu3wzUccMjFmC80kMnN2Ta70+EeEwOJIRB6NlYpze8mMMw1WuoShO9iz8T&#10;Fn12Pu5y+Ju9MgDMfSfuAB5UeXkP1NjX6JVfuQNMcT6dpmL/OEW8b7/37cEjhamm6AmE+Cf2C1z4&#10;L4vmZBdF4057xFPAtMFnO21RteDZBb1bvn7qp35Gv3nKUz/jhXc/L/pgbNMbfEzxL55F3A2nnhl8&#10;MkZiGOLhfIGNpwTEcOITAGzzH58R+w4e51isO/Rqjf8Vc4vgyO4SyiD0DGp3KNftXBqvNipNQeH5&#10;ZttO1z3sU/NHIOsdwSEKVQ4JRte2dOJMwmQ/9PNJkuIUZ6AJJl1o+0vcSxTn2nUTmyIYHoQs1m4z&#10;d5VJC0aBu1VZZbCeAbSfezapDIUrtr9EW+vAXGherTgKTXECZ7IX6yQtHIrEq4BoNopSmBD89uHy&#10;fVe7J+2k87MpMWWrvqeqz0+bEIZSAVmgnNjWX0uHVpu64kRdEYZaFWvU8dkVIsC4AsfUBPOJrPLF&#10;f7WWCgywitwwjWTUtKEA/fbhmunLtSzEOKeXAoGY4wsrgWNTJmJbwiUrXq/zmm0ttUidIChGNiQx&#10;5SJTwZzad0KFMkyiEkIKS74zHRsdoRQul0VGpIwrkaOIbiCsJK5mrYUngQ8k+toPeKMPxME+gvEy&#10;rmcB9iH3S4GQor2xr9CGnMGaO7rVkcq9Q2tbatBPqCCXoCwhLrU15kIwa5Zi9a2ibfurPheKIMZ+&#10;GBkbI/ypc1SWQeVEXbtzgVAZU5S0yQ4PcLmgN7qm7dnz0Runsz7HFdkCWo91feUgaCdF1ZhKOVb0&#10;RX+jwgx0BXNKx10ZokQWmy6iSF0YYDaSxyYRUazDFU10l1QZm1RRm5Tua3mzNdqpQp9AQq5EUBOp&#10;iUxa9hLtEzVQKPJgwIdlAi+1pleXfXQMS50S9Vw1TPEzLydjm14eFjhDS0SjNPwNctTQz3oQwh+t&#10;1AW5J6nvqdmWnLvmoueKoiPhWeko4h802oXTcFWMiVEEJCbOpFamP2oqkZMrYmmW9S53/JBU+vqV&#10;y7//kcNrl7mSejpngrpRBSuzktGy/cz5l0BzmKBR/tIMuUXzKOlLnjxk8U9ykMrVM3p3DIhFXscc&#10;KWj1UA+1bMTDMc3FqoF5/oNoolLNqM0ITnWpOYMNoU49kkNdRcT6JiwawSOgoAzPcSMEsuQY6Vfv&#10;5GgJYPLOvajBbwaEs+DIxL3u2VQBt/JvqfSlB7fsohGg9URfwVApoHcL8ADSlTZcP6sHX7I4uAmu&#10;ztUZZZJM7WhV6j4dMcZPm5IzlEmD2GCHwbWatpbFVp0LVSYo5MQsGxXEAg6huLSif+pLVW9J5IAs&#10;SQ8VtDO6GgaYD7bUL3honbr0x048G4yJVChBjl3JDelQzi6peFItWDO/ZvU8j1YSFoilpz2t0lXG&#10;t+j56sjP0UjB4en4qo+DYQFiBvTVdq0Ob9/AOd6kljePjiYZH/VYm3MHG1/1goNM6WompB/GGCpU&#10;XRneY3hc+nivXLmaM6uooOiJzKo/gV+4JRPZJG18QYR0M/pwOPSyAo3y4ceR823Qq3IqMDg8W1+9&#10;eu3tnln1l//Ki++4dAmqePeEp2GNwzBK6rhoZcDi/T/OMJvlx7fKnI6dpkMZzGjoCGcA4luMvC5L&#10;dlXSmZC/aXHqa+qms9evaJbfux2SD8ncHIxoCRNbJtbh2LIieRZLNzUUwSSjLkB50UmLyxA/kWZ/&#10;mDoCuhcbvDBtdim3eWhY7jHWOgUY6BQYWcmhlbDof2zZf4PbTDgOlhbnRAwdihQyMwfyRuKQr04m&#10;a1IGBNMwt8S3SPIlSy8S3Sb3LuaCyzQ4bEqESONwuoa72T+chhOWNJjBg1C2mcWnaFwSN91YvfYP&#10;j969nF9smOokxvRCWHz2HD9tZ36xhfNN2CMzYEjziSoUey6n7vm2SOw+vUqZwAA7TaT6XPrmkRU5&#10;Tvsjnp+xlpJCeXtGrbyFF2THlGRtZYy5XIZhu8YFt6TvJR6VlL0d7efYHHQsNDsIsICwwPD/UQdN&#10;vyhxXwQbUm8Qy9NHDW32qXjhLG1nbVuMAfIgOSZ0i9ARlp7yHYhW1YGC7kdWGEZ7QE4da9emoZQj&#10;phPJsZYq68mOYo16UZUrPEihsvy5745/95GQ6U0+5taFmWe9Tct4OPUmlbeBfjSXAfPziQ+qrn/G&#10;uv/TOzPW3ZKQdW9P4oiZsUQqbqWgXWIuKZF71uqh18QyH2QStdeVvbVkRQ+KE1Yy2ehCRUCWHnZ8&#10;fpyBAjQlAuUzg8WSCicP7HwlaW5HbHzHmuSG4RXlCXNeK/HVmlnUC+FM9KbpfVliILuaoCQnUQmu&#10;44lEk2aom10FsfQgUacTrGiko4sGGISwp43ZAcQJTJurQyGKqVBIDDzResCYQSZQTWQ4s/lm2eBM&#10;3EYrciUsKCYKTEZxvfZc1UuPwt5m2qrTRjYYZUjNkph4gzqcaaJCu1WvlDR/kzfHwLLnEqYJx1iz&#10;N3px7erR5csHj1zujo6oRLoY/xt6CtXBSit5EAWrqjClZadl8lcQYxMV9Eo+kxKzAiyTOUWdrc2D&#10;W9odiRUcTezRUKieSKNQydoOJfi0z2nMdcweZGOpN+R6ur8aIFIoKAz86EDTyoKcenSAIgd98p5f&#10;SWNW+QFCLj3yIB4PB9QDi99tbwKA/Gp6T8NtBPG6OslAd3QZaglxkpolrSiVD1ry1OUqullUzVh+&#10;l4Wg/Do6czuHymAcaz8tOsSGevpp6mAVfLPwR1C7KOWj1vZG7SiLmheob8QSxYbkqemb8tUS1WUd&#10;9dKa/EfaVpvTjLJ7VqpuNS84ItZ9Qlj+lHfl1yjfGRXk1DdSZuwCN21GWnurzWo6UoWoFh4HCVgO&#10;Vs1F7hHNfuXS5Uiu91FImQ2rIVTn3XjMND7bnaGwz7azYp0PEEMZRW8sT3Fgsh2C3mINrsqq1TOW&#10;CssLpcINByY7LAmfOEiRrtqjAOyjotOKkCrMbHZiX33JaSCp96S3rVU4atK2Px4R70/85Nvy9y94&#10;wROZVX/SwO5QKAu1i37CmkUmVdRW0pwd0Q3shMMY3XSK+Fzx7m550re9/afz98+/+3kjYUrKRWuO&#10;ZgG2B0ydTCPfgvT6FgqAtyHlIcqvMC6OYhrCY/7KldE5aY1bR2OGbSH+N9/go2IjHLOlo2Is1JZI&#10;LQy1uNG+F0UuR/OQ066Pk2td+OVrq90mPHUSnjJrz8+nO83gcRZV2O6EjXGxbjolMlBpEDqejjr1&#10;sJkHhh7n6qq5nuLVAFdC2Kd1jxJuhUStPc/DeGmDu3rVq3xXo/vwwr0dJ3GhPzI0ZsTN21mFzTEO&#10;xHh6RU/DoOZRarfl+shyE4WfpDsTj3bUv1sLOQyEr0mOHGa0AcQr1MIe4Oc17VMayWkF4luJsCUg&#10;ypLj/7fLorNkV9QezT+MnBGkvJ8IJicyemfAZv76fm2ghVZ3K0eS/ErWjG/NFiVfR8SLLmRryIZS&#10;I6hZ/FoRrMo27MTp6gFF/GIIrfcree8tg9u8srF4GM0Y84CxwVBMkVVr1VA5aluxoi9O7QSr/agJ&#10;DZRarlLrq/Vk4w8NZbYVSS+PObEkMz0gadPm4BU7JaMRUSgac53393gJ8cIMFintEXqcsnGUDLtK&#10;AHI2b2TnJ/2QOG7+RK9X5g6MXOqDUDW41C2SzJYXdgO1R0TOBqI3JsH5hq4By/CTueI1F9VyQ5I3&#10;COiGCK2woGLjJO55Npnasc5kr44ReJzES11KhJqxZZVJJpYK0NHJ/b2UWMyzCKGAeVu1YoPtVorJ&#10;BQgyrl+TOJxMttHYOD5ZsCCB8rJIPi4WYonvTUw2c2cT+xpns/46DT74lQd1wJJztmUZhdLCVLPU&#10;ck4Ui6/pzLFcrKcT1k0v14tWxPMgIdgY1HPoQVY2v4q5hS5FQff0tTg4Oti//OEHFlevEsdMny9+&#10;fKlYI1a9mXLklKqaG9YOkJ+XeOYJFRSRAJtegYwCGhkfCD1oqmaJo1JrgKFgsLZe6lWW3UkPutIG&#10;pqQyTgnx0mCpwulqXnGqZ+UuT/G+HybfJIlMk60zV4VFcqlpQil36sqRKSdyn8YmEZwL2oSSSmX0&#10;VKp9MFhzf5DjiKBgpDygBf/sFKHzMGxCedpkqDplnyfW66V87GLJAq5qfqouWSzimdIvnA0p+Tdy&#10;mpM7ZqMxuWI8rjK4vGsISiJivfmxpnKhXElxWNaR86WVbW4gc7yi7DFhNxtS2avalIrmMouGUpw4&#10;FAkj1GynEZmYp9LBTEcAcIwycHPFUVKbQINFZOxhbTr5n3JsNW59UIB6rYswWFnZO4ASizIgtKEW&#10;Sx8HYzMDC1vrMMrad5gRM17mQBVvBjaGMfJZxwAaNId2FbFJdi25ry/mm4aAge4S61wsjw+3X6fL&#10;T/s4z6z6C1/0hU9gxD/e8DXVWARyxv7A9ljEHIAuRsMN/SVo4hTmzkc//dcKDbu+lf40zAZ7/kNX&#10;1r2SAnzdAjULjcf/7rdo5dGE5+EOuOjBTJrB0KlMFZAyq/Q8+Plf+EXP/fNfECxU3j7DsbCjvLiS&#10;H3ehtIcHmfiahSZgpnaTLxtDic90YUtJXTbLkuZhZkjTBxjCNE3dCyWvNGR30LAAqErQThmlg+b0&#10;2qpAEIM+Y3D9ypCl9jMtDscNsBVtDtld13dBaQEc6aijroCGac9xGDyYfJxtRXJ6tAzlSClfPeK4&#10;BKlqSrDYkL66KjhNgE7pKoWgkSVcDEucSCMDYQ59YcVg30iNhuKlRGxjXDfLydVHwpuvrS7NwnMu&#10;TZ/ZLM5PWJlIFbcr6nQJ8XrXHVH+LXFMsdmBo3PkfJSUC350Cvth/x/pYPu1hEVpCUrgnN54DtKF&#10;SfzIEn9tDRf7bgHtk0O/DxJvSz5NqVFhOtMoX3XtMjE1dNiUK7tV7zYTX645WwVQGGOjeyqS3mqH&#10;YtXQm7bNWgQKalqGITQxgir5nCQxi4/sxuXnAvMWB/w9b9Ke45FWR7acEccg/fcgxl9jmNEUZTUx&#10;ikFgXu+LYzSxsuiCe3MRN/Unz8uHiU9jXW42e2rgEIHepcRrTQyKawxvEG7WlmD0LAvLvFHbITh3&#10;UchS9EwTfWS9G/t8JWHY15ZK/Fo5kJM8unmzXFahuLXpNGUQ30u+LjuJ8wpbIFu9R/hx1v4Za3wy&#10;kmO6wTyTjbPTaxku6P5SkiIT10ZNCducgpLbn9OuL0zWlOgbL85Uh8smUkKFnOLVwHqJMOV5ELKl&#10;mN9c5PO1cANCOjZR9QXFwCYTlkYZSV9CS3GQx/4oacSUHHOv6kVTI7RpGXpG5I0kPfQiuZ0oX8Oi&#10;5ZbVzRz4xeFJhCEbYKkwxSVFVs8zDUsBVCzo5T3LZm0eATFao7hh/VjNCYACK49F8bjkDyshQNLh&#10;k8e7Z4KdnoEV0Gm5UP6J7M0q7KM7sOCZHp/LiXgHTPglsVofV4dp/waHkk0nzHmgSqPpJethRgC4&#10;I5jZc1oixsmcXlk7kV1HOJySYigYjUzJtEnoschbkRbi3U1oIwDGwsH6Z3u2VdMJ5Ojg6OGH9h98&#10;cHn9auTwqSlRxI28cRDBNCOg6UxM2YRpW0a0s6n8E5cSAxHmjRC9nDtj3CCo6sGifGV8zeFWMele&#10;Rh0JcNOSgmMK39YJCyNwgvV9hy7IB4kW6wuECyGn7ESNeXaCSaLgODcnOzIJQ0UdjvQqIebjRqO7&#10;QAKcFNLYRVq3klobEoKFzirJq5cta+VqwJzSlqBEm0BynEFpyMaC6D3wB1w8xTodyUvj48n4aC1A&#10;QvNZhwxt0SZ2yqgKA8wnK1b7a6MXfUcDvkZPqTCwsmTXpY9xcmt99IynHMmoFVO8g9y424CdEKR7&#10;qjisCwzmLVArqU2sg5Z9LHaBVvLExSQugw4ZCFrHkQgFdFYEIffmieI1tTolSba8ke1qKg+re41m&#10;iLDd4dMFHrHwSE32Ae8zTTFATS5UMZ5ItXtLrMx1wL6IqwLeZds0EpZHeorGewwAS86VgjTXWltW&#10;uOUQ6B37EFWiHY0CtzWtbI6mF+e9zzrVCsEHk/rOY6Z7QdUSKqqRQ1L116Iw1/dQAHKyTgOJCpUQ&#10;Tmvd8qJqyAKk2GqZQ7CoN/qkNVpyJlFoUZQcPIKQqWM2jmkuPM+Y0Gl/HFxjWktC43/os+1c8qbF&#10;HRE7ec42I/4cuKkL8sfb1zve8TNPQMlPYbnyyEGveomE3/rqf0I3+CTrVBWubYqicZRWMERLJ8t7&#10;fVKVDS/eW+c1FQhvv/ffOkqKAU7pRoVRC9nNfK+45fViNSoYDBa2PxoULgiGRDqOoza2hG+Uugh7&#10;kEJdfzLi6bMHa2E8hdb5mJKncKtdV1ir5UfzSEnpDVljBmo542sQRcgKl8UsxJokjh23aC4oF3VC&#10;Wbnx2qJ7aPk+7N93NTxzp71zh2iR9vKy+8DBgS2u1h6JDJJazGtqWbqmZERfFH/sfGrEjASah1n6&#10;89Pw60QRLdeXCZb0TQmyVmQSoWqyCCZ2zZNYxVRMM0IpL82dQy42FJgajynjyQrnuGVaXrZhqtRd&#10;OFA+FHteVRsBlQOwnVlaElFkRwsW1nZCV+qjRedaBf1alpKuaZih632n5e0Qa+5lzJpaWLST29lV&#10;lOuCsbOtkd1bojG3p0iyv2J0gjeaPFhyzULVUlJqjXUf9bpWk2TsPEjol1r3YnOBvA2tRSYZ985h&#10;2tFZfZ3PdbJ9ou3W6EE9VfxKOcmk6mHNnZt339pfarL6ZZ6keGashnhrLru+Qrv1nxHxXJQX2bYr&#10;YlVpbsOG5o4aenEhWFaIZf7U9IJyTKvMuk+l+XSSGC27qo9jWmIbMQOh7oNR4NAEy3JrAHLnZ9S8&#10;7qT1rRz4rFpuQm4ECSfiL3Ugn2wGIM0DqhLtxXkr/hk0V7Re7DqWl9OYthNl8kQSpzQIijOw1SDK&#10;zUPiDyaAxyvNlqLLcLlqCLkyib5qeCBwNJm0y2UHBwsGopR0zWl1fdTHkeO6CdZQy4nSTUve3yCp&#10;WoOGcR2aypbgIY+FINtcZcpopmEJM3vxkDKvuv1rD3/sY0eXr8BySUVLTMC2PIPT6iVilpW8Zegf&#10;W5lNNOKDJoacbzLUEMu8yJutyDVGG96yBl+Uz430G6NlwQnUT+iyf5ld8CiEwwrET9yzLMJ85ooQ&#10;sVxG82gX6vpwhNK6UDFKqsMN6ltOfaqJsvL7Kp6W8mmV3UqgV+8UoleVSr4OejmtMbwapy4gC3Pd&#10;UJWgNghKdN5REnfNZW2tQpYNjIPrT0rl9ySnDELx4ABWOx+2m8WyrTlU83XTYuvg2VPHWFBvnef6&#10;L1EDomB7I61+ZN1nKlVcgxJgHGhtHXCBpBsnf+FxrPcp0+i8fFLXcMzVQ56QBFssNuKMs8tIKrVC&#10;1cXFIaIO7DP/WEooYBC4mIPINqiXEKr+YsDaKASj7WQrVvQjx2oRwVli3BA8jhVnHIcccqeYNeBq&#10;x1XicERXtWMhnIaK5a3LzZ7PKMlXCVy3hmCZJ1oWJCux5FGOMLC6VVWNMV/XTASd7LVkvr+icYYr&#10;zvHC4fHbTvTE16fcV+NJ7ls0DbBpvs3OgVA5G08hyz0pxCiLPCq7/YmYLdsUwFJS60aimhg1aY+F&#10;7LiaB47VyMCQEj0BDUK4CTb3PATA46cFEOqMQKxqz04rR8ZtfXUpfLLy9XCLhbM3edl4plLf07uO&#10;YbvWHSWtkXUAIr8DlkoG6c9gI9+aXHAkXORcVvIrUvrLshe6Y4/yhz6smI1yiqbhgzNqLYIF4ZxV&#10;J3ScBv+g0wxQAUiBlNxpKdhph9edPIPn8o82nJ//unZrcu0MMXsdpnrY5BcnDTPGnFnlCwE9cNl3&#10;muwgycP/Op8yW4e8w3G4vaPHqwzKsUM9MjDOFgZ5uZgpfe0vGTrSM8COUva77Jh8JizXycvWjlm6&#10;EnfBoGlsTDLN/9oZ4LRE6FQtdFI5F5gAG3IFmKA4dF1ZrLIvO378Lmd39TZq6TXPqTVtsMHsWBXo&#10;JmPImaNLzvWkavoQCxusd1YYFT1A29qUYNxZpVxe9uul5DkGnpVtmBHNZGuHkGPvcqh3IRc25RBv&#10;jxSpTk1ozmFwQluzmtFfMxoxS7dzTZoEiUdihNcxXtJELwKBq477WvkYdllBrEWhdkZNRb/YK3aN&#10;0bPWgku+q9WgpQYylG18BdroiSAmNdWLwZ62QzOJm8Z+83vykZZWSy66spYdieB2Y7Nya5NW6o96&#10;tvBGA1MC0Um5PWmY9GOsOI3kRmDR8kos+Mzt8yq3YaKXrLYEJpv5PFAUM50BJKaYfjKhEDRCgARD&#10;r98g1hRmOxyi3bAePnKj01JYbkEj/JFfc4Jxu0OfXyololg3ptuqHlSdRQSwVGO/EClSo//3bK7m&#10;TOjlYn9/8ciVw6sPr45uEEnczqbsNiZbMT3gZNrw+6USoQljYEJDkymHRUsxUcPFvAyAoW2tXYw7&#10;kqIXow6vI1GdvY30BQUtc4qSPh1sF+kQkSXoWrrDG0x6R5P+c0i1lNg1XTkkueqciUa6wmh6CcOg&#10;BnWvomp5PBYZLYgBfAzENFf0BF5PpNT0cXexethV1LysnLkUtTwxd6MONKqaM44O+H2Q6jZQr0gN&#10;VYOpgUf/qEQ7tJWodAtoFklDpXS12uNSVawBYhq03VjYGOp4R7wqKm12JbMnVuUZM/psGYdjfZVY&#10;NThcF2EWZ1k6mZYUIrjPBYpbtIznKlWRYlTdfQas8v6A0bLFZdqVgKweoQ7NW3Wlb0Asa5+qqMqn&#10;6LGqiCjjg6JI9nQGI2Qxm6RLeogmNiVfp1jecfTmzWE2dO5hwjyorjTovtjpR+FaReJeMsljEfoN&#10;BwTFu6xWem2X1LhsNfk6Wb3F3eWHVFl4YV4kW1mWh8RFKD45GKmot65mn0C8T3yFT4nEZTvlHhfi&#10;hOPB1S0E90KdWgXhuHSlDe3rVkJwVGUELosuwQtyhs4XG38LJtrBSh+8xUJanr+4PkpUlbfg5pM7&#10;1maOjcdJ2/Lk9bauvs9PN5oSR4mJ6U7hrM2azljLkR+D4yedPqh6/JKkF86vjemTgLvVNS+kbNgJ&#10;xkjoM8V+JZxDn1YrZiQYiZEdb0XiPFwvKZ4nrbjQBVc9tWWSx+38avE5q9XvEGRaHD2g18FuZe2q&#10;tBDnfpQS6mUHcfQ+IV6V+V5bybqcvHOkiqRSnNlE1nYtA8IVR+keJM3p9T0/0Nzmi6VbnRj8tNqD&#10;7eEo4CxiHBt+isB+cC31NYEwhMoP1xmiuRZ4UCGTqsM6F5ChhfRqVa9+ryh3qhlTxPEeiWK5cVVt&#10;peDrBbxZPweaoQDrz1SwqYGTLr5AqUqDTYes2uPsGJPsrlTFe6w7y45SYjZ/QHQDdl0ZvOSDyeJn&#10;HIeX6UPy/e6pVCoShqzO6Ld3bqHLm6uVFhO/CndtF/SVT7vfck5GHO6OvFV9AGG7xo3ByRnjvneM&#10;Ha3S2pqKGPHuxW4WO4FWk5as7MAlx1yx3rNMlXV8oO1zuhDKXHEKCuFlGW4Ma+I6qFCnAsJwElYz&#10;Z6qZzLUa2jlszjDkvUb+2EbAiR7fsrjvxMkpHcd9q5pq6Zci5NOIh1naW7VRlDlK0Xx2TNU2E05t&#10;kqmHrMRFlUxoljSB9F1LEmOCqesJJdXRaYHNAszYr0S+PplMqGk3Uh0xU2vTtKYY8Y7PGwvKsu7T&#10;Dvmf52Q5pqmZVBslGqKRn7aXIig6/qTBVFqtuBiJ5J8s2+zSwPzTY6olK1r9ZG2yIsqn2dxqf//6&#10;Iw/fePihcHhIb3C+MyM/O4MoFioT6J4207n4OskjPGU6NzY9y1MY2UZ29xIJLF7eKN5d0TQrxwuQ&#10;p8PgkDBqeo2in2aYtQMaJc0C+Gh1YckuvQIFezPhZlILXFCKBSKh5iN6NDIDL71GGweqrpfkRm7B&#10;e0ELUdQAIUFZOZlPJQ/BxmL582EtrCDZYajcbgzW0SSR0JDTmbIfV38AjZGAKTPUKtOQAG4leBUq&#10;w6DogXUkCTyQgLcz7yVbs0TVt4AIaE0V1QcLQASzBpi6FA3ZysbRneKIHQp21yLxGEqvcMa7A8l0&#10;mWnKWTPpDuIZxTCfE7FqqwHfhbwBm5DTje2C4qYPzGYngKpuAMEa61Gd2TmhKmLND7PuSo5FFPtD&#10;m6U9XvnjXcPJUDt4rmZhd425leIF9Rc3yekEHHKdWJcE5wjrgZQpVeUEkpsXo4NjuQhC/r4uMMB6&#10;DKDqd8zscJCaeAPkoteGgZnWpzMRoJ5h1oHVQSMceugd+sYSlx3saMQALjpowtbELDdI///svXmU&#10;bdlZH7a/fc4dqupN/V6ruyUwdgZ1DDiDMZIQcVZAEBNYWYuAQtaKkVE3AgMCEWAZBCI2swZQsAMs&#10;LDBSN0hIIRZT4oAkNMBaiYTUgj8M6kYtx0ESCGvofq/fe1V1h7P3l2/ce59TVe+9bglbUqrU6n5D&#10;1b3nnnH/vt+UgqsubDNqLGFdtYNQxk1Q6FFKhK0Rp2jq9OtT4OuGacUyOsIbkLKPXyh7s+wjrbjA&#10;x1EY29iO/alTNDn6CNaulkrI4uPA6UdLekbpwXBMx9oxMK8dnsJUBeOjtpoXge2IAOEG++J4kfDH&#10;CXfxmHLXW9U/w19aENYTkmMXQCL6VcK9kCWOiMhVkgUyyt2SUpDWuYkLRTbkoiNUTE8zyhl+hL6T&#10;VlWcXpM5gFdr6jUFdZCVCpOZZZyKjh4HZy8F+m715OvMDaNhSLS+2a4ZENJzgthQrUhVeiAnj94N&#10;1bVbdA/8juDxSLUHvkpkS+HNSKowDr1Az/CIcbrfpuVWyfBhFfg1/fOGhZOZ+3VLiMWi4cJKEqsH&#10;gZe0wYN/OvuArj0zrBirwJG5zdIhKalUKA6uWPQUMbQBKyjBlUqQuqcs5HGYZ9YHf6kdztIK3LS8&#10;Yjtor+0dUZbzrEVvLwj6gFEOvUX7OpSdEOZFnlkWKkyxDh612vkavbCvLufWo8N4W3TOXX/M+VyE&#10;7uWngtMCJl3ObjHQne8DFK9L8Tori5alLLEFZVqTJpYFt6kTVjEIE4icY81XhencOBtZc3rYF41Z&#10;nbx2gGo+gYha43HIH4tmtHOXL4swOKmKX1wCt22vJe7B1vyjWO/x5KWnCVLHiWd0zRIkIVgup5lc&#10;jTIyiZJExRCXHb/MQJILFfo1Dz4ifz9nYjEPSq880JWIA9GiK2JFKTmcnOc9F9j2/MJptVrPaQBG&#10;Vb3E6FotL7m511I/teVhGc3Rdvc6VhXLxUB7InHOdifpwfQeKfFkjVOTYbYgLbTgQ21N4l/IlpYZ&#10;LhhPYy2boL3UfNJiOjy4/sjlax/9WF4fEIkc5/SZ5hnmFMQlnaNMGHNaFeqvxHxLJLSwuyhELhuJ&#10;mfIlACySZgVRrIZWQ24NalAwKJZamSwLJA4plYAcDo6zFT5qxJXZbbOCpdEU0mnephK1+ovU3Aie&#10;VGV5xiVZV+PHbGDdqppRHYk1TdNOwKyh2DDpJbLmXHQ0XKKeVCvbRA25XqE1VpS3MWgM3gncxC5V&#10;UldloLGIQBkwZLBsc4/swmPaHupsswThQmmmZWN2Npe1UcHRRhXRmOpyx4FmWI94vJJNVA/ZLaIh&#10;T1Y3OEJHQcuTpXgrl/VInAQDN7N2gGocVuN0SYwY1S+VRVlW5t5y3UdVRooCu6qmnvAmsc08jW7h&#10;LvW6R4u/Jy0cYOnQxy9g0CS7CLWZ3pqQTMJQfdJYZ9B1Z8YSn9AEcukBymMRwXFE0vjIQdPfBn7V&#10;ZCyvDr0n3VQk3a4Gj1BOZTBpXZDYeclWsWwBNmY8LJLF6T6FU8R7+hU+6WuGzL4iTzXRcLktTG/7&#10;qbhkLTvCqgPYNOONbDBigUxsofO3VFamPraWxAKdCRWxE9SSeGNU7HlYNDX+I76poT4VSwB+1LwK&#10;j2JIDRmrKqNcQvoqc4u1erR84/hBhO234gl65ronJ5VxZXbX1eJcafMAbFSUZddBHPs3dAYX21ve&#10;lFPF0DxaEJv+GJgO4rA8O3kxqVGtnlwQR+mBR1qOxun5TbfAcWXpbST+5FVwLH+VhCdoxsLlZzvn&#10;4KTyyubEfr5EN7p6ZYg/urLetjMnVDHLQxQQ97xueIlOEFdcu8N6RRCXOZyBi0xJ2RglQrZnGMsh&#10;TMTLzGb5wgxW255tqElNnsm4Ms1VVhySs0t/lZVKplNNcu4rP2kNNEngXwjrPsyWQt8JW7gd9rpu&#10;n8ejWiGTqnK44qLqqLGoIcQatlzWN4VFLI2XNsmv1IetOmKssc9loFPg6+hZ2zUXSAvVmlQnWAQM&#10;Xi7V8YMvzoWAXVsZj76mmmkNzjklq7yrbkaE0ewoNwbanLQsw0XjaepKg1BNsAoCS7liSWT1+4tA&#10;1s6trbrlIq0tTLXrXrIizMEvJBWrqzTatOhpkijgeyYHN5HW6QC4dzqnevhGihLf/8m9JsGYrOOH&#10;jRlNYZhD5ZZDq64PVtJbNPCFjUHLrFLu8Tw7gDnraZFXFPbCKI7MvNKFHOk4dhyzEnSdx3lNzG5J&#10;xIoTv5K4Rmthx8LocmfhyfsonyMV5xmv2fk1pb1VtiFqXHVkEYb2u3KmOocrbyHPhXyV8ijJD5px&#10;jBLHWW2HzULvB2RSmM1IlExQjq5Nuqjp/bSERyqWN/3AltrFTs9nlYTvAMXk0H1gTr29M62MmvPt&#10;EJin5RtIppof3OLekqYAnR53Img7aXylX5A2ZMYYnW29Q7eg984zPnO46pd3JAVt9Qy1KfiKRzzE&#10;6c7kVOsYXtIpSIJq5OKiHE16JByp+o9p7BBlx2yl84ZC8Ki49/DaRz+6/5GPkBeDgXlciICZ8U4K&#10;FrDMic/0k5xb1YFciFmyoqk8iN9Tgqwiw/aZVLMx3O0F9mU2AYJH17qwNts9uRM5Bkmqk06jDBAr&#10;+8ocO4s4eFMR1Kkas+YbZdRqXNjGpM5VgSb6XZp5prQ9gitNrHPYzYV8W2bZOwcCStxZ9Oh/lDj8&#10;ZA7d7LVhOvzjJUKO0kRsoIDVrcKKSl2txDHx/uKAOC6g4tmL1wb5Y5rOL9k8uf5Yh9OIaqC0H5nG&#10;FcQ5DFg1rXIlSswPvbSEI1LCWYx20wEu8abzZRXjTCXaOZY8/ahZAMUxIM9rRbZ8R+gtmdmjEDyC&#10;S9OZjDwFHQ2WOGmzntr0IboRwWaNlHFOb6AFRRwU3mHCscBPhdTyicUGUFoaJXLUYZUFeun3SYNO&#10;uziJ5i4rXT5gCVwYayKy3Lwim8/NrsvmHxbWR1OTR73DFhcxH+lG3Me3ENEy81ldBDUad5XR8ajS&#10;zgD1VhnQOpZkb1WO2rp7EC0qm3eDna1WS+Ing48W5ByNYnceyDmwRQ1qlQw72rPyqOlMG48A0AYu&#10;l3QLR8fct8YEvz7VyvUpy4vsCD+Kaqer2jBZ2NWPVo1jqPbhxkrhwc7W6Juikk29XKe2K6KL9uu5&#10;3dXjB+59PEW8p1+fItC3oXmzzfNuyLE207A4cauNZbXQaikwFNVHhKPNOsJdSWCj1eNxDvNRsSue&#10;xCWmClnLaK3BhfKyGW+WUwVHIZy3pd9cxg3T8dmNfMtH/yoe/9FO+B20jLHLe4q55bggLbPUcLwz&#10;xI+XRcXj2m5v5jZuTDWW73MDYhhLAUKjQGpYNDyaHRYl35Dep5MwFVmv0zptzQ9wMs5tia1d5zX9&#10;NrFZUZMkjT2w0SVjwe2GKCDmTmbxcL0Kqh7ikN5YxiLSlRobY0ArCnDLKOf9dnWEAfKcIqBHmwGu&#10;MoWuZikr7MEmv03hSoRQ5I4FxzYBKUblhYYKVheowjxwHW8BPxCr+jcUFjTfJLasVBAWwWr04UWp&#10;5OG864FFwkzPosU1p8G8r6M63ziiHI2YRWNNrTm5LXVA48wxV9vXMQOZPKrwxqJ3GAe8afizRSs7&#10;5La0J195Vvdyrv7nnBv7IYY0ueIdyZeEcWi7GAcj8DXSbLTlE0c01ChBPOFWjA3NXkjdEEeSk5wq&#10;9FVsX7Oa0cc3/LeDzAM76R/teKmDnYRapUGi3Xil3nPGCi+tCBJ20Rgzz8dLyYJwwQJHi9atHAWh&#10;GtuCMLtDWkETKz4lyRYbajxzvBz3hsWgZUSS88+TqxkrhBMq60gULuoraCg3s/Ki+kcJ8ZW1PEXj&#10;0oRrnWeEb6PpBob11pqgOkme3azY4TqbJ/7cXLob9xabtO62G6JwUTLAeJomlyQr9cn6KybfPnDU&#10;Mz+u+gXX/JJFlnbadpCwJfGmsjQjMqEr+gJSPGdJbhcui3Ao36so+Ip+UHYpd/ysN1sGzOTc3Rw+&#10;8sE/33/sal4RtcvYlUAbS6ujqHR7DpEm0E5IXRqIiInusyLgnkGdaCcZ2wrO6XR5HL0VQINkFQMY&#10;+oyxLJQ74XfRDbvALyuMpQT5yt8kA4q51RZBCZHUouaui15FqzlkMYS61Meus1u7AGm0EWY044JM&#10;FZnelJZdbAZMXfGzCH4YyijWlB3BZ/Qa1i9EqGRW82ScS4rVnCxJuqN+t1LHrRhMZ7LYlMJWINHc&#10;n9oAKpXRItTnrs8MnWPTjjhx3/II3JWsKtztguMItL0CqlQPtY4IrK4Wihm5pDQ78MlHptHFm2oy&#10;couuUgTUNQbaCE1tUNU4C7+p8b9d4ZEjYg246rTxHvwPY2OhHdG2zdA6VD19iYhhSsX6dxU9CugX&#10;HURqqwo023mkw9P4N6gx0MU+BiPnTjRDKu9k2/9HlyI+Zc++tsRSRgcuao5ewCj/SeiRy+y5L070&#10;sgezmmVtwVLSqq2GGYp535fF5uMxV526+aQjCpyqj7anTQWRmyeI+DpMcaHb2GPTJSxliqGZzWqd&#10;wbjBpWkjsSIkXUNCE5AtsQanUOr061MC7tqyy3u60X8Xj1tpFcULNAK1UJFmmPj/oFmx6U0oQgOB&#10;cguAQxxVf+GJXbQnQS1s14JxzNMCTODoMSgyH0Wp9Sq/NdL8BMku3ipUbmrDRy3r4w2vIQytEGoM&#10;SWHK0zapVogfh5o4N1rQ+LgcuOhHucpiTtiSjFMxT2X8x6HiGIq/Smwrwrx12rWbJDyJVIsk7Nxu&#10;2MFLQJdkzBZyiyFj0Rk4jidKeE2Vm6Tm/IwOrnBOlWbrgM3Ngzt1R3w2HK1GdrDhtUBJTJusZM5h&#10;rp0k9FfpY1avIQBYJbUZmyurkRRhScnCac5Z9H4a24jO2EJr3x2T9LUnBMfJVfnEeOei3CvByMYk&#10;Y0V6ZT9QLRA9/rbJnLRc0qsm0jiS4pfNaP88jyHuKDerMd+2XR51lZnrRZfD0XKvkafBKnObliaz&#10;8aXaAGSMZAwTiaZL7aY51XmoLbt21ymvrN/mFDHARON7zNq0gNXRJYZ1qFgPN9Z3HN0KMLSSRlNr&#10;m5I5pILww8FmQ2Uz82BiGYnQQiNaWRIMsaTnYOVy0FZUGhWEURmjiLEeFkfXSZQqFfXkujOz5f10&#10;jW6OcQ5X2tLyloA2sbNbtIKZLDE7IDSyPHIym43jZgPLPYLixP0JmSiLYP4rsb7zPotk4SUSmP2u&#10;QfKiOI2LpUCmaqVt5JAqpHhqevBR2V6/3CFL//b6lm8pA3PEnP9EWdZkbN6uZ1xWRMv7LaUm4+Gh&#10;jM+E+yVCOdpimquVAofMDRJhzPSu1AhzL5o+FzsmagZp4BEAw3rkRA4LqnrmquH1+vDwYx/6UL78&#10;6A4Jy3mE1aE24igbJaoWCqJi8TnZI7gWmEqOZvTGrFCfz4X25WkAbznvl07oYE6LjjVFAqqqR8YH&#10;pUF2kAgJdfiqclmQAWrzrabeu/ohlzJUNFus2lbF6doIj7TDWZUmbrD05UGMWImn0o4rxB4fcYOm&#10;taCh3P2xdgJNAZRFF0u8uCBebfQxczI0P1cXD61bXnWhzVxKTaXZ2+6roHS6AMjG/jVDc3C9KHp8&#10;nRP8NhtSd7GxmBYOrDYO3XIvkNJfx2gPYTDXzGhwnyd3PNua5qOo3d2NVQAe99TsDwyj4WLZmW57&#10;tvkAVpI1QhGOY9M9AaMRJFTPjpXthWIjB3MKDX4H91VhCVLR/HyYNFYUoW1s10zQRHO3t2scDRrb&#10;PBdonuMY2lxjO+mMkEE3oyNO1nzYBhi4gNmWMDYplD2Sq5rLdi1CDbEq/5XdHO2OF70o2ibC0JZ0&#10;YJPN42XOepKVBzUkk8tZ3Lim4Bflo3YX18rmsWQRW2difYRlJZxOEe/pV/gUcvPykoUn1liGPhPQ&#10;O/ltHFN8MMkQ8n52nznWVkbP0QFnktFyOz0NxiD3EbuGvkrn75eOx5dGEbf249g8Vm+WwXQUZsfm&#10;4RceT67wjU2qeAPiNpwIzk+y8mI5JqiKtOMdxaocwvAJMMuWl4OPo+8IbxhI1R4DVSVNf7A1bWui&#10;Q5RwGFbBJUG5RO0O644iYrbrjjtXc7SqGPUZtskZBoMSRzcP8w0+KcpJxou2zhW5bb1qMygJcfxp&#10;sCJVlToPEqKh5bGc6pSE6a10ikEjS0uKU2xWH7qxJjaVsa1pmkp+lW5b5+ETxYYKTbpyAXgteI5T&#10;svEYXjEHbOXHDpuZ3dWlwIzh7kbyq8SZWVtwymk5qYautnuYcrYxNqi4zV5pAk4DHlNXNTpVmpA5&#10;bM4dLLgamjooX7SoJLgdQEG7Gg4V8xdwjk0XUah1oY54sfqKYxMt1nZQecPyqDv3SI/60X42P+Xy&#10;dOhSt7Yq77wRygdLBNIsR7XPIpKQW73C2uiBLcFVfUF5A7nbqKyQf7iP2oaFscS0iqKVmdtsMwXE&#10;ZpqFNafAYYbsLq270f4wLSNimMoMiIudGZQpPRq0xocY5s02dhsikrMUXEW36kj7u7Z9k0hbHgLS&#10;P1T3ClfpsJCa7hCEHTcHhzTtmu0s57u7Yb6UkiRBepxtJrnNs9l8TvJnWeARqcuykVVaHdCu62dL&#10;QpkEoOedbLaYftk0QSoRJofpg5Grdp4YLQqA4amKei80AInuWBt5LG4I7RLIf+zy5cc+8giuVvS6&#10;cc4Jy/zRecfPOJe6k0kMy5ipU7fPWlEjLbxctMvNQxrRrFIMBUj8TShZXyWSGMXQrEpyvoVmx0WA&#10;DjagYE+eOOTsi3AdW4L1SvlaHs0JbysJuS93lpjO29Zpl1SsflRdW8dQ85rA24BzpwtxGmqUs9ev&#10;mjSacCPWGF6V1kKBiJpZIMpcdS+H7PNEtR87JPCJj199xplh0/tgjlasyLzApDxdOEg0FbZVON5v&#10;RJMcVlezIt0UpUUAbNVD2mVjPxlBfbxa1gSasB0tANn72EwWbExsTTsYydWaLE8oVdl8maM9jZIr&#10;ReBo7SIolYhjPQqia2f4OVBwEhRrxrgZw1vlo4aLwkjiVBAvOIb386FU+HUjMN88TtowYyfnQw0h&#10;B+cvPDde3b66caUevVI5Ni2E6rWbKvQAS1fIaF0E0pikZUuxKWLTjqcSzRidhsZ2Qt4MHMzrq6hV&#10;TkOAIouHVK0tUkBsr5KxZWjVn48tVIUmOBSD4V+YMlpjfT5gWe8UxK2rFDf59uILO/06/fqk53gf&#10;f8RRbnhaXwHjJNs5+91u0mwUoawNG8EEjHBn9qSIGB+nLbmEQE2Zw1sU4Oab9eogfHwI8SaBT/jx&#10;Bye7zPwYMSSUTED4BCRGPZGXuPWfwZMOcDi+trAglhwspIr7IWk1PLBTt8sur2W2ScgSGMvOG96Y&#10;82lT7tf5XCXxxiy6CkQzNLxibjKKoiEW7hAafEJtieJcTrsmN9+erHczO6iCBxdZ0U4hFmC0yyYJ&#10;T+0FWEJ6sSX4oYqZJwVF7TLm2PHHqCMbx7FJE6442bXeqRU5udw3Ma/L/4jOOcwasno8Xi9Qs8Wl&#10;U7YTDS6WIqJ2DI84inCri6qGAy/va9+WbL/xQj8254DPBbRJCKCxKAcv4J1oWRrCXOOssHQXlb8C&#10;PxDl9duzDqs1V5eL1agcRxh7FCwwRvtlFVijrWLTS6RnbIN41SmtSVo5HR4SnbiZMy3PP5YYn7Fu&#10;MSssYUioZU5gsTyIdbUrab3atMxguL0fZSvFVQ9dZVKwCbJp6pSZweWBFctyNQqY7aOEKqloB0YN&#10;rCy1FnaXioFo6caqjfV6veUQYlA/aTBLI71A2vA6fcsvS1A5Js6EFhX2dsul2ixqZqiMqzUlPi/2&#10;dskzuiaFcg5LzrUaCMt2ywW/Jbt9KWJ96Jfd6mCTDreLYZUP94mMXu4xQk50eizmaX2N9h8DVEKo&#10;2y0t7Dv2Eg98fQwxq0CYNYCdqjq8vZWNsNyPRGLr9eH1x65e/vBHdwnmzOI6hGuIZ4H4234+I9ly&#10;nzT4GCTYTDTMesZJf7CEV7PrUsYCFDHVdS3iTZ3kWgkgZ6iqlUD6AixWbKYiLL83ap6PLCqXr6Ot&#10;hgAyxCnDEtTAMs/a0AkIUdBWkgtqAderoJTfjIOXQg1eyqhsvSLe3KiZOD1QVccouud2QOquKBu3&#10;l2jk6GBSYz08zg1LvXCopFpR1kBzedZx8RFpEk4KZ5xxrF4q66dBD78N6nLOFh4CNnMEl85KsY7E&#10;kEkTkRxlU6vJHEpMoQDhaB1uaAnvG00wm3SsSXtHhGoCqYmaurRLhnlMuMuB51gdzKDJUhnQ9enW&#10;rwTY5oC62Ds3gM8QrvHivZ0dYHg3Y8kdi3ZPhnZ1CfUO3z4joUnyBGip31zfrBbiVYE6tOmPKlGp&#10;d96hUYXFugSBOmgQpX83ChZ1ojpDw2/nImwuc1fLLzd+WoeCUQePmHVH0BAJrCtP7q3JBJJN45RV&#10;YBVS2TakR2wuW8zlnGx3F5YBDNQ6FWyrkppBvIyLtuE0q/n0K3wqlBP5Pahzib5lyftQUgeAamRM&#10;aGb9JFopsCTkkgaIhQfw0LzCMOlFFVPpFBL7PjvAbBFTwvRLtok6uUrQQLDEQL+DdOD5ljU5Cjqr&#10;LoPsOEUwNkxLf9uS4DYEKIRpclUVHI54Ys1/8jFYHiOJGCa5t9CG8dn3YMnOkbw9v69A2yMcwtEi&#10;3xEPPGi4geUxlBkuuLki187wjNVQBKo8g1bn7FkYMdRb5MnVUC5JjM0nRwzdpMK9ruOrxzsb6saC&#10;zWuZLepyiRWB9uSRj5ALbNARsup0irWK1kN0K+cjve2FFYrUMzRs6d8hHXJMDNXtJtXddXKmF6Fp&#10;0DxUrlSRchA6w3vcLIb91M3W6+Qhlk7AlsOqwWPQGESxALYUauOSthkJsqLPmLKVCySJYkpr+Vs9&#10;AWIwHVdX4ycnOmnNWGIcm+S1O+uA1Z5Vq+PTDC0qVplVUW44Au+zOB6l7LQ6aSujCOOk62bFpl5Q&#10;S0KKFtMVZYewb5n6ignPb/jfQ7aPib37lVrzqhf/tJcJA2azPtqfDGXDfFBWNFnKhxdlV86NoX+c&#10;JQ9tNXHydY4LjOtsSN8lj91LOE5rz+5hds922cNYcr+8LFdXu9WAXeWPsmSSwGfbpW2hbq66aDUK&#10;j3h4aPhkbAQC+g3bRheQLB26ZHqVZU9KlXgXpvcvrjyyXp+7RAU9sOWOWl5Qk9mUul0pBeqQg8q1&#10;tRjiNtGVMTP6WpN+9IOwt52BpMQkM/cqy3R0kl6cXz47iCbz4zQku93w92fRknNLNSU+acsI7dGe&#10;ZL4bteZHnWFRZBWwL5cuVkKQ1PHVS7hSYroMGZfS/4mKJagwrAf6QAvayGHNa2W62AfJbSOnA2Oo&#10;1PEDpqeXpG/rlnNY7gx8nQ4zSsziXD1ivUmOEdacBcU1txz7TNu9T1FY2z5zDju3AWWOp4HNhq+D&#10;xApnlFECs4WdELqchyUxz8NB7Cn2eSFK34FPCDIM84OU63rz5pBCBK4/8sjh9X16UNLmcHQhcp3u&#10;jvhOJY6aEDvXDGncL5frcplwT+SzolbJEYp87cFaGsB7PU8kmo0/+gwFLNpEQLCgWFpVL8nZ0LIK&#10;5pSrjvZK8uRcsEevI1UaDErw2KANzExOZwkWk5MfJOBZHpNU3sSp5r2cNnyiZw3ZipqepF0qIpPm&#10;AiXZVuHxeFiG6iIWHbtJcrBkrtOBQTCCrkYbgM0ie2vxERmzlvhosbDf1EC5OA2L0t+wJmVQxlkU&#10;poLn2jU/Z4orSCytwoobOo9MV2coagSZ5MirAyBbKLSabkUCGsMSRATBB0YSmTgeHVRKZ/1DKjqN&#10;ooeX33PgtkwnMsBoAIaujRONSQSnNz2sAdtyY4uU1n3TYSPNMKCJRva5ctetzsxJ59Ggo26CHAtz&#10;ukQszZeykbmNfbaba2lL1tbx6PNGPZW8TFgWmrlIva36KTZywfEIMIaSdRFFGw1gww/v0m1mtgA1&#10;LSFCmzYNiG2lMkouvZLTodpdrY0wB81DM94za1p0iFtxNAM3+8gJIjK1LIu9qAEd0OSxYEHlBb3q&#10;kkojAqW/qpPgERYnb0F9wDIT6EKuLYSO3rPjaCWJoyorzWSQxUYC0U4SOxaJjr+LNMqYwOParAO7&#10;jZ7IKoyXHz5FvKdfn/L8r65Tsxg+HEDaGq4lPk6yYkKbe+7q5jRdkJqsKdY+SlH2YEWq2K4yJ1NV&#10;i7O3O1F2+elEcZ0rnjy+zOfx85R4Qt8S3BojjTWAF5541ja0/TN4EnUMTUfDzTdsUoYEYWItPv4l&#10;4GYfHeAGnc+5RT6mYUIfQCAesWNWwZE6m2g9zLWUzO6yXzdvWMOcFfRmdLAdLaYW3capgTnbQWlh&#10;7twb+A9mq6t3rM6tyMSbwdZSBguj02i5QpQqMHaLaZQhNAsme24HiaLVVI0uvaZWGjADLClWUvoY&#10;skfp5lx3ZS6Aqskc1pARrfAFaDKoGjFWnNXtwcFrb0ITwtRZ+BaX5RY0O1RrbsnTwtIhBKNEdj3r&#10;k6AyXVlsBbGTnjkwncVsdkLl1W0NmnHaDdmUizRlXTBiKyaTFs4Hmrkit+FRp5zLMC5XbIZdtmTO&#10;FpRleVQtpCyrwmQy8mqGQ+exY510qNBOc7lVxTcSJKMVQRVYXv48p6qstsgrsGzqKlBsYsxCm5KN&#10;ldbG8U4orKmx4kJom4JA0qp0M2hCkdMyp908fAxYQntxf7Gbn0RGy2iVSEnCkDphN3PfofJkpV5T&#10;4+V9pShVuboAcmCfh1xmiLGZSuR6cHWdyCglZ7f1yuKNIRC/LaTDJKZY8tB21g1C2XLDIBcvxVoR&#10;+h1knEf0Li/XDzcrxnRE11L4EyARopxyRRu+XEoEM5t+e0phJrKWO4SE6gy4XC5WtKZlOC3cKN8Q&#10;OLcLV/skZKZ0qMD3E/qHKdLMouIuLrjJecibuNjjEqjNinOto0hZM7cIgw/3pOYnylKY+41Dx9nH&#10;1pjHVgtiyYbV/tVrVw9W+/vD4QGLjgn9LZagv2Bqlh1HUeTHit7EpN9JbBUjXmo+svwiPQpi1Bbz&#10;K0H8ZcyaCpYkPQ+KUtZD0vm/kkWlCcx8UJKB15oNBepdRG1VUhyQXfOZjS6ViRjDg56rdFTsEPnA&#10;+XqeUTpa6Yn5R9VkG0q9LGPSxDpwZZf14oLJnbYMZ7MnJpc0JoAqY1bDsNQy+bv6k8Di0lIvkWjZ&#10;RbPAkwgN1xU9uHQr1LROKK1D4NabAutAGy0slUiBK3ZVDBJbDQvouocGKXy6+mbL4St2We2f7sG4&#10;+9gmYfkDH8dOSygUar2PV71J43yFou6t3Vih8trQPPvbNc90CQESnQGN6MaLcrHVGDceJPSdAU2Q&#10;MFQ6V/2l49VAV7KVq5ZvpGXGSRUfNCwveKhwTdxovt0MxGOLVDOm95hi5WHsR5x4Keqy9k5dWpHL&#10;Qs9PCiOMog4EpjEtMOqWtNyu8vjBrioQwFMMSuKUL9KMfnc+3Ajy0pnkBVBycetWi9Ys+uJMOxEA&#10;m/ztUHUHuTEuRmijQLj87RQxnX59agPe2iiJ2f2xk1tnvIEtFC1u3vgFrNa87IETtVqmiV1hh0s+&#10;BptlHEvmTtBj5rEGNuPxtT4nJU7hjaOY4FjVUHj8Et+jyPkGqc4QJhXxJeC6FVLdmkT9+BQuaOMZ&#10;8AaNcA3oRHOYFIYdn1CN8kQxbmSvPm9yOAJnsMBMNN5YUlmS1JkQ1hp61gZS2Qotere0SEUdONtT&#10;S7t55WQaZC3FfFfiegZR3XGaBFVuHF67MMwueWsCC+raekZtqaki1SL3dQMnvTtmO9E7tAYjXW5l&#10;wWyEKHr0nKpUOUaNFDIfF46dN54hnKFpeMLmXMcmuztPNdjGUGb3B8XgpYI1CDrXWbwTqjh28DrU&#10;qdh1kHVh4nyvjSCr1YZJXeJOSTCafJeEraF0DbIq7lZfToye920o9CTarXMwrB0/ua3FnpxPY0dE&#10;nEjEwb4hg70UTqy/hardNo1N9HYzn/Xlkb/XFgxJmn7BOFtPvbNjWphqcDmxJajR51oaoK0NnGCD&#10;leq2TZWBV98vSGZ4peKNNTAJPQsiN3UfpryTExVJLVhGQRcGm18J7u5lvl52wuXrl8/j9oJ84yb2&#10;Z0RtIawr6WgZxqjDTrlFj79qopiDpjxIf6rqBXNJclaENE3bCpOJJ5RIRCXi8iD5c0FSjQOH6+Jc&#10;K/Q40GrD/nwuJeJvTFw9xrLtRPnqxL5yX4+Y9glPkP6Pz0veOgKF29WWdMoDLGK/u+y4q2zDxbt9&#10;XBPs3G4koouX8CrV7gTuEHLOwBVNtG39chaJPUau5MlrllVzWhXnPpP5f8WUdt8l1doqH2bHRQVB&#10;hCcJQyfh53gGMWxZ7UxvcHDtsauPXmZRSaKIrMwApycut5PEKUkYjqLssLRhi+SloCry99JnTEwN&#10;skeWIWtk3I/e56YaLJkkZHNOxuhRgNrkqrMa6ZLKoj+NihKjJ8QJScZQPbXZkeoZFGdv0gBMB9Ic&#10;Bi1EVDAfuHJLdhuMFnQbPQkCSnMqOJucskw0bOqUvRomHKfnL89Dc+2Cx1h3JeaY46CNzXN5kd7u&#10;xNAO2MyDJS7CxZzQJpNgIUmh3pNr8CHaLnVdVZMwB9pFgxCheZDLc102MipqVJOqTccK4o2mDwpG&#10;OpiMrbHtuogVGz0ZlKc4lKmolJCj24OD1/DY85R5dSyiPGhjnkoTk5EX0MaWIo5wd4SIjS52hEtN&#10;613h6LjXd5QAOcoiadkKQ6wwCecs8aJuA7Zwt1jgrm8PTl+zja2qb9mBjnUgq7ZclwCj0WKF0Cau&#10;A/18pZ4Ym7L0MIp39Z6mYzXxYRyh5cXUBavngI0UUResXuSOxlajB1FD9TQB1PhCaJxupk2DImO0&#10;P5TTdhS8AXCkycSUnHSvPkW8p1+fBqpn1CGgPPRGfo6qWTk2aLeNgLWuX18eWhifoV55ClhfTul3&#10;1NtUDNN4qhvjc5hM6U40vz1xjrfxy7R2ERgzoLfix8VbfesarwBT9Imm7z2Bv4WmqrSkTB7vpQV7&#10;ITzxY+PRHQihNMrBST7bI7B6Iqgfpy63+KU1UE2DvmDsYMySjqO9OBQSQ0teIhjpF1JbIjwi9wRw&#10;0SVwcKqID9mqGK0xEjvxKCarFwzz7eGZcOU/gB19nOV2Ul413FBnu23TT1EVqcQp5UJGe3aRoE32&#10;uK4CqirYK39Stu+PjVW1PbToaZ/QjVpnWm1wCUPSvomMI0Mpuqi4pC5lD+LCY69obaDoGtI4u6IY&#10;a2cPhfccSrpPT31OIqhebx0bu0DXDncyaS5ODih4KBc2eU7jti1bpqxrgsDIY5yPu6h9NXzUfYeN&#10;CqXmBoeRiTo0chYUJrYVh3exxlzz1vZG4Ac7iDsdLCgXKuWD3BiJmVg2pQBjzhAOYH8JYQ/CGWEz&#10;dnBL2rKeJwe4AJwR6cqS3uxZQ1nrFqPAK1XP6rJlZgjFNGkgFVycJCaYUb3ioOWirAfesuKc+Qbc&#10;HQ767SMz/Ks0sOj2dgr/EGc9zucUziRCPLCEIc1zk9uJdHNKx3q5OnLJMA0j126w+tU2jM1aSC0H&#10;CN1fLTAt24AGt3StbnFGPdkkEuaYZXIxELebBe6Kt5Sy2SOjzy1Rt1G2FLlniGlGJR8Tf/xhdXC4&#10;YdK3Y46VtQJEjW54opFX647DV9KGJ7taXTuLM1ZDxxmFUbEil2XDzLOS7niY8cyA+725/KePKtBV&#10;hzdB606kD5oyLIR14sucFd5sjNYriPy9JNamdz7Yv7p/9crm4ICCpOkFuE5YFL+cphy1bFO0wZ3I&#10;Bs0vrbU0vKkYhUqVfduDdZKrr5o7eVlgMovVXaIEcay0l7yDUJHZUnE71WNGqYHim6YMoLWOSIHa&#10;yB/hSAsKF9RKOEzVpWi4M6Dui/XoflDpkRLfrURnc0w37w1n/FX7CcVfZH7JBmhBwTVgAwLZCQro&#10;uQVKyV7MJTXNQqSbsKvOJooI9V6KASqSlPkFFHa03Ck8GtroZii9ZMVrhdhkBsdGnRYV4ooAGT2V&#10;iiunTLmkzikpLA7Rors6GNkcoMngg5oK7ZU2lgfdVBO5FjqOih/UdhzdnI2VG3U0Wcy6DnextO0U&#10;F25thwS/8zpABbf9N+CyMsEutm5rzbsqAnHDFkKTiFFSOCMWbjk0//VRShzzpiXVudz8TfALOGIg&#10;NtJDGzlujlcAGxWj60RDGpTRgW6Zi6DdxBqsiqiBe147DKHR0CFY8Fsojj5s6g5blj3oG1rThabK&#10;1XRqnAR4AYbaN6yWsbJduUB1O02Kb6hrUb/I4u31wZl6LCUJYh6GZkgRT5OrTr8+PZp6o+U2orvo&#10;bykMyuvJvOt0hAdgjKBwAqWUHKgFZm6hgXATAXAFvZPCnmY0hUdqc59gIW2VtMAo1Rnzrb16G7MD&#10;NyRn28iEtqHUqwKbfFm4UVoUjNt0n7CUGm6QR1U/yy3g3+kJNEG/eASZTGje8txkI1liUEsMSSKt&#10;IlXvbjS5KuqsXSNeqUszat6o0hOSRh6KBZf/Thces7T9LLz+nwH8HZi9qZCuo6AgrKbN0iVTYpZk&#10;TenM3mBDhyQMYdKIZj9Vkjgt9epQ0lK7bWvmsBs1Y2jIZHmLQizza84dM8jfsvEyCQELNc8ZG3DI&#10;/siZaJL1gySBV7l+EP0akjUGo1839M3JA6jFe8i/pb29OQiD+DkPD4VSjixyRq/hTd5mlJu+pXLW&#10;Zi/ymQjdsR0oFNDrlbwAdReN4lprBXcDunL9N3+6fpSqze2qoIU9ZzHPTa9trEau/V+4ZNtimKvC&#10;jCWca5CYYi0OpapDQh0krqVamLOzcH4OxMDxjGXL2SKdABjCW3P6V88FWrO8XfSBEAlJU+mndnpY&#10;dswtLHpi+HIfKfWX9arKR/dyLDmXifWnWeo5CUTMFfFq9pDKHtmZJ8OoQ2JHE71ItzPnbSRPJttl&#10;hZfrGVexX5Z5YrKtrncuXVjwAGh1Pe8ugzJKQjoRQlQhK0gqMsvgovv8LJNYBR7ZJT/yd0IZkbNX&#10;Vc/eddl4wu2GmfzuntiCm1jJHGVBHsu0InOWE70W44meFZ6dXDKamktu3g11iVFCBJWRRYEO/Uxy&#10;KQgC9ny4WFe/ZbaW1M79mVlHUcpkUWbDAqUic2LViu8VtEMIDYcFkb/zpGePSI/pvkLBVWROwPVm&#10;EPg1m8/oiLJuWR+QhL43h2Q2jnzaz0gQzp29WqajxZU1Wj2W7qXtZr1drdar1ZUrj2wP9ymYiz4C&#10;EciBrdQEeWaS9pT7aMylpOB6LFU0sS4X/3IvES/5OzGuKiTT0Fvxys6xW3SQrS1ZoGATIWRjPnAh&#10;ugBGFMtuttydKOZheaIq9BUtcC6uHKhXYil4Rqcj7QLMQoPHzoeG9f4G9VI1Iouzk7kQKyfNAa83&#10;rukDxay/hUBsCGlbhBu2bwN8BNjbKeqCTcl7BHMVq1cCvJ3IJ4YuEIUqKm5tBc3gGMvapwpw3AUS&#10;Y+PGiqLKjjz8VIu1ic3FN2Cac5NkG9kLHs7ok9CmDnj6nIQ2Z2Kcd2h+T0vnDo5bc4Nyp4EOAM1Y&#10;Hcuaivc/n5N2f9RYCZwIx3xMZuOOWikFeYTs6htBKCtO71d2QJpbbTU621tZ62MbH2HyJ1A71Zsj&#10;WIGo/Hvmo5xBLdZl/OqpW2B0ENgwBUYyuYbHjsE/qZQnDqbyqVRxs7dhGvpcVjoQm3qkonMbNWRB&#10;S9BD49E5ogNszw69AYD7ZVItcJoUKNSzQ5B6qyxjhNyfIt7Tr08R6XJDurX1nHRezzTnXpaKM7n0&#10;sqsaYx7JQ7Cxwrlu2az3MliKpZuDFzdekyexUTmEZlqkY39JlCiVO4hyX7V275PYaDcI+9x69Clx&#10;LAuuGTL1GYRmL/G7zNHwIK+cs+Wa1dp6pXebgFVstRXPxzIHlz/uj6iIcQIC9aGZrQ3WJmu5wdtK&#10;QMKJjHFpIkhhHNVlAhXWC3bSk06rqeSBXlHMXHlaw2Y3uJhBp4Rq54Pxd9a7qo1jS8e96WHRG+Jc&#10;WgaVK2jrTmOrLS/97VgGvFz62XHv7tDpoydrRPOA21XHLZwcQ8JzVdE6ygmVWUe84aW8htZ2gnFo&#10;Td5x2R2P/3v64KRJ5FPv8ALE/3S5+e+Xi89Zzf9l2vnjCB9R80sOXrErAVQhlTjPeg0wBHURBHam&#10;o1Z5aqfQlCDWXF5HiEoVgmUvg83YpECLJTWIEFryKbwbadOcxZGfy3WlgpaJhY4qVYBqIGKw83O9&#10;Zi8xuujaRLNYRcXcLtu7FrrJXhoGw58kCyesS1bkzYaSgWbb9banD7XHYdRC1Mh+luOCgxiPmeal&#10;Z/4OsneO9s5GbgG6BqXsoJlkqNAbLjjWjjdiISkmvJqvKjU+gnR60IpkGQlScl+rZHhw4hF/p+Cr&#10;LmeLJinR8R6/SZ9wxfRqtkk4/2J7OOA6icqUilNZJcuB3rOO4ehcpaOSiTmkNe/rNRGMW+6LIek2&#10;JxnnOcZdmO3s4vnlfNnDfNHt7M6W87izWCw7DXDOnDFEklgKg5otdrgkRaAUQ6S4s1xIpwz9lqHp&#10;jPW0ndg3QS8ly7IV3lBbNZwFCpreafRQL+UysmKWDhUymXJosCT6imyfPa251JJ42Q993mFJJzMB&#10;SzqgGgtK6+yBmdttv+gWm54IfLo26CKacUay9KMm0Rr3TVOjVL+aqJCpR9pxJVwwQxkOcYWYuZul&#10;xEZjfcTOy25XyQ8VUWvSbCxOhCLzLc0NEnGt9NYdK67pMIXNKm+u9/QpB1l6ElCkRxYLWucgiIjt&#10;oMOGy8oIB8/3iBRn6Mz050LcvUnKgFZUXbtivnrGOc/sg5AXo2JdOuBRezJ5fgZC6tItg07nThNq&#10;mORdRlzR7CMzrUwbx4FLlqTEmECwnmLAiFthU4fNtauPXdnf30d6azJf8PCBo7GDkn6Mr5llTvNR&#10;u40EMAv5TP/E3hTJ0SbSXG4khBYHGcY5nzyEvVldzAFfwt6STJov8JlSbUaTStqOq+uFsOokVBI8&#10;WZGu460sAjikSu/2aLakjEXpC7UFQHStUdOV2JNq0mIrOKG9sZHzR7Ky3AvbdTqE5EcEjymB3NId&#10;p5pxRHgW5zwoF+dkokCJmQ9+VRIclZvK0a98gYsiW2Z1vMyJ7J7K5xZf+BiL2EzQNWjYlo33QSuV&#10;ykeOtgUq7+ylc9dyFtAS4OVtVY/NoYCu+EB1+YNjJb8ZActEuGbZcptkx/Sdc2lu3EXN2ePDzEZ0&#10;gDI+ycoESCSjB+vJ4eWTOY8SIh2uRIPugwDJmJVdDj6MQE1QTo3rVc6V7AHC7qsxs60TipaP1BWe&#10;ExufbJFtRdfGWqx7VQV4xoQtDWICW42YIQeUE1V2s2LEaMMvX+DkWEcp2eY/tozIFtaFUR4jStha&#10;foZLGEuNEC1+ocRyIftU0T5hL1s4ONBGy8UYNcKVKYlaX6M1UPFlHidGuqY3MHvqmr4y6Sw6tJRF&#10;dY0AljRYX3VAbhbtJrnPodQmgdHBuiLeolO9AN4+1AwceJILevdznU4f3EwPfvm56hts6qLBAvmU&#10;4z39+iQXLD/OZtZ2eBdvSPDmk+s8S7V8wZux0W6Oyljh8Tb2wC1LlBulLN+PurHmtmC/Y2fLI8mT&#10;z1anaU8n2HFP4Jh9HXgs+Rlh3F16RLqM+MS7ho5oofGI/BhHiuQjNVTjIULjJUUIADdkrgOOZsl4&#10;y+chc6N6/orXhBtKCHp1ZE6kfxMA0w7PJFni2XhX1QRJt4YN+KNnpAVrNmQW2GKWeNWy/iv99bO7&#10;m7+B8//icO8PNuc+hIt/HRZ/Tuvs7fD/gHCbGV0JnJvs3KhVjCZOJhAIko47iEErC5DqhzBjaEGP&#10;oLCYheWc8eH60Hp9sne32j9C9LDreOtso67DsLrty59bhFI3ahrQECzc2qsZCg08AMDcWN6TJ3KV&#10;mtlkgNmKiOTaThK6oxu82b99dX13vU/rp36zoed5piTf2BMCICIsUiLusObC0URZQYl4Z6pGmPMO&#10;gCXgmZh25z2ByeWsX8yodoWwJf+HVKJn5t0upc/SerVXYSdBOZazLjonOyQJlltj5v1CjIuyvOaF&#10;vmp6+zhyvaf5TB1QqltkFQArNiUsmNyRQ3ewGg5WG5K9Xnvs+v7BAVX1EFjYmVPa0WJ3d7lYcEMN&#10;bcewJQVBur5/SP9ezjrqbaWTbL3dLqA/v4zzC2cvnNnb2dmZLxawmBP/tpjP+17TT7k5lebgpI8l&#10;am4jNwyHuDGrz7Nea52mCbEGIVYZ6sD8p6MLXze7GLuUmFt+NWfb0tJ5K2GlXZddlafr76yVG6J8&#10;SHwoDzaUtExn6P51Pr5qYuOlVkcHhPamUGPsrrROLhb+xugdvFZ0EbJAjK7GvJoNXj6S/4mno4as&#10;Q5as6v8si0jJW5IpKBfthqydNNJhK5OIzYZ3QuQOH1KLEwzmqDmSMm+435QGChwxJaB5u17lEuDC&#10;LayM/GA4RMsQjhJ2xet62kv0XrMZZ0Kz5kJXcGyg3dKbzmYzFDzW8eenu8o2rRNlSkmn0YKwLGup&#10;NyIXYVc1byjPYFBX53whEYDeQKIDTdlW2wPOp9rs76fVIV1BNP0gaMejDh5wdMLPd0hIldhpPl1E&#10;2yyXv1CtqIZetewKyRu1cReamzN/J51ywVQtdOBmBaBIz01uKj+rxFxeLPm9MVuzlKW6OqTMbmuA&#10;8ZOjLfpWw2SNnETJpxXc34tJFkVeMDpDVDTLZ4LcgkBv4DmVR2VRo45soT5c8al2VOpUb+d0I+K0&#10;M+jQvqrrAdGMwQ1jG0pEfEmjqKGYRcsDZWhdrkIs9DKWnEgeQ4Cq873DVnExeNR1LCps0ARiBkXG&#10;Rg8ugK5aaMye6eaq3Cb3fVzSg+NnekOj1uIEtSNFbNuWi/XJPBEmFC+f0acNUJdsccQGCPhEgNHJ&#10;0IziEU3dbOqCkiZalM8YSlxlU58bbFpSch+KDgnq0ghgXPoL9cDGkcgNSrVWrJoACz7L7l2KGr8V&#10;NHpcA/ltUQOuoI6tBm8SfQJFZm+9eu1yLZa86Mn6FjQnuXFQR28OMLkD6F7CMpUpi9gc42gNZa3P&#10;dnY5XS1YWn39fPeLWq5+pJ/TiGnUWDP70a6WXcuAI0kIOXi1Bz2ZThHvJ/jr/3r779/zd/8H/fX9&#10;r33d3/7CLzjdJx8v6H0iWt5JA/lNtLjFHFruzOATR5zkU2GpeLRbgdpi5JGDOd/K5upoNh81qR7/&#10;cexBDpYFXTQkI1x3kuEWbxwHBSfBbLzhoUA4JtjlZA8y4hPv8LWH2URZHPIJm8gH8B3vfNfz7r1H&#10;N/cX7vvFL3jG047kiWCZ6eINg6wQi6Yq3Px8wmIObLKaULloMvHSsndg1yI7+baOGz31B1tlLI6k&#10;3fWcjvpwJ7a7l7wlVkSn1U569Clpc2mIZw7mH1vv/kXee/+wuJrgqdDtJ+R/MB5EKiEIa1ridHAQ&#10;Z1v0cp2ojs2NTfL1t4vBfj1jbeuTUviLJReu2KSFNp7+IZ6KSQj5Q36Fzit5Wpvu4WixYbZe7xnC&#10;sf9diSD1sEWJTUq5SpuMkQJr6wltWpJbdpnR3QhtS/HXh+e2651hM1uvuu0hrA9gc3B9/eiGnY2E&#10;BKnZhSJrN4R457hdzlgEu8RhL+LZHm5bzM8vu90ZXNzdvbSzc35v5+zufG93trszmy37+WL3wpnd&#10;+WJOBAVtB4ND5Vy0b5RxlvxSViQEJCQCbMa4Th63M1HzqrB2a0sHWy+nqPGYuvaFnQU1pgwC4miD&#10;JZOHFavrvDpcXVsf7l+//tgVwj+L5Wy+3O2Xe4TI6WixShtIeTusD1dk4yQsO+d3jxuKBA/xzHI3&#10;nr3Q7yzJ+5q4grQjmKxYRQPHRJwoWUTC78pyobeFMDTLQpWZyFUkvkpm/FTi2JuJGrXlNjI/Uy4H&#10;talH84Ezd0nC9V7egk88EWxiJwnCmJLVEoEaXaGnip1Z5mtnTSHnfAZGL4JLVmCUWFMbzeTCQp3E&#10;2C7qWjGqyFpn/dmrOZs5YMnWKrnT6FlcFrUrfld6SYFp2pIqiVdi1WWTmUJu5AxmJNxLuVZ0Bq4j&#10;jbniLNHogWKcaDIxn7Gcw4OCyIUrmbn8SgSY+6qKZBRBIJ+3ve9ZYEyt3VQDBNZCEtkSwTMtBqUy&#10;FeikTZbLdTPHwbN2Q2RHRIF27nLk4ADl8ypVxG7hTdquqPL42rXrjz66Xh1G0ZN33uMnzGwntC0f&#10;uyxGYnEsc4AVA9uORei2xARVORh3bsv/qOCJTzaesHSq3bD5SGfCKwWDHcfHdZp6rT50K1UekqXd&#10;WJlUxiY9Dt2O7X/vD6pGRQzu9IMqlpWTHxSa8ygER6ZNlxdHkypIp5K2qYv5RHsRq+a5RM1b00vx&#10;TIKe5LZ/OqMrMZj3VV/ZPlIGYwWx6GWxxe1QUIaPDKuhMrbK2LGOtSRbaeSBL2MarazwbGLKRa23&#10;LrsuWva2D9LHawBMqo7ydLDJ7BuKgDq6uMPE4V3zEK5iVxjpfquSN9Y4ejTUZgH7pThH6HobAcSS&#10;F52gAjQMJSbaE7OgXPVQAziwlpKP5YYlEaqypg0EdDcyYCFRtQVu1IU86jafJl+VNVasHuFQOHCw&#10;gbV1a2Zdo2L1ADtTBOPoU2jRe4Q2jQTGC78YAJtWSFNYVRVyk1mh/Z9gJQAwlpljHvcPh6aaA8zz&#10;bD8SeZSZtSw5aoGclpjlNoUMq1I91N1SD5vWHEFNabBwtWK8OkW8/w6+vuIr/puHH3wP/eKF//Af&#10;fePz7r0BZn7z7/3eX/urn/X/e8CLjxcfl5LbH3zxy19933306y/5si/7pz/9kzdAKhNUW2vswsjl&#10;b/JDgPE969a3MHp9LoxtoOEGcNdKvUN4xzvf+bznPlf/+JW/+IvPfMbTmuSniVm3hPGA647wprjN&#10;5b03Zqfh6EFpXBQnOHVPguHgIV5HboxHD1J0eelXffWzH37oQfrDf/B9L7r3676WNZ+xeWBUGBGa&#10;NCEcRSCqJDbALcc2Q3g8ZH60RwonzfTs6EsdrYEJj203sOH4VlJdiiFQg2Qc6WSX8xyJeKxgWDOu&#10;ZBizxjVxI0viW7oDovE+a3310j7etcK/Msz2h9lljNdS2A8ddZWuYrfJFPtKmTi0Tu4oY2fD8bBs&#10;oiWx+CbzEnZL38Pj5Uhlpol1a/MkxOb52eIixPcvZlS6eabrP0wwbJvOhfiY7ZCujrIBxyUUcXyk&#10;8zTConDODczoeTAQHWzw65AldSsAQTThnIpLel1adC5JbIl4ltO/6Le03B+otDRyuM4WNtfz+nog&#10;Xne7PwzEdvI/JOzkoiNSIxLQhXDXfL4z64iqvW13RibSJ836Oy+cPb87P7tcnj1zZmd35/yZ3b3d&#10;3cUeId35cr7XzReRTau7JFalPyFGdztwms08elIlqx0J0s2N9bLiXWbaCFJICCmdDxZibIP6QpIH&#10;zhsu5AQrvHk4krW5kI5cp7XJxMZth50zqzOHh3dcuosrVQl+RTZV9rMlcAwScskz/cXOIacExz7P&#10;lx2rfNm3PF/shNkiLrnJRtSmTPVkTbIR/aTQtYo/GcVYKKviApPegQbi51L6q4iESdfOqCRe1qPH&#10;mDA87KL5maO68azvE4LEGMskP1oZa5nqSzaszHhoVIAdiQ62ZE6mkKOeLqK8PuyoyIeziphi5WnJ&#10;rEOriYQmSM/xuYo5agCvmbdrJZoNTXyG4j024j81WKvLefnsin95ya66gizHVJpzMnOAVJxLwoG0&#10;7gl2kgxdu8mo/4amJHTasHi4j72FPgUJ6RUvMXaokcE2Z2X8L6wmUfSdgEhCSkl4506mEiK3pmnI&#10;IBHLDMXQOI2es8jo9CAilnhLBEqh4iu/Z1RHb7sRlk5r0HiWstpsD2mGcnlzeEg7lfYloVJSiicV&#10;n4LGRdH+GjortWFsz8tiEgP0UbpY+YvPRw1ispaaoHphFxwJJSwbwWdaVv0lp0eLnl2fizGHJg3D&#10;K1MMd9ZcohqAg6ab50OWtEALocn08EdDSaVun2O6fV1UkeSQc00UCgZxFT9n78JFvo0mm0upkbAa&#10;btv7nyNVy8Hic5BT1Ezey4OZXgzPekZ5gREiNKyy7DTRWw8qxw4YGs7XgHTXKpzcI10tkZhKGUXw&#10;4wLGwzkUL4xxLQfuukKXFUGxt8xjKfmVqwalErggD2yfuHWxhM4ttNkltr7K6NVNlSEe1/qUfEaH&#10;wWAhWw73C1iO0QcBjTm00vrRSfEyB/GwhhLpUtICI0x4lLbq1U28nnHn+AsbSzVgk1rcmlhhbF9t&#10;AlOChaiCe0NslqqCeiifA1wMBqIGsyas8hCGcdPTqCkztPqFRskwkkQ4tZJrRqX7yZrRR2ko8jJE&#10;bDtQLH68RFe37wFtfLZ0S8fszVblLMdjaiV90FDzwDX42St5y00BTO0ftHmbDS+n+PP065Md7kLT&#10;BmvsEEb3hgarscWj8CQfjQg4AbZEzfIsbSGII32szq/QScH2SlRZBZqiAiRJpEl+r1UeR8ri8Eht&#10;3ESlPKVgUS1JeETzDa00FIw9g5JR4SMxvBUGfaQ9dsnQhC7HY2BryDes/IFxjtOxf3fc5EKJAY/w&#10;PBmnR8TSeFDbeE6WCJgOKk4/8NFR67iB7ib4GMyOKsBBxHkMroI2c25IXnvIDBUhXkEXYKABhLS0&#10;B5cXCJVRtPCdujJNWRNZtEKEvnkB80SkH2sXCfGslgQN14TrDmerQ/K1XTrcv7bNBwgbjPSW60Ss&#10;U5Rm225N3BEzYyBGHxZd0rOBfruVlcZGLwVm3nhtmubz3cW5py32CGPM58sZ5xaZSw3VsymBrVok&#10;4nwgY4tZl0IZsgIsJT0peucBr+GqaAuV6WC0wPwZ7acNR91mal2hVtINeVdX1NJCXFVK10khTn8+&#10;bNcD0Whpn0yJtIdFwJ0Hib/O/Pfc7MQ0Kq/RScLZcRFq2O3iHcvFxZ35xd3lZ9x+7vZzZ2+/cP7i&#10;BcK2Ozu7e3tn9rrFgljcxd4uq3k7iXkiaMIc5lwWRVm8iKII7FigvOU6VCtAzMpvha0t+Pls6WV5&#10;wGxYr6k3LH1Nssam/TuUng/6ZxvktOmsk5PeMfaaU02IifswqX+GA6dmeTajY7EGksvSx5N7oaQF&#10;sW2Sec4djgTfEnM48BvhYpfUzlt5/BOpSxpo0qOqujJJzSxYBlL2NlE5vGx/Rb+FyPnQdbWzgm+a&#10;OQpEyQnV36qtoh4NjsW8p9lRGurLs3x240sSQrB1CkM5MQT3JjJlHKzng9c58ykqhRa0C+JqG7pr&#10;1/LZC53fsVNkZTP9g4ORgSBtvZKa3LMGQZhmsFFj0U7zZMC8f6aix8L0GgLTfpSspK4s+wWaaLJc&#10;dJwiob2crc6xW5stEq97/fIsr2jWgDu7QCQ8wSSxGLBBD3pJgABNs5a4CZl2ydlRMJJaNqPgQRJF&#10;s5aY6f6tym8z9/IS7iLrtaiqtxyMx7tD7aaBk8nU2Us/G/gsyQYmmP6lb+OW4DXv7GH/2rWD/evb&#10;wwMezNHLzUSWzMwtnYI8vNHEIB0l9Jg0501ZW87H4nczalT0DYJ+hcy0RGuQnPeUleHlE48BIzmd&#10;ja8Tl7vBFn6vxAcDmtg/ZaQ9R6doN/V5nL20Vln3rdx8erPrSuiVsmKeqavRHPLUV2Fnp3bj3iKZ&#10;5CslOxnMRy5RVXwlZnTZjuEAbPqRsB256tNEBhPW1aSK2QjmeFeoIZsuAmktPUbNomoxCLQADmri&#10;oALpOvQuAtswHscrQ66YoCT2WoZ9Z+paCctAJdktT6urrgSDpu4m5k0eTPErgitoJEnQTtxtcNAk&#10;JbnhWVrEOvE/10QQL84uOudJRFTWbOMJWQrlQwWzZkPjzy3rr0akUqB11GNiKLWpoizVsSNUWkqh&#10;bCDhddElsdlzwn2Tsi9FUNPzLDYTcoV1Ta2Gyw60jBbQwufbpV70Rp82ByW6NwLDmJ/BJj6qeodb&#10;riHgyAWHxRY86smr4ke+odZv0b0o3QXSmeZ1TQrRU+3ZG8vVRoHVWGqZ0FXpkq7vBvwYtUYNLJMF&#10;ZR5ezuDSMVFyyyxgup63VjnGPpxTxHv69ckOenMbh+voKwMeoQyxCfq7abts/Sm3b0ygF4yrRAvO&#10;A5vnjwexgDAibJ1kTiXTw34gHZ261TvXkdbfBqHlI9IXbML3cOyYxTJBQxtdjt2sEwp5JD7GI/7b&#10;IxHKbRpwuUU3j2htBWkwKjbScTieO4bj7bDgg2oYHYcwzvaC0XbhtD0Yj8tbxmNU3x7riVi39rgw&#10;7ePJcqhNfrZ4JZ3hwJ2cuGGgmzekxhwEuCZ7UGj+pChAwcNWGDqpv85tYbwoT9aKEryvSNY8pIdM&#10;nIYL5NWcs76w72Ykc91QPC+JdQPLYgdyq7LekhSPlFKyprUv6XEpaQc1F4VYSRbfUogxhe7MmC3n&#10;3BhZCxLCXVKI0d4Szi339+a7JOkl1MoxrZZHFBjXs6RZ/G8dCWi7WS+6UZU4LjjriAtDhe7b29lV&#10;/1q0AIyZ6Q+M6BR5IHNiBC/SerOlqCnaEavVEK5RItD2YEUm1vVms7m6PjjYDtc32yurFTWXXk7b&#10;y4cHnFQVIvlx10IWDborKfuXV+MUFhwvzWZ3LLqL8+W/f+nCpYtnL95x22fedefeubPz3b2dvbMk&#10;FmUfLG0wAcV+Lgk80q7EK8IYtP9SPq8VAHM8Mn+qWTeT81SiXnv1zvXy/eZFiB5Rw+pas/F5Tms/&#10;a8Jg2SDFeEA6XiR5bwjVb8aHhczAKEpvBTYUyKvBmtFWugohe73J0NEgjMyFLswishU3CNSTrQaV&#10;YfuiDpw3U+rVwoJEU9F73XFvVle/TXEGUWybG3mZLMt1jE1RlZQDNbkJcm6I3wp0TMh4TGnA6EK0&#10;EvUJJTzALZGSU8WnOctJISo6IFVCth6kIJ3VWmol0moO+o3CocmB47wj1cuAw1qbWWJyancwck8X&#10;2cnUy7FKteXfCoNQgBwDlryMJAwmdjfF9f76sUfw2hUuNrpwllTLlGnNcl86BiSCXyzpih1YWqED&#10;Mm4BktCorEK/Tmtqo1zxrMDesCRTRM/0/ZSfvLtL45ieOFtCv3LoOg64TnoK0vlgBmtuphX8CdyX&#10;FGg+xDFavO6TyukN/WwiDTOZwg/3942EYvaV/se8MJ/5nWrwNYJbkIRy5HLq8C7v+lhdejTJIUq5&#10;t9j5oMYJU9nK5IIkCJ3q5xEr8SbybBkoiKXC1PDNUhkr7OE7Q/SwXJe8lOYDHr7FUUlBxgoWJRPI&#10;MgmVP9ObUc3BswYcE1TxJ9JYOz5KfN9OikjB3C7OPruIskZGOOfI0zHt9i0ByLFsgfXOau06mtcj&#10;a6yUb3X07lRfPkTw8qTemDGXUiP4+DAqgqsfXmX3XlMzGfbPzCAtBmbZuXznl5fpQGcyFv5senH1&#10;LOgtMMq0St4eLVjL5g4pF42Zqv2DR0+L/sVhdI5NTHRNdLBJfX10wyjXpBYY1VwjqI2PiAjYtgPi&#10;UVtaqDH6zkJgm1CFpc25XXWZwjY6owLefYhOd6oQR0QgsVVlq/QgRtOChOgpIuA2nlCXbToExOrj&#10;KSSp2PvrbD+Jjbx4t+v4oJxtevxbZA7QcDBGxkdvTwruxPVWEWvOLdphueJiPVIm48EJhePna4aq&#10;bDRleUsPlJZPgLJOhfpSMG4YqSXwqSG626JIsIATq+Cti+8S0HqKeE+/Pi2svbb+vgkkCU+o4Kdk&#10;RGUsE8MK3qLXXSSsnTdQCk0KdoV8s8qhsXvzlvaC61Fsag2uEOk03+8oUXkjhTHcgKHFm9CbeKw+&#10;Gv6tnhXYdNnfZPvgL6kWWomsjpaYTOVJ4+6wBqJSNodpfUisCp8iA2rDRR3iZC81QFPNx1p3oeQl&#10;lse/cH5Kj9Cpt+UqI+aUUdaolPU6J+JzTgpkyuZdzJcMeGhFLKBWVvu8cawe4kckq5ppBULLnJ5T&#10;f3u+fnjBS0iXgo3On9296/YLJO+d7yzOLhYs7dUFblB+Q1fTbN9jKm1Of7kDbsPrOd6Xe0c8X0cx&#10;7sJrYILln5s/VOI9VSE48ERApIMbARSS7sNX1zBsuNKJAsAOV1do8c6/JFg8pMuPffQjV/fXTALi&#10;wWq9vxK/o2AgetMVMVqcmRw+a3fvSXdcvHj+7J1PetLyzNlzFy6cPbfTE/+2WO4QBUcLPsrsJQja&#10;ieCQP1S03G8Rw8ZqtGYhcEO7QHDMGWEiEwiqVhWoad/rwbYsDRavkmn1eL+NuAs0ekEOU/YlmmiL&#10;Oee161O90sBFFuKQMzxhlGzmDC5pT7W1hB4AJ22yhWsHcypWcxwM0Q6zZOHaUSsoI3bgVVNyUHuL&#10;44rVdC4SZtlaZdRUhMoZVFpOqh2tpQE1WpWvrXVcfSkbE8mjzJhU/pasrKyUpnblJXcUJaawtxzI&#10;POvzipqWtzLSGaKKw0V/qy8i8WzqgFDiTt8ku5I51xBTXdab4V/U08m0zeAksA5FZEVICeqUBX41&#10;k8z9sSvhkY/0j13udrr+7G15eXbLCuZuG3c7Rryddkjytg1JV49RiUrN+O76NX8L6/YiD6r4u8D5&#10;I237oXOeOdJg6nJKoopgumI53UCEIGp4Zf8Eaw9od7GAmJTVFOK9v12vOQHt6tWBdtd2Q+OQzGFa&#10;IHpnTnOWK5vwaa98Y1dKaOjF+6VQuJZhS9+YRNsQorZAmeg7ZouX1ROKZ0GsROEBmXwbpPZRwR5/&#10;Ow1K3o+fLyHXniJbSedi1bUwIWv+lO/rizhJicSarg92Mhlm1CKlWAhYCw30dGcrSEMhewXuZkCE&#10;MfZq3Ko1TCqUsCEjSx3761yr0azJlELbUyV2zeSsOMoHtui36HSrpgY4/61vKUyyfUKwc9gGczq+&#10;KZRlLAS5vIUM7NSkLbgXvGmqq5XIdaCsIqPEz49OcoFZIqFhyzYYknc1vh3U48njolrZI7PDXCfs&#10;vsu6FoOhu62Nja2dyFX9dcRZJeOeTnF5HM3RAYs0BUc+IYdJTUAqtMYsg6K1wbKL1T7q3Uzj/qBC&#10;ToO7hYs11gKuoImkHst1wa3GTZ6WPQrQZUS51aAV25B84lFUVWlgdjh91DPcrFzALQAGb50AtgcC&#10;NpGFJu5qiSZ3R1fIXg+J8a16beSRiwwLDWt6aad9YBpBCq7z8Pub6ryzPy4aviU2rge5TPS2oCGH&#10;pxzv6denZHyzXYz5iMT3GOxVcGTGxxWYlFsrfzI1C46qdD1HV/xImtoQ6jSt3jaNqAQvJx1/lpOA&#10;2YSojLdW34Tlsm9iryCMzTW3vBNKa18p9r6lIQTAiEq9dbPsLWxPODkKCwGne+2EwQc+waA0xBt/&#10;apBo2RlLEEjPTIHMhHVpTbmOw5rkf1FaWyB49mDWjDS1Q7nZ2jiEXLOstE4WlVkyE5WpDJKeGL0s&#10;SimgqKe2DI7apSSbYegpYXmQRyStS2T5kfjpRxwxJ+pQwxFVSGy0mHJLPskwp4rVObXXLO968sXb&#10;zp+9dPHC7bdfnFEOMDG7sx3hcnnZ1+uaMip9y2tNcq4yHTTrBAaZN471q4Q6VB03OTMUMKRUn22d&#10;PvBAun/l8OZdZXG67WZusawb0WJTl81dHImrybgDp/Vcv349yfD88JASnfavXr1OOLkXYxOpn0X0&#10;jGfP7912/tL5i+d3z56fk591SebdJWF7ShKSdhB6p0XUphAVkgJY/iuqLrnRtbcrB7nuk43Pbaau&#10;D2a9F+SiziXcpbDTfVDRbkooDJ6k+MSy9DJXlC1+7XGvfHg0m5SM+5OGZimRat2wSjv0uuABztSV&#10;xaxn67H2RNXzqPN5SzLJlnqjPAzIJIbjQ7L6PUrGnyHqmCWthrFPpypuD+L2aHFR/zJUDGXByoFE&#10;YLp3Jb40/CzUZUkzzY9N4LP0JMtPRU4o26bLjy7vvIv22DrjohPp+lyIaJor8S5lUa658DQ3vVMC&#10;wCzxmL3UUX+BTk8p8atErjBnTCxnDaxyNKL3Vk5AG9TNS4VJ3eEhXHlk+NN/na9dW5CY+cJnDru3&#10;dWfO96y9mO0tzrEMmdObk3WqSnlvFIwpJbJZ7Z1WRWvEF19mgm1lIMK2Xs5Hls3nqCoxY/N1qLeT&#10;bLtWMCSFtIkXIpGTIrESn2UT++vtY1eGw8Orh1c5M6uf8wxMVMedMe0d84es6O+tMjmjld7Ipd2L&#10;tp/J517mXXJ+yM2Ak66Y40VrMIp2SXvbjdzJVJDYnOeOBvpOLy+d7ylp6BpFS74qwU1KOEJ5UmPb&#10;9xkrLax0XJlCq+LegRxEz0wuIfCudkdlyLVMLrFehA5WrJNuxFb2CVWSivV5Z5S4nrGFw3PCFjyb&#10;OWtlc8RcHaWa49CkW8jBV+a/U/t/hvY6ER1FEYPoE6Y0MVkDtnWe5yKNVgymBaU8Fu20Szmq/Z4l&#10;8XGa2SixiaxgZyeDfAZOXchVJ6IcrzZeiecZRIg/ZIl2lkkMOxGavKyExZk6FrbhEdNro6XFgDAu&#10;YPBJiYtQYPqMNvnVGF1iLWKsLGhbpDvqeHDwBwXQVjwmMXzIXneJiAvacD2GgI03HapqrBqAR/xn&#10;ScA0DT8qoo0xNLUX2W7knrgMMTSt8N5BHMcrTQiTPt1gkkl9skB19fm7UC5GE6EK0xpJbwlqxQ22&#10;f1MVTxbncmV4J6npGWCqqgtj/ab5sLsONXhe90e7AsbQBnGD+4mL/eAU8X6Cvyic+V/96f97uh/+&#10;kjEvFMUrlBXkcV1GbVjTx9GPE0rYZLSxY2p7aJzQVCcD1iDlcie4JUCFR2qB8IaQrCRztJASPeaq&#10;uHlgHOx8TB1u4285BtHhLe01uCXq9zgH8CeI9Udfa8AXPv1pf/Tgg2MFF57U73zM1j1hfK7Ddams&#10;YC3idp3XKyDvLhl3Ge4K78JbOhQ0C94ZGXxlrpL9wjWpjLmJdObD1Qu8STzTDiKmZX6WtJPUuUO/&#10;p5AlJBcrBcNSdg13nzLFSmrLnhsmA8chqTWTJbtZVjAEYZcEAM9Sb81t52+//dKdT7l47ty53bPn&#10;+sUurU6pvIabmZmE2gh3wH7RqFyozYB6XnKpP02tjqrZDtJoq0srekspPgVNtuUC29iWENpMnyNk&#10;kj6CUUpZKZCJqjbZBDsstMZmCbISFdhGC1NCQosLWzQPJGsrCQAT8uXWTtpBiYNtKd6YtonUy3sX&#10;zs13iH3rCcTnfpf6DBNFHkURyYrblp2IXVSOoCuDbV1VY9s1gSHGspoS9R9rdGMsYS22/opoQe7R&#10;c03KTSKA8Z9WyJitYEOZJo4mkhO1U5si+5mgTMazK8GFN4rFN6ZaOzq6BHg7lZv1gpVi6SM1T62E&#10;MktVoV89vasu9XP1nfZzCK8cLZ8sGg0gSx8uDw0NhVWEMLzPlQXuIWtXkE4QchGhBjOxl5ipNrC1&#10;OBIDNLdZTTRjcRydD7i9dgV3d/IepWvHIKQuZX+xAHd/I4eEDtlCZi/JLv8hN1FqJqe0uam22WDt&#10;uckaxis/xR8pe22MmJJt9qSfgjwLB/t4+Up89CN47do8Yf8ZnwnnLuC5C2HvYtyhIl5qCloCd00N&#10;IjuUmifLzEV/fmWbMNDbzaM2QlvNO7PU0QtRJHwZnPUVqT0Uz4vVjwedBcmJRyB7kzZrCjM7uH6w&#10;Wa/Smn9NP8B+A+gG1iGTMJ+160JGMoblrjJRjEjKlKfmRePhlXwX8jLKOC4rjYnCP4vZWDhIqlqN&#10;PtsRDjo70d+6TMpSn6lsL7vKnjrlE5ZsZJUjZ2xdiiJmNnjR0FIqzfWbfbTWlGhDgQ6MUVL2MAvF&#10;Dm04MyaNWhC6MnelicaweKhqr+YuAG3ypUFuhwgAtcpd7lY+xMqloEVnXzWgWSdXOjvjIxKdenWR&#10;p4XfsY+/pFgZr1jbYEfqTzTds/o1mM5HHRMIxxsLrxstHQPa0CmJe9De+CyIN6oMu7QJqVaCp0WD&#10;R42xm4YjxL0xjv4qZW9BZwFIhwXB2nEqmR88hbFUJFV3e2mRBzcX5TNYN7xaJbqudAN51wIeuyAp&#10;SBQg1B6nomouMnAXxqaMHuQ3XTOw+F8hHGgOQiGidSDQWYyw5RJ27RKtTaFu4hz1fCuaaShMTF2n&#10;deBeLIkK9Oyaph/Y7SFVplfSpNupbS5mYTEYp4AlL9pHJsU6G/0QWeJAMBbXwymtV1fc5jAKaK5L&#10;1cLUY71ojJ6FJqOn7BOAJq9O4rMcQUNRdzThXz4tCK1cgl/7FPGefn2yf0lMZERPssWqgojue8SJ&#10;+/bYfOGoYaP1cYRYKoyUzxGmTO+R+ZhMIg/TDcdX++qEC8cTxhK8GPBYmhbGPHS9PnEcudWyuDDS&#10;WyvGyO04QKBCKWTDButjGTCHG+2wcXBYGFtp4CSUeKShqNUR3QDlwtGfG0fmT7MWjsWko2zjI5Jq&#10;OJZZx7qNeOwBvykmRw0g5dLM1POTQp7upMjdHOTNCrkMdkXpRkrL6mM+m8O0dmpEME+v8rdFNqlD&#10;c3M2Ojeli+Cg3e/I4kOcL3SgPqcmVsaKA0cRcwvnhhGJGTYpZYnInKGn/6d+yzXuPLbpiexc7C0v&#10;XrjttjNP/oy7zl247dxtFxdnzzKTxMJZMfexvlL1nDN3gMbgWSyhAWFKkimy4iTqXtZnjMg1/seX&#10;EQJ9ciwdD6ohNR2u6iezgCgRTVOm1sBPwbmsn2htR+CBaCXeGpzx2+V5MvefcjXnbrs0HB5Q5pWq&#10;h2mHbVZrquohmeZid6/bOUO0J5uWZxTCFbMACvlEOVgya/LsXGiXqeUMTZzQayGh/HDvosKBDJ5s&#10;rNhPo31U9mz9kKjdrQwFot0dJKYMY9Fm5WwGsMFISIVknYXDyRM+ocJyWwPG0MrQxO/FD/fMpkfD&#10;HKH48ZRgdwGcw4FCtIwuMAjZA9RCib2FwueKENkXjNDcamqwiTT8ZpNi6glcFREdp1sxAO+s1EQX&#10;uEZoa+ieyh80uJt3CC2YOcKafJWHh8OHPxye3MedHUHrnCVGanr6aw4tJgs9iQ468hDwilDConVb&#10;Zb1WgxsQioTVLAYMcmR2mWTSwDlLtZtXf0X4jGLVyLZw/Wp49NFw+Qpc3t/uLrrb7wh33InLM/wp&#10;aV5C6JEjo0hTT590paCaL4xBCGWtwcRon1jzuUjkkMADsbmwqremSjQjpTQu6dKwkywrxr20UxKb&#10;ibX1hfT+JPhfHRyI+J/NFPT3lH2mNCFycjPtqQXtS7qCgHOZpZtH/yessSQYMc8rqEo4aD63e2kM&#10;YqQhkWA0xyPbtOilJUpddMImK5WM7c7QnSUQql7WmnL1OSt0oU5pXEus8ciWJmQ8ldxVspobRY6O&#10;zoH7ciCGgNPeF9ByXvCEbs0ocsToj06jW4V2FuG6gFG/CWuIm2dXNo9faCwMhdTy53e0MjbQMJ8i&#10;/NKXUXuw7AFRzgRo8E607UnB6X7T/EsCFs0R+GWZYHeFc7QKljokgpoZVeLKAcorifaF++Ri9EeJ&#10;cPKG92LREQO0YR425bG4rb7ET3MFFjvZoQlb0QD4Ils21QJr8Vn9xMmCA+sjRKewBT51B25LNQd3&#10;9mtTJ6hRxXxovLwpuexqLlXz9YMqO50nzAGMNEZZT0YcqXPLHU8zzywOoF3j5aJ0thtWG9s8AdUY&#10;Gud0dvIRqx66simSWh6rVQ6xMsBgyl1X+2OoNcSStw6eHOoL4bKAlLNNvTLyCmCZDHande9sOYHd&#10;yAu1gUnFEKoqaruNwIqLNXnP00ug1UHJTvESrFGXVF33uiYScGwhboTRWomom+zSCFEWgVvDobqC&#10;Q9PPVIdPoem0OkW8nzJf/+yV933oQ3/x6lf+s/YP/97zvvEpT3ny0YqjT/jXn77/A7/z5rc8/N6H&#10;f/1/+1/bP3/+d3zX2bNn/i1sQBn1/NEfP/TOdz3wB+/+g7e84Q3tHe17XvT99J+//9y/exKeQo3I&#10;a0hUxCqFlkTc8Pbff+C97334D//gD3/njW9oX+SbX/CCM2fO3Pvc52R9VsVxrDE2sBWx9d5nhAKx&#10;3/+BP3vr2972voff9xuvf3374t/9ou+jb7n3uV87VpvgqNLOiZAwuUVDd3R2CVBb7D/wwT9/81t/&#10;933v+1e/+fp/PvpE32afaIz2oMmPkMmfB9ngZHtCeM+DDz3w7j+4/75XfuzDH/6F++5/5hc8/XgG&#10;F8IHPvBnb3kbbcPDv/Grr2+PyDd927dTDcy9X/eckS55Ojq/KfseTgqpwqO59ifMHN7z4HsfeODd&#10;v/e7b3vg999R/vjzv+CZX/TFz7r7P7r7mU9/2gklxSqtUcqFWy5JqdslRrzEq8QNZVZR7HF65W++&#10;8S8+8rFfeu1rzQgur/P85309dd98/Zd/KUO/bPhWVwk2xUZb/dehbGgq70TbIzVFHSXi0No1Uv7N&#10;nBi1rhs6TvZJMFvMaGUxs7UIqYiZLSb7K7sDEXapd2je75xd3nHHXefvvHT23NlLd97V7+zF5a5E&#10;Eskq2AVJkQGXx6WC2iOjl+jG5lzlTGLn8ESmay30mEPVQijBqHJa4bZYSdc1qjHOjIrajiGfmKV3&#10;HBEUFXDTai/XdHIhzTS8Wv3BvNycL3e2ugqUgs2dfpZWa16Qk+B7vmDRplRa8dJd3kmEyLms8lyG&#10;621/ZknFYteOUDOojZrBkrQHoX2860oR1N2GKsPKjDuqRsMueCUVC5FFh1CbNgyvhmwMQzFxQTMW&#10;lFBaReDspotWgSbkVVcaT5nYkSpXcypkc41FwIZQLRrMbKEjdT6TPWSv6vAkegicAy88v/na9UVA&#10;mX8FMfJBjIKTQQPLjxlNyugnSv2j8rHCsGW9pQlw4ImS5EQR7qU/OTjsrl6RXiLeHlI6zxZzmu0M&#10;Vw9mzFCTRzFR9DDTS9vBKKxYLbvFo6KNQ9lmAZmd5GDoF5rudfbND/RK63naxtUBXr0MH72cL+/z&#10;R7jz0uLceXKzw84e9T/JUq+JGhLxZvZZT1DfpjauapgoasxpljNC0aFIJuRY8eRCwr01DJ4vKdXC&#10;sj+XBbekvBUEnqhHd31wuF6tEmW9rblrjA31ZHZghbJujtUmQy+rYcmU14FNF4XXZZFFZkysl2Yp&#10;7JTAMKoOFsLV8J6u3Hsh87mWicPpt+LZULf5rMgcURTpyc9tAZaS182W5CRBwSglnF2na1nTwMut&#10;SGOYUCY9JXWseC795ojVSdvmSEQ7sW31rtQ0YM3ZdS4yO7KRS4a2C1xoA6WRAfORkbB5C23WVLSz&#10;jee2DUiS7xE/sL5szgY+FH6I9TZkQ//ZKOIo5UnCwZKWQfqx+Q4vnHW2PrAYYtOYii5tb4fo3hIk&#10;qxF+NUZEMgqScEEN19W8SQsYcCeYrnk68EYi+s+s2DsMoszaaXKE8UC/9NKV1gFRQtG/tzSZIjHU&#10;ds3lzxLTwOolHwqE2BT5dGCzjuI4C61r2qlYGRF2pYI2TNqVQyjdR6OEUD166EUJrqPFjCPY3JIr&#10;2K5BSp6UWv2rm3WEQi0DYRTUpVpxBLf+okt5auIS1lr63Cqts5kNiizaSpFDgZGo6iNRudt1gCG0&#10;iu4QqhzaUjtVySh7j8/IDotGsgSCQZvc3bxq6V9uGAObgRvJDQ5RM9Z4cb3vlU1uUmgr/M0+F8ZK&#10;3o5SzRGb2av8Mjc3Aot+PsER92nydfnyla/4r7/8ox/+N4rNvus7XnCL3/+0L/zPX/fa14Rbbta9&#10;+3M+97d+61+EcZvu/a99HYmc6Rf/4V/7925lawm+/sA/fNHRPt6f/Cc//bP/5Cdv/LPHVvt+Qr5o&#10;e1796le/5bd/66Yb/+3f9vzbbrtAv/6hH3mxIvOyW57oVwn849P1t377d1796tc88Pa3nxS/rP99&#10;4fe/6Bvu+Vo9r3/4pS9/9avuA+nj/dmf+km7G/g4zH4r3/krv/a/v+aXXq0tr0fdrtgAxW9//jcB&#10;jNE0YpsXV24ANq4kQPXQe3/u537+LWMUffTru1/E7bK1Dr7tspevd7zzAe3jpS/p4326J/Kl1uyq&#10;r0Df/NrXvu6mb/qce+755m/6xtsunKdfv+Rl//Nr7uf64rs/+3N+/Vd/FavoDt7xznd947330F89&#10;lf/q9S/58Zf/8v2vKi/yC/drOXCzDfL5eRte97q3+jacBGOfc8/Xf/Pf522g4yGvXLbBRgOf+zmf&#10;cyuny9fec+/3fc8/oDfVTaWvn7/vF7/gGU+LJxh36U/f8a53//wrfu6B33/7DYho+shf+5y/9+yv&#10;+srJecELNlq7s4iKuyve+cAD93zdPSChr2/+lV/8zIvnf/QV973ml3/ZcVm2aM/GnsQH/Vu/9d7/&#10;6os8MlzloZIKm+rJ6ck6vnrQwgxiunDL3NeWyWRS7g7Xrm5Xh8R9ba4fUpPPmjJj16v1esOVPokM&#10;rfRP3giNQZ7fvUsX9ojQvfPSxTuesrxwvl8sYb6TyKPFBj4nELBhOEtMuq1/o9nkeJmbS8ljQUGe&#10;1hmFl2DHETeptqHrWHBlbMorPKNGZJOeTWo2Zqg1FLkci+SJu2JUZduisF6Z7YuS6cJ/TGMIzq9m&#10;DScsznBClWdmZBZO9wIs0eJzmp4PM5fWBkw0FNpmpMkHEYluNPfiSCWBwXEeERu9ENkaQEL/7vUd&#10;9V1S9kxiEFl4kkwo0PQdJgJYl65pRRlGikXQYUS0iB3NDEA+Fek12eI9Z8MeiBWWqUCaGvTRVNlM&#10;gqHHWY1O7+i3IflsOTQoW1ZtQ3a/pLxUVupYX1a5AcP/2c4W4ee0eVVYpihe2Rz7vk1nkNwywx+0&#10;yzTgjHghLq2hbWeIRI07VAp9SBC3W84XT7lzu3uergURw23i1UeHj13lw5A5AyrOFhSZFmxo4alE&#10;UKL3lVsp2mb5XLT4VhonCXepcgSULGKqvzrc7x796PbyFby+z0k5pLCgUqsLTw4LqQXi9uM51F2V&#10;PbuBfpqdt7rQdx2BdrlI+LbSlVCIOGfZxDbpF4FMfWQwxlQxsWQE/Sm+/OD6av9gWK8Y91INUtba&#10;JC7cCQsmZunN+s6bZ/Tqns2MLRIwrTLgzqStQuBqALuxu6wliax/nnF1lBhxObJObLeSYqXBW3RD&#10;3GqFb+SWo7nl1+vCNHZDWXpKzzCfHIlz4iUyiyl17S7KPMYTRt1EEHkSUAO6sNeou4IKdLXceRdr&#10;tKhhF0JFmW1x37jkSGYzPLvG2Jb8ksyEKmvXN7GktqQH01zWqCOJms3lCgYl8Gx/CltudKn+mNb4&#10;QsnsMwxQfTFyhuYC13VHy/6fyZixl38AvSubRxOWbl6lTY6QYqhpuJow52sbbjvjbTNrCccLejxy&#10;y+9mV8WVVUUFwLp9rjV1fY7Ht+d2AI+hekMUoXnBNT8se3o+bTlugW7RAz3LZGTMfX4sZhD3Bk18&#10;bPYUSjcRqoFCiXTL6IZy24JxFEqshZA4KaysjzYFq1BoT41Dy0fbPqCGiWBbi9xMNXJRA1g+8oiY&#10;gFBDThVwDqxSyQ1YbGBj06sLSUTv0eQJIYlVhkcXMijPAG3bB1hQoekZ0eOzcGxaCxZTUekCEP9V&#10;XcZqfH0JWWgApElnHKPnUGIu+NoZIPmgQEIKqTvOJf44TiGrOpcidWsecINPm+OU1dBeyrrinqT3&#10;DLJlnZUt020lfppzvATA/vZ/+UVKS/7z1732poiXlvUKjx94+/9N6Ffx20lf//KP36Nwl76+6tnP&#10;/svY/j/78w89/1ueX97lBl8v+5Effve73/3SF//Yjbf58X4V7HrTL/q2N/yL/+Mn/vE/VpD/Cf/6&#10;7hf+T7/+K78Sjs9Sdg2q/OplL37xr//ab7zkJT/yH3/uX8exaDh6Ep8Oz3UG+P4P/PnLXv6Tb3nT&#10;G27gPi1X0it+5qff+pY3v/CF3yO834iAPSmf6b5f+uWXv+TFt/IZf+LFL/7N3/iNF37vC7+Q0eOo&#10;1u4E06sl4NVd4Zv+4pe9/DX3vepW3vQ199//xt/+7Ze87KUtZG2LzI9+fft3fNdb3/SGaVewTPEt&#10;METyiF/6sp9Q/HwL2/CqN/z2//mSl77smU//W0eaj44lVx9XgvOJP/4zP/sKOqA3fYn3PfTgD37/&#10;9/3e7/3uD/3gD+hooC0iprWZcI70VE4Cdzns5MGH3vv8+1/z3gffYyJ3I3amT0/60x//6Z/5wz9+&#10;8Ee/4bkX9s5AKVtwfV8sOqGuK2ICM5gxsUbvueWAKAJys0SOW1pBwnZL4VXAy6qFCBAj1dcOqzTr&#10;05Jjq0jVe25525mzn/mUnUu3L87u9fOzgRy2tLCWqX+MojXVdUUuMZ/2VNPsUemjVNAbQzNUHWd8&#10;CIGTGXYgs7IsYI0GkssiqfpddSIPrsnVpY0Li8uq0mw+EhDmuj03VOrTnBfiSVJDgQOrOYE6SikE&#10;LRmHFa/+zbDWc3RtSoBuhIqtrNcOQMZxv6EK0yr/IdlaimDBkyEtOD0fbU8rtJCyaimnht8llDLo&#10;oIEH8kplq5yQJX+BTdrHNzv49EWoQsCSzSn7QLOXdCFIS2ddTmtWUxe9ksiX7tCmf+ZK+Zo5WQPJ&#10;2L1Lx5X7TKzSwiTbQeOMU46aW+QrJC3eidCg6BIopSL/xH267e0Noi4axSxsPHKG0c1QwAUBp4P9&#10;9KEP9k8O8SxpiRlAwc4OnsftY5fDNvT6sm5stLIZiBY8XeeqmrJlIlyJyEJN6OV4cwJ59LrkyT+4&#10;hgfX8mMH6XBgNd+Z28Lembi3A9QDHJd0JnVz6q/txYqraj/ric1adsQ5LvYPW7ijlRiH6Ly+hrgJ&#10;D1+YMZ4coXC/snMJHA5rxgN5sz28dvXwgELa2JqrYb+Rw+t67D0nTDg82pRFPxvUoS1ErnjOeyN3&#10;IqgnXFqjevXni8q1k8x/WcCrjjNJMK+iK3qXTot9onv6BPUtlpIiTaOAjiuOtBtZzZRRw8wQXMAu&#10;bmpD11nSDRQxluVvA3TLIhhcQgqhtPNN+gs881mqO62oFFokAG2ckXDl2Sp2lXvUWQuM2u+aFDsv&#10;STWSu1htlWWK6LdJ0c1mLO+HzmBVNqxgSyu5taghNJVyx4eJxnO0P2dLUMWK0rOFQxbom2F0/8Vi&#10;v2wpV/XgmydSqW+5PajhwMcSRTxj6mxrMm62H+ygF4lq1McT2KBy/OQVGAYlQMzaEmMZo2aW4mvG&#10;XaS0RSor44ovKmNfBx7SDjzBIfkSlXHx8EuoSo+jF+QXp90MWMZzDemogdI1CwxcqBKxJD3ZfUUj&#10;/DyuBY9bB5oeuCSrVdK0wDaweA5vnsUwAsui38aRMk2/OUO1wk2pbIsK9ytOUTmUriZnhWu8J2Rr&#10;QPKtLqrmMEoZP2ZZWaOUvRbXeVxog13UBI7Tot0SrV5j1+XNukKUq76/RDg0pmdzkSMUMXRtKMVQ&#10;+nt9jVROrYnGr2SYVWKa//Xpr2r+4md9sSJegrKEUf+Tv/G5N/jmP/mT95Zfv/7Xfv3GrOk73/mu&#10;8utnPOPpfykw7zu/UxE4fX3Jl3/F53/+57ebROzrQw89RFhXf0s07IvPnvuJH3/JJ4oe/94XfX9L&#10;7R7dgN96w5tojxX+mTaV2Okf/fGXf2J3wvvf/8Hv/b7vf1dD7X7V13zN3Xc/9RvufU7kGBO+HN7w&#10;JlZc/9Of+l/0dH/4Tx786v/22ff90v1hmtisVSIlkCb80Xv+5Fu+5VvLTqavb3nBC+6+++4v/9Iv&#10;Krecd7zz3X/y3vfd/6pXfpRsY/TiDz30vHvu/YX773/mMz7fPIjWxnuMOfbb/8fvesub3lhJyHvv&#10;vfupT332V3+lZ1SivPjD97/yVR/9yL+RF3+QWFzjbwtJhAHgJPCG44ZZvHLlsX/0gz/aUrvP+rIv&#10;+7zP+1vEHhfP8xvf/LaH3/u+V/zMT/mB+/A33HPvD/3YS2/lcBD8e58w4fT1lc/+mr/5eX/zvyPy&#10;E3NTKQyXH3vsB37wh99aPjjqNnzec03AzN/0pje/9eGH3/dzDjhJGk3E7A/92I9NY7OOTu7gJuVO&#10;k6gtXkhMyCs9NN/5XW9tDg2x90+9++6/86XPKo8m2kLyEbz8pTateNub3vhnH/zgj/zoj3zuZ//1&#10;0UvJGo76UlAIHGCRYXrBC18EVnYCX/KsL/m8z777eV/+LDMlQnzHQ+976P0f/P/IexNw26rqTHTO&#10;udZuzjm3pRGR5uVVFc0F/b5X5UXFSqQVKEoFBE2CoEASCI0tiAJGjQ0iihJREDsQmyR2QFW9r2Ii&#10;EPNVAhE0qaiAmu+9kkZN7BBuc87ee835xhj/GHPNtc8+l4tgXop7siXn3rvPPmvv1c1//N3lV12F&#10;pfgtt97y8ObNN1x8oe7hYNErwfxCZZglPpYmIB1V1oi1LECFhCGsW7POWVJ8mbCl5JBQN2xY9VSv&#10;W9erVq/aZefVO6/v77RrnFtdzQ8o/Yn6U8DcSu1IAIMo6RBQl2nCcOj0AORixKDwxvK3XL5HQsea&#10;Gl1+NpxJGkCrJSii87oTMm7GxHaL1JQn/hRKq46HGBBTY1NJA2A0gg+SvC4TVLDSskJPfJXEcNaM&#10;AKpKqpzke6FVvKKv0LLvFrCMhboIudveHbVwgXIQ4pTxKshbxd7GV4qkGeTzpAGtAXojiXzTwrih&#10;je+sJYqszzx0sNW6KHNjyLE/wSPvx6qJkm5Jg8TUkC8PUaTiWohZ2Y5rI0F82UAurTMW9Omd1opy&#10;tZVaemOy2iGUOppjrx0QGCyp3FREarRY6QjSG2sj6aZWfOfLLAE7qoxXSdb04hj7/WJzWhq7PXf3&#10;C+snbFElaTFRm3H8k028UKaO5iQK9xDayOhJG8EQIJBpW2IbjthR8x09k7jlEcHdSHngD/0iLo3I&#10;ARt23jlxCbCr+nOESeid0zypJ9MlbmmSDWwoWlwrfCWcWV5NVrqJC3oEoaIdB0nL2csSm8YuWxEp&#10;MMznJqF0iQLbunXxkc2RHBOjcRyP6JeRfjsM+nIMIpYsSj0Y/Y5aveZsKa55temhGq6gYQZBj1wA&#10;VqpIVJUXOjcCG7MYOqh9Ej5cPs7GjJJrdRiaWj2vN/ta/INWXpiiIdfnqPoAspC5swkLECQ1jeZw&#10;0QuRoxaBNhoKlVWFhAl5zhaXlIMYWv7Rt2GtMWlOHn8EAWrliKzv4g6j0CVZkSxqq7RjyTgnX3Ju&#10;Np5Tc0aG2S3ozpHM3psbFVsn3HUbDFDMCw3EyUUbyhcvMwiuB6dIbcrD54Q2HRDYoNDnZtfQmpOz&#10;PTIYDMc9MUBYnuXobU+SktK5wTW1uDfrkYwibHPo+SgSlTyHCHodidkMDRJ9xPArG9BNQ9BGNApF&#10;5DEDb2GPq6lHYnWnGnk6fcZzfFMd8Y2VzASUwT6mEMMJ6TtkN00UPHM936T00cr2pMJa7aYCWFhE&#10;IHMfCObV+Oysj0JBXpXUZVVcvCDD8fmwKmGr1hLn+UY5qZfQ4vxpT0WE+naikLuOUq5qKI4QA7vZ&#10;VleZESZHPigwlt8xoXu+BEeEAqgmC6TqjO3LCpJO7EtrqMsOYz9NjEwnoRSr4Sq3u+eAMYtdtiyF&#10;NkbLfEk2fEUlekve+tz9gWe2PdiZONbXMZAfInz+HldSaZp4sn8Rcth1t6cC0nzlK7duG/F+pVgB&#10;E4La9ivfesst+IYk0Nt+2an05qyFflQpckZiH/jwtccec5RblgtNj5NefMI5555HpDT9DWH7Z27c&#10;+FsvPfHxw938mhAnX/ymNy0nb2mT6HH6K0699F3vzv7eN114AX0gT9DeCz//+U/PPvu8zHIf9Nzn&#10;XnTRhc848ACH7nJNn0jHHn3ksUcd8eLjX3jZu9/7FQF79PdnvPy0jQcfnM/q4DMowwDf3Xf/A2ef&#10;c+6P//mfcMIcf9JLLrzgNevXri16dPl0Ilks8Z+nv/xkYmsvf5cOFH73tNP+9ItfePqG/bUsIeXJ&#10;GRIp+OfPe/X5mTo+4uhjXn/+6/bae4/Wr+rw4hvp9U97+cuuv+Ez7zEqmEEvI+pnKf/QzdTvyq5T&#10;jqui//7s5w+/5rWvv8vMqPtu2HDhG99gyDynNMWjjzzs6COPOOVlv/2eK96f/b1vueSijQc/xy1P&#10;eJpFXu+y21PfdVmmhX02NNI7f+ihh177ugvKbXj9hW/AM8uO8qOPPJwetA3vfe/7b/5i3oZLyD3r&#10;luV+fevuu4sAjnTCi0/63r330HcXvPHi0049uSOdmtVmtTwri2jqPIk4/KhjLjj/dXvvtcfUk446&#10;8gj6f694+cs+ePW1mA4Q1D/vnHM+dPXVBzDo5ctoDVkRQQlap4qHTTstsFp17o/e9pajN/5fshBt&#10;JBCYt+bgA/elxwm/8ew3ffi6W275CotK7rjjui/fcvpRR0CeCspO0lZlxRdCmzuKo8tiEYlBjco3&#10;VOR35UUSWVUHfAcch2GPi1h74zDpzQcCt8O1a+d2eUpF8bZzc2HVOvon2lAiDysO+bFSPumdgWBN&#10;vLwJRuDozc0TtOmxK/PyeWgrqyFet/PS29yy9FdjvvWG6DVHJlhzT8seBGURlVaQLl+GmjUacjxs&#10;jpXXLh1dXXgRvEUfnerGG9FMMjciGTkRZSj073VPqk4rfkFnGkgp3eRBWKWWUxtldNLggrYBonfJ&#10;DK4htEuE1LZKuAhpp4MJEShUwoo9oRaTb0dMNACqMfQ3Dkrkl8Y8BFvnYAkPc2wISk2CELWluXMW&#10;7YIVPg6nSiVneC+VKL1YHumCMbHZC5n0ipMnDNHeWmjfqWhNo5RmMXKrhKFNYqgOLZSUxUdwrts4&#10;ZHI2pYoCwpCEa5JEXyzXoq7ekoaOBKbSOaAby31+/9EMbKQWHv/sp1WzVO0d/MJqFvAOqL63qVY1&#10;bjG40UTX/GJvnghLFJDEJgLrxllMUsKhZ0oNTpRlcfxk0ya3eYun6lo6Xlavcf2hp9gnbtkNfjAg&#10;/QL9VL+uBPexJ18EuiRvGKN1DARvcMhR0wgeaV/2cuGg1fBYHAryLlnAXIm5VZb1DUHsLWNSb5PB&#10;ccSKZaa/RHTNnVB9QBCWtrICmdOOZMIS5AilWqTK3Obsha8gVJadxUMyiZmQdu66RseRs/iiSqjR&#10;KGG5AUgYeXUSHMCbTqcSvVTM4bGCBAJqevkMTYJtAwIKUkQpNb5BVBdBGtRN6SZ6G+QIcjd2RrT5&#10;heoXMeQlYabGYOnlRb5YFbQxkPWQphxp4UNSVKwgTIQGqFzO6Nf0rW1WW7nuVppZrmseLdrieFSX&#10;tW9DfJIK/oMm4EUN0Mz1MTIB1KU/IGRiTFtHkZezBYMsIRSdzXXUPcuvkmgxja5WDVDIzuFCxOtN&#10;1exb1tdbLLQi3ilWvLUkZ9ttDqIOee6h6YXQ3KAvLNl1rKD+qukkDT8j6pJtHRMWytcwZXAWNGTM&#10;nKxGrG9g/QKrSiqOo1tkoQEhXu6lozDCsYTYcfazXXHUHRQy3Ros+snn3h5BjtAaCGtqamLfLcSJ&#10;XpXY+Q1IbbwdS76FihrP1FrDXU5dKdNeUuoU+rRott1FbexwKiUO5YrII8ANRVM5us3CpFOROGot&#10;HblY0kdXDE9dWw6Ee7xPOTYk35VxvW3aQ8gEM75U4PluzGnHSaz6CM1iNkiqYhvVY6PwrI2t0sA5&#10;WIh8Vx2nY2avYWC+8PEuO9C8jQZ0j4Tw5Ee8pbD5zq/9rXOv3B6VMjOoX/3LbWPCDAgPP+KIX+lb&#10;yH7gld7g1R/64Mtedgo2/uabbnz8iJcQbH53RO1ee82Htv0JE7FMAT+Zbc4/+/i/Ln3X5a10/KUv&#10;ffdlbzfPvQScyIw52qVgz733uuaD73//B/a9+gPKXt55++0lTGyK0RrxkOe96rU//tGPoEF5+6WX&#10;vuTFL2QDYOowiSlHBjD4Ofmgjf/hnHPOA9l77jnn3nTjl3Zet9YX5FZON7zq6o9kTHXKaadffOH5&#10;GcJ5i0Aw2oh/ijjYgzZuPPfss/Hib7zwDTfdfOP6davVBeFTMUAu8K6+oF6033PFlXfdcUemdq+6&#10;8oqyT72r2E7r16259O1v2Weff5dF13fdfntHkrSymvjiSy7RPKdidgc7xnuveG+Gu4cfdfQH3v/e&#10;5Nt4xfYKKZ/V+jVr3vk22YbL3oXfmrOjWiWbz+nLs4zAmelKy4t7uzcK+9Grrv5w3jVnnffK8875&#10;fV/UEqW2BU9/73nnnPXMZz7z905/BbjoN73pDz7+8Y+tX7uObjm1pjIRFzTyVPvBkmZepwKcXHfF&#10;uw/esK9gYJGcRqnygJXLu/Wr5t5+5ivu/+EPv/ttPsI/ceNNJ/zGc9ctLPi20YrvzFFW6s6ajCyF&#10;0WepY+vzYVqGenGZZ6a/7PGCgQ17Yc4P1q7ur1k1XLs+LKyLTBrUDPyoQMT3cBf3+U7qcpCtDatN&#10;NwQ8KA5ioSjJ/upL7tG3oZhJ1pxNn6kbNvvxnwmJYwc2YH4nscfO3iDrbifUEzrl+b5cs9DaixlR&#10;MDctBMm8SeseWVSJjs7bZNq6AJk089oyo26uWjSKWNLRsh7K+xyVkRR4dIoXk5V/BEkI0jRQXZgI&#10;0GKPYn7XCXtngp8XijmBwwM2Y9OppE7xepbDvCVlV9KMHKIsk62haYErNEEjdDoteoXCx+JWPqWo&#10;03rLgRFgDx5W/0kKWLCcSAYBlPIJQQcFME77lDkec9iqr7MV+4Zl4eZZA0hPGyvNzBHDquQOWaae&#10;FLjQwpgMrDyXcSrLRx+vaTIz/5LUlygMZxV8TjUH9USsIjfz5BYwROvozqXdseQeemhx0zfn/82/&#10;8Ts/xXObalWtWZXmB/6RR5qtWwm3Bu6pYse2SawFn0ZlgNu+m2aJi4YnzKCy5Xlxy+ThrRR/TJaB&#10;as0cjZN4N5HElE4enhpwpBbtL9IZs2if0OaEw9CJ0K/6ciRZUMukadnppPGh0YlWU2KS6EPi0Qsx&#10;WlsXF4nFoowseR16J2y955JcFhwznqthSBX1b9QwJmS8iTYYO4enKZWvDIMyYqlQkyttZrRcptru&#10;wEg7COJ1MgaSUU6bayzCjFwfHXHiUA2atDwz4BauFsJGQNeECmalyPRnIA1IucPPcdIWlYIjvgp+&#10;jcYKhDQOzxykRuxH00+62HJDGvys+Tlte60vYwdgk8j6Ce8K1hJhYkjGAl0mlTlOE9XkhfVK0t56&#10;pCYoJIRn6GkU0PspvyZYvw3GUL5T5JurqeFNacNmNcFX7LVVokt0JVKdQE1RfVHxBNUwI5/Z557a&#10;4LOyyWP3eZ+xStsi7n2bNWV9M/YiyRBvaLtj5GpXZYLU5y8R1CAJj69oKmUuquZ8LoPwnSDror22&#10;vFVHJ/L4IJIaJJZJ7Z5kv1Xjinz4dPxzxRHtr2ESnbN0Ikwk55ms9XyqEvpNmoZFg6qGxEo8NgKh&#10;LnIVbLUYxmkdOEmWd24WUPEleS26Skgo8BaTnsV27fuCfbUpFoqWxYRk5o6xxWUjb0cgXhQEaXpd&#10;1skVF6Syzrax6npMyGIpSuJTo3E5gVz/F8sBjMmlEyKcozrRQpqi31NZ7OMt6as0M7cDpDJKx3Zt&#10;MjSabMgg2fcKwXMiZCoFY8mMvfJ7qf66p7OA1HTgbrI3knxhnvbRJJytWjvZLaz4RTtEVjPRnop4&#10;/+avtyFsLlXK4FdJtbucWc2a51+1pNlZJNWjOmMJc778tNOJXH3U97g9X3/yuS9mwvZR4W7+Almd&#10;Qa97guKpb/zcn2a4e/m73r4chBWMhBJor33V2fSkawz0dnXG7Xn7yU//CemT8f2FF1380hcfpwjU&#10;+9ySUKT76/dPP2D/q6/+4EtOfAnAz4c/8rFLLjw/tbBKHYV3fO2ubBAluHvRG85Py+lSP2UZDk/f&#10;sOFD13z4pS8+AUrja6796MVveN3yN7ECDvVf+NLNN3/hc3ja4Ucfw3B36unGIZWfA9TOy5zGflaA&#10;l34RDQv177KCJfeFG2/OhC3g7vKqWzPDZMdgOu1U2YbL3rWSfzptuyjIu221PhWZhPT3pFXOuwZw&#10;d/ukIhs/et0nzxTQS8rza6/96BsvfH3gxF1ay9Ial2/DnLfRiCRS9MwXnnfuc/bfR+/jZtKyZhSN&#10;cl23avUbT3/FGRe8gf7hJz988Ma/vuP0Y54fQhZk6WJKqAhMkCM8mE5DXzE9tek08QC9iWT/cDhR&#10;xXrCHiXZVqsW6p129ZzDPEcJzhGxI7XUz3qvbZ8a1iIpncAvpgy09aJHJzCtxwLX/NKydQzNMJyg&#10;HnUI6I6lze71+n0OEuIaUicZxTgAiIqWckKmkkX0CFsOa2grKWNBYFVQoKOzbx4Ba/pOISkv9e4a&#10;KiM/3prIuLUF6z3phIQLmcVpQZogNSpYb8854hy7QBvuLZEuaqeUhIqBz0SqE2TK0iXFGjkxyiZU&#10;awZgolQoFGSqzdtR6xAh2IVACOcgWwF4CjMTXhmay0nONgu2uA+hldbpEjbIsKDRWG0GPyFn2mZA&#10;yqqEnNTVpqx2xmlqOVYeINriVWS4ExpJTDjgmpeiE9d2Q+SAcWUF+r3KdJ5aKRmCz7N+EYT3NBgb&#10;syE4KjXLVrVxqHqyRrqEcCMxg+GAJwJx3Fvcsukf/ueq//PXwvr11fyqsQwV+mtXV3M1dWKnraNm&#10;kVqydfdANiq+GEnSckzq8nLZcWSOHzeOlNK0P5fioDek/xGdG4jRldKSJEdq0rAxXvZXfKiNJQRL&#10;0qUJgk+kMmvSyEKcpMBckivMrfwDz8gmlC7t2OrOCDk1yKAe0YSqyD5LAx5jBUmVYpnlGEJoQR4W&#10;H8HmXY/hmIzgIEUIliiuC/cAg66qmiNr+2tBL/ziaAJzVnYlH43MKSGXZ/ZYgoH5DKi82ezl+KhU&#10;ok8Yg9/6WJe1EG7zFI4NFxHNshqgI+cjDQ4iGNHQkll5fOnb9jafdexCuGnDkEm2JlnIDLdoLXHT&#10;EdjVCaRBmFQWKWQqTuZrmtvtXRvcnHJOk8+TvwIw8jEQLL0v5QxoPKnKSdZq8U0tGZabTdGjKgod&#10;Ld7BlSvKyJKyvgnlsjmFR5MSzhyk8Fyk5gm7J5j4M3PceVCKhkVLBDT5V7FVRZR160O2UtWcfhXa&#10;SC0poPHK6uKYsax+028HX2rQOmyp9yu1A7Y3aTvrpYRcMtIDUDxng3PnlrjZK7lJJfjJ+VY44dku&#10;yylo4sTNCJwNSNB3MhaTkQTFSUN7rw4KKifjBOm4jlIa0ZGAKsVHISIhHaZq1WxeOkUrvk4t95+W&#10;ye5cO4MpEpZK41UeqNuhEduav+nmyOL1k5YaRsV8sTCh+M5yycbVrSEOFl/1M7dUtOsUNGW46tqw&#10;sUKFpVR4ym1q7QI5tb3EBYM8FeHos52Zb4qVQNzYtge3H0l0KuxWVUIryNYu9WjZaQ1uBGk6tEWl&#10;S+gwsjdBq5YdAvEe/fwj3lTA2pXQICU/Lbf1roR4s+b5USXNj+eL9NgnCf7Znvf4Rybe3sZ73J6v&#10;GyxtiH47RWFt/w8S6F1eX/R4lNWf+MhHTFZ9wHve/Y42KL57+cxjsHz9IdBLJUO3mLx5OTb6/v0P&#10;XHPVVfjx40866XdefnKroEUlvd4vu+HD8vX0DftdcNFF7xV5MyUznfrbv7n3nnu2DQZyMbn8sssz&#10;OHzj68/PLhJaHbZAfcpuKpeIA/nFLwb+/PR11x33wmMPPGDDVB/vTPk3P/9Tn8ITaMe97a1vyYFC&#10;5SCt01prShAqRvre9743VV/Uid5dNkJaaa99RreBZM+7Uc6TD6EcbLYRDr71RuF3EOilbbjpi19w&#10;s/25blsW3m0j4ZzlI9fDa66+Ou+aV55zVuc2kx4F9J7/xoth6/3MJ6875NBDf/05z+RxcmSpYaL8&#10;GAoHZiUkS4B23f1px//Gs3PYCQ7dHH5bvuxzD9h316ft8eMfPECb+9377lfnI3OJQWW06KXxFvnb&#10;NDoRjdLUIjSBjK4ZedAKgbWEtCLpc1RNb2Hg5ufrNWvd3CpT8lFbS0QRRWxSG/ApOCIo5ai3RYlj&#10;0oA31VFbcQ47QlkMaYI6rz6iSVLLa81bVHGx6Yi9jWw1lGSmYBJ0EVSLJFS8ixA/08tNhCYJ6PVB&#10;pGcGt95aZApdXADMLuhHqX6Mlk/ZmvYZybCutBHvc0/xXiXLmmCtmFiCW7KRl4CfmLdBzUJaYlvM&#10;zZPaPpnoE6AGpJ3DYBXAyu4UPRbBAMplYUDIalKxdkLtJeyuLFAaxNlC/C1iVK9NyEC5sE6LjFaW&#10;DrK7hMRg67Txt/TJ1kFbuPkIoL3GYl2GXZUmkHnLbJlat4Xgi1rtIqYWCUvygQw4agnRm1FIg9Rq&#10;LCXbjN7ZRH4KvaS+gRpffoTKfiqt06xAjcjmC0oRIgNDFgs9GPNYROg4Wsxy7mYY8+CAZer1ZLRI&#10;73BItWB3f5uO/2aP3Vc95an1cJ4gRKxX9XoLbjiKWzexmJY/UikCpQXyeIkkyXLaEtClGtslDfbh&#10;z4WXyc2CGBdoOkK7KMi5xR/HUjNZpD+MGZQLgOVzn5bi46XFzWPKm42TLY9sRotSZOQMWW9UBQLb&#10;fWuXqbbgdMxD/xv0WKYRgDj5v3woA47WnCNVo8zLUG9MmR3ka2vw/Uyp1c7Mt1ANS1AcIqlAp/Mb&#10;hHE33ynktyLEOEhvF4K3HCZhsrWTZCZ34tb4OOf9ydbfSLCWxmtB3qSszEWroK2A2mKqJln5kZ4G&#10;6Xi47/NE1KrI2/iu2EosvVaDAZzElDlDONQDp/dJL7pn2YWiXBO7RiN/PbjiaByv+u8hQZeLCeYJ&#10;sEOoDjhX74JR92ajtaJrj+OkypgSg7aU9cMmlQYTLpdAqx/34HVrZs6pWo0u0k5GEgmxVTRUqcDu&#10;Ipk58OGa2WzWsoRsEvW526ZVNbf2pOTLwtIMh3EFNP+8XNgCPoJCtBMQcgWUG3ybO2jquTyO9FW9&#10;LDdjNt51GVPrtSUz7fiLBrtEbm6J038ZjvalvshxUDjELGy2H9eCcnuwA4y2VHz28QyL9B3NaLME&#10;6ImoQ+KvMKlUi7re8BoHFX2yDfDZdWophWZJ1nBCEaTYaEOtqmgKCr7taFJbfsfB7EuMqX6cTmyB&#10;n8oy8T7z4z62TY6Zc02uqFsqXbh64qiEIWXnbmrzNtKUni9zuqp+yPlbndyYEF0ZoJ6LhVUjlgy1&#10;5vdSm8FH2wp1SGz5Zx0iC86mqJWNbrlguf0gm1b75trILJVRxOwstsi0HeCLKNATXvpbU+bb5fgq&#10;pzRRj5FqYlkFPfvJGdcd9Kxn/+q2/CW/ffJ2Zi9DvL2dDuRtE7xZRfzq8y94rMnP5557NsGtJ+S9&#10;E4uebcwXv+lit3Ifq01wmDwB9UXX3wtFRbzS1403t51J55z1ux2Q1LVztLeB4mw7/dSX7bv/ATjv&#10;PvXZP01tRyVvw5e+9F/I8Ck/lc4668zOidzApwTtYlwG7XjFTIbhw4/WOcvN//X/Lm4bYZsf183f&#10;tUCp8179mvXr1s2AiCoZ7Xx6eJx15u/tMr3julLG4mu/fffNeXjl/YsIXthr6a2c96pXt7HGqSOJ&#10;UbtVEYyAx5ln/t6uu+3mlvf5uhUSm9Nj7Ov1vIVM7Mvfvf6C81d85RW+Tnv5yWRLxvd//MefBccn&#10;4cxjri0RZxpY3GOe9+s7rV7wViOAusSQO1oFGgF10jfHPO83sB13/+M/Itwyah0vqaZYOBUDQI7P&#10;saOaKNtq1tgPSbRqNRgSE0VVQ1Sr21uzNuz6FLfLU9zanQJ1qDAJ46I5BFl0yCYodmM2TZMBjwjD&#10;dBYcUAMqWkfojWlNTw9WRA4HoV+zHrLSDqEIeZuQtKLBYxqZCL5AD8IOJMqcn6vm+n7Q485geuEe&#10;uYgTrZp5y/t1UsRTySv3WWNZBeh7oXRllDae2Dw7WLUK5rxAcGqjNgmeaO88slW85qZGjj6hh3Du&#10;KBOuwKII6yv2uUrChGBrlGaXRhzF8pfCbqDZlfE5vnKRDGzEDHdR+oqyE2AGrGzb9Ry9Yo+TxpBZ&#10;3aikRDOoisWG6wypskuwm/jatmUgyIalkQ5mwEQhz6TFpV4ZtjHLGpo+eSwtOwEBmkAta8KoyVhY&#10;KGjQUuTWCinX4TeYQm6R5YWpxrak4Atrt4YAsxVUC2Zlmyp8bBXGOW1bqY5TYlE+obLtSlfbSkmy&#10;8bxhoyPhQCqJJSV/XdERLuQbJdxUi4v1977709v/+p//9n889O2vjx74x9GPH4hbfsGbMZynR9Ob&#10;SzXpHear3qqwtKnZsjlupn6vcW+pqRZHgXAv2WXpUI/jigWVAslYeDwZLY1HS0tLW7Ysbt482vLw&#10;0iM/efinP/rFPz/40A/v++H/851/+n+/99Pv/6+H7rv/F/c/mLY87BY3VeMtfT/qhwlHoVM17rBf&#10;zc9XdIRTpPKg15+f683PD+f4azA3T/i8ml8YUZX03HwczCVmlYfVAldks3m4Nwx9OrvneoP5ajBH&#10;D/7XPp3sAzqQuG6KjLt04vT59CELAf7rqH26N/D8g/RqfW4MkiOjUnUq5zjKiEw+WIFOPcbBlQj+&#10;axpKsR+4N5AHRyh5PpZEbEEDMroUNKOKiqMmS6kZ1TwRIORWJ8AzDl7iXyfyqyarNQGnRVjJvxiX&#10;uwhpipwt+c6IfCC6m0skoGROVkUUsxxgUrol74Fekw5yxoc4Tys5Z2sFfrLAbgSGT/hCInw+Jh08&#10;iZswIwj7vS6dG3Bo1vzVRlKJj7bi2Rldn0NMCoo1R1cfLmg5kCvOB69NSwn+56QV2pGQLe2vAe9i&#10;zzt6zpFRnB70R9p3vSHtQVL1S5dQhdOJ/b2V6Orlv+Iops/cRhhaYlTZGacP6fIJOSUvtid+wcdq&#10;kkKllxL7nO2tFSXDLXkrihXa13S08H/7kkFBD/2N0bUP13004nyXp8l12Msj9JPnB+9viccKiKgg&#10;jXegc4cOxbmqP+zRnW5I9xR6zHsa6c6tDvOr64U19aq11eqd6dFft+tw3a6D9bvO77LbcP0u9ep1&#10;abgQ+/Nu2PN9DsFmXydf1yY8kyH/PM8AQ5ESWGTm4XrOl8ZGh1xys0HKtI8afoZdq2KBGMsHflwT&#10;6XjXN9KeQ49x8VOYv8Bbrmn29hB4L/8kc+5omYvW1ZfKR9RRjm2JyKkab8PymJ/pYrsmxCAmFvw0&#10;ohZTtg3gNFW4WoquU6tn1tDH5Fq7Ff7/JCKqnu/AESeY3enyqNoc0L79GBNMhagrj4KGE0IIUmH0&#10;aunzkq6GeF1zfPiY3yE4XiYJ99s3W0xn1g7dbpJm4mwpign5wysphG8v9M9HtvLOJ/7raU972vY/&#10;eXd78re/9c1f+jfedtutOa3ql/ADU3vwGWee+YRom/Ns4ohjjv315z47FUOwqY6OIPRDyK0WcoX+&#10;tb33PPWMMz79iU8Y5vIlZ/nFz/0p1lknnHTS/7HXXm2wXhZTlKiqhHWW0H788ce957K76WT68p/9&#10;93PO+h3ukrXT7ht/93c4eY846pj/SGZXX+SA+tb66qfqhNvSbkeCZNynH3ro57mJbdsg76tf/WpO&#10;ijrphBeV2kQLF+zWmXS/9t5rz9POOKPUNqOZsr0jFj+4x9N2L9FoTg/4K9sGKrA96YTj3XQYYRZ3&#10;BVWblSSvbMMrTj/jikLbnKbGwlM6cN+dG/vpI8Q75zq0tvurv/oq/nTciScpeV4+wbscctGKr4sU&#10;bvrm5FNOfeslFyO6+f4HXvtvn7Yr370aEu/Ssm/iNJQk7b7rLmaocyo/1gWGj0h0ydfn5HbfZT2o&#10;VQybxNVUoYwx5gm4RDVpC4bcpzS8XwKWxZYaaPklbZT9VAvzMD8fVq3mJS/TenIfRRun1Z/UxkD6&#10;DsXt2wqDCtmqrPIV4Ja0OlVufo0LmTyvWtGgsEPCSzO11avioE90UMNrU6dbUImriY9JjpCSztXE&#10;a3GCuHQzI00aaCjaUKnkkY6UKIODwI2s0vOpec70SpMRbrBFVgq/ywiJcdLAIG3eEcAkYbEptKpg&#10;FRV70RszzGaSh7/BsR9kiWumeXMWyaoBT+b8ZzmUK95XE5e5FOHiatmpUcsVc+kgETmVxiijDser&#10;7U9mdtoQnMxNHTHHDzn7w6uUEh8FInenMs1l5Vpp7y5IWUHvgScRCG7hT0rWPUEnbpKMoKuoqdi3&#10;aIyrrDTCxGK0KqkZnSSRy4NAwS/JJxFry4VOro0Dk3dBBUcmcxXZLVZmEDVYRWqEy9ipZbVCZiz1&#10;b7FavuIPi53exIuSAXcwoXypwbC3RIjXNYMRuQwWJz//8aYoBxqDNzasYqqAsGoGRnSIcqg1VA3R&#10;m14XksGYNmsMQYOeIS6LIlDNqgSanFCC7ETgGEXsUDk2afnp0O1xrG5TVbitgNvs84SpLyIfJMJx&#10;nrJgFd4gmGzBpa4OwZuWnw944QUhG+YAdkJoQSc4egaAsWJhiNCPAanXrF3AZTyBniVohG5PFQ42&#10;GkzGJ3jd2jRdC2xM7cGfeSMLWAx84OFkUWLN4yJ1L6r8PQXjpOiTTQEZWA3mT0n1FFB/h5gVlSEH&#10;xSWMqviaFHPQkMpjksVBJZth4TyrXBZxi9pWU+Mq6OJVhakBOeoQERoL8gkFDKEY7sq7D5ZvpTpx&#10;DdyTKSSKfoIPlmSeRJPgc4NXcW+M5X0qKn8ICluEynxY8lghCVxk6lvCq3h/9foie+FJm7nxhTP2&#10;+ptnrYbKgXFwbYe4m+qPyem2HatRGzRlXKZdUV3b3Ja/CUo4a6XWDAGzjTg6fxlTWJnx9Z2/Dz3b&#10;/FRZX5e6bLnROloaVYAWR8LqGQpGzpZrwDCQH943A5ZEUeTVmF3xzWgrtR95KkAikbOIXeT+QrPX&#10;pPQGO266Ba+4JkQ1yPoceaUX6IjeLTWHd8y4rtPNm12ueopLfbp8eikV+U9OXwxsspKxEmmht5as&#10;a+7wo6nk1X27KTMafHIgVESWRuqENwNzmsCq/dgBkZGhPtUVLDPlwtjM1qpkHmm81dQpBfCaFq9s&#10;T0pVDsHzLWnbipKtmYHGBDyWlj2Q2vLe5Dvq8pRaOGwufh93FMRL2uAMw2bWDt15512ZsyU8TLgX&#10;8UszFcK33XpbhoW/Okkzfe255x6/BDzenv7eRyW6f+mG4SfE1VwGgx16+KHbIu7y2Vy0ouH74497&#10;YYt4E4oo+B+okQjpUHQ+HnboIS5PMTF6VZuF+SRS9zZhv+rIww95j2AzIqK/dtfXjzriMFmZBArE&#10;Emkun3nU3NN25OU09o76JJreykFX6Xznur927TpcMky10klnylOAnz/0cK4jetHxJ5Sw0JfJXdOU&#10;b3m/Sc/a+MxuiW3ybjrEC9+tXr3Kqgy1/iDyNvwil/0cd/zxXWNIecNtA478tHHFPfugjeUzU9kh&#10;oeSYn1HHvAJLmy+T+KBoC3Ng1fMOOcQEN1Plcr6oWc6h+RmkUNXQIW+153/l1tv+7cknMlcwXqSu&#10;V6EiVXC74df2Tlj9OBHSJsQOqTPX8iMS9K577LKT3dP8ff/80712XSeLTWELsehIKt/SLhvJgpZg&#10;V1CxFeJmeC7Pbl5ivZhpqVat4kV94mYHSTpu4G/DsYgiBRlyu3IBgshVUJ1efbQ1VaHwlF0WkwE3&#10;NvLP9Ctfqcg5CUcJ1k7gCsM+Fp8xP8xApycS6Ko9ouSDHS2xAJK4x8S6UJLx1nMD+hdCEZWAU8LC&#10;AshFVIhpuq5Lg9hhk2SjBkivg7cKa6+TFImmbYfBjBUIZA0GvG4RcgHJNEGk1RyKRe+L6DI0oDIw&#10;jrKUS6IpFcaGe1knKSsEadtphbo0ailNYEj2iWEFwNwgwppEtMqoh0NZmKURA6jqHGmhW1tma4BR&#10;Ek2eegglkZc3qZWRqd066ZI9KRqFLh0VsAgG1j1CpJYTEo8oo0roIBjOkfIl9D3067CEimG88T4v&#10;4oOu/CtvqzBm50XVy5CvkphaeET1QsqpSHD/8V6QLE7wXBOZvTCop+0Sh52EezVRJAWyoyWCFaIC&#10;zCYElDbQY4tIWFbayIiWlHJaHPdTHxfVAf8S3x+z7pY+12pM340mW7ZGSV1rVGTjxrJ2H4up1pqX&#10;iRKvldwJyPLhykeRRAImWS+VTsakQozfN6HZnvZmc5gxKRv6edrIu4zOnkCVqrUcsixSdyJUhlYY&#10;HkIVI0h4Nczk9K8Tu17CMl+h/Eqd1XogSuB0CpqCrgZMY0m8ykNEcoiNldzwMR0LUCaiiMXuKhIE&#10;HWTPCppVyQYk8Vy13kzQqMSeVfEvSx4f07aI2cNVCiVaohfhiQAdbjy50isYaEGsZeXGlzT31jpZ&#10;Gsk1Vr0t4iTzSE1VtSG0+fwy9Qs4o5wlD0Cd2mQ5jKhHQbGqbReeEC8Gde9aZ4TXRPZgyfMazAWe&#10;06vY37L6PGZtGmLc6l+tjihp1xQSeUQTwecQE7N0raZkJko5I36ejOKRxcwEdCsOrApiu8DoM+mE&#10;OMeep2JKm1OrXShu7GkbXh9fWKW9S23ZqsX4KbgMzmS/sETaRUABcLD8uXYg7svVxmxVc1ftO9Of&#10;Vfypmq7C4Z0n67KEuSkfczwrw0Xb4S4Z+XwUt4wXGrZK84x+J+yTx3iIfL9pTEYkkmVNJAh9yY3Y&#10;AExoWGw2wYmqIKKoAHw3XbxDMCQVC2rEJjOxXKQVq66ijshWHaHjvU2pDYTyJb/KZ4II/j1U1K61&#10;fedFj/eawVwWZCLIPxb6dawwYKZNOvhKkGG3qVEWCRXLZZsEZhVOXp1BSqa9MSJI0ivWYRGvbQkX&#10;7ew0J1lrdL228Pncv60p7cijylnZOe8sqXvXTOnR2oLLfhXwz5Ay+NQ2Lu8wHC+BWAphApybKfr9&#10;s//2X/HNsySBluKXgbhmPjnHOB951NG/0s3ec4/HwPGuWbM6f/+/vn8f0a2P9dd9+557Hz9wpREA&#10;DQJ+adS9nEU/6lFZdFgBBVmUVl+qDsrFVOXXHXd+PYO3Zx/0zBXKXX23/Xv6kk3DCDKCIlj4wR/8&#10;MEOve/MBkxxhyFSQeW2Y/bIBpw9hKht5hq90xSQpd0/RI10C17ZtPPlZb7HzlwcesD/xw5BGCxsw&#10;Nl1WWikqKrXVbuk732m34SDehk5RXRdSuZXKhbEN37n7bj/LspvcjPbd5QHNK4mU7/z6N/IPH/TM&#10;//DLHJfJrVuz9qDnHIww6h/+8IfSYsJ3zHo8UUmz3ABWrZrPbsZUmGeEkw0u96bK0Hr1qoUs4kMM&#10;D/OEeuHngg0VL6ErAmytrnFjOYmB1ZPZhiHpGHtNXSOtomI34ES0trxiljKezGUk7cXNk3uO8Bef&#10;oTASQdbfJBwdL43RH8NrX6o1IgS1tFj3uP5XJf1Yy5JimbSFyQ+qmnTeBHSJPyJkS8LvRv2ZARhq&#10;KYX+3JwbjeifWH7ZI1w9Wty0eTDoUegVQ5QxhTn35P7GsZu+bSpMtjhPAlSd6rF5wyQ8RtuAkHqE&#10;0iGZYROapTQtknwnqQPVqTV3leaFGAfqEAxo0HeRArqOXGvyd0qZemBO/nWcnDJmZakQp1yUKglM&#10;YoMUmzH5TcfMiIZBzSxnI1YMmjfzbVupLCWTSkmWrjWLvJmMdjAub0OOtS8X9BUmDmJmRiiZXB4j&#10;xnmE8MZeSFdS6aJ1VfOWEBAdBHiL5aKS1fqEjxzayVUM1rQJa3kjPcIu50anFLsjNEHdlSrUUAMk&#10;Nl0kVAn7ndTkGZOOYGRlCctHlPgSCNHF6lmxZYt7ScRkCF8hQwFIciVtuCccxEQ4O3r5EaH6NGFe&#10;jOW7AjQaHWABZjGUqgd1MjungJfKWcuzTEkEksnaKSZrjpZdxjAIwlFkBVUSasUCBhYFS6tqm+mT&#10;eGDEDJ6Ws3LGEh8MVVvjoeAlhDICiPcQYCRYTUJDWVGYBUg2ycq3kmDkjZ7mshmMFAK8bB4m5Vr8&#10;yuDPmhxUQx8gc+CBN48Pb3mPouXnDDbOKtPeVa/dySrzF9l7bJLLnoLEFu6JpF4Z09rGz8hh6kMO&#10;UuJUb9Fp6mjBa9irM2DvW82wNbJ4M96bcJdnPcp/R63YtSU2rreNt+W4TrctzTHG3PkABrclvZWP&#10;84a0c1dcyqIlE04qjG/llWqCV7uFzHgkBDlJAjP3pZGGmVEuaZiJEu8x0KVdQ0ngrsKutF46v5zU&#10;LbJtl92aC6wzc8mkIXq+mISnqSZ7P2u54EXJ4XXW3Sq3pwTST5Rfslq+9BAiUYzWOGhloBxYLRIz&#10;CawAKqoEVw43GrsQAB6KWilxyHNDtx6OvSILQzUZBY6fHAv9u8jTt2pCwx2YP0JjnGNqMi/a6vNS&#10;amHq9GokD0CmWG9422DID0nqlRQYhsL4iymE2I3NF++X7cZUsJpWkNkpqDCPjLMwEG+0pwqgvJvu&#10;uuiss8r+YEnM47OZqXGvMe0YvwVZlJT5qI0qq13uAitzuQSPyyjRm3HYtr2bWtO2oHi4H+ws06jD&#10;4uPtiP1cwRNhr/kdBvHS18aNG4F4yYJ78UVvKIXNJF0GLiKAhGDkjPeWP5kCnDOI+pVKmh/r15o1&#10;ax7nK9xj2cUArr/06xz49Gc8TsT74IMPOkvPkg8/bduq6Q30qpKnQeqy+4/P+42bPv/58gpBF5pH&#10;HnnEBMAHlGrkKUyrhv9ZAEpYDE8BTtx+5N13v/ePxiu5Hyj6Tbs+9akEufPFxM8SJXf71vy23qbf&#10;Vm7TvcVchkBj55lpVn/v7M1xGw48MOdXW5Hj7BtgrhnKn86ybSg/9bAculrz2/S75m24+54V8GZy&#10;071+MwuLZn/94Ac/yMLv1mO8nS+Qi2bJxrzffoR46Zsf0b6G60b6SNAZixdbM78AakU7GX3SjP3i&#10;aAoZsljKtxzEEy/RPOLYKfoJYiqCq0106TsfTEICM5FU/V6SMCtxY0ZoG51alPT5ik9QfZSH/ljB&#10;aBOGhMNUXGFCLF5FJkDGP9E6GCVwmRt0GAoRjYesZ7JG9QS4NMEN6EPgdEyJxyQ2bzjE1k7EDDWo&#10;q6UmsuWYfnJpiZfNvbrfq9lmN1qC8ZOgZIUG0RxzkQSKaMxTyvXzyMoplH28/XK7bRBG2iRz2bmu&#10;vF+14cp7Ixa4QjuQSDOhVmw4Zoq7DSqSGgb4XWGjAhs88TgM2J/M9ClbhSUmVDpiPDTqkrFEi105&#10;WjjDKZoM0LfhIbYQJ6Le57aKToWjzbCN7GtbarVbA1NwPWBoo0TgqUUN/OdKAsMCdnDjGkQfS0Yp&#10;S9E8hNyooqoEDPDLBSwaKq3ClQl+BWWmcH1S42wbD7aWf/2EvaFQrCEaCKGjLHClHe5V9xvtCWYb&#10;UdVq0SoDFrTN7/Y2dOBDlC3ZwvdXIhlAChvDUEnopJWtZ7qkorA3AhKNdMXyjuWToEo5+IzpjORz&#10;lQ5Ts7X4HiVVukZIr567EBqIZlgSvUHCMtBlmreSyh8NtuXzDEHkcFeaZYAl522jR5FM6nM6aYKA&#10;1cCIR3GTGghZiulR5ASe2GK+saSV4zO2gFJi1VzUWUNEsDBy2yU9WKMoML2Sd9zoUcfufOWUez3N&#10;3MqCYw/dh8yGZOxWBRX8ktib9yv/Cibhda6LD5rjqzHVQdGaK5KQkmhTNDvAlEEStSWGT2uBkauT&#10;1wxqpSJ5PKI9QJJRhFPM+rLaEN3YNqm2iNUKu5Q/NuW0ypuDCqed3hkt89kikZ1W44YcF2RUoPoa&#10;5XjkAWDigisGujys6Q0Sh6v1pXe3YqVAkBNKJAOWitRer3CdSz52CFvvZyRbekuwWjYp9jMXHN4X&#10;VYAdY5DifuV49URLzhXzuPySv/JsoKDEb8wlHa4wgOKfJk2jcX4VGE3WK8QQtSmdLss1fT/g61uS&#10;fiPJfKZ7Vd0Q97vIUZTkXFgiJ/+iJDzz4MZbg1XuMu42waaplPuUZjuwXGuPRngF2oxDDl7O/rq8&#10;vvI+zRpJWDOnS8uyOtUgkFyXd207LX1EKTGi0lvGJc1GvQWqTqqxT7mcuAWmtgE+1wOltkQ3V9Or&#10;lQH3bLUOpXxlsIRz11m1JntBhegxCyn8NFjPjHe3kUk2dgdCvKWwmSjEMoT5K19R82oOfyK8l+nB&#10;qSffa3waPeFXKmn+//GLSNrH8+OrVq9+wsj5nXd225dPpKC3aAOgP6/ubgnUTJs2bcLJRHzmfvsd&#10;mLoC2RXAjusMbn0xyxJ8nodmjzz8CJ6zfv1OZTbeSmlLrW90ButZXiZD2o6ApZyrNAsxp5RiwbDO&#10;uDOtXrVmKsFrBZbbz/p49Guf/Te4bj7WFOJtSydEZ955rRhXLazqJN7PErMvI3v99nw42O8sndh7&#10;73YO673fzuAr+3b33XfHN/fff5+WzeAmqlNZjQZxeallH4fGdDbJt2E9bYKi8pQcpiLNJU1UW7GM&#10;QIOBgVhMMINtk0rxuTeIWxyZyeW4Xse3c8x34wT0JM+VhW7QzGJI/nLwptdSRzZ2cosQN44wOTo3&#10;5FxdCvfnHFEPOyOJj7laBfxOxYjJL1FLxCTOz3NoTTPZsmXLkEjePuck8Rx7PCL8QP9EuVfyG6QD&#10;JnDpkE8DQrfjxVGPTL+UvsPBuRMNeCGFs7BwgB0YZGtecNS1ayiaqrOMghlAfnfcQhRgBBuL0bpp&#10;LFkylKC34jl6gxpNXsPXAKrAJyJEzWHnklAnTENiUStJE2suUOUKnFA3lRYFMtzl9B+aQRC06yVQ&#10;Iuww5nl9EOqykqBmpF/rbFoCtcSHGBS+4r/SR+mzXgsjfcUQRc2FCPCy/xDMvwa5Sn41eypFys2r&#10;HI7tieoIg9WW4Q3U+JyoovJaUatWZhuJEc5lHyAZ1dguXtzb72KJMkUD1QISaMfbrF06kPG+Gu9M&#10;8dmGr2T7o8QoSeR10ohwe04V2mquZBVOPIyQSFvJ0Olx+XIDNiqiCkm47IYPKpYLBJW54xPnd5Jy&#10;g0vqEO2Q1AeXBaxtIJqXOhkmejEgCRgVITwJymGm9YOGbHvEK0uKlz5B/kI+XrPTe5+TWdVaJwJY&#10;YRURIhOrCtmuZi0UWDhpgm6YxzKXUSwku94UBPw5NHLqRFEyok8VUbVM5KqFVv144oeMEo3LF4+m&#10;0apmP6m87WVUfekFBAE3Uh8WcqlWkqEAFxcJDvTFmjshPwDqSGC4KBysJrHLPgIUVl09Jxt5uHNx&#10;TGCsIJOp1ueDvDfNWuNt98Eid6OCJAsuaP0w3JKt1LryxdEnVwY05aCmYJS89fVIC7GzQtTkS5tN&#10;QvFry24JrHWcmcSxBQPPxH+/oVJ0KSKSbKqegPpe4n9zbem3wdGU2gonlcMvuz2naXfUyk0GxUuV&#10;N7kSxHrvOrpln5neZV27v3K4G4tfkbM8Yw7Qt1Mmoeob6ftItFfVT8UaFt9r0DInTUTE91LOeNOn&#10;2SgJi1j7MqKCX/a9jOLSaAsjYcqBHy3y1YMFIxqQ2MpsfVouNiuGZri8pWKZp05mm7I2ZaaLuth0&#10;ORkVWceEIrKpvpLpHl3v2rFVC0lLv1+5HpRlADY/GhVs6q/O6/tyCZ3k2t0KkLKooREStXWxo2M5&#10;tfZui7POnmEr2Y4iATFQqk2jeZLgbaNgMOZHT1PtsvypdUrrU+08tJWmlgI3OxDiLd25ZMQtQWzO&#10;ZC5rV455wQs/9fGPwuLbgcdmBaQg5X+1b/ZhozGfBF/BL7OgdCJGu6IL6wWQq0TI4ESVTsW1aTqR&#10;eTYjui2eNf/0ww89lBsIfMefqlAnOMuySbOrY0Xm15Ug2Y1/2aVt++jIGbwxWuPTMprXr3RDTEW/&#10;ml/BC5R1L936vYwlYttzlMp4LjMB5xFCq51aNmHOu70NgXW+nER419GyTG2oylvdpkc2+WXSrqm4&#10;6eS6fcV+GbnsXXfQGiWDpWHxXsG6To/cbYWNUgSE1FgbUOvHpic/+JOf7b3TzrLQTFBsRQltyjZD&#10;p+JPazSFgleCkZhfQngyzprJktNAHvC4Zs+R1S8boZKdYJxQ5aO3vsVAULTpBcmdkWOWVgEV92QQ&#10;1UmtLtyaU0t8VJiMyBZLOcDkg2qWJgT9+OOkATkRYnOk646ByyHGsNOJPYrJIhKm8lqwrgdzQ6Yc&#10;RwR8ib8h9qhOEgUkak+GsrVU6bRNYbDyMqeazP4jaSUeyixrO9FMbMYioB1lGcsiNdpCSMN5FQ5R&#10;CAvV+J/lg5ZKlsictgh/I/c6Cikaauv5ZTFmI2sqNSUSxg+24xnOoSiWNauy0qI3Rd+T4Jk+ikbl&#10;s6CbKK1X4qADi+hCXj7kILHEjDreTMwhnE7zQrw15TrEhTZY4XFlb15eg02Vl+YGYonqpv/RpyuR&#10;YdJPxQdOsKi6oMVISPBkDy2QFq5kNYqR0IskB77gBG5mniSzZ4ELhBCXP1GPOpz2XODsJVS7NjJO&#10;kVge2pBglZmtKEabqDDtY1WflUahWdJS3oEqeSVWiZWZ3h9rcxrJYQ3IDqKsEz9OUKX2etFseA42&#10;XcRbQ9WeeyPld060eLVyKJfSGmTVvYoMgNWnNZ9BYuqVMOQkJblm5OdkpdrbKlGYVf5xoE2xpkvY&#10;VMydsHq7Atks4wl5plxFZBCAZHQs5QQvalOI1hFBlyvCYY4SYxmHh75eKF6TRlrdjNoyBUIkmLr5&#10;1IiWhS7VJnoM8NiA/71malaqp5pWkCmv0aAxvHSHavVt06bCMuhuYBmwMqKKQ+ksmU91+ejjwjJa&#10;ktLFhKwiAusWrrDClxBdTa9Fkq1JJE3e3AbtWEKsz/UujZcRRYBfN2g5d7IJQtv4qzoRIzdNCZWK&#10;ECOYhT0S0lTlrV6AxOnKNVej9YZca97nzKqKU7w5cjmhf4iPtMr7wpnoQ+p03XayF1wuYylv/L7s&#10;wi15X+/L9KApLrddPtmu97kDMpV/FbybSqL+l/qKy6B1KNeKMh6MVbkaqLQIij9FjTWewFjB2hYe&#10;09DhUfPPkX6HhkekcO5PuLltSKPneWKAPed0LEUSKy1y5RhDX7rf8V2MmGGtawb3iQ4ytOq4zurG&#10;F36uIsPK2zKvw2qGGW62NA1abWUYbf+bC9sHl887VwivXauIahuEdMan7RAlW4par6SZeG0psLpt&#10;JeUdWWy4clW+EFeL8d6bvdmutOpr8IVQGcYWcw9bjZCLneVsm2GHH2yyD6RdPflOGYidI7j/m5E4&#10;VjsQ4nWFOzcbcV03JIlabfPfH3TQRiBesvi+5Q8uzvrnrNeF4/dfKeJ9+JEn047T5VTwOY58WiOS&#10;Wi1IrjSnr0c2PZJ1J5wC0kWcybU/kvyKNKxfkTNd+VJvV4gqFu6C5XB36ro0RalKsJFW2sboQ3i0&#10;5tku6E1T+cZ+umI3bQPqJ7uB+zSLme4aaVObRp0/7KI5PZVP8DkqcBYy7CZu+O4e8ctU1q2RpsSh&#10;y0YWuM4uUJJTyeenmZjfp+7su5iiIp6xnZqsWbtWHLmNl1SMUrFjlJRkhcakycD0R+6rpSCpCUa3&#10;iAASqi2DNcnwEabCa2CGMh2ZYUxC9gUjc3JPlHgFoT3l1Z8s/6OGvWg6otzslLOy3kDBP4J2agEX&#10;fJfok9+VgqO4t8ENOee2Hk04kJYreqhIQz6EhtFhj9sOJw01pFT1nONAkCWClZwOxSrgBsFStN7g&#10;xlQ0JhDopCXGZDLAtJshYmD+klYQTSSOdyBYiyFDZfQmfbYqEefOUw8ltiwshW9GD23twJdCJYUI&#10;Yv4YeDFbi66UFpZEwYGPCgxJhe9lbfGEb+D9OiKBltOVg1DH3AHLoVYiTuY9TZ+A4GLxPgdpIWpq&#10;iYAGsc8YgmKECeTDXilOWleBxUqikBZZK+yYAgO4b1WswkA2ubaUPr3AZ32F64CYlpWXQLEMHz6W&#10;QB9y46g0WCYrGuXJwHjcULwWqCieXFQJ/LmD/5N7LXNMdDNuR281bLHKmIUJAy1WIHMbkOc9yBx1&#10;3WP4RT2xUI9rzaMLloViJWzFkjpgdmB5MOi0VFOemPFkMBSR7+NxEOcleurMn5RCkKaoSbRKGP5Y&#10;6HhowBkq9SloJWrbKmkoxNzr5S1VknKc3aGihLEzLbjcvwqpvw01ofQkezNSm+Q9MQajD00AJOph&#10;IeIRuXPKkT9JtknUvx4CDKgPDT3oAlGvaEkTYVn2LeMRhPT47FHzGvPcer9lj0j2jmT5BHhTQ8LI&#10;Rn3HTca6Xruao7XsUM4UU75No0HKXLNrl9teI9euiC6fJQbGctzGhLGKZajnMP9KAnSxSDVIFSVz&#10;To4T5IYlZE3lYSaIaZ3pSBKY5JOJZ1vqrXJfjgwRPXpjJFVhjOst9Ks+eg1HcOok1/QEa0ovhLwA&#10;cdq15jXKPWgSGMTMQZOrtLXYbj3JlvlO42NR3+JNfhJQJsQXJaZ2yfBP+flDJ01O/EfOZxayOqhH&#10;IHXmt97Ca4ty1tS9ueVIzHKUbwRsmh2FbCKGPKpvTVZGeHcaH/ysJA3/L0LtPgYOOWjEdDX9g1or&#10;H9V47WFLQBoi9hc3xHNLXRoIhcvlvWIWJmp3JEYVsvtSCxcXd8fR0mQ0asZbKaLCS1p74rT2BrI1&#10;J4A7ei1a47NPgXHb35796Sm5mTEr3mKoU+Z0IhofOl0SWatUrCObrAXoItjcLKzHLqyA0RZD7QLV&#10;5zGVaxGjXZ1s7RtxiU8e1K6sdS0ATba58dmlIsKLprKsLGN+k2s52EZ1cTo26h50tppKbSBKh6Mw&#10;ziN2SPBo+dBmldmhVM309fwjj4CwmeTKZMcFc0vRzbmXqPTrHmxWXnpy7ij6W0tUyo7fJ+XXz3/6&#10;08fz4z/4wYNP1JZM+YEz6LVDOm57vPhDclouwz+Z+D3i6KOv/sD7dCpcWOkKK3x3CJpS9+KR2iqX&#10;LAwmHbX86ec/+xk9YSC5p6KwczZLmxUhMfM+8pgilZz9Ute1Di9P45rNCafS6fpLfemr/+xnPy2s&#10;NZ3yUKej6HxnTbN22Q+2E9avHMI1K7LZi9hefuED992HeNA04yOJ03OBfAuwv/vRj37UOud5FYWy&#10;u2gWStMZx5xYpgBEym8bycPwCnd1jd3kZTyCmD16MhGQY3WQCNOJybc+xrz5nK9KWCZYV0kjdFAb&#10;0oL2WicFIZIDXemaR+SXLA6UtCBeygkSHI0mffLUUvxtnCyOx/0m9ZmXqBbHI/rXWhhC5n5Ffdmn&#10;X0iAmJdu/d6qVePRaMumTfMLCxK60wgWpViQMaFZQiaLVD7kKZd0QFLXimWrvLCQt1AzhTwaCQ4A&#10;+5hyaC0mvcBTDYfF+jZqS6o3JVmacYuUxlLgbtAe3ILEl7SeLBX18lkLQw7QwPDUc0x0EKGVC1kk&#10;wPQG4/QQ4ZysguVl8H24kslEyqFWeHGBVk3CyonHApUu4qPWHU1YuR0BgVK7k3Lca5poT4+QasyO&#10;A8bDqxnR66j9R05H4/SCxFqk1Kr8Bd70xO8q2+4RG2se8ShpUCYWDN5kgoyvI8mDtQCJtSHERWEd&#10;Tyw8/Uid+SyhOD0Kp5B2JrL8Rlqeex5YTdueyzmVAnty3FUY6iGjyuiFIuQgWDPNlAkxTV3cLVsI&#10;2ffIU8MhLYygVFlKcbNQ+ngOx7IJU1thsRwrq3NGgYdOi0ys27azCKYlib4GO1XggKVwSGAO+oRM&#10;KRORI+PsE2XVfIUqLLxzuGeDb3sBtKI5eCtaBoWUKvEleB2ERBNW5m4frwRdQmGQYi5+YzJUsOhn&#10;p+nmmfXxSoUliLxFXNGGSFVyWtBMiheNOGS4pFiE2kiKiqg20nw3nqNgleqReqwLWht90NzIG1uD&#10;EHtkL1uosRYCSfetpmehV0xi5JVZ5bwDKD75NGErJklRndb7om1ggiYbRMpD5TnVPWCcZtLhiEP4&#10;czZ6BBPJ6DQB/w3iNEbvVsqNpLLbcuW2k2OfX5ZEy6RhJuPusM9NuT2p26VfycKZSmTwNcdN53Su&#10;tM0MxpSW8buZiS2Fa35ba4X2h/P8fpnfaoa4y7tHcwL96/haHnmVjWhJNVK4rwZJ4hDJK0eXe01F&#10;TjgrJSovcEoF9RFQxdhcZENvQzomNx5T5kRa2hxHi1TU7ZcWAyFhEgRJaTyXCMN+4BEfMymo3QxZ&#10;zVUVpxy/ZepViyM7Q/ikASGuaFSE2yWHPKQcAV2kP+jAJHX4Fu8y9apm+LQsf6tDAohaMqvrfVTa&#10;uAOwBYEWvpVcQJYX721th3LALYWROq0ZWauciuSNUgeeM7uUMg4yp22qUOTlyDVtx0K8FF+chc1k&#10;xwXizWnMxACvFO+cO4pySSxpnp98n88ee+yxHOT/El//8I1vPM4t2VD4Ub/5zbuf8YwNbR8v6ka2&#10;73UeIIdt0sFRtNNH6mRlO//+79tzyrtyKpaMlgUd1sz6fcn75ZBtD4PTVIB03/0P/ru99op+W5rk&#10;lNL23D+WE7zaiu5QTNX+0m/dfe/TuWk2zYzKms0GG2T85v/8+0LTHJyP2wt2fZXLsX7yT//07bvv&#10;trbbgke1C5vb5t77h3Ybthtn+0d9Dm/AnvYpfffee6ipiMOrOtPSQszd3jB8V8jNW/6dezXSfN99&#10;9ilvB/Cato4i4K2k6cqMp7B4JLbQQ/lqCzzR/Gryw2gxkIbKhaxAUhu0iZIQN2SbDdImsR+PmVif&#10;I6C9xbAwXZm0nVIO2UqKP4JaYsWFKIo1Asy1cdlVf9gX7pm4SjfsE+5txouLdBAOqsqbtBQZVg3f&#10;4AmP9WnJxmLgEfOl83MDmojz0zi/h7eHwDMJlmnZPCRbbyPZVDA2wjbcNJh6S7M8Q9WQDKtjWWzp&#10;VPyOJQLSmCVKeKqVAVamLKHWNULWKBLukMMaHUbiPI8WEjlBcU0wukfvAJpwyd9GbJBTIRaXDNGv&#10;79Wy49ASgczP3F1dW6pqg2RPAVAVVL+N18kFih5MYwD2V9f68B+a8UxwqfeAFYIDJ+iXSTbpCIWO&#10;y+rXkrahKnxWezZW/xNendMAgraFcpcBlJMKxSHSZUisFU98vRmRmrtyFuWdcYCPAmZrlg6CGa5A&#10;rGJxF5OmdwbjkUKnEDJ1stOEoNPS5IRBhCrinMq8YyjRLMCSHvpTwXcYKAT1MjeSzFQh7ZgQBeYf&#10;PHXyMmfxoGOUTMQJIsMgsaIii8mbkRQWVtZOq1A5aAMt+rjUByvrPkydMNXQJGZdm/qsbFSVi3Te&#10;BIlik3ydymZe1leHAHZt0eGP33NhNbYcO662ZJpovrZ2pqDMdlYyekj81IRCi/g29KgoHkE+Ew6a&#10;BNeq6EKEQeUmF23hETcvFWjT68DMrLGp+qLILNBXwYgn1+Hq8Cra9NMhiMkEluY6BqfKw6xaZlXW&#10;pA2ZM25/gkyiqDCYkpZGKwAVobcdt6QltcKn9igrUV0wBOutdzZ4K+CVYzmoZgQ8s9fSY1TLpYwl&#10;XE5/xiDTo7uMX4FFNENKqKK63cgVuyRs5tRuueb2VJniKx00WHP7tKDJd4VIaXnmFI6zZeNfv6yB&#10;b0rUVAT5pZW6MKZo1m2VH/2rBcDRNrzI/1OSFGisMmYTJmWudyPvi4RCBwngYJ+Lq/nyXjWMbBmk&#10;Decp85minpulrQyDqW9vcdHJoUjcbzYm8E3W5di2EoO2vcid+DDFsVktP5XI7VIrtUsr9HukthWz&#10;O+XouH8VmWIQ3NFdp27VVRYPF5dytQuHDqBe1qehw2FNW2s//dQRFvqpuslOrGvLTSTtQza1s++I&#10;fswVoWsAtWVkK7Rk9LkdU9j8+T/+7Ote80pXKJyX9/HkeGcCulThS5U/Wf98UFEc+qT5Orj4BGYW&#10;EW/P1//4mzuWFwI91q8DN7Rhv3d87U5CvL4t5PJmU3cI4FkJMH7r7nvuvP1vlo9K0fmUFB/e84wD&#10;N2jmjQ7TfL4vVqLT8zOsJK2GyHch3Ib99snf33nXN/aQRuXQdphX2+Jpp3OStneS+uyN/778pfTp&#10;mToptT5XTdQPy0OX8ZZv/9s7UVOskO2xEc3hWRsPKrbh6wdu2A/qrI723Llto3vahp/86J+WxU9u&#10;07LsLedvOR2cOvrnspGImoqoQtm7rhzb5S70go/q5lL8/KGHENRMXwfsvw/uAPCLKCepqlRS5kYJ&#10;25XCDDmWyPyKgFkp3YS0cEzVRlJDb9rwzZviL35BzlghiyoxvlZFfpnvyN+liNDJMt0DW8r2B8Bp&#10;9Y/h/yrLQUXtkCw1oyotRTEvqj+t+qDkDjYwUlck171TgRAaLwlsEDMpxChFFkMJRiiRo20o5ZIQ&#10;BhM/kyDjW9YN03qByh9gJU2RmUbOfWbIIbghunEE3ALqQWKwRTfFYJ2apBoLiOjUzNnooybNANtW&#10;ugbnNyqlnJzJFBwWrCkP0cUjQL45DpPmSOxa3gWijeXznTBl1Hgwn9wYIZm2iBSi+CV0hHItjzAA&#10;E4Q5SQYQx9PWDJNFcZ31tzC90qFAnx4W+hN+d3wjZg4euFoIUHnX9JeNBtQi0Ih7I9k4KTwzX6GY&#10;jSclrfBIEvQLtMiScMflwSG/2Wy0E3XzGAsuMWlXSjOqN1gCDzC2Zx08MpbQ7sxMBcYo/BzrxiTR&#10;urTq0CfBEMiz5BvdpZJCZjP1CmW5/J4npY0N0ldvRVNB26FxSCBAK/mWby6HZm067AorcxC8MsFh&#10;p3lwObeXxj5S7iyFLCyb1mgUwERRB+AsrwSKpKD1r5H0qJbWC0Gyb4lT2euM96qIdXFmJuUjC8It&#10;Y0iRGd62Q1Ys3LmEJLSabXQkmR4ojkHlVhpbjZJsadPRVCqnFsKq7UrlswkL7hy5L7J4RDppQXAO&#10;u9ZVsAD+YK2ztPd7KIHy4DGlOdsvEp3F1xv68Z5GKoooPKmsJRpPCmmvEo9QFAeVHtLbmXjwrha1&#10;g2gfvaOC7ay4Zpm3p8agweLTpeKnkXxdFgkEuQRMOEkhCG8P7YUX+lc09UjJUno9ZSlPMSv1OfJc&#10;4R87/hAWJGBHgsdV8Iw+XmbtJGu9RQOYX8qIhIp22ThNQQVe1MthwHCXtfekZ6aPjl0GtfaXo1pa&#10;xkTRB79cWdZRKrVpGTPLZGLadtttmSWsYt+OechPFVLoeiU37f3LWnbdr14RHS36W7TN0pVdIdpN&#10;TfLk3YFqw9PNrEqLfLsR7XpgH2+smiH7eyaTJa72bSrSPC8t0u0zTpaa0SKJn6n1l5zAlaiuZEIq&#10;zQ0xlla67i7LAcu4csRW6a/0bOqY+VKRhxI7nbkFMeQ7AZk22DYdgqix8wK77QTLKuZoEVK5MaAD&#10;hy1Cr6TTC4q4TaAosXjK4Sa+m5uScnWiSyUjnVqEbhvnPaL/fWtRcMh+YGVTLTdKJP6b2ya4Hezr&#10;2V2tcq4amhm8nJ9MQJfsvn/xlVuypLnMsnJPrnAvfH/XXXf9ci9yyy23PlH9yfj+S1/44lQqnVeT&#10;vQSZ4IaBaboOZfVGRb27bhrM8E8e+PQNBx18MM5mwofW5y6GQhHYMWFD+gcMor0bF2EPOfscT7O+&#10;Wu28pMe6dWtILI1z96tf/atKug4x8tUAOrhMPGeZ5GANiGlz8iGYh9TWWor+Eg608gpuWGjtmnVU&#10;Doynf+MbdzooHiHYNK+ofFN1r/v5UsOvf9ttt5UfFEee8JVwInBgUuqxvZ9+kAx23bp53gb5Xd/4&#10;xt+pTFJ+K76cYj3fxnG5VtWCReVf/uVXCxlLknBZlKYjdsw8YjkLHyUUCNl3bQZLgYBRYc47av26&#10;dRsPPhiX4K9+9S8N2mKJ7/InZWG36OPIFZKCOLy/7ba/wuvuvNtuz37mv+eGCSlDl9+D+guJ8Rqn&#10;MKJ8iwmVHHD1H+dD9sntmhbm/MKwXrXgh3OuP/SDud5gjjxdMWc1kAV0vMUtbklLW9k+xCK9RZfo&#10;v2PW5omJiBdzon72Y/HR0eq4qiNYCNBt4HWdec9Y0EmGQ8bPTEVySYoc6UwLSzkJZQ2PmRMjbpfe&#10;xOiRzf1enxDLZPOmsHWRuRzys27dOtm8RTpIe4FwOsWAsQK5JhMv9ejSr3fSByHxzSwCjqMJKVtp&#10;3/QESY3F9+eYKCWU7rcujvnv+F3xcpXIZPp/DBBqqcyr8Bb0Tkutv+Lb5YU3jdwbsQ6itVXW5rVo&#10;MRqrZ0R9CMvRmNiUta8sqBlEC/cuYUDMiNN5XiWOtvYVwjxFCyIKZXrP3EfquACVVcyMM3Hh4bgx&#10;Br0e56V6xoJGktfSYMx7hN3RbJCuUVQjUE+GIEE+c04gEukVao0ED4x4zzJ3zmQrVWUkyb4WSnsi&#10;8Um1kzlIsnQoQjVEssuKii3itOySxkhhzZkPFJAvVZNYnNCvGvM3Nf2IYxJeFGA0iCE7LgW8jCfV&#10;EmxpSep0rCCRnt8bNpxaRNZu3sWTBoLqwN1RCP0aS+VSM5YDdcKlRVSRRabWCEcrp58les6IVodN&#10;5ttYei7TeItfdmJwZf6++Hs9lxsWykJ+x5p/yr+SnLZaan5qLiUi7y7GN7TWof1FJwX1vtB/aUdQ&#10;tdagR/3O5EKnZ8ZeTcFp9Pd0nEt6UI87UetB1ZunXcaCY87OHfrePKNW/nw4foyeVvGjT/8NCJ4S&#10;DxtPB+g90iv3BxUljddSSEXnu/iEPXp3aypspmi2Hg1ZeGsr/olKBOe1hmPjGlbrdCAQuyQPiu2V&#10;iQLHgNPTuf6LE4/ozSa8O70LSKVyVEZmIsMdvmTJiKonB4JJHDzLEbjnm/6SdxYd2GMnCVdexYeJ&#10;5fH01/Tb6VxnyzNJKYifnFDUcG8YaBAmCJ81HWxvp19BRkd6jOWazfeqRvjbPssIG45ej5TxTBJo&#10;yspWpOpZF18zvhCOGM5D0RiwKj9yb3afg697woJ6SajivPKgNC5HofOvo2O+oQbs0VgIXhoZLaa4&#10;FPlQ4/OfcHCSlC8edPBmye7ie0hjfaWavUzXP+rRost0pNrkesDFWSI7r8TxL6APTVMsmBR5NE8Z&#10;WX4ScRvilF9CQxHB4HTw9BdSPdcM5iI9esNIAQX0udGnJwQvHUI0OKKMvoY+WPqckTmv63KJGfMh&#10;563rrKRbM+T1ToN+Kk22CzlxdwV8qk3JoQ1ycGaJSEWyFUqNQ9vD06IyvRVbdvf/zhhYA59lhkE3&#10;nr73Q7psRdenOvnoBon+GPq0K+XU48Q/ymN0tE+rYVMPUn8+DYbNcD4NF+qFNXML6/tz63oLO9Wr&#10;d63W7Fav27W/fpf++l1763atVu8S6cbao4r6AUVcUJiEk4BAMT7UKqnhIUgl948e5i7aTKCyJV35&#10;xAwFcT4H1OehGj15pArKEd3wIqHKcVS4vGLZrEF0Xu6YWJrJXwbYWfiakMslGsj0EyyEEUFWiBlB&#10;ZrVoZkyywdnk/Ii64sPdTUt5dUKNlRJPuvE+5c01CQ9cwmKrWmp45ot/1DRoSdeGbEMmcdrThkFa&#10;dNbsKxcI3ES4NIG1QrwU3+EQL8HaDOqolChXDc1UKZdP/vJf3JL1z09KSfOUtJvIbWJrH+uPEw2O&#10;uK/H/3XYYdp1TB1Cf/y5L3WRq28b4afEP3p5SPfdd//1H/vYSi9+6OF4cX/jjTd1ta9ZZbK8VL3z&#10;9YGrP3LAAc844MCnH3/iS6f+6ZBDnodvbv3zL9/+ta93MOIKXpwph82rXnvB0w98Oj0uefNbnUsr&#10;9/S2f3/ooYfqL/0y/dK7nHs0OrU7RL7vgQc/88nrl722WPiSrOmTf7QX8sU2/Jluw+z2uNRR09kL&#10;f//++z/zyeuWZVOlbWx5evRbbuffX/DCF4InufkLX/z2Pff6oibI3nHIhqiZX5/59KfwzdHHHLt2&#10;7ZocIG1xg0kzVQmujLnET4aNfT/o+2Gvmh9UQ2pirGOf19xONKOTGFyL40V/FeuJpGM01JXALxIZ&#10;BhM+oZwMflBoJI2Nl0KzxADYeMIwRQ60+atV+2GVh3Th9yIWt9ermCjcuoUW58P5uWbrVj8a90iK&#10;THewhx+eLC5RlhUhgdHmzc2WzWzfJRaalpybN3MMU79PhMdoy5bx0ogSl+kdL23d2qv4BblmSZqK&#10;h1Ug/+eY5t9L3LU7NxwQRqJ7dc8LKasy6+h0rJN0pOTtv94FG2OL8LWhOToR5Gh8zfJ+jbiwe19H&#10;uib/jwG59EhNJvjoJNGJUHQlmnCMC6qE2zvuzXLbj1qJw0Jkp3pLoWHVLqz3e5WDwQ2hJGGU1UCE&#10;7DRN95ChzxklSxjfMHFKRU60ghfai6YR9JGy+jFkEkqk8fiE9PDm+hjHHcxZ+aAFpRbSk7Muef4i&#10;T46wpzp9Wamn5Rgv2k0MIYimYBE0fc4EJ0aJ9hobkskkzMw2B5k2UVlimWRVMj0X8o1/DEr+oAH1&#10;wrWxMLyxllQUZwD9d0o8XIr5swnt1VeHTsFyjDWVuPWF0jZVTD3zeKbiqQP9gYb8DD4rMWHXjDM9&#10;XNicjcs2WtIgMF/dx1PpiGWYQ2cCP2o8CJhU0qfFT1TKk7GO/CJx6laCb9HKK/+Rp0mYlWQRaR6Z&#10;UbxelfY2nfPa9epV5hA1FClgMCJ8c8B/ZZhjHxeSnmVGi67agKQs4TZltKlAOrSlfSbPdkFTkuT5&#10;vE97YvOVqV9EqKqoMWN7JEs2T2JrXDAg5Ktaa5bg+qX/kWOBZmD9ZlKLqnNMngcefE049mc8Whpz&#10;aB+6xXUVm6IyjrLjeEdRfEC/z/5ofUNZH6CJUHRMcmgQjWyYKp5I7gFyY6MttaPV4KbyFoC9wIp8&#10;xr1taxQ+F5ok9INOW3Bltv2CvakbY6+P3OkIyX8D8QCFsxN/S7MSQrZ9flSDYd0f1DIHIckBS2bk&#10;oLGyquBDcQwYbeunOoNmP8qzprCHbo9DKpX3AF98PoWJatmts0tFevfk/dJdrsdGLRn1NCHGbIpz&#10;toOM+eRyU3PINqdd8RCqHg56w0E9N+Rv5tf2F3bur14/WL1uuHbNcJfdezs9xa1eN5mbH/UxhkOx&#10;ll7losxrJ95ik73MPX0+bb2ZCXzZgZwjoEKwPAdX5Jb57CUrdpn3Kxcv+k7OgptdTzktEUwlnZQl&#10;9LiH6pJPhTfdn1LeNaY0FUSVVpZAan1SlDJIDNbsTFcXb36azE9zYAx+T4w7HOItQR2VEuVeopVU&#10;ygc969n45rbbbr3xc3/yJJY0O2stJgYb31/6jnc81h+/6KKLn6gt+a2XnrjvAQfg+z+64n0/+/lD&#10;GhsXZ2l+ZMlbuk6vueYjptFdljGc3IuPe8Euu+0GOP3x6z/dDQSejRZL3QWBpQ9/8Cr8+ZRTTpn6&#10;DSce/0LqxcWv+vC1H5kJ/GJabkbWjfvzW2671RqwXvCC/zy96Z1LQLvQP+5F/1neEW/e5e++HEEd&#10;20q/EOGoBcKEN7/lbbPUzpWoYwPszFMW4vKBTTvuRfqp0nMvf/e7CyuJDopDae2Y6iVy7s1veev0&#10;BbhTMZ+2kcDxqFnfWDIffujzuC5Y3vQV773CJDuYWJbh1oWypvi6/obP0AGD71928m9FVaMFob8g&#10;xbVdy+wuF9iyKnI4dPNzbmHo54d+OHD9GtPbKJRXXORpbL7VUECQ76+q+/Ps9eJwF57WMuXCEqkt&#10;cUTEL7FwS0T/0jfNeKnhdN3c4W7vIGTisTJiX3F5LMj6nFtDy7nR4lb6cQJX481bEsmYfdq6tDTe&#10;spmkurT9cXFrfPgXYcz9QxRMFTdv9lJIE9nfu5V+1nP8cCBCe7y0RDfeQa9e3LpF0FHTLC1Otm4l&#10;fRclV/X6LJSkBStBYlorEMs7XmJyRnteBY42upoEYPcYCOsBwMxqZOWsZszK6o1Z9DH/IP87L4J5&#10;HcwvM5E/R+t61UYYrHGZv+QnTCRDLEQEssqqvzFBpoV+4UYqFKTk5UZvylWBcbi/slFbiivgmrWP&#10;GapVkwgY/DZQ7xXiCrZk0NBYb46TUbkoOUFCcOqZjKvlE5oYBSoby7f+BrQs+ptBGwSNtElNTFm/&#10;Hxrh2RKWI6pWwZHCeEMGFqZZ4dcnhMyfMGEMOipIucfksGRuMXiZ6CVIva2m22WPM3Nssmf5kwiI&#10;7gPmn/A/iXyCWL+gpVJ2LWlxb3t9UIdk6MKXKmSpiGusg0vc7JWQbPwN5xRr47GAT+JXadLEzCHb&#10;KQnRDuS/BHArATUipwWjGMxnWzPNWwnnLz20gPfcwUxrXw6uqoXGB9aWdiuhfBnbyKpYQE7ouDR0&#10;+RqKyVSurRQVYzBUj241j8wsqRrKNcuwnqKjB6g6+GB7rc6gKhOAziYMXJ6kJbZMJsrUhiQZIYoV&#10;lo8oImN5kVpzZwuRtBIGxxOiiJo9PeyBIYmDBRdqdlDkJkMghSNbtPoYHgmnxO+IhQ26bhUjgcZl&#10;0+fJrLtc+uRlQ8aZ/NMNTxJpMEfImUZCcjqAxNZ7klw6RAylF3Xflf/aK2mkW7DsZRau8BkgkVtB&#10;WGcWgXAymdjUK/2s9TotV3k5Vxs58UjWT/IZjqEaEJU3ZPEOcbkkaR7MBf5+EGr5Lx91bFfJwfIW&#10;g+V88B29aUr+UbNKCuhSvIJv72CPkv44Axx7v812Cr8D4gViXIn7JadDX75hAMzZY3x37kmjMpHA&#10;fZas81x74IbDMByEubkwnPdzq8PcmrCwzq9aH1bvGtbsUq/fuUcPah9ctYYNwKx15xCKSoZpcuVw&#10;2h0u+e89kX/YpSAn6tmcog1+0lrBoklZzV7J+hxKemhGZ4h1gfssSbY4KF+wFFoUYQ/LkTIfTrLI&#10;8KjrQzRiYwSMVPoMSjEKjtasbmNfLR3U89ceiOVANbjc9WJqv/KcCxF1YrfWTP5op7zdXVKzIyLe&#10;UqucfbkHLzPx4mv//ffLnGeWNK/05CeHsPmMM8/MOcmvv/Ci7f/Z9115Vf48n5Cv8171qhzIdO65&#10;r+liXbs2x7Qc7n78+k/d+PnPr8z4scD1Va95DZaB77700r+542ttlDFEP5j2hWViIuceeujhN73p&#10;zfj+iKOOPumEFy2/b5x9ztkqDr/jjkvf8/6M2LLiFsu6di1uRoXvP/Dgpe98J372RSee9JxnbSyJ&#10;qi7Q6yD/9WvXnnb6Gfjj9+69+5I3/6GB3qk0gXzyp9yOeNWHPkze1CmfT9FcHJYnZ8wq6A30qZ52&#10;BrbB8Tb8wVvs8wjt0rWc2BXVCVddbduQukV0fmV222ad3ndgcZqVMYZr9rp1a08+5RRs/Z133P7B&#10;a641e7PPrQ8mvfZT7hPyk19x2aX4/qzzXrn3nns0DuHALHckzlPWejaLJP0ddeEMemF+4OaGfo6A&#10;rqy2vVT1LI7C4pInzepoEggAcGOnZYLOr/Jr1vqFVRU96K7ZH3hdJ4n9klZXVDZDxYCcFblEtlrW&#10;6sFZlm9FvGiuELWSRCIMmjf40Lnj+TYPlHBnn/Hq0viRR2ox6zaLSwPPMUiLm7dQ1xmBVVoFj7eS&#10;3HqxL8nQoyVC3WPy8vYEQ8pqM3KwE3lGF5foMBsOYZEVDle0qlLqQBh3TE+iX0eEsOfonaRNThGB&#10;T0mbYgA3rBcGWxvQ/crVx2yRZZPweKSfeBT1Mpts5aVio85XJXudekRxuRDkDGxAhBEB5iADY6/C&#10;QknEFTl0Ejcgb2QDewLiWOVhdTPAM0ZxxjyVk+QrVwfvCxrHtSk6CURxEi40SCYzU5W8AKpZASvG&#10;WVnos2WQ2Twhuitpw4LNgRn0SUIOsOnZKz1UchO0M/eFtzBaDQ0yYKlbV4lCuBaU5tF/o8cI6EUB&#10;GKwxI9RBHtGJErklywSOEzWzDIwnqJXmX18DJfakDzkK7uUZAXZQNH2EM1urKyO4sAm59NujnMm3&#10;pAxHKIEZkYhmZCUBt4jPhdE8kzPEsw0G/OHy22TmnAsaJQpYcLJwNczF0YPPaNYng+UDPhFnqRPV&#10;OpTJjIiUWAbDayjT+xb3olBHGd0Z0EONGeA5mdtUXKki1RkX3tTRL3gDz+rz99a0Ay2A1yotUeob&#10;uYvqV8V74vsVR1wj05EJQ0o6tZjenwjbz4QqZ6rXNBQjcMibCd67z9ZtLNl7PBpo6t6EhmJko7AI&#10;ax0D8FCApbzCrFYabC5sqociXRKe+LOtZSQRtH03l/MxumTv7lgGVSqdljM9IihIcG9TkDy66m8V&#10;LnKUygbVQgoH7KSgeyfoMYN5B28Ms3m4Bun4U04uUHyIcI+Is6Lrc2/gaUzZn3fySP05hr69Qao5&#10;lpnmmKRW5QLeoAENzhB0ajVP7e2sPLqzh7zzcK7QIqV8AHRZ3jStZ24Bk/dTg/xWLufDrNJ6nbME&#10;t11G4f+9dc5V8ciKCjGu+x4DXYbB+J6wrhRN1X2S/VPdO/03Yaf3e9WwH+YWqvm11cIug4U1g4W1&#10;w1Xrh2t2Hq7ZZbDT7v31u/XW7hJWEx5eE9jZxG4Lyezg27c0bHPXb4J9XSda7ZHgW21IIS/POwvP&#10;zH+ttYvBlnF+ikxNvgx/apvSXGpXCr6ro+yuE1Ob/KyAVuB2VN+e2vZSph5iKlic3D/vZuVflRxJ&#10;PlNE7YIG4JLU1Rt0ActboRZ+9Y6IeEmrvO8BHcsuWUbLXqLyi/y6mfPE168fcuhKT35yfFFG1wkv&#10;/S18T7T2doJegrtXX/m+J3ZLjj3m+Se89DfzeOL3z3lVUdmnWpCylRxr4k9c96n3vPOdvj2LZ3+9&#10;5MTjjz/pJfj+jFec9jd/e2eGAssv6llLRurf17zugu/ec4/MPnZ7/fmvmxkL8fwjDvv9887DOf3p&#10;66+/6pqP5EsCzurYShzbcLz77n/gNa9+7Y9/xNQ0kaVnnfm70yDUpWV8b9aQpNNOPfm4E0/CX9/8&#10;xc8D9G4z9SkB7ma+ejkbTXY5frim4JNnxlZXcASdduopx510Ev6St4FAL0JDoEX3Uxy1ThsJ7l5L&#10;27AcrfpSuZVWfhcZQ6y0y9vpwIknvOhFJ+p+pzd+1dXX2pix1bbnpsUC7t71e6efrhKP5xz8yrPP&#10;csIsJcEJLMNjaDpwZsejQS/5dXtr5qtVc2Guh2ktm1kXqc+A6F/GqvSznFA116+IBBbPJ8GjNDeX&#10;1q6Ka9fE1avT6jV+1Wo/v+AIBg8XiPsN/Tn6RSK+lBIVZmNczqZRE0wCMSgGIcJHro6lWqk4LWIx&#10;7uVFbcMu0wllMnPHLOv/CAcOB1zMO970SFhaqsUWGJcWicul98Pi28VFWoCqgJYA6NKIRc70Xvif&#10;toLkJigybhAhI4upxC/CWc3kjmOSdytZ8TgmCoyi0FBaiKo8lGuc3SAFpvKLVLzQhPiUXYlI1mVT&#10;K3Knkj1ZS1Zw0+VAVwGZTFfK7ZBW84kI6sWt1dKio/3CqVpsFmQGe0lSN5eWHH9Dsl6SfI/5sWXk&#10;x8JzSpBAI+lcmF+pJBIw0oYfqmoueMv23A9VqynQNbVm8PJ8vBF/L/0uSkxh1cCYuPdEUShLvIOE&#10;shR5LX/6/FHA6iyEJHO2TVIkHLDOQYoRPbdfJ6kK5mooTkWaCE4A2FeezSF6l9/mWMY3ISqfWaGk&#10;p4G9TMTKEbpuOfJY00w/JZoQaBN4PAH9MyZfoSLvIstGSFlKLUdg6mLRRZSHRhZLpmMvH4qpoS8z&#10;SIPMCDxgFTOuPYnDFf8lfS4kKO0PejhD66pBvy6eEwS49it+0MSKl6pDQSOVHHzA7zXeeAhi6O0x&#10;SKY+pYmAOsxmnMIzlwkZXRN6pRhjKq7VnZ47zU7WLAFZW6Kkl4XAkk8mPURYggaogYUPj9rT61JR&#10;PUmWWTGQE6LzehIE6yNGYEHFq2dGXGNSpuQnU34brbl7c6Ea8DVIlSFaSZo4sIdTLej4IMU7geHI&#10;aeSankWXAiFVEn0gk9wHrjAuSGdVlS27SS5HXF/FG8I9tIEX+nzlrHgH8ZTB99m+WwnNK2MTrvYS&#10;KTOJo8myS4FAS070FKOtlKLF7bu8AQyGmyyj8GjIdmUPgteJDyYXyowDSfBX02OjspdfTQ/uQ+Kj&#10;qA56nMikILPNUJ7SZb2eq+maPKAHwV2S8MzV82sqJvf4ik2fKjO99Pc1k4GUZMUhZ059+NZUGtW9&#10;WGZSpa7UdGpd32HpCrOKn866msn0WrmWqV/DdnYATmWm7yBfsUum1AJ3a6id2fFLNnsBuuT4pamP&#10;D9RHOazokOjNUR8V36xJ5zw/SPOr3PzqsGqneu2u1dqnDgnx7vS0/i57DJ+65+Cpe6Vd9/A7PSWs&#10;26Ves56PnME8nYwpDKgjnvlk1TSjc6AYf7gWBds1JfiS5/epM+1o/YDTezQVaLeQJRcHSak+yMnk&#10;rWRJ6VZLm9FUuCpB68F6pbErwrYKSUHG2CpuUrVzLB9tTD+IbUgrRD+i6QVJZVXe+pn02tv1N/H9&#10;0e2QX0cedbTrZjJv48kEccs/Hnb4YU/6z+fii96QhwIEen/75FMo5cut7N096+xzS7ibzc+P/+s9&#10;l7/zoIOfC1nGLX/2Zy94wQnkLk45z0TzozRXk9LFXn/xWy6/9FLNf3Set0SN7Fr2iNQGkF/vvfQP&#10;nyVRRnQ2nP7y09552RXtCWhKkkrEXbLmTl+48b+ceurLc1TvxZdcsveeT1MGsTAYI2TgVef8PkEj&#10;vBzBObLmElq2DHhZdxgpg436wk3/7dij/xOwNL3QRRddshf1/bRjL6iLfUrLs4Xbydr5r3v1Phv2&#10;xw/d9MUvnPY7Z37rnntxlcMVRfNrpSqCypNe+erXlXDX4q/s6uZTdrQI51KSzfo6OhzX1B/+4+sv&#10;eN0+Gw6wbfj8ab/zu9+6++6kwzwbIlvI1Pfvf/BVrzn/2quuyvh948HPzVfkACOihovIr/GuLEuW&#10;mBURySmYi8HbqFOH2bZhZjKhd/KOt//hRuya5D5y1Qdf+9oLH7z/waBJ3QhnEGWoJmWlT97w6TNP&#10;Ow3P33f/DW9761vx6iRmWwr9pXowomXNwgK5czmHhZaKRGQtzNVrV/vVq9Jw0EgHaxoRYTrxI2nz&#10;4bsBO75okR3o9sbpOPxwDIAp0WrgB0PWQg8HSR78DaVeEWs6N9/0FxrK1+kPY90fE6MCSg2MUDHr&#10;pVuhrJUFIvJa2BO65Jwo4UeZGBwx5PCiTeVoJdbNst6VQ2KhzkXbB0E+8uZxYi0lKzHBQoYlBluj&#10;rYFrb2tH69FFfg50WZNFlr+KyrFibEahShTnQuvRLVudBCdy0UiS8sytmzgyajhkzNaonQ/3N3pO&#10;REKm5Jr2SAAWSFI9QaRktTTiPExy8dKql/SNzcQhH5UDPCa4GYoRCtnKbHIlrFiNRgxIKFqpISMx&#10;x+1wRyI7jYnlpT5FeqEJQVx6L2zAjkh8hEu3EdBN7YuUujSuGHNuhbqSKOuKFL/wDdPxQInOEiBk&#10;VIteDThPh7aNksCI2RYTIDO6UhYqhUNOyhoppKzh7xoRDhNuJK8X7wj+y9FoKyV/jplXb+S0oJkC&#10;SdoZf7CYOSB2CzzzWD4HIcmEqxX7K7+ISJTBtgYZiEgFIjui2RZO71HLHXkd4cb0eYpelGYz8qGR&#10;rZe10JwaJXQd/btmhREqYPECr00CKmtkAdMI01prkgkqYxgGM3YSlTF3VtELjNnpnSy5yoNsFBjD&#10;RzBSS+RvGvFJCt7mXBa0KgsO5JAz1jPXbJJvann43gRaU+qUrvsTGQDRRvfZZtnnARNHW3nJM6E/&#10;ijpRQrCqOq8axdKN6GBMo4xW4YuMJMeAVeX9IdVBunLk+tVKtAAQ1cNV69kjPUEfsFpSjReRcYNU&#10;B3EuCwdexUr3JuNMm2HRC3Mi92QsIXByba44kpm6sMdI/RItBaNzaf9mLQCWhZwsTocsXQOCFGBR&#10;eA6c25QwR6xUxQlV9GtJfdFwZNTqqr+26q8mRS7yusia0Ug6Mfkp6qVHyM1PgQJ+tMUvbelJSDIH&#10;uCXXRz+t5MWoSddbg5DGpfJfS2CcjhsqUceESj78Hl/3GH0mldggQZfJ1IbP0oZrrdkbPJos0nTN&#10;UwJ5Q3+5xLluGrRU2/RSnX01bhpetO21HPZcv1ybW7OW/UbzDtGuG8qld9PjcDK+nDZI70k8rqQT&#10;gF3IgaeTdDQ2nBw2mNCjHjY9um4vMM07XOV7c3WPhizM9RHsoXfH4xKJFWr0ZpWwDpF2JHPzmrHb&#10;6W21KmWkzuIbcddt8TGY8M4Qu6UAWy7QjmnRQVgwcZ61ebVBu1QqWC09UxqQ+UTD3Ta61EFWT24Q&#10;EWa9QTWBQFHOQxxPI5JhquYZplZD6iyib5jbD33+YyC2v08650Bqr0GfADB931tY3ePhyPr+qp37&#10;ayjm6ik1Ub7rdwnrdg4La/zcAuV7i/q9Zs18knBKmXDKpBxWiuB0kSKLQzX6Vurg8bIoU4TcYtlk&#10;oacQeGB5jCIG9Z3wGRdMAmR9Wfijj6mjMUyS3Oe9Coc5LjDI4S3BURyqGTHFw/VequYwDgx6lS/Y&#10;V84jxFZWCKlytgmp0WsJrVH4EXWZpvoHlGwnTRdParChC88kNqbwkhxUv0Pq8gXxHnn4TJ3zzK9n&#10;dvHwk1jSXGqbr77m6gxciV998QteQGTvRz/eCRaipGuido885JAs+aav6z/7x/tvOOAJ3JgPfeiP&#10;jjjmP5nQ+u7TTzn17HNe/bFP3FA+57//+S1XXnXNcw56zk2FmPn6G27YL7ccdQwqrVTsqiuvOOhg&#10;hXmfuu66/fY/4MoPXvO5L91U0Ajum3d/57obPnvci3/zzRdf/BPzBl951VVHH3FYOTRtJ2IG2K58&#10;33sPP+qonGJ17NHHXPae913/6c+6Lnl4/ac+e+hhR77lktYC/YfvfOfRzz+sIyRO6dHK5B20zVde&#10;+f6DDLiScPc3Tzzp4j9463U3fKYc4X75L/7yqqs/QgA7G4bp66PXXb/f/vuvYPzxXZuzTQNcXYh/&#10;FAyTtvnKK6/sbMNJJ17yB2+9vt0G/vrzr9xK1O6xRx9FMVf5Lz92/Q37F9uglbbFFmxfNofbpgBb&#10;JAlXXJHhPWV9HXvMMZddfgXtiFI5dvudd9HOovywKy57F565z4YN73jHO/bea0/cVCrW+MmaQzw8&#10;Fd3P+rTmZka3HvYl5ZfACF+jE2dQjSRoimGo4AJk3uBRu1wKQlpBCjuh++JAcl+pzUKcQsQS8IqQ&#10;yJABKTP7XHchgueAHiNdM7lgg1gBwK0m4P9j7/1+Zduy+64551pVe5/T93a3kxfygzgvCdjizb+w&#10;FRmnHWweECTEeYiVEDsOASQDEjF22zQBJSbdsR0bEscOiowdY+wACRJPIJGAI6HEibuNBDgN4l8g&#10;Uux7++xdVWvNwfh+v2POtVZV7X32uX1j3e7e1dfX5+6zd+2qVWutOccY3+/nG0Q3Tg59K6zlR3Mk&#10;n48doUP2p3eOqEOzaL2THp6zEm9ec/7n34FXDbSRL24wfEIULACM14uS6Y5wRBYG0rid7YZgKcDO&#10;fRgbuT5+QLjX9TrfvaDz/TEiNbgvG1oojZodwLp6Uedj2Pm0Y+MFzj29Ksz0KDAsPd2wkafEjhLs&#10;agWLEnImxE5J3CnU3vAbI6KXCkl/5f5eCKiFqmw2DpF0rKK1HGd6qJP1e7kr5FAwsALqF8juyIkh&#10;4CfO5QGud+iXdllOzpbVAC8qBMCMXJmn4ExCbtzAVCaLPskpFD5Hw5sK4chh5jaYwi8/evVw57N0&#10;cLt8CI6PQwHCTNlgixy0Krdbc3rvR4AzPf/89iAGo1Cbi8zUtUspFN6GS8CbGt4KaeLkhROSgiBU&#10;h4j1adNIjbhZCtZqq9ubdlw0AMshLL9oDWl6iTtslmi7+zVj52+m7OJCu+kgeTxf4SLS6QRaQU4J&#10;nSIxibNysqY0cS3MHQL4arE2xmGFOxdEq90g+12hJDi1yV/s4tI4lHWIuhDwMZYfOrJIZz03jmE3&#10;GJqaoS669A6vsJXmqDH2Su783U0sW7MDxFUxtr5wlli6mkiq0AvAXNAc/0ghgnzZzwBsYNmJ2xEz&#10;zVCqccqjN2M42se1WdH6OQkr4Lc4FwQR2o7SPdAyBDX7XUMZKMtsSEpyma5LiJzBRMBnDqWAd7Pm&#10;EFdPos2lxnUL6/viH4zzcouqCku59d5TTHMpN+f7Ak1dKO8iRu7Q3Oi0HCft/puvslBDIFl44fh3&#10;3AehCrob/turXFoDKrszUbW2U99yj/lJdtWws9lB2NOWsvQelsM1oWgpiku+jATcOHu/pIa7b8i4&#10;KnkhgsktH3L3Ihm8BDL+D0hXmWeOD/93L14ML17uX7wcX3xofOn/vLX78Efd7jt+9De54Dm9/eH0&#10;1tvl5Ut4gwEtD7kJezVFYXRDnNGUF+VI6Qt7RUx2e7xa2Xy+y5mWS9VgIAlE140ReXEELyeMrU9E&#10;W2KTwo7RldN5G015dhI2r89i87O+CswXprSm3m/VfF4lemy+U7wMI3WPlir/f+TOKwDiSy+Ptwub&#10;XausXCIfZj4ePPut/+I3f6L92eW+X9yS5v74nV/+O37iL//4n/vkn++8Lv3hz//ZP/PQj/iR/IFP&#10;fOL3fMM//74EFPXHb/qyj/6Vn/zP/8wP/paf/an/UtfE3/6f/kf/54e2YK116+mf+Yqv/OQnf/Cf&#10;+8qv+J+XxB3sDWxxgFZF3n/0ox/9uZ/5qR/81A97uatv+8kf/4t+qXziBz6+dTr0gFb73V/xld/3&#10;fd/79V/31R0asZXN5uYK9drvw3/px374L/3k7/4rP/7j+kvxkP/Cpz71EHvJldKf/NSnvv5rv/oM&#10;vHS21K0Cys6fw/2lP/qjTmX6sf/hb/6NUBf/De8C5B/55J976Ag7zOl7v+/7vv7rvgbhQBvPb4ow&#10;prxdbxcKVedknBaBlKUv/6d/24/Fa/jvusLZ//0jn/pzD8E0ftc/+5V4DV/71b/4i7/Y+VHpMpPz&#10;DEi8LojtoVZAvjjS9mVf9pGf/qm/+qkf+pGf+2s/o7/+OWKi8QptuwNpf/7Yt3zrn/pT//7v+O2/&#10;3VadXi/DAF30kax/7C9uQcSR2tDHvCNSX32uS+D/KavWwuBtSEvTlf8Q2xi/0fdhu9FaSYAWrg9A&#10;kFQ7ZeFu3VYX01vIqb2URHQKRaSFgZhxdvelTdx+/iFHOmXst5jhOfhr28vb6WWGr6QefEJvKGHF&#10;WMcn5PIinbJiqjor8FaSWV9pGdThLeyRo8U5HMU8cAhZLRijqJ3LK3BWN7YOLPF9o8wAW8QNoSgq&#10;evHcz6LUHPhKHe/cokQAyEFK7DgE6NKsmd5s0WgHDEMzQ+slLssSCvXnUEcFRVluKIZ5tmKWA/Oq&#10;YO4aTNtIOaziWPVdtqyycqtGCi4THPI665kdbOUp5J6ZGZm9iQxJ3wvF4EfVXZWAhWrwEbAubZcj&#10;NjWvLEw5SiTKIXBa7NDRxnab0VxDCsCPi+l93XeRPHviM4/SIEcUR9Nox6yklMhtMkpp/cmOruQd&#10;I5WRL3JWKhfEzzOT1wRhipQ4fDjWcex1BYNr3rj2bX5ImEZsatEQw02JeF7ddEO3UZV5qv+eKFFb&#10;LCj0oKIFU2tTa3YwA46GBOcKoUWgVyRZUHCTlNKVeQ7X1P249Ir39DTdZIp+hP0XpUIrx3MoZ9if&#10;nFagMi0LWfe0OCFl6o45Seqs09RPLvaCUie9tGkcXxjPjRLTHEZaL80d6/Y7TJ+1I0UitIXgcGiZ&#10;dNojCnXeEcF+LzfMswvH2IwxcY+t3rUjaT2ghdRzNLDEToMVAG4C5iAn5UqpbF9tY2F51YUURmJv&#10;DrKvQONBbR83VBousggKTYN712DeqNyd1OsoFiByvVFrQNuFpBZpS6H/NO3jNchlKk2VQIbuXFDp&#10;WEAI4lObczcqZwyqdU4NCG3C36Bu8YCoFAr5MebDzHNWBxPlsS1embRRlOYzMmIvhC3bFXlxTu0E&#10;WuGFXlvfXtSoZ1+56hVqQtm1f3NZi0V1f659U0oro6/u8XU1amfbLVvzEdXU0rCTJCpY66spvtHT&#10;42f1cWY61QlKeOtExYTDIBHQ4NKOfO9JvwdHhKiTWOFZ6opkUqNK+OOapK5F7ras66aY6xvHBn7n&#10;6T5Hu6cwELLlZy/bqTYs7kK/HEtg+IeVJ7/Cejd5c7bFrb6S4XfvWM/+VdRFbCBWpr/am0SRaqdv&#10;Zr5xm+2mvCp6RYLggteuNbAPcx2/ZE/VP/SHv11C3DOF80MptWIyfdVXf/WXziHyN/7DP/RJV3H/&#10;Vz/7s69FUn3ff/Sn3QD8T+7F/OlPfPxjH/u9f/nHf/K1r+R7/8Mf+K7v+KNL82dbCVkvj3KEm/kV&#10;8omPf8/Hfu83/cRP/he//Pf+7ib0xlZjMl5R/8H3/8Cf+GN/ZG57i9XdI3wSbXOzpLn/O//2n/yq&#10;r/qqn/+Fv74eqF5dsP7N7/7u7/63/mQDLWbLSxMrXxa3tgqS3z4++pEP/+Cf+Y+/8Ru/8Rd+4Re6&#10;BvsyYl6P7/n497sB+IrcQ1rZNsC2M8Bf7DLqphLu24/s1f5H/tM/+594UNPP//zPn2GxLh/f8/Ef&#10;+M5//Y8sISRnhyni160RxfLVKvYNHg2a9f3f+6e+6Zv+Bedpf/rv/b3NTnX7cE/1d/+7/94f/P3/&#10;im7krd0YL4CBtl6j7n2miQY/vSt4GwoWuodYWD7VzAqTUycLWKsgDHkNoTFMfU07DFRWRfUrpNF4&#10;aS7+m1mZMA9jUo2Ruzumxj4504RduKHVOKwo1XmaI+qPCwZiJ50vyhkSZmeaOcGI64MWqYwxmZxo&#10;1ATs1qEyri88ebTwjYcnHU+TBrn+klDcjh62hMoQE11Vhxw/RgN4yIHd1R7f37dnNYnrqDaB6ZqM&#10;XGyOkVD+jtxx+k54xGRmyL0VUdpaH3Dl1IkaJEuZdNK9MoSskUxo7TxLQ8flpFi/usEJmfTDzTxa&#10;9CMpmJbtwi+5IeisXTLQ+zbZqpDKzUCoCRFeEx2qfQivNgE0bNaCVekK3iECaoo3i0PpRebQN8e1&#10;pQ+a1PvWPK9t1qqpq0dluDQddSA50q5fHiviZ70Ewjf4/JZN/bJc8hae8MkhRKyHMTqdB92QNPOy&#10;dQ+fv3GmcLXM6vanHngCs3mNrbX2PY0puvy6EJ4FeImkpRYPWta89TkGoS25d9nPWEf8IMkYxyZw&#10;RE0qkvNi7lItRO+3qiFbqD6JI2SKCCSacMECX8yQQxGaBMfCXjX0BWVhSufGv0sLwaUh5zlQx7ZY&#10;Va42lNy1Mfo4knBViLavSIyg2ov2aboV4gyo4ejMuVV2DUdovURBU6iIpUDhoDXfOA5UVbPGFImS&#10;ewUEMTmr6ELQai4r/muct7z8agx2pCoMNk2Eq7C4jmTYaAznBn8CHW0Sj2fIzCpKwen2k30iMjqn&#10;CPy0JY6eF87coGsBk201oG0XuBCj5phUCYLHd9m81rRes3NBlQ1F4UWiC55NdT03mvlm+T1CnbFH&#10;ubvx+pZi+B1ujgOigwdUvFl9iBHOl7Pma2ciXgS92CMt2tU7y9eWfXtSuXv5nR1/VK9EE6ySeLOo&#10;P7luu8DPjwu1c4r2Wypr6nHLircIrKvUuPMKbId4QF6898lBLicM3zMRXN3g33bz0qGSnnBQbw+z&#10;q3VABDwCoS8hTLRfuUBrIdFOYxUH2VMY252id1DaHrmI6WytCD07E2zbxhNoP668bcJHbkvy+gur&#10;m/B6lbHt0CPXdXfH1r+XR8/607W6Pa/mQS0YUHczCw2MzVJ11EB5fAlXvF/7tV/zE2lDY06PBhqp&#10;0PJ575fagXJ2l//jPt6///f/wf/yt//2uuD0ObmDnd9++8OeJPQb8Ep+zzd8nf/zf/xf//CXfumX&#10;P/Ppz/iYdz0a/Y4/8V2/7bf+1m/91m9ex29eGSdGxznbMrjFVfINX/e1/s//+auf/Qe//Olf+cxn&#10;/pZXp60XhSf/43/87bff/kP/2u8vF8+Z0xprpw6+nS1SPrp06vKvfvbf+PSnP/Mrv/Ir69KX9d7H&#10;/d9/7I98u10rzdZP9EY13rf8vo99y+/75n/42c9++tOf9uGtl526JWSWcN/xx7/rrbfe/rY/8C8/&#10;tB6uEjOu4ixkoc2rvNN8uWDzNXzsV//h//3Ln/7ML/7i/7ouffEavvO73n77rW/7A//q9SS2qCxa&#10;c6GQrGP25jKuxx7+uXzd137Nr372//nlT3/6f99+NP65/7Hv9JPqt3zLN3+s6+VMsELenOfW1A39&#10;kAI/uRr4ODQfJhhfXc88c7FhoaUfLe6qq03ZiA3pFLN0vEMAbHOvBMgG4sZ3bvQFS41F2mLd5dWs&#10;69aDaYTJ+zxKDpL9k+I9aKHBBKfEVMaThVjzztBKcWeumpwbQJgBh5Zs501nLztv3Cd5nBHp4mNA&#10;lPFFMmnUVy6FRe7S7DJIr/UHIqaEIMpFO25Idm3kVpfjnXyyIXawc5gRa2yfhxbFILirid0svymq&#10;ZmYKNXFjba3gNuC1bCsYEuJqh54DiGWxjdlr4CQjKJVvvsb4K3ggPMiqVWLa7OxOm23d89ZYXMRm&#10;ZqLGqpyHziyC4fHUnUUchUXuCWKDag2vO8TIuaYYI3JinFctLrcgm8S9GL9OlD1zez9CxVuYthrb&#10;+kLJ5wiTpH/DDnmqTqs6YcpQApy74GLVKJe5C/UIRfjxAfh3QsexdPVcJxuHxnf/sIyemsQU/QZh&#10;A0bNMBd6Z2Qiq7NC1IgNfUxgQd3XJYWDk6PlQEicH5Aa0G6kH1Uoum3JOcP8EDUU9fg4830uGT7M&#10;gEmpM6ASV/2SvJq9NpmdH5U2chBOC0/JDR7GpPRYRhOwthuMoFVutpbQcT0mhzhjWCsPWr9FBbWf&#10;Z6GDz6u9chcts+TDVVNbBG6fOy6b7FI6ti+tiaYp9URufJer1ZOSYGW5SyWI3dkiHjj36KGBHYES&#10;lVB7ToUBub17FgrDz1hvh3VaN3bNsykSuNuUc7M6qmQvISYHXSzmraWyP5Qb5xxuPfpmG3Wm6rbL&#10;iwXdOh7OUkttw+PeZ1hpb/uYMipecDMEh2a6zKAZry0u19IUqUOr6U6p2wP99w86YQbyFyBoR6FL&#10;77cU0QvgigDnGoIHupa7UKvLpdQUN8uv4Syez3hTax08thXoU+8nLYidst7WspwfWT1Lea5232z2&#10;W20NiBRNDly2GPnG7Y39qaJGmd8gcFU5Ri7tYSfJnjw/3rg8yskN+UMfGXzee7hDAXw8eMB92Fxn&#10;muUla+pmilpX0o1s0WWr0ZFbKY5rY/sXnaUl2zohchmh5pUr0KyFcNiCbm63Ui6mc7XWC7RVrbuS&#10;60VOeMzBG24euIJ2vos/J+WD2lh+TzqVTam9nO3cP6UmQfQMZd255qIbProJb7yDfH48P37DHnOz&#10;jun6rWqj9RGGaiJbcY9Xcx5cOrNtaschNzFX4NpTKA/5p/WVoL5zyR3jUNa1Vm3VRTSvW189bWHE&#10;OZ2H7s6r19a3eXalhO6KI+tN7LP8tPUin9PcOmLlinRkuSdZXkVyc4IxNAdh5q6uD3VXRNEWimt6&#10;1zmvN75Rp2EAqSFTJBX1MmDb+4x9YHOYtflx7bXt8iu4UarbuXLunT6itLJyXFtOQ/8UFtVV62f2&#10;l6G3OSxCI3G9Lpd4dTK3vO8twx8frm+qXbyc5yMiRidHuRxcelTcsgsG0p3PQN0Uitxd7gcHji+R&#10;/jowpii8N9x/ZSU/NEFU2/1HtiujLTn0kNUxfJvYOnqcPbN93TU8UY2cAfEZuSnMgCG5Pgp+VIB5&#10;UTOQGoUfz2DV+K91QotbgilZHGembvimFjwh/xGa1o40JcLswz3iGCfe0OC6rAO5e8XcozYiIga5&#10;QxC/VUx5p5aJqTOkgz465jk4y37ZvQYcFRJUQWcRj4l7UJM2o2TP7CG15g8zRLM6xUqpA2WFPI3C&#10;SGc9ykJEBiP7xdE3MLQOUGoOTOXkTr66B0+WUQ3u+EroHK6kbeX2bEnDvaIcZDqyS5zS0iezQDXV&#10;txCKs6olF4ffwACVglbGwN2JNpHK4mV+jMa3FfN5eHlrcNSGU1w1UosqdSbrlgLr72JFgEieFxGS&#10;Znx7cO9SAzeH+yd9PB1vy95t5bTXDmH/zmMIDTjImak+QG9gPnHUGCXxRBBuabBvMHV9T5aRq8rP&#10;i8N8f/3Ob3PCkluCK2byCUO7A/oD2Mbp6plUIsarBXhswRoLu8bpJm4KcQcmqrcFqEoHkEpTOyfG&#10;L/dEU7VXCi1pasMovY6dqIhj1vQ/5s4YnTNwCEBhEzdoAMzJTc2TXx0zpOiSf+MqGCMJLKaj/iwu&#10;I2fVNusbRLAui2pD8bl+8Cee/oOm+KlpcHkLnOfavrlwnzZ5QK7PcLxBhc6S6Nn+zD73r53ubyLz&#10;tXGobptSP0suzQ3kMv9eI3oTPjejQJBwLCVL4RuZ3IPuAX2z+NBpJ4+YLr7QFFZkaiNag0IAq6Eu&#10;7Pu8jhZBmUcdSGIuVLmR4sIRerLpRoqmfnKuB0iaW+MvWozBZOXWnmcj5ccAsO/KELvcsfCwwG2N&#10;qfiQFPULvTHvrDsnmTWdM0QXwFkN2laD35Myb40lZA5iAmELPqpcH4Ab3OGDBMZZucE72DJpSNbL&#10;zc1G3UyHqRtk69ajaOdxVbZNBSqplQRzn7yx4YbuXl7S4yv8iaEIvXTini9vV+26Oa0K8rbmB9m6&#10;SAfBXO0cX1084s+PJ25l1/u3s43NUWyl3lmirmBmqUZTErPNoRTD9Ndlz/fOGqyOiLx7VZmR7tUv&#10;Yv8GXrAaJAMhUUfeVYmRS5FSR855jo6eejqhx+6ptliZQo4tNY01vlQ2rT+thl7OY24y4W/oWp5G&#10;V+h745gGNYa4QOqLQzcvEx7q2mJPCcWUN9aWwCQ7QHGTW+LwLIEKcazcRNrcN+IzdyClLS1OsByf&#10;z8TnxxfTY13uPtzgtHOw/5VvziVv65zYTgVt2ZqSrmkv8nscxT7w0i7zfx5u6K7JUnZF9mTXvTqv&#10;6XZtjB5PeU/2pDnrI7805zc6dNvvPs8etM35kK9tAPJrCB8bMP+VF7/6xLA7mUGnqGkXW1fIJsdp&#10;QHYuwEeFyFJ+Xera1PcoRwSjA/Wr1W3oURSy3dYgH5rEzBLKKo714Df3F3uP/HUloC94/FE68SDK&#10;FduQ+/yS3YiLIJYdkoFRLIFkmDztxitzpyine2yYjyqivBJ2Zqsvt1oIMV8qxByiC51HhVX6f83q&#10;uxRNa/h+c6H0LSvBo8R0i6ycUGGy0uePpwg85hA716XjZChEo/thdGZy3aoNbCVPsMRORqszCtoe&#10;ydyaO3pyjUkB3ELm0InQsMzwJZ3/VH9LG+pJRTw/atfS0gZb4oLSb+W34KACdlUtNR2Z4aOv7dJr&#10;U9yidCJWYdwTFxX/JUcXioO2BswkBanBNFGS4IQppu2I69vGEsmrJTUWDxsQbYvaxZKVcCKdMBMA&#10;vRRfg0QEU++BqGTCV2uQOEuLLtV0SBPjXIY1nmDEz1Z+InSYA042SDoWAtGZZ+vplETdxMxvpsi7&#10;5QOjeJwcWcZCdx33be005zhtiGTfdvlVSZ1ri5sukgdQSd9jGCF6H3LAa3PrvknQmog7bkK4InEy&#10;05AxiN4V2jLzMoeG5QuYIi/ZaRQvEvH13arpYlQUq/+/CUUxbbUUEeewpC9SXsnBQyktelZkyUc/&#10;TleGTqcYn+gzxcHA2ZWJs5aUPa/0rWZTI3vlmOoqGYkVeUi5lSXUbZmtWzq0tCzeZvSa1GOQ1ZAy&#10;QHT+SPViA4Uae4K44ZKYWAa3aXYNJHNaveu8AueD3jYqfdebMkACsNgW5lX2PZbrs9wcsTlWulOq&#10;vUGxleQmtRwXl2kgO9hYRMNOwu8SHl8JmwNBVhZrSRtGB+HABBMrtUk0HN2MXhucujDuolOGhOc9&#10;o546ImxRAeWWJb9uuV+qjB/7woXPqH+Yj+0Pcj57pnzRS8+P1sTro5jSlSiiZx/v57G9e+CIm+Y4&#10;EDaTttzGqllNfixgRZ55312cxIbb+YrvMQYO8kfL74SK16MFPVKuqFrOE1pMAe9IuctASsln/m07&#10;19YNfbigRMmu94tuYeOHZjvbWqW0GmSsRYK2mREvYUPWnSC2GjnppdYczpXSkVa6O5dwBmSL9JEh&#10;UoKTLdfZ+vxvzyxN2vPj+fEF/LBtsO1qgsq9dV4J5fp011b3/6U4zFtN71qIktZpeSlcj3kxdLZE&#10;sdeqaPM5qsLO3svrC9EzotXi07gkOz1Gp4gbTp/KpsXssRaJrPkrr62OU3pjoqOtIC6P9C8ul43z&#10;N7UOL5TT8sFGQl4l7OUHTb79jHj4jWskzjkHBp51vK2YmN7UPQpQ0Ko8zGbGvNQHi/5nGilVkk20&#10;gMYv2JETkzCONU4B5tRGu9Y4SbHftZ6mHsrde8/pKdX5zZ5tGdGgDlYBhNV2HAA5IwpBl7een+HJ&#10;LJ6RcIuhqWuiZvcCzTv/w+c+l+4+5zFFp7t7vFRfTk9IfGXdxFfmCa54sQNMa8y3sdlVsiNgv0qu&#10;itTX5t70XTqiZJuJVnmdHl6C8sEH3hOHwb5TvUmy20oiylTYZsTRhLbn1u6YF2ZVwWIMqtLgmwbp&#10;nDlVG0J/FQop1Y515v5Xc9jjPUdMN/5fM1DbcJ/KRIhdwgkzOlSFmb+uig7CrTp2IouCAGVqKeGf&#10;ZTlGRTNV2+Qe1YAnxV7GLFTlTPniGE0dObw48LFaf47Kd2p38cRTuwlx7DtwEhUqX7U96BkWujO1&#10;wSMMt4yWYE3Idv7kaUx7GiDB9U71LqC8IYymtHyibD4r0QhTX7DBADSpGK5iwpkXmyp0vuSceVOl&#10;sPJj3c2iCG0FbFVIFtX0da73I+Jn9tS/5xSvPYq60lzR1FW2IOU1G7bWJY506SbE1qfGFq6M/WZl&#10;C5ub2yLuIpsc07oOmf81ENJErlihih6V3yx2Vn9dpTWhIAieGbzD+pPlFoBuJ0Z+dXJV5lis99pa&#10;67S0GXXqYvgqurN0yhbCH2XhxdvxHxBS3WIsM1eWeTk2rsizajKo0MlblEplCZnRXGZJ3syN0Kvz&#10;oElxdMWWhZ6lrO8s9jjTRVyPvIvGh+Tj6di2mroWKu8GDDtBoyzLKKu34oUjh6Il3ghPWGPZPDO6&#10;G+k/tVs8JI5OLZ+qk73zcqALrcASiIvGhwaLt+TgVGcRX1uXgU2uyAMaKG6SgrLI2jvLW8nmnloH&#10;VUoW6HH87rpDMpY/J8y6Y5GYn5D83NUunW3batC86UQ/yN14yrKZt/8OdUCjuxdbLdZ5W/Dm9nuv&#10;jXYvfm9eiQC4mGz/sjw2Tnh+pCdYfK/+5WjR3OGKMtS477FtRWwHs/bw96d82pX6ApsOTw10u+90&#10;YpogqOmupvHwPMYNHD3ND8FdjjqH3ZfsYmtbiLbzzN130M053H8O7QTG3dPyCu2txlF34ebN4MXW&#10;NXCMddtsVgbhRZpokU3QGnxLZUwVEDrg9BYrkjMsXTHGGDpfMhK0yFjA8THrrgY7U+zFTeq54n1+&#10;fKG3zmztra2rcjcEEl3JvF1vmkOO7kTLJW+QSWUFz9yuWh09d22oGbJgezTQ/IESTvcDbQTttdNT&#10;uxQ5p9QGNbaqrrczzg0zQx6uKyNjW97xZb23YOIvv3gdu7F1BuWV9DQ9jlR+Ap7j/Na7Mp/YGm+/&#10;nZPXtgJd1MMb6Nh5U+LKyzNrEh/fOu5AWvb4AdGGPchjRuHLfNdpQJrlSSNNxHionid1GePWEPDN&#10;HGeUYF3E+GoTtRgTnExB4oi3Nnqq0Is9Em5vGPWBHJsdroARKakj5dNMqiQv6v7gKbI+MdpB54yN&#10;9HwcyrQjqJGaZYicDtyvEd/rUs9XR/F1fOMHRlcBnmiYPC/hBr5fJotYHpowO4aNA4qiI/Gn0BJT&#10;H2ugtaL88zCbQopPWOUWRW4gnxRCGhbpBvxAqYnxHONGMb/19GCAsAszUdgBwFCxShConW7VpR2h&#10;RChXaJwUI2pu57iGbDNzAjNlUdRVSYLIOREBQJn+AbiMxYlNHZi8nFEWI98FuZpzuqCxWRQ8JGw0&#10;PJbGv/qGKuptaeIvvQqgahcPVGu/+YumApanU53J3OZcckbjIRBJ2kNho77HO5sYwjqWKFTo0SxD&#10;bVhM/yGM4xKk10xUxXvGaF5eUIx56kn2XTqf8WnBsaohqwyozUdZPfoZr2GgEn4kCzimaYUqWTG9&#10;4q6rwb7ctQLqkAnMQWhO+bzTpXK3v79q3XeqQs5yN3OWsCq03VsMBlja5VYGB1gLsWKcZhvV+mvD&#10;vNpPbFoQyqU43dLs0PTpsz2zrnb7UrO6W8pUFwAruemIqbNaUl9fMvOWwrlRUJhZxNRWU2pm0a/M&#10;otTVxTvDfkrggWmOT53By4lpHobQClisoXlh8SXlEFNAi44IIruI766LMsPPxnlsbmr52+fw25es&#10;e4LKJlyLWUmdRR/TVOUGIktvYqkeBObOHldbJ7Ugd72RhTWrmW0DjEXTQCdhIV9KnGTysTZsY/a/&#10;RGXPApW3kpjL98BLchDejFSqPbLKOZqmZXdktq9yjEZrKTDaEnSpRAAE0lJLZDNLn1e8UI9MWJqy&#10;+VKDldeqtEC6W3pCuZuvNMS3mKoS3bfnx/tfAK8+iBqxsmUx5kCHw/sXEVcuXuDC4GelU8OhGIM3&#10;pML38aHZfVXusUJqtTuqvIV9dCUX8Oa0MvG2POc++bHa/RErrE3bcqihr91TCTOZ5b7RVPuos6LP&#10;pAXd8NZAjx01btYNeNbL7N6VCUY9bmeDxQ4o8i8apJyxCbrkVU6Hs6KjnPu/ct4MZRx8/VzxPj++&#10;8IveJZdBc7Mr7VJOEhYHb2zquNjV67VUkJp1odp55bOsPrlvYqN5b09WuTwAqDC7JrN+sPoz6xDj&#10;hyvjdbHfcNLrLLUrRa/0S7W+2WdRymtK/keX8zec7l89CR7vluct3+OqkPqsM/JYxdu6jCWa+9DB&#10;0SAJFsssUe68c+ONm+aQQJCVf0qLmvIwsa2bZk38EENKe6dSczQNWyhVbdDVcT2+1/LfMb79oeyT&#10;2+mAIgSf7KjQP/+tQ6XrETbju9AmGGNZkRCMadFu7/7fwXa3vtMbfDoNJ7D/yptCRa4oFEhw9eno&#10;Cbwj17L6WjTChzr5fNkHyIbYYcxMFL2ENZkRrNys8/W4CY7DEx3q0gmWN5IPcw9lAtHUPthp7kNZ&#10;vCtjcuaYtO0qLbJeoJ6Ig2atm7WTPlHBCt8sWbIFAOQ26oXnl8NJtAVMqs4GyNVGX92mWvuQWdEN&#10;iSYhFegRodCiRmK3bL1MaDPqUJZ2FpVSbbJw1AzlQXAMK56o4uDsjdQZlj3udy0dQQTpLCodFlfx&#10;lEVwnEQNmwlh4med27uyVMXKs83cpmNmVZm5tKdOm2MBl767C1FpPAOVdfOkM3OBa1JNh3r4Zsih&#10;J0PR5x5dEVMypusMU42cJxaGrmjA0w5Ebb/wN4nRb6azW/VhJJlZDxmOloeG8iiQOchkq0XlaD3r&#10;lImPXdvGqYamYNCTh9XE/3qgbD3iqWu11f0py/EJ0TC16kyh0SADQ+NTNVt7VYKiRLKT6qhZdvoh&#10;ismGS1+31mIXFjTvUOxGXHbjLihSzOLlxWkjaHOmXoD27tLdGqpsKS+f5XeWmtvzwXvdqJYNQ3ew&#10;tR2LzsW40co3LDaVfkXnS6MCVc7nEEZ9fKgYdaIDRFGr5fYricALTQpVGEPz8fFcYDXYcV/cx1IU&#10;7SFnha/9dJJHkYgxEwoc95x6DPrVBgseU/5ImYpBNXPSGFGKSnUQGGHQtcohs3KJ5IZgjYybVe+L&#10;N6qzsFW4oDja1TR+QL66Xz74jEcX0ow8nkOAnVk5U6ZQ2z6+BBHPWtSULYvVZZj80yk6edVjvba+&#10;2UXplHPODyuZLrZJOW25vtfzZ59DeX8jCmCd0+r1FJpZmr+J8VnQNEsvMxnQGwPWBR/4nlxFc4KK&#10;58Y77U71GKbd6EYeB1wdj5MHAc5ohkJuJnJxaOvYPZvzMqdt0fBRDdM4s+ZYrUx+683jSuK4oGis&#10;BVD0E9K6MrJDaDpjRjlHvHkMeWkV165BDFZODaMEt9sTcT2KDSt9/5AWi0EHxBlBDc/kqufHB/FR&#10;F2GaipNaF4Xx2vevOUDDnTcMzEZTuCwVlh82oeb1hqoVwqVZauZlEmuwUeRVgdswVvUqHLoRNwQQ&#10;7Wn0Fq8u6vBzH86ZnPYM67gAQa/lFpUF1Ri4knYkQ53Stk120fftuUxB3yj6IMRxtNYLt66k3n4W&#10;3edjHZCrQzu0+49CNWvetorX4urNrdUetw0LpTB0INZyB83nJ1NOy+S/mq25XC0+tpH3HzIgX9S8&#10;pSV9WB83Weflh6IydbwWhxhJWlmGFXF/T+sn1c4WOT2oyzhYmTvjoSFwNz4VIHu45Xrr5e2tVzf3&#10;d/XVO+V4pFLQd7ETim43rkJ7CmWTwjqK0oAx5hwzub4z/ENzg/jwjdSTfrUoNWBf+QsTE7giLXBG&#10;YTwPEQ/bxiPsvEhVWDkIHZe1kd1bEqGHAFzVFEAUbKw5nYWXr2jwhWt81n62W3hC1ogK8cS532ws&#10;z+A21euEgJYJDf4a3GI3jqRRI9NQWSQYormWGz2BPXaxPXCQy78Lcb0JMBAnZnOEJxv4NBG1qwm2&#10;k8hKZpHTjmgbE4XQsmKCDSktilpe2zBE4s1KgquYFJiPDZwvZu3itc1VnlPu/f1F79jwUDOLTk5/&#10;5kOA6Xzi5BtxBOdkoHNNZDPuBQ7H+fTrEpjaeONhzt7VyIoUYtXkZ8OOb5k5s+CCQJ+Z47PCqei6&#10;OP9x3xvs324xQ9xrlRptCKawYODsYgHjsN7fi8Sr0J9DF+ozZ7RvcI8b+vwzuEMY+Zd2KoNQPeRu&#10;kOVFoTyJtNDRiibZm+5bC/xocD5GM1pZbtJy/HYbbW08wsX2rGGuN34G+NaFp8pHSvVH9Ufxe6eI&#10;Vk6KaHad4GnIK5kLh6f4N3sroouDmQTvcZZT2o/BrK6WRaKVkK1dfAQSW2NT8zNCEBGSiol95zjS&#10;IUwDnKXTPEgsy04Erzo/4EOInoco7fJQBKmmPJcrJBzUoXTGYuR0u6G0HOeZFuISsgfeSJG147cI&#10;gG4Ep0sqvNkFYLuEZB3RlVMkZVFThdOAAgFRjxDZrRK+KAMsdO0qC9FMmUDk8t27re6mrGkDZji3&#10;TCXGZAE1i5PKPyx/efuI0G4U6EAL4GwfpRJoQbeRSAQoGc23kbcDieQArPigyrywK4MLH0+Cy+eG&#10;KEB2lzjdJdZt2elvcIZ2WY/WdbnauZE9PWaFldjsxs9kSoM6TbGucI14oJmbF1VTfn1aUT4bFosT&#10;oKtO3YpI7QLqL+zKxLvl52nZb9hOuC6qeDR5myCM9HJ1W8ipcu79DL0YFi80ody75P+H9cjvPqf7&#10;+ei5vid0ries4DOXdezVsDkgDtPk7bCIJTDFCiIPoG9R82pOa7aRLmE5wW6i8dV844CNTejuSV+b&#10;s22ih/qa0Px0gUb3tnTedHliJ1FbtrkkcrIpCHwqPZckUUXip7murgmd0un5rH1+fAE8lnL3PSSv&#10;ripIOyMYPbXds+hw2+R3Ya4/6s0584+ez3+3aTu5Gw7e9+PXpGJPyOvb2GinYGXYVRGOXR1Wy8q4&#10;HVvrK8s7U17mxZR3dTjseiv7mjHaLL3+o1x/9kvwUu9BPvEwPuHvNz3EfmxQF+1i/I178aTBoylC&#10;XXFz4dptPYwI+FhiLIxxlXXVv5ej7uT0UcYJgP2b7zykfgYveoZC8uRfmplJMkRBI8gT3G+cNTLw&#10;J5Gpiw2z3sUU7yQAwL6F9UW0cBRj2MX66A6lDjlL092rfHSjJjx73LP7N0dMZ110p5y4nOjW82/l&#10;HAUlNGpFY8kBKXaS/ZfHZEYUrxGxFM/ErTnPneMr8XvlTap5P881aDO+MeV0l2OiKiXw4vxUKAhQ&#10;WBM3/5pJDmzSDJSnMkVpiJY0ZLw+ycwsv7GHSEL11ljuMV5DPXeza0kphFGVMFuqfPGgJn9tY9Qj&#10;uBYmCkTHQVkmrPFomsbTFVKCiICuJwJyyQ0KEx25UJXAWFbCkVtLjjemu14dpeOdHT6H0YDv1CF3&#10;3g3q19cwCe/cBeaV6oAHzwf/zQd3Tu1GVTjc/WOH5H/1rv+q/U71rXdDZtZ+AizNTJYu2oPj1/vW&#10;yse+t6KuKHJWMVFgdi3pu9hgnVDUkuM1NzZvA30Jyqaid0g916da0LZXt/TSrFo03UL6uwzqw5ka&#10;EPrWmIuaQamVlV0EVueFl8NAccCADzyipvCh7EsDa9WI5zF6PmU/GdjdEwFrQMZYwP+pCthpfNKD&#10;tKTitsAf1g5BK52NL4F14US3pUu2QCMeePmRW0XfkKgtkahEi9Zk9B0Hyhr0/SC1Q9RfKSroaTwb&#10;b17EqkSXhVvqiQZC9umSLif56yrRvXoz8YmU0Ap4qZyVcJt7TDLfMpplVLjQk0BDN++E+vysbnrE&#10;ffYThJoapH3loSh4mfPgMog3TtSZmq0RK75EFakdEPFIrXVFAl9uKUJj1e+kbhlj4t2eZbPPePdJ&#10;VmFJKjS1Pls9l7lVfp2qqJMm7MoSdV1+LIpd/FwJqO1ZNWuvkcBtwwsuq+RyzXP1/EgfKOoVIRnL&#10;jEEaDN4144/ehnA6eWEZ7GuTg0U893o+YeH2UN/p3txOdcK/HaiZDkfk+sJgUElxQ36AbpVoCmGx&#10;KeEzymUL6TxHpOQeiWt5/YJLYAACPpIvJgh5FWOu6zRHb6zkFcbF8py7uCGvXClh8mr1b+vy1MAW&#10;5rRl0gxfynm8z48vvvtCyWciXGvmfLssTC9WnE0SjW0dnn2vVWNbUBZz5bpJW85LZFt7aS8UtPVK&#10;wbhqGSd7X9Be/Q6RFwR8fi0tOSsTnOLWwFloqGK2pBNdVU0tYqqyBCNfoCr1UbW6N1/JGXy8l7Dc&#10;9+yRpfyhYnWTNrzafzwk6bJzsfPri19b5bPXYHRpGgoxcRPoWLPu8J7d1K2pS5CT9QzpSkDQbslk&#10;TMjaYTsByS0Ogtp59MwLZw7f7F85hDnN9yNUzydsaGrEz5R+3hr3mjiXS60lSEwxCRliEMGVbjoc&#10;c1K6PRzKEBGXRmmG6vgOvKtKn54J4ERf5lBmHdDasmErXj+jQIHTCimwPgJXIzOfR9tfLeySLybO&#10;qgPcGlXNSNf9EKdQEssHpTiqbjFYO/HS+mwtssiw63aiWMkRyaPeL+qaqYUK40n87ex9+spBGAoF&#10;1MnaJw+yFSNNaMZwqhYplgMv7P+aiRshT8OGHpfaghkaZifG+JHNJQKPRVBTA2PGANOf131aAxk/&#10;xjAh+o7BE8ogSPlA1Tlkzuo8TPd3/oeyv8k3L/LNS8xj69T1LoqTwVmHTv+UBuZ0obSZfR6AjZHj&#10;LPHkLtysFNPNHnvhu38n9xRMxcEQ8g0T6o/9zcCj5M5oRON6Ie+YUI7IpWcWcCuTO6RZgT7bgqHC&#10;0WWtO0+l7Lcji6AbOgNQ9OaBM0wS0TSMbdKd5eYackB1/jkjbenJ0gPm2gYIkUunoMwAommyn2nX&#10;xsGeNWUTIAm1PYHXLSfWWngyhS/IuyprRDbHlS0euhWI41D6DbVSfl1XOdr0pA45fmu8Lg7/A+Qt&#10;1Tao4BYC7TxzwMh0Hv540aXa7rC1uVTaNjQvYw4WuUwRY2yxQonFSkxlLdVpWZfkC/AXFfm0WXcO&#10;9BorOiXk7hIQ87RELC0GrZIac8A8zdEErOTDt0EunQlMrpYMuFV7banKETWia75oDc9Rrw4s0n3w&#10;ysSvFMJpmZbzgtOT2D4iRpV/jvdvHP9WuVGSxMw7MN/90xjhB8liMtMPjD/k0POLcbVOeHpK/sD2&#10;GwMefda+2X7z5XyWN9E2q9rELr4WdGXbIIkL5EUvd6/85mbeWpoyb9Agfn6k90/wHEmKERndh6Ly&#10;spbw1s/6CvOwfdFEAN84QIzlF6n37qYb2znX6sZzfRNcKg618pSjox3vnSfpt7RCahvHvXNEUKnn&#10;FqSJVZel5Z/1xCC9unLWvSmhA2P0XtrI7INCYU3qvOGaDxsdM5IoWr3cAArWhY4tV0+GYTYzrduU&#10;tvgMBOY9n1DPjy+AGe9j/xWlV7mYNfZU1UtE74NYpms+2ZxTtYsSUnkP9pqqdDXxs4usm+uJBW9s&#10;ZaU48CEnahgZ8pPy6PNSTeW1lJppjbbGY+cVNrK/kLxK8NiIrlevJV855m1d7Yfj6VaLeKMrUbQ9&#10;Spa2B4reqwmJ7UVZsielM102USwm+5Gf0fr3SypjkEWGSPFQ+MrYSCch4Mkr9urm5ZHSyW0uvm2X&#10;b25tdwPTjo8ofNPmAfavvBC6R9QQx1ICxRbr0m4GIvkTK6Ivr+NQlwMCxyYMxpwPMScGI73TRM0t&#10;lc+oYSZFRA6M+cXOtw4KApkVF5NdtkhpnPTbLrrEPHNovryae5RfjslYUZOFssq4gjTSzCPrkRgb&#10;OnSLnjsKDmmcxkRV7k5MkGa+qaFadKtZgvoB8YN0o12xFKyocAaN0P0tI7iTRFkowJBEyv0EJNlM&#10;/cVeGm9jxvGfwOFBX1xcHVQec6SEMzypWui1GC2T+CT0H3vV1LA6uTmYKl2RuJ49NkfzyEyVs/uy&#10;ANbBI/BU/t0+Lgar06FojuV0Izf5JdxqOKHKv3kWZjlOnNJt/5MXsv7JeiZq4TAbM3X3d/mAYBQV&#10;yQsVT+2BgtN3/EYys4O+B3oSPNQK/E/fM93GdsNrj71HXB3mw5EhVcNEmS2G8D6rH/ayoRZVv0UB&#10;tJ5TnRWI3MVtSRlYmANXlJQubR5ifAdLcKvKinVIYe9E1oY4jgg5cMVl1BagtDRd66ol2TDjPm4f&#10;KejFB+ZHho0hbCMHqIutZ5VVYbCIqs7KjAqOdLsplmjzcaJha4y+ZIeRIZ9WZjg2bOTmTkE2Z76I&#10;mjzs5bBlUNBuAFGJM3C6IZjBk/MSgKlUEgzQW+smUxTSHAeFJmeUcwV7XGsG1rhBi7iG+oZ/VcPq&#10;E8hrTmUnEpox/MUnFBHoptEoMo0n2RZyCQwyOQZxN5aVQ3tW/K6JQnG9l1SUedNW1R7TxD52bidH&#10;bwMNqEWZDaVbZtJUnHeYNvKN8kAHnd9MrQEZyzxYQwTQo1bfAcIHre4+dTwVTmTQqrI882m1gG9D&#10;kpZso7o2HJ1VLBvDjT28FmfbJDlf9Hdlv7KnZ+E89sX8YIke9ULIAV6f5/f8+A0x+kpRP7ed3dw8&#10;bgCIKDwMeQpMg7Z8suCNQ07jF8AEPsGujDdo2N4cy/TC7QnF14LDYfI+5hFBRxWcC93EqkDuvI1Z&#10;6NG6JR23ir45sfCtWzmb1kQzr4T3Y1HjtWjpXvR2mMAKNdpSCGUgi32UnQ0mwhpgeb2fNNtEeemV&#10;+07iueJ9fnxBPR4HKW2xymsdRV4VRk+gxS8rW87n65M0YzFuWAyuai/ZpQkj3I7XlotOb7+olOr7&#10;tLpYr0hXhAF7OJP2crXOLTGSCBA7ozRfm3su89COiJ+vI6aWrUNYrcobFLuqw1MXNS/kGEvX/MlX&#10;MFd5PcS/9ptbPud7atG0Bmilu6+slWddJZ6bP62ndHY/V4SYlKgQWo7AOovLGFoimd2IHaVzpPYu&#10;LoWU9fTieHpVdtNY75A061VwnWQnhmuOPNnZVA6GIHORVubSpIb8XRMJW1N3F8/Ea5myZp0RZS9e&#10;mHOzMCWsVOjiYE4cmbSJFtLkK0YnpRe02AoXZvnM6klbv7pbo1borFAL9LOlpFOMzE0l4gT7aCSc&#10;ik2BAxNCX/yWQeoqTyneEQ0l5A+zNOnA5L7eD8VuHEucCWh008iWxwVchDdcyqoVzU9m1IcM9210&#10;kuMlYxQ46zPyOqAOTa5Kgaw7O0+c+4n5JDkrs16VstD1Kqh2fXy6x+fECarfdI4Hpcf6uBU0zvk4&#10;HxAo5efCzsetOzQ+ZvboXafMX5J7EiwqUFTTu1nuL/XJFcwzT3qHLMu9zXFQOwXNE+c4uxCO01b6&#10;zD0IwzjQw/HmC/Ux8N5dzp4+TSMk6gdqfatPobPyaZi/5EfHeWkAj6FW99nDLi8+XovqZFcCpo1o&#10;Hlbww3iFR1j6TArHPqvk47uYbzRfiH4KQmsVxNPqo0btzSegyQpPGdRzWfA2KLcHhFqqcLS4VVfS&#10;z+aWPqVtWthNeZWXSLWZmQeLT5YidhsUXNW0HlHks8iqqUXC6vVR3a2yB1dIbRl8OUutV0m8C0IY&#10;EWOcnleOf0OiTJK7QMIxVFQZqbCTWbAxs8aOw4CbhAEyl+tgDUIekDQiqjhbnuHhx9WBipcz8rFF&#10;5RSm+JDojuaPnIHKJ/KT9IRM8iIvNTO00xyhWmLd8bqq7ZZc9NEyZqvREGta9JVZeCq80wj3LtZb&#10;yP0fVap1yYZS98SUSISymWRmRE3v3W1BnfNO5S5szIpZYsVbG1C2YR/zKh0wfuljS1fuJo/oqbYy&#10;+czUlB9I1CNcHlWDNPIkx28e87Uq9hrh6iyMaLMRWjfO83WA8/MW9APxGFJzQWhpZJvaxrFnrmkn&#10;RAk07fIA/4/gFGIF8pta9fiig003HqlQx1P+0MGVXI4CcUiHe15wA/S7Pb36RWxkehqEh2jgGV2S&#10;axxyw9TkGF20jHU27gblBy0xRhFeH41+qlXa5VDDIWRpk7jS47fqEhcc5Xh4WdY8WbT4e2SLrtSS&#10;n8lVz48P5mMOgZYQmVNtQUTtemjitqgHBJejNas1eTp1WI1yIWQWiJytaFHN7hOKwriK+vOgS7ap&#10;tOeyDijKTQVWRZiYGB+W4YfjE0Y45kLSCrYv7BerizStXFmBXq2rHu9wTq5acQParaE01FZkqPEu&#10;UBd4hm28DZ1UnBfNUt3+lmGBClxx0OZ28OsStBafWRGhapPVoIgVay8uboXszS8uo7OJ6/wQz1ls&#10;AoE2WjlYuzq69LCXs3zd+C1TS4EZzvYW3d0d4/PV4DnbkhkXiiK70t1oO5r4zeFxu9YH6far84Or&#10;FA9r0IdLUcOyfelAC3Vd5eSzgMi4THdCOEEBweLeoU0FsOVTAfOpdmkiTkPsZE3EHZW6OGOR6itc&#10;8iRhp9yNgUkKM6tXLicS41h5+m/EhMpNlfQNYp40oiSmP5KnjJeUhY7YaZeDp9q2pwECq7V/biRn&#10;eATIaIyQ9ZNhQoFpJ8p76wA8NYA35r7WwsEuhronIXMwg6rI6Rlc7z3eMDzUibUuyvWV/oQZ7f6m&#10;jB861roDhrb4ccGUCtgq1G3eC/cfnDlfwlnmReaEoeTkhCu3AQP1lP29YwK3ux10IculiBqT2k7/&#10;T8+KAA95TJy4MhbFf7kHVh1Gt1vn3UDijqoy8mWzRmiowLxc9TLTPzvPgCnjfHODKFT/+ePp8Ood&#10;/0HHdM53vzadXuGY++cy3o63L7yaxKTaj+f+1nXDqMTziTbVPbJy53oDLFemOxtDcB8RnwhVImQZ&#10;6bv+me32NyjDfFrvB+Lwrhcou9u3h9u3K88QDHgBSPM34Gysm3HcT1VqYfLHkN9b/Z25Yxg6fD9F&#10;DocSShSX3/vpsNO2CeE2fo6hvlBMb5JYvqq+zHQ0MwOHcZSp2XpXDg0lLwp/LVKWf3wej3s4ji66&#10;9nJfAT5kSlcJp0kvSlTeKkQnDS1Iw6izpTecfEKGBkOrXHJzA4hQLMe3kXCa2vA0wi7Dbe5NmCFW&#10;Et3U8V50dU28VZVIyGv8Us07AFNFO2EWeIuKPtSbxJoVzqL5GXHp0DzTImmXoVk07s5VoOQR9OJd&#10;4cQefZ6AUKuArNG/CGAYT90cv1SzTza4NJPPFslP/j2OwIEfmORwKDj2UBf7qepCeposUucAUucA&#10;67MDYye21xTRVEq3YVPcQUBd0+mECqZxBW0lrJrFfstIX0vkVOWIj86dOOj3Gx1+GcVVrPKbRySr&#10;UQlirNIphKYwBBy4/Uz7LphbbITJPE/mc7GtUfaKXipME2pS1vVQN+79dlbuWs8/vZyu2sPQxK74&#10;jh6GbXL01oTcRYKV87Uc+3zWFF5CLvT1wiMQdm+iqobSnq+0dfP58UF7nLZ76GMxazqUWcQ4JWlH&#10;HUtNELtXR95pj56bCPXNdECAIjIa/Ct+TfsSgT0ANVwDmROTdq/k4uEEgZTJlyHRMJShvapbm0lh&#10;5pZlJmGwb8atg+lWJ38NUoGtYDGC3lFn5r9jEIyBK2Zud1pbZ2tGlLjAgvRZ1OcZ7/PjAyvjyLle&#10;G5leEY6mi1iaTjq2jf/2nKG+iZ7IdjGkW8hLdqFfXakmbDN4tOiVqp3EUmA1X63papFz7fdu03rr&#10;SrWbc7HreQPLSNK2vv1OxcrpyVimR9th9mDPl02485fzyCA995n8pcT4CRLiB2azD2XqrszS+Qne&#10;XGlNU36PHKt/8g8744cth2Meb0CR2b+AQng+oPr1zTIS6tHEhe0TE0ivURGbhKjcKiUlgYoTsajs&#10;AE3MDkqRC4o01SgJUniPq1ZPlI2D0XTDjpAXkIVS6ElSVfdtogUUFiBE8UTaX1yInDsxFaWNdMI4&#10;y/HP0K5lwKc5Q4qRN4SICe/At8RcSL3m8cL+SMZrRYomU4s4KsLcyZdw339jXuI1iYNwkVeEutDN&#10;qiiSE3WWvhUwulyhoIYy03cAnsy0g3hzN2tWiU28P78zwuYgy6IS8FlRC4JFF0FBunh9KLpYGuHr&#10;vvvnALxyLFlanyNyV1gCDPPd0Ws3N8eO+/Fmn3Y3B3+SCV2Mabr3D9JTJ4pzqibo2YaXL8fbl15X&#10;1xzVl8ZlSK64c9rVnW9Y97vbXEdmALNmi4BDlPun+zt/2SOFny62PhyqV7331IChdPInOP66/+b9&#10;7a0fXj+uY7nB+YBxs89EqZjPiu1B+QqitSOjD8e9v2yfFQ/Fd0zOJEOVvsuNyiYW7JDcS3aaTKru&#10;oMQaAWEcEcM+vGeMjR9/L85x5kCyPYwn2Z/LoOge/iycsxyWF1HaONkbyGLjcUZDxHyUzzFseKi9&#10;pSBxcUw556j/46ZNibQ8s3S8YyOpbh+U+yFdT7nGVivm3X4BORgm8w3yfIZXXgY0lo4yztYuug4x&#10;hPckppGSX9M017/ibY+wYLPMXkKHc0iHpPJAl0/SDEYHYcLNsn3CoR5WFJiWeBnsawX45rCXZ/Ug&#10;uZMUDCrX5qUdoPao1ny+nOh4V2ZnMl/zSaLZG+N8yB5wiVMq2TTe8vSHmL3pD3XHyKl0w2LrcFrk&#10;EKXwRvjh9HMDHSVac8PMr5Mpq2nHm4rCkQbGR1fECxEfLegwp7iGNhAmuqTTCRiXha2S3Tc6y9ku&#10;UgPyA+vYm4QN2SIhei/5fC3+972BLvP1gKOcVxsQe57opi9YxlVsoYfc+/Q1mnO8bxfpiB0NgDum&#10;LwrTLeUtp+yZhl4PT69Q8XrfbX9A+7eCdIVYI4UmRh9sOVtEr/BLbm4bP2uaZ9m1WngHnfZJSuyS&#10;1+Mn6xFFPTFzo9HMLTlFOBk0AXVviGfvowZbw51Lv6poG5mQOff8eH58QC9dWyxX5RHL7PL1WJ63&#10;4p3VxC71CJozitRlCl1YSxuEsl6of/MD9VIkbq8buuoWWxf7ttI6lwvn8RpXdSZtshWTse8UHhEn&#10;53YQ7OkG1PxeNEz5smH86FM0zECO2MLt974/deJrtgGWL8BX2w+hF7m24iesGVmK03zs19j69LgQ&#10;qZ+1PfKjOyN7ysWyjhnVTi1EkBjVeV3zMo8vMNTdTS0n6YTyyYP7mDVk+PMMCu3sQmgMgUHHhfkw&#10;0eHplc1MqaJG97VhcF0TtcPKAs2Sj6YO9TgjMJA7bzf3JhlcB2pmQ46o9ACWEaYytNGGAqnF7Xho&#10;EyTiZD2NNW6mZItOV251Kx2r6PgqFivKRReqYnztG216GjG5Y3d6rgr77WCePDHlaKYmGZEwxpeL&#10;93cC0Rie6oAIKftUia0+R5vAvaSYlyBkirZsgfoWgrhR2eLehRJXyF0aDjnsGiN2SAJuf534QZFl&#10;OZ62+3ePrif3Qny/P9Et7KO67OlK02E4vJrvXh3vD16j7nZv+aQ13b701kYN+2IL/kVULIZWYHaD&#10;buUW3z1+b4H2FLsXRTY4Sc2/6FubyHb1UeIOdJOIk4XIGCP14zuH06uEyaEz0vY4Huj8I12pkKQl&#10;spFORoQ6VdRvuoGWMe6B3owQ4Jq4ILx/fwOIp1b2rJBG0PRGBDLMvDkwd/5+xky9+kTk+Ej4Oc1m&#10;/itO7GJgXL2Ig0hDm0nAon4f5+KuNC+JFM+zZoJgcTODum3E2j2tQJlu0fds0bfBHw5PAfnTJ9FC&#10;R0JOXftbONSuys7DXR80tEQid1bIcFTc1sDTWYFDlF9YFNXtDpAVLpVD+pzFhOEMlZPJISA2CrLS&#10;dA4XC7avA0+H2hfQWIlaGl9tPHNuQmtuy6FF6i9FUlXyejRrjA2B1UyQXTJSqdBtWdwHqnjDCsGr&#10;BveB0AZJVT3XdV581Jc6kPEpSaItSQ0OAglV4ISXISKRi7oPpX1Fn5zLfrm99h/3+tbbLmVnMbQc&#10;BKMCQnzcQ4Hi34Cm0SgZc2PADlz2c5t4lweDdFezWekrU+6fxqVeuOM8rKla3mQztC1P+1m6DQgo&#10;aRXbe9FGvrJYl2ierAEROa+a0OU5hPcLMNe3JenKtF5SS5rMAuj5tYkGNZMX3HPjuHLXl8xYLs2R&#10;EdMkhwjQ+r4BOPnK7pgrz2s4gq+OIAhCM6vmsSLJEyNnRas8Z661NNUhTyXKaUSlFIJ9e1Z2A/sq&#10;8nfhHtAeSM0OhVdDK3XXW/fc5jq6/xe27xpgy2P5njO1nh8f6DEvgzc2haW9ZpQWI1brPs28aqXW&#10;xRC4bmWWi1Irr6potafO8mOtqVKvh+iEiDpLn7oqs2wpUK5WOvbAeDDH3qLx218/WbSVgTavpsS2&#10;mY0/OlPNj/V5W0gyhcqr/oKtIHv5OjKsHfauRraei/umZtmIvhWTKa30PEvE7usD38/PH2unSfda&#10;5X4zXdIU6xOwY7ZuqW9aLFafBC27NIfZtlWRU16p8FcjdR/QiWgRIx14AilpHIM/4fUtFy0UY4jd&#10;hJNPubv3Mxq9SA8iTHjwCnnGSBN1I4RPpxoWX3RxEViksNvZ3cJ3mla5dJhy6JO2vKpvPfAGsQMD&#10;dK2suCaYGGcVDcoNLa2WxqQRJa7YxShjiKiFHB3VsyiyqHERqCNrm1rYAjYGzhYFWTpR3ono2lnE&#10;SGyLPSMUMq2BPC6UUWgCYA4MWyn3zVjXXdOFKSa3ylkBf/5u/dtGh4S4OhmHF7pKlERTCss1rcwc&#10;1VL4qoDgMD3Lb4nZ03AiYZNKYPbDU0xKSbEFF+rkk1bfp+8x7TwcD15CYhx5uHe31eHXfs0LciQ6&#10;vbzNXuuOt67rbmHGBk0skD4Kea3hVHZQVL1Ldu/C7nH/srjIOcf0yt/+iDEshtAz3Mt268iryV4W&#10;H41i+j9TkDbiEzthClZCu0u1MBTN480t+d529Kk005hubxDMezr6MTxhIFegRXVaErogMwxnmFyy&#10;4hn3e55+fPczDwN6IxWhzk4lMxK/+/A0Q0I76VSchzkLrcQ5pReZ4WxBjbIf9ZnFjWY3gKN2QodD&#10;UlfrXdEhnn7mZo0+VnVdJt2RpuCOotbK1upQ2NAJcaKKB90diALoBa0oyE/jOEQ5mktcKfTAIw1k&#10;tqFYb/DEeDaS3U35YQNAxJHuhI0eir0gaxlRbhYsJZRms8VBwOUUCQWzZiF9mN2X1DVWsDQwX2tF&#10;4mRoNxElcqvyhBKS9wrYasMzz/sje2MqlynQUNfColeVLFLHiyqw6CFoMFObDbZSmj00LFluS0fJ&#10;zfJQLVoNDMXlTWQoWnr0lUSFM0a+bH/EMefF75+Kx+rCnctqGaJliqLxB053cX8g+Xk7/KxdUHVt&#10;YSqXHeO8FpCtpJgh+bqIC7T02BLw+hFrI2hSKXoxg84b1c/SxnkvA+HSfZTPjy+gipfhe7XFs+U2&#10;gFHqISITsL6zJvToQZ5PY5FAyS+QQdSP2RXNfuN2C0vZ3/rNZz4i3Ahy6BP4hehbMmRB/AXFlodW&#10;BAyCqTavrZQn2ozgXlonW4kWm/0w29quu86zzB1wmnKQy1Pjfa6o5EGAbrcw6oaiA2p5l55Vzc+P&#10;L5SRb346wtc2NXO7hma7GoW37iylbUprlLv5+uQtPxBjk8PVoA1NFcLzfElq/Vc7hyRd7+imlgEo&#10;dlSuVp8wi+3Fm9kT4movLUr5TN1rdh2L1RdSe8p6vUFV9YNulp4QMnT+3h5mUz2iuk7pEV7mYhsr&#10;aUXMl5dt6rvG+propJXQXuSyRz+B/PmpmPopvT4rnRZjubvMkbm7AZIwutajjvhjN/QOqnOBGRMS&#10;ZTGW1KmDsSbcPrOgShBD1jaoL+6xpSrYVcSHO0/HyXe387u/nu5euVp1PwteQ7IrrXWoABFta2i2&#10;5ppDkckdFZx3nK/SUO/VEzmuM2tGfwkDimuMYr3O8QGqj529WHKD7o4j60lST8TYyjeIEELW6YfD&#10;AAbzQDnqJL41qhLUbIUIX4GaBaPEc/BIGEd1E7NMUFG4OxS8Ym+KO//YN8esk6lCRRQRyzhxlHs0&#10;C6bQGItlMKkrRZ5ezpiLXb3cvH15mrX5SN1MqVkWPJcTongRDLy78dvH4e7ef9k0v5ru7rO/nRNM&#10;yMPLt91AO1BmLWQRzYcesnj03+8xupnFi//CUyUhy13P3qd3GAlzoFyaLUJVAdJkhjGaMl2izXx+&#10;fPAnP0AK7rufPY6K//B888Lnsaf5+Ln70W2P+xtkEnmheTgCZ7273Xmkrw+LfZQ5u+oaeDS4ov29&#10;+H/ARYmRLGFDnoR0cnE2j1Y5vLrHB59DlOzqUz+LUDKxm68siuA6EAwuP7B3OkQkbpWVn5aTz+P9&#10;mckg9h3cDbsbrmrHITppeKwh/BwJ2Dn0HHLtzhp0yWFrgbmimqMMuYFzkc10Os1KaM1EYiGqCTXT&#10;jHxjEE/V1/CjQtPsOEpY61KLykRrYrJiuhmFxKyAKsoD5gAgV2HEutgYeSH+Qzue6P7fI044af6x&#10;vZzRYEKVO7AM8u8cKD0cYpStHWNv0JoSs9XXm/kXuvBUZDezgTzOOOwQghjnprwV5oAa8lKVfBHR&#10;RHx+jfuNQmXEbktizJZWaMXzktXVlueZ96ShDUPnDtbO4keRuoyLC/Ut6ADDEEZh7XrlF8CPDEpF&#10;0upQ8c3ubN8blcyVla172gnR48SYg92ChtFq+JpCnp0i/rbkXF+/OVlExqvO8oNKpwdW+qtF7wVY&#10;MS8J9vnp8+HLJMSeaLGaV+fn8vaLrwYmWVH8bV6/5ExEui/+oGnwHN6aMjOEj/2aYd4hGm9fkVpw&#10;HKYXTh1Eg891Rr4mqvSV9GOuYt1xzEu9iJLKBaJncBtP2BK3n3X6R3O6b1WLTbDcghP7PIno+Kzu&#10;VkNF9y11IxEwB72lgqPre8rP5Krnxwf0MfWVh2pAeqmCP9nTc22puVqjdYphqBZvGvvkN+LVPtdY&#10;1elGMhFSSsuqZ9Yk9YuWXmibxd1wDxzoCT2z2bb0slifa7pIJ6h5Fdx7UuxqjpyQeVsjXl6LfLl1&#10;4ymOG8Hm/tAsENY9C0s7l930tl+7dLXWlb73arnZa9qOxqhqxVkDJ/W+/NmPlgc6xmtWdF4LfK2z&#10;//LZCxIdsGy4gBztSm7XNmarW/zU3ldZG8BbNuOQVjWobWr2DiHpapzVXicPbRaSLrVes8KESMex&#10;8yOSH6hWbYWxaYV4yY1KYinlej3pQpCUbfz0ltGfV6P1Fb3LWhRU7H6t5112FFtklLQOjralwfuP&#10;l91V+tELwVgLaMd89870zq8f3/n1/I/+0fzqneL4x/vPEWjMlRDySyMKmPRXawo6Jqbgf3whCPeF&#10;IAq/nCNaHzMfgfwZmKXJOeDIPesMj2MoQX14fbx3g+sUHDUfP9aDz2B3Lz/s/Wm2tA8KlwQLz+XB&#10;A3hOcDKRjDzP92iK+1fwBRGYPMfhhpi6mYbVI4Bbu5fzcAP/sxef86SsVJ/qGYZGt74jn1knE/SC&#10;kSZ21dygYzZ+fMV0XORDuDXXOtNSF5gXh64dnrGN8Gp5f/M2c2JKRVv9YNWnuwfsOQYnVH3UhcgD&#10;Xic14vgDZ2VeL93fu0Bt2L3wb8D9D4WMT68nSs19LglIiadPuLPRH2QOwefse5edA7ko6fRf53Wb&#10;o6eG/cg6iKlLp4NvcxLI3K6LHk6Qy+zwd8ynwlv2oaT7tEEIywq0zQJEA9d8FIMaAdL+YXrqEcBX&#10;QbqeGaSMun2E7rSy7FG2k+ymKGKQ5etTfvwmtF2YRH2CYViHEB3GCQwzW7J6B7HQBrg+U+ZE/zQy&#10;KtrE9+b1i4k005aZreV/v4durs0+CyrnGkxvnGYnZRDBDoZ5Zi2OeEEfJe8dytVTK0lu0ek70D6K&#10;d19wZtDXzn1fNCIjaHrkwBZjY6MpgPIZNGy8V7FDx6YASDYCRe7PJrFvyQpVEtmYqbc4Vdu966KH&#10;GECtuKPj2bQKVbV6dGOj3t4U8l1w7uF7/Pw5sCNQZoqEm9AXR/hkcwDlCaKrgFvXFH2KiJrOer+9&#10;hag7Dm7XA/QQGdJ4FPSJAc9Qme/Q1GU+FKeyRapvdg/gs6VHN1YMf4UIdna1undxZpPkSDZdfIAj&#10;kodEYK7oXtFK7p8yWgHssYxDE10V3XrbPe+hWN2LGjbnzRqxLUHPtgN1G5ryYBfTxB5Mucs2z9RY&#10;1sLTryzdPdZogWL21vJD6mhZoSelgjdbtM6tiCPueQrEez/vUL/AH5Xb2CrnxxBe31l8ymziPNLI&#10;g4Q55QvA+zN7LsAMuhVZmCfQB3FzmNCS9A7p6Z6Fs/RipqaghRmKW+ykuLNBhpR+D7S8YtSB9lF3&#10;PMfFPpwa4TPuacRxKPedDASmnXGBgXmEN9QUjAKzTaZYfZ7xPj8+uI8QX1yO3861uDK5r0vADf9t&#10;AzKyLu6KBbiuAhKtRbTW819pre7KV/LrbHGnpid4XtMiun495Ihz3XotMCAvM+p8he/Yw70fJVfl&#10;cxXWo6iN1tdfj1fzG+f2RKSTRSWWNy9g0RC/Ljo45w2v6+Lg5Ce9trwYiPP1vy7ng1t7MBsr2Pyf&#10;ZxvRNtr26xbt2LxcCWHKb/SLwqaVGu9wwX+3UA87I7qFBj3FFYHyg7DWvVeVvvd9+63dR74sv/vO&#10;ybnBv/aP7XPv1nf+MSyvSOw9cS6TsGfH6lmicRuuXhgx+waOWy4iFjGDOWGGnJLwoVofWy5nOtWk&#10;itdXaZfRIqKW+CtUQOBaGRHEM7g/8KYWAZNDkC/kFm8008xqS4pojKbYFvdhJEJ6KyNp/Rm95vFq&#10;EC8ic+HFjBc5S/CjVjCcqY+tTIDyfQECEovSR2fqhiNKx/sDVJSBKj2O0v0Xg4g4HVE9lt0NcDtg&#10;aR7SyROVj6e7V9jdO5X65qVDwPzdAy7mQDKox1AkgrR5uHPZ8/7m1vXD8w5lsNf0btpV20/hOr7d&#10;D6iyl6neShhPqJe8Gq/z7vZWzXQMe/3v708wYlEe7DWJz2qVjjyWF4hohiOX+tvCWefM/B/8D00A&#10;aMLp2/R/H2ZeRejtz7Q4j5m+0kmqYB5GfKs3sPZ4X/6fA7oC0PGiB8AaEcN+5f4M6kUCytRbZdig&#10;+VPQUQwC9Fx3JiT7VCavdvhf6pzG5YVTqfIUmckgVcHG3R6V6VGZ5ln+W7wvi9ScEKlCvCz4U6Iy&#10;AmNY7BVRgA/ItKLmepppwh10j56l5ZV1ghtBLXB1FLANf12K5PBoGYyq8VzI4JdYJkmtJEoP80of&#10;s/xhCN1gZ79trJmtGtrc6lqonpEqN4lV3VjxVeFOMZANoDL1CtEEA5wOXb5uCk4Y3YcjW/PToUOh&#10;5GkOzaGPjBItA7Ew9WS2JMAyb7xoUAwqd7PA2nQEkNzIlgpCsKnZoAQAfxBAFsUtUoXy7ob45Z3r&#10;MgbSm4sKYPZVAorV8Pylwx5fp+B5XS3x8LKV85ujTCKrjByxSCV7xOpy9Te8ttAuz4Pd9CXIylFz&#10;I0X3Gw39uYeB4a7PMS3Mr6p40QPzxtIOiAxvULrSCvaboy89tM0cpwP5FWCzo8U4ZvaujfdCmv3z&#10;em+eG2lKQey0v+mv5tAqt29YnL2mPmI00mi1b/gIXb1DkHTKKjl4leH7XPE+Pz6g1e4jzNvLnHfC&#10;xxutwTYYqV4Y1BUdMbdcl77+2xbgNJs9UGfnMzXyyvD5BMRQ49IG2MK2vptkVwnJWZa/q+Vu/GRd&#10;U7k2/qL8eEmdn1y15tUrzqvi6w1XSqt2Fgq4Bomt83+2ju4H6t98URvaRSW/+u6cn8QFeQqAOV9+&#10;Uk8/mE+pQx/79flauGJqEr9LEtlazmMN8aqmaQvWyqFHuAg9zqunEJM5BI+RXJKnGuMWk5Nv/2L4&#10;6I1Ljo8f/c327juHf/T/2d3nqgfGnu5Q0QGVDMyxD3iwv+eQq3SrcyTtadwv3mMCzBegyERdY6Vw&#10;CoqMTAchxFQIUp1hrT0c3TzsAx8OiCYNKdCmJsrZY2yxwHtsbGYiCzQcRfUtSjS39Q6CAc0RQYg6&#10;TeGkqpbMQqgMyBNiZqvYT3MILDGCdJ8s5WO0qbbYKHiYXQ3r2wKMprm4+/eS54Xyl1Wdv5k7N60i&#10;UsZJUbvbA1BhztM+Mk4JlCy3y44vbtP4ojJoEQX16cB+PKprm3wIfJ/D9+nF8w6zX+TaMHCFWwFD&#10;KrBbY0EsA7LbqAB35vBExhQ3PQMBt3aiXxTcbX8dAxKW9jf+HlD23x+Qe1TKbNKyKb8W7wjabxUd&#10;ipEVmgejY75CiuP94/PBmib7ZAF7VjTeC9TghYFUzK/w51LtRw0EUyRbe2rmr+wRjXFio0GgIpJm&#10;tcKpMLXMma7vkYp36MV9C7fbaY4Xu68yShzMkcOcW8gY51liDk/ZeplpQTj2T9BkPUfFBy32TPwV&#10;0ycxhWggI9arSy9LAzyWu2gB8B3xR0XCUpwdG5YD55zgQfEnOJS2UeAsvlelFvnbKepohLwvelf5&#10;3L5xdoPqi0Wl3ogqqnVCfKvMk2KHlTSiopfTW26Ly7oL5xWorl5powBVL3QVkLeOT7VlEVtagokX&#10;Sk3WvZ7BQlSDp0B25bDaYt5LFHlVCcwPrjA9kDNbuHZb5hANBd6dGvnvARxm2n3BJ1cJnTsWK4L2&#10;ntzGtTfCIF8tfy09YstJFzNdiyxp4u7FGnjIgXS1pfswH+SRFOHcDs1zPZy+6NTOpuadBMLCq7Of&#10;2JZ8YBdJAiwc286F7S244v1OCiOA/9svn/FQoEs6eb95dK+v32QPCDdiLMKBmhe/o870RAxcUZX6&#10;3dpK6DNbCVD4kMUo2CTnWmiT82JCLK0T38IoA/avUHZ0J+PWtH3Pw/hc8T4/PrgD3gcycxZasULF&#10;lgU6092UmocWu7wgG7Vwv5qXJEfs6Eob7s5p4+ft6Tp5xZrgolPPcgQaICna1zk/it5twdtRdqd8&#10;WeLGMrytw8wuV8m8Uqv2L5YrP5nX6Uv2GB0pp6fAh6sth8CePrNcOYW2LJA4HLRR1pYfGB/c9XJ3&#10;GRFr3jI3/HJ/neXyBTyyuuf0JCbyqt7Ply2OHBvciw/vPbd7zC741XmF1UrT+dw7tal+frDbv+Zz&#10;5V5gx4drq/ZNiB7SIl4P7VsfqstVHqp7GOawLcXAE+ky+7c+PHz4y3x6uP+nfvt0uCt3r06v3pnc&#10;33t/P9/f+eo4uwLKS686DxpzWd9bo56LCS+1njuM9wZ568BKGgvRF6bREK3CmRTlepRqCjRglicF&#10;0Z1IAEYALwameJ1ITaLRMdF9RMMrEcy+io8wikIxpW7ReKLgVULdqArglixVDKokISYkvpiL4gQA&#10;dYq54C02MwFzPU0HnxoOEgTG/JrYL2jBMG7l75mR9XuzQ8WOz8ULWp/ZOiTTM4PT7sXLcvs2EFyI&#10;6rnnJHr2vwWIGBX1nX8RA7Ld7dHJYq4/hRsLw1dHKyNGZ2DhkV2mixkkP8ziP4K0KjtAhe0l5Tsn&#10;DyDKN2/5UBEC3OkOXu756LbjPNxMdeCndISMDQ38XcB10W2Y0OnAhHMiz4oyGY+DPGK0NkOuOuLl&#10;sDi04/2MQSBU2VUUwKK7yuTPneXG5Lkg+6jYztgBDSVcKVVxrQK3KSELBfgkThXk7uWAuTt1qgV1&#10;9IBqEE+HsglzQc5WOSyt6ZjoQUsBZwLfW+PgIC85ntRMT6vqXrxhKw04z8uA27YE0hqkfsBPUXTu&#10;QGBMTvFZYBiCafRUwxKPE8TPIn9fVWeYk7n3IFdhE1oYXMX2RWSe10Hab1rrCSBfEj3C0mlNndHM&#10;OHlT31pPCC5BVOqNnFSEXqOWUGzsnguf4qkpxeAUm1/hyRwNgqIEpXHY0bOPLGk/ma17jBSeaYo2&#10;CSG1xU25KZ8CekDo6yhOlY5ziSyiYewtUbQCWOuiTQWPrm/FqVUeWfFCTA6G/IxPbWQ2LwpdCqRL&#10;DrJklLskpecl/08tjPejWX9NmrQwF/PFLXrJfg+q3AokIdt1MM3z9c7vI0vWNrviKQPeoHE3u3d+&#10;k/Cl58cXwmNYiQJqk0vWtiNVV2WI0tf/MMwpIM8M9EXwHVdFuC3Ip9y5nIa9SG/ResPU77aHd1Eq&#10;T+QXoqfsmppJ1MMw4uJmMyx5KrF1ymRTWdBdIrhhmQr7LXYAqoCxC2QA5tDmEIInuyLggL4wT2nF&#10;mMn2zGp+fnyQy91aHxMPNYCyPbze6Irp5LfKxMhVeJeehF6AfAUJvYodeHRMar3UeIq0uRfQF26Y&#10;zaryQNVkm0rlvHa94Cs/PuXVMt9fSH7SiDZGCDm/p02AZSU6hjW6acDWicex4chPJmBtGg32/ibj&#10;PsbHulY219Vn+T7UvNezpCw/1KKwB7XQQTFcnSKvpW9dqrhzw4IObWs2d6ko84cmDl8Qd1BjcFfe&#10;/vD41of3LnjySvLVu3bvRe+dr4jD8eRsXwieQZmaOaX04m3iU8V01Jhwc+fjM2KlfcsLnBPme6Wy&#10;rwUm0O0Lmh41JjPkBvn42KeIRtLViPKOnKBZm2ydvORGkTldpGWFMJohtdjTJ5K2fDPNNKM5q88l&#10;6ix9QqxHwHzCoG8/ogb2Q+FLur+dfWE/W5POWXMxVEDabPMIUs3qb2mm3vkkqq1XO757OBF6XJCc&#10;fOcq5eQO22G3u90fMmS/TmZCbgTKJXDFBtqXXHaNUe3xWDB6Hf3f/v6A9gGi2SutO59uo1Oxc0i2&#10;b/pfYOufMIoWdfh07xHNeB4nk7jD2PYEfvjP3wyT06s89nfGpNe90ANvlj6sduE1Qqkwy4Qj2w+C&#10;z2khFaXcG7dZfBF1367uHPQJT7DrSzFEKJj0TvM4WpQ+/oPgY4cZHKgDjgpHph4hljhNOmzzERJu&#10;lj44/eZZY8ZcLRBKGltwz1bcO5zTgZevo8ic0lz3u1KCO4yJOyCeHAsTM2j0nuGEYVlPQ61aQXiR&#10;J6KR0Gfh8JUpuSNVykhgpoHYh+XHAzS4sPiOFF8j62vglAwTdP+8jxT7pT7epLNVVrccsh/ir+fS&#10;+N5+YEeUjYxrooJjHJTjXDXoG2iIiylH1gwwRbpwaoLhldMntZR7lOglWsZQB5dIAW62utoINCGe&#10;itm18pCKuMtLEJEg1omXAJXMIz7TcVe5aQWFrVEAgm21sSHl1aIZbpQsIXSK+N6kbOBSrMOsCO3K&#10;yA/FKYGCVkPdMOgOStaFUR9JWQO9DCNJ7dGIssg1brOg1iusZunzbVmm16bx2pMJzbbSgBG9nq6t&#10;+5fW3CtN7fecMfQcTvTF/aCXYv2fcwrDtlozu6TUEdwM5haHwpQGb3LhXzv0T72TxyBDhzW4Hgm3&#10;09sblLte/R7g9TVv4NZJEYG0/kqbEzzBzkXfOtXUywu1VyCspMWyngbak6QD09MwV2MLK0ktwsOe&#10;yVXPjw9Mjbu5rZ5kXhE68pQj8DE23BtvariDlKM490xsrV4R0Bu2ANv+YMPymDw87dcXLPuCULWm&#10;r29vTpDH+ULqiRnpVU4twG4hz9gmgtWawbhG/Khgodker4K1EVJdov1BC+3O1zKI1+9oGflubcht&#10;6LgkgQseFaPsvNIAly2RUtVAJ8aL91mupCPlOch6pWGf5j5ltYvaL+YRLVVHn5Q+1SFvldL5WvKh&#10;LU7tnBoFa9uCrucKnnrxtEumxGoCnjc6auv7xPixunqey71J2Ujxc/jYrgU05WWUfTURuMdgBgZ1&#10;uUhysnPuc24swwtKSttOyqhTG1+tBbvbZQxV5C7FN10ph/tnaX1C88g8/xJNyvfu4lhmI3kpNENb&#10;i0SbEzNjud1no0uXK8oaRxPXg6tRDZiorCiqeAFK/UW6LB4YpDoly2tO+oagoIL784RJsvF55jtY&#10;iEcwbJSyyvxdDpINE0yihIsCG5pmmwGnQAEHSxn8OdSmGlf5XsBXfuQVGQlPpFFPxBaVlto6s+7l&#10;FYeglIimTQJXMvgX5a4Pb3cgyvqUlgrtU/YgIhTYriDe88CPs1Bt7m09TUqpNYwNfetwohbXh2oO&#10;4tpNxNn6lJ13UIQUuSIZzwxDpe9eXpTdCFC1l6nu+/Vjfrib7u/8Sf3i3n/ow8NbH/VxWcHh9D3K&#10;AQhuzPMG2+0U8Dre37vSefZx9MuXlVlFhfUcRuv7Gx8pw86N4bAxwhUhVwBkOdYLPCF4W93wNRCi&#10;C3ditgB28x7Pu2wuLcdG9GR/pxQ4W275t6Z4Z94mB46FK7BSzK3lR4bDjrp6ZO6Txtu6tSLWWRZR&#10;eq59lHwKkS7hxxxaDy1+yzXmwJbClu1TaZcAtLQ8zqUhpGer5EjaVEX0F84EhFXxMxoDnOXk8VxH&#10;EzKVG6/cOXxV0bXEuY3ghzM3kunM0AHWmxu+KaTIjjD0+mGamDBMuTjfu0UAUpEdueuNgovXmFUz&#10;z+FxyLFhjQlrjuYPpuqMuOasG0b7Sme65twWsMhTlnxBd8eqrShOZSnVh71Xuxm8qKG2pCJsc9ld&#10;YkCv8ROda4v/0cWLy6VQz0+TXlJBSxEynMw0hFtphD/Dk8OKCwgz57dlx3+GeVTUkGsu9uSWjfqw&#10;jedYju1wURN7wyhYpDFXqIS1CZHS2nUTA+qzzIWriQb5rPcoaN1sT+X397o3L1VuYw3iIA5dGX4G&#10;79BrlLcLJUswqHv/ufQ1gguwOnWKNGZvuqiR0r6Ycp8NPj++eB/z9uSbVydbJdWNEQwobo33h1k5&#10;6rOS1YnVoFXigDsbbL1HaH5oz3H7B8MUEEcAsiPbhYWCKa2xlWuxNYsiesq5sQYC61xbFopurjXM&#10;FxrvLpScuBYaK4Das+fP9vnxgXhsFph6JZjXWsbPwz2aaq16iQ6yPTH1d2X0XUS2W3XpsvDMKeUn&#10;JsearbnET0qa6fjbnDpq6mltqdfCNsyuDPXW/ez8MK3qddE6zUfRRohPSdLt4/eHf8DsEXfr9hfZ&#10;+9F1eeTT2vTWP88+4SrNKV/32JhdnwSEnyU/ovq/wH6KN/5EYcX29z7OMnvDY062NuY/qkMm5UhK&#10;fSGDcJBjlYzK8oMRseBIubLXZ6HYs1d4UFPf1ke8Z6Ez1j535yG6A5JXjSNQH5S+O925P9bL3dN0&#10;esEcBfCjgGZieKm2/74jdpzxHrt2zvHmHJ4GkzCEhZBV7ZLBPsYKn2vbQlvEK1einbQ6U3NK+G0n&#10;zzFuZwrzklOwKsG20JLujjCt8q2gKe60KvdBneDQBNcKOBC2lTg2n1jlZqkzqyTdKA72t+XmZfIx&#10;73yHmbc/SYb6y0tm3/8jsKfCxYpyoNxAY4w9CfYS/kuGcl+PJD55yYp59EBCEnxd5mBqf7/T/cCq&#10;xFjl4G34x3F/N9zcAH7LHs6EsAqDS5rs6BR5svhcWI0hvNE/FX96DRQqA405Nq6SxQ/acJswZNzJ&#10;4LCIejIrhKlZQnJp946Jymcx5AdOTFGr83Pxql2VrvR32FvVqDVjQ6WZJqaoKWhLUVkDeASHGU8J&#10;CPbRWmV6BwXo3AQiwpkaeC/p9+FSU6JwbZmQmsoZkeIaYVQ1Z7NO9bZUzUKl4hIZqSyYqroAOxK5&#10;uc/zAts92T6yRjsYhaUXeHFb5DVA1nlbC6v2pYX6ZV2vQ6kBeWlm2oCneYNIyb8yE1t0l5s1LtUV&#10;83cMiq81Ao2SuPx371Bhei+Iebmp6A0GGW5pkPHzLeEJTu2lZ4Zs5aDY+DfwsPOLJVq1ijPh91oO&#10;FJbnVZt8vGjojJA3DxrtOqpqR6rzIGVB1NVL4H2+quXJ+c2WE3v6N6YnNgffPMBuDWzO75kRcbEV&#10;a4lcz2lFz5vzHhqyMcfqxEDGHhqSfutwU4OwiOydgXvIu4rn7bkwy4kUH/Lq11c3VzC5WWaEs+kk&#10;fZavBYT8ofQdMKeas4Y+3MvHH5t1zUK2VVs+iQWRT8aEM2th959lQZyfH8+P9EHDptsV1UXD5tbL&#10;bXSKeUuKxDGL1Pj8urw7LoFlZePMqxp4hXnmDNMU3ilnQH1U7NNGpuRrrHAY9oTY4bwE+kUm4htU&#10;F9erzdccB7syhz1/e+sRYt6Sq1Silb5rWOmor8mMN18rq7ItX5seP7I5sE373B6yJvd9ScdxX1nB&#10;XyfTzjlvWM35fcAkpu1Jt2U+h7juWkKyPgazfGU4fKXcXUkH7emiu4f8z/aoLzo/+noKdLnQ986K&#10;0pGmNhIgIUPEIHFIpOSquIyBGZSit1MhFtif9ATKq/W+SZXgGXmdtXxkVuoYrKxUE+dXnxuPPpM8&#10;eZ1878PJw8GLYMdsGLTEs+yRlXosyHUhTe5krxiBZIo4T4o/iHKPTgDmoKoOZlFTqSSdkUuU9V0m&#10;LhHrNlQWVfnczSE6JKb8eEU6joRE+eQZmCWYoDy/R0nF3NojCSfD8AykNCa6E4NJY4+OUZZLkG8+&#10;ZPuXlVmlFKmcKNOl7ThiV7D5yA67GkhszqT4QLjittoigTUl3ErPGRDemxgclVGAOZOTNYZITpV0&#10;6FMaVL2W4HCCSeZI513llI/lX9RfCDcCk5k8I/9bS4JzYzwVdkoaPecWTayUZDKKw05R66KApW64&#10;uXrxiDjbKqqhAcyLrdQkxlGghqm45U9Eb0vaYAu5rUWxaxQH4bcRaI1844FD4wMaFg29lIPvi34s&#10;fd2DVicJ6zBdZH9qhnvNxdK7iKm1mBfKE5db0kyRumDw6OCsNgWLVCdgtfTgQqG+AvXgymaKdVKq&#10;1xC6kjZzpCoxJTGUo8jkVrBPSXuDWGw6blhRHNO3ztt5CSKkbL/bta1LlCFqxEtwLf0tju1+JLhL&#10;kqypG2VbWu1yB2VQmWToqOzR7aEjV9JlHL1cGr+qrYxR6PrnpULXj88+wT8/KH8IA2EwyVQA7+AB&#10;VlJwWmXzrUPatpuBOAuurjj5Yl1c3tWjAmC7fuO3/B77tG0l6xPn5cb+4AJmHekTx6HkRzEcmY2m&#10;Z1pV+lK3+K6727GdtuAg4yLrpz/bv7F1x5UzsAzmH7wb60uQo/VIWvS0excCGZRcE7w2xxOofSBs&#10;+PoA0wckQX7PTScLWINf5ZWLyBpDw4bZsgcf4nqsRfLOtmm2udu3pFmrzxXv8+ODWO7a5VeHtLiG&#10;1p5Pbje6CLJrISy/zqZovTUUcq1Nwo8InEKL9DKJ5KtcF+fuwx1eq6VLKprl6TXp1x0HJS7I8ty9&#10;fWUrNWl6KLPm6gJ8rT5KZyblGFVtGdENSZx7nm+1dVEU1cHQ0r+rrRHCZlda6Ss9srXleBFXPzJ7&#10;PEtBtHRWZL+mZ96ly3Ye4/RYb3zT+M92+WyfZ917pejtH/21gXNeBHgXL8Hs4cI1P975r20fnC+k&#10;e5cnjr1ZysZGEs2dK22KlVE9umr919/j0qp5AbFka+J+jNRSpisXKGIPQupGfAxyB5heNTcjO9d9&#10;rS4KxVwM3OiP/OZErq9/z867yz4gdU2tf7/7U48HqG69zEOQ4OnGTauYJE861atNXbuI/b8vw4Iz&#10;GxKBZpotcSC8S+2mWSqgXc9cs4QCBTcsFEERmQvhaO5CeYI7vI1dd0xaGU2h3ZriuZ4ZcGLHNe/B&#10;NKLJwo+Xz3wH3xMc/BVWWROF9VFplxHA+xKJLJjE7qhv3VFQPVFzVkh45anlbtJ8MB+GQQUKBSsm&#10;rf5nD9qdMcydD/coJqr+shLI6S//xkeLIG7OnFtThgDBsD+bMpPA8cRnihBg+KyYMEHLLRxcKGVP&#10;uq9lOIB5I5tYOZ+kYi4c88oBsjpziXeOGiFP7fzEj1AI3Oeb/F7ujAr9qeSBYXRAivMgKGnzpuXG&#10;7cfPjqyV/ZQgMg0DBJSk/qO408POTF7hRKH0lJWbVajF1n0sRzo1cnlTyJUL7MoQd/PEnRXCzHPD&#10;snZyKM6U3m20QzMApDJnUiFLVN5iX0m1YCFrygCs9pn6LeaZ7LEUkYUIcSEQpkQ/r0Z/VnU1z7nu&#10;pNAxI63JurK3dVYzCdmRuWqpo9lX5EPqIgprNiCRoeV2mYBP+z24RG1L9JLm4Mi0TkPqi0v8/jF3&#10;IjAypVHmMz43ylrJrUnwbklkRcjlTAGzn8H+tRdWxKPy0ncHvNhAMLiYzNwd9BJT+pgcTPt0sY72&#10;CBMBKu1RFHK2/GDRey1SIK937PYUClTOr+cnxpYh56v95LSKowhzt604RfkBvdsm6SCv3sHzI33p&#10;gp3TYu2Ke8WwxFSiPziLPCC5ZCiN05A6aNDSzX5SZy1RS3LCkgp5s2iP0HNhdfavHH2ZRnmMOEDc&#10;TMamozZxMdCvZG50bXhINfCyLf2szttb7/vKcx7v8yN90EKJ7IELzh5aJbjXZExJyKX6TPOicr40&#10;ha7+arPdVxTEYlqM2NK6Imbla0KiZQU0W/336yds+dqY1TZ1VpRCD9Qv7423sZrEXn/e66/J1i+3&#10;Hbq6KNLzI1uBNpldv2B7tNx99MXb1WFyfk/nXn6K6uv9NrCf/8oFrn29u/Eg+uSsAUNBRH7zZMnH&#10;gsHyUyX0Dz5mLoGFWgn/90gZ69CU2sQp4euShXKhSx6GIMEDisyS7qa6OOzxhK7XtRIjGmx+gbvC&#10;HJPGtYKkWCgtdzf7l7c7bHY9uscjfk+3LDHQTHKSkQ+B7951htNMV22EFCmVVeHBMzOB0ZyecYPx&#10;AknF2f29Hd4deE/gYDJz9Duw2tHyrgK/5CXUm5Ck4g3uATk9tCpRvyUK0gx950DeLCZdpGNVJOm6&#10;05ZjOmS0oP6fpU/BJNBHW14tFKKoZ2RFJOK2sDVwc6+joNtQ3LvnpzmzqN7pGvZ5N8jAUIHuULD6&#10;6HU/U76LcRkSh3xPsjOX06KqIycKImVvyw8M+MGbRBJPgs3VC2rHNXlDwaFQnOUPKsxqbu5xP3Iz&#10;04ph8vXvwWxv3BGcZFNqAc0yi6p2q5LsQvfQYo8EURJwOXXOU8hwQxSdaY5VBo0cYhpN+7kwKuFG&#10;UiDO+MEcgy6augOOxdWIS6pyp+7np2aHPdYaKCGeXP4JVNbMtLQBmgKGmV5a62eo8CRHlKcpEoFj&#10;VZPSgd5i6nhdqo0QJfiub8bRN36F9jk0ifZ7dEAgho/sAb0s9Bq8eh816OBGMMbrcjXgnMuihHep&#10;arvBcO5MSxw6NSYC/qz+sQT6q0jMNlyN0toQTo3TFcUmit8R/m8ybND25XtRQyKLqs23XEqAHFLo&#10;jUsI1fk85OG14pQfaiW5KsU/OOGx1KMqppQgC1s1ZIZHR2aa9BEdUC1aRM7nS0ffAOQLkOT7jOLM&#10;Z7iJ93gPvab9Sa8BUy3r7Ma4c22/kC8Cip53pc+Pi+pXIKvomGVhWKuFqWKQFtNkTmmW84X+CJiF&#10;S7cq2ncMaZ8x4/W61y08e7eoIBf+dESgX6LmOQF5VWkTLkoBZE2blZ41WyThrdIVa4eaLhws3J3H&#10;Z3LV+//4qz/10++88+5P/Gc/qv/8W3/n7/zOL/8db/QM/9vf/aXv+PY//J5//ItgxivgRVJgiUHX&#10;yKBObIhpoeqgqVw3gewYBJUAtrVpo4XsIjANtsiBqj1otrEN66iBh+x6RbjWw1rDwbaZVl7/4B/4&#10;g9/2/372s/6H7/n493/nH/122+a7xsSzWZ7aOm1rhbad14F5RdBtoYlpcVzYZkbKsYNUbpFhsd4B&#10;YOSwIjjF1sgWeNK8ruq3COPS/WH8yeHiY40jaU05lmP5z5IU+n9+6od+5L/+az/j3/Sxb/2X/uKP&#10;/YXUGu15tUX41A//hZ//mZ/2P/+ur/iK//5v/DeXSvK0wth3bXONJp9We+7TO5665Dg5wjndwdvr&#10;TsAS2GC2ToSqVyalLeG5PNkRVpud2dZHLwYReT3vtQ7LztYWn5yWk7qu59LVzkYB19OeF6bZxUy3&#10;j9FL/7yWfaKiP/vGOc5S2+BczrXlPdK0X5N9gtBegCa7ZXOS582laC2OxYINt21g8XyNQdeigpLv&#10;7yra2sKViJ36katpVtPahJuWudGrxhNZuwBoGSabXvLNp+FwPx1eOacX0OmqbB7XXKJApTd50p6e&#10;+bF9cE3nKt5lpVVCGCHigjD25NgWZRaBPrgkMXDz6B6fSxe0vek0ZUSSX8yjM4gdIlVuaHwmdxiW&#10;V5ch47nG8SaDhwSpGMAh6KZPeXfjGlT/yUpvKl7T4T4dDrO/fSCIbtONa6QR7kKxLiDYswIqqHql&#10;UNpQaXCM6HV5GW8CxOQHxv9BEX5LWSnShv0r/muGU43aZpCWGHNyQJvdMjLsKUltJPdWlVVijij4&#10;HTCLTVODdRKoU4oWg2w9eS6tcIMTLbQBAAytekf+WvhV6SCVZJrucXz7aA26TvdoXcyfxlDjEisM&#10;prU+CQZviQQub4hoOMkzOWR9S8+KGGlCUTNjmZg+yViktifLyGwazWfgp4NHJDtzu443UP8aVH8Q&#10;LIz7iXZnngKNxyhVM9W/ipkeR6b41IPOLp4ttd3ShEEuQFCFFJAxvCugH+X5pqaTzrQ51X7TNkrN&#10;/cRCQb6DchhCYn/Nu70zxb1jNH/uFXx6WTLHyqNUs7jcahBQ1u7xV0GZVt4ZoMrwrVPPnCGwJtap&#10;MFWL3+YAWADY+JVRjDf38cJGjpMKubsaCzec8yWkQadPKX0HvGia4p6zYt33iLsH9cerX1EfFNqc&#10;dzPPXUx9hVmrfXpeU2ULDc33M/nVpYir68PyWuWc85bpeFbAVjE7Ozik6OzWfZ1JeLJYL+qA8rzD&#10;f348ZEI0Ni37V5ysGER6gfF4GzaLO2NV9gHT9aoMMFpcQP5H/xHmXixY847pfV4A+wolojzai1QJ&#10;ZYTJyc8SsD7e0WrbgVsTH+oGODzPeN/Px1//b//mJ773e56Pw+eNSr/ofVa7XEwqS7eSwyq2BvPb&#10;ZW2aw7IUEQv/P3tvHjdZVZ6LrnftqvrmqQeaMebkXqEbyPn9EhpE4xEBI8YkgILGyIzzgEFmcEA0&#10;AsqkjGIUUAYTBbExJ1ETHHITRWlIThSa4f4RZJDcnN8RHEL399Ve732HtdZea9eu+qobggO13X5U&#10;17Br1x7X8z7P+zyDTGWhLuQwOIg4xCFaIgf6ITUbNSXtv7CsfhahRpLn6dtY1ecCuGku8NajbQCx&#10;QZ6sjabbtnNTT2T0eZFV0LjJkjSWrYHbwXIySHXkqI1ay/tqDRBYh5UayjVq+BZXMXkxy5iHpemV&#10;ZmATGBjooWS3iv2HBChGDIEJ+1znqE2DnXZv8zhUsL2qgiQEPcCw9HyKzv2w32DDILMm9HdNq1oR&#10;JATziHI1iris77eU23MpJKCM3UslGdWQgxCvoUyazU/ZLZvJWhkWqYW1S87SsLQocaWkd2ZrIywD&#10;XhD8yvUh6Swlo2O+P5eqGuEkWtJmBuMhtn9mu2GnfpT0FBGl3B/LIIRgKrU8EULodMrCKqJhuy1g&#10;QrLkdZCMJbkOdp2qiZ0IRAvm3QoWlHJjFYihN5sUU5Apy25LMd0lWEbrzfSzqmRpbUvC2iZGxfDa&#10;0Oq2uFO3y2V2GogQXU/K1ALV6J76mZEROHd0MaSRxFkJtrAcGiFXIrY/ln5mFmm3QuSreJI47T/1&#10;o29tpxYZtdK6Tm2gdIWCT1TQ+nsqkrXt2sHLNuBOe1+chwE2lGVcLBcJY0Dcvy8IGm+m3Q3vDvlz&#10;PvBRd6lYJavGmcKUxfVbBl9s01KCZzCt0B4txQvepF6OBeb21bJJG701AIm7hTmIi2Fk0epyhYu2&#10;pRcPg9j2o1+GCIKt6oiX0P8Iq13QssOVsJU9mDoRp/dH1V5HbbNgXe6xZUG1ttBx1pTGh4A2HLfY&#10;OJq3MCXuEplPiLvTIaTKNQYKrlIjet9GbKOBly8NWz0LvADDy7DpR3S4C5elDaA9xv49jk2qNWJX&#10;hPeW3aoF7oqxM1db2qqRVjn0gBgeCNczrN0aKsd7s625RLCtHoposgJ5jKIPrS2AW8cGQ4/xAm7N&#10;Rb9qEoim1SOIO5oGj8Fc3gdXDQm4uqnHn9XxeqF3IkW8oltRzXNp/QDd32HHVXtDQFfKzV15nlPL&#10;uUGGTCXY7RnUiHBpM3IDCkcPGDHa4Fsnev2+3i0Y7lqtb44Q7zNK7X7kQx8cbYenN6Hrm1TH51EZ&#10;wK9ajzj1vYSk2zOAkVoObWy6lxuvaZTqYC0td3iFLLpBmlWEXvfpAV8PDf2+y65BCoGwD9ztDRse&#10;0NybOzU15c/3FLNx+NzaVFkGeQd1bBV7JgMRVfE4DNxtbD5ucAJBJSAM4jDDnJpY3/asnvUIEHCZ&#10;fF7ME4Ww4U1ZysY2OllDzacKTCBh0fQ3rY7DK2iqWDQwrImfWN1yC5c7URCburvzTaWjN3QhfLum&#10;+o4ud+jtfDU3RAbsTiOHQUOLWp1WqV4aTAaycZDwYHRLbm/mdiWmIS2b4VIoLvXIIsf3EFzgvFy2&#10;Td6Mi5tLMYD29rNCyjEqND5ZjQb+YqRsJdCILxot6RwWpMH+PS3my4hixELoTP4PJwaNMc1diuSV&#10;vQMYri8VYyIk64pGoliy6gxsFce0BNCq2y0C+Mo44woaF3QYSinDTGZUXmHMBBxKod5fCayobax0&#10;IHuLKSfgxSpHq8V7ElYXYo/ZBfU4scx7Mn5qyRiEiW8hOMUcCX2dEr0Dk/UiF4+xA1YJ2Em1FJVO&#10;JMYzBpWNGjuL8M5bfSYiAuOlvyrLk9EQg/FSIKJ4QHs7Q8lV9reDYEOv5sW+wUTbObVb1tdSUcOR&#10;TKEUZmWb5JN4Ct8goyUhBnzsDSZvFG9yKxtMnYf5v3ycSP3EAAv0DXuzGY3WknZtWRHRCsqha0MW&#10;mbh5+ViZSmFRGQFgZb/ktz5qOHF03pdycpDFiOszCuCW/Fu2QeaNLCpregv1wC9SAJjPAgGT64uq&#10;irW4qMn2VbhbqK2b38Xo2xmo3CJHWkvaqoXj5U7fjnTtSi2Ak5mI120LZWsDMFNqeZAzZFgnvTrY&#10;puhzeFrm/9uQU99rIxWTDFSXjQjDfylsxfrbPmtrfXluNCIdTVvT5Zt3x2fEgEXfSq+jZfGmFBWN&#10;01G/FH7pPsL/BPWqYvkPX+mstEj4MHC+AU9Qbw6IJ0LJxVa2v+IMJHZMoCh7Fg9p5L0GHUY7RL6N&#10;j3bXMzL920M/TOHuUW940957r3/lK14+2jJmK9ndvkxp/wYYzS6CaIlU76ltaHB1wdS5T9soVBAP&#10;Uv4JmtEU9rVLhm1qKQ1cGA6Zh5N0IGNdZxvW3EvavKMA9GHsoEchXKGenoZTGNiO2t+9qI7BA/ua&#10;AbhAAG/zqMN/PljdePoHetY7uI5CmhrrLUywkZtFjCJyhAah+TYxBIqyGvB25h2aFAdwQMECE8nc&#10;1jeMRXo2hDb3rlLf8keWkox9Kh1YxTJjdqh52yJsCGCu0xGCZCGSEHEUi9CXtG5ID469gsrA2pBW&#10;HBx9XLhZKwenCLrLwEB8IbHdJZshIsNI0kx5Qqxtlpbg8c1FyZbLpHSlVCRDuJTYMIoL4pweEQUv&#10;lexkqx2U4nKHwlkVYb+KlS0FDmnfquQQlU4DefgUZtDDzCcnzapXdAHakVDyMAGCFx12JdvJB3WK&#10;OlRqF+J2FJM4ZeyAymQyI91loExMbCHlOmdCKyeGxvDE10a19KCZxprJhDZYh8hHS0l34oqA1Am0&#10;XKDAw8rImquQbFJtg8zWxV4Qq0N9yALL/RmNMYdOIHHhsYFzHtG40AXvJfn+0ADf/eXbTxQhKYer&#10;U1DEKaqVFvNUnOKRc1DyO58iWSaXSl1rcVw24kiM4VyVRnSlOCUCS3piMQoQMLiaqbET39jY9Yr4&#10;W9nKhXiPlo6pdblm2iIKcCz64yDShhasSW3AvPW3p7W9CBw9qSv71nlMWlj0RCvXWCp+1MtaQxQQ&#10;AXVVU7PxF8sgrDjPadissC2lmEsLarOhiivo1OnKc/xTIbS01TZ9493O9FsKadNtCbTWPvMxMWeW&#10;L+XzhaUBLsRUhQsXpDUxaK6GmWBqXbV7hGYUv7sdPiscL6R3ld4EBRuKsLhcPlGun4rNXLhcUkN6&#10;P061MU3GjaNpNJmtMXmG+unXlTNNrjzRAcuLb+hJpzdgfpqi353PZBPr+bYvzPH10CxyCF5XsxgK&#10;kT2jSK5Q23zZlUPDF0q9qqqRHr3SWVoaId5nZvrirRvi40s/cfUI6267wQP2IWErl2asYIppAITR&#10;WQr7m/HAMp49qFVO30g8UFUMW2cGtC2JusvznWhq6Qumx3i52aEZll0NyH3hY/dGE/aNOwRxwDaK&#10;ztjZiAQbtbIwUB8Ny8QyNdUhoL85Vu/2qFHbeYoTJqzwMvsYzbKqgWFgKeZkqu3v4ZkMeobOYezL&#10;KEOloEh1536j1qsUSYfhINk5hqaztM7QdLz3yAsqOi/oFBAbtz/Wjs0euxefkOq92qt2b3Z7ZitK&#10;wbpayykliFdrzKzypME4t4OSlrVlJ+ZMaxHHqGtJrCbdFvIa4tswtd0uPkV/yWOZLZ2XtpBJNNtK&#10;USAtiT8JJDz1Y3JrYrcqXsmuGbfRVZKwRFlY308nSU0k6kKJw7Ws79KENCi3cDtTV0hVQRCSeAuL&#10;jKZcV9tcFTyovbN8TJqeRGlMcKNQl6Co0pAwWSGA24jeWklagzEUy/y564l8JcTZCMrqAIe9hwTK&#10;UIers4o7W4ItyhCn7kfmPo9HUKtDz4mCZ2w9GE/6HF2v/a1q1lQMHDpztf8WpT1f2EfxOlHnLg18&#10;FZdi/8vAeqgpgVg8TUj7r9a01H1FuhjlS6qzOEG87ITNHWqMnSVvCyULiWTMrB+X/Cch7R0mFcVS&#10;In3ZZtupDbUEFAmzvcRhyxxGxWcSjefYNa0r2uVC7KlLDZXklWrJYQniFANBLqM51Q6DK7UnVoUm&#10;rQAUKwLibcIH72E0epFCivMBAepvFixoWIJOBCybKrfYp0ogrGO5AlKs85IrQ14JSot4aSrLhsT+&#10;wVctbFAReIcxKKzC+FKziPiILUiWIPi2A9QuXoyBRGQp6BUJRgXrAhfa54aJoUbZ/4Jbt1Z+evrm&#10;rVE24wBaWiURW7lEiA4Fo5ih0WR+ofSv1o9KGZmLCz0GK3hfeFOrhlD0xiVJTAh3bmp5KNRcgFVT&#10;1lECmuE7rKigWfbMlzBq/dUrd8stWYG7qDosflnU0VSXJtuI0T55RqY7v/ddfbD3i35vBHfN081r&#10;Aedc8q9KpiMFcXDBQ8hDr+reBaEi711Mus437ioVXAgZXAaBnA3mqcE9OMaHcANRGvYloz2N4QUx&#10;3ExacKCnaxG9LhPE6wlSmSlWnolOs7Ujpwg1cyGIBTN5U5lWoHmY6g2PtdmmTEXRLpgy1WTC4b5q&#10;g5NKpZbSmj5Uxnb67rZRCsSoxQ76DiON9wyjmKTTOHKPrnqMqaOVbO3AtYCPPjJpJlOqOI3bBzOj&#10;j3AhlKAoHy4ElR+qYpZ0FKFde67KJrLJAecgxuH4REZXfTYZQlVwN3TTyqtJaJaB1EsztT4TH8FK&#10;rC69ed6dW51u5JUyADib9jknckRtCsSACErvOFNBbpvbTyWZjX47xSBHSPEfulpfsfejkKE/2iQo&#10;q0p1BM/J25D6USYig0CnpbCZzzvwPZMowSaRLktrSv63QZRgqpVOSO/C0CwkNj2SbISQWqe7cC/1&#10;0TVJJkpZb5+2kcyvQJRmbqNa3arfK4DHDLpIm5D61FnZIcqyxbxliZ0O310p8JZgkoYuEL7luevI&#10;GmpxiV4W6LtIkcLuP3+OE9Zs3lw89XMr92NSRDOW5tZQzlIqhOp14knLR0ShX89q0tJnBCH5UoGK&#10;sZlH9bZhLD8tFeOwZzKyaNZaG/ZOIaku4H1rJXZWfHTF5tYooUb9oi26phCKhqDiLSOjqKCK/ZME&#10;qYn1MQRdDDeahF0oJxq1JnOuLx//XqbJo57CKQnL6KUQ0xGN/QERuUE4q1WPrI7KQQEQ+uxBY5EF&#10;vIF3bqjifyQdyXOLIGZHgv49uwzx806KCYzTW8LGui1i5RQBmSsVKrKJdSkrWYQ23lD1oSIBewwb&#10;4UMFRrMfUEkAFaH0MfEMUsVIWPz/pYGac4bJr5TPLiqCdD29KluHD8PuU/7iQu5o2BFz5q4UCVqM&#10;NoH9nLpyfGvGsfoQ2844MZ8UMsWe5ibQ9lwQEVECg282VwPxK9LyjToVqScqCOynO2QhknYXBExO&#10;B5dqCc7sbgfGxguxjCLF/tLSooRLU1C2WlXLnlXJvnQ9e087rzu23j9M47W4eZ1p3pKLJu1wV5Fm&#10;XRhj42hLiUcEdCn5aIzONQko0qNZ6wPBtCne38DEKGG9ROayKQNVP49fO39FTOPg1VotUXf1D3lo&#10;6IjaCggcxThVxm+iDQ1QWNzLEFIBjs1aPwo5/h1EC0Cl0WzvlzsdyUC4uLp4Xwm9AFr4gpATlpkG&#10;jnp6R9M2AV89KzNDUz8m9MGWwsPG5227JUe1NmvwFVYaY+jqy++h2ypQdU3vS2yDQR/FdqstF3bx&#10;yeOFyWXWlyWXJLiOXbJGiPeZmZ584gmPePd5wWhrPF3AG1P0vEtJLQ8btoU/zdW/mJjZYko8Qh/m&#10;M4TvQh8rpvpr4Cvi0MOpwpCaZjPYRz1r1pFGOWxslB1m8/QrH7ONC+q4sqiFImDdQMgpFqscQEwC&#10;XIZQ/CIOWS3HJvluf0q3zhXCAAbdC+O3QqKGaes1bOUNwFOiziSa+R5rpSBQBZ8EgPW0xYG/OnOu&#10;wtTWalCHLWbHNvQT0Pfw8pW9qS6zq3pG+XYrHkADLK8ae+n6HaBQ71k225SEVuf9XcIDQ6KoxoHH&#10;Qam2QIIO6TPtzoQXjzrpKCKMQViCUAGBWIIBqm2mp5/6ebnlqXLzU+Y/f2IWnyJddGtpSaNyWP1F&#10;qiz2oBTnbgloLfkqqH63pUi+xESVU2LE5Vh8VVVQy6tRgBorodhEKboLI+a2EqHa4oqCfJyogFvt&#10;ViH5NmzGS2MKwQP6Ue4mtTImQY1Z4p+Lsd0Vghbcbzab2QQUVRSMGiYn9uEIntXzvlKIYaSNaRso&#10;L18HOQo2nTZ8KriSu4T1Vs+oWJ6J16jp1TG8ugVrVa0so2e/Y/9l54s8/hzDaMmilswQZRJUxbDW&#10;u0N7ITn4Cp8LMF/qri6YG3vQUjBrCugAK3NgcZEuMThUK9WrvDjp8oIvlVUAqbupReCXiincTmvV&#10;UMuy0zV0tRu89N5aEGpiBF+ljEOd5b7aqdYxhW9wl8ZoZf29tJto/rIbEA76flJnxdsM2uOu02af&#10;qk6HhcyLW9ziU1JNZHcZ6UEvPcmMOvyMqQmo8UIg3b/BpMoaJXX5ANOoISPBUW3H0mUidemfFPM7&#10;jtw7QFWYDvB7tDvZNnrRlSEzFJbzmsTU0Koh+jDP7fuvZXmXu071iMxqSuQYDLzsndbmN2jIgibC&#10;YAICEBlNo8n8F2mey/zMtd68Kjs7Rb7i2Jrd3/S1m1dChlTMCRJ1EFNdgnu0U5FJwSVHfslKgZgs&#10;B57riPdff3DPd7/7va/ffvud3/6n+CTxtAcceOC6dete/KJ9h1zOA/feow9mZqbNf6U51mOP/ej6&#10;T/9F+iT1DO+44w5vesNxv9gtMOTanv6+99PfprX1krkfP/nELV/ccP99933pC19IhYlvP+Fd0zPT&#10;bzz2yEQU5YIqcvmr87e/u/G+++6/6+67b//qVxM2Et96wgmz09MUFOSJSKz5xqYhJoHUNOaeTfd9&#10;b+PdF5x3brwtvvWdJ6zfa69991mf35DqFsoJEzuMcsq/fsf3Nt5/3/13333317/21fRl+tKp6Zlj&#10;jnw9+LTDJsBTb1ytv+3hRx/7xje/+eCDD972xZvTd77lHe+cnp465sg/lVSSmBeMwQfKo0esAJWD&#10;MEIK4A/v3bRp48a7/rlnzU8+4yx6yzFHHRmbUWtuG9gkJMcG5TMk/t44hEXIAP+tYMRcw104KEoX&#10;EoBUM/8cwlsb+x+8iT1THP4HEh57DU+aoH9aXdEd2G8r4TJycOj7AWj4D1SSh2UBKaY2qenviHc/&#10;7B2M5pS0W0ZM3t8ZvcF0OsLC5FBcThBOUmUPkP37pCmRaVTWtI4p8SleGoR/SYjMSUUEfsan2ps3&#10;l4ub3fgkbv45bnmq6G7hFNPuZsn+pSSkJe2xFDkKGyOH9tSSmyaXRM1qCZdqOI3uKdJUl1bl2P5I&#10;cW2GEBi3cWHVLst55WmwYFP3LVTQZ0F8sJT98zm3zpQh8aGwavekEDMJSwcDydUtWASlKg2RGKeH&#10;S8lxTlGB7y2mghoGvfWILGkzt7NC1tvuItPqLbRjNYTduUr/Q7kXmRGvD+/xl3oXKkm8AhwZJMCY&#10;HbGrEZkUGKKKXmkvxf8quo7wPGiNTMCNPi3Js5DML1s2GJMkalFq6P+ptiHpvVYpNpEh+DUteZMr&#10;Zcfa5a5sSqLrWaGnV75Wq11Q77fAXG7A5uKLkzZzchG3PpILnJd7k60Uo1Y+Xph7d9KBLF7MHvQy&#10;IvWb1Xmf6XD+MhPbgnYH2x2x8i5IpUKHYHfLlpZw9gzHSbwgha2YzhcS8HxXs5pzC43dlgbg4Dil&#10;5lXqUyWdvcZ0ePXZlYr+0jeOF21u2RXTZs0BBsSB/T0xsycpwqZWjVj5AYggBaB+x8GY+AANbpSm&#10;SmEzz5Rl/4Dac6PhSJLAFO+EvYz0wPYZzLdNnngxmkbTfy27VU9ITHxSgkpRTCuickxHA74UrVor&#10;7pvw1vqi99LCoMrvsDRBlyTiHovmuZvHS5m3V1x+eQrzeqddd9/j6GOPe91rDzNPI4voGcnjvfhj&#10;l8WA334Tgcmtwr1Pfws8o2tb/ttDD19+xVW3fv6vEuflunnr6jXbv+vdJ77m1YeABkpXylM0adSu&#10;7w7gAMebb73ths9e/8Cme3vPN0ywFqHHE97+lp5AoAioMGic4NIrPnHVFZelt49A5sIhhx3+4Q+e&#10;HQ156M9v775nH9YN09CYI4497szTT8mdpfncvOXW22664YYHOMIXByTRvOWd73zn294SrxWQqqOh&#10;1wXXXzLu+N5df/lXf5Vg0WZ8csQxx775TW9YmJulN3zkwo9xZC5yHO4XvvBXMcGoUKm453ZYWfL3&#10;X//WX37uc3fe8R3o01Wla07Q9xgqN8gT519w4Y2StXvAQS//+CUXVuipCsQ0H73gwhvkPbuu213y&#10;eG287Sf8JzZyhMm2gQHdwT2IF+qq5pylrBRiaeO0qMQS3xhwmWt/0irb036dJiRhgv5U3pxS5jiQ&#10;7IbwPcvy3f1ie6qG3SyYqoLZGH48BlG3rVTTfntps2eadgV91iojLjBVYdTE9tjEmFcLsUm5J2vD&#10;hkG93Q517BvDizGtd7je5qTM5wUwpAqjxtKoOkuL10ZDBPnEawmC7UoELhk4E2Yo//OnZstTlLW7&#10;tOXnSyR+XtpCbUiscCbo6yRxQdqTtPNWAhk4mlAaQcWwiXNrCtEtS9suYRirebWcTETy/lYR+hG8&#10;dzVgpcP3zZXe6ZazW/mnsAqYVdTWN3RoWhBuFsmqsQGgGKaCrRK8uqcr+yfwnRv6ZLRfwOhsj7nF&#10;kJT5MSQOBZ2+iMu997JZKl0aJCNJv7GYIwApqXJIRoXv9RfXzlIxpfMjK6dSedpqXVD74cJntAdJ&#10;M8pvZnFL6Y2k0TeRiCJXcnEV9ShCtZJFmSSXuphMTSvUSbK3dFe01INaOXEImTBk8+UznLkIIVaD&#10;pWXCuiuuzx3mbLmBnOsRRYfji5jkl23M9bDOJKNK7NoSYqyMkuG0HM7eKlracGGdGD9LQcFqbcHy&#10;XlOKm6G2ZiCLy5RpSVWF8oE7lODFu4nbvamVjshgORyZqWYLGVQhNVa3Z7XVAi9jLrgj12p2rqRe&#10;gfUZRQykjU8eQuhw83QxwVUICnZu0YPCCjOM9WIbBm2Or+w6SNulQwch1CLdACv7KgznL/bkLwCk&#10;UeY9gkzI+obymIO+Mpyh9Wk9jsupqhljmHzi7Om7fqLgCBpEyAVE2UQqfFbanJUIGhYVrgiQRBvb&#10;kap5NJlnKd0X0n+GkVXw8q8M5yQ6IRQ7Je1cffjUDSskv6BvFQPzXOV4h4FkytwSpv3GN75+/rkf&#10;XliY/4Ws6iOPPvb2t709csgDJjKL3rhx45Cr+l+0BbZqbYlYPu+8c3/zeTvTP//mK3/3rre+FZe5&#10;5pv/+PfH33fGGfff/8B7zzwVU+BQjWi1q42v6w89/MhHLrz49q9+pWmRddjzicsvu/322884/bQX&#10;vmDv3htRvNl8+COCuKA5DXfDLUSTmg9/6Gw/4K850VYYqTHoF9MY1B8+/MiFF13i4WjundtrtkQr&#10;Txvz1NNOe2EgmZPQFwy3dm/1pMOw8y+4mLHrEHIsetvXvvK355533gv2Xp+N8WMDMMRN7597/wc+&#10;uOGWWxrtozOtloELzz/3tg23fvBDH9pz3VrIRjO2N0ixZz1TrOvTfcKow/dmVdxRNtTpD3pzVIQQ&#10;vx16xzSp7lWQQ+iqzX3UVEuYeiu7CsNBXEsvRZS0FKhvqIhgI6DMkVzqJxshIgY9ZnNNte4P1Sv1&#10;1tWpc8Vpy3g/TTVUGchJpCRUWypJFMMKIScGo0mHtFfiBcmScpjVL8X+Du/Y4PkcR8MO0/0onknQ&#10;OCpFqA0eocaYgJftanu2X11IyxweTQsy864dFAc01rHjS9gZo+ZeCiJql0/BFvZ8Zr5uaam7+HOy&#10;WiZQgYtLrDPtbharZ8cpQuVi4ZYIs5TSzd4Czy3SMksGFk7TfXm12ElXm5r86MHFGgZAcMcWsS2i&#10;j49VwEjVQkZT4JtzkT1CeH3QeE9dNn1y4J0T1HQgbiU2PjIe8DqGN9K2m1ol+QdMIBc6YCmsRB+D&#10;Jv5EO4DSy/qJ3/RZj86fU1ime5fhvakYKyvmnFJpqKyhxGLLGm85TT+OgZqFVEigvZ1eyiuwoETM&#10;osvYZsv5tWccpu5mogzWwZZ21JKPWWjz5/88ZTQ4SE5jDi5mtbH1GdX+sdoIdKVcJl3FXcmPKrXz&#10;kqXqQvvyYSC6col6ppeXFDeL7ZO2cEsze+lMON5KTlcuWAZIxRRBwM64eHooNC018Q98WDJvMoGp&#10;1LFN3lFIzcO0BPrexSUeZpZdPRql+FLKgFIPodAcpIyM9sOKmNm2xN5Zg3MJu6rhmUYccXIVPcMZ&#10;v9R2zvUBInVb46JgIM02hRLZRISlmzUacVX+DJj4Fev1zVUXqd5EBej12MGIkU2lrQeoWRf2KqZh&#10;SEyb231kHTX5KvaEz0GTegdTu4yAXXGrE5KSt0NuLxb/OWriHU3m2Q06qsJ+dahfVbYhelVq57lq&#10;YdA3oWOgfG2sQsYq1nOyj/ctb3vH7X/7N/Gfbz/xpLVrd0vtpv7mK1979NFHY9oQvfmIhx46/6Mf&#10;+e977vHsr+2p7343wTx9fOAfvHL9+vUpNUr86qZNm9JVPXdm9oKPnveL2gKD15YWe+edG6POmehl&#10;gsdXXnX5Hd+9872nnRrB3IGv+IP16/d6w/FHmTC6+erXbidx7PXXXKOH+fXXXrP9jju84Zgjoxdl&#10;wFa+gk/nxvfvue/tb317XBma3nbCCc/fbbeDXrZ/VN1+h6TO999/7TXX/O9//3eG95s2HX/ssddc&#10;e92LXrAem8izaz97kxKMSuce8ad/sse6tbx6t3/jqiuvevC+TQp6f+d3f/fwQ//Y1Jt2YRlfRt8/&#10;xjfBe+69/4R3vJNWPt6uicXdddfnH/SyA6IPMzG0993/4GeuvfY//Mrf+6bjjv3UddexshoxD5jF&#10;YGjBZ/8TTz7xgXM+lMqMD3j5Qb/zO79D6uiY5vT3t3/jgQcevPrKy0Kh4d/fdPzxZ3/ow6lMVIv4&#10;CsMisnr4kUfP+cA5G7/7nfjLDz7s8Oc/f9djjnh9+Jj72u0kon7g6ssv16ElrfnrDj/sU9dem+l0&#10;MQsChubc42BshDX0ZbUo6CWFQQIHJjVz6ovwa9lFdcNfSPG2q2xbfd56Qk8luyHSzxBsYFV4Cib3&#10;e0406FUckZfTQ9KE3gvbM9Ms7wPGwkyteYKtU8JNsVk9KRVoAIfgJbAxq0qd0ARGKqQvKwU7hp9j&#10;8nzh7HSrNmTslVf+FrLue4jBJ6EagGkeL2Zu0wHiZWJ/fclCj9UpGowWs9CwBVzS6YAJOYSmN+/D&#10;L7OMG5kbYak1kof/ps1+Qo6crLpqdkU4ZskuzZWLiyRvdpu3GDJ8xiUSjlpxGCJzLOxugaUt5HZl&#10;jciPmQ9k9o7En/Q+Iw5CEiuLBUQGK7YgOF/a4W2njC24IDrxuJJaQwnJWK+hEE2qdfJdUpKxmisb&#10;GllFxOtVsOgLRZGHkmGI+E5He2ft/ZRGLIxA2WmUkPope7pRvJwTqSX6WCXjg23RGw14B7Xg8s9o&#10;TTUIaNWfyKFn8OXbnQ1BpyGaSusqEl2kuuvQk1xAWCSEmACnntDOeusuZcVKaYoVryvpBBEWuVTP&#10;M3V+sqV6OLUicpKm6UK3Lfey0rK6KpQINi5k0Kwe2HRMBHDqvBNM1x/k1hSe0u0u6W6kMgOVSRix&#10;trzvuGjvJQ1XRowOIPWg4LBnqxuz5asYjEIt+uqGP2ndIqkGlqSO4Endkg82ECNW3iiFmIPzmW/l&#10;tLReySxW4ZJpJPqDaP3I6y4AWBTLHQHYlDwtubscuqvpRJCqvqqOCYxEEOS1rPRSApjZXoRDEytl&#10;NPoaDWIt1TxaUGJ2e4E8TggGXyB7YutNU9E9KIiwoqH7dD3lF1tMbpTxl1blG9PD9GLNfkQOoEJL&#10;CEEKpZlkxtoBEfKjaTQ9axi4J7mlTE5H1OBx4w1bnb9IBnvWcJJU4XL4nIW7BMnOPOP0AZLjlAgl&#10;Pe3Vn/5UP8j3ylf+kRKbWystNsvphM0QoUc//vETb3/HO6M++c8/euEAHfIzvgW2dm2pc/iM006P&#10;PPDeL3pRXPNVa7Z/39nve8VBL4sXZ1GWycANzQ/u2fTWt7yNcCDyyqy58aYbnrfzTrlDkx/QPvTQ&#10;w0cecXSEu4ce/prTTzlxYX6u9LmsLqGY+IPXfubGC84/LxJvn7/55j33WJuOw3kjP/HkIa867D8e&#10;f1xFyGedfnKaXf/jJ588/vg3Keglxe+tN3++0YvoVYe9RiTK5pQzzyQ1L9RINvm2Hz786DFHHZuu&#10;/Cknnzg/Oxv1lt7kxQ+h7XXX30hMaVzMX9LKr9s179cNtqdonnjyJyedcvLGO76jb9513dpTTz1t&#10;3733wooI9ZYmND35kycuuuTjSlzrtH7ffe/8zh2GRcXrbhFVsw4FxDkaaeFvfKPfCPLmF5508sl7&#10;rN0tDJoxsQEBwsYXXXxJCrz33veFG+/ghe//8oM+fslFVfk5CaE6/4KLpOhAa77uizd/oV/gVDR5&#10;hiTYBKJMGeudS/2NNyvXX1SFJ0QCCrR3LlYTrFdvepdvrNcdTCr0bc5JUmEwYK0TtTIjhQZrqYSX&#10;Dqvnf7WLNkFYH4pliNd5v9M6I4qmyW0tVCCGSV82QXGB0hjp/VWlgTR6dWMPWlaqSTEY59ZYSFKQ&#10;TQLDhVGyzS5YqUOrDtpL9G/3/2y0oMtl8C7mRTf2Azex531tXXsagtXtyUruAr2wyBpRFYgSK9vl&#10;inRXXHwX6RVyeN7Mqb+iJnX8z0Xyu1pa/M+W2wJdDYUh8EUkHBk0O+1cUjMP6jhg32nn6xzsjBXU&#10;il5iK7BWmd+grmX1b4n6itXPWqDW4pLr6cz1KWGpEgjbo6u3KYHvga/k+whWKsOF2vl8H5EF+7Bj&#10;2T9GdA7oPZoxHCV6UIjwmDFiGZQRmB2XGOBprFhgSMzSIwuVhGbjbNX7yje2/LEJGlGLesUMsc/g&#10;Hb4cBrtyNd1qSayGMAzSMQtKzJpikRyYHdteFdrHSrUM7o4Wz3brKyjaQiEsqBQSNJ/X2lCs41/T&#10;0hgn/nrfN62Sk5ZmTYkmpMXKdjacliZYEO7d6mnj8U+IS49XPbLmjsUC7WM1wuiKjbdwzwJQnTgF&#10;A3f/EhVPyoMl0H50bjJ3gvdDLgGEcGy1qxOWmD7YKnxwLjDHazVHGrXXnYAumVERsiWw3+k4Mmfm&#10;fvUOcby202ZOmInfyh09Eaek14wytRQGyDwFXOZ5AElsQbPZoRZk0iMp9LvarEE463yBgd6K2JhQ&#10;ig1XKkxz16AuwlmmHzjcZG1VMIYG967k5gJBMiMnp+rzNcNZTkOtoYTu9WKEvUaT+SUSP6f24xh0&#10;H6kuOslwj0KKYBhvnjti5gj2iNi8+qorBnfYnnTiCdfd9LmopyWcRtjyF7LmtBoDQo9Ib3zlFZdT&#10;z63+c8OXbv3FboHBa0uYmeji+M+0kfjqT33yDzzcrYo18QDec491n7j6Kr1UEytLPGTtHqCOFk/8&#10;+IkT3nViRIwfPPfc8//8bIK7mRoot8M57pgjPn/LLYSi9RJP5QPCt7VmSbKq+t+yTHrbW9/yxvou&#10;mJs78ih11cIHN91L1lYmQw3YaPgKyaT33B//+Ccn/lnFk5/z4XP//Jz308KbBFL+txx71BGEcqke&#10;od94wjveQfDbZJ5e1T3voksuCXCXqV1Crfvus1dVeA4JH4oM5+fmP/SBs08+/cy4Ie4URArZ5aZq&#10;trzoko89cN8mDNTuNZ+6es91u8Xt4PNIAsG2y847fuziC97yzhOqI+GO7yRhEQgNfHjdhboyIEmu&#10;dOg1eSE7ChJ0mw14cFvdFlLcmlG50FfCnfQSV1JzzJYD2YbSDYtYafnSj/ThWiGadkZSEX1SZ4Op&#10;U7/DMj+h6nDOmdzpazkTcETAfr5RmCuoo/9Rn5TuNNzYu/Ua3UxZjEb9dwr357Ap0DmZnalmzBzm&#10;IHahYnLlgJrDVr9NidjPlsZJeyyRfMRrEdvbGZsYm5gem5wZn5qZnFkoxqdb4zPtqbn27Ir27MrO&#10;qh3aK3do09/VOxYr17RWrm7T3/k1ML19Mb26mJkvJmegQ02PHXYWMpziQlkuHY0t5Vnjc2x1APmr&#10;LIac4YAOBfUxVAPO0wWFifJx5uJIblt4bhNBW3qtMMykF2sRvkaBeJhse+OXanzHZmDMdbFoq6C3&#10;cEG0Hv4p+8eUo8JhbVfmDlpuVRaAJ0+ouFhwoaBHybPVNWR4iezYJFxiUW0Bb7KkZLGQ3FqI0bUo&#10;5EssL5/7Tq3IcQsGb2IuLF/CVCZS9PEWjjTCLv34Nq8AcZKtLn2g1WnR1G4XPHeAtOviud1WxbW0&#10;n2nkMIuEnZQCHDt7i41Ul6eS45sp+WfRleRpRlnPW8gsilTEVHigd/KLXaFbSd7eJSy6uEiZlEv0&#10;sGRrq5KBqbyNXlKAKs3L8h/O66C8ZtKFO++YxVuMMC0fO9Qx7tiaGwI3IidEyUp7TpymrKlyiczV&#10;OEc6LDE5HzzcVZZYhCyFZ3FZdKizpDdLbhZ5T7uCDLHGuoU8aFEiEVlVjREAZoQsXb7YfGUa8hqe&#10;Xq5cfuMw6TmdCdshDz9v8sOr5vxf9auBB5B+TsqIedGxLxIfcCtK5rzfaXDKQ37d6nG11nPTjryr&#10;RtMvM/FbzVbaOSDcI6Q6E2cqGLZlliuPaT+HEC9JaiNdSWCPsNwwnyKz4gj5iJa89PIrn/01J954&#10;Wc9kAr1kMRUxJPGov6gtMMzaEuhV0+baB397z93zbhI21UivvQR6jz7e/8wNt37JJ1Sqn364gH/m&#10;hs89uGmTXtRPPeus17764PxcQdtULt1z97VXXnlFFPFeefWn4i1J33D/Aw/oq7/3P/6Hh6D5dMD+&#10;+8XHJJbeBkRF77/xpr9UEph54DPOPEzU0U0mzAAJYKaVv+yKuPKPX/3JTyc5tMEaxJgvbrgtErYE&#10;dz928UV+sJ94EgUqMYr94Jgjj4igNyUH86oBfPaGm27zC0d28Drn/ZBYEWMm6ILYtfT2t77lLe98&#10;10DGNRc6D2r0xhqWCUapTjo9QjtlJmZF6JmG2EsV96yzp0WGa5eyYc8FTy6EuFa+3XC4wVzvCAkg&#10;DZhtgU+sdA2jxmFHVT0nC8a8JI9elku+8lsp9Dmrq4q1tnf02he2moHxQPVFDJsYko9Fs7myHF6u&#10;+jF4AyDWiXXIrkUQoSGhBsIn0tzIzlHEfY1PTY9NTXemplpT063JqdbkTHtmtj0z15md78yvGFux&#10;3fjKNR3CwCvWFCvWwOx2ZnolTM7h+JRpjxlGDjIL8rX8t6WjAivIUEOHnK+noLe6SdTh3Norzkah&#10;/OKDhRToOl2ChdifrB2/gKmCP/T/+YQy7yMi7ji22tas7obEaMCnk1p/+SqEgSr0U2Aj6FX7KJ9z&#10;AzrskfdYZZMtBNrURg7VSuZv4X15hMEOKLu6EmI00rLqlqSKXGEpCTm3pMWUmEuBwcKAF5yGzLWB&#10;0oNlsb7m+Fr+H8t0CUZSTC7BSEJxrcLnCnkjaU7kLXzzK3ggXgU50WI52ZmAbCkFnlLy5Ev2bmYl&#10;AENbNkIjqXHJCFmRsj54anN3MyHlLvPCYuisji4yS2pHNKgSw2TppC2c7l95QynfQA8IMi+Ry9oi&#10;qwxIaS/pRVpT1ANDPZE1idga3eYE7ynsqt2hbSWK5ZYCYLloyDNM+bZ5pmO1NW7aFEHEfykACVrj&#10;4ZINIeqo0ToAe32FsZocosuN+qvrbLgRVONmTBQbgNicZJT1qIQ5B7zYWxvruWrExgo0w+tlBhUs&#10;h/84Vl+p50c9u8iXjEaoajT9imHgwvibRjufxYFPZrryPIcQ7+WXXmpC9M6QYC9CvgjPqAeVRLzP&#10;5moTd3f4q181zDsP+v0DA9FnKHDoF7IFhl/b3w8tqcabQu/+pjccHSkybTeyyV3CBmR7wP4v9fB7&#10;070/uOe+bKBPeuaHH7vqMu0+BdIDv+mYIyCK5fjGjil1E9vzVMD227vvdtqZZ+q1/obrrnvokUdD&#10;8CO/5Uc/elzXZXp6xkbuKxRYaV6Ynyc9s67tT3/6M9+TlujIavcmCJxdFE499Mhjn7j8cl2nQw87&#10;/Pijjwggo9dyubZY3HP3XUkprZ8l3e8PH3k0AFg/06a76cYb9OZNNPU5Z78XfAcU1FivBBn6YQCB&#10;3oNffXitLJ1w0+bJJ5+8/rpr9MVd1+7+oXPORi+xxcxZKPHMjGV0cpkm+J2ON2rQFPom9mYJbrX+&#10;TkjCcnV4BhHlpGrMRr/mtOId2tgS52To8QlGSFyjErePKrKmIq/DuCzx6BLsEA6HfoSlhUwADxDE&#10;6pD/4CoqB3J+EWpBuhkRMSRWhPzPEE0xEPvSoOoxg1Ax6INl474CCwmPEcmMPJkjJYcxp1QqVt4C&#10;BifdwTgWejN4MY8uC+oG7ONCXm1pSAJ+e+/S1psZqfiWKLMlmUmhvCSZvMS2EQnWGp/oTM90pqbH&#10;Z+bGZ+fH5xYm51aNz63uLKyZWLXd2HbbtVfvMLZqe5l3HlsgDLxDMb8dTK0wE/NmfA4606YzKUCi&#10;w42URUfcgFrOw99wGqOLB6e6LxuhIklEjfpAw0zknaDyA6f5wIzWdWY4xo2oLlgyVUJTMc4sNXAX&#10;q9KCYFGPUAvNjwgIhNemkD5k6z2R1fK3Lb+iJd5c1lSgt1C0qX85MbbdbgvRyuiUzaJ4YxcaOGrV&#10;GZpZXIcQfKxtbNnVBoZS1L28PIapTBpzTo/0mhrmfmnJnaLoWB5IaROuKHUtrx63w4rsmV2IOei4&#10;KNiobAwmx+3EeGe80x5vc+gO2yAze1x422J19nJRpKuZSs5vZ36hVFstzrsmipn4ZWqlJQk1P6Nx&#10;zYRISyJjZa8R0CVSmBldYyTGl1TXbJSlVQww3phX9evedVpsxQk3K+dcdrd0tzy1+NR/Lm1+CpcI&#10;Qm9xekhoozLmqXtSleCqRrtTtMcY8VKgEZkzt1vSFVxwyhFtmxYTudCmmeypuEBj25PF2ETRmZAn&#10;W4niA/M6ZA3oeRTto7Kgt0gGfYqFUetQo10z1lRr6bVTOcoQIBX9JId0fyo2MynABvt4SO6rdTE0&#10;ZKKw2nfmxvFgkx+S/VcZdoA4rlAFs7/WOoiKmUE60tE0mn6Jud/GJ1syF88VxEtJQrFx9Myzztza&#10;j1NrbtQMX3/99c/mmr/mT18/pE00ve3F+wU0eP8Dv5AtQCsw5NqSRTN18MZb5cte/vLMAMYDTS/y&#10;TEuUL9p371UiP2Zgf+fG+F4dpN264cvxbve2t7w5xUtxOc7j2DzWU/qzjj/qT6lBVO+FN974OZQg&#10;h8Rwlaef/exnoQ8rb15D/OItX/j+vT/4wT0/IKVxHzluuEslBel4073ty/9Tm7vo1be9+Y2mJ4Qm&#10;VK97K9n88WOPfP2uaz3kvulzfxlf1RHMLV+67cHAHr/jXe+am5tD7+oUURCKVM8kd9Iw8ED35je9&#10;cXXY7L304m1f/ms10KLptNNOL9nPVCleh8alRW+oexTxWp787hObSb2MkE1BR2Z/nTBptdcR1KW1&#10;Eg5jzaUTe6akB6xalfj1zkRlWhgeRx2yiEPreT+YqJ/DLvHGTt6JyeeleEIM+4rbMq7Dt5sl+mCv&#10;Sq14xS4G9xOsdL/VNkqICGjmIxIHrhqsNCHk3dQ5jVzeF3ICdJagPGWgNa0nA41ospX0mz3kaECW&#10;tpnWNQA8PYaZsxmqGVU8vn2HnsmDoHp+WqX5S08271qNECn00B5aBmIn+WCUOxqT2wzU2CJ/ZmIM&#10;DuFGT0jCkuRXSewMMu3mxIq5lGRUVslSVMw4cb9zrZmF1tx8a25Fa261nVvZnlvVml7RmplvTc8X&#10;U3MwMQ2dKRibth1+gJT10p4g0MshMQR91QsXiIds6RHNRCLAYpEmr7gkCo7V2NxDyw69Xn2vkCz+&#10;brWD5n/zGNrGrSMPPCuoSFfrOMq6VuP85LoDauzsI4N8kpLXOZtQ0wBdcf28TYQtLaUuPSqWbmXR&#10;JUBYRxEbSHaO9dpm2g3cm+oYcstxCp6YZB5UJdwCl43//sh7ixK00IXwstC/U3lnDs+VLllB8hz5&#10;U7ApFONngn/y5YLs5QdXVyjPretlwmjYZDhkBLKX7AKlEm7ea6XaYYHEWEmHK4aTVVy0GMPr7Q8U&#10;9HOjsRplKOPo/Ez7l3XRXdFLbymph7xc5CwiRdzhSmaqdB/fA66sONPbrTbLkhncMtmLsp6cPGSl&#10;YNEax7YwugxxJyyhXyrEgNcwE0gP5Uism8ZhrYEAMEZCR/G8yS04vIwhXMizBPaMnE3vl3J9EhNY&#10;PdIwu1DV+pIGKEfqIuf8egnp5RuqeDvoFY9g1ojRN789CYfLN1esmao9inEuu53oVHJTPbiGQt5z&#10;NMR0NP16m0H/2k6Ur6MPXvXa122b5XLUDFMf7L899MNnbc133HHH4d+8Q3jzPT/4/i9kC+y6267D&#10;L3DvffaJj3erfTAE+qlouY6Wf+u39AFRqbWk0Js///lo+PS8XXZKL9V2kEdRHDzBIYceqk999W//&#10;9oknnrBhBbbfwfPn//SP/0+tl7aSBfPYITTHg1AEfSWNPUk7aG79/Of1Nk0E72/ssjP29xSu32XD&#10;wg8+5FDwK/83T/zkJ5WNB5hvfesf9HZIRPSrD/nj3htZ48p5Xg5gl513PvrY4/vtym9965smiKVf&#10;sPdeULm12gGSK/CSV7PLLjsfccxx/Yrx/bbeYMvlAZtr2IsjNFToDfZt1h0UxoT5omqUa6/krDlQ&#10;q5ZKlKTwYPPzpknzG6nnPrTEVgxzoGeEZ4ZW4hnYRukcQBWbMVh/lzbsga/mYC/FjUnMBw6jEcRM&#10;mujVAslAepit0fi7qjTXJAy494ATsNQSxDvRmpwuJqft9KydmStmGfcW8ytbK1YVC6uLFatgflVr&#10;ZmUxu7KYWWlpnl5hJmfN+HQxNmVbE8aOlTQXHZqdbXdtqwTJX/X5SVYBIsaAqVCFwJDyGp8Kahjn&#10;U3RN4HJFSozejyoekZ5U0jzQUPmRvWolkUihGbguAzlTWknKqR/MQTVgID2qjZc0h4aXoA1QQKbw&#10;M4iGYsdw9pEgiZZLuBiLcSoPEbFMyraYr20JK8tSZ5n4YUu12r5dlQCsoD6RQ3eI8eTH4tLE0I5q&#10;Da220NTMTkezYm4bhkJXsjrvsWIdVUmuELesWjJieZBRblfRqkB0ZYjFFUwb8EsNZuJCYCHSZZGz&#10;c3AzF8hQZuokJln0IjcOkyMam6JJ4y517QpJnC4nJNFLyYDWn39doX3LRYfZXS7N0K+2zIEblkxT&#10;426bcn0J65rWJLanKGuXBAiGQC93Sqs7lENMGFeE5vu1iVlX4kEtcncc2Aob0woaTafqrQ3LNNji&#10;Nt9W+o4GsKKNM6P/KjMtqYxu6+RkgMIFHm7rr9RxUXCRp6lHic3IuWo0jRDvr8hEZkvRrmn/A/bf&#10;toWQZjg+/ru/v/1ZW/mdvR3x1sHjWiLus7YFdtppK9Z2Zmam9jMjRxZdq7jHqeeDa9eqkbL50Y9+&#10;JGMaf0v6wb33RaZx/5e+xECkXvoOjV2WV8/38AOlHVfMsR6/c+PdcdQ8Mz0TG2U/duXVftHJ2NlX&#10;4rHfqLsJs1VdSnjvpvvYsEretd9L98PEuRGabrl5ddmPvaPkm7YDr7wffAN5WX39az6X+JBDDjX5&#10;DT2TG9dr1uir3GDW7/W7jfvxiSefjG5YL3nJSzDnaLHpIpPZ1kpJ/Y/+6JUZDPHSvop7dA0b1gUR&#10;q13uUgY15Diw7bMmVk1hkUvIPzf4S6qqfq/ADTJNXOR9B7Sr6tA+aBM88+pF4xnFjak/Iebwt6Ii&#10;oQHL9wOoA0V6tSegR2vX91uywzeMOGvs6ICRKyAuO/LzFQSlxBBTOlzFe+lsc5PqxqbmaGWVub30&#10;HlwYlLLbMgyORLI3Gw6mwxlZzqiGC0qEmtqt9nhnbHJ8cnp8em5sdqFY2I46e1urdmit3In+ttfs&#10;0lmzS2u7nWHljmZhh2LVTjC/vaV5bg1MzrcmpoqxSctSUmJ9CZyMF9CROFgikykfleW7TL6hwUDl&#10;+gIBx8/wSojtknOuUi9EbtwTStrxCzXZALjQceFrS+qBJXhMvJVd7RiMnShhDxTqqOUvJ1EEr8ee&#10;9VJlbw8e1kZymbTn1ypspc1HMLbgmYS4pIKeEABL/Cth1nGfTYS+79rjZHXParW0SZUtqdqcrGPl&#10;sZgStzB4dEGIC2KfrXab1NZFZ5zmFhUsOmzRxL7ENJPCmVXYbbHLUo00b5eW1X/INzI8VnrZuwCo&#10;qpwEyETG8h/n/axKE2f26XZ65YDquKSXuixYJ0RLvblbul2el7qbqV93act/btnyc1IyM6/rljj+&#10;yqrHb6AlTSgesOSbUC6DefldAnTpd42NE23LCB8ob8st0pfRodVhcIudSTc2bSam6QEzva0xIX7V&#10;XK3AqnSMjaKTXIUTc/GaynTYyIR6e2w0y5bL/PtdiD0ZEDm03DWo3tcLlRdH7eT3qXEIsTkGAldc&#10;GTBiY2k6zluBwyHzcw6x3lGyHeDuc6j5cTSNEO+v/PSdpKn1hS/YZ9sWQmJdan/Vx4899qNnD/Hu&#10;tBUc7+xshSFTGvZZ2wKzFKKzTYh3dmbGZ+/6SCJA7Ht7mQ4f/OlPf5paUn3vzrviIOkFe/9O1PTU&#10;WjMb2TwT2oB+Y5edKFbH/8xHH4tczaEH/2Fsk/7EZZed+f5z1BK5VnlGU+n/ioFeuDV2+nsb7wqV&#10;Xdhrr991DQPq5W9gu+ycrPxjj8Wtcf/9D8Y3UdZxxLe4nLtP+vt2X7f2+ayark933nV3fOP++70k&#10;MfZogDpYH8t4kmH3tbutqlTTNesf75yzTTRk/e1BohpceRvGVK6f+W6VHWEGML0Z5MU+A418swRT&#10;lf5oL6ryXJU2sgw+TG2gm6Vw/T9Y2UQPNgmFbXdbMdtM8wZfsiH4jtgMiHEYmRbUmkKXhjhjk67x&#10;tHjiAgU61K9qsKOrDOcNRqfjpsNIIDvEsC0mZslit43MnhHemGyNTY1NznamaZ4vmPtdaM+v6qxY&#10;1V5Y3VmxfXthu9bCGpqL+TXF7PbF7OqCXK8mFoCafsemGJO0J5YIjXjuUX3ZrMdNoUYnGDeKNOOL&#10;NniaiSKYO37LxAo+OjfHdo5ERxE/6veC6J19U69qu6vaYjyNvHsaMvz1gaJewB5s4CA26YIJHC9U&#10;XeH0RIvBr3gyg+WOX0L+lo2umXUsTJuNnjlci6lPo6bWSgYroat+WoWaD3vCVnTUwY1KvtZbh3o7&#10;Cml2VY6XXcr4ixSDsS80Y2/mkS2vVstDSxVURxeuyJTbGFOsntultu/Sv7YIYC2lIZwYW3F47pId&#10;FVO4jryaxfOZY3oXBe4+RXO5+FS59JRomNkOGgU7a7QVYqTm5YerH4xtVXS34v+WWHzJZuHPaMIY&#10;NY0Tsm2Na+MuHaL0mKzJW1xfKKxmIMc4WaknpOKnyLFi3aJeyxcgkZxCV9eyZxH7XP4bz7+G61Oo&#10;kkDzjWRokVGTc3tfM0JsSjLLrSK3neS1zmc98R3Q4hB3/xHcHU0jxPsrNT366KPG2yPtMWSXaeO0&#10;dt3uAUs8+sv5S/sBzmdtC6SQe6t0Pb/5vF2Ci4vPzDAxU84r6+K9B2YD4n34hz/E4MNL2qaf/Oyn&#10;OrzZdd3u5COVWTokFlMWoi8xRLeIVNu0fv3e+q8HHnww8lEr5uePO+74SBnfdssXXvzC3zv3oxfd&#10;fOttYBO3CfA3SIDUKinaUuR34WikhPAzRe/AquOFhbnEJcOEBsLoouRy3ik7i/dav14/+uCD/28U&#10;Fd+X9HXvsW6tqUR+zSVh8HaNFXul447d99ij9/YYyx+rt1+zMD8ra5sYr0QvoXQAAzlxJv9+0Ytf&#10;PIBsBegnzjWZ8ZZ2Y0EmcIv+XaZKU8QoscxibOobturaxegrkiiTazbg2l7bK/TVkXXc2x4w1xh6&#10;M8gdGCtHQv2WxNypEuJBmrkTglpMZW4FlfVS7uSVyXDjEgIuqM6dRBVQcfUA/RBxg14Qgh1o/dX8&#10;qpBikupF365ZD/6wDWUhqDmQeamEbPo+kgDE1Ok72RlQ9QxX2b29Lq62OiKDGVL0SYNG1j7JzoJY&#10;JYpNdzY01evmgtDjD+EiFkauPN5nvWm3NKjeQYxAmEtsEfodnyTlM83tafF5np5rU5TRzDzQPLsS&#10;5lebGZpXwcwqN72inJx3E3MwPmup47czwfa5lp2HmIIr2mznK/2syIJYG1elcoMLts8QSpfCC2O0&#10;ZdA+7uCh7iq7XR8vYXODMm4qjOcuJroCGwyEjI8sAhNhobemx6qtEUKGkVzvUJMqGJUxTWo1vVu4&#10;W7bD4sUQDGuLPbTRDmPdLYAqyhFJibQMq4q5CIZZQsAaxcJGFMvCJjOylQ7feD3k1mUAX1CwgXOu&#10;LKils5fDjApbBI21gltRUWseU/Cktirp5bQk4/0EpCAhm5/9z7Rt03s4U3YR+1g5doBmE2ik/COe&#10;pTGbYp1pFkG6Db7D3p9AcT4IvLfGC8El+YmMpqCjsm2WaquIvSxVC25Zxd2SQ6jVURdxKMalubfD&#10;7w9lCl9nzBTceW2pig+oDMVNxen7c8yZKIeQc7xm8hSkJFCrI2G9I1fPfTk20OY4U6UDifEhDqxk&#10;9RpihRjk5HLna1xRtuzDoxvag9NbUJ+acmxH8rKJuCnqwq4Y6BCs43tyicCMptH0azS1ngs/MnZ7&#10;7vK855mn1VK7gwdaDz002gLNiHdmxmy9z37DY8ycjV1SsC1M1szokiC9n/zsZ8HGedNuu+3Rz9o3&#10;GQRjkIumqTlppeCR9J/HiXnyBeefGxdHrsj09+z3vOfIY487YL+XvHCfvb1tb2gIrC0zty3mCMjI&#10;tP5UVp7+SXG+v737ntESC1L6qSefFhK/inifRk9QP6rteKn+lmoB6RIsZK4X4dMel/cWmqenp1Od&#10;bK34Pb+won7zx7TVtPZKSsDwq9PTM72dTUHS6ZOC0/3nUicRr/GLB0tEkGLM5GpUrYuGx1j1doKp&#10;xSkFA6PY8AVJyhDqBsjL/j2dntHzDFIDq1quEtYsUXBgFg5EbxKsyd1rkRqQqJ3Dr1VDXoxScwyc&#10;Z61hrpF8jRIGqH5hpqiu4XU02GT2rCAvY1mx0d45kb3n9YW8wx0RTAYX8+3gt7Zzgylh78OTNukF&#10;RxwZf2P8RWAqOzATNyXkvJA/QO2y6UXKUPJCnTgIVb8Ns/wtTDqHU0cefbWI6wBpl4JgJxD5MdsR&#10;uRa3PZL/7lK5uIUAT0EPlhZJ2Wq6UxRB06KOzcXN/E96zxJ5ALNZEVsbiWaWcZGQh4Biy1ywzXGZ&#10;Wd/LMFs8oRgjgfNncOlM2OnJMeIUZlD4jc0rk4nPlZ5hGM5ugR++MEr0oQvGtFCdfQoVTG5y56/0&#10;kvzkxFyAcFoMCqb1E1wgZlO21IKU1cUUei2s2h2DTNlfi6wNNUnUJADfa2CZQUvrdFassKLmVKyj&#10;NDjYKaK3vifW283J4tRRqlC7MC8RL9RISZaktT05ui0be0OJlVSVvzGsEMcN877ie45lOtw76yVk&#10;Mfr6pC/YVJd+7xEW1OFdJz5e9JjpXLahZp+qtsBdeh/R4RjajEDMmVttTSECTiGSrF0GwJLT64Fu&#10;PP+qe0a4L4l3FPZAysq6zjg9tJTpjXd4qBzXk0aISjLs7fXzeCOsrthVnTd+NllGyAjIjCv7IV47&#10;YNyD9UsgVtLmGAOgnVfpSYKN4qMoe4g21unF0F9XHLvQQTjHshuIa4x4H02jaYR4f9Xw3k+fg7v2&#10;J8mv/qXcAj1XbW3ilb82q+ZqhbK3kzOrAA8TIocNCGKQU82TQbecgt61u+161dWf3HjHt9O73Q3X&#10;XUPzgS9/xTkfeN/8/Nwy3HYKOBFSwWnOAHvIVcuHz0rTPRgjboYnn3yihx2FXjiRJadmsA5q78xT&#10;ECAM1mGofBqo3z2tD0Ko1id6g2V9zn701dzW1TTSsL2S1aasB73bx1pCRcSDsQPu97Dsrk1HRlmZ&#10;BYc6Jga+E01cPdiqdavMiLHBbTvltmGrRj0AjerBAT9Sd+my2zIplTQNJoOU0wsJcLB6HGNHeuqD&#10;ilsznMOmLbOMUVdtrN4zMq6x47b5HB/K86peTus5LzieR2yKKdnVCAPMQ2nOeeV2TrKIcoxpCegu&#10;0szZrls2A9vzlpZpwBK6S9jdzACYnunyM7JVSz/uZ44ZISQMQ3Vl07PM6cnM9lPcVmp9LgtEpwI1&#10;PE83h8IOa9K4NEWT4vgday1R1xsqFD7MRkyWRU6MsZQHiEHWI0YBSvqRM7ANCg5JBjIVlQY+Qk5l&#10;2ME8KOJoQsuFGEezCzHJhyEW0ui/LY/BMUnEq7osQ1FF2qEZhnh0yvjfRq9qCdMWRTd6+ntJdQ5a&#10;7eIc4EoKJX00sRKFRegMUta79NU9E1TZJkIjqPLAIBYdonxE0nqtJvUgeH2JFZKWpATYbmsnMyuZ&#10;mboumN01oF5cYsvc4bjdDimZqcV33BZjBJVLHDbtJo/Qw7yoWy/GQWJEb2BrGjkaJNM1C4VYC17u&#10;upimkQHg8pfPUJXIhG+QXevSoOymEUujiaPzMBltZIxjWUPrEaFvF3yJBMoRJBpNI8T7qz7NbD3x&#10;OHiam5//5f/VP/nJT3/5twDW4G5gdG2opLvqDhZG+tAwri0MmsFGjQ0kL0LzbQMbPpO89YX77k3z&#10;t7+7kSJ5NtzyhfQjt3/tKw8//MNLP34xORs33ERznVI6ru+tFYdBLCZkECR3QOzlFfs904PyobHT&#10;qWJHQi8hmN5WJcz51/Re612yekcO4W6OoY8KoSJ4K0elnyXO2wkuDm3BgGbAHk4pOmMHdyiHzBqM&#10;IwPI0n3B9LCFeSyiyXn3jCLIty1ArTTfZ1A1PMbEyr2kXkWouZpnORwYon7Bi+fiGFFcdbM+tjqp&#10;AgOHicEWyOCy9QCMrCn2ErmNj7H+i4JmuMa/x9JQLnNPyRPAVKm/dZDS2FhOQqx+qDKuTofv8WjO&#10;fa08s9fbLV7fX9Wpgx4t1upNtrrEhWRjTHc0RuwC2f4PmUNepQpkkkTMm4a6YCGuU7xrOH61ZMq3&#10;ZF0rm/QubaYnCP0S7gVCwt2nCAxbUk4TP7xEQTVLLJQVwWybsDHbM5Mmlo2OKJys5BhdPc0QLUQe&#10;Eas0YwQTka4ezloCCFcejApgn+piGfgFts0J3mYo59jcECDuXt2MUHjhqr+T+CKeT2SXL/XPOXYS&#10;pvSnEI8KlSwUvFzHq5G1+Vj6coMW1xsCWC3NaOOCSfLhPZaR5BmIBCRAotFFcXe2an7NIBajIkTj&#10;nEpUwSn/Yc7eXwt9LI+HMr5+IJtIG4jZjFk2dGXqJb9Mk45d5Z5U6e4hyYnXw9NvTb8JeCU6Yx0+&#10;olric0Y0b2ccNJFIpAREl3M0HYu9ScY8RkDX9+4S6OUopjaHYNEbnCOJwABmFKDh/MfclArywlkB&#10;UPWroEnP08wLoS6byK81CDVgCQ2A2jSdzdnNDlIBVu+tsKeRIhf9QL2anVTmsWno4iXWSVVTl1Si&#10;D+etMnl9WchmxT/wkubRNJpGiPfXAPFOPyNq5NivODs3N9oCT3OVHDaPcV0DKNYRQvPdhqlC5+8C&#10;O+zgRdcHHvSKKz9+YRNacKk+VHIJrYssquJqyPwhsAla0IDiBftQuNLep53y7g0b/vraa675j//v&#10;ceMF1fe+7/3nfObTf4FglkUBKZmjK08/lQJ+Lr3kwkQQ60N+UrCKDdIptwzOlZHjj//P/8nF414G&#10;lSu7+pQCDJI59gDA9kDI+922rJvHH3+8D8DDSiQ+aCku9iUN/qrA7mYNmTaz1EavuOsjSnX9sCtm&#10;YuZ0/yM+swqxBrp+uZpPgBK9tR+s6R5waOYThjVqivuy6t3EIUUgEFe9kjEAJmkjoUfU9Ndix3H7&#10;NsDdalEuYZ1hiGMdg3AZY1N+xW6ltHHWo+5qHjfL7dUgY/YlobrXOjkqRZW/7yK3VvALX+usIEmG&#10;Kwx9yXEXhR4lyhe44ZNhMLtPkaEvAeClJSBOeHGRmWHSPHc5r5X+GgqzcUuMjbuLkuYavNYVg8Xm&#10;dVnZlnqNV70EkMoMQmVGtjPEeGnwguA0yhTUx82K5SGrbuPIH0BxdL3alLViWtnSbskRVjLSM11t&#10;SIyqXvTAz6gkOmk1qSKVRPTedb4uEan6wsSGT8o2EiExxuQqfxlRSbMDjMwqC4dNAl+4NCF7i9lg&#10;T2SHRpUsn9uH9EqlAcrQeyxNqOD/55XbQbKrByAm8Tex9JI0Y/uKL4DGGltNX7JiUsVW1W11hBAn&#10;Nc4AFxlzh3J3scOItyDES7wu88BtcWMWhp8eDE3zaqXL5Iy5Sc6sYOHm5VK+U6XvBaH5+SBmztnU&#10;Kqw+u9giDnJEhnrT7ODyIWTdC7XA8Ni3i9isM2kaT0AtdK1+j/Rt7tBo4DmaRtMI8f5KTzEyhzJ7&#10;KKdnm62b7tt0r/HhsWtHW+BprpKFZpcem+h5A7fiypy8qJnKBqEOajgTvedf/+Wf+1RkbV0EBIl0&#10;MhnrQ0DEmHAqCZvpG2RXzs8df/QRxxz9+ms/e9OFob+Xonpu/tJth73qEO58ct3qjpxZ2GCtsM09&#10;0vLiv/6vf4HA6cb7d797HQD03q1730ULxxCtdO9995Mxsq8M2+xTem91fnxRE13yDfT7/+tfemHw&#10;Ws5S9gu5Z9P95IyF1SAWUtoZlTPwwYMmssQqqnrs0Ufzcb+HJ5CBSRjEfNYaWQOUbXoVEveOiu+s&#10;cIOPWYVEjFt9uc2Mp2LPIA7RB9uEVPPHFiA/PnRHRLcVG9ES9utvrUFX8KO32ESYagPTI9JTpT1W&#10;VHVAn1Drwh3VWo3jwrExWRiSRrvq5MtIDgjmsLUylf8B0coIgzuwXgqSsTvkagiA3BcMwimc1tV8&#10;GyWGEx7qsBOw4luC8xlA2uPde1imisNklA892m7sV+yLFZnaEaf4Rzgch/VYksg0sX8vVldb5cn1&#10;h5cISbXHmyF5eEGiXNdRBthxxk23KCfZ7ojTZhZJuuq6m91St1MumSUWRRvRRZslETy7JZmJK2b/&#10;IuGQ5TucXMxxSeCml6JjyECxYGryAkgqS6KP9pZXQmGi763W1n1WB/soJMGH1vogMXA9lawEJIF+&#10;DnwrsTbmOnWzEqSr5YBYKuEtrj5GpQIH72LETbPOmspFSW4RmDcj2CLyjP7QlOZePQ5YJS6/wOo5&#10;HW2HWQcu1CxowC63UgPkNgU+LUrWSMCMbl8LUMmHgAk/gAq+KyhWRzf/fHVMMqZV4yOrXmXMGUvi&#10;LpcALCczFZy+25JFF2rTzSG/9KnWmGt1kOOISMk8Juxuh6sK1sfsWGiCnHlJIpaJasnlmF0keJ8U&#10;GD28fX8zNtGpkVXHqM+pg1aoQ1aMDTk9VC303IWx8eVlMWSFjmPwL1RdxNGfcEBXRc6G1/wd4x0i&#10;aJqD3qJ59awdOTOPphHi/RWf0jweyul55StebrYp1PfOb/+T8Xmwu422gHmmRM3YTy6JOkYK3g2e&#10;fa0l68QyLP1np512iGm037930557rK0vPPlCzMm46JWldIjLZaiVHlnlhhKmAAklcdzRrydUedIJ&#10;J+hA+K67/5kRb3+2NKEQ/frvtOMOOtz7j8cf/9d779tz991MGjwPZiBViINbOPde/7vR3pZikHav&#10;dp9r5iijYw9WnNwd37srxh2n0667/l/x8ca77hYvaEw11hF6BblgZA8wEnT33rcphvpWmmEI9snY&#10;2HHtKscpqABlJZpNG3WbN5aniiqCOKscQF4mbxKQY3NCIpjc0SnDioCmzN9sTe5K7TkwML1pxr59&#10;EbOI3cbhSz5Wg8yP3OuRsfcUhH68RN5Qjo0oLtZomsSI6Z4AzAaKEGlczJrYIlOOJuHsMHobQ9R/&#10;qn+vq2F4TH49ZA5vDnOdX9Q7pF8NVX0iQ2LQewQ09RVAcuRjwmLWaCXokdBjviyA3nbDWsa3Tagr&#10;rDdpG9WzOtNTWTCIKcjwI2T50WQk3G6rlthndpVdyxpmTrThaxc7YEmkK6f2LDqCviSBXuS/EpHT&#10;lSxYMcEiNpgwt0TDEmJz3S3qbSU8MEf6ekO0EJuM1V/wnJTaPPFwRXJ8g8kzhEND0Hup8t3CiSGU&#10;GNqHwwwwFpACsgqHCuFQJ+hUr+eFVt9AjQW5B9KFbWJReFo1q7KhGyK0clixF1ZEIfcHfkuJ1R70&#10;XcS6Mg6DR796FOvW8ORzKzFOYsm2raoZilODeZxVHXghplKuCrBB/T3dSOdBonGvTMbAItgABoMZ&#10;NIbij9i9ozC6gqS5L5e6wZ2VoOJ2WxtBEV3wG6f3EMQFQxbfxPGSVfj4BLC/d4dzm6yK1ysvqN4e&#10;EGiyBggqcWxWRoXrgHchk9JDaoUVt37uryeekalspHeggFn9JW0KBmjynEqdCjARr/dUIft7xOe3&#10;PlM3iG68hRWgBz82rZnq+JOmE+hDeKN5OtKX0TSazCid6JdnSoNkv/H1b2zbQr76d7frAwpl3eZI&#10;29EWyD2We591ISUVsI8mqRZA6guZMu+5+9q9Qxrtdzfe3a/C2l9OCbUkU+jv9KSr4ZJ02YNetv8B&#10;B71CH2+69x7QkMqaK28PPRuB157rdosrT6DUPbMHwNycLpxW9u4Yn2sG2WlAld/kR2Lf+uY/9Fs4&#10;KbH18W0bNvTVW/U0VaVWZHduvHvwntJh2xmnnvT9H3yf5ltu/qskK6IS9ULG3DbQv2ZgwGwKDLIc&#10;JYBnNKqhb7ZEFfhb1WcwOX4gUzeYGgGbz5ECw0QNin7LY//E3YFu6jCES5l2CruhzOuSzt4cvUN6&#10;KMbjJx3rpt+BqP3/UZrXPwobsijNaPyKoTMWgplpqhnNZrnaxAtR/lpjfuZyLgZ9c7oBQxYTYsyw&#10;XX6J6Y93mAsUavQUGpP3DGiSEM0lg9VSv5YxUHu8GJtoTUy1p2Y6U7M4PoUT02aS5lk7Pd+aXVHM&#10;rSwWVhYrVrVWrG4trC7mVhVzq+3c6vbcdu351Zz6O7vKztJL29m5VXZmpZ1eSX9bU/PFxKwdm4HO&#10;lOEQYE5CIrZQNM2c+FpoSo8mMnEHrQb4FBgTbPzdwjF45hXmWNoyZAUXqAhZAXbpD5mo2hWitYo6&#10;Y9ktBD9fqDkVEcQtre2SgleClIrgTo1RI+CvEhaqHlP/P+nCFv01au6UZu4JTJON7L2kLecU+ewf&#10;5WBFzIypOXAw7dZgIk01kk5aiIBWs3ohELXJCRVT7wp1YfYpQ8E3wn9KOGnjI4h8GpKk7BaFWDRL&#10;sKvc30q/5ppfVbbHKdSKQC/QTHpmiiziMKVYohp404F+p03/BF2M5y9WWFkimtKiU55pHi98YVr+&#10;Erht9fxtXHIehNY/LFgrIBJLZoYyDRxotDWaRtMI8f7aTIcc+ip9cOvn//Jff3DPNizhs5RDI9Mr&#10;/uiPn06k7WgLNI8HNTWw5h2sQ3MjViHW9mokw/iiemb/A/bXxxtu/VIPrghBm41335CdeemVV6/b&#10;fY/d1+156KteEwYXcMxxb6JnaL72szemvhqYmTvBXnv9rt5duF029uAEDxQAHHCzoRV76f4v1cdf&#10;3rBh2+5Dl1/1yT33+G2aX334a5P14tN8v5f6hX/9a1+943sb+/QDujTpNCSj8qMfPvLojZ+5rnmb&#10;GXjJfi/VTfXgpk1f3PDXjXdWC3UTsKBsxB8+8shnr7um0dk33ds9WrKQTJLEyhrv2p2GIFeDeIf9&#10;HL/7N11F0m+5sUEtg3fbES8mFEdkufnQtaZXuZrX6tO5SVg82DAdoCmfGRszkTMhfJ2uwWG6liP/&#10;mZ8btm53amwYvPuUm5BpKVvHVrJXH4UNQ3S6GZd3LmIaBeazQbOU3frOg75gFbaiwAKYyB8GLygZ&#10;7Db9RqgzzNjTCgA993u9eOYxy9URzLxsuGY6ifjyyazMdpLn7mR7Yro9NduZnh2boZjf+c7MQmd2&#10;RZvm+YXOihWdlSvGVqwYX7GyNb+6Nb8dYWCGwQurYX6Vnae/q4Fw7xz9XQ0zK2F6hZleAVML9AAm&#10;F2BiFibnzNgUtidca6IsxrrQ6VLgMGJX+lxLXnXiQnmW9FsCyr5xtsuGxpy/48s+GAhk6SuGeN/R&#10;rCNMcIQPUbbev8q3qEPa5+iv49HM2fqE9/RCL0drEVJ/xCoZoom0v6xZHwoN1udmS4YvFFW+LPj4&#10;W43zFXcoyd31JlQC/otOQQ5SLRVQF7wp5EbJAmQGq22eTZsU6sa0/aeiDF8W7RN9E2NmCFjX+Ohd&#10;4nWp5NBqtVnGLPUHad+VLGLhkuVB0XHctTvOWHds0o5NkKOViJlbfuP0Hn0NGA6Wuyhjft9JssOD&#10;WMYmAe9pwjoGo2yA5a3zw9rFCuG2D3J6s9lN//ByGFRQzK4b0RHcH379PgBVPHvjsiFtK/+vAf6j&#10;aTSNEO+zPR30+wfuursPaD3v3PO29uN/8elrqQNWHx9z9JGjLfCMVEB73ahcn8emr/TWX+09t4Pm&#10;sENeuXrNGiMOUp++7sYatbXsGPwH99531WWX6T+OPOpICEOenXb2jdA/evxHmflWnuoyExJl0SRp&#10;pRjllbk0CzyLiIGh+uM//sNVsvKEGz9z/U1bu0Wph/YTl/uVP+LIo+olj4P/ULcMTR/96Ef7u01i&#10;b4oT3Rc/cPY5A7Dhqw89+Pnr1unjKy79+BM9qU51C0406Ub55Kc+HfTSPQFSWUptTmCiQmZPyEFo&#10;FNbGRJs3Rw08mlwyRxoNIRn5LI8dt07NP2gggsmWCZJdjBxFT48tZB6f+RAK+/K/DQRoP6gGBgcj&#10;Oci8VzyN4pY1pkpbDLDZZyW1dUlFwtFkuw9T7cscvQUMF/OHoXYl8YmvGTk+wCkmNBqqd1ftIjMk&#10;b4JVqHHfLYvJb2xOdavr0dGYGugFbOR6MNNQYl6K5H1RBA9e7++L1T6Wp6yk0TAGao+1xyY7YxPt&#10;8SmCwcXElJ2YKiZmiqnZYnquNbdCZoK+q9oEd+nxwsqxFatpbs+tNPNrzML2ML/Gzm9n5labmVVm&#10;ZiWhX5yaN9MLMLMC6C+hX1rs+LQdmzbtSdOacMU42QYbBnXktEwuwC0BvAx9rbCillt4mesrlVl1&#10;Ltc5xLME1WWa2GzHB5TzalZAf24mcIuWSY3NNnZ6YDyVfWRYqBhBBV4iygrgx2gwASN3J8VIZVCV&#10;aLUa0OuS8oOA4kK11CaYXnsM6bGPCI8VuhaFtGOrv5TxRSHIS0h+CRYqVlpXMc1kCvDX+q5dW7SF&#10;3W0F9GZF5k0bu4XkwEz9vVSbYF53nKyqKPuK/dKA025cP11CHyzY++7KJtv0EYsFZQZA5RVXOVnF&#10;bCvnwwIgw8LDkbVD1A3RDKuaaUT96YUFYNA707B3NE01XOzt7hjkgjGaRtMI8ZpfM2Hz0ccep4+p&#10;GfXij102/Gf/8dt3fORDH9THbz/xpN983m+MtsDTWxcXe6AqVGOhdlBaU1XPIyfjGrNWIXo0wPz8&#10;inedeKK+csF5HyYy00Ye0GDPOB7ToeKTTzz53ve+T5858KCD/uTVB8eV2vX5z9cHX/3bv4kkjy7Z&#10;i9hkLX76M58I9Zv/7bdMZW0SNVvQGPMXR6Lz8/Mn/Nmf6fsuOu986pvtP1CoL+/HTz75vve9Xx+T&#10;xviwQ/+4xgwtzC0cc9wbTDBVfs/ZH4x9qjmrq8V469MphO+4/KqrN95xR77+EL1VtF3prW99my6M&#10;zLFOPvk0CAHJkAilc78NT3J89sbP3XbLzbUxeahcV/yU6lrPv+Di397zv9N82Gtem4O+HorA5536&#10;hutQFgk+ObmHUW3wldp/pLwn+i0WlAJQkSIApgZiswV6r2wwydaGyugG43fZZMhpK51kGOpCBmzj&#10;t0WyPZ0t9Igc6rKIbFP0KwwBNIAyyKnOHrsmMKmPT/9RIAQPs/CL+si8U3LV9+IxxGlBtTErt59Y&#10;C8vAf6VQtWk5pRL9JkoQbPCLTsmYEBPdQOPEXeLlpLLcoonk6aHMoZbKidiX6EkUHNkTmUGxSe32&#10;msxgkwgViIP1uGtTsYHRSB7PSupZFQ5KG8ounown4rHdmWyNT7cmZtqTc63xSZ6nplvTM+2Z2bHp&#10;OSKE2zPzLZpn58dm5zpz8+25BZrH5ldOrlg9sbB6XObOPEHiVa3ZlcUMzfRgtZ1aaSdX2IkFO75g&#10;2lOMfiX5hjlGmm2bFc8khnYolKhnP6tGdsXplRGEQAbGnyU5XVkJFhYjqxDy63+Taqn5d7KcVz6C&#10;QQbP0gtU0ylTqWTRJ0xpjm64B4XkqSDc4I1XFApRpb4gMDIJz+ZySinEutDr5A5mo9WEtidrjDGE&#10;XNXg56TpudYnCvHetV6/bMHG8yWp+Pgjw+rFQbXjbMgsYmYQ9pgkzcTZoldQs9EWMeuO4W6H9oJr&#10;d0qWMTOvq8C7h7TMrjM9pehEdy2Byjp7OXpO7Qa7w8z8UoOtbHD+80WscOtXey5M5EL1a2lmZm6y&#10;c7rnrMMBlcwq9QmymkJ9AJANCwIHHgYrpu5MNUAUBDnrXbuy+L1p1UQcq1hopvhTjbxxsOxXjabR&#10;NEK8vyLT61572Kte+zp9fOXHLh4S8hHYO/b1f6qPqRX2pBNPGG2Bpw130cRY+UhIhEKlN1rgvEDP&#10;a1jPvKCrsX1J+dJhjJmB17z6kEMPf42+etwxx3z7ju9FNrBpIO2b2B5++LF3nXjyA2xGjcSFnn7K&#10;SYFn5gXvs34vEzyxvvDFDWmMj02wwoYvfUnvGev9+wPm8hq6LFJQxirWJEo4Wtphhx588GGH61ve&#10;eOxxd3z3Tl0BF7xNMAt58WOshx559N0nnSorD9RlffJJJ/ZqIen/xxx15CGHvVbX6babb37P+z/g&#10;B2hVn1/FGbrQlXjFVVdfzdQxGoP9+oLorS8/8KWHhDUnD6oTTzq5R7eNvYTmZ2646aLzz2vmFXN7&#10;EnXRwobSONbcgJxLedpU5Ru7phPNWg+Cs6bqDMv7H13Yz3Fk62NRc3l7zuLqfs+cdLEmHq6UwRhZ&#10;/2jPDJkBVY5IsT7Vm3VzFW61KTCsWVy/AXrk4KHlbWcSfsz0tJf60Xg9RzfSLCnLVh0Vnqbv9QaP&#10;1qqYKE/Fys53nhYa95KkWtfanqs2XaxpBDAFwLZOgaAZ3DebZ1qns8cCQTAMOGyrNCSst3Yjpoco&#10;5KU6rPuE9/itZac+RiVDjYdKH0IDuVZVcfwlyPP33ihIt5CgMXVMEuSmQUF8qDHh2uqMtcbGmQGm&#10;NuCxiYnphfHp+TGaZxfG5lZMEsqdX0VAd3LlmvGVa1qraN6+tXrH1qqd2qt3aK9a0165fWf1Dp1V&#10;O7ZWrClWsC66tbBGZNLb27ntYHa1mV2JMwtucoUbn+uOzZRjU0ut8ZJZX3EvZvOlUJPkFZLLsTbR&#10;OPlBLrT18kvsrWUVrHq5fSha8YHq/BvCFqgkIfEKLV3E4qiMSd+oC5UJVAAc43jliqO9sr5Ngxhz&#10;1g9X2b7iHO1LYFzisZ58DYLkWs886tmByTFovYaZd02hN52qiBUhUKHcMEud+SF3T7cZ9DKCtQpi&#10;Bd3TzrZOr0vtcSLz7fikzqxnbo+x2ly6rKsucecPk/ScikIdf7fJ3eGq8hP2o34hZFFpMSvpPUkK&#10;oEl6OZqktJYe61B3lKyfBpD3YGHc941FqZrdAGJtSc2dEL4GYZPVqUf05n4T4RKqzurZdl2miQwi&#10;Ek7sNKqu+LzpYYSRRtMI8f6qThd89Lxo4ESQ7y1ve8e/PfRDM1DKG8EeSYLPO+/c0RYwz6C0M7lP&#10;62jMeq4WtbE3vgR+hJEN1BragcO96CN//gE2apIXCPT++fkX9TIqqmCTxj9z860bjjzqqDvv+La+&#10;9J73vmeXnXdylSDKkCfWrkG1+/73nPX9e+7rgd7mwx+96IGQ3nSA78jFZYBiMsUnP/zBs9e/0FtY&#10;vfG444nV7NN36ccst3zpy8cefUwwOsYz3vOe3wga7HQddKB8ykknkvxY75cbbvnC8W98872b7vPE&#10;lqu7FP3w4Ufe9e6To1KanqGtmhSTXe33/Pk5Z68P5lvULXzYa/5EaOo06iiSG0jK5/d94JyLzq+O&#10;qPX77psqxh0OyKFdJvgBTYqNIdn72N9RpO9wIQzvzUBR8FY0rSeGKdirZ+4vflvGCqW+cjDczxtu&#10;5Wu2UdhEC/cixCQbyAxpZIVDBHtAj/kZbKPUpJphyNjoiIarsO5GuXK2K7FHPe+esavoMjt2gCVQ&#10;uvswaPq3pnmxSqESnNfnUxVbxtDLqfqCgBUl3LTbrE9uk9fRFIyRbnmq1ZkQTniKLLJIFG1nFuzs&#10;vJ1dYedWthdWdYj4JS00mWMtrCQHrGJ+NWmhuROY6F9uBib98wJOzNPcmpmjnlJDSbDQlnbTItRi&#10;hPgL+wAQes/KqtygWmiO7XUQ/Pu1qGOlJhsALaKpUDTELGK1uEbX5WcsmyqzALvQPHDAJHcNodK1&#10;OG9fgbK8pCYqLKvM0vRrQxtxjYME6Nn4lSLaJsRj5CEJCYsBlilk+YXO5ERVgJ/FrYpUyi5Szuzl&#10;zWFF4lNFiUTE7hJCpmd4Cc1OVQ3kYazJQP1aaasZbP8BBMSKnthV+Yxm15SZnZamADHrk0EzRATe&#10;0wylMH0NMH0RKeqUcYgLEdSS3gEGXAix9zYQBz+jaTSNEO+v7XTlFZdHyHf73/7Ny/bb75wPnUu4&#10;rsZq0jP/92/+tyjlJbB3/kc/8iuqZ/4l3AIOU27CX49toPJy2FWN5wAHeDSEdwRS5/KPX7TPC1+k&#10;33L9tdesXbvHx6+42tOzYfrBvfdf+5kbD3n1a95/1lkxd+djl1120MsOiKxSpJ7OOP30eLt47eGH&#10;XXrlJ378xJMh8GnjO0885QZ29uJ3vvWEE8h4uV4t3pqbyyUXXUCgV0cp5BdFIt7Lr/zkLbd+OY0U&#10;uefe+6+7/qZXH/4nZ7+nWvmLLr2UuNbMBdpkxOTC/OzHLrk4mkKTVvl1r3nNe8/+4LU33JRoxPDv&#10;bv/6FVd94pWveAUB16r8ce01u65di/UAX5Xf+pHXJRdfEH2bCf+/6fjjTjz5lM/c8LmKtzTma7d/&#10;nWTSL3nx7xHkjkv65DXX7rbbuuUynM2QQYeYttLVbLEj2Qcx92IQZkAzoE92KFDgW+RsJZFLiIue&#10;HEV0W2N4NdjzGXCrbDv7bQFIZOHJXnADcRFnn+Cwfk7YQ5YAmOW91nPJYZO0e1n3l+St0bpo2Y0k&#10;1ykbD/1+Rl89dGnlFANb75Fa5Yz4zWu2yhYcFT002N26ALiCnZKfmzn5NFA9QEinDZ/NQV2cJ0sI&#10;pEtgSW2UnWLJoDCQUFwP5EgWq4Th5HQxNUOdwK1JmmdbU7Ot6bliaq4gU+iZFaxznl0pjcH0Vxyh&#10;51eTIrozt4rn2ZXt2ZVucsFNLCAB4Ml54n5de8q1Jx3F55CdUrAdNtqfXMvQilBISF0+2l30u6qq&#10;h0y9OnaBtmJ/xaQnVwAFTAsPTB7RljTSlYSBMbMNaBswl9Em/9XGW6Z9Cw69DVyv8MAFG1mzzFi9&#10;rILHVAS9gdUFL5ANc5BlB2NmG58v9DU2xRKPaILkKIhXvq7wWmsb2idE8c1+2p1JMzaJ45PkK+ZI&#10;Vd7y1K4/SkM07oATMG9q6vEnaKoF92I4l7bBiOUYptA/P49t5swHpjJpr+ub0DyDWDdNhRoEXIMh&#10;t/ipOVjOgS/bOBXc7fmcQ5NyBVBJxOEZ/JmjaTSZUR6v+aVsZ/3cTTcQxrv+03+hz+iDCO16pwP/&#10;4JVnnnH6rwfc/eXZAlFLi8EUJHTepFplP0TDCHfRRY9XrKVfpp6PACvn5276zKfPOe8Cgrv65FWX&#10;XUqvELjtt0rPX7f7Gaef9sIXrMeGcaHZd5/1p55x1gXMSfKrxHzSnEcogfbQvuvtb424BXEQ2MDM&#10;nrp6eWF+7rpP/8V5H70w2iOLrth84D1n9bllIlHQp552Gq1kXZ1VFdN9Wupv7LLTxRdfcOFFH9sQ&#10;umf1wUXnn9/vXr/rut1p4S/YZ+9vfusfM/a00oS6mFR06SUXnn/BjjcEZ2/CzF//2lcapct+s69d&#10;98EPfZBSfL/1rX/AtCcX+xY2GjZoT5wg5llLUQReJeRWWY3Y7EO8HP4cPCLxYzKHEGypITgvxRSb&#10;raOJG9pccQDYch6PxcZAs43+WyIo9+LsRCQcEowx3yNpbzyaBrHcwJ8IlUNSeNiLtera5eo/W4cj&#10;sberFvs4aNWuXRCbjpuOVEzElACx99vU4jK3GvTWj3LAZX3ZfLwzqnlS7ae5eG0127QqYbbK3yo3&#10;6rxuP/ffCv2RkouTcliFzXTwENAPKi5L0lmR5cR+ybbbBVziECJucOWsYPaCWlri1F96ieclt7TI&#10;acBLi27xKSiXcInmzQy13SKUi9L8wJ8VSrZq+FSazXrvCI2hcolrV3C2Aq9gj8pn51GhVm7RdkvJ&#10;7AEsbNaFI4jfS4lDR66vMMR+aU/2oW5bVJMK7aNGCAEGodqQnNja8BL74SEDQxi7vjHP5TWh5IGB&#10;DUYbbaQlvVakzPpZR/5VnUlyESs7bUdZRIR7WxPk6Cw7tl2WW0ySRjvkUZQaqYd/dnMxcJPduvxi&#10;a1NrNxCf9aD1zo9rTAcOWJkaQuwqCKWOwaZ1gz2u+uHa/v53aWx7vHxAY5J871bQs7sJ4OdNEAiJ&#10;lwZm9hqjaTSNEO+v93T2+8468MADrrj8cvJwGvA2aon8s5NPofbX0RZ4Jr7ThXTQKEbE3NnI2HBT&#10;sipqDkOCojJwsLZGwkDspuFxg+ILS7yCLP+9p590wEv3u/ITV9/5ne/oPQ+wJ35dplPPOvMNR7/e&#10;93ORAo1tJutD42OPev30zDSpmiF+cT6GPeKY4846/eQUx/rBcZ/ROMc/8sALJeHQhB/t33f6aSfv&#10;t99+V3/ykxu/8x3v7NzAH/Ezp5x55jFHvT7BRRZ9tZhGbDYHqCweJ1xKCuSXvGS/z33uc0EO3eC/&#10;q/f+U84481heOORDj6qlCExp8oSVM06VNb/66p6F14HeybTwI18fdW0ZltWkkKja6o0v9YObSquo&#10;RjMmclkVnettnCF0z5nU2xY8IZk7AUON4E1AEXo1HTrMrLnDavSMTEI7GsbIXznIPPNWYgM8qLCX&#10;b7MyDebmBk1Kzde+mk1oocqVxsQr22SuL4i13YOxN7bivAAwbyyreo8TN1D0Y3dBDjxirtSblTMK&#10;YvBGDquBHjzH09P110eUPY41+qSOE22CCiELg8b45ejHk5AKWsvg6kKXGO1QhQrW8ZdEXXspu14d&#10;kApoaOGuwKQmvoqeldFCEMDaGoVdNRti9P6qn5BafIGkCBE2VI0JW0IXOwKVYq12l601C/AFAuRA&#10;xsSKTHGbY3yVspGYgRKCjiHHVaJZXcwRVUlJ9FPCQGmGU9XlhbiqehI7W50ehImVtYvgUBx4bKdD&#10;oTtFsPHlNywtEtdI1lPl0qItu13CwFu2QNktugR0t7hyyS1uAXqwuIVUxrZcst1F67r05iW6+HYJ&#10;MAsByzJi7welJsDckWuqjaOpurxZFI9rHzBfZRkvRkkqvbIkUJFJ5LJULUIUwwv9q6xkoQeC3hO1&#10;A9xxu6waTvFrJWNJnwVkOJyJD6cKtNEtj3jmQk21nERIYbC10sMi6HsCRhJSGLo+iZePTDWJUgOs&#10;4MInXC7DTpB7aruU1aHMoVZnnMKHyokpsgpjT2ai5ZlsZpU1OWtlzQHBZU4VHCoCiC0lede4GiJU&#10;Ki6n29kz1dHcH0PjanodsiJplmhgPqvb/tIpb24rApb/qVu3XCb4uwvwLbD+RhnuEn6FrfNW6f6o&#10;LdUBTOhzZfLjbadiWm2ivNDtzo3TJjnsOWQxxdVZFmOA4KEDWU4ibCxuVie1Cal/iWM+BLIYwu3G&#10;lwWg3Wo5lqY7OXypURtlD2NKsmN+gR1No2mEeH/lpxe/aF+aKZn2u9/93saNG28XD94I845/85t3&#10;2mmnV77i5aMt8Mx+qeung4Shw1KGMoGBWGl+0b7rX7Tv3t+/9/7v3blx4113ff2rlUx31Zrtjzv+&#10;+JmZmcNfdbCFoRpvDj/04AP332/Dbf/zSxu+RI7HuqLPX7eW4o4JWvsG2mfuZrHvC9bTfM+99911&#10;1z/ffffdt3/1K8k+WnPMcbzyZHZVjR6gBxZDLCxgDQWQ/vnlLzvgnk333bnxrm9985spOtWFT89M&#10;Hfaqg7dN4/XCfdbvu/deFJh0J6/6XV//2tfSo4tsw3fcccffP2D/IaVVfaIktnFDQ1MqbK2bbJun&#10;2oH8/7N3ZYuN21gWB6QkuyqZ/P9/dlK2JOIMdlwsXGSn5qGH7Irb5bJEkQRB3Hs2rHHS2F2ZJoo6&#10;EqDBQ8ZHQ2ABAxT1sKQWKwxd7IUSl8bLuutTL+/FxpEcULL6xTLTIULSf8t8gLaj0xklY737U0Gr&#10;1Y+wihwHRqrKxEKMQkPUt+SBHkZvh1xF7dwIPyr4FrL3dFNjY8012pVgvnfp7bmgiLV9ybX98JjX&#10;CB0DK52KNp/LS/f1cvW1snFuzcbctHre78pKaJ/P2cK8HvK1FS/v9+X5UI8P2L8+78v8oY2N733Y&#10;3/RF1jMaSLhSMMFiRPEjYibAu9rYJCc31P0ZNxod+OjLvNASSorhkKZnQh0bnK49mTzc6OzjphL7&#10;fkl+U6XJ5+pjX4qmnxTpSEL0wkcDM8gb33hKEoCoZS76FG/mrGef1hsGl0+h0hcLVuvrbbG08PlK&#10;a2dlT7h12JqifXUArqsjeHV8o2fq7E/hrLzuCymsBBNtKV9Y3SgVU6TGRL//aEitoK3bsolf2z8F&#10;B+dz+I5DOb0psODkNZ/b/68N5Dnoz+3/ZjPBZDWykZSJcIPXrJSOsODiZjBYt9IU31JPJD0hAoQn&#10;qAWcR6bAx7X3UlkfMfZ/60coh1UIBA97GIWzpt+DwHgHGB02zxelBkkIg2seKUnUtMeE1NSLWA4U&#10;rUBfEGUw0ESBVVgN62Ijm6qxPhCINRbaFlBKPGgpJaIRhAM4WpTsnywWZBLs9IoF4119oV5biFAQ&#10;m8NCYTVhkhBAVXYONtW5FeZMWGmvUMm1WERZRZYVBrVuqOewrihFD2APMN5i2kuV7xrioA2LyLoZ&#10;DfGMoUj3aXS4P0Rw7japWCU0NYBjKOCHcIFHUhSykBy68xjQmAotzxhvf0gmqQVZHGlXGg1pZRmt&#10;2eU6mq15lQZ2WwmSz7x2OYwPeo13LAuJVXUnFulkylbBsD1CCgo3AxvZvSoCyJA050JrRQgTzga6&#10;BdxDg/EiOxdmQ+mWkdseqC5XloFBgPD5A85p9cK2yrUQrWU+W5TVAlue5Mzn3VKgzecH7h/2+4f9&#10;xjz04+7+1Za79p/uf/vPmA2ZA2zHGEkcugCMxn2x4NWxsE05ZKEen1N4k45QbbnrEOC+KKZV0e46&#10;agcS8Bve6Knj3KUzgJfbms7byg0tz+w1AajMc3C8TTwMncrRlFoWLo4OYKZODsZahSAiW+3a/6yW&#10;V9tDnG1JbcW6vNx4uUzvfz2uN317U29/2LrXxlDBYoaL37WPPpKzZblxiJo2VFmrS6lC8WfW0WjK&#10;naU6ZwFoTdUhvPQnwQ9n7ggx4LX+XNVrgIaNzK6JiJb1AxHmS4X+fq9XElHYzJ1HmIgTEksgyZEe&#10;TTID2phkv1FXDmJImW3I7JqLIxppE20CQmCRnzqKMPzczk2dGO+5nZv6jog3lbul7AoN0LTso+BJ&#10;vtQmNmI1FeqOwvbRkaMJrqERVPWqeFxtSXZ0XsIajZSZ0qsrNxvNL3eRkdQ7kKvqiipVVoxa/jQ9&#10;2qNhcl9XkFVOivdtUZ7rxjq6gauSwcFBarGyocii6vfeEnPX3r7ZFV7AB77Ts8GYnJ1HRa6h48LU&#10;DE9WSyjgd/Br7gBoXdErKsYvwePrH76pxXVmEde/ENshg+BJ4aD6JcSeMkyKlGVb9sTTKyNYA1XY&#10;z+gqoIrzxaDe7V/kBypL7GVWWn5nOcl1oUDsy4ArWPbABoB53W5ETLjwIBosrVnrDQv9ve+uoHAl&#10;c89OVNPxEwZBuBkN4xVdYyr7gWL6EDBJ57400ZpBw1Wqjpm8LE7ra6tKS2C2GO/NMpzv9pvl/uEK&#10;3c9P9flLLQ9YJfD1Yn+ZHhO2L3STpHFWQomOq6W9ka9RXd0fId102ryud4nuYm6k62T1nCKHVLSn&#10;QqSOG6qcsitOWih0kUzPpG1RrPVMquZSZn0uC1Ojx+8hCILTMPQEZhkk7bsTk/8ThAihx+ZAaIPZ&#10;zLbcfVe363L7oWwK0fWmrm8+uGhKlkzoc33Ya1yrSYSj2YkvmypB5a6Orkee8ARQ9Wkpt2S+CYyq&#10;+sbSV4wDthGqiOu1qVzQL6AOWjfwENKL78zZysP3NCfadW5nxXtu5/a7Cgb2mTOx/mGqBBJEE57k&#10;X6DdZMMKBBRFd3F4wlqmJQjWqsxti51IbhRPMrbAZdGgrr2P0aHFz92dGkFChPDCpWFLXcZKmEuu&#10;NQpRj3sckAz0jQvkATER62kysuQzPEJhZWO23BS95dSxyrzSL9qNxIzcCO6ZNdOUonXkVvUZlpE8&#10;5no1rnbLMR6t4gcmRqOVE9P/8GXbEh5aeDULQrfw9hZB4gqKsrJQPl/uWkxppWyKii0xNTKqRKHH&#10;TSNw4dCKiY10O7FZy0c87jrmTekDs0SnKoXCOAa7jQ/1DXp9UpvvQ/KJ9e3mFLZXGsOxZIE9oFRf&#10;dXBqrp8r8wFJn6FMFS8obkWC0QKU7k2Vl0wwjo29VPB5M6tPTp676ySu7qa2/7c45SYvPlpnebdS&#10;Xjuhzc/HhzGzxXs/fzme8+N+t+5WtiS2ct/Pf5wEd/nHHqrVA9uvxgUweW16iMKJHg1eGmr3OYWx&#10;YcLs7KKi3feT5/mYLHv2p0bHAHb/xTtXs8R0MzVt/e/Otdx7iW7L4TxYQvMUtNO2oA+BwomVHTJ/&#10;4+gNue8U/vrUOieuRrvs8EveKMPz1LWxJ8yRmW3o7p/WQ9vcrub9r/lynS5X2lwih5fiuXgYViNg&#10;1G15OP4LBjNTRQji3hROcYuFrON4KEvbxkoldNCrj+6x2ORNmUhq2HNF1PoOPblYE3b6uzo7q7fK&#10;IvIwf2Z8HsJVXIzguncfD5U8g0G/baIM5NTrnps6Wc3ndm7/7rZECuKyeIDXCEggQLtTjoQMqxnv&#10;QhS1ZH41QSOcrlYbq56ozOTsMGFluFujGsS2LgrvSuXYUQwCNtUo3Atp9YOepupNPyOreaigNMm/&#10;t2Zq5YxACOInxTeqEJf9SYuuLsH+0y26loF7rncYVajaCEL/hcgKb5+UwQzMLmpM9zSnqCGqRznJ&#10;YSZQzSlX/edhnbzC1P8IoGjnbB0NmOA9kgpnIO3aMBMps4rNpKVG4TjnxghrHC/4xcbg1WhKk/DC&#10;2ISYUovBRM9a0XiI3PuE+UjbZ6oxD5bjpoHpKAH5V02XTVHofMzcc1WQOxaL6rKbZpk4jTTtSETT&#10;MhAloQEDA/FnvNrE6Ki8lS0x4MBHaj33loHkSLhMCqM2eBO3iHkSAwwq5+pOKCc0IzvjK8WYMhTM&#10;jbpj39bNtrZjAYey33jbnzD0vSKV3EB1qIoDjtbVPpsX+hqGwtEXIyFCcAl27+NrJ1so2vBVI2mS&#10;PSZtysG264g82+15zkafd9ZtOeTiF8X96+GnAc3o8LQ02TMapZ3DiMUG+Dp2VLN7nANsrcvS07jS&#10;eLk/nw4cfjzU85O2gLv/Z7pb7Hcxn3/j82/Du/r1yxKkYZ7z8x5M6+xksyzWLJqTn6MQW4MmOj+F&#10;3YU5y3N9/cmzzc3JOzH7YCEdI4RM4NlaurUjJwd4XgftcPJG15H/Hoq3aVIxzjdT42PCVDbxQpka&#10;mBs2T/OM2G7oseqAVwfh7qRDrWsNG/1Xe2TEzOsFl3f7R/3807z9YWHet9v74+0nIj2WktQbPu8S&#10;b5zo+QTpcK2EdYG7d5BeFUi1SSvA/NKUBdUEcSGR42OPQ6cepD8JBoJGrUPOT5zl/RM/T2XtzUgj&#10;J9IlfprYojBVMiLZ6v9luFGOk0DklldzbbVUCBaT2ZStAMixWxf9sYWhen7tkp/4TU6TjkyN3Dap&#10;2Nox9DmtN+Jn00nVbUOYS3y9PlnN56ZOjPfczu1rmzFsLGnJLhm9YX4KOhty4bfZpmF6ef9b/K4t&#10;VlsExB3leqrucgNHbIe+wlhCtXLVA4aYourdYHGoZVxHgIal1/LVZnDRnrFo8/gCNQtbMEFaw+bo&#10;l46u/s3rfKghyF2LIJL/BqK6dnbwTd6b3qskv2xxgvX4nG0CBzfo42v0AvaEYonSc89qKxa6a5xv&#10;rqQR4bDOuWEHrGr6echDbS0baQRBvXDBpN8sDgwbDtI9Id2/uXsUqRTSm7+tBdq2jINPHUyZcthE&#10;eh1yGJDHA725MLxRvld2PrRvGzhUeF4WC21OT8zPxRZ9ru6/29pyeVoK9KdHUJ/BeGKadMkqjlwM&#10;kY8qwLbcVHT1S5SnGm+hz1hr5A4UMMDlXNtMx76sKpbv6O+BOvJVMzcc4OvCqZRBVQCtd9v3nsL+&#10;HCF4DpvZhu6+aVvfXt6X27v1Z1aXN1yvXlhbCr22JVQq7ldJJFgzLMumzSs0E1QmAOKZGyKVlMwz&#10;xFY62V6DezP+vXSNv7CQENS0ynUOG/M5xn8Dv8LIObdzOyveczu336WH5CTZyyqkCxSuj25M+GPD&#10;em0Bx5aFyq2i2LAs0nD0ITWynUrMPF0gR5qvVwck1ZaZbE7cSYk3vUKp9h7uPYG4XdGxrX0CAGOU&#10;kKgdlxpvUIjTs50Hy13DtXopLmV0dsUKKx3q1TJosy5ca5IQejSkDEbGWlXzhtxdrnBzpYUDdc83&#10;mbGtvTfQ68DWqjBTltet4TIadyWs2Q0P8mxTjwBblWFX9I4/JMcnBoVKkTDwlMs5cLkO6Ctk8cth&#10;NwN7mcq75R930ziFTRde65zsiTWS21cbF7b2QuY7GUPB84GxZ3Q65fFMJjuEZr86B8JEd7rBuTX1&#10;xEmFyp9P2DuHCgo+Ss791Na/Vvpr2cvzpB3e++RlxvVNWaqznszjg4/ZveJpI40sHruEcPhYQhuW&#10;gUNV0y5UqIXDF48VOoqT8SlBmrp4qyEaZmdAD1lBnZwagj9VYvLkIQLVSq0LfzzDrD7BSD4fwOS0&#10;lcXziV9gIegL5jd1+8nbT3N9V7butRWvtWieb1m8Hkn6rUi/hJWZNokbRSVPtrpWos5za5kInpWF&#10;qvFd3d6mG+iI1LLo2tU+kV4qa7XaMGdHmRBebGyy0u4O77Iu+6xca6jO4+3Ik87kx+VZBZ/bWfGe&#10;27n9to29bVFcOhQjxEByphL2ui7sMbpL+tXFOjQcvZ07c6DaeShrYRM8eii1JVIt2XjkQpKNFTdh&#10;imNP2Q1gK9u/VO6P8mGeF8ErzsQbbpG9xoE4iDeNy130USPSMSSundbrAF1by2r0JFFkBiCE6NdQ&#10;9AD2FiLyU5pRNchMNW2Dn7gGheLF+IfV0C7seyP3Ese1RJljVfPaqAHXh1P2nwY7v7Zkt85eIYet&#10;QdnQAY94wU8Q/qas/WEHGuHa9RWrBtpQ/UdhnhD0FqiC4/0VLZtW2E4VkrBnF55U78aI3sGuJ47x&#10;OtUoE4Xa8BTXAtVl/Y9MPnIcRmStuJwnO3jmhN61rtn6uWFh34shIHx3veYj+UZ4eqf2ZONYcTqz&#10;YptRqj8xL5Y/DJvEc7k7wvTjxs+rq4pt0NH9Uy/e1IqW2LwwDYNiOY2KeoFSwBYtRqXQQCW7QTWN&#10;hvzh4CUVfmLATGZlQXcr76i2/ELefSmXPA87grXZel8rC+1aW2YbbXx5p9Xu2q+XHzaDF/PVRhaZ&#10;YUnWUHz9+6Thw5GoX9z/FMWwlJVv90+jCZfuqWHJripXkEjmYfi69E8JfchKHKISieuvLIiQMs1D&#10;eHlH2+HwHoxsgSOP9eGFyjZv55L03M6K99zOTf0+ZrOkqImgF4o2sJ2Nn+HpZcoijl7khia2p/VK&#10;FPQ6v3zAeCWd3SpyKbUZiBK777HkDRhDhBkMc2SiSTgFvquuj8jACv9JSnNrsNSwWyIw59hzn1KG&#10;pfW+USGVQ8e4ote52Z2pMhzVDDz4tI1FL4eMraJLzUufJFuq03x4sOrEwHmoJAutGY1UV0G6Da81&#10;CzhIdZLt/sN1smrsRc3rZMLXudVUbCQCQpAf7orIfkjVoMxkUnWsFlHdYFUbi1Fw3SdMDxpReTmP&#10;UY9oRFDPDRQasfhcjcqsdihEvjzg31Ud85a1T8rsNF1/ByNQe3itgVHKGfbnJQp1e6NP7r2GtlTG&#10;YeLNSDUP9BEl9bT4q1XHsmSPYwcLt5NRlpYgJckVBWMSuKbYLR0A+6ChtdrFUBUZW/raL4vLnXWl&#10;7GTDZp9W5zvZIvB5x+VD2/LPfvP5j77/49KMnp/W3tlJPp1E1IGQIQsKadILrdsAD3qNbqwtmQ/b&#10;xQs5RpP9o32VGGwokCssHQrXpJaJytmAW6JEEAlmP1lTocr4T2NcehwhGjoh0IatjHO+LbbQnX/g&#10;9hM//piuP61Rs43hnaZLMLgygVGesvp8oSZGS3H01ySrIr9VINT3TiEt9yx93dLXKT0NFyX9C0Rv&#10;yp6dKQmimZ3AV8awbiVI2b6gmlK4VmHia83h5s2gVBOcJI08JH9fld53ioxetY+GfOeo+PVPVUtr&#10;OIvec1Onc9W5ndu/E8Cbp2EXkuj64kYzdsQlU1kTwfty8SPykmZ405F2ookRkxNQnarZ8ehiNo9/&#10;W2c0YlSV7uddJhnJu6LwmKKVEcsivjxMDITRkU4NahNrZqLiUVJV+qop5QAHT47JL4x8oKIrBYkc&#10;hpDMfplzFyJ1NNvcDFmp0YAKQg5UxwjHdYhj17kFgZG4kBHyLBklmio+9Hh1coqahYFTtFZBWqSl&#10;xVVcE0FtSI1iuRQ8q7wzjA/LFZEQfXkfBpnG2Lwn+avIaMMlJjxFYMRUuU89xutXFHZ3c4g4dR/J&#10;9EsxU72PTp5opk4pXo8jQpXuMqQeQLAJ+jfqucOo05RKSSEBOlLXayWhgfecjBQzpJDSxGKJYJLS&#10;cABfGq4FzCY/Mg3U7OKEEaVGVaIKGkVJSgRHKchpWDfIpKnMjbRKKabeDUmvJmFBiVoiShpCco8d&#10;ks9RBZ6CW2seR8kvYgbjlPzrYf466gzSEBecE4SXYFdjzYdd0QYlao0Vey8xl6RLkh3EUOcqm2L/&#10;Vvx5fAZsnS8XDdtMW6Jw4E+r43TRBB1rtv2BWIz5cfFscFM5vWltUrJab6hbbNfiXC1cgEx7c9qa&#10;7kmf4utm6vsvZyv1ePha95ctd3n/wMcv9/Pn3Za+Zvl0tJqnfefPYLEIVxbaAwz+y5N3hNLTXOKs&#10;PIXJZdc6+yY/2ql1ii92zwFXHjvk2bc+p3yRAp/FoIrgSheZwbppicdDpsdH0WVEo/DgSmRmc50X&#10;z+f2YuJJTxbInW2Vyx9/8Xad3/6Htz/NfNWXi5rnlMllP9Kj0prWIWORnEWkiYLCrxjCND35UUU3&#10;uUTb9h3RsdY1+4mH8xRuYUOkuzgOx3QdPWPC+cP7y83cgUQK6ZZW4UV0nWdMEeutmtZ5y46uSmW9&#10;Wa43DSDppYcmdExrOdozBtBondHNORrYMPUInaDJNxjdb+rUbgin0Q/XtJPTuerc1Inxntu5fb2H&#10;uasnxDf2A7WifS3WKr64LfifWNJhxEJcC7cTTxgjmrI6GauItR1G4UkHJTS1MbI3wqxWGwflx0eW&#10;1cgrzHGs/Tp0iBal7zEdZLhlhxRXpaEoJayPB2+rsXqk1Tqj5LzuqhJ34VS+5uYkjIxfgF75W+5B&#10;Fl4A0d41h/BvNCpXqBVmHI/g9hjhF+qbCZSHxWmvZX5uciwRvXRzdT0cZh31+FuXudUaoxi8Hhte&#10;6Ox/aHYV71BDASN6TjXWRgM3T0LbweE4KoYrYmshatiG3UV3acCKdeWp1fQ+n9atGry44hQh+Uc5&#10;K2P7r7ZTaYHf+4crFZ8WR7SV44PO+cogTRRhAvOdTPpgNx1QWc9drexyfV+2dByCZ3JkWZdLil7A&#10;gmhUL5Q0rj0YyyjDBvFPghIP5VtZLz3+7IyoppnTVVu97vXCt3denUMVHbfZ17oudFcwqPfuT7IN&#10;2T7gt8cmcri8cMisyT1EjZ0JoigFFPHCTWdKgc1m7KM3wfy6sd/Bnte/9kjAAQ4QT77zuZ0V77md&#10;24ubTrknfZAr1WoAy05SqCDuFhoRV/NRC3pBJTIjmUVAMjBXPFwRscmGg1WHv0Y2VwCBvdelazqb&#10;sdhSEChzS5ds0ip38ngLtodRSi3q1vGotM7mNIpCxkjWYVFFS7i5wBGLG7PZ4uC6OLkxGcu+Mt74&#10;hMl4tVv2CKoWB+/c6DdjebxmfYa9UoQSGcPBxOZCtP53/Zlf080DK+/II6LiALwYlHdhW8eN3s5w&#10;Zx8arwnQ8FrrbO3AjAwF+p4bQfXxtIzqGV1vJIHxN4zEufePxAHttqmurjATwo7evekvGdYsTxx1&#10;pc3TmR66TLOpXSl5/6wqbQ6tybiy8zKERRE18PP3tGefxgaXx6usftVlzloRr7H8Z+veNF2dvtcG&#10;9l7f7U/U/ReXD5dnY2FeW/o6KhO9SzAjaBn5Oqk88zUvWaJvAukJxVXau2rlLqOsjNuIqPgUSME6&#10;ntxqQAyuZAEr/T6MjoA49Kzn6zK/6/c/zO1mbu/WrUpdb+r2w1pVOag5PSkRaATDR3fHjBEWyTUt&#10;pbjMtcrcxssp09ObOTk8NNPpiSNk5X4OCeAichftZZcR9jIeaEmP1UA/n45OB9+ZWNCotVKxzdWd&#10;CglX9y97phVRs7RW3fJ3dF7P7dzOivfc/ou3aEulgkTJ0SBp1rkyGis1E7sI2VoXlJRJhgN7mVCV&#10;EoIRLXIEk+dIjU30azF2mjQOIlQqX9ucJMjWzKe1p6La6E8zWmPKpvAARtVM9TeOJcv7X9WQZNfD&#10;8TxMoqm+ke99nkxryXPMNyl4n1YmKHEZyIbuxgJXjtik9d90g88KiyBTIg231/qUUkYWs5etlJ+V&#10;tj5kNu+mse63KjxACZe3YiOU6pyNOoX10qi9E6QSsLn6uSGld83CKPsSL9hr8QVaBIZHlcJqvt7J&#10;6/epuR/DU9nI8lsXV6NyCLNvPvvvlwNMRHwpiEWrXn/J7I0vpZqoyTqoX5g58xwZth8d8sCGrcCQ&#10;pVIhpaLz18HM/lkV/aEs29Mhuu6PC9GdZwt42mp4shFG8/K8uqbcdOXzRuvq9LhgWozzdl6sn7Mr&#10;P+krLuNA4iDrCX7NgIwI0Jk9oXTIy50i3qmDzlZXQgRIs8V0VJNKVTNS92WYWRUGvvZzaah8J4vl&#10;musPXH8utz/Mm/3+DTf715v1qbaRvLWEdX/IGlbPZ9ZajJrFo2ULGJXEHdy83QFpNDfu8yTR06F8&#10;M9S/mEXg4fGIQw+IZG/1UhZYz3luPBNXzftWH/G1jTVGbo/SxZtt29IOfX2Smc/trHjP7dzUVzGR&#10;nIiQ5+BOKqYrg0u9+pQqEzW6AkFzDI3abRKO/PHJrXV8QqfuehemAoFr6cxNjfLaUFfqZLsTpJ5e&#10;GgPDmmVIiSyhPRXxwR2pbtUSMLPfUo5FoL2ZFEhZuyJDOBjr4ZOeEryNripIiuuUwEIZfomxW2Z+&#10;GkMuW7XkagWlrJdnE2VZt73WZ1mcuXWZjnB8XEQXnp/2YjxvQcMW4pbqNWZXVgqbbmSwQgvplxpT&#10;Q9nRKrUGRj6lQ4HpoNowoyUF0jtscDIzJ81QrX4ANqv8mDxSf+IxSa++KSvhMcvSkLGDoKFEvyCc&#10;z6kOGdlarcocI4mbV2MloxHiw2Bo32Xq1SHFGa2BEx3fe7MmD6OqsEZzs0AP/MhQeWJAD0keSG0p&#10;yWX4GsaLJgkLyEligumZQmswphVXgDOLoy+ZCbSm1jT2JQYq1/XQR4G3AUbrkJ8rmgR65gIYwyDf&#10;fBFU410cr7ir8mrpQO0ML27/os306no3nBis/MB+GEyzSMJ1xa37TLOdcWfXUV1mc7no5wXXh7ZW&#10;VW9v/LwvywOPv+fnE8/H9Pi0X+0fjy9atrPRHnvXNGLOmKITniuFI305en1Ns48RYjKZgEkmEihT&#10;We4W5PvVC2eVDyqOKcF254u8uPZdXcM5lNG2KNfTNM+cr67cfftDOUrzD3W5TFfrU/XDfQxrzuxG&#10;wpIGbYwJ0AF/7lS26VoEx+F0J5REdzYXJ2mAKsdolqRhiL4thfs9KvgxoeLFtKqJBsjWBNkYLfYq&#10;WYUnS5pXvM0hdO5jMbwaOr+bek7uZxmsvA+2Y7dRZ3DXgl42bxpBf2monn4SnTKCn10K3w5rFy0n&#10;85PYfG7/fdv/CjAASdSXQvst/AgAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAGaAhWviAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe8Fv8Mygrd20/RPbMymiFihCoJVBG/bZExCs7Nh&#10;d5vEb+/0pKfh8R5vfi/bjqYVPTrfWFIwn0UgkApbNlQp+HjfTW9B+KCp1K0lVPCDHrb51STTaWkH&#10;esP+ECrBJeRTraAOoUul9EWNRvuZ7ZDY+7bO6MDSVbJ0euBy08o4itbS6Ib4Q607fKixOB3ORgH2&#10;ryfndo/y+WmzCZ/D6iu8JHulbq7H+zsQAcfwF4YLPqNDzkxHe6bSi1bBdL3kJN95AuLix4uYxx0V&#10;rJLlAmSeyf8T8l8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaB&#10;QJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgr&#10;WEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7Taegfzxx&#10;eaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAA&#10;EwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;Xq8tu6kCAADPBQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAA&#10;ACEAR398IimTCAApkwgAFAAAAAAAAAAAAAAAAAAPBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwEC&#10;LQAUAAYACAAAACEAZoCFa+IAAAAKAQAADwAAAAAAAAAAAAAAAABqmAgAZHJzL2Rvd25yZXYueG1s&#10;UEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAeZkIAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAbJoIAAAA&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId10" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00090850">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kartika">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E105764"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ABCA1936"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="472B71D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F7EBD3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1395,505 +1238,502 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="583491467">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1238438965">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00090850"/>
     <w:rsid w:val="00090850"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="00413AB7"/>
+    <w:rsid w:val="00E00E01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0F4447E1"/>
+  <w15:docId w15:val="{6AD00024-2AC4-4260-B93D-1D2BD11C269F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...386 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1946,58 +1786,58 @@
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00090850"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00090850"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@maIl.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@maIl.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@maIl.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@maIl.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2243,68 +2083,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>6</Characters>
+  <Characters>5</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6</CharactersWithSpaces>
+  <CharactersWithSpaces>5</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>