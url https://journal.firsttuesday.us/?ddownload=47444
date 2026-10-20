--- v0 (2025-12-22)
+++ v1 (2026-10-20)
@@ -1,63 +1,593 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="007D521A">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6FA718DD" w14:textId="1D624D4E" w:rsidR="00184435" w:rsidRDefault="004F0535">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="091A1A17" wp14:editId="4967A3E5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C72A7D8" wp14:editId="3559D262">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>333375</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4857751</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3949700" cy="4591050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3949700" cy="4591050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="59BE9082" w14:textId="77777777" w:rsidR="004F0535" w:rsidRPr="004F0535" w:rsidRDefault="004F0535" w:rsidP="004F0535">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0535">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>Have a low interest rate on your mortgage and extra cash? Make sure you crunch the numbers before you pay down the principal.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7EBAACB4" w14:textId="77777777" w:rsidR="004F0535" w:rsidRPr="004F0535" w:rsidRDefault="004F0535" w:rsidP="004F0535">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0535">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Would the money used to pay down the mortgage earn more elsewhere? With interest </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="004F0535">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>on</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="004F0535">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> savings going up, that money could be better invested in higher-yield investments instead of paying down a mortgage at 5% or less to build up wealth in your home’s equity. This is especially true when you factor in the benefits of tax deduction for mortgage interest.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="48AB11A4" w14:textId="01EEDCF6" w:rsidR="00477BD4" w:rsidRPr="004F0535" w:rsidRDefault="004F0535" w:rsidP="004F0535">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0535">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Paying down mortgage debt is emotionally satisfying but traps a higher portion of the family’s wealth in an illiquid asset. You can’t get to the money stored in real estate as quickly as you can access cash savings accounts or bonds. The liquidity of savings and bonds provides cash reserves as a buffer against </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="004F0535">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>a financial</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="004F0535">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> shock such as unemployment, illness or loss of a breadwinner.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="65D0952C" w14:textId="2D1426CA" w:rsidR="00477BD4" w:rsidRPr="004F0535" w:rsidRDefault="004F0535" w:rsidP="004F0535">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="529CBA"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0535">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="529CBA"/>
+                              </w:rPr>
+                              <w:t>Have more real estate questions? I’m just a phone call away.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="0C72A7D8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:26.25pt;margin-top:382.5pt;width:311pt;height:361.5pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtXCfNaQIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykSbsEdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms26XDLjYlfnx9JHV901SG7ZQPJdicD3p9zpSVUJR2nfNvz8sP&#10;HzkLKGwhDFiV870K/Gb2/t117aZqCBswhfKMnNgwrV3ON4hummVBblQlQg+csqTU4CuBdPTrrPCi&#10;Ju+VyYb9/mVWgy+cB6lCoNvbVslnyb/WSuKD1kEhMzmn3DB9ffqu4jebXYvp2gu3KWWXhviHLCpR&#10;Wgp6dHUrULCtL/9wVZXSQwCNPQlVBlqXUqUaqJpB/1U1TxvhVKqFyAnuSFP4f27l/e7JPXqGzSdo&#10;qIGRkNqFaaDLWE+jfRX/lCkjPVG4P9KmGmSSLi8mo8lVn1SSdKPxZNAfJ2Kzk7nzAT8rqFgUcu6p&#10;L4kusbsLSCEJeoDEaBaWpTGpN8ayOueXF+TyNw1ZGBtvVOpy5+aUepJwb1TEGPtVaVYWqYJ4keZL&#10;LYxnO0GTIaRUFlPxyS+hI0pTEm8x7PCnrN5i3NZxiAwWj8ZVacGn6l+lXXw/pKxbPBF5VncUsVk1&#10;XUtXUOyp0x7aJQhOLkvqxp0I+Cg8TT11kDYZH+ijDRDr0EmcbcD//Nt9xNMwkpazmrYo5+HHVnjF&#10;mfliaUwng9Eorl06jMZXQzr4c83qXGO31QKoHQN6M5xMYsSjOYjaQ/VCCz+PUUklrKTYOceDuMB2&#10;t+nBkGo+TyBaNCfwzj45GV3H7sRZe25ehHfdQCLN8j0c9k1MX81li42WFuZbBF2moY0Et6x2xNOS&#10;plnuHpT4CpyfE+r07M1+AQAA//8DAFBLAwQUAAYACAAAACEAjLUFE+EAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNlFUihBlqYhaUyMHlp78TawWyCys8huW/TpHU/2ODNf&#10;/vn+Yj3bQZzN5HtHCh4XEQhDjdM9tQoO79uHDIQPSBoHR0bBt/GwLm9vCsy1u9DOnPehFRxCPkcF&#10;XQhjLqVvOmPRL9xoiG9HN1kMPE6t1BNeONwOMo6iVFrsiT90OJqqM83n/mQVvFTbN9zVsc1+hur5&#10;9bgZvw4fiVL3d/PmCUQwc/iH4U+f1aFkp9qdSHsxKEjihEkFqzThTgykqyVvaiaXWRaBLAt53aH8&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG1cJ81pAgAAPgUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIy1BRPhAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAwwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="59BE9082" w14:textId="77777777" w:rsidR="004F0535" w:rsidRPr="004F0535" w:rsidRDefault="004F0535" w:rsidP="004F0535">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0535">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t>Have a low interest rate on your mortgage and extra cash? Make sure you crunch the numbers before you pay down the principal.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7EBAACB4" w14:textId="77777777" w:rsidR="004F0535" w:rsidRPr="004F0535" w:rsidRDefault="004F0535" w:rsidP="004F0535">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0535">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Would the money used to pay down the mortgage earn more elsewhere? With interest </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="004F0535">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t>on</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="004F0535">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> savings going up, that money could be better invested in higher-yield investments instead of paying down a mortgage at 5% or less to build up wealth in your home’s equity. This is especially true when you factor in the benefits of tax deduction for mortgage interest.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="48AB11A4" w14:textId="01EEDCF6" w:rsidR="00477BD4" w:rsidRPr="004F0535" w:rsidRDefault="004F0535" w:rsidP="004F0535">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0535">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Paying down mortgage debt is emotionally satisfying but traps a higher portion of the family’s wealth in an illiquid asset. You can’t get to the money stored in real estate as quickly as you can access cash savings accounts or bonds. The liquidity of savings and bonds provides cash reserves as a buffer against </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="004F0535">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t>a financial</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="004F0535">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> shock such as unemployment, illness or loss of a breadwinner.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="65D0952C" w14:textId="2D1426CA" w:rsidR="00477BD4" w:rsidRPr="004F0535" w:rsidRDefault="004F0535" w:rsidP="004F0535">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="529CBA"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0535">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="529CBA"/>
+                        </w:rPr>
+                        <w:t>Have more real estate questions? I’m just a phone call away.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="466C2478" wp14:editId="3AD562D9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4819650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6553201</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2501900" cy="1943100"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2501900" cy="1943100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6C90F5B3" w14:textId="77777777" w:rsidR="007D521A" w:rsidRDefault="007D521A" w:rsidP="007D521A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="102ECBFE" w14:textId="663BED75" w:rsidR="007D521A" w:rsidRPr="004F0535" w:rsidRDefault="004F0535" w:rsidP="007D521A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0535">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007D521A" w:rsidRPr="004F0535">
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007D521A" w:rsidRPr="004F0535">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007D521A" w:rsidRPr="004F0535">
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007D521A" w:rsidRPr="004F0535">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F0535">
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:br/>
+                              <w:t>Broker Lic#</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="466C2478" id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:379.5pt;margin-top:516pt;width:197pt;height:153pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXSvihawIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nabcEcYqsRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2flAt0uHXSRKfKTIR1Kzq64xbKt8qMGWvDjLOVNWQlXbVcm/P99+&#10;+MRZQGErYcCqku9U4Ffz9+9mrZuqEazBVMozcmLDtHUlXyO6aZYFuVaNCGfglCWlBt8IpKNfZZUX&#10;LXlvTDbK88usBV85D1KFQLc3vZLPk3+tlcQHrYNCZkpOsWFafVqXcc3mMzFdeeHWtRzCEP8QRSNq&#10;S48eXN0IFGzj6z9cNbX0EEDjmYQmA61rqVIOlE2Rv8rmaS2cSrkQOcEdaAr/z6283z65R8+w+wwd&#10;FTAS0rowDXQZ8+m0b+JOkTLSE4W7A22qQybpcnSRF5OcVJJ0xWR8XtCB/GRHc+cDflHQsCiU3FNd&#10;El1iexewh+4h8TULt7UxqTbGsrbkl+cXeTI4aMi5sRGrUpUHN8fQk4Q7oyLG2G9Ks7pKGcSL1F/q&#10;2ni2FdQZQkplMSWf/BI6ojQF8RbDAX+M6i3GfR77l8HiwbipLfiU/auwqx/7kHWPJ85P8o4idsuO&#10;Ej+p7BKqHRXcQz8LwcnbmopyJwI+Ck/NT4WkgcYHWrQBIh8GibM1+F9/u4946knSctbSMJU8/NwI&#10;rzgzXy1166QYj+P0pcP44uOIDv5UszzV2E1zDVSVgr4OJ5MY8Wj2ovbQvNDcL+KrpBJW0tslx714&#10;jf2I078h1WKRQDRvTuCdfXIyuo5Fii333L0I74a+RGrpe9iPnZi+as8eGy0tLDYIuk69G3nuWR34&#10;p1lN3T/8K/EzOD0n1PH3m/8GAAD//wMAUEsDBBQABgAIAAAAIQCLohTX4gAAAA4BAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1EgRDiVFWkCgnBoaUXbk7sJhH2OsRuG/h6tie4&#10;vdWMZmfK1ewsO5kpDB4lLBcCmMHW6wE7Cfv3zV0OLESFWlmPRsK3CbCqrq9KVWh/xq057WLHKARD&#10;oST0MY4F56HtjVNh4UeDpB385FSkc+q4ntSZwp3liRD33KkB6UOvRlP3pv3cHZ2El3rzprZN4vIf&#10;Wz+/Htbj1/4jk/L2Zl4/AYtmjn9muNSn6lBRp8YfUQdmJTxkj7QlkiDShOhiWWYpUUOUprkAXpX8&#10;/4zqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJdK+KFrAgAARQUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIuiFNfiAAAADgEAAA8AAAAAAAAA&#10;AAAAAAAAxQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6C90F5B3" w14:textId="77777777" w:rsidR="007D521A" w:rsidRDefault="007D521A" w:rsidP="007D521A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="102ECBFE" w14:textId="663BED75" w:rsidR="007D521A" w:rsidRPr="004F0535" w:rsidRDefault="004F0535" w:rsidP="007D521A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0535">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007D521A" w:rsidRPr="004F0535">
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007D521A" w:rsidRPr="004F0535">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007D521A" w:rsidRPr="004F0535">
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007D521A" w:rsidRPr="004F0535">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F0535">
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:br/>
+                        <w:t>Broker Lic#</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="305216FC" wp14:editId="51E8CDAC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-50800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6350</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7835900" cy="4279265"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7835900" cy="4279265"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:blipFill>
+                          <a:blip r:embed="rId4" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </a:blipFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1E3184A0" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-4pt;margin-top:.5pt;width:617pt;height:336.95pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhANFWu3axAgAA3gUAAA4AAABkcnMvZTJvRG9jLnhtbKxU22obMRB9L/Qf&#10;hN6btV07lyXrYBJSAiEJuZBnWStlBVpJHcleu1/fkbRemyS0UOoHeaS5nTk7M+cXm1aTtQCvrKno&#10;+GhEiTDc1sq8VfTl+frbKSU+MFMzbY2o6FZ4ejH/+uW8c6WY2MbqWgDBIMaXnatoE4Iri8LzRrTM&#10;H1knDCqlhZYFvMJbUQPrMHqri8lodFx0FmoHlgvv8fUqK+k8xZdS8HAvpReB6IoitpBOSOcynsX8&#10;nJVvwFyjeA+D/QOKlimDSYdQVywwsgL1IVSrOFhvZTjiti2slIqLVANWMx69q+apYU6kWpAc7waa&#10;/P8Ly+/WT+4BkIbO+dKjGKvYSGjjP+Ijm0TWdiBLbALh+Hhy+n12NkJOOeqmk5OzyfEs0lns3R34&#10;8EPYlkShooBfI5HE1rc+ZNOdScy21MpdK613cl8vfq2/d0Vm8sryVStMyK0BQrOAfekb5TwlUIp2&#10;KWrEcVOPETa2ZcCOdKBMyH3gA4jAm5hfIo5HxJtRDgos7hClNtHW2Ig6W8aXYk9lksJWi2inzaOQ&#10;RNVI3iTxkLpcXGoga4b9yThH7OOsalgt8vNshL+e2cEj8ZwC7tH2sfsAcYI+xs4oc3Uyuoo0JAOw&#10;0Z+AZefBI2W2JgzOrTIWPgugsao+c7bfkZSpiSwtbb19AAI2j6h3/Fph19wyHx4Y4Exip+GeCfd4&#10;SG27itpeoqSx8Ouz92iPzYNaSjqc8Yr6nysGghJ9Y3CIzsbTaVwK6TKdnUzwAoea5aHGrNpLi58J&#10;ewfRJTHaB70TJdj2FdfRImZFFTMcc1eUB9hdLkPePbjQuFgskhkuAsfCrXlyPAaPrMapeN68MnD9&#10;6AScuju72wesfDdB2TZ6GrtYBStVatw9rz3fuERS4/QLL26pw3uy2q/l+W8AAAD//wMAUEsDBAoA&#10;AAAAAAAAIQDpKTCrPjoDAD46AwAVAAAAZHJzL21lZGlhL2ltYWdlMS5qcGVn/9j/4AAQSkZJRgAB&#10;AQEA3ADcAAD/2wBDAAIBAQEBAQIBAQECAgICAgQDAgICAgUEBAMEBgUGBgYFBgYGBwkIBgcJBwYG&#10;CAsICQoKCgoKBggLDAsKDAkKCgr/2wBDAQICAgICAgUDAwUKBwYHCgoKCgoKCgoKCgoKCgoKCgoK&#10;CgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgr/wAARCAQGB1sDASIAAhEBAxEB/8QAHwAA&#10;AQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIh&#10;MUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpT&#10;VFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5&#10;usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAA&#10;AAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEI&#10;FEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVm&#10;Z2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK&#10;0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9RKKKK9w+bCiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiinKmOTQAKueTTqKKAClAJ&#10;6UKpPWngY4FJuwCBQtLRRU6sAoAJ6UqoTyaeBjgUaIBFUDmlooo1Y0rhRRSgE9KpJIpJISnKhbtT&#10;kixyakAA4FJyGNSMKOadRRUgFFKFJpwUDpQA0IT1pwUDpS0UAFFKEJ604KBQA0KT0FKEHenUAE9K&#10;ACinBD3pQoHSgBoUnoKUJ6mnUUuZDUWIAB0FLRRU3ZVkFFFFIYUUu1vSnCFj1oAZRUghHenCNRQB&#10;EAT0FGxvSpgoHQUtAEQhY0vk1JRQAwQjuaURLTqME9BQA3y1pdi07ax7UbG9KAG7F9KNqjtTtjel&#10;GxvSgBMD0FGB6CnbD6ijYfUUANwPQUm1T2p2w0bG9KAG7F9KNi07Y3pRsb0oAZ5a0GJTT9p9KSgC&#10;MwjsaTyTUtFAEJiYUmxvSp6KAK5BHUUVOVU9qQxqaAIaKkMPpTWiYUANopSrDqKSgAooop3YrIQq&#10;DSFD2p1FPmFyjCCOopKkpCgNO6YrMYQD1FNKehp5QjpSUxDCCOopKkpCgPSgBlIUB6U4qR1pKAGF&#10;SKSpKQoDQAyggHrSlSOtJQAxogeRUZUr1FT0hUHrTTaAgoqR4scioyCODVaMAooopNEtDWQdRTSM&#10;cGpKQgHrSv3JGUUrKRSUNAIyg896YQQcGpKCARg0J2AjoIyMGlZStJVgMZSPpSVJTWTHIoAbRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAV2HwSGfF0oP/Pi//oS1x9dj8Ef+Rul/68X/APQlrlxv&#10;+6T9Dsy//fafqerAADAoycfjSO5U4x+lCAgE469K+TS7n3ApYL1NLSAt3FGfY0cugC0UUe+KpAw/&#10;iC560uzjpj6Ck47r24p20YG70quhLYmB0GaRlyMfnTto6DNJ8q4TFK7sJeQLhxnPPrQSpHK0jAE7&#10;FUil2sBk0t2IQqQvH4Uo5Xbk8DmkIBGMkU7A/Oq6DEVm37c8YpdoDFmNJtIOSOlKGJ/i/DFJu4tm&#10;Dr3FKgIHU/jSSFgMLxShl6buaAE25JL9ulHnDIBTFRz3lpAu65uUT/ebFZN58QPBumAm41yBW7gH&#10;P8qmUoxerKUZS2RuZPRT1GelA+YcVw998efAVmzD7a8hH90VlXX7S3hOHiCzkc5wAXx/So9rSXUr&#10;2NTsemjbnBNKSoPBz7V5JN+1JpG7bDo3TrmSj/hp2wcc6Oo/7aGj29LuHsZ/0z1vIVckcmgsT1Ne&#10;UxftLac2N+krjv8AvDVu1/aK0OZsPprDjs9NVqb6i9nI9NBBGRQCSvXmuGsfjp4Tu2CSRzJ7kVrW&#10;XxN8IXpATUwh/wBtT/SmpwfUXs6i6HRDIOWNKuckEfjVG28R6DeAPbarAxPYSCrqSRsuUcEHuDmt&#10;LpohpodRRkYzQCD0NO1ib3Ex82aCoPU0tIWK8ih9wuBBxhTQVBz70oOfwoBJ+9S1EwHAxR0oBxzW&#10;frOvWWlQlppl+maLqKuylFyehbubqKAF5pAABzmuV8T+Pba1RobOUFuRkGub8SeP59QmeKJyka+/&#10;WuO1rxARk7+571wVcU3pA7YUIwV5Gh4j8WS3ZLzy5989K5LUdYRkZS24E9WPeqOq6+WJKtkHpmsS&#10;611OYy4xiuJsuVRWL+oaplSqkZ9KxL27kCnY2DuycimXWoDhgevK5NYup6o3zGM54INHLc55VE3Y&#10;sahqQjXcJex4xWHqOrlwy7jgnrntVW/1LPzv1PT86x73Us5xhR0x6mtIxOadWzuWL3UFx87gDoKx&#10;ri9Vsqso6dx+FQXt8xBXIP496z5bpDkO/OMCtow6nLOtqWJ5yzH56qT3SpIVJ/OoJZ13blPzH3qt&#10;PMSMEFhnP0rRRZzzqvYsTzKRncenWqrSqM/MWBPrUO8uAzde1Jtdj8h+nNXGJk53JjJ14JxxSjLc&#10;nOAecU2KIrl3JzT4l24yn4dapJbIi+upLsBAVOh5IxVu2jKpmQDgVBCCTjafmOQatwoy+4z69KpL&#10;oNO5JDAg5GeDVy3jII/d54qGIE/L2z3q9bDdgMOnTFWkh3RYtogRsRcfL1FXbOMhQXYjPQ+v4VDa&#10;QAkbgeB1z1rRtYctjcM/XpVJaC6ktvBHIuJCSCPzrSsbZYwMfdA4xUFvCkZHykkjqa0bWOEcE5wO&#10;QBT0C7LFtboQCATn1rQtY+ir17CobaE9+p6itC1iJIGzA9SKdtLhHRiwQF8HB+laVlbfNgnI9DTL&#10;e3ZThugHGK0rW33sqkds+9UtQbaH2VkWYMB09RW3pdrk7AnGah0+yyQTngV0Gl6eSQSnBIzS2NKc&#10;dbk2mWDMcBehrqtD0onDMv5VW0TSmZhsztNdl4f0dsqCpx2rJy6HXTj1Zc8N6QyLuZOCOtbGoXkO&#10;n2jANg4xn0pWli0u0weuM9a+Tv8AgpL+3v4M/ZN+DV/r1zq8b6tOGh06zVhueTaD064AOTXVQo31&#10;ZniK6ieR/wDBYD/gpz4f/Zk+H154A8G6yk3iXUIWjjSKQZt1IxvPHHXiv55Piz8Vte+IniG51TVt&#10;XmnnupGkmldiWZjyST3zXT/tTftK+Mf2gPiFqfjHxPrMl3dX07ySs75wD0Ue1ePvIGlwHyf8+1dd&#10;76HNh4Nyc6n3DnkAG9WB7nnkepxTQ7MxVs4OAM4+YYNIXYsw3Y45x39q0fDHhjU/F2t2fh7QNHkv&#10;by8nWG3tYkLM7udoAHfOcfjWcmo3bR2LmclG5137N3wI8b/tGfFLS/hZ4JspJrrUpxvmCkrbxA/N&#10;K5HQAD/Oa/cD4HfBLwV+yt8IdP8Agj8N8OsCBtW1AIA93P8AxMx7/wD1q8x/YA/Yq0f9jD4SRanr&#10;9lFL451+BZdSn282cbAEQqexHf617/oGlSXUn2ieNizHrnpXhV6rxday+FbG7aoR294l8NeGy8gl&#10;lJJbqWrvdE0VYlGF6j8qg8P6QsUQ+Tkj6V1GmWDhMBc49a7aVNRVjzZSUmSaZYKqqNoB9a2bW12g&#10;bhk5qKxs5F4ZSCfStW3tlGNzH5uK6EkTutAtbYMOcnuCetX7aLHLYwDzTYLdD0HUVaS3ZeAvOODm&#10;tEhNjkAxgAcVPEuMZHSkiAVQrccVLGMEbeecmqQr3JIQ24fWrKAE8mmW4ZjluOPSrAjwBhqdtRXH&#10;wjj+lTIMDkUyNcNgdMVKNzDkUJD5tbCqoxmpUjxg7c0kcb7cK1TxBsbcHPbihKw1qNCkHkECp4gQ&#10;N3b2oiVh95OO/NSwReUAIx8pp7FLccFQ+vNPEb44P6U5Ov4U6ixW55fRRRX0p8uFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUAEnAoAJOBT1ULQAKoHWlooAzwKACn&#10;Knc0qrjrS1LYBRRShSaSQCAZ4FOVAOTShQKWi/YAoooppFJBRShSelSJFjrTbSKGrGT1qRUC9qWi&#10;pbuAUUAE9KcE7mkAgUnpTggFLRQAUUoUmnBQKAGhCetOCgdqWlCk9BQAlKFJ6CnBAOvNLRdIaTY0&#10;IO5p2AOgooqXIfKFFFFSUFFOEbE4pyw+tAEYBPQU4Rse1ShFHaloAjEPrThGo7U6lCk9BQAmB6UU&#10;4Ie9AQd6AG0oBPQU/AHaigBmxqUR+pp1FACbFo2qO1LRQFmGB6UUUUDswoowfSl2se1AcrEopdje&#10;lGxvSgfKJRS7G9KNjelAcolFLsb0o2N6UByiUUuxvSjaw7UBysSiggjqKKBWYYHoKTap7UtFAWYm&#10;weppDH6GnUUCGbG9KQgjqKkooAjop+1fSkKDsaAGFQe1IYlNPKHtSEEdRQBGYfSmFGHap6CAeooA&#10;r0VM0ammtDzxQBHRSlGHakoAKCAeooopptCshpT0ppBHBqSjAPUVV0S0yOkKA08p6U0gjqKYhhUi&#10;kqSkKA9OKAGUhQHpTipHWkoAjII6iipMA9RTSh7UANprRq1OooAhZCtNqwQCMGo3i7rVJgR0UEEc&#10;Gim1cTVwprJ3FOoqdUQR0U9lBphBBwaN9gCmMmORT6KE7AR0U5k7im1SdwGsvcCm1JSMueR1pgMo&#10;oIxwaKACiiigAooooAKKKKACiiigAooooAK7H4I/8jdL/wBeL/8AoS1x1dj8Ef8Akbpf+vF//Qlr&#10;lxumEn6HZl/++0/U9XIB7UdqQkA5NGM4IJr5U+4F57mkO7PGKU0ZHrQAYOMkUEHpSk8d/wA6AAcE&#10;t3qrK4rguCBxnFOXJXmmYG8qBTwVx979aLMgQdcKc/WhkJB9aUZ6HketIoCtjND2ANuQBvzSsCVx&#10;mmqQG5pdwLe1J3AEB8vGaVQQPmPSoLy+tNPiM15cpGg/iZsVxfi345eHNAjeOxbz5VyBzhc1M5wi&#10;rt2KUZS2O6LjBPYDqazNY8Y+HdAG/U9UhTj7oOTXz349/aY1u6DxxXixIBkJHxXk/if40ajeMzNc&#10;t/vEmueWJ/kQ2qcPiZ9QeKv2mfDOkKyabEJGBwGY4H/16808V/tYa5OHjtL4Qj+7HxXzzqnje/1G&#10;X95OSOmd3Ws6TVLmdsCQnPqetYuVaotWQ8TSh8KPV9b+O+uaq7M+oSuc9Wc1gXHxI1W7fabt+fVs&#10;iuMtpZJ22hSdp65rTghc/K5/H0oVJt6mcsZJxvc3V8TapOSXu2PrzUh1K+kIK3TjdxlQaz7O1JcK&#10;nYcj29a1bWyZsDbypz17VrGirnO8XLZk0Fzcy5k8xt2716VdgnmY4Ehz25pLW1/iVB1/OrNvbqpw&#10;FGe3tWiguxl7eXcki87cpBJ9iauws/GWPH+1UcNmGPB5PUircVqqlR054HqatUw9vJO5NBcz/d3N&#10;nGc5q9bX1wjhxO44PANVo7dutWYIlztbI560/ZX2KWJlfc1LLXtTibJlbgcfNW3pPj/XbCRXh1CZ&#10;dnbfwTXNx2z4xuOc9quR25J3FfoG7ml7JdDVYua6noej/GbWIiBdsJR3DV0+kfF3TLuTbfQ+WCOq&#10;nODXjsERRd27nsQe1W7aSZOSSDnsafLNbM0WIg/iR7zYeJdG1JA9tfIc9VJwfyq6rB+wx2PrXg9p&#10;qtzA2+KUgj3roNK+IGtWe3ZetgDGCeD+Bp80lujSLpz2Z60BSOwjGX4ritH+KTSMEvo1ZehcHaR/&#10;jVnxD40L226wBZSOWJ6fWh1YxjcuNNyZd8ReMbPTozCkoLdODXnfiXxM98zSXM+epGWxVPXfEEbs&#10;7OSW9c1yGq6hPdNsMhwM85rzataVR6nZBQprQv6lrQIZY3x71gapqTsTubg1De35iXDye2M1m3t2&#10;r5O48/jWNyJTZnarPcOWO4/e4ArFuZLiSUuzD245/Ota9ukfIH4Vh6nerHlQMHHUVSetjlnJNkd7&#10;q7QgRqrcdW3Vj6hqpXOZOcdjUWp6k2G5yc561g3upsxxv5559quMbnPOrYm1LVS45asi6v8AJ+Zj&#10;xyOajur7d8xYsfc1Qub0A7iOPrW0YnFOpdkkl4ZcguevQfzqpJOeVPbPeoppiyh+x9+oqMySMxJP&#10;BFapWOdyuxXlLHAY/Kex+tNeV/U89Mmml9m7gHmmiQH5GI+vpV2s7kisXAOBnHbNKCwXcBjjio8t&#10;Iw2vgA849amgRMbT06jJosugle44BwwHmfiTVmFC+GBH51DHGW5JqxEACFXoTx+VW0VoWFjZHyBn&#10;JqxECAeOe4qKIEgFuQexqzDhj04HanYelyeFCwGQa0LRJCqgLznHPpVW2iy4wMj2NaVvG2RsOOOM&#10;U1qCLFrGPMw3Qcda07SN+NygH2qraw/Mp2kE+hrWtYNoIYdDxxk0+uoE9pC24DaD6H0rTtbdCNyR&#10;joM1BZwgDbIe/AFadnCSoPTFNbC1JLWEbMFentWhaxK2MKSetMtYVyQcfhV+ztlVsAnn2qtxpImt&#10;IMnkZ9M1r6fZDeAUP5VBZ2O8ggcGtvT7PYBkd6ZSXctabZfMuI+Dxkiul0rTwGChCR1/CqWlWhcq&#10;OCK6zQtGLEbsdqylLQ6qcL7F7w9pJd1Aj4B7iu0sbeCyt/NcchetVdD0tbaIO36jtWH8U/iPofgD&#10;w1ea/rWoR2tnZwNLNLI2Aqjkk1VGnzu7Nas1CJ5l+27+114L/Zb+EmpeP/FWopGYYGFtCXw0smOF&#10;A+tfzTft0/tr+Pf2nfHmoeIvEWuSutzeySW9sr5SFcKAFHQEACvbf+CxH/BSnXv2p/i5eaJ4d1Ar&#10;4e0m4aHS4kJHmcANIee56V8AXN5JeSfvWLfNzk5xXoaR0RwUacq01UktOgktw0nzE5BJwzAZzmmF&#10;5GQh2xyRkZOf89KjbfG52KAC2C6j8T16D/GnR7EAG0kk9jx16UWstDuTiproSxRNJGNiAtnKhQck&#10;g/8A1q/UH/gjN+xBF4G8Pt+138V/DxW8uV8rwXaXCdByGuSp7HovqOe9fMP/AAS//Yhv/wBrf4zJ&#10;qXiaxki8GeG5FufEF4eBLg5WBTjBLHqPQGv2FvXsbj7P4c8OafHaabYQLBZWkIxHDEowFA+leLjc&#10;ROcvYx+Z02pw/ef16hEl3r2pm7uGLlmyfXmu18O6KiRo6ptyBjjJ71S8K+HlCiVwOBxjua7bStKS&#10;BVHlVVCkoJHnVakpyZPpOl/dkKDGO4rdtLSMKNowB6Co9PtduBtAHv3rUt7YcEfliu2MbGOrH2ls&#10;ow/er0FqrANjtjNMgiOdu3Ge1W4oQoAY/QVqtBCxrtzlBmpwrM3TGe9IY1yC1WEiyP5VVyUhFiBI&#10;PpU0UYJ+8PypYoQy5ZsDtU0MG0kkUgdhYV/hqwisMgj6UxEyRhTxVlF+Xk1aEKiYAOMnHSnqp74G&#10;aEXJ7/jU0ca5FMXUSEEHB/Srca7jgEmoo0AyApPvU8EZUjr+dLQtMcsRB9qkHHQUqqdx3HilGMnn&#10;vT2KTHEMVyozzTvL96FOPlz+NLsI/jNA72PLKKKK+kPmQooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKACelKASaeAAMCgBAABS0UoBJxQAgBJwKeFApQABRUN3AKKKcqdzQl&#10;3ARVJ+lPAA6UUUXbAKKKAM8CqSsWlYKckZbrTo4u5qQADpSbGIqBelLRQBngVIBShCaVUA5NOoAA&#10;AOgoopyp3NACAE9BTggHXmlwB0FGCegoAKUAnoKUJ3NOovYEriBAOtLRRUuRSiFFFKFJ6CpKEoAJ&#10;6CpFh9aeFA7UARrET1p4jUU6jBPQUAGAOgopwQ9zShQO1ADQpPalEfqadRQAgVR2paKKB2YUUoVj&#10;2pRH6mgfKNop4VR2pcAdBQOyGbWPalCHuadRQMb5fvShFFLRQAYHoKMAdBRgnoKXafSgBKKXY3pS&#10;7D6igBtFO8v3o8v3oAbRTvL96PL96AG0U7y/ejy/egBtFO8v3o2H1FADaMA9RS7W9KMH0NADdo9K&#10;Ci0pBHUUUAN8v3pChp9FADNp9KSpKCAeooFZEdFPKKe1J5Z7GgXKhtFLtYdqSgXKxCqntSFD2NOo&#10;oERkEdRRUlIUBoAYQD1FNaIHpTyhHTmkoAhaJh0ppBHUVYpGRT2oAgop7REdKYQR1FABRRRTTsJp&#10;MaU7imkEdakoIB6iqTuS0yOmlM8ipGTuKbTER4I6iipCAeophQjpQA0qDTSpFPooAjopzJ3H5U2g&#10;Brxhu1RMpWp6QqGGDTTsBBRT3jI5FMqtGDVwpCAetLRUtNENWGFSKSpCM8GmMuKe4hKRlB5FLRS1&#10;QEdFPZQaYRjg1SdwEZc0ypKRlzTAZRQQR1ooAKKKKACiiigAooooAKKKKACuw+CeR4ul2j/lyf8A&#10;9CWuPrr/AIKlx4tk2DJ+xP8A+hLXLjf90n6HZl/++0/U9XG/PzCnE4pCCx4b60vQV8rqfcBSEMcg&#10;dKUKWPXAoYZPX8qq3Vivd2BQR357ZpQOcA9fSkAz36mnbPmBzT9CbtjgMcZzSMBjgULwSKGGRimk&#10;IF+7Rwf4aaxEYyWwO5Paub8U/EXTNBiZInEkgyCQ3AqZTjBXbKjGUnodBd3drZQeddTLGo5LORXE&#10;+LfjTpWlRtHpoDuP+WjEYrzfx58Wbq/ZhNcSHn5QvRa8s8XfEJQHUy4bJLAtyPyrhniZN2hoW1Ck&#10;ryO78ffGfUr8t9ov3HPA34ryLxV8S5pt6CdjknJJya5nxJ4zmvCUkl4z1LVzF5dzXT4ZuCeuKyUH&#10;J3ZxVsZZ2iamo+JLq8kOZWx6E1Qa6kuWyCeexNQQhiOevpVy2tsjAXB69K3jTW5wutKXUjgtndsg&#10;EgVctLNjJkg9eKsWlowbC5OeOlaFrp77/mTOD1xWigZuTI7LT2LgBMjHfvW1ZWSOpVgARnkGksrD&#10;5gSDz2xitW0tfLG31Gc1ajcXO7iWljtwxUEnGeO1aFrChHlkg+lEVtIwJRGPuKsWdnceZkL8uO9X&#10;YlS6E9vZsR9w5x6VbtrcKuyRcH3FTWlk6puAOe+RVqGxUtu2EfVauKuNvQjhgOAR07+1XIoEO1s/&#10;nU8FlJsJCg+2OgqxFalv+WQxjg4q0gRFb2pZwX6dsDiriW2xgQMn2qWC0kAxtBz1yKsxQFgN38qa&#10;jqO5DDDnG5CPwq1FCCeR9eKeiYOCM/hmpVhJ6kevTFUophzWGxRDaflIx6ipUhYsPf2p0UchXlgc&#10;VPFAw+YkU2gUiJIuqAH/AHiOlTxwlTzkjHpVhNPcjdjnHWpjZlBx0pOF9S41eXQrxqyngYq5bX1x&#10;ajbubr0Jpi2xcfMPpTjASNuAPQms5UYs6IYiUeol9pOha7Di5hNvNjAmt+B7ZHeuT8S+Bdf0iJru&#10;JftUH8UlvklfcjqK7EW2CAG7dMcVYgmmgIAP5GuWrhIvVHZDF30keK3cpZyGB+U9CKz72bYpH6Zr&#10;2PxN4A0DxMjXMEYtLpv+WkI4Y/7S/wBa8r8c+Cdf8NuwvLVjGT8ssYyDXBOjUp77GyakrpnJ6tfp&#10;EnzcegzXMavrYVTsbkjHJq94g+1HcwU4P3ciuS1Rbrcd8ZHoSKIpGVTmWhHf6q/LMehwMmsm8vWJ&#10;P19aW5E2eFOB0z3qlNDM3zHOPU1slbc8+pzsjnvFz3PPJqF50JyCeaWSB8Ekd+hFR+RIepxkcCtb&#10;WOVxd9RryBj0xx3pm4lAN4AyBjNPeMo4XHU0jW5Lb1UY4xgZq1doVmMXeowSSO1Lv2khk/EDrUi2&#10;8+QMdR3qRbRx8/H407a6iIfugEuT369KljjDnIyMjjmnpb9Fx9OOtWFtcIMNjHSqVhMYqknK8461&#10;NHH8u5QeP8KekXPXp1qxHArBcDB9KLMLOwQR5BQ9BircEXOccY9Kit4yWwR9a0ba3HK4PWmNbElr&#10;FtAOOPer1lFnnYR6HFMtoyuGKjGegFaMMI6KMYH3RVIb3LFlbMQG3dR2rVsICx5PB71Us7duhGO4&#10;ArTtU2HAXH1o3ZJbtoOQpOfwrRtoWGFK4z2qvbIAA+3t0rStAgXBOT2OKpFLQsWUAUDavORkFa1L&#10;WH5gShFVraFtoYA5z3rXsbfeikqScc1XQfUuabGzHbs7963NMs2lk4Xoc4qnp1k2F/dnHf2rqNG0&#10;7cyhUpSaRtCLbL+haUHkUhTgdeK7rw7pJGCy8E/3ayfDelMcHyjz7V1sPlWFoZG4KjoaxS55HYv3&#10;cRurajBpNm258YXuBX4w/wDBev8A4KiR6el3+zR8LdaJYqU127ilBB/6ZDH619sf8FYf+CgXh79k&#10;T4J311ZarD/wkGoxGLSbcy/MGI/1mP7o9a/ma+NHxP1z4n+NdQ8Wa9qEk895ePJNJIxYszHJOfrm&#10;vSjGNOGp503LE1eVbLf/ACOc8Q67c6zfyXs0jsXbgE5OKywUlb5TjIHLY4x0/pSM8iMcswwc5UYz&#10;+NRoUK7hk8Dc3NNvqzuhUtaxKY05JJAA5wcev/1q6v4PfCrxf8ZviJpPw08A6PLfaprF2lvZxRKT&#10;8zHBJI7LySewBrl4oTJPgx7mPG3r3xn6da/Wr/gjX+xda/BL4Y/8NYfEbSHj8R6/C8Hha1uYtrWl&#10;nyGn2kZDOMgH0HvXLjMQsPS036GlODk03ofR/wCz38BfCv7IfwL0j4D+D4YnvIYRJ4ivo05vb0jM&#10;j5/ug5CjsK9F8JaI05814wMn86zLCyudb1JruQks75J7da9E8M6M0Ea8HO3nAryMPSb96W7MsRWc&#10;nY0dB00QqB5Y/KulsrI4+Y5HrioNOsQuDtPI9K2rO1IIwBt56ivUhFW0ONklpblgAD09q0ba32qA&#10;2Rgc5FR2qBdoTGe4Iq6IlIzj61skxaJBDFsb7uferUYyoGMUyMZAUCpUBA45rRJEXZIsYds7c/Wr&#10;EcO1yS3pUNvGW+bkVZjQL3zilqPTclVcDA64qaNABkKB+NRJu/uj8KsRISNrcVaRIRgKu3B496nR&#10;Qy9D0pix44zn8KlQEAA/lTC6JIoRjJNTIqoobB6+lNiUn7oqZVOQuP0oGAVjyKljVlbB/M0iKduc&#10;DP0qQA9cfnRYpDtu84I/I0IMNtA49cURgryOaeA+BhR1547UwuSQqFJ64qXd/sn8qamc4FPwfSix&#10;R5HRRRX0Z80FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFKASaQAnpTwABxQAo&#10;AAwKKKUKTQABSTTwABgUAAcCiobuAUUU9UxyaLW3ARU7mnUUUasErhRRSqhY1WiLSsAUscCpEjC8&#10;mlRAo6U6pbuMKKKcqdzSARVJp4AHSiigApQpNKE7mndKAECgUtABPSnqgHJoAaEJ608ADoKKKlyK&#10;UQoooAJ6VJQUoUnpTkiJ5NSBQOgoAYsPc08KB0FLShSe1ACUoUnoKcEA60tADQgHWnAY4FFFAWbC&#10;ilCk9qUIO9BSiNpQhPXingAdBRQOyQgQd6UADoKKACegoGFFOCHvShB3oAZS7W9KeAB0FFADQh7m&#10;jyx3NOooATYvpS4HpRRQAUUUuD6GgBKKXax7UbGoASinbD6ijYfUUANop2w+oo2H1FADaKdsPqKN&#10;h9RQA2inbD6ik2N6UAJRS7W9KTB9KACkKg9qWigBNi+lJ5Y7GnUUANKHtSYI7U+igCOinlQeopCg&#10;7UANoIB6il2NSEEdRQA0oOxpCrDtT6KAI6KkIB6imlPQ0CaQ2ggHqKUgjqKSgmzGlPQ00gjqKkoI&#10;zwaBEdIUU9qeUHakII6igCFosdKYQR1FWKRkBHSgCCinvERyKZQAUhUHrS0U02hNJjGUikqSmsnp&#10;VJpkNWGMgPIphBHWpCCOtBAPBpgR0jKDTmUikoAjII60VIQDwaYykfSgBCAeDUckXcVJRQBXII60&#10;VM8YI4FRFSDyKtO4CUUUVLRDQ1kxyKbUlNZO4o3ENpGUNS0UaoCMgjrRT2UGmEEdapO4CMuaYRjg&#10;1JSMuaYDKKCMcGigAooooAKKKKACiiigArsPgnn/AIS6TH/Pk/8A6EtcfXYfBQkeLZSP+fJ//Qlr&#10;mxn+6z9Dsy//AH2n6nrAABOPxoPIxSDIY5PWjDDOCK+V8z7gcpVRtPpzS4QGmluu0AkihGYnBA4H&#10;eqvcizHooHIOaWmrtB69aVmC84J+lMQuOpx9aqanq1lpUBmu5QAP4Q3JrN8TeNLLQ4XCPukU4PPC&#10;+5rx7x/8VJZpHAu2P+83SuerXVPRbmkaber2Os+IHxWkCNb29wI4+4B5ryDxV8QG2szXBx15bJrl&#10;/GHxGClgZizY4zXnPiHxzJfSFPPYeorhbnUd2RVxMKa5UdB4u8fb5HSGcZPBJbr+tcFq/iK6u5Cx&#10;lJJPHeqd3fzXL7mkLZOBUaRSySAbAeehrWMLHkVcRKbDMtwdzv156U9bbzCGIJ6YIWrcFhkBmjyc&#10;c4rTsNOXACDPA9sVvGLML3ZRtNMZyJGjxk88VrWumYIKQgkdau2WmCRgm38q17HT/mDSwHOMEVeg&#10;rlGx0jKg+R0rUtNHUMCVPJJbNXbPT5FwORnqKv29mS4zxj171Su3oF76lS1sAPvZb0xzV6309RtA&#10;jxjtmrUVnswQB8w4q1BbDg7ec/NVKN0BBbWpXov04q5bW54YjAPcCpEhxgbe3AxVm2gYphBx2A61&#10;oo6ALbwN1BOAe4q9Dbyhd2MHsKLWElwoyeOR2/Gr1pCv3VLeg3CizC3cjtYZRkOepzwMVajtyrZT&#10;BGemKnW2UAEIfripIoMDIUnnoKtJldB0NqRyRuyOw6VNFAu3Bjx6cZp1uBn2q3HHFwe9aaEp9ymL&#10;Ug428delOS13HaDj2ya0FgQ9B19KT7OFPygD3xT6Cb1IIrdi2OF/DOau2NmSdzR498UW9uGwW64r&#10;RtgEG1lOMelBSa6DDa/LmlS3VyPlxnvVgbXGefela2KDeBn2NNbC1TKzw45C/WkEG4FijZ7HFTqj&#10;u+0kdKlSMvgBaLajTuiuICAMR5xxyKbLGqHJR8E4yoq/HGGHzL+NI8ajjH1pOOpakV1gO4sueelE&#10;9nHdwm3vrUSRseQwzVqJAHG8dDU5SNhlSOvSs5U0zanWa2Z5f47+CWm3TtqOl24KsfnUDp1rzXWf&#10;hXp0bSKYnUr97I3AV9MmEspTjBHINYeseDrW5RpraJWkx84K9a46mEu7xOyGLa3V0fMGqfCJXBkt&#10;2DDHO2ud1P4c3No5QR4Xr92vo7V/BkImLNbmB1J+aPgGsfUPCQlIjubXIPCzKMA/WsfZyjozSVSj&#10;NXR83TeEXjJyhPPQrVObw3Pn5YyO2Nvaveta+HIRi/2YHnIOM9q52+8CorFhb4IPHFXGmjjqRins&#10;ePSaEVcMY+c8HFIdGK/MyZx19q9Lv/ByRFT5OcdAR1rOu/DOCVWAdBwOOtaKFloc0kr6nCf2dsIA&#10;U4x3o+whCScj1Ga66bQAhJ8s4HB4qlPoajJMfUZp8tjOxgiz3ABE7ccUiWzRnLIfrtrbTSyxChee&#10;gyaVtHc9cMc8HNLoKxkR2ZOc8+2KswQAplhgirY08oQEBGTytTrp7EqCgHHrxTBeRVW3VQPkx74q&#10;5Yxi4Xaj8DjpTzaOIsNkemOtWrG1kgjAaTccc59aOoDrSy2khyQfQ1pWkKoQ4HOOo6YqCGOVjg5w&#10;Tz71dtYv4A44HODTQnoWrQKMBOSDwK0bUblHGT2x3qnZxISM/rxWlDsjkGz8OBTsG5asogjbtpA6&#10;Vq2cfAO05B71Rtk3EbR19a1LHB6g5HSqQ7Glp8IY7j+FbthaIFAVQc9TWTpvliQADjPOa37AqQDn&#10;j0FPYqJtaNp4OCR1PTFdh4f0hnkVnjYY6nFYXhyBGKhvwzXoXh3ThtDlMjqTWE5a2O6jC6uaWkWK&#10;2tv5hHQd+1ee/tS/tD+C/wBnv4U6r8SfGerx21np1s7nfKBvbnCjPUk4Fdb418Z6T4P0O41bV76O&#10;3t7WIySzO4VUUDkkmv5+P+C2n/BUy/8A2kPGt18Lvh1rsn/CK6RdFFCOQt9MhwXODyoxx9c11Yen&#10;Zcxliqjv7OHxPY+Yv+Cj37cHjL9rz416l4w1u+kNuZmj0213fLbwKcKB2yRgmvmGWV5PlLDhgAQf&#10;unHfr/k1Nf3M15cNNNJkscgk55OO/pVY43KGBwfQE9DXVrcKNOdGHKtX1GfK5IY7Tj5c9z7UkaPJ&#10;IUkiIBxznPNOVXdz6lievbHf8q6X4W/DLxV8W/iFo/w28DaNLe6rrV6lrZW8eSWdj+gHU+wqXJRV&#10;5AktHY+gP+CWX7FNx+1z8foV8SwyxeEfC+2/8S3QQ4KDJSAHpl2Xb64JNfslrmof29qMdhp1usVn&#10;AixW0EQAVI1GFUAdAAAK4f8AZ0/Z68I/sb/ArTvgP4LMct+EWfxNqcSAPe3pHzkkdVU8KD0Ar0/w&#10;R4d37ZZ4+TyGbmvnpzeJrufTodNWXsqfIt+pp+EtAWKJCY+Tg9K7fTNP8pFOOg6k1U0vTEtwFRM8&#10;jBrftLVmAVFOAOeK76VOx58pXJbGMjAXp6g9a0oYTKwOTx0qvaweVgtF+NattCQ3zDBxXXFaWJQ+&#10;2hZAOnXmrcKyEncD14xRBAMbiAR6E1YjjyuAKtJoT1Gop6Ec1YhizhSp+tLHBuOSO3FTpEyqDiq0&#10;JCOMKPlFSpH3HNLHF6H65qZYexPaqQmJCuQMnHrVhVweefwpsSoq7AOlSds01uA9Uz90c4qSFO7Y&#10;NMt8E5Yn2FTI0YYoDznpTQkSRjaDgYqaFdxLE9KYpC9vyqaND6jmjYq4qKSp9fenY3Dk9DikyBwV&#10;/WnqvzHA6+tCRQ5EOMg1LCueO3emx45XGOKcm5kwpxg+lOwnoSrHhs4zShscEH86BkAEH2qQR7uc&#10;CjYd2ePUUUV9EfOBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFAGTgUAZ4FPVdooAFG&#10;BS0UoGTigAAJOBTwMDAoAAGBRUN3AKKKeq469aewAq45PWloopatjSuFFFOSPd1qtEi9gRCxqVVC&#10;9KUAAYFFS3cAo60AEnAp6qBSAFTHJpaKUKTQAgBJwKeqgc0oAHSigApVUnk0qpjk06k3YaVwAA4F&#10;FFFS3cpKwUUoUnpUiRAcmkMYsZbrUqoFpQMcCgDPAoAKUAnpShPWnUAIEA60tFFA0mwopQhPWnBQ&#10;OlA1EaEJpwUDtS0UFBRShSacEA60AMAJ6U4Ie5p1FACBFHaloooAKKUKT2pQnqaAG0U/avpS0AMC&#10;Me1L5Z7mnUUAJsWjao7U4AnoKNjUXQCUU4RMacIfWldAR0VL5I9qPJWjmQEVFTeUvpR5ajpS5gIa&#10;Kn2LRsX0o5gIKKnKLSeWtHMBDRUxiWk8laOZARUVJ5IoMJ7GnzICPAPUUm1fSnmJhSbGougGlB2p&#10;PLPY07BHUUUwGFWHakqSigCOin7F9KQxnsaAG0UpUjqKSgBCgNNKEU+igCOipCAetNKDtQA2kKA9&#10;KcVI60lADCpFJUlIVBoE0mMopSpFJQS0xpQdqaQR1qSggHg0CI6a8YbpUjJ3FNoAgZCtJVggHg1G&#10;8XcUAR0UEEHBooAQqD1prKVp9FUmS0R01k7ipGTHIptUSR0U9lBphBBwaAGsncU2pKRlzyKAGU10&#10;DU6igCBlK0lTsoYc1CyFatMBKKKKTRLQ117im1JTWXPIpX6EjaRlBpaKNUBGRg4op7LkUzpVJ3AR&#10;lz060ypKRlzyKYDKKKKACiiigAooooAK7D4JAN4tlB/58X/9CSuPrsPgkQPF0pJ/5cX/APQlrmxn&#10;+6z9Dsy//fafqesEAjFAAxijpSbh6H8q+VR9wDBckAdOlOVCB8vek+UDkck0jypGDJuCgdSx7U2i&#10;HdjmKxJvY4wOprkvHHxHstGt3ggnG4DBYGsz4m/Faw0W1e0srkbgDuI6n2r52+IHxXkupJVW7dic&#10;/KOcVyVa/wBmI3KFFXmdN4/+KhmZy04UZPIOc15L4r+IMkxZY5WOevOawde8W3V8zI7k1zlxcz3J&#10;wu4jOcg1goX1Z59fGOT0Jtb8Q3N3Jgk5Pr3rLZJrhyTux3xWhb6U87bn46fStOy8NsPmOOPx7V0R&#10;iloedUnOTuY1vpMjkBUGegIrWstCKPiRMtj0yK27LQ8ESGMZI7jita30RlGXUdOnrWyjchuxh22l&#10;JG4UJnjhsVo2ul4JKxc454rYttLQN90lu5Aq5Bpx3YVB05rRJWE25FC007AXaOcdSK0oLFAQOnY8&#10;96sw2GMBVGB1yKtR2satllBFNUyk7EMVpjgDHpVmK1+YER8dzVkWYZvlHOPzFWIrNlAEg5PerUUO&#10;5Eluv3Vz9DViK1ZQCx5xzkdKlgsXztVwpHUtVyG0BGGAJ9PWtEktAVypHASDuwcevarlnbY+8meO&#10;nrU8FoM52dvu5q1DZKxAKY6dRTaVxpjLS3IcFRt9QTVyGEtjYTx2IqSOzO44XAxxxU8UADAgZHvR&#10;ZDuxI4nKABsAdKnjQHgnn6dadFA28gDr0qeOB9w3Yp2VxXIUVB8g4I6gVNApPIPHbNSrbrIDvOee&#10;lPijEY2KBgdDT6iHR44GT7VJ5YZsFse/WlSJmwDj6VPFCkbZTGBVWAZaoI8ZyatmQPlQO3aoo9jE&#10;fSp4owD8vXrTtYB8CNGAWOQevtVovleBn371HGi4wB+lTIOckYOKXUpNW1IjbYfevJI5qSNBHwOv&#10;pUqgKN2BTwgAyBT1ERquenFHk5bcexqYRoTgVIsS9SR1oQ7WRVNsGcOR0NSxxAsRjGKseWAwPFOE&#10;GSWwMHuKNxpakS27dW5pjRHeQBwatpFhs4pRAr5wozSaLUjG1DSLW9BLJk9+Kw73w8kYMWAFzwMV&#10;2TW7KOB+AqOWwjnA8xR06EVDpplc9nocFL4Y3oy7RgggAjpXPa14QVJGYwgqehzXqraQSTtUfUVQ&#10;1Dw/FcRENEBj1FZ8iWhalzI8T1LwxgHKED1FYd94dJDK8Y4HHNevaz4e8s7BDwT1xXPap4bBY4jX&#10;AGSR3p8qZk2eWXuheWpQKCQOOKy7vQx5KyyAEMxAx2wO9ek6loJQFwg/wrCvdHODIE7kcCpcHYg4&#10;Q6akbEgdPunHWq9zaBc7hwBwa7G60VQ/zRryM8Gs250tHydpLdstxWLTTEc09kuQy4yenFMktiPm&#10;TsemetbE9i4biPP17VBJZRo2AxzgdetK12TdXKbRhuOACBuHvU9vEoBJBwDyBUhtcELtHzc8D+tT&#10;xpEAVZBweSR1NNqwXd7hFFnBA+lXLVFBVSCMjJOKjigYEMPu9TU9vjcSuCfSm9QLFsgHzg9eckVe&#10;iRQwkzwKqwIyHdn9Ks2zRMTs5GaaYLyNK1LZGCMdq0LVmHJz19KzIQu0AAjPPFXbVSqhzz6ZNFit&#10;zb0+X5gzHgHpmt2wukDLyenHFcrbXIQ4BwTWhaXZRdpkPrxTWquJaM9I8L6hGjAyHOK7+DxJFp/h&#10;y4vIWDNFFkA+mea8Q0vWSgCFypzkV0mleM3s4irOXUggqwyD7YNYTjZ3R6GHqxasz8yv+C4//BV0&#10;zLd/s0fBjXh5aeZH4j1O2m4bp+5Vh+Ofrivxd8VeIJtd1B9SuWJXA8sBvXvX7ef8FL/+CGHhj9pD&#10;VL/4y/sleIrPw14jvJWudT8IapIV06+lJyXgk+Y27k9VbMeTkFK/Lj46f8EuP27v2frWTWPiV+zf&#10;4hSwSUrJqWlxLqFuCD1aS2Zwo75OK6KeJpSVm+UlYecJOW77/wBbHzpKGDgFgd4B+VelMMBkVowD&#10;7bfc/wD6q059C1Gwle1vbF4pA2GjkRlYH3B5FbXgf4OfE74k6tHoHw/8A6vrN3KQsNvp2nSykn3K&#10;jge5OK6PawT3DlqRkcvb2PnThY4SWLYVVGSf/r1+uH/BKD/gnzP+zP4YtP2oPi1EjeJdd0cDw5o8&#10;8eJdLVy26Z+eHaPZgYGA5rzn/gnh/wAEiPF3hfxrafGL9qnw/HCumyrPpfhLzVlkmmH3WuCpIVAe&#10;dmSTjnFfpBb+G9a1u/8At2qPuZjkrjgDoMfgBXkYzEzry9lT26vubpRprmlv2MzRNEuNZvje3Kli&#10;7fxHH0r0LQdFNoqp5S8YBx6UuieGY7NFLICe2OorpdP0sRjlQM4oo0bI46lS8rsTT9Py2CvcY5ra&#10;sLEKckUtjYZ+aTHtgVp29moXAXp1rvgtDDrciFmpPyqKtQosYHmHv1zT1tsDIXjtxUqQKHDbPwzW&#10;qQNj448kqD3qxFC5U/OOvpTIRl8dNtWY16K5B5GKrqLYWIKH2Z9OKlUENtH4ULFHuJIAOepFSKjD&#10;oRj6VVhN3HRrgAg5zUi7jyTQoBPzHmnqp7CqJFTBGakjOWCnpmmL0x6UpYoAwPTrQJu5OsasSBUi&#10;QIX3knIpsboVyOuOTUqYC5AoKWxLGqsalGKhiKhsnrjpUqkEZp6jHEFlLD8KlhHB3GoJkMo2rIU5&#10;5I71YUqRgVVroqw+NTu+Y8U8D+EfjTFxuB9qmUBvvd6A3HAZXHvUgfAximDaPlBpaat1Bo8fooor&#10;6A+cCiiigAooooAKKKKACiiigAooooAKKKKACiiigAoopyL3NACquOT1paKAM8CgAAycU8AAUKuB&#10;S1DdwCiinquOTQtNQBVxyetLRRRq2NK4UUU+OMscmq0SL2COPccmpQABgUAYGBRUt3AKUAnpQFJp&#10;4AAwKQCAAClopyp3NACKueTTwMcCilVSaAEAJOBTwoWlAAGBRSbsNIKKKACeBUFhTkjLdadHFjk1&#10;IBjgUAIqhaWgAngU9UA5NADQhPJp4AHSiigAopQCegpyqBQUkNCE804KB0paKCgopQhPWngAdKAG&#10;hCetKFA6UtFABRRTgh70ANpQpNOCgdKWgBoT1NOAA6CinCNj2ovYBtFSCHnmniNRU8wEIRjTlhJ6&#10;1LgDoKKV2AwQgdTSiNRTqKQCBQOgpaKKACijBPQUu1vSgBKKXY3pS7D60ANop3l+9HljuaAG0U/Y&#10;PU0bB6mgBlFP2D1NJ5Y7GgBtFO8v3o2H1FADaKXY3pRtYdqAEooooATap7UhjU06igCMwDsaaYmF&#10;TUU7sCAqR2pKsEA9RTTGpp8wENIVB61KYT2phRh2p3TAYU9DSEEdRT6KYEdFPKg00oR0oASkKA0t&#10;FADCpFJUlIVBoAZSFQeacVIpKAGFSKSpKayDqKBNJjaRlDUpBHBooJaaGFSKSpKaydxQIjZA1Rsh&#10;WpqCARg0AV6KkkixyKj6UAFIy55FLRTTsJq5GRjg0EAjBp5APWmEEHBqyBjLtNJUhGeDTGUjmgBr&#10;LmmEEHBqSkZQwoAZSMoYUpBHBooAhdCpptTsoYYNROhU1SYDaKKKGiWhrr3FNqSmsuORSWpI2kZc&#10;0tFLYCOinOueRTatO4DXXuKbUlMZccjpTASiiigAooooAK7D4JZ/4S6XH/Pi/wD6EtcfXYfBIZ8X&#10;Sg/8+L/+hLXLjf8AdZ+h2Zf/AL7T9T1jnvSMCeAaCGyMH60pB6DrXyyTR9wI7bRk9BXm/wAXPiza&#10;6RaPpelzBmI/eSK3StT4s+N49A057Cyu1Wdx8x7qMV83eNtbudUunHmhvnOcCuLE1+X3ImVWqqSv&#10;1Mzx544v9TndVnYhjyQa4HVFuZyXZi5PJyTXUSaLqF2xZkbbj7xHWoLvwvGgxIzNzkDOK5FUSZ5M&#10;51Kkrs4aWxnMh3ng9M9at2egkkFl3LxkCuku/Cwkw1soBx9096dp9q9oxWeFgBwQw6e9bxqxZi4S&#10;TuVLDQwUDxrg4xnHvWra6PGAMqMg/wB3rVmzSDb5gY5Pt1q9ChwACcelbQqIlorWunorBViGfYdK&#10;uwacC2cEY96sW1uHUKVzxwc1dtrZi+4p2x0rX2iT3EqbZUhsVUbiFGOgAqeGzZWGzJzznFXktdx2&#10;p261ahttuCD3w3tWiqpIfs2UEsBgMVz6cdDU0VkcY2g4GRxWhb2rOwJXHqfWrcGn73wyEZ6j2p+2&#10;ih+yk9ijBaOSCyEY7npVuK0YH5+RnHTmr0Ng5bbtO30NXLeyUDLryaft4lqjIox6bE8YYcn1NWV0&#10;47RHnv1x0q8lrGqhVH60scLE7cEcVSqpj9nLsQRWvlAKD2wOKmit9nzEnPerK2hdAOfWplt8Ac5J&#10;zwapVUg9nJ9CukQLlenHWrENtjq5xU6WpB3FOoqZYMOwBJHrVRqRFyNEEUYEoAXPHWpli5yycjpU&#10;yWy4PBOetSpCCcICOOeatTiS4tkKxbl3ZNO8jd9xthPfGasi2AGN360GFyBgH2rRSTJaaIo4snaf&#10;xxUiwsqbQ3Q1LFGonBY8nipo4GXO5celUpIRCiEY+X68VMiykhjHxjt2pwVt2MHB61NBGVLPk/N1&#10;zTAIkMiDJwO1TFAi4J5pFXjAqQJvBGMmkxgqZXBH5GpkjUjC5+lEKN3HJqYRlvvgj1p2uPZDBEVI&#10;w5xjmliPmyfKpOBnOentT38xVPkoGbHIJp9rC0UOHXDE5NFrDSQ5UA42g8+tLsXYFFKqxuwAH3eD&#10;9akKbSCucmmt7Ct1GIoIIFDR9BuOafhyecn8KVSc4dcDsabQ7jChxwP1pu05wVFTFAeRSbWHaoBO&#10;5EkYwV9+abNbK/OamVSevrin4AGDRZDu7GHq2kGVM7eexxXMapo2ZDwQfpXoRtjIpAOfasHWrFMt&#10;kGlypMG3a555qWkA5Xv61z2qaPsDBgDkE4r0DVNPiIJweKwNXtcIyx5zihpEXOA1DTR0A6jqKxrz&#10;T3XG7Jzk12t9p5XdK4PsPWsG+gzu3oV5OKykuodDlLy2bBAiwCM9KqTWRy0j/Nk8Vu3lvKFKqOKz&#10;76KRkOBknrkdawkrCehnGJ1O54uAeCaRInfgQ4UHnFXmiEu0KpCgdRxTo0JDb1Iwxqbia1K0Sbpi&#10;SgTBHHepxCsZzkgk9jUn2dVJaNQSOpIpyB3zlSMdPWmtQV7D4lZeCBUkIZT0wC3Jz39aRI28zc2e&#10;nTNPWMN8rZBIoSSYPTYtW8hXjrVuGU5ZjkjGAKpIiqNoPUVNEdmACeRVJDRfR8kAfjmrUVxIBkAY&#10;7VRhk5Hv04qxBvaTnpjrTegXNGKdgoJJz/s1bh1Fh8rEnByKy4cEEA8jrUsKES5Lce9K10VeyNJt&#10;TuCPlZl6fxdahOpX8cplgu3RyfvI2D+lRI2SAByCcGlEfPPfpUSpJmkas49TnvE/gHwr4tmF34g8&#10;MaZfTYP76806KVx+LqTVW28BabYwNp+mWUNvbnkw28IRT+CgCuvNsrrleTjkYpBZJtBIwTWP1aDL&#10;+tVX1OatfCtpFtAgA+gxWhb6FFCQ0aDJ9RW0lkE5CfTNWUtU4Xbx6VpGhCOxm6kpvUzbbS2jXcwy&#10;OtaNvp0fDKvX0FWLe3I++uM8CrNvFgdxg8e9bKKSJ1Y2G32Ac/nVuJXIzt9uKQLk4YdRU0EZKlV6&#10;DvWkUw8h0a5GWFSiMY+XqfSiFABkmrMZ4wRj04q7CIlhYlWLjjsTU6jgEDqcmmRoNxBPfNPneRUH&#10;lLkk00J9iVWA6ipEYsOaiGQF3DB71JvbrmquIlyo5X8alQ5GMdKgXBGAalRgvBNMB+QOhpyKh5xn&#10;jpUce0/MWzmnMCDuQ0xdSSMeWu3ByT3NTRyZbJwDUAZkHXtTkUbd56kc0AXF2kZJqRMJlc96qwFu&#10;mee9ThssNzAZo6lE4GRjNSI2z5e1QxMOpNSkZp9SrkwILDAqRQ3X9KjTC4A9KkXB7n6U0CJEIJ4H&#10;bmpNh9RTQ2DwakDj1FMZ43RRRX0B82FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFKoyaABVzyel&#10;PoAxwKKACnquOTSIueTTqlsAoopyrnk0l3AEXuadRRRuw3CiinRpuPNVokWlYWOMk5qUDAxQAB0o&#10;qW7jClVc0Ku408DHApAAGOBRRTlXHJoAFXuadRTlXuaAEVc8mn0UVLZSQUUU5Iy3UVJQiqWNSogU&#10;UqqFpaAClVSfpSqnc06gAAAGBRRShSaBpXEpwT1pQoFLQUlYKKACeBTwgHWgY0KTTgoHSlooAKKA&#10;CelOCetADQCeBTgnrTsAdBRQAAAdKKcsbE4xT1iA60m0BGFY9BTxD61IAB0FFS2wECKKWiikAUUo&#10;Vj0FKI/U0ANoAJ6CpBH6LThH6mgdmRbGpfLHc1KEUUuB6UD5WRCMdhTgh9KfSgE9BQHKhgj9TS7B&#10;6mnbG9KXyz3NA7IZsWjavpT/ACx3NLsHqaB2QzAHQUU/YtGxfSgBlFP2qO1LgegoAjop+1fSjYvp&#10;QAzAPUUhVT2qTYtGwepoAjKLSbB61IYx2NGw0CsiPyz2NIYz/dqTY3pSYI6igOVERjA7EUhj9DU1&#10;JtHpQLlIdjelJU+xaaYz9aBWZFRT2jHcYpCh7UCG0UpUjqKSgBpjU0xoiORUtFO7QEBUjqKSpyoP&#10;UU1oR2p8wERAPWmlPSnlGHakqgIyMcGipCAeoppT0oAbSFAaWigBhBHUUlSU0p6UANIB4NMZCOlP&#10;IxwaKAI6Keyg0wgjg0EuIhUHrTSpHWn0UEkdMePPIqVlxyKbQBAQR1pKmdAwqJlKmgBKCMjBoopp&#10;2E1cYy4pKkIzwaYy45FXuRsMZMcim1JTWXHIoAYQD1phBBwakpCARigBlIyhhSkEHBooAhdCpptT&#10;soYYIqFlKmqTASiiiholoYy45FJUhGeDTGXaaNyRKa69xTqKSdgI6CM8GlZcHikqwGMpBpKeQCMU&#10;wjHBoAKKKKACux+CP/I3S/8AXi//AKElcdXY/BH/AJG6X/rxf/0Ja5sZ/us/Q7Mv/wB9p+p6vWf4&#10;j1y30HSpL9zyo+UHu1XywBwfTNeW/F/xQ9/eHS7WT93Fxx3Pevka1X2ULn20rJNnnfj/AMQXviDV&#10;ZHLM5kkI2jvWFD4aihYSzruc9m6A1qX6R2z/AGpJgJF6AjNYOs+JriM7ElAweeK+bqVpzk1E5ZQi&#10;5c02O1G2hhUucAkc8isK+uLWNfmYHnjBqlrPiWbaQ93j3GK5XUNav5js+1k8+lTGnWmtyXKlHodO&#10;2qWEO6SZxtJ4ORTl8RaWDsMylccAc157LJcyyuHvXxnhSOBzUsRmLgrcEkc8LXRToVI9TOVSLO+G&#10;saK7AJBux6JgCrFvqenMSkMJB9Q9cZA0qplpHY44wetXrSbMozM+cA9a3ipoLQ6HZQ3MWQI92R/e&#10;NakE8aRDcV9xiuRt7wIFZ3bcenzVej1RN5Jlypx8opr2jLXs4nWQTRhQd69O3ep1liOcumD2FcpB&#10;rFvEVQMqc8jNTw+JLLdh51x2y/8A9eqSmCcLHYxG2ODvByOSelXoJ42xtdc+vtXHw+KbAAgXEZHY&#10;hx/jU48Z6aoXdc8kYxgn+VWlNofNTR2kEkS9G471YR43YYI6VxKePLJPkMjN3yFqSL4iWyuRHHKf&#10;fbVxjJk+0pLqdsWjLYQjPpU0JjJLFh054ribfx7bqzSOpX3PFWP+FiWgIKemTzTtNAqlJ9Tubcwh&#10;PMLZwMc1LvtnwQ6nngYHFcCfifbIMKh+maP+Fp2yLyoHPUGq/eC9rQelz0OOaDblnBwelSrLHjK4&#10;56ivOR8VrJSBnH1anj4t2IUOr5/HJp88luPmovqejxvFjGQPcU5ZVMisGXAPIYda88i+LGmbhvkO&#10;T6VctvidpUzYN0V443DrTVWS3EvZy2Z3uFc7to9+e9PQJuG7r3wK4618fadPjZeKcn1rSsfFsNwP&#10;lmGPWtY1u4nTi1odIkMa8kqfwqZIVIxkZ9DWPBr0Lnf5ny1fttUhY73J59q3hWMpUki2IgnAB49s&#10;U9ISpA9etV7W+incxIckdTjrVhZV3YZ+/FdMatzGdNJ3RIsGRjbyaesQJDL3HSnwBHRVL444aphA&#10;27O3ODxitk7kcvUjWMZA2jP0qYR7Pvd+9OER3DC4OOaeEbOeKrcmzuNWMIMYBz2xTgUA6D8qXB3A&#10;+go2r6VSSaGrioqscgZ444pxQDI3cj1pFJA+UCpFZNucZPehpoPUasO4dycdqm8lRHlT+XWgK6qS&#10;pHNPjyy7dvejUaRFsDDA6/SkaNh2yDVoRqDg/qKTyt4IAApJpjaIPIVVwvbpmkaIt1HPvVwRLtxt&#10;7dcUrW4wCfSjVBaNitFHlegBrO1q1BJJ7jtW15Aj5I+tVdViEkeVQdKdkHSxxGqW6qwjIbn24rn9&#10;TgGSw+nFddrMGQcdVPFc7qlvuQ7OuaLGb0OVv7ZcEAHGOK53U7UsSAoIB5rrr6NWBQDBrn9VtSkh&#10;wPc1nJEps5W7t5N5BAwehHas+4twAAFyPet+9hAYjZ24z3rJuk5wq/gK55q7sGxlzRyDmOPr1BPS&#10;gKSuZDg+1WJlxkOOvQetQqG8sBlwR121jYNxAqs23BPHXNKI4/utwO3vTlIHO0Y/lSEOzbWClcZz&#10;nmqtqF+4pRZcbeMdOacpRRtbj1FIjnYVK4weoqQqQrSuB6mnoLRsfbsHzgHjpmrMcZb5gOnJqCFc&#10;oH4AK/L9KsxI4QMD1HOOKLvoO3cnRDnDg+nFWYQMbQOMVEiMoCtwO5NWY12jKsPxFNK5S0JUjUH5&#10;c4I61PGoJIyMj9KhjzEOOferESFBuPORzmqQla5LErZCkduoqXyhj5hlRTIhI33cdOKsRMTjeBjg&#10;dO9DVx7sWFFPzMhzjC4NTKhb5sHOe9OjXkqrY+gqREUtjJHrnpQVsM8slQNmT7VZgjH4gcZpUijR&#10;i1PUjOAcfhVaCvYFhBXJXkH0qZFC4I9fSkjQk4PQ9xUirw21e/ehId7iqozyMCpoRt+YDIPcVHhg&#10;qkcHPGalXO35uD7VaSIJI1HTdx61Mr87gpOOKijwF+VQTjv604vJGMbeT6dKdh3JC6jnjceTmnI7&#10;DGUHJ61DGhlHmOAD2AqQOpAXPSmtGDJQy52lvwpwfkA5+uagSRd3XLdzinGVidowQOopiLS5UYY5&#10;+lIXBGVzj2qCOYKuMnOeacsgGCvYU7gWo0CoNo4qRWJUArVaOddxJJHrUjXAC7iTjPagCYHB6npU&#10;kb7R0zmq4uOR0/GpBIozk9afQRYVsN8ozxzUsTsesf6VVS42cD+dSQ3DNgAdT60DuXYSM7So+mKl&#10;UkHGKqQzjIJBzU4lxhS2DQrjTsWkYfdJqdG4yo59xVMtkLtPPep0kKg7uOOOapNFKxYU5bnrTl+7&#10;UcDg/ePNS0xnj9FFFfQHzYUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAdaeowKRF7mnUAFKq5NIASc&#10;CpAMDApN2AKKKAMnFSlcBVXJp9AGBiih6gFFFKqljiqWiLSsKiFjUoAAoVQopalu4wpQpNABJp4G&#10;BikAAADAoopyrjk0ACrjk06inKvc0ACr3NOooqWykgooqSOPuakoRIiTk1KAAMCjAHQUoBJxQAgB&#10;PSnqoHWgAAUtABRQBngU9Vx1oKSEVO5p1FABPSgoKUITyacqgdaWgAAA6UUUoUmgBKcEPelCgUtA&#10;AAB0FFKqFqkWIDrSbsAxY2apFiA607AHQUVLbYBgDoKKKUKT2pAJQAT0FPEY+tPEfrxQFmyMJ6mn&#10;LH6CnhQO1LQVyjRH6mnAAdBShCaUIO9A7IbShWPan4A6CigY3y/elCKKWigAwPSiiigAopdp9KNj&#10;UAJRTvL96PL96AG0U/YPU0bFoAZRT9i+lGxfSgBlFP2L6UbFoAZRTtg9aPL96AG0U7yz2NIUYdqA&#10;EopcH0NJQAYHoKQoO1LRQA0oexpCpHUU+igCOkKqe1SkA9RTSg7GgCMx+9NaP1FSlWHakoFyohKE&#10;dKaQR1qcqDTWj9s0E2ZFRTjH6cU0gjqKBAQD1FMaIHpT6KAIGQrSVYIB6imPFnpVKQEJAPUU0oR0&#10;5qQqVPIpKoCOinlAfamEEdaAEKg00qRT6KAI6CAeDTmTuPyptADGUikqSmsncflQJq42msmeRTqK&#10;CGrEdIyhhUjLmmEY4NAELxlTTasEA9aieMqcigBlFFFNOwmrjGXHI6UlSUxlxyOlWncjYYy45FNq&#10;SmuuORQAxhkUwgg4NSUjLmgBlI6Bh0pSMcGigCBlKnBpKmkTcKhIIODVp3AKCMjFFFS1YhqwwjBx&#10;SU9hkUyjcQEZGKYQQcU+kZcihOwDKRlzyKWirAjopzr3ptABXY/BH/kbpf8Arxf/ANCSuOrsPgkf&#10;+Kul5xmycf8AjyVzYz/dZ+h2Zf8A77T9T0rxBqI0vS5rxjjahC89TXgfifWTNfOdxIBJP+Fer/F3&#10;WPsemLbRtjKlm/pXg+s3ipG8pkyzEsTX59mNV35UfaVHoijr2rkoyL68DNcbrN8xlYs5B/lWhrOo&#10;u4bDjOeOa5nVLgSZ25+U9Sa5qNJI8+o3ORSvrkyKc8+xHWsqaN2O5GIXPrV27urZUJlmVMDJJ71l&#10;3HiCzRv9GiaTPX+HNd0KfYyfKnqSCJg5LL2+8TUouLcKdgZ8tyVX+tZU2uX8pIiCrjp8vIH1qvJ/&#10;a17zLfN1zgZNaRp33M/aW+E3W1uOD5WjAPYtIAKjHigq+Q6gdBsXNY32Oxg+a6u+ccAHP8ulI2s6&#10;Xaf6q2LsCOWA/WtlRRk67juzcXxTeygtG845x+7GKf8A2hqNwC8pYccCSTNctdeMZkXYXRAO+Mms&#10;mXxhdtMQtzKwI/hbArSNFIxniNTv1u7gAtNcKo5wAv8ALNWE1GzUb2us5GCDIBXl8niecA7ppSSe&#10;7E1CfEcuRliR6mq9kupm8TY9ZPiiyiYHz047Byfennx5YopAnwT3wa8iXxBO2MDGD0zimPr06sRG&#10;oPrzQqa7CdZnrr/EG0l2I7g7DkFSVP6Ur/EeAHaGP1Irx5vEcvDEnnjFSxazNI48rpnIO7jH40cs&#10;UR7W73PWX+IauNiyHBHGDTP+FjDAwzdMAlu9eXR6k7jczjOevpTvtjjKed0Oeaewe00uelP8Q9xY&#10;iU5Hrmq8nxEnC/K568gd64CK8kLfO+Dng+1SB95wzEBj1zTuupPNI7hvH9yWDbzz7ioz49uSxxMw&#10;z0XJ9K5BZSGBUcn35p8JYk4nOCOhpNpg5SWlzr4vHN2GEjXLBQO30qZPH96uCJHPvurkYzNgAxgj&#10;HYUqzAfK0J+XqeuKhxi9CvaS7ndWnxI1GBg7zsD06kmt3SvjDqFkADISSRx/OvLPNDgGOQgnoWBq&#10;RZLlFwW69z0rOVOMjWGJnB2R75oXx2UbUunOSB97NdroXxa06+wPtyj6vXylHqtwh3FjxwME1oWf&#10;iW6tnDRzsn0/rWbpzjsdVLHKTsz7H03xlaToGinBOOcNWxaeIEkx8wOT+NfI3hz4ravprDFwX9uf&#10;x616P4T+OdrdOsV3cAMOoI61UazhpJHQp06h9D2mrIcL+lallqLBdkj5DHv2ryrw949stQAMF2vI&#10;4G6ut0zXhLhjID7g12060XsxNO+p3MV1aTIEmyCONy+lbll4WTUtO+1WN0j7hwu3Bz71wtlq4c/K&#10;wJrf0LxRcae/mQSYJ6g9CPSumErvUl2Jb3TLixkKyoR9eKrEYGTn8K6ObxRo2t2nkX8LJJj5ZF5A&#10;P+e1ZF7ZPbyF0G6PGd68jH9K2XkQ0VEBJ4P5inqCBg/pT1QuwKqSPQDrSvGQcEY59KomwRsykANn&#10;8OlSQuC5X0PpTfLI+72pUUkZA/GlYZIHw+081KgABLAjiodyg/LwfXFOjnIOX9cDNFuw7kyEbB81&#10;PVuMnkfSmF1OBgflT0YDn2oEwdt/Haq9/ETDhfTJqwaivT+4O704OKAOV1iEsWjKnOM5xXOajCzK&#10;UUY55NdVrGGyM8VzeoL5mRjsRQRJpnOXyBWK+nfFYOtKxO5BnHUiuouoRlgydevFZt9ZQyIcEbj0&#10;FS1cho4q7j3DLdh1BrIu4DgSmM89CO9dNrVksDFiuCR3WsC7VWHyrjFc01qUZc6IHAHXnNQyfu+S&#10;ufcjNWLgDe3HNVpE3NnJyOmB0rKxDv0Gk5BCqQO3NAiywLHknBPpTgjHlTn3BpVGTsf880CTd9Ry&#10;RH+EgnqcipY1Jzv6UkcWzB2Z4IzUsceUO1MfVaEVZMdEmO/HbjpVqBMA/KcHuagiG4biT+VWYWGf&#10;mTPajVjTuyZI1OOOtTxoGHLDioRwo2g881YhYgcr+GKaTsD1JBlgN2OvGKshduMt3qKOKNAR1JPW&#10;pkZMHJzx6VSC9nZk8IjceYRgdBip4UVySWJI55Hb0qtayrkod3ToelWYmAxtGOewp62uEXroTqWI&#10;JK8dgB0qZfuA7OTUCSg4wcYPORipUMcjFQeCMUzQnU7mwG4/XNPCKuDnOOxFMSUYznqeKevzYBbn&#10;tTuKxKhJBB6H9KlUKAvPIqJWHl78inZGOTVKzFezJgwXhlyKcsq9MkelQBue3TvSGYK2SRj0FVYV&#10;y0rYOTn2FEssxwyEfQmq/nDZ97r3NDToi5LDNT0HuW1ncIBn86ia5kYsGVcY4Hc1Xa8jKg+YCGHY&#10;1VuNTjijZt3Q84NC3HqjSFyQuSx+npR9sP3gSSffFc/ceIIwCVbIxyDVf/hIUH3jjHQnmr0SJvdn&#10;Tm8VSWLY/GnLqQxuD5IGMCuQm8VRI27zRwP4jUEvjWPZgTAA9CD3paJajO5W/QjaZOMd6kXUowm4&#10;yYPqK89bxzDERsmyMdS3ekfx9EynbJ19M9aG0h8p6INWiR84JBPWpP7Xic4DfhXntt4vu74+VBE8&#10;jA8FQcfieg/GrJ8RG2CyX15DEd3RSGP+FJTTDlO8j1WI5kVhjtUw1W3h2tJKBk8ZOK8u1X4qaXpi&#10;EeepweSxyTx2ArmtV+NEt38tvbbgT8plXGPzqJV4QWrKhTlP4Vc93k8R6Xa5Et9EvvvB/DA700+P&#10;NCjU77z7o5G08V81ah8U9VkbzEaCMjuq8gdfxrJv/iPfyMfM1GVuM9cVhLHUonRHB1Xvp6n1Ofip&#10;oMUe9dzf3QWXJH4HikX4veG+qc8Z2vKAcfjXyTc+OZ549pvpVweomYEH8DVaHxI9nMLu31S5V1wc&#10;/amO4/iTWax67Gjwcl1X9fI+xovi9orSALahsntdAcev3at/8LX0U/8ALL8pAa+cfC37Unj/AMPW&#10;ot7S7tHUIAvn2MbHPI64561pS/tVfFe4kM6a7AgbnatimBWkcbHr+X/BE8JPuj0eiiivsT5AKKKK&#10;ACiiigAooooAKKKKACiiigApUXJyaQDJxUgAAwKACiinIueTQ3YBVXApaKKjdgFPVdopEXuadQ+w&#10;BRRRVJFpAAScCpkQKKSOMDk0+pbuMKAM8Cinqu2kAAAClopyrnkigARe5p1FOVc8mgAVe5p1FFS2&#10;UkFFFSRxdzUlBHH3NSUUqrmgACkmngAdKAAOBRQAUoBJoClqeAAMCgtKwgUClopypnk0DEVSaeAB&#10;0oooAKKUAk8U4KBQAip3P5U6inJGWobsAgBPQU9Iu5p6oFpahu4AAB0oopQCegpAJShSacqD608J&#10;60DSbGLH7Zp4T1p1KEJoGoiYA6ClCk9BTggHWloKGhPU07AHQUUUAFFABPQU4R+poAbRgnoKfsX0&#10;paAGBCetL5Y7mnUUAJtUdqWiigAoowfSl2se1ACUU7YaPL96AG0U7y/el2D1NA7MZRT9g9TRsHqa&#10;AsxlFP2D1NJsHrQFmNop3l+9Hl+9ArMbRS7Go2sO1ACUYB6ijBHUUUAIVU9qTy/enUUAMKEUmCOo&#10;qSigCOinlF7UhQjpQA2ggHqKCCOoooAaU9DTSCOoqSigCMgHqKaU9KkKDtSEEdRQJpMhZPwppBHU&#10;VOQD1FNMfpQS0yGinNH6cU0gjqKBCFQw5FRvFjkVLRQnYCvgjqKKmaMNUTIV7VadwGMmORTakpGQ&#10;HkUwGUjKDSkEcGigCMgjrRUhAPBpjKRQA1lB6UwjHBqSkKg0AMpCoNKQR1ooIasRkEHBoIBGDTyA&#10;RTSCDQIhkjI5AplWCAeDUUkeDkUAMooopp2E1cYy45HSkqQjPBpjLtq9yNiNlxyKSpCM8GmMuDQA&#10;1lyMimVJTXXPIoAbTJEBGRT6KAK/SipJY8cio6vdAFNdc8inUVOzM2rEdFKy45FJQwGuvcU2pKYy&#10;4NNMBCMjFMIwcU+kZciqAZXYfBIn/hLpcf8APk//AKEtcfXW/BqTyvFE8npYSH/x5a5cb/us/Q7M&#10;v/32n6kPxp1cy3rxRtwW2j5uw614x4n1EQsVBA9s9BXefEvVzcazOC5AXjk5GTya8h8Y6qIgzPjA&#10;4+9096/NKjdbEM+wrysZGu68sQZiw9c5rkNX8S3EmRA5GT1FJ4g1VpJCDIAM9B0HArISKWdtq5OS&#10;eMV6NKnZHlTqX0Q57ue4YM8jMeOGJqWOCQnLkn6ir2leH2uGDbDnjgDPFdDD4UCw4VCTnn1rrjSv&#10;sYyko7s5ZbaXA8mMk92xxU7aVdNGHllYZA4ArqofDbwufMj44/GlvbGNU3ZP0UZrpVKKRi5uRxN5&#10;arApVAWPrWPqIcsx5UEYrrNZSNMjfnjgBMYrkdduXjdmDY54BFUopHPN3Mm7lhAYkj1JJANZN1fQ&#10;xbjHLghuQKNYv3h3ZA3dMVgteTzyFiMc9fX3qmknoc7TbRrS6lEQAuMkdc5qN7tnGDu5PrxVKBWk&#10;JRpee54FXYrNmKnz+/FZlcrY9Vk25BPPcvUsY5LYzjA4OadHpqnDSTE/iR/KrC6cE5jwc9c9qTY4&#10;w6jI2hYbdyggdn5qVpogCA4A9uaYtq0WWEWPcLilkaWIAh8gnpipbTGvMkVgwUbWwR121KBIASYy&#10;MdPnHSqrz/Kct39RSpcZX7uex5PNGvQnminYuxmQg7gFPruqVHfGFl4BGcVQikaToDgHkEVMo80c&#10;MSOuPSkhuSNFWUgb5xwMVYhITBR1HsErMjDB8qhPHpjNTI+xOHwD1zSsJTNOK4cMAZR8wzjbip4m&#10;ByGAyR2xzWZBgEsTnOcE1PC5Ugt0I7/SlZDjUe5oRIWJ+Q89MnvSFJQ21uMdAc5NV4ZHBUlyCR2N&#10;WI7qcEB3JAPcUtmVFxa1JlGTzFn0IGMUyW0kQnCk8Z6471MLp8biM/XtUgulkXL469KSbuXJQkVY&#10;RPGWbzGwOitViC8mBVixXaOxpdqNw/ynsT3piwFRgJkcljQ4qQlNwejOi0Hx/q+jOGiu3KjqC3av&#10;WPAnxytpo1hvZtpAwTu6fpXgqRGOIYfKk8D3qSGeeF98UrKfUHFc7pyi7xO2jitLM+x/DHji01SF&#10;WhugSRkc112n6vvAcyAnFfHXgn4p6t4cmUuxkQfeGc17r8PPizZ6/EgRxuwNylua2p4lxdmdiUKq&#10;ume1Wd+DwzfTBrYtdWk8lYSFIBGTjBx6cda4bR9ZSaMAMBW5ZaicdcjvXp06nMjGUXFnTho7twbd&#10;cE87E7UkiYOGGCT0qjpuoNBKskJwCQc56VpyAT4l3EE8qexrVLqFyAIFBBb8acoAGF5pdgLne2dv&#10;amn5TuQ7R0x61QdBrAg7s9acqkNnr6GmtvPIHFORiwz+tAkPRn3c8+tSo2e2PxqJTkkE9TTwSOlA&#10;EynI61HeMggbd2HrQkoGRkZB61T1O9VF2g4GOaAMXVApZlPbpXP6kpL/AC+nStjVbxRltmRjPB61&#10;gXV0ZAzMMcHGaCXsZmoSODnHT0NZF5dhRvUDIPQmruo3oUnnj69a53VL5AcZ6mobsZtlLWLzzz+8&#10;HAB6Guevnzwnb2q9qNxulOOMDnmsm6nTH3sVzSaYN3IZFU4LcZ9qrtsduuCMZ460TzBzjdnb71A0&#10;xB+Xgn3rN66ictbFgBF4AwPpSBVz8jDJ/Gq5uSuMnOTzSC4UfMvHPUVK3Fe5eVsNwRjuc1Ij/L93&#10;BA6Ec1nm6CSYJBLdPanR3shkUufzqiuZbGlHIEXB7j0qZZiGAVcqOCc1mteIV2kg55609dQCKWz3&#10;6UriW9jWWdXGFbBxzip0mUH52A445rCTUYw24PgHpmnjUo15zn05q7orobyXYUlSwwTnOKk+2hjt&#10;XPI/GubGsoGOXAx2zQ2voMs0mM8A5oTFzWWp066imdpxwOR6U+PVFQEIBtx3NchL4kgjQMJB6E7q&#10;ibxfbxkh5FI6cN0p30E5WZ266wuAN4+maemuKq8Hp74rgJfHVogOJhjuajPxDtVjOZlAFLmRd7np&#10;EOvKcFmBHUc0p8QoyZBHA/vV5TP8VLW1IYuMdR83H8qpyfGe0AO5wAB1DVXMSpaansUfiZABlh2y&#10;N1D+LIY25fIJxkN0rwy6+OVlFGWW6UAd8+9Y93+0PaRu/wDpCkZOPmo57D51Y+h28ZQxks0vGMYD&#10;VA3jWHcXS4UcdM9a+ZNW/aVjXIhnznoQAcfpWJe/tI3s6kQqxYdAPlB96aqaEuSbPrC48exRg4uk&#10;HUYLVQufiXZwpse9Unv81fI97+0B4iuGxHAR2xv7/lWZcfFvxldkkOyqentS50PnZ9bXPxg061fa&#10;mpKAOqBuD+dY2o/HPTYwA94vP3hur5Pn8c+JdQkJa8kyeuFwP0qCKfXr+Q77qQ59W5pOokNSkz6Z&#10;1H9oPSoTtSUHOQTu6YrEv/2ibbJ8q7/M4/WvGtE8IalqEoLOxDdSxPH610uneCdK09hJcMZ3GCwC&#10;nj8qh1WkUkdl/wALv1TUJc20bOOwHap4/G3ia9RXVmXcem//ABqHwf4I1fxIcaXaJb24OHndBgD2&#10;yOfwr0rw74F8PeFNtwy/abhV/wBfMM8+wzgCs+epL0KvGO5g+GvD/jvXgLi7lW0tiRiactu9/l4J&#10;/lXY2WneH/Dw3SzS3UiHl7ljt+qr0/nSNfX2pmRbFQY4SDNO7bUh9MnsT2AyT2BrG1W+sLKclXa6&#10;YfdlmjAUHGDtTn8yenOBUyrQp+bLhCVR3WxoX/j6Z2aCyQlFHYBVT8uK5rWfEN7Pue51FuQcqnBH&#10;49TVDUNcLk7G+nNYOp30jOxd+nTBrklXqzZ1QpUIRu9WXdR8RwqSI1wScg5zWTeeIZXf5pOexzVK&#10;6ucElseh5rNubjcRtbp3qeW7H9Y5di9e6y7EFCVx97DdapSai+7cXznPBbtVSSZhy3r1HeoGcsMM&#10;cAHgHvT5VHcl17u9y99vbdy7AnGAKlivZJCFdjyMjnpWcsqhvnxjbuGDU9vMCww3Hfnmmrh7W5uW&#10;t4WAwSOPXHNaUc+YwWuCDj1rCtMgiJAd2Mk57VqLC4Ucjp/nvTinY0VWVz60ooor9APjAooooAKK&#10;KKACiiigAooooAKKKVRk0AKi45NOoooAUDJp/SkVcClqG7gFKq5NJ1qQDAxRsgCiiimkNIKfEmTk&#10;01F3GpgMDFDZYvSiilVc8mpAVFxyadRSgZOKABVzT6AMDFKoyaABVyeelPoAxwKKlspIKKKfHHnk&#10;ipKFjj7mpOlHSlVcmgAVST7U8DHAoAxwKKAClVSeaFXPPan0FpWADHAoop6rjk0DEVe5p1FFABSq&#10;ueTSqnc/lTqAADHAoAJ6UqqWNSpGFpN2AakWOWqQADgUUVABRShS1PVPQUANVPWpFT1pQoFKAScC&#10;gpIAAOBShSaUIB1p1BQgQCloooAKKcEJ60oUDoKAGhCacEApaKACiilCk0AJRTgg704ADoKB2YwK&#10;x7UvlnuadRQPlE2LSgAdBRRgnoKB2QUUoRjS7D60BdIbRTvLHc0uxfSgOZDKKfsX0o2r6UC5kMoq&#10;TA9BRgegoDmI6KkwPQUm1fSgOZDKKfsX0oKLQPmQyineWOxo2H1FAXQ2kKqe1OKsO1JQFkxCg7Um&#10;w06igXKMKkdqSpKQqD1FAuVjKKcU9DSFSOtAhKQoO1LRQAwqR2pKkpCoPagBlFKUI5pKAGlB2pCC&#10;Oop9FAEZAPWmMntmpSnpTelAmkyFkPUU2pyoPSo2TnnrQS1YZQQD1pSCOtJQIieIjkUyrFMeIHkV&#10;SYERAPWmFSKkII60lUBHRSsuORSUANZMcim1JTWTuKAGkAjFMIIPNPoIB4NAEdBAIwaVlKmkoIas&#10;MIINIQCMGnkAimEEHBoERSIRzimVYIyMVDIm00ANoIB4NFFNOwmrjGGDSEZGDTyMjFMIwcVZAwgg&#10;4pKewyMUwjHBoAYy45FJUhGeDTCMHFACEZGKhdCp6VNSOu4U07AQUUpGDikqmriauBAPBqMgg4NS&#10;UjLke9SiBlBGRiiijZgRkYOKKc68ZptUncBrjvXSfC2QxaxeyDtpkmf++lrnSM8Guh+GgYalqADE&#10;f8SqXp9Vrlx+mDn6Hbl3+/U/U808a38kt1cz+ZuDStg+2cV5L4yv3ErHf8vpXo/iudhAzZ5LE/zr&#10;yXxfIzSuu7gA5r84oRvPU+nrt3ucpeTtJOzEdfaregxTzzLGsS8sMZ5qjIrMQAf4gOldZ4J0wyXC&#10;715AyMfSvZow0PMlLRnRaNoqW8YOxemDjvW/Z6fGEDJjr+VGmWYjXgDOB9K0VjjjjzgDJ6AV22SR&#10;ha7KMtnGVO9Rn196wtbtUVGEbAk9M10N6w2EjI5zzXO64cEkR5HY560mtQvyxOP16KNI2dgGYnpj&#10;GK4vX5441YqoyT3Ndh4lb725hkZ4rz/xTOAhwefQU9LmNSUkrnG+Ib4GYqGwckYz1rMW7kHz44B4&#10;JPama3ehrjBOM9s81VWZ3PB+nFDVjlvJyNO3uy7DB7dBV22unRgZCeMcAcCsa3uGUh9oHuOtWo7g&#10;swDnqcms27sZvRXwOFJz2IqzFebiWAIA6gisKC7IYMhyauQ3blj+uT1qbWGm77m1HeAx4Y8jvmmm&#10;5DDJce5x1qjFOSmXbv6U+KbDBOvvipKUpcqLTCMgMiZGRgelLjeCAB+ApscjKu0FcAcA05JGCkyE&#10;8jtR6Caa3HLGmRgEY64qVdoPApkBY9BgDrVlY4wQpcDvyOtFyeRNCxbmw7t2IPfNTlNxJ2EjpyTj&#10;8qbBCN+0AYB6jPBqzDHI8gKjCj9Kluw4xewkcBPAGBgdBU4iYkAR4I6c1PFaSkhAucnoR1q1Dpkz&#10;AAoR/wABpc6RoqMm7FKJJFbIGcGptrOThcVbi0uXcSsXHfnvT00+4x9zHPelzah7GRVVZk+Qn35q&#10;UgqAoGCOx4qQ2V07fMhAI60NbzPIAVORyFI60bicJLQUSmM/KM81YRkAzs4znv3pkcOw7yRx/eFL&#10;bYdTuJAHft+lG4O6ZIYi7dPl7n0pipltpQ4HQFTxU6qwjAaYfN6d6fJHvwyjbzzgU9CU2mV40K4Z&#10;WPtWx4Y8SX3hy9W7tZ3AJ+YA8VnNbYYHjGOgpY4djEOSM9MjrWFSnzK6OvD13F2ufRPwx+KFrqsU&#10;UVxcjcBgjdzXq+k6slyokjkBAHavjfw7rU+jzJdWsrDacH5vvV7/APDL4hRarapH53zADcAamhXl&#10;TlyyPXSjWjdHstjfEAFjnkVuWGoBYQGYY/hU+lcZpeppNEpQ5z3rX0udo8ASls8/NXtQqKSujkal&#10;CVjpVmWRQ/PIyQfWnR/OuQPmzxxWdb3mT8vSrSXRx8prVDUiwwPmcqB+NBc42lvwqGW5VFDjnjJG&#10;KY90GQOARmlewXVtCcMAM+nrSPcgAgHkVTa4cEhsmopLsITuJ+tNti0LhvABu4z3NY2q6mpYguKL&#10;3UkijJ31zeq6mjbiHJHfnFPcluw/VdRGd6twO1Yd9qLMrFW69Kh1LVgcgE49KwdT11VQ/NtIPTND&#10;2Mr3H6pqi5278kDnkVzmoakQ58yTIqHUtZViZBJg85PpWHqGtIR94/l1rGbFo9yzd3qhywcD2rNu&#10;r5DwCR+FZ2oa5EsuGOSeRzxWbda6AhKE7SMjA6/WuVy1BPQ1Zb1PMKfXnrUR1EeXlJOB0yetYcuu&#10;AKzb1/E1Tk13JLqwcH+HHT61N29xSkzojqSqDuc8mmtqkZbaX4HbNcy/iEkEebgfjVSXX9nC3HOe&#10;hPFA1sdXLrMYTdnB7fNimtrYjlLCQAkdu5rjJfEONzAk8cgnNU5vE4ijZml2jGBx1obRGnVnff8A&#10;CSxlCvmAkVBL4kh2GNrhlBPWNsE151J4sjXLeaSfY1UuvGyxjJc9OVJoT1KUk0elf8JbAsXzTsCR&#10;1P8A+uoX8aRW+3c4PP4V5PdePUB8tJwM9QDzVC78c3chYK5x0znrSuw5kesT+PY1bf8AaRg85H61&#10;n3PxHjUsRd47EGvJLzxFqFwxCTMOuFz+lUf7SvJSQXJOcnDU+bS4uZXSserX3xUihYqb7hhkY7/4&#10;Vl33xZjhORKeRxhq82kkZjumkbOcDmo5UkJBKkj+Hmjme4JtM7a++Lk7KQm7P8IJOO1Zt58UNUlU&#10;yIQPoTXLssjEsAcgdPSkKN0z2PA+tDbB3epqXnjvW7nlrltpPy/NiqUniLVZny14wJOWqkAf9XjP&#10;1NJ5IyXVm9CpFLViQs15ezOXlmd8nGc9Kj+cqTITwamjhkVWJXgjIPpT4rdnQg8jHOfX1oS1GrN2&#10;ZWWMnDOc/wB0U8wBgSCenX0qf7Iu4MG4z0qx9gVl2L0xkk1XQCpFbF3AIyAOuPatnT9K84Kipxnk&#10;k9Kbb6USBHEuQfXrXReHvDt5cSBR0A7Ck7RQlduxnN4VNwwSCPLHGQFzjmuh0XwXBaqr3Kjf1KA9&#10;PrWza6fBp0YWLBkxy57EelJJLK7eVEpBJ5APJ9axc76I3Voocqx2rLHHHnd8oWMcnA/XtXa+Cvhb&#10;cX+3UPFMYiiHzJZq3LD1b07cVY+HfgFbeL+29Yi3TEAxIw4QV2E13siOGwRxVKOl5EOo9kOM9tpt&#10;r9mtEEcUS4VQMfKB9c/nVmHSTcWiax4huHtrOXJghj4lucen91f9r8qk0rRYbSxj8U+JIfMibmws&#10;Tx9pYfxH0UdfwrO17WLvU7qS8upN0jnGR0UdlA7AdhWNWs0rI2p07+9IreIvEDXEa29vEltBGf3N&#10;vGflTjqe7Me7Hn+Vcvf3KysWB5z/ABHj2q1qDSzMcuQoJyuOv+cVm3I+XaVPHQgVzWvqbOr0RRuy&#10;wy27Hrisi8XDsc/KM8jvWjesz5BOfRRWfMpLHkEd1HaqRm6nQzbtSeMZ57Dp9apTxZBduAD0IrSn&#10;gJ6cZHTFU7uCRMgrnPQZqtzNyuUJ1XbnAPsR0qtJI20+YfoAe9aX2XzFycA+lUbmDDnG3PYE8U0t&#10;Q5mQxq0y5Xt1zV6xiTZySCD2FVYdy5baAM52k8VbtXAGC3pzVaMaka2mwZOCTnHp1+prUW3jKgqJ&#10;Mdvlz+tZ2ncgFSOvIzwa1UcBQAR/38ArWKSLU5WPquiiivuT5oKKKKACiiigAooooAKKKKACnqMD&#10;FIg5zTqACnIueaaBk4FSAYGKTYBRRSquTUpAKgxzTqKKN2CVwoAycCipIk7kVT0RoOjXaKdRRUAK&#10;AScCngAcCkVcCloAOtPUYFIi9zTqAADJxUgGBikVcUtJuw0rhRRTkQselQWLGhJzUoGOBSAYGKUA&#10;k4FACqMmngY4FAGBiigApVXPJoVc08DHAoLSsFFFPVccnrQMFXHJ60tFHWgA609VxyetCrjnvS0A&#10;FORCxpUjJOTUoAAwKlsBFUKKWigAngVIBTlT+9SonPHWpFUCgaVxAnrTqACeBT1UCgpKwgTuacBj&#10;gUUUDCilCk04KB0oAQIT1pwAHQUUUAFFABPQU4J60ANAJ6U4J6mnUUFKIAAdBRRShD3oHohKME9B&#10;TwgFLQLmGBDTgg70tABPQUCuxAoHQUtLsal8sdzQIbRTwiilwB0FF0FmR4J6Cl2se1PopXQ7MZsa&#10;l2H1FOoo5kHKxuw+oo2H1FOoo5kHKxuw+oo2H1FOoo5kHKxmxqNrDtT6KOZBZkdFSUEA9RRdBZkd&#10;FPKLSGP0NMQzap7UhQdjT9jelJQO7GFGFJUlFA+Yjop5QdqaUYdqB3TGlQeopCh7U6igXKiOipCA&#10;eDTSnpQJpobSFQeopSMcGigQwqRzSVJSMgPNADKCAetKQR1pKAGMpHNIQD1qSmsmeRQBEyce1MZM&#10;cipiMcGkZM8iglogop7J6daZ0oJGugYVEyFTU9IyhhzTTsBBTWXHIqR0K9qbV7gR0U5lzyKbQA11&#10;7im1JTWXuKAGkA8GmEEHBp9BAIwaAI6QgEUpGDiighqxGRg4NIQCKkZcimUCIXTaabU7qGHSoSMH&#10;FACUjLkUtFNOwmrkdIy55FPde4ptWQR0jDIxT3XByKbQBGeDiinOM802gBkqZGRUVWDyMVDKm05q&#10;kwG0UUUNEtDXXHNNqQjIwajIwcUt0SFMYYNPpGGRihOwDK6b4WxedrV5EBy2mSj9Vrma6z4OKX8U&#10;yqO9k+R6jctYY1Xws15HZl/+/U/U8Q8ZoYxIvQqSCM9K8v1qD7TNIxzjPf8AWvY/jHpTaT4p1LTt&#10;uPKu3247gtx+hryW/gO9xt55HNfntKPK9T6aq/3rRyaadNHceU8LKN+UJ9K7jwTaNE6hh1UZ75rB&#10;MeZ42bkZx9a6fwzEykSOQcf3TyK9ei/dRwTVm0dXbR7SNoJyO9WjtIwAMj+VMsWMibhyfcVNPymA&#10;vPeuxLRGDuZl9tVCwHeuc1/7ocD5Sex4ro9QDpnBz6gmub1ptuW9vSo6kdLHDeKJss4QA4PIArzn&#10;xZdbdylfu+/FeheJ41QvJEc7+SfevN/GTsNzufvU7Lc56rd9DzzVpnNwTnkHjcetRCdi68YB9qbr&#10;MoFwdnJB5qvE4yCT17Zoexzp2ZfilUsTnAB71ZSbdj5x9Ac1npJjGBwR2xVmP5gWB49u9ZtK+pSb&#10;XQ0IpgSMHI7gGrUU4VRnAHbHGKz45djlh1x0FTxOS3JPPK0nawaLTqa0LYwUbKng1agk3gryBx0F&#10;ZdrKC+PMAUHg5pza15LGO3VWI6knAqGtDRLW5soQG+T0/KpBcWiAO8647jdXPG/upmLPLg+impo1&#10;lnIUKeuOTxS8wWnQ3BrOnBgsYJHqOMGpRrDK37qEYC45Oc1mWOl3Uz7NoG4Y6Vq6f4bcvuu5sD2P&#10;J9qnQqMZNoda6vcO2HVUweCorU0y/u3G2H5gB0C0trpNhZkbIdxPZhmr9uyoMRqAR2UVDdzaNNp7&#10;l6CRjEGkIBx82D/9erMEy9nIPJwelZ0crn5S+M9wOtW7QBxyelS9DaMrsvRTN2655qxFKCQpU8nr&#10;jkVSjBC7gMEcHnOanhkCkcYz2/xqWXctbgqkYxjPBNSLFEy4aMY9Tmq4lBJEqjI6YNSpKfMXKHHT&#10;IpO6Fo9xxslkY7IlIBPrmo3tRHkCEAA9CDmrUUzKcbee/NTgmU7XC+2BTu0RKMWZrxAD92V+7wD/&#10;AJ9aUALiM8HHHvV59PVnLrjBwck+lQyQeQ5CtyemRVRl3MJ0XuiuTkYSPJ7imCAgtzz2JJyKtLAr&#10;SAEcelBhCkE8jHFU2mjCzUtSKziLnCE5x1rb8J+Kbvw1qauJTjcA1ZVrG6zgDj0HWlvbYklsEYHO&#10;a5a0E2enha0oq59K+BvG9vf2EM5nUZAyPeu9sNVMagHrj+dfKnw08bXGl3C2U8xK5+6xzj6Zr3bw&#10;14thmhRlcDK8+ldGDrtPlZ11Yqauel2uqgAOpz6gVeh1MMpG7HuTXD2OtKWz52PQCtS21gBApkBy&#10;a9eLOPW51C3eSDup7TxkbsjPeudTWUB2s/0xUn9sozBDJwTjntQ33LTuas92qOVJ4HpVC61NerEe&#10;+K6rT/Cum674QOpWlzi5jjYly+VJGeo7cV5P4h8Rx2LPGWwFbkkd6hyLlFxVzR1bxAgBDHjtXJa3&#10;4pjRm+bOPSsDxH47QAokw6/ezXC6143zK5+0ZAJya1i0jnk2jstR8VhlJ84cnop6Vzmr+LI1DbTn&#10;BPGetcPrHj4AHNyc54wa5y/8cmVj++6ej0pyIukdve+LkkkZGlwDxg1iX/ieJySJDjocHpXFy+Mf&#10;MZmaRcE1nXPicI5Cy8fSuack3oZ8/c66+8SYl2buuOgzmqV54idj8jYB54PNcrJ4hZm8wkfL1FVJ&#10;dflZyVYZHHPFYuQOd0dTc644AhZ+T0wap3HiNDiMnkHBrmp9UuWHyvgdSc1Xa9knXzHbnrxUcwm3&#10;0Ojm8Qhc5dfYk1m3fieVWxvJyeAp6VkNJI5KgEkD5cdAaaw4AcYPftQgbbdi++vXSgl3JPqCcH86&#10;oy6tdSIwMhYH1NQzF1+bAIxwAeTSOnmqTtwR1z1Bo6aidrjEvZJXIOeeSRnpTHbJ3q3Xs5pVYK2Q&#10;QOMZpGQMSAOBkA9c0hxdisYg8pdjgHpk9KjkVZTt2kADjJ6ipyiGQsAD6jPSmyl1bCoCB0z3p9Cr&#10;qxVlR1QpsBGOSOtNx3GAc56VMquTiRACe5PHNRxgo5Xqo7A09wb0uiIoApbAODkClJYnLJ78CrDg&#10;Ak7OCvGKRlYkKq4AA5NIFoV8Kx/dJxjn0qMklgpGS3QAVaEayD7uR15pklrG7hkYhl7Zp2sDStoQ&#10;GFR904JPI5oigXeSwzjvVnyGP3ecjILCnR2jh2eQYUjjHU0J6E8z3IFt5Vi3H6YzT4YHYdPoAOBm&#10;rdvbsZP3inBJJ5zV22sEPzsOCM8VehDlsylbaas+0EYIPNaMWjFHDEZ+tXLew5DHjkYrZ0vTEuXC&#10;kHk45pOVhRbbKuheH2uJhiIEZ611UcCWUAgiAUY/eOv8hU9npZ0+BVhwHfljjp7U6aIFcAgnptrn&#10;lLmeh1RagtShKVOVTGe2O9dR8PPCMVzONXvYQVX7ikc59aydM0o3t2sGG6jd3wK9I0i1h0+0W2Q4&#10;wOKcUYyqNyLRcKu1DjaM9cVoeFdOiubl9a1WEfYrNfMfP/LRh0Ufjis4q80yWyEbpGwD2rU8Q6nb&#10;SKui6Uf9BslCtt/5bSAcn8waVSpY2pRTdyprWr3mo3zaje/ffiOPtEnZRXP3l3kbWGPermoXYCsM&#10;jnrk81i3dwS7PnscA+tcmrepvKWliC5uEBJzkk81nXT7lIB7djyasT3L7QGUDHfpVOV5GUuRgE8E&#10;1fLYyc9LlK64XMak46k9qhKIAWP55qa6ZSmxSGz94LVN5GgTaTkkdMZzV8pnztsiun2/dbGOvNZ1&#10;5KWj2MQCTwQas3E26T7pzjniqs0cjr5gTGOlWoLczdVXKrMyjYzE54zmq0iAt5jEHjoM1caIuCXB&#10;9+aieJBgE4BPHNHLqWqiaKrEE4JzxwRU0UZwNrY+maS4hiMmc9+MDrT4ZSjrGh57bqaRSk2jY0xE&#10;BWNnAGM726ZrTV0CgbEb3K//AF6xrOcK+1WwenJq+rREA7x+RrROxvF6H1xRRRX2586FFFFABRRR&#10;QAUUUUAFAGTiinIvc0AOAwMCiilUZOKAFQYGadRRUbsAp6jAxSIM806h6aAFFFAGeBVJWLSsORSx&#10;6VMBgYFNjQKOlOqW7jCnIvc/hSKMmn9KQBSquTzSAEnAqQDAwKACnIvekUZNPobsCVwooo61nuaC&#10;qNxxUyKFHSmxoAMmn0AAGeBT1XaKEXHJpaAClUZNIBk4FSAACgtIAMDAoopyrjk0DFVccnrS0UAZ&#10;4FAB1p6rihVxS0AFSRxnqaI4+7CpKlsAAxwKKKVVz9KkACk09E9KVU9uKfQNIAABgUqqTSqnc06g&#10;sAAOBRRShSaAEAzwKcE7mlCgdKWgAoopwQnrQA0Ak4FOCetOAA6CigpRCigAnoKcEA60DukNAJ6C&#10;nBPU06ignmYAAdKKUIe9OCqO1AhoBPQUoT1NOopcyHysQKB2paKKnmZXKgooopDsFFGCegpdrelA&#10;CUU4RsaUQtQAyipPJPvR5HvQBHRUnk0vkj2oAioqTyPejyPegCOipPJPvSGFqAGUUpjYdqNrDtQA&#10;lFFFABRRRTuxWQhRTSFD2p1FPmFykZBHUUVJSFAaaaZNmMIB6imlPSnlCKSmNNojII60VIQD1FNK&#10;elA1IaQD1ppQ9qcRjg0UDsmR0U8qD1ppUiglqwhGeDTWTuKdRQIjop7KDTCCOtACEA9aaVI60+gj&#10;PBoAiZQ1MdPWpWXHI6UhAPWgTVyuQRwaKkdPWmEEGggQgEYNQvGV5xU1BAIwaadgK9NZc8ipZI9v&#10;IFMq9wI6Kcy55FNoAa69xTakprLjkUAMIBFMIxwakpGXNAbjKRlzyKWighqxHTZE3DNSOuORTaBF&#10;cjBxRUkqdxUdABTGXB9qfQQCMGqTJaI+tMIwcU8gg4NIwyKokZTGGDT+lBGRigCOkZdwpSCDg0UA&#10;QMMHFJUsqZGQKiq07oApHGRmloqdmZtWI6KVhg0lD7gNcc5rrPguAfFkoP8Az5N/6EtcqQCMGus+&#10;Co/4quYMP+XJ/wD0Ja58XrhZryOzL/8Afafqcn+1N4Yez8QRa9GMRXsIDEDpInXP4Y/WvnrWIdty&#10;ynPPSvtH44+DX8Y+BbmC2QG5tQZ7cEddv3h+K5FfHniqzkSYyLuBHQ+lfDVoclZ9mfU4pOM1I5O+&#10;uZLaRRkAZyfY11HhS4aRFAwW2g/Wua1WJ5E83YGXqRjJrR8J35UhC+AeDjsO1dmHlpY8+p7zuei6&#10;bPlCmMEetXJsbOvWsXS71ARyenc1ozTKV++QB3Fd0XcxZTvXxn0HU56VyviFtxJC565roNRuVjQg&#10;4z71yuvXjsX2uOPu46UO17mDu3Y5HxNPG+ccZz1rzTxqrFS7npwMGu+8STqSfmJIHIzXm/iuYl2j&#10;LjBPQmpt2Mal2tTz7V2Kzl3OcnnIquhUsFHJHpUuqDM5XBOO5qsn3yQwXI4B703tc5lcuW5Z2K4H&#10;A4zVmJwqhVIOSOtZ6OQo556fe61agUqd27tzk1DTsVFovwSkSZ3cd8jpVoFY1EjMACMuSaqWoZsD&#10;AwOenJqVbO61OUKQYoF++pGC3+NRIvltGwkt1e3igQx/u2OcetXbLRNQuAv7gIvcsenvV7S7G1s1&#10;ARc7eQxFacbp1zyeKhu5qqae5Vs/Czb2kmvQNvDBV61s2ml6fb7RGm4dixqG3kAJLtnPpVqNiWBU&#10;Zx+NQ2y1GnFFuBUQbIlwO+O1TrtCl9xOc8VBGHPAXHsBU6qwwoU/lU7DbVySAru3ZOQOhqQHEm1C&#10;c45IHtTPLbG5Thj1zUqDYeuTnpS3FctQqqEEZ6Yz61agfYc5qlGxJVSD6kZFT8H7shHHr071L7FX&#10;00L6NkgsuP61ZRVJUbQSetZ0crAEeZ9Oc1ctrpAF3MCwGMe9IpSt1LDAKdwHHSpYTIV54I6A96iM&#10;6ucfripLcqExJxk+uKNbDurksUzGXKn5R17Vbj3Z6DGRiqqeUMnrU0QZgGDnGc8HpUsfNZFuGQ9A&#10;AcdqkeBZXUKSCTx7VDCCFyOqnIzVlGAUNmkrA3dalWW0eP5icE1GirgxuD2xmr6gy4VlBP40yS2Q&#10;j5B1GRmmpWM5xUmVYVCuNqgk/wAqnu7cgFo+BtzwKIrZkcFVxx27CppwWGzb0WibTYUXy6HPz3V1&#10;pl2J0Pfhq9I+H3j0TRxrJMRgAEZ/KvP9ZtMruZAV9M1maXrt1o94NrbVB6Kf1rFXjNNHdGppZn01&#10;pni+B0A3c4HU1qReL4VUYl7c814Ro3xBXy+LkD6nkfjV7/hZSRqwNx9Mv1r1KVRtGbsj22TxvGow&#10;JxkdxVd/iFboCWuBnHc14hdfFJEXAufmI/vViap8W4I9xa76g/xcYzWznpoCaaPoiT49appGmS6V&#10;ZamUgn4kRXIBGMYrzjxn8V4EDiW7U55HJrw/xR8cLaP5Hu8BcHiSvN/Gnx7EwdLefcx77+TmoTu7&#10;jdTSx7T4j+L8YQrHMD2BZj+VcXq3xNiaNgl4Mk/MxNeH6n8Wbq9laONpME9dx49xUEGvaleFWctg&#10;nJOecVpzJHO5Xep6te/ENpm/1innAzWfN40uJnCwsNp44rjdKhnlO+Vn+ZuAWrc0+wcEMwP0/rWc&#10;pmbua0OqXN0xbcPXC96twtcO27f06iq9tZjaCIzkDkgY4q7FCYgyq2TxwaycrkW11QowxJdCSR1J&#10;6UgtVI3AkHOee9STqhUAZHHO080ka/LuDkMB83HWpvoTeN7CcDqpKg8n0pJVAX92Nuegz1/zmnrv&#10;HDEgH3oYGbLkAY6DpQVHYhDTMoEijcR92kdSyFiMYGBU2zD+Zuz2wGpnlFvmLFRu5DGlfSwXIPKC&#10;4B7DqKdKTgmNfTODSuucpkED+I0gjRlABH1FDK0WxBgKSpP1NR7AJMqDgHoOatSQK5+/xk5FQqsI&#10;JjDtgDnJoVrAtURuIuEwcEcnv/8AWpjQopwOQR3qYQruGWJyeB61HOBEQiNuJHfmjYpJ9Sowdm3A&#10;cryBQsQXcMHJJLDOeKn++SwIyBzzUTMd2YweR070xLRCIQowAcgk4BqN0ZxhjycEYPNTKm0MUGc5&#10;x65pRGrcBiT3xQthK9iNMbNmBgng4pY4xETu556Ef59KlMYGFUk8cHGafFCRlSC3p3xVaMW2hCkI&#10;JCMxG5sjPOfyq2IAW3HJ54yalht0XavToanS2RXJXdz6E0t9hbIjgt1PyqvTnPvVq2hbcVxkgDjG&#10;KfbwlWKgE845q9a25UAqD23epoRlKVx1jYvPKE2nAPPNdd4e0dLeD7U0K8fdBPBNU/Dekid1JGRn&#10;jiuoFtBCqwBflXofespz1sjanFRjzFORMtyCSf4vWoDADIdy7c561oXMRLZUjGeh7VDJblnCsM4P&#10;XPFRHQJybdrl/wAJ2ix3Pnufmxj2rr4mjCbjyK5jw2oWbCHjtxXQtIqjYASewNaXSRld3Q5C8l2H&#10;TII+6fT3z7VLcyJFEEAwFHJPf3p0cK2lozSNh2+8CelUb+5JGxGOOASTXJOd2dsbQjZ7lC8ut77F&#10;X+dULgFiQQdx/KtJbe4lfEMRdgMkgd/wq1b+E7u6IeX5Bkfe6/lUOcY7kPmlsc41s0g+demAPxzS&#10;Nps0rKI42OOm0V21r4V02NQWiLso5LdM+tWxpkEONsIH+6AKzliYp2KVKdtTzlvCl+7fLayZHUkc&#10;UHwXqjjabfAXOP3gyPyr0k6ahBITnHNMOmjaC6Egk8VP1stYdrU8un8Dah80flAn1L8Y/Kqc/hHU&#10;4I+LcsO/I5r1WXSYwd/lHHaq02jFgCYsDGMVaxQOhpseR3mi3UK7TZPwcNgVmXNmYgP3ZAzyGr2O&#10;48PIoKmIcjnI5FY+o+F4yjFrYMe5K/8A1q1jiE9DJ0H0Z5TLZMp6HCjNRFmwNzc4/hFd1qvgxZGL&#10;iPacdVGK5rUfDN3ZSEojyDOcDOa2jVT6icJQVkUbW5Kt5jkDjgVox3alAd4/E1lSo6SbScMDgoxp&#10;Wds8N+ta3uODa3PtmiiivuTxQooooAKKKKACiiigAAycVJ0pqDAzTqACnqMCmqMmn1MmAUAZOBRT&#10;kHektFcBwGBiiiihK7GldhT4kyc00DJxUyrtGKcmWLRRTkGTmpAVVwKWilUZNADkXHJpetFOQd6A&#10;FAwMUtFFQ3ctKwU+JM8mkRdxqYDAxSGFOVc8mkUZOKfQAUUU5F7mgpIVVwKWilVcnNBQqL3NOooo&#10;AKeq45PWkRe5FOoAKkjj7mkjjzyalAxwKlsAoopVXPJ6VIAq55PSpVT1H4UKncj8KdQUkAHYU9Vx&#10;yaFXHWloKCiinKmOTQAKnc06iigApQCelCqT1p4AHSgaVxAoFLRSqpNBVkhAM8CnBO5pQAOgpaBO&#10;QYA6CgDPApQhPWngAdKCRoQ96cAB0FFFS5FKIUUUVN7lBRShGPanrD60AR4J6ClCMe1SiNRTsAdB&#10;QBEIT3pwiUU+igBAijtS4HpS7WPal8s9zQA2ineWO5pdi+lADKKftHpS4HoKAI6KkwPQUYHoKAI6&#10;KkwPQUYHoKAI6KftU9qNi0AMowPQU7y/egoexoAYY1PammEGpNrelJQBEYW7U0ow7VPRgHqKAK9F&#10;TGNTTGhI6UAMopSrDqKSgApCoPalop3YmkMKEdOaSpKQqD2qk0yWmhhAPWmlD2p5Uikpgm0R0U8q&#10;DTSpHWgpNMYyZ5FNIxwakoIBFAnEjoIB60rKRSUEjGUikqSmsmORQA2msvcU6igCMjPBpjp69KlZ&#10;c8im0CauQMpWkqV0x9KjZStBGwhAIwaheMqcipqCARTTsBXprL3FSSJtPFNq9wI6Kc645FNoAYy4&#10;pKkIyMUwgg0AMdc8im1JTHXByKBNXEpjLtNPoIyMUEEZGRg1DIm05qYjBxSOoYUAQUUrDacUlACO&#10;uRkUypKY64ORVp3IasMde4ptSEZ4NRkYOKYhrrnkU2pKYwwaAEIyMVDIu09Kmpsi7hTTswIaKDwc&#10;UVTVxNXEYZFMqSmOMHNSuxAldf8ABUf8VbLjH/Hi/X/eWuQrr/gsdviyU4/5cn/9CWubFu2Gl6HZ&#10;l/8AvsPU9PniEqlXAxjBGODXyl+0R8Nz4Q8Vzx2sJWzu8zWrbeAD1TPsePoRX1gxDDg9etcj8Xfh&#10;/D8QvCE2loALqLMtm57OB0+h6V8niKftIabo+yq0/aU+U+GbqIxu9rLGCN3ymqEckthc+YikITzx&#10;jFdR4x0C4sriaKSExyRyFWVhyrDgj65zXOMDJGY5QM/xZrlozszypp/Czo9H1zMKlsknvmt1dWja&#10;HJOCR3rznTtSeymMDv34rXg1kb9vnED0JzXpxkcslJbG1quooys6scHpntXH+ItTGGXecDHbrV/V&#10;tScRkJg57jnFcprt+rZHb6j1rZW3OeeibbMTxBfmSN2YkZ7+1efeKLpMMAMHPH0wf/rV0/iPUIyD&#10;tbA3dj1xXDa/eNO5RnwQelQ9jnk3exzd4xZiQ4znqR3qupZZeecYzipJ0MrfJnB6kCk8tywG85bH&#10;UdKHbYyadrEsSI78Y+XoTVu2QliCRtJqrFGYzuc9asxLI5AI4xhSB3qWrlK8TX05omjCtF0O3OKv&#10;IAHBGMdPSqVou2MQ78MBk1ZWQx/ecZ9z+lZPc7FZR1LkTSMhZR0PAqxaMQx38gjJxVKIkoVLZz05&#10;q3CJVBy3zY6GpZLdmX4MIA6qOh4JrRs2UxkKCDkDJrKtnYDDnkD9auwGVEB3DJ9R0FJkJpq5qW74&#10;zGWyezVZUqo3n1xWfGz8ADPuDU8cjgcEY781Frj8rlzjy+AOuetOjxgEc465NVrdJS2w5PORg9qt&#10;wIWYbjjjGPWp9CebQkRVH3Wwcj5vX2qfaAAG5JNRwoeM/lipURwTnn0z2oYJq44FVHqOhqaJ1V12&#10;4J6EdKhJCffcDJ9Kmj8gIDE270IzRawKfvFhJdj5Jzkg4q1DIJQAwO7v71Uit7jZkxOST2jJq1Gk&#10;jPhbeQFep21LSZXP0J45UwAUHBG+p45WGWBIH16VSZZIj+8t5VU9/LNTpcoqFXDL6EqQDRy6DU0a&#10;UZVuD0z2PapIsbsFzWbBqMKnbvJwercVat5w7/u+QemKlwYKoramgGITB6t09qfE67RnBz0PpVRZ&#10;GU4xnpznpUgcNGG5qWncbnd3LBlVRxt6DimSSBl3Z6DoahEwJzuIx144pTP1G4AA8mi1ugc3RFa7&#10;UScKfqK5fWrUgblG057V1TsjjBcHnoDWVq9sjIee3TAqJaHTB3icodZktSwZiB65rJ1Tx41rO0Pm&#10;nkZBBq74isHUFoOV7EeteZeMYrk3LNGzAg9q1pTsxTbSNnW/i3NbEqs/POFDjOK4nXfi9dySMscr&#10;dMHnFZF9Yy3W53LBgwwO9UH0dlyAjdcnB611J3Zmppoq6n4s1PUpS4lPJ5wcd6q2dvqF2C1zIx2+&#10;pzn/ADmtWLQWMZaSI/fAyB2rW0vw8Ioz5kZJfBxWnNZCvzMoado5faxRevFdFp2jvEd3lgqeMGrF&#10;lpWSFKYAOV7YrbgsXO3Cghfvcdalu4ua61IrG1QBABzn8q3bG1YIr4OO/PtTLSxjdl2kAgZ2g1qW&#10;tuI4thIyDn5vpUt2Qrq4trauT5qAjvzjtVkqFTeQDg4JpYQ+ArHp6AU9XjYmE4J9qh3uO8UrIjBC&#10;rvkjBB6GhI3IIUYKk7jn0qTy2ZsowAHUHmm3AYuCEbhsHmjqQ3ZXZGUy27aSR2ApiRlMupBBPIJx&#10;z6VYkQTYk3kEY4z2pp2gckE+nqaEw2fkRPHgg7h74701kJkAxgHvnpSzHLAZPJwCBT8HAAb8c07i&#10;1dyuY32eUiA4z1GKb5SINrYAHB/z/SpmbDYAwM+v86jlQyAqDx/Lmi5WltCJ41yZcg47+1RLiOUs&#10;FyduMirO1gpYKSP7uaiYqy/LCx456GmnoO92RyFVO5xwOMGoGiVY1IXkZxU4kUrjnB6ZHNMnJJ3b&#10;CQByM80CbTWhFIq4O1OnXHembDne2Bjpz71M6SlAUjOKZKgJBzgY9KaB90RPhnHOc9TSwQOZGPvU&#10;m0LGVK5x3BqSLaDkEDI9RTuQm7jFjYttO4YPcVPDEVOfvYA4Ud804LG3O7JJ4qaNEifcGyQOBR6j&#10;21CGJt+CvX19auwWzBzuXPY4ptsoZwFBBLdCPrV+FCcqWwWU96NbmbS3IY49syqykDPA9fWtXTrE&#10;OwO3PcjHWoLO327TKQ2V5yM1uaVZr5m/d064P8+KG7Izim2bvhu0S3tzNs244wavPGCpyAe+abZJ&#10;+5WFEIGO3vUzFSCBJnBxg9q5HrI6b6WZVlBY4K4Ax0pqQhui43dRUojbAwo4PGatWdkSyhQTk/xD&#10;pVt2RlcuaBZ7I/OYAAfpW9pVm9w/niPP91cfrTNE0aa6ZY4lCqB82RXQSS2emWyQxrgD7uO9ZTmr&#10;XZtSg73Rny6UWGbhzgDgKev41F9gsS4VLZZG7DGcVZBnvmy0LFCc4LYH19ac6Swgh7xVXpsjGK4a&#10;uKhFWR208LUm7sSDT44PmkEcXrgg5qZpraJd0RL46HHFZeoatZ2pJVhnbwSaxr3xgqkxxl2GB9K5&#10;U61Z6HV7KlR+I6a51IRx5VFBqCTU1H35x8w4AX/9dcZeeK5JGIEgUH1fOKyrnxSSMy3ROD0B61rD&#10;CVZbsTr047I9GGtRISvnkYHQGmtrEMiEfa8cc5YV5hJ4rK5Ky54/Oo/+EvmChvMwO355rT+zp73I&#10;eNjb4T1OPU0JUx3YIBAAyOmKsi5EvylkYdwCRXlCeL52IwxIBwcGrlt45uCoHmFQBkjNTLL6q1TK&#10;hjKT3R6bK0LEI1vz2281BPaQT/KmCc8qRXEWfxBZFCM2cd91a9j49tGb978vYZxWUsNiYeZoquGm&#10;aF7oCSDGwfgvWsTUvDO9S6xd+dv866C08TWlygHnqM+rVfha3uV5cHqMr/hWft6tP4kNYelP4WeT&#10;674OSQ7mhOc8EYrBbwdfBiFugBnjMea9u1DQ7W6H7vBI6rnvWW/hNWYlYOPoa64Y1SjqYTwklLY9&#10;oooor9QPlgooooAKKKKACgDJxRTkHegB3SiilUZNADlGBS0UVG7AAMnFSU1BxmnUMAoopUXcapaI&#10;tKyHxJ3IqSgDAxRUbjADPAqQAAYFNQd6dQAdakAwMU1B3Ip1ACgZOKfSKMClpNjSCgDJwKKkiTPJ&#10;FQWOjXaKdRTkXufwoAVRgUtFABJwKBpXFVcmn0AADAooLADJxUgGBikVcCloAKci55NIoyaf0oAK&#10;fGm45NNRdxqYDAxUtgKAAMCiilVc1IAq5OalRe5FIij04p9BSQU9VxQqgUtBQUAZ4FAGeBT1XFAA&#10;qgfWloowT0FABTlTuaVVA5paBpBRSgEmnBQKCm7CKmOTTqKcqdzQQ3cQKTTgoFLRSbGohRRRUXuW&#10;FGCegpyxk9akWNRQBGsRNSLEop1FAAAB0FFKEJ604IB2oAYAT0FOCHuadRQAgRR2pcAdBRRQAUUY&#10;PpShGNACUU7y/ejYPWgBtFP2L6UbF9KAGUU/avpS4HoKAI6KftX0o2L6UAMop+xfSk8sdjQA2ine&#10;X70hRh2oASggHqKMEdRRQAhQHpSFD2p1FAEZBHUUVJSFB2oAYQD1FMaIHpUhQj3pKAIWRhTasEA8&#10;GmNED0oAiopzRsvam0AFIUB6UtFUmS0RkEdRRUhAPBpjIRyKonYYydxTakpGQHkUFJjKayY5FOII&#10;60UDauR0U5k7im0EDWXPIptSU1lzyKAG01lzyKdRQBHTHT8qlZc8imkZ4NAmrkBBBpKldO1REYOK&#10;CBGUMMVC67TU9I6hhTTsBBTGXBqRlKnBpCARg1YEdIwyKUjBxRQBGRjg0EZ4NOdcjIptADCMHFJT&#10;2XIplBLQjjIyKZUlMZcHNBJHKmRkVFVgjIxUMibTmgBtBGRiiimnYTVyMjBxSMMinuO9NqyCOkYZ&#10;FOdcHIpKAI6KVxg5pKAIpVwcgUyp3XcOlQEYOKpMAoIyMUUUnoyGrMjrrvgwM+K5Rn/lyf8A9CWu&#10;TcYOa6z4Lgf8JXLk/wDLk/8A6Etc2N/3aT8jry//AH2n6nqKrjvS7Mj5QM49KUKep6UZ2ggc18yf&#10;bPVnz/8AtSfCD7PJJ470i3xBO/8Ap6Bc7HPR/wAe/vXzfq+nPZTCUpw3r6V+g2s6XZazpsumanbL&#10;LBcIUkjYZyDXyL8efhBe+A9bktTGzWkxL2c2Dyuen1Gea8+vT5Jc0VozkxFK3vr5nims2rxqLu3B&#10;46YHaqMOukIRuIY+prdu4DE7Wk6DB6ZXvXHeI7WbS52mCEx5OPauijU0szy6v8yNG419TGYjKORx&#10;lqwNd1FfLYL1xwQfesvUNTdgXMgQdAMe9Yd14jkRX8+TcF5DdxyK7U9LnFVd2ReINUZ8hm+mTXKa&#10;nMJvmQ81o6hqlpdHAmHJ6HNZ81v1kRgVxwcU7owavdsznSRVLlcc47dKQouAzKTyR16VceLICjGR&#10;0IpkVuu8gIM+xpXuS1d6EUEW9toA+hrRsLQQDeev900lrZbX8yV+fcdOKthBuAZwahyNKdNp3Y9l&#10;Tg4578VJGAxwpx+FRxx4c4PYVPFCVxhD78VCfcupeTJoFGMBSferlr7HkHn3/wA5NVY16Y49QKt2&#10;wG7cFOT04qepFrdS1bxKDhnzx6dKv2pXZ827HvVW2QgnByDjjFX4onDDJOD6UmK9ndE9tt2EYI4y&#10;BirEKSFMjoegIqO2jESs+75frTxqEf8Aqo13EdB0xSSIlNWsy7BCUbccE98GpvOghG4y85zjvUen&#10;6fqV64aVjDH2461t6f4etowH2Biv8R5yahtIpRbWhnww3dyd1raEqf4pBir8ehTHHmSkA9oxWvFY&#10;khRHHjnJ46VajsWSME5Gcdqhy6FuCMq20G1jwxgDY6k8/jzWhFaRvGNiADOMAVbFpt5DZP14qaK2&#10;+XcX56cCpbbQlo7WKSWjs4LKDnsD0qaO2GQjYzjjirSrICWMRGDgHjmplhVnIK5HGCDU3HfsUTAv&#10;zKUBHf0qeG2QLuB69KsC3jRyQntz3p6xxRxnarA5OQOc4p3FZrVkDWUG3a8SOW9cUweH7NyQkYXJ&#10;zlcr/IirrKG24X5SM+9TLBuO0DOTzilzNAkmzKfRAHzBdygdMFt38x0pJ9Ov4HK2zRyLnPK7SfxG&#10;fStcxiNsCHr0waXy8ZRhyehPajnYWRhNHcxsENpJyc5Rgc/Sm+bDgxsxT0Drt/nW60BUBlGD6+lQ&#10;S7MEFB0wS3I/KhSuCXKYNzNsJYNt47Y9Kp3d8ix7ZdvAxuPU1s3kUT7mTZx1G0fyrOubAyEKsQ4H&#10;9yna61LjUkjkteuHmgcJE/PfBGPpXA63pqSsVK5IO7I616zeaP5jMNpBzyCtYl94as5M+bbqe4O2&#10;nGCiynKcjyG+0SJZNqJnd1yvQ1myaSZ5mj2nC8fdxivWrvwdpxORbc9TnmsnXPCcUMHn20IBVcfd&#10;610RkkZtS3ODtPDL8s/3Q3ygjOPzrRs9FRSPkJIGeK3LTT2lIAJTGM8cHFXU0ld5d2BAHp1qtioS&#10;0Mez0gcFk5bkZxxWjDp6LHsROAvXNaFrpXlnakeQO5qwtiVOzjpxlf8ACk3ZgrtFW2s4sqwAzjg+&#10;lWltSSI5Bk4GOe1SW8Sxkqh6e3FTLGzEOxzgEAYqGVFJq5EkaxryoP6UCNWdkOTjnjtUkMKguJBu&#10;3DgUbVgPyv15K47UCTvvsNaKQoziMkE8AUyQSbdnTjgGpiIycsAG+vFBUAbgwzngkUcwNaaMhhiM&#10;W3AwMcAmmTKgQqr85znHrUrxTFVcD6g+lKqow+YYPTntT6gl2KzqPLVSAT2IHWmPGwA46jA5qxNB&#10;KzglhtB496aq7QVLA5HpijYLapMrsoC7Q/zMcbgKRYkX59vGfvDvU7RpG25kBJ4LZ4prr1QE5yKE&#10;xqNtivKMv8pO3qe36UxGOQAMHPRRxTzuLHBPIwDjt/jSiJkXerYxn5j3piXvPYroXLPsB4457VGy&#10;kyBmyvvVhsoMqMFhyzHNRiDDEtLkE5AxQPtciK7cCNvlz6fzpCPLUGRScnkVN5bAbnBOOAKjMH7z&#10;BfooPHamJ7jSqooK4wT1z1/xpyIrZKJuIPOKesR2ZJ6e1SQwbNrAgqy/TOad+hLvzD41cKHQYGeV&#10;yOtWIrcSFT5KjA+b6etNit0RNy9zwCeantImQklOe+e9LToTs1cktbeRQwIyem7NXYYgrb8cEVHa&#10;oqx5bOW7AdKtQJIq+WWBA6Yp2ZnJ6ktnbvM2WXhegzxXSaFZTM65Cjux9DWTpls8swKphR2x1NdX&#10;pVsYYC4jxu4P+fSoqSSVioWWpatoycsCeTkEnp7UohQnvknJ4yfxqcW6xKAR14x2qza6YZgrhcE9&#10;PYf5Fc7kitW7JFaGy80Aheo7Ct3RdEUqLidSoHb1q1o2gGAeZKS3OQuOtbAjhtczXTjHYD0rkrYl&#10;R06nVQwsp+8xbG3ZU2QqI17t7VHMttZ5ZzvbOcvyao654vtreNow/TsO1cR4j8f4DJG4bI9cGuRK&#10;vXl5HpWw9GJ12seLYrdSqNyDyK5XVvHUr5JuQp9FbnFcZqni+7mcAyKBnsc/rWHd69JO5kL8nqBX&#10;bRwKW5zVMXpodVe+N3IYhjnBwT+lY954vu2PzPjkjg8VztzqjGYBlIJznNVpLxJ1y8mPQV3woRjo&#10;kcU685vc3LjXmly5mOOgxmom1XaeWyCOM+tY32wspU9vu+lNErscrJgDqMZrZU0YSqSubI1EED5g&#10;cZOBTm1AbQ2SOeDnNYxlK8wrnLckirFv87lMgZPrVqMUriUm0acN7nkP1HY96kS7PJVufT1qlDGk&#10;fyh8/hVy3SPZsbueuaTSCMW1qTR3so6jDem7pVi31WWN8EEYGeDVdFOAi56/xVKUhUYI6+9TZMvl&#10;ktmaVp4kuLf5hIRxz0rc0rx1cLtQzDjkZbiuTiNuzEbeB0FSLbplXViM9wOlZToUpbounUrQejPS&#10;9K8epMB5inJAzg5rdi8WWEkYcS9a8gjae3cCOTec5BPFWl1u/jUIGIA4wBXBUy6Enod9PMKkVqfV&#10;dFFFfpB82FFFFABRRRQAAZOKkAxwKag5zTqACnoMD601Rk4p9TJgFABJwKKcg70lorgO6UUUUJaj&#10;S1CpYkxyajRdxqcDAxTkywoAJOBRTkHGakB3SgDJwKKcg4zQA4cDFKgyc+lJ1qQDAxQAUUUVm9TR&#10;KwqjccYqYDAxTYlwM0+gBQMmn9KRRgUtABT0XHJpqDJz6U+gtKwU5F7mkUZOKfQMKAMnFFPRcDPr&#10;QAoGBilAycUnWpYkwMmk3YByKFFLRR1qAFAJNSIn5UiJ2H41IBjgUDSuH0p6rjk0iL3NOoLCgDPA&#10;op6rigAVcUtFAGTigAAJOBT1UChVApaCkgpVUn6UKueT0p9ANgABwKACelKFJp4AHSgkRVA+tLRR&#10;UN3LSsFFFPSLPJpDGqhapFiA6inAAdKWgAAxwKME9BShCetPAA6CgBoQ96cAB0FFFABRQAT0pwT1&#10;oAbShGPangAdBRQA0IO9KFA6ClooAKKUIx7UojPc0ANop4QemaUR99tAEdGCegqXyyOmKXYfUUDs&#10;yLB9DRg+hqXyz3NHl+9AWZFg+hpKmMZ7GjYfUUBZkNFSmM+gpDH/ALNArMjop5QfSk8s9jQA2k2r&#10;6U4qR2pKAGlPQ0hVh2p9FAEdFPKg9RSFD2NADaQqD1FKRjg0UAMKEdKSpKQqD1oAYQD1FMeLPIqQ&#10;qRzSUAQFSvWkqdlDVE8ZXpQA2iiii9gauNZM8im1JSMoNWnchqxGQCOaaQR1p5BBwaCAeDTBOxHS&#10;MueR1pzKVpKCmkyOinsueR1plBGwjLnkUypKay55FADaay9xTqKAIyMjBqN07H8KlZccimsMigTV&#10;yAjHBop7r+dMoIGSJkZFREY4NWKjlTHIqkwImXIplSU117iqAbTGXB4p9BAIwaAI6a69xTiMHBoI&#10;zwaAI6CMjFKRg4pKCGrEZGDikddw6U9x3ptAiuQQcGipJUA5FR0AHWmMMHFPpHGR9KtMhojYZGKZ&#10;UlNcYOaYhpGRio6kprjBzQA2opUIORUtI6gimnYCCigjBxRVPVCauhGGRiur+DHHiuUn/nzb/wBC&#10;WuVrrPg0v/FVynH/AC5N/wChLXJi/wDdZryOnL/99h6nqL8jg84pFUkYJoBGcE05WBJwOPUV8ymn&#10;ofatWEwevPHqK5n4ofD3SviL4cl0e+RBKoL2sxHKPjj8D0NdQx+XIqPIbqM5Pak4RlFxYt9z4N+I&#10;PhG70HUbjT7yIpNBKVZSpHIPvXCa1pq39i6y5wBgg8H619wftB/Ba28eaNJruj2qrqduucBR+/Xj&#10;g+47GvkTxN4evNNu2SS3KspIdW659DXn8roz5WediaPJK/RnhviOxktZHgaTkE7TjrXJaxGV3CMY&#10;B617H418MLewm5jhyc4Jx0rzLX9FmRyhhOQecV30p3PJrQs9TibuFpfkViz7gFxW/DZrDaR2xh3Y&#10;XkntWhpWhwSJ9rePOCQDjvU1xaiBfMGPwq3K7FSp2VzDn0+3B2he/JzTGtxFLt8sc45rQcYLq6YI&#10;9/eoZoBI2A2MDrSbY3GFm47lVhu4AAB4pdgDgDGQeCDT5UIU45wcdKPLUKNzH2pGUm7kgDLjK9vy&#10;NSo0vRmHTPSmovRgePbmpVjLMCnpz60ImUm0TQKUHmNnJPWtC1WMsDKOCPlNVYI0eTaF4B6mrMck&#10;UbeWrbgDx7VLM9tS9ZZRgWPtyPpVw3UUTqg+ZiPwrKQzzttJ4zwBWxpOitcSCVuAD3qXbdmbbasg&#10;06xu726KbyUbp1wK6TTdEtbRhxuOAf8AOal0rTkG0IowBjGP1re0/S0YqABn+HPeolI1jCy8yOw0&#10;7g9+Og7VoWlkiJuZQDnnFTw6eqIAQBkYOO9XIrVEXa0YBxnOKxbdzXUgghZTkqMEYBqc2gccvz6Y&#10;qbyV27SjZzxgU4IdpLqR9aWtyLrqRmFUVQGx7GnR2/DAuPm6e9SpGG28Y9SRSyy29sn76RR7mk7s&#10;aa3Yx4IwCuckHggdOtEWY1KBRwOD/jVabX9PiGCxbHXYKq3XipEY/Z7QyAEZZjimoTfQhzindM1C&#10;u/5jk4PORSfMwI3Ec9x1FYh8VXinKQovHUkmoX8UalvDOseAewNWqMyPbQaOjT5j94khTjHpVyMj&#10;jJ/HnmuYTxVdqwKxx8Hg4xVi38WMxC3Frj/cb+lJ05FKpG+hvqrFtzNwCe1DRhh8pBO7GapWevaZ&#10;cqNs+wns4xV1cbA6MPqtZtNM2T5loEysp68Hp71Smi3Hcxxjpx1q677WDOCCcfeHOKhlCmXhSSOn&#10;vSWg5WaKM9uNw3lSMfMD2qtLar0UBdwxnua0pQgLAoOMZx1qF4vNIOwHB4qlK24rRvYy5bNQvmMQ&#10;ee454qjc2SH90kWSRg5FbTQhiQB9AR3qpc2wkPzsQQQcBjTTuzWJz95Y/uyyoOmKzrvTRNbMrEcL&#10;0NdHcxZADDOGz07VTurR3x5ox2yPrVJlaM4Sexit8lIwp3c4HWpYII2gARgTmtTXdMCTEqoOBkjN&#10;Z9u0dvIHCEITyMfrWt1JHOlyy1J0tzs2jjkdqWSFSAwH8OKepk++zAihgFJXOc9OaV3c0aRXUA5Q&#10;JgHuBS+SS2T2XJxTysidBxjjIpUBVgwkByOg6UyYO+5DJEpYBfu84zxg0rrEjbGX6e9OaMk9CR2p&#10;8ql22kYAHpT8mLroQ7AoKAZOeMikaMbcEDJPNPlV5B8oHH8QPJ5pDEQobzBxyTnpxSQPuRlX8whm&#10;+UqOKUoCNykZJ5z3qcKpfHXjjj3pj+XgkYOOvtRdFEDooUpuGM8FTUbgI3lrJn3x0qWflQAQRnOB&#10;TSsa8kEE8gn/AD9KL9RX1IJcGQjB68gVG8jCYFR97IJIqzsXAZTu3evNRuVkXcY8f0ppis1uV1JD&#10;kSMDk9cdKjCE5KEkZI5A/wAKnuEIcOj7eOmOMUxItiB0Jwc4AHaq0sVrazIpBIIwQRkdRimzMDGw&#10;jQdOVxzT3Hyqk3BJwcZpvlop5YZPJAoW4m7pjX2R4bzASOxpoVEYuFGSckGphENm5RnPUdaDtR8C&#10;I5PPPTFGzC/USEO52gceg7ipVhCy5XpgHAX2ojB3ZVMcdQOackfWRup4AOKOom2OGcZJ6n0qzZIJ&#10;G2kcY5OMVFFE4ZWQ4OMkVft41dRnOT3FCM5O4+OICRVCZHsKv2kKtIcAgYzk8fyqpbEgGMA8cZAr&#10;YsLdAuw8luKbdiFqX9DtA7jCnJ56cda660snijjjKZDLyQMcVmeF9Dlv76KJU2gnnI6CvQbjTbO3&#10;8stGNgQKM9BXNVkrm9Om2rIwYNPMu1SOpGQOp4rb0jSI4ZFkfBdl4J4IAqxBBCAGtYh0647U6a8i&#10;seueepH8VcFWtpZHZSopO7JpriHT4GYspfsc1yHiTxSy7gtx0H4U3xR4lIjfbMfY5wAK8817xG1w&#10;5VXOMjvxUUaV9WbVKmllsWtc8RzSlv3xxk8A1zGoapK52lgATjcD0qvqWryo+d5wxyM9M1j3+onv&#10;IRjnHPFepTpqKOCpJtFy7vtoAEm4Y6+9Z/249FbaKpTaluOQ+Rg4ycZqBrpXj3Bjkn16f4V1xjbc&#10;x5rs0Hvgkm+ZgcLxkdKhWXzHZZGB6EEmqUZEp3K5b1OOCKnj3g7sHn0NXohe89GWR0+XHUEnrn86&#10;lVkZv3UqnjB5qsrugPyHPoakSQ7NzkA4z0pXuikoosRvtG1yrD1DVbt9qHzQMfL1PcVQjdSuQcZH&#10;BI71JBkDeGIz1OaSasJK1rGpC7E4UYwM461ZjkYfdHqayoLuVWw34Y71bjvUSPdgDI6Gpd0wujTi&#10;k8xFDSZbBP0qyWR1HIzjrWVb3e5QxGSR0z0qzHcknBYdOnpSSLjJcpZTfFIRjGTnnvVqKcqgUD3H&#10;aqiyxyphuf504mQpyxODRuCdrl5JSDhgSenFTiaFRtLNx/tVnQS4YI7c4q0EVhuDjmla24otz1R9&#10;cUUUV9qeYFFFFABRRSqMmgByjAxS0UAZOKAHIOM06gcDFFRuwDrUgGBimoOc06h9gCiilUZOKpaI&#10;tKyHwr3qSkUYGKWo3GAGTgVJ0pqDvTqAADJxUlNQcZp3WgByDJzTqAMDFFTJlRQU6NdxptTRrtGc&#10;1JQ4DHApUGTn0pKkAwMUAFA5OKKcg70FRQoGBilopyL3NBQqjAxS0UAZOBQAqDJz6U+gDAxSqu40&#10;AOiTJyalpFGBilqG7gFPRfbmmouTk1Mi45NIaVwUYFORc8mhRk0/pQWFFFORe5oAVVxyaWiigAAy&#10;cU9VAFCrtpaCkgpyrnk0KueTTqAbClVc0KuafRsTuAGOBRRRUN3LSsFKAT0pUQsalVAtIYiRhetO&#10;opyp3NACAE9KcFApelFABRQBngU4IO9ACAE9KcEA60tFABRSgE9KURjvQA0DPApwQ96eIzTggFA7&#10;MjEY7DNPEZp1FA+VCBB3pQAOgoAJ6CnbDQVZDaKd5Y7ml2LQAyin7V9KWgCOipKKAI6KkowD1FAE&#10;dFP2qe1GxaAGUhUHqKeYx2NJsagBpQdqaYz6A08gjqKKBWREYx6YppQip6QoDQLlIKKlaM+maYU9&#10;DQTaw0gHrTSnpTiCODRQBGQR1oqQjPBppT0oAbSFAelLRQBGQQcGgjPBqQgEYNMZSOaAIpIs8ioy&#10;CDg1YprxhhQBDRSspU0lAAQCMUwgjrT6CARg1aZDViMjPBpjLipGUqaQjPBpgnYjpGXPI605l2mk&#10;oKauR0U517im0EDXXuKbUlMZcdKAEIzwaYy4NPoIyMUAROuRmonXHNTEYODTXXvQS0Q0EZGDSsMH&#10;FJQSQyLtNN61NIoYVCRg4q0wGMMHFJT2GRTKYCOMjNMqSmMMGgBrDIplSUxxg59aBNXE60wjBxT6&#10;RxkcUEEbDIxULDBqeo5l70AR0UUU07A9RjDBpCMjFPcZFMqzMjoIyMU5xzmm0AR9KKVxg59aSgCK&#10;VcHIplTSLuWoTwcVcWAV1vwbz/wlUuB/y5P/AOhLXJV1nwb/AORqk/683/8AQlrlxith5eh04Bf7&#10;bD1PTyAT68U3eVwAOlOIyc5NHG3BNfL9T7boKXIPTk0AjPzfjSP8pG054pMb1IbvQS0K2Cudox61&#10;43+0R+z/AAeILSXxf4Vsh9rA3Xdsg4mH94ejfzr2QEBRyQM0rqGAOQfTNRUhGouVkyipKzR+eOt+&#10;H5LOZ4ZIeCTuB7H6VxPiPwhaNJ5rRjnoAOa+zP2jf2eY71Ljxp4TtQWJL3loidfV1H86+aNZ0MQ5&#10;t5Rj0J7VywlKnLklueRiKDpvyPJ7vQ4rSIQxoFCnjHqaxLywwxUjKjpj1r0XXtE2HJQ9fTHNcxqG&#10;m7GLbcgntXUmcck1qcdd2pXEgUDPfNVZLfahJQ5NdBeaeyoMcd+tZl1CQCNp4HJ/xqrtmLujJMEj&#10;hhjg0ggYfK3boM1fltkjxtUcnkVGIWMgby+Saq/YxaT0IoFxhOvrmpJnW3wDxn2plxdLBJ86/MR0&#10;z0pu4zPmQZUn+lLUylJkyzXEuFJ2gjkD1q5ZQsXzt5x61DY2xbIX7wBrY0uwa4uFhQD3NDMrlnRd&#10;N89/nXA9Qa7DSNL3YVgBgCq+jaMtvGqxqX45AFdLpenSDhTxjggVjJ3OilG2+4unaam4EjBzgAVt&#10;WVqoITZjaScepzS2Vm5bkDgda0be38tgcHI79jxWEm9jR2I0tmQ7u+enpSyRTIN4wTmrcSKwy3Qm&#10;or2eO0Tc7A8cL3NSkxN6bjFRQvIAHXkVTvtXsbdGCYcj06VR1DVLqdgApRPb+tUGJckBSSCRjHvW&#10;0KWuphKrpZFifX7uciMuFXGNq/41WmuPNOJWLc9z1pHXyk3uxXJwARSMAADjtyc9a2Sj0MeZvcZI&#10;QPurnHcmo5HJOBg8du9PnT5AEzlhxio9hDZdz05PpTEyMNPv+fkH2p+8lgAnJ4xT1jZlwW565A7U&#10;RLGOV65xnd0oDYaF+bJf8hU6uBjr6elRuo4HGT3A60u0/LhcnPH4UtylexIW2jdH9cHip4tTuLbL&#10;2lw6ewOf0NVlJAwx2+xNJGrE5ByeuTik0milpsa8Hiy8J23cUbD1Awau2+v2Vwu1ZgG7qwx+ANc2&#10;rORtJ7A0slxsBAJ/4DxWXsk9jSNR9Tr1eJ0MgbhuhHQ1DIqRqSDznqawLDUZbRgY5GIzwp5FbUWo&#10;q9r9oaHlmxtIrGUJQOqEo1NwuHDHy1QDBzmq0ykjJYdPX61NKoZyJgQSuQMk4/OmMy/eAYEjGCM4&#10;qVpqXrsUZgskhjdc4H0xVaSLYOACOh5PNaU8eSWyABkE461SmQFiRgYXv0q00Xyp6mLrdkslsVC5&#10;OCTk1zUkOD5ZblW712d5CPLZcBg3Gc9OP51yuowPHPkDjODx3rSDbMayW5DHOEBRux7U8JJtLlvT&#10;H0qq7succADp61aTM6hywHAHI6VbSRnFuWg2VA7KTj3460oG9Se3904qYqHkEYAIx1xSMixuNp78&#10;gd6Ni9dyPy0A5OR04HSkk3CL90u5h0BPU1LtY7R15ySRyaRgwP7s7WHUVN2ymupGkYLAqFy3XB6U&#10;1lJXBkA9Md6eAFbcW9jx0FNkiiIAXLU/UVtNBiMchS3P8RA/xpskBkJJyfUAVKkcUfTI55GaBHht&#10;i8e5HX1o0QWvGzK7osYDKBjPp05pkkuRmUDBPBzU7MJfleTgHtUciKxVdvQ8cU0wkmtERrAsjDLY&#10;APSopYyW+VOT94Yx9anVgu7acAdSetRh5WxHG4yec5yaOo1ZxK1wjjcEXIz3OMURBkXlMknqCetW&#10;ZBIrA+WCf7w70xhHwAOp5xTTuNR10KUylmB2c55Oc1IYgyuz8YHX27D2p0kfy+ynjvTAC3Jzx75/&#10;OquRpcRN8qgoF4XJBFAdN3zAAY5yacoMsnmEfKR0xjmnGJN+Rjp1U0tAXMEO07ihGCeuQakWEEcD&#10;tyc96a0ZIPlMcYGQR3qWJVjJZsrgZY9ad7Cd2WrdN43ui5B61dtIgj5Kc8k8dqqW5y2Q3fsK0LfE&#10;gZ94yoJXnNRew/J7l7wzpyX0rFl3ANxjjiuy0bwzpzndJAd3rk9K5nwQqSK5L4bcMY/lXd6QPLwx&#10;A9/7ornqzkmXShGUUzW0zTbbTFE8EZyRg89K14zJeKDMpjjU/dI5NZ9tdImGRselPvNU8sBAxyOo&#10;9K45ydrHTogXUEi81ix4kO1WPTFYWv8AiAAsu7BB4J71S1nxCkUsqo565Jx6j/P5Vyms6/vHUdeT&#10;60o0ru5SloVfE2uSBmBmyeeSc45rkb/ViSQXGeoJNX9RuPOJkLkEnp2rA1OGVyZVG7jseld1OnYx&#10;k2ynqOoSsCpn5zwcdKzLm+llUgODjjGalvorjcVaJgVzk4NZd1FcIDjfjgHK/wAq7IKyMnHUma4A&#10;YeY3T1bNKk5ClV5GareTKuCYHPf5l4oCyROTg9Of8mtEyHFroakc8avhtq5XkYyanW4WMZLDn0PS&#10;seMDPmSOSfXpVmAs7ZByMZ6+lIE3fQ1BKdmS2O/rSKy46gDPBNU4ZJsGMJkA8jPepIbnKhG7DHXr&#10;RsieYswyF/lft0xVhJWCMN2MHIwapwq285BBI5AFT+WsTB2OSR2H6UXuZ8zLCM7fMOmOlSwurHjn&#10;I+X3qAI7OCCRnpzj8KswtGBkDPGM570XtoyuXVWJ7d1JJUAnPBBwKmFyYzmIgHP3c5qoAqkSbzkn&#10;+GpwpdkPnAFj0HpQiZXasi3b3jkb1H3vSrtvIzDknk9M1RhQgEqxx6GrFvJtXphiOD2qdBxVmX0d&#10;GAMvJB4qYRAjK3AA9M1Rt7l1ffnjsDVgOfY0WZpFpbo+w6KKK+0PMCiiigAp6DAz60zrUg4GKACn&#10;IOc02nqMCk9gFoopVGTUoByjAxS0UULVjSuwqSFcnNRgZOKnQYWnJli0Dk4opyDnNSA4DAxQBk4F&#10;FOQd6AHdKcg5zTaeBgYoAWiijrWZoOjUsc1NTYlwM06gByDnNOoAwMUUAAGTipBwMU1BgZp1BoAG&#10;TipAMDApqDvTqACnIMDNIoycU+gA61LEmBmmRruOcVN0qWwCgAk4FFPRfbk1IDkX8hT+tAAAwKci&#10;9zQWlYVRgUtFAGTigYqrk0+gDAwKKACnouOTSIvc06gaVwpVXPWhRk08cDFA2wpVXPXpQq7jTwMc&#10;CjYncKKKKhu5aVgpyRljk0scZJzUoAAwKQxAAOlLQAScCnhQtAAq45NLRRQAUqqTSqmOTTqAAADp&#10;RRTgnrQA0AnoKesfPrTlT14p4AHAoGkNCetOAA6CilCE9aCkkhKUKT0FOCgUtAxoT1NKFA6ClooA&#10;KKKXa3pS5kAlFOEfqaXYPU0uYBlFP2r6UuB6CldgR0VJRRdgR0VJRgegouwI6KfsX0pNg9afMwG0&#10;U4oexpCrDqKOYBKQqD2paKd0A0p6U0gjqKkopgR0hUHrUhQHpTSpHagCNk9OaYU9KmpCoPWglxIC&#10;COtFSsnHPSo2QjkUEjWUNTSpFPooAjopzJjkU2gBrJ3H5U2pKRlzyKAI2UMKhZCpqfpSMoYUAQUU&#10;50Kmm0ABGRg0wjBxT6CARg1aZDViMjIwaYQQaeRg4pCMjFME7DKa69xTiMHBooKauR0EZGDSsu00&#10;lBAwjBxSU9hkUzpQAjjIzTOtSUx1wc0AROvao6nYZFROveghqw2o5U71JQRkYoWgivTXGDmnupU0&#10;hGRitAI6RhkYpSMcGigCOkYZGKe4wc02gCOinOOc02gmSGMMGkIyMU9hkUygkgZSpxSVJMvGRUdA&#10;BTGGDin0jjIz6VUWTJEbDIxTKkpjjBqiRrDIxTKkpjDBoATrUMikGpqZKuRmmtwIq634N/8AI1S/&#10;9eT/APoS1yVdZ8HRnxTLz/y5t/6EtYY1XwsvQ68B/vtP1PTzkggd8UuSV+b0poyh5pxBbIFfLrc+&#10;ze40qSCMcCnJ93HYilCk9qQnjntS31ExMDgflTyGIAxTVPQkU8HPY09HqIY6bhsdQQwwQfSvnv8A&#10;aP8A2fPJeTxl4VsC1ux3XVvEvMZ7uB6fyr6IIyQfSo57eOaIxzKGU5BVhwQetZ1KXtI2JnCM48rP&#10;z21rQzCjrOmCo6kdq43V9Hx8yRkqx/A19YftF/ARdElk8W+F7TNnIxNzCoz5DeoH908/SvBdW0Pe&#10;GR4ypGSfrXLCThLlkePWoulKzPJdU0vYGyh4HBrBvrMZAJzz0Fej61oRTcEU9K5vUdH2klYzx+ea&#10;6IyOKpFpnHyWaSEkDAxiqtzG9su8c+gNdLPpqsx+RRjj6VmatpeEDICRuz+VaJ9Dlei9050RySEt&#10;IcFuvNWLW2YOCvIHcmrn2UGQY/h+9xxj1qzbWRYYAyD7VXkc0tGFrZSO4aNPp9K7Dw7onlBWK5Zg&#10;MjFVPDWjbgZjHu/ugiux0vTApACntg96zk+hrCL+Jk+l6Uu1cfUAit6xsc7VVTx1waTTbFkUJtPI&#10;4zWvaWGwDcMcY+tc0pXOgZaWqqNgUnHWriRYGM8AcVPFbCMApyMdDUvlrHFnPXqKhsOmpnXsyWUB&#10;eXHI+UHvXO3lzPcyGRm57DFaWtStdylf4R92s6WNlBPp0raCsr9TkqSu7IpsFVtzJ823kA0hiBOc&#10;/VeKnaDOWxj2FKsWNxIJ54rVGepVEShiGBxuAFOS3Ock5DYzjvU+wH74AXOOOtK8ZGWKkAdBTCxR&#10;a3yOCOOmeBimYJcEEj61oC2Vo9rMcD1pksB4KRjngg0XDbQqqoUYBJIHQ9+v/wBaomGxRlSM9Mfz&#10;q6IwSpbk5xgCmNGCrMADj7pbt7UupSbehWWMqOSex570SBFO7AGBhj6e1TunyBVXnHJHbio50RVB&#10;EW75ug7fmaFoFhkSM6bmOCDyARQF+YyDOfrnp/n9KkSNFfPfbzjsM04o67XAIOflBPWkgSIF3I5c&#10;5GRk56E4pYQzAlh1bpkdKlbLSBWU8tgFhU0VhNcEIkJIPH50pNJGkY32IraAuSqoFPYf1rbtLb7P&#10;bhJF5HXmnWmnC0H7xSSD97sBipnj2kOuB7+1c85qTsdcI8qIRGXfKLjB656U2cuj52DeRx71KISp&#10;3seCOOetRvubO7I28AkVBajZFYxIFLEfMfvDNVpwCPLdgP7uOv4Vd2AZxxng88GqwVnUBuufm54x&#10;TRoklsUJIwGIfn6j0rA1+0Kv5gQhSevvXS3gOflGc8N9Koapa+fEU3AlTkYzkcdK1i2TOKkrHGTw&#10;NIjfy9akt2MICknGc8n9as3drJ55Xou3kHqTVWcFTs2Er3rZ2Zx6x1LsOCu7cC2eBnNOCEEqS3PJ&#10;/wAnpVCORo5Cw3AbuN3rVtZRMSC2AMdBUO5tGSaHsoI+RencHNRsojfaWyT0qYkodygEY+UGm5LY&#10;LNn8aOli3rtoRIjAEYz16Um0kbNhwBknP+f8ipAMscNnAxTXJTLMMnGDila4tl5DCVxjoPUdaQMg&#10;BVm+lPJDL8v50xj2HGeDk0wVyORFZCNwx2P/AOukeJyvygblAwdw5p4jIXbnPPehlbZh48nJxk4o&#10;ewJ6XIfm35c5xgHmmYIJjVic9ATUrbmPK49O9QGNm6DB/vYo9Q1sIyKwABOQT0qFvkJV2BPIz7VK&#10;++M7Rhv0qIxO7Hj5TTW1w36DCictuJC/dANJt2ECNjkngY6/nSFCo2I/XtTy+0BQACBxmnqKyFkK&#10;yH5wwPY4pjIrEyAFT0G49TThIWOcMMKQcDn/APVTQGd95fIXkntinsDfNoS5ATEhAyBUtuoQFVHP&#10;bPQiqzlSBJt4JGP1qYSPtPAxng+lLZArl2JoyvzdSMHFXLdsKeowDxtz6VlxSmIA+bkE9TVuG6IJ&#10;UtwAMYHWs5Ow1vqbHhHUPsWoNBK4UPxz39K7a11DZGPnAGOTivLbiZztlhU8YJPrW1pPjJG/0WUg&#10;Pt6setY1FzamlKUY+6z0Qa6Nh8wgH2PaqOq+JYlz+8JAHBzXJXHiQxqA0wOOpBxxXOa/4xS2Ro4Z&#10;sv3UHOKzjS5pFzmoq5reKPE4WfMbANnGCeCPesWXxDBcjBcBs4Kt1rlr/XGbdPI+5gMn3rPm1QyR&#10;7gdmeQQetdSpaHKqkm7nWT6gp+9IB12nPaqN5dk7dpwc5PPT9a59fEF1GAGl8wemaRvEcTnbNAVw&#10;Ouc1ajY3504mncagJAGDhWB6mqzXzMQxkGR0IHWs2XWrRWKhyemS3GKY2qWUan/SMnGOVxVofMr6&#10;mj9skdNqvlv506O/K5LdenIxWVFqVu5IW5Ax6GnJeWzybA2cdSWxmqBO6ujcj1OBhgqDg5I96nE9&#10;hIuHiGR90jjFYkMqISC65C+hwael4XgATAz6t0PepBtpGzFZ6dIAAxBPYnpUv9lQyAGOUEdcE4zW&#10;TFcSBVVpgR7dqvQan5XBf2pu/Qh2tqizFp08LjMTAZ4xjFPFrdFzlVODnkVJYamJgTg5weuKuw3K&#10;TDJjyT2NTdrcFCD2ZQELBeCR7YqRQXDBE4JwSa0vLtJW+4MkdjQdJhky8eQB1AFCmZunIqK8mwK0&#10;XfjGBmrSqrDG0Dn060f2a+0yo+8Z4xyaEiuicyZUDpxTvcm1gWLaxcLyvrT43fCl8kE4wQP50hyC&#10;ikHBPzU5stHhOmOhpp3M2rE0Sln2hxnHHy1MMY+XGPqahhACBz69DTwrkZ8sn3p3Q79T7Pooor7U&#10;4AooooAVBk0+kQcZpaAFAycU+moO9OqJbgFOQcZpvWpAMDFGyAKKKKcSojo1y2ampkS4GafSbuyg&#10;p6jAxTVGTT6QBUgGBimIMmn0AKgyafSIMClqZMqKCnRruam1LEuBk1JQ8DHApyDJzTaeowMUALSg&#10;ZOKSnIO9BUUO6UAZOKKcgwM0FDgMcCiilUZNADlGBzSgZOKKfEmTkik3YB6LtFOoo61ACqMmpUGO&#10;aai9vzqSgqKFUZNPpFGBS0FBT1XAzTVXJzT6AClUZNJ1p6jAxQCVxaACTgUU9VwORzQW9EAAAxSg&#10;ZOKOtPUYFBG4oAAwKKKKhu5aVgp8ce7k0iIWNTAYGKQwAA6UoBPSkAJOBTwABQABQKWigAk4FAAA&#10;TwKeFAoAAFLQAUoBPShVJ61IqfgKAEVPSnhQKUADpQATwKC0rBShSacEA60tAxAoFLRQAT0pNpAF&#10;FOCetOAA6CpbYDAh704IopaKQBgDoKKUKT0FKEPc0ANop4jH1pfL/wBmgCOjBPQVKIz7Uvl+9AEW&#10;D6Gja3pUvl+9Hl+9AEWD6GkII6ipvL96PL96AIaKlMZ9AaQx/wCzQBHRTjGPWkKHtQAhAPUUhQdq&#10;UgjqKKAGFGHakqSkKg9RTu0AyinFD2ptUpAIUBppUjrT6KYEdIUB6U8p3FNoC1yJk9uaYQR1qwQD&#10;1qN09aCGrEdNZAeRT2UikoER0U9lBphGODQAjLnp1pnSpKRlz0oAjZQwqF0KnpU5GODSMoYUAQUU&#10;rKVpKAEZdwpnSpKa655q07kNWGMuR70ypKa69xTGmNIBGDUZBBwakpHXPIoBoZTXXuPxp1FBJHQQ&#10;CMGlYYNJQBGRg4NMdR6cVK4yM00jIxQJq5ARg4pKe6/pTKCBkq5GaiqwRkYqGRSpqosCNx3ptSEZ&#10;4NRkYODVAIRkYpnSpKa4wc0AMYZGKZUlMcYOaBNXEpjDBxT6RxkZoII2GRioWGDip6jmXnIoAjoo&#10;oprRiauhhGDimuMinuO9NqyCOkcZGfSnEYOKTrQBHQRkYoIwcUUAQMMGur+Dn/I0yf8AXo3/AKEt&#10;ctMuDmuq+DX/ACNMv/Xm3/oS1jjH/sk/Q68B/vkPU9PIB601GbI+tONIxxx618srWPtGPJyRz3pu&#10;c/401WOM4PHvQXA696SVkTZoDkY/SnK5ByQBSFgMZFJgls7c/WjUOhJkNwppSBtw1JH04GKdVrRC&#10;Ibu2t7mBoJ41dGUhlbkEehr5x/aA+AUnh+Z/E/he0L6e7EzRDkwZ7/7tfShIHWq97ZQ6hBJbXUIe&#10;OVCro4yCDWVWkpx8yKlONSPKz4E1bR45AyOgBIyfeuS1XQzC3yx5GCc8V9P/AB3/AGfJvDPmeJPC&#10;0JeyJ3SxBcmD6eq14lqmhxXG8FcOOwrjjKUJcstzxq1GdKVmeWX+korMSAznrxis290kvCUijzxx&#10;mvQdU0BkfGwEnvjFYlxo3lyBgp5NdEZHFKmjhF05Vbb5ePU7a0dH0Q3E4DRkgcYwOa2bzQQknnog&#10;2nluK19L0qFdskK546dKtzSRyKm+azG6TpKxn92mMHpnqa6TTrCEqG24xwADSWGmoAP3WAea3dPs&#10;F2BVGSOdwFYykbW1sLplmdvmMMkdAa0raAOMoM+xotbVgMbMAnirkMG3Hy7c9gaya1KukIqIoAcA&#10;NjjIphiQq245z0x261bEePvcjrmkVMpgc1I7XOUv7VlkKKp6/KfWqIt9sm1l6HkV193pkFwMMmW9&#10;SKoyeH0f7suD0bArWMzmlRd7o5uWAJNlVz6DNL9lfkEfN161vf8ACMAvhph044570r+G0T70ufwq&#10;vaK5Hspp7HPeVj7qhh6kU7y1HyyDGOlbg0CLOTubv1p40i3zh07elHtENUpM54QIxyvOaYYi3BXr&#10;XRNplujnZABjoPShNNtjyYc465FHtEx+y6XOZeAMMfme1RpGiJ5aDO3jFdT/AGXag7VhUhuoao10&#10;m0U+WbZTxk8UvaofsZXOZdNrkBOOxHc0wxAkLk8+ldM2g2DLiODae3PWnLpFjGVzbr7Emn7VFKjJ&#10;6HLCEMCQrcEnAqaDSrtzvETkE/LkV08djbxHesCj0yKk8tQcscADkmpdZ3KVCy1MW08Msrb7yYDJ&#10;yQD1q6ltFbqEiCcgcqKtyFCpR1GD0qEr97dgehrFty3N4xjHYrSMyN8xz04NNw5IUDjrmpZVYoxz&#10;nrj5utNYgDAXNBWtyNlYHDgjj16VBJtGWQkk9cnip3fCYHXt9KhYYXggn6UIe7sQFpFycrtPoar3&#10;EZDAgnrkYq0/zYY445Gf88VXkYuR0HTiqV9yrq1iCWM7Czxkn0z1qo0Jc5fgEcDmrkkbuCrEZz0x&#10;2/Gq7ZjJO0jnAVRVK6YabmJrem4IlTg+oHWsOSNw2wgEZ67etdfewtMcLg8dN3WsDVLJoZgGQgHk&#10;HNaxdzGcdLoy5EyFj75p0TNA5J5zx9KdOHLEA4xnvUMgfacNk9wKa1ZnystRXIds89ex609lIzx0&#10;96pwZL5808dsVZEwY7AoPqSaNLlJuS1HYKjDL9DupRH+7LBuAvSgENhsAYpGTcm4McfSkabDBhQC&#10;cbe3rTSOc46n1qQJkcUyVRu2g8/XvQhMZklcDr7U1hIRtLc9RTw3z4KkE0yVQDkjvxmnpcT7hIF2&#10;jYx56YNQh1lQzP0XjI6VM/y5yeowVz2qFJCUxtOw9Q1Go7pkLq+4MzAAe3WopnaLAjGAcZ/Opny0&#10;Xyof6VHtH3mzkDpnr2p3JSaI22I/mKwOe4PemnKyFXIJONpI4p0jEfdjBwOc9qQP5qbtoGCQM88U&#10;07lpWFY7QAcdOoNQM7FyCcKeMHv9KJZWHyBSM9MfrSSkZ29/XNGiIbZMoTGGccHI5pTOGXkn5T8u&#10;e9QFwSWI4796R5mQDqcDkUm9RLyLCyhmBZ8A9APWg6hJG3B3D0rPnmlI3gfT6VDJeSfLkEcVNmyr&#10;a3NV9SJQZYDuetVry8Vk3pMchs9en+FZT6gXQ4bp/d7H3qnPfuseA2dy/wB7pTUGQ5GjL4rvUg8p&#10;bosAMLn9ay7nVXlkBLfMxx1qgLx3UKQciqvmfMTL8rHO3A6mtVBJ3Mm5SVjRluljzG8nPQg8j6VS&#10;urrYhVZAcngelUrm8k8zLBsKQcA02W/R+SuOMcHrV2EnFitfN5pyOg65pJL8yIDu6di1VGcrK20Y&#10;PUfSomukRtrDt0pqLewc2uhaW6d5CmMe+aHuty4KjrwTVWOcH5ugPvSIc5KnIHK/maGtRqUmtGXP&#10;NO0BcDnnI5NNWd4m8wSEgnoO9V45WC7mPJzzu+tPG0gIi8c4NKzK5rpMtx3CRr5MYxn24pWldHCi&#10;Rsr90BuKgj/eKCpAY9M0skg4AY5JAyfrS06ClJuJfttT1BGxuyMc1ds9akU7ZlJH8JH6VlRyHcct&#10;tJ6Z71LHJtID4yBT0BXWtzptN1lJcbWwc854Na1rqMUMi7nIz3rjIpcsHjByBzzV601K4gXJUHnB&#10;RuQKhwTNFN21O1tL4FtpYnI4rRguQo5YH15rj7LXYnKiQ7DjnPT/AOtWxa3o8syBuCecGs5RsbQm&#10;mdDBcnpIMqehI5qURQyEJhST2I5rJttQLksWOD61ajuwGDqOAaSuW7blmTT0kcPGeVOMZ9ageB4z&#10;nbn1PpVyK73MGdRyeDUwiVlJY5BPY1SloZThd6GeqnGCPm6jn9aN7jgk/gKuyWYkbEQ4zj61EbFV&#10;JDPyDzzTT7mLhJbH2RRRRX3B5wUDk4opUGTQA/pRRQBk4oAeowKWiis92AqDJp9NQcZp1N7gFKBk&#10;4pKfEuWqtkaEijAxS0UdagByDjNcL4p/aa+B/grX7nwv4m8cra39m4S5gOn3D7CQDjKxkHgjoa7w&#10;DAxXwR+1T/ycF4n/AOv1P/RSV6uU4Glj68oVG0kr6eq8meDxDmuIynCRq0Um3K2t+zfRrsfVy/th&#10;/s4Af8lIT/wV3f8A8apf+Gxf2b/+ikp/4K7v/wCNV8H0V7/+rmC/ml96/wAj5D/XTNP5IfdL/wCS&#10;PvP/AIbH/Zu/6KSn/gqu/wD41R/w2P8As3f9FJT/AMFV3/8AGq+DKKT4bwL+1L71/kNca5ovsQ+6&#10;X/yR95j9sf8AZtzz8Sk/8FV3/wDGqt2f7X/7OF44ih+J1upPGZbG4jH5tGBXwDRS/wBWsD/NL71/&#10;kNcbZpfWEPul/wDJH6V+Gfih8NvGGP8AhF/HmkX7EZ8u21CNnH1UHI/EV0NflrHLJDIJYZGRlOVZ&#10;Tgg1618Fv2xPih8K7iHTdY1GXXNGDgSWV9KWkjXv5UhyV46Kcr7DrXDieGqkI81Cd/J6fiergeNa&#10;NSajiqfL5rVfdv8AmfeAGTipOlYXw5+IPhf4o+FLbxl4RvxPZ3I6Hh4nH3kcfwsPT+lbtfMzjKEn&#10;GSs0fd06kKtNTg7p6prqAGTipOlNQd8U6pLCuE8aftPfAr4deI5/CHjHx9HaajahTcWwsbiUpuUM&#10;ATHGwztIOM967DX9d0zwvoV54k1u5ENnp9rJcXUp/hjRSzH34FfmZ478W33jzxnqnjLUifO1K9ku&#10;HBOdu5iQv4DA/CvZyfLIZhOTqNqK7d/mmfM8SZ7UyanTVFJzk3vfZejXX9T7vH7av7Mf/RUE/wDB&#10;Tef/ABmpV/bZ/ZgUf8lRT/wU3n/xmvz1or3XwzgX9qX3r/I+T/13zX+SH3S/+SP0L/4bb/Zg/wCi&#10;op/4Kbz/AOM133gHx74Q+JnhyLxf4H1lb/TpndY7hYnTLKxVgVcBhgjuPfpX5bV9T/8ABOf4x2ej&#10;f2x8LNcmcJIRf6bgZ5GFlT/0Bh9Grz8yyChhcI6tFttd7bfJI9bJeLMTj8wjQxEYpSvZq616bt+n&#10;rY+wFGB0p6DJzUVtPHdwJcwHKSKGU+xqcDAxXyp+gLYz/FPijRPBfh678VeJLp4LCxiMt1Mlu8pR&#10;B1bbGrMQO+AcDnoK83/4bi/Za/6Kon/govP/AIzXqtzbW97byWl5AksUqFJIpFDK6kYIIPUV+d/7&#10;Xf7PNx8CPiI/9kWjjw9qrNNpEuSwj/vQEnnK54z1Ug8817GUYPBY6o6VZtS6Wa177p6nzfEWZZnl&#10;VGNfDxjKG0rp3XZ6NadPX1Pr4ftyfssAY/4Won/gnvf/AIzR/wANy/ssf9FVT/wT3v8A8Zr86KK+&#10;h/1YwH80vvX+R8d/rzm38kPul/8AJH6VeD/2uf2dfHHiS08J+GPiTFcahfS+VaW7afcxeY/Zd0ka&#10;qCe2Tz0r0qvyPtLu6sLqO+sbmSGaGQPDNE5VkYHIYEcgg85r9HP2Xf2jdG+N/wAPbC5vbjZrcCi2&#10;1aErgeco++PZx8w9yR2rxs3yWOAgqlFtx636fclofT8N8TyzarKjiEoz3VrpNdd29V+XoeqouTmn&#10;0AY4FKq5NfPn17dxUXuRXD/Er9pb4IfCHXE8NfETx5Fp99JAJlt/sc8x2EkAnykYDODwcGtz4m/E&#10;Pw98KfAmpePvE90sVpp1uXIJ5kfoka+rMxCj3Nfl78SviD4h+KfjjUvHvii6Mt5qNwZGGeI16LGv&#10;oqqAo9hXtZPlKzKUpVG1Bdur+5/P5HzHEfEDyWEI0knUlrZ7Jd3Zp69PmfoL/wAN1/sp/wDRWI//&#10;AAT3v/xmgft1/sp55+LEf/gnvf8A4zX5vUV73+q+A/ml96/+RPkv9e82/wCfcPul/wDJH6TL+3f+&#10;yeo/5KzH/wCCe9/+M13/AMNvih4H+Lvh4+K/h7rD3+n+e0IuTZzQhnUDIUSopYDI5AIzkZyDX5hf&#10;B74aah8WPH1j4Qsy8cMsge/ukTd9ngBG9z+HA9SQK/SnwPrfwz+HnhOw8F+FreW2sNOtlhtohCSc&#10;AdSe7E5JPckmvDzjLcFl6jCk5Ob72sl8kj6nhzOszzdyqV4wjTWmid2/nJ6LqdsowK4P4l/tOfA3&#10;4Pa+nhf4j+Ol02+kt1nSA6fcS5jJIDZjjYdQeM5rtdL1O31eyTULRXEcnKGRNpI9a+DP+CnP/JwF&#10;n/2L0H/oySuPKcFSx+M9lUbSs3pvp956XEGaV8qy76xRSbulre2vo0fTv/Def7Jv/RWo/wDwTXv/&#10;AMZpw/b0/ZLHT4tx/wDgmvf/AIzX5p0V9R/qvgP5pfev/kT4T/XvNv8An3D7pf8AyR+mFp+3X+yn&#10;fXUVla/FdHlmkVI0/se9G5icAcw+tevKnc1+QHhaRYvE+myv0W/hJ+gcV+sulfEXwxqt/Fp1pLMZ&#10;Zm2oGhIGa8HOsqo5c4eybd73vbpbskfWcM57ic6jV9uorlta11vfu32N5U7n8qdRTlXPJrwT65Kx&#10;5FqP7dX7KmkajPpOpfFdIri1maKeP+x707XUkMMiEg4IPSox+35+yMOnxdj/APBLff8Axivzl+Jf&#10;/JRtf/7DV1/6NasSvuocMYCUE3KWvmv8j8pqcd5tCo4qnDR9pf8AyR+m3/Dfv7I3/RXo/wDwS33/&#10;AMYrr/hR+0H8HfjhJeQ/C7xtDqklgEN3GLaaF0DZ2nbKilhweRkDv1Ffk1XZ/AP40+JPgJ8TLD4g&#10;+HZWZYX8u/tM/LdW7ffjP4cg9mAPassRwvh1Qk6Mpc3S7VvyRtg+PMa8TFYmEeS+tk7pd1eT29D9&#10;ZwhPWnAAdBXOfDH4q+C/i74Zg8V+CtS+0Ws8SuoZdrKCOhHYg5B9CDXR4J6CviJwlCTjJWaP06E4&#10;VYKcHdPZoKzPGXjHw38P/C974z8X6kLPTNPh828uTE7+WmQM7UBY9R0BrVCev5V5l+2ipH7LPjXj&#10;H/Enb/0Na0w9ONbEQg9m0vvZljK0sPhKlWO8Ytr5K5jj9v8A/ZD7/GCP/wAEl9/8Ypw/4KAfsgj/&#10;AJq/H/4JL7/4xX5iUV9x/qrl/wDPL71/8iflv+vmb/8APun90v8A5I/Twf8ABQH9kHv8YY//AASX&#10;3/xivUvBHjTwt8RvCtl428F6mL3S9QjMlndCF08xQxUna4DDkHqBX441+lf7GfxQ8KaJ+zF4Q0q/&#10;mnE0OnuHCwkjPnSHrXkZzkmHy/DxnRcm27a27PskfRcN8TYzOMZOliIxilG+ia1ul1b7nvNFRWN5&#10;DqFnFf2xJjmjDoSMHBGRUtfMbH3KVwoorlPjD8avh58CvCMnjL4ia2trbg7LeBBumuZOyRp1Y/oO&#10;pIFXCnOrNQgrt9CKs6dCm6lSSUVu3sjq64z4i/tDfBH4Txs3j/4m6Tp8ijP2Q3IkuD9IY90h/wC+&#10;a+Dv2hv+Chfxh+MMtzoXg+8l8L6A7lUt7Cci6mTPHmTLgjPdVwOcHcK8BmmmuZWnuJmkdzl3diSx&#10;9ST1r6rB8LVJxUsTPl8lv9+35nwGZcd0aU3DBU+b+9LRfJbv5tH6Ma7/AMFPv2ZtLkaPTZdc1Lb0&#10;a20zYp+nmMp/Sufuf+Cs3wYjbFr8OfE0g9WFuv8A7UNfAtFevHhrK4rVN/P/ACsfPT42zyT0cV6R&#10;/wA7n3xB/wAFZ/g2zYuPht4mQeq/Z2/9qCtjSv8Agqb+znfOF1DS/EVkD1aSwR8f98SGvzvopy4a&#10;yt7Jr5ijxrnsXrKL/wC3f8rH6q/Dz9sj9mv4n3C2Hhv4p6fHdMcLaanutJGPovnBQ59lJr01Gimj&#10;WWJwysMqynIIr8Xa9e/Z5/bR+MX7P97HZ2OryavoRkBuND1GYsm3v5THJiOM9Plz1U15eM4VtFyw&#10;07vs/wDP/gHuZdx5zTUMbTsv5o3/ACd/wfyP1EMfHWmNGPTFcp8Efjj4D+P3giHxv4Evy8ROy7tJ&#10;eJrWXGTG47H0PQjkV2FfI1Kc6U3Cas1uj9DpVaVekqlN3i9U11IChHTmkqcoD7U1k9RmoNCKkIB6&#10;inlCOlNoAYyEUlSUjIDTTsAykZQaUgjrRVJ3AYQQeaSpCAetMZcUwI3Tj2qNlI+lT01k7j8qCWiG&#10;kZc05lxyOlJQSRkY4NFPZcimUAIy55FMqSmuvcUARugYVCQQcGrFMlTIyBQBFRRRQnYNxrrjkU2p&#10;CMjFMIwcVoncz2I2XaaSnsMjFMoLTuMZcHNJUhGRiozwcUEtWEYZFMqSmOMHNAhKYwwcU+kYZFAE&#10;TjvUTDBqcjPBqJ1/SghoZTZVBGadRQIr01x3qSRdrU0jPBrRagR0jDIxSkYOKKAI6RhkYpzjBpKA&#10;I6KVhg0lBD3IyMHFI67lp7jvTaBFcjBxRTpVwabQAEZGKjqSmOMGrWxD3GOO9Np7DIxTKYhrjnNN&#10;p7DIplADZBla6f4N8eKZc/8APm3/AKEtc11rpvg+MeKpc/8APm2f++lrDFf7rP0OvAf75D1PTQ2W&#10;wPSkXOSG9aUgbcr+lNyTjk5718uz7UdtwDz17UAf3lzSgHgfrSMODkd6LE31ECjbjP6Uqkbfl/Wh&#10;M7cH+VKDjgCkl3ECbt3UVIORmmKvzZIp2CVxnFWhAw3DGaV1JbbkAAUBTjGacMjsTTFfUhubSK5h&#10;aC6hWRHG1ldMgj3zXz38eP2fJdFebxZ4SgMlmxLzW68mH3Hqv8q+isngrzTLi2huUaCeIMjrhgVy&#10;DWVWlGovMznCNSPLI+Db/SQw2zIAc9QKw9Q0PywAEzt9ute9/tEfCGPwfrC63pMWNPvGPyKOIn44&#10;/HtXls9koOxgMdjXCnKEuV7o8evRdOdmcM+kfKy7Mhuq47VZ0rSvs8vlsu0NjFdDNpSqdxQj3pn9&#10;mlgcA5/hOK05k0efOFnqOsdMVBsdgcdgK1baxVFxGAB6YqHR0FxEGbIdfvDHU1rJbseEH5CoejKt&#10;pdDIbf5Bux09KmSILwQMdAfSpVt9vAP4U5oNpDE1IO6dyuwOMOuR6ikKZGVGMjtU8mW42gge3NMK&#10;8YAyfpRuGiIWWQElj19KYsGR8pAHepslucH3x0pGTPAJyfSjYS7ogZMDjHB4NRy/MMc9eR6VO0QL&#10;dePSo5IwOBjPuKfUCMR7IyUz9KbJCGGT19j0qzHFtXdnmopFUkpu+vFLqDTKphZju3HNMKmN+eSe&#10;Rz1q15Sg/I233AphhTOXHTpkUrg42IRGpYn1prD5tgAzt64qXytp3biVHrS7RnlPfii5aTvYhYbR&#10;uKZ+lRvEGA9jU5QD5jwKbMgICDp7UW7AlfcjAPCuoPHGKa43KQRnjOKkCyE7Ap4HJz1qOQE5KKcf&#10;xUFpaakMkJYbQ4JX2qGUF2wyng8Y6VYKyLgnB/mKidiRgIRjk80ak2W5DMwZdgGD1+lQovJBkGM9&#10;QKsMFUBc5JBOTURhAcDJ65bv7UD1ZFIyLlnGOcetRSEZ2hcEn9KmljZV+RyRnbyPSoXhwcNkMT60&#10;x6kMq/Phh04UEdailSPO8AD0wtTMxdiCrAjGGP8A9akcFIymec/KTQCtIqSIxUkOM54qPy8x4IA9&#10;MVO6of4ec9R9Khk2k9cH0Aq1sO6RBLGIxtwO/ftVDUbb7XAY0AyoOCO9aMqsyZYZPrjsaqvAScqC&#10;ASQCKEx2d7HLX0BgYswAI6g1TkuI0OCeWHAAre1yyMT+cCcN97NYk9sF4CnjuwraLujmlFpkKPnA&#10;45XJHpTvNZTlV69OaagEYwyglhn6USMAQEXtyVOKproRF6bk0d7uYqFyOO9Ss/ykCQY6cCqsCIsZ&#10;yg5HcU0yGJtqMBnhQaXUvmaWpfR40O5gSSTyTUalnJw2ADxnvUKOw/1ihTxja1Tod3BOMDGDSaKT&#10;uIVCqFOM0yTCnzEzj0qSQEg9Djg1EWG4qQc/ypIppWInjSRhtVumNwHFMZhjyxkZ/CpnWTdlW4A6&#10;1CSySZY4AHP/AOqhK7EMliXIJBIPJC1BJIvnFck5xyp6c0+V33ZZxjJyR3/ziq8jSNPtGQPQHORV&#10;RXcV1sBYo5yuQwxmguRGQxA+lIWZ2+bj6+1RtJGvzsDg8DC1W40rArOBjAJTOfemGckkhcEevSm+&#10;Z5JIHKk88e1VnmhNwFRCGPJCngc0tR2SRO0qwJnIJIyOaq3V+6rmONT75xikuJQ4ZQo9icVWnfEe&#10;HcAAdOmaaSF1shXvi6hBwT1NVp5thMcrgjHTNMnkkLjHQdhVSeUzHcQRzjJOacVqDfcfLMqErvIz&#10;3x2qvNcrk4O3Ix0/rUVwZxJ8zHAOQSajZiY9quCc9P8AIrS1zK6sR3cwSTzkkwO4x3qvLO0371HI&#10;XJAGaklMjcDkg9+9VpUlLF4iwIIARc8+9VYzV7iSkM2+MueOQT1qpO3lSDjPqKmMz7trk8djxTJG&#10;Q/Lg59QM0lqxNczuQCRt5kckfLz2FRz3ADKyjAx1B5P6VLIA7bVcEbQCM/SoJYipVmY59AelWnqD&#10;TYqyAsdrsDgEg96d55U4bj1wKhdJUHnMSeeTu6ClWTJ2hSeOjCnoTr1Jll2qrcEfrUsNwMdQB2qm&#10;WPmZxgKOmMCj7STkp93PHHFLlvsGy1L8EzbNrtkc4YH3qWImR97nGPSqHnh1wDk+obpUwnjUgo6k&#10;gHPrUWdilJWsXIWMoMoUg87QakjZRKZHGDjGQappcsW7cdBmpkYswO/+LPFK2gXvJWNC3cAhkkKn&#10;HY4zVlJZHxuPA68cn3rPEyJ8zfNu4BHOKsQTuGZQSeww2M0rXGpPY0YJiB948g8ir9hqbW6eWrkg&#10;t8wJ6CshJiIf3ZydvYcip7e5Qp93PHzHbS6Fpa3Oostbt3BRX6txWpaXQlb5n4yDk1xkEm1vlAXP&#10;Q44rR0vVpFmY3M7bOnNRyo0jNpq519vcksSH/iGd1aEF26tkD6n1rAtb6PgCRcE8YIq9HMr7eh5H&#10;BHFZtPqbcy3RuwSxFF25B46txU4kXHzKc98YrKgnZgADyD1FWReyKNuAfcimmrlcrZ9g0UUV92eG&#10;FOQcZptSDoKACnJ1zTaen3aT2AWiilUZapQDxwMUUUULca3CpYlwM1EBk4qdRgU5Fi0qDmkp6DjN&#10;SAtfBH7VP/JwXif/AK/U/wDRSV9718EftU/8nBeJ/wDr9T/0UlfQ8N/75P8Aw/qj47jX/kXU/wDH&#10;+jPPqKKK+zPzQKK6v4GadYat8X/D2m6pZxXFvNqcazQTIGV19CDwRX2d/wAKg+FX/ROtF/8ABbH/&#10;AIV5ePzSngKihKLd1c9/KMgrZtRlUhNRs7a+h8DUV9yeJP2b/gr4ntGtrvwDZW7MPlnsE8h1PrlM&#10;Z/HI9q+Vfj98GLv4L+L10lLp7nT7yMy6dcyLhmUHDI2ONykjp1BB4zijBZthsbPkimpdmLNOHsbl&#10;dL2smpR7rp6o4WiiivUPBPZv2K/jTefDT4mR+F72QtpOvuIJ4y3EU/8AyzkHuT8p9m9q+54J4rmJ&#10;Z4H3KwyCK/LnTNQuNJ1K31S0bbLbTpLGfRlII/UV+lHgXWY76GIxSZhuYVmgz7jP8v5V8bxJhowr&#10;RrR+1v8AI/SuCcbOphp4eT0i016O+n3r8TpQMDFFFAGTivmT7o8J/b++JcXhH4Qx+C7SfF74jufL&#10;Kg8i2jw0h/E7F99x9K+Ia9e/bZ+JsfxE+OF7Z6fPvsdCQafbEHhnU5lb/vssPcKDXkNfomTYX6rg&#10;Ip7y1fz/AOBY/GeJcd9fzabT92Pur5b/AI3CiipLi1uLUqtzAyF4w6BhjKkZB+hFeoeDZkddH8Jf&#10;HE3w5+IuleLoyfLtrpRcqP4oW+Vx/wB8k498VzlFTOEakHCWz0NKVWdGrGpDdNNfI/Ur4cavFqmj&#10;BIphIiAPCwPVG5B/nXRV87/sQfE9vFXw+06C8uAbnTm/s67JP3lGPLY/8B2jPqDX0RX5di6EsNiJ&#10;U5dGfu+X4qGNwcK0dmk/69NgAycVyHx5+Deg/HL4cXvgjWEVJWXzNOu8fNbXCj5HHt2I7gmuxQYG&#10;adWNOpOjUU4OzWqOitRpYilKlUV4yVmj8oPF3hTXfA3ia+8I+JrB7a/0+4aG5hfsw7j1BGCD0IIN&#10;Z1fa/wDwUC/ZvPi/w+fjR4O01n1PSoMaxDCuTPark+Zj+9HySf7uf7or4or9Ky7HQx+GVRb7Ndn/&#10;AFsfiWc5XUynHSoy+HeL7r/Po/MK7/8AZw+MF18H/iJb6nNdMmm3jLDqSjoq5+WQe6nn6ZHeuAor&#10;rrUoV6TpzWjODDYirhK8a1N2lF3R+svhHxFb+J9Fi1GCZHZlG8xnIPGQRjsRyK1gMDFfI/7AHx/e&#10;908/DrxBcgz6bEBCzNzJa5wD9UJA/wB0ivZ/2uPj1bfAf4T3OrWMynWdTBtdFiz0kI+aU+yL83ud&#10;o75r82r5fXpY76slq3Zf5n7XhM4wtfKvr0naKV35NdPW+nmfNf8AwUS/aCbxr4zX4OeG7xTpehTb&#10;tSeNs+fecgqfaMcY/vFs9BXzTT7i4nu7iS7upmkllcvJI5yWYnJJPck0yv0PB4WngsNGjDp+L6s/&#10;G8yx9XMsbPEVN307LovkFOiiknkWGGNnd2CoijJYnoAO9Nr3f9jb4Jf8JFq4+KXiO0b7FYSkaXG6&#10;8Tzjq/PVU7f7X+7VYvE08JQdWfT8X2Fl+Bq5ji40KfXd9l1Z65+zN8FovhN4KW41S3xrOpKsuoM3&#10;WIfwxD6d/Uk+1eweDPDT+JNWWFwRbxYa4YenYfjWZa2097cpaW0ZeSRgqKO5Ner+F/D8PhvSUsEI&#10;aQ/NNIB95u/4V+cYvE1K1R1Jv3mftOX4KlhqMaNNWjFf19/U0Io0ijWGJAqqAFUDgCvgX/gp2Mft&#10;AWY/6l6D/wBGSV9/KuOTXwF/wU8/5OBs/wDsXoP/AEZJXdw3/wAjL5M8jjX/AJEj/wAUf1PnGiii&#10;v0E/IC54f/5D1j/1+Rf+hiv0n8Bf8jhYf9d/6GvzY8P/APIesf8Ar8i/9DFfpR4A/wCRy0//AK7/&#10;ANDXynE3/Lv0l+h+g8Df8vvWP6nsSp3NOoor4rY/Tz8gviX/AMlG1/8A7DV1/wCjWrErc+Jn/JR/&#10;EH/Ybuv/AEc1YdfrtL+FH0R/Odb+NL1YUUUVZme+/sMftJ3fwk8bxeD9cvgNJ1GbEPmn5YpmwNue&#10;yvx7BgD3Nfo7pd7aatYRajYSh4ZkDIwP+ea/GZWZGDoxBByCD0r76/4J8ftRjxzoA+HPi7UUOpWS&#10;qoaRsNKvAWT3zwG/2sH+KvjuJMruvrVNf4v8/wDM/R+C88/5gKz/AML/AE/yPqgKB0ry/wDbU/5N&#10;Z8a/9gdv/Q1r1GvLv20/+TWfGv8A2B2/9DWvlsF/vlP/ABR/NH3mZp/2bW/wS/Jn5WUUUV+tH8+B&#10;X3D+zL/yQnw5/wBebf8Ao16+Hq+4f2Zf+SE+HP8Arzb/ANGvXgcRf7pH/F+jPr+DP+RhU/wfqj6z&#10;8Jgnwxp2B/y5Rf8AoIrR2se1U/CKH/hFtNP/AE4xf+gitIIO9fncviZ+xw+BHL/Ff4meF/g54A1L&#10;4i+MbsR2WnQ7yqkb5nJwkaA9WZiAPrX5ZfHr48+N/wBoTx5ceNvGN0yqSUsNOSQmGyh7RoD+rYyx&#10;5Ne4f8FQvjyfGnxMt/g1oV0x03w1h9Q2t8st665P1CIQv1Z6+Wa+/wCHssjhsOsRNe/LbyX/AAdz&#10;8i4xzyeNxjwlJ/u4Oz85dfu2XzYUUUAEnAFfSHxQUV798EP2NJfEWnQ+KPijPPawTAPb6XAdsjp1&#10;Bkb+HP8AdHPuK9x0f4D/AAd0K2W10/4c6VtUY3z2wlc/VnyT+deLic8wmHm4RvJrtt959PgeFcxx&#10;dNVJtQT2vv8Ad/mfCFFfc3iX9nT4L+KbRrW+8A2MDMPlnsI/IkU+oKYz+OR7V81ftCfs26p8HJU1&#10;zSbp77Q7iQIk7r+8t3OcI+OOezDryMDvpg84wuLnyaxl59THMuG8fl1J1XaUVu109V/w55dRRRXr&#10;Hzx6d+yl+0Xrn7OPxQtvE0M00uj3ZWDXbBXO2aAn74HTen3lPXqM4Y1+o/hnxLo3i/Q7fxFoF6lx&#10;a3UYeKRD1BGa/G62tbq9nW1s7aSaVzhI4kLMx9gOtffX7A/j7xho3gGw8OeOdFvbEQzG0Av7d4jJ&#10;HwYpQGA4AbZn0XNfI8T4GnKCxEfi2fmv+AfofA2Z1YVJYOprDdeT6r57/wDDn1NRRRXxJ+nuIhQG&#10;mOnqPxqSigkgZSKSpmT0/Ko2T0/KgBpAPBpjKRT6KAI6OtKy45FJVpgNZccim1JTGXHIpgMde4FR&#10;MuDx0qemOg9OKCWiKkZc8inMu00lBJHRTnXuKbQAxlweOlIRng1IRkYNRkEHBoAilTac0yp2XcMV&#10;CwKnGKAEpGXIpaKpMTRHTXXuKe64ORSEZGDVEp2I6a4704jBxR1oKeqI6QjIxSkYOKKCCOinOMHN&#10;NoAYwwaY471K4yM0w8jFAPUgYYNJT5FP5UygzGyruGahqwRkYqBxhqqIDHHem09hkYplUAjjIplS&#10;UwjBxQA1xkZ9KZUnWoyMHFAnsBGRio6kpjjBoII5lBXNRVOwyKhYYOKAEpHHGaWgjIxVRJkR0xhg&#10;088HFNccZqiRtMIwcU+muOc0ANrqPhCP+KplIH/Lm3/oS1y9dX8HwD4nlz/z5t/6Etc+L/3aXode&#10;A/3yHqeklCF+UH8KRVYcE9qeeDgNjilKgnOa+aaPsriBSwHNNMZ5AqQDAxSEHPDfpRZIL6iLEAOa&#10;XYMjjgUtHGPeh2EICQxGO9O2nbnFAGepxTwOMZoSRLYzlTyKduyMgfhSgYGKRhwSKYr3EDbVzjvT&#10;sj1qMkDt+FG8sc7TQPlZzPxW8PQ+KPCd5psyhv3RaPj7rAcGvlK5svKuHhdMFSQfqDivrrX5sW8q&#10;hv4cV8teKLdYfEN5EgwBO3T61wV7Odzmx0F7KL6mJJZhzs29jz2qI2SgYVcZFX5oWwCHIwenrQiG&#10;XrwR6+lZq54cviszNZW0u4W4RPkfh/rWnpVwtyhcIRg9KhvrISWpGDnGQCOaz7K6ubGXcrccfKat&#10;q6uYSlyyOiWI9cZ60Ah8ISBgVFa6ilwwVWGSMmpsgZOVJz1rM1urXI2QK2Gx9SaiZSuSAcnOKmcb&#10;xng4PaoypJB34z0BpojdkQUYI6UEFOOpA61KUCHaxzntmmYZGJbnNLVhotCMou8tznHFRlT5mCOv&#10;OSKmdg+FCY59KNrBdxOcUXsU0uhCyiNcBM+h9DUbIAd6nJP3iasEZ7jqM81HKVPzMBkHrnpSuDSs&#10;QtEoJ2qfzqN4+o9KmZ8rvfrmmNlMFieevtTBWIy23gjNNIy2Ae1POd2OOevvSSqRhl9MUluXKPYj&#10;8tSpyPxprqoXAHfjBqQRBl+YnIPTNMkzs+ROh70Epq2xEGkJOeuOlIcICpH4VJ8zLlTgg/Wo3GYy&#10;c9B1ApXLS0IJAGcNIP8AgPrTThXJXgY4FPdflGDknmo5CRjIHPAPbNPoLZjGCk7sZOOBUTfKBuBG&#10;ecVO6kghHAOOlROrrjzGAIx857UJFPQr3KFmAwRwcYFQARJl+c4xyOtWpFO/cq8dmqOVVCMh64zm&#10;jqCvsQlFC8Hn+nNV3zwpY9c9KnJJGFU8DA96hCuHL5DZH3WHQ5p3sKyuROh7J0PBA65qCTa28D06&#10;HgCrUyHGSxGB+VVmwH2DA4ySO/8AnNUtRtIiMhwN6lT0YZ4+lRSZQMMY4ORU8ikfKcAZ/P3qvKW5&#10;Ick+tHkPZ6lK9t99s298HGScVzs9ulvdATglT1K11MyrKO4HVs1manpy3OQqcjoD/OrT6Ezhpoc5&#10;PFN5hORz6VEWKTADcWxyoGKvTQuzNHJHtIB5aqjL5EhZRnHp1wa2RzNWVxOFQtIhBxkZHWo1dXxK&#10;ycDnr/KpXV3AbaRkn6GmKpWMhoicD+FaSE2thHlX7ytwT1z0qSKX92VfgZwuB2qLKRgEqwBPU06O&#10;5iAweecnNPXoVFpeRcwdpdSDxyc1HlSTI4OSOxpkVyMiNMnPA9KXlZsGQgHrgVBrpo0AkPzAMCMe&#10;nWo2dE3EjIxgE+9LPIwDKTk4HGO1QzSsq7WhIb1I4zRa4m2MlynVOpqBQd+922kDgEVMXWU5GB2B&#10;qu+5SVDZKdSQP6VV/dEldojuZmZWB9Ox9qqzuQqpuJHB57VLdYjAwx5zgkVBhOWYE8cj8aq9hNPq&#10;McSAZVupycmo3+VskfNjqeKfM+xPlJVvfmqtxIQwaQ5x6n/PajcbVkMuZ2B3nJweT1qrcOwGRkDH&#10;3v8AP+ealnZyANhHOef4qqzzBl+Y8g9u1NdxLR6jXkds/PxVeRyMbcjGetPLkt6jpUbKSMuwHHUm&#10;qVloU1ezRXuCxymeoGM+tRlgoBUYJyBxS3BVWxhsn+6O9IiFnCvwRxiqMm7y0I3LbSzMBzmokJlU&#10;MyNnr9KnngVwGUnavGaYzRqoCyMS2QMmi6KWmhFKnnAhowc9GHaqz2ssS70Xf9KnPmgEoSMdqQhp&#10;I8x5GTRqhaX2M1iFfOw8DqO1RtJgEhhgHHIq+8O6Jt5+ZuNwPFZ80BhciTnA4J709zN30Iw5Zgyt&#10;uLE4B6cdRSecCQpQ/McACkkiVHDoMckZzjvTZGKHdkKAepHOatRSZmm07D3JRCRyDwDjpUaiXaFO&#10;CvXOetRTyZTcDwOoJ/Omfvl+7uyR0B6VSj1ZMtyxHKY3GewywHValEg3BxJkHryf8arrKqSGRFyz&#10;A5LGlZYkBGWIHpzTsrBsi1FcFS2SODjA78Vaju1Ch9pB9KzImaI7ieMYHrU0cysg29cY5qXFBGTi&#10;rGlDdsw3Bcc9/wBasi6IXCcHqxrLhuFCAu5z6AcVIlyJTjzQBjnio5Uy4yVrGwl1LtwowTwTVi3u&#10;CVxjGDg1kx3O0bRKMY/Gp4biTbyxAPrU2RpdJaGslwhbaxzluD+VXIZVYhTzWFFcCPgZfB6jmtCC&#10;6jjIYueR0BqWmJNXN7TdU+yOfmOwHpn+Vbun6jDcr5qtlcZwxwa4+CUMmN+QWypWtHTr/wCysrq5&#10;xnkHvmla5cZNana21zuxtYjnP3qt/aYk+Uycj2rF0+9t7iNZIps8YIzyPwrSiljMYPmDp61k/dZ1&#10;JrY+06KKK+7PEAcmpKag5zTqACpOlMUZan1MgCnIO9Np6jApdAFooopxKiOjGWqao4R3qSk9ygqQ&#10;DAxTF+8KfSAAMnFfBH7VXH7Qfif/AK/U/wDRSV98IMnNfBH7Vf8AycH4n/6/k/8ARSV9Dw3/AL5P&#10;/D+qPjeNf+RfT/x/ozz2iiivsz81Oy/Z7/5LZ4Z/7C0dffHh9Ee/KuoI8s8EfSvz4+EfiTS/CHxM&#10;0TxPrcrJaWN+ktw6IWIUdcAda+r9I/bX+AtldGebW7/GwjjTZP8ACvls/wALia9eLpwb06LzPveE&#10;sdgsJhZxrVFFuXVpdEe5/Z7f/ngn/fIr5o/4KPT6HBoPhjTlSMX7XdxKgUDcIgqhvoCxX/vn2rW8&#10;Wf8ABRD4Z6fbvH4P8LatqNxj5GuUSCLP13M3/jo+tfMHxX+Kviv4xeMJvGPi24UyuNkFvEMR28QP&#10;EaD0Gep5JJJrnybKsXTxca1VcqXfd6WOviTP8uq5fLDUJc8pW22STT3+XQ5qiiivsT83Cv0R+G6z&#10;afoOhRS5DxWNsj5652KDXwN4A8MzeMvG2leF4Iyxvb6OJgP7pb5j+C5P4V+hOnqPtsCKAB5q4A+t&#10;fLcSTX7uHq/yPveCaUl7ap091fm3+h2dcz8ZfiFa/Cv4X6z46uMF7Kzb7KjH/WTt8sa/ixGfbNdN&#10;Xy5/wUd+JphstG+E2ny8yt/aGo4P8IysS/id7H/dWvncuw31vGQp9L6+i3Ps85xyy7Lala+qVl6v&#10;Rf5nyld3VxfXUt7dymSWaQvK7dWYnJP51HRRX6Xsfh7bbLWhaRdeINatNCsVzNeXKQxD/aZgB/Ov&#10;af2zPhbp3gv/AIRvWdChK2yaaumycd4R8jH1JUkH/dFYH7Hngn/hLPjFb6ncJm30WBruTI4L/cjH&#10;/fTbv+AV9EftO/D+b4gfBzVbeyh33WmRf2hBx/zyBLj8U3D64rwcdj/Y5pShfRb/APb2n4bn1uVZ&#10;T9ZyHEVbe8/h/wC3ddPXVHxHRRRXvHyR7N+xR8QJPDPxLk8JXM2LXW4NqAn7s6ZZCPqN4/Eelffe&#10;g339p6VBd7ssyYf/AHhwa/KnQNb1Hw1rdp4h0iby7qxuUnt39HVgR9RxX6UfAnxpZ+L/AA1barZv&#10;+61CzjuoVznGQNw/D+lfGcS4Xlqxrrro/Vf8D8j9L4Ix/Ph54WT1i7r0f/B/M73pRRSqMmvlj70H&#10;gingaCeNXSRSrowyGB4IIr88f2zP2dZfgX8RWv8AQ7WT/hHtad5tMfGRA+cvbk/7OflzyVx1IJr9&#10;Ea5P42/CHQPjf8Or/wABa8Nnnpvs7oLlradfuSD6HgjuCR3r1MpzCWX4lSfwvR/5/I8TiHJoZvgH&#10;FfxI6xfn29H+dmflvRWr438G6/8AD3xZf+C/E9k1vfadcNDPGw7jow9VIwQe4INZVfo8ZRlFSWzP&#10;xScJU5OMlZrRmt4F8Y6t4A8WWPi7RZCs9lOHC5wHXoyH2IJH41037Qnxw1n45eNE1q6lmTTrG3Ft&#10;pNpK3+piHJJA43MeSfYDsK4OisnQpSrKq17yVrm0cXiI4aWHUvcbTa81/X4IKKKdBBNczJbW8TPJ&#10;IwWNEGSxJwAB61sc+50vwg+GWp/Fnxza+E9PLRxMfMvblVz5EII3N9eQB7kV90eHdA0vwroVr4c0&#10;S2ENpZwLFBGOyj+p6k+priP2bfg1D8I/AyLfxqdX1ELNqUmOU4+WIey5P1JNeu+CfDL+I9WVZUP2&#10;aEhp29R2X8f5Zr4XOMwWKrWi/cjt5+f+R+r8N5O8vw3NNfvJ7+S6L9X5+h0Xwx8K/Z4v+Eivoxvk&#10;GLZSPur/AHvx/l9a7JFycmmxxoirFGoVVGFUDgCpQMcCvm5ScpXZ9nCKhGyCvgH/AIKef8nA2f8A&#10;2L0H/oySvv7rXwF/wU+GP2gbIf8AUuwf+jJK93hv/kZfJnynGv8AyJH/AIo/qfOFFFFfoJ+QFzw/&#10;/wAh6x/6/Iv/AEMV+lHgD/kctP8A+u/9DX5r+H/+Q9Y/9fkX/oYr9KPh/wD8jlp//Xf+hr5Tib/l&#10;36S/Q/QeBv8Al96x/U9kpyrjk0Ivc/hTq+Hbufp5+P8A8Tv+Sk+IP+w3df8Ao5qw63Pid/yUnxB/&#10;2G7r/wBHNWHX7BS/hR9EfznW/jS9WFFFFWZhW38PPHmufDXxfZeMfD822e0lBZCfllT+JG9iOPbr&#10;1FYlFTOEZxcZK6ZdOpOlNTg7Napn6y/s6/GjRPjV8PbPxDpl2skhgHmru+bjg5H94Hg+/wBRWd+2&#10;n/yax42/7Azf+hrXwt+xZ+0Ze/BP4hQ6Vqd4q6RqMwEhlfCwyHgMT2Vhw3/AT2r7i/a51Wy1/wDZ&#10;B8Yaxp8gaKbQyy85wd65B9weK/PMVl0svzanFfC5Jr70fseBzmGccPVpP44wkpLz5Xr6M/LKiiiv&#10;0U/GQr7h/Zl/5IT4c/682/8ARr18PV9w/sy/8kJ8Of8AXm3/AKNevA4i/wB0j/i/Rn1/Bn/Iwqf4&#10;P1R9deEP+RV03/rxi/8AQBS+LfEmn+DvC2peLtWYi10uwmu7gjrsjQuce+BR4QVj4V03j/lxi/8A&#10;QBXnX7cOsy+H/wBlXxlexSbWk0wW4IP/AD1kSM/o1fA0KXtsTGn3aX3s/WsVX+rYGdb+WLf3K5+X&#10;PjDxRqnjbxXqXjDWpd93ql9LdXDdt7sWIHtzgVnUUV+uJKKSWx/O8pSnJyk9WFep/sjfDW28f/E9&#10;dQ1WzE1hosQupkdcq0mcRqfxy2P9ivLK+qP2D9HitfAGr60EHmXeqCNm9VjQYH5u35152bV5UMBO&#10;Ud3p9/8AwD2uHsLDF5tTjPZav5f8Gx7zYWF3qd5Hp9hbtJNKwWONepNer+EPg1oekwpdeIYxe3JA&#10;Jjb/AFaH0A/i+p/Ks34C+G4HW58T3MW51bybcn+HjLH9QPzr0navpX5tWqy5uVH7ZhqEeXnkUodD&#10;0W3Ty4NJtkUdlgUf0rnfij8F/AfxX8Fal4K8Q6JbrFqNq8XnxwgPExHyuuMcq2GHuK4Ob/goZ+yF&#10;BK0EvxVKsjFWH9i3nBH/AGypn/DxD9kHt8WD/wCCW8/+M1tDA5nCSlGlNNf3X/kc1TNcjqQcJ16b&#10;T0a5o/5nh/iL/gm38Ovh1qET63r+r6tbSj91J5iQoxHVWCqSD9GrW0P9nX4J+HgP7O+HdgzL0e6D&#10;Tt+chavSPFP7dX7GHi3SjpOp/FeRULqyvFo12GUg9swn3H41mWH7W/7A9goz49M7D+O40q+bP4eV&#10;j9K9SVbPKsf3kaj+TR4UMPwrQn+5nRS85Rb+9tsq6Zoei6LH5Oj6Ra2if3baBUH6CtnT/DHiPVAH&#10;07Q7qVT0dIG2/njFWbH9u/8AYk0whtP8e28JHRo/D12D+fk13Xwh/ac+Cfx31S70b4W+MTqdzY24&#10;muo/sE8OxC20HMiKDz6Vw1qeOhFznSkl3af+R6uHr5XVmqdOvBt7KMk38lc6nwydTk0C0bV4Gjuh&#10;CBOr9dw4z+PWrtTlQaYyeory27s91KysR0UrKRzSUgauFIyg/WlooJasROn50wjHBqwQD1qN07Hr&#10;QIjprLjkU4jBxRQBHRTmXHIptWmAxlweKTrUhGeDTCMHFMCJ07VGRg4qwRkYqJ1/MUENWGdaYwwa&#10;fSMMjFAhlI65GRS0UAR0yVM8ipHGDn1pDyMUAV6KdIpU02gBCMjFMqSmuMHNWndENWI3Hem1IRng&#10;1GRg4pjTGuOM02pDyMVGRg4NAmrMCMjFR1JTHGDQISmMMHFPprjvQBHIo61ERg4qZhkYqJx3oIa1&#10;G1HMo61JSOMqaEIgpjjBp54OKRxxn0rQBlNcd6dSEZGKAGU1xzmnUjj5aAGU1xxmnUHkYoM3oR1F&#10;KuDkVLTJlyM0ARUUUUIBjjBz601hkGnuOM02tDMjpHGRTmGCRSUAR11fwfx/wk8mf+fRv/QlrlOl&#10;dX8HzjxPJ/16N/6Etc+L/wB2l6HXgP8AfIep6XkM3SnDpxSdW47daUEntXzZ9iBz2NJkLwFNGTux&#10;2oB5IoAQkNjHrSn7wpVU4BJ6+9O257YoFcZu9jT4+lNIwcUqAZyTQD2Fk4pA528DilcqRjr+NJjE&#10;YApXFbQQgcNikkyEJ9qcMkbQKivpCtqxHYUPYcdXY5zxTdGK1lI7g182+JSr6/cuQeZTknvXvvjK&#10;8Mdg5Lc4I614DrZLapPhushzmvNqO8zDHu1NIpTAAZOMEVGsSdM5PfFSvlU+Y/jmoW+YZD5HoTVQ&#10;Vj5+p8ZJvVl3Z47kisnUbURSeYhyD2xW5GqqmCAarX6K0ZABznFNWTIqQutTLtpmgkDpuAPWti3k&#10;WRN3Zh3FZEsTRMBkcnrWjppLxAEY2npUuxNPR2LaqqAEE5+nekaNidwA4704wkOHP97Iz/Klc7U2&#10;qMmpVzRpLUhdCZNwB4HOe9MJHXZkHpU3RNrd+9RNkLsAOO9BL01GBV3njgelBV8cDjFPCnO0HHvS&#10;MwAXcaLFadSIruBAPJ46Uxk7MoPGOgqXaSWYDr3pjdz15pXHa5A7Jg4TIzx9aY6MwDLjaxqcrxgc&#10;VGTzgY4PSgEru5CyJj7p4IIpNp2MRyPSnSKrYVj06kU1g2xdw4xnOKBpvYawDBgT+NMG2MfMOB+t&#10;POx12hjk+gpshZQMOD7igaVyIhdwKthR6Ck3I4Ko4NSMN+eDUGyNSwQgkcsBSGkNlTA4PTniom5K&#10;hlxU7HK7QM+9RyOCu3aeB+lMFYikKgZ9T6Ux2XBAH156U9mJwFBwMHOaRgS3Cg+uKTQysWBBx0/L&#10;NVpCVXaWA4xg54/KrbLtbKNgDOahlQzglSM/zoTQWK6hidoOCBg4HaomfyclhgY71bdGAAVMgDkE&#10;1DKEfKsv8PHpTuJLqV2kySCdynjr2qu6KhZ0HbqalIbLBRnBwB0xUbofNwx6f561WxSaaIZHByyj&#10;IJ4qB4sAgL1OeKsTKM4AGP7wqG42oCzN26AVS7BbQhdjv2MuM9cAciomgQZZcEY4BqURBVAyp/Am&#10;oSAr7ABjFMLaq5k39mzMWROCfmFZc0JOAqDPoK6eZBLHt43HisfU7IRHzVA56gdquMtDOpG5kyxy&#10;7tik7SM496RiAhVz3Ofm5qaUbt26RcDgA1BuVySjDrnAqzBpXvchYu33BkemOp/GolRYid/UDnPY&#10;elTSSHqCcnqSOlRebbH7zZOOc9M009AdmSRyRjaYm9cYFSEq8f3Tgd2FVEm8lucYLcAHHNT/AGlV&#10;IGev8IFJrUuMly3ZP5i7c7BjHHFQuS7BFH096X5iCq5x1GPWoWnCJkScjufSlazKb6kU2TKWHIHG&#10;M4qF5HkYlUAXHLe9SyGQAnuec+lQyh8KrEEZ5xVbE6bkc22QBiwOeMiqjsgDRr1BznPWrMrhm3gg&#10;DgbaquWkkLAdM4zTu2UrbkEskp3bYwcdyKgk2zYlZDyOOBjPrUrMd21lXgHv71Vll3SbB06jFCix&#10;e7uxHwzMkj4PYAmq7E8oEHXj3qeQop3kgnHTFVZB0KHt8tNaitd6EUsLjMmMDHSq8kgI+bgZHUVZ&#10;lYrkg5+UgZHtUG2RsBduSOy1SvYdtNhrIEQEAHjmophyC/PpUkisGy+OffvUS/ISzuSM91p6g+yQ&#10;2QlI/kOVDDIqsQD1OcDpmrLEOxRjgentULLFGp46Lke1CsKUVpYhMzq+0KRnt/8AXpjuEJ5PPpTw&#10;6uCWYMcfSoWZ5T5YjwM4Bp2uRdp6McNrxle5xxUEiucpLFkEenSlw8bENIDt60pdj8x5FVoTF9yg&#10;9u6AvDIpVfXmq86sVwvzdzzV+4hkQFoyApPIB5NVLqNixK4245yP06U1rqTJJIqTKWk+RAVPUr0p&#10;isF3EuS2eAT7e9SEncEwVA7YpJcMu4H5h0JOfWtFcyXmRFnG3YOBgE0OX84Epxjp+NObDndjnplT&#10;wDQm8rgP06GqVybJ6MkW5iTapQ4OcU5GKfvStQPhSWYk5PAzTkm3OoY4BHPei10FtSykhbDEYXv1&#10;xUwdEXzGx142/pVTKNIRkcDg4oLMo3huCOffmp5bjNDzSq5PdTyOfSpVnkUqskoJx1A6c1Rikbyy&#10;Gbr0x+VPa4ABJOR06e9Q7JhvsacE5R8pxg8k96tQ3MZfg84yMCsVLzeMnv2NWkunVxsYdccD/OaX&#10;K2XdJG7Z3QPzRntyBWnZypOATgEHPSuatbwqoHc9e2a1NPu1OeMccHNRKLSLT5mdPpt5JazeYHIz&#10;gH6VvxatYGMEyduw4rjLC6OSrSEg8EE1opIhUHLflms3G7KjJrY/QeiiivtzzxyDjNOpF6CloAcn&#10;XNOpE+7S1D3AKkpi/eFPoYBRRSr1FUti1sSxjC06kUYApagY5B3p1IgwKWgByDjNfA/7Vf8AycH4&#10;n/6/k/8ARSV99DoK+Bf2q/8Ak4PxP/1/J/6KSvoeG/8AfJ/4f1R8bxr/AMi+n/j/AEZ57RRRX2Z+&#10;ahRRRQAUUVJbWl1eSeVaW0krHosaFj+lAJNvQjorrfC3wJ+LnjGZItE8CX5Vz/rrmLyYwPUs+BXu&#10;/wAH/wBizR/Dl3Hr3xNvYdTuI8NFp0AP2dW9XJGZPpgD1zXBisywmFjeUrvstWetgckzHMJpQg0u&#10;70X/AAfkUf2MPgld6WD8WfE9h5ck0Rj0aKVfmCMPmmx2yMqO+MnoRX0r4ctjc6rGSPlj+c/h0/Wq&#10;EUX3YYY/QKqj9AK6nQNK/s213Sr+9k5f29q+Fx2Lni6zqy67eSP1fKsupZdho0Key3fd9/66F6SW&#10;OCNppnCoilnY9AByTX5u/H74kT/Ff4ua14zdv3E12YrFf7tvH8kf5qAT7sa+0v2wviZJ8M/gbqdx&#10;YTBL7VgNPsznlfMBDsPcRhiPfFfn5Xv8NYW0Z4h9dF+v6HyPG+O5qlPCRe3vP8l+v3hRRSqrOwRR&#10;kk4Ar6o+APqr9hnwW2keAb7xldRYk1a82QE94YuM/i5f/vkV9IeDdEt9UtL0X8IeCeE27qf4lYfM&#10;PyIryz4bax8PvA3gLSfCa+NtH3WNikcpXUYsGTGXP3v7xNeo+GPiR8MtP0WGF/iFogZhvcHVYeCf&#10;+BV+c5jOtXxM6iT1emnTp+B+0ZPSw+EwNOi5LRa6rd7/AItn5yfE/wAFXnw5+ImteBr4HfpeoywK&#10;xGN6Bjsf6Mu1vxrBr3f/AIKA6X4al+Ltt428K69YX1vrOnr9oNldpLsni+Vt20nGVMeM9efSvCK+&#10;9wVZ4jCQqPdrX16/ifkuZ4aODzCpRjsm7em6/AK+tP2A/iZLN4bm8KXtzuk0S78yAE8i3lzke+G3&#10;/wDfQr5Lrv8A9mbx4/gH4v6ZeSXGy1v3+xXgJwCkhABP0cKfwrnzXDfWsDKK3Wq+X9WOvIMb9QzS&#10;nNvR6P0f+Ts/kfpgrK6h1IIIyCO9SIMCsXwRqI1HQ442bLwHy2+g6fp/KtuvzVqzsft8HzK4U9Bg&#10;fWmgZOKfSKkfNf8AwUE/Zw/4TzwsfjD4Tsy2r6LbkalDEmTdWg53cdWj5PupPoK+G6/XoIGUhgCC&#10;MEHvX5ofte/DrQPhd+0Dr3hTwvEY7APFcW8GMCESxLIUH+yCxA9sV9lw5j5VIvCz6K69O346H5nx&#10;plMKM1jqenM7SXnbR/NLX/gnmlFFFfVHwIV77+xl8E/7Z1IfFjxFbA2tnIV0mJ1z5kw6y/Reg/2s&#10;/wB2vE/CGkQ+IPFml6DcyMkd9qMFvIy9QryKpI/Ov0B0PRdM8OaPbaDo1osFraQrFBEgwFUDArws&#10;9xssPQVKG8vy/wCCfWcKZZDGYp4iprGFrLu+n3fmXrO0uL+6jsrSIvLKwVFHc16x4Z0C38O6VHYQ&#10;gF8bppAPvt3NYPwy8K/Y7f8A4SC/hxLKMW4b+FPX6n+X1rr1GTXwVad3ZH6xQp8q5mOQYGaWilUZ&#10;OKxOgVFPX8q+Af8AgqCMftB2Y/6l2D/0ZJX6BIvfH0r8/v8AgqF/ycJZ/wDYuwf+jJK9/hv/AJGX&#10;yZ8nxqv+EN/4o/qfN1FFFfoJ+Plzw/8A8h6x/wCvyL/0MV+lPw9/5HTT/wDrv/Q1+a3h/wD5D1j/&#10;ANfkX/oYr9Kfh7/yOmn/APXf+hr5Tifan6S/Q/QeBv8Al96x/U9npQCTxSAZ4FSInYfjXwx+nn49&#10;/E7/AJKT4g/7Dd1/6OasOtz4n/8AJSvEP/Ybu/8A0c1YdfsNL+FH0R/Odb+NL1YV618Cfg7a/F/4&#10;X+KrGBQuqWNzbzaXMf7+yTMZ9mAx9cHtXktfS/7AX/IH8Tf9fNr/AOgyVw5rVnQwUqkHZpr80erk&#10;GHpYvNI0aivGSkn/AOAs+bLyzutOu5bC+t3hngkaOaKRcMjA4II7EGo6+oP2y/2aLp/Cj/tEeEbZ&#10;njS8+zeIbaNM7OF2XHHYk7W/4Ce5r5frbBYunjaCqQ+a7Psc2Z5dWyzFujU9U+66P+uoV9M/DX9p&#10;yfxN+yX41+EXii6331voZFszN800YZQH9yBhW9tp9a+ZqdFNLCS0MrKSpUlTjIIwR9CKeKwlPFxi&#10;pbxaa+TFgMwrZfOThtKLi13TVvw3G0UUV1HAFfcP7Mv/ACQnw5/15t/6Nevh6vuH9mX/AJIT4c/6&#10;82/9GvXgcRf7pH/F+jPr+DP+RhU/wfqj6+8If8irpv8A14xf+gCvIP8AgoyXH7IXijZ18yy/L7XD&#10;mvYPB6E+FdN/68Yv/QBXmv7duhtrf7J/jK2jUsYdPS4xj/nnKjn/ANBr4fANRzCk3/NH80fqWbRc&#10;8nrxXWEv/SWflTRRRX6ufz8FfXf7EQX/AIU2+Ov9rTZ/Ja+RK+q/2EdUjufhzqmlbhvtdW3Fc9Fe&#10;NcH81b8q8bPk3l78mj6bhKSjm6T6xf8AmfcfwnsRY+AbAbeZVaRjjruYkfpiuirK+HpU+B9KK/8A&#10;Pkn8q2a/Npu82ftdNWpr0PxT1b/kK3P/AF8P/wChGq9WNW/5Ctz/ANfD/wDoRqvX7Ctj+b3uFFFF&#10;MQV9Rf8ABLnxnpXgz4i+J7vVYp3WbRY0QQICc+cDzkivl2vev2Cf+R017/sFp/6MFebnEVLLaifb&#10;9Ue3w3JwzujJd3+TP0c8JeMdK8Z2kt7pUU6JDJsYToAc4zxgmtauE+AYJ8P3xA/5fB/6AK7uvzCp&#10;FRm0j91pSc6abGsncVGyen5VNSMoNQaEFFPdPbmmEY4NABQQCMGiighqxG6dvyqMjHBqwRkYqJ0/&#10;OgQzrTGXBp9BAIwaAI6RhkUpBBwaKtO4EfSkcZGae4702mG5C4wc02pXX24NREEHBoMxrjvTakIy&#10;MVGRg4NACMMjFM6VJTXGDmgCOVcrmoasHkYqGRSDQA2gjIxRRTT1E1oR9Ka4709xg59aQjIxVkrR&#10;kdNcd6d0pCMjFBT2GUjjIpaKCCOgjIxSkYOKSgCPpUci8kVK45zTHHGaBPYhopWGDSUEEMgw1NPI&#10;xUsw4zUVWtgI+lFK45pKYDGGDikpzjvTaAIzwcUUrjnNJQTIYww1NYZFPccZptBJXIwcUU6QYam0&#10;AIwyMUypKYwwTVrYh7jHHOabT36UymIY4w1dV8H+fFEn/Xo3/oS1yzjvXVfB7/kZ5f8Arzb/ANCW&#10;ufF/7tL0OvAf75D1PS8ENkdO9LRkHikwc4xxXzZ9iLRjBz60ZGcUUAAQMwyTTmypyDTW4xj8aduA&#10;XAPNBL3G9WyzcUUZLZJpRtIzu/SgYmCelKScYNKAo5B60j4BJJosmhXFB24+lUdakEVuQe/FXV5b&#10;msnxLOqW+C3fNRN2g2VBXkcF46vALdo1PT1FeLauP9PkOTy5r1Pxxen53MnBBryi98trl3Jzknt7&#10;15rd5HDj5XsiCTHI657UxThzg8Hgc47VKqZGCOPenKK0TtE8iSbY+KAuoy2KWSLcpPtU6KUhBxnH&#10;amkFlLYwMfrSbY+S6MDUk2S/d61a0xQYQVbPzc1FqqhJCTnjoPWp9E2CHMajryKL6XOdR9+xohSc&#10;ckEHgZpGBAIBOKeq8cDt2prox5Xgk9+KnRG2qIWTIDd+9MkCl93PToKd5cYJwASetI+5xt3Dp3FC&#10;uJDdgPAz0qN03SEjng5z2p6kqCCOnXnvSD7vIGR14o2CykiMfK2wnt2FMdAQcScU9yA2FUdOaY+S&#10;AGHJNLqK9kRyEhvl5HpTGVsEg9qldRjHvz9KiZPMYkHcOw96AtoROhKHB60hR9ocnGBznpUuNo6d&#10;T3poAI54Ppmh3KSREw54I+g70kijAPPXpSuqou5U4xTQxEhwO3Sk0OOxHIWVtpHPtTCcOJGYcnip&#10;WGxeh981EwT5kYA57HpSGMl5yTnB6D1qKRFdcZ4PUe1SEHggDn26VH5Z3FVxj6VW4dRgtYo13KMf&#10;KAFBwABTJUYH5WOR6ng1KWG1lPIHUYqN3DfMPw4pWHfsQSiRyJQCMDHWo2IKkk85GM9qnZmPGF9s&#10;CoJFBYkjGPU8Z6cU+gk7oYfmPls3zYJ6dqhkbylYuOoIBNWJcjPPbAUfzqB+AQw4xyMYpDejK8jB&#10;oecnJ7Cq7koChXHHJq4ViLFv9mq0rYPHT3qkG+5XYMHyJCB6VCWTkM2Ru5zUtwjSnCjIBHUVEYio&#10;wAeDyD0zVXC1noRtGpGEABBPGf8AP+RSSRoillIB9SKkYYlxIgz3bjNNdVIJLZH0ouUrPcqyJuHy&#10;jPPpVa6tBKuwKAe5FXdiRAxIucdDURUo24g7T3NO5OlrHPXlo8M5Uq21jxis24RYX2qvOfpXR6ja&#10;rOWkcfMOnPUVg3cYiYkPxu4BHNaxlc55wtsVXYEg7D9fSq8giQgMcHPQelTz7WAd2Gc9CM4qu8qH&#10;I2jHvzV2JWmgx2WSPBIxuHHfHrxQ06lMvngfKTUbqSpYrjnAwf8AOKWILIuUHb5uKrREpNqxcEgd&#10;FkVccZJNJIVSPCgc9fX0NRGV45sdivakkdQQGbacZBK9T/T86mxom1cHJVC6MDnO0YqnC8oY75AT&#10;kkZNWpI8AHfuPb3qAvtbZ93PShOw3o0V55GD5OOfukDOKgKvg4ckknkirFwFU+WUx8p5z071UmdF&#10;wjP1GQaaDW5XumVs7m7d6qSE/adqgYPHSp7gq5z6jgHv/hUIKBsrIcjOSeh71S0QnoRysHYHkEDg&#10;1DuYg4Y4PUkVK4+Y7yoO4kc01VCL8oA44OM5o2RRE4YqRsOD1IJqMuyEeX6/NxUjMc4KZ54PrUM5&#10;jf8AeBRlRx6U76FWIJZTK2zOeeeahnL7flA6datZCEjBzyQCM1BLGsgyq5Oc9KNiFqiGKTdkDG7P&#10;NIzorbXQYxinjbECATnNVpt0kgD8EZbHoKdrsLtJDZXQEooHTPSqxSbJB4U87s8VM7Mh5ckY4zUe&#10;/fkvwPWrRDd3ZkUjsX2IvB4pHRxz0+h6U6URSfK44xnNMKh1Dg42nGKfQlp+oFgYz5hz6HFVbmAA&#10;ncuVI5yPyqyy5YugIJJB44plx5QV1HVgM8UXSZLimrGaytF8kj5JPy+gpoQkEtzwcnFLdysJFQbs&#10;Enb9KbOH8vCgA7e5zWtkZtKLGNKHTfI+eOMZpCxZSBwM/ShxNs2RoVyMH+tK8KBNkS8jG4EjmqSu&#10;zPR6oQoUPmE9cdelN3MxyT0PODS+SrE+avIGSM9D/nFIq5kwVXn+dNNN2E07CsWaM/KDjkEcY5xm&#10;npIwifzZNwx0ODijYEl2nspyfSlZQrCNTwRwfX/PNG40mnclBdApySB/DTo2URkDn6n6VCiFkDZw&#10;F6HPXpTjKzgu2BjgZpPRlK6eogkJXIXKgYOG71LFdMUwHxtOagaMMBISMr19aiZhHIwMnykc0tGT&#10;rZNmza3WAAJAS3QitG2ufL6HJwc81zcEiIA4bGTj+laNleq6hQ23b096hrW5at8zq7G8QEYxwvJz&#10;WjHe4jADHp61yunXjKw2uMk9j2rVW7h2jLDNZSirmiba1P0so60Uq/eFfZHCPHAxRRQOTigB6jAx&#10;S0UVnuwHIOc06kTp+NLTe4BToxluabT4RzmqexoS0UUqjJFQA8cDFKBk4pKVB81AD6+Bf2q/+Tg/&#10;E/8A1/J/6KSvvqvgX9qzj9oTxP8A9fqf+ikr6Hhv/fJ/4f1R8dxr/wAi6n/j/RnntFFFfZn5odf8&#10;AYYrj40eG4Z4ldG1WMMjrkEe4NfcQ8O6GxwuhWh+lqv+FfEH7Pf/ACWzwz/2Fo6++vDQB1Hkf8sz&#10;/SvkOI5OOIhbt+p+jcFwjLBVLr7X6Ixh4b0cHI0C2B9rVf8ACrEVksC7ILQIvokeBXY4HoKAqk4x&#10;Xzbqye59rGjFPQ5NLO6fiO1kP0Q1btvDmp3BBeIRr6uf6V0tKoy1S5s0VJdSppegWmm4kP7yX++w&#10;6fQdqvUVn+KvEVh4R8M6h4p1Rwtvp1nJcTEnHyopYj9KSUpyst2W3GnBt6JHx9/wUL+JUviP4m2n&#10;w9s5wbTQbXdMqnrcygM2fogQD0y3rXz5Wj4u8Tan4z8U6h4t1mbzLrUbyS4nb/adicD0AzgDsBWd&#10;X6bg8OsLhYUl0X49fxPwvM8ZLMMfUxD+09PTZfgFFFFdJwhRRRQAUUUUAFAJUhlOCOhFFFAH6Hfs&#10;l/EweOvA2lazdXO+a7tfJu2zz9oj+VifQnBP/AhXs1fCX7BHxBfTNd1LwJNc7fNAv7FGPWRMK4Hu&#10;V2n6KfSvuixvItQs4r2A/JKgYZ7Z7V+bZthfquNlFbbr0f8AVj9v4dx/1/K4Tb95Kz9Vo/v3+ZOg&#10;707rQBgYpUGTn0rzD2Xqx4GBivzt/wCCgv8AydJrn/XpZf8ApNHX6JV+dv8AwUF/5Ok1z/r0sv8A&#10;0mjr6Dhn/kYy/wAL/NHx/HH/ACJo/wCNflI8Vooor7w/Jzc+GP8AyUnw9/2HLT/0clfof4YsbfUv&#10;EFpZXSlo5JgHUHqOuK/PD4Y/8lJ8Pf8AYctP/RyV+ivgn/ka7H/rv/Q18lxLpUh6M/ROCNaNX/Ej&#10;1ZEWNQiKAAMADtUijA6U1Rk0+vjD9ICnovamqMmpUGBmgaV2OAwMV+fn/BUL/k4Sz/7F2D/0ZJX6&#10;B9a/P3/gqIMftCWY/wCpdg/9GSV7/Df/ACMvkz5Tjb/kRv8AxR/U+baKKK/QT8dLnh//AJD1j/1+&#10;Rf8AoYr9Kfh7/wAjpp//AF3/AKGvzW8P/wDIesf+vyL/ANDFfpV8O/8AkddO/wCu/wDQ18pxPtT9&#10;JfofoPA3/L71j+p7Si/malAAFIq4GaWvhj9PPx4+J/8AyUrxD/2HLv8A9HNWFW78T/8AkpXiH/sO&#10;Xf8A6OasKv2Gl/Cj6I/nOt/Gl6sK+l/2Av8AkD+Jv+vm1/8AQZK+aK+l/wBgL/kD+Jv+vm1/9Bkr&#10;zc6/5Fs/l+aPc4X/AOR3T/7e/wDSWfa/wh0jTfEHw61LQdZs0uLO9nmgureVcrJG8SqykdwQSK/O&#10;T9rv9nHU/wBm74r3HhtRJLo1+WudBvGX78Bb/Vk93TIU+vBwM4r9JPgR/wAijcf9hB//AEBKzP2p&#10;/wBnnR/2kPhRd+DLoxw6lBm40S+df9RcgHAJ67W+63sc9QK+NyrM3l+OfN8EtH/n8vyP0riDJFnG&#10;VpwX7yGsfPvH5/mfk3RV3xJ4d1nwlr954X8Q2D2t9p9y8F3byDDRyKcEfmKpV+jJpq6PxaUXGTTW&#10;qCiiimIK+4f2Zf8AkhPhz/rzb/0a9fD1fcP7Mv8AyQnw5/15t/6NevA4i/3SP+L9GfX8Gf8AIwqf&#10;4P1R9heD/wDkU9N/68Iv/QBUXj7wjaePvA2seCL9tsOr6ZPZyPj7okQru+ozn8Kn8GqP+ES0w4/5&#10;cIv/AEAVp1+d87hO63TP2PkhOlyy2aPxS17RNS8Na5eeHNYtzFd2F1Jb3UR/gkRirD8waqV9Kf8A&#10;BTb4ET/DT43N8RtLtz/ZPi0G4BVcCG7UASp/wLiQf7zDtXzXX61g8TDGYWFaPVfj1XyZ/PWZYKpl&#10;2OqYee8Xb1XR/NahXsX7F3xBh8J/EuXw1qFyI7XXYBEu5sDz0JMf5guv1YV47TopZYJVngkZHRgy&#10;OpwVI6EVWJoRxNCVKXVEYHFzwOLhXjvF39e6+a0P2O+D14l/8P7H5stDvicemHOP0IrpvL96+I/2&#10;Lv8Agoh4O0LSv+EB+PF7JYzNKv2bXFiLwucY/ehclDwMsAV7nFfYOgfE/wCG3iq0W+8NeP8ARr+F&#10;xlZLTU4pAR+DV+X47AYvBVnGpF26Po/mfuuV5xl+ZYaMqU1e2qvqvVf0jgvHf7Kf7N9r4U1PULf4&#10;H+GUnW1d1lXSYwwbGc5x1rxH/hQ/wY/6Jhon/gAn+FfV2t+P/h7oto83iLxno9rAF/eNeahEi499&#10;zYrwX4zf8FGv2ZPhss2neDbePxdqUYIEelQqtsG7ZnZdrD3QPW+Dnmdd8tNSk/V/nscmY08iwsee&#10;s6cF5pXfolq/kfH37Zvg7wr4M8b6VY+E/D9pp0Mulb5YrSEIrN5rjJA74Arxyu6+P/7QHjL9orxo&#10;vjLxhZ2FqYIPIsrPTrfy44IdxYL3LHLHLE8+3SuFr9GwVOrSwkIVfiS16n43mlbD4jMKlSgrQb00&#10;t+AV71+wT/yOmvf9gtP/AEYK8Fr3r9gn/kdNe/7Baf8AowVhm3/Iuqen6o6eHv8Akc0fV/kz75+A&#10;H/IvX3/X6P8A0AV3hQHpXB/AAH/hHr4/9Po/9AFd7X5hV/iM/daH8FEZBHBop5AIxTSCDzWZsNIB&#10;FRunbvUtIQCKAICMcGinuntzTKACkZcilooIasQuvcD602pnXvUTDBoENZcjNMqSmOuDkU07AJTG&#10;GDin0jjI+lWBGwyMVE696mpjrzn1oJkiKmuO9OIwcUEZ4NBJHSMMjFKRg4ooAjpkqgjNSOMHPrSE&#10;ZGKAK9FK4waSgBHGRTKkphGDirWqIejI3HOaSnuMimUylqhjDBpKc44zTaCHoNcd6bT2GVplACOM&#10;imEZGKkIyMVH0oAhcd6bUki9QKjoMxHGVqAjBxVjrULjDVUdwI3HGabUjdDUdUAjDK0ypKj6UANc&#10;cZptPYZGKZQJ7CMMimVIeRio+lBBHMO9R1NKuVqGgAprjnNOprjjNVEmQ08g1HUlMYYJqiRrjIrq&#10;PhB/yM0vOP8ARG/9CWuY6103wh/5GaT/AK9G/wDQlrmxbthpeh14D/fIep6aGHTP40tR5CjkZ/Gn&#10;hga+aTufZNNC8daKOtGKoQHOOBQO9FGAKACgYAAoAA6UAgnGal3AASDmlY5OaaoIzk09QDwRVIWi&#10;GuNoyrVzXjS8WKN8N0FdK5Xb0x+NcB8QtQ8vcozycVhXbUSoO2pwPjC7LRuS30rzq74mILdW7V2X&#10;i26zB16n1rjZxmTGeQ2DXAnqeZjJXkNAZWwpyPUmpI1+cnI+lMKbFB96khX5smrurHnW1LkI3Lg4&#10;wabKDg9MDoKdHgR5DDHrTZQSNqnPrSTZe6MTW1JfcQBgdQan0AKYSwAA7AVFryqPmP5Cl0BnQmPd&#10;1/SqteJyvSqaoG3kdDxzTWPzbO+M5pxbcgJ7DNMdf4xyegwalmnQYEAyqjHNRsGPDHkfxVKQ6gkr&#10;zjPWowGLfOe/WglLQYUdc7iOe9McBcHcR61MyYG09zxUcqgDJYUFfZIpY2c7guOKYNzY4AxUsiqx&#10;GDxjpmmFfkL/AN3g80gSsMYICctzUZAQds9eKfIocZQ5wfWmMh5wc8cUxXuxjMqoWbsaao3DK0pi&#10;POGAz1+tKNpG0dR1pFN2RDJyD3z2pkq4YE9e5xVhsDJ9B0xUMrhmzt4Hv1ovcaSsRyZZPrUTKhO3&#10;061KgeQEsOhOBnoKYR828NwOvvSsO2lyFm5+RT170ONuDke5xTpYwOT+HNNGCoZh0HHNG4JPqRsj&#10;MuXGfpTJU+X5MZFSOrM2ASFx1BpssYLFu3pS0CxXIblg2MdRjrUTjJKlcHg9Km3AKWHYce9RNmZd&#10;ity1PUNL3InBLHeORyMelRMSV2NyasMEK+WWAPQVFMoTG1R92mLqVnjVo+eMHnmopAAoAOeeg5qc&#10;wYUlyR64NQvCyHYDmgauirI7bs47+lQXDMUBVuR92rkkUajKnOT09qgEZLZLfpVbod76IrMZFOAB&#10;k47nrSSZ+768jIqZghlMYGMZIxUc0JXMjE8ZwM1WgFaUMAMjAzgkZFRyqPKyq5OfzqfbFICsIB5w&#10;cjpTGV0YNkHHGPSi5SSuUrlHdyikYxycZ5rn9VtWE20g4HTNdOYxjHlnJ6YaszVrYHmQcdAR61cH&#10;ZmVSN0c1NAiZZRyD2qJ0RgHCjp6d60rm3RDsAyQcN71VFmoBUNkZ9a1TuczSRSdNpUSNgAgklvxx&#10;imqGWXhsJnn3q5JZjAZR/F0B9KabPduIPPHGcU7XEtHZFeNmSTCKcZ7HNKYldd7AsTip4bR0J2kM&#10;O4NTJYoH2FucZwOgobsbJOSKMsKhiQ5HpgVXlBI5JBX7vJ5rUNishbB6kYqtJpxlkAYYxycYpdSd&#10;3exmTK4cydsfd57/AFqAByvzduwPUVqXGluTwcAdgarS2DI3cp7U9y7K+pk3KRvglMYbqRz+FQSB&#10;Sx2gZwDgitWbTdxKh1BGSDt/zzVebSSi73J56nPNPVoHGzM6YIflaHJJ4yKiX5eVyM8ANV6SwCtv&#10;cjB9u1Ml05o2Bdgdx+XH6UPRiWpnyLJ2wCASRUTKXOccE/c/H/P51ee0nLEBeAeTkc1DLAyHLIAc&#10;dqLsHZrUq7XOdsYwODz1/wAKZNIqKVC4J4POad5Lq27HJPHzfrUUyFiGLY54Pqaq2o4tpFdlYvhT&#10;2xUMgLMUk5ZeQRx0xVsphgAuCevNV54xuMgBGcdGpp9yZLsVmAkc/LxtP4VBIpK7FHfpjFWyi7lH&#10;ODwefWmBCZPXnA+lVchx5tyrsVyQSSMYP51GwO4lQQMYwP5mrZhUEKoAJ6c1DcI8bbY9pwefaqV7&#10;kSirXIQFUEtnpxTHBCFt3zHvUxWRl8xlBHfnpUFw5T5R+IprXYd0tyi6ncZX7njuTUTSKVYouT0y&#10;OcipwrK2DztwMConZc+Z5Y5rVKzMntcYxKrucjBHBApGfbwxOf7uetOYbsk4Yd1P/wBellbzQAyg&#10;behFNEJdyHIzkHZk8rjv7dqFMm8BE7nNK1vJKfT0JoJaDMe8n1b6/h/WqE3pdiyYRsgKAT93IGKk&#10;VztbLggA7crmo3gOMhmYBc5zjmmOjLLgjOVOR680kk9GDvFk8bBlLP0B4x2//Xz+VMkQsTs79ff/&#10;ADx+VSoVWLbIuBgZXP1okjKjAXbu5AHakr7Dd2iGN0VgCDz3zUc0QduTk8ZIXGPerRtMjcU4IwMG&#10;o2ieVdpcYPByKenQVmVcmEff3rnuOT61atLkfKwwAR+FVpYmRzg4ZHwwGOQKQzfIjwjA3En360Wu&#10;NLU2ba6SMBmkOemQcVqJPGUBM+OPU1yttfOz+XGTnjHzGtaJ2KA+cw/4HUONzSLtJ2R+q1Kg5pKc&#10;g4zX1ZxDqVRlqSnIOc0nsA6iiipW4D1GFFLRRQtxrcKlhGBUVTRjC05FjqVOtJTkHGakB1OQcZpt&#10;PQYFACjk4r4F/at/5OF8Uf8AX6n/AKKSvvtfvCvgX9q3/k4XxR/1/J/6KSvoeG/98n/h/VHx3Gv/&#10;ACLqf+P9GeeUUUV9mfmh2X7Pf/JbPDP/AGFo6++/DP8AyET/ANcj/MV8Cfs9/wDJbPDP/YWjr778&#10;M/8AIRP/AFyP8xXx/En+8R/w/qfpHBP+51P8X6I36VBk0lOj718ufdRHU5Bzmm09Pu0FC18//wDB&#10;Qn4jv4a+Ftr4EsbnZP4guv34U8/Z4iGb8C5Qe4yK+gK/P/8AbJ+IrfEP466oYLnzLTRz/Z1oFbKj&#10;yyd5H1kL8/SvZyLDfWMem9o6/wCX4/kfNcV476nlMop+9P3V6dfw0+Z5XRRRX35+QBX0r4T/AGG/&#10;C2reGNP1TXPFeqQXlzZxy3EMSR7UdlBKjK54zXiXwW8Hx+O/ilonhm4i3wT3yNdL6xJ87j8VBH41&#10;98Wdsbq5jtIxje4UYHSvns8x9bDShClKz3f6fqfZcK5RhsdCpVxEOZKyXru/0PBf+GC/AX/Q66x/&#10;3xF/8TR/wwX4C/6HXWP++Iv/AImvqf8A4QPRv+ek3/fY/wAKcvgDRSMl5v8Avv8A+tXzv9tY7/n4&#10;/wAD7L/VjKf+fK+9/wCZ8rf8MF+Av+h11j/viL/4mvEv2gfhFB8G/G6+HLC9nubSezSe3nuAAzZJ&#10;DA444INfov8A8IBon9+b/vv/AOtXzv8A8FFPhBYRfDjS/iHpSyGbS9Q+z3JY5/cyjqfo6rj/AHjX&#10;o5XnGIqY2NOrNtS0+fQ8bP8AhzB0crnVw9NRlHXS+3X8NfkfG9FFFfZH5obnw08YT+AfHuleL4GY&#10;fYbtXkC9TGflcfipYfjX6ZfCzXbXVtGENtcLLGAJbeRGyHjcZBB7j/EV+WNfbv7CHxPTWvh/YWFx&#10;cbp9JlOn3KE8iI4MTfTGB/wA18zxJheejGsumj9P6/M+64Jx/ssTPDSektV6rf8ADX5H03T0GBn1&#10;pg56VIOBiviXofpy3Cvzt/4KC/8AJ0muf9ell/6TR1+iVfnb/wAFBf8Ak6TXP+vSy/8ASaOvf4Y/&#10;5GEv8L/NHyHHP/Inj/jX5SPFaKKK+9PyY3Phj/yUnw9/2HLT/wBHJX6K+Cf+Rrsf+u/9DX51fDH/&#10;AJKT4e/7Dlp/6OSv0V8EDPiyxH/Tf+hr5LiX44ejP0Tgf+FV/wASPWkGBmlopQMnFfGH6QOjU9PW&#10;paag706gtbDkGTmvz7/4Kjf8nC2f/Yuwf+jJK/QVRgYr8+v+Co3/ACcLZ/8AYuwf+jJK9/hv/kZf&#10;JnyXG3/Ijf8Aij+p820UUV+gn46XPD//ACHrH/r8i/8AQxX6VfDr/kd9O/67/wBDX5q+H/8AkPWP&#10;/X5F/wChiv0r+HP/ACO+nf8AXx/Q18pxPtT9JfofoPA3/L71j+p7bRRRXwx+opH48fE//kpXiH/s&#10;OXf/AKOasKt34n/8lK8Q/wDYcu//AEc1YVfsNL+FH0R/ONb+NL1YV9L/ALAX/IH8Tf8AXza/+gyV&#10;80V9L/sBf8gfxN/182v/AKDJXm51/wAi2fy/NHucL/8AI7p/9vf+ks+4fgMufCM//YQf/wBASu4r&#10;iPgL/wAihcf9hB//AEBK7evzSr/EZ+30P4KPjv8A4KcfsrnX9Kb9orwTZD7ZYRLH4ktoo+ZoBgJc&#10;cd0Hyt6rg/w8/CdftfcWdre2sllfW8c0M0ZSWKVAyupGCpB4II4xX5c/tv8A7MF3+zj8U5BpEDN4&#10;a1pnuNEmAP7oZ+e3Y+qE8eqlT1zj7PhvNPaQ+qVHqvh9O3y6eXofmXGuRexqf2hQXuy+Ndn3+fXz&#10;9TxaiiivrT89CvuH9mX/AJIT4c/682/9GvXw9X3D+zL/AMkJ8Of9ebf+jXrwOIv90j/i/Rn1/Bn/&#10;ACMKn+D9UfYvg7/kUtM/68Iv/QBWlWb4O/5FLTP+vCL/ANAFaYQnrX5u9z9jj8KOE/aM+Bfhv9of&#10;4V6h8OvEEaJLKvm6ZesmWs7pQdkg/MqfVWYd6/J/4m/DXxf8IvG1/wDD/wAc6W1pqOnylJVPKyL/&#10;AAyIf4kYcg1+zojH1ryj9qv9kvwN+054Q+x6pALPXLGNjpGsRIPMjJ/5Zv8A34yf4T0PIxX0GR5z&#10;/Z8/ZVf4b/B9/TufJ8UcN/2xTVahpViv/Al2fn2fyfl+TdFdx8X/ANnj4o/BTV5tN8Y+HpfJikKC&#10;+t0LQkg9zj5T7HGe2a4ev0OlVp1oKdN3T7H4/Xw9fDVHTqxcZLowp0cssJ3RSsp9VbFNorQxHSTT&#10;THM0rNjpubNNoooAKKK634d/A/4lfE+YDwx4cl+zZw9/cgxwL/wI/ePsuTUVKlOlHmm7LzNaNCti&#10;KihSi5N9ErnJV9I/sNeA/Fmj3mqeMtW0aW20+9s1htJZ12mYh8kqDyVx/F09O9dX8Iv2P/BHgN4N&#10;a8Wuut6pHhgJY8W8Tf7KH72PVvrgV7FbWss8iWlnbs7sQscUSZJ9gBXy+aZzSrUpUaKunu/8j7zI&#10;eGq+FrxxWIdmtor9X+i+89X/AGff+Rdvv+v3/wBkFd6yY5Fcp8HvCes+FvD00etQCKS4n8xYt2WU&#10;bQOfQ8V1tfE1GnUbR+nUU40kmR0EAinMvcU2oNRhBBxSU8jIxTCMHFACMuRUTr3qamuO9AENFKww&#10;aSgTVw61G69qkpGGRQQQUjDIxT3GDmm0AR0U5xg5ptVFgMYYNIRkYp7jIplUBC4702pZBz9aioM3&#10;oNcd6bT2GRimUAI4yKZUlRkYOKAI5l71HU8gBXmoKACmuO9OpGGQaqJMhnWoyMHFSUxxzmqCIhGR&#10;io6kpjDBoCQlRkYOKkprjnNBI2mP96n01xxmgCNx3qEjBxU7fdNRP1oIe42ophg5qWmSjK01uIip&#10;jDBxT6Y45zVgJTHGGp9Ncd6AG1GepqSmOOc0AJTG+8afTXHOaDMY33TUB4OKsVA4w1ACUjdDS0da&#10;cdxS2I6Y4+an9Ka44zVkDa6L4XSGHxJIwOP9Fb/0Ja52tz4fP5euu3/Ts38xXLjnbCTfkduXK+Op&#10;+p6Wt0jdc/nUqyZAKjgjnmsUXRBDA4AHrU8eoAnr9Oa+TjUsfcSpmtG+wGlDK+WJxWfFfbhtL9/W&#10;p1uUJzmtFUuZun2LTMNo5pQSOeTUIkR1G1v1p3nEtwpHFU5kOLRKGAGSf0pBtbtimZ3dDSo4UZNN&#10;PQWo8fLwO9HA4pEkDnApSxBxgfnTTENmdVjJJ7V5T8QdQD3zxhs4Y9DXp2pyiGxeQ9lNeI+MdS3X&#10;srkjliAc1y4mVrIb0gcv4ru95Vcjg+tc4SHOdmBnjPNXtZujPOwxnB6ZqjhsAgdu9ckdTxcRLmqA&#10;ThtoQn0qRSc5Bx7VGi7m/unHOKlDBeF5J4yat6HNazuWrcYUK3zc85pXZFU44z0GKZE5VMggnPrT&#10;pCCmCeO1IbdkZWvAeWuB/FVbSZWWXYo744FXtaCGANj61naWw+1ZBA5HFWvhOaV/aI3TlkC7ccdc&#10;U3YSoPboTUiBeGz+FI52qeOKjU1dhpBPGc+lRsmWwT+NSHkZX9KTCY5bPtijqHUinQsDj1xn0qOS&#10;PEYJPPb1qZgjZwenSotzcjPUd6Wo3YhdC3PoOOOtI3Qbl61IVxyT+VNyvTIYHovpTFZkJCscYwM9&#10;+lNcdcHntU0m0kArwKjZRggD6UAlsQT5C8IGPHB4oPTczDnsTUmMfK/frUUy5OB25YGgL6bBu2jZ&#10;jjvUEigkIv4jFTbgq7Rt4Hc1FgSglTg5pIq2gzaADg8UxwMZIGM5JqRtwXJxnOOTURAAIGSB6jg0&#10;aglYjbe/zFyc9BTVV8hjz6jFPZPUdvypGZVTB+gOeKGw6kbEMM8jJ70x8SKVBx6U94gcAHB64FNI&#10;C5yB270ilZEPllScKAevtUUnPzDg+oHWp5iiKZGPGelMK4y24Y7EDpQgaRAYkL9AMjOCPWo5EjAw&#10;hAIbJPcVLOxHBXIx1A5FQMA3BUkgDqKeu5OjehGVxyBkHqcVEV8xQrKMg5BPapmbIyR16gdahZ92&#10;QwIPb60eg07FblmIKk84ztpHwDuEQzgDipnXyzlySRUTycnDHPr61XQNEV5lATdt5BHGOlMBDMyq&#10;hzjIAU9M1ZkUs3zHt0prnnJX0A96e5XSyK0kbbw7DBHf0xULRsxO9SR2JGausFaPAT6YqNoTJkJu&#10;GO/+FNBqU3DFTHGB7nFVp7RJ4Sm3nOOO9aI2pIEZF+btkcVGYU3MUHTphapLUSV9WcvPZuHf5BkH&#10;H3cVSeBuix9e2K6bUrKRtpUFfXArMktJFyTyG7kVtHVHPKGpnNagjcY84GT70xLcZ27cd+VrTFlu&#10;jGGB+g6VXlsiX3CPOD0qtxONtkV1gGfkYDPXHGakW12pxznrxzVq0sHeQlUGOmPSrqWIHDscZ9OD&#10;SsilBtmWLIIuXXcSOlRtp4zhSOmMba130mXf5gY8nGMZxTm0x9mG498daEl1L5fIw5NNUgyDv2A/&#10;WmjTWc7mBC9RletdE2lKEX5O/JxT4tH3AER5GAB8vSmxqNjlZdHzHvCgKR0YdKiOhmQ4cDbjgAfz&#10;rrm0gsfK55HGRwD6ZqMaOS2NuBnjA600tAceqOOn8PKG2ogAPUgdKYfDUB/5Z8rzx612Z0pNxQxE&#10;g8jI/rUdxpBjZVSI9eNo7UWuLk6nC3PhgT7lkiLRsMMuKqnw0ysYwg2Lyoxng9K9Al0eSPJKZ5yD&#10;iojojg7o4iwGee4/Cny3Fy2lc85uvC0hOFT+LOPSqr+GJWDFoyAO2ORXpr+HWLACPlhnlaYfDSNl&#10;TFu3DBJFNgovc8qfQJdpdIWznkYxn0/rVK70G6iiMnIwwO0Ken+Qa9afweirgw5Ax0FQXHg6J2+R&#10;cEc429aaSDldtTyObTJ1xI65BxjK8g4qE2UxlwYDnPAI/rXqdx4FR5SwwrZ5ATIqO48DB1y9vzzz&#10;t4P+c072Dl6nlDwkcGPnHp+tMePAwz5JPavRr34e9WMfTvjArLv/AIfAAkxkMTxgcVRny2WxxE7j&#10;dtUdAMmqzxwlidmOBXWzeBr/AC4Fvwe+KzbjwfeQR5aHr3NUtCHFtnNygFgixsSDzxmq5icEqgyv&#10;rjtXQT6BdgeV5Z/7561TbTZLZv3kRODyMdK0TRnOL3MlIPIUoFHIB4FRNbkSBjkD6VrfY3dSTCQc&#10;9x06j+n60x7BwhZkP4dKtPoZuLtczJQFyFUsOce9NXzGiG5erYIPpk/0q+9hggFcg8c9qiNu8eQQ&#10;cdDk07oV9dSqSYMouAAeKf5bSEANnuakMW2TZIhKrwvHakiUQK/yk8nbx0pWT2BWT12EaMLiMkEH&#10;ripEUMCoBPrmpBEoUFs5Kkj9O1PgTbksoJJwPalsNLXRkIVgxbH+zj2oEKs3k7DnGQcd6sEbYg7K&#10;eexNOVUYZA6nIyfpQ9ENK7M6a3kjfyomABOSCO/1qCSDCYYHI5zj+lbFxEGbcEPKnpVd7UOmXHH0&#10;o5tRcrTMlldCFUEAgfNg8DNWVupY1CLEGAHDMOTUl3assXygAhuGqs6sWJdHz32nim1fQNVsz9bK&#10;enSmU9fuivqDkFpyd6bT0Hy0nsAtAGTiilT71SgH0UUU47jjuKvUfWpl6CoVGWqcDAxRIsKen3aZ&#10;T16CpAWpAMDFR9akoAcg5zXlfjv9jr4SfEPxZfeNNfl1UXl/IJJxBeKqZCheBtOOAK9Uj707rWlL&#10;EV8NLmpSafkYYjB4bGQUK8FJLXXufPbfsQ/BgMQJtY6/8/q//EUf8MRfBn/ntrH/AIGr/wDEV72d&#10;J08nJt//AB8/41JHommsMtbf+Pn/ABrr/tXHf8/GcH9gZV/z5j9x4h4S/ZI+FfgzxLZeKtHl1M3V&#10;hOJoBLdhl3DpkbeRXsPhn/kIn/rkf5itD+wtL/59j/32f8antdKsbOXzraHa2MZ3E8fjXNXxVXEu&#10;9STb8ztwuBw+CXLRgop66FinoPlplSDoK5T0FsFSAYGKj61JQMZcRG4t3gErx70K74zhlyOo968Q&#10;n/4J+fARUe6uLrXicFnZtSUk9yfuV7lS3FvFdQNbzKSjDDAEjI/CuihisRhr+yk433sceKwGDxtv&#10;b01K21+lz5mb9iL4LliVk1gDPAN8v/xFH/DEXwZ/57ax/wCBq/8AxFfR0fhbQ2PNkf8Av63+NS/8&#10;InoH/Pif+/rf411f2vjV/wAvJHn/AOr+Vf8APmP3Hhfw1/Zp+G/ws8Sf8JV4bF892IHiQ3dwHVQ2&#10;MkAKOcDH0Jr1nwTY/atZE7D5YELfj0H9fyrbHhLQCcfYf/Irf41d0vR9P0ov9gt9m/G75ic/ma5K&#10;+LqYh8022/M78LgaOEioUoqMb3si5UnSmKMsKfXIeiFY/wARvh74c+Kfgq98B+K4ZHsNQjVZvJfa&#10;64YMCpwcEECtgDJxUlVGUoSUouzRE4QqwcJq6ejXdHzL4x/4J/8AwQ0J4XspdbMcgIJe/U4I/wCA&#10;Vi/8MRfBn/ntrH/gav8A8RX1ZqWl2OrwC21CDzEDbgNxGD+H1qoPA3hfHOm/+Rn/AMa9KOb45LWo&#10;/vPGlw7lUpe7Rj9x8vf8MRfBn/ntrH/gav8A8RXV/Cr4D+DPg7e3d74Qub/N7GqTpc3AdTtJIIAU&#10;cjJ/Ovdx4F8Lk4/sw/8Af5/8ad/wgXhb/oGn/v8Av/jU1MzxVWDhObaZdLIsBhqqqU6UVJbNFrwv&#10;qf8AbGjQXjEb9u2TH94cGtKqmj6PYaNA1vp0JjRm3FS5bn8TVuvMm10PagnbUK8k+Kn7E/wb+NHj&#10;i5+IHjCXVxfXccaSi0vVRMIgQYBQ9gO9et1LCMDNXQxFfDT5qUnF7aGOKwmGxtP2deClG97PufI/&#10;iT9hL4I6Vrlzp9rNrPlxSYTdfKTjH+5VL/hiL4M/89tY/wDA1f8A4ivrK+8EeGdSu3vrzTi8shy7&#10;ec4yfoDTf+FceDv+gUf/AAIk/wDiq9FZzjba1JHkPhzK29KMfuPljRf2OPhHoOs2muWMuq+fZXMc&#10;8O+8UrvRgwyNvIyK9t8Df8jbY/8AXf8Aoa7r/hXHg7/oEn/wIk/+Kqxp/gTwvpt1Hf2emlJYm3I3&#10;nucH6E4rnr46pif4km/U7MJldDBaUYqKe9jYpyDvTakjXtXAeoSAYGKVBk0lPQYFBoLXk3xt/Yz+&#10;EPx/8XR+M/HcurLeR2i2yixvFjTYpJHBU8/Ma9ZpyDnNaUsRWw0+elKz7o58ThcNjKXs68VKPZnx&#10;h4p/YQ+CGj+IbvTLSbWfKgmKpvv1Jx/3xVD/AIYi+DP/AD21j/wNX/4ivsXUPh34Q1S9k1C+0ovN&#10;K26R/tEgyfoGxUa/CnwIeTop/wDAmT/4qvSWdYxLWpI8R8NZY3pRj9x8g2n7Ffwds7qK8hm1ffFI&#10;rrm9XGQcj+CvePhz/wAjvp3/AF8f0Nek/wDCpfAXfRD/AOBUn/xVT6b8N/B2kX0WpafpRSaFt0b/&#10;AGiQ4P0LYrnxGYVMSv3km+1zsweU0MFL9zBRva9vI3aAMnFFPRe/rXmntnz3rX/BMr9nHxBrN5rt&#10;9ceIfOvLmSebZqahd7sWOB5fTJrxhv2IfgwGIE2sdf8An9X/AOIr7vAwuK5s/CL4fE5OhH/wLl/+&#10;Kr1aWcY+Cs6kvvPAr8OZTUacaEfPQ+NP+GIvgz/z21j/AMDV/wDiK7P4U/Bfwf8AB23vbbwk92Vv&#10;3Rp/tUwflAQMYAx9419NL8H/AIenk6Cf/AuX/wCKpf8AhT/w8/6AB/8AAuX/AOKqqubYitBwnNtE&#10;0OH8HhqqqUqcYyXVGd8Bf+RQuP8AsIP/AOgJXdKuOTWf4d8NaN4YtGsdEszDC0hkKGRmyxAGcsSe&#10;wrRry5yUpto96nFwgosK5T40/BDwD8ffBEngP4iae81m8yTRSwOEmgkU8OjYO04yD6gkd661F7mn&#10;VMas6U1KDs11CrRpVqTp1I3i9Gns0fEnxI/4J0/B/wAEa4beOXWns5xutJWvlJI7qfk6j/Cue/4Y&#10;i+DP/PbWP/A1f/iK+7fEHhnQ/FNmLDXbBZ4lcMoLFSp9QVIIrGHwZ+HB4Hh4/wDgXL/8XXrQzzGq&#10;PvVJXPn58M5U5XjRjb0Piv8A4Yi+DP8Az21j/wADV/8AiK9M8F+EdK8B+F7PwjoZlNpYxlITM+5s&#10;FieTgZ5Jr6LX4LfDg9fDx/8AAyb/AOLpw+Cfw27+Hj/4GTf/ABdZ1s1q4iPLUk2vM2w2RYbCTcqE&#10;Ixb00NXwUmfCOmED/lwh5/4AK1Qg71HY2VtptlFp9nHsigjCRLknCgYAyalAJ6CvJerPfjGysGAO&#10;gopwQ9zS7F9KRRyvxF+Ffh74h2hF7CkV0EKrcCMNuH91x/EP5dq+XPi5+w14Blu3vNf8BCyZjgah&#10;ormKNj6kL8mfquTX2btX0pHjjkQpJGGUjBBHBrrw2OxGFd6cmvmefjcswePjatBP1SZ+b+q/sFeD&#10;bhi2j+OtRts9Fnt0lA/IrWRN+wBOG/0f4qIR236KR/Kav0Y1r4V+AteJkvPD0KSH/lpbkxn/AMdw&#10;D+NYF1+zp4QlYm21O+iB6DerY/MV68OIscl8b+5P9D56pwdlUnf2S+Tkv1Pgm3/YAG7N38Vcjuse&#10;i/1M39K2tK/YP8AWzBtW8X6pdY6iNY4gf0J/WvtJv2bdFz8viO6/GNadF+zl4dQ/v9dvG9gqj+lO&#10;XEGMktaj+5L9BQ4RyyD0or5tv82fMng79mv4M+CZRdab4MgubgdLjUWNwwPqA+VU+4Aru7a1wEtL&#10;O36YWOOJP0AFe46f8B/AFmwe5trm6I7TXBA/8dxXR6Z4X8P6GoXR9GtrfA6xRAE/j1NefWzCdZ3m&#10;3J+bPYw+U08NDlpxUV5I8c8LfBbxXrzpPqcX9n2x5LTr+8I9k/xxXqHhL4feG/BsX/EstN85Hz3U&#10;3Ln8ew9hW6ydwPwptcNStOpvsehToU6e24U1lxyKdRWadjffQjprr3FPZcHIpOtXuLYjpGXIzTmX&#10;BpKAI6KVxg5ApKAI5E7flUdTsMioXGDmgBKKKKCZIY6jpUVTuMjNQuMGgkawyMUypKYwwaa3ATrU&#10;ZGDipKa471YDHGRULjBqeopBx9KCZDKYwwafTXHegkbTXHOadSOMigBnWoHGGqeoplwc0AMooopr&#10;cT2IyMHFNccZp7jnNIRkYqyFuR01xzmnUj/doLlsMprjjNOpG6GggZSMMilooAj61E44zUtRyDrQ&#10;TIjpHGVpaDyMUElcjBxTX6U9/vGmuMrWiAZSP92lpGGQaAGU2TtTqRx8tADKR+lLSMMqaDN7jKhl&#10;GGqao5h3oAjoooprcT2GN9401+lOcfNTWGQasgZWt4OkMOrM4/54kfqKyauaFOLe+8wnHyH+lcWY&#10;u2Bqeh35Wr5hT9TtY73LBie3XNTpdA8bv0rn4L/nhqtJqIOPnr4dTP0NwubKTkHhselSrdyKc7qy&#10;I75CQQ2O3WrCXSsN26tI1GZOma0OoEd+tWkviTgN271hpdbutSpd8YL1qqhm4G7Ddq7bcjpUiy9h&#10;WHDcEfxVYj1ADjfx3rVVNDNwTNcSlTyRSrKhOWbr2rOj1ADI3A5PpU8V5G3D1fMjN0ir4xvFt9Dl&#10;fdyUOBXz74q1XfM+D36YzXs3xU1RLTw+yCTGRXz5rF39ouHCP1PWuPESvMwxD5KaTKcszyMWLjrx&#10;xQpJ+QHgHgmkGCvl4zjtT4x83Tt3NRE8So7yDaTnIyR3pRuH8P0/KlDdcHpQWbPKk5qtTJ6EkLLj&#10;djA96nYK0f3senFV4QvTGee4qcsnORgYxTBbWKWrHdbEbeB0INZNrII7gEYwW6itrUirWzKvH41h&#10;gKsgBxwe1NbHNUbU0zo4yHQYOTjtSOxYbQOM02ylEkC49OeKd0PapNt0AJXqaYVC4AbHtUjgMORw&#10;F5pqkL8uD+NK7uOxDICrFVfGeajJVjhSB71LLGxkyPu/xAVEytGS23v2NAthOAcsQR/OowQAXUZ5&#10;+lOAVVyE9sUgJzgLjPvT6ivdDDnbksevQ007Q+Mc05xnBUnpyKYyjJwDnNIoYzBWYseO9RsBg7WB&#10;z61I44yw/Soyy5IVT+FAEbccgcn14pCxDZ289z0pX2suQOnQmmqF6KvOB0os7FWRHPtJ6/jQxjKn&#10;H4kdqHRhyyn3FNHlKTtOOuQT1pdQXmNKqVILZz/s1Gy7uM5444pzoC6tuIA7UMVK7lPXsKAZCWUg&#10;4GMdOaZIBuyzcmnEtuO7OQOKazAEmQZIHrTtrcEMbEi5JwcYBpn+rU4OcHkHvT5Oue23jNRsUaMb&#10;T3GPlPTNLQL6jMMFMg5yckEdKikVSSE4JHp9alkV+QjHHfApuzLYPX3pi1Kvzsqknox4A6UkiAnc&#10;QQT396lbgHcxGP1qJ2YMVO485GaAsupCwJwzYyehPrTGxGN+0Zz61LKFICgYA96jKqHC4yoORzVI&#10;e0iN4i6giTJZiCMfd5pgjZ2xuO3HHA49qlkQyRsEG0N1I9OKEBEZSQNgdOeadx6EflFMJCCcDByB&#10;TdpGQGIA+nPrU4jdchVzn3707aGcjbyR1Ip3C6K/2dX6gEY5IphtB5ZJP44q9FbjnHY9cU6S2G3C&#10;pnJ9etNOwOzZlzW6P9xQQcZwOeKpXOkxnDCMn/ZzjBrcS03EsVB9j2NH2FgGiZRhuhXqPx+mKuMr&#10;Cs29TlrjTljZQf73J4+X8aSG13AyMu71yMYHrXQ3emhBtOQxHDdarR2eV27PnHQVqm2iOVcxSjst&#10;oC+WBkZ4Of8A9dTJZblIljyo9Rg5/wAK0IbQdccg4zViGyGAoXIB5Jzk00uxTa2M+PTsspZsgYwM&#10;Dr6VOmmqM5UHjnHNaS2MgHEfy9/8aspp4QbUHUDPFUtRXstDGXR4nQYTC5yQR/jUjaei4RAen92t&#10;mLTtzbSCcAZy1TR6PkcDvkH2oaGm+hgHSQhLFed2VHSpYtFHlZljJxwBiujTR/MIMkfIGRk1ONMA&#10;IJXr2NMdpfI5n+wImXmPHAwMYpP+EeSRirwY5+Ujv/8AWrqBYFhgDBz8o44xR/ZW4glTx3xT5WtA&#10;2OZbQIA2JEyeQRgd6bLokQO2NOp5+uK6xdG3Jnb35J70p0YMAyw8inyhdnHN4eMimR4xjPFMHhzY&#10;AsanGOcc1266MXXO3oehFPi0RmODEOnGKfK7i1ucKfDOB/q+qgE1FL4Vy2Y1IPUg5wK9AOgMx2le&#10;gz705fDyAAi347/lTSaCzueazeFC4G9CD2IU/nmm/wDCFk/Od3J5DDkCvTP+EZRhgx8k+nSlTwuC&#10;5fy+D/D6U+VMFzHljeBS4yQRxnpUT+AgSXeDd6OR1FetDwwCAdmeMEjvSP4UBJ/dY4wMDNCTHZHj&#10;c/gIl8m3BXdyStU7n4bQON0lqMA4X5en617gfBjkB1U/UCon8FAAlID6gsKFHqhNLsfP998NLYYR&#10;rM5cnoDWTefCW3P/ACwx64GfpX0fL4KibkwBmx1K9Ko3HgCPeVa2OMcZHP8AnrVJMhwikfMl/wDC&#10;sqdkNuNozxjocVi6l8MtQjIMaHaPvcZANfUd78MvNPyxYRhluOfpWfe/C+INvjhAGBlttaK9zPkT&#10;Z8qXHgvULYHzIC/fHIxWdPok8JxcQEAHPTivqPU/hQk0JXySdxH8Pv8ASsHVPgtBIpVrcjg8gGhN&#10;9SPZyPm99NETlecHttqM6W8rYCHnsxr2HX/g3NDKVgt2PB/h5rHu/hNqES713BguR8vSneyI9nd6&#10;o8ya3bcGxy3CDjjHWlWHD5ROOw612F54C1a0Do1tlVB2kDH55rJ/4R+a1ZjJCd49R/8Aqod7Ctqj&#10;FCkOTtJUcEe9LIpiXcE3nOCSK0n0iYEuYyccjHXP07fnUZtJcZER57YpLsDWuhRaHKgxDg84AppU&#10;HCMCM+o71p+RsGzoT14/Sh7JTgYJB9KXUajZaGVNbbxwAw6GqrRIGIAP4VvfY8MVUH6VHJYQM5Lk&#10;Z78f/WovHqXCDbP1BqQcDFR1JX1Z5gU9egplSL0H0qZAFOTr+FNp0fel0AdRRRTiVEdEPmqaoout&#10;S0nuUFSVGOTipKQCr94U+mJ94U+gB6dKWkXoKWpkVHYKnQYXioBycVOv3RUlDl+8KfTE+8KfQAAZ&#10;OKkpi9RT6C1sKoy1Ppqdfwp1AwAycVJTE+8KfQA+Ec5qWmQjAp9Q9wFX7wqVBxmok61Mn3RSHHcc&#10;n3qfTUHGadQWKv3hT6ag5zTqAFXqPrT6Yg+an0FRFT71PpqDqadQJ7j1GBS0AYGKKmW5UdgAycVO&#10;gwtQqMtU4GBipGKoyQKfTUHOadQADk4qTpTFGWp9ACr94VKg71GnWpV+6KBrcWpOlMT71PoLCnqM&#10;AUwcmpKh7gFSxryB6VGoyamQcZpALRRRQVEAMnFSoB+VMQc5qVRgUFC0oGTikpyDjNADulAGTiin&#10;IOM0AOAwMUqjJpOtSAYGKTdhpBRRRUCbuAGeBUiJ270iJ+dSAYGKBpXAADpS0AZOKeqgUFiBPWnU&#10;UUXsAUUoUmlCDvU8wDaKfsX0o2j0pczAZRT9i+lIU9DT5mA2ggHg0pBHUUlNNMBrJjkU2pKRlzyK&#10;YEbKD9ajdPzqWkZc0CaIKKc69xTaCAIB4NRkYOKkpHGR9KaY90RsMjFMqSmuOc1YhpGRio6kpjjB&#10;zQAlRuvUY+lSUjjjPpQBBRSuMNSUCaugqJxx9Klpsg5oIIaa44zTiMHFB5GKAI6RhkUtFWtgI6ZI&#10;Ofwp54OKRxxmmJ7EB4OKRuhpzDDUlBBHR1oIwcUUAR0yYZXNSMMNTX+7QBBRQeDiigBr9KbT2GVp&#10;laGZGRg4oIyMUr/epKC90R0UrdT9aSggjIwcUUr/AHjSUAMYYY1HJ1/CpX6/hUb9AaBPYhPBxRSt&#10;1NJQQQyjDU3rT5utMq1sBHRQeDiimBGeDihuh+lK33jSdaAI6KKKCHuR0yYcZp54OKbKMrQIhooo&#10;oAa46Gm09+n40ytDMjoFx9mYSbsdqDwTWb4mu2s7JJFOMygfoa4M0dsvqPyPRynXMqXqbVvqz9fM&#10;6cVbi1XcQC3SuJtfEALbC+OOcir1vrYKj5+cV+eKq7n6Vyqx2UOpKTnfVpNSYLhHyB3rj7fV0blZ&#10;MfjV2DVQVxuBrWNQjlTOnj1RiCCxyKtQ3qZyxNcxBqqt8u7HtVuHUQw4kB4rSNQzcHY6aK6Qnh6l&#10;S5x0P6VzsN8xIO/OfU1bj1A7dpPT3rSNQzcLm4lyGxhqnS5cLwx/KsWC+Uj72M1YS8yPv/rWqqGb&#10;gcz8bNXMOkJCDyxFeKyMZJCzN3r0P46aoTNDbKxIx0Fec7iQSBWMnzSPKxzSdiQYxn+QpyJ82ccE&#10;cVEzYXe+do+9ipY2Ei7oz8p9RVpWR4stWSBF28d+xpSCnI/KkEYJBBGB2NJKSuee1US7ixN8wB/I&#10;GrGMDIJ59OKgidGTcB16VMjEjbnpT1sTcr6iX8k7+CPSsKQMX3huCeRW5qKv5DbDjqMk1gsz7/n5&#10;AznNWjCtvqb2jyq9sM54FW2CZ5HQVm6EytEVVuOmSa0QMKGLdqz0Li7pCEjBGeo6imrGFTaGyfWl&#10;O3aXJxjqelNXDDejAj60ixJCVx+tRSOjZUdfWpn+ZcjqKgYKDhxTQnzdCNsEYXPX0601o3U555p7&#10;oR/q2xg0jkn5jQTa7GYIAYAgCoyeN2/A9Ke25Pl2/LnvTHI5CEZ96C7JkblygDnkelRsQvTgHrUr&#10;EDCnqTUTKxGVPWl0sNu5G8gPIOB2J70wBc5Vs5PWlkRn5DDjpzTRuEh3DauAVP8ASgF3EcZPX65N&#10;M/dg5ZRkdTTm6E7T05qNumM9fUUh31EcEqrA/T0NR5O772CD2qZsMDwOKiIVuvP1oDbURwWJdm6i&#10;oXDN8+eh71IcEbyeM+tRSKGwy5GevpTQ0JIpb5CR2/ixxUIjG0goBg9P/r1IdxyxOe1MbcqnzDj0&#10;H9KN2J7kTFlbaOy8c9KZIZRK2HznggduetPdSjBzwM5OajdtxMmATwDT3ElbcY6hRsGM+55qOQkc&#10;MT605y24yHIJH/1qjbIPmHnPOccf/WoFawqiKSPaB8wGScYzUEqKxxGcY681Kxb723jpwKQLuXMe&#10;RnGTTK3QxoJQu05wScEdMU1Yv3m4PznNTfKE2Hn39Pypq7CrDzR93kkU90NIIsA84ORwMc5p0UTj&#10;hjn2oURHDqwOOmT1qePy2Uglgev9KYbixeWyssq/NnhhxgUssUciDb93HBpFXLgBjwfTtT1DGMMM&#10;Z6HI6/4UK1wWokNsqjhcr1wKkS3DMcLnYMZIyT9aW3EbsBsA5yMGpVhVTuQgZzwB1rRJWAhksycE&#10;4BHQBelUnsBHJkxjnlsd+K12RmUrvwD0wfao5IFYcx8nj9KqDJkm0UI7VMcHJIzirNlaGQliAQRx&#10;g5xTUQKV2ryg6Kf6YqaJijkImGJ+8PT6VuloRe0rlmO3YrgsMjg5H51YgtJlUYw3OCTUKK+RIZBn&#10;rx15q1bswK/KAD1HvTSKT965LBaKMluNvtU6QrtyrdTzxUcIywAfgdDk1YjTnG3kdTnrQrF620FS&#10;3+X9326A1PDZqeWI+opY1BG0MRk5NTKrNx5e73qlG4N2I47NTxvGe2Kmj08cbxx3I71YjiRFyULM&#10;O1WI4VclkRlyvertYSVyqmnIQNq5wf8AJqwmmgINo4PUHr/nmpoQgyQCCpPBGc1Ogj8wlmJIHBxi&#10;hDtqVv7PQEkx5561KNHiyG4HHOM4FWlRQzOU78ZzUqlVONxOR1BwKoLLYqpo4AxsGScZp0eiqxLD&#10;0BHNXoJFZRvGVI+XjpVhYwSAPw5ql2KtcoQ6R/E8eCOT3BqT+w4pCRgKfUVoxLlfmXGOoFSKinlV&#10;ppai0ZQTQo/LCbeh9OtTJoMWcLEGHc1pQxg/OCMAetWo4WABWTqeQDwafKhoxz4eidflhHHpQPDM&#10;YVcwKfQV0MMY3ZAA+lSrGrDG38qahqDdzmJPDCnGYO/rUb+F4wSjQAkDqa7AQROOUzj1pfskbNwM&#10;fhVKKJucM/go9ZI8g/jUM3gaBh80Pbp616C1rGrcJ14x/WpP7LjwcoDx1o5dQSSPLJfAcb8iLbk/&#10;L7VVufh8r7sxKQBxx1r1s6JG/wAwiGB2qOTw7G7YEQx7ijkuKy6HiN78MIpVLRWwP4Vj3vwrjYBP&#10;sa5HOMcV7+/hRCCEjwT6d6rSeEVZsC36e3FJxug5U2fNesfB+3kDf6EgwfTrXLa58C4Gywss59R0&#10;H5V9YX3gSKb70IbPPTArJvfh2jgqIBkZxgZwaHBicVc+ONe+BVxtMlnCQM9VGa47VPhVrli0jNYZ&#10;RerD619wX3wwUjbHbqeMEbMVz2r/AAijkRt1mOeCNuanlsROle1j4hvfCN7bvgxYx95SO9VG0ee1&#10;TypFOfUivrjxB8CLO5VkNhjjrsrg/E37P9zET9mgySPlXHT2qHdaEexfTc+e57Es+AOffj+VNS32&#10;KEe3UkdSTXpPiH4VarpQ/fWLrgY4QjFc7N4MuvNP+i/pUppAou+x+g45OKkpi/eFPr648gKkqMdR&#10;UlTIAp6dPxplPT7tLoAtFFFOOxUdh8I5zUtRwVJSe5QqjLCn0xPvU+kA5Ov4U6mx96dQBIvQfSsn&#10;VfH3gTQr1tN1vxrpFncoAXt7vUoo3UEZGVZgRkVrdK+F/wBtn/k4nWP+ve1/9EJXfluBjmGJdOUr&#10;WV/y/wAzyM7zSeUYNVox5rySs9Oj/wAj7KX4rfC4sP8Ai5Ogf+DiD/4qph8V/haBj/hZXh//AMHM&#10;H/xVfmvRXu/6sUf+fj+4+U/14xH/AD5X3v8AyP0qT4sfCwHn4l+H/wDwcwf/ABdO/wCFs/Cv/opf&#10;h/8A8HMH/wAXX5p0Uf6sUf8An4/uD/XjEf8APlfe/wDI/S1Pix8LCwA+Jfh//wAHMH/xdaOm+MfC&#10;OsuI9H8U6bdsei219HIT/wB8k1+YNFJ8MU7aVX93/BLjx1WT1oL/AMCf+R+qSdSadX5reD/jj8Xf&#10;ATIPCvxC1S2jQ/Lbm6Lxf98Plf0r6F+Cv/BQqO8nt/D/AMaNKjgLkJ/bdhGQg/2pY+ce5X/vkV52&#10;K4fxlCPNTamvLf7v8j2sBxhluLmoVU6bffVff/mkj6lTrT6q6Pqum63p0Wr6PfxXVrcRh4LiCQMk&#10;inoQR1q1XhNNOzPrE01dE0X3c06kQYWlrIY5OpNTAYGKijGR+NOubm3s7d7u7nSKKJC0ksjBVRRy&#10;SSegoKWmpMnSm3Fxb2kD3N1OkUaLueSRgqqPUk9K+Y/j3/wUP0XwxcXHhb4MWMOqXceUfWrkE20b&#10;d/LUcyY9Thc/3h1+WPiB8ZPih8UpzN488bX+oKW3LbyTbYVPqI1wg/AV7+D4exeJipVHyLz3+7/M&#10;+UzLjDLsFJ06K9pJdtF9/wDkmfodrv7TfwB8Lu0WsfFjRldTykF0Jj+Ue6ucu/27/wBly1YoPiM8&#10;pHURaPdn9fKxX53UV7MOGMGl705P7l+jPmqnHWZN+5Tgl53f6o/ROx/bv/Zcun2H4kNET087SLtR&#10;+flYrpvD/wC05+z/AOJ5Fi0f4taKzt91J7sQn8pNtfmNRRPhjBte7OS+5/oh0+O8zi/fpwa8rr9W&#10;frnaXNvd263VpOksUgykkbBlYeoI61Mv3hX5WfD/AOMvxR+Fk4n8A+N9Q05d+5oIZyYWPq0bZU/i&#10;K+qv2fv+Cjula9d23hf44WEWnTyYRddtFPkM3YypyY8/3hlc9lHTxsZw9i8PFypvnXlv93+R9Hl3&#10;GOXY2ahWXs5PvrH7+nzS9T6soqOzvLTUbSK/sLqOeCaMPDNE4ZXUjIYEcEEd6kr52W59jGzQ6L71&#10;YVx8YPhJaXD2t18UfDkUsTlJI5Nbt1ZGBwQQXyCD2rehHOa/Mn9r7we3gf8AaQ8V6MIdkUuo/a4O&#10;MApMqyjH03kfUGvVyjL6eZVpU5S5bK/4ngcQ5xWyXDQrQgpJuzu7W0uvyZ+jCfGn4OAc/Fnwz/4P&#10;rf8A+Lpf+F0/Bz/orPhn/wAH1v8A/F1+TtFe/wD6q0f+fr+5HyX+v2J/58L73/kfrv4Z8a+DfGBn&#10;/wCES8W6Zqn2fb9o/s6/jn8rdnbu2Mdudpxnrg+latfBf/BMPxxZeGvivrnh/Ur9IINU0UOPMbAM&#10;kUgI/R3/ADr7usdRsdTh+06fdpNHnG+NsjNfNZngf7PxTpJ3Wmp9tkmaf2vgI4hrld2mvR/5WLMY&#10;4+pqh4i8ceCvB7RJ4t8YaXpZnBMI1HUI4DIB1272GcZHStCMdK/Pb/gpb8RI/F37Qf8AwilnLug8&#10;N6bHavg8GeQea5H4Mi/VTTyvAf2jivZXsrNt/wBeYs8zZZNgPbpXbaSXf+lc+6E+NnwYHJ+Lnhj/&#10;AMH9v/8AF07/AIXd8GP+iu+F/wDwf23/AMXX5HUV9J/qrR/5+v7kfGf6/wCJ/wCfC+9/5H662vxm&#10;+D13cJa2vxX8NSSyOEijj123LOxOAAA/JJ7V09fjPZ3c9hdxX1q+2WGRZI2HZgcg/nX61fCP4reG&#10;PiT4C0DxHYazA8+qaVBO0Aky6yGMF0I9VbcD7g14mcZMssjCUJOSd+mx9Lw7xI87nUhOCi42as73&#10;T/y0+87BB3p1zc21hayXl7cRwwwxl5ppXCqigZLEngADkk0R9q82/bJ8Uf8ACIfsx+MtVWTa0mjv&#10;aoc95iIsf+P141Ck61aNNdWl97Po8TXWGw06z2im/uVzpf8AheHwV/6K/wCFv/Cgtv8A4uj/AIXh&#10;8Ff+iv8Ahb/woLb/AOLr8g6K+y/1To/8/X9yPzheIGJX/Lhfe/8AI/X9Pjj8ExjPxh8Lf+FBbf8A&#10;xdb/AIf8TeG/Fmn/ANreFvEFjqdrvKfadPu0mj3DqNyEjI9K/GGv0+/YkTwl8M/2Y/C2hah4gtI7&#10;u5sjf3aNKAQ9wxlAI7EIyKf92vKzbJKWW0FOM3Jt2tY9/h7ifEZ3i5Up0lGMVe9/NJL+ux7cOTiu&#10;dufjT8G7C5ksr34s+GYZoXKSxS69bqyMDgqQXyCD2roLO4t72BLu1lWSORA0bqchgehFfj58av8A&#10;ksXir/sY73/0e9c2T5XDM5zjKXLy2O7iPPqmR0qc4QUuZtau2x+sA+OfwTP/ADWLwr/4UNt/8XT/&#10;APhenwR/6LH4V/8AChtv/i6/HWive/1Tof8AP1/cj5P/AIiDif8Anwv/AAJ/5H7Q+FvHHgnxqJn8&#10;HeMNK1YWxX7QdM1COfyt2cbtjHbnBxnrg1r1+Sn7J37Resfs1/Fm18Y26vPpdzi21yxVsedbk8sP&#10;9tD8y+4x0Jr9WfCfi/w3450G38TeE9YgvrG6iWSC4t3DKwIBH6GvnM4ympllVa3i9n+aPsOHuIKW&#10;eYdu3LOL1jfp0a8v1NKnIuTmm9alRR0rxz6Eh1HU9M0PTptX1rUYLO1t0Lz3V1MsccSjqzMxAUe5&#10;rnf+F7/A/wD6LL4U/wDCitv/AIuud/bN/wCTVvHn/YuT/wAq/IyvocnySnmlGU5TcbO23kfJcR8T&#10;1cixMKUKalzK+rt1sfswvx3+Bqj/AJLP4T/8KK2/+Lpf+F8/A3/os3hP/wAKK2/+Lr8ZqK9j/VGh&#10;/wA/X9yPnf8AiIeK/wCfC/8AAn/kft3o2s6P4j02LWfD2rW1/ZzgmC7s51likAJBKspIPII4Pari&#10;oBzXg/7B/jvwZpP7JXgvT9S8SWkE8djMJIpJgGU/aZTyK93jkjmjWWJwysoKsOhB718ViqLw+InT&#10;7Nr7nY/ScFifreEp1tnKKdu11cdRRTljY1znUNoqQQ0vkrTsBFRUhhPamFGHaiwCU0p6U6ikBHVb&#10;V9Y0jw/ps2s69qltZWduu6e6u51jjjGcZZmIAH1q4y5r5I/4K0fGGLwt8JNM+EVhdEXviW8867jU&#10;/dtICG5/3pCmPXY3pXbgMNLG4uFBdX9y6/gefmuPhlmX1MTLXlWi7vZL5s+h2+O/wNPI+M3hP/wo&#10;rb/4um/8L3+B/wD0WXwp/wCFFbf/ABdfjVRX2H+qND/n6/uR+ef8RDxX/Phf+BP/ACP2Tf47fA/r&#10;/wALl8Ke/wDxUVt/8XUuj/Fr4U+ItTi0Xw98TvD1/eTkiC0stagllkIBJCqrkngE8DoK/Getr4ce&#10;NtT+G/j7R/HujuwudI1GK6j2nG7YwJX6EZB9jUz4SpqD5arv00HT8Qa0qiU6CSur6vbr0P2eorC8&#10;D/EjwZ8Q9Hs9Z8Ka9b3cd7ZR3USxvlvLdQQSO3UZ9K3a+JlGUHaSsz9NhOM4qUXdMYwwaawyMVI4&#10;4plUndFPcjpGGRTmGDSUxEdBGRigjBxRQBFIOKZUsg5P0qKgApH+7S0HkYoIe5A45zSU6QU2gQxv&#10;vGkpzjnNNqogMf71NYZU09x0NNqgIZO1Np8g/Q0ygzGP96kpzjvTaAGv1pp5GKc/TNNoAgb7xpKd&#10;KPmptAAeRio6kqM8HFWtiHuNcc5ptPfpTKZS2GOPmpKc/UGm0EDX602nP0BptADZO1Mf7tSP0qNv&#10;umgT2IX+9SU5+oNNoII5xxmo6mlGVqGrjsAxvvGkpX60lMBj/epKc/UGm0AMbqaSlf7xpKCZbjG+&#10;8aa/3TTn601vumgkgPBxRSt1P1pKAEf7tMp7dDTK0WxmxjfeNc58S7k2uiROq5zcgf8AjrV0b9a5&#10;H4xyeV4agcHB+2L/AOgtXnZvpllX0PRyj/kZ0vU5m31ph8uRz3zV231p2IJccj1rjYr14yASMEcZ&#10;q1a6md+Q68GvzFSZ+m26HbW2tsvy+Z+VX7bW9jZZjiuGj1dscEZzVuHWWHAkB96vnYklY7611yN0&#10;wWAI96uw6upGBJXA2us7Vwx+mRV2DXmVhitFUJ03O+t9Sfghsn0zVyLVcDJ/nXC2viIhRn8TmtO3&#10;15WTPmLxWyqoiyZ2UWoqe+D7Vajv2ByHz9a5C11ndxvGPer0Gqc5BB/GtVUJcEch8Wb43GvLHwRG&#10;nIzXMAb1DDj8av8AjK8e81+RyQQOOKoJkrnHTrV0/edz5vMJP2jHIqltp5z1qaOPBG1u3pjFRxMS&#10;pI4x7VIoPGR34roueS9xwG0kP0x1FK+1xxznjNRyKO/48U5ANuVzjFG5NxseUUD8KsJwN+7ioQxL&#10;liBgVMjAqTnHpiqRKIdQIa3ZgRWA6sZPmJx1xXQ3LYibjPqSK5+c4mJXpu54qkYVtZXNDQZcSBSx&#10;A54FapILYDHp3rD0WRftO5sA5GQRW78rLgGpluXTd4jJo/OQp0wevakQlE2FskdcCnH51xt70xUV&#10;SRjAPQ1L2NNbiPIpGRzg45PSo8tkMV57VK6hRkAceneo3K5HseaYmhm47zgDOOaazZO3tUiouCR3&#10;4zUeApOD9KLoa3GyBS+WJwKi2gd/1p7gF8g/LUTcn5hih2Aj3sSSRyaa6sPvMPUDPWpMbeSepPam&#10;uByS5HFIemhEwySSfoAKSZWePcvc9DTgN3ygZ9TmkYhBkYGD3GaCtCHII2gnOKY2UAY+vOaccDjO&#10;QTwabKEzljgClYnUjdyTkg571GwI+Qcc9c09wUTIz15zUblkTCelHQe2g3oSMc+1MYkDHbpyKkcF&#10;Tknn25qNxt5z24xT1DYTaUzgcgdahMR3llBwTkipS0jrmRe2BzUeWDYz2yaOgaCSs0ikBQODyarF&#10;Vi3NkkE96nABcIT83U8VBKFwyEAYGRu4NF2J73GMGHzPjOO1IWXGec4IJI+lNaR2jONvPU561GWW&#10;QYLDI5yO1O1wHTRbWKuSDt7dqj8sxJ88nJPX0p8u5dpcn7uAM9qZuKclcnsTQkGtxVbcFBOQBj60&#10;uSFICgkk8hv0IprO8ZBZeg4296FIkO/aSByee9X0KTHDK8EDA7k0+FgW2gZB9AKrMFU7XI4zgYqS&#10;2YbgwPuAB0oQFuJvlMbAfMcAEdOasBAFVmB6d+p4qvHIypuXGGP3s/0qSOQugZ9oYHB9Kq3UZLGi&#10;keYGPPBOaljYnjPHbioo9rp8pIHpSiMsGwM7egzVrRCLChtoyOBQwEi4Ze/X0pqSsZee/BqRcKvX&#10;k+/WmrWE1cqzQiM+ZuOWPPGKdAjKx3uOegzzT5FEqnGRg8Y4pIykZ/1YJXua3TJSs9SyApUO2Dj6&#10;VPAFYADgdcD0qqrTbufu9RxyKtxvMy+aVJUMFHGB9KpXBNMswHYwAwRnqe9Txxl33AsNrAnmq8BI&#10;G4gHJqzCQR8xBHbApdS9CcB/MyOlXbSRVGX556rVOEsqmUkZz1qWCJQTIrfMeue9Wg0NFscYXgip&#10;kKxxjDHp0qnaTkOdyHAHr1P+cVMs4zyAcdT71a3BNE8JUuzKeR/eqbziSqoWPPQVAArgNkcg5xT0&#10;dY26YIGFz3p20HoWEbLfe7/xA1KU4GDxnAANVht2bU5wevvUpcFVK4H4U0hXjYsRM+TllGD09qtw&#10;ShgrcZ3etU0LlQ6gYB5NTqrquYjjLdxxV6XGlbYuja5ZTnJHWpEXYm0YPTrUUQ2H5hzViLHdRxRo&#10;0FixaxO6c45PQNVqONz9049vWq9rKqrg9uelW0WNRlScnpmmND42zgOMDPXNTxMOgP0qICMqFH41&#10;LGwByScVSaFqSxuVPHepMbhmRAahQs5ORgDofWpoGbpkce9WhImDDgdAOmDVnbn5WPHqKgVRHyD+&#10;lTLt2/I3TrnpQhksMbAbRjHbNSqjZ4ANRQ8gkg8VNH6E49KaYDggBClRmlMEYPuSeBQM55OfTmpY&#10;1/iBHU0aDsQvZxOAoHQUyXSrbGPL6+lXIkKrz681IFJAyB14NUtR2VjJn8OQSqGCgHOTnrVS78Iw&#10;StgqAccjFdEq7vlAJ9c08Jj5l5HpQ1cLXRxF54EidclB6cjisPU/htbSEqYBgg9F616r5CSAeYoP&#10;fFNawtn4aIcVLp3QrNM8C8QfB+2u42R7UH2KCuLuP2ctLnmaY6cuWPPBr6nufDtrPnEA/EVV/wCE&#10;Mte0NZOimDS6nmSfeFPpifeFPr6c+eFXqPrT6YvUfWn1MgCnp90Uynp90UugC0UUVUdio7EsP3af&#10;TIulPqGUOTr+FOpqdfwp1ADk6U4cnFInT8acvUfWgB9fC/7bP/JxOsf9e9r/AOiEr7or4X/bZ/5O&#10;J1j/AK97X/0Qle7w5/yMJf4X+aPk+M/+RTH/ABr8pHk9FFFfbn5eFFaPhHw9J4s8Uaf4ZhuVha/u&#10;0gWVlyELMBnHevcT+wL4gxx8RbP/AMAH/wDiq5cRjcLhZJVZWv6nfg8rx+Pi5YeHMlvqv1Z8+0V7&#10;hrX7CnxIs4mk0bxJpV6QMiNi8RPtyCP1rybxl4D8X/D/AFQ6P4w0GexnGdolXKuPVWGVYe4Jp0Mb&#10;hcS7U5psWKyzH4JXr03Fd+n3rQyKKKK6ThPav2Rv2oNS+DviKLwh4ovXm8M3822RJHJ+wSMf9ano&#10;ufvL756jn7sgmhuY0nt5VkjdQyOjZDA9CD3FflTX2l+wZ8aX8T+A/wDhAdbuy1xobLFCXOT5Df6v&#10;8AQV9sL618pxBl0eX61TWv2v8z9A4PzmfP8AUazuvs+Xdfqux9Gr0FLQvQfSivjj9EHoQqhmOAOp&#10;NfEf7Zn7W+ofEfVrn4ZfD7Unh8PWshjvbmF8HUXB55H/ACyBHA/i6ntXs37ePxsf4bfC5fBeiXbR&#10;6r4kDwho2wYrUcStkdCchB/vMe1fCVfW8PZbGS+tVFf+X/P/ACPz/i/O6kH9QoO3879do/q/u7hR&#10;RRX15+dhRXS/DT4S+N/ixqx0vwjpZkWPH2i7lO2GEf7TevsMk+le2aB+wNb+SJPFHxDcyEcxWFkA&#10;FP8AvO3P/fIrixOYYPCvlqTs+27/AAPTwWTZlmEeajTvHu7Jfjv8j5uor6P8QfsDKIjJ4W+IZLgc&#10;Q39lwf8AgaNx/wB814n8SPhT42+FWr/2T4v0kxb+be5jO6KYeqsP5HBHcU8PmGDxT5ac7vts/wAQ&#10;xuT5jl8eatTaXfRr71t8znKKKK7DzD6E/Ys/a91D4Sa3b/Djx9qLy+F7yUJBLJydNkZvvA/88yT8&#10;w7feHcH72iliniWeGQOjqGRlOQQehFfkLX3J/wAE+/2grrxd4IPw48VaiZrrRSkVrLM/zfZzkRjJ&#10;6gYK+2F9a+Q4iyuKj9apL/F/n/mfovBuezc/qFd3X2H/AO2+nVdtux9OQ18R/wDBUnwkLH4leH/G&#10;kUOBqOkNbSuB95oZCRn3xIPyFfbsPSvnf/gpj4IPiH4EWviy3iBm0DWI5HbHIhlBiYf99mI/hXi5&#10;HW9jmdNvZ6ff/wAGx9NxThnicjqpbxtL7nd/hc+BqKKK/ST8UO9/Zi8Rp4Z+OGg3Uz4jubk2j89f&#10;NUov/j7Kfwr9Hvg9diTT7yxJ5jmVx9GGP/Za/K/QtRk0fXLPV4mKta3ccysOxVg39K/TX4L6qs+s&#10;JJG3yXlluUA8How/TNfH8T0vehU7q33P/gn6RwLiL0qlLs0/vVv0PTbm8tdOtJr+9nSKGCJpJpXO&#10;FRVGSSewAFfkd8S/F8/xA+Iet+NrhmLarqk9yN3UK7kqPwGBX6N/tw+Of+ED/Zl8S3UU2ybUrYab&#10;AQcEmc7GA/4Bv/KvzIrThbD2pVKz6uy+Wr/Mw48xfNXo4ZdE5P56L8n94UUUV9YfnwV9hfsD+OnP&#10;gCOy83Mmg6scJnnynPmD8CS4/Ovj2vaP2H/Fr6N8ULnw1JLiHV7AjZnrLGdyn/vkuPxry85oe3y+&#10;S7a/dv8Ahc9/hnFfVc4pvpL3fv2/Gx+nFvIkyLLGcqygqfavmb/gqp4zOifAbTfCMEuJNc16MSrn&#10;70MKNI3/AI/5Ve//AA21Yaz4QtLhmy8SeTJ9V4/UYP418Y/8FavFH2r4geFfBqSf8eeky3bpnoZZ&#10;NgP/AJCNfEZHQ9pm0E+jb+5f5n6dxTifY5BVkvtJL72k/wALnyPRRRX6WfiRa0LTJda1uz0aBSXu&#10;7qOFAO5Zgo/nX6HaNpgtrW10e0j4jjjhiVR6AKAK+LP2VfDMXif44aOlzFuisXe8kGOhjUlD/wB9&#10;7K+9fhnpo1TxvYQuuVjm81v+ADcP1Ar5HiSsvawh2Tf3/wDDH6LwThn9XqVf5pJfd/w57dpdmthp&#10;8NknSGJUH4DFfj98av8AksXir/sY73/0e9fsQn3RX47/ABq/5LF4q/7GO9/9HvXPwn/Gq+i/NnX4&#10;g6YbD+svyRzFFFFfbH5eFfVn/BNz9qhvh74nX4O+L74jStSlzp8jtxDKTkr+JORj3HORj5Tp9vcT&#10;2lwl1azNHLE4eORDgqwOQQexBrkx2DpY7DSoz6/g+56GV5jXyrGxxFLpuu66o/bWFklUSRsGUjKs&#10;DwanQYFfOv8AwT+/ajg+OHw9Twr4juwNe0hFinVm5mQDhx9QM4+o7V9F1+U4nDVcJXlSqLVH75gM&#10;XQx+FjiKTvGS/pfI8y/bN/5NW8ef9i5cfyr8jK/XT9ssf8Yq+PT/ANS3cfyr8i6+24S/3Op/i/RH&#10;5l4g/wDIxo/4P1YUUUV9WfAH2/8Asv8A/JBvDn/XrJ/6Okr7g0QE6PaAf8+sf/oIr4f/AGX/APkg&#10;3hz/AK9ZP/R0lfcugIP7FtDj/l1j/wDQRX5XnH+9S/xS/M/euH/+RfT/AMEPyLKRgdafRQAT0FeO&#10;e8FFOEY7ml2D1NADKCAetOKehppGODQBHJF3FRkY4NWKjlTuBT3Ajr8nv2+PjJF8Z/2l9c1TTLgy&#10;abpEn9laa2chkhJV3Hs0m9h7EV+jP7WvxitvgZ+z94j8es+LtbJrXSkB5a6m/dxn3Clt5/2UNfkD&#10;LLJPK00zlndizMTySepr7PhLB3lPEyX91fm/0PzbxAzC0KWCi9/el+S/X7kNoopQrNwoJ4zxX3B+&#10;YCUUUUAfaH/BOj4vrFoMGjXVxmbQ7zyZkJ62s2Sp/A7/APvkV9zqwZQynIIyDX5J/sn+PovA3xfs&#10;4r2cpaaspspzngM5Hlk/8DCj2BNfqX8LPEbeJfBlrczNmaAeRN7leAfxGD+NfnPEmE9hjXNLSWv9&#10;fM/ZeDcw+t5Wqcn70NPu2/C33M6IjIxUdSUxvvGvn4n2D1Qxx3ptPb7pplUIa45zTac44zTaAGuO&#10;M1CRg4qd+lQv96gBKKKKCJbkcneo6lkHX6VFQIa/Sm09/u0yqjuAj/dplPb7pplUBHLxmo6lkHX6&#10;VFQZvcR+n40ynv8AdplACP8AdNMp7fdNMoAimGGplSTio6ACmP8AeNPpj/eNXHYh7jX+6aZT2+6a&#10;ZTHHYbJ2ptOfpTaCXuI/T8aZT36UygBH+6aYeQae/wB00ygCGTtTac/TNNoMxsv3KhqaTlcVDVRA&#10;a/X8KbTn6g02qAbJ2ptOk7U2gBj/AHjSUr9aSgmQ1+v4U1uh+lOfrTTyMUEkDdT9aSlf7xpKABuh&#10;+lR1I3Q/So60WxD3Gv1/CuM+NvHhSFs9L1f/AEFq7N+v4Vxfxv8A+RThHrfKP/HXrzc3/wCRZV9D&#10;0co/5GdL1PLI3YZI454xUkcpU43Ec5yR9KYqEDJxilKkLg9e351+YdD9PeiLC3RQ8HmpIbx88AY7&#10;VVBJ+Y56j/P6U1iQ2AQcdNxp2uRboacWolenXtVmDU9p3B+9YwZwhIOT/OnrJIBycewpq4nojooN&#10;XO3dvq5ba0SQS/44rlluCvRielTLfMoGGPpyaabRFkdnb60QRtetG18QgKFLHiuEg1NwB83U81ch&#10;1Zgv3+vFaKTE9rk17KbjUpJT1J4p+5SMg/SqsB3P5pPB9+lWxs28rgetehR+FHymOf71kkSFMleh&#10;96fgEAsTjsaZFhvujrUwC7Qcdq36nmsj2kuDk49O1OfOflXPPelBYErgetKCckEDpxVCGbgQMDAx&#10;1NPjOR3P4U0BSmwChV8tuBg460WsZ21JGQvHtB49DXP3y+XcOjHk/dGK343Y5yeMVk6xCPMDBOT1&#10;Iqo6MzqarQgsG8m5U7Tz1Fb6nzEBCcYrmEcrLuLAkEflW/p07SxYXpgUSIpS6IsL1wVoYKD8ynge&#10;lBO5xtB6c07BOfm4xzmpOgjJVhluB1qPfGw4PJOBUkiqBgY5FQuicBhwOlJhsJISvQE470zzATtJ&#10;6c8U/I+6o71FImDuXg98HrTauJaEciru4YcHmmks3JGT2pzYYfKRzyMim7tvy+hxmgXUYVBxk/hS&#10;M6hSrkClY4bcuPxpkpDHtjvSfYvyI5GAGEGT2OKbJnbnnJH9aV8nADfh60GPdzuPXqKWgETmMgEu&#10;Dluh71GzZG05/EU/G75cDIFJIig8456U0PcjKgsR+VRucA4Tp1qQgfcGc+xpjBgCSgpBbS5CSRli&#10;M+gprSbVBkU/SlJUxknj0xTZWAbaT9MjmjyBaCMVwQSSQMimK2SSOAaWbIII4HoDUTMjnlBgnrk9&#10;aLA9xty5Zh6j1qCWSIttKnr1HepJWULgk7u2KhT5xl2IOeKYl2GSBCpbJ6jAzTPLWQ7cruIxlj0p&#10;27k887uKjwzP8y8Dkc1SbGmr2FDZTiMsOuPemsW4lUZG4AgGgBYz8/GR3zSqXRBkFQ3TI6j/ADmm&#10;PcQKCxKqT7GlLIT9/APQY4FIzAYPTHoaazNIeAdpHIU96dgVhR5TNkr9zpUyqm4OikcZz/OoQC3J&#10;YLg54HX0qYSEAISCQemO1F7O4IeHVAdgI4qeHBthNJwxyNhOCOnJ/wA9qii2qSVU5+n86lTaiklh&#10;gL/EOgqldiSRKnyAKpPIqSPkEqceoFMiUDqef5cU+NiQrHgDoW7VokmCsSxfMThCB2Jp+w7flOcc&#10;VHlmAHGOeAPyqVFAYYIJA5z/APWq7K1waEZUQbTnnp7VGgl34JXYBzzU8oPQKSSKhZlDYB65A49a&#10;uK0E3qSxbmwAoC9F9asRKVYsUzj2qKIFk9O2M1NbhgcH/wAdPNUESeFhgccfQ1ZjBAUYPXP0qBI/&#10;kDY7nGe1WIAMBsj0FPRlIsRY+4d2DzjNSxLGzBArEk9+lRR/vAQMZycVOiAOAMgKP1prYRYQFEyO&#10;noB0qSJ0IIVQeQcYqFJC+MAYqWBVEm/PLcAj0q0NslRwFywH0z1qWPbIxBLYHrxzUUhIIUP349Kl&#10;i3ICWYc8GrQWu9SZZ2Vd7vgevpUkUyu4V5MAtwtRAKW/eKOOciplVWbftHHXjinoF30LFswQGMqF&#10;APORVmN+ThORwMd6qQAEjzOBjpnOatQ4j2gMOQM/WhK5bZZRg+M5qxFn07VWjZjjd+YFWE3Z+fI/&#10;GqSsIsRjCjgkd8VaiG4bNxA9apwOWyAeMVbTecKgI+XPNMaaJlYkg+vXNWIieB6d6rwxkHMnSrMf&#10;C4zx2PrVLVEsljI3gnkHrkVIG2vhCevQCo0OcVMsakhu9UTqTwhS5wTnPAJ7etW0ZckH+VU4ZmRd&#10;xC5A5zVgM3ViBnptFBSJ1cDp+op+DnLHpUcZ42s3PvUvLLlVz60wJEK43EDjrU0YJfZHggj+tV4t&#10;44IABFTqhTneeT2qrXK6EoJJAYAe2KeiqTnJ9gKBhlBA6evenRrtw3YdTTSGtUOXh+hxjoaVFAYH&#10;GOKAQW3DoSakA3EBV4HeqECKDkmnLGG65zQq4J6j8etSRoWfcCOKTGtRwjxh8Ee1Hll/m34zUh5X&#10;HpzmmmNmO5CMds0IZ4an3hT6Yn3hT698+bFXqPrT6Yv3hT6mQBT1+6KZUi9B9KXQAoooqo7FR2Jo&#10;un4U6mxdPwp1QUOTr+FOpqdfwp1AD06fjTl+8KanT8acn3hQA+vhf9tn/k4nWP8Ar3tf/RCV90V8&#10;L/ts/wDJxOsf9e9r/wCiEr3eHP8AkYS/wv8ANHyfGf8AyKY/41+Ujyeiiivtz8vOl+Df/JV/Dv8A&#10;2GLf/wBDFff+mWS392LZpCoIJyBmvgD4N/8AJV/Dv/YYt/8A0MV+g3hz/kKL/uH+VfI8SO1WHo/z&#10;P0XgnXDVf8S/IuDwlGw4vWH/AAD/AOvXMfFf4FaT8UfCFz4X1Zo5C6FrWcph4JcfK6nnp39RkV36&#10;dPxpa+ap1qlKanF2aPuKuGo16bpzV09Gfl1r+i3/AIb1y88PapFsubG6kgnT0dGKn9RVSvWP22PD&#10;cPh39onWWtogkeoRwXiqB/E8YDn8XVj+NeT1+m4ar7fDwqd0mfhmNw7wmMqUf5ZNfcwr1X9jnxY3&#10;hz40WmnSS7YdWt5LV+eN23en/jy4/wCBV5VW58M9SfR/iLoWqRtgwavbvnPpItTi6SrYacH1TKy+&#10;u8NjqVVdJL89T9NfDepNqWlpJI2ZE+SQ+pHf8sVfrmPAt0Vu5rQtw6BgPcf/AK66WaQRRNKf4VJr&#10;8umrSP3WDvG5+f37b/xAbx1+0BqltBNutdEVdOtxn+JBmQ/9/C4+iivIq0/G2qSa54y1bWZX3Nd6&#10;lPMW9d0jH+tZlfqWFpKhhoU10SR+EY7ESxeNqVpfabf4hV/wr4dv/F3iSx8MaYubi/ukgi4zgscZ&#10;PsOv4VQr139inQIdW+Mq6nPHuGm6dNNHkZw7YjH6O1LFVvq+GnU7IeAw31zG06P8zS+XX8D6k+Hv&#10;gLQPht4UtfCfh21EcNunzufvSv8AxOx7kn/DpXY6F4Q1HW0FxkQwE/6xxnP0HeofDOkjWdWjtZM+&#10;WPmkx6Dt+PSvQ0RIkEcahVUYAHYV+a1qspSbbu2fuGGw9OEFGKtFaJGHB8ONEVB5txO7Y5O4D+lc&#10;78U/2dfC3xO8IXXhS/uGCTp+6eVAxikH3XU8YIP9R3r0Neg+lAGTisYVqtOalF2aOmphqFak4Tjd&#10;NWZ+T/jbwjq/gHxdqPgvXowt3pl49vPt6EqcZHsRyPY1l17z/wAFF/CUHhv9oqTVbZAq63pFveOB&#10;03gtC3/ooH8a8Gr9Pwdf6zhYVe6T/wAz8IzHC/UsfVofyyaXp0/AK9K/ZN8WN4W+NmmRtMUi1MNZ&#10;S89S4yn/AI+FrzWr3hfVJtE8S6drVuSJLS+hmQj1Rww/lV4ikq1CVN9U0Z4Ku8Ni6dVfZaf4n6u+&#10;Btb/ALb0NJJWzNCfLl9yOh/EVh/tHeEH8d/ArxV4Yhh8yWfRpmt0A5MiLvQD33KKqfCbVNmqSWQb&#10;93cwb15/iHI/QmvQMBvlYZB6g1+WczoV1NdGmfvThHFYWVOW0k0/mrH490V0vxk8IL4B+K/iLwbH&#10;Hsj07WJ4YFPaMOdn/jpFc1X6vCcakFJbPU/n+rTlSqShLdNp/IK/QH9k3xkuueBvCGvtJkm0jtZ2&#10;J6umYWJ/Fc1+f1fXH7DOvtd/CqbThJ8+m6s4UZ5AYK4/UmvD4hpc+CUuz/P+kfVcG13SzOUP5o/i&#10;mn+Vy/8A8FWfiDMT4X+FtrPiPMup3sYPVv8AVRfkDN/31XxxXqv7aXxLHxR/aJ13WLaXdaWLpp9n&#10;zkBYV2sR7GTzG/4FXlVduU4f6tl1OD3td+r1PL4gxf13OK1RO6vZei0/S4UUAEnAGSegFdf8Zfhf&#10;e/CnXtP0W9jZWutFtrp89pWXEi/g6sPpiu51IRmoN6u9vkeXGjUnSlUS0ja/zvb8jkK2/ht4rm8D&#10;+PtI8WQk/wCg38ckgH8UecOv4qWH41iUU5xU4OL2ZNOpKlUU47p3XyP1f+Amtw3Nrd6YkwZWCXEB&#10;B+8pGCR/47+dfAv7fvjJ/GX7VXiZ1m3waY8On2wz90RRKHH/AH8Mh/GvqD9iv4jJr/g7w1rk1wA/&#10;2Y2F6Wbo6fu+frtVvxFfCvxJ8THxp8Qtc8Wlyw1LVri5Un+68jMP0Ir5HIcI6WZVm/sq33v/AIB+&#10;h8W5hGvk2HjF6TfN8kv/ALYxKKKK+wPzk+gf2CvDbXGv674tlj+W2tYrWJj3Z2LNj6BB/wB9V9r/&#10;AAF0sz65eauw+W3txGv+85/wU/nXzT+xf4f/ALG+C8WoNHhtSv5rgnHUDEY/9Ar63+B2n/ZfCT3p&#10;XBubliD6hfl/mDX53nlb2uMqPzt9x+y8K4X2GW0V3XN9+q/Q7cDAxX47fGr/AJLF4q/7GO9/9HvX&#10;7E1+O3xq/wCSxeKv+xjvf/R713cJ/wAar6L9TyvEH/dqHrL8kcxRRRX2x+XhRRRQB13wP+L3iD4H&#10;/EfT/H/h+Zw1tKBcwo2POiJBZfTtkZ4yBX61/CD4o+HvjD4B0/xz4cu1lhu4FZwp5Rscgjt/n0r8&#10;Zq+lv+Cdn7VE/wAH/HS/DnxRet/YeszBYi7ZEEx9PQH27/7xNfN8RZX9boe3pr34/iv+AfbcG59/&#10;Z+K+q1n+7m9PKX+T2Z9v/tmDH7Kfjz/sXLj+VfkVX66ftjTw3P7Jvjq4tpVkjfwzOyOpyGBXgivy&#10;LrDhL/c6n+L9EdPiD/yMaP8Ag/VhRRRX1Z8Afb/7L/8AyQbw5/16yf8Ao6SvufQ/+QLZ/wDXrH/6&#10;CK+GP2X/APkg3hz/AK9ZP/R0lfc+h/8AIFs/+vWP/wBBFflWcf71L/FL8z964f8A+RfT/wAEPyLQ&#10;GTgVIAAMCmoO9OryD3gopQCTS+X70Fco2kZcilIwcGigTViOkYZGKc45qvqup2Wi6ZcaxqU6xW9p&#10;A808rHhEUEsT9ADTV29CW0ldnwZ/wV9+My3uv6B8CtJmO2xjOqavtbgyPlIU+qqHY/8AXRfSvimu&#10;x/aA+Kt98bfjL4h+J16GUarqTvaxMc+Vbg7Yk/BAoPqcnvXHV+uZZhFgcDCl1S19Xqz+fs8zB5nm&#10;tXEX0bsvRaL8NQr2H9lT4RW/xItvFN3fRjaujvZWbuOEnlGQ/wCAX8mNePV9ofsl+Cl8H/BmwuJY&#10;8XOrM19cZHZuEH/fCqfqTWOc4l4bB+69W0l+Z1cNYGONzJKavGKbf5L8z4zurW4srqSyu4jHLDIU&#10;lRhyrA4IP41HXpH7VngG98B/GO+M1oYrbWEGo2DEYEkcjMrEf9tEkH4V5vXoUKsa9GNRdVc8fFYe&#10;WFxM6Mt4tr7h9vPLazpcwOVeNwyMOoIOQa/TX9ij4tQeOPDFheiUbdWsQ0qZ+5dR/LIv5hvqADX5&#10;j19Nf8E+PinNo2o3ng1pyJrWddR08E/eAIWVP/QTjvlq8biLCfWMDzLeP5P+kfS8HZh9TzT2cnpP&#10;T5rb8Lo/R6muOc1Hp97DqVjDqFscxzxLIh9iMipJO1fmy0Z+0LWI0jIxUdSVHViEf7tMp7/dNMoA&#10;RuhqJ+tTN0P0qGTtQA2iiigmQ1+oNQ1NJ2qJup+tBI1uhplSN0P0qOmtwA8g1HUlR1YDXHOahqaT&#10;tUJ4OKCHuIwypplSN0P0qOgQN0P0qOpKjoAjmHGajqWb7tRUAFMfrT6a/X8KuOxMhrdD9KjqRuh+&#10;lR0wjsI/SmU9/ummUCe4j/dNMp7/AHTTKBCN0NMqRuh+lR0ARScfnTKfL/WmUGYj/dNQVO/3TUFV&#10;EBsnam06TtTaoBH6fjTKe/T8aZQA1+v4U2nOOc02gmQ2TtTadJ2ptBJA/wB40lK/WkoADyDUdSVH&#10;Wi2Ie42TtXGfG048KQn/AKfkyf8AgLV2cnauM+NwJ8KQY7Xyf+gtXm5v/wAiyr6Ho5Pb+06XqeWb&#10;iWC+ZnPtSA8YMh44OKFCseDj1xS4C4Xv696/MbH6duKzhOO2eDQzZJ29+9IyYywYj0/KkCsT97pR&#10;oTq9x7yBOD3PGKVJGZd0ikEHGKOFXIPOeDjpTVLSKMNz/wDXoWqE2PLDucHPT+VO5HR+3NIEGDkZ&#10;bj8aQqCV3HgdBnNDdyW9R6vk8tjHYf41LDcHPUnn1qDIJ2s5HXk05E2njuRzVEvbQ3rBSUCFu3pV&#10;pA5cBgCCeaqadgQglccdPyq1GCGwSc16tD+GfIYxv2rJ4yACgO09sipQOBkj2pqIxAIXOM5pyL3Y&#10;4+orZWOHQQrtcgPn8KXaRwQfqKXGGzjrQU3Hlqsh6sQZXAx1obk7T2/xobjDnrjH0oAYj94MkHgi&#10;kKyFjCqoGD0qpq8HmR+Zt5A4IFXl2njPPvUc8QkhKMRjpxQTJcyOcZSBgDoa0dHvRENr5yRiqV3b&#10;PbSmLd1bjdTIp5IJF3jbg9c1pa5zq8JHSj5sFTjjigOD82Dk9qhsLgXMeCencVYLRsvH4Gs3udW5&#10;E+C4JPHamt2yuetKcsxAHQ9qRicg4A554oAjkVwRjj2pjLIRkD68U5hufG7nrkUjsAAvBI68Uw0Z&#10;CVZcc9u1NcEcjp396fuO7dzioySRgDjPpSFpcilYLy2eDjimFcqWD5GfvVLKC6YxzUTZYAAfhSKX&#10;kIwGcA44/SmMwPDn5evFOLKGC+1NCq4yyHr60aXGMAUYC9T+lNdQV3Buc8ipdoLZJ5FRuoyev50N&#10;2Y0iP1QkZ29MdaaY9q7yevFSbC3DDjH5UjJgEMOvQUmJIpyJl2dRgkYxmoXyP3meB2IqxcbgMKpy&#10;evJqB/ubex42+lUKxGWYsduGHaoypOWDkkdAFpTIyDywwGBwpbtULXG1sDBUH1osCdkJK6cAL1JB&#10;NRHywxQDtwtOdi33W53Zx+PNIAclixBIxjFCsHmRBBGNu3k+vvSlGUgt06elEocYVjx9O+aa3DZG&#10;cZ556f55qrjVmDhlfKoGHQ5pkjMAoPI/uk5GPalaXdGU4IJ49c1GmF+65B4OSaaVgdkOdcghST3P&#10;HanJLsXaMEYznFNj3bcxrye7dDSoyHcSADzyaGNaoQKdjNIeDnaMCpwxZQxwMnnAAxz7VCS4PHA9&#10;xTxJiMADoOoHINNbBsTKSz8YPPQ1MrjO4MMHgDGKrw5Vi28cj86sQKrHZhTgZxj/ABpvRiWqJY5d&#10;mAsfI4weP/11LmJvlbI/3qjiAVdnl4GePapVVgCUUnA6A4zWqVg1sS5AO4H5emBxinqjg9Mk8fhU&#10;ab2UNycdi1OR1UEMCvOeuM1a1Qtbji67TkEEDC/40wKsqq204PT2NR+aCFEiFufvA9TViE5+YAAj&#10;sa02QnaTsOghkCkA5HGeatwK5G1lI69+P0qvHuXO0Zyc1ct8jbyc/TrR5FLYlSOVm+8Tz19qmjiY&#10;DbgnHIp8YB4A6damG0H196tIrl1Et0KElc/TFWFCqR5rH6ZqEKVYbj3yT7052kLBlycdQe9FtAVk&#10;icEEY6EHj/CpYyu3OCApx9DUUTbo9u3vnGOlSxqCmPMHv3qlYCZQCcseMcZFSIrMM5AANRk/KrLg&#10;4NOXgYyck5q0hNpk6nMeEbgnvViMHy/LUHIILe9Vo2LKqqwz696uJEVf5u/amxxVyWJVZ9pU5x1I&#10;6VYiiIXaCTkYJNRQOFIA6Yxip035wp/i44qo6bjsr3RNGoY9e361PEFyMt/vAVCsbBhJk5A7jv8A&#10;5/lU6sdmT1JpqwrMnjU7R8oB6ZqxExBAVyPQnt/jVZSVXG3kHB71aiy+ASvFA1qT26hchmz6VYRc&#10;jhwMH0qBCoI55A6CplKFcFT09aa3ETRdNhPI74qRcggfrUUZ/iBwQM4xUyElfcn86sB3lsw+93FW&#10;1UEdcYPU1ViZW6jHPWrCSCUkxt0OARTe4lsWgylMgcj2qVQwPX8qhjYEbDwcVLEfm56dOaaGTIWy&#10;PkyO/vUqsT8pyMH0qNApPTntUsaELnuTQrIpWJojzt6j1qWJQVyfXpUUIJPSpdrBuuR3FWmrjvrY&#10;cOFI44JpY1cAAsPcCkG3HyLjNSRp7c/SnfQHqOVSVKhSfQ+lSKNgODRAWIwF49alJTaRjtzxU9Rp&#10;CxqD178VIImIzSRIAucVIEyMg/pQw6HgSfeFPpifeFPr6A+bFT7wp9MX7wp9TLcAqReg+lR1IvQf&#10;Sl0AKKKKqOxUdiaLp+FOpsXT8KdUFDk606mp1/CnUAPTp+NOT7wpqdPxpyfeFAD6+F/22f8Ak4nW&#10;P+ve1/8ARCV90V8L/ts/8nE6x/172v8A6ISvd4c/5GEv8L/NHyfGf/Ipj/jX5SPJ6KKK+3Py86X4&#10;N/8AJV/Dv/YYt/8A0MV+g3hz/kKL/uH+Vfnz8G/+Sr+Hf+wxb/8AoYr9BvDn/IUX/cP8q+R4l/iw&#10;9H+Z+i8E/wC7VP8AEvyOkTp+NLSJ0/Glr5U+/Pif/gobEqfHG1lA5fQIM/hJLXg9e4f8FAr+O7+P&#10;v2ZDk2uiW0bj0JLv/JhXh9fpOVprL6Xoj8Sz5p5zXt/Mwq54eZl1+xZeovIiP++xVOtHwjbtdeK9&#10;MtlGTJqEKgfVxXbPSDPLppuovU/RvwbIU1e3H99CD/3zn+ldbqhI024I/wCeD/8AoJrj/DI2a1aq&#10;OzY/Q12d7H51nLF/eiYfmK/K6nxo/e6d/ZtH5SOzOxdjkk5JpKsavZtp+rXVgwwYLh4yD22sR/Sq&#10;9fqqaaPwJpp2YV7x+wVGjeONckPVdLTH4yCvB69u/YT1BIPiZqWnlsG40hiB67ZE/wAa4M1TeX1P&#10;T9T1+H2lnNG/f9GfbHw1th/pV4Rz8qKfzJ/pXVVz3w4A/siY9/tJ/wDQVroa/Nqnxs/bKStBEi9B&#10;9KVeo+tIvQfSjpUG62Pin/gqIsY+J3htx946CwP0858f1r5hr6M/4Kaa1Ff/AB103SYXz9g8NwrK&#10;M/dd5pmx/wB8lD+NfOdfpWTpxyykn2/U/D+I5KWeV2u/5JBT7fInQj++P50yp9Mt5LvUre1iUl5J&#10;0RQO5LACvRbsjxUrux+kXwunaPU9IcnBaJAfxSvXF6j615H4Ih+z67ptuv8AyzmjX8sCvWx1FflG&#10;I1nc/oHC6U7H56/8FG/BDeFP2j7nWoo8Q6/psF6hA4DgGFx9cx7v+BV4LX2l/wAFVfCYm8OeFPHK&#10;Rc297NYyPj/nogkUf+Q2r4tr9EyWt7fLKbfRW+7T8j8b4mwywud1orZvm/8AAlf82wr2z9kD4jW3&#10;giz8Yx38uI4tF/tCNSerQ7htHufMUfhXidT2epXlhHcRWk5RbqDyZwP4k3Bsfmo/KuzFYeOKoOk9&#10;nb87nm4DGTwGLjXjur/imhl5dz395LfXT7pJpGkkY92JyTUdFFdGxxttu7Or+B/hY+M/izoPh8x7&#10;0kv1kmGMjy48yNn/AICpr3b9vDwt9s8JaP4viiy1jeNbysB0SRcjPtlP1965n9g/wqt54s1jxhND&#10;kWVmtvCxHR5GySPfCY+hNfR/xA+F8fxX+FHivw68Jd49DlntMDpcR4kj/wDHlr5bMccqOb030hZP&#10;57/gz73JsreI4brJL3ql2v8At3b8Uz89aKCCDgjBHUUV9SfBHuH7OfxOfwz8EvHekR3piubKya6s&#10;CGwQ0i+VuH0fYfxFeH1PZane6fFcwWk5RbuDybgD+NNyvj81U/hUFc9HDxo1ak19pp/hY7cTjJ4n&#10;D0qUv+Xaa+9t/lZfIKVVZ2CIpJJwAO5pK6P4ReHX8WfE/QvD6x7hcanF5g/2Fbcx/BQTW05qnByf&#10;TU5qVOVarGnHdtL7z7d+GfhpfB3w+0XwwFAay02GOTHeTaN5/Fsn8a+mfBumLo3hWw04Lgx2qlx/&#10;tEZb9Sa8O8N6cdU16y0xEz51yiEDsMjP6V9BqoRQijAAwBX5Ti5ucrvd6n7/AJfSjSp2jskkiWvx&#10;2+NX/JYvFX/Yx3v/AKPev2Jr8dvjV/yWLxV/2Md7/wCj3r6LhP8AjVfRfqfGeIP+7UPWX5I5iiii&#10;vtj8vPRvhL8GZPiv8OPE97o8YOr6RLbS2Sk481CsvmR/UhQR7gDjJrzp0eNzHIhVlOGUjBB9K+k/&#10;2Af+Qf4p/wCu1n/Kaqv7Zv7Ml54U0u3+PfhKxB0fVLt4dYiiXAtLnPD4/uyevZgf7wrx6eYKGaTw&#10;1R6O3L62Wnz6eZ9LWyZ1MipY2itUnzenM9fls/L0PnWlR3jcSRsVZTlWBwQaSivYPmj7V+GX7Vyf&#10;Fn9iHx38M/F+oZ1zSPC86xvK3NxHt4bPc/1B9RXxVVnTtX1LSGmbTbx4ftFu8E4Q8SRuMMpHcf1A&#10;PUCq1cWDwNPBSqez2k727aHqZjmlbM6dH2usoR5b91fR+oUUUV2nln2/+y//AMkG8Of9esn/AKOk&#10;r7n0P/kC2f8A16x/+givhj9l/wD5IN4c/wCvWT/0dJX3Pof/ACBbP/r1j/8AQRX5VnH+9y/xS/M/&#10;euH/APkX0/8ABD8i6nT8aWmoecU6vIPeHR96dUYOORS72oLuD/epKKKCW7jZO1fO/wDwUx+NEnwo&#10;/ZrvtD0u42al4qlGmW5B5SFhunb/AL9gp7GQHtX0Oxya/Mj/AIKofGaX4i/tDf8ACBWF1u03whai&#10;1VFPDXUmHmb6/cT/ALZn1r2sgwf1zMoJ7R95/Lb8bHzXFmYf2fktRxfvT91fPf8AC58y0UUV+pH4&#10;WaXg3wzeeMvFeneFLA4l1C8jgVsZ27mALH2Ayfwr9BdH0qHT7O10TTIMJDGkFvGo7ABVH8q+Sv2K&#10;PBj+IPirJ4kmizb6LZtIXPTzpPkQflvP/Aa+4Pg/on9u+PbKNlBjtibiX2C9P/HitfHcR4lOuqfS&#10;Kv8AN/8AAsfpPBeD5cLKs1rN2Xov+C39x5J/wVZ+Dn9mfC/wX4/sbXc2jynSr+VF6LIpkUn23o45&#10;7uPWvhiv2C/aq+HSfFn9nnxX4FjhEs91pTyWaYyfPiIljx770H51+PtdvDGK9vgHTe8H+D1/zPL4&#10;5wKw2bKtHapFfetH+FvvCun+DfjqT4cfErSfFe4+TDdBLtR/FC/yv+hJHuBXMUV9DUhGpBwls9D4&#10;6jVnQqxqQ3i018j9f/gH4mTW/B/9n+eJDZuPLYHOYn+ZT9Oo+grt36Cvkj/gnv8AGBvEPhfSUvrn&#10;9/ADpV9lvvFceU59yNnPqTX1vJ2r8nxuHlhsXKnLoz+gsrxcMdgIVo7NIbUdSVHXMdwj/dNMp7/d&#10;NMoAG6H6VDJ2qZuh+lQydqAG0UUUEyGydqibqfrUsnaoT1NBIN0P0qOpG6H6VHTW4BUdSVHVgNk7&#10;VE3U/WpZO1Qnk5oIe4N0P0qOpG6H6VHQIKjqQnAzUdADJvu1FUs33aioAKa/X8KdTX6/hVx2JkNb&#10;ofpUdSN0P0qOmEdhH+6aZT3+7TKBPcR/ummU9/ummUCBuh+lR1I3Q/So6AIpe/1plPl/rTKDMR/u&#10;moKnf7pqCqiAj9PxplOk7U2qAR+n40ynv0/GmUANk7U2nP1ptBMhsnam06TtTaCSF+v4U2lc/NSU&#10;AFR1JUdaLYh7jZO1cb8agD4VhB6fbV/9Bauyk7VxvxqIHhWEn/n9XnPT5Wrzc3/5FlX0PQyj/kZ0&#10;vU8qKv8AdVv4uSKUFtuT1J5FLIAWyTnPGCOPWmjGMDHfp2FfmJ+nKyYrAZ2gYyR3oU4XZ7dd2aZH&#10;gSAyeuBmpVK7+AME9aBAgydueD+lKqrjCg8jvSEHaCZOvXI6UqgoMcAYwM00TZ9R4HdCSRSAl+G4&#10;+opo2rnfhuO/anqSVBx06kDihIj1FYcYz1NLGdygLimMRvzkfKe9OVipwJOg/rQroPI3dNKiIEKT&#10;xmrsZYk7Bk561R0gkwK6ngDk1ehIxzjivWoP92fJY3+MyzCxA6Zx196eWU4wB9Kjjxsysg57UrEc&#10;eprZHnuyDDDv3pSGyRk49mpGyenIxQBtYAqeashisPnAwTSnpw3NG4gAjvSICV6fjSFZIAApyW60&#10;5iMls5B9aSM4LAdR70pePOCRg+1MFZIztVsxNEZUGWXnGKyHOBtcA47nmujlwrZK53DAIrG1SyeC&#10;XzY0IVj0x0qovoYVY/aFsL4w8DPA6E9a1LKfzTznpnrWBHiJ93l/r1rY0yRCMo+c9/WlJIKcncts&#10;W3fL0z0NIyq+cyYPpmkkLA++en40hHy7m/EVLRvca+EXAHAGCRTCQflLcY6YoZ8degOCaRmGCMcH&#10;oaNRIjYZyB2NMYFCcenHNSuVU4IxkdDUcuQTwc9hjrRdA03sMaUEfMcHPBqByobKc564NSuBgZxw&#10;OBUTfNxnGemBQ0mh9RM7eSw5PIoHXG/kUSkZBxnHpS5IYsFAOeKkatcaykHdx+dMODltvHanEybd&#10;zA5PQYpNoALAfjQO7T0BlUDhc/jUUnm+YMv8uOOKeVdgQG5PU1DI7oRu+lGgO5FcsE3Mo6e9U7mT&#10;au0jBzycdKtT7WLc1QuZoQuARkHPB4piaRFcSjfuJPTAqu+7JcNz6djTppGZc5569KgkuiUwMY9C&#10;MU7j5bkiNk7sAMc9aUF9xbHOcfWo0ZGAZiMZqzbiKVim08njPGanmHZ2GsFcAEY7/WoXLb9mzt1z&#10;V82h3b9pAx8oFVZoDGTuXrk5GeDVJpkNPQgYMkfKEHHO3tTGx02knpT2bG4E4Ge9NZhF86ScjGG7&#10;iqvcpJNjdz9ABye3IFG9gAMn3zSksQXbJyedwpqqrq2G7cAVSGtB7LgAhgQT120u8t8g6g9KgjIY&#10;bs465z0H0qVJhyueg4NVZoEyzHgp8x6du9TR42FkUdc4P1qvk79oBwemOaliaVVGwZwMdePxoW4X&#10;LMcoJZ5FBJ657VPC5CDHfqc5x71UiO75XPOOpFWBIqxlhwMce9W9gXYsKw2j5sY/WopGWdtgQHbk&#10;53fh/Wo7mcLhUYr9aWzcNuHGfTOa1jZLUl6uxKsIYYZc47VZSMK21iBkDmoQin51PIOKnhLEAOnb&#10;kYPFWmK6JkBWMc9OgzVpI24bdnPv0qvErE4bBHYCrQHyBSep5plLa5KkjR8Ac/WpobkHhk5qvCoV&#10;dm3p3J5qxCApyWxwc+9XdBrckMmWG8Y9eanVxnaAOOc5qCOJdgIAOeuPWpApH33BPpQtS0So/PC/&#10;r1qWHKqCQCcdu5qBdpGYwdy9KlQSBTzyB2qyWSqxmbaOBnkipo1UZO7Ixx7VDbDYSGXBIzzVhAwJ&#10;CYzj86dwSuSQOhwiMGI54OTVyMuW+YduM1WhUKd4UZbjIq3bMAuRwByO+aerQ9tCWDAbiPk/xCrc&#10;fHy7M47mqsbEPgN79KsxGTOUYe/vVKw3qrlmNQVyTjHrUkUXO/d3pkC71BY9fvCpIfMHHT6iqWqE&#10;yeNDtwOOMVYQjzMqBj2qtC7A4k6Z5qxEADjHB6GkPoWE3559O1TRknBx+AqGI4+T06mpkBPTr7nF&#10;VqxEsYfdxzng5PSpoT2xUUAGQSwIHfNTR7d3BFUS9iRAFTIPerEKqgyPvYz1qtDgjYWxgnNWIyMf&#10;IcUDWpNCMZ7entViI5HPH1qCJg67ienUVMmC3XtT1GTxBlYHdnnvU6NgAsO9QKfm68cVNEFxgvn8&#10;KegFlGA+Y4GeKkQNjrk1EXyNoHpT1DKdxPvQtBpMkC4GW4qWNWJzjvUSjI5Oc1Mg+bY/QdPendjW&#10;5LGoh+Vj16U5SCC2488UhDPgH8Keo+UK3QGq6FdSSFApCg49fepgyEf/AFqYBGOh57U9FG0cUWuG&#10;x8/J94U+mJ94U+vfPmxV6j60+mL1H1p9TIAp6fdFMp6fdFLoAtFFFVHYqOxNF0/CnUyHkU+oKHJ1&#10;/CnU1Ov4U6gB6dPxpynDCmp0/GnL1H1oAfXwv+2z/wAnE6x/172v/ohK+6K+F/22f+TidY/697X/&#10;ANEJXu8Of8jCX+F/mj5PjP8A5FMf8a/KR5PRRRX25+XnS/Bv/kq/h3/sMW//AKGK/Qbw5/yFF/3D&#10;/Kvzz+Fmo2Ok/EjQ9T1K6SC3t9UhkmmkOFRQ4JJ9q+2tD/aF+CNtfiWf4naQqhTyboV8rxFRq1Ks&#10;OSLej2V+p+gcG4jD0cPUVSaj7y3aXTzPVY+9K7pGhkkYBVGST2Fecah+1p+zxpUTSzfE6xkwPu2y&#10;SSH8lU14T+0j+3JF420O58B/Ce1urazukMd7q1wPLkljPVI1HKqRwSecZGBXhYbKsbiaiioNLu1Z&#10;I+qx2f5XgqLm6ik+iTTbfy29WeP/ALQfjuP4k/GXxB4wtpA9vcXxjtGB4MMaiND+KoD+NcbRRX6J&#10;SpxpU1COyVvuPxqvWniK0qs95Nt+rdwrsPgDoEviX4y+HdLiTcP7SSaQf7EWZG/RTXH19A/sK+AL&#10;m513UfiRd2xEFrCbSzkYcNI2C5H0XA/4H9a5swrrD4Oc/LT1eh3ZPhZYzM6VNLS6b9Fqz6r8LJv1&#10;639ix/8AHTXaVyfgqAyasZccRxE/nxXWV+Z1fiP22l8J+a37SPg6fwJ8c/E3h2aLaq6pJPBxwYpf&#10;3qf+OuPxzXEV9Wf8FIvhRdC60n4xaZa7oTH9g1RlH3GBLRMfY5Zc+oUd6+U6/ScsxKxWBhPraz9V&#10;oz8UzvBywGaVaTWl7r0eq/yCuw+A3jpfh18VtI8S3Em22E/k3hJ48qQFGJ+md3/Aa4+iuyrTjVpu&#10;EtmrHn0K08PWjVhvFpr5H6k/DO6SWzuYEYHDq647gj/61dPXxN+yN+2fp3gNoPBPxZuJVsEi8m11&#10;cKXMSj7qSAZJA6BhnAxkY5r6+8KfEv4e+ObVbzwf410vUkYZ/wBEvUdh9VByp9iK/Nsfl+JwdZqc&#10;dOj6M/a8pzjBZlh4ypyXN1i3qvl+pvL90UMyqpZiAAMkntWJ4n+JPw+8D2hvPF/jXS9NRR/y+XyI&#10;T7AE5J9hXyv+1j+3lpfiXQ7v4afBaaV7e7jMWo66yFNyH70cIPOCOC5A4JwO9Tg8vxONqKMIu3fo&#10;jbMc5wOV0HOrNcy2jfVv0/XY8K/aZ+IVt8Ufjn4i8Zafcia1nvvKs5FOQ8MSiNGHsQoP41wlFFfp&#10;VKnGjSjTjskl9x+HYitPE15VZ7ybb+buFdj+z/4abxX8ZPD+l7NyJqKXEwI42RHzCD9duPxrjq+h&#10;/wBhX4dSTahqPxNvoyI4U+x2GR95jgyN+ACj/gR9K5sxrrD4Kc/Ky9Xod2TYWWMzOlTS0vd+i1Z9&#10;VeCYjL4qslA6TbvyBNep1538L7BrnxC12V+S3hJJ9zwB/P8AKvRK/Mq798/csOrQPJ/25vBcXjb9&#10;mXxHD5G+fTYo9QtTjlWicFiPrGZB+NfmnX68eK/D9t4r8L6j4YvceVqNjLbSEjoHQrn9a/I/VtLv&#10;tD1W60XU4DFc2dw8FxGeqOjFWH4EGvsOFq3Nh6lLs7/f/wAMfm/HmG5cXSrpfEmvud/1K9FFFfVH&#10;wQUUVZ0XSbzXtYtdD09N095cpDCvqzMFH6mk2krsaTk7Lc+wf2P/AAenhb4MWl9JGRPq88l5MSOc&#10;H5EH02qD9WNfT3we0dIPDs2oTRgm7lIwR1ReMfmWryfw3oVr4c0Kx8Oacp8qytY4IhjkhVCj8Tiv&#10;e/Dml/2LoVrphxuhhUOR3bHP65r8wzGu69WU/wCZ3P3bKMKsLhoUv5YpfPr+p+VX7Rvw7/4VV8cP&#10;E3gaOIrb2eqyNZA/8+7nzIv/ABxlH1Bria+p/wDgqj8OZND+Kei/Ei2hxb67pht5mA/5bwEZz9Ud&#10;Mf7pr5Yr9Dy3EfWsDTq9WtfVaP8AE/G86wf1DNa1BKyUnb0eq/BoKKKK7TzAr2T9iLw4uq/FuXXJ&#10;I8rpemyOhx0d8Rj/AMdLV43X1D+wb4XNn4R1nxfKmGvb5LaLP92JdxI+pkx/wGvNzer7LL5+en3/&#10;APAPc4cw/wBYzikui977tV+Nj6o+C2n/AGzxslyVyLWB5M+hI2j/ANCr2OvPPgFpeyzv9acf6yRY&#10;Yz7AZP8AMflXodfmdd3qH7hhY8tFeY9egr8d/jV/yWLxV/2Md7/6Pev2IT7tfjv8av8AksXir/sY&#10;73/0e9fUcJ/xqvov1Pg/EH/dqHrL8kcxRRRX2x+Xn0p+wD/yD/FP/Xaz/lNX2/4C8GeHPiH8Fbzw&#10;T4t02O707U/PguoJBwytxkHsR1BHIIBHSviD9gH/AJB/in/rtZ/ymr70+Bn/ACIMf/X1L/OvzziG&#10;Tjj5tbpx/JH7JwjGM8npxkrpqX/pTPy1/aT+AviT9nT4qX3w/wBdRpLcMZtJvsfLdWrE7H/3uzDs&#10;wPbBPA1+qf7bX7MFl+0n8KJrfSbOIeJtHV7jQbliFLnHzW5b+6+AOeAwU8c1+WWoWF7pV/NpepWs&#10;kFxbStFPBKuGjdThlIPQggivq8lzOOZYW8vjjo/8/mfnvEuSSybHNRX7uWsX+a9V+ViGiiivYPnQ&#10;ooooA+3/ANl//kg3hz/r1k/9HSV9z6Ec6JZkf8+sf/oIr4Y/Zf8A+SDeHP8Ar1k/9HSV9x6A+NGt&#10;FP8Az6x/+givyvOP96n/AIpfmfvXD/8AyL6f+CH5F7pT1YGmUV457xJRTA7DvS7z6UAOprN2BpCx&#10;PekoA534ufELTvhP8Mdd+JGqBTDo2mS3OxjgOyr8qf8AAm2j8a/F7xL4i1jxd4iv/FXiC8a4v9Sv&#10;JLq8nbrJLIxZm/Ek19/f8Fe/jHP4e+G+i/BjSb7y5fEF19s1NFblrWE/Ip9ml2t9YvrX56V+h8K4&#10;P2OCdd7zf4L/AINz8h48zD6xmMcLF6U1r/ilr+Ct+IUUUV9SfClnT9Z1jSQw0vVrm2D43i3nZN2O&#10;mcHmrtt488c2bmSz8Z6tExGC0eoyqSPThqyaKlwi90XGpUirJtG5/wALN+JJ6/EHXP8AwbTf/FVh&#10;kknJNFFEYxjsrClOc/idwoooqiT2z9iH4hzeG/iLP4Nnn22+sw5hOcFbiPLKR6ZXcPqF9K/Tfwjr&#10;q+JPDVnrIYFpoR5mOzjhh+YNfjV4a8Qaj4U8Q2XiXSZNlzYXSTwk9NysCAfUHGD7V+pv7LHj6y8V&#10;+GVFpNmG9tY760Un+FlG4fhx+tfE8UYTlqxrrrv6r/gW+4/UeBMw58PPCyesXdej/wCDf7z1knAz&#10;UdPf7tMr5E/QxH+7TKdJ2ptACN901C/Wpn6VC/3jQAlFFFBMhsh5qGpJT1qOgkRvummU9+lMqo7g&#10;DdD9Kjp7fdNMqgGyHmoallPX6VFQQ9xG+6aZT36UygQN0P0qOnt900ygCOeo6fMecUygApj/AHqf&#10;TH+8auOxEtxrdDTKe/3TTKY47CP0/GmU5zxim0Ce4j/dNMp79KZQIRuhplPf7pplAEUhyM+9Mp0n&#10;am0GYj/dqCppfu1DVRAbJ2ptOc84ptUA1+lNp0nam0ANfr+FNpX+9SUEyGydqbTn6008DNBJA/3j&#10;SUrfeNJQAN0P0qOpG6H6VHWi2Ie41zziuN+NjbfCsJ2k/wCmr0/3Hrsn6/hXHfGpd3haHr/x+r0/&#10;3Xrzc4/5FlX0PQyj/kZUvU8sILEtuGDzn0pqqQzHZnPQ+1PfYBhsnA9KChIKDGR17V+Yn6c3Yasb&#10;rk7uOMGnbSRg9SeOKF5PBAB6cU4HGAB0OMDrTRCYELjBAO4+vanPCgfOwdOM0gUBsgcDsDTiXIyw&#10;4xzzQ0TazuMEfzEDg55pyxdMZwP4c0pZlHpgZJqQHKcHrSd2S9iIqE+ZkIJOOP8A9dKigdBg8HNO&#10;bLcE89aRsgAZ6dzVW0A19IYtbKCOQPu5rSiVM79p/AdKytIRh86twBjHtWqjZJAevTw7vTPlcwSV&#10;dkqhiNoGCO9ODnIy1IilVyenbHWlZgCO47g+tdMTzWKXJLAg4HcilIY4GcHFI5bO3Ax2oHzMDmmQ&#10;9wK84pdwX5eg7UisScHHSlcqAMrk54oJ6CKdx+93p4GU6YwOM1EkuJCuP0qRSzAjPX2oEmpDH3bD&#10;uGfQ+1QShZIzGyZ9MdqsSLj5QeR0NREgKR3NOwpJXMS/tJIGysZ2EVLpl95QEbMNuMZrRnh86IxM&#10;PpmsW8gazO1gBk1S97cxlFx1RupMWG7grjg5pXb5eCazdIv2kH2V8cdKuyYdtmcHvU2szWElyi9V&#10;z1HYU0t1DCkLkfd7djTPNLHOByeKCrq9hznJxtqOQlcnk8cmnMxQZPNNPzAp2I6Ul3G5WZG4LDgk&#10;EdSKjZCf4jx71IzEDC8Z9aaCSCGPShjvdkZVWXJQnB4FNDMzfcOfXApwLDOeQBk1GSOq5Bz36Ukh&#10;OSSFIydrdvQ0uMko+eaMA7mY8imiQnIOPr70dB3vYUgYJUEdsA84qJkDEKCM54qUjJ27/m74qMbS&#10;d3T6ikitilebfKJThj/Osu625GUyD3NaWpS7eEJ5zwKyZ2cg8knNMXWxBO2CB2rOv9Vis0JuWAUD&#10;nPHHWrOpXQt4WdsgKM9K/Pb9vT9s3xP4p8SXvwh+HGqy2mlWUhh1W/tZ9r3Ug+9Ep6hAeDjqeM4B&#10;yQhzM6qNGVWVkfTnxR/bh+B/wxvJtJ1bxnFc30JPmWGmr58yH0YLwh/3iK4Dwt/wVe8FyeJI7DVf&#10;hpq8OltKEa/+0wvIik43tEMcDqQGJ9AelfBWnQtG5kyWOP4v1rZskIcLHHxkfjk9PyrVxXKerDL6&#10;NveP2g0TWdO8SaHa+INIuVmtbu3jntpkHDo4BVh9QRRcgliCN2BkZ61zX7NmlX2k/ADwlpeo8Sw6&#10;BarIMdD5Y4/pXUXShTjufToOKxi7ni1I8s2uxnTKp5MfzDnPTP8Ak1C2B9/OSe56e1WJiWbD9OnP&#10;WoJH38tt6Z6H/CtI3IuNxv8AkI6njLcCmgN82AASeAcnFKX3nknGB1FIu8tggEY5x2q1oT1FXKqc&#10;ruOMkihWOQCSAQcgr/n/ACaI22gtkrnGKcjZYKXOPTOearRFbbkqrIVCpIRz1zViJ8DOVyBytQeY&#10;CgKpwO44p6S4gErjHGc4p20FfUs+YMg7eB1B4Apst9EhUbi3A5AyBVC4nlnGA+FB6+tMjYwycnBy&#10;NxHQGtIxstRNt7GhDBPcHeehIwcdPpVqGJoztXP4iora7TyfvHoMk1fQKE3Ag55rRLQm/QSDdEAV&#10;JzznPY1aiOFAAyexFRiEMu9FB2njNSuhXC7sfj1ql5hdontwSxVgc5HUYqxDu5IfjoFJ6VBB82Ax&#10;3YPHtVq3TOFAx36VWxonoPbHBQDjG7/61SgbcENwBxUahl+cYIxUqOCoDJnIzjpQhXve46ETbckE&#10;HsM9qnXLYZQDzzUSjy+xwTgVMu3G3Dc5prRFIeu1cBUJ9SO1TxKTwRjNQoCmOc7alMjlhhhz6CtE&#10;7ie5KykHluMfpT41ZVDxkqfemM52htmcHpU8I3rsxjincEkTQh0UO5zk8j196tRkPwYyCPu5qBA4&#10;KgDIIwQTVmNCZQTjheADVKw1fYsQrLJGQQM1YjAAAYdOKij3ruJxz2NSIdzKAD35A6fWmPdXJ4nZ&#10;BlUJyeealwSdw/Kooic8jP44qdAerD8aYdB8J3Ng89MmrCKrHaP73BHaooslgQvHTkVKitF2GKW4&#10;9kTAsi9D7nFTxs7EemMGoVYgmNVPIyDU8TgjGO1WiWTRgEc9+tSKByVqKEED5h1OKfEH5JBHOMGq&#10;QmTJgEFwenUd6nRiMLtGeSPWoEfjOR0zUqqcJKzZI5wKQXLUIOVbbjjpipRujYN9O9RQAE49qmxx&#10;g+nNAyWJgwAIzz2NWYn38DA9OarQ7UG0EAHoMVNGRwEHO6mtykWom3HAqQSHO0CoBlRtIGc8n2qZ&#10;MEgBs++KtDsiaLcD8w5qwNrhdy4x3qBWZuwPOKnBBGBg8ZoGtiZfmkHHAqRnDIQsZPPOajh3ADI5&#10;xU0ZUp8wzgdM0D3FHBBUe2KCHJzupy7GGEOD9KUKwGN/6VXKQ2fPyfeFPpi9RT694+dFXqPrT6jH&#10;BzUlTIAp6fdFMp6fdpdAFoooqo7FR2JYelPqOCpKl7lDk6/hTqYn3qfSAcnTFO6U1O9OoAkr4X/b&#10;Z/5OJ1j/AK97X/0QlfdAORmvhf8AbZ/5OJ1j/r3tf/RCV7vDn/Iwl/hf5o+T4z/5FMf8a/KR5PRR&#10;RX25+XhRRRQAUUUUAFFFdf8ADD4H/ED4r38cPh7R3jsy2JtTuFKwRjuc/wAR9lyf51FSpTpQcpuy&#10;RrRoVsRUVOlFyk+iMrwB4E1/4keKbbwp4ctWknuH+d9pKwp/E7Hso/wHevuj4e+B9I+HHg+x8HaI&#10;pMNnCFaRhhpXPLOfcnJrH+DfwT8K/BrQvsGjx+fezqPt2oyL88x9B/dUdlH45PNegaHpEmqXQ3KR&#10;EhzI39K+JzbM/rs+WHwL8fP/ACP1Dh7I/wCzKbnU1qS38l2/zN7wbp5tdON3IuHnORn+6On9a2Kb&#10;CFWMKowAMAU6vnZO7ufXRVlYy/HHgnQPiP4Qv/BPie2MtlqNu0MwBwy56Op7MpwQfUV+b/xo+EHi&#10;f4J+O7rwX4kt2xGxayu9uEuoSflkX+o7HIr9NozxXH/HT4EeDPjz4Sfw74mtxHcxAtp2pRqPNtZD&#10;3Hqp7qeD9cEexk+aPL6vLPWD38vP/M+d4iyFZxh1OnpVjt5rs/07P1PzNort/jJ+z/8AET4Ka1NY&#10;eJtJeSzWTEGqW6Ewyjsc/wAJ9mx+PWuIr7+lVp1oKcHdM/JK9Cthqrp1YuMl0YUUUVoYhRRRQAUU&#10;V2Hwq+B/jz4t6ikPh/TGist+LjU7hSsMQHXn+I/7IyfXA5qKlSnRg5zdkjWjQrYmoqdKLlJ9EZvw&#10;1+Hev/FDxbbeE/D8BZ5nBnmI+WCIH5pGPoB+ZwBya+6fBHg/RvAPhWy8JaDbiO2soQi+rt/E59Sx&#10;yT7msf4Q/Bzwr8HfDw0nQYfNuZQDfahKo8ydvf0Udl7e5ya9G8HeGJdfvxLPGRaxMDK394/3RXxG&#10;bZn9cnaOkI/j5/5H6lw9kf8AZlLmnrUlv5Lt/mdZ8NdHbTdFN3MuJLo78dwo+7/j+NdHUNuFjARQ&#10;AAMACpq+blLmlc+zjFRikSA5Ga/Mr9tLwn/wiH7THiqzWLYl3ffboxjr5yiQn/vpmr9NEPy18Rf8&#10;FTvBAsPH3hz4g26YXUtMks7jA/jhfcpPuVlx/wAAr3uGq3s8x5H9pNfdr+h8lxthvbZP7RfYkn8n&#10;p+qPlWiiiv0A/Igr0z9knwk/ir41afK0W6HS43vZyR02jav/AI+y15nX03+wZ4WNvoGt+MpocG5u&#10;UtIXI6qg3Nj8XH5e1efmtb2GAnJbtW+/Q9jIMN9azalF7J3fy1/M+lvA+mHVvFVlabcqJg7/AEX5&#10;j/KvZ688+Cuml7281Zk4jjESH3Jyf5CvQ6/NK7vKx+4YaNqd+54B/wAFJ/AT+L/2bLjX7W2Mk/h7&#10;UYbwbRkiNj5Tn6AOCfZTX5zV+wvjfwxa+NfBOseDr6MPDqumT2kit6SRsn9a/IPWdLutD1e70S+j&#10;KT2dzJBMjDBV0YqR+Yr7LhXEc+FnRf2Xf5P/AIKPzPjzB+zx1PELaas/WP8AwGvuK1FFFfUnwYV9&#10;wfsy+H/+Ed+CGg25Ta1za/an9/NJcH8iK+KtB0mbXtcs9Dt/9ZeXUcKEDoWYL/Wv0O0fSoLO3tdE&#10;02IJFEiQW6D+FQAqj8sV83xHVtShT7u/3f8ADn23BeH5sRVrdkl97v8Aoe3fCXTzp/ge03Lhp90r&#10;f8CPH6Yrpar6Xax2FhBYQrhIYVRB6AAAVYr4CT5pNn65CPLBIch7V+PHxq/5LF4q/wCxjvf/AEe9&#10;fsMpw1fjz8av+SxeKv8AsY73/wBHvX1vCf8AGq+i/U/PfEH/AHah6y/JHMUUUV9sfl59KfsA/wDI&#10;P8U/9drP+U1fenwM/wCRBj/6+pf518F/sA/8g/xT/wBdrP8AlNX3p8DP+RBj/wCvqX+dfnfEX+/V&#10;PVfkj9l4P/5FNL0l/wClM7FTg18K/wDBUD9lD+yL8/tG+AdIxa3TrH4ot4F4jlPC3WOwbhWx/FtP&#10;8RNfdNVtf0DRfFug3fhnxJp0V5YX9u8F5azLlZY2GCp/CvKy7H1MuxSqx26ruv62PaznKqOcYGWH&#10;no90+z6P9H5H4oUV6h+1t+zhrf7NPxZuvCM8MsmkXRNxoF+/Intyfuk/30PysPYHowry+v1SjWp4&#10;ilGpTd09Ufg+Jw1bCYiVGqrSi7NBRRRWpgfb/wCy/wD8kG8Of9esn/o6SvuDRf8AkDWn/XtH/wCg&#10;ivh/9l//AJIN4c/69ZP/AEdJX3Bov/IGtP8Ar1j/APQRX5VnH+9y/wAUvzP3rh//AJF9P/BD8i4k&#10;uODUgYHpUFKCR0NeSe8T0VCJWFL5zUAS0hcCojIxryv9s/4vt8FP2cvEfjG1vvI1Ca1+w6U4bDfa&#10;ZsopX3UFn/4AT2rWhRlXrRpR3k0vvMMTiKeEw8609opt/I/OT9uL4wy/Gv8AaV8ReJIb/wA/T7G4&#10;/s3SdrZVbeDK/L7M+9/q5rySiiv2GhRhh6MaUdopL7j+dsViamMxM6895Nt/MK634N/CPV/jL4pk&#10;8M6TqEVoYrVp5biZCyqoIGMD1LCuSr6k/YS8ILp/g7VfGc0X7zUbtYIWI/5ZxDnH1Zjn/dFc2ZYq&#10;WEwcqkd9l6ndkmAjmOYwoz+HVv0X9WOZ/wCGB/Ff/RQNO/8AAST/ABo/4YH8V/8ARQNO/wDAST/G&#10;vs34a/CuT4gWl1eyaobWO3kVFIi3byQSe46cfnXS/wDDN0f/AENTf+Av/wBlXx8uIcbF2c/wX+R+&#10;jx4Oyucbqk7f4n/mfBv/AAwP4r/6KBp3/gJJ/jWZ4x/Yo8W+E/C2oeJl8YWV39gtXna2it3VpAoy&#10;QCT1xmv0EP7N8YGT4qb/AMBf/sqgvv2aLK+s5bC68TF4542SRTa9VIwR970ojxJilJOU9PRf5Cqc&#10;GZc4NRptO2nvP/M/Jeiui+Lfw/1D4VfE7XvhzqZJl0bVJrUSFceYisdkgHoy7WHs1c7X3kJxqQUo&#10;7PU/JqlOdKo4SVmnZ+qCvsT/AIJ1/FqSHR00K/uiW0G9AXnn7LLnI98Nv/QV8d16J+y348fwL8YN&#10;OeW42Wupn7FdgnghyNp/Bwp/OvPzbCrFYGceq1Xy/wCAexw9jngM1pzvo9H8/wDJ2Z+tpdXUMjAg&#10;jIIPWkrm/hT4gXX/AAbb75MzWg8iYHr8vQ/iuK6TpX5dJOLsfu8ZKcU0Mc5NJQTk5opFDZD2qEnJ&#10;zUkh61HQAUUUE4GaCHuRSd/rTKdJ2ptAhr9MU2lc80lVEBH+7TKc57U3pVARyd6jp8hz+dMoMxr9&#10;KbTn64ptACP92mU5+gFNoAil60ynSHLU2gApjfeNPqM8nNWtiHuI/wB00ynP0xTaZUdhsnam05+u&#10;KbQQI/T8aZTpO1NoAR/ummN0P0pz9KY/3TQBFJ2ptOfrim0GY2X7lQ1LMcLUVXHYBr9fwptK/Wkp&#10;gNk7U2nP1xTaAGP940lK33jSUEyGv1/CmN0NOfrTX+6aCSFup+tJSt1P1pKABuh+lR09vummVotj&#10;N7jX6/hXHfGg/wDFLQgDObxcf98tXYP96uP+M4H/AAjEBJPF6vT/AHWrzc3/AORZV9D0co/5GVL1&#10;PLwBkcnrwexoPH3vXpSDJwDzgfKBSkn7zDlupxX5ly6H6W7JCFc/IuRg5GB7UfKZD8x68gU8Ajpy&#10;cc800xsTlfTJGaBbaoUDs3X2p4ODk5PsKZHxnf26e4oDkLvL8+hGKFqyelxxIVfu8ZPApyv2bjkc&#10;ZpASRjsTnNGe/Xnin6CFBHO7BzSblbpnpyTShlXotKiqx6HnrmlcW+xo6M+5WTv/AJ/+vWtAoK44&#10;rF0YMJiqsDnoK2ojnIxgE9a9HC/AfOZmkq1yVCCNg7Dml5GAQSevSkUDqT+VOQgN19q7EeQ2KmSe&#10;MgelK74OSv40uQO/601153buKozYgkGMgc+1KzruC+o5FNQEcKOMY/GhgVfLelFlczuw3BTlOx5q&#10;XG7LYGahBG056GpEkJyCvFA1ow4JyfpzUUijgqnfj2qWblcDHuKhYKRlc8Ht3pg0+gxyP4gT35qp&#10;qFv9ohOSOOmKuSYl5AP0zUL5I+ZcfSkiH5mGGMEwcnBVucGtq0mjuIRNnJPBway9WgWKYMnRuTU+&#10;gXGVMWenNW7NaEQspcrNGVEUHjA96iAQMp/LIqVyHJ3Enjmox02DI54zUNWRsK+09F/WmAcHa34H&#10;rT2AXkmkwI8np7mkNW6kTAbcE/lTCMD19xUz4IOCOQOaYVIBC80BsQgxqdxHXrTckYQDcT1HanSg&#10;gFmHI7UAfOAhxk96LBsrIYzBDkjGfagKUBJwRjmklyVC55x1pBJzgfxHIGetJrQE31GysCcDjvmo&#10;LjcCFDjHcE1MyllLEnPcVBKBg564xStYpPqUrkgk5HTms26ZgpYDoeK0597Ahhxjris+eNm24bgn&#10;kAdaaBbnjf7ZXxEu/hZ8Adf8R6Xdst41sIbV2bBEksioCCPTdn8K/Kos13cPLJubL8szElj6nPU1&#10;+nH/AAUV8FeIfFf7Ol/HolvLK1pcwXVxFCu5miRxu4HOFyGPspr80xbQQguJVKZyCD15reNlE9vL&#10;lH2bfmSWsGFAGEwevPPbFezfsYfAO9+O3xksdOvbdm0bTZVutWmUfLtUgpH/AMCOB9M+lcD8L/hV&#10;46+MHiCPwz8PNAuL2Z5Qss6r+5gyfvSPjCgdfwr9Mv2SP2Y9B/Zx8Cpo8MqXup3TiXUtR8oKZG7K&#10;O+xew/HvUTk2rG+MxUKUGk9T2Ozht7GxjtLeNY440Cqi9FGOgqrdlCfu475xUxcMuWkwR2xVK6LM&#10;2Fk4yeayirHz7fcqTnJACk8Z5qvLIzoCwyB3qSVmO7GcAEZJ/SoWHkptA49c8VqkkJNCEkDKHj/6&#10;5zSh2Cb5ByMe3FClxgbeAM5z1zQzFyImTPc8VaFZvUXKkgZG3vnpT4ow0e4cZ5J4wc5qNlySABgk&#10;fTFTooIZCONvGDxVW0HrexJFEEXDqTz0B6VDOWuZAqZ2JwoB6Dn/ABNStIYUHUFjnBaprDTjlGUk&#10;4bLZ7VrFakyRFBp7SZ3R8E8KwpJ7cwx4HYZJPfiujtNHMqCXySOOMGuQ+NfxE8A/BjwlceMPiB4k&#10;tdJ060AM13eSBVXJwo9yTwAOSaGnLQqENdBZLvyRkA8jsas6fr7kgNL9MDtXjHwj/a/+BXx7mlg+&#10;GHxEstSljyz2g3xTKobG4xSKr7c/xYx716Zp12X5GMHG3AqFKUHZlOD6o7Wx1dJAuIz7kVa895W/&#10;Ec4/OucsbnYT5TnOecEgCtqwuGfbnIOfXvW8Zcxk+xrQlgAQvtyasxLKVGWHPt2qtbMwKlh36irs&#10;JQIDuJz0IFWWlfUk2kDdvH1NCRFwHJ+lG7eucDrycUu3LBlYgDjPamrDdrEqZZcEbc9GxUoWONf3&#10;pYngA/zz+lLFCY48lt/fFOaLzIysh/H+tFxpD8AqHxkAZxUkIR22BD0yajijK8GTPAxkZqRFZTg5&#10;68kDFVGyBk6KrMVAyQOnap4FROAD7gHpVaIMkmQ3bpVuIg4OO/WrsPrdk8JQSbl9Ohqzbxsy4lIx&#10;29arwR7stnqMVbjU7wAevrQlqVYkiLAZQd+KsIoJLHBxxUcQKybc8ipUOMDYeevFaWIZLFt24X9a&#10;kjZcjLA/0pke9iGKYA7nrU0aRqdwA2k4PHSgCVHXnKkHtjvT40ZiSJQc+1MiUZDFjwOD61NEvlk4&#10;GRinddBsmiwU25qS3ZlI3fhjpUcQA5zxmpUOQMHp0poTJ1xjPGfapFbGee1Rxf5xUi7i5ATIpiJQ&#10;MLhR7VPCCVy688CooiQNrY69asJ1yOooGiSNkDAIOQOamGGGCfyFQoNoLdj1PpU8XUd/egByAZ3Z&#10;6DjNTwHIGDg5qEkDrU1vkHGOapPUd2WYcliGPGOpNTxbSoRiOvSoQwY4B6DmpYwAcqeRVJ2KuSRs&#10;EJVPXirMTMdpKg8cn1quq/xVZgI2j/eNMaJlwx6YqWNEXjzP1qIKcgiplRCu7Jz6U1YGPVABuBHv&#10;ilyPRqRecFTgdxT8n+/Vaok+ehwc1JUdSV7h86FSdajqReg+lTIApydKbTk70ugDqKKKcSoj4fvV&#10;LUUXX8alpPcoVfvCn1H0qSkAqdafTE+8KfQBIvQfSvD/AI0/sYWvxh+IV549l+IMlg13HEv2VdNE&#10;gXYgT73mDOcZ6V7ev3RS1tQxVfCVOek7O1un6nNi8DhMwo+zxEeaKd92tfk0fKcn/BP+zSRkHxPl&#10;OCRn+yR/8cpP+GArP/op8v8A4Kh/8cr6gfQ7R3LmSTJOTyP8KkHhuyIz50v5j/Cu/wDtzMP+fn4L&#10;/I8n/VfJv+fP/k0v8z5b/wCGArP/AKKfL/4Kh/8AHKP+GArP/op8v/gqH/xyvqVfDNkTjzpfzH+F&#10;O/4Rax/57zfmP8KP7czD/n5+C/yD/VfJv+fX/k0v8z5YX9gKxz8/xPlx7aSP/jlaukfsHfD22cPr&#10;fi/V7vH8MAjhB+uVY/rX0kPC1gTjz5vzH+FOHhPT+883/fQ/wqZZ1mElZ1H9y/yNIcMZPB3VFfNt&#10;/mzyLw5+zJ8EfDJV7XwLbXLr/wAtNQZp8n1IckfpXd29vDbxJa2sCoiKFjjjXAUdgAOldPD4Z0pD&#10;80bt/vP/AIVdt9PsrTm3tUQ46hefzrhq4qrWd5yb9WerQwNDDK1KCivJJfkYGl+Gbu9YPdAxR+4+&#10;Y/QV0trawWcIt7aMKi9AKVPvCn1g5NnZGCiTRfdp1MhPGKfWJQ5OuKlXoKhT71TJ92gcdzP8TeE9&#10;J8WabJYanaxyB0K4kQMpB6qwPBB9K+ffiX+xD8L9Vmkli0e40aZiStzpcmImPujArj2G019Koe1K&#10;6JIpSRAwIwQRnNdWHxmIwrvTk0cmMy7B4+Nq0FL1R8L6x+wPrsbk6D8QLWVf4Rd2bIf/AB0tWJcf&#10;sMfF2M/6PrGhSD/r7lU/+i6+77rwVoF6xItmhJ7wtj9OlZ0/w1Gc2uq8dhJF/UGvWhxDjktZJ+q/&#10;yPn6nB+VSekGvST/AFPh6D9hr4wyNibU9CjHcm8kP8o62dI/YJ8USsDrvjyxgX+IWts8h/8AHitf&#10;YR+G2o5wuown/gJpy/DPUCfn1KEfRSaqXEGOktJJfImHB+VResG/WX+VjwHwP+xx8IvCbJdavbXG&#10;tXCnO7UHAjB9o1AGP94tXqdjY2enWsen6bZxQQRKEhggjCqgHQADgD2rtrL4Y2gbN9qcjj+7EgX9&#10;TmtvTPC2h6SwktLFd46SP8zD8T0ry6+Nq4h3qScj3MJlmHwceWjBRXlv/wAE5Pw34B1DVWW51FWt&#10;7fOcMPncew7fU13dlZWunWyWdlCscaDCqoqUdBRXDUnKT1PUpwjBaDo+GqaoF+8KnByM1maDk6Yr&#10;zT9qD9m3T/2lfCVh4au/EjaVJp9/9piu0tBMSChUrt3L1yDnPavSkPNPrWjWqYeqqlN2a2MMThqG&#10;LoSo1leMt1/wx8OeKv8AgnDa+GdVOm/8LXllBjDq50cLkH280+lZv/DAVn/0U+X/AMFQ/wDjlfb3&#10;iPwVpXii5iub6aaN402AwsBkZzzkH3/Os/8A4VD4d/5/73/vtP8A4mvYjn+YW1qfgv8AI+dlwlk3&#10;NpR0/wAUv8z4x/4YCs/+iny/+Cof/HK9o+Fnw+sfhd4FsfBNhdfaFtFcvcGPYZXZyxYjJxycdegF&#10;ezr8IPDhODqF7/32n/xNPX4N+GyM/wBoX3/fxP8A4mscRmuIxUFCrK632X6HTgsgwWAquph6fK2r&#10;bt6fNs0fhfpo03wlASuHuCZn988D9AK6KoLO2hsreK0gXCRIEQegAwKnryZO7ufRRjyxSFQ4avlb&#10;44/8E09F8f8AjrxD8TtF+JEmnf2ncSX39lrpIkCysN0gD+YM7n3N043Y7V9UDg5p7KrqVPQjBrbC&#10;Y3E4Go5UZWb0e36nFmGWYHNKap4mHMk7rVrX5NH57/8ADAVn/wBFPl/8FQ/+OUf8MBWf/RT5f/BU&#10;P/jlfbL/AAV8LySF/t98uTnCyJgf+OU5fgd4Wb/mJah/38T/AOIr1v8AWDHf8/PwX+R4H+qOU/8A&#10;Pn/yaX+Z8d+Af2KtO8FeM9O8WT+O3vV0+5WYWp04IJCOgzvOOcHp2r6N+HWmf2r4zsbYjKpL5r/R&#10;QW/oB+Ndz/wozwt/0E9Q/wC/if8AxFafhX4a6H4R1FtT0+6uZJGiKYnZSACR0wo9K4sXmNXF61JX&#10;aVlp/kepl+T4fL/doQ5U3d6t/nc6RD09qlqBDg49amQ5H0ryz3ha+PfiN/wSt0/X9b13x63xrmia&#10;8ubm+NqNBBClmaTZu87nrjOPwr7Cpl5aR6hYz6dMzBJ4WjYqeQGGDj8668JjsVgZN0ZWvvon+Z52&#10;YZVgM0hGOJhzcu2rW/o0fnT/AMMBWf8A0U+X/wAFQ/8AjlH/AAwFZ/8ART5f/BUP/jlfcv8AwoLw&#10;j/0FNS/7+x//ABFC/ALwgTg6pqX/AH9j/wDiK9b/AFgx3/Pz8F/kfP8A+p+U/wDPlf8AgUv8z5h+&#10;AnwGi+B0GqQReJm1L+0nhYlrXyvL2B/9ps53/pX1b8DP+RBj/wCvqX+Yql/wz/4Q/wCgpqX/AH9j&#10;/wDiK6rwj4XsPCGjjRdNnmkjWRn3TkFsn6AV5eNxcsW3ObvJnvZdl8MBBUqatFJ2V79b9TUpVODS&#10;UV5x6Z53+09+zP4P/ag+H48G+I7prG8tpxNpWrxQh3tJON3y5G5WXIK5HY9QK+L/ABX/AME3W8Ja&#10;7Pod/wDE6UtE3ySDSABIp6MP3nev0WRuxP0rF8a/DvQPHqwHV3mikgJ2TW7KGIP8JyDkd69XA5vj&#10;cFD2cJ2j2sn+Z4mZcP5ZmdT2tWmnPa92rrzs0fnl/wAMBWf/AEU+X/wVD/45R/wwFZ/9FPl/8FQ/&#10;+OV93f8ADOvg3/oLan/39j/+IpR+zp4MPXV9T/7+x/8AxFd/+sWN/wCfn4L/ACPK/wBTsq/58r/w&#10;KX+Z89/DLwQnw48Cad4JTUTdiwiZBcGLZvy7Nnbk4+9jr2r6/wBEfGj2gP8Az7R/+giuG/4Zx8Gf&#10;9BfVP+/sf/xFd5a26WlrHaRklYowilupAGK8XF1vrEua+urfzPpcDhXhIciVkkkvRFgEHkUVHkjo&#10;aXe1cNmd4+im+Z6il3j0NAC141+19+yVc/tY6Vo+g3PxOm0Gx0q4kuGtotMFwLiVl2q5zImNq7gO&#10;v3zXsfmHsKQuxrbD4ithayq0naS22f5nNi8Jh8dh5UK6vF7q7Xn0sz8/fif/AMEtNB+HcNr5fxwu&#10;Lua5Zv3Z0BU2qO+fPPciuQ/4YB0//oqM3/goH/x2v0I8Z/CfQPHWqLq2s6nqCukQjSOCVAigEngF&#10;Cep9ayP+GcvBH/QV1X/v/F/8br36fEOYKC5qmvov8j5mpwfk7m+Sirf4pf5nwd/wwDp//RUZv/BQ&#10;P/jte1/DXwJp/wANPBGn+CtNnM0dlEVadk2mVySzORk4ySTjJx0r6G/4Zz8ED/mK6r/3/i/+N03/&#10;AIZ28EBsjU9UOD3nj5/8h1liM4rYqCjVndLyX6G+D4dwuX1HPD01FtW3b0+bZr/CHQv7B8BWcTri&#10;W5U3Ev1bkD8F2101MggjtoEt4VwkahVHoBSu3YGvFlLmk2fTRShBLsI7D8KiJycmlZs8CkqSdz5m&#10;/aY/4JxaH8f/AIn33xVtfiVNo897bRrNYppCzB5ETbv3eavUBRjHavnWT/gn7ZRSNFJ8UJgykhh/&#10;ZA4P/f2v0jritV+Bvg/UtRn1GS9v42uJWkeOKVAqknJABQ4H417eFzzMKNNU/aaJWWi/yPm8Zwtl&#10;GKqus6S5pNt6yV2/mfCH/DAOn/8ARUZv/BQP/jtKn7AllG4kj+Kc6spyrDSQCD6/62vub/hQHg3/&#10;AKCep/8Af6P/AON00/APwcDxqWp/9/o//jddX+sGO/5+fgv8jj/1Qyr/AJ8r/wACl/mcl+zzrFzo&#10;WpR+GtW1D7Q9zaqjXGzb5syL97GTjcN3GeuBXsbnjFcfpvwT8L6VqEOpWeqakJYJQ8ZM0eMg5/uV&#10;1zHJrw60oznzI+pw8J0qfLLoJQTgZoprntWRuRue1NpWOTmkoAKRzxilpkhGfpQZkbnLUlB5OaRj&#10;gGgBrHJzSUUVa2AY5y1Nb7ppetNc9qYnsRuecU2lb7xpOlBAxvvGkoPJzRQA1+v4UxjgGnMcnNNc&#10;4XmgCFvvGkoPJzRQAN0P0qOnucLTK0Wxm9xr9abSuctSUF9BjfeNJQeSaKCBj/epKVvvGkoAa55x&#10;THPy05+tMc9BQJ7ETn5qSlbqfrSUEEcxqOnzdcUyrjsAxvvGkoopgMf71JSt1NIeBmgCM8k0UUUE&#10;PcYxyxpr/dpTyc02U4WgRDRRRQAj9KZT36fjTK0MxjfeNcd8ahnwtDx/y+L/AOgtXYHk5rkfjMpb&#10;wxCoOM3i9/8AZavOzf8A5FtX0PRyj/kZUvU8uReeSQB6inKvO47SMdfb1owpGA3OeaVgqLgKOB6V&#10;+Yn6U3qB2sdqkcDjmgrsGMdPQ8035Sd3580pAIGAfqe9JpCYD5uM849OTRx1B5z3FC7fvGQ884FP&#10;2RrlwcgjuM0WJ6DQhTLKBweuacTsGdwPTBNG0Zy3I96U7SPaqYulxPLP3mPbkU9QwG4H8MUqhCnQ&#10;H+tAGTgkj2pITtctaVmObnGcda2Y1yA3v0rC09vLmXk81twEFcZOe3Nd2El7tjw8zjaaZYiIPykD&#10;PahEIJyRjPpSRhVQAkdKcFO/AbqOma70eDK444OcjtmkYkptwPb3pSyK2G9KRZM/1NUmReN7CDci&#10;qdpJPUZpzHzM46UgYgFivHalXaFyDxStqSRlsKRjvinRhgwz6YpH2gcD86asmH5+tMjRO7JZCNpG&#10;efYVGE2fNnGR0NPUrndk+1NcM/f9aqzaG9HcYdwIwM4qGTsM8VMHC8Z796gkY4YAYI5qUKWpU1a3&#10;ZrbKjODkfSqOlkR3KjPHQ8VqXJDws2eQO1ZFoXN2kbjGT1FWldGL0aZvEEj5MgDknHWo8ZbPv607&#10;94AMA8DrmkbIAUnGTxk1DN00K42MORntxS7RjC+vcUhQ+b8w59RTo1y2GJwO1KxUdWNIyOgpjnnG&#10;O2al2ru2gkc9aY6hVJT8jRsCIHRm+fGOKauAwJOfYdqlYKyZB5P6VG8aAYPfv60XGRhCrAIBgepq&#10;N42VlVBx1P1qwI8c4BFRsgEZIOcCi4WuQyLjJY9qry4YFCPuj0qeTdkAdT156VA4K5yT+XWpZWzK&#10;swXDEsT6ACqwAPLnnPHtVubHDnjFVZmQLhSAA3JJoCxTvLaC5haOZQQQRtbkYrhbj9mn4I32pPq9&#10;18JfDUlxI5Z5m0O3LFj1OdnX3rv3CMNoIb3zSYCuEBA981V7FRnJbMyvDvg3QfC9slhoGkW9lAi4&#10;WG2hWNBj/ZUACttYzAuA3OO9Rxjc2CRnOSPenhyQB1PpQ27ibcndiM8hXGBjPzEnoKrSPv8AkLZA&#10;zxVjO9SBwc/NVNwqOS/B6DBoW4r9SC4BRRg/KT901FGzKhCjrnJxzU03zoAw5PSoVfkw5ZSCOfWt&#10;FsFkxije2cfXnmpArAg5wCO9BUMN6rtOed3Xml2bnwvOPeqEHkg5wxPHBxU1siBueTzx61FGrK21&#10;hgZ4wKsxKOBhgR3PTI71okDVtRJ18yYoAuBgAAcg+1bGjWzIoBBzkEj0OayViK3AOOh4INbmnAgg&#10;5G41skkhR1Zu21uyxjbyccmvy2/4Lz/HW6uvGnhr4BaZevHBa2x1fVVVvldnLRwqR7BJD+I9BX6j&#10;rdeXa439R19a/DT/AIKz+Kb7xL+3X4u+3BjFp32W0iCnDCMW8b9f96RjWtGKc1c9DCRUquh4h4F8&#10;Sa74U8SWvi/wrq9xp1/ZTiS0ubWXY0bY4wec+hySMde9frR/wT7/AGwY/wBpbwG+h+Lkih8VaHFG&#10;mqCM4S6jI2rcIvYE8MvQN7EV+Q2keYpA5YccAk8Z+te1/sg/GWb4HftBeHvGcN7KtkdQW01MI2DJ&#10;aTOEcMOc4yr+xQUsXDmV+x6FalGcG7an7MWMhE23AIBx7Vu6cxdlYnAU4wB096wICkhiljcFSAQy&#10;nIb3FbWkv5Zw7nhskN3Fc1JngTjqdHa5dF9uvFXLdGQbVGce9UbKWOVikbYxjKg9Kv2gYqd/4DNd&#10;NytyeNQ5yAQRwTnpU8UQY53Zx61FBgjfjBJPTuKsxhV5BBz1FPYe5KWYJgL160m3zDnyyOO/ahCG&#10;4Hfv6UqBtxLZ47ZoSBskSLaoCt16kU9cspB5GSBiiPlNv+1wT29qd5QQAA9fSrSQEkSsH4B9ianj&#10;VZGyRk9CAahgVwx/eZ9BVq3A8wbBg5zVLQOpZhyAAq455Bq1A3OxcZzxioLc4YKc5JNWYlCyDcuP&#10;r3qkmW2khULebyw4HNWIjg7QpOTzUaRqSXwME9jVmNAu0L1x1zV3sRuwUANvJ6VNEARvL8N7VHnD&#10;FscAc1KpjEYBHHsKAJIfmO4gZHarCRgcN1B4xUICqv7rjLZbHpU8ZDMWz1FIeg9cEHGevrUyxrty&#10;Qc9s1GmS3Xn0qVVOOveqQiWJQRk1Kig8bqjQ5BI9KkQAAN3J5piJIkdj681YjLmUoAPYGoIydwHX&#10;0xUwLq24jB7GgaSJ41UAgg570+JlB2L1HWo1fdGWHrUkSKSGXg+ooGTRlycdPwqdBvGB17moF4OA&#10;3PvU8OVYc/UincErssxKMbM8+p61JHksGHWoY8K4O881NFkLhTn61StYq1iZDxgnmrEGNvJ71XiU&#10;EDPUdeasxNGSVC8Z4pgmi1EqlRz9eKcgLOQvT1piIdoKNjjkVIjMBjAxRFlPccAclc4pMn1NOGCd&#10;3fFJ5fvVtdiEz59qQcjNR09Pu17p86LT1OVFMp6dKUtgFpydfwptKh+apQD6KKKcdyo7jozhqmqB&#10;ThhU45GaUtygqTrUdPU5UUgHL94U+o6koAch4xTqbH3p1TIqIVNGcrUNSwnipKHg4OakqOpKADpU&#10;lR09egoLWw5ThhT6jqSgYA4OakqOpAcjNAD4TzipahjOGqaoe4Cr1FSoeMVDUsZyfwpDW5In3qfT&#10;AcHNPoLFX7wp9R9KkHIzQADg1JUdPU5ANA47jl+8KfUfSpKByHocrS01O9OqZBEOlTxnK1BUkJ4x&#10;UlEgODmpKjp4ORmgBakByM1HT0ORj0oAUHBzUyHnFQ1JG3QmgFuSVIDkZqOnIeMUGg6nqcimUqHB&#10;x61MgH1JG3Q/nUdOQ84qQJqKRTkUtA07MOlSo361FTkPagsmoBxyKRTkUtAEgIIyKAccimocHFOo&#10;AepyM04HBqNWwafQBICDyKKYrYODT6hqw3qFOR+xNNopCJ1cHg0tQq+ODUiv60FJjwxFODA9KYCD&#10;0NFBRJRTAzDvS+Z7UAOopu8elLvHoaAFopvmDsKPMPYUAOpC4HSmkk9TSUAKWJpKCQOppjP+FAm7&#10;Cs/YfnUbNngUjMT0pKCG7hRRQTjk0DSuIxwKYTk5pWOTSE4GatKwNiM2BTKUnJzSUxCMcCmUrNuN&#10;JQAdKikbr709zxiomOTQAlFFFBMmBOBmonPGPWnueMVExyaCRKa57U6mMcmgBKRzgUtNc84rQBtM&#10;kbnPpTycDNQue1BMhtIxwKWmuegoJG0E4GaKRzxQAymTHjFPqKVstigBlFFFNbg9BrnjFNpX+9TW&#10;OBVmYw8nNBOBmikc8YoLewyjpRSN0NBAzrRRQeBmgBhOTmo5Dz+FPqOQ5BNBMtiOiig9DQSQyHLU&#10;0nAzSt9401z8tWtgGUUUjHCmmAw8nNI3Q0tI54oAZR0opGOFoIe4ymTdKfUcx5xQIjoooprcBsna&#10;m0r/AHqaxwpqzMZXI/GX/kWIf+vxcf8AfLV11ch8aAD4ZgyD/wAfq9P91q87N/8AkW1fQ9HKP+Rl&#10;S9TzEDJznBJ60EEgcDHc0zJYgENjOMmnbTuO0k9q/MVufpTbBAM4xnJ60oKrng5pwAUAbhkDOfeh&#10;GD5DHOBRuTLyFG0tuDf8BxTklGMBcE9Kax+TI7DpR0ORRvoIViG5OeaVARH93NGScc8gc05d2MKK&#10;GJ7iEgMUAxilUt1LfXNO6dVBP0pCBnkY96N9hXRJF8pDHua2rQ5TIOfpWEHIIYjoecVs2DmSIMpI&#10;z2rrwrs7M8rMo3gmXExgBuSc81IoYtuxwCaYoUkBTUgOEyDyOor0kfNySuI2Q2Nw98ikB+YBn6dc&#10;Cgsxz8nNC5PykfnVGV3ew5hkANz9ajOck55B6CnMzEbsdKQkOCwGM0aEvVDQd+WcZ59aR3UdV/Sl&#10;2FejDnrmmO/IVRnBwTntVaMy0USZJMKML26mnqRszg0yJVbjPQ8CnthRtCcZ7VPQ1V7kbhTk7eh6&#10;1WkyM4yeat4yu3PWoZBhjuU+v3cULQmViBolkUhR244rIgUx3oJOMPzWyQTgq+M9hWPcRmO/2lM/&#10;NWkbmcraM2+HXAyBjrSeSSw3E8UsPIUAcY6VJtGDlTWZsl7o0uucA9+KDgElm6dvWnIGAwyg88Ur&#10;qMcKPbmgE21cjZSRu3g57elMkA4G78qk8o7QrHJpjgiTYY+Mcml0HoyKQbVzt6+tRMhYcnp2Aqw6&#10;Bl4P3euahkJZgAMU9gQixsBy31qKdC4xgg56VMQwPz4x1pkjH196m1ykV5OEDY+8PSqs+48jIwOu&#10;OtWpQxH3MDNV5wMEbicHNGo3dlOYBxtL44zgiqbCPO5lygGNueKuXC5O/PX0qtIoT5Coxj7wFVax&#10;PXUhVEByEwT0B9KQOApwdwB+73HWhcEAYJ69BimBRExR+N2OCetPlKWw8lA5PPA/GhZFYbypGRwG&#10;4P400KrnMhGM4Geh/wA5ppdMERupwOgOMClYSbBp9gIz1PZqhcbn5G4Z6k4z7U8k7eVJzwBmo3jy&#10;QsiAEDLYNPYNBgXJ2sgBA570ORgIAc46ipAoVvfHIA6mmOCxwVOQPT9KaWpWhHIpCnapzj1pURl6&#10;dW4yR3p8UIIIJxzk0jLt+6+7nGBV+QWQkC44aQnkgnHSrcIA4AJ9c96ht4P4wW5I3/rVyCIiPJ+b&#10;kcYzgc//AFq1imRqQvC8dyoVvlJ+bjpWvp7JGBxgfWqNzBKky7dxB+8TVuwk3gRsD1rZK0RJpSNN&#10;ZGkjZCCMjjcOor8fP+C2Xwn1LwZ+1RH8QTphTT/FWkRtHdKcB7iD93Kp9wpiPPUN7V+v3muACT37&#10;CvCf2+/2RNJ/a4+D1z4OW+Wz1izJudEv3jBEU4H+rYZzsf7rY5AwQMirg3GSZ14asqdRM/DWxBJM&#10;rSjco4Rhj+mD0rWt9QnhjHk7QykCPLfxZHPUUfEL4deMfhD441L4b+PPD82navp1wYru0uY9uwg/&#10;KynoyMMMrjKupBBINdJ+zt8LdX+OPxk8NfCzRYGlOo6pELl158uJXDSNn0Chj+FdUuWUG+h7XPFr&#10;mZ+23wvuZtU8BaLdXJIlk0yB3BXkkxqT/Ouy0lGxwuSB1z0rN0TSl02xht4YyqogVcLwoHQVs6ag&#10;QEAewB4NedGKiz56bTkaunkZBOQQOnrWlaEg7SpAHf1rPtxtXcMk+pFX7ctswVySPzrWN7CVi7Ed&#10;suAcDHHFWFBdSVbnFRQrlFJHOBnB71Og2g7QcmrRYRsW++hBzhakaMspKqQAMkn60zYqEs/JHQnr&#10;mnq4dcKDg1VkSPQgryCafGxIIxyO1MWEmEkZyD+dSQqv3sEEYFUNXuTQDcQwHbmrluBu3j6VVgUL&#10;0zjBOe9XrZF25XuM+9BVkWIVAjGeTnrU6xLndn8c1FDuIwFHTjNTorEegI+taLQHqh8ZZiVVOMDk&#10;1Mr7sbevrSRJkZ5A7DFOWNVwAxHtT06kk0Bjcc9ScVbSABMFQR7iqtuiIy4QDmrqgtySOlA1oRgZ&#10;dgq8Ac1JGMnAfB7HHSkjJ5O3rxkVIoGMg5oQMcjEHa3/AH1UiIWIbeV+neowuWG4Zx1qePHBY4x2&#10;xVK4iSLI4PfoalUZGMdOaiUkkjJwTwx6VMi7epzxTEyS2BjQFhVlWznA6dahhYFRwMnsakXBYnPG&#10;KN2NbEqhmUHGM1LGCCOn0qJWMYAIz+NSqSACetAEqZ3AlQamVthJ6Y9+lQNIYmUBchup9KniG8bm&#10;XqOhp7jRZi2sN2fepowuN2Tiq4ZR3wAMVOucAEdOtMZLDypIzye9WYlVVDGqq9Mrx7Yq1byZQjAy&#10;BTKWrLNu2cg9alVsE8VFHF8wIbp+tSAEDHX3pobWg5G7fjUn7yo1BU7d2RUqkY5ars2Q2fPFPTp+&#10;NMpyHqK90+dHU6PvTach5xSewDqAcHNFFTHcCSijrRQtxrcBwanU5UVBU0ZyvNORY6np92mU5D2q&#10;QHVIDkZqOnp0oAch+an0xeor8s/2vvGHi2x/ac8bWll4p1GGKPXpRHFFfSKqjjgAHArOpLlRtQpe&#10;1k1c/U+pIT2r8ZP+E68b/wDQ46r/AODGX/4qj/hOvG//AEOOq/8Agxl/+KrH2vkdP1R9z9n6epyK&#10;/F3/AITrxv8A9Djqv/gxl/8AiqsaT8TPH2j6pbatbeMdUMlrcJNGG1CQgsrAjI3dOKPa+QfVH3P2&#10;bp6HjFYngLxhpfjvwVo/jLSrhXg1fTILyD5hnbJGrjPvzzW1H3rY51oOp6nIBplfBv8AwVm+K+sW&#10;3xL8N/D3w/r9zbf2dpD3d2tpcsnzzSbVDbSOdsWcHsw9amUuVXNIQc5WPvanocivxR/4Tzxx/wBD&#10;nq3/AIMZf/iqX/hPfHI6eM9W/wDBjL/8VWftfI3+rPuftevUVOOgr8Sf+E98df8AQ6at/wCDGX/4&#10;qj/hPvHf/Q66t/4Mpf8A4qk6l+gvqz7n7bU+M4ANeCf8E3NXutS/Y/8ADN5q2qSXE7XF/vluZy7n&#10;F5MBksc9MV71GwI4OR2q1qjCS5ZWJqkByM1GDkZp6dKChaepyKzvEniXw/4P0O68TeKtattP0+yh&#10;Mt1eXkwjjiQdSWPAr4u/aI/4K82GlXUvhv8AZy8NR3xTKv4g1hGEWf8AplCMFh/tMR/unrSbS3Kj&#10;CUtj7iZlRS7sAAOSTwKw9d+LPws8JgjxV8S/D+mY6/2hrMEP/obivyA+J/7VH7Qvxiv5L3x98WNY&#10;ukc8WUF0be2Qeghi2oPrjJ7k1wEkkkrmSVyzMcszHJNR7Q2VDuz9nZf2tf2XIZPKf9onwTnOPl8T&#10;WpH5h8Vq6J+0N8AvEbrDoHxw8IXsjcCO08S2sjH8FkJr8TKKPaMp0U+p+79jqFjqCCawvYp0P8cM&#10;gYfmKs1+GPhX4j/ELwLdJe+CvHWsaRLGcpJpupSwEf8AfDCvpP4Jf8Fbv2gfAM9vp3xStbTxhpsZ&#10;CyPMi214E6ZEsa7WIH95ST3POaOdNEexktj9O6dGcNXmv7PH7V3wZ/ab0R9S+GniMNd26A32j3gE&#10;d3bZ7smTlc8blJX3r0gHBzQQ1YsU5DximKcinKcGgB9KhwcetJX5S/8ABUHxj4u0j9szxJY6V4p1&#10;K1gS0sCkNvfSIi5tYicAEAc0m7FRjzOx+r1OQ84r8Hf+FifED/oetZ/8Gcv/AMVR/wALE+IH/Q9a&#10;z/4M5f8A4qlzGnsvM/edTkU5Tg1+C3/CxPiB/wBD1rP/AIM5f/iqP+FifED/AKHrWf8AwZy//FUc&#10;xXs/M/eyjpX4J/8ACxPiB/0PWs/+DOX/AOKpyfEj4iRNvj8e60pHQrqkwP8A6FSbuHsz97gcjNFf&#10;hPo/7Q3x88PSCXQfjd4us2U8G18R3SY/J69Z+Gn/AAVN/bK+HbRQXfxGj8Q2kZGbXxDYxzsw/wCu&#10;oCyn8XNIXIz9hEbnPrT6+V/2OP8AgqD8LP2kb218A+OLJPCvi2c7ILWWfdaX7+kMhwQ5/wCebc9g&#10;WNfU6nIoJaa3Fo6UV8Cf8Fx/EfiHw/8A8Kv/ALB169sfO/tvzfsd08W/H2DGdpGcZP5mgqOuh9/o&#10;3epK/AH/AIWR8RB08e61/wCDSb/4qj/hZHxE/wCh91r/AMGk3/xVBfKfv9T1bIr+f7/hZHxE/wCh&#10;91r/AMGk3/xVH/CyPiJ/0Putf+DSb/4qgOU/oCpytjgmv5+/+FlfEX/oftb/APBrN/8AFUf8LK+I&#10;v/Q/a3/4NZv/AIqgOU/oGpVbHB6V/Px/wsr4i/8AQ/a3/wCDWb/4qj/hZXxF/wCh+1v/AMGs3/xV&#10;G4Wsf0FUV/Pr/wALK+Iv/Q/a3/4NZv8A4qj/AIWV8Rf+h+1v/wAGs3/xVTyjaP6CqUEjoa+GP+CH&#10;vifV9b+FHjiXxH4hubuRPENuI2vrtpCo8joCxOBX3KkiSLvjcMPVTmk9CHoSCQfSniQ/Woaz/FPi&#10;3w14F8PXfizxjr9ppemWMJlvL69nEcUSDqWZuKQ02a4ZT3oZ0RS7uAoHJJ4Ffnl+1F/wW2s9MvJf&#10;Cv7LHhiK92ZWXxPrsDCMn/phBkFh33SEemzvXxR8V/2uv2l/jZqMuo/Ej40a9fLKc/Yor5re1T/d&#10;gi2xr+C5PfNPlZSufuH4i+L3wm8IAnxZ8UPDulgDJ/tHW4IMD/gbiuXu/wBsz9kaxcx3H7T3gDcO&#10;oTxdZtj/AL5kNfg/LLLPIZZpGdmOWZjkn8abT5Rn7yWf7Yv7JV+/l2v7Tvw/ZicBT4wslJ+gMnNd&#10;RoHxa+FXisbvC3xM8PakCODp+tQTf+gOa/nzp0UssEglhkZHU5VlOCD9aOUD+ihZo3UPG4YEcFTk&#10;GkaT3xX4O/CT9rv9pT4H6pFqfw3+MeuWaxHJsZ71ri1kHo0Eu6NvrtyOxFfen7Hn/BZLwx8RNRt/&#10;AH7TWm2nh/U53WOz8R2RIsZ3JxiZDkwHOPmyU552Y5TTRLufdZf0ppJPWmxSxTxLNDIro6hkdTkM&#10;D0IPenUiQoopCwFA0hSccmmMxagsTSVaVgbCmM2TQ8gAJJAA6k1+Ln7d37Uvin4zftQ+J/EvhLxd&#10;qNrotnd/2dpEdpfyRo0EH7vzQFIHzsGf1w4HamCVz9oqa7dhX8//APwsn4i/9D9rX/g1m/8AiqP+&#10;FkfET/ofda/8Gk3/AMVQPlP3+oJwM1+AP/CyPiJ/0Putf+DSb/4qv0K/4ItftH6p4n8O+JvgX401&#10;6W6uNOmXVdInvbkvIYZMJNHljnCuEYe8re1AmrH3e7frTKA4kAdWBB6EGigQUUU127Cgzeo1271H&#10;SscmkoARzgUyq2v69ovhnSLnxB4i1W3sbGzhaW6vLuYRxwooyWZjwAB3NfDf7Tn/AAWU0HQLmXwr&#10;+zN4ei1aZCyy+I9XRltwRx+5h4aT/eYqPY5zTWg0m9j7sZlRS7EAAZJJrn/EHxS+GfhUF/FPxF0L&#10;TQBkm/1eGEf+PsK/GT4rfte/tKfGrUJL34g/GHWriN+lha3ZtrVB2Ahh2p+OMnuTXnM081zKZriZ&#10;pHY5Z3Ykn8TT5i/Zn7c3v7XP7K9kxjuP2kPAoYdVXxXaMR+UhqOD9rb9lm9k8u3/AGj/AAKW7BvF&#10;dopP5yV+JFFHMJ0kz92dC+K/wt8UEDwz8StA1HPT7DrME3/oDGtpZI5l8yKQMp6MpyDX4Go7xuJI&#10;3KsDkMpwRXc/DL9pv4/fB7U4tU+HnxZ1uwMTZ+zG9aW3f2eGTdG4+qmjmE6XZn7dUxzzivh/9lT/&#10;AIK9aR4nv4fBf7TGm22k3ErKlv4msFK2zMeP38ZyYv8AfXK+oUDNfbdrd2t/bR31jcxzQzIHimic&#10;MrqRkMCOCCO4qk7mTi4vUkJwM1AxyalkbAqGgQUHgZor8lP+Cg/jPxhpv7Y/jix07xXqVvBHfwCO&#10;GC+kRFH2WE8AHAovYcY87sfrOeTmmueMV+Gn/CwfHv8A0O+sf+DKX/4qj/hYHj09fG+r/wDgyl/+&#10;Ko9p5Fqh5n7k01+tfhx/wsDx5/0O2r/+DKX/AOKo/wCFgePP+h21f/wZS/8AxVHtBujfqfuLTX6A&#10;V+Hn/CwPHn/Q7av/AODKX/4qg+P/AB4evjbV/wDwZS//ABVHtBew8z9waRzgV+H3/CfeO/8AoddX&#10;/wDBlL/8VR/wn3jv/oddX/8ABlL/APFUe0D2Hmft8eBmoXPGK/Ir9k3xt4xu/wBpfwPbX3i7U5YZ&#10;PElqskct/IysN4yCC2CK/XIzRSPtSVScdA1XF8yMKsOR2FpHOFpaZMcCmZEVNc8Yp1Mf71aAJSOe&#10;MUtNfrigBtNk7U6mOctQAlNfpTqa55xQZjahkOWqYnAzUDnLUAJRRQTgZprcT2GMcsaa/SlprntV&#10;kDa5D4zn/imIuQMXa8n/AHWrr65D4zY/4RmLI6Xi/wDoLV52b65bV9D0cp/5GVL1PMR5YAGcZ6Fe&#10;lO254duv8qSNHJLFcntmnKCQflPB6V+Y6dD9I6kb7g2QM54pyYQZJ5pxUZAAoKArtK84607iuhNp&#10;LZ3Y9QRTgFLYHPHYUY3ZyP0pUBVcqfwpCAJtGQOppwYj8qOSMHvSgZGM5p6iurgSxGRn8aQA+nbq&#10;aTpwc4HTNKHb069KLNIQoODyxrV0qQFdpFZG4F94X8T2q/o8pJIJ6961ov30cmMhz0TYjKsM9AO1&#10;SYyuFIH9aihYEADjjmpgrHhuBXrR1R8rUVpAxAxxnHUGk2hW3IMZ6YpTg5NGWJyRj0zVmD3BgRwB&#10;n1xRu5xt69KAQOTwfr1ppcA5bHuKCG7DLhcnrg49OtNAUr1HTpTbhiGUDPfk0ke5VZmGAP1qlcyd&#10;ubQnjIwMGpQRtyenvVYNKACpB5qZDuUEg5HJGKXqaRd1YVRnJyBg9KY6APll4x1x3qVACTlcH3FI&#10;UWUFd2Oe9Dt0KWu5Ay4YenpWRrQMdwJ1yD6ittkBO0AZHQGs/XIEaAuq9G600zKatF6k9pcJNEjC&#10;YZ4zg1ZCkAclsn04rE0+UeYsQ4BIye5reiQooAOfalJWZcJcyDys/MSMjtmhMnmpJAGUBcdegpMb&#10;VwR1qdS0QGKQdDx6kUm1sFjuPHJzUzMc8Njnk1GWBYoBQC00ImRguRgj6daryxB8heOe1WnwPl7e&#10;5qC5lERxGhJJ5xQFtdRjbVXbnJ6dahfcFPzY9OakdiBluOOlQTvkZB47ZotrYq6RA8pzgnGT3NQX&#10;DqBkkjHXFSyAkZ+Wq1xkZOOnUVS1dhXRDMy/dEmMc471WaRgx3ZY+wqSWVmb5zgDjpVV5wrMr4Of&#10;T9KtInfUWVyBsbBx0NQTOyyb2bhWx2Hf17055DgKFY5PJoOxFwBtZW6etOK1HqMnOFJ4OfmwOtNL&#10;qyDI68GlaR3+TgYIxk/rTfKYnYVCtnuapRQrroOjZZfnj7nkgY5FLIrBt+Qeeh6fX/PrTmbapAPz&#10;ZHINOAgEfmEjHfNCgxt9CNECcIMjPHFJJbpIg3E5B4AOMd6n8y3UeWHHLcc4qRorfIbz1yOANwqv&#10;Z2C+mhUWIdeBn0pRDubnPTvVho7XcNsyn8akSNXOAyn8e1CjJbhdWI44BtJwTgdKtWdssZYoODz9&#10;KfBbqq7ScZFTwQ+UvsBnhq05R6Mjkt/NgZVUggdl5FFsm2NIncDb6cZJ65qwp2gjePoKS3ti5yuB&#10;gnPHWrJerJYgX4B6UeQu99x3D0JqWCEocOc8/nU/kqynKZ57dqrZlpaHj37Q/wCxj+z7+07psdl8&#10;YPh1a6lPArCz1GJ3gurbPXy54irgHjK52kgZBxWJ+zn+wV+zl+y3PPffCnwU0F9cpsuNTvrl7i4d&#10;Qc7A7k7V9QuM4Gegr3qWFkUgIenA9KWHTVIDSr1p3ltcrnla1zCWwEEY3AADpx0/OpbK32uH24AA&#10;6jvW5eWMTx7U4HGMiqkUWF2d/Q0nElK2gQ7mHy49+Ku2qtxnPUdaiSMDnH41ctYWZdyjODmmrDvI&#10;sxgljk8ew/8Ar1MoXORu49RzTY0klUHa3pgmplQg8sBnr9atDCI7vvt9MmnbQSCMDqRnil8s/eXO&#10;0HnmhldnBX7v901aQr2F5QEcDAHOetWbeBpcfKOnQCoZI5TGpUgHI4q5ZTxLLuXoM4ajSxSvcasX&#10;lsqjI9QT1NW4CM5deQRgioXkWSYuCAGXnJx6VaWMlgcZAGRgU7KxS3J4SZBkgDPX6+tW4kyfm2kd&#10;881UjRxIF6Ko4J71aiIUDAzVEEy7t21RgAdqkAIIJHv0pkWeTjA7VIwVCMsaY1YmiRioYr9MCrCE&#10;g4I4xxUMJIfaFyQP8+1TgnHA/MUAxVHGQfyp0bDZwMHPHFNQtjGBn61JgBgir171SEOUuzEHip4Y&#10;yxDBuaijB8zj6VYtiRlWXHPWmIdtbpgMCeeelSAkLtK9/wBKkWNSpEY7+tL5JU7gM46igaHIqeYG&#10;BHFSpGpJyBjvUUZ5CqnvUpSUElBg8daAJY8BeefpUq8jGOnNRooABIA47HIp8bEjheaaV2A5UDtu&#10;cnp0z/SrMC8fK55HcVFEMn7h96mj4PTH40IfUnXZz8oNTKpxkNioY0AU4GBjr61LGSFyDn2qvQq9&#10;xyq4OS2eTVu2R8b1Xn0IqvE5PVfrVqFsjg/pRbqUrXLKZYbyuPanqQQBnqeajjf5ev4GpFI28DGe&#10;tUvMJNki7Sf8Kdtb2/KmIGUkgjpTgzkf/Wqr23M2fPVKn3qSlU4YV7p88PpV+8KSgHBzQBJRRRUL&#10;cB6nK0tNTpTqNmC3CpYTkVFT4Tg1T2NCWlT71JQDg5qAJKch7U2lT71AD6/KL9sjn9qPxyf+o/N/&#10;Sv1dr8ov2x/+TovHH/Yfm/pWFf4UdeD+N+h5pRRRXMeiFFKyMh2upBxnBFJQB93f8E//AB4978J9&#10;GkafdJoupSWcuTyE3BgP++JMV9lRsDhlOQehr81P+CePi97TxRrvgeaY+XeWkd3AhPAeNirY+quP&#10;++RX6M+D9UXWPDVlqAOWaEK/+8vyn9Qa2pPdHLiVqma1fkb+2F49f4lftL+MPFIn8yI6u9rbHOQI&#10;oAIUx+EefqTX6kfHD4hp8KPg/wCJPiP8pk0jR57i2V+jzBD5an6uVH41+N8881zO9zcSM8kjlndj&#10;ksSckmiq9kGGjq2NoopWR0CsyEBhlSR1GSM/mD+VYnUJRRRQB9z/ALFf/Jueif8AXa7/APSmSvtj&#10;wsceHbD/AK84/wD0EV8T/sV/8m56J/12u/8A0pkr7X8Mf8i5Yf8AXnH/AOgitKe5zYnZGqh4rM8a&#10;+N/DPw48Jah448ZarHZaZpls095cynhVHYepJwAOpJAHWtGM8/Wvz0/4KwftMXPirxvF+zx4Yuyu&#10;maGUn1xkf/j4vGGVjI/uxqQf95z/AHRVydkZU487seSftiftoeOv2pfFckAnn07wpZzt/ZGiLJgM&#10;AeJpsffkIxxyE6L3J8UoorBts7UlFWQUUV2Pwx+A3xQ+LhM3g3w48lqr7JL+4YRwKe43HqR6DJoG&#10;cdRX0JZ/8E7/AIiSWoe+8d6NFMRzHEkrqD/vFR/KuT8efsYfG7wPbSahDpNtrFvGpZpNImMjAD/Y&#10;ZVY/gDQB5PRSsrIxR1IIOCCOlJQBr+BfHnjD4Z+KbPxt4D8Q3Ol6pYyiS2vLV8MpHYjoynupBBHB&#10;BFfqz+wv+2jof7V/gd7TV44rHxdpEYGtaehwky5wLiIddh4BH8LHHIIJ/I+uq+Cnxe8WfAr4l6X8&#10;TfBl40V3p04Z4w2FniPDxN6qw4/I9qadiJxUkfuHC3GKfXFfA/4xeHPjX4DsPG3h2Ybbu2SWSHum&#10;4ZH4f/XHau1qzmaaeo9TkV+Sv/BVH/k9bxN/156f/wCkkVfrSh5x61+S3/BVH/k9bxN/156f/wCk&#10;kVKWxpS+I+dqKKKg6AorW8B6BbeK/Guk+GbyZ44b/UIbeV48blV3CkjPfmvqj/h3r8L/APob9b/7&#10;6i/+IoA+QaK+vX/4J6fDIqRH4y1pT2J8o/8AstcT8Uv2Btf8N6LNrvw88SnVzbqXfTriARzMo67G&#10;Bwx/2cDPY54oA+eKKVlZGKOpBBwQRyDSUAPtrm4s7iO8s7h4pYnDxSxsVZGByCCOQQe9frT/AMEz&#10;/wBtWH9oz4XReCPH+sFvGXh9Vt7uScjdqMG393OD/E5AYOOuVLfxV+Sde1fsEeML/wAL/H61srG6&#10;eJtRspo0ZGwRJGvnK31Hln86BSXMj9pq/Pf/AILv/wDNK/8AuOf+4+vuD4RePP8AhYPgq31mcKLl&#10;CYbxV6CRcZP4gg/jXxz/AMFsPhx8Q/iB/wAKz/4QPwHrWt/ZP7Z+1/2Rpc1z5O/7Dt3+Wp252tjP&#10;XafQ0GUdJH5u0V02ofBf4xaRP9l1X4T+JrWUqGEdxoNwjY9cFAcVX/4VV8UP+ib6/wD+Cef/AOJo&#10;NjBore/4VV8UP+ib6/8A+Cef/wCJrGvrC+0u8k0/U7KW3uIm2ywTxlHQ+hU8g0ARUUUUAFFT6bpe&#10;p6zeppuj6dPd3EpIjt7aFpHfjPCqCTxWv/wqr4of9E31/wD8E8//AMTQBg0Vvf8ACqvih/0TfX//&#10;AATz/wDxNH/Cqvih/wBE31//AME8/wD8TQB9K/8ABOz/AJEnxF/2FYv/AEXX6Yfswf8AJHNP/wCu&#10;8/8A6Navzc/YG8NeI/DXg/X7fxHoF7p8kupRtGl7avEXHl4yAwGRX6Q/swsR8HrDB/5bz/8Ao1qT&#10;VxM6n4ifELwf8KfBOpfEPx7rUWn6RpNq097dy9EUdgByzE4AUckkAda/HH9uP9vH4iftf+MpLcXE&#10;+meD7Gdho2gxyEB1B4nnwcPKRj2XoO5PtX/BZj9rS98Z/EKH9mTwbrX/ABJ/DxWfxELdvlub8jKx&#10;Me4iU9Om9znlBj4ZoSBJBRRRTGFFeofBn9k74lfF+3i1tI49K0iTldRvVOZR6xoOX+vA969k0/8A&#10;4J3+B44ANT8f6pLJj5mhgjRc/Q5/nQB8l0V9O+MP+Cd5jsZLjwH4/Mlwq5S21S3AVz6b0+7/AN8m&#10;vnfxp4I8U/D3xBN4Y8YaPLZXkOC0cg4ZT0ZT0ZT6jigDKooooA/Qv/gkh+3zc293b/ss/GTXw1uy&#10;EeD9VvJeY2HJs3Y/w45jJ6YK9CuP0ZyMZzX88elapfaJqltrOmXDRXNpOk1vKpwUdWDKR9CBX7P/&#10;ALCv7SsXxw+F2lJqt8Zb19OSWCRzkuB8skZPdo3BX3A9qnlE0tz3sv6U2ikLgdKaSRLdxSQOtMZi&#10;aQknk0UxHjf7fPx4T9nj9lrxP43tZANTurT+zdFXdg/arj92rj/cUtJ7+XjvX4kMzOxd2JJOSSeS&#10;a+7P+C3Xx6bX/iJ4f/Z80ef/AEXQbX+0tWKt9+6mG2NCP9iMFv8Att7V8JUFrYKKKKBhXZ/s/fEO&#10;X4Y/FvR/FHnbbf7QIL4E8NBJ8r5+mQw91FcZRQB+5X7Mni+PxF8PV0iS4Dz6XJ5RUnnym+ZD9PvD&#10;/gNejV8Sf8Ex/jgfEXhvRH1a+zJLCdIv3Zus0YHlM3+0w2fi9fbdBlPcCcDNRO35mnO35CoicnNB&#10;AVm+L/Fnh7wJ4Yv/ABl4r1WKx03TLV7i9u5mwsUaDLMfwFaVfnP/AMFjf2q59W8Q237L/g7UXW0s&#10;BHeeKHifAlnPzRW5x1CDEhHTcy91oGldnin7dH7efjb9q7xVNoGh3NxpngixuG/svSQdrXeDxcXG&#10;PvMcAhMlU7ZOWPz1RRQbpJBRRXpXwa/Za+Jfxjjj1axtk03SGb/kKXwIVwDg+Wo5k547DIIzQB5r&#10;RX1npv8AwTu8FRQAat8QNTmkx8zQW8ca/gDu/nWb4r/4J224s5JvBPxCc3CrmODU7YbHPoXTlfrt&#10;NAHy9RW149+H/i34Z+IZPC/jPSHtLuNQwVjlZEJIDqw4ZTg8j0NYtABX23/wS3/bhuvCutQfs4fF&#10;jXHfSb1iPDGoXUmfsU5x/ozE9I25K/3W4xhuPiSpLS7urC7ivrK4eKaGRZIZY2wyMDkEHsQaNhSS&#10;krM/eeVw3Q0yvC/2Hv2hJfjB8K9GOu3aPdzWOY3zgs6ErKn4MrEe30r3StE7nLJOLsFfkF/wUU/5&#10;PR8d/wDYQt//AEkhr9felfkD/wAFEzn9tDx2f+ohB/6Sw0pbFUvjPFaKKKg6Qorb+G/g1viH470v&#10;wSmoC0Op3awC5MW/y899uRn8xXv/APw7ku/+itx/+CQ//HqAPmWivpr/AIdyXf8A0VuP/wAEh/8A&#10;j1H/AA7ku/8Aorcf/gkP/wAeoA+ZaK+mv+Hcl3/0VuP/AMEh/wDj1H/DuS7/AOitx/8AgkP/AMeo&#10;A8V/Z+/5Lb4W/wCw1B/6EK/Tz4If8jsf+vOT+a18jfD39g+58C+ONK8Yt8TUuRpt7HcG3GkFPM2n&#10;O3d5px9cGvrn4If8jsf+vOT+a01uZ1f4bPYKimOTipScDNQOcsTXQtzzxKjJyc09jgGmVYBTGOTT&#10;zwM1HQAVGeTmnt900ygT2CmN9408nAzUdBAj/dqCpZjgYqKgApGOAaWmydqqJMhtMf71PqMnJzVE&#10;hXH/ABj58MxHH/L4uOf9lq7AnAzXH/GNgvhiHpzeKBn/AHWrzs3/AORbV9D0Mp/5GVL1PNFLluW4&#10;9KcCRwHxnsTTEGOCc56mnEgKWPUYycV+ZWP0m2o4Hjbn8aH+XkMOvNNVhngZJ604fODu49RSt3EI&#10;fvffwMdKUE5Jz9aUJGSCD270LjbnbnmmIUAZxkk0px1X09aCvzEEYoVcIQB9KWgtxpJJGCeen+FO&#10;2liAWH4Ugxx6g8UoCg9CPQ07MTArt5yP+Bd6m09min5fjPVe3tURJIBAAP0p0TYO5nPX0pp21RnP&#10;3oNG9Ax2lix9KmUHqWP0NVbWUGMkDOatDGN4r16TukfJ4mDjUZJjA4HakwckEjGM9aYzbgSuScdA&#10;KkVFB3D862OXcXBPGPfpUbxqOSvbk08YchR1FDKx4J5oM5RujPndjKAHJz61NCMq6kk4pt3CXbMX&#10;vjjmltgQpGDn1FXYySdyWNdxyX/OnxKqvtzn3pmArZIOPpTg6HIQgYHNJsatuSALuyOMjigRk8jP&#10;FNhIPBByO1TBxjAFSjTSSuRmNt+8HtzUV/bedbtGSOQc1aVQRkEH1H4011U5JHXt2FGwnFWOZhzb&#10;3I5xgjJrpLZhLErocjHWsPU7fyLllK4BbjArU8PzK9v9nyflq3qjKm2pWLYUcAvjtnNIxJ7Egd6U&#10;sgAwM5/Shsgksc45NQbjHXI5ySO9RBX3ZD9OvvT5JQMntUTuyqX3cY4oDQJSxchj0qCdlBB3Ee+K&#10;SWdgOZAOep71DNcLnG4cniizDR7hIwA579j3qrMQzZ5+hNOuLpCeZRke9VpbuKQEiQHHGaEDaYy4&#10;lZSSO3aqcl4VznOT6inT3ERG4SggjjBqk8iKCHwT161aRLb6BLITnJz6jHWq8zyZwwyevBokDO4d&#10;XIAPQd6hmIXEhJwev/1qtNXC1loORnZ8E4A5INNmv44iXl3YxnIHWke4szHy+D3NUbhxNJsTJ54I&#10;Gc1cFd6ibaWjJLzXIQAtuN7dyRj+VR3dzdX0YEbmPJzlDnJp1rpTSZlKnGcDcf8ACtfT9KihJUxg&#10;46HNdC5UR7zbTMiC0vAuJJGdugwf51Yj0u8c7hEcgcE1uW1iwkK7MqTzk9KspaK3+qAIB5q07sfL&#10;daGLBpE6D5AnUYx65qzHoU3LsASw49B61sx2ZiILKuM5zVuC1SUH5enHJ60JWZdlJGBHorbQXRRz&#10;zzjNTf2QyKSARxwPSto6esynBCgHnj8qd/Z6u2D8x7cVdktxSg0YsGksSZt/Q8DbU8OmSSNtlzwv&#10;GO1a6WhA4UYHX3qaGzKtylDjqCtuZi6dsBDfNgetTRQbeWGMHkA8Vo/ZU9MgcgVKLIlV54HX170u&#10;QtO70KKwFlDAZ+tTRw8EyHr6d6sxWOAAijg5OD1qaO3BBBTHHTFHLoUkUZYN7BgDkdcCpIYozkM2&#10;T29qtG2VWx04pgtQhLqRkjsKlRsXuVbiIgZyCc+tVZUUsGA5PTArQaLJJbntzTHtg+cqNw9KezJK&#10;YtpCRsJyefrV+1DABSuTkZHpToIQzltn3TgDirENuisWEfzHqf5U7DVkPEcsZHyk/Nyam2g5OKlt&#10;4iwDMQfQUSRlWKbOPQGrsyktBoi8wbi3IGCKVUVegOB2oSMtOI1PAPryP881IyFRhX4Y8cU0ugtL&#10;XGpE24p2I4Iq3aWXy4AxgZbAHNQxoSCpOGA71eskHlghRnA5xTS7iu73I2tArBzGOTx6ip7dGRzl&#10;8gdMjmpJMAYcDOM5psa4YEj65p2toVdbk0e1FBYkgnirCBiMNn3qKIAgDg4PNSjC5Ev4UCZMmcY9&#10;akjiByc0yIHA9/u1KCSVViCB1p3BEgDOpOQAeoPSpYWOzaxHtimQZYH5sAdqmRARkr+NPoIeFGMD&#10;1605B8wO/J7Cm7kC7SOc8YqQKN+4AkHrjimBJGADuCnJHNSoyk7skmolMrkZGB9amjUBelUtWIlj&#10;mbIAHXrmrECBSQpP41UyDyvrU8LNtBDcUAT5w4wf1qZSwYkn9aroMuDjrVpACM470thigDHGD7Zq&#10;aNVfBPQVEisTxjH0p6Haw4z9BTQFhYdrBlJwTzU3kgHduNMhYtxjke1T7QRjP4Ui1awRgkAZPI7i&#10;nx9Rz+VNRSAO3NSRqQvI5q1cZJGpHJNWosoqMGPJyc1WjG/Ck9DmrcYZjgJ8o6ZFA4p3uSo6u7Fi&#10;TjpxT8/JlaRVRRgHk9KeoYDkU1qJ7jo9zfeYVKHZRjy80xRk9Kl2e386u62Ie587UUUV7p88SDkZ&#10;opFORS0APX7opaRDxj0pah7gKh5xT6Ypwwp9DAKdGcNTaB1FVui1sWKKRfuilqBkgORmgHBzSJ0p&#10;aAJK/KL9sf8A5Oi8cf8AYfm/pX6uL0FflH+2P/ydF44/7D839Kwr7I68H8b9DzSiiiuY9E7P40+D&#10;n8LX+halHHiDWvDFjeRkDjd5QjcfXchP/AhXGV9CftOeFTc/s5fDnxnFFk2mnw2krAdFkhDDPtmM&#10;/nXz3QB3n7MvjQeBPjhoGsTNiCe8Fpc88bJh5eT7AsG/4DX6lfBjUfP0S501n5t5wwHorD/EGvx8&#10;triW0uI7qBsPG4dD6EHIr9Sv2YvG0HiXT9H1+3m3Ra1o8chGf4ygYj6ghh+dXB2kZVo81NnK/wDB&#10;VD4hxeFP2b4vCMNxi68SaxFbiMHkwRAyyN9MrGp/3xX5uV9Xf8FavHQ1v406J4Ehn3JoWi+bIgP3&#10;JbhtxB9DsSM/QivlGio7yCjG1NBXZ/GzwjJ4H1fRPDtzB5c6eGLOW6QjlZZFZ2B9wWI/Cs74R+Fj&#10;42+J2heFjFvS81OJZVx1jDbn/DaDXoX7df8AyXub/sFW38mqDU8booooA+5/2K/+Tc9E/wCu13/6&#10;UyV9r+GP+RcsP+vOP/0EV8UfsV/8m56J/wBdrv8A9KZK+1/DH/IuWH/XnH/6CK0p7nNidkQePvGN&#10;l8PvAmseOdRGYNI02a7kXONwjQtj8cY/GvxZ8W+Kda8ceKdR8ZeJLsz6hqt7Ld3kx/jlkYsx9hk9&#10;O1fqV/wUc8Wt4S/Y/wDFbQy7ZtSW2sIuevm3EYcf9+xJX5SUTeo8MvdbCiiiszoPRf2ZPgv/AMLp&#10;+I0elajHINJsEFxqroSMpnCxgjoXPHrgMR0r7v0jSNM0HTING0WwitbW2jCQW8KbVRR2Arw3/gn7&#10;4bj074Waj4laMCTUtVZN2OSkSgD8Ms3619efAvwNa6zdyeKNVg3xWsgW2jYcNJ13H1xx+J9qaV3Y&#10;mUlFXZm+FPgp4s8SRrd3QSwgYZVrgHew9lH9cV0f/DNw2ceKju/69eP/AEKvTelSDkZrXkic/tZt&#10;n56/8FEf2HNS8KeGZ/jx4Us4ZRZuv9vCyXG+NmCidkxwwYjcRng5PTNfFNfuX478M2XjXwRrHg7U&#10;oFlt9V0u4s542HDLJGyEfka/DzVtPk0nVbnSps77a4eJ8jurEH+VZyjY2pyclqV6KKKk0PuT/gl5&#10;8br7SvDcvh69uiY9HvvLkQnrazfMPxVw5HtgV+hMMiSxh0YEEZUg9RX5I/8ABPTWGt/ibrOhF8Ld&#10;aKZcZ6tHKgH6SGv1D+C2utrXw/sXlfc9sDbuSefk4H/juKqJjVXU67pX5L/8FUDn9tbxMf8Apz0/&#10;/wBJIq/WjrX5L/8ABU7/AJPU8Tf9edh/6SRU5bE0viPneiiioOg6X4Nf8lZ8N/8AYbtv/Ri1+n3w&#10;h8LaT4y8bwaFraO1vJDIzCN9pyqkjmvy4+Gmsad4f+Ieia7q9x5VrZ6pBNcS7C2xFcEnABJ4Havv&#10;r4Nft3/sseFPHlvrWvfE4wWyQyq0n9i3jYJUgcLCTQtxSvbQ+rR+zf8ADEjP2S8/8CzTJ/2avhpM&#10;hREv4if4kuskfmCK8t1//gq/+xPodg15p/xF1DVpAMi00/w9dLI30M0cafmwrwL9oT/gs3L4o8I3&#10;3hX4BfD+/wBIub2FoV13WpY/Nt1YYLRxRllD46EsQDzg4qvdMlzs+Pf2gNN0PRvjp4y0jwzP5mnW&#10;vie+ispMg7olncKeOOgFchTpppbiZ7i4lZ5JGLO7nJYnkknuabUmwV6h+xpaTXX7Rnh9ogcQi6kk&#10;I7L9mlH8yB+NeX19Jf8ABPn4d3s2t6r8Try1K20EH2KykYcSSMQ0mP8AdAUZ/wBr60AfoX+yVq8q&#10;anq+hNIfLkgjnRSejKSpI+oYfkK9yVsivAf2ULaR/Fep3YB2x2AUn3Zxj/0E170jZ+ooMZ/EeIft&#10;FeAPGfib4gJqOgeG7q7gGnxoZYY8jcGfI/UVwf8AwqD4nf8AQk3/AP35r6vBBFLQNTaPk/8A4VB8&#10;Tv8AoSb/AP781+b37VGnX2kftD+LtN1O1eGeHV3WWKQYKnA4NfujX4nft9/8nlfET/sY5f8A0FaC&#10;07nkFFFFBR6T+yL/AMnCeHv+u0v/AKKev0C8P+F/EPiu6ey8OaRNeSxx73jgXJVcgZ/Mivz9/ZF/&#10;5OE8Pf8AXaX/ANFPX6mfsh/8jvqf/YKP/o1KBPQ43/hTPxT/AOhG1D/v1R/wpn4p/wDQjah/36r6&#10;2DEU4MDQLmPkf/hTPxT/AOhG1D/v1Xs3hfxM3wE/Zf1Xxt43spLT/hHdMvr+4glGGITe6qPdsAD1&#10;JFep18yf8FdPF8vhf9ijXLGCXa2s6lZWJwcZUzCRh+UdAr3PyO8W+J9W8a+KdS8Y69cGa+1W/lu7&#10;uVjktJI5dj+ZNZ9FFBYV6r+yR8FrT4vfEUza9EX0jR0W4vY8cTMT+7iPsSCT7KR3zXlVfaP7B3ha&#10;30T4KnXfKHn6vqUsrvjnYmI1X6Aqx/4EaAPa7KyCiHTtPtQANscEEKfgFUD8ABXsHgH9k3W9Zs01&#10;Pxtqh05ZBlbOFQ0uP9onhT7c++KvfsofDS1uhL8R9YhV/LlMOmo4ztYfek/XA/H2r3bI9RQS2eYw&#10;fsm/CyKHy5JtUkbH+sa7UH9EA/SvBv25v+CaEfxb+Gj6n8Irma78T6XIr6ZaXskSG5QsA8JlO1VG&#10;DuGe6jnk19jbh60b1oFdn4wWv/BOX44WGpy6V471DStDngfbPbSSvNKh69EXaRjuG5rrdD/4J2eG&#10;YtreJPiLfT/3lsrRIs/ixb+VfpR8efgldfFCax1Tw7LaW99CTHcS3JZQ8WCRyqkkg9Pqa5PS/wBj&#10;q4ODrXjZF/vLa2hP6sR/Kgq6Pj3w1+xf+z/4dRTP4Um1OVf+W2pXsjk/VUKp/wCO1638KG0z4Pap&#10;ptz4K0qCwttOuRIlpbJsQqT864H94Eg/Wvo7RP2U/hjppD6k1/qDd1nudi/lGFP611Gl/CD4ZaOQ&#10;bHwTp4I6GWASH82zQHMjoLK+h1Kyhv7Z90U8SyRkdwRkVJTYoooI1hhjVEQYVFGAB6AUpcDpQQLV&#10;DxN4j0vwn4evvFGtXIhstOs5Lm7lP8MaKWY/kDVwknrXyn/wV6+O03wp/Zdm8DaPdeVqXjW6GnKy&#10;thktFw9wR9VCxn2lPfFAH5f/AB4+LGsfHL4xeI/izrmRNrmqy3KRbsiGInEcQ9kQKo/3a5Kiig0C&#10;vVf2ifgyvww8KeCdUhs/La+0TZqBA63IYyMT74lx9EHpXN/AHwRH8Q/jBoXhi6g8y2kvllvEI4aG&#10;P53B9iFx+NfXH7YvgQeNvgbqMlvbF7nR3W/t9q8gJkSfh5bP+Q9KAPhaiiigD6D/AOCe/wASbnw1&#10;8SLrwS14UTVIRcWaluFuIctke5Tdn/cHpX67eCvE9t4v8JWHiK1YEXVsrSD+644dfwYEfhX4M+DP&#10;E9/4L8Wad4s0yRln068jnTacZ2sCV+hGQfY1+xn7G3xIsPFPhFtLtbkPFcW8eoaewOQ0UignH0JU&#10;/wDAqCJq6PanbJwKSikZtooMjK8d+LtM8BeDNV8a6y2LTSNOmvLjB5KRoXIHucV+FHxI8e698UvH&#10;2s/EbxRN5moa3qMt5dEdAzsW2j0UZwB2AFfrl/wUv8ZHwX+xV41uop9k9/bW+nwDPLefcRo4/wC/&#10;ZkP4V+OVBrDYKKKKCz0r9lr4NR/GP4lxWOrW7PpGmoLnVMEgOoOFiyOm88euA2Olfd2n6fbWNtDp&#10;mmWiRRRIscEEKYCqOAoA/lXhH/BPvw5Hp/wu1LxIY8SajqxTdjkpEgA/DLN+tfZv7OHgK11W8m8Z&#10;6pBvSzk8uzRhx5uAS/4AjH19qErik+VXIPBH7OOta3bJqPim+OnxOMrbom6Uj3zwv6n6V10X7Nvw&#10;9hj8uSfUZWxy7XKg/ooFehk4Gajq7I53Ukz5b/bO/wCCftp8YPhVc/8ACubqSbxFpn+kaPBesg84&#10;5G+HzPlC7lzjPG4LkgZNfFtr/wAE5/jtZai+m+OLrStDljOJYJrhppR7gRqUI9w1frtXD/GH4Wyf&#10;EGG2udIeCG+t32mWckK0R6g4BJweR+PrSaKhUd7M/O3Q/wDgnX4fj2t4k+I95N/eWys0jz+LFv5V&#10;3Xhr9ir4AeHkU3Xhm51SRekupXzt/wCOoVU/lX1dYfsxXWA2q+K419Vt7cn9SR/KtvTP2efAtk2+&#10;+lvLw91lmCL/AOOAH9aVmaOpFHhHw+0vRfhe1pH4J0a30+3s7jzY7a1TYmc89PXvX1Xpeo22r6bB&#10;qtm26K5hWSM+zDIrJsPhn4C03BtfC1pkd5I95/8AHs1twww28SwQRKiKMKiLgAegAqopmNSalsK5&#10;4x61+QX/AAUS/wCTz/Hf/YQg/wDSWGv17Y5NfkJ/wUS/5PP8d/8AYQg/9JYac9hUPjPFaKKKzOo7&#10;j9mr/kvPhX/sLx/1r9JPhx4Mt/HOvPpFzfPbqls0u9EBOQQMc/Wvy48EeLtT8BeLbDxlo0MEl1p1&#10;ws0CXKloyw/vAEEj6EV7p4Q/4KafH3wVqjatpPhrwm8rQmMi40+5K4JB7XA54pq19RSvbQ/Qpv2d&#10;dIBx/wAJLc/9+F/xo/4Z20n/AKGS5/78L/jXwyf+Cwv7T5Of+ER8Ef8Agru//kqj/h8L+0//ANCj&#10;4I/8Fd3/APJVXeBjav3PuRv2eNJXp4kuP+/C/wCNIf2e9KAz/wAJJcf9+F/xr4bP/BYP9p4nJ8I+&#10;CP8AwV3f/wAlUh/4LA/tOnr4R8Ef+Cu7/wDkqi8BWr9z7ib9n/SlOP8AhIrj/vyv+Nang74V2Pg7&#10;WP7Xt9Wlmbymj2PGAOcc8fSvMv2Bv2n/AIg/tSfD/W/FfxD0zSbW507WRaQJpFvJGhTykfLCSRyT&#10;lj0I+le8VSUd0YTnVTcWxshAXmoetSTN2qOtImQ1zxim0rHLUlUAj/dplOfrim0ANfoBTaVjk0lB&#10;MhHOBTKc57U2gkjmbnFR0rnLUlABTHPNPqM8nNWtiHuI3Q0ynv0plMQj9K5H4wqW8MRAEj/TF6f7&#10;rV1rnnFcl8Xzjw1F/wBfi/8AoLV52b/8i2r6HoZT/wAjGl6nmTxZwBz+NOCIV2jjAoK5bOcEjuaV&#10;Nx+UgEdOK/Mj9J0G8rwGz70uWySB1HNOdAmCOADSNEpfOc5o1ZN0CgsBgDBpQTuB3EHvzSqCOMfh&#10;SsNowCaEgdmOA3Nwx+ooxt+fJGBSR5xvZ+aVwzAHsKNmTazG5JO7bTwCMM4poQnIyKVWHGMY70w3&#10;DPYd+KU52nK4ORxmgZI+Qg89KADnHBxyeam6YtzS0yXMJD/w9QK0Y2ZelY2lyHzT0HHrWvC+cEng&#10;DgV6eGleFj53MaXLUJQCxLLingLzkfTmogHBBY5BOPepRggLk/WuvRI8kQr5bg+2MelLlsZzjj0p&#10;RyuM9R3oIK/1pkkTkE8AdPSkCsCMEDPBFO3ZchfTvSbZAeBx3oM3dDXBIKg9O9N6jax6U9gAcZPP&#10;Wk+VxgdutUrshpMVVyOSD9KcjvjeenpUaHEmB+NSLkOVB60tgjrqWFmQA7jwfQU1nhAJYdeevSoX&#10;YhRuOMP2p3mbx93j1p9B81itq0aSwefGBlT19aqaXdNa3PJ4bj6VrSQCSHygccdTWLqNo9s20kj3&#10;FONiZXT5jamvIoo8u4XvzWbfeIo13LGhcdM1nlbiXgyE/wC9zUctvGqlWzgHoGxmmqauTzya0Q64&#10;1+9lGFYRgdcdao3Op3EnElxKQT1DVK8HcFueuTVO8j2BuRitEl0Rm3N9SO51CUZRZWZcZ5b9aqz3&#10;Vxvw0p59+lRzSB2KKMFewHQ1C0bIuXfknHP1qlFIzcpPqOkuDG4aaQnHTHemySs6M3nEccbeabKG&#10;VctxgcYPao32KuS5GfT1paWNEmmRvM0bAmVuO2c1Xe7uDJIFkbg4BqR5d7KrY296Y8UW7axAH0xV&#10;JW3HG99BrXd4oCmbr04xUn9ozgYVhyehHIqv9njLkpOcKMgZyBSJGzYbDEnIwD/hRZbmq5mrlozt&#10;Oo82Q5Xr3xmrdhYBsIUBzznGTVeyiLPtkO1lHIArbs7b7pU7cDGKHuVFJ7ktnany1B6KPu9MVftr&#10;PawOc5HGB0qK2jw2wsQMVpWsT5DIMnHTNXE0shtva7STjJz171ahsl29gSPSpILbb8zHr156Vdtr&#10;YFg6n1zmrSLS0K8NnlNhTjvz1qxb2iooBUlsdasrAocZBAH61OsDFWBU960SuPlKZ0/PyoMZ6EGp&#10;E09tzBRg5HNXYrZ8kt6jmpY7V2+T5j8/Bxj8K1WouVJooxacob+ZqRLKQkqME56Z7VqJpqiMZXnP&#10;Bzij7C7ONigfLz7nNUrbA42KK2qhcsoGR19KDah8EDoc5Fapsdw+de+Kfb2SoCNo4POeapWsDTe5&#10;mrCuwKFOSeMCpRpDFVZW2kn5gwrQktArA4BGPyqxHFGT5ZGdp4OKaimHUxJtLKMFxu9sVBLZNEu4&#10;kYzyea6c2gm5TqOpNQXenqvUA5FLlGc01tGfmHBPU+1MNggbdgMemelbTacmcgAgHkf5/wA80hsS&#10;zEY6HB4OD9Khx7AvMyYrVmBUxkZPrUyWRIwGJINahsAeYuCSO9KbGRTx0HPy8ZqbNbFWsUPLLnao&#10;AI/i9KeISpH7zIJ4PrV77GgwvTJFJNapuClOF5BFUthvYpCJg2wHuMjvipGtzv4YKT3Papxapgnn&#10;nv0oljl3g7sevFPUlpNETRtbgZ+YZ6g9Kntsbt3v69/SlWNy20LlcfjUsUSs26M8jrnvR0DZ6CEs&#10;3zLjr1JxU0Me4bicMTzQ1u2AWK4B+bipYMg4AxjjkU7XDZiqgB4//XUqqxATPOetL5bFuW4p4VE+&#10;ZgeKQCFH4MbYqeFQrHacYHOKjjB2kE85FOAdWDK33uo9RT8g8yaHarb1P3lxip43YoGdMfjVdSyk&#10;EDG7oPWrMYweep7U1cQ+EkenBzU6KXb5zkdcVFsxgnjjrUsedwAPbvVB1HOrAfuxipFEhAOzHtSK&#10;C4yKkVcjryKewCxoVGGAqVEdl46elRoDnDNzUkTOF+73/T1o6iS1JIFIk3lj9KtJgNjcKijXJPoR&#10;mpUChizDNIrUljPJxzUqJnnpkVHGMKGHGakXnAJ6c0x6WHwyFeR3GKsRS5AcjjODzVZQchBwD0Pp&#10;ViKIjBz3pu1hpFgDd0p454FRoNhwKkJ2jNGtxjkRkOS1W4CdwUrjPSqkTZwR61egU4yTVX0Grj1w&#10;uFOM9j6VMuSu04+tR4APPcVJHubv0qovUTRKnTpUgc45FMiySE29anMMQ4LU7pCUWz5xooor3T5w&#10;cnenUxDhqfQA5OtOpinBzT6iW4BUnWo6enSjdALRRRVR2LjsTRNkU6o4W5xUlS9xjkPOKdTFODmn&#10;0gHJ0Ir8pP2x/wDk6Lxx/wBh+b+lfq0pwa/KX9sf/k6Lxx/2H5v6VhX2R14P436HmlFFFcx6J9se&#10;IvCa+M/2KodHEO+RPCtvcwcch4kWQY/75I+hNfE9fop8BraC8+EHhWzuog8Uui2qSIw4ZTGoIP4V&#10;8HfF/wABzfC/4peIPh7MzN/Y+rz20Tt1eNXIR/8AgS7T+NHQV1exzlfbv/BPfx40vwqtbd5svoGr&#10;vGQT0jZvNA+nzsK+Iq9a/Zg+MTfC7SvGltLOFF14eeezDH/l6jOyMfj5pz/uigbV0YH7TnxBl+KX&#10;x/8AFnjh5/Mju9ZlS1b/AKYRnyoh+EaLXCUrMzMWYkknJJ70lD1YkrKx7p+wL4Pi1v4tXXim5h3J&#10;o2ms0Jx92aU7Af8AvjzPzrP/AG7P+S9zf9gq2/k1ew/sBeDW0X4V3vi24jxJrOot5R9YYhsH/j/m&#10;fpXj37dgI+PcxI66VbY/JqBnjdFFFAH3P+xX/wAm56J/12u//SmSvtfwx/yLlh/15x/+givij9iv&#10;/k3PRP8Artd/+lMlfa/hj/kXLD/rzj/9BFaU9zmxOyPmj/grtdzW37MOmwxnC3HjK1jk9wLa6b+a&#10;ivzYr9Mf+Csujy6n+ysl7GpI07xRZ3DkDoCk0X85RX5nUp/EVh/4YUUUVBufdP7F9ukP7OOgyKOZ&#10;ZLt2+v2qVf5KK+1Phdp0emeAtNt0TBeDzH92Ylj/ADr4l/Yk1BL39njSrZGBNpdXUTD0JneT+Tiv&#10;unwqoj8OafGOn2KLH/fAq4bmFd6I0Kch4xTaUHBzWpzD6/ET40QRWvxi8WWsIASPxNfqgHTAuHAr&#10;9uZJEijaaRsKqksT2Ffh38SNTGtfETXtYByLvWrqYH/emZv61nUOmjrcxaKKKzNz2P8AYWmeL4+2&#10;6JnEml3Kt9NoP8wK/Tf9mjUWfS9U0sniK4jlUf7ykH/0AV+aP7BGntefHKS6A4tNDuJCfq8af+zV&#10;+kP7M5P27Vh28qL+bU1uRU+A9hjbcK/Jn/gqd/yep4m/687D/wBJIq/WKNtpr8nP+Cp3/J6nib/r&#10;zsP/AEkiqpbGVL4j54oooqDoCin29vcXc6WtrA8ssjBY441JZiegAHU1b1Twv4l0NBLrXh6+s1Jw&#10;GurR4wT9WAoAo0UUUAFFFe6/s2eD/wBk/wAUXkNl4z1jUZdZYgR2WrsILWVvRDGTuPszDPYUAcL8&#10;D/gF4y+NuvJaaTavb6ZE/wDp+qyJ+7iXuF/vOeyj1ycDmvuzwR4L0D4e+FrPwf4YtPJs7KIJEpOW&#10;Y92Y92JySfU1c0fRtJ8PaZDouhabBZ2lum2C2towiIPQAcCvVPg78CtR8SXcXiLxbaPBpqMGjt5B&#10;h7k9uOyep79vWgTaR3n7Nng6Xw74JfWb2ApcarIJQGGD5SghP5sf+BV6L0qOILEojRQFAwAB0FSU&#10;GLd2SI/f86kBBGRVcHBzT0f060CJa/E79vv/AJPK+In/AGMcv/oK1+2AYGvxP/b7/wCTyviJ/wBj&#10;HL/6CtBcNzyCiiig1PSf2Rf+ThPD3/XaX/0U9fqZ+yH/AMjvqf8A2Cj/AOjUr8s/2Rf+ThPD3/Xa&#10;X/0U9fqX+yMceNtSOf8AmFn/ANGJQJ7H0JRTQ4706ggUMRXxt/wW9vXh/Za0G3QkCfxtbq49QLW5&#10;b+YFfZFfH/8AwWu0qW//AGT9Ov0UlbHxhayOR2DQzp/NxQC3PynooooNAr71/ZKhSH9nzw6EH3re&#10;Rj9TK9fBVfd37Hd8l9+z3oRRs+UJoj7FZXoA/Qr4QaInh/4ZaLp6ptY2Ecso/wBtxvb9WxWV+06z&#10;J+zX8Q3RiCPA2rEEHkH7HLXXaII4tGtIk4C2sYH0CiuQ/afZf+GafiJz/wAyNq//AKRy0ELc/CT+&#10;09S/6CM//f5v8aP7T1L/AKCM/wD3+b/GoKKCyf8AtPUv+gjP/wB/m/xo/tPUv+gjP/3+b/GoKKAJ&#10;/wC09S/6CM//AH+b/Gv0d/4IeeJNPsvhv48XW9chiZtctDGLq6CkjyX6bjX5t19X/wDBOr/kVPEv&#10;/YRg/wDRbUA9T9ZbS/s9SgFzYXkU8RJAkhkDKT9RUlef/sx/8kks/wDr6n/9DNegEgdaDMK/Ir/g&#10;rf8AHOf4s/tVXfhCyvd+leC7caZbRK2V+0E77h/94sVQ+0Qr9Qv2hfizZfA74J+JvivelNuiaTJP&#10;Csh4ebG2JP8AgUjIv41+Emt61qviPWbvxDrt9JdXt/dSXN5cytl5pXYs7se5LEk/WgqKKtFFFBR9&#10;I/8ABPTwIl1rmtfEa7jJ+yQLZWeRxuc7pD9QFUf8DNfdHwA+HWlfELxDqFp4jsVudMTS5obuBx8s&#10;omUxFD9VZ/yr54/ZL8CHwH8DtIt7iPbdakhv7rjnMvKD8E2D6g19qfsveGH0fwC+uXCYk1S5aRM9&#10;fLX5V/UMfoRQTJ2R+Lfxd+HuofCb4o+IPhpqjM02h6vPZs7DBkCOQr4/2lwfxrna+uv+CyPwbTwD&#10;+0xb/EjTYNtn4y0pLiUgcC7hxFIPxQRN7lmr5FoGndBX3b/wS8+Nn2PRLXSr+6LPoF/9nnVm5+yT&#10;ElT9Ad+P9wCvhKvVP2OfiEvgP412NveXPl2msqbCfJ+Xc5Hlk/8AAwoz/tGgZ+2YdWQOrAgjII70&#10;wnJzXKfBbxd/wl/w+srqZ83Fqv2a5GedycA/iuD+NdXTSuc7VmfJX/BZ2/ms/wBkmwt42IW78aWc&#10;UgHcC3un/mgr8sK/V3/gsPoE+sfsdS6hEhK6V4msbqUj+FT5kGT+MwH41+UVD3NYfCFFFFIs+5f2&#10;J4Ei/Z20eRAMy3F2zfX7Q4/kBX3d8H9Kj0j4b6VbogBktvOk9Szktz+ePwr4J/Yb1CO9/Z/srZGB&#10;NpqF1Ew9CZC/8nr9B/BwWLwhpaJ2sIv/AEAVUdzKrsZvxlcj4R+KirEY8N32CP8Ar3evwz/tLUf+&#10;f+f/AL+n/Gv3K+Mn/JIfFX/Yt33/AKTvX4X0SFS2ZN/aWo/8/wDP/wB/T/jR/aWo/wDP/P8A9/T/&#10;AI1DRUmxN/aWo/8AP/P/AN/T/jR/aWo/8/8AP/39P+NQ0UAfeH/BGHW7a3bx4dX1dEyLHZ9puAM/&#10;63puNfedve2l7D59ldxzITgPE4YZ+or8uv8AgnP18U/S2/8Aalfoh8AP+SfL/wBfkv8AStIPWxz1&#10;o/aO2r8hf+CiX/J5/jv/ALCEH/pLDX69E4Ga/IT/AIKI8/tneOv+v+3/APSSGnPYmh8R4tRRRWR1&#10;BRWh4V8Max4z8RWfhXw/brLe304ito2kChmPQZPA/GvSf+GJf2h/+hUtf/BrB/8AFUAeTUV6z/wx&#10;L+0P/wBCpa/+DWD/AOKo/wCGJf2h/wDoVLX/AMGsH/xVAHk1Fes/8MS/tD/9Cpa/+DWD/wCKo/4Y&#10;l/aH/wChUtf/AAawf/FUAe7f8Ez/ABv4l8LfDHxDaaJqAhjk14O6mFWyfJQfxA19yeANWv8AXPCV&#10;pqmpz+ZPKrF32gZwxHQcV8VfsefCTxx8IfBuq6P4602O2nutTE0Kx3KSgp5arnKk45Br7K+FrAeA&#10;bHP91v8A0I1pBu5zYhJRubztk00nAzQeTmmue1dC0OQbRRSMcCgBhOTmg8DNFI54xQAw8nNFFIxw&#10;DQQ9xrHJJprnC0tMmbAwKBER5OaKKKAEb7pplOfoBTa0MxjnnFJQTk5oPAzQAxjlq5P4wnHhmLj/&#10;AJfF/wDQWrq65T4wbv8AhGYto5+2L/6C1edm/wDyLavoehlP/Iypep5oQrHDDPHzHvUmO5wDSD5R&#10;ggDmoycjIJ9K/MdT9JSu7Egypxnv601hk5C8Z5oAx8x657ClQcBgTknGDQiddh4YOc4OSOpNPKgd&#10;Rg9jTEz0I/h6U/LYALfe7UPYVxq/Jjgc89KXg4BoZijYGCTTS5YBQeOORRfsIeQSc/SowoJw3Udh&#10;SuScZ/ClUHHT8zT1E2B3A4BwTShtoNIqkfOeo9aUdSSevvTAltHMcwIJAxz6CtaB1xg89Kx0BVd/&#10;PfJrTspQyKoGQB19K6cLL3rM8rMYc0eYuBlxyop6hi2UFRq/Ayv15p0UjDOO3TNend2PnpXuS7iM&#10;dOlDnmmszZyDkemKFyj8D86a1I3HORjJPemnIGOMEcU7gcFe/ftQ4AwynvxTM5XS0I8iPG4qCP0p&#10;Aqgb1OMmnbRID5g6+3ahrcbdqnoM9KNLkNOxEqhfl25OasENs655qKJWVxk8k4ANSFMEfNjueKbF&#10;FaAxOOvIHc8daVDg8nApNqsCc/j3prgt+fSmh6vUtKEkXd2xxxUF1brIMFOMjPFSWrFsL37nNWXg&#10;V1LqucUbbGqV0Y8thhsqmPWqc9ugPmAce1bU8SlRwM5rOuhlcN+NPV6icEjHuU3KCoxn1Hb0qjdR&#10;ybSG5znkn/PtWnej5NmMjt71lXZf7hbBz3PAFNO7MJpRehmXMCIW3kc84A6UzHSJmGMdM/jViWB5&#10;AZNnOePeoZIX3Zyd3Q56VfN5mHK76EHyqmwMSTyM1XkTzWIcK/YMVqxIjgqFTqfugZNOSwu58jym&#10;Ct39OKV0jWKb0RnjgcNtAHIqCWRz8qRj35/WtdPDs/mb2bHTIx09qk/suOM7UHrke1HtEncvkkY7&#10;xfu1jijLE8kYFPijK4yhxu+v/wCutZbYwZUxg5GASe1VblWEm+OEFicc5x/9aqjNNl2tqSWK5IVV&#10;AGDuC8fjWvBGCwZo+fXA5/zxWVpcbIoXB3E4YAZNbcMKxjIKnPJ+XnNadSo3aLVupYZIz7EVpWQb&#10;bjsO1UYGBGF6gZzV21xgbmwc1SRcZWZoWyKBlR17H61btY93G059hVO0+/k8+ozV+3cjBI4HBq+h&#10;d0yzBGdpHQAZyRV22tlKgsMhqgtgygnAx2xV+3GSIjwep96vULD4rOJgdqHr61JBalSSEx79eant&#10;oyPkHTPJqZeGKjqatMdiJLYkDcOn05/wqRrcJzt5PY1NFCzEMfTmpTExUBTn+laIRUWABsL0PWnf&#10;ZmDAIvy459asmHGAwwfXFSJF5mMnkHHSr2EVEtwoJ5+bpxQIHOFXkepq8kLMRu4BNSJalhljx7U0&#10;0FtSiYSiggcZpBFuI3ggEcH1rQWybftYcY6+lSJZLIAFyeOAKd9AtqZn2HzGL4PTBpq2QVwDkg96&#10;2I7csuCOvBpWsdvJHFIDINpGhKjJNNNsoAO3GemR1rXa0IQttzjHameQFQ5/lU8vUDIeyOchBn60&#10;2S1IAXjHTFapsyF8xOeOQaa9mZACM07aAZX2cBcKeAc8ih4dy5A6npV57YsoUgc9D2pjw4OwjFS4&#10;j2KQiIzkcdqdGmBvZec1YNuA2cHPajYEPH8qdlsF2QGI7l2pwGPJqZLeNmyOadtDdR0p0ahV4FK7&#10;Ehx3Lxjr3qV4xgHPPpTFAb3ycGrSxgruXr2FJ3Ra2K+0feAwafESwZgBgY/UdaApLZznFPEZJ/8A&#10;rUALDFtO/v7/AEqePO4jOPcUwJ6N0HpUiDC4J7VS3JHq2BkY+7zx71LEvRmXp0qOAAt8zDpip0Hz&#10;fQVQh8aDO8rz2NSIxJww47VFFnOM9KmjUjGDj8KBXuO4I/HBxUyYUBBn24qFAG3YPIFTQKS/IHI4&#10;NA46E8J3c+g4qdAC4I9KgiUAcnn0Aqwm4cD060D0JcsRgCnRfKpJfp1pkB5y38qlQrk5HGccimUh&#10;ygcHOeamBcfdHfrTEHOcjn07VIoG0qWye1G7BLQmiOeaeATk1HEPLGC36VIrHFUMlj27sselWoUH&#10;BHrVRADgscDvircHzqFU/Ximxos7ge/Qc0+Pcqk7voKiVApxjIxUgYkgAVUZWVhPVk0czIM1JvYc&#10;CmQLzzVhYMjP9KHyrcSTZ83UUUV7x84AODmpKjp6nIFAC1IDkZqOnoeMVMgFpyHnFNpVODmkgH0U&#10;UUR3HHcVDhqnqv0qdDlacixakByM1HTkPGKkB3Svym/bG5/ai8cH/qPzf0r9Wa/KX9sT/k6Hxx/2&#10;H5v6VhX+FHXg/jfoea0UUVzHon6L/s+/8kp8I/8AYItP/QFr50/4Ke+AJPCP7ST+JIbcrbeItKhu&#10;0cDgypmKRfr8isf98V9F/s+/8kp8I/8AYItP/QFrD/4Kz+Bjq3wo8P8Aj6GDc+j6u1vK4HKxzp39&#10;t0SfiR61aV4MxnLlqx87nwJRRRUGwUdelFdb8CfCi+Nfi/4e8OSRb45tSjedCODGh3sD7YU0AfdP&#10;wa8JN4G+Fmg+FpYtktrpsQnX0kI3P/48TXy7/wAFDdOOmfH6K3ZNrN4bspGB9WDN/WvtLRNPOq6x&#10;a6aBnzp1Q49Cef0r5F/4KkgL+1ZcKoAA0GywB/utVJe62Q376R850UUVJZ9z/sV/8m56J/12u/8A&#10;0pkr7V8Ktnw7Y/8AXnH/AOgivir9iv8A5Nz0T/rtd/8ApTJX2j4WOPD9jz/y5x/+gitKfU5sTsjz&#10;39uHwc/jv9lHxtoEMJeRdJ+1xKBzut5EnGP+/ePxr8ia/cbULCz1Wwn0zULdZbe5haKeJxkOjAgg&#10;+xBNfjd+0T8Ir34F/GfX/hjd72j06+YWM0g5ltm+aJz7lCuffNFRdRYaWjRxVFFFZnUfVP8AwTz8&#10;bWs2ia38Pbi5AnhuFvraInl0YBHI+hVc/wC8K/RzwZcC68JabcKchrKPn/gIr8V/hv8AEHxB8LvG&#10;Nn418NSqLm0fmOTOyVDwyNjsRxX6lfsZ/tY/C346eAYNK0zxDb2ms2JMc+i3k6pcKDyCoOPMXnG5&#10;cjjnB4q4PUxrpuNz3UHIyKKah7Vl+MvHngv4eaLL4i8deKrDSbGBC0lzf3SxKAPTceT7Dk1qcpzv&#10;7SvxR0v4OfAXxT8QdVuVj+w6PMtoCf8AWXMi+XCg+sjIPYHPavxckkeWRpZGLMxJYnua+m/+Cgv7&#10;dUP7SmoQfDv4bedD4Q02fzjPNGUk1K4GQJCp5WNQflUjOSSewHzHWU3dnXSi4x1CiiioNT6T/wCC&#10;dmgPJrviPxQ0fyw2kNqje7MXI/8AHBX39+zNbtu1e6K8AQoD/wB9mvln9kD4dn4ffBWwN3blLzV3&#10;N/dhhyN4AQe2EC8epPrX2D+zzpRsfAz3zr815eO4P+yoCj9Qfzpx3IqP3DvK/J3/AIKlHP7aPiU/&#10;9Odh/wCkkVfrFX5O/wDBUn/k9HxL/wBedh/6SRVUtjKl8R880UUVB0HS/Br/AJKz4b/7Ddt/6MWv&#10;0YTwu3jIP4dXQv7SFzGyyWZt/NEi45BXByMV+c/wa/5Kz4b/AOw3bf8Aoxa/U39n3/kptr/17zf+&#10;gGgUnZXPgX9tX9lDWPgVrcHjHSPC93Y6BqkmwQzQOotZ8Z2AsPusMlfTBHpXg9fuJ8fPg34a+P8A&#10;8I9a+FHiqANBqloVt5sfNbXC/NFMvoVcKfcAg8E1+KXj3wT4h+G3jXVfAPiyxe21LR76S0vIXXGH&#10;RiCR6g4yD0III4NNqxMJ8yMijp0oopFn6B/8Eqf2pPAvi69T4KfF6C1bxJAN3hnV75ixvI1A/cHc&#10;SPOXBKngsvHVct+gIxjivwF0TWtU8Oaxa6/ol69veWVwk9tPG2GjdSCpH4iv2O/Yk/aitP2jfhPp&#10;2ranKq6utsBeKGzudflf8QfzBB71SZnOPU9spVbHBpOtFNq5mSUUxWxwaeDnkVAD1fn3r8Uv2+Tn&#10;9sn4iE/9DHL/AOgrX7VV+Kv7e/8AyeP8Q/8AsY5f/QVoLhueQ0UUUGp6T+yL/wAnCeHv+u0v/op6&#10;/Un9kr/kdNS/7BZ/9GJX5bfsi/8AJwnh7/rtL/6Kev1J/ZKP/Fa6kP8AqFn/ANGJQKWx7+GYd6cs&#10;nvimUUEEwf1FeFf8FK/h5cfEr9i/xpp2nwebc6ZZJqsKAc4tnEsmPfy1evcASOhqHU7Gz1nTLjSN&#10;St1lt7qB4Z42GQ6MpVgQeoIJoA/n0oruf2k/gzrP7P8A8cPEfwn1m2eM6XqLizdhxNat88MgPcNG&#10;yn65HUGuGoNAr6z/AOCe/jqG+8Hat8PLmT9/p959rtwT1ikADAfRlz/wOvkyum+EfxQ134Q+ObTx&#10;poR3GI7Lq3JwtxCfvIfr1B7EA9qAP3f8F36ar4P0rUkbIuNNgkz9Y1NRfEPwdZ/ETwBrnw/1C7lt&#10;7fXdHudPnnhALxpNE0bMueMgMSM+leW/sNftGfDz49fBiyn8J+IYZbvTi0F5p0kgFzb4OVDpnIGD&#10;gN0OODXtO9fWgz2Pz7+K/wDwRl+D3w/8FXPiiw+LviWeWF41WOaC3CncwHZM968j/wCHd3w//wCh&#10;+1n/AL9Rf/E1+pfjLwlo/jrQJfDettL9nmZWfyX2tlTkc49q8Q+Num/sgfs8aBLr/wAWPiE+mhFz&#10;FZfb1e6uD2WOFQXc/QYHUkDmgpM/KH9oD4YaZ8H/AIm3fgbSdSnu4LeCGRZ7kKHJdAxHy8d64qvR&#10;v2rvij4F+MXxu1Txx8NtI1Cy0aaOGKzi1ORWnYRxhS7beBkgkDnA715zQUFfV/8AwTq/5FTxL/2E&#10;YP8A0W1fKFfV/wDwTq/5FTxL/wBhGD/0W1AH6T/szMV+Eln/ANfM/wD6MNd60noc159+zST/AMKm&#10;tBn/AJeZ/wD0M13xIUFmIAA5JoM3ufCH/Bbr43y6V4N8NfALStRKSavcHVdXhjblreIlIVYf3TJu&#10;b6wj0r83q9Z/bg+Nj/H79p3xT4/t783Gni+Nlo7BsqLSD92hX2bBf6uT3ryagtbBRRRQM761/ag+&#10;PdlbR2dr8Sr2OKJAkaLFFhVAwAPk9K6jTf8AgoT+2Zo9hDpemfHvVYbe3jCQxJBb4VR0H+rrxmig&#10;Duvi/wDtLfHP4+WtlZ/GD4iXeux6dI72S3UUS+UzABiCiA84H5VwtFFABT4J5rWdLm3kKSRuGRlP&#10;IIOQaZRQB+s//BPz402/jnwxYTm4DLrenq7jP3LuLKyL+JDf98j1r6dJAGTX5U/8E1PjBN4d1e88&#10;G/aMXNlcpqmmxseHUELKn/oHHcM3pX6l6ZqdtrOmwarZvmG5hWSM+xGRVRMprW55h+3J4Hl+JH7J&#10;XjzwrBD5kr6E9zCgHV7dluF/WIV+Ktfv7cQQXUD211EskciFZEcZDKRggjuMV+JX7W/wQm/Z5/aD&#10;8SfDFbeRLG1vmm0dpMkvZSfPCc/xYUhSfVTRIcH0PN6KKKk0PqX/AIJ4+NrR9N1z4e3FwFnSZL61&#10;jJ5dCAkmPoQmf96v03+H10LzwPpNypzu0+L9FAr8Qfhp8Q9d+FnjSy8beHmUz2kmWicnbNGeGjbH&#10;Yjj9a/Wj9h39pP4f/Hn4WRQ+HNaiF/p0jJdaXNKBcQKfmGV6lckgMODj6gOO5lVXunr/AIq0CDxX&#10;4X1LwtdTvFFqVhNaySxgbkWRChIzxkA18RfEH/gjt8IPB/hG88RWfxZ8STS2yoVjkht9py6rzhPe&#10;vutjgVneJfD9h4q0SfQNUL+RcACTy2w3DBhg/UCqauZRk4s/NT/h3d8P/wDoftZ/79Rf/E14N+0d&#10;8ItJ+CvxBXwfo2q3F5CbGOfzrpVDZYtkfKMY4r9Rfi9p/wCzD8CdAk8RfFLx6NKhRcpDLehp5j/d&#10;jiUF5D7KD6nivzN/a9+LvgD40fGCbxX8M9K1C10mKyjtoP7TZTLKULZkwv3Qc8DJPH4VLVjojJS2&#10;PLqKKKRR9Pf8E5+vin6W3/tSv0Q+AH/JPl/6/Jf6V+d//BOfr4p+lt/7Ur9D/gEcfD5T/wBPkv8A&#10;Srh8RlW+A7V27CvyG/4KIf8AJ53jr/r/ALf/ANJIa/XfrX5Ef8FEP+TzvHX/AF/2/wD6SQ1U9iKO&#10;kjxaiiisjoO4/Zq/5Lz4V/7C8f8AWv0Y8I+EtS8Z6m2laXJEsiwmQmZiBgEDsD61+cv7N8scPx28&#10;LSzSKirq0ZZmOAOtfpn8Bdd0OLxnK0us2ij7A/LXCj+JfemldkzbUW0XD8AfGI5N7Y/9/W/+JpP+&#10;FCeMP+fyx/7+t/8AE16q/ibw5jH/AAkFjz/09p/jTD4m8OAf8jBZf+BSf41ryROb20zys/AfxevW&#10;8sv+/rf/ABNJ/wAKK8W/8/ll/wB/G/8Aia9QfxL4d6f2/Zf+BSf403/hJPDv/Qfsv/ApP8aOSJPt&#10;6h5j/wAKK8W/8/ll/wB/G/8Aia9B8HaNdeHfDVto166NLCCHMZyDliePzq6fEvh0DI16y/8AApP8&#10;amJ3HIqoxSdyJ1JzVmJTGOTmnMcCmVoZhTXPOKceBmoycnNABTHOTTycDNR0CeiCmue1OpjHJzQQ&#10;J0qGRstUrnC1ATk5oAKKKCcDNNbiewxjk01jgUtNc9BVkDaRzxS0xzzigBK5X4u4/wCEbiz/AM/i&#10;/wDoLV1Vcp8Xj/xTUQB/5e1/9BavOzf/AJFtX0PQyr/kY0vU83yvTGfSjardQfoO1J1IKjIAzSqz&#10;bQoJGPbrX5itT9JBkVvug8Uqx7eOeenNGWAwTQpGe+RyeKNSNROUB2nn60IwbBPUdKDjaCcAdMZ6&#10;0uNuRt28DAFA7aDj0wf0oIwMoOSOnpSAg4XbyO9OZsDjNUTqJhzhQMnt70uGVyABkGhXP3enHrTs&#10;7V+Ydu9JoTQLjqR26Ypdqg5YYOOmKTJC5UZx70FgxDE/e6ZFJXJuKvbcR9Kt6dOFfy8dRVFmcn+p&#10;NT2ztFMCQcH09a1ptxmmY4imp02jYRlYYyAcU6JwD07VDDho/mPT0qQsVOOo9+1evG1j5arG09SV&#10;GPJZfpzS7l3bieBz1pgY4AQfr0p6DkED6+9VZHOyQsrDPqKDjO0CkU7fmIzntTsbsN0x1FPYGn1A&#10;Iqgn2pucjPoOaeWAIBFDDcuSDwaLmbWuhGQrMApzjmlIPVjn6UhVlbJOeOtKCc8Gr6CSvuJkrx0H&#10;FPIU8DGccUmRtJ9+9NdiVOMDjsKlstKzFtkHnhQeO4zWvHDshDnoRxWTYNi7ViTg9Aa3Zyn2QHdj&#10;jNNWNYRsjHv+G68ZrKv5FXg8ewrTv51zljwKwdQn+cvk4x60zOUkkUr2dlHygnJ+WqU0fmfeXOe4&#10;rSttOuNRkxGuF9T0FaNrodvatkpubPLFaXMkYRhKTOcTR7i4xIY2GB/ntU8fhuP/AJeACe5HY10Z&#10;tkAwB26daieAD5hyCegPSs+dmqpx6mNFpVpbkeTECM4JNI9suzLDBrTuIuRtHzY61BLbEKWY8jsK&#10;XNfcvlVtDLuIuflY5zzjoage3DEsBgeorSNuAdoAJHXAqvJCRJtYY69B1pKVtB77me1uGkI38jgg&#10;0y50wSEeXIFYHJJFaDQJtLDj1I70hhGMKQTnvWilZ3J5V1MgWs1tMQw7nLE+laWlXPnDbJ8uOgOe&#10;lSywJL8rrx61Xa1uLZzKCcddwPGK3VTmJ5OXY2IlAK4xg8ZqzbbWbap6c1lWl6cgPkcdfWtWxkVx&#10;lRnAz78VrGWmpaWppWxBAYvgjGMDn8avW5DDggk9eKzbaVCV/lWhbEZyOK0UtC+U0LV3b5toIHSr&#10;9uNykKnI6HNZ1vLzs28ADNXLJ0DYIJz61pFrcNEbFsHcAlQOOTUqFN2GUdarW9yETOPxzU6YkO7H&#10;HetltoPcsxKo4XpUqIMgHPPTFQxsDgDP1NWAAF+ZsDtiqEkAjSQ7iTx3qeKNRyuMYpIwqDaTzj1q&#10;dI/kA9PWn1ENWEMw7Y61IkGMsDweOtPjjAABH1OKlSJSxK8ewFUthXI0g+Yj37U54TtJt9oJPG4n&#10;1qykWVwRkd+etSRwLjhCKYtSvHbgjfjH071ILZWHC9O2atLBsOEXOe+elPe2z8y8Yx0pjs2UDDGo&#10;KhecfMKYLONhlowSBWkLNGYsqjI7kUn2ZFlKBTnbzxxT8gsZskHGAox3xUc1pxujTg8HmtY2m3JU&#10;ZHbioZrR5OeB9KaWo7IymsYzhfL59j0qGexUEAL781piEsS+045GaiktSzhwOnTmk0IyJLYkn5cY&#10;681AYhuyvbpzWvLalZDtXAPFV5bLaDsGAx5qbAUCrY4xz705UA69KneAAldoUcYx3oETFioXooqH&#10;YaRHGFJC9Ae49asLtz5ZOCByAaatuWQHBHGODjFPEOwIg3fL/ETmkxkZTfjB5BxzmnxgqMFvmzSS&#10;h2AZGOeaXY5zt4z196YXsSJxjJ69c1IhUtgkdcVGuCce3epVBZtuBx7U0iSSEq3LAD0wKlC/MNvT&#10;uaijABCkg5PFThWA+bH4VQCxqoIA7n1qRTgD60xAeWxjNSLg5BPensJ6CjCglTgkc1JbiQEky5GB&#10;tAA+XiljROh6n1qVUVSVPrmgaHrncKmebyWX92TuOMgdKijBP3R24qdGDD5Rkd6RS3JI2DDBX8qe&#10;i8BVHfJ5pibVHSpEYn5hnr6U9QJYkVTkADPvUo2qMDpTIgDyTx2zUijH8IJzwTTuVYkQrnk+9SJ8&#10;x5qOMhj0qWOP5gVHtTsBLCgxuFXYVXAKHr6VVhAQ+XVu3Vl+XrnvQylsShdoO78MmnxqpGPbk5pA&#10;M/eFPijwCD3piaJIThsjnAqyG2jBaoUwgxtxS7z6inuJe6fONFFFe+fNhTkPUU2lU4NAD6VDzSUD&#10;g5oeoElFFFQtwHqcgUtNQ9qdRswQVLCeMZqKnRnBqnsaE1Kpw1JRUASV+Uv7Yn/J0Pjj/sPzf0r9&#10;WgcjNflL+2J/ydD44/7D839Kxr/Cjrwfxv0PNaKKK5T0T9F/2ff+SU+Ef+wRaf8AoC16p+1Z4Ai+&#10;Jv7O/i3wg0O+SXSJJ7UAc+dDiaP/AMfQfgTXlf7Pv/JKfCP/AGCLT/0Ba+k5Yo5o2hmQMjqVZWGQ&#10;QeorakrpnHinaUWfiqQQcEUV1vx5+H8nws+M3ib4fuhCaZrE8dsW6tAWLRN+MZU/jXJVjsdad1cK&#10;9/8A+Cffg5NU+I2p+MrmLKaVp3lwEjpLK2Mj6Irj/gVeAV9n/sHeDX8P/Bt/ElzHiTXNQkmQ458q&#10;P92v/jyufoRQM+l/hBpYvvFYvXHy2kLOP94/KP5k/hXxN/wVL/5Otuf+wDZf+gtX3z8FdNNvpFzq&#10;jrg3E2xCf7qjr+ZP5V8Df8FS/wDk625/7ANl/wCgtWrVqRzxd8Qz5yooorI6D7n/AGK/+Tc9E/67&#10;Xf8A6UyV9oeGv+Rdsf8Ar0j/APQRXxf+xX/ybnon/Xa7/wDSmSvtDw1/yLtj/wBecf8A6CK2pbs5&#10;sTsjTjYEV8tf8FMv2Tbj4xeCI/i94E0oS+IvDtswvIYl/eXtiMsVH954ySyjqQWAycCvqGNtpqYg&#10;EYIyD1FVJdDmjJwldH4ZkEHBGCOoor7o/b2/4J2zXV3efGv4B6SC0ztNrnhyBABuPLTwAccnJaP8&#10;R3FfDd1a3NlcPaXtvJDLGxWSKVCrKR1BB5BrBppnoQmpxuiOnQzzW0qz28zRupyroxBH0IptFIo7&#10;DTv2hPj5o9oNP0n44eMLWBRhYLbxLdIgHphZAK5/xB4s8U+LLo33inxLqGpznrNqF48z/m5JrPoo&#10;CyCiiigAr1P9lT4FXXxg8dx3+qWmdC0qVZdRdx8szdVhHrnv6Ln1Ga3wH/Zm8bfGnUI73yJNP0NJ&#10;MXOqSx/eA6rED99u2eg7+lfbXgLwH4Z+G3he28I+E9PW3tLZMDA+aRu7sf4mJ6mgDcsLGa9uodNs&#10;YcySuscUajuTgCvpjwrokPhvw9aaFA24W0CoWx95u5/E5NeafAb4eyPMPG+r2+EUEaej9zyDJj9B&#10;+fpXrAODmtYLS5y1p3dkPr8nf+CpP/J6PiX/AK87D/0kir9YgcjNfk7/AMFSf+T0fEv/AF52H/pJ&#10;FUzViqLvI+eaKKKg6Dpfg1/yVnw3/wBhu2/9GLX6m/s+/wDJTbX/AK95v/QDX5ZfBr/krPhv/sN2&#10;3/oxa/Uz9n3/AJKba/8AXCb/ANANNbkz+Fn0HXwF/wAFiv2ZWWaw/ae8LWY2vs0/xOiLyD0gn/L9&#10;2x9o/fH37WL8R/AHhv4p+BNW+HXi+xW403WbGS1uo2HIVlxuU9mU4YEcggEdKpq5zxfK7n4S0V1n&#10;xy+EXiT4E/FfWvhX4qt2S60m8aNJGXAnhPzRSr6h0KsPrjtXJ1B1bhX0P/wTu+P158J/ixF4ZuNR&#10;aK11OZXtAzYVblRjb7eYmUPqQor54qWxvbrTb2HUbGdop4JVkhkU8qynII/EUAfvjoGuWPiHR7bW&#10;9Nl3wXUKyRn0BHQ+46Eeoq9XzT/wTr/aKt/i/wDDG2sb2RVudhLRhvuToAJUHseHA9GNfSYYrVp3&#10;Rg1Z2H0oYikBB6UUNXEPDA1+K37e/wDyeP8AEP8A7GOX/wBBWv2mr8WP29Tn9sb4hk/9DFL/ACWo&#10;asXDc8iooooNT0n9kX/k4Tw9/wBdpf8A0U9fqT+yV/yO2pf9go/+jEr8tv2Rf+ThPD3/AF2l/wDR&#10;T1+o/wCyaceNNROcf8Ss/wDoxKCZfCfQFFND+opwIPQ0GIUUUUFcx8af8Fb/ANju6+LvgOL4/eAd&#10;PebX/DFqU1W0gi3NeaeMsWAHJeI5bHdWb0Ffl1X9CBAYFWAII5Br85/+Cjf/AATHudIvL348fs56&#10;KZLOeR59f8NQDmBycma3XuhOcx9ifl44AXGSeh8D0U+eCe1ma3uYXjkRirxyKQykdiD0plBZoeGf&#10;FninwXq8XiDwd4kv9Kv4DmG9027eCVD7OhBH517h4b/4Kh/tveGrFNPj+NEt7HGuEbUtMtp3x7u0&#10;e5vqSTXz/RQB7n40/wCCk37a3jmwfTNR+Ouo2UEi4YaNBDZP+EkKLIPwavFdX1rWfEF/Jquvatc3&#10;11MxaW5vJ2lkcnqSzEkmq1FABRRVnSNG1bX9Qi0nQ9MnvLqZtsVvbRF3c+gA5oArV9X/APBOpWHh&#10;LxI5U4OowYOOv7tq5/4L/sHatqTx658Y7o2dvwU0i0lBlf8A66OOEHsuT7ivp7w34Y8PeD9Hh0Dw&#10;xo9vY2cChYoLeMKo9zjqT3J5PegD6l/Zp/5JPaf9fM//AKGa43/gol8bl+BX7KHiXX7TUPs+patB&#10;/ZGkFWw5nnBUlfdYxI+e2yu1/Zwtri2+FFktzA8ZaeZlDqRlS5wRnsa+Av8AgtV8b4fFfxg0X4Ia&#10;RqHmW/hax+1anGjcLeXADKp91hCH280+9BnvM+J6KKKDQK9M8Hfsk/Gnx14Zs/FuhaLa/Y76LzLY&#10;z3qozJkgHB6A4yPYivPtB0i58Qa5ZaDZqTNe3cdvEB3Z2Cj9TX6TeG9Et/D+hWHhzT4wIrK0itoU&#10;XsqKFA/SgD4t/wCGHfj/AP8AQF0//wAGSUf8MO/H/wD6Aun/APgySv0lh/Ze+IM0KTG/0xN6g7Wn&#10;fIyOh+Snf8MufED/AKCWl/8Af9//AIignmifmx/ww78f/wDoC6f/AODJK4L4m/Czxj8I/EEfhrxr&#10;YxwXUtstxGIpQ6tGSyggj3Uj8K/WT/hlz4gf9BLS/wDv+/8A8RXy1/wVF/Zi8W+DPh1ofxW1D7JN&#10;HZaibC5e1dmZVmUspbKjjdHj6t707MfMmfD1FFFIZ1nwP+IP/CsPino/jKV2Fvb3QW9CdTA/yycd&#10;8KSceoFfsb+zP4xTxD4GOkPOsjac4EThs7oX+ZD/ADH0Ar8Rq/SL/gmd8cBr/hbRobu6JmhU6Pqa&#10;serLgwv+K7OfUsKa3JmrxPtt3/KvlD/gqV+yNefHn4aRfFLwLpazeJvCsDs8MafvL6x+88Q/vMhy&#10;6j3cDlq+qySTSEAjBFXucyk07n4DkFSVYYI6g0V+gX/BRL/gmw2pXV98eP2e9IHnyu0/iDw3boFV&#10;ieWuIAOASclk6HO4Y5B+Abu0urC5ksr62khmiYrLFKhVkYdQQeQaz2OqMlJXRHVzQvEOv+F9Ti1v&#10;wzrl5p17A26G7sLl4ZYz6q6EEH6GqdFAz3Xw1/wUn/bO8MWKadD8Zbi8jjXCHU7C3uJMe8joXY+7&#10;E1D4s/4KN/tl+L7J9OvPjVe2cMgww0q1gtX/AAkjQOPwYV4hRTuxcsexb1vX9d8S6jJq/iPWrvUL&#10;uVt0t1e3LSyOfUsxJNVKKKQwoqfTtM1LWL2PTdI0+e6uJW2xW9tEXdz6BVBJNfQHwX/YR8Q65JHr&#10;nxcuG020wGXS7dgbiX2dhxGPbk/SgDX/AOCdCtjxQ+04P2YZxxn95X6G/AM/8UAo/wCnyX+lfPvh&#10;Lwd4Y8C6JD4d8JaLBY2cC4SKFMZ92PVie5OSa+hPgPDLF4ATzYmXddSMu5cZHHI9quG5nV+E7Ovy&#10;I/4KIf8AJ53jr/r/ALf/ANJIa/XZjgV+RH/BQ7/k8zx1/wBf8H/pLDVT2M6T95ni9FFFZHQKrMjB&#10;lYgjoQakW9vFOVu5R9JDUVFAE39o6h/z/Tf9/TR/aOof8/03/f01DRQBN/aOof8AP9N/39NH9o6h&#10;/wA/03/f01DRQBN/aOof8/03/f01+2FjrmiTRQww6xau7KoVFuFJJx0AzX4k1+pngU48T6Uf+nuH&#10;/wBCFXCXKzKrTU1fse7OcnHpTaOtFdJwCOcDFMpWOTSUANc9qbSscnNJQTIRjgUynOecU08DNBIy&#10;ZuMCoqdI25qbQAU1z2p1MY5OauOxEtxKYxyTTmOBTKYgPAzUZOTmnucCmUAFcn8XCD4eiH/T2vb/&#10;AGWrrCcDNcl8ViDoEWRkfal/9BavOzdXyyr6HoZV/wAjGl6nnW0569u9NDMCSAMe38qeyBnznGR+&#10;VNVcAgdCO2a/Mj9IYoZyM7BRuPUgA+1LjaAM5x3FIyNtzg/Q0kkSIAcjK8D8qXLSLnGD70oPPODS&#10;/MTye3HvRrYNQBC84Bo5Ydabg5459gaXDY+UnkUEsFJXj8jTskr8zZHbNM2MTgnHqSafwpwDx6dq&#10;pjewck7iccdAKRmYNnOfTNLhRjc/T2oBXnEefqaCQPIGfXnFKJm35Vsc8CjAB28j2z0piQgMS0mR&#10;k4OaTfcLX3NixnLxDPXvVkEls8D/APVWVYTEMUPetGOTPQcdMA16mHnzx1PnMfScKhKjgjb61KAA&#10;Rz29ahA2yAe/pTzw3Ppwc1031PMtoWEXJ69ORShWH3hzTbYZGDgnHXFPLA9j170dRAB82OtOJycB&#10;aaCecdRxS4I+6efpVIm1tiHJO4HOaVQcAEEcU9uBnofpTVYY5P5mi7FYYwyM56HpTHLAgKep9aeS&#10;vIVh+FMlKk7QhOBngVN7l2SH22TeIuTneBxW3dyBIVVcHjqaw7RiJ1cjHrmr93OY7Qybs/KcAnNN&#10;XQ1KyMzVZiTgkD6HrVSw0Se7k866ysZPyjHJq7punm+k+1XWSgY7VNabYVAgHHTgUuZrQya5ndlO&#10;GzSBdiHAHaldDnHT8OtSO+FDYx9ajnkwMZH1zWbfU0jEjkCxg4Izj0qCVVONzdPQ024uMZUtk4qv&#10;Jdru27Acd6m7ZeiHPtjxnr7VCSuW3H8qikuQe/f1qIz4I3NkGlqGnQczKFLHGT3FV53RCCw5PQ4p&#10;TcK4wygc9j3qBrhTJsP0oWgBKTnqMniombbhGYDJ/GmTXAjIwvy85zUTTrLlWTA653c1SuJ2LSYH&#10;V8nGKfGVZijA4x6VQW6LfKMAZ5INSw3oLEYB5456VSYkT/ZYjKGgJB64zxUsTyREls568dKqLdss&#10;qxxLuz1yelTrdh2yATzg57fWtlUdgtc1bHUI5SG3AHOPvVoW9xICYxJnFYKRRE4iypznapq1BdTw&#10;t8wJAHUnrW8J3YI6a1l35J9PWtC2fDEBiRnPFc3p14JGMqyg8cjNa1ndoFGGwc9M1tGZTRv2cqso&#10;OevarcUrYxyCehrH0+62thWIOO59K0rW83LwNxI/KtoyBXNK3ZT3JqzESemDjoMdKoW0hQE4/Crc&#10;U2MH7tbJ3DbQtxxHPzYJ9anhJ3AHnvzVaCZ2cqFyPWrERwAVIPHHtVolrqWlG/BUD6Gpo4mJwx49&#10;qit93STGcVNESJDk8e9UInt4iTgjHHA9atRRndyMe2KgtwAM+a3Hf0q4FUcqxpFbK4vldNvPvT0i&#10;9Vwe2RSqxEZbGMDipLcJIRLsIFUkPRjBAAcj154pVgDDlue9WHhJPy9D6CnLbDAySD61VgsiqYMc&#10;447cVG1vuPzD9KvMhxwnHbFRSeXGf3mFDHCgnkmhKwWKElkjJuIOQeKrSWhDgc4rWaElc47elQyQ&#10;rja31BpjauYs0DoWyP0qvNHIwAwK2LizLEksMfSqs9sobjBwOBim0miWrsyprfDYwOnOaYICpyF6&#10;DqDV8wnJLc89SKimhPBU4/vY71k49ySqqkqCM5z3pzpgYz+NTNFg5GTgYppQHt2HapsBWkjbA2Y6&#10;04KQNo446ipHixgFTTcBeMcdqSQAEG4bj35NSKqvyXzg01eFJCk805eAWPU9hVICSMDIfIPPHFTK&#10;d/OenpUcfHzAdqcCS67DgHqBVaASIOdufwp+PlIJ/SmxjnJI64471KgKsHD/AIUhMdbkkcnOOhqe&#10;Pc3+NRxAj5lXj1I6VINxY4B98U7FKxLEDjGcfNUiADOD16baYGwvbr3qWIBewHpQh2voKrMANw6n&#10;0qyg/ujtUSlVUMeSakjyMEjGaL3HZJ2Joxk4ZR07U9F5yDxSYB6VKoGOB+RoWwxyAAZ6VOmMgr61&#10;Ai925+tTRByRj171WwFhFO4jjk1ajU7Q26q8A5Jbt+tWFAXBD8fWgvUlU5FPjPGCe9MVtwzU0Cqx&#10;5APrTIkmKxlZ8KOAKf5B/vGn7f4qX5/eqTsFrnzdRRRXvHzYUdKKKAJAcjNFNQ8Yp1AD0ORS01Dz&#10;inVD3AVTg0+o6kByM0PYAoBwc0UVS1Ra2J0OVpajhY9DUlRsMch7V8T/AB9/4Jw/HH4ofGPxJ8RN&#10;A8TeForLVtTkubaK7vrhZVQ9AwWBgD9Ca+1wcHNOcblKjuKmUVNamlOpKm7o/NJ/+Ce/xpRyh8Re&#10;Gsg4P+mz/wDxik/4d8/Gj/oYvDX/AIGz/wDxivvt/hJK8hf+3lGST/x7f/ZUf8Kel/6D6/8AgN/9&#10;lXL7Kp2PR+s0e55t8J/Dl94P8HeH/CupyRPcafZ29vO8DEoWQAEqSASOO4FfQtcPbfCKaK4Sb+3l&#10;Oxw2Ps3XB/3q7itKcZRWpzYipCo1ys+Rf2xP+CfvxM+O3xnuPiX8Otd8P2tteWEKXUWqXU0chnQF&#10;SQI4XBBUJznOc8V4JJ/wT1+NUUjRP4h8NBlYgj7bcdR/2wr9Na4/VPhINT1Oe+t9aWJZpS4jNvnb&#10;k5xnd61M6d9UXRrpK0tj8+P+HfPxo/6GLw1/4Gz/APxivq34c+E18CeA9I8HqyMdO0+KB2j+6zBR&#10;uIz2Jya9U/4UpP8A9DEn/gKf/iqktfgqUnjln19XRXBdPs2NwzyM7qj2c+xv9Ypdzq/BmnHSvC9l&#10;ZsuGEAZh6FuT/Ovlf9s/9gT4yftFfGyb4k+CPEPhu2sZNMt7cRapezpLvjBBOEgcY545r67AAGAK&#10;ch7Vu4pqxxwqSUuZH5har/wTo+N+kajPplz4k8LtJBIUcpfXBBI9MwVX/wCHfPxo/wChi8Nf+Bs/&#10;/wAYr9D9d+D82s6xc6qNfWMXEzPsNtnbk9M7uaqr8C5icf8ACTJ/4CH/AOKrB05X2OxVqdtWeF/s&#10;8/DnXPhP8J9O8C+I7m1mu7SSdpJLN2aMh5ncYLKp6MO3WvrDwyc+HrEf9Okf/oIrhf8AhRE3/Qzr&#10;/wCAf/2dd9pdodO0+CxMm/yYVQtjGcDGa0pxcdzGvOE0rMtA45FTRtuFQ06NtpxWjRzkrqrqUdQQ&#10;Rggjgivn39pH9hz4a/FYya2vhZWnOWaWyPl3MZ/2WH+sX/ZbOO3t9B9aKzaTLhOUHdH5keOf+Cdu&#10;t2kjyeAPHME2GObTWIGiZfbegbJ+qiuA1T9iz9oLTWKx+FYLoDo1rfxkH/vog1+sPiDwJ4W8VKTq&#10;umL5v/PxF8sg/EdfxzXI6n+z3GwL6L4hI/ux3MWf/Hl/wrNwaOuNeEt9D8uJP2U/2hIm2t8Mb0+6&#10;zRH+T1PZ/sjftC3jBf8AhXc0QPea6hUf+h1+ktx8CvHULEQrZzehjuMZ/wC+gKrn4LfEIHH9kJ/4&#10;Ep/jU8rNOeHc+C/C/wCwL8YdXnQ+ItS0rSYCf3jNOZpAPZUGD+LCvY/ht+w98JvBN1FqniFp/EF1&#10;EQVF8oWAH18oZB+jFhX0xb/Azx7OQJLe1hB7yXI/9lBrd0j9nSU4fXPESj1jtIif/Hm/wp8shOpB&#10;dTy60tILWGOysbZY40AWKKJMBR2AAr0r4b/BG8v5U1nxjA0NuMNHZtw8n+9/dHt1PtXeeF/hx4S8&#10;JBZNM0xWnH/LzOd8n4E9PwxXQK2RirUO5lKtfRBBHFbRrDBGqIgAVFGAB6AVLUdORuxqzFokVscG&#10;viL9s/8A4Js/HX9on9oPV/iv4J8TeFbbTr+C2SGHVL+5SYGOBI2yEt3UcqcfMeK+26erZ4NJpMIy&#10;cHdH5J3/APwTt+NunX02nz+I/DBeCVo3KXtxgkHBx+49qh/4d8/Gj/oYvDX/AIGz/wDxiv0i1X9n&#10;K41PU7nUf+EuRPtE7ybPsRO3cScZ389ar/8ADMtx/wBDkn/gAf8A4usbM61Uh3Pz88AfsMfFzwr4&#10;40jxLqOveHngsNRhnmWG7nLlUcEgAwgZwPUV9y/AD/kpdr/17zf+gGt7/hmW4/6HJP8AwAP/AMXW&#10;98O/gfN4I8TxeIn8SpciON18kWpTO5SOu40JO4pTi42PRlbPBpajp6tmrOc+XP8AgoX+wDrf7Vt9&#10;ovjf4Y6tpOneIrBDa351eSSOG6teWU7o43bejcAbcEOeRtAPxVqH/BOr45aXfTabfa74bSaCQpKh&#10;vZ+GBwf+WFfrzXn3xG+BFr438QHxBYaytjJLGBcKbbeJGHAb7wwcYH4VLRrCpbRn5g/8O+fjR/0M&#10;Xhr/AMDZ/wD4xR/w75+NH/QxeGv/AANn/wDjFfpAP2Wbg/8AM7R/+C8//F07/hle5/6HaP8A8F5/&#10;+LpWZp7SHc+P/wBjr4OfG39mjxrLq2pa/o82mzFJWgsryZnWdD8rANEowVJVueRjriv0b8M+ILDx&#10;ToNrr+myBorqIOMH7p7qfcHIP0ryT/hle5/6HaP/AMF5/wDi6734VeA9S+HWlT6Lc+IFvoHl8yFR&#10;bmMxk/eH3jkHj9fWmk0ROUWdYCQcinqwNRhgaWqJJK/PP9p3/glH+0V8Yvjx4r+K3hjxd4Ng07Wt&#10;Uku7WG+1G6WZUIHDhbZlB47MfrX6FByOtEq+bE0YP3lIzSauNNo/HN/+Ce/xpRyh8ReGsg4P+mz/&#10;APxik/4d8/Gj/oYvDX/gbP8A/GK/SmT9k65d2f8A4TmMZJOP7OP/AMcpP+GTLn/oeo//AAXH/wCO&#10;VNma88T4F+BX7G3xQ+GXxT0rxvr2taHLaWMjtNHaXUzSEFGUYDRKOp9a+7P2Uf8Akc9R/wCwWf8A&#10;0YlXv+GTLn/oeo//AAXH/wCOV1fwk+Csvwy1u51aXxGt4Li18nYLXy9vzK2c7j6UhOSaPQQxHQ0o&#10;k9qbRQZEok/2qUSeoqGlDEdDQBMGU96SWKG5iaCeNXR1KujDIYHqCKjDnvRvHpQB8p/tYf8ABOb4&#10;c/EmabxTovhXe7bnkbTv3d1Cf9kj/Wr/ALLAkdq+MvHH/BO7xJZSNJ4B8b21yATm11aFoXX23oGD&#10;H6ha/XoS/wC0a5vxn8JvAfjoNLrOjItwel5bHy5Qfcj73/AgaDRT7n42an+xf+0HpzFU8IxXIB4a&#10;2v4iD+ZFZr/sqftBxttb4Y3p/wB2WI/yev1h1v8AZL+9J4c8Xj/ZivYP/ZlP9K5q8/Zk+J9sSIY7&#10;C494bzH/AKEBQVzRZ+ZFt+yR+0LckAfDi4jB7y3UK/8As9b2jfsKfHfVHUXltpenqTy13f5x+Eas&#10;a/Q8/s6/FcHH9hRf+Bkf+NT237NXxSnIEtjZwg95LxT/AOg5oHdHxn4M/wCCeXhmz2XHjvxxc3z8&#10;F7bT4BCg9t7FmP1wte2+BPhb8P8A4Z2C6f4I8LWtioXDSom6WT/ekbLN+Jr3rSP2TtflIbXvFVpA&#10;O62kTSn8224/Wuy8Mfs3fDvQZFudShn1OVeQLt8Rg/7i4z+ORQJzieF+EvAfivxxd/ZfDejyzhTi&#10;SbGI4/8AeY8D6da9t+G37OHh3wuYtW8VsmpXygMIiv7iJvYH7+PU/lXodnaWmnW62mn2kUESDCxx&#10;IFUfgKkJJ6mghzbHgqiBEwABhQO1fmv8Xf8Agkp+2B8XPihr/wATda8d+A/tOuarNduravekoHYl&#10;U/49P4Vwv4V+ktVtZtb2+0m5stOvRbTzQskVwU3eWxGA2MjOOtBKbR+Pmqf8E6vjVpepT6a/irwr&#10;M1vM0bSw31wUYg4JBMAJH4VB/wAO+fjR/wBDF4a/8DZ//jFfpSf2SbvqfHkf46cf/jlJ/wAMl3P/&#10;AEPcf/guP/xyg15onwP8Bv2K/HHw9+KOm+NfHGqaLc2enF5UhsriV3M20hDho1GAx3Zz1UV9e/B7&#10;w6vif4i6ZYSx7oo5/PmBHBVPmwfYkAfjXd/8MmXP/Q9R/wDguP8A8crqvhR8EI/hrrFxrVxri30s&#10;tv5UWLby/LBOWP3jnOB+tNJic1bQ74knqaSikLAdapJIyFrz/wDaj+DUX7QfwE8S/CEPAlxq9hts&#10;J7kkRw3KMskLsQCQBIi5wCcZrvWYn6UlMD8mviD/AMEpP2jfhulrLrninwfKl2WEb2mo3TBSuMg7&#10;rZcdePoa5n/h3z8aP+hi8Nf+Bs//AMYr9Zfil8PoviP4fTRjfi1kiuBLHOYt+3AIIxkdQfWvPD+y&#10;rcD/AJniP/wXn/45UNM0VSNtT83f+HfPxo/6GLw1/wCBs/8A8Yr1v9k/4CfFf4Ca7qL+I9Z0ibTr&#10;6FGUafdStJHcI3ysA0ajG0tk5zkLX2P/AMMr3P8A0O0f/gvP/wAXR/wyvc/9DtH/AOC8/wDxdFmP&#10;2kO56X4F8Rr4s8JWOv5G64gBlx2ccMPzBrUZ+wrmPhh4Dv8A4d6RPos+vC+ikn82LEBTyyRgj7x4&#10;OAfz9a6WrRzu19BHRZFKOoKkYII4Ir5q/al/YE+G/wAWGl8RWPhVXnbLObI+VcxH/YYffXr8jZx2&#10;Hp9LU127D8aTVxxk4vQ/KPx3/wAE7NdspXfwF43hlKsQbPWIGidfbegbJ+qivP8AVP2LP2gtNcrH&#10;4UgugOjWt/GQf++iDX6++K/ht4O8ZKW1nSU849LqH5JB+I6/jkVwWt/szQgs+g+JyP7sV3Dn/wAe&#10;X/Cp5WbKpF7n5Vyfsp/tCRNtb4Y3p/3ZYj/J6ktv2Sv2hblgB8N7lAe8tzCv/s9fpddfs+fEG3OI&#10;Vsp/eK5x/wChAVWPwM+JIOP7Fj/8Ck/xosyuePc/PfR/2F/j1qjAXVjplgp6td6gDj8Iwxr0fwZ/&#10;wTx0O2CXHj3x5PdN1e10y3ESD23sST9dor7Gg+AfxGmOHsbaIesl0v8ATNamm/s3a/I2dX8QWkI9&#10;LdGkP67aOVsTqQXU8T+H/wAIvhz8L7IWXgnwrbWZxh7jbvmk/wB6RssfpnHpXa+HvCniDxTdfZdD&#10;0yScj77gYRPqx4Fev6B8A/BekyLcaiZr915CzttTP+6vX8Sa7C1srLT4BaafaRwxL92OJAoH4CqU&#10;H1IdZdDg/A/wJ0nRzHqPimRb25XkW4H7pD/7P+PHtXfoiRII40CqowABgAUtNduwrRJLYxlJvcRj&#10;k18KftV/8Ey/j18b/j/4l+K3hPxR4Tg07V7mKS2h1C/uUmULBHGdwS3ZQcoejHjFfdVI33SM9qGk&#10;yYycHdH5OT/8E8/jVbzvbv4j8MlkcqSL24xkHH/PCmf8O+fjR/0MXhr/AMDZ/wD4xX6K3X7PVzc3&#10;UlwPFSDzJC2PsZ4yc/36Z/wzpc/9DZH/AOAR/wDi6y5JHV7WHc/O3/h3z8aP+hi8Nf8AgbP/APGK&#10;P+HfPxo/6GLw1/4Gz/8Axiv0QP7O1yDj/hLI/wDwDP8A8XSH9ni5HXxXH/4Bn/4ujkkHtafc/PD/&#10;AId8/Gj/AKGLw1/4Gz//ABij/h3z8aP+hi8Nf+Bs/wD8Yr9DW/Z9uBx/wlSf+AZ/+LpP+Gfrj/oa&#10;U/8AAM//ABdHJIXtqXc/PP8A4d8/Gj/oYvDX/gbP/wDGKP8Ah3z8aP8AoYvDX/gbP/8AGK/Qw/s/&#10;zgZPilP/AADP/wAXTD8BZgf+RoT/AMAz/wDF0ckmHtqXc/Pb/h3z8aP+hi8Nf+Bs/wD8Yr7Y8EKU&#10;8U6Wh6i8iB/76FdgfgNMBk+J1/8AAM//ABdWNF+DMukavbaofEKyfZ51k2fZcbsHOM7uKpQlfYUq&#10;1Nxep3dIxwKWmMcmug4RKRzgUtMY5NACUE4GaKa57UGb1Gnk5psjYFOqKVsnGaAGdaKKKAEY4GaZ&#10;TnPOKaTjk1oZjXPOKbQTk5oJwM0AMc84pKOtFADZWwK5P4qtt8PRcdbtf/QWrqZWycVy3xUUN4fi&#10;z2u1/wDQWrz83/5FdX0PQyn/AJGVL1PPNnJyetOjXC49ulDMpOc0i5B3Zr8x1ufo/UXO088HHXFK&#10;oJJJ5z7UNjdkjljxSx/N3B4pCtZkeACAO9OJJIx6Uu1eu7nHrSKRxgj3qrJi2ECjJC0KD1I5NL8w&#10;JPb0pdoK4YcdqV0kIaSSMbc8+vQUisFjztzjsaUZD/8AAqQKN23b+lFgFVj93bjPrT1L84NNClic&#10;Uu7GSPxoTvuIUOzDBPOeuKQsAcqvC9B61GTIBuA6HoRSjJZcHB7imwaJYnZZBwABzmtS3l3R/N+Y&#10;rJBKk5bIxVuznJ+QmtsPPknbucGMpOdO63RopIVG4LxT8lzgAZqOJh0B6dzTx97efw4r1VZnzk00&#10;7MsRtsPyt06inj5hkjH41BGy5LdDU0bHr/Oi5mh2cn+dKxIwQecUcZxkZ6jFGCI8lunpTVrCsJMd&#10;wGB0PSmnH3s80qguece5PamyJtzyM9vSneyCKbYxhgZ4/KkGS5+XAHegnI2jnFKg3HGO+OtRuzSU&#10;XFD4Q3nB1TrjijXLoJAqqhBJxg1JBw4dSeara05aVNwJGDjiq2MZbGjZDy7SMMM4XjFEjjOC49c1&#10;BBdGe1XjaAOCO9QXN4IsqzZ46VDvcpWHzXIU4PXPpVO5ugjb04PfNRXN2u0ENjA6k1nXd4dufNPJ&#10;6Gps2x3RYmuw/wA57jpVSW5LZwe/HFVpr8csHAPfkVUe6dgSZgMHggdqfKyb3LbXJj54ODxzTHvA&#10;FJXHynpnvVCW+t1AV5VOBjOe9R/aVkbHmD1YA9apxYuZXsXmvCNr7vfBqrPqIUnbwM1Xa4R8YOOO&#10;jetV52V/ldeAeMUKI+bQsy3pbBxnjjFRvfdCVI5xiqjOwO0nHHBzTGkaQcHgCrUELmLiXyxglhwB&#10;xzTvtwZgFXtkCqCyclVOfUCm/aH3ls8d+aXJqO7NNb1kXeCBk9/Wpo71CfM3en51jtcsckrkYz+d&#10;Kt64AAcdAOByCKLdilc6Wy1Xy2ckBsoVGRwM+lW7bUQUxIRgnjIrlY70o4LuRgVYg1Rg2DLwx4Jo&#10;TaH0OttZUGHg4w3TqK0LLUjkh02kHnPeuWtdZSMbTJ19K1INSWUYJ74AraFSz1GtGdZaXpwWDA7s&#10;bhn8q1LC+MfD4weBXHWeoSoAFYkDr61safqYlwWbkdjXTCaaC7Z1kNwzIApBweOavwSuVXCnNc9p&#10;97g4U5J7Z6VsW12rBR5mfwreM9ANWCQq2Txkc1ZtsIvXOaz4bjHUZHrVuCXcOuD0yK1jK4WNGItg&#10;cdBx71YhcHt9apW7Pn5mye2au2xQk7j9K1uybF2FUKbQeuM1bTb2Xd6CqdscYYtx9KuwkM2QcEdK&#10;OpSSaLEIbkAcY4BFWEiUjaVx6UyFS3AXHc1YSP5hzVx1CwgTau1R+NO8sYCmnqnbrmnqhY46e5qh&#10;kXlKPlJpnlEkjbnB6EdasiLLbmGeKcIuAGPIp2FuimUGNhUcLg4PFVZIpVfBj4I+9WlJbnJ9PTFR&#10;vExcZ9KNxmbNDkcjg9Tiq8sB4IBx34rUuLct8pxjqTVaSBRkZ6dKGrArXMmWAJxj2qpJCyvjbkHv&#10;WxPa7854zVWa0VRnJzjAqWS0ZwUZ79fSo3U55Pfir722Fz3xUElsx56VnsTuVHhLNuZiNo9OKbLE&#10;jHeM+9WGTKkZyO9MaM4wpx7UwZGqBQFPenAYBCkYYc5FORRjMi89BxSiPZwoyPTvQAqqFABHQU9R&#10;yFC9qQLkDnqKeCQwwPrTQC4IYHHT3qX5mUMOmPSouSRgDB61OqrhVJwOtAXJELdhjOe1SRFwMlfm&#10;zgj2pi/e46DvU0Kg8/lSHsOSPcRuUjnuKlVADg/hUaZP3CfqalRTvz39KZSHqm8YAPtU+4KCzDpx&#10;imx8feGCDwcVIi5bB5yetIZKCGGcfrUkS8cjjFRooztapQ2PlUVW6AUbh/D9MVNG4DjINMTIbjFS&#10;x5Y/MBkd8U+gE0OCN4H51aQk8lR7VWTgYz1qzGNwxQi9Uh8WSuc5qWL938wHJqNECjaDUyp8oyel&#10;MnoTKSxyOmKlByM1GoAHB61IpIUAqKBp23PmuiiivoD5kKKKKAFU4NPqOpAcjNAADg5qSo6ehyKm&#10;QC05D2ptKDg5pLVWAfRRRQtxrcVDhqn61XqaNgRTkWOp6nIplKhwcetSA+nqcjNMpyHnFAD1ODmn&#10;1HT1ORSauhp2YtKjEGkoqCywDkZpVODUcTZGDT6AJKAccikU5FLQNOzJAcjNA4Oaah7U6gskByM0&#10;U1DzinUAOQ5GKd0qMHByKk60ATRtuGCadUCNtapwcjNQ1YBVODmpUbtUNOQ9qQJ2JgcHIqQHIzUS&#10;nIp6HBxQaDqcjdjTaOlAElAJHIpFORS0ASAgjIopitg0+gpMerZFL0qMHHIp4IIoE0SK24UtRgkH&#10;IqQHIzSauCdgpVYqaSioLJ1YMKXpUCsVPFTKwYUASK2eD1pajpyvng0AOpyv2NNooAko6UxXI4NP&#10;ByM0AOV/X86kV/71Q0oYigabRPQCRyKjV/Q08ODQUnceH9adUdAJHQ0DJKKaH9RTgQehoAASOhpw&#10;c96bRU8oDw6mlqOilZgSUUzc3rRvakA+im+Z7Uu8ehoAWik3j0NG8ehoAWik3j0NG8ehoAWim+Z6&#10;Ck3tQA+jIHU0wsT1NJTswHlx2ppc9qSinygGSepoopCwHWmkkAtBIHWmlz2ppOeTTAcX9KbRTS4H&#10;SgL2HE45NMZ/Tims/PPNMJJ6mghscz9hTaKQkDrQIXpTWfPApCxNJQAUUU1nzwKABm7Cm0U13Cig&#10;AdwoxUROTmgkk0lABRRSM2KaVxN2BmxwKZR1pGbFWQI7dhTaKCQBk0F6JCMcCmUEknJooIbuFMds&#10;nHpTnOBj1plABSMcDNL0pjHJoASmO3enOcDFQu2TxQTJiHk5oopGbaKCRkzcYFR0rHJzTWOBmrSs&#10;gEc84ptFFMBGOBTKVjk0lACMcCmUrHJpKCZMKjJyc05zxim0EiOcLUBOTmpJmJ4qOgAo6UU1zxiq&#10;iiZMaTnk01zxinUxjk5qiRKa57U6mE5OaAEpGOBmlpkzHGKAIycnNcx8VTjw9F/19L/6C1dNXM/F&#10;T/kXo/8Ar6Xt/stXDnH/ACLKvoehlX/Ixpep54dv3R35JpQwA5GBTXPJUenNPjZjjng9OK/L+mp+&#10;jiMWGO47ZoAQEAjt26U4oS/J4zyKQjOQT0HAou1oSxOMZJpqgAYbj604AsO+T3xQwJz0BxwabBg5&#10;2kMMGgPkZAzSKCBgnOBSpjIUnHFKySAC3zcL35yaVXBYOBg0YBPA49qCme3HpzTuK4DcucHg9jQR&#10;lt27j3NLjao3D6gGkyG6N09aEuohNoDZ29/WlVApJDE4JpVJBwpA705ssuG6kUAxhHPGQfrTkkaO&#10;XJbkdeKCAV6dKYfmPzj8BQkrkNJmtbSpKg2tzx1NTCTC8sfbNZdhMyv5THA7VoqWY7SRz1r1KE1K&#10;CPncbQ5J6EyyKBzk8dqnVxtH+NVsA9GwR0Jp4HIG7v0xW+ljgtZloYHzHPTilU4H3u/SokyDyoPG&#10;OKVigXO0cnj601qJofhd3ykAGo5Dtyoyc9s0qufuHr60jg4GD3pPQIrURgFGS3p/OpYFUcEjkccV&#10;GAznbgZxVmFVRcspPpSW5U27IfAiZAVehqDUoEuFwGCsp+Uirfyxx7m7nAAqheXAQ4L98DNG5kjO&#10;nfUYE2wy4Uc4JzVS5vL6QbmugAfRcEVPdXK4yr/XFZtzcMScevWhbg9iOeSQhg9y59s1nzsgGGkb&#10;J5+ZiCf1qS6lZZNvHTPWqUzyE7WYHkYHFWkZvyGCFAjAEnIwcuaje3iY8s65PBDmnNKWLA4zjnBp&#10;GcOMA8ju1NJhFJsrS6Yuf9Y4BGPm5xTEt2jQvFO3Xr/npUyfMN2FHPvmoWBYYVgQfpWiuNx0IRJf&#10;opRJUOeuf6Ukl/dRsUe1yBwWDdfSrBUKBlNxPbpiopEJUhm5I64pqzCKsVxq8MfEgI64Dc/ypPt8&#10;JceS/JPT0/xpZrZJmPmIvPXIzVK505Y0CQNsK8qBVJJibaLhuAj4yAR94k0n2jCMrsSfqTWW9nqc&#10;B3iXd1ziopr27RgoU47kj8aOW4c/VmuLl3+aNumN2RTRegPjHOecHpWQupScrkHB7mpY9RR3wz4w&#10;cc9KXs1cFO6ua/2vJ5Pv9afDdjcGDZ74rMjvLd8L5xJJI+tSCZNvmFTkcYFRyWNEzWS+O4MzkHHA&#10;K/4VoWWsPuALY6YrnPtYCg9OOpNQ3GpOYwqTc44qeUrY7uy8TKgAaQsTwPrmtWx14SZCHGRx+VeZ&#10;2GpSrNtSQkEdzW1Ya6sR/duWGcDDdTWkXysd2eo6Vq7cYcjj0zj863tP1bn75GOuB1rzTS9eAZSW&#10;6LXR6brBkcASFR2xW8JlJ3R6BaXu+PcDkE9RWha3Yx3GelcZYaixbDMMZ6+tbtjqAcqY3wQfu8V0&#10;xkthK7Ootbgt/Hz05NX7eRc9a5+wuTIwI9O/rWzZSKwxkcVsnYGrmxaEEAluDznPSr8XQYI/Gsqy&#10;lJ4POO9akLqcZz0FVdMpWsX4MZ5J/pVmPBGar2oUsMHr1FXIo0A+73q4vUQ+GMMTn14NTJAr5GPp&#10;UkEYK7XTGAMVKkY2lSOOwqr6lWRAIRuycgDpzSiIb87eo4q1DbPjbInPtU0ViztgKRWl00Qk2zPa&#10;3wWJfpnGagltsOHLADHc1rzWT4IaM5ByM8VTlt2OVdevSpS1KdnuZrxow459welQPAGJOR+JrRlt&#10;gg2gAVXeJfyqrMi6SM2aIgkBc/jVaWDccsnH1rVngH3gO1VZIWG7OM+9S0O6ZmSQqSSM8D86gkj4&#10;xk+59q0JYiiZAGTUEkOD8vWs2T1M6SNUJA6epqIbTgk5P1q1MqK5Rjk9T71CYmzuUjHUUhEXKjlu&#10;9KuD82c+9OYEY6HPpRtC9AcUIGIFAPPTFKmD0P50qhiM9hQBggEU0gFXy1yOfepVAVQxYnjpTMcc&#10;fjU8cWMFj1PNLYErjkBYZY7SeMZqeCPYgGc0iAZ+Ud+pqVBn73WgvluOj+8VzgVMiD+I59OahjVM&#10;ck8+tSqDuPtQNEqEAbcEfSpUwGGMD060yM/L2x35qVRwPpQA5Cpb5j+VPwOinpSAY79qcpIO01SV&#10;mBLCQGJPpUsLsDgk4qKMJnLDjH61PCE2koD16Gm1oUiSLDNjGffcasxsC21KrIArf0qyEO7OfyoQ&#10;O48hwQc/lU1uQchifxpkYGOT9M1LAp2kkjkUxPTUlU88N+lP3N/epoOeRTijE5JFAj5tooor6A+b&#10;CiiigApyHtTaUHBzQA+lQ4NJRQBJRQDkZoqFowHocilpiHBp9D0YBT4mwcGmUA4OardGhYo6UiMC&#10;KWoAkByM0U1DzinUASA5GaVDg49aYh7U6gCSikU5FLUNalp6Co201ODkZFV6libIwaQyRTg0+o6e&#10;pyKAF6VIDkZqOlQ4OKC0x/Sng5GaZSqcHmgY+nIe1NooAkqSJ+xqJTkUoODmk1cCxRTUYMOtOqAJ&#10;Ebv+dSVApwc1KjdqCkyVGyMelLUYODmpAcjNBQqnBzTwc8io6VWx1oAfTkbHBptFAElKCQaYjdj+&#10;FOoLTuSA5GRSgkHIqNTg08EHkUEtWJAQRkUVGCQcipAQRkUmrgnYKVWKmkoqCydHDUtQA4OakSQE&#10;c0ASq2ODTqjpQxWgB9AJHSkBB6UtAD1YGlqOlDkUAPpwcjrTAQehpaAJFf0NPDg1BShyOtA02iei&#10;o1cdjTg/qKCuZDw7CnBx3qMMD0NLQMkBB6Gio6ASOhoAkopm9qXzD3FADqKTePQ0b19aAFopN6+t&#10;G9fWlZALRSb19aN6+tOyAWim7x6UeYewoAdRTC7UmSepoAeWA6mkLjtTaKAFLE0lIWUd6QyHtQK6&#10;HUhcdqjaQeuaaWJoE5D2f1P4UwsTSUUEhRSFgKaWJoAUuB0ppOeTRRQAUEgcmkZgPrTCSTk0AKzE&#10;8UlBOOTUcknYUAOkkC8CoiSetITk5ooAKKKRmxTSuJuwMwFMJzyaCc8mkJAFWRuDNgUwnJzQSScm&#10;igtKwdKYzZPtSs2eBTaCW7hSMcDNKTjk0wnJzQIQ8nNFFIzYFACO3b86aSAMmimOw69qBN2Gu35m&#10;mUE5OTRQQHSopXycZp0r7RgVF1qkgCmMcmnOcDFMqgCkc4GKXpTCcnNACUjnA+tLTGOTmgBKKKa5&#10;7UGb1EJyc01jgdaWopWycCgBrHJzSUUUAHSoycnNPc4GKZWi0M3qIxwKZSucnikoARzgYplK5yaS&#10;gAJwM1A5y1SytgYzUNVFAFcx8VuPDsRz/wAvS/8AoLV09cx8V/8AkXI+P+Xpf/QWrzs4/wCRbV9D&#10;uyt/8KVL1PPV+Y7icfhQJd4+UZwe3FNG4cge1PVVzxn65r8w2P0lATuGORSByTtzz3pXYABfzoAH&#10;3lHX2oZPUXLBcDr6Uq7WbDY6elKmCoAOMdqaOCecD6dKNxCtnBI6epFJIoIB3U6MjHABx3Iprn+H&#10;bwBT8hAjYIG7GB6VJncdwOT1qEYBJ249hTsqhyTRZDY90YnP40z7oO4flSkn7p6/0pAAfmIwemDn&#10;pQ2ydhN2VwCSO3NSNnAb25phwoB29/zoMnocD29KW+oNJjfMDN6ZpXYgeuB2HWmsoLHGcY44oDBe&#10;O+OhqgSsPjOxlbJ6960bO48wZ/vDmszJ4AXIFWbKfy2BbgdgK0o1OSZxYuh7Snc0FZ8LnvUokAky&#10;SDVeNy6n5c7h24xUibYlChunHNerF3Vz52cOVlqNwxII/OpDtKfKSeOlVkcDnH/16nWTbGQPwFGz&#10;M1qhMq5Oc9OOPej5hwQKRWZlyc++RSMCfmxmm3dFw0kWLbLEEAelW0bBAPTNV7b5cIY8gjrU5DOw&#10;YDgfhUiqWvoMvphGC3NY17cFmL7s89+a09RuNq4PB9OtYd3KwbII/CmjF6FK7lwxHQnpiqU1w53Z&#10;HIHeprmQNnfg46VnXUpcbQfrirt0Jd7DJ5Q2d55wBxVWRnaRWA4HUYpZ/mIIyCD120hA34ZeuTnJ&#10;P/6qu1tSUiMFVBfd8xOeDjims2BnfnceRTTGwJBIIHTHamr/AK0nGARwfxp2KStqPQowPzAew7Go&#10;mVS22JsYPr3p0kg4O0gHqcdKFXHTJzwwPNNJlX1FKuq7gw561EYAQSDkk847VKPLK4HbrximFQrY&#10;UHk8mjUmyIZIh5Y+br1OetMYAMxJUnGDxU7EZxj5Qc1FtQynamSe5NVe5VirKDkKrgkjoe34VH5a&#10;shRsZI9qsHG7ezYGeeOajlhDSYwACc8fyppie5UubC3kUqyY7jbVWbSI2wY3deOjc1ouIzncDwcj&#10;jvTQMHzBnpwPWmm0S4RfQyDYTQEsCCAetNzd2+Q2evocVrzZCHcvJPIz/n2pqQCZd+AcdeDxVcxH&#10;ItkZq3chG1m4J5GKbdNG0gZB0XJ9uavS2EMnJjyc5+UYqpd6fKgLxkkA52+lKykNc0Ss13JECUOM&#10;nDCrVtfttJLYPGTtqnIHQBVUDI5zUeUcFsjOecHHFHL2Epu51el62seEZwST2NdPpHiBC4QuCccc&#10;8mvNYrp4yGU5PqK1tM1Z127iM4/Go1NoyTPXtM1hJEUpKOPvV0Ol6qHQFXyTyCp/WvKdJ15kZT5g&#10;/Cuu0LX0kxh8d+BWsahomem6XeRTEFGOe5JrcsLvJUAe2RXn+j6u24Hd144NdRpN6sq9Bwc4zXRC&#10;dxrU7CxkZgAARz0FbNk/m4T+71rmtKu3YLuYAH0zW/p0oC5yOelbqVykuxs2Z6oefY1ehBV8rWZa&#10;SAzZJxWlbkK4LDvW0VqLqaduGYY9BU8WclWAx2qKyUyRnAHbGO9Xraxd9pCHrliT1HtVpWQ92Psb&#10;IyuMKeTW/aabBCgDgFsc0zS7A26+Y4I9Aau1aQPTYq3Ol20yELHg4PI4rnb2zaGU8Yx611lY2uRx&#10;+eW9qHo7i3RztxDzuJ+oqtLbkDI+vStSfBY4A/Kq88RKc8nvT32I06mXKhUHjtVeRAzZY9etaM9v&#10;njHTriq0tuAc44pPYaMyeMcLjjNVpI2GcgDPStGaFWyQOKrywjqwwPWspAzMniLY2jnGCDUDRbAO&#10;frxV6aPk8VWkiIyCvXpip20Jd7ld0UNhcDIpuwIuc5INTyQ5IYqcAU0ovqcd8igLEadSM/SgxFmG&#10;cZp4gBIYE+o5qTyUHB/I07hZiQoqqq9c98dalAXICk/hSLFlsA4+lSqoGDtxgelSWloIgMRzt+93&#10;qXd0zScFuc47gUqrg4I7d6B2aJBgrlvWnxqAxYHqBTAQTn9AKkUfMpb+tMG9SUbtpAPToM1MoAwe&#10;2KhhAUgYz1qbB2KMU0xPQeGGARUiYJ3H0pkeAMMOg7ipFwM/SqvrYBwJP3efXip4BhcHpn1qODa7&#10;cjPHpUyhV4C/hRfoNImiCYO4cnpU0bENg85FQRHJ27Oh9KsKF4xnNFytxytlsEHGKngZtuFXIqIY&#10;PBOKki2qD9OuKroG5OAOBT1ORmowAvGaWkQfN9FFFfQHzYUUUUAFFFFAD1ORS0xDg49afQA5D2p1&#10;Rg4Oak61MtwCpAcjNR05DzilugHUUUU4sqLJIW5xUlQA4OamVgwzSaKFqQHIyKjpyHtSAcDjkVID&#10;kZFR05D2oAehwfrT6jp6nIpNXGnZi0qttNJRUFk4ORmnKcGoon7E1JQBJRTUOeKdQNOw9TkUtMU4&#10;Oaf1oLHo2Rg0tRg4OakBB5FACqcGn9ajpyN2P4UASRuVNTA5GRVepIn7GpaAkpyN2NNoqQJ1bPFO&#10;VsGoUf8AOpAQRQUmSg55FFMVscGn0FDlbHBp1R05WzwaAHU9WzwaZRQBJShiKarZ4PWloLTuSAg8&#10;ilBIPFRhiDTwQRkUEtWHqwIpajBI6U9WzxSauCdhaASOlFFQWSJL2NSAg8iq9OWQrQBNTg/rUayK&#10;3enUASUUwMRTg4PXigBaUOR1pKKAHhgehpajpQ5HvQA+lDEdDTQ470tADg/qKcJP9qo6KAJRIacH&#10;HeoMkdDShmHegd2TblPelqHzPagSD0oHzE1FReZ/tGl8wf3jQHMSUVH5v+1+lHm/7X6UBzIkoqPz&#10;f9r9KPMH940BzIkoyB1NReZ/tGk8wdhQHMS7l9aQuOwqMyHsKQsx70C5mSGQ+1NMg9TTKKBXY4ue&#10;wppJPU0UEgdTQAUU0uB0pCxPegBxYCmlyaSigAooppcdqAHEgcmms56Cmkk9TRQAUhYDrSPKAOKi&#10;Zi3WgBzyk8A0yiigAooprOOgqkiWxWbHTrTCc8mikZgtUSBIAphJJyaCSeTRQWlYKazZ4FDNngU2&#10;glu4UUU1mzwKBCM2Tx0pKKCccmgAJwM1GSScmlZtxprNjigBHbHH51EzZPtSu3am0GbdwpGbaM0p&#10;OOTUMj7jimlcBGbcaQnAzRTGbJxVgITk5NFFIzbRQAjt2ptFBOBmgBrnHFNoJyc0UEyYE4GajJyc&#10;mnO2eKbQSI7bR1qAkk5NPlfJxTKACjpRTXbsKqKJkxCcnNNY4FLTGOTVEiUjHApaYxyeKAEo6UU2&#10;RtooAjkbcabQTnk0VeyB6BXMfFfH/CPRZOP9LX/0Fq6euX+KhDaDF/19Lj/vlq8vN/8AkWVfQ7cp&#10;/wCRlS9TzwHDfMT70uTuIB/Oh+SMDrQG3D0I457V+Z7n6VqKu48sMg05XAOATk0ijHGe3SjcWYhQ&#10;BgdaNybgCApXOT7Ug3Bckc+ooVGb7pyD0oyisYzIc44GaSvYNkGWAIAx9KVXB6H86bjDHd26Uqk5&#10;ADD/ABpiB+vTg+9OAUkKT0pDlyATShQo37uc8jFDsAclcY/H0pMkHAJ44PNHzE7mYDJ44oKgMTzk&#10;98UXZL3CSQ9B3PegjcoJHXvRwwHGMdaMZP8ArPrx0o0CyTGhucAgfLwKRy27djp704ptbAbOKMbQ&#10;ScHnmjcfmJk4GR160EnOR0A4pEbB2EnA7CkYrkkHjsaOpL21NCwui48sNhqtZJUgDOegrHhm8lwx&#10;bjHPHatO3nWVQQeo4xXoYerdWZ4mOw3I+ZbFlGLDIX6gmrCEMpUggYqoCFbdnPapo5Cy4ZiADjp1&#10;rqZ5jjZk27dgY6djSbwpwR17U3quc5P5cUhw7Atn3pPVFRTTNC0fMYYZ4PTNSgks288Y4wahtARC&#10;CejVIxAiZh6c0o7GdRfvDM1OcFiO3QVi3suX+UZ+tauourggvtB5BFYt2GSQt5nAH51ouxi1cp3U&#10;hKkk496z51OAfMIHXJHNXLqV0OBn3GegqlMY8EDk5xkVaTJd9iB2YHJYdcYApGch8KB/sk96eQqj&#10;5sD8ahkAVsseM5H1q/IpLqJMSRuA4PpUTsqvvGc5/Onu67SQxxnrjpUD7mVSjbTnj2oS1C3YcHLk&#10;bumOnTmno2PuckdeaYsnG1l+poQg4IyvfIH86OazKtcnCiQ4VD9COtKINoZcdQalsohIMM/bmrZ0&#10;9mG5DwKhyuwcWZZiVSfl/A1DMgWTcB07HtWpeWbjnJHPJqjLEcYbOc8E96q/Um7vYqTqrAq2cgdc&#10;VA8XBKbiV688datSpt5APsc9ahZXOC7Zzg5FUMiKh156Hg/NioXiLkBSQuQFHUVOxXlHXOc5xTXV&#10;gfLHOOmCKrZh0Igh5wfxJ96EYxsV2gd+vSnDIBWTAye1KcbWAxnscUfIlDC3zbQgBK9QM/hTZFBJ&#10;Kkk45HrUjLHgKDggcUoA6jB4HUdDQ0VrcoXVok2EKggZ5HFUJ9MKgtCoPGCD1xWwwAkI3ZyOeO9Q&#10;Or4J3DPoRVakOCZhv5ka4AI7YPWnQ3M4IJOOelaU1sspUsnc9R0NUry2aMb4wCD0App3IcXHVGhZ&#10;6uySDLsMdMGuj0TxMIiBHIRk4x2rho5WjcMFPyjoPcfSrlhqEkUgzJkA5OOlJRLjO57JoPiSKTav&#10;nrkgYAPWu18P6ypwQ+ABkEV4f4e1qQsCrEgcgnjFd34d8SBWVfNABxkHNUm1obxkup7Ho2qK6Bw+&#10;Txmul027YgDd07V5j4b1vzZFAc46nmu40XUS6gqc8d66YtFK+x2lk2BvznJ6VsWjByCxxz3rndIu&#10;i8arkHPNdBYsuwNuzz3FdEZFcmxu6ZErMcfxYxziup021jVA5RTjoQOlcppUyK/zEEe9dXos6y22&#10;A2cHrXTF6EyTLlFHSs/U9TVAYoX6HDVRO5Nd6lHChERyaxNQumuG3K+T25pJZjISQ35VDkDlvzxU&#10;3uJuwxt20sy5zUZ5zn8jUzBWztbNRmMngfjVE3K8sa45XnHPvVaYBvlKYq8VGcdce1QXEJJyO9HI&#10;PmdjMkjEZx1zVaaEHjGee9X7mDIDA9qrOmTyOnY1Dix3Rm3Ee0khetUjKjSmHY2V7kYFa08Yxgjj&#10;PaqFxBGGWR2xhuOcZ9PrUvQHrsV3VgBvPHem+VuO1hwBnirDRk4yBx7U1k9c/lUBbuRCMlfkTGOl&#10;SMhJUsufrRGnljJNOALEEnj1oKVhGHXj6EUu1mHC/nS4X1xTl4HWizH0BRtyTxT0XecEfjTTgjBH&#10;5VJHvPI4HajWwdARM4IXj1qRQW7YpqLgA5P0zUiqGGc0C2HomEHr61KpyoytMQYHXipU7D6c09bi&#10;F2kE8fWpFHGGXkDkikHX8adujU7pOm78qpXAkiVk+dOQKsRjJ3MOpqGJ1AyowOw9anhGcbjxRqUi&#10;UDngVKnJB9ajQoCfn+lSRZ4DfhQtCtGPB+bGKkiDNwO3aoyp4OcCp4+FBAwTTE3ZEuCTn0pQhIzS&#10;A8fUUocgYoJTsfN1FFFfQHzQUUUUAFFFFABUgORmo6ch5xQA6nIcjFNpQcHNJq4D6KKKlOzAkByM&#10;0U1D2p1GzAKkhfnBqOlBwc1T1RoT0UinI60tQBIDkZopqHBxTqAJAcjNKpwajQ4OPWn0ASUU1DkY&#10;p1S0VFig4OamVtwqCnRPtOKkomBwc1IDkZqPrSq2DigB9OQ9qbRQUmSUqNg4NNVtwpaCiSimo2eD&#10;TqAHq2R70oOORUYODmpAQRkUATRuCMU6oFJU5qZGDDrUNWAXpUiP3/Oo6AcHNICwCCMinI3YmoUf&#10;v+lSA55FBadySimq3Y06gY9WzwaWo6crZ4NADqcrZ4NNooAkoBI6U1X7GnUFp3Hhg1LUdOV88GgT&#10;RIr9j+dOqOlViKGrkp2H0UgIPQ0tQ1YtNMASOhqRJexqOikMnDBulLUAYqeDT1m7GgCUMR3pwcHr&#10;xUYYHoaWgCSiowSOhpwk9RQA6jJHQ0Ag9DRQAocjrShx3ptFAD9w9aWo6MkdDQBJRTNzDvShz3FA&#10;DqKb5ntR5ntQA6im7x6Uu8ehoAWim+YOwo8z2oAdRTfM9qTe1AD6KZuY96TJPU0AP3KO9J5g7Cm0&#10;UAKXY96SiigAopCwHekLnsKAHZA6mmlwOgppJPU0UAKWJ6mkpC6gZzTHlzwKAHs4XvUbyknimEk9&#10;aKACiiigAopGYCmkk9atKxDdwZ88CkoprP2FMEriswHAplFFBWiCms2eBSM2eKSglu4UUU1mzwKB&#10;AzZ4FNoooAKYzZPHShmzwOlNJAGaABjgVG7fnQ7/AJ0yghu4UUUyRwoxQISV8cA1HQST1pGbAq0r&#10;AI7dhTaOtFMA6Uxjk5pXbsKbQAUxmyac7YGKZQJuwUjHApaYxyaCBKbI20YpxOBmoHYsetACUUUU&#10;ABOBk1GTk5pzt2FNrRaGe4jnAplKxyc0lACMcCmUrHJpKACoZG3HrUkjbRUPWqigCiiiiTJkxGOB&#10;XLfFTJ8PwgDn7Wv/AKC1dOxya5n4p/8AIAi5x/pa8/8AAWrzc30yyr6HflP/ACMqXqefBTnOPwpW&#10;QjGDjPagk4IA5x1zTwRwT1I7dq/MdT9J8xAh2HDUwoQw2+nPNO3cAADOfWn9VLUbEjFJ6jj2pNsY&#10;bdtHucc0pB52daVWUDGKaAaM/dbJGaUqDxtHHp3peDlS2AfbpTg2MADt1pXDcaqMH6d+lKwO4gqf&#10;woMhHU9D1oLnqBx2OaoGIHDDr9DSZDg5Xn2AoGOFbqemDQqFVwPxzU9RWQA5HAPpQEG4AnpSqcAE&#10;UZJYYUc8Zp6iGu+GJB/CkzleVA570sg2EnHFNVhycd6ASuOKJncGHT0phGD8ozinFwPmzgntTVZm&#10;Yo6498mldpBtoNb7pYjp2qewuTE213Y56YqE4J2jj1Jpm08lW5zVQk4u5FSmqkOVm0sqsobIz3NS&#10;pKB1J681m2N0WXy3Hb1q5FKBlu3UHNepTnGcT52vRdKpYt7mDBQ2R1yR0pdyIScZPrmmwkMCSDkj&#10;HSkdArcDkDg1oYJW1NGxZZLfnnB6VJcEC3Hyke1VtNbKZHGD1zVq5yIRlsgr1ohZoyqfGzF1BvMB&#10;XA6dhWRd7hzjIHcmte9fgjIYH2rIvxsOcHHoDWitfQyZlXICnBJ57k1Vfenyq3AHrzVy8Bbh0wcc&#10;c1UP7sZC4H161orGbWox12MAV4xxg9frUUoXO3tjOMnFT7hICdnOO5qCXGGBpre5SelyCSMn5Qp+&#10;lQvJ5JGeAcZFSSAFsFimFB59KhlIO5kG4g9BQUhQVfG5gCfWlE8UbAo+Cegx1qOR3U4UAehxnNUb&#10;6VossHPT15FZ6uVjeK5Y7GlDrAaXbG3OOvrXQ6DdpckxsewHNcPp7b5lb891df4cL71IJ4xwRit5&#10;U4qGhjKT5jX1CxxHuUHOOO9YWoQGIBQhALZPHSuyu4VezRiOo61zuqwBQDjjPfrXPCY5KxgzgkFW&#10;yABwTxUDIzLuBGPerlymGbC5yOpFVXCrhePz61qLYgkVBhi2D2waYMId5JPXANSMpUBRyCf4qawD&#10;goSAMcY7U02Ij2AAvtU5BOPSmqOTg051bacEFenFCPn5DHggEbcY9OapvQEkhBuRtxAIPoaJFWVG&#10;6BegwPbj9aQeaDt2k8cY71J5C9D8uOnNO1twVhrxbuEILD+I85qKQqxJxgj9eRUzICThs8epzTCA&#10;3LdVGcGi2gFeaBVj2snb0qrNHHs2ofxIq/Pt2nAGMdarywsWOwYB60kN67GdPaI6+WVzgHOaqLDJ&#10;AdoOVrUlhP3WGD9ahcpGhJIOe+KszcF0L+hX8EPLjngCuog1eOBleKQ54+Uf/XrgNrh/MiYKfQ9K&#10;sW2qTpJiQtj/AHu9NO+g00e0eFPELqQwJBJAGW6V6T4X1VJ40Hmc9TzXz94V15YNhLlst69K9M8I&#10;6/tZSZB05G6nrF6HRCUdme3aBdLgMHz7ZrqtNmzFtJAOP8K818L6wswVUbhhzg122kXwYAEn863h&#10;Ntm9ly6HV2UzIwIfnHpW5p2oyW6g7yD9c5rmLSfeFbnGPWtO1lyuC2B25rsg0ZtNnRT69I0RjCjJ&#10;Has6a7O/JXr0yagVgP48HtjpR8znAPQd62XczbtoTbl6cYI60Ek/Kq1HGS+SVPX1p+fm5BBz0zTV&#10;jNsULxkjHHIxTWX5sgkAegpxZ9w25PrzUkUEkp+Vee4qk2FuxXbByAp6VCyhiVJ56ir9xbGM7WXB&#10;xnpUf2GRkMmOvfHSmtAszLni42bOOoNVZYMDO3PtWpPGc9ORVORQBuK45qZ6rQaWupnSx8H5elVJ&#10;4UyNyZ544rSnQhsjv29arTJ3ZckVk1copToqjnjmo2xjKjjNWJF3tlVzx+VRSrhMDnmo6jIgrEfM&#10;tNIHIA/SnhTuxnHvSiMgcjGaSDoR7QCRnjHJp/AUMF4HalEagECnCPPJai/QLAF3YYD9KFBYlMU4&#10;Bs/L0Hqaeq5Of1p6oENBAwO+KkVDyQCSKCFHOKehAfBbFO10PYcM4H7s9OaliHGccYpEYbfu/mKe&#10;o4HJprcWw5eo+tOjEjSHD/KOxpqjuO1SRbjkhRTQIkRBjPUipkUjDBuB2xTUAAIwPwNPVcLyaV9S&#10;7EqFSoyOTUiYLcdqhUEqADgk8H2qaMkMVCceuaeoth5ILjkAdwasRYxzVfbuxz3qeNl6NTvcJJ2F&#10;tZhKzDyyu09+9SUAY6AfhShgP4aCGfN1FFFfQHzYUUUUAFFFFABQDjkUUUASA5GaKahxxTqAHocj&#10;FLTFODmn1DWoADjkVICCMio6ch5xRugHUUUU4sqLHxNg4NS1XBIORUyMGFJoodT1ORmmUqnBpAPp&#10;6tkUylU4NADwcHIqQHIyKjpyNjg0bgOooorPY03JYnyMGn1ArFTmplbcKAJEbPBpajBwcipAQRkU&#10;AKDg5p4OeRUdKjYODQWncf0p6nIplKCQaBj6VWxSA5GRRQBJSo5U9ajVscGn0ATq24ZpahRypqUE&#10;EZFQ1YBwODmpEf8AKoqUEg0gJ6crZ4NRI/5U+gtO5JRTVbsadQMcr9j+dOqOlV8cGgB9KrEdaSig&#10;CQEHpRTASOlODA0FJjlcjg08EHpUdAJHSgbVyQHHIpyv2NMDg9aWgi1iSimBiOlODg0mkNMWiiio&#10;asUmmKGI6U9ZvWo6KBk4dT3pargkdDTllYUATUu5vWo1mB604Op6GgB/me1KGU96ZkHoaKAJMg9D&#10;RUdLuYd6AH0Uze1L5ntQA6ik3j0NG8ehoAWik3j0NG8ehoAWik3j0NG8ehoAWim7x6UeYewoAdRT&#10;N7etBYnqaAH5HrSFwKZRQA4uewpCxPU0hIHU0hdR3oAWjIHU1G0w7U0yMTmgCRpFWmNMTwKZRQAp&#10;JPU0lFFABRRTS46CqUSXIcSB1ppc9qaSTyaKonVhSEgUjP2FNJzyaCkhSxNJRSMwFA7pASAOaazE&#10;0hJPJooJbuFFBIAyaYzE0CBmzwKSiigApjNngdKGbPA6UhIAyaAAkAZNRu/c/lQ79z+VRkk8mghu&#10;4E55NFFI7BRQIR3Cj3qIkk0MxY5zSVaQASAMmoySTk0rNuNJTAKRmwMChjgUwnPJoAKQnAzSk45N&#10;MY5NACE55NFFIzYHvQQ3cR27D8abRTZH2jFAhsr54BqOgnJyaKACkY4FLTGOTmrSJbE60127CnE4&#10;GajPJzTJCkc4GKUnAzUZOTmgAoJwM0UyV8DANADJG3Gm0UVeyE3YKRjgcUtMY5NStWQJXMfFVA+g&#10;QEnGLxT/AOOtXT1zfxQJGgxYH/L0v/oLV52b65dV9D0cp/5GVL1PP1j+cvjp+tOyFx+ppcqTtyck&#10;daTf/CxPFfmKep+k3ewMB97Jx9aUlDHw+OaTOTweD6ilVgfl9OlMQmcdeeKYrK/JOOacR3IyaET5&#10;uemOlGwgWTBz6daFU5HXjpTgQOBQeexpXYthpXJ+b160rOAdoTgd+1OZDg5zSbRtxmhagIR/eIBJ&#10;pGOBtB4xzQ2OD6+/emEg8KB9c0xbDs5XAPbrSfcIw46/xcUvAUE9aPlI3AYx1BNHUbsNlAcbst7g&#10;d6axx269RT+NpB7jtTCFzkUugCAlhz65z6UqbW4zk96M84BpAcHOMkmjcLhtTPB49KjbJPy5GO4N&#10;K8nDE5zn7vpSJKN2F/lSewrX0FDPFh1PetCC7WRASec4NZklwxP06U6C6aJ95I6fw9q1pVHCXkc2&#10;IoKtDTc2xOV4Zu2CR0B9KkMmSdrcVnx3KTJww/OnyX9vCP3kgA9+K9OLUldHgzg4yaZraY+4mPNa&#10;FyGNooJyB1rA0vWbN7tI0uFJJwBW+zl7ErnHzcVpHc56u6Zj3yIMjGc9MGsm8UgZ3n8q1b0kE85z&#10;1xWZeYK4UZwa06mPQyrrJySoBY7fmaqsgGDxtB7Zz+NX7mPLZVcnv71TnGGwV3ZHSrj2M2itMqkb&#10;kJ4PGBUVwN3ycng9DU8u1GU7eSeaY7KUwG4PXNN6DsinIdyldzAH07VE28dBx7VPIoJYZAxxjNRO&#10;HOAM89MjrSb0NIkEqhUCxjnbnjmsbUZi7FJH6deMVs3bNGpBfB2+hrBmZ3lLZOB1yKKKbdzWo9LF&#10;rTF/eISzH0xXYeHwrSK8cm7p92uU0pst82GxjkHNdj4d2ySrtzxgfT863nJ8rOVrU64x7rEBgQPX&#10;0rm9WQJkBQVz69K6R222gHfFc9qrAhmGenrXBB6nRUSSRhXRUHk9j0qq6qzZHXFWr5SJPlYdeABz&#10;3qo0Zz0JwfTge9dC0Rkr3IJQvCMRgce9MZCWHzEYOR+PepHTaOvB6cVG53HYpGM9QOlVurgtxpYt&#10;8kb4IGARTFVfmJYE44qRwYyHUe2Khk3uW29evzDijoUmSW52jHft9KnESuAFQ9RkmqamRhyADjLd&#10;efWp/wC0RA2AvXjGKXM76FW6ss/YyVwDjI5BqGa1ySCuRjnHQir2nT/aSYyo6cA1YvtOdIxIgGMU&#10;+azVxNKxz8sbE7AvykEAE0x4w67TkcdBzmr0tsUOA6+xAqtNGjLtGAcevWqv0F0KU6IrhQ5GQO/N&#10;VpkcxlmY9eM1dBVAPlOSP4cVFNEApYYGR2qluTZMz8ZPDZPXtSbVl52DHrVl1U4VfQ9aryKQQ64w&#10;OxFUHKXdMuZLNg0bZUEADP513vhDX1yEeXGBxn8a87spjA4YAZ9a6DQLtkYSxvtY9hVJ3Q9loe6e&#10;C9ekVlO4YIHNeneHNWaTDHadv+17V4D4S1lk2FnIx3r1XwprXnIv7wgnjHFXFam9ObPV9LvA6Ag4&#10;yK2LWYOu0HpXJaFqAaFctyAOtdHYSgAMvQ11QZbTNmAiVtoOSBxmpVYDkL0HNVLaQ4yT9KnV2IOD&#10;zXQm2ZSSsSxvgFemRUgXzHUMCTim2xYjEnp3rRtp7K2QsoMjngEDgVomRbQZDZiIb5jgHoD1qyHk&#10;gh8yKJY16bm6movtoQ7li3yMeCwyF+lOhtprmTzbonqMkn+VGo7LoR28H2yUvJJgYyWNTmwDRBA3&#10;LNyB2/OrkUcOwJHHsjX7xPeq9xdrlnjkUAH5VYdfpQCMW9RY5ygbcw6kVTnhAGS3f0rQuEVGLD5s&#10;nt6VXc4XJ/CqvoK2upmXEIB3Lk4HaqdwvNat0r7eR1rOuI23kk96zY9irIAowBjINV2AxnvmrcoI&#10;yBmoGVuSSOlQ0BW25AJP8VObYepqRiFXAX61GTgcKMnpipHYaVycIevU+lKi/KBnv3p+flzg578U&#10;HOMigNQUKD16dqcpGcA8UgwvJXrRgMflFAdCQKuCAfwpyhAm9lyc00HBBNSFiPl201cb0HqCVyDT&#10;ySMD3pqFgNoU/lShOck/WizuIkj64x1qWLgkHj1zUKnGeDViEMBmixUb3HlWD5xxipPl/h/nSMpY&#10;gA4wc05BsyCOp9apbDasORztx0Pb3qaNjnJcc9ajU/L8vTvT1ViQCrAe4p7oFpqSIEQ4BznnrUnJ&#10;I2dc1G44wvpUkIwOlA5bE6EtwTz707b/ALQ/OkyKXB9vzoMj5uooor6A+bCiiigAooooAKKKKADp&#10;UgORmo6chwcUAOpyHjFNoBwcik1cCSigHPIoqU7MB6nIzS0xDg/Wn0PQAp0bFTjNNoqt0aJ3LHWi&#10;mRPkYp9QA9DkYpajBwc1IDkZoAch7U6o6epyKAJFbI5pajBwcipAcjIpNXGnYKdG+04ptFQWWAcj&#10;IpVbaaiik7E1JQBJRTUbsadQGw5G7GnVHT1bNBadxytg80+o6crY4NAx1ORuxptFAElOjcqcZqNG&#10;7GnUNXAsAgjIoqGNypxUwIIyKhqwCgkGpEf06VFQCQcikBYByM05WxwahR/T8akBB6UFp3JKKYrE&#10;fSng5GRQMUMRTwQRkVHQCQcigCSikVweDS0AOV+xp1R0oJHQ0DTsPpQxFNDA8UtBWjHhgelLUdKH&#10;I60CcSQMR0NODg9ajDA9KWgkkoqMEjoacH9RSaQ+ZjqKAQelFTZlXQUAkdKKKQxQ7CnCY96ZRQBK&#10;JlPWnB1NQUUAThge9LUAYjvRvb1oAnoqAOw70vmv60ATUVF5zD/9dHnNQBLRURlb/JpPNf1oAmoq&#10;De1G9vWgCYso70hkUVDknqaKAJTMB0ppmPamUUAKXY96SiigAooop2bFdBRSFgOtIXPamoi5h1NL&#10;jtTSSetFVaxN7gST1NFIWAppYmgaTY4sBxTSxPWkooKSSCgkDk0hcDpTCSeTQJyFZ88CkoooJCkZ&#10;gtIz9hTaAAknrRRSFgOtACk4GTTGbNBJJ5prMBQAE4GaYz9zSO/50wnPJoIbuBJPJoopGYKOaBAz&#10;BRk1CzFjzQzlqSrSsAUxmyfahmzwOlJTAKCcDJoJxyaYzbjQAEkmkoprt2FAA7Z4FNoooIbAnAya&#10;jJJOTSs2aQnHJoEIxwM1CzbjTpX3HFMoAKKKRjgZppXE3YRz2ptFI7YGKsga7ZOPSkopGbAoARz2&#10;ptFFACE4GahZtxzT5XzwKjqkgCiijpSbuyG7iOcDHrTKUnJzSUPRWEFc18UW/wCJBHg4xcrz+Brp&#10;GOBmuZ+JxxoEZ/6eV/8AQWrzs2X/AAmVfQ9DKf8AkZUvU4SM7jyOfeg7ugfHpSKwYcZxwMGhd7H7&#10;30r8yR+lD0LYIcj8KBweAPypOgwx57nNIrEEkqQvUCi2ggKq3IP4Ur71ARWx68Um5QMKccZoYnce&#10;D04NJXEKC2PlI4Pel2seBmmkqAMDmnKRjJoC4P0xnk9BUfmkOV2cD0p7KMcjrSbGyCjDHpRshOzY&#10;koJAwuMelRqMg7VGPU9am2EHmmSqwJI9fWmuwrXDyyFJ9PQU1mHTHSnJJhcEjOOBk1G7lW5Oe2RS&#10;1KB3Vev8qZJ8xIwMdxmlcE4ZvTigqFGSBn1pruS9EKCNoYn5gMc+lNLFME54PBppCqOoPPXNP+Vu&#10;enB5BpArsjcFlwx56mmbDjKuMdaG24JJx6GhyI1wSMYpNDsMcZG5iOnJArP1XWrPSo2muJggAONx&#10;xkVV8UeLrDw/YSz3FwFCrwSw/Kvm/wCNHx8vNXnfT9GlJHIZgelNJN2RWi1PY7j9o/wzoPiKLSdQ&#10;v4vKmfaW3DC/jXV+K9bNzpsOq6dchoZVGHQ8Yr4d3y6vOZ7yYyO7HqTkV618GPjLceHgPCXiWV3s&#10;JG2xvIcmMnjv2rroVfZys9jzcbh1UXMj23T9WuLS8ivPtDEpIrn5vQ5r3PSp7fUtNWZACHiDg59R&#10;XzgbuGOcbJg8TDMTg5BHY17P8E9eGp+GxatLue3cxkZ7EkivRbvZnhuHK7WNW+XYxA6e9ZVyD0Hr&#10;2FberIyO2T+dY1wBzx+Jq92c1rMzrgMV/eY5HPaqztkkqMn06VbnUZwVGBwO9VpSqthj1PUCqWhJ&#10;Ul+ZvlxgdcjmoJhj5iMc9M9asyLglSO/B5qGUMQHXt1qk+gFaWNWy6qMdifWmlGkwjjjtkdfyp5V&#10;o5MqPm7H3oSQFjECRsbk1nNuxcEjP1iJkTr27GsMrmUkk4PUECt/VELr8rYHfmsZoJGlKqxxjnNb&#10;0FZBOV3oXdHtoxjYQQRj5s8fnXWeGV2yLgjPcZ9xXMWEbKMj72OeK6bw/IqruAHJG0D6060rRsRp&#10;zHT3cxFuMHpWBqL+b8jA/hWlPcLJCMenP5Vk3hV13qehrjpqyLm7szrpdpxnJPOKqMpXndyOmKt3&#10;B2pkg/VRVWRiwJLcDoQM5roV+UjQidEBDGTdjJI64qARsAcHdz61YwSpYEg44qIl36jjPHHeiwEB&#10;ZnXapxgnJ9ajIB++OcdBUzgjJV8c45qu5LEIAOO+aG+xSHRI5HIx7Vm6nekXBXAUDjitL5wcbDjP&#10;bvWJq6ub07iAN3QjFTT1qG07qmbegXhiIbfkk8HFdnbiK8sCwXJA/KvOdHn2uA79cAc4rvvCtysk&#10;bWzbuV+XI61pXXu3MouzMy+gXJY5G04wRWZcIpGQAG5rp9YsXSRn2nHrmsDULfnIALds1EJNoTut&#10;Ci8YfKlctn72ahZiw2kgAjqBU1wjNlh0XBNRygbigUceoNaaIRTlTZISc4J7jvVRycnDYHcYrQuN&#10;iIUB5PPPSqkpXpggGqWwEC7y/DAANz7VpaXcyRS7R2HBJrPYR54XtwaltrjyyFBJI9B0p31sCSue&#10;h+GL4yY+ccAbsCvTPB+siAqkxxg8tXjPhu+ZDlfXjFejeFdQDhA0meg984rWLSKTa2PcPDGo+aFA&#10;PYEn1+ldfp14xUKH57V5l4VvwiR4YEbQOK7zQbjzY1y2cHqTXRB63Nrtqx1VnMGIQ/l61egB349e&#10;hrLswAA2ea07OYYG7nFdUWTZvc07fTiQGbLE8AKKuRadamNTJu3Z6KO1V9MvYAu6WRgfXFaDXsoT&#10;fDMuB2A61rcmxJDBboNtvbktj7xocRxn9824/wDPNKgia6unO+Vsf3QasCyjhXzJiAPrRvsFhmZr&#10;sbACq9lHam3NgkEJZ5CpJ+UKaVtTjTKWq449KqTzzzN+9kJ9s0h9CG4hWL5RjOOcVTljwTxx2q0/&#10;PEn4VDICUODj3qrtCtcoTRkgjPSqdzCGOc/WtGbO3APJ9qo3GBwSPSs27sGkUZ0wODUEkQwRnHPG&#10;KsygdzVd+nfr3pMRA2Qv0pNgOCDz3p8ijccniowQp49KjqUNkXjA5I6UBgMZp42EZIx+NMIUjP6i&#10;gEOJBJOf0pUPNMUhjgZGO5pyqpJOfyosw1RIiFgAO1SAMWO8jp2pi5xtdqkUKqkofrTSBWJBjHPp&#10;T1BZgABUaMr9RUwAC4BpalJcw6NB90ip1U4PzVEoC4yeopylHcrg9OoPvVJDvrYkVnU89alJBOMZ&#10;NM2EADb1p+ACDg9eapahtqOQcYC1MoLHBJ6UwKucjI9s1LjHBNGxSSlsOVURgQakUMTu2k571GoQ&#10;njqPWpVIxxQTJW2JEU9GXinYHoaam3qBzS0GR830UUV9AfNhRRRQAUUUUAFFFFABR0oooAepyM0t&#10;MU4PNPoAch7U6o6eDkZqZIBaehyMelMpQcHNJaqwD6KAc8iihOw07CqdpzUynIzUFPifBwabRZLS&#10;q2Dik60VIElKpwc0xDkYp1AEnWlVscdqYjY4p1AElFNRux/CnVLRSYA4OamjfcMVDSg4Oakonp6t&#10;ng1GjBhS0ASUA4OaRWyKWgadh6nIpajBIORUgORmgscrY4NOqOnI3Y0AOpyvng02igCSnJIVqNW7&#10;GnUbgThgwpahRypqVXDCoasAoOORT0fn3plFICdWzTgSDkVAr9iakV/71BSZKGBpajpwf1oKHUqu&#10;RwaSigCQEEZFFRg45FODjvQA6lDkdaSigB4YHpS1HShyOtA1IfShyKaGB6UtBWjHhwaWo6ASOhoE&#10;4klKGIpgkPcUoYHvQKzHh/UUoYHoaZRQIkoqPJHQ0u9qVkO7H0U0Seopd6+tLlHzC0Um5T3paXKx&#10;8yCiiiizC6CiiiizC6CiiiizC6CiigkDqaOVhzIKKTcvrQXWnyi5haKb5h7CkLsafKg5mPpCyjvT&#10;KKLIV2OL+gpCxPU0lIXUd6YhaKaXPYU0nPJoK5R5cdqaWJpKKB2SCikLgdKaWJoE5DiwFNLE9aSi&#10;gm9wooJxyaaX9KAFLAdaazFqSigAooJA60xnJ4FADmfHAphOeTQTjk0xn/KgTdhWfHAqNn7CkZs8&#10;CkoJbuFFFNdwvegQrOFFQsxY80MxY5NJVpWAKYzZ4HShmzwOlJTAKKOlMZs8dqABmzwKSikZsfWg&#10;AZsdKZR1ooJbCmu2eBQ7dhTaCQqOSTsKdI+0YqEnJzQAUUUUJXDYDwM0wnJzQ7Z4FJWmxnuBOBmo&#10;ycnNKxyaSgAJxyaYxyc0rtngU2gApsjBRTicDNQuxY00rgNJycmiiiqbshN2Cmu3b86VjgZpnWpX&#10;cgKKKR2wOKN2A1myeK5r4oEDQIge9yP/AEFq6Sua+KKltAix/wA/Q/8AQWrgzj/kWVfQ9DKf+RlS&#10;9Tgs45AxinxYPU/jSLgJkjIp4AJGCOP0r8wP0nqGVUYyevJz2psi7jymM9D607O1t3BB704YUH58&#10;nuBU3F1EQYUOVPXFBJJ7U7cGQYBJ9BTUbAyV5HftQn3ABk9jQh5Kg8/SkG7fzkj608qNoKjk+lF7&#10;7gyORMPk9j3pVBAOWPPtSbi3yP69xQCM885ouxdBSy9ieDimTFwM9val3rv2qwJ79aWbDIWbqB26&#10;Ul5hoQowcA4PvTnTcOV6dBSJHnJ6A1JtA7k+tF7OyDUZt45JPpTHAzjpgZ6VNggHHI9TTJWVeM4J&#10;9qLtMRAMoowOnSgFsHcBz2ApXwCNvHXFRMQuQf8A61Dd7lJJjnddnC9OKxfEfiODRrSSe4cZUE4J&#10;4rTvLhYYyx+VVBxmvn/9o/4oyafDLp1ncDe4OTnmhb2Q1pqzifjb8ZdR8R6jNpenzssauVO09f1r&#10;zyGByS1yxJY53Hr+NR29xHPO11cMck5yT3qzc3qlAfl6HtVvR2Rmm7XYsyRWq742II6EcVWn1NpS&#10;u7PB6DjNVZ7vzyY1f9KfZ6bcXUgij6+lCnZClc9F+G3xhmskTQtckLRYAhcnOzHAGc19B/Ab4hxa&#10;f4ijgkuQIL1dnXjd1U9fw/Gvjq90XUdNmXz7dgvVZBznv2rs/hz8TLvw7cw2V/KxRXHly5+4cjFd&#10;VDEe7ZnBisI2uaJ+hGs5mjWfqCOgFYN7EwwxXj0qn8GPH9r8R/BKTeer3MChZ8E8nHX8RWnqML5K&#10;twPXFelBqUbo+fqxcZWZiXAGS2N39OKrSpk44zkckVoTxgHaEGOpNUJAQ2NwHOQSa0uZEDjYCMdT&#10;xx1qGXg46Ejk1POCnKYx16f55qFgVYhjx74pJNsLkTD5CWBGO5FRu2SFPY9amdItpxxk1E8bDhRk&#10;Z5zRZDTKd9EWjKBAc1nmA7wPw6dK2JoyRmIds5FQGFt+4p35rSLSFuyvptqY/ugZB4GcCt7TPLjw&#10;w6g8gHis6FAq5JAPbI4q5bS7Pm4JOOc0qjcgRpyTLtwMDjgCqV446bScd6JJw5x29qhmlVQdqDGe&#10;npWajcL3IJGUYZ85JxkCoiOCwHUY3GppSoA25qI7VP3uT2z1rS/QFchfrtDY9PzNRSZByF578dfe&#10;rBiVDhievTPJqKT72FHAOOT2pp2BlaZiAOSMjnPNQZAYoSQ2c/hVuU4ypjx6ADIqCQOAdw5xnHei&#10;40xkMwJxgfQjnvWRr0YEnmqeG5P1rYiRGDOFwT0J71Q1uA7MlRkjIwO1Zx/iG0m+SxR0+YxyYBOR&#10;j8a7HwvdETITnIYcCuMsWZZARkMOgYjFdNoNwYpVlIznkgdfwrpnG8bGHmdhqoE0e4EHPNc5qcbD&#10;OApGcHHat4uLqxDq2OOQe1YmoxiFC4GT2ya5aaadim7mXIHPyI524555qJlcSEkHqetWLpFJV9xB&#10;/nUTnJ5I44+attegJlSZHdipAGDnNV5oGxkEDHIAPX3q44SSQEg4YdqrtECTtckdDTvpYGU2XGGA&#10;HPTFJHujJIJ7YqScclR68UwhGcBSc4wapPQFsa+i3bI42cjPQ16B4Tv9yKACACOT9a820tmDAAjj&#10;k45x/hXbeFblo2AHQEY9xVxaH1uez+Db6Py1GTmvSvDrnYACOQOleReCLwtsBHG3gYr1LwrdqYAG&#10;OfetYt20N4We52lnK2xdp/E1qWTEjBPvxWDZS5QDPStjT5jgDjJ9q7YbEt6mnDMkeBsJPtV+2LzY&#10;LAdfujvWfAxDcc8d+1XYXOcgnPStSXoaR1JYEKwwAMKqzXVxcHfJIDzkLniose5pfu/w9KtaoWgF&#10;s9FAPtSY4zQTnmigGMfO6opc9zUsp5x71C/Tn1phvoipOQd2M1SuVwct0PNXrkgnAXpVG8YfebsO&#10;KzZaVkUZD8+O2OKhl5FSykA/LzUEjMMk4wen1qGiVpoQuMZye9NJGP505pBnpmo8hiRwRikGiQZ3&#10;Dgim7gse3FBYR8DpSDnFA0u47LBtrA8elPRsqB0P0poXBJ3HmnoF4yTQJK48Zzt96kRCCQfWogxw&#10;JAM5qVGYksego6B1JEUHPBwOlSqdh+cH8qjQkLuUn1p4+Y5Y80+hSJwm/kkewpyqEGcHgmmI4yFy&#10;M+lTqN4wB70KTLcUx0RY88dPWpVUdOfeo0LA5ZQOO1SxEN09cU07jQoXndiplJGQR2/OmKoOQe1O&#10;YJnqfbNUh6xWgpJU5A/OpYwRn61GijqakXPRR0FK+plJaEwHc9aKQFiuQKUdOaZmfN9FFFfQHzYU&#10;UUUAFFFFABRRRQAUUUUAFPVsimUoODmgB9KpwaQHPIooAkopqNninVGzAch5wTTqjp6tke9D7gLR&#10;RRVJlJksTgjBp9QKxU5qZG3CpasUL0p6nIzTKUMVNIB9PVs8GmA55FAOORQBJT1bIqNWBFKCQcig&#10;CSikBBFLUNWLTuKjFTUwIIqCnI5U0hkwODmnqwIqMEEcUoJByKAJKUEg5FNBBFLQNOxICCMiimAk&#10;HinggjIoLHK/Y06o6cr44NADqcrY4NNooAkpVYr0qNWI4p4IPIoAmSQN3p1VwSOlSRy54NQ1YCSl&#10;DEUgOeRRSAlV/TpTwQehquCR0p6v74oGnYmDEdKcGBqJX7GnfSgu9ySimq5HBpwIPQ0AKGI6U4OD&#10;1plFAElFMDEdDTg470ALShiKSigBwcd6dkHoajoyR0NA02iSimByKcHHegfMKCR0pd7UgIPQ0UD0&#10;Y4OO9LuU96ZRQHKiSio8kdDS7mHegXKPopm9qXefQUC5WOopvme1HmDuKAsx+T6mjJ9TTd49DRvH&#10;oaAsx2T6mkpN49DSGQdhQFmOopvme1G8+goCzHUUwu1G4+tA+Vj6TcvrTKKA5RxcdhSb2pKKB2SC&#10;igkDqaaXHagLodQSB1NMLsaSgXMxxcdqQknqaSigkKKCQOTTS/pQA4nHJppf0ppJPU0UABJPJoop&#10;CwHWgBaRnA4FNLE0hOOTQAEknJpCwFIz+n51Gz+n50EuQ539fyphJPWkooJCigkDrUTyk8Ci1wHS&#10;SADAqIkk5NFBIHWrSsAEgcmmM2aCxPWkpgFHSgkDk0xmJoAGbPHakopGbFAAzAUwnPJoJJ60UEth&#10;SM2OB1oZsD3plBIU13CjrSuwUVCzFjQAE5OaSiigAprt2H40rNge9Mq0rEN3Cmu3YUrNjgUymIKR&#10;mwMUpOBmoySetABRRTZH2jFADZXzwDUdBOTmir2QbBRRTXbsKndmbdxGbJpKKKGAE4GajJyc0527&#10;Cm1SQBXN/E8j+wY1J/5eR/I10bHAzXNfE0n+wox3NyP5GvOzj/kWVfQ9DKVfMaXqcKrAZbt2pwAX&#10;oPqcUxAzZU9unNPIIXGec+tfly3P0nYdmMjDY5oLRx8heppgG08jPHftTmZWI+VT6cUOyYgK8FcH&#10;g8UFdwwCB6Eil6AbiMmlTeFwBmi9w0uNQAsflOQe3SnkoflVT6c01SeWYH3GaduyCCgoauyb3GbW&#10;VslaQncSh6U4bcnIH0pCMPwCQe9Go2xqoOoG04oK4yeDT3Py5UYNAUt823BxS3ERoxAIK/U0jMoI&#10;we/PNOYEjBHc5NRMuGBAJGeaTfYLWRITgnOAKindwMKMhiO1OLK7EYU/Wo5DsPOBjqB2oH0GyAbc&#10;qc8cdqrszYyx46EYqYvgEtyc8H0qvNMpJbGBgVNxpPoYvjnWIdN0mSYvjC557V8ZfFbxWde8UzLc&#10;TBxvIwWzX0/8d9Z+y+G7lOjCI4OfWvjXWYZ7jWZpiT1JzV07p3FVlyqxoLFBsBiIz6HpUU808Z2Y&#10;HpgVVt2njCsclc85NWQ3nEEoAc/xVTbuQk5IBCEUOeM+1SW2oz2MguIX5U5IPIIpbnaoGF/Ckjtl&#10;MZOBgjPJpWQ3udboHjTQ9YRbPUCkbldpjkGVbtwas6z4H0u6iN1o8+3jPlnpntg15lqD+VcbkgXg&#10;4BAq7pPj3V9HdUZndAeI95xWfJKOsWTzp6M+g/2S/Hfiv4Z+Nzp2txu+lXQCTSZyEOeGx3r7AuvI&#10;1C1S/tyrRSAFSvIxivkH9nm/TxTbLfPYsC7bSrDNfS3ww1sxW58J6lJyF/0UseCvp+Fexg5VPZrm&#10;PAx3s5Vmolq5iMbfdznOM1mzphiGGDnue1dDqNuwyAnAzj3rGuotrHI4HXPNdy0PMe5nugGSQSD0&#10;9qhlXzMLs6D8qtSnAK+UDzxzUDJIpJU8fyou0IhCb892A7Co237jgjB7mpvnUbRwR1YdTUYOMnZ/&#10;F3p7AiNgrLl2yOxxgU3Yh6jqfepGC42rj14prE/czznvRqPQYioeUbjuakUhQdoAXPQdDSIp8v5V&#10;UAelBC9Wxz2FK7FbQezu5AVc45PNEhOSTjFRgKQUMYJP6UshYjk9T3707agNkD7CFOc00vj75Gcf&#10;dpwYFcLH25NRqcj5V5HXNNXYCHOCVbBHAxUe0mPLDkjnC5qVhgBgvfv3pvOT0J7gU9B2IHGfvLn/&#10;AAquyhcAIQc4zn9f8+lW3GVLKvPPFQuH4Lpg8/5FO10CsRKFLfdx7E8VV1OMPEWZQeeAAauLg8MN&#10;x28rSTRrKuwDOKiyUrlatGAn7qXaVxzitrTCpZVPPrnpWfc22JCNoABznvVzT0YsFD98Zrp05Seh&#10;1+n3C+QUibB2jjsKo6gjuzOrcnqDzmksZvKAUNx1+vvSXT5zwWyeorjV1Jju9jMmABKuQT2wKq7V&#10;ztA69j3q7cru+ZQoAHrzVVygbc69OMcVtrbQSIPuNhhkbuw5FQysZHbD/L65q06gruVByMgdM1Ww&#10;wGCMZU5BPcU01a47leRY2BRR/Fkn1qJkUEAZz3HvViQc4dj05GahGVOWzjHy4IxT6BYfbsiXAcDB&#10;B49frXXeGJWBViT1GOa5GEru3suD2x1rpPDUrRSqAxxwNw6nNUtUNPU9e8HXJDoN38I/CvUfCs2I&#10;scdj1ryDwfOV2Ko5AB5716r4Vl3Rg5GeOBW0HrY3id7p0mdocdq2dPZCQhGCOtc/pkpkjXg9cZNb&#10;un5D4OMY4NdsdRS0ZtQEseBjjvVuM569PWqULHg5yPSrkWVUA962vcl6E24Lz60o6Yz2poZTwR26&#10;0oIxkdKtaEgDztHYUucUcYzTSSw+X8aYhsh5JA5zUMhO3I4qRjg/jmobiQKgwe9KWpS2K8jEo5zz&#10;Wfd7HPL9qvXLbQR09azrlo/8ahvUtp2KsjEMQF49arSv8pGO+elTykngCq02RzyOelZsmPcikcYz&#10;gj6VEX9P1qRuVzt/A1CePmDY9qVxpDhjliMn0o8wA4IxSLIo4JJOfShCGPr9aLlWuSqfl4PTrT42&#10;BORUQOOBxUisMgk49M0E+RKh3AL3zxgVKMjrgn6VEgKgED9amBBOfanqgHp8i57U4E5Dbc5qNWyS&#10;OwqZSAefwouwSutCWMfMHVRnHNTL8i5z+lRRnpUqtgYYZprUu1iVQMAkcmplAHA61Crq4BT1qSNQ&#10;zBi3FPcqOhJGBng896djPakChBxmlBPUAiq6DWm48Lgc09Uxzmoyz7lH51KpyMYoMql7koII4opg&#10;bBAGetPGD3oMj5vooor6A+bCiiigAooooAKKKKACiiigAooooAcjdjTqjp6tuFACg4OakByM1HSq&#10;2DSauA+lBwc0lFSmBICDyKKYjYODT6NmAU6N9p5ptFVui07lgHIzRUUcmODUtRsMVWxwelPqOnI3&#10;YmgB4JBp4IIyKjpVbaaAJASDTwQeRUdKrYNG4D6KKKhqxadx0chU4NTAgjIqvTo5CpwaQyYHBzTw&#10;QRTAQRkUAkHIoAkpQSDxTQwNLQNOw8MDS1GCR0p6sDQXuOVscGng55FR0oYigB9KCQaQEHpRQA8M&#10;DS1HTlfPBoAlSQr1qRWDdKgpQxU8GpaAnopiSg8Gn1IChiKer+h/Co6KAJwwNLkjoahD9jT1k980&#10;FKRKH9acCDyKiDA9KXJHQ0FElFND+opwIPQ0AAJHQ04P6im0UAPDA9DS1HShmHegB9FNEnqKXcp7&#10;0ALS7mHekooAd5h7ilDjvTKKAux+5fWlqOigd2SUUzJ9TRuYd6B8zH0Uze3rS7z6CgOYdRTd59BR&#10;5h9KA5h1FN3n0FG8+goDmHUUze3rRub1oDmH0EgdTUeT60UC5mP3L60hcdhTaKAuxxc9hSbm9aSi&#10;gQUUUhZR3oAWiml/QUhJPU0AOLKO9IXPYU2igAyT1NFFIWA70ALQSB1NMLk9KSgBxcngU2kLgUxn&#10;9T+FAm0PLgdKjZ/U00uT0pKCW2xSxNJRQSB1oEFNaQKOtNeXsKjJJ6mmlcBzOWptFNZ+wqwFZgOK&#10;YST1oooAKCQOtIzBaYSTyaAFLE0lFIzY4FAAzY4HWmUUUEthSMwFDMBxTKCQJzyaRmCjNDMFGTUT&#10;uWNAA7ljTaKKACkY4FKTgZqMkk5NWlYhu4E5OaRmAFKTgZqMnJzTEBOeTQTjk0UxmzwKABm3Gkoo&#10;JwMmgBGYKMmoWbcaWR9xxTapIAooopN3IbuIxwM0ylZtxpKNhBSMcClJxyajJyc0JXAKKKa7Y4FW&#10;AjNk8VzfxNP/ABIogehuVyPwNdHXO/EsE6HEAP8Al5H/AKC1ebnH/Isq+h6GU/8AIypepwyfLxkc&#10;9MChDlyB09xTTknBHFKMg8EZ74r8vSurn6Sxd2ME9+hPepAu4BulMWPBPHXpxTlzjaxOO9J9hagQ&#10;S2AueKXLBgrfLk8Ypp3KducD3600k4BPJApLVCHkk5UjqaM+WeT1PemF8ZYrxQwJAyAadtbAlYUS&#10;gEsVH40pYKM5zgd6ZnPbNKpVhjAz3zSa1ATcSMZPJ60u9lPXH0NNkwmFAz9T0pu5d+Bj86Qr6km4&#10;hsA5/GmPzg4PX0o3DOeBmmuQFznPPpSdg2EZcNnODUM7jlS2SfanG4c7lMZyDnNVriXcQ+3Apap6&#10;jS1FadShx/kVVlkyQ3HenNIM8NkVDJI2DjAWpk7aG0UjyH9pPUHTS54lOBgV8xOGa9kEgyN/Jr6Q&#10;/aWV/IKqx2uOh6V866sgsb8GRcByDuxWlHsZVldFhLW3mUFGznjOKryQiOfyx0U9TxU0U0W7ejDk&#10;dMioJmM82ccc81q7NamCckxLtizZRs4GMVYtYvNtmjRQGK8kVBNBxlAOnUVZ0cfMV3gkgfxdOal6&#10;NFJmLewCGcoVH3sHnvUFpp/2/VYYYgeZAMVp63AI5jI2TgkgZrS+GuiHXPFdqqgYDhiMVokpSOeo&#10;1GDPpv4CeFING8OxIItpZRztx7161Y6DJfQiSNxHJHh4ZB/Cw/pWB8OdDFtpsFv5YA2DODivQLK2&#10;W2jAUfn2r1kuWKR8vUm5VHIdY6wNYsmaaLbdW42XcOeQR/EPY9aqXsWMvjII7CjV7G7inGtaKxF3&#10;FHgxnpMmeVP9KZBqtrf24vLU/Kx/eRFuYm9DWqelhv3lcoXKbuEPI7YqlJKTwy8jIOK2Ly3DjejA&#10;gdNozWfNDwGGCfSq2MymuAwRPwz3NI7BTnbjnmnNGudpBGCSN3bmmyLlgm7r1arVkKzsRjJwFPfO&#10;KYXKknYDzjJFPIIAK56evSot7ORkjr3PUUrXHew8SA8ngECm7xj5jx2I7+1I5KjBH0BoXp8p5Xti&#10;hpJD3FBI57Y6+9I7fN8rHpnINJvAwCvboaVDheEBJ7AdKOtxArsDuAK+vvzUZVlO/eTnse9O+cna&#10;BkegpCu1ditkgccVSARgdqlgST2zTQV5KIc9vc0IGIJkHA6ZHOaHXBGTjjpR0sNbiP6sBnge4/ya&#10;awPG5cnqp9qlHyLjcemBz1puwEktkAAfhQ01sBWlG1yQcHPbvQsZD/MxyMZ5qQxIGG7oeeB1ppjc&#10;nzCNo9PWpaQ7tEV3ZiRiS2M4/CmRWxjkGw9ehwOtWcb2Ik556tShAuGw2M/w01J7BZtk9uWg+Vic&#10;VJPcJnBbLdzUQmCksyZBHft0pkpBz2Gew61CV3cVrDJJAm5iMHd+VVJ0jYBkJ9c+tWZHVQQPm553&#10;VE6BTtVfl65BPNaJNMGyDLD5QTn1z2qJgx+bg89M1ZeOENlD82Tmo3VWGVIA9D0oeo1oVHjO0HA6&#10;cA9qgMQL/LjcRzwKsSEgD95wTwDzUEhxh1xnPIz0pgkRwna2W6565zzXSeHy0bocHG4cEciufiYo&#10;4CgHt+Oa6Dw6BvVm6k565qkylc9O8GCUOrAELjoR1r1PwocbVB5x3HSvLPBoJKLkbj0zXqvhVfLi&#10;Ubcnsa2g+hvHudvpDERKQ3fn610GnsSxBHXFc/o6/uAGA684rf0197AlCMdiK7YbaCtrqbNuG2gA&#10;9R3q7EPl5qlbnC5zzVsFsDae3NbkztdIlGM89KfwBjcMU1cZGfSn4B7CrTuRYaByTng01jgYXmnM&#10;QOAfwpkrqi7iQPc07jsxkjhRjqfWqs0isCQ3A6VFeaky/LF+eeDVB9WlAIKjHtU37DTXUsX1wuM5&#10;5xWfLIXww7npRLfrMcN/OoZJRglTx2Gahstau4y4bDZbI+hqtNIAODT5JNzdfwzUUjKoyyj6ms2P&#10;QYS7YJbimFCCO1OkcDHy9fSms+BuUk59aSbuL3WICAx2jODzkUp9Rx65pFK43Y6nmkLMxB5wf0pX&#10;1C1x4IYDknHpUqDKcn/61QquSdoxipIgQcFv1qk7iaZahI27X7dMVKvUjAH4VDE/Q4z61NuwQue1&#10;BVrocBk7QevU1IgOc5zUaZX5lz+VSKw3YbjP5UwJUGDye1TRnjpUCHB+7nPepo5Ac5GKNxksaKV4&#10;bNTICAc+tRW7qTyAOO9ShstnPFGzKiiVM7acWJPJpik4yOlOq0O2oqdakjZSM571GGAHSlU44A70&#10;yZLQnXG6gFscfyqNGw3zZyf0qUDj79BztWZ840UUV9AfNBRRRQAUUUUAFFFFABRRRQAUUUUAFKDg&#10;5pKKAJOtFNRscGnUAORuxp1R09TkVLQC05GzwabQDjkUlroBJRSK2RS0LRjTsFSxyAjBqKgEg5FU&#10;1cssUU2N9w5p1QA9WzwaWo+lPVsigBytg4p9R0qtjg9KAJFbFPqOlVscHpRuGw+iiioasWncdHIV&#10;ODUwIPSq9OSQrSGTA45FPDA1GrBhxSg45FAElFIrZ4NLQNOw9WzwaWo6cr9jQUnccCR0p6sD1plF&#10;AySimq/Y06gBVYingg9KjoBI6UASU5ZCvU1GH7GnUNXAnV1alquCR0NSLKehqGmBJRkjoaQMrdDS&#10;0gHB/Wnq/vmoqAccigCcMDS1CHI605ZPQ0FKRKHI604OD14qIP6inZB6Ggd0ySiowSOhpwc96Bjq&#10;KQOD1pcg9DQAZI6GlDnvSUUAO8z2pQynvTKKAJMj1oqOjJHQ0ASUUze3rRvb1oAfRTd59BR5ntQA&#10;6im+Z7UeZ7UAOopvme1HmHsKAHUU3efQUm9vWgB9FM3N60hJPU0ASZHrSF1FMooAd5ntSF2Pekoo&#10;ACSepoooJA6mgAoppcdqQue1AD8gdTTS4HSm5J6mgkDqaAFLE96SmmT0FMaT1OaBcyJC4HTmmNJ6&#10;n8KYXJ6UlBLbYpcnpxSUUUCCikZwveo2lJ4FNJsB7yBajZ2amk55NGQOpqkrAFIWApC/pTaYClia&#10;SigkDrQAU1n7CkLE0lABRQSByaYzE0AKz9hTaKKCWwpGfHApGfsKbQSFIzBetDOFqFnLUAK7ljTa&#10;KKACgkAZNBOBmmEkmrSsQ3cCSTSE4GTQTjk0xmLUxASSaSims2OAaAB27Cm0UUAFRSSZ4FOkkxwD&#10;UVUkAUUUUNkthTXbPAodsDAptJaakhRRSM2OBRqwEdsnFNooq0rABOBmoyc8mlZsmkoAK574lPs0&#10;KM463K/yNdDXO/EwkaDHj/n4H/oLV5ucf8iyr6HoZT/yMqXqcKzluMY29eKXYS33sfhSR4Y4YdRz&#10;TwQpJxnnivy8/SgIJXYOfQYpcZUkLkfWlDliMqRzxzTSVBLAjIPQUnqTfUbIcncFHT15oZs8KKGU&#10;BiAD7nPSlVVCn19aFa4O3QQH5MevUikBJAJHTn604YwR+dJsDKAOCKW7FuNUHfkdDR/GSq8Edqdh&#10;g+W/DimqeMqenT3oC6EklZeVwR3pjLvUhmAJ4GKcQu3nv/Oo5OORk1NxdQLhEA3fU02WVjhccEdq&#10;ilv7e2DCWRQO5JHFYOs/EXwxo2ZLnU4xjsGppK5aTNyeQKuGGQAepqC4dcAjjjr2rzDxN+1B4K0f&#10;fH9tjLIDwXGTXn3iT9trRrdytnKGOeFjPXjvTVOTKStqfQ73AiUuVx/SqlxqlpESHmUcZ5YDNfJW&#10;v/tpanO7CxSQrjrkjFcfq/7W3i2fiKYqN3VpTUujPdmkbJXPov8AaSlsrzQDdwXcYaM/MCR0rwDV&#10;bL+2dK+22abmj6j6Vwfif9ojxTrkTW2oyoI2wGJlJ79a2fhD41W/J0y9nU5JxhuWzWfvUpXCajIu&#10;WVvJK4V26davuILeE4YE+4p3ifRb7QdQMkILQOco4HHPaq9lFJJl2PVupNdKamr9DhalF2ZC1/Hz&#10;Hjk9DT7C+eG7DNHgEYNS3ljECpDZqlIjkboznB4JFFr7ivc2tb04alYrJFjIHO3HSuj/AGdNKL+K&#10;/LkTIV8At+FcZo+tzeabS5GVHGa9c/Z6tLQeIvNhcEmQZH1Ip0m1USMMS08PJo+qfB9sFsY8KMbR&#10;/KujQAttBIHtWP4ciWOzUbcZHpWvGK9pKx8o2LKxUYH6Vha1o9xb3Ta1o0YMjj/SbfOBKPUD+9/O&#10;txyWOSCB6GoZVHKcmmLmaZhafqMUq+fBlkJw8bcFD6Y7VLJFFKN0eCOpU/w03WNGmFwdT0plSfGJ&#10;YyPlmHv7+/51RtNUWTf5GUkRtssTj5kPuPSqUtbFqSkrokkVzK8WGGMYJHB+lQOATsVCcdflq2Zo&#10;rqPB2o4HQmob61LRqY5SmDk471orXDcqgj+IH64xTDDjrgnPUjmp2LkFd/GeuKjkO4Ejge9A7JkR&#10;KNJtKgU1yyuMP9B2qSXazZK/l61GRgEq27HQ4607JoNRpjO7zc9OvPWl5TGF4HcGn56KRn1IHWhk&#10;BJYkHB6elHQFYZIUfB2jCkZ4o2BfmLc+9CKdvlgEAYpTGedz59PaneyCwELgE9CaTgcHB/u4FDAR&#10;j52JB/hAo8sADZjqO3SgL9ROSpznjqMUqfOucc5OTS7W7c56+9NQ5Yqe/IyKXQdrjHiYt8rAkDvS&#10;MDt346Zznv71LtQvzkcelRsi44Jx29qe6sCIjlhhcDHT2pylgp43YHpSfO/zBCR/EPSgZKlzzjgY&#10;4quVMYA4O1mxx0xSkqGy78CmjMjcKMnqc9KXeNxYcgH0qWmJsays7bmYU2ZRIMsOnBx3qQrwQG6n&#10;JyMUx8g/K5weMBfWlbW4tGQlQMZi9s1C6hRlj+uRU7xsDg4wD0yc1EYzHlTjrxkUx9SBk+Ukn2wB&#10;VR1JY7sdeCavTguMYxxyQOlVpEwAmCeDkmjVjG20ZEmcHIOcV0Ph5FMijPO7BHc8VhWcbPKcAnK8&#10;4rqfDlovnBhw3Gcjr/hSuaRjc9D8FW0gkU4z0xx+lep+GlYIEZeSO3avN/BcIDordsHpXpvh2LAG&#10;GP0FdFPVm0djsdHUhAc984xW9YEbs47VhaQjrGOCfwre09M4JBHvXdDREvWRrQH5cA9qtIe1VYMA&#10;Z5yalW7UHaoyfSujREzTbLgbjoOKhuL+O3/iBb0BqpdamyrtUqD3Oazbi6BfCvj1OetNMmzuX5tW&#10;ldsh9o9AaimupWjVpGJUnjms1rsMQoGcd6Zc3gC43Z/pSuUkrXJ5ZsuSMH0XNU7idCcPF/gKrzXp&#10;zlCOfeoJbp3XazH6GpbsxWuhZ58MdrH25pEvXztZvbrULhyAcH8KqecVbGeQ3c1m5JocU0aEt3Eo&#10;OSMioDqMJyGU49aqyShj8xX86ifGThuPrUJorUtHUYgD1xjuKaL+PGMk8dRVElBmmmRo8Lg8989K&#10;d10J2Lw1JemD70jaiMDYCMdqoByDncc+1EZJJJJNNbk36F9dUc4UH6mpYr2ZpCPbrVCNwOSpOPWr&#10;NtOsrBdvzHsKLju76l5bt0HBP4VILuViMOarEpHL5JJDdhT1jmVssOPbmqugfMXItRlUbGAI9TVp&#10;L2FyM8fWsxWDZBOD6Uoz0Bpj2NqF9wyp47VMG7YHJxWfphbbtLZx0q8h6D0oLRMM+tTpkDpxVdGD&#10;cManTkZzRcpbk4YlQKeowOoqFXBODTwc8H8MVSehQ/OaVRyDSUoHy8DP0qhXJFOG6Dj1pxaQnIC0&#10;2M5BLLj2NSC3BGTmnYyfKz5yooor3z5UKKKKACiiigAooooAKKKKACiiigAooooAKerZGKZQDg5o&#10;AkpQSDmkByM0UASAgjIopitg+1PqGrAAODmpAQRkVHSq2DT3AfRQDnkUUk7DTsKrFTkVKjhh1qGl&#10;VipzmqauWT0A45FIrBhS1AD1bIpajBIORTwQRQA9GxwadUdKrY4PSgCRWI4p4OeRUdKrYo3DYfRQ&#10;CDyKKhqxadxUcqamVw3Q1BSqxU0hk9OV+xqNJA3WnUASUUxWI+lPByMigBQxFODA9KZQDjkUFJkl&#10;KCR0pgfsadQUPDA0tR04OR1oAdShiOlICD0ooAeGBpajpQxFAEgJHQ09ZvWogwNLSaTAnDqe9LUA&#10;JHQ05ZSOtS0wJaKQOppaQChiO9OEgplFAEok9804OKgpQ7DvQO7JwQehoqESDuKcJM9GoHzEoZh3&#10;pRJ6iow57il3rQO6JN60bh60wEHoaKBklFR0u5h3oAfRTN7etLvPoKAHUU3zPajzPagB1FJvHoaN&#10;49DQAtFN3j0o8z2oAdRTfM9qTe1AD6KZvb1o3Me9AD8gdTSblHemUUAP3ikLnsKaSB1NJvFAXQ7c&#10;x70lNLntTWk9T+VBPMh5YDvSeYOwqMv6CkLMepoFzMeZP9qml/QU2igQpYnqaSignHJoAKKa0igV&#10;G0pPAppNgSs6jvUbSk8CmEk8miqUQAknqaKQuBTSxPU0wHFwOlMJJ6miigAopCQOtNLE0AOLgdKY&#10;STyaKKACkLAUjP2FNoE3YCSepoopCQOtBLdxSccmmM5PAoJJ60lAgpryBRwaSSQDgVESScmgBWYt&#10;1pKKKACgkDrSEgdaaSSeatKxDdwJJNISB1oJwM0xmJNMQM2aSikZscd6ABmxwOtMo60UAFMkkAGB&#10;SyPtFQkknJppXACSeTRRRVN2E3YKRmwKUkAZNRkknJqUupAE55NFFBOBmhu4CEgCmE55NKTk5pKp&#10;KwBTXbsPxpWbAplMAooooAK534mEDQYyen2kfyNdFXOfE3nQo1x1uRj/AL5NebnH/Isq+h6GVf8A&#10;IxpepwoLE7lBz24p+2Q/MSORmmqedufrTzIMYXt+lfl7fY/SBMkYG059fSjPy8qCOpodsnI9KVCG&#10;jpboBHYEZIP5UMuAM5/KnPwAAvUUwkKwL9DxijYHuDfKcAfnSswZc9yOwpkjEuQTyOB7UrPtGWIx&#10;jtSFa6EaQEhgCB3+tRtMkWSWwB61keKPHWjeG7Z7i/u0GB90sBjivAPjD+2bpukJLY6JMrSfdQoc&#10;kfrTjHmY1HW7Pfde8caJocRku71OP4dwzmvJfiL+154T8PJLBaXqGVTwBnrXyh41+P8A468Y3ErT&#10;anJCjZwqucmuGuNTub+ZnupmZ8/MzMcmtVSSeprGm+x7j4+/bE8T6zIY9EkeMNk7s9eK8u1/4v8A&#10;jHXmAvtZlCngjdXM3EzoDIjdeciqf2gO20ZzzjNXFQS2L9k9maF9q97dZla4kfjHzHJql/aTEYlQ&#10;4/8Arj34qS2VmUq44I45qOW0SSVf4R/Otbc2wJ20GXl75iKsbAfSs+dZycsSRg9M4rVuLKCEfIMg&#10;dQAapyjeSi4x6EVMlaQ4yvIzbiBZrNlePcxXjnnvUPg3xsdH1QWqXJhnhI8vnFX3aKKFo3X8Sele&#10;Y/EeS90rU11jTGK7G3N798c1zzpczaYTbtdH2t8MvGekfEPSl0XUypmKYwSM5xjcM1D4s8Lav4Ru&#10;vLkQmCT/AFUmOCK+ePgX8U01KO3vNO1No7uMYYK/U+mK+tfhZ8RvD3xT0s+HfFar9qKnKuwGAOAV&#10;964eeeHqcrWhlKmq8brc4JMTJtmn47Y+n0pJbeH5vs5Bx0rpfiX8KNY8LEajppaewZvldRyvHQiu&#10;V0/EJMsrnI6g9hXWpwmk4nJy8krSQ17eGFPMOFc9Seleifs26hLB4s2SMSrEFDn3rz+dY7ht6Sgj&#10;OQBXRfCnV/7F8YWzZG1nxxSjLlqIitD2lCSPu7w1IJLCNieqAj3rUjb5t3b61yfgLWBd6VBOCSuw&#10;c100cwOAqnaegr3ou6ufGT0diZ5FZc5OfT0pgkG3chJx0zSEjHQEkd88VE28/dGB2z2qrWM5PsE4&#10;SRDwRmsbxBocepKsyM0Uyf6uZPvD2PqPatjaCoXPHrjrTZYgU2ueKXUqKktTjUu7m1uRYatGEYnE&#10;cq/ckP17fSr/ANtljAjYGRMdu3erer6dHKhWWJHQ9UZeDXPXYvdNYtA7XEQPEbnDL9D3HtVRepun&#10;fc2Ekt5lCxvtOfutxUcsZWQbh1HYf1NUbXULW6G6N23gfMjcMp+npT4r+RBgMG5wQTyPxrRWY7Ml&#10;KEA4Un3zTSjA5GMY44p63ts+Fc7c9M0sqsOU4HXJFNXFYiwAR5eMjrTh0xnGT3p6qAD0B/8ArUhU&#10;tncOR7023fyGRqyvk4IweQTSloyuM/Q4pxAwR0HoOxpmCwIIz2z60WvqAPjcoyeO2OKOCu4ZHqD0&#10;NBCkHAOQMUjlioA496NkAqhyCTgDjGO1BJwCgOTQQQuS2Rnkd6QOzMEAA7AY60KzDQJjkZA9qYcj&#10;IVCM+9OLb0JYfTNIodSVPOOfWn00BEYIJ+Xrjnb3oZCFwFzk9+1LFAkCbVdj/vHOOtPX7u4qenXN&#10;DVtQIggTjv1AzSsAzYYHkdac0RkOQSGHTNNO9QfNbA9dwo31Yxr4DjYAeePypGUKgJBGD1pSwBHy&#10;njpTiCi7uuTnntSsOxG65+6ev5VB9nUEsinnlge5qZgzH5YwAD0B601wASMn7uBk0PQLFdwmzhSD&#10;jgjA/rUEi5fcckdBViYCNgozyPSoijZIOBn7tL0GLYp+9zjp3rsfDGnnfwmNx6Yrn9ItC8i7E5xX&#10;c+F7FiQepJ5zST1sbwjpqdt4NtioUKgyFGa9G8OQYCkAdetch4U08IquEzkYxXe6DBwo2Y9RXXSV&#10;i0nbU6HTkB2gjoOlbNk6KPnTGB2NZdgFUBz+Aq7G7r8x4X+dd0VZE9TQ+0tIvJIX0HrSTXoijIVq&#10;oyXojTJb3FU7rVIIhvnbJ7L61pcTkluXJJXmyR+ZqnPeCKXy5F69cGqM3iADO1sD0Aqjcat5j7mP&#10;5mk5a2REX1ZqS3fz7kkwKrTXpyd0nGaz5L5jFlWHXGM1Ua9k3lXbBHqam9xNs05b8DBLkemB2qu+&#10;pjcSGJPuKoNdbmA84DK4+Y0hkdiVVg2P4galyVilzdC3LfyA7hIcDsKh/tJ85MhwT0NUpPtMLF5V&#10;Yr7Cq8t8AcYPtUrUV2jSfVnAIIVhnjIqMaqpODGAKy2un/iY00XS5wcinZC5pGzHf20p5BGKRpYJ&#10;G2hifqDWdZ3cA3RS5APfFSSPLDKJGcuM8EVOzL1cdS4zgH5T0p1vdqp2vw3qKqS3QlwUQL/ewetN&#10;jdVKlT0HOTVJEPc1RONuApIPXin20saHO3GOlUoJwygbufrUyygHcnXvTH1L29wQS+OO9WY7iRV4&#10;PX0qibozptl5PrmpYrhyMj7vejoVdstIyqAfX1qRZATyfpVeGVeWbp2pfPUucLgdqd0Kxp2dzDEm&#10;ZOvbBqR9WjDYRD7VlLMSAD61IkqsuWUnmncbbNAa1KeV/lQusXG7IJxVDcAeBx6UpcCmTd3NOHW5&#10;Q20jr3rSstVW4YKW5+lc2jgc5rS8PxyzXO4HgGi5SlK50KnIzUiHjgfpTFUlttTxxhcAmtDRscIu&#10;eal8taVUx25p4T1/nSJsfNNFFFfQnyYUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAKDg5p4Oe&#10;RUdKrY4NAD6cjdjTaKGrgSUU1W7GnVGqAVWx16U+o6crY4NG4DqKKKaZSYqsVPFTKwYZFQU5H2mm&#10;0UTUAkcikVgwpagB4YMKWowcHIp6tmgBytjg0/rUdKrEUASAkGnggjIqMEHkUAkHIoAkopFYGlqG&#10;rFp3AEjkVKkvY1FRSGWAc8igEjpUSSEHmpAwPSgCRWBpajpyv2NADqVWIpAc8iigadh4YHpS1HTg&#10;/rQXe44EjkU4OO9NBzyKKAJKKYCR0pwcHrQAtKGIpKKAHhweKWo6UMR0oAfTlkYHrUYcd6cCD0ot&#10;cCVZQeDTgwPeoKASOhqeUCxRUIlYU8TDvSswH0UgdT3pcg9DSAMkdDS729aSigBwk9RSiQe9MooA&#10;kEn+1ShzUVFA7sm8z2pd49DUGSOhpdzDvQF2Tbx6GjePQ1Dvb1pd59BQHMyXevrRvX1qLefQUbz6&#10;CgOZku9fWjePQ1FvPoKTeaA5mTbx6Gk3j0qLe3rRub1oC7JfMPYUhc+tRUUBdkhk/wBr8qTzB70y&#10;igQ4yHsKTc3rSUUAFFFBIHU0AFFNMigZzTTN6UWAkpC6iojIxpuSepquVgSNN6Uwux70lBIHU07I&#10;Aoppf0ppJPU0wHlwOlNLE9TSUUAFFBOOTTS/pQA4kDrTS/pTSSeTRQAUUEgdTTC5PSgBzMBTSSet&#10;JRQS5BRQSByaYzE8UEis4HAptFIzhRQApIAyaieU9BSO5Y02gAooooAKRmxQzY6UyrSsQ3cCSeTQ&#10;SAMmkJAFNJJ60xAzE0lFIzY4FAAzY470yiigApruFFDuFFRMxY5NNK4ASSaSiiqbsJuwUE4GTQTj&#10;k0xmzUpXIBmJNJRRQ2AUxmyaV2zwKbTSAKCcDNBOOTTCcnNUAhOTmiiigAooooAK534lqraHEW7X&#10;I7/7LV0Vc58TRnQojg8XI6f7rV5ucf8AIsq+h6GVf8jGl6nDlQqFgvHbk0oy+CR+lIrfLwBxS5Yr&#10;we9fl2p+k7jQOMnnBp6vkAbgc9cU3bngGgkI9J2uIewBjyAM+tR5HHI4pPMUjO7gGquparZ2Fs91&#10;d3G1VGSTSBEl7dxWqNJKRtx/F+teTfG39pTQfAVk6QX0ZlIwB1rhP2iv2rdO0JZtD0O9Ek3KgRk9&#10;fyr5M8W+LNU8Z6o+oaveO5J4QngfTNbwgmrs0hBvQ7P4q/tCeMviPdyR2l7LFbliNo4JFeeLM0k+&#10;66ncvwcseasQoFjBjfp170y4jSWXBc5xTbjsmdUaai9Rt3DHCrS/yPH+cVRnYSxeYh5HTFaD3q+R&#10;5UhABGTxnis6V4wxMRBHbIxTVym29hiFlwsp+8OB6U2Zo4mBx1B6DrzUixI65DfWmSKoypxgk8Y6&#10;CnoR7y3IVu3ydhwe4FNMzb90hxjvTjHk5ZaRwiDap57irbRLhJO5Kk0b/fGf8iobl4thKL7UwRsv&#10;AHQcilkgYrllz7UhWu7lGS3M7+TtyOv86wfF/huLUrN42xll9RXQuSj/ADAY9R/+qo7p8qC8ZBPH&#10;HpUyV3cejT1PB5JvEXww8Sf2hpTP5SSZaIg4Ir6F+DPxp0vxZZR3Fvfi3voY1EbglSXJ5zXBePPD&#10;ljqNmwe1UEZ5Aya8kW58Q+C9b/tHSneIBxgAkKcGoqUoYqGukkczk6MtNUfpX4L/AGmbiKH/AIR3&#10;x3arKpYQpdKPlIx1Yf4Vpah4G8M+NbRtT8LX0cDOCQmPkc+3pXxT8Kv2ndI1cQ6J4rf51dyWcfxE&#10;EcV694S8c6xokMOo+Cdd82NbUyyW+75c/T39a8x0auGfY1bp1l3/ADO713wxrXh64NrqEMijH3gO&#10;CPWss+I5dEu4Z42yUccE4PvXSeGP2kvDmo2o0bx1ZC3fyV3GdCULc9+1W/FnhD4feJ4Vv/DOrxxt&#10;IgbYj5ByO2abq3tfQzUPuPpj9nPx4vijwzA6yAPsHyg/nXsFtMSigenGa+Nf2adf1bwPrn9j3J86&#10;AsNkobOB9K+t/D+qwX1qksbjBQHH1r38HXjUprU+QzHC+yrvQ2hKQudpGep7U0y4O0DjrmoUnAY4&#10;xk09nU8A4JrsbueWk0yeNyFJNQ3Mvoc+xp0kgCkZ6iqss6MhJxkA9e1K9jVXvZEF1J/CR+OelYup&#10;xIDlT39a1ruRlQuBk9vyrKvnRlI3dTzQmrja0Of1NI/N80Eq4HDoSCKrQeKZLZ/L1HMqZx5qgblp&#10;+vidJhKpyBxWHdzNKM7tuOma2S0uTzyijr4Z4NShE9lKJV6HB5HtTobi4txtEhwONpFeepqF9p1y&#10;bm3uGjYdGB6/41taV8S1I+z67abuP9dGACfcim3JeZrGUJ+TOwTUYTxOvvlasRzwTY8uQMO471i6&#10;dqmhatxpmro5PWJ+D+R5qy0FxGNwjIA6bT/SiLi+pTjJI0n3cKMc4xTHQeZy/wCFZ6arNCAplHHB&#10;VhU6arCx/eIynOOORVaXJJp0KJkHBoWMAAjkdTxSRzWkgG2ZOncY/nUqq244AI6jHenzdBoRdjco&#10;v/1qTBV92OM8gCheFbauSDwc/nShWJ3Buo6VNtRWsNIDqMv9BTS4O3cM54zT5FDAI7kZ9KYmVYgL&#10;nFUrBuwITJKEmhSSMOemMgfzpMbiWCnrQ6gFgvPvnpQ0UkIzMpJXGM/xU3Dk/Nj61InC4B56CghA&#10;3TPGKFoLREbIwXKMcd6jYkkYPGen8qlYFcgdeOM00LnJHXHNLQLMZlt5wajcuo3ZHHBzxUgiJkIw&#10;cY59qUkAbVk6cHnBoduxSiViobg8A9SR/hTltw+RnoeMipUiySMYA49eMVbsrDzZQFTnP96o3ZvB&#10;aF7w/YMZlIU8HjFeieE9LyygjpxXPeG9MBKqcZHeu70BooZAkAznktitKcbs0SUTqdCtFiVd5KAD&#10;INdfok0XQtjI4Y1ymkoZGDHJJrqNMi8pQ8xCjHqK7oRsrkOV3obttKQMgYouNVWFRuasfUPEFpZx&#10;bVmXOO9cJ4y+M2haKGhGoo8o/hVia3TREpW2O61LxL5QO1+3UisO98SL80ssnAHdq8muvipe65Ji&#10;2EjLnnBwB+JqSPXb2+Iae5LBRwoPH/16l1EkRyylI9HHigXAJR8Ljgikl17eq7n4PHTrXBwanuIR&#10;pCPbPAq8NQmkIlJPA/vcVPtNTRRbVjr013C4YZQ9R0NPm1IXu37NKhxwVbg//XrizrLRsFDZGeQa&#10;sf2tBKm4MQc9M9KLk7aM6eW6kUYde3FMOoHbkPg57VgjxBPEgRpNw7BjnIp0PiCAjbNb7cnqtO/c&#10;d1fQ3F1a6AyLhhj1pkmprIxeRQxPWsyHWdOaT5LkFh/C6mnXF3ZzLvWMqx6FTxU8yuNRdty892jA&#10;gcegqIXBY4WqJuItgO47j1GKQ3SM23mnzCcGaKzHPK5qZruSRsAkD0rMjmIQj16E1MtywUZPNFxK&#10;MrF8SSKB5bEVMtwSOeaox3KMcE/pU0NxFtyWGKrm0Fy3ZpwOpj+8Rg9AatW8kIOcGsVL2FR1GD6V&#10;PFqCovyLkAcHNNsdjeAiXqxx9KYZxHwjdu9Yx1Kd2Py8euamhv8AZwT168UK6CTTexqJdGU7Scj2&#10;qVLhQ+D6VnxXZkYIq5JHBqVbhozzjIp3DVal9Lli2MZFTLclQRxjtzWel3lxyM+uKlWaXk7sj1NK&#10;+pSV0XlYHh269MUGZUI2k5qCxtLm+mxb25ckfSul0XwYQfPu1OSeFNPVgl3M/TNNutSm+Vfk7tXV&#10;WOnQ2cQjiQZHU1ZtNIEUWxOB7VdjtYk6qc+5rVQkNShErpC2PTPepYYJIwQTk561OoRedgOKcknz&#10;bgBjtxVcqD2t2RiJm6VILY45qQbpOgp4hTHI/Wi0mLmifL1FFFfQHyoUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFADkbsadUdOVs8GgB1PVs9aZQDjkUmrgSUUitn60tTqgHK2ODTqjpyv2N&#10;PcB1FFFCZSYqMVNTKwYcVBSqxU02rlE9AOORSI4YdaWoAerZ4NLUdOV88GgB4ODmnAgimUAkdKAJ&#10;Ker54NRq2eD1paAJKKYrkcGng55FS0UmFKrFaSipKJlkB606q9PSUjrQBMCR0pwYHrUasG6UtAEl&#10;FMDkdacCD0NACgkHIpwcd6bRQUpElFMBI6GlDjvQUPBI6Uocd6bRQBICD0oqPJHQ04Oe4oAdRSBg&#10;e9LQAocinBx3plFAEmQehoqPJHQ0odh3oAfSh2FMEnqKXcvrQBIsrDrThMO9RUUuVATCRTS7l9ag&#10;oyfWlygWMg9DRUG5h3pfNf1pcrAmoqEStS+ce9FmBLRUfn+1HnCizAkopnnD2o84e1FmA+imecPa&#10;k86izAkoqPz/AGpPOaizAloqHzX9aDIxo5WBMSB1NJvX1qEsx70mSepp8oExlUU0zVHRRyoBxlY0&#10;hYnvSUm9fWnZALRTTJ6CkLMe9MB5IHU00uO1NooAUuTxSUUUAFFIXAppcnpQA8kDqaaX9KbknqaK&#10;AAknrRQSByaaX9KAHEgdaaX9KaST1NFAm0FFFIWAoJbbFppcDpSFiaSgQE55NBOOTSM4UdaieQse&#10;KAHvLjgVGST1pKKACiigkDrTSuJuwU1n7CkLE0lWlYhu4UjMB9aRn7Cm0ABOTmiims+eBQAM/YU2&#10;iigApryBaHkCjioiSetNK4AzFjk0lFFU3YTdgoo6UxmzwOlTa5AM2eB0pKKKGwCms3YfjQzY4FNp&#10;pAFFFNZs8CqARmzwKSiigAooooAKKKKACue+JQzoUY/6eR/I10Nc58TWxocXOM3I/wDQWrzc41yy&#10;r6Ho5T/yMqXqcKMfezz35pconUk5HI9KQurZ2kUhZAvPX+tfl19D9J0BmIGQOgpJJCwxnoc4NNDt&#10;g5PHsKhkmjjDF5CBihWBK5FqWpw2No9xOQqoMnJr5i/ai/aiXR0l8PeH7rMp+U7T0rpf2r/j3b+D&#10;NCk0rT7gGeQEYDeua+ItW1m/12/m1TUJy7yklizZrWELq72NVFOyW5Nqur3uq3j6hezl5XYli3X6&#10;80b4ZbZOcnnBAxWVLO/mFQwwOM1PA3lqMHHtWknzHRGKiX7YTx4kQjPfHANRSxur71c5z0zUT3LD&#10;hWOOoGf0qSGTcuS+azjZIbTb3IpZXmJ3Pk59OmarOr49cdDmrMvlsP3XP1piW5B4OfbmqXNYXoV1&#10;aby8HOc9Kfskkwrc/pVmKznmJZV79cHgVKtk4x82Dnv/APWpxd9x2k9yuIm2AFehzx3prEFju4HH&#10;G4cU7U72PTOJ5PvDjH/16pvKs85MRJ47ihLQhy5dC8kMEsf7tu3ORULW8iOVzwQO1WrKBpIwWOOP&#10;pU8kEe0Anp39KFzX3J9212Y81g5AGcY7Cobm02RgMM44POK1po1iPLA8d6zrmNpSWY/Xmrd72ZF+&#10;pi3lrBPIYcABjk55rE8XfDm21fTS1t8rN0IH3fwrqJYUVs7iMd8d6iaVoAHB4K8elZVINe9Elyi9&#10;GfN3jf4WeIfDl219AG2LyCqnjnrmneA/jp4y8CzCC8lkkgwFJPUDPSvoy+sdH1uzNpdhcscEsM4H&#10;WvPvHnwC0u/tmudPCguCw2f4VSxUJ+5XRhLDSg+emzrfBn7RPgnx1YGHWyiTPEikF/mB9a6ZpZoD&#10;Nf8AgzxG6hVXCxScZ+lfKer/AAo8QaHeN9k3DA+UrkEcmnaX8RfHngsiCW8leMAbVJI/WiWBpzd6&#10;MvkT7eorKoj7K8J/H7xr4H1JZNdtHnWJQVljXDduo7/nX13+y5+1ZpHxFt0067uhHOAqlZOCDX5X&#10;6L+1K9zCbXXYs+YArGXn9a9I+GH7TGgeHPEUOuaVdiFlC7gjDDc1NOlWw87uJyYunTxcLJ6n7K2G&#10;qx3MIkEituGVIPWrMN6pJQOM564r5r/Zp/az8IfErS4LRNZiMwQAgv3xXucWqjYJoXDKe5PSvUjJ&#10;SVz5atSnTnZnSyTKyBgxqtPMcgggepqlBqx6OwwelE0/mrvUjk9c+9MzW1xl3cSAbUAPfJFZVxck&#10;Egtjnk1dupkZCDye5IrAvpzuZC2c+nXtVwQXsrjL24WVMMuRnHWsi50stumWUdemalu74RtlpCQe&#10;1VLm9V12LIcHqc9a0tdicotamRqvKFdo5PQVj3ErIdhA65Bx0rV1CCcMWhOfTBrGvDMWJKk+2elb&#10;RjZGEnqQz3jQnzUOHHRtx4rU0n4veJPD7orzC5iU4KT9cY7GsK5LljuTAIzk1j6nM4OOPwNHIpbm&#10;sKk6esWeuaX8c/Betv5Gu27WMjnrNHuTP1HSuitLjw9rMYfSNbik/u+TOCP518zX98SrYGAOvNZE&#10;3iG90t/tOnXksL9d8TkfypKlJbM6VWjJ3lH9D6za01C1PBEijjBFNWe9jbJhZe52nvXzDpP7TPxI&#10;8MlUXVxdQqfmiu0ySPTIxiuz0H9ubw2pEfizw1NADx5lqRIPxHB/SlarHdFL2UtnY9wg1S5X/W4O&#10;PUVMutopHnxAZ6HnNcJ4a/aL+CXjNVjsPGEMUxIHkzExtk9vmxn6V1lndaDqi+fp2uQSq33fnBFJ&#10;T7op0W9VqasepQTZ3L2xg9KljuYiQ3nKB6dPwrJlsZ4k3LMjf7r1DuEROyNwSemP1NVzJrQiUZJ6&#10;o3vMUkEOpyfypr7dx479c1gmb+AS4JY4ANK1w0RASYg45IY5oa6isboR2XbgYHIpjAn8qxPt17ks&#10;ty+McZag318RvF0cD+81O1tQ3NlpWVcMMZ9RTGceV87AADuaxJb28U4a6k+mcVBLPKxOxycepJot&#10;fYL6m8b+1RiXmTA6YNMbWdP3lGdievTisaOHI3seegC+tWLfTTcAPLOsW05Ytn9AOTU3Vy43Nqwv&#10;7G5cW8BIz1BHX8a3tLS2iffIwdjwFXnpXM6Np6tcbYGwpIBk7/pXUeHNJiinDhdxU/L6CmqaZvGU&#10;mtTp9GjuJ3VWiIHZMV3Xh6w2rhF4X+9xXN6RdaXptubvVb+OFfVzj8f85qprX7SHgTwzA9ppkn22&#10;YDgR/MAR79K3hypaj5dbtnq9m9rZATzTgKoGSRj+dcr8Qvj74S8FRMJtUj3jogYbj9BXz78QP2hP&#10;H3i/MGmXx06A53GP5nx2Gc8flXni6Fc3l4dQvNUe8lb7zXDHcfxNae3itiXGTZ654w/aX8R+LpTb&#10;aIjW1sT+8kLfO4z+lYdnqf2uQXN/I0rFs5PTP51xj39pFci3Fs1ucfcJyPrWrp2pG2kWSUCRU5C5&#10;qXUk9WRyrmseg6NqEMjgTuAoxkZ5+lbUuuxeZthACrgYxj8a8z0nXt7P5uU5+VlzxWwmsxTpiOXn&#10;r6ZrNyk2axj7mh3H9qhyHRxxxgVZt/EFxGwLPuAP3a4qz1C4Vd0cgAHXLda0YL2YwC4k6Z5YNmnz&#10;D5XfQ6ptbDSbkGM9QRVk6in3lYEYrjzrMTkFpRtI4yadFr6RN8k/HrVc10Q9HqjsE1rzCVZvxNLJ&#10;qbxqCDkZ6CuTi16MlnZt3PAGeKmbxIrFVAB9RzxV85na6OlOoiT5lYBvpU8eoAKpE3zcDNcwusfv&#10;MBlGCamj1ckZEg2jijnGkdQNVm2hRdZx6inx63L1WTgf7Nc0NVUqGEmfXFPXVkKlEJ65p86Y+V9T&#10;pxrk8pCNNkDoMVPDrCj5mk6HA965eLUc4JP1q5FdoBuBPtRzoqztudPFrEQUhGGTS/b2dlKyA5OS&#10;M4xXNpqG4ld2PWrEN2si/Lkk+tPm6k8up1McjuMxlSPrT0llUAMhH4Vh2f8AaMoAhjY/7ta9hpmt&#10;TY8xTgj+I1S5hy5UWlu88nipYrvc+1Tg9+KtWnhO6mOZplXHpW3pfgjT48SXBZ2z3rWKdiL3ehlW&#10;j4xnJOKv21tqF1zBZu3TnFdLp3hywtzuS3AwOMiti2toIQAyqMCqUL7sOazOX07wXq92weUqin16&#10;4roNL+H1tEQ9w28dcZrUjuraFc4yQO1Sx6ij4RB+lWoofulrTdIsrJQIIVUD0FaKjb3qpbs3BznI&#10;qzHk8t1q1qRK97Dw5FPIz3qMDHJ708K2eTVpMkVF2tlc5qRISw5XvmnRRAgEipqduoAq9gKd5fvS&#10;omPrUgj45P60AfKlFFFe4fNhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAD1bPF&#10;LUdPVsigBQccinqwNMoBI6UmrgSUUisGpanVAOVscGnVHTlbHBp2uA6iiihMpMVWKmpUkDVDQCR0&#10;ptXKLFFMSQHg0+oAcr44NOBzyKjpQxFAD6cr9jTQQelFAElKCQeKjDEU8EEUAPDA0tR05X7Gk1ca&#10;dh1FGQehoqWrFJ3FDFehqRJQeDUVFIZYBB5FFQrIVqRZA3WgCQPjrTgQehqOigCSimhyOtOBB6Gg&#10;ABI6GnB/UU2igpSJAQehoqOlDkdaB3TH0oYjvTQ4NLQMcH9RShgehplFAElFMDEd6XzD3FADqKQO&#10;DS5B6GgAyR0NKGYd6SigB3mHuKPMHcU2igB+9fWjcp70yigCTIPQ0VHRkjoaAJKKZk+poyfU0APo&#10;pmT6mjJ9TQA+imZPqaMn1NAD6KZk+ppMk9TQBISB1NJuX1plFAD960nme1NooAcXPYUm5j3pKKAC&#10;iijIHegAoppcdqC57UAOpCyjvTMn1ooAcZPQU0knqaKMgdTQAUUhcDpTS5NADiwHU0hc9hTaKBcy&#10;AknqaKKQsB3oJbbFpCwHU00uT04pKBClyenFJRkDqaY8oHAoAeSB1qNpv7tMZyx60lACkk9TSUUU&#10;AFFBIHU0wuTVKJLl2HFwOlMJJ60UhYCqJFJA5NMZielBJPU0lABQSByaRmAphJPWgBWYmkooJA60&#10;AFMeUDgUkknYVHVJABJJyaKKKbdhN2CjpQTjk0xmJqdyAZs8DpSUUUNgFIzY4FDNjgdaZTSAKKKa&#10;zY4FUAO3YU2iigAooooAKKKKACiiigArm/id/wAgKIAZP2kY/wC+WrpK5v4oHboUTc8XQ7f7LV5u&#10;cf8AIrq+h6OU/wDIypepwah92D0HYUknTp35GaUHd824Y7mopXYkqDx3r8sb1P0pISWZdm4jjtXG&#10;fF7x/aeCfDM2pTTqmI22gnnpXWXtwscJfpg9K+Q/26/i3IY08MafPguzK21xwO9OEeZ2NLWVzwP4&#10;t/EbUfiL4quL2admgWRvLU9PTNcq8gQlVPLc/hSRZ275BnIGe9JLsY+ZzkcYFdb0NqSt7w2Ilpix&#10;j5P8RqzGQAATwelQ2zhpdmw4PTIq4YQIsqgJA4xU2bmXF23IXYFgQ3GegpYyzoFx+KipFgGzGDkg&#10;4GOtS20bAbIwD25FJtKw1eRDBbTzSbQgJ7YrUtdNt7VBPO5LAfNk8CkZ4dNtSz4ZtvGaoC7uL5tr&#10;SYUcgDvTs27rRClJQXmXZ7xip8iNQB36Ckt/OkG6QhfQkdv/ANVReeI9quowe1JNcOxVo9wA5HHS&#10;r6WRjKV9bjNSs/OQtI4YbsA47VBDaRGQsAc4549vWroleeHMucdwBToQQ4McHHpjmm2Cs3caltJs&#10;2qNtRzWdzCGbzCwY/d7Y/OrE0OrOzBIynGMEZOKpyrdQptmyeAM0KDZMqkVoihdXckJJZQfYmo0u&#10;TKMIc+vFPli8xd8iVEloifOmQSe31q+W2xg53Ystu3lliuPm5qqbYMhVunXPXpVtbkqPLnUnJqVE&#10;gmyqYx3ApaSiFjFOm5bcvy5U4GKgvp7m1j8oszYAGSeMV0b2acAEcYGQOMUy5022uU+WPJGB07e9&#10;c86am9jS7hC5wWto+oQmMWqk5BLbPWvP/GngOfU4Giihw2MDCCvebnSLSJSsagsMjp1rndR0WRpn&#10;MEfy98rVQXsn7plKbq7nzVq3wz1eBSfs7Fj17Y/CsZ/B3iOwmElvHKMOOQT/AJ//AFV9OahoZMWX&#10;t8gr3WsC70XT1JEloOnPHH61vHMJwdnqZSwsZ6s8u+GHxX+Kvwl1uDVfD+qTKq4MkRI5Ga/SX9j7&#10;/gofoPxF0i38PeMblYrxFRHMrYO7pznr9a+DtU0HTtu57dAMcdBzWXA0fhm/TVtGuXgmjPBhf/Dr&#10;Wn1lVd0ceIwEZK6P220vxJY6rbrc6fdJIjAEbHyK0LfWvm2E4x1BNfnz+xv+27Mrx+FvF2oksBwZ&#10;JvvYB9TX2V4d+Iui69aR39neo6yAHhuR7GqjXje0jxq2AqU9UtDu769V1LKwGfQ81iajdujFkO4/&#10;rVBvESygiNx/sknNZ93qk6yZL5FdFOcWzz6kWkO1WeY5C/iBWS93Khwo6Hgk1ZudUQxN5i/maxbr&#10;WQX2iLgHqK6oWaOWcWmmaD6g0iYXI/rVae4RTyo/CsyTWChJbDA/3ar3HiWAIdqfN35xWitawQfv&#10;e8LrN1HDISGA6ds1h38qSx+ZkYHIHT+tN1XVhKTKZOM9M1i6lrSvkDjHQVUVfYpt38ipqt2kTEIC&#10;Afeue1G8G0ljgdasapqbMCQevByenNc5q2qDHUnjjNWtSlorsivrpWmJJU4zwa5fXtRAlYjI9QPW&#10;rGray0LHBHJ4z0rk9a1VlldWfknmrS5jaO2ol/qMnmHLDb2Gc/zqXQvif418Jy+b4d8VX9mQMBYb&#10;ltv/AHz0rmr/AFMKxwpJBzy1Zx1KWWXyVQgk8c8V0wjBx1K95fCe0ab+238c/DUYJ8UJdKvIF5bB&#10;v5YNdHo//BVDxPpSC38UeC7e8IPMllcmLPvtYN/Ovm3xdA1ho/nvOQWzgZx2rzuDUXkui0hz83Un&#10;muTERotrlielh6ErXqPQ/Qnwx/wVF+EmpskniLwZq1swONwjEo/NW/pXcWf/AAUO/ZY8RwLaw+JB&#10;plx/FJdwzR/nuXH61+bmn3MXl/IBkgcjFRalF5iNIVJJPXOc1iqSb7Gs8PFI/UjSv2oPgTqqj+z/&#10;AIweH5T/AHX1WJD+RbNbdl8W/h7fjNn440aYMf8AlnqcTf8As1fkNNazSFXgDFvQZ7YrQtZrq2jJ&#10;mlZcY5DnOap03FaswVCJ+wFn4j02/Kta6hFMGHDQOHB/KrE/iHw3Z/Lda1DG2fmWUCMj86/J3w78&#10;QNZ0EB4L53RcEMkxBHWvXfh78YrvWo0WPVWSQAfI7ZyahUpvW4/Z04rbU/QrR/EOka5fx6ToFy2o&#10;3c7hYLSwUzSyMegCpkmtzxfpHin4cJFc+NfAOt6eJhmI3WnOi/QseB9Ca+FfDPxi8Z+HLmLVNMun&#10;hlicNHNDKUdSOQQQeK9otP8Agpv8eH8P/wDCK+LdaTW7HywrRapAsrMvTl8bj+JNZ1KeIi1yq6Lo&#10;rDuP7y6Z7G3xjlhbZZ6FIXT7hluFAz2OFzSN8Y/HE0nmQ3UFspb/AJZxbifqW/wr5q1L9qPw/fah&#10;5jyW2mmUk+Vu2r9OelWtP/aX0h5RC11bygj78c4Iqkqm9iZWue7ah4m1rWZzLq2sz3Ck8I8nA+i9&#10;P0qEToBuRRkHmvL7L456HcKCVHT+E5rRh+Lug7QxlYgn+9nvRyyepDcVI9CS43IcLjJzzVmC6GIi&#10;x5Dc8V5/b/FbRGBAnODzknFWovihpkLKFgd/feKOWQ3JJnX+LJke+gZlyQuMgVJHdqiADjBAJrhP&#10;+FkQy6ktzdszqp/drn+dalz8RdDu9ssDbG/iFXZpIznNSk2dfbXssQ2qwwRzmmy6lcJt8mXH0Ncp&#10;D44tJshLhRxz8+Kmi8WWrna0yHJ4+binZoz5rnVQ6reMMPcv0676sJrt3EP+PpuD2auWj1+3APly&#10;Kxx2YUSa/FkjzgPXLc07oV2jr9P1G5uJwhnbb1zk/nWwdVjt0wh+Y8etcBb+OLS0j2oQCByalbx2&#10;s5JVc46EUnzN6HQnGMdWd9BqrA7g5zn1q9DqRZc7uPU15pH4uldt8UmAPfpVqHxXfggxFmyeABQk&#10;9mLnjY9NTVBgq4U49ufrT49agVSGHAOeveuDs9Z1q7wTGwJHcVqWy3TfPcXJAGOOlOz2E503sdUN&#10;XjZwquy596tWt+PL3F3OT2rm7ae3hwd+4qf4jWhbatBEdxi7dc1XKyOeJ0dtLcPzHKTxWnZ280u3&#10;fOQM9K5uy1eLIZTgAev0rVsNdywZW4J5OapRTJ9o0dTYadbZxI2Rit3S7HT4SHWIZ9cVyllq4YB/&#10;M6jsa3tN1RG2jPUjNbRskJtyOpsvJABRAOa17BjIehrnrC6V2AQcfWtzTpRgfNjI6VpdWFZm5a7C&#10;QwIxmtW2ZduSeAaxLWQg7lHHtWtaksmSpq1sNGjHdsV+UcHqasRuz4JH1qpaxs4wBgVo2lo55V/q&#10;MVSQbsEUsxx3qzbW8menWporJEAZm5+lWIgynCAYxVIVrF2zQBME9qsgBOg5qnZJKcsQcVoRxs4H&#10;y/pWiWgNtjVXdgNU8UPrQsO3nb+lTAAdKZIKuOFFPVcDnrTUGTn0p+OcUwHISAXIPpT931/Om7GY&#10;YDZHcU/y/ehWC58o0UUV7Z82FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFAOO&#10;RRRQA9WzS1GDjkU9WzQAoOORT1YGmUA45FJq4ElFIrZ60tTqgFVscGn1HSqxFPcB9FAIIyKKSdhp&#10;2CpI5OxqOiq0ZZYBB5FFQpIV61KrBulS1YBQSOlPVgetMopASUUwORwaeCD0oAcr9jTqjpQxFAEg&#10;JHQ04MDUYYGloAkopgcinBgehqXEpSFoooqShyyFe9SLIpqGigCxRUKyMtPWUHrQBIHI6804Mp70&#10;wEHoaKAJKKYGI6GlD+ooAdRkjoaAQehooGmxwc96UODTKKB8xJkHoaKjpd7etA7ofRTfM9RShlPe&#10;gY7cfWgOe9JkHoaKAHeZ7Uu9aZRQA/cPWlyPWo6KAJKKjyR0NLub1oAfRTN7etG9vWgB9FM3t60b&#10;29aAH0Uze3rRvb1oAfRTN7etGT6mgB9GR61HRQA/co70FxTKKAHeZ7UhdjSUUAGT60UZHrSFwKAF&#10;opvmHsKTc3rQA/IHU0hcdqZRQLmQpcnpxSZJ6miigXMwopCwHekMnoKCR1IXA96aST1NJQApcmkp&#10;CQOpprS46UAPJA60xpQOlMaRmNNoAczsabRRQAUUUhYCmkxNoWml8cCkLE0lUkkQ3cCSetFIWApp&#10;JPU0wFZ88Cm0UEgdaACms/YUjMTSUAFFFNeQL3oAVmCjJqN5CTxTWctSVSQBRRRQ2S2FBIAyaRmA&#10;phJJyaSVyRWYtSUUUNgFNZ8cChn7Cm00gCiims+OBVADNjgU2iigAooooAKKKKACiiigAooooAK5&#10;n4qMU0CIgZ/0peB9DXTVzPxT/wCQDEfS6H/oLV5ucf8AIsq+h6OU/wDIypepwMkioMkjOP8AIqFp&#10;MscHGT0xnNPn2nPTOc4quzurE4HHPBr8sbP06C7mN461o6NotxfSMq7IyQM98Gvzo+PXjGTxj49u&#10;rnzFYJIygbsivuH9p3xK2j+Arp432tsJPr0Nfnhf3RvNbmnfB3SsTn61vho6XKk7KwjcRruHUdjU&#10;O0SPtBwMevarLSqG2sBt28VHsXBcrwM9Opq72lqbxiNjVkcEKBgcZNWYLgr945A54NRRLvVWAIyA&#10;Pm9O1OnjMYwAAT2zQ29hu6Vyy1ws3zgYPoO1WLACJDK5GT3NZ8bMFJHPTkVM92oi2Fvqe1JxezM1&#10;UimLNK11MQ+QD/D1qaJIol5yDjjFUvtS4bbgHtzSfazyWOfQ1pdLRmfM5vYsTo7uHDHbngVLDKmw&#10;KWJxxjv71mNfNu2Bc596cLiVW3jOBngmk5JdBKXU1VkYrmJDgHuKs21+IWDBATXPtqtwuXQHrwKX&#10;+0p2cbTj8KE0S5JLQ6tNdiJLSRk84BHSszU9SSeQrHFhfcVlf2skZUSDGe4NLHqENwo2NncMirja&#10;S0M04qV2SylDgnBHpiq8q5lARj16A1I5XaCTgdaZAw3EjBNaJPdkTaHXMSBDujOfpVE/J80RCk5w&#10;M1trAhh3FQcjnmqclqrMVEQA6gf1p8qehnzSWxFbvLJFlsDI6dhVpcRJsHzbu1MMRjfy9pwFqe3R&#10;WkXc34/0qdEE5znuIbYkjj5iOpprWNoikzBST6AdauSskC7mHXiqQDSvktxnJCnpWU/eCFk9ShrO&#10;nxTQMLZBgL1/D9K5G80xFkKSJj1Oa7yVI1G1fmx2PesPW7CNwZBHhic8dDXnzupnoQakjiNY0K2M&#10;JcoOAQM8Zrg9Z02JZnURsPUAkY+ntXrM9jvVo3Qhs8lxwP8APNZI8JwXF29zc2/7vB5PTr/npWtG&#10;pKLJqwW6OR8HeB7xroaq11JEUAZSkmDkdOn9K93+E37THjD4e38Nt4geS4s1G0zFjlfrnr9a4KLT&#10;pI8x26hEx1A6VbWxF/D/AGfIAVc5zjkVrKfMzBUovY+4Phr8cvAPxG02K50rxJDHMwyU88dc9Ouc&#10;11sk2rAeZCPNjPIZGJz9DX5p3OieLPBGoHUfDGpXEHzbtqSEDtXrHws/bj8f+B1Sz8VwPNEi43om&#10;e3oacZVIawdziq4HD1fiVvQ+yJ9blV/LuYGUY6tVGfUrZslJFGT1J71w/wAPv2zPhX49t1h1mWOG&#10;bODkgGu+sbj4d+KU8zRtetzkZ2lwD0zWsMwlT+JWPOqZKmvcZm3dxCAwWQHA4wePyrBvbox/MHGc&#10;nOD0rq5/AEkr/wCh3Kv9JM8Vkar8Nta8tmRcgd93rXVTzKm1qzjlk2IT2OS1PVGdcdh3BrG1PVym&#10;cevrn+laPiHwlrdmHCx5w2Op6VwuvNrVkX3QMcE/dBrqhjqclozneXV46tF7VdVwSFbqc9Md65fV&#10;9XgUHe/bI+bjp/8AWrD8ReIvEKkqlmenTbzj8q5fVZvF99xDbsATjGOn6e9bRxKYfVJ9Uaut+JYI&#10;hsMmeTyW6Vx+teL7UMcTZI6jfyaiufCPijUpw11uGCcFiaG+HVtayrPqNw2M/NngDv61rCvE1+qS&#10;sY8us3epS4t4WA4ycZ/WtfTY006I3uoSKpGSA5Hr2qhq2u+HPDEPlrLGWGdoHJ6VwXiP4i3+tTG3&#10;tPlQgh/zrdVXy6msKEYrzNv4g+On1edrK2kBQMQNmAPpWBayxBtzAk56kcYrJWXGCZN7E5Yn/GtX&#10;S7ZnyhXqcD3/APr1m7zdzqhLlTRu6ZJGVwH6jIw1TtdxldrA8H72KqWtpDCUMZbgjdtPvVtbMSAF&#10;FAyM8Dn+daJJK6M3VT0RLBcW6RqCAG2kgEfzrK1F5zIfL3YzyM8Vcl0+QupjPygYxjBp72iOrRhR&#10;lcZ6/wCfSkt2wcny2Mux1Ca1YhmyMjHTH09q29K1m6sWW90yba6nLxhgN35dDWWtiGDSSR9yTjtV&#10;K3u57O+d2cBTwVNXcl3Suz37wF8Q7bxHYC0ml2SoOVY4I+tV/G/xS07wnAyNOBIM5XI4ryrTdSms&#10;Zxq+nzMFYfvFTjjNZnxOtdQ1NU11X3rs+cZ7etOM+V2Y5QU1zx6Gb47+K2seKL5pYrhljLcZPP5V&#10;z1r4t8R6ZIZrTWbhcDOfNI/z0/WoZYlODEuGxxjtVcyusW9ixySBuPSrszKUVbmsdtpP7QXxG0mN&#10;Et/EMrBc7t7E9/Wui039sD4j2AAufIlOSPr6/lXkbeY4DAAHuM9fyqKQyFsNG4XrjGMdR/hUpRH8&#10;W/U+gNP/AG6dcswv27RS2ABlZa3tN/4KA6bChXUtJuVPYB85r5fkdFQ5PJ6jNQiOM5dV5YY69qSg&#10;vkCpqUrdT7O0j9vvwDO0f2triEkAEscgfU8VuJ+298KhNhPEBIOOQg/xxXwu9s20PEODyB/k1ENy&#10;t5Tr05OT1oVOO6CVFW2uz9BbD9tH4S3EYceIYkyOdxA/nW7p/wC1b8Kbq/WWXxjamEgZ/wBIUYPf&#10;jPHWvzdWddq7GOAP171MruWGJS3POHx7mh0fMyUYPQ/T3Sfjv8PNecx6P4jWV88LFOCR+Ga3LPxm&#10;bzizuJMMcZd8ZNfnh+zd4tl0Lx5BG8h8qdwrbzkZBr758N6VDqukw3Ua8SxghozWMvcephNuMtjs&#10;9Kk1m/2+XPDtxnLyDNdHpWgSuPMutVjT+9tkrzF9B1OzkzDcy7ccAscVctb2+QbZ2dSp/vmpc9NC&#10;FPU9i02x0KxQtLeiQ4HDSAitWLWtGhI8ryRj0IzXjUOpXDL8t63I6Fq0ba7nVVxMeOSc0KTYHrX/&#10;AAl9pbkHzB8zYXB6VIvi2BhgSg468jFeXx6jIQCHJ471etNUcjaSRk4zmnzAnY9CTxTGzBQ27J5y&#10;c1MnilxznLH1PSuAXUJUYO0vPbmtCy1CSTkzYBHOTRzFWZ3lp4qlJ2gjBPr0rf0bWZ52xE/HtXme&#10;nakQRuIIz1zXU+GL6RnxHMFJPHPaquUknuem6PfySMBuNddo029lz6jvXnvh65c4Bbp29a7vQJo2&#10;jBPJJrWLC1js9G+bGD6ZrotLQMw71zmhyAqML3rptHOwhuD9K3Wwr6m5p8HmHAX8MVt2VmTgsSPw&#10;rL01htGxa17YSkgVUQ1sXreGNejdqv2pJ2hV9KqWcO/5SvT0rVtoMAHywOOprYcV1HQQMWBPPtVq&#10;G3BJ+U0sEQQYx19KswxbcEd6CW2Ohtzng1ZQBRgcU1crhQvfmpFHIzVoTHLnHNLRS7SpBPrVasQq&#10;AjPFSJx8xGc9Kbj9aliz0YDjpSAfDHj5iPwxUmB6CkU7hnFLQRrc+S6KKK9w+eCiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoBxyKKKAHq2eD1pajp6tng0ALT1fPBplFJq4&#10;ElFNV+xp1S1YABI6U8MDTKAccijcCSikV88Glo1QJ2ClVivSkoqrplp3JkkDdadVcHHIp6S44NJo&#10;ZLSgkdKaCD0pakB6sDS1HSq5HWgB9OD+tNBB6UUASAg9DRUYJHSnB/WgCQOe9OBB6Go6KAJKKaHP&#10;enAg9KnlKUgoooqbWKFDsD1p6zDvUdFAE4dT3pargkdDTllIoAmpQ7DvUayg9acGB6GgB4cdxShg&#10;e9MooAkopgYjoaUOe9ADqKTeKUEHoaAuwpdzDvSUUD5mLvalEnqKbRQPmH7x6GjevrTKKB8yH7h6&#10;0uR6io6KAuiTIPQ0VHRQF0SUVHRQF0SUVHRQF0SZHrRkeoqOigLofuUd6C60yigOZD949DSeYewp&#10;tFAuYXe3rQST1NJRQHMwoopCwHU0CuxaKbvHpSFz2oEPpCyjvTCSepooAcX9BSFie9JSFgKAFopj&#10;TDtTGkYnrQBKXUdTTDN6VGST1ooAUsT1NJRRQAUUUhYCnZibQtIWA700uT0pKpJIltsVnJ4FJQSB&#10;yaaX9KYhSQOpppcnpSUUAFFIWA600sTQApcdBTSc8miigAoyB1NIzBaieQt0NNK4D3lA4FREk9aK&#10;KpJIAooopNkNhSMwHSkZ+wptK1txAST1oooJxyaG7gFNZ88CkZs8CkppAFFFNZ+wqgBn7Cm0UUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAVy/wAWCR4dix/z9L1/3TXUVy/xXCnw/Du6fa1/9BavNzj/AJFd&#10;X0PSyj/kZ0vU87lkwRtA6fTtVWe4zkHPHpU04Aj2pj5QPxqnMyGPeynhetflUtEfqUYng/7a+rNa&#10;eC5VyBuGMA+xr4eh+e4LCQcnI4r7C/bru2OgGLLAYHI/L+tfHlrse6ZCeh6+1dmHVqVzOWsyw8bv&#10;lkblakSLB3Y69c0z5EcqAQBzk1n6r4jj0/8Adlxu9qOV302OlzjBGhLfW1in758cjk1kah4zsEka&#10;JZQvHODXP3PiVru/aOSQsjHnHaqepeEjPdLfQznynGQM5yM5x9apJtaHLKcpPyN648bwozLZliT2&#10;AqvpWrareXDPc5C9W3DoKhsNGtkC+Vb7iMdTWvBpgQq4LD2A6UK7eolBR3Kur3+p2qrLb5YHrin6&#10;Z4ojvEW3mbY3fNX3SLy9jx8L0Vu9YHiTw5LNE13pbFXHO1TwMen5Vo6aexLbidPZ3CyqTEBn/aHN&#10;TPPvGFwD71xfhjxBqcT/AGe9tsMGA3MevWuntdShul3Kv3Th175qI3Tsx9CyzKHLhgVIxj3pnkqs&#10;m8sAQeQTT8oSD0470rQhGOOcfrmq5YyXkzJ3TKOoW08vCk/geKpxy3Omy4KnaoxxWuQWx6471Dc2&#10;iSLkknPUEe/0pxjZWI03I7TXxP8AupEAAHBY1qWl1A5bb1Bwe9YMmloIw0J6jPHWnWV81q+05xuw&#10;Rjr9aE+XcmV2rnTpOJAVVjj09qZI7xkkHpwPyqtpuoRzN8ijn71WDJHJIMHPGPxrTTcSQKJp2BhU&#10;n1q2sOxMyEqe+RSBgnMQHU9qRpnbl3GPSoctQUJPV7CStGRtkbd/kUyKXdlIxjjFPNtJdE+Spb6n&#10;pV2x0e2giBunBOaiUXbUfOoPQzrm1nZdyISc/wAK5qjPYXrw4+zlwDwUFdHdT28OEiT5R97NQjUb&#10;dFJSDnFcdRJG8Jt6HGXQMMpje0dssMBlx171Fru20RbSAZY4LY7egNdOzR3RMrwD5Tx9KoW/hz+0&#10;75ruRflDZ2nvV0aa5eYjFVeWyMAwSpb+WUye4qsrzwPk5BHtXU3+kCEALDz3zWXeaXI6FvJX2INE&#10;oPcVOsorUrQ3cV2i/agGx97NVdU0TTLsYjiDNnoOv+etTyWjRSMAuAeuM1FNvVQF4bvUqEovQ09t&#10;CRh3/gSZma7svMRsnayEgj8ah07xL8UvBcvn6T4guwq8YaZmGK662u2ROQMd809YrG+GLmEKQeg/&#10;z/nFONRpajcYvYp+Gf2xPjT4VuFa6nMyg/xMwJFeq+F/+Ciesi3WHXNOfkAfMuc14/rPhvSZrgKq&#10;jaOnHWqMvhbT4P3CAYxk+2abVOp0J5XHqfRD/tz+Bb8br1Y1Y43h8r/niqGp/tYfC6+IG6Bd0h3E&#10;yDNfOWq+C7KdyQMDluKx7vwRbxAKuDjnk/pWsKcLWMnc+hPE/wC0b8K2IkhaInIzkjGO/NcZ4g/a&#10;V8FoHFpDG/JHJwR+FePXPhSzAxKQCeynPc1VuPDumW480sDtwTk9a7IRhHc55KTV2df4i/aR8y4x&#10;psH8RwFFcP4p+L/ifxBIRCWSInGWYjn6VWvbSxBzGo5IwQKqzWw2/Kvy9Mn1rspW0bRyTlCLtuZ0&#10;k+pXweS7unbDDr0xzUtvKFOxMZPUgDinSW06fMqt175pkduV+eb724cAV1wSZzyk2XLOJZGBCH/a&#10;Oa6CwtyEDIc8jn/9VYlgke/Yfl+bBG7HOQa17VZgMRvxnOPStFHqZwqWd2a8KAp8zhSeDtbvVqCT&#10;agkR8j+grNS3lZQYmViQN2e5q3bRtjLtnjBX0q09NRS01LMs0cisykgjIJ6VVuGZgskRG7OME/hV&#10;0C28vKkFcdM9Ko3ihuVGeSRwP60kknoNXkr7kE8lyCQVXaQc81lXMUsitITliM9PwrT8qR0B4Axz&#10;kVBLCVckRDgjBz1FWmtupTit0SeG9Qkjc2cwwGACEjiti0k89LjRJ+SVJRW9KwrZRazpNtAz1zzj&#10;/wCtWsZhb39veZ4ZtrfL2P8AOs5K7Oik+WV0ee6qk2natPpki42MQvHY/wD6xVR7aSWEyQvuHcHt&#10;/nNdJ8TrKBdcW5iAAkT5gOOa52O5js8H+F/WtYu60OWrFwqMido4osspBJOFHrVO5umbG1SMYznP&#10;p/8Aq/OugOkRatEJLZtrDOR69qxb2wmtCYnJyOvGM9qE4v1Gue6TWhSl80ksVz05zTbWSQy+W2OA&#10;P4elPKlQU6Ngj3/zxRDbRxuzFeR0G3qfrVWXK2i1709WXokS3TLvgA52qT19KGME6lQQGYZIHXvV&#10;VrnJEMpAwvG30pULviSJsDOBnuaXLZEOVpcosmy3G8pkHlTjip4YrebCuOgGDnjNNW3ecZYFtoyf&#10;em74yhUAFgRtP8XXr+lUiUnzXbNjw9Hc6Rq1tqVjcMBFKrAe2emfzr9HP2b/ABBH4m8CWcyuWYQA&#10;Mc+1fmxod60TCEjcH6e2fxr7k/YW8VS3mgDSpTgIO/biuetG0TmxMVZNH0Y2mGVcEcY4x3qld6Oq&#10;H5ojz3robZFMeQnFNaxErnch9jj/ABrjTONNnIXGjzHhcjB4Ip8drd2a8yHg9+9ddFZW9vhpYwwH&#10;X3qtq1lprtusspn7w7f/AFqpSuzRXMKPUbmPgIGHbAq1bau4xviIU8fjSSWfln5efSmfLEG3nOAe&#10;DVp9ECkr6mkmtwjCz9sgHPerCanFKg2OwB7jisMyKVw0ePXAqSC5AUjkcccVWtrj0udRaaqpAiL5&#10;7jNdJoOr4AAPeuBsZsMM8kjrmun0B5dyhR0PPtVLcptX0PVvCWrO4GfvYGOa9H8NXcjIGJGSRyO1&#10;eT+EXVmUkHqBXqfhFVZVypPTNbRemo+bQ9C8O75ABuJwa7DRYuADycVyfhiGQpkrxxzXaaIgTacd&#10;q2jaw+Zpm9psTbMse9bVlHx1FZtnhl2Mta1oqqBvUn8K1iN3TNCyiBxg5+laVvCWwvpVCxjYqCnA&#10;zWrbZ28r+OK1WxLvYsQoqrk1KBgZHrTEHqKcB6CmrImxLES3JFSoB1qNAATipFGeGFaKwh0fU/U0&#10;9QzdfwpgAHAqSPC45ouA4qRgmpCNoDA0wnkYHelL7TjHU9KS3Bkiybfl60u//bFRlsjGBSVVhWPl&#10;OiiivaPnAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigByv2&#10;Jp1R0quRwaAH0qtjr0pAc8iigCQHPIopgJHSnBgelQ1YBacr44NNooT7gSA55FFMBI6U4MGoaAWi&#10;iimmUmKrFTxUqSButQ0U2rlFiiollI61IrhqlqwC04P602ikBIDnkUVGCQcinB/UUAOBI6GnBx3p&#10;tFAElFRgkcinB/UUAPDkdacGBpgIPQ0UASUUwMR0pQ/qKXKhqTHUUAg8iipsyroKUEjoaSikMcsr&#10;CnCYd6jooAnDqaXIPQ1XpQ7DvQBPRUQlYUon9qAJMkdDS729aYJVNKHU96AH+Ye4o3j0puQehooA&#10;fvWjcp70yigCTIPQ0VHRQBJRUdGSOhoAkopmT6mjJ9TQA+imZPqaQknqaAJKKjooAkJA6mk3KO9M&#10;ooAfvWk8wdhTaKAFLmjc3rSZA6mkLrQAtFNMqim+f7UASUEgdTUJlY0hZj3oAlMiimmb0qOigBxk&#10;Y96aST1NFFABRRRTs2F0FFISB1NIX9BTUSeYdSFwKYST1oppJE3YpYnvSUhIHU0hc9qYDiQOTTS/&#10;pTaKAAnPJooJA5NNL+lADiQBk00uT0ptFABRRTWkCjigBxIHJpjy44FMaQtTapRAUknqaSiim2kJ&#10;uwUUUjOBwKnVkt3FJAGTTGYmkJJOTRRohBRRSMwHFGrAUkDrTCxNISTyaKpKwBR0oJAGTTGYmmAM&#10;2eBSUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFcv8V/8AkXoT/wBPS/8AoLV1Fcr8Xcnw7Dtb&#10;H+lr/wCgtXmZz/yK6voelk//ACM6Xqea3Tnqp4zjJqrcOvlkDjirFySpwB3FULsnZzwOhr8pm9D9&#10;Wglc+cP257OS48P+fGPlA3ce1fH0KLFfHB+8cmvt/wDa/wBGF/4Ikk2EBQVYr6GviW6h2Qi5Vc7Q&#10;QcDPQ124d81M556VWVNd1RLSNgD8x4FcHqUsl9OS7McjjJxW14huzLdMhJIzxVO1sRLIcjIOMkjP&#10;5Vo2tiZOU5Iw7nTr6TLxk/L91hwa6HwbrCtB/Zepjayt/EOAfar8emrDASqZPZSOTWBq8VxBcrc2&#10;+VKn+6cms+efNfsVycqO0kiS1jCxIAX5/Col3ux8zA4OCx/z2pfC2pWWsaaIPNVZhjjd0bHT/wCv&#10;VuaJ4XMchPykdTWsJRmroznFxZCwVcMODtzzTA8JAjO0YHbnnuPxouHcAJncSuG9BVUwNGpG49eu&#10;avmS2Isx11Y2cMXmBFJf72OMfSuZu9Vn0m4LxhyoOCw/+tXROrgbGUkH9BUQ06Bd3mxqwJ+8/OM/&#10;SqcXMFLlYzSfEwv4AG39e4rWTUrdV+aTH1qpp9rBE23yVKjuB/Krc1jb3MeEjwD1I7VnGLiynKMl&#10;dE8VxDOcRP70sjhoyo/MGsqTSL6xmNxbzEgDBx0q5Y3ou18tRtYVqlaxi7yHMjfdz0PGfSqNxD+8&#10;bYcDOTx16c1qm22sW5P0FRm1DM3yg4Ix+tS3ZkO6Vinpl26yZ3HrxyK12JlTdGwyenPQ1U+zLbnz&#10;HPPXr9amtbjdJsHyg859alTXNZ7DktDStYpZAPkPCgksOtaFpp/mYMq4HrmorC6jMOwkbuOfXFJJ&#10;fXjSlHUeV/CVzk1asYtVLWNMpa2gXYcY6nPX/CqF1dyySYZ+/ABxSeZvVf3nzDBPNQz7fMzuGTxg&#10;UciJirEkjLGGYknI7nOKpGUFSTmluJEdCGDHHGBzVG6uXiXHcfw0pUk1qUqjvvoXLWMR25J9Oa2f&#10;Dcdstm3mgbmNZumRG40V5lPIGcd6WKSUriIn5WxtNRGPuWDEJuSkaWoaYJgHCg7vc1latY+TEw8s&#10;Ag4BNa9rdX0sC7ctj7vWsn7HeSXcpk/jkOSx4wKSVnYwUtjEns/MxlBlqzbvTSSQwzg8kHtXYHS5&#10;dvmDjHQVVuLFEi8xkOd2MAfWh2W24KTbOPuEkhTCoeOmD3qOzkmZiWbO3rn/APVW/d6S1yTwQOwz&#10;WfcaebcGKIYPb86jk57nSqvs9WZl4zGYNAx78E4ppud0WPve7VJcRFMnaSc9jx/9eq5iJcL2HYDp&#10;W3sUkZKuuYrTz3AYlpO2MLWJq98zsVEmM9fat3U7ZmXdCG92Wue1WwMiBo5SrdyBz3rWnTSdzOpX&#10;lKPKildWMlyhaOdSQDyGPvWDeW9yAY3lwc8j19a2Ck8YK+Yx9PyqpNF5sZkbOTyM10xS2MHLSxkS&#10;W4bncQMfiKjKbIyZsk9BzmtCaCF9pztIByAvJqtHbzmQqq8E4BI6VvFaGDT5tP6+RVEYxtZNxIzy&#10;xx0pz2pcYww9SB+P+fpVpbZkkD7eAPmDUEELtHGPTvzWqdyEm3qQBVSVY5Cdp7jPPNaMYZUEiqcB&#10;s5J5rPWBrqQKRlc8AHkVrwRrHGsLg8DLHrWqdkDj9pi217Iz7FZmK5+Xp34q7Dkne6HhuSW96gtb&#10;NXfaIMggcHvWgbARxBgoI3AnnGBTu7bA+W1hiEyqEUAdfWmM8scwjCkjIyM9qs/Z1VAu7GBwc9al&#10;S3RyCwxjqSM4ok0waktFoV2t4WwBGwYDOPWqd1ZyIW2oSCMDArdiiSSQYTj1Ydaj1eK5g2TBFIz2&#10;H8qUZK6NrTaZzpikkiOYGG7ue1XZtxsony2FK5AOMHHrU8uoJHgNECzYAGOKfNGLhreEDBeQHaBn&#10;04qZO8i6acUupz/xXhRobWVo8s3Uk8jgVxUbrES0i8ADpXdfGci0mt7bI+7nAPb/AB9q4eYCWEbQ&#10;rc+lbRtyq5hV96d+pNbXxtZ1Npu6/MM54rqf+EdtfEempJbbWm9B1rjPLktwHAJx0yCa0vD3iC+0&#10;i+W7hYfKcspyAcHn6UpRqWvEcOW1pIra9oV7pkzRz2rRkNkBl5PXvWYY5mZcKAoHvnIr27TJvCPx&#10;T0sWkoSG7VBnLDII/pXAeNvhtqvhiZ4jA5izlZNvDCoo11KXLJWaHOEoK8dV3OR2wjHmBjx1B5B/&#10;L1pok/gXJAHYZye1SyWM4ZVZDwepOasJZxRDBHzHocf55rqTViFe17kMalcySKcbhjnBPpUCpIki&#10;g8NzuyO55q6xmJBY8EfMuMYqf7FHMom+0BcADDDj0qU4LcnWdtNhdCs5ZrlWUjhwSy/X9OlfTH7E&#10;/iyLT/GQ0sXONwJK4yBn6ivnjTr2202PyFQNk5yMYBz1/Ku4+AHiObQviRaagk/yyv8AM27kf5Ga&#10;irJtbGVWHuH6b6U6yWiOWHzKODirQhJb5Vxxzz1rB+H+sRano1teI4bfEvK/QV0ETZcgivPaZ5ux&#10;GyOT06jn6VUuo9ykquB3OK1YbZ7klYkz2+tPu/DOrQwm4FjIydyqnj8qlNIuMWzlpELgpt4JphgV&#10;VG4Z9a0ZrMxSNnvWdOq7mweQf61unqCViKXyg4QKQO3Heo+M7oxx6GnOAPmAHJprwFyADwOeTVq6&#10;jYd+hNYyDzB7DjPrmuy8Oyr8qvnk1x9vaMzrsB68Cus8Nwy5QEE89uKZSep6N4UjYyKwYFSMgD0r&#10;1nwcv7tC3oOK8q8IwsuwA4x0Br1bwlnaufxrWNtir6npHho/uAewIrr9IBCqxrjfDjfuRjoTXZaM&#10;+VVSOa3hoit3qdLYFW5xz2rVtz8oA61kWJKHB6VrWpJGR2raLuKV7mvp4IAGa1IGGFX0rM09sKCa&#10;0LVixGR39a0WxT2LifdFOU7TzTU5AFSxAFyapJEJvYdGCzZHepqYnUDFPrRbCCnqcjp0plOViW+t&#10;ICQOAMUMQzbgabQOtPqBJ3xRSKc9x+FLVLUD4J/4a9/Z9/6Hp/8AwVXX/wAbo/4a9/Z9/wCh6f8A&#10;8FV1/wDG6+KaK/TP9XsD/NL71/kfh/8Arjmn8sPuf/yR9rf8Ne/s+/8AQ9P/AOCq6/8AjdH/AA17&#10;+z7/AND0/wD4Krr/AON18U0Uf6vYH+aX3r/IP9cc0/lh9z/+SPtb/hr39n3/AKHp/wDwVXX/AMbo&#10;/wCGvf2ff+h6f/wVXX/xuvimij/V7A/zS+9f5B/rjmn8sPuf/wAkfa3/AA17+z7/AND0/wD4Krr/&#10;AON0f8Ne/s+/9D0//gquv/jdfFNFH+r2B/ml96/yD/XHNP5Yfc//AJI+1v8Ahr39n3/oen/8FV1/&#10;8bo/4a9/Z9/6Hp//AAVXX/xuvimij/V7A/zS+9f5B/rjmn8sPuf/AMkfa3/DXv7Pv/Q9P/4Krr/4&#10;3R/w17+z7/0PT/8Agquv/jdfFNFH+r2B/ml96/yD/XHNP5Yfc/8A5I+1v+Gvf2ff+h6f/wAFV1/8&#10;bo/4a9/Z9/6Hp/8AwVXX/wAbr4poo/1ewP8ANL71/kH+uOafyw+5/wDyR9rf8Ne/s+/9D0//AIKr&#10;r/43R/w17+z7/wBD0/8A4Krr/wCN18U0Uf6vYH+aX3r/ACD/AFxzT+WH3P8A+SPtb/hr39n3/oen&#10;/wDBVdf/ABuj/hr39n3/AKHp/wDwVXX/AMbr4poo/wBXsD/NL71/kH+uOafyw+5//JH2t/w17+z7&#10;/wBD0/8A4Krr/wCN0f8ADXv7Pv8A0PT/APgquv8A43XxTRR/q9gf5pfev8g/1xzT+WH3P/5I+1v+&#10;Gvf2ff8Aoen/APBVdf8Axuj/AIa9/Z9/6Hp//BVdf/G6+KaKP9XsD/NL71/kH+uOafyw+5//ACR9&#10;rf8ADXv7Pv8A0PT/APgquv8A43R/w17+z7/0PT/+Cq6/+N18U0Uf6vYH+aX3r/IP9cc0/lh9z/8A&#10;kj7W/wCGvf2ff+h6f/wVXX/xuj/hr39n3/oen/8ABVdf/G6+KaKP9XsD/NL71/kH+uOafyw+5/8A&#10;yR9rf8Ne/s+/9D0//gquv/jdH/DXv7Pv/Q9P/wCCq6/+N18U0Uf6vYH+aX3r/IP9cc0/lh9z/wDk&#10;j7WH7X37Po/5np//AAVXX/xunf8ADX/7Pf8A0Pb/APgquv8A43XxPRR/q9gf5pfev8g/1xzT+WH3&#10;P/5I+2f+Gv8A9nv/AKHt/wDwVXX/AMbo/wCGv/2e/wDoe3/8FV1/8br4moo/1ewP80vvX+Qf645p&#10;/LD7n/8AJH22P2wv2e+/jp//AAVXX/xuj/hsL9nn/oen/wDBVdf/ABuviSil/q7ge8vvX+Qf645p&#10;/LD7n/8AJH23/wANhfs8/wDQ9P8A+Cq6/wDjdH/DYX7PP/Q9P/4Krr/43XxJRQuHcCvtS+9f5B/r&#10;jmn8sPuf/wAkfbq/ti/s9fxeOn/8FN1/8bpf+Gxf2eP+h7f/AMFN1/8AG6+IaKP9XcD/ADS+9f5B&#10;/rjmn8sPuf8A8kfb3/DYv7PH/Q9v/wCCm6/+N0f8Ni/s8f8AQ9v/AOCm6/8AjdfENFC4dwK+1L71&#10;/kNcZZqvsw+5/wDyR9vf8Ni/s8f9D2//AIKbr/43Sj9sb9ngdPHj/wDgpuv/AI3XxBRR/q9gf5pf&#10;ev8AIP8AXPNf5Yfc/wD5I+4l/bL/AGeAMHx2/wD4Kbr/AON07/hsv9nT/ofJP/BTdf8Axuvhuil/&#10;q5gf5pfev8g/1zzX+WH3P/5I+5P+Gy/2dP8AofJP/BTdf/G6P+Gy/wBnT/ofJP8AwU3X/wAbr4bo&#10;o/1cwP8ANL71/kH+uea/yw+5/wDyR9yD9sz9nUHI8eSf+Cm6/wDjdOH7Z37Onfx4/wD4Kbr/AON1&#10;8M0Uf6uYH+aX3r/IP9c81/lh9z/+SPuf/hs39nP/AKH2T/wUXX/xqj/hs39nP/ofZP8AwUXX/wAa&#10;r4Yoo/1cwP8ANL71/kH+uea/yw+5/wDyR9z/APDZ37Of/Q+yf+Cm6/8AjVKP20f2cx18eP8A+Ci6&#10;/wDjdfC9FH+rmB/ml96/yD/XPNf5Yfc//kj7p/4bR/Zx/wCh8k/8FF1/8bo/4bR/Zx/6HyT/AMFF&#10;1/8AG6+FqKP9XMD/ADS+9f5B/rnmv8sPuf8A8kfdP/DaP7OP/Q+Sf+Ci6/8AjdKP20/2cx/zPkn/&#10;AIKLr/43XwrRR/q5gf5pfev8g/1zzX+WH3P/AOSPusftqfs49/Hcn/gouv8A43S/8Nqfs4f9D5L/&#10;AOCi6/8AjdfCdFH+rmA/ml96/wAh/wCuma/yw+5//JH3Z/w2p+zh/wBD5J/4KLr/AON0f8Np/s3/&#10;APQ+yf8Agouv/jdfCdFL/VvAfzS+9f5D/wBdc2/lh9z/APkj7s/4bT/Zv/6H2T/wUXX/AMbo/wCG&#10;0/2b/wDofZP/AAUXX/xuvhOij/VvAfzS+9f5B/rrm38sPuf/AMkfdn/Daf7N/wD0Psn/AIKLr/43&#10;R/w2n+zf/wBD7J/4KLr/AON18J0Uf6t4D+aX3r/IP9dc2/lh9z/+SPuz/htP9m//AKH2T/wUXX/x&#10;uj/htT9nAdPHsn/gouv/AI3XwnRR/q3gP5pfev8AIP8AXXNv5Yfc/wD5I+7R+2t+ziP+Z+k/8FF1&#10;/wDGqX/htf8AZx/6H2T/AMFF1/8AG6+EaKP9W8B/NL71/kH+uubfyw+5/wDyR93j9tn9nEf8z7J/&#10;4KLr/wCNUv8Aw21+zf8A9D5J/wCCi6/+N18H0Uf6t4D+aX3r/IP9dc2/lh9z/wDkj7x/4bZ/Zv8A&#10;+h9k/wDBRdf/ABuj/htr9m7/AKH2T/wUXX/xqvg6ij/VvAfzS+9f5B/rrm38sPuf/wAkfeP/AA21&#10;+zd/0Psn/gouv/jVL/w2z+zZ/wBD7L/4KLr/AON18G0Uf6t4D+aX3r/IP9dc2/lh9z/+SPvL/htn&#10;9mz/AKH2X/wUXX/xuj/htn9mz/ofZf8AwUXX/wAbr4Noo/1bwH80vvX+Qf665t/LD7n/APJH3l/w&#10;2z+zZ/0Psv8A4KLr/wCN0n/DbP7Nn/Q+yf8Agouv/jdfB1FH+reA/ml96/yD/XXNv5Yfc/8A5I+8&#10;f+G2v2bv+h9k/wDBRdf/ABqg/ts/s3dvHsn/AIKLr/41XwdRR/q3gP5pfev8g/11zb+WH3P/AOSP&#10;vD/htn9m/wD6H2T/AMFF1/8AG6D+21+zh28eyf8Agouv/jdfB9FH+reA/ml96/yD/XXNv5Yfc/8A&#10;5I+7z+2z+zif+Z9k/wDBRdf/ABqk/wCG1/2cf+h9k/8ABRdf/G6+EaKP9W8B/NL71/kH+uubfyw+&#10;5/8AyR92/wDDa37OJ/5n6T/wUXX/AMapP+G1P2cP+h9k/wDBRdf/ABuvhOij/VvAfzS+9f5B/rrm&#10;38sPuf8A8kfdn/Daf7N//Q+yf+Ci6/8AjdH/AA2n+zf/AND7J/4KLr/43XwnRR/q3gP5pfev8g/1&#10;1zb+WH3P/wCSPuz/AIbT/Zv/AOh9k/8ABRdf/G6P+G0/2b/+h9k/8FF1/wDG6+E6KP8AVvAfzS+9&#10;f5B/rrm38sPuf/yR92f8Np/s3/8AQ+yf+Ci6/wDjdH/Daf7N/wD0Psn/AIKLr/43XwnRR/q3gP5p&#10;fev8g/11zb+WH3P/AOSPuz/htT9nD/ofJP8AwUXX/wAbo/4bU/Zw/wCh8l/8FF1/8br4Top/6t4D&#10;vL71/kL/AF0zX+WH3P8A+SPus/tqfs49vHcn/gouv/jdIf20/wBnM/8AM+yf+Ci6/wDjdfCtFH+r&#10;mB/ml96/yF/rnmv8sPuf/wAkfdP/AA2j+zj/AND5J/4KLr/43R/w2j+zj/0Pkn/gouv/AI3XwtRR&#10;/q5gf5pfev8AIP8AXPNf5Yfc/wD5I+6f+G0f2cv+h8k/8FF1/wDG6Q/tofs6H/mfX/8ABTdf/G6+&#10;F6KP9XMD/NL71/kH+uea/wAsPuf/AMkfc/8Aw2b+zn/0Psn/AIKLr/41R/w2b+zn/wBD7J/4KLr/&#10;AONV8MUUf6uYH+aX3r/IP9c81/lh9z/+SPuf/hs39nP/AKH2T/wUXX/xqmn9s79nXt47f/wU3X/x&#10;uvhqij/VzA/zS+9f5B/rnmv8sPuf/wAkfch/bL/Z1PJ8eSf+Cm6/+N0f8Nl/s6f9D5J/4Kbr/wCN&#10;18N0Uf6uYH+aX3r/ACD/AFzzX+WH3P8A+SPuT/hsv9nT/ofJP/BTdf8Axuk/4bL/AGdf+h8f/wAF&#10;N1/8br4coo/1cwP80vvX+Qf655r/ACw+5/8AyR9wt+2V+zwenjt//BTdf/G6Yf2xf2eDyfHj/wDg&#10;puv/AI3XxDRTXDuBX2pfev8AIP8AXPNf5Yfc/wD5I+3v+Gxf2eP+h7f/AMFN1/8AG6P+Gxf2eP8A&#10;oe3/APBTdf8AxuviGij/AFewX80vvX+Qf655r/LD7n/8kfb3/DYv7PH/AEPb/wDgpuv/AI3R/wAN&#10;i/s8f9D2/wD4Kbr/AON18Q0Uv9XMD/NL71/kL/XHNP5Yfc//AJI+3G/bF/Z6PA8dP/4Krr/43Sf8&#10;Nhfs8/8AQ9P/AOCq6/8AjdfElFP/AFdwP80vvX+Qf645p/LD7n/8kfbf/DYX7PP/AEPT/wDgquv/&#10;AI3R/wANhfs8/wDQ9P8A+Cq6/wDjdfElFH+ruB/ml96/yD/XHNP5Yfc//kj7aP7YX7PZ6eO3/wDB&#10;Vdf/ABuk/wCGv/2e/wDoe3/8FV1/8br4mooXDuBXWX3r/IP9cc0/lh9z/wDkj7Z/4a//AGe/+h7f&#10;/wAFV1/8bpD+1/8As9448dN/4Krr/wCN18T0U/8AV7A/zS+9f5B/rjmn8sPuf/yR9rH9r39n0nJ8&#10;dP8A+Cq6/wDjdH/DXv7Pv/Q9P/4Krr/43XxTRR/q9gf5pfev8g/1xzT+WH3P/wCSPtb/AIa9/Z9/&#10;6Hp//BVdf/G6P+Gvf2ff+h6f/wAFV1/8br4poo/1ewP80vvX+Qf645p/LD7n/wDJH2t/w17+z7/0&#10;PT/+Cq6/+N0f8Ne/s+/9D0//AIKrr/43XxTRR/q9gf5pfev8g/1xzT+WH3P/AOSPtb/hr39n3/oe&#10;n/8ABVdf/G6P+Gvf2ff+h6f/AMFV1/8AG6+KaKP9XsD/ADS+9f5B/rjmn8sPuf8A8kfa3/DXv7Pv&#10;/Q9P/wCCq6/+N0f8Ne/s+/8AQ9P/AOCq6/8AjdfFNFH+r2B/ml96/wAg/wBcc0/lh9z/APkj7W/4&#10;a9/Z9/6Hp/8AwVXX/wAbo/4a9/Z9/wCh6f8A8FV1/wDG6+KaKP8AV7A/zS+9f5B/rjmn8sPuf/yR&#10;9rf8Ne/s+/8AQ9P/AOCq6/8AjdH/AA17+z7/AND0/wD4Krr/AON18U0Uf6vYH+aX3r/IP9cc0/lh&#10;9z/+SPtb/hr39n3/AKHp/wDwVXX/AMbo/wCGvf2ff+h6f/wVXX/xuvimij/V7A/zS+9f5B/rjmn8&#10;sPuf/wAkfa3/AA17+z7/AND0/wD4Krr/AON1z3xH/ai+CGu6JFaaT4ueaRbkMy/2bcLgYPPzIB3r&#10;5KorDE8LZdiqEqM5StJW0a/yN8Nxzm+FrxqwhC8XfVS/+SPe5vjj8NGJK65Ic/8ATnL/APE1Vn+N&#10;Hw7cELrL+3+iSf8AxNeHUV8+/DLh+W86n/gUf/kD3/8AiLnEy/5d0v8AwGX/AMmd78WPFngzxv4T&#10;u9GstR3yzJhA1u4ycepFfIepfAT4ktLdW9ro8bwtITCwvYxkfQmvf6K0p+G2Q0lpOp/4FH/5Ezn4&#10;scSTkpOnS/8AAZf/ACZ8v3f7MnxannLJ4cix1DG/h9f96p7D9mj4qQSDzdBjAB6i+i6f99V9M0VX&#10;/EOci/nqffH/AORK/wCItcS/8+6X/gMv/kz5y/4Z6+KRTY3h+Mg4yDexf/FVV1L9mT4l36Z/sJFY&#10;rgn7bF0+u6vpeil/xDjIr356n3x/+QH/AMRb4l/590v/AAGX/wAmfJx/ZZ+N9jdpdad4fiJBww/t&#10;GEZH/fVdLb/AP4uvap9t0GIuOqfbYuPx3c8V9GUU14c5FF6TqffH/wCRJ/4ixxJ/z7pf+Ay/+TPn&#10;Rv2ffikVwNBjBwf+XyL/AOKpw/Z9+J2Dnw9H14/02Lp/31X0TRR/xDrIrfHU++P/AMiJeLHEi/5d&#10;0v8AwGX/AMmfOZ/Z8+KeCv8AwjsZz1P22L/4qmQ/s8/FZT+90KIjnpexf/FV9H0Va8PMjX26n3x/&#10;+RJfitxG/wDl3S/8Bl/8mfOrfs/fFIgINAjIA4P22Lj/AMepsf7P3xVV9zaBHgdhexc/+PV9GUUf&#10;8Q8yP+ep98f/AJEX/EVOIv8An3S/8Bl/8meAQ/An4mMmybQ4wD1/0yL/AOKrKh/Zy+K9tqDSxaDF&#10;5ZPU3sX/AMVX0pRR/wAQ9yT+ep98f/kRf8RT4jvf2dL/AMBl/wDJngEPwH+JKKA+gxZHpdxf/FU8&#10;fAf4jDJ/saPJ/wCnuP8A+Kr3yik/DzJGvjqffH/5Ef8AxFXiO/8ADpf+Ay/+TPnu/wDgH8TZ4isO&#10;gx7u3+mRf/FVQtv2fPjFHKDJokZVTxm8hPHp96vpOil/xDrI/wCep98f/kR/8RV4j/590v8AwGX/&#10;AMmeBJ8DfidGMroce7HJ+2Rf/FUqfBj4rJyfD8R/7fYv/iq98oql4eZGl8dT74//ACJP/EVOI1tT&#10;pf8AgMv/AJM8GPwR+JpZZRo0YI6j7ZH/APFU4fBP4kkZk0KMn/r7i5/8er3eimvD7JF9up98f/kS&#10;f+Io8Q/8+6X/AIDL/wCTPA7n4IfE1k/caDGCev8ApkX/AMVVd/gH8TnG86DFux3vIv8A4qvoSih+&#10;HuSNW56n3x/+RJ/4ifxD/JT/APAZf/JnhXh74LfEm0tpbW+0NEByEYXkRzn/AIFVi3+CfjzBEulx&#10;jJ6C6T1/3q9toqF4d5Gvt1Pvj/8AIlz8UuIpxSdOnp/dl/8AJnk1v8JfF1vEIxpynH/TdOP1qKf4&#10;SeNJG+XSY8Z5/wBIT/GvXqKf/EO8j/nqf+BR/wDkTH/iJefr7FP/AMBl/wDJnjsvwh8bspQaQhBH&#10;X7TH6Y/vVWHwV8dOSZNHjwTnH2mP/Gva6KX/ABDvI7W56n3x/wDkRx8Tc/i9KdP/AMBl/wDJniF1&#10;8EvHZUC30RP/AALj/wAaybz9n34kzuHTQoz6/wCmRf8AxVfQtFOPh3kcft1Pvj/8iEvE3iCW8Kf/&#10;AIDL/wCTPm65/Zw+J0qkJoEXTgfbIh/7NVL/AIZm+K4B2+HIuOn+nxc/+PV9PUVf/EPskt8dT74/&#10;/Ik/8RKz/wDkp/8AgMv/AJM+XH/Zm+L+zaPDEJ9vt8I/9mqld/ssfGO5PPhWPnuNSh/+Lr6wooXh&#10;/kq+3U++P/yIf8RKz9fYp/8AgMv/AJI+Pbj9kH41sxKeGIiO3/Exg/8Ai6qv+xx8cpMZ8LQ8eupQ&#10;f/F19mUVp/qHk388/vj/APIh/wARKz/+Sn/4DL/5M+K5/wBi/wCOshGPCcJGTx/acH/xdM/4Yt+P&#10;KsNnhSH3/wCJnb4/9Dr7XoprgTJ19uf3x/8AkRPxKz9/Yp/dL/5M+JZP2Lfj2QceEoSSOT/advz/&#10;AOP1TP7E/wC0Thk/4Q2AgngnVrfI9/v19zUVX+o2T/zT++P/AMiJ+JGffyU/ul/8mfEFp+xd+0Fb&#10;YkHgq3DZ6DVbfj/x+pl/Y0/aCL728IQfeJI/tS39P9+vtmin/qRlH88/vX/yIn4j56/sU/8AwGX/&#10;AMkfGdt+yD8eoY/+RUiB64/tOA/h9+pT+yZ8f0BRfCMJUg/8xO3/AKvX2PRT/wBSMo/mn96/+RH/&#10;AMRIz7+Sn/4DL/5I+Nm/ZG+PkjZbwlAM/wDUTgOP/H6nb9kr46bNn/CKQkHG7Opwf/F19hUUnwRl&#10;D+3P71/8iC8SM9X2Kf3S/wDkz5Cj/ZR+OiBk/wCEViwemNTg4/8AH6bP+yn8e5k8o+F4So5UNqUH&#10;X/vuvr+ij/UjKL/FP71/8iNeJWfr7FP/AMBl/wDJHxrD+x78cxcLJL4SgwDyBqUGD/4/WhoP7I3x&#10;ij1uK51Lw1FHBEMjGoQkk9uj19dUUf6kZRe/PP71/wDIlLxLz9fYp/8AgMv/AJM+GPip+xh+0j4p&#10;8VG/0fwPA9sgIST+17ZC2fYyVip+wl+00FYHwFb8pj/kM2vB/wC/n4V+gNFNcE5QvtT+9f8AyJm/&#10;EfPm37lPX+7L/wCSPz6l/YL/AGm5BuPgO2JH3SdYtien/XSmt+wR+042c+Bbc8HOdZtef/IlfoPR&#10;V/6mZV/NP71/8iC8R8+Sa5KevlL/AOSPgLTP2IP2qNJu457HwVDGYm+Vl1m1H/tTivU/CX7PHxz1&#10;LRm0P4h+AICCpBnGpW7/AJYfINfVVFY1OBcmq6uU797r/wCRNKfiZxBT2hT/APAZf/JHw/40/YH+&#10;Mi3pn8I6HbywuSTG99ChUenLgfj7Vz3/AAwX+0ssgdfBFtwMc6vbZ5/7aV+gNFaR4LyqK+Ob+cf/&#10;AJEl+JGeP/l3T/8AAZf/ACZ+f/8Awwf+0qi4/wCECt2wflH9sWvA/wC/lMP7B37T+Tt8FQAHqBrN&#10;tz/5Er9A6Kb4Lyl/an96/wDkSP8AiI2e8tuSn90v/kj8/ov2Ef2nEXa/gW3btn+2Lbj/AMiVp6B+&#10;xN+0po17HfR+C4FeKTcuNXtvX/fr7uop/wCpmVW+Kf3r/wCRK/4iPntrezp/+Ay/+TOZ+CFn4t8N&#10;eGrbT/GGnfZ54UCsBMj/AKoTXoseu6ajbzOc55Gw1gUVg+BMnb+Of3r/AOROV8e5y3fkh90v/kjq&#10;9O8UaLaMS10eR3ibj9K1tP8Ai0unIbZNQd4WXayGMjj8q8+oqf8AULJWtZT++P8A8iXHxAzyD0jD&#10;7pf/ACR0+ua74cvXM1lKVLclfLI5/KsFprfJKt19BVaiqXAuTx2nP74//Iilx/nUnrCn90v/AJIl&#10;JtiSSx/KnGeDGAhqCin/AKjZP/PP71/8iJcfZytoQ+6X/wAkXrfU1jwCQMeq10Gg+NNNsJVe5mxt&#10;bP8Aqia5Gin/AKj5R/NP74//ACI/+IgZ3/JD7pf/ACR7ZpHxn+HSqn267aFlUZZLV+ePYV1ugftH&#10;fCKwCi58RSjb/wBOEp/9lr5moqo8E5TH7U/vX/yJT8Qs7b+Cn90v/kj7L0b9r74C2ce2fxXMvP8A&#10;0DJz/wCyV0Om/tvfs522DL4znB9tJuP/AIivhOirXBmVL7U/vX/yIf8AEQc7f2Kf3S/+SP0Etf29&#10;f2ZkGZfHNwD6f2Pc/wDxutS1/wCCgv7K0QO/x9c/+CS6/wDjdfnPRVrg/K19qf3r/wCRD/iIWd3+&#10;Cn90v/kj9KbP/gop+ybDjf8AEK5/8Ed3/wDG6uQf8FH/ANkSM5b4iXQ+mhXf/wAbr8yqKFwhli+1&#10;P71/8iD8Qs7f2Kf3S/8Akj9P0/4KUfsfjOfiPdf+CG8/+NU+P/gpZ+x6pJPxIuvb/iQ3n/xqvy9o&#10;qv8AVHLP5pfev/kRLxBztfYp/dL/AOSP1FH/AAUw/Y8xz8R7r/wQXn/xqnj/AIKZfsdY/wCSkXf/&#10;AIILz/41X5b0U/8AVPLP5pfev8g/4iBnX8lP7pf/ACR+pP8Aw8y/Y6/6KTd/+CC8/wDjVC/8FM/2&#10;OQc/8LJu/wDwQXn/AMar8tqKP9U8t/ml96/yD/iIGdfyU/ul/wDJH6mf8PNf2OP+ilXf/ggvP/jV&#10;H/DzX9jj/opV3/4ILz/41X5Z0Uf6p5b/ADS+9f5B/wARAzr+Sn90v/kj9TV/4KbfsbKP+Sk3X/hP&#10;3n/xqnf8PN/2Nv8AopV3/wCE/ef/ABqvywop/wCqmWr7UvvX+Qv+IgZ1/JT+6X/yQUUUV9MfDhRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAf//ZUEsDBBQABgAIAAAAIQDlgupe3gAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4NAEMXvJn6HzZh4axehIiJLozW9mSZSjdctOwKR&#10;nSXsltJv7/Skp/nzJm9+r1jPthcTjr5zpOBuGYFAqp3pqFHwsd8uMhA+aDK6d4QKzuhhXV5fFTo3&#10;7kTvOFWhEWxCPtcK2hCGXEpft2i1X7oBibVvN1odeBwbaUZ9YnPbyziKUml1R/yh1QNuWqx/qqNV&#10;kEyrz5fNtkqz3f3XkCT49nreZ0rd3szPTyACzuHvGC74jA4lMx3ckYwXvYJFxlEC77lc5DhOuTso&#10;SB9WjyDLQv5PUP4CAAD//wMAUEsDBBQABgAIAAAAIQBYYLMbugAAACIBAAAZAAAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7n&#10;Xu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxldAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz&#10;2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8F&#10;N7a4CxCjpizAkjL4DpvqGkgD71r+9Vn3AgAA//8DAFBLAQItABQABgAIAAAAIQCKFT+YDAEAABUC&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANFW&#10;u3axAgAA3gUAAA4AAAAAAAAAAAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAh&#10;AOkpMKs+OgMAPjoDABUAAAAAAAAAAAAAAAAAGQUAAGRycy9tZWRpYS9pbWFnZTEuanBlZ1BLAQIt&#10;ABQABgAIAAAAIQDlgupe3gAAAAkBAAAPAAAAAAAAAAAAAAAAAIo/AwBkcnMvZG93bnJldi54bWxQ&#10;SwECLQAUAAYACAAAACEAWGCzG7oAAAAiAQAAGQAAAAAAAAAAAAAAAACVQAMAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc1BLBQYAAAAABgAGAH0BAACGQQMAAAA=&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId5" o:title="" recolor="t" rotate="t" type="frame"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="007D521A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="091A1A17" wp14:editId="4967A3E5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4699000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4699000</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2743200" cy="4800600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rounded Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2743200" cy="4800600"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill flip="none" rotWithShape="1">
@@ -92,1277 +622,676 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect id="Rounded Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:370pt;margin-top:370pt;width:3in;height:378pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBk+7oYDQMAAK8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtuHCEMfa/Uf0C8J7O3NOkos9FqV6kq&#10;pU2UpMozy8AOEgMU2Fu/vjbMTKI0baWq+8AasI19fOy5vDq0muyED8qaio5PR5QIw22tzKai3x6v&#10;Ty4oCZGZmmlrREWPItCr+ft3l3tXioltrK6FJ+DEhHLvKtrE6MqiCLwRLQun1gkDl9L6lkXY+k1R&#10;e7YH760uJqPRh2Jvfe285SIEOF3lSzpP/qUUPN5KGUQkuqIQW0yrT+sa12J+ycqNZ65RvAuD/UMU&#10;LVMGHh1crVhkZOvVL65axb0NVsZTbtvCSqm4SDlANuPRq2weGuZEygXACW6AKfw/t/zr7s4TVVd0&#10;SolhLZTo3m5NLWpyD+Axs9GCTBGmvQslaD+4O9/tAoiY80H6Fv8hG3JI0B4HaMUhEg6Hk/PZFOpF&#10;CYe72QVUDjbgp3g2dz7ET8K2BIWKegwDY0i4st1NiFm/1+vgrq+V1kRqBewxwDFKvI1PKjYJPeBk&#10;rksA+2QRiLMA4CgdB79ZL7UnOwb8WE5Xs9Wqi2oTXmqPR/jLJkhNMRgxzoWJ+ZGoTMyuJtOznB8r&#10;A4tfbJ2Px5D1kHfiODpKKOB7AMamj9Ox2BBcKsqV5xp5wEoJuT5aRAUJ3UWFrO7EDiEwQ+2otEi6&#10;QPiTXhlo38tZG9ifMEQLbXA1FjHNt3hSYO1ztZMUj1pk7XshgTxY379hExpWi4wCQPMbELQBh+gZ&#10;8xx8Z3AHuLKTHvccZaePpiJ1/WD8x6Jl48EivWxNHIxbZax/KzMNFe9ezvo9SBkaRGlt6yO0FpAx&#10;tURw/FoBsW9YiHfMw5CBZoDBGW9hkdruK2o7iZLG+h9vnaM+9D7cUrKHoVXR8H3LPHBefzZA6o/j&#10;2QynXNrMzs4nsPEvb9Yvb8y2XVqkEYxox5OI+lH3ovS2fYL5usBX4YoZDm8DIaPvN8sIe7iCCc3F&#10;YpFkmGxA3Bvz4Hjfftizj4cn5l3X3REGw1fbDzhWvurvrIv1MHaxjVaq1PzPuHZ4w1TMbZMnOI7d&#10;l/uk9fydmf8EAAD//wMAUEsDBBQABgAIAAAAIQBbwT2M3QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqJ1SGhriVAjUS8WFhg/Yxm4cEa+j2G3D37M9IHqb3R3NvinXk+/F&#10;yY6xC6QhmykQlppgOmo1fNWbh2cQMSEZ7ANZDT82wrq6vSmxMOFMn/a0S63gEIoFanApDYWUsXHW&#10;Y5yFwRLfDmH0mHgcW2lGPHO47+VcqaX02BF/cDjYN2eb793Ra6hxVbvh4zFu8X0g/xSy7SHfaH1/&#10;N72+gEh2Sv9muOAzOlTMtA9HMlH0GvKF4i7pT1wcWT7n1Z7VYrVUIKtSXreofgEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBk+7oYDQMAAK8GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBbwT2M3QAAAA0BAAAPAAAAAAAAAAAAAAAAAGcFAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAcQYAAAAA&#10;" fillcolor="#c3d4dd" stroked="f" strokeweight="2pt">
+              <v:roundrect w14:anchorId="77B1D656" id="Rounded Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:370pt;margin-top:370pt;width:3in;height:378pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIbYc88gIAAIEGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtuGyEQfa/Uf0C8J2s7TpOuso4sW6kq&#10;pU2UpMozZsGLxAIFfOvXdwZ211GatlJVP+CBucCcOTN7db1vNdkKH5Q1FR2fjigRhttamXVFvz3d&#10;nFxSEiIzNdPWiIoeRKDXs/fvrnauFBPbWF0LTyCICeXOVbSJ0ZVFEXgjWhZOrRMGlNL6lkXY+nVR&#10;e7aD6K0uJqPRh2Jnfe285SIEOF1mJZ2l+FIKHu+kDCISXVF4W0yrT+sK12J2xcq1Z65RvHsG+4dX&#10;tEwZuHQItWSRkY1Xv4RqFfc2WBlPuW0LK6XiIuUA2YxHr7J5bJgTKRcAJ7gBpvD/wvKv20d37wGG&#10;nQtlABGz2Evf4j+8j+wTWIcBLLGPhMPh5GJ6BhWghINuegm1gA3EKY7uzof4SdiWoFBRbzemfoCS&#10;JKTY9jbEbN/bdQDWN0prIrUCPhhgDSXexmcVm4QHsCwjHcA/eQTiLEAySsfBr1cL7cmWQcUXZ8vp&#10;ctm9ah1eWo9H+MsuSDYxODHOhYn5kqhMzKEmZ+c5P1YGFr/YOh+PIesh78RaDJRQwPsAjHX/Tsdi&#10;Q3CpKFeea6wsKyXk+mQRFaRo9yrkaSd2CIEbWkelRbIFCp/0xkDkXs7WwOeEIXpog6uxiGnW4klx&#10;rHaS4kGLbP0gJFE11vdv2ISG1SKjAND8BgRtICBGxjyH2BncAa4cpMc9v7KzR1eR+nhw/mPRsvPg&#10;kW62Jg7OrTLWv5WZhop3N2f7HqQMDaK0svXh3iMZU0sEx28UEPuWhXjPPIwNaAYYhfEOFqntrqK2&#10;kyhprP/x1jnaQzeDlpIdjKGKhu8b5oHz+rMBUn8cT6c4t9Jmen4xgY1/qVm91JhNu7BIIxi6jicR&#10;7aPuRelt+wwTc463gooZDncDIaPvN4sIe1DBzOViPk8yzCog7q15dLxvP+zZp/0z867r7giD4avt&#10;RxYrX/V3tsV6GDvfRCtVav4jrh3eMOdy2+SZjIP05T5ZHb8cs58AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbwT2M3QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ1SGhriVAjU&#10;S8WFhg/Yxm4cEa+j2G3D37M9IHqb3R3NvinXk+/FyY6xC6QhmykQlppgOmo1fNWbh2cQMSEZ7ANZ&#10;DT82wrq6vSmxMOFMn/a0S63gEIoFanApDYWUsXHWY5yFwRLfDmH0mHgcW2lGPHO47+VcqaX02BF/&#10;cDjYN2eb793Ra6hxVbvh4zFu8X0g/xSy7SHfaH1/N72+gEh2Sv9muOAzOlTMtA9HMlH0GvKF4i7p&#10;T1wcWT7n1Z7VYrVUIKtSXreofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAIbYc88gIA&#10;AIEGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbwT2M&#10;3QAAAA0BAAAPAAAAAAAAAAAAAAAAAEwFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;VgYAAAAA&#10;" fillcolor="#c3d4dd" stroked="f" strokeweight="2pt">
                 <v:fill color2="#d6e2f0 [756]" rotate="t" focusposition="1,1" focussize="" focus="100%" type="gradientRadial"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007D521A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="526ADE0F" wp14:editId="68D5BDF0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="526ADE0F" wp14:editId="68D5BDF0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5041900</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>8483600</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2057400" cy="685800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2057400" cy="685800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007D521A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AE48DE1" wp14:editId="5D23EDF1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AE48DE1" wp14:editId="7F024D8D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5581650</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>4991100</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="977900" cy="1420495"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="yourimagehere.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="977900" cy="1420495"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...606 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00477BD4">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="75"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00477BD4"/>
+    <w:rsid w:val="0014721A"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
     <w:rsid w:val="00477BD4"/>
+    <w:rsid w:val="004F0535"/>
     <w:rsid w:val="007D521A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="68A8895F"/>
+  <w15:docId w15:val="{1A246667-901E-4832-A0A1-8DA474D6E6F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...375 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1404,58 +1333,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00477BD4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1701,51 +1630,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
   <Characters>6</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>