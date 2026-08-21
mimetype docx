--- v0 (2026-02-18)
+++ v1 (2026-08-21)
@@ -1,1558 +1,1632 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="008303C5">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="52A74AF0" w14:textId="34550E3C" w:rsidR="00F84AB0" w:rsidRDefault="009B603F">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="477C78DC" wp14:editId="4E48E018">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3391786</wp:posOffset>
+                  <wp:posOffset>3971925</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8420986</wp:posOffset>
+                  <wp:posOffset>4495800</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3019647" cy="1233273"/>
-                <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                <wp:extent cx="3561715" cy="3343275"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="9" name="Text Box 9"/>
+                <wp:docPr id="5" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3019647" cy="1233273"/>
+                          <a:ext cx="3561715" cy="3343275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:linkedTxbx id="1" seq="1"/>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="477C78DC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:312.75pt;margin-top:354pt;width:280.45pt;height:263.25pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB388xPdQIAAFMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X513N6NOkaXIMCBo&#10;i6VDz4osNUJlUZWU2NmvHyU7D2S7dNjFpsSPFMmP5M1tU2myE84rMAXtX/UoEYZDqcxLQX8+LT59&#10;psQHZkqmwYiC7oWnt9OPH25qm4sBbECXwhF0Ynxe24JuQrB5lnm+ERXzV2CFQaUEV7GAR/eSlY7V&#10;6L3S2aDXm2Q1uNI64MJ7vL1rlXSa/EspeHiQ0otAdEExtpC+Ln3X8ZtNb1j+4pjdKN6Fwf4hioop&#10;g48eXd2xwMjWqT9cVYo78CDDFYcqAykVFykHzKbfu8hmtWFWpFywON4ey+T/n1t+v1vZR0dC8xUa&#10;JDAWpLY+93gZ82mkq+IfIyWoxxLuj2UTTSAcL4fjSf+6P6aEo244HA0H1+PoJzuZW+fDNwEViUJB&#10;HfKSysV2Sx9a6AESXzOwUFonbrQhdUEnw3EvGRw16FybiBWJ5c7NKfQkhb0WEaPNDyGJKlMG8SL1&#10;l5hrR3YMO4NxLkxIySe/iI4oiUG8x7DDn6J6j3Gbx+FlMOFoXCkDLmV/EXb5eghZtnis+VneUdTK&#10;vIryqVk3mH7iz4u3M57XUO6RfgftZHjLFwopWjIfHpnDUUDGcbzDA36kBqQCOomSDbhff7uPeOxQ&#10;1FJS42gV1L9tmROU6O8Ge/dLfzSKs5gOo/H1AA/uXLM+15htNQfkqI+LxPIkRnzQB1E6qJ5xC8zi&#10;q6hihuPbBQ0HcR7agcctwsVslkA4fZaFpVlZHl1HymIDPjXPzNmuSwM2+D0chpDlF83aYqOlgdk2&#10;gFSpk2PV26p2bODkplnotkxcDefnhDrtwulvAAAA//8DAFBLAwQUAAYACAAAACEAwYAdTuQAAAAN&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeLNLsSChLE1D0pgYPbT24m1hp0C6&#10;H8huW/TXOz3V20zmyTvPW6wmo9kZR987K2A+i4ChbZzqbStg/7l5yoD5IK2S2lkU8IMeVuX9XSFz&#10;5S52i+ddaBmFWJ9LAV0IQ865bzo00s/cgJZuBzcaGWgdW65GeaFwo3kcRSk3srf0oZMDVh02x93J&#10;CHirNh9yW8cm+9XV6/thPXzvvxIhHh+m9RJYwCncYLjqkzqU5FS7k1WeaQFpnCSECniJMip1JeZZ&#10;ugBW0xQ/LxLgZcH/tyj/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHfzzE91AgAAUwUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMGAHU7kAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAAzwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent/>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251636736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D8FB7AF" wp14:editId="6F232F18">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>238125</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3543300</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7282815" cy="933450"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7282815" cy="933450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="008303C5" w:rsidRPr="008303C5" w:rsidRDefault="008303C5" w:rsidP="008303C5">
+                          <w:p w14:paraId="507CB72A" w14:textId="77777777" w:rsidR="0062335E" w:rsidRPr="0062335E" w:rsidRDefault="0062335E" w:rsidP="0062335E">
                             <w:pPr>
-                              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                                <w:b/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="0062335E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">When you’re shopping for a condo, you’re essentially shopping for a community. Living in a condo community means you’ll be a member of a homeowners’ association (HOA). </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5B8BAE42" w14:textId="77777777" w:rsidR="0062335E" w:rsidRPr="0062335E" w:rsidRDefault="0062335E" w:rsidP="0062335E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0062335E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">A condo type of ownership offers collaborative benefits, but it also imposes responsibilities an owner of a </w:t>
+                            </w:r>
                             <w:proofErr w:type="gramStart"/>
-                            <w:r w:rsidRPr="008303C5">
-[...3 lines deleted...]
-                              <w:t>Your</w:t>
+                            <w:r w:rsidRPr="0062335E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>single family</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
-                            <w:r w:rsidRPr="008303C5">
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                            <w:r w:rsidRPr="0062335E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> residence wouldn’t know about.  </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="008303C5" w:rsidRDefault="008303C5" w:rsidP="008303C5">
+                          <w:p w14:paraId="6BE21C29" w14:textId="77777777" w:rsidR="008303C5" w:rsidRPr="0062335E" w:rsidRDefault="008303C5">
                             <w:pPr>
-                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:267.05pt;margin-top:663.05pt;width:237.75pt;height:97.1pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxi12JgQIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5sX0ERsUAqiqoQK&#10;KlScHa9NVrU9rj3JbvrrO/buhoj2QtXL7njm8+d5X1y21rCdCrEGV/LxyYgz5SRUtXsu+ffHmw8f&#10;OYsoXCUMOFXyvYr8cvn+3UXjF2oCGzCVCoxIXFw0vuQbRL8oiig3yop4Al45MmoIViAdw3NRBdEQ&#10;uzXFZDQ6KxoIlQ8gVYykve6MfJn5tVYS77SOCpkpOfmG+Rvyd52+xfJCLJ6D8Jta9m6If/DCitrR&#10;oweqa4GCbUP9B5WtZYAIGk8k2AK0rqXKMVA049GraB42wqscCyUn+kOa4v+jlV9394HVVcnnnDlh&#10;qUSPqkX2CVo2T9lpfFwQ6METDFtSU5UHfSRlCrrVwaY/hcPITnneH3KbyCQpp6Px/Gx2zpkk23gy&#10;nU7Op4mneLnuQ8TPCixLQskDFS/nVOxuI3bQAZJec3BTG5MLaBxrSn42PR3lCwcLkRuXsCq3Qk+T&#10;QupczxLujUoY474pTanIESRFbkJ1ZQLbCWofIaVymIPPvIROKE1OvOVij3/x6i2XuziGl8Hh4bKt&#10;HYQc/Su3qx+Dy7rDU86P4k4itus298BsqOwaqj0VPEA3MNHLm5qKcisi3otAE0I1pqnHO/poA5R8&#10;6CXONhB+/U2f8NS4ZOWsoYkrefy5FUFxZr44aun5eDZLI5oPs9PzCR3CsWV9bHFbewVUlTHtFy+z&#10;mPBoBlEHsE+0HFbpVTIJJ+ntkuMgXmG3B2i5SLVaZRANpRd46x68TNSpSKnlHtsnEXzfl0gt/RWG&#10;2RSLV+3ZYdNNB6stgq5z76Y8d1nt808Dnbu/Xz5pYxyfM+plRS5/AwAA//8DAFBLAwQUAAYACAAA&#10;ACEAxWT+0eQAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdhEQljVNV&#10;kSokBIeWXrg58TaJGtshdtvA17M9ldus5ml2Jl9NpmdnHH3nrIT5TABDWzvd2UbC/nPztADmg7Ja&#10;9c6ihB/0sCru73KVaXexWzzvQsMoxPpMSWhDGDLOfd2iUX7mBrTkHdxoVKBzbLge1YXCTc8jIVJu&#10;VGfpQ6sGLFusj7uTkfBWbj7UtorM4rcvX98P6+F7/5VI+fgwrZfAAk7hBsO1PlWHgjpV7mS1Z72E&#10;JH6eE0pGHKWkrogQLymwilQSiRh4kfP/M4o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADGLXYmBAgAAagUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMVk/tHkAAAADgEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="5D8FB7AF" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:18.75pt;margin-top:279pt;width:573.45pt;height:73.5pt;z-index:251636736;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaj4PWawIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykSZsGdYosRYYB&#10;RVusHXpWZKkxJouaxMTOfn0p2Xms26XDLjYlfnx9JHV13VSGbZUPJdicD3p9zpSVUJT2Jeffn5af&#10;JpwFFLYQBqzK+U4Ffj37+OGqdlM1hDWYQnlGTmyY1i7na0Q3zbIg16oSoQdOWVJq8JVAOvqXrPCi&#10;Ju+VyYb9/nlWgy+cB6lCoNubVslnyb/WSuK91kEhMzmn3DB9ffqu4jebXYnpixduXcouDfEPWVSi&#10;tBT04OpGoGAbX/7hqiqlhwAaexKqDLQupUo1UDWD/ptqHtfCqVQLkRPcgabw/9zKu+2je/AMm8/Q&#10;UAMjIbUL00CXsZ5G+yr+KVNGeqJwd6BNNcgkXV4MJ8PJYMyZJN3l2dlonHjNjtbOB/yioGJRyLmn&#10;tiS2xPY2IEUk6B4Sg1lYlsak1hjL6pyfn5HL3zRkYWy8UanJnZtj5knCnVERY+w3pVlZpALiRRov&#10;tTCebQUNhpBSWUy1J7+EjihNSbzHsMMfs3qPcVvHPjJYPBhXpQWfqn+TdvFjn7Ju8UTkSd1RxGbV&#10;UOEnjV1BsaN+e2hXITi5LKkptyLgg/A0+9Ri2me8p482QORDJ3G2Bv/rb/cRTyNJWs5q2qWch58b&#10;4RVn5qulYb0cjEZx+dJhNL4Y0sGfalanGrupFkBdGdDL4WQSIx7NXtQeqmda+3mMSiphJcXOOe7F&#10;BbYbTs+GVPN5AtG6OYG39tHJ6Do2KY7cU/MsvOvmEmmi72C/dWL6ZjxbbLS0MN8g6DLNbuS5ZbXj&#10;n1Y1jXT3rMS34PScUMfHb/YKAAD//wMAUEsDBBQABgAIAAAAIQA0s6u84gAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqrdhQUqIQB6FIqFLVHqBcetvEJomw12lsIO3X15zo&#10;cbVPM2/y1WgNO+vBd44kTCcCmKbaqY4aCfvPzVMKzAckhcaRlvCjPayK+7scM+UutNXnXWhYDCGf&#10;oYQ2hD7j3NettugnrtcUfwc3WAzxHBquBrzEcGv4TIgXbrGj2NBir8tW18fdyUp4KzcfuK1mNv01&#10;5ev7Yd1/778SKR8fxvUSWNBjuMFw1Y/qUESnyp1IeWYkPC+SSEpIkjRuugLTdD4HVklYiEQAL3L+&#10;f0PxBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABqPg9ZrAgAARAUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADSzq7ziAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAxQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="008303C5" w:rsidRPr="008303C5" w:rsidRDefault="008303C5" w:rsidP="008303C5">
+                    <w:p w14:paraId="507CB72A" w14:textId="77777777" w:rsidR="0062335E" w:rsidRPr="0062335E" w:rsidRDefault="0062335E" w:rsidP="0062335E">
                       <w:pPr>
-                        <w:jc w:val="right"/>
-[...1 lines deleted...]
-                          <w:b/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="0062335E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">When you’re shopping for a condo, you’re essentially shopping for a community. Living in a condo community means you’ll be a member of a homeowners’ association (HOA). </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5B8BAE42" w14:textId="77777777" w:rsidR="0062335E" w:rsidRPr="0062335E" w:rsidRDefault="0062335E" w:rsidP="0062335E">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0062335E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">A condo type of ownership offers collaborative benefits, but it also imposes responsibilities an owner of a </w:t>
+                      </w:r>
                       <w:proofErr w:type="gramStart"/>
-                      <w:r w:rsidRPr="008303C5">
-[...3 lines deleted...]
-                        <w:t>Your</w:t>
+                      <w:r w:rsidRPr="0062335E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>single family</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
-                      <w:r w:rsidRPr="008303C5">
-[...3 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                      <w:r w:rsidRPr="0062335E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> residence wouldn’t know about.  </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="008303C5" w:rsidRDefault="008303C5" w:rsidP="008303C5">
+                    <w:p w14:paraId="6BE21C29" w14:textId="77777777" w:rsidR="008303C5" w:rsidRPr="0062335E" w:rsidRDefault="008303C5">
                       <w:pPr>
-                        <w:jc w:val="right"/>
-[...267 lines deleted...]
-                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
                       </w:pPr>
                     </w:p>
-                  </w:txbxContent>
-[...601 lines deleted...]
-                    <w:p w:rsidR="008303C5" w:rsidRDefault="008303C5"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...124 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251622400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0158636B" wp14:editId="33D2ACE5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>191386</wp:posOffset>
+                  <wp:posOffset>-38735</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7772400" cy="882502"/>
-[...146 lines deleted...]
-                <wp:extent cx="7772400" cy="3630168"/>
+                <wp:extent cx="7772400" cy="3629660"/>
                 <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7772400" cy="3630168"/>
+                          <a:ext cx="7772400" cy="3629660"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId8">
+                        <a:blipFill>
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-.85pt;width:612pt;height:285.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDZCFGnKAMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4&#10;T22nbp1GdaosaadKUVu1nfpMMI6RMDAgX5v233cBO6naapOm5YFc4HI/Dofjy6tdK9CGGcuVLHF2&#10;kmLEJFUVl6sSf3u+GYwwso7IigglWYn3zOKryedPl1s9ZkPVKFExgyCItOOtLnHjnB4niaUNa4k9&#10;UZpJ2KyVaYmDqVkllSFbiN6KZJim58lWmUobRZm1sDqPm3gS4tc1o+6+ri1zSJQYanNhNGFc+jGZ&#10;XJLxyhDdcNqVQf6hipZwCUkPoebEEbQ2/F2ollOjrKrdCVVtouqaUxZ6gG6y9E03Tw3RLPQC4Fh9&#10;gMn+v7D0bvNgEK/g7jCSpIUregTQiFwJhjIPz1bbMXg96QfTzSyYvtddbVr/D12gXYB0f4CU7Ryi&#10;sFgUxTBPAXkKe6fnp2l2PvJRk+Nxbaz7ylSLvFFiA+kDlGSzsC669i4+21JwfcOFQJUGeCGyUe6F&#10;uyaA5dvonTq44LL/Tqp4EXNF1y2TLjLLMEEc0No2XFtIM2btkgFQ5raKSaBHqNCn892G2/45HE3T&#10;9GL4ZTA7S2eDPC2uB9OLvBgU6XWRp/kom2WzX77ELB+vLVsoSsRc8556Wf6u2g8Z0z2CSJpAPrQh&#10;geIRMCgoYNyXCHB73Hyt1lB/w+AHtjPM0cabNUDarYPzYaM76AH3XkL6USo/j5n8SuI5ElkRLLcX&#10;LHo/shrIBTwYhmsJz5rNhInVEkoB7QimbUjF4vJZCr+OJIcToR0hIeCx2i52F8BLxvvYscrYXTjK&#10;giocCkv/VFgHZn8iZFbSHQ63XCrzUQABXXWZo38PUoTGo7RU1R6eHrA3sNhqesPhASyIdQ/EgAgB&#10;tUFY3T0MtVDbEqvOwqhR5sdH694fCAS7GG1B1Epsv6+JYRiJWwmqcZHluVfBMMnPiqF/Pq93lq93&#10;5LqdKSAVKANUF0zv70Rv1ka1L6C/U58VtoikkLvE1Jl+MnNRbEHBKZtOgxsonyZuIZ807d+rf+DP&#10;uxdidKcCDph7p3oBJOM3YhB9Ixena6dqHpTiiGuHN6hmIE6n8F6WX8+D1/E7NPkNAAD//wMAUEsD&#10;BBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrD&#10;MBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCI&#10;dTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnK&#10;iPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCH&#10;Xr48NtwBAAD//wMAUEsDBBQABgAIAAAAIQCWTPL83gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcWidRS1Aap0KISkjthcKFmxtvE4O9DrbThr/HPdHj7Kxm3tTryRp2Qh+0&#10;IwH5PAOG1DqlqRPw8b6ZPQILUZKSxhEK+MUA6+b2ppaVcmd6w9M+diyFUKikgD7GoeI8tD1aGeZu&#10;QEre0XkrY5K+48rLcwq3hhdZ9sCt1JQaejngc4/t9360AuIiD0td8t3Pq3/Z7rZfm89RGyHu76an&#10;FbCIU/x/hgt+QocmMR3cSCowIyANiQJmeQns4hbFIl0OApZllgFvan49oPkDAAD//wMAUEsDBAoA&#10;AAAAAAAAIQAJm7z4zy8NAM8vDQAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAAE+wAAAlQIAgAAAOwctGEAAAAZdEVYdFNvZnR3YXJlAEFkb2JlIEltYWdlUmVhZHlxyWU8&#10;AAADJmlUWHRYTUw6Y29tLmFkb2JlLnhtcAAAAAAAPD94cGFja2V0IGJlZ2luPSLvu78iIGlkPSJX&#10;NU0wTXBDZWhpSHpyZVN6TlRjemtjOWQiPz4gPHg6eG1wbWV0YSB4bWxuczp4PSJhZG9iZTpuczpt&#10;ZXRhLyIgeDp4bXB0az0iQWRvYmUgWE1QIENvcmUgNS42LWMwNjcgNzkuMTU3NzQ3LCAyMDE1LzAz&#10;LzMwLTIzOjQwOjQyICAgICAgICAiPiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMu&#10;b3JnLzE5OTkvMDIvMjItcmRmLXN5bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91&#10;dD0iIiB4bWxuczp4bXA9Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8iIHhtbG5zOnhtcE1N&#10;PSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvbW0vIiB4bWxuczpzdFJlZj0iaHR0cDovL25z&#10;LmFkb2JlLmNvbS94YXAvMS4wL3NUeXBlL1Jlc291cmNlUmVmIyIgeG1wOkNyZWF0b3JUb29sPSJB&#10;ZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cykiIHhtcE1NOkluc3RhbmNlSUQ9InhtcC5p&#10;aWQ6REREMkY5Qzk0Nzk3MTFFNUFCNDZDMjFENjM3MzQxMDAiIHhtcE1NOkRvY3VtZW50SUQ9Inht&#10;cC5kaWQ6REREMkY5Q0E0Nzk3MTFFNUFCNDZDMjFENjM3MzQxMDAiPiA8eG1wTU06RGVyaXZlZEZy&#10;b20gc3RSZWY6aW5zdGFuY2VJRD0ieG1wLmlpZDpEREQyRjlDNzQ3OTcxMUU1QUI0NkMyMUQ2Mzcz&#10;NDEwMCIgc3RSZWY6ZG9jdW1lbnRJRD0ieG1wLmRpZDpEREQyRjlDODQ3OTcxMUU1QUI0NkMyMUQ2&#10;MzczNDEwMCIvPiA8L3JkZjpEZXNjcmlwdGlvbj4gPC9yZGY6UkRGPiA8L3g6eG1wbWV0YT4gPD94&#10;cGFja2V0IGVuZD0iciI/PoH0oBQADSw/SURBVHja7L35j23Xded35uEOdW/Nw6s38vGRFEmR1GRq&#10;MN0tS0632xbSRuBOYjcQ+Jc0EiBBgEaQ/An5qZGgA7iRdOKg3W47ttqKu9uSrMERLcniYJEayMfh&#10;jfWGejVX3fGMe2ettfe5VU9Cfg7Q+X4kkMUa7j1nn73XXt+11l7X/a8/9bQDAAAAAAAAAAD8e4eH&#10;IQAAAAAAAAAAAMULAAAAAAAAAABA8QIAAAAAAAAAAFC8AAAAAAAAAAAAFC8AAAAAAAAAAADFCwAA&#10;AAAAAAAAihcAAAAAAAAAAIDiBQAAAAAAAAAAoHgBAAAAAAAAAAAoXgAAAAAAAAAAAIoXAAAAAAAA&#10;AACA4gUAAAAAAAAAAMULAAAAAAAAAABA8QIAAAAAAAAAAFC8AAAAAAAAAAAAFC8AAAAAAAAAAADF&#10;CwAAAAAAAAAAQPECAAAAAAAAAIDiBQAAAAAAAAAAoHgBAAAAAAAAAAAoXgAAAAAAAAAAAIoXAAAA&#10;AAAAAACA4gUAAAAAAAAAAKB4AQAAAAAAAABA8QIAAAAAAAAAAFC8AAAAAAAAAAAAFC8AAAAAAAAA&#10;AADFCwAAAAAAAAAAQPECAAAAAAAAAABQvAAAAAAAAAAAoHgBAAAAAAAAAAAoXgAAAAAAAAAAAIoX&#10;AAAAAAAAAACA4gUAAAAAAAAAAKB4AQAAAAAAAAAAKF4AAAAAAAAAAFC8AAAAAAAAAAAAFC8AAAAA&#10;AAAAAADFCwAAAAAAAAAAQPECAAAAAAAAAABQvAAAAAAAAAAAABQvAAAAAAAAAAAoXgAAAAAAAAAA&#10;AIoXAAAAAAAAAACA4gUAAAAAAAAAAKB4AQAAAAAAAAAAKF4AAAAAAAAAAFC8AAAAAAAAAAAAFC8A&#10;AAAAAAAAAADFCwAAAAAAAAAAQPECAAAAAAAAAABQvAAAAAAAAAAAABQvAAAAAAAAAAAoXgAAAAAA&#10;AAAAAIoXAAAAAAAAAACA4gUAAAAAAAAAAKB4AQAAAAAAAAAAKF4AAAAAAAAAAACKFwAAAAAAAAAA&#10;FC8AAAAAAAAAAADFCwAAAAAAAAAAQPECAAAAAAAAAABQvAAAAAAAAAAAABQvAAAAAAAAAAAAxQsA&#10;AAAAAAAAAIoXAAAAAAAAAACA4gUAAAAAAAAAAKB4AQAAAAAAAAAAKF4AAAAAAAAAAACKFwAAAAAA&#10;AAAAgOIFAAAAAAAAAADFCwAAAAAAAAAAQPECAAAAAAAAAABQvAAAAAAAAAAAABQvAAAAAAAAAAAA&#10;xQsAAAAAAAAAAEDxAgAAAAAAAACA4gUAAAAAAAAAAKB4AQAAAAAAAAAAKF4AAAAAAAAAAACKFwAA&#10;AAAAAAAAgOIFAAAAAAAAAACgeAEAAAAAAAAAQPECAAAAAAAAAABQvAAAAAAAAAAAABQvAAAAAAAA&#10;AAAAxQsAAAAAAAAAAEDxAgAAAAAAAACA4gUAAAAAAAAAAKB4AQAAAAAAAAAAKF4AAAAAAAAAAACK&#10;FwAAAAAAAAAAgOIFAAAAAAAAAACgeAEAAAAAAAAAQPECAAAAAAAAAABQvAAAAAAAAAAAABQvAAAA&#10;AAAAAAAAxQsAAAAAAAAAAEDxAgAAAAAAAAAAULwAAAAAAAAAAKB4AQAAAAAAAAAAKF4AAAAAAAAA&#10;AACKFwAAAAAAAAAAgOIFAAAAAAAAAACgeAEAAAAAAAAAACheAAAAAAAAAABQvAAAAAAAAAAAABQv&#10;AAAAAAAAAAAAxQsAAAAAAAAAAEDxAgAAAAAAAAAAULwAAAAAAAAAAAAULwAAAAAAAAAAKF4AAAAA&#10;AAAAAACKFwAAAAAAAAAAgOIFAAAAAAAAAACgeAEAAAAAAAAAACheAAAAAAAAAAAAihcAAAAAAAAA&#10;ABQvAAAAAAAAAAAAxQsAAAAAAAAAAEDxAgAAAAAAAAAAULwAAAAAAAAAAAAULwAAAAAAAAAAAMUL&#10;AAAAAAAAAACKFwAAAAAAAAAAgOIFAAAAAAAAAACgeAEAAAAAAAAAACheAAAAAAAAAAAAihcAAAAA&#10;AAAAABQvhgAAAAAAAAAAABQvAAAAAAAAAAAAxQsAAAAAAAAAAEDxAgAAAAAAAAAAULwAAAAAAAAA&#10;AAAULwAAAAAAAAAAKF4AAAAAAAAAAACKFwAAAAAAAAAAgOIFAAAAAAAAAACgeAEAAAAAAAAAAChe&#10;AAAAAAAAAAAAihcAAAAAAAAAABQvAAAAAAAAAAAAxQsAAAAAAAAAAEDxAgAAAAAAAAAAULwAAAAA&#10;AAAAAAAULwAAAAAAAAAAAMULAAAAAAAAAACKFwAAAAAAAAAAgOIFAAAAAAAAAACgeAEAAAAAAAAA&#10;ACheAAAAAAAAAAAAihcAAAAAAAAAAIDiBQAAAAAAAAAAxQsAAAAAAAAAAEDxAgAAAAAAAAAAULwA&#10;AAAAAAAAAAAULwAAAAAAAAAAAMULAAAAAAAAAABA8QIAAAAAAAAAgOIFAAAAAAAAAACgeAEAAAAA&#10;AAAAACheAAAAAAAAAAAAihcAAAAAAAAAAIDiBQAAAAAAAAAAoHgBAAAAAAAAAEDxAgAAAAAAAAAA&#10;ULwAAAAAAAAAAAAULwAAAAAAAAAAAMULAAAAAAAAAABA8QIAAAAAAAAAAFC8AAAAAAAAAACgeAEA&#10;AAAAAAAAACheAAAAAAAAAAAAihcAAAAAAAAAAIDiBQAAAAAAAAAAoHgBAAAAAAAAAPz/Gvetr/8p&#10;RgEAAAAAAAAAwL+HildrjVEAAAAAAAAAAADFCwAAAAAAAAAAQPECAAAAAAAAAABQvAAAAAAAAAAA&#10;ABQvAAAAAAAAAAAAxQsAAAAAAAAAAIoXAAAAAAAAAACA4gUAAAAAAAAAAKB4AQAAAAAAAACA/y8I&#10;9vb2Sfcq16+VDkLv8Gj/5ns/Dly3Go+zwcAjOezS/4w45n96juN7uhXHge/5nue5Dmtm16Xfcn0/&#10;6PQ7qxu165eKvu9qP1B1VeVFrZTWKqQ/rqb7uztPPvP84spa1GqdDE4O9veXFxfy4fHdn/wwcZXv&#10;aKVdz3W1UvQa9I70b3p5z/Pruub3cfgdCZff2qEfOPItcz90Rfx38juPKfvmD+V25PXljeg/6loN&#10;pyW9dO2qc5ubURjuPthaXl3buHjZT5KqKHa2bmejAf2xH/h1WfAYaHkJut8koTtTVZkXOd0gvWhR&#10;lY6MGQ1PFEZ02YPBIPCcMOABo0H26FX8IE5a65cupe220rXmy7a3XCsaPJ+GaP/BvVacyMjzNcu7&#10;h/PLa3MLy7Wml+ExceWNaJj59nx/5+6tfDQM5E6V5oHjv/X8hY2LSbtVlJl2avoLzw/pbyq6bVVn&#10;WXbvww+cWiVpmy6iv7JBbzPNs+O9veHBvuf6G5cvrV245Pm+Kov97XvlZDy3sDS/tkFvX2bTh7dv&#10;BNpbv3jFj2O64b2d7cHeXmeut7JxvvbcYjJ8eO8+3es4rwajaa3o4TiqyoeDozAM0lZb1fXh0WBp&#10;cXXj3Gqa0ggpuhvfc+m5tDr93sIKDQe9tWuftEtPlv6EHiJPJ3N3zbP1XJmOPv013z7NCvoF+rFW&#10;MvU0/5u+TU+HZ5PntzqdKPCrsphm2a0bN4YnxzxcrpnNNC20vK5Db0fvRC9M39TyQqczin/NqejR&#10;T6eqLubnOn7g8bXSlfo+/UPxFA3oqXV7c91en66jqiq6sForcwt0dR6/DL1w5fG1+0pe35Wl5spk&#10;duTHZVns7DzSyomi1nha7O7ubZ5bfvqZp4oipwVIL1srsxT8yXTyzk/e871ALtGj619Y6NMMOzk+&#10;pjdNkvjSlSsHe7t0v3HarsqSR1XrMIqyKT32YuPcBr1KEIXv/OT62tr8Jz/xUllkJQ+C5nkmb8Ir&#10;3fEqpW/evL2zc0w/1Y6i7ywsrT/34ktJq1VWyuMHoM3DkWfHf2gelTUmPN/tf/KAu2ZIybY4abtF&#10;gzgeTcTYaPOU5fnzy2jHXoPjzWxBE7wzL21mRfPNZvn/fKzPTqrZL+mZ0ThjObS1Nj/7dz8DPVLH&#10;dXXzlvYFNX9bmfnXXKknd87/8OTPtPezL8VTiE0g/dR5/I1m/yWPo7lDMYDmNsQauK4YR3qR2e2f&#10;vfgzv3w6Lu7Pvcvspj1eWq4vv01zVmmzCswqOzuE+meMrRlNWYT6sXdwTx/p47cn02D2qGTJmWnj&#10;yL3o5kno5srNILi8DTU33dwmL08ZaUfGXCabfWde4frs+9jlTAaE7aVsNg4bWO/0d+TPlPzDjJy2&#10;uxDfmlm29hrMfuS4YqD4F+llA3nNszOHd5+ar4I2tbKir+hnNe0L5h3ZNCv+p6t/5vHJ1Pc9u6bs&#10;DZ0OvvzcEdvPZubxZ9s8KjsH7L7uzpaAe/qrZ5aNPjt3ZKl6ZqjtC2rnsQWhlTwN73SmnVn2duge&#10;uykePH1msanZA2ne3bWPXoaF7f+ZtaCbtXvm4p3GMJx5959fCI3pmc2xZlrJ4zfDYi7NlYmmzN3z&#10;cnbMsz2d1fqM1dEz50P/zNjYSa/07KJn4y/+DG/Np9ZANe8xsx1KrlafPiJjBk5X11k7dXpJ5lqa&#10;Jfnz49D4b81v/r9lQGT6GqP9uHM1W8i6Wb7y7HjEeDDPDpTMF95K2FryyD/+Ds3Nnjpscl2nz5bv&#10;n5cK+Q+0Kd+/cT2oh/t725eefq63tJFVDu2QtGnLxPSt32Qv1p2Ns7kLsr9J6L3z1ltR6PZ6rf1H&#10;2/25dGVl7fU33yKvgKbwwurGUy9+smCX03POmipPXFPyRelpmZljJtIZ00XbOnkzZTF583uv1vnI&#10;c2vaJcMoaKcpv5pnfFBvNJrSF2TrO70F3w9Pjo4Xl5ayydTnm/OHw0FZlv1+P89zmnStND06OoqT&#10;JJuOad9fWFyi7TtJU3LhhoMBOa4HB0etVlKXuedbi5BPM/JPxFV107QzOBlWFbmvzvmLl3d3d9Y3&#10;Nx/ev7+xsXlv6/bK6rmdR49W11YP9x8tLvbJyyUPhe2PjBtNPblvT/FG7xoHyYwqXWocJ2EUO2wW&#10;+LcV3z19TWaAfTDy+GpVFfm0zEZ1MY18O8GUuFtKTAl5PuS9BWFYFhV9GYQBywp64bh1//7D3vxC&#10;GCXklZBtJVeHPJk4DsXY2ukkVyfjz05H4xi7bFobfeLIOOuZinHYAavNSpTXoMt1giDo9fvZNB+N&#10;RvQS586fJ/eVfDMaZPbSyXX3/DiK6LfJ4RKfkL16fhXZ4+nKZ9qEfjkMQ3YCxf+kqWJsI7mD/B0Z&#10;qJBcbuVmWUEvPjfXLUv6TU/LIh+PB0VZRFEsMoXfl+/L88xOaiwD+Yvs1VY0D11xTR0aRNW8Pd14&#10;xbfvGSPgNpugto/PMZaJHgDN5IqkWeBqkjaqpNcqCpqt9RkD3dhhP4haHfpnv79IGubg8Gg8HsVR&#10;3JvvpWlKr0+meTgYjobD5eVlGo3hYNztdYssL8XPnIzHRVmmadLtdqIo8vn6XZrbNIXE6qvR0eHw&#10;+ECuS5/qNbly85WWlaUao+/Y7zzmurDTrp2zHon7uGMTvP/h3XSuN6YJWTtpN/rJu2/+2Zd/Pygn&#10;9faj6d5xNS1o56WnyypE09DqiL3pamO+32+3XV2HtGfz7upUNHwBrenw9v5eurQZzM3Pn1trLa4v&#10;rG7uHozLaqLKaVCO1fDwRz/80X/2O//FMx/75Mq59buPdt54881nr1z0j3e+9S/+uXOwF9FcJHuk&#10;vJrEEUscJfuMU/GE88xg0GOkx+SxeNBJFGsRI7ID8HQn959MEV2VLw4Qf8EX7pR1FZN5E71LI8zW&#10;SiRoUVdF3O6cv/Djm9dJ0VbHJ1/8pc+99JlP3njzW/e37z/aO9y689Clh1bw3EiCKijL8cSd5GXm&#10;VLmuV1qtJ68+ee25p1qduNdpeXHUmevSWu20W6FPS7189Vv/xp8OAsdL4rR2aprh5OG0vfQzX/pV&#10;fz6hbzi19khziLIr6eIC78a7P33rO99bSjq88N2axDKNghe1nnvx45effz6rMsX6TPua7DoNlUt2&#10;KGql3/nXvzd6tDfnBrQ6C9KKygl8t9L+i5/74srFjawcVKqgl6KlQTOa/n8yGJWT8ptf/ebg8GSx&#10;30ui8PnP/WLttI4no8Vu57t/9eqP/ua9SVG9+PGP/fpv/v2N9dUPf/LWT1/768XF5U+98kq6vKg9&#10;/e4bb3z42tsvf+rlix//2FRVB3s73/vGt1tx/MoXvhj0e3k+ee3VvwortTssb+6Pdk5yMmJ5Pn5w&#10;9/2FbndhZcVT1Vs//OnHX3z5M5/+RH/ei8OxH7DpcZS/unnt4rUXDvaPSYmRvYiSxA+CbprESYu+&#10;TuKIzBM/67KiOU6ac5ozBf2bRryseDhpfQZ+h5RtEtOXZDTJlN65v3d8NKSXu3zp4lwnGQ2GOzs7&#10;X/vmX77x5utznZTsUZEVWlVkculZ01olCevRUyQDx8uMrF9JitnzQ3E1iqAqaWejoRzsPnpifb4V&#10;OyorPXJTvagdhTRZyTetaM60WpcuXai9YG5lpbMwP8yzw9G4ZC3h+IrjQWVNz4WejK/ZQJNKjmT+&#10;GsVeib/l7u/tv/E3r48n9XPPPfvg3vbiwvyXfu2Lk/EJ2VK6d7KWpKb9IDkYH/+vv/uv2ukcrW0y&#10;mq1W55XPfnLv8OT733+91UnarfTX/t5/MDg5vHf7Tq7cmzfvLa+uTEtaARUtBtqAX3rxhfFkvLqx&#10;+nu/9wcfe+naf//f/M5kcjTKclK9HksAGvSI1l5RqSjt3rr76M/+/NX948lgMiZtnU0mn/zM57/0&#10;W//5wur5ejKlNRkEdCO8Kj0JD7nWF2afgTWU+EVkW4xM88S2JIne3FgOfXf7wbbsWLIDmFCN46ba&#10;GbNtDGjrKdlk0ibs1m4lHoRf2S1Ni1Ms0QRa4+6pjJo5vuK0sZZr3EVt/pM2VG1kVOP91TNHU67D&#10;lRd07DbpKOtBsTkRK+j4Rs/K+7C9oIVWyqbHezz7gDQMse9FYUg3TnOjbsKJxjUz/rdRFErpM86r&#10;ckygx/i5jtvIJx0EYeP5a1fMoHWcWTbLVkFW0feNhOPAGmsi5doHYR1BCfHw3SkyDlqxBqt5b4wC&#10;r9dL4kDHohw5vlOaSKSnaaNkl883ctIMEnsuvsNPpmZtkteqVHXjsluH1muc71rNdJqrGjXLzig9&#10;F9fj2F/z0MwLmIiTjITxpmnuk0r0ybegmaPFP5vWJc04WsjsRsmEI18jkNCsTAPPvIyNS9hojAnZ&#10;uFFED8VJ6I890aeB/J1mp0LJ4IurIT9iuepktMDKioeCB8Gn1+F/0ZJXPBNFm8mABB77awFHOiUy&#10;4pmIDbl3ZaVo6Q6nBRFZXc6OXV7Xo1Fe8RZmPBtZRK4Nl4RxxPuxY0IP7A9ZMSz+nQnNkU2QMfJk&#10;Pmt5aWUD00b8ezzOxpE1ISdx7V1x5HisPP6ReEiu41mxLREnI+xnMRPZtiqZk76MNg8CXZPHk4qv&#10;bRbZso/etU/R6jqrnmrzWBx+qSbyeCbyQjNTOdMJ3RY5JOQb2D9UVjSdUeCPh12a93Ucq9NmsQ8Z&#10;E46Pm2+y78f+FAfd3IQjlZ5Z2bxsjS/Km64mS+uaReg4yipY6+bK2LscFHJk8ZolofjdeP5IYISl&#10;khkRWfPNWuYL8h0zbq4ZHVqDZu1zFJz9H/JuaXspXNp9aGDZPvAUY8/eimO6Rn7GZHNoQZDtma2y&#10;Whs/X27ZtbZB20fAz1Ub6eya8KtqIohiltnKujSla2M1axXS0BizQ29HRsBje2s8fvq5L1Faujaj&#10;dSVoywNFLxv4RiJa81XLw7OayoQyHR5iTyIOXkD6J3doIcssoeVTFgVH3j03duv52H37r77x1rf/&#10;7WefW/7ph+/XvaUnX/qlhSsfbfev0o7hObXnRDw16QvX2o3a5RvhXaEqyQrQRF3utv+Xf/LPLqx3&#10;r1069/br311bCH/hxZf+4Ctfv3fn7vza2j/8R//41uBHg1yRi9lyg1YUT8WgaRJkZBNou9WykiUi&#10;yPGpqgzCiIerzNMgSqP4d/+H//bDD37YT7w6z/q9uf7yAvmtUZx4gVcqticHxyc0oFnlf+Sjnzoa&#10;DG5dv/7pz/3to8PDPJ+Sj3NAEvZg9+lnnt3Z36PX31zfuHPrFvk0B3vbk9Ho2Rc/Pjk5bvf7712/&#10;no2Gr3z+C3e3HvZ73bIYek5Jhoze4PDggPQwOUI0FP351Z3d/cO97cgPXvnlv/uD17/7C6/8rR/9&#10;8Ie/8PJn/+r//tZTH3n+5vXrly9fvHP7vc0Lq3KDpVl/5O9LdN4J2BEqzXpjRaDZJ++vrkftOfKI&#10;AlKkvIRo0oZsxGjOS04l8ur9nfv54XagM1c3k4i2RXJsaPU57lynT94cjZ7vhWnSIvMxHA/jJFpY&#10;veh5rTfefmf93KV0rs+bRZCMh6NHjx4lrZDnEk1CsVZiWX3y+shFpOdLczWkR69MUJEc+pKXsEsy&#10;taSdwiw9Jy/ZBYlCUhlOXdLr1KqIw/DKhcu7j2iYDulCX375U99/9btFmfUWe+Sdzfd6tBMo8jLL&#10;KorjdrtNRpve1PFDX9IyVVWYLYY2d7JXBb1fWbvNxsNyvSh4aOinXpBleWt50fc7ExISRb6+tjGe&#10;ZHkdOZwqrPd2tuh9A3J62Y2hGReSWxv4YcXiVItk1qIY2XbRSg940+TIKm9mYhppC+MXEqMX0qop&#10;6GnWJh1TVhUro7pkYUwmj3ehcmmuMz7cr/JJ4OjRyWCSZbI9G+vJQ82hCy9aOX9pWKsnnng2jqOb&#10;N272enObm+fjNCEHfPvR9gcffji/uLiyvHjh3DkSb/fuba+trh2fDO7cuzUejS5dutTukLRvk+il&#10;TXNvd//DD2915+eef/ajk8ERTblb77796M4HQeNdzWwqJ5JmEXgxE+xV/lyk3jXhAdkXPbE7Emww&#10;e5n4HiKGg7t37i6srfnkIpPDHARp2iIt3vLIPw9qMXuBxLJoapLzwkktrWiyjfKClnREw9Uko+hC&#10;fVKA45xs7aPbNws/bG/dnFs/111abC8t06C0OunJQRGTQFUmBsiBMpqwGT3Mqmp5nC8tSe6Jx1c7&#10;WtKhvoQx2Q6bCDr7U/KntNhifm6u2TNoxqkmIsVOho1cGifVqSUxEXHsyK84OCf5P7kCdnT9oNdf&#10;INO4vXsYluXlxd7DrbvXP/wJLRKSrWS7rly+sNChB9Xeun/zYPthL+q3W21yc7zYcSJaK/Evf/Hv&#10;rl09P8pOfLKqivRASRdWljk7KL5K0nA80qGjyGSXEqlg9RbRW1ex7xQSDuRtTPJ5NLdIzpGv1kri&#10;kD0kDjdURRXGtB5D9pf5YXCwxzfeN40A7YTsP2VFwSG9nLcs8rk8sr60QCak28j7IXtEnmHAkQKb&#10;kXc0vSKp9FaSDJ3jfJrHbnD4cPfCMy+Sotk/Psqmo6eevDg8Ht2/eeOf/U//9NmnnnjiyhNJ2FXT&#10;arR31KIRc6vFtbV3PHXnwdba00967dbC0vL5S+dvfHjzwfbW1YUXM8+/ePnSj994s9ddjAP2Kdil&#10;Jg+11Q7IpMVtciqSzhzZ1IwDkx0aB9LkxlsnodCfn+/OLXHgimxJQQaEhqGaTCfD0ZDDajUnwwN+&#10;ekFEUzGOkyQNlpZpspK1pqlNVpU8UrL4g4Mx7dcmpjguODxcm81e9n6ySM+/8NJP3/0JTTda+rSR&#10;05ThUdJumCTGreOYo8uZfLbsLlkPzhcnUUQ/IvtHy4+2OtdPulGwsjyfej4Zwr39QzaBWU6e73Q0&#10;fX//ICOV2OqErXT13HpvdVm3WrmjM6ee6Dzka+PwjU+Cww19Mml+3cgwzq7RSlle7n/xi7/y3vsf&#10;EPRAL13aSFstrauinNgUKtt9mm7kWNDkr9rttBxOnn36CdpfA9Zh2lE2WK5UuTjfS+d6pFErmjtV&#10;TYN3dHRCVoyzvo4zHk9lE2G5KXPYc2Xts9isWYf4MvnCKFxZ6NO+QQs0n0xacfijN149PDz50m/8&#10;9jMvvEh2lRd4EHjG2BhpKLleNtX82qx0/UZ10BvQ2iSDQpPULYbz6aRmM8s+O71twdPHiel6nPL9&#10;6/c3zz9bOwltdjypQiMXbezPpIBP0x7i0ooqsElCV9S2kZRsacSZZ72qZ2kQt0kmzlTYaQDfJixs&#10;YsoVp5g2E1N14jVWWlw8G4v1TF6aQ97sdPIFWKeSf2ayl03CjYN6s5Iaa9CMFdNn8oOumHCTj3Lt&#10;hXjKPF9XHE57Mfwlb8c23+Kepr8ey3o1CVKyWlpNOABSu3XZTpMO24eQFK/JzZBhCbnWRvFzo9dn&#10;V1iXhTLJVZ83JzeMAt5PuQqgttJI3tcIeLfJehlDfVouYcMBgY2Qa/lbfmqcNTUpNhM90TYEzAJM&#10;Vj9LSpOhpYsI3ZCdZo+zpZ6RcK7NXJlSGjMNHTMCNmxuoxlkMXyyy+RDNL9pQhoBe7TNzJH1KP4c&#10;36NR87zBsDAkGRDIO7qmMIQvMpCaFfqVqg6kCIRnS20DKPQ7iSjdoMdO3GAwJB+JrJxii847tsvi&#10;W7JVtTLRCZliJSkyGi1NbiK/pd9MY0ksS9iXvs82jF2jWqSLDIadTmqWKOcFYOfGLJc5q5oSjeey&#10;+9BMptOpb1bJLHIezJK6ZmtxTNRJPCx5uGZiyoT2mlg8v0V5moe0NSEyVWqbSbb1EzKhJdLBnozL&#10;BlKSJ5LCM3rVyBq7iNymFEObSVLzXc2yvk0IQNIBUvvDT0xu2JQEOJlT+so7U1VBc4NEgColoSPP&#10;jncEfhuflzft7PZCaRF4nhQinSaoeYRlJBRHT+omsykxv0armyqKpv7FUWavVLUIdUdZM0avLfKD&#10;VW6tzZKUn9YiWWePuCoLq+MllqSsKyT/Em/INxUmkqhkGSKVcVx/JOZ9FtTg5ygDpF0zRuyL0boO&#10;HNqUa9G3fs1DJ/Osrj0zg0Sxas40eLUtzVFmHUoYi+/PCm/t2CtTukk5sYnn2zVDWheORGRK3pDJ&#10;pKjIdcmX+Oa//cPhw3uby52jvZ3F2P3I809Gq30lUYqSdlG5JJkFylE2E+grFjk8Edg8sXkp8oKd&#10;zyznpLGnFjtxVQ6/8Iuf+sPdvavPvDh//qnD4TBxy44ajevwuGpVvD9z3ZQrpWRlNel254qctBvX&#10;bdX2X+ygkUN3/Udv3PjgHUfVcRK3e+Qwdnj5e4GSDKGkNQNyabrddjbIx8MhrWNSSnRhJycn+/u7&#10;F85fIIVD+oAmDPnk+/uHR0dHPEy1Gg6HdZHTEg+j9PjweK4zV0wm9Mt0kyVXIGoT+TJBI8XGkIdd&#10;4isqJPemVgeHO8YccZTQM7Yic9yidqac4C1qem6eDd3yy/gSeLYRKZNbEr+Uk7CtthOS/0K/IFFL&#10;nyccCTCeJKE7OB5sP7pbToctj3RDKebbrAV+2nEYtTsdJRosjZMgjCvagArd7S+Tq06+AD0cutkN&#10;z02ipFAcPKXFlCYheT5iqyTKQPbP44nB87wsOaLhe+SA0T2HnifePT1bEY6Ox7cv9X58y6aCry7p&#10;YZK3WdRlHLFEIC9aJrGOQg7zzs/PkwqggZpOMlo1aZL6EW/ZkymnLue63bKWIr2KbQx5ofRca5Kw&#10;ZUGTIG2lEjuuJJxM4+QHLJV4Z+RQguObSCq9QM5iwS9rksS++LkF7QGO/CE7cxWX/1SsWulFwpqf&#10;jmvq7Tiv4JMOk2gmmwb2bznAxLHY2qjfIpOFyY4HW06TNCZ1UFQcvQvo7zmVU/imwElzqtZp6nbl&#10;S7pcXsE0w6fZtCQHjedwNdfrbp47R3947/7Wzt4eTbpnn302jDl5O81qrqCs8jgmXai7nblzG+c2&#10;NlZHkym5o7fv3nm4vZ1E7YWl+f7iQllm9LZplJDzyVNWgtfKRAOlIoKmTtAEWJWNX+rH6orkamup&#10;BfZlq6tMbJoshik8aQqCOPzd4Xx6EXf9otakjUJaoFHks93wjU9KbkkgsbHKd23ayewxPL5e6M0i&#10;nfRD2hrrbpSMJiPSJYfj4dHOdtzrLG+u+J35zXPnW5x6ckkkH40G7ORKCC4vuUqXVIXm7CbfLek/&#10;5VUBWzq+AXavyFayC6XMKqQnFoU80VWzsZh79iUJzMH2uja3yTWfil0WdsikLprETFbV5LdxEazD&#10;iSsa3lGZjwd1SeupoJk9Xli49LdfeLm9sri4uuJyLFOHnK3y3ns7vh1p0qYe2XyOJNSyLXrDwcnc&#10;ZH5ST7h+zcSxeAOjK6d9gZUayXTjlwSSEqcri8KE7ZKoCfFZ2RQo1+R2qjrPfX5TEm8q8sNK2XR9&#10;u9NinylXjUNCs5P3URpCl9Z1XdE8q7Na3A8Oiju8nqMyL9jjV5KN4OSJxKp5iTocoXVckr60FItJ&#10;5pV1i8zu4mKYuK12Oh1kF86vXUs6VRK89e7177/2+oXl1asXzt+4e6d/9UoYxvMLC0mn/XBv53h3&#10;Z/Xq1VzrtQvnb966ff/O7Y3Ny0m/vbK+0Wq36B777ej+fm7sXcmRQLL5IV37JMsmeV6bTd1GiHlb&#10;oWe9f3AwGWaKTWcYJbRltLutFn1NjzgUp4weZaloPU+nk8lkPMqzKbsaLufLJXaTpknSn1+g62S3&#10;U3zum/ceDocTZfxU9locsiYcGS3LtNMlXU1jRqKXngrH4rXxr2UC0rMLo0Iu1ZFaEfJLaaJGEUd/&#10;nDhd2bzwhRefHz569KPX3zgeDdIo9iSyTS4wP3rFWwh5K4Pd/XsnR0f35ubXVjavXa57vW2tsnrE&#10;JtJ1I65895UtKLJrWWp+WKX7kf/xj7/01LVrX/3aX7z5wx91U//atSe780tlPZgOR2zNZUt75tqV&#10;jbV12g6Ojo+fffbq3sFhnmf04iV7DXUU868V9XSltbq61J+Uznh75+jwKIzi8XS6s7tHoj6r8sWl&#10;vjY1rFVtMnMmk0TuiG9FlSLDHrfTOTdOuosnB7SNPqiy0Y33XvvyH4x+Lfutj33283wbFY90Jgk3&#10;+iJ1lCd1vBx+Z6ctyEzAWNVGB5biO6lyHLpDz61oVwjYm1M0gnQBnSR95/uvXv/J9rWrz5cVOVu0&#10;W9N0qkx4b1ayZP1dK1rNGQdXz8p4Of+mTsWe2Q1P8wyubrKr2hYGG52hTC7CMUZQ27pSW25jRASb&#10;QLNPWE1l6jRNOLaWDLAp0mdHTGmrdZucs/2feNTiG5gIpWcs7qzM2Dd15domqex32fjOSgyNsteu&#10;VQiOzQ7ayhdvFh622VZZcuJNkbejy5KroeiZdNK4206SUEvQgvfDiO2LU9L/OLdBUyHUeV6Kv+1K&#10;kNlxbSGzErFoSosbWauasjf9eEm1w7rQdwIZxybNY+KyRqU0xewmjyl1r1x84flSEuI1Gpr/3DM5&#10;VKmcbAS+faCSy/LNNZgt3TPqiHNCykYryMlwfTaUjq1RM14f/ZbvG43T6HYOmZuHXttKe5rSVSV5&#10;c1r1gaRHPEmwcLBMKpP4iUodAUkLOePAAV4dk28V8n2nrSSoXJ0V4+mYH7trQzb0huTosJvNCb/S&#10;ZL09cVWTtB24ks/jeIRLjh7djkxD2trYOeXMpZ0k9niQXCn/hIO/trpZ2+GTYJapzdVSzWhLa2X1&#10;SLGG1+hlCbO7XEZ0VkOawIytp+fpYPY0p4kPyQkqU5nGZYc0JSqJfpkFKELIxDSa4nkjSTmiUEsK&#10;l8ZTcoNaAkpae1bZsjOgrOY1WpDj455yTtcXvZ0nsQDreUvNmlha5TaFGRJ84zSRJ2dwPA4hWkVG&#10;e4upbpD8qCkTVibAYV7ZxK2sFm+UvCvFfk3OWQo+5RXN8SuJyUj0x+OwlMmjazkSZUpVlBGcuqkn&#10;MdOPPJmylqiCb+QmvxrXxpuwAPs/tFGSP+DanKo+rbeUIIHybDW0DTBx6CSUGJ1qZDjn6JWtZFEy&#10;q1lhGFNHHrRnIlEuHxSSgAyns2Z2V65cLkc5UrLKP+KAJl0YDylJDltNbaa3OSzA9ypiXqwLR4po&#10;DvPjUV7Am0BBvlAvTV/7y6/c//DtJ+eCj1473439wcnDanT88SevPCznD6ekHDrsr7KbyY562Yi0&#10;WGQbZ7zdkGuDWEFHdVEdHR7k5bmIvN44zCcnbu2tbKx//HN/Z5yTzPCK4fGV852dqb89JSGYkmTl&#10;4AdHifOqGI1pnvgJ2VRzHoOzy6SUOBfn3rhxPZsO19bnn7p26ejgkFwYHlHfnr+gmTCdTvu9/q/+&#10;6q98+zuvs/yL04RTYD1azPTLJJaOjk8O9/biVtfh7bEejUnW+qR+ucRX1VEYTdQ4y7L5xWXa6OkL&#10;rhJzzeEu8mOnNARcVxKwIaJ7a7US8oKzyZgc/EuXL9y7t+VzKI3nFw0w3UuUulk2CLl8xCF7LAn8&#10;WgokJTbBZVmeqfTwGhFggpKVkuVptJwuZLvinWRve3t/byf189infVy5Ygs43EJeShj0Ot1W2iJd&#10;Rut/rs0JpJwUtxeQS5lX9fFouhT1oijJ85xugctsWa/wu7M4zKSWiH2KwK4O3g14loec1fLoCZN5&#10;ZSetLj0p5KxkllbKFEdKabqsYcmPyTlDCYWQJ5kVBcsHlxcUfZ06KYep6iqJ6AmlPCxVQSNBE6bb&#10;6chhRlYQ7W6nLquiyCVmRAMe0XZfFCTSuUJTjjKSr+lURS4pmiSge4uTonSltijhXLHmmkSnUK00&#10;5TJVLgQjT5TXCY2A5gN0lexHbLelqsiReCUNdU1Smt6aE+uBPx4Mgjhmv5YlPgdowyQhiSDVOzRg&#10;spxooOkZOV7JS1yHrtSeq4q9MgkGaRuIt6cqmhpjsr5B6kb9fn84HMVh/OjRzoPtB612+/KlyzRj&#10;5+a69KLTLCNFWeaK/HCeoEVB97K8vETjfXhydOvmrYWFhXOb50kGp0nLD0Pepjyv4EEmx8NnqX/m&#10;fJmtwfZMnNoxAeD6TILXffzQinEY/Fk1nzYemXnsbNOD9XMbXHgWhNk058rvgHP0oe/ktLlEgcpo&#10;vkbt0C9lf5ZwhgmnKvo9dtA5LWm8SbIxZLU5wxY6fjsIplLYVg+zrQ/uudHDw63tpaU1Etik7Lke&#10;N3bpn1GbKy3Zwgdht9/bfbCV0hItrc0sKgk32BIkk9Zoork2pGodN1PVzDucFEeZIwe6SQeY0iDO&#10;/LPy9CqpDuRKJVvt5FR5VtQ+mbHA0U8/+eRv/9ZvVyE5f+Pjk91JQaYkjKOETMzxycloMuh6MV04&#10;G2TFBjkOIzJ/NbsZLNzYNedaYz6twUZaVeyr0MyT4CXrloDvJy8yOciljDaWJxnIK7BtIRHHdSla&#10;kXQzxoVmf1ZkTuDSP2n9SkZEScSDrrpQmgNLk2nhFJlXubQAuObZszkgEjyqLl17Eq+WJ+aJkfIV&#10;r4eIlhQNBq313Ye7l5+euLG3sLC4eW7j1ugmj1ISPvPS85eeufbgztbrr735l2+91b9/d+XaExef&#10;/Ei73bt86cLbr7+xe//u2uUr9Aa95eVz66vZ4f74YHd+7krcSueXl3cfPoocrlmlEQ/8aDidLMx1&#10;43Ynn06iqNXt9jh97dhSORq6uuTUwvL8gjPP9nrIqch6MhyMtcN1/+Kv81kXP4h9P07TXn/eHASR&#10;+B2ZgIoWWl4Ug8FJVR1KXF0ZV280JWc9NBVfrEI9L5GSDNpj2DXjpDpPqbJi1c2FirxQXHMKWPLJ&#10;Medi+ZgDZyFqUo5kj8J4NJoOxuUPfvDa3Q8+XAj9JAwLzjOzOJFIhxJbxCG9tu+X5NFme+Od7Z0P&#10;3r9w7cl+pzXupZU4uFKoy/FRbWrf5LLNpUtVJecZ+vO9X//1v/PdV1/9+je/894HN37xlc9untvk&#10;KV1LQNf1zm+uzfV6ceyV1ZjsbF3mUcipMNr26K6TUIoEOOCnkthfWlleWVn52rdepVeQIs56+9H2&#10;xUuXydjSXlSJp26WfC3BJHYzPalN41fgEo9Wvx9V9FhDeq/d3Qf+dLR18+0v/+Fo79HDL/y934iC&#10;xNEhuffG4y18tiFyCVK0x5dcSaqt9jSfe9F8LjqjHTtwdHOQzjX/Jys22N+5/u3vFWV3tLMXLl2U&#10;YTo9BKglJTLLUTx2JlE3bp89G3xaBmP/N8urOk0dtKmckdSHeJzW+s9Kcc2RQ+P+mpM5P3taUOQm&#10;nzlg75bGgCO18ie1a4bvNLNmElnKnoazJ3I9W5M8O5Snm7rE2fFAk3I6kzt1JJPm2DNUYlqkVMCc&#10;dzKRewn8z45W8sWTpS3ZYnJ03CN7F7jtMOl1olbkct6EtwpfhD77XuxpuBwZsplP8fLN4fOKY2mm&#10;PpxLyaxil7VmLls2rbOHR81RPWXqA6XmxhyjlNE2ZcQ2Mci+uCeeF4tUV4rhm/rb06y1azPfnuyS&#10;spvaOIh487WRfbMTsJ7UOjZnX1VZioPuBmKtRQGaY9J8lMpzmiOnEj/l6jV5quawP1eB87Aqh3YK&#10;PtPlctGdybtqz1qnuiqa82Ysj5Wp4yD7zKo34kMD0hbCkZM95mSUW/PBDT7cxi6eU3KlM42C8vmo&#10;mNeKHU64cb6IbAOn4mhdVVpOGplMvzTYEBGkbFW+qHvjPVhXRlJAtnpcNiGPR9hORQm82Cem1Gm5&#10;sQ0fkaX0naZU1VVNylw2G1MzawrpndNl6DZRen5pTsAqE+hQcnJE2wp4yUCaMWdNb5pSyIkmWz5h&#10;FqVR4KYdRiMyrbozmQ3PHMGVcnR+B1MtzM46X4CVo1KMLQcgbbRKLsHjHgW2nEIWkJIMgDITgW+P&#10;00pSPWPsgGfz6Z49xcDbpyRIbBDNlAY0qWbXejFhIKfa6tmJ+NPOASb6ZcygydZycEp839mxRC3Z&#10;Kk6ImlieSDuaXE2YQ59td2JH3rxoo26NcVSzSB8bPZud5ryQy6E6ca21fe7kGbtkNMhFlpYabDk8&#10;8bw0/6auTLV000dDsfyU2aZYQUlFm8TXzNsblS9ahJ+AKZEgv57epjCD5nCWLg3Cdhy++Rdf/ulr&#10;f/HKM2vjhzd+8voWbf+bF9aXlue+9fWvXXjxb7nRCodAeDQCKWx0WxIZJ1VTyTOSWEwpaQaVF5PD&#10;4f65jXP7R3tZVR4cHUW+OhlMP/6Zz/XWzg+rKtJVUI8DnYwOT4LWKl22KykeeR13+972+Yvn6b8r&#10;iZqU5OPT3j4aeHNzdMF3br7X7qZXr17hCSPeoBwj8XSzbqqyeurpp8jLUrLzFnkxnUwP93fb7Q67&#10;FqSUItoQvU7aGpc5iYelxaWj/R3+KSdCi4TTibx+Y9bKidQ5eiWnFjmLbKvWm6AGd2whF7cq41bi&#10;2dNZBRsCrcajIy7ELsbLS32SqWRlfT4mU5upYgpVarMSZWI4Jv6nJcbh0DXGeVazV80ToCSPKfL1&#10;eHCwffcW3XfHKwOVkyfLR6NlgyL5Rw95eWmRHLnJdBonaRrGteajdmm3Rcrj8GRSa3dhYaXV7pNH&#10;yvpQTgBx0TLfsE9Ci5wKPnEiVl5SpGrWuoXVICkVsVOmRKKuy5D+iMvjlQSJ2JemKzJZxObMDQsE&#10;jzVqQWaWrrbTnau5StmTU2Y+mWfyiPK8kNixb4qo6RborqMopZlKDieNKStnOYRdi7l1uYSZbsBn&#10;YV+T7KeHlXgcw3cmeR7zudnIkRXRaXXG41x2eyWnaOso5ENPUprMhdnmYC3veZ54OqqeHdJgD0PV&#10;rZT2aq+g7/NFBO0oHo7HymMXjkY+K6s4jjgoxguZPOKiYKPFSWAWabS40rjk4mXOi9DsciXSd+aI&#10;uglx04Nb6i6s8bOu1d2tLZoLq6urKyvL9Bhpie0fHN68fafVal29fIUzfVp1Op39g6MoTD+8cXM8&#10;HtF0eerJa1EcpmkaBXFRkMiqaR5zipyLLXKZ2KE1RPa0h+zdjXMjW42EskyHKVc2GW07XOhZGY9J&#10;CDeSwghUsw0Eewe7HZIW4siR18oVovSUOJbKR6E4veb5ixzM4OrYUlXTnBWEZ47vKpvNkOMnXCxC&#10;f7XUmcvr4wkXvdDllG4l4ZZCnUz2Drd3l5aXvTC4d/2ndy6sPtNOfMfvJikPDr0NOelBQLaxE0eu&#10;8sekbfgy+MwD7eEFl2F49OR9WcOzDICpiQzECzNmvKxqc1BbZgbfK718TE6cORIm3a9aSZQX7CKQ&#10;Z0K3MzjY3xqN6d4qUuxSianjgESaPx06+bgu61zaDpG4OplkdNOdgF0gL/LikE9tkZ5sJUlVTquc&#10;p40X2CgYG4zQpwHjslgTK+UtQU4Re07ThERcQNYAyoRwaBWPxiej6WiuH0uHJl64pQRI3cAVx0bZ&#10;3JmRZ1yRXwesjr1hUXS9VIpYuKDHlw4R08mYZrHYfY5umTM7pD0rDikoGlK+NY8edTgeT/iIL4lC&#10;P1haWrn34T23dmORTaFXXL52uZV6f/G1b+3cf/S///Pf/4/+w1999iMvnLt49f7dOw/3dp8YDqPe&#10;XNBqz8/333nv+uDg0fyl8/Rumxvr2/fuJqRsW60xe+M65npgDuh20k6v0yMB6Shz/IONiTkWF8bx&#10;0XAwGWYc12y307RFKi6UEkY+HiGxySKbZkV5fHLCJxHELkRRJP560O12+7wIA3pkJldJa4lG7f7+&#10;8fHxQOumQxVvVKUJ5EuNI08wmrdxlPBpRhox029JthMy/jQRaM7TUEU+7YalOGQurdTa8aZZtTPd&#10;b7e6TpWZ+GLIllGEh6w5enABOwN1FNBPaOlGdM333n3fDaLFa5f6G8sDsk0k4WnT5zeqTJGYKdWl&#10;zZrr+SVMQxtjEqW//PkvbN25/f3X/vorX/nKyy9/5urVa0Ho08KdFuz7xlxbokbjET3b8XhI7063&#10;KU5zrLlgvOKNh3fqTOuiPz8/GY9Wl5ZoUh0fHsz3u/v7+7TcPa9n0pZNCb2kRSS4SrI0TvwWbZ9S&#10;aEWGbP3cmlOOimwuox2vqvbv3frzP/2Xw+PDX/+N31xZW29rqSzQIgboSftuxXEHmaZ0v1URcHyx&#10;rsqMdEFZVKE7pfnr8dD5tbg7XLyUT77xJ/9XklXjoji4d/f8yvmC3EctLSTMAS1+ol5TGunOUhiz&#10;nlIm33emz4F32vDFtQ1ynKYjk63EZs+7anSO26SenKajn7YdnJzZQVRtjgcbE8SmUk7BSG18oG0X&#10;hkA8R98xvrit3VSm1Rw5VU1WqSmrZFfQJHW9U7Ex6znVtIqRetXmWKTJd0lakdNwpyXZ+rRr2KzZ&#10;jOdlxXRaijvP4U4+QDTXClqRdGDTJsksCVvu6cBd4rgKQ7Znk3cNTLxZ8anaWo6o2bY9rpXvqsn6&#10;aVXbAthT3WuEl+s0iS9J4kkyhDvdKWXPqpg0qmeLXB2b/nbMITO3CVsoUwHu1zYHyQf2bMMkujCn&#10;brpd8J5lhXTTpM4oCm6zIaWbCZ/rDZQ5WO14szZrthGI5pIhaRhxJn/GfkHQdNCzAYzalMBK4SZ3&#10;epGHyF36nKCoXXKGskplKo9FNssxaY5+asnbmgZmnF0ryVPjRcAlUNKigjwX+kbMZdycmS345IHW&#10;ORcxNwn0JiNutBQ9TNk6XFNnL4fumsjDLD7kynBr0/zHREO0SJcmQGz0u2sS5LqpnAxZjNsYkC16&#10;tiEF18ZCnKZPlk2Py1FoLdXvVWUKik0rGd0kE2rx6jg6I3OE08GSf5DWLzZabC7U0WfyxiaiYfKh&#10;StsKYXETPUfq+5uGIC6Xl5vn6dkaayUn0zkc6JszxiZpbcwAe4G880jDMdeb9co0FyMBJk+0kJF+&#10;rukdWZlmP1KjZ/r0SAzGZN/lDJ49fKCcMydpJRta2aZ3tnhbTsPayJtjqk7MiVk+3SdTWeIYjjSz&#10;CSQm2xSZ29SvOtOHzJZMNy6SY2WqebK6tnEHMvUSF9ZSdyRPgSd1JZkgk9mvJUrVtB4wi1dJ7IMD&#10;fKYgRkrMOFYVRi3F5yorWSDeY+22lDm5YAoFbJc5FmU8n6t2oFJd/snv/pO2M1mOJtF072MvPHsy&#10;HH31B2/fePCot7T00ud+aWN9s1BJodkdl16KrAx5Yw9dPqAoyTFOi3uhHEvU2cFBoiYn+3efvvSi&#10;O9/LRruteG1rPPz0c88djU5UEJfTo2pwcjLsklEkjXBy/NDzo8ipuA+lU/Q6CW9bKgujuGLnqoyS&#10;MFSRp8vtrS36/2c/+4sba/Nf++qfX7mwKePPVaS2z6YcvCSv5pvf+MbW1p2Ll7vry+fufvC+x3Ve&#10;0cH0kAtHuBwhPNjf662u59Oy2507PtgbDQcl6VJt/RZ62ZJbi5BMKue6nZOjfXLd6CGSL8cOa82n&#10;wORYKTswJLcUybTphI18GA4Gx7T+jg73lhZ7ZBF8HZBo52BiIK0LpCbHt4cUbJNF2wdA4oQ25i2R&#10;uYD+SlfkDOfTfP9gj3R7pAoOkZJm06YgwOfiLtdP0zYJ9JpTPmV/rtfu9vaHY4dEbJjS1Q7Hw7le&#10;P4rbRyfjNGVPnlytMEoGQ3rU04WV1fFoWlU2xsqOQ6VImPAFhJxH8rgHkjnIw6lRPoLG+S2SDL4U&#10;JzhFXaZhVLJSdcxpeQlD81FHutMWFwXG5hZJAZL5pz9vtTukkKeTiQ65tRWJNe7eUJQ0gknS4mRm&#10;VdSSb/MF9s+ldIZrGB0u7iPvtMhL2v05kOw47IlLI7EkSrKMD6nSOh9PxkoHZJkCn3T1hIV3FJXT&#10;qSLXStIwUhLvS6FNbY44kVSzMjhgVcDBDiniFTuZq6IwaR4uClKa5CXHOQq+DF54QUjOv9TF2G2N&#10;TzPRsOjalA7RwjFNft1ZNRmJplZKfrXZsek2abSeuHK1O9dudTr3trZI69KzWOfi5fW0lZQZrQhv&#10;nI2zIjvcP4yj4ML5C2ESdDvdKI5Gw9GtW7e2t3eeuPZUv9sNSSdJPiai8Vf1zFs50zLZlrlwwtKc&#10;U222/ErZULhnW5lyWtF8Wdm6aFudbw/gPHq0E43G/ZVNJ4g4jyvOfZ1XoUhtpypbc91WnLbD8IRM&#10;BldWeiQtAmkXGbBHouXUFp+M8OQcTDEaJgG7xZHnkAAstRNoPqsUuG5eF8c7u3Tt39s//Os3XvvM&#10;51/pLJ4fDOu1z7zMQS4+bsq+Ru5WEhhxaYpx7oFkqMlqS+CqNF3RXFM6bOL/xqky/dNcc221Ob5s&#10;siscZbPnuej3yZWRthAcEtKsxyvaPTqhPySVUOvD45Npxh2J/DhcW9tI43gwYI1E9qNNTysIud+Q&#10;FPBoEQ3k89DqpQkXOIEXmiI0zoJprkVR0pTMM63VpI6bv0yisOLtidVZVcm2yzU47Ct6XMztZZMx&#10;Tc3xZCKBSq5PLmnwQlfO+nN5Aw2PKWWTAlglZRjJ3FwvPxmR/KenJluknJSTLqD8lxy6K3wRUVwP&#10;XKqizocjmpLc9omWdzsgw12ORoNOeznLpuy6kdwkr6PU7dA/qXQ2PCiKyeZC35nzd05Gv/9//Kur&#10;V1772IvPky+f59m9WzcvvfACPZGV5ZWH3c723dvnnn1et1vzK8vd/sJgMOHDxVpHoZPEMcdcSeDV&#10;7nQ4LvJCFAFXtfsi7Wlm0bC0kjSJOvmU1kwxHA7tqUghkHodsoWddjvs92d9HJUEJmgmTcYT1sFV&#10;JdUpFdlN1sG+PxkNlWze9Lv0ZIqMxG1Ef0vrcDQZs2CWrbg2bX7o7mmqaxOzZ6eByyil/oOnUxRz&#10;/VtVyNm/QqpyvZDLRtxaepDQcwwccz7MHvJMk3RUTSLPy+uyblRZlU13r9843H54/iPP9pP2CXdG&#10;rkx5rBw7Z49GThfbilY5FMi73eUnnlhcXHjvg+t02ez3lBIhd7yyrGkzm5/vcbjf8dudVI0KcYBI&#10;THLJTRIno3zMI8A5W5KNXGVU1+XF85uddnrrzp1Wt8tOtqq4W6BTTMrc9F5U9hgwexMc0qyq8eCw&#10;1iPasUacEci7SSfPqk5nXhXZcHz4jX/3h4dH9689/1LHdUlRPdjepvUV0pZTTNN22yUHgasn/Asb&#10;KzTBWjQtUu8Tn3wu9UaOLl3bBYoL2+hxJUHw/a9++94H717sLWW1unf7/c0XP+WwnQjJcZUQmGcK&#10;KJszfMbxtkkJPWsQfEYsmsag9qCyaBJFO7nMDbcph1by6q49KGtaIcw66mjXKgo1a5DcfN4bO2pK&#10;n01Ta3sCxZn1jzSnI+tZd8da8sme6UTenNcwsdWmt1Bz2NG1aWFTkNk0iNbm1Ku2pY+ubuKk9oqa&#10;BJLnzlLCXFRKsy1J2qXOKm3yo5omBpktNqHmolzT89EziTmSihy/daW+rzaqQJ1pqWq6gpGNZnNn&#10;ythkTTm2S37TOLZpPnzauVaSz35tNiqXzz5oe6BWN38tGte0T9U2J+lK18qmep2vxjOFjObYj3Kc&#10;2TFmW6TLkVllQ1FuU5nsmpaYtfLJjQr4cIEyHZKkBZ29PtmJlBxS8G0zbjvaninhVk2TM5G1vjxK&#10;I+TIe4lMXS/HQfgPOLJayp7Ex7bKjDt5alef9uyWQ7mmz6fd07gM2pHoCblunS55itK8hasLOdbL&#10;jUmmxezUt7QiU6ZdkC9d3mRaSebYbRLZro3lOBIN5rVtCxyaT0PwHROhNW1CjbL37CV60nzuNPqs&#10;7DFUTp6admFKVybT63km82n6zHmm8FWktCNNziplqsNljy4kjenMem3ZxG4twRRx+uTsv7aV3yIZ&#10;JbUifaO42ot+1Tc5Xt9U9jrSvZolHddI8kSoTXqWDJuch5KabZFdpieziZqfNoJnseRKHaGpjJQQ&#10;iiREa9vgi//KHCGzxcCOOfFw2mTZdlDxpDGba3N/ng3i66YRNI9FLX255Pwk+zbiyWlbZGAK6eXY&#10;K7sPVr7a9iSuOfY+W+PGLsl8qK3a50s205JvXmZIbeqZK3t43nZFVuYQj2+DSq49Bs9dYcqK3qiS&#10;CLojR/pNWEiqEE0fXU+eWc0xXFc3jRL4BCA7NbU+DRdqW6vC8tSXkLwYBj4Zq3inIynV89Wf/m//&#10;896d95544eLlq0+n493xwe5cd3lt49z2MP/7//F/+hv/8Hf81kKWOyxzTKRGTl/7s57cTv5ge7/N&#10;OcWEBo12/aMH96cPvzDfi/3Quzk5WVq60Or0vvgrH/vU5395Z+J4tDUVmV8M3NBfrwPyCGnz5Mok&#10;lWs/IAH83NWL73/w4eUr5+gddvf20k4/SpLB8VG/3V1K/U+//Imjo3t//f1vO7U5uaplnwmU6VAt&#10;LcHee++96fSEhAT3IYlYVpFjk9PWORxsbGzEoVTxkjqV7GVR5GZdpK3ONMtCU0jiBa1Wi89DxXEx&#10;Gk+zSRy1Izku7svbJbSDG59Bevmura0/eHDPZ03okqNOcqXMx9IYhm6tCLxAglncJ6wyolf2etLM&#10;tXipp/uOrAz7uQPGMyEROxztbt/JpqNQlyFL6LpgcS4n4rnEjFQ2XUwwmkxJQ64sLZM/eHh4ErXb&#10;jhdzzbgfLK3086IajsYcbIyig4cPpPUNf5bEwnxrrtMfDSaZl9tdRDZHMqqcQtBcTEwOYc6jZLuP&#10;cyUzH7fm7kDm/LnDDeFKFn0yncmKOmFYZhnLFU4j14cH+6PhoMim5syFHMjNabLzmbo0zbMszwt2&#10;qsKQfoEEXk2KiY/68HZJ/mZeVpzV5dryQPoa0ntx8VuS+OzDV7XXVCDZ3jQ1rxFyszlVXvJRHlWw&#10;aeGMsh+ECcncMPQCOYdVm4MbUr4q6jXPTWCdRapkrAvTHJM9fT5c6UnAMpRGKr40WAsSSbxx6xNf&#10;DjbmvhtUdJn0xF0+DUjCgROu0hDPGnQb3TPnrTjbo6RZZegHCwsLrTQ+PDx8/Y03aChIKy0sLZLP&#10;zg10yGXPyUEkL44d7IX5+c3Nc2kaJ0m8t7f77js/HY0mS4tLT197ijQ0XbD0gVOcyuYj7q5uPufA&#10;M1OuiZV6fHKHz8CYraTRwM2xmtle3DiBwZkPdJDu7RIpuHL1ySFpVBItMsG7QUCOJ1d3SVl50mot&#10;z3U253u7j3bm6L19n6bPhEeg4oJ26frlSKkwX45jj1+knpsGQTktIz6A5I3LjP5Nqyz26Lnm5EzQ&#10;2q6m2Vf/4I+jxL946UKaby3O9fYPDpWfViTuatYPnlSBSoDbzJLTXVxOlFQuh6pdU/Oo5JGT4Cgl&#10;UMzHwswOyWu9kpZIZej6JiiitDXcpsEVTdZW6C25ziQuTrL60dHx/a27a5fXaIKQvp+b47a340lG&#10;E6Tb62baS/nUdyLh6Vpqh92inJKpqrlSopLd1jWil25hUlYkcPV4QnM05DaevN1x5YVT+qyduRKO&#10;X4pcKBGiFR+S0XGaltxmiveJgGVJ5XPhB31HyYsrU5htckm873p0DbnpzkjzOHZ8SanR8uFuDjS3&#10;W2k4KnIOildKCsRoPRd8zke6XqRpK+AGoXmg48nxycq59WFWdjsdaTel6jwPFM3kgH69nHC5f5r6&#10;zyyuv/Tpl3/8/u0//rN/1wuj8xsb7Qe7V551ErIcy2vzmxdv33y3OjzqxJ2601tcXy8mt9bXvJ1D&#10;vTdUYRC5Ac1dP46SVtrqJSmJQ5aHXslnAzk+zdE0WrnZNAuipEPKN45tn1XO1nKEociyyWQ83d8z&#10;AXjZl7nCuZ3Sa6b+HGtXnizclaHi7GFZjcdjY7JLDoBJXZ+k2vkgBNkYstK89mhrC02lTMAf0xPQ&#10;QpRKyMAWtHL0jpcobVyRl3AvGy+TOKvHRWVSQhD6XO7oebMGc9JKxvXI5MVJzCkElpm16dnKVUTK&#10;ybaP3j984/xzT3UvbGSOLlwORAcmMcLdbxvnXFs9V0m/oLTTe+mllyUh4Zi5XWQ5+cGFW/pRQBLS&#10;qTNS8uNpmdAklLZzuWjOJGqR2yw51+7h/kmWZQtz3SsXN+bn24eHDwfjaW1CyI7t92Oyg4HXdEL2&#10;XJ6qfL4qrFVQcWaqIpnUn+/XpBem3uCgbLfnaHu4/vbfnOxvb6wsrq5dnQ6H23sP1lYWb924u7C8&#10;oQKapuVC6Ga3grDlPXHlwiufe3m5LZF4lzu6cccc0vZOEPnena0bP/zBdy51WrETHe/dnwbt7PjI&#10;T+e1X2mp3m2a6agmiekaN3H2USCzzz1xTz/Nx7R+Mw2HxWcVbWJb/Du2y6drXElVGYuqTz+DyNVN&#10;FmiWJGu6+jieq53TD9PxZp/QYgI3zQlaZTu22C7NpteKTTib+lt99kNQZr2r1Cyl7Jw5PtmcfTGV&#10;tKZnlUlGNR94pZoskhwUVFI2L+WLVSWtB6UXj4wVV00oiZsH0hSDDTFvetKemTXQJJ9I5azJV4nU&#10;NhPF6HcWFz63cpUyVvXYJ3vZOwps32tdnRZQOZKfmdUmzXpx2Ta8UvnqnfkQqSYHLpLItHmTmnZO&#10;6JihqW3K0fVPP0GGjyvxF6xI1awW2paJNUWllcPtYWWFcmaZbidwlDTPdPTph6LZE83anGOTdVpV&#10;uXbCWesNSYHXoQRiufzVlUSzNruTSB05kGP6FkrRqmuqB+0hbdd8SplYDCfkECrtaFxoF8QBf2ic&#10;G4Sm5rDmHttSLqNNbtvWN7hyipIeRSUqx5wA4yotkzd0Zn1KbGLepnIcs6G7XIPDPbE9qRA3H8TF&#10;3b+bRgOSFvbtxLftg0UHyYcJNn02minQxHpEEMpq5TLski7dlUZ3vmo+jc9W9LLoN23nHHsKzx6Z&#10;V7aDmYkqmrmhbG0GL31TtyMJand2rtaWa0rRgvnsEL5ODjhzQNSXFm0mf6AeKwkxXrSy7b7M6ufc&#10;S1HbZlY++RhlpZ1ZgzR73KC2c8WbHU0zB0FN3oGrhXzbTk01TdsqKYmstajSM+fT1OwMhum6x5qZ&#10;PG8OzXhS+2CTy657pj99c+jaHL9oehA0JRbGWTSloaZbA39IgQTytC3FcDlTatp62/Pvs/4x2tTn&#10;8+ESOWzgOWdy+aZ22hgEyRnyd2qpv5PVwukvPuTlmw6CfNl8ltF0P+aewCz5p+xpOaup/6Nv//HJ&#10;g+stpT/84O56++oTS+txmtzfH7X7i//dP/4v5zav3d0n14TD9BEfZ3Vo90pZiXhVrSW9Fv7+H/3R&#10;//kn/+I3f+3T/+AffElltS6dpQXvH/1X/4nv8Tm+r3/5Xx9vP5rm0wuXV3vdtLO2kCsvUnXoLNET&#10;mmqfZC5t+ny0QGqDOIteVpNi/MLz12iD3tudTxPy6ONyOqJ//tP/8d8cn2zfuHmjKOsoEO2cZxyU&#10;sh8o6ZCbOi2L4fHRan+h4CC6Pni0T5txmLRoBrbbLbqJNElopAquB+ZqWPJ5+OhWGJOEqJJUS7BD&#10;6iNoFoWTbML9i/jDhxKpJ+UVV8lZNr5srgQm8cRpEnpuk8mQXLvxyf5cKxJjaQ7ykz8jXS20Eeee&#10;aWvnm45IZz7Ty5SveNIqIB+PudLY0/s7D/d2H/IRJl5i4nlKOJb8f5rGrbgdJakkM5z5/hIZsWme&#10;e36U9rsVlyLrTneOrpM0O03Q+fn+iHy16YR0VKfToSlecKYkyrNc12W/11XS51m7pvGTzvKMbqqg&#10;x+FM5XMJuNMW9xONEumcnHIXZd+PuHNByWlWqVfgplXSLqeSoyz0dTYZ59Mx95eOY7oeesZxkq6u&#10;rlY1KdlyMBxLB3HeMqranBnRaYsrsUm7TqxsJneRP2qyciqfP8rIsxXOVS3tQyUJrPV0yu4Zp6C5&#10;GoO0fVBw56qEo62i8MjljE2nO05I5FLxz13iXC5CLMxGL7dpT9xwt0hT8inzyzQq48PYpiU6Wzlp&#10;XSLJmKou2IeuchMG5cONZJyKypPufJxrFUsQNNG+0nQWlVb82nwE0WhEo30yHD7aeTSdTi9ffoIe&#10;WX+hT89o/+CA/PKw7VXFlPzndqvt6N25uU671Xq0s7O19f40L1ZX1xeWVhYXFtg/CXn0fBJ8ZVlP&#10;p+JSafMZGbb7gvlIIVvhYjIYjdlqWg7+3AfV6dMPMHzsc+B432Nvstfrxe3OZDgc13VCnnkoNQgk&#10;XKNQTXNpD+y14thkBtwsdyNjiLltPg+NeMah5xe8JfNOGii90G6FQUjedsHSIeJD6XIgkJ4zrQSy&#10;SjTjSE7Qkn1w4+7u1qOl5fkuEQVHnhOlfiyPp6Kx46NNbOyDOHL5udTGrZCDXJydMA4Sb1cOO7/m&#10;7IGaHW+TCgwpxOOGbPTYAymA5h5bUgzFfcC4YX1Fumcu9EbjajyZ7h0eRd2g5/VXVrlXcJ/n1mAy&#10;nRZVmbRbmnVi6RvpbD5cTRpXODKnpPOHKR33axOioC2drJU0mbQFUtzjnuV6Ln6lx4pXTnn4fJQ8&#10;dCXmzXmGgNtLiddVisitMy5YYHHl2mMI8qkBdAc06dPAi0j0RuRsca0d9xFlLzbmY7q1VH5Pi6n4&#10;0bqgSe8VDq2lqpxOxtJchVwksiwlCUnxAcqsLvjznOitswl9d255sdJ10mmF3JebR5Ae6S/8wqeu&#10;XLny+g9+8Dfv/vTGg+3e+vpHP/XJIOhsPHFl+9Gdu7e3nl+7QPeycenyvQ8/iDzdCYIsVonsGin7&#10;bD7d5jCb5KS/ufU7236XwxMOLQyaXGVBq2B6eHAgcWuWmrRIQim8T1vtju8vLi3xB7WJg1/wMQDO&#10;65LEq8wH9tIUkuYKScLHsHtz3cmEbNPIRCdNkSrJYXJlV1ZWD99/L4lZsCtli0NZo0qIWswWvyQ3&#10;teL8MxeH1JLQ4Vyvl3a6HdbkU99u8zqgqcYGx/Y9kpyG/JcfhiIzSsl1aImL8JPi0x1l+eGPr1+o&#10;yvVLF8cBn4R0pMe8+VCH2rEVfGbJeyYYy2ELNwkjoxG42axPPsGt/uLChfPX/Lhf+WTu+aPhFPvg&#10;XE5M9/hwNORefrQcHLLlxU+vv7Mw32uloWR6NW3cK2tr79+8az76uJRVYzSVL+td+vpw+piWUs6n&#10;yvlYmS//GafxnNMtYr+YFlHlJlF5NDjaun2bJszKsj8/v0imeaHXfXhnZ3P9XGexf3Bv6xNPPhGo&#10;8dx8fO0j15557rlCTZSEnD1pLyOfDRzsb29/81/+kZ+7Ezd6Z2vr7sPdp+Yv7j+4v/ns2tRkM00/&#10;Oz0ze/aThNTs4IO1iNZazrKK5qmYFi/a+IziJxvd3HzakWqOzGjb2Fl+s0nz+vZjvp2m8aj9fF6r&#10;69TsE2vPdAif9cXS5jOLJA3iattIxD3Tg0tr/XOfJmw7MVn7r20G0FR1qjPyW/JURitYZ0XO03ED&#10;4Kqu3dlHLUndwumnGnE9i5PnLNPjoJJaGmkkbvaeIJQZW5lPS1L/D1vv+WtZdt2JnZxufPflepWr&#10;OhQ7URSblERKJEUOJGNgQRzI88GGB5ZhwH+Bvxn+D+aLYYw19mCURtDYGA/lkewZSiIlUU02O6fq&#10;qurK8eX7bj55n+P1W2uf+0qA2UCzu/q++07Ye+0VfgFaUI1ZsjCa9dOBbQOMpk0pftTypVhixgmh&#10;Y5136zmuUTcsTqPRiHrO6vcUWF4vVV7Npdar9D5FM5nCJju1aMemxnhJy4LzD3ORWqG9JWBr215S&#10;hhjQAahJqRJBVVBmRvuA0hgxH3IYkku5DYNNbAoMVvU8Vh7LClopec4HLNP/bWCGREBeXPeE6gnp&#10;Pe5TSueeFjvy07LgowQg3KX2t0x6mQUHITTfh3JjliUVxFoCXSbxXJBiv82EQYBDoF5lacBCrX0E&#10;hVJJ11yK/HrD71hadun5IM/Abe1dYwjhzRbNjEYsrNbIZpaHaMrRJUHUkOkuox+XHkK15hpVYg6p&#10;cOFWXlS6g8viRadC2TKRZ3CQNIJENKTSMdCs9aRXijlriabR7C1JzJcMAVaP092TWl6BqeXhGLBA&#10;SR/jKYDF5vmvyILWDfBbimhLDz5QfyvuDTEYntJxQwPOgEhvnKK5cabkdctu9hiywf0nJeQH5vro&#10;nhxSGh5XKEagKVExqSVLt+VLtMW89jPV3AiNqn/eo3zp2q0rGhQDrHZZSu1uCQhcUx2WSimW2ViC&#10;IYawh7zG7FvmUhZBDKXkQbNCGXcTBL/BGkPi3ySQk1qUAxsQLNIWdF8rmbcvlbt92I2hfq61XRkV&#10;o3Un9H7+l3+W7D+4cnbtq1/5lcBv7929+f6d44svvZRtXLz6+vaJ6r/zd++XpkcHpg2tFCRjFbc9&#10;RLiV0qNut/Mnf/j746On1178XVndSLlUScmHhUrQ+4WvffXDt96yJ9ZnH9749MEiDde9oF3Hk37k&#10;UD1UWEHC5bgH4UY7YJY+fc/+Hp2lMS2dDP6CVr/fn5wM792/8+/+/f8ZBT7TX8ElkpYTYpKt/aio&#10;GKAiNsuL2XxS2q0sTacnJyWlWSVKjiCIZjMqKiiAmK1WB0VoVU1nE4nW46NDSgmozJMTbL6YQ5vK&#10;9RTlafSHZlfUCh3bEvw/+8TWlB1R1U2ZN5XTBwd7K/2OrAuAWQwt+gaMISfP0jYT/gKL1DKK6lT6&#10;weBmBbDN9LbGk5P56ETlicssctRFtoOZAG1sprIGDnibcZ6JmCglJLM4jdodQI5hKeS32604oRrZ&#10;8IOIFmWagWDDSl6RcYD9HEQtxcN7Ws+j4Umn16KLyNkygJ4vYGuOE/qNfSvzmUE1LAuPGeOlEmJ4&#10;xVOlArhv/JSSvedHLVQydZklCdsn2n7gYypRKMr5p9MpIqVl0uVAt4cJwCG9XNQyDr0FEyWJRfG9&#10;6e+Al8uUGZPebw7XJVZ84C2k+Dd5rh14DqX0ZW3nZdkKPPr+PM8KyuWcMFsUPGPPA8cD95Cnu4Hn&#10;iaIblfBUQlGiCyA3y/ECUc9NUt5KkrJUmaFMjaXRioU8DnUM3hQQ+IKCaUlLUxV54EPTTKAxGTPy&#10;lACgTpMQ7rLxuFUKe0oL0zzv9nrXrl3rYChonQxH9+7dzbN8Z2dnbWVQAQjsKihyoUJ+/O679Gt7&#10;/cHl1bUwbGH9B+He3r4TUpWJmmw+GQdeUFRUEuGJOfU/cBeXfhk7p2Nr28uZxWnjWych2jW90epo&#10;MgUNrsHW+/T69fX1re46M5UBYs0tjw7VynGN0HdN32Hf3ZpSAocFtYB0Zc9bBpxx2s2KfFz/o93I&#10;+9lseUbkhxutcJwuxnEcWzX6JIr2gssGo0BH2+BOG5CxycqDJ/vH/rEfUjnjdtpRr9PyHCA2iqx0&#10;AD+wDE6rFUpHu5RwaHMpy9MFVs8WzUaTwTiVyEG5plBralM0+MHareznMkibI7zHWzwAvcFMMjAe&#10;oS3mWFmaBZFLtU/UbgNQVmbtTisZTmj10ZKmBeZDDd+gsoBFFUsWlRbPczGgoABsZUlap3kUREWS&#10;K5aSpkU/X+TxIul1ME5XoDq4lssKjdiMAQZ/NlVN4lRqc+rvGrWdJTmSYkxpFbq69BxdW8pVVpOx&#10;E4rVUa+ggpbTAshW5eV8Ol0kWQbz2tIEqwEofGR0KgOxwXfyBS1flFd0Us3jseM7PsjA+XA2XrOD&#10;vPAmo0V7+3ynZ3c7+7brQ4eIqu/Zgo7kdjf49re/maTp48e7v/ev/vcX33n71371m1cuXdraufh4&#10;b3/n5KS7vrHa7Z67cOnek8eeZ9hZlSYLHDK+n+el5TlXXrhy7bUvTeZPaloHqnLqKgojFmqxWlGg&#10;KOt2wObg6Q6gJmWe0YacTMYG01cgZMdwUOgxBhT6HNqHcL3j5alYHJVulg6VxRwNPLYR54wOls7Q&#10;JBhP4u3tbbgCDI9ZW6hmoUvgDBzuKygeOjuGjA3pkGARGgVLXdvx5mlcZiB0mCLhwtHVFtVOY+ki&#10;w99jigolxLFlxqM73+yhENDXquLBZzfTk+n2Gy/SMgVymJ4GbaiSZaxtqcpkKim4I6CoFe/KkiMv&#10;Ba9+p7u7P9v/4c9c3z9z0V1Z2xqPJmkBidd2KwKdvaKX7XieXVDAnc6fPt1vhT7zPR26yChob29t&#10;0o0yYp+3kyWA0FriCPtx1BCgYGBPq9WmrRovpop9zEK4JdM1WSlatDkV1dPZ7OH9x/N5ee78lbDl&#10;Uyj3fPPk6FE7ctRiRg9geLT34otf+YWvvJ7lMQMvEYlk6Ep/i6eTv/j9fx1MFoP25uFs8mi0OIjz&#10;i/ni8NEXL335FycZj8cAhYBkBBO1tKb+EsJ8avwqp3Vj4omEjweEpvD0eDTK+1a07spKi7/qGUwj&#10;HbDk6jXU39O5YLUEPFeaI1nLqhB5XZ2DCjlQxi1aTKY0Gkkt0aRdhmmzYUIKSFGZLGetrfJMjbtk&#10;SKSphQ31cJkbcaIULXYfVXNBhhJBKzTb8BJLkTkytFQ+/dQiBfcIqJQIekqckKva1GqsaJYwSU+x&#10;cJP5HGVEil6EJwiYljBTKTUe5VRGRVDG9Oy1wC03j/Wx1WwaeviOLWJBaikKpodvAqFmfpEhA6LT&#10;A87moSE3yk9bFfzmFZNBHEnQUaaK9YD2qq1ZdIifh3R20S+0+DfaSZKKIKLJ7mTozlPaC9KVox+a&#10;Xcv03OSF67qU7JYUgurG01AErHlB4dqRZZaiZaZ4Qmwwdhitl4IefIEch9WQuAPPDx3oZT52me+N&#10;9E68lFyrsZ6ua3wEh0gAxcc0B5k5r/hggvYMYnaFtcTaqsjLlPa61uAsAdZq6baalepN4e5qXSpO&#10;1kFlAt1DyK8iwI1xpB4nCONUdh+vL1bw1liJRhOO0b8iUQFDrIItPBhRIKFGRMtEZIX/3RSzI+s5&#10;m16zwTTUIjPO2NHqVIBYwFw111uCF1bPOYxJtag12xufbeQVzDwytUYZwlxDLDfEK5F/hPXbCujc&#10;wEVKw60YG1E1yDrt41RKbS8y1FIEnvISeECBajfnpFaAl5Kaw4CXGeDcBebaAswmAdobSz5uriH7&#10;zA6G2YzAN6RHUTPKWocCTUs2YGVOOUkulA0dJFknjGHYUpQyAplZUct69dQY/HnKMavGNMFKnIZF&#10;O71kNDJ6EAW0apfS6YxFYuU0AbcIjFwnq5Sr5SwaJwpjoKd12s7Nt3/y4Po7X7nQHuVFkk2iqP3G&#10;L/+q4UUq6C0M5yTJbj3cD/w+XbcLSFABfVo8Lwc8OkrSsrTlebdv3pg83W0H5h/8y9///j/93i/9&#10;yjcMnkzYrMCel/HKam/rzOZH+3u9aMUO20ZlZ3E+evzkwmtXH46TBK07p4L6Bn19PS+zuuY9arqf&#10;f37bhvABaqi7d+/tPnv8+NG9w+PDyAUxnw5wtxXIYhOwOUdQk/U40tDzz53Z+uLR/oULF46Pjvb3&#10;n4CbxDXL4dHR1uYG+vsB5UI2HfFe4FMBpdLUCzqODVMGygmzeN46f+7g0KbkejYeUYInlmasZIbZ&#10;jzIbSyC8emPQ71KBxZxPQ14WZAtVzgQ2+C7JmNBhhy1Ti4/V0hnR6jMiRMGtkySNb9+6kaVJO/As&#10;A66flIOwzVsVBuFquzWfzVutAMWh4623e/QPaZpGnR5degGbELq7gLbQLIYElOt7MIuBu7pH1ZtD&#10;aSolsqgKnUxh0tih/NijMli1ghD1scXgKTabAiOST3aU94UhDAXkZMxOQ25Nkd9C9kupncVzbGVY&#10;zfla10UpQRhNTNv0PF+kGIQ95zvAx7FUVe77QARIN7moCxhK2V5RZLX0WDHvhnlRXqT8/B0PP8ta&#10;UVD+NRw6HDyXdneaJn6nTTWvxR4zcsG+6+RQqYGyGnqa0DIAgQVcXKreHZe1gKsszkBSZRYn6yRV&#10;IuvVdCgMkWRukLEA95osygUbPyUutQYrM5uo2GHqRBUQt/KhTCFKdcZzOKqa/8SklLHT6aYA4wAR&#10;vTZYvXDhHD2Be/fv7+7u0QcHg9WLFzd63S6lw+N5zDV/eTIa0fXv7Gyvr290IqhSz+fxs4Pd4WhE&#10;5+lL115C89F2+Igq+ATAFJ1FH2HjVPLyk5anKGJYUmQKJ0tbN5oaYN+Mgq0GatKITVTickjvyNmA&#10;bDStrLxy4MZJD9pzIUvp2TaknVQ1iHxLClx2CrKE1sWKHWJaoWUAeXRpCwsHzQOQMm3TDdtt37LH&#10;RZo5NVV8CUAzWjGmZEkY6OjAKcsqk2I6B5NhuDeM1nobK/1+4Lc7nZZlJbMFMDDYT8hFbDamq3Ut&#10;gbisWKmWsVKNEIUAcgDwKOXfpT6nMMpAF4srBEek/OkFh8jSfXeWZqa9GE1bfmuuIF5dUBnrOoEV&#10;cT8g6Pb6w6cHHgY7ju15tG1d010kSU4VpSW+eTLNUWIRKroRWVmkZenzfIR7PFZo2UVK6y2t0bO3&#10;uNbVOQDqK9rkuYpsjzv3aB3BjYAOhCLLyjRJZpWN5snoePjsydPtrbNnzl4u7IwtNKykyA2VBT6F&#10;EnqvaZUv7j95urK2uXppJ+oGnIvXCoJP0zyZnRwltPWns8TGRBOjxEWcUGUMIE0U+KGXTxZR5I5O&#10;Tq6EUTbPnCD0o9AugExeX12zIoeqMnp/qyvtnnfpYLKYHh//2z/5ky+99OIgAiz38MnTwdZmWdnn&#10;zp3fPT6k9W6miUU1tmGM47jNcKMLVA1fuXrz5mFZjFzOExgHAixxRk+oyHTWxqexK867MIKLZNwk&#10;ORBmMrR86YGm6Wg0YoNELBAvigA/DsJWGLZaflrU83neYv69ONfJDDAMvHNndzrt9tHx8SKOJQDJ&#10;5MZmxSfAQFRJT0RiXwUacFCmKWWnXhAoeixu4GYWMxGUz5ZoGtJXL4sgVoznMhL3o6pm4F9LrVVQ&#10;2UYBzjT3bz+M7eLcl16mWE87KhcMIky2NJWOzbZEEcRkAp8IvNuUO7a77c0zOyfz+3Pow5t/87P3&#10;rmz3irxqdQZ5FksNRzeb8/OlH4yCKApC+maI9DLpneX60RPhF4FIahasn6k1gLGJgJh1LcCrCjxz&#10;340KxlyVYLngwDMRsv1Op+N4Nht0Fc/2Hszj8auvvr4+WHv99UtlkQxa2cqFlW636gQb3/n1X3Jc&#10;mF+wFLAtOZgDvSv1gz/6o9nB4bn+9vEsu7d3UrSi8f7BaHI82n9Szkem3TFsp1HPX7qAmOKPs/S3&#10;MTRp8HS8K8ocS7lj5mwLc6muGxNLzsoqPf41ll+idDFeP4erXU5bjSXyucnbzaqZhlVLAVbJLFF7&#10;iO8RWm+6QdusyYrVqS2jcbUxWJ9HqhQNXxLooNaqbRC2ZkMaNhpJQ1UzBFXr4hiir2uohu5sCnSA&#10;uXUFj/g4+dWHRiU19dI/Ezz5AkKw9OceDm8tLcUyBPqbtAQSG03VjYOppFjyaal+K/E/1STAWqfF&#10;gFvzYUbJX6M5tcR1VyLpK8INbK7TTLswshX/duOUTq3fUCO+LUK6OEdtSdX1J01RPmpetMPiLGjm&#10;VxJ60L/kdcRzDWTW0uplXhazMi1RHubOvtkA1/kPuUKCz2BdQMcF5AZkaXppPV+AoZyB+BSkEKtq&#10;6Tlca4QA9JbRvMN0igI7XLvZi8RlBpN2o6WACAJLHOe5WaCjwEVUDaeNctnz4YOpEBOIBuattHsq&#10;14VGJSogtjZ5Fnw2MwFZeJarS/EbUY1IFlOQuDNTAlopz4TfjlKnPtKmnv5ipMI/Sw+3EN0C4d+y&#10;Y6Smb4l0k8H0LaEjNbB5xQg+ZgBXWrqtNpcyxIrtXi0RytZ6zCK81ODRuRsq2HurGV1pWy0BXWtS&#10;OKOdGoy1xa+klAkrv6CKgceGFqxSy0mpOCOLHED1XK2oGe9ioMU2S4L4tQ32rOIAIUZ9ACsA91s2&#10;iP5aRPLBcud9ISBjt6y0vRfQGTy8BdrT0nqHTAKHwiI6F3h1itdQdSoE/RweRN+ypog0fmmNjB9f&#10;ctUMkeRnLaOh2Ne6IaSthpo8WeRFwX3jPnLVfC3j4PBZW8POG2NCXk/atK0qA8/dv/HxB2//+BLV&#10;eul0Oh7/xV/+5e98/7f/i+//M9PtmH4rzQscT5XSQuS2o8RCiq0p8oJFtSoVusGt9/5+xbU9S927&#10;eev3fu/ZlcsXNwarVD+ZzQyIircv/cLrH330wdHRk9df+dp270xW2esdY7C5WoRxWbtlbSQlagww&#10;IUuQxeiJzBZ0VmWPH9194xe+8vmnn40no9ls/PTpM8rXkyTurwwyx2i1WwL154GiITYTjik8fmc2&#10;n9OfZJy32Mj6Mlr0lII7OUMrAbR3WKXF9IOwpCO9NvxWFE9OgOWwDDsI+t0+5UQUlKGyg3EiBpmN&#10;LLZ4l9Ru6C2SeacbYcLJlgzSXRK1YptRk6xVDuQ2hAaAKjdFFYnl8+jd40P85zC2NFliHSpNWVoX&#10;OaWM9O5D16kdqtmQiA9W2pTBphnlCXUURlTOjqeLMKRqYAVPMimDgFKP9nQW00bo9qg2nlIW7YKg&#10;YVOZlFBizG60Fkw0rEKEqlBBYVRNK7lkN3McIFT9l7kJKYpA6NG6g0PvPWxxnYny1mINPbZLrCA0&#10;a2MsypqvlSfVPv4rmJKssYzR/PHxkN8LNG5KEFzdXq9LTyxOYh6BoMFI/5BkCyay2RJSqLD0qagW&#10;ZTbxQy0rKK56Lmu3l2WK0UjkhzyqwRSYKgO47NLpWxauyYxMzhfpv+W5vB3owytTfIWBkDWaMEYJ&#10;EkSTfMdyhINTCy0gzUuLP6Z4SMMYLhzRaHZYtqbtcAQWumjNWGgUAJBkV2i0QnhI9wRgHGMDUD+b&#10;L9ygTUvDQwvW3d8/uH//ru8FZ3fOra2uRu02zF+TxKc/8tEmCDynFYXdTndjY73Vap8cj+7cvTMa&#10;j3foB86dpSXAKYxF90n1Ua6ADm6s1LQhodtQxSR2NAxuQyyJLT2p0DAWDTmxzGbyVEl5KMgkyRSc&#10;Mzs7dM5Wtg+UPK0b29lYWT0cnsApiZJhB7Y8tJ0qFtgWPRYmwIl0bXlqPCCeXKZ4VQuOkwk2ptED&#10;PiHM85IK2kmezRI4xuYYr/OuYzoRXKcMKAPZAHAaycnsyXRxAjSqtzHo02IHg4/W6yIV6yKWZ0EX&#10;ygY6jtvJYmZbiw+2LexnaGni3eFMoqLRYiVcNMYrltEXohdHCoo/dDltvNTk87sPXjn4UtCjUAnE&#10;I5/EHtVmpWEPVlc/mE4tlkd30HfxO6YDgSTDZQGp0rGkE4t4zmW94XvujKkVRmHyNmFEdQXdkla7&#10;HadTQIeK3PEtdIIUBVMnTrLJInUjl7VygNnOVJUm+eFw2D2zOp2N7j188PmN23fu7mVpvr4x+PpX&#10;33jhyktP94+mizz0kEuPsgXEAH1XZfl4Et+6ffe8mW/sbIAiXZnj2fjg5ODJkydlaj5+dpQnRTuM&#10;HM9veyH96jiBDZLl+a7fSauY4pZ1fJBni06vt6bOuoFPr5FWDr3Q9c31yCiTZE5bN15MNrq9N7/z&#10;rcP9vVtf3Lp9c2+tv+aH0ZU3XrNct90brHY60/kRLXJQgitYTkcuS1XDmsoVHTIKx5zmFLSIKO53&#10;+/0WYpr2WADlg93SpvO5KgrpYlEtSvUs3h9OEodekFYisswsy+isoIVNAXQ2mx4PoUgrPY5GJhZf&#10;QeHmwqXL6xubjx4+YnLYMT1VGWuyhRmahczgcDP2PGTLO8aHsP15nKfDk9HV7XNFjjGn50D9CMNq&#10;vqNm6+qxlKFJjppHx97iFmdOOD8YkE9vLTi5v19n6qWvfplOHy9whF0nSH2ZkGC467A+KhCq9BeU&#10;9+i8WCymD+/faoV0yvgnk8XsJD5wzI31LT9qUWjlMYcZx1nUxuTYsb3DoyHITmU+WOlBLcZUh4fD&#10;lbUt09KaFKwJCRC2LuAZt4RfzVyvPE2p0KhD6BxS2JrPZgoKPUyYr81FHNNqb7dadK6HYT2djm7e&#10;+GzQ+6Vf/+43Ll8Y0G+1VbGg47IsH9y7SUvl4osvprnFbiUogsLAeu8v/3r/xhfnVrZmeXVAh08Y&#10;Itt33L3h+MUsKeaj7vpgKtmwCJ1X9XPKVBqdzKjLpX6YFktqNG+kotNC6VLoyhySZVFFr7Uh9uoh&#10;byXD47ohk9TimyLIZy0cVWtt/NPhsLGswJaCOHqyJjWz0fBMtTq3pT2WmjoZEFAUsdVz9acuWLX6&#10;MFZUrZbDY5N1CriyU9oCtG5+tdnMRWVpmiCP8KzcdYV5AZOJ0LNcRw5y7cHEeCfMeCuRs2FXcxQt&#10;7B3PGB/hCppSPaol37i5F6vJpJd6wqYWlm6KjSUeu2ENLpu4ul8rdi0sZ6itJTQu1+IBf90UiUvC&#10;tbbdfT75Fv3QWlDvaG/JABG8dFl7eKMaH1uLDQZPydmOkZM/9psT4ygxZTcEuyu0EVN7B2Nqyw4t&#10;qHMpi0LZwQ0vQ2vjmVK0s9onrCOEk8/9C5FgFIIFNr/B6l+KqaECSqd0LIROqaW9T7nOLNIcW8Q2&#10;gc2DQkrGXFNGuVWcCsv3GUvHY1lCsoE0hkxGgKZg6hryIaPyGjEtQffKKtKvEP8MN8WGubOUDFnq&#10;Ty1bTpJXwZu9hheD2I/jybNOJzcZmvE9y03pwopLDlkeYk+kqsYliFWe+COAe+gGhKl1TxojW41+&#10;4zFHI7WsnS3li+p/QCOA+I3S60go1g1wADPYopCmFoS1mY1dCdVYa1xLrLacxhCY80gN4NVFtqUF&#10;rtVSKkrPdcW+WvFxYEjLgYmVBmOUrKbJZNau1bACdOfNQeZjiMozLXVK2jj5XjI6kHLRpq4Z7yrY&#10;qErjTbRAo5S+0tZkcKMpVroggmmTJ4sfFpx260aYi1XfakHIaCMitmzWkaqBuQv7QLZhrZ2XtSY2&#10;pWGCmAcQ16xcI++Gwe7wUTF+Ymx1+r2VmzcfJJm6++zw/VsPz1y+5uaxZ4Gna7BjAt4j1dKuxyQg&#10;06OCh4/cgP6WZ08f3G0FcEAEwDZor23sOKY2QhBGPUZklvFb//R3/uiP//TFl8+vnr2mavrI665R&#10;vwTgvIVeBMNTqRApQeLNwTnP0kWm/v5vf/zkycOiiCmLe/ftt7M0ptx5Y33dc72jYWa7TmNNxdGX&#10;NcnR6qwNOhm7ndbuyYL+4/DkeGlancLWlUpTF4K97EBBoSOBmCjgElCKzhKXLXPpwI0Xc9d2qMw4&#10;ONyTdqXWM1dwJHI4uYqikD1n7aYDyO1+Q4vWQ9iYXZ+NJne3pecHHhOzDpgFw4rgDMIBdQyyS3xS&#10;K0ocMZ2zgElk9zUT1reW2+30qT7Y2Nyg84K+vreyQQ8AFhiF6nUHZVXP59BnDcJoMpnixPEDelBU&#10;qlHW3+uvBJSx5LnH1jXCtFTgT0GFNAhCxbGa0jGqIyhzMFhzN4cJBW3Mks0pMpfZXmJiTuuLu3eU&#10;qERFlnR8L1OFbVB9nmOaANhSKb0vHmVDYkZSIMa/iPRUnaYJoHCOx/wvqCagjsDUBkqrHCArqxGM&#10;ZLpvJdboTH2Sph6wsvRzHkv60yuOGNUrdAb2rbbmiwWAylYIKHXoMUmSja3YNVfkFaX7KK0mEEPo&#10;NhUfuOBnIVzDFVWfd+yHze2TioVXZECIcTR3OVgbGRBIkczIxYKkYq2sRugYp0ilehaAmQwjd+kl&#10;7u49DQN/e2t7fWN9e2tnNp0Cp3Cwv719hpYapXyu7SdB7rkRveST4fSTT26oKm9FrWsvv0TFc0TF&#10;iefzK2MvT8HyaF1LfabbEjlN6Y7pvE2byTWGQ5ZmbYiRuTQbtVSKvWSQcUzidl3t3Lp778VLV5za&#10;ZMMdm4LIZndl5gSbK+1pnK8NHFrF7U6bVsbRaAzZZEZhYZ7Ox4ZtaF47ClfwndhGHPBySxIHjvKK&#10;ikUqBVdWB5NkfuJYSamSEk4wOMLlScMrvBLGGe1FVwGqOi3isRkfjsf9dtjvtjYH66ose1EnXcQU&#10;ccyylAdA8cH3HC1ZblmNa5yGc7BEipUWEMtmM17un+IwAwhZ1EVKGemAlIbC6dne4fHhcNVZBc0Z&#10;bh1sswWTYXtz88zaykpQGkWeJ3k+45m126FCkhIfj3FMcDAAvYg5or7bKuCYjHqm5J5xxLB1L/Cp&#10;3mt1Aiqj5tN4Npu7JTqOsIyuzCCKLGg7GcywrxIo1lXjOHn05KEKrI8+/fD6rQf0FiLPbzlhNs9+&#10;/KN3rn90g0p6z6Twns2LxTyHW1EvpDJaZcrprq5RQH+8+4wSsHQ8eXSwu3uwfzzM6Nt7QTsInbTI&#10;XcfyC286mtqVmaq644SXr7z83sMnGyv9RUILeNIPva21rZXNrePDg36nS3czOhm3OuHKoNcfdI+e&#10;7XlhmC3G5y6ef/WNV+88+OIHf/ofHj95Rr/31777G2vd3usvvUwPlmJNZFl5Zdd5bvnRoL8ChQae&#10;F7FGbKF40dPzXswXwyGs1SkiQ7vbsVsB2LuBH4hFmx5kUb0HhXjatNliMS9l8/CuoH1lASMTDAYD&#10;h53G9w6G9x8+bXsRRWyKfsJrS5L42ZPH3ZXBm29+bbB69+bNW48fPy7Zmgg6xqYV+H7Gcu0ukhs9&#10;zaLzMOejniL16uoaA41BF2fyGtrYMlezNJjLqtg2FGRp2J+ImjMDaorSZBM93EjFLFnLDWon3R8e&#10;3Lh74Y1rZW2klgFSBBopLJ7KTHbImHluCgOGemk+Vhve5Svn3v/g47X17Rcun330+PDRk33b6yaV&#10;eeb8+enhMwqS0ESmGsfyDvE0HtO2WOlubG2t+Z5Hb/bp7t75S5ccLrDplsLAA6TGgu2JKFajUaqK&#10;yrZFrTGKwNinGr8N+oOdpBmTSmrPAUOBDm/oQNR2mi8o5TsZjv6vf//vRqNn/81/+Y82B4NFPC9t&#10;OsOcj2/evXv91vf/yW9d+/JXcj5LLN862tt9/yd/c77TL/L6WKkTisV++MLOzqPd473haG//2d2b&#10;t1/auFyWdC0OS4mJSLpRLRNxJjczKNEStoEluauobevxLOhAZV5yM7WWoqKsNO/R0v4ddVMlWmJ6&#10;bPLxIwUAmojMSnW5KeEYWBja35TF4+syt1n7t14a8mjFpIaMy8WxyMAYjUQzZ66Kx2rLarbBIWoR&#10;By3MIx4wkussrVlYvJoJdZUeT3H/zRCjKWU0gFkxneDKC7tK9EHrMoQYKCZ3kkNxQo4bQku6Qmhy&#10;+LP0liGXwuAaJdhfngexZUsjQtSwDOXaqib/ZY1cu9aNiVO/KLPRAq10Ho9bUOZS0MiU4XsjlGzy&#10;MaSZtFUj/SqdKWM5nxQtZYG+sWVUzdJZPOy1kMwJpxlDP2ZnSxXIhWWBoaU8I8C77FosXrVDgBZW&#10;ZHYiGxJpOV0hbNviqmRVQNOxahQXFwyXMpG+KOEdYdrAT4S1vkSTWk/MUX5yzob6gYmRSGxql1kw&#10;PAksTKg0iO8uHh78V4zcsb28ipmxXHJ5xCJjij2DZZCh4fxMfhYWBsCKvDrlbktKm6iq4kSEC+pS&#10;lIYZEyE2ITyiw3ig0dcUDjqTrQQmyFynRjq9WgrwsYuruAgAXiFUXFN79bKXC7g6tDysEjKnhWiM&#10;F2bDvBUUgTB1WdfL1DJgtlE3THfHFgiA5iDUmNDqRqcMZ0WoSfs6SsXKctwahAueINx0ataOrEtL&#10;jFl4XapaG3Cpoqj58YgIr1YbayyFFcdJU1yweA94XKPXSsOIGPQm8zQsVyBluHAX9ydL3IsZBVHo&#10;F8XK25ZTMSWPajhHNLGr2sU121oJXEACJZuB1UDpUMy2IOWAQ0070ht6hUtTQzSreKZnyYtAlQ4C&#10;Ts0zQN1CBJKC26AScaAOAIqxw50U+9QkRIsImswj1VAb9Hq4NlaV6KZhgVDYyfMMgZKjNFSwIPFo&#10;Pr5748f/6f/effZgq3Nlc+draxtHr168+Mqb3/vo8/0fXT/KszTwzDk8LO3Q9QQAzxEbWDuEpgAD&#10;w65TTQ+eXr95y8gnncBxfPP+3adv/eSn//g3f7NYzLh3bLCeEA62webaCy+//Gf//gcrZ2/WwWoO&#10;qVv6FnrODiMecvD1gtDg55kkabcVZqr+wZ/9Wb/XyZP4nXffhQOF7XSCcGtze7aY25CegqlBYxDt&#10;yLhesawgPamDgwO0zx03jSnPsdEa9oLEju2wZfO0Dp01ujXbonN2Phst5jP6i942FZwuqidMgKEn&#10;3ArHJ8crgz6WdKn9t+hchp2MhrJoJ13eHkrA5zpJVrL9GQutlRohmQtsG+Q2C/o3lRdU79HdpVmC&#10;PkMJQU/Rtox5Siznre2abuDWJcRQKc1w/CjOgGwbrKykWUaHbK/TqQJjMpv5nh8FYVaqOIltprCV&#10;BSge7VaYpCltkDhL6AJ91w+8QC1KqkxQnkADLKOlTvU/VaB0lRScA98F9xsHMcZ0moPGVkBwy+PF&#10;CSMQl9ZtWXO6SGl7blSZUXBjR0D2VA1ipYKDXJTD4bC/suJ4Xrvfy+h/ObgmbSq1o5CiImS3uAnq&#10;uV7JxAfoXQVBmRe2EHG400oXRvcizpR87AEhlGc584Fl8GHkReZbQS0eYAwgoStthRE7lzoQLqaK&#10;tgCEnp6/64hjOOJkxnM2ySMoLzUYxyHyexjkAplI+yqzGQHCVrLIV9AXKOV9A6FDd0bf6VGG7bhl&#10;HsvjqqWu5l5fJb8CVHS7YH2+LKGtWk6n08Fg5fzZs/1el37Vs6fPKGc+PDqkF93rdoXlbrPdTLyY&#10;7+7t0fvd3t5ud1qtCMqypms/fbqb50cbG2dm8cLnm4W/s87dGblc65PcYiZdxToCQEBwm9JojDi0&#10;pgMv8GaOa4p3sZCTGHyyVLYynfnw5HacbJ29jCkQyJ/mWm/NvXzJm4/WvbPpyZDKOEXxqCwdLc1n&#10;srYAWhc+dK8srZVi12xripRDUF4mI3il6GV5W4y+PMfeGfRjKrBUlSk1iZNplpd8kWi729qTEske&#10;wwCZHV4c58l4nhweTs9vbUDcw6WtFarCpw1LgYbbddJIR+bHglrVUtuZ7immTSJWTtjd4iqKMA8Z&#10;5NosRUKTahvLarX9Ko3nObYEPf55EteOj3aMA/YmXLJbQafttm1vNjHiOST/xrMJ5fTJ8MTvB5mV&#10;onRnVj8tQ+DZkJpEpuXO09xB194elZCTS5Lj7t2bD06e/uTtd6cn062NzY3Nla219c3NjTScx/P5&#10;wfE4tjOepCgY+KhyGqd773zsf/rF8XC6PuhTwEAPrjJLO6W9m+fw7aLqOlPGNKvC0KfnMJzEYIL0&#10;14swerQ/vHv3fhrni1k2Gs89uLqYgVVnVay4VVol6mA6qkbuyWgYDXqLLN64tLW9s20pi97UfHgU&#10;dYKqFW1sbz+8c3c0TWhrURSme3eDyI/arXabzpOqqKYn9LqO19b6Fy9sDY9mf/XDv/r008++8uZX&#10;X732wvpqV53MBrSvvAgDJCv45jd/NWyHViNVybQaDp4lVVBRp7vCDQqMdimsU3UHSMmUXRHZSE3k&#10;LuEa7bjtdrvb64kCL2e26JXS9y7iBR0krL6g6NXW9GXpAmgQz4fAQZ532p0zOzsnJ8MHTx6eObOz&#10;sb7+2aef3nvwcDweu2jQNi11QyduNpuOyKFlsh8iRXPo4Nd1aLK2S6P5emrcaupRHyxGXUccVnHW&#10;lKLgwtMwjXwDuYlxcvb9z7/wbWf71Zfn7FtpSx7PxpIVi9DSb3ddFyjrxgmDvvorv/CVixcv3/ni&#10;7qNH986srl669MqHn9xI09INd+qoexxTcu24KFjM/f1dACVNq9PrRWGLrhIgK6VAX/c8xvY46bys&#10;CwZ3IEcVOzAU+vT7er0uRT20AvhGAh/CaSAD801RmOn1+k68QKPRUn5IR9YssRPKrH7+7kdmNvnv&#10;/uvfjroBD8+90HXS2fDP/vAPhvfvf+u3/okROsV88ef/x5+YYBy1RkX5qMqP0+mvfvXrV167euPu&#10;w93bDxeL+eN7d69+M7McD78fx4BDL9RiGfrGDgjz81IMhGqdJXO9xoWu4dQMxLAxKUciWxhlrSmd&#10;bMaAsGAxalHP5mXmV2tJQUvLt7A2LStFAD+Kw8EWyVcLAQxKsGZWA7so2XC9VPypjVPKn9YLWarr&#10;c4RuHKFKkYRtHIbrRn9ILy8ZA2k4t0YpC620KZF1uSfdU9bQFZcdXLHoMTTaPpA5cKS/DYMi7rqx&#10;2JIks9xnBes4T0vbkUG1LeautfYMZnai0ZTyzRTx1CWg0crWc/DnVBVkUPkcD+A5eWrNRtMGBDWb&#10;l9R8NLL6XzO8trTzr23q8lYzdXlsb3P6KALWXAxh8ilmuXCcA5NNPDNrKWAEDOY4HuUQp/KYcJCT&#10;RoMIKzP9FRQ/S565qvRQUWtpahwvDl9wCQBxtHQbWo87BS5fy0syWUSQO2slK5JquIWwcnCpoprJ&#10;8wSz1ihax2HxJa7ZeDfU7LCqBairJajLMMUmhkl3ypDju5HFZr1unWhYotTM0wUGGysZ4GGUj5lQ&#10;ycY2ovisBc61U4nWe2NbGpbnOp2aVg1ggYUuGMKtpMSSx8AYLZZa08Mkxt8DCyMV/ynFtH7ui8R6&#10;WJx5liNKHYeZZFRKU569oDURgH8cUyOeask02DaX/C9WKuFxNr8sOD9h9ui6bBgkiaa1BM3LcSPH&#10;Pu0a2Mlw5SlxQrudGWINYFZafbxyazZe1ipWYtvLFNxawwUkUhSN7ZbD74JVQuGwaqF1jqEZCIcG&#10;p6quB/wAdFEUW5eYviOaeF6jNYnXbUET25H+QhNzRF3Rapx+ZSfCBZAbf6WwsDkj4+E8c3BNrXfA&#10;8OqC4ptyIM5plkvH7dNWLNpPbHTGVT0tVpDEuXlcllz6K2ZVwCOZ0Qx12w7/7ic/PN59GPrOr3z9&#10;zcnsZJ6MTyZzs7Om5mbb7aoAzRAHbDOn4jkkK+UwFRCWspRl4VR1I/e9D35oKbgwUi5Oy7UbeP/2&#10;j3/wtV/88tpglVKBps+Ce5vPsm988zv//H/+F/cfj8+9/q0ZmLuKArjNHld1saDiEpMpOq4MmBJ8&#10;9PThvXt33nn7rc2N9dmMktmEKkw6EyeTicPp/iJO1tbXNCO6kmSTe2y85OgDSPTL4uh46HoBLmA+&#10;L5xyNk/6/bahw63GILhuQLdI8Wlzff3g2QML/SCnAh0pp6ownk1hp+E6ligM8U5ttyMqkURfVoQt&#10;Lfb11C9FU+s1PYY+QRk640pw3MMnIS/jNKWMK4MmaC4kFAH0YiTrWGIPhrydtYjpIpOkXGRQIqCc&#10;ZFbHSmuyuGmG+NlqtWdxQk+SKkcmqQLgRs+Tvh9ulK0WLY95HNOK8Ki0pWIScjmuwGMMMGT9yTT2&#10;XTPNU9BtIZoLJ1/oPBU5JaIl6/Mzo7UShJGtJDkp2M2kwOMR3pZj+aZLQd1HQ6Oqcig9VazkbrAr&#10;ZLfbU6wiTak4JYGU6AJ9aVkFbgRtR6hnQ6bEoNycPuBBczgzWdCARZkt4QYxtMqQ1oVMfU1GVHXa&#10;bdpdaT4Xb3GLe8vYZsyWwLillFinne+Yh8rNpkrRc0BRXWIBCEZDzhS49FWAIOBHSjvJM8WZC1Xw&#10;9Kcm6ykyux6dxIKehlFHngtRa7NOGXVjuTZ3zVjNwmiitk31qceIDWx4ulnL9geDVSg9tfzdw/27&#10;9x7S0xt0+7/05q9QcKHjUqbQYeCDz1aofr+3tkq1cL/ValGa/eRkdDQ8TtN0dXVA6TdrH6lZslBl&#10;XjUKrSLwJimHEpAeByBbUFVLCX1tWfT/I/BZGY1uvZZLQRuIVr/zxitvDKcTi/NmtBBL1W0Fdb/T&#10;Ci1/0BnRozoe0bYpoVaEaqISDBgDsewlhI8b8HxEKVgl82HPM/1S9hTrSFYO0GR4P/0oKCD84YbO&#10;dK2qxmk6zWJGBQMQXwnXEVR7k12FrMBBgzPLiy8ePqPAuNrvrvUH3U6PTt6QPpSlSCWQ7iONY09n&#10;tfTtWFI9G7Mi7nDzoKxkVD+mhwq+lPRB1zV819obTdMcwJskS1XhpmkBcCntrcBf6fVdJ6Af7bTD&#10;luMvqnqR5E8OD2fz1Fvp8AmOPriNuqEACdh3Wp0I3FqDnrF7PJlV0CesZovp8K2fDRfp0Um8vd66&#10;9/nDjz75fNBpX7m40+33r3/xaP9gbhkxRQrPccSvDoBDOjXKbGtljQpa+sICtHTo2WYqY4sLLH2q&#10;8tKsHI0zT3wSzbpVF3/1o7cPR5P5NJlPFxQ6aHud33TbjktbnY7ynPWxsiKJ82qw4g9PTtxWQCtm&#10;OB55rU46n9OuoSoIIjR5traxNuj3JwfjTrs1WF1bZAtaGhRb/cBDW88LKvrWIl6c0CGTnFlfi1rd&#10;tZ2tn7791k9+8rfntjZanUHL82sn8k3rSy+97LZdjBtN1en05uMhhuwVzm+6Ezovjg+f5MwtD1ot&#10;Cjq9Xg+1rW3lHHYRhcGTUMliPovjgqm/jjBP0OKlawlcz1tbawnpgiLj/sEkVTAHd4DsQu5iO95o&#10;eEjn1tUXrtISePDgPv2Wr3/jm5evXv3w3Xef7u3RNhFRqKbS0EMG0/dpu4KQ44SpH7D/l6MYai1t&#10;J04FDGlVMSxCgNumFpGvlo6dAsirG29QrM6sBJG+7flf3LgdDDre+R0RLbEtQWkCZGGxIhELCFWC&#10;hOPsC4Xw9tbO6trame0Hn3zyOR0Pr7547uMv9m5e/+TCpQv3n+6VSebMk/NRC8hQ0zy7s0XRLs2z&#10;VitYJHPBp5UKimywz6Wyp2CDU5TopjblwTO0wnZrdTAYjzMI5kOlQ/H5Z3J+CHQNnVt5Xviub9iF&#10;b8A4r65Xdvee0dnwyef3hpOss9YHeRcpkL3aanmF+vu/+puTyeTb3//+ez/9yZPb9y8MtuhUOU6T&#10;zC6vvHjla9/6epIvNtYHtz744mA42jx4Fo+OzZUdZKNIcLT6Mmt6MXmjFDA8i/cxKrhi9pktowwj&#10;Z5KgURriL1OxhrtgHk3J+WupVDT0s2RFH4utxIRTQseMi/kho5eYruU04oCO9vs1FCuI8OxoaeXb&#10;uDQ3OqnahMdocm5GYDejaZ5bm6IKLfxzU3+H2RhLiBhq45ok7XtUMRWL4srMZSl1KwJQjei0rkJt&#10;bQaAcssRTh12I5wObRZ5bgBFwEqASkqnU46BBvv32Fr63KjqxjftOT6zWAYshT71wEHoo+IW+w/F&#10;qE/xzP9AAlkUizT4XGmjIu4ilRpgbDjK1GxRpRqbJ9N4zqxAwy9lBMV83AovCCApJRNa7e8uzsaM&#10;8sSMlC2smqkdkP2GtHWwKWwufTX+3DzVuLROxSKFA4mpKfectSQay4Y1DQwRHILIqlPLtEXs5xid&#10;TsmMmJTWLLQJhIYX8MysUCiFZAJsllyy5+VzEk5aIKpmYrs07XiuZYjqJA5WeUyWyVaHZoOwZZMD&#10;/gDEqDkrNrXdlyUOT9zl0UQL1RjWNKmIJbPWhgcrYnQMyRZSdwEMVGnWYrCBAMZj18ri91suS2hd&#10;GzcNRJnT8wY3BM0rzYNGgcx8roPS2FobjUqT3nuNnhO3hJge7zDvFxNgqVoFAch1eMk27/J6FUMf&#10;RXtctOFVrbedSHExbcoUwy7BsGoF+CYJgxyLoVsh/J/El11CUy3SU45hlBoVLDNSS8C3nvSKsA4F&#10;1W0i+4Sup+3XFqAxQvWFSJFbMd2XrUGhGQvdMks7V2KEz2Jxqmqqb0NLf5mam20uXT20Aq3R0DBE&#10;uVfz5hrRL4Bi2PdY+7NqoIethQYqtlQN6JKENbr0nmJJC0F9yPuGsarMh0LfGx8drrTCOC/On9+Z&#10;He3u7h3szdQvAnAEBo1lB+yTVSF0adPHEo5olcQ2r6xzuqX5bP7w3h36BOUN6+ubJydHVOLsPn76&#10;v/2Lf/0//k//A6iYpbQ8RHCrDMPwv/9vf/dPf/C3Xm3SmVWytCqjUQzoB4ctSMTZdZll88no8xuf&#10;f/bZR/RCHjx8AFVIl5KolP6epgnbqKO2osrN0OqPWtlMHi5EXJKUKgKvu0mXQGWhKrKN9Y26AP8O&#10;fhSUJoGNnK/014Yno/l8xqT9OksTSkXp1hezWZmlrChlJ9NFXhaA1xY5GygiyvkeckDg6QWXxKdc&#10;xczGRsIW/ULRgafnarOxiM3WgxbEQSdJHHParCTtwAjKgPcs1aiiZSDDNMajc9MB1rvAkVQ8E6ci&#10;h97lbDanapay30WSBFFEKVlMZS3ybcq83UWc4GZtG/W/C/w2q7RK8xQcx0WaGnZUgNEIE9AgdKOA&#10;stOKUnQAcGhLMseLvhwk23jhg78KsrScoy5Mn2wQN2mzUBZtu3DCBUkY8R1oXvouqn21yjxkBVyo&#10;MYf0zKNWm40ULMV2lLRUWoEPlqxSPLNTWBs8IS4A8y7a7Q4oogZoJyWPmoVzgLFIAYdkF/fMPXQ6&#10;CNglRGUZ1FIslx0vXCg1VCWl+r4vJjlOydKaQHsFaLwYPJIHP6m2Abl14HRFYSgHCZkxgEpRdkvp&#10;uh14BtvhQk0a/j6s9OUwSrHMXUg1afcAoYjw7CSDux6czGFJICbbkEBEMe5YUWR6vlNhFg1EYl19&#10;8snHVNBurG6u9tfDIFjf2Ng/2KVQnqRpEIRhEI2nIzqrzmxvnz23MxmP79978Gxvj97y2tpgeyvq&#10;9nrQhODRdo4XAa0iQ1e25tJspxapG4ld2lDv1Krd1uJ7mjn4nJMjTyAaL2ztkW7UTl6q1Y0tx/XG&#10;4xkdNK4Vdvr9MjluR0XHimb7T5M6oxqE9oEy9enSSMQszdW1iA5Y9mCulwLta/hsOvlxoBuvWNAP&#10;u4u1QVTLh3iw70b9wJ1k8P+hCgxwPm5rGKyWxdMXYYhpaeYTepCjOdVAG4PueisAJZInHKWAv0Xu&#10;w5LmvVE1MqeCybG1Wy4qkBTQViul3cu4ihxqYVjZWR6/9+77VPs5PiosPr89QE/tlL5jdTUC/N/I&#10;itqlWqzdNVZM84tH952Dh5ZrRpHXClxYbakqbEVZWcVJMlokR1Q7J1Th5vSIEvpPXnD0bLo/Sl3f&#10;KmKvAxgDdIDe++hO0I2ocLK9kFWsKpMttqnMozBHtV8GS+5qNltkRUYbiJZ7Rgs4M/oUi10cy/TJ&#10;IjNms8Jlaus8n88OUQ4qxnMC1sMemouF4fhlC2U/E/prw2fjKNeq717/fD6ZLMrs6f7h8ODEqc1O&#10;K0rShMJ3msQtCgaBe1LmlO/6QQiLNMjoS8apAvqkSiiHLLIFndRwJIrcK5cvrW4N3n73g9sPHq33&#10;EtvtrK6udwZnXvvFNx49fZDn9FStdhhOThRbC1iujQ60H/hnzp1HGyVPsjyn+D4ejwX8xo4fYOwD&#10;H+77tGIdzkdNNrOu2GMtZ/DJLEkKjs4SkeEYAv1qiAJUUjdScInaq+ubd+7d60bt8+cvpEly787t&#10;jfX1737ve7duffHhxx8lSRr4vlJLKCnbTtKxRGumhFBeiU61ohOPhUsl6wKYcCkMAsi/aDUux1tL&#10;JV7OkKQHLCaVDMqyoMdgm6FtffLO+6+5Tnhmk1ILmB6xJ4csSlGP0CwFEaw2rQynoHJs78Klq17Q&#10;ev+Dn8fzkzcub17aWf/k5u3FZPTqa29klTHO7ESZaaFee+1LNz7/PIBBvAOUi++4gV9xYd9UCIXW&#10;LhFenCngNWsxnz989DgMer7TqjLkr3SK+FTlZgmdEP1uj450OsYkr6KfX1td8yE4mQ5PTpJ5YoBm&#10;VtFZePOTz+7dutu23cjworXW3c+uj46OZsPRpcGWMryH8WJYpoEb/No3vkk5NmUJ5y/teB3vZDab&#10;JrPD+3fW3tyGprUyZZDDmVcNiQHuu3HDuxRfUu13WTMGzxABlYrnV3nF8FrWv6e4BJmKWvSbOGWT&#10;dNAy3QafWzMLkWoP12L1HReTEwRs41Rz2IAjIYbESI2ZM2OeknIl4WbsmQx/TD0/s6pTXp+mClci&#10;39wwX7VTinEqlKUj2nKiIvh24Acd4eEAdaotcFhwmSfCgOeg5cwZfiVsVBBAai3QxYNITY2xGn/N&#10;mo94DKaUCe96xniLkrTMM7V1iiCMtZ71qSWeGLqJWUmtYROo/AxJCmsta1WJQFrjqyIys+bSkAWn&#10;CE98GbImxqrGUgpYtxG0VYx1SuJs3k0zLTfE/EeXpUq7sihDSP51059oCnSR/EYTtyhRL0K8nTsI&#10;SvsgNcpgnOFXtshyLz2KjWUlYMsIXLDtIoLKyA5bmhG1S2sgN3AO1lKFsEx75YhTkGFQeggga5Wz&#10;KaXUfCgv6QcyRk5JpacgQVoVIousicmNJ3WjxaW4tjS13Sodu7XVWKqJCxb9RsewpFRjkp9laglk&#10;0criNgGyIe0erOfIbNFTnZJnAWIpdeKxlEQS4qgpwir6IgU0y6oXjLNVYpptCBn6VKDOFOMc3d7h&#10;GpQ1qLiYtLSydINvXyJuTAHe11pEH514U9vhVo2msfZF4gEkZJPZYsLgGSwEtdFVZzll9riy5XUL&#10;34GbVZbShNxaixhz6aNFoXWlWQtCr64bA6a6kUQV7ADjKfSN1acJnEzduZiB6ZWUzOxEWBViB818&#10;zFL030xAPS3uu1niiwGmJbdmGGZcsiXbcjoiL1YaHTIaEC0M3dPQ4vCaHc0lkK0Nw03pGtD75bJf&#10;1qgEDEG/mEy550kAJ2Wm6GhU4g4lXTREoNLUPRno4oxHk9Fo1PF9OszoBG9T0hG1L7z4JdvrqKyA&#10;SJXBlDioF5UA8FSsTqS4o4lfRiHd7DjVrQ8/KBeUWs777RZlUoPB2uHxYSu0f/TXb/36t7/2K9/8&#10;RpaXghEUlfZ5PN05u/Obv/Htm/eOPAH3AFBV0/EI03InSJOsTvLp8PD9935288b16WxKDy8M/atX&#10;r9x/8CiJ8xqqjpSKWasrqzUvUZGgNzU7Gw8NCQzHYSr2OGaC0uQ4Hko4WGjkQUSligcvK99L0pxO&#10;1XbUSrPEFqIKpEym9J6pokX2QQlgDqqUwzKbig1muE1TC+XQ0qMuDA2dJRmSzyPhWUhPh66NOd7Q&#10;vBmOR0mcIGtiJujSTRtS/FQfYuPguqWlaDe6giYcRrDNu53u/uEhGLm93spgJaZ7SBKAhqgonc7A&#10;K4bQJqB7ng9/jXm8qHXjtkrT3PPA6UXR6HtR2JolDO2AFBm0lxboUsB8hYpnKIHzgw18iEKbFeXk&#10;LuXGWrDQNFnGuRKZAUcaf/S1HMUYBOzgmHOsMqvYohZBz2ZOGo/XjZbv1+IJ4vlUNLDpkoKPAHyX&#10;HN1LrJRPmU0QlBhuKwyUjNr3PYOFHrmkNJhpYnD/nXIzH10Jh9KJBOBj5I0cP2Baaushpnh1VgXb&#10;OEuj1RFN2WSxoIpAtG34mUvJ71qOHfq2hC2PPbEy+nGKpUVNaX+OkSbOCToT6P3Sa05yHmUo5YUe&#10;JL4qdgNWtc+aV0uEos9G94lnWpGfUFzOlFFWz549o4/Sm13bWV9f26L9O53NP/70o/l8/uILL9BP&#10;Hh4eOcxFpPI7TdMP3n9vPBmHfmt9bX2wNqCvpTUgc/6yTBG4ioKzKTqymNChO9U1Y5qMBuaiRSPq&#10;RnLiOS8GyanMxp9NGO0avKRTE6l4//7tn166fHV75xxiqAJ6m2mraAjlZVGhWWLlilZwazKN0W6U&#10;LlUlXseMvAAmVsnpQi/G5/FTDpKtsK21558lE2pMDFCWiGUHpMApPCgjtN2WZ6dllWTlNEmnKnd5&#10;VFwYmkUHz0yUZLQj0Mmj7TFP0jB2qVKMIMZtcujXbXEt+CLS1cyWqZdirdpSpBabIkHrcVsLXWra&#10;LfR4KMG///DJO+9+sLYxuHDx7Or6wDA92t1UyqZFErU8K/BpI3lgDxrt/krh+n/51s8WyaLbis5s&#10;dlcHrZVOJwpczJ0c/2h/eDxOx9MkdD3X8BL2MI6R15oK3sW2ydZCrh1RTd11vLhWlu+EXotCwU7g&#10;cz3P3sVZXpWVF7aoXPOMyikh+QeVS5U6mqWBJ5qDrW6JFG1lKNoIxYKKVa+qlyMPqzTUIquoUmHx&#10;Aajh0MqD17HnUB3x8Emxd7C/qMwnBydlWg367UWSTadjijUUjWldBmFEz286PtEDJvT8MJOIoEbt&#10;REFE64pKGrjm0h3neRLHvV7/K29+lVb0R+9fP7t99fxF7+r5c2fPn3m0e68oEwiKolXB/6vZY8Ys&#10;Yzpbkjm6dBTvW+02nQAW6AnQvs4grw9BqrIcU3E/HIJpxSodOCgcJ2zBIBc6xL5vahEgitTFcLQo&#10;q1HQaUftDrqhrPFA15en8bUXrx0dHNy788X29s75c+cPDunmy5euvULn343r13cPDibTWZXnzACv&#10;0EwFWq+Sb7Axh6+SsqQ47dpoKNbL0rZuzBuWgD8e0un6RBMfZRygsz1gHJgSzBUXxh/3Pr3xUqvl&#10;9Xq+74Lyx8Q+tqC2GNFp1VrwBgcSpBShtpVSrNne3vju9/7R3dt3hoejq2urmxtf/9lHN//8L/7f&#10;c+cvnjmzFXUH9LOdTjtOYo7VCn2+PA/DsOJNwtZr9qm1BjxprKX4KCscVgeHh2srm/SwaRPGcSKc&#10;OvrwfBFT1Q2WUVFA4NZzN9Y3kP/wSc8tCxiTpYvZX/ynv7l7Z++NC+tfvnJlrds2XT9UTuT1KPwc&#10;pukwjc3Q+43vfffcmTO708NcVdvbm4OVznRIC2S69+jWpTd/sePTnnVLWvxg3GDhWQ4Lc8CuGi1E&#10;kaYX0ENWqgLTAMsD2sGm+qGsjBRjEG5q0YP3ACKQiIFNAbF/vBeDu35pkfIgzmIMZE5FOMUom6tL&#10;Ot0CE2ZmSUHrJFSm5BE4aD2YbmOSw3WP2XTYjfrUdLfx/hVsLhcIhtkYpmprk+UQ1DqdFvN5YDZy&#10;UHLML/UOReCwFlQxKkqWCTakVlHa141xzjxUZlARjEkpHJmSZMOXTsRgG8tamV8JSgKrtZm7Asgj&#10;XnDLtW6cCkfXSx+g5ogyGnlYIcvoW60biZvntLdNLUMGB91KK3hp8q/GODUtJD04tww9gWhaDMvB&#10;X90QFLQNksku9pXy6AuhTlnpIhVoXGU2er/6qTJPGHQmxaqtmEyhHOJhv2sKC5dBASaTrh2L9TmL&#10;QrjiJi/6JXccDXbhdlsCdxWAMGaMMKJgWTuoYsItA0knZckgHjtMsmGoIzMWTYzvUJZxclVhJMvV&#10;CHRrIGqAxM41hMilEc5M8zMseQRcxtc2C2eZoMNWGhgl4uKWwfosFXsMCdQFa8dohlairQUgfPWc&#10;E6yp1TXrqhEHY3Sxo+/UqhtoQdML4BdVGexPbyxZ39rdiuV9a+3dyhLf/FscRtWLw9Pz2ACpyjgu&#10;o3slYDYsfKWbloLw5jwAKaBA3k12HJWvUSwGoQRIUJuCjTfYZ7nkAa98ASsZWEtiglSHVSXTI1O+&#10;kFv8iDwCCdeq62zAhvGanmPrpVyBZqyVwLVKlCmENI63AobhskH7jaPgRLlbscNJhtyIweksMaSE&#10;hwz+DyswaBw2Bvy0Ul2oLjoicSSttVKknmu1rJGAq+fGRHWqydLYJfPp0CDEGYfC/7UUiWA6lQC2&#10;MrQ6sx6WyMzdkkrb1HAVObbwFnJxswfx29zffQbzH3YC+/M//w+9wKVt9Mprb6YlFfBepZGPrLxV&#10;yWHkyKVUjJzC9qlKqjqe3P08surEqFZ6PdqLIeUSYTRfzMvC/ON/8+dv/tK3qbbK88yoJJ5QvhTQ&#10;GeXauWUcvX7t1XyR237FKmVU9thhp3v/3qPb9x/cu3/n408+yvOUVsTOmbMKWAse05RlFEbCdoE7&#10;S5avDVZEIwCBocS8HZPfIEBp5GFWCYQ5dJhMwNaAJrMFtwW3Rddjg2pYyxweHQRBmBfZZHgUBhJ+&#10;qMzxVZE5RtVC5nm132tTVlMJbUUgFaVQWPiZi2Jd3SAfNNJIq9lxim5QlRsvFuls7nDVo12t+DUB&#10;Iu6IGrYIF9hsJchj4rpiASevyAtesTbTiatW1AqjaEaZgOvSY0HRpSpKFXDEgApuh1E4Xyzot1O2&#10;Fkat0WhE/7+6tkbPzQsww6dv0Jr2lEJYHq0SF5UnRrWURVN8o3SvwGlLh2/BNpQlihAxyQbiz2Xa&#10;Fott2uKKVlI8DFyb6j0T87kUua9ic1zenJrsysmu0kET/Q7bc0t0E0vKkfJao2Bq7rAgTFWaR0kJ&#10;pwesX5HEKYP4oD+GYYA4hkNe1OVmLeXMOaMF2RbOYr4M6GOIs/xwLFYf9yRttxlLBXQP/UMQMPAK&#10;zQ7FWwAFOnN+UlrWjJOmEFCkKe0C9jQS7QuLCgdWOVIu43AdL0jLnJIwaWg2Avsa8aFbjTXaKEqK&#10;ON8dpYv1aK2cxmEQbm6s7pw9A3vOWfrw4cOj48N2p722vgmhL3Ze9lwvjhfjyeRkfLKy0rty+WpA&#10;1UunJbzip8+e0icHVD2p0nOsxWJOyRrYcs/hk+ulmy5fDY+7GbdCOXZjAWA1ve1GBpNDidmoijYC&#10;VxKXkLdsnNnc23/sRV6/u0rnplGFJe9CSuHQEAp8SjHo8mf5giOdEBJqJYJT2rDc1IidSknDtmRX&#10;B1a4tCWfMIT4r7XC8RBt7nYwP5sF39EFgV6y7wC0YCbpJE7YH8+UviSt7JKhTqKgxhocVRynZhiA&#10;AcJrk1ubGpwm0zZoXRTsNiagMY5ErNYgbiFIlsC7EZMJNhSiYLKozWfD0drTw9FkMo9n1159ec20&#10;58kkruLFbBqXeTdoh4NVpZx2uDocj3/0859yvPNV7Tx+dvzoyW4Q0F34IJYY7nyRzxO8h6Ssp0Ay&#10;GN0gLG240VB8YLM6k21ZcLpUEDdw6GooS07ieZbNLZZKA62BxfuoOIvCgPJ6ejUArjhGz3HjKjOZ&#10;ZMmSv0jBsae4x+BbVit0p7nW0qihEEaBz46zcoHvQI9PGM586ld5Vo0gBGWNkzLO0Q6YzjOKJncf&#10;PLz66jWqn1mMl4pQZzQaUqF4dHjIxr8UdQ2001QRtlq16a9vGuuDFTq7siz1HVbfcVWn1xn0Vvb3&#10;919S+QvXXnA9zC8yjNUh/CODnUYCwcJE27GKNKF3G8+myEIE8e6APs7KzHa31VrpdoWGiJknoh5m&#10;znSGzeNFoSSgW1wMW1QBL2aJ7/vnL17QNC4O6kGr1ev29p49iVqdi5evHhzsH58cb29vU550fLBL&#10;2/gb3/r208eP7929M5lOT05GMJMrS4dJvCxpxpg42vqBX80NEYxVtRShRpO6aZ0tzXDSWRfDqjln&#10;ihlfwPpcdq3xjAbrP1lh5SyOx3c//PTLv/x1OgQLwTAYwlevDS2zI3VOZTQJH6jOlNaYTrvVeeVL&#10;L483T54+O24H7vd/4zuP9oZ/9eO/uzMZvfLaa3PHzgp6oX6SlXFa0nMAxMgBOAqdEToVGN1n8HG+&#10;bKmJ6QiUHmxIMfNBE3d6bWBgcorjMD6llzCejOkigEBzzDRLhqOTza11OhLo5wreiWyG7m9ub+zu&#10;DR8NT54cz77+6gvn19ftGn6KiyQ5iuPYUBcvXL5w9WoSzzDQNs1+v3Px0vZ7uzeGJ4e7D249+ujv&#10;735x42A0766tX3vlVUr4sjR/ev/+ZDQarKzunL/QWhnQJU1ODu9+cZOO/YsXL2+dvwSWRFW+//GH&#10;dq16g7VzL1zLkFKXs+Hx6GCfjuSzl68YHkU/FU8mi+Nj+sG1rW2vv5LR3qiMvd1ndKh0ev325iZ7&#10;4dbHx3vpaOw5fqu93tk5RxkTRc4SNQ/ELFBRNDLPhnYvMRp3Dx59iA5OrRWnq4aGUhsNSqVJrJey&#10;OE0pqRuK2tNVB3+Np+TOcSXU5krrXAgnr16auHNMqEVKRvTSRWWL6V+AsTHjGb/TFgGbxthJysCC&#10;76SEuUJDF61OMfr1cg+Yy7Osqe8bvXRh5WiqjqGteuol0dlshF4NkYs1NXWTWbiwNBQiAw8xjcar&#10;pqlC9BBXs11Pi22tlyu0dNbUMQTZLkg9s9mnp+aqhpYwbUpxmy2ebJanUBS/LHbJqqSpyMqQXKxx&#10;ncXcV1vQ6dw/soAWBlUIvGKcPwZb0qIpYS9F19BZMQJYV9isIlZTHKWEna1cG/Q4S69w0MOcD5AT&#10;RvMUUFPFm4FJtWHnZVJqd9dlsV9Lq6CU/rd+DTJIFEGuWvsKMDRBVNOsekm3roznrMBKKSWXzHKj&#10;eeOYiAoPC7+7NJV4o9jNasDvArfZ4N5rLRhyPR3kfcHJhsGORwIS1uZhkmjo4Se/DwbjAoiP7FOE&#10;l/QEBluPswwcXnzoN6onS8lyrtBtXQgojBDZs15xjsWUBW4WmJhmszoa/zmPzSxduleCVa4anAX3&#10;EtBOr8Q7R18mn5aWsSTOawl5uRH2p63EakxzeUUyyhIqLKcLnIPqO7DK2syAQgQPKDWcAnU4xF0c&#10;mQ9oSrshvhkuMFBYkI5MXzWapBLZc66lK639zOeIiJ0KZkTEpZfyKI30HqIc01KR/jeWXGbT0GKR&#10;PABDnuMlVErf2mlgaPoVjN6ygJs17z2+228FRmq0PLdWOS38nbMXNi9d200oiQyUeKrXwqfGgy1g&#10;SGTxABtNf4fJmsVsun//TlAnaV0GLcyuXN9ptVowL4zUF7fv/dEf/Kv/6nf/GaPGXLuifC0y7eCt&#10;v/3Rv/w3f/yb//n3VPbMUomVuRHLcXfb7Vt3Prz9xYOTkfrs00/ixZy2mEsR3/drxsGiLOFMNQgj&#10;WKTyvC6AL3duYKtTLpQfHR2vr69RAkWvZGVlZTg6opugw3E8m6z2ejz9FSxStVgs8izzXfBFWUHA&#10;oWqdvm1enbTbfaSIDqyHCzDvkl4n9By43TryxGW0JUxdzo7gysmUiqXCCIcjtMzQEuG+xHQ6m89m&#10;RZp5LCbHtimSpIjsEoa6gAuwFUklpFdDTNFYjYwSGE7oS7A9IcBLL2k6jz1MHcxErKR4cIkCDyJJ&#10;ar6IMQX03el8nhdUTIKLezKiFMuaLRYAL8BUl77HFtcxCgY5vWgDUIuaARvZbIbHzpJ+8NH1AhOG&#10;Q5CHo3wZak9UODCzgzU+4MRbqtyqMNnNsoUylSeq1HSznFd5rATX6nT394+CIJQ6EDxjun5WUIVQ&#10;dQVdWJsSdQ+VtpD6K90soytEPU+r0ef5cFVpBUecU6J6zVk65ItEiNSy2fUGVF/aphS46WVzN0Rq&#10;aYwZmBVii54IsMeM6OFlD6VDz8L94iSy5BCUWETFFIasIo5A5wc9HbaEbnDWtagasUCFYwNP04j8&#10;GWw2LdMaxASYlzI31QDjl+qDVq+3tnVmtkjv3b0ex1mv17t69aqPBRrQV2Ww2kKHt+QhSn9lfXW1&#10;1261VVHTW7h9/9bBwcHG+sbZs2dYQhJeD6wZiVJWu2VogXx9DJuN17qcvtXSgXaJcZPSV5SPBULW&#10;eBQZTc9acgYn8svVK2fWt1fzGBBJnHluaLt+jREi/RjEwOkq6U5Cz6d78wQ9Y9h1A6JrbMflAMVU&#10;BJ6prpPmBdN9K1NfL3MChSHHHuMCy8QApqnlPWZEQWDe9FcDJynRHqeQGqfplJNdrhwqtqhlk6hC&#10;pUne77QoT8vYQ0xc3XhiUGlUDhBcqm5EO1EGon0FOKh0URX3WpFq0K8GZ5hOFcD+09K+sHHu9v2b&#10;cRG/9sbrsPUeTtLpyd7xRK2Frd7mwd7JJx++s7t/xMet2e11vFY/cAaddqAc4/a9hw8f74YMLqJs&#10;I8VKpb1gbvSjTsevIHVTMicHASKHqTf9AiNwQwRe0w4hCBplKNfNzMaxMo9zpeKkKCaxi1YZ6AmO&#10;x3RWClL0dnjCYASeV8dJXrHEETiH9QpLDUtqJ+AtGSRN42LFdVjaBzEyL5RbW5jKMicbknhUA9Di&#10;WhSB62Vpcv3jj/trPdt1Hz567Nn26GQ4Gh7TOh7Ppxub249uXMc0zzS7/UFWZFT3tjqdfEqrCoIB&#10;LrD7neJMf35+o1at9fVV2gW0CTMoAbA7oeMyIcVkmGhpYF8VRVJQ8KAKt9vtoFnGcKyK5/OYKZUF&#10;e6Nh8iOZnLQ2fZ9Ne1vQBmAXH/YlQ6sP8OE4zeXE5pMSGUKaxnlRbGyfoce4GJ30ux2/3T7a36Ow&#10;sL61TWX844f3Op3Od773vcP9g7293dlscXR8NBqeLGZTykA9VjWkAtu3a13QVtpVUCCjUtkIkVIc&#10;mht1UFM7ulfcAwpM0SzVIxJREVfwRg8cd7F3/OzzO5dffwWjQqvWKEAxT6wsjT2FZJLFZgaOye5q&#10;lPjavMzWt8+0e306bg8Pnl7dXt35nf/sw8/v0Qvd3Fh//GR/e+c8/bqo3aXa78ol2lCd0HXFjq8A&#10;OgxT94pB8kIQQIeVYSB0DWmWBdylHo/HnW4feHJ4CmK0YMA7ClLSdHJToZvnWZIkFC61VC/l5UVh&#10;h97W2XO9J3uUDpdF9vMbd462p69dfmFe1g/Gw8wqX3zhpW9951tpkdBR53FeTiH1wpWLN64/HE5P&#10;svnwxo//4wc37xS11e73xg+/KLhw2t09GE1nlOGdPbO9MuhT2B2PJnfu3fdd++jBF9tntuJS9brB&#10;px9/ZuRl2IqK6bMEyGZ168bteDSqymL8wpWg21nZ3Dh48uThnXtmnl594epXvvHL89HUKbP3/+Nf&#10;J5NxdzD41nd/Tdl+e9A+eufnu7funlk9c/lb3927fse9+g3648L0ShYqEVUCWwtN6YjOoD49yDWX&#10;egyVNu1sbFXMZWVY6TGrwDUl2TC1EK7wT5kszoQOBmljX5zWewxza1DK/PV4q5r8bdBOADzEstqW&#10;DyoW/oTyAEUlO6vmWi4n367DjGhuawpKtlR1I4pYn/qanrJwK12kLyUVG6+iSnsdL61TGqulpTgX&#10;12i6kuJvZndbQ8aLNmwwxLaUHdrrRoVFkjrgtllFuYGDa3lSsSPisoMHJfyFTOuuRQTYFLsU/kMt&#10;0aMRVBaTUSu+jCxLKlQISjTAK2ZW4dcyMYpRDJRV2YI4B5iKKZ6ORTtIsYAWbo296GwZwNjsuMuy&#10;WE6tMtrKke9XTk3RzAGzrWQcpGVKf4QZ6pWhXWZqKvtRtFgaDFeJA6jJPpsu645rGRURtqwNMQU0&#10;Ki3CoQekJsZDgvfmWq7SXsyGbuJV/Mws0bzhR63da2qlB8aC1ZTUpAHm8mKmRLDk8Rx0GGqg501L&#10;MOGV1Ppct1Man6HzK80FelRlwSGseo6KWzUTff2+xHOS/SH4QiURr7jfK8K06K1bPLtWMvTXHF6B&#10;fmmVe94gzJKrKrH3kbqMJbUYt8nRvFSVRtNoHLUpamCC6Fm6uCvWM2O5e6G4aIFqoLAYpsRjFVvI&#10;7jJkg0Ovwexpy1oC8S3dLDWFJLm0SrNYrKSoOTui84BneZntgBGq6ha60pT740nmlpTwwPriU4AH&#10;UBqWGdxeR/ZjsRs1uJc1d8ktDRBkFMCyT2QyyFxzGEAGcoRQ44ifthCAGxwKK8ybjSmIWiILeCRb&#10;mVrOx5RAIDxe+owHJAmji1X+9PH9llfPFgI6qa9effFg5ppeG/WEJtWJ+5RT1tJFMLnvVlYiPVcU&#10;rXbr+tvv2nlaZJOVTtTqtCgVSfIsoBS80zseZo5T/+Gf/D+XLl/61vd+TaVlELaGxyf/6//yz3/4&#10;w7/LTfWPf/s3KAeh+Gd4pue7cZL+9K13P7v72A36b/3krfF02u50KXuh1REGEetfWOvr66xNxwLQ&#10;leExB432L11CyeqtNaf19Pc0S+nz48kYNbOPtRL6gev7JVV90HvxUa87DmXdaZKGVKvbVrKYd9rt&#10;LCuKNA7DCCUeN8yMKu93A4dhFw6nTxWz4oVfYTW+eJiDaJnAWoRybBcAMfhBgnRaTCez6WTCZ4jF&#10;agylRhOJBgE3/1B9sfKIqSkPVgPSAQ64FL8EcI8LVHR5HoQh55ZY63QvlAAwj9Vi5+GcMkmfEps4&#10;rguTh5eOwgy4DsKIveWBQOy0O7JOpFYEM5bWie+xLQO+hMoTiAIU0IVV4jRFCQY0NXKZNMDbUsNd&#10;sXvggguQgxFEgQ3CQlFlOTSmFQa49GkEExD41Xw+Y81SPAw0HV2fXrcFmWs7YAFzLl0LKpAY11ZK&#10;2UbXT6k4i6qaVWO6ZmnlRui+myx/iC6AsuZ8FtA3FApEMElTaQ0EgcOmx5Q+pUwQsYpSD1I81zWt&#10;JdHIALqQMl6LdkElFutA3qHJRHu5NHkyUWu9AkVnFlJSeoOqYIRWxdgE5cBqNLeAL0Co5HpyqTpi&#10;gjlQqCDwuq7jY1ah6IXN8uydjz5yLQhWXbn8QhT6DAouqSRYseF8QeuWLpWS526nu7W5QRf7+PHj&#10;/b1j+u2DwcpLL77U63WhMMewqZYHRievtJzdN5nlJ41xoXVxyHVMwa5qUph8pmp4KGaD62LvL/Ta&#10;rFp39y2z4f/Ql3x+8/1eb2U4POx2Nhw7yFSXSw+6Zhi3QiC7NjnlsVjqDbMjVhvAIWXj8VqNSGPN&#10;tMbaNx1mjkndyVNZ7jCh3wwhbLPIQCexbE374ZpX+CGQOLMMhqPADdLpGg7FNweaZuFemuZJkUN2&#10;0SowzcNpXKgig6Vz4TLsHjmE0XjHa8aXjFKW0CCdECp2mhHsoi3CJxzZXaMKwJiyQYt3vGuvvarM&#10;xb2Hd+iRX3vh5d2TR0fDoyS29o52T8a37z0+oFBGlSddqgMhZtrLHnpXBu3ZKFNPh9PCZzoX2hj8&#10;7lw8ULhdVdLyV0uXBM+s88BzEvjNFn4U4UopX/bhi2yqIi1TH/VGHUBtq84gyAbOOi1z+gvyTq7H&#10;wt3MWCiVwMlR+NYV011tGBOLCRPjlqgYmObFSU7lEYTc2FzErKCFBbSvCxFu07eFimbnytg9OKTo&#10;sLLftbzgk09vXN3cTPKnVw4PV86cXVtdrTqtdzHn9AK/G4Y90523Pafd6ez9f1S9Z8xua3oetHp7&#10;y9f7t9vZ5+xTppyZ8RSP7RlPxm1SAMUOhIBEkCgRP/jBDwRIgH9EiBCKkCLxgyIlQtgITMBxmglO&#10;bE/xVM/M6X33r5e3r74W93Xdz3r3ycgzPnuf73vfVZ7nfu5ylauxvNnHDx8fvvB8JKFwmgE2j4hj&#10;R0nPk5AXR/PFXL6igsk5mVhIupC7yH+9OJHscjyfXz49KjEqhOONgs9JjO8NQ7nvQAK2hCSGuwYU&#10;XUBK5kU9z5Ev4Vz0FHzvOItckoDAsyiHiorO8aw2ieJ6uHJ9diZvbefw8PTseHr6dGNrW57FydPH&#10;vV7/5s2bl1eX77779uHe/qufffX46dH21prEvfffeevBowdSSknVt35401+cVVRgcYAU0SWK8YZt&#10;Eiqnk0nEYe/SoMRjiVKQhKMJnIR8iRSczulEiWaqFXLn9954O+nHWy+/WLvoOKq/r5pOu+o6Ss1W&#10;xGsz0DIVNXDGZRWH4c39XasoZrPFYjL5/Cu311cG3/n+jxvX/9QnXxlfXMi2X11dmYyu0VWlNY4s&#10;Vt93crBc1fjEGMswqQb0lWupXRRFHIVyC1L0DgeDKIxTqQcAPs+WkLMKRBT35ORUPqTf76eTUauq&#10;13W7sb46nsw2VlbCYFD53luPHp/PsrWNjcytvdD/2a98WdZJDvsKgxyRJ/jyJ1765jd/dPTgNC+z&#10;+eT6yelVUaT50+MnT4/lEIqTUILM6fkodIPFaBQlwbyQwGBfX19LXvnRw8egHMgF2042nSEwuc57&#10;9x9TxM7J5dLnC9jTBvbDp0eWEw57ydnpcewFx+fX87zwk/jy5PHx/Y+2hsnJ00ev/ekPZ1l+42D7&#10;6IMPZqdnva31m9trZ++9e/7Bt2++8tXWTqYAg0pB4mJsbcNpWhkgLlUoWsfY8xrdDAO2bJd/VL4j&#10;c/Ml9xWtoUYdADp9I2OhScFGNW6Vw9NVqxcWqGph3hqLn2deqVQSkksilQAudy5xyrUyvmr2ki0Q&#10;JewYErFt1eoMsumKd1shULUaAas5kL00LjaTwI8RaVvbgCKXU6/OIHLZ6LEUSdvJC5kJHBkc/Npa&#10;p5Hq2mRGuYbI2z4b55pegW2Obt2EztITyjjlUPbYYd9TbU+hnWMtbe+dpWu3/Qwlgx/MyYBtiEK0&#10;OGq2q0onky7VQVCvqSAPvEwheOs7IZsRAWzFmyaTsrkqbTcgg7bywqCC2hBETdBpdt3Atz0fgoUc&#10;g5I9C6Fl455bq7o3wE04n1EtkhYCPFtTKj/EAAdwwHg0z2x0atrh6JXSTL054hSMwzB9k3RQpOry&#10;S6tkODnVGKq3enS6nnE258NAyWE6DrYSmlT9mDLvtGNqcNseRz2+p6vYVjMzntREprTsivMjfHyh&#10;a4TGjMTRUuVPEZeN3YENzFy6MQLd8uE+gyLVix0FmtUGY/vML6tRqW8XebEEEzOgNh7EjpHVaoz2&#10;TwO8bq0lf9sZBXWCZbhN7h1i3D3VxlPVMY+AcFfB7FanOdqSJKmDHmrF1zr7MpxjXX+OgQShFWI6&#10;FEBptfAlb9K6yRq7qN2stirJZ0pMYPquG0twkfLQo5mFlBaohVxZbcw5GsCZG4+wMqkfa6ZwaP+6&#10;eB9qdNRoB8AzMm8tNwhPldaYOJUAd0u09itbBaQko9CGFi376ABK1qqCmY0mnO5RPA00UOEBXsNc&#10;TvHkLuCWUGtuRudnDx4+utMnIddx0kW1d3Dj6uEoLeSm8dMWtRkApdb5GjsuKB5kQQKO5EJFoane&#10;/OF3JK2a1OVefw1pLGs/GBeFQb8/GKcTOaf/57/zf37pa19dGa6/9YM3/pPf/OuX59e9lbCcSibk&#10;N1bSuLnjrT44Pf/mt39wdTX60Y/fnk6zdJ6ur6+3lAcPDKUQ9op1VRqYmuPMZjPqMQF5K3sf6iSS&#10;WDt5JlWfL0Uj/I0KyYTlZcHXN6ftEzQ4HImzgSdnRJwMEDlQ+gaLLJun2RarL3oTUHi8addX1uKg&#10;9b2Wk12wRgOqJdk0pmbtAJoCF9USEsQBGLGsOgqWF3l+cTmfLySBbyEmZxAajWqYMRHRlo3Orly1&#10;ndcWoWMI7JIPeLbiY5WuCJQzigjLkgrnejzJMimBpNALJ/OZVLZxFEMKJE2RBIbxZDqRpKTX6/mO&#10;m87nodS0oUUtYolnng/jU2eCdAI47coqJKCVLTTeoMSMFqNE4lLFwvwgQRllQzAMLXUCA1sINYER&#10;BtGZpk6repouAID3XaoEyqrCzKki0MiF2pVE6bY/WHFoEZSXhWwkEOYaWy53kmYVpW3VzodxG5AQ&#10;uX7assOxrIIelbLuoftEU3j6OSMMWnSsCuRX1bqLrYegyCsPIltF5ISGYeGylyRnASCulQPbTmSO&#10;chuNnuO0j0LXF2+80vpakp8KchAAIdqQTwKQtZENnoSyvUrZtn4A9iBCAR316BZAWZy2aEz2wc6X&#10;wSdKnJJcMPJjT50NGxRe62trG2vrvShaGaxcj86fHj05Pb/Y2dnb2d5vqtRm7MdJYVWvvfnGYjZd&#10;W93Y298dDIYbGxsSj6bTOadWGMVJug7grTlrIROOJmBHzeqkbXi2sq6ptCVtWuyaJHSsGuVKdNSp&#10;xqx4I8YBg571xLeK+fWTj07K9/mwXvWcUVNM16NA4rcdypFrWyUMm2CfBXVcRnW6+nETUHDP0oyk&#10;onphwwPfZHKW0Z9F0auW9WqZaXXMFVvxnwpk51/SyM/XZntg1fJpUCNcWc3iYlbki6K8XizkI30o&#10;n3mjxWw1Bsq1Y4AtJZptY2DPnKgkktnRaO4Yt21KSmgPVxI7fYAQlJagKVHm0enV+eX15vbh/UdP&#10;fvr6h/c/uvL6wXyeLrIyiQfzeWlV1iDpBTAxthDbwDBr/Thy/diyI7lkWBbblSQ+VIOkdTtFiaA1&#10;16QVKFtkGJr0FTNeOe7TvFAugQUPYQ8Mdx9iJ5gROW4pGyVw40ihR7LNyqgNe76qj9hwAG9rz/Lk&#10;HwAxAfTfJhaUqv9sNDiE78GOMggvF8UwwRZSCr8cOpE8Vqpz7KxFss1mKCAdOd7OrxdZXo+TKeUC&#10;4ovraeznk6vr3vqOPFkw5l0AV5hgNoj1tj1YGTytctfyq9miyDLUWpOZFOXz6SzERkeKZnUSPDbn&#10;hGQVs9MsywnRCgOKjbW13Z0dus0jbZMdXsFBJ5tcXZ6XpXJfSd1HkIUKs+MOVtfQPkFYt1TjHS04&#10;qMnPVHkYgkItyYASBYvi6up6e3dvMZ8fPX20srnRX1uZXV9B9PjwcDoef/jhB7JLbx4eXo9G0+l4&#10;bX2j309m08WnPveZL/7cl4+Pjo+ePPrC57/08Ad/8OMH729Q7p4a937dFHbHrGQIM0l6Y/Q7W8rp&#10;g75rpCYcVb1t1cNQEXg6mqpJ7nzr9Xc+f3DgbvZ1KMYZl6PzF8gAIoEnhcaM/IyakEPRTI+khMPD&#10;g3laXF9cXF6Nb24NVn/5F77z0/f+7u/+3hc/+9n7j08Ced7Qoo+o4IZmbV0UKo1lVQS+Oviils8v&#10;jCDRVkymw/5KTnHZMAjlYO4D4QEVw4zORfLLeZZTY9uFGAZlvmxt8lMT9cbNwy/+zM+8//77Yej6&#10;3mB9O5CHtbCqeZn98i9+fTgcLtIcej9M7+H83jR+ED13c//q8fl8kt59YWe7F8hKi105jTy4/7ZW&#10;ns7YMWj8KAqDqHUK+UpJHKo8j5NkbX2NE36nkcVdV3EcrG6s50h+27k7L0q0/2Uz3Lp1B0dmaxdp&#10;P4TnR3F2evrcvbuf/5kvl2dXlqzt2F8f9HfXN/K62llf240iVx6KlDDFbBBY84dvhgdfqPyoZEei&#10;VjSf/Yxly/DZFXuWOrK0OuAx3fhWh2StIR1ofWaUTtUsRE2YlIFj6QNSVxmgNHFqAG5VNp3mFcZe&#10;ULOpjXyUFsA2WTE2QSJt6YYVKwBqJ1kcaYI+mhR1Ikk0Abqqg2VxoqgHinGiZXJL1qbdSVxb9j+n&#10;xWxbz9R4Omhnh5BcCvmAx98ZCzmWmRob/y7D62p1Pt2JTVuumUhw1es+s5+JY3c4i0ZJtxT6tch/&#10;YqrdeftSkry7SoOHtjtXJputWfXfRTpYtkb5tllW2pD+cg1ms5UKqqBzIKUT6hbW4nYL8wYCl3Ak&#10;odOObDiGmoUkx2CXqAyQxN7BoO9IdYMqywb0mWC0CnLwvuYkcL9DDDHKzgA015X2GySMBDj1rLQs&#10;Z2mxyDmTJ6/vn+dWq3K2MoesZ1QoRigVg0CbGy0PT4HCGOsRTupAOKwywFkKCjAbAeDEyMlYBqEG&#10;MVQK6NYcjBDSoppHrfHztWico8r7gDXXHIDSKJvGziiGK0PuVeFiYym5lALHGqxVYlsnhpLR0eqc&#10;BtqOoYg3VmcM3NliEdyr4lmKt1XhZc5XWyPfRPNmZ7mQdLTs2jTFMebJRliZOitgbCNNRo/Z9oyn&#10;FEkHrYn+5GE7nTVd9+i1x9KavdoqY421RkOTQrIWlt5duOHScmvbySTAsnxFM9GuVgK/J29filri&#10;RmiuDFiUKqlTbA2C2J52/4MQ6mVVHdBDaekHZndCzaqZa2lNbBn7bvK6PQagBq/eKFGw/WphnmzT&#10;1ptERI+jXfKZ2WS2OnwTMx84qFpQZmEGhSSgkVtqB31k9sDaSRYj2U5vZWOzN5I81GfLoyKxEMGN&#10;jwyVLKpneiPT6UpKcffswQeTsyd9R2oqZ224WqAssdTRUJ4qJrSVpPfZo8fHf+u//592djZ+57d+&#10;L5vNej2UOr7n/L3f+39/+RvZ3RfuvPvue//r3/6twdrm0/tPTp4cHewfbq1ven4wX8zzJpUiR9tw&#10;JV1hqMniBHFPNrwcgj6NfLCAam254KxXAamiANuutvzI8adzOa8WwcZ2JfmCW8XMB+y8sOXszato&#10;xe0FkZMABBLYXuhHTYHZbDpfxIETBmiYuSC15gBVkSooFY1VUntv2W3vDKhsTddbnfQijF5eXmeL&#10;DJpVFK3weL7bhNGy09Roo8NZUvc7GxTOEFtCwFp1d6cKAD5cPmSRpkEQycdOJjO5eykf5NcWi9Rj&#10;KgBwH8a5UV02s9kcqLzAp0+2JcWwVFMtkWs8zDx6Plfy5tI07W+s2LSw9hyPkgduDTe2yggmOjam&#10;pHXh2Mrzt7NU9odVULRCFi6Vt+nE7nu19qo8ZYYsH5NantUQ3ZRcGog5h/q1kkNiDpzlhRuGNoZC&#10;LgaydDh3XalRa7YNoZpJc2BsfIxqXcWmKpdJ/UEgVeXRRLehIJcUCxVF8+UjvFgKfG2Gm/BWU3yu&#10;LGqXwa4myHHZgJB3ROlpY/Apn+mFYC14BPN4npcDzg7hqxJFuPy9z0ZYxv5J5VNRVeGEFvtolglZ&#10;bWfIaalHYRjEsQ1vGClPo8C9cbAn6bbkzD/8yQ/TdDEc9l586R68dq1a29xkF9bjyTjuhYcH+/24&#10;vzIcyufJSzy9OL2+Gu3t7fVgTUp/eVLKXQP37VRdibteanYicdeu37InbRlNfK9tO1tQoE504ZsO&#10;LvvWHY2i9R6++S6UYDY26tA6v56988b3L8fHw9i+tbO1v7pxDS0a+aKylCKTaEogFjTLkvfm2sSQ&#10;GEsK19ZsxOYA2sAIFAYJ6X+ehRWZRfSCV7/JpSSso3AadaxqFLUAirOtb9en1q7UimUQ7SZ9SawX&#10;GIdWgMbXhH62S0wfyn34JBk7ROXDGMEWLFxVYJe0A0LeNJPkEUvWEgAMstHkx68vLv/on36ztqrz&#10;q6vxOH359nYYb0dOPS8v7GCYN4u+Ii4gAoENGw+HkozkAAvZnpSkUUIaqcKWgLjSk7okwV4Vi3w/&#10;0GZtz0Oz06eDTj/qg1SD4wIFeV6kVe1VRS5BLApDcBoqLyvLAMxeRwrrDNmClWaF1JnQ4yEihjpc&#10;6JzboBFaQ1gnQ0lPlVKB9KW7Dd9cQWy/odKVecWpnFNni7oqJ3kzyzUbrefzahqmUvfKe7+xnizq&#10;7IMP3/ZWB+u7mxL806KYXl/PsxlF4EpCqJrxfB57CW0Um8lCqlTI80VeIqUSkq+mkUNh6fvYSSaa&#10;qQ0+oMzzNL0elfK/cjRiG3O620uSwXAI9Iti7JlIyfbKFnN5zbNFen11VVAVkaUX6nn54SBKwjie&#10;5tO6y2t1z4RsNz746IOd/YPdvYPzy1N5beub23VZSWU4XF3b2t5+8uTxaDS6c/tOUVZHT5/4cbK3&#10;uzOZjGU/P3f78O5zt9ZX10+iHux8Yr+GsJY6ZTgf8wNTH0ftULfG7oiXYGwtWo/jDkpSWUYFhLZG&#10;dKlu28QLqrx88PpbL/7sq6kn+RwU+dRNB41Mwgh9opIkbho8K1spQCDAMajAygjCrWSwsb6+O5/K&#10;YV/ZxZc/99Lh4f53vv+Tt99//1Mv3Rv24xyC/4qU9mpKetAlU87ZNrAodMxRxnQyW1tdiaLhymDv&#10;ww8/gHg2cYHT6dQLPPlba76Qw6xpjN6VRDpZ+rLmKVTo2orYq6D4/Rf+hb/wzltvf+tb36qLqheH&#10;HBU2m2sbn3jplSLLtFHlQWXKhxsLARkv3Lv9o+++fnQ5/tRda70XXc7mLQYZtD5tpWbvSTSm8GOa&#10;9CLKLDdBKF9nof+aSwUBgqOcc4XsKK85CCPZM61XtYWbNS77mOXm5iqceKo6G19I4FsZrge2+9af&#10;vha92uxu7uaz61mZS6LW6/nr8YbsoePJQ/lEOQslAoRZXV4de72H0fph6wwLJs7UC6qNnKBj6ShF&#10;k+jGOO0qhdLp6NlcNHZgGclhmiOh80sp8MYY9Ko6DF6K42hI1QK50ROikVjn6YzFA0bJhUxKo+Sm&#10;5bnCnN4NAVMv6V7DjgTOp6qdzeeF5a71gtXEXmnryG1dtJCVbrbMkM1srUPudIm7gemr+IKyy6xO&#10;+8YMG6tn1r2NMXQxnKXl1qFVlFY4LG6Ug+k6RqYLQ1Q1unSWYnFmmqbejEaKyRgXAxbBcZqj5Q9H&#10;hZ0ko2lJISQq9huiJqqZrIFKRyO28pwdqxORVtEdu5MlYz2jFtp0gyCrEiQ3KZNYnUoCBaVWp4mj&#10;AO03mmHSOYYLXRaWjZZ/1TBR12facJ7BdkZFCkRlKQLXjEBZe7RaJmm5OM/yeVamZPybibTWe+SL&#10;Kgqk6RS0C2PxYJsGBnsQEj4bJWrwv8yNcp7pBmQA7xl0uWnX0yprHL+slrZdM4Ej5pqsV1oQgVIn&#10;scWBiACkHNNCwn2lSljsSHt2kJclJsm+owemEaO0OmPpDvdLKLKZ9DrG2x3MVZWMZnJvIPeq9rHk&#10;0GrijyXpuJ3qKvadng+tqxrgzKWaSjuXxLbYrYHKqXx2pe1mhSMjmVbbXS4zTJZafSRWx4DVAhFp&#10;LLrt+sBaowgFXjeRijpdkYqQA6uWam1Gqk3HHTROdYvaVqXfJAqGPX8DfdbKaaXKw9BAfiVEACto&#10;mqhJI+O5kVhB+EV/BBg8i/12PhMjOm930u7IsGRFmqGfcnnlbCK4GtUmutVdxkVakk4Gmas6Uo34&#10;VohTo9aw5FEI17JV8FYeUetESQ/xmH6mdVaVKZj5WZFZpHj3+n3Z6mFviMEYDeSIhCE3wYHvMcAp&#10;xM3ZRgC8SeLeD177XhTU82zRj71elDROpp1C7nM7TpJhvTI9WcR++A/+3j+Rm4cgqe8pEU82109f&#10;f+OVT704n6d/+CevP3l4HF/KP6aJpHxkO1e0rpCCZ3dnB+muF6hCWeDHVWWVUqlSgVKqO/n5koOz&#10;wHfJnZDICUEWz0Pm41dR4g5n+civvXRS+iQIxVGEPd/Ue+ubkivm47SaFnVe2UO3zpqNla3AibP5&#10;jDAC0+5SfIciGlHI1ZhY4hTTGGhitOneGUmCBi4yIzTxZ4rC1ZIP8wO20Tuft6brxLQmqVFUv2Xg&#10;k8o8gVgmZomtURi3nbxAL04yFugYO3aW53IxkrxlRT4bz/v9fhAFLC/sJOlJnpfneZIkEvkWaX55&#10;ednvr/hhiF0IqZeWgtpVglEPgLkAIzheBh9daC9JtU/FZa8gsY60Hps8Ss/yLUCIy9xREgJQz1nT&#10;tfWAupIdZy3diSnRDKQPKudesh4EAUtWidZQDaCGoF+iO4x5MRa/H2rbS7LbBrTVgMANdoOhdSIX&#10;5dWFQjwRAJFtShYbx4tZ4ePD/caikytemZeXC4hltqVryk5My0oYl0Sesf/C6g39oCbpXY9dF7ZG&#10;JfQXo0iKT/WikXvKi9x3gjqvS8BJMIuuEL1LWeekJVUY/YNp4lcp8euyKdvOz8A2LQBXwVHoU3hF&#10;msX9oBfF9rCRL/rxT9+TJ7C9sbG7u90fJCsrq6hx6yLN55KMh0GUZ4W8iVs3b8aR5MX90Wh8fnHx&#10;4f0P9/YPtra2ZV9HUTCfz12uLOTGgBTLeeMYln/THUiOWVaV4dl01hRt6y5lpIzUCaJWQ68EqzOm&#10;VnFINav3Lo4vri/P48Rb3drY2N6TI/HO/n6Vjk9PTk5OT7PxrC+RhY42DUxkqIShOsxMVaD07drG&#10;6wDQPSizA2TVMUDQa/E9o1Vi+pMq/2ZsDDSyu44K9liqhO7ieK66E5fEKsRD/IDk/RKPe4FH5wCs&#10;FHQ0OnybfqenMlVst8DqhhmJ26mZoLPBPq1acdCmo6FWsDwlOX/jVrYYrJzrn759v6ZsvXzIQlZv&#10;7aRA4gfT2VyCGnUE3UGP8myh7/qBziQcNnnLTuiCjg8weJFDLwrkFC/41VD0hfxd4KifU2eiASAE&#10;tLsA7GtgPBsy/CUxkIZcpkQp1llaZ7BPx6jBQQMmovYMaZ2UcPSJ8HAg+o98OgwkDMpV27O8pJgn&#10;0x2oU7T9yAldebNME4h7lqrZ7sWB74+LBZUNfAkJuRw+KaZSMbyXAEC7/+h+E7k3Fnfll+BTXhcB&#10;aMDOfDJyHY8Abw5OuJz9IIR7lWNvrK65ytpzHDgKotttXCgaw/Mmuc4Lkngl6fXgdc75jTyoEvTi&#10;RupMJPV13dHCSV6VsjaKwyBIen1HJWkJK8ih6FzL1aUL8DMtSFzYyoYHh0C2cTGRJXrjxs3R6Pri&#10;7Gz38KAuUb1Ltby5vTObSmE72t3eLovy/sMHEj13Dw7KxUJq4NXhYHdv7/riaj4ZD3s9rH7XlWXj&#10;YcqqRvOOksSM4EerqQD4cQ18pOh8izSU0BG7ZmMV+NISXgWuzlgqAgiJcAOq4erJ0eTJTu/2vuW1&#10;0GJ1NDo07HHDNzCMo7asIkAEAF7wHcpp+J7i6ACwr9ANGPR6d24fPD56evHBR3urK//aX/y1H/34&#10;rTfeeuulT3/amWQ3Xn6lyeeKSIZlIeYknmOpYr7BBvqhd/fOnQ8+Opbrl9gtDxiaKLajLkfTKUQ7&#10;KohSVgXhk9ejkTyhwXCQZZkOgDQFlLNQTqE7z9/tJdGffPu7o+sRZOo95xt/9leCyK/yggNwtVfV&#10;0aVV5tkuFJvD8WJ+fT3e2Nj46PiiKkrHqh2gAKyioN8nbtgrJOATzUFNGIu9HjcJI1lt03mL7kzV&#10;LuaTjfU1OR7X/LC9mku2ErZtJDs88HJAotrEc6VuvnOwf30VPf3wQTudVU0ue2dndSMZDnqD/qwo&#10;jm11zZGQ622srU3bOp3elxcUbUgNHBkrB85KkAoYxKQqvKh0vtV2yqYGHtj5H0OuRo0BaczA6RiZ&#10;mLajPFKulM6gjv8agYdUI3WtZRkpJZTno40CsSAiHIDrkOVV1AYw7XVsQ5d5edXa06KZ1BgllfO8&#10;hCazs+rVse9qoqM4Yxy3pE9SpEnBjx3d2Eysl+4CFhmsbkfUZUHodNhXPfnUA6M2IGYztCRblMM7&#10;DANVyLcLmrZWM0zwAKOCjB8Hc3yeTeeSZzWdqyRGMZZdKZtA1Z2dTgtD5QSWz16PLe5Q23Be9YE7&#10;KgzT2p33MVOUirMs9hGMa5F67aq2LQxINN1EAlJL5tEfDInNaTKgT23UHlBPAbDOBdDUJh/U5i0T&#10;AUIMGqa7yJFQVYLYrw2AzozA7ebkkikWtbY8iBfG75Yqw6usI2KunilZ10ZDqasPOel1SchFE568&#10;TSINVB+o1NwD9wLbDBxD1Ci0oHiHgMNjwoiGywJ2oYDiYVrtKswSCbtVZAsqSWuH0FEsLBtXOpG0&#10;FRLbmq6/+vTi2hwVwlFNAzPe1+6hRyAh2gPqFw1ZFxoiqrgbDCPksCblUsf1VWvQ6a1OfRUKr+he&#10;FQpUWzZIKgZNo2RnHX91CmgqNAaEkUNGMYnEDolarb20c2feg+JZvSEwA2BdoY3Ppf2S8bmgAYUa&#10;HtMf2mVkQEOTdrqVHtZSJQWWtdn3+72oJ6l/XVAiqC0qyX/Y2KAoTcvL468g1WVIx7tsFUwB1ZYG&#10;kAPO9p0umuiSAjiTsEN6CzVGg40cZa2LaqtC/gBeIlQtls5tnKqEnvIIIIVSkfyFY1BWn4+nI+dI&#10;JKe2nBplnafTXP7dYH19bW3dzgrJraTKXV9bnWe55NxIJbywpVcccUwoPgHklxzAB54ZFQ43adiU&#10;5w8/9J1m0TSrK0M5SwH9rJWWibGQhP2YgMz5IvUtJ4woRg6mpS07a2trXfadZGu+lxw9PcmyMqum&#10;UqTuHRwu5rM8TdfW1iS5lwUm+UBZlcWshPEpSxd0db2g4Bqjdl3L9YzxA6V5pMD3Ab7IAJ+C7W4v&#10;+fqnP3P37t0XX7p348aOfDKIWmwxFFl6dXF1fnr5+NHRm2++8/DJk8u1lUHSs9oKMkdtylENGn6Q&#10;ueWAudXhFt03MNeRqtvr5CM09wVakFNcyxmNJlLueqolUpYeG6td5awep3Y3DFnqjHG5GsaKUenz&#10;jHoOJoE1CfnyV1ESyer3/QhST2UVxrH8KqKc662urUo0giCzB12g2WwKua8IpiuLLPchcCwRECzQ&#10;fq8PPV1gjFw/Cmt46VrKApe/j7SVDrAkfHzho0YkcYUpEuoFUpSbYpZXKhEOw+GyBarLb4xIm0Sr&#10;1hAvOi91bXLJV1mK+GXmCYNVeAJZWZZndRX4WLQlGCjmqMJEH6MmgAaBxqY2jTwmyXbYDsNfUEVV&#10;dnTpZ0ToNzDiogQx1J4tsgrlHENjhWbEICTLRqZIPj6EBwHbqTgOKOZv0w6D2tRtXS5KHczKG86r&#10;Qj5tOptCf0shwz64CRR8pr+lspQxuIaUAnroRe7ozMleVlMksLHCrDDbk6IgmIzHH97/SIrw3d29&#10;Yb+3tb4pXyR1zf3792WxbW9tyzocDnuSFEghs7WxKs/l8vLq7PT9dJGvDIefePmV1bWVHIbGRVm0&#10;8oFVBnFclmOVnpvPfHX0cG0+pnHXqiyFOYkdo1NpLZ0IUKIYkavOG4+lFtW6bW8yScMEjtKj8eTd&#10;dz9a29zoxeFzNw82tvdl3WbRLJ9cLRZQerSjAGLcwC76ZZbLsoi06+BCKRy00waTvVLxA5b8uI8e&#10;rSXPQiKRa3XuONqS1uoX61MFII1LnnJcmNPwBNeqAANDnEkOVGSrgogWqBHCs6d1O/a8OVLozKr4&#10;QEBlGpOx8Hs7/So9buUyS9KcLfMDZiiAjhSSQaXX0IQEITV+9OTRPE3hnQs1WimD7bV4lQ8kgKKL&#10;1F3UawCEI5FFO3DkaosyCkLlpEEepqy8KJa92nqt8v7zok7YymLyhIhU5kVWVMMwICMFWrg1gRM1&#10;AJZt4pDqGRFWXpcS4iaLQuF2ne2wJWEicidMUXIJqZRGQrs3isJ8IuvMTXlcB5gGoLdVVI0npT5b&#10;kBV5hsRr2XKSDqJonC2U2oG8qrZCZgAVD+yzk3EQPU5ni6zIz48v5Y4+ePMdScYc327CRH5+lhVh&#10;EqsOpJXXcjbLMbLej7L5lMgoiVOhyoOq3zJYKK3Cn6BGcDk9nVxdO4FHfoa/0u8HUtnHPTkCCRdk&#10;HKbsnERSVlmTkt7fFEGxGGRRDA+SfpIM5GFmi8X5+XlZ5pTRa3VwI9FogWHkdH//cL2pjp8+jXrJ&#10;1vaOlMhX5yfrW7ub6xtPj57ISX7r1s3ry8unjx6urK3funnz9OToYjre2dju9XvgdCRx63Z+lobw&#10;ZOuwzoN6PFKspc0J9WrMjnaJ5lH/Co/aHswEbOO/aRmzRJ3GSKb56N2PPnG45zL56KhR0OmRNRn3&#10;ezs7O+PrMUZGslUqKX1dPepgm4QUs/LZk5HflVB47+5d327/6Nvf29mcfvULLz994cY/+oNv3Unr&#10;557/xP03vmtTbwNydEUZBGZOiOaF70hEkMNKqs0nT48//enDn//KV9988/V0Nk1TTPiBI4LncZX0&#10;+2GMDkjOVgU6ozlaRdyJneEOqvoyn2Trm9tf//pX//7f/0dX49Ff+o1fP7xxO5tPOhwrFnjghws7&#10;o65ttbWx+dlXX/7jf/qj6+lisLY2jGOJ3EkYOEwXJL2R4xRKz9h74AtQKQdiLHHg9uMgjILNDdko&#10;3sXZiaQqN3dgFJeVTWw5s/MLeQuDKNzq953Ar2PrKgydIg9ta1uyp8GqvIyH7787PT+V5LUX+Ltb&#10;W3IUyH7Li7yo4PNsu37Y752fHfd8P8vOnTwJkp3CiuBiD9VD5MANU0Z1P7CVk9ZqadAZyHU0Vacx&#10;ViMVCwjatLvAfnL4VhtHVjn/CoBmmci67MND78BYENsKA3XKJnJaaMjbrooCglDKDWOzOAi6ZBRX&#10;abdFa8+rdi5VsQWp+WKOwgBD+qZSQA2Se3vJlzEGqHZnLNBRLlWHuVPNonmJsZIxgpPLyrNluWLB&#10;h02rOEP9Ja6UpavTdoO8plJFSqPFAjglWZFGBqy1DfXcaLqqqZL6IHMMUtv2M+uipfasHquddLG2&#10;Hcig7YS42s5RxzYK0baZFyoWtTFWpkv7XwWjB54boZqtHC9EilTliaQDAZIP2gpV4OngtJJ02Ylp&#10;89ZCfMV1OfeyHZ+BriG5oUVZUxkib03tQ3Bn2o7WzeMvrZrxnLsRTZHOzAnjHw0aS2Z1h4KyreXY&#10;/WOGzwD91mSc2lh1tQ5ZK+0bqgmnRVNr6oVLxeATvkG+qwt5HU2eOQ735TlA6KXV+lzeYg7lBaSc&#10;BbGqEOrDwBXnJlW0ukFzZyWsnshmsG9kERQQ5ihlFLUhFVxUJMk0Ryj8pEPLGraUrXyrbZycWbkB&#10;ul93I+tGf4OVt00Qc/usqLVVqtqmzpNnhs2KxlNXLKiUGbE1VzWcqbRr0boGHTgqUBGbU1tdtfwx&#10;ZyeluGNW7Hm2Kmk0lASDiSjb6IZdiTIU5Fc5CCU2DwPbr/K2TOWJyqVRiMFGUs1ylzk5sgCCQOxO&#10;UlpV4NQsA2eDMTQmDJyL2DB6ZQdC3sNa9uMsP/A0LZEA5Lal3+J9JUmvzBdUdgexyofwhk9lchTV&#10;FM4NyX7FL0rGLGd9GMZWU0keXZYzhyCVNvAiq+lHyeg08y05ZWy/rdIst7ywymehB+UOCGk7RD8x&#10;VpZlJolBXlcuoAFWEPnl5dH8+thvMsk4JL2WWlreCptUba3gdZKJNjfXF4+PpLxqoGFpQ9WytTd3&#10;JL9Ykczwtdfeeu7O3XyeKaFUVkMYJVejsWQm+/sHaZbJlcj2imLJa2SnZVLiyJIJ0NkvppNxXpRw&#10;7AmidDayTWR0GrkbJ5hM0+HKxq/+yi//i7/+l557/m4UuLJLpZqXgNzkC1iDBz0s4tDdOOzv3779&#10;pV/4wl8JfyNbZA8+fPC7//c/+P/+6J9dXl+urvY9N4a8FlcTCNEeICSVXBJUKjqJKU0hVGheRX5q&#10;pKzn55fpbA62J+e1jnqdGWROsxxHdb6sBnT/jANvdHG099ooDE0CnJx//UFf7nQ2l5VgLeaLIAoj&#10;WBPJUdMQ1WKnaHk7SdyTrK3ABMjx/RCd8byKox4HAOjbRnFMTFNLoURJOnOphfsJBv6LrIylkKty&#10;qnMjjZVfLxsKmHEsVIFXbNO5HKWPx9pYPrk/HEpsyrO5xw6ZLAxXx9osiqiF3na8SJc8diuSNewG&#10;ADnDeaLCRCqOXcevaZAjRU+/3yM+BRmNB5nlhBVLlRVKLeY1UF8A9aoX9JJeCH/TAoFcT0fy0gEt&#10;a+sAGDpJsYKGtSxiC0dfDnY0CqISLS0vy+aIpYZV4mNlWZTNo8un10lbwZ5T3lDKCpmdEBDIi0yy&#10;virP2UXDxcJBgPMMRYc7ajbWKvaV0DQHdOIGZi5y+DSSfR3euLGyuqYv/7333z8+Oo57yd3nnvMh&#10;xTYjPAXqFUcnJ9kjqRDm2zt7Lx2+KBV+0otlX4zHV2gVURK/5IBa+w215g9Nl1Vo1aiZgLHX5ZKz&#10;APJXeFzbGRRpT0aZrHrSWZ1DimpLlbIqJpMLb46hoivVRuTNrif5pZVdXXhx3N89XNlY3XnuhXQq&#10;6zbz62Z6cWVJ+Tubh5HfgNQLWV231qK6hYVji1aGGqPnaDy0IehJjW0Zz7yl+7znaB1uGy0KkrNc&#10;qr9qogMxOZsGeG0rmQHpZHBwUV0+nyOwpuOxUWO9UPFPBT0CJKN6VMYGnrmJYtNtIzyoqI0S3V8r&#10;pJ00BkPoBFpIuMC4wBWCJOlJxjsdXZ6XtdUP5EbRqYSpT11KvQrWGwW/G7eNfWdzbVjmmapmS2gn&#10;R65l6xcXAdPOIMjdOiszmLs2dBHDgtbBgdNU6NHKEy+LTP5mPpur1nhIMxh0/tC38zgtkrzI6Xtx&#10;m5c4EjqwepYt5CkFPMjVgc1zeESXlbaIfCROLpU88HDwVBurJCIOjj40p5IHMM+LWaZQI8PnkY+s&#10;2B6kg0nu2u7V2ditIdFu5fJsnN/53X/885ef+fwXPreW9F1olYdGsLEEImVnY3ORF7IR0um1Iwk5&#10;P1YCFKdzy5GKTZIetAQ29g+3t3dJMKzkkeY1KB91NYb9AEBWDZEqmGr6sLiL0WVA/oL0S5ILyB0x&#10;o5pJJVxgU2VlBSSJ1Ripcp0gNPXa2nro+xenR3KLu4c359Pp00ePBivDze3d2XSaufbW9nZZlldX&#10;l/L8D27cGI2uHzz4aHdvN5FLGl9Px+O1fiLveJ7lbRy0iNeUvCOcooG9NhBfnnbsWf8rtxx5kLHN&#10;slxjzAJQImHatWqaaWUuyaIk9bXadM0X6dnF4HAP2CMPgswO+7iyKdaGK70gGu72Aw/9VDl1skVK&#10;yHcun1QW9CyiPikePVfajRu3f+1r4U9ee/2j938yWN/59T/7i9/70Vs/fPO1zc2eI1k4q7FAuzYc&#10;Eat/oE3bw6LM19bXL8eTT3/hC3Evevrg4cX5+dX15WQylmMg4LB3KGGxSkwTruNwOkvteJPjyXVV&#10;EsTj3vBrX/3aW+++ffPOnTxbkOlQq0lqTT097GWSsBfZ9N4nPvmtb7/58OL6c1tIUqaLxUpvmAyH&#10;/nRSZ06TzZ0G44VhNKTIYw27QzlJXLsfOv1hmJW5X9U70SCMPEmwojAOYs/KFpFXSTQcxOHGxlbt&#10;YYHIv2uaUtLKfhy6tbyIKlqJijSOLXeYrODA8X2QZDiW16ZGf63nnrlWmnr1cWXXoVQ98c6idXPA&#10;DNAX8SnnS5MNyCai+kURS/piR3M10oOdxE7l+gViVFtIhQCcDXgvbMRDtThFn6GJfUIwmK9L3S+7&#10;vaoMokbOhAhYT3dBMqfUQlltpS1pI7YUXk3gKrLSDGNVJhkRxG4ndSvHfl3W8SJf8cMERQ9UqCuI&#10;AdlL1L6t2KHW1JzdINdwyIwVC1uetrV0rLaMTZNCYcHJB8C6NepAygNl2aFKySYQeUtQ9NJ1qGvb&#10;k7DRnXamaiLzFPUCSRA24HdGS9PuFLG7ikOr36W1faO+0yRN288oodaSoNl28s7dZJtKIca/oKkZ&#10;tq0whEu073K4Rz/nMAwkbtngCjQcwKJE9OD7iFkBug7ApVqq6F6b5oEDXAchVBQmxSHTslmmt9KY&#10;Xi4efl41i0yCMtrmJQFT6P0r0NqxTJFrFLlanY5S/YMGhLaa0NqNujUbpXnZi2j3V3wtRhdMldAa&#10;o3IdsA2HvrGcE65OoSslKNnGcrkbyvLJ54Rpt5RDBj4CJV5JSDwzgbobsrbW0oS2NpdiQCJqK23r&#10;lWqmRPowUz44smAyYzslYI2uIsQxyLOWsYjSa6oapQLSlnaQeJJ04PsOAkCjF99X8x5NRWiOogo+&#10;ClZTbw/j9kzoBkYrBmrOiA/0Y+C3mMFIYLc6ekDb+Xa16h5OnxSrMWrGVEIBrqEmswy+R+C/BADv&#10;9CRTzxAYkJjaXqVjbejl14qBUu8nVs3qIGVxpq3qeQgV7HNRCqLlsdq0nRC1qrA1HAypipGvBGek&#10;YLD0dSWUbQyj2wfrEMKVAgYPxDEUcP4GVEWg/zIgghqpC6R6/EDbtbJIeR6GaL33LQc1bbK7PUxP&#10;g7YKNgehb5fnp2d3P/tJN9laVB5InG5YwS0GoAG5DwlLZZVLIUKfsGqlH37/B68PrOpiPlvbWbXi&#10;WLLBgiRiOUyYZDbs/rXyFtY2Vy7OL8qykTPaD6Kt7bWefA69bWbT+U9+8uZsNsHKlYUURJPpvOTc&#10;vGURhZ9sDVJeHnWWZUDVIlNFD0pS/yKHXSJc7RkNUjpT3Di4+cu/8ms//7WvrK+uS/yE+jKiuQSZ&#10;DONNqfdtw7eyWXGldQNhq7yQGzi89+K//x/d+9f/6l/5u//P7/3eP/yHkoeEMMIghB69Qrw6SR0x&#10;HFJRXzZPCYYjP5OEZ4lE11fXkrcwHFVKbZCvbsqKndEO/ax8SKvtnCZUv8DIt2t7qDFkG4CoqSFi&#10;kY1VFXXVS+TQb5OeVIP1bD7zpNRJerPZQlaYT09ayC+h7Z7Ir02m0ySWAh7hcTSbbKxvlKD/AaJE&#10;C1moKll4tyWyAs9vCqn7QK5xyBNRR2oGXdXZcwI7IBy/cQE4rxZYllCTvrq8AISfNt2sqUrJ1aIw&#10;KKrUzI1sS668gMDnzMd/0NQos1Kbg5jkS2kjpWhR24pVaVu4pZQFHiBtLOSFcmKHVI3+Z5ZkYphR&#10;s/UFHS65PIx/C8uwZGSryuXJmeQs0oKTqmpezKT4txShTSa977qBJAAFBMDiOJZ0mgOzwjIsBDwE&#10;zicw+1WsuQSoYirFLYYe0LsBwMfEM+1IQu7B9+tCcoEicGqXEh3U+W+XzoU4N2VpYbDpSQKQZWlM&#10;v92Njc3z89Pjk5Pr61E/7r344r3V1VUpSBqUey40c6wmzeZSxayvrby0/6LErjXJxOrq9BTwYXnO&#10;Lzz/YpanjTHZJMvf0D9VY9csORyCjpEYDMD4UOkSg67R+diyMdN+XDJkqRbbkUFA55RIUWYWdPzq&#10;Wp5oMgihBWQlo9n1e0fnYT/Z2Vy/tbm7trYR76zGe8BzZlfn1mhcjad+3U6vx1mah7bX0GbHodqN&#10;fLqsDJxibEh3pypFw5bbxulcIbmlKk6rmiXuuWu3U2WNiVSJogiIGsLVwOjgVNbBeaaNWCDfatVn&#10;7rhtqqBoG0V9blFyoQLZP1KLtmrz7UPoH9gJD8Mj1NRAI1fG8BAQwMix4ySK4KJWxX5sQZmQznx2&#10;C31ACaiSCEtdnsQx7Bf8yTy9vLgsslxWtmLIKLEtCTjw91lZAD3veXEcDby4BP6EJoVssUnNwqYW&#10;SkRVD2+IGZDkpZjlOHDCsMCAQrafm0OL3C5TAMxCAMkcpU2ypdH4HOWRVUb0ZEU2Rmucc5Qw56mh&#10;ojLZqBUMTyMesUVe0VyGD9he9vZ0PC6ptEMKSTO9HKGKBndUysv2g3c+Svq9F9kml+1Ula3sJ3mL&#10;60nc29x+9/4DO7LkwioQKG0/IBhETp4CTXqbUs6GS+HYp0dH5XyCbDGKev1BP0bzGJZfjjp2thWE&#10;mcENXsApeYypIl8/zo2kJ4WIFMFJ1HPxRYELEYXJ5fmFmlhqjmtTHn10dSmrYv/goEwXx08f9Ycr&#10;hzduHj99MptMdg8OgMi9vJDL39nZm0xG0/H1+hqkj44eP5Iwuru3HyUx8GeSBMRx42JtoCirS61d&#10;AE9sOpUYEjwUrGLCswoQWeokRkVQHUhxaN8YU0TDi4SEQ1VKUfTwzXc+t7PthdG8AoRGnYLkJ7//&#10;h9+UZbQ+GLpyx1EYyqIdDpJesjrckDserjTyBGqCJnKCbehr3e4e3P21g9uvvfWT9+5/EGSzX/38&#10;K0eHOx88/FC+qKgL15Z7ApY4dwldZD9YvnK2WNy6fbt2zk4vpOS/Xl1fH11c7mxt58XinXffGY1G&#10;iyzz/GA8Hjng0GpTE9yhKIpQgQKK5En4scnVKWFLOJcL2trd/urOZqOVj23oeYz5NPWk3z0hK/b2&#10;/s727sbl6ZWs69WVtdk8HfZXf/GXfqko5un48rvf/a5d2YXl9zcOvH6yNogAETs7kozx3gsvrO/s&#10;ZI778KdvXY6e9uLoxsb23Vc/BShkNjm7//4g9qLV/uHW3tyqJPzu7O40856ci7dv7RcSJUL36Ozp&#10;vMgjL3bZRp3LORN6SRJXaJkBl+6HzmqyJkkEfLXLSXl90tRJ5iYzJ5iXeehFERT+KvpJoWDBKlAW&#10;JqHOHnGNtCtoCiwnzCDkSM5rO4W1SFVWbPxRC9KDglGdqnu5bGXZdnL0EvWUq5Oo5k9Nm9FahZxA&#10;J5WKqLbnPCwCMpQCFxuzNMLIxLw6CpeF6S5gfh4UwKABhwy+XWoNGt6kod3Ypq1p0KwGqKnS/c8E&#10;qKizpYO4upvwkqOqciqV0RAmnlPDkSl3PUNfgokihzZOpwdtVK9JhiQsYgmpIHzXMqKytjKqeJ7z&#10;4zvT3o5ybH3cXUldazq5ZkfFgTszJYOjUpAV4UMcebedn1HL8Z4betAi0Vkq532NF8L32nUUlmUT&#10;hdtqJxVbw1YYk0E+aZdA60RgjwB4UgaL6fm2KlCsVplABWPikOVq/dga8S9zCtcqJwCIsavjaUxo&#10;tQsMJBbfhkE+E/VOVRrj8g0caW0klIx1jYOSWyOZPKnSyD5Rq1dNz0nolTcLPwWXwKSiYPrtUUqf&#10;IGQ+UuoUs8fdmFY1ZY101sBkAPYkmJawvrdZDxOtWxs5MS1FHIXJOBh7q10QDXFRe6OEwMyTFiz2&#10;0rDRouJXV6EyK6hrFbxXPUvj+G6EQB2nyHGCq4QKbVcbQ/FW12jVA2s7HVHqADVmkWl2RxlnGL2o&#10;1ptt9MP1YGaCr97sXAhQ7mylyHO9Aj8KBCNdTtyepLwOe7ZSwztNAtY3HihPE6dqSkyEGTAbS7Ov&#10;WiFBjg6fKW+jyinotrum6QxV4YoICIdwFL53TtJdR4mc9FhC8S+Ju3xJnr1y7/ATd/azfAEPszAy&#10;Gq+qzdjNOFq1Pumk4GreObWsqREN2SMMeiQHi6Pge6/cO3739dPR4gsv3ZH3s7u385f/5X9JCivb&#10;Cyzj8gaBN08WpGQYFKhvihxERB+SvH/8f/0dF2Nna3VlFY+VcG0d0QOWogpmEqgrS4L2yupwMZdq&#10;M+z3E/mjtofkCufTxXi6kJxujkoWsFVJM+DsSrO9j87O8F4ok8HaDM8WE0tkv5LS+LKlfRD6Gkn1&#10;JHxLUSdJyW/+B//xN/7cn5PMez6fT9NCzRq4dBwCHs0SsTrLZlvV0ju8e57JcVkP1zf+zb/2b3/9&#10;V3/lf/hb/+MPf/gnkhhGkTxJ4GNlc41G48Ggr8CEmrvbaOmx8xkl4enJaTqfG6BFpzGIcaKh2Ljd&#10;tzUmezfnr4oD1c80udWr2TFONur15ZJQJul0L+kFYZQuMsf3er2+XIM8gTCM5aHRLTxDBAyCLE2p&#10;XwZ1jyzNwijc3NqSHC9FhW+KFUJgrDJN0Q/0UHPKi8rLhkMdOhe0qD8LVJ4luoVtbSQR4aXSoHRm&#10;BQg0RACzt8ZVbzOAfQwkRcllthxwGDaQBIusElRNSjDAxlnKXJj6unEIRyn2HlXbzkl6/TxLtcbR&#10;xpyspTInzo2DjRD9HSlQpd6SU9eK2xUUMHKyV6U8kzxDSOSOgElqL4H6puf4bE3T2oUhURWeZKnN&#10;5jN13iO72GJqUOLoB8lUSn2HnWjwhWvoHiunoiF5HhoBFuxfcupp2ETugYPQ5GVVS8pfc9+zqiRT&#10;R/ZNQ1XBXi+ZTdPV9dXpRNbu9Hvf+95iPlvf3Hz++ReHSS8MQkv3MrSKmiQZSGEpxdDKYHPv1k5v&#10;0CsK+/677z09Oo77PcnWVoarsF7BqcaznvCdzoWw857o2CzqP0eN325ksiwUl7J/9sc73J1bfKeZ&#10;YLo2cr+BH1GJpm7dJi2qfFK5np01VRIlO1EiTyk7H70/ysr6ozAM1tdX796+tb29527vTufj0ejS&#10;3QwrqSLOxthxRewCpo/Up1ZngpaGYA5pU8YcQ/dv23T3gL1EzCEBKohF6BQSY1B3OQ34iorKwz2b&#10;eynZXgsc/SVL1bSNoYWjHXnLEGdsA9lSnX2f9VJRERRHXrjp4FuSA9sxtkSmSv70O2O93WB3yW4B&#10;J5T6H5J0gD8Mbq/TeJafDIu2zNP85GLy4AevnV1NLq6u1X+yMe5NyOMKieeB13Yqk/1eIseSZiZM&#10;Zmyfx7UXeFCLdkBx1FgQ2ZE8jyiJGk5kJDpm4AG0aS61cNaUHqoI7l4SbFvVBcY4j9bHCvdjdxmT&#10;2AqwJ4XL4iFFvhf7TgvxaTlSAG6kbpvC8bphD+YbNjXpQXiuwYbgrKCRXVLDTY1rUN7a8dkkeft+&#10;FCZB5E3nmedG8oSH/WS4u2lvrb7x9k8rq3I4S3YxCkAUKaHlqVrWqLdhhlVXEtjWdneLch1S6IWE&#10;u8VsCgyES8EPVTOWu5ZnG0TRapy4iubgpsmzHJCJvKgWi1maK+mXxHMkPZZ5PIYTIB9IM9704uy0&#10;Pxzu7x9MxqOTk6P+yoqEDKm6oyhc29iSFXJxehImsfyzXIt8xebOrqypy4vzRZoOBsPK819/fPJB&#10;uhgG0QsHO6tx2GSyoqwCkMvWbpeyoqxurY4Yo8eMdqrUYYx+ZNgFnGtwkSI/gNILg4K8osnxxck7&#10;7x984iVsJugQIX5mi/n16dGK5c2Px2hkJkEeOCeuJ/trIKV4Y/WHfS8KpU6WBRyDceZQ3svJ8zQY&#10;9r/8mS/eu/Xyj3/wo8njRwfxYPsTL2CzuUlhTSqcdyAvoHa1ofYkf8Il+fadO7deeHElT1NJnkaT&#10;0dXVxdbG2uc/97kf/fhPp7MZ+bQN7Jok7+/33LqN4yjLM8M64NKC8gMPoTIr5T3L44BZOTSuMEx2&#10;OhwLOW2chnlunZctBAitze3Vn3z09OLq8pUXP/MLf/6vniyqJ9N0OFxbv3d7+9Hkyf3Hw43dV37m&#10;zzhrK9PZ9On5dy7nV4NosLrx3PbejauiPPzcvr9/Idut3Ns6c1f2Nj2/3ty7/eJ8kYfbL0z6N85m&#10;07UosXpHXjvu97145zb6SbX7/L1ffHoaTK32zNtcW7uRuLUfP1iUIWD5foG0PvezcjoI/Hkm2zm3&#10;q5P6rOj19kfxzrQNJYGXWhQpZ4UEA2Z/GIh4smMz2wpZY6A1JyHIcnL0bL2srDLHWRQgXJTsm9AM&#10;s4odezUO5IguCEmaN+3MbmLoHYBMngHQbCX4yabgl5awWAG8p7ScDJmmFMy2eu0yDcVyhb68qrq2&#10;TVY1SiWk0AcoLVD2gxsEpIfU/mgptmxAO0uQpjmyEBYaw4RUpGSXIXVCMo2pmx3q89A3lfXdM/t4&#10;24CFTe1sqd0qJ2jdqNcIJ5HKZRlAdNuJRdvqsms5nZKvrcxVU/N0+E0jg6sqSIanbGyEbS1P1UbW&#10;sT82JDT6Gq3hkmoO2Kg8GdBMNKHUlnlNDpBFxz7cApJ4B8ZxEFKX0EtNrW7eRw4mwW1gWjVwR4e7&#10;bK2FrbHWrWAfC3cgIyWtAloEqpJPWFAE1FU11daA1jjLaavA8x0SufUsDj3KSvM80soEXgymVmsp&#10;zK2eUgbAjjehMGfi0gkcB+SkbL2Ub6lzNaOYtjyQrJQSSU+/piiY7MAHlsU2ZcjBRiE4y+CZO90p&#10;feMUDTJGoF19az2ja3XC30i73dZoL3XyzF3o5dzLYQdEp6vUR5B0rTXYd4PS4MC2qdV9yV4iCfDJ&#10;xBzWHAtTksrpVK9t8shJceW2kNjnP1N4buzOuMLhG5L/NnB+hItYoxLtpMHDgoKAIOBwaSaEchEo&#10;FzTFkb6wg4DXWFP0DY0EK4mj9RiIx7zmbLfFd6OFXajtInADttUYpXfYoqC3VKuiBwwyKj8M1WWb&#10;JbdkOKUuC1OSUesKwj0uhDoNHK9ps7o8n57a3q0crDb7Ol14C8CA6cKCQajveTzqCoPXxmuEQ7kO&#10;0aER2lbsGlihY16kJAdr670gaAMX/fDxbLy+viEXVTdKLq909OwSuNvYakxiNa48GleO/fn1+P23&#10;vj+zFvJWe5HvO25W0s7aNn0Lte1RbILkXMPBWj9RFQWH+AzoWINWQPibLIWXXnzp4nIcRkkNyIA3&#10;ruoIdhvyJ3A7r0aTPC+kyJQPJtANVfciyynQ6BQ5VsE8Tb/ytW/8+r/6l7f39sZp4dgF17Oz1Dtg&#10;uwSUUtNTMPn5M7M1W9shwEa6UmpVZXZw4/Bv/M3//H//7d/5337rt+d5tprUXuNnab4yXGEza2lr&#10;bkBVDg3k8jSbTieqwtwJExg/d5euThyZuEyu1aLGyDVbH99pLDNco09vkJRsPiJjiFFWhllezNPc&#10;C6TSc9I0l7qu1xvIjs+hEmwPhiuz6RSrPcDQQ7K7qpbg4Mninc3nIAPTrimkK4/vRbLV/dgbjeqS&#10;vCFZ374f5siBYZEFZRAif6gB32oehbMYSbTKFjWSsQKXqdJkRtkZ7S+ptfIq06F93Srb05HidnNz&#10;U8rvJA6BUrHdNE3ROYEKgQ3FfFSMYPVzTgMZJwlTcivYypYtx+vl9aVcvEdDTWz+skyr0g99EN8C&#10;N1Usc1Wr3XroeVLhK+qbMrRzGE3TOpDdPtVOgkmSVPwOGwpU/WzUCEqiS+hFkCrw2TzhsUEHY0oG&#10;QK3HVZM88vQb7ezJ/5MiwqO5FzovflCQAxLIY2q0bEG88FkGxFHPhYx0LNXGeDw7PTne3d15/vZd&#10;SIfH/cD1jo6eXl1f7e7tDvor6LwgPPq9fpxE8eXl5O137k9ms9Bzd28e9vo9uWYpPCE/PJ/Np9fV&#10;dNxAma3pcmCrI+jYnNZ1+hQOKr2qk+zSY8XuRGKXPF+tfitr6UhgDN4o4QbLGzsIAvLEWkCgKBgx&#10;Gc1ntjx0CLf0ej3by8I4TMvsLJtfHp8Me73h6nCwsbK2vx+HQZMX6eVocjUpr2fOaOJKjlsqyafx&#10;yfIqATiGkBKb146RZbEb7VyzUHH1LEYO50LSyVB8MYbV3n/rw+QQj8LpfNlB9CZey1G/ZNsMFOQT&#10;KuB+QTf3SBOmATd7nehfejpt8Bm8gb1iKiJxUdIIlflWiWeiuWzlEtH/Gc+raCoHZl2+PKawlxCX&#10;aF1MprPHT07H0/l8Mc3qSV5wEG07xhrBMZmRVnRUlsPkrwsdLg11WkpxpFk2mU0BlmCEBuRAAYlU&#10;LYGtHsxakUtECVQKw8iCXUtO3J3bLjv6TqtqqzwjqVTjMxfJ2Ulyddpv/EkUwyB5N8iFNcasIGrS&#10;0QdWGJaRzFG0uQ1wk1UDVoXnDlYk2u6SCrt+HIT+eDJP64dPLlrnLce3zi9HEo/COJims1fXD5LB&#10;4MGt1+aj2fl8LhEA+kSygUHGppu8gjyMej4O9auLszmaDzhgJNWWkOlxKNxJaOB8Rl0LvDNY8Jh+&#10;mJ60qjRjbLC+sU75tFB+aZYtzs8ujE0CFyI4pU178viRvKednV3J5M/PTuTs39jcLNJ0fHW5vrkl&#10;6+7qAmCY4cqqrJ/r6+uk3+v1B/PZLMvSlcFQLk8+bppmHx2fbnvuyF7MsvSlG3vbPShiIHvUXKo1&#10;A1JbRWLMQAq2hy6JZo6BXDK8GZdxR1eRCs3ozMSlEtUH77y3dftGsta/zhaSFsgvTOfpH37nxxth&#10;tAb2thNGgRPAyS0OokE8CGz72LbDOLI8D85yEEiLZXHJdl4sUl/uYdjfjMNf/dLPHT89Ojk6ygPv&#10;4tHJ1uFG48QpkhC/skF2yiRLsytdY7JHx7PUL90iK6/Oz1799KtPHj965+03Z7NZL0l2trbkqq+u&#10;rieLGQ9UTwpvkmqMoYd6L3mt1HVVFAQlQF9WXuTythPImNdUn4V3ND3P0LScQHy8kaAszyF2/c+8&#10;dO/H33/z6Gpy1/L3Xv5c0nhHl+cffPju+P2HZbj74q996dUvfqUJBrK1bjjlq1/8hQ9e++mHb775&#10;p0dpf3K+8/LdG1/85A3IgdlVk3/0wRs/+MM30/F8dNwc7t3ev/v55ODuoR9I1rM199/63rd+/M6D&#10;n47/oO339w9uPP/8J/7iv/crRZGfTS5//50Tv50spnG5dq9opj997+w49V+y4jYczt1m0WSrEnaq&#10;wvVHTWmvVU7jb1xH8QKFneO3Vg+Ht1e5Vk6VMgnEqUWLKsmfwMXFwpGDa17Zs8ZayG5nsID2hI0O&#10;l6quS0yRTV1SxoC+KM0CZpstbZ2w1iPPm0KztV3UhW+7eQuUQckCEMbXNQqbrKUDj2Wg5LQ3t9Ja&#10;vrTlCQhAe0S5d4puYBBMIzFHp1SOo+x14+mqov3LPr3DSqVRrVpkl+ivqx1f29FdTIMSCm/Grd24&#10;DalPn6eIUaeDK9s6mONM0VGT4YDnJRr2Sk+07WeKWUZyVMULjJPrsmrqskzLDISX2bFFugYjjqui&#10;TZxHtaw5HQ6XOj8CSKa7auJiRJBcW21kJI7SY4M7HXvcA/JTcbnIWgKcwbA/wPNvSoPxwOTXIphL&#10;UiyLUlWyGDMmoLgc1bXDv+JUQrWfiELDH+S8DbwmB0aoMchtRwlNtlEesmqMYtvWB5ieoEBKB6LX&#10;SwYqxVRUFLgx+sh1pfB4BTOyOqJIvKpLcd4rXyOZGBRQ4HfCy1c7aTaYC84xCJA22GNjCwpBF1s1&#10;Trs6s1326dkAxzS40bsz2rEGWa03zmCi3UxzdUtRZHYGasdIemkb3SjRmqy9q+F1gIkdxOaa2lY5&#10;zsfWBsUV0W7l3Kyhi5vjdL7RRgFHMTvqwml3kmhmkXk8OGlRDjsQaApyNFS2bu3AxTCEISuI375L&#10;eyPW341W6LUVO17pebOqGstSQPvKGXjoZ0m89Ad+WFs9igqVZRVkxSQtS/aYCICXV40aHv0PORkw&#10;Q8b7CqFY5cIACxhhnzV5RWxzUHWamjqWlRM1SXpyAobyD3G4WGTpYl7mZ7PJEYvV+oOPHv3+P/vD&#10;RZo76tUIvBj1cmEQrfbdjZ7dbuBLBSKn53Q2TRfp7YNDj0ytlkAOCfeP3n7dc8JEapYWPZF333rv&#10;v/qb/02OhM7RIQREj1mbWg7LNzZpZHWGVfWT7//J6PpKsvn1dTmaQzZunIba0YoOoE1FG3qBlj5y&#10;R7V6bbLtLs+5onik4idc4oTliFxd25zNptB+8HwwUVkSyCOSuktep/zAeDIN4zgrQU0k887Py+Zy&#10;Mnv+1s3/8N/5a/deeWmRt9kiZ8YrT8W32NpWxTjtxxgZ/9aYlHftF8vwNlojcMgY5DWICd6/8pd/&#10;42u/9PX/9r/8r3/wo+9UVTboh0kSdU7sLTM3dlj4AfLPo+sR6jzHs4x1HLmv1L009bXTzcQ+ZqNu&#10;mvKOqtMbSPPyh43VuW3STbTuXKyW3qC/WMxqCymzXPhikUuqy3FolmdpEsshH4ynE9lmAXhDrZah&#10;cZLgsZMBDmEnKUcZZLJUVnMZJpGjRAfUh/Lq4pr6YRaRa/zfSmHzZQOhUx/LHFqhypxvCZIBRlpV&#10;Hq1Cth9dNcE3VMMLLbrG47F944AJG1sqErQlU63AwpMTk3UEP5SgEz+QYjbM4G9SZSXsJ/wAiJu0&#10;yqVQlF+RxdYL+yUIuZIBNE4JtqDLQNLC/QYFvBQs8+k051DBpQ+OF4U1iSRw5WgaeZ5oJ9ay2VHJ&#10;g0sFZDjGufCw4LXjtMG4zlIig3yID9x/wWZpS4ARVfWpkggsZOBMx3NMPkAAzAOkEjXCTsebxYDK&#10;hcDYYjqTLFoeoO+79154YW9vp99LTs4v3nrrjTRNoyBcXVuFXLNckt1KhlyUzcXl9WzysDccrG1u&#10;7u4fDCJ5TKGcCbP5Yp6lvaAvJa+k2XWeudpWswzjpbOaMkobLseZjPCGKdHBgTm0MzG/VX/H9uNj&#10;XkvrYYt9ZBwU8JQr7cZTLW9wSkAXlHxZIkOel9k8q3K4pXkBSAuVJP39/uR6NJlPy5NjWXzrK8Nb&#10;u3urm3u99Z3F5Wj0wYMgzerxGBte1Sy4i13qC8teKCjDiBDTNYvU222p20/TTZBpVQlQjwkYN3fO&#10;8VrSKxAUJGFYqEvqVSssiquQeojyphkPrfrZwEF3RduZlJJ2IIHJyQuTpdGbABwbu8gpEqP4EtCN&#10;rq+u8qLK8/z68mq4Mgh6yenV5ZPHTyTAyRaKfHdRtaGtHX0cD1CI6lpfVjfckzVe1sYLAgklnC7p&#10;vAuZQYQKSMjGcV5W6vmekcxAZRa0kmgmBwlcKNO5FvU8XdkCcuqWRSvRpAaFoFGXahdjM7ZpbJcT&#10;jaYfRfZioZIzTNHM1CLwqdoIC07mZ/QmQdtdirAU2p6Gwt4SDNJQhlEPEaiZOJTZxpBBbkNn76PR&#10;zJWN7mtKVL794ePh6mu/8HNfk7i3frh/fPwDP9yqFFbBZnzbOQ26ah3bUjTA8ZPVQR/6hxIhIV4/&#10;GY9VqxZ01jCUuxz2B3J+JP2+XFcUxx0SGGVwxtmGnMlyKsPnqCzZPIbLqEMNZ5V7BWHYcw9u3ZJD&#10;7ejxg8Fw5fDW7dHV5aNHD7Z39rb39s9Pjsuy2NnblwTl6OippKa7e3uS6Jyfn21sbA6Hw8uL86ur&#10;q1UphkHTU7KiczWbPzg+DXbWZYdI2uCrQYUSC/hAnbbTFmjtpZxVR89nXqWwf4XaqJpQQwIwcCNA&#10;w84mszd++ubLP/9Zl3ECyoGOWzjx20+v1wP5KB8HiefGvlQ7MI/rJ7Gcc2EQoWkAo6/Yl39yHOBR&#10;gkiOmXA8kdUjq6iX9D55+7ak5/IV+UN5qWDFuK5f+K6UUlmL75Kz3G7KMPCPz4+ur+5/5cs/L8EL&#10;Lao86/eTXi+SQvdqVMnHyubv90HgkYuH0qJcFdBMsF+3VViSmkPg/EdRUZVG0chW8WJLBYRlM4TQ&#10;8W970NgMF2kmh05eFBJJ+/3w7Hp0dH5+cnberh5W/f3DzxzckT3iu0WZfpjVTVbxfLdiL1z75Jd/&#10;9lNfBDSjrq/K5qTAg/Yk4rnu3stffuVTP4dSwfMqMGrSSxwesojitU9/9c9/4SuSbk8nU2uwWsAz&#10;vXiE4jOu1jdWD19txlf9+WX0Sn2wGzWOHBtHi8HhwrseOuOqmsoRHAdrlput2zM3v8ha79R1x1YE&#10;uzVJcC1t3VhS3ILEYxmN01Kq8BoTmpA+SoATt8AqlerZiUGS41NBYFEAiFXZZKk6dlrVspWht9dY&#10;cxSBAJQWErts6AMR/8HRCHmHqvRbkiM7h9IGtjhbABDLl8+kpTKOSNnzvUAqXsBbJCWtLNO4CVxy&#10;TTVp67p46sTadFxbTYuoV9qo0anViUpB0a01058lmtjupnzqAKNof/1zW6tGHwQFiN+0jV6R4vPU&#10;twjxpLa0Fco0d+lU1NgGzdsVVF2xsyQW67BZNYu0hOTZhEjFVJgloXr6GggVs0a1wbOtrhVt07wI&#10;4AWWY46t6GuLDj3IZlg5o4pxOVMzdsHt0g245ugQKAwqvtr0oLEqY6us8su2OjigWly6wlK1KM8L&#10;gwViTakEaB0faWoKljAF3APJAegrQ4D80n+R1FikrwpzYieO0EHzlHVQ3z6b+FAerdExN6HSlBjn&#10;ELJWNWCHmYeWzEQLs9lnq14jAyEsDF3OGdTS/JmFnJ6hDRGVqqpKzzYap6CGqdETaKm35LQdn9fu&#10;VKY65WTEG5b2bm3I5GYw0FlHsEmttbQKBtpN56buGj6j49jmXzqqTG6kRDq+WG147OpjayAFDT3J&#10;HM2nWa9JxiVRF5Qcgoptej7SLdOS+CYvRnJyspMUHMSUAX0BqqvT7ndeVpOm3vTslcgdBOH6AC4t&#10;uP2ylrqr8CtylNoUnlOAUCtaoaS4sR3ase9J8ZYtZrFP7m+AMhSWWpYDdUFJkUGmYEUHnprSxNCj&#10;YtvGQwoeeadPrxezs4vTJ2HoJ3G0u7P76qd/JmMp6rh+iXEsnAs8t6UESYAk02OH33OPnz6aLRbf&#10;+uYff/6zP/eln/1iVkJnFD19D4fBozsv/C//3d/Y3d2ZLuaT2eLFlz558Jk/czVtpJbIkA4sZF32&#10;k76F2RCytpamFReX50E2/+j/+O3QtTPX2d7csNlZAHqGTSjH88q8kAOvrJvOwJQyNM4zhqrWikUB&#10;G0nUXa43m83X1lbDMJhO8fRks1xdXkrIHQz6maQlE6Qli8xLkn5RMhSz2JjMZvJ53/jVb/wb/9a/&#10;K1d3Pc1CjDZ8KlHI6Vkb5kAnyG8bqeSlIRDR59RiUj3qpjHbQdEG3BZVlrdb27v/2V//zf/iP/3N&#10;b33vO64bTItJCL6pp5HU7TxsZB/KpRZ5zvhTMYg6TkdY4J7W4OZ2OlXAy6vgU+f/bibhxlS+26Bs&#10;/HE6jI6Yp2RG+RvJi+I4lGQuSwtZ7VEUyyMdj8a9niQdnpQ9OUDI+PkslbSijZN+VVZpuuiB/csZ&#10;OjtlyJPBgQoAeGRHFpmi40nhLLdDefxWae1oNkh25AMYAZ/zCHZHWnpYVelTKFeOkKzIPA/SGxa1&#10;jvM88xkS4UUoqVQYZkUxGA5VJkbjQmOqZo5SbHMQSMiTPSqZZ5Fm09kUGbzjJjGgOvKMARMmYwva&#10;Kzkgw7LrKZkUxVE8cyUlrT3J9ouCy8/OqkpOeV+eGCnyKBBoYy3Jq/Z5ZeFbqGDlxlOYs2CSCr5H&#10;VhZUcYN6sEvWuIGiSEEEMCSA9/KO5DYR3+jTJ1dD/b7SCmI6TDU9SH4m+XyiknWOkUomDqWs/Ehq&#10;dl9er9yovAZ5QaPR9be/8815mt24eXtnfy+OY2p/4cyQTRDQrkkucmV/uLWzGcmbbZrNtdUP7n/0&#10;7ocfyhXc3D+M3UD2RT8OJ3OsPL9reBH8pKPd1hAPadag8oSe6nF2iGbXnOFd6tEJDxhYTgfCWtLR&#10;vRLAdD+v6zD0DFeH7CMJTAG84OArlldZOs9m4xRc5FW5Dc+RrEye6WLx+Pxqcn6N8VvSG8Qh+tBS&#10;ooCkDZ3uts4JEdNihshMnVNKCIQnPYo6yM/qy6osQvwhn01pIVyuhJ0ASnqdSEnHma8b4zfK88kx&#10;LbDGFDzL3oDJR9RQ3jEvkUNO4qKJi3ctwwKSRU0xqtpvlQZG0xeSXWW5PXx6jJfRNqfn50/PzytM&#10;OEAWkvcUYnza+NwbjZEJ7cBMy/5uN+alkmug1gwY6laZxEBS7tl4tjw5PCy3Yg3QqMyHGsSRFg+L&#10;rbIqM3h/WSjpaXAwmZZSx6jSCSKIFBUgO9CTCyo/LTsaFKYmdcf0PkjO9O0WEtOckQNe5VKUgsae&#10;pQrUqxSA0kDYUdGgE4Q0g6WjFzoatZ1X8B4g0ci5HmdhJBEnGk2z8aL8yRvvffv7f/SlL34hrdJH&#10;J8cbe4OWY38A20hFcNSvz207ECP80Kr5XApdWTFRvxf2+gGPTNuo+1ZFmsqOl208m04rztJrQ8d3&#10;VRVDItfKyqoOzNn9aieLxenJOWQzPHupSypfcfzksYTj3YMbi8X83bff2js4vHnztmzp6Xi8tbUl&#10;lzoZXQVhvLd/IKX06clJmPQ2t7bn06mFxtvQwYTGSqK+8g5B4/S8ySK/niy2N9ap5WYRiYEdC+FN&#10;YFGcTsoZ/Ug12eiMqWEWa1MLzVMlBkqFtZYZYLCQqHt+ePz40Yvpp5KBBE0cGEkSb2wMrCrzGKPR&#10;j2ybo7xyIDFXeeO5WphKhSsvMwYCF62LCMAxV6rQOAwTL1zpyYOO5bujSG5LVqPXSCoU9CTUS73k&#10;xk68M5BNg4rcB8F6V7KSbW9ze3N67QKbVAHam1OuuarLNEv3D/a3t7b/8e//E7qJ2IXVAG3kk0pB&#10;ML+liqmYw7sK1lRnJha9iM/4tbySJ//uG28+/ui9uy+9fHDvpUVTzto6XF852N14fP8sS8cXD9/b&#10;Wj1IW4j9VlPJu/wCdYK2UQvZ21LQn6WA0XnAgRcFooHXgtUvKYiH7mlo5ZUtyz7HlBVBzkWVaM2K&#10;+jwrQwhBJcUsLxo3qx35/FS2InDAWdIEXm8/dtN7h9vP39s+a17/5tPLp2+ffPX5HmBMJaaWkHtv&#10;s11/XrXHGXiD21kbemQ3gobUOiikLU9XgvJaSstTADPwLDpWbSxXtWqBe8TRgLFtWVGyF7AXOapq&#10;iGBhuaeNtWA9KXch+yFFQWxpru9qmKKdekuLEtIFfa0RqHPoVDaCNDe923OsvtMO3VZiIzJBKasA&#10;TpSPBX+IIRJ/bDsnmabt/tO1Wrvd5rRGUJiCQUoDsztzi45Bayx8FANhd/A+rbyJStGyrGmsJWJV&#10;p6Uqz4gnAaszPFXWnM2zUbNjHP2MjITdKZW2z0i/NgXm6g59TQ1PWNxTRcJVxWDlpLZWJxBpG5dS&#10;UkZNWci0Esh8y/dJ71RBY6tdmh6xf03TMqCX1UtpeVawcVAqItGjXRRLRxSOpZoTguTRlg2lp/V4&#10;adX/Cf9X8eAIyBSUAtg1mmSWZ1yM7cBFNhzIIRL4Tdu5M0Pdw6XWvb1sohuCqZpIqf+DURRvrCW8&#10;jLafHfWKMO2GmvlW2zmj1I62CtTdl6djRfMsbWKq44zxBlH/ZJPmt1qsNl3nmJVCrSHdyBvwDbbq&#10;SKcNDsoHqiND501u82HQ2UHRj0zfJQvAsNDq/r4xAsrK9e6I6MqCbMzMGeRB2/7YijHNey4qh1Bp&#10;WtYCMd5wUopqx+bhZBkOi8c5ILh4NRUyJdWWk873ejGQjsw7jBKaEgcK25DXmPa1kV2FUbCTBDux&#10;kwROzzV9HSdEmSZvMwrg4ug78FmkSjRuxwNmUTK7atgLoqCN7cCiqU8U+7LlJX9FRJDfbz2IbrYY&#10;ewSFW5IRLtVFXRcsnew0W5w+eTQfnT388PXt1XU5HGW9SSEhtU0qiayEUcekDRLUFwBmSoCDKm8c&#10;gbx4+ejh+fnFT15/84uf+fynP/cz00kGRgam6xjhBK69s7tfUU3zbDS5c/PWjTv3rmbZtPD/f67e&#10;I0i39DwPOzn8sdPt7hv65kmYGQwwMyAJECRFwAABkbRBmqZEKhQlmyqttVCVV7JNyd5445XXUtkb&#10;UzKrVCwVy6IIErRkggiDAQYzc3Povp3Tn04Ofp/n/U7P2EOQxNzb4fznfOeNT5gWaSnBHMJMvUmh&#10;Q/IQ9ixVO8+z1gn29h/XZSOBGT12FGPuJOe5KXAwqCAj1W3BfEM8att5iKgyET0pOFGU1tp25/qe&#10;DgaD/mA8mcyiqHd8dIiJP4fmkMxN0/lsCpCX5xVFRRh/C90RP5Jz9a1v/eZv/c7vpos5NAn9oNPi&#10;sDuQgmWExKF0ZhSkjLCq7RgwBsHnqutpqVpdo3UuQRKIQm2eVdJ0/bN//t/9wf/wP373u3+B+sEL&#10;DHTiYqZTt3ma5mliKAqqe49vdw3y/2KZZsggtnVxsDuV/QuQtGrLmb+iDoVq4akhJbduThQPlpdX&#10;F+miLAq5PPmY0gJJs+R7PUhp5oUHMR2o2+VZHscBqLNS7JkQ5GNVkSYBAM+5WQ2gskIl3AHfgEOW&#10;cjc2ltFYt2Cyo7x5lIK4rZCdqgoV8YHHHmj8dasMKWDIsb/xKZklJXdtTK8/0aNGzVZTXFZKpihU&#10;MAGEWinCDDOmtjmfnOPlpc4VdFjhm1pA2hZebTanJwVHddjkQCjXq9NkkUl3JFVZLlnayVuoNg/7&#10;/XR27rSu9NsVkgakT2oVbwSOAL8xpLsXgLcodysII1tWTAlXiD5SGkDxg40ClxF+8PqVyQLfwvBl&#10;LO2IaPA6Jp1c+WIxbykcAwOFtnaVL8EojyqFJHmp8aRIfrG7LZ9tfWNz8/LlwWCY0yP19PTMwxbO&#10;V6KLD+Ot3vLSuBfF09nk+OT4w/flPa83Nq7I+7LU70dumGdp1Mdu3FPbGEs1uBotAAAjs6SAaaGk&#10;aybLF+fzk4l1Y95dc2KdLj81F9pXRtQJX+VlWOLC1ZM7PjQ/kA8qK6Vloha2anmb6YmKA5cCvNF4&#10;PqQmA9+Lw2heToIwmxwf+4E3CnpSxDUAQvvy3OKaJrKcZKvlrpwc2D9JV0QzA70UichQq5fTjeoU&#10;DX7ZqiNfHUK9zs3yQnddytSSzyGJnCivhnQO25RKWBZBRJ7wrLr7kJ3YElsfnb8q0dej1IdL0pfd&#10;jaykDxiEwWGaojLmhpR7FXwQC0wAK4QRpFVYqvSkkve1Z7kpJ9xqqvEJteyTIIHmMJV3227TRRrE&#10;aMkw7+d0X7pYxHnXkWcvKUNSEtzlMTFCBOjFUcXijvKHPugr6JFqZMu6ziq7F8kDktvHMR0yW+1H&#10;TluBKoYbrbN/qXsKkqA8z+qU2ABoVBcH24dwnrpAWE5BCa+qVrMUU8boYQLXS94rgqWBDqohhgwU&#10;i4v9tvSwVHpxs7JJqvZ0Pvctux8G07PJv/pXf3jv4fbWtfWl1VUpXjxOQmEO3smbmTU8nl9Llb5W&#10;XgwpFiSnyAsj0RCDfZCCLDl1PkHOQx/6/xTPRPiW2AqsZlUXmdzpIpMmSW6nhBvqcEoeAu2DvuFa&#10;Cdm4J+BjbF67fnh4ePr82bWtrdWVu0cH+6dFcfnalvTYT588Hi+Nr1y7Pp/PT44ORsPx1avXpqcn&#10;0iSvb16RF+T05HiRJIO45wWgUzYcFUqlV9rW3vn00nmyNOz5AOArjdAolbqqUGKbd9WmC6VjTImc&#10;vNYT3dZq4sMu1yPVrVKbeYUOlfn2g/svv/P5HKHNHg2H3/zGL733wx/vbO8mi0ROYeh5SzGmobBu&#10;a+DQC2h3BRrm2YzGdlw9qXyn1L49V+pgP7TdcT/Gm+w5EsCG8aC1fQejmCDo+d60d+u11+wwrLwg&#10;T45P9o+kbH7mP+oPeovJXK7uC+/+zNPnz8uqmc6m8smGo7E8ZenGB/3+7PQs8iK5XcD/oNB0qJOK&#10;np+TcRwBl6BrUByB+YIlum/bi+kiOTmfPdte8cPT7Z319Q2r31ck6+bl1WdPD+aT0+O9x1c+++Wq&#10;sAo/LiChiHUbRGsbqsJniEM5ZthWhKpUet22gOxJG5ZtFbaDwD8CsAOsGHkBocIv/X2VSeqpqeqf&#10;t03SWim4tXgX86TJ6fDalvJzGqmwBpV1UtobWX6St+f9Dfvqm4deOho5TbHwIHfo5pDjmq4GNTYf&#10;dnwW+KqZXsuBMRIyTgaEC166Gs12UygmFRIwDbjZmFngAthB1rT2aRK2FZ4CLanzoAlD0jgFHh2V&#10;64NzPUdbFWFaOjr1MEfDIDeUCOwA+SnRrqxt+TiVQ9UiNlry0vc9d+BiXiY3KYE6VxMBxebZddGC&#10;2F/jLNmd/DKZjCyyuzmrBWsmXd+1XAgoDImWGEoulHjbXIg2X2BJFX9cWwrN+JRaBdAZnooWM5ko&#10;17ubiXINSO2SUq1WLcUxm7woUdBpFe7ZaWMbShCx+lVdXghNqzcYbZbbC0uOViUmLf2NGiE/8VMF&#10;0M4Odb0sYbFRMWas6svGYIAMpZQFig1fwk/QQNrxudzM+cpxlrTP3aTFIZGNEQcJ8vTE6HbYKkhN&#10;pUeqiDUqF81HgahUUvhEzre8yXK/At8IZ7U0cKwlnEDQHtYKtVn1Gudby6g/Wrqb1U2ggfkaPx8Q&#10;xuRqWwZYh/olyoimdhRGAbZhUdtmk2xUDBrmXnkbTVcqD1UugUxsYpvaC9lNg0I3d1jSn0eNWq0B&#10;YMTKKYNxbtRVrbEk+MR0Sp3PK15tB483+MwOi8+ZhKWKYRdOxahx8c2uNgP4ULrQbz8lOd6aGsvi&#10;dAQrgZoTDsu0NfrYuUNr1IvQgphkzdIGO+s4CiKJwE4dYTFFSLi+zdxPeI1H+WtI4fYxBZY2ywm9&#10;xjUzJSdwAvpqw4LeAWrXCnxUVfN5UnJ9bhs2tBf3YtQMUg/FXuhCvFfCSyIZUy4u8CDHqZtOL1xk&#10;hTNP3MKap4XUdFI/Sx3r+eHzJ/cW56f3P/4gdr133v4ipNKIffb82KdFhep2SYGgdrANWZZS9PR7&#10;8ZNnDyXb/uTDD3/23Xc///m3k0VKGlrAM+Uy4Fhra6vjpWFxeijt8/Ub1ziDA1OXLs2AlnkuPB1L&#10;uK/LkYkaq5J2buvK9W//63/p2uUsTa9eXaVCJCt4x/L0PFM4Bqsti8MwIqKJTDfwYePaBICHpXB8&#10;6AhKC4lpeypfNZ2BdBZkvpy0yWTqAsSshqhZrze0bf/gcP/6jZvn09nf+9t/62/++q8XGTwJgXm1&#10;OdPiXMlIcOu8T+5WC/CUY/ZRHd+YCBG6FztdhEKnwnNtKACODoZb0M+CMP6n/+0//f1/eO/Z0wf2&#10;kgTGzDHdLqKqHIP90xOw5EjybKjLIC8Cl6XuJy8CRaedjh/ZUGPcSHSrCqwKbbYXEx5LRenN21uh&#10;U4qjntwPOSTTyVTyQ4jVrpzmUso5+WlJMsdJCCOIGKeFVG+9OJafCs/OpvWjuCgylWhaWlqeL+ZY&#10;QQWh1L3zGV7bnvxw+tIB3ogdaC0FHjXtPGlu5W7BJ5xCCQhpimnVNQgngHINAHVyWMhNsDr/0Sam&#10;rvOqGK0sy5WkabZIFoWxF4KzroQcNuRS/LvSZ0JLkoNfZWvHfiQ5Bg5VWBNKbRYwv8AzSXetURiX&#10;Wd7SZtWtqeVHtQhyuZ26KF3Hl/J1Np36XhsHQQynGoR7vBJQmS7Z6rqYXMFMW6X1nBIEUquoC2m2&#10;c9gTOir7B0w3KXEAiNUgo0kocKhWDaMCB/OXivgLdZCWgyFRBRraWlQ0dUAJhqqlVQaYDCHmp769&#10;trr6/Nnz8XgMVPNw4IehxIwXey/uP3gg78jn3/hc40iiqwKrzdH2u3Ij7z/4CBpVdbO+thmN+i70&#10;oaCzXZZ5IKVhEFkEPRHNZTfduVJxO8f4atnQ970g6pKT49DfxPrUVN2MI9W1vBOOUhvQDoljefLY&#10;5MbIW0ukgI2KsOdzjFT7kJ6radtug2lW1hDVlQhSVdJYzBapdIzn7VyOIDC2nhtEEgcKzBil7fS9&#10;XujHtRu7NiAoKCxVo4SwOUCOHTWwo9KgUUckTMjq+KVqOIePJ29FewGCZhYqeWE46GySuZcmfoxE&#10;06o2NhXMtXADrjXRclDrdLYKBTSTnVrVX/nqyqnK0FJXnq2yhsZd1THG5W6r6kFSKcKmBQMtj0Ss&#10;WlFzWnzp/IS/0WQ5q8uF2KZigqVsbHrTOGWRO4OYU6ua/aIcVwS0FDxkKhgTuy5HQz5XP47lfZE+&#10;JHADX9EjVQ5ZmrJyQTjHosVjvgykynbUrsJWyJucMunQKgbKujOLrAykrFEutTxi6qJAUEU6Hjcp&#10;LEunZ4aXl5TtGgTPLGpoNQFH75BI5lpSvroytwtThcCW5s2Si+tHvePj+uN7O9Iu9wer09Nkb/fp&#10;Vv5Z7MaDoIU0S+1qbkSylCwuJVDlQorbXx1c8jxOVZktgGOBt1u7mM4WSFdQcnG4LgbB2vNVU365&#10;10fdv+HpNklXE7MkLctTIOBC/IGUaBIBg2TxfGd70Isv3b57dnpycny0trEp37u/+0Ie39Vr1+RX&#10;PHv0aGl5eXPjcrpYHOy+GI6XLl8ZSnhapMnm5mbY6wN4DxtnyC/Yav7eNtPCPlksxktLcv6hnumZ&#10;Y4ZBGiKsQpdYGHblMvwkHMDXYTKu1iOENnNdgXLR7Q4bzBib9smDJ5t3bvcH/cpqJMG89MrLb7/9&#10;bpbnk8lscnayv7c3PZkdHB7PZ7NU0ktRSVCGPFsUA0AB/oqj7ZSc4jwvZhKs0lQKiv3FwqKOWuBY&#10;AeO1nLgg9iRlFXV5dHL+6pufW71+a3o6SZPF8upADvrH9+8tJomUYXt7e2ma3Ni6tru/v3Zp7fLG&#10;xovd3cFgqEx9yTQBJr1AKEmidmgm5RKQWDL30FETwrNwwJLEaVnZbOGWpXyMEHQriebWi+fb1159&#10;VZ633Mflza3KuXc6nZ0cHRxuPxxee/NRWi1AeKs9yjrnmNtTT4L6lfJhs6rgOEnCnZ03wBW3FfQe&#10;HYIdkDLyCqOtogC1DEcM74g0JQvHX+SFlFxFYxX045M61aXAeAYmLEOrpBY/WGTWWW/le/s7b1+7&#10;c2MpLefPLRdjjMr1+nZ5zcuL5sSunDRYrSypnuWvPKD8m+qsNFGdmskA4S5UElMDpsQcJeTxM+WA&#10;LtsFaW0hpVxKKASgL8V9kyDgNFJlxpR75DCIok1SDSN4IjR58nytJvTl6+VE1cuRVKx9SavyAfO6&#10;IVEQqHm5USOy/zEIsDERowoT8iUGgARM1twuXpi+q9pYe1FLmf6Ixm/GnNJsZyVBKq6DwvwqPNGt&#10;HFU3Sm23KYmrbYYqHpbU9fVAGjQicARQkPTT9b3G+h2h2FNEqe9TDtkMfh2SmgzQWRvthtoYagoD&#10;vTQMbam0rL7Q0GRU2C0iIihhuro1/bQqYclhLmmpCrHWHG0KHTftRhoKz+H+ASxpJCTM6WptKcGU&#10;poFY5QUkPRqWBJ5dVsAOUIpzCbbAy1WsyFGh19rbKxWAOlS6H8S75NGzxA5wIoLGUQ6BD09mJ7jQ&#10;ybOUEVwTXm/0WVXjiouCRrtiKIEr/KDt1Lgt49DpUlqDo2SH+dU18F624Zirep6l2MjG7I/M5qnr&#10;g40tluYObjWA6+tcUogIxh9iqlhx701XAl65sqK0ETV8a2ztHbdT/cHroMW6Hh96C3dq+IAPtxdO&#10;xE37KQoYIy7hV8BiW3Rv4gWZT2C2C2Sne2aq02AQiRhSX3AiIUhGrxpY9XIRr04xOpJ3jbI0QZvy&#10;SXwXkiKIyNDJaVWyjJN0B8OIpmCm9vGJ6hDunaEtb6GEZYX2ExsltTvH+1o8gCuKxsVzSN3F8Y08&#10;ezjoNWUiJX+oqpPAoUvL7dG/S1noSE6DyLMaX9oKm9CGpXF8ZWPt8eMnkl+2H9+Xb/mlX/5GgwYZ&#10;hT6EP6rc9mOPCz/S3BvPNcsIhzdnb2fn+PDww49++uUvfOFzn38nWeQI9Rxd2Q2NnYGtKSeLVKLx&#10;0njw1t3Lk8O9/af347s/13PbRM296KJCWyupqiMp/KeTk/FoyS3n288eh20lhcFoacjuGJx7GquS&#10;8m3EfhwFNFdWo6S7DvXhsB/EoVYaFKtI4KxBpYmipaXx9vNnEg3qAmPP/mAoQa+cFZsb63kFsJh8&#10;5yIpT09Pf+3rX/2Fr359vkiw5ZauQH2RXTr5NAoBsBR6JodHEp+nIqJmNaW2Qo3LuORaTee6Cth6&#10;xRUSZA0trWlxa+U7pSrqDwa//9/8o3/xz/8gT8u47zVloc5J8o/UNZgaEABM8ILqpni2wUB2XtCs&#10;TICVUx153evaaodiJlV6sKU58Qw7WN3CAPrAZKGVQsFXUFsYxzk2J2BwSIzIs9wDMiyQYpUOYfog&#10;AKKX/jAMo8Iq8yLHpAUBulCkRhg4FcEzCrGhclWrfoZ5VtAbzKKQGNDI8P2ovYq24YEL7U+OQbH/&#10;lM5Yio7FYuG4xkdYTqt8tzSa8s5JzU3IBRAYw+EgSSfL46XBoI/dKaOiQ+ffKAjx6KGJXVLuXspU&#10;vFsVGxK1H5J3GuYv6JYtH2AXPKbFbCa3S55g3Iv7w3HR+k6ZDQKv53hZUfqNJZ8z9rwemCZNyGdT&#10;wiLN41ab2tF5oc8CdfKF5YDqBNVoewKPWzQI+ri00eMwom16vR5kWAxcy2b/XGRZBqtUHCqLra/x&#10;5VMVSYvIYY8YY8lXBcnv8q9JnsnL2etF17a2lpZH0+nsydOnBweH8jNv3bixtnppPBph3WufQpYv&#10;r588fSxt7aWV5StXr1LgPR4sLZ9KMTqdhJY9lOchR8XzFnnCfWht1O8ZIrUAUJwsqmJVqbQVDWR1&#10;lvdUX+d8igJMqmxJKD4dinUGerF5bIGsCXwpYiTSzucZwd5UyyTYswfYo+N78kgDZA28fTVkYwKk&#10;kLIJyqIt8vo8mRNBZPUiP+rFQVQGlXfSVgdVlft9X+LfcDTy/DxJ5DUNMohHSm1VqRAtakmbu3fQ&#10;12D7Znv03zKyfXVjBEeUi18aeiO5UlL9E8XdpSWXAhe1wWxxMqtKCRAmpQuufn6AJ5nIURrRpkCK&#10;sKIsXdVadKVLl65FYjx9vjB705W6ZSud1QIzBlMSG6JtDW+YRxkY19KNGb1njCj2JwZRcOFD7w3u&#10;HH0LUWDIcwFG3As9YvwGnt+4GLRUQAWg6of+lrznUDVPJRVN04yoNpDsQ88fxj2UiwD8IxW2hvaE&#10;YYxPETJbkVRtqzBpsPYRoOrYD1MOx2KQtmspLly7BQbdqoEIphMhFrk8gnLZ07KRmj70g89/9i2J&#10;Uffuf9B329WY9IZQGoAqACRZLr322QD7AYbT8rgmRe6F8db6rZ/9z75259bt2cn2C2kfj3a2dnff&#10;KuUsYOYEVlBVWkYyVOVtsPJLpAdbzLODqcGbuRC+82HzG8S9Xn80lmeqqG9sa2FrDoMyaeqSRN7N&#10;TBEBqCfAG42iXg+axhRDMkQU+BhJ/euvrW8cHewfHRy89PLLaZ6/2H4mv+PW3Zem5+cvdraXl1eu&#10;Xr8xmZw/f/588/Ll9eWV0+OjxenJ5ctXVtfW9l7sTKaT6NadAPYtlILraPKZVT/eP9xc3+w5rS/J&#10;tvWoI4rA0xjcog2htTIHfMClcizrLumZ1Cv8gidHarZttFV4qmrKcYWLavLgWfD6ywphX2QL6H24&#10;1spytHbp1u2X7sRRX4JcDtn5Zj6bSkt/dnz+/Nn20eHx+dlUcjPVXu2V4ZJCEGEcIJ2e66VZkZb1&#10;An1MLfdUrj4CQAwJ5vkk2T9PPvvm3EnSodOOozbwClClivxken54sLM0Hg96/a3NzfHy8vnp6Y/e&#10;/0kY0HMFEBUAbyQDRWGE3RI15Bp6dzVQfEU7UzRyu8xGTv5LOV9k0+zk7PygKJ8/2vn8a7fTswm0&#10;Xi055eHt61vj4aDM0n52+tNv/5vbv+SsrLwyr90XlT0knSXnLt2zzMopJ3feZTeW04K7RL0lLavl&#10;yh1wcXol0Eluc6CRHJTUwPGglO0kRZ01Tkm/7tr4PYADiZfPb3pE/jSEZUv8WN645m1cOS4Xux/+&#10;pzthfWN9IL22A/FPzKRu+VaUpUdWc2qNp443pZCdD+chlQQjIoZtpEH5dhJzlAA2kNOGUoPYEttu&#10;3tQjvPgUw3UwE111rNVe0A/dWYUBZUWxX/k9kWUvOc4gcpcgHeI6RhoBFVlPAj4Fbtlcua2tMGKo&#10;99tF5aD1cqWZyBH4Wi2Cqw47pIjLblGp0Y/Zl/ou2uOg8LOM1m7zKTiSsZFV1KjRmyDqzDGSDbX1&#10;CXvZY4C1IX5Yq/slAWNm4Ku/uesVscmxDIUW9w85ztPXv/Mb5iq2vdglsiEigbbuSL46d1VxV1Si&#10;dKBXSSIbrQ0k6di7ST1KJX8VnqGzXaUKN7jgqnJosYOI46FiRxnX6pxTjegbh0Ki9A/jqgDjPCwK&#10;0rJJk6zCVMjNyzpTo1vCGiFwgmMOELFazhp14082L472oS5NjOErw89e6d9qcwL/jtr45H5iTEwq&#10;rm1TQrYTw1Ed6YaYKcfcEZd2oPL3BcjVIAVTL8dVK220XLzh9oUc2MU6myK1NIwlVJHXLxG+Kgu5&#10;dbABr9Uz3m5VPJZ9Qm1dWENhMksjUCPPrJNuLc31LXHUKMKYRRmFTEWfIuVS4UX7GjW3xhzcNZlU&#10;pTD5YW253RemVYq4QqfRkJ2kPTmOq6+KoDbFihtO7xT7UBe5C0yHpV2xujXqmAXiOtydQYfX/FrK&#10;aV+s3vim1DxdqJRIIldBb6spQq5mAMoCNNCGNk5VB6QmYYgPFLPk4ZpeGAC/4ZdRBwhjBOyLKs9i&#10;dpF2pbFrpQ3w/VAcAwM1wp/UUXFv+PTBo90nj3e2n8pR/o3f/i+rJsglf0GZBWW2fEbXDREd6Y/C&#10;RTrYWNgsBeHp8eH56fH9D378jV/+pa0bd6bnUzmVoR+CUQI+XEvjpXI+nxR13h+NvvaFN3d++pP5&#10;yWRtFKWVxEhGbliUuTAwa2lO2Vons0nTG0a+9+j99yQvV/nE9zGlpdq1bn6aWmHwKgGjamKtEYpw&#10;qYhG/+fK6kQ9gxBbKcYGytviXWxU4U1qjLjXL4tsvpgjlWOGGxZV1lBlRG7aW5/5zN/5B/91XeUY&#10;Evqe0ZeHEB34Xw4dATm1kQhrCtoLUfpP6yvrZdoXdUBn1cemU+2+FbqKfy3kGRfFV772tUePHv3h&#10;H/5v/f6wbHIVbYH8zGIRqHsZUa3y9TCkqWt9zS2jaE9qvdTJnT0MB4XU1qK9hDqvWK1RH3SNIBbf&#10;uNZMuySSRIP+NEuls0jLQk5xPOhLiyH/oSe5n9GkuCddhFlROv3+QEq2LMulIww96QBzDPgoR0qA&#10;Z6k4koavrZSANpdh8gURpDfbtpMfUMD/Il0Q6dnkBQR0yyKHOA6iChpC6Y25AoI+Eyl6NSXZuXkA&#10;atLPixq+fXJlsGaseOQs5HN+5Pl8alFqNOzBNlk+1XmWyAsScPBpQQRLEjx81T0vQPyvVenPoowq&#10;nmidNlZUwc3Bxl67T7ifXFmRz6QsgDl4laeWU+YLN+g5dU2tcXW5BCzS5dzWgUROnde1HDyYD7tw&#10;bSvhxiDFSS01QFFQCIMSgGUBSYgS2kAYW7jQjS5pVI5iVXp1XBvpY2WWweibYoUXLjOcCZee05wm&#10;cif7cvpXeuM2KX907wdHJydLl9ZfevWz8mBjSupiUd8iUIRhnCyS4aC/srJ1aXVttLQkl7q3t//g&#10;/kcvjg7l2NzZuhmN+5PtJ1YuB87JaVuhu1mb6dsIbLHtwgJSLXlMrUBgL5E+vm0g/7qR075XN3TK&#10;1Ww6kKv+g40Y8b/yOzzwWjFHKTUfZEXlVk7uwLdMrqEHwh8tcI3IPfSu7BB+yoCd19Z0lk7neRR4&#10;0o2UvVKe+aF15pROkPmRFw+DaBCPSz+x4PFZQq+sqlyw6vAS0rvML6BYWDtsPbVp9V1fmiLDQ3bs&#10;gEr3Tdv5mnblH1WXWx3PdzxQ03Ai4UmOCRztc5jzjNQEExJn22UVQpAd3jzyBoRRXDZJR8PVtxnR&#10;mBxgR/EwOM1kpbMLQcoPCGZWxa1Ogcj5ROuOA12aE9ZZKs/XrWmZkS4WS0sDyJ/SoDSVQwM2P6xk&#10;XS7gemGYIlj0AFvyvDzPMNWuobZfFuV0PndsD9mU4jxKZ2tYeXMEULH2VIQW8OrydFIsB6zV1bVg&#10;0H9xeHg+OYuhAOb00MEzp9ZgwMK0pqjmFaRNov7o595+/aWXX7+8dWO8sSav4L2PfvyT93/w+P7H&#10;yfR02EBPse8HZdkcz2DWDTxpjcpsaTz48s9+6ee//AupHNjBsJXed+nyFds+nmRX7rzh+mC/sGXV&#10;2QSCjmUq8EZK8eXxWNpU111T4yLg2KXOk1RTSlM2qRAiHRp71gCahKFFvzVptxgZfaqctlxmwqqI&#10;bIzSUp6AY+hehBvW5yfH66tr9fLy9vPnQRRevXErTZJH9+/FvcGVa1uzyeT582crq6tbt25Lxzib&#10;zweDwdLS0sHBvpyOtfV1F+7TdUPVL0LtWZARy7Yo69PptL88cC1joOJ0lJwKk128aFKa5JZhTBPo&#10;QlOEzjJEtyoQpW+7kZVrcBouJrLui+299Vfu+HGU1uWHP/mxVbaXt24tj6PxaMl3g3k9jcNQfkrg&#10;uiujwaXlJfuu/aUvvVvRsXM6mUoJ8nz7haTt45PzJEmPjk8XSTKfz4N+RK9X1KEwOkdZXKV5Jh9s&#10;kSzuPbw/nc9u37xza2lpNp2dnZ+fH54sKjvJU3lFFxkaN6lw07I8OT93HFXPBnF4NB4xdHj6etmd&#10;VA71KPC5PLKtMEqCC4jXZvB/L6p8Nl/89NEzCaxn03mVpJfOJ/HGmiSY5dWVS5urO/e2Z8m5vIMf&#10;/sUfrb3+83df/fKTpF5YYSGlAHQ/rG47xVqf/7FrtXeTi0T2y6zGlz932sLCEynz2gcUq6wVnIcH&#10;UWO/XKubOHFQSvJ0gEhoII1RBrZF6edyAMYOeJyNFzdXXjuqJ22xuNIfVuWZJSW1ndhxNAqs6fyI&#10;ea0PhXu05fix0BNywGEzbBvDoqerhvolap/Ymp0U9BUxi9WAA7KGZPjAtdfH4bKP47Tc2LOgtz3N&#10;J2nVd61x5F1dHYx6Xuw1Hqs6opdRuvmY20u4l2hIZUvgL1HI93EnabUaggtih0GJIVvJeSX2EuCS&#10;2sbB1mhXKarUVHCKzTWUTqPKeWEQ3xo1o06qrFWBSq3tLpqjWm1/OstdAlONhxCKNvpo2Lq8VfmX&#10;uu2scWvWtdjVeAp005eRsBuqV3KAYduftvOznc7121CGbY+NjXoKQ+mYV0XUX6vmIrBsUnVfYqyR&#10;RskVpKIfN0mODRwymfv2BUZXH6hxmwYCvYICJytIyGKDh5ngFWCPXFWSELNG0g1qgkrXNZSV5XoK&#10;A3bXcAUtQwE1QG6dgmOupExBKr7YZi3dWp3Up7r+6oLWOCO0tdG7RuZXFU22teximed8Rx9mYLlw&#10;aib/jS829LE6hZvWaM4r5l0lx9iiujRi4O0wrsXQeuFEwHgeXSCbmdMhcWRITI6SsB2KlhuRW4eL&#10;W8UYuKRJO2gSa06c9eGioCW/tyE2nuT12vhHY5qPTRf94QDLUMt0A+7kBMfgxKlT7hhuMqbwkF0g&#10;+g5DZrYpIGWx6zNzEJrwGmWsjnhmq5sDqCNO9+e2ak1fcLJ06Rc6xlgJGYRwR5e7eoPmayq5II8M&#10;iFL6NAVCUI9EzQPJ2nQV2pplqbQiCGyuzW7QvdDfUnVTyiahcwilwIZYa0+ezYudZwcvdo52ntVF&#10;9iu/9mu2HUtUiHsxIgCRkH2p/aRxxl7fGOQo41F+2sHe7tnZ2fMnD3/h57/86htvHR+fAvvquEmd&#10;6wvjqnFMXffi6IPvfDvw7c3Njff/8k/tuuz1w2mZSf1n/GWptAp3RghGQyDHodXeX3773/tWJs3O&#10;6sZ64IclUCCkXPGO8i2hqwWslhSWof+K0RPkY/g15Fu0UjPwljcu/DKgZyjhZP/gQL5+0O9LsSrl&#10;xGAk8d5JOKtK01Rf8aXx6Fd//deLZCGfSO6MZYRdlB9SK5/K6oDALWnjLgtXhTDSlFrdRfmyuIb/&#10;0InW2pUuVRrTdqJhY15zKRNXNu1v/93fff9HP7h/76PBENu8wHdOjo9VtgJOUURWQpqYgFgeMOdC&#10;S5whC2eVgHrzZ9pSXnDarY7WK3eO7li2dFxK5TXK82Cng1I36MWB7S8Wc/ls/X5fPo2Usq7vjXo9&#10;qXvVcVjejzxLJeRJQSWFcZpm2GxK/UnKrOGQYPjnpvLXVSnpnF1cIR1shbIEQvdNp+vVQMG0RyMP&#10;EKXQedLAV749kQekIckCgUgiABqHuoB6o25BWBpi00pHX7h54e1g40RUvXrbRL0+zS4rNa8eDkbO&#10;xRQPFo5QfHAohWC0CvCspPpxJX7nZQ4jtDCCRHFTjPkxW1iKyvsjLQyk7KMgGPajDIZ0dtjrIeIj&#10;YvClDwAu4siikYqIMZyXVtnwWKngF1Bh7JLnVYbJE/pwgpiRtyPdlLeMrlIt43ChecACDyU0brJX&#10;FPUFdAca1LAftUJASkHx9D03nefHpydZkY2Wl968fm0wHMurEUexFMbyoDcub4IMbLUoFG1reWn5&#10;6pUr8vO2n2/v7+/PkoVU0devXBkNhlEQFnV1aWNzOfBePPpQ3YI0bbQMbtaFGJOleDBl5+oU2qqM&#10;eLij8toumzoSnCyjd2ymOBcO113HC/G4IEjy3IS7RhUnEAelICYaB/hSCZ4Jkiv6UpRWPkzD1WRQ&#10;7q4O6z0qAc7mcmhLqZ5H/Z7ftwZxPIzH0nHktX0CmDuaglEU+nJledF3ArsoAst4MrSqlYzGnZbL&#10;aDOxk8Qk1m6MyRsRy8YZj0mUmRco2LSoAMR1VarkAmCnDHSbPq7VJ5qeWHi2FesAmp3aKoCJ825Z&#10;Q99OQZFCONL5kYomqnKip1buSnvQkbza3UCh2u4Ffl47hOqrB5TVdelgkUs8kF+dlBVIaHVVkAjv&#10;QeICQ8YSuNOExBK353kBVN4dSsOU0i0AZO5yKwPkvbxcSOGQxSgCEAbUpQO/l+N6OhtbxLE4rPgD&#10;T768XeTFW6999lu/87f660tnB3vf+fafbz95vH+wF6XykYK6tkdRkKauPOkoGn/h7ZsvvXLna7/y&#10;9Vfe+PzBZPHdH37/KM2lC730yhu/+ubb05P9n7733cf37x/sH51PF8NosLx+aQK6fS2J+Ktf/Nkv&#10;fOFnNm7eODk7/un3v79+5fp4aWVv92A0jDeu3bpx+2V5Ej73EfCENLN8pzEaa47chJPTo+3d/X4v&#10;gBgVDMv9MI6jKI4Gwz7MyEMwK2BGhR1+UeSS/yaTcwC9i0LDMposT5rBGEoXUL23ZguJuoWiQSzt&#10;Lx1nOBrvvHjRi8IbN2/MF4v9ne3x0tL1Gzel193b2V5Zk3b40v7e7unx8aX1S34YHR0eHFfV9es3&#10;qiw73N9HOx/3xv2B/DJLlXyY5ziZb/bPptdWl+paJVnIi2iJXkZBpsxGNLRVpQ2ZzTpP32RuWYxo&#10;hGE7SnkM1hPeQugXFlVlZcnp0cn18U0vDLZ3Du99/NCxv9sbRP1eXxrz0aA3HA6kdFhZWcOY03GC&#10;2Ldoq+g6XjQcbQyHWy/dRZUIsorcOkBesAGenm4/efbs2faLveMCDBk3jEEBy3PQlrI8l79MFslb&#10;r75+c7x0f/u5lSSLtJRPAo9HbLcaBO00mZyfN7STi0JE4MFokOWZPDKPuaekuiO2ao0kBRTxUuz7&#10;rjExtdn8QLI4z/K6lpz3ytW1adHsvTjcemVy5e6dg/lEbvnWlfXtjx+m6ezq+trIXmz/1Z9YaXrr&#10;7a9uV84hBq8oNAhsY0xk1UtX91ZHUiX8Z6XLcwoKF+d1E3o2laBMdwZpcgCCzfoRdA9+JZjV1N6E&#10;zDnqOq+A7h3mRllZ2X4sz3rh2OHlm4lVPX/y08Wk2Iz6I3kx69IrZ8uh7Q+ddPpsHG+19vK5BfNN&#10;n9WfvMMFFRBcQ0BgYcS9tM21W1FTmFnbB2mzJTKzdK6BRbeWvWY1DNYGQQ80P3deFV4QyEPste4o&#10;8i8txesjJ/Khye/UEoW4fgC6QwIXbgioOUi4VPPi6BDGfZL70RADfD6U41pWqe0lGaQ63FYdajRQ&#10;2uo7pbo17EUpIS3XjALFSFCpuxU1fdUBrjGK+iywML/jcSePiRhQo2NFGXP9UuXDs/RjuVur/w1b&#10;C1sXOeojLIdIfQ5din1ZRgoVwifaVVBhWb1edUNrdpD4eWSINXT/MZae3OpeIGELWpu2VGGiyIzn&#10;MVN7foiVsi0ta00Kc8vlMNU/sWzn70KyQcjWnp1WBZViXvHGOC4cXMomryBIqwT+kgunFlI8ysNG&#10;EisIWnM6awODSCJNhnSx9hMRbFqs6zNplTzDiah6yTTGEYrirrZ6lfNuulSE1nfGRfvo2BeCNi7J&#10;mpgeB4Dboeijr4CjGzOQe2k0oLxaErtJb7Yp12NIiq1n1J4wbNJpvd9BtdVzj/04L6emUwifJE34&#10;pOTFIKPpfFNcLdwNBLOF7RtfY+jhKcMHH0hxJVLZeBCOIt6UfX6j+HTgmyCEw+Wzat5C4R5FjlYV&#10;vvYtbEmM4gYZuqg/WDBCchiYXpRJRKhB4sem7JwxC7hANigawlF5HlvbI74nzBGYBOmSUAHSjU46&#10;cOp0s8GmldxpfKH8xjj0pZDohC9bLvbZ2lHopKWBiRcp+JjYBaDuGzL8ES1pT8bFPJ47YCby7Vcu&#10;jT78+N75/s7sdK8sZ9/61m+6QR9GJPLqlQU0H7jx7sdxaoeNBBzyH+Gegutznz9/fH5+vvP8wRuv&#10;vvb2u+8usgJ6DbSvwFIdYQAfreIh6ffi9z58fyNsx6NY6hzpc44OD8Prl7O2dL1QU6LLKcL07Kw3&#10;Gkm1AVhqMr1/78cehDmcy+trqIJII9edJBzLLCvJ0yCIuJpUGn+tcmKcmxPSqfxzHtGKFkUWBDqN&#10;oJM+FoCgsqwqizjuSSocjMcSKqQykcd7eLj/+//g9+JeDw/ID3R3qOIebSeIogUnljRQqwLvgGva&#10;2tAQOXykaAxmWj6N2VsjhgAmS82GzegDWuadpRUo3KWkjhr0Bl//2jd+9OFHS5AAa89PT1rUYxid&#10;y9VyWm6pvKttlmb0+CR6S42jL0T7FD1s0Gjwoa30lHMEE1i+1x9I+2fPZzP51Vyz4EdFQVRVVRz1&#10;0iTLmnQwGMiNlobTYwMqZ25yeur6viv9XmMlWR6E0FI7n5xL7RHHfcfxFboaRhHBR7ZhIprVPIbC&#10;UsyhkvHDGkq3AeVftDds2N+hJQ4JFZE/SbUZph6BKoXrf5HgjlYOMZWvpgYT1w/9QGpJ7FZ9G+B2&#10;2CDAToqoZT/PCvX7jaJQnjto3DBddxSqQKdsK08zlRrFC0acD4wz6DwsFyEdUok6QU6XS9S3mpBb&#10;s7yAz4LtyD0hBt9NkqSTS1SfZJSPvuOpYV9tGXM4BzKaIEUgJNYeEMh+R03BRNvRKEONMdMRlVVe&#10;Fvny0pJLbI1l5iswYaAfOGwd1EwuwCjTC8PADhQW2kpPeO3y+vrGBlVXgqdPt1+8eDGdTy5f3hwv&#10;LaOwdH1W7OH5ZPLo4aPDo8PAjzY2NrZu3kBQgGop5lVyBPoSqhqoWNuUS6fQl602qI3RQGzNW6Hn&#10;v64NTqg1u1z5SgwoO8Neq9voauZQAAU4nhygw8s3kAhoNaOwj5lHa8t9CHzoFUPAAAYQZB5CzboB&#10;c4E0PCBLSJGrSHwlvAFwfGR2jEvAYJTrOD+f1XN5CMnyIIsifxCF4IxLHxVHZ1UlBUgYeE3orKyM&#10;stmiLRpSHXKfK+zc0aG4XdZKI4ARUWO2uDZvV6POh1DJZ/8g/9qLApWsUE6OZqNKyUQYfFK50bbb&#10;zva7NjLM4AkboyoLOFssaXlbsfI18A66qeosQSth/hS9Os08TaeE7QNU70melDctrSHLY5wruP7F&#10;NtyhVZ1ZaXCkDysjfCIJBJELPxscXWk9ikyyUM332SIIpB+GHoQUvFmChtaFQlVFMlflh4H8ZMg8&#10;NsHMpQFSWQXEP8mDko54InWTH339m1/5lW/+502/50XOrUtrG1vXJgcHdZY//OgjyZXrq+vJbHrz&#10;lddu3r17/cb1/tJKli9gR+dUJ+mkjL1ikaO+l4jS1PHa+rt/4xtf/Mo3Jycn248e/8pXv3b31Vf2&#10;j05mi8WL3V3dEU3SxYdPHqaevbw8luMup78pR/COCmOL8nPQXqfrHYoGErqR/BxXmofLG2vxYMxz&#10;DnUI6ZPmEgKmkwJiwaidPBUWCOCyI83CCPD5oIPe2QQSYh0s903eb/lvFj3HSG6nA7urXhdWMp/f&#10;uHEjy5Lnz55JAtu6dQt73WdPpUW/em1L0u10OlleXpZXeTqbVKcnl9Y35f053NuTb760eXmRLDop&#10;hVrHnBeTFjlgC3mfpYKXKEDx5E6oswMJUj+qyBAtHepy0ejUKMc2xgiDNsWq1gs5bkiaqwqr1D3y&#10;2XY+frh++XK0PFpau75xLbSlOY2x4pZGZX5aNMcnP3187NGDDhYBEeQ6JAaFYTTo90fjkZSMg17U&#10;l0IjCglAay5fuXT56qVXX3lV3pAqS+az9Pxsenx69J2//E/JLJnOEmDy2/rF4f5iNnn5+u07N26v&#10;jNc+fLF7f3tH8n3huNfA3IBWFlQisB214158enYMghDrhwpbQlc10ZWZiRtYSAuvaCVoE2gNWJf1&#10;bDopm3IYeavL44PJ/GCyODw6uVMA3W+H1rVr12vnrx/vn9y4fNlrpluDePv977TBeHD3Cymt5Kjf&#10;w+E21bConMR9B8NnrnYqDh6EJLBIwgi5+kZRDCJXqmMCIAzdpxVz45AiXqlHti2RY7Go2pUK4D5g&#10;3eSnyOOsQGW3Z40TL117uvPs8saWXR64TuLURZDPlvxyqy8JbWq10o3Gi7aeUyzA4mugbV7YqjiQ&#10;kVySv8vVzM1gHwH8BpMTyTV3g1hC61LoL4OfU8KXyaoj4FzatdhbC+1+FI379sCBwkaAtraWs2hh&#10;SOGkRUXlYhgue1yg1VagKr4lGgqXjSkaS3mzsxpuafLEaJnZdAxW1LdwY1U0nG0ktlRZ11Z3Ae1G&#10;Gt2F2oovsjoTVduUcR2vljVr2xm6dkBY1XyqzVaEPSpaGrMzNja8BIajyidzweVoy75ASZDc3Xa6&#10;nHa3f/5Ej9Q2mFi0zPpi2kaTS53FLKNzpaa0tHSqdV7lGFZq27WdLUe5avba0EOe0wmFDdfa0xGj&#10;1ZLM0WhtB+AP0mpbYkJnqTwp8cMuBbIr7Bch/24uuTEbStVoNdpgxi5I9aUVuqfWOSrOYNhb6h9k&#10;dYa0DgmrRu5D0VJqAQVfDrp4UHgZomh6mwIHjRZUFDDDg8FQWmby4pO0iEKmVX9aV/mL8gt83bqW&#10;xk8CPgMU7nZtowtmGdtePgOz91QOLY1M4c/jGECoNNoeRe11OGj285ZVKrGraTqAN2KAJuISoG66&#10;ZdV1R8o1Fg8OGWu6c/bYL7ncwrqufSF71slDW7qksunaoFLgINBIRLBVo6Q2FhGNSlVRrsC5ABMY&#10;l2PlWxNvJNHCZ5VVagQCj8rq3H6JANeFnGugsDQIruFNQgUTdMRATlIxF8BwtZ8laoKFLcYuwDLD&#10;p93XXU5JGx45S55Rp6SvAasdnkiccGkTPr73YPvB0929R/LrfuO3fjPuDSUVu3Do9qtK8ykQMTBr&#10;kZPuBsqiD71IztmDBw+Pjo4mx3tfeOvN1998q0gSz9HynJa0MCCU6sWjEQ8O/8Hus+1HD1569440&#10;VKvjwU5avHj+7O7td2YljpLNzXYN08JktLTcuIEk90Ec/OQ/ftcpCjnB/Z5DvBVGWrSVkut0F3kC&#10;reKi7vetXj921B3DJpOoqg1PVc8Aj4uHsp8jKfTk2PPLWd57sYMzz8iDAboUeNLV5bDcq6UBDgfv&#10;fP6dz737hcVihvkw/H51mQKDdAwslHTALa/CgPFfGpUEsI2TN8esRBDaaOEC1+7MUalm31mwWMYC&#10;qwMkQ6yOsltWUVtf/spX/ujf/vHk6Ll0y3mak35CTQs2tBcW5Z8yEVFd9M6e9//3j5nvEZTDwwhu&#10;Uhh+6Ytf3rxyTWqM3Rc7P37vR2WS+eh6Xcn3MVJ5ORr1JbJI8Sjnp9/rA9mcZ3JL+/2+XA1x9W4Y&#10;9YoikR8cBGEc9iA+T6cuaa2ksKF4F5MSoyIHlyjqpMudL+YemIVOkc84qmgwmqwQMvGjPN8xzs8R&#10;5WUNM13lCaSYlC8mR76EyTgHg0gSqCht6DbbrbQEWZ7Kt0rGZMFvAWYDeiAaNukwsyzv/DUgEYrd&#10;KjeoDu1rkezIVaYgNrqxUgUIXHsQxo4lV1ACcyRHQsoHCDPUkRcwnTk6VYPcOuXcWu7PaeSNiSAJ&#10;PjUcJ9WFGqqVDrGqFR2UqGPpoJHEpAPnmcAcnEVQG4jhR+9g02wMC/ay8HWyxq+3Wqv51MNvHZfS&#10;OaVULP143CzSOA5X1y5NF4v9/f3T49NeHF/eWL9z52av34uiMEnSGoQU//Dw8Nn29vra6ksvvSwp&#10;GNpddRUGEZmn8jZJn5tVebFI5/JRfWUcdJLLirXqpCZt1g8OpXbNArfiu6CB2zbNF1aj+v42ndRu&#10;25HCKiJwMSL+R3/vb997+vjh8+dPn+/kaQbnRhgce8iHoU+9MDlSOSVnVFEC63xpfxsyoKw2lxtJ&#10;XS8dp7Xq5YfnVVkpnFDrYjFbGwRNuEh8SQhh0IvDCIWUNKgSDI6qYhBF/Z7fk6ifpqAr1TjpkP9R&#10;mVJH92DqY2oZjIexVGxJutPBNmDf6tdqWChquGyZPoH50aUjSjfy7v5hwrAMeAOlo9WXltLDxMbu&#10;xq2tQq2VzmWpSkqrnouuWtV9AjTXdGhHhEBJk2+R2lpS9UreSGnb6AhjOcaB1sNu2MGSFoAdLG/x&#10;CqWldG9xRWQy2CNAd/Mjy+Fr2qzI3So/OT2RHgZjCFfOeGybEiQoG1d6qND15wU0AuSHjlfWfukX&#10;3373l78ajJd3z89DsJaciUQd2E6Hd+/e9ZeX33rnS1uXt9577yfvvvuWXF3eWEVbzubJdHE6Dj2A&#10;8drSgbeeVXvIFjCblh5F3uhBT0Lz8Mrm4NKluMhmTuUOB9PTEwhET7Kdnb3PfPazg17w7OF9Sa6z&#10;xQQKBE0m94+C3wANuJbqk6rsNh9E1UindXJ+joxFf14JEIPBAKu0wA9VqIylsERSdLVNnc9m0DPI&#10;c+YSNXmG3jiEkoJwMOjLrT5fpJ3hxIWqDpAL29vP5fhevnxZHuLB7q60bVeubpVFfrC/NxgtSeqd&#10;z+ans5PV1VV/KTg7O83zYn1jA+Jtk/PZfBasXYLOpR+0Rd52LTfVXa3JbH54dr4+8EhdrFWdi8FX&#10;d7aQ3i0JG5KYRh0uwBh8eioTmgmZIuLzbeIScLQw6JFojZq4Cn3vfHv37NmLjd7ob/4Xv7uxedsJ&#10;+9SnL7WblH/KPF+kiVaERZbIbV/MFpKtKQhBoHi6OD0/zfKjBobvZRB6w8GoF8ibGsplSDe8tbx0&#10;4zOvPdvZefxoZznoyQ+EK2Ken6eLjx893N87vH3n7ju3bq4NBvefPl2cHPkv3V7fvCIXf3x4mKep&#10;PGeyGRsJAGmRE/UE27ymMtxdGyAO6cfiGhVFSVULDJ/n07kk/Um6qIr6xp1bQNBNZ+fzcu/gaDKd&#10;93tBUto3b924fG09n83/n3sPXr2+Pup7l3r+uJmMIokhKZo1wKSNUr28aWVBzJDvwLAO7YcLcXh5&#10;DQH0cmtoU7XyKKumoHy/1EylrVYnsAixSZOUqw0kezRISEUjB95pa08eT1mXdt+3ViXjQlXFBY+h&#10;IQRk1Is/+1rWnO/vTm/IbWqbtMyjttnwvF511M/TU+/qYRkVrqvGqZENBDFqcgyS4QqCE8DdhGcE&#10;vi1etO1b+OK4bUIks0oCaQTYkpPmebJYSHnn21YkDUnP7RHZK3EXBnNYpEqcV79vS6WTS+JXHavm&#10;/BsaGXXjlCXeU05e5Qscqf8kiDXQI2nGUWDRVxx8U8etbWmioS8NArat/Q05dErxgNyCJQeBX10X&#10;4J0qK6H5tGk5F56V1vPKW6OsndeaThZhyHG6v1M7Cy5gXd9RM2fbDInUcdJFsIWGn9sYRiS0jnXg&#10;RSRea3aJCpkySDSTH3Qhp85nnROlobQqSejCzpVcPxW/qR3TfzkkMLMm4hc06kzTQIjfYzONERkM&#10;MBpckuoLAtlEL5+Snon0XXZac5OgrsmqgHa+GkUs3mDtTRsuOfEKaSJsLWPF54DbVnf6Bbr81lcC&#10;mMG6LS6Ig8pbNnMEjpKR0xvuRMmocIhtwOjNxc4TkDnHk4gRR0CeqOXHNGvmCdbumGu1BKsBrMnh&#10;MIC4dowiA/09UB70XlJjIU5YWIGaSOlanUK3Y7T6W+Nry6YKTY0tNa5nXTwzXcEjATh68yltAhFp&#10;m6CaDlLcconrqaIIxVwN01gHBphLqhYtevtacgSWrgrBaA3613MDkIygqwjGrNyL0GkJEFFhUDcg&#10;RZjad42SqgyZ2VI6AA2VjMi52VBwlNMB6i2D/3bMBLVGT8uOhVRiXT4aKJuLTZTt+lHjgQetAF3s&#10;3lGBmK7K5SRF/l/keUVVUFLBWD2q9JUcErACqSELCLZVR/3w0f2Hj+/fe/704eZK/zd+63cb25sn&#10;Wa8XUfsfEp6UvqrDEEjiHiob9AMtDkbz04/uH+zv777Y/tov/8KrL9+eJYXl+XgW7EgRBDB+xSQR&#10;ITfL5Z5/5//+zvRk7/Lym0f727du3T48mpwcHL4RBnC2x9YdYj6L2ZyWaFBcWR327//1n3/nP/zr&#10;lcg6mGRXtrZCuTb0G9DTkPC48+zFPF9I33o2Tcfj0Y2bWx6YwDhjKP05MONwyrADlAGh43S072EU&#10;xwPYtzp2b9BfzCeAlZXldDYrq2o0HEJ1Kd2/fePW7/3+Py6kTeJcVF0hdF1M/i9OMqZUKliFVt+s&#10;s6B1qhW/wyUMvr4E7LpochtOfgqEwNiV0nJ1VTRG7/wTmRjD6oUTXx7Evb//93/vf/mf/iCbF1Zl&#10;q5Sx1XSRmOHRFEBKdqDIqwmmtm34vbr/tTrHasZTuZC0bvurl77x9W8+eLZ7+Bgbgnhl884rn/ng&#10;hz+UmN80ZSxJvGxWVpbqSg1pUYClWSq/pdfrlyUaXw94vUhO+iJZwIwLWbUpgIaXHtiXnsqiQrCt&#10;OwG48zTolnErsCWUjBNK98tohB8b94oSq9e6QF4rikJdfGsAzfKLXR9JCq1a7tTE3tgtfRmkdrRK&#10;ZE9IQkjfE0auH4zG0EBBDFS/ANRj9IqWnrywTOQhyxX1VcOaThE8IM3C+JZEGF2bO3UT0RMbMzHL&#10;TYpU6qHQC/HDsUau+66PuQ925SRMoSQCtsil+qLL5WJJaksLwUhpfHKUT7SVlrLD4yiiZZtksB7I&#10;kYpEUcGRVn5dBSs0IlBcmrF7vtTWUuVAaQObJ8cz8oKfnKqyrWFc6dtS2ZRFKrVZlhV/9b3vWZ43&#10;Wlq5+fLLUooHHo5oAUPRCisl2qnKgbl+/ca1q1coviBdJDaktfHBbkyJbNtJksmzG3lezmLXs429&#10;u/JttKH1XSUF2sbxRDlMlgExqwt824VBQ+U1M0WTOHQvi5hz5+a1Vz77at40T54//eAHH3z04YOd&#10;w8NFVoS9mCsYYGCkeqK1dI7RMIyLUHh5sHDQEamfYcbZqgIkTim1ZUFFAj68cmGPPgp8Z7qYztNF&#10;myRu4MVxUJRBTzp+21rMq76UYZZUim446HtW7Ml5THIbcBf6l7o2s7NFNedOWI5dQWMYbcCvF0Tm&#10;cDPEe8DogC203aaFPE6ixWA7oYQFcH/kf0umBocVNq5ZSjwPB4VccNWcVCUJS50IXQJPVN7O0IlM&#10;pYbfXZMaQgkMHDe5UJ9wRGlLcrKG5P8kaTa0+4RwhK2TJzDfkhoTRY3b1BKZ5HwnpSYirAIw8Wtr&#10;OZ2MSK00D/Ix4yiSPx8MxyUYGgTT0eAolbju9dPaybBZ9C+trFxfvXTr1dd/8Wvf8AejabI4mZwD&#10;UGcZCzVOqWHwWNRYhUrnmKZzebMql8L9xPs5au+DUUnjWvaFe1vD0g3hoypSbFExLc51Uu7CsnUQ&#10;9R8++Ens95f7q5ldn80XW7duB26ze7CXNrXqY0HmqUzx7DD8wQYf7ycqA2cswXQ4lHaM9LZ6kWaL&#10;xUJ6rXmaYDrWWthJSv8bRvI/gSMxMJSnALIKHhaspLHjld5U3tTZVM5qWbZqa27ZF75AqMqLqrx9&#10;86b0ro8ePegPhzdv3U6SZHdvd7w0vrZ1/ejocPvZ0fXrN5dXVvZ2X8hPuXLlivzSZ8+fyYHcunpN&#10;rjNNU53To0AkQ85RaQroMDWTyeRSb7lq1FAP8jWdcCiPtAP6Rwlxu1KhBI5apdodzlM3W1Ros1Vw&#10;hXKojYr51PUgjvd2dm987u1Lq8ury0uLRrM1z2zHYdjwfKPso5gYp1PGsLg/RO1TSDibnB+fHh/J&#10;n60ur6TJPM9SiTaHR3tPnz158OGHj5489yS+xb4fhHGv589moPwWkoCni48/vH777suvvnrp0tpf&#10;//A9SbNHh4enZ2eLyTSTDBcgF0KK1oaIPwuy0nEiMjSMpaaGKcWY2TQUHfV7x0+fu3k+m0wuX9m4&#10;9vJnzp7c70ns8K3js1l6du4Fq43bDpeWVlaXj6w6KcrvP372mZt3giD+6puv3vj5O4nL/asEYsrc&#10;ex2Nn7+toj4xKBzoGoiu11bK4CGxFseDqHVX4xiBPbr2OCWFU5TcKEfdczARgrNfVb392s0vRhJR&#10;AsmqZUPwM7eXhGC4of0zoV3/2R//n36ZyFkZ46xn7tBqyrOyWj7xg9JyIwvmKyO/9UL3uIQ/sBya&#10;AsI2FhsMwxRygABre461FHthW0co06R8tCMoAQOUJ32lVQautLi+7Xkh9wxYx0HGsq1012BGlw3w&#10;LQ6VfJUVIcUosaM1tJALTFWBuJGeFxW52/M4VKJUrRzQUCoM28uhkuk0VYHmCgsFiYG1gzfVp9wl&#10;amh6iWUV1nutGVrZFwfcYM+sC+onUwi3yjUuuhP71WTpdDxUpepdSLvhhyjC2chltUoBNQWoNHg0&#10;pcO6lfxdAAhN+9EaPV+Vwe92HI2qyBLDw51pazQaOt97ZHBbsbf1Bd+evltISbXyMllHkilHOWEJ&#10;li5mGQ2nyd0OVj2WUKg0nYIz+mjPdytKFAK4Ig/aVdEyWr3yJ9uOagXpPsfRxKFVgVKcYdJGU11H&#10;t1jGekDlj4xvn0OCY6tOlrXJeq3i+SGUyJ08wHXsExpdGGKe4GDlgMacNTKMLiAC7BVdWSPHBg8R&#10;4kigKbK9gT1SA0kKFlgetbtsHyNs25f3FcxEYijiILDVthuUNJeKCbbaUWEByx6yUSSaEZfUpOyY&#10;kwAmruoVuQq/aZXST7kvq9FmgJqXluIH+LYieraEK3sU6y3BFiYwuvN/NmsysrvxDnv471p7kfpE&#10;4XdynYkptcjf5PK/o4w7hDBYdLC0OgKvRZ/YhhsLLr11vdYaiX4jJwV0N5mTFHipmwrdHSKCL43D&#10;IknyBFjORmnRdFylwJeln4ggrdxR6WL2PyzNG5Z8KoRuV9IHtFUY97dfvHj//R/s7Twbhu63/qvf&#10;dlxfatowjGtwHVFhWQb/gmfR78cWNXJtQHbd99//yc6L/e3dZ9/8+tdevn0rmWdSZCTlTGIjWxCU&#10;kSrQ7uMuSC/s9Tz/+dPH4N/azve+91e/8nO/+Jf/8fuTaYLJBTemqDGSeeBHiueN4t5f/9m/+z/+&#10;9/91awhF/8CzlsbDlk5vcreiKH7xfCdZzC0oFFj9KJzO51maub5L/p+jBjxGGpNpgSAkjJ6hvYx/&#10;hxoZEGKg1mTh2jLkfuVoeZ6UHdIyjJakBpOOx/vSF38+cO0kBY7XsRUVTrZAR9tuLMVIUHWAGagh&#10;LkwdiLhQcRX5oVANDBTAf6iNKo0KVWkBYJh7F+ldXSSh7dYyur/1ztsbl9Y/2N0JAoeMHr7VVX0B&#10;X+kokWbC59ifiJRfKMBd0AI5Q6OOF2Z/zVvvfMHy44Ojw9c/947E5SLLVzY2huPRYnEqF9bvDSYp&#10;LAgxJ4jjFMa6Sa/fb7nvlUgzGPQkcC1I2UXfC71mKfXb0RBN8iJL86JIknkL80jQd5BdKcKmLl8+&#10;/jfIigx1FrZOVpamhKBjRVnktQrQklfvU2MdBYDPzRMtfasginJ5ZCU8D9TcnXlGSkZU4ZLeF9Op&#10;F8bzRQpjIYY25otCdVI9JfM7LmeS5Fqw0ZWrkxoYwUxuOms7XT7T/dMj6RSePVFR0K0dpQUMVqR3&#10;tdBz1rW0waguMBG23Jqtssv07Gv2oqp5Ji0VPHMUNtXC86KtuIditw8BatJoCPOpa8U9I//kSY6K&#10;naATyto2ntz2imydxmFrZbQtUMQi++AclKwFpvOJ68ajwbIdFc9OT1dWV1cvb0aDofS6gWOfnB7u&#10;7e6NR+Pg0ho0SpGZimmSLQ8A+/cctI1yFT7hGTnFHWsIC2FVPkekgxGjzlM6Hh8ZIgRCYd7d6Ry6&#10;nTyV2j5XkKcBGKNW33bLcP+aCxqq4mC6h4yRsfTj5WI2Ho/effPNN1957ex88mTnxZ/9+Z/fu/+0&#10;yXLYMAVRWhTy+AGAKQs38NnneBU9bFB4FSxlUF2QcQ/5r0LND6Q6hIcOImkRB/HY60fQVMBZX5Rp&#10;6RVzezYYxL501J50dGGK4b2cp6bnB+PVXpVUdiF/k7tNCsYNdEbhu8fyBK44kKkEHaKm4rwW9NSA&#10;NzsxjtO59/c6VwvCvy1lwOkQH7R7tT+lYCMLxTKWDO40CSU7LON/zaIX2jbIdkQpGVyYQvrarofq&#10;6khbbSo4eMPD8FGStJoa8xyqaPK2FxXk5qHF75SwzXCceVGOB/0cFlshtJ3rgj42jTLSFJeiEbBS&#10;cc3AV+Ia6V04Q/7S0j/8xjfHmzfkpvT68dH+gVTdM7mkdJHWJQTpLJptIeC7xFAp7ZcpViryXly1&#10;jS9fhUxauaptCilmJw7jRbpQ+xC7VXEK6JHaxKoaiQ4Wsawe2oOD/f29w9dff6M36J3v7ZRpsnn1&#10;zaPT/ZK0JZA5fbdRvX4OauQt85QWZsHB4+TsdDqbejRo9ejbRms0fF56KbUp1KarMsMuq6o693Aq&#10;9nM5g++USBdH0Wg0kh5ZqqmHDx+p21s3N8G0RL763qOHy6PRnZdemS/m9x48WB6Pr1+9uljM5QMs&#10;La/If87OTiVurq6syI07OTmRUnVzfUOOyu7Bfjqfb16+7HLBLvnYNdhKInJbWE3OIRytiqnGY0tN&#10;tF1H240m8ACdovysMT7vMIaO+hM60F+B34NhGHIz49ZouTg19o4PTpIXu/ndtDFMvApbOHBzFCkN&#10;9wIz7TKCjZ8aDhO8wTfE6Y/WgniYLGZyAgZxr0+uQlY2+3/93vOD8/OsXBn0emFYVF5SFMFgaMMs&#10;fjEv8kTazccPTk+OPvPG67/4c+8cTaWwmPssslhKVWTLOYCHVLXR1q9YDXADZl14hRvaELuIvHCk&#10;1MjSyvE+/6UvyS/ZSReBF8Shf3Q2S5LFVu/aWZnXVfbKZ17a/fZBPBhVTvDRk103zL9YVf0sK9qM&#10;qEv8ihJsWxp2yfEGb1PKndw2ntMelVPSbrVHRRA6uLc01KGRpmNAXzSVrc05c9RXzJf4XJeDQRCN&#10;4sVidjApzPPSUSXfL0ke0glE4B00u1m0PlyVVNJzc6eZRnW5ahHo0Tin3kBqAeljV3xpUi0JoJO6&#10;nLV2jyhm+e4gAMRBEkdeQcxmve8P6OXCNI9WSdJVRpl/zwmp2VI7qHvkPARsAhsjPKtqnOiAwAoE&#10;OQAjeduBr30HuzTT/YYVgZtWbej7kU86L0JQW6LfDVRsDKRh3+sHkLaU9rTKMwlypZJvPEXcggUt&#10;9S5cHapUbQU6kQOkXuvT8lG68O3wOI1ZUbaKu2mNuVJDocpW6ZNOB3U1ilM6LVI1qcZgwrlZbBiG&#10;bQUoKsPFuNbR6k85qCoeZF84CndKw6pkaXewc/UDQuSvLF6TrTA5orCUhMm2W5VmTDmrvnwcNJER&#10;VOu+xoCYiLdvdS9qOm8FfVPdwlIj3bJRXpZtSMituV3GZZekG1LOGo4rWxo+N0qHtc2Sp7U7Rq7a&#10;HrbdZPcCpu5oMeyoqSz6XF81xbTHR6HltgSqeLaawLRkqVig4VORSg+YrV+Ojhdtb+hKNRDBxqME&#10;4QRFLZOYZ1jEnpHsptYIFa21FHJ0FdwhlxkKFRbeVGpuz37QMctSRbzZF+LQagChVk4GhKBoTioG&#10;da7O9CSDQ2xb+xSpjM32y+6k1jrRKbNBUFhBp6XLbtvR9TnG3ezl6ZPc/n+xolRPcPVROKZEUQFH&#10;XVa3pr9m1dqaMkSp8M2FnxZhOogLRVHaaabCY4hmlqHGUPPWM2GeZ5r4IR5VTgNsvj9SdveaVuoS&#10;CfnyyYM4CMPo0eOnH/zovZPjF1fWer/7d/6u4wZ5lgGch8IGVAgf/CM0hVLTQsTErmCQ5bplUT1+&#10;9NHB7pN8evarX/nSKy9fz5KFBKhQ3izPKspFxXLcj2KbAC6w1kjwwuB7OpFQPxgOfvL9x5PXPuNG&#10;YYvaABITTQazVulCa6uUcxS47X/41//yr779x5cj6NvWeTUYjQJTrTFc5sXp0ZE0pklVykfECDNv&#10;0zT3x0MbBjZ0uG4Msr0znbW0lqAOiNuygsP+ucKyIYoDAO4qECwhmhVHsEItG+nurt68JeWKyw22&#10;53qUkAfL1LU1IGDySiqah0kHcLAKCgTmGVQQl/Rdg6pW6WYg2ABCatVJWLettkoZGGzJp0xKDWUD&#10;SJym1x/cvPXS+++956Jws0tABakVzETfHSplGdedjzl7JCV0qvtX29mrc/SC8tiyV9bXr16//vTJ&#10;jpyhfl8q1bIXDJLj8vqN2z9+/ziIYgKGmyD0pTqqM0ypLN+az2Ye3Wgk5k3mCynk5I7Rnhb4ogga&#10;TtZsOpHXMJTspuLpvkdZOxfRwLEWi6Tf75UF7ALatqBdX62sFgxawRH24bgmxwTMW0yIVNGq4Yob&#10;5m4Q7cPbLQma8CuQSHLgUGHc2dKTM4DaC6xQ5IJCV6UbAIOWnMoRIpKsMn3QCgAzAn07TnhRTkuJ&#10;2g0x1W0LUDZMsdDEAsUJeZy4lxQVGBB+ACkDAi9IqWQRa0fYqzmecfEm77HtAE3orRzFlJpHr01A&#10;CTukJgU3zKUqA5ZPpKwi35H7SSyGyjB3ugA1WcoaQ1zXNZw7AhCUqyyfM6BMf1bDj2aaJJPzyerm&#10;5es3toI4Kqvm+fMnB3u7cpdWpAleWZULguY2DAut4VAiSOSFkZz+XuA2ZZnJRUr/B+lBFK6z2Znf&#10;1rPz4yD0NBHr7LKhaTzQCvIR1IJB9fcM8ca6kE/TtSah4rahwHTVs+ow6KZXM3IGTpDtLV+9Np+c&#10;7x+fxf3F6vr6+nDz6o2tt9987a++96OH9x99+NHD+fkkgClWlGNRCZdkxbBBsMLzlZoC8RJkKhTu&#10;ckYiWM81HJzjFy+PBkujkbzu8PV16sCWxslL84XcVjmEx0fTQH56mMEUvR+rbdfQj+dVMfJ6Qy9y&#10;/GGZn9XzxIbgAudhWikwIzYGkmFKgq4tpfmQqyIo8KRWepJ0xbnU0DTdpmwAa1kdaZrNMdpq6Vp6&#10;YeBkRZOrBZSKexII3nbcJoMHaXVFxs2yop7bIs+Xhr2aciMUfmwJ5bfNeq21MrDnCnmJp/PpbJbI&#10;V00mD+QIyAGN0KG5e1iEeCPpNyIJrwCZg7nKiaFPXD7wGAjopKNxAdtKqnCNz/28Li5dv9lGo2mR&#10;2CTKe9GgothsqyALRQ5QSQnO3bZTFaW8iIoDgUcxlDlsiImZOFizsiHXhLsT2+706ylJmmUp0Z6V&#10;Y6RS3YB849lstrS0tLq+7CD1FOsbkDWeLQCvxY+Tbw3oHVG3kkcbbiMcM1xEhhuPl/wgkKZWbqnk&#10;y5qs3I5YDcTRMIolfPR6fRe0IFgacpLaQMsFfDn5xgJrYdB4c6L4bLBH+LJkyTzsuqzBcDgajw8O&#10;D44e3t/c3Lx796UXL3YePHq4Cf+hS8eHh3JbLm1sSAVwenhQF8Xa+rqcjMPjQykrrl25UvClkF8I&#10;mbcE0xDXsAtI+ZJGqio9L3TqzLU6Bo6lQrI2rVawH3QMLUuPWktzckc7Xtgmt0aC1jFMR7uzhLE1&#10;Y+d58uzJ0ze/EUBhAWsAm6tLXZpZVufKzOzWibV35pNKD9MyTtX1YRkHy52Wktfl0qXL17ZubL30&#10;xv/17/7keG8nd/zVzUujqjo9OqbmhrTjbZkVEuwO0r2iKTY2L9966aWTNJ/u7llF6rFL6fWHXjg5&#10;OTu9iEsO4cJcr3IcJUVbXpKJzamWnMy8kGCc5/nm1asbW1sPPvixpJEe+D7h2SIvZhMLuqAAg2zd&#10;uBEPvtcPosYLU3/52p3PHbaj7/7JB2ldBx5Epxvgp8GeJ7SM8DFAYTFI8n1bPrTEwwUE11EH0D8H&#10;IDd4aFKaQm8+qDKtsl4bKifTkUDeSt/yJTKVyZffvv6lt2/96KPnPz7IbEox0CfdDpgbSy2B8Xgr&#10;O7gsDWR+enYeNOuB23PyNT8JWjmpjuUHc6fnW3VAsfoxhYFGeIDQroJHF2YlXuVK2rfiwF4O3Zbh&#10;TM47ZQZYAddQy3cBkWriWNJs6LsNHLstY4OrzxuNBJBUCK6B78Se+gYZO1b68qECjiFGHyyyQvpw&#10;KflCDyKFTaU6O7bCoQtsNKEh4VO3CLi0HkQ4IP7iBQCYyV1Gx9NwWEn3Y0tvoUqpVk3Hnm0ao+Ss&#10;JHazeDCzCN3Gdn2oq/6hyhBRrBMXYWyJWzOcpE49Bxu16lV2TDZjY6sfmRlebpPFmZ3VpX+dWbSd&#10;jLBj1B/VTUctMQ0MzBjX8KIMy/oTr1dLlb25x8GUtlYeMt9BjhybjhJzMVlxWHlrXUsZ2wZdrgoz&#10;0+nLyBY13HxaygBnloGlb0XfAL7ilHQ2lTS1CxqXE0bD0b0omumT5HQC6nYXoxx22YT5NBJpPd4D&#10;bact3tIASHtPdcY4+rZ9YB48KRCk4GmomUPhcUVwGOUwgA8BnoUoVG0klkhEopa+bRT7jABJy8uG&#10;4J9t9DkVocKVp2kOCOpTqTKFaFqN8Rd29M9rbl1qXQLgrNqcfGk9ifzJZ9/maJ5DXFhrAxJvK/nW&#10;doz4gkHL2RonCEshvr3plme0S9KAayyTjCcF6d6d+YylN9a6WKZ1CAXNzZbTUcXN2bfM/MU2Yyjb&#10;AJ0B0cds2jjauKY1N1Bojka1HO/68dZYenLkij0SPmGtUCIw/m1M5ZbHgz/993/6/R/9VOKs3ST/&#10;5J/892vDYVaiMm5pk6LSCHL75/NFXZRS5K6vLlM/pz6dLJ4++Ljney9trf7qP/6dfhhkFJIiSrEx&#10;UuGNOqw6+pQgc1Xl8tP6Yby0NJA0VjTOS3du//D9H6Vpsn45vr6+ubYeYrwm9bE0MCB5Bf/zP/sX&#10;f/Gnf7wUW6CBV8W0WNwabUg9WWJX1PSiaPfFPtAstnTKUqNS7rRqsyQdGjkA3QThLdKBirktLghK&#10;8lygbhNCrEm+cTQcy83pxX3VTJUz1O8P2K0DOfg3fuEXw9DP8px4IThESZtWsXCCnj8B+ToKqXVH&#10;Qr09btdIr2YgkZqmsfVsYnpjE+mlrTsfi4JbqMzaqsy79Wlcs05JXMCMbKdMP/P6m//2j/6NZYSv&#10;2MvXrYpjaCdIV5qGUq8KhLEutN/sTgbPMiM/jDwl4EzT4u0vvzFN0qjXW9/YnE2nsyzZXLvU78Xu&#10;lWsf/PRHxH67ch+k6IqHIxeIgDxNU/DbpZaDqkoRojj0FklSlaUUb9AxyTMUG0DrxZImpHktynIY&#10;yz+909lCmmcpALGxxRYIIk0tDWeLIkuSNCSgTT6U/Ba8uQpkQz/pk6MOzVe1T8cejnzCrKiMHbu6&#10;8JAOIsW+JNAx6hA3SbPl1WWpTqsSCnDIowaEBkVVEjsCOgS36GNBuPWNjZiZ0Fo0b+OilzMETWPy&#10;SeUjyU9J5OO4vhIx5OTnBaSqpPiRDllakgAiShAvhIIzJEFquQL4jECiubQJj1crAU6vgTgLPL/X&#10;jxfzuU2nN0hgcmjgdDGcbW1rd0ZU6gnQC3yJGuiNCeBXoxs9UU3ncC63Wm74sL9UeFh3n9T1aLgs&#10;mfyDH/4gXaRhENy9fTegIow8I1/CZr1AYW95q8Mx3ndo9LqzZEZXdr4gju80xd7u9t6LZ3kyT87P&#10;+1Hokl9kd0aHtaoD4pWxNYIjqOuqtjOCVzgkGa+1GmebTVMn8K0GSxShApDMo9iBF403rKDXhlEy&#10;Pz06Oen343F/OFha+tLPvPvGS3d/5q03jw6Onu4eS6P46PHj2eQM5BbXm6YLHyLgVLp1Wx+TWYmB&#10;bb+PAYkPvDGyflrU0nvIK5dmCSDtvkM9ANighvFIjr4TwdxMcnMynwMXOnXCKOgPo7llJ4WVBc08&#10;GDhFLT9Nmh+4SwGfmnmWCg5YetC57kMVA9gVwT/glNF+ViKZPMtCqwaMr1AFEhZS6/acOy9VsmnV&#10;vlmBniWwLopcatUHE254ypkm6VTFc7l7NeRpBbLKBY168dWVZfXLms0WWQliGxTO1IWV1HIH7GgY&#10;nRJIaZdSoeaNvFxpBg+3ikywyD1bHoZxH7paCJxhn54QNgzemlpOCVgoiJEtfcp9anQhoy5Ke5ZW&#10;noVNe1mXcl8qsGW4QgHG0iuIh2yMUQvrWpBDSkXSFjABbw2DqbVLvurymwAosmpav9eat0zOgHib&#10;n2OkiUWGq3oYAPJL7LM2NjcGo3GeTuT8DvsD+cFRGM0aaRpUcNuheqj0nIOjPePKwK0JftoiWaSL&#10;RRD4w37PdUcolmusdDDTwmoAihJJnjdpXdLfCJVtjfEqlmDUnIjDwB/0fDW4B5q4WTx8okqexKeA&#10;0y/lZposTk5PN9Yura+tHRwdnt2/d2l9fXNj8+ToUE7m6uqa5Inzk5PA95bGEhKts/MzuW/y9XLr&#10;DnZfyMcej0YNH69DeF6r6j0W8IIWU+AsSUY+FSZb46TIypkHVw5AWVvGF6ThIsTp7E0b3ScBQgPn&#10;1VpDWM1n3qoOEMU35ODtPH6czs776bREh4XpE6G6js4nfAYBVMZdzWVfmB4YK5NGTTbIvASWiKIO&#10;uNq5FDVp9tnXvvjK64dtuPz88b3pfO+l65tvvfbKo8eP5nMXUJbaOjk8d7mZXyTZ6WR6+/atN65d&#10;KU+OYdhIW5QC7MSi+n/Jeq8nS9LrTiy9vb5sV1dXte8ZjOmxnMHAEiAAkuLGBkWslhKXDEm7CoX+&#10;BEXoSQ96kJ5WIT4wKHDJFZckSIILWoBccDEgMAbAuB7b3pX3dW36TJ3fOV/eakgNkOiurq6bN++X&#10;x/5MnBhKYwaRKRdrdMNQjy0wmaYU/kWh1EYvXbqUZ0kMW+r08uUrcxvr6x/d393eS8b9oBkmWd7t&#10;dj7zyiu3b9zZ29rLjOD9+7fmjrZOX7qaUnBKeYQP8Rkd1FwNipauYdz78B2I4BTJ/c2NsN21XG92&#10;9SnsNbxQQJMUHDJDj/I8pTaDF7km8DkZS/orUj9ornCfLhzq4Aq3oqhIr+RZPlUANuw3XX4NB1o2&#10;it0HV3OOGRQY8s7Ccd4v02TeMRpp38/1U0Zm5Zprz6Vmi83KM8/QHVswkRiIAA+MjbHpGGYARq6u&#10;pfDHFZwt8higf5qlU+40AqdyPCsI0LlbJrNADKuCNQtA8UgRgBxr0m9RdGFjQQxMMvHCYWkXV3hp&#10;9AQ5oHtQ70wnM2HUCTg2lZGk8DKi6yzYl8XETL+cbdPLaof749E4pdMK9SXgg6AbC+40T2AZSIWg&#10;lmcpb2ZLGfHUMkW1Xa7a9yoxCoM3DmI1WVf/CvvAiNRSNcgc2FVbq76BB/6MLs4YNjlNjcp+kLn3&#10;hvSArPhT4/wqdSWiaMhzLIFxgr7Lixn1XOtqLqrmpGWlQiV30TxKkIefU1bd5DJYvGATXhYu4TpY&#10;6m9GjuC6uSvGrLpQbTqe4wJAxTIrlPWWppSNhYnLLgPsNUkXaTEb2dAU+QmlFJfV03tY1VmSVRXU&#10;eZPVhSk4EnxUNusZiaoSxCYYJatDKwEeBHyJuhDcpNMGtQRx0EZpVdsTMd6BRTKg0MMActGBw5HQ&#10;FABG1DGEvlhbjwjavJSWWE0SSmFuixoh7HlFV5KlTMsaKqDujZg21a6OmpR3Jm9fRYdbpKOdSui6&#10;IJWZxiMgT97My16XjXYNIeaKOLNQCutlsBJeVtIyDDkSDS1dYUgrGSHUWyTpYXiCXIuhyMyhJlWq&#10;YlD8fg0ZX6oOrWTWrXpktNqWQ+H4lXoZ75Nt5Yws0U0sL2SYZ4OCaWZQM86p3W00vJ+++p/+/b//&#10;/ZmZzq371//X/+V/LtPRg3u7N258QiF5ZfmM32hTmYvniKqRtHQtv8SqPs/HOVV52xvr1957i47E&#10;b/76v6DrHk3iUu1mWEYbayWIcjsOKKYaK12XWhnYZg4AqeW3qNSxqH9ZuXjxwzd+1Ai8ubmZZiu0&#10;CgplPkvYlLbh33j3w/de/17bpn5DZ5uLrN3qdCkRa0pVNI7iwWCQAo5bJEkBRUfWsKMa0hQGIIuF&#10;VxInak4NsxFzVsssFD5ERzfFnivU0JV0DfF4wEJFKAYjyuxh66WXP5OnMe9i6J+y1joHLIpsWGix&#10;Ka8GRgILc5hWPdiAPyeY3+xKzRr3IvmuKxl5noDURkFM0WdcjPyHKRLFz3a8GuIISAzllccf84Og&#10;SvvMC2VZUBw4hoAJyFnUMaWTE5JkPdmpZb6LEws5nnr57UZ3Zn4Cniq6x/6gfzQYtIJGw7Jd36Wq&#10;6f76w4CqNcOgZjVP86hArm93OlEUU+tLPxxmQnlOKdu1qY8K6dREcewFLh2n8SgaJH1qegGU40af&#10;+g7bcelKbIb40Z2Nijzhih4lOYvL0hvK+dvQy+qWLrbbrDgU+JSUglxRu8o8q1Iwx8pcggq1lEZm&#10;omXNZcBJ2V/83ujVQSs0IchM90Z0H+hHeGxQIzi8klWm1IrGNDNWihPCtnyLWKMbushhYbcBz5os&#10;9zSdXggMO3hiuXGcYoBtQNicvsHJ6e2xaYMMYQ2B++rC0bE54MLBlJef7E1VYlpc5FEaaVCyL3Iu&#10;ajlW4gyL9D0zUFE9KgJLpSA0OTc+0JeG/A1LQqktSB2qsMPL9g6OPM12uj4dz7X19fsP7nXarfMr&#10;54IgoB8M8fJoohTpNQyPPC+oJmNMX9CQFrhPEICeDPZ2t7c2R8Ojcb/vcOwJGyHKKHZJqOoBYakU&#10;GQSuoimZDWbMMM1eZo+6QnoJ/EGnpgM8LAZSGVpt4S4OIIYuUvq6ZXk9at/dVm80Pjre29k9HFIB&#10;HYaNoOn5/rzrmjOdYPXCarc3Q8/w7Vu3b3xy8/33P5rEk7zKIFCg247vU8Vl6namjWJImmC50KUO&#10;hm5GmsQUJMDwzOH1mhaB43Gvj4tU4gC6l5ul43gULUdxTMFxHCc+4OFWZGVV1wWU2iwmJlWNVpNK&#10;N88ObDsejaso0yolukJNYS56D6KdyfNRUW6ICmwFc8Y/A/rHDqzshlrKjF4ETkpDdXCyifU924yp&#10;CEuFYagcVrmEUis6TQmdqC3AVOFT06kR2z/qd5p+J/S6oXfYj/YGY3RoAE0ISQyEHzpqdFscfjqs&#10;ShgcErBKs6afQRM1zag60x2/0GUtQMUl3XnNdwsqpj3bcFyrMD1KWUnKg9S4GBvpJEtbbSdJRi4s&#10;9VhajEGDUP5IYoGwggprWEkcs4gkaBJSYKq8qUnTy6eKhVsKoY8IBM6yatVhnEPMfXm2JFAxttZA&#10;JGi0Go1GOxoPvAY1Aa7nhtROU09BL5CJgRBvymD8wD/PkPoPbItiHEULHBhGk3F6dISBKxtqG6J9&#10;bppBs9l0EOVggMErTEHp0U2gN0U9JH0QE8pU0QSPE7/3IsvH4zE09Kgr8UNIJ6WAGXW6vXazuXtw&#10;sLu7tby8bFj21tbW9v7e0uISvcLDtQcUcC9fuTIZDvd3dxzPWzx1Os+yrY016mqWzqyOo0k8HLih&#10;j9lkUdTAPKnhK9dmZCE99rZDF6W09pUHTclSB0qrllmkyiRQGW2LxiCyC2jzWpmxJBUAhDHGE0Dw&#10;y53xHHfYH26v3Zk9d8n3IGQmRX+Sgj0LrWtNfDB1Syn0iOQjxD5LkU3R1Z5XRF6LLDFkyof4i3E0&#10;HdcXXv68FfQMtzncu39vfWNnb+/FF56hW/rBtWtJFDe7jXQyoQd+nB7TPUkn4ycfv/zlz738vbff&#10;2zwaCFPD8/yj0UhUUhWAWS3aBTiplzU2UGO/AfbcK1vdDlNdUramaj525dJ7n9yPJlGV59TJY32f&#10;p88+/exTn3ri+vsf3t7ae+PDO9/+1u8+/+V/dnC4T+nM9ejw+VDvtE3P0mY8p2lZo4cfFWlk0gc1&#10;HlTjRm5ag/HWzPxC68z5IGjQDfdcd0K50YINQ84mG8xRYRIBG/Ji1uO4OdyMgB+nK+65xiiKn3/u&#10;U09nGCqhPYbJksnARqheYWxnWLJ6qrhq9s3y5k/+cXTw0DVT+r5OGaeRoRVW1PCTyuFiueSFEWs4&#10;6hXQVyAacKfKahz02fL+T5P/FsxYpn9IzXfo2Y2Gq1HYKzCMKyrsHcRBsSpSqj2ZnmhC0QTnVnMs&#10;yEymGs8I8sKQQSBs60H/8MAjLugeAJRhYb9oF6XYBBvANyJP8yygChyr17BtI7dnwm47BFELWEQA&#10;L4exHlNQLvWYgXNsSVmasi8SYVMQX6VPENtKMT5SYBw27tPZ49NQ5BzO+aAGic8r8J841ZLUTagi&#10;cdvHNWLOSBKh4vKEnAvaelEim0BedJqiAiW5v1J6/5oyDubttMWuGKwvmz9ir8q1mNC9LDE60kQ/&#10;oyyFk8IDV2l/heIAOBSYC9zKMa1UF5sc+GfyeBuTHwCDoNTI+g48BGPlLHSZYl3EgF+TJ258vrSq&#10;RuhU4rOnK+4f3y5NE6lcdsHgxonfdck+JSbDGTTICzgCbecAwHJV8FyCsxF2nxz5HUgDokDN2dZZ&#10;wYcqFolhlasKYrxoBPgSGB2hcf6tZNHJh7aQCX51stVUctdKdFpIztNfouygGAMKysx1W55oPMsX&#10;vUkebkrKYjadIl0XahOq+mGRqjC0E+CcmngYCgzF9B/pY2W7KmIwiuMo++G6KeUXZiA/ziyLcRhq&#10;K6iGKwJw1kV/U8xianavoc6LLuARdTkcbiB0NIVDKy65kIsMBUFXh0n13lhMQqkFjFkwGelxCWxT&#10;qO+FoapZ2eYhP8IaHuKUTcdthc6Pf/jDP/793+sY1Y1rr/ttp9MyD/b2Ll28QscwjqPZ+QXXC01o&#10;7YDUEI0SNtkBAzx0Arssls+d2x32X3r22bn5uf54YkGDROcJCJZfEM7ikyfBSopd6R5TyI8avble&#10;qxls3Lv94pXPfm/3kKLWKxcv7Y9Hne58wvRHCgLUYN2+cyeJhw0bG8I0i5vN9gouzJEKkE5mPIlG&#10;Y3SpDkT4rDDwO60WhctRFCHc2cwzU+eKgd8cN7jyRn0C+Btc2ewSDWRKR5oyAv0r6t+GR4d5ltu2&#10;Izd/eelUEHijYd8QLliJthkTUqgtIEmznlDKYyOTMUZ4NGREV9Et5Fih5PvEwpgnUyoPqjDINBNd&#10;tOtF3EeRTup+t0Y68qGk3mnu1OLM7Mz+xjFPFpm5KSJ9tQzaFJmvoF4sbi9i8wqLVj8UPI2x4jQ/&#10;ffZM0Oke7O6Elie98d27t7MkefHpF6jU9/wAd5XaWtfZ291rtdo237HxaGQxOS2OUXy6vJCgoDYc&#10;DD3X63S7aZYM+gOKNu1OT3Actm2J1TBMhrEVyweDQbfd8SmP56y7ADtDSgIQd3AcFwhqCp6uUwEa&#10;nzJ4HzNlVn4GScRmGQgI2tEHCoZTBcYlhgF6mVrUo1C1ReeTGjC6Ntf3dGa0J1nGStGVC+aOcjkS&#10;OUHXdXkvTw0hAITQafM90IS5UOaSmIGYTNvLwVkD57YCpZG9YOkaeEAM+BdAMFQY04vQt9j8NYqr&#10;Did1VAz0E+k9Ul+J+pahoyI0Dyk7w0xz1JywmILtUMaWNgCFihm2QFKYwIje20Jih1keix5Vaswn&#10;daZWQ131R0BVKLipdA+gzlGi+3U9b2HpbKvZtOVYxym0llA5YPIJMQHdSKJxgp9a2ECM5wd7O9vr&#10;Dw/3tqhmoyAUOG4HowRW5cX8gR2YajCLItXoJ5IHZS2yVnIzbNQqfyKGWiOUlFG0wH+rqYiymP1w&#10;P4i5w931g7Dlm64dtBaWGrPDg/3BYCcqolbDCFynuzDv+u6oPxqNhmErfPGVF1/69Av7e4fXPv7w&#10;5s1bH31yd2/3AJQEG85Ululzb5vTwYmTw743oX6MSplms0XnNaJGKy9HkwgmBzbuPwOccFX0GRew&#10;ZrY7VPRRhZtV2SQdDCI3pP4kpUNAIXhiUNlpj3SquqqIwpPt2jo2ulWScO8qMpiKASExjHfrcFxS&#10;ghBQIs+Z6MZ9NkTnM7XhqjkM4lVosRm0w2JWhSAu2YKIdYB0Vq6qzUK4CBUQnOCWWf/RGlNht5eE&#10;AxicxnmZwtLTPIEoabUOh2YoKpVRyWpUDNuUiZzGBE4Q0IQtjAUN10caKsIEozyK9EZmfOZzz525&#10;cHGSRn7gTiaD9d3dDEsM6uvocGNeaetiR8+AAXFpQn6qlMC6oUdxxDCzxGBVEhVG1alioHhR4mF0&#10;IMYDVSp6XV2JWAkHKSshRl3WMvuycWp1WhTFYGGXxH6zgboUS7xchVll5MGcZG6StVLkmJi0z3qt&#10;9JM67TY9Y1UtsQ2vlJxRe0m8H/eFD1UJVBuAEAeVooMyLGyHqNWcU0wCQwkRJ+kY54VrwKqsoZv6&#10;0cF+v98/vbS0sLiwtblJx2l+bo5CzcHBPiWtC+cvpEly985tKuip182ybHtjjerdU2dW4slkc+0B&#10;BcpOqw1VWNPMGeHGtRwrMdNN8L3AgriXoauJh4K41yBGmcLzMge3Tkhc9WgV8BiK/nkFJ84Y9s2U&#10;MOhNogkR81ID9lomxXsqWr75+7/353/zn1pnzs30Ztqdmfn5pfnZXmdmpt2dodbddiypcUXrn1tu&#10;QKqBMs1YW0n0dqA6x8tkoJVZG6bK4N7JUfCJp591gubmw87+Wntr8+6rr/10rtd84qknD3b3Nje2&#10;HB8uyWzZkO4d7L/9zmhle7PXbA2TnBsKIBFs10mUXmWpTafrWjWtzDVlq2rmKeDo9FF7Aea+dEF0&#10;8/Oy6M7P0id+eHycjEZaM4CfbJ6McugOPPvCs09W5vzCtX/7jT9K40mr3d66f3/cH0J6gH64Zc30&#10;Wl94/qnMc4z+oZHG8XhSpXFy7IyTtJ+9Y/rNO9tHo+FIIH8FOzFI+ajMchj0JX7GzMmy2caMWl9b&#10;epFnrz7zP/2b/2F7e11nwwPPhW6yBU016mNzTxg1oC14LBxTpVVx9szCRrTN2qGZkWeuEblaVuh5&#10;XMLuoTTFxgLkHDwuFvP6hXfK+l4yNChFt5FvK11X4AYtqwhcy4NwlQlGFQXhKBPKa+WUFs8cHd5P&#10;wVIIxiUlPaeGwKLKUii0hqgSQ0EBrRR6thJtY8Nhg58KVgfUULsMZHUcdLxJPA4svWmDuhs20KxT&#10;js9yq9CMVIfC8yAt8JgCMF6JTLehGEa1XtUUVscHoSxqmSBug9m7xmDNHIN5ELjGXMGJq1qGlGe8&#10;UEDCZMCF13QlHE5d+Q9K5VBzX5WSHPKiWAuZek3WROa2lD6V2vdW2kmhqMoD3p1p3K7Lk40xK9fQ&#10;DNyocaiipSQwQlwVtIopQcCHj11eSmXSzSAik03aMu5owQNjiXGwtHhlRn/IC6YBS8DhuVXFHSRD&#10;3jALUUNJ/jv5g8HfUYn7AF4G6UTKC7A3LZvRJoWMz5ETQXrXXV6qY7jBRGrW3KZYrjsmsqTAumUL&#10;Co9idhVm9xlhjGHhJlxlnjjoRm2uIy693J2LurWm/EVrn1puU7lKN8yT7X3FWMFSDoPCZfOyAk9n&#10;qcwZcL4AgamdloDyKBWwSxL3dEyhyd5Dm4piajKM1Sql3lwwDRKtL3sjyWKN5yK6UrMVC0Men2hs&#10;uc7ardIks+CmUYui8UuaNUfFVJMUzVB+rFMeu2p4anXSqZkUlzbyJIpckbKsNGWgIIxizMwgbw7k&#10;HZbwyCG6eDgJH9TQT9CtuMmYP0Ci37e0v/rzb/79t/58NrAerD8YH+3+2i9//cf/8Hd3P77z2NPP&#10;eW3qYWyqT+kGgF2oYRZ7euXcc8+/ZNnWRz+9duOT69TAjeLJJ9c/bDXc3/13u3R2Qx9RsBA4FehL&#10;GhBYptw8jVH6WFe6hiXOyLtbaxS4qjy5d/8evUSn0947PPzeP/69GzZcm1cmhpFH6bvv/qTQM8BO&#10;tXx+cZ76K6ydDYG940ePqXxMYZRugPGRUxWBA5xnUBiKUwrilgNOrMjvsx+vJvYtvELX+YhxVOH9&#10;G2Vd+oHySZRQ2M3iKGp2WnGSUGOZAZfLaga8wuXtqDQb7Otb5hgJoDbgepOtrfUKt5A/JhaLZtNq&#10;pjKWPMc4WbMZNWe8YIlTtWjRTsje2tR0UxkRoTCgAn5l+czOw1tiu8y28eJJP42zWi1tLij96YYN&#10;MUWcvRS2WQYWpvnEU1cnSXp8eNSYXzIBG04unD13+dLlcTRodNthoylC3/Qpnzt7nk53fzKKk9jz&#10;PGrioijiIgcD35x63yRtNAARH1Kv69lBGFK2Pzw68FxfRW5IWJuMc6HKi7Iolr0ZWlBwKuEDkmbj&#10;bKJzQc9z1zLOUqqx4I6LFVpWQEoAts8Gix7RL/qGwmDDGZ1lgECSRWViM2MITqW2Q60KlRZuI7B5&#10;yozlGzbHeIypheYe1RDF0ALM4BxqEsCeaGmey6xNnjGGrRXywXi+b9TDCXoioig2GZyM5hyVKFZZ&#10;x/1jKtopssLbJU104PaB98vZPomnqFCMF7pDjmNsygjDcXyT6aUm4M8WlKcNVQkoFSdNQZCYGoO1&#10;M6qpKqeeCj7VnIHpNRLGI0yt26fw4YpRRqHnGXgjXqPZ6DRb9M0FtLJML2wmeUJNYEbpaTyO40no&#10;u4FnU89IfePu+nrc3x8fHVgsyxo4ZggBe8UGojeTi6pLqdxky7pL0k9gCyd2WbISE/ddHq8aRb0c&#10;KiWoshGRVotfoIRTuF3x2iutW/fXPGooGp7f8ALDmustNxutbDIeRBOKp77jBJ0FP+gae7v9/kGS&#10;TNrt9rnzq2dWT+df/fLaw7XXX3vz2kc31tZ3s3zsaJ7s96nVp6I3HWYmxjlempadZki/WmYzzdLJ&#10;ZAxzVR5WBz6dBF9TkjxY8tmGazslfegmW2vFdAcH5eRIt0Ov0QiolEsNI4F1iUMnu03/PAxtKtRG&#10;wzjL6ITqhfj0FsxIQT+ZcSsroCTHtApeKxQgQTG8Hm0kj0Dqvhd7Z11LJjFlTijJqHWblC4IpSUb&#10;hJzoT/C8blr9mLqscXAoI+Gwy+RWqJuKVC2TCVn0CatQmaJVSsVPdQBUBvmGVRgljzblmUvEW6yg&#10;NpJ3rqgVnVB3g7jIe3OLed8KQWhIQrp/ek6hAhZYLBOMY84zFBvRF9sD6gyTOJLqwQQrW0NXZDuF&#10;iBagjmDL8qKwpOzWRWAGkZMn6ThJFMgn4wnAQozk4bcFtBK2ApoyKANdBDh6m/MNOCFsa1xZtY0Q&#10;e5bp0oYySRfjqITa934/Y2wvXzZ+2XCS9SzH8YKw05b8ZGLNYgIwm1HrQ4Ezof5nkmaHBUvzQWLT&#10;QGoJXLfIRElH2YcIlLEzO9ebmXu49kArsrOrZymS7uzvUpg9vXzm+PDgxs0blE3PXbg0PDpce/ig&#10;0WicWj6TxPH6/Xutdmfl3IWD/b0sTR0XgxwMGsWEgwVB6OIa1PE62JBkecoOlmwIK8AYNYkT6yx9&#10;atHCaUykT1imzaDux1i9/NT5J6/uDw7fev31aLBLzyvCac4qFqg7UZOOo2Lr3v2jO3eiqkqSlDpA&#10;aropSAW+Pzszc3rp1OzMLP33zJkzC0tLnXaHghcTWyxmvunIQrmISdCdTGEOwGs+OiSU4pNkTDU5&#10;tfVPXr54+vTKT6yGGfS2Nu492H64tb3/xc+81Gt33n77bVDRHa8/GMLsLU9v37+XuqEedlqUNyhH&#10;gufD8Hx8llaSl8JMZl/NaYWsbKUmlAGymE+QVaQJZBsYRNCbnbUdM01zU5WJWKED31RQk3tcmEEQ&#10;eqFlb33ysX/xwpde+vzb194/pl6OK74zM23jcG//aL9Ko6ZtN/Nqyfepatk+PCpsbX5xLqtmPsjB&#10;MKTM4WEEjyVzXuUe+pOCR2uUvCemsrCAHWWZjdGnGGYyip86f/b7f/vtP/h334gn9FCYM92miPn0&#10;h5Mkij203G163pOsikcj7ly1hYZ/eq7z3//Wf12UMPJ04XafwK5JNxzpwbAREBmtUtSE1K5OGH/s&#10;yyY4H0bQmAFMQfNO0/PAk7fgNmQ5aZlQfZUVGYzN2IadIocrOElDy+EtZOZSewlybqoSJRo/qKLh&#10;JwRonYWlTMWMsjQDYp7+AH6nCW181wrageujHeIv6Zpt2JjSFxj8ITX5TpLkzNwrUOfJ9JV9aNh7&#10;I4P0hUp2AipFY8bTMUM8chUQpapqcxZp+A0RQlUSLwwRFM/iGGh21CBQ6s8rS6hxbIkh0FmbEePs&#10;NqcXgpQ1WQcLYiEF2xiJR64m3r8G2y3KhNRQusF1l2ZIwaMz8U21aywigCVsoQgV+FxtREIeO1G1&#10;lJVJBtINWDd0UzBRATu3YkOSinXSYLbJCYlFxMyyqMVlBPTGKlm6+DGyFrsQnHRVo2nShYofSt3o&#10;cVkPkys4czjIQPSZFlSwUmpgnWFYouAcWrAtdGS8QH+0XYYESQbAhB5CwaXgfTXl3iviv6B7lxH8&#10;wMTgiElCnMIsbk1kNcUb4JMNqJBWVTfLV16IU+V0ca1A7MocVXSPoYZa5rUKnsh58AgZ1LuKfaYY&#10;0imuWbVkl+TaetKiTWv/egFyYs4sWq/8V8bU4kjEZXgPrZnCnuXnpYRMe6H8gGoR6Vq/QLAzmFoy&#10;eNmoVUgEjkwPWlav36bkyhNHPZMhr9i18/pRAOkKLC3yHtL689uQETY7bCmvj+nYhnFqVp7FqAsh&#10;c2j4nvlnf/qHf/cXf9K18jOnVjfW7p09tfTVz33x9rWfvnb9o//8/dd6czN+EGTo4sqD/UPPdhPb&#10;+vlf+MpnP//z1Dz85Z998zt//bdmaPuhR7XwX92+sbex7pquF/rNTkf27VtbW3QGqIltNZt0AdE4&#10;ogybJWmz2aR0TtEpj9Pj7d35TiPXTn98+16OXZz/x3/4p9e3t90waAYB1mW6drx/3HJ936wyrVxZ&#10;WW63m1xqQJ/FBHkQc73BoF+x2VcQeAfDiN54s93e3tqpuPbX1f5HZi5l7buB+4jqHxg0maGIHAzu&#10;rOe4CShqUEinvJliu5dSNDl/8WKGDo0FNkwTysMV8zcknRmGzGsQU/ByFhVmOvvNoNYCsJkLAaxA&#10;KkMpqgPnXPOuZZ+iq0jHczRmP1TK0nlq8FxNBzaIqfQxLUJwhKkKMDosa/m1SptqaUzl6HnyxRA/&#10;kyXfUFlVU19TKieKcn7pdLfb2z06HB4eWYvLvCYBfvWNN95YXDh18fxF23XpuwM6IXku4wbqG6m3&#10;mERRRuU0tKVs+jp9EGEQUg9LvQBFMD8MqOrs9/uQSDcoedMfXXZUEv6tLpDAOI5MrBEtkTSxmEmO&#10;hQp41xbLwpQTqmZZtw85zmY7HwbNMUAOj3kGWegxRQTs5xmZDLBxVshTKpAS6r0tKjJtOwxczNdL&#10;wdbCw9LR7Er4X+pUWCxspicF5SwbzEr6JpPan5ijurQOGB3SlRQM+5o7tZDAbdMpqcZgV7ZKYAuM&#10;6BEDKINjtgxtDSWB3pzAVNLH3CGBaSKs+DgTCVoMrpNpYgsrRATpC/hjsYv4CSreYIkHHkui+Ke/&#10;lVba4nlbqdeifNN+ppbDoFLN9z06JAaEPFyK/TELIaYCjRZMhNQpujYYHu/trvV398bDfpaAaO0D&#10;EW+6GutdMhM0yXPMEnCOLfaiLw3lHSI0gkeFw2s6CtorTaaqZf22zEc6c2VSO42Uuri7yUEvuIrQ&#10;rDg6ntDDPnG0fd2z3J39wUyDApTn99qAHvGeh87x7Gkv6HSG/cPhJK70Q99zKPSsrqz0er3Hnnp8&#10;OBwNB6Okn1ue83Br8+H6w7v3HlBcmBRmUkGyAt4zOsqdRuiD4WY2qCXO0gwVNpWtsD2Aaxyr2bLg&#10;cpm7vGr0TEdDlxfFo0kyihqh63le7tLDoxmOM4nGnq43bSvsNt2Wl0epCSXpXM8qBjaVLAGgKQwJ&#10;1aWsxVSJlZZGR6Q0lAKQul9YNnJgoNqYqsaqSpULgUy/WOuiVMhn2bYLh0w5g4tbJno5TaVEAQiX&#10;+nRicWL5raYc/IEUNfNM1gcSuOimUPOAHKCzDyJqY4xAKScwcpiKTBjTUkDc292dO7PiWg4V2Tjx&#10;RXL75sfdF16ivwZ1lGV+qSAxWfvOtsW7EEk35/thwK0SIB9sb3KKCKn4+EFnGLQWJABZnAC5hExr&#10;ZTG4vjwyxk7ShKUJA+VLkSA26EWAoGaXEGbwY9ag81MdshoeuMo85YXECpKDU9bJnf3HMzqenU7H&#10;9kJ22i6FXF2A/gUFq4jeKWsIKGVOmbiDTQbIc7PT7QGPVwodv8ByJONxGmcwQ6/tmEXFVNvZ3KT3&#10;eGphgSL12tYmxazF+YU0SXa3N8NG4+KFi5Px6N7tmyH0D89R+L59+3ar0Ti9shpPovX7dxHI8cqw&#10;ZQSvT+yieXLapXdr6b4NaS1RvWb8nlQtap8BVo+W116jonIBGKng202cAf3xZ575ha//q2BucZzG&#10;F5584Y9/+3+fUP/MInUyKmLPT+w06Ei0HLvFYr6VYYvCLbUbO5vrOxvrPCdm3BWbh850O1QNtJst&#10;KkE6rfbc7Gy7Q0mt12jQ8+1BPBgXmkejgYclQcQK6F5SgFTzpS999fb1j1utub3Nma2166/+6Ccv&#10;PP34Sy+/fOvWjeFoQj+vSOljGp9ZWXLbjbeu3+7fvtfEywV7B+NSZB8gJKOJyh5V8iYnPFSubBpB&#10;109ZrT8a9jo9jg8mc6vyJE97iwuz3R4Qa5PY5jEOF5bMtaWj61HZG1ue0XSaWxtbVf72E48/+WBv&#10;b3swsC3j+OjowWE8a5dLetJzjbAR2Jrld8PzDfduHO3t7WeTquUG1OI6VOC4AfXk4xyDdY1pmI7F&#10;jXOMZ5DCl2GBgm5V3fFkSPeqQc1maTR052yrnVKeTSbnOj3TxaZ2p9IjrQw9e3W+R49MlhX3okFl&#10;QHh6aba9s7N948MPn3/pM1RDjdPE8ukMMGK5BIoa+ExdIWvZ9EctdgzOUphPseGs+iLVFpCnNlPM&#10;CIDHo3bFxNNdVIIvAe8ndTyPXkPj2T+8EDOAH4pKGETcuwiV8KQ5QthUaysQQ3GgGYFWMc7bVhpU&#10;9Fzb8AXVGcsDXhyipQMMZF46FlBgUCxzLKpAI4q1KdOLmHPEDrUG3qroCVUqz1mm6Lzoih/KU1td&#10;HOUNo5a00Lm1KUXiRVQw0DByVWCwlR1aCayDAbQC0QhjHqC8K4E4o9llvhvzBei3YN/wI4onkfUc&#10;ZEcH5yVcEEORFaVFekzFpC2AG9UUalGWLrw6LllRr4AMQY7Lj1NwmEuNbn2UF3Cp0wuv5BstBkXK&#10;tJtHtLnoE4nCkyH7W66nwU9R7b0iTCCogj3oODzUz2WzazDFrGSkgHSrvOowbS1OoonvhsyQKhy9&#10;uHX3+sVPPYPPwYYvRuC5g8PdtKyWFucmKSVfNjaUARIVgpY1SRMs0fDqRb0+1XkAT8e8TAsUARVD&#10;d5VcFopBqfQVmFzW4Epgp97nC4xQzHgqFkWrcb+aTBo04cYzPJ7rV85iRa0vaVpc6Ep/UGOklbiM&#10;aGJLcVTWQBPVrcv2mR+46Wyl4Bq31GqH3JPWgZ2NecI+7TtKwT0xoKnWUdGnZEvWCGIH6bqyrI1R&#10;dbWJkIGMsKuVq3UtUCr/QwUvK0CAqwXvTUx9TXFkEdU2YYWwHRtrmUPgY6r4rcgyzOZKbRg1a3GZ&#10;+K77B//377z2T/9wpuMtuEYVjylMrK6uUP6iroJyik/5wjY9m06Fl4wjz3MgcuuzlRrF58qoosgv&#10;8qXuDGuxl0mRUI/qmEan23QC9EJFmlKVmRRF16y6cGMwB3rhg2Jut0Mn8Oi2WZml77YD39I2tnef&#10;eOxcohl37z7c2dylhD5PwZp6aUunEsUcDB1KRb7b63WpRUlgPwPIKCMOoDUQxZM4TuMsW5zrua4r&#10;IG4RFEvzfDKJgk6DQWn4KJHA0SBlZa3Da/NmmG6447gyU3Bdj2ojiriBDSdYyl+ejaGt67kLi6fS&#10;JIaqMBqIDMi8UpZNmAoi75vSNXM9qjP0oNKEjGBIU2LW3B4Rj2EyyYk8uNh/KFWhStAElXIRUVUl&#10;w6TZGJG/BbaxZU7ZtpSZnPhXouHJS/XYYdeC06VOvVkr5Fe1Ypy8oviAW1RCzc7NpVXe7x/Pzsw0&#10;G+H+wT4F7+2draeuPu27Pp1AKpBYQAe3MGg0GqZFPW0UTYTdCqraeAxUMX0dI2OLinl6PbrmySAK&#10;/AZVglT4RVHUaOYMc0WTTDFdowc5ikM/nOvNoHwSJ5pCkNiobaBUnGdC6OCURZEtcwzxaMO83PWd&#10;DPZsoP9RxZymkVHLHIg+HHNNqZS3xfKErqOATKokBEpn2ArQtZVmxuGjYr6o9KQo5Bw2o6ITCPXO&#10;KtLEKRgTPR7hIkgbkJ6GfE9suQ29zKAqpbPAD+K9Lo6cnutOgUQiUZQh7mvDwTG9lQRXK3Q4ZhCa&#10;KjLQc5oU0gNiZQpJBWmZZYqjSJk6O7HZbFVFJy/BCFLQLojFpWPirxTQQT/xqqIXCv1g6dSSHbao&#10;WVucnaHniGpj/BxurWG5gkKiSkYjKpi31x9E46MySwxox+ahBxNgZlmwgJPMsEtW8GGZTWZwAO5q&#10;MPdeGd3XaszKhreOfMaJMvk0JlbayUywUjNX9Vvp1OoAy9HbOuzvWK5vO55rOImVZ8PseL+gg0gN&#10;PUWNFoUYx22GjVbDa/jdZm9pODjaP9g5mgx6pR5YVrfbvRp4hweHk0k8GSXNbuML3VfGo/7mg631&#10;ta217cO7mxs37tyJysyHpx2MswRPTtfUbTfDoAEtqiShi4kmEZifDKMvyphNb3nYRdEzcJMyi6Ms&#10;itPhKAbKxLXbzbbtOFQ5xVo6LBPcStMKvIDOiF9W6WScR1RQ5RZYc/TQUGxmj1aelxsU3ZhzCvYv&#10;/J11kffIoBXO1nmmDlImlSNmlVWP4tfEgmlqnqeVtT5GrYhbo8hrRaATeU91jGsR7fqD0k5mKtUU&#10;sy5E0EoT+qUFpRpwclzqW5kxD/NoqibgTZfFt+7ccpvtc5fPBRT0M/PBrXsff3z9wvLq0vLZLE5F&#10;JdLgCpWOd+gGdi1byqIjVsa0WNReaUbvxnGcqVtMPWNTChyYZ5t6VgC4LyvZil3/MKyhb00zk5Wx&#10;UEMwOpbPaSkFJV92ySb3OSTR2XAcMGfH5mdBdDgrE1dFRZhJ5eB4MNzeO6hYDc9kL0Qsp1FHG34Q&#10;OlB4o7fFmCUu+HKsBCHoHI0nJcsOKyxQntkOb4gFIlRp04AuH+LCqaV4PNre3aU2cWFhgfr1vd1d&#10;+ofdmVmKsBTZqV6n78nT9OHDh/STlhZP0dncePCAsl2rO0OXEEfjlDcx7NoKeQC6k4Fjn+p1fD1r&#10;WYYoClKksdj9lTNTKUQ23sowe5/ZJjnGkNBmplyrQy4y75xa/fzXf7N35cntcdTPyu75c5//5//8&#10;L37/D063mhQ0EVkY2uCaemzauuXqdHJhCmdDIKzKQCChr3vY4SPOsnS+YYrLVtI/GBzsbNCdGI1G&#10;FpdNsEycUEHjzS90Z+e6ru20Gx16ch2qOZYvMVwghUNdmV65cuXChbN37qy+e625ff+j1956Z26G&#10;utoWJfkszpOy+uIXPveFz71EVc6L9zb+4jvf2z/eC+z5hh/GYgRRlsqEpYIEBePbkKBKyLwJ8BQ6&#10;j9Ysprn0QVC7OOL5RzPwZ7vNfG+SxOMOT/V0UYtg0WmkQcvymlQGOZVdbO5vH7x5eOXJZ5aDxd3D&#10;o9IKLI26uiRO02GaDOJRpee6q/ezNPGCYU4lV7uAZKLmWdAbhq2PbSXQFqMWzvCARtJBq85yugyG&#10;D2gmdXlhk66G0mh/NKBXz9O4ioYd2wwNeixSS8v0aGRlgHM5aUqPR+BSXMMbbBa6nU/mm94PXv3R&#10;YJj80n/xi/HeuOUFY5QZwP+UOvJcBRUAJXBdKlwiRp6W7dKhl2Kd7gHQWayhzNbgOtcT5WRCyT72&#10;/UbJBjGOw8sufCeFQj3FWgU2XzIHY1sCTexLBANpCkVf9mDCYeaeqeDaoMJ42+BGgztzVjNyLFxw&#10;zmgY3k3nlQJvanjx0KM7TA+43p/QncwMhxKkKQBjzOQsngOXaogoHQNLPlhCf8dcGJckICfW6+Z9&#10;HlQZgc/WuZdlGSUjV3pRhWmWLos/Ktt6yDToIrZNzy+aTSbOobstxYGWmnjcUtGSgfoMq49oPBZl&#10;hwBTtU/VCURH8Tw5FCD+m2yoWbI7FVZD+DjiPE9ZNd8xAQVPi7I/ibEQxJ1kqBZGhzAbhHOBdLmF&#10;YJjhTc/LUlkflLzSFTykiKUIT8AABDpPp7N9vvlKG4/PiSl+kGahBXZ1dLj94P7NZ5/9bK43HKe8&#10;fu2neTRyzcS03KxMoSlj5u9cf+vTn/9sWSYfv/3u1Refs+zA4MUTvaXNrXXqeOd7i7x+zpnti4NT&#10;sG4Kp946FTIIWTBKjK9R1wMIv64GCjKhq52aKkEDifawqFfJHkIED3m8Svcqp6RQYXRSxnSQlGgn&#10;RLEkN5v6FL2sTdWTldwn83LEp5dR25z1DHFTF4ebOufzb6XI1mudNN7H8wRi6l40fUaUTr4SUROe&#10;8LRzFTIRT2l5aVHVnTgjDygMl6KZxD2TgAe4xzGUPw0CuG06POVEp0f/hEIBhG3KQunzl9LWIl/n&#10;KC8LYSazmICSceMPqaJn0Qpd40//8P9547vfXmwYM4bb8Zwk1/IsXl5ZSNOxo1fzzfDLV1srly/y&#10;x2Ou3bl/rOXjeLJwYfX8xbOYLBWVq2nnlub0Ip4M0+eefPxoe6eV0ZGu5he77W7Pcezh4UGTgk1Z&#10;nD93pt3tWra9s7mzs4EpxoXzK16zQfdja3ePuuQqi6iE8wrz3MWLw/7YCxpUWC+dmm+02nR4s7Rs&#10;2g42YX5Q8T2U9hBhASicytb0LIHOLt3Qs8unt7Z2EiwONN/1HGzHMJ+RKq1SPGld4LKyczBACmMF&#10;KNb7oaS4sbHe7gK63PCb9B2NwNfzdK7botOwfGoR6BRIBFWKJ819Djcm6DEgq15IwrPVeAZseeaO&#10;g+VRKTsMTOhMS4KcDK6UbwV9uixnbdk14FSdNE0/QR+w8IDiaYGfksWOEzTaHa6Ldawy8ky0+tSQ&#10;uap7gqkzYE1p1moJPIHvVpAIpndgnj6znObiY1uOolGKhYl28dLlwXB49969xy5fCZoh7NbxwVj9&#10;4RB2u2DvukDeQY7HFIe6LEldKjJ1WDPgFjlW4HslM9WowGs0mgmLVGKlKg6xVMBYDkWT4/4xXRGM&#10;rw3QgKn+B/dJFC4UK0DZBxr8BGFUAC3HfEDNq9KvEsUvnBM0hTUHBeUQ9up2adrU1zmmEwZhXgF0&#10;w1IDcHzCQtJU/lVlaSjABT19ecrtb0HXbAoeCsbpDMth0QfqRnOxj6GMSQnASPl5r0DeNoqEdzj0&#10;jaPBEB+dbRe1j13FW3+LtWoYcFkYIvddMuKp0mtbKXBhcVWGZkmO4nKS23hTGXjzIBLIPboVjAhm&#10;gBLOiUdnN4HIrqHrj7h4VFN/QPhEOc4kjljzQcuLhHIC3RPfC6I4og/6aDjcXH94dLBbUDVFWUyv&#10;KNXSj2o4kDE3p5cpzwa/QL1UF1DUFG6gziOPGYWJO1XROPlbXTsB1VaPqhvoU6IKx3xRnJ4yoviX&#10;RdfaKqChFIGE5VGxUTjVKE38NKbieDCZOIYe+pCh6rWarbDVW55xOnPHR3uHh/sTK+tpZuiEi4vB&#10;4Li/b+zuH+8M0/7i0urVl0+99FmX3svOzvZ3vvvd7//wzWg4AYEb4uFWko7pk5ikMAFqt8K2S6kf&#10;zIrheHzY79NdCFyTLgbmBlikRPh0HQpuVAd79PBMopiKvN3tbagRNEPPsyPPdbhrj4uYQj5sW+lH&#10;U11F3x2l4I0WucmKtw6IeYWIGFJdYfIWHvVRpUgUFVvA55AT1FuuPR7FTJgR4DgvFXhBLp9cxZhy&#10;tgBWcPPanX4KD9Cn6gL69LNhlAr76GjmI0J7mv4ofgp/wirAYWlTx/IC39RdD7PGTuh7PAxD45Fx&#10;Brx589rMfDukvooavgmlnMna/bXzFy5RLSEDfipHXIFYQSew0urVBxBrhkXFvaHEA9mQRrrBil0S&#10;C3YAnrbnog/M8RpoKFbJ0VjGthKBf4bEOK7LICPIY8m+E5NOjKWoHeNgZJhKRoSXIiJHpeW6UO01&#10;OMv7zVZbo7DtUm7DrASkSghKF1EUjUeHdAZK/gr9LX0z/UDo7PqU1Lxmy+fVstrmxgl4o2mSjGGA&#10;boj6ZVUr01BiWrt3J0qTxy9foarp4doDakpXVlbp6zu7O5SZlpdOR5PJ1saG7borq2ejyXhrc8Ox&#10;3dULF5M4Wn/4kH5WZ6ZLUZ3x0nrBb5ju8Vyz0W2E1Pw5LF3OW3HmdXFjLEUrRzc0wNTIZwxdF8Ud&#10;zH6pK6iK1DAfe/aFmQsX9ieU+icUqAZJsfzYi+3lfxrtb/UcCwewFG/1Kq2M0oYzq3LeBu+MGmGd&#10;AhDDSkGFtbQ88GymxUJJ2vPcOMV23NStudluo9EYDvo3b9/KksgyeiBjwLt8QpH03Z++Ob+x8ezn&#10;vobypqDniD6zzHGdi0884TRbN1q9nebcztqtSXIUhjY9aZqROTYEnobDvScuLy3M/eqffOvvrl27&#10;fvr0WUtQOVUNn6hBKDKhZ50NOic2Pel0LOBMwI4a9BZixGt43My0w/6hDiQPznMuiDFRuaQ7SNGZ&#10;Om7Db1YOACPDJPrg/bevPvPc+cW5ezdvDR1tefnUnLVaJalDRyseR9loe3MDWgt+YBtWmGaVTQcl&#10;Czz6bWEJyBITcvoyqhMwCeASTTVe2ZvpJsd7FmR+vDLWx6Pj+dnWS89cOnp4fyEIXvnSF6yWd3Sw&#10;d/ej23sbO17Y+Mov/2JrtpfF47//j3+1vbtPz8XM/MwgnVCKf+2Hr59bXl45/0SB2o1Se6mIfgLN&#10;YjSoVWNJqVdkbSSsCajDdCysMenQJzD7LrKycuGO62KnkeXjSZIXEdQPqtJ0WSiOum1q43W2wMHg&#10;iJHmMHOvxA0Uyje8NeLZBHsb6MoVRppfHrK4VuEIKM6QPSl/gJpuFRAOAZAD2g7oX4FoZT6kSZVE&#10;kibD4YR5lRb+If0f1Rmuo5ZmzPnRlYRyYYo/I3ASNYBUcMJ1xcrrd4nSMJwUbUeQ/XWtVu7FzC7j&#10;cMVQAKjdAJkCrwF0ADYbc3JwKGVszz1bZrEmExbOOXYiVAJbFSsCCf9YU3Bm5a3DKRb2PSJ+zb1K&#10;wVasTPmCq2NaVkmhpeDjor7TkqTUTYiBIxpZrOtjiM6SwZkF0VtT7D6IHeYygDWUuDpXe3wNRS37&#10;ISxToxJos2C9oJLARD5sEwCVQBUFQyEK5snt2x9qVer5GmgXjnnt2huz8wuNEMCfvc1bozJ/8Mkn&#10;g0G/GXzhzdfemp/rhqHHSwabuoj9w70Prv30U08/w429SWcxV0oMjJbiRMJD0Uq8fjW2TJiOfGWK&#10;D0gbEKB1Lc9CqyxAVakibOqLzI0AC7uYLOLCrm22B2KbFsOA0BI1Yhm4KiIRK4IJnEfs3dgdRslU&#10;8HRIZ8+x2su5VtETsziDfRjE7UixkBgkV2tFY/EiSOVHUKL1m3nETGNaoRl67WslQsC68pRSkdAU&#10;FXIhfNdFQVVN7WL43YEdwKraWMwwWMpQsES2/8KRMPlRyiCQDxAVsORss4opKu8hQR/MyqaHh/63&#10;/+3/ef+Dt2as/FQz0DIobWpVK7DMrm9l46FRpL1eY3lx4ed/5asaVWtluXXn1u1r7036x09/9avD&#10;mTMebkN+4fy5IOl//+0f/NLXvvIbX//65ofvb9y+RVd+9QuvtBYX6T4eb27duPZBWuSf/vKXSieg&#10;CLp+6/atDz+gy/705162Z09TpKMf/OGH7//eN789Exrf+tvvhw3nxScvf/75J8NW54nnn55bOmXo&#10;Tv9o+OoPXn3v4xtUhoatNk+sSpE0N0BuyuhJHY3HlCyo2Gg2GhvadoVxuUlhB/wmaHZKJNN4KwuX&#10;1VrUSRfPJKnjmKpZjGFDetTpzVKkTdJCdyrbsS6fXaH//+Htu5/+7CsSoekOQDhOm5qK6zUVHWs6&#10;iqXwmBGFdkOvgaw2Uw/o2jD3NysRlOO9K4gLlujoFcq664QxrmjYStAepzNjY1UJQyUr1IAzwpYl&#10;zGyQWQqEghjnZkpNV1aPWkSfKF/JL6zN5R1oeuAGnU5vfXfvxs1bF8+ebQAXFt1fW/vo4+ufevLJ&#10;S5cvBUE4xszXlJETVYCUVeAGm+fsk0d5PCkYM0x3gAoqVIn45Q/HwyhKqHRzPHs4GBZFk25MzkMC&#10;qtToXzFOOKGf4Lmu7zMleBIFriUgl4I/JWh8gEQBGWZ03ax+yq7Iued51FhTEnddRzTk4iSq5ZEM&#10;ZpLnvG81KBqKzlXOd6nKNcHXgMrF04Isz8Sr1qh19MxC9u0QeOJZNAYaSZxaLu99ZewlCvrUATab&#10;fiPsR2mmMYXftOIURSxVQ57rp0nh+Z4Yb4oHOl5ZWewgu9HzIv5qMg4zq4LhQJhLJHkuUzuUoIWu&#10;hPSU62plnCwYDEh4UnotmN9usD1YUVHYtz0nm2S1mv0Jv7vkGXSKqI1smWSpDWNrJOCNezeoC9vd&#10;24XMadSneI2PnH29eOSD02nxeNBSOyZhmCourrD2tHqdbKj+Wi/rr01RNEI/KDR1G42pzAfmuNW0&#10;z1UySMrJXelaCtZfYj8qzHx7PW22qiDMNGdE74h6d5SrVDbFngNJ5MD3xpPs8Giwu7cfhgH9sdtp&#10;Ge1TntuoovFxlmRaSX2W2+sutgJzz93f39tauz83M2v1ZqkrWDo19+v/1a++/MIzW5u7u7uHd+6v&#10;P1jbHI6GaRpnadqPojyLKeLajhO6fqPRBOeHqtUMAAc6ma4LyQzbMuOS5dBslGGNEHD2DGsJ/bg/&#10;1EeG6ztu4EK7l0o8zYRdHAM+6dhRiZmPRlaWFLyBLDH5FXXmWimW70qpNC2AyAf7F4hKMxAJShZP&#10;5PynmTKiOLFC1hWXrPZKmzarVY0iL6cbeF0U9pg9rHQppyqhj47dVKIreclDTy98RDUtYTlznUnt&#10;49GELpVur7jtgcQfR2++9oNG0DIqcziILpy7RGHkrZ+83eq2D/v7luXSSVw+veJSUQmeCVBmvL3I&#10;kxzCM3mUOI5NjRcW7DlLUAEFQQeXngGD5aBkkWadPBAcMyqFvzdFgYtusOOAU5GnmfR9QnCyhdLL&#10;hTRbwDFbmhdNeFG8BVMGP9wLG7AbyqH0fbC7sy9oBJsuHbh3+k0PpCBLuc+xjjQk+aDRl09GY45K&#10;bLbOnS1YTHSuWUKQjhP98Fwp4xg8+kL1tLx6bnh89HB9nS747MpqFMdb21sU1+YXFumn0tfp5K+u&#10;rqbU3z645weN0ysrWl7R702H+t4L4+E4ioaNdisM/LEucmRVw7ZW5+dsrcKY0xSXSpHEw2BROEJy&#10;ExiexvOTShePN9ZTZ4Fxm5oT7+kXXk41qz/u0ztM4sS3bW9m/pd+9et/8we/m2q5hXwpQRVkbGpx&#10;dcujH0YfBJWkGHbQSySCVtUAEyqZb23xfIdPsWdXrKbpwkE9bNF9nZuds6qCblqaUHiGKVWLokSW&#10;bK7dz179zhPPf7o7e26MLZnLwiHVuZWzC72ZDxrNhbmlBw9vHB5tGFUaOt4kpr6Cwql7eHBQFNm/&#10;/le/9vql9179wZueWTqo7YCsTnm1JlKu7COjZPkoF9GDn+GjFWl96FF73IJQDXFu5dQH9+5Q54Tx&#10;Z5UrnzHhCFBu8z0nCArXs8GMdSsnTkb9d37848cfe/xzn3npX/za187Ot60cpuoW/Oii8Sh+/Y0f&#10;/cG3vjvb7q7OzKX316nhbtLj1G2NJxht7u8f0AfYnZmhJ9hznKP+oD8YlmU8S71rPl5eXrx59wEl&#10;jTRPmw3n/LnllS9+6bW/+yttMjDoyWoET158rJlkd/OYkny7ZY8HuyDkl8PVrtOdP/3Kl79YOfY4&#10;Lv+P/+sb33n1tf/u7GNZlGieBqyQxn0di42jSTGYg4rWlH4SUAv0lFSQLqOKBB0wa6dYHOiAaeJV&#10;A7YehmYBqFWADB94aB41BYLCZo6eKYMTpFFDOw1F+1HM4Zobq4kDC0evQoAn4vsj4Qy5jSVPY0af&#10;u66tIZrHrhdyd4FrMKgVMqiCSZMkZ9SIAfoKDPxcxjAZbJfKbtJc07FkEu45+0znQg2ADwHbp2ol&#10;73IBdGBgPCMncvwerWapPF1kvo62M8XE2tJqWQODzoBNB9Qq6B9xMZTzsg0Rms0rcowMK+FfZJCS&#10;0m3GJzuWINFkr8Ievxz86edmuTKEBGWZu7uUt7sJNpDU1xfw1BUnpBRAboDySnaGN/nrJktL6AoZ&#10;JKvDFJScKmG9EcGxiZZZVZ14clY1HkeVwIY5lacxKUAA4GqJISxjw4wyh1cz3eAonbRDP/Cdt996&#10;ryz6g8FmENKzP77/4P6193/sWtVH77y7vHTmcLJ3b+vuLzz+i2Wh83AAYefdt99wfB0rGhZJSUVu&#10;AuOGTIolnSnZ2hQ/rC67Yv3suoLXlfDOCRtRkSx1vYb+qt0pJOKs0A/xMRuooQE1LE/+sWpUeH2s&#10;M3lSJJYL3q3xxsBQriFysvifmWqhpglds+4rKiXZUct9Sg2o9D/l+0TOthY/U0LOU3LOSVvPc/Kf&#10;JabVCgRVLeCgRjNMNxY/4UoZAE9VpRU0SQGUYWrPBry1kAgeCDwt7PSmwNUYHVlSBrLyHB4iFuBE&#10;unE9J06j//CN37l97Uczdn71wtJwb1tzGrfv7zz1xCplOs2k0JlQ6nWouOouGGHPbDbw5G0fNmZP&#10;h82ZuZVVt7UUU9FsuNSUDqNsnFUvffZzbm/Wnlm0j4b90VALuqXXwZIx7O1mRlqYt3b77VmviuOj&#10;whzpHn0+W+NsbsEBpiVofueffsIejvbCrJtV2kc3bjx8sPbVL3+2N9Nu9eaSojre2v7eGz997+Nb&#10;Z8+ftcvCrr0HOG0CPQzCRZbR/1BGNmzYwNosMyhLVx6H5GIro4n3lewGDUOYH/TDgHrhQoXODBWa&#10;cRzpzB1w6F64+enFuWT/4PhwQs3/zHwXg3g8WSaPEXK+FGUSK3rdPCgp4wqvzhMKLmRFI0p8MZlE&#10;AjAHU3xFsAB8DyDbdBHsyQGgkF8GA/c06duxhcZ4nOq6XBoL+jo4xoZ5TDdfDht38kCfKjhIWSuG&#10;aFZdhSrgmzGlPmo5SAkoVij9NJshXfNgOHzqqafmut2Dg0NKzXRXP/3yy61e78YnH19cPSdWGnSv&#10;GDhpym2HTlia4lmCnqI7iSIq+aDp6PsQnBkO6ZOBlXEcAQsdNsSYldtKYIhRArGCg6Si4WgEwI5u&#10;iZxhSokA/TSWNJxEbPF9Lbj/R5ugiwU0cMsULQq2rQZ7DPtPcQGgS7V5Zsle964L5omuDYcj+qhB&#10;GEbFAelWyEEjPEOABPq6lbKVoMpZV5t94T0bAJNr6EI53qJ/MdhfbjgcanZQ6hZfpxFjZ2Oy1yaV&#10;MSVQtfhWlrnh2JBXuri4Y/bBe13QTphEwZp8rAFRwMoBEtnVVFVeC1wniia6gh0JKoVLIwCMsULj&#10;GaQWsw0yBDqyXAoJ7WcUBabsX/xLERwss3T/sH+wux0PjuPRMM8SbqULqG+zYxI8bw0rzjPNkKJU&#10;CUrVVYReE22Vr7jCsihjBvGbqGQ6qtfHEu3DyShGr63OtEfYvlVRd06lmKEoEzoZwaspJ077z126&#10;cHdt7WBjT/Ndo9XLC8fPJjrYgF5mwTVoTKlLS0wLPjCDmN6eFh70DVtrdoKWF5huwOoxqC48y5s9&#10;5TU68ztra9u7/aOjyenTi512q+EHT1x5YnFucW9///KVS3QT9nZ3qWRce7D+1o/fmUwwjvK9Kk9S&#10;x/fpPNrU+jo2Nu1JEsUJPXWNIKRqHJbTGBeZAEVQA+dhj9dsNvYOj6ks74+ig73jlu+1G00qj+jo&#10;Upcyzhm8T0nb1iilNwxrMhhWeR4nqYWFuTn1y6L7EaM9gDwmHUQ2pgfOxLUM8JBKsbertEd6VDV6&#10;nR6R2k5Af2R6rWiKteiARBouUypZHf//fikXZillpPGnmCSuHX7oS3HJXFkzxS4mA4sN1Zpx3B80&#10;w5iNJwrLLjc3N/YO9lHaslDnvRv3qC55/vkXvvK1X+x1u+OYziS1lJN4ZpTAsAd32wsCmJCxJR3z&#10;hGUKiAfL5KbKZEScNPkAPLP6VAXfMiWPybI2GGQa7NmN5S3r2kohg9aPWWf082MM+dj5jQFd0n0p&#10;rRGThWGL3A+CuaXTEMdkv+AYjn/ZZHyEUMIYSon4juexuZ8TNpo243IphNKloBhiB6DxeEwxLsZm&#10;eAi8rhtqio5YyNpgf3ebLvv8+fMHhwd3799rhI0zZ1YGx4d3bt1cWDx16eLFo4ODjY31sNk6f/mx&#10;o8ODna1N12+unr8YDQYPbt+kVids+AwNt+gj8y2Yry73ej3fzbEpFY16LHJBWZLtPqc46dWpSeXR&#10;V+07Np1YMfC+O78we/ZiHwCr6p033vBc/+lnn6Oe4cJzn1589R/3b33csc3puQOsMIfINThspQkT&#10;duR4i/Mi5QbkfdFkLkRJpmRku1kmdAGWW1RWXphHw9jymm6Z0gfOQ3NjEsX07d0ANok7a3e2t/de&#10;/LkvrF55lloWuB9R0Tyhf2J9+oufOd7dz35o+4cz9+98nEyGnU5vHI25R9BcUx+O9p576vzjj134&#10;62//xwze8a0UTksIfGnFqsMMLa2ke8UaskiioeucKvldpPAqyljHJu91283AS6MJ4OpCUqsLXlN3&#10;4FxawR52lGW+7cGhmW7rqP/Be2/fe3i71dZ+/nPPYes/mRzu7S/NLi0tnZk5ffo3f/2/3Dzov/HB&#10;DYpAg8k4H40a3cbC4szWxlar6cdptru3c2Z1VfSiuVqujo4Pls8sHQ8GlhsU1Fk4/sL8qUYjHJsZ&#10;VTimns3MNouG34+TYZoeRVFoGPF4tD8YuK4bFyg7dwfJICrTKKLEdDSZ7E2Kd97/4OzVnjsTDiOO&#10;XrDI1ShD2gYrvfGWkhUPSmq6sPi02cCZSyiUWlQkiQ6QokRCZV3XoQUC+aBcdoCm8MHYokOXZtVg&#10;zBIXzir7yGpCE3/GWpJeif2wKSuPAhV2E9UalQ66FdFpwVTHiMYpy5JZecJeTQWYxWC/6sUkolSC&#10;vTTFMB6RwR4l45jDTkJGqYCBUIhBx4uWntp8i2VjtIxKHsfVIYFeZVE8EQovtLiY9smoZoH+Tjte&#10;4bmx7alY21RiR4eW32TLLl6oUj2dMfxBaFa8fobfI0uEFEGj4VlA9GSi6VCiJsHSGO7KiJQ5D+Gl&#10;0QqhhI07g47XsKK0iNiZnW56yX5ayOW2jTpKU7ZrXIIzDVW3SiXjQa9VpGUVpVmU5bXYgSbKTAq5&#10;pfikU0VFqRh1RU9FW0bHxECHDwCwIxbyCOdmsrV5f2dnZ+x6VA9f/+jdaLKjlePtzTsP735w7dq1&#10;6zfe6zScPB86vv36W6/vjw6bCz0t0sbD/unFhaPj409ufvyZV16wGGutxO/xCRgKlWyIsprILBji&#10;EFmJU4EyrZ2a6ZhMoSzkdIll6JTyY0xrL4NNQ7Bw18ajESuD6SolGkobYVrRwxSgEgtH9jyANCOL&#10;PxtKF5qlyHSxWhZ+sVKdqFerCq7MqqqP5n0F+0PbrLNYi6FPbXAfMUdVRUBVk3RVt8xGUtWJF42S&#10;ZxMKpalMa9j5SRp/MVe2NFGdPpmDGDzp03i1qyQYGYHJrkpQhAXeS65L5JGwFualDt2IhoWFf2a6&#10;f/SNb3zwztsLDW2x0dzf3jy/cvba9Xvnzn/q67/1P67v/W9UZlGuDWfmd/pvJ9bR9nd+EPa6FGjS&#10;48PsOHWN6sbffn/+iWeXHn8pi6I333l7Y/fg1KmV3/n9bzZbzcnR4XDQpy78bz64qbs+pe+jg8Po&#10;8JhK49ZProXNBmS9KVZMIjoVf/nW+65vU5p8cO9BHlOyL461zHcBKPMd7Gb/5G+/37fMm5uUffe3&#10;d48/unmX7swqIOiWqSmIeBYnsiGnK5ywctLC3IzcUsl3nucxLb+KuO8CpoUHrzyBYoVz7qNMYJ4c&#10;gylFyDsUXaj3A4sszZLx0f6+XeZWnLARTuK7Dkw9jNpIujJqt6BC0dRl11eIY1hlVSiQRM5KVx4q&#10;hupaZeDBEGeW4jcrtVRhNC2jI8R9tPajru278NjlwlfCbK6Ahqftu9SUW9D7x0HJDCfnAw5vKGpI&#10;BBvzqL/Rz2x6p/K2GpsDF4uLCxQpKepS3/jOu+9efeIpNmCztrY2f/TmG5cvXPR9J8oSG6r4KFzp&#10;3rieVyQwi4fjjmXTV+hPQG6iIy0GgwHl7tDzkjSlZ5murNlsZ+z0K85q9K5cx8mjMfMjMNsymibc&#10;iRi9YehUa2W2g91Jir5LZO0AG6YPl14eyx0psRJsuRwuNVmOC5TAHHcABvPRmEqY3GWiv66270BP&#10;BF7AEhJOyTJmLBRHudij7pTugBwSmT1x2Gd0omVWShm44nWLiJYBMM8qQKXtuL4X5EmZJGPqirlL&#10;swvUayZVp1meYqStKfMyjoRGzhgYTOUszL8pg2OwbWkihYDpCZJzJl7qBYRsgYAfDvsCUilE2kox&#10;I0oBSvNp0iw6tiUQczATFQErVfJrU6UomadQz+VbZjSKN7buHe/vR+NhSnctmfi25fDSQsQRRUsn&#10;AhseeqqWIvkwnlHYuywkKc9aWbdSpVav2uuIaCjhg3q5JodcV2Anfn4xplEw29rbYdquK6aMMEe0&#10;UoHeNSV6aD35qSvnVhaPJ6Nb62sb/WE0iG2nST8hbHToOTdch0rKynTpkzIdR5voruvFUexSno6S&#10;sQWfpmYz8AMbuFjT8gLDC3PXax0fHh0fHdzb2F0utNl2W7etVm+2shx9fy/Pk0uzFxeWTo8H0XPP&#10;PH3jzv2PPrmzubGRWUaux5plTWJg7m3H8j03oETooOGZDEHK9UDdBKicQkyCfiajK5lphUme0l9n&#10;CfVRSTSGzqQXutTdmp7XyLAEc4yKmjZKp3Yr1KgVoOOegu5uFKxEpqHskWYAWrtsYwAipcVPCUut&#10;1lJgP4NVUtwtfaqkrTi6J3p4jwyfdQWNPJGq0B9BOym97ekX+AdQjPWY7C2rFXA1mIgvxjee77CL&#10;BjP789IPmmqYXGQMLq6yBGa0UFzIy1HeH1jWD47/8crFK/4TAajQvtsKm8bsPDTBeQRYMeWK+1WD&#10;B+QsocFb14LHcrpILtWuJRw+UBYzj5/xaew3YjHoDFqj8OkyRV7V0pHP2A+nFKW4isdsrudzNmLN&#10;9LJw+YmlV0rTuH98vLW7DashcHctz7GpB2622rDhlkeoLNjXl/ouyj2UcxMhPJXiVYVezsIEDkMN&#10;K5iZpXcapWu6Av7h42NvgLLTm+0f7t+8cb3TaZ8/e240HD58eN/z/EtX0N9ev3mj1WydXlmd0Nfv&#10;3Q3DcPnMajKJNx7ed8Pm8tkLcRyP+kes72DJALbneRdmu9RS0cmCP4xRK/zX2n0VbzIpTrgaNlwW&#10;z6Ql0oEhCKEUXPzRcPT8S2eNoBH3D29fv3nv/oOv/8t/SXn64GDv1MzM8vkrDz681nFsTZU7lQ2N&#10;IHpBn6Md4ouls4gbICYWi7sALCD3k8IM68FmWGjxB1eZgeE0Hb+dUgIvWOwTO62Kc2Sx3+83/KDb&#10;bFdG9t7bP9jcvHPpqZd6p87Rk+gwpD3LzPb86c9+6Su3b39CByU93H3+xZdsM6HPEuCKPHFLDBOb&#10;pv4rX/vK4sIMq52xwKxFjUeiPMWA7jLY3KWgImkwHI0mE4vtpn0Y1slqE5ZmGMLpU51S5dnJ2pqZ&#10;XkRVHutlGniew17bntUozEyz88Fw+K0/+8tRf/crv/BzzdBftmeNIjrevPPmq989fepMw23TNRwO&#10;R5Xndhdm6SNZ395uNhubDzcs27ty5clRksCcw0qjfGJqxcL87NHhUZZSoeFWpp/kEf2OElHmmE7D&#10;Oxj1twaJ53fHSXFrP/14cxC6I/3ax0GnY/v2Ud6OkyKwG7f2i3bbPTru7xwlQdO/t76/U37w7Jln&#10;QTXSTUoqLt4pfR4FK4uCPJnjKTKBYbdk6cp8USTavF5AyXRWSAYYS1q2Zjp2BbI7Ez0sebhFn1bU&#10;1Cpx+jFqMVtlZ8rSe4yZMpQMhnI3kTBnsgKZSdk2HsdZPmGQqs0oDDTB1KSwXqAexaCDeY6VQiGG&#10;glkJe2OKABhsg46F0qNgZWAmu8mqzjapLaQLp/ZYYzkZi/3VLa4CcWQTeoGYaqk8yRGJqiSBQQh3&#10;IxXLRDHDGLkf5o1Uf4AZW2i10x8aV+hw4LDTNUdJimBIVRETSuW94joyjBXz4SQyNZ/yDzXdhqmr&#10;PpO3hho0P+nmJiyExLSFHKrbVRnT/S4TVDRQjStsnhDwtlYvAFJAncTaP2VoewZLzZTK5lX2pSVM&#10;riFEZykXT7Ygqk6ITdV0sorjr6srMBREmN9nMdnaWL94/lIGCfXUcd2yMhzXfP+Dn9B7C70OxYjx&#10;aE8vh+0mfCl/8tYbW+sbejQBfSspjg4O3r35vc+88iX6UAbH2xsbD8+u9H70o79z3KrTDA3M7HTG&#10;zgJTQI0mdfJAiSMl5AoBpAqRStcfyXBcvEtTKh2naPAozouYo9YMMNQrPO1ndhGz4LBzsQtYIuYi&#10;YaVNOUgiY64JF90EzVTqL/XzWWiKr8Ti8tI09alWKHdM4mR8glDWFMHMEMItD4VMsRjQRNy7drQ8&#10;IQvXy2n+DGq5RPWmTSH21p6FlXId4vkAtvG6KF/rwlzGu4Ysp7ikKnSZDfygmgZQHpRBj9iuiLED&#10;Nlqwa2KBeVNzuHVvhOH9j67d3X8IJoXhv/HG9wI6qJo5GUUNy9sbpbnpDQvnH/7h73/83vsXL58Z&#10;DyfduYULly8Hc6uRbpXULRSF013ye6dMz/AqvTkz54CxY730+S+lV58pjCgGT9WgFwpdr+SIPRiP&#10;KtPuHx03qVik591x8UxQpoupEkvxCQUuJc/jre0P3v/tK6un58KVjz+67vMzTv8JbYOajjff+eSx&#10;q8+99+HtjfVNygTUM6ycXojjBEqHXHTRF4XiqPP4KYFrYEuwlJbJpjiCJNLgYsjlh652vLWmF6ZX&#10;PCtD64j5a5lTwOcKsX98MBn3A0+Ljke5TV9J6Xw2Oq257lyZZWLZUUs9afK51DKsBUPxTFFUYrcL&#10;xFoIIHOxzutnk7VvoW4nFF8uBAotq7ipEVzqdO6jvJlliYeCQZ8q7BpIAQhxWZmle7vbFJNQEznu&#10;/Mqq32jv7Wwe7Wx5UBMBb0JtTkVRWq+D+olwkTrBlu3M9mao8bt77+7s7OzVZ54JbDeN48FgaFnO&#10;L//SL1OpORrHGk+sJpMxrx8ax4M+NQWuY1PYGw6HuANcCVG9RK/lsho8dXqU3BthA/LOI4hR+o0m&#10;+L2Q1NGydCLdPf27Rtikjy8bjW1GNUL3Ms/ozkGVmip54PicgvfpNpbGrop/Wub7PsylGBwufWCW&#10;Rgz5yScZkgLQlCb401RSGFDQhOYCc/cNypZ0t6lNZeVj+sRlTGnJE50ziFqeZurkYzhvMYBRY1pf&#10;nnHFhUuir1FVBmWGEhxrh5V0DeyWSjEa1BhSZ5piajkVWipsln4U9gMYhZjqygcm5rSQ1qIXkl26&#10;BFI+LNh25OwObMk8EWMCg8WuVJeCnrzIAfBH3gPbsYAKtClL4elQUsfwaPLJRx883NzUoIQJpBEl&#10;7AY+P1M9RLV9b8lGMOw8r4nbkK6QCzKb5CKihh3z+1QABNFik/GPygvTmAu5Ja7XBeSjK/f46kSc&#10;XPv/zCPl+DJizdKnwvT8gFt5lXRnm229sXJ6dpxk69t7dx9s3/jkhh62dS/UfRd20WEzjoaWH1Am&#10;yCLHc7zScIsRfCbHVnx02HcCh5r9ZqfTa4StMGzNNhtzZ5qHBwdb9w8OhlQE9notCkazM13Kffv7&#10;O8PJsNpam5td/Nqv/NJnR9HN23de/+Frb77x1v5g2O20qEbIK308noxHY7qrUJByPfrJI8D94zTN&#10;PIoP8C+mIGKzuwQQFOjh6GSnULeigDs4SumgWIHXg5GN3Ww0h0nUhqy2kVBdH3hoTlIHRJa8snLw&#10;HeiApQhOUAnRhUtRALA9ZF0NXchdhn6CWq7HY8pqsaw5ZdNt08+QI+pvYzhrKe7hj/TO0lec4LfE&#10;9IInHFgoaY6isBkswQhjIUvUPFD6AthgGyKAQW2MY/IIyqYKAQtYam5Dm34D7bCy+OM/+g//7b/+&#10;N6eXz2QMc+KyjykTlIBMiJsf9Y/nFxa0qfW40KU4QMDqCANRrHqlHEAi0eA2RdVxAggAiBKmZlG3&#10;IlWXIpvIJB+ompwnYXTjM2nqHHBFNBZ2yQ21DTb47zPH95aWl9HUxqDIjoYxJ3EQAyWjhNC1h+Ep&#10;zIrCkN1iDA7muIVogvFP4zRLMchL9ymgTCYTzw/F2gSJLMOKctQ/pqLt7LkLOztbaxsbM93e8vJK&#10;/+jw4f17i0tLc/OLB7s7d2/enJ2fX149S9+8tb5mWM7i0pnx4HjjwX16ENhvTawFNM81FzotDyxx&#10;ebRLfswVeZ9HbsJ3FnWBkrdYhlAUZDKCzMAyA3GSLZ87T2/7uH/8cP3er/3Gb1y8dOHu7du3bt1o&#10;NF94/JkXXv/OX0MS1NAElS+3JcGe2WKymyWYATod9Fl6VJ9ShLJdrpgLqTK5uMRgjZIM6NxO6Ddm&#10;RtS4Seg0Wbhfj2WhQe2iDdBO07DL/f21rR/sfurq8xcff94oLPhw51ZaZW6z8fynPzMzO3P9jX+6&#10;e//eXCufDTunT53qHx+jWytES4hJeoBS23ky5smcoZlKKZW3VnSZrod3YTE03aTPHCUC1qt5mqeB&#10;D3E9usokjhmVqJ4mCEHaOASfeuJ85nUmcTUX9DwHOuQH2+sP19Yoz08myV988zvZ4eFv/Tf/zMUU&#10;sPJsy0/HR2t3ImeGbsuZJ55utShkGRv3biWZfvRwh76ryo3rdx489qkntw4PL69c3PGbg6PD0fH4&#10;uWev7hweOv7MnYebS6sXDMurqIlrLNvt1bO9y93lq+Hyynyj3Tn3vD/z3fd/8sMb97ezarc5e2bl&#10;mS9efeGLGRr70TAZvHfzOuXfiN6m2RomlJXLySg1m4FlUakqUnZofC1AOjTxq2GPr1LoNuDLV+K3&#10;CZl3rgGN2tDFsEGoph+OVT6rl9UgIbHpYX0ctioX2dCp9IBKfmLOWEesSmlPGMJjKFiNLhuOIb2P&#10;wtxxeddHTQjiDzV7cPljwXD6Ojwt0Gu59Bwj2YIjpYFFjs0AQOZ0oWiXNYXKdT2HojWj/StQhMQ6&#10;Q7cZfpzj+Or2/8vWe8balp7nYau33ffp555ye5kZznBm2BlSYrEkqNIObNgCjAD+EcRAfiQ/gyAI&#10;4ChGEgTwDzkKAlkRLMeOrASSKJo2JZIS63CG0zj19nvPPb3uunrN+7zv2ueOrAyIITn3zD57r/19&#10;b31KBa0s1YXHTwWFvjSL6cUwN5L5ki6QGYjz5WmJ8ILRWy0RzFZl9Os9r5mm1C1rLKfMfry1en+G&#10;dS8kQ7UcpSSGAxACxVo5V1nzk7fh9AXp1HgXlS6XpcygPEWfKKQOnw0x2UAJI0UR/K3VgwE11xpe&#10;w6hyHpjXezwmGDIOA7LtPOOvRERCly5RnXFrJLzO0MHVTGxTJIFLNjQpJ8Pd0fjI0NfjNH/zjdc+&#10;9alPm7Yex+GTva2GZ8zP9+JwGiehY6bT6dgPOdPGyWKzfby973itIshcw+n15h49uL//aLvZdY5O&#10;H93fvh1F4c72g42rLwFbAiRnORycZFncW9gEeZv7y7KA3gRoC5oExNoHphTolPrUdLGm2qqsdcv8&#10;MZQceSbsV5OX4Fw+UsORgZXHfHUBSXPGVms+zix78a64rPcD7HArhJqZt4UYdii8NxZamUCNSq1e&#10;rtZ0PY2p5LK5U1TRruCbNnNMVVn3tJpVfjNerkjv8u6Jx7ucEuuaUps5ztRm26XgVKm8xhKeiphq&#10;pp5V87Fl+yJvlKvk+mHVGtT4qrWKvTvL2YaENa41ttgWEkKr4VI78a9+75//ypc+8bu//7ujylKT&#10;YnlpyVbbW08e3Lqyeffx9sPD4d5Pf3bz0qUwmDiGemGpT9nt9p17P/3Tb6aoiYzxxAeV2jH1pudW&#10;JmWlX/zF30jGp3/2Z9948vhRBZptGEaZrSgtr2G6bltX945PNM9tes5ct7u6uoKNn6bbzSYkplII&#10;YET0gEJ/fHQyGI3vxGHYa15cXnRd/fjocKHTLJJS73ZKvfGNb357Z2ffsa1O0+00neng1HbdnOdq&#10;QkytKuZ/se9YyX4AKQJOhVOkwA6T/mOwdYXG9IFKziGLkNVFMSYZUKEHipVuOPDNOZ288elxlkXT&#10;EYIYVf6UnZrtRqvVsTXoGrJM0az2V6tasFPwAoqQQOptFntcs+0F1OnhUJRS6VWIlQPz7SDmXoG0&#10;KduXWrAXK5kad6CXLObO71mpz7yIrchaT7jxcQhxCiwMNHX5yrWNKzcr3XFaXV2zJqe7apWoM50n&#10;ZSZbJW2VGD4LWqBku81Ct9qdzsj3lxeXbt66tb21tTi3QB+kA9fGq3du397f233x4y+1HUheY5pQ&#10;UvKaUoKmTDz1p9R/drvdCJDC2CjyZqtpm+ZoMKDn22o16ZmMwBzP3Uaj2bYrtoVPopD3k9I6SdUX&#10;m6YniCR6t1T2VZbGvjZVo+nJMIiaZ8+yMua4MQUEkdn3sQFmWJZeW9YIgVQXP21QuqBWCAsDWGZQ&#10;TKN+Qb4siDhwzck6F7qArSkXZCwfg2GOBW4FlkU1ctuQtVXO7xhnCcxWU1CTOZ9U6rGlvbNMI6sF&#10;W5kHTwkDiyUL64Fa0pgza57bpiWrTEORXapRMI4XPmFKZaFtFYaPKsRvOlcpJyq2Y1CkFuAXg0SR&#10;wWZuCuuyAWOY555hC0qGHmNaFrbK1YRsXHXt+PAgRDOMuAf5RlTZmsGFrVobufEWCXtV3tDWroGC&#10;Txa1eSbJ18RdCfpK+RHvGpkQSlwtaq177WkrJflMqWqB/XNd5qd6+3XnKxT3WSNdW87NNPC5YfEn&#10;Y6e5EKcJxQHbtC/fuNToddVsEk8mRT5KfFWNncn41Gx4cWgqppPYjVh3mnaL+kYqTJymR88gKsDY&#10;n06jqdvwHKfdguW44/UXr7UGJ0ejYDL1o35FEc9ptPuW456e7k+obdjfqvLU9dq3bl69cW3jP/m5&#10;T7315s8+vH1/MpkGYUJXrUiLMMhDLXfdykkBrnddm+FuymCSKBgk6+dWqyUkPUqTIpOjOFglAYxM&#10;DcPJNHZtIw5i2zRyh7fEqjZNchOkVL3d6HDdArxFSXeMPTEKhTX+WBUC1NGUqy0uDqu/1pM+xY7X&#10;lCSpMv7/Nrg1EmlG09YkKM7wWn9DO2BG+lVkNA07ByjoJpA3pgbewAJFMTRsLyEcnxVsUyOqhbAI&#10;0qAmXwqrHag86jMtg2KYbepJ5B9sb9289Qz7kYhlEbfr9J80slT9wuISnmcpBlYaq1ijZWPKSGXR&#10;W4Ywa6qwSQWVscyeQd3KCxWYTmLrzGtihcdHaMhgtFOwe6ruAPTLNQE0ArSMh0Y6ODY1rEQKkdFw&#10;tP3gbrPXhS4PBVI6KPJWZwr+0J3L0grmVXHgT2vekiI8YXAtdMgnQNGq2XT1jiE7hLh8UsvFcaVl&#10;sCdWs9U+OTna3p72e72FubnpZLK3s93udtc2NifT8dnJyRw1cHPz0gM3G431i5fo4hzs7diud/HK&#10;1TAMTk5PeyurYKQoip3Hm72WTplcQH1oDmToC2nMWuKEcVgs5KVhewRQqsa4PjxyU3cUBkwWlufN&#10;r0wmo7OzIaXY+x+81+t06FUHp2cf3r3z0o1bjfmVaHpm6ym3Bx5UD7xGX3NQ9lgGQFFQNjF4acx0&#10;mhpuV0PtNUAsuT9BBYCfTjNYM5pWK+EBB+bwqs0zVoqEEPIZTqnLm871unZpu3Z89/W/On5078XP&#10;ftVsLuSaLUo+aRSsba63rc/e+eGfD8rJnlI89lqG6Zo6NTCU/uBUMR2Orfm+brsNEDwNGCjSQVWr&#10;DM7oBmPj4XcVpeiR0zgF/ZEBhlEQNHW13YKDEuviwJJEIDUaQ1bpA9I33u25VrtdRGWTWp94SjXC&#10;IIkpmfRaLaPZ8EeT7/3knV/95Z9fXWhS1rIVw7PNPEhdO791YemN7SfJ0tzp6eHC0gJlst7S6mg8&#10;8VpdCmt3dnaW+ovb+8fNVkOz4/7i4t3HO0dpZVrp/PrK/ns/21x4YTDyP7i9pa9coU5uj97eyVmx&#10;f0aJb+P5Ty9euhzHU/oczcZ86fT2o6jAQKqnN5pXXvq5vzN/2aOTYBtXX3xZs9New8rhy2PBExVc&#10;XoPVTTAbLsSZiC1pxNhA5QUmW6yW4JNVuaQW9r5i7gbya0wP2wKHqE46GpTl6r5QlROpiX6Erqrn&#10;bXHJuYrVQLle52BRI1YFoxonMQvAmFQSMPGLPcfLVMa1SZHim+FlmWkKZprFk/gi0/Fi66mS/ohO&#10;v2k6nlY6UMgGQJs6XvqvmAmbRr3y0WWLKwQ5yBS6Vs5CSQBUl2YQKUnqBFEaJhCEpwcBZTPw6YCN&#10;hxA658FS9IdYrZlqjNgPYIjIGl30PmNNsN6osCgDMGkYVTXyelJkWlkjotWSNUVZq4PCIstzyQCx&#10;NDjU82RCFduYqhSTEFmtc8vDPpygVRdULOI12MehrGqQZMJ6V8Kw1itRqNYr8eRUZQ4xc22tuy9x&#10;5UMcZipgKWwL03CLmP4aW1ZjGo6KeNztOPs7e2USnE6n+aWbw8mQCnqjyjSNcmRZRPT4omGY0AV0&#10;WuZkMsnj4vVvf7P7C780GN813bXbd4NHj29Tpfprv/TrdAriPHSscjI+euvt1z/1/Ocg8gXpeSuK&#10;A5HiYe65bL1ktsfaujUmTasxiVzd6uAhGQxNwurM5BUxr8H0Sgy20L0hRrBeOPbjXNHy5pf3a4z2&#10;YN4QNsyawps9vW4RtXPU8Wx5Kjwv/qb5ctX8M9n3fkThmQ+bel6DCRiFyQT0cZnNVgulnKO+ZtIc&#10;dMIMAeIBScHDyHpTqz5ls9TGVhjCspWUTIlVIfeiCRJOMpp3Tbr2sh4Pzj46NBlZnRV3QwYgGadd&#10;nUtSrWkm4eif/Y//w5s//u5nX77cMM2T3aNrG5dNpwdIjaKdjePth6cUoNoexWq14TYp6BSKPjg7&#10;7bRbnYZneq7vxzqShdFqtyzXiSHmx6HEcPMoXGrQxeioftFrWhTnG55LHxt6UZQ7InyaMgh27z8Y&#10;TSYnZ2N6KItLc9T8uKZBRWJSlhc3lv+rf/ybVOUtdlqbFy9dWGx9//s/GU3TN967E0bFwwePT0ZD&#10;Ksnm5vtUyeR0M3ST6h9V4L7MYEIrbihplARBQv0IRr1lxo+j8hoO20xUHGqMclZQi2VWXSWzxB31&#10;MFQDCFoyCgP6J5Za5uEQ1VVpet0GVSKL/S49ZzqgfuRbjaYihAO1LrtnGbZWJufTJoo88i3D3o0N&#10;nNn5jG+3qKJgE8PgNXpplU2lVLbfm82w8L0jInDLK/Ms9akOOZblmAJhz6EOxpPdk6NCNS5ubi5f&#10;uno6HGfVxPNazc5cOB3kYQSb5vKcEik2h0KDL02uHLGxpOJB0ZxGgzrns4NdOoNvv/X24sI8d1P6&#10;4dHhzv7O5UuXv/LlL9GpjoIpHccgCGwLlFS4FRcR9QRQ/4rgU2R7Hv3KJI0HgzPbMlu9DiQmAR3X&#10;HLeFRrXIbas/HAypifXcZhBBaZnXQ1hc0X9Eqp/eYZbFFTf2jKpDbJefjOOICdt5PQGnuGM7qL7y&#10;/LwmFy1+CteU0LMwE7sjKnyo7DIMqENRsQ3L+kqs17kX1HQGQsvYVxN7E/qBIAXEgB+jRGmlRu0W&#10;wjjAH8VZQi9IXasBojrEwyyEekqaQcGAayx6mHZgAdHFzp4aUwtVxbRtKHeCFofdNQ4R+xUZPKoT&#10;DwW2AIA2i4i7g72CU1OIFbyscy1drIqAQ6T3ZHI0zGONh3s6fSMFb4PBS2RD13I2toMRkWE2Zvbs&#10;bBpb72+VWeOjVgJcZEs6tY5+5V8jeHwE6yql91PdI/UpjuZcnk+Cc60zUwOE1Jk1tP6RTaE+A94+&#10;/T0zXRFB6Ggzgon8iREMxt0FindVEqcwta8K1zMurC0MT+g+6VRnRknRMS275T452p9EQac9pzp9&#10;3wg009YtK0h8hFjLshxHNyk7JvpEt07ZZEhVe712o9FZ7i8lsa9A1hzlkuW0F5foSzVPjg+Pj4/m&#10;57R2p0ff8q2bt9bXNj/7meOT49Oj49G9O/fuPXgUnp5FQQwPISXjnsEALxr7AOxik6SAtXWVUxMi&#10;Gg9FkfIAArIulCeNUm848AT0x9GUTqcdUmNvulhTuy408IdpaKpGG5GR7pzJKsBT6h/p/8lDdy1T&#10;DTOh7QgTDNsNiD1xcyV+QhwmNPlGqqeArf+4k52hqkq2QVNqAdi/0fEKn4xvjlYrYUgwL0I/oN+S&#10;+Gj6x4aFp1IpTqtFx5TV3hXbcujGUvlPX4fjeWEc0WfFrppzqsEkWcM23n77rU9/7otew6vlT1j9&#10;hCJUbLpalTmtRp4lYi0rBCyqPih40RNuwabV88OwUsHd11hCFzcHO16K+RQ0Ik0zuVCoamCOXrPL&#10;WCCRNQC4GQYSEmdXy5KkTljsLSky47VLTVm6jhNnJTW0dCEzCf1sPo4azuL1ruPAsUCr6wc29izg&#10;912pcZxEMR1JOI+BcZOmummGcTzXn2PxJrw9djvGrZ6fm7ddZ+vJY3rCq2tr/cWlg/2946PDzc31&#10;+X7/9PiUYnS/P7e5uHR6cvLg/t25hYW1i5dHZ6d7+/sUv+i5GLV+TNFptDwbLjpGJbquCqu6g8wA&#10;4VkuYnKO1OJRLmpeWQ49hlqJlL61PMjKstPr9ZfptmBD8hv/6d+lYKebduRPr1y/9XjnifmxFy5e&#10;uf7gte85YGWpmqlSKPcDP6Lq03aSJG/YTdREOjBd4LSA3qvXHDkBZKLV5cZBFRJdRQ8Uz9kQoTJq&#10;JAJAOBUTHZOWor3UjSpPh4MRVUXtXlcMxx/de29++eLc4mXqTtghVqGzsLC68fUHD6tgvw8cm9Fu&#10;denCONTxsr27pRsne0f44kzI33qm0aCSpNWk82y3vXGeCEuevr/J1Oc4C0BuGIXY2LDDG1W/FHiE&#10;pSmnmIvOslDBeCiw8UsBla9Kz1Ap68x121THdNrdfqfzxutvUEpI4qSq2mEU/eV3f/z4cLTR7BRB&#10;OB6Mjx/vRse9SC+PxlMwgaKYXtdQdmImA+wcHXmTcYq6hPIitWlqZtl0yA4Od7XTY0X72Ntv/+z3&#10;/vffmVDNBaUlnaKNoVlplo+TqaEUi80G1KJUa5plpUa9DlWGDoZARVwl2csvffzLX/nFnlneufPG&#10;0tUXpqWbFhDWQEQqRRxF50QuhXQ918fOF7J2hqBPSkDCZqhNrH85ayuFTY9aQ7Zj7IZeU1vLimMm&#10;241CaFxG31JbQ/CD11olmLYAxjOBn+UjuX3RKIWWWUJdKMScsNhlRi3qMuybyprRVgmaib6iNEzp&#10;DTgWz8t4gg/XwhR+PTIasw3Nxs7TtLGdQHqJEVmUOE1tINmphsVmlW6LyYQ72ZMqkG6wE8+gYjBN&#10;PEoZo2lyeDJKSj1KWNPRZPm4Uit1TCq5aYKXLWRZVAaKlSq17bNAos0IREqK6QKoxqwWwx+lVFn1&#10;SWJYAedNjF0wm4ffRT0rrPI4kvkd1s5cyALDJvTomeeqynugemuriVsrwKkar27Y8Q3k5trEBsI4&#10;EF5m0ylV9LTUWVp5Ol+FuDQLM7I6ANQHNa3R7CSBnyVpw22HyfTscG9lfXV/+7Gh5n40bDj0OmPM&#10;k9MiZWX7JI4bDbeM0063SW+s2+k0Sv3S5sWTgwMKklmePdp6PB4O5i5cWtm8OJoMfvTjv3LN9Hi4&#10;32kvevOdcYoGzUzj7ftv0A+47nxROPS0LMiLV7W6lsYHht4ktm0MYuBe0UQ21m2QNMSkB3AGx7Wp&#10;cg0Cv8h43JmXlEKgKcOmAYZeBlAagrAMQ3oVgbaW7LWiqzVPWn+KDK1Xy1meojlQWH67FIMiVcQr&#10;FKXm+6IK5OqWWdUFYxhVdgCHNZKuiyRXXSPWChEyfVXEz6SqWQaiOWeohmSFp+sKcc+tAYeCR0ep&#10;o9Q0Za32e6jErqaqqekI57NxO6sAChur+qi/CNtS5dQjqYZtNk3tf/0n//R7f/ENatmmfqgbHoaL&#10;huWalIWpV4nPznYVJXKoMof7Ogue05G2bSUM6YNQ01sZ5mjkM92VcaSGkSlZ07XSZGoyGJfCJMWB&#10;hu2cjcZmZRQmSv8iLz1GnLacpg4Aiu6oac/BHMIBOAPBDMVcVczPd3/uF36eXs3mznNvMv3kl7+y&#10;szf80bsP37p9dzwNmi233W5eurjpWeaDh/fjJDQsiXQaI81VaYEo2UPWK69AJcUwDBs9sJ+yVJZg&#10;fBLgqsriGrJIZN1mBobSNUnjSGNkAWJYlWO1BRcImypbKn3Z2tSg37W3fzgeDRY9d6YDVc6gfFp9&#10;NcWcQSToEWhykWkrBeBVgfYFSD7TVtGM5RkPR9DFc4tiStsLjCEM8rQZmJm1uUtxC5H6CtQzTc34&#10;DQN4c/fOHUqXN65coy/TbTTarbmd/f04Cqn+GZ3s5hG0hS3DzopUToxIprEQBvbVIvZToJXSm51O&#10;q93c39837eZzz3+s0fCmgzF1VlQv//yXv+S57u0PPug226WSe67Hh7CkDtdrNtRcCychyNgNz+01&#10;plFIYdxz7FanS89wMhrTneh0unGSUEihE9RxW/TBqGpF2IeWlSHK5jDHTRJTWGPs513whlxlDSe6&#10;fbAHR+1rU4gAZaPQmTtTiv4OpKEU6DPJbWNda5CdJpPIpppHh1YMZXKx0cGOuqp8f+p6Tel2KyZ+&#10;Y4uD+84qhhlyOI4ZXHYV8U5jJktJwYuBUlCZZs8XfDWu42JjbxpMG4KlHzUh1M2mec2051gl6twV&#10;dB+gxY7xVRgEHJlKLrNTi5e9CvN1FaGNMIOmqhnepdAnuNzT+UhDb9qzYYrL77MUyFbO/qDU7aCQ&#10;Vtk5j9M64xSqHEbfhrQmOdsiOEAYUSbDmS9YBlJTariwNhOp14R9PXMJ0jk11q6EtZZBpZ4zOD8i&#10;2VvN8PkZ13UzBuDTv4Q4VNZKbzzDnf1RPqOe1OJhVXWu7j9bjymzYI+/DEgjJYntmSULi9F/PFuz&#10;G05xmILbrGumZy+vrG5evTSJrhydHR0dD48Pzk6To8rGJQLLzHScRoMNYHTHbtiWW1hUKPv0zkdJ&#10;iAGebTU9r2nbTdNym13LrGwlN7yW2ejv7+wcnJxmRTU316evqN1sUmXtWNbS4tILH3+OHsDRycmr&#10;b7z+5s/en4yHHit3V0DKZSr7yxm8p6UCKU3wpOig2K7NwzWDKW3w9jC0ipKlyXJKVLxN/KwMUaB6&#10;bmSiUWkCBFfotulQ5OusLimTRkkN+mio835SySJQz5XSUpVMgOcKdDPqdoXnPca5dT1v0GvkX3U+&#10;rahqDwYWFKnqMk9hcindvYINMhRGKtZg+FndgoJWDP90VpqExBFV/QXgCmkS028Cjz+NMJQKseyC&#10;sJxhorZVFNtrUFSkjnFpfmE0PKWa2zKgse66zvbuzjtvv/XyZz+jWlrNahLT2yqjBJiksWo50qMD&#10;Byjsc7aMZptMve22G54ShCEd0CicsiOiKfaummHxTxdSYpTsKS04Ay6T6e0jguYVdPOw86wy0LJt&#10;+nVVHCWtBu+GUWYXNkS5YdDnuTZ12sIAkWIU3Hg2CM/o0k7Ggh4RrUVI3Vi2SDpTfexC3NdgDg/G&#10;YfSQDw72Euob6QSEgc5WwCXP9Xd296gVW11Zo7d/sLdvW3Zvrr+0tHh8dEwHqtvt9ubnp6PR7s6T&#10;Tre30b3o+/7ek8e2562troRhOB6P6ZfSMWu67uWVZWxhsoJeUGFQOpQtWC5HaHgKL3e5pOLpGFgW&#10;GhUZMykwJcsSjRtQp9NxPXcSJ34UfP/b315YXLjxzHMlSxdPh8PRZPLcyy/def0HeQkzHepU5xZX&#10;v/CrX4tTfTQaTpIgmATD8RgM5xA0+EKWRaiLYAssaBON22B6ySiObAuYWfoq6dFRsWDYlhbZCh1/&#10;1YIOFANuijwxGBUdxXF8fOw1HeTadFzB2nZguJ7heAWcQxVLMU4n0+B4eFBWLkSnz2zmhdLPLzQa&#10;EF7Gutekpo++DiqJPJO6R5inL15cW7l1nd6r23TTMmeOdoY/tB2v0aKvkzradqu1uXkRku8ZdmpY&#10;a3JqKTH+1i3u2jDXkCihqy3T6ve621tP6NKtr21sPd4+Ot7B7bXosVdvPni88/i4dcm8cKHvjM6a&#10;lplqIN6AF6pTYKDyT02yrOnYpVBdu21W3nJYuEFpQJ9NyZNQAQqtcGxYG926vKnz3g0rAsMYh+PT&#10;YWIp2oXFOcBSTOv4dDD1U9fVewtNICAK99H23nzXXF3oOXo5Pbrf7jQ6/et+ZlV0UMsSf4MUqRTk&#10;lOMF/S4re5aVqrJKOxfeFCgTs6AQGTTGx2qMolVF7Ky26KhRnrJG0HhqwGxQccTlC8wylmLKI6Ia&#10;Gnu6YWKFPVxRUiYvmA+sQZwc3Vla1os1rgQLtXZDRBAzNWbkipIUJyt2lyhQqeRZHPmdXssx6UuE&#10;MLUCwbOIvmcA9iht1/YGCLXUw7JadUz3AXrySk4Hls6eRX0vW0qlmRekpWlWcQYONE+ssfLFdoUr&#10;UwpQ2Mdm1MDqQiDXZC2gMs9OULKid6WJiQz6tIwdLbB9530O6Ll1tq1EiIOtyGv+KS8D5B2XrO9c&#10;nk+6tRmd04KTKOTrctC00PnLHApMK3CkYQbMA1ZGPOsGF7UApWVSDc8uslp/NUwxg5oDI24Uemhp&#10;r9swLPXe3duf+exn9Sp7sHP/hU+8eLC71XKtbqP/nT//emeuG05H4cRXocIDJMWV59ciP5yOxylM&#10;parrN66//OKn/+0f/aFuU6VHCflEt9Tnnr9FEf2Nd346nu6cJIPJZPLpT/98rDl5pTUbxrs//YuD&#10;oy1DjdcuvQzjIM0EAR3i6qwczSkD3wJd36oGPLvQ+sYkNmNDWYiVGYAUORZQnyEHMQXulBWDBUBH&#10;MujGp0UEp0EWZBNmBA9lNBGk0Wu4qXYOm0ZHUTArt5oZeLBiLj0s5rmIUFD11BeynkULjEpjNrkY&#10;b/K14qk3nEK1c9HsmicuIqmqfq67xTBDRryq/GOYbeDQYlInTiPcfNduAjhuQOHnCvu08ieToQxO&#10;bCVjG2C9DPRmAMgIK1Uo+nJDKU97pk058A/++f/x5N77V9eaGXo9K05K13bpGG8/eVBS9E6iC5tr&#10;S/O9xztnlkktHF2iVGH8QpKVVL07lI3m5wejuNnoRmlKN2PiB2O6mLpJmTYORtRaHg3oroLeAI0e&#10;u+9PwigGCZ3OeMNr+KHC3q4ZgrbiKpDVUPPptNuyZb+aVzo13kkRpbBCtZ1G5+HB4W//zr964/V3&#10;VMOidneu16FofLi/t7qy2O124IYKjx9dtFiENERpZYxdroLuVNOTnHIH9TUh41gBKKVWTWXfF3C+&#10;+O8SHvk4IjQFUPyqlX5Yn0l3+S/6CBABZkV6PwjRpcG73rcdK4/CumutfYQqFgHWpLfVRfyPi8CZ&#10;VFnJW9tctLLo9OQg3ALqpWBHh5BBJZmNnjxXBSPGK1yEfApbaTVzgM5FxK4ESUSDTD3Ab3mz6WEu&#10;Pz+/TDXMcEinwml7ly5v7jzZsyt1rjeXjE+wWFRq+InGnItaK5fxB2JRCVgvT+Gnkwk1AksXNk6H&#10;Y+rzF/u9yXS6emFle2f7yZOt9ZULSZbu7DxxHGcy9TXTbLTbCUiGedP1qLaJkiSeBvRC3WaLPgP1&#10;k1SX0fdCD40qScH567oZRAEFCrrktu1ivawaFJyZ46JSueA4rkhY48ybJvpYA1qhwgSj74KqSoDZ&#10;w0AMQeq/Q03GgMoIutOSw67BkLoC3NowSDmpsuutTl26P/GhGuM4/AqgCdCDdRybH1H9lwapVOyc&#10;Y+6bcpaAnik2l7VcFMcxreay5ewwTK046GOsEVlJbOdeN/ODgK5Js2oI9xAtsW7yQMSQVMEoDcGP&#10;zNghrIoM9o0Og25mGYHFjblNClBSmQttjcJLJpac0n3CxoDtDyrbVouUQkdShrUmPL++eDjJFFU/&#10;X5DU+vJKvd2txJwFG9ecP0itXCDoJKXWBBFQLCU+Vtqq1BqK/xE6Rl3O8Ivr2syGrraWn1FI6zmP&#10;zu2VNrMurD3gZrRQUe+rMYyqOvPVUi3BZ/G7N4LJJI2S3ny/SIKMRSYKRe/3Fvb1/SzOTAYDVH7g&#10;ZUW7051vejc2r07G0UkQvPX+u1sP3u00e5rpJl6TApzhtlQ7SagJ9hqmbUNgzVVgX6/pLcuxdbNh&#10;Oa7n2Z7r0SXw5htrS5f6lybH1EUfDsOzXrfdabqm15x3HH88Hk3HzY77yRsf//yXPnv7g3f+5E/+&#10;/Yd3HgSTsNFoqlw3Q7eKapo0tm2Hza2QRieTiCeymue5HMVYhYLaPxOqpiiIkceoWE/9GJzxiemb&#10;ltFqNkwrovzmU3NSVtRfQf7H0AM/snRb8WPIQyv17hJc+FKmCJVe2wKo5UdnqpX6UTLvuQWRXuuG&#10;1sNA8feRs5WVItktja72kXWvxt9pPfZAXOQNmlw5fFmwLaFzCwCJnDCEaHDJKNvldFscE+Yfk8mY&#10;EqWJZbxWFq2bN54b+MPvvf59RS+DOIQ/R1W1vUav02957dHxYGPjkirQf7GChJ1jLclBgYtCP70b&#10;6qXberNstSi/+f4ETpggKkDbkH1/i9pjSfBV2Drh70jMaYKMrnOzx+VaHIVF24ujvN102d4QeZ0C&#10;dxRFdtxIyogev1z1POdyhLlYkE0D+K1pdk1Rf1FYcUdjWXx6RPRMCibAZPz+8xQz0uF4pJmWjL4U&#10;1o6Ta7qwtOS5zuDsNM7ypflF6jPPhoNgOllYWKDYF/jT0+NjugLLF9bpHx4eHVLDtry6SnXh8ckx&#10;GMgwr6MoafU7rc3l+fTshMki4GCIRImuiTM41PZEEvDpcWDJq6L6yFCkxq3p7VbbsKmYiFdX11bX&#10;1qLpyMH43bx67epkNNw52Lty7Ybd7RlVrDFfwnTsL33ly1Vp+kmc8yoqKYvpeJJE0Wjij0fDwdnZ&#10;aDIejccQSAwCKnyyvKDeleX/AIuHgj/G3sBmsokVcOgQ3kNAA+hI9lMUkk0Xw8EkysaTveWFuU7z&#10;uj85KX2N2tJWd4GCcRz6L73wXDJcSPzp0cngZDgapTnlK6rPDoMIvw4jG11wmlTHe6bTNG2DetQP&#10;7nwxiNavX2KEnjYah5jzoKrT0yQTZzGkNxCsUkYM1OrC1YzSRp2xH1Aob9pQOcLgs8jSwWAUTie9&#10;7tzB4WGKJYAuBlu5alk8gX5j+3AnrZr9hco4E/wSnSIQ1yF8mjPxJWVXS50H9HmGIZXuUG6m519k&#10;NtD8dAxU09Ku3rh6bXUpD6f9+bmD/b3dvcOmlmFrUObUfjiGVZWJWaWuXthK1NI9kELz0qHiPYk2&#10;NpejLOroiRceUoHW61y0zQ71Aqh7qpoEqrNVr7genIPalFkqkkACMQvWsFCFm4CInGrq38Cd1Jpq&#10;tbavABU4Kc5EQaXWl3DGXq/8e1B4Uxr3QxbUh/uGaO7ynBxGiIVA3GvNAk2aCq2WTWRRIhaXRcrE&#10;fBmYYHp7lWfpECiEuK6Bf5ZkMQAmMJNhqYWCYylaxQxTIRGGBHy30k3wmjW8K5ZQqRoNqtdj27LC&#10;pIix61EpMFSCneEhlCERgzrMmZCSqUHV04T4asGgYQxTcpgX8cajejpQkPqD3VB0Mf8Qg1xFjENk&#10;rzej1J7PMWXMJNLFLCLJtSbcUBK62thmwKQgUnSTrTuphGUivizzURADsEOHmlstrd7ylbVTHuNf&#10;9JahPf7wg87yYsNpUoB8cv9Oo2UGdBf0fHq2n0SDjpNH0WGVjfNgZKnp2eHx4HCkKVDvn04nTc8N&#10;w4jCjGfbw9MzuvNP9g423cZ3/+q79DyO9nfai8rk/olaBDYVEsHoP3zzj2/ffafX9aJw8uytT69t&#10;Pjccq46jHe3fe/DgZ2srHS0JnCo7O9lfWN3M2REZw0GDlxRYDKj4tqqC/bRZUxp7BOpqK9e2NWgZ&#10;8pzEooefuJ6dpqGhFDbsqtDqYP0C6IlmQs6iQHwScB0jiDDjqaWdlLpR5LZENsyKyCbPCsGink1j&#10;NMpuwE8TMbfBtTM1TH/x5qWjFUWPSuSEjHrYfa5JxaGSxV10ER/iLCkyRFAqYhCk3ERd2HFsoCpr&#10;Jek9mHoyO7TsyF1/ENR2+lM1I6aIonESeKommyEU7B3bdF3lj/7F773xnT+92Hf0Vic1W2+/+frJ&#10;6QladUuPMr/rOPQwHu6eXLt27cu//Dm18N5+/03dHpUwl6I0oo0zbfs0WtDzjcvPJ0niR6HruO12&#10;W3Od1QvXVFjBG1/7+/8oD6Mn+zvLKysf/8QnqEHZf7J794MPG53W9WdvWbazu/Xk0YPHVPzdeOYW&#10;NRXvv/vWycnJfN/58M0f3bv7jlnktg2VECQ/Ktk876137vzBv/z6/TtPXEoqrkFJpmBgSBwG+7s7&#10;nV4PJDVR1yurc60dfoYwEej1KGwi4dJFogRiMp1Sr9WOZRN17qTBUYgddOgPqfBgdgNEsDwbvXq7&#10;3WLvN1EbAhgqwsAdaLLDw8Nrt24xKKN4SgRRzg2leFYmg9iKOQ5IGrp4uIrLI0IXNXUF6w7pdXkj&#10;IOuSVUg1thjkzoE6t7qYFGamVru4KTzJZkREimVpnKQf3P7guWefm4zH9O8meXFwsN9pty3HCqdB&#10;A7BKO08CHjaKboYq6gMC5OGoaADoCxpN2W01qagcjoZUVfTnFpY3F7M47vfn9j58f73T/spX/1YW&#10;xQ/u3aNY3e50QupgTSMIEwsWgWaaxGmceI2mSUV2EsdBRL/NRqyjNxmaQGmxLSiUO8Fqpgp/NJow&#10;0TBlTbLKFp5tpcRUI4JAq4ncF4vxspIrr5no+1UkrMKnIxG1V6HsUUYwZmrFMlLi9FTEcSYoJq2e&#10;EyGf+oHPEGBVmMC2bYu1BZs/qDyMwGtzpZTTt8t6I0bGK+UCbGE2l+RfXwJdmAulX+4oK1Ej4jl1&#10;4YkW1ea73/Q8CPKBsKgqs1FrbRHOy8jaU7UGipZxElNBD+0szMtKYwZgVjmLgUjIRDne/NYTbZzh&#10;gm8YtC3oeNPtyLQ8E4/0mhHDchHVR9az2myiqgiMZabDx9KKUBgtZxqPT/ElMyjTjD/I3GZ6mBTK&#10;Nebm1H9U38WyrH9bbVRX1a1WLTbyUV0GBtsrsxWuvFI5KzNUAcLUrsL1nCgr5IvD0zDG4/HwbNhb&#10;nLd1h3oEFaiI0m20Or2508MTKIjoymA8Phmc9c0l3XQwm++YzcV51ShdygRRGlN08KnwGRutKKGu&#10;yrCS0IP6iOuWlCa8JgXNcRjbhp0ZydgPqeJrtBqUuZd6/ZZtz61e6i2v+eNhmkRn06jdsHULmIdM&#10;LY+PDuI0W1pa+tit529ef+7tn77+9W9+6+6DBy2vd3w6oP6EPpSp2SlVMlnpOB6ULSxkMkrYfjCy&#10;TawHNVuzDCdLIkgF8AbWqiB8VTHXLKLYHaR0OZtNB8a/MD1TkjwydYPOaXOhZxXVqqUcHZ5FfkRd&#10;rzqbT9T2qsrTOntmqfdUzko7l9DgPzUY8leveWUCgTqw5nJJ6Vnxmn7W+vJMBFptoLybtlZg9JOL&#10;AYEo6PM2QsYkSo0lpouK/MrmGnlG8e4RE2W1CqBEg6rGrOh1u6vLy9NkMs2y8XREv/MH3/7u0eGB&#10;npWW6l5eu/Lf/ff/ROc6jKsq5GF2t8NHB9Kjth4DgEY3rFbT7rc61YvV0uI8GlE4g9VSH4yu1ISb&#10;CxVWfp8cR8okS0QdRC4SNicpiKNVFjB7onJcXgG6XsuxoYXDkzZ29WAXcDqsUeSHIf4vuMS4Mhp7&#10;gRpAnrpAdbuewVRvloxlyBO9gYcP4IpWj/q4hOAR5sHBARV50PBwnK0nW3RSLl68ONefOz4+2t7e&#10;Xt/YuHbr2YOd7Xv37iwuLl1c3xgFwaPHjy3HWVtZpdB8dHSUQmBMWex1gyCks5gB9JLRK1uazhI3&#10;ee0CzLplNU1MphqqlilFjIUkR2vkXjkM9DBtSsL02W/f/uDtt376/PMvzC1jmEod+Msvf3Jn95Hh&#10;eb35+eRgm1cSVadSqbOFeBb8uyiZWB1DX11e5ZliCukginMZldTUpk7CMDg8ONjb2xuPJ2fU6sfx&#10;F77wxbXVpffe++DD27cbtoUrY5t8JuFhnAIZaqnQY2V4AkwIUzZEVR882i/N+06rzwwZzdjfXlhc&#10;7Hbnfv3Xf92Ijy2rRQl4//Ts5PAwCvzJaLR/cjwajqnz9v0wCFN0MAYd86DjOAa3L5Pv/uULp89c&#10;3Vzvtdt+EE0n0za4QxVXiljoFdDXVaMsAwvIsVKhFJQSapVOr+/7Sa/FpghpUOgoaFZXlj64+4gO&#10;zGg8ytGjsdBYAbUHuFbQMZhb2Do9MxM1sp1MpUYx1wE1LFnpBKMc+ipF/YYyEZ1zKlVs3EEFWlH0&#10;e6kxYx8L+sGTwalZBEY6irPTbn+l1+69/bP3WXKAKo0Gg93pmJZqnjBXn+tzQ0ugIdFoz/fSYQXV&#10;hDg0y708jefnX57welCHHRnHFqY11vDMc99PUeevPd4VNi6mMiqv9Q+rc8OUmZJe7bFSsHepwvDJ&#10;Ssp35TzpcAh6KiHP9RDrr6CcRlVUqjFmSfRt6NIrquyna7BAnSK5nxVLa+Kkxgu4slZWqnvtWqQP&#10;L0yB3YZKviq73zAOuYYFsb1QZoAZCbsap1Fu/uD6a7MgOZS/lVSl0KQ1rQY9tSgBbqFgs2tF1igs&#10;M8OeHZzgMeCpVYdsunK66uiC3cFzg0Bnwn5LVJYJ9J+Lz6wQCT+99mOtirrdFVDjTE/13KiGha/L&#10;mpmpiPurIvBHkcMuaxaqVuqwjOKeXeXiAPidekyNOjxnfJnAQRQeeoqtKOu+mqZjGweHW6pXLC8+&#10;x0jIfHB2mKutrQfv0ZeTRaMLy+2fvnXv0aO3/ejk+Zsrp/tbC/3Oc8/ePMD1jLIkMQFpqyh3+NMJ&#10;lPsNc35hqdXuqka1tNRRjOnR0Ziq2AsXl5b7vR/88FU1D87Cs6wyr19+Blup8DhO/dsf/qTT04o0&#10;Xbu5/vbrr129+UIejzXDZUEqZiixhAG04nkQYOLw6PAaK8GXsx3wBSzdarvNPAN6Anj+PM4dmx6h&#10;51i2SR2vxlBmFC3A2+Wx4P2ZbVQbEckcR9dqfKY8e/kjlvxRxMeVMa2AmAouQZ1tNs4LMynDmAIv&#10;rMtS7I2YTImBtVYz0dSZv5wqox0xDquqmgVeCP5PExDGbHkidgZ8YaEfyYLDXKIz94cZ+Xrthq0/&#10;vfG6cj5+qT2NZb1UF+g4f3S0Hc/6/re+/r0/+9dX+41Gmd7ZOvryV1/45vd+QAWS43Weee6F7+wf&#10;zq0urmnmh4/2//F/+1sLC+taqX0tCP6b//q/8H2fXjZIs7/3j/7zhfXnIcFNVV2tlIPfnGGSlkRZ&#10;bFjO6rWrdCcuvfxJuglngCFl+tzSx7+6TpcfGueJ0rqw+eLG1RTXScmT9NlPf6FIp7/72//z7bde&#10;Wew6VHH8+NW3CjX62t/+VYqS3/vOT3739/809jPX1Vue1Wu7UD4Cf0ql5sLSi+sL/bgUIfJSqxUr&#10;S1Z2KDGEo+rWrPWZqXMDt5NpYHmewp/JBOBN5iN1eaaxzHdR7h8extOJKAY0Gq7daFDHK+sTTaQR&#10;tIotHirdNC92u/1eL4NyFWiTOu9U5B7zbAXINhEEqktFtrXLoKnHLJJzGHyZK8q5LAN96QJsZqUY&#10;Ufzk7IbTzpbBNs/96RnTe2DhLQ1vnSkXaRhSq7n16OHx8fGnXvrE6WCgUV9UVQdU4KEeb6ADpMrZ&#10;9bI8UdgVgjWM2NqO5Q7Y/TUvpIvm4NVwHWrwbcd94YWPU8uwt7/fYEvIlZWVufmFH/7wR3R553o9&#10;EUKnlOy1mu1uexr4VZJCndTxktin+oNeARCVLI3jBKq0HiDQMfphD/ivUg0Cn9paHhJBiwVubmgJ&#10;Vek8PbdBbR4rJwGzaTAGWAUuI6WAmCYJPf+MIk6aWDZAfCaw9GhB0yyF3RQc2vDMTf762DYqp2pK&#10;7HWYBo8ikyoKgeWIaxRotDWwSWeF52Jml40eu+RCiOH0+E7BxDHMBEudSuA8aJh5uaUx4cKPqI8A&#10;AEFnyUPM/iyDTVRx96ks8akOZKs2RStMjAd5XCJMkPMxakWFh51h8sIwbBsyRg4VLVkiux9snPJS&#10;KOX8hkWKj8fKYD/xuJbXdXQXXdtgv7SZvO5seF7MJjc15BiLXKxqtVnI0rnvpCrQFNFccWB/St1V&#10;6xl6vTyuJKlXM6e32Rq2RkHX/rmYr+GUm+dKIkpt2DdDRmEofO5erszAGOpMYX8mcFEbU8MdkKUe&#10;gEdTCmhp7u0dzC0sdDotWZTgcOdZu9c9OjwuGFYLO2ZYU/YMFbSMQs2oTuy1m33XpbKxtFwGmhaK&#10;Hjc7zePxJBiOUoqzDS9zmsOx37Kho9xxmiXcQSBUnSahadvhNGxaELl1qKtx7e58T8lCUyvoKqlU&#10;5JkIyMPh8OhwYCyaTdf65Kc/fWFznTreg8PTNCkPT07u3L8/mYwZrcr6pXRSKSeXFM4c0wDsNQyT&#10;kV80vMIyDfo9WRKzwxXocFy8VpRWhwF0aSfjwDHMLKSrYjhtz6cUFSt+4lPH1Z6jnOtkfphNldPR&#10;hIr0gn8jhkDwY9CqmUv8jMbNOqpKTb3WBAJYnXOvNaH+GjUope6Ta4T0ueGlKHTIeRHFZpF3wtsX&#10;0y1UnxUz8XAt2dZVra01S1Eqop/M8rjIMtt2NC4O4hie4GEU03nyNLozuVFRnWE5ldZ3Pc2sTo9G&#10;eZQ4hgWkRFrWtRyT/pQiYXv1zDIsYGLR6sj9B3pkbXmV8uBwOG01FXYEAY1PZ2kS8RdTcgR65BUK&#10;zqw6CGwtJS54hRTUOUyjqEgzQwaurB9ArSlVcJikFVJNItOwuy+1KNjh93t9g1kTolHMHZ2CJiil&#10;mBPjXxerhtkQgX6O/iGUFVk7kSNJDfxYv7BG3+PxyQn91PrGJsWe/f0DypXLK0vLy4unx8cP797u&#10;9HrXb9wcDgf3nmy1G431zc0kjvcO9gExRU0OAW0PSps5W4NyGmFAGqtBwlJNoMzYIMlcjL/rHKPC&#10;wsK0RUBR8Imm/wXWimE48Gr3vvKlL0dpsvtkK4kj+rCj0fDVV37seO7a5sXO0uLO44fA4LBDeafb&#10;xwgI9V8xCkcanKsyZgUCTqzBLYDOvrq4OG/oS7duXGPlXhjWn52cLi4vU45fW7vw7gcfxGnasVvU&#10;G8PXzrQpjejiEcqeRliYccmeqdp45F+/tbGyujYO4wpPP3yyv/vaaz+8ef3as5sXKKdlzqTQ9VbT&#10;6926qbHiLkzgoMmTB2F0NjjZ2t6m1vd0OKXOlvpiOl/bhwfTYDo5PfvsZz7/8PFj6mwXTdtwnZmg&#10;Jm5Fs9VKspiKVGoUlRq7nkgkffxwa2f/sLC6jqn36Kg34JCs6JZlmtOp39KAWZokfgm8Bp0Z9fOf&#10;+9zR4TcDrU3nXm/MaWq86LjT4UBctvC1WIbtOKoYHSuaP/VdCFEg7cHzg16aK+HAn0qzRn38aRk8&#10;c7G7sNw5pQfbu5QVZpTpFBHGSdloNqnuD6p0EAf0b3foXzcsNuzRqDlbXV/bHw+77blkdNJZ8saj&#10;kX/c01ZfUKF0TnGjwuBKRqPMDhOJWI4yZU2GZz0nnuUYIqoh6CmZ9LJHGJNndG2mO8/Zrzb85DZX&#10;Z2VgxJAc0so6GAucYlTefVe8fM2DOI0S1jdmsiRVk3A5MGRwC+iULLJ4tMQCs+znggafTQswtQOQ&#10;Cc7PQk42uZOHKyNVqyn9d5Hyer0qWPugLM/xEQiWWplVwoTnNWle2XrGXh2VqQuxUslQo+dJDkHO&#10;HMQQ3tsaFuhupiF+S9iwwTMQgYt+wNZUF2ZIOiXMNE81cBHwk3HGYAEI12tirikmiHXinWGw6lvN&#10;jT1sH0QXnt8zT7tQ1GpiASuKlIrob2FVVdQONhVrJeJRYwWj5LKLVrCrSeMo1OG9AWoh9n4GNHjY&#10;AAJPmy4alXe377/74ODO+ubGXGe50rPX3nlteb7lT4effOGZyeCAqiCtit9858emlY4ne52uGsTq&#10;o637JWZJWp6W7aZLnf/x0Ql1pHmatzpelEQX1ta/8xd/Tjmmv+hAkd6wwmGgxGHHVuNMO51O+heu&#10;9hdXB2cH3/zG/xUmlCiPVld6RrP/yis/2Vi8dOXi8rsfPFjauGgIbA69I6DnEGGhmFBbBAFaaZqa&#10;43lY/mtqy7PBLrZczDWUgjIZRSIT3hgG2PFs3UlBdjIJeLoK0FMpPkV0ULWaustPs2LqJnjqmiaz&#10;A963VMVsFVGylAGaXiYYlU/VUGrabynGA+d1neh3cOOpiVW1JD61zkfivFuyi2bFNmy8b2IlyFz6&#10;bDFQwtjVwDjWEGfKetU8qxehvsuelgoz5csZDw62DLroNkOcC28BE80sg201SC4pnY9+p/Uf/t2f&#10;fuOPfn9jyZujoiZNV+cWdrYOtFL3bKe7uGw3uiEQkdXl61d/8t6DsFK3J76Say3TijJtfDrU8Hin&#10;G/MrZ5QM/AC6ENwhWBY4CHQ7O22D3khADY2hZDDkTCoBWHLRnMdxwXbYVKZU7PlAZzXNlbZrnQ6H&#10;//f/+dv33n17vu0qRZxkpWKZo+Gk6XXPTod/+Eff8QP6LMXNG9fW15c311azFP0KRQmKvWEQzS2u&#10;vPGzdyI6D4bG06dczGAon6YxpPIamIvYWRSCfa3xfg9+rVCuowYrxYPigFbWqGZ6yIPBKAjDdqdD&#10;BcTCwiIlDNdtUcMMR3qM1guB1OZ+MZpM0rz45V/9pYR9LnXmnCuMZFaU84Eev3IhvShAOYzbxM5e&#10;+E1VDcqpuIXjwJJDTKHUSm6i+J+nac79HxOCDJnqQvagEMMtGeWo9WIwp6gZ0xH5y+9+u9/vjaG/&#10;BefVMIp4jUaxtGx3eif+hIq+iD2DTWAlzKysxQUK5nTWTl1M7KTa3vK8OEkajvfOu+8GUXjj2g0o&#10;xRb59u7u2Wh09eqV5cWl/b29BiVaw5iGgV2Wo/GErZ81FgRO6Jd7nhelsQEkhEoPlgGAsLGlRMq8&#10;XLTY7XbLAikyZ+IGbgH7nDG0uKgm+RgfETsMvqfAeCbU1soiROg59M9bdluW9ow5wu4BK2UWRZew&#10;naUZ32LUoSyLX6QVvb7akM1zFKozMWFFtBxnagkinS9uUhRx4zRRuJYreckk3ShVSrOhMMZqXH6y&#10;Ppmim2bDc93hJLHZuk94f/Bv06E5Ivp8QAAYpqRl7ncrHkAUDGQTRXHUrhnU1ywKzxiWZIiOcRgI&#10;blQGiNyd4lnn/Kzo7jHdt5SSGBa7pj5IE9d2ioquQso7M4a4S39+rrY7I8FqNSZCq3d4s4157REz&#10;gzOJm7qYgdRKVFVNoWLbAd5y1ZKDtXSvRFRjNvblBGFklTBFZrUDlHp5vlnOKJ8zrzfZ92q1LI7K&#10;7Te3YCyQo9XaB2xPiC+Jvv4omgyGVM85jkndEbiXdPK6vVa7lQYRJJF1fTge9ZcW6SHl2InkaZBY&#10;mpZUVZznNkbMRcsxVzYWNq/d3Ds6CdLo0d7e6WDPznp+UQaNObvSQ8OnUldx7QxbmszIEsp6CZVl&#10;gW05Lr1ay3PaTYpRRsu2XbeheZXrdotW/+DJk8ne/vJCuz/X66+vvNBubp6Okjh3e60w9p88fvTq&#10;q2+99+H9w9Mxtc+dZkPj2Q3VwFTepCA6KVSI02GM/JhuULvbtB3DM8zED7FbMTS6YfRrKQ6GPhVv&#10;+TTJJ9PEtKkoMhWvwKwQvHPHajeobewt90eD0XA0PR2OIEda15mliQkiTxoESCG7JhG/EvOQSmwE&#10;a0iAVv/vcxiAUs1cpIqZxLZaWyWUDHnlEeYMcliq7JnJ82DxfRbZOkqA4OsDM2zwtkcon3Q3HE3w&#10;/xC3oa7MQ5xXC4ijAlMLeTjLcNUsaOkW/Sm2puAZZbWiA13XHGqTce6fDse2YbTdVqfZpCARs5Er&#10;O4KqlI/S0/HJ2YTqS0OzHbvB4KKIMVqg4jMTDfx8KAshaheaZlUYiyqsAp9xWhfdLoVitOV6Cxc2&#10;Wb63fnQi9xBAr6xMgiAfDM51sDGfM0zqhOHG5roUDjrwSDNZy6RgHCXmAlDNG43FSqAUR3KqlZPk&#10;8eNHc/25tfUN6g+3Hz2ks7R56SK95tbjLfqtF69cpqd8dHBweHS4vLh888rV09OTva1HdE1W1zeo&#10;7z3Y2zGVqm1ZDqYRhRQyrPpZUU9lidUzQxtZkEkTuEXBmoqyExDotfgb69C/BI+fvhnKbbsHBw/u&#10;fHhhff3Fl1/stFvDs9OLFy+9/InPvPfOW/Q47FZ7Sr+aVRop/Y+ODxMMo4HspYvVMGzdbNEXXEog&#10;YIuYNIn96TSGKk5Zq7lQxIyjVg8iU5SZPv+pT37rW39O74vpCchGVN9glEPfkW5i0AOjr0LJEsVU&#10;va55EuRPfvjq2A+oiU2TiG5TFAbU6b35lt3ptm9cuLC0DKB4h/5l+vfUYhr7wTTkiWPenut+8fIG&#10;bmhcjMfTf/mH/08cThutZpxXr73xQTCIn/vYMwXSGf3iMk9x3hxV97OSelDLdECmYo59Tf5AWVBG&#10;QVhU5rt7g5X55UTN6Uz0IDIeX7qw9OG93f3kpLe+aIaAeyEBJFGv2/zqV7/47771406nby6vV9N0&#10;rt893d0dh37CGkf9ztzS8iqVJBRz2q3m6Gy4v7dvWlar5VH5mipmGQcfu/ncw3ffMzX78oXNz7z0&#10;+Tza+fJXrjqa+WDLT/LlC5eSk/i2ZXnXrj/3t//ub/YuXx0F6es/fu273/qzvYOdtm25aunac2q3&#10;Z9kNszSjKjs5Plicv+aY2WTvbrfRs5auZgr1Kih76eQC8WRgqawqKbK7wm2USKDrGm4B7zvTNMq5&#10;eIpkAVJJE1VYmoFFEGpthmyoRp3dRASMWQgsUSmbaa7nhCzP+4gc8zhKLwK/iLhqp8pDpf6XKleq&#10;M9KUMQ6myQ5AGLkYAoqpcWWKSMwWggrlQS8SpQFproIrsxJGIynMh3PeYsz0fEXBnvG8tURQyZh+&#10;PJxc4XUImxbxwaW6iBpbmNll9DpVIVRLyFmz0aX0/GjN8U4o8UI3S1cdugW2pcA4RE9RAyKcWkke&#10;0WGpqJfASo4xhzN7jxrKJbNn0QkDQlIeqaiE1RwX2G2x5F9tv1BTqygc0xnO8VB5OQlGqs5GUSAM&#10;i4w9JQD6KOH4Tl75yxdfylKLTwAsY1SLhdui1FGsbOKf7j1RzXR0+GRjZXMaTI6O98aHw35/ZenS&#10;lQcP30nicTQ+PqrOtEIZDhoY/9IP+8Mrm+vUIx3sDDc3Vk+Pj7IE65EEIOPk+GCnLJJ+v0npL0Oi&#10;jOd6C0EY7G7vObYznYzoE2Th9Ed/9Q3DzM9ObjuW6mmxXTqP79/V8t7XfvFrr37vO5rb63ZaecZC&#10;3JDg0GO91OMcivHSm7IUA50SkztgoEy4F7SbbpFTclZgCFBllt2yHIfOYJRkQV5Og3QqEwiWBhRs&#10;QjWb/gufTsYupkKNnpJC+Zy9sGC+qtR0L4WNK1lmTRWv3toMUuelaSlsdxleUo5lB2kp+5hXwHVh&#10;WdUCjJWYBanqrOiTSpS1rOQFBR0gZSNT3SsWUxATybJeUyvnOLIZh+6p5inf1YKvrfhX4F7nBQNd&#10;0TuZlNdd23jrzTf/4k//9VLpb5gF/dzuIFi58szO2bDl9KlHtdQGnbSizPdPw09+ftHXst3j49WL&#10;i3GW2xqEkKPUj7JsQN90ViYK5SPN1EwFmToPQ5/uoFFlia+PjrVms92wjGlsUlEpKUPj/VJZnXfo&#10;guzAcpPetGdZf/QH/+LB6z9YnHNMrRqcRb35uWbH67aaVGn89PU39vZODEt99tmrn/nkc2USxtMz&#10;epW8AgZDyUJDLYej04kfWcDr1cwOhUUiLIz+8SDBh2dZaS4wtIbjlHCAYR8pJFnkWrp01J65rPk3&#10;jqLd3V16ISqG6Zs4m/jjydRhgA9QcpBN0kBCRh+qmha1Ronj2EE4nYyHrW4HXEqwLvlmS/UusbRW&#10;KOPhWiWoUU0ApEK6hmkfA1OBEmWbF8qzGIBi9pfqiIdVkWKkVWiZyuM2kzEjIHAluQDFMOsR8zRF&#10;PdzbeePNN15++WU/GGvwuoe77OrqyuOtx6sXNqy2gSkvsGNUZxi8nS7FiHcGPJtZSzO0n7pTz3Z2&#10;T84e7x1+7MWXn1t6lqqo48MRfaS5ubmPv/ji8OzslVd+cvXSlXanRWVfNiwcKurhrlRGFJEsG/Wl&#10;o0dRmJUqZKKUWiGCpeuqMIgdWJ9C07viYSu0aniQgwtRqa7t5nEKkx+LpaxZBkBAfzboDVYUh6zt&#10;J7yGgutpHME0jrmZz3hYAKnLOIroHZq1thg3VNjdmrrc7Kp0DSQsKiDPC3IBn9drZxNUDACwMyZ/&#10;MY7a4Z68LMXcSGX2L+tOCZaEE4N4cKI4SmLMZKiPteBKRd2UWXMjVep7qH4EUVxjks6M84aJBno/&#10;Lc1ZIpGHR1mVVLUKQFXbnDN4EGBveKBAUVYoxzBr4PW0dCEK+3jT6/i+D30GTAqqcwmIaqYtwG2I&#10;Iqp8NQ9pFpGqmVRUWffX1bn01GxIN0Mu1FZtNbBZLCJk5avzWy+rmcRUNZPq52mROhsmFgx6pe82&#10;KwoTTqg88v6PvG1mmJeZBN3s/Sj1+6tB3aUkXx5JjabTTj4XhxC4o+owK1Sv2Wp1u8fT0OHpMpgb&#10;YdCZn1Ohwp/J52z3e4PjgQZtMkpEajBNqDdZ7PXjqlxYWvb9ycFZ9Nqbb0aDScduUcCY0GFvNQ3X&#10;iTM6oGhOQqCgbXXie46TRPFgOKYa1rXNluM0e13bddr9tW578ezsZDg8ytWg02p0Oj1TdwYngzSK&#10;Fub6mxcufP4zn9vbO/zeD1558+336Z9ncdJwXce0MrjLqmECSmjB9VNapPtnQ1s3+q1Ww7LhR6IV&#10;WRoHUWChrTVbDTtE20uVQxFSVxBnNuRBrSqm0Ga5ZpMOq9dutNrNlZX50Xh6MvGTiIIxxIDrr43z&#10;34ya/dQXXGqg2chk5mz0dC+P06TN6L9PjRb5lGIdz8RcJnyawM+h5gRfno13KWLnwE6IiRIvQiXG&#10;IlYyKSoDqwEKUeyWZtOXHmcJT0Cwj7z/4IODvW3PbFmVSuGJ6uQMFmQ5b2OlfKQjgW6z1WwYplHl&#10;ZTgJ6KlRAGh2OxZGdAw94TydpWmeZoppdhqtjFkNrN1DGRheEfRxqM+if7HicEqNnVnXClVO1W2R&#10;YvhXVCIoNZlM9vcPdPgyoBRg+hSctV1sKfVet1tTXFgQjw30Sig/l9B2zrJCIIK5KJSwuhudLvqB&#10;iqmAJbuHYHimKK12++aNW3TCHz6412o2N2AhE28/2abgtb6+TnHqYHeH/ne/P7eyvHw2GDx49KjT&#10;9DYuXvb96e7WY+p86KlSoduwrYzHvZw/KOyojCGpID5hcAzCmAT6NHUXAVqRzjoomN6ZbCxRQzi4&#10;RDDYk/zqtcvrF1YePLj3+quvvfTJT9Onvnf37ofvv0cHMY+Tpbk5KfzpdahRX11ZGeSKxWYoCYV8&#10;avKDIGe5fM6gGe/JgStstVqGrs9U6zW8cyROtdlq/8bXfuX4+Ija+/E0YBydJkeajlDFc5Aso+NB&#10;0Qd6P3GU3rh6/cL6RsZKHhShopCqgAn11ePJaDKdPto9++DBLv0RXbFmE2QV1zKazSadzyZdRKsM&#10;8mmppLbrFVoxN9c5zGOlsgo1NT3t4d7OcDpa33kUBh93VaXT60nXAIV9l93JKHMwSQ8frS5Tjflu&#10;11bLi/324ekRNc9B0SijTG+ZfqFS42c5xrVLl453tqVPpo+QROHVa5e+mmvf/PZfTff2LMvde1wt&#10;9nt5OG0bFkb4eYgQxL3KlL7YSr2EL7RIhqe6oQdFQc389PaHz15YVLPw5seu/9Y/+5++8f/+ruUm&#10;rU7r87durN/6wnhcHuwfGJbbbLbiQhmkZaA5z//cz7/8xS8c725hTjGd0qn71Cc+kaiW2enY7bX2&#10;Yu5XTUvNbC07fvT+Rc+xOishMDqweIBeOR2hgr95WQuxGLHK01AL1wRCJrzcMpK0YO1f1knDFhTL&#10;NGaWyTQU508GdSJapQrwbwbiRGbCXFyWVIDsqryWtSiSqGz7jE0dBqoyYsuyUMiqyNZ8qksp+MvC&#10;0cQbsJxp7KiCWtJnOlqwTIMSrhknaZQUUszVPs1lLYVKH4LKDqAWi3pDwtNrwG3yGj3BNFu+6Tzm&#10;q2wqkuBMWWYUcSpDdsNULulYEFETpGYl4GQGlo8V3TvPpOiXm2zNSV8IfV7HUGytjAzqgVVY32Fc&#10;JIgdVrXXDLH3KLPcgrNOyuISJSNWGNnD/ZDG8CqeJgCYV4NoOCqUDFeeSQbiS2UFTQboAo7FI1CD&#10;kvXp6dmjUjfnF25mpWXaFqwoksH+/pPJePqFz/3C2J9W9AbKYP/o8dXoucn0bHWusbO1E8aPv/ud&#10;r1MM6LfcVstsOGYUZIZmHAwmhke5Ut/aPVzoNZs982w8pNxHb3JtdfXune1+u0WR5WTvgJIdBelA&#10;LZaXL3zpS1/6xp99c+vxEwpw0WRKbTN9XT/60V/artlre2WhhUmydzAsU+s3fvGXfvzKq4eDs6/+&#10;rReNCmq+BXpOTYQG6aCyNCzW/ez2UlLlh6eNISxFe3oQAO9Qa4c5BZphnfI1PRBGqyrUmwUJlBoA&#10;OGJGECOEucBjYDh9MyabR/NsA7wihojrbHMF9rzCSyddmLC1TQ2KRZNdjvgIYS0imEaVnQIx7oEv&#10;EdMi1NnKYzb2kM5OvNJmWqQA6on1dS4eo5wUuW1WaxXTmR0wkmWpCKxSBM9qfqp2buhRg/fqd1tX&#10;siobOKPpoV+eFJFpVg/efedPfv9/m1Ojy0sNR8mSNHv+M89+7T/7L7f2z/6X3/qnSZlTH1LhQhi7&#10;eweD0wGlA4rYy0XK0y230+55rko941x/AZhJqpboH+f5ye4TQ696Xa/Iwu2z03a7S0HnaBqGVBzq&#10;ToZiv0JjKTKqUNMRsjLgKEw9B0KbHvfWo4cd1zOrnCrPxcWVudV+mkbtXmdwdvbjn75JtcmVKxsv&#10;Pn/DDwLXtBRWZWeIr0p3Ba23ZWORXztWncvhMAeVhZvZTkaROS83hHSdLXFxQu8Cly9MmVte8+KF&#10;dfrVO2//TKiSg8EoYTYs/WnC038QpviVDEaP8CgfPmL0nTi2TXkP/HwATQreWBlqXbthXiV4c602&#10;WhHoSVWLrgg8RxFn80pQOuKJq0h8hNR2obHKRjUbqSmif1BAb68QlX5e30FmA04/5g9/9P00Tjrt&#10;NtXtSZp2e31qtQ6PDjbXNxstSD9SBuRppyYQIYaqarX7Zi2eWzLTXc+Z4kkXiTqCl16+UFnuj199&#10;dXNtAwQQy6ZK76033qQv/PKlS1QajYcn7HKs8BYBkOR2u0l5OU4DcIIsDYbq4DIUknhhOZdn9MoV&#10;/DJijYnsGcN6TWDPMM7hQ517lqsa6HwK5rRp0B/JdBZqj2NKBQW/Jv8AHzaVlahsA2wjU0wHytKD&#10;j4n4h1AlBlta2JjmKavDVLqJ25igfs0sptGo/Gzp2Zhwl7B585yxuzdrsLM/RsErHxYM0gSnEycJ&#10;F+q1bhZOFNVgcQyylWMLnqgQ7gt0PxjqARsKCHlQwWawXFZVN5mlqGebglVmlQpYaFh2wYtvKE4z&#10;ioUSPvDbuiC5VHqwomdcsPWqCdfACotG/gGgPg14naQzZeSS98YgxaiiWVVJb1I9HbOJ5qLKnBGx&#10;1RUToBr2rMw0pGrrl9quqDYGOl/sCeFWFQhN3ZmKUoj0pU8NB2QtzKx7DbRn5OFce4p//mterjOn&#10;Ik3qmVq9XNNq5iLjPqAbCf8UnpajRcEmGfEjTlNxS9Ap48BTK8MgvCgC38/p+7BNSka2q1Cbt7Iw&#10;f/e922ZW0pFNwIg1VbZ9oFNKN9RzrUtrXjC+uPtwVwmmdALG08TOW9UEXRdkhJtdy3Ytt10WBppR&#10;O6VbEWlVaGpDw3H8yLTtptdsN5tua6XdXUiiSZiFhVK6XmvpgjsYno1PR4kTLC8tP3fz5uXNS7/0&#10;5aM7H3649fDR4+2d0Wg4HIWo8RBloT1L31jTagZ5Wub66Wg6LMtGw/E86sIR+1Q2EKQPQefHNjSv&#10;AYHcOE4jv0ghOaNQx5s4sWk6rWaLTidV6k6z0b9QgI44mE6m1FaEkAyF25XCJA0sJvWZRJE4QGo1&#10;ZUj56DmoV75lPQDU1Jp1zexy5lsX9SAFB6Bi2F7JURcQHQrBeEWERU2ccfG69AVTIYG5lA4JX8qy&#10;NisE04FIOTCmlTKJqJ5MKUzc//BukaSWTqHBiLKUBfQE0V+xnDJWKOCiVKUfhltPHl67dOXCyrKS&#10;V3t7B4e7U8vzWp2uxS6fuOQaTAsQ+9OMWjib0mFFLw/nqrII6D5T7EBrl2GByQBnkzc4dJn1o7Px&#10;peUFOp+An+p2r9e+tLkJdUdA1MH5yhEh0zAMhZIqPADM+0UnGrTfBoypAI00KyE10SNjuaUkjuI0&#10;LsV6pK4wFCmyx8Ph3sH+6uqFGzefoZOzt7PteY2N9Y0wjrZ3thsuwMNpmh4fHdHfL25epGAxHZ5t&#10;P37cW1jc2NwMwnBvd0fLlW677Zso0qiOLNjagaWneYUm4aB24619/6DMxAYwCuN8+A0zG0Jn1xed&#10;HTaq4vG9x3QYXnz5E65t0VkIpuOXP/mZJAwfPLpvOnazNxenid52ODumT3Z2Es1U2SKFrnTLRjfu&#10;2g58QTAyQOamZwjKSFEm9G/SM0EQzOn5LK2sws4B8z3jl3/tV7/z7W9/cPvO3PxcyULnmBekKb5B&#10;ywSdhl4KpWZeqeazzzz3+S99BecMWYcppjjwBgClUZgm1M1NwsCPoul0PPbHk8OTY9+fBoG/tXc2&#10;9af4UstQr7LN5ZXrN2/Mz/XvPnzMyhkBlWl0vY7ePwsi/9lrV5bWNhUQ2hm+qxsJeLA1wkVltTQU&#10;EdC/zDsN69Gdd73WQmQ5uyejqohTw7u3c0AHFDeRjh9mpWzpXJau61Bp8OInbsXTwc7tHVOxMNzR&#10;1ajbDOPEQ1OBee3xYERZR2SV6BY5lh2luChRUVHvRxHAPM27bWewe99bXL26trZ1563Urz620as0&#10;d5xNM2+OWu6xj3IwKZWo0FJ4q+XOyuXVtStUw8VhUFBBoClrGxdPR3p/9drxzgMnjqxKabrp8d23&#10;Nl/8YqQ6OTS8FHGtZ/JZPTKrxdgq7kGxaCgdvo1RyqqhmDwzpgnCAVVWoiS0GPtcsu27XntTalLK&#10;i/IHcKOKDg+rgroRDb9aE76GUXGepmuvew4GHRnSMSvSsVqY0NTkFzIJTeBRMJ/mqtRkCZBKfg5w&#10;PKC6EZ6gTWvHCBcZKP+KwLFwaGez5EJjCjEvNJgQVfMYFaajIYPmLI4pzCKGhEErwbUhjEa3EuLD&#10;Wco+AgZDIhVu1CGWRSfX5H2jrVMN5NDxsGYWrA5VbLpC5yJCK54bSZkWTO8sNZHmVKHgK5xCjLxQ&#10;Z+BK5jWXiceQOhN/BSXLUq4QDWbl/1xkMqW0ZQ0FDnGMfcaAlMcaDnUeDW/v7vbRZPzVryz12iuB&#10;f/bvv/XHpuaX8aTZWcjLzy+uLF9cX3nlzfdffe17l6/csNTQQTwp5nr9RtPF+PhsLwsrvd+gSnZv&#10;54TSnK27lOxDP+xduzgYxXtHZy610oyFW1zqJknhGNY4GVdpZilKlFam4zx5sjvxAwp2oMZw/B4d&#10;nxrY3lbBBHI7VJCbHffv/IN/ODwJX3/3Z7/+K7927crlXDEKzUpydJ1UjZeMTMBEoyzoi6A041Dt&#10;ZiAYevS4uR2lmxJnCRZ0JTCQECJNwHynJ0IBPckL2MpDNrtA/8NeRyIZpgsmgLsK11TyNB0HvtNo&#10;MyorQ/HKJlXi3MZAe5gsmzIA4ipZ5ygD3o4hGAdVq/Uy4IcJ8RuNt0R1nhH/Qj6f2Aup4pA78xgQ&#10;Ml2hCYOexYl0OMopmslGR6jYdCGkKeJQZQIayDMngT2Jm6Ew7WvxGPrU4vrFa0h6Gik9z7jIHfTr&#10;6b/5vd/xstGKk6lJ5rTb7z4+cZXxUDe6Fy673bnR0Q699el0Slecqr6fvPIK/YogChIG/lKlML+4&#10;0PTSMM0vX79OGZwaERFaX5xrD4+enO3t/fG//cPjJPn7f+83r1y/5vu+Z3h+HLEMWa5X4i8IaLPg&#10;bcXCW+MqxDYslWq5YKgW8XA4XVhdWVhcrTBKKpvN7gd3YavjetbN6xu2bcV8ExTdSAumApqg3dHj&#10;aVnQ6xCxgJmJI+vCp+jz6POblk0JKwpht9GA1i7k0jJWsgLIgI43qFrx/8fWewZLdqbnYSenzt03&#10;h8kZMxgAMwNgASx2sZS0Yu3SIkWXTMsiVab/21X+p7+q8g+5SmX/cJUpW0VLpJalpZhXtEhuxi4W&#10;WIQFZoDBxHvv3Hz7dg4nJ7/P+50ejCjPBgxmbnefPuf73u8NT9je2/VoKfvu3sEhb2Eeyhl68ZSK&#10;nodQ3AA2MogAigYW2tBRfqvGhBUuFa6AFeGmzWm5xkoE3FoplMy4xSWgndyezAQplEsjhZcI45QQ&#10;34Hhy1gOD2WCSAtFw5reK8pYpAlgXow6ESlDnOn0eZ3R6O5nnzplSmEcNKk1jy7cKZUWlpbo4/b2&#10;Dk6fOlmv1TX2O8NBxEM8XBU/IUGDZxoM2OaUb5RqZYpNVLFtbWxN/eDS5StLS8u9o/ZoPD48Onzt&#10;9deWFpfb+wd0GLBIArrqMsOwLd2GDnYuW3YJfH0OyEKzL0R4Tw3TsHhUQ3mSaZowGwCHVvE839It&#10;DGRyIc0I74swjxzWJAMtHnQRS7RMNSD5NAG7pXrVZDGXjMetVBRCuxnnLe8cxh6A2MlCdNDvL4S1&#10;EfiBm9UMP4Q2iGlojJ7WDIYM0YZgBKIitGo1WQsgrC1k5jGqFttb1GwqY4cKjzLmzWp8iZC8qdRp&#10;iac5cAAg0TAgA9R9lNYxVmfBw4BoB6XHOC6TiJ091IQ3gZgbCzlrgRFlDeREAEeUQqZPynincZ8Z&#10;sRqQb6YlK0xry1hOlfY+eqVY39C41Vk7XgxFOY5lMwCLKHQVYbsLROfs94UVkFKYsRYDvFlLDhkF&#10;q8GJabX8dM4nC2w2AzNzSRMXXFA55EJhi7tA7OWQM2ZcpAySsNGc2Q7lswlvIb75TAHFAx9mgLAr&#10;cV64ftLJTKGDDlEqgd2pu7S66IUeuzKh0VWuVrcofkWx49j00unEoxMepERVVChqqVJeW1ns7bWD&#10;AFq6+sRNo4QWMUZZtJjYJqeky4tlU7cpmKU2VSEVZ34BUzIqEqL+caAYZjVSVTNwZQpfOiiLVoTF&#10;EfsBbRt9aocDY2IaplM2qMYslUqmmuhANyjLpcpk2O/2OnuHx1RpzNXr506vzzcrp08uv+y6tM5G&#10;08nm9u4nDx9u7hxNXK9qGglciMqhBO/E2PeGU3/oTiloUtnLxCUUBhQiaYFTeQbrR1oGkPeMgjD0&#10;U6r3QsvyqApWdTXKfFrEiWpUaqVapZqGqe8Gnf5o7E6Z6Y4nCosSWZqBrIpmcFYYIUgzus5sfj/D&#10;KwklSZ7o5yyIIzMkQ5dYakvWjST0sE94hALE/6xRwlrnM+dlWbRjEDKLqQJz/XO65lwyLJ1SmTiN&#10;VAYTj3vDmmGzJSLIinEcxLSf2fVYYDMEIIl+43nu55/fvnv7g4unL6wtrS8srdKLhlOv323TRzYa&#10;Tce2KWdIchAWTQvSiFjkVJQabC5h21RfjWF1w2JO9LemIRSYGf6RC3WENBQoP2k0nmxtPFa47lcF&#10;pEXXS+VKXS3MHkTIQ7cry0LWc6ayajgImRenPwU9CEcImFLajmu5lPqI/cDAM0DTGnPz5WptPB5t&#10;P9ms1WpU345Ho+3dHdu2z5w5Nx4PD6mglaWF+Xl6k6P2EV16s9E4cfbssNfb3HhMwZqOEM6J9QBs&#10;K8H6FyQ9RFhdVdjWu0CP4AhLxSCtIEUI/MlMHx52Iiqwx/SUQjkJTqytbW5s/OC73221Wjdu3KRF&#10;8sH77zYqlQvnL9JLg1qNBUWkkgFh7rmFhRhIGUoXU0WnFD2n/IDKTn/mSJY+PcFheKlVSjajVyHy&#10;ARdGPG7Mai3brjea9VqNVX9VqGgmESzUJSmME2CiEGd0KGfIU1kzwzAOfI/JbPgiKqu1ZOxTr+lm&#10;a25pbkERHHO1SEkl7mUCYh0E3nA4+NnbP/jDb/1ewzauXb92/arzYHMrUtREozLbp/T10/tbx4ed&#10;G9cunzp/jmJ5uVQdd/q6IgCiKuxNCqsObk6r2uVzp5YW1rp9b+j5oQ5J3b6X6rW5eDJQdcVQCxM8&#10;EYqp7qGCLnHH5Sxe0TI7S7XEp+1SgWhspkNIRqLz6ORcSfTuYWkWJZoihabBgCMJNOoGxZY8nPb/&#10;zf/6v0xpqyVBWUkkxfr4/Ucvv/Vrp259JU+jKDPSHHqkYYpcAwQc1aBTMA6QzyAVVDJ45RimK9u9&#10;yOiqcwtpr0m7Jwpjabp775Pm+ZdkxWLpfu55wcFFVTWtgD3iFE24QAypYpO5tRRGcRAJ7RS5cBWV&#10;n8reyAJ7qTCLdWZzhy1PAQLMcNj/xJxPp0gLMso1hU6cChaWcMfJGPyJ+RUHN11NEk/oYRV0V1l4&#10;BeYMCQQyDdhRTeHCXaClkHiwrwKkU8IoEdJ3hfQ2i/cIiodUmDMoBWwJTc1ktrMgQSUM62H5o+us&#10;nQnysKkrQvKYPp/KXbpWijw6lnuhi44MRCgCsOofxryQkKPySdE1MZaRTUkyVZ0WhGXIiGeqDL/F&#10;uBAKEHM4bF7+drQvgJVOkqLPPJPSRlbO+vxCgbOAuUI+TZib8PbMcmEYhrIlYXidTNsTiUKQZw8e&#10;3Ou3dytL0Qfv/6e//3f/0XHnkTvakcL+4e7u/PJpbzxy06GiSZfPn5qM2u/++C+63S6tSegyKtbK&#10;4sKkf9TrD6Uk83Uo4owGLgUJbxzETPHa2TmkcFFr1SiCjHtuu9NJqLZXze7xsZxKoQurSHvOnk7H&#10;nz+4G2LsD30v34tKVatFIalapiAwHI1sqjAMu2yVTbP0vbf//PnrL/zaf/Pr0Th26f5T/hrQc4Co&#10;Fj05VfjrYIhB8UoxdSq+uX3K7koZBes09T03j6NKqQQ/Za4WInSqci9Mo5TLgpTHaez6XiAIWGWd&#10;dXFhu0BR6t5nn1tURttOLlMqmU4GPdcfrZy6hJEqGNczZJ9SpE+5wP+w5angwEMjOxXYK0nMP1ge&#10;Jns6bkiZHCgXImSpXKiqCuaQwPIXbVaV1arZkQWnhCpLRS2N5S8JSjNnDFigzOFMZWk2Mymm0Uh2&#10;hcENrKST1EcRr7DmGQQ8/t3/+b+PO0dLc85cpb63t/v5k8GFl26dvvnVVK2lsrV26uz9zQfoY5pm&#10;tVwaDdsS6kB12O2wFBtVgmgyB2FcqlZY8BrNG8ep6MFQit29+59t3v+0oef/6B/+ahK6n3/vO1Zz&#10;bnH1vO5mgteH5c58SxwrKjMz2eRTEY7eqRK7Ay1109yjhM2uN3ONTZHpIHGcO3c+q1B8ryaeF7pu&#10;gBMHZ7hOxT0lYwtNh3KH8XB696OPaTcZbJUsS0/J9EI0JWeXZr65IlWA0AklpsCLmbrmlNACHvSG&#10;7W4nmXrHh700TxXVmM2zsKkBEEv4ISqcajEci55ISdUc2zDz3C6V2Scy3Nndti1rdW0dhFVZmFs9&#10;dXz7Aokuun5KEbhSqRA3EpJC4nDmwCgXIHg2O824fmFWpAQN3hQaogrPHjPRAMpy7u7FqPTp9T/+&#10;0Q+n49HqiZN0r4BcBbZL8X1v7+CAfrO6elJUKarQA2c6TCZ6JzNcvsLyK0x7RgVVq1YVUGD8Vqv5&#10;yoXLR0fH/V6P1lqtVr9y5Tl6wY9++EPLMF96/iX6RBjPYtyC2Et5lsp3ww88WQgnSwwRZzM5loAR&#10;A0KFO6cogzXNFApSqq3jvGCvHdcL0bRySsKTBZqCkvDZxY9SRClA3UiAYdrGXgEU0dFRyiDZqosM&#10;FkA/tpsXQFiNvcHjkP5dBcAH6GYNXjCSTGeDAGgyVbGQTGI6OuJBGgWiK4xDiqNHPtN9En8ogHpI&#10;jyhfSlKhGTCduuVyPc3lL4xYoG4Duz4MH+AljqlWCo+xUEiFSyxHpsy6Z3wNcESRwlDEELqXpmEK&#10;SqMYMotIRafWjESD+huAYh5FCN34hFu8UIzmW0gX4Lo+EFJpNpuezgwfihx1Rrx8upTlp2r0uVJI&#10;TuSF6JCQL5oteEV+Gh8LRyXWp88tyiuYZCvO8ZnQEdNREMrzpwqbz8CXC72ePJ/ZGT0z5M2fseoQ&#10;uhhykeCJW60wCDTR0lJpGIR13fBdj+oBSgMi6LrTWZIZjmPY9v5gENFq0wx36o17o7mVBdoYIYRl&#10;0fGr1hrDo56JJiU8mqdUQCoOSAMaMAF0oJVKdoc3JcYiUrZYq9x67rI7mfiBu33Q3u0Njttb3OCx&#10;U7uSGHbs63GSVmtV3SixfV/iSWB8W2Ozp8m2TdHZqFQrdKWOUS2ttJTGcr99cNjre0E+36o51fKZ&#10;i+c77cPAd5dOLr36xs1vptKjB1SmPfzxD3426I1KpTpgyiqESQJvkkZ5MA2oDvSnkemAF0h1rm7C&#10;NgtwUM8vU1RDpW2FPGWkonfqRzBGUKRqpZxICRXKtXKVSuNKHYSFE0pjOJkOh5PecAz1laeY80JX&#10;E/mdKeBJouvxjFd8gUcvJgpCaEkWoosy63kAg8VckTiJeIzMcYqDZVaQhnH8UdZrUnmfZHJhbM3a&#10;UbI66zbme0f7SxfO2uUSXdC416dzztIdLdNrjdZbb3z5vU8+8cMgLyTFs6LXAgV0SlLVSqXijka7&#10;e7t7T7apAFtcXVo/da7RXA68oN/rDI6TWq1p247hmJisIibTbyJWs0QbpV5r0t0NrlzXNUuBwrwm&#10;vio3M/N+f0RHLCDytEOTiB7HyspamkdUEsET3HPjyYQiPgU0oCVlYVSEMrjs2BAnkKFPrAiZB0kR&#10;fiFxmgQR2+qkSX/QH0/GcVY4Nc4OSaV3fNQ57qyfOr24vNw5Pt7b2W42W+fOnmsfHz16cL9Vr62u&#10;n5hMJ7u7O3R+rp84qZpW93Cv3+ksray2FhYGw0F/MAjDkC5ilAkGRC44lUmaF7t8FjKeujtytEkU&#10;AY1DrIb/noCC0GlhqAbuQeKPxgOzvnzthRdulsvbm48TJlieu3Bp4+H97XfefuH6dVqdtFCoCqW9&#10;btNFUMYZJsITDs40PMrQDNovhuWUYIFnmsI0UrCt6FcUx7Rmo8Bvzc3TFmMqCnwLa/WG67r1po15&#10;E1W5qiJ44WwMkKOiVpEbxNx3zdi7hSNpLtA+ucC3AIEGs1ocAKCYAYrvSqxuxNM9ANXt+qJVvvXG&#10;L3/00d3Dnc0f/uAnr7z8/N97683PP7u/s7Wdmtpxt0v5St/z3rv9eW/i0VJZW1m0MENTLcvEypQF&#10;MTvnaUgeUJWWx2tLraqiHfQGgZqMpsnGziGlvHaz4ahSkRoWgqbcTMRu0UqmNckkhw4JQApi5pMC&#10;YgGcCyzg4caoa9AxgmxyCNoM/R1V7RLbjUARVMpaulpVUl1TDVnPJLPXG//oz/7wLVmuP/fKOMld&#10;OPLlwJkXjVt66BIwtxJDW+XMgLlCPsnzsaSUly+uri0E/f3M23ekNJz09z56e+3KTdWpR7QL0Aam&#10;Yj9lHxNWiYOLOkYPqpgrsSM9+Nq5EqdsWcKNT4XVmXMmSAitxIQFfyhBgOgaY9wAzQhpfTozvRaN&#10;GYdI0qAkxzMKdUaYBMdG564buvKCjaMU5pRCBSRlUWj+krQpOc+iK1fZvo9duYTbjjARFs6Y4MNL&#10;ohfGjnTimOOUlg0mVHl2pEnC/TZXZvr4AgnKBzhc2QRVin7pXAerUTgzyZWFzGAKVTnWu2Bvy5T7&#10;CNCaQVKZcIeR5RVMYDc4l6bPSIwoT5BAiPOeH0EuD6GPyGBUIcYsC10H4WQoUjwBHBPghExEfgaz&#10;ZXu7j9fOrCVhRDuX7U5Euq0Dq67gNkmp//DRI7fbMy3pUaf75ZdfffjZj+vl+KB9fGplgeJz6g26&#10;3c5osF8xFT1Tusc7B4fHDVu3SyV6ssfHPQgJpbKp6YGfO7aGfAwO6YmO9ojaPxxXW44/CTpjz1ZV&#10;0ym3Fho3rt/4zne+P2YsBj2IVq2UYfiuxFHarC84pdLmoy0zUR1Um4llabZvUtVVr1SuXrn0/b/6&#10;01537+Wb/72WKwG3/lXuAIK8i04kHqIohLComKDowKaJggZU5Ji8E+QFlxt2B2EiB4jlYZjmbghj&#10;Iq1wNmarhSLhQwyrOlYQxR6UhbL9rY3Qn165drU/TXK4GcS55FVKDrfgxBhWmQ1yJeEDRIHZnU5K&#10;lZrEPUoBME64lOLvIQkFZikv0kSRtylCC5yPTqUAPXGElwoIIHYeg5kVXh8sjQfwntC9iVNhQyJZ&#10;uvCGFs4rMzRYLsRCMs5DMYQDMi2BPxfdiEjcpRzFw7/+F/98erTfNOR3P7mt3rxhzZ8+vVb7zf/5&#10;n7fd+MhNSnp849U33v7Jj+kDFubmFuebOzubFDLp/Br3eipjuTUl991pkIa6zBGKkre6/eDOh9/+&#10;3d+xwkHdVFbnm1R7/eyP/pBiKQXhIE2DECYpKTqmacm2KSEUZRy8W7hVgJEoWxdGWbrUqL54upkq&#10;VapyQmDhYspSbdse9LsbWztXL11qH92lh6ToJjSKU8GHVCi6JYq1dfDk3oNNLwwunDqRpJFUiMwX&#10;oO8Uuvp6GIxpRTn80QnjLCAcg+kvEGT0jnTQd3sdJj3KdPGKoUgsF8HeWfD8YJ8HdjSh3IKlhjDG&#10;RAtMF4GNlvLx8fFoMukP+x98GK2tr8kzCXyl8NrIuGPCamfF1scVRqLfjcaamPGqxesKH2Vhe6YU&#10;/W/+/rCLY0iIxJBXYV4F/UjG8EZhpOVyFodbG4+fbD5yTHOu2UqSmPbmYDQWulwnTpxYWlrc3dvP&#10;MjsIQngNcGGtCglE1hMSPRYxu1NkwUnRfT/o9PpWpUHP8N2fvUcr9ObNlwcRLGQ3nmxpe+q1S1ea&#10;tYYKgHFAb8sDdpWL3kwoG2tQc8CqAPGKMjS4OsWGYTL6sGDw0edRfSjCIYtr8sicNe1MTTumtCdG&#10;o0y4VDOqmL05xS+V7iD9qwRtV9ZKFIB2fEdg0HDPkygFpLEARaBxQB9uoGIt+g4ZW9zRI/c8t+QY&#10;JkoygDtoO5umhWmK50noQmq6YYokT+ESVHhPchmWijlv/ux/+LFSBmpZDohmANij1MvkYjbAZud5&#10;QKeGKtsqj0VnNuBgICImILUzWAQxziEwxMApvIoSDMRcMZuiK0kKVQJW/2L1UgR2nRcrxrwzk3ac&#10;SrBTSpnuyShEbhNQ7R1LX5Sas5HtDL38X/wqqLYzi9bCpFfKZ0PfYkfO3k4qPE51pehSwf9cMJXY&#10;71Up2D9Mfle+uI6C4ycSmpk6l1JgLp6m00K0WbSnGVcpGhacJIDDyKZf2qlbN7//13+10T7M796J&#10;Iu/0uXOpEqmGQ7fJkbWllZXD4/bUCzItk8Pcdb16kkHZQ8aDV3W11awPKmUZICMQX7zQN2tVSU0C&#10;OpiymKoaiUIP32Du3ksjf7pzvI+j1NbPnTu5evZkfzL+6Be/6B13NKMsKYZTquimJSeBYdiabife&#10;lApQzBk0Kro111XHU03t9g3bsEynVK6UbbOydMqpLySTcZ8OaUsxDW1ueaXX706n0+5gUqlVX3v1&#10;yzdffPkrt2598sndu482dttHoBaEIWXMmUxnbsZ2Z6nvx36IapYyt2qtUrErCy0joNLcmwZRKBtq&#10;yTYt2/KCMAWwKu7EY6poU0tNwfK16fCyTYcia6Xh1JvVk/HqsD/p9UeuH4hnjtvAxjOpUEIrpCwE&#10;964Yz3+xOng1oJ+ETSiY8cW0JIZwSi4Q+LLwSOL2dlpYNuOApNCs8zjuGd9NIesHe6PP7j9w5ez6&#10;tauT4eSTjz/B6Qn5QOXc5Uv1hWWnvEH3R5rphQqgbRQlVCqBOJerdEY4ToWC9Hg8nviTzc3N9ZUT&#10;qydOrawupVFKd2zQ68oTtVypGfTs0GQFvz+D67ySRIljWdeuPk9HynjqqibO7pDRiVCVCH2JAwFr&#10;Lyqx73W7XapeFRY5rNcaBs+EpcLpGy0+HGdxTDWbF2BMBmAP7w+VIbyii840HF01TUrC6G+P220K&#10;5aauJ6wBT9tkaXW9VKkP+51Bv9dsNNbXT4wnk8ebj6vl8tnz50fj0fbWZqlUPnv2HJ3inX6XbtZ8&#10;o6HOL9DPt3tdOqcrpTImYIysYEthKSukc4VTAbB2+cya7KmTDOS+6MbqqhiKzuIP1gikZOnKk+Te&#10;3Y8rq8He4SEduxcuXDQNk77SeHh89fnrlk07Ser6IwhFst0ZMqRMqlQq2J4Kg3/QIARzht47jMLx&#10;dKzB6jMR7T1VeNZJMiWZIHlr6kw1HpRPSoBK5aqoHFADKyxhZZoCqwoJDThJI5uPk4i1B2UNML1c&#10;nMNSwYmjzcVy/5Lk8xvBsUmeuRcy3hXvoUqu75268nxCyXlr/pN7m+3B+MbzV6vlyr0HDxoLSkpV&#10;pR91XW/y6eed4+6XXry21GiYugVOMj9IjWu8NBfQWbhe0imy1KypUvT4oJ1PU8duxThe0vlqFaNb&#10;1nUD7ZNhTmixqo6fKr0w9OTUxM1Q3TgG1JCFcOkPUkUDQAjQBC2GqwGmZBEOcnjx0v2wUAqpfuTR&#10;To8lJchVOjkpRK/PN3729nev6aXKmRdc4PtBTJeliMUwwZ7JWIyda6NYhwi8XLfAx6tksVFq2pZ6&#10;551Pr52ajyf9iiQPtj5efe5WplamaQwsQwbkDWA1LKOHzoKmmVg7aZjLQSS0hQuALCpRFjjQC/MJ&#10;gaPPBZVR5W4yxDOApMKIg7YWT400bp4mX1j35sBWKUC0FkxDgR9IMF5iyJWsCzQio3YZwiQQGXwm&#10;s64Gc26fKjfxy5EQF4ipVEzEBAmgwLELG2AG2yVMGxbHsWh3oOmQMSFTBMMZeUQRDJCZvTnLegkZ&#10;Ir5reD2gZULyBEkoQ7owo6J1Kzh2MxNdlZNUmbdyYuksoayIIaH4AQpIfqZHOMaFlRILo2jId+nE&#10;5kmzIpyjCi1fAWJG9a4G4fT2vQ8bi/lg1B30xidPnKHiRbPKFaNE+wne2IpcLVVW5xZ2R3bme7qq&#10;P3rwYfvgSeRP3GmoZq6qJe/95I+7/YE7OFQsFOWH+4d+EMiRUl+Y8/zp3sF02Jm6XpiDoUDBR4J4&#10;XZyUyybVmZ4XxGE6omgf53Sw2mrujgNLr6uy02otuEFEBb5TtuMgoE1QcqovXb81P7f2k5++88qr&#10;X641nE/vvt/rjSUGob1849aT7f0ffO9HT57sPv/SC1998yuUgI0hJMNxMI0BxWBmKyPwc910NHB1&#10;NdNSOLJj9pEXllHcr1WVOPQGg+nY9RXVooQ1hLevZrBFAXzw2DGEHiCSURWIDGaPY21ESeb6PqWM&#10;geejK2Xow9HhxuPPLp29miZUVUE7JmfhGU7JmDamSaPRMAxcx7bYyE7jnkw2G0MUc4anh1Ex1ZTy&#10;QqoDP8U27Lg6Lns4ALL0C1RkNeHuy5MaWgvajN3NiRQT6NRCQF0wg0WrSjCixBmRQnqLO1bQ+k8D&#10;2uwYBwHs9fu/8y8HRxurlu7J8jRXT774yvnLz08Dqe8l4zCm9w7j8OKVayfXT0uZmoHmB4sLbzJ5&#10;7a0vAyHOQc9QlHG/H+SDo/1Dxa6cXL706Ue/+J3/7V84WXT1/LoWBMY0yMOobjpUqtDNqet6iuGZ&#10;aupQC6cgn1q2EBaBkAD4NJofhjJE49jlJ/PLjuOpSpcugFGpESPA733+gIqNt77y1ocf3Kccj6Jl&#10;yXGomqbbBwhVkm7vHdx7tDX2Y8OyaQ1oooUkFcwWuJNyiagx917nPJcFcjI4vCaRpknlkrF/uEep&#10;iJhHVGu1Ocr1acnRw+IWmxDtSwUZkUtNDp+aXOgnZzxfBSn50eNHmJKZxu7e3pOtJ6fPnPYCD1FN&#10;Y9w5XoKiRlwcV8FiOfN4EhVSyiPHrGA6SwVyDSO7wipO6AlxVSD+wbYybMkjWtbIRWEzAx8y6c6d&#10;T+nk8qO4Uq1QzuN7XsawZ/pWlEodHh7QLaiUqpTMgEiFQSgXabJSaHkK7erCKo4enJbC8Myg/LY/&#10;pu0bX7923XHshPVZ6Cusra0+99yV48OjO3fufOnlV0RWBmtx0wzhuAOIkJCPQLLBqhAsNFkw02Uu&#10;r2npU/YBdhVABGWF+xewVc/inG3Agjii/6dFWiqVBMxH2HHFmbC3zSB0lRViEcgIWdiFFsM0iuCk&#10;bRt5VtjzCB0lyvAVw6B7ZjmWOx2l4PECz5NDvVkrl0uQquW2Phg60JsaI0xB9YQSgJwramRQCmQg&#10;tKyw/RB2vvkX6u5A9ycMyEDyhEG0JBkUVkNo+KfM45FZiYN+hIpqi9kcoASGAc6MwucqZwwAPkCB&#10;zyULCnD/mJsU4DNTSsNdHi2Ccf2MK8Q5m5C3EIVmLkbrlGYU/kwqAGL4WoqggklCt2rmhSvep7hv&#10;LLUofjNrwH3BzpVn5XAhav3UhnfmA1FAMArswhfJgPCOEz0cRX6mXhH4yxkDUHwdRfpi6qvOjG40&#10;wZHKC/Sy0NYSFQ/iYp5hiAlleZObjLI2DLyjUf/KqTM7m/f/5DvfaTRrp9bXTp88YVUbVPxY5Vq5&#10;thD6vpZK7jRoH3UrzXp1eZ5O7AQowqwyP2/VD1U3MOkBapQqTirW6jROMbOWlShKy6VSFAPZRTdY&#10;zxQjlihDlKx8NJlqpuFGyVyzPlcrA2aUaZ4fuYNjnXLqij1hkIlqV4Q/i6I7LL1kaZZFOycfgM2b&#10;H/dtU6flWauUG6WyVarkGtocVJotOa3paDDq9w4Pu4kXzzWbl689d/bC+a92jnfa7enUT4N4f+dg&#10;c2Pz6PCoPxjT1tBsiMFlYA3lo70+hFsMrdGoNReW6BKm7igCf8un9VGy1CSS0bAJksk08E3aMIGh&#10;6iXTB95RVy2qzAxrabW5uND0Ke+O4v5wTAXe1AsoDCVsEcZN3hkAaiZUpcwE4kS9QOlmqeKg9Zuk&#10;cCJQ4C2lQRoOYUnDacoCqMiukoKYig40swEouAB1hrOfVaKwDDDehEpyeP/27bsffBjGcd12lFh9&#10;/atfWztxuucPI50CBIx8hRd1xkke89AZ0x/HO1u7DmUnCoXUWpBQignI93T7yaPHDwzDrLTmz565&#10;uLiwRC+kQnEQ0G3UK2Uozstmrko6rUG0RzDyS/cO9o47WO5AWXC/PIcgmxJGSHToYVNe4FRsioCI&#10;hknq+2New8K4U+bePLu2gVskORQtLBt+J8xsFn7fMYiSGbr8YAKHw+FwNB67YfjjH/1gdXXt3IWL&#10;Osb1yrDX3d/fX1xeLpXL7mQy2N8rV6qnTpycuu7hwT6Fv8XlFbod+wf7dJX1esMul6dU7neP7VJ5&#10;bWWe3v+4fZS2WjKfymkSzET+WG6Vaw2YfcNfCinJbJifMwxPBDTEP9HBoCPAVGCw5kVhEobBcHr5&#10;5uKlyxeCJDva35/SJskl0ynf/uhDu+y8dOsVOqpsu5TDTT6zLLNSq/n08phe6ieZOFjFPctFBqZA&#10;EEsTSo+wdGYwJRQgfI9RBaKFqghRK8oUxSCdGc+aiZZHKuK7oumgbqLMkA4Oj8aTYanscFRRdRbT&#10;5zYkNwBApY7hoQG1JEVw20QGx55rOXsqJ1EWXL3xUmN+6dGDz0ulyv7Wgz/687+6eHr9xWtXHjx6&#10;NJlMErOcTLv0KHfb7eFf97/+5q1Gcz6VIUUMqQG6cgoiKFbi0A9kziXC0K2W7S/fuvnBJw93jofV&#10;6vI0kAdTOurAoqbLcHQd9WcETWA6/7vT6YePn1BBTs9RnDJ+GDN8KNaYPkSBwtDoNipekDC5XXjb&#10;5Tz0UxwDfUQKC6i/8VfogNIfLa90z5+58NG7P7peXRnnTXpAsQL1pLKmW0pmyZnodMZUBMp5yGVh&#10;DZLfVPEokzism+bq2Stu5ua6p8Uj2d9vP0wr526qeoNHo3rOVGyR3sHtB1NUlUIhLSAQFtPZ+aEU&#10;JS7rJAr8HKZSSlbQZgoLhpwFLphXBjCzLM1KurzorzFlGuRroW4BT8jcm07DVGYxoRQGIPhOSXH+&#10;8WHPPL5iiIFRv6KzdFPO+Rhj8yThHIwEs8AmMgNHmeX+PDlLCqkLGU1+xgiomSykQxBMUj4B0zSb&#10;KeErwpueodqJcO1TGOzClVfKol3Cv4ZjShrDWQx1CSQyYcSiMMyKjbLjNJYV9vVFymQqUiSsh+AI&#10;zmMbqhgdVldiBzSxs+hCTbYkZgFOHl5zPsAjamYQS6AESrvt7W733s6OtLGxIad60H9y60tff7hx&#10;Z2F+be3UKTpoBqPpEnIfV9ENbzC1Hfmzj97vtLu0einOUD7vu/7R/iYVkFVTHQ689fVTg/6ewblO&#10;MJ1605AOvmAcwNodLjYp5NzolDUg0G9V7SjLbRXmqhSRoWYB9LbWmfR/+uHPWnNzm9vbMAgrme7E&#10;p+OtN5h86csvXL547YN3P5qbrzzefDSduoaJ0800tP7Ibx/3pyOXtuPa8qqiWYOp953/9Jd/72tf&#10;d2y6IDgMQWmWVcpk+jTJ12yK5XQbYEgj8rO86BRnEBiDMhCE6wV0kJaXkSd0QjOnTKHoIgGHnuqa&#10;ZHCSRg/NjyI/Sg1F6hw8efjoftnQl89coUxaT8bdrc/MJFbhKabTp0eZUtgqp7DBgmxs7D+6+5FT&#10;bzUWV+M40rj+EAq73FpRiqGCJM+cS2YClIoY3hV95kyIcqszqw9o7uFMZZXxVBX+v4qwvc7E7tCY&#10;S8n/KracWqD42ISG3ygpgLepJoR3whiYGjoAj452v/1v/1V6+PhU1Vwsm/e3O2fPnz517erauStR&#10;qkZS6ti6hZWdVYzsn/7Tf/LX3/3Lg92D/a1NhxuO9KZB4juUbQFZIPnjwdULrdTtP//yjT/502//&#10;u9/7VllN5hfnSuWSbKpo/euWZmghzljQEinIm6bNA3QqVmShEoyFbhgRhlSKout0ChsWJip0stCW&#10;8ZMQyrQKMC8K86bjOJufm6s15mi9apatmSZ0wlSd0sH9g8P2wVEQRtMwkgyIT6l40HKBW2ZcCDoq&#10;acxLgLt0cDVjOAclkYZ23B5XKw7dTliiZpmh6eVy2amU4QDkp7xJmZUp8MX8H1lSnnnUmN9TziOa&#10;KWmIcEB/645TP0q+8x//8n/47d+kYjLwA/pKgGVIMZMEWWGW+zDC0oVhK6L7lwls5wzhx1D1gqqh&#10;CPhNAd7NGAfGuT99x4R2LxqLGSjXsO2K6a2/94PvT0ZDOqN1pzxXqx32+uVqFceuIrvuuFltzC2c&#10;HPqeG7hVu0SndJqpMJuXQqGkxcs1U4RHUQHrh+VrmKaN+WbYGy0sLG5tPhoMB9evv0jBho4nekY/&#10;fvsnNady5sw5OgMnfqDZdrXZ8HkIgQFJErFGCWbmdHRatpULRruqBFSeySr8G1OGKdACZnUo+gH6&#10;dipYC2gw0dMLAg+2RjpbkTH8WIgnW6Ydsj6Wyq5dKoMrgMDS9JQl0BH46RrY2AvtXMyNYiEKgY0s&#10;ZZSbq0inYz7GUBXTR1NmV3aslBUBcLhQoNZ1YdQZ+h4IRBlwKbSmInomPK3B3NIwmMBcsBhUpZA2&#10;Rg5GyWdM/4wqzSZjMiJuuYJSg/srKSZdMJ3TmhaCQRkJqh2OYcHkwcxEToTWIs5iniprcJaFcDGo&#10;RpKKgk4w/gsGscI4O9QIrB8pscAWn4YQx6NDPQp8CYUEkgTBiOTsM5PkpzDT7KlivdAi+gLMMvvH&#10;fzn7fcZxVdCoMumpOu8z8EbxmzhNCy+lwlb3WUkqMaotKucvROqfKXcFW7hQ/pvJXwlXF12BW4zC&#10;lAeLZ3WVagV16B/8m291j4/OLC288Pz1zccPE9/7/PO7+9tPGguL86vrRqkeBYFjgLGaGXK331+a&#10;Tsy4ypI8SCjtklUq2/3hSKciGj4VAO+rrFgH1CgdS8DYqb4XOhLaeHmclkyLO/ys/pvEveNuv9t3&#10;J16lXLc02TbNC+cvnF9efrizMfK8w86BSgevXvZ1y6Dwp5uGbUICXlF9P6ZQ6hrqRFOHw3EXKuWG&#10;U3JKtl0uafVKrbxUt+qLzqhL1YzrdpqLLcfUG80F2dT7vVHVqbx68xVKTQbtvePD459/fOf+xvbW&#10;3j6IzVAJ12gzULLrTT3V1Cr1qmaqc9W6Yzk+lbDuFPrmWm5XzDCh0J8GfuSlYWSZcAzRFU/zWErd&#10;qNab9VaZ3rPZarhT3/WCXrc39FwBK8Wonbn4aUG9xQNTnzEhoPUaxSEsZ9HDoAXOlhjCDEE4kkts&#10;gYBBJ/6S1dvo+A+zQgYV6RYlrWEey36gagYLhMKZI0Fvm+0ic8xd63MLi6dODnYjN40M2w6pzsED&#10;BqxTZ5oVfRSdPUCXj8cbne1apba6slZv1Eyq/nXKUuLR1BuPD568+24aa//dr/7G+csXqpUqhcjR&#10;cDAZDWjL2fVqtdbAocGcA4r/dOZxbQUyJqV8plkadfboo3k0A5XpOIrotaZmwkPWtKrI6NUZaTkR&#10;ssYUWlEsRTHlcunUowNVzHa49NVgvAx1BEuj/+qgudL/j0fDUZT0BwPLNMTGrdQbp0yrfXTQaR8t&#10;Li6fOH220zm+/+B+q9E8efrseDJut9sUn1ZXVmlZHx4e9DrHC4uLJ8+epxJ668kTijVldB9z0UJD&#10;aw0cDBammjV1RWdXzHieejmikwB1wRyCybGoSVjcin6SNpxBUdSks/iTTz467I8uXbh08dLlWnPO&#10;nWzRHXvtq18LPJdyvihJTUvPI6lsW0kUDvrdEUZyGmyZJKlRokSS1qIheCfc9aA9imoEg/HhQNQK&#10;rJiiNJuQThEBCHN+SbbZ5ymKITyrwN4ipeVNFxZDPoEKW4il0Nt//8c//NO/+OP15blWvdZozi2t&#10;ry2urMy3WnPNOccplTRbxiEdRZIagOUuo0NaQBgg8Ew7IKD6HAiE9OTpk41m/efvvqs65cHBxtYB&#10;bV5vbWmuq2oj11OzlutN3HDYrFgSJQWaHMQRpGUUNZ1ZxlHcdpyyJQ8g38oUmjBMaEcrUtI52HWq&#10;lUwztnd3BRwxFiro3H6YRlGtXppfqEdTX8LGVGnp2GycQpENQjt5VjerGjf759ExAIbZUAAPS2L2&#10;A8TWyilgZiZ6tLSH5uqt7b29X3z6MJD0526eYOkijY5gC3mvRCGtbGA1Q0krg0/sih2BV5SnRuZV&#10;VckPfUmnk886cfLkw7u3HVTisUzJvNvrbt5ZuXgjlmxJq+Qyi/uqnOPJEMSi+5pTQsYd/ChKRds+&#10;5fks5soCGsSNCVkAOSV5lqLP4g+fVRyZaNkkiCSSMJrPmEgmFGIF5QLy6j4VurkShHS6U0Bi+00u&#10;PAtp0WJVCze1gs3H5adITIT3ER+QQo9AKFUKfT8mVOaK4JuxvAZm5EwBlWGKrgp/BVG3I1AKhiNP&#10;ipnfVQx7eWHrQviUJ8gZA8ugI5CLAXgmYMb0lCJWSkViwqUIoASMRczkmRsD61DhBYnQx0LvknZF&#10;2dECBoIzrwQ+wKju1DTipnYmSiUGgFAmTuFr58n9K89dL1vm3v49XXZ7B1uTwfHETQ52sze+/I3I&#10;8//mR/8vZdKamfSGW97I3Xx4T5I9Op8oOXfjYcO0+lNP1+QS1Qa0RwFXSHyfYkLtpRde9f2fbW09&#10;mFuo+BQbg5hqJbCouYkQY2wpU1AvWSYdxOPRVGElYVxanFF5XCo7SyvNyZiidNYdHNMOrVcrVNOe&#10;WFjd3NjMMv3B/XuvvvK6aSqPH2/ABZT3L+01Os3veh/Ts2/ON5rLjTd/6a32aPL7v/97ZrleaVQC&#10;N2T1d7g0Wbopp4pJR6WJz5VBvuXVoYi5FFohFJtsy2IXrJgidqumcHuaTmAdMLxcQuQHWRQ4kayQ&#10;9JYAAlC1fmd/ab7UPnhwcPDot37ztyTmV4y62/3+ThIkpXKVFk/MDQhbYi9s2kUQpsv629tUHM7N&#10;1UPKyyWYMrIAB6YryiyYC9EWgfkr5rooaHnIUpDXmAEqCw2twlhLKWyFiia04LYJNTO8Pgd0WzCU&#10;pML1Ms2Ec2/h3IGwBY8dXqwRCDvYQJokm5r673/3/5gc7Fyq24tVZzTst5ZWfvu//Y2v/IP/2o8k&#10;EEw1tiIGhiq3peD8xRPvfPiONxkZKsZ90yAZTtAluX7tchbIqTehenxxrvXpp3eff+Mrk17H0hND&#10;1zaebHe6HSp3Ma+jqgPeOXRSJ/QwHMtkxVkQOiiBp9MwQ1lixOgjMEAUCy+l64xCysXlgeufOLFk&#10;1epsXMx6CqoSBuHCwgIL9gp0BeUXphtN3NHgyZOtHEAxlXIsP/BfffGFcXtfdGyFRp7CwE2VSww5&#10;Z/xCFI7HLlUltq10e70g8Bn2jG6n7dhLi4vIQqmcEPUSAKJc2vCsXFAOotijCodtojWOJRnqVqba&#10;RbShWBDHpJTatMLQ+6u/+e6vfOMbXKImxbJgBrSY8dIVZQWuQ9QCjOQsRrjCeI0fbloARpjDqQn8&#10;qsTYQBEmI3bCSYVrLV1PIlFO/O677+482SqbBp1EJadCb1Mtl4WKJFWJlF3ppvXJnduTILh66SrF&#10;8SAIKFSYSlooU7CQB317aCTPtHoV2FwCXmdVKoPN7bv37t946ca5C+couR2OelFIyWn0xpdetzTj&#10;YP9QYR+gGMlnihk75ExAUi3IpXlGuQTDUFOOr1SKZVGhX2XjAEqw2TFARnFIyYwN/9U0F6g9uhaK&#10;PAqKQxO6U0Dg4nHQRYsZXgqeQxjDx0BYrOOcScTBAZxbRl+UUZAKKxqh3AVzAbOXUOGuK9SksnTq&#10;TlnhCKkiyPd4CnHKQh706EuWQ4VIELL0IUNCxBGmsAs6JrqqKgzF+PBDoQv/P9VwymW63YZl9fsj&#10;hQl3dJsDqt7ZHXw6GXq+Wyo30bdTdWE9QFEIVBchvMQZLw+0RJVAZ3oi84wk48YZbhFmaXH+lHks&#10;QzoR8I8ktih4ysI7VRWvt+hZJH4c4pVMjv4iHxCiEwKeOCssc0V6FjAqDOZnvy9Yu38b9fwUlCwX&#10;6KxnZHq/GNVyFyMvSpr8P5Nelp/a7UpyYVH+LGi1qJlzoftdfDw8HpD2ywzVVeidK5VavV6n9U8/&#10;gQH68daWrkofvPNzylWX5prN+ZUk9fzRYPfJdm8wdKO01+7Vq63FxrxjWJPx9Kh9mNisHahpZrmE&#10;B27pYR5RpE4ybeoGPHGystBNZCoAdKq+YKCcBBLlx0kGjSvIC9PfmBHAn2oYRf3+kKpFJVMcUAty&#10;2R17nj3fgm7OXL1B5cD9e48etbutuTmnVC9ValapSnG+ZCamaUUBHZtmQhWnj+K6P57Se1uWUbbN&#10;smPVquVqfeFEqTXsd106inO1alXmjJJplLvH+0kynW/NLZ84cfLcxRdefX2/fXTns8/39g+P2939&#10;drvX6416nRRzongEFUozHLkUvml3mZZtaorrTuHEkkmGqRkm1Zl5FqF3KEdwwda0WIVhW2TbwhPI&#10;dipWqeY0m5U4DEejcXcwpgw+LuSmhKQMejn50wYyK2cAMgT1DVV4D6WpmNcoAtfOJr1ooUHItOgI&#10;SuyFrYgoIBBQKgsVMNgvtVSTEgld1mK0u8CoCTwfnUzNyKWEvpsEdyKM5UX7RMgvc6slo8XUaDXp&#10;W1P6RsePsiMvLs/Xms25RsOu53T4jUfezpP25SuXU0O/c/cz+vmVlZXW4nIS+dPQb+/vw2vZsnX0&#10;/CSqhShftU2zN5hS4URfvj8cU81uwnwF+jj0NSkloqPS8/0J1MgwosGEHEgbnatXnd2q9XLJVKuY&#10;9wohBMGogHYC2F7Z1PejaCSEIoRxPN0xjXU1RK4xHQ23d3ZW19ZL5VL76KjX78215s6eOeu67s7W&#10;hmPbJ9bXaaF2e126sbRm6JOGg16306FS+eSpU1Gc0N1ozc/rGFKggk8kEXcA6Mpm9F2NlfG5uyEp&#10;BV5JaEWjjYqRtZgNIEjD2QhTUlAt0lu3bvmpuvlk672fv3vr1dfpMR8cHGw+uE9VUL3VcqdjkLQx&#10;c0O3uFqtmaqpYm3IAafyFIthhZcK/z+ApUXRosMEp8bod1wDppeG8dRFjU6UcqW8tDC/vbNbadRB&#10;tBOT2ywVCtd0ZNKV2rZDqXDFcca9o50nj/cxrgTZKUYdolGqWimXK6U6hZ35hcVKtUq7mH7Vao5p&#10;ObQlJBUpLr2nQ+Vl6mMiniiNau2Fm1/6yU9/ZC+f063K8fZDOszmG5WWXvEpJ5Gll5+7+ks3b21v&#10;3dVKBmVEcIjN89kARIHtKtT5hUpYytCIFAk0WrmqnIRShKEz67NnAlvI+41y6+D6S9deufUys3QT&#10;mLarWiGsKwzvgJY0oOEq3Op4X7EyOzvUSJlWyDcooVy05ykPfPzowXb3X20dPum9J7cle5JXVbNM&#10;KWY4HdF2p5xD4VFq2anSF1eXS2++sD4Yd5cXqmj4S4BsUzY5HAXnX3xx7/5nvcGoValIgauMu927&#10;Hyyev+7LegImJKodrkITqUDNyQLSwbgIwTlkCSjElxnJlu3P6HAWNubi+AFJiM1YREYP1Ry+TVxM&#10;ZiyFolH6oRsWO0/Qh6YRHLdUKq3p38KEDQhYvzgrPjRTGbbEAORCj3EmPAEoncRq9ZqoSwWACkmQ&#10;lolzLy1mvsLbgOMYWvJxXhi0QIcc8+Oc63CZkZ4FFiQFyi4Shqy82+Q4K7iXDFaUgAqjAp1n4zAa&#10;YDQspXqxkiCvAk1XYkRqqvAdhCIw3T3uQGbMsEP7RgDg0BqQBZuayYqMMlVVw2ChQTkFoYA9xVE9&#10;817Pk2Bj596l5xY++uTu3Yfv2arb35+M271yY7HnB5R3zTVqm99/8Eff/r90S7t/71489aXEVaW0&#10;WrIpmTENkwJr5qeBBEQ9TyECOgGyRP3Gr/6D4WCCNp+qlRwnCUcW+CFxBkMGNQsjS9eg1wJtKKTk&#10;uqTBxkDTS7YTWrFhww1ie/twdWVeloxed0z7zCk7FN0o+6s15w47o1Hgllq1Gy9e/en7b2dJSGcj&#10;fTlb1xZWWwm4JkG9YR71xv/+2//2j//8L/1U+8qbv0SVeYhjhd5MBefFyCw6JuPk4f27Fy9cQEzX&#10;+B6KkgOzMbpplOxaOfMmysBhUbWjJsz3o/cYT12kpxYr3QMJCW8YgAtAcEge3//onR/cGY2OvFSf&#10;0NXaZc/tf/zxT0btJ2urZ3JDiXmOBrOcLBn3D1Ut0krm1uOPp53eyvq5ZrPhRgDKS1kghMykAtJX&#10;xHABGBSxXaD9hA1eVvgVYRcVpltP+0eMYmSCLlsGcGUhlqYo3Ph/ijLLLFEHCAggi1rnjNoVMN1U&#10;yiDcFaOrLSfu7/7f/3K0++ja6XX/eL+vpMMgWTlzauW5lx8+2aEcIaIEBYwBiZV+k7plDHrjdnew&#10;4MipkpVMtLkdw6Dc6+i4m+Z6Ph7TqUGxvlGrjbtHQTDxaaukYaVZrTSqQadD72OpBgJjqlQqJbpC&#10;yqBZAtlAiLBoOaWSJk9ZM4FlRnD56AHlCjPflYgCj26CHcH5TKLJLCoRnjy5FoQusP8s7EXR8fi4&#10;vbe/H4ZB1SlP/YBO8Atnz66vr3yy94QCac50Ptaip3CKQbEOLxPYpdIOth1jealO93M0HolGM+3q&#10;RqPh2BbdzZipoVg3aeaFQcbDLFiSRWHh08a6anQaUMUFiUSMFEHwxXylkvEDRqkP0XJmMj/a2Dx1&#10;4kQOpV+pMDtnKFOa5dIzns2F/g8X50LAUiBJGbWbM/OWVV8EOZLPbmbqgAMXR4DgJXCBjJEhRGm/&#10;33/08KHOKR+9d6VSpdx4Z3+7XK1RhKqUq+32FsWxc+cuGppVsZ3Icw2ZNqCGkTojbzIOysyczQXZ&#10;WGgDUkgXPQLKtr7y5a9Q/nbnzqeXLl+kUFYtVVcWVzYePTw6PFpbXsnzRZyAmoL0ToNYXExFIEJx&#10;Ahc9yotDqPxZMINI4wDIKU2lXI/VbYDvkWBvyyYIcCkRgoA8adVp/1NpkGLOGXNkjzOWJufALiWF&#10;7waX2RrPqzHtoA/Wee9lqkTvSXFDYkwQCvJM2G6yOCvuPzc5Ue1jtkJ3VdcNjCsydi8TNjlwP8hp&#10;4YVTjwMUf0ShBJo9BdDNkL2SkJjWdbQcElZsFqIpdM8nfgCtcikTc2CMuAyN4nkiTJvUlIJkJr5/&#10;EDAwCMUzFKoKwjN7/KSpiYwdWSTrqqC0RY8IR6EiKoVCzVFT8i8AyIU5LcuZh0yyZFerlEcD6heG&#10;QpyVZTMinohKyt+2Ayq0d+X/vzq3UNYQ0qDSrOPMoUsWaNZMKmR6NaHdKKpmPuXzIkMuCJnKTJVO&#10;sH9FLS56gYwyy3i+hUQPU1yYb1GFZhuWUSpTTYnhQsIwQjr6tIYFWk04DQ4DKmY762vry+vLCwsn&#10;h8PuYOLd29gNvfhYHx04x7VqpVazpZ3kYNimd6YyoLkw15hr0aacoHWWVDSTcs3j487y6pLKQZyu&#10;ximVLNvu96fgYko5FZPjwWixspKEkSZTpKCNYZ8+cWrU7VEMZFNcyEfpFZsiThxFVs0uV+qdXntu&#10;MkonA/rlGU5jflkCymUAEo9p+aiibLlSd6eeCt0Me+B5pgmTGml3v1UtL9daJadpGQgHkZTZqtSc&#10;s2mvdY73DzqdeiVsNpqW4yyvtJzKiweHq1MYfMWaLPfax++8894vbn9s4H0RZEaDQDTjSsBmKXSX&#10;U1hRC1iugvpLZc2kLPE9SG0EOqhwcRrRZnbsqq7qDRj5OI2KdWJtsTeadjo9utERhEvlwh+adz/F&#10;LYM9uCiU2+D9y/HMV5bui0gWBdpGwUgnFi4M3L1KsXJZEy9lxAUbq3DdyxbqgnXHKi2gj1DyT3eP&#10;1iOssQE1icZUW2YFpFAQwNGlo1KeqzIGNipUukDrJkt6R8dPNp80mo2lRn2e6ie7XLWnFHAly7h8&#10;9YVxv3e4f7S1sVVtNNfWFpuNhUG/f3B45FhWvVyyaiU/9CkQZamHW6dJE9+lgFa2NGZm4GjKTbts&#10;6FK5rJtA56GpD9yLFEPCM/GDAFqevk+XFjDgJIcpmWaYNlpchkFrj07TCis2ofOiyP1eP3A/z5nH&#10;K6TjqLRzypXV5ZWNjUeVUvnkyVO0GPb29zq9zvz8wvqps91u+/6D+wtz8+snTvqB3zs+pup3bmFx&#10;YXn1cHubtk291lhottgdjvkJSqGELESRn1UiYywUZy88chWOE+xPwf6QjIHkM15wgBCv660mXczQ&#10;i1966SXHNjPVpN129eo1Q9V2tx7nYHIqb7z5xtvf+TPWIpTcyaQbDxmLI+HokDA9p69fMdB3od8z&#10;dQwT15hPD3o3ql0ThpfU6w2qQ6WZrTj9+fr6eqPR3NzdpoWIBKLwIZeFNqAGch3eh/7WQDOYYnVq&#10;wllJT2nxx7BmHI6Gg84xColcHrsQv2m1GrT0aA00a9WlhRXaqBSfTqyu5qk0v3SSzifKPMqVyqtv&#10;vPX5p58c+v7ahatB5/CofVyvOlQAhJk3HQ/oxvU73YUzJxisU8DEeX1KgtBiGDpfs5oGibB8UVmD&#10;UsuTml2aRNNJjK9OSySAARs3G9HNVWW0YxhB8IXBp0hk8egozeApJcOxk5wrXpbbZ6nbPCvIo4xB&#10;E7tssLyy9OZr1z/57NG9jYf3vrUpKw5iOKioUT5LncuaUbarfprfunH1n/zGL1Om4RiU0HrMXKVI&#10;qX704d3Tl2+cv34zDy9v3nlPVUJLSeNp5+jh7ZXrb4WAGcvQ9kY+kDKQLefRqyjFi0xLnekGi1jB&#10;B7OoOvMCWaDMkmxJYCwx12ULQJhoUq7FgFIhSKkj+UK6AMmuhL2YKQnjrrwkPDVSSUg2cYIhbJRY&#10;a48zjUKAguVYckWwJ+CmBsYfN9pS8R0EqEpw3oRbJuvfwtSnEGHkH+aBEDAvdL8SZgizUyWf5knC&#10;sCBZbDuQfXm5qKxGE/GkBMYTiI1gSnHvH/E2SwKLDhLVYJMRXAo8q40SZkewEEPjF6wxES55x8uc&#10;q+HmyJFQJ2KWtUlXT1lUHucaGxkwej024L7XGo073/v+H7k+DOwzKaZzwtEo+KcXzp+aQipxXDHS&#10;g60HaR5LQXR6faFqrH/+i0+pPqHckd4pCoD3A2xPMpLY55FONp4GtBN+8t47aewblj4ajKWsYEcJ&#10;I3jTNulxVhwnjpBA0wWnIIdJNn1Ympm25vpU4MBVbq7ZWlqs+V5UqZcNWx/7rjylUnpy4+Wb3/z1&#10;fzz2k/ULV5SP3nG9uGwalBVqiOcRWyCCy2A7ih/1H23vWqXW5ef+RypGdMpEMiRwXN4mVJF878//&#10;1DHMerWVRmFhVACWR5oW7lNKTMmZUkzs6UUYG0J2hdcW8jyIB+iSnrE+GhiNCeCBWkUvl5L3Hn04&#10;3zLnWqe9aFpvru/evvfhe2/XHKXeWGBTCgWS4Xkc+uPP7rzjugfzK43PHtw+ObfSaVtnr9xkpFPg&#10;uz2nVDX1asGklIr0T+bLQ9xWZaE8m3JVyqGAhdhiJnLIGD1lrNqaCJ1x0BclwV4Xx7YkSPgFnD8D&#10;+54RKylz41HAJxGvQqEMi/UP8gLivGbJ8rf+n399/7MPLq3V/vFv/PpffPtbB53e//TP/tnS5VsB&#10;A3BpRxizdJwuSoeCm8ktAvn06TPDg8cH3jb9XalU6nsulUR5kAa0NQJokcpy1D08omVL0XJluTE/&#10;X15YWP773/y7QRCmsJ7WuLvBhhZ4KBklShPXAwaOl2IC0BMGoRKYsbnGel8J247RD4/HY2i05wBD&#10;seRQfu25i/PzzZTLpIC+uzvd3d3pHh/Tcy9ZdDpZlJ88f+3q6VOn8GiKrFsocjJzkhWS6HpyVQ+D&#10;sNWol2mRU3IDtw1UO7SjMfNhvJgQs6DvlXKWRlmUyiLsQFdJMjfVNSxoSabPhcFEksBEhyMejgTD&#10;jGI8T4PnilS9UfDbeLJH6VCjWoaOGBNERY9EZWM2tpZIeKyhMkomFaYc0CZgnVGhxQKN3jQvqBxM&#10;jI+EnkKWClM6ARHk+Ue+u7c77I941UBJ0Ye5ozEYjihjWVxabnc6dIcazdrJ9TPtw/bnG/fOnVp3&#10;x2Pa9lQ0C4BoVlRozOIEzgJTUUWoxGQS3wYqBe3bt2/TvT118hTbeCm9bv/DX3x89crF19943dSN&#10;AnTHrU6qRdMgMC2Lk1iUZ7KwpNJYMgqAZxCrWFYmpnSNTqwQcrieWYNWMz0+KAwyMQbmbPRNw0S2&#10;JW4EZJRlANJsQdM9ikP6Q3oolIeopkXfIUJpE+Mo4dqJHjNFD9/38Vg1yHCkGHioYtUoDAaU0phB&#10;F/QDupCG9SDBZYj5LfQIZWEChDOCq/c8YRAHrW5KqgrGD4TcGQnFE1aFsRqczjO3PKVvZEqQSIgo&#10;FND6AqQ5CSTViiLKd9wg9HjJ6TzLRV5B95ObzpKlwSVAY0ciYZ7C4AeVUUK6jO5eXmCDcfrkAqI8&#10;Myphb2QsHszQNVUp/JyFbqW47CT9W0BldskqtIaeii0LXZpsJtWc50/VaJ4q0zzV4C3Gv/J/pnEl&#10;F5/HRQonVCzZw1tDluVn/r6QocoLvdf8WX6v4P6OXNehEkyRbFOnTaEbdG9T06I436RMolyt4CBG&#10;AiIEETEyrNAf4qkkEG5ioXKKrfLuzu5kOj65tLyyvGxYVAKVBgOfllu5XD537uz6iaWtJ/eebO9Q&#10;ZkjJt7a7Q0VwGKedTpcKzVhH5dnt9RfXlgEfovWd5opmVBuN4XACr8NcK0kO5ZfDwYjOKMq/K5Vy&#10;y7KH3X4ahELsdTLxRhOvlkTdQd/1PU03qMZwvaHJxYBVdsI4cfJoaXHhsHM46h6VSg4F1MQqJf6U&#10;6uXY82T8iTL1UI6aukrBLhyFVEfrZcqxzbpjyshitNK8rVXqw263PxiM406zVS9ZRr1VVQ1le2c/&#10;0vNGvfrcc+dfeeXGRx9+9ON33nvw4DGsycpWQpExjEbjKaTSNJgWQ7odyLYcklLgbICmq5mY5oVB&#10;NISdB3SLfG+gska5bVklgMnsKpV91dLJRBr2h+D5esHUh8cORPo1VjPSNDpDDJZfw/3j4QZPMkXv&#10;A2M3lemfkIXwI4V1Vti2V9DB4d8tY17H3m+gwIFaA6sjoL9oQ0PfCHYowhaSjVYM3WKvL9GzFrwk&#10;zkqBRME3VlVLYROIJPB11azadJ8tetI/+em7rUrtl7/2d+bn5/aHPc3Ul1ZXV9ZP9Dqd4XB498Ej&#10;S9PX1tbOnz/vufBi7e11LVvVqISgAJInIA5F0dQPqqUy9rYEinDgupFLmV4gINqQrdfgKUKlm8oM&#10;b43KdYwMtKeEAvZS4cSfSuLpNOJGI7OdEdbGE1pi7vz8/MriotBUzHCWe8f9/sULl2jzbG5t0uNb&#10;W1s35heGg/7+zlaj0bhw8RK97t7nd0uO01pYpDs86HXHg0GF6vzFBT8Mj9rtWr0m2qLMkuBgozyj&#10;OydIWk/rYQYv8xkhkO0SENFZYTDPgloyx9BsaWWtvrQy2tr/m+9+r1apvPDSLbo5d29/bMjKpcuX&#10;NUOn/aGYeugHzVKVNgkV+Qs1SwW+AwqvrMSH84zSQLqfU88T8ol54QyA2oVSZ6TjKUQ+n8GUSLRQ&#10;T545Nx106bjr9/u9Xs8PfWgtSqK3KJQMJOF+bNkOH07oOIQMG2NzTaS+kIRAiSKVatUg9lfm6pKS&#10;t4+O725tTE/2YRlr6A/ufGKbVrXcePHma7XFE7SfWvXqzVdee1iubD26r9Tzsml3jw7csO1YRq1k&#10;jQdtqpONSjnMGITGbDfU1awBUiqVD44HdHFG4Y4Q0APKIAKnOIa22KiuNCvvf9ShIMaaVUW/XUy3&#10;U2EIo4ogr7BiCFc4YjjJBpxs5Ck0l5hrNEPNFkFbkdSMW0ucDEtp+F9989ei+K/3jz9cObXaGaWG&#10;ZWm0r7NYTlwKOXIafPPvfPXNr/3Kt/7gP0wgdhpbaiJnoQJRWVSPhqLvPLp76+UvNRZO0AlHh8WD&#10;j39uybGjZt1B9+jR7aWLz7uRBE8lnutqTCQSp4UQhBQlGduJSrmQNuUtngrOGosg0ompiZmUKDI5&#10;2VLFQvmCwJOLv2cTRYQEA7QHwMS0OBUpJ8tBSZymZ0UiBV0QJZ0RgTHU4bNcBBe52A44tIVHUSFB&#10;L+fFzgXSmZWgUiH3zCkatjOwZmgScwYmF2p/iHwJlKkhJszYMyVnR2K4hhSgZLYuTFDVCjlHCf11&#10;Vi0AviKlqm3c36eswJpbzBOFDaqjwdFepdbMYGUBGc9UYodG4Y5TgDZEWQ3EG4Y8uuAnodHKnw1M&#10;APjPkvTzd37y2mtfKTlmZ7CnSuHxwcHx0REMKMNskngUanud/onTFz788McPP7272HDCiTvsje2S&#10;FU3HkS3RaRZ6YbPpsGDp1LZbS8urcex2ugcUe2jxR6ly+5PbMBSo1vb73TSLKfukBVqySqE/tAyz&#10;ZBuOY1Ek8YIxwB66tbK8sHt4SHm/N52UyzblpQFEjlGhggpl06Gpj4cTKrCmuffyazfe/No3f/zT&#10;n7UP+/O12rmL59rHx+64R2u9TCeslEFeUTFl1eofDOxyUtGl+Ualoqt5BAkiiN+atFUjWgrv/fzt&#10;bn//V77xD0GQYEVN4YwigJ3csstYp0xJCxpLwA0HbNEo8ODJzLg8naWGUrnQLPj09nv1hn7w5HNL&#10;S0fDkTvc+MavVen4uvvpJyrl47oeUjSgtDNKZR1N9s/v/nR78/bJU7X2wX1TjdzAK9fR7qEgGrjD&#10;9tHOqTPnNTYBFhNZluBHV1HlUS8wp2yFlKShCBAcUriRzY2vlCl2mhDrgVxFoQeD8iDlHpJUwOql&#10;WdOJpWsk4TggxNv4MJezghIOdxH4bSjpvXv3Njcenl9uuf3D4yebr776+n/87g829/bvdanylEoQ&#10;HUYTnEpUN0kyPbNUS8/SnY0n/qRrGRcvnj376MEjN4osLd+4/Ysf/fl/MFSn/2RvMIQLeslU2nsH&#10;Sh6ePbVYrdoUTZZXWi/cuBL7PuoizeBmIqOB0dbRBMqQaQu5kIpVUqFJmymMa1Zm7QB6bH/4R3+2&#10;f9zJVStjyLXvBS/deD2MQ0qTWL4k2treG4+HhgolBSp7atXam29+2XZKMNQO5XzmuDAbmgJJgg6I&#10;YZSspFJ2RqPRcbcDqBePvBYXFqg6EvbACTd0EuDAfFr/9bkFu9ZQ7RIzMXLaEiLziZlzq2G2kUGM&#10;r1BbAckzZO8rGJ8ghMD2jH6S1v/n9zeuXTlfdvSYx27sZiczuJe5GoULEdM2uOJl0K+Qa5alYtSf&#10;FRUFW8GhR8bdvExQNqh4jqIgSlhAZDCa+HgKvMDQAouiaqVK8bgHa4oxpKrjtNcd9jq/KNuVG9ev&#10;5VFy58P36rYFL2HuETwViCsciYTmUJYXrtSGSTlsp9tZWlq5cP7SceeIdjfdzFK5/NWvfrVaLT94&#10;/Ihef/7cebraKAbdyaTikxvRgmzMsxZKzKjGTqHQxCThIIbrhGVbAYB4wMUYgGRHpmlLrCkpyRby&#10;U1lLfJ+KBUmkHdiDQC95gZuz/RtyG1CCgc/2At8Etytm7wgsCKhe5VIFAG86DiKIAaFxn/JqAeMP&#10;FX7R9JUNBTqUOHBNS+PeZEHvyYoqETQosAhyVq3HiEOsq0JeWy7UZFWFqlOMoNk0JBf2vMrsYEWP&#10;OIpyrcw2dUXtR/esXCoX5joCGMgezVTpUhZMWTcECItVxNAixL2cq2qkVkJFLy+8J55Cf2XxNIVQ&#10;AB1Ys3JXKXS+UA0+U6PO5rNP2U2ylD8rRP9UWjd/BuAsz0zXBCY/f0bouQDdzfTHM2GWy3FdvFwY&#10;9vpJzIaAwrGP6c+4A1lR5QCBUbj/CSl2CjK1ahkLhn5n6mKiU6/XKERQicdNeWwzruoztuyWXNc7&#10;PGqPx2MtwtyJszXBkM+STrefuNPj4/bqyRPXb96Ym1utNRsLi4uKod25/cHQTxcW1vrHx743zYOA&#10;qrSDdjf0w2qpnjgOHbXtdnt1fJLqMKfqwLcjl5xymT6eolitVIEHuKY3mk0/nMbQWwwgtRv5nutS&#10;YkHLKAhje+xZ7fbU8xcXF+ge0FWmoT+aTCq2FWauoclri+UTp5qNJt225fbh4f5RZzLoWk6/ZDc0&#10;2i2+5VNBBsNxSXacFEhEijhTzbNVXelrCuX3dqlUrVdr9ZXWyaVqa3x8vNcee/VMcvSsVK6fWFUP&#10;j/Yn/aEa5/MrK299/es333jj5+/+/GcfvPvowRM3mFg67QeAtFl0R8waClkDLKwkytmJnn7ZlknP&#10;n2KTH8APg64rDJOJPLFsXR6q1UqZ9n/VcM6dWB5HzShKpuOgM6DalwK+x5goWvEGKx/qXELxAJBC&#10;APyvi3NRYcwzhW0NwA+OjHSgAufAJzCUFnCPMwAL2bVcJF8GZdR85uQ51InYkpWOfxMWig5MDgpx&#10;/MJWi76lzpqrEDoFNo9WG2Xskcat4lZr7uSJtUef3mtWmr/527+lOk5v+8EPv//dl158+cyZcysr&#10;i0tzreVgbTQZP3yyoW9v0MM7e+YMnV/BuBcFvkYbBjUqhItdz0/SMg5O4Gq1hbkFUxMe2Oz/yRZk&#10;Lm9+36W7BEmqImulbDJJbKqhFQXezjrou1atLpgVCkufh3FMFa8/Hjebrfn5Be6Wo9qnE7RiWRtb&#10;G/OtuStXrgR+sLH5mB7r+bPnS6XSUfvwuH24sLDw3HPXRuPRwc4Ovd/S8rJpoA7sdru1anWhNcdi&#10;GTxpZAc8Rf4iUtCWYxKTXOhusWIn+m2KGrOgPM91sf8Trq5otybASyI40regp3Ph4oUvv/6lXq+v&#10;0YHtTq9fe/5we/sXH77/ypffoEs6fPQo46WYYOBjuHHihiEtA9pdOptJcrKNJ2+BVmsIhSOVPTAB&#10;92CSahj4ZbXQ1RNk6cD3O0f7VPRSNkD7bGFleXtrgwpf03QyFqOyNZ1zbjCfMoovCWQTLdmQGGVg&#10;6koUh3RvVaWkySAyxkFA11krN2gBn1q1WpUabf7JeEIlbK3eoNiVhe7Pf/KDMxeuXLjx+sQdlyTl&#10;pRdfoGf1i/ffyxR77lS9397Qgvj8cyvxZFhtVRXbpCNeiG2wORFr9coSFc9RGIBIxjYPrudNPVfX&#10;yyIbswz1xPLq/fuPMgipxYxHMrI0VvEEFM4yoYIoMUtGygqq1Rca+wzNLT4PAlhCUELmlrHoe0Iq&#10;nMoMGFhoWhrResh/6Zu//IMP7tAOdMrOtYsvjrsUNofXLi4+f6Z08dS8640eb37w3K1LW/sUKjxZ&#10;ilFysvMNXYzvdp88vPf9v/7eczdeC1IAzB61pw1TPtWqmCVtfLyVq7m9cD5XDOgDylpWFOEzzXcU&#10;gkkhj8J8Ca7MGPrBBB427SukK+TC0b1QqyicSAs9WjHhEp7zGPBi7sq3nPH8CIqQrmJ1DThuSRDW&#10;E68WhxAOOeHMUnB6hTVFAaZKC0wJznDmizAEiqF9PDMEHDRjzDVbKUmRzPU994J5gctccAN4TItN&#10;SKNxnq2wGyNrDikCeoGkAmJfMSgotDtMYC5B4wzSGLVYnB1vPzp78UxOewiYbqXX2e63d9EkNtNc&#10;raWs6CsrqZJLT5vd/PGp6EdSziQzfCWLQtG+FhRj09F7B9vt/n6tRmFS2mmPth7fb5bzfOqbRnns&#10;pbGuVOfKtqoe7ex6Snvc71ZaNZlO3zzTUnky9LJItivlIIh9ivmKrhjOS6+8GYTZcXeDYomay/ON&#10;pbkmfRX9K6+99cH770VeCjm3nNImo1yyr165TDeh0z2SJL1ab3gJ1Aeq5dry2rpimuMRBemx59M+&#10;TZ0yHZXWxJsGYdSo1cejiV22UDEZ0t6T7Z++/f2ff/rwra9+fbD/pFwrUzlCpzDloPRaOqPr9Yps&#10;2kdHwyikFRKbmn393OULZy/ScwlTrhkU+eDo0Pe9P/mLP3jphRedRgnWX2i7IEVk6jVPYdSikkkF&#10;yZqZrDD2YEkTrj/RJuEsE0Iv9Kf1OfP9Dz/8/POf/srXXxv2t62S2un4y6eXy6VKSBVe+8hQpXqt&#10;srS+IqkTy0qskn77/Z/evf+Opk40pbT5cKdUtVdXWmeee043Dbqe/c4+Vbznzv9/XL1pjKT3eSf2&#10;3mfdVV3V9zX3PRxSIimR1E1ZkrU+YFvx7T2SDZIA/hAECOAvWSBAgCBBEuyHLOyF1856rZUty7Yo&#10;yZIoiZd4zpBzz3T3dPf0WV3dXfd733me5181VDIQBJIzU/3W+/7f5/wdp3C8IqrcSG+B8AJj7XLI&#10;iWmcIdyWrH2ZRyeyILA+xn44hqyEyBeOxsp4smPoN7BggAQ2YknQji8ZC75gqogYCZ2ViyluBeMR&#10;OpIQKTi2gruZBPC+BNag68+Waz/70Wt7R0db+zs3bt49CiJNzGbrFdPQXC/pWLHNpUpRnas3aoYC&#10;VRf84L2tO5+5evXH//TjuckGFIat1fW//r/+d01QusMAgaORXzZLnXbXsYelgiFqesfqCrrshl4S&#10;OhLc+chlOIyUdi9+xCGnF2X/UlQSRG9tnoFw4AlFPkrpkL0E8gjy+QqCIZ7AtxHiwYmyKqHSBO5d&#10;V9dWWZPnxaGiaNeuPTUx0ZB1AzocqB0jgfcCX4Wozip+xgxEcCx2odO1Un/QH1pDvHNpYhjGZH2C&#10;oTMhVLge/HJx4SYLZj6naEYJ6gElH3LyiDyFMEn0OIgxS0uo5CQzDgiHQDIMX+QtRHYPGYoe4VAB&#10;LkNWjZ2t1cj3rl45my8YYRyS3DOdGCJckBYWxTBEd49Gz6gZnmWqqpDUFvzcjKEkqLChfQM588Lf&#10;iqII99LQToXxwWG727NRPICXHMfJKTJ8fVWQDUNz4khUcMHQtW1I+XDSPvHUM3AQe512a3crgbin&#10;MM8sNp4QuBHNHINowuCmbLaCunsq/OfpqZlKufb6Gz+FNvvpp69Bbwk5f31j9ei4XavWrl55SkO/&#10;XMXH58YF8NSpqYEiLA2jmMnqQ0uJppUh+5Hw6FFjPPLhT5qqirziwDNKmu/BiUoQDCyQtBelBGiK&#10;uChjowdy5kK1ZAkFNdE9XcUOFdezEv22xNSSmS9umohEcIjDgCUXnAYTXYjidQxtNuc58JcgnELB&#10;KKL5AhKJ4RiTd6/IhOKZnyO0J0yIS+VVVovGWTwC61GLCmWUgPtqjzwyodcRmaEICuLJQhxFAuPr&#10;42IG0e7MXAfJSILEREY5xrWhwT2823CfCTWNP588kMh9Dc2YMparod5Duha9Q4jEZuJmrLfEIi1m&#10;7u64qs5ENl4RaK+L/5CNTEPHFHGOUS0IXT8SHWA45DERN+Ozj/14mdIUaVF+bNk74tXzTE5qZKrC&#10;IM3Ec8KrospzNLthWAImOsWNycOM/J6MFFZQngqDZ4JO2lCqwQ+WeaFYLOZyOV5B6hxKHWHRoZK+&#10;NbpbUQuWWZb1+GB30B94ridJI+L3aPHN1EzouyS2n3Ytb6fTe7jXLJYnpman4aG3j7srKw8atdxX&#10;PveF+dmFZnNvZ3+v3e13OpYCqSMapJanD5wwzirT25VGwYtsgzflvKkXCmrBSC3XjVy4PdawFwa1&#10;EIfwmTvowyE4aO5vb2/DlYuyAg+4UC2bkFo1A0fLEOeqE63dpqoM4SoDz41Ezrb6vc4BRh9BmJmb&#10;mpmurz7cWNt8nKV7+VzOrFVCiDrFUgClvKcbvJrqpNkd59DwTZVVx5csj+8MdO2gZKqlnGmWGiZU&#10;60kQczHkY7NYmVWU/f2dZrvdd5zZ2bliofjFz3126dyJzbX1zUeP281Oc/+gfXgMRT8ca1nF0UtG&#10;4xIU5hF5xGAII7K3gCrwtEqFniRCSQW403YAWUGAttbUVAct4POCqpiGCf1IoVJEQHcU9Ye4j4T3&#10;BMdUUI2h2A0q6JC5HCGN8f1Hlm8QRNkTwQPC9YcIi+eIdgL/iFYr5D1NiGksDmUFydV2inaSwszM&#10;vITCYIpIynIJzT/ZiAjbKMRljEbvxOYX3DgwtTyqZQgKnWxoyKV8Pj9RbywsLFYqpWMbbnh0885H&#10;t2/dmKxNnT156tJTT80unswXpxrVYrvXPWw2b9y4Dj3zwlSdUOsDCZmBakbeoSnJgMPdg5zUau7h&#10;JG8MUKGpAZLroKE1c/ki6VoIY+opsSUy30dzVIQGODbKNQcBM3xHloUkea7bdZxFdJ8kN3GsOVD+&#10;Cj79zOmzg37v0foj+PATJ05DoGodNKH3nqhN1Go12xqurq3AOzazsAClSafX9cNoqtEolytD22od&#10;HSnyJEQWXUVy2BiARL5ctAEiwkc6IvFSeCB9e5p7sVkTaZOi0ANOJGQ4SCjVQwUVVKH3V27Aq7y0&#10;uHT67Fn4/murK/VK9bnnPw2XNzM9U+XD3Vs34flBsHaGw0jVNbgxipKD88HAbCIto1A8yg/hwYch&#10;g+JGCLsScFbCKM2kycRuJnwXVdMnZ+d73XaUpvBkbcc2Fbnd6eztNaMEShAd/QMEDgHnAg4yM/gb&#10;isaTzbLnh/BoDAlucgRvQ5DS/UgEP0QvJNnMBb7Pq4KmwYOW+4NudzBYnJ6BLkGXuc2Vu/AoT1/9&#10;ZCLIfdedmpl94aUvrNy6cXjQqkydqyZW7Geu70rVHPq5MusDkl6k6SBmayNnCigKgMtl6MdiSlR+&#10;HDJxVHi/JAWDOFajghwn4ZOAP/JwYz0Mz407QGbwRr6dTMpz5AyHvSL3C25TYzQRg9sJKeuKRXHo&#10;B7JmTk9Wr99+MDlzajA4WD55GhpkXbMvPnN1YUpZWVn98Oe3ArlaMOfi0EsZ6oFHcTlI5w9v3kSP&#10;7/beyROzHRelX77x+394/871/sF26rolQx3ub1i23zh1LcAOHGspcrQn2zEJfQtFSHOZMBJeFNg0&#10;lmUWWnigZjKPTyYm93qSkcEAghob7PZGzNrniQIyYroR2YKFKi7EM6SB6JIUkauCF6Yfv5XMZIgf&#10;2xIgVo1o1TFpVqVk10zJkrIwTmdoqp4RPXakoUHEY5rnjUx/oFbxk0xJeTjDAT5VPLoidAi0huHj&#10;JBpJCKFIIgqKUIJHqwm2q4cHb/c68KlGoRBhtFQg2iDUQUNPsPYRNjknzsytP7h17uwnhn37w+vv&#10;n1icOj5qVqfUbMyv5tORiwMKCZOFCasTMPbTSB+KzoxKeix9EIQGVXGwunZjY3dtGAwzmX/7rZ/4&#10;tuUhIkNIUvGFFz6/vr3R7jfjNDaM7IVf+vqNN98II69azAWujeoZomTZrqHpZh41FLksiAWjVK9D&#10;Rp+cu9bpH5my8YlnXzzudqE5M8wKn6lXzl89bG73nG5jZioIEx8LbU7VCiKv9LvDaqVy3OvJob/y&#10;6BGqztDihaUSSL6YCUKs10LF8O1I5KV8ycBQ5bsb928acbpx6/XQcyBM7W0dSKMBBJ/KYjCw1VzE&#10;K/y/+tf/6rlPfOY//z/ffuFTX1JkYevgaG9//9Iz1z68+fZR66B73Dw8ehzHJx/eu33p3DPi2EgT&#10;va0kkdG1mKGiiEA/kSmxwY0nQmhKNtEoK4em7Aq6lajQpSTDGx++lsbdg+21/Z2tQlGHZzEzO/3w&#10;3q3pxlKv3yshUCvafvSwkDf29vbhCH10/f3pqllQ+ceb68Ne+8SJp/d3Dy5ciPf3N5s7TUgZS0vL&#10;um6KuNFjsjDZk0Uv3BwcKyNeSpLHlpSEmnuiLgrxnyQnR20tmaqSX1UioOkUeWSRbjrDl2bMqAub&#10;HSIJpKPBDaEcUlxqMQtoSN3+3vb20vykmrrlvMkNh/BffTdcnJhMAzRAF3p9XREmVWg0NCfjiroc&#10;GbmOZ/36r33tq194gc9Cq9P91n/4j9OT5dOnlgq67nY6FyYbcEgUMTNIjAd+XL5o5PPlG6uP4AMV&#10;jKgQWREMlCIsLM7IaIkbm+FiNlEkjhmYY5XCbLHxPEFJw4sSxDWCY6FkIORJx/OTBDoDFUGWAo4A&#10;IBpDCRtaHnvCyEhMk2q1urS4sLy81BsM08DNmLYIilcTp3FULBPkA48Ewkmg11VIxhZuZKFYgPoE&#10;iZVYp+FU3fN96JRMTYFMkSuVZbPAyYafySiyT8oppF0rZoR+TEaVHFNEgrJThjyKwgloyzSy1k3Y&#10;gA1h5qmsqNDPrq1vT1TLU9N1jGIilIQel6rU7CLwJIoSFTVTuGF/IKGvoeh7vooQTYSeQH1PJFV0&#10;grUdZyz9k8nomAp/IOrbXrfTd8IIq09Ojh1PFEbNCq4aVTULOFnW9vdbnodSzIaqP7h333PsYj6X&#10;z0PJq0eRjwa2wkj/Ihuv8zLylCYmC6qKwgupq3ocJvv7e8dHR6dOnUZ0KM/BRzRbB7phfP6zn9N1&#10;A2otaLmhe4Q7RyJZWkIWQaHvw42BP0AiVYjUYJ0YtYU+gsZpI8esmyUqVxIJvmBI9JCMwqqItQQv&#10;wKkYM3TwmmUsgHmGTgoDBPMwtnOIA080m4XOaJQ9UIYzRuNapByyYgtx4WSrInlerIg4S4LShTnp&#10;6JpBdbtAJG2aScQjbqmumqTGjGIl0GcyHwG2DxeZNRFFf3yydDuR6QNNtayS/5DKJs5wbVCcZWy5&#10;gDv8xCUKCcvNjNYv4aXieSaBrkRiyYXG7qOZNOSLGEVDWTuAdmUpO6qMUUHDAqqNEobngnSLlC38&#10;qajwyHSqyJOBmSqNCA+jfpkbe+R+rL78xJr3Y4vd0SySY9LQPGuPedYNJSNLhTH/ln1wyki5tEN+&#10;IniFMLgsfWLqhLyokWQl3mqUJBYQmAvfFOmrPF+rVHhZQNNmql1jbG3Yzc/gzsOFDAbDTrfb7fVR&#10;yht3aSl5X+OsXaJZDl58zGzGSX4/Ik00aLuO9g/W1naEm7ckETO8Kkn7w8Eb4ltf+cpXrn3qs43D&#10;5p3bt5uHzsCydJFzCSjreeHi0owb2UEUKBEkXJUzjZ3d/YIkq2YBuirLQe07VdaGged4rjUc7h0e&#10;krAJ5gVDUxam6xOVmuWgr/fa3goEO9Sawz0gOtYgloUX0wj9r3FVoaDPyvFwUCjpfpC6wXC42zNy&#10;BYMLQqj+ZDWBjreEpA608OPFWFEDRRUkP0FwHd/TJF2W8qqRzxVVQzdNVTPg3EM8lRfPFI3DA8jK&#10;e61DKLVK+fz8RAPq6OW5BV3Lpa5396PbP/75mxtbu3yMQH9N14IIrlMLPB8txRDLISZEAKAVa6ai&#10;qJxUr0/lSvlHW5uW5UBU8W3XVkKIXaqBhFJonxTZUHKaKml6QVkQJh0vGLj2wHERKIp0/IgOAtY+&#10;+LnIiFCRhcUou1hq8QHR9NkaJx5L7CMxRkYkj0j2oka+CE2L63qCrC+fPe+Evhd4GWER0dUcicFs&#10;P4kK/Jh1ET0lhIFXrJX04QA+F21tZBxaZ4kMp8MbDDVNnZ6bCWm3pUpmzjAVnnds+6dv/OyfXv/h&#10;0vKJFz/90qXLV2dn56dnZoeDoW97fmDFeMTRGht/dJLCWcK1WIQaAQVRmJqdUzQZ5ftIoB/qL3hX&#10;oJuFX/DJcGiDgGzvkf1HZY8koaWzrBRyeYQSSWTXAgU72v3Bk4j63Q6zO2OWaKRRhDnLGfTb7eP5&#10;uYWZqenD9vH6+qqiaotLy/Bzt3d34jA4depUvVbrd9q7W48lTV2cW4DcuNPcty27Uq1O1eucCPdc&#10;HDruhCaPXU7HrzrhYxDfNYbBoOACScrS1j2DThVlDCl04paJEJBumARRBI1rZWpmYflkd9Df2Fgb&#10;WAP4tHKtce/hfX714Sefe9Zz3A4KGnuGrBdqZrFUUkW4Y0gThfPR63UzJgHP41fGPlbh82aeNCZp&#10;gsCGiykqY3NPKLx0TyDEtA8PJEWbnppEkrNunDp1VlW3crn8xsbj/hCZA5LEOYdWllVIvN0MQ4+X&#10;uNAL4fnBoVeQuRLLuRwmD0mIhEjhhIhXeclIZDVT4BEE8I6WxWzQa6+urs9DU1gq5lRjY+XufnP3&#10;ky9+qVqZG1hhpVB68fNfvnXj+tbWI0VQrDCA+1iRVY8EpRk6cFRk0pZ9fuGk8NHDY8et5ky733u0&#10;sqlLmh/HCvTnnBL66dBPIy5xPFzK8AQyGyFSRw0MU1cSmCsP62iZkEkmPFmV8qM3bsTE4sdkFvxd&#10;bGBIdxsda3zE++L2QobcKhw2d1yIxp0DzdSSoP9LXzofSvL0uVn1zvoH7976yuemo8DmKPGRdB2n&#10;yPy927d3dvZyhZWNtYeenFNIx6M8PWkYQm93W+ayQpK0W4+Fqbm8XoF6mJeUmDXeiKJEP2Se+gKo&#10;cem78QzIRvafHKN2xoh6wuYC85aA+wyEWSIEhBubaWRsDcuTsiUJj6Yhm7Ex2GUmKBKfywkIAnZc&#10;30P0xYjPTtM+Emin2eNoJ86TL18i0W6E6SkTdDMhiBPJ49JYOCFX39EOGEsElNWEFA71UIrVGZTm&#10;cNkR8ozh0xBAGWcyKSyT3S+qLcSBpKAFHtXE+PAUlT/YW88VzXxBd1NFlrnt7dVSTqkWclpR77bW&#10;K1Vjd2/z3t2V06cv7+4+Wl17OOzuXLjwlKjKYYKtCMNnMe+k0QicH6nxjh58lopMBgclLeIgdool&#10;Y319/dWfv7rfaT1Yv9Xaa/709R/yvg0NKHyELMqO5ZXz5XbnQFFUxEZFAWL+Ncn2HOQvhHzeKPWs&#10;Y8hTSTDwLU83C5AIHq7eml+ad5OsUKk6PW8Y+I92Nlqd/hc++7Xl01efOj9/brnwJ//z/8qpuhc6&#10;UBMsLyw9uP0gTjjHCXcODnIljUsjCPQpiUsj/A9tNoRBz8JMQ91VvzOAsB6Hod3LKhOm79iIP9TV&#10;/a21fLnAp16tLLo23zsaajmFijYh6PuxKPGGyqt6KolLF6/0PPd/+d/+TWOycdzfu/Hhe9Vy4cMP&#10;3kkV33etcrGsKHrf6nePjysTdVQfJdIayfYz1X0OIYiEqsBMkZLLBzFYeJL7V0VuZ29/cnqi0+8O&#10;bIjmrXd/3oav5fS9crkE5ebK6mqjNF2plUslKBbtwOrYx9srd9+FqqgEyXQYtNNU05X5uQlv6Hba&#10;wf2b77eOW6cuPrXX6X/mpRckQRcw6aGwUELvOfEFeLQDTyCWcHHgEXiRIytvtOGJ0ZoFuawiUeQR&#10;DoZoCELuJRAmOfRUgD9KnTNHoAi2xaWZmxAzOyvSJsdpHjlwQqJHhH2IdWrXbt27/bbYm3rt9bfh&#10;xWq1Dhbq5UzhVjfW4XzH8Ib6PsRZORUjO4K+qGf3FGqZHty/9Stf/hS0jrOzkxfPLEaBt1zHTuje&#10;nUe9nvXMs5/OVSdvrKy6uzvwJrWOjvSJaU4r6BjTImhETImJMIqZxMQXhWy0YiILOwnZCIxRNeI8&#10;M8Iz0uYz8eNlLNRfnGXbJF2XMsE8HHM7lpYrhBCaw0hMEt8PGo36M09fgQIXFwACpxkQwCN44vBw&#10;NQUnmCT/IxAtmYkKwWcjAcoOPGi9pqenobMhiylULYbCwbIdhEOqsmkYlXrDLFUCXm0Hgp8wFjW+&#10;vWHoY1mOm1VeYCafKfdkZicj0TVmfC8Cl2CMInVotIGh1KH4QbazexwG2fRsFU6zZkhJmNmODa1s&#10;b9CHVsixPSRshxHO6IXMth1UUE9IwQYX2GRcnWSO4xqGoaB2aQJnt1isw8/qWCFGdlFxg0jhIy4k&#10;beSUrUPjIMlsL7R6/aXFxbxpQ1g8Pjq+dOHSRLUCX23YaZUr5cFhk01v2cidH/HkMsaJHmnK4HdF&#10;sjifiaVS5cSJk5bVu3fv9sL8IhRbhqotnTi5ubH+8MGDM2fPXrp0CceQHkQYWTe04WDAWhRUN/Q9&#10;hpfGYRkJGsNNgBAXYBucKtS6sKk/NMbZKJdCHqG4iT1jIkvw0EPk3I6oRKxx4tCOXmCy5wRZYu52&#10;kjRqj0lfBwf+GdaHOHQnaQsEAbFtY0a/T9VOgKK6GfQNrmMropKg6mcKURtraZJ+JJPCmGSykXus&#10;qTpebZKNOKrUIo4Mb6mnog1zqmOjK7BMKIgohq9qOsdgUhk7bDiaRT+ckcOKyBC9rCHEdo4biXEw&#10;EhzrS1P2i0PWCXtyhJzBmTG6QdCEF58kz8BMqAogMfIQvMOQa7DRiyktxwpt5yLE3o/18n5Biook&#10;mThu7MD2BMzM8MrpGH8/LpxokZugOfDYjQRnATHNrkiG/4l7+QhXzIShme/DiHSFNwWNgskgVqGJ&#10;Wqao0J/ptdoEg/z7acjhCl1meiPwJ6Hi7EPzYB/0egNnaEO4cJFJriLvmk8YYBX+X0qYFhHHnGHx&#10;m8mqhIU4KhCg/kkph90Ee6fJRY7ferT5Hevbz7/w3KVnPglH//L5iyt37w86QyWM3SiZmGkY1Vq/&#10;d3jn5u181YSmI4iF4+OOrxpcicvnzImSjtB8yKnweRHkEMlU1RRJBaqp44stoTYeIjnK5XJKotu9&#10;jW2qtCCXqEQ7NDTVDCLUeSC9TDTjdoe+gEamPPR/z125pJr5nm0fHkHRO7D2uvApRqEsm/lQ0SBG&#10;SbrCKYqsK0ko+JLoQL9m+TI6LKm5nF40tWoxr6rK9HzeyFf2d7f2252A42p5o1gu6rraPu7kDf2L&#10;X//Ccy9/7r233nz95++tra4T1JFcqg09CiIKwuTwEwYcyrWhJQy8wFC+wMmCh+e5EFIFD8X2YjHC&#10;DKhmuDnUdUf28QtWyw3ov3nPyXQlN1HlBKPdGbieyyZxCKckWcgEAVPCaDROYxSonBCizHw2cORC&#10;YugyiyI87RC5xmStWNZu3+ucOb/cmKmLGhwuiSboWM+iIlSMpnOh5cYULSK8fh9enbmZ6d2tbUkR&#10;PdtGVlIaoZxtBq+xUS5XG7OzSDMWULkELoKsBflKqeQGTmun+Z29b//8p2+ePnP+4pVL84uL5ULR&#10;tyHqeQL2ikwnNsORJE0YRVGBL9Dc3Y04fH9QjQ3XuShtAwkA0jPabGRPDOtIvA8JvNDP+p6LfCVa&#10;QSG+FKsiwlXgd4QojA2YMIodxKGH812bnEaTyfbxcfu4Vq6cPn3Gdb3txxvws5bm5iHodjqd/b29&#10;crU6v7SURMH+/h58SKlYqk3Uu+02NNL1xrSKM86R2yYNM/mR6RRLLPiGjxwIRsAegYEiMRbAIWFY&#10;Iol1xYiUk5DvkSSPNx/tHx5ONhpnzl8qFMqt5n4U+C88/+kocDVZ2drZfu2Vf5rOo2xx4PlwJQM0&#10;AMXuCj63mM+LaOqlsPaMxUq4CYHro//QmILCqEHw7ZjwkkDDP9S7KpWhftve3a5PTkMo32/u1Seh&#10;u29oin7U7u3t70IlAVlNklQuc4kRJCkSrskUBO9lGnbBhRAHomwET5LmiaBKOvqepjYqlkoyZL1S&#10;pW4azu7efui4jcakqRl+MHz9J/9w5sK1k+ef8f0wCaWrl59qTE5YOxuD5iPH6s+Vz8jkkMRUD5io&#10;AVNuWrl75+6dB1PLJ5wQetzSMJax84QogEJy3tZuW6vlEFYAuXakJIar5ozQs9jECuN1KBJNRiBf&#10;bmQbSxt7mr9yzMp4vAXmf5HlMnKwwf4QSQQ4Xs3IrgNSlDgYdnCGA8kntb/3g1fPna0fHu1/8P6j&#10;/cfNqW9ADEwjLDIQYK3p+uHezvbOYwgpx3u7f/LH/50Vht2hE4dxTpeLqnTp/OmvffUrpqrN1HSN&#10;cyFTxJlk27FaKKe8HMciKiePIkM8nmVkDLyUML5+xoCWdA9jsqyVEHJPV5/Qt0oyQSYuc0Lyy6Ta&#10;TGAQcqLgGH2Xef3EGau7CKnEEGkcCrpEKaNKYcASmTkvTRaYlUVMzrx0BaPDz41kfbAbSEY0JbSc&#10;4TmJ0CUoJ+K4XcMs4MyGUc9Sv4SWF77r2kppgsGwsTqRNdwnxZFtWblcHkp/WdUc6zDw+/v7DxvT&#10;03GEm45h96C913ZrxUMxdN1+tV7d3nkwvzTZt5p37vz84qXlYb+NoAaEShDzkqb7bLLF+PtEGuFZ&#10;4U/DRzEda09CSvvo/bdPnj6xtXO/PegXBO61V/7RHlrQa0JX5DiBmAnPXbscuJnlWrqISg+O7fzw&#10;B6/IcSZEfj6P1IarV6+cv/TSrTu39po7ULb7kSML8uzitOMN79y9Bd1BrVLL6YXN3fXm0Z6gmaLK&#10;qTnhwcaD+VOfaiwuXH3qWbhJ6xur9+7f6w8GORNNXyYmyrquBV4I53to9yW0OcXZa0b7cMhWDECI&#10;hqYKAnCgli0UC9awr+kSrmEseHrQfvAT9WJcVAY9VyDD7YxIGWJO/Mu//it4E3NqyY563/2L7zx8&#10;ePNgv/T+O2996eUvrq6tdO3e0um589eumbXCjYfXX3vrJ9O5xi99/VdlxPvxBN1FrDIhUAgKT8J/&#10;uAdD3UQssWSqTlCUhecfrdzXtPObD++2D/blLPOxJ1fgXeISd3v94bmLL62t3c7EeGjZusrNLy6l&#10;kZszIOzGmpT5Awd16ZBKzF956ewzz87dun1jf+vR0tLiU6dPmoWKZ0VUmjG5G5lkwUmLO0W27lFr&#10;VzfKoqoRnYWnwQGcAQU9A4OA+VGziMBs5En8hgIJm6ORl9dIfTRjhs1ZNMIECSkzaMnSMEPYcJIG&#10;EkIc+b9/5W9/5ytf7GysHmyuTU6UtGr1zIWTw27/uN3pI1hDhORUUmTFLC1OzWw2Dznbjny3XCgc&#10;drocIkI5z3eufeLZ7u5O5liVierJk4vnPvFMbuH0zYcbsqmHcTTws/nK/MZOp3k8qNYKqozCyFDu&#10;M99ORoQgVgiKGDOgy9gw+YntEm41RUK1PqmWoUSJkSIuQssaRiMiKZrZaEoUopwSJDLo/KMwWlqc&#10;g1YKArVtW5qmcITUIPEbLNZJTRN/MfQpk6SHPkRFeYsgE6T52VnIsnAz4BM81w1xRhJBwjIMc7Je&#10;181cpuUHMS9BTYlwZhwkYAnKi5bvoP0ZSjEkMln/MjwUyf+Q8xgeBtxhovwSdD4EoHXhR/gVfPAa&#10;VC+pKind3rA/7NUmcnHs9/sHbAJOG0EFle1Dh0jeaeynmoTGQnB/dSzTmV0cT/tekyNKM0TK486g&#10;eehOzswJqiHQ5FyVeAOHLhzancgy6pmjPi0WdMWZGbiZjLE5NzsLv3X33n242LwqxUz1KhsrGI5N&#10;U9kaj7UxiG2OcSWQh3qJg2cR37t3BwLqzMysqmlQZB0dHe3u7s7MzHz5y7+UM3PU6ZFuOVTs3a5M&#10;2mC+75N4MG60GB2W+XRkpF4G/wpFPtw0VrsKaEGk2ZYtkp0E1Hsk1oYg3piG0OhggdUsc3EX6aXB&#10;XAO9KtuC4pvCZ9CmjsVIxv7z/Ij+QorqtNyFT0PwvBsFgYIAEsk08yhhQwhcz/dURYWfx+T1cAKI&#10;2S1K6KhjKSqiLjy5IODsibbTkk+HAYW+4xheO0hRiEZJSD6SAO0R2RTDhRiaTjrUKWGX0BYYoc+o&#10;ycMkpBnsljwSBMR+owMozvQlThzRi3CNPHYuYGNl9J5NiMmdjYaDTGyKUYsZBIHDPQTCqBIuJlNQ&#10;tIkSyNM0HY2c+LEx9KiqYR4/pLic/aIo89huN/v/KTWT3jOyncf0XQqaTJKaz0al1LhpZ787gj2T&#10;JoJILRRiYlE2CPd20CtB1obeFQ/zyMeIQ51/0vK3HMt1/X6vP4TgFqKvsyhDfMIVIFTjJIadkZgz&#10;1ggyGYc+of2TdwSPXEriQzHsAa9h146pjiQ9EJUFl3502Prbv/nuO9dvvPDCC2fPXz67fN5z7My2&#10;YqMwc3L+oHt48MabJ05f2T7Y9gNv2BlYA8fXvOHAyemaXSovLMxoOSMKXV2VKpWGF7g72/uKqEjQ&#10;gceJZ3v7O9vwPQRD0/JFHFWmwsANILuHEep6IQQgxI1ZnEUkdsLTRC8ScXLBO/YwdIZ8FpVNfeLc&#10;gm5qO7tHN67fsvuHoqDkclAHFBVT41SVg1IIIeDQ45uBHjOOq6qrR4q4r0Jmh7AIPbI+sXyWiTm6&#10;EdSsEC2LNUnpt9uDvd2Z6alf/Y2vf/azL0BrdOfuynG727et3f39bgcehAcNminrsp6XEamfBn4g&#10;xun65mPIeAnPAFvoxA2dDdoq8FJR0xUp5lHBHN5GztTzL37h5cJEuet2V9bXB32fW92AKCOQvhkJ&#10;TfFk2MVEnUSG7uGREpuMDSOJAk66L/D/pM2L75siQz2RfOmrv/ziFz8Ph/GgdXDYOZhbnJUwD6WK&#10;oT/aWO922rnKpKwZkpC4Dlb5KtwnKchp6sXTJ+F8QkPYPmx1jnpJyAfEz0SrUBKNRwk7TckXcr7n&#10;pBEcQUFN5bJuZGTh/c7bb7z/wdvVavW5T77w6U89KwjsCwgSQRMdNyAqLPGWRLE4MWEaKiYYMnVA&#10;CYo4xoY2isj9cVQLsxITE5MgkAUcGvgy58mRCQrtVOGmWZZVL1cx7I4mbDzjJzqD/oFt12rVqakp&#10;3w8OWq04jmZn5+DdODw+hnBXLOSh53Rsu7m3D5V3rdbIm+bAsga9LoRpZMfKKIWNeqVs2yM8GWdz&#10;ZGYyNidlLxpzlhrBZVNSlkqZaC1WRTiO4yBwE8dUXJhfnl06sbOzdeOD9y9evkKeBsn199/V8+aF&#10;K5drlQoax5Nkt8yjMwEU9DJJ7GKLk0TwakOyj9m2ktrbiIja0kicA2M4/Z/Ihp3ZWFgLAfmKbA/6&#10;1XIVrt93UYXbdRy4CbPz85D56qVCt9vd4rnFhaW7d/qCqOiyipNnktSG6B5GaC4C1TKHWvyiiDvO&#10;AKKVM7AxDQrIuEriCIoyeANkWZtVjNC1Hj5aq0/UzHwRYv+t917benTv6rVPT86eG1ru/NysXTb/&#10;/ZvfrWjBF6bq6KPIHHQSFsnIAVVITi/NXj5/5s0bd9RS5cLVF8XyUeAM+IzeLDTfihLqqdCiStNC&#10;lBhl+ZGn8QcWsWycRMuVdLTQZStRZt7Aj21V+V8wieOf2MIhFSpjDpqULcibB990ARH5kqJrUeqr&#10;iKE1fv7+nXzpU0etXk4VPnHp9OdfupaErsBJaO8kQaAIf/zKK9BDTE3WQ88/36j1uoetAYT+qCKJ&#10;psw179/5T93j3/mVr9cnp0q5VJcGG+tr6+u7qlaaf/aLkjoZpgRPJlcdGm4SbwfH3FR2kCENIdnw&#10;SiM/ZlAxUtzAeysy4iHqKBMiDdWq8SZjF5RxQcKUHVOGO4X6JEw58itCWSsUnyNoBpVXHCtzSCYq&#10;ZrIaxFrkaG02YhGhoCnj4gikpScwZDmtG5KYI5FntIBCxrpluUeGqcJBNhS1ub+Zz6m8qu7tr1Vr&#10;DU4gx1OBi3w7X1F2tjemp6fszmE1b0iyHmbe22/9cG/3AdQ6sW+pgo7Q78CSebfXOlTV1NCERxvQ&#10;F/S7nf6Dh/fyebNYUe7ef2w78dypZ+ALqIpOaoXc2FqG4z5+t3m2K2c1AZknRnldE9Lom3/xbzUx&#10;E4+O6/WS09zHJxzAzZQWpqYXphcvnrj0s9fegh7++Wdegpbq1oObnDfkeV3US65lQSTe2dkW9LXF&#10;k2fu3L+v6KX6XO6551/qtQ+ODw8++/yLrcM9y7fa/X6r14r9gZQkx83Nd999tzvsvvHuT1NOqE2Q&#10;VP7epn3c5cJU0Ixa0cgZ+TQWrp67ZA+dj+5/BHVDsZSDyDQcunGUyprMBB1yBb1SrVjOMF/UBv1B&#10;EPhQlvtOWC5rjhfKurC9dYwgbh1qfSSawHnwrDBXUCWZu/fwIygdu/+29fD+QyEenp49lc9VG4XS&#10;39+4WZlQ2getn736T//hL//61n7z/NL8P/8f/0BX5ciHqEDSLBSkiBiLbW8UI1QHCk+UYYdiRGQS&#10;SIgOo6bLX33w4c7OQ89qQ+KVJCWVEpcMAn1rsDRV+v5P3syZfOjH0BNCe1Iu6UIcF3UJcjNPgEgI&#10;VJpamD979W//7m9b3a2SqT54eOvXzlyGUjbCdRHP3H4zrL0SxDELgmv1oI03i4VaYyFBU25kD0Yk&#10;DzFOPTxjr7AST0C6Ak6MmNSDlJErAZ1/1BmmbQwOikiYauQrRpg/CAIBL7oxJ/OZKgvf/bv/tLp2&#10;t/Sbv1xfXp6rlfYP9o/6nfLszMZB75d+83cHQg76Q/dgf9Du4BAybx5t7QZxIiHLWopjmbUccIYn&#10;p+qbD+75bltRlmu1ygf3V1/91iuW7RdLhbyud61orxO+eeP6dnPvczOfggyMHio8M9MeFa5sS8Nk&#10;+xiybDREHaNkxzhMJsFKCExizTBWg6JoQcLw4ZmE27DUMIwgCDRNvXL5QqNRh7oCcg65+CgpKebD&#10;g4AUBg+YKc/RdI227qgZyUNxjBzLBLl/UFXAzYMe2HZtuHJF04r5QrlSMXN5TdFSKCk5Ga2BOV6X&#10;uQAxP0jUCPFKEglaJyTUJpYfoESGgxRVfGRCiihcnHdgF6FDMCclJ1atw5mg3IdGxAiuok9qHbio&#10;+Z3g0BOVkwREUsSxLaDeFTalAbS/MSbxCNMmeu1BQQQ/nalfJsRoTKHONwt6seyJJgRurKzgo7GG&#10;hxcDIowOnRmOzrn0wf0H09PLnWHHRKsUDQ7TbrMpCdLy0jy+y6p0mFPvtZrZaGzBFIO4kRzFSGpo&#10;5CEHIRrKCbjNjmtduXIV2um9vT24G4ZuQLN66tRpuBW379xamF8oFosMTqyqkNnk0cKSKAmkWc1U&#10;nXjczZBBBsJAAlRRTlGAXUZaTYzyNPAJmqZnOJePREkhhzu0tmXaNHEYkRkPczVhm0MIOBLH9vHU&#10;x8C/ZmwjSihjXC8zhG3GPOaxvMR2Bp4U7V15IfGCgE9cwt7HAmIFNebTjjk+okWRhJ0n9ttpRLKq&#10;uAcSyAAF31wy+MFRLIIHBbbqRBMp8tFkZZWqaZgUJYUEbvkxO5gnJyRU+9JVNeLZNIdYhGQRBAcS&#10;96VMwREzSUiCWSJpOOIAHm6axPwmkWWDfS/8DgrjcWOlbybRjxwngZHXSGtSYHw6+IHIoE5omvME&#10;08yNJJrx9iJ9KflYlYbjxqg3/knfy4ZNIz3U8eTkSUofv/5s/p/Rvjcd8Y3p/+G0oAiIODojuRyy&#10;8UzTgJsFVbcfBIRCSNFfgGRWHTiLCKJ3oPi0bY/pQ4rozy6MWMFZCjGP7BugQeRkVUXUFaKaBSlK&#10;R9288MSzgk0FaGaAQ3+kfhI2gBdjvFwE7CGqXsr2Nna/vfftM6dvXbhw/vzFazNLC+Xp+XZg/fCH&#10;39/f3H720sWzZ69srq4cesfw3oUIbIgS35biaHtrszRRkQ25kDfrjRpURZYToI1jlEqCDGFChy7H&#10;NOBo920PJ/Rxilxkop8jAyQIut1eJoRaTjJzJtw817fwzklwODn4L31rKAeucxzqOcieCnx43lSC&#10;IMMo6DqR53OhwWsKHMZI01NVzSQfYhiypBQljcw0p7teIIgOTrslHho9uM58PqdJipEvoAmLgtTf&#10;nY31lcfbk0NncXb+8lO1ubnlXvuIV6RMVNYfbX7wwYdr61uHzQNdM2RDy7Ad1+F9glQItazO4y0l&#10;DcosiHycYGdJO/RNHQUwtKlikCTzs4vFclXNGTON8j9+/7tSpu5sbCYBmqZCZoXnSRot2Uillnwy&#10;SDgQu1Z+NByKmRss6/tIrFQks6K00+0J8G0Ms2d1gzR6tLZ64eIV7EBkBc7K3Udrjx6ufeLTdU7V&#10;otjDv0Lw6DAI4SVv1OvwDjSmG6E/bO64gRdPSTMQk8rlUsJ0Iahrs+zh0B6qvBIHaBJQQDUpuTfo&#10;q5UCtNa+5w173Vy+aA07ZDWUUuXNIVgdcfkEzZDEzmGrlUSyioNXONCarkNvyTDMJA2AAS5GLQfk&#10;wUORxMZsHspf9UNk7acs8Ik4WcSgAzcnGPk28aM3jMgA+Uptcnrm4KB56/Yt6OVmZ+eTKNhr7sP5&#10;mW404Ma0Dlv7rYNKpTY9Ny+kYat1dLC3uzA3V5qdh4Z/eLCPEvDk/IO7n5TZagvk1frEgJcAHgij&#10;5ZKxoj3jKvAsxIwNyESUwuA0U4eeGPF4a2u9XvfMhYtnz1+Cf23u7dWnpiH9HB3sw/MtFEuoyeF6&#10;bMMcBv5htwvpDdIE3FZVIT9nUYQ7h/wrAvzgDBUVrXDsiD6Erhv4ngvFbrk0FuvDeRv8ATjSFZT4&#10;SvuHR43ZWcg3ceBP1hq9fjcI/fMXzrX29ksF88qzz+1vbRwcHcE3N/WcDxcDj0pRMZkRBFZRsIFB&#10;plvKIY4vCQXWVAtyKsK7iex2FDVR4Pf4hqJawwGUH2W4oLweWp23X/vexcsHF59+3g6giXYc3zmx&#10;MM0pYurHTAeRFFBjpusQIWog/d3f+NpT187/+bf+4eHdD6am69ZQ6R+1IFNBw5OlQ+KnM2lm1Mrm&#10;Yv7JQJSVaONZp5CNelqeG81WBH4M8KHJxWhCwI+BPdx4cE6NG/nG0kCap2Eh+6kKeUG7vgsZ6oXn&#10;X3jq6U8UzU/LUH7avt1xq7NTtufi+FeUDg+bKw9XarX6mVzjRz/86YmpckWRnAzeiGx5sjy3MCea&#10;5j+9d/M7r/zgj/7oD/IatB6R4AwqUnbu7Nk7j1fmT5fRBwdnK6Nik1lss9E4U7ggauvIrQEbXEh+&#10;HNYrw0E/p+cL+QKnaI8fr9qd47nFUwlSQFU/TobDga6ZTDgPzi/a3sZo5gQdbUS6d8yChbYTETNV&#10;IDuAVKFRAqLdoYCn/MTsVvCSEoQAM5miEQELy1km+yJoipTSQl7hOI1P7208tL2jxalpH4dskAP3&#10;L5y/du/ezf2D9dmlaS2nBD72xTkdt/tHR9vL8EenJ9I4MvKS23dvfvRhUfeWTy+noc/rfBp4/XbL&#10;1PzVhzcXFiaOsqDQWJyfmbeHUA04cEPefOOtxcXlr/7yN+AUu522ptfxZYeeikmEjNf7/BhpQ0Qm&#10;kY4Bfjd/OPzgzTcH/dYg9BBvinCZNFcs63IBSe+W47nhpWeenZw/tb7+aOnE6T/99//n7v5uLS+d&#10;OXf+4Kg35CE3cfVG/aOPfi7clqan64YsrKysK4Y+M7lQ0SumkF+7txnz4ezydGzknn/mudu3V1/7&#10;0audduvpZz9RKBcebz3e39ntHLcCt788V4U33vP8cqUui/k7dx4uzZ8xS9Wp2enscHdqpp4vGFvb&#10;zYP9Y1RNCyJZwOKvVstHqTAcOgkyCVPXjshtOI68mNf0wIt834WiBItAUcxX9CgeFk2jMFF8vNXk&#10;pWTlwU3UiK7koUFbWr7wrW9+C06azqtQ7G9tbm483svJ2jMnT01MTNjDkOzZMboLNO1HJl4KVWnk&#10;YcYUSA2IxJlRdo7mvTgDSTqdlqqFb7/9euS7gl6GYIUTm0w4PrThymVRVaCr5bnlE/OPN30UanQ8&#10;XeTgEUd+qEBrjw55UrFcfv/Dd7aOdovlnCBlA8uqTS/QHpLW+LQrwlqQ4+GvRIl9//711c3Vpy5/&#10;AvIFguuxA4lHwoU8cU3ZP/HMlYNGTUyojTo+YkkTsU5guxFubMyBdtM41iVKQUqO2UHswxdS5OR7&#10;3/7W/vaqycXQDZ6/cPFzzz79599cg/vDaflMVhdOnIm0IjybrmaWp3xRld3OcXswULGRyDIvkvHC&#10;IgGK+DB2A/vS1Uv333ot4OKeG/7kg3soOijJkEfKpSL8sFd++tPjbleFgo+ac568L6ndHWu2cUyf&#10;nioMsrVGUAixXnkuG0m5jtBYKYuUWJlQfnF9X8BFhUA3Bu2REhQT0qERgnJiZnqKLfALOdOyYqIp&#10;EcRDksgthiPZsifwSVLlQGZWqhm6KA4NFG7lh5aLAleiUCgXC/Ch5SoUOaquQ1jCkiNCOHkplxse&#10;71rdJg6myaGXPPv8KE11w/C9AL5lzshpuhwTYLtQzFODHfFjE2b02iGdJ7jegHRYNCRzYhiL0xiq&#10;iABh0oVu1wpCCxo0AemZUU5Ho2DHdVw3iqjZhb8LL1dK4r1BlGlmXsiSQi5vFAqynpdUE64Oh+NI&#10;hoaOF82KsXYk4WmJtRVoEYLuJKVyzYeyexB4fjA/P9+oT+7u7h5322eXF3CzhfqaItMXHC/1+Cd+&#10;NtyY+cIR3A7+YW52fn9/b2trY3ZuXqTiE6741q2b8KSWl5cnJ6fC0B91QURVhUeJXyhAEqKu6wlT&#10;babODf1y8L8jDplQhxLJj3KqgqqycdwmDrPEY3uSstUoTsfRrZeHR0fLZFJOplkYE3DB9Q92wjxa&#10;5DGDWQEPFfOVZfpv4ngIBc00aUqxpUmUhIHtBZVakbxrUVIRapMQBZ9Jj1kUmDUFAufRDFI2dDPC&#10;Sp40+ZMEV2b4UigkhRjR7hqBPvStcTwEh9YPGSMjISsgMYgiRUJ/05SsgxAOlSUMIMz2H2GE+54I&#10;6zApiCNFENnGdGScOxLKlbjRYmJUgDD8s4w1fqYSAThOBDJrDGMmQc62nTy6tSDNgJejyGcljMgm&#10;HB8XpaNFLusmMu5jq6Fs1BKzEzJCJRNlmnwruCeGFcxq7ePemGhOKYmnCNSP4saDVDwysr9SoLZX&#10;0TysyJZV+AaGIfxpHZcDchCEw8Fwe3vHtiyIdQyryMR02bZY4Fm6INcHnooaitYiG+twGE6lEBf/&#10;BAAfjXmY8TSRuJI4HTXsSMlI8bJozkAjeOizdBVha3fv3X+0vvnee+/NzTSMYnXnoPloc0NOw9uh&#10;f/LkxVqlMqhVe/0h7qoynImqkrK9s9PsHJ44d7JYLfLQ3KsmXKYdugonka8wbxQqju/1h4PBcMil&#10;QxxqSrgxgNNMQDwc2qWZZ0F/r4hwmGLEZ6pRnCiocS8Uc3lRFZFNCGfM8zvt/qPNrXKhnIcqXxDN&#10;ovHs1XN9zz3qdNv9oxjXCdDCFhGKoqPLkW3JPLowquw1M3QtdINu67iTr5kDNwdZPKfrWm7p/NOH&#10;7f3B8fH28aBRLOYrEyFkE9cWZfG5T3/qpZc+124d/uTVH7//4c3jfjdGrI6o4cxRS30PXT0UZhuN&#10;6iZQ3KPaEZLus+WlE1cuXNg7bJ89f3Z7e7MaT3S32++9/b4UyTkdKY7EuuRQiYYgvsjyppcFXwCO&#10;6Z8R0Y0MxJgMBrxW8CKMpNDIJ+bwuN0+7kxM1SGHqJpy0Dw4bh6i11EYybJ0fNy+cf366TPnSvV6&#10;FLkCyQMgQgndCGSIrRAmA8dVNXNubmnlwYMTS3M65BjM3Bw534YQtaE3wajnhSgbgwQPNwqFkKr8&#10;WrU2NVkzVR27Q9LGYsj6ECkf8GQRogaBo1av16bmEKKB9tqQnfF3cdxLLXFKAoDs1ZfJapiA/7Kq&#10;SeVqjW4IO61pwrQi4hi53Q56nDI9RvJ/ICp/Erebe11FqVZxx9vr9h6tPixVKrMzM3AXd/b34Mc0&#10;4NfEhDWEJn8bQmGlUq1PTXU7cC6O0SFd01E0j43qSVyFGY7y41nbE1UA/gn49cliMB0Nvz92RSNr&#10;HEhUKm2uZ2fnTDP34O6dhw8eXPvkc5AtVx4+vHXj+vz83OWnrhxtQg+rRUM7kBIuwIGxniuYiiLD&#10;80IgOMUY0j7BBOT4AWoh4jgXN70Qr9GtAbNavlyh1fdoNAh/Q1aV6kTDdW24T5VG3bMt+K1iqdwf&#10;9hQIT5p6eLCr53MLhYWCLv/Wb30DXkQLWtX+wBpakMWRaB1HQ2sYomdvyJO0Zoiqm3JBhYoKcnso&#10;cBJiBGUDqskgCiTszTWel+F1dF3r0fbGycWFvAl1Hbe1ce+4s3/p2ktc5OuavDQ3RzPJBHV2syfS&#10;wsxASEJL0N7xufnJ//obv/bNv/tR8/HK3PKpSunk4faOpBgiLyk8YshlEnjkR57nTzQhEBrNs90R&#10;sTKp8+VHKFuef9LejMzX+bGYBvfx1DMZ+TsgJosCJjE6BbRkI2gvxC1o7uXAd/7sz/7S6rZ/77e/&#10;GriDNMz+5i/+9OV/9rXlS9eC2JNFaX1lPYnD+RMne4PICYNStfL7f/R77f3myoN7EDzPXLqaScq7&#10;D7Z3dw421h9fgn+F7g+tGpLKRFHsDQ921ybmTiOSCkfgcopc3REAhO0jCYAskr5a7DlWsWDAuYFX&#10;de3mXXh9nn32JTidR4fNV3/0/a++/NVB+3BouyfPnukcdVo7G6fOXoLgE6Uy2wykhGUKU6YlE0PI&#10;4VFTEUURQjLiIBx35qQRMzPgsxFqTqXhCzXIiJrmiPdI292MTcJxc4I9TYRe9ZLMBVFJFa1ey8gJ&#10;smBv7a6nWTywOvfvvbex+vDwcOvq1bNpLBlmvddpRonDZ2bzYD3jr/IKbztOSaq88bPvCpxfzWtp&#10;5JimoFXVw91WrZbLfO/i+dPt3mHPHpbqidO30Iw3DtsHe9ADTDemCkbp9od3Z5ZP7GzeqdVPGqaG&#10;9RCT4mBCoFQIU1Iln1FSFw6I0KsoeuRCZwWVUD5farSOjkpKDkI9BLp3334rX6w/2m26jnfi/KWl&#10;5RPnzl/2Yyezj4RM+tIXvnLv0b1Bv+lY1lTFsCDzR93hUXdurrK7+yCfK3uO++ml53/vv/jtH77+&#10;46npRRE1q0q//JVzB63dwbD92htvFPKlci4fWF4WRAXd6A4GhmEkbuJHwcnTl1Ye7xzafWipW4Mu&#10;r4o7zf14OyuXc1B+kGkESjJB09DuDB0Pp4twVhTcokkEVOWhHBFwTu1AaOflFLoqlHKUBDMv9brD&#10;MAl0icviCFvhNFEM5Uev/2z+8cbQ70xNFyH2hGls9dpXLpy+fO3Fz3/my54TQ25HikE23m8RjgcS&#10;jxtCkw4toUhLGyhfyEiZFxR6bSGPmbrSbD3OF7RKXnOHXhJHpXIJIuDQ8XVRmZxZuHL58rf+7q9s&#10;J69rauJ7sqy39tuo8IyAdAlOr26KXjLorHUMiW9MVDzLWTpxiRegtIAuUfI9mxdCLCFVEyKzYcqv&#10;/+C7Q7sDsR+aTCZpBRUvzQrZ1CyjEl+kLQ3kLCQHZumT+i8eUdYSJkHNkcYKU0eK4buHGReigEbK&#10;MT2wLNGzuGioP/n+32+t35mqmr4NrZQUc3EIfRuKhAv9TqdaNP/N//QnRr7kJ0m7eQjtTs7UDU2G&#10;juvkxQvQWz3e2Z3g61CKBagfq0LLU5ksn33q6iuv/vTmmnVqHkq4gRimhWq9UCzcX9sYOK6EZj+q&#10;oah2ALVzpEC7yLwMcejAzPQYFpPJ5qTMw4ylPMbiGYnEks4IqexgvekFAQKelYztFUnSi7Ntezjs&#10;O64Hf77X6UHXHSQ++pTGCZxGaBXg3DE8+aA3YJXxaMpE0roQ6xIy/IMyxA/cg6OOJKMFToX2uoVS&#10;FWqXRBD9mCxu/BCFP2TROto9bO1CHxah1jCyw+u1mgvVIhx9o2DLNiLMSNCJfMkRIEaLL5FI+sJY&#10;MB6ThSxpuZwM7TFHiRdSKmpNoYOeIsm6JOWKvOD7VpIEcPhdOzo4dLYeb8dMpo/wALid1rWnnr4k&#10;KEbCSeg4Cn86SwZwaa5N0z9e4ySqMWI/CRkLCQofgSgi0OSUzDzc32armTF7D0k8aLU6R8eTU5Nn&#10;J8/mFGlwbDMNKNZ0ciNDLbb1Sp+UIWxNn8vnvDDc2tqqNyZeePFFXTM6nWOkSdv2qVOnJur1g2bT&#10;w+oOt6/Q8uUKOMXzA+jUIoreEvwuUw3BHS8pWrE9LbQExJhAkgozjiDoAU7G4a4ipTnKRFWFak2m&#10;T5bQlCRiSwKRit2EhJdIYAq6xJAbi0fiwUDcM3J3GXsUbq8uy+jjjdxaCTIV/CXftyPPCWwbbhdU&#10;LmHoEWyQ2AoCrmdxq4z4VuiP6HMkFU4CgpMDX5E1KPlQo52I95A9kWOVkWsAwQ14NA8heR2mC4Vs&#10;KTFjzghEtRutOTnO8Vzo6TBNkzIrqfAgUoDp3aqKmo0V21VqdOns4UdGSUQwz4zpWpElOCmA4E4H&#10;LxjeV0gXIjkxwJurEpceR9NoTRCT7D3PqlPSlv/Y2ygmSWeBHynwpbQCYchmptVJOxtu7LhEGpn4&#10;hozeRDI7JkYSujZkJMMuyAqmcbqYUYuOkAhZRlm5fA4JyRxbfCOCQ6B6PqQvjgLJ3V632yEMcqSo&#10;Kg7a4VYgupwnKxTMR0xkGjnAtPZlRzpO6VKJ5o3od4gPeCiZ6TWOHXmeCVBDQYym9tjtShSJoO0U&#10;EipskJfFsE4CGYFIAh/1ukeO1bXtCEJCzVSEVHR73bsfvlufnDxx6gR05MPjgTfw4XjNT8+LmpSr&#10;5hUjdzSww2ivPxju7e1InOIlEC9URYqhNuQUCdKVpGhZlBzIe0HmaDK0sRp8GUjGEEciH7ouDlqg&#10;4dD23JjH3bgArbAIlYWiwf0wNBweInqz7+dz+SxGGxO711cVrnt8KKnSwnRtsl52/fjB/bWjvb18&#10;riApeqFaiSUR9Tag3jcMOOOmahpaDupWKziWh7IK2VLgoOct5fNKaXK2OptCce85isCXag3d1dqt&#10;g3bYhIaoPtX4wz/6g5e/+JmVR6u7zYP9/cOj1vHOzo6CL6vIxYIioD4x3l40evPUDKor8fTiGVkr&#10;zs8a0EdZjp0Li6+++iqk6Equ4HlQ7MWe5ymaGkcJVCIh7tCQlREjO4FssulBsxaSNiVsSof/Fo3N&#10;hDBOhPFhq9WYmYKc5wehZduPNzcq9TrcO0XFeeTW7u76xuNr9SrJw6c4CiJMfLFQqFZr8DrBly5o&#10;xvzENETScqU4DCJZkSHGkQ6BC+GX5mUou6zAK+r7w8TFGTdiMJTO8aEqKWR+HY86FSprJQVee9+2&#10;nZypJsTC8H3PsofQT0JPmdPRFArfHDQBZ5YnGarhIaEH/2QUhpbn0WeKzCUTBY0kiJmaounIADfg&#10;aOj9ocWNJlIjFAfc6pmlZVng9/f3j46P4AuePnu23+2urK6WSpW5hSU4j8etgwPPrdcbiydOhp7b&#10;bO7Dj5tdWJydmR30+9uPN0wzT7odkpBGVOFz3JNh2FhSkhg8PMOrsP9Atg0iaZGhbS3bICLvldhr&#10;BGqWoiAw87mXv/r12Hfhd504efraM9DTba6t9Pp9CAo+4fxItAHChJLXDWgtPQe9mwhKh3UhiwLY&#10;XCoKkk6Qtq4gTpeGC8gz97wkikZaIzT6guS5t7NjFApzs7PNvR347xOTM+2DVqVcRopX+6jWaMDD&#10;PT5qZdzC/OxsADVvvY6gGvhkok+gOCcZykMRMxwMmvsteEwvvvRZo5j/0Q9/1Dw6Ql1PtNxEdg3a&#10;QfBE1cx8BUdO+Tjz4LwPuw4cjiBJDps7D++vLiwuT+S1C+fP8FAt0TCOmLfENhWYWjPDqkTxsH9q&#10;uvbH//IP/vSvvn3n4a2Llz956ZPP9fcP61k615i8Q0sVTVaQHME6VeH/u6MdTSf4j9UKR/pUH6OX&#10;xzZATzSMGYJo5OrFj4gwGXlPMH8KXlNUDooDJKIKRj7HycIbb739L37nZcjt0A/ISfqdb/7Hb6j6&#10;2UtXhUR68NEjaCcmGpNKLk5EYf+oDbVsz3m0ePb0icuXVCPv2ZCm47nqlNNzYsdT5Kw9sCNeyE/X&#10;za2Dh5trWrkmawVoRhhHKCG3BCoxBTbZILsGuJf+2qP79Xp1abK6sn7/5q3rv/bPflVVEtuPf/bq&#10;D/K62qhXdrf32p3ejGOvrNyVsiRMUIkTahWOoY0RHUStf0omQzhMQlJPhqRQZjtJ7MaUjYRTjtUi&#10;eNBQbAPumEK+4Uhh4KGew1moIqEZmm5qPK7CkFUD4TeVrYIi5DQxCgZZ6u/vrEmmrKmi43a9fsvu&#10;7Vvt3VI13x0OfbvzcPN2vpTfPXjUHuxuP26XCjP1qdpxe3+iVhCE/sb67lPd3cunL7z109t3V263&#10;d9eWT0wPuh1qOjzfTSr16e3tI3h5rlx5Ct7ad955B6rxIImg2imW8mE0gkdhx470KIGMzmmZRXDu&#10;sbJCLKjG7Mz89ua9Rq1SLIlPXX26WK3fvnXn9KmL927devbpZ37z939/ZXvvr7/3D3/8X/3xUcea&#10;Xz5zd+VOkPFvvPHm62++n/Dx0om6pCRLs3PJcStLnFB0jo+tKBvwRrzTOf7uq//427/xu16cvP7u&#10;9X/+L/7LzfubzebmqRMzzb3H3Xb3o+sfFYoGNHi9vq2YAoRPl8PJoufY1zc2tJnJ0y8899Mf/jBW&#10;Mk3SoA2GqsAaOmZB81Etg7OGUYpqETxGePJZhjQNxRtUn5opQwUMXSv5dqYq0oBxjDm03RD3C2hI&#10;i70/WscmPBx8lYvlbL+9pRp85PqOh1uOcr3SOjyQbt++dv65ci4kGJmMtmEjK3HEJULtGyAAFKVc&#10;IOBD7YQgKUh/4ii6QsCH+q/Z2oOmDsqaLBKiOHRsaFmXRKtfr00nvHLcbucglfMKhEfoD9vtYejH&#10;hoH6+EmEHvPY8aRhFoamnLM7fafvP/8bL+XUQgfyl9M7PDqam5uGkisnp3ox98H1d//x1e9N13Iv&#10;v/zLsmpGIWEpeHKgGWmq4neXJIEtdVFuA8n02AOTsDxPQjo0XkPWM8+0ykNsIrEhZL4JKMTGiSH6&#10;OPuFvPbez159cPO9mYaRV2NZ5DRV0U019IYilxqa1Ot1apW8HFsSNPmcmMs8U8zmcxqvCUeWXzCx&#10;y/WEsJjPoV0fGdBwkO6j4OnPvPT+3bulI3/57NlCw2oeHElqfm3jMXqBIjsUX25iUYqQI6A2xQUK&#10;aUezuR6FEtruMDcCfqR0w4+9tpmPrTD2wOQRgoim1mRlnJF43mg6v7u3tzS7AB0v/LNh6GSNjk5A&#10;mipDuIEaoVQoBnF89+79tdVHs5MNbH4Q1Zkx1yZG0hHRG74FRXPz4HBmtnH6xKn6RN32goTDtRI8&#10;CcQGyDiH4KKg3Tzsdo6wdkakSgjBerZeq0/Umkdt6JHtTM44D/ImNB5JQmjklHkcYU2PEE1mPi9I&#10;bFdvGObjrcf5HIRy3LkyETioTV3Pkwkv63u+bk5CrpybnVt/9HhiorC12Uoid9Q4kH6lmSvpZt1D&#10;w18ZmdtZgK64CqeSbgvyoWK056VHIsVQH3gOSz2oLVKpwB3odQfVagWyaW8wgP6sXClfPHPetq2N&#10;rY2zJ5ZCIksn41THEAjcKEWxCTypAaNLEHaJkqYvLy8vLi5BXrAdG65cU7WZ6Rko9t55522IdE9f&#10;uwZZXiYDGCaiDoUQ/C7beUqkIsPGH1jCoVN6RB0vPQ64v64LTxaJlyS6G+B8XED5N1rPMvc6moGy&#10;RW5KCzxsomXEdqXM0Xi0+kSf9Zjx4RG9xUQ1EAnP+VGYEBAMkgncsWGzHQx78PwkdHxNtjY2Pvni&#10;Zz0ygg58j8n7sy4d/XVpC51EfkIKR4qi0SsLvVnEXJHISQRqP+jYA1YtEKgNqhqZ0OlY/FKDhmmN&#10;x++ukFETao+ItKyhzh1ZitjQEr2VlRHoSBUGIgE4I2LzQW9MurFQqAeZrNCUOGVLIELdszUQwiBT&#10;BXtRbH3htUWGCAf3Bu4kXCTVySlT5ieuE5YIwnjLK4w2NCkDL9AtzITx9ubJtoYx5T7eDWPtwzEI&#10;QEzaOvhXJUFT4G0QSd0A1VNxZqip8C6UigUO5b7kdCyZynCXiCWP43a3NxgOXPzlCajYMpKdgRuu&#10;40Oh0yqM8B0CBYqRSRIZGxJXjSfdB9oR0lgK3nl8zYkuwLPxDk8XnT6R0+TYFICLybhIQsYpweU5&#10;MglOae6F1LdMSOOiKZKFAA7sE2hXQjc43D3qQvtXXVo6o6mFWrm2fOrM1KmlTEpXH939+VtvDqF3&#10;PzzuH/cquRJ8sGnm4AVuH/fhVYCqGqrzhIsLeaOsyQlJhOfyZmOy5qLgcwZtaNUswwU097vwxeA9&#10;gRusi4bvuZycBhk5f4kKnHJD1eEGaNCf581C3ozh5LrOMBiqmlkuV1VVlDjo/j0x8h1/YJbyiStH&#10;kpzoOUHN8VocDV3oInzX0sxcCJ8uKa7jD20nPW7rqlqAi4aaDBIOVunVklnvHMHX7k2UsslKcXpu&#10;QTD1xvTUS5/ScoZ+eHBw6+79eyuPHzxaj7lIVXMKnq6QSzCxJFHw1vV3nn/+U7/9h/8y07SnJia2&#10;9jYhBl5YnNVDfrE+ZbnO42ar1esfDaC80aTUyImyneGOW8gCch4TSBeGHLgJWYTlZYLmSfBK+H6s&#10;GwoD2m1urs+fWhLlrJgvpkm2vrFyMW8WuYKsqrGQemlwZ+X+/IUTOU1BKqOUxRl6V0CMdfpDz/VS&#10;UQ55eegP4Q4GkLBkBo8kggJ6yaclrWw7Hjrrhi6OdhBBlJJuVuKGztAdoqAXmgpmim6Q1RQP1xbG&#10;CMIxTA2txtMUGlQDFalDJwyYYsEvSsnB4UR2BMdpGjSzBgSp6sQEcTx4Eu9FXDciOkZaTY7rJFDr&#10;OEjCQW5iRv7v8KM919nd3tIMc6LegLar0z7e7ffzxcK5s+cty9ra3ICfUm/UJ2W53T7a6nbgT07N&#10;zMJX7XY6BwcH8Pwr9Qa+2pLqRnFRFYnUwWfjWekYpEm7ViwOecZaELLRizaCnDB9PzJiw4YI12Ni&#10;SjbCGxtbH314Y2F+7uzZ82EQ3rp7R1Glc2fP1sr1lpqDRpZjG/4ImmLHhWePllSKRta7ZAUskF40&#10;z3YLQRD6QRjFAxr4Ye4USRAiXyiO5QqQ4gt/tVqrw8esr68bOcPI57c2H01MTHpQ6gZ+aWICir+e&#10;0zNyeUi86FuoaTKiexSaZ7JuCq0UoFDWda1anVhYOgHfd6JeL+rawtzc2++8o2o6lN0iaXnijDBF&#10;sR8FKqrUg28fR/LTTz833ZhArQJDhyPy4Yc3tjbXnn32oqxICD9D24+U5LiZbDLrSElMiDTEfMsy&#10;dfN/+G9+55Ufv/n6+3eOm62lhWUjJ3nkkAPpiMImiYuKbEmD3Hg2mOQ/tqUdNbdP0D0fi1X9onjh&#10;aH4yMrSlNSUDQGZMCJpIQ/hAQihraRKdYMFpQMLNQgVOxp9/6y/jvneyMvHt//svvv7rv1ZZXmjt&#10;rZ86cx6F21Vxampyr3Xo+ZEVeDdX1y25tHT6kqyWPveFz1mWd/Hp5yycKIVREitmVRTz/tAqC5G/&#10;/TA3dZKXiyFWCbh+TDCvkNHpSHiZBJN11Q66u7euB1dOXr/5hmSlVcVMUvXDm++9f+Pd3/2N34J0&#10;2Ybmqd9MhZP7ew+KRf7ugwHE4MuXP5HEEDijDEeuGtNdR1SnjHYqcLYkHo6mBOVBwBM6hBdDWtFA&#10;mNAlBflbqBSG+BHsu2OIJZaaK0DHAvEi8+zG1Dwku+PhAak1FjghkXLlDz74kVjIVj669anPXDpo&#10;rZaKefiRm63Dop6WDd3tHmZRnPHmwvL5t6+/urW7ag+P7t56d7p+Ii9Eou95veNSLoWiv1Ypd492&#10;Y/tgdeX2M08/9dagBYFD4rJiLt/p9yGkbDVX4FAHfnTn1u3ajDV74kQihB/euP/5L/xqHDIl0xQH&#10;NSljA2X8yJZsZLPJKHEctFcSf/bShYfr70Gja2rTVz/5tQSCtq8oUjGL5F/59d/U1PL3/uH/sIYH&#10;lTL3ynf+plGvXrp49o2fPa5O5Afd4blTJzMlPh62H27ejbwoCRMzrxnECGw9fnyw23np2ee+/+Pv&#10;P1pfF3P6f/72N7/+5a/92b/7dx9c1xvVWilX6HS6jVq9XK9azqBaLoeewyPLEXdiqDJXLA8sv7ff&#10;qtR0d9CHMzLZKEGzATU6SsDwqW+Hssg4MVgexSFE0aw2kffcno/0Q9dyffhauIPE4AsFmdjuODiJ&#10;R2AW77tQz4doZ1AwcGECtZbHGYaaxqkf4qHxrcxUy//tv/7vp6ZOBVjmo13P2KMV/gdHiw8CClQx&#10;DQkzXC0mETrEiLTxg/jpC8LeXqvd7qlcqnBcmGZlzRQNozA1bStGPwj/8Qffunvzo5e//LI17Ny9&#10;/aEX+LEL3bXguigQAw9pYjoPDeHQjnVRg/gGUVJTaqeWzgR2DIfk8eYD6/9l6z2D7cqy87CT0z03&#10;35fzQ3jIoXOawCG7exLJ4YikSHskmmTJLpXKskzK9g+Xf9iucpWLtosqyVapRFkUpSGtmhmSQ3J6&#10;cgd0ANANoIEG0MDL+d2cT45ea+37MHSVMVPd6Afcc8/ZZ+8Vv/V99uDkcrnTbGVyc7WDvT//5j/P&#10;SF42lwOX4qO8qkR7gHGEM+wyRJ8C63FSNy1lIZZI4RYF3xzDBEVEaxzTj0KOiTdjqAsZFVgOP019&#10;XqiomdVb1+7e/N4MOunItfxau63rKvhXUwdvwMsx1233swov8YmS+MjJGEeYNyiQQIicquq5gh4n&#10;pWxudfPw2s0Pdd4zBTnmRStI7Fbj9V/95dd/g5eE7N37e9/6yx/fufNQkGmaP0YuBngiB7GimI/J&#10;vPCErlUCOxzx/BNs8YiOkTueTR41DkXGjJuM4DgSZYM0rYo4tSjkIA+AeC9jaEcHXfheLwwhsiIl&#10;MlwfmoXBuQYIYDrN5sFRbXN9ExnMqNbJ5IlYxE+DoMj/pKpaHIUQLkLENzExI2kmH1vYJ6CiWk6V&#10;ICQaDnvV+mEYItMVxBie78uqWCqCPxX6YKPFTKKNZVWpP/QJki4Sfh6BxKT6ToUtAqcz3lo4HhCL&#10;Q3CPIAs9w3qDOPmZIsQM3GKA8Skvq3pAwFwHUpcUTrOHhWmsDhCaNh1JpqS8R21zAVwVQiZCJhCA&#10;GqooF86NOKJh02i6JrjaYIQS4x3XmZ6eUfUshDte6IFDhgWBmOHDjz6Ej5ZKpZgxrtHbSgT+STmX&#10;FLBw9gaOGU2lIIqDchTJ8f3d3Z16vWZk9CtXnhr0upC8b+1s5zq5UydOFktjhqGtN5qGgVwtpFDI&#10;w2qSFgRmjIzGgeFpCR1AKCcsi3M0hhbCZRlcXFY1iHbgG8E6+9jOFeDOmXoCylxTlh7QTG/AJhr4&#10;Y+pFtDW0PxNsIdCb4tl2FRmlmYBShbCSSPUaxcNOT0LtYxlsl6jJEY5YqzhZFkW6psPVdF0nbFSS&#10;jCZmMfuVRY0/nneF/YKlH5wexbkezAz9mFqLMkFtUfEI/B9JdMcSVnNFJhkE9lHLZIPAYx2hiLFR&#10;R6koaSmp7zH/oTDdHQSKYJmA6kEJ6X3gK2G6XLqmjWCDojxqzBKMAg490oBDesy2qIDZJ+wbD0tC&#10;kkBUM3CpNPSQAY6g12xHjK6GNdxj0V1WuD9GJo6yweOqFiPNZuzZrI0Em1nEMjjOCEPUB+GORnUH&#10;PPISYSYMVGE1zQy7KCqBUcKoEA0Q/N+y7Va7jQhBfPWMqIwnJRFCJCA1WZLIAktPGbpuxIqVHJOw&#10;ou4my8ZHuktsOjpCU0blMZ6F2aSFiFNYPB/xqX5M2x2i5prI/g7GNQSxScJEGNkyCRZTNVh7mwuT&#10;iAaU8c90QpRDZH1wUK9Xkcx2+cTp3Fhe7+mBkHz04YfVWrWcrViDw14PkqAAkqtuv+v7w8cf3zby&#10;udJERc5mh8NBkoLvgYUC25rAWhVL44aGQAA/dtwQ7xesZohhFq+KWiYDH/FSiJaFCMeCpdQZDHH8&#10;VUBUCmRQpfHxysyU4/XRWXNiq99pdlDBxbIteCOFYv78uZXucHhQrw07lhfyGbOQ08xUVlNZjh2f&#10;Q34e3Rd5X8OejDvkml1J1xRT03JmplQoGWZpKlPw7eGwWa+BB8pmihWUW+g3W5bjnVo5+9RzL/X7&#10;g+s3PvjJtff2Dg77gyFu7pAEPsC1B4EkSoe1+tjCXCZvzmonnn3huUcf3vjwrZvVcvPl55/+pWef&#10;heP3eHvvzv3HW5ubA0GRzRxVeTjIb7A1grR+IZvGFqk2ho1HSDhp5B2OJNpfQd7Y3Bh/OL5y5mSM&#10;ckQxhLOHB7txYFcqZdcNOn3r408+PX3p3OVz53hBDmLk0YFDEWK4lVCtU9YNOcnGF688U5kYr9Vb&#10;pOOG4vJo5MBzTI2rltvvdb3QRXZHHDH10YWC6VMQ/YPwDyzsxgiJwUIg8uaCXfAdTxkrYs4YUqRl&#10;GIKUY/glGuMhHg8s20AGnUL4CkmtA8bd89i0BvUYVY7AsirC71APGU6Zmc3Bx8EQd7v9hCZ7I89j&#10;omGSrJw5d6HX6eztbiuaNjk1o6kqvL3Hq4+XlpZOnV5xrOHu5ibs+KWl5an5pV67tbe3q0rS5NR0&#10;Znau0+tubmzMzM4oqkbDxSRKRr3GY5pcTmSdXqbHKxwPPxFHCX/M7fGkGRuToBTRHGDVs1jMvzwz&#10;A0d9b3srjGEDyhcvXmkc7dz+8EPxFR2bbCQ1hPhDWSqNjamSykURvHrH9RzPCXBlEp70LQUKMVDp&#10;GnyUkaHJXllXldBz4WQjwwTkexER7sYkmBTFXjBcWD5lW4Nm9XB2bi503Wa3uzi30O/3YBsvzC+0&#10;W3V4LIj8kFTMdXr9LjJWxahPLSIVnA6PCrm0wfOarjtBAG7P4eSXXnnlvevvtzpdBHGpKrxrVq2P&#10;OTFB5S00w7Gozy6fKpva0OpLqgJv9/y5MxfOr6iKHga+zBhB0QGNJNeOlXFZeYGnGao4coexM/zK&#10;F56dm5r65l9879bNgwuXLnucRlwpPCnhCCNpIsLxUOhBerYCq3SP4Ik/G1kju8gYm47leTn+iW57&#10;OioMU6MXy7aIHmIDBiQcx3B36GVD1LDF38tcAImWKu8dNGvrVfOSuDA2+aM3fmhkdTgM86cWEh7i&#10;UnVmcXb97sPHRwdCbmJyOatNLNasUPb5RM0nPn/iwsVWvxFySqBkDS1fP6zd//RRVlcWlhfbnSOj&#10;pEiQNfAKT9RcQQQHDd5vpIlo861hd7w0htD+w425+Uzguxk9N/R7w9rO3tHO5HgpmzU6/dqjtTsQ&#10;TXv+oD/odocNrVeNef3c1dPt5uDjm7dfeeXnc7ksRyrPKXFacrKIBD/gYjQVJdPESJUSG+5CIGla&#10;QTIlwYCbofo3LBZE7anMDVv1ckURjYyQCo2jhsgX4yDZ2Xk8Pj2TLxdT5PDPKFmzvn3oR879u3cc&#10;Z3D14rlepz09M9WrHw76gZnL17ttOJqBN5iZLO9/+LikcDffentpqfGNb/yjWPDPXz7Hh21wLJyQ&#10;ttq19ce3rzx1cvv+3SRwhRQPRQjJ+tAXEJfNQYQKrxEMu6qId95/3w3EV156dfnUhX4fNjkWgoWU&#10;9SIZY088YkdhChs4YZ6qIsS+wQfvvqtnTMcNuq19zwkrsxOfff2EqfBTM9NjM1PVZnVnax9p8tv9&#10;7fVPtx85r37pxa35KT7k4Hv1nDRwbSzqRkjcCDvLOhrkixDTg9124KVeOHvp8d1tQ9QzesbtdR4+&#10;uNM5OhgKSjBwysWyaWSrh4eFUk6T5C4GE4NTy8v1/WppovD551+++WDt5ttvco516cJTqw8/UcVc&#10;4MMxxcZCxlDdIEKKUGzFoOwAMQXEkhQ2moMhpErYxo1othNJX+AgiopYKBpgCUVZsO3AslEsEwIg&#10;xPOmhOXBODqBYHJoR54fmQW907S//NUvLM+fdC1UQuIwZAlp2AQDQCxcsrYp06UlADkRz8GhUBCZ&#10;h4U+RJBPj02/91Z7YaaimrLt9manlxv9dhiLnXYTArBSXl85e9LM6ge73QTuNEgDL4aoenx83HPh&#10;Hn1BkdyuAxefOTkXBOmjR7s/94XPqZp6dFi99/H1za2HC5NjihzXqluHtbXbH7xXr20tzIytrj5+&#10;/Ze+ESOdJLsxtOD8SKYbk1umF04dOOwzIBEXB6ePtwMyKcTZJBLzHs34cqTERS0qpFKRkzjgktBU&#10;tdrOo+vvfG/KTIsGJBXczmbT93zI62BBq83W/PTYYLveabXyKkeKL2rPhS+ALFEUVRUMdWFyZoiS&#10;O8nY9OTDx483dw++/IXPCEnYqzX/lz/4v1bOL0ydmE/jqF1v/7N/9ccHhx3wlYjllhU2q4GYIIi2&#10;4fXKCMY5HtId1fzSUWE3ZY0TYmlGVCqb9mVyXQw2w3CXzFDHWPKIVAR9iiHL4kTBcZDzf+g4yL4L&#10;D+/7xVwBX3bEQe7abu0+WtvodPuuFyDFAHHlJgTdZdA2kSkeJGkmk+n2unA7kiJH4AoHAx8nMyVF&#10;EDVdjn13dfMxbAIIMGREtzrw73w2h8hYAZlaFDXDORyvGMRiqKY0g0gjDAJN3mGh8JjsCfNukTIN&#10;3P+IVsMQH8yI67oIXFNVH4weCslgiRMiZDT72K4UqZqAtILglMlFREzXBo0nujHY4amqYquTKXwj&#10;Vzx51ZhlYiHm0g6cVBd2cKihGHUki2IxXzyotnN5SCtMP4hIdye6fOlyPpdtdlqEmRUh5GMlhycc&#10;vAycQuVvMaJOmIjqopqqG932MJvNXbp8AbKGXq+Ps2OqMjszc+nS5WazfuPmB5cuXmRwJngQx7LA&#10;0UMyBhe0fRcjRRkiXMW2nTRhz5tSNIgikXApbPHFiet68Mpsx4KE1id1TMZ1RkpRAQJVKc3DNr5I&#10;HPjEmYJNyJFQfMI4w+N4ZH6J7jQhPeiE1GtjJqMBNgVOVHFywlT5w+11oqEiJioKkDxU+nDh9Tm2&#10;zVG6RdRTHJFFodnxXA9bLPB4qjrKfgnGz7F3RL1pRtbFsOICabXTXII4GA6wxyvwOd14vH8Ei1yZ&#10;mIRky3H9UqEiMU3CNFURTR0rsgK7Ed6IKmL7IURRpIhkrvknzUhkc+QR0guBHgmGEWKC6O9iTMTI&#10;BAkY8LMJFJEnEWO2/mEk46yNwk4uhCzRiHeKHzFX0fGmIcmUUVgRH8mI3ZtM1yigHdFZURyrqyqR&#10;laIYjkAK2PhDHeLvjGro+XzO832kZsBD5ytE0JPRzOFweFTHX7ANUIxKViIiqGehHePHoaFoimCx&#10;RZBKJGsWH9NLszibQI2M8A/NTsy0IqgUxZiMJJFNXiA9KdYjYTmp38tpyOXFRwSVFOiAjQiuRqwL&#10;jCsclwkZzCB6SiBtYLosPHb5eaa2hLAZEpPAjl29erC+vf3+RzfgyXmJa7U7GU1UJwUImsv5UrvZ&#10;8BxLlXlkKei0wQb5ke9VyqIsDrFY5cNJBncOi1nIFsRyybL6nX4zGILt8yD3kZBNFA42Po2ZLcSc&#10;Fwh+KkHiC3vURnAFJFk85+LE11BrNUMeXDBkWTocNkIZI71+xCU+Sk8kediS2uwgiPq2+/jRRt0L&#10;C5D35suemUVAg5lVVDlwtXTAC6oWK8rA4izVGPbcWmOg6lohl8O5l8qclIZ+5MHSj03OZTK5Ru3o&#10;sFYr+G6pWPjcz33u/KWLm9s73U4HTNLRUX1vZ6/Vbjca7Td+8sP9Vv3FX/jCyfOXJqbHsrrabtSF&#10;NFnbO1o7qq0szD13+fyVM6d//sXnB+3u/fWdd27f9g7bjufBTuGkRBHYpJPIMRpD0u3CIxehSEZA&#10;2SoWMnz/kzv3RJoLV0TBHjq7G6udevXqU0+B1Q6D1HLDWzfvnFk8gaVGGgxAVIAsQ1wrFESEcEE+&#10;IwgKlyuUK51uz/H8mNJhTcVqZalYLpaE8fHK6ipa54yejeO+jFsssPo9+DpUekxTQ9ckVqwR+IFj&#10;lUwN4uk4ngxcD9EnYdwfDEgmm5VciFuPzWmgz0C9Lk0j5gA2uowlXCGJR7IFxBeMwRskxGyEA8K4&#10;7mAwSycDPDqOGuKIf/jwwWqhUFxePgF7vtmowfXz+cL5yakW6hW1zExmYWkZjl/96KB6sJfJ5hYX&#10;l+Ab2u32wdGhYRiLS4tgrmA/MdUhjgv54yIZP6IaEHwc8RKIdRphYALDN5MBoQaKwEqSOFwBl2IS&#10;p2BwOX736Gi/Vstl9fm5+Xwu41r2wd5ePm8+//yL45Wx3uEWpK0xhtoieKl6o+lhUCkgRRABSOQs&#10;bFdV5BijGPElUh8KFsRGWvykS/RCEE1m4TsyBk9NPzguWE8NvcrYZKdZBz80Pj7lWg7Y3YnxqVaj&#10;CbHC5MRkq9lA9eYkbbVaRNOCbUwNMi1ZknHAWqbpHC7w3CBNLWsIX1QsV0ScXlC/+pWv3rlz5+ZH&#10;txiCB3FiYL4lZIBIeQ0nPxRwKxlw2QpJGnAk7CamnG0NEWCJ8SXK4kAExkbJGCcMkbdxoyYvjisH&#10;YHX73cbp5fF/+Fu//sO3rz9Yf9RuNfL5rO+7rAjKjwR4iasP52fY6HrKM8weN1JXJ+8Z8SOVKeom&#10;JxEr8B93M/CdHRdHR8SLNDiLcRAWYjicXRGkxND1COsvrqYpfOKH2I1B5HA0CO+u7QZ+srw461vO&#10;BEo9T7QGNmeI8yeWP7p5u+OEX/zFr3OqCaEcxouqeurChXaznZ+alMdR+PFz+VLox8WJqZc/85mj&#10;vc2pyVz1020zyGe0QmTVXU4y8wVVkqx+Y39rY2Ki0Bt2q9269jjd3r4nKc6De+8XMwUuCm7ev9G1&#10;Q/CSzz57KVvSv/3tP7a8ITx+tX7KcweDoF/ERwr+4jv/ZmN99+yJixldkOJh7aiZzZYkFAbAFoiM&#10;eUCIh1PGMlcE2ZEUIyEJ7E9J0lAKB3c+EjGAqfQsz2k0W5v5kjg9sWj1W4HXEVMb3qPl1k8Y8xyy&#10;2qdDt3t4tLa3vz83VpFVAU5EtXrQ7zQCN+CTsFAy1zYewd6YnZ+7eedavXF0YnHaUFXHDmRNTXXx&#10;wcMHfgTeAyyqB+9va+tBp9/o+9x03lieHTMNw9XUge16lu3azqmTJ2vtZr/f9wLfsrYCX/rqV379&#10;mRdfw9SB52zP0TTDR+ZvkXw/SiOwDtcTkl5qefGe7ba7nUxGvnDxUiE/8dNb743tz37xS1+AAHBs&#10;YRYWJz8zReKialbTfvX113rDVqdWXTm98u67Hww6HUHj3NgNXD9FnLeIdGuyyJrPqiRomdLKytXL&#10;Z14ObPeDO++Ak1x/9MDQdPCIELeNl8evPv/0X37vz6tHh31rgJi3VOr1hvmJhcrYmKEXhp1uTpIr&#10;J+Z3NlaxHxXjDvd8B86RNbT8ACMwOExBEBuG6BG7tucFiYsNBM00sXcQWHA/MSoKkaIvL5XyZipK&#10;EMZAVomzpqiywEMa0QenEoUZcAZZA6zzc8+/EMfgUMZeeuUX+n0brkeTHzwFl6RXR8peMaW+RFGB&#10;R8tzXRypg69RNWTFJQQg7KPzF542vv3/OMM4m82//IUrFy489/0fvaGpWqfRKhay/U7vhWdfWv10&#10;dXvnwHVCFB+G/StK5cmJvZ0dyCtcH8/huUsXzp+99IMfvPPC85/74he/7gy8w8N9Q478fj0d1959&#10;62+u33xfUKV2o7k4U45id3Z8MmsWwiQQsDYhMfIZ8UnrjLG/kMgWcdEh8JmKk6OeJD4TqXNFMVOL&#10;pMFlSItSMSRUc8pLeSXpVLfe//G3Z7JpSfVUCPtCJXAQyKrqKkSQtWp996iVkcRi1jzaOzJk0dBU&#10;x0d6OIa5gzTCECHHdohuOCnnCqv3t37t135t/d69f/GHf7Kz07j84iWf1wU++qN/92dHR20wu0yp&#10;BAmKYpwWxmTARzEyzBx44ZhdPWWBKVX/mKgYw/ZgLMxIYdhcCGOzYJjVY8kSDsc7iXiGir3gtUMV&#10;I924kM2hMpaqYOgo4/uXCA599849P4nbna6IPi1bKOQxw5RYt3XUzWF5F5/EmWzWcazB0GdN0zDF&#10;S2VMw3fsT+8/BjvJpy6XRAEN0BLkEl9O1jRxdppHklLBTgNOzMiq62HDGccSab5TMvTRQNYxOzQ6&#10;JqrE+LAaNNifUOldIl4MSNrBSpMwEuKKEJQpipBHyhgSxDLTBaXQhUfUDynxwnHDcAVJ8cOElN0g&#10;C4WAFcH3WIYDb24Nh/3hoFQp4xhaSswRlHIgtJjni6Wimc00mnVJ0bCnpuvb25uu40H2tHxiMYRT&#10;zcgpSGH9uDw3GoPFWIKwsYxwgRwcVywUNze2avWjqakpOMjIBxiG77//PmyIxYUFSFaPjqoCYjEg&#10;YJhFtmq4/xS5qRmpsuPYpA+JjhLyf0TxSshEhbAG+iJ4obC2mqbDMhuagYRGqC8gaToOPiFEnGlh&#10;UXDLthlOYsPHUaaIVNyFUcbGALI0c5myHiXNzYYsSEABX3itutyrHdhDG0JVD15Dwhk5U0WFIT+f&#10;yzEaJCbcIBMkO0A9Z2xFwGLiFB0dXYERTeGUh8wEnuA2fA87k6LIqIKZlC6fRCllpEgVDCfa8tx8&#10;DpIUnOICa6xSx0tUsM4BxylE4i7B9zzqaYNRckh6iwaQQjYYn4rCcQODY3IGAoGiR28QRwppGISY&#10;BFIii5K4JITEEUyNwssJgxoSdXbCXBcRTWOTlvFokL1iS4kmXTjeIMdZMap/0tPBxiPCWzyICCck&#10;MBzsEGxHiyJEzrlcTkUG3MhPgqFt49gjSrjqsAE6vX6312+12vAvVtNhhKZgakgAEpk0qVmLOS7L&#10;3gUi/qS2MQ/5XhDGTwim+RGNRsI+S0ChlCqnTEAdn0Ziibs0wpswUOpIXYUlyog0oPZUPFK/oboW&#10;evgn88l4Asni8AnPKJSI3QxXEOdTRHZd1IkV8oaYhPaw2QcTk4fzZsf7W2uZXGFhemG8lK1Xa/CW&#10;VFGD17C/f9jf2hyfm50YH9+ptp1qC0LkrKGVc7kTiwvjczOqYYxpk2axUKu1Dw7r1OCCRVdnpmcz&#10;+TzsOkJip7JGbAcCDoIh4EBESV93CJG7I0N6LSH/MKL2IUaD7EkUkYFJ5FEbSxLK2VKxIrbqDbcL&#10;6XV7MByqGaMyPtYftsFVZnJ5TdIQRq9BGqzGQhoKQYpKv36j50ISBndbyZkGfIlpwjWNMWOpWKoe&#10;HLR6fcdvgkmCS8GqjpWLiqa8Oj6hy3Kz2VxfW//pW9c2th65P7DT0PmbP314/cYHGT7JEN4k4NJH&#10;65sHuzvLH944f/rkKy+9/Hdee/EzL15c29r+8PatzZ3DTn9Q7zuGZio4ps8nRMNOTM4JGLsIS2Ii&#10;dsVDjE6a1eqtDzwzY0AsBcs76PTarbauG3GQkByu8PHtj19++tn5+SLsLDxRPDewUZoi9JC8SlbV&#10;frMV9odj/SlYXlkz0I3LKFADBti2LMMw2432oGNB1KUbxROnr4KHdgatOzc/5EQNybERy4QJmM+6&#10;ghIiHi0IfZMIzAAnK7ymlxWakpBlcjARRQcBEzlwEKaMuTiFDXj6aFQIkXJYPJSxFKkip5Q8mqbH&#10;2DpoNjsMaRZT7Qt+p2dzJ0+vdDqthw/v62b21MlT8MNqvVqvV2dm52Zn53qd9sHBLpzV2fkFRdXa&#10;jfrm+lqpWJqenoZHhqT44OCgmC/IKIKLdgelMpL4CRtzSuTMrM7N01EaCZQx+SgkEY8pjyKSV0ql&#10;JIxUUqZxsri0PL+ycrC1uv7oU0QtSCo4mI21x9sc/8rPvYrWRpIGYKkzyCZVLBbTbAEvSsYoDANE&#10;4EAyATlrGLBRnwC3t0QjlqKuZ2CtVE1l7DsI/klH6tzgsMvjE0eH+6aZnZ+Z29lag+UsjY3vb20V&#10;ivC4hU6rlc3mBKKegP9mCPMwQMoK8GpD14pIUD7CfisOq+RylHvTZBvczPziMqwbWHZ4QzjNy0gX&#10;YH0w5eZJcVMPEpTiYJ45xd+LMREt4sMR8JrpynIkusfisJGgK+GcCWjIJSR66dj9ibz+T37369/9&#10;mzdv3rpXG3RhdcAgeMfKRCMJu2MNVcYqRvqbJCZLdg/rgSmD84z0G7jj+uIocuCFkcA6XYnYiBHf&#10;yxEJExIf6JrtYbMs9gOsF6awYiFtmLAA9sHs67p+/fFjX+QmK9kTc4uR5yOIMwrPr5z9TsJ/8MGN&#10;qRNnEs2A54/Bg4aJ7ziLc3Mxz3386XYU+qLvnD51ot4eWLZzeLCzsFjKZ0SntX9Uv3tYr87OLRUW&#10;Th50mgc7a2BbFyYWC3q8vXNvf+vIdqqaBifR7wdBqTA+GBy12p18oXj3480Pb72vG/zZC3Pr6+sf&#10;XP9JrpARnBO9ers8oX5w64OVE6eyWWlz/e7U5Mrq6r2nnvksj56ZXAdF+QLJUxOQWTIlSINhd4J/&#10;VwU2ocWFqoIOdtBtr6/edpzW5qMBZL4TM+OD/pEfzq+tru3trmu6/Mr0XLvVgnf+wftvH7X35oun&#10;Gkf7gWc3ao5rWd1mD1KpydlKxHn1Tnt945OP766qqoK8CaYJm7nbH+wc7Dx4eFsIhztbq/msksvK&#10;xXymYIoDq6/LEPJkup2BmS9b1hB2Dny01+3D/ZdKRdd1C4Xi5z//lWde+uWeJXkRZ4fuJ/duPPXU&#10;CyIEEGwOiCfpUcKicMe0tPB/mdezlULBzFZba++8/aPTZ84+3tx56cv/Tay7IULHufWtzZs3flrr&#10;HH79a19/98b13//93zc1deug+t71txW59MOf/LWoqH5nEPrgTHFSCza4ouOR8X0XQotTF84EklTM&#10;VZ57+bNvvP2XBpYl5YnpohAKp0+u7O0dvvfBu3waadhNywgykuCPjVX+zn/2j9fu3Wt0hy+98pmf&#10;/OCvJB7yITvhAiOX6feGEbKQJp4LxhZLqFgTxVOZgLUolzWIA1fXak8/dzlI4mr9CA5tECSmmRkO&#10;IJZLwCqLogeZiR/6sqqA+8nAWqsaeF2XxOcc3imWMhDq9vuDc+efKZam+kOna7tZSEiCZKS4m0ak&#10;hoWYXuJepfgFTVoa2I6eyYqK4bs4qwP+O1cse6GdL00UyjNWv1ooTT3a3po5cULPao8e3ldFdbI0&#10;1Wu1U1+6e+uBYRrE5MqXSgU4rG7YmprPwmNubzRnFudVs/iDn3z027/9X184fzUKksP9g16/lwbN&#10;clHaWP14a+Me3Io9DIumcmpp/P79dVtx3vzxj5959kvl/ARLt9DyhwmpCWB3OmbtTTTpWAoVUonJ&#10;ecUohJGGbFoX8Y98iPQaIRf5qN0S+2LCewl+xrfaP/jOv6+IzVJG0DhHk1QIIQLbk9AZyLFjwSYv&#10;FQrdbr/barcaDThWA8uFV8GhWp6CX8RzZiEToVIHoqwqBfPmzYf/8c/+/Lvf+t6w3cxmlb/67jV7&#10;4F+5fOnTh5sQuGLhUeJYdkraJxjDwaYKglH5dhREJsmTBlFCXLhke1F4aESEQ+b0CakbzgLSNB11&#10;QRLkYoVsUKNGLVkCM5c1s1oBjhvWkgpUikfBv9APPcfb2NpbPrlgZrM4wYhZSoqzLaRsxDMGesLk&#10;MBVj+ODCwvxRtaUQvBkWCrb93tbm2uojXZWmKsVed+h5DqTNkA5Ctm5oGS+kIFGUid1KdcNUlzT4&#10;URQzShwePNuolofNI0HXtAAFb1N+JHLOIQkKijhC3IF/5PmerCCjCeTM6Byx8xcrCEBL7OEwyOUE&#10;SpYwe4wDQhOJNGMZgVcqFkpD24HwXhcl23XiMECSP6L8YA8LuQQWtAWM8BRUr8BxNlh3CLGQJNKF&#10;DdCXFYh8OGto7e7uzE3NLC0uKZrkkAgwnx5P1pLuKxqtYy15nLsmzKqIVSqFJwKkx6uPL168+OKL&#10;LymK/PjxI9Td6PauPnW1Uh7r9rrUHXXz+TxCoG0bQmkm2saom0QM35Q4JlYqUTBNkxiV0PFCREHS&#10;yqFlWZmMGWAcyAazGSMGhgRhFLpeRJOu+AtL0qLEBsQzmgkXIjooVOaGvBTOHXFcSfwxPWOCRQOk&#10;duMY3QZme3Gn02/W61SmQXJmOEk6MZk7tiNQ1QBWm8JD3kOKO5mBYZFWmnYX4kqCANlGZJzdJe4q&#10;/B9qpcgKdtGwP4wYXfgpdrhRPxZ2suYGLuwCJSUcYoz4XM8PwJJjwz6CjJSqYKTxi3PINP7A+v/w&#10;b2oXjaa2mG1hAQZNyUkU3nI0bzwC+CYEB0A4bkwiKsiNFzFIL/HgYOCUjkae2UQ+iSoyWMqoNJUi&#10;Pvm4V4wwNRrQZeMYEJbB2WGFLSJH5kmhEwcK4Bxn8jkN0Q1BhIMpqKgASwqBq6JI1VpjbW3Tsuxm&#10;C9I6BQ4FbtSEadvH3BOlDPgPATUGaaCZj0fSvZAEx24Qj3hBCXyc/H9opDkufUKrwjE6gSehOJg1&#10;HP2NuZ8x6D+RohbJfDPCG8ZPOgrKj2XmkGAB1xEWBcmsAshpUaAc+xpEzMPFrKUscIw8B5ZLoVqB&#10;hOyKCC2HxVdFwRv0d/21sXJ5enJ8rFiBN97o9y4sLIwtzudL5d2d3d3tQytIO/2Orcn7e1UzZ5xY&#10;OVOZHC+Uc5CXFvJ5IeFVgWSLJXlsvGjm5NSGBFRKQ6wjUjcP7IKAlChEpSnALQhyGCA96dACezJU&#10;NFjKBAILkrgGC6IomhZy3MCx4WRC7F0sFyDamJqZOHHyRL3TGjhWf1i3Izh4YjZb5iQ1kdRY0zlX&#10;RAIWVfck2R5Kg4GmyKLWbOZymYwGAVbOnD5pjkXdbrNteZk4Lo9NabpZrx21N1dPzM/NzE7CPy5e&#10;vrC5tl6vNfqHB2Omfmp+av3xFrxwQUzklK9kZEPiIHx//+ZHDz5dXVk5/fwrzz999cILT50d9nub&#10;+9VPHu883trZ2twLgkhXNZGAn6jlgM5XkEhOhHjSka6oWa3VU5T/inzw7ygkt/loM3C9wPM4KQgs&#10;Z2d9+9TyBBkOpGOH8BpsE2wxLZOB9+oiPYxdpO2HdFY+js7CcoMdOLNyGiK/YafrDh1LGj730st+&#10;zDd7HThhy2dXTFEF2wbfguMuKKQuyrygcLypqk7fUgSc4oU8zR72wYdTlRCJcCSa74cgj3Dako7Z&#10;LE38U42LEjYBMiLMfjEzjjE5J7GUEXM1RRoogES/JLBEupbAFrGH6+sbY2Pj5y9fgYjh8eojyP+n&#10;Z2aUCaXVQsoqSPCWT61AaNXqdHzXqYxPnDx1Gkd8d3fAbIAPnp+bR92jboOV5XjqdSK9BNNsJWpH&#10;LIJRMokEBQLPpndEOsnwF0iFb3RQWYsAgTE04bC9tdEZDmdnp55/+aWMkWvUW5CgvvjKZ5MgBPeZ&#10;EvmHBr8TRUhyuu12aNlYR0b9WKQNJQ4JFVtqkG0iUFomlMYI8oFtcFhojG0TFXx4xsSZRKqXgR+q&#10;V4+KhQI48MODvXKlAjfertcnxiew2IEq81ihtoYDeHbHdfv9XkgC67C5NFWHl2jmUSRDVFWeFF/h&#10;kX3P1YhfARkOw2B8fBzvSsCJbv54aAQpDgRBgf+RKmuCrfiYCZ8iuxVH1Q2yYRHJWmJLeOQgR0UE&#10;NN6EwRE4Ym3DLZ9KGPvF7WbjtZ979rmLp9+5fc9AfeCY7R/qCo/wXccDLczmJ0xiCg0aYmP4Y5KF&#10;J5g+jtG1CCPC7YQNbx6TgdBHExSQoPpOKPlenMY2nAkqzoJ98FHrE+vAX/j5z7cHXqPVKS8tVLtd&#10;Xue/cPWK42IfIvK8UiEHicru3s6//aN/yckyxEI9J6g3GvCC/tvf++8G/fy/+Vf/utdtTeQz/8V/&#10;/rvwoe/+9V/z4UAz5GeeeaE1aJxZKDUOHt9+743VT/KtTs92/Q2sBAdf/vovv3/jWlZVm0fDwlge&#10;DhQvSNvrW451v1jMhb3Gxk4tXyxOzY3v70KQGnb71rkzV7OuaWi5dnNP5zNn5k/dv3PfeLYwaAZL&#10;s4s5Q0cdO5yoQvQR6RonrOCUIDc3L+H0EaqTYEUC3YkCS6creuwVwPO7g64B3jxrd1qHYezYoVPr&#10;VZ2gs7rxyfMvvPruu+84btexe4vjYxCdHO4dup49OzXl2W4SxLC49mBYGc9CQNWo1cCL8lHS61ue&#10;YxumrmdKGw9vRnYrcnumrgRe1I+jpcVKq14X3WR/bxM1IeGbzawqdIPQ1vQsin5g/yCp1Rvl8clP&#10;Hj2aPPFMKo7Brq4ebO7urS7OT1bGZhHUm4xK4ESDQaU3JsCMAp2QQ4SDXnPY7iact7UeDtvth7fe&#10;eOedoNscup3hybkTtz+6pirpQW3/8utXh3GI2C5O4uTCcy9+rlApffLxje21LcPQYJsigRN2KCXb&#10;GkAUJmnKfrN+//FD/WpxbXvNsT1IMiMvkHmJiGfAL/FVSBVWptWMwauRmc0tLMxBqry9+6meEz75&#10;+B4kyPXavsJFoibmClpCsiUeMpIm4HIhC+USHJTJF3Rw2kEcBVE8OzvdG/hIQxZGpqI7vg2GA5Em&#10;kQ1PfOHs+VYLXl8/lykEiE/GSNf2+sgqiClgqmp6pzsslDK7tf1YMK4+XcnxcsdGrVmIXEmCSmBd&#10;O5xZHNlG2BNoQCRZoYk8Hyu5JFHneQO+H//pn//7X/r5Ly1fuho6y93hUfVo/82f/jibybi9gQrX&#10;8aNWow07+7VfeG1nf8sP8knkgQn0AzcI3JgLJydmrRJ3dNAenw9+57d+Z2l5+eZHN+BVZk2dF8DO&#10;rznOQAeTlspx6Og4/58qqPmrQ7CzODs7XsxB8OuPsHPERMikdBnYA7Y4n0ISoGDExLA8YJNi4hpK&#10;EOWMLQmwL6Eq2OWy7Dl9SDRi13YFORK4n/zgP0xpvbLiypyENZL81ISuW3e3RVlDNFYYQoT1+Ref&#10;e+fdm1iddx1sHOFoDJFQI8gxDRIhm81DhidEsQY3kysrjc5//KNvyqlQULSuE2iaXMpm73/8EG66&#10;VC4Gfui6PthbcPnkiSImH4LDdITVx56HQAj0YyVeSm8wqoCIgyjXGe1vOkpdmBwaNxI1IupUsOuh&#10;AekZKSfSHA3G6kvzixAWo8iKJOsIikm2tna2t3emJ8bhk7v7hygwi+0Nmc0N4WrzDADE4lqkn0C5&#10;BwkLu4VSPmuaqCrveQ/uP+p12jhmy3OdwRA+OD09RbTqvKjIKNGGjFxpgMSXsmGYktDBNg6xDyGY&#10;m6fJVgxnYwrDU8d1CA004nSguRUMNDCmdFwqW8uYIPFISwk5npDGOGCZIBC3VCz1ul0Ib/pYho4Z&#10;EAwRsFQu6w/6n9y5g+E3CtKKpXJZlYiGlWcdPhQnElFvKedGviGB9YqJNA3B0vCFmqZDHjE/Obu7&#10;v23oBsS7ly5eBrPcbDTCOByfrAiML3TUvxVYiJhyTxCtPFMhYEg5CYk5+MuXr+qGev/+PQiTHMeD&#10;xL5cLtWOqutra2EYXL5yFQF3slxvNkulEs8Aa5jPY2I2wt9i5osp69AaShKFcITuYXNC2WyOgfwh&#10;xya9xpHGckgsTSyzwuo5Iu1lBleG1YZXwNIM2qWss44mhkcmwZgakkxNEJIUSOmxGhWHYT6rBVzk&#10;KFLPxneBIQTlPSoN35EdC2McGcYJBU3WaIw3ph5JyL4LzgLELURbBYYyoqouT/kqMrUgCDkMcGZV&#10;V2hTxJR/JojyE8EB8rKmeq6LoFzEqCH0F4uUEtJV47Kg9JrkYbdglHixkhAWZOAvyARHhbgNdVXk&#10;J6LHWB7kRii+0TciYgTdLn4phoKMgZiUq+EBkYIOPPJouD5msg1YoUaqKrampE096vXGmLJiEKYQ&#10;xSgVH3h8Fygsip1CA5EEmkrEqNhl4XkPO/CcIqnwpoMgsB3n4PCo0+3DsyOmRRRgDWmimFjfjgfy&#10;0TRSuQz17pH4VmQzYSP5b5pcZBqLiEaMkyezZk+oYo+JaZ8IRh6LaeAAI+xFPj2eAsYgLhohUPgn&#10;p4J06NLRYAqxH4coGZoeq3Ggyix8TjckJJbAegm1ilHJBsEaCNDBcRasfwQxjXEQnQPqUqFICD5e&#10;HPj1WrXdajabR/mcWZlcvHDlciQrH9648fDBp4vT03PPTtb29zqNxuxCqdNt1q7Xi4WiZChLSwt2&#10;35MFoZwvmlkT7q08UcwVVcnCzGI4CDwfC04p0/OJA01WOEW1kEMATFwi6abVbIFrCHwXI7Qwcg29&#10;2+okXKwaakANcIihuCC2LVtM0p7EN6XET3x4xrIhQYyw9unj9sG+pmdk3VRMUwbXoeuSZoDRlPTM&#10;wFKw/CYLSm/AY3tHz0OCq6iZrJkvFbkkECSxVNLMXBYevFHvQt4xOzE1WRorXc7sF/e7/T789rXX&#10;P/ed7/zlG3/zDiy9oeAcQEbHcVZDlD3Peuv6Rz++de/M6aVXrp46c/7si89e/dwzzzihf+/+xjsf&#10;3XnwaKPeaIaxpOoG8gGQFAk1RWPGLAQWwPO8jJ6B2BBB4anY78OtqqHvc6Ibe8mgP0QaVdiahI3O&#10;ZQuQ0w96g9AJIF2ExERWQkIW4cwCbJOECX0pcJZ417ZCGm156tKVs+dO3H24BhlxZbwS9uWSkY1d&#10;Hza7mJCkNhhWQahkcmqY+r2BHCWCjHFwIWNmdFVgjTQ62LCTPRQqipFi2nFDlLljXbdEkglCAxGV&#10;gpzeEsWbmmGIBO7F/IdHobPM7j7pB7E5VSQKgYRwcXnJHlrb29twnJeWT4LxalQP4ScTU1NT0zOO&#10;bdVqR7Dhc4V8qVKJIJ5uNsAOFQslI2O4rttut7CuqyngZSEQCh0sD2KdnPBb2AWVjwVeCSURsaCH&#10;+r3Mw1CCyqYtuCCJwAOj6cc1j2dn5ou+vbG5sb2xefXK00jX3m5/+vB+LmM+9/Jn4B1iA594Gkiu&#10;DQnpdAlhJbBXVFKzZMOlYACJswo75dhPCAIGqKaoBSnDpZTpp6XSCNMj5nI5+KBFWo68pDiDQT6f&#10;h1PWajUyGdjIujUcIn1ijNwY8FnYJziXg4StmHaySe2h5waug4xQIaavcE6xEkn1SUjd0ZoT/X9K&#10;SGSim+eYTgcqWnkBl8HqLJKVxsc2DDJZ5LNGqiuf+oQCCc3xxyJFhVIpmyn4btAb9J3AkSHjjSBY&#10;R3oqeELbsorl7Ne+/KqEVTscRUTMCkp9op4CYXtGHM0xg9NzT1QPfkZURYV2LCGlo2Yvjl0lo149&#10;JzJaA0K0gkUkJlJwZnzkelYy5KPYwwouLTG8ZRuODaQxEfz53/9Pf/2vvv/m6qM1yBIuXr4Si5Au&#10;CZEoeEkEJ21mdqq6d1TwnM5RLxLlrWpr4DjdfMEfWnAfUa/rdVqRjK9v0LdarVbgdGamJ969dm08&#10;a1w+/ZmXP/fCB9feefTw0cbu4cCOipXxQn6smK/wIZ9TM1999VfGxwqwToetpnRSRs3wxPvO934o&#10;IQ2pe7C30+m2spWpdqdXazenylkhNTYetVcWz24+3jEEZaI0tXL6mTDNDDyM8vANizStFyfCE+0t&#10;DEBEJleIjpw68CRJh9QUa48ea0omp5kn5+cODg6SXjw+U949Wn/jnR+AczkxewoC/KcvXbpz/4Yh&#10;YO0dbJDveljEDGNF0nzRg0QEDv1g0Bsr5voDO4ZIP/QKupovG0ZWH/aHu/dukiZ2aKiKE0a+Ew57&#10;rudEYuiHYI7h3mTF8S3IYy0LHb+kyOHA9rETBcZbHzh2tXm0/uhWvljkY79gpD/44V/8vd/8XV7S&#10;RV6mzYcFGVSZ5tFFIk+ZAtdIw9CG9B+iv6XFhfnF6fDu7Y/efCsQpeefevFLv/K1//V/+p/l0C1n&#10;1CTw7NT/H//wf4d3ZCrZqcr0pfMn7j942Gw0PTvIaDJcI/SSbL4AUcXEWJlPonavWdur/fX3v9uo&#10;tddWH55cXO4Pa37sQ7QFa//p6gO4p+mlCTh49XoDkud8JX//8aOhPbi/+WlO1wat/vjE5NRMVkY1&#10;v5gEeH04A5WxvDWMB/2AxNg5BykPOEWXfB/jkHVnF1KC7bW9ifGxwEZ2wDb4xiQ1DEXXMrdu300i&#10;Ef6mbmYSeEW++6RO73uhiHgqJYS8XY4zubFv/L3f9SM5Pza5f1B3c1yxlEeYGEfwx4QJ66VuEMI5&#10;IVr+RFSSXr8nC+H49JTt+GBt3rz2k89/7uXq/tZfvPFXlfKUMpZ7/+27M5MTkKYUs8Vnvnj12rW3&#10;nX67VMjs7a8fHlVrtZrne8VScWJszLVbzWrz1PLkRGn68i9+5vvvvDc7Of/X3/tOkMR9x5UUaWXl&#10;xL1bt9JB3YTVl5VSfkqzhoNhzwv9/sD64quvXnnuFw7rvQ/fe+eVn/sKG26joQfxmPadNjyfaKpY&#10;0CDv5UjNJkbEMie7fmQ5HhFdCykyyiiP7t4rhEpzf/PKyqkf/fg7zY7V9X1dDmZzHoTTna599uLz&#10;v/Lrf/+d925G338b7KABuZwod9r9vY03VdXwETALS4exNXFp4SSF40dzU2OoSELDbzhXI8aT5fKw&#10;2YixIBwtLUzAgcxlzbffvT0+NWbZoe9GhA+MiWmPD4h917IQfYXcS4qMUh50mDHST9n4BjYbBQZr&#10;fCLflrJuEStY8/wxO05K8HfMPsDRSxGNZWI8rqs60kHHcA58qSiCl0FR3DCAFW8KYrFYcgIX28Kq&#10;zrMqtsD4MQjYTDCLkQYSx7h9Y7gapJo3P7zVabfgL0CCjRVJESXiJFFLeASBRcj2T4IkjBlH5FVZ&#10;hXRCU5EiXtRVjulr42CYwLw1paYxxxjKRtl+RORuEk+zrxwBenFkkWQ1EQGLvG+CASeuP/jo1u2j&#10;wwOeCMYZbT7xXonUB2NaQYJr2RDP+KhRlYyXclkj5wdE6pbgcQPvYA9tMFC2M0T8HZhBdJwcqdoq&#10;KdX7Dw73IfGmqYu41WwVzOzs1BS+IJnvYNUVuyAj2CorFYykFNNRnw93yohX0HXcarUGIcXiwlIW&#10;gtVWC65frVWXFpfOX7i4sb4OIchw0C8WC7gUYQTZGmQ/bNaYqu4jQHuMw4U89XWTkRI7xJoySq2G&#10;xL5K47IRidZikhKjW0SYOWaV+MokRu/PM+Il9Bo+Y4RmY0ZskBW7J6R8MxLaiakrznjweK7Tbjar&#10;Thx4oesw7FjsQ/oY5QvlBLXWNLighL0zmYRtUGKXcPk0VU+iSqhtgUOvDNeFwSXNmiJ1K4Z8CChD&#10;aiGB5uw8HFcGJy8SUbDkQSYsyrbtBjhni1ESEu5ynBsFfIKJN1Po8xKfJkxFJvuFowQ0Mxxjf5vm&#10;dRMEi41Uc485pVlUSdofiPfGWmsUswbmaCgxwgkjGUcrOE1TI8h6sCHENFVGyibEfjLa2Ix9AL5x&#10;NDdIda4RTQkPEboCb1lRFUh3IWxGylssTeJENNa+hBTyMqvvdFttxP44XsSyU9IrgaVMjomyqDmA&#10;YDr27TRTjQhEkabYAppAPCYG5Zkw0gi6nvwtlc9jezvSp2EjFk/+FBs8GF9LHIkR8cSUyxq4GvY4&#10;cR8kxzyl8GOZhr5ZzAdvQqKZA3Y04J+w3SIfC7Fww7qmgD0J4FgJIwi7eKzyRN0bGhGkb+NZtEh4&#10;GHbQ4CR3ey3b6u4f7N++cx0iDbgPXRXrXn96ZvnsybPpyROtZs0LPT90GvW6LEsHW4e9rgV+Vk3k&#10;0I8iKajV90OxICuw6KFicJ5shFhcUnhUwhNN01CRTIRzgijS1DCJa4PhwPF1BVwSphfw57AA1dq+&#10;rEtDPxz2vcZuFXEseAR4I9R6VhvOM+xRL4yGThC7Lp9IgTd0evLE5LQUyGE/ciHJ1YxUM5RMeShB&#10;vgvJbwan6sFY2VYnTbOa3s5m4Ip5Uy9nYdsUJhfK4EcbzergsDY5VimahflTqvPw/s7W1szc7G/+&#10;xq/ajvf9H92AfT8mwaOQ8ptAmAdZSD3/3Y8e3r73eGXuva++/pnLFy8Vy+NXr5x8+pmLR/uN2x98&#10;dOPhg629fV4Ht6nApk44DV0vF7kBpLU8TZYKsih6kDZgIT0C1ysrmZRXnDSC3QoRJc2ZIIFJRjOm&#10;phfAHDu2PRz0qpFnQxYpJKokBB5EnlLEOBlFOeZlbKyL5qmVCycvXK06jsNFlYI5v7BwtLkuK5Ld&#10;70ZRADvA9S040lPl8pnF6XHTFGBpYxce0HWcTqveHgyoKa8Q5EfAXqYgZnQjr+sIzYXjh9h8zBWx&#10;sUstywR7iR78K4SEbABJgS0QyITVgbutBphmcITY9E7hpYSe54IHAod65tz5TrOxvfZY0bTZ+QV1&#10;frFeq96/dzdfLCwsLsH3Nhv1ZvUok81Nzs2D5WvX661mXdeNSqnkWkE/SLxCOciaYVgLUysNIiVF&#10;ZGeEhXyBJWxwByHRpbOyNJMPj6hehWWsdESLBNYBa34YzEeQTjfbzaefehbsCo/cM53Z6emLFy7Y&#10;/R5DURuK2oOEHxV9ZNPMypACRWno2p4bDkk7juq1VNcCby8j/l/BEN7AQitR5iPDXOAz1j4GV2Mi&#10;bx5yX9mLiydi3z/Y3Z6cnoHov9VuLS8ue0FQrx5Oz80Hngc+HqJmHOtCODMkuJ5j2XEYwHXAf4AV&#10;VMG+arpW0EltXCaJZqZWihiYiLFukv+jYgSxDohCqkgRh1pPI2IpHDdIGQPMqP8aP1HBTZmACnLv&#10;xVx5fLKQr0R+PCsJENyHtmN1e04ICU6AiGL4oRfzsQ13W6rk4Qz5bNaW5l6QOASRY1TxE8mCjmSk&#10;eJqa+RkBaToiCmTmi4aR2egb4hVRGx0V4mltE0gasPEisWkxJspDaDxiuyABerQxggxW6mtffu0n&#10;SXxQrV5+5bOR10MFBmqtWKlfmSpvfLoB2//h5jqnGvV2E6vIdtittsUr0q/+xq8nyNHqTy0umqWx&#10;v/uN31KEcPHUydsffvTgwf2XEqzVv/DSy6FvF83sYb2bKuqVp58C9z0zMXvtzTc6G5tqXrf8+Kjd&#10;fOWZKy+//upwaJ1b3X3rvZthQR9a/sxcaqSqU6/fPKpNzzx96cqF6YnKREnzHXF7u6blpjqBQMhA&#10;iKRCkrkj7hBhpNTF88fkNpwQcyNxevhRkEAWpNQPDz66/5EqWa7VypfV6x+/Xyxnw2T+6LBrcLLB&#10;KaqgVw/qoSDfW92MUzgFvZmpoibF8C3uoAthFdgDOC+lvBlCQBhEDjwJHyhqxvJ9I8b6RLGoQfJq&#10;9xyw9ELEZbMGbO/BoCti7BsgxWqaOpwwNT9T3d/t9AewC4tgorWMz0u+AuG5W5ng79+5xnmZZ1ZW&#10;gjgUY6vXaGdlDYKCRDpu/sOmkNJuvxnE9sR4RVcmk8jLmoX/8h/902tv/nDuxOT1mz89eW5la2fb&#10;HdgvPv3c0uJZPpJySrZYyT596ewPv/VnTsiNFcfyhv7c6ZVrb/203tjttOuaJAUOBNO8pvK6InvI&#10;ARpDMtnrWWBPtu7fqm6uu4NBXhErlUp30LdsCzygaWTs3lBVlX7XU3Wl06i7/S4EeBCYwWUgzRfl&#10;pNs9hNgkkUQi4Eh9P4WgWsxrRha8AOY0Z84v37p5lyLGVNMzvU5vOAjMhdzS0tL65rrjepqBoShP&#10;U2YhrCnOGwaSItp2D+f04sQLQlSsiIRyNmdZNjg8s5Cv1+pLi6fu3Pnku9fe/Qe/9Q8+/vhjU8t8&#10;5Re/DqcwHCnOk/4cStDF2E2GRCiM5ZR3PGvQr1rhoFyuiKJ5996NhbnMytx4a9gOOeXsuQvbq2U9&#10;5ZvDTkfh4+1ga/9oaryUyUqfbtyF4M3UzV7D2u81zp9/xg6EuUxuZmnJ8t2u688vzbz19g8dZzA7&#10;P5bT1Hyu/OCDH3frQx3ZYxJD0aamJiph4advbecLWpRG+92G8Pj6Rx9+fPLU02HqxKnCCyqhfJGS&#10;GSt3fCimNM4icnDxoiEh8IywmuBe0cqCQeZDHPCLY9uN/uo//EHLNHzbWnt4v1PfKcjcrM6BhzdE&#10;weOFyvLKf/L7/0OmMOnduA8GLCur1KLkDLOwv3c0lVNdu2dosodgTZy/FZksreMslCvIU8qJeDJI&#10;AAQCoXY14GRxYmpKyhjguHeP2omqXb18/u2fXiNYQ8q6IxSmcuCMDNRElMGMg8WGy2CmNxJvZb1s&#10;mkxO+RFfPtU6yd8KbGZkNPuRMoa/hA2A4Jdg+ohxvu8hNS5k5sS8EdrWoDds12vd5eXZhdlZJBaC&#10;sCKSsGWIyeZI+JfZEAacJn58ng03cYx6h0sHw74k8/Pz8yEikBGVScNHOCeKmtI8uzBmUJB3yaoO&#10;gVCA8/ioIoMC9SSjzmIH4s6V+FHzCEIRNmkVk1ND1GtAE5iYMknICYzEVApyQ9qOw+xft9OFfX64&#10;t52iGrxKy8IQVyg3kMsVpqdnslkTbr8/GGQMsz8cgv92Lef+3XuMDjfE4aQAoqC8mQ+iMOETsAyq&#10;yCOlM/V/kSgLtX+S+bm5Tx7cK+TzjVb73JmzhqY1W+0gcGfGynAgWdwukoADG57iSBQd+1ujWR10&#10;wzwxWcKvs2fPaJq2u7ttOXaxWIR7WTl9Znn5xNra42arAWFIvdE4d/Hi9t6uljHgNkKCiugK5r2I&#10;/ca6gARhADUnA1LzkZDADjuyOBnOWIg9z4H1hFiBMn+aUxU4omeTWV8RG2xUXAiJBYYJxjKYMU/9&#10;BGrHEpuAIB6PHDGUFTKXDPrdXrelINF7QF1iItjneUggCqUibIdOv2tmTBmnx7G9zxFZNRuRxnCD&#10;0eZhKovodHgXNEGcUDYowPoQU2/AdiMyBXA8oelxz6DMc8iN6H7x749gvFwSQMYBmwHfnYTwaQLS&#10;J3R9JDnDd6NKtMljToT8DDWNR0UlKpoIjNUJ0ubAl0j3OCJMGaOGEVkPAXXdIiJhQl50ZK30I/ou&#10;vNeI2PKQAQsRl1xIHRRNRYw+SwEVaibDO0LIvSrrup7L5uB54UlVVY0Jakc7H+8fknzLdiE4aTXa&#10;8C2IqaVlZL1oUlwjKnCaJKNhmRRWiX0FY+0j4PSojZ8eu9Un//xbYhl/69fP1NCO1aSpZMqAewgT&#10;kCVDQouItkNIuOPhPaxqsLaySB8T0tGMRUwJsHgMvBSoORxT75jmpdMQ27nIE5PRRUQ3Y2JCvM4E&#10;GMQdT4k6Y9VDzCFPu4qnwI/NB1PcCacVu/FpBPG9nMHVAvN3cLjd7tTGxiampqf9AI6E1G43wjSd&#10;KZTm5xYG3eGjB4+2NzYd33b8XmW8qGf08Ylx3YSTKUwUC4OuD8uIzJBGplgqgVWL07jt2UPXFSK0&#10;gCGEaXyE/WgwkYMeh2mGPfSDTnvYt1wdzJkQGVoBfEavM8jmDDhAkF50W/UQbgarHhCwaBg9p2nf&#10;6sIGH/aHToc3MkPdzPOKFPQEBO5nsy7H6aoWuJ4w6MPyt3WlrmBbrFTImVmzPL0UByjmnQzdYtY8&#10;d/m5ve3N6tG+60S/81u/MzE5++3v/uCgb+f0FI02ZN0O0mOC9agQefugY337W2/89Nrt56+cff7l&#10;F8tj4/NzY7Nfe/Wlz79458GDxzsHn6xuhokna8TiLIIvFTlF0dIcHeYEHgS1zLC0xkESiPNpabhX&#10;q0IQijXeIEa4D+Qt2RwOuxjZfGnMMPN9a4jgUbBE3EATUWQ6pqNbBrNYFEo5uLg4OVbqhkPPG5bH&#10;JxBllaRqJhunVXJZKZwcSDsNM3P2/IqMrE4eEXiAZeHyxXy2WIQNdP/ObS1jLp06nRILHlg9yLgI&#10;64A95YSpcMWI4MXqBlzT0LDGUECkOz/S+MJKtet7jVYL8jg/9BHATkgY+POFubmhZW+uPTIM8+S5&#10;C+BVjo6OYK+O4Z6bHPS6WxvrYDogK54/cQpS8frRARyBXD4P28zzg267heXDYf9773ywVCxcnJue&#10;rEyAnxvYFlgFeFM4dRcTgEcacQ0QPonmT+lQ+CTuyeIBicwD5AqebcN+yGbKnb781ps/KeYLTz31&#10;NKzNo8ePfddenF8slseo2oZ6cY7rJ5wCKX4QJSiXScuhypKZKYvU7+aZXiLi23GyF+fXXaJMEaWQ&#10;RuUMQ1cNgwxlRBUuHuzQfGW+1ajDKs3OzUM2CxdZXFi0HAf81uTU9LDXhRB2emamdnQAi4YlZJql&#10;1hRZM3GYHGLhCK1ISrAWCzxNPl+AXcTUOpgqkkDizEw8ia0MG8GF/SdikRiCiVigODKgGTDGHMX4&#10;rsRjimZ+xLicSlzaPTjYu3WvaJjwIyMHAWGpMj0DCyArsgsPTdVGy3F7kAegRIxiKCpED3wsiRwS&#10;4vA4h8YGqpGdYlT6O+bBYDPk/IicftTIIRYygaGPRgYYgf7YyY2TEbIGEg+CKGEtI5/LD20rxOp1&#10;QMl/RNoDEBBEEJV+/tXXDnY2nEFHRRn0VKSRFT2MZuamIZmZnZ7+1S/PTU+f2Do60A0VvmtsZsYw&#10;c1//jb9rKHyADoMvecH5SxfQpYXB+fNPfftP/ljSDNsJ1Iz6+V/4Uilf+uY3v/mja++/9+6Pvvab&#10;v3nm7OnprNw62r5x83osq6obDKqdxEt0Rf2Nb/z2wONuffIxhzz2OT+OLNtbOXvptde+9KM3fzjo&#10;HKl8PonFpdOLlbEi5vkjpCYm9Bj380yy/snkM85n0kgLI3TFWZcIEURxvlCampq9/dGPykW13umJ&#10;CqQ2/MFhtdXqg9+r1/qXr04WKpNuy8rp4ycvTmZkIXBaj1cfBj7WV/MFU61ottf3sOSF02KFXEaw&#10;Od/2Iz/w+o7Gp23XHrT9wA8NTRkMHHBEui73ek4YOnMT+YSLbTvgVKXZG27tViPfUk0DwcyZPJju&#10;3eoBGKLGw82hE//jf/h7C4tT/+Jf/p+Qf37ly6+Pj5U8ZG2i2CtBgES9drC29nHMOe2j7AvP/7yp&#10;65ACnj5/tjJd+r//9f/R7LaidmwPhrGX9Lv1j+7dSGREMMipfv3dd3eOqtnyxD/97/+gUJoI7fCD&#10;e9fH1elYsApl4/TJM1PTM5988qDd6UW2fXiwg9CiDLxjJLtR5DBG4bm42ToiuQm4EZwK8zzUdYj8&#10;WNcwgvVsn3pVgj904Wy+8OLzH1y/Vcibw8FQSEgEyIN9mPbbAzOPU1el0tSZc1e6nWG73fS9uJRX&#10;K2LeGrjDgQUvsJDT4S2LKnIJ2BZqoUOOBf9h5EzHwoI1Ub8gxA1cJAR3IQ4y8U7gThWXFKOyvrkJ&#10;XsnQTDBIYHtgs2c0vdsdRByCP/lRKAveOCEaPrgE/IcTOJAGhPt723lTtwetwG+9+dO/KCg5iCc3&#10;H9evnF9o9BqQqkiC1O61wFNNzs0Uc/Awahn2jOuponruzOlOr3/j+jW4pfGJfLW+tTR/Ymt3/5mn&#10;nte1cr295bmtQXvQb/Yg9tJzUk7PFWCHGVnLco4Oa6qkGKpcq9b34JPbG5OTSxeefiFEKAf2VlCp&#10;lg1YpKhbAD5V4GKr37tzpz6Vy0JM//D+J6dXzuiGTs+lhByqraSu/a0//XeffvLx7/1X/2Rh8eSf&#10;/vG/DVQTTrMED+wFliCqmTFnwP3h//bPxyemHty7K/EYhoJV9z0vn824UdoeDAe2C/mFSN1CWDeI&#10;jkUskgqqoXsI9EWRG5wshGyET6dnp8FcE8uHoIrip/cfaoq++mjVsxwhZZpqIjN6YKJVTU1jyMw5&#10;FBQbNVNSxstMxUeq7I3ofjHOFAmUSmLpREpMsnv8MW5Rlkii1kFiPGKaxAML5hEdkKIgXChOEPFr&#10;21OTk7lsNoR9GTLqXRLhJDEwjpS9qZlLSn9peoxmxEr7aDaHCqISIckpJIaQR8maWdtFAVhIXYIQ&#10;Xxo2DBMuY2ZICUjSJIU+jqOf8khxlPRmsPRKw3ECURRSThuPpFBTymTQkx7HGpC0yFEQRA7yCyYo&#10;mxSWikUcMpLUER1swhhvmIAtXDnodJu2M4BngfTbBU/lee12J7eS88NA1wyUXCL+aqSkURReEp3A&#10;gxPHQfDAjyiMIMGGdw9h0O7eDuOeAIewubUFpyhXKJTzOZrnjIm2CrNGnoX0jFMbEUk8vhXqecHz&#10;6AhWhe+V9/cO+hiy8hdmZo6qR/Dzra3NWq1WKhVfefkzG+vryJuDilgSxAY44EoUwbZtY4cQIl4E&#10;E4SIjEUdGhVnXCkzpBxP8Hwf4pYsBNa6wVIhGtbFjEEgLVukIGGCFLT5qPQAGRoOuIZE0zMSu2dA&#10;d+LSEBh/GLUKWaCl65rVT4hciFqJQTiKHESaLENqX7bVNfCBIrUiEno3zPEnHNPEEIm3LPZJLxOb&#10;laTIGOJsmI9iIkyzBzv6WHTB3iqKa8fZXAmSIw9SSg2CIpHJkDF2LQ2FkQQqEyQEc8bE3fN8eGUs&#10;h2JNb36kCkFFFlIDOWZsSmh+XlAR5MiRYB6sTMzCyJRmfRHULdIgWJzCnVO7G5P1AM8VugusoAqp&#10;ipSiEirJEcsmkWBh9KHi6JlgZDKwGQh/DbsMZV81CVu1sF5gwWC71hvNXm/Q7XYhqvRJakikckxC&#10;GbgCT00tUk0R6Y0x8V2Eg0UI98DXEtFcfozsieIIjnyMWj6mVvn///WzEV6qKrCGhESMocgFAGEw&#10;VlsiSVYlmj1IZZFHhAmGKCLPJm/x9POstCXSqDhjrmKC7xRZYr2LYb5J10MIqWYCOwG+SlMxgmX0&#10;3DTnhg+GuEcF3zLCegRGwsFIyGNGYs/whCITMkTkKbWC4ZqRH1mhbQ23t7bGKmMz0zOqkVmYnhir&#10;TFZr1Q9u3ixlC+OTlTjOw20f7OzDW9zf3dNRGUWp1/tZrQRfWi4UTywtz81NxjiaG3O+qvmQOkVZ&#10;0wS7F7rgoX3Y4LXGERgVB/JfiIEcj04OUsiirH2YlCtFsDyVXAFue2+/GfmOGwRx6IB1gKAfSXO5&#10;RJJlXRQa1XrHr+WKZV6RcwWw27me1QMjCWYH9b5ymDf6vmJJOA2yUT8yDaOYK5RyBUPTRdVIICvg&#10;oqlT5+X82N7WZrvnfPmXv1YsF/7kT77V7/VEogKCV4WCRDyvy1IWkaSxpgj1RuPP/nzv+kf3Xnnh&#10;qatPPztVLo2VMl945bnPfPalvaPa3XsPbty8Xa23U0GLJTUJJFHVZSTHE8q5jO84KNTkwrL4QuKq&#10;utBoHNy9d68McR+ibtNOr8spKviMjKzBEmazJrxKezBw3SEEXa1OI0I0BbKocRhsedZwGPm+2++0&#10;3G63VjMzZieK2q0m+EFupPVM75+XdE0zC1kVFjvSwBA7tgWHwPcsK05cx79+5/brr31RRR5C5LRD&#10;1opMdkTgTJYQBcdSxs2OkxXEjBjENJcPh7XV7TuWMzUz4QdBu9M1s9kRzCWNLc9pddsHewfnLlxY&#10;mZluNBrrm2twn4tLi2Ak1tdX4byWy5VTp1cCz9vd290/2AfPsTC/CHu0UT2sVh3w06XKeH/YFgyj&#10;5QVCo725fzRbyi2fWp6fmuUdq9NpmhynEz8zN5JSoFNNauOKhBMLcOhh0yqSQugp1IxBAe8AZ6uR&#10;j/fE0nMvPFfd36cJYenSpSuwUTfWVvuWTUxUWKhDvSWeg32mVqZoYDlECscogOjQHlqo0xqEJLyG&#10;EQ+qZWK/V4a/T/wWPNMlkhWwCwHaCS4EowZPOuhBypHOzy/UGlXPsefnFmAFVFmGdPfocB8eZHJy&#10;EuyAaWY0rSzSZG9K0zKeHwxgY0DSLkmsvg4LBU+fZ/giKlJAgm1mspZta6oSYEQlMDVv8IdYFg0T&#10;5NSSYj/ErSITpSANySWjZuvIV6PnQL48xiMvih++9/7+w9XlyiS411QWJMNI0iBXzsNta7peyJfg&#10;/Rql0sziMuTLkqrHpOzuuj5EQnDxoeO4cShyI1a+JxIcTCmR9FNYjWWkWn6s7cCRzG0ymgUZUTWn&#10;FP/hzKFmYF8IvB9Y02KpAIkYmBdJzMRYMJZguWJqywiJAJ5xamYaQkyIDU14I7bb2TuaPXd6eeb/&#10;petNYyw9r/PAb9/uvta9tS+9d5PdbJLNTaRESrIkO44Sw06cRfGMASNAZoJkBhnML88YmB8zGAQJ&#10;BpOxgXEATxIjcSxLslaLFCWS4t7dbPbe1V3VtVfdff/2dc457y1K8WDYBNldXXXvd7/vfc97nnOe&#10;8zwLgizcuXf/wqmLADjz+YoTOL3B6MXPfa7V6r3/wU8COIgD//OvvTzoDh/eX9eRyo5JzXDovf6T&#10;tzy798xzz7SajXaz9ejRBh5FoYetZT5ZO/vkidWlxbVTy8tr167f6A0GrhWJuibzxj/9Z//i3/+H&#10;f/vB9Q8sbxJE4sLi4uc//8VG48j3TE2TDo72V1dO7Bw8vn336rOXX2l1mxs7e09cuCTwCqwvNt5/&#10;rFhOC5tgWEx5CXOMcCE/S6JBq3Hj+lUIaOVi2bTMSrUyHvUjDwX7QzcY98xcbmYY8Hqm8tUvfe1n&#10;P/7LR62djBzBAYbUDxkVG73ACSAAplLd/UNAO4VyYWKiLSQkQZ7jdjxH0xV77NVnqxBXXRlyd7Fa&#10;rUXxUUTClam0Znq8kclxaO2IYiC6ngJQ7LsRBLxR180UNMBOq0ZRVLWD9r7t9Id2AsFcTqUTB2E7&#10;Gm/EQteyrl79aTYnzFUL63e3Us+9nNVzW4eNu/e387nUvcePFCmCfaTx/GRo/l9/9IeQL126cD4j&#10;CI3Do73DQ9jGZ8+ccCLv3odvry2fP+q0D/bvSaKXVqTbd24+3NiDm1abqeSy6b39zcnQhu1BNC/P&#10;s2NsW3GRommDsQ1oNV9MNwCe6WjKDcEFtphl2dhuiWnKASCaIT+6uz7s2slUNDgOnNBQpUopN7G8&#10;tKr1gnEqnfnR936EcdVPMAF3WgAdIXpPhhNSCMWePbIARTUKrUjG2Qop5HE/hSRoIMTZbDo9k+sP&#10;PdsNbXcia1KrOXn6SvV3fvefDifuQaMDK//Ozdu5dLZ5eHi0f6jomZjmCUhfBadk0DUNy1VqSpNd&#10;f3j33s2nL17Y2W1mMsb6g09WV2bOn1lS+JQsiH/2zb94/Qff7u8frj5zspIqB5E/GPVggX3uC19E&#10;EYrA+s53vqUrQtqA+IelgtFgoGj+2Or0u53Pv/K1SrW2t33Q2GsUizrkgBYCyLBYLbzy2pdsyxsN&#10;7Yfr642DfTh/uFjRNTac5XOimJkpA8KXOBVuIdkBsvRLhg0GeCSVSZ2bX8gqAiD2a9euDvuDs+dO&#10;xjHCJAiMEKAMkfuX/8sf3P74vZQu5QpFNZMzRxMIkrAmIYSPxvbps2f/h//5X2mpHCRYcOq///O3&#10;P/nwA0WQdDSzRbUOCDWDvgUHCzpeR6Hnk7SSqsJnRk6LRA3KKJzSVwXC5Kj8gHw7WP3o2SNr/cmk&#10;3eizDI+kWLDuzMqIrLuIACT0eVIt5qY24wwREr7F3Z1M1TTI7gUZkhE9Q246eTSlI1IOSZOKaK9J&#10;cVZwbVfTDIW6gq4TyVKytroCZ5/ruBKrWVMKioudyqU8jlBhn5mbTtxxUwUs5rbJY75LYgLsB0MS&#10;uRHY2ORkYqrFPKrQkBm4iuarIWYW2I3DLH1Ku4X0VILFHGqqTIJY+O7YbqQ5QgpjTGAW8QQE3gTT&#10;d0TmIlEmwygA5ADHH/lIqYKm7+8f7O3siVj9VBPIG3FAcEplhZwTXsE0J4ynOuVmoy1TvPl4E+WU&#10;ZEkzIK9EBAK/yaezAMw4kS9l0pt37rh9k+otCRxwsB1H4/apk6dsx4KEZzyZrCwurywu2Q4AZMdz&#10;HHp9nCQS0SLqFx5TTH7vM9zA5BfgGIJzCiDrSy9/Loqw/y5LMqRn1Wrl9KnTkOu2AOh0u4CdaMGE&#10;kMi5rm3DTUMlS2SohtTYVVWDR6shL0YlXvS7SshuDAAYzlBrGmQdAH0hxORzWaQ5h+Rmj5g2hAxV&#10;1fSYGsKA65guEyNaYZMQAzi5wkQ+qRNJWETm2QIOUWABy2eRaVrOZIKQnorZsA44nC6mZAfVv7OQ&#10;bnW7/Uq5ytFcFUO2zL2SxFjwVZlYL2OiE1UNb5ptWfiJIPvHFE4me6wE565o+yCfFgsBDnwiAIFC&#10;HLIxb55m3Kiu4WFNn0yHA2z+S+gqgk01kWmasqFZGnzGdi47VQF5RswdAzvxqLMlkfCVwAgQTCCO&#10;9baRPC8QsxBbPDzgc3KvxFxdFgr5DPyU5mEXHUtvhMSYlAw23lEFVirkc/BHQ9dpUItj6FoQNMj6&#10;dvf3+4eH/f6w0+tjqWU6D4c/rlIrP4jxNqInIs7tA3giPUsqEk1NQ2hehVmJHKtMsfHiX0yRsb/i&#10;jhVCaUKbaZORuD8bauAoMGG5JCIReGx3w86lzyUCAvfRDxKnGshnLKGZCLT7iBldO+R4NuEWkQIO&#10;9dCY0zjHxHIY/1skXRe2QQRqoFNYQ8FaJl9AAxD8lLnBqOG/4ALiwBteH5ZhaFqdFS3EKbeTKV9F&#10;LLohnQA5qJ1OYzzsOAARPuVRCg5HF0SxmH3++RcBwA6HvcB3esOuadsH/dFo6JimV8oH9ZmZUjE/&#10;V6/Vlpa8ydByzTjUJC8oVsrw/sjoFGVDkuq1eqMxHlsIoNwQdWfxvSXRcR0ZPzXAdOGo0dKGY9zG&#10;jitSooC2EiJvT4awQ7GPLUuwuPuNtiobIx+AtVIyJH+EaQA8g7414VU96fdUI6unUiTqyHu65ATR&#10;xA2GEwcWdlo1ALnkc5lCNluYW1LSuYPt7WZ/cPHZK/+8WPy3/+7PNrf3DAWimxSH9BjgidJ5EISx&#10;KEH04O9tt+7t/NXSO9dfvHzhhSuXFwG/8cHqbGl59rUrT17Y2du/u775YHO3OxqNex20BhTFlCYl&#10;5D8WJJwd2LypGFrKE6Lvfufb84v1tRMnBEC5ujEadSEHnanN1uuzmUwBDuwU8ni9uSXk53pJ1OmZ&#10;sJYhvowtC45SQE2FQnFOWlhbWk5lM47v1QoFI5V5dGvM04g/wCNaRrgPAhL+EbgYNlTMB/CY4LQR&#10;DQm1GhTJIxoMj3+Aoz1gaIccX9j6Z7RWiDwqs8divT9YkVdv3pidXSyUip7np9MGLCuI2jiOwebF&#10;OC5dLHx87SPYJKfPnHnyyQvj0Wi3cQhxa25hEV7OHo8e3LsLD6tWr8OJMhkMdrYfQxYBGXO1Wh8P&#10;IV0/lPgYlqGGfklwPCb9id28fvuW8Xi1Xj09X8uk9dgccI7NMYswnoizmCwiwwVbqngSM+Ix7j/y&#10;DcdhEYDZXr9/59EDQ1WXFlfqs4sT03z0+KEiS2ura+ViYW/cSelan4Tifd8fDfpcwNT00EiHqolY&#10;jUrpspLPoBTdVHVQoLZu5IeApxw2saFCupFKU5EVWcZR4A97PV1Rs8Xizs52Pp8FUHtwdAg3OZXJ&#10;7u/tpODBp9OdThvWApyso+GIhViBle9iDMrpXBYNvTSdGQbASUZEbKz7QdTzXCedMgbDgUxaFgEN&#10;MrEDhaOHBPm5BxGT0heaEEExFWbswXIFPLdZ2R+TNPLRleTDXnfrcHS0PzQkbFPH1HFAUQWZUyFv&#10;gH91XVaRmYPOiyoCYViQiiiouiohhVFK8XDOaaEgIfcDT1ciRpHE4bSjzCqsyfEvIvPjuRKxDsBn&#10;BdlfUG2Qf0BRGMIhCszgEkUdCEJKVBw89iCgMmOApx58RI87XN8A+Dq7MFsHIFiZQdcu303xqPEt&#10;BbiMsoUCfDoJhaASZCJFkS5LYYIel5DzYORE2pAuKvmddiv0vPMry7/3jX/0ne/9QEX+krS5uTcu&#10;5C6cWR4fHhhzC89kiqPBEFaNZblyqPZb1m/8g9/pjlsPHj3KFdKKLFy//qlpWc1G49UvPHO0/aDV&#10;PdRS2Xwx/9bP37z+yc0Tq6fSxtOBSwVyoi9S/31aNIgTVnpntk0J0wQRZaFUycMSVZXsSy9//p33&#10;3tjbPUhJEgSOfssEsKEbmprO3vjk6vziOYB2tz79VOYnLd9aXpvNlTK2PYiE0LYt+Jzd7nAy9lQ5&#10;qNUq1VLOHtueEwg4lQJhSn3uykXAstu7uxCffS8ajAYBTTrFYuLD/8VETxuTyRhWXxAKuXz17Jln&#10;P3zrQy9Ql9eeKNeqX/0bf7M3cv7829/hI6fZbp04cboyMwfpiyxoMuW4kLILw97mxh0vHOTS6TjQ&#10;ILrdfbhRrhV++hc/PTjc0QyDd4YZSYbEM5dT8wvlVsecX17KyNLj/YPVM6cg97t+/ar8x/+3KOv7&#10;G3vVWuHoIFbICR1N3zPq4f7R+Qtnr37wAYS3lKr66OMiL6+eaLQOXHTVBhAVaJqoGzIWobCOqFoT&#10;S9fUQi7Xb4/R3SRCHhtaDgVxvzNI60LkAEYKUXlUQC14CJKGqkNqartxKp2F88wej/EmoaZLZI68&#10;UilXzFcgV0miBNC7OfHixFRSYjmXCcN4MrEgpwg9NPeGswxy7EJW+8qXvtToDn7+7k9tawLHPmDJ&#10;gIccV1tdym082jx34my32R50hkxYgTwVp0BLREUGicZT0V/gxsfvj8c9CPDlcvHezatJ7JDX3Uwn&#10;csx2J6WKo+bh4mo1b2iAFdJGqj63GPg8XMOg1324cdsPJrAubPiZUa9ULKL6F3ZRotFkfG/9tqgY&#10;SkrOZfNLi3WvkG93u4Fvq7r2eHdHUzKKpImqtnZitXG4Y2hKIiNd07WdG5/cOn3p1sLSOTiGkNLP&#10;KwTksAsI2ZNvmzGc+zUApeLm7sHG1ja8IJxQPkryxHAYQbT55p/96ScfvLtYMSwU5pHefOONh1uP&#10;Ts/mTWcytu2FtfP/9X//+y3LkWwf4hk+VCWDE+uiRPMgCZrZCokqCUGATr+A2CY2knRSKcOJwkIx&#10;F3BEh+FIHopJyoqUGpK8D3VZId4EEo6doVipz/nMIls4PkSxJAs7ReBSBuxL0fEgZyNxoanGBscm&#10;dllXjSczS3rp41mGX6IkEg0Ev8FF010SgmY25rj2FAQvsVAsZeZqC5KK0rj89IUxjccWHlwGmTxB&#10;lBNi1Mrlp7RVLIayDHIqnMVN3XWOVQSYtwofkBAXcXdE2BdoCoudRiWhEbyICI8eiXQxOyJNN+Av&#10;YjI4iMk4kLoxERz37AiKmawrEianhWMUZOITxgKl9StxJMdWLBaff+F5z7L29vYZtRsHc6Pgsx4V&#10;P+WEC2SGLF++/CxkWTKcUQpgPp2bXn8QcQIOWyfxcAI5I2xe7HPCvoYDQ5Zh+SW1Wr0/6Et0qs5U&#10;Z+DkuXX7FkSGcqk4DxkvKXsq2K+KmUgzqVvzTDw/Pvb4wdF9RXZdP5XWK+nynTs3O+322toa3HNS&#10;ukzu3r0L2Yiua5kMHONGSC1cy7ZUJAJg3CdUFjOmNzpdhVi6hiiPiQepQJHDlh5gcT/Arjs2cUQ3&#10;DDOiANefyuQxK6RCwwSd1VCSJcSmLj4OpmVEaFCCrEAi41+Pxm7JM0Rmy5HNz8DXbNcdjkcq+Xrj&#10;cazKSSgQ+wBnoyeoSCJXyxV4D9uxAd2J1L/imQwd84XlmDKdxLA0JpBM5hoDFBIrYCEFZOQ5hamS&#10;NNX1QF0v1Qtc0ppBsQk/TNjgsYzyd7DEVOw3iBIXIu9VFsjSGTWcEcdisxAb3fDciB9OM71Inyb+&#10;mBMEzK42mCoqJ+TYE3tk1ko9EurZU15BVO+YMRSQ8iDLXIyy7NgKhS3FYXIFORH8SDabg9ODkDYg&#10;+Rg528c4H97L9dwWGncO2s02IA5YxfDk4CRiBHLScifaMiIjZO5gjx2d+3DMG/ZGhDA3YKNiLEH9&#10;zFbqv5ChOt4Uf+2rrNgRs0dCrsJsv5NSNX5MrCiRyhdHs+pMA9yFfCkWptNH+IM4tA85uMi0TxXy&#10;WWHMbybYnJBTx2dC8DRjzPDrVLeUeH3YmI54yKRxdpxnOdyxogw+qZhNHv8CsXNkDYyvzpzcmAPU&#10;8UJFHlPCCcfCRaSJkwQ8Es1R0VeYRo3DvV04Ymszc2vLy6dPn8mWc7wsQia9f7D38dUbhVLVHk8+&#10;uXODV7jPpeNsSteRPpPWgrhahb9yQyVyeQfnr0W+WqmpiqnhnO5I4EcS3E5F9uKoNl//8le/dLC/&#10;vX+01+51IwCoozHqUlCtU8dx/IiotRgOd/eOYi9yuAkAs1QulTUAShi5TGpim1YwGUCYyOT0VNFJ&#10;Z1HhDtBXSnV4wdUNTzFVWTWlSavHAVTWVc3QtCpkumtncNLRG196fu6fZHP/6v/8o6O9poy1LYGU&#10;0UKXFrQXoU0V7AVNEiHqPt7r7DfefvvjW6+8eOm55y/Pzq6omlyfrS7OV16+cqnVG3966/a1W/eO&#10;Oj3LNL1gDAjftxKIT54V+VziCDgj29lO3vqpheJVopDgzlXImFtZmJ9fWlh46vLl51/5YjpfgEtI&#10;l3JX79788etvfuWLXyvO1DM+zsjGQTgemb1+FzZj4/AQnqXnuvDkh4M+XDgc/0jbABiDwlrIscKF&#10;ESKPAhLEn/78LVsHQJfqDoaPdh76sQuYzJCVTC4LqwOiEh64RIqgaXRSTicTo2TKfCLJNBHnl3Rd&#10;CrFFCIFEND3LjTzycE6oaM0BNLpy5blms3Xt+vVbN29euPDEqRMnR6Nh4+gQTrnZuYXqzAzcooPD&#10;g8hz5+YXl1fX4FA82NuDYF0qFOrzC/CpIGiKfgD5TZo0tAwRsgj/0ePduw8ezcyUv3BhTeElLnJZ&#10;GkdyXbiRaCgAB6VCpvmLghiCTKVqwJyxa66cOb9ycrXR7W09fJjNZeH0XVxa7nZaH3743iuv/Qq2&#10;chPSdvB9RdcgTnG5giorqMpAYlFUJ/ZdbP9FjjPBonFMhzd1UwUckZEwnJEmHmUjoYhK+Pg3lWrd&#10;s+BTH87N1ERFOjw6nK3Vgig+ahzVKhVZ1w/2dlOpFJxI5sRkBLZcNou8FzQTkAMfPmxiuk6324Hz&#10;BsIB/HdufkHVU8xSD5DwE5cuuZ7Xarfh90xwm5kToMYLXGQQ5I3M2PLgxPGR/gfnCgYQIuqQARPP&#10;olPCBBeIiKyUZhfffvuWwWMdyurFhN8R91luAHEmhQ8HnniSz6UgJBcgMdQUuPJ0SgVkBTcFDnB4&#10;oUyu8OQzV0Q9ZaKnSsBoRdRJYD3cZOqtkxzLO8fMpm0at/8a/4bpRtKUB88GWmJsg+CUF5uWE5it&#10;HrGhEypWJkwT1HK90UgN/WG7OVsuLS/M7j3cr1ZyoZVvtLsoT2yP4Yh1zcn23Y87nUMVRZ5yXihM&#10;jrYOui0IUEo641hmCiG1/+D+nXPnTpuOn85lf+W1lwXdcCznO9/94Tf+/m87PMow7HVbC3NLs6un&#10;4GEqgug47qc3ru3u7L30yquWawkoqZ5qNI9q1VptZqbVbAcBLCpfFqOPrr6bREIqFZeKgiJ4QcxO&#10;Vv6YicQkIbiQ4WC6PaSfnrixnVJLP/rut8eT9mw9u37/5uHOvoQqO0IEy9+KlpZOTyzr+ofvlGfP&#10;r52QlXRayaSyaSkeBZYzEtRA1VS8ibIGO8F2PJyvE/hWu1+tl+cWKoNenzRjcNzoqHnI8fpobGbS&#10;GiyeVnsIWaAii3DIuO0JrExzZO7vN9Q48sK4XJkfjr3S7Joz7F84d/Jn77xx8vQlwcjiC4b2l198&#10;+dSFZ7P5cqdnoteEihPx3e7RYNAcDY6CwFysz195+lUllb35zrvnuCdEP2xsbc+VMyouEyw1waJz&#10;x9ba8kqtuvSTn/xwBFB+wp1aXNkOo1Gn+1v/4BuO4/U7h7HjB1KM7oacHAYQtZKbN64f7B7l8qnq&#10;TAELPZwgoQqkAkDFthxF49QU+n92ez30RZQUq9VzveDwqCNrCqQAAG8hWqg0WT8c2djnwKpOJPIK&#10;KrLgWAqsi9yVp57jU7eW15Ytx916sJ4y9P6gpRkiZNq2G546udJsNtJpCHV6u9MSMHwllh2gLUcQ&#10;MfYWXDGK5Xu+l/Pfeutty4bwYypwAC3OPt46bHedh/ce1ovlH//gp+fW1j65dbNerxerNfSzCAgg&#10;TO3DOZJvhacn2J7X7g5rs3M3btxamp+D5Kl91Mjqxv7ukRkFzqCH7U3Tyiql3ua+gxM//N/9xt+3&#10;PPHenZtBYB8e7sAzanXbMs8vzNVbjeGJ1TWfg9TQbXcacE68/d5bjVbr3KkTh61m7NmSqq6sLj16&#10;vNE+PKxW51rDxub246yE89PtRpgu6TO1kqLnH+/0f/z6t8aT/3jxzLN/+zd+L8EpSpz7zeX0SrkI&#10;2BxAysi0rt25c/vDq1dv3/jar/4qnDL1xXk4t9LZ3F/+xX/65p/88cliJqVyQ9NUUkosxE4SCJnM&#10;5uODV195+Tf/q/925MauP0RTyiiBPLTb6UJw0A1DUmTMKVV+MZ+plwq3tw5SihJRjKKhFDRenq/N&#10;UGMCTrrE90PUS6d+Q3LcqyVJR95HIVklCUm4NQwZDp02TgWeOEECRHJNRr0V6qGhhTrTaqEBPCIL&#10;Mk4LvSabY6R5D+E41fuMIQgRWR6PhghlwkSYdmbxLeHcf7R+vwJBBH1WMemEcwSbWjiaitqtOKDI&#10;i0xKn6W9NFfHsVyVOdQxDg7pyPHxVFef4V/Mz1A4LYgUVcvncq4boDw4Jq4RCkxgMxy1euAwEl0s&#10;SjuODckycuRlAe4KInyUY8CWkoNcYp55gGJSmgDy9AHdqLJm6GnI9NBjUBKJgJ3Iquz4NtyOk6dO&#10;wwqBvXfz0xsx9et+OZvnj9Em7NxCsVSvwSKPLLPfH0CkQi6X5zmWZcH9hcwQLsz13SxATduJaU5b&#10;xdQf98vO4+2ZajVBs0B/d3cX4OjF8xeK+bzt2qHrwFJgxisCzYEnx3pVbO6ROk6k+cSkmDh+NBm1&#10;+91adeapy09D7jzodT3H6Q4HK8ury8sr8Fwfb266rotla7SFUJgpBh8RWGK+kXTbsdQuiYAn4T5A&#10;Cs7UTMamqdLkM+QwgJbR2zBJPNc2J+NiseKSHSWEJogz5MsQqQqKrzNxI5644ri6qesf4D/koEW0&#10;aXZnRZL5Re8fjsum8445QsnlRKjN12xzHMMB4Djwmul0Bh4UnHfwCZBXhs8UhWGQbUedKgUnjRHH&#10;4mAMAlYs2UPQPzYBwSICtl6x5SHyxwiHAXv4VjkKceImEXVZJKFlDvncgogz60Eo+3Bk+ji/hHJx&#10;yFgL8c39qYIm7kckDhC2IJERspmlhyYoVLNR5dTEnMB3G4BEEAT4zJ83PqZUCThXGiMfh+RI0HWM&#10;Qqwfh/AKMuF2eGcjZaQhxUZJfJENtyskv6ypKiw8SPOarSYESct04f01DUWr0TGbfNOZhjbjMKYM&#10;hXlbxNN5MH6IfmkkuENrgmddDeLBkWHnVHTq//vPMb8j/oXJOWVTImmJwZaF9BXbifhFJMHrZJOJ&#10;14N9bJqDJGdJtJkOaTod9cmJfM5NCfGISGVqbCcsqaR2BAtcuH5QWYuZFfEx4WSmFg2vEvDY7+ZR&#10;YYflb5+5fGALi+wzMYbi9B3PlKYTNo9+zEhJyIqKIwVAjMuuF3JYtmTPOJF4YtrEzAMdM0NiuaCu&#10;aHfQgsR6f397Z3uzPlebW10sztWWzz+hleqqqnz0/nupfO7+gzuNxnY5my5XyryeigRl3BuICfZU&#10;jayk456EgyRdm5lNFyv7rdZ70TVIg2HzLMjS51972Qmc9a0NpLpH4WA45olDyydCAfBeFMki40JE&#10;LurheugmFGMCkdJTrmXCCepbY1j5YRjb48F4PBbkXjpTMFCNWOUVSTNSYioNyNIX4R00WZE8U3QU&#10;ZaKqvd4gSxz6YjYnquq5Ky//i/+p/Md/+Mc3P7pWoTIM0mqox0tUsgS2HJbQJS6D09Q8pKrf/at3&#10;3vn45vnTa888dfHixaeRWi5E9VK+9qXXLl54stFs3LjxKQS1/sCEo8WOYjfC/mrCzHwTPqNlsC2H&#10;pjI8rCARdZT95vaj1u7jTz5+/8c//N65Jy9eeOri+Uvnjw734GoVI+1hW4DTjAwS3yARcT3HncD2&#10;duyB57kiitrFnmtBuplMbbJxq8MpxxPlNYq94WD0zb/8nh3SuB8n/ez1NwD8SyjOlEql04V8Lp3L&#10;5DKZUrGcSacqlXI2A8+hmM0A4tJgL6hMup2WF9zkgGHIBHmxrU5jZC0WcMY4kREcxt3xJEj4udm5&#10;pcXF/cOjjceALh/WZ2pnL5yDixt1e+120zDSEOLhgcJR/XBzU1dkQJ4QOAaDPkBBOBkgbi7PlEQL&#10;JZE80ueAECLDBWuyM7E6rf5sRmXaPTF1WWm18zTXJLkY56feeKT+g2bZceCO++2Ht6/v9K3a/OLZ&#10;C+fzhdJ4NGp3DgFmnzt1KlsoOaOm77kpXZNE3oNkzJwIkONS9uHhSY8jTGhNLCDNI5tCFeeELIsY&#10;+iI5/YiOUhfLwySGEKO3XxL43tHuNoSPxYUFlMUe9efq9dEEcku/Xqv7gW/1euXqjI8DLWG1NkMm&#10;BJHnQc7pkCENM0kOIbhCwqQDoBXFIi/ALsP5sRBHcOHsicPw+Rde6nc7d+7eJswvsRJYhDZu0Z3r&#10;n5g7+plLZ2BxeDEJD6KoQMQ0D7hpYDo+XzBWCbHtPPfUpRTP37t/f9Sf6KYJ5zBkoJbpFMQ0RHDA&#10;816QwP7csSHdd5OemZCDgiRwcK4CNIK3gDPLC5NWa/jU80/n6/WYxSoc9YkZZo2nbD5GM2BVi4Rn&#10;xTuq07ERHf64aEkzS2jUCBgXzkvP9Sn7433Hp9jLoV5ogOwjpJyRpzOk1qhP6UwGnd7e/kG5eThz&#10;5syZ1eXNWxuDzkExx/XH8d39RyYOxoYCF3iDVufxXde34l95NeT1g7vXmge76UymVq3DQ3gIJ9X+&#10;HqdyyzPlwrnzh3sHYiY9CnzVUE3T+t53vn37RvXF117eerj+3W/+RavZ/cY3fhfg0r/54z862t9f&#10;OrNy6uTak088e+f+vZOnT25t7Rmq5uupwaCnQaTXUrYb9bY3NVRx5bd3H504dd7Q1yIy6pkKLaIs&#10;FGYQNB92bP+Eeuby9vYjt1ROBL82U+QS+87tm/1mu5hLD0duvTT7uZdPxGoeQvrWgwcz9TNpTfU4&#10;8cTyYuvoVi6v62nd9l3IQARYR7YfqYKhqXGMjW83iHYOmkRgUuGGW/DAE0Y3S5D6gLaZWJyFjGri&#10;Bgmn+W4y6E/qiyf4QNjb2MzVypVadfNxCy76zNnVexv3bXt4+/b1k+cuvfrSix+88+MQ/biGkJnt&#10;HTTm5+pwE0JOvP7pVdfd1/RgMBw6nnvqyQta1nA8/1t//p8LKr9SrgIGhCWPA+2uJ0ew77XXXv3K&#10;sGcf7LdPri2UMylIVSGJrC3M+6iryX/88YcOCZyajm/ZA/sQkmo/kzEqtQL5qmCRGTb37u4W2Voi&#10;YR6lGBxOS6FyJsq7BqhFPwkDmwjeopIKqbxie6GiYwplpDFUYkaIBEEsRih6yoMopecgBu0fHu7v&#10;7cPOPX169fF2gP4deATzpjsaTSbD8QT2VhTyuXweAne/NcwW05KkxChwIumaOhlb8LM723uOi1oB&#10;kNqeWls9c+nJw8Fk8/G91tFgFaXv7I2tTXij1157DeAGpPgoXEwpAKUW8LRgy2AzCsDJs8893+m2&#10;O81WubIoi5N+7/H6+lYKp2z0brsNaU65WkBYPo4kHB+Qf/CXP0pEA7sLsQWpJoRj2Atpo7C2/FT7&#10;8Hq9vtzsNc8+cflzLxQWlk4DsOj3m5/eed93R7oiaqrhEe+Od4N+86hvTmqVjDMYZ1LoTyQLcs7I&#10;um68WpvpepYpTZaXC7LoQ1KBKTWg3JE9W0wWZ+cgMm/tH/aH/cdbj8QgXK7V+83WKy8+D0fAT3/y&#10;k7d+8K2ZvJ5JiRBQQyKFRlxoWvZeb3TywjP/3R/86zjRI14RIkiIxSAKNFFoHrVhX6GBYoRW63O1&#10;UrhWf/KZK5PvvekC8LdsJNlznIPzr76gyOiRwQuNZhPARn6mrPDHpFzsxnAithT45Nic0nUcknic&#10;MlemdkTYDpLEQEilkKsYCsw0hbIwFoZFFFaNOHIjO+7AkPCQOPXjZSVB5lWEnRd0NGVOBdSY5bE/&#10;FviP1jfgG3TVQJMV1CiRYpz+5phbFR1rCRvXZGAbng8Z0PHTYjFTgma6MDQ6MXUC/qxtSXOD6NWn&#10;GX4Qw8FEPpoYE7DWE9IkIfzrOtihQVIOmYygo69IZEMkkYWEv+GKSSyJl8lljUafmaUWFnoEUbFd&#10;H/WvEPdKrucCbICfwhaoIJw7ew4Suo8++sh1LI5jpsfkj/pZhRRnj5O79+4CSoK0VkO2hgZ5Dz4v&#10;ASt6GmAcEVlP+XR6bNnIqozYzeRN21qcnwfodXB0qGpaqVw6f+Z8v9N59HijVi5Vc2nHsVAdSIjg&#10;40XHbqYJ86khGEluWfjxAZz0+l3APCtra4ZmbD/erJbKgeerqnbq5KlCIQ9REFBfvT57++4dthYi&#10;GpBAxcqQ+nis18ULIZbWsDOJymdc4qKgJp6kGkZsMhCSAP6hn0MaxUSkufosHpOuq6FylYRImEZY&#10;meylQKZKJNaFZDRkBUsyEb1E5l7LfKRwohV7n4C95VS+lM0XfM/Zf/y4UCzAEWAYusxrriLZIYA3&#10;NUIHEA+ydxldZhBWiGR+SYaJHM2lMi9DphRNYsIRq7vgJKZE6ZOIsjI4AkC2TJyK41ox4kLIfywv&#10;CULGb2U2h7DYHHg7mRrFxLtgfQiWz6BTIDFoBWb6IOFMNhJwqZErRMhW4JjBbhSZ3phNnXqBh37m&#10;OOWHBwzhcOaKxEGqhrJVshiHAWpBE6UOXZRgVyuyrmo0oSsmU68mheFJPwzbnWF/MGy323AHQjyP&#10;BFRokfD6BdyAyB2UOWbJNx3xkogz7vk4x+z7/lRkhaSijhugMSk6TSnKfx3lcp+NKkw1owV+WkRg&#10;PkzEChR13L+YasKt8FGSSUI+hI6QjYuFmHiMPp47aF+bBeg+tdqdIuypKikr+XhRiOQRarQyliJJ&#10;WFN6lojcMWFAYE2PGAkx2BdHHneCrSx8stFU+RVxBX6j58Vo7swLv+SAJDAMPC04UYyNiL6CABkV&#10;7IQ44T67KfG0VojkeFYiwotHAjXc1lAWhMmkd299uL79gL8qzc3NWbySyxQTTvasyelTp01z7A2a&#10;jUZzMhyhdquXjIY2PNhiqZLN5tL57Km1lepcLVPMj0xbNPT1jcfMrBNNq83Jwzt3QhRM4mw3QIej&#10;iGfpL4QjuDoSofF1TTYtX0HvzRjWKCw3XUc6YwxoxMaJqbEJubfDiySML/DZYkqWIttEV1i7jwgp&#10;my06PGQhIoRUeOmY6iueOZZ5qclLqqGlCulMPl+uzIScoCDbC6cVZFlgszQcGmoJsqagpzVavSP3&#10;B9Zjb+J++40PfvbRrZcvffr1r722tLKI9jB8XClmqjOFpy9fgPff3218eP1mo9sN+WRsT0ZmH1IW&#10;BYcEYsbkREoqTjXzaLUCryoq8ACb25uP7j/40Q//slitlIqVcnnWbB8p2RykWx7chBg9zRZOnoY9&#10;YA47nc5Bq9WAB+HDjsXpS7LuEaYqxQwEwpcgC4W3K6YNPYLFo2KuCtcQuIE9Pup2whB76TifhlDN&#10;59HZAb2I9JSRy2XJ+6kA1wGxPp3NFDO59mgsqImSwjJOKoUkeEhYIItQZcVybDVlzFSLsCUebT6A&#10;M8e17CcvnNeM1K1bN7//g++vLiyfPXth5UTp8GB352APVufs7ML52dnRaAQHAJyFtVp9ZXVtNB6H&#10;k9FCpTQzN2MORi3T6lqT0A/gFsFy1WQ58kK5kPUTEmmndi4jL1ARXTze5wk5VqJ5HRvNbbbaq3NL&#10;L77wxI376+tvvP7aa1+CFQKr78GNe7Dbv/zFr/C+x7OUgkumfeMoVDVAfBzAAwCXdKwIEVZDPSwn&#10;wmIBUEqVReZUzKMhM9xABctIUQwxg6KBB+GuWK4YunHQOIS0ZXF1tdduupY5t7zSbhx6rje3uGRN&#10;xrY5gcOhPxpFvs9svQE5o5sibgpBS+lT6mqS2EgCtHFCi10wEUAqMzXHceDseeXzX7x75+bGxqN8&#10;voj69ZKWMTJpQdq5c6+/u/Hk889mV1c5e+J5+NADavOiIhg31bgnT6Mps920Jy+88vKrX/kyPMrm&#10;USdfKUDaF3oB6q1zTGsxDiN+2O+a4/Hh7m6/3bdGE9iYlu2PJxYg9sNBAJH/41u37jzc/MIrz525&#10;8gRxe3zsNMPSp8kPlG5BBwzqOEzpywz6cvyxtj1ORwgypYKo1WcYqTgU/CiYTExybcUHDocH44lQ&#10;uT1iFlEC0ilw0NYaDYa9FmyB7UdbV177lbMXzn7nW98/6nVXyqlLq7O1Qu6t2xuiqKTTmX/4j/7e&#10;nXeM/qCzNFvTK8vzv/PbDz98b+ns2dUzFxzL2rh+9cHNW/VTZ7T5tU/vbYZJcPbJ85NGj0a2uPuA&#10;MzvFy89cKudLz1269OZP35KFUKLKW7Fa6PQn8YMHzzx1Thf4+59eg3V5OAnyuVQSKqNeJ1uZMQyZ&#10;G1uh4+sZ/eGD9Znixy99/oRANqouCVmFnkV1U52moWKqqxKhQ0gMPbOxfvve+u3Q6afg7wNndWXJ&#10;d4OhPbQszwqaDx4DMqlDDrc8uxCYthNJ80trrfaDJEYFOrI/ESAUu0EMccT2HJGIWJAjjiwbx6dV&#10;BVsBnsMMQuFIT+sGwJlMWh/1LUgIIPVcW11qHPVVNbe2eHp7800Htq1rd7ut+xsPSrnyuZlTS2Ed&#10;8oTSTOGJcyfu3LwO2ZUfRQtrC51J587WzdXTy4kQDq3ez66/XU95usjNFvOb6/fhn4F19+onn4hx&#10;UJyrQly6d/OjTEqDaBxTxX3QH/3sjdeXl8+eP3lyMm6vH+xFEacVCjdu3y7P1g92dxvNo7nFWTH2&#10;mgc92xxpIvahDFWBk6dazkOGAvAPXZVRuCC2HV9VMEmVNDmJONiayHuQ5Rg7FbgsIVTwnEM15YSp&#10;xQMoxY6FF3IxnNYAU8XhwPT8RE15Nz55d39r49HYVjXDtp3bdx9IWuy5gOuF2Urtzo1H1LThbSt0&#10;bTdlZE5dWHv/3fcAAFdKZbjOg4MDXZWRSMPF8Jjg2Ehn9WqtMpp0Hzy41Ro6ns+9+upvhF7oWu4z&#10;T12683BdUCXTdzG5i4jkj+ohxEGkfWablq4ZsahN/GjxxBmBDwvlJThGYdVNJm1XkQMr0g0um1Mg&#10;iTRSmpv4RrakpmaI7Bd6NmT4WDto9Ie/+be/3moOn3vxC7W58u7PDvYODr72618w9IKi6AetTR4z&#10;paBrjizX6Y+7C4vLk86weXToOn4hl7I8X04bEY8sgKNWB3IdiFdWv5tStIWFJdhoYhhUy0VN9iGt&#10;7LYHk4G1s7V5/fa1C+cvXL50cePho5lK/vb6w6Pm4d1bN//V//q/VQwhq8Nti9umqab07YP9B/cf&#10;wtFdqZUvPfvCXmMwHjZQ4wpiQRLbrj03M3Prxie+5yqqBhsfMnTXcwr5tNk8OHty8bDd6Y/HTpwo&#10;Eg97Q02nUpmUJMrto/ag2Z1YVqGYBziuUCqP1CqRppFpYjMOaXaRZGM+E4OZhtQk8VGG35cKBrUu&#10;jsUgmTVgwpJDnvnzxFNVQY5QXMJiGmWXdBYhLU0IAwcOICzY4BmEhx4sp29/+4fwKVNo7igSYonR&#10;jUFSHMvGBleYeCitFlq2DS8GS1FB1xSdtDw4bspGZFH0FxnzsacJo1hjeRcdmxyX/FOxxg6niUg5&#10;R0w1YBHADAeBRAojj4t9BZssnIbFoQjlINFVHscPOXZTqGcT+R4TUJQYehdwaBCp0rKMmTdkv4qC&#10;c6leYBg4y+p4LmDXxfnFa/zVkPpgimbAd8/PzS0vLYdUNYYP1iVblyj0IUIiaBZVslzkY3Tj5WXY&#10;6R4gOk2R0eFPSKboQFZ1AMXDblfEjBAVwkzT+vTWzXwme2L1VEaVQ3cSoq8BGSKEmGp/JsEokY8j&#10;HNPoFQ9bC1P4GD4vHAMQi4aDYTqT5iRhgPLXMi8qEYfzZR6x0yH3RgFkgccPi0VwrHdE0ZTmA0kJ&#10;3FNURXRdQCYJsWRZuxIvhk9EBY1/2t0WLGaGbbA9ji7cJuqOQAQj6QyNBJMkkSEFRmXgkNiekPsD&#10;O4UjlhtgiR/L41RKwIYNCSuHEVcoz+SLBVXkR4EThygcLZMsMKxDVVdgUcGL011lLol4imMbVmIm&#10;l6iqBQuF9a4JhgpxPPXPiWi0LKHYRcc6XIMSuTanJth8ZuM9CUvSMQuKUNsvxnGkhFx/yK8xIPHe&#10;mERGIUkEuEjWRBjFcSwWZZkRQxIrHte9LKkBrNVkOnKFfosCSv0lsRiyfShO57Rhu0goChywbmM2&#10;m81kMjo6RKIgNj5oFU3gID+GrA+e5sFhY++wMYbUDm1nqQgfs0kTbEsBSIZFCGEBR5epMcpN1b8w&#10;CQ19jjAaCwWfjRccz0D88vb8JeEp7peALgkb88zih9WN4MJcpKnQZ4L9oKmSrKLGm+sHERKtSE1G&#10;g3wS97htw43kcaAvLSA4QB0Y5mBJNTCsvZONJAUzjkxEUdorxD7Vsbs3Rz7GCWuXk8ERCc0TFUKc&#10;RjfIkxT4A3p9MZiKkQjFOcMA7VcZYidWYEI3bkrFZgJb7NtFIrn4OIot4ORelCB+FlkBiRA4Af3P&#10;zJMYGxr5VNgv5zBk+Ung+Qe7h9lCYThxNTUFV963Tbi8am0ucPzxaMxBUtUbR348GYft4YGR6RSK&#10;aTmteok3bB04YdwZ9CBFB9yIDW0xuXf7U871i5mCGfqCH1rNnkYOBPDgFVWJo4BxhWA7W5bvOGiH&#10;BadHLq3DYYbBJSGbM0CSpo3enb5tWa7Exb2jKJsxRDUFEb8/7A8mppkta0YaYpsO8SWVCiCIwELX&#10;VEPWVFF3fXdojbW2dOnJy72j9s7d2yj0hmJRMRVspJCfFpB4pICGkPQQjQHdvyFJDYPonWs31x89&#10;eurCyZdfen517SSsEYxqQVBOGalTa6snTuy3mo/3dje2Nj03MxiNXTeYWBCIvJgsNImLyGHrjs6l&#10;yI8yipLWsZBsNpp2u7vHrT9++OD0s0+fu3R5eXbVMHLonxq7kSBlS9VSoby4cBLAxn6j4XqebqQ9&#10;H3a1w+wECETgbVQ0XeHUpXrp/uYRxGWIk4aG5RxdFHIZiHrwWLAzh0OwhowrQxR8Hw5DZ2Da7bjx&#10;KIoYl4PRFlBkWsaifUo3NEkEeABguFAs5VJ5zMolqdPrZo3U2bNnF2fnBv3eo811yCcWF+aeOH9u&#10;b3fv3fffBkAIsPb06dPw2TtHh/1eM5NKnzxxEh5qt9vefLwBQS4HICmKVT5Rc4DVjNwQzrlwYrsj&#10;14EYaWPFnUT2JNwbZBDM0RBvdGwjHpGwn0BGJ1jJVjWFJAvkra3HT5w798zlp2FxAy6r1mpLK8uO&#10;NcFJ1yiEO9MhxzpYVgr8SCoNhys6ztkm0TQwbPMkAkHsFRw3gKVkpAxk1aJQIfZRcBuFPpMihLAt&#10;iVhCgDDdGA4K6TSsrebhPoShUqXaOjqAJVatz/bbLXhUuWIZHlnOSAk4A4y6EeQrQhSj0PVs0z3W&#10;LKGTZVqYZKesrCq9Thu+WC5XTHNy9tyFen327p1b6MBJLkS2G2QlXbP9jQ+ucfcfnD5/WkZqBnZ5&#10;Kb/CBclGxXiyt6MaN/9wc8dL5HSuNJ648PaNrTbkfxAfVdJSkPH3iiRxhUppZnbm7LlzeBBgHMKq&#10;tOuFfhR/7zs/fueDj5qWIwxGP37zrb2D3WdfugKoSxYFB+ejyQYjmtrhMbN2fmr19gv5fCyFktkA&#10;ujyS+yHrUNBNxqMDxVYFFj/RZoAZQ5BSNG4zkSZ5xs5YgyTTFXf3mpbtlKrl6lz11qMHkb98aVkt&#10;5gDZ4fgu7GDHtRyS+FQgKRn2tve3Dvd3U2mtslgzrYkXTpbrWZePRV370Zvv1GuVJ564nM7k0ZOG&#10;S9YW6/uNAzzF/Tij5b/0hS8urayV6vP/Y6kKn2kQ2Nfe/qs7H37wtS9/4dM7t+BIbfXcxBkrIuRq&#10;6bNnL24fHqUkfTIe9Qf9XCFTmZ3pDxuGMYPzQQrERivmbNvyjYwMF8q0K0lkAlUml2pzo/1Hxbzh&#10;aZwGWZwd1mbrq4un97d3NjYfQQqSUSGJcYVULps1aCRXmZlbOfxeZymHY05ZZNFLGDI0FAsJieSm&#10;pTNRAEdAWKpVPAdhraalPC9QJA3AW7mUg6U5GozCwMtkM5qebnb7pu1WZlbeff8DOOCNVEomb4SZ&#10;cuHk2snt3Z3O/l673W93evVKcePhA5EXjaz20cdvtcaTVmdwf66o69ntrQ3knlsDCLm6JPY889vf&#10;/E8dm//nv/uPm0f7P/n+t7AP7/nZVCqbSTVbbVj8lZJujlqeW22392Hptfv9+dn5pcX5wd0Hd27d&#10;OtzfFjXpaGefQ8qxQFpf6Fo5GIxg7/JhptcfypjFSNVs5qjZZakDcoDD2PY9c2SripjLpCA7TeV0&#10;ZBe7oe8ENJOCXQtzYhIXjMkRYbJS1jLFfJoWspNE/eX5wvqdiW85qqjqWsrxhpj0S3GvM6TEiVnR&#10;kYc2xitxdnluPOoVCqnGflPV5OHEhEzcUHWhpKws1ceWmc3p3dFg/cFDUVEH6WI+rzYOdiFtuv9o&#10;fWVteW51zYtiDY47XvBQKktgmThk0xk95XuWpAjDfhue9njSyeUz1z69+ni3E3hJKSXbWJRNtHS6&#10;1ehCpM9msvn5xZgzLl5++ajdPnFq7ca1jyaD3sxMeWDd0wr1iycufvTOj/7sz/507JrPLjz/ePt+&#10;Pl1/eOf6zz98s5DVDEON5Qg+Au5fP261mqjAFIW9dh/vreNxcKi7oaBCJh3v7u122mZtcRHSxF6v&#10;W8nNOPbg7LmF+UouFsRWq33/1tVT5y789m/+1r/53/91rIiZlH5ysa4I3Hf//D8WdTmXBFoU26YD&#10;oW927ezmxs619z8sGJo/GkAcLlcrejZRWJQhinBaEbRUCvYgGu8GLjwI07EMDbM/QxP3d/ciHFpP&#10;6vWy6dpyWuclKXIDb2LrnOAIAvzGmMnBrhcFZpVC8RN93wFeyhzrOTCaIb0dFUo8EsJHDqEmS1HC&#10;lNYpdSU79/iY+cIlrKDLjLcJU7FhSmYWQt0PkUiEgqAEfqxSdRU2AqQpoRMYiux58dhy4Eq8IDBN&#10;Bw4LyF9RhjEEXAm7NhBx1heDdeBFlXJRkcnxnmlFM47zZxo3lJtOB0yYWxLHB5SyQ3ZxbGXKsiOe&#10;n8phIcuBfW6JGl6hh1IXahQxrxtUq6bxxJiGpwQavomEBGWKMXJDEuKRI5GIk42ihAAG7YR8OG1j&#10;MncFQJtJZ3b39259emM0GuJci6QUYCdo2DXp9jo+jRAz2YtcNgdRC/U6SUMWtjaAYZFJDKFCkoSS&#10;HTzl49S0Q8cNTRuNrEKuCAd4s912bQCQ/MUnn/Q8t9NtJWnI1HCOlIAhujfHrP+NTwbVzWLK/Jk2&#10;JOpx8bzj2J12d6ZSWX5iEfGwbaV1ZIpFodduHNSr1ZE5ebSzncMRM16VFddxiDZKGIE8CFGemqjO&#10;pjmCh6CQ4nRA/hAMY6M7DtoxYv8c2cXUQwsQT8pEAhUZlCDzqoD8lKiTTKUVPEUA0HKfmV/EIg3R&#10;IyGZqasJtFWQ0CtFaIKbZHK5OBYCnH3DzircjdHQGQ4G5erMcDxi6ry242DBjSzWY0RTOCkq0EQo&#10;y2HYZHKMOliYPIcIFzX81FTMZ4of8LAcxyNwi3Oz5NI0daSI8d0FenJocAO/OIV3YFdOx57w627g&#10;qKT0C2/AOttI4CcdeJzCEkRqm1OSi5RJcioS5Zha0pHrwZXjcJoKn8VMYhcdm+JAheRH4oszFUWR&#10;IEelGM7JNNhP8mDK0PUazfZoMOx2OjT0huUtXMwolpOIIgprYc9AIKGchFkBo0sFGzZmwstMpF34&#10;DKCxx3fsFvVLNP7/X+1luiKeRE5EKnBQMw8HNWRK8xL0fCKFPJwNxtKYDJkQ/MF2XGxJOi66dWPr&#10;BTVxWVzAAX6Bqd0SGY87jg5sGVFBnHTMpnLbApvfpZYntWRFYboxCfcKbMwfJyHIqg01zchjmhMg&#10;KkVo3DSVEmBvwmo/yS8A/9TGjf6aqARIhIPVgNQLMlCaynZxZJWE5mwioxBiLYH06Nn3QNCJkZ7F&#10;iZzkSWikFrveWJVF0xoNR32rUJirz0Nu3Rn2A3Hf92Jdz80vL5YXKr3e/je/+63RZKSrcrFY6bVH&#10;BwdNDWcMYG35C9VZXVOr1fyZ+fmHOwf9kZWYlut6qqFPR6hxZk7xQ5zqlnCEmdM0pVrI0aRxiEsV&#10;ZYch6YjQVQBHNSQNsipnMnDHES4mod+34QZbnQ6cB4ViLlPIoYkm1goB/Sm+rMNjlVNpUVa1SvVL&#10;r371pWde/A9/8ofrD9bt8dgeDcUowfF9ntFjcPKJ1Y0YywjuoqarvJbAHnKj8O2Pb1+7/WCmXL18&#10;/tRzT19eWloyE8gSEUkszpVWlqqvvvDEzs7RYDTpD0ej8WQ0NgH9dvrdyWSMNzmEaKEIshYmdhJ5&#10;YiKmJE6jigg8Bbt/+N73dz7+wfcrMzPzC4tPf/6l+dWzmWwFgrJNwEut1E9XZxVNQOswggw0Ko5R&#10;WCFTewgGiqp//W985W/QSE7gh6PxyDItOFGs0QQiTH8wDkh+DaECuUtTDAWM5MGaUXQVzkf47KhR&#10;TAq7aMJmTUJzbMXJMIj3CCOhTDvN+8Jtg3f5PgQ2LF/A0y8sry7Mzi9nM+WZSvnSU0/CFR0cHNy7&#10;fyelaivLK8tLS/CD7U4bghFE7XIh70AqiB1dcpCjA3Klmg/8QJUr+4PhYDgOPFdEkUx+Ol9E10ws&#10;LSaXToNXrIuOWQQs41BN8ePx2HM9LVu8ev1jWZKfuHgRvmX/YK/VPKrk84v1Wce2i+XiLhx1qmrF&#10;8WQ0khQDsDVkjJJhKAJyJWRdxXWA3sUS+mfglAgS8vFOoQRFyM5XuJ4cx2qFIhnIoX8RuuFpmj0Z&#10;w/3KpNOmZUJkSWeyAG/gkNZ0w7EtrFKrOBGArGasaqMqP7HFUGVEZR+KVfexCyBOOVR0MvAok5uB&#10;oA/LPAVHqSR87uXPt9vt+1sbo8CNhRyAxULCy2HsdSePb907ceUy+Wt4gqjAniERMKyRCSzd4bA8&#10;mynULl75SmVmKeJQPjEOYM0MBj1cupY1aXY7ptkPQxMpGJDnAVaSJdjmvIYqI2kjq6vZJ648vd9t&#10;N4+OOFvsjdy33r99/9HuKy88/dwLz+ZTqhtFDgYg1IGQp+ELq87xcSlzqrXAeh1E4YMTQSHLBri3&#10;NuwXUZ4GwJi0s8NEVAU6rSXULSPLdByu88KxHT751LM/e+uDZrc5nkwqc7Aqa7zMfby11xyZT5w7&#10;HXNhSuchO/z4o49a+0dpDT0ji9mUWijyhVzHM4Xd3eXFpa5pbjy4UzsjbG9t3tva2D06Ck3zlV/9&#10;NUjqeXR9tsoZ9U//5E//zt/7e8WZuUyxfOvOnfTh4Y9/+qYXCylBuvHB25P2wbmVk3/36/9wc3Pj&#10;9R98344tztDK9flupx9M3ETwRsM2ijtq/E/eeb0+s/PSS19VtXLgxRvr65uP7sC5++u//rd4MYes&#10;VZGpvGKzMXHch3dv2eNOtT4DO2t/b6fR7tar9e2drVxG1wzZUHkLqctiZTa/2e13u2PRGckoSSbz&#10;suy7nuiHxPkSLexdSJiVYm0lymcyvpcsL55Zv3v3xPKaCaDWB0zc77V7kBWkUoASUvAIh2PrzNkn&#10;JKE1M5PbfXxHxWeETLmbV6/LSo6bs0JrFHn2yvzM3Qd333vv3YX5lcsXn2q1Ho8PDx1rYsj6f/53&#10;f1irLRYLmWyChpLVcqWYzY6sdYlznzp54sTqrC76jf1tOKxhqZ89d3b/8CAMMTOAteI4o/t3r+Pw&#10;WhTnDC1rSA/uXIcTyxnA3QmLujrxPRmJlBGvQIonR2g5nqQEtdWFJW1efOY8sSkTz4F1jr9UVScL&#10;iwTrOzIkdj4OTEnIgssXdc+RYFFhlwX7HYiYXNdVNZGcpTBhoTw1RO5OEjbafccNcim9WKpcOHfh&#10;5+++GUderAAcxd0KgTqbz8Cx1eqMdra3JhGks2E+qzmeFSY+L3FGDuKpMuiYgIEtCL7e2Gpb6Yy6&#10;tlYVhfwLL34OsFu/1/zyl1/87us/eva5F2VdTxxMBhNyXIJUEA7y4bDb7hz51vDG1Y+eeerZqx/+&#10;fGwOtzYfAxh4+sUXVpcWOLMbepOMxsly5FguxLKsqk48rpovbe90lFSm3Xt4+P71YrZ04cozd9fv&#10;SNnCg53HK2L4o5/9yEi8Uk4b9XeWFqr3b9872N+erYqaliuXynu7u4PuOJ/NGDMZ0oWAUKMIOgcQ&#10;zbIcwJpaWnMdiEJINy7k8tmU/ubrf3nm1NNn1mrlXGo06EEasLv98P333r9w4ckTp07AGfDeW+/O&#10;rdZgm//8p3/1R//Hv4x9bz6rBZYzsKzFpYXzl5/96t/5xg/feF8J47/5xc/dfbQuBl7ou7YXT6IQ&#10;fSQR0XBoCYJab7yCSkkcBV4x4KLu2Hz3xn1IgTVFXpsri7rcHw9X5lYkuBvDgW1OTNPSFNEem6WZ&#10;AiI7Nt1K1AuRdJUh/IakqA8IBb6dOx6fw6wT006ejbQlv9BRnXq1icfCwvg9x/7kxxARFaaYfiRy&#10;OiTMYl3LWd/Z+vTuVgirM0BfPdSkxSJ1hGN+MZOilfyYFFyFqVMmnR7StO8MgVeJCAQFSC48tooj&#10;9Mt6adPe7vHfHbeS+GkvDuU+ZYlyh6nMlYDWMhz1qtl/1BDdYdAKATYnUfaQyKjg9B72xVVJIXMT&#10;SGd4zDKwe4MuL9M8mIjKRCglkzDPU9B0FG1H4d4eNZrwOOAAhQv2PbdxdPCZvgOjk7PTcnX5NBnj&#10;YFEAfV6QLuSj0TsZvDGNR7jfru8qx+1s0liMh/Y4TggG6Aac0nfv3YP7UMcqf7F7tJOQaiCRY8Pk&#10;+IYKxzJjKKDAhDH4GNApXHGlOlMolSDX8m0nCYO8bugpY+dwFwLMhz9/e3d7S6AGNWFyDDo4PIbF&#10;/QRp2MjCA/SFbGRFAayLxGZyUVIMVYXcBpuWZAsEwQKylBAbFyHpbSOGI833SEJAQRiLYC/1bPE2&#10;M8khunyRQ2PLiDLJXxI6CqOA8mHS16b2I3bLMDsWiYGMpFw0rVDqs7OQmZaKJXhKPCYRCJT9AFMj&#10;rNHzbC4JZRGoYJ2QYlEYUh9S0/Vj1Tb6eohmUZCtKbLK7itj2iM0DmNfixBJY7cM+eeQL2U0pGhN&#10;QhsQgY464clU1pGERiMiNNOGQs6z77qwWVCZSUSld1xdqBwQIlDCyi+GdQ6JOOgUCkmgZzkyDu7b&#10;2TQ8SyWj64pMBmooCo3Oukg+cJ1Ws9tqdwChmyYOeVFHlCe9rkBB1TQZ5xOEKd+aFbhgAQYuvm+S&#10;+BzrrLDxA1Zz4hl5Gfng9OC448IKCRfz0z8zSY/jMTHu+B1QmZzMlhIGnL3AJ8IBh1REwqpUoo2p&#10;7urDQS6TpjTrpvpwWrsOtf8QOilorYRjxuV0GqNYlBz7+fK/YDiTvaQYT22+mZI2GZ9xU5eJzyaJ&#10;hakfG/IqFJmJcLLoh7UZSEMCXBUckdSJfZlg/AtQroBQ8rEAAUn4JVQbonoMyh3T3MS00MszaVO2&#10;khnxhgpSxItF/MDU5CGBRiUSRmSXRRScVFCKLHHigIzXtMCGJF45dely952fVWplwyhceuJiKp95&#10;/9oHP3375+dWF7OZbK/VdifBcDAKXRSxDHnRyBhwOXDvstl0GHpWr5dXDSzJoOqPOqVpUx222x8D&#10;ViEXKD6Nh4fAiKNMzNq2XSwrIs2ZL2R0RZVx0kZCwO56vm3bEikphpEpZGQe8gqs3SkiFzQaB6qi&#10;lyszgufYflzOF+BfpVr7nd/7J//p3/8/rWazfbA37vd910El/RjWRzQtWzAjFSaaTVLm5FwgKVnU&#10;02sMuv/hB1tvfnD95SsXnnnhudMrp2ABuo6Z0I47d2YN9dkFwQu4na3HW9s7vVGpOxi22j3XCV0a&#10;38eXFA1qeZEmOFaCYkPyNTS4ib1e6+bh3ofXP6zMzp06ffJXfu1v1WdXeEG1bEdSdOb8JKJyDA3i&#10;xxgTIpShRAVzeKg5uN0p2N1oxh2GMzF6liKBX6A+f3LMh4+ZLi7+BDccjccjE67CMm3TtnuDgWXb&#10;+43mYaMVkYUvLLqMIrquj/LkqFEP8QTABRP/i3nPjtx4p7W/df++KElPPf3MuQtPdDtNUZaXVk6c&#10;v3Cp1+8/3nh4987tlcWlc+cv5HL5wXjUajYmtg3xw/PcGAs8IS5cn1fRqNqby6VmNQWCO8Aekc0/&#10;MQEPptZGXXNmH8eRLRuaL5FofhAEsLogHs+tLK6cXBuOJ3hmeN7ZlZUXr1xptVuRhMZrl566+Mkb&#10;P2avkC+W9NosMjFC7PpGoY8kwTCGQxGSHh9CJOU5AT6sRIUzRkYZX9QogNOX7Cs+c5SFr9XmF8f9&#10;LmCkhdk5OPMebz8uF0vpVHpnfzebShdL5YO9XTgHq7V6o9XmKYVCsAELAMA2ar9KqBKMSpV4SqFB&#10;EjkTcMf5COz3UnVmNOjDcy9V6+3GIXMYht1z8vSpjfW7it17uLGeKRcMFBX0tYTTJBmVYWJOQXdJ&#10;ERXIKBhjukE1P8BvKp1X8FY+DofDqxm5spEp1THzZ3sP5Sgc2BPmeAQpNdxSuOaj7t5gMDxsQ2p6&#10;YLrWr//Wb33y8cfX3vsQRaJ5qd0Z/+j1tzuHe5cuX6qcOpmwXjh5TEJ8/kXN8viwnVJPeBbVUQEz&#10;bWSQyRqFEi8y0QQsckskuIo8Q5l3XZKR5ClWYo4ZesHYdkuFChzYVhCOhqPiTG15aWn3sFWeq203&#10;+uatdUgZFd1oNBt/8h+/yTv9tKE+9yvrUjl4+2fvbz24t3fQMrLal177wsH6g1/74quWkf/eB3cg&#10;9Wg0m7d97wtf/TV80HyiwCPT+P320Y/e+Kvf+W9+z7bHEKnGzmR/f683tlYXTr7wuS82tjbubR6U&#10;ahunTp+aLZc7niSV08unT+9t75l2IwiwzDc2x7yColeSEqCfi+XX504BdpopZvf2+7xvc3qOSR5O&#10;x+x4bmS720cHqmDHjcNRpwNHehSH9x/ccz2rXp/PZLV2s5EEbqVYbR3uXL1+K5NOJ4P2ydmC749S&#10;Rgq2s4N9DMiudFgAgAcFmiUbYOlHnpmdgftpO87m423U4YDQ7Hm26a2snlI0udNvja1xtVp/5oVX&#10;3n/3J9tbjzRN9BKPCwXdMDw/mAyaP3/zEAAsBOqXX3qukNMntlcp5srFzJ1bB5E3tCd2eab0G7/2&#10;q6Xy/L17dyeqFQEalGR4myvPXtze6+1tP/yD3//91cU5ktbDOj8kGel02nODQjmNusqG4sJtQWJ2&#10;lE5pljkyJxbcn/bRwWjiw9rTFSLyCVLEBfBTABsM9AcS0xnD9ULT9grFEk+VSkjBcoXs4uLiYeMo&#10;Qmll3kEKIWxGycWZXji44CjjMvmUZfmB5WK/IsEkDlYbgN50ToUTA3IwgMquBVhEKpVmOj0/ltBb&#10;++HGI8txcS4arXFlHJuKcWZsoT4zDt2smBHI6gXyp8YRbKgQknPAWmpKykQaQJj2wEY3HIGDpAoi&#10;QTaXO336LOzi7e3Nw0O4M161XMaDP3bag+7efqM8u1ytVgxNvbX13nd++OfLc7XluZnzZxffe7MT&#10;+5NsTgxD696Nj7Cdxrno3EmlJ0AlRjpVKpVHY3thdWFju3Hv3ieiJjQOmu1OszJf82P7YPtRPqM1&#10;dteVOMBCYBJ51uDdd15vHPUNRcvl9LnZcqc1mJutbWz0Hce6f/92FPjjka3pSqU2A5GqPzFzGTWT&#10;02Dneh48UM3QMo39Q4gDC6/NjHrNp86cKmVSk7H1wd7uxXPnvv71r0PC7JouBEhdkCbD/qcffZhS&#10;5VIuI3L+JImuPPt0plL/h//4n0mZiiLf5CWhtjC/uf/Y0PVCrqjKkSxi74f4p4kuRkvz86jeK8ii&#10;oBrp7NC0Ts7XaoXCtfVHE4tPpQzAMQCrqEGCujuddhfrJMhXTCaWzSVTWArJlucFmMBHUxohmnvj&#10;JEtqw9qMjynByFWRRJQLDindZwp92G/isbfJdFji5DPOHWk5YYuFn8od+6hGH/CamjY0/a++/0a3&#10;3X6wcbR30JGIz0I9VVQeJHCYyAI2p3iKukwKhptKJ8TUHOZp0jABMIfyRcS5RhEZIWGeOlgsJFIx&#10;a1dPE22mUY3jhbKPTjkqaTIJyZTtjE2WiIxOMBqTZ0qErRaJ2bzCjo64kOHMgLSyMF3FVAX7byhh&#10;JIvUsUTGViabpdEhHw5BRmaEMxayPjRAQn0c1JdaXl7Z393FeiiOPosMLJHPKlM9ROe2Eo7a5YOw&#10;j7gLfhAPNZqMJgoVKgmTlOwxDuEw7IoohYiyi5ksABXLsuFWQDy58tyz5WJu2IHzbdjtQvJGIx4M&#10;ksTJ8Zse00ujGMW5BNQTsRw7A3lsJgVITREFDdKPQHAde3+3+fD+/f6gD5eDApC8pKsKa8GhCrSs&#10;iJJqOabroOg3U7JE6Ou6TBmbSKMcdYOZfhryxeG2wFcR51DGDC9GXriIhon3FE27uAQwUOE68pgF&#10;MRG9Ikrg6PIpm0qmBsPT+guV0bDyniDFDCcpI+KJsQ9twOFhpOHpD0cT9shChp8pq8QpLbj5Egpt&#10;AFyHyEcrDav3BibbiU8+W/BfkjLGDJUn62AmZwVvnsnlaHYdAmag4VaJA2zFIUkYhb4Smmqmij3c&#10;NLS0wKYurn64Y6TxIZDPMzauCXCi8ScJfGJJHRkFAvpP4EYkO19Bob5KEkpJlM/oKV3R0GkQparg&#10;RyCowi945W6nDWGxD6gBQE4QMAqeAAkUsqYDfqrgjesNDXQRyBBLOcSCFB3i4bGBmUD8XpphZqCX&#10;qG/MLJt1oaP/Qq/9mJlLz0iiRj++CFMWwNwI7znTiBbR6RdOVQ6BK9UacLVwZOFLCswoUiOrSJwk&#10;oIj6+S6kIlIO8JGswmmrQaxE9WEsEEo0Mskxs1z+mM1P/FJI2iMSrOam/BVaOyFWRPCLETMaZ0aL&#10;eDfkAIvWx6U2HCbmSGaAXNnJecjCKSORSh0o2jydDab5bw+Sc+KlUE9EQKkI6lPCwz2W8DpenBxz&#10;MBej6aAc83qivcvk8hMJ6ZAkf08PAweuaEYumeD5H+iqtLW143qvf3r3pqEpAqdurt81fc8O7Lyh&#10;iH6wOLu6ODN/686DZmuUSWcBogaRK6mKwwVjz7p24xO4/P39jhqJWDjnYHuT+xpRs+H8sC0f7kdC&#10;SogA1mjPsSqGYNoOLC0aqowzqga7DAKjIolhEmFqO3bQiJjqL/BXqhR75jCm/rvrx+3eUFG1bruT&#10;K5WUVK5cgEAEscyuzsx95Wu//pOfvKFKsji/3Gy1hv0+9l1xFpRj85N0aInEKkBBNri1Qfz/svXe&#10;QZbd15nYzendl1O/zj3dPTljEAiAIAktIVGkApWppaTdcsl/rF3eKlfZ/kuucthd+z9XubzlVW0t&#10;Ja8CJUokIUZAEAEizWAwOfdM5/xyuDn7nHPfDOkqDwFipqf7vXfv/f3O73znfOf7sGbgocI+VygW&#10;hr735nuXP7z16NWXLn7mpZem6nVMgsLAsogWmyCF6uSpxbm5WrvZgYSm3Ru2u6MRKuu5Q8fpDYaB&#10;62Mjmmgi+P1kN4+ToaEvZ7RREtjtvasHuw9v3z2ydOTU6QuLx880JiYzah55+aRfRLUUCKmqwKA8&#10;QHrAk6Zt4LoBqdWRsmPgxnzqk4ocXULacSopjtR6tMnm87kKqS6S9iDaXmONeTgwPWT1IaHdtsh2&#10;1bJ92+n0hgetvmW5jmfhjAlgJIHLFRUPzemTax//9NHd+6Vy9cTpk45hNvd289nC6aMnZEXc3dm+&#10;cuVjWMWFQnFmekbRsyIGdBTiElA8EP3RsU9HvkusIkiKgAZfZOhGMz8cM57nZeLxCD3NF8Spth8+&#10;M4itPJ6RQq/b5QCTArKRZfisj5+sdj56f/nI4lStCrEyHPTJlh0eqQDo0RFkLJz6PoqNkN8gDcVw&#10;qihlVBUOe7x7GNmwgJ3a4YSIBNCNi80Xnrk4wM3sNg9s15mfmYXzZHN7q1YqB1G8vrnRqNUgoYE7&#10;oOlZUingSvl8ypdOVZThciDXdnHgKnEDP6WppIKZELnGBxUd1cM+fnhdz/Y6LS0DSMAJAg8ObMDn&#10;U7Pz+yvGJytr3qB88shMtZBFsSFMidiHt25BJJg7uigWcnDEQFwiOjMVfHGGLbWqRgoszvyjREQq&#10;eIC9O4aCOfwVBhipkC1pCVbH+MrU8QhVvCA/i9/76dt379wq1Ca+8tWv3vjwqtkfmqMBhPhrt1e3&#10;D3ufGRmnXnkR6c/cONCMNfTT+Jmi+XF0H2eBsIgbExPTE/WDvTYV6ihfEVhyMMaSREgqAJIg485N&#10;qNvA8chwg2+RFDWTgS84wz4AwvPnn3+0ut8aWROTCgCI9qDtw7WwrOUF89X6cNj1A2515cHHn1zV&#10;RaFa0Rhel1jh/vqu6fxgZxjPLJ86Oj8XloujXidMglSkMCMptmvmdPHx6mboRTlVB7w7OTPz3/6r&#10;f53J6Kyk+p4jwwdwrFGvJ2a0V37hjXvrdy/fvQL3BY5SXfYhXd3Z6ZZK+eWloxtbm0LiHeysdPt4&#10;jo5GXciHPAfOokjQ2LRKAFdsGsNaKVubmTp75tSj2+/psgpIrtszlKyMQ29YHnH9nuXDNfvu9sY6&#10;88Fb8A1be7cXyuXJitoaMLWJeqVcXn+y2h/2BFnICnzgw9uZvh/1usNKpWIMjK2NLVh7rebhzPSU&#10;pooelxRL9c+//sYn165GDK/KmYO9/a3NtW77IMMHmsp7DlIcKvXKyv0NwIEFyNIlFn7z6NFtQJ2y&#10;mqxvrhhWuz/qVfO50Jf8iJ+cXbatyDT9ifr0vXvrnibsH7bnF5ZOnly+fv1e86D30fsrCQ4uJgIf&#10;H3YOYZdougz7S1FED2UOIziVcQAlwDEaa+QwPK/nJE3m4Y7B4SCJAoQC1K0lcTjECWHcbvVjjmm2&#10;2u1+T0CqAGSWEvlooSwqHGdE+c5ks5JhWI4VjLmdER6ykJEmvgDLNgowXdNlLZdTZJXFeWw0wMQO&#10;zWjkexEPaxTCyPbeXuB5iqpLgmhYPUDTvhdIMmB1/6DVhjRbzyq2ZUG+AF+3DRfn3QRWFxnHdDxA&#10;vwRZVEXKaYo5Mk3H7fR3L39y5eiJ5yvF4vragxfOHM9mhds3PoAPv761ynKZM5eeh70An23l/id8&#10;ZFw8+aLE8c3ddcccuYGlKbwxdDEa5zL5ooJ69QKvZfMs2sOxpuXBUXDj5m1Y3vsHm42pqdnp4mjg&#10;vPvj72YL8mRNDfyOY3IkSBpALNQkLQrtakGBlV/JouuCLLGb6xtww+H+AXAFDAbpFiSEKBYks4qO&#10;CNRzPLiNru0B2LEG1vKRpd/62tdnJ2bDINrb27zVGdy6cTcrM+dPnr138zbE43KuhAQY1/7g3bdV&#10;ManAlkjCkWccP3M8VnNHL7y82xyxHXg1RlZFLaccWZqHx7a/s2kaPo6McXxMtpZZTc7omZykwFo5&#10;PNh7tLLuxkzXMF5+5blfcb/wre+8Rb2ZCKLuzPxMkDCQmaFdUIRnva7rB/0+Gu2MhTNSRWeBQUla&#10;FtViKVA3qpXV1dWnU2kJRcXIME2sgvBpwwqFxIiKxROnOWZTEZa0O4J9G+y/4XoLmVTYXlN0y/T+&#10;6s/e/PTTG1gNjiI86cfmvEgtTsj1BHNOpO1gPp+myzy6zqARBvo+yQrVivFgR0uSFAoTfEpT7WQ8&#10;0MWmWs00UUwtnHg8jtw66GB7WISjVIcbSK6cYjzOW9EXFnVPEgGOC5y7YOHqguRpLCfRZTx9UtSR&#10;akSnasz4aMgJ1rRMCJjYWeKk1EcHvkh27+TXwuKwHiCv+kSjVq1ub2+l50VqDETETzy3SOpRzqg5&#10;D42Vk3H/ijrGEaUQeM5ytHZRjRZJW+RZH2X0PPF00dh2OBpGpJlUr9f39/bv3b2jSVLou6PDfVkS&#10;Pev/UxD4eVlciNgBptXYzqkUCoWM1vViP8IlMmy1D3a2D/f2RqMB3MOioqSFBlJWx8ojEspEKUDJ&#10;EB/OWFlBkSqI40HgkBOPSMQWJiCOCc6OIhcsle+HTewRxEUnQp880qnNSIPGqRTI00Jy2jZnSQ7i&#10;GeRANWKIbhzNOqUqZxAmwzDVOEF9fN9/qnYWCDwOWKY3M8bKHQr7wUFbrVRRSoroozgXiPVoxKaQ&#10;uCP/OwjIXDAlJKJobujgCHdCw2iqkkEsg3O8+F4RDdzy8KKChMm/ZQbkw4oBFgl2UloEQTtigYcz&#10;DrILlgZ645B84EgYLp0PR29b1AxkQi4VcsbC0LNRUzZt+7D4cjrK54a8EMqo0i+QdndMrj2hpGB1&#10;GN4d0vdut3d42HQsE55WelFwAEHgsxySU047Mew4fUHP8RiVpuEDheHYBjkV6UwHAWhv8qQJF/5M&#10;g+pne5F2Mc28P7UaYvjUtJCmvgXCyViBwOQuEWWJaiJI/4TXt4aGpKCIFhopkXUlyrhguorTcmiS&#10;QB4fKU6FZ6egVFs1k8nk8vkUEeDws++TRh2Aw7FfIss+rS0lTxNHzJGRkRI/s5egmbO05JdK5PFP&#10;LyAmMxHcQCh5nWDwQm4k0usgjOLUEI0H4ONyXRTUIuI3BXB8q/ipxtfYuwMZDjyXkpuTsUUTlrVo&#10;t+ByE9HrOeTHJk5J+uGx7pCgNSvSJEjKD+BlnoFsCbIubGrDiQFhGGBv7HorxlBHxgHAVnSmL2py&#10;NaNXMrlarZgvyJbvnzw2A4um0zUAJF86vnTuwjlO5j/95Gq7M+gMbT9IyqKYeLGqoXsQ3DMXE1YG&#10;4VtEazFmVFVBN+OYBiQw1w5HhpXiGgW5yRr12eAyY3I+hAQvplvIKqqczwEYTnECL7JSb2QBSHUC&#10;24Pvi4JKgxsMO45rqXrOM92zp89mVfW73/4ugIejJ84Ne729/d1Waw9FDmPyxaaha6yGE9cZb1uE&#10;7Ux4pPDBUKJWFhNJNR3nW9/7p7ffu/rChbOvv/ri8vIxOJMgx2ViD7aRY/QBRs5M1pcWFlwvllW9&#10;1Wp+ev1GZ4DDx4CBh4YNkBHJPSy8l4TMN0ngkggteZEi5/pMHBjtux+2b398JZcrnDhz+vnPvDJ3&#10;7Kgow7oVvJB30bGD6p0ktYd1I4G8DXCmBG8UE9FpwxGgxBgZ4HImWSakRdHRGgMOYX0fYge5tgp8&#10;qiDHZTRUrIFMcmqqTMVCeFl0YuRx1hIQGkDiXq836A7712/fu3f3CQr8Mly1mIN42G2uv7P7WFKz&#10;E42pz7z88uzCsqLp5WJuaemoG3jbWzuQvWW0zIXjx8aTBgxqdQNwIW5eohD3FS1waV2mXIaUUEa0&#10;moT8/cbyR7hTBA4nE2C1JsGg389ncyYn2Y4PubHtoCfxiWMnGOHU6pOV3nAgw/HGJvlshjAeL0hS&#10;Np/PxjjwAQmCiNVTciGPAgzcrgvIHuI7MpQg1FJIJn0FLLZkNIV5itmQh89jp6tSKjY7bfjm5YXF&#10;dr8/MkZLRxaHw0G32aw2sGvaPDwolUucKMDxYtkWjip5fsosI/EtMaMqWCWVsaGCwZqGT5KfCdEl&#10;pXKl3Tos5AuwSrvddn1iEnB7VlH0bHZXUPdHjmfsPtjrnJ+pfubCMh6bURIMu7Af7rVa6uTM8vFF&#10;Nae7CGrHDQnkd4hIzYINgEQp0rQIULoQ9ReIgMTS0YU9VwHSKYzenIMFRYUXVYimtcax5zPlm9c+&#10;gjD8xS+/8fFHH4e7UWK6oePu7LfcDy8fvXAeIFaIPXScg2Upvsf8ONyPhyxICSXl6qCOgTsqZCV+&#10;sri1tRczProKMywd+UzqVQ53TpGVCCl+GC0BxnueM7BsOB+rlTKk4qNBH/aQrohf/52v/un/880B&#10;tmIdzH4zWQ7yYjhWcUpW8IIE4AvAlVq9HAUOShOhXjbfR+E8rpIrma0uHB+uJgSYkCKnEY4d12Yk&#10;hvWHg//4f/xftmW+/rnPV6uNn967v9M8FOjsBciqq5zEsZY5am3vTs1ULi4eH41GtjnkvNDxk9D0&#10;1DL/8NbtgImarAKpe5Jo1699qGdKzW7zxedf0rNll2jeaDPsupu720lcY+LR8WOL+0+uZtW8MRoK&#10;kkwKlm65UgmD0BwOMwWA3KFjGnw0gpyiURTjwGm1e5PzZ+Bx9wYQjAXT9hh2WCjmIHhiEhvzhXyp&#10;nC9abshGbDFfzNAIXLWSDxO/Y/SfbK8yAgtBeHFhudNubW/eY3wzAmQrSLwkBXHUHfYAHZXyGQ5Q&#10;saqOTOPgYDvmwsbMZE3TO+02yngw7PLRpaGbrKw+UrTqXnMvCgyIrc12y3bdw043wlEDtdrQIY9u&#10;b2/mdHgs/ORkdTAcVKs4Swx73cEDUapVqsNeH3YmZJrozZhEHpqRwK2GEOLXG1XU8ES+RAKLBuJw&#10;FAWui+ExjFHuPl8qSih4EUI8OWgeYtinPBvQl23DKsLCWRDgFAOP0hisAEmETNIssS9xaA4s+zzR&#10;I3A1ysg8QvaS1R9EQ8uT4ABFsdGFhQUIrw8e9EVZMYemltElReCRg8L3un0BwLEkOIaDGIFjRsOg&#10;XCsk5CMIZwJgRVngdUWxRiY8jUZubmpx1meC+kTlyoc7prn9w7e/q1TrJ0+eaLUOF+ePCYJn28M/&#10;+w//55M7H09OF69e/eClF15aW3siKsoAwKvjH5lf2tvbKxXynODbliFCvqZlWV4OfGSyADiHKFfI&#10;ZyzLXF25c/bshYP1Q6vfd4dBVuO9obl89EInkfYPt0q1evOw6zqWIrESw7mGs7GxyUQoghL6ojVy&#10;Xdt3YedwrKajLRDLx9VKjvEj27AbkzWpIq+u7MMp8+jhquvYx0+dLWcznfbh2soKx7t/+Ed/XIBA&#10;hEaKPON7ms7fvXF1qyDXs5oKP4NsIBaOqv/iv/rXhfqyacI3aAn3/mg0PGjuzx9bqk0tNKZncDAn&#10;SACLEeE8zsERGXv5aqFYkk2z82RtTdHzj9bXGzfuf/all7Z3dv/x/Rs921k8cSpW+RR/WqbJoCoK&#10;r2cyQX+Q9l9oWiiVbSGt4zhG86qx9zH5ypDABBwNPrUrAWEGjol6/nHMjt0ox5RAHNJCzf94LKcC&#10;p6oownpLZw7VTDGjah+8d/U//+U/JGGgyfLIdHh8YTyFJdQdSqlb2O1BOTSGVVUcfw2xkYrI1gdk&#10;EAVUuBWpy4cTlTQrG7HY9OKo2YuRLMWmNKQaj9uhBMZC1GhK9g72IUuZnJ6G1MtzPUiiMTWibyFv&#10;HpbaUvjRGMiNgwQisTrWI0LZWySVR+noCrIPeVJmwOwkTluJROxkE9tBnS20RxdEn1rrkIWn+qzk&#10;VsLAl+AFq7X65tYm81S3HjuQmCCjmizkHhm9iD0MdIjDy6TONlLLqceO8zTUYsdXdT0nRHgZU1YM&#10;2YHvuugUISGnwrZta3tn69zZs3OzDU1Rr3z8oWmMJE0au5+yaRv955lJbMDQwBUWRWJVRt31yLI7&#10;zWbzYL/f6aJkGscW0FQ6NX9NGFG0A1hjDpktsak+MyYttuWhXmDaXMUeL/xVgpYWEvKE4ezzgnhs&#10;qMtFxLONqMcbkBlPiMgWwDMEKBxhZVOVb6KO0huNnagCdKtin0kkjQWBmLElAERRwFTonmiN4JFn&#10;sjmsHaAqFBxZPg370XSoKGmZDCRXqIcqSj8zj2RSefCYtgWJQZGLkk++TWRyM9aOgr+FUIOfDV24&#10;cdGS9niEwhqBI7kKAWAGbUps5OsCWENnlRDH39DEAce2GJoEx2UeQj7LpL1oJp0zT4mMxMMn1wiW&#10;RMVpsatCavoF57yRzeULZY0VElopLCw/OHJwjsD1eh3U7G212pZtc+TtAwgAUmjCtjErQhouBD6f&#10;4hcOWTxhirwCmn+hQJJyKal/Pp5H5mjiYNyeTSeun9ZOxjpi6WBzSP1RFBiIx1MHeEdFNBhChgil&#10;aBziAIGU2PH1iB1MpI6ERaVyVYFb5DguDvajpbaoZTQOfW1wbE4mC6WFfJ60aTCbgoAJP89Tky8m&#10;PS2s5jxrMis4gBogLhKIU5nO2KZ1JyqSjaXqUxIyBRGSmk7SJi32mhmBFiKX4mLUsCLqskRwF41+&#10;06m5dAAaoCAbpa+YkC/IU3dyXMSSlIqLcekqSd2xMaEcuwen4jfECKcSX6oVSNrd+FX2qTMb/NG2&#10;UGfM99NqViwTW4aj+M4RQQb+yRRykLiqAnvx7JmJRmXkmUYcFOrl2aUlSVRy2Xy5XAGA3ewenj59&#10;bGZm6vKndwAa2T6adE5NlWBlDE1D0VQvgJww8iH0JBzcz4ympnRvnHIUBcCEpuujZhggXh1yOCnl&#10;bMANsRzPNMO0vycLSa2Ul0SOaDgxrmLDMFF2LEJ/dsi6DaszePBwdfXTa9d/6StfunjhZXjogE5/&#10;8Rd/6Ydv/dgYGXKucETXC+Vir31o9HtUoQ3Gwv2kG8FEiTQm0iMzHoMHCfcxiZTPSmEcfnT1+o17&#10;D06dOP7aCxdPHFuS5Zzrmji0iJLoGEUgFoeBXatXv/prX9lcXdvd3d9vtTcPDjf39kNU6Wd8x2GQ&#10;qhHgQD16SPIyXjjWW7KAjJIwdId3r318/dqV2uTU7Px8XkzqU7VctsBFLhzn6PjEIEeF6qsK9erR&#10;Jil1tyJtM6QVUUM1LfmmLA6qwqLiQuruHKeyaVRlwMiF5dvwqRY/TjL5SUKTOrgSeC2jZPTGBDuZ&#10;LU/ef7grsAIhU7Qnz8gcymVH/vrjB/vbG9VKdfnYiVc/+zmIoROTs2dOHju2tHRw2IJXQrNibO1S&#10;6SsZR+CE4jqqxcNBSjCPG5sG4h6DBRCnA50hl4yF22mkLsZZ6ZX7D6y//5upsxcac/O5QtHFsjEL&#10;YTTDq6dPnSkW84+u9N5/622MfgKTFp5dnPTA6qhvmH6qn5wqMUoKwkGO0SSUexWlEpFwuDAMUgIJ&#10;UsopUUhHCGBheL5nGEO49nKxuLO3C/etXCr3AABH0fTMrG1ZPdOATwXpxmhkwCOhcQqcVsQTIxXB&#10;IgYSKpuTFwUsRcgzyuUUWiPYgqOz323rGR3uD6SMtXrdNIZqRvMQIQ4D+CLEfp5BFnqM94pKkpBC&#10;SmoGnkhkN/fXzOH08lK2Vgl5vMYAVo8oHAxak7mKrKiQuAjEFWdjlurWGKUhm5L4kOpnqAvL8mKU&#10;jmukQ9YA/CAf4qSXX/3847vXHjx5cvbSxUqjcv3ylTgUJicrv/WrX87quuHaVIXEx8iOS6NsatgR&#10;kwkBZZYxTaviqJmusDON4n7ic7O1jd02k8gMMvioxsckmsBpWJQFoIIUQ1x5WCr3JTjb4kBUxcl6&#10;xXJd2Eq246jZ4h/9we/+zd/+/crjx4yQeeedH8/NL7LI6Y3SvMq2bADM7W4fHddi3g4jO2LlRECW&#10;VBDJPOPh/BtDHoIJdR58VVHhDFyaFETPvHjq2JWPP3jhC68kvPf+R+9MqZplQKY0gKgC4Aee5isv&#10;vGzb/bX1rUpGr0q6EYR9gIgQ8SIudBNYEhlBkWCDhT6E0Pt3PnVMS1cq1Rme5DUAhPJ6NqdLwk/e&#10;+YFrbOhMAHmBDKilkVvbtIXIDly/UqialgnxEecPNY7UOP2cUuR9YeXBVrlQnV8+u776RJK4lz/7&#10;+R/84B8c35ciR2DlF55//s6NuwAY1zYOFhaOzc4srjx+wKMkjd/vR9lyYeQN7zy4GUaQLNqsmLi2&#10;GSQ+LFPb8esLjWyxtHfQnpyqGcNRBEGeiUb2EE4L0xnBudnvtyBfTyIRcoi251y6dH7n1r3792yB&#10;y3Ram6rC+JbFK8h0WDxydNh3Z2cXZhfP3rl+bdhqVWvlbq/5YOUJ5pIRZKgcxEkZJ9CYfneEE1HI&#10;hiQHRcAMAEsx7YwmyXi237VJ505QRaZWqsDucROm2WvCEek6kV4omqYZw8JQAZY4ruUqCoJaOFkc&#10;19OzKJEKKZKAeY5QLlbgLEK6M5OoOlb+fQhtQVozhMQHc25NExVN0TR9wPVgv0zNzkGqVMgXHt6/&#10;9fyLL80vnbRGVhB69x9dZzgkZSiyAOEKUlgcc8Eui5DL8MbAgljseyGANYj8junakgTf4jjhxVdO&#10;iZouy+zNy9cljdF1odN1soyxfvfTQq2629q6+cn34ZDt9LdKZQ0CC0DcUmmq39oYGUEuWz9xbPr5&#10;S59558c/PGjuKFoC2xwikghQyrBcB26jA9A9josnFucetO7C6m4f7sEBN1lfQPPqyJFY+c71W5Dp&#10;l2vTlfpkQOl2GDpw/Ybh1iYmzV64ODvV7jY3tjZyemmqNttuY2cEcB9kk3pGcqMgYSHn1+LQK+Qh&#10;9dIShv93//P/dvPKnWKp5Pm2wia/+MYbb//D3801GhP16sAcbTxe3d1ama1XZJ2DVMjxvGI+F3jq&#10;73z9DzOVhpeEjMJ4Tg/pPDx3697a758/o+tZx7bJjybxIqzkw1btmsa//bf/425ne/FMDaCcYY1y&#10;hQkx4n741vtL09O1SllV1aVGA1IQcp5E1W7X8XOaPhwa8PPIyYxTEZZ0jpc0fmI4BWIvcOE2cCi4&#10;6YdRmAoIoagDNmHwD7DxC8UCzR7FKWd57ApEp9lYigONisjhjoeQK+bzpf3tgz/99t/cvf8QzhxZ&#10;QUYcoC/TwbQb/kyDpGhNROseBy0BADiYKRFeZRM/8MivHkfmvKeWNjzgIh+RJA31cWMPuNTukixq&#10;0qrtUw/PuN1ru7ZDptN4OUEqbkQjkgBw47FjKDO2SiEzBVVUGElx+33SPRWos8oQgxslfBFso/Iz&#10;6gxTbRMvXUP18riQy0MWDciQGK6IHNK5U8igCA1y5NIRQQDEIIDsa4zY6DFLDR4sgqOLT0Ba6HGa&#10;FRNRiyORbOyEkxA29mGJL4M8QAmCP2E/lI9Cmxmh2Wpx5Mc7P78AP7/yeBXuLqwuGu7wUrVFFB6j&#10;5JwSnWjMTUoHiUnipwPrfmO71em5pgFZelYSeFHlxtYycUofDODVWL7RqEPWhna8ogyZcL/fQ3wu&#10;oLAJzvGyIdq98iLOW0XYvCDMJWDAg1Qy9OH5Do2h69oAJyFVhMyKiACQNwQ+HLqAVQAyhKEF0TVt&#10;XTKp3zuXNhNRGIUElMYFDDb1c8FZa7xFHKtmMmaAU7n4LBAgiUHso8spCZiIKLAodXsjdEISeZLV&#10;wruAU+epERGARge1OxKXtJ0xi0fuHuAC1CpDSBmR9DeH/O0kAbRPzAh4vkjz9D1Ifliio2KDhRSq&#10;iXrNsgHDh1jdDmF3oQgP0tIQXop8KpSUkg+SVEUMdfhFbAWhmRxSAxgZVifNcKuKLteymshmJJJo&#10;pqXlWNZeq9Ppdnu9vm3bpB2Tpv5sqro8NpTCXB0SHlbLAIoZARAdM8QTBGksETZxcSRjt+gU3z0z&#10;lH3a02WYp35mqb1WQrVt+NyaqoYk94xBBecl4ZiBhYLjzBFqUKPIKSJESUodYdLiCA1ZMLKqwo9D&#10;/mTjPUxs24Tfa6jJLGtwSkkKhDuJLINzuRxcBUnQ47PwSBwb7gNRLWg9RKSgHhFRGTdwqsmMXUGE&#10;mmODYLIZI8dnfszQJvYHQ+7gIi+kyvKpL4cI9zqMqbEZynjKQcYckSUt0lvI4wuRF0acIHVRS56Z&#10;XxO3k+4lbA50+oY0IKR9zqbc6RTfjjvgJHjz1KiJSUFvRPR6kXpWqRAQWtcEDl0EQ95iIcelJnIx&#10;qjCKKiMqCS/mKuWD3V2jP+obVnmiFMSewjNwmkVorxSaQd9u9gLIjbikUs+qWeVl8eIewLtDiKE2&#10;5NZaNvvGb/zOcNT5zptvtnsDak0ilRpZldjt5tFEO+Z6IztMSJIIxYGlgIyoBDaBQ9qyXByDjllV&#10;4XG4V+TSctVhe2A5kPSSPmHMolA/GgVFEHjhfPzHH/34gw8+fOW1z/7BH/7LpeOnT188L2bUv/nm&#10;Xxm2nVGV8kQDIt3exla7edgedi3bUFUZmeIx3iKykCIgJiCHnEdqO+wqbDbhaDcb2653+dq1G9cu&#10;nzl5+pe/9MXFhVnUCTSHDJrVw6124AH4oRMKyvJR+N/iQfOgOxz6fnz97oOd/SYkqXBZOOfCxZY1&#10;hM3GwC3VNORQ8rEQC5IYyhzrBKHd2r+1s7H54O784vzRE0uV+kRO1yGy8eToAvdBfyr9QwQqsiJJ&#10;i5t0QI2Lk8+cqWnABY9pojhxRL0g5fS0oxilkz5JWsF5WrGFcAPBmAgb8CexUS43qsXdvWZGz+C4&#10;BQthSMQ5Ci5WCvDZokH34L0fb965fvXo8cWXX3stl5/kBBniclGbk2WJjf1oPOJOMno09BMRD5sI&#10;MZw4loggsjWkY+gthRK2uHFIrZdLWdpsIiRo5Hh1tzn/eE3KZxeOLb/42dcACcCNHw4GcApDjtlq&#10;NlcePDpeq6NcFBM5phkqI7jLcLCpul7I5+Et4ByK0kmKBEAIAj3PcWwXHrKHfGY0SEDUDwmElivQ&#10;HsHeH9wWOIEatQl4fFubm4VyuViqHO5swZqen5nFCd4kgTW2v7tjmWa1WIIYhtX01AY0CgEPW7bN&#10;SyKpQeJFyUjMljmBH4dxVIOIep1WqVqHr4z6/Uq9Phr0U8jd63WyhRKlJNiV0gTm5MwkFg0g2pDR&#10;feIhUTMv5Vg/WL9xTatWZpZP8FW4bNGyzP/+T/67IwunXnzhs4tLJyYn6lkNWZuCJKNtGjxjtLOR&#10;EnKrF+joiMjHK11C2GOPQrg5DKccPfvS1PLxv/3rv5iemTr7wnMf/vSnl169sHB+yRgaqQaZSMS9&#10;VIiJTznMJHyKhmRjU0tCvTjklXztq1/udtrf+f67sig93jxET0eq2fmYRUYSVTyQ0ADJZVp6SLB0&#10;ywrIDpiYqDi2A481cKzQ6hfLpd/+g9++u77TOez/u3/zv7766qsvXDo7kxXZwCnkNDOMiqSn6Fku&#10;RFPIyFWANjwc6Jyc1WNeGo5GnYNuOEJFSjdmJE4u53OMMUwCd9Ttz9Ynbj587PR7x+u13/vc5w7X&#10;H62bXcCWZUXOZnKH7Z6YCIqY/dzLX6hm5IlCqb2z997dG/vGyMF5VL6Qa8zNLNqGEVtRIHgi4Pmc&#10;9tzLlwZuIrLkvx1Fspg5Ojn1vb+6qas+xLPF+SOnL738zj/+qNfqlFRJySi1WlUcCTu7A4g2NNSD&#10;EHB3e8O0/F53BIDzM7oqqJBbdN0oU5ssQmoEoc8P3W73UM0KtcaUwBdgTy8dO9Mb9nxvmAA2tI08&#10;o4icbxsjRVEDx5tpzAM2vHLtwxyiC2N1Y5snSQmA92RWiuOvgiRBEOr37ayuAwY/2Bmh1K3I65p4&#10;+85NwMD5bAwAX8SAj1o4DM7rsSsPn7z40qu9rl2emRbuPhB5CdYcbDeBDjk0lsOZF9Tb82Gz2A7O&#10;fvGCDZvSDRQN0L+QBKyqKZA88bA2GbSw8nFqix10B89dfLlnwYPqwof0o6RUnV08WX14+0a/ucMS&#10;BxVdjDD1xF6xIkuxgsek58HtCZvNHmRpIbGNeCEpV4ozs/V7Dx5pkghhCo4fWMODrl1ipUKhCFtp&#10;NLJzxfrI9Gwn6LYGerH1K3/wr1Ql+1ff+I97O61KRVA0TlTEge2FODWCc1hYjhSZKEChojhMdYVZ&#10;xw78QlSoFfr7gxsPPv3mD77/a1/69d3OesAPeaEQel5sDVVdCyzTcKzv7a4wdlCQdYfjS5Wpbn8Y&#10;sfrc4sXRKDFMb2nxmOuxr73x1Z++98P+4boiCeVCuZjNDvuGKmoQ7kt67sAJphuLj+6uVSeqtYk5&#10;NzAr+frZ82euX7+a+C4brOw1dwLWFTWpWK47niko6NoLJ/aJE5d++tYHa6trDGsDuIUM/oVXX7r+&#10;yS14U0EM7ty/126ZlfpUc7Qf7w+G7ValkNPlXE6Ve7udh7duTM5OdToHX/3i6wf3bpq2K9Yq8Lrm&#10;qNnu7AhsoMlYXIR8c+gMJ+TJaGj9L//Dn+xYsCyUrK6VVPGzv/DL0zNzq1u7er7yH/79//3g8Z/w&#10;kpwtKBAb+t0BHBVTlXy/sz+RYwcjO18qW7Z78cTZW71BdbJxd2X7C1/84kpr1BlaVup5iUKekRuE&#10;xbzqtHs8yo1xPi4wmWdSmfsU5OBsNkRs+E1GU1c3NgO0FObH8iRkuRkR+sUuUzJWVSHi4884gOlw&#10;ZoDpSmr8o+ma/t4/ffSdN98eDaxcTnSDQNC0eq0sSmrYwsYRTh0RfRTpCcy4n4G9LI73UasGebzE&#10;HBZDnJP0icaKgNeyRpmMRgdo2gGjUje1nvC0SEfwSHUZXmFvrwlwRUK5DrL9YBgDEDVKmoepACol&#10;mWnhktJ6nLOE8xjfU1VUypq4sc0Opasc1UbTBJoMVLEtRp1J1G60HSebgc2EXFbfd6n/zJLhEMq9&#10;IYKL4cgKIR1K/4jYD201IuoQMl4Y6BlVhHOTDH44QobYawgTH6lsJNCBeTshejhwLQddgslqBZ6p&#10;5ThwWw8PDhVNEVC1Snmw+iTT0WZnpuampzYkYX991R266X2MyDqOspSfN4yJ0hYdHNsPHj80bV+T&#10;layEm5i+LaF+XUxT0Om9w5FKURbhoriYmOHwvLDzidVbCKHp+FJKXIUsHV4cMDnAV4fGXzHBkmXf&#10;D3IZHSvjAIBtC6U6OLRVg+cl4mAacjjhSaF4FsTDQgFL69Q3pgQvtQdKLTt4Ml2IyEGLvk4m0BIv&#10;ZrJZQFnwpkIiI2gMHKTAseQgpZBWJMmKep4j8jQjn0IJBuv+PDowJ2jCTUAuRsloRIkJdhARyUuy&#10;CmsMrhAOjnScNaUtwHVlFA3FjeDBOQAihMD1OJkDQIF8XiYSkR4r2N6o3WnWyjVNzeB7oDMpH8D1&#10;E5879nHAEIO2bweeg147PF+tVXKZTLkEj4ZPh6VT6A63BWL21s7exuYmgF0F7Y58sqAXn2bCSZob&#10;s0/7tGmyisbvngfAyEN9B3wpnHVNkmfjDyzz8+CWSbmAPw96fyZIRcMRsBHRBY1E4RPaJ64f4qA5&#10;cvYVHvm/vkt+YxAvSOlaJPpwDB+AYg7qeKuqAgkZbC7XcQG4FEulfCEvyWLq0iyR0zFaw4YxiX+j&#10;HHpMbtIhznHgN6BcGLZzyHyY6H8CMqhJezmdRMNHK/Bj9Xk0XxVShPF0VbFk58UScA1TukXqZ472&#10;xJRXozUzDbgxVKgjj18qKuBRCKEBUWc8nnJjxx7ACfOMWk1VRiQE0rxGShJmCfGPp4O5lL4y5oOk&#10;u4nmp5GBMmbnU3sVznu4FhT1kjBOpT13pAsCOs5npIQXIHgMBgPI6QG+djqd2cWJKCHtX+TphITF&#10;8cPTUL0A2y+n8NnpWjmrTU+VXMdXC6Wpo0cPW4c/+ckH8LGnJxv93tAynVJec3yUyWYCNPS2ke5M&#10;NCIukWWRITIxBvowNi2Xti0q1RQLkJjKjgcgKB7YPvzDY96CzVEemRgxMoU4ur2oipmF/fj+T959&#10;/PDxiy8+/6UvfWXxyNJv/sZX3/7gfcAneS07dDy9UpOz+ZJtttuHzcN9WFKpABv1IFEATEJFAVy2&#10;KJDIxKm3O5onx0gN4BjxzsOV9Y2t40cXX3ru/NFjy1IxAyiIJ6E/VGdI3HavoytKpVov1SYcPzxx&#10;5tygN7jyydWPL1+G63ruufPTM9Obmxu37z/a3NqEZQe5EY7lYMmKV5GuE8sSH5rG9cvXb928l8vr&#10;E7XyubPHFpcWZEUD3MbQMDnWrKhmQwbfqchtRKIL3LOZHSq0cmMx9CSl5z9TBX+62tKfJQ5Agk5u&#10;wrgJG49VwyHSWbb5/KVzrndjMBxhCksrByUhqJiIzmw4g8S7rnHr5q1rN+5NTk699MLzU2fODqwh&#10;jud6MR0hVKkjLzTEPyTGkU4gpQIbpLdBBjdJDEeiDMkUtuIZmpKP6e95H9MBfndvb73VyhWKq49W&#10;/ukHPzp79tyvfPX3isVSyLIj08qVyplsHtkhdHV6LpetTqDcQ+g7ELyNURqfbJohSWW70TSPRqBV&#10;iBrZHNwyCBsR8u4DZI+PTXQguRELpZJhmRDKp2dmIeC2mweZXB6WyPbutprJlLTMzu4OxJiMrneH&#10;w4QcGoh1Q7VMPAVUWCgZUUDAAvePho6oHDCOkbAUKrUanCiQFpfKZdiDJCgvwm+qE5NwFInkFwmf&#10;daaS1wsZKqWJDORD8F7w15GPQILniopudnrb/i0lX1s+faoiiEaz9dFu+8pHH8PpBW+tZ7KFXKFQ&#10;KNWqFbiWarVamZhaOLKY0bIk8RcjRZUkLF0PXYMhEYFwCgHN9SNFKn7t9/74vZ++FUbi5z//Gi8p&#10;pmEHJFtFCRrczoiJ06IKHR4oh8NT2MCZHNRlYHnIoPzAYyymXKn88i994Uc//gkn8YftQRxa1KFA&#10;+w3IdYhvRQVUVGVEbcx0JUAcKBZzIwDhJN0Av0ajkZLJYktdU2FRXr/56Ve+/PqXfuUXtCSAT9Hc&#10;2/z8514o1huP1zZh1zemprJ6drfbrFUmAGpVJ5YuXHwJ0GOuVIOHMfKY/W5PFeKji5MvfPZ1q9ke&#10;ut5wMPzrv/5mjCKWM7NLR157459Znru3vdPcb8uGqeeyN67cfunC+XfffPPozNTLr7x8wTPq/e72&#10;yBYyoZYvNbt27ES6roecuGE5E4D6GF5miSKFmxPveT6n5zW9e7AaqaxTzPrGYNBuK8gDxwRh/2DX&#10;MA0+dSrkmDyEMTtod0dwOdV6xfOie7c+OWzuqhn+7t0umon6bui6APQgXhWrExdePF1vHH/rR2+t&#10;be4yvMKJQXc4gP0+MEysZDueNbD4mHWHo75zKCWa0XMFUbGMAanjI6rEQUHk5/IAQSFeTUzWHNsZ&#10;9E1Yv5VKKaPKcGTDoga8YxjdXK4syJAlx2JGnp2d2ztobm3tLi8Zm5vNan1j2EU24HAQVCuFyVp+&#10;56BtO66cyTampm/evDk/Mxl4niar/UEvX8ih2ycxc2RIiUPU1YNTXFRFz/JSe+1IkOR83h10HMua&#10;mKi5UdQ+6ECGGbjIC+QEtj5RTxJ/OIDsF5KHsNMxIKRTzw7zQxfREAdRN6J8pVQuNRq1Ns50dDVF&#10;6/YcCKqDoVMgAa1cNgvntWUPJxvVl15+5d7tGzvbWz/83jenJhdGg30u9NAZlOUzitpzR7AXRMr2&#10;MPWPmaKegagnqzhn6wcRSyTLcjVX0LnIHuT4+NqHb4k87HEAsQNsLGBDz7dHTS2XmdKVruOGkXPy&#10;3HNLS+fbh20myU0cmW8sn1u9d2/Uap05eenxo9uw/W0vyRXyaytrpvdo6djxUrmxs7vnsGpgjDp7&#10;zaOLx+6uPzrz4tLMqXkxFm7dun38hS8Eo/bGxmNAfZeefz6bLT24f9+2vHo9j3g9YvYPdmAjVstl&#10;E82b4tbB/ltv/5BNlEqlJgqsqmWdwL906fnnBKnfae1tbXFhmBEZszfgA290sMsGlqwrkeN86+//&#10;ThD1T96/AjG52CiWiwVeUVyGDQz7yGz96NLSrfsPICOBxD/YOxT1TC03FTm+zkTddq/fPnjr299u&#10;bWzYB51SrVipVjO8bAy7geVUqur07MTA6OezJcDCfsDMLx/79PIVQDQ/+OnVd689tFyj0phJ+AQb&#10;WDEksoixVA39eCDZtF2XwABHaJUSJxZP+gjRZWJb7sCwut0BShClHCWOnz2Cldw0ekOoJ36v/9Rk&#10;JBlP5HHjoSIkekLM13IHh/t/+Z+/+/GVa5qk5gui40awa6rlAlq5OAYfByyicR/ZjJBJUlSA48Ah&#10;NSNN1ZBWyrPZjA6hDxN8GmjEZii5o/iuj1M5OGnLpY3csRYez4Z0XkCGbxuGIsko5wogHPCbHxBz&#10;mhMkkbODmKqKArmUYKpKalzY2sGUgqPxL5rP9W3UtmXHl/tMfie1wyFLAoLZ43YRJhKKLFOLW0hn&#10;dyMaXkP5DJbFBiaX6ncg8TvlWJHjDtmTpN8W+mQ4EkqKBB/ecz1CUBFDEBq7U/jxMOkhH1COkSUP&#10;aWWMQBR2H2KFoCweWYD7D58HQujM9NTCwpFOu7m6+sQcDJOx6OxYcIcbVweSnzkY0/9x1IYSWb6Q&#10;kYXUL5SAz9iwBRtYeN9iGsqCTwgLrGc7xXJGwHlsvC0IgKlnB18xTRMhDaBmTcKiAJz41NJHOhJO&#10;+odw/kGmiwoCKGmBST4v8VieCAJE4BwTMCJ8MiWb13DcGm4Cm8ojSwiHIm7sFwgv4xN7Fr5IVu3w&#10;iOFFotBCycwYArbn2R7DRb6nqDLHY9oDB3gGLZHQTChAAScpVQ4LScQMgS8VHVJWBB7iCQoJQaBQ&#10;ZI2XZPgp3/NHgyGiXAnFVlRFi6iwgsaw1NeA/CqAtNIcAraHGGL5Dvq2oLYCpwZWYHcjz81Grtfd&#10;C3nsMEPyhnanuAHhv3B0OJClwB4slor5WjWbzcLByhEzN6MpWKBHxxDxYP+w2Wp1saXbDZB3DYm2&#10;TCJIfNrDJ7nrVM0anXeoRIV/xvIWitj5cMOyGRUb2m4g0sxsQPZFMTuWD/6ZqVCcjvKSPDJx/lNp&#10;4fGoGssAhkC/XkmE2+tAUoXhI1FVGUlE6HwJpyrklS7lmahNi71x4mmHpM5Fot+CoiCslZUM/Bhc&#10;M7ysoiootQqwnFq+GCUI6CbkrpeqZ9EZFHOodZo6MycaBF70LfcEEqkag4G0zTuehGCSVA7q5+QA&#10;kpTazj71i0r7qPFTzVXq2TL8eGwwiZ76fsdPVQUE7PbEqcY03SWG7tF48oJ5Jh5PRFB2TMVP/4KU&#10;p1DBGGcAUYOJuvPpA0v77CTrPFbJZ8aPI41DuDEFHFMnU9wIh9Sx0sREXtSDFEcSZV6WFEX1LXOv&#10;28HSsUCPF01tSF2LIkKM7HYUlSJQ7eWycJDn4bi9fOfBX3z/BwEEnyCeKOknTp7Utfy1O3cNSDdc&#10;Bw5xeG24R24Qka6VI2qKDv/Ikht4yGBMWA/biIwKoYCmKE2sZGAVeOjgMiSZa44CKen7k3Y/FvSo&#10;SgN/lRXZUaf5nb/91gcffPSF1z77C19847UvfO7Dd5NeuwcfVkS/OwAemWqtDgf24eFBt3OY8uQJ&#10;JWJDmkvRI3bTGKp0MiHRCeCPEcRtWbH84PLNWzfurczPTr3xxqvPPXdRjGEreLB9IFipKmu7ZmyN&#10;4CyUBMkzBnld/a1f/crF08ff+sefHOxszdSKv/OrX/7q7/zuvetX//FH7+zt7rUGAyfyVTWTVVSs&#10;a+B9juQsnlXBaLDa7Dy5+7gyUVw8duS5F58vL83hsEZkpfMSLDZQUjezdGpobDiQVkD4tOLLjxXP&#10;SdOC1h6fqmljrEzrgiySH0IiO5PiQUrHwJuLogpzc1PzRxZv3njw6Y3b/UEf8FLad8V1hcEPURJk&#10;ljG2TJP2wfbf/c06++MfPn/+3Fytno8cu9VM2BDVspnEo13HU6WBNBWStGw0VtoY+yxyaaDgU3CO&#10;hGp8PoDt4LypZhQLE1Vjf63HxlyMYl/JkeXj586da0zU4RorpRIXuukwcB8yVk60A5IAEYWcoqLo&#10;vyAURUlAS3o+1cRLmSSwrCDq2JA79HoQtuEJZvMFLHvD9+CIqr+7takXS41ardNqDR1zeWGp3WqP&#10;TGN2ahr248725kStLisKjh4lkUCe4Kj8jMMYyCvz6S0c1LwdJGglhXEvky8UikU2GZcX4US3bUjc&#10;p1qtNlx+Y6Kxt78L8N5xTM9x9VxeQT36aLJalpgY9dvDOCCNAykO7q9uT080JitFD6X5RSlMjJ2N&#10;m62DmVMnK7Ks6wqarpM4IWpMDNvt5v6jBxH5I7qsrKG3UkabnZtvTNRq1ca5U6cmp2cAhdmhR9I7&#10;nA25LVLNBUkq/MpX/+C73/rG6s7uxXMnSTmAvJCIAj2Wr2fHKppUY+Gj2E9S1zfqZpMtkwgZlGMb&#10;9Wr5K2984Zvf+/bifHbUS7otEl9Dex2cZMMEKMEZNwAbXZzrSFJVyaymGraNrCguXdppARX/JOKQ&#10;qvu333qzlBd/85d+gfUTCDrb3cHhaLA37Lkhs8yeLk5WCsuT/b5nJNz+0L7w8pnG4gUlL2LPXyku&#10;n5kBuNpP4jcvf7g8Ob1x67aWy7chhWH8ynTh5v3HnzxcyZQynXbX7A+nKxO1pTn27o0/f/P7/+Vv&#10;ff0nP/i29PDu1Q/fPxz0Zs+dVcqZ/W5TYItCzJ1ZPqZmM8VaqVQuwi5eW3nE6srMkVPw/Gw/2N9Y&#10;haNfSlTPMtrN7ptvvgmnoIQJMNtoVGzXUSTOZyBzR9GSVrNvDE2JTHGWjy6ubeyurz6ARDCrl83R&#10;APYsHNKwZCBjsEzLCcPlkxfQgosJh24/YP355RkXgkuvvzBZP2y1URMR44nou26v00YaimMvLi6I&#10;nGi5PRTATBCdY4UrCvpDANNhVtdkMTPsDeDpAI6rFEvYznFN23ThENEzsq5JvT4yFJqtNuRsS4uL&#10;3U6v1TxUNVGVlNn5pXwWntWw22vDGuBFpVCrnXz+pdWdHcMaQva9s9OqVrNLRxb3m/uDQZdHKCnF&#10;CbqH8YI0NdPY3tiTmLBWn5qcP9G1LNOxcMZYUyMbkLBYyVeawjbu4LIqqGzzoAeA0bYDTUM9Ywiw&#10;GV2KghiJxyHkIhwNvXPw9A8ODtvd3pGjy9w6nC/MwU4XtiFkgu29rcHQ5HG+hunntV4MidrI8czJ&#10;2eLG5j3XH40GLREZMoznI+MHsjPUp8iiYzyKYiKqgkzXKpRLJikFCxh7GcdyMoqESRhOzQWKhvMU&#10;VurAwbFD2wPgG/YHpomtOhPNXtiZ+SMT9eWrV649eLJ37IUX5s6d+cm33/zBOz9aXV2ZLhUXj5+b&#10;qpU6zX0JeRRMpVZ+tLbJ+MyRxVO7zU5WL73w0usnj5+3A/Hdf3pndXPr7OuvVapFSIpHvWEIORdn&#10;msYAdhI8aF4Shr3R5uZqqZyP4lBRMiNjNDVRHnl2tzOUedWyjZFrZQr6j9/+0eTkXG1i6sJLn928&#10;eysZdTOikFVVSBS4wDOa/QvLS/c0dWNr37eC27fusxKbq5Z75iiWxH/x+1+79dEH33v3k8h1sKsj&#10;6VFwmIliWHlemPQO+p3DXkmVb179NPLRfUJhuIZWME1bCWKRE8qSYgaRayWZcq0zMvquU5qaGgXh&#10;tJZ9srvf6ltfeP3lGGemIJtMILt0cayUY0kkF1NFjqO0njR92TTd4lykMceAAeAU2t3ZG/s84kS3&#10;Mr+wMFEvAfBDIWxYcIKMovtphkBWENSBTJ6q+eD7ZDO5G9fufOMb33GCqJzXYSOznLa4MAn7B7Yb&#10;DqAD3hNUtAfgZcAliqoCKsIuXzYLG9wJxnJNkPgLNIOnoE8vegIHZE3DRPDjERchiTUmtJPKwKTt&#10;FngpCCP7ze7+YfvcmRMAORLsPVILmKw7HQdgNg5JYRs2pYkRPZec7rCCSfOyMS/KoQBbxsCjHFmN&#10;yIeGfIF76uSbJh0kRISZKZysuaw+GMCjCLKaDneJbIrG09cROcoE9AvAiaLJ6PgqiDifTPrGAnwY&#10;jlc0zRv4sqSGfoSZLl4bSlEh8VuSU28LnJBJPSdxhhj9kBBUC9gTgrPt4OCgUGlstFtwyZBrqrLS&#10;Gwxu3rgO2eb01FRW5A8C2x92SVcMM9px+j1mdT9DNCltFRlnCGaeNvriccWe+fl/U98dloYNIcUl&#10;8V38iJAM4KRkELo4iISLJEBD2oSeFwcnq+sFzYNDD/2Hk3qtlgRB2qsEsBMaDsYDAYe8IaeA+AFg&#10;E+JhIav7iIHxvnuWjWJUkeS7DoBCRHQJ2vEAFgJciYpTiLp9kQ5hSHhgD4SyBF/Bvg4sLQVnLjlq&#10;ZOBcEw1Icyg95Uk8wnJYBaqooK0uNlcDIpejhBiSz2noGJ6RYfWpI8ui2QWmHNpwODBHXUD4aI0B&#10;GxqzeHxcKOsFK8FzaOI9FNHqG7vKEVYucEIYHyd8GJoH5VN/SBLrgnVRrzfy+Vy5XIS75JLSIWqV&#10;haEkcL7n9NsQsrY7na45MlDkBOssLJljxanOuUDso1SwiSYHIuophjyRDpm0NxizqixHOLJtq5Av&#10;RQHJnfIEQuMxEhvbo1B2TdJ3UYKjgpBaZjSNqIoMiVOEsMIRw5L4s+P5gHhReFWRqPErQv7qQpKM&#10;yQyvKBqCW1FArVPfhtWCGocZSEWxslYoFPRMJlUo02QlIZSKfIogGENUVEHDXFaSFWrmJOnKhd/D&#10;5ZiWBeuh30d30MFwgIiXJx4FbCEJ6bLhuMnKpYt7rNE8JjKnIvLEKEWWJppAhXRJNMJB2V5INa2f&#10;VQHiOPUFl1VsCnpekI72pTWiMcplmWdt8VTLjhpfMfe0QU5TGEQkH3fhsOmL3lNjvnPKjRw/Axp9&#10;TYimgaDOdZNIRJkmQUoz07QRjWsLArZreRET2N5gcWGmWshBbrLT7PSGRqmMU+awrkXk0sRkK4pv&#10;jMsSF2hI3j+4ODOKWsyh2ZXCMxIvegPr9p0HjekjM0eWOF60rFGv37Itk7FdWZMM00IRPeyHM6Zl&#10;CLIwstFiHfvvIYNPPpMDGOzB8/NCB3A54DYe66wJyX/HpDZBTf/UFQXJNShuToQxAJmjXue73/3O&#10;5Y8vnzx7qpjNZ8hOCieD0Y4oghiPqZCq12v1vf3N0bCfCsGHkGLKUkDW4xHN5VNdIEyNjkOqBsFp&#10;rSpSHMYra1sbf7a/8O5Hrzz33NkTx+u1koR28AHVQxOAKHCiYtUn9o1BuzYx8fWv/e7a6sqgN+ge&#10;HmTL+Zefu3h+eQHyq96g/3hz896T1bXNTRTxh6WMUUGQ2ECEU1ZDXqfVNz95//rNT+9PzdQvnF0+&#10;feZ4sVSgyCC7nsWRctUz273U5AdB5FMzvrGKI61nZDSQgTv53KIgXirVMR60TFv6T2M91h2pOwtb&#10;5ey5k3Pzc2vrGw8ePoY46pKQHQ4U4VqSBRKu4JlYE7lQAnjo3v/k08OMOlvNN8pFCKEKK9mDAU6k&#10;hKi4K3NcysNmxsNPYx5IPB79TMaUe5rMYYg8gz0TJipKWHvAcp8oBBGzs7G5sX8wOXn95tUr58+f&#10;5ZxhtVQ0d7dZdHKLIVRUpmcidLJMwqeHbewHPdumHURmcTRJQp1xmsDnhGxOLkrlsfxAWt6icaCZ&#10;hUXXtnZ2d7RMZq40u394AD81Ua1BIghRplKpWq7b6XSWl5cVPcsSkQzuW+LYzNitDs8QiMuQCjA4&#10;LkFtJT6tAGByQmZ7cbk60e92VPQrlA/bTcjaA9cJk6RQLkeuJ6CgVLIwNQEXRKKFAqSp8F65SvW3&#10;L1zsm1av3+NDv9/t8gEcdQrc6r29ribrqpzBUiOLdGW8CwIjyioJiFLxI44cJFCN9jdWBoc733+y&#10;pqginCuNek3k+MbU9MXnXlRSShsrB4lsOsyXf/0PP/ngB5yk256PEsvPrBLGNYtni45LK3RUg0Ai&#10;mkhREWlOyESIksCdnJz42m/82jvvvSvEjlHVOJHkw0SJHYcvXMK8iGAAwjRkDHAS5EuF/XaLwaoz&#10;pSgYA7BpgEoXjJTPq3DW7u124FTudA/vP34iiXqr28RSFs/utQ4iidUKWeOgP7SNQr220wM465w/&#10;dxyeCtzTxuw8K/lqLoKI0HJNgwn/mz/+r9f2Rx3Tz5cbqp5Z23vEaOrCseKw3VM5tXZkMVut72zv&#10;rffa51995f2fvp2bnglyUsCYqsDoiuT5wfTi8VHiba5uNLstLneys/fk3pNrrOjPzNZltriy8vhg&#10;Y/3rv/9HvebWlY/faXYOp48c0STl4e1rhbI2NAzHtvK5DKzFkWFTAZhB9YcgZiV+9ck63N5CvhTF&#10;HqzjwPXxSAwT9JeMA5ziPmyZVj9JdNPqmIYhy8z23sAJrYSP250etod8FxIkNaObkIGH3Ai/mWl3&#10;mhgyQxJg9FHPz0MDNi6bVVnHtUco3XB08eSgbzr2yLFcDs1uk2HXlZTQMroQVHG+Kooc086VinHk&#10;lUr67n7y6MGnn/+lzwvJ5z/++N2H9z/SZTGb150A67AfXX5/Zm66tf5YkrhcXikWi7t7e5ZriRIm&#10;YGRLKaK0npCp1mZNk5mtZp2YE3Q1CAkuSopne7Bg4NFfu/YJZGLFcrUzaro9RyA5yATze/jOOJtT&#10;yC4bsko2rf6RwFyi5mQOdfb8h/cfsJgDwR2KFTgRcCuHhZIKGAliUK7IAvp994MfNo7ANvQURQh8&#10;YzRowzo0DSur5Zww9kmgScloCeVXkPKFpo0mTzbmJ0EYu06AklmqOuybZAQcUw8FzQ5C2NuQuxmp&#10;SSEOzghsCDcBUsaMKt268uH6w+3VRyuZann5zDG3Hz95dL/Va0FeO3XxdLu5/dGVK74H2F4tFwuP&#10;H61ks3qukPfRtl6RspnD9Y3vNfdb7cPt1RWtXH5y58NoZMKNKGhZq9/f393e2dwoVXRNZ1w3xO5V&#10;5JVrimMCeBjB1hvaI0XJ1Sp6vpBbXbsHz26w15IUcX31bqu1t/bkXj2jK9iJQQ3e0EP+GOTSEMTO&#10;nzlVzZfOvvjKX/7tmxBxO4YRxtxv/fOvfeV3f//uvUfzx8Q3Pv+L585dsKLo+pUPt7ZWS6XCuUuv&#10;Xv7o1mS1JjBGyCrnL5z67Bem87pebdTv3b8lKiWZFyq16nKt9mBt9f7a+v/0v/8bQNFsLrvXH1y9&#10;ea1lOKgPAqviWfeATfwogLgaE+coVY7AqdTUKpJLJYjRIweDJInEhmTgB5G5VC7NzMzCmTEyDIlP&#10;0owLYBuVjNm0EQEhiMbi+GfHGUTRRw8efePPvwM5iy5zsOLKZYC9OolThqbrO15YqU6UarMWPGZe&#10;wdyOfNqiyPMF0UHyIcpFBbB6Rd4nltQIvklSidjl8xJ27VzyskahVWKlpU6gEhW4+62uORj0DNdx&#10;0AdOZFhs5CaJl0De5Q5gEfJSPodaYmgAkSY+6G8n0NgvjnWi+JMfQgIIWCQMceoojNElQOCVsYzt&#10;04I1T7+It4Q/DWHKx6HWbIA9N1I/wnIljuDBBVqWDaBIlhDrAryHUwyFuFyaASBlJtiHEHo1FM0V&#10;scmaANYKeUmGTynwAgrZ4cQZh1M3ZPoE54Akyy45uLCMn+DUilzI5SVBmJqchIQWRY99XxLFubk5&#10;xI2hL7IKNasiMuPFrEkYq94w8c8c9sa/eBIiwqmEcV8qYf7/frFpe5qa1SgpTGPHSMG1EDQS0ZND&#10;Z8LI57CaAJgzMG0DYIquaaUsGfb6rsjGoWub/S58eCP2IGhbmFkz9mhgdPBZkxxoBIGbchhEjAEa&#10;BfmwYlPGGNmwc3CxsgTfaQnE/szI6ISKObIoURofypT9oZk79vvweEc/4AA3L46SAtxGxC1DeIxI&#10;f4TwIUfYD/EnPAgHU6m04IMnHYpL8xwk871Wa2Ol120d8pSFksMw8q55emkJNfYFDmWmUKYmpu0E&#10;uXXavaPbnnYTGdeL4QdpDklTVRVyp3wuJ4syfKKhYaKns6oM+sPRcNTr9lptgBgumWUhSxdTd+p2&#10;cmhYxKdFmThlfacFC+pZkvAwrCImq2eKhQKst2arDU9IzxYUWYFbozsocgoPgadm8FivmORxxq0k&#10;SlwZNDXECVH0NPVwLh6uWoW0SZZTT2Fs3sPBDc9ETqd+YNOhjROsPVlVZTUjpM8FpVXcbDaby2Yz&#10;Opa9qD7HE4CPsYkCKNcPOGIg4hQe3auYdMcEKqbAMZmCNdKMCUYjA/WVBgOehhh9rIzAQTPWxRpv&#10;YOKLQorNpWPpY9fuVHOVfcYaTXWTx51YnlpsEC0IiKK6AHZ1aFg5/WESwmHhESJFViCW8lhuakwT&#10;oSncVC6A+Ki4PnCiMoWnyBNAx1GkGyZPtQHT+mIqScCx43CXVvlI9ZRPVbnS2QR4DPhhfbxabmyl&#10;xJIoFILBfD4Lj3tpbtYY9mCDd7rW47Wt5/PHWdSCpzBGr4lShJSd8wTCYVt5UQD/GTijHBytqhD6&#10;KIkEL2sZwyePbgtyptJo1Cbq5Wqt1+tDFBM5TpNlQVPhSrojR8YWoRfEYS6fhYBsmbaf8J0RYHAH&#10;HoaP8jNkVIvaD/FYxJqMyVABBwnOKANA1cnYgwVFd04hnYBuu/XBP7UhZZ+dnJ6anFKzOVK7SGBV&#10;YhMOIGlGk3NZQOOd5j7EF0DmIdmkIIsFS4QRcm3YVIUbK2HI5CdRBfgC7EB44Ds7zW+sfrtcLB6d&#10;n/vS659bmJ0EJE+ZNxP6LlaMIyySMQE+xPmlI2hUB6eoH42G3ZAJJuZq+Wr26Iml3/jtX+v2+u+/&#10;98GjldVOf9jq9MI4hNiQVdAUWyBtT9iZhzu731nb/uGPflqvFedm88vLS0vHjkqikCpSJDGq/I0n&#10;cMarbmxslMKRlC0Q0QLCZYl9BpJDi0gRnxaT8LMJFqSTYphDZhFsziSb1V54/tKlixdc2+52ezdv&#10;319f34A9p6kA9lF3gXna85U5B3af7fsrW3sPNnZEVapX6qcWF3gvkAAND4fwceRkLM6exrjxhxuz&#10;GNiAtApRR4vsDOmLTF5RTs802obdGoycJIIjC0I27G1jZ/fKxuada58uTzcuzVSR25OwNMbgDwd9&#10;nGVIJ5aIXsU81WDnUPkG5R+ptMGQV+24Qo8N2KeqBgltW2Stu85oNNT0rJbR4DcQu7P5gmdajusU&#10;i2W4Boj+uWIR9e9R9A9xJYMddZ5MDrC+g01xFoIK8oKoQMB6gUcD1FEqMaLn85DXygqgquxwNEDl&#10;PSTVuJquw/FGmz+er9cLeV1w+yOUpcGqlWsbriS+9OqrkZZVM4rnhcNud+3Rw73tze3dLSG2karg&#10;xqoqoY4gnt4SbiiqfJLMJZ46kNooMkR5fbZRT0xHU3kXsu72QbGQP9x58m5rZ3Hp2Nyx0xHrQFSy&#10;PRxWOvPc54Sow7NWkvgc95TmRpp5adaFrWEu1boXYlS+TVKdQDw1UaJPSE0dIb+vFSu/8eVfvXzl&#10;+sjs3b7zyWufeQVyNhS3J/Yp3Go1m4VXdl0HgF+LY6rl0qP1J5BQUwSLRQ47vBlFZULBd/F9c9k8&#10;6ltw0t0Hj975+IPTjaVjx+ZXt1YHjjc/v7C9vfvh2x8cXVo6fXT+48s3ZJGfWzyaz+czGe3UqRNH&#10;j89zwkAQnAJgPc+v5Ku5iQbbc7O8DF/Y7xyyoa/HSm8HkMOgUKwtTy1mhEy73f7T//DvX3/5xV/8&#10;8ld+/L3v2KgN0h8ddBZOvlBffnW/PVrfXG3tr9ueGcmeIijHpvRPbny6/fD+mYv/7Mjs5Nbaw2a/&#10;I6vaxZc+54XJqQsvzC5M/+T737z80T9Eho1ePbaPrISEj3wmn83LnE+q46EXuiwvWI65MD/Vau0m&#10;mBbCfoS7RSqgWIXiYs8rV+XQsQpFzRh1fXsEWNi3wsJ8zXe7ptUrFkq50oSer88tXDrcf/R4baVQ&#10;zu/ubEEcA7hpxTxkFgxizlgSADJDriLLvFQtTzQmM4D3Htz/BJZ/vVqv13jLNS1zmFEk9JiIA3gy&#10;BU0e2v2hsW+Yh9du7kF4m5k++mTjyczcXGd3Gwu/XnT72nXICRoTFSxw41EYjkzDc12IlTzKgEe+&#10;68Cxbg4t1wOExmf1spArl9Ts1csfqxqviXy9Mbm2vj67OH/m3In+YLCxsbax03ZcI59TIA/0PYjs&#10;jO/R2HRolUpF1w1m52bqtdr65qbk2xJk/Cg2imeuObJQTlnhC2VIm0UtU97bb0uaLCgC8p28UVbj&#10;HbNNdW3x9MkzTx4+SbDmlR+NLCwSYqoRDfsQD3xZEYgPh1MygR3gkB6k8jakv0gaAgA+OTm7s7Yf&#10;uKi8L4rZXCHz5PGuqIgJ+oBA9olj5XCsAYA5MjfpJUGrua8AgHz+0p37t6/96B++/Otfm5uaffml&#10;Fx+v3ut3m3AcQ+oryyqA3pWHa/1h/+S5c7NL052ubRmD+/dXfdOYnp0yR/vZHMBF7cpb32mtb5UL&#10;hdmZhu1bQ2OQz2nwQEZttA/B/oYE4Nxsdoealq1NTG9sbp49fQag+6OVB+WKjvJF8OFYLpcRy1kJ&#10;DgJIsIeQn7NMd2jJfJTjMoVCAbI3ANwvXjxtMf6Fi8uXzl780z//C7mQ/82v/YtH9x6+8rnXNcCl&#10;YXhoDXyWXTx/cmp5UssVAaDbVu/S8aX2YOuf/8uvJWqBk8s+BC5V/MzybAYfBiKp3bUnT979iVSS&#10;93e7Xsz85Z//p/sPH3mmKWsKjb3Bk3Gxix8ngoSBHRLogCi/KWsP1XhovsklNxEIR5qiJ1GfrMpw&#10;BkfTNYgMk42G43kk0cTysDg4VFStVEuwppi03JyCozG/ajzQi3PpLtopOXZUa+QkRSzmioBMjOHQ&#10;D2JZyx47ekbQsm4s+W4YJAJSLfEtuEQWfYrREXGdMJjioCb6YAL0SO36kIocBRKAJ0QkIQ6sJSgW&#10;IqC0t2OYlmEY2PuCcM8hdTIOST4DsG4YWT7jolIfdgIBv5LEEdJJyAU31blEIdNUTRWzUUx7EbAi&#10;rYRDvQcIjGg/QmxBZHkhEZxsh4gq6vk+zkgj1sUjFT+GqiKlglJXdA5DVI8+r+QgKqKm1MKRQb+1&#10;tbHOkU5ztVqC/9iOS/kPaSYxyN4kdSvMhJF+nKbkWGLAjDci1WJs89BooWVZCklbj4aD0PNy+SLc&#10;kGq5zJAsJdGSxoWwKNXMZcfThWOLn59LhMZjm9Rkiscj1mOtM+aZtFWKlvHlYuqOujQNi4wkVAiK&#10;sFxA52IMIcUyRjjc4GHvAAAtfI5BEBijEeHu6BB9+DAh8jhuiHp8CTZByeuRJRoCgVJOEzF7V0UR&#10;MTDcMkWLn8q1jOccMauBk1mgyg6lM+LYlVckziYRgDGxhOcvUlINN1aRJUWQXcdTZQUlNtGIJ5Ut&#10;pXFcUotEPEKaSCQOzqSP2DGtTrvtQXTzHZa4hOWinrpRUOtiPOyUKlojBRXfToHH4aUgCsm3+DGp&#10;2IQpGhzHE3otl8tntMz/y9V7P1uWXtdhJ6ebw8v9Xr/OcULPYAJAEgADAgkwWAJpFaSSZYkqVekH&#10;/xuWq6yf7HJZLlsSVbQsUhIJgWICBBB5MHl6eno6h5ffuzmcHL3X/s7tGalBogY9791wznf2Xnvv&#10;tdeS2YNKiAfjgcuk0A0Pjp4Mh0Mqd8U5KNjQS2bzCR4v0gfWIGkmMXgXBrcLqrr0ySou/pim2W61&#10;5/NZGGoQo5XkZq0xGELjikpEHqgyjTfjkSmrVdN/RQk0FoXhqWGY8FDMCyir87UysTkOKS05TmFH&#10;GCeaadUrNSBNKad4QvUoYUP6Gbvi6JbJHQaqkOkvNNtgwVNoXMMwiUr7MIpwBvBVuC0HeTweVuUy&#10;96egVpiCWRAN+gMKCJQE6VcI0UkSM+0tmx6H0A8wVEe1K+PSQLtIKseewhdYZZtrMRETwsdC51Yq&#10;SrFoXtsoND7/pUe5JOTbhPUrl9WSwrv4YrlN4Z2RhbYQ22WX3BBmDIuHOWfTcvYIFVRrUbjI5Z5G&#10;qRUthii5cFvN+EixF1WGzjRicio0slV+b6VUlGP5bDQ/cmZcY92XIkAYT05vrl+6cLZafeGlz3zm&#10;eNCbedPhaKSbcqVO178QOxj029jESwuuRCXozyGb5IWhdpaXCGImCs54WkiWjGlMkERPHkzv3b1d&#10;YMkZY3QZEzyCDgQp7LQIihxTn4qDkY8mKZZW+FGch0WcpopmJnjaTZmQU7G4aNxgQzThAliIGwna&#10;uuBwF7wZzjLhBW+KS0+ePnq6u3Pq9NbaqQ3KwJDkxaqzRlfIBNnF7tTr0+FgNgbpP8LCukEFvarx&#10;fYLELPzAePO0ENZkaLDFiWPYLPZgz8Pkjbff2X/4+MqF7a985Qsrqyt08PAOlF/oUGs5nUXIM0O4&#10;TCI0E2IZnQBWEcS+xqZ+/mDW0Cvf/Fv//WQ2iZLg4PDwp+9+8OZ7H/V6vVYDLGK1yKDvLWuWDhci&#10;1/XXVy8sL6+x4gtoSZQIWS2cC8iFS5jY/ZaFTVyRiz632C7AsgurNMkYz8qlGQH/g1gFLmkDpblv&#10;xo2ZJImEPL2ycWr99Nbmhx/c/Ojje73BUR7n3IvS6GUiKacCmG0FwUlXM4r+2YOdg/s7e91G/cUL&#10;58+eOesOBtJ0woJVRSnatnDAY7F4WQcnW+NnY7HWjmYWnZV8s9ZYsarHs1nP8wNwMVTCgz4luSTq&#10;7+0dKEkLeiiZqeth4GOpV1YNw5FNSxfUflVNCqHej9ErJZ40wpYv+pgUnrEdWigGxR+j1mygLjQM&#10;KhjAkvC97vKKaRi7+3uUw06f2tzb26FfO3v6jEtlxHC4vLpmIOJKsAFQFYfVRFhzTxH0eKSJNEsI&#10;yKdeItwCLLtRlBxg7KPCTFhaWVk7ODg0TYOQ1sHezvL6xowi8WRkEtgz9Gvnz+kEhONAU3X6YYRU&#10;mZ60ojcY5BXfmFLG0p1m/bO/+itU+Ix9tz8etn7+8aOn/d5R72QysmsNXbfpd+k7RglkSNH5y+1C&#10;o4o0pnSsSiZhTVtVLUMPo9n4pG86NkHxh/du3rl/+7O//JXu5vVEseJYTvAZCJNBVFEWmwBQJZPE&#10;Koc4hOXjmgm6UGmUQD/RXurSY58ELBgGDlhiGs7nP//ZuPB+9NOfHh8dfeXXf9tSMV2nvEDINgig&#10;t0wfGK59CNlokhpIHIUIbbjN8DbQwzzkmwumFaGMxlLTadcPDp7cuLp5tts6mcyUyWSw11vWjWI6&#10;dzL/+Yubhl01ENnhgrixtnT/7gdq7qaJO55P0zjNEzOLolyO7t69HRAq8Y8zd5gOzcBNC8XprrZP&#10;r64v1Zu2VJiG/vDe3bqlX9g6061cfO+j9yfD3kZjKSuqt++8b+TjKxe2KOL1JiNdjtRcu7p5frO9&#10;1rKNw93ZeDrYeP0GwbJOZ/XjW/f9WPf83EukIE6X25U8VsMABqGVSpWeWMu04pC1xAl8mka1Ud+8&#10;+NrR7mMFsTTttLrD4WQy9ijlaibMDEb96fXL7evnr125dv7WrTcPDw5tx7aWahVrmSJUGMm6Vd3Y&#10;vlitbqydOjea+UHy4GTQRxceA0wsQRE8gytgnPjDMV1cd+5pujSfeB/dfb/dqVIOcWx10DtyXaia&#10;LC3XjEIyIiRG1USfQNGyvf0Hdk2qm6o7PXjzmAJtr4gMOfKEKmS9ApMgXY5DP8TejZTN3QmcJIJE&#10;TAYohijoHEm5Gx3s71283Ggub7a7nVvvvdVp1l567qo7SR4/3X3xhReOhz3KfVN3Oh/7uilBOFQv&#10;KqaWBGm5dCSro9HMc8NKdb61daZRb01GITaE89TQ7TAEbU9jwlelac+8mBLB6oWt+dS3dM33ppTb&#10;qMqI/dS0lBx71Kvf/avvNVvttbV2nO6OTgYEmMBFklWq+SPGJ5wlJU0xI59K78S09dX1Vhhj8hYA&#10;ycRZkkW6dNKDQCvcL+iZyDTRPA9ZU13NElWK0jB66ZXPPb29d+H0qdl01DsajI+Gumo/9+LLSTT/&#10;3l99u91o5pRcLKnTXSIo4Bum581O9h5T/eCPp6HbS3Nl5g4SKYyScO/pfrNZvXLlDOWz7qnuR7c/&#10;1tj1PZjDCtnAhKjuTtO5uz8Yus9dev7M2WuK1nxw9zEh4rk/yVRK8UWnXgnzotao1i0j9txcr7Ta&#10;y81G9eHTPZCy4OuGBUss35uUFiiOBt1O/fzpU/QhLK323rs33/rJD62qsbzWHYwGnUptudXINSmB&#10;85cdRKOPb/785RfPD4fHP7z5175Wv3N0MA7mBC1XGmuZm06PT9z+0cWz2xud1Wh/enw0+uf/7J9D&#10;mMfSK43a1Jsjz5Xmd9zfz/IKpO9TzWSWKbaiFHaFLUTJSmcbhVtIP2CBPVhxtra26RdDJAhAT6E+&#10;kbFfiAWoFmHgoPHuEE8HObeUkypCQi+89OI/Va2//u734ElDRWMSDgYj23E2Tp1uLK1lupPAAodd&#10;FaDAlMOXUREyWRxSmaqFqWaeaBhjGoVBRS52UbCaaFnRLErYOkZluksUxt7cm43HCliVqYz8yMQ8&#10;1ls1WOUYugtAUxQgM/YAUqnyEY6gooKjf0uZm9ITvaRhcW9NUL5yVJUG5gDAfIi6LNfEPfSCLSS4&#10;+BFGssJBKs+cSoXeKQxDHUldj1mQCVxfVuRCDWKjJbq1teW7Y6dS3djYXFtbpyRI7zocjo+Oe54X&#10;5KzETF9Z8NdyNhFkfWOermjYPWZjXq58JFQ+GpaYYKm11O4OB32KLo3WBhXe3Punj6dQzUR/Erhz&#10;sOwQa9/Ii8bFYo938RfSp7xVFyzmQkhWyPLCb1VoysLCLYwI2ebYLpblWGjtIl8X9MzPRiPK0Uno&#10;Hx/sBoFLGERlJrHOW9/YdcJOH7Zn+S25Z87+T7wXBekyfGHBicPEgjfGi1IViUcXmSBZLb6MspDF&#10;ZU2ixc4kb2IqVJwJHmCGsomHbZLkQ9U+ciBYpcm8YkTVOb0sZeGcTzkbuoIJPxmP4iikZBPHkZq4&#10;GEXSc4t0mgMMSirdaoEOhMEP6/UqYhyXS0aCsw5BP+F9TRmY/qHRov80KtWKSSDMsJJUfMesWat5&#10;vt876fV7/d3DQ2B4XsoDfSDLwCi2LS64lMD3xf5jgolZ/gyGPJvEFwuPXHF7sU3t+U93dunHTOwD&#10;m/Sz08l0Op+LQp3JCzEklhXZMsxa1YEcDOVJxp+WZULMmC81IX96PKEOY2iwV2SLrCjwKQxSzWlY&#10;loZDm/u+R8+BXa21G3XLtmv1GkoDeGOj8IVTfJ4YukZox8DgN48gbIankkdvQjoKi8hoQgEdxZ7n&#10;T8YTqhc830uzUqems9SlxzCBDx/0VAh4up4rnJNQTUOhVYKmqOCHQiiH75XMBAA01aBrCsJzKuR2&#10;NJZVYaJgshiRMx8djS8WJZVYHw/+e6KEECxObkJhRU2s+JeuLeJ4yqVYDk8/ijhP5bLykIQ2b8nP&#10;KUfLoksh5+WkFzGJrgldM9GXYnlncLtB2c1SjQkJxaKiIbiU8EyQTtnIj1GrPNz/V//uz5a67evX&#10;Lz9/43m7YrjueDrte/5oPJ8RxLF0w1RZnp4+GgsMUPaXVGY0ckjqtGqHR32x8QwzKxjcqrimGapP&#10;go98wmQcxTCR1QhUB/oUcRZG7B6uqPga2FfJoRHH1SWlv1w8sguTGyG9Tq+uMiuFed10FDV0PmTm&#10;nwirbvFWRW5Y2GQ4Od4bDU9q3W5neaXRaDtOjaWSVIygTL275jRaS832uH/cC/1gFs8h4aPJqRiT&#10;sqABxXT2dsWAGLAnj/m2FFkkmY4zisMf37pVW+9ciIKlulWv1RQq12UDU+o4JVBPJaFCmCkNsUsm&#10;CFTsPovy3ZKC1ItmgUnPhWKf3tq+ev25b/zG+O033rz34OHJYHQ8GgCGKErLaedpeGZ76ytf/u1Z&#10;4uYwji94yQEdH95FEJdfeqZzXOqkg8a1MFAQ8a5UXZBKIolUbptLombmZgI9t8gjorEJFnwiJBqT&#10;KKDbdPXauWvXL52cDB49evTg0aPJ1CsgA2OKRTR+dMwijeihU01QIiN//ta77x53O1e7bU1YqLF1&#10;oFwazPH/cwQXJRJ09rn9mgkQgelPFis+Xf/TS81OwwnjZOaHfQLa0BpTsHMCw1XJ5NKTgIVpV2AC&#10;GEPwAFQpNnkXfuiAQCwZia+pKQ6EBCCeh3Ym5rQxvgRPvrntpTY73cl4fOJ7S90lOm87O08cwmdL&#10;1X6/R8/V0vKy7817nnvh/AXHsRETUlTWAeZUMH8vFkRfNuTTLbQwq6U/LWtf0I851Sq90Wg0qNCn&#10;se3RsF9vNkLfpWp+a23dG46WKualzVZKh6GwUO5BiTE3Hb1Iwje+9/3q2mql1mjR8e5E88mUYmWk&#10;Kna9/fWv/xpFyPks3HlMRfre/aeHh8P5cDiiL2aaVOtahKkyJY/zIrJUX7czqzHKhjVLy1JDcfI4&#10;i3v9g3q7qZu14dPHkh921y8oai1Dix9VVwoJuXImXggtA6RZcbJYySpfdOgUaNTHmUQVVKPatM2a&#10;ahhuzOsMMeWP8IuvfiF30f0kHFrYBpqKGn0wiHvIhu35IYUZesirTo1wLSd5UE4pjCGIIFqqHIEz&#10;ClQSbIdCwvT0RkGkZprxK1/4JV1K3rz54B/87u9dfPX1nccn3eWVl1+7MXf93acnraU2pfiv/tov&#10;R8ErUG1PXA44KgWV1c3No8HoH/+9b+p0jypGPE/kNLMrZpBERqVCcO3rX/vvPnvjFdVINS68KQD/&#10;7Dt//flf+Fr77q3u8qrR0FtJL5W8qatkeWAio1TbZ194YeVipb7y7ltvvHf3XcfJDo7uh+G53nD0&#10;9u3b7Wpbls6putnudquOPBtHis6xscjpbKB5lkSUaCmNotGua3q3cXhzfGZt63hnb3nt8th7mErB&#10;yy/eODjckTXl8c7uyvrtfXcaPdmV9XarYdadhmHYkZTZ9artVKhA/tHP3rz+wmvv3nmgh3NdTmqm&#10;GqdW5KbsHW3xICU1LCXFMhUYC2kS3L3/Fn0MaD7XKxBo8AYaVH+kQd89e/GCrB0HQ4hqDoZDECKq&#10;ZpwVlmWPR7NK5nrBjKImtPp0pWoZrpc361W6h6P5TNWlZrsCfe9c8txIuF9QpU8fJAqyNMo7y5vd&#10;pe4HH90yVHNGJWk0S8Lg6ODEd+c/+9kbkZRSMUl1vITqW6KSOVYoKBnolyP2qitrayGVmsExFcP3&#10;HzyazYb0XZqtKhyrs8gy5UbNsB1sFdpmJYiUy5dfCjNp/2A/9V36RarFKJ9TiY6RSVV948d/tbps&#10;UpisNHS7Yo0GHuC+hI3fMI5X1paNCkj/WZR6M1c3eZ0ry6J5gHIgTo/dwzTKDBNThYrjEC63zTSK&#10;6eMlmVZguUFnClyupH4WjGfv/PwnL159dRYE1196/T9861s/fuOHly69cHgw6HS2ppOZFIeWThhZ&#10;Xl1fPjg+bC/XLSubDnfm470gCG0dpoyxP2zY9pQwbRJ0Wl1C4/Vqx5u4iesbdnVrfWsMf3tsHZmO&#10;6Yde4oZKmNx8710CwXPXO3j4xKwZVlWtWappml4UdRrtlXo9QytK+u3f+93f+OpvzWaze/f/Ry2Y&#10;EXpodBQ0xSD+lE1G4yzx3Xi2urX+6rmrhwf78/Hk+YvnurI/7e+OH95tX9xs1M7mQfLu2z9L8rq8&#10;uv3Vb/7tez//8f6bb3329HbfdnZG+53nrg1hHW8V+33p2NtsVee9k2NHUpLciPMquJh2rdHQTWvu&#10;x1gcUYWbBgx4giCgvBEl2IoswDq2RcscNRJGE8AVclpEeeoHbrvTWF1dMWw6dXEBWyQZjBookko2&#10;LNXpOWZpYlQFz0xcP9WUx8oKFQ/upRevv33znZNeD3ypTFva2OysrUt6LZANSXJ0eoTpzOcpwWxs&#10;VGksVqKxCzxW8kxegqM6cU6lJhVL8HHNMs91MyrZU6qbZrpatCoOZQI69bPhJIsiE5Uydr7Q1jfo&#10;QeL8IsuzwI945lZKyLKFjMJqrGJhThIag6iSIYlKEDfkNKYsBjLMATYh68gUQ1xGoF0QKzVWAwEM&#10;V6n+gtZVksaUUT1vBgEXRY5hyBtrbFMEYYs4gg82ZK9zeNcr2uHhURRF+/v7cHMMgM7xIIQZ5Wdc&#10;ZEyLgIo13RArV8LAFt1kWRY2mzFa8tD5F4q0vuvaVqVerx8fH6eoJI1Ch8vl6PhkcnJ8tL8Xzmf0&#10;xLEpUcH17qe2d8trsejFfyJk9cw9dGGzIGi0vFSZws0YEzkEZ9Y3FqRretZiz5ezREvj+ag38Gfj&#10;Ub9eqzcqlq7XwjBk45+8ZGjyTCvD8ZHErqX4sjoGCewQK+m82gVECjNFzOrFJEMIggjt4cXsLZee&#10;SXHlC41cSYzuqAyRUlbAVoVaSsq0IJkSAJh9Tsq9ktCfG2jayY5VkZmgHlKVOzrquTNvOtHo8hdS&#10;3TIVB8WtBap/OfdmeRR8LYVxTyEMQRdi5rKwv8kSyFNoZqVWd2y6G3q9VqXfgYungZNG1VMYxQcH&#10;h3du3+n3BwmbHVJlYMhcevEVKBgAg5bJBxWgjXduny3V/9fU8/JuPiPYin7YQpCNB+08h4BuYo5l&#10;eFS2vEYPK1zbDDHELWAWQGlFocrWERLrYeTTNzfNimFC8YsKC2iDYVVeazgVHbOWXNYRNq1Gh6pc&#10;+jFDV2yLvjV8cAU5N0simTV1IBMt8eaqDG0mXrhO6AzIcLGGAc5oNML+A0eHFB7jGp4vgFhNCEQL&#10;VzJ6cAgewbAWPa4E8zxWfddiuCmnGtV0GCfx5q2GmpqvYKGpKHcBkpF/QHfhIIKKS1a5D4NJYyrm&#10;GmK4q7ALtsTSd2IpVxS4CKpJKoSwy1aRWHovMnpxCov8cUsVIrHlK1YLxFBeCMSBeo1F1kxszTEm&#10;FzrNBS/oLrbrUdGVi5k5V9HPNq1hu4JbKlECSAqwXtw8d48Hd/Z7P37/o5XvfO/09qnnrl7Y3txc&#10;W1tNc59ibo7hEsVVF3vezNKMIIMGIylwm+R0baV9sHeS47kHN7hg8oN43vIkEZoKQhcpydICLjGs&#10;lMflfs7EdxhvsXY2k4Iylg9jb2j4gAkDLVnwXFnzK8eJw2nLnhni5WkqdIsJaMtgHEj0NVV+HZ8S&#10;RRAcHR0vLa2urm+0OwRVzKnvaiwKRwe3u+S0G935ZPL48Ol8PiHYhC6IApIM3X6uUTN2V6ZiWIfT&#10;KD0JKs8j+WERvj70j/0eVUZzOvrVWt3STFChZY2qLjnCRijubiaxXDZKIYx5kVxwt0Pfw6jKdGaT&#10;UaVR/dt/5/cGJ4Q/CCBNb350+7s/+vHxwSHM1N05/bDG+Qcj+gwjVkxos1wuKwte5sh4VbI8XYLe&#10;XPJw+HEQaybqQq9NWhD1xYvAkicXeuWiUYg9WHj2gmyfFWEcoSsh551OY/vMF157/TMnJ72bH378&#10;4OETejBsKjXRBc4h7S4T3AEBlR4IPcsootHnYrVniW31WHt7oXQkjguvCJVqkNhbSPOyYSmjKVKk&#10;+DIOt3EpcnSq1bHnU70dEaQIqBKwsjhKNHU6Giv9Pj3XOusnWgSubSxWsNoF8jl4EGg8aVhAyKBc&#10;RViCwrQf+JVKpd6oQ3RKCHgW+c6jh/V64+LFK4eHB8dHB+fOX6TQcPfB/fW1tW63c3R4SJ9wfWOT&#10;Lndv0JfFo8qbwAS/qKgQBmuaYHAw/yrhhYpP4Q/Fcpzj/f1Gs0XofDzoL6+vhx59Fm9tY+Nob382&#10;n64udaq6MREnXaHAl2ARuyBArxGa8U7AnfUCn8qk82e3LbvidFrVZoOANCVQzaw9//yFl1+6kivm&#10;1EtuffTRt/7zXwRBZEhGosPfN5coudiybiQo2wjxF/QKcY4JAP3z4GSoKOMr25uTo93Y81Y2LzQa&#10;zRBrMxT5CQBpbIYI1lxW0gRKPv0ijnH/Gr7iVOrXqcrLZl7TqsBHznHo5rRbre7y0qm28vt/9/fT&#10;VLVtwpNSYMk+3ZSc4ri2bNdj1iUiTEEwwYAOzZyeuAxuGUrMfpJhyvMFbiIJemG70/37f++b/9v/&#10;/q/+49/8nMqOG1cvnr+wfWp76dxGN3L9ay8974WhU28ubygrq00CkVcunKMPlVEQosimpFQ+UPIl&#10;4Hzh6uBzr78GNXMolmehH1Ne49wAeY9Lz1+zX3tJwtMB82jKLHNXSoe9pdUNqrHPnu5ev3QulOO7&#10;T+/64WgycTfWL5yCukF8fHh30N853L13ar1z/sLmcuvszv5h27Gff/6aNzoK/CldrsODIYtQamkW&#10;1arNdmuZMuvps7XpfJpyH3Q2nbz7vR/+wo3XvvqlX//eX/w5uAQx1p+azfpwJNsOZbhw7+D+wd7D&#10;8bj/5c9/afXlMz/8m+/PT56evXR2sNvrLjen01GWzCf9A9tqUESt1GxC6oR5qpUu/bofjOlBR9yD&#10;4D9kmUAM0bQEW9WpO/ertjno9R2LIhuVbWi73b17t16t0oGYTsJqlY6z5nsY+GipnAVUUKiUwCI3&#10;qNUs+i3K0J4XuHNvPPDY51PD2l6UhWGsGYVt6/TE2FV7OvVXVzaTaPz0yd5gON48f/nM5qat50c7&#10;93p0OHn9hL41PT4PHj2SQLCUCAAbBuwcCOpXq/ba2tp8Nq1UG2fPbPQHE1lzKJCoVPpbVMQr9HYp&#10;727QfxMQiaJi0J8HadFqdicudJr8yRj2rAiEUr0O1YgghAY8QmMcHu1D/M+wVDrOczeQM4nq5hde&#10;vHYwPIqjWDWL8RA7Ebqe0Xc1LSwcFRJdw1zRCd6Zs+H03PaGYcpUVeZANOjiIDRbehHLQZqsrp45&#10;f/H6d7/3s8h99/Co7/luMBs+efz4uVd+4eOHT06ttZpLq45eHOzebzaaBXuY6znVeFkUeBR+dJNK&#10;BdBH4yQ1IdoEG5XhsGcQuo3nvd6YLkG/34+SRDcJuEs1uhC15mAeeG6cxqmpGb7r6eiZAxp6FDc0&#10;KwvA9zPrDl0TSqOvfuEXv/Y7X6931lor7Vqtcv25i3/5N3+TqhYkNqpw60XiLPJZ4LY2lteuXPj5&#10;T35Ckeb85oY67+v+MO42VxvV5Ua13qw/+fht1akW3drly+d2P74ZFsnK5qk/+fZf7ez3VFPptyy6&#10;Eed1u7C04fF4vVk3TbqVmMyrKiE4qM7opkQAmqWGcpFaHNsuWAPZiwKCEljdThJkGrTaJSb2cpY0&#10;IeLTqFTb9SYV8VDTLAVZc8EP5A4sllAo96mlaXnBNjbKJ4IUyBo5RQ+0iMLQmwd7u5O1peUz22fM&#10;ZjdH1DbTmOJUahuZm8/jJJxFU14vpxIz8fzIpxw/nydUKgUBGAeYUFBITO1qhe4jPUoUOimTWoAh&#10;oaWrw5Ne5IeUUIRiZcaL4VSRUk6ZeWNez4GFL9cGn5TmzA9KeHNH5TmtIoQkIZ1AuBlhkNeLGM/C&#10;0F5m3SOMnUGUo9NiwJUTw56Ul9l4+lfESSGMiLA7ZBgQqEgzqgMNGV44kF63LVxGtiFh8V+tWqlS&#10;sUSnja7A3u7O8cERWIEmpetGEoY23V+elGL/Bn107srnQhlKYj2MIk0iMf5CTJSkZpVOsCNBDldN&#10;Q9+gR3Rwcufhg5PjYxViP+iRY0pfLKRiyx1eMcVl1pv8rOKV1BJF/Tf7u2wxWkrt8KhYKuDvqFJk&#10;QJeePkhENzYOMYCPp5C6HI/oQaCqZGmpZeiWwjq32MZEwpLUUuNX6NGWXlOCJcqaWJmgT2el5BIS&#10;KsiuLAmk8jSLe/rl5xYTYPy9WF4rFn0Z/i/h6sx1XJ6xejz9JcwhVKNIFaDWBPps9Hb1KlVrmCeP&#10;R73A9wOqgF03S4KKqdUdA1U5V9kGPJOFuw2azoLWKhxlxV60yqoJbCVTruHRZ6s4hI+alm0RuMIk&#10;KYlNnXKdlsaQI+kPxgeHh7PJFMJdTFY30aEoCOhZaMVC7BOMS9xQmUUvy2UElcdl/G65/OwuflqB&#10;W0yreOWqFJ8W7rLsOEX/xmM1KSo6EnaRpmtHx8k0sQeXhREzlwvbwi46ptCY5Mf02xZwpkU/AzuP&#10;3gAGnLphUUKtAOrQcabCns4xhSZccIiKi+VQNY2wLYx2NpOkeUO+EKx7XCjeuaPndzQcDoYjD+wE&#10;t1qpENY1IXmNkV8sBtp5roJegfOgMhEchaEgeefidmel8261Wk3yhB7yCPWijNXLAP5XBlZ68MFg&#10;lIzrguIOJCVZSfg8ci8N5ZAoz5SF+4vKFQdlXF6XLngdt5CEHy8/IswwL4ThhnAjpvgi7Hk1SvVF&#10;xguEXPSWStFC7FqU7zkXLSVVerFDIolxrxAAEkWgaECqLLSc83xZYjF6rHTDOamIMGIBi5q+R45N&#10;VrQnj44nRyeTd965bZlGp9VYWaH/a7Ya1un1pWqlATtcDVrK8ERjY/cMfmZpu1FD3CC8paoRukQE&#10;DvEp4ZorcQxGShGhVRU+URn3sZ49wHCO4lYrE/vB8OJlgdIBi7t6IlKLnWuZafSlLVPZ1hKkIDY1&#10;4TZAibr56CPVUDk06R2700l7qbe5dZqyVqY7imEDfABYylQPW43KSe+oP+i57gTmt5IwScmELA/2&#10;c3lXU+HlgVyGsytl1wILkzAKSmVp5s/VOJhHQbvWsGGDrtN/078gVK3rCqzeIT6k2Y7JC28wB2JO&#10;LxgaWRw4ppEl0eHuY4rbum7aTuc3v/brn//CL771xhtPHz+p1ik3+Mwlwpk00YFTM2YpC0kwISAh&#10;KYvDKMZvpQAb5zWkeGhxwZZaWug8K58IpzF9he+JsKQWKn4GN4/5/imsWwergCKfz7G3s729sba6&#10;cmb71M33PvaCIAl8lfMNp1H6TRwGqAhn4BTB3B6OsnLKqlLlfeM+csKbRUKuTQVFOWd9aTkvndOY&#10;5VNkKmcGqvibjlEztJWqA00sy5R4/E9pstKoL8ObhO4coQt0iqiaDacTVpUrlfqYM8lrtovOEQEj&#10;p1JBaCjQIuKGN/Ly+ctXKCg9enifotKVq9cnoyElm3PnztMr7O7u2fRbTuXo8ODU5ma71VYxMKDI&#10;o4vuLKGE2dTnTkEZf3nqWwAfcIpmLkbWOzqq1up0MdzZvNNdivyAqim7WusdHdJXajo2XV7Xm/Ns&#10;Ack+J8Bh2MKXUYeeQUplBgVT+ro3b96CLLMsO7UqVZLLq8sWwV6nRhFaNeBwGkz3/uk//MbtD5++&#10;8cYHLDBLR8jQJJhdEwzUNBNmkrjlBE1Ah7N1c9hDX5yS06i3f7D78NT22dWNFUnjlpwiYhMdIFia&#10;q/Bm5PPBzHWF997SgtUFVd33/b/4y+8mU79tOa16TcdEXqaqCQqPttmo1xy7YmKhxTDMKkZcBtXT&#10;mgQeisxPYRyFPoEGCZPGlN8HbSnCZbrtAIbFFMJTHs9ThRasrm187guf/4M/+Ld//L23p65/plsf&#10;nxz86//7/7Kaq2vbF/7NH/3Hj+/d29nZ/Z/+yT/+ta986Vt/8qc7T3cmkxHUFOV8MhylcfGbf+sb&#10;v/Arv/J//J//z72PPqo1W6plztwxFQZNu3Z6bfP3f//v/8Ef/8lHd+7WmpUwGp1qd7y5F46mhTcL&#10;573HP/7hy48eLK9s70/D/b2ntYa+vNTUbWsyHctZ5WD3sSYlVJS54fxbf/btL/2SurV9XpaNSqXS&#10;2/Fmk7k7jlWJUprerNsHhycGlRe15XpHfvDg9kmvZ9sGKJWatbG8fOejO6+9+vnljXP/7x/+4XNX&#10;L05m0/t37vnBTNNqqpx6br9qQeP6ye7hwQn7bRuUbyH+2ag6g4Onflj0jb3rz62auvPkUWZI9tqp&#10;DVu37z34uNnEVg6ddkrcReHD/AvUrIJqS013KVvTzXKcKlttKdwGlrxxWLcrmqFQaQf4kGReGEN0&#10;0qnNZ9AiTCLYe1qqPpt4sk7xSqK/wmZyAnphGKAbjSVAJSd0gdwVhoGX3z3Z3Th12amvH/b2Yj/4&#10;+OObtUr11c/9gjcev/feB62lTl4k7nRKBWilYrvjQDHQcsugYAnR/Var4Xveg7v36o3V68+/PJvP&#10;CMaPp71qpz4cTwiyVFV96npJnPs+FF/H08CpO++//87TvQOqkUyCJgYBeNWEeSVci2wQHCC1Y5hY&#10;uaQLYDu2Ar4pGuStTssjCD+ZhgR/XAh5zadzRER4juosAJnHSqLoFrClobq+t1RpUp0cjyI66NUa&#10;PXr5cOhVKINUG2sblzZPX75+Pak2ll/7/HJvf7eIo9byqeW1tb/4wY+eu3zu0qVrjx/erK8s2YpO&#10;MHE6HnaXG+1G/cCbRklu21TJFWFIEQPbyLZFT6her8MooVDj5dWqpRie62dZSE963bHPnN82rYZk&#10;WGOjf7y3p6qmP5t5ge84RlRky+trjqEOj44rrXqGJaSwUa92a7V/82//HSFmCtY7+zuXNzoUmmCd&#10;ExPEtzQZz/4rL92wDe3+w52D1iNvJl+7fqWVzKfTfT2PqYpd7bSoErGkoqrL0IbP072T3urptR98&#10;5yex/fPJZBC7sewF0pIjFdnD+eiFzRUKqt1aB/LKEK4X6ihgndDzTxefpURFXSrFYZQngp8rweie&#10;cCdVitxFzYX7APYZZS9OO92ubphRiDSEzRy2JWcFRFQUWSKZJtRksiLRVSGxqKilM5BaqjSrws8c&#10;vTc6M7/3t77xR3/6l93uRmpYUaEZaiVJC9NAzh/29h7euzv3oOWJWQW0ZtJms5sQ9Feyza21KIo8&#10;16OA0Gw29g8PNN3Y2Fjb3dsPAndjbcmX4nkwL2IldgNgEyibFLFc0DPZbrbX11dnnn94MmaujQQs&#10;qxpSEbGyCxAWPYMJtyfLmWEJzeCDxhvvkEanS42uNNrTqiiuMMxkFmTOyVFgBvAmUXYmAm1AJRC1&#10;XAJzPvYjZVkvRbwJk3752iYx3McSaK21Oh0KvGj+q2q13oSMaAIhHFM1sfvA2CaBFLMqdLqgK4Z+&#10;BGUbKoEKA5JOCheFAA8OFR/w4K3SE0hA7P333h5ORmw7IIuEa4HmDZ0QoUFU5M8ozaXWR1EKxfL8&#10;SxDgPiE4L6h/bMKc8ZRA5Y/osMNfo9EmBBJ6npRFvjt155PppGeZGmEVRa3m2AIEMBI2m6J9ACAg&#10;loABgJG+GOVy8caGo+wKmwmJH4WpvMLuSPjKMhKTmLcu5pbceeEaiGsoRcwvUWBn3CnFHrSYhxTC&#10;tAKJVmFiwmwe+HMCDo6t02mM/dl4PqFbQ4lVBpFKalmGWqvyELoQ9YjgrtFZxdgSNp8RJmGl/yIy&#10;giCcYidWkmyd7o1NpVqlAgdJ6HUTbAOzmh6uYjgaDajQ3T+gYy/0savVyjOhX35J6I/4rl8WsGzx&#10;+im+csk3E5rbi+FtsRD3ZaE11m1h20hd/G3MtrdgW6MI0NMolg2dyosoxtY/ZS4oA7Fizmzu0TVB&#10;7gJXz8zYHIeuDN2OarWmmfgbP4pQIbfbtVoNUltOSwfLqaLwfnIM9nYiVshzZo9iJidLlEQAkeGi&#10;DcdpuE6EBAApW8auO6dLd3JyIjoI9LGpgoYbCIJ5LmxjWREmLYSbTlFUalB4FoPrrCAghN5ZLmQC&#10;WBNbqxNO5X0wN/Lp4MwJAqQJvWUYpVM/0YTEgc6i7TxpwoFHP0VO+VzKTJDVuBnGhtjiZHJ/EZI5&#10;qvTpZUWIreX8xopaHlBMnVjFVOF1kUL0KnIB35OUoaNwIcoXFIW89FuVyi0Ujimia5CJ0bGy8EFm&#10;5rwYWWUSa9OxpxwicsoGJ4pgXHKVAxo6N1Qg7RWmh8fDk944fpcugrTUrLQarYub7fOXzm9sbmiO&#10;VSRBnEduOKVP2qxV6D4GfpxocFKOobuBYeuCLsNut3xh2BEnk4QhG9dixWLYLUa4TDeXBRMVogpS&#10;qa4mKSLmKuV+86f6bmKvXazRpMJzVSxPc4HBVw+PpsaU8jAOD/3p8ORwaXNjaWN7qdHMVJDuNUlL&#10;qeC0q2e3z21vbT96cn88Hs3m00IsObDgs5AaYmXsXCyTsNwDyqe558PbmT5AQSkyxxkD06bodFpB&#10;aDWrbbSHZRCT6FzTcQ+DAJZcqhZinqxgUYe/OB10gvmNdo0ebPoLCgmE5Cif/tbXfmM6c71oXm3X&#10;vNkoKSCAwBGF/dPBSgDEpBunMcVA9PuEZjM3gMQ2LxsQyKVjlixOCQdYURIXi2urLESeyxWVUntA&#10;9F2ER1GBoTxrgqUu0s/1a5fOnDsfhcG9ew8ePHzSHwx1lR4UmWAyvaAbJevNesEFtFBh+9Qeb7lc&#10;oQpDv/IMMHkg5xKX82XGpsRQFUSPkH8cjbncoHSPNCJT+R9j9SibDYcnR0cJaz+mpZEYW+OaIDBD&#10;hhCNek0WYh2LCliQoMUOank+QeKSR/1+f9A/c/a8Y5pPdndsy1pfXTs4Ps7TZPvMWfqtJ48emJZt&#10;mJhZSRg2R9PZFGePRZtEjqygTWjCmg30ESVlLR3RXqWr02q3sePhusvdJSoL6e3WT232j4/o47a7&#10;S97R4XK7WWSxIuhlccwnGUQeAhZmvWEaVD8TxKTLoXWaGGiYsl5Eee/J/u7j3VqzTrCps9R1ut2H&#10;d2622o3Vjn3ma597/TPP/et//5f3Hu2ZdltOCZTP5mFk102qH+E5QOkcjDXKX1Rc++cuXl5bbRvY&#10;HW1SmZzhurIkCkU+7pILLr3QBUGEhN+V9GxHThDjVN2cR94Uf+Z7J0d0J6OMamwJ+zNQsda7jWrN&#10;Meu6YVdbVKhTNqTirGpVX7zxmQSr1dj51DDjDXCzCTeg/01oPqbafG1tfTgcpGkgCdnvLKPy+OKl&#10;85V2c+CG795+3Li+dXG99cuvXxv4siFNX3vtlW//pz89Ojx49Pj+32787vPPX/8Pf/z/TU6OLp89&#10;vXxq3RuNnjzZ/9KvfqlesfoHu/fu3qGEpWBVmr5u0t87+uXXP2+q//D+hx9+ePuWYiVJcOKfPX3r&#10;9sPe0WC53vjy514evtf7s2/91Re++kuPe8OKpdZtYzwc61ojD+d74ZP948cVTXnu+tX9/tiNpKPp&#10;yYXa875//PDeh5//4i/W681Lm9tPH98klDIZ9y27Vmt2z118cW//qedhRsXILNctHOK7d+/8s//1&#10;f/kf/sE/ef4zr1Jo8f10ogbPXb+yur701ttvjgYjxwRr9kc/f+PyhddWWrW1jUbF0R/eu6+rOQH4&#10;pYYTzWZGXrz86q/c+ujBma2N2XSyc7hHZRjlvkajEVIBIEWVSh1DDNwa2ANC3TVKvXlECUQ3LXc+&#10;J/Bca1C9Sa+K3gMBAwn24bkiaVQGEx6Oc3UeBbEEETkfXWTIkFCCc6jSCzCa0g11Rhk3SVtth/fZ&#10;6IDhGbrx8o3//Gc//qULV5ZW177zve/MJvD1DQkWef7Rwa5TrW6f3Tw+2hv3TmxdoZp0VkDcIM8i&#10;JthTkKCQaFNw9rzpBx+8d/m5G6eWT9+5/V4YZyfH4ygO6CipaMgbIPHE8O1YXm8oujoaHzcqaugG&#10;Kmsl0oWlIDN3UZsQCOVpQLLSbL7+2c+9/c4HbnwQ5/Ha+go9v2ka7jzdidCgiZOQygadl9YVq6IH&#10;YSycVL154NRareVmvr9LZU+1UdvY2BgOZ/NJZLYgRXPu2vkv/sqX60tbVIPffNDzlcb7H9z7nd++&#10;WO0mT+89SA3fOBlfOXf+r7/9rUcf/5SqsOX1VQIqx8d7gB1pROeQmT7oSM3mPtUelJ3psfDnsWWp&#10;BWsXUeSJMTgTyBgtUENT7z24f+36jUuXLjzOpBzb88lR74Rqi7WVzmw0OL25PZ9N59OdSjW1o8iS&#10;1KqUfP8/fuvR8bhSb545dy4OAm8+h7J6XgxnrqKZqqUNH99/4bmrgTt98uEtU64Vy+efe/G541tv&#10;VSq6pyYQ3DatnOKMpnVajWFcyTRz//Dk/OaZafgdL0yn87gIs63CPHh0PL14Spr0ErtdqzcTph+J&#10;hUmMiaAEqwZRSKiUDmIcBnmWqIKsCEyILOjoOiF5G2GYClrWLuJCi+KUGaeyCeZIEnm6ohPipZtB&#10;n0042wM01Qlrtpm+aOVJqDGd5FNkydLTA7GHkGshuRATszqnTydShYpOQ9O5t06pK3v68PbB7hPK&#10;jp1mp9FozWbwDPOi6MqFM/fuPxhPvMqWQfhBk+kJVfEQYKAHCXU60BXLoVAJnz8Z+2Iq94sLkLuz&#10;VruztLZi2qaXYxyVYqlSrcAk1sW8iufRKYMoz/etahWzCGEBCIazshBpwkQEKlBZKJe+tTJ7Q4JF&#10;B36mpkuiLc6JVTjBiNpJsJngQmSYhNkpOGN5DCV9yq1tWahaEM5FKoRVZ8YKViiWltdWKZJXao1u&#10;t9Mfjjw/FmofBVv+ZAwXhXkKOmlpiswDg0aEwoztGAreyjYpSKnq8f7Om++8w3rAKu8aEixE00mk&#10;JSGxWA55PzUIFOLPC55wmb8+oTQ/K5+UZ6S5nDsILAWq6vTE55G38+iEEmjqz6LQs22t26zwTUec&#10;pJiGdT9ofmFFnIoZCStWhrD2Q+0qhFe4mZyWS4sAoOIiJ3zCVahnp4IiXLB5ksBq9G9QL0jyMxZf&#10;wdiGibrArqX0FrcqFAbDglAHYTa4c8QE6ikVh95gNJjP5z76NhIWdmqWYaiOLKSsmcwPgWsDTm+o&#10;O2CgocX8R158VLGFzHZZEBVaW1ujz03lbr1WG08mDrqelqaaSRwcHB4cn5xMJzN37qkaalFKV0op&#10;VZWDwZ+mYhkYFZawBPtvh7efTODzRRH87NksJZd4+IdHE/IuPLDNsjAMhewZoKChCOZByCCSESO8&#10;dE3LigLKWxGYOYQdLZuLzyJggzFIcYHrinPebDYdx6lUKxoXjXhq4sIyDYSOIEZvrChSBcLgoLHx&#10;LSJEyKM7hU2/pTD0x+MxWl0e7DLpO2B+nmeOYxPSw2yUjdAMXfjdZKxngotEr82PiMQOOxqBUlmI&#10;eiE4CDcs5qvyo6QpBqFRnXKABYxcwCDEqestKvPpRMK5lmpf8LozxnlU32rY6xU9A+aRYp2BV0aA&#10;Q1C0lgvEkrBaKakTYuyeC1VroXMAmq6mKQuMrfJEWOJJu8R8EpTBcN9VhPrCs1UDUfBLJY2hdKUV&#10;fSk4qhXys+EeghgaybwLxobDPPDEe2HnHaLmhCSFrxKTyBXouinFJ12toor1YGk6ibzJ0cH+0U/f&#10;e9jutk+tthu16tbWemOpUatVOlbxja9/5f7D/Sc7vcPhkEoHlSVZc26DZaXjVUkdYajzib7hIrQ8&#10;c2iSRDdRLHsWn1o0fyb+xhvTyn9z3oVnOpa8hVOPeFWxMyoLMyMQUXgcIaVBuHvv/vhkMOysLC+v&#10;NetNXphQ8IlhoyqfOXOp1R6PJ8PReDgZDVU2Is7FHjyCi857LKVSIwUyylJQWYKDcSGWvdM8ptq+&#10;N+7RU0xVUNWs2LKFf1NogqxC8AoCQrzsHUUBhHyRMHRCHqLLRVAsiUKhpXXSP6GjTn/mwyFlXNus&#10;UN3AHQpZ4x63kGEQDCv0pAUBdiGHLAQWRCkrMADHRInptZ+wULm8X7RqyzpFKo34So1CZtuU9w2c&#10;ccRZwrVySlAPfSFDeeWVF268dC0OE7pu46mLDds0daeuQQCQEq3MDWOhKi4+ITMShHi4LM4xxLoT&#10;KMtzm4iFphNIWGp6Dl4kbpAQMxdfSWHRwERG75ml+c16uwuvJwoE/ChC9xCiI3ACJBwqxB1Lba40&#10;490A8cjyk4CLo5V7HXlOL3f+/AVvNjs6OoT8aLM1nU7qFNcMs9fr0RUkIK5qukcB23WBI3WtYtvg&#10;xRAywFHRitKfu0jjJEg90T926o0M+gfIfsN+jyDI1ubpyWxCX21tY8OdTbCTpmvj0WCpUadSS85D&#10;CWZaWqRkPCaiyEFoSLl25aqbZjPfm7vzeDZJhbY6mgOaBTVSSU+k0TEd5Fma3n/0+N4//Md/P5z0&#10;i8htt5b+0Te//vM3bz0+7H3ui79u1Jr/4l//y8gfM88NS7OyAqOgSM1i3Tp79UbToSQNnWh0V3it&#10;HgMrfkYVqTw2pdMyHI8lRVrs9i50QOhVv/jF18OJnwcxoXzX82HkCi3D3AuiNPLcYZwexcrChBEj&#10;MUUBi8kw6JxRbWM79VqlapqOnwAr8H8QdgGzNf4x7trqzHeg22zTC2i23aw+Pj5Zqlud5aXP37ih&#10;6vbPfvCDX/7a3/nCq599tPvEsZwwjs5dvPh3v/G7t26+17Qp/juybLbby61mnYJho2KcXmnJuUcJ&#10;O0gmaFcpMZR0s+LUUvcxPaOzk3w2fDhxjTS4uNapV5uWanzu5efv7uzde/RhggRYuFM/9r04mLjT&#10;A0my41nfjcKHj/2V1VOnVzZHk0P6+ucvXfzJT3+2/bD+5OHHkXtCyGBjbXk8Cba2Th/3Z8b9j/d2&#10;Hu3tHlC9mscSXS+ClNPgjqYXw+P973//L9bXNumIttsEoEeDwWx5dZmeHVM350H40itnr15/yTI7&#10;tz54b3Vpdf/pE02RlzsdyCqkxXw6rleNtc2t9vLGi6/94l/+p38X+LPV5RbdhjRVbKuhm3qjWR2M&#10;+ppi1iv1mUvQxCwyjYoVz4vaVtW0HArYVGhYhgUaV1GZTcahF5maAZqfRJGrEcZumvt2zVFlUYlB&#10;zq1iVzvtFpVh0HAK4NtFKIMQVEjBRFMbTSeT01kQLi11osiXMjX28057fTwdVuuNMJVWT18J82A8&#10;DUbDKUWlrc21Xn/M8Qs2j5qpQaAoSvb2jqIwp2e31a5MvIOJj3Y83ZRgTkBEoaIUlTiYwNCSieKs&#10;uVSvNhq9oxM6P2atkmKhPLBM1Z3FTPiUCkP2Awy1DMs66vdiJV7bWhkcDQbjQRYXtl0N3KjQQfSH&#10;JQmrbnJ80mVVZxRPyVELZm7ohQXoYKYfxo8f3KGA4FQdQjSEOi5eujyYxvf275x97hU3szqra8n9&#10;Jz/56RtXLl6MjGYo15tLa6eL5J3v/FEwGySmTiUTnXTbNrudNt3Q6XRWrdmmosUBGGxa3ezUdEpS&#10;1YZD4Gk6CymDGezyTUF/adWCFq8mGZAZMHYef/yx+2FVr2RJhO9IlQk9jE61SVWbVbWC+IXLVy6e&#10;3fzwzbcvXjofeuMlQ53oStu22nLhWMZoMMJsPor6E3c+njdr+tO9E0piJ8ej+ci3jJpSq5/aOnV0&#10;5216mglxqYZuO5W8sCh865ppF2akm++896El09tcOTwZX9pcpgRYnY+Ximy7F+xN8t337y6//AL0&#10;O9g5sWAuH9xWTJMuOSF5Pwg1pkGpC69H07HS2Rxe5oF3Zn01C/y0kKCkikoQNpNSWsRpMnd9KxcK&#10;GZgSCxDFWVCyHJOuWCZjGJSIPTGpHB+VxDpJuFTKwn6DfzeN2crWpDowjS1dGvWOsR3TO7J1Y/XU&#10;aipRjKZaGHIXlm1THqFvUq21JM1x45lk1+iWUG1R6yzTa/tRblp1qoxmfoAdactJwjCBoXRSbbbP&#10;nTkXYaEWENWwzSybiD5kxAawgBNMagQ/TpKqlWrGk67SUl2Qt8tVUjYZ0thvlUN3EAQyG56zPlJa&#10;zifEJi4SK48nF0AOeYkNXUuJYx4kC+AXp7Fh2pRaUZjlYryB3wUXI47hEkzFhudRYoUhDqG1NNWZ&#10;ypMzIqSASzE/Fk5H2ETl5v1C8AYonIHvZDz82U9O5t7cYHRLaNyBB7MO3wbo8qiip87sJPm/2tNl&#10;orKYF5aGDVJp57q4v/IzevAzQCRmAgaBaEM93H3qj44y+npJbJma3ahgU1NGP5oe/DSnJ86CH0gJ&#10;oLBuwNKzsJeA8TijBEFvFoarJfeYvZeo6oMOERxz6X9yCceiZSnzbLmewueh7MxCY5l4FTQ1eDC2&#10;GHiiQ8GaT7jyFIFZdhSveXR0MKC0MZ2m9NRLKZSbURvawjoIr4+Bs4RVNUmIojA0BFECL5gtQCbr&#10;vsCa2DTNWq1Kf7D6jjwOPSfDNLvdDuX+x4+fjCbTcX+AcRg3ERr1CuufQUw84ewA1oZw7GBtopwn&#10;3jzBzj69ZV2e3nKFszwP+cIQh/2xMSGgF7dtx8AgGuvi9IgnaSkorQglN9WIkiDhZfUKvMQMoYHs&#10;Bi59KwflbCVlFhlhPYo1VcqFBAQdh74mRTDKhhrzBsWMnX4MemF5CNKuKtjAhcNnj8IW5BjZGylP&#10;Iz/wR6MxwaHpjLIYvXUF23imwXKriutSceALET5D1WzTVMRCqFBlghdcxkMGzPZMWH8ZmKgLeeK8&#10;oKOlLsouehH6DhrVsygr84geTNZ5onIGcm+WYbvu3LEVvWvQBcKGchx66Jbh0dUMVZSwjm1rLCKl&#10;sJ1ozuLRGRsVgGwiSgRh74ll9JwPGSpT3k1QBcdeGDHrVOEkYDWw6ILENlkFn06qpKn61eDwIeB9&#10;Xu5gMtdaZrkz3lllRflSQo6DF/0rU1Mjnp4z03/RmFwI82oivKuliBbr2WaaXC4oyFyy8lIlfpjg&#10;UZTF893jg/0eHUvT0K2asdltX9xeP7W+9fKLL914XjkY9h482tnb25+OvRwAnK5JYkL1SliYgOEK&#10;mXXWUVqsaLMNUF4s3HGkRbwpxDBQ45UBHCNhmCwtrJKF6gKLKzMvQ15Qy8XjIYsRN0iVkkZfU5TO&#10;Cp9yRzXD8XRvOu0d7a+ub6ysrjeanTTJ4yTjZpLc6qw0O92N0Nvf3xv0Tvz5qHwL3HboWTFHCG9k&#10;mjrl9pRvHL5FXjIMJAruEj0I2Tyc0rE2A73qVE3DpoqIZX3A76WCUIP6u4ZeJlzhIURPZXBKiSpK&#10;CDxR/o7ykM4jgkCS1qqNOPBcP6KXwoOkK5WK4rtenEZJFjNhmT69ynL6OQeQohzOCifcomxS5qJ/&#10;i88ITsHC2Vli8bSM0kKegt2aMXGCl3ykQn5moyVE4Zk4w9ebJ45ZnOEkB6HPHGt5eamzvLLCRBaL&#10;0uCDm7eO379lgNfNqouQfESqTDiqqbyp8kxggJeRcSOEtLgmnn7oQuV8GqlQNGTOfwW9N99ruqAQ&#10;CYAOYRZTTA19qpIpdKo8zc4RjxTTgrumycQyDFzZVQkrmjzqpTei8lxh5SoKOkEYCke+Bw8eUOq6&#10;fPXacDy5e+ejs9vnGu12r3dCl2h1bf2kdzI7OTl37lyr0TAtUyzViM5kGIWC95KWwoGgk6GOw0Kk&#10;zHcI0Ony5ctT1/3o1q3O0vLG2sbx/i56iY794N6d1aV1uYD4HOy48DuAU4CqLExNcNqxTKdS12fj&#10;M+fPhYE/GNKfgTcaU3iik6ZhoqbUnBrFhif37m42uwd3n168fpEqDCOftaqtl164dPX6laWtrY1z&#10;V37+1lt/85PvWk61jJDcN6LrlGRSLGWuH4POBqp4wusdoLOpYgWJjrnM/T0EQOQ8dYEPwI/GD6gJ&#10;CIf5hUsX17pr1UqNJaaUPA2KhCqjuHc8GBz3p/1+4nuHhNYn8+FgTJFhNoU5iBYnf/79H/y9r3+J&#10;HjnLqccJTiZ7K2EpmjdeIIZJp6XdbPCqKViHdCiTJARZvtEKxoN37u+dvXrFqC/NQ//J3pPKz958&#10;unN4cNCHVjcBX8/95j/6R5r6TyjyRiCGYMYBXKuo22fO/Ornf2l8vPfWz3+83Nq8euPK/v5w7mN3&#10;49e+/AVbniXz4Y0Xr1iW/ejOvc3tc6bT+MF/+e6Lz7+ktSofPvnAsNTIy+sO5RRpMuhlReIdU7ql&#10;2qGem8rg8NHoaL+fZ08fHr5y/XOKMjnpPbh96weULH3Pazbq81nU7i7vf3wnzwIpC4ssglGrVFgW&#10;IV6nKHR3mhCKO358t+2Y1y5fepDFu7sPjnqy/lAKw6jeaGs1OUwjXfVTP7vz0c1LZ1YvX7wQBvPd&#10;pw/pMY+hqx98fO+j86P9eTD57g+++/jpQzvzttfOZJpx6fxFetRufnhrMnH7vTEP7OWj3snp7XOH&#10;k6OK6Th2fT6d0zNLmdSdu1CskX1/PqlYpt2ohRFOQBhmk4FLwEgGrUEzddk2gH6G45Eq6yfHw8AP&#10;2f6UhTMKJQrovmWyhfYR1Qt0H2rN+nA8vPFSt9Venk/6k/6J5VS2ti4GcdKbHM0mw8ALWzXsHMch&#10;PC90U6NwGEUJBA4gWpkj6mpFpar3xvssICihV1ghbB01uzUqNNqtxsHhIPSzft89e/4aVcHjwVxt&#10;VRrNNrR2LHSL6V0sw6RjAbpYklbqVTr9e0/vE3Jx6q38RDJtg47Oyzc+Q2/77odvz/05rDJUHY4y&#10;EQ5Vt7M06Y8JWuSmPJhODQOiIoSW7IpDn5aDf6bDlt346Q9/FuRW59T5ldPPLXVW1tY35PCV/d1H&#10;3WalUXvBTfVhFK2fP3v++sX58AkFMIKhjq5tb51PoqE3k1O68g6UdTHXcuQgDCjtnrt84XjnYDYL&#10;KUVZhZajGpPiNKs19JSFiij0Vkx1dDIOk2wym7TqDeCtJCboOvaDpbX1l15+9Yff/rNffOW13/y1&#10;L/zPD59snl6TgtajnSfOcDabTioV25Ckg4PjIknoUT3uj/78T/7TFz/3Sr3WIhz25OAIJIHWymde&#10;eVkvJJsK/VqNUI6NRU9Tlqg+z2ua4mdSRYOdxp07Dz/30uWj3vGXv/7VKHZhvJEpf/Sn3//o/d1m&#10;s1nR7CBzFTie6GyGmqBuohiuslMLz4iYAgX5Xs438CxRi3xzfdWQ5Tc+ukthOWBAJeoHDRob4OBR&#10;LsY4LGMvSUpN7AWSSTDCgCJrnihiw6pcgv1E4LeUZYGCSIGNKPhR+dBrtWuGZriT8eO9h8dHexTM&#10;15eWHDhWsFU5SrEcrHipGI3HpuWoeubGWWHaFMgiynGEGA2b+Xuq+AesAaqprqiU8hOp2Ng+s3rq&#10;dFLI3mzebLSoxPU8L4LrtKbSp9UEjZLHQYxNCJfHkK22Ulb35eSel5Ccc7vGk04Qb+NENlXM7pB6&#10;MEU0eAFNVE24smLwIDOhSZjbcikl9CkU6JgoGetBYoIvAVfGLMzDjrIJJ3To6PDAGFeVfglrNVTb&#10;QbeUxxglY7WgRJKJSRFV1FGg6jZav2keIGCnKvfN6QlyXTeI+dLKhc70Ph03WMogTwsYAMBZiuQs&#10;1HcWmr7YlS3vIuAqi9TgjqqLoUu5Y6XA+FRhwxSQelnVl8LU40eP6HUoI6smwQyrNGRhx1MB2BNU&#10;QWrJaAP3O+UvBH2EUvqHvx2P2dUS+7C1oWDA5XLZqBcXsJRpKsfPYk1KeCMUzyx5uCcshhxc7vKv&#10;8P/MGPyoYs+LMgX9KywY53mj6vBcSeN2ciYoqIDk2NViYw8u82UxYZSA/NCM4Omu8KBaW+3AexZC&#10;CZawXG23W0EQ9Pv9J0+e9E56VE+hY65TLsBoDCsDheL5MZWXC3qhtJCRUcRmMvci+O/FzZLlZyP4&#10;YrFCr3xqm09h8TAhRZ6z3o3O0otJkghcB4Ym4HLpUUQlLg84E93Qa3WQmdGrTOGhTNGJbpZYeYPF&#10;kqFQabC0tNxq1ZM45BIal9o0ZLhWZ4kYuVPgTXkfkzW0Fa71wEmjDxFEkIwhkENJgS4L/XMUhQRa&#10;QLc2dcuyni1Cg6UIRKqUxmcYAyh0bDD7LW2FyqYAb3omtRp8sNF4omoRqje4jnla3nQ0RDV4cvJq&#10;HKbvsaHqGEgRSpUUdzaRkyAqcr3iaIrpdFp0kqPZjC7BNAwhv5fhB4MoNtiL0gDKxxHHjc+hn4EP&#10;KqZJ/OgSECccpqMHJm6PmKqVDapEEGiEiGsuZpgQNwJrn04q77YupvR8r7khpIpd00WtKJeEDUFO&#10;kYSIDE8jecjMTwqetCTjyYzMGrUoJ2DwKepH4cXGJyEXnmNlIww1D6/jCso0ckmaSsO+Pxn47995&#10;2qi816rVm7D3hRbZ9tZmtJxMZrPBaBInvPeJHhtv/FMpBU1LnEoWDVbEakSxmNWmvIEgF6UEMSsW&#10;sZS8UBlYCMQ/M4JekDU+IYSUYgPCyJeVvNI8VnljVihiE1Jn1yW8C+WH3YcPhscnVGx0VjdqjTZB&#10;GkrzIQccw3JObZ+l0m1v54k7mcTuXFaeyR6ztD1aZTDqTqKQkFaShqLXKyblgl1A5aiUB7OocGPP&#10;MqxGWK9VKbnrLFoga6xviMiGmA79Gyp5Wamp8CKf1RAVdnVH1yMKAjpZ1YoTRyFY+WyNULNqieT4&#10;YYDcXKRB6iOGFsIJDSE+f2abVYjMR59PTKyF15uQrVLKNgdchUGXIswgGnDlKE8cJ3HSFgQZtDTE&#10;xkYplIXIqyrlJgl9F9+be7ho9MSnShrnqpEJ0wiJBawIEVL0UbkNit8qF7OZ7Suyr5SVVBXBTRJy&#10;0sxWkIRMvyR6lvRuFkEEWUaw1TAhwrtAKVstNUj44GQsMhaB3x7nnL0lMUaOQyAEHioKNX8KDjHa&#10;tfHqykq1Vn/69CnVWlub22EcHd/9uNVoNqnu7ffoZK+urdEb+RHhNI/VDrhk5PUnvVrDqgyvg3Br&#10;PGdSQCqa5cy3yXZ39+hJuHDuHNWBjx7crdYbVJSPR8Ot7TN5nFuWCiftjHB6yvGC8GRsGcjCGRvi&#10;xdGcXmY6GTq1endlpbu8SoA3DIPpDFvVg9EoS1z68r47Pbv5/OR49MH8nedefiHUCVeOavV6Mgl7&#10;Jzu1ZvO1G8/v3vtoOnOhpFdEgDcJ+g58aaWF91UZfuTSuSJjHjpEPnm6KwuhDGH1JpfSCQoTchB2&#10;vv3n3w0jut6YGRqWbqpKzXYcp7aystxYObW2fb5Rqxu2busmJUXQa+bzH/7gx+/dvB26s299/0ez&#10;KKIvqGt2CsIsGFy6aUA0gH60iHUoJeK0S1rOTVQjgICaDjhVb7mz/iyXY934gz/8w3prffnc6asv&#10;Pv/WRx/YGN1AIfKkN9472A0gHgQXCNuyK/XG+vpyteY8eXQ36x8PHj+un9voHezd+vA+ofWkUD66&#10;9cHHH7y9ulzZ261GcXL3g9s1p7Z0qmo71TBJt5dXDg5r8zBVo2LmzbG6RknWJLTmFrIehXK1Wpn2&#10;T6p2ZbvbkePJweHt1186d/PdnzjVLJjPQm/eO7Ql2DYsWfbubOZPJzOZhaQNGRt3o5MhBkSFTiXm&#10;sb8/6A+uXhs8Pd4/c/4cPTQnJ+MgylumPTk4uB/FjWqdHvFTpxpJFjZrS14QN+rLaexpql/Z7J4c&#10;PvjRn/6bqhw7ZvW3fut3bn/45izxXn3uRava/t5PflZxnOcuXDs9v3Dn1vvu3EfXhoJ/mHe6rTD0&#10;jvvTVEoVo0oIh0pQqq5rcFOrUAghpLC8ubG+tXXzw5uu6+t6zQsmpmX6HjT/s0wbTz3mZ8g6ZcA4&#10;AuxWqAbLOVaj8x5J6vFRbz7y5cQMPe/5z7x8+903Tk7U17/41UtXrv3LP/gXPn2duuVX7bnnPXp8&#10;RAeODhXBbxDyVf30mfO6bo8GgwqhFoNy+rCiS2GSmwrBDjo1uWWzYbaSd7stqnjp5usV48VXPnN4&#10;NDzaGdgUR2RtMBtnaUDg0K5gIULTLYIolYpZsSRvMiK0Z1G1P+o7JhVIoFUfHO/0e+MwDGt1h5A5&#10;3JOzVLMcs96MZL21tHLwdK8/GNaoOmk3dw+OffjyUQZBxaUYskGPKtUYmnXxwtUbv/DlQrcf3H3i&#10;DcajwYmtG++++dZzr32tSHJ/PD+aH1C6SYv49Pa5jc3TjXZn0H+smEq1XaG636xUciWDjKehZZE8&#10;n3ndpci06KCO+BnO6AlVldwyldWl7s7eCYTPKOv5RQRRGIkwziCeQCLBtuiuKpPUU5T3fvyjYh5U&#10;JblStZe6VUPTg9wfBp5R16cnHoGbZqu1u3dA1zqczu+982bozg21OLV9ajT1Tq2f+dLa9cbW6c0L&#10;lzDu07UGBL1s+BDaJlq0SUHRjkAEhZ61lZW9/b0Hq712u6o5lFEcOlFv/5e33v/Jh4IjhyyT0MNO&#10;RQSWRNChVDWHHvko5HxXUsVy3iVDPEuz0HUtW6eIfdIfEvTEGhmhMp4SYDGNLXAo9tMrmxpUITAx&#10;ppzFphME3p2qxS7hQqlILuWFPq1pxGU2QyYUMfSqBN1sEOrc4ydPCevbFNkcq1KpQcLK5gl7kBPs&#10;V5RQVnV6LmTbSueBBJsrQswG5y943oJ1yoiZAU1uAdpDX4qCr9laqi+vxYVkGJZqZWOf7l/oqGia&#10;0AmsVmxL0UPIxn5CiTNME0YeNvImakXeIJIEv4p/LGG2sA7KDICrXalg/z5O4NFRfDJdK0rnp0yo&#10;poLUpOjcR8/Fgh4945RkmbVsMAMOayjQ49UN4Vsj9q6gugQZzkzo62Q5tHigkq1aUG+magCrXmoq&#10;55A2Z/TC8jw6mhVUXRaKzxMT+jwJOj8s3KpIhqot9reQ40t4KRf/temQ+IuFHIz8TMpTWvT/F3LH&#10;omoVq7N5SVKkWqgouXUF1Q50oYqF5BTkfLji4jkxOwXxZcsEmmGwKnyexcqiKFLVkrqI+XY5gRCK&#10;PoJVpxSK0BWXF1t9LAPKQAgQRgH3DbQ2HHjuc/Bcg95F5d8vWJOXK0DermLZ+FJZ1raw88UCzvif&#10;BrQhYZ61QOZCXjRfiDBjY1Aga6prLHqudL1ShT42ZQd6CcfGvi7dOvpzcHT89PGT4WAYUYTn71Jx&#10;sHsVpLEbJgWv4rOOafZMRlVeXPZPaJ9icis9Iy1K0qdIoayDhgKspNNhKq4LzyeqO0zTajZbhJrg&#10;shuBtyJK61xCw6JarVMpSP+Kl2BrcO5QdYJPUGGI4laTypoKenKU3mwIUbHoqsn+ITmsIoFzwHPm&#10;Uk8pyYtIahAzsw2KJRbBeyzihOGo36dXTjJ4jKVxTAiIPqWNrVxsyNNTaSgm19WFwM9hnIqlzIwn&#10;7YLACE57louZfp4krIIDGjnfNSy75wz5ZVYRE40AQVTJeLCjAR0bZgYIQSAKFkaSWkoij6czbI3L&#10;Uq2OT763f0AFHH3E5bX1drdWyJllaGkSubMpfW3HMGfuHEqLmU9ldJKXMzHmaTIJRLSWmCmKHWXx&#10;DAmRXGGVpJS2uqKtgrOM1T2cZm5XlKNLRVeEbjPzMAvWiJcEahdswiwrFlx3mcORGKeiNkzB7gUC&#10;1PjJ0mRoRah8pxJJBTOd2S2aLH8ynZbK7qC0qHVL4TVEmdzi4a8ua16Yz/3R3skIzTwMGZFm6PTX&#10;K44m1/zQpySXxbgFGQs7qKJqoouI5y7jFp6oZgqlVAErWN0KRkE52OdK6X1WSAt7G+5yZPjNZ6Nd&#10;mS+EYC+XjOi8KFcM84RpkIrYlRegnUMTLLmpHnj0aL6/v9NdXW8vrXS7q/xJqTDGuqJm2qfPX6RE&#10;NO73Bv0jz5tTFBZkelF4zF14pzaXqrwmg0onywJZmCXxPgW3AtMoCT0qAeWJPjSpZGrUO5ANoGwh&#10;ia6qyiZNOq8NCyssIwG6B2pBHysV7SL6jdhg+kRSdkyhnUHQGYT+LKtaVS/00OyBmlgMYVmWlWYf&#10;Qk3wmQshc82xV1DFcY4KIRiIP7Ajj3g3QFBVcc7yxXq4SBo8ooTeoMqXURZs83JpRFoo7mPYhvtL&#10;9XqsKiZ9mIKrIATpTNHVXGPHg5J+XghXMUmobLFImCrWAPhmC2Y+xDS4JDZVjdBKXspysRFFEumq&#10;Vq/VPF7ETROC4IHoComF8HzRTMVNojOKjjaePb1WkYS7PQuBYNWN83290YyjkGASJe6lThfluztf&#10;7i7RIzsYDOhBrrfaoe97sxm9l67CkEN4pmsLwQ8hggWaS5YIJwyxhCOxHIVlW2++9RYdhVdee40+&#10;0YWLl+I4Hg76MtN6XW+UEeJjNgbvzPB2E6JpynKVpQ46QQov8LI4SqGr/v9z9SZAdp3Xmdjd93ff&#10;3q8XdDfQ2AGSIMGdFDdJNEVJ9Eh2MrYz42UmrprypLK5HLtSiZNMpZLJpJJMZcaJa+LYLsmWJduR&#10;bO0rJUqUwB0giB2NXtHr637rfXffcs7572tQg6JtmOx+7y7/f/7znfOd78sNXbRM056o8aJ4SlBC&#10;1/vm179Rn5qEpDDyRmGQvvn6G48/9wy8elFXGnWr7wUrNy7NNGc+/fIn/vzP/0KxzASzB5Qopxcq&#10;cgUBnXnrcqzIlBOfgeqkqNBOAYw5gnCFlBxuvpTWJI7SQdL4W7/124DgQuyAYyc+8Fwyn8c2wsiP&#10;hqPR5naP5NtJwlqRAR123NBuTvGKOug5X/rmD86dOWXW6rXpqdgLeV1VZBTmIYdeLvQCgNWoNJNR&#10;aztD5A6XC/g5VhQftyWPfX9ZCxW9Nj35T37nN77z/b8HxIsKnsR8O3rqJE2PU9Ewy7u9Lvzbo3PT&#10;aU0Pp41Xf/S91996+/Cw887VOydOnoNj6PiJBX70SB6MNFPGMetyKZSUH/zkZxXbrpbLR+cfqOjm&#10;337/1X5/T4TtJEk1G7B6qsrIN+HiQOGtJIoTORbyuNFQqmXpwoUfd3c3dRFFEibKNcjBz508c+mN&#10;d11nkANk321DXmUQTSBDvyKLjH+0bnegm5Ci5CtLi16M/N3p2fk3Lrxx3/nznKgK6e6oO8ix+Zl5&#10;YdwZ9F+78Pbzz3zs3P1nF69ffPPt73N8PD15aDhYlXgtT7gffOenk9PNcq0qG+Vac+YfvPKr71x6&#10;i1fMnd0VyJwhp603ZwxzeuFI2entRLEb5bGkywsnTx8+fAL2wY0bV65dvfPKL75QKk9GDsR9bjPg&#10;jj/5UkmzXv/hd7wIswTPb8/OTectbmV9DdIU38Pyi6FXwsAjiTIAXQm8xe7AMUqQLueGJu11tv7k&#10;//03px96qtQ4dP7p6eP3Pwa/BbGjImhqOoJoYhqlKA5Ldgk+cHbu+H57z3P9o6cfefzZj63cXtta&#10;W97eXq7kqhdsxVzU3XeEJEeiVSrAd8mcsNfdVlU51JJmqdpxhqVyuVQqZYnX7/UgsNk12/P9PGHU&#10;z9wwMBc3DdMZjXBaUjFUSQ7yCBJ7OH7WNpbhIG5OlCaazRtXVgB6l6uNYydOdIcjXbBRAEz35VIM&#10;MG9y+tBg4AYjn/ND1DrHkCYM3ZjXFDi1Zk+cSWUFFvfyxsp02IKL2R9sKarsjlYFfRKe1cridXg0&#10;02fvMyzr/DMfXb19c2OnzeeRqSInv2xbfoqEOTgKFAlBTnur12pMZ9Pc5t11JEGgxKEQ+unq8o4f&#10;JJohGYYM2RQE3HrZhrwAlhI2oaIEFhxsMy3yq5Gr2opVwrEaXdUFVU/zwfmHH/7RxUvefoj0GEUJ&#10;03ymNdHutnfWlz/54keULJ2ZnukOo0ivHD55Tm/NQOYOCF/iM/gETeJlDuKV6qNtIaZsYR7Dizh/&#10;8tTGrcV33rg6f+bI/X23XKr+X//3l37w6hvwzuSxLCIcgmcfONvdG167vQ7RkZdlbJb4QaVezln8&#10;oQIytughRkVJVRVD1xmGoVnB7F5QNUiCJUkjYVtkGKIqbKG3jKEsQjYfyrAjR0XMSWgTeSVwQmFT&#10;C/9KZxdNaXJjTw1KQARyoICz1xvur6qKkbtBReNUTbQtuDaIlpgxpyFCERVuR9IEJZEMM8ylHMuA&#10;Eur8iEhUkXgxIZtZkdQQRepgS4KUka6WH8bVWiOC5CLnfVT0QZVjuCnqDDKhR2ZLmokfmnxklrnw&#10;F3wyaPlD4sAkpIJqt3B+wXfBzfrIqoVQExLPU1Fk6jPjuS1Sw4UnJYmcK7RM4CJiGoVEgyDq7mC6&#10;oKBUm6yoOEyEFXTW6EpZX4cGHiXmaYJGHgnK45AzrWE1q6Jswu3ADeuaoslKkqB1JZ3k2E9ChdnY&#10;x7jBcf3tpTTKIadNMAeGVFzKC3PkbOzoeW+wMx83RQ+QVUGBu4cii7Fd4Z5rETee2MZZM8rMxXQ8&#10;rGSQUx2aMogsq8HDHbNW6sqIxEA48C5IKJ2Cn0RRTYa+s6KVhWJGWVqoZ/OMMyqwkxftrUQJGzeF&#10;weyYNwoHHeEYYori0w0jHBkVi4FknkiRJN9Cg1s5E5LFzmGCL1cUNVNlGJd8bgr0jePZOHpdSCOx&#10;gUF6IDnTJCt4wLAVNc3UUIZK1WBXShAz4QaHw8He3t7W1na320UHnRjlkAh95ci7QZ1ChOX52C+4&#10;6NAe6KwWOrs/5yvEbjsfc5UPBucLujlx41ETfjzoSwgOVb5Ms2QYBvz7kQunX0QqRYU2kqGhugr8&#10;sOu68DA0QLSaTgWSRDfMRqNpl8u6pqk6NquZ8BCbCkxiHP8UiqQ0Z7OWAqsfMY03GjkGTLvV6QwG&#10;Pc+BbyBHXFEACG1okGrmBjoOiSjmGIaUmYuKCgFRZ+iGVdNwmSHNm32PAGsM3i+cNVka0wAtF4dR&#10;YXCCCaIEsJxsdtnAM476jVdvzuzE0MMIHbdxMi1mRTqaYZArdrkHCRnZmNTKNny0N3QxNaPfDaNQ&#10;SrDz4odRHHiwcBVAKaJsl6tZgq0VWUCUBRcqUUKKsC0BlEv4lgZ0UwK6Ig0nUCRFHWqSDMxIU5m6&#10;qUIxTMC6waJQFDOYeymt6EKZTRTYWARPe4etWLaSOLKXKEpEGSkIpgS+SYaXoVlOxtY08k80RSQJ&#10;SsScCWIZFKIjGMNnrCHN7G6w1Il4Mjmo/+SsqsVmJnPU2+KQLzX0IA8cYGcbFckUWHqw312I00nm&#10;Z4lCMF7hkCLCF01cBCLoK00PrjCRRhjPGklFLBJ5Zq6TMbJtXrgIoG2QwBcG3PiCUZ+9qPkoiko8&#10;x4SEGQs/cYHZiJMeAIXpWOLztaVbu9sb01Oz01PTJbscwfnEUyMTTxCpOjVZapR7e53tjU2AriT8&#10;TZg5TSCmK3I9CXHeMkW1QXwhOI+BPHaKRsQJITzFu4Hj+MPSqG+oRq1c0yRNUXRIgxVZAtwCV0uA&#10;Aq3tcLBa4uDTWR1EIga7xHTJw1DVdXQ1cEZmCf29fD/MceZesw0F4V2ajNk6ABlwb2fU5U2oOw3h&#10;yh15w8E++af52B4mbQyye8PyNilUYyUsz8bK9xxTMEaQm5LCmUgVKYKsSABmJUuEvCi+KtK3ZbRy&#10;0q7jLu33j8GON/XUi5mlVEpPiWcwG+dZ8A0CdCaWe8HWIF5KOpbdQzoQ1gVoeJ1VHMd4m2Mvut/t&#10;7GxtO2SmjXUvyCAUgMYi5NywtVEUnimXkMUUmrmRpCt8duC7UZpC+KaBGIVMs/hOe2fgOIdm5yE4&#10;bu/u+I5z+ux97fbu/s725PSMaZWWbt2AlTY/P1+2yziskpM5XELTSQlxtqIwo3Z0jthMYnA3wdoq&#10;lnEsTRsNB9/8zrdef/31X/2PfuPosYU4CuHr2nv7a8vL1UrFUHTS1MYcBqJFEHmwiCDfgRRcSfle&#10;t1uen4OkqWTbI2foxSgdFyOhIsXjKRJgO+5uDCFqP/rQ+cXriwptoNR13/vJT+9/8vFqA0U+YbW4&#10;XhI67TzqaTIv472TJp+qxhSOUWBTZkVfKmowh3skhPNUEkqx2Dmmx987pgraAJrOhXGsaubjH3kx&#10;imUc4yCdMsxISOuTsiieVjgkZwpVHrD8/M2/+/9urX2vUrHOPfT4rQ8uj3r77127urO/+w9/9T+0&#10;mw040FSJK5lGd33XsmuwSoaDkchPcqhHIKiySJqrQhiHyK+B/RJnssCrZvlP/+wvhyH3G7/ya888&#10;8VC1ovV7+5Jiwkb+F//iv/ng6tWSXVEMSZfkc/ef+y/+s/98f3/b4CO1Yjz6xPn7zp6BfHzh/M7A&#10;TyHBmmxVDn/qZZWPeNn4+te/Bkfun37pr7xh9Euf+WVB0t/88Run7j/51CNP3vnG13HE0MJEMw0z&#10;3x1BMhOmnjN0wiBpTZcNu6SbBoA0x/EM1UwCzwuSiUq5YtcnJ1vr2xt54u3tDPG8AICSJbEfm5at&#10;QMzguLnpw5gCcvzM9HS51Nzr7nQH/XP3P/rmhYuWaj/89Ee+eOsW7iv0FM/2twfmI9aDD543K5Xl&#10;1dVv/+B7uhqKYrS5s554UbU+sbR4WZZ4QxN6/c4oGD1+7Gh3EA5/7OzsrQtpMH1oMorSl37hM3xm&#10;Xv3g8ubmiq6LdqXKyfytxaWfXHjv4YcfbdSny1OxWJnseCHsAsivV+5u9GLhhY+cPXb8gWGtsnbz&#10;MoQ7iDxR7EOq1Wq1dnb2Bn1H1006nvIAwLmAaBT2jarCLkWHIT/IMlnf2Vx++Zd/+9jRU5mgBV7/&#10;P/jMr7310x/evPQ6rOHTp045vjM5MfHqqz/0Q/7Rp5577623j50+HwqV+oJtT5+sLF/+6hf+tW6i&#10;Ri88sPmj8+32RoK1I2y5wYlz+Eh9a7cv6ObmzpqYqSOnLeepqHJWSYULgCDZbLbu3l2H8IT5N9Ik&#10;0ZKyMVHRLDVxkyAA5M9LQm7bEs1SxKurawFAfi+O4mQ4mFxdXoJlBnf6zIsvTR89qXPx2srtfm+A&#10;fSqc9scIalerMeTzqt6aPeKmyTs//J5dr2qmtHD8yGSj8t2vf3FzZ6O+Uz/78MRu21fUtD49uTA3&#10;fe3WzfXdve6ge+6+c6/98EdKy4RPU7MQmU2SZJcrsJ/QvTqJnZ4zWW/29trsbCTvdM4L8LySaTZV&#10;NWQ744eDANnODQMiFLyFvZ2ubplPHJ83uWCUjmBrvf6D10aObynKyqB9507XjcPa9MTxM8cv/fS9&#10;M2fuO3Pi1F9/7W9O3XdGVwQfxeqNHS++s7axHogL93GnTp9JohhJLwpSlAwNBdohSHd7XdXgBkk6&#10;PdVa31yfP9TqjNzLV26+/Onnb965+a0fXJBIXQnCBeA0Q9c77eDE2VNv/uQNPATQYpKTcV4SPekY&#10;dzSLMcVRDcm2tNFgH30zPW9ydlq1jeHQBzAvKpofp3QoCih3Bg9B0xOaHIFsTVL0km2i25Ak4EhC&#10;fx/+AucL4V7Wy+FjPNmwZMz8wDFDZQ1AsuCYnm7+4i9+yvPin772ehApqHyAVsZ0JCekKCqqaFVF&#10;U7k8QiaZNKhyU9dZzpqkRMOFf+IUu9AZMiUjKg/rOPmZmVYZIq0XBIEfAWZWBCmGhyDJYwEZjhnh&#10;HAw6pjQ+ysAP4E0mhIFs3iRl6h6UJbJEDLAoqpfR4ZsmjBHHXgFPwo+EUFAmB4nh+LwhLRkOBmh8&#10;YOhwGCHhArugGWugASiC0ySno1DVDYJeHKrGEJ2aZX3U5xSnp6cnJuf6TgD40o3whM6DUOTRVjCh&#10;C8HxVbw10fNwpIJZmjIXElZ3yKlSzzw+2VR10RIkDeQ4I/cNxn0lym5OvoIFMyArmr2MvJQWtXs2&#10;PsjLsgwHE9kQoMaHjM0/pZBELppCCAcp2adeTsHkwhJMwmZoiS1FCk9MwacQZIKcDp1AaLKaVMYY&#10;V5nyTlFiBhPkacyGy4lczWY40dEzJiF8lCxCSysaFmaDkJqm0dGc4PEnYSMK/mAhWNcBjkLWmOK8&#10;XEJestyYkcqziytI1zRXOJakIklty6xVa5qOv6vBNikhxQle6/UbN9q7bWc0IL4+m0hDfAtgM8sP&#10;ZHvwWVDDnx/fozAmqhaSPmNvISEfO5iyX8Y+J+oKwXZPD0oYB77EKVO0Jh4rPBVYKjpgWk2H9QlJ&#10;mIqOwWisRbJRQq3WlBVl5MD64SyUCNFVFckTsGIbzQa8JtjpsiLDvhDRsi5kqisI9KnYgAuAmkYp&#10;dQEk1GQ2YJ0Ph06n0wlJxwsiLioBk44iLBLG+4PvIlJDxuC97weoL0V4Ssa4JbGHItE8/GjkJDQh&#10;kjOJ7zQlfbIYDiBIAyIE8BRzyEeIZxJtBG7JhkQcjUYQF2AZsA4l2USh5Bgsi2Q0HIbhEBJHVTYZ&#10;7A7CAJ68rqmU9kPSLEMg7mCAQ1mgKE5F7CJg4u6MPHhaNc2C5dAfObJU1JQk0rhjr1WV2eAubTae&#10;tXAZp5dwEZmUUG+aEn7SsmWzlbB3EuQDI+Zlg92sR3cgn4udSL7YG4xhUXj5Ep7Mx2sF9x4xZdHH&#10;Gg3NZEiFc+7DlAFERgrhMcZ2TdB6CH5RQD+hYhIBRWky6uYxurbE8WPbOuLXcoWp6niiBfvPKY3j&#10;BimcNwGCQ44P4gQb9JgGymW7Ai9nbXM7JhIGrBLAI3CTCRWr8OXRJOk43lIwINWEgsdPZGd0viXX&#10;KYa+WHWz2L5UyUMxLYr79/rDBJWZ5xE9NNzMGCZEPvCGy3dutnc2J5utamvaKlXQnitnTwaRVr2l&#10;TU4c2tq46wz6e+0dSNB1Td5rdyemJgr2B1e4UglMoJ8EHgohAUBDgPFFJJN74SiCdDyKbNM2zZIo&#10;6vA+ZZkPo4A11BQ0uSZjLrEoW8DBJNFRR55JojdyAcqaJROlzHf2dNPEcpoXI8MeYKGss30Fd+cN&#10;XFjkO3vtpfWVwWgI+8HCb5RNu3TkyJxE3GqqfVFSwWa9mbw2NXjZxEghbyGMC6J8IbNQ8AGo9Ity&#10;2Yxrw1yxqHML9x3l2dJ2FzJdU1PmKtUyaTWK+MapSIECA+j8heJMUcJzY04B/U1kxH56hjivTiPm&#10;bEaCjODEhP4TDSDBQ9OaU1NmOtYzZEXoNA1g0wYBq3GyOSLMISCiSeiMB6uR5nHYnD9yjmA5QcJq&#10;lSu1xoQfBCN3BPGhPje/uroCIWLm0GwUxXu72+VqXdOxNDgYDod5Py1M4TMKixi/MHRipVcijId1&#10;gJhI7Gzx4oGepmgXkSR/+Rd/fuTw3OOPP3Hy5Kl61Z5oNQedbkplCLHQ+CIWB0lHaIaejbzbd25z&#10;W9vwqCYmW7VWFVYbKqFIohf5UUxMeEVdXL78+NNPV2utExl/5/oV2C2qbAT90Y33Lp7/yNNSHgmC&#10;BuDK9bKZVuPk0bkrSxscCieg7ZZIBySzHGR+aQd6Lcx2jAYW0izC85WnUSL2n8cDNgJVx5C3AtB5&#10;FKVRhCr3XBZDcoa1F1adJlr8WJcuYC9dlYXW/Onzjz4Tu/uQF37sF166feXy7VvXpycnYcFTqyCE&#10;HP73fvef/4//8/+RkKp9jAPsmMBkWEzBPoOhaznyUQ2eQ5MAORWfeuLpv/7aD//6Tz63cfXG7//O&#10;PzVV/tabP9jc2Xny2WfuP9I8UnukZOLOcLyg3qoITFhe5G9fufbGhXe+/d0fTJ8+dePu+vHTDyTJ&#10;COe+Y8+PQqskX7l89cKFN+vwp1ntu04rLRuNqmZZczNHPvmJly9cfU9W0DAHXf38RFWVWrksKFp9&#10;Qu0Oh4lldEfboc9X7fLHn3t+8eb1OAnczn5vuNdb7opqGrpuzsemqXsc+g3AE7NkbTjyHXd0HwCM&#10;0/ffvrGk8rWFmRPrd9cOtWbLpv3M8x99+713H3/+2WazubvlwQIcOH3TlDfvLkWcdO3OtcTxk8iF&#10;iA+3SM0VnGU4NN0I49TzeqWSsbGz/JML31tabl+99s70oUa9Zg27/SefeI4XNctuwtucnp11h5uh&#10;4wKwOrZwTMy31heXcDIoDt9/962NrR0+Tm27DJl1OHJWmpU7SzeyaFRrtuBknJlp3bmzGEMarNiN&#10;upjmim7V4j7AZC+MQsPUmxPlMA3QzzJMRY0/ffr0naX1zsbK33/+j5/8hc9OzN0/1WioUuvmtZve&#10;yImSaH397tb2xpKuVZut1qFDsBlhd/tRFo8SWTNDLp0/cdawG7YahImXohsDujmqKJKfohhYmm1v&#10;d1CAMxkK2qY/CjSTi9wYMG8YenDiDXojzwmdgV9vWpqpwPk/8uE/5+j2JOa94QipAeQqCEAu8PPu&#10;vhsGGJYgc4B0c2NzVcHGbWA1SlNz81s7e3NTk+9cuooFRTgNDXN6upTCkzUtGwCdpff39rLpkZx5&#10;G6u7lUrr1uKtinUfEkUi99bNi4cXDm8u3br4/ttHpxqD/X3ASDcuBYoIuNZKvHDQG5glVXSiKI+w&#10;ZScrI2+gS0pne69ipwk1QpsTNchf4KCp1Svt9j68BoxOGbroaaqUVlStpFi2pnC8NwyVqfLxiWkx&#10;HEFsyeLw5U9/6g9/73/QZBmWDJxem1u7U0dmRUFfv73ou67TGwycoRcmE3OHtXQEYeIL3/hOLwZ4&#10;qeTLd1uTLUOWQz+XNJVPHdM0h04XC6ycmKnavudp9bJiiVrZOPbAsejO5oQM4d2++OZPSRGViQOj&#10;8G+Iwsd5GZswOqaeOAuJKSOnCvm4o4bQCzdPlISRDwelKM7Nzwmm6kM+ZtZ0NOFQ6qomYkGeC9PU&#10;LlfgbUEiqWmKTE4BAi9FoYdaE16fWKocK9QlWV5U9ArfncKDgyT0cT6JUoDMdwe2Yc5MTH6t1xdE&#10;ORN1JxFRrlzSBTSTldCMIEZPCkVkU40K2gjgESclacSh1hkSm6kXIhChDNKcSCb2JvL1OHTjxNaL&#10;H4R+VDFtHILjUCWIWW+gCLlCc4a8MOaEckzU1yS2FNYbURFKYmcLzd6SNCIhsSImM/sfPIZyfjzC&#10;fI/NzToq9H+I3oZY2Pc8RMUKVY0znKKMUc8pJkNAGZ1XIhSDwEIcjlZGALd0XRsOXRFRH9JlneEA&#10;Yj6JnOMviXhfGSEZkdkMUZzPFEkoqQosaJljzMBCtUg4UGEucsCxwC/hXjaozH2YMJuT9lVxtt1z&#10;AWGTdDSWDBeuRLBwkxgyLmxvGgbrc4qkE44lD4bPsK9AmI01qLDDQB7cEjsKWUsT8ykUpKDXXSTz&#10;BTOTdGeIXUzpNx6yDOqgRjejhTKeM6a1MWlW5cx7RuSx4JIkRfqEaArhUAg3ZJZ0mVJcKgcJbO4X&#10;VwK2ARELMQJp0dElAiYDwBJlnvCCADGKBNjYXCv8rGlaQQChfbi+toqe3gHk9Vg5IRGijJzh8vEQ&#10;YtFkYvfO/fzgO8d9CAqPWcqMh0s/zxEOwjegkQgWUxQuvGclkYu4nzciwkUIbwwtKhp1y0L9rG6n&#10;0x8OFU3zfR1wYNm2FWSQhbU6/IBVskrwEso2dnQhLdSI5Az7Fws0PB+MAoQGhL9I/ha/At6dqig4&#10;DJylzsjpdrue6w0HQ3iShmGgXpci48g8HLu+x3SGkQytqhEZKZPUMCZOONZOSSoy0WHHoMIZ5ntk&#10;Bpz6Lrp58WSgA7tJ0zQsMCFajJGzGsUsSxcllmeyQeWiz0zSX3kxD0zbn1UwcEAZ1izgcpyx11QR&#10;0EgijFwXdnjJ1OTCuAdbnXB+wZKplK1uECMjUlKNkt7d30XdlDAaeX4uyi7ZpeLmLOTayZSUskRq&#10;0XBMv4rJjFLVJh/rEhdEBGxziQI/djdj1jKM6pBmB6O8BeI84LGnbDD4nrbx2Jkqp7hGtYmMAVks&#10;6TEb4GIGvujd4egpayoTI1UQFLLQxXndlAgpWQ5PIKaRBogvaaHMdqCWNuZAF+z7AjzleRGAKKfi&#10;A9Rn5+DNwKbRkKnLzc40Hnjg3IU33rr0wWVOUuC8gtgG0FMlGi+kXzirnbHAQ21ICtw59RGLZ8Eg&#10;Lxtw+JD23hiwFYrWGAjI+5cvBAsK6b1i7Lkw7RFQmkLCbe45g5XBYK+z32g04aQsWTakODSiDdhF&#10;has6cvxUGoQbG6t311f90N3bH0qQUecBlc5T5peF2Il6Ygx3ccwPJyKLcAlDJBx5bghrx5P6XdMw&#10;4QjXALHJGpYac94PA0lRcciaepsQ0VBuPMKyEIBb2DwkWoZsVsirqo3msNcHpGPgzB7krxmqcSDA&#10;Q5EATZBLram5mYWFubnd9pakmZAEXHz/KgbN+VnU9yKAyPGsQMFQWzouWiKzIBnLhZO/NH9P2P/A&#10;8Yxj1AMhJfORQi2cPPXQZQFu2JL7eeqEwd7WZlVWKoIyZZsVS8sElAMlmTM+YmIhXKHDmDEmSeF0&#10;LTCKhDCWwmQHs3Aw2EFrHyLvcNDvYW81SOJEN/QQDmBYcsQ31gwDQgOEnoLMJghYyYsjxrvwo0go&#10;VDS4gxi6vbOdJfGRo8dhH6yurTSrNdsuAUYaDgcLhxcgEl2/fnV+fj70fchZ0IgIvemoYE9zONhq&#10;RwpABFcUQP5O1XTD0EVZY3UWVdMiVB2wKtXqjVu3L7z59lNPPP6Pfv034HPEotRK944kshRtL7H5&#10;DwFXi4WQats4h7G2tnLzzk2ritPFjXJlZnqSQ4Zh3N5ZK5eMasWIU8duWUfyhVvXbsEnqZrebXff&#10;ee31Z17+WOIHnDLUNRve/Gd/8aPuV75za23VNCuwU2MODSRUXYcDlDvIG9KM9L1wf5HtMh6cjBAl&#10;sCb2WD0uo5llpvgdZunq+sqhQ8cM9NpVadIrS9kRiZLujDGNXQz2LfCZerXymV/7RxO2vrt598aN&#10;q0994pPNVvP5Zx7NBD5GlUo4HZAbjZp2EYAb5FYIvJznWpbDilJhr8KLgKiC+WAcwlvwk3C63jh7&#10;/NiNbP3Su+/cunb+2Wce8fveu699p5QFDx2d5YUmlYoDUav6kKrRTaQKt7K2td7unTh1NsggfGnw&#10;OAKnhwiEywRJjFxn8dadmZodY9Mj8eP03DMfvXHxTVGzL1/+2fmnH4ezbntraXHpDvx8vVnZ3+uX&#10;a/KDDz9cqU9+5avf3Gv34W1CcvjKp14xKtVMVbuDbW+0K9N28PMwyBzbhodROlqZXbyzfOzomU4/&#10;5GWh1lC3d7ejID9z5oFLFy9Lkum5oSAOIAluNBolS/3Bt76syoLrDtOMr1QsuLF+d1OxDJkPFJz2&#10;00JUCkAah8RJcZQePX6kC3tn2DEA7AjOV7/51/fd/8jZBw5Dyg8JvB8gogmiPoAITkp1Gw73aY6T&#10;SqX6oO+Y+EXRoN0rt6zE6ehc2KhVADhs7mz1Ojf2VleikX/k5IlHnn4GhXBj4Tde+AfD/s77ly/d&#10;fe/dcrnZmpisle0rV/rYgxKRQFCq2mmI5jpbO7uCbLZ3N2FvOoP2sLs7NX0W8nTsJwzd44dPL96B&#10;excbzebIdaamZ06fuf+1H7462N29evm9B59pGqpZL9ff//G3orAnWnocBKoibSyv1SYmz93/wMrq&#10;7ZwPuEz10BMiQfkr34OQGnuhImMFFrKayVbNGQCS9Mrl6n2nz65tLLUm69vtDpd6/b5X4SwAiEmc&#10;UzjJSra5C5gSciYclEUWMykiuaatVcqluWP3a4bgp7FSmZw+/pCj8LsbK87ITRJnav6Mn8WWWQ5w&#10;4E3w3K6UDhVvx66ZnZ3l4V5TzbiSLKpSvnz1TXcwOFSWmyWpt9Fv1msi53rB6NbqooCWMHB4ufV6&#10;FdCULEutVgviDvakRR6CU68LiyGFhxzEWFocjCLPT8tlg/qIkJahQ14YZYZlDAfOzOTE3dsb504d&#10;rakQHLNLt1frCye0Uqs+Mx/2t3hR4RTt8Scfu7a4tlCBXGhPGA2aijHodSbL1sbW9sNnT3iq8uaX&#10;X+Ut6w/+29/1ek6KizkBeInVfVmTzJKomhCUEw9SOf3i4u6vv/CKUp+cOH747TffefNvv3dkYXZ5&#10;eWX1zh1L04O06IBBagdnMe7nJG3U6pBcG5ZeaUzAwTr0HOrdoSSYgHS84PLlD0QuLltWq97gIA1V&#10;tZmpSU0uwzkOoSZK8tCPZUmGfetF8AhQKiGC58NlKHgKKR+kPGkYDHt4HMYp5M9woGSJyx9kGx+a&#10;LczHpxIT8UWiKS9sbW71R2GpVg1SCTJoUbVTwLe4tjBuwcZHFWYs38KT0LFzqMkQzkQSwy8UfApf&#10;SdLpRQoPtuzJ5QODpGaZnu8bZomugpjxnBhGEZFnhUG/Tzj83h8GXRhpjaeTnZnZsDQlo8E37MSy&#10;zEGSkeQpoAu6gjkkNnWZUQUj0LHiM5vWC3w/DIMD0MI6dQXFFEEr5rsJ9oQFNvK2Rc0uxqb2PJ+R&#10;eFFhSBBNHRY7TmpjNYDnRexl4Vf4XgCf7Po+PJEodiGTGYpSGniqzIqspO1IitkinZxZAXc/PGuN&#10;shokbUJKNXwxv0eQrCA4F+ZFhYMrIkBAJnCAm5ahofqPTC01gVGfUzRoQP8IgXh5pJHCFe6OxXfz&#10;BH2xMch8IgSqifCFOgkjCGSsXMKNiZOMtsk8XBAVE72O0VPHdsGIHZLxy0WyFdK6SJqE2j/wCVEU&#10;wTup1SBSm9wYFtKUNZem2ViUg1jBBL8LB6CM+XriLSFurFUh7YLMgqSI4F4Rpw8Ggzu3Fzc3N1NM&#10;mcQQYlaEvjKYKCYp++SUSjX3SMg/7wY1tm8perjZzxsO4aA2sk+FhCjQmFJJEuONp9TAyJkqE6Nt&#10;F0V2bPvJikKyUrVypQzXzKOYGcAyHxVDORz1t2sNyN8qpCNN/QOIijo8PVIORmFz+PGEAG0xFEnq&#10;0AitqTSA3OzAD4Jg3/NcdwT34fu+4zioG0HtAWJKc8yVB1Y1/KRAhlTwR9dNkSAoIlhRipIIO4qS&#10;cE+Ki8oW2KhAtfQAtV3RFwYZdpCGIcAmDTNYi1gFYsYcbK3QlC9a2TOuNcpxYiBn1F6kzhFlWJKR&#10;LZDAUcejQVNMgmQKfDw+izzKw6EsKGw2HR0qk1RWlYTD1a+YOI6PVG0Uwkktw5Jx+EGWdS1LI0hA&#10;JdIBZxZPhdAOX7zcAgbTehaFoh3CEndGzGDaPDQ9ggV4iZdJw41ZWyLrGG2gEP1lbAz9oHYiFIP1&#10;yDyE5zh2FcvZ00QoQZ0iUpZLZCyWpJxM6kQCx6Tqi5lDGmNG1iqX41BuwaPnJepBRwlEfsQnKSzH&#10;cXWFxHeJjs0V7P/xyATebkT+ThITmma+57CkJN5QxbWVJV0R7z+9ABdy9eZiQjcKiLNVrSi6vtPZ&#10;j8NYRLiVMzoybs68GJBlsUkoiPuFNlcxRTh2W/uQkVqe3xPi4j48zzF2Y8MxDRwRyRnownfh9Du+&#10;53Q6+82J1uHD84pZgmQliEnEkQp3s3NzzUZtc2MdMurQQ5dpTqbRHppfZWUVZLQwmEZTPuz98lj+&#10;EKI4UXEZIn98GAxGvlOxyiWzZOglHqWt8iiBFBaHiBhtg2e8mghZCVgVIokINrI/GjpwGMOdwT7E&#10;3WWa6KDHMGqMxloADvIgKRlW5eRpWLW9TveRc+fgPjRJh5yPz8WMuG/MorcY980KAyAOiVukxEjq&#10;E0XphJyfi3ddTL/QKAitdqTFsgWekXuEkOu6YikSQBw4PNpx0gmD1aHTtLSWYbTqVdjTEZ6mRTOZ&#10;UbD4camVvaDxFhdY6BFFYTzWUQycMx6xpmk1TROrVZFJ5I1fMLPehf/BoIZtQXZ+4HNiDALYQhoO&#10;l5G5PB1f7sgtGSYsxa2tDQjqU5OT8P1rW1s2IELbdiH29XqHDs1Zlm2USrB2XMDbrjuWeMiYNwnW&#10;zJBuJ6mAhBW8VAkRTspa6fBjOkR0VYMA/eTjj3//Rz+6fPXqB3/w+y+/9PLpU2cONctkmsc8GohZ&#10;A9sQwDDAIWwUk94XJBCQooqlKE96nb399a2bVxZNU69Ptq7ceP+ZF55KIw8XZMY1Z6fgba3cWU9z&#10;wdDM/b3ua99//ZGPPAyZlKxymmLBWvvES89F33I3t3uyjPUXdupEfEx2UTnH5pOKi2dLhMLmwTQS&#10;P26ysKmEjElxc6nr/U///X83hP1h6nbZBFhuWzYcTvVqE4BEvdaYaE6ULPhCEzJaOJy8EKMLPMH1&#10;nqCWp0491oy9nmWWuv4Ax7epgBgHybe//cM8l47MHbb1sqKqR2YbcSQlmYFDp7wEO6VWLWV5TP0D&#10;PhMBjgaD7uDMqdOLN3zOUgaB9+/+/C/C/gD9lAVuAHs4y3VZQCEluQQ3i+ybKKgfnvr0r3725V/6&#10;rf1up9fer+m6jya0GKdhE64vrkkZ/+zHXpo7fWYwEq5cW0z8tCQDPNE1w9ha3ZifmOturQ/7HsBl&#10;Q9LqrToE3c3N7dW77Z3dvVId1Vwtq3Tl4hu8xPWcPh8B9okPzc07o9H65kbNKsPDD5MgSMK5I3MP&#10;nH/w2vW7quXZujwYtgej3qmTJ5xgzyinU4fr+93eT9/4CYDRB06f+e53v9WaqKI7sZ8qzdIA69yy&#10;Joqh4yuC7ofBaDAq2QaWhPMkF+LBYL/XQ6cE342nF1oLRye7/Q3spQiiyqtTE5N3lm7BHoakMcmd&#10;WzdumLo0MTUDB/TW+lKjDnmECXlXvT573xOPbm9tiUG8u713aKbUnDRe+cyvvPfOxanp1sTs0fff&#10;v/rOpSulidl333xvY20RZYFr1b39vSyOpqenIN4mSagoCqQLgNMg49VL2mZ7vdYswVYKR/GtDy4c&#10;PvnQ4uLQyPxSvaEYWFoaDHqypqBEOhz1gXdiYWFfLyXe4Jtf/vyxk6enpupvvv6NwOvH1azZNFXV&#10;7AoDz4s1dNBo7nW34Fjtd4KSrsupnDmZilNzYRpDHEgBIPBCpOqc7IpWyRIlc3vHyQS720Vn5In6&#10;dNks7fptSDK9UQD7WxCTkYdTiyKp4ArYUhIbtWa31w39/trd16sT68fOPW5Vqo8+/dz7fntzfZn3&#10;84mp2dnZM7mm6KJQnSivbq7RZEHasPXI3XZ68Wuv7sLrmTpkJ3wEabapy+4APX81TQJAZuiaO3DC&#10;vgv/SUqQ85e6yC6BfSvyesmqBY7TmpoeDZxKtQzvsj9wShU7zSVYYIA/Ypxqhqw31CTUgbd5gBa+&#10;pRgVUT8+02hoqi1lsV7+T37tt48ce8iuNH/zn/+zL3/uT/ZH4ZMvfPLJj3/2/bfeWr7w3ec//fLi&#10;tavfevUnEG3gWOm2O/GxeH9n2zIkrqScPHkYcPj6WqfX7YROT4gTyYa1aFUmWgADzWrt+z9598by&#10;TgKoVMy//c3v/cXn/35/d3D02PEv/913qVtecB5zOgThxGT+Ov7Ih2yobJmaJPaGTppANojnC5+T&#10;CmLGVSyrZluSpsJetCo1wyjdWlxS7U7MiapRwuNaNFDvUSqkbiVkPyboAoAAJlEwXZJGaBVDMpsC&#10;8sXG5f2s6MrxzNQQEyOBL4wVBRqjgP+ysbsHqdnkxMye4+V+DNgRdadQu1xg7EaS0kAXqAhVZJH3&#10;JJB8FNwkJDdUTKS+nCgEOO0MwV4g1ijgwcxxR3atij4rglBStUzk0OhWQYYqM+dUNZ2JJ4lUB4AP&#10;V1UNvkU3tISBWoGljayNjIBCILdzkkgR4DDlGW7LEJ6mDMQylRc4hZBpk4iFOIWgqooKZzw14nhS&#10;dUZ5MPSGSZiTDVOAoDm+1IPtF0fMmiQbj92xxHe7vd3p7sEhCeg6wPa1SwAb1c7hluEUhjRFg2gt&#10;puSglhqqLGRhfk+4t8C642P/gMRYwKxxm/GAJcizAWOR57IPS5ExZWaeTVQKCSp78/D0qGlEyck9&#10;kdSckcPzcQOFeHkiNV0pvSf7FdbZoowjJ6Paolxf+HsgzOOLmVyi5TNaMPnuZjSYIxbtBIEhdqIT&#10;EExPyTaHUZ2pOF4MghVFBEVhXYGsGBRkFowH1RkhLXBjzlS4yYndLtslxC6iQJLL+BwjyAPcwe7e&#10;Xr8/8Miziqa3SL8qRgsl0gFFejalvjyZKWUHKjsfFjUv5m95fmwdQ61vsq1BSiyqaCnU58RHB0hO&#10;g12ZZyHSU0KRNr6AErwJ3Z2Msmq0kuFfliuVI0cWsCrB84OBA/8mQroo4mW7XLassmWXeWTdooh3&#10;RC5/AFnhw103FhgupNeN1rXkDmXozNFtCH/f298HqM8IqgzQwduEqwKUmxPnHJAjWSmJzOUmQeVk&#10;vEkIGpqKnfI4inN0FcGGAaxkfrz9cP6uoGPQiLtIjkrjsWTMGFH6lM2rctKY/Iz2PTQHirdHw5VM&#10;tyllFtWFUwuODIhqMcsgkTUK1RMEpNrCXyKOH3rDYb+f+qFkqmRvk9RKdR+OFMcNKX8F1BPRvDdg&#10;b01WsdWkwrlsi7m/3mnrqhxicxlZDFQgwGYvknEEJmSVFXQ/LMWxygpjUiLFkbybaU9Sgo8E3rHx&#10;L2FhrKBwScaPuYWESAT5Q9ZUrN6Yj0mhPDrjMpZvxmAfsx1KCNfRVB4TdmJQmWe7kInFiQdKyBRG&#10;FBGvnHinGYR9UcmDWAQADCeASR1L1qqhbcocw0lGjFETyO7kIO7AzgjimENx8/TKBx/sbk8cXjgM&#10;QGNxcRkijK4arWbzzNkznU6nu9+Fp7TR7nSGg4E7QhCFYxfjhhJKrnMC06ke2wjnNNhGXdai/1js&#10;7bF4eSF/ddAxZxr1CAliFrLQDIZcqjFIJ2lvbxeAxF57a3pqcvrIYcCoaUxSe7Q3yvWmapp8Gi6v&#10;t2slxarAEkKsQyMPzOVYzse25UzwiYAAThLJ47NBxAIHsriHft/xhpZuWaalaYYsa1TKDZGzAIs+&#10;5yGJl0kQgjZPrOgaLF6k6Am8F0aQOldrNcdx+u29kl0yTdt1XQbtC5lyos1AEKmW7Fq55qEKox+n&#10;ItlQocRFWoiiFdRk5lLLKp7kDY0QKy+AaWF8xBfyvSyYH9xqoWrNgBoqRckkKCejZEKqwDLGqkwv&#10;ikbdYLXbL+uKqeoWnNGSEnHokKlkInk9cNgoQRNYRllnVRwhFw684jG5hC9BXxlBMgCgKsrI94Mo&#10;wFlabNMU0V+keRgZySZ4dKEcJcdhTsCjRh6sI8cd5oV4eMbsDCZnpkbD0e7Olm5aC8eOwSLYbe8e&#10;PjSnGubd9VVZ0aYPzXX3dvfaO62JBjc+SOALdMMEfEusYBS7gJtHY5809bEQHubFlDLkw7xi6pAX&#10;T8+0nnzySQisX/naV2cPzbru6NXXfnTx3ff+8Hf+Kdko8YTYci+LqDNQ8nw4+LN6permohv6Ih9D&#10;xiGlOEOomQqfiFmULV2/7e11DYgPkoraOHzqBaPKRG2eE5dX7hqSWBGqg/3OhVd//NxLHw2RjzlS&#10;jFKzavzmb/763/3N15eXdwVeRr9nCNxIpaeqMBXQ8uxgOqCQAyHeDHcgE890JBnBnypNIlrJZclM&#10;fQL2WOL5+yN3zbuDxBmiBfqBZxiaVbLhwR9qtaYnp8t2RVTUhx7/iJjzAYCzmNP0mjWpuO2NNOgj&#10;HQ5yM9565dOf/f3/+uGFI0c1RaK5mhT2wsAZbG1tdd+5KOeS2+5WmpXI7aYozSqICnpCO74nUi8x&#10;F9WuE45GgJHtu52BogmKoUdJJFCmAwEBfR3D4PjRhR9tvZ8r+rEz58N5R0WjvC3MUbhc5sW11Q0h&#10;4c8/+syZx58ahbxuvUlTZlKl1vzIcy/89d9/eT5svvj0UzubO9eX13whmJ6c8oL4xo0bqIUr5OF+&#10;RzRDv9cfDndEdHyFl5fWLBPgqI+q8dnMdCsM3L39bQk9YJVLly/e9+DT+8PQgU9c3lUV5cI7Pz16&#10;arbS0oIc8v7ID3sQck6eOPu06//4h9/WVLRwBCwImU+1okMaCSdMr78v0/wdPC/0zFNl1wuFXtfx&#10;sMUHWzDm0lJJlkahh0JSUgD5LcfDnrpy+SJs8tXlLS4KYUf3hkNJVNaX10TxyKjX1UQVMHxl6Xbg&#10;+LJRPXr6QcAhbmprpWatOvnFv/3Ko088+s7SrZeefylScWJm4HQVRYTo+tFnXwQ4vbp6AxLmlMv2&#10;u/1SGStxumamGYsg1OdR46HTBhAFG/srX/h/Yqd9YzfkyCEaDmJ4Ye329vzRBYD15YbR6dyB6Ht3&#10;2b3y/qDfWT28MNNqyHt73Vjw9ZI+M3l8v++ur28dnpu6u7nqj8JHHnjYsktXbn8AmYBhW5DVJX6q&#10;Ctz2bt/z4eUrSRbt7u/sbXWeePoThj3sDgaz8ycatdL1pa/KvJwnPpbn0/zYwuGrzqLn+oxUFsf5&#10;zs6eM3IhGgBgCfSBEHjwNt9+DxaAImqlZz/2qeee+aRolPvwK3KyvHKbU40w7SuaZiv67t62yke2&#10;AXhGct1eKoQ95B7wXn8vlBJLw5TOc0ZpEMCJAZkxbCLM/ErVnR6ALLfvvDs7d1jWSsuLy3XbgmA6&#10;GHqAyZ3AL1Usu16t1CrNWuP29SuMaYZUyiSFE2uyUpUz/mhrcqZSBoQl1hoPvPDi6nrfHo6san0Y&#10;hWa5qpZr7dFwd+i+c/GDpw/Vjs1N/Je/9Q+dIP3893406vZ2t7fa3UGWYPBOIljIcccbVuoNXuXa&#10;+6uwvYIcFqysqLaqG2sbO6NAeP3ti9NHj//RH/0lnwnk26fHYQbRM8LpNzpJWG5DdC3IDGdmZyZa&#10;Td0qibC4ZdhLqQxbqnABx5bnxNQULFdIPKcnZxXNymjkARYeIObY9eA9w0kWpLGC7DGUds9xGBIp&#10;bVlOPF70X0b2SMaUkLAYmrGZNTZrlRagFdkukGrFKOWYkk6oJHOpyvOwi2W6FcjaXT/BLpmsULkT&#10;fkKB3EbG3gknSwrhEPzv1BhFmSiSL5SI1YRdCgqqmLLCoUYOyqgAqoh47YBoUwrBcMr5xCSCP4Zh&#10;IITCegaG6BiWIjm1UMUyjZMDrWCuaA3hcC+cgzh3k6OhRppFnlj4BfLkT8wxSSa0/KC8Fv0OqIqP&#10;WSWkMfA0UvxGIlXhvCi2LnMcH4A8A9YA3LKA2Tzy9nTdJDGPVGTcsMIVKW23d5MwhvTN0FHnFvXG&#10;cSUIEPpgEeCQtiRYukq/hVhv5PREEtxmRD1+3EI86Cfy4zOJH0+65eN/hbCE6vrkl8lnH1JwZksI&#10;i1bUzeERJYjILE2JXoSMX+qzkbETMweGl5Ux2dFMyplBjlhUqw/mWHnGImZZOisJ02lKKAsVqjga&#10;cpQodJBIIcuhBH5Mdium89AEgRIu4seiFiTiH9ogB3JW9BxkFI5K8FoExqzCdhUpMzPmABZeTMuE&#10;q9V0rVQqQcYCv1itVmABhJ4H+d7a+gYObQ0HHLWXkbSckOErtZtRChdlijIG3bJ79tT3qgfFvef3&#10;WkwZFSNoFJln/HA4uFGxEvAuzhvLfhDAx8PpZppwbQBfhwh3kTeBI+iwolI1I3HShH2+yEj1KMUc&#10;YFYbxWQFjN+pqXKj2Tw0OztyfaRTJLEbJkWHjy4HNwVJw/Dj0TZ4ua7nDR1na3sTcrZut8tkySQy&#10;y8UMnFpikF0TaZkpLgnMjjunv8ETQ1IesQ10WDeawfYRrOEUZVWR6E89QpFeLzx1Ff69xEb40Iwi&#10;ZtQJuCkN4qAsMw/klFo1KAQcJWyJSxRbcEQuimlfIzhBMyH0MYIkVypZlmEacKkouIvsFyon6Hj8&#10;49A//JpBJlvILMX1BJEkj4LI9wI0K5ByPkVXGJxjyThbM7a6+/D6BcWEbAQeDSdIEI/kwoKIOrcc&#10;oy6jghFDf7BfSDSXqcwWvkFjjMofMIOxRTzWIGZ0CGZGSh4tY7Yn/UCaZ2MbMeb8wsdJxiJlQVEt&#10;RqULVipPxu0ZU+KVxlJPYzI0yWEj2BNpdnzsus2hqy1eU4qUcxTAJzkbKoHFKYf/0KJIOL6Qd75H&#10;e6a9LbBmHen1cYCWMSzDl2uQNnW6TgyJYPP0qYXlpbte4K5vrrveAD65AbisUj1z8kSmiqsbW3u7&#10;++3Ovu956L6eEW5nzyEvcP6YQcGYKkUvOOd+bveNr+KAncuOmIy5OTOXLlwYGINFFndgoTv93s1+&#10;d3u/MzHZqtfqplECPADLNgxjrOSoej+IwtAz3LxUN+1yKYeTEisWOFwuEouF2RoIVMCjuWtU9M2Y&#10;h3JWdPwYd93xBq7nqIAArRLAKl1TYjKK0VTTKllx5CH9SVEhRkQhWmUJpPWFriFxMuz1NN2wm6Y7&#10;HO67O0appKJYYogFIJHGgTI+okvmefTWkjQ9wmMa4mYMwTNCKE7FEBbemMAC1mJFsvDN+EK4j1Wn&#10;xv30MZW8sNviC28a4iDw5PmFzrumQcrDdHiLsgZHIOyXEJt1oR8lojvQeKFswD1qVU1L/BgH6SAP&#10;QW4PKjFi84+KKcl4Vlwo2vVIxkI3r4xDizPXpR/gNcOQAe6R2xDyyIlhVdSAWRUsTb3hIIIYQW1r&#10;WMAqKT3w4058b6898sKJ6UNwY6vr6/Bj84ePwkvd2d2CNaBqhjPoJ1lagTWKylVoNM+MiFDKGB4o&#10;JM2cF2EOAWEowZoV+kNiSYWjvn2SxpKmwrupVCrnzz/81ltvAZaGb240mjNThyLfV1TsXKX02EO4&#10;ThpnyrCagyW3w/NzeaWW5MkWZAmovx+4I9xYcN7CEdTZXJ+amVy8eHXhwfuVagkS4wRtcZNqq35Y&#10;kLZWV2EN1kvGyPd/9upPHnjikYnJiTRwSnqlF3gvv/T8z35y8b33r5oKSdAyJe+EH88rjE8xnsWw&#10;gtzBZqEKCl6xB5mPIOZJtmnBclMVCRI2SOvqJRvSIQTVOaw5CODR/OGFu2t3d9bXtpdu1+sTEK13&#10;Vm4//PzHZyYPD7wceYyZIhiNwB/xmTg9d2ThxGnNtOG0IA9XkSgP2AGyyuap6tTJk6enJ+e/9Ddf&#10;vr58GzYLJI2KosRkguiFnkzqo7A4KvWyn3GbvWGtpKxduT5/5FC9VVc09cqNG08894tLK6snj00L&#10;edLu9n/zn/zmv/xX//bkkdksRdswSYyEOC+Z5b31dVMU2ytLZx57TlPEJ555prO2IqgipC2nzj38&#10;y5L0d1/50gvPf+Szn3rl7r/73MB3ep0esl2iQIeTUCLfviRAlX+/X4dlpNvwFvd3e6NR9OzzL+y0&#10;u3cWlyYmaljYCuF8DWGpb2xc646S6++8e2RhplqvXbp4mRNKN+9c6ezuun6gqpK/vZ6m0ezRo40P&#10;GrIclEpKmsE1cyHqBmJZUoQHqWN24bshBGbb1gGEwzf2Bgjbyro06O+jTl7IIfUzTxzUJsEhgGcf&#10;f+7Gtes9ox8IGfIhYhdO749/8qW1pRXLtKtWabPb6+5vQ+Tc3O05kVCdmPbawyRDOuMnPvWZnM/m&#10;h33dkDc2dlzfUeQMPYF46fIHl5dXF+fnJpLUTbyQrE1SwuTq5vpauWwYloJDSjJvynJnZzlP5WS0&#10;L/IBL+Rk0ayOHEdCEdTg7vodQANR4GC1OQzbm3fhkLNrgqzyO+2B78YlW0xy/s7S6syhoznA9Z19&#10;shFF4/pJs5TFmSIpXhJqukJRgktjDs1kBGl6ekaSrPmFo0+/+KlIMKIIUhl5bfFayili5pVtFaKU&#10;ZWqB68Hta6qexpFI40ujkS/Cuhd507CcXvubX/5CZerQfY99bLPDPfvSLz0B+B/NaFXVhI3tQ/Zn&#10;QoIydCQI41YZAmPor/veXtkuDwOctBwO2hAESrokw/uBlRPBisBRjUQE0B2NAh/W1fLKet/3KjUL&#10;UsQwcvNUOX3/Q5DAXvvgUpZGsKcNTW3WqplmtLE1CvswRc1f+N9cVinXgmHU3u0Jtaqlit5guDlw&#10;5koT3/rGNyLePH3q2De/83U/GJr6ZHd9hePlCxd+CBDn8OkzWurwUQ4Hyk67/aNrS2F3qGr2zNzM&#10;+7dX/s2//mPVVE+efVQUuEGv/62vfaNZkW5ffV8SMq3cKNcm9kYDzdZ+9uabwx+9lYaxKOGYHJtL&#10;imLmzViU9FFUKeMMTQsgV8tj3VRSROlwEIfovILOlmRGz3QcZEj47EplAmAzQr7QRxP4IMSxRoSR&#10;fi76GdOYx6alGiEdGtUx4SklUQhPNA5GcezDKRylWa1WYQNoGPnI94IE+PKig4aJO8IVRouDz4dX&#10;rqNJO47A4rwucgAExsojBwpSGUxQLZVeAcoBMstcauOR3SkdcSIhCklSEK2gAAz2I1PIVKsafC7k&#10;CZDzwkdh4op9XZXL2LxuhAzmYr7onqQgbYtIwb7ZvZyI5YeYrDKFTRTe1uB7dyHPljOh0C+F0zjj&#10;mFokBXqGn0WcPEwtw4jDEAV/qFvA83IxR8ujtBKJM8sIRZLE0A0UakMBnqyQqCSSKmlGcIw0hHoU&#10;PDrboeZeFvO8Qbky9XAQlosodIdGZpQ3k/Qpz7LpMTk5vzcmegB9xxoueeF2U1jy8gUh6aC7UwjD&#10;0oNJmckKtrWllE1qMWEVlG/ELlCWsywoZ41XKscUcso0zyhSsXj88QUJOWOz1oXj41iFNSEaGiI3&#10;9OxIybcp4cfXRBrUAuvjEabNSBArHvduaACNoE7h3Et/IA3hVQk7uITFsPmPvscR/MUCLGQY8OGm&#10;acmygu47hH0gg1q/e7fX7UIU8n2Xmbhk5ESeH2TWpIrGFD1g+wkscf5QCv7v/eH/vVYvJQxlu8T0&#10;TRLi92lkkgS35jgjbDpQF8VzPXgmpDGMLJuRM4TlxMj5NNfKhrp5JDGXa7AlgzAQ0eCTpa64qFAU&#10;NYoAZSTE8WNq28UAJ/VpIJITVoVTKt7b38c5tJSmJnAARGQcW57SdTyyNZXdBmLIwGdCYoauQ3Ir&#10;ktJMSp8DuLuQMecFxdJybFZFxNtHj2zkZVDtg5mB6YrCaJLYbKM6SIL9EUaiRfE8EliDkyhhNPsQ&#10;8h2yNSHaMq60GOswCb1ubNcpglStllUUZBHgjvytLSaLBdERgw46y4cufAVSxQWcLZPQlgmJ2RBO&#10;clRF50mdVGk1K5tbXd8b1et1LoLIHAN01XQV3UYyyCb8HOvNLBqQZBHZlAdhptCDy6kmQt4ZuN3I&#10;OCtlw/8E80USlzvgS/C0szLiJLMhFrbwx01g0hvIx5R4gbmVCOP6lYDChoXocX7PV4bNRqLCM44U&#10;CrTBuANr2wx77qSmRbp8lLvyTO+XCLTCmFjKwd3iuyMvKVNmA6DolRwhyuNCculOUM+QVJ2z4hOE&#10;gnVCCoEZ5wb4uFQZ1bAhzzuxcPTJ8+ev3l7a3N4KfBee6uraesaLU9OT950+9cD9Z6Tz4qDb31jf&#10;6Pd6W1t7/d4w5OIILYczxrLF+ivDsvmBVMGYJz/O0vMDeYKsmAoubKMIBjMTNTpzUNYYLh12R4TW&#10;0thLHnY7Tm9/xyzPzs5NTU7JIvox4PQgj/lCnCeuGzqe64/SRqMEORMkcDinCA+Hk8TCsVZkLfuc&#10;KxqlY0u2jDiiEEXZ3E7m+i58ECxB2y7BP4ooB7kQcgnOkijos4fdUgml/zMf9cpVVUtIjBeHTjxf&#10;hyxRVfbbbSfLa42GbpqwRVGRiOofIl0AzZPHObbujQzF/2KcWOfQX4qJfxP1RsTVje09RJbU0OMF&#10;7kNjTOPnxnQDxqJVAmM4swnNhYUjvutf/uAayfAIkG9lOaQ1sP9VOGUTOEo4OYwjP0rbw57Wy8u6&#10;UTN1WRUsQcE2IxoQwtLCgQpyJ0sZp1Zg4hB0mIiKGHtxs9WqT0wqoZ/T1HmQYOubHCUSqomiFhFW&#10;E1HUWiEXN9T3QHcBSQZMRX15BORUJ8sr1XqzJW1tbe+73vzMnKZIy6srSRKdOn5yOBjcWV4ydWP+&#10;8HyeROSFxoVR6IycYi6ITTHj0S6WTFOg6iBEEUikSJABH5TMYTVYV7RqudZsTPCsjS5IzWYLrur0&#10;yZNYMYH9meB5hW7eNHxBdABizqOhMbYXpqenqPqNL2nY6fTa7eU7i3DUzkxMBP5w+cqthXMPqWU7&#10;y4ewI8LQm2zVVIFfun1bgWhsmGHk3X73ovTko4ZZ4gW1pImGon/qsx+H0+K1n77O4fwwZP8REanu&#10;iaAU7CShsIEQKAksRuOR8FHQ+7GlH2cBbHeMwwp2UrD7grxkXRaTWMjT2FQtU+YMvtywXThkuu0t&#10;v79lVEru/ugrX/z84w8++thHPjHKRD/B6j8nVc6ef7RWbaKNeYzGlThJhaEsL/T2yY4LMMmLL7/4&#10;sY+/8Bdf+OIf/9m/FVNBIt07zx1muo1pHYmff+qVV/7l//J//tXn/+rFJx6Ms3BD3DGtslWqucMw&#10;iLP17f1Dh6chEYDzbHVp8Q/+03/2+7/3u0cXmpLT0TRhamIGTqHR/l7TVH/y/R+0B2Fp7tgvvPRp&#10;RHGqNgqit7//o4hLFcWQVbNRm/jUCy/82V/9LeRQ9WYV0m5V5I2KoVf0WrW2tbsfholp6Qmk8Xnq&#10;h4FZq3eHKOzMY83Xo/IwWqcPRk6ax+VGfWbK8L22piUTTcv1vF4/TBMf9mjf2alVG93+8uSUbdkC&#10;ernzNFSd5oBpdU2Ba67ZJnHcUJY/R5mTGFJlIthDBi2WbX04HOhod8xXTGu/4/KpXLaqJ0+d7XbD&#10;U/c9+tC5R7/9tS+nMexl0QckGnglw+r7saGZUt6Hkw0yoMZUrdWqrK/djD3ubz7/R47Hnzp77vz5&#10;J5rlxve/+9VmqzzdqHVW5W5/78VnPrnX7Vy/+X632+XEwLJUwzI6vQGczkEQIFsPzVoUTdXCwA39&#10;0Rf/9H/XdQtOed1SIz/Og9wZDQ1TtctaknPrd27D9Rs6nKecpQmQe8BFVifLiRv1eiNswAzDRsO6&#10;cWfdrDZefOVXLl58c29jScixY7Pb3YWMfdAdpHlUKpuGprijABUqMQURzj7/EPz9xq3ln711wZw4&#10;pOlGu711/cZVeGgcZCBRkkv5yPEAdtQqlf3d7uzcQgAnQZ7B2aaXNd/3yQEnsQx+tLdx9e3v5bz9&#10;wvMfL9Unbt9cP33uwUF/5/tf/dLRY4cbNfup84/f+OD6nTvXqxONfrct5uHIc1K0vMs19DjFKVov&#10;GEKaI0iaZbe22xvwmJBHB/sgQI5Lo1lFgqooOoOubdcmJu0kUGo120NZLwmQMs4qhHGrPjPyh4mu&#10;VHQAgRzgO5mXB+4IoElfGoZx2BeED1Z31/uuf+F6LlqfePajX/mbL9mmoInc97761UDUby+vV7i0&#10;0+tW9VRC2Bk88dDZi9eurC2tl+cb7a2t47PNOHKHo+FjDxtwiO7u7L32+pvOcP+xx+6fmm3chWiV&#10;ZAunj28MvVwUnL09HqWbEtLvQeVOSMfTdF9EihMejDjShiPK8l5vx4/cOEs4GuJKwoRh0KKyicQ7&#10;rdGYVDWTOHcC4E9vOALYr3Bmzjlu5KNclKQgHkuwChylCR5MVKwMsgDNPCVFVeBgxZjlu/BsYTnF&#10;kHfmZGjEoyANnekfKrGL8NA57BNBtInC8OyZ06+9cZV1UJCNjX48XGFFw6OMFc/HVPrE9BYPOFxp&#10;rG3FkdNfQgifjcEizuPphOLRBgKTZjg0Tcs0zZIbBThbR78Ibx8+AXJzRm9kdD+IigmfQVaATwan&#10;DQUSSUVpHCpOkz8TOVIJvERtwwiuRUHGZoTm1QK2ZzMhI/dAjOyyyDzpSMKXDi6IQjEZ0cDnB6ic&#10;hENYcLYygUb4MaWkjnBqwldQa17xPY9iWk5mrQKbrSNabGaYBnx+f79Dw7c8/DykN9jm4go5G8p4&#10;JbTPSlKeS+WxBdO9obZxQfZensKPxbb4e2V6VjfPx0xA/qDHizR2OWVwNictbliNyNAuzIqYA+mY&#10;tkiJPZ+zjitr1I/d/KgLxRWsZ6aKgu1EGt+lmWqS44agSVxceOnwuLALTuOQhKfIDZT5bjKUTl9N&#10;UBNFPVKSiSI2LKY0aJDOczHpXWGegzUg7J9hzwLBX6yZVqViwfOv1mpMXMYqGYosDwbDjc1dx0Ep&#10;JtTn5rCDgp0KdM8RmSAXoZCcKeaSNwoSqFF3nWSuk7zoLR9AW4b8C0SD6RAb8UUTDRPgtmlg98pH&#10;3AiLGP5fgKbYOM1R0kiRsQAU+kFWWApxp0+dWl5Z0VAXY5veBQ+gDj4WPoFn7EXckNjXscwShI5h&#10;f4h2j92OYdgxOiWhW6cK8DJjqppYIIDfhRvzPG9jczMMAqQoc1yzUUetKRSLQl9hMu6S4ACCS6RW&#10;OWY7QRCyOWr4FbgknMlHHWkcZINvGrPYOdIFLIiT8DQVBQ23kejHMd9Z1NM2DB0HGah9ndGOKCgY&#10;TGtNkuDykPacZunBsCTHKhq4Jp3RSNMUdiVE4ZZg9xqKAYh8e2eXmisCytmj2DB5vUBKLSPQEBMi&#10;DMNvxOiaw7HZ/RjN2eDnkbHR7vQ839WU8tDx0CI49nFWLwhqpbpuqL02UqP5mOA7whhW+CAdxJxM&#10;nGhqfKyImx34eBSjBcX2YDOleRzTiO2YkssYKFkxV8Az2RhOYDQb+iBRKNAo6e1nVDHKCnYGX4z1&#10;Uq5J6sEolk0TvLT3aVcxdiLzCUoFLqH6FfNY4grFIKoFFrMdhSo10SMYh4iHH1b4VFKxiA5PzIvy&#10;XoBHV04VQoH/0HAFfUaIRa24WrLyOAWovLq2Fjamzp48sTDb2t7dHYwgXRjlvLS0trG6vlUpw07F&#10;sRyZE6tWqXXfybJdu7u//fa7l0LUv5V5Rn5ltTZC1yzmCPeYLve4zQe8l2KTUm31Hu2i4NDmxZpj&#10;AvE4y4FfMOx3bwyHW5ub83OHZ2fmvIyDgI1zlUzlLs+7w6Qz3Ie8qmzj6AeusTDEQoPI4ishSKbw&#10;wFP5gyz0OGwpkyK3MB40JhNtxxm6I8cyLE030ccIsY8ChwkPWVqCFpcASLC/7Hp4qGDZFcszsFHh&#10;NLArFfiafrcLq9CuVjPS/paY0zLsLJ5ResRi+/CCjiZVaYREGPSJR/4AVcX4MWWcZ5oY/IHwYFGj&#10;JeV9cp2mh0vS/zzpYuQ0fqw+8tgj5x56aNDrrS4tL95ZGQwGyNji4cVJaB8FcUQWZZ0X41SMg36c&#10;tIcDtL/W1bok27xhWQaqAeJpwRfV3GwsOlas2RxC5P7udmXzrktazjQaQeJ9qBWCQoV0qLBHLxSH&#10;W1YYwIc+QOO4ZBpUNsL5TNgEQRiubG6qun7q6MJg6O7ubE9NNGUVmxjwXmYOzcKFrK+voUA/1Q/h&#10;FNFVlYChwOaWsLRB+xLihOMFKAoQATDQWC8UFi0EpkatUa3UNBWtNRRJLttlpJ1XymTjLJAsJwpm&#10;EiWdhvlR3y6PaIAGhy6QZ4ZjNjK8fEk1KtVSrby2uX7szKkAkg+97IfhzQ+unn74rGKYXjBCeck8&#10;qU5WpoOpjdU1W7U1wXB67qUL7z31zHOjqLN49+761hav2GcfeCTjfFj7GL7IRIAfl45ZSMD1zmhM&#10;RRH7QM5sPD2NFVwkpImSiYqkspYLJNklKLwIyzMUJNnQDXjcAWBZ0RRlO1c5w66GQc9xB7mbmVp5&#10;f/3Ge69FR+87X65MprY9cWzBsOwwjgVJjalpT+VOXmSaZ9gDh9CHoTKIIc+TfuUf/2PAhB9cvAAn&#10;FC9qZMDMZUgYE+IgOXL05ENnzgy39hQvnmpWJKm0eu221+3OTLYsXa9XAT0peRxCcIO8d2dr+3/7&#10;X//VH/5X/3FVlzbv9t+/8PbHnvqo19+bqxgXbixLml33AvXlV1C52jQWb17+3J997u72XbNsnzl9&#10;slIuHz179tnH1tuddhD7hyYnWs1y2TA7brfd7k7VyqMggN28vbevSmq50jx5+tzN23d22nslmXMd&#10;T9ZUQ9dgOTSqhihko86uhPy3cNDfM41qo9na29+LM9804BmLYTiEPPnSe6/rBodueinaMwwGLixq&#10;eGwxMkQUOCYhERUUkTgEnOe6Iko1YBUTrfl8MUQhn8xQ+XK51KwdOnHsTMIrb126GudZ6Djwun0v&#10;qNYbhiWtrKzpaskq1wHznz//WGfUaUxMNBvTN6/fHOztbKyuqIbN68bVyx1byWp27fhM4+L7b/XK&#10;Wuj5h+cPQ6z56c9+rGlwWuMgPeTPrgdHOBaALdMolQ1y+4Ssm4eTVTfFE+W658eOox4+8kDgja5d&#10;vQRvvlSyQxSri0liN42juDVZUQw5wtijZEnY6wTlmgEpvW2XBv1hpVzCeSBBPrRwvLN7t1yrKgqP&#10;lJ3ARyIMwA8nRL83nOgNGUq5efsmROI48r7/lb+sTs4olRIE3anp5szZhTtXPsh9TGqDKKjY1Yot&#10;7+9sA/RR7HKrNbG+dXev18HxNykm+JHpqpz5wzwd3vngZ+vbaytbOwuna6PR5pVLb2y3b1YqjcPT&#10;p44dP+fH4erG+/3RoGzmjIcIIBySVs9DelS5YgUdVxD0cn2m58T1WmUjXRX5zA9ciNl+4ImRUCoB&#10;HOe6/S1pM/YGXsajMEQU+rAF19e27Prk6QdPrW+t5vDsc6+zsa1mImR+JVjI3mBqZv6Tzz+1/P6V&#10;Hf9irdbsDGKI1HBcwWGkybrf60KarPOyjWM+yffefPeXP/28IPR5WW3UqhDINjY27YUZEXIxy4QU&#10;Kw7iU8dO4jxsCvha78bRC594EXaXXrL2uu4XvvGzDH4HwzRW9phTC2k1Sb7vMQsTbnyU50RkGwx6&#10;Nj6N/5+x9w6yLL3uw27O9+XXuad7ZnpmZ2d2ZnZ3Ni8WwCKShCgQAEmBNEiTtmiXii7TZZfkku2S&#10;VSrbJcssmmLRNEVKZlEEQBAgAAMkEpGBweY4s5M7x9fv9cs3R59zvvt6F9I/XhLA7mz3ezd83/lO&#10;+IXQQG+2EP4EUlJNUdGmkqJrFCWBHJMYC+T6oQNFd79TMiSOi5Csm/maLBum3u/FhsxrksQEIjET&#10;glRPtFJ+YvqICFJK31AMX+YTkek3ogQbMpIEUvKb2NtwTDaFsgVZQT0CTjRMa+gPeJyd4HlLTBc4&#10;yCSqJRBhBBcO6TDcvcBkXoi0leZMEZCYcdS1h8M9REVJxjvlyU8FfolsAkNSXkwTmUZbkFgZOkry&#10;kO5pxDgpJHGKbivMHo8NJCcpEA7wqIDlIRVTVDOj+gHTiTgpw+mrGSjAi/gqvKRevw8XEATYFwgR&#10;aBZDxTK3eII+Ab1JDcOIiYsZOg7GQ6L7JmFkW+j/5/kI2YFShGEhoWj3sbDJGMgXvpQxRCFMwcVj&#10;hsIX6FPM0ySZ9GTlJItxJogiIZlwrOM6gaoeM9km0x4umxgIMAOpt3OaycGVFVIUEz/YPCWBZQZS&#10;xOFyLhQ5djEfZtRZNhziJr61hG7NJqOWPJt4AtNBmTIZYjaYKUhjPNPyJblHnJZjtklQO8xdiAjJ&#10;8kCI4bgS0HpTwRpMxQ4Xjy0TBJFB/RIgNRQ/Fp4bQawxc8twSiwZuokMzTRbnF9A5U5qRmCUi6LB&#10;cLi/t+uMx7DRyBAEi3a0GEXsLdYKKOXKxHHfhu/mE3QkR/LeNDspBkqED08L5REGl6ddjcU9kjeT&#10;lPheMtwe1NgpAThQnYTaSYiTRemQCI5pRdWikMjtogB7WVER/HLy5NJwMIRjAgtjcrODX2w0m/V6&#10;ndrxfBQj1uOo02G8YsdxsCYcD6aaNbgXXUV73tF4CA9nNMJ6mNk+Yb5LRAB4jKWyjfBymoOR5mgK&#10;W1WVVZMEm2j6i62AKGKGt+iXhj1ERClzbIoOZytrJSDnFAFCIs2WUjJ0TDma/fKEouepaIfnpDD+&#10;M0p/JePRiHGtmUZXgnYeMnNjZhTBUAgN5DOiJTITaGOjEtJwjvI0gRCzf9gejR0c2k8MSrCQgR/W&#10;NL2fc3CcQqYvyqoQh5SiC8wClhCdqabrJLaeEJcyJ43RRNNk1yOPV88XovjoqOt6oS4j//VY5w03&#10;KmW+EpNPp4YNK66Y8RbjVNAkNqM2QFHNkqEsT4gXvmAUkLMRfJ/AKkwyfaFBHWOiEjJZIDMhUt2B&#10;ypbZeCZpVgiFs21P9RW1N1CeMc4KmT5+QgxOMtJiJStcqqIL86iE6Tkz/h4/qX/wrTBeBFbtOHQn&#10;q3Y+S1nBqYqCLotBlCZ8IQbAkNRMZgpfhSgNXHb2yLAZNne2Rs74wv33PfLQg932/vOvv3nY7ZcN&#10;KYqzQb/vh8HgqMsnKJOacOL8wgLkf5aGcRAiBbOqo45lTpSbAgp1jGt5R7uvENphRMOJsnSxYcWi&#10;kOMn0lc5AwyQlVnOsCXo/9ntvNXv72xvNZpTc8uLyPPA6CaGCGlVs0TY3B1pKixobn6uYWMIgsMt&#10;5NKI+tBiTsBUFK4Qil4OC4DF+JeAU4yuEYUxecSnfuCXymVRNOGMgcRWEFBOXITjGVtHCs64MhTb&#10;xFhGVSH2aUkPHepe+MphvwffB7kd0YAj8nrjUdcKvZdk1oZMqRZQKqoV+LBvKQBx7K2hBTpRsgWG&#10;nxcKLcHjR8qIEOStJ/FMuhC3Ir4FcgPCXnB9ulGbaj769FODo85Rq33j1p126yiMMGwpGlKwBFlI&#10;NBMKOCmJYDcchlHfC8qurw7HqI0hKzYmBwmxR4S8eEk5MbrTKMZgalVLXBiyWSj2zJBDj0sRdm0U&#10;BQnOsbMCD8PQCwWKCdUp4FUHEWGwEkgLQvjHGiLYzd29A88PpqfqqSD3Wi341kqlAhV6+7CF2A8V&#10;xcU1RebIso21AAUMHfBtUUBGSgRBSZnvbDbB0sOVTE1N18tVBEzSvBnyBnjCzUbzE7/4Sy+/8FyO&#10;xJVC9lwogB0c8/RmTlG6rqPDVYYYOTisojiAo+z5l642lxYvXb5469pNZxgYRiUPvWsvvbpwenHu&#10;xAKuEzzHheXz9zdnZ7ZXN9MgmzLso5Hzhb/4i/pU89yVBy988IM/eOH1733n65ZtZdy8YhiR7xLb&#10;i2fjDHb9XNFRmtDoGfH77UnvhMCE9NTU1Aw3RDsNnjrbSZjpmon6LpJI8pqyqMA/ylEqc7INKztP&#10;XN91Dja3gv4w97y7d25ceer9Vx59j2WVImpkkKMzhXrmcE6S+My5GqELGfaSUFowi97/Mx+7+MDl&#10;jdU3FV3WzbJs294AzlA8ujIuXVlcuHfQ+clzrymqZDcqupH67pkr7zsvREGzbOeRh+Q7XoKK17Dt&#10;w+2d53/8/Mc/9r6vfOlqb+fgzsuv6kls8NZys/aB971bmV8i9grqyZ07v/zrv/qhT3/ui5Dx/s//&#10;y/8Oae6vfOwj/8M//cfrOxuKDWcn9/rzV0uGZc9O9Y56sFc+96Uv+3G6fPrihXMXX3jtlcN2D5Zs&#10;2dDh3eUQ7Hi1ZFaDyIXAnoV4ljemZo96+8ORM92svOtd7/v+D34wFEQHcn/E0XMq2n+gbUZG/MMo&#10;SiVZhX1Ji5zzkMGPi6hRs+BtwC8pih5gOzuEHZRGue8IM3PTfuQ7Yaqr2mA0fu6FlwZDZ+z6t669&#10;noS+qUBRr0UxSdcIwm/+o3+kqqX17XY66t/7wdcR9DUYbdy7Dc+iMVVfOXeuOTf14+chnP9d2bK7&#10;h0clXZqdauzvoWfsi6++WGvUoODs9g70UC5VDCamD8ldpWafFCR37MIiG47GnIYvfeQGw6577vyV&#10;937oo4e767t7O3EIixOlfSCSQJzxAxzC9UepHPNRxlllG5ZDvaErshD4kWrK4730xMmVanPu//3y&#10;Fx544IKmQHYo7u3v0tEhQPGfJUkkxYSwUCD3jlFemN/Z2z1qH2mKYEiZnI5Fz6vpiuQf7YwTlCnB&#10;HiHfaNYxpgtxecpsD9rn7nugPejt7O2hIwtkq5g7pijHrymDkQtp3s03Xzx532jY2v3SZ/5gOByH&#10;qZPllUcff9puTqdx2lhY2O3e40Q5g5w2iyBCQghLYcOHUJPwtm0fdJy99b1YmFHtBccPNK0UOL2K&#10;ZR06frWqQxo4GnQzmos63qhUQhHutc5QgQwyyXxOtFX5zbuvwr02m3rSj1VemS5XxUrW6oymF5b+&#10;xf/2L7//pc+fPXffm2s7t+5u5ry6dLrpDntQcve64Td++Nze1uby3EKMxp7q13/88sxMU0xhX0Ww&#10;Q+vLJ86ZtZurmweHA61mPfLQo836dLVcioNwYX7mt/6TT/7Rv/u/djbX7SsPv/T6vT/8k8/1R+7l&#10;hx8cj0dw2CFHhZ+0C+nwzXO2ijGBhhIvJpbQyaWFEjbs8VyOE5+EZKWyXWJlKmzD0WgMJZthmEno&#10;9vpdLvalLIQNEUeuZliV6rRuNTS1PB7uKMi2IdENgdm0ComA9FgS00Hz9sAbwxuUyLqWObsy4QLi&#10;2ZIR5n/Q7IPFK8JZhlkYpI7wdzHaCYnkr1soBMcJkSopr8jxOMMyhpNz5jnP4eQa7otVPixjRePh&#10;9Fibt6AFYrsqId1aaulK/CSZYYAy0rPJKcNmuqU49p8QeCeAZ0IEMvwwnJnHeRL86MHOThiMx512&#10;gshx4tIjiwpR17pdgkwf6mcGjDqxtJST0o+M6OUwERIqePCYgl9EFBWq2ydjZ6QqGimtCpVyJSPF&#10;F6yGcFaMKE1sncfwRdgYhcSdjxN+grsu5j6IEJfJRoLH4R4DZB+3W98GMfP5T/1zIZI0qYT540xQ&#10;4PNjxV+elMSOZ8IpddLRCoh5THJoJpIWtDhmulIob7FKb4KLLFS0GK0uJQGrjIz4eGoHoH8k1rMy&#10;sRVJQIeOc6zfBRqYETHZRPgVBGoIziiaTQpnfDohoDK8A1Ph0VR0x43SGHIk+M0w8DX4G8ipZElH&#10;9gryvuFyhqMRTX0F2Bqt0ch1x57nI7krZvx0JtDBLH+Zoc0Ek8mzep6J++TH3hgI/KQDl4bM+YRA&#10;nZOsqkACrnh3NG8Q2M8IIqfquqHpgY/K23AoRVRWYh/Bxwm/QF5E6EKCXLiEQHhqmnvwuW9evwap&#10;b61Wm5qdbh8eDnpDgWi3vud1Oh0Pp7WpommqpDB4NgblJBKwtB60250RhJcodB0X0j/d0Bv1uoFq&#10;r/iq4c8FmjWqiKxWmPwqOi/AWUKjSyh3cZ9mxboaDoesd6KqKiLDqQBhOtjjscOQjSwfNtDqgqXQ&#10;uM7xglCjjql6QrImwRdCkoi+EmlGuWfKslM2icsImM3wCiy2wM9gSyjLhuNxhKMslJtGyATx6WAD&#10;7rfbg+GIwpjAXgo3EQmDgBLDTRA+Q5YUHMZBUc9436R3l8GfwsVDshsTydP1Iw9VLBRLgFoxdTwP&#10;1zEh+OEUQ0c4ZG9OLH8mQsGoModlUk5hhqTt+IJnwEprYeKRDVm7iOoFmMJFEeFeENOSMVE7ailh&#10;lUTLjiesLP+2zDcDPzPBA5E5MCHvD3N5kXw2GD8Tp2piSsHTx2WIVS0UNZKASINcFjmWY9MOYJwE&#10;kg5DJA9lugK5+1JZjorFePawgTZdP2bzMsryo1svBDhN4hol1QuFkZdGWf4fA/yRGZznURDCczQN&#10;SCwVyKtefOnleNR9/JFHl+YWX3vtpeev3eXEJJdVSO3hHqA8FlBeNLm7urHBYb8cEiFIcGH3xxwW&#10;nDIDX5M8NRsDspkkW7sTVXQmKcz8jgoP60J1viA2s86FwE+knQttJmb5Sy8Y4lbvqDUcdnZ3Nx64&#10;/+zS7LwH3yrlDkQtUdY1Xcat5O3udFQ+m23WSmWNlKYLuW6B8b3Jf4xxABB8yFgfbCqPZys723Ay&#10;z+H4kPNCDxXBoFIQEJKu8og1R9sA5Ftymm6Evp+HEer8U2BNCbMBv1ip1ZI4bh+0VFWbnp2BOswZ&#10;9yX0HpAhVUSMFm4SJA2gPZUl25btjEborxj47NQVKb4zVbOU5tGTngKDbfFMcY2flD88Wcy/Q6A+&#10;5VJC+fB5rV5bWFx86PHHBnudv/vRD+9tbKH0KLKAkLqvw+4VJR/CpaJBDTrAzlIQDsaKpEzbdg2i&#10;GlKP0dEaq2TS5iC8DR+TL5Hre/DVCEchfjbr1TPBZPgv5PRrGHNJah/duqkw4PwwoMwCqTCQ6kPR&#10;a5dKgR/evX3T0ksPXDh31B2urd2bn55dWj65ubXROdo5sbRsqKo3HiSIL0pcb4jkMgIF5BC2iLON&#10;FD6oNtCZVxckmaSu8WkyEYhKtTI/OyuRJCM83mZzyratRqN++tTyxuo9F9XtC4kLcuojaQTscytB&#10;Or539249TOyyXWnWIkoduDRpHe47w9GjTzzS7beWzi7efHPVCXxThwxZOtjY1iS5Mj3juR7U4nB1&#10;sqA3T5xYu7W2vXtw89bdpbmZ973/A5BspJF/dmXpxNyJ/YO9H139cbVWefTRR2LfUZBocZzXHU93&#10;uQK7NHG6nmAl0PubJ5NqVZL/4W/8Z1DNtnvD1uHBoNtzhsOYRFZ4NBNBwlaehHBuSLySiRoaNUuK&#10;Ua6kMXfu/rNnT52MJe3cQ5cVVUlIop2RGAQGCKM/wZxJ4Bi8DVJXHD/Qk84k3Y3TyvSJmdBvH3WG&#10;rl+2SoRdQM0BOHJFTW7UKw9Nz1zfuvfmrfUnH7vvvR/6MGeXYatOzc1m+ShFDVlkx0m5ZOmmqeuw&#10;HG/duic44eWpqmJqcDmj8fBvv/6lxUtPP/TMh2CXwafevXP3zbeur5yY6wyTuq7bhu7v7a9t3L52&#10;8+ajj13JOX1v93DV257pOZAQXLxw4Wc/8LNXX7n+4Z//1NXnX7qzcbiy0Fi7dWu2WVe1GgT03mjo&#10;jFzVgGWk2Kbtuq5mJWMXbSG63f7tm3dlUQ2TXNGNo92RrAiKGMmS7GPDi6S1EcqIDgeQXBi6Ck/P&#10;0M1Ouy9kKSI5M5z8IDw5iAyjokr6yZVZq1q6s3FHSnNNVOG3Qzfc2dyplCwlSWXcwSL6aFomrxtZ&#10;lBi16XJpKjFmemtrsqz2Wq0ECgtnKMpqdba6eXBvt3WnIucOgqMCrDyD0LSgss22ttfjJIJzGla6&#10;JCrOyJckhFhwKBUjwN0NILnoj2v1KhSM4ZEPZ/ug58RJduPGWweHfxSEPmzS/Z2jJA548oGAzFwU&#10;sM4plZpJFrvucNjz4UgSZd7DgQAX50ltpnL2/MWjI++RBx++9tpzqhRIXOS5sRcEUA3EmALw9Xpl&#10;NBwGMSksCMrp0/e3DrtRyD348CP3NlYh5y9pWq1aglIqVXkRNoaphyhxlDueY5tmfbYqipWHHnv8&#10;7q17q6vbsDMlFB3V/QC2XhaRvkgsCUH36PqLz0mGussHolb+jX/4X9WqU3Z5Ls3lodPfb/emZk7V&#10;dfXGtauqzkkKnwQJIriSTLd1eCm+jwqG586edwLh5ed+PF/T3Sjvu72c2o5H7b439GbmZkMu9eJA&#10;sGD1IqZOUk2oBJfP3j+IXS92oJzTBS/oHCzNzIuJMFuftspNOIhh465tblw4sQiF8srJRU8yy426&#10;qBvYZE+T93zgmZWTn2ztHPzrP/zzsi4PvECbWd7YvAGVz/yppdpDypl+76v/0+8ptfIgiu1qudZo&#10;YlAQleHYffiJR//ezntv3bx16qHHPvv5b25tHNRnGrA+x04u8cfoOMj8kihEHFiBMaLCIiHdJwjd&#10;Oqx1TZMElmXi0XDffecgIiRZyDEnTzitkrjbbjnjgQxpS+xxoQsvTkODNB1eWCrqIa8IhpXoMvOA&#10;wRgrSHTSZRSaMPDG2Zh1+DRIEdFhFZMlfoLBYrbzzOaliIgkZZyTxJDvBfBhCOZRtSCNYWuQOExC&#10;BxPCpBNqyMLBFNA4CwUOMSWQWYnH8keBuHbMOIE5ebLxBuLHuBz2uGqYNLLj8PDDEzAk7+IUKgGK&#10;cjw/wfRKksR0RWAXYD0pFES5gvCJFiaSEJM6Jo/epxBWLcNoey7aSWkaDgcMxJGhgY0ooc1yHMNG&#10;jWlMEuLEDDMeWOdwl5B1MNAp047OEQOlmqjUBS8xZKo8pOCFZyIkMGTvIrFqgXIhnFSzSlYQmRdy&#10;cfBQX6LArnMEKDsWXv7pevbYcHdSiDLfkbdVrVgNzDGaIGMzM++PfGLXBHdpGTrqTyhykheGO5Om&#10;7wQfWWg7Z4wSzGcFuh4xbAUbkzk9orIu7H3mikz2wlBK6bOzs7pmHh628b3EGZGosW0KV9NQG5ub&#10;m5VK1XFGKPmraTFpF6XMTIKw0DjYjIjuJOGyofG+WbJNXOaKlDBMPBlZwGLY3d0NINKhrzsWachV&#10;TZnSVKFiTd9bDMaPla4n8jdUC6eTk55Z+0JxgXacKSNywa9DrY0UKw4ndiS8DDkAau5GmKPLpXLZ&#10;8YNefwBLXdd1yIt0TTMtExaz67kz01N37qxGhApGPhTlvRAGqtUK7PbhYAh/eNBqQY4ERRnTxCE0&#10;B6z7AEEYskTobtjtSYE5h22WJf2en8RhuVKBn4MdIMlayTKp88Mx3S/2onniBrK3Bf81Go/ZZ5im&#10;Cccu07KGb4QTiZv4niq0U7AZIclUYMe+D2euzPJ2TVVjEs0pLLLRMhf/QlEUau4QxR3rNs/34Emg&#10;ToPAqTi+Ql0u7LcREpI1T6hFj8vJhURzOIo5Zu6Tjx0XW2b4NLAQIGohR/gOTMiZ2ShzVJGY348g&#10;Yv8pomEoGoCLaCvRg+qZl8Mw8MLEtEs+pcGGKqqYu8oQL9CXUuZT6kgEhXGugIbefCaShW/h2cZT&#10;0YI6BxxFRp4wKlC4U89j4vKcFzNrgQAMzPYa3XImDlcCTVL5AiLxdi3GtOIn0lYYdaVsUsuRhFVC&#10;k15UuI9wNI3vjCDdUOLjpMgnWRmB9PWxqMxTBZFtJH0+Kf5IUU2gW8yYBi/TU88Kp2ouKYC4rO6W&#10;GCAcyg24ZwuzQRT/11Sc6qSYq2aFTBeOZQRGYIUn5gVxhorQkq6q8FSv3Vk/6vSefeqJZ556V6lW&#10;/9rVl70ROpvDzcH6Rgd3nrcQCkT9SwE9PuENxSEkBDyC1SBu00lJQ2/Wd+AyLufe9sDms8IuTWCT&#10;3sn4mpoKvJgd61sV4lss2E1c2Auj3UwmT9I0cLkkWFmZ32ofjmIPLawkHRcdecrB//opv98ejz2v&#10;UjFtW0HUPqJ+M77wghdJ2yrJsR8Bz0YiPWJsamDHl1i0KIaYJwIaheHqRhEkMgQIPagTYoVE+tIo&#10;ckPPsGy4vAiFXn1FwyqZhvDo0wgRATXrxuOD3T2InmbJgiDhOsgShHIX6l6BGD5YS2bw1viSVYLF&#10;D0UvJGrD8TjNGRsEQntWyJ3jlVPFwdoH2QRKhIxhAuTwjOJS2AKQ/1OO9IeMgwAHj1evVz768Y+6&#10;jru3t7u1trW3u+c7AyxFOMHWNFipIfUW4abVjAsdf284OOIFVeBqllVD9SO0XoQzU6aumOuMQjTD&#10;hKxXtkyT+TnBPR5j2hlrOokgMDkeibflqDqJ5nXw75qNBoYNVAgJEdg46HZH7sL8vKqZ+3sHfhSe&#10;PXMm9uPr196AILBy8rQfBJ3REI4WYtTkiqqpJMqHgBPsU2YsehKDOBmGIQP81CF9T9mfpc3pmSuP&#10;PwnVeIJFiHHhgYv1SrlctuGUNQxDUpk/MEney6jSg204HicYEEDGULlurYdpWqmWVF3T7dr01PTG&#10;1vqlB84bkOLhPkxW7j+1v7mf+YGcCzonb91ej6N0/uSylyYi2hqp+5u7G5ure7udi+fPNErlTmu/&#10;Pj+FVmuKMuwPkzS/8uBjN2/fuP7mW+fPnUW1OYFjMswTFZBcLMrfd+pSFPuJpSwZJxqKfO78hTRX&#10;Lwg0vWP22lHkh5HrjqFsgCB0/4VLf/an//7m3ZsICsdXiredK5rdnK3OnpDsiqJbGca3nOTfyfyl&#10;UOsTiFqEPSNxwuHCWMHRYY+fAhke35xeihIpz6RxbyAiYFLOuAQWWpBG1zd35OWF3ZF36fLZ/aPe&#10;j66+qleaXiBDmbk8bZA6PGaZJLeHAJpcgCLZ3m6P+kfdE7BmRFhsJbNau/+B8yHEoByKIKlUnz91&#10;/rIua9dvbDz/0rXHzp1sVITFk0tvbaxvd3q1WoOTtceuXDp75cHV23f9IJ6emuXy21/726/WFk5/&#10;6td/U/KPRu2tMPCterPT7VNmnJ49cRaVAkajer1xb31rdqZRshuwRSEJgB0qqLIuQbjIDVOHx++7&#10;Pg6ksN8tuo4Ppy8mBxiWU9jltomWzwTiE5EiD5WwCqmsqCDtKx2MdsO0pIgcDjgFvj49d+nCySRS&#10;PvieZ6A2/MKX/kq37RTbvlw4cI/G489++v/50C98SuCttdUteGMp7GF3fGL5JGwkq2H47iAcDuM8&#10;Nw0TNij2J/j0zr1bR90jrL1NbMtnKT8eemgPJiiBF8CiKc/VvXEsYZauHrYHyNpCXAeUMWR5LkS6&#10;ivJCEDpQvgUqcI1HsyVYVl7MpZGqcJGLtDBvMNB0udww4WAoNWxNKve7R2/dWzdEZW1nT0RIYCjJ&#10;iLSC06Q5Oz0cDiLcqnBhquuEYZyXKrWLFx+/eEn5689/9vK7f04ovXjr5mted3A46DWbs/Nz9XvX&#10;bmZBLKvyEKtxyM8a/YFrmdLSmQeSSH/lpVedYVdUtPFwaFXsNPcq9bJdUd2IL0+XB4O+H4TD3fb9&#10;D526dOWK50kcr62u3bx+81q9Mdewqlv9TqnciONBEnJ5JHqo7JWoWm3keopReuDxh+dPnL+3efTM&#10;Mx9sb944Otj0fZwGl/TKwB+Nh6Hr7qm2EXGpLVkjx0twQqo8/e6fmb7v8itvvQGF887mLUMYm3Y9&#10;GIeDvtuwa93BaGpu3jbMmekZSdOWFk9s9/p8IpxcXho7o2a9cdTb39zeef+zj67fu4ejOT7xw/jz&#10;f/3lW1urv/Ff/oaWiHAaf+/qD6HiMss1bF2oMjwWUZFgV0JdlKvclQ98YP0rzv7a1r3bqyYU4qIS&#10;+4FIhicoqxknsFR0hClrSYTDk2ySI5FCDG11HCRwo9H44MhpTs2fPHUaUnkOQaFCkcJzea/XRZPv&#10;NA7zWMiiqokzMF4xVKvhpVKjPOP5IaQOqazmpBaF1Q4O4uELYolEBiF5g3M2DoeQL8mIZ0gkIecn&#10;k8KCk8kkgmgyi1pnCDfJC4tXzFQkag7TsBqdSwQce8HpEGeB57MqA/EYCCVlRp5oqCuhyAX6F0oi&#10;fQ1H+kAcTn0JVpeR0gSKP+umhekKrthcYn4cPAMACXAcKeS9zOz9jl1qWKQUJhkeUitJwwK7gDGp&#10;TPL4WHDiAlVulJIzqMw8ZyDnYGUe0ol5DYorlBTG+g3bWJaFozCEWmD1IRHhkGezelS0CeCOfU3T&#10;MSzBYyfSL2S58J490UcdpgjhopKkUQMdQzw8T6ZGNrHIRQQs6YYI+QStyVOonwCRi3nCsQZsfuxO&#10;dMyMPG4AHAOUiBDHRG7SvLCYgu1saxZVHTIKiOTYDkgnNh9MlyifuOwUejpsKMQLk/ocxaCPG8HY&#10;6cBPFrENQU36HLWF482tneWlJR+NXuOxg836+dmZKAogr8gzFApmr0Ug3DI8V3hEbBpNOUSh02MY&#10;ZtkuiZJgaPBSVGydkB8vjf8TWFFozwvrDZZNHJHBFaNIkuskmt9yhahn/g450sJadpIxFysdp2TM&#10;mZCAnTlChxCplenY25eIl56HZKUrkqI1moxKqmxIUIJDrPNGY1iX1UrVshARAN8BJSXsTHhKb167&#10;wSpzRLyhYBvK5aIg63AUogpzODM97SP1N0AcuIK434ypzIp4lqHQV4IFgoLyxbg3ySaW+aqI5K8L&#10;dUEMmRVKQFPBiYko2VXi2paZ9AE6MsJX4ByIak6JibERFNfzPCR90u/alg2lIpZQJFxCZkURFpXI&#10;j80m2q9FOOKxDoTTyomRIY9POUakugK7jUabOKXEqpsTrVKJQYmx0qHVm9D+gvATpGm338eGBfFM&#10;uXzS4MENQJJylJZnxWwv5yaLna1ynKCLyGxFMQ+42RB7Y2hcCbVYiohzVMUXEdKNCBMsUgUoJCJY&#10;9ghDF8WEzFjQ4AWhpDo8WaQiZSiajmQ5QnXC2QxpBE4wcECN1yTjGYuDVgm/Ky8EXxi1kl4Jo8uL&#10;BAxFIDhuNpSDgusivWfSghMYvYCNo3kV1U85Zg+TTmStOJFTcIxORt+k/IckN0RqYW0eRuiRqxG4&#10;H64zoogBwW2YRTjcl3hVxMJLkxEegNBQovwSFp+fjGcz4v3z2STbFcn5Lc5S+JxRxOkKVNp4EsCt&#10;mmhjzg3D3IlQGIkns4FJhsynxHf2wzRCDxEO9dA0+/S5834aru/ee/Txy2ql9Bdf/gZGDNS7l3gk&#10;4mNlnheo+hSbSYJgKKIbI6MyyRIdVSjyiLQRUhywMzpIYWbGGqhMmKtA6aLGFJmt8cTkYFp4hcbV&#10;ZIzFyl6SmiLnqoxnRq582hn0MzGamtFKcXbYS4Z9BzU1BOTCRLmYCshIH7W93tCvVLVazdI1dDGF&#10;1Y/SAgIhqbKElY6ky4ZKgOj5RMBg8lyCF6pIRqU1pHAShULi7O21hsPx+VMnZmtlW9NxzCVLnutA&#10;yY86zzGNPONQh9oP7d64JIyPxu0KlN1TJqSCe7sHtm1PTU/DNvZdV4YnxiE1Ao8YUcoYVRbqXrti&#10;l21ZUUaO64cBhLUAn+ixETRiuxA9StLZFBeJYi4wWrPAIjJfHETM/o7jJaEwhyMTTVi+962cvXD/&#10;+QEkae2D1669td/a7/d7kPGUDM2PsW2houOBliXUruSE3nCsDd2arjdLVkWRiWoiliyrUa10sGkH&#10;0ceH1w/lfZqimBf1s1AZRJz8hacy5MLwubJiFgAwplcNWaEfh4FpGuXmbLc/2DncM8zS0sKJTveo&#10;2+0unViulkrXrr0ZhP7pU6ehzLANo2TZJLiC8Q4CHzyoyA/g7524CFsKx0N2AueUKDKlBzJz4lB3&#10;1PW8t67fgAoPKmpIKUaDbgDJom3noQPXBvsF9k4URwrykBE6zSH9i9NRVV/WVd0NEzcaR73B5r3r&#10;e0fdd7/33e54CHs+hXeoqs3ludbGTh4mcI1lgT/aPdIVe+ncStfpf/0rX9rc3Hvfo0+sLPp5OITd&#10;1esNZk/Owa8amBvCkgxr5cb5Mxc1DRFtvFhIU7JZBs8OvvydSlbHdH+uYLUQuhjtLgjmHSLjKBcJ&#10;LgjhSZVU3TanFpbgEIMU9+FHL23s3PMDqO4kCBIpAuFiiAp+nla0chDnSh7L5NWRFf4gaFcA+U6e&#10;cFEEUVfhi9wCIyOETzySKZ7S5lWgFLE004+8MMIuJZw1miAFIf+T1Z2tzuGTl1b+89/6led//Irf&#10;He1vHd14/uWpmUZ86ez950+pshj4DjzAKEdREUtWH7hwoXVnw66UIariQYuacMKlRx+H6ktWVFjY&#10;Zqnyrg/+AnzDW9t/UjLlj/zss3d37kCh+/d+6dcO2p1Bd2cDtl/n6NWNDX/s/uwHPry9vfXLH/+F&#10;f/vnn3EcZ/Vm2tq5m8ZjXdP747Efx1PTTbtsVur1y5dWIH+fm5v/g0//yfKZh/tHh6dOrjz/4gv1&#10;agV9xkRxbrExs7hwsNfptjuNekmQEcOPy0+S4ZNGPU+WokpFU/isZFtQqGQCyv7y0iBIEkUViWCV&#10;lnXRD8YZpLBVc3p6ejAOBc7te9zifQ/eeOOND33kEyVV+PGrz69t7S7OnHz2sUvPv/HKtZ/84CM/&#10;96nyU088/vQTV3/4rf7gKEu9Gzeuc5yH6DakC3G1SnVzbadUqhgGZCRRvazxaICs8hI/dHA2Nb/Q&#10;jENHFlI4uwb9saGZg+7Qj2LHjeySJeo4E0M35jgtWQbPR5LoO15AmXsuK0JjyhoOnRCNRJP97gHE&#10;TsMyUIkqVvo9H051LlcSf3/rXmvpbOWBhx8ZDQePPPL09ZevSonjD0f1ev3cfac2ttbglO/3enCm&#10;xNjkyNvtw6/+zed/5sMfR4idZK3eup15viLCPSUrC6dura63W2M8KxU8jlAWKLeq1fLswqnK/CJ3&#10;b6dSrbXb28unz0DcaMzUbt55bThsVWpG7qXVejlMg8rc3NHIWzh9ynW8KOb39+781Xe+dGX5xCPn&#10;TnqOs4Z0DC6LMsGPVF73kQMiRn68unbox6Kpc9fefHX27NOmkLjDdkpsEtf3126vs6ogRzMbcdgf&#10;b3qHKQSlKIVcLs7l3ji1GqdKtmj5jtJbVRAUk/zSR3/pt//Jf/+v/uD319Y3yOshiwXud/7ZP9PL&#10;dVgnR4PxVLX0u//n733/B98p6TEfJ3sb26qkQDJYs9XDg0PHyX70/CszZ05ABH3xxTfsmhJzcRBH&#10;mm5gCx0F6yA5CBLRfOXGa4Oce/GVaxjfsI0rqYpCVE6Otja6LjHzVcye0QpLYUEGWz8Iw0yiJDZU&#10;Fe72kcsX7Epz4CA1VEKVReQcEk4WTkMhJ9YOBF3TLhkl1G1KIWxqZupzYSpCEsQJGumqUOVKtuOI&#10;Usp4NueBNSNgJxovHg4KHAAnLNcUCBfGaGgTac9C46BojaOcaYQ8xZgumNB0DIEn+HFAWZyoQUXq&#10;w0FjkU4vo1gxw8gYHfpokCKLKpQuSCTFwgvfLxZAkA0jJEt2Ry4+L3RrpHkGYqVjiM1og0SHMoNf&#10;MTAgZfwkvUvGiWx6RAKzOXNOZHYVjBAGlwRJW+jE+Oqg/IJXgCApBTlKoqgbhoI8W7xZpapAresF&#10;IdQSpE/LUzs3wbEwCQ5jwoyORIbrOlBBDEYOGqOQUZ8gC4EXIp8qyRVThegnCApJ4woKejxlb+O0&#10;WaVNaC7GbU6IKomnxESelM1w83ccST/lscu8S7hCoIXL84KEgzM3IYgTQ+EVHQ0eNNTaYJUU+d4T&#10;9DnN32aTk9cJ6SqTTs+xEjRPdMp8Yj3ECJnCpPZmvx9HCWn64DOC/Mzzg3qtrhs6HEuqpUOqJmsa&#10;o/BKKDAkoOUMelEhmj4h5iqUKpBUkweVWbLtRq2mIDmIg6JZpCFYnCTD0ciDx+0MWScFizGmnlvY&#10;FDE9HUonjpGiTML2GIU66Row62COkM9QBmHjnQZw8MmqLrKUzFAlyBngjx1MfBJZRtlwnPkHETZ9&#10;RA6ngTzKQUHhY5smEzM7s3JmY2trPHYEuawbCsRIQ7Nfe+O1qamphYX5drsDcXg8GsPnBGjWF7b2&#10;D2RVgeemaxqxcNNChocrNLVRqg1hwPj8A89nbERchHECy4mMcENd1UgYGZeQH0BAjYgEizmPVHA4&#10;U3h0MsqA5ZAho8s05TSQR3qeQwhzrITJ5KlQ86UOCKIqOALAcwo+XShkRJYOZ8VoE4pDMnDB8AD1&#10;v67rJO0Zq7rOSYIzdvqdLhvjQ1Ztopi2bio6LAB4s0NnNBw7CaXUrJH0NqlwMpbL36FRzhcgYo6J&#10;n+E3wjmsCyjTp+HIICfdc+YfKSEGklpTGV6ZCqU9PHD49pw6i9g3hLNNVtMgglJEQ0kDCIc4ZmM0&#10;bpzOFW4oyGzE/JbaT0hgS5nfN8P2c0LBISCwqITZITzGCTWA6hTy+4JwiUgSZKjRVuJz4dhQKCuc&#10;QhgQFnuuOfN9LRTTGcyPMKhkaZ0Qtp7QJtikFNGXhext8NNE8kdGp0xCN0cEYUZDUGwo8vAi86xw&#10;h5loFOaIIhYKnXWKmiKccqgkQYl9PiEhazI6pHMD1FMXCZ9z/K6gooEzEtItOO+hmoGNHvLJOIye&#10;uvgoF8GmdS6dP/VfmB/727/7ycbGXi7D0881QdbggalCgNxyxB6lpOgLFTqS7+FQCWJFEjQVjvsU&#10;XTmIFyRhmYpBn10xKuAx7yWhsJAlLEnGmDPsjjimoVzEtLd9ztkImPqXsYSPAE41uO0EytKFhlRR&#10;OWccBnCyhbCxZYqtUirbUAMd9aLBoDPVsGtVS1E1yOkR95F5+EBzGTsbyFDEoJOgVBGcNzJR1mVB&#10;hprKNFGuw0khAqTj5aUFKJ3HnSO0KVI1aj3yooayE47vwAvVTV3nDcd1oY4zZF3C6lp00D+Dg700&#10;NzcHcXB7a7tULtWaDdiuURjoVPdi+ccOPmaEnYvlcs2wLEg+hsMRlCG4BrGIFRnsu9DsnYB+Ciiz&#10;wLDumcAan283Wznm14qxBUFoWJX4vsf5HISQ6YXFD8/PD/oQr5211fXrN28XJnPwCCQ4eqUwRI8H&#10;SUUdnn7iDzqeLIplyzRMuz0a7e1uj/PCElZWNJHoTbaFro88U2ArDLCphYwdRFhAIXZNkqRSq0lY&#10;CCWYNHAcPNXd1jrc4+LcYhgGB60DOKdPLiwEnnvrYL9Sb9q21W0fBLI0Ho+88RiLKOwoSeyE4Mn/&#10;vWro6M1LikoZG4hj7S1DDiuiDXqkqkoYRfsHB/BgIPWBh2lCMqGbuKS4wgIqSiJ4yq4XJXhpCTFX&#10;0cwNEilNFuH2gwgqivT26tbi3Oyda3dmTy6qmkHpTlKxzcbF+++8+dZRp6NIqMp47/ad22t3NnbW&#10;Ks3qJz7692cbc6s3bxysd1RV7LV34+BUJkuarZUsTZH5OBgqJPOIztIc+V9PIE58xszr+eKdTuwf&#10;GO4rLxyMMMKgAGpGgRATSpG8wBKe6XshZQLjTxTFDz72+LWbN1566RXdgH0Rwc+jQU4COZ9OuTuW&#10;3AU/nKfJP3WyqP2WIeUBziTqMackTZMW+uuFWh3EXdUyz5w9sw8FSjfMo4SXslDAN43XrCi//Kl/&#10;UG1Mn145/fl/+xlb0adnptxO55WfDEe97v7uIdQt2IKVeC/yoHJ85pknkfm6vSOi7FZe1vQkzSp2&#10;Jcog/gpRGn/2M5/RdVtSjdevXVtZWKhZJa87/KM/+tOBn4y8YHFu+uy589u7ezv7h1OV6onFk6++&#10;9oY/7Pz8+6585ZvPQbw0NDkWLZFP8jiwDXlufnbojjf3DxLOOrV0trqw+OwHP/Hqq1dLlpTI/ENQ&#10;acd8562XB0lHNvL97tHS2ct+cFtEipAThhD+tTjjNFOByATPEdaXZqiOlzgOLMK8PjWvWpVOd0/W&#10;BNVQosiTMx5ON5+PbU3udw4hTQ180S6XDlq912/e/if/5HduXXtz5mCk6TMrS2cUTViYOrz31t29&#10;82v15omNjY0372zNTledYQfSncHRWNclglxGvW4fMh7PR1C9qqFGkYlAnQT/JE7sshYmgRsG9Url&#10;5IlTh73eaOxC5NYkWS1pnudWlxZ2tg6rU5XuYb9Sr1TrNmxiL0CLGlgbU9OV/gDKKPhMhLzALw56&#10;o0ZjWpL185ce3N/f6PYOg2EImxOujRM805LiYCyhPkI432zyqgK/vrmzCTkNHP6LS1OipMdZJ/cj&#10;Mc2H/fbf/s1fuc7o6ve+7Q7c0HXFspZlSq20cH5Z6W+3fXc0PbOwvb/XXD491Vxu9Y5W1za+/Y2v&#10;vfX6tVyWf/4XPvnEk8/Y5eoPf/idOBOhmAkCOMTivc5hJPFPPPlk98hzI+na61fvrW2Wq6Y43Nq6&#10;130hjjburQ4GRzP1SiLV4OgNPc8u2wmmyZnKi5Dx763eaivrzcUVe25JMqqqUYcjB5Ygl8gZDjcT&#10;SeF8x4foA0/2xPzcbnxw4fylTrvjDwfLKytut+/3jiQfkiGs15947HEoTpzxSFPliLRfqo2qZlUg&#10;2qaZhIkALJ6yGYXjE/evCH7/zt0NRST1CT6FKGoo4t7uQc5LV195+dzF+29tHrRGY9iqFuRzQchn&#10;kSJzYeh/7vPf/tO/+sL9l85ub+yeObdy+94GTn9lhRRUid5D3XzIFtDkgAAtrCNN6qwq3BycRLal&#10;wwXff+5ko1pxAi9HODB2E8lVE0ORrqsir6VoXoWJfAopAsrFC5Kq5xwhGXK4LRWbxCpEY0g/5DCK&#10;ubwohVBDg7wz4EPh5+EcF1UVFQrTTCEw4bF5H0n6EcmCKsukGDxmqIXJkQgAkRMpJLJhZYZSTqTL&#10;ihBHOhrD0EvTSJKMnIFjSVAn8H34EcjDc9TBZWMCrG4t1aREGvKlxPWcWr2BJ0ICCURK7imFJFVG&#10;5M/sHXpO9Wq13R/gfHUiQ8zwz+R0ypNNBMf4NfgJWOPmISTGKhyehm6YcDO4uhRUlcW5AErSCMxi&#10;F642Rc1YlRGPaXaKcFOZTE+Ylgz8o0gWRHQmK9hOwfS4AIjnJBSErqdY2Us5CU1jF4PQ19TRFjB/&#10;IRkUHmVuAhpypkwrh/VaRb7ALvNvC1lRf4Iv4HrHJNgCn0guOPAJqswromxahgyLQYDMUiEp04I7&#10;TE4lEjVtEcLJ8IwyWhgwBRuuqBKPz8Jj+z5U000n1B+OzkGcOuqKomnGcDD0PK9SrsA9bu/suK5f&#10;qTXLpXqv328fHMzPzlarZUgxc3JmTmncCZ9q63alXNZNNBaCcpch1CISHoMgCStqiP65YzTtihMI&#10;swQfwFMQHcELcVGOec5jqisyABMRv8VCkZYmufkEEl60sGkYg8Ar9PrLkKyLZXOOauM4HVXUAAfK&#10;SO1Q0FZXwoETLW/Yq24Q1hs1hBxDmmtpl84/sLd/0KjXb929t7p698SJpaDdTtCzOer1VpeXl5dO&#10;LF27fr3b7SHHgQjecBcKrm3c34EfREHI3oJIjaR0opVFKyqVaQjD9hFrf1AXBh/98YgeU2rS92J4&#10;YFXXcLpJfnI+YqSxiGOct4kIOAPrZeS/lRFNWiaAecqAFTi8zROWkyS4iUjcG1ZTkjCVFvjeWr0G&#10;N+I6LnyFhlZFOEJUJTmJ4t3tVhxFKildQYkbBHgU8j18J4SVy99u8RQcy/SntInygqnOv61axP6T&#10;H/8Q0qkjLFzlFOFuhIWjxDQOUxniLxHM/CRT0QmTI65F7LqQXuuSIEPA1GUt10JRl3VZSUjlANad&#10;UsS1iZILril6D0T4JdwANvuI+4q4YiZQJ05E4YhyyAYYqCVJYYsqrAyNcPFTEOlMigWojMAmwVRQ&#10;8txxRUaIXbaGc3IP41CeF2d2jBeCpS6cD4ogFOxzqlawtqcwlgt88bsEwsTODIeTX1h4KlwNHqc4&#10;4TRwPsw02HNposOUkJltBA8N4aRFZcgyW46QQ/WSPHDR+oWaYSmbbisUetnlhfAuBAh84nev/sRx&#10;R//pP/h51dAODlvnzq7MTE399de+9cb1Vfj6OM0RiS1wCoIfEkTiU4Ir4/JNGYcPnqSKytXwo/jz&#10;JJEn4DqTcjTVyPB+WaOAPzboJQ3tSeuEoaN4msXlk7l6UbWReR2T34L3nqMUJ1QdmGYkWi5ULalZ&#10;VnvDMAiFsZt6CCSBpaXEgqbwKR+7hwfjoyO30bSnmii2EYSuwCuIYlIk1qWG4MZ4xWT2jtsY9l69&#10;YnvDaL89SCLfRndKsayIc8vzCAFKSMiHyPE8Q/zwiC+CO4BUFf7QGzjwbzVDlwUJTloPtWEz07Jm&#10;5+eO2m1nPDYNvdZsOqMRQo90HcKD6zpo0wXLO0uQYS6pmqKV7RJEZAipBDoiUCtrEnCpwHgsE31E&#10;fvK4cjTRIfx3xhU203l+XCdRQ6Y4IuAlov0DVH2WUS6Xz5w5/dhjDx+22q9duw5XOB65eRZAbRtR&#10;34WXBDKryOI0a6fxrMTPLi/NnTzRc0LiLeRoMZwmYRCMnHE2RFUVKjmhOgollDcgMXUkWSmoFy2R&#10;DwQpcGJTLokH3Y5Vnpqanru7vjHoHZ48vWLp5trdu/CtC/MzWS4c7G7btlmqVBCxAVW3pqLOs6Lw&#10;KPYs5XHIxhEuBC+oh3FghAZSqrogE+lE5vOtzQ0oRB9+4omSrrmOz9N0ul5tjBH5oyRpWHhIUD8P&#10;IgBcKF5/HMJyPXN6RTD1g/YRMpC5YNDvwsJZnFn0naC1d3jivsUo9TXSVonS7NzF86vXb/cGvu+6&#10;r7/2JpxNn/y1XyzNVkmULlQsVTO1OIBgKA4OW9bUFGSwtqlXS1boQ2FTxsGBH8gajl7fxjxNzOUJ&#10;P0Hz/IL2kEyE4pi4ZVaQ4xEUgZFGOEZKMKsFbAcJKGoBoUBFgh71pxRJgbPTUiQN8g88uZI8FSAa&#10;xmjEyBpuRCRheVuOcBt4xiGZHmd8YXHNZQX4Bx4CBBbh4uWHN7/1tZmZKYSWsbOQ5DYxKMuchx6q&#10;2YW55qlmc2v74G9e3XjkymUIGqOjfqNah9xqNMJTHPKuoTs8d+7sd669XlFmdFFWhPzmndudrY2Z&#10;MxfqU83Dzu5//d/+d82p+YgTP/3n/+b7n/k03PvKytlf/u3/cYTSdrDw/NduvGE3p+9fPg2XbirG&#10;uQvnfvy9b5vWsqqUb6xuv7W5un3YQiXIxI2C4O69u9XmjGLogl6+s9vqx+lTz/79cTD8/g++NnIG&#10;Fb1+ZvmhxE8EiesNvFNnLj/0+IdGkdy694oXRLpqzc7MDvqdPPctXaGTHx0Zez0HdvyVh57Y3B3y&#10;HDwc2PIhkudgOwmc445hOXUPh2P/aGZmKQr6q7eu/dnh1kOPPf3pz372lVdf1VTz3U89Mze7mCXB&#10;J37xoaNuv2RPp7JlT80+8sh7Wq210SDIkgxiiMLbkM1jsYG68jrsYzQkRjBOBBlC7LsicXxUXTV0&#10;W9PtIIrOXnp4//vfbx0NDdXWFbVeL6+trkJkgHRUIUuYfm9gGGoQQdIMKTIvqrLjOLBsYInCwphp&#10;1IaDUTgKTy6dCjJp9d4dyPY02YzcIIMKv2KnerK5dd2yhJ29NUhJ+u4g8BxVE8lhG4cWoirUa6Xq&#10;rMl107JZOtjNPWdoGFoUjX/lV37D0EW4E8swglC26qMPWfOvv/QcVP5pegDJw95OC5ZHzxt98Yuf&#10;rxnlf/xP/7lhG2Hgj0cDNwodzyMVMbWiy6ubvQuPPXj6/IX97/0EThR/6M435Bde+p6tpFNVe+3u&#10;a77jWoaKhJUglRU5xUwcMiCp3/fw9BMFVREO9ze+/fl/M7d0qTGzpBkNQ4TTZNxsTO/sbNJxLQaQ&#10;tKiaYZiNxszh4QDSOC8Zj/zxjTe2B63Dca93ZqphKrwuKn/4r//gi1/+4ut375y/dIlD/zB5e239&#10;X/2v/zzmjP44efo9z1x64PSn//yPZ+ySCNVLyu+32iXVorOfd8MQMnHJ0v0ovr22/sGn33V986u8&#10;KEK43lxff+Lhh3v99o1rL12/fe33/vjPclnZa3VnFxclToKfTlAcRCSCDyZ0qMlEDCSGxsQIQkqn&#10;lKoiHbReKQuS8Y2vfUkz7ShJmeYIcqPTXBZzYn9RTpVRbx09FDlMAjSLor0exgg5Yza5OTG64IMj&#10;kpEqunk4UmM6ughzhm3lxYEMR3OSShMUK/MfJxhzoWkgUeLHT+SaIV/zAg/b7IIM+43LcXQJpwum&#10;SFFo2yXXHSdBhPVYEiOqi0OfXmaeiAVJhLMzyKoNRXPTETMEQsUTyBaiAA5HDYE3ogZnsiShHA5m&#10;CFB7yJgVEccPc5EEC35ICBLK/THo4UxFonwBJ2Q05KD5IYO4ktMN9RyQE4iK0DjhQZ5gGEC5RQpD&#10;OQ6T8zSEjVwqV5LAdz13cXEegbhYnUI6iVw8xhnOCFYroQoMT9TcJMv9IAxKiko+q4FtaySRnQsK&#10;nm66phskHxRmqJ2L82EZjVQEQkbx2WTkS20C8m9KMpmQhlwhCVnUn4JQxH2+gJdSXseQnyKJU5Ou&#10;kpArxDWFio1RowWZMVmJKlyk8XlB1KbEmJ1skkhg9YyZ1JMpTqEEjRQb7KcwGxUa+afMm5SS6iiM&#10;a7U6VKoHrdbBXktSlaWlCj3PjCausMq0ftBGliXThc0hJY7hxuEtV+uNUqlURtQrFm+aqqKjBCYX&#10;IxwPDoaQNog0j4erQPtFAlnReAlRthPCY3F2izS1mtB3CzHXyTQdp0FkgS4RODWFWkTRFWpcc0mU&#10;G6aK9U4Su06oGCqquoqy5zis4lA1XdN0+MNaraJraqvTMSs1x0duqFUtQxT1w3Bquknq36lll7q9&#10;HjL2afFDWjToD/b29pDbwvPYwUHlxQgdX/CR5Ggb+I7ZZjH2Y+oolFSg1DOP1oN5ofKVkTxZTtkX&#10;DoFhMyo43eRxxoPET7xhWHS0VTF/9skVD6n7VLoznRgoKkL01OVjJB0gtlwmu1Zmb0XQUUw3maea&#10;LAol20SdQlHhyCMBzmXXdaEqnmo2oe5F/KUfwlLPsthxXHhEMUUcpnKKQwKaFaWM05gXb2ViivG2&#10;HcY7Kt78nX9TvMyf/rc40SVlarSp0hVNRNlsEQ5RtDlFhFiuILJXQn8sVtthYwPOHXRGEtFqWxUU&#10;VRKVjPaGbVq9AJ4JGR9JLO7hmBcrEKHABaREjEXObJYzqD9R3lOu2Ek0DqWhPCtECwsbCJboOYks&#10;EVzQJFRLAH6cvvISU7RhvFSOKYOzGol58xwLWgmk7vdO/xBGDM6PjcVo2MymwzmTa2eSWtjw5P0U&#10;peLRE5n8NHMV9c0VkXx9IO6wkS8idjgoSBoyj9a+x7IBBEKEwIBiSobc95LoeNVSxitMZAbg+j3I&#10;rTPRsuwbt+7+/p989lc/8XN2qdxr71fqU7/165/67Be/8vxLb8HqC9JUxem6CO8IQyw8Zwi4WQab&#10;JEZmTA5BI0TmA88QBQlaTWBZCE9PoRhJ2lFYyZM4BKve36YjskEwz3PH2kv07ycWvxMmD2qJqUg0&#10;hdLLNpQQielIDE/zwDSyUsm0bLE35Mc+5EKpnMkYDnmkE8E1bu+MDg9H1YrRrFvYUJVifNDE38Zr&#10;zKFs4sUC8e5199d279y0ctliVh6cGEByQzxuRLYjEkZmj1qFgGOZqmnBpcENB44nihKkI/BYnCH6&#10;MSK/l7aQMx4pkVouleG+IVxur29Cvj41PYU4ZxS5sVKmOcAROJ9D4Xh4InW7WjXLONiEspm4FNTK&#10;SZnzS2F0zDFDuYxhh3AJMl3qt83w2CNFWYWC68szrAA7ZmBTpke9QFKNxVOnZhYWoXLd3tlbXd84&#10;bLXGzhjOe5k6cOzThVxSa+XyTCNOY0UREuqGoo8nZAyazPPlQvWOtMozosHjYZmRFAoRbGLUDAwV&#10;ak0FERIc7HJpv9Pa2FyvNabPnz/fh6Kh3arUKnDqDIdQ8OdlhKfrEEFhqasKpDWhh9FQYg6EuCEY&#10;dZ7H5hSnwcFg8XkhzAhfCA/KGbtf/8a3vv3dHzx25ZHHn3yqOTsdwaN3nBvXroeQFSl8jESVVJk4&#10;LGC/FkkiGbWixHpzqjEzM/YhMfa+//1vXrhwBt6VZqjjUXD31tbplXk40+Cq4JEqdvXE6ZO3/+br&#10;a2utmUZjdrYKR5EpiMPIGYwcvaQnApSXErzrfrtVn5mCGC2LkqErUDKZhup7WRD4mqkmxSi/APPw&#10;P8XdzYvdcozuyyeyC9SB44ljxZB0jG1SNCAzdqBkxDZDhoxllDNUVY15HurfCjLgEkLn5lDbQ9hB&#10;QgMmMkgtEVLcxdgJJCsORI1xDO480ec8tjaBVOv8hQf+/Rc+K9uUt5FbG/IhyKALy+QE6stoZzDS&#10;VbvjuLZlrpw79fzzL6R6ZTAalWv1eqNG/tSQCoiQYYtYfyA4x7YFJQ//+Pf/5e/8i99FxizZZ27t&#10;7kGJ4uVxkARhgvP5Vr/XHgUxPsRM1MrrG7uwgabq09NlftQPzfrC8PDALlVL5WGYCk+++4NvvPzC&#10;eOjAqZmjJaDy+JPP1mdOb20dvnnzbm12vd0bnFiY12Txwn0Xu+1BGI0ghdT0mfe+62OrW7ubu+ti&#10;6qqKdHTUvvjApf39veFoODNTgycThvkwcOAo0AxrvzVowb/bXbNtxZAzIZIUWRiGYbfnQuKS++Ls&#10;3GIWC9vbtyUuTLPgzKmp737n22dPzY398Ovf++p9Kw8EfrK4eOrc+cubG1tz501RM+ZPr+y3Dx98&#10;+GnfObt693WRg0TBmZ6qtzsDeDjOyIujZHp2tlat9bpdA3JeVdo72MkDqOv4p5559tVrrzphkomi&#10;WWoszi+7rpcg2ggesAR1GVw4lwr+GFb42gMPPuwZbqu1Wy6bo9EwzRjVJh+NHGfsQ1Llud7Gbms8&#10;bFerNuToOmrQoKS9gtMCt9YwB/0WBEiI2UmGolBpISwJ5VMOJRksymrJqpVKg+4IDghJUWqL8ycv&#10;XdTt8t7O7upBx7KU+x9/dnvtznef+1Gw26pP1eHp9XuHvMjNN0pRBHuq/K2vfuX1O9dmF2bH/a7v&#10;D3utfVhyp0+fuPzAI+3292+9/tZMfbrfWddl9XBraNtqVaZG5ygQwhByPUUzmtWZrcFutTk1HHfa&#10;h9uKJECi3azPZbwiKUanN5xfOVWqTbUHR0eDzowN21ibmVkcu27rMEo5aeW+c4eH/amZJlRKCReu&#10;79zRLCvIxq7nZF4kQsLDma4TnD9zBg6L4dZmwzKrisLFKUTEnY17L926Len29uFwatoqa+kLV3/0&#10;yY9/nJeNuzfvIuqCzEtyIqGJggQVC5y5G9s79keqfhDBEeA43o3rt3/ugx+AB3jnzo0//8svD8b+&#10;zEI1T4VGo3q4f0SakTyaCQUR2cxyMc4MSbeVy8uWiUhXMnTMsOCUkjDeWN/6y899xR37tm5nohwl&#10;0dgfQ+4lZ5KoScXMr7AL4qnVz6mGKaomjfQkqP+xZ5pkEQryo0sjo8JJIiHy+DwVipAlCyISYnAS&#10;iSUczhjQIpsnhGkmo1zmBEvHuuOTRBSbe5LS64/DGJ6MCmlKEuEwTWLmpqqiSKI7Hgqo0IZEDR4P&#10;8VSVkcSbRL6qomU9MuQybuyOIPiRt7lJUNhIpFMEsbiIdycMIOGsFUXGzCOOOKpjAxS5ZHUmS+V4&#10;C3LUwThwPYGS2AnV9dg8Fc4oxU3opXI8CvlyQsqLimEbVgXyJIjAiqqiCQK52bOLh3gRBd7cwlK7&#10;3QnDQFZZ5UBuEXj6iXCvcFOMggtnH6yQwdChygneskIiXhlz9IXwK1F6wPxv4VahhEY2NxmxQNmD&#10;5S0ZDSI5MxV9EhwiXGH2jokkN8Hm5sejrrzw5xQTSqNhpaKkr4yYUkzOcVItM4hyyqVFs579KuNh&#10;MqdKKnmZJlnO7lCQ6R8L4WK6cJKPQU1vjkxWeSatBCkb/KsggBBkwEK6e3cV9X5JO3ttdbVSqU5P&#10;T8UpH6W85/sWWnLgWRaE8PM6FEhGyYJHoVBqAZflEkxvNBgOhn0o20bDEXI90gSKSf7YL4EYZ8hx&#10;zo99io+h39yk9GX1Gne8BFCjFr2CcQNamk4U4kw34KXjDAaR0Ryn6TK8lSAMnCCBDS+oCiw3Bxvi&#10;hmWZkExWK1UNju2S7bjj/YMWVEUrSyd+8vwLK6dO2SULqvPReIRgDSztpAAVRgnNT/qysIQonuSk&#10;UZyrisq0bDI+p4lFxuZkMooTI0SO+ioi0+IieCEq+4pUbGQJ9qap0MBpLWSDqCeVpXEYpIoCFRxS&#10;6ynxQEkcVctpS4xGYxp34/+pRVGLlSc+OCwSYK2ilHSlXGKrCk2zJRFeduh7ZJWFiAlVkqGahc8f&#10;DkeYS6MnGOEUuRxyZvhMyCHR3yvyo8BHFj8T3eZ47MvnBKcnn8xCOPv/918TTdG8qHcLq5+C1Y5a&#10;zTz5gKchfHeE7BGUL8P5EYfSSHjpIofOZYaihjmqQutoFCjC8k1YBicrvKh5sC5JETRE5SRmeysU&#10;SHFyJ4W4RehPnvSjFVg6sHclSWCTD4Qro0yVwGzTOHIfZjRd1rqgMoKZwIlY9OdFJcrEvsnXWcgn&#10;4nFsrsoonaTbxGi2RGEl12aOAXcm4oeFdDXhe9l4OS8UyfEeCMDBMaI9JIkxNtpSlnLDthax4kXV&#10;BgMH0LmsYkURpryG7GM+xgHgZHuR8B3J56OzdN2SOqMgZe60LEaxC0HSAiw79Bv1R55tGZ1W93Nf&#10;/Ppv/vonanW93T6cmxN/+9d+9czs977wtR+MnBF6yaIeFo7peJz5Q9aUyXmkUnUfov0SMrqhPETT&#10;K6iBaUll5B8jC8Q4p2Yo8ls4FIeZGGhPXF4JOvn22uHecZbSu0FyNSwbFJ11h0PfsjUovQgxK9DZ&#10;CSlUBBl1raHZido9cn3XS3HYC/tRQaFv1Q6z6BASITeqVK1y0+aw/M5I9hqBSih9LQkEZk01LjvY&#10;344F2RchH5GJgo6HC7kcZKKioel8jBAaAbWiJatWrzablUYTqcxcBotOURRrdgYVmPsDWB66bVIL&#10;FtbtGNZ2vV6Hz4F6srUXnVheqszOdY+OAuQ/KLD1IDDBm9bR1z5B1DsnVG1IzTnf90aQeoQ+a4Pw&#10;pGVFbgdM7IydtRMzLtaZZb5QRf8tJTmrlDkQ5DzzBqN+i4ho8TwJEOieZaqmXrhw//kL5yGbXVtd&#10;X723ethpw3LTdC1B/AkcBuHqnRtvvnUTEvPllTP1qRldQfAQzkaIawCZskQDIgyakPamxGlKMwX5&#10;8QJTquTiEFvHpJu9sbmRieqlh68MBoOXX37ZMIwrjzzmjserd29blrV8+ozv+dtbG5C8zM9OwyHA&#10;I91dgbQNwqeBqE1YlTIKt7C2dxSTX1TEgllOdgVwlCM5uj/6+t9977mXX7t8+fKHPvD+Zr0Cu0DT&#10;rcjtImNKU7OAbNnJAg616GUtJKeIyIMUFhUJ9vZ2T588ffbshXurazGPRzfvhVu3Ny9fueiEOJ24&#10;fePGj65ebdjlBy/eZ5laEkaBO87qJkYFWKKaKUFcGocylx+1WwvOKXhcCrIRS2OnbZbQ1NcPY5sN&#10;Nyg8ZRNV5uN2I/8O5e5jLctjhgnBZ0SSM8GBC80WGJOISwpFDzEOfc0wC5UXsqlWUVUVA3UcB1wS&#10;ongLFB48TW4FphiZk015To1RJumXEzNNmOzi4sBAefosn5qZEZAFHdPOxQ4OHE5MsRT/l4+dOHt+&#10;u3UU8aNRf+XcfSdPzTx37aUHH33yu8+/ppg2/BhkHtTUybzAb041IfxA9lG3K7yqb6zf/e63vvqR&#10;j33S9xIzVWAFxBJkMIHr++gWm6FeXWNmOsduV6xL+dzM3M2bt8ZHw8rDj37zW99dmp9+9Mn3/rs/&#10;+b/f/+Gfuba+8dJzP4Esw7LKwXhgGnoYZAd73fMX3tNorMzPLbU7B41ys2ZI8GbOXLwYXl+V1+Q0&#10;4DKfGx61N+68FvX2NC6ETK5aNRQ5t02ztX8INQ7hGCBqSpVqRdftOEueeupdV6/6B3vboZSPHcQO&#10;mIaZcO0HL1+5fnPtfc/+fMwJ166/+INvfvvRB87feuv6xtqdzt6WZhjwFKN46HhxnMavvPHyi6++&#10;/jsn/xtJKyuW+fSzzzZt1ekdLp8+/cqL3x31o+EwaB0coaULNjXgH8fN5uxT73rv/v5+t9MiZZB0&#10;NBjvbu1CcvKT564etnvLJ86N/PyhB99z/vL57/3dN1788deatYZs8K3DwXS9CWU6PIejdmc8HEw1&#10;671un/wqUbHN8WMn4sPc12A1JQhRSzPEUcsEvxi5oWVLyWAIwXrUG9i2QawYrtcbI+FZlZqN2e6g&#10;GyaxaaDl2M7Onu8FUZgtLM48/tR7UkH75g9f8JPkve9+BtbdMM9Xd9aEzIedFEXhytmza+vrczMN&#10;d3y0enezdXhjq9pcPLtsaFkvHNi6LDTK496o3R0vnrr/Y1b9O9/55v7qZh768AxrpWoUOHDdgqwO&#10;Oq7jBa4blMqzqlHab3dKZTsNfE1Skcug6pA4Rpm0uDz98KNPTS8tq2pl3HtTl7k5tJWKWocHKytn&#10;xu642+899Mi7D/tur7Pf3l+Ht4YqhXyiC5C/xmjpU0GCCFQws43K3sHe8sLUtZ0WpHVREkMue3tj&#10;F5KOo2FHr1gh7w7cEWzccmMqzvlXrt2JcSun2HBUpTAOyrKiK9obL79uGQZRRxA7C4VktzMcDaEi&#10;jX/3//ijtfVt3TAhrE3XK+fuO9Xa2TdUnLeibBr9lZGKKWSokF8i3ScMpIKiltuQL+tGGHm6bMJZ&#10;XrEqHMkZjiGtdOBRBbZtwUmP6ERBOE7/cGERdwEZW3i6kic7uk6amedJIgYVRjehfpmYHXutEMAN&#10;850sgQRbx3ICh7RUGpFNbCFhiQ9h0gacxDxB8txkfWvfsqtQM9IN4QeqmKa7eYr5sanrkAljb5Gd&#10;hEhmwkRRIbEcHSpJHzVH4fHE5IzIIQOQ1Se5hBMXKcFfSjAa5UzShE9JoSAnrZ6MtBOxIRgzI3ss&#10;YuGHVVnxoFQmBVlybRWKJ8W+A/24YlmFagcuLXvw8afhOEtJHwj+JglD+PMwiHjGREVnm9y0y5Ki&#10;Q07PyVKYoXKDzGcSFdWFayDETNgecQz325ya5g6PePJZQZSpylHNk1J/AU0KNXjW2D6OM3Llhf8P&#10;A7RRgItXNT0O4743QCgA2iKQZir5fbBbSLnjHHgiXsWxz+CSDFXNdBWxpAjFknF6xWZm8HckFUo9&#10;d0FhJS3JubK8gKYKOUdypsIx2TVnRxyrgiezIyrWGMqAp9IoQyElBQp28/DwEJb3GPKH1VXkPJJd&#10;Gao0iQokWq2Dg1K1tnTqDOKFIIelWsO09IuN87Iqw+egZhISOv1Rrwcf5Xlu4EM9rJmGhvrDiBnD&#10;ntPElISPCcSEukKQE4q8MMHTFRqsxPtg7Q5GBZiYQOEjqZRMuCVUeSDvY7iSAWL6sFYydRW2e5iQ&#10;3T2KkGH+Ydr2zPxC2bar9RrUuvBa4Lx78+YNC+GZB5Zp3Hrrhi6rszPTr7786qNXHq41aoedo7v3&#10;7rX2W0mcHPPgWLoYhYUTNfw9pJe43Xghin2CLWA+TzVwGpIivW1Z8IsB50eIbSygtZIkQ0GO2GaM&#10;Y6hvHPp+ZhqMCu5DFEUZHZQpwe4Wn2oKYmdgxcXoZhDQ+CaFRAuWIqxaNtpiW5X17C3Lnp2b7vYH&#10;rYMWrHD4wbnmVE6ybQxxpipSbzCE1+rFOPJIqCBni4qw9FlvOIKb1amiJuJxYfJN0DORPHwFxuZL&#10;0v9wivsfD3h/uuj9KSfWY7QqYniR3ByETFodfg7uNWFqRBR54ctRGh8zJyQUYO3OS0kUOvm4hjbn&#10;Ivl05a7vjMbJfKni4LgrY1Rw7AuSQRNJ1ueETGamxLnrEZOYE5AZQiLsEDuRl8iktUjqXKDgyBfY&#10;az5hdsY8InEylFuArVvcOBkXcaRIWtiACUQVxm9KKTgy1DQORTDVFNmSFgq5bFa4MTEvVopkE29N&#10;JjCWsvKJPLuJz8DeC45TEESE4zWc8Q7JIlKFtDTBDoyhigU8G9GGx81P9vkZ4gdVtcbnAwd1o4vv&#10;5QuHJaZmj6aRUcq5oamq+3vtv/zC3/ziR3+2Ual1dlvCDP8zH/4gJFWf+eq3R92hiqyRHL14yIkp&#10;JiAIvEUC2SNsB16iLshQ9GokoI81MC/B16kokJuRnqxASxlVvkI8plnDiWdjc+yt0mGGxwxr7PGM&#10;hIxVOjGqyXsqyUfd/srKQujFucynIVV/HK9J2v9H23s42Xldd4JfTi+/fv36dU5ohG5EJpAEcxIl&#10;kTKVaCtYlq2xPU5y2d6ZqqndmT9garZqvbVje8ZJ9spWsCWZFEmRIimJIgmSCASI2AAa6G507pfD&#10;l9Oec+7XILW5pmogCSKB7tdfuPfcE37BQ209OwMHe0ny00q1ZSGUiQC12MjgUZauaztwcDe6QV9B&#10;L/YZIu8JWAqiVQ9q0sLPkhXOj5aWNnQ8kwUVsStyiH7kSKUQ8TSXBKoR4abTsoScnsUbgqpmSuWx&#10;8emR0QnceMghsFXdGM0XOs2W1UMZCVWlCBKEzUYTHmL/QBlSjS2ilfaVSkNDw+12y7QsNH+L4JxG&#10;wLAOJx/O3fDEFIwUvE1ENkEIdl2IyQRfRgwJjwuVqh2oKqmBGu3QDURizpODMlbG5GoU74gphqy3&#10;mlA4qBOENAni2nK8CHFo39zsgcOHb95cPHvuYrfbNjuQTjmptPHmz996+bWfBhBHIL01UindgNMT&#10;qlPIk/IFCMiZlGEU8/mUnq4MDGRyhUyxCOUj1CNbmxu7d++BlFhM6b4DNbbh2dHswf2btfaJ4z8X&#10;FW1sfDSTzV+4eC6wneHRMfjKm8tLtm0XC4UMZC6pdCGVQXszuhcm6wevzjZ7XiLkjh1rDO7oW6Wk&#10;4WESZgmq6Mceeuzm2ho8n4tX5t99570Pzpy+5/bDx47dMzg66rnYVoe4pEsiUWIwDsIBBu+s1WrT&#10;+kSDRHj0y0uLjz3+iKYZ5aGBjY0G78M550eifenCfKG/cOLku65nf+yJxyaGJt9/6y3f8VL5dK/b&#10;6Y/L8LzRxYrnBipD6/aKihJTUBkGMhYJsaLpdCpGmqYLYsdH1D0enhExzalRLBKELMZXuoMUSVz5&#10;EB3HY6qF8waBLCZQtR95FgJ/y9SbxM4EshDH0crYyHCl3N+styHDhD2CznDY6vYkxbU9OxmkYIsP&#10;AZ7kAyiQPj4e9QGGaKqGyfKD37FVTEYu6AsMmaumGqlOZy0mZRc4j2KkFccenpMKZpSKttw2TaEJ&#10;W+LRvZOFfj1bLvhC6Mbw5q3IMUlkHg2i4Gf3Dwylufjy+YuGns+oxkqtXkJOHTzR7Pn3zv3Z3/xl&#10;y+kaeWKH+F69Xv2lTz3VkbORmvIazUo6o/Hivtn9s3NzpXzpu9/7ji7yf/sXf3nl6tXZ2277xOOP&#10;BS++uL6+lpZ1AVJ/UbY6zs9e/+nCleqBI3dVBivnr1xWFUgIvG6z2XSci0sLPdPdNTru2PaFi29G&#10;bsvgowwUHqhnyV+7Mb9dq8PGcgN5amwXH3mXLl8cGumDxbhwfXFsbDzXX1hZWTwwd+jeo3e/+ebx&#10;zWqL55TZA3cODM06nlQZrlS32tNzt+3Zd3D+0gVRwDmb7bRs19lQlHR+6OTpdyrDo3fdNbe4OK/I&#10;mT0Hj64tL//83Lnd0yMfXJpf2ajGvrltdnLpbK9t4ZvAMyu4cQNqw+sQk/v7iqhoIvGQl7z//ikp&#10;JSlGnMv0lQeGTFssDAxbNn/7/U+Ui5kXn/+nvbOzg7afyeVgF5x477Qs8ttbW7bVRjwFig/w6Vxq&#10;YnJv27Q3NzctF625/IDENhVO1jTIz6BmpnmY4dscFGOQkEFBazpo0Ux1DNeo9zKZHG+2hZDHhpQN&#10;qRAOiKb3HaxuN06fuzk+MVkaG4p878TZM3IovPHCd63qZiatwbUdPHIHx6tOt37j2nLoOvkUDmbE&#10;sO11ndnpqXpt02oGkixaPafRsz737JeGKsP/8v1/Tmm5QqkYe95Wu4FIb+Rkij0UD7/tjqMPxrH4&#10;wZlzzVpD4lxV0CPXE2VIOv1eu7nKiRDn8qXBjIGi24HT3m5u9UyvsbUBb03R9cHUuGTk75m990fP&#10;fbdZb+n5lO3ilEVXRbfrT04Ouo6ra+pwf2asUlpZWoC76C/3pQyl43lnL81vtOqZPl0MIit29Ize&#10;87yuD0ep8aNXXnvh9Tch245ozoVWFkEkazps1RMnTh2944CEKCSU9oFybn1t84Pz5+DVLywsptNZ&#10;GwV7nNl9uzXIE3DsSXN5z8fROoTIwGfJOxzK2Vzu7iO3bWxVL1++Chtf07T6dtUPIVf3pVodVovr&#10;2CKxKyNKqlSZl3LpmMwEONLpZJ1FZOYoWmIdhHrvWCJBWRli44ta+JgMiZT8YL2NpCsKXChOheQn&#10;GWMt/CXkCYheJrAezxwniLOKyUeCAUvYsegxpGIpygurq+u+F0mK6kWwyOwEYYjnNc+ogAR1CiR0&#10;SED8Kj64wHNcEsvxXZop4x3CQxNI3AV+73V7mFeg/UlgWzY+EIRfsioMeRpYNMKfkGyOQj1fxPyT&#10;5Xuc8FoTAwrG5oyQMSvB3243TeoWCD75ybQ6NtQ1kOyh+2bPJdqUnzjixCGR5nAGA2kVxGqGn9JV&#10;xbctNK9FIBVW1AFRK9Ful6hDUOKmM1mcA1GTElJRCefG2HfwEciOc35YTzERLxHRKkC27MHSME0T&#10;Ai8h++HTEZ6K+STPqNuJcG0yr0Q3XaJhk1SkomJQUQg5QMcNdrcJWUheEtQdYJNtOu5ozrkzNWYv&#10;FktHPnlkzNGJYFYCMcwjUkdNSm3EvHleOpVSDH1rcxN+iqHrUPx4rgvXDzkDMbwYYJzVnJGm48QZ&#10;an3IlyGFg6WY1vsgcGRwJhFajl2t1rtdZOc66EjmwQciEUuVGRQRfYnIq4CkstiYDQtzTMbQv0Vk&#10;LWImYJLwjgnvTzkcR0pvTBMcT2NFxs+xXVQcVhV4dHLPgZQhZGZCMeFf4L1nC32pXI4NddO6Drkx&#10;PN9Ot3v8zHFIGkvFvNUzYaVOTo6ura5nc6k9e2aWFxdha69vbi8u39jaqjkE6YfvYhJfzGEBfaoU&#10;mWNjOyxxMZMhADtqrSVDxB3SaETcXIHcd/GtIcMRNV8Z8AJl+sKQ2+nmiDQhJ+4uYj9ldOIS/XgH&#10;BEKQaQ+FzZOOF1a9UQRFL9S66AmEKs0IIDXwVOXOX7jU65lsPZhds9fupkgCGr4P02Df6yHGm8lg&#10;Raz8YyOepLCjLhWcOAoWvQhBD11ms4gNFI9MhggP/yECl0so6ImeLvOtTEpcWoRcoj4ksB8mJMN+&#10;LqARusiMfGDpuGHc9mxsc3ihktLQplKUnBZ6oGm4hpBXomo65P1pI0WemOSFIaJ2vG93LRNSfD0Q&#10;OZtkwiKPWiskwOCjdRuPcn0k9CZgRyeG9YLuKZLErhvBtxQU6OUynCxldGTNBHsDzYCjmDHX44QT&#10;yxGUKJGGwY9FvyEmi4CrQSaXDiadxUzLyAOIS9zX6Bdsd4WYwn7SOiDuLlXIO0TLnVkNUzjYwW0k&#10;UOw4khhyFcknkUfbrOdjT09TJHRXlyiAMMFjYYfyx8DSSPa2FYHvyyhdG70kaObD7+TQTPMXr9T2&#10;oIL284axeGXtz/78Hx5/+K6pieFGdQtKtccefGDf7O6/+tZz7504p8nIbZdJH0kl+De1jSiEocsc&#10;b0GiBweQFCNKIYg9ijQSj+NQfEEI/8aOJRSakOK0IN0n2AyT9iJhrQQnc2tsxSeIKYwySKYRIZvi&#10;1jfrd+sZIaUqXtQM2rB2vMDqWF04eTUhi8IZsLRy3ICqWE7kOlj+dHuuLEh494oGh7Rt89eaVXVN&#10;GCpnRwfyKDaAQk1QNHmwKNyAO7ti+lZPE3gNMRcyoq14JqSBp0BKwQ4KPLqUoqHsBpaLnKwuv3vq&#10;JJyws4eO3HXn7VDQWp7V80w1pWYzJc9xOq0OWutB4YsngdttW5KoFkslWOnNZqu2tZ0r5AYGK5Zt&#10;wykL+5dDi3PETaGKMAmmwXcamWJOzziO3TJ7ENPxgIhQBUSI+FurCxvvbI3ziUky7f1YTDyqEsZl&#10;hF03gU0Po6TPQk5WpDOGy40iYBC548OVqbER2Ekb61AabMSyoOtaNitRuWmbtZYniz4vtiLO9AMo&#10;y72kCJd8ikGSrAqkisHYGtl8HtIiQ9egMIZ0ECJbodhXKg8X+7O241y+eAZ+/q7pPf3TU5BnLW1u&#10;wosbqlRkUbYtMyYXJtRUDAklQoCxmLm+iujhhBoSMuQ8MrMaok0FG99GtTw3PrjrLjjw8tl+OCq5&#10;0Dv+7vGb60uHDh65967bZEUVLSRmKTzrA4bYnQtjOGZqtZaQycGBs3j50syuSXgOTmyVhkqioa9f&#10;uwkrOPbFt175maTFn/z0U9n+HFxMN+gVRipbq9WAE9vNjmtaEPFidAaVlHJ5dXkVjiDRi5evLNxx&#10;rNKNTPjpiJG2ewguzuY9qH5EeWd6S1NURmgjq/AkPYiZOOiO+Rf1uyF2tdotQdRJsTsmWpfIJZ03&#10;VApEilkIYYTTdO3xJz6+vbH57tvvYBKKxiTYBYMHCJUvMrYIKY/apCEJgAnovRairzr290kGkYQ1&#10;kcjL5K2SsxF3MTa3giOzu+c/qGUkVUBpeVTDhEuxe66EqQ/nwlVgDJXhlcqQcMjpp5762JXrNYm8&#10;7SAfdxB4GbOWWOB6Q7v3hKJX29zWiorBZ/v3jXdFf2VtFU7diYHyxnbw7//Dv/vrv/qLbTcoSunZ&#10;/oKS7qu1bW6gz+m0uci/faI/ldG4XrPP76pR2G0umJ363/6vfzo2Mfb0Iw9/49v/6NlWLpOGhevb&#10;dl8uE/DdXQf3jE7tqkxPvvLyt3v1dmN5sbG4aviWlM9AZlgsSL7d8dFyDA74MGUgKBC1NSMPivLI&#10;NSd3TXdNK7yysFpvITNaDD64ernZan/m2S8eOnTX1SsLVTM8eOTY/Y8+mR8YL1p+u761cPXKzdWa&#10;qhrLK9uV8d1DW+txp26ZHU5NDQyNF/rH75mcujJ/vl1bvXrlPc8Xrl07s7jWSCvGwYPTasq469hj&#10;kM0uLc2nJW558Yrd7kINiPsZUVQG5ED3P/TUwrUrK8sXw6CnG9rgyDg6T4h8dePm0sLy4qX3u73u&#10;9ME7fuPLv9btuG+/8cOjtx+9fOVCLptfX9+S0xrkFK1mD3EVQkQsB07VVbfZhn0HSaLV7UIO2VfM&#10;ILoM4q0MpYW0vdbK5aXBvmHbtK1WL0IDp8CzA6QyyQoEOt+3VEkYGxqav3pjdHQqnR88ffK98++9&#10;9dZP33niM18eKOR1JHFw1fMnep1Np7kW+Z1ms724lNr8zncPHTh8+xNPqanMqy8+p3C+40QrGxuV&#10;Ytnitep6q9M2BVnaNTe6/7Y7eTGz/8j9758/71jdo3c8tFbbUtLD46MjodV85eUXR0fGx/fcEfr6&#10;vffeazbM1179YSqV6VlNOLIQuSeHhUFISfTBykS1vtLeXrM3V1Ve8npmr1lPp6P5S+9zvP7Qxz+5&#10;vLEGWfeTT33i7LmfjZaHAkdrVetmtxu4oW26zXrdCOLpYh5OwEFNUsJYVwxRSXm2d/XKFU3ie24I&#10;uYKEJg+S2+kKtnP99LlvfuNbBdirKKsbu5iYwfkrhlzkmN2poaGpgXIa4WWcxnOD5aKVEgu5vnff&#10;OEWQV+SFdTxTSMkBDh/RewMOBijW8ciKqWsLkUJVRyqlXcPlyLe2t1ZFH1XrY9d3AgvSDQgIDpwA&#10;UC1HgoIqKiFEAsi80gpZ7UQczU4ChipC6gpDZZD3BeFFeaSkRhK2ODiJIYRjSkd50ofC1mxIVB2s&#10;mDCmwaGDkzRVoWyIkk3svgrJdIyy5I/CCgPY23DljWq6kI19ZtuAPHao9hAUhgrpUkwixlR7CJqs&#10;eCQZgkhgFI2GJ8Eh4ZbjNVnFo4SDL1YJzgU35rddG/66ByeakY7Q4EcPIfiJPORTHLb7Jex0eTHK&#10;G8SBzXhJmk6tAVQ0EncEJhPXSQrVzNgC/lkREQEXehaqOAm+rhmaz7r6gawITkTGM1zoovsvHHqu&#10;Y1ulDEGZoNzAiXqgpTKO6+B5zsxdIipcyYiImbpCqmJhLePqRkpVJceFcsJX1YwD1TuclYoikC8u&#10;g4LBighDd4ehgor/+A4Dh45YSApwJzJ9FUQcoIlrxFSFNVVUZE2mBgq+RUTei7doTTuDGBwDYvee&#10;uUdwiSr0Du4Xy38co2AFhi5T0i2TI0TwRcR+Dlk/Gv1XIYqYJnNpqm9X4TNVWUEeVrdHxjbM1jFm&#10;bjfYitfUfC5XKBZyuSzkYJbjYe8PchUH6ib30uXL1XodisCUpqZSRgZqKsNgE0iBKX+TjBa8B7hS&#10;B+Ut4SX5zDEBK1oco6GWlLgz4YWrlgm6LxKrj49DeDaGIsJ7w+ZyGGSQChf3TFSEhrMDEirb9eDi&#10;dSOjpCHapNLo7YMy3al0WtE1joR7EL0WwjJzT5w8uXv3TF9/n65I9Xotkx5pNdsbG1sDA6XLly93&#10;O2iQuba2bOgqXGk2m8Khd6fHkCJQFdu2E6JikcSyRHTZxOkobkkNUU5uMu2kwoYUp7AshvfrYwxJ&#10;wIToyo6NEgYWZqO7mE0Lop0axLZs+PZioQBf6cauiOQFZKJBJOMQ8+imIN9JG9vNuoey2FKlr1jM&#10;QD2bguC6ubne61lsKE0Kb7iM3MB32q12r0sKnSGiBclei/9/BSEjlT0gAAZB1GICwwdUTImkCqsp&#10;pCBIYMkdrd+YKcHH8UcnuDF/C73MJ14ZhIfGD1HEBOOM7nCs4lZ1LSJzM5y2WY4sCiwpDUlECEIj&#10;msTSz8DuYoDSrlomazrIpw9DSIFwohdEYq/nGTTUokYEZGCiSY0JrLUx4RLdIIJYhFIJmFWFvM+x&#10;t4IENIojOz0klHAgPW+mCIMBF5m4EhGD/UiKhMQihGOKcxGimwWOyHD4Oyw4RLRLAnWA0LeWwQwT&#10;jDNpi6kin8I8Dg2ZcCYd4SDX31G0ExIqZnyrFCV8CKlPc2z2y0I9drciHPGQWACpRMBtQpBVFUHB&#10;QBPtvAueTV9xhE2GrvDZaR3dl9pmnIyWmS8xxyzAqT+BBN0oB7FQ1sy2DfdXHhpavHYVUvM9+2b+&#10;6Pe+9p+5vz7+3nkrCrO6jOLMiuD6kYWODr6ioCYR/FDbRiksuHcF0luZi9yQaDz4khWCtLouAZiE&#10;KKugGVULRd6FcAf7LfIsGsakthexJp9Ao6YQTZpwaOGLwtlLN7jv/HB8YmBu757ywCDEJNtutts1&#10;WC/dbkfTZRLSEWCzw890kf0twwnYM8PIR0V6WFpwYsGpFgTexmZja6M6OjRYGewLET8eaWnZxUqd&#10;7D6F2MTr9TGph+gQ+bIMISxuMWNrbOeYbGfLxD1y0A2LO3nl5g9efu3+e25/9PEnymWEpcFzgBJv&#10;YCQPNVurCd/NIzcWcp4otLo92BHlQgG2xNb29vbm1uDYyMjwkGWarXqDgQ3sbg/FNFQFki+CcPOq&#10;bgzl8nD+tdvNrg0JbUDzQEKIweoSSAQ7MXxLuuPE3QwpqGGvjTn4cQxNQO2GHTYAq1+YTwRmy35g&#10;R6GEHjyRVCimB4cOeHFgSNrevVOu7W9Xa3Aet5r1nmm1u72e6fQQWeo5NvbfMMkRBcic4DxAv3RI&#10;/dwQcj/4Ap+6/l4YuT4EzQgOW1zbklhIwZGTuTE6Bun48OjE3n2HMtni+urqys3Fiekp37NbbRdv&#10;jyfzPkFQIUzqOFqAMIN6CBzvYfkbuLaFAwIWvHDMoMBfKdhcqI0Oj8KPXF9ZnBqdOHj74XyhT0sO&#10;fiRaQLhQ0fZGxCIO5Szlem1jubqm6Xqr2/zcI19ptOoSGnf7pYFKTpJ//KNXVhbXhsv53QdmIVxD&#10;kSPrCN/N9/U3qxaUavCpzWpjIDtGhhYhSoHrmhf0REgRRNXDClOEyiGb71td25yYnIHEC+qiNC7j&#10;hITA5C9RllAUEskyChwIlMMIkSjlQZEMaSlybrFNRhkp6tBITF6EeCUKrFsjlZECupYoHB0fS2cy&#10;Vy5dalXXfNdlSpsBYsIdzEQxdIoBfJjoY/EcYB6DORoWu2h+hCReMUk+w8SIPkTRCQ8+2++124gy&#10;FDhNFJHuj59GRDLsM2PyHpLeGCaWXKSpih6it0GI7KyI8DJMmgXBTlfnr45lcyMDwxIXD+crjcs3&#10;fut3vv4//8f/uO/g5OWTp/bvG5elIJcpwxtfXV2b7B94+PFPckqq5yCrRUWNTefOBx+G9C10g3Q2&#10;A9X9D1984TPPfvb0yTOCrNeb3S996df+7E//UxylYkXP9o3unbtjaNf+jWq34yyPjA1wijY8MnLz&#10;0vlTP3t9YWkhrfHeYB/kIY7pQ5qCAzAOawrHbHoOJJeeJGuO45y7cNETuZGx4V1zc9lcPq1pW9s4&#10;PpiYmJ2eOSip/aliZd+BI7yitRoe7PRUrnztysuZXH8mre/dveeDD043G620pBrZ8kC2cOPqld1c&#10;3NaDy+ffLA+UU0Kn2+osnDUP3/voYGm8L1d68hOfs63eCz/83tG77p9//10uEEr9Awaa8Oqb2zXX&#10;4zP5UmVoMp0ZvHp1vlAYevqXPh3LykuvvlxdXy0VKvDmjxy9/fzFed93tpzw7ic++c7xH//83XcD&#10;34aH+cpLP2rUtiksiHt271tfXeZEV9eUjZX1wI22tmqFXLbdbD/2yKP1ZjOtw1tYNWMIeoHEQVnr&#10;11XHyPbl+wah7N07M3zh/LkADUFDBYJqIFardait6nWz3bs+MOhoKX19Y2P28L2qxPXn5Hwu84Pv&#10;fOPET56HAg4P2yDIZ3LtemN29sjsvoPXriyN75obHr6YT0mrmys+VkARpN4To4Ou1y5WipyoXLjw&#10;/r6J/aVS5bGHPnbm/XebzebwwOCxYw97rrl87Rqv55/96q9Wq9brP3vTtKxjDz8yOlZ2O9V/efF7&#10;oqrm+7KhEHZ6XdjxDz1099pKbWOjOrdnX6NeazS3WzYkJE7kut1ee3F+AbbdyTeOf/rpx3udrue4&#10;QyNjD9z3yIVz58cmRi+eO7d0fX2kn7e8EHLKbKkEYSGNVUiKieR1OrYYepKiIJUCopnj7RoeMOvr&#10;EK290FUUHT1UaFiEInuk6ABfCgknMu+RhKxBVaQa2qUr12DLyYpI0jKBDotVROokhEIii2Hb1iOq&#10;KxQ0uXT+yP49Nxauf3DpSjoN9ZYKNTiOvwREZMBWV5DTo6f0lO+Rsibye2LIWCELR5ClLCYyngKP&#10;3geodCvRb1C4axxRhQ09FTLVO2SBIvWXjhuRxHTR6Ru7q5SGIOkGPe0E3VCQh6mgdCcje0bkSEQ0&#10;sx3yFsEHmfAKxL3ZPZPr1RiOHQ4TRfgvCq+4OJkkr14Rq0H0NqMhRky8LLKtxNQcDioy0eUs34+p&#10;qU0qOVjo+xC9A9SSzmpaAI+beNSUXIWWbbE8jSNeGxt5YA2AwoeijEqwUD1CyEGJqYAsXZlYNIdH&#10;gBT66McJ9Q9O/2QtaFTNRux0aj0cTjo+oQex5e15pmUqzNCEE8xOZ6jcn8lmNIQ9O1D+dNGAh/JV&#10;3E8BjVjwFxQM8PKItBXitBMnxlhgkDqRb9kmDt7RSp6wdphCowqpGPHM6ofqK1dV9ZjsUkjzkilY&#10;BSw5gMIcUhMND3URNyamdwmiN6JCkJSWE6dksk4NcaKKsFIGrGUSRInNLw19YgJqUiK+U97EiTQE&#10;NmtE9B+GYGsXCgUoE2rb1Uw6DQfuVrXqOo5uGI1arVavo/EsZd20FAVd08rlgYnxcQMlWQSfnAuM&#10;dNoJmrVGY2MNaqou/DQbgdxqf6kf3hsWUiE2YlD9WE87PpTEHsdMX3bUeiWqAmUCnJM2DeSeFlqb&#10;kNgJk8aF4kZVNHLyxRE1OvIIXM+y4cpKxZwgKhDeITOF4xj2Z7XThsdYHhsdGh42dCOfz4VoSS0h&#10;2g7HdR6Jn6FXPTw7OEXK5WImozW3N67V6q5jQ+IYIegXnaFxEpNWKScQ0Gc7jLLZ7ObmFpLkQqx9&#10;KF1Xqy5kbq6ML47sl1I6VeBW/As8KbwLJD7QW0BZOCxzkM0Lbxz9503TRdB7vKP5hMkAdiXo+Qdo&#10;OosOT/DW2Jgd0UGRTCriIpS1sLBVVV1ZX+ugAg7mrK1WiynIJr6LEiq/STR9TCoCbFwJSemErZGY&#10;XIj4KP5/hh/viBdhlUlz/4hnKjMx+1iKWWK8I3gU3aKA7uiN/wK8Wfg/Y53jpP7lGJkbh3xJO4dU&#10;vCSaegs8+8OYwBhkcAzXraFqGSrXKSrkw7BE0GCD7KlM24P6ytBEVdbQOIsTPCbQRjD+kOkDk7k5&#10;TX3I9Qxl/nkpoYiEbNrFxYkGHYSbkOxjSdmNExQSoIpJmV9IFBJo8UJaR0gt+inkoI04nsTYF2se&#10;7D96lHvSbDixJmczbz6xR8VhOjxQQ4VwI0KYD4lD66OQP5c4bopMzYqLkpoUv83HRY+9smgHGyNS&#10;jCZUBJaR8FM7fpSltDLRuaPuS8RmdQJZ3lFlK6CEAEQ/3nFDnwDDIbNSppEyrAgpFm3LGhwb+5Ov&#10;/8HozFjHadhBLxLjzZWbl98/Mbpv9g9++1cnhl99/rW3u65twKlMIo0ohR1Q4KfnDq+MmLBYdiH6&#10;Attc7O3A/+FNKCpiOP1QCPhIlfiMKlsQCmnACEGNRqnJ5Jvb0b6P2KiSZKOQJRbFbiQcP71w8uyN&#10;1/Pvp3LZud3j01ND5Uq/0a95Hcg/2yFkIVhlIYxEVjnXt/vyajGn1ho2drKiGI98RIDq5MAbrax1&#10;tmv1/oFirpjCJpXiPvzIwV437HWtTqvrusQ5gE+BFMl2BT4xRyXpb1Six26wF8jIhAogDkiquN3u&#10;ffeFN1575+wdh/cdvfPI7Ox+RHqaLqzfgcqQ2e11OnX4EEPXRGSf8vVGHQIEhLlMLttqNBrVWl+x&#10;b3BwxA/cWrWmpdK4ZlD4Ce2s0UkLziHPUWUInaVcHDbbTWwDI02doeVjAhqhbUOyFZm9FZafiYMd&#10;NeWZfEhCyCFab3jLBYcxMXACj+eRT6cRxDvID5Bs7kcR5LhKITM5VhYpEyImGU/sWQyI2Im04Ryx&#10;t7aq3V7Xc91qvQ27GFa+Zbs2NRVgEXbMnoNSA7jfXBRWCFSI7JZ/+YPt+QsXKkNDF8+enZiYmd4z&#10;c/udt0NxCCd9LpfB1Akhb4RpYJrfSO3nIxQz41hnF37J2IVRmYjx4ED/zy2zv8hLvFjI5RavXFXl&#10;1OGZ0XJfuTCA2SeiAlVd8E0RyQpYlMFCJnN23CWGamxtb0NaCdnh8Pig60Ml5S/On166fFVSuINz&#10;U4PF/k67Wd+uZgf7oF5E30sVx9oqYrp0q93RJNWFM0eEEOf2DZQ3uhaU+pINvwWSocN7SulobxCj&#10;pxhHIgIxggvigBH+WTxNvNSogYh7jzSbSQ6Twg6h0/qKhSDERolAXXOWW1DEiWhAglU9Aub1dMbj&#10;PMfLZvO33Xm0XCkW0xAE3RjNnETPc+FK0LAN7SdlTpR9TG99rHjRnQyTNxFhf4jQQc5MAofCX26E&#10;GYrTaXe2t7xWM+60ybY3lLAYlzBtCOEjoBxC5FtKN0jwHQkvisoh8ysONVkIfTkiCQeZ7hJi4I3r&#10;1yeC4XyuUA3co3ff/oO3//rf/Nv/8U9+/7c01Rup5FZvCjeuLCxfXc7smTr6yGNSZTTfVzbdQESC&#10;ELY18ykDksl6vdownXxaWlld/9Lv/fHHPvelMBKX1zeWVq8/8NiDP/3R66m8As/2tgcf04ujta6/&#10;vt28srB0/cbyWD4+cuTQez9/u1QshFCO+E6v5/a6sMaRpQXLW47l7fX26PBow2sZeqavnPUcu96t&#10;aZp07oPTpWLlM5/94s3FE/t2H1hY3tp7SCwOT6X6hyHD7JiQhih8EOsCN39j8Wv/6msQuBvbW1wk&#10;jk/M3H/sfnhM29vN64t/d23+rNlZKaY4ie9k9VAcyBq5csFQVm7eMLudu+59pNFcty0HFsL1paV2&#10;q+n7hk1LMYwFxwvibu/F57+fy/ffdu+jK6uLSnEE1uOhOx+5eeniPfffdX3+UqPZ/OTTn2h1LEh8&#10;4cX0VwYX5i9AzCnm+rOYXcFHxPsPHvrCV37zn//pm+cvvJvuSwuS/MSDj1+6dGF9dYWLvLm5w9vb&#10;7ccff/Lq/IX/+o3/CmX/3NxseWxm/trC3IEDUHy765vZXBEHBqIQuMHU2GSv2+kJvfWtemlg+OjR&#10;Yy++8C96yoDVf9fRo08981motfjYvXH+tCpGhiSVSwXPNtqmlcv37d49t7C4dObs+YeeeOjYox8b&#10;Kfe9/uPvn/7gdLvW7tY6hVwKjmtYAFsLi08/M9RznLycjkO53rAO7bstVSpePHshnU///O139VRm&#10;eHRXo3kJLumdU+/t3z97z70Pvfvmq+2WFSGXPTDSOi71OHjuB99ZX2npmey8oFRGhtPZ8t6Dd69c&#10;PtesrkGx98lHn7x06eojd9/20o+eh9ww8uODs0ceefhjx449rkrYzZu/PA833ux2Igj6uhFZ0WZt&#10;szyzR+DC3ZOj93zxqVxfKo6V96+szM3sdzdquXuPbS9eeGBuuut6N7dqMYF3FCRBoOgNpIt6Ska7&#10;hhgt30SV8R+4t06cvPPQbfz7V2miy7uBFzNPWJrSMFAi9vi5cHJ0ZM/0WLdVNe3OPXfOxdjFQ3V6&#10;SZIxZxUZ5JYEIzhe0iSGyEVmExTkOCTGoxPTxzBiqSSdJthdhCtFUDDkNPi3eAyz7AsRdVHEZBNF&#10;pGlg6ICKHf5Eh2PaRB0rHH9yIvXRsMqg3CHawdAyPxeCfbDObBRBJFYzqHccub6mZUNSzQ0SgQ6e&#10;nHKZnh7kSKoXMjyjLDBNY4qnaPwtoCYwR06w8A/oWRt4KtyIj2k4SRyHChWTjudBJiLIUObxPib0&#10;oodasMz5L5SoWiO8TIg0ehTEhGjnkQUJmxeFaDWHcU+JmjgshouFKuj6hdOolwTlh6rJKtq3kE6P&#10;hJpAkHBCfYyAGF7FBqAv8bHvoAMq2o5BNuUx10tMO0mVEMsDuAtYAGyojh25KEmqSCwZ9RltBwpa&#10;OQhYkE8mWBEGM0K+IutNCEIf6iEOakjPYorIWLwhLkdKKzGEbua4SeYviABKWC3UZaAzPU7YUxTi&#10;GQA4ZgZO9KCYrDKf/A/TXVwzTH6ZOvKweCCGtFrtfD4PfwChAvKiXDa3sbEBlW0ul6/VGziujOPV&#10;1TVIgRiSSYKcShQy6cz09HQmkyFxTdgnrmN63Z4JN9Vqd+DTu6bZrtYrg4O6rqGkfhC0mg0Gi2O+&#10;BnBN9bApKRKVtcQLDUguC+ImHNMIVBDYa0IYYRjBO5WQ6ghPMVRUSUd9H0RBQhahkoOu43pQ5mmG&#10;AfkL8nUFKZstakZG0+WxXVOiIuULBdpMkelayMMjlCzpXSMnnLYbb/a6qys34Se+s3yTR0lU09B1&#10;+Mq0kWLVvqaonuPS3D52bCfC7r9j9RyOtgasAcuySyW0AIzRcjukYQmHgD6ChaOf8I4AGwmzCfAM&#10;fRRpI+kXHu9OIEk4KGVR4J3MkdGgi+pYVhhDKeu4LoLnfaRO0EgvlIjzoKgqPAQHGW1+vdlc39oi&#10;t4dEy5pDthq344XDGP4EWMQ+v5AI3jI1mh3BcGYj9H+l3N6i4yYlKm59HhJT2MUaArwjjxRVqaEA&#10;masvkU45VKBOHIg7wlQf2k2zDUSZYZRYNca3JKxRhO+WLzXq1IhyTGJObD/AMawbKof+SRj8OZZX&#10;cWQmCZkOvFrcvmLX6rkQtV181paDRAJIslwP0jUJKhBNlW8BMhnjzGe5bZwAYQXqNkUfcfggGVPC&#10;Xkcxda4YGQMrN6y4Ax79XGlGLewwkgmBTJt1R5eFJCKiRCqV5vsioZk/4hB2y2gan5EqJjZXTHsB&#10;lRFQAA0bjJwgw3kFuQjTRo+IDkt0USZRyAuM7cDfmsrSxdFbYgLh7GZt9KbEGSTuNzzPUDZfjFnF&#10;yBztiNLJQ5DCH9t1Aj4BfFK3FCUUOVmI+zP6PYd21bdvpoqyXNDh4OkbGYaXd+Xy2fDK5b37j3zl&#10;y1/MZtN/993nG07Ur8C6gUpA8iAyIrGaeqakE4hmUwhVQhyjKgsu+uBwlutpsNAERN/4loPlWBxl&#10;SEWj5ThofiLwHzEy5z98azvoekZBgJvxePQuh8dWbTgb2/bVhQ1NFfuKubuP7Ds0NzUwMByEdrPb&#10;gArNNFtQCaEMneCGnD85nu12g9WNdpwAdxCpwRG50Q/5lfVas9vuGyiNDA999ot3KxTd4C8op8Xx&#10;tdnrNJsty+o1mvVmq1tvWabjY8e0i31ZB6lHGPFR6Q4hn1G12Xnhtbd/8va7+/ZOfuLxh47efo8T&#10;u6FpQhI8kBt2HLtdr1p2N2Ogdysso2ajwUMcLyKxZHN1c31lY2S0Mjo+1uv1tra2sXwSZddBur+R&#10;NmApka4dbr9yqR8lalpt+J1IdpDiE92Tzj9W6wq0zvlEXU7EJmYcxreknJmkx4d6Ygl6FtkBXOKt&#10;i0oG1C0LBYqQkLGGiPoj8lLEfOE4kl2DNykLkZLWMil9cmwI/lRRDTgX4WwWKPshijo2/WzHN83e&#10;xsa241qO40Hlf/LkNdPsGBkeHm1jc3l1efG9996Y2jW9Z/fs4cN37Z2axNlDzLm25Qc+QS12COyi&#10;qKCqhEK0EcYdwqYyi0W0VVDIB+504doNeGVpRc2l0uRJiHBbC0UgYl3V4UAT6VJFDNmR49oaFFWu&#10;a3esodHxjdVVeAC5vvwbb74WBM6DD31sZGDw3Z+8iQIMWsox7YqimjgDiDVDGxoury+vKjyeElbH&#10;MnIpLOAgmwy5dUnRdKHds1eWV3cfmQ1jTxbDUh+Uf1bKUP2s4TiugT7tSchGI86kjxp/qKLPfUQp&#10;P2bCeegEEPOqJCaeZEk4RIoVjkPgEbDzCeE9iqJjFzl0em55ZEywG4HlSBTwQpJECB1ihUhqxLnY&#10;s0WwIMQ6iWQhqGWUUOyIBE8uaOxb0e5va/kPf+PL8yffUMkvkrHAmE4/+VJKjNChqAofG+jKAM/c&#10;snLZVDGrx6HFhx5P7koEMI91SDCDYO3GUnGkkhoa5rUMrMarV66/8fprz37ioZuXr21urV3+4Mzm&#10;eu2O226P+8pf/w//E2Q4kqqKkELqadcJvvaZzztBODhQrtbbhlo0veA//83fX1pY1oz+7Vota8SD&#10;g4MeH+UF7ubNpdX1zdiV2rzRP1bek5/KCr1T776qKF42p99/9Oipy+9znIPS6p4LKQU83FK+f3pi&#10;eqg8/rWv/NZ3nvvOlYUrcHderykHthIb3UbzsWOPv/r8j989cxESrIcef1pN5zu2042JAYkNXM5Q&#10;+POn3y31KcWBtJEuraysffbXf+Ps6ZOF8cl8bmir+bNC/2Bor3t+q79UsCIPZ3sx36hV13Nrb504&#10;89D9D79/9o13T59QRUjGOuNjQ1e626g0ZPVgiQwMDruhZdY6q2Z7bHLPoekH95SOpfqGc8X+4T1H&#10;ilrhwqXzn332Cy+98NJ3v/fCPXff0ahuvPXqz69eOqcpAtRul06/65o9XVNtj3vmmS8MTu198PGn&#10;rtyYh3Jws9oQRHlmz95Go95dc85+8P7w4Ewqlb/voU/8b3/xF+NjY4sLK0fv/1jIyVDDtzutQmmw&#10;3qwHsTAztbfbaa2srKNgSYwChJ/81C/v3jdz9sz7m9sbU7v3+bzqhwIsuX/6+28u31iKfH9q9+hn&#10;PvGJv//H//3I7XdMTu297+GHX3npVTeKXnz5pd/617890l957dXnzY6ZMtKtWt3uNZS0EQfC0ODI&#10;1NQMLKKeFw4MjN++/7bpqen+gf7TJz9YXV2tbWyVh0sQKmb27D5/8dp2vdmFI1lUry3cjDwUT2ra&#10;jaw6OjY0CefI8sqS3av3elVONlzfeuZL/3p8YCit/vqrL3/7pR8+Xxkbn9i1B5b97/3u7/7hH399&#10;eGj0nvseff/M/Msv/suvfelXkLanEJZyuAxHhuNBJSPW6w1ZkTtmF4qcuQMH4igwu+balaX2nu36&#10;9RurF86Miv6Mpi5H8RYtEiLhcwgehY0si3o6BdvYRUQtBoUAMX4qnAf9fWU4p/KZPtjxsQI1oVuv&#10;B1j+EVAHq8owyKS1ieHK5tYKVFyjo8OKqm83Oh5FUxt1TxQ4W1DcGLu78A+YnsE/QhSXZEaOidC2&#10;UE5InRBuXAR1Ig21XyZbV5oxRcQAJAddYYdBRYFKRJF/ZhyPejlhRNBICi7U89I1PbIdCtqUsvE7&#10;RxDTHGW+E6SqLPIBihiEQdbQIauANEPVsjGT8mLlPUo2Czhi4JCKhN1MAWpaQWBpKx/LGk7S4BiF&#10;ijPCm5KhvkSfCVSjxa+B0xluLUB1A3TE5RUmZ414LsQOSaQEhqKJpLeBxBPRdZDChdW4pnF8Audm&#10;jh0EcI5FCYmaDtq3yClDox6nG6M2B1yM44QR/PyABkJY1oooggaB1bJMzzYR70OisxLWnkooYDLr&#10;eU46lYGS2cbvhmQ+NFIpVFOJUXsfAXSs/Y2yWLAutG7blBUdakhIxeFtOb2uiEa5EvMWZo47iPmG&#10;sBw4ELV9x+QRvcypqg53omkGTwshZegCdkjRDCpmPiZYGYmkMyMwOSuOFP0DlMLBHgTDGzFCLmXF&#10;QiLLzPCnpGWjKsgQWV9fh4pucGgwm8lClavrBrNvcB1/sFKxLMey4cJ7rVYTMzlFZR6l7LiH2gpN&#10;dHF0zHXa7WargSTQdieVSsN/ioUCErmLOC7GKSJpSvkkmITGuQibi5i2Z4QNBZxooXGMKEXM24be&#10;Pix5eEJ44MZxxoA0QQkhXPKcnkYKiWWayCNSNQS3oU1NkMoU4IH2bFgbbqFYGRkZVQwDm18ITCWN&#10;Swc+iojcIspMajRDhkcR+0Gn3arXq9XteqvZ9twA3o+sCHpK5bkUPHXXxUlOPp+VFQ1y0Sjp8/CB&#10;52kKumqhnqjvkf4qD+m4Y9vUeyKhZoJb8ERy13QdeeOJAwRWlLDC2HmNBF2etcIj1dAxAqDv3S+M&#10;VtkYgzxxZSZjzqwmyPkshtcBJe7i8nI+n4OvhATYclysnySR++/561bhGgV4eTECofEiJRJ1YyMB&#10;1CTnWb8Oba/JECu6NdoVfkGliv+occZHBK74W1NuZNLrimIypSKKkVS6oHYW5Khw46osxT7vW3Y2&#10;l60H2PPDByzIPEm9MTktdHByPUaKgHDPRn8ht0Okj7kd/baYKMA8szfnEtNeNt0lwPCO1RePRSCr&#10;W4nlSCL9UfJpHwpVC/EtcWbmSMUlClX0ndi6wHDHGo9s+ioE1O2LaAJsBtjtQ78+iXzJ2GcgrgZL&#10;UKwANXJpI04isax5N+K8kBzH+J22ws6tMLiyTG7QtyTQbYhwNmwPPpeRIO0UmXgXR9ztnc4rCf4L&#10;HhS9BnY3LYdQ5kSuIMGvWOPjo/v3DhaU9YVTrnVz4tCcUR5wYVmUK4eV21eWVq5cOL9r79ynn3l6&#10;YKD0ze/9aGV5zY8EHcG5iHF0fZ8ItDh5EpmvCJE8ZIST4nHnRlDDhKS7CGe2hJBsapFl4LtVtctG&#10;wx/1eU6wtXzS102wtthj9CNiFqFhNLagNNR+iFY2mitrb//4Z6cHB4pDleKeXSNjY4Ol/gqUlPTM&#10;HMTP+iivMj6UNd2w3bVNy4b0ED9AhJpNhZdQr9v1+nqr5imyMVAw0E7ZQ/ES1F3U41QmOzhSQqUK&#10;ogGQ1iVqC+Gs3vNd2+12e67Vq3esZqvnO65pOj0UiHd8LnjuxecuXji5Z9e+PTO7DDiZ0O9JyA8U&#10;eu1Ox7VkTzB0A020pbjTbcKrKg0UIfBtbm1v1mqlSmV0YsLq9cxOB+fqkuRaLnPOkxQFKuzYjxVB&#10;hrqXAUgs1/YCLxHcSzQm4h0ZMKr0I8bUZXq/TLmZJ7FJYafbRmuCoTAYXJ71R0iZE3cjPBQJziQs&#10;nALq3qJjZzI3Zn53JJQlwp9bqCiI5KKYuSozUqmHsC4BLjuTlov7xjk2r+TF0YnZv//mNwVR0yES&#10;xp6iQxoQr924tnpj+dR7p65fvfzIYx+fnJ6B/FvGK5TJDQwpr0zdgvWE4ODBRqNuhEHiWOuimkXP&#10;sm3VUOG1jE1O+WYvlTEEWSDAm3/08U9yzcbyqbc6PSuCpwcLW9fR/S+MM6lMbauaLuSzqXTX7vz0&#10;tZ9GQnjvsbunZvfB4+kFTq6vYNV7UBq2mx27a4uaCGkEJID5QnZ1CaGbkJF0W41CRjXhFIyEfKmI&#10;7U4ZUhV/ff3m5N5JDvGDYialtZrNgVKlUMhtbdcIIMIwKPGOERWXkJ5uKVftzD6SsjdEfjPK3seh&#10;yO207umlIBSSJ9FsHM3yuFIsy4DEhZcUSBZ924e3SX6CPBfeMluPkEWC7FQhkEKJEHNw0ooyLQPE&#10;kYjMi5eL/TDxY5N9r2ea7WZtWK188olPcZFrCpyBSZScRrMQ3ot8B7sVETMAlCSys8KTSDAMZbic&#10;hye5tNhVOZ8cDnE98oIKORscVdWtuqGm9OIQhIt8No8Ch+3GP/3wxcroNAr7e67ruYIqqqqcMTCR&#10;vXblYqfnwD65cduBdLFScvMQmi4uLM1lcnkLAlj6+ur24s1rX3nmyeHRsamDC1bbjJrLP/z+d/um&#10;j7RD7pnPfNq15dtvu/PCiXdOvfsmHFdN20WDuBDhKvAkMhkDAp3nWu+eOPGpTz+rlMuV0V2nzpzJ&#10;F0vdRrtaa+ydG/rlZz83PnWQj8/ysvHCCy8tLq4/9elntXxeoKQPC3vcbt7x915zrbUXf/B3u+fu&#10;aHQ6m+ursEh+8uNXfceGn5DOSr4kwzK3rB76Ggn6yMDAmXNX16KL9+yf2ly5dP3iCYSQ+dHxt5rF&#10;TKbdtmHJQ6gxUgY28HsddFiJo1//6lcHdx9Zb1g3VzcaF67pvNafS1+5cZNT1Kc+/cVDB4/+9PXn&#10;ly5+sLZ8dbhS8SGf9MNLl89XG1U4H/Ol8ujMnO1L43O3333fQyfeO24Y2X954bkjhw7ATh6ECqrW&#10;4OWqGwVFDXK51P65g/3l8sXz5wVJmZyYuPD+yZGJmekHHto9Mzu3Z//W+vo7J96cv3xe19WxoZFD&#10;9zxw7tTpWr02PDT8m7/z9fHZu5avX3nh9PudZu2Ln//c8eNvfeGXv7h049pnPvPss7/2tcWVLdON&#10;H3r847VOu9ne/Pa3vv0Hv/fHn/3CV69cWzDbLeREQr4SBI7jHpjcW8gNokIz76aLhaMPPJzSUEDm&#10;2D3HTrx38qmPPfn9l77/53/6v3zm87/6S888zQt6qb9/YeHG1Mzss5nUG2+/fuXqhTCU98zcAe90&#10;Yny3XmwsXr4KJUpGlV/+7jeGdu0rlkqf/uJvtDv2m8ePf/W3/lUoetbmJgRUKLOHh0ZOnzhz8sTx&#10;+UunBoYqmirh7NCyz535oLG1fuzYfdb5a4VCsV1vQ2RSJcGxvXw6I3ru9/7h79eXV/b0F0oDWRPV&#10;X0IuoAmtQELDUej4vi6qkAaFguqgxCac/giIE2OukE5fuTSPajGS5LiupEnwEDq9LoqqQw6NzV90&#10;vQlEd7262VeE5DMLQaFj2pKiowGOCpmaBg/PJ10rKNZkTiEBqh3V9jh07S5OlcmHk7Q1eDiA1pbX&#10;IknsK5fJYIR8ARCyG1GZjRaHMXmrhpQWYwYlkq4VAU9QikQgB2BigvIkxs26fWy0CNGRZZnRhyks&#10;NcA5+oyAcx3kOEpwd1hnogU1M8OBTMSnPISOJJEGJyhoCrl7mBjp4Gko4hgaCh7XRwoWQa1DnAWh&#10;1IXAWU4PynvSvkJWBg6YPDf0sEgVdRwAogoYOlPgUIZBuOHf4THyKDETkEAG83NJXBnhazrdXkBd&#10;Afhfo7Y5uWdOkaVmswl/zpJM9NfA9iGqz0DRwmww4Rg10tmtWh09fhB7CPfqyQil5hRehzvqmZau&#10;aWIk2naHBg+IZIZrQNw1hwEUMwRsmvNO4IbNFqQtAWSbvgX3bmgyAUfJxklG8SEVGysy74tpPWO6&#10;XYjgUBHJGIU4yMADwuF5mB+QgHacKNzA7TPM463cnMDcdDPExkG8JLmrsmQkTqSAWPKA/9KC4IXW&#10;gT042ccnJqDc3d7ehrxnoFyGcg6eUj6Hlo3NdqvdasFb1PUUR6+MVkvMgNndTmd1dQX+BSpPzOIk&#10;xB7rupZJp9qtDtoy4xw4DQuoVq0l8k005Od3UKoJJ5NqMiL4xMQVi1n5qqkq4gK4WEVtelnToJBB&#10;XZVUJgevw7TgsaNYBpzFDkqOcPDnqpEtFvqy+CuDTXE8/tzA6UqKCLFKJqo0QiMIZ4tUH9dpNJuW&#10;acF26HS6lmVxNK1Op7V0SnccRL9TnwG1lOFDcfplmzsmD4mqS7fXc1xZVaShwf4tVFXEggUyRDh6&#10;aKLr4kCHAUGhlCAKNFPAJRA+6rHDRSJcH1VqMR2BxDUgMyWqCQVminmr9ouIXms7qPuF+49ovSTJ&#10;qcJz7lqm64eNZptIAHivqBqL3Oz/vkXvh5bCPMeo3YyMrCgy6iiS+VEc8IokKLibIMMPEs7CLTkh&#10;/pY+8w5M+iPjBkbHjHZoqhJSDBjagR4nT6Mw7EDQ0/GwV+7xvIr2JgyrFzFmLM6ZAx+ps5AgKRwP&#10;yx2eIHklU63LNInpMkhBmXxf2WxzR8uPefOKOwNDbIaSGBXOTBg0mVXGZLaBnI1EIz2RUKJoFQrJ&#10;sFHgd4Sm0MOdTD8Q8en5MbmuMLAx2m+IDF+OSjAy0b6xR4cflQRrBI1IaMEsoy8MTfxFHklKRKpQ&#10;UIEGuZhQuLgUKdEVhrzpGFCarotPamAG7EZJ56jTcw1VEFUmzCcQfilG11zY8IThgc+CXZrNyEHY&#10;E3y4XZIxJhHZUj4zNlLsdbZTmmhWly+faM/cde/AyIwZQ8zjZUG7fGn+6sXzE3tm77/vvsFK5c//&#10;6hvnLq+KYqhAOoPm1ZIXoAEPL1PyLkIhRpZs5Mmm4GgL/jYm1Wm4Bg6DKcRU/BI+Q5pvPbKfZo8p&#10;jHfmj8gsT0T8KLfmwkSKDSd3EpECUStCwJgEr9lzvKWV6sLy1nsnLub6MntmJu574M7hSiESfPi7&#10;wIFc3MtqvqwKqiGbPbfVcn3XJacNLUbrJQWexuZW+4UXX9s10Xfo8Jye1n0s3l2UoYdjPoAjQmRB&#10;Ac5m0yElBgTSII41U0zDFU3T0U6yfHBwoBCSA6/V881u12x13cjTxdD0urDJsaeqK6lMymqjuYWs&#10;qnoqJiVAvtVuQIIzWBmwg3Bzc3tjfX1seGR0dNy0utXNLSY+6ToOHtAKpjeQ6sPTU0RRLxZTroNl&#10;b+ATsCSKE6legdncRcT2YQAnampit15gmDfUuwvJ95Q50kQ7VBom78yAIdSyxhl+IFGegiUuxTy2&#10;LxCNwxywKQNA7AFHzHUC7lN8xHWJs0RcEQjrcBEIyxgx8uCu4Vg2sNOLG0KD01MTopSsehC7O7Vv&#10;ffsfnv/RC7cdvu3zn/+VO47eI1JP2ENlcCqhqBMhC0kxpiGaXyC3Ys4kuWwLksoYO3hb1Vq5kIKd&#10;BKEZLq/Rs5r1Rr+kje879Ob1BT3G2TUzOcTiIg6NdGpm1+6rC1cvzF/pK6Z27941t2+u1TVFAy4h&#10;yA7093q+DIkZXKqW7kYmnHFw2qVzuWwmJbnI1PVsO9/XL9ttSMRh9xdLlerKSjpl+EJYr9aKgxWe&#10;g/WgaRq6TaBfiaohlUj8MC+I+ZDOJWbIwFMaysTh0Q+MrMhhHcfkDEN8b4pilNJRL/1DKUI8xkL0&#10;X4CFKaDfGNRPab3T5tvNJlpn0WwF8T8kwx4T/w0pyKjnTxp1uNvIWFFEByFqI+IXsfAOd9rqWaPj&#10;k3ar9YPn3pQ18e5HHuwbGXjsgUerm42fvPYKVLx+4ApMiCEKbMcNE6WLGKKh3WtMjk3yoyUVtjv6&#10;gsYEXID3b+B0OvDTus7wJLDnNIh2uoFeDtkcFzuqIt9cXVmvtrqdXk4Va/XtvCFHXpCCHEFD9VJN&#10;VdKpdLPbXt+sRcqKFUgTY5NLVy+kJK2SLhy+6+FATp89fWZz8ca+XHrz/Pnm8sLMkdsh1vzyZ37l&#10;6sWT9fpao9cbKI1dv3Yu4ixIZIr5oqxq1fVNOP9z5QGLE7p+NDm96+mnf+mFF54rVQa//kf/tr88&#10;sXB9ZXT3wf0HD12+fK3WbAYeujKLAnZmRBQ15a9fOGVZTU2w5Lhz4s2X3DgDtRHcYH3lutXtTE6P&#10;bLTWZN5RNYTFh34calx9e6u2sW62OhoUuoHXrdapyosnRqcffvDJQ3N3XrxwZrPe2Fi53nQ6Au5r&#10;hDCIvLay3Di/tDh7YN/MzLQUCbW1GzZKYPrlTKE8NJHPFsf608vXLk7NzqUN+cWXX46aVSR/+s7e&#10;vXMbjbaSkfr6M1/+zT8IQ0EzjOWlq5Xh8sjkUDqtl1KVH7/2JiRiBtSEqawUSp/+5WeqdfNv/8tf&#10;zU1NHf/ZT+48eteu2bkjd9ydh7cWBvfdf/Tf/rs/8Wzkefzszber1Y2Ik4uF/l27Z0+8/15a4r7w&#10;xU9dev/0N//mr6dGx3/21vE7Dh+67+EHYFcZvWB1aSNXGPC61urNlZvNTrVanZrYPzI6nZ4SLl2+&#10;EHJWrlgwY+WJjz8txGoc+5yMrV9ZUZwI1S+GRicfTOVSKv/DV35YrTYUTZue3tuzHMt1x6ampMh7&#10;7dWXDx65Q88pk+O7SsNTs5FSKGU319dvnF9Ox3LketudzlazFhvGw/ffNzo5/dIPv7Pn8N4H7n/k&#10;J6fPwCHRbLQ8TsoVsjO7pzoNDOFO21QyAlThe/bsvdhtFkp9tXo9Wyg3auuakeJENeQ6miy0a+s9&#10;y1c4T1KCZdu8vraZLpR8YjOpPOQJuCcVxFVF280OFGTydiNAlQtek1Qu9CFv3lhaTKVSJE0Zycij&#10;86FygKCDgskhFmMQLyF9Pji7D5aT4zqqrEmcpKoZqARj7D1JEVVHhEbGIzmixgwlppi6eIREYxCP&#10;CJ0w24Hl9lq9TCGnaTrPFCDIWkakGlkzshzfwqkokvk5poXjY6OYDDzJTRxOXvg4iOKqiH8SQpKN&#10;MDQU5bylgnNrmkK6RGyiCG8U6aGiqPb3l1uWix4ScLSRHxtzrEe3uYjT0aaV0w0ce7KhDcudeDLw&#10;QDkCtBwPVZXwjKhfjbMO5rgroUOrAqdp4GJxAOFRkxQbOYbIOCMBFGT6yKjUiJUekSep0ygppJsY&#10;8MhppDxbRO0iCKU9x+MQA4fKxMOVIY0rQwStjIxcu3atB/WAKHiYQGA5raXSTHgZzmkjnZGRBgXl&#10;KFyJn9J0jsZTnW6HTN11uFLTcpaWFiEnKOQLsK08r89Hi/JAF8VbXu6QMPQPVHQtK0tI8xYlHiHV&#10;kLhJqijK8LMUFPK0kT/oQfjRup0qAmtTuqKoifMwmy2JSTHPsiDqQWDrfEdxKjEN4SPmgUpy9qh6&#10;yOoCRLBjvxn5gNioFXm8rybkZI4DL0/XjImJaXj7a+ubkiQODQ3BZ8BGgnjZbDXNnknIIJmyepE4&#10;iQkGmFQSUYhxa3tLouJEoBFujNCGDCo590wipYuwAi38WTjGp6YwwapD5LuiyQW5TomqTHDukGEY&#10;Q5r8K6QpZVmmJMk61iO8adkkkZWB+zQRVCyn8gYc0YqeKufy+UK+XBmIyYA3cD3bM4kHSJUCLOY4&#10;gDQFPS8Ji99rtSAy1KropVnsK6IwhIJGWhqZJxX7MoODAzYc3pDkmU4qrSvY/YCqnN/arMNdQngk&#10;w+IYNeW9MJ/L6YZmaibcJnyp7cSmafNkOxTDdTLaNtMCoaYAWiRQQg4LS0GLWNF1HRcF3pFVDncN&#10;hw88Q45jes5UYgXRrcoQnqKqqlA58wTrQCiFyEGF32i2HM8lPycucVlOuHOJxlj8IeCQ+wi37hdg&#10;xfwOaZaL/7/nurcmtLdGrwlEl66B5MYEnOgQGBhH1piWIlwDyZhY2QVsDJ6AIGNi41JaSO0/aunc&#10;+kwSYGMXhX5A8JmQtSAaPaa1h2bZku26TN6aJzE0BLsSrpoZXkEEtOwOrL2cInIBKjm3TTerqjK8&#10;2BiNpKA8IJF4PtHP5hP1aJzWsoqI3GBjgb+l+SswLglsPKybIsazZ7k6mwyRPADj0zLbSThXmLMu&#10;KVEFPo1ziX5AbSmRoYZ5VqZFv8Bv5hlgI6I0Dl56RBI1HCnYYWmOgFOar5L2AUl+MX9wUgiDowfK&#10;VhXxPmiMA4ksnA9OKDqM4iCS7fgtlCNC/zDBhWuFU0mHFyahKQXROOmgYWM9nrGi0XIpl1Z8n2tj&#10;7xIuIpAEZWqo6JgNQ4s9DtIYtdOo3zhxXA38TGVaSuU43piciS7Pz99YmB9EGdLRP/offv+b3/rn&#10;1944o4s4XhYhYEYuTyp7fhwxE3nM7VGwJkbaJQ0o0JlZkMjChCnFBYz7l8Zxn+DFImP9J+rYjEvN&#10;J21APsn7d4DrTKOXdivSm3dekwwVNeTrgri53dvcPv/emcsjA6XR0aF0Rp8eKRuqUSwXBd42glgX&#10;pYyR7pl+q2OGrs8z6Gsca7IOZ/q16+ub292JieGZPZOZbAoSPnRioMY24YQ5O/LggBCoP0QYKSTZ&#10;0ORdCnmbRX8WWMl2itNTsqJm4Qu8GK1isdUDB4egwFZTdENWNAj0pmnC+aOpGhOn3GpUYS8MQsXu&#10;c9Wtra31tUplcGR8vNvuQJ7B7KYCy4bC1zAM5FlBhenFBuofoyOUJZk9yyR1ZvgvovTw7QuIzEGe&#10;ecwUp6FEDBJjXmzdisk4kOd3bIx4EuVFHjXtF1S8MFQFoTUquaIRmoF5YsnMWzoiKfqkoxSypgWe&#10;koxNhFSmmA57lIoTuEQnMmJJTBgNVopLN6paWhbgajktiJA8BjvT0KRUKu364akT73xw+sSe6Zn7&#10;jt134MjhscndmqIJkPApiNJh/kwkL4ERCj3HQhTiZ26I8Ighqrhhb3pyAAMEWsDLqpTpz+S3NzcW&#10;a42e52spBbarSKW8JBg3NrbHDx9eqm2t1uoH98/2V8quZ23XqqlSn49CqVEu33fNXpIVsddrb65u&#10;TR2YWV2/GacgbXL1XH57cdEQ1LDruD0TbSUEDS6jNNTXadVcjAlx1wr75BQcbJBSqD5kqHhcyZrm&#10;h650S6OUjgkWWMREglrg4vBDXA3PFi/HoPWsRcvUMmn2G+0ERuyFo+ILmsF7ptWVfThN5SwnWpLi&#10;tqpNu5Mbm+ZJ9RSdQpkhAU766XshlqCUFJz+qDlE7Q1mfAUPIiB9Ulj7VmgF/RO73jl74dW331Z5&#10;953z7yuZnGfZGSP11KMPZTOFEOURNOJhx3xyCKHqg6SofX05MTTTomOg2bccQyqgiOQmEtIcGdN7&#10;OMljSjTRKMUwDh4+WOuYpUrhiUfvDvnggzdf7W5utGW4EGd8cqxtrkOy2Gl3DKMEuylbyCut6vBQ&#10;JZ1ONTY79e2bShCvL93cu++wHaambzs2fODO91747smXvh0Y2Refey7H87umducKpdm523/y6pLd&#10;7T71zLOH5g69/pPnZw/sveP2B7ab1X/61j9MjVQK/UN9xVK31b7trgcP33X/8eMf7No90z+6CyLM&#10;4vLa/ML1Z555+rHHnhidmoEDIfQceLk9noe457ZqP3/lpfFSEVWQzE65UHR8PYRUs9MqZ8XVdsPp&#10;xVlDikPIx5Gt3TMhAMiO2VQFeDRxu9GAczVwTHgUx+57aHL37bV2dO8jT++948GfvvajxWvzw0MD&#10;mtK/urz6xMd/qYOZUm169wzUOC6v+JJU2bXnzrse/Ie//svPf/lrntmev3S2ub4UBu7ays0nn/h4&#10;se+00+vCW7aD6N6Hnjjx1s9b3db+g7Ptxva15Rtj02P5gXLHcu+fO3Tx5AdCRpvdvf/UiVMHDx+u&#10;DA21O/XhwdGBiqhIXLNdqze2jh67s5Dt4yURVjucB+m8Cpl6Nwxds1tQoi/+9le/wTtWp7O4MO+a&#10;9d//g985f+rUSy/94PEnH9ncXL+xvPXkpz6R0jM+NoL4Qq6A4i68VFteK+SzPctqu1CHqgf3z9xY&#10;ubG53ejjtAN7j6SNvnbPgYUi8ZyBAD3Uc+xxIhQw+UIhDt0AksKs8cqPfrC5ubn/yLEY5zMeFGn1&#10;6vby0kVehJXj1brSzfX1mb2TR++5/7d/N7907drLLz8nqlJ5oH/i0P5//MZ/mf/gQq9b/0///t9s&#10;/94fwjkIcbAyPPzOz1+fmN71ha981bKqf/N3f1MujWSiaGVlo6DrnVaj0WpDIM2mxM0lU8H2HKr+&#10;yxHf7dgyJxQH+zt8fHphuedGB8dSYRwiZYkjkipEAE2DDPvsqRU496CECmw/RrngGHaloUJI5Zna&#10;PG4uXddzucF06voHC5ACTw0NuB4EP0tWDF6Rm2Y7a2RULWu63Rj7z9gNlIRIYK1mYuf6kYMS7gEC&#10;BDhSXZFij85aqA3CRrWKBSjCB9CrDjalDPWzIBMJE8Ws0C/Xsdm0A4MxjZiI48lOFyEmgVSLoJgM&#10;AKTqmhh7qPobMHjRh9ivHU6ukOD0UOlKhot2PEdQPWYfKqGlX5iooWBuJt6iBUKdAGmngrBBkRI6&#10;ZjVEiC1SmWHNRITZR0gZ4lCMWoX15tqO73qKYYQ4vOBQ3AA5s6gNCB+lUFbgIrkL+a9IrVEVCono&#10;IYJQYS5BEkasgYzQWUmIbTGCgrIL11xtbpGXgVIZqqyFQbvVgYI/9CGT8l3fjjiFQ5NODvYuHF68&#10;iJphvudbVg9KXFgbmm44jtfsWQiZEQVY2HD9HatXa9ZL/SXIqzkcXCOS3PPdTCYlKsrIyIRjuTL5&#10;qcJSscyWQwmM67q9Xg8uBsIEj5AhFPAq9qXgQUG+osgJU5Hp54ZRAvx2HHRDkBD0S9BGJg3LjCXj&#10;kKl6oXAxYcRiajFQAzXW0fbJM3s9HwUsffgcrJAQji4OD4/AJzSbLWZUA2ksVIHw6nwPDWkUnI5J&#10;pNfBzEqT6Y9M9B2BVLjhdxTuFtFXrGfZvh+1mx2SFpOoqIYEW0L/QhRWDDCbwgyKkk2sf1DIWhGx&#10;owHvLWXoXEJ+VhGeEITw9NOqrhsp2InUu1HhOk0Tc+CUkYJXkMulM5kMnDKGkYb34rhoFsYnMkFk&#10;mBrj4AdeKOLyLKvmVk34LNvGp0DGyPCJcDX4uaJkQ6TC8z7SVJ1eDQcFkKbnLcuBc92z4a3ZcG39&#10;pQI+QzxTYVOGsKWbrVa3K6L9Ei08mRZ/gEJiIisE0apGkkTGuhTFW6JQHsrsYr9blWTX9aAQxIEw&#10;4ici5hq9I5f+EUNmWPCKLiKggAY+PN/fX4KnaDrudrUeJozM/9YJbQId/v9T8HL/d6jjD/+VpMmQ&#10;Bo/Spyi1hQhTmvcguAUF2HkBMR2+z2IOQrsD/LWjjLPD3v3oldyCgiMuALcopJWC6tqYqaCMCvLA&#10;4DdV0znXQ9YjTSRUVUdpu53YFwZ+KZddd2H/Cy7yfmN42fCoIaAwOXNMxG/Zg+3oZv3ic2XSTVSk&#10;7FBCmVFuvDP+T4yweSZtlYz0WSXG7C4xQAkCt+MLR6o/SZMCQbzI+OBIA4i/9ZOZVhvzAMIRjyhG&#10;TDCIhs8oj0ZWSQlEnOpdxohj7TFiCyAmB6pTSPN0MkivdRGCoqhyQGUe2ekyTi9HxQNK8TrIc+YM&#10;lSP2ChPfxnjJ08e5PtVmcQw7OavrcWSaDlRfSj6lD5T7Od+zQg9raz5K6Xqv0Zw/eWJy1h/fdwAS&#10;0hxfmtMPLC4s3Lhx3XesoZmZ3//tL0MIfeUnp/t5Q5YClGMX0SE5JOQH3D6GJ0aOhyqUQON4kcgT&#10;h6+N0b0s5n1kdOBTUQjwfAu8eaurw+/0NUgDTGAPJ6RmW0w3DqsIihoxYkN+DKleHAkeHjb4TU50&#10;c6W6uLzVgWglSwVNGh4bODw3Wcxlin35UrEwUFGDKL6xWNvcrCKflryXZU7l1RJUsvPzy/OXr992&#10;eM/efbskVYKDn6k17tDEE09UbETQwF8gGXtBYHwPBL3T6YuJQrTDRxJQBS0ioE/suja8ZDil4ezR&#10;KKyinGu7rVJzR1AUXhSsHnqTDo8NBW6wsb62troyOj4xOT3Zara2NzZwTmwYBKt2IMTG1K3Cfk3M&#10;5zOFTCpt2QgQCngJa1zE7CANlzoIQiJzwZpcXCgkZjg8K5EJ58D0grmYETERwhWQe2FgpHSiySPD&#10;JdFWZNbQfAKwEHZ0+jGB4Ha8k1jKkrimsX4wE/zEBwKX4VvmYw8++FPu5PXF5ch3UrpBtjb4NRId&#10;R7quxroGi2p5ZencX57/Pyh7DzBLz+pM8M/h/jdX3cq5uqs6Vwd1kNStgIRAEpLAGAxeMIjB4MVR&#10;jmt7vTO7Hu+O7Wdn1rMGPINtQEZYBBMkgYRyarXUrc6xurs6VE433/vnMOec77/VDbZnntFDkFp1&#10;b/3h+8533nPe877JdPruO9/z0U//r6MDI3Be80gFwvFKWGapbFqkM1bX8OyKB48j3oGoHXnVeq1S&#10;W+zs6mDz8wldKfR0qZ3psy+/YKH0U4RnpqbAla+Uq5dffnX3LTvve+CRhcU5igv+7HJ9fXs/Gnwo&#10;kHIKyWwbH4mGpi+VvY5m1N05aOErVvR0QU02SQ1CWFpq5AZ6XcjKVclLSOVIzxoQFKOllUp7f13N&#10;Znkt5YZOrewqqi4rSmVxplBIESefEZ6ENRtEFocEVlZH2gof0kujJIDlbaSGylMhFiXLRPovTz7m&#10;Ig6MoUO0ogpIRyYDQ2xow+Z85/V3HvrUMI1vM6jrxwVXou0wCXAKV0LgIQvd55jHH3pxUJPf811T&#10;17KwJjdv28j599RLi6t2s+EFp89cM8uV/q6uA/fdo+ez4fUqR6NTEeqNYdhFp0jIFVUpm0sBxn39&#10;4KGuoc6RwXWQ9mkaFY6ohIgrEtCGpNIR64tcdM99d//nv/5iV1fywx+5FzLu48dORa4HD7w9n+nu&#10;7oIN1ajWYEOhRSTHJzIZWdV277xlam51evbapj233HH3+4ykmu7qTPV4QUJT5OSe93/ozRef2Tg0&#10;vOu2O4c3bQoFtSFInpri5SREzO6xsXznwIXrVz/zG78LkfL7T37VyHRESurZ519Zt3F7qWbu6RoS&#10;1LaFpv+L77m3YocHXz90/srVdFvOFrh9771HErV63bIZBQ9AviweO3RofN0GpzF7+OTVzo72jo7c&#10;xK5t167Pv3v27MTGkfZCzoMoHUXNhsnB1SkCr6ob1+1YmaseO3FUwjQLBzAdxwegMTY2sf3WO826&#10;V6w2L16a6h0ez7QV4GUWy2XH97LtHXoyXV6qtw8mQ1G1HO/0mVN7xwd37tz9/EvPnz55pKcjVaus&#10;IPc8cocHet86/DbsHJvKwbt27948sfU73/0ux/tZI3jqqe/fe899TsM8fPTI++58z55b91++cG1+&#10;bmZ0bMtrbx0yZK6/p2t+5qoiqx6N2507f2ZosK+9LRd52OLTFV3iw6TcBl/dqFd37b1tdXUR9sLd&#10;++/4s7/4vwdGRn/jd38najjdPV2Qq3WO9DQ586v//i8SCiA9xw38lK5ChvfEPzx+8PWXNq5bd+rc&#10;ib/+D3904Lb7BA7dzi3H/fgnPrVr9+2D67cGkWI6HjUiBA9n0EUedcJDpqNZKZVt1M9fKNfqOyb2&#10;4E/5nCNG+a7CXbcf+N5T3zSt2tJiceOWXdt3bLsyfb1aKt3/8M9fPX/6+tz0QH9vV193qEgnFo+G&#10;DjbkM21tZ4++257J+r7TBiBBk/7wDx5bWpr77d/+QlJJFjo6pFrN8hauXb2ybmRobmY+nUnzYgJO&#10;DpHklHlZ5STFcgFgtOMMF881PM7BLUaut9S3CNGpBQm3AHB9lIdEsUAIiapK3uxccN8DD167eO7M&#10;N5+FrcSGYDPZTHsul5D4A7s2tacSLx88AYl1LQoXlpbXrx9VONnGgUhTlLxIVni3hrL5HGkUCYw9&#10;jMbvEFI59ERE/gdE6QwEq9AvLq0EKKSESbyEKQpH030enGjwkCVeZqiTVc3QJ5aCPhOMxUYcZYjY&#10;II0oxYZ7cZEzJUhSiIILjJcStlQsuTWtGi5OeCgHgwtVBFLHwcYRSu4HAQNbeHIhhMdkFXN6jpwG&#10;ZRVHSdm5zTNojzQ9pjq8xoNzeAd+AIAKdUVEx4RlZ4nI6VUoXwwsB3nasiIDvCl6Czwp93FMnxb+&#10;N0TLRsjeXBKbpKE5iRE+eTZSiyOVggDphNMM0XIm1HFMQsbJ2Gy2Wm+Gro+7kPlO+njpITxHTYVT&#10;SdYUEnBGqiPOTjWbkCwAskvqupg0TLuJJtiKsjg3Y1VLi3PTKLFL09TUXsIujlUrHX1rym5aApNN&#10;FlBqEJk/1NGhXJdYQUiyRe1PnG2EiI9IgA0iR8xig0xmET9oCZ3qw/ivASNDcs1EMnlm2y6gwLgi&#10;MoWXECAcil03THgnq+Yy8l/Ju0FkQAtVIaOBwWH4WKlcggvp6uwCHLiysgzHOuRGcIGw3JFGzr6O&#10;XF1x9SC1MVQgPyYmLQo1I20UW2uzc/MuGWmS6pDAtxZSKpvt7iwsVSplQMIoH0+4B0dnFUPXmHMS&#10;YBdN1+FpWJbN0xwZoj6AfFTYgOtuWDYcKAldB5SbSqfSyVQ+n8Othy1WD66c0Qp8WAnYpA1kTYNg&#10;ralqrV5bKVeWFhfhNuG3AzwGYK+qCnqaoMMtqnAjYRIJjOR9wrsickYlotEJubZMvdnsynfCH87P&#10;zmbTRiqp07CxYBgJ+LWAmwFoixIPwJyJ7OLUd+Cg0hhaPJKgGK1GzHsJB6EXpiwzbyeSCvdwe1JD&#10;XqDOOcdOapJnw3bWjd5UDP9cpDsHjCsLdwT4YqlYLhaLQou3zHM3zy6uyR23Nvj/sHnbouv+zyLe&#10;tU4vG6zFrgA2VKh5SCLDotAy9eV8xnmWqS5G6VfE8GkY04d5pl/Ls8YOtzYnG6dKkuP71JqD+IPx&#10;EfVjGKpEVV+WBWOwhHfQME2qqXCw+VGXxoOTu2bhFgixphOh/C8WSMhuJfY5vzFH3DJyxd8VMnKN&#10;yLOxYdxObIiXNXaxPR3GZUDWtaOYteYEy5P2so9zzCKFJsz8BGqRMhYxgW00KxLZbC2reRBJIIwL&#10;hQRfsVSJQTeKnbvQ/lCmvyfDS0I+QtypZrJsUat4EhI3J1IFHC43sUvO6YqoyaLphE6InczYRpW2&#10;McuCg4hv2qgBkVQjXgnYLxVwgBwfNh0SRG/m8I6yKR3WoeMEnemU4gNSqCua3Awc5g6UUDXXal4+&#10;f8R1K+2bdiqaZAjpkbH1s9euzc9MB4LXNzD0K4/+Ykcm+9JrR+tNK4mTlxzVJgOy4UXaD3JayKmP&#10;SJKCSiJpthu6OFYUUAsUzUn82A0Gu6hUcA3jxdPaE2RcFDK9Q475fYX400waAX6fTwM5XkshMBIY&#10;qCOKLb2xFFaOIRPmLl1emJ1ZrdvmSF9nJmN0d3dAXtXTNdzV0VkulkqVGjqFYhNKpZJhmo+co8em&#10;Ll5a3LChf2SkR9MVtoBRQils6T7hLFB8FGN/k+EPnomCwbFB5RMUzcC14bPxWvRyxr1Tr9ckSVYV&#10;TZMhKZdSmYwHkcZxHc/xXEf3fYW0/1eWlxVJKXR3QgxCVav5+UJnx/D60Ua9CXkbkiNkGQ4/+JtE&#10;QkfxA7Jvg+eb0AxN1Z3AbTbrCAWJ7O6hK0IkxtwSXmAIh2ANG1xf02fnbyKa4IiCJKL8B5HdBCEe&#10;7hV5Ro7AGmQ88MtqF6xrHsc5gU2j88zTLwpiqb34I2xMKxBDJ59JfOzDjywvzF25eh1yjmvTs40m&#10;YHbAUQhaqHcRShJvqGpKk5q2fXFy0iquLieSqPMZ+nCzeMgqqkhFPAflLV3a3Sgt5pOvIQRyu9ls&#10;b08R+sdifLFcT2WS+UKbHylkpuNDnIK7gmduuvxCsXLy1PnX3jxat9Am3afpfkn9SQKOEtFHZrMV&#10;NJo+rBmMnv8YJNMaxwaXIVFqklAyvAtFAATre9jOgNXTrPuGZEhwO4K3e26K1xNFy1lZse688/3r&#10;1m3wPDviZRsNrjnSibxR6Gw5jLEXJNwc2VtvDQ98nhq7kPjyazpw8QBcGJf1RCEhGwG6nVv44NBm&#10;gG9UKi89/8K9Dz5Ub9SYGUDA4haD2VRpa2nsYTKDLhURKe3TgB6EeNdszi4uGLwS8X6hu7enu0uZ&#10;nYYNU29Yq7NzlWL1P/6/f/PBX3gY2xEyki1FJj6PqtQBLN3NY+Orc9OwMSHi/dM//egTH/8YHAR1&#10;00wLkHkoEgdo3YYtGWEmgvVqH4trvqoEoupYkMM5QnV1Linw04uLxVWhtFo0UjpctabKmqFDTpfS&#10;ZEOIRjrahkfGVip2Ptfe1zWmyX4ql+kagBiJ9f5jpy92DG1NGKlb9u22PMjPPCmU97/3gZ5C7ulv&#10;f/173/1Ws9Lcuv2WuQqXVPjVUnD7re9x0HbaSKZyjs9pqfxCpc4puppq//aT3zpy8dL4+Hotmyv5&#10;vA75dAgoBmmKZP4V1JaXi+XK5/7NJ8+/++apE6c9R+M5SHo7+wK5u38o1dad49og3jaqRfQUjTgX&#10;Nng229Mz3KxcVmVdleR168ZLtUZf/65q0zs7eV3WL2zcvuPpbz/x2is/SnDm8uLMHXfdEfqdk5ev&#10;/+DHzz766YFdO/aYUXT92rXl4uLrP3rm7Mv8w/d/YN+W8bee/e5A/0Bk1zjPhaTtl37plxYr9b/4&#10;i/+A8m8BPz83Pz197de+8MuXp8499+KzwwMDd+3e2/D8+avXRoZGfMe6685bYXF8/e+/Xly+LvrN&#10;W3Zu/dLhVxuWBfd38tQJ12ncdef+VNJwGk3sqwmRRJRUGhKXxtePHj198bvfeOLChTOaqnzhsccS&#10;sIsF4Y1X3zh3ZarjfOfv/MH/rmG3LZRUSfBDManZtjbc22HtnnjvvXcWXtZfeOXFt994zjRh2bZD&#10;TBhZv7Gjd6CBXhcQ0QxkyHqcpKtY0MVelotdGk1fnp1OaFo2pf38L/wv67fthICL00M+BIfowF13&#10;dXSmjx4/Ojs/nzK0SAxTCWnj2Bgg4jeOv1vnouNnz4jnz6ayhYnNG4vzc7B6d09M1GruC889BwfA&#10;qy/95MMf+0TkNrK6dPTNt6anru7btdPm5xc5DgKX2wgBqsAhqSlapV5XNRU3AuS6mq7COrFtr9mA&#10;h+8EPCxagRz1EqiIjpUviNweZGOaun3XTiNtAPI4dvAw5PYe7wEmMdoz0XwCEzI4nTy0rzdU/eqV&#10;K4vFcnWlyHNnXUilYN0Eblu2LZdqqxRLPoArlF1wHMBRvpNq66g2G03Lxu/0PZEkQ5mRocRCN4RW&#10;SQwcCFEWZEckIogTSkGUwxIp9gAk9GBE8hrk09i3wJY+mY2xTDq62eODJ+0PwsOEDBG7AuZEvBHr&#10;s3ACd5OoJUteeeZ0SzkPpuU+JB5N02a+OISC4nlOMptEICrLGknU+ITrRGQgI8cQ5ZUkAqUhqQoj&#10;zY4MxCOemfZBoo8Cx+hqGTLndzzsHUC8kAPIKBZAwBjHXx36jfBMTMvKZDK+5yIyDAMu5jvFlGz8&#10;X9uGLYOAzXd5QDtGGuVe/RAela4lMtmcbZoBmQJj1VtWFN3AZDyBfkkeyuNHsNQ5VE7iFDkqFxcg&#10;dcHZQI5DkzlSDvPcIKMqXr0Kd8BTtxMHMgGooOeFLYZWLqXwjDYHpyonUa4ksFlBhk8klkBBpMXm&#10;BPXiiWjEUymf0SNZeykgWZgAMzRprQEfIeXQJ4K07cJv9UPXtjPZDIDD5dUVGwEkcQdwvomy2TAA&#10;XAoZa19fD6DJUrkKUDMJx2Kx2GjU6/UqnOSQCpG4LjbcKBcnWUcJwbpASjwSeqtCLqXDb7dse7lc&#10;9nBpknMyIsU4z2ddrlq9AfC17uAYmITVEPghRAoATeFbkVHEo+AcpGqNRhO+UE8kbc8zLSdlJAFV&#10;wudgaYysH83k2/KpLFJTVdV2TMjePHToYURrbIgAhLYgA3CQRbywuloqleAHQmqW2pYJSw++D7Au&#10;T5NBgPkRsCBPUiLJNxyQhoQNPkE2T3JKNxRZjUR3aH1/Ltt2/cr8/Cy17rDkglKcaGwT2jxpvgB2&#10;XlmpAHrCGyFPY5oWiisFca5AElmBi2OJAhEY2VOKiFvKVq7XaAr0o2y6la2Gm5kX7B/gi+sQPEwL&#10;vs+GbAall/CqGG15TQI6im7SlOL5GxpRbEQ2jKJ/ob97IyPlOO5/tlvMWok/BbMpcaHOICrsso0Z&#10;l65iwRohFlAhPBKDOjYTEbuCtxSHaHaMX/PjhZStaVmynmJmM/AfbCOHkYz8QwliowG7GrNuUU/o&#10;5CfJbJYCVUaBHJ8pVEEEVHDsJFaJ5vi1rjK/Bv/X0G/UEqdqye60/iDuSDMVgehm1jhzghXJ3QcV&#10;NCWaqMQUOW5kcwEv8jE7BdkrvKKqVFIMabaWI+Qctbr8TDg7gjUus4F4UvpGtUBsjmNJKlaDiFEF&#10;Y9NjzYEVG0htMKDWBjoE2JjOB4WE6nNeSoEkGVVocE6Y4x02Px7PNGPr0aJRPA0ySIVI2LgTxIAN&#10;tUSMYINbEe4ml0zwhnjLtk1OZQ72moUdXy5CJTdqzPNyaDbfPfTmYLWxec8+I5vXVC2XzUxPTc3P&#10;XXUb1viGbb/++Ud3bN301Se+PzW7oqu8Br+fDjyUsuJRehHwFo7xeygST4UiCEl4AlleRCOXUTIh&#10;2B4aUyE2xOkXlBXAkcyYi8+sk6PY2JtnOo3YuJeEWHoYHlnIxb3XkNpeXtjiuVP9SGDnGS1WOBo9&#10;N9JEfX6xOrtQPnNhFh61bmjDfb25bDqbSmI5UxSzuTaf5ozhQwlN91z/xNHJC2cudfe2b5lYD+dZ&#10;QJ7dvNCSyWWc0ngAIUD2fchGkDgcTeJiizmuJd4Wt7BJJwMiRLNpw7JLGkl4wtiS1DGrgMDlWJAi&#10;NhMq/iVA/KrCASbkOzsEXqqUSoB706lkZ0+3KCmllVU4GCA7DVGJpAZwAg4MVCB0HfjtmpTQs5pD&#10;lsW0icgnLhKY7XgEIC5icQZrXazdTiP3PIuAERd7bqGGoUR69CRbgqrIXLyyiDrBR606XKyb3rKf&#10;j/hWBY8Jq/FMdrj1LMKW0h3kWEh7rnR3Zbu78xKqJaFhDBx7Fy9dLhWL5VJ5qbhKp5crSYIOR74Q&#10;ZtNJ27YiYovBNknoSXLXFQENQTbGBhxMGm+WRZWxc+vV6sbxIYZ3JVGGlzQ6PmaWVrEwQ/0BHBNS&#10;NVhqWYA1etsHP/jguckLrh/Nzy+bdoiSHWG0YfOIogv5bAoOxwuXZio1i8eOTTjQl2miZian8rDv&#10;pOX5JcuxK9XaUFtOS3d3DfX3DK07c/bK0cOng0ats6vt9gPv9xXuvzz+g+vX5i5e+tv2XNfOHdv2&#10;3bZLQZUQZENRnP0prXwWwlk2SMEj9i5CCytAC/hysbHAwjAZHOAph0ZSCNcFwHWwDBRZQ2qZYYSy&#10;2CyuKoLUns0//9zL8ELvf+DBcr0cCLgZ4GNk4Yz5bMRGQCKiPlLXCZ3C8W0HJEgj7t51K0Q4RUkO&#10;DvYpfLAyO/f1b/y6oMm9fV3X6lO9HYWVpblvfP0bH/i5D5OIK9fyYAh5XzAk+SMP/fzZd9+YvHBR&#10;zQt2GIx09Vy8Nm8oKtymC+kRCcX6nsM4OAJpOXsOwnaapnMuTk4vLS3t2TF6C7/1nZPn5peWrYaT&#10;SiazKQPuPGGooW/nEmohIXnpxMc++uFrc8vTs8u79+/F5o6ATilwzPBa5n0f/+yhV56ZWyl2d/ab&#10;TUB8fqHQOfzAI28+/713nv9RV/fAgd/7P4omFkxOXZn+7Cc/lu7uw8glGZWmU+jqPfT6wc72TgjP&#10;/d1Dbe3dc5VKJpN3bVeA0wCt3XAAEHJQPW186RuPf+Thh+tNf8u+uz9UrV25cm5i546jx4/A2tuy&#10;eevo0HCttAiLdvuWrasrM1PXLlmBbTvuxcvnDx8+IopyIqlVqivVSrOjkJclBaLowXfeXqmsLBfn&#10;N48DEK37gXPp8qX7H3h4x84DkxcvpxLYqHJtZ/L8mVNnj+3aNDI9eXJm6vRgV3vkdF8+f9yQhQO3&#10;3fnzH/3oStMeGZ/YuWvvyy88m0pnN2zetVyu3Hrbrc++/KPu/v6ujt5Nu2+9fOXqvfc8dOutd371&#10;y18tlYq//lu/dvb8KcjKp6YmP/yxn/vK333ptVdefeO115oWZJbWtm3bMkbCV9SAPEhkLqwuL6EG&#10;jKY+/NDDAv/CD77zbQggfaNDA10dELOuX7ny///D195/771/9qf/l+/zgHNVHCTFKKWKQnd320Df&#10;Z99+58iGLevf++B7gsceu3j5Urk0f/169e73vn9gaMPI6GhWg2zbVyKc7gzoGGUnOYY92JaCMDZ4&#10;QArtKHD37N/vhShTjOEPw10od+U2rh+448D+crWayKQqjUamrT2tGqZdrZXna6UFt97sbCtY1Xq1&#10;WHz004+ODHU//vgTv/zob0xPTTarK+Oj6/o7c3fffuvBt968cumS7zhTU1dHsoaiiYIh7hrZduzU&#10;1Ua1ceTIsVNnTu3bNb68UuIM6R8ffyKQ5Uw6Pb+wREYWqqoZ2Hag4x2pjDgRJluuCeG8d6hnbnr+&#10;yuRlXUkAKoVDjRO5mYXF5VKV5XMQHpOy9sJTz505c6HTSAwP9zfNBrZVBT7DcblM2rKcWqMWepbA&#10;Oa7d4Hw/lWvr7OqoX3N1AwWhJcirsaUjYQohyqwliNVk5L+iI0u1WsZ8hsYl4eTqKBSIromcSc6H&#10;M8bDghnPUiN0xgmZzrPn4zlF/QocxaSBCB82se8nNI3IfaHIsSYK0fHC4KYWDevSCRxrMRGxzrLs&#10;ZE6CE4F8cQLqdwik9c4zoRpCIDiDQyNXShgPmuKRDAADjsqIxp6pO8jBn5BUBVwm/CuJGhMBfEMa&#10;MAMcfkjwJgUCUsSIR3forEfGCmbtIkCaXDZLKiNhzKDGrg2Z3MRGPoB2UNBACAJ4uA62fLiWyrGr&#10;wenPh67jY58d1UUU7Md5NkQ5FMp07eLykiqrWMSulS2zoWuyJkLKgWOonCyxllmohgraAkvFWpOa&#10;84T2JaR2QQqUSpHMKZP1wrwU+yvU2kFEzESXBSraI0UNtRtQshv1zAREwOSKx60lu6yVT7ocPuWX&#10;vO14ioxSWNVaE32SFAX+XTqdgctYWFiAgxhZ8WEQxhpk2JARZDmVSnYUuizXrzesfHsHrIBSaZWk&#10;pxzGyCUKs89SQerj4n5VyVkKrlWDB0GWTkurq0g2jmI9KobEBCYeTvk8+wvlNoncC9sMZdU8j0yP&#10;MqVqGa4oncvC1Vp4UnoqJIiSDJmYrGlDXT1wI8haNgAC6xbOJkVKGJmWadsNUhBHPhU8Wx0AsG3X&#10;a/VrpRK6bIQRnE3Yo9a0ZDKJ24Ecv+CO4E3hRiC45cNV0aoSqdQNl+wGKIUOfzS4rq+3p9C0vNWV&#10;Cpy8/QO9V6/NXrpyleF+eBsOSnY6VGLHd2voSjaXsS27BgcM/SHpriPnlPyTVbPRpCHeWGQbOXoI&#10;TpCEyOafmbQb3FQiacDXWpYVq2GTa0zcKVzzASI2Ow72k3/yGoJtbd4WxBX+2XjuzdCUmVe1fuAG&#10;QF1rEbMZVY5Jz/H/QyZzdCPd5n9aWTrWT4sl5WI4jhNcWGlCgXePhZxYz5japXHLgeW2LdvdG2kt&#10;VQskGnOHJ6BEEXMIglTeASiLIxAaxBrUj4E1x3TtMH0WY6U9GxlMQSKRTKRSTadiWham2LLi+a32&#10;FGXNAkPAfAu1tuaeGXMFwRHPsC1O50YtI+MbJstocBobfIjxNwhrfXoGSOnNEYuDxL7Yl8NKFZjP&#10;kxDGRh1kXAQ/7KH5JsRMTsFWOO9iU4dAT8jJaPDFuud8TLC4qcgR28TFtQ+BlRICLjSDEEGQhK1f&#10;RUNQWTXhS2gEO2BDDDeKI3BSmPAZh0/IKFvK5OljnX/6GZEY3BKyWfx9u3c8+KEHz5w4eOrE2/Be&#10;UrIBX4jDFSZniKkwktNGfmF61fGOTuzZVarVqpVKqq1QsEwI65Nnzq/fuOn22w709PV9+W+/+eaR&#10;c4U0UiUhm4DDxyOhCjh/qEYoUjMWgz7cIp6L6JsXSpzgIgMAeRs2qpRhmVBGYR6mAdwaHY9VxEgd&#10;jo8Yy5nZStFWZS1WnhqAGPvQCo2LMRapTbBNwns0jU7EtgDV9/HwQUGnwHIuXryC6iDEeyvk85lC&#10;W29Pj6Yn2CQKHrRyCoD0hXOz589fntg2tmfvBBaPqdhFMSJgsnWMnx6XWgifCyRAFLKFF1LpO260&#10;EVJGT6mAXNh5CJqWDThE1jXdSBpwXCXTChxUdsO0ajVFsZOJBLy1egPFrTO5XL6zs7S8fOr4SQjT&#10;o2PrO3u6Fmbn6rWakUrZlgnvSpbkZDoVkngFHgmqnoat1GhWKtW6aaJAv4Ruz3DtTJWKZzPK9PeM&#10;TMtHcRUnoosmc4uQKP4Su0+s3cQadjFbIWx5J3JxSIoZH8hujveVwAjqUatLHlv3obq4j/I7cLA7&#10;loQcP9T+hp9IpvU9e3dCahVQQ6G0Upw8f36ltBLwkZZW2zvafCUJ6xwgPTzDcnk1cNxsW2d3Vzck&#10;CChH6bvLxZXIFTvyBQcONklcWFgqLheTmRRsAQXtLP1kKmWViigBQSJbcAaF5MoLj8D1rUxKbutM&#10;rqwWFRXPkp72gut47Ua6d7QD7mJwaLhncHhlpWJIqhD5QyO9dXOlUq/D4p6bKfOmbST7s13Zvft2&#10;iwnp2vUrP/7xM1eurxSXzS3jfWNj47yszUxfuTw51dfTydm+36g/99QzR9565f779m/bvoU2gbDW&#10;zA1atcp4BLYlhoe8dVFQNR15ZaJMfgoBF0uPrb0dPlbKxxgFTws1J+HP07qxFIa2B49b0GX1O09+&#10;t8/Qtt+2d6lZj9BLnBUy0MqSdPvDtbkdXO/YniUlK54vrZS2feT2Wg2ARtjw7QS8MKNdUdKbt26+&#10;/+H7bdNevH45oUZbNw53ZJND/Z31ugUHNFkayLrENyr1yxcv9uc7Ru/ojVDVL1DFxODgOs0BVGKG&#10;gVOsFjlR0kQ5dLxA9alew0sCs4jjDT2dzaU2bBjdM7FFEDNtHYXvfufpYrVRc/x6uWykCroiBW6j&#10;kBATfqOQAsSZ3dSTn+yxJV1jbB/4lX7gjq4f7jC0cO++J//hG7//u/8bclVC3/S8LJxE6Rx31XEc&#10;8+TRU+v37J2avGCF/tDmidW6IyvwtiFrCtKZ9PmzF7Zs3QJge3jTxjOnTk9euiS67qaxjY1qlQ/U&#10;SOJ0RTUM9cdPfX+kqzedNGxMrVDopFheOfT2Sw3LXD8+fmlyMrAakOBOz15NJAzD0HnICSHtDj3I&#10;VzduHq7XYbE3hwY32s7lw2+9umvv7e1Z8ennX1B1/8EH70qreiKhfOvxv3/j9Vf+8RtP3P/+hz7+&#10;8Y9kc7D+fddpbl/fETXyo0MdQ+17x9eNpI3knn07/+OfX15evHLs3LkPQH6f73rr7SNaMoP8U547&#10;cMddc9XycrV88vz5rnwuYTT5ttzZn7wyPjTe1Tlw6K3DpdXVSOPf/8iDWzZunti9K9+W6+sb/D//&#10;3R9JNOhou3ZnZ0eIeZvIaGGwZqYm0TY2kUjctv+20kLx+ad/CGipWCrOr6z+5//6xWMnT0Es/sM/&#10;/JPQQ+XHkBTpONJa5LAqa73z5uvNUEjncxldeeB99+/cMXFp8iKkkrff++A3v/nNifM7H/vNz2Oy&#10;je4axFOIsKGM4Y6PS6AK7z/4c49AXEugUBxTcUESCulOBrqiTF0Mn3nm6VKjsnXHzr179xWS2Hnu&#10;afu9L3/xr06dPHPp8pW9++/+zOc+pyvy1s1j8BA2bBrbsWH93LVLbrX00lPP7JvY61Ss73z/Oyg8&#10;5PltXZ19A52NenHsvtuOnjyfRLEpJ6WEu3dPALr9xpNPP/ntZyZ2bqn7gF4Dxn2lTkokKTJdcIRb&#10;m0eBGYhQR9457DRsDSeUBZwS48RcMrU8t+BYFktDjYQW1irzKwuFXKq7o8uz7FLDQbsURS5Xa30O&#10;5OgVCGJ85DcaVTiF8pmkls6JRk5JWWIU19EB3yBoQM06gdhhvBeYAu+KkrdSLEcU0w2J+gNoVYol&#10;Uw5dTHxUVlAUz3JkyqFjdgnpE+J8AQmWINEtRKKvJLOeLZO6FD1S6GipzSOGpOwsZPlw7OKKhW6s&#10;oDvobIgdOuwtR27SSNfqNULWOExkt3JLVGlBuRochUCLpVhalSMiLjrroiAt6/Og8iim7HRI+Yy+&#10;B78CzheRHNrhGKVeKEVR3/fihBC7r4PDwzu27zh94QLcOyY4lN3JiC+QPEI8JjS2MJLJkHq6rHpI&#10;qSWJOZFGAkogumy9eoTuI8QijplLKKFV490GnIA100QGrMjnMilNleDkswWeaWgh+pFk1/XIoBXv&#10;F96ApijYcpEEZiMSSZKHWhe4GX2qVFIRE6nd8EPw+kgv2iHjGkjR4DsAo/Mq+txgnfOGii3ZqOCc&#10;D81Ok6WRgKamqIrEWZabSOjwUiBjL7S1Oba1sryEzu7UXvNR8gWVtzheai90Z/P5ar2xWKxoWiKV&#10;zcNLtK2GZzYpocOFAocKSVbjeSGToVBCVXE4JAhSmSxAAnj+c/MLPg0MxtquIUmVsPSDVLLD6MZY&#10;uJYwfOa1KyJJW09nElqyaZroIJFMOL5XrTYkRYJbSCZgjQvrN4wXOguKmoCcwnUx9sILCmK/BIQQ&#10;kLYhqZMLAfXVqtXl5ZVKpQL/Lp/H2n0QYayDK0PSHrFHTXI2wmpI60h3HTd2tAlDdHmIyKIPxa3D&#10;ru62sQ190zNXZ65XhEjq7Gw7deL85IUpJEYIvGXW69VAVhT4IMRAC5Jp7GkIlmWi8hpxveHLY6mq&#10;iNOIVwIvzAHcL/o3CBQxDqSSGfHYATBTNhgwOirbI//iX0yGnW+5T/9LmFNgIKXFLmaZ403ANXbw&#10;igHRWqZxY46XWnZxWLip0/szOlX/Gif6n+FjkjyLAXzsXRv3rLAwyP80+brVQ4tagxY3jDKoYxzE&#10;gEVKprLYhScRNQ+SLC/QZBFgEIQAGS2hCGbyqJCG9S9FsWyHx8kBNreFzQP0H0McB9FQxoksKu3w&#10;jM3b+s0Ykbm4E0jjeyw0RnyLPRlvAv6nmuOtLhTiTArE1LcIA/ZxJvLG/loDumzGQSJ1HDSZlNi8&#10;Oy0VMqfFEMaHskTo2uUQtYc8TkiTjpZPpnMoZaTKIVl6RDG7nVpnVDvhYgE8gUKDYHk4JKGIvIMO&#10;IhhuFMgkVQkikhPeYMbzP1XkgNQtqjUc+AJ42gGNmeKgLSa9YTwbG6G35tZNmyJVHt65NRDtdw8e&#10;hp9MKTLcLaS/dT+UjTbdSHUPDM8tzHztK1+ZnpmDD2fSWYcTErrSns5D1rVhYtPAYN9v/upnRn/0&#10;7DPPvwU7KCHDCYTTRgD7TQeHZKjJjJAXffwohCE9jURaXTfC20Gzc2S2e5igCOS/JIQtnyiBj1ta&#10;UUs2mxVpWFgTUTMDoa/U8mySWisS7d3QCIoP2Kx4FJ+iMpq/RwGdYXyLZEXsXPzapWJltV5fXl4d&#10;GhqZ2LF9aWEeDk6KGryiZSQxd/To1PXpxe07toyMDufyOQjlxMaPTZXxmIxb0hFp6sZj4RDrCXII&#10;TGpSxAZsSCNM6FSCfgMQ4KKg2XSR0+x4mp5EGQZJSGUyAaRBjtOoVyFQQvar6IppNpr1RiqdKRQ6&#10;APeeO3VKTxr9A4P5trZ6vdY0G4qG4a9SKilw5msalmACzzZdRVE7O3uy8H7rVfgKL0L2Poe1A0ws&#10;RIERPKIWNmXKVWxomk13IQrl+RtEaOxukRsvI8yTGnrArbEwGOM5Hg7mWsQogYvNGljewUIhvn0v&#10;gIxEhtflhbDKaBmRVmjouaaJnDJ4+22FzD29d8KTMV3bggcpRah7HHhJITl/fmF8ZJ0KRz4WEuCk&#10;9hy/GoqBoouJlO7hFwSGkZuvlnwvSqXSVOOG8x5ABwYNueXQhKYOmEJhilapodZ+f++ALGuiry9c&#10;X6w3argkJX5hZT6dyy2UypcuX1xdKPKu3zTrpeV+hzc1ODcBUKpcez5v5NtCmTt75erc9cljx8+o&#10;ujaQyxmC1tnVY9ou/NJavQm3quEsADc8NrJaLs4tzsCpCjs0oAJDyxGcY3p3bOxfJP7IzSEcreSR&#10;pMfkWPC8xGgltMQFmSc5PDBFxVGcCBVKHDr7NVlu6ipAT0OWhnLt10+cSnFex5YtpUbDRlI2vlBB&#10;VgWZC5mtG6SJeJKKKDgvcOVq88SxE0k9g+IusqTKkEhGsHpXSnVHsDsG2y3Of8/9Dz797X/oLwzc&#10;deftkBCpEI+ShotCYyJGSlGcnZ359je+nZZUCEEQ6JVkCnKwfCqZ0xOFXEZTpOGu7gpsEjtQycDd&#10;R8YUrhqU+eYlxzZ7+3uSmWzVhJ3RqC0tw6XgFLeq9BQ6qErtDvR2cUqUVOXi28/UKrWqpIdt2/Wd&#10;t8P21WQjwmkXHq1cI3/X3n3n3nnn8Kuv3LL/rpovoUic72+75Y7Lp96+9cCBIyeOF8a3XTpzZtv6&#10;DV7AM8IKPCXXNksrCxcvTz7wvvc2sKvLq+nk/u07jh4+trRhqrN3kJc0zPYi//rs0rsnzv7erzyK&#10;bSgt4UIkhKTOtVRN1lV/+tqJeq108eKKJEJWx7u83t/Rdez4sc5cQuVcwJ6qJqWSXTPTc1evzawf&#10;2Sb7Qr1U9Hu6ejqys9cml2cH5N6efHth+4592VxnrbS6YWQEkK2aTDabTldXZnS0EFrFN998a+OW&#10;db5rHrsweWl2ptDdVSovXLh65fj5s+/94C/aJ85WqmWBNH40Va6Vi4//3Vc0TpIj8c7bDnzxL/6y&#10;PdsxtmHswumzXZ3dI0P9U1dm3vvgw/d/4H6Np4JlJLpWPeAhOET9AwOPfPBDbJAOD4LQ10Sh2TCJ&#10;QomdtbvvuuvfoQJEWFwu/vEf/f67h9+BJfGnf/anCU2DsCGQowyN/xPUECJYe/DRtw+9uVxZ/uAD&#10;96UzbT946qmLly7s33fbK8/9pLS8IuNMCoanAF1AeTFEsO2TngofOzMivUDAHxIsnGPhSVQnltyB&#10;RWk5HuzET3zqky+/+ty5C6fCH3Cf/sSnOdc7ceTIoYNvX5y6kkgkS0sLR94+0mw0d+/Z3dXddX36&#10;yp6J9Vev9ddry02r+dD93cp77n3r8Dt33XVX79CgErn6Du72A9sXSkXTt3QxuHfvjpXrx0rFxcMn&#10;Jh9//ElVN1TVUFEFShwZ6rw2twqLG44C1I/AQdAIFSJCWxFlq9F0A1fjNcGDFetxNHAoBn4hn7Wr&#10;VYE0CHEOKBDaUplEez6T6zBNZ2P/KHy/iIq+eMDYZpPnNBGjupZP6YmEiu6+HE70oj8DJyiSyFIg&#10;JN/QoCb2zcTIgpAQRKTIyfSZRLhE+PmmaaXyEnyfIikAI7zII9/3WN2U+L18PBNHIQ1r0KxdAxvH&#10;9+AGdV1DvcswUAQmHcgx4lS0xhyKaVski4FsTzgYQwfVzHDgRZJly7IoMcBZmxBL2bbP2F/ktoBC&#10;oMgm9RhrDL8EByOpwRWEZD0qkKU9PHbbNJvjY+tJsMdt0ZHwMlwsIHs+9UkYC48Gg/g9e/bA+Uud&#10;WN8hc1eJTSLQWA3KQXtYP4UAVqtWSOePkgViaFMdnxFv0aU8srEUge7EfEiDX4EqITN4dfG6a9ZV&#10;Wc6lAYgZPsnJ0vkJ5xTyn30K+14k0JxJBOe+hG09x0QNS16BPDQkiSJKYHlsQUseGapjt5yaih4V&#10;eSl1R21C0qwKkBqNHxHJUkngWgd3RF0ZZmQDJ2bSSMPzL5WqOvLLRE3TK9U6Kssk0yurq1azAY/d&#10;apqiLLhIkYNQIgM6SKVzsN7mV6qQ/Ld19GIqFQmAmW0TdX+I3B3EjDA6x0RiXzN/LDh7Alls2nYF&#10;66wuK4q1BqpicCK0ZMPCFrkW0QOhOElVsGsiyRrEU0GoW/WG1cxARhc4kLQOjQ61t7Wl0yldVg1d&#10;hwPHduFJmjwaJosKQRhsDmNqp/i+PTM902w2HBeSEkvXVXjmsiwB/sQsjjrquP5DNDRi7EXGJ9EB&#10;4mt6RLTWCBkQLqWEeLCirBoxJGRJh1DVbNqZdFoaMuanS0vzq2TETBIx1ESBtBBeiGHAMRcifV3G&#10;9iFa9UZcKmmQoQVy/LHIRfgIaXFRJCsya9hGTD8S/oaMs4ihAOjDVzXAbhHiXrLEbFEXo3/eUEX4&#10;RiJPDMmSGNhNHEg+Jj8LN9yMfrb1enMX9l/DrlGL7/kvdm5b371GLuRvUBFuahULMeaOVXKZNtPa&#10;z9/8vUxbnj2itQtoqeLxTPTuhlERrTop3dZNfcigra0d/RI5Aa1UHE+XcRNDzNJRfE4i/gjrQiBU&#10;YAUJ18dipyzLka4IHleuNyAj49mEKyvQrTErmBTsWpZNFQKRJoV4iXU32UXHbUP+JvrzjSm4eIeI&#10;9PpFrtW25gkJYNAMGBgm8kzEPMdx9VP1MSQmSPyu0IyH46haSZ64Evr3iERSVCjYQIiHf1TJdJLc&#10;zAWKd4KDR4hCvbZYjLlm+0mV2Ja8sKb4npB5TeJrTlS14oFkvmW+2sLPvIWI009qUcbQkRoRtvjo&#10;sT2akEwkRscGG1aJl/z1EztFXj/x1kHbIyzso/aS79kJVw61lddffU30na0Tm/cduKNk+pVmY376&#10;2slTp989cbTr8KHBoeF160fvvutWmXN//JNDLg3QC5KvcqJlIdcHPTg4TOddHGyHbaZg/YLMxwMU&#10;6EWWqIz+2NjQRkVNHsupPk1LU8UFa0sCBYxWIYZnY6SkDhbR9E4QeyvzayWEGyxxmkGn8wSWH/n1&#10;BXhIkPUCUqHiyQI15NmAaeh6tXJtWpz9whd+DVLqF15+aXZxDhIRiIxwoKezvZAyvPjayfzpq3fe&#10;sX/ztl04hhGFAFXRxRfCDM76Iu0ZCyXwruGwReU3BMMco2JxuKLgpTeRsYTvxYtnf7HxjNoIZtPB&#10;0WtOVeWkoSuyltZynBeYgHpLZbjfZCql6QnHajbrtWQm3dXXVymXTp440dHd2dHVNdqWr1aqi0uL&#10;GqpnytVaWVblRCpJpoM+nFOwjdvbCwlDL5aLsMlCmuzgWBmfSMgs5BFxlmdF2XjQl61BPyTDoUDG&#10;fr5NMldMuySiAt8NP27yLo5iDZJWTIsYPWOt5UvzTjgy1ppIj1pdRIgQbPicVR8FMtuG0BDYKEoa&#10;ChGA0ce/8pdNtb2tozOVya6uFPWEZkD+BhtES/mQ84QOr3KdvTmrUS10tglwBCtRR0+hVK/181Lg&#10;YQkc8l059BmLAEAckxgAPBdEeKTYblCt1gpduYSZzGTMJqJFFU5HuHcv5FeK1WSuzXKqS8X5Nj2V&#10;SxujY2OBaDU8i3NcX5ez+YQdcq+/ebDpNxJK1JVD2noE6UEiB9lsfmDQdqJLF6eqy7Yp1ROKPH3t&#10;OiZMAn/n/ttcjjlH4oNvPRUm/HVTBkgQGP+ZnIRIvB1zPgWhL5MgZ+801j1lp6+q62h55PvInHcd&#10;npQUIAxFvruht6sroa/Ozw5t3fSjg69EkoqrBtNWybVMw0CPbddsQlamGnm0Xs1l5+dWJEmbnDzz&#10;x7/zW6l8e7qzG+DTUF/vpYsXSk5Z1IWGWesfXbdpx55dm4eThtCVSf/CQ/e9dvDtUgWyycB2PU6Q&#10;2np77nvfvV6tZDcb5bpValaLK+axyYZjeXj0B6Eq4bjWhi3bJjZuvHT9OtVo0D1URb0Nl24Pxeo5&#10;Ub5w8ezBo0e629Orq42uTmPX7p1ls14tzmsJKVPIzl080SV5vbIJ2cpMdR5Ahoe2256MXBNOwbKi&#10;xDneww8/8s1vP3nbPXdKnhMIetP1Bya2R2pytVjavHXH//PrX4h486Of/GUr5DwR5Xpcp5HSlNlL&#10;k65VHV43VA1sQdLWbdpUW1panJ+XEhpKonGwcCHwqsdeODzWkWnLZ2uWgzyJwL/9rnunLrzdsIqy&#10;iqaG2YwOryRtZGbnSnq60Du29f50e2N2aurUkWq5Cm9TUb1iuTw23LNtfGvGSKg6/+qbr87Oz05s&#10;33vynbfFvQeW5pZ+9NSP8+nEZ3/p0TPHD1+9cHHL3r2plEiWzMpnfvlTDz384PFTp374vX+aujC1&#10;a9eurKGePRkxXzItlzx97t23Dr6aUlWzXjGLsx9+6IHfeuwxPQqyvb0n3nrr7VefFwR1fHzz/gN7&#10;d0zvveeuW4+cOvl3jz++fuee+upSRk7MrSwRdQzp9BO7dqXbuiDrgtzaDL2ELLocv1wuBXyYybUD&#10;QHNl2eEDOQoTivjaT34CqGLfgds/8dGPQKjSITkLlVjnVqCcEV3ewwceurd/bOBP/u2fvfDUs7/6&#10;K583TWtuabG9u/2tg0cij790/szpM5Mbt26E3Q+YAla2wAQ40HoEUj8Z/Q6odAfRnyPYQ+1UvjWf&#10;gp/iFPn8panbDrxnoP/6j59/afY9CyM9sMUzpuPqmv6BDzx0x133/uDpp/OZttC19916+9e+9rXH&#10;vvCZT33+I1bgzi/Wjh+7yiuJA/vvu/297//Wk39vpNWJwcL8SvH55/5pcnL5Fz7xi0W7Imjy6XOT&#10;J09cgIwDkkuMrgQRZ+fnmqZfSOYFlJORmMVciGV9QZFVx7eVgPwPAB74OJyhQsrh2COjI4vzi8gE&#10;49Bo1cijJnkkaalcoeGuiGpC0tMQ27L5PD4JONx1yXVqs9cvw4pHYUu0FgTAZYScpClqbDWDMr/w&#10;/JDNQRtDpYPCR9NEjpcBNEtKw/YkVbWtJtJwfNbMCa2mjW0PUUDLNOydSkwsh8IXwhVsciKnVEVS&#10;LpyAAboiMUM9cuoNyT6cKReujcsIrGDMRjXgeIcIhszhkFMlxWw2ImQO86SqyKZqRbpUrCwz/Mmh&#10;y3oYq5+gu6QLcEVA5rPfUjPFw0okHRiODaPCQatmvcBDUrDI9Pwk6isr7IbgvLYct95oLC0vt3d0&#10;ogeg75Hnjc9Eocm0SWRt5wgyPzi0KCf3WRpNgnwhM/ehkrCoyl7V5gNbl3XshPMhJ+PLQTkbI6Er&#10;SlzHJKOXgPpTBOHCmAeOGRcylYhc4BJ3l3iRON/rcDS6yUbzSF5atG2XBQVKa0NGPicpL3S04rF+&#10;gmJhLo06iYSEiYPAm03LSMAFJRaXltKpdKNhzi8udnR2wu3WqlXHtgGAdXYW5hYWG5Uy2v/wEZzM&#10;juOIWiKXy6uaBnB6uVQTtWQmV0inIc+VOgsFSGpgLxSX5yrFJd93mVpNFNPaiWsAl6eg1g+qM6HY&#10;bsgcCojIyd+Mb4hei0UEz6OhVNZKEoVcLodjIAE6f8L1w/cvLi6p6WT30FBbeyGVTuVJng1+FiA6&#10;ZG+1uku0cAl2nEaycIBUK9Wq6TircB6UK8XVFXismXTGMBIAc5l8101eO8jgQ6shVIqSGFcUjU2i&#10;0EikJLK9VRUZbSYxJxZgp/qhw7Ij2BeO55YqjjtZ6+nutJvo2CcrUr1kIf2YmoGyzCcSKspNOQ7S&#10;yAXSk8E6Bm4onBrwaZmg9mggynyMc0SOyVOT1RDP8lVFUghmBwzcSa1uH1u9N9OYfxZz0q9hBAD+&#10;p4dvW0Ok1PMI+X+lA0zED+okhy1QzfM/S1zmf0bK6l+hLt9YBPxNUk9cCywyBiIDfTGVtCXvfoNc&#10;zd+kZROtSb4TPTNcw5BhdAMGt8ZJ1GRg24gWEgmNFHx8Eb1ZJEibglCGjB4FnuCVmwAMyNYZ62Fk&#10;so09XfQIpr8iHBGFIIJ+YjxqiHFCS/pGYCQTRhFn7csovnlmf01SB/Gros0s3pB/YVXjOIVc61Bj&#10;05AKeGsdcZ65Cqu4hVByEJslosQ6VxQ7GKOWRGtxrAENXTyivIbMrIY6L+xdwj/CfQFUhqgmoSwY&#10;Kr0goEVBpJiyzVaAHWCASmtSTEdkLpsRjgoARk7T0LEVN3oi1oxj90E9Nd530cZEFQO65YDpGUpI&#10;QcSl1d/XK6mi2zAd20lI8uj4et+snzx9umY6PJcwV1YAc8Fz6K4sbB3thkub2DIxOrLJaBRznjky&#10;2jsw0v/qSy/zgXXl3Mm5mQuqkag0aiOjhamrq6YdylhnRhlF2Jauj+LMIioByA6yTz2M3WhrBEdO&#10;5AN+cUJdk2lOkCePV+Ymhf8X0Eb92RpQ1KrlIfsHE3WOTVOz0zKuQcYfwFwHW3nEO47QwYiJdPvM&#10;JQGtqmJRoJCshIiMBBcn1xpNePq79t2xfmLi/Lkzb77+2rWZGVUBcC7Diabp+fnlyp//f19ZN/TC&#10;zh3b9u+/Y3T9Bse1cGgZ1fY8eAJY1uV8HYMFbjLHsbAojYeeHaLZNEQfK+AdjvqruHLIzwl1PsiD&#10;D77FtJue7yqindSTiihpEFBTRr1abaCYva3DWazpTdOs1WrJdHp0w3i1XL5w6jQE8eHRkbHR0Wql&#10;VqvXJZI3BwwPD91IJlEgwbHhayFNTvT125ZVqpTrjboAr8MLsDxOrIiQj8tpTJGNlJ7xuem61tXT&#10;mUxlYSdKjBsecVbDnp65jJpoYbj2nlgBi8QsGJGs1UKJowZrLLfEDxDQQoLiIa+MDa+RwBzLCljG&#10;yzQC1gQC4WoTqnLhwskjF+ZxLAJ3oPj4335RQxcBUVFo/jnk4Sl5xB+Ym6vrasK3Yc+Jli9V64up&#10;bJ/nmZGCfowCEe6RWw03xEvwKhUFUzbTDlaWFgpdqZ6OXFBtXLQaXVmAeXlYprqUKK7MVZbUA/v2&#10;9LR16yI2iQeGh0pmKWxW9Uh3Zfet029fOjsJr75nINfTlRjq7dS1zNZNe4+fvVKpw1vLmU3HadoS&#10;FzQajVUnxD4v53/8Fx4QNCmymLuDwAVxASzeF3F9MqRCKoQjLBSJXKDKYgA/raBAKkUKnFqMmPL8&#10;Gq0IM8CA6tOQlSnoGuJ7kR84puVBjiXwXWk18tESMxKj9vb2A3fcvbRUOXV5cmpqyq2ZzZWiJAbD&#10;g4PZ/q6B4TFOM/7puRdT6ZwS8IV0/tqVy/alS3WAau05PnRLK/PJpPTOm6+sG5redcvd23fcYjeL&#10;WoDmO3cduGWoO/ujF19QlECH8xs1tEU1m092dekqmUbJop5AUy+zUltdWbEaTdhWkxemTp67NL5h&#10;Q7mZoVoiJ6naxnXj6IwiElsW9loQGtl032j/pz7+8fa0dvzQWxCFNDGs2dXi8nxPV2F15tLo+Khv&#10;u5BNXZidHBHx6SkixHbMLjH6IzYT+teNbFk/cvzI0c0Tt8Cz8W2/s7dfNTLlcm33nt1PfO0rgbko&#10;ejVFFZTAh1vgm2E+maqvzqmcmddlNZLsEHmPRnv+gQceQDcvgGoqbOKoO59xasXf+e3PuvBHhgFv&#10;rGk2Dd3YsmnLM89+v72QsBwbF7CIqpvwKg/cur9arK1bP9G559bFLRNvHH7t4uXzXn0V0vupq5cT&#10;8kFfFAq5VCHbLgacGkX18kp9pbR734HUB+WN4yP9A/0j60b1pIEMusDDDAmuRpGz2bZjJ8986JGP&#10;vqY8M7F54/Hz57dObIfD4ejxkzXvS4defl6CZaCqCUN/8oc/+EAkDBQKH3/wwW89/cPrV6+0p41y&#10;zTxx+jBWcBOaz/v9gz3njx/90l/9p+mZ+TQfzc1cR7IG1p0lOZmseo4h8uVS/bkXXvjYRz8Mq7Zu&#10;QxbpVCrli1euvH3wbdtzFTwuBF3S1q0fevj9D1Ah0l+sWOXVVXhfLKoLvHruzIWhwX7JUDdu3Pi7&#10;n//8C8+/ujq/uG3jlmQu+dRPnh3sHbhl4lZJNEwUveQ1HnVgj54+u2HDuKGhKikvabzjzq2Wu3u6&#10;OUxqsZPWdHzTNAEfCgCAJABpwmqpIQTB8wffTL4j/tHv/X5PWy988js/eOZv/u4rI+Pjn/zkvvve&#10;c1+qs6Ovr1siLLd1YmJxZeHVQ6+MbXjYq9bXDRdyyb6//E9/D0nxM0//8I23D42t7184fzLzvruG&#10;+gaOnV4c3DaxWFl99d0TmzZuWlhYZHkIT1wzAHOQHsiqLksq50W5VK5eq6A9kOtDuAeIK3sAuzjP&#10;tZymhTMpMpdIaUgrw49DToKeXoX2jhTsPSOVbWs3XYwQlms6XgS7CsUZfUcRBduCNMbD6T1NSSd1&#10;KxAdFw7rEBs7KLZMYj+oGQrpEKla8AH8AEptObA4IaHgfTgmNU12PTiIyqhfFeCJx5OBmSAqyGiI&#10;LMtMpjJ+qx3R4tpRozcKbdfiUPk1gGWCIFLRAs/EowY2o89oljdkOWiAI+SZvCXHEjWxYdmcJDie&#10;TcwhRq0MmCK9izIWbJIzsMgDCW4rVo4NW9XbuMGFfWxkvngBCql62JeB41iCPEtBLjBA+chBcXhJ&#10;QOErMoBUHFQCpwRSkLLZXCqVQoUUJmiBirjIekYTY5os03UdFpfZrNu2A2cTivHiFbqMyIlNYDKw&#10;wXK8yKvwS+H58R4b8dM0nTSIUYk5jC0P8VEyZZyAADxsH4ful2jAWFJHo2PImS1TIGlBWP1JI8kT&#10;IucwIeSZfDQaCxEbLoxPao6PNZPoF+FMIwMASP6GkxS2ByfKpm0rqm4YqVKpBCu31mjAr+jo6ATQ&#10;Va834Woz2Vw2k55fmKuWS+RsLCcSiWw6A3dhB5Fl25DxJxLG0MhQvqOnp6snheSaAI6o06dPKpoy&#10;PDx6srwSkUPEGtaKiKYUILRziRpNA2yUOq9p0K6lHxKphgLCSKXT5VJJJFwBDz2Ty8J3NhsNNZEA&#10;oA77GpDqyLrxTEc7e8iA1W3TjDycHw78QEMXJT+hqege5LpWvQ7ZV6VStW0L/bRUfMzJZAK9ABIq&#10;tcEiyM6wGYbqziihaTtOiAuG1zQlIm9O2MuQg8lInkcVa4whCHT8dF71mRArirEjYwJVsAJbUZRq&#10;ybEac5VSAzLqRFLzaAoJhbl4nrVqdU2vVVcZnIb3jtwEdN9B9S4qPUa2YyELT8YCMjpNhv6a3U5M&#10;Y6a+Gorw8NiwhcUZME0drkWrFPib1Y9v/gt9DtEvWqRlH/yU3NQaHTqK+P+uBxHfsstm2tF8nO2Q&#10;Imzs9EEINfzvE5jXwsXNnGgWRYS4P8qGSmPtpdg+5GbrIyEWZI3dfKI4BQ3XvjW4SQQritZkjwGM&#10;cCI1/XAElwRxkOftAcbyfVmIeaTwpkV8VjzNZ4qGrsOjg1fF44WJRiIJwEjy5RDF3zTWyhQYxGn1&#10;r5k0EX8TrpdIs05kA9l8GOsucK0hOP6GfhcjMJMUQtwKp3HT+HbZ9wU0uIwqfyT/TNMLbHqbpMw8&#10;XyKnWcYzxwqLhCCYCk4C3WLIRklbikUi+bmFLh0AEFFEF3ECIOgEzafC4UV86bDhRApzpW31fNkS&#10;DWiGBh5uLikLTa+J5xHPRKpbdFOG/dFK0a82Ugk1rQmE4XGERFDUZqPe39cDQRYAGADwhhu5fDC+&#10;b5+YbX/hxy+7aORl6po4OlwY7MrzUYNz3OLSfM2scWQP6EV8Z2d7T08H53hCwO/cvy9VyMzMLc0v&#10;zljipUPvXDJUyCzIuAR1JpiovU9icoKHNibIRIJIoaiyTZrmaLLBoV8fh0bEcUdQoPlBNjQei1bE&#10;706gKlQs6Ej1UWFtApq7uXVPj15Y0x3mUZcQ/l4PY94+vBQrHo7kmL4eJA4eJwAs78jl27o6Hc+V&#10;VXXz9h2btu88cfTYyy+9OL+4AKEKbeICfnW1COj94pWpF19+42Mf/uDtd9+Tzbf7WMf1yPEv8knc&#10;l4Y0GqKcQX6AZ/GiFgHM960qhCApBdAMh3ZgCUKAcT0E3DKOMzGJTFh7ju+g55OKbr2QFSRyWazk&#10;RXyjjjqG8HE4XBzXrlaquXy+s7O7XCqePHE6m8309/V1dXUtl0vYZcKwGNbQCjLM5jNwv64DOacP&#10;gWpwcKgOMLpSaZgW0+TgkX4vMKnztQFQUifi4MC+fPHy7OyM5XiD/QNaOo3q356XTmmqIkQ8t1aS&#10;b5V6YrHn1pD8jTOpJUHHB6ziQLCW9DNuHF3Mroy0FtAXR6Dh8LV5A/jU++557+6J1dnZBfgKgPcm&#10;MaZsC84seMAAJRySE8UMZhW2JJaAolwup3IDVk9S1/ogsWxA+khRPRRxzAbCvAEZCS9CygxZGOYc&#10;oQc3x3nB5o0blmaWXF+RjVS+o0NJaLmOAgS28+euZZNpWKBw3FddM0rmI1Gp2MbF2ZOrdefW/bfn&#10;U9LQuq5tOzY1LEdNZIpFO9drmfMcHK6LC0uLK2VdEywv5GRA3VF7Jr173z7X8dhxFBJzjPFUGLul&#10;tfLxn4Io9ohmKnocz3zSuTUazlq6QGKWWFaDgGs2GpqWgPwYjknLIfsB9Bjhe9tSsOEUVNIVc/nM&#10;rlv2jm3edds9w/c1m//2j/74W8//UJWFDRvH/uRPv2zkumALF4ulZ35y2ODTUeiJQjLVlvAFUfeD&#10;zu6O4b7ul158TvSapem5oqgcqT93y/4DRkYBJMyTSca60f4PaXe/ceSdqalcYWxDsq37jm23F1eW&#10;l5YWZqany3MLkBU5AD8l3kig3lO7oY9tG7u6tHjs/LmO3g4UX/fRtTKdNiB7EDSZCGuQoHNbtm9/&#10;49Cxd955+yOPfADnvWC7CvLs9PW5mblbB3vwYbiId0M+cWV6WgV8wEVpBRNNpKZ4WB+HpLBaNd/3&#10;vvu++q3vrt+wwUhkfBdT3+6+0aWlGVEJk7mUE5SefOLvt++7I22kc6oQhUpC4SDn2LVhZLQ3h+Zv&#10;AVcxTfSkzmshCenDV7RlkpfOnhrsyBW6eucW0WQSEqmUpsDeWTe6cduGyzNzV6yql9QlN3AXykuW&#10;477w7FN1R93/3kc2PPSwoHY+OLi1/rd/df3qBdesaqp8de7Sr/3mH7SlE9WV1Znp2dH167P5tquX&#10;537ynW/t23fLyPBgz/BQqVaDBaBBuuyjNC4PmZgkT54+e+LI0c6k8SuP/dbKwuzTL770y5/5lVMX&#10;J5956ntXrl3zzDqvKc3AhQtbXVn4my/9lVc3K0vzV2dn+/p76tUK57onD7184vBBz7Vf/XEnJGBW&#10;cfmpr35ZFKSOQkHDAxjTAthEJ48f/fO//PeGql27cLUKuWCjCu/jhz/8XjqVqNRqjz/x+HM/eg7S&#10;WCx1cZGhJQXNADR+cfLq/OzMSy8eHBsdlQQO4h6cjSdOnTt+5Mhnv/CrPGlhrB9dP7tu1io3Pvyh&#10;j89VFl5548V3jx7TEql77rxn47b1ABiakfDaoRNPPPXjP/+D38wmdVmImrb3wx+/xAfez330Q4DG&#10;4Z1Xi+Xvfe97w+vHbt+/n03Mnp+a/u4Pn/r8537lgx/8+eXZuUhKRIL0xS9/6dSZY6vFld9+7LEt&#10;G7e9/NKrm7dundi1VxMCyHqLy0twqk9dn7IQXop20zXrzpuvPVt1mkYmMza+Tg6d0sLSk098u6fD&#10;iGTp5Kmzl2bmTpyaKtet0Y3rJqdm4jkQCH8Y2wUFoJ4bbFi/3q5U3nrrEPK/IAUX+KkL50k/gtPQ&#10;MRT7eFECMJhhu2KlUgkcL5XUOjvbZFXLdHdlO3ogNU8Zer0WRF4DkIIXViEP5yEpgPQdQj1SIuRE&#10;vo2HZAIWmZbUNDsSZZ8mbXlSEUUWDC+FrEcjirYV2KbFoJFMmTAsVAt5vOhxEwhM9wUwha+q2IOl&#10;2hv5ezMTeWrwxgVrpHL6nIupv2XjY0RzVHKQYmNi4g1rIkq3MEfkYhoiK9uHAp3aUalWBkjFSSqe&#10;V+TbiNNUkuICsHIcMZUmsBxQzgYHnwOfhy2HZ42Iuv6uZ+EBhDQZlDqmabugUisOtHdZrgvo23Ga&#10;8IsgkoSyFNEIXmzRidkjr6Csr4qGqrbN3gtLhKlZg4/CduzlleXh4WGXMgPdgOQhqlTKcL9sMFiV&#10;qamOjGinWlkNXBu9ORQVgAd2KNjDYORLiuitQWRBFkTXRrkjnHGNKT8sQUJNL59kgalVztGNu6yj&#10;FUvy8GicKSFHBod2cTyEmOEtz3eilbOxZ55QP4cxt7O9UK3WIH810qlypVquVuFThmbAPRZLJbhB&#10;wOeF9kIylVqYn1laWsrnC7l8LpvNloulpmnW67W2nr6hkZHR4eFEKqlqGmQeglerLy2TnnYAkVjV&#10;pVql4tr2msJI1Cp443knkM0V9WtR9gMnpm/u7/Et11TW0hVY5xAeoaYDxk1DRgepVn6wt7+vP5lM&#10;JTQdDj+4T7dWD5DVjZ4DOOeItTABFUA5znTtK/OzAISb9YZHf8HaSiZhswDEFcymycRo6LUHdA2Y&#10;zdLv5pivI9MPA3BMBGa0eKSXIuia5rguE0jr7elJdqH8ysy1smchxQEVrJ1AVVR4PW1tWZ5TVhZr&#10;sAs819d11UHxG5yjhjUGRyXkPnBhsA4h/bebDqxqdDliyI0qO2wRWGhc5JHqh4ozl9TChUcKV2Ki&#10;nRKya2FrQLylxnj4U88/iv4ZlzjGikyhDYER6xjf3LyNR3a5WGKzNat4s08Rf1PTtjXOGL9KliiK&#10;P91ejoezGf+NSYSvgdGb4C6buo2pr3wsvMytyQXzcRM+ipW8eUYWYBifdKuJ88Acn396hjlao1iv&#10;0a2ZHy/iQ0mGr0GIC4+RQy0srEeiertI2rCxZr1LFHbITmGrs/xOwaFPibSXOIgRCjGccQCf91gR&#10;gKqEIXmKMnXmaM1YpXVHEaOtr4la8Wv6YfHDCIWY5uGtgSWiD7cyyxbeFGPZrogVHMnbj8aDmX4P&#10;c8gkqAynKBwsCHtRlT1cM05ae/FR6+ERjxf+I7gEDQI7tHBWIkrLOH+BHAHYJDJV8iJGP2ewIYp3&#10;dcTrioRnnhOZXijTUAFBCi5udOJS4B1YEm6oiFECp+E5Ygxj/Wl0/bBjoSOUh3phcKyry6XSq4fP&#10;nZpaLOhab1fbeH8bViqtkib7EBQW5q+MVYrpzk6IyX4U6IbW0da2ODuTlJRmudrR2Tk6Mtw3Opgu&#10;9J84cx3jY+CpEg7QQiT2AiKL+bT0sAggwjaH0y4l80lVdjkREjsAkKhFpKIfA+w1kjdEYX34BqpS&#10;Reyl0toI+bU9xCwMbhJ5a9EheP5ntLx5LnbEDQPSysB3ilPf9MzpPKcZITjUXW7rxPZHH/300NjG&#10;Zr3OpvzhE7tv3QfJ9Onjx1968cVr09OLS0vJZAalsiCBb9Se/N73f/L6oW1btu7adcvw6Do9kYSn&#10;70VYBoY4ohpGvFFRb9aGa1hemuPkJke/Eh1eMBwB5g8wYLmOjGmGSFUOvHn4r2/B5oAEVFFlDXIL&#10;VU2IGcElg3M4S3Ba19Cb6OVTh8NmfPNGu9G8fv06XHi+q2t0bKxWrpRKRfggrJ96tYGEBV1TVQ1W&#10;Y6NSh51VKHSlHRtAo2U1WVmazQ8Q/wPJsoJCkoCeo+nKhs0bc5mMrEg1LFUmMslMpbzg2XBYwjX7&#10;dBbzTAWwxRYhTSyBbwUaIVoTI6DXCAHaE9mMAEuHWFM4YKb38MxoI8eTPFysYIJeI+2d3aODg3tu&#10;oeNfVniaiKYJMvh/9HsEVNlsNGGFO461vLw6dfnqwXfevX59curqzLUrkztvO9A2MC4BXpLgHEUG&#10;LVx1gF4IKmqikUr7YslJZbshf7LNMDk0/vQLh2emT3ChD7lSQuXW9XdoMg7adXS0L5SWTk9NN11+&#10;eaV5bmYF3iOklO3wOtZt7OgYVOW2SA5nV1YPHnr33MlLUxcuqKEvQcoMZ7wkO3aA83RJbWS4R0mp&#10;Zs0O2Zndchxnpt+tYkDEeObxZByFCMu2SIddCGNbSolng9koeaf4nsvToadqejqdQa6968CRKqNW&#10;pELhhds4PuIsL0Nqg32AkIOVVm9aQbWRTWcT+fYQMiRJBugXJdrmio22jrzvRwnFEIimD4sBm9xw&#10;kWYjIekffOQjC9evL0ydl+BdrBSXF5bF7Zs9Q4PXqqOQKMT1+sBQ7wP59z///Av72jsL2fbxsS3R&#10;uBoKkhe4kMk2mrWllcXVleVqpbS6stSoV8+cONY/uimRK5+/eGHT2BCAMcwWhAAZJaiEykmyYDqe&#10;LopDQwNWEF2en7m2uFIz0Qwk1V4AlODoWravrwyBRdNCPtlwbQkeAZJ1YKlAfkCF6hBnErBdpRt7&#10;du76+j88+dEPP5JpKyiismHT7ue+f7perdXNqhy4OzdsWNfT0fDCXCph+6Zt1q5NNx599N9wCjri&#10;GJKmpbSS44ai5NmosG/avixa3/nOd+6+bbft4YiBEwbw+GFLGwl15569O3btLJeWIb+BHf1f/ua/&#10;juZ6dFU+c/ZCuq1HF3nfC/76r7+0cesGWAV20zYSBrx/17ffOX7k85/73Pa9t3K2mW1rNwx97vr8&#10;1u0b5hYX3jj4RvbShUzG2LZlU6GjEEZiAC8dcy8x0962fnDwE49+pr+77dvfmkyl0iEvL8z/N87e&#10;A8yy87gOvDm+/DqH6ck5YZBzFkmIwdSKpElJlkglUuulvPpkeVeW19+3QQ5ar7yWLK20XFGkKEpm&#10;psQAEgQwyDOYgBlMnp7U3dO5X7w5b1X9971ugLQ3DPGBwGD6hXv/W1Wn6tQ5t2rlIpyETrHw1JNP&#10;dO3OiRMn9uzbd9/Dj/3ZH//xtZlbdz/68L/41//2xR99j++0HrnvIVHWVheW4aoNDE/+7d/+1Re/&#10;/NdGUY4jdLlLw1DRdc+Nfv4XPjE2DlkjePjInbqsQcaDIm94eOjSlUvwh82qJOkSp2Rdv/uJj36s&#10;XBo4dupYq7H63W9+DcJkVdecVvOF534UBfHS0nK9WoMS4ltf/ILtxe1Wm0+jQsGwHfeNUyfPTl+8&#10;vThTLpXOvPV2a8WqPFfpdhtXZue8NG77zq/+1mfh+dbgGKhlCLiarl28cLbdbvA4L4qXmmtDZ07/&#10;4Ec/gGTYsawby4vtMJhfm4ugNrS9F55/7uatmUxIHcdSVf1LX/pSUTFuzsw//NgjV8+dEcMIjuil&#10;6fPTVy/rZoayxAGisWPf+/wmw5turtYqQiaKO3fvUfZM3Xdo5/BQ5SvPHWvY1lunz6HMfrN78IhJ&#10;ConIAobnThVFwBJwi6Gcfv7FowG6p6DAkqzBMeflLDefJ94qPKJqaqBejqJrBd10mu3JieFisQhA&#10;GsolZCsIfLO5lMY21PFJzMkiasU22o1UYKpFqlmoKCouCiYJGZUlCUoUseEKan/0ow+t3CK3GVkw&#10;ItYtKMWUkYePSKbfWD2nCen84qcD+KeSiShUwWJuFEHFMfGoiK5MuvJx7gsi4XabEKFpBUqc5qKs&#10;hHYZw45tcrCdV44WQRdnlkmjR9Q1E/d5BdR6lAQZ/ecFGjZAhvADAV9KCAIflZDZOiK2CGPGCEQB&#10;UOSCAsAXPAcQBRdCYongckWO3cadUqcLCMc09IKOukNwk0j+R2NddKJQp4ZhwPPcbreRQpOQJSeA&#10;N1nOpKzb7QR+ALF4bmY2wn1jBZLT/OzcwOBQ17YNQ7M6FuPKckzfS0RjKlND9j75bPKsU5wPzDIq&#10;fslVhK2GsvX2GCd7OIOlpiemS2z00XYuAl0UWFBwkhwjnk9xGVUmmxxAX6GCMuLYiQAQJaCuNUer&#10;yALaJQhidWAwQ2YazlXqA4PEnE0LZhG+bNfqAmiEz92xuniHRWkAoC26UieAfv0gmtq8VRAVeJdO&#10;x64NDIyNjpQAKeKUNYLLGrRXAEFypIQJN900oBqBuILk3KXFuSSNGKzNRYz6u4sp14dhPPfOwW5v&#10;s+9da6Jws4qVaqU6wMtysVQulcsopEO+SpHnxGwAw4l43dKsXixAFeV72C+HcgiqJs91TQTLJdM0&#10;Pd+NSRAEYCGKs6JCJBLWcPcWlyeg2IMrCtUtPJIKu6rwUjgfl/HMk0UzR0TASBNzhrNIil+rq40R&#10;SCcjapbKt66iELoiZ6FFW8GO7y834Y5rppwSrzUMY2qFk3J5lvk4Q0TsCsfWD0L2hDCKO04RcAsh&#10;7bnV5MpRCbK9yKlQZMpIKUFWgS0GM35ERv0F7sdw3YZ/XSf0JdQ3eRceznpONBt5yP2X4t+1vItS&#10;aml/9Nj/CZ5fd1jsr5FjPyzLen+A32gO3DdrzAm8PVidkc1E71V7a95U+zPhYS7j1lWp3vnRsp80&#10;2V43XukxsSWUKYTMVzQBrbLLJxF2lIi+g3uuuFiBHluapsuSK4u5wi0ZRmALE8p3m4nBZakiKcVS&#10;MepCOQ53FqeptN+XMZIzn60zXlM2MuLzUV6vQZlvIbPKm2ZHuCSD+vX5fc3yWpxRiEWB6xn/9H2W&#10;aVzZg7BZvjDNBry0x4jSMLSxiV3IMI35d6xk82lPlyzpk8rZuck4CYt1FJ1yAMLHmP9I1Q3hdcZe&#10;p9flY4N2Nv1VZaEKb+lGbtxzymEN2Lw9gn/Qj9IOfm+xWFCRbxMF42Oj1YGy59uQ1FQZnkXtwvlL&#10;X/vWUavrPvrIPSWo/gLHjy05Df1EKdR0lBNyw9vXp3dVTPbigiTv2LW9sbQE5cvK4uLUFghtehD6&#10;k5NjUxPDs9duy4pYLRehsMMnCccdXiwoKfEw4XphQot4i4uLolguF9UwtOwAIk6cMNUHMrbNcvIT&#10;L/QWBHISQZ9f0ZMioEXTDaNDnlvf+F1XQmdjxvy/Z6y1QSNEfBtklEHYght5zyOP/0//6l8X61Xb&#10;xvE50hP4DE1QIM+p+oOPPrn/jrvOnHjzLz7/FwuL87YbOl4wPjlVKhShIHj12GtHX315fGTs8IGD&#10;Dz78yMimCcimUNOGCUvbKIOYppAD4mJ5+I6xbRfPn5fQBBwdCwLXFlBZBZm4Aq6gsfaqwFFwwq8J&#10;1zLyIglpMHGUKpoiaQrU7lAVBWHge8h+UQ0NYC/AdEg9U9u3WlZ3fm623SyMjI3tGt0LqHdteQVu&#10;h6wpdteCE1ut13RNxiVker5Gh0YgoDcbjXa3wxYYCIszsQhsEkA4DyKvVq+q6Eib3r65AGdzanI8&#10;8l3kWiVJ3n/o+3Sx/oOwQapqvS217hTL1Pn7SuVprhtPKk0ZS/G5ppvI1nnXNz1Q752deyiZaJGV&#10;Q+NWEsWB3wM4oahQVotxko5MbDly74NQ6//ohaOKEL927OWXjr2+Zfs+KQuHKiVeE+zMEzUFChb4&#10;GcsJBNkMsmx2xbp0vSHI6rlz5/7mmz+8ebtZK6hQpRuc2A6FV07fMHVUcHJOXykUVce94XSD4bIR&#10;OEFK7YrnX2q9cfzE+ObRoio33fDa/FKnGUgCt39TqSAghciFuhRHC1D2i3ATd+3ahvkQSzGRy2nf&#10;TJE9y96RNXr2EGzbgUYKJG690YAuYx07IlLEIinNMBN5wL1wMn3XIQFmKPGSXTu2Tw3Uj33/+4j+&#10;yX458SNDN4qQZkUtE1S2Z7EGZVomxULK+GZQCoSeCw87nIqCWKfIK/iur0BxIeqiWjAFtYhOg91a&#10;SW+RmtDQ6CZTSGxrzU0jqOPvufcRUzQA9MiCEiDXDuJA6sLTpqjDk5snNm1SZJUIYNxrL710/Nip&#10;EadLC2cx1cMpk1ChvJ5QJ5u002n3Q1SLV2bm1jwPrS9FyQ6C21370KP3Ke3m+RNvGGO6pCtutysN&#10;1RhJJvJ9SsQoGA+FgJVk+++4s9HqfvlLf/Nbv/fbUiTe/eBDP/jm/3nhxKtVDQox9RMf+0i1bGRd&#10;25Q5vWIuLy0ISrZp3942Sj6gnBCg906760GuyiQb/i/jVm8tLTY79z78aKPZClPyDIccJIi24yiS&#10;EYVuuT5p6srIWPrf/94mTlIXZq5v3Xpyx76DoahblrW0eGtgUG+1VyF0FQs6/BTk1+89993HHnno&#10;7rvvrQ4Nw21ruf7rJ1978unHHnvq7oS8v99+++JXv/Z1OAg7t+86dPjI4OgwXJAb168ODVbrFRNO&#10;yML84tvnzrWbf7Z95/Cendtaa2uA8BqrLbigoRufePW4KOkhJD5dHpwa+8a3v/baa0c3F4wtI8Nn&#10;Tp77xU9++tSrr8DheuCBB6ZvXoUDXymVTp48JZI8Ee49Wt0dk3eMj4+ODEGUSNRCAc7ot7751Zj8&#10;Rvbs3vKN0IGbppjKf/e7v31zYX54qvJLn/nUrevX9uzak6aRougQcywb8hs/UC9nCTrfWVawsrQ8&#10;NjVCurip54ZHf/T8X37x812r/Qs//5GffuY9cM4uXZq9cub1kfFyKLlvz167euvGnpHtW2p7NKMw&#10;PjLqR+7q8oLtukaxMjI+KipyKoqtdsuxLKNaqQxU0X7b82eu3Rws12rVuoo2PuHS4vzSUnPn7n1Y&#10;iQfxtekrly9cGqhXD+/ZaRrRXGs5RY5oLMTNO+/a+cC++t98/dmTN1bbcdDqNGQlGtl7cHbu5om3&#10;Lg6OD681G1BtHj50UECqBXowUJ8brQSzKNANLfA71YqaltUI7yKKeUCOgNMJV00VZTZ9gKI91XCe&#10;aara2TdPT1+7MTQ0hAdNANwiVEqFTqdhNVYlKYHKqmjCw1rRZK3rOCRGJ8IDDHEABZxw1qnQVmoi&#10;9TeC+uVsypOeITaEEiqIsYij4hFbsUjaQlN4juxteVrEgAfAMA3UjWfjxZ6/IOOfpRyzaOd7NB/8&#10;m6LIOOFGUpXEiLQsp68LEaVkPUSyoJAgZFVbWVsDqEmL2RJJ7AQiTsdFGgNGzFMczqBjdxurzRQ3&#10;zBIoUbi8osgUwpnEBIuIiQZvHyC9U4QMrEEQvnl9ulgsDdYqpWLRsq1Ot4MTb9p3dV03LRVTrse1&#10;FYQwQpvxJAwMXY9xOcK3HU+gaLLWaTmOA0ALcAm8YCdulYtFAM8cyWiRFRAWkEhl4uQifCMUauUJ&#10;iYh5eZj1VGJIZIjpDfUuTs9dBrWoiHhMG3ls7IZNBcwKIkuYOIfHwR6cHJwkDdQH4dfyygqAOkBq&#10;bI5cMAtekkAmgj+oagCGRcuyFQnNe+Al2q0W/MlO14LSA/4Hl4X8YDN4SPRCAf4Bnimra0M5Mj4+&#10;VioXRUEaGRqcGB/XdLXZasRB0Fxbwg8kcDjAVjWI27osAgJuN1ZaHWtxYWVm5rYfBPRdojRNN9YM&#10;PbzWZ5Ouu7pm2QZIRqMdhBW6PjE5Dt8IwggHR0dW0CE18GSsU+A8Y8MLLlZR15EjH8aA4acvXcCK&#10;NU7I6RdXzHRVRWc3Mt9i+BYuo64pOBjAmjViMwEVYkiKJwnLWFryZl4eyMjDqp0nGSQcr0QkasCx&#10;jVl0AUeY5DrOK0fbmimNjeq1WsXqBEns+r6HRQ0xHzn07kLqaErJDiAQpFiZfE99Pwn8UMZxvQ/3&#10;V9GYJBW+G4pl51thWEpJskgSpGw5uj8HF8jKi89J/jjSTNJ8zfe/7H7bN8ch/2Fe2Fih5CRaLvsJ&#10;8lTZO5xyqY/BaAXrDOF1kMn23hjvpKdguNHLN0uzH98N3jhnZroAjJudb7zSU5UkWV+wipFH2AdI&#10;/r96/vZ+SRaEdUWFSsIPPNexNE2W0RQQwm/KJ/TcJpmmFgUPAl0EBXUI8Fgjo88ogTIe6io/ij0/&#10;SLgkUEMZdXegjkHfLb7HZYDPJufNNr5viCz05kopcxTNelpG+ZCWKUWReCAxADHU5KvIbJGTuDdZ&#10;1of669NjMoXFaaoo9BAvTyp/jIDBMXYxhUGuF7jzF0m5nG7MppW0W5plG2bPAjqMiREJETPpZjvl&#10;CnyqMNVERgdCXlDeN2G1HXyQiqlwbuhGjKNP8zVS44D3kqgdECZC0/EglJc0FYDB7p3byYkhVDUj&#10;TOKXjr5+9JVTw7Xqpz/xsTsO7Xv15ReunD2JkosiL0sGOgmHIXze6ZvXdhw8LCtaJEIWTor1Ya1Q&#10;zCCW2+2V2/ODm3cICWea0gOHd9++thDCw+f7rH6U+KwA+YwIGHD1ZJFyEQ5vOc/2IkGslswBDaEa&#10;HBSIMzIR9+G2+2TfRy0GhljJjoqomRuYsT3qJiPHpuvezD1GS98MjCeSj8D8AJk8Eukl5uqRHO0z&#10;DA8No+hrpyPgyEdBhJ4laFVPMTbwnVLBeOI979m2a8cPv/f3p06dvjkzE4YooQUwpl6uBFHkuM6z&#10;P/rRsZMnN0+OHTly15G776tWylTgYZxC0+Ao9D1XEeTAg0iH1xafCckkzEbyFVyUG+UBgMCsnKQ+&#10;CgEy/Yk08UTH1TSlUMKMIqH5noB1R5JYXQvykFkwuw4ko27BNLds2w649+rly1AcDAwNTW3bYlte&#10;u9WEWgeuD+BeAQk/Gm4xxXHoBfCE1euYChvNNfjBDLlMUZKicgMcfEVVIf/9/Xef1fXC4NBYqT4M&#10;0Nr1E0WQSOyBTl7e80qFXGKM6wmNbSxxcsMJvGosIfS2RPpSVbmQXn7zmU5n2pe3Z1sf+EO0AkAc&#10;p4TpJPDogoD+zhC4AwTzHG4e0KKn7dlHjhyZvTV7Y2amXisALlmdn/4f/tlvDlTKk4OVQlFHBUZd&#10;t9bWdEWy43SwpM/emvmD//C5tu0ptNqrAv5Dr+AkjiDlcHBEOUXfsXlqS6EgyNLqanPm2g0vxpoP&#10;xXHS2NCwDbu21glLdTcWXDfTVUmHEl8UQ05EtQpI/mJqBZGRxpPDA7v37XI9Z12cj4n69QSr8iuZ&#10;9ZoJFGDI3wK/n0AyI8yliwJG2l/kTWnJAKpbOHl4CmO4lZphFmKo1EjdRSuV4CDgtoSi+HECeZiH&#10;I5Ulf/qnf7TW6Bw/9iY8BbqgxL7/jb/+i/FNO37q4Qc0Rbz//vtWVhbm52d1V9q6ZdLxvIHB6u49&#10;+zTdACAfphKKTfIJn3ZXr01X9hxIZfnssVNlWTI1VAo1KqXR8rgoan7bPfbi0ZgXE3QtVAOoMwyj&#10;Xi6jpLYiCarkwgXV63fdd//K/Kymhl5zOkmQKAQXJo5ys0Gy9aZFH+Kkwcm03eRzX/jyL3zsZ+B+&#10;GIXSV549OrVn977xLbP+69tLhc1bNjWWluqVcajh0xBrd5wuCSi4Smy4zGpZTzzx6MyVc3/4P/7L&#10;T37ms2ObBssl/fvf/fpQtbp559Q9Tz3dDSOlYAICUDQN6qmBwZobCY2ljqZpahZ1UGnOkkR0g4Dn&#10;uVwrv/CD7xw5eFBEzjyAYijxs4ZlF01D5gEnCV0vUFTdwv06UR+Zara6xuj2Rz+4S5BF1w8spxs6&#10;DgQgyIjw3dMUYE+mG3KlUIk8KEClU2+++dwPnjVM0+22fvp977VdlASDeLJ3/569+/fO3759ffrG&#10;c99/dq3VSEL/+Vde+vRvfForFiHoLi135EyMXWvxNgeR6tLFS5BCSoa+vLhsyBJUcjcunv/AI/df&#10;vXD+9As/anbdZ5560F9ZqkjZzLULx174+298/ZucVjAr5ZGRkTNn3vI6bSVBSWTXcw3dUOL07z7/&#10;V7WxwcNHjlw4d3Fy85bXXjv+/Wef42NuqF5/4e9+uDSzWJTlQwf3HH/zlf/45597z3ue/qP/9X+B&#10;IvDk5Ob9R+55+623du3c9dVvfLU2NLB37/7V20vwtM/PzsGxnZraPDo+SbIawus/fG5rtXxyce7Z&#10;b3/tAx96X6NhXbpywQubl86+xsmNpVbr+pnFG/ZbYTO2Wo6m6ZHn4CMiiF4UwymDtOSHIU7+k8T2&#10;vcHBOlSKBV3HmRnHqYqmSgCl+CAKxYz/Hifs3rlb04x777vPH6rfnp/dumuqXi1dXbjh+h5CPEms&#10;jZauHr+sF80oa5mlSirKl25cv3z95p/8yV91u15lJNm9a+r6lfl7jtxxa+k2PI8pjq5wRxEqZkXK&#10;gtgtlYqKrjc7cBtjksqFREgqyjpKeUGQJ0IuHwQQpcLGcqO5sDIwMJiiWQEuoTpBcPXyRafb5OIA&#10;vhf8yRgJuIafqJlcFohDroo8WqyQIlOIQ1KJKc2w0MHGADxFaiYRTyqMMXPQgLpDpMYzh6oHaaFY&#10;4DKJgT/IFHAdirVheJ78wJdVhV4kn8jk2SHN/YpYWQ1/AGWK0TJX6Flg4l/Yg2YcvqxHU6UEiRtA&#10;SdZqozJws9Fkwp7oD6wpSeRyseehczrgZ8CYAY8UU4S7ApO0ouagZMiuTblPgQoF63UoSzRFSRjE&#10;F8SVxWU3iO+67z5ekpqdDrpj0iw0orEqvC9HWi2ERPArUxDGIjQi8zeGpWPc0uQHBgdc1+l2O0ah&#10;CBgGXrxYKmGERecf/NgRDgYh5sWAsGQSiOnV4Tzb28ohXU90n1lzMlCB+/nE7WQLvWxFsbf2iAP4&#10;SrnaanUolYqoOsnxECI2b5qamZ2Fn7o1MwsXEO5lqVTGy4Js2NSxHYE2CkPfX+10q5VqoVSCe7+8&#10;uBTGkWaaUDDA5w6CQFUVHbAsaWcwUWjIH5u3bq4Ui6OjIyI6QQB05Fvt1WgFBX3ggukKoi7kM8RR&#10;t2XDcxcGYaPZXF5ZkkgzzA+x7wDHTCRa8EbQ25vArasxb4Be2UZ9o5S2Kbdv2wbokSyEUNSCTyJF&#10;EgGscmkMD4/tOOj9FATLywtdy/ZdxyeTyEKxBHkHRY+RjYzDKQWNI3CpHI4OTux4IUUGPjvIiHCh&#10;EghRExnlypBJJ4hQLbAZG9m4xOVKGTtBlNCJSYGC4mHki7iPDTcxRPJeAY5paneias1PRSjggtHJ&#10;Ad3Q5+aXkTqAJ0ZgLIfc/hnb+hxt6uLBQJY+juZ5ZHoThCH1MnwvKGRpZJPllzSmooBY67hAzFCx&#10;QI0XklvbKGP0n/O83QApcX1dpJRJs8Z0nV2Z92h6wJhf1zXuF4Ts3jIWR8bnZl1cn3n8LtmpHhLu&#10;U6B7D0JOy2Wmbn119TTl3zmSzUWqEgL2fE82iXo9Qm9Hsqf6hK098lHL3mVQtOG0vQvx1uq1ruvS&#10;wgNyPOyuLUdRoVjlqMuEzgEQ3UmKE02TC0XX7kIYh0DI1GwNWTRkVSwUAQWrmHrR5y3JdFxCDyIX&#10;qnPass9Iy36DpFFPZJbKRYH5huFxyZfg+zQJXuD7OrQ9lizfNxgmQief5RehNzRkKwJIGhEZnhZ6&#10;DH5mxMIThEJZnzDSWB2WbeiHsBk6cRWz3qSRxSdmkJPQcJq2FzkfhZ8ELhAKCmeqRMQV2IcSyJ0s&#10;TZljEh43vgxlvh93/cQLI12iRm3PyCTCBowg86LlokXL1NjArn37eUUoaNXXXn7tlddOe0HyM888&#10;+dijD0FEd53m1KbhC6d9QYYiSkXiXJSKCpSdUhLZC7euTRw4BPWyn2RwLzZvmTp34rSpi7fnbg1O&#10;TKoKhN3o/rt3Xzh77tqtVd8LVF2GzyZmHNb3CAKwwaSpMtvAtQNkQTW6TqPjqORFAxghQi43RqWi&#10;KbW7qLvBbmLWax+Qd6vQH2ER+4keM9IbFiWhpx7HdGtpDZJjrY00Nz1mg0TGuyXMmysIU/uttbaS&#10;xSEjdTCHWrYXQsgMrye2ANMEAvqvfOYffzKOOs3m8WNvnL9w4fr0dchWcHBRNEnR4DbdvDV38fL0&#10;t//u7zdNbjp46NCdd99tFkuQOyE1ACSAsK4bRXjjABUIEP/DP9A+O8ZJGWqsjFdViUMFzFQ2FblQ&#10;RAjnuSnkmiTxgqizvArRq2SaBUhiqs7j3gDnul7HsuCzm4be9d242zFNc8eunRCYG2tri/PzgHNG&#10;x8bg27VbLdSR5jO0YeiGqNRZKiKhC2A5n1RK5WqlQkbqXaggJPQ/dDRZc8Vk2447BgYnE07zLef6&#10;9GpR53bvHCCGCE15BbZSyvdYKAIjTFC27lNWWDLrjXTp2rI9K5rpIqM5p+LgAyb0HjwKRnl7kgAv&#10;l/Z0jDORqBwUcxNmX9HfAMFMDweYx2geBf5HPvIzgC6mL15euHWj2QRkYYmcN3O7c9lyltaWD993&#10;3wg+wKoE11ASnRReCiEnZHFIh8tcm0PlRjZq5gxd/+gH3/upz/42rwHykeBgXDx35q//8vNnT56B&#10;i1Ys6/cd2vehD33owD33tjLp9uxca3X1heeeO3Xq5LzVjbDHiw/p9onxj3z0nvsfPJyhg3fkR2Gu&#10;wkIBG+fsYq7Pl1tfMdBL/bKUyexDoawokqJGNGZnURrzFp/nLtYLY/vYKIbPCzHaNirYfyTL0gCA&#10;sAoRRsaJMw6fU8TCjvvXX/ji6lpbEqWxodFiEU51+rk/+Y+uHbz4xJP/8x/8K7Ng7h7aP7V1Sxr6&#10;Tz3zdIKM6LRiFsg1RcwUDQ6vkMS6UVq8cau2e5+gaF/80lfkMDVwpIOyk7oChX1hYmIqSLIU9dk0&#10;qH5DLtu9b+/xri2aFVyM9zNBkm/cmn7qoft37NpeKAVyVPRCH7eY0kRBvR4U5094yB0kK0hevfAI&#10;pZz89a99a2qgvGtqolqttS5cdqPs1bPnX7p89cBT75vcHC0tzxW33YEC3Xx+rGgjDvVYJQ7ZbrHr&#10;/tef+eRX/tOX/93v/pMH7r+rpAluq+Fyycf/2882oa6PBKiL+ExudDpumO3efahrJ50g4x24ig7u&#10;Eoo6tS4SVKMP3KXlhd/8zK9bjlswsdvidbshPFR8DAAZ97LkgptyEHWhcnLWui4OqhQRYkIMYEKu&#10;1Eafed+HlTRYMi6UNut3Ht77ta98FarGuw7c8dTjj48ODajC/r/88z9rtNYePHJER0l8Dq49wPfQ&#10;x1q/Pjg8NDKKcyQKmj//jz7+re9959/+/v/WXGsFjv3rn/rlybFBLxa//8PvOL4PR+L2zA09Q7YR&#10;1IhTtdrCxUsfe/zx146fvG7Z1fZCDMhx5kp7cfbU8aOPPHjg0vTtE+fegvMUB5GDUvy8D2VZHJua&#10;4Vl27Pqx7S5OT4dW1xCEsXKNc/2KpOyb2jZ/fbms6EP16qd/4R9957s/vHZl+plnfvrshbePHDly&#10;6vzbHc9bW15JpXR2YbY2UlltLLTs5tDQiOW2D+7eE+Exj1ZXV6LA67YbR/bs3L136+C2HZBJbty8&#10;Bflw+vbKljI/c3UWMMGEJi/OWXzI1SHJpb5WVNuOjVaDSZi2sOeIkt+dLlTjcPVblg3By8dcDjW7&#10;aCWonYpmM2kC0A7i56lTbSj6F+auWR1reW31wszVmZXbpZp85cL5xO9Ojg2HbvZHXz/eWOkmemFq&#10;eLLh2ppR+tz/9eVr07dGxkf27d65dHvhOn/72o3pGzMLtLIjMJUjET0a4/pAKYP4o5U2DUwq8AhI&#10;miApWKb6PjzDUFdABoCQmnJBezmR/VRIIVPogGydAPJC4ofZ6tKSIfGpH3hOd3JyBPcIRTPm9IzX&#10;EtFEmUxCiSgrywsJTpXNJKYGOk3nc/XAXjCm7IkVMy5tMZkjNm9BLiuOFpGuSZ1J8kSNMaZwgNvh&#10;YGuok4KzLJ4ZFLH+J5qBJRlkONyqpF0neDzRHi/fx+LTXFUUizLWgWIVLGAQNtCA0FEuFpueb1ud&#10;iGxRBBrzRqEPdSNgFsex4fErlgqlchmnJp5PTViJNGklSAPwWvCswRME3wBQF7EPMRyrgoiUV4GH&#10;Www3BRKxgL+DUzv0CsY9Z4B7EW7x0McVcSMG6Ywy+mYh54hBIYhvXdSOtBLaELbhl+vKijI+MQGA&#10;GS4U3IFWswlABZ4buD4QBNIkEhitsO8skrFJBxtGpUzUNEGZGCHfjMsBIc9aoxLN/5nlUoQjQQEg&#10;JRHmMPcxBxDPCVrNjqEZ8IHa7XZ1YKBE8k4O8m9FA3+ZkCfRUTbLxsfHTcNcWVmwbAdAP8TtME3d&#10;wCqZUB8UDENjH61QKOwY3WWaumkYWLv6PrxhSIauVPdxuqrAH/ODuEPE5XajsbC4BJ+5NlBXZdV1&#10;XA4J26ityOfOVDkjUsglXLJ1oaB3wF/uXZA4JclrSILokE7yFrRAy7PpBVwEp9vudjuu5wHMJieN&#10;oFKtKrIGNwVtwzmkPTJWvIAKAjKuQ8OzwfdQEGqlIk01IgCKit8CswTLVElC2SpajhVZfwUBZUz9&#10;FIH1r+G8CTSx1FUNnng4PFCo1gaKBdNc7a4UTbVWQ5GNdpeLEq5cN9F8WJfDSCxVinsPblF5PXD8&#10;K5dvzd9exNgkCqqAM14GI9DRlM1JkKaM1wpwN3mDYsebUKnI5LjZZVQ1Gc4JVH+sucIE7Dde295C&#10;QY85/G5iMxMP4ln3i5Ev+uiSUfJYV6Cn25xudLdF6d0eNhaZFk9/QstWP3uyUuwPJek6yl53DOrh&#10;X7biyj7hhsXjjOffIe7DVquZH23fWCShhXCRHJW4de4Ax/p/TCeqL4HVZ1enP0Z0loyi5tBgSkW1&#10;DI3PFF6IMNykqVEsiw0VHkUdinrZS/MRLBfGqVYsw0HzwrAgGRUTniwzRQFcSE7JcH0gFYp8HDhd&#10;O55fDmIU+83ZLxvG6WyUm+Ufqd9MyO8S3+siMCUtbn0fO+tZ1WTrdirC+gZ175kjqim52+da+cwe&#10;FrBJgsR8ZlxEEydBJwSckEEOuqplbO7MrILyJfv+52YGZP3qXqbRI0Qt20vhBumqQEU8R4lHEvIJ&#10;PNvigzflCrpISjbMtJ1njp1ZT3oMxYrQ+Zuzo0wu6Han9e2vf/vCpbktm8Y+88kPb9k11e1AJYcJ&#10;rj48yJtmp20bmpAZfIRfCve6pVScuzk9tX+/LKCIHFz5wdFRWdWC2Jd8u9taqU6MOGk6MjxxcN+O&#10;pVWn0fVopQZxPLlExaz7iNqMMnYfAeAhxKeFbxUNGHAPyAkxYUONmwmeoWI/EDB8vpjMIfDOSGiM&#10;SQgLPR9diFG05cvEqjY2ouCq5pxwZFhRkqaUzgb8XJqznSkZ4/xYbDRX0jiCyifkAtyM5nu+skJ/&#10;rkwudmj5h6HNrFTf9/4PvP+DH7o2fe2Voy+cPnO21WrDGUOzNcPUNN0P/Juzs29fuPCd735n7+7d&#10;Tzz99PDIiG4YGfXYeHRQlMh1Dtc9sPeDis+JR91PkwQABdK111TN951MLAqSUS6ZsqwmvpP6duDa&#10;XrvdzDqmrtbrVbNkRCSyBwkMvqqmSH4Y2IuOrKojY2OKKM4uLJw789bY2Pj45GQ2PrayuNhsNGld&#10;l2+srKGPXLkkSLzr2nzCGxo8f8UoDKxOp2sD9BM1MTt070M7Dt8nyLoqmZ7fufDms6m1QCQEvN5Z&#10;bj2c6/sxLY1cPptMZFnPPm9cQwrhWLutZxyf5nZGlLr4vjEPW2XPVybYBADlvsibNXcIy3pSZowz&#10;hPmeHD1ZkE+gSkqpl2k7FnyAI3cdefjRhwI/OHH8xMrS/FqzsSIuLa2uAViRFAnyDRLVMFaIOPqD&#10;BxCCkuszUg0bykB237x58uips880WmNbBj3Pj5J0255D/+bf/XGn1VpbWqgVzcHRkcGxydml+ebS&#10;/PXbtzRZ/8Qv/eLHf/FT5y5cTIQASr6Rijw5pPGx7bkWhzcrzp9qtsXW09hP0w27JQIxfJhJIYks&#10;wNHB7QwpYW1+xuZPuT7Li5l0JZio4SKgbCkC4ThGCQ2ILRCCAXgKgoKlBp5tJMTRJpf88Y9+9D/8&#10;H58TkQ4AdUJbUnkhSDYNDN111x1w+X3PE5CVgbKUkDiTKBYgsRagkEYtLHiwQlR64Qf0it+yVVHw&#10;NR7id3uxuWqnQZgA6kvDGLLC8bNnOPJrBQzO2hOnj4898f73+VC2KsbVizd+5Vd/eXF2+i++8PmP&#10;fvxnJwaVIKK7n4o7N23CyXsmyIIcpFibqOgJKkNkoeV9QcCKJC3WypkCN1CdGBlcjG3B0AulWrHS&#10;Xm6u7pFwazBiGgE0HJd5tGhT0QsP99/4JPynn/70P7t2/Suf/+OBYiWKg+17924/fE/Xi2UkhXNu&#10;EB879qafpVNTW0MPjobI4ZUGCI6bM7hWHieapLz6/R/tGh8z1CyJJJQMjAM5C4uaDKfcdT3kwsA1&#10;9FzHdjlRDkJUvaR2IdOrwL29gw88VOATw0wh0u/YPPX97z0vcPGO3XuNSh1wSHWoMjk5tHvXpm2b&#10;NsMXgouIAgo8E/7BGAcvAUEbrhGasRVqv/rJX/nCn//Na88fvXn94kuKdNfBI7GivnXupOs51VJh&#10;anyippsXbt02BBHC196Dhw/e90SpVLlx5e0DR/bccecdl6dv7t6+c3BkBM7p4soSXC3PDmSFrxRM&#10;20ETMYW4JyudbrNjz66sdrv2oUMHms3upu17JBWKy2R0cOTN02cBUUM8tBz37Nnzd9519//+7/8Y&#10;qtFvff9FOMX3HD5kt5pv/eEVOP0//MELhiFVygOzM/NQXvP83ymqhloVSTwxPPb0XUeOv/VWaaD6&#10;y08+bQXpwkoz5qXFpcZdu7bfc/eRr37jb2+3V0aGamWtYnU8Mt/lirU6VKmQhgRJtb0AmQhJpBpm&#10;kETUkUePxJnlJgr2Jlm1XgXUZHlukASdRge7wZZ4a+6qKhf279sbxFGz2d6ydfdnPv07//DD7/vY&#10;Rz/2+3/wZ99/9fLU1IQYes03T0Si6EFhXdI0BeJjPDZSv3FlBhLThSuXFufbgiSjpJgguAnKxtTr&#10;w/AUDY2Pb5rc1ul6LRfdc8IIXTHh3EA+0EWxOjRQq9fa7bUL8wvVgZFWY7kDVzlYAUSR8arle+JI&#10;paCV15odXRKKerUdBJJWTCBAZHwkyCS0j5AE93GjRBKVJPEEQYJs1fc77LGJWbWHzTKyj+fgZxEK&#10;YAtY0BQtSy2I/AEgHMqMuCyKRCreVBU/dOA8I/9CFPLNPS5Haym16iBASERVQ6d0TRfQMZfUI3nK&#10;7STmz7PmNZol4ctgxichIsDyAMauL06nxJzK6DFBooWBzXPipSLNFwGeH8DLQAkKUYIktXDBEiAZ&#10;nE+OjY1RtElBIqzCASBWyDQC95xloVgswIdzPZ9HvypZRd4yLsEVTB31ERhDUKblMWZehBTViOWb&#10;5ZUVgDEF00DRI9uWJcGDkJckhYLhuHanbQEcHhkZRbs4Vcnw+UavBC5Oe2uoTIXhHRiDNnuxm5gX&#10;P9T9Z3MtER2bmR9NxvY7YoJpAQ4BEf2SiyJHopvJ6lqD2aBU6wNxls7O34bXBrQKgRx+vNVown8q&#10;l0vlShW+0uLSUhS58K4x22fT1KIGwRSuszA+Pjo2MgLAF1JGQNJH8FVpG5mjraJE1XTcsoojp9OZ&#10;X1hcazQKRaNUKrpdG75OuVyG+h854UGQUMqB6Ecdc56YOuus1Yzr/yv3/4ZymrJjlibw+myM3Op0&#10;4Io3Gw04++VyIUFlSnjiUaRTQw+wlNSe0tyylZorCo6aI3gy8ahQukxppIvkeXo2ohBlw/ClsEAQ&#10;WGeIxEh4+B3kGIS4Fc4UbBVVjEmiBn4S/0MYlGomdqhcb3Ckrmu8FSETzXb9tabjuYmq86Iq1Mv1&#10;2ZnFUkXZsm2g3W21lhZ9x4VYSqzvDFevRX7dJLkHwRLW2844CC1soKhq6D+MXFqhx06lp5jj83ER&#10;37fk4TdoMm+gGb+LOczGqgxhESVESNflhMlwC62zJS5niHB9cnW+dUjxJckldrAgz6ma+TyypzCV&#10;w2C+74L0bs/efMjJCNh5Jd8z+MjRr9Df7E0p1tF75S0Irj+Yya+C0GPjiqzuSrKNc+aceterxd41&#10;7JWuXL6gqGalNoByQahIkPh+oBpwcBIIkcRx970AgjTgw5THBRXJNDTI9AGmmyxAde3E67bhyc4k&#10;vQAZjpaucT2AE+fmljEq4T5vzphh++wb7xDrD5H+O5/1laT5vnsv379AG+bmpN5MiIZWJjJGTuiJ&#10;JfP9BTqB9r4ZdMImLcktIPdfEkK8smKAnG1ZltncCUEvnHckBKdcnPW8Y7N83hjSNirjMwuMmM0z&#10;S3FE2F0PnxO0s2bzSJ6tDcN3x21hkRfZ8nHJUDQ57bgJpAB2svGD0S1nfvEcZALP/963v7u4tOB5&#10;zjPvfeR9z7xXFBMoZmmqj8IRnCDt2b372ukzIRQESSQqUOTiA6xJeuQ6ntVVcNMDNeuKxfKW7Vum&#10;r1wMwmB1qVEbm+RSDwrXgwd2zczMnTw3GyHfA7JsnPeC2OicDeDRZ45Duwyc9WeKghIXcFk03JDK&#10;ulGEZmpJwHgXTJ8xI008XZV9HHviucQNfq7vTJQwvVZ+o0tWlvZXQ4WNu0nrEt4Zu3TwKMnomSRa&#10;LhStWP7QSJ3PWRPUVsg7RjmbXaRkjGYvToR2CFu2bN2ybdszK8tvnzlz8uQJiO/NdgsKX01DClC9&#10;CrVycuLMmTPnz9dKxf179+49cBB7n4YhpzzJ95G0mKwkoZjJXCzLkRKhA20UJH7QiULAz5BzDQ0O&#10;ARdFgh9FHBo5ViW5ENgdyKqeZc0tzFfLpYmxMYAwoo4xDrdN0gh+kPnOQbivVaoD9YHV1eWzZ98q&#10;mAVAvgNDQ7i72+lohg5/rNNs49soKjrjQA6LsDFUqlZNrWx5tqoWoNJsLS4rZtkSXPSOExWSuWbK&#10;wmK2bvnO2s18zprgcuENWqRiu2EMZmCHj0QT+CS/tsTe4clzBh8rYd1wil4u6csR8D0P6jSLezyM&#10;/JaSrlnuE05UNnITZK5muEfkOh0/sKFuu+euOxTlvoQTrG5z4drN2sgg1+5CXeRFyGFDdVNc7OCh&#10;dECbdSjKJLU+UDMrVUnRIo5zk+Avv/SF3/qnv5cGAWlCpFYsKoY5uWOnzGV2FKselAsAnVSzVMli&#10;7ub8Kpys4YkJ9JziEo1zOvaSmIbY+wlR9UTIN8032JsTzZvrJaCMmgIZbaKQDgwj8JAGPHL+OJIy&#10;zQ2m+ioeBIYBh0qqqsXswqTYS0xxyoHmYNja5jlDVOEBpFEvZFz1H//27zQ87wt/8UUh9AD/+TjJ&#10;3PVvfv/3733oUci7MqRlgTXEIygkvQAVxOAQh36ACsTolyLIOHAPIDcHHTdTzQ/9gw+rSVosl9wg&#10;g4KCj1zPduDuhSSm1Yb6qOteuDY/Nzfzw+989/ChO6a27TYVfvvWiQfuPLJzy9Ta0sJkfbJUqneW&#10;b8PhPnz4MASnTqspK5okp6KPzLIov3jUFkMh/bhQLiMyl+B5kbds3fzB978fjvTEyNCxU688nvIq&#10;6uuIjFOPvpGKCDVQARXikKgp8AZgsM/+k99yraUrFy9A0QpFHiREy3exFcKjicDA0EC5oD/w0P1u&#10;IrBOJbW+M8hrfozaWInfPXHmjd/57K9r8N80FSoBERt/xQCTIZ+S7Aku10kihG5IH2SgIrJOBXPg&#10;g0RZrJZKonD/U++vGqrdaj32Ux/cd3DPe594VAd0naUzl2+qnDhZH/KtLmrFqxBEQuY3hvOGNGKy&#10;RxJakuCvm9fmOq3OJz/+8YWZ6XMXzmoyN2svQTRqNZNux5rYsvPI4Xu/c/wtuO9e6P/se58Z37FV&#10;UNWHn/lAu7WcmaU7H945tvXOxtpaFAeRXPr+Cy+OlEtplEyNTx478RY6e3BJqVorVgczQV5dW9m8&#10;88Dm3Ycc27exR+fAxQ98h8+Sju/cc989TggXk3vs0UdnVtpbaiMxh1YuW/cenJu+KF+6YkDG8f3B&#10;wc0HDhyOs7NwAldbzXp91ENdorSgitsPHDx456Fu4G7bu/+1V19rtVq1gQHLduzIkOu77LDQbmZm&#10;Fc6znGpx1+fDGAOPKnJQecQhr8iFOA0VzOdyc7W1eXgoiEQI19eXGpVSOY7Dimp6YQToXZGErdvG&#10;7zyyY/bW7YWF1UP77/713/jsysri6d88rWslPpXffvvGvv3TR189DUcuQmoCD0hgfnV1dHR417Zt&#10;XttpOk5ZL8Z+YGjGnXfcuTjSfv65FxDvYs8uMUsFOL2bt+wYGxuFJ9J1VxM/Zk80HKk48PVSsaIp&#10;kdVcbK2cnb6+ND83NYbiC7MztyK0kIPMJfhxYkzUJSKeclLBDTNNL/nYTSokEVQ18IRCZMOXVWWV&#10;bTYJfJj3GntCJhmJvmM9Tcwb5Pj4sYaxBmM4ylcJKIjEFlJSHJtIcRAiVokTiCNR4GLFoigQR+J8&#10;qMSiPKPlpkJe++BUmYvQXwMOg8hovCntHHEZEd94crLAXjBJ49BEHBEp1DJR17IzKSOdJuzlRbRX&#10;GZDVJWrqimjDy1imGS5B8BFVIqhRTBpW2GWj0UWu+Io0YKjfIzbhRgisKJblwC9I4shkJvtMnlaY&#10;UKBIwCGYyEhkKS6I6HAIigWARoZpDNSqN2/dWlhY1JD0heYkaAunKKurq7KsmdTy1lSt2WwAME7Y&#10;6iS8Wm8yxfVGakJ/E47L69Usz3j5tI7+wj3eni4GhmQFAJYgogUrGiUn1OSQE5FTDaMLzywqxeKY&#10;a63ZhKuK2weKDP9qd7oomKzKlfIAXDdUwrQsGvaoBUDqRgFAf21wAH4VNMnQVaghIQC2m0tw40QJ&#10;ikQuQYiIYM91AcQmV65Nu46jkFNlu902NK1cKsLlaEdN1n3g0VsBZTlTunfwZeFyoexJxohKeKdQ&#10;aeKdYrkbAd5GpNfvD7CEt7a61u2i8BhPNGrLttBKR0aOIXyG1PMgYzKRCHKTjrGPnJJIBNFs4952&#10;axRHjCIukV+WQJiSdFnxVDLLZfjkQY9tjBvdBJ7h/sJ/RHlCRQGQC1+r1UK/DIDcUE/t3LPl0vWr&#10;AEstq9PtZuWi7geh00EOIaTObse32t7mcWNwqN7pWp2Wu9awrLYDWRpJ/TFpnceZSKdBYMt6aV/h&#10;BuufBAk+pMqWEjMxYU9e2ke2YRCvM15zzZSMe6cg0zu0V97Nbc5xIL42n65baGTMCgWvObtFbBGz&#10;/2p9V6SM68/t3iV4lUM1ppH0EzoaWfaOdWGaVv64Y3D/eNDwA9ly8A1VXajVS61GF0klWW9JfoPK&#10;am9Rkk0K0h6kzHLx4J44spDrGW9AvDEUSUgIifHZyzAFQk2DzkM8s/nGDWkcBpCCGetpwaPSXGsM&#10;DQ2jxJ8kdrr+2uIShMJSbWhodHxtsWnbjeZq2m1ZUE2IvVqalb1prxvAepR9dbI+GGfwNY4S9l8I&#10;Bqds+Za5hrKvhL61WNomNJNKesrKfD5DzAd/REKO2ao3jp7I1xtV17C9TtdBxiTF/HFwyAlVia4I&#10;2GjHnxJwOpVyXpygSzjtjtOKao9OxMx4sLcK3wRwMueEGOUMVWRdDRYIUpJLzFABW2KwTNdVPg3g&#10;DwdRTLFSIJJnLlstE0FnbWZWU6X/5jd+bWrHlOW1ohBSFEfvT10Okd+979DZY6fqFRluGC6IxLyk&#10;ooCW5zpLs7fHd+4WMG0g8KgNDYozShZyzWbXc3xBRQu3icmBqfHSzdtms+WlEs9UAxVFjDxU4YCs&#10;QyNfkmrAXRa0f0VCr0Ca2GyUTpgnyweDaArHvPhwxV/kdA31niTWGBexNIF7KiG0xxBAK9OsnUCE&#10;Z+yD8qg5QY9Jb0iPDBC8tGRfmq2H08x2HPQ7UdRU2EB470lisUiwwb+LJ6d77EKHiQ/np1avP/me&#10;9z761NPLS4uvvvzS+bffvj2/oGgqkk5JPgR+tNVuvvTy0Rdeeqlcqe4/eHj77gOyqmEDH0E/PBFK&#10;iqZOqDEIXwz+E21rQ4qNbSziAki3kH0FDYc2HrrYSVGmlmqmyUFST+cWZk+fPb1///5tu/ZLiS+m&#10;WoLSi4kfRuQeGcO7w5UZHByenJpqrKxevnRJUbUt27cODg522+2lxUWmkdZpNuH6FktFXVVcG2l+&#10;iqRWK7UiyqdEShpKkceZekYh1w8iVYjRpZEX8+F5LvWeomMX+jRSTzHL8uzNjlrePAKwiXaocI/i&#10;PiMo70X0lMd7HK/cR556igILmqy5t46Tc2PqfN295+qL9P44hNCM3fSMtfEyZPzzgp04UM2R0Lq0&#10;bedOLwu81UZMPSOoogKqIFDijoyzROrXwn+ISBaCk1XJLJy/Nt3pNCpGiY9CrVBIENMbPEcGxejP&#10;DV8eEbdZKAk4CvM814WjvDqzZmji1okquYYriNnZvn7uR8bz/H92jYYFaAwCqJxKu27IBRBIWVwg&#10;o52IHXbW9MMwJMmkSYgugjxt4yGblxzq8e9BwJxRcAdJJQVHMQuhho181TRKpcK28S2Vwcpyc+UD&#10;H/7Q/nuOYN2Mu9PI24EII4tij3+EvT0FCmlI9qgOokJBgUprvBw2u2mxokO5H/i3m92u47iOXdIU&#10;wIgoHF4u1IzC1mqlXK3VXnj1pRdfXpy7/dzi4i9+ahweDvga9zzyYBCEhiqcef2HUABXtLps8kIo&#10;lmuVhZnF1ZtLm7ds5ZIsQuJWnpR4EkLM1byY1CternhqcizyfCVJrl6+8tLR57cfesr3E4onqamK&#10;RU3QFcy2VEnwJAajlusDv/07//LXf+0X+MhfaTTdwIt4dGgX+QR3KkVuamJsYKje7HgFFP+ng8lj&#10;ByMJQ90svv3mqbv279i2bRNUT1wiphJ27+AYqimL21hdhREq0AJsjywX5y90bAR2DAQ0VgMQYsch&#10;xPCWCxXo0Af+4adKNcPP0iDj7VZ7Zm7+nnsf+MD7nnz55Vd5XsERvQp3W85QmpEylpj7w0O2gC/1&#10;3AuvRsib5m/N3Pippx8fHBqtbZ+IbOeXfumTthfOrzR3pwBwRD+JasODT37sZ3XdBOR04Mid166c&#10;Azg3OjKemDdGdqRbd2w9ePNKabB0/drVbtdb6bZdeEfERdjgPnvxomO78OAduOv+Bx99eHl59dzJ&#10;MwAsPd977sUXwzSb2rX7N//5v/izf/+n9z7w5JF7HvnCd16wM1WUi1CT8lqZExkZAXd4ZEUPM8VN&#10;dVdQ+GJNrI4Kjhu69vCWiW133Hn90ls7D9/hhunS/LyhV5BUnahuPDrbrthhbWB4UkgCKDx5XZxp&#10;uT4PeCOrSkqEvWZeDfiqrIwUil7s2ZbHDYuyqMGZPHDHAxEtFXAx77aXBwt6uSzKRnzx5tX5mUYU&#10;i3plgFPN6Zsz8Lvw3Ozds7Narh595Y0E6Ujy0Pgo1P5NHx134fvu37vv8sUrnNUt6kpjdQ0iyeLS&#10;vFmo0qQa8hdXwEUAuRMlernixpzdWrLaq77rQNws1WqQYe21xuvXbsE5TcNYxY2wxDC0S1cu69he&#10;QlNqiQdMhfqUZU1y7W4WhbJsmmbVirAZCXE2YUaINHcRRMkoFsmhGwUaSBYrBYjKhhw4y8XKKiXr&#10;SHTYDf3Ux5XTWOKYwClpjtJUUCVf4oz4kzTbDwTUBQrZ6hC/Lg9De7t0tJkvBmIbwEgYJJkFElN1&#10;zmUNWSAXcj4bgnA/DjjsXAmSLiYhTnKNIpJT0OcxjliZzKSbWIVJJpmirulYtsH1UWSEuIgLRJQq&#10;oCKENWETFGHOSO4gYdwvScJpMIlEQGRQyOgBZ3RYciQ5RGXKzxBU4IOhrWYYQLyFez07N7u8vOw4&#10;Fm3ecaap12rVpeU1gD2BH1TLtZiKGdSMxDISzZMYeSxhdosCreqiR30u1UNjZNy5SHOaKE9sOVwO&#10;pFkLn9NukceLutmYs7Jc6oJt5sEr+2HoLHukbyL4Ac6cVEWtFKrwrlBYwO8ATi4Vy7qpQ7HRanTQ&#10;X4qXisXS0Mjo8NBwsWhUawO+78Kbe3az5TQlGbfVZElQUHUWj83q6trK8irtgkphELQ6nWq5rMmy&#10;FSCrXNWgCpJaDZTywjJbkjTsKdjlYkmsyjMzs0K++4pUPmzpU9kAr88BRt9g9Pou9eB3aP8SCkA6&#10;uiqiEImVjY6OkiuHGIUhW42GI4p2yVgsIrOOcaP5nlw2XC5DQ7spUvNJ80VGvE24cs0xpiGusmes&#10;E0Sditj10WuXeWLCFcYepsA5kOiFVJKF+cXFVqsLVff4xCh8hm63KbvI/U5Jox2itGfHy8sdoyDQ&#10;Tru0eWr01q3FMPRfeOEEuohyaRQ09AKxRxG+0rYd1bkZ1UL0WOF5lHhBN1Q+xEV3IWMTQPw77fHm&#10;WDGn73Jcn97cH5/yvU3a/r++q7/wbv3RHgOYlXVCHymTrQYRMem09oSV+xa4WU5W68NWfuOHeRdw&#10;/XH/3fQnWfK+yz+p/w8AJOsD1cGR+rXrt+Amjm0e1DV+ZGTSd6K5ubU4yTci89Ix43KyoZCDQUYp&#10;JZZn9uMNl3cgXlxeQquQOIJ/oc4NvHLBNLqWzStYX+KokDYo4CjJEgoVQuSG5y2AlEkeLBFKBKIX&#10;swMPj+1AyRrYnu/bkigzOip9EGo8ohhStj7zZuT/lLjFrO/A5uZUF/IbVqjZ3WXiVfnhQOvOfJ8X&#10;8Qy79/QDItrT0b4vz0Ihju6ZVTHTSIYIEtDaBpw8L4sRqhCfn402Y6KsqCrNrjIZLrUc4jYe6pBw&#10;UpDS2e6dnhxi0U2MSM0V2T8cj9VYmtsU4WI9biljqxrTgIBKhpqKfBK2bpNkNFFjoJ20igE5lbTS&#10;5qnJ+tCYY3UiLoY6WeBYe4v2T6LIKJdHRobdrl0U0F5PyVAzA33MuWT22vVte/Y6EfWQMn5kcty4&#10;VPFbXdd2VuYWxndMRFlcNiuTExNb5tacrktq8lDbhSrqr2BBTouYPDO9UjDnkZxskkq0QiQiPsUx&#10;eE4twKU6HLVF5PQlspZSmkgcU4PHLhsgSRWbJiTZgRRCJIdjwU+kfYExVOKezj+pMyZcbiaVExR4&#10;5vmHwlBcFASuVdDVCDvKWY/rn3L8BsX0LN+epPZ2nDM32CQRsLvvw70YGRz6+Mc+1n3mfadPv3Xq&#10;5Inbs3MQ5VEDRRR1kv6D+Ol5zkuvvPzmidObJie3b985Pj5RMAzP85FpigSwWJBVbP3glclkGQ6X&#10;HjE2Epd5VkgdHEmHNIL0m8BNItmsTW0plspLFy9eOHnyzcmpbYcPHy4WKxDbBUjKlCGpIEjW1lbh&#10;lhfL5V379nSbrbnrN+EuDI+NTW3fBrey02yQ9IKAS7w8Vn+ygouNUJ2kFOvnr5zTCqXq5HYOHnLP&#10;x2+Figlp3y9AQB0U1ulDXTcmsMRoWtgbYiZFfD+bMPEDURboEejTx/ueYdS7YW2QXI+drjlSofJt&#10;+Y0CfvQKYl/ZXmCTA2SchVGaE0HyVh5jWLDdGxKZAMgUw/cNg5BsG1UvJlI2iv9KcRxSCwnF1FHe&#10;E/cXMG8Dhj177u2nH3saThXAYFK4aDPduyQOhEpB5NAQApGoIBfKCgqBhAH8YORakNfRWoetPpOB&#10;Hs9gas73wdItZSz+DZL5fK9+ZBv7KKsb+KqK3zYOo4x2oDJ+o0NdzooTaO9O5cWYh9OlBK4LDwxU&#10;sbjsRKS4hI/tyIuzAB7NLPYby0vf/fZ3Ad/NzgFKbaZc8rWvfvWuO488+dD7MC6htQPOdhQcV2eM&#10;US3QPrMmq77n65oZ070BPLk8d3vf3gP3f+QpQdYS/F6kaok3lTV7EramDldgfHZ1x2qzVq6urraK&#10;RVOxPBeuYxyqmgxA+vyp89NnjkNUkHVUK9dVtVgqQCxemJsvVMvbDj+g4ggKTxrkFEGgjmSaGCgu&#10;RaElQdCYhd6Ft88gMOiuqFxXw88jG7qmKbwmZzIcZvyhiB5/FBeAiqE2NrV1684rF8+cOn3qxs0b&#10;YzsOBK4jK6qhikef/4Ei8VBqlOKEht54N6GeChGTyJVS6buzV37u4z+ry7wfo2gjR3EbFVl5HMxz&#10;5GMhoYqbQEpMHCma8CwNsyclN4HgZYiEbpIpKA6lhm03KBtRy3rjxVceuevIxZWFIPBWlxszV65L&#10;upawJydF15yE62kRUQqHJ2H/ga3zl7OTbx5rWo1V+MvuTgjJI488+i9/959//sv/6fkXfnDszTc6&#10;3YZJRs6ddusy4DqRP3fxHHxiv91tt+03j7118MDe537ww+eP/nB15crgaH25cb1YMAHyoNNHGJdL&#10;JUXX4ZnzE6/bsZora6ePnXzuB89CAA8T9MsKOGH73sNzC91vPv/GZ37lky5vpIKcwO8DtvBdPkKu&#10;Y32wrmm67biov5qhFBogBE2UfdsOwwgSxNjo0M59uweHa2Pjk9ev3ggCTtegZObl1JhfSa8snLtw&#10;Y2XPUFEKMieE57AYKaqTAZiXVEEMJIj4IhIzdJHXUiHi9u7dE8BHkzQ3hOdOlYsDaqHYWZrdtG2/&#10;7a/xgr3SmC0XxNGxcdfjZaPoRPyzzz5fLVShoq3UzOV2Y1NxYmR8fH55BZ92UfKDIAoAeSoDNKuB&#10;Ywg5trm6IpvFeqWKHe8Y6mbetzyk5UhynEaeZS0t3O62ViDhFlVlcmgoiNL5xpLVaR3YPgYllSir&#10;pMML0VeigROuQgDejRLiBJAMQBJGdPZFJ4jhB9CERlIS1NqLSVMQlQ7Y+p8iK8jYTLL1RTgULAwp&#10;RWbUe0mZ9QhattLUFJt0ZOLFopyqqREN6Nj8hgZKSb4WBt+PVgxojVbEfS8KX0RmRjAGWcb3Q5Fa&#10;0nw++V3XauZ6PpQsvgPAiFK2d5H6KCaP68dR5lP7Dwe9kNhjokHDZ4CnOaHijZxxEbhyKCUl9T1I&#10;IE3B12RjuvydoFpDKT/ky1Akk/E6U9WIzOcUHmqc62EFgg841pkQUIua2hF43/Xgba9evbyysgIv&#10;Bu9eLo4Aph2o1+CgdruO73thmExtqXnoh4ztbZ5pvkgS7VJisYjdVKaKymc9fmZO90nX7VkQWeB+&#10;KXPHzF1DmUw92yAS6Q4kRLYVuDwmY80Gx4+cg33EupUKvK/VtRIcAssDA8P0Sfxu24f7MDk2WatW&#10;But1w9DRSEAQXNdZWbpOS5tQcwaoRs9x8LC32+1mswnhG+7jwsISnMnBgUG4lN1uFyKwaZrwWbrd&#10;DqQplNs0jJXlZYiQOlQzAAriuNNuwxvZtsO2lgQqBjLKVDEDloKwsf2b/aQm8Lvaw7RyiEs8xBiP&#10;09xzlSOrKkyXIlni4i+aAGPyQktUKHLwS3n4YXiyvcN7r2BPAZ4h+g1aaA9RAIUJl8Rc7hDNoRJy&#10;KNIkK7McGw6A47hwbFw3aDQsSJR+lN28uYCcZ1mMku7LL5/t2u7oWEkwUwU121LHSmVFTJLo+LHr&#10;polzkErJiENudbVtdbpmAe2xYnISYpCPvgOb7lJtz7MaJkYznBRdReGfOa7HrNyoAvVONWOO/3G1&#10;43XQyG9w5eU2ViHrZj6sgSX0jXKR8g04wsAtCVor4PpcZT7358DfiLP+emx/LzffRuR/ghPQTwCZ&#10;/48KW+wf4KjtO7xZKeG9HxlWUdLO5SDtYTTIcL2y7+DDrVuBEZeQ4/sumlzPFnL91L0TjiMmwacD&#10;oQhKinFErKeVAwxO8Ac1VSY6DxZFqBEqurbv00iEJy1ilA1AhkAUqIpmqGak6IGq+54j5Nx+/DQi&#10;2z1jzGwiNfY2djMGrXq+XQJbaWK1ZUrhgH1cVNXnGV6K8xK8Z3vTg89C7kvE1pkJHmE/XsI5G74U&#10;AEks3gSsd1mzLS84GXU2/3iEzfPZORrQ8pwm42ATy+hY6EZcJ0yZzEPa85JiE0uSJMvg0gR2lOlQ&#10;9qEGMrLSydMITrkiyxG6OBFdR8hMETkYbSekXiyztsNZcc1QjuzZMWBKrmev3bw8vnsnGlIj8TBm&#10;UyIUg8kETeQmN287f/y4UdDZuQyQxQEhQPW6bavRUsvIw6ELKU1MTF1eO8+l3srS/MT2UWSoi9yW&#10;qcnZ+dmZhbZjRbgoKIpQROOQASBTr/uY4qgf/wE+N2nHUKoTGLU7Jx2zKK8AnEp5JsXfY7vyKTuJ&#10;tLLMXNRpKZFTyQMrzsgiLMloIy7heo1S1moSBCaWnfUFsdh7Q0CxrO7SwvyuwUFdxN6ixMvIH8Gl&#10;Qfbg4SlJ2UaNkPtl99f6GQ1epruGupbokyw++fhjTzz++Nzc7PFjb7z55snF+Xn40Xq9ytOMzlRx&#10;V2R+5sal82ehQNy7Z++uffvrA2MRHiUhihISnuU5VKVCjpyKfRN8XkwNbd1i7M52cBTMJ0UDveBj&#10;r1usDN7zwFiz0XjjtVdeefXlh+974L6HHtGLhRhuNikKcmQhB/e92ekkjbVKqbp1987A9eZuzbie&#10;t33nju2791hde+bWTagmjKLqO57PZaiQZeiB78ZpiKDZs5anL2rlkobdF5ncAYlKIHBkrJMJLALm&#10;emE9Og2VCIxCJtA/pyTCpmkaKnWjGGbyTkdxIZdrFnu8XnoXPhcbFHuADnvecOrZxD7f7M/9x3t7&#10;LrmOMb1AjrR7FhhpPnwQURsUbzGcfMeLIEslETWVUFZa4nBInNAnl3oNdAg+8NjwR1988bFHHoN/&#10;8dwA1dCEiDqY2KWRRDi/Eq2UhqKGErsApFHeU00jka2o8evLFv3U0vvMGZe9w9Kpz9/KRyAZQOkY&#10;m825J0Hfu5hpSTCBa2q1JgK8ZZI2VpaL9RouMAJYDdGxSMSeNIQzmZqyCHshd8PRNWRlaGTTUw89&#10;+uW//SqUawkfcWL0+JED9x+8i+n9o2wslM5ZqoqKgh8ASV+QkUM/GhkdHxsZbq+sQRAPsrhsaIsL&#10;Czs8W5IVO0pjpFShuDz6h6QRi6okjQm1ubRz7z2aVv3q337xpz/y4am9+2ZX30BzdowbqFa79+Ad&#10;kdWKE8vyus2OlXTd5vR1OLfw414qfPRjihiGUNgJMdLkSqWCRM5jRDyMMvjCImAO3rFbc7O39u+a&#10;rBcB+njwN3i8FJwli0wEhEwgsNuR4EBHDONM1ZS773n06uVzSRB871tf/+zv7kXNBsDWUfLmqdM7&#10;xsZo4x4Lb3amoNqD3KCYZvP2dbjtk5NTjuXHnJwKicihMwqK3mJqgCKJCxIURYlSDmcvWBJJKPTa&#10;czFlErXwh6VUIMnyJMxSVBAVVNsNKwDJOk59aLjTaa0tL04OlzYNF/RShTYvUWmfF2UcptGUAh5H&#10;z/fm11ZS2xosClVTVCaGDVNtWcFdd9/ldLuPvOeDO/be84mf+0hZA4SkpVHsOl4qFxebtw/t2ArP&#10;eSJIhm54lgv4bGSwAkD26qVLg6PmT33oA63ut5vLbQn9nTKzaNbrJUXhNRVQH18pl6GgnL9x61vf&#10;/KasyH6MZSigwZ/76M9dOXOet/zHHnz42vytklZ0MgEwJ4DWXVt3XTn1uodGKVwU4me3O10xCCeq&#10;A47vWZ4loLBiAKF1cXHFbq25QXL0ldfXlltCeLNSLWa+tzK/6qURLThy12fWBkb0TFXhMYF8hLud&#10;qh4mXJTxPlxbSUn5EB6JsMc+EQUt8zF1JJYPaRk5NuhVGj5w551ri/PnLy6qBlwA5fUXj544cWrf&#10;1Nj16ev3PXjnsr04te3e14+fU3jR1A27gwuTqEOoa13Pa1m2UYA3Ek3DhJJ56+ZtaSb92icG9EoV&#10;3ufm9UuzNyECh+dWTvFSVqualaJRLhVtyzt2/KSiqVPjo/D3heUGTvYUHQ6QG2ErLeVQyRkVRzXa&#10;c4WSmZO8APtyEhpuS2T8F8AJxyxKXR+ZuaCSOA1eh44na2luc0qRknr9sSALSM4j9eY4DjW2NYpU&#10;f3RvUQgtsFBPVi4ZYVoMaHBCul6XNpJymiPTjMFtSRLioAoHQBp5GCSpBpUQ8afTXlOTlWSsp983&#10;xcShK+vwkUiJAji+XF1rtEgslmdkT/rw2D+nhT2O9O2wVoGrQnyghEnREqOOJlFJ7mMYsQq8Ny6h&#10;uXFC7B4k/JBLZgxwER5KwFGR5xGJIyqIgm23HccCoCtRGK2UypIsEYbnKLslvu82W02cgeOLpLTK&#10;i4se7VaL2Hkpe8Zp9ZJWVVj3M7dmyqGC0FvIIgmvhO15RWnIBlMAMNBNANt8qEdIppsCA/My8o1R&#10;jQL+D/AtfP3B+hCUAa1WB+AT4KpyucJ29+BHxicmhmoDUJ8UC4Uw8CGC2XYndHwaXeL4RkAyFgbJ&#10;tbUGEr5dZ2FhUZHUgYG6D4FXVqvVqmkagIHhUkBJA19waXnJc10dfml6EASu64o4XpbJrtaHf7Yt&#10;2yWZKxIxggNKxTmfE9rhycPe1gbfmv8ywmHiZwzRMo0iNu6iwUGmKYqhqvCCkOBinlGk2AgdE2KQ&#10;Bez8kJB4SvxTRpflfCSo4owXUqGmIZNCRMMjmZkmwqtDqWlZFryHbVmNtl3U1GLFiMKk3bap+YW9&#10;B5TawXXOpNUIICaosopD25QbGx5MhdbyYgeKRjh0uqHUB8xarTo4MDwzc7vZ7OiqmKGou4Jirikb&#10;9qSkRcUzU2tsZWJpysMTjzWzIkO90RctyrHMBnC7rlbUR6DvdPfhcyfcd7OO+x69Sc8RN+vr5nDr&#10;/yqQYDVqmOUEvdwNNBP6ZQyf9oq9HhOXT3/ikJf7/2MX1J//wyO4uLSy3FyuDmGUCYPA6rqhE3Va&#10;9u7d269dv+X5qI+53mLj+XVS57sbBYx+y71DDauPeLFBSL0sTsYuPlotk/kyKp/hckUuf6bweAKQ&#10;EhxGqgEQQ/RC1CBJabW0Y9koUoJyeoGqGVEQKYS+6fTiMBADLZ+L+5HMAUUy+ou4rKS5y/fwI98f&#10;Bwlpb1uaFuISQcjtTtg4ns3+4jhXoqJ2D5fmpBNOph1PVLhgXP+sxxdnRFjS7YmZBVTKrKSY+HOO&#10;n4lxCy+YkeoBJgwAnVAkmyg1LFhoFZAfC1obSXuiYciOdlBLSlQMLLYwLRE3g0Bdxkyx2WwNJQEk&#10;dbltJSTHAtdEEbjdU+NFXUvDDtRBS7dnpvbslGmChK/IsS+BnQhIups2bTr7xht4eTMiFaOsAAqp&#10;RK4/f+vW9iOHfERjmcSJwyPDl/gLcCGsTqO5ulofmYDSRDOrhYK5Y2rw5Fu3OYXgBerBYPpiGjq0&#10;uMMrSAdCCURUA4oSXUaggOYyMcdY02RhBsgwg6zuR2TByebpTPCXrGLZJAQ/nMhULjK2fUFjQx6K&#10;kpgW+QGqRKSpmG1QeaNVap7ZROE6eSw6vv+Hf/iH5YG6aupQbRioP1XUdK1oGhiyDRMCOvy/WSqi&#10;Zjh2PfAu4IWjljhmDo51aBPK37zjevBJhoeH/8GH/6snnvipq5cvnTp5fPradBCG6EfP1La5bLBa&#10;hgh15uzpU2+dHhqe3L9//5YtW4sFNKyLIM6i5SDb8IfHQmLkE1lRwiTmNQkVDlExI5QLZXhz119N&#10;XKdQNN/7zDO35+ZefunVF1567dDBQ/c/cO/wyCjgktgP4RkXw1TCmC1bVsftdsxCcdOWzfD6gEwW&#10;FxfK5fKOnTsiP+y2W5EfiLLgegB8PR1Qr6LKpIIgCVHSaQhZKKCfEm5TkXokBhnsPXDrqwTUJeD4&#10;jUiOPNgIjmGjIKB6kjbGhSTvSghs14gT+NyYi7IWR9w5tq2EBIAens43xTMmR8KRBTJDiSlri/D4&#10;CZWE/IA4xn4TWKjAthVrxnFEawP4nUapqqlKnGlp7OEqDvwgJ8v/N2XvAWzXdV0J3hxfDj8jfRAZ&#10;IAhGiRIpUdFKpbEsS7baanna1V1T3e5q10zVTJc91V3lmpqx2z2e7ppx222Ppu1yVFuWrMSxMimK&#10;OYIkABIAET7wc3jx5jR77XPfJ6hg15CqL/Dj//fuu/ecffbae+21DGDgFAwri4Aa4bNCpUygZjtv&#10;XLn68oXXDi4uYmoIIow65OX4dEDSzG1fCitgcymaYNYhR4ORfQDtUszll1t+AlmVt1ovlEJ6Je1P&#10;KoeUBWuak05AX7oi1BzKc0hQv/HpU/T2NTH5NfIC2Ripml61nXazudlb5oFqQCkTrV5CrhKUBpBT&#10;6plsvuP+B7/8pa9b9NAdTAI8eN+dShyCPiwXBhPRoagPSF+WB3N+blOtxvvf/8HrF19Pb94MLm1p&#10;Zg7nK1390z/7Y7k2ZdnuVK3aarTNSrMCvWYXVDE6u+MwoNUWSSdP39UbDT780Y/EUf7ks2dZwQDG&#10;m1GaHDpzd3d+qtdbTXI/8kd5EsW+b+iGZTt/9oWvfuUrXz1x6MDp2w9bECqTaamrfNhqYOMocilq&#10;qlMO5Y/6P/vRj/1ff/ZlD1z0tmI0jp6+D5PvGdSkAkr3mWuFL6DtKMNx+P6PfuwbX/1zb9x/9JHv&#10;v+P9H77zrnsoZjz22OO9zQ1pdhrzZjBhziEbzoJVtFRc1/3Gw1975zsfGI+GcYyeG2qd7OMRsTwY&#10;rasIpatMoT2e8wSbwtEMSb3E9EYmVqX4l1YMOOwSunOaTACAzg0JemGUwNHrjMaXLpzf26mtXD7L&#10;kJJ7e3BJxcnF/C44ZFA416W8q8Rq01p8//2Wa44z5ennXpxbmBkNIoqG83Oztx898caFlwxgJ9kw&#10;K5paqdnVfQt7FNAcMJ+6vbJ+2223OZXaiWNH/+lnfvn5S88Gobxn7+H15WfjiDAe8hp6b3i0JJFj&#10;mdF4uHL16qkTx+tVdzgeUV7n+eHpo8fvO3zki3/6hfuPHW5o0sUXn52qtNc9H17jrnv4wP66UXHN&#10;qqXrfhae2HebojrLxbIaJW3LrbuVpdUVQykaVsU0Hbk9HXrDrY2epVsUoOhgMuTo7AvPqY5N+23Q&#10;TyyrHaTp9FzL6q2lRVJOuki5BQIuANvmsD9b1UJk9qBK+WnIQw++a9f6wxAJOAEeb7y+spQMtuam&#10;qjdWephhjuPZTqPqGuPlOAiTudnp6dnZGFOs7HrD4hMS2xkOxkCAhmnninXm9jvuvPPeT/7SLzVa&#10;HU21aVXQogzHoxeeeOzLX/zqN7/7bcNSqlbVtN1qpRlLwczMbKWqI1EwrKm9+2WrntN2yGJVNXXD&#10;juLMZCSfybFWKMGoN9xejbNcJxTLx5Cmc3KPCJOawmdCuMAJwb8sQjmeMlScR0hLcm7/4sxmSWE+&#10;JHPWyEilcmilSOjto7Bg+iwhBDoJCbSIOE0LL4gJcKcCY2RMgEoJP0xEO2kvmpalsYKDOHsrrouC&#10;ICiyKlBrLqcYqmcefpZOhljhAMxlvMI09QDJNCSOWQJDuFKypQ37d0CPRNPZfiZm2RBJ9AaEhS7W&#10;cC6XOh9cgpdZfUokueCkUKw3DXoJLobK4uXTCCqv2Kl0yEaRZmhTeoNOxpdffoU+KWUIhmFinE3X&#10;czggxBTtCem5jhWEmOGkXMGsV+l4nZqdp+/YPPrRH/TpuBHKnDnbNwpehyRUmuUysRSzLopwD8mL&#10;XYTMGtGIjrrj0pMiAOnUnGq1Sj9w7fpV+j5Gb9hZyoH5VmHaFh1MYNuihO2gz+o4nVbL0OkF3Ga9&#10;DvF+frJbW0MF1VhKnGJTBWYe+5TL+GEYjz1vbW2dLqzZqNOdce1KtVpn95+80WzR94MgpJ+tVauO&#10;6/T7A0pgKEtqNht0zZtbW8iXJJnyKlp6I28MddIwYFsN1ugrJFY9xGmiq0ItR6EjIhUEsaJQfpJN&#10;zq6SsPDgyUCuselDycxPAD+RBXV4AjaLwxhKrmGE0R6VRRPUshtHN57uYa1SFSPEnDfm9Km5GVjQ&#10;ExRYgFYvvT9hEl3TXXi8eRbhTBlo0wuSIEhp7flJ6m8OxXWigoySlJSGGY/aUFBFicdxddqKzVZt&#10;bmF6veej/CHlrqO02pUoiL2hv7VxcXNzQC9IWbEOqAzRDdiv4IDgtlxWCJML2hEUb0M/LApDw8Am&#10;/opTMtwSQckVmVKp5i1AzSS/EJCYvXlLckSaZj+CPSdaR/KugKYggk+aVZNOeymUmNmY9A4mDqGC&#10;g8ew9k19WeUWEoNU/BRwyxd4iwHvLRNfP861Ll8WBWSVHYylSsWe2dM9eurgqy9euHhxY262GQWF&#10;P4pPnDjYo8geJSlkzLTdBmcxUf8SVb83e1qTFu+P4PFdijXO8rSIM2HyhsYuNAmFoEoQBZDpZX1c&#10;+isom7GwvQTuHyEjJHBQPsEABdua0w/S8akVQZaALJ8ACE1UFpR8Qt8TkUIMURUCy8jCliOXy7l+&#10;JrdMhK5uJX8LqR26GgByRd6dBi3yUrxKtIU0NHVY9EASr8ZLSZTnJiUcWmq0+CAIwQUmht/Kro5Z&#10;wWBsV4VW3K1+guJA3WGdcy/107KEg0y4BAj4TCmyXHWQUh6i1HFkSJzci9kPFDV5lzLLMeXQIXhK&#10;QIhFw9bnO005GeRSTJ/y2s2l48O+5phJxvRsSSmZpICbSmt2rrN/zl/dcjTbkjSETZ0uILZdnaDy&#10;odNnNDZGpvdo1hvzs621G6vxOB2u7tS6e2hH1xuNuZmFcBxfvLyWxrmsW4YaJ6qa8khnlgvtWZTQ&#10;tBhmOAiXUHBBkQRSE1KaFArBKhaHVEq6kTJxFs0ns9vc6VLZbJl14ViWjVNG4BtFqJZLXC5UMamE&#10;SRiDlnKEVAWKBKXedjksio9vWvprr7+sXVbZ4iyhWxclgkPCTmsYg7QxSmQalGTUazXXrcKMyDRb&#10;VadacQkT1+rtGv6pw0+0WiPIrDJkgpNJHp+4/ejBQweXl1dfffnsCy+8ICWx6F+CG0Yrnt2vx6ON&#10;b3zti1Pd9sEDh24/c2e73SkUky4jTJgNqip52azmGiS9LMSzlTTVCtXN5IEw82ailLJnYd9nf+Xw&#10;M08//egPnvrWI4/cf88dH/rgh1oze/TYT4Q+G/w/0SH0fG8wGtIhsffAPlpLN6/feOXFs51OZ25+&#10;YWpm5ub1pTTzFA1qilkycqquSSdWjLEuGW5irgaPulggT/Cx0azncKBy2cbAoRtnSQljUxZjxBNK&#10;hT6BApEjLAOVGQnYROwuy02ukseBfqpIbcC4LbMnlStSwvFLyoXjF4pKME7k6Z5y3+ac7yCHK83r&#10;J2J0ktACIeTPRIEMlyFLXhQZqmrrRuQ4YQzZChm8g1JtUIG6CTNfMdCTqjYlLsML5165/eTJJIz1&#10;at2BsybAc0hpnMran1nijQeZYrS7swlmhCTbsSna5iJYZ3nJYi6lpt6UJZzYxMvioCrpPVIxGWsW&#10;Ui4TaQVe0PydbKIAwTUFpDEZNElVpdtpU3SJwiAdD+lozSBwE0caysN8O3Mb9Ty04GIMOcuHzrxT&#10;sav0cSlBCsbBmdN3oHzJRyhPHcisoqcKARt+FGDlUXJEW+TUiVOXQn9lST585vTL518j1Pv4Dx4b&#10;RL6XYenqqVw3bEoFaVNRTuBWKP0yvDxe6HQ+/rOfPHn8tCrblDqqmpELJRtK4LK0Mbe3u7jfUDOK&#10;KUlIqRXBkNGwt3X9ymU/gD/SuZdeOL04D+mIJI/9EC6nmoL+DYKJniSBajharhhJbhuVJAlvvPHC&#10;IDdUp3307nsiv4hkLD1ZONGD2qNnjA/8LJqp1+972wNf/8pfjpLgf/u3v/4bv/0fbz995rmXXs1D&#10;X8pCLIsoJtgQEwKFkCfl8fa1lZWNXu/YseODIUVdjRY8toOMQRQfynIpdAogp6pGfphB5odVEDXJ&#10;QruMR3zZcornBbWJwQNXe7CoUyRxQKHZcNxfXVk6fbBTIaSlpIVJSz3VJF9OseMy3jpKJoqvkhjz&#10;UuUIh3Dgri+vjv1RmvkaZrx1KR5+5H3v2T598L/8xZ/Rmhj3tno3r9ZlabC2mdDBjUa7sbm9uXdx&#10;8cq1a/RaC0dPDLJ86dySqygH5jsvFjwKUyS2mrbsfHu5p2v2cLh9vUi6U20vp0wzqliVOMqPHz4k&#10;6ekz5x87ffsdST72ez2zSKs49LKqqsteaCmOS5+Z0nbPs/JYVw27SA/umb+5trpvbs/OxopV7TY7&#10;c535GUosLl26Xu90pihtd3TfG8qOFobnxqvD2/btqdszcTqIZS0Zx/QWmhzGYVJ11VERqrT40kiL&#10;QDULQeJIR2O/XqvT6nGK+MblKz1Vp1Q39vM0HOiGsrmSV4xq4UWOKT3zxLcajc7+/fs3We3Wsgy6&#10;PspU6MwhUG0Z8ggTAwlYR4gzGWEkLwqWNwa//tv/odWdHwbBemI47ENL11/o9tvf+4G3v/d9D3zx&#10;b373f/93gRd3290kU6zO9FxS9HvrrVbLdacHoyLAvGao6tVUVuOCLg9UL3wv1yjXDgqo+0eUayLl&#10;VUQTh9eSSveczltT54mgHEQklQJ3rrKpCR8+mFxJ5LLilgkHURzYrPan4lMIXR+GyGCJoJ0KATz2&#10;72FLuZwOJZRZkJcjLKgsNUIrO2XrNE5UMuac0GOIBaozTUOQbRJ2vC2dkYRGBr/ORIFDYSVOEADp&#10;/DJ0DdkPF1kLnRULMniw67rpR7GimwqBXhmnI0i/RVkQFa4NPJWi8HQug4Y3lTkUJkJl0GY2rHIk&#10;H77vBuj5bMZBZyU0li0T3BM6MnmUX2eATVczHI1Ciq5pSgHwjlMn17c2fG9Uq7oEFOlGhqOxptsU&#10;ilnTyCDEnkBsK4G4FKI0eyYqIoNX3mJKOrGiEKqy9GeK25Zl0w32/bBa1dvN5pEjRyjvWFq6/trF&#10;13cHYSjCW6zNQNgVJKW0cJ1qu9NptylNa9RrDYyT0XKPgyQe0oXnBVS+LBMT2vQpRt4oCdOdXu/6&#10;0nW6wumpaWaZ5fVGk46w0ZA+jmo72sbGtq4Zjm3TLVpbX6OPRrCwwGTvJmZfdbNVb1FMDMJQmMHS&#10;PSf0m3MXmrImcF9LH5NSpVFQn+hBq2zvIuX/cFsPM30E1ywrDAJR71BZGRwlZbYGgJsdbrkFXQDN&#10;4E4bJA0Z32pBFtKNT/KUELjOXo8iRYJZKjhR+tjH8YpSuK73+n1vPKa7eu3aUpwVpgYDpDiOUwx+&#10;QfJt189U4+5uxTaarerGRj+KQ0WnEJFHYeoNQscxr7+xefXSxr7bFkYVjVamZenDsReFmaYYm1s9&#10;b5zSOaJrRRyhds7QsqDwxRT0SFEECFdKPV0GsUyqjXUDNmEJ5qYAvHibiDyINn4q+jSCSSGroqqS&#10;l1PrOtQfaC+Wim5v6Xy+BYjuukSK6XtRpudlB0q5sCt6K8KSiiJ/a/NW/vtbuMrE0LK4tflcFD/N&#10;H1gzzIyghlZ0Z6t0RRVXbTVo641WL63vn9mzfm2rvz0Ow1TX1N5gsHR1g/AVLTDGxruS8tLE8Ihz&#10;w58oiPUT/XjTGIOIqPMZph9HhFKDKGZPIC1nw0aFgS4FNjpmOrazGq+BzRXHcgEGfxgF9DVKaKXm&#10;JgIRsk6EK0pDIz/PlUlvXZ6Qf0sa+O54YFF6EclC1I4Zv+pE6eZNMqqobfDDBhECZLaJ9A4YmBOv&#10;1/Kx8sR6wt1PHQMtBcvtCD8kRFAeiFF43BHUW9XgrmZeyKWFuFwCVNFelMt5uyAmhA8OEf13zYFD&#10;28jnRhAbRU7kflTRsaKvXpiqUm4ZPEGAkQeFJ1Ww/hKM7yphkg6jCEQnDcPUdBdaBMAMrgmhy0qZ&#10;VLqzvT1X2xtjqD3fpTgwYKRjIj9w+OjzN79jFmYUxKqjcz9JJkCdeH3acIopo3fAchH0k8sr665c&#10;7GxsLcBkl8JLvjA/t7p04/j+6fNX1oVpDWsi4k4gYOooCtA1w+uIxSIg35BjwoFekhZNnDMwZoGx&#10;lA3EdZbmnXQRd8tB8q4smRjKlwR84EScRz+5Mso7ouw0KpJt6a6tsHk3bX48kITHL+i8oQ9VsXQK&#10;aoypbLRS6TSmJZcgWEOASjMoOkNH3PM2xiNwy6Frn0FAC0Ub3ESVK0aEiXVmVKI3TGHWRKylSOo6&#10;FQDiRv3UyRN0OZtbm9vb20EQapjqg8o3XXSnUY/D+OWXz54/f26q09mzeOTAwdum5+ZhAVNONSM4&#10;oncn5okRVlUDrrkpK7KlBC9xT/xQia07ztxx/Mix733/kSefffWxp149dey2j3zo/fsOHKBrjcII&#10;GTBMftiisSiWb65QQG+2W1Ozs9ubmxcunHPdytTMrG0a62trnjemJR2G0Tjwa7atsdldmsVs/mbT&#10;6qQ7QWfq9vaAzSoARwnIU/A1UMAEY0GmcMw7DgrVhkE3znHcMMpsnQ7WINPkUnJpd5KL+ckQaWPf&#10;ilwuVeIIG5tidmRSa5RKg19hrKiU8FTicpXKYqCYzCyLimJ8GNtPLQtSFOQh4QbqYkKPjpMyAn0m&#10;zsScDkDw1ME+MWx8LGZ5lMTRXHYrteeee+FnP/kpWj+hN8AW5D40O1bE2HBJCK3jjO7MJq0vQ9XG&#10;wzGOWkMVqipFyWDOSnu6H4mpxYT5LIvOn0hFlV2eEq3tMAyFi3zZD5bKmoBQjmGaVkHIsl2vUQpD&#10;6zALgiiJkFgqCjTAuVCWFVoA/WCNkqMkg7mFWZHdqgXN/EzpVNsLc4fyzJRFw4Td6mTukKToJeiQ&#10;D8jYllNVPfCo1XGaL5441bnttg/f8bbF2+98/+rm5eUbN5dv7Nt/gO7lfGf26Wefmt2/cOnypdlK&#10;88lnnjp2+tjTzz6zsbb22c/+t7TZgjyAlQpmAJQ0Q15IH46y9jDP+sOE5yMcs+osdPbOL57eGYZ/&#10;/fk/fNs77jl66FA+8juWfVUGkzCMA2GIUmgEBnFZo9AHiVvGOJZt0L91s7OYZXrGVZdULjQWq2VJ&#10;m5zLilhEG6PwH//TX71w8dWrV17r7az/p9/6t7/8z3713NOPuHS6Q5UxjgotTHgDwBJY3emNfv8/&#10;/8GHHnhg5Kc5d20zMNnRbA6SdGfk0Yvbpq3JlGRDnon+Bli0wDHAE1opJdTMR04UQQ5iHr3Q8+bq&#10;IUga9FiTNPjrL3xhc3O5VbkXa5NXOcNiBEymenLvq/wzRLqg3APDEVoWySPfe6R78BBF6MFwYKhG&#10;bGnv/sgH4mDwha9+LYoCgkJhHtx++jgdjobaELZ+RRrOzs6InUjX1mhiWH2ws33l9df+9m+/RrHw&#10;nrff+y//1b+gRPnk1ZuUzR67/RSlzp0pVFhMlIPjJI9+8TOfqlbtna2dj37kYxXXbdXdup1Vq26C&#10;01BbXXr9wx964IM/c7dVcf74T/643q0dO3pqbs/c/sVZ39/WC9+gTxP11dhbvnyNFvajD/9df3tn&#10;vHpDBeukULOgU3MqcqZKsT9cN1XFUhVvZ6Xwh7RqbFVXE9UOAvAAsdFVo4jpzIa5jZZb9CvhYLzT&#10;a+L4jkCYpdhDGags1VV1X3fq4uDyZz/+4fd8/GPfeezZs2fPrZ7fRqXSGzccJ5UozxHFC1b3yBVK&#10;hAgOQTJTUY8cvv2jn/icYTqjIKbEiGIMrRlhRqgZ4KZSMPnQJz45Ozv32//ut+xKg57WALNecntu&#10;geAEZT8tyx35Y6PSslUYg129fp3uNqob6J0Cw9I9SZOxTo8IqsPIdBWYkTIFqXS7RQWFMls6k5QC&#10;/ag49aQwhPOKKrTXMVCjCOEkDkxgIxcSQaxUEGx4CaocjWjZm0URRhGblGiMHwu4KODsVjnZ4szE&#10;MHAw57mIyxAZYXVAIahG69/VWfph4osEt2XujU88S2RhN8bVe7SCEwafcKAoJD6CWb+P9o0Mbzmh&#10;N6NDKZMTC+5ii8ka2ISid1P2T8XAvNAoouRTm3j88KjzrjYF2gb0SUXOCJcXSg4cl4nEovWKD4pR&#10;JpYghl0iywLT6/Z6fdMw6BQAnUtVTdP0x54KXGbzuBKsYPmSkCUKJV6ex8wnRjt5LozZufEjBnqx&#10;TLD1MCXr2O699yzWmi0C3deuXXvq2ed6vR3LhjsDXEF1fTwam7oZhHm9Xj12bE+nSSdAXUP7lx4Z&#10;4bseDjVUSDO6TjrWVFnvD/q97ZASnuvXl+iNmq02VFGhmFA3DJ1Of7rsSsWlpIUiRrfTocdHl0ff&#10;oavsDwYFYJuFTDiOucUnV6oVgmcq32q6R/VqzRt7FOcIn2KRyNLIgz9WUcqs7spIYblGKZeNJv5E&#10;f88wJytw58pEr5nesVGr5zy4njASFU1g8OFy8TUXuig8Ymmwt1YpwGaxzKeQsBVrhjIlKIHH2WC0&#10;PRx5LJ6Se0GE1gIF8EL2g7HojXH5V2YAIKyOUFccjUMKuwvzU1evryZw91AcRzcsWg9apWLSq6yt&#10;bXfaHUqmZmZmmvX6o48+TW9BgZ9W2sJ8c4dOi3HKozm02mX6KzYf0sse0kSIhNu2TKIUTRHOhnRd&#10;CODAqgUEBFAYxKil/KZUlZyXZl2TIvuEDPHWJupEhU4qZ8RkZVe/SrCUcTjwqLckeZ6XZtktTkLy&#10;jzgq/xRxzp/Y4y3FiX9kqFikRrxbMqkc80q7C61jp2bD0HdNV0qKWsV+7vmdpx8/t3hwTtHk/g4M&#10;6rp7uoZkHD3uvH5piXYThsJ4HOPNVy5lbvPdeYLdMeOfxrRG4ZICNGg9kAfEhve8oESbtDKEDjLf&#10;3SRK+TGwCIqqRRGiJm0M07ZqlUoWjylLYCpCksYRrOREM1IpheHfIqbLuTIjXrUU2RL+vEKiZmKX&#10;oijymxIwUExTJtSIXCktcVWWHc3FFKEOw3cETI3bv6BfwuxbpEMqY+KyNKXyGHDE8jMx7EbfHO/e&#10;NRYV21b0hynEDANKkopuBa8N5ACDddmUVD8Gbbv8CEpZemCMjLNoGMFmjVAsONQiH8JIfd4PEH+C&#10;tHB1mY58xzK2Ngf0nwvdVhr7MgNjYUZ38+r1vYsHdYoGk8XCele5asAM/diRoxeefgJdOk1jpzFs&#10;YpmyzTC6funCwbvvGoc5pEYpILbblXot6Q0p2I22t91uO1Wy9kx3tt3Ng2JnFF/d2LF0cExUmKFk&#10;YroG4azg3h5dLhKClFCungImYdYNJWD02+MEbV5K4lQxwcZ8g4S9sblKlXPpWWj8MOyfTHQze6MQ&#10;KA7FXyaqC46WxiUxOg7o722AW+D8EJXWlF4kCpMwZKMVgjl8JhFu8UYjSghCzzMMi96gVnVBa4lC&#10;EWsIrLquTRkJyy5mgsdrWi5BmyxKhPrx2PMHwz7iTgKRb9dx6Npcx61UKu12K4GNEOoyGSs/66gZ&#10;q/BtL+ThYPjCs08+9eQPp2fn9u7bf/jYyUark3KSMWnNY/oF7VGeb2VSvODqwzxQhfULrCc/8MH3&#10;PfjAO1547qVnXnzlmf/ldxf3L5w5ffzBBx+o1qoyZCcSDHJDFAG3eLsHA3rHdvbu30+faWNjPQ2D&#10;Vqs9e+iQNx5vbGwouYpuuedJmNqix2tAC7mcI3I0xdzZ2Lh69YoHpJRVXHxYG+7EnmXazHi0MB+J&#10;rjlftqza1QotEcN16DqCOOQjmaI7XKbxNPmwZGibTXTdMp7m1YRWoVzcqqfAQreT8FVmJIK9wxmD&#10;0IfnehZI9YIaDYcGPISMroJ+IEpSSkaUhFIq+j70oRPoZGl0ckZZTogoAazR6bShbW4azvUby8/8&#10;4Il3PPA2OYlk2sAKAl8cQQQFp2ZRVCuVgtXb6DdiAkUyLLybVZ0z41yQ1gRFJst3tf4hZ8pKSMxs&#10;E/heEpAerSOeZKCL1ih90RxVcIvErJeYyRMFAzEwo+N2q4PxWCOIx9UK34MJNyTl89jQqpwMp2DZ&#10;FKqlWwroHsHCVOvQ4sLV1/3p7sxDD7yz0Z7Z2hprfDxS9saaD8BpPOyapeIO56ihEgCUbTMulLm9&#10;B+78wMcHA28wirud2Vqr+4uf+PTcgQMU9GxDv3Hj+sljR1eWrp05dWp9Zflf/9p//39//o9vLN14&#10;7qknjx05Ru9TdavcekcuZljWsy+9EAZep92amZpTdd2tVA3dzLhYdfr+B+uG8qU/+r3l115MZK3p&#10;NO46sd+ESwkBS8kyRAxFIPH8fmuqpZtYFLV6Y9+RI89dHn7/uz/Q7WauFnpFnXGarWYd1DjDwMA8&#10;zhVOmGut3/z3/+ev/Xef8/pb3vrqw3/1pzs3rlF26fvoV/lJtr6xaZnVqW6Lwsbv/97v79t34PCp&#10;e3sjOBTAzkW3KdZHqhlEsefnFKmQjtBST6OMF23KcZiCJZw/Jah7iZFCME2RDkoCAyQ5z0MlmZ8q&#10;lTRbv3lDjcc2CEiUVkIPRqx2lk4QR3dW6oCztif7RsCKid5/aenquQsvf/D48QLD0nTsZ4Yl2W6j&#10;2th3+NjRp557nu7toLelaFKaEk4v12mz06QMj9sGdBqB6CFr2tzePVffuEyXG8v52++/7/gdd9F5&#10;/fYHdIIX9PZ2vXb92pXBaFiruBTkj506fse9Z7Z3BptbO5///Of/53/zG5/49Cd/8Zd+Hr04RcQt&#10;SsdTP/Yd1/2Zj3+YDnQojkA6W3vvzzyAFg2gXk7wRrdNSk8/9MEHIclBF5MlBJh9FmBPCT1nhZan&#10;9PBhR0/PCVobKLUrSL6zBLrHBo6QLEkjL8duYm0kaE7k3CEpAj9IuFtLG9bQjU67feLKa1rFeuPS&#10;pT/6w//n9J2nMpXCEKWhBp1dBPvpacoaJTIYbeAnSJeRrK9sze3Z9z/9m99Kcn2UKCY9Sr0Qngey&#10;RgEfQ7AUuZMw9aPo9L1v+6XPfu5vv/5VCrm5krsNxXZ0iqVF4nmjpcALaNHeGA3zUsyEgSkLeKYY&#10;X8qYI1JYtsN9WF3oWaFNpk0EMCgxpdCJEopiOpY8QDlJ2L1yAVWBY7fGQ7y8ozOWc7d11mSGCy2C&#10;ZxTnhJKnZmZl1yoQJSElQHAv2PH57BVV5oyV/yTQGISOFMAl4l3GPmIiB6QDQofoj5LvfiBFUiaE&#10;VTGZKYRHUQlnUcuCh0RaXUuoo4g5Gh67jYQhuSAG5xPHHsH1EtsiFoEKo20oTnKFmi5QNmG6PsCL&#10;SxEHY9E4Y28aQ+WJYNxZgnasOC0LthA6hCygaKOrCVkjHiGlRCJ87eLrSGtzNQ5p3SJtm19YWLqx&#10;OtNqr21ssfi/HOs8X6MI7dxMY+qsmObN2JSbFh5Cd5FHMaVche1WmlMtCuD79u2vVGpRFNLqev0S&#10;LcZLlJRS0l2pN9BI5IIs+GWWxWzp/MzpU41qJYmjyNuBiBvUOFJas5TmjMfe+uYGva8fRltrW7TL&#10;Op1WxpM4XKU36F3oA1rM5qVNYZkUTbXtsVdzK0yEUWanp6Mo9gPf9zz0h7Ns5Psi+4J4VZIu3bxJ&#10;8JzCGF0kgfCM9c0Ir9ODAy4AOYj9DRWVBahL4xTOKXjl6jyYJKuCbUtPJy6Fq3PRr0LSlec1mx6O&#10;Q1dhmro3istJURldTSFYBSazzvVEyECloHAivy1EuwIVEx3i3sKYBspeGLlObItOgcRH0EaNLIpS&#10;xolcSFdK0xqdX6dgK1fMLAH1CCU2jD6D2B8Hw6E0N9vUNO3mzXV4ZiW5Yksi46PLuXlztdGwVrOi&#10;6dY7rRb9Br2GKav0dgE0BTJhR8id2xRO1yj94AqgzMaEPQy5UIzm+0c/TVc+cRzJxdVKIv/XDSS7&#10;UM54kxYuxD7ox2gxlMzhHysuMIdLJCaYHVBK2VEU1kVHl584hW0mqcUT+9qJg+yPoNyfyEn+aZzh&#10;W42CReUCyW+WUlqTc7E4Lwfg5Vrd3XdwdjQYP/n9Cwf2zihSAjE2Rb14/tr8bfUDU9VWvRn2zdWb&#10;G9vbO3SEqOoE3k+cjlgGTHAHVYYagoAt7Sod7DZKi1uKAhAPTvigYO4WupW26xbc5KRki9ZZzOMk&#10;oMWkSLUgYACZfT1iX0o8H1WtVitaYehq1TatCFP6knjwKVOFlVueSn5rj1v0fHYpIW8RcytEQ5+9&#10;nvi6WVdWTHHQFdH+htmaCLK3SPSKCRQO97KYFJWF0AFXA0qWcgFDI0gMSSrFIUfV4jKmT1x2pV29&#10;foklHGBMS1CratIJCeSMOisfOZZLmybujdPdcXClHH3GFkqF1BZdhhe7luqgSpTFUZpEdAiBi9+p&#10;WlULxQFaenTv8ihqN6w88Q3B7eYhx831tSQIKURKopE9cYwpeEaxVq22p1tr19cqFQOadEUqlAAo&#10;8dhcXTqm3qtCODRiEUZlfmHPufWz9IYbN5ePzs8QxpJyZWp2em15dbrrLm3t8COBBZFQRYspTSl5&#10;K4WiKzkzh1Fag2SATF+BpjIMFxqctgM/gI2N9IBVNAqcEWXBZ1I9wpNl7X12dlUm0kQsYodeMa0b&#10;uv60LOpJpcAYV/UI7UBnO4kt0xx6HiYtdVMWvgQaCEeWpgP7COcrlqCkPCnmw4aQJ90ZHAUQYdZ2&#10;Bn2ePsprTdV2LAU+vyphQhMxF3g2gW8grqRgteHA864PR6LaTd9B1RNDSPgoYHzzfJGhyrQ1djbW&#10;biyvvPDii1NT0ydOnj504gRdjT8a5TygIpx8TLfBJX9PolWd+PSr9F9x4HPOQxtJf9dD77zn7Wf+&#10;6gtfOXf+6oWLV7/zyBP333P6Az/zwW63k0Upwf4oCGVbFRKPYRJ7m4GuyK1Wy7Fn11bXVl5+tTXV&#10;2XdwkZ7B2s0Vzx87FTfwomHfq9RqrHJM9yQ2Devg4aP79++/Qtn0C89fvPB6zXYcx2V9owx7Aaon&#10;CMD0OCwDA7Ix3VjdqDRrdr1abdRV1zZV+KNkYEDDCgha2li5HHP5KdBnthRNSBbnpRRZMREpLn5c&#10;/kBUFFCM5KGurCjlSTOpnGgQot2sf5gbmkqHXBSrEdR1S7VOJlSgDA92IJyxEnExlKZHYfLwww/f&#10;fuZ0Evu5DAl6IT+OZBFD1jGhlk6nOxgHaDTS2Tn2dXiBwDCjUMpJF+lNJ4+3lhHL2ZWJdiLTAXZ/&#10;AD4T8OwikMAFNU6tIAhcGjZCw432bhaHtC4JWzYX5k3Tck3TqVSTHdRk8VcFywTjRtKK8XRJNaTE&#10;lCIjpcQWuUwcxGO6bEnxLas6cTqWi3KWXio5LHQ3RcKnW5jcA1/86B13K1pls7c5O7dw6JQxNT+3&#10;tb7xxFPPTM3NHzh4m6RauWzVam1Hd+c7s1ONmQcefM/K0vVqtQY/SUWd37OX5cjYbls3vv3Nb736&#10;+gW6mfTo6dCu1Wpu3Zmabi4ePrhv/9Ez73j30T1TctiLotEXvvyNzXMr803XyJKH3nH3G5deUxOP&#10;HS9UP/BmZjvsIQmPs06n4b2yurzxRqHagzR0W5VKjKyezqS9szOHTx6bmp7L4zAMo/X+eP/U3Kd+&#10;/nP/4Xd/k8614MXn6KtjWpR894fB1iDIZCtMzIHnf+dLDw/D5Fc+/nOb2wFFEb5bCZRraTFntCP9&#10;QlYtgr5BwuQXZLRxJhrLOYv7UZAswjDm9IUOdbY/Fco+JfMKlvWKWguhlLKzp+aEcepqOgE3IUOR&#10;CwdTbpFporoKZqoi6GuFsFyVpcFOP4bvSiIGslA2lKSQIkkuLx5cfObsWVpFr77y/Lvf807Yjym7&#10;pWFJuDfl8PxURe4va/prl94gSB1FfrXeDCieAr/GbNdNv1xsbdNBILuVKt34T/+jX9Bq9R9+/0k/&#10;zSuNluZWx4MdUGU4b8J0BF8kxQSfe4O6lFAo1209R25BqD4DZ7ZQDVkDoNakmlFROc2AV1aeGUW9&#10;YC8Z8PmL3GSR5ylFYdEK5Ogy25NRIILmMFwYAM1U9rkRhg7IpIVfGgFJLt/Tts9hKwDK3g8ff+RL&#10;X/mGqao1rZoOY9Nx6PaNhoM49FOI31o8vZXQ2UHRdLbToTj86U//gltrRhnDPSnWeMoLW1+jDYv2&#10;VBzTycmq5Un6zg984PylCzdWVunHgzAIgpE/2MmDET3IplOrGLpSq6ZF2XaAnx0r1aEvKmVbvV6l&#10;0pie2jsAz46wGpvBUtqQRlw0BrmEQhPFasjG8pCUW6kNxhsqy6+wepNgq5XuOArqlY6SBZzciukS&#10;HlLWcTxKgj3HU0j02f0gQC1MDkUPVYeCPdMvJ7l1mon6Sw4GslLQ4cjWO3k5v1Z+IhDD5Hzi1yiV&#10;8hyF8GgFEyelUwY0wCg2LBjG0AmesD1SgaPYof+lUExQJ/6fPCgrS6VJYVFmO2z3oCM/TyJTh9Tt&#10;ZIoNv5JxTxKtWwAJQAIoQrMrIQ+RKYw1Cj41VOGux2cTcgQCSxW3Sn89HPp0g1rtztjz6fLiOA4C&#10;v9Nu82hlilIOV8nZMrQQvqml2hDPQzI2wRk/Mzs9PzvT7nQr1brv+6PxeNDfoY9/6fLl7f6YPj5h&#10;lZE3pJ+xIclg0GMLwpAfnwpbpMDz5cy1bdmi/4zoY6xvbRA+3+r3Nze2/CCamp6CR4NCyaejc1FY&#10;jKgQhmQLX4XOd3QmkqTeqA+GcDRtt9v0pvQgev0BYV0Ct5gCzbJer0dX3up0qtVqGISD0ZDecez7&#10;mlDikthDRIYkeBHBw29XjlFAmTiliIR0idIE13FMI+XUEauPziJxDiZ+wOVgtRTfYVVaWo/8nDNY&#10;E+WFYUGkit6XrhaIXddyZshz2xiMLSDhPmw7NR0ijgYMD/Ig8CRWYFnf2sGYf+ZT+iYQIZ+9sjIB&#10;BiqnlTw1KYlGmsFQFyQCLomI6VZ8vhzQwAvi2bmZhCC0bQo2aOBH9CN3nD51ZWllZ2s0HiSjwVbo&#10;v7Jv7956tZKl8rVrqzdvbLD5iKJxesxITGM6mKJjxQphULZy4fYy/ReFETHIiugyEUbJhJeWvKu6&#10;pAjp4VsyJfkf1MFm1TSFQ6smtH5L6xxJeL4qrEWXyrtTvyVK/BH4XPxEavCtw7g/bkN1C/AWAB4Z&#10;v2tpzablqLpKi3Do66a1sbz5ra8M2t2KLEFLrNejfB4TeA6odXIQpjdGG9cu9oc7vluxUApEoS1V&#10;SisYPiVLlfic5bne0s4tbv36I3689Ekt05DZoYi2rW6Z7J6aQsmU7WKQ9TLXTmGJKZPFymlDjr1Q&#10;eGfT0UNXrOaRoeXY4xhw1xnaaoZSCJC8eyuUohRqzUu++Js37dbHlqNAnolZOPF99qeDTIJYOAhe&#10;AiriHZiZIFg2OddX2DtucurLE8GxstLDQjyqSGFBg6EbGWQKD2rSGWryUE3OZErhEqFA8x0SbBWV&#10;Tt9sYlXKyzfJXV1VKnI/yG5tEQt9G8bKeVLIlMHFYHLklFwEETqOdLA167Zt6TmckJH4qJrSAK9U&#10;pn0AJiQeKc4PbzDYWtvqLkwXJWjMxVi1oN5RUN6zeHjl6jKdwqZS3gTaQfQYe1vr26ubZqOJe0kb&#10;T9Nn9+w999Ir9HG211fpgmwU4JPqdNeoOfUwm206PXgCZgalLeDVEYrI9BSj2XSrzVwSooKZUOAp&#10;SsaosIUROwM1MnjDwxJAEKJ25eXKsUa5vKWAiLfo0AlPpnKCYdc5Oi9DQNkCUxRYNSDvVCJM1Ois&#10;1AoLJgvADEM6GYQW4VGewYwBE1t5aTymVFwXQr7Mf6aXonyOYiW7sadi6EbO0iikoD8Ssz3QTpRL&#10;/zHasf3RyGCLgiymtEynBW/bFbrnkBlEGw3jNDrqhQptJtrZtObXlpeuXXuj8si3Fw8s7tt3YHZu&#10;DipLaUz7q9qacmqtKApzWg7ByOstZ8jrckBLNDfVMA4I3X/uH3/60utXvvfoE1eurvzXr3zvB0+9&#10;fPvxQ2+7546Tp253aw660Bn7tuUpXHmKYm1rm1av61YWu91+b+fiufP1RrM7NT2zML+5tu77Hj0r&#10;+kqnMGUaBG3p3QIfnnsHT5w8ePz4ldfO//DxJ144/1oQ5YRkZROeimJOHzmEqpgRLQpo+bgV263X&#10;KP0yqo5VoXtZ0Q2z1W5ZihHC0IRgiJGKLgw0NXLZkYWLUVa6phUT755dHoc0sSErhOGhwlgXwok5&#10;q7nI7JglEtxSqAA6vbSyx34UF7RWYZ+mGhpMFBMEJoa9sJRQNcPU9LTAsFCz0rx2c3V5ZfXEHScH&#10;w5GGmoiZhr7MwzC0+r0wkosxHVKUg9q6qVtu6PWRedAaK+Ifi/vFrtz0m57wu46DpQF6XnoPc1o0&#10;0XzGmVTeBRYtQKbOAt0sp6U2Ox0fbLRR3XU7tTrEExCKdUkzKV9A9a8IaIVS0gFpGTrMVKPRnpW1&#10;pWEQ7T982Iu9GAy9iiiLipwDVl7iWIVaEvjH3thTeEgeIkSVmueNW80u/Ua12Xn51XNhGjutJsW7&#10;/tb6yVOnFvYu1N33J57PtivykaO3z83tGfZ7lF3RHa5Va47r0u/GGDtEpWlhelaTExUze0mtXo/i&#10;8bkXn1q5fn5p3+v+mTurFMDG49Fg052dc67fOPvc2YOHDxMu/twvfiKj/A+f1ugPgr3TLUWHLytt&#10;Fk2RGxSzJD3JdSfXpKQwCO9jTiG9eH3p+dfOnzx9+sD+A47rKJK2shW87X0f/2dh/Od/8nt0l6fb&#10;TQJEXhD6Y49yeaWwHSt//slnv/zNr/8Pv/ZrGwPK8+I8DwmrK8LvE6uQHrpOGTkzGZHoGYqQw0VK&#10;bhmarRupLCVRmAReFISVSp3iAEBZIYnMPZNK79GOI333S192lVwrIgvUWJ3WkkAawqpaZcfIiJnz&#10;UpnxYwVp7IruVNzzFy9JgvVQJGDFS7qQE8nSYP/+/THBCUXfWl9XcEPS0qpNVBFZrhuqC7vi6IpG&#10;6z9COU+DgBNceSWI3vCOo5QkDVNOXJFcvu+DHz73ymv/5Y/+YODtHDp2IIk9OF3JE2VPGUPHCJ5p&#10;OVGUKxpjdRwPeZqXa11WREmeApwYmJdg0yK8VZl8W3oVsHOPrAkDvoKFQnjaJc949kdKBXFUKgvm&#10;PJZa5mqS6DfRlYMAA+EZKas6lX6Qj4MAfd2Jtl6aRJWKXa+4EjCkGgY+CB5p3GpUtzc3R3H6j37l&#10;n/f7fdepJgayY7pMXIpuUqykjUKncoT5EHpKShIGFcu857533PibL2oyYXJ5faOny7mpGI2GbRsu&#10;RY/CV7iCqoidzrYrCkb9Ut+Lk2atWVh2nAxxbgrPK85SOPugB0D3IlPV0lAsh10Cem46Z5PguSh6&#10;sSsqIHGLLEpgHIx2EmTwuD2AbH/ke/DcSGNDNekB2KbF7d9QmogIyCLh4fUhArTCEv0loMpQjtF0&#10;VYrYDqOQJzYcUgks8om4zq5DG5MAFB4kFlxOGXYVBguLCjgtEyA0DBa1whh4rEOIvRAAUlKEfI48&#10;GTBk9hBL9cZxiCOeoyUd8qI5zHUxNSTEGEWYz8x3fc7LnBDO5BOsWyo1pkUQxM1me35+7tLFy7Ua&#10;xJBpvxumo+kYbqJ8gFArPSvC7arol1B2wSRGob0EaaUYQxz0XObmZluN5tzMtGWbYQhq+Wh9nTBt&#10;4PuXLr8xGAzoCpwKVENuP3Wy0ajXa7XHHv8BO9OwrzJruFoQkqpocra6coNwMa22K5ev0M+0Oi36&#10;CHSKaaybKhgcKTMdNGQd2Fwhhc2MhY7oWPc8woeUqPSDwDLNQZ/yGo8C1XjkYZFkYwrapUtNLhu6&#10;vrq6Cod2dpNk2VGe6aaMKEks8NgpTc1VXeHpGAy4sWoLSHNgBdKZi96DNhp7dPXY/lmqlVLbEqFr&#10;nzZOzmQ92DWltKwj9hlmdyK23cqQs4lbITGDCtTLLDMMXdV1Cv3w8smyer1Ob7S0dCOFT4HqunQu&#10;5MOxx7OROWV79IJ+GKmlCq0k72rhsiKvpioTjxeMxFLuNDXV7PVGot5MT5c+Pc5kGUyKpZurRw8f&#10;HIzGY2/MdWMNHQrQ1JNKBU0qTTMG/dGLO+cajZqwFGm1GnRv+/1xzpK9UYw8VyswU8ntk4JF/wtl&#10;IvmRcV0m5ZxW5LqCpi8kfkolI3m3dJ7//3L9gbOUbYl9SctYcPXZMbM0mWBueYGbpqneyM+LnzwK&#10;eyuQ/ImDssVbwK+YU5uU+DEBmNuO2mk501290bQP7Z+y7e7TL6z2Pa9Q6CyOVpd6lqmtr/eCAFGL&#10;rsobJRW75oVjzbQeeujIoDfub22kRTIcxMO+n6XFLW9dCOsxoTT19whBvwXx0gIIo0BJYsOtQuiw&#10;gCMmBzvwNKC1AwI1xRODMjB+GJiUk9moEauKDmHLREUnDAI5OXjAoDBqEx4e+EI2m6vWQr4OST3b&#10;SrANdulqIgmNO14D3JJVSqM3MdU2OQAgr8mzk5xBymJ78ABwIapKMjNzys+NGTeeJWFB2NJHEsRa&#10;pCxC6yzhrBPuQwEt0JTnrnDAFYlauCYrCuqG0Jui5QcLb0WpWGpWiEoRQB1BIvCPpJxATkNWBmHG&#10;9VPu00nCDA89dDG2nCTFVj/AhssK17AqusxiEtDX5Ukb4PM9c+0o8qo8J8Z830wz9CKVl69ent4/&#10;r0QKz45IgoYktLiCKNyz7+Dj2fdTQmJ0ikGwmfI5Wsdm6kfXr1w9dPcU3R6IWqkKoZTW1NRobUtP&#10;tNUbS3MH9sZSathOu9sdDcNDC91Xrm2mQyjO0SYMUayndQEbLI3DgQSZJZXyvSiJK/SZoeCNZ5oC&#10;i6YWG34gZtK9gvwANnEIrWOL516KErpI4rRkh1xmGgsGfcpkD6EllzEzlDBLKVZZrgkW4BaSENxG&#10;SbLEst2C/euR8mjGaDyiIyPljCtMEofJgbRuVV6uMPozNYfyHdtZWV4rRBGHlxOtWIr7g2Hftow4&#10;QdOAjjaDADOed1ahrJdZE0xBiVjal67R51McB4aIF0IIGn0SKCHBt7FiI5pfv3L53LlzrVbrrjvO&#10;LOyZq1QqQQT+oqbSiRWpdj2PRrT7cyH7rkiGbVP268eBJiuHjh5avG3/Ky+9+nff+eHyyubmZu8H&#10;Tzx79NDCZ3/h5/fddojWBqTXQFBJhEMQ/TMa9If9Hct2Fg8f8kfe5Tcu08kxt2fPwsLC+vra5tYG&#10;BWvaD5ubO5WqW63WAoL+MSV/xZG77z18972Ee7/+/3778WdfGXkUKOVWVYd5rSSoIxklPX6QVBzN&#10;0nW6V41azTAtOr7pljZbjXqtTveqM9WhRRVAm0QdjQZ0FEu5G8dCaJ2JzhKknlXOtRTW9lS4FpaV&#10;Is4UixMhxiKJiTXRrGDJBxxbmhZxbZnxoWpaepCoMVjuoUGoHHaOSJxGw7Gc5KFk0Ab2fYpTpqFb&#10;9MCCOHj0scdP3XcnnWf75xY0w8hwlgsZAUyqr6+stru0azQ/DBzdrDWaSbSh8cgf4jmOTqEhLwnR&#10;B2H4UWq8C3cstvngNZNLwoMP7ovoRrsIQBqkTVnJTWEBMBarFPqQSo7aY9xoNuikJ0wYRyFlL0kE&#10;wUk0XiR56If1ejVMZcrshsEAcsySPk71LUKWlhPJiNW2piRQEpu4EQC+0I4yyuakAncnShrgLJ2l&#10;cZLTPaHroTAeRonrdLa2t/00MR1botwlT13duP+dbzcqbtU4duGVc6+eezXHhpUr9U690aJQPB6N&#10;NcNcvXmjMzMFrm+eGfBtRtlAR/MsrVbrXb0SRYOf/cj7j564I8yU+T37kWGnwcP/6l9WG86Ze+8K&#10;k2iURWbNkpjVhgp/klca05JkxgmhF4e2Gr2TazpBmFHiHmUErjFK41pmxbWLvry8sf7iaxdbjvXQ&#10;u95Dj3onzd798c888dT3b144D9AFyfysSNJmo0n5wNba1l984c9/8ef+m+7c7HjopxDRBlqDBBVL&#10;/lRrsqHYtCYH45BgEqXADduCmrcwjJelrfW10WCws7UeBOlwOKJvViuV7vSM6Ti1RkP4K9IHcav2&#10;5fNnL116dbEBbTiZPUI1FpOVy6EsvKDCsiVCBrxUM5PA0IyRXmrLa7APlQ1TFk7pBZNQJeiZ7Vu8&#10;jdJQihWvnr+Ycmqel5xTQWxi6MDTQhgS0YzVlZVHn3qakAa9/+GjRzNW8eUpCVwwnG64d2OZdiol&#10;/8fv/M53v//IYHvjAw89+L73vSsGiZgdASRheSDAjpILNMlNIQFSiok3t1A4ykqvV5bFkHkyH6rX&#10;ksbvqrA5Isvo0akCjJcLrz+uGrM0Rs5m3+V4SC5McjByUKIzLqazkSeyAsELQ8S+fuXKwsL82bMX&#10;QikBKZleXJZqLqI93VnXUePAT5K44ToEoQb93l0nTgEDK1KsWJQwRPTRKGwg6MRpBuMzTEcXJVG2&#10;UHRCEUcOn3TMb9Ky6UzvUzQKgPrAW4E0tWYXkhOOIYqNKIBaQAZlYygqa8OoB5KhoXipZ9pGIiRr&#10;+LNH7CeralxilrJJzR/l+QgiUuXcFX3AJAdvE3EJVUaFBXRVcGzw67TE2A5NVmibb21vtWmbVGtC&#10;uCpOEvYD0wR1buINI2aSGF4yQw4z4ZqRJKnBtC9ol/L4bMqpF+E0FgjN+DgW5Ekh0gxsnsM/Ih0N&#10;hro9I0bTDe5zZLw82afHgro+1nwC3lySGzoTX1mcnxJxcHSF6rOonaZiXoQ7txxSecRA8qC07DD/&#10;GUL9nHmJsUfcQMHuY+90tJ133VzoZem8oFc4cuTo6uraYDDau2cv3Y+x59muy002SgNyCrzgFaBs&#10;UIhKANrLmkKZhomxsrzT6dACm5mZpbcLg3Ds+cIdh5BwEMUvvvhiv9drtdsnjh/ft3ffzNwCBQqg&#10;qOFQAiUf3T2DW0pIOGyHbvqVN95IAu/atTe63Q7FeQ36SYLAqSRsE8XOQDgOYoh3xaVXrQTwOcoG&#10;lmESqt7a3HZth53bZD8IxuMxLVZwOZhXCeSWi8oGnve169dF5EnCiJU7cy8IBV02w7PBocjKlBjH&#10;M1XJsXRhAqoImM2Ppdcf0SMfjgJdlR2H7gyI1pg5UmUt1mIsVJC2YL0rScOhhwGrNNPR5AatI8Fk&#10;XCJcnWFfxQzT7cHQ0NSpmSkotum674fXrl3HLeCyI93eNztkXNTI+OjnoTnGHFzzRmGIoCw32kRP&#10;C7qzinJ0cZGAT6tZu760sTMYz0w3gsAHmSKJ6a3piq5eX9ozN7OxpYxGHhqiWfHSC2cVaMzTMZpW&#10;a412R2u3ujdv3hyNxswpi71xCIfXQryzzAYs2L4pr1RMtPFwEq1zJLOaAneiiMlWLEPNhmAy6yOo&#10;gr3C/R2FqW0U7CV64ory5qT0m9hSEHfLFi3SWrrtMECid0vBT9AN4eQkCfWrLE00qLJBxi9J0uKt&#10;ulQlvbX4EWJu2Qq+9ceKCaV5d0741quiu9zuOPPzbq2CcegzJw5LkvNXX352fXt86tTRTrfx/LOv&#10;EOCkgEjgKApA3adN125XDKly/uKyZgSdzvShY7Mrq+ra6rqZJB2l0iPQm0CWMc7zUlKlYNfw0p5q&#10;Ur+T33IxovZRFpEzOjZ0k7IkOujoXlqGTZEM/BaJQn4tRl+e3X0UUI8IYNBSM8obqkGTh8IzfUfX&#10;g3Gs2FZvPCQ4HmFmn5k3pSb2rZPGoqY74RlPrqiY3FFxV3MhwaTIpduZmF6aNEZ4ZE4RheYM6rfg&#10;Y034sRN9baHxx9/ROSpgzXKXVwQCxPciFMp6pd4IP9wUTN1ckwsDNwQCp2GE6YJW1UUMhC4CQoUA&#10;spBlg/+E5ICnXoySAlxvvnShpiWmqgVKV1jNpukYdOBqSgqvoUwWdVBalwQg3vG2+5ZeO0s7Rkwn&#10;Q6CF1kKaX3z94uHTp3JHLvuk3IXgmwmwrDl2e34q2O7ZMkZ+dNmQWEyUbtP6tStH7zhTKJZuIt2m&#10;VX7b0UMv7PSTIFi7fLUzNxvDgEzes39++fo1yzYbFWOIRJPOhsKIc/qoTEkVnQKIMQKn8rEXwwS8&#10;UFljRqbTXlfTCZnO0lQvyYTJMC0V2u6qbtApDNZABt9tPhfZCVbhqaYcQzVcqgR9WWHrIIStQkRV&#10;nj3AOaehAZoW/DDxPY3gDnI1gLFud+o973r3n/x5j17a1FDQpyXdbnXuvOP0F7/8FV0TORbO0Xaj&#10;fejQoZdferlacQmou4atq/pdd941NTP99a99bdQf0EVCLIRCp1RMTXdW1tY0yl5iDBCbtkMHWr3Z&#10;6g0GlG0gcKUgs0kjqVaragocCDBwwke7oNVognFk6qP+zne+/XeEB44eO3boyIm5vfthVqHYhI4V&#10;1VLUgC3jFUJuBEu79RrhUtjHRXSn8zvOnL7t4OITjz/z3NnXdnrDV8/f+M3f/r0D+/bcf++Z+952&#10;j2G56LLQ4UcAWsJkGj0vOg+uLd2gD0LncZqkO6urq1nS6U4dPHTMG492trYoICZRvBNuIfGwTNpn&#10;dBjTnd9z8Mi/+NUjH7n2xuOPPfnY82d7Wz1LF91VpMZBlih0khXK2I9lL1nujSkhdMw1x9KajjtV&#10;bzm1SmOlQUDacZz2dEfNVUuroOerF8zjzEUGrOSGiiw2TURDiCGvCiQMR8ICFoN44jIbCwkeMQs2&#10;Yi9lbGxryhB1SSJaMEYSSJBHYfDQbDRA0pSw0fNkTHd1tLVZYBpPY/cymZbwf/3Cn7z60uMUz2b3&#10;LNSqtVaz++BDD1oVI7e07sJ8d681GA/oLiWQFZOtIqoQRJViiLvkrNehiBEJZO5l8l1SErDxhNhd&#10;UfoTsSQGJlgyU7UN1WCJk0TnYgm7XokkjD78ZJ1ndIWqbjk1lIoMOkg9ukmsmXLj5srd9z3w4Md+&#10;9txLzxXetp7BAE1WnUzSe2kxIiANMJ64WmrJacQxnqf+mA2mQTOZp/NKnYE0jjN2KXcow+PcxaRc&#10;xqIrTCkFq1k2kJZhO3CO1CLfT+BhYBGkK3Qj4/OOOeFY4HTY++NBq1HfXN2wKpV6vViYnu7RGpMV&#10;wmTo2UbOMMnoWc0dPDm17wAsbeNERT+7/sD7Pnbxia/teAM3btJFUlqucMdQM7SxF5lOnYIB4Y5x&#10;FNACctxKBIN0lZI2emM/g3RZWCRSkOsmHGJrFlTWvvt331yY2XP4xHHJUE6deeeFl89qjtPvbcm6&#10;+e1vfbHZ2b++uvb4k4916/XuzNTLz77kx5IuqQFFg0aDEtBWozXVbs7U6hoBklzqh76pIxlVdJPu&#10;nbe17Q12+lubva31uZk2bVqryHWHp9eT0WA9lkynv7NpEdK1ddoIiTd8/JtfbduqwQoSEBzTrCL1&#10;M2bzCq6gUC/YNQQrSqM7lBdNt/La6+d7w2EqUR6JQ1Dldl+Bvj16JsdOnKjVapRIX7z6RpiEFndP&#10;Uj5xijeNxphVKCumYX33W9+8+saleqVmWdVOe5oOGKHOKAhCdPoPAo/2H6XJvWHv61/8mwfefs9n&#10;PvMbD7z3vbSMgiA04Eicl4Bycr6Xw0Q8FPNmbiQLZ45sUtpW3ko342SJdUbBlFWEyrkCnBmEGAh8&#10;U8WDpd/47EuFq0U5OSYk4cr8hiVHJs4QLKILO1oQRFXNlClPGXuBU+nQmqZ1HwSeW7UOHthv2xbc&#10;tqWkUjFnu9On7zyz3uvrNsFGPZWLSEotiVJci+vkPBDI20cRftBMHzRZ8HbcH/ihH0m0y5KsMDjV&#10;VzSQHWohFIdYwQnQSaLcQstpk6ojjF4pgT+uNFqYxUknsveoL+syF9IMw6FYkEt0/Pjcri9Yb4Ut&#10;0zFfzOoCUHZIDBVPIaI1LJIZhuU5CzUpuq3lqinraETz0onZiX6nvx2FEJGC9lvJuRMjYawzzHIb&#10;SZqWGRoen5xJwgFDzJwW2cT+RBGVeH4ieYnRKeDqDNigvCgshlIBmNm4WVFi8GZQM4fVmgqZH2R3&#10;EUUGyjESxP1i0tIoyioKclEpSyCbzBV2ZkdDgUnYUkqsjUwvb+jCEg8lEJahFsS0ct6MJ8Bzg9Ua&#10;PS+kje26NdNy4CtD6TCUdQt298sI1NPrySw0l0ICgQVE82J2ZmEO1OWWaVqEkQaDIQ+B0o6WxuPR&#10;6sqa7VB2kd195kyjXmd0l3pj//KlC0J1rFY1MJeYJVxBQ4WCe2N0T3TPG1M8tRw4SqhMt1R4HXHF&#10;SuEhzYJt6tAn50YReLAVF/LLGVJxo9friz52HERj9JZlhusFG6hBDy2FhlrC21NJMEIPBhDsALKM&#10;3s8yjVhkywwV0BKm69F0pwK1L4q9GYqkaCqhckGnVRAzTi6E3gEBkiCAlNOuy64OPopKG42iB0Gv&#10;JI4NaGQaGa4joz9RVsc7C4P0lBTZhJgtc21tfXu7V604/Iw8NoBMhNeJED1WyvmcyXgRlgq7F0kl&#10;mV8VaQNnzbSdOu0GxTrK+ihha9ab9L6dqfbJkye//8ijD8zN1Ju1869dun71umVVKB2lBJTedG1z&#10;5+CBfVs7veXl1f7Qh0jDTuhWTcLJBJ9p5cTxiiwZ/f7YMBTfj5AtmCYnt5BBRspNX5NUzoWdMHIG&#10;zRCcZkmnFIbJpqJ6Dp8cTaV9rtmmyoqhYRgztVaa6CcXorf345pSDJhz3lOqUo60yBGcTli/xtB5&#10;uCbenWtFYWiiBCw0bv4hUardqVP5R1qoZbnxJ1kum7Z65917CU3OL3QoxXrsh1dffP5SHObHjh+n&#10;jX3h/DVvjNyX8oICokhgmdMhTh/x5bOXBr0x4ZEnH33JsrV9e7tTnVrVcoNB7A0jyhvS/C0jxKWf&#10;TlEKiRY/qVW9e92aF/qWbisoN1S4JI35fhYKjgsYgimGaUNzjLBxngzHPmEZP0rRR2BheEoB/Thr&#10;VGtzFTOFpBlwEBOblVLfnP0pc7EGd+8O09yFfVkuhlzKknRp4yHaeUmWQNBEDGZAUg9/LfgSu8zx&#10;cuYkTbmuB5iRM0FSZTs3mdPQQiBOOJ5B2E3HQA7MRRluCnOjnCuv+Cdh608KwxRyMW9T0DUAWlVt&#10;I4o9uRRB4FckWGhqbFKK8jShJLTXCwH2MPnDVi5FXvoBMDUJTXFmc6BYmLFLrEiU84fuvePwkSOX&#10;XnpSlTMLhACMJMngnMB5c3NtbfbwXhzqcqmHJk1IRRSzFg8efXr5kaplycwvM7lwYFrGxsaN3tqN&#10;6sJiiD49nTd5c2a20ahQvnljdWXfaKRNdaXUdxrt7vTU9Ws3u43K6sCDCbGqBCrIfKkgpWtMYhEW&#10;qiynjNMTZnlsW48pI4Lspihx0KfTEwiMghgDqCFHPKbPx36u8RYXjCAet8YDgEIwB8cUcbOQSwGj&#10;Qn7T5Us45ajC5Iz+ZWEpVFUpRI6GIzp+7n7bff/5858nCD/0RphQUrWTDx598KH3fuGvv8QUl0K0&#10;iQ8tLt73trf/5V/+JUMtQSdBj7fVasOsxbbVFJ0T3ZAtHaq2fhDeedddzz7/PC3Z244c+cFjPzx4&#10;cPHFs6/u2zs3Ho+jMFw8uPjYD37Y7XZv3lxpNZtJ6tVrNSEewJPIMo9uFI5tKq5DZ8P5119/8pln&#10;Z2dmT585c/LU6Ua9ERhuNuqzOKsMXpAcruyMN7e36UjuNJpTU13K15tW7SOf+rk777/58NcfPnfh&#10;Gp29l69cPXvh8t88/P1Pfujd737oXabTDPpDiqZxBJFGWLtjneeDIdS82vQiirG1sb65sVmpVPYf&#10;XKTT5ea1JbCsk8IfDXXD6kx1oyj0RkNaz7Ozs//kn/zyxz6y9uLLL1B60OsPDEX2lMIyLFqZzz3/&#10;4o0bK5QNjOM0SCjNj5WBvCqNV51+swbNsE6rRTehvdIkxJTv37u3ud/QCZ1GxcRMLJMiIdVfa8xz&#10;DsWzwmAoJONklOUhyLqlQ/ZkHJHRAKe4UBil5H4UeIZkqpRUcQUk5eY+mvC8Q3jz0eaVTQM9JIKs&#10;ijCYAraMLl14Mcr0l158kqW85D/8g39fbzda7Ua7PdNuz7ZmWvRYD+w9srPdH2yvqE6iogoGeXde&#10;NKXme1kQFdP1AkgK9iKHlFK/QBaSXYRfMAbIWbPGIYHpl5OwAwDDxa9MNb0i3RxsO3Qq16pFHNug&#10;z1CE0ZrN7up2fzuVFLc1iq+hoGTpWZzBBd0uqoQV2Mik6tbknAW3IZ4Xe55PwTOGf2YqyOWCVa3w&#10;BBHEMU1bEhwZgHDuY8OoFtbGlDvKpimq6BoLHyHhZmqEADOqaftBQPA8CZYq1eqYn9CVy5c++nM/&#10;94lPfUrO0nA8CgPfrLpf+PJf39hY+df/46+rrku71apWDu5ZOHn4xMLCfPddH3MqeejvtGanVNrU&#10;zEhhHYBslKQtKW/Zpj8Y0vYfbPczG7PLplkdjQJUx+JYYwcgQ1LoLIPxRoKGYxiPn33yB37g1Q3N&#10;rrhjQs/0Z9d++BtfHQeFRNi4VvuZD3+gd+NanGsRlELp1FO2VjDYtpyljq45SNRkqzVl1Bud7pym&#10;GTeWrkhJsrVyk67V1pXZZlVNYb4SRl6G5hvhFIO2lRT3kmAwGq4rhVqzzd7mukqAio7KDLqrPD6q&#10;FDGX/djvvTSHKI9BiY1cGEpgeIVCpfbo48+OEsmjDIZ93di+lcu5PAVSo2Xb7ozGY3qar58/f/rU&#10;SX6UIn6+aaJIYZtFFfKqYziabChZo9m1DEpYRYGcy43w4NF729su6tnZ2Bv9x9/5Xz/xC58JfT9N&#10;CtpxsFBKJ9XJySC7Uiq/7KqEYi2tLl1bWDyIUK9pGCoThexyM8uTZEn8lvD0ksRpQv9P4ajWqPMU&#10;XFktL8khokucS/mEyCuMWXebERPSKtsaA7NF3Xbt5vJOFMYp7EY1cdds0wzD4L77jva2Mh8eNkWU&#10;JrcfPL549NhUuxPFUUyhTtZRTs/NPIlzChGWwQgWpXb6ovFEIvR4Mz6TYcRgoZVTxFGRuASeTEsp&#10;rR8MRc15gpfFG1M4r+UKPSCVrkknvIQhJMwCMNpEtyoG9xhyjPRyoXjYsuZWXG3gQ2sgBWdUK0Vh&#10;hBomPVhohnD2QblEzJoAKAQrMJROTNmh+wZJZLC02IqIrlfXDMv0g5hCktDDVVnBS7Toc7EUYc0F&#10;K0wpTyyTMAxEOnB4Z4JolnMGpYojGvNbt3izMbSWY8xy5S5ybrByMLDNvFL2lSE4jf6bgm52Lkrb&#10;krBOyfCTKbfGNGaQ7eaxmPQDaRmG64BiqIJjZptgLr0ufcXkUZorFq4Mqs5MGFZYd5oriizbwwkB&#10;0xNtoMokazRaaVbqLKfc0ZOg0BFycI0U/Dmm3Kfb7ezZs1CpVVqt1mDQp/AYxyP6HVPTPN/rD3qD&#10;4WBtefXI4UNvf8f96+ubaZL2+wN6NQAhCYJhhHK9Ub+fJATo1tfWWEyLYphormY8t6cEQcRTBUg8&#10;uaWsiRFQ1ldETgEOt5YHUiCyX9uyDcPkYgk+aQgPZGl7ewtS/+xRIopPMTd56ZZSxBa6xyyylZua&#10;zkLQdGmAEpSM0XWG0a6WEU+ocamUolwMmm5O9200BgKM4MVYgJWV5TqzVLAH4phuiJ6Vorcwv9Ay&#10;KGPT09YJh+qs2JS4DgSsoEjH4pS1WqVG5x0LyG1vbVPEBo/AgOkG5WDMjwcvVwfzLhX69vItzUkw&#10;lTEWVupsCB4Ow11QCyn7Rac3kaIkshyDzovN7XWKw93u1L333/vEE0/sURcqVTek2xAkwpeU7vXS&#10;0vrVa8v79s9Rykd/WL65xrrUqu/7YRTXG45cmJRB0TIgPO+4WuDHmDVLC8vSYOPcH9brteFwPBoG&#10;cpkbCPaXGJLG0/T92LJ0dleSI7BoIaVZTBx3EDHR3spEvzfliZXSgmhXI4rhBopEwkICc6aoUgG3&#10;C6WxUpzoTXYyC6ZCJSiFSUX6D+DdN211J7LLpUCUJARWbpWGngR2/N3CQne6O+vY8s72+OFvPHNj&#10;aYNzfvnsy2dBDwH40YTcHSYSwZdBA3J7c0Dr1ETJSs1iSBq8dm6ZTqy52VbNbhTyJu25/K0mGbxC&#10;32LrU/x09jVMvDXVgvawYsKHkAdXOV1TCH8YhhXxgURXZDsuxYJWd4Z+LIjoFIkoE6uksW1qrbl5&#10;O4vGdKUQUdMFFZ4BkBDsAtDN5FI3mmVOKaEq1PLIKp+bmEXmHkQhWOz0oEvp7UJKJ2LePArM+nhs&#10;Ss7zdYWw1WH5X0GBRAoshPUmw9kCfoszFOsJoQU6HayyM2Gfsw2vkFFluUIUldFvpCNiZ+BZRpGx&#10;rjAybpw5Usx9Y5TuwQdTTJe+DSH0EAeOFnMdrJxwElwaGSwRDK7A1YdbGaiNZvSNY4f3TXdqpqVl&#10;eNFcy4XsNErVFJGvXH597vABHmBA7C5Bswjfqr7/tsMvPfd0lOJQp+MUstZqTk/WMdX15ZudfYth&#10;Ksb38kLTnXptvX/ddIztzc190zPA/fhmQ5ZvdBr1bm+02fMw565kGPGCNIVs8F0zdQX0V5HU87pH&#10;D07JFaa5gUVsCBobYUV1lGTCsYnyV52yBwUZszDZk3ZZYSwvWcqcFhjMztmFiGeqBRFpF9tr+cT+&#10;LWNuGKbaVK1Wb2C23HEsWAu5tu2yyBYd5VYQhfR2juMqzL8SvwzhUOgz29hsfPSKylC1Xmu2mhKL&#10;YEGq1bLpp++95+5Oq+N7wYHFg9/+zvf27d877PcpdszP7Xn6mef27Nl7/pVXjh87RnF/emr6oXe9&#10;+8//4i/vPHOa/oqeWxhFKRusQw5S1L9RaYVSgmmY09NTYeg/8t3vPP34Y/Pzc+1m/cC+GUFDME33&#10;rnvuLvRqEPi9fm97Y31jMLi5Mc6TqF616432r/zzX33t1Ze/+vVvra6s2Ibc7+/8pz/9m289+szd&#10;Z04/9K4Hp6p2is4PJccEHgscD/Cc0Dc3tiiSWq5Ta7dCz7t++Q3bsWf3zNOpurm2jjyqKFZXVw1D&#10;d12X1kMShL3hyK033vXQ++AJBVaSkkiUs8dBEBw5duy5p555/qVXo53NasWKQHSnwF+sjL1N2Njm&#10;la2hZWjdFgX8yvXlm9OXX7nvPe/VXZs2BY5wGfVtZqRoU3OLYy92nSpdJR1yiOo3r/hjCv0EIdjy&#10;VyoxoVoOJ4phBkXwQeEVnfCaZElPmR+gJJezDxQ3Yyk3BFuEdYZ4pD+h36INXMWupVADT/HhcKgH&#10;O1vXN1bfeF0Mseum2Z2aO3z06Jk776hMzedhkQYDJY+4fYLNLvQnd73UGcqL2p4kTKeFFgDLz+Fq&#10;CXGGaZQNB5XaFJoq7OLNcx6g/MUxiusai0XSEZpAMrJPC9XQDdN1UmT/qBsfOnWyOTiQJcX1ixcp&#10;UBuQwk4MpbCVpKFkGCWULMNqSCqB2LDgAlkGpQBE1pLDj+qbolOOKIF9p4mycV4INRQQc2iTQsNJ&#10;4iAFFmLG49wmGmYoSjimKTNFEB4SzEBZPHAwZb+TSr1OWzfJ22Ec6JaVZLFRq5nVumkbU1MLVfeq&#10;Z419OtjHwZXLV5773vfeOHniruPHbj95e61R2dlUezd20iSqVR2VkjXbPH3HnbPdjqPpx+cWZIKg&#10;ijTe2LAamtOt9/ujvhfNz3TzLLT/P8reM9jS+7wPe3s7/Zzb7916twFbgMUSAAGCYBGooUwyVFdk&#10;RZYsl0liJ/mUzORDJh+cL854UsYzia3MuCiOZZmiTEpiAQQCJACCxKLvYgu23t7Ouae/veX5Pf/3&#10;3F0WjceQBAHYe0953//71F9R886w13MDo9HUgsTQlHHsjceJrWtHZhpmFp06emL99o2qY1P7rVOU&#10;UGGK+sIvvNAo1XpjlyrkkqlQmUzJxrYhN0Kxig5IkqvD0bi9taK2zf3tDd/1jh86XC07js6xB2ZF&#10;UMmiS1u27VqjStfZg/Cplsh5zNt+qmHUXKYgXLVUKYuQjhLM2ukYU2VM/1ar1aWJ6wAkhQTkEm2B&#10;IiQ9qRJyx+7N2+uqait6kvJg0A0DS6dAbrFABtTGT5xYXl1bo5vx4fvvXbj4GB0hOS8MzIupi4wm&#10;Bbo6SUSHwdT1asluNhvoHKiD1ZDTCnGNNPdH45Jq+OPw+PKpL3711yiQRkJTXIMvCGJpVqxxFaGU&#10;W7hvyQUfjr9CqVoTp4slqRUx9zko1/LieZHAwRIbxbxAg9GBbTRbE/VQwQbNpIeFRAuvB0nMwx4i&#10;nDESF085449kiAmgEkki0wTxhXIjG7FJVFQN+sMslGMvpAzijdyzj55/8qmnVjd36QxYIFRH9Pil&#10;sW/bhmpaSWonGYaV4mHhZS9cvxABGDYYhwH3mOBNZSDkQ60nkwHiYmBLoT4gDBExi0QbKEOGLKUf&#10;0nUY1FgZW56zpy4gjjnHuIS1iOjvIbcgcIxXoMMHzhsWoIpoMVWGPmowplLTAKO0FDosmZGmqArw&#10;aqgqqe+i/iGDArDOurj0p/BJVNCOgMQonERzRqUxnBjtrWFRgAHChvEpdE9lYakljuhB0SnLxZAy&#10;lfQshdU5tkxJ4pR0H6tkJT8Q4OE2Sp5Uo2kmqgBcKdOiLAD/GJmJTgLmRSkDjoBYAoszjFZXYYVO&#10;EO9lWaA96XWo8+sP+gYFKKmQLBInMp/04YWcXFZ4ogLbD+CDkQrREDx5ClUyqHbgCGtRu2ubFvW3&#10;09QbNZuO43ieG8ThcNhnzTloL+3t7cLzLAjG49Hs9HS1XKYjsrG5laVsaaEbtqXSl/J8r9vdo+5H&#10;p5zb2afSWgcIAVqL1C+JHU/GjFYW74T1Bl42jBpOiWcbKSskQ5WNNT5VZghKwqa50+mALeXDAiSC&#10;PYTMCZGHZzhysO3hdZa4idSymjm3uHStWHQtPKBC+mFYK5fYFTIXdC2MSwyD1elNCXqsskHnBbsd&#10;1q2SZI2Ti8TaVDiNjOADALuw0SrqVeBD4emu6KiLVOow6YunmXARyKiC8zx8A/AlFRT2WFABex9T&#10;WZLxF6G0gD28JoYsD/c0HF6yYk2CdxWwYkVgXDHFaPcGdIFLiqNb6qNPPvbeux+9/dHHrYUfUXqb&#10;nZteXd957Pypu/e311bXS4zbhjQpLN+19m6fXuzo4YXpqUZ3OPLcMR+YtLc/CoJOlhXRx/cgyK3h&#10;N5UgiOnhsOwST3bEuo9RzpBEKaR46LPRY0hXVPjrAgeGCTW8XSYmw/mE3oKVXj5BLx90vAftnDDu&#10;KvBixaQC917gpaGAA7a5PlEXwSszmx5ej9nk4X14Myra2Cx7aK87EbF6aNObP9idyvLP7oQ9L751&#10;e393Z29jow0rQFXnp1gGSoNpycLRgNoPup7s+gEzv8WFWcepXL12XUZEApQAihpxeme0ayhteC2g&#10;Ic2VA6sXlmUS2W6Cx37Qfv/Uuhd6KBTFDd1UZV1m62e6JZZp8+GBxw+z0KE2bFhUDEFoq1KueuMe&#10;HlLboWcsY9HujIdPgASzE1DMKj55Gknc4cgTPWZFSNcUExk0k3QbtQlOPRcaVArTEoqlrHJgMFVk&#10;WC4PxOAqE+S+XExPWMo4FS+RSxN9ai5JJ3ZBWKKB2kFJI8kFlhKeQQnK04IHLeyTmGooibOAvU5O&#10;HSzca+nhdixNdPAqy2mmwq1CZR0/gJOTim06etaTJDcp8n+BwODLT916HIa+LrNSCJs+ohyOa7Xa&#10;oaUWhe6jRxfW7q2yLJSSSoVNk2oYe3ttWCLJMAeYTDFyMYbNo9h2qDqf6mxtWWXw0QO4B0Lahcqa&#10;9tZmEriYoADhQM+YdOjo0Zs3r8/WpvZ320eWfRmA/mhuafHjG9epWDs6O9vvrWQqRXyVih6JfjGi&#10;VhaC/hTTdEohKfXAUpDkliIblK7pbeKcjdgAy1LFHiGlLhdgGwo01FVQYEWZoIk7Bdim6GMZUs0z&#10;DvFVsuKBYoVOiJSKaD6h4igFlFsSjyIe8CCMYEYPB3YfhCcVyCj2Pc6BRY+pS7fLTpltP6gRxiwT&#10;U3fDwjW1LJViqAbdPtfzhfoFXXEKuyytkT3y6Hl3PF5cWjp0bHl2ZuZLX/3Vy2+8dmhpqTfoe0FI&#10;p7/veotHjt669fHhY0fGga8a5vKpRy6/98Hzn/vcK6++Otts9PoDnw3leJDJ7RY/6nSRMEmtVuI4&#10;2tve2dxYuXrlrcMLzWNHl5cO11XdXl3fml1YmF+sHz5yjHFBWnu/1+m029ub69v3StXp3/39333n&#10;8ltvvnFZCsNGSdnd2fijr93/D3/54pdeeOY3fv3XHEgvhmkSpB50O3XTsByLgS7RaDC0bGvuyBEq&#10;orbXNyl5zC0uzlnm/t5er7NPn7DbH0Doq16rGMaYXfsydrSlaxhAJijtDYZUiXzy+U899ezTP/rR&#10;26/98C0pDavlCl1/H/6wmPR7WTrykp3+sG5bFVu7fUd+7Olnzj32xDjwKHFVq5UojcfD4erqHoUW&#10;Sm6xrFOqY88YZWVlrV6hOFPKqD+UWKGElVJkRYg9CnidJMZ6HOiMQgBRgmoNPaE6sCcJF4Uy4yw4&#10;JUwitTBHZRIli9vJeZQEh4+0/tv/+g8qFb3bHQ1H4XZ78Gd/+VLQ3/vgzb03XvxOq1H/4gufe+a5&#10;J3I9hmBygIpWEjAWZTK+mWjiTdT2RB6S8ok/u65Q02jMzS+ydKISgMoLEwg6pmqColQtVeim4Oym&#10;eblaG/SGVFzZdmm2XtEh75HVG1O6U551mptT97w4iykPSqEshaqa6FJkS6nF0Fs3k/xcHidSuSgk&#10;M5YWTRUeFIkPw48bFPiFBVScxO5gODU9DbfaHB4nYFOJmEoJGCO/YoENa0oTWqDCSzaOQzqVtmG3&#10;anUxVKcXr1ZrObsG0zWPUsQLwzYospsmHYZKxbTm56YtLb8zbF88t9zbvbdyTz5z+nyz2tr3/I21&#10;9RuXN7qd/VCiQjZ9/eVXm9O1mdZ8ZXqWHqTB3l6amrNzR16/+sEwjJeaT83W7ONLU2ub6qON5q2N&#10;bclLILtbttRMMtKklGf1av2Lv/BL/+/63VrVpg//8f3VWFWXT55uNaf29vZl6nFZPpT6hCAMKpWS&#10;oan73XYd8GZpplWnKDQau7aS0pna21pdcT1qKqgnRxkHC7RMYmebWOYIBQ1IGGCkSawy6NP3vOFw&#10;wMeUFTJCSJJSEhoMRnPTrUJKqigT8oOeboIKhtzxrXtrO51+uTlD8QuxwypF0sgp1WCgYLKSvCyd&#10;PvfoSy+/TPX/O1ev/IFj0fHE7FoudE9EfaNR/wdXH8p9SNBhmjnVWkr3REsCYe/HJRVV3CH0qBPq&#10;cGARZFhhFNAv0jtRfBv3Rq1GI8miQlhXqBwh4HMOxSMh5tFRuVYLwdU0ROqnAzjo7VdqNTH0FIC6&#10;gqvMwHuG8KASSHi/yK4vArQpp3IhGgJYkSTM3jN2pC/wCmIRJXxlBMtA4WcwVQC/R62lGoI2XClX&#10;6rWGH/m2aaeRGSZ+ksr1Wu3c2bOlWr3z4bXRsFetNSFADDhTFGa+HPupFmZGrLObOppDFhOgOx+D&#10;kaK4vX16uDHDLwAp+UR0ArN5+JzB6hZ7JnwXbH65rYQDfAkQrTS1JHjksLxw4fEjvG3FNE3m3S8m&#10;tQCBBmKBVTzC7OY3cW7DrBhS/yZUA+nQzi4cevKxC6/+6E2l6AewHmYLAwVbvlyitj9OlTBO1Ewz&#10;U43uZpKxoSRGY5jmo7rAkjcy6Cd0PRXKAIV9ZP6Tiq3yZFevFAaimkKxBVxN3RxTtEJwRgjCFpqX&#10;txEX8WEUlsu1NI1d10VRDj/hwEBytljoiC47lRIKTNTY8RvIXTDPGKXJ5a5hWnAlZJPxSMYelVFO&#10;Nh/7XKgEY7me8KHNFVHr86FRdG5Q6GH0A1+QnoRDOiSO6TGvVpePHz++dJi+9gDmDikl4VLJcTST&#10;fuDO7bshpTOs9YNavappCv1JyXbQtIUhlUajwO/1KKwONzc3TRNQ1V5vn/rh6UZjNBjnHHWDIFAN&#10;LfR9CZRpTUweRTlNNQPcR4XGKtyDnF6vR5+QfsuRbaigK5rEe5Mkilv1+k5nP8XOCWBhIdpMQdp1&#10;PbogkoYBh4G4lBiIUoY4AzIQgkk62RwW8tP4RqHOjr4HPigmZSBd8wIh1amFUCXGcl4rsP38zHGe&#10;xVAGQgyJxrom6cSdFf0eXoS+XSzaErrFURzRfecPIJfKDv3/8dilP2s0G/x5Mu78BUUzE/3eg21n&#10;9gBkK9xJCzi9iAoKyyXkCBoSfDMVgcuifl63rYHfn5qvtWaqm3u7i3MLL/3l5cWFGWqw55dqVjnv&#10;7PWqti20welK0osFgb+2sfXkExed/c79+ysxfztAQSM0AoaBmQu3J1jmUdqiq+q5kfAQomABdjGv&#10;O5JisAJ1JMXmRSYATRz3mCvCQqqSWBYJfmyh6PAzq92H/+ITwrMGOkWGEUH2N30AhBWBQhN+KrJw&#10;0mFIXSbUiCXp4c5wsiaFk53Kj1UmPEqYcj8RZS+qiJ/j3HvwX3Y229tre4U7GK+qhAuxVOhFa6xO&#10;J50+c+rR0ycvv/1BZ/+e7ei1avmFFz7f6ewP+iOhmkzxEmAORv7zmvOB4S4LgOU/X8D655knofzz&#10;gsAsxdS2BMGIem2NQwFFE8uA0hd1v7FdziMvZiQrxg8q1hHCSxmysoZJLxj5YR5T55VG0HWzGtMz&#10;g51NU+hVsVeNgFuAxceyz6noYViqB6KCcqFVJRUb2AL8eEA+5nbrAMLOQvys8yaUeJUJzrmQkeF/&#10;EuL1EEKAANIkQnNLzEKSPBujvM465sX7F1qFxc0T+vMqg4uEqpCfyFmQOAZYoTGz5CF7nrEuIn88&#10;qK6zzoAYWEL8IGclBuHFx/VBmAkvHuQVClZQD1bVY0cWbEcduaP63PxHN+80DIvXKwzgUrDTojPd&#10;3dqdObQQAZgEPkuhOShxFlHkk+fObWyse8CT0NvqgH+zZUG/195ZXZtfPg3lbU2NvKA1Nzs104xd&#10;b9xXRrud8uK8H4dVjDGn+pv7y0sLO+3Bx1u7mA9A31WI12H1zXgwLaYejt2rVOhNKFCJlfKIOnnq&#10;YBFfsLMydD0A3kW2WYYzTnI6GiHT8CnqGjrL5rFjaTqZ+AoyN12rhA2UNb4pQp0oo8iaCz0Woe3E&#10;pQSHCYRXDGlYUVzVbMcZ+66QWXZKTpTFKdVLmgKFQOoMWGWVOmH2iYAaKG+bZaGkZ1ll2E1ZVskq&#10;MeQ09aldRMUGKAF19kDdNJqnnNKhI0cOHT5y8dJT33/9jdm5+bfffmdxcaHb7S0dPkx1Rmt6ulJv&#10;0Hs9/cyn3njjDSqdt7bhZk7PiNDoEwofYkYrxvOQhcik3XZvc/dt5+rHJ07d/9a3X7Uc+/jxYydP&#10;nqSkW69U7UpraeHoqROnY6pnk6DfaZfK1fnZhctvv7u1thZilyDHef691958/+rNZy9deO65Z+cX&#10;F/GNUbHEURDrJuT97VKZvu3uzi69bbXVohuxt71NJ5jyzeFjxyj9SC7V5N6w3wtkhX4YIDEhMsyK&#10;wIqUOJaTUJ0yDkql0uc++9nHL15655133rtybegOdVNzbAzxwhRM71QHkH6nF7SqVqlSpsfDofZy&#10;PEzGQ4ohiedTfUB3iorQECTP4fSh2fH+9tf+9E/be91nn3z8uWcfn5qboXMLLBVYKuhMck1OGGCM&#10;xAzH3awx1ewEg9SPhNZDwINxU0xTHmgXqmxbAeGKjGf5YiEjPJmph1lba6/cW3/u2fOOnqfTlTMn&#10;jpty9r3X3vJ647osUcL7xp9/69uvfP/M2eXnnrlwZHY6iUM4nDHNrJBsPpiDCjZmUVYVsRaHOo5e&#10;/Itvru/8q1zVLXqQqAOzqq1aq1wqzc3Nz7SmghF28rmcSFqqmZI9XaOndTgemUMqZCJKYuMgzBXN&#10;sMopN6ss/BpTQAVeS1Y8OgCAXTLRjYWCZZ5DlTh5gwZAeRqwFkyGeGWOyTEKAi5bQOtNYoFVVlTN&#10;dBx6GVa4VAr4DPCV0A7GCo5iGsO26Qw8cekT++2251GejxTVBFiDKh5BJMBID5VAymwL3/eowaLr&#10;Xrasbd+jYHp4afbf/+DFl19+hcr6ilmq2o5tODVqPqxKq2QPvbHZLPWGw6vXrt1c+fav/OqvPnvp&#10;CcmqZmo62l0b+eHOSq1yeL7bpt48c1R1qVEPjdR1xyZL/Tum7XnjwBvMzrROnzlz9cP3oGLCDL+L&#10;j12gs1rWLYXKcX+QRYk7DKuVStOpVsqlk8eW19ZWB6O2pmoU3R1FqyhZTN+JytY863R26ZBD4CoB&#10;l9jWNerGRqHX67ZtG2ATZBVABMw08CiIjN1RDoMZGLTQFalXyoxhU0zLwh4FeE5NJDhOfROwMKOP&#10;qJq6+vHtUq2m6nrN1gY7O9/+zl902t2p5mwO5iOwr4aW+eGYEjCVzDdv33r//bftUskyS5TBFQZG&#10;UOMBSjz4b1qv0y1XanT4I0TCeOQnFatsF2PpXCAg++NhkCemYgZhSDGwXCmxLTC0KalWtik8WnDy&#10;ZPyFzD7SYnqssaA6umuw6jU98Fw6rQwaUGGXEiUUTw5kzCeLWQ7C3PayUA6lLpUOFtg0cJbP2Q1V&#10;6ex2ZqZnKB/lmFAjp2v5hKVccJvY2qAYryuiQqTEMB65VHp2u6M83aA4PhyOf/jjDzzPhZ9NlMq5&#10;Wnm0XK/WGq2Zv/rBj27durt0/FRrdok6YUrUUOnMZD9WYtmXrBBFroxRd7HrTXMW0cnv37ox9saq&#10;ZmVBzIN45jsIkiE0vYRhCua6LKINzA3M4ejiwnYlQ/5ia72cf5QSfUQlmWmJ4EGZlGVHFB2s0yCm&#10;ujUPAX5FSVB48xSDtYnZI2Ot88WjR594/JJPkTbwdMjtotAKqUSTFSGYP4LvWjXDnjlNQuqE9SwT&#10;ZF0hDwmAKuDFiStEPdk4KpEOat68cFDnsFAojKoML+KhBnpfejeqXXS7FA67jNY0Y5ZGoPCiq3IU&#10;+q7vASeiGYEfUIFAl2047Kcsw8iepSEdGz/LgCuWpUTmOScFKd4+qMyBVyHgFFPrTtV5qWRTFN1e&#10;v68pBWqaFWOEaQcrwnFXBmABplE5s6zN+6trnf19gXAJopB610a9fv7sWfq7ZVEA8frDPgCWcUQ5&#10;vd/r3h+N2p1927a7ve78zDTFxhGMzUFxtwxTUPA6nfaPfzwYuWPK/vQVxqOBobd0E+to1rmEBFGj&#10;2fSDSGxr0c5h/59YtpWCVBUahkmHi/4BwHQVbTmWt2A40wFQYMZhWNs7bdelwAJmLCMuA66eIenE&#10;HFo0NibP4LwgNND00peIKeygKggjgSihbJk9wKIXf1GJV2JlI4FfpcsXAFcCGnYSp/QoO5bhUc1f&#10;rAyZX8qrrDQRBTlq2qKElsU6Peev4EWGGgujjSwvlcv9fp8ykUkxVKNCK49DP+JZaoj6IBadHmPM&#10;ERh5QYpAQ7XKeDSmeoANFia7O13oHqvMD5IKnyThNcuDIwqB9L5hko7d8ZWPbjq2uXxs+cevv0v9&#10;yelTRyxLv3L9OgDPkAFUqWTlbjQaDF26ZfAHifzrt2/NzMyeP3d27Ho7uzthOHQcrVQqj103Av9Z&#10;4VY2nwiwFh68GjWhupKp+OQJA17ErBkXAZJddHhUIUabCQkuAVCdeBxyN5sdOM1OmCM/0dHhiPAS&#10;PmeZN13VYiH5xr4tWRxNxqgTc0i+4/RjtmkKiHuxEVC4fHjQQMpCCWzSeEkFlufAmPGnvIx+yqAI&#10;MJWMyRxFNfTTUGTgjrK19c39bn9jdQ1CP3F27cad8+fP/vKXv/gv/+iPNQFJYP14SP2CwKvyTJOH&#10;hty2JXL+n6RiTa9phLErZbqjVpEYFa1argTukGMYpXgrcypuEmDICqiIbFLcp048jSwofyphmGB5&#10;oWh0Vte2N+eXz1p2xShVc3lLuKJLBQ6xWDYLYcaUuxwwOJQHKvdiVZ2yHdtB+tdY0AXyaoXMOJ8I&#10;bh1YPko5UL+ayFRxpzTZcUORSypuYZoVZFq52PnkAoMjdLoFwZ2zRoF6l4VE1MH6XpaDBKhmeqJK&#10;9oQgzi0xfV42IIDdtu/FY+q0MslE2pUDliTIJsMPboApAAVTDRvaCdDjp8ojeuTkCajIKPnyqVMf&#10;fvCB2x2bVklK8wN2Pr3zR1eufnF52Y9h18n8fOFCRS1lHMrx8UdOfnD5Tcn1Y1CIVVR8VFtmmWPo&#10;63fuzB5ZRgkSh6Zly3k6MzNz78aNhmPsrm/U5+fYwzQ/feLkO51+FAXPPH1x+3uvD8cetMlCqIzj&#10;edYViWVW6PGMgIUQJy83VUhOyKw9Sz2OWQAiFDG98uPUsbBFpasfYAhOWZfKAjbNVST6bJSLdZZU&#10;EUK1dOOTtIBYsBcuG1pi3qlnBc0Go2xNIMWFgSTr6wY+NTmUcSw9ig321TRMNYgzKsGp2ZIDSgzM&#10;h45TZBDDqLda0ISgF4zTIMKoFUBGxslT/EL5phtRkpadMp0hExPnEqUGXbdcj17KpD+l0rjVaBw9&#10;dnyqNfX4E0/e+Ojq/OysOx5NNVsUjudmZhYWFihrnjt7vre/Pz89vbu35wdBu9NVAaOgV7Sp+BbE&#10;DMuk5ovOC2U2yQ2yD67eWlyc6/b7l995++qN645pPfHYhd/+W3/Q7w/eeuv15eXlqVZr4djJxUNH&#10;Tp594pd/9TfG+ztvfP/Vt967srJyL4li3xt895Uf/MXLrx09fOjTzzz5yU9crFZqEYztKItEfuYZ&#10;0FrBJaIkyUadWtm26Yrud9qUFGvNxvTMjO+5/V5/OBrSfYINMkt5oRmCrg/8FQFVCML+YEh37TPP&#10;P//CL3x+Y2Pz1Tfe6Pd67U4Hb0FBIg6zMP7CZy+98IvP02m/e/s6lbW9nU05TqZbzYi64lwvG9ru&#10;eFiuN3u9fLi/T3XNznZ7POh+6zsv/fGffuvRR08/fu74c5/+5MxUnRoGlaok4eKeZ3SoDNNOvPgr&#10;X/2Vf/XvvrU72JFghgoBdexVUIcZTG7JWAAvhZO28Alh4qHBwDkwHlmolh7Ev/z29554YpkqvAxJ&#10;Nz598uiZR06O++PrH924t7Jx7c49RQpvfHjt/ctvf+mXnnvmycd5BJShqRDITqWwSJMKdzsxq2Wo&#10;JwtHUuA8cXzh5LH5Ya9Lhd32/srWcHxz5GLCQJfSD3iOKGu5Eki5XnFU06FDcnL59JOfekF3jESV&#10;3SDMWHmehXoRdx0K22qJ7koqO5Bxoscuj005MvLYUnOx4qNjraMi0BC8gPaUY8aRiZwjGJyU/JrT&#10;rTRGq6wbFpRasEMo+gnW4ZWTPLNUaGZSiwASIJcTdGGnp5uGprx87coj585CKgNLiewgZcostU4v&#10;UqtXVEP5L3//788fPU714tf+zb/48247VowvffmX/CF1hemwPx4Me54XdMbB5qDrB95+p3P81LH5&#10;wwszpcrm/v61q1cef+rTfpg5VvoHv/nlW7fvTE3XbUcNs6Q72N/e3aGKo+eNpmqNaOTXKlV6Trsj&#10;mBxsbG+efvT8+9euBmNUpVEQ9ff3dbNCByaGuEAMHzNN9nrbcX+zTb2Eogw8egWbvoyN4WPQQyGe&#10;2SWnbBqVuSkqiVyfXiah3suLxiWnRBVmrVH3w3BM7YqlQ9g7CCiqWrYx3az3+rtKntAn0WRVgjtd&#10;1mw0FFEncgtVYLPEEmNiRko5hlrEa7dvlWoOVUpakn3wo7dfee0NSeDfsNFDNWDaJmXRuq5QDain&#10;yT/7x/8rPYlUh0lCzBLQSlRXKhgtGvPUEkr0kee/+9Zb/+D3/wsbuEGZte4VU1bKterLP/yxosnL&#10;y8fu3F/9n/+H/94uWbDoNA0vSehlqZqNcl5I0gOmQZRVEdIK4LJqFquk4AihxpUtfGW0GhSX6Nl0&#10;3rF4VI3nQ2PjbKztYoZKwAUoAMALAyGLkgSWYnkC3rCi0AGZajQ1IS+rM/ELgEA0GDqYkJh9m/TD&#10;VDzqFpScWKF6fzu/f/P22uqanWeDra3l+bmUGbe1WpMiYH+/G3nBaG+v447+1f/3JwtHDh1/5Nwg&#10;BBhR83xBikux/5agG+6PlYmuNqVLLOjQcSr93mBl9S7lMEHGKYyYuAkQm1gw0ZjMrAjfMrrIuukF&#10;Hl3tWr2WTYiScKkNMdszLIZCMaSxgFADX5lBD1bVfT9mYmoOsU7pAaiYqn9dERb3oC1EUm5JCt21&#10;yKN2F/AiaqPFrsPDyFzRY5g/eq6HHYUih7GfGSq0OBSLu0T6MjBWGQ26huSbaiQb9Edgq8K6MEnl&#10;YrEgKrKUIatib8foVtbe5+oENocjnwpuSnllLENMQFpAZB10x6MuPeDU+AlsDkWcAEZRbNUb0RPa&#10;UQVOPol1FmzCGaIUlmF4rWP7RCkltzFgyoRIJEU2n8ov+A5gdJ6KT5Af7K9kAQwUZpkK+9Ldu78S&#10;08PYbE1NTc1QIGs1dBO42SgM6efcwYD6Vdf3e7394XDoUp4qOfDAo6ar5AS+h0UiWw1rgLKnuY7s&#10;Qh+yUqt1+0N4mrBlo2CV2pbFJHxImYiJCBwNwd6wcgEJxtAGnF7BpKV/juEUrfcHo06vb9tUNZij&#10;sUsHtt5oYH0KXWAQm6luoP/Oa2HdpyOEBkjD6IHV2+iCGHRimfRMaVlisLrO8Fr6nqKgLpwCH6xM&#10;FSCQdS1kEyOm3dJNVcf+GJo+dOxHrjCLmmBIBa8Qyx0AmDMG6DGMCKo5zL8VK3QhS6xyD0z/5sJb&#10;CLNTFTrqELgWayrKMgrdx5xKs9jgeiWGZydGLoL/KTNNoNC6L8rCTChpGybs/SYmPFT6xRDpAZ8t&#10;KdfsSs3Gs5Ol7b3h7uZ7M63moDfQmTPdHbqd3nDh0EwU5qMOfVMjjFJ3HFbmq1Ec0tPneeG9eyuD&#10;wahcLcHB2yq5njsYjiFmDocqpqojHsoWFdtBImBfsGUqAKQyOzllvh/S+0FoatIXCWOeBLUxego6&#10;KhEmEfmBZJQgMGZIOGr+sMHjZIcZMxSfrkXIRiFCzj3lFiNkK29B9xXDA+GQRCW64zhYqv81+1GU&#10;e4YuaMeTxksWoLGf22T+DDQ6FWK0P/fFJ7tZudvp7rf3GfmICTl1CW+/d+Xv/e3fperrxu3bFy6d&#10;0s3s9kcbhoK5z15nyB6/PMwSLeIE+V1oQkg/Zwn+AL9A9VWmG/BJ0+C8HIeepug121bRsmG60h8M&#10;xsMBaCUINBQqA9mBCxYMTlQhzps7ljMOg0HgyxrV8aUwiOBEp5txMFY58UxYz/LBzpwZrQrL3lEb&#10;pYrRBPqNwiJZ6I+pE2QyBzQWVmG8e6YUo1RxiTMBauCVBcp38A0EJ5ijP24SSgMkJHGVhXs4D/x4&#10;S8O+sdCs5hSVCQv1yco5m7jpFJwTCaqPNkvVY1nASGoeJ6nUlQ6CZOyn9IzXLBTUQSr5fpQUoUSg&#10;O6AAHKAK0SnggIgoA950/OQxH1CduFwyHjl3+vIPfixxCRSzng0FWcqj2+ubnc1ts26HoGMIDDBL&#10;n9PrpFqWSIePHr9x+QNIL0mZqTkqWsg09vyd7fV+e7t+6HCQRHARSLP5hcP3b61RjbG1tbM8dpWS&#10;Tne/MTOTZNJoNKRe6ujhhbc+uInJG7RtsjCXTFNlC+/cUjUfmjJ5wFAFVUnZ60wKALOUE1Qd7NbL&#10;tXWCKJaYbDEKjj9ujRYxACxN5CBLPObog6Uu5yULO2J8eEU2wT2ABiCdbOovIdcqxo2CmgGjL4SX&#10;Urma8qRXEDmEUj/8zfIcwpkYqTCNgefh9GN+GLiQnMVTiKU3laSqVqlWNR7jlctlwEJYMM4FkXVY&#10;5l6RV9IypSLHtunX6T+ycDSEHjjpyAl2pBUKxtOzs1SklsuVI0eOVWv1w0eOBmFoOc4j586vv/Ti&#10;saNHN7a2LNsau/BVv3Du/MLiwp3bt1c21poly0C9AnwgNfSaYTanp2qtBrXQFB89z+UlZ/TdF79L&#10;x7vk2GdPnzy5fGJ6fsHWqJdo/Mpv/eav//qvX79z+0/++GvXbt6mr0mX9OP7qzdu3f3GX3zrFz/7&#10;6V/60peqjUYIP74sSNMIonQ5rAGYkdLtdamQog6r3KhSu97eGdWbjUPHjgz7g85ex2cBD7r25VJF&#10;YRVBeANallMuG2NrNB5R50yddL1R+83f+q0kjt5/993XLr/dGfSbtTIFDvq5SqXWmD+0cPzExr27&#10;V374o7mqRS1KIumVhWPr6xs3VjYuPPWpQ4eOGln4na//OzuLqCIfxelsxVi7d+f9D2785YtvPnbu&#10;2K/9yldOnlguBYOtYYdCP8S/c3UcBxprgEcSHaeMMmTFUB3bUlLgckE0U0S6KVTENEV4oBRgDpEq&#10;sb42tPur7etvXz1/6awnjYBXSrGfy1Tp3JOPfeLTT1+7cvW7L/5g2Perpvr0xSd0mJdmD1gvwgdI&#10;jGblgh6hPgy5QQyLqRQvWWbDbhhHZjQ6ZqqRCvSKpsHHnNLnYOT1vDsrK7c3Vte37q713HuX3/ra&#10;17/+1NlHjjSac7OH2MkUbVois12boocQxdfTMEd0zrNSklK8MORUA7S5JecY6gvuCat6ZsJbJS0M&#10;ToSYdM6gIfgfUhamZJylUZL4qmmKaJyEoazng/6Ano5BrxuHwbDftZ0KU514bp1lcRiBtCjWyvJD&#10;6o6TcfDSkSNnz543LAdrekV/+pnPff/7r3YH7i9/+Tdkq0XJVyytgaIMqOR0e4O9f/yP/lF/OPj1&#10;zz7/ta9/K1PTX3zh2X1XMrR03Nunh+u5px7zlfz23XtztQUKfVP1pkkPuJaU7VLuU0MX3rp7v9/f&#10;K1Xr4Wh08sjhL77wwje++Q1qwWxdsvNwvL8FWwbF6O735mZn8U3iuFSydFujnjAz5RoKPvqfSFf0&#10;3d3tSqliUVSPYuSWVE3Gg3q1qep0FS2KJTqcUxPHMGAFnUfA01EIStmakmKwR62FVyuXdAupyaQH&#10;Ty7DYViDDDqPRBQ45YGySvkQMmM5F4g7g9B3A6tiaqYuJ6gTqYJJ44jBU0rK7JCM2hU0O2oCIlQ+&#10;XaltBXctTfEDUBCBtI9khZKzmvs9PwcTJLGpLs/Spalme/WOkVELCdV9rIHpipim5A5KtjU7Nxe6&#10;/r0rV6PYpxQDRqxu1aenfRjWCQSvxGMRXlDEoeAWxVEyHPYVXsCxe3AOIjqaWxlqgnnGgRskE12S&#10;+5127FOhJpUM8zd/46tyEjerJeiKqQqYw/CTivSMQkseZmq/0sniqFopB2miYmAHiR2KwaqmU5dD&#10;BV1VjqgI0e3S9m6PDudue09xe/dXblDOO3boyN2764eXZqnC7w5HvjucKc/suD1KU1ubaxSMGwuH&#10;aq1pN4jurW0cXd9eWix7rEcgYV8KKCJGbawHxnY+wmIXy6SNta3ADwzDViF2wRqvmFwCbZRECT3j&#10;eZKVK+VcSS1Y0aZwIqWWJo/642GCSRUqLXSG1J8IQfyJy4cYGFFJwx2HGvkU3mBmC/trxUACxqig&#10;MJ7K2R4qgT89DFTDOLad0jgAyCkIgoy1jqIglhIvSJJREAX0eLhBWS8zk1eOAj+HtKWWZ4GCWYYQ&#10;+6QOSqbGQ4PqPXI23TjIz4qNrkDEsdvihJWnimiSwKdDZuUC+gF9bX1XMsq6YaWRH7nueDy4efOj&#10;StkGWqReSULK0+xtG/qh7/MTYfKGH989DIWAEkaYEJ0WBkhYeuY8qUyoxVU0U9CeeY2rFKRJiI3y&#10;QFkSUuEKN8YCe4fSP/L9OE4pUz9y5szs3AL9cLuzC4VUymy2Q93q7u5eu707Ho/22p1DiwvC8AYb&#10;WmptuSSgqsaAHi806KjATKNAtgy6PVQT6nAHUei80HXw+b8ouZDDBvSajhaFFduxAS0TwqVsCEpf&#10;iWIjG1ApFEbWNjcpgZUcaqs8GExGwoxHdkolun+CSy72PTFWELlF7W4YY35FUSqAgTyw35A9hwpu&#10;zlxcvAhwdhCTo0OScfZJCyqq9BBuFgeSSbaCfIBqPGJPbBZDSbJCrih7yKkVR8CyrHodWk2WSb9L&#10;pzFheK3KLYMqoJcsDiux2R4mQfRDlPW63YEYmQg1owlsSsgLCAISa0Mr7PeDxy8XlV6xeWKULgrC&#10;qvWlv/GC6/mXL7+7s9E2LZ2ucb1OhRvMCemsT09PHTm2tNLbkvp9UzIOL87fun5nYXZhc7vtxW51&#10;aurZX3y2u9u/8saH4TiilFCululL0VsN/CEg4pZJ9Q9dcGpKY+ibwJgQm5QEE2TLgmI2/UCjWW/v&#10;dTE4iGLuPBPhtEoHjH4XdL+AiklLhuWNMOiSmFVuMLoQfz3g0HKaRo1ATXWxvct/GsQr/CAKrZ4M&#10;wUQRUl+qDeMuMXnOi6mA8BNirGSlUtnZbT/MfX0IFYddNPs2/8cXpz/XDlc6ENb6mRfPHxbCKuSm&#10;VWFPS/f2/srmzVvXnrh46sbHd5pNo9Qw97d2Kcv1KX8xDom+rnqAJ5IeyEPI0k8Td/OHicUMSYAH&#10;vcpLiQg9FgADwXCUxKFG0Q6g2swytARkSZV6Ux350mXES6Yaphf5jVKZPgM9ll0o/uh0g62SU59b&#10;HLXXRpGXi+2AxIoIReXDgozs0yNkNYRkP1Pwc4FH4rW+sFBXWXMcYVRThDE9e20xWQ61m5IXhufK&#10;hMPNdkGYGevqRBZS2LUXy1qZ7zSj0wX6AEhdirxDdyymKiwwCMOddGI/pRS4dZljO15k7NFlgZIT&#10;izjQD1OBHA94eO/oWgk6GaCnUqOG+WpBIxboClwSKqbdIDZ1Vs5JpeXl+Vq17GYDTPXiiBoD550P&#10;qHSA2iTYYZCMpEaRktS9e/fPXrqQU3mrZAdbaFG2U744evz0h299AI1VrHPosZToLaySHvvR3vr9&#10;xtKCJAT0pdyp16qt1mi3Q+Fx2Bs0K3NuCnmA48untm7fdUeDC4+cfOfK7YNxBQVmEJWRl2RdkfSJ&#10;1giAWIzwAkgplej6wV0MIGtEUhVaBTJQ3ehSEyHMgjRfZEaZV2RsWiaDON3zAz4TCgUJ2QYTXAY1&#10;q/AYY3JWyhgZncXeM9t2hCYKpuAqzBko4iTlhOXXddO2wOTJJWpohbwh9eX0/CNOGoZTciCLj8Fn&#10;bkA3gsoUSmcGpQHqRW3qSjlS1Op1uIRTjcVzSopDFPV002JQqEKdHFWmsCxyqUyD8iS9NuDuulEq&#10;lenvyydPNZutk6fP9Ps9arDrjTpFS1u2occYhMeOHz97/vwzn3ruww/f+vjK+1SHhWFmGCp1MjEy&#10;I2oqCqx09a5cu/5//G//pFGr6arSbDVNw1zf3Nra3vn8Zz772GPnMrY1aCzOPH/y7BOf/cL6vftX&#10;P7z2/nvvXn7v/d29vZ2+92///Duv/fjdSxce/cxnnjt0+DAFamqueOZLdxX33S6XZCjxxL7fpatU&#10;adTpNu1sbFFunFtaoCjd29+nT+O7PvyHTRNXAzPTpETNt2MFFBRcf+z70WhIffsnn37q/BMXP7xx&#10;86MPr/TTbqPePPHYU6GsXr2z9uo3v1kNxoPxgI5Jbpba3ur7L712fastff1Pv/TlL3/++c/1h6N/&#10;+Hf+bm9z7fKVj3qD3tpuV3YkKRy9/vr7b/z46tkzpz7zyfNPf/rJUtmQe306JTIyJrhDBZQCh0kR&#10;0nQTdxZZGJrJD+Ie8w3RA+K2sm48sqmmGXdvr515/ByDTMBF54iaj8fdODBOnFj++0ePv//OlQ+v&#10;vA/KAMJRWpDZRPyBTWJ2wI9QRCgRQs4H7nX0UaAnAZA/SiVen04mo7mhyrNTZWWqcnJ57ovKJ+kX&#10;R1H6ztvX/v3Lr7z37lu37PLysWMnzp558unPalR/gAunUG+VpIKboSZphKwhyYZisCmDIvwQoK/L&#10;CjT8bOk5e0wLc2OmPqaCd4zuWWNDTLYIpmNQdMIJjCXWNnZkDOnkMAZTLA78tXsrMwvztVZTZldP&#10;+CpqOlciQDKJr62K2M6XhNq+hYUlo1SLQYBM+Xk0t3Z7ilWLFCdMoVPBUZojulNrVhtTJ0+38uyx&#10;57749jsfLy0tHD1zZufy+62ZI61ZB92Hmt26c/uVH/34whNPnD5+cufjW3Xbub16kzqNsk39s7G1&#10;1wNUQ9PLjeZgv3t44dDc/Hyvs7M005qfmZo+cvzq9dsUQ+hm2IZp0TGg0EYtAtRIpaquaxkTATR1&#10;PHaPLMwACC4nhqxTvkBpVS9Ty0HPwihwWYA0pWIsiMOK41AO9dxg7EcU3bRypb/foVvkUEjBm7Cl&#10;PbhzuQAz6+yMkAmpkjitVGupWVYNPWC447vvvZZbZT8DORjQKMjT5hpcbaREuHRCoQ57YspFeZRS&#10;j2qXKnOtKfqnEowTAGrTWGuK63XcZgrk2BVQfkwCatHLqm4i6VJwi2T+JlVN3XbdN177IbV5J+da&#10;FQOkITfLfRVyuiZ2iWwwSydEz6HbTGWfaQGNRWnVSh18WFUcP/rTMpDMwLTTl1KgUowgSQ9QRL0P&#10;NAgMaj1cr99dv7XfH1qantDlyRXdrlAGr9qalAb9sZdIRjIzu7ezPd2seVFMDXrJdkLPozelq72x&#10;265Nz+j+mJJTa6o17g6UGI7HUZiEQRbIqmHrCwsLY3/c6w56I9exjc3d9Wq9BHM7GMGr1uyMF6d0&#10;b5PY//4PXv+dv/kVXYMyGdIDNpBxkkPGEfkrjBhdC9LP1vre5vp2q9WEcSs03yHDjLmuoTFUDQWL&#10;Oxis37vZ77VRZ8LflX5dCnz39JllAdKFDoFlw7I+TtiADeNflZFdaDwS6DTpmhxiU2ebhhKlicyC&#10;3tQ7sMRPJkQcOYiA1hCGLiNKdNYZguiwTIUZVQiBh3Sr6iVDCQbeuLOt+iP611zRUDPFOTfQUhD7&#10;TEJmNGMclnTJrpX4NeDpiSZJOXABESIFEx0WwaNk9DBX1RJrpGB+3R12KGTE3jj0hsF4qKd+GmZQ&#10;voCOSu4Ne0ybwOgupUvji4qJoxYjyFmYN9MMRcjgT9Vro3Gfyz/FMswA7rKZogAzTFVT4AdsFALd&#10;LPFZAPOGShcmhHAKLJcoLV44d+7IkaPUrviBv7J6P8H+E7zKnc1NSq30wcbumH65UilPNRuWZVCr&#10;LvO8aTiICv0/hqF5bgTEdUJ9b2LCohIygR5MnkO0QIYO7bFi/52y3iFunAJAmXxAeIEClw4kHDXw&#10;4yH1Qg6n1DEw2/FAeqial6VCbrEwbZrwZujcQNOEYzqm8BhEYg5Brytx+0rngT2QUHCFMPJNBDU0&#10;y7Kf6luErxijDDLLNAI252Q4qMZkkYdbp8IaBxvLGHNPd+zTFwn88Pixozs7O9hRGwZTDlA+sUd0&#10;wpY5mhDowjod10dNAfoAbB5q24pqWeZ4NIKjLISshSGoxEa70IbL+HCpgiPGigAUzeySOTXdeOzx&#10;c5s7m3TXLn3isavazWazmqThVK2yvbvHetTS4cNLK2ubg8yzzHLkuWsbm1ES7+zu9nrjTKJ36n33&#10;5b+q1eqN6dbM0ebdlTXPHe+1oXoNLpUuxINk3qkmg8EQnTys7lU4dYO2E/DyOe/3hlRbUelhmDpd&#10;DRXjDzYKKkjlErMSULiJBom/RWHpQhkhihJWsFGEDIOY5fBFSP8aFeX8QD1KOLcx0kTmngyXmqEN&#10;qZQ/aD4FzB9Si7IkNvA/hVIWwuZsAqoJrH7GGioHDrf/0db3YQUp+Sdd6X72r2JNC6sXEKiv33n3&#10;maceu/jUrK55S4tTt00lCgCYg3tzWninPTDbPZCt/sku+icaeN5yATq6196eqtQ0gGlM+nsax5Zj&#10;t3Q5DH3YQyTRuN8uORQNnBR7U8oioMJnMKRBTKd7I0uBKsX0HHZGw4rnVuxSkkntdsd6oM3MzZ5Y&#10;4MtSlv/kxcmzyWOGoCm2Auj4mfErsB/gXYrLgUCcipPxkD9RgSDnfC0rD1S8kVFg6Tn5MfHNgSKL&#10;WeiAO1zLNGtVq2Qro6GXxCgNhl5ID1dEtR5LTh2I2mN4yWVsAiBQPhyltYajZGl/7IdAL8uYxRvU&#10;bklsdAmqHWXsuOic86wQlKRLr4z9AFbWmuK64bnTp1miIKA/8MaxY5d100nCYa4YEIVnek+C2khd&#10;W1k9efYMRbs4yniZzWslDS1+GPi1Zmt+cWFvY69R1tI4RDLIEoPKEk1u720vA5hBtQ4g5fRtFw4t&#10;frSzqyvp6sZa8+g8+EZ5Nrs0c+f6Bxu76YWnP3Xm+OKtW+sI7pkqqVISs+Ea07EpDoW4MQA6YiLM&#10;c2+VccmFJSKDKCBWL+dhkiCfI8irkuDB80yCpXWF6kkGLCr7vCumzqRajLtzRY2ylCrpGO17inoJ&#10;bw9EHwV2d+RmXhwwX9C07QUoekmGZXU3NsRIko4T1rMWdBR6/T4KL94zsJsEtsEUpHTTdP2RClkg&#10;urzwSgV8F4p5lHt8d+wejGMocHtjzylX+M4i98C/nioYKP1gRmtDxZEhZMheWhiGTM+CRES92aBb&#10;f/LU6WqzFfGCVEyd6AfCILRte3FusVGiWsrd2ti9fmdr6PkKfO9UPNsKfWalWVcp7K6vb2DUmiQn&#10;jh1/4vHH6QeOHjsq/ACrjUZreo6uZ7kxNbOweOGp535H1be2t//k3/zLb/7ZN3e2N3aGw69/55WX&#10;XnvzqcfO/o0v/MLJMyfp2XBHA+iNe56PtkSzHVvRDMq+YRDLAiJsGKP+IE+SGh30Srm/33PHowA9&#10;m6KbmBrQ16Qujn7Rsk0ntF3XiyhVj316xi498uhzT36i2+vOTk/71cW33vz+//5P/knWb59sVeYq&#10;hh+k1IooVun4+ccPPXLh6y+9+t0Xv3fzykc337t8ZKpaM6xTx480S2dHw9H27s7l63fTYEA1/7WP&#10;rr3z3kdz33z5M0+c+a2v/vLn/sZX1tfWp2ePzE1Nv/XBtSzwE8fwFNOPU95SyKL7wpdDVaGxsE4m&#10;TA2ErQcbm2WGyj2rkvkxUKbwPsgTlHdQBQJCMqIT6HuKpD/zqadm56ajxNNiE9qhTI/gtSmTGx6C&#10;hXGDKzyZD4xUcjYUTjkiMtOVs2damGezeJssM4wykzXglDTLufjEI61DM9/8xrfvr95b/fjq//I/&#10;/Y+ffuZz546fUVjFhQIe+H9xWC5lphRIkStRTtBtKviTXBOon4B3iexNCuhqzhNAOJFAtCQDdgPq&#10;2ZhGx9wiTCg/IE1hbsUs0Jdf/N6xkyeHg/cuXrxE16pOfYUXUvGyt7e7sHSErvDC0tJENYS/l3Ig&#10;IVLYsrM7GOZEXOFhJiWp+mDsfXTjltM8bhpGq9mSNZifZqxxMQrDp7/wyy//+df/2T//v08/cib0&#10;3FpjSZGvz0zP1srTulUdu8PvfP81y7Bu3by1srLhud7Fcxda1Zo79oARjbNWo0FxPHDHVAva1BrZ&#10;xuzsTHdvp+5Uevv9ucXMHQ4ZmkeXyO27Xsm2sY4UUCJVi9PEyFV36G/v7B47dJj+JHVdDVt5Ohdx&#10;ucRs/1Gnrqp5CKsnDOXi4JETC16Qdwejim56uUvBYNPrUpxgfg0k6NJInpjz8DBAgJWomFYgFTN0&#10;w69/46+oJ/NV3alW+rvduQsXKUQEceyPh4Ptdh64smDowGQGGw9dMTXLmqrLA3o0o+jK+x+Ouu2Z&#10;Zg3VIa/enEqzXq3H2J8oqZSOx8Gd7fcdw6FGcHYeVP9GuRwmEeScU6leq7Wjm0rYoehmaFj7mowE&#10;Thh/nQaRDJ62AVgyEraK5TZYYSBm0MNEXVi9VIfJJ+ve07eWNBNSFUgXoJ2DAa4yAjCXHbuUpyM6&#10;E3VNeefdd3QWXIigFQ4fcjqBURTS6SuXqKvJrkapBg0/I4hihu7gAcNDGsfACPGyEeuNNAuinGmc&#10;mWPr04uzlWpN0az9bpfiuVO1tKoZsCEHq0PSY2ershljL+uEGASYo8Hg1R+8+alPfwLwM1VJ/BCc&#10;Tyh0QHtM7Jzoy3U6vR/+6K2jR46zJzx3IPTFFJ0LenYNglpyXHWMcZei1z7lQE1W4XtOOcHSbEv1&#10;wGK1GCiXUVmvTso4QSbIee4vM82Wk6aSFipyqcygMWb5CKUwMeOjsjXDsi+iyiWl2gKKRoGvSQkU&#10;GsPh7vo+FB24NS9VrZoj6VJfYlOtmOGYFlM3UdDA3JMyok1fyaIiPU8Yoq0AIQ8jmkwA37CjEI+2&#10;/NA6Bc97zLofBqR2pcT3d/32XhwFaRzZlmWVjQpgaLmNSYrMNjAJq4GpMVdkrFGkZsIsLReqv9Ql&#10;6uxgJHYVGAMImCXd6MFwnDM8GPAKxrtiMc4CMTqwpvhROiT0LpVyOYjCjz++RZ+Tzjnlx35/wI0W&#10;ksKNjRu8gaS+J2w1m9IYTiUsRKdQUuyD6iLZpmmbFkVUmQmBOX8ax7JYQkyieKhJVDkIGjY1lkEQ&#10;RfTffc+XmkyilHLTNNgLF9/L9zye1eL20ZtSmweURJYPRkPqFR3HFnhNReBwpMJmWlixiDVdwvQ2&#10;QfaG6KsisxUC9hP0vxTOWDAs0QRllBsbGABOvHYlQRx9yOV1YpzCpzeK6ZiCGZukE3OgxKZME4Qp&#10;lzHCBlbghGyMvHQPDGQj1MNKqQyWEXDM/OKqaPmhoMfDHJ6HSCjDTApKrl+C2a85Go8hC8N4TKo9&#10;oshlZ9qUOmIdcBoM2a2SiWFBmjGgD8iCSr20uDg3GsMi/Xvfe61cqXz605/4+Nbd+YXpmZnm9t7G&#10;1t4epQA4pEjZex9+SF9/4cS878X0wFYrjXAcj0cuVTIxfS1/fOLC4ZJj7a53rr13gxpXei8qHYXL&#10;Gpc91CXhUYZjM2UZqKjD1opO0XjkgzYSByrouxpvWGUm4TP6hhdnpulolIEjwMvpyYnCSJk07hLb&#10;x8T8sGtoU9G0sly5JEDIPExh96xEPPITOAg/eahG+OFhUSi1UIeikxAnbNXLHijsxSpGP3Q/KpWq&#10;EAYTMLefbUH5nssPW/xM5hz5XweEnrRa8s/VsnqonS6Q7RP0rPgvSrNRq882TpybXVrSvvnSG0eW&#10;nCQNtdwvVbXxOPfDmEWXNOERXuwnJzuDn23Cf+5H1LzhIFAUm4Kw6jDdHCyO/W6H7qxFYZ4CyVQN&#10;ci+KEoHRCTYCvRfViGhCoFMEggebCVFzotLBDcLReOA7jiNT+RXnE3do+cBCQGgQFeoVOPUHW26s&#10;5Dl/ZEJ5GmLRKYI+dzqCB5sqwuFmYv2UH2xRJktktn0rOm02LHlgGCXk1iOM2NEJszV5MnQ9rSuV&#10;LMpWlP3AzqfKZxz5JUj25wG7/6VsiiRY/BmbElG4jZJs0BmrGMTmJV2yLNXUpOLj8PCMEj7lHXAa&#10;eEiWyUKcLGPkDcqACG5PtQuXzkV56A97eQyFCNuoP3rm/Fvf/0ENOxfej6OkwPO5u77Z295dWpof&#10;Jaw2PVnzwu02g1Lu6fMX2ns/iAGnlEdeUHJUqnstDCZ7u/dXZpZP0deImQo/vTBnle0kSDqddr+7&#10;b1bKKWwhGnbJphCTj0YvPP/c7ZWv2Uo+gkuWFPOn0OTCKE4IsabC5pYZ7+wJgblsAvoxpreapPiw&#10;kJSDOLEtHbg9lsaBcRqCoMzbYCVVBD4tZzEYCv0wSwhSDCapLjINOuiJZTox9B58bEpkq1wuH25N&#10;X7x48TOf+xzVRnv7vfX11Wql+sLnf+H82UeZKeH1+oMqLJfUE8snVHYDZ/MxBsXneqPaHA3W6U6c&#10;PHrskUcedSyqKsvnHj330fVrdAKp76XSirpITVh1A2Avea5LH4xBzhonaIUyaBQGlG8g6AcEGiZ2&#10;9Hcsn6UCq4apEvPOKFnqjNhBSqZi2oD6bhH9QQ6ncJYcO740s3i0VJ3+N3/ydUr/tUolhr9bqhho&#10;PKCjwyJS165du3f3Dl00Xflqc2paNR2Ki51en/dscIQDhCz0m9XK3/zd33/205/753/4h9fffats&#10;6EkYvfbulXc/un7u1Omnnzz/+BNPa5gRxcI6wBsN6M7Gqsr4Qzokeuj5FBPpflPoHbSx/m3NzASe&#10;HwS+Nx5TQofeNUtbZWCMm7iPlZxajpjyRxC4aSJneFi+952v/9P/859ur2wqmdTe6EG+GySRlLLd&#10;r9abX/7tzyiGsdXtvfrKKydmW7mUDP3hvdW7NdMoO6Xa9MwXv7Dg+e7a1v6dla1Brz/c637jO2++&#10;/uaV48eOfu4TT7Tbm5957unQHb7/3ntRMAwBw5PgfiA8oRjLzBSNRDmgSAiFG+mBCoPCzNW93gBA&#10;M8iaaYyuwDCJ1UWBGUmzqNfvtqaqliBZoZpBcSbx7+ZiIqv8hFeKKAcfGHEwEovdDVNhzynsiSZq&#10;eUJrAO+cpyhc0jD03bTZqPzt3/vP796+ffvj2yurm6aZzcxOMYQwg7auGlla4qipAR8mWJ1QCZvB&#10;zUtlFw5ZN6GGQr0E2i3hBQaIAmpoeHsoKvunyTD9RUesmZYTc4mjqYbCAkDUKly+/F6rNUPF0tbG&#10;6gcfvv/5zz9faTSG/d7s4hLqbijvaNTKUzWAWbiiFIA3fsCZoSpnYhGUxYpSwvajUn3y6WcCd/iN&#10;b/6lUp6pV6s2FZiGKVMDhwGKMz3Vqur65z/1/Ksv/vmN3h61Y+OdDU1Nu2sf67OhrFbptp49cWTQ&#10;3/chDxBYqrS6cmvqkZNgTGZZ6PsZFU9YeigmxcEsc0OfQsHVDz8sOZV7K+tDP56enfODiJ7LaqUy&#10;pk47jPgx9wzdSCjeUspL6ek2F6bn6ZmKorGRx90ByHv0Af3Io+hULZc9JggANGjZlUrti//ZV5Jc&#10;fe8HP3r9lddSTdIDPx6NyuUSPTKOhQU7fTw80Sok7imkJkxL4vFFbNi6Uip/9/W39KXDH1z/GM2q&#10;ZS3OzvUHQ9cd2Zp64cQJ2feFeF/KEGE2lKIrr1JDfuLYUYpcq/futWqlEn2j8RhM2FTSrVLPT3UK&#10;VnAhrsRBj+4T9n6pXG1M73X7gVGS7cqhY8d6nTY9+MMIYrq2qStpWK5U5byosErlaas55QaBmkcZ&#10;k0REzSGxrr6gOEnQj800ito4wKLr1YHVgeYC1VWs0JPLhq5FAVo43pBk1J5R8VFvUP6Z1urVyPNR&#10;IwDxD7BQ5Lvsh4MlMt3bSAg9UGuMzJj3+z3XHVBek+l9JA3ChLwuo7fbitNKnMdusN9ep5L30GzL&#10;rJVz3WialTCBq1OSJSXw2+VEt2O4hSgmzyg39vrff+3Hi0v1NA4olIVeNI5D+i5hmDZwUJ1hb3D7&#10;7n0K/iqLNcbM2wVkhp+4XPhF8hqFqoyUZXvouZTYdjiNINsaeQHg/RLdBUWHbA/2c2kYpWKeT70E&#10;S3RYJlaruYAvq3SjE7rfbNasCMaEMH5nJFsxC064LKDbV3Ws3qjbaJS88T5d4VrJThMJqtuSKWso&#10;u7IERTYcfHUxfYkFJiVlseyYd7aalIrFlOBtwDgHVTDf8kwoZ0/kg8T0CGA9Tbdraayv3dve2dru&#10;j4b0CyVDVywTNjP0IFOzkUlFeOQiHn2v0JFmjkfh6AYPO0QsmdXzREkLcS1FdIAy97cyLjtWrGxh&#10;quRiLS/8VLFoBQc1sSxb1o2d3d1Ouy2mcHfv3WNCaxbF8WA4rFWrYeAfWlzEZjVn6jMLzbBCm+g3&#10;UiGH7bHdgCoXqkIxU0+1KCw5pTJGwJFpWVDcAfiV/grpRADHwW8EFwPXi9B9qbu7e+Be+X6tVmEu&#10;KybgSRSx3B+zfLlBVSbj0gfy2EIJHKJTiTCEgh4ZyykDBD7hUlq6zj0m7ylyXpDyIjH9Sc0hRXng&#10;h/KgZ8jY6AcFTMGVFd0D/brreqK7oLfRNbYGRPZUKxXb9yMqQLY2d9gIGtoBPqgBkka9axjKrJqN&#10;WybDU5fuqQ/pipjO9/TsNMWlXm+Qp2Mx7wAFCBzjvNcb5YUjNVtxWNozn760cm/d96IsiZ1KybDU&#10;I0cPPf+ZZ29+fPOD96+HVASnydWPPhoNgvJhezweXjj7yCuvXLYdaGinGJnBdModsh5mmLeONvd2&#10;OjHoBvRFtKmZaqu1SBHJ9zbHbpBAATKjnEYPDF0Kxy4lCTjG0JpJ4EDJilhQkAdrjwKmWiiEaLoq&#10;2PXAf0Mgkgpgi/5xREV5EOKyU3KlIAkiRKSymmkKXjag0SBmUovBFlOchbF6gHMnnwf2YkyFF1fB&#10;wQbgWSmVSu54JCDoOJA6g7kkrlImQoGFPZIiDIlyqnkpKyFBaz+jhTUh5RZjkQNN5jz/j+ki/0R/&#10;K//UcpP3DQIXMOFFSEVFAilHY/nY4ev3VprTpdOnWufOz26udWannHcu3x+76dyiTZ+0Wqqtru4m&#10;bsKkV4WX7enEiTfLfxrrLf3URpreVeNOO2N2MiYKKJh4wKNy4UsllKHGvV43y0PJKNGJg3aRIkOc&#10;UJZNJac7a2MrJi8uzc62KmBPUKdaK+Xzs1v3b7PelDAELP5vchmEzRevbfEg88WdZM0CkCf6U/aq&#10;EqWrwpUVwBsCGMAiurlU7GqECqLgRSiy8kALMmMfs+L+CboztpJszZrEQscV0KHCL5j5mRitNhyH&#10;Uk3fp5DGFIwDp98cRLSU7z41vboq1yzdUROW4sPFTQRNHx8DXmMROP+AbPOuWYSz3A0pIFJ/nC0d&#10;aoayOxh0JMg+KRFl7PZOrdlQDYtaNMjJivY9oQeP4kS2vrK5uHQI4sO6MpnH8foYrP24Mb8oG4Yf&#10;eyXNgS5LIsGajjq8LN25f3dx+XSIPlyJ08yuVarTjf76rpSGo/1uvVWP8DDLtamZ7dX7w173wuNP&#10;PrJ87OO793m6JNOvxGhF2XwYmlhQypVUYeyesQev7GOSpYp8zM0APAuZs5tZufBhgtgVYJUMR2Yo&#10;Q8rNFUuCoNfUEyRT7ODdIKL3S4I4pRZOyZtTrY2tTSmVn3/mU3/nH/6D6enpaqkMYKqi7A/Hf/Fn&#10;f0oZ5yu/9hsWa/rTXyura5fffqdeqf1X/+C/o5ABKcPA31hfu3PvTq1s/d7v/a3RYEAZ6cixE1Qm&#10;rt2/Vy6VWq0pz8fSNYzjIAy2drbPXbjA/u8yddrY2YKnARQAZqgRJFnp71Rc0kmikMpaDrDRM6hj&#10;lGSKaBT4DdOSmaEhQdi2TIcWQVPVRULMeH1dSB0B0p6X7OmZ+YVhf7i6vrI4P0c52ICpUmKyvKGm&#10;2a7naizFOOj3/68//H++/eJLn//sZy899WSlVjdMW5Ox5qCHg3L8yB3t7my/8dbbh0+cvHvnjgwr&#10;P8iBUNR964Nrt9ZW3TD/zBe+6EcDqjoMS9dyCybzlGpGQ+hyl+p04hJmU4FkgrWJ6o1gq9Cano7D&#10;qN/r0b+q6MQ1OAqyyBjdxWazmUXBmKM7XYLBfne/s/XVz16KvVOD3mA8DoceNBlH1F5G4Q/efD2U&#10;4zOXPtHfuT3qrLdlr2aZZdtqzUzR9elG0XBnoz8cVkrVY4uLj588MRh2rt+6t73d3vL8y1duXLl6&#10;7V//ydcuXTz/27/zO7/7K1/udnovff/Nzd21Tnt/VnUqNgiBPJWZBJyJVr0QTocCDKs7iuC+1xlw&#10;NJLlCcgmzybq7xi2ZrBKgUAPxEhZ4EWeKBNoIrYK8X1IpwhxxYdEIDiOiR1IgU8rSLQPx2UxuGWE&#10;Q+EnSXnQdykPnjxx4pGzp7JEN2U7GqHWjJOAIhO1xWoWmWgoEqyk6LmjVMpwaZ6CgrGJTQLmXDK1&#10;86lUYI4nXu3F1WDBIQOOeLxpEX4wlHc1XRv2+0mUVkrlJ599amXlvmmZ4CboemN6WjdNOjD0d6da&#10;sasVENJyxFRgGTRZIPHEIhMy1MJUjPcF9K6Li4fGvU7i+9VqqVJ24iCKx6M4Tzttioz5wrPPmZr+&#10;0dr64YW55YXpG1evv/RXL0XBkOXt7Tim5G3WDs194vw5KsvHcTIe+3Ryjxw+lHpwBMvn1Psb2xnm&#10;aBHUjjDKlMG3k5UoyxzHmZmeRvkjyw4UZWIGBGUxVJRVek4pVnT29+vVupZJ5XJ5t703M9P6g7/3&#10;e1IScqHD5IuImhZ52OtXKyU/ioIosEoVig5UwiydOHbJ88ejAdZyo8Hq1lbGGG9Osxl1I/T5cbXz&#10;AwA+MJ0U9yynPL+4uPzkUytre7VyxaV4ojpx7tuVKTNP6825Tr9nGmbOiDhhUS9xLkNxaRjPXbrY&#10;2duj/+i6AcOSsHdKZHUQRVl/lPGypuv5FPFsy46zaHe/++oP38zZC/g3fuu3B/2BxQJpKUNUKZnb&#10;5UoeBXGSBtSNeWGzabhJSN0pfc2EJxmq0L2XYxRqMmyNVENhOSsNoybdyACtjlHAC7tBiPczmkGF&#10;eqqaaXEWQxw1larVpuenXjZMwmSqMbXX63WGfYXOexoeWlzY7/Xm61UV5FI4KYZRqDP4l6LeeGUM&#10;Hg2nQQpGlDF0jWpUiQqTMyfP7nTarjVMstgp1y5efPLG/bVctWSDelHFpqsupeChaCZr5khRHnMf&#10;pXb73k57e6ruqHmyem+tMxiBw6BQWWvVKjUd6R0sdroROrwJY8HjR7+mCvNRmQeUmuo4rh9qhoX/&#10;oYJK0yu2o+uARXUGYwmIEmgXMxGLrcJyJv+zsyaFkBIGD1CP9ZiYFbN0z8SBVM6F7eFkwiaIbSA0&#10;ponvuXSGg3FvZqqOoYhKFbYWUcGWKxMLrIxLCLYABbJbFeppWSE7IqOczrHwxRJSztlgQaiRCiWm&#10;7IFMjKi6CpihEnruGz9899U3bu7s7tXrjUbFxoaWN3oZzwcTeGPBCJPptSn78WQiKOQ8DpSlgxic&#10;y/lDuEdGbwmWYwGkySGbIiWYolMTAWkrdCYOpXJq/6itoSxcq9boWd7a3Cz4jVxJ3rlzR9cM+ngi&#10;mZYdx3NHDEqPqfKmuBUGnm2bLJnJS/cksRwbhoeFHjaOS8myhrJiOxa1beF42NnvUs1A/Q7gukks&#10;MMPQbYe4Wt7pdB3b7g/7lByoDPOVAOg2nlzGzOMVglayNEHE8P5KKWxM8gI8I3RBQaJQKSXpGras&#10;MVWhWkH0RVzinbkCrWzqJ4XhE3aJmbDizfPsp01K5b8OpEofTGVXAN5p8yRiUnLT6bd4r0iVLJrv&#10;zKIwQS3ik08+EcBOIkE3BWU6/nYq5pAopVg6kr4MNRfd7uDMI4+srK4OR8PhcCS2kTnzpUFphDMN&#10;2lKsHwzASijyX/rkuaPLh27euju32Ox3hwtLTS/wt3Z3333/vU63+9il0+1O+9b1zf4Qvhhvv3Nz&#10;cakxGPWiJDIt3fViqm/dceT7oe54Jcehizw/O3/r4/uqYtDZQRWkGpEbr9y9c/fmpsJnjD4zbJwU&#10;BzP8MKpaFbjYCMUJ7PzhjMgwAnrusmqppOupaHoSDHBkC8rYCcZ+JvX/AXxxKQ/SaUqpY86Ep5o0&#10;GXlLhQQvs/yEYy9OJECFwHdwxyJWuPQKwl+XbydSCKQihGmbkLLDiUJ4RjBICwsAFOpslMZ2ULDM&#10;dN1x+tDC/2caV56eKPnBnOU/9a9iODIphA4WAq1mzbKdjfXNgzkLiyZk5VJ51B1dfv3a4vzjs7PV&#10;uzd3796l50UqV6zpVqvb9aPEpYSghXCE5niYh1k0wdT9nL79JyDTouMVGC56eypJsMlAFIRDL9P9&#10;tSgOh326LD6qPNmQtZjCXr/b9sYDBwqulqlnNcccheMgdCN3ZDua6ZRMTR2LBXxeSHU/dLGEpH6u&#10;TLYerLAsi72uwoal3CkVjzc/b2rCFpYwxI2EKxdb/jAA/WBGhVsvZ4XbJJcX4qsyFZ4X/Vmm5gLm&#10;jsmN5Zj1Wi1r9ynklMsOPU+GZmRYysmuH1lUDGFKklUtdRxmIepdSTgkoTVhlqUsIjLQUUjDB1OE&#10;ggfBg7FqyU4HHtPb1AM1LEEkD5O8NW2st9tXPr7Wmi139jqLUy36Trvd8cLs8tzRQ9urq5qU8VoQ&#10;mIqYp1+rH9957OJ53TCTPBYjEnZ34IyTJbZROnpk6da1Dy3bpK5HoTgdZZoBIajNtdUz3Z5eq6R8&#10;Tai7mppq9Ve3qISjvmj20AJdayoCpufm7928Mdjv5HH07FNnb969ZzJWGaiqhBX9VdZ5U3I/xR4+&#10;zjElRrmsKiH0A2CWx+aJEv9HEJXpz70wNhQIB2VxemA7NUE+CvUWXnhSJQ01BV1W9HrDdsdDqkky&#10;Q2nOz/327/7eH/3Rv46z5OiJ07Vavd3urK2vC+tmuGhEcW9AkXMgnBApSrb39qjLpbxFtREILujK&#10;7FK5Vio3dMM+/9hFwWyhKLbfbjMxNeYIZQt+Y61WA2FV0/wghKqzoox9v26hGQbpj2m9yAEpVNwo&#10;0JhUQQLFRa11oLJoBNd8yBMalEYSttVF78rnE6NbLGJqdejQoAxQhPeOH0T05/RLge/v7Ozsd/Yv&#10;nD9HrzM9Nb25vRWnieOU0CuHfqlc1qJoe3f3X//bf/un/+EbU83m0UNLjVZ9cfEIlMXSdL/b2dzZ&#10;9tP8mWee/Rera3kaa2ny1JOXLl44960X/+rsxcd+5e/+N7ZlSmnmu6MgGI9HQ380oA68hPbDGwd+&#10;5nmGroE9BpgZXawANYem9vehOE1tCl03Kquo56GMJbEjlCGB0kP3stZqVKgQd6FNdur4J9BDSSkE&#10;sbn9ZMgxoFdjn9534AbR0xeWzy0vJJScw/ivXv6xTe27bdFjHFJwt203cG/dvUM5wzD12WZ9YWHm&#10;0HjcH3r9znB7MHrxjXfe/ujmheWjn3r60le+9IUv/tJn33v7/6frTYAtva7y0H+ez3zOnce+PXer&#10;NVlWS5ZlyRZ4wmDzABMMCYQC80yAekwvRerlPepVKkm9hBASAiGAGcoFtrGxZRwsS7JkWWNr6kF9&#10;+/Z45+nMwz+Pb621z7ndNkTCpn373nv+Ye+117fW+r7vjbcvnL+5tdVrNrk00jUJhekIczI1cUZx&#10;peEEHqf2UflD26+3bNuR5ZTaVelwQAfn+XjG/kUKOuqOpxIT4cBGDArjcSNvwINhFn642zFopCNH&#10;Fn4YslibQRgKC4wqqUxBBE9BvFYJnV6RoQTbF3KXDJvmIeSbUoYdeJEGR1Kk14maAvk9ja4EUQLJ&#10;M/Z5EsJ3Ig/HJVwjPHbsu4YoJEJTkemwGAjZEirrpeQbh+qmaFmOnRw8XhnNBFLQ8amZQrlQGavC&#10;mp6Zmz164lSYYF0YMI+LujjIXwrT7ML5t2EFLx0+Zuo6q9Az6lHGFCmw0CiwXIEdpzj0FYU5eMsc&#10;6iCISANG5w0T9lcSVQv5qYmJ1evXb3bqC6fvPfXuhz/yyR9t7Gxu3txoN/rIPpHE58+9vnJ5+ciJ&#10;kymszMiHxPPqyjte354YGzfyZWr4QCrg5HQ9BAAvSpt7e7KmxFkMYFKxtEEEsRHlTCDaK/DoVNX2&#10;/Zj0AgGdVMpFTdUB6g+cwcCzj9YOTy0dTuC+8FRSKGJF5KoDkS5iQ2gJWZJC1jw1P7ewtAQPWhOk&#10;p5/82vW//DPH925u9GanxgsQBJANERGtSxyuGTxZ0HdE0oyZhYWP/9CPfOuFN2GbK7wsZrIqavAa&#10;FYiKGVmF4YvNZFyVPGU8CSprZMna2qrn9EVBOnr06NrqzZKpIO+L52RdtXu2LvMhGZZSJU5IQr8X&#10;uKXAx56aYsLzyecKdoDjQRyBH+RlKGKUougOK+WiuQlJesBdI6EpCgBY0h6CCC6GeDTLArNfZK06&#10;nCFQycYP6SyQTaLAT8Lo65DyGrKkZUg6xWMMYqOia34SKnyGZFHZ6PjNVj+UlETVAJpUG2tbkFDC&#10;pgAg46NVEMqPoAQYBBz4bSRgoxpWY7cdpgqcCPCdhXIJbv6lN96aqBZqKMY7FSXo1OJEgxCNW1RA&#10;mxCPIFVV9IJqlVJme4sDtyjFABCo147zprK53tjY3Fk4snTs9AkHDhM0DswSv8ez4iwpIPLckKuZ&#10;wGLAzqwSeIEDB5PnnTp9N9xmGmFKChm8lIl+6AI0o8JXStlyympACbNOTrAZTlryGRPFYCqdcIZB&#10;fi+rWkoNVyYuRbzwhGpLSCFmCS4kXxBGYVUokKXhGDLyL9E/0o9pqBTwEk/+ZXAbAc3xYiKOt0/j&#10;uSmVMgLGP4IvyWGxbAmyFCPLg6KfyA87n0xbFE0hEhyGQYISRBBpY30/ibzZ2WmkydDQtUCEsyyj&#10;sbtR2Z2p7JJFF2lTc8PkidofQ/hDUI/0RCnNgNtTaJgWwZisp6Op78Dz0fu6k1TK1XKpFKKjeFwu&#10;lfvO4MrKCrwF7IKSDy3WFWTRNEw4udDslzIyOFAh5qHOdBIpku45Dir5kZgewgyODwIfsl1y2cEx&#10;PaR5B8GgP8CyQhD2bTtE41YBiYB0i4iVqQq636yj3nK359hYHc6YNTcAfvptbKSZKY9nwzojT9St&#10;4dnAj9QoWKbHnKrhA3w4zfkMuzG4d1CXSxoKE6ZkQ4CzZuheRqY3RMHlXYj//5iB6sia5ODIuo0T&#10;sJkpDJ1BPd8nyilPk+3Yo0B7p0yGezEsk+llwFZ1PRfuVCOxD+wKoNbXUJ2Bkn+s/ickzgQwF/ka&#10;ftTtDAi/kdjjkG2E6xiSGUC78AutnFHIFVeWb1y5fG1zc31uYQGraGHYrPeKpbxlKleu3ABMe/ny&#10;QDXU937/fXedPF0tTT75pa+trW5KsrawOLe+viVKcNykfuwiroFEQpQL+cKzz71YyOchcKGWLE7f&#10;8YB86xtdnsy5IAAi/c2HDDLM5XPlSgnuPWflbMceDAbMUA2eR0wzLjpEDUmC/EXTNRKIwek8OkyJ&#10;+oSy0ygLGacxjUUIVOokbBzFVAvABiwONpIbE5sgGCYGJDueMTFMFOAg9RscGMfJ84C+OaZ6wcE0&#10;ANbKKTRlI7jL6i8ZljCYwzO+ENgyQ/3lf2xQ+aAmfuey+B5B5oNh2zvMb7nhXDPrGeACG9ZuUiLE&#10;wdfHx6vra9tMHGvEBhfhSmemp+CmFg8vxK7y8rdXEUCogp4TJit5bK/0Y9Sv4DjdwCFM2/FJF40f&#10;qh1nBz2D4UWmd1wWG9LGMxcOtiSXxiQwgFRLXvB9HEoEOAsLFQBAbWw8QeF8HD2XNY11Ry1Dy2li&#10;gNamcYTjtJ6qcO1exzRyhoom7b1uJ+aQ6sOGVgjSjGi9I38gpoHM0Ldwm5fLj/6bG1k1pKMvChwb&#10;hyeEzBi5IiOTsKB456sS+AO5MJrRGDInSTKeAWrMEiQ+NU3T0DSIiXAoNvb2U9RVE3MqTyaEPPwB&#10;spK+n3oZf1v6hvpFAqU5rAvLmj2MhcLEscjuF6IPp8tSQKgvSYcuwwI9hEo1vzhfurqx+7VnX//w&#10;h45AAHOkZHdzY7/RKU+O+YIXKYAehSjw0RSEZAoAXMGOWr156+iZIyGK45O/w7CBjslsKARLh5fe&#10;Of+2x3sGZMM8xWaiJKaev726dvRd99tBSCo10szU1M23LgAQH8Bq6tv5UhHOjumZ2bFqNfS81u7u&#10;PXefmfnOG1evrImcxNIUyJk0NIIXFFmQcJMBpM5UGRkkiAcEDJEQI/2MNwWc+uYzxr3hyaFBoZka&#10;msKilYDT8qSWwfpqCZ35Mm5lsVSunLnr5PPPP0+US9SL0jSjOxjAax3YtiLLMzMzdP6hFjekFTeu&#10;XRdl7C6ShRHWNEzDgJvkJBmgXETa9PDuWq0mxOPuoG87LgA8VlUCBJuSrDSyEx3HtEyI1g7WyAMy&#10;jkfSoaKoXhBMoLAeksfYnDNK/NMcFuQxZPgeo5sX6eYZpgUnLvzY6o0bqH7crANEv0tSIMQzkrNu&#10;mJWxSdLzxapOSr1/qgHQcAANBsGm81FSMlqYn//RH//U9vbWZz/7pxoar4k4XEa6aaxLB4+x2Wg0&#10;6vtu6KiqDlc7VpvI56zN7Z1Gt3vfPWfgEDI1LcCkXDhxz/2vvnP1l37tX/KyMvACRVYTvVCanBkX&#10;+Nhz9zdvOr0u1qWx2weQJBw4roROJKJmGrCIA8S9TMtAiCj4miZajNq23et0dc1AuQRVCUMP3mQh&#10;Z8Kx7DkeA7lx6FFynjLNOmxG82mxZBY5HfX3RFiyOiyZ116/9tIrF02ZB9RcreZ1eCGaiqZSIt+N&#10;wu7ufrfTh3uZnBh77IFT72xs9BN5Y7f9yvnLb5xf1v/srx68965P/eRPffyHPppw4SvnXnv2uZde&#10;u3C50x3k4BEgeQzjXEpcC6IJQUaDI0MAxj0v6DRbE5MGabaTgACzzWLCdWyOiENhHolZD5GdDNPn&#10;G9YXsxF7lbisLOiRxhVRnrCQKabZqFyPk4oCCc8lLPRn2BzG2RA26RKj2Q/SIJCBias6ZisDyw6C&#10;wgsqMd9Q2BQeHtwGLArYVDi/jZZ1pGUgCLY9gNNdxrF4Geu5KZXoyPCeRE3p14miRtqhSRRrOhpm&#10;a4oKm1vg2cBNWqnWICEN40BX1WJtLKGAzlMilZFWSrfdOXL0mG33n/zyl44cPXrmnnsjdDbLDnQr&#10;0JU3jkbwHoO/SFHggx/6cMcJ7d4A9nJ/YMNf7jX2Fd0wdCMVpMWT91xe3RDKk7WpcfjB4+96Dx9x&#10;AK83ttb/5E/+CNINN06Wr1ydm1/C2ayED207b1lwH/W9Xdi1cWAj2yANtna24QYBu8LD7tqDWq0C&#10;YASeIWbJ/UGtUlPpxB04NjzPXr83Xq3A3nKDQORQ/erw0SMqZHUo1J/SmAozXkD2KOQUWDWJRnkp&#10;L+rUygDoHNPUFYd9AL7eas/VqmTHgwouMWnY3LadZ7UFxAKcqBhyrgTw28cqKb5wAyknAuf7iqqr&#10;EOawT0q2tCLT7MdBOvhTztRxailMb6xtSjgAhX05iCZRliD7AEX/SagGpexjXTN7kd9stzB/RViB&#10;HGOUboerJss9REO4MHDT8tjnyqy8yXOJwqckmIPEYxF1DJEtpgikGAcrVKb2BdPtEOUwZik6ZG8Y&#10;ITk6xxi5HYlzEXwQhL9MU5iwSIrOULyArx4VlvJSz0HFZk1HtSq4TRSqJiEHlGkXYg5nhuFCZZRq&#10;jGU9H3LynhcrihVLYuDZsD3eevuyrpgQ/g3LCCL/+vVrjt2Kxcgq5E1DGbR6OBIoK+QzTcAejq0w&#10;lIUIPSjEkmWoBQtANSCHWEeRL12K4KZCDM5JH+eMIaHWdBvVdCGShIKqCkMIgc6IcpppknT57dcb&#10;u5sqhB52cuABks3OTaSoPhbrukq0SSkJI7IAwIVEIwnwHGNISyz0MBCH5AiiaArDxC4jAUWyREa4&#10;iCxoeAUAwWA7m3nLDTwIgAKNGWM+rRhnz77HxOuQYzEler9kKAYbQK0aOTfwAU7DKtBNS1TURJQN&#10;04QA85WvfXVj5+Zw+E4iCxo2ecePuHS3E0pcxrWJqULOKJVyUYoKZ5SKDQdnsVsVBzKfhjh6LBIk&#10;uG3/yJGfDWuQQKrDhLESbKuy0g2RtakY5/s+LTx4lGIcRZ7roWgQz5mmNnAcWAz5fB7W8oWLF2E1&#10;ktuxbKDiLuKEkBQLcKYbDYp9OJExuuJQdQJBUpUUUiFH7xxVVmzbiSHqoUOykjPNCKW4AQipu/v7&#10;nmf3un02mEqUR0zmUYYgYbxWFeFufT8MYo/3sXmDaiUcRU7UJWKd6nTkxUi6uBF1YvF/01IRhNu0&#10;GDYYSY8p4/0whDM+pu4zHkxEQmHeMziKhcEhw6EwNEljQYkDQH57UPH21Cd/B1DJ7uxLjdAOwi1Z&#10;kQFWQiJiaIqsoK4SKlzQJANxWg1UMEZ4FZfy+freHjwE6h9gcW100qE4MyP9FvI5uH7Sv+Tb7a7v&#10;e6hPhh1dSJjR4joWwrHxWhClJ04e2d9v9XsDQ9cXD81eWb6hqEh/G68VSrnK1tq2NwDsaQui+cC7&#10;7m73GsVi6dQ9x/Zbu323vrW1e+vGVrfVvevMiZ2tOo7RKqqfhJVKDiIP5GmSjKJl8HZM3XBslwoZ&#10;HPy2Z7/5HDoOEtqoVCp4XmR90zDzuZxhWO1Wa2d3t1QqGogaqvD9aGYSpGEYwQqBr3W63eEQOOoK&#10;yTHKSuJehn2iIq06DQEMcHA2ZIqEut8pywZilhiLpA2FDXB8GigtGg8fH3WDUGkyjTGzZdGG/Iix&#10;iCZJQ4tsgcmFiDQGwI1g8Hd18snBglPR7EpGk8IhXOX/V+a6pFxDPq7/ix4v27AHP33AXxUYr4ye&#10;BAWGBBFCmh07foTmDoLhgBMBUbhZSPC6vZ6B+kbChQtrrUYbXvPpe+fuunf+3Euvt1sRpMaqJEyM&#10;VTotOwrlwOuTpdBQo5SRHdKhlPH3NqSZ+A5eigmfAx8LwTE2sciehCg0wQvIYiUejqnJDUFQDKxg&#10;IKmEE+cmJpxBg7x/4G61gQ+bWdtevbVT7xVrghxJdUgZHJds2QSOGzEVOdYq5A70q9jzIMp/ggk+&#10;dcxS8uNhb5lEC1KmW41+YOQ4xx1w3linPonJ1zCj4V9+iH5xmisjOgB/h9c9wVHKQCEhCOEAdCIn&#10;gAPd4QJvcqIqI1kjKuYMjvdpVIsBY3TTzutwEiZtL2YLR2aIlyQbcYQvzlDDiewVUXWd1S0A4+GQ&#10;L3Jf/ZTSB2oxMUt0uPyN9TYsgofee2iv3Xvp3NrRe2YG27cuXWnAh2x+65X6RmthvtS3A9tOz8yW&#10;3WZfcYUIC+7J22+9Nbc4DbEmSFAGkASgsBYqYciIChO1xcW5va092CHY3JQTHiehpGLJajdWBe4e&#10;SVRRhwqem1Uozs50dpvxwG3vNSq1CT4JE02vTs/vXLnWqe/OnDjyiR94/Pd3vuC6yBkJUpzGEEl7&#10;OeVRNWdoBZZmVHdIaBCLqhvUn8ICqSxiNYUwOTwkxklIcYaQUSqJ4EevUyQqC8RNSbPg8nzHlnlk&#10;OFA/NNNlyIEBJBqO50JItAGQd9oBTpsIiqbDHwBuJTizRNCR7HStUplgBpcrlEiJBrOTXKEMWbWh&#10;6cViGV0io8iP4jDwaQ46OYT/LHS6PVT6IeMR6myncObRCD1P3V0EOQr2YFGXL0JtFdlxbKb4j66/&#10;aZqz4MMrsqL95V/8xVNPP53QEq1VqyLmEAak2lgCcNzXXnv1scceA1yK9USsYCd8GvCSRXtWAICd&#10;l5COCqdCuVSBmx+bnFxd3ygUcvD74fzmiEgDR7JK1kpkE5LBY4IdBMd/s9VY39xcWbk2d2hhYnJS&#10;IMVR2Bl79UahVJqamRqvjdk+5kadfu/Nt98qlwpzU1OlUnV87hTKQQpJYPfqOztutyOn8JicEHU2&#10;XYaFFElN0IkDS8BoXOyjkgdSodCP2qN6GUpsctTQQb0mVo9KSBiYxM8gPaOJLyFD/deEY2XdLAq9&#10;QFaMyckCi7D1rr1nu5IkjJlmztBVXSgopjaRh3TKcxzft7da7ZxlvP8TH3t7betv//hvqjIHp8Hz&#10;r7750vnL80cW777r+HvOnv3Xv/4bnX7n7TfffOPtSyvXbvRhsUTYcEmQdIgSqWUrjykl0gbkRr09&#10;N1NwWH6Ac4U8w6ckHILUW2o0pDxp5eAKobZFOgr4I7oL1UVZMsMU2rgEG8UJsTiGBUj6ziQ7MCon&#10;TRI89jI2BEJWrQBYyG6LOtMio8kJaEROQMKLHGqTSP2Id2IO5zzjQKI2rcLEbJheIEnNUCAWUXUO&#10;dUGkkEjhUsogNB+iZlXMZ0zigtdEhadxSxrOzEqlEtn9wQMTm62mdPwI+T1mkCL7AxthWBLnNE2T&#10;hGq10qzvRVGAeT29RFaa5JmoBl0cs6nEBSBJlcmZQkQ+qbxI3OPkzTde29nZZugI808hkbW8y0EI&#10;VtE9BK5D5RePlX/uZ3/lD/7773Q7Nur8RUlBlZ1OR1dEyAT7gxbsMd00cjLcqhiG3uLUhB/HnWYL&#10;8H88Vg7isNttlYo1QPcOkjRkB1uacrlcdjwPnpMd+BDlZT7rNrsnjp4wLDNlE5aMGoPva6hGn5Ld&#10;PHFqqGObJiy7YCV8piiL/HbKcImWh50aUq/hUQQe8wKBG3Z+cNIU1XFk8a6Tp85fWg5jRYNFLyc2&#10;AJTIS9l4DaLDgBfVJAZsxsXIC81K+RJy23i+5zuA2+F+4XKiEbUpwx4QHrHwMQCxRAzCEqxxRJ2A&#10;31JJMw3Is1CnA7YuXhMNH2Nc4iVkL2ENJQbsKcP2goAP56CEuuPYhETEi21GQUxIsgLlf5FXiU8C&#10;u5GCBB+h4FASjwKMFAB0FZVoVEOUfDHIApFXNEEDFItMOEjZ4aDAOnMYCpFpmrAKU1yLWTFvcV4A&#10;mXccu6qkxTEkkVqIPTYe0sgPPP7ERqNRml7KF8uY35Nsr+10dbXS7ffgABiETsrBZaeH5g4lmRKE&#10;qaIrdFIjqmbi5UkU4KEjwm1CNmI3G43lS1v7+3ulMQCo6dVLF6YXlmQJ3leMFkpY9BLZUGBCNq0s&#10;z8E5KCLWerZLRrZ4vzKPCkBwJjtwEMYBZPBEr5IYEYYSXxGrUgrzcEooGojUrxFIhCKFaxQwRROo&#10;xIaLCzufOCrDHDsBmehBP2WwGaeUCRCyCQDfi44cW/zxn/tMIV8adNoTtTEcqUip+si0f9GeUUCt&#10;XCTZUD0XKTcxJHKCokCozFk5PmPenCyW8MO5R0S/LNEUh0xRZGKg4i7OB3ACueXiWAleLlqKcgAQ&#10;UZOR1HqZQ9xIsJbN3whDyiDKW+L0NJunhV8So9CxAJ+gG5qBsUi6dOFtlvVZpgX7ERBQqVpZnJ/J&#10;Gblb66tHjx/f39sbbkbUok78IGJDucPZb9+DX8XGiSVyMYWj04LNThEdknKAJZqs2Y4DLwCOVMd1&#10;BDQcSjzbn52bccMuoGbYALqpKoqexrE96MEbjaPAjgO0oUmpZsQeGTkrwdupjFcmJyYG/cGVqzfR&#10;yozabgyOwLIPyCl9KFozcvUclmNI6AH2mKGpNBSJjhY+pGQkipUQewWWICSFKk0UUkGBhIUBFSG9&#10;mf/uSWbhQEc3+97m3sEgDkfSX0g6haRLlpG+5Ps9Ep+HhExldRe4BYmGMdGAOkTKbt+2keQUhBBU&#10;5+bnkXPBZZAbwG8LwgCjQRSNjVe3tjajINY0HGtH9JemcAZPz1ePnDokKLCzvJOnD/V6LTjuAW8e&#10;OTk+szC3s7dz7er69Jj/wAP3Xrx4QTc1AOA3b60CXnEG4eqt7cMn569cXt282RzYfqForN28trc/&#10;qKIakRzHXVnW4MiYnJyFW8B5LolvtVoQklzHhdwMjgwzl2u1OvC084Wch5NvtiKrVi4HG21/b7/X&#10;61s5C96GpmpoGkJrr5gvrq1tQmZLFG6FMAvKp+m6HruI0wTKEcKhRxEOrkKuQaRKDJA01oq1D/I4&#10;55mrML3n7ICNyuyaSRtIZAMOaCJIFAZUbyHT45jUOmgWRKQFn31Pxz47oPOO/IjQiwGFbW4vjIMh&#10;tST5nkYuw9dc+t1eVgek+pEac3anWDOD2dguR0aeAJvfsLRTp2Y31rcVVeJCPuGHdrpw/UEUvv7W&#10;eU1XVq6sKgoPz9K2vX7Pv3xxc3sngE+3CjIXpq0mZHCxIKWKpsRuiKiLYgi7X7aqM+4fEcxiztLI&#10;UcSjC7IIUh2FDQOrW9d0suQKsPnhehw502BRIfJVQ40hZQ8DFMRLJZk6pxAx8oY5Xi1V8wVelooz&#10;M05jd993RZTAEMktHbebyDyJh3ZzNPVMGjIs1oRoXYUgm5mFkILZkCJCM8Js0ANLc1Q0ZMQ8miCh&#10;rgoGMm6oY8WaxHjYEkM6Sw98slmdlF0PltvRxS6DsxwiYNbtu3CcUAsrxfYg1lRQn5BxP3A3SqiJ&#10;x3y3EVeREjmaJkfkhq3wiigTL3u4CGjEOcvlVb/vo2GhkA2vluMAIgDYOlQQB/AwhbTjRstvb81P&#10;544tjb1yfnfg9ItjZiBoby3v33vXuCPInTDJS0HVNN1etLvX2t2szx1b8oJOiEoUCRNBFbDzhAns&#10;kdN3r69vB/AYEw7QHAS9Yh57853G7vqVyzMn7yP6AGbu84uH9jf3yoa6s7156OiRFHI/VVo8utTY&#10;2Ly5uTWz33jXA+9+76WVp555nWpMHGyoVMZsH16LIQs2yUQEcaqj51uGnUA+9VMSlEs4mbQnZJEj&#10;Qj4cb7yMBuXcUI0SSxJ4ojEbBqZoxSGhX6Zxe2Fufm56+lbgOrvdwfziwl333XvyxLF2tzs+OZlD&#10;TxyFKxbg/cEuR8d2XZcUze60I5Sux9Ox3+uTWW7WrNchbLFYM7BtgMp+HG2v7bEBkrxpFkuVENEy&#10;XxurvfvBh5588knsIrARTFQcUdAdCsUskNmOGkWYuMtB4Cuqag/6CPkwAAHizYivi0oVcElf/uLn&#10;v/DFL2ClU1ECPxj0+3Bp/+dv/CbEtrX1zU63Xy4UMV+IYgJfQw46aZoiWVTCaVZBkUU4S8n9Iqb/&#10;qeCjT9KtzS14hR/6vicGvf7Ozo7jegIVSskUQTAMHS1zZfnM6ZN2GD7zzW8ioy+KaCArNQ3jysV3&#10;Li9fPnH6NCSF7f5gt77XaGzdXL0ESXcxX6qUq6VKqVSujc3Nzxw+Ajl1FkeQJ7V2NyLf6/k+Z3tY&#10;7YXgi5JXESl58nCPsLgBjaco8++TogB5jiHhnwgFjJ6PmufMR22k48eTzgwfUQMK20Hvuvd41bRe&#10;P39zfbve6XcBiO2F9tp+Nwc5uarUChYk7SqK3wSNeh2W7F/9+ReMUuH47ARvuxZkAzz6zl9bWV1d&#10;3X7yq984PDt9z8kT73vs0Q9+5CNwJMC+CDlud39vt9fGeWo3eOH5F5evrsDDhTR8d6clPnAS3SfJ&#10;AJCQzchZjaRc0hFZIxutW1JfG8pQcXfyYRi6HwrRsyQmZYQ9AqEpNxKFODBOoubYUNeW52XUtsVv&#10;k0aaqOR5hKYTHCqCRei0GUWZj0N3YQg5MRwEAmxQPoo8P/KNyIwFyBoTIQk4QcU5WjHMUDkHVWSz&#10;FMkZYeAqmgmbaHt3b+H40Vj26TQUXN9TNTlGOxYflpym6+iLI8v9vn3r2tVHH3mIo2ltuJ633nr7&#10;xPGTcIhDYm0Z5gMPnoUvS/jexXSkw59RY4oaESk/UldkZRp0Z0U4I2CgpbPgvvsf6PR6PNUHg4Hj&#10;9Jx/8//+dqPVKRerRT2noLWiDNvfVOUn3veBr37lKwUc8A3hbpYOHz77vkdNy4pDSH2uf+OZb8GH&#10;T45VxZyI07qCeOvWuiZLGg6dytVypVIdb7Y62PmXuY29TpLGqqYA6CXPDNhJ0X6rdffp+4uVKnmT&#10;qiGqDMmKpOChgNPqOKOANEsaS0UvIOQ3s8FMCmsZydSlSX+Ashc4AQuBwhBT5gPPjFOG9u84nkkm&#10;jAnLI+qtJvzuCJCVygd2oOhy5ApBgkPkOiBUDqOBzwtRJqQYeBJOkTVT7XseckKztOc4tdqU57mo&#10;UJogTQn1jAktaeg2EXW6TVNAmxyWlJTzaCGPWoGKyjB6EmBvTUMeY2DqWisMM0jeeANNvTg7Idki&#10;jiA4xgBIs1HZh2MjcmRHh1626IaVhTQBHaPoN5u+hbNIVcI+BL5QRrs7ANI4bgpJpIdjQTxkcIai&#10;TlSrru9rptnrduGVQTTRrXzMOW7icHDSYT0lkWXBgfgjyv/k4x+7sb7/1eefga9PjFdwXqA7mJka&#10;c30b3l2xCGlqTrXyTsRZEmSmFlwUcjKRX4gzNQmtQzrFsXCMxGMa7+33+7cwmUYxtUG/B8kMCthK&#10;qGkcot0qFivgIMgy6pDLio85KPyNEsGVK2Ya9Rl+8/3Q54KUlbYIGFNFlTwMKaqjhApKPMR+1BdZ&#10;j2goSCLT/3GQcCnoykfGVDwVRzAmhCnkV9g+gawoDtOAHFpp/ISSJM8Jfcc9cfzo6ROnNrd3cUMB&#10;3tDNWxur/+MP/gAOU7idgePGWTZIshBuJIVV77O5FCXOFGxP4eusjRUh7qakSckz088kZU6PTIZl&#10;KGM2TKwR8fIoKyYcjBsyqVeicadERU5pIBn7Gcy8IGPtHkz/MvKkiVF+mUfTL4hZHElE0/iXgk1s&#10;SWVyLE7glUvFmYnJYqFYrVQBj8HRSwPGmbYrTtTK21ubeF9DySsaB8X+KS8jfwPLKqg9xqFGoKnq&#10;cKIZBva+unGsGyZaD4Soxbu/34A8AGmrqKSGx3SpnJ9fGF9YrNRbjVqt0uv7k2OT/W5fUw7Dg7l8&#10;+dIwB894xjCipj9SIDRdfezxR779wiu+5zG9N8AnOKpGEll+gEwsZv6Xkqp7xpzvYOOpisjUFnBQ&#10;MabklvNRM5kpAKFic0bz4bCwQhpHklFiPQtitOUZquGMHDuZiGPG3SmlmwlDZ4osHfJrMpaQh1Hs&#10;uH6CiRZmMiZEYBm2nkhSnTwr9KFrA80KpQTYkLAqy6dPntqq7+sGDkFAPPACjwa/cU2pil7fb8Mv&#10;yRd1EXdc6tooF1JG2T1l+Z3LnSYEg/DaypozCG6EWzdvrVs57dq1m/A9rjNwe06xZMHrvuv0mc3d&#10;3a3tHbj3iYnKleXr517pGTnp8NGFD37wI89+7X+2m7sKmqCLxULBHjiSKAP6X1/ftCwD2/uQ1KHy&#10;aNJtxx4fQApVKVlx1GAK4f0+akFpmm6ZVqfT6fVtJllC2i6c7ThwI4aOTeMSGk+G9sCFu65Vq3BK&#10;rK2vkXYadq0hhYvIaJckfnHz4Ew+aTXBGycBZUa+jRnqGZoaZnfQ19EBUOLR+VIcetphwZopXYnM&#10;+wDHGAl/MvfpA7h7h+TZbSUplUyGUYuZj7nsu/7qe9Sebv+/7LYg1bATQHV7tqRSVl4nyIklOfzv&#10;DMunomDmlMNLtVazY2ho5r2y8s71a80YWTC3h5CZjGu71Z2cnhi4+Ew0TYEt4zlRoaAFXgqrolax&#10;+q2w22onKQ9pGzGl78i20uxAGjq7LSvN32kOjGgVyRx4IkUaynuIGdK60BvAlDXUCaNx4aERq4Sj&#10;hTgcHvkS6tlq7b2upvs5Kx/G4ezM9ObmHocEBhT7tR2XG7aas3ToS0m57fA58TSogYhoiAuJLJQd&#10;kHtpwUmczASQaK6dWX3w9JLwbiScR0+H/kZ0r/TXTL8ej2Lce8QYOXhXrO7BdFWxwoKnWgaQAvBT&#10;p2+jmBQ+xLRUzBcKuV6r43khGtWEcS+I+mFsAPyQUSCDECYpulISTxKHokJu2DSmzjNfJcbRg7Cv&#10;KELXT+QhlQGXS6WoT4znThyeGrjdjVv9+o5vTnOHalMLRw4PnFcuXN+HnGOvac/MlzRLOffOzlRB&#10;qhVU1F10PDOXX7l6a/7YcQjGqZwwOS1Y8wExUaO+XZ6d0wpFD8AfpGQRFg36cmQo6I+xtrwys3RC&#10;kJUAm1hpuVYDrBjAS08GvW47X6vC2QzZgZHLZ2l/b2t79uThj37/46++eaXZtOHOFEHNMCmSUX6J&#10;5xwR0hzUooRHKaHfI1a3Qw8QbhohFwlZPSm+R0yP/CRVUl6hqXjyqU+FUUGJytl42qH2QRSZigI7&#10;pVorA+wbnxqv20GlUtYUZWFxcSaOS+UyZD9YccE0mlNlSNHEfC5nmUbONMKU8DI2P+31rY1cvgBH&#10;FyuMwVuCDKbdaucgaE1OyooKx7/j4kBLwkrLaTQ+PoZ8MLKXhNNDU3WehM0UVYnQPwDFR+DVQ7AU&#10;yL8UrgLiDVo5oG5hKDIGgyAAEvuvf/iHAPwgz/ORLIeLcGX5yvKlSx/7+A8ePnzE8WPiUSZoggJX&#10;gq6pmO1iviiITP+Z02SSTIKDLSKbGLguTVYV+P0oTGUPTp46deLkXW++9uqXv/y3KqVNWDcYeeQA&#10;jIDLg3Tt0juX77337l5/AMHCGThhGO3u7n7zqW/OHz4mK8re7k5OkQxUy48hHsRec3ezvXojDAW1&#10;VK5Uq2Pwz/jYeK42Pja3FJOBTbexu3nzuhPGKDYqoWcY5H6KhIoIIUVwiVwdFFVzPBc2VSxhXMZ6&#10;EwnlkdE0Fb0p6SPRb5rnRbfYzMd6tLd0ePb0ydMyn2zs19d32l6UvfDqhdX1zYKRDQYBHB//28c+&#10;8J77T7340stvvLOmAKLjkpKciXl1funob/7YT4xNzwMIQL+x0Hvq7/7my9965vNff/rMiWM/9IkP&#10;33PPKcs056em0jjcv3lzbHrx137lX/zcpz8jwpIW5Ea9RdMSiMWIZicMI/qwzztyLCQwMyrBCiTz&#10;IlApLT2YCSKn9GH/goHfIWWGy26b1AmMvjHy3DtQ92fxg36YKY7gX7AxFioWUQ6jwqJRNFHPi5C2&#10;ZkIYYwdQhAhcLJY0P4CNGgeRSsIwAXb4UWEaK0T4g8iq4ZPY9wNDUpCxJqK8jiuiSgHk98bsNGbm&#10;aDSLWm2SRFxufESCaVrwRXxvghC6rqHqq9dWUhQFlSI05cJB4Ijsc/iROxM3Uk8dDW8LpHuK8YFk&#10;OHF145S0rMBLUUnjiszYxVptYrJa8wYDMZepgux2enD++LKw0+94/c7N5VJe1xLfhjv92U9/5uip&#10;e+H4ITVE7t6HHj77+Pf919/5j67jjtVqzXoDgEW33clwDMEvFstwB81We7/egC0NsW9mfgo+VaHJ&#10;utXt/fFaDfb8/NQCoCykOCNXX3j2mWeLefPQ/KGrFy/NLh0ql0sX3j5/+MTJam3s5rXLMwsLimne&#10;vHZ1dnpWsfI319YWpqdh0/b7NiBwRZJYLoNHkoRM2pTxYmjIhTQ/ORR+Iw4sh87hZqe/Be/fxoeJ&#10;mkToekYjuLutzfGc3m8N9Fwx4qQYzyCRw/J5fn23zsTDHd9N0R5PDjOA4jJOu6M6VIwKDkgOVwGD&#10;ajjoFNBcZQrvvtsfQHqmaIaAKg+wlHjI4bwwgBfT9AeIigQukQU/8nkaaGWkTHJpoGkuUeLJWCs7&#10;IFTR4DrNogJe4RDX0TKG5ZckIh6enIIDqmFSQv1/yQ8jFTXz5YTXsVZNKTlxgTJGBoEAmCpwuNg4&#10;A0zcefjlvu+Vi/n1ra1nX3sDEtGcBWhzAF8xBI3jXdNEaeiYZQg8Dq5HqOVskJONwA+HaYl2TEbJ&#10;DJ/JIk5rG7p56P77WvWdzfUtP/RMK//Q+54I0XEgThFyZITVqOwlCEGYpjTvQXLsIpE4OThHe70u&#10;fj+BPUbnEsnvC8l7NAqO6BqN/wSyvcoUzRLJLoime7G9SbMDqHGN2rY0DYcashRDFEiSkwh7gUkk&#10;wS+IPBzhwMNCiMMYQtmJI4d/9OMfm1049MJzz3X6fd1Cu+irV64vHpr52Z//9P7O7o1rN3d2d/eR&#10;EdOxw8T1Hd1HAjAFMwlF3SCY6zpcqIpjxkO9EMZ9TYeK9yO1vaE4PQv1HEn+ZSROgQ1dFvYSkmNO&#10;0iAl1TWmwcNI/shIgkSW3NFUCFzEnsX2cpIEPlYSNANFOOuNFoAuyzDg0IRM4NG7To9XKljNjbCp&#10;GsD1KwV42kEUttqtvb19x3FEUgznGMEqIe4XaphjMkjCVJgJqrJOZeUojOP9ZgsiQ7vTMUwDlqHt&#10;BkSjywauVyia8JJNRa6NVdY2N8cnTdngz7zr6PPPvrqycqVWru5s7na7XZTvQmVKAIQCyxDgcTq2&#10;V60WJyYmAOTg7CuzbeeZgi5iMsDaOIeVM6LQxwisG/A4Pc+jSXgMw5BXS+hpnZAlC47PSMhhQZQr&#10;kSUnwU/8RDq/SG2UCSjc5mQOJzyp2siTVBR3WzWJKaqk6W0n1dEPkhYxav7DZ8G1hSTuykAFpPQK&#10;YEpB8tyAXEUx1/KRggGvSIOQW8hZcF8IC4tlwI2LCwue79m2Ozs3a5pao7kP2VapWFq+cjP04omp&#10;WqFkhoEbWClkaI4DaSNOJBlINUNonC/kJiaVWqG6vrYKV/H889/mFSn0kmMnlmzb6bZdSZMGbWGs&#10;GLsQeV3n9KmTL758AW5lZ2e/3e6bhgUXbhgGtgdQ7FqAxZZkITxudNagVY2TepB0+YFAGh7w1K5d&#10;vw4vYX5uniaBsSIKKYQvDgWKPPjWMITQbFoWbJyjR4+2O91cK7cwP7985QrEWFgLcC/YJoFDmTYC&#10;PKJCodDpdIkghb3WIVAjGvOQ+jsUEhkasqDUBbElmWQ6m6dg2m+cJDLAzPql6DycpN/jDMQqm0O/&#10;KxGrbCF6IUd3AOPbAPsf+gkNRctG2losv4FjkdS2Bd9lA/kZOcvCrsUTJJ9XJyaLkIPpOTFfilXN&#10;8Ad+Lqesb+IDgWg+FKYbfRSkU1GSbW7v5/LGWMWanR7r9nuun3z9yRfzOb2Qz1XLU5s3LkP48YKE&#10;8cDIp2rYXmRssuxOeWQuGylI8UP1liyTmFCnH0TwNiTd8j23pMrI+sKwS8ckkv+QC6GqMlUP0bwM&#10;lriuaVveTk1CyUo47Hb26/D+ms1GARk4KlawokSmcQuGRYdKT0PFZp4lecJBVVjgmdo+5ivYIgMU&#10;IQR+jKbPBI1GDkaMyp8xeRWUj88YCZT53GbMr5mkq1OaJkWFW5zzYQ69NClNs/OjBhO2PISu54uI&#10;hLme41uaEodRr9tzYKUmHBzDAxRhyaq6nLeUvhP5scguHgd4UPwQLw2+La/LAtVsE/ogqoQSyhd5&#10;jWj8GOGHPGs4ofjYDdeu3DRy+n1HJoSo8eEH3jVesJSQ7zX7moT7zDKy6ampTrc/t5jPC5nX9693&#10;1jUe4r6yurp7fWW9MlOEjIFGHVEkJM5EwJOYcsv63NLRqxcu84pBoigyoM4QsI+heZnU6vSmFhcA&#10;U3a6bqbmJueP7NxahURza2v39Ng00vclbnxy6spuo7W509vdn5+b+8Aj9/31k9+GtxgkWLtVZczS&#10;IqomAlbGcZkYDeKp9pvC8RxlbFqTk0l0ThG4gDpjsKJUgeY1mBRWkrKUiKTFyOo4i3CiPwzLE+Oa&#10;oYmqMDE3eWVtFxaElcsdPX58a2PDNA0sywU+iv8jZIxdD8JiCrkFrDo3iMk8IYNjEqLsoNvp9ftI&#10;PKEtH3huhD0KnMMBSMxcsmh2FBORiA8hRpPHD74oSLMUTQMgDfcFx0+700ZmFor9EGs3gvwMvXB1&#10;PY9ORblcRqLz8HXISp9++qm93T1md8ZYCmRNJ/zd3//P97z3kfHxSRFLXGj9KtBWQJM0OvwzwgIy&#10;hbCUViescLhBFB1A5INa9ExyKQixWgqBWDeMVqczUavhoBY5ACTkr4g9YVVC2es00RRNH9Mr+Twk&#10;Ac8988xgYP/55z738quvVUuQBMkTlfLiZKlaM2Gd4Lw7z5uaHPJJMmjudJtr1y7rqlbMW4Wx6bHx&#10;8XK5VpuZr83M+fbAs/u+67SaTcfzZNTox1UgEVCCKA7nFpbTicQBsRWnBrG+L1IKLGdDTQ5GZIAk&#10;WhV4BRZEKqeus63l5L7fkwWpViosHD9+z/s+/Ngrb37n2WcBXDn9PsShqqmcuvv+h97zyG69/Zef&#10;+7ONjd1OqwOP6eXXXl1Z25iZX3zo4fd94Ps/NDEz+8D7Hvn03u5XvvjFF1547rf/3e8WC4WTx46c&#10;ffd9Tzx69p7jx0M/bnXsD5w9e+nycsdzm92WgnP/YhijjwhRToURF4ktVWE0ODNkaAh3lBFp3u/A&#10;Km90RmT8cKabaOosPAxFL4mowdR62RhCQroWPMmuEtGYpl5pmGVErIIVggAM9vXWxuZTzzyjTE7t&#10;YN36ar5Q6rreN576Kiywnm1PTUzCp+pcFDl2x/XGp6c1WfDCLERPApwiNk1dzhTUBUyTv/ncX/Y6&#10;2wtH5mfmj/KcnMk6JNMosop+3JmuSvl8Aa4pn8vfdfcZidr7cB2Gbt13910bW1vLFy8xKDu8X5pi&#10;J9kvHOKi01HCxIhaQpT3IsiuTUygM/BQ4otPIhpSSlEIkPkph643WZ2MbGcgdeFNZYagW2bPt8ua&#10;WizNXd/ZiTRMAn/ik5+cOHJkEIWwm+FnIX6mojQ1Pfsb/+pf//5/+Pc3VjdU0wCgO+j1Tchv4KAP&#10;o629nZnZuXKhAJc7GPTtbksVOEXgITGZKegFQ+rZfmdztXrXWEQ5oG17ACYAil156zzkbYqmXr14&#10;oe94kAMCYA7DYH11recBNHSvVVb6nR5svuViMeh2337lVZaXwIUhmOd8lBMc8h5pthD17DMixckQ&#10;QR58+JFSvvjTP/3PjS98udNFReK+GwB25eB39z3b9+aPH/v1X/r5/+vXf8t1gljmSQoPF6GiwFsy&#10;EsDGMkZACIUKhAL0kk7gjWdSDsNlCrmd6EeQf2i+Aw+Uq45PQB4GIavVaMHpj2uDtSE43lQVQOdd&#10;z3v8Q09889svIwNK8GQtHuIY4rQjuwcRjjY03sIBPtJvojSbDZERiMdjiVRYBcTd6PVqxqnaD6OZ&#10;mRmvj85qkC8GAGsVBeAVGq1KfBz7Ra3gOrzvuoAKUCIPzTaQPwPpo0JeDZAN9wCdtJqWrjxy9r25&#10;cv7K8jvVchnSXw+tsHDfRRk3JJTiYALkuMag18uIUU/FBkavQSjHSq94blPPs9dJet0uRIyxyXHI&#10;K4M4hccpcixjkUKUH8OIQDKqtDFZFR8pTjwafPo+MTYjlm4yO1lkK0DeHKFSOMszSQUZTSJkzQjw&#10;9Atx5I8luiksThtehh/ERk5uB31OREWKZEi7pAEh5CgFMkSOFHUV4iASM6HV6r7nwYc/9sGP3Li+&#10;AgniQ+95z5e+9vXf+D9+OV8sc37y/T/4ofe+9/0Lh44++vgHeUmGxxoEfui66zeu1ne2mo29nd2t&#10;drfXaLbsgbO1v1eqFaiPgH1w5h3KswYFS+ZGbmyks4JjcTQtnTGBjjQbKuOQsA7mRIAYSMFAJBEs&#10;RvXCATp4+QEOD8au61sWkX0yEZXPZCNLogHkXlFYLlcOLS6W8oVKpQIhJIj8gd0XcKAXDexb9ebG&#10;+q1WuwN3s7axDqmqQuiFCY0ys0CKSFijTYdc6Aw+FE6lwWDQ7vUarSZKWEE6LsAvh0yQ2HM4MIg0&#10;i/ecvWdre9vuB4ah79YbmcTdfe/S5va2phcAkV1bWe91+0iJEgBTQSIhkUCMy4SIHj77Lj8J0Rkb&#10;1/z07u4OU9EldfEI8KQHAS4OFNi0nCKheSUp/eKCx90IF6MrIk01pzItUZFwOG4BQtTwvNHpi8/g&#10;c+FBuz7+uu+Rrx2tQ0a7GKrXHsCbdHgy3aHcS5UrzMbRFCcDoOg4NgSxgeNpugFoR9V0EosOSXgJ&#10;A1oUBkw6FNKqen3fMI1Gswk7qN5ozs1Od7odDX8ki5Qon8sNnMHU1JiVM2G767rq2UF/0C2Ucs1W&#10;a2OzM7tQe8/jD7iumzMt2GCaqDW6Xcsy4b3vbWxL5BbW73hmyYCN3oS33nQ0VcKWQJouX7g66Han&#10;Jyf7gxDWAAR/uNRSsQhPXMaCI3bL4JXOzk17rjcY7BcLxQFkhI7TaDSJECsEAVpZItfdsu6/796V&#10;Kyue646NzULwxxFiLPZBVFYa+/V+v4fgHrJ8os7Vm80bN2/Bi4NbhncNfwVxC7MqAb1m4piNK/M4&#10;TJqiTDq85YxGLg+8atMkvVM7iiUGd7ReeZpnjpJRcSJCZeyQeQhRKTv9Llmp256Jw6+gWZoiA1Cn&#10;6QOe+8eUuu9Qb+bv/E82Gnk3C/rS0SkrL7fbgEyDZqNfxoZcgCAsjg1dK+TVXtuZmKpNzWgnThQE&#10;MX3nza1W24/gucZo4BRGAX/HrdFwCsqpqKoC4W5jswm7e2pqCjJUSMjbze6F8/AqBV+U/cBTmJPw&#10;ULqcSg/8CELS2BF/h2Ptd/nxiiyssmodbmuc9oHoBi8JEKCuFYM+HOeJriNpB/4Ktlmr2SmZWq83&#10;6Pe68CJ1SUr4uNlsmapa0OHcMuHeIGPmXDFLbteK+Nu9D2pk4XMXDsaceTYeQxptRHOH9QlZnUNV&#10;cNbjHUFUKonjYhNw0sP1cRKKp7M3HdaXOdbaF+kQI5g5xMASnpOKjueH7yUBJAhhLNjY1uY0iY8S&#10;lr8KtutBDKmUi62O07dDVRLyqohWcnyiIhTH0l1Krd6UOKkyKpqgwrMB14zz7xlRzFOWyLLaVEVL&#10;ej6mdkz3ErBZux1NlfOaYN59/MFD8/7i2NRefcNr7B+am7Bc99ZGp1IwxmsTmzv1chFCfpZ6EaCE&#10;vJyLI8XQ+f399tLJ417i62ri40hjEvmAK1Nn4HW87e16C9v+gQsfl4O81s9MlQshc0iivWeemZ+e&#10;gFyt0fOrU1O9tt0ZxDlNafc9TtQgVIVZXFxczC4tx1G4cWP9wYmZD37o8Us3Vi8vr0PUDyCXimMV&#10;9e9FTUyJw4zpDBGfEnjmMirEDrtf6PPAYZ8MkLGAah8JoFVGdSfTzhF7EQcCsXxIvB+seOOhhM7v&#10;ArkFaL7vI3uKGPQQaklnSM6NFVGzFA4nSdne2SlXKwJ6JlGlB7k00eb2VnVyWjetofl5Eru+v7a6&#10;BieSR9zGCInOtMDSFO0c0AYG+QZBiKoeM/MzVk6bn58zLGNiahrCimFCVmbCEioVy6jlqKjw/YZp&#10;JWgDgGFU0wzSzYvgeshqAlVuWM8jDEKIiVeWr3zxC5//F7/0K5imMKVpogwhJzBmFlOoPClSh4PV&#10;1dCBjSwH4oSZ6WFNAqKdhnMpqJo4s3CoVKnVxifq9Ybt9Jm7N2xDqmenAqMRYokYWd/jteqLr547&#10;deKk0++tXb8aT5Q7QvxmHTavcOroJORDc/NLtfFx01A9L4iEGD7AQhuVwO84jd3dKxknG9b45PTs&#10;5OR4tVyqjtV0bXIpcVyn3Wz2up1mu6XysJtEA4ITinbDq8U8iMVJlAMlJw9SUOdGNuJCHMTtXrvr&#10;eMVKrdVs/d4ffenRh+599NFHIJd2ugO/5zhJevHqSiTIaYwelT/yiY/mFH57/WpH19dWr7373lM/&#10;/zOfOn/hneUbm8uXVq+urkHK9urLr/3BH/7hmTN3f/InfvLY6dOf+OSPf/SHfvA733rqS1/626ef&#10;f+Wbz770+c994eMf+8hHf/gHZ2cmf+tf/cvW9u6T3/jKpYuvBp6HkI35j43E1dm/2ZDHMnIZYvny&#10;SNMOVy5/R9FyyCwZVhtJZk8aucOPlHIypkgvCyMdeJRKHTJjsqEd46iglw3ZvilN1sF6Rt60Z9eL&#10;gZUHiJBFYhRyIvfnf/HHEyUzp1kA4KSUL+YKkOVv4GCekv3Mp+89e1ZVtABHeeT19Y0wDU6fvnei&#10;Nvb0jZv/6d++dvjo/C/+2q8GqSqalY1d2FOlVnP3vjP3FopmvmBiiI0iSObgn4jLQs/nyZB0rFZ9&#10;1XEi5MxCKpDdqS6KrBnC6GwSkmh4GSt6oRZoGBJDaHgEiLKIjeA4sXK5YSVUVjRD/eef/gU4UGAh&#10;OwNX0LVvfP1r577zojsIDBECljG/tDB56HhnYAOER3l11N7mgwj7G0ap8ugTH/zsn352rFS9tbYK&#10;H1fJoVx7t9uDAwTQu4DsMnu8XDyyMN/b3+VCP2fo8/Oz8Hi2duqCZLbdXscJZ+bnvSR67AOPG5J4&#10;dXnl1Jkzqi4Dfoar29xYVfgCrO9SrQpH/6Glw/OHFjZXb1Rn5yVB2tvesjJ+7eo1VChNUCyHl2gQ&#10;iR0TCBCFUVV9qF8Gida5l165tdnY2m+LsSYZsucEpiHmIDFy3IFjm6XDYwvHHHTpljzfg80BobNW&#10;LcNvw0/geLRviNGmRRVVXVXzllGbnOB1HSIc7GuIl71mfWN9AwLx5MTEo489asgqCvDwSZxVKwAc&#10;IfDKkIWj1iscr5XpyZ/+zC9d29jd3O1qpOMnpDIkK4IqcsREAUygcOjIAvsj5EIcwBMVchZgs9ox&#10;CmKip5QYkw4pvHHAV0ES2IHz4CNnf+tXfvV//KffgVidiKiFmSvm+k4goFRRmsuZpYLVbu7DcTM5&#10;OYaIShTQIALCKST6tGVKhYIh41DfdLUSet7GjTpOt+ZKA3g+EIrjQMK6YSSIKlYYU3SlxsEukcZp&#10;URmOJ5nhjBRfpBCOMElmI6BwGEHErlYqa7fW4Ac0y4ozxhnjIPJHvlSrjouCEkWYV4RcivLLCtGL&#10;BAltkFGr1oMLixlZjkxl8QJULABBxklz7Zwsk04JywoALUhmygIlSpSQ7SQ1ewCIQ86AaJisnyiE&#10;iH4WUq8Sjn48hzWUQUTJopmZ2Q88/vjMwtzzz307jsM3Lpzv9TrwexqNPfgltULlv/ze7/315/5q&#10;dmqmMjFz6Ojx6bn58mS5kCuceOjhu/mEanzIABaSeL++9//89v+929iGnGyoDUoUXgpsPNOhHLa6&#10;SDISoZqs0ESVwDEBAwZ8mWoB9tjjoesb2ZCSZjvyb9GOlUuDAIBQnlxkRcd2w9QnEpQAx9ndS0uH&#10;l5ZUDdZeiNjEdRSsCye+Pdjfr2/tbEFY8TyvXKrQNClgZm0wcCLKRbKRQQI8dizEI0ZESAnopd3h&#10;Wu0uaRCyhBgzUxbxcTMNRYYxZzl1fH5uIu/0OpNjE3DbAKpnzIm9zWacBN12aOkmvMfJybKlG7At&#10;XMeB7RNiDY5GUkXYbZxpWIDlXn7lNSQlmmhnyDoxUYweP7BcFVUFLIMSu7zg8Q7OX0Mo8zExtTQJ&#10;9gzchqHJqCjPDSUAaXQki8jomx66IPMc3HZEx//3yFMN1Yv4g94tUzg6aCdx6T8Q/Mlo8tzQdXhU&#10;sBcAwEMoY31ClFjAXU9CFpyAfj98Nj4x3my2Z6anG80GxPliIdcfDHDTZYkH6WcaOa6dxKhFCtgS&#10;grWZm4KkanVtvVorw07odjvlatn3wtCNYIs0mq3ZmflSqby7u/73Tz03OTvebnZkTQr6AYBYqggL&#10;gI50zXT6fqve0Sw59MN8qQBfzmja89zrl8ZqJSJpppVqBWCL7wc4gibLtdrY1OTU8vIKCZwjczVw&#10;YQeio5WKhgicPbBrk5BYTezu7nfgzOh0IQP0Pfy3VKoNBn3Y2e1WW4foTMRMXdcdx4F08f7773vj&#10;3Ov7e3sETWPU5eKG3lpsogGedr83AHAO6W5ItlIIGQipspGuO61t7mThHjikwvIjViVTI+PYGJjI&#10;RFXv6NKzqfg7x5UTmq5G82dYcliB5ZI7MPZ329ly/7AAwrIXeI+AsTe361Ni3iwKmgU5Rd7URdNE&#10;ZdBuw52etuA9Nxvu+Qu3zl/gXvyOms+r1YIiqQLAy9Nnliql8VdeeYOe/IGaNCXAUdpu9pAOCTmk&#10;qei6QqRbgRz04Hwaa3c2VUVkyu1DNTyc6hJHq/0fUZO+cxdISGJN0CwR8mkf0CNxMJI0VBUDwilE&#10;IhzpRGocpilhFOfNAgRDw8p5ziBMol6vr5crGQ1IQBK/vr19KF9qDzqNdldF1hDPzDtG1LdRAXXE&#10;6EDUS2PfCRUFkY2NUSDxg8ASNXL94tnrFIeCfzz1AhEaw8MzyA1SVESAE5DW88isEZhgMlmW4+Ej&#10;o++fyGonaFUKBznkOpZVLubgfHWDTuIlvThxCMQadDmQmPpB2O4AKozKplrJGWmMAuUAyAxNsv14&#10;KG0noFRlTDxftCaPMkvHDluMmqdkMkvdH6wEkwE9YzexBY+MDkUKPK4ZuefOXey7bmuhNTdXXV3f&#10;4hX9jTc3VtcaZ05ON7qXYPuVavmj09W9lY3+eg+2q+vYcSS1epeur63ZXj8CuADHbZK4rsfTxnWw&#10;ESShkEiYajJvaWIRIDLEQk1s+0H97RuTecuN472eAxgcnltR1+DksXT5Zr138u5jsMl1VSrPTiXN&#10;XnN9t7W0Nzkz/pOf+sS//92/3NtpaqLoRwlrdMH2AjCUUNUE4LFKxwWG4AQzXACfHtw7z+koGxgH&#10;SSKgylesyDzOj8TEg+J5TVYgzsDpRa0O1PdXFXz+ArKpZTi6YI0MBnbfRj55s92p1+u3bt3SUDYc&#10;hUYZFGjU985fuKiIYrlaw70hiYHvO7Z9dfkd2AfFQmEoJkmcyRRFyCGBycGi8uG1cly5CFBrzBkM&#10;3DCempp0bAeW69hY1dDNiakx2FPFQt6tVCEiT02M5/PF6ZmpUqUK8cJ2nJyFJShmZI2qUb5/6dKl&#10;tbU1fmhQOERAOC4BoUYUXzn3+vuXr1Rr40w8nJSl8fHhOA3PxYJMw7OA90VFVkm/UaSDEMMlZDOu&#10;50vImuZtSAjCAL653Ya3GpC2Z6LpWqfThY+9tbqmG/pYrSYgmuJh9coIJ3BSiOb2+Gqtmvl2ToaQ&#10;3SkaQrFkwSnT39x++dzlTJBgKR6amQIYDaeCruLpFnihpKIZasxF9Y1b9fXrWPPQc8XaxOTMDJxJ&#10;xYmZiblDWRTCu4g8Bw5qu99L0U9P0xhfChkRKek0oF/r0OcKN4UIWWAhV15bv/z00y+dX7lV73hf&#10;efrN1y9t3HPy0Nm7jsuJ8Cd/+md/8tm/msgVtbgH0eHll17+wMP321zS2Nk89+pLP/wjP6bKyuz8&#10;/PTsiY+8X1/d2rx54+ob599Z29l59cXnzr36JkSBYjkHN2Moyi/94i9fv7zy7HPPvn7xwuXf/+PP&#10;fuVrD99/9/vP3veu+x/89Kc/02v8QBC27BAS8iCNOBzV5LmDWWOetOiG8swZk5tnGcSQeJeOBp0P&#10;BEiRboMTqxgwNHRAkHVkpiG3lQ4r2kqCRMI1ONVCPqYcbGOaeCTiM06sJaRZlTFzTFSfwsCTTc9M&#10;P/rgu+H5dRLxm194QeFxzO1//9mfHMtJ/Xqr3m0Pmq3U9xJOmT65cP7q9f/wH//dyVMn3/99H3v/&#10;+79P1YwjJw+vbW198Yt/fd/iidPHD7/48vagVS9aWgtlm1AmhxfVOI3rvSbEzp3NjfGZOc9Dmt/r&#10;584FEn/qxElJyOD4h+w+ElL0eENNpozZLHHkbM8PhRhILgKpZRI7gWmMIqs321EUEM0ER0PQo4Ln&#10;gjiem5/DdBYhNG9YppBFHcfP0O1dMBTp7gfe/dwzz45ZZi5S+rZz6tT9EKjxOw3kSrmQGKaoqY60&#10;jdA7cvKkoCkd2Nr2ABlQgpjPQ/i3egCeRdl3B5BwADo+Oj9fOXU88V0ugfceSZKwOD0Zctq//W9/&#10;vtfzPwa7Ppc3TD2LIQS1yhPjsm7GnV4aeDvbu3a3Y+rG1ta2E6TF8thsFHU69vhE6iaQhO2jOC6m&#10;CAkbvKKON53KKHuEMt2jojD1BwVxfX29z++dX169cvV60I3Gxmq+F0gQQyN7saxhDi0rgQjrudbZ&#10;a0a+h4r8PDcYdDwH6dk4mo8mRlmv28sME9bL1uZa3/OR9kcQDmJwt74HVw4BptPce+qpv4foXM1b&#10;+XIx5sVt02w1mxAp4HkGqHiEs3uGAUBDHzfFslRCDosgB2KAo71D87+MjeXGWUBzCwIVzWlGEku8&#10;KG4tS9j8FVAiSkbjLD6N+h6vpdOHj1RnZhDgYvE7lSBlhBgh4FAxJL6aphhmbn93u1Yuwz6CiCGh&#10;MQWq1IY4mBbkdK3RaqL6VhTCY4UlCmHdKip2AIe1FqMsu8ylSKogMhS6SDguyZWjIAguEDzKslRG&#10;wRJY8IxigEe2SH57EIRLpVJdr6PKw8SUIEpeHKFUcZICOlUlTD8qeoWMAFDAmbAoR8VKKrGmmS6T&#10;piPOrqfUzEdzVJJez+AklxUNsh76RqqFxWh2gFoGdIXDERJJ3tjeHPRDTbccz4VDU+IVyqFhb+GZ&#10;4rkuOf+iOhp8xsLC4tz0rG6aK8srg3a3M+hcWFnu97tnH7z3+MnjDz/yPikV/+Szf7S/vbF243qY&#10;CejjBIevKI/l89PlSrlYqNbGJgC6VcsnlxZNS0NnL5S0FgkzIll9qL829E3Ctikznh3WrzlGemDl&#10;XuaixBh/Q46ogAxGrK27ntfudCGHhJ/P5YoQCMulMhaGIn97e7uIBN1xwFEzU9OQLKGUlNd3vRQ5&#10;9mEc+sHOzraD4xVwtCmB55dKBQiyuq62290ocmHz64YC+7bRbB5Zmt3abntOkJGCKE+C7X6IevXY&#10;2GGS+xTHI7KEkYf8EbxZw1Bo2gqSrPSNty5osvjWtS0/iCB331jbhpQZluTs3MQ9d991VV6BrGh/&#10;v8EjsRnTTktVWS4Bv23lyopmGVEYTUyU0VKG5cOilCvkA8hA0wTO6SAC5KzCHQHkg+wSMAmNxCeK&#10;iAMF6MjFZ7C2Zap0p2igQCS+jIONkJEesgL/SvipPduFh4XK3gJ5fxJVMBv1vhKyFzqoyg6x0Ajv&#10;CoJwINgskGw47N++ExQ9D/Y5ZCMCah8qYYyaWzjNa5oQeHM5C262XC63mi14QzilISs7e7vYt8cb&#10;SXZ3d+H11/frhULRth14X4WCeevGZpQER44sQrJx4eLFtdXttVvb4+PlUon3XMi4hTdff9P1gslJ&#10;SMbU7Y1deF1T+Zpoir4LWQZsJgx2Tj+QMQeD2K72e0FgexoKbMrjtYnQv7y3W4f0RFX1wEcSB/yM&#10;oqjwQACzffvbL0DAoLOX6QThYIGlWnBl7VZL0VAFf211rdvpWDkLkvhr167hcH4cH15awuGKMCiW&#10;y5VKCXKwnGXFNMduWNb+ft0NfIW63vAQIdv0Xe+2aDCjZxILjGpZAqkDDNWqvxuz8WyMmdW8ySAy&#10;gI3OlmtKokKspUH1NIQeOE1KU80J/Zk1lg78ePFidB11EznOdVHEAU2qCQ2mJKzD9HoPMO4B9ftO&#10;BW/kaIiybhnFUqk/8CAXskzZsFAKMaEJ0FJRJU11lBs4dGh2fNys7zf39/vNffvw8XFVS6pV/eKF&#10;ZVbuuc3wYk6rpOCMTu0pQITUC5yTp+a7LaxTSGhhpwqsE4BETmzqijyrJQpMAYNd8IiEdqd09BCD&#10;SpAMBVmS+P1yUoSzMhFiWVdEVyGwScPiFKmoX5pBlJeUYGB7djHcabYAL8VUimx1e3v7bRFRTKZr&#10;RtxvEtCF1y+mjA9PBgjC0PycOu9DC1aZOQkx9U6U4ZQhIAsKkicjQ5NDNLTg2C1xWKeBxYrGp7Q0&#10;I0i2UJhb5OnExfWioG4tdirh4+Bq4UMmq+WBi5P2EDpCzBx520PFF9gP5UL5xGJ+a3Ov7fndAL3s&#10;fEFMw1QK0YC3wifz1bKRNyAj297toTNUFsG6sDSl5Xg4pMWTmDiB2FjgnShxI07H42okFp8OTS8h&#10;zctbOScAjBKhqLKIpzf8qeEEUTBYq7dg2e/X9y/fMp0o3LjZHgw4NUAFrGNHj/n95tG5hfsePn3O&#10;ib/59VU+TER4ZwzMy8Lpk4clzczn4FyAA9Gq1CpWMQ8HUyGfv/DKq3tXb5mqmi/mIHV3vLDXt+G5&#10;1GbzP/5jP+Km6fKNG9v1vZYfvHl5XXC8nXZ2afM7Tz39iqJJ5ZoOWGs6ZxZlsa2IDzzysFGtPfH+&#10;B7/81W8GDoqKQgKTN1D0k8+8wPWRA5rSRCPKVSSwcWKaGYtRgA5lKjQJSWqkKsXripTGARZCYkyN&#10;fYLHArMuwBkoLkhiD4uHmQarIYOThmu3O43tzXazBTf60NmztWolQKII+uLyEpL4nUF/fumIQExR&#10;nswGIgMijwXZLZUe0BCcCBWJ7dhbG2uQUlCHFifwIJWx+/2LF97SZSVfqVqGCckrPFBkoXTaZi4/&#10;NjUJx5KkiLPzs8dOHhf4CGAwH6fVShlCE0DHubn5XC5XHqsKqtJ1+//5937XcRxSiUpGezljLuMQ&#10;mdZXV7/8pS/+9M/8HALCFGdaDA3lnfBBIXkJh5MU00hpDiyKktPHj/3IT3xKUOBJpLVKZWNri+fz&#10;xHyUiNAjNur1gWMHmAbEMmrhwlWgms3G6vr+Xh1Opt/81V/92ye/aipWRPISsGFha3iopxoGTixi&#10;0YHP6wo8Ezf0UV6Gj+U4gET5/KV3Wp1gdrp27PD81MzM1Ng4BGDPCzSRhklEPg779ZuNW8tvc6pq&#10;5UvTk7Nzs4fGxyfNnCkrwmDQbzfqAIDhOeNQRZoUVFEROSFNYEFSMoxwjxEyBDP/vkee+NATH715&#10;8+pX//7Zbzz/yv7e7td29v7umZdmFub39urHFhb6zkCIMscLzr3yxuxY4b0PPfDOa8+dOX4MYkar&#10;vT2zcOLvvvbCf/7Tv77r2NEPPvHYP33g3XAGPv+t5y6+fcGz7XjQWm/tDlx/Z2v7p/7ZTx07c2yy&#10;JF1evgbI8Ctffebrf/fs1MzY97/v4R/4wY8tzp2u8olibu/tboe+jWrJOAJH9lvIVSAfeI4N72YJ&#10;2klkaqaSgtXIBI5nCk0c6VwJVB7DB2Y7IdahRRUSNcXgFg8d6wz8VBQtU82pvKZomaY4gNKiKFN4&#10;tNTA8R8ncFw+yiQZ5T3IwVUi+jxSt4ws8pHKJ5ClKjq2ZGE0Xa7OjOv8bJnnJBOwPtJwlVTQj7/1&#10;xpMvvXT10hsrFy68/tILP/MLv9hz7OrkRC5nKlw4kzOPTkzoZRNy/WNHD+vW5FLGFw01SM/EYezM&#10;LumqduP6dcBvgAgrszOf/6s/u/jmGz/8yZ9sJ159c/vSzeXP/+0XH3z32YXZBUWUkR7PRZRgibQl&#10;yXIa5Z34kX8fnPuarBochvpQJNtRPO95yGu9bnegiqplZa4bdOAZAX5Bowuk/2ZD0kgMOUy1MHn9&#10;1qoii41OQ7cKgLBVDvmMSRCl4rBpqhr5PErE8fsbu2VBM+H6E0+SudmZMS8cREnoBm4U4KDQwPPS&#10;2FeIzBkMPJkz/Ch97F2PvblyjQ/C3FQF9pyHil+cCUgSzSek+fm5SrXcajQXjx6BRb38zmXLwmpd&#10;Lp9H3dd+P5cvZCh1GyMWHREgmWrViFjFMa9C0rXmvUHnF3/hZ+FuO33v4muvnXv5nX4YDWxYhGHs&#10;O81uC05JXVENRfnMr//yWLHYtfsWdmVVzxlAdP29//bfn3/+OxD+giA49shD/+xTP0H1ExQkh5WB&#10;jqCQXQliu9H6//7LH0aZH7vBBx/+gGGqpZxVhLSV481ieXNtDSJtmCZGvnTXmdPHlxZ1WYdLL0/V&#10;UPVCVBIcR+HETIyRcx/gXaU+Ut6xX4pasxwJGTICu8pjoYJKOHiL8BUxjgqqtp0kdgB/pyOuIEpw&#10;Z2cbFTIkQPVwashREDfaDQDUkJxeP/ei7bhxuZTGKZae4dfqehbHLYH3nZ7EoW4TbHZ4p/PHTl1Z&#10;24LLTNFdjeWOAdw7fAqsKCH1UC0ApacC2JcipU4AIFVFgUXIUbsL1mmAVGf8S7SxxVwFQJGqGznX&#10;d1O4N2a5iLY0Acp2IFYWvTCMaWAFYjZEWHgjfsIDUvRCG9AZk0Xlqb+dxqFu5XSOa25vwt9Vl47y&#10;qpJQYhmHiRP1BVTUDHGDuO7GyrZpmR27v9loWjgwBWETMw04ZT3I34MeoG5Lz6EZTyE3Njm+ODdW&#10;zZl2375x43q33YYUaXVjwx0MfuCjH15cmnrq2efPvf22JkuN3a1irqiZ/z9b7x0k232did2cb+fu&#10;6cnzZl7Ey8AD8PCIRJAgSIm0xBVFyrIsS9zVqkqyy1ZtqNqyvP/YZavsra1VsL2SZWuDpCpFkgIJ&#10;ECBBAARAvBzwwsy8ydPT0zOdu2/OPud3ex5ASiRBEg8z3ff+wjnfSd+HoiaE0Bf7LSin09rc20Ag&#10;FJMsUEQklVnPcycnKxIK+0bpJCGRgX6k1gmLhI43TIuFpG0ZAkKcWESpqgArQiTQjYhNhN/X9SzY&#10;hxoGEgOWYbMZvTpehRA49OLhYKgo8pEjhyulUlbXIQoA6IY7JHC2bYPbqm1uDAb9fn8oSzI4FEWW&#10;UspGZEWiwEnyZDqAc02s2E9M4DHQy/lqFSBE5DuwbAKyisQAAwiLS5w8ovZJC9cYjYu8hhIprOF4&#10;TMyrPD5DplRo9w1Uq45ZP4ZABW4bky9rEK6ffGwBLPON6zcMw8DWAUzbYWNLQNie3Sg0hhZp12Kz&#10;DKPpKocTjGkPIDJiAlQAlIv1G13H1gkChkXAIiKH5y2k4WfgkOV0HYDN9m5HVQUerpPAaLIEFzBE&#10;1iKODCIKgHBgkWxvCOAZEaEkGnBEhuZBop8oeqaUu3Tyk7KryY8R+z5i7iX1eeyDJeRkuO8QRWOa&#10;gJwZ7ANVRFWRBsMhjQrw4H9cQEpxEsAl29tv1Hf2AdgMBzZFuhFyuTxA03w+B7/l+e7QMavTBWRI&#10;zqnbjV1RUWCPVVUZnxwDKLu2unr5/VuiJGaz2kfXVg3DlSQcZqhtNkgiGA9cCLjeR8ikqMiTE4U0&#10;obSMKtMlx7V6/T5yGNDUYGhoSkz4VnAxWTJlYxFCaQjXO50eBA6AoGRFRYEDlHnB9Nqx48dxBwE1&#10;MWyhUO71uqSi0ANPtrK6QuIvYWJ8Arw0vJeiaiJ4R97d39tf39goFgAPlnbqO2D6kYMN+RNQ2ZH0&#10;8xOWIuRUx3CAIRXXtHtrNNlE0i6k74N6JNRKHxRYH3FW0SOh+zj9Md8hfDEpa9MBT/InaajSP8Eh&#10;Jsy3xmQ8PkmHujkMp+MfE2um/n6ldPQ5mYJ+9NT48XPTWkZ8cG99c6W9t+vyIidLycRsrlzQlu/v&#10;ZPOFXF4O/fXJHHv73tZwaDFY3UkmpwqDwcB1PNMwSHdsSH1c0CYqNiTkxQIV0d/MaDnOc8EAu/vB&#10;9uZ+p22IIuf5SVrUJQ1xVNrPnBIHfExJ/YhM4tGEWdp2imiD08DcqZKE4xk043shRzgMUTmO58AA&#10;eQZ6bM+3nIgqjcEGJx5mwQWcP8QcpMTQpqrwoRnA6cCMIJnkgWUkkz4JYaI8mOY9GH0mAlMJoXr1&#10;wQTAJ8H7EaUpfDpNkgaWAa+e0TVJlBv7LZbQNesZvVIq9AYGMaEI1pG4P4hheQ3DQdL5IEoVmyGM&#10;4uAayLJhWThXjlTxo8YqopaOAuiYqFO4ufmZbK8PpgGebLfV8UidXZGw/m64doSauFQ2pzuWmxJH&#10;Q2AigYUlrQOEhoRLk5dwTwY2LAxNmqZSGk58DPiLTzj0KEmswm55wcR4WS/Krd19QMDY3AR4IYge&#10;rPekppnN8gHFKBqlFhW4vh++cx3s04mjU3srjd0H22eP5EuSpPGKrshBQuWK5S/+3FcTFkV6MEuF&#10;Kt5YNHMSX+bE+vrDwOqD5+lHZkiHAR3wOlvU1EymHApJY3f7uc88zTKc5diTr32ntdOgvcRk4RQo&#10;rV7HdAO4m7d29uDzfrDY+ObbVzOFLJ4By+coAU4JrNLAsiXy7hTJWPtoxRkRn4PCxLqX6gOzMmAX&#10;FKkBxA4+gPVwnk3AWi42maeMpnjr0qkELAfAweAwn5GQmVXb8wBABx7Se0iitNhYeuO734FIe3xy&#10;MlcogJ3ySUfx+vp6dzBA4Z6MTrR/Ea+AdTUHXUnVsFiMxPoyrPXJU2cWFo64QZrng/AJjg1dHh8/&#10;DtbNdeu7u7CYWT0DtqyL7BXd4aC/vrriuB7Yx73dOod0jlqpVM5qGhg8dbdeKMDdzsJbT09OqKps&#10;mcbtW7fQS5EDn5D7TH/MFYcX8cbNW1/8QuPCk0+5rs0KgjNoDQwmnfomBpoe5eUY5mtf+/lf/Se/&#10;bppDY2iAefv6P/mnr33n7+49WMRUNGGJALRcqlQL+WI2Vzh1+vzbP3gTZ5h9X5alQrGIaSNFOXX2&#10;7B/8+z9scq1yvkB4/TgkXA38iWrVbDeJpBYydWGXX4jdIjkdYAQf4Y9EcDwBYKyt+VubG+1BlM9n&#10;T51YyBcKcLPA+sML6jJEati0mPjuxtLdzYf3NKTdUIrVicmJqWKxPD42AU/Z77ch+iXT94FtW2zo&#10;gZHFoveI8wk7BnCSIgympub+6a/+ynMXn/zOW+8uPVwF6L+3vQWIZ293C4UcVCmT02UUT3KvvPe2&#10;ObBPvnR6YKJyF93pvX/1Zqfd+2Bw7cbNG7IiFceq+Yx+4shRWNWN2uag21JEtt+u/5vf+d8Cmjl3&#10;ePr0yWOmabfbnf1er9Fo/n9/9rd//er3nr1w/sVnn7pw8cKp05O+ZXW6rVavbXsWEvfw6WY+UiPC&#10;TjIscqW5XLR0pMeZHmlQYqMpYWhOkx3msPfh2++cP3Z6r765vbX8i7/8K+1WD3BVb7+x/nAxr0Bw&#10;Vjhz6VMBESbarm1FLvIk56qVTG4MkCMEOq16XVdKQd+aHsvDJcyIqhgwvKx0TWRKB8MDP6/LusyL&#10;qIYtShAsQoAOCIWirInDh3/zxKl6rfHNb77OJ8FkJd/Yk8BmP/3cJXt9y6ci8CGRDZfA/93f/79O&#10;nLu0urE5OzOzsrFy5okL26uLzzx96d71K5+6eAlw6Ewu+6WXX7l68863/vbPms1NiY4KXmf5yu7G&#10;3Q+eeeEL5erM4aPHMBuKjTNpNTxVj0MqMAhLR51aGONFu7V1XsmKPMAzibT+BnBP4YRIM3MJfkSy&#10;19gB5I2k9IBW06GkKJoaA2SvxfuNk6W8ZvaNwLP9iAWUrkQoQ86LAWnxgQMKHk4TebPbh5gQtkmW&#10;xaymdPsGUhdxKKKD7X8JI/I0nGdB0MEOcaI46PUjQart7CUqK0Cg5Nu057JJ2Os28+UCvNGg09Yy&#10;uZjhdveacAEd22vUG5KaB2/UbrUy2TycgF63OzE1gXQvVCyJgiqrIxYzmkwSEmdEhm9SBBJKTLJ6&#10;68rVD94LwAJSfL/XufXm+z6OUcO7BCjVAoA+DFD3heXmT56UWbqIzb0sIYPDKtynn33u3Xeuybo6&#10;jEK9kP/UK5/zbIclMqAUzvX4FFHHAk/6t29+b3V5iReFf/7bv10qllHVlkJyszgRvvntN7qtNgTw&#10;zz976V//r/9LSBhcRAGi/r4XUX6UDF2fyLAlrmWnVCvYMByEHPaOwM10MV4NsXeGqLeyPq41hCE4&#10;wwaWGC48hJRuELN6hhcBJcq/8vVfUyUZ7EaANTcPiyCMCJ4XFhmwGDhZGXdkQPgCMdryfA9i7SQK&#10;BY7zLCMMHKzyRlRnMFys7cPBVyTd8g3k20SXHfquj9IpADSDSOQEnhUISuSIQhbO7IKlS1LlGwIn&#10;BZLgJ+o1PuDzQqlcnp4liVTApBhIB0EgJMnDpftTY2VZEAzTIWwMuE/ECiTg/Vha8G0nEulSeVIA&#10;KCUgtSU6JpaWBTl0LNhyUeA1wsGLs78hgDha5wUvdONg6DkW0tZ7Tn/QZDh+XAV4FkkoxBVnYJGx&#10;L7pkuCqY2oyiTU5MlEoFiHqGvfbt9RXfRqZxOBYQj/W7nRcuPsn69ndf/W42pwZREFhOHiw86jTj&#10;KCOX8gbglA2aLk2AF5UiSaKRssWnYLUK+dBzNFlF9U7S/oiMq4S6ihg6OSWoInPdmFD1CUUFy9E4&#10;t5Ok87vYOghLq6rabrfZ6+xgHEth51Q2mwV3QfLLQmm6MlYugyFAEhnPg9gmiDBVVK9tDQ1jMDAC&#10;JEyKdRXHKnRNJeORERmOw12jUBcKezXh63CEVWVDniuNFSanlTs3t2wPK044YgjLLmJHYIxENaTj&#10;Kz7osUhjDFKJdr2Y1Edgv+m5hUOzs9W11e3BsAeAGwxMiHgk6XWNwKfvL66UCjlkrABQT4qx8JyE&#10;AIlDPQiyYEQXjE5ZkXBWXYQo2iPCrYRmlfCdmo6DDA2CGAWDmbkqXHkfOS/pAJux2SQI9azyuYvP&#10;uaZx78aSkKAs1sCPChkZrhtC4jjRNCXldTW80PSGcOXApOXBGlj2iCci+VgePU7inwh6//4oJ5O2&#10;NRGNKzItxcA2SbKcpByxYQIrmQ6ZJ6Q7z/ci34cAm9nZaULsMOgZKQ9TOhDb7w87nf7CvDAY7rTa&#10;LfhKPSNTtAix/eraCgbDOa0ynqmOVR4sr5RzpdnZiYExBOv85ONn33336uGjcywHoMRlZbHftcDR&#10;T0yVNzfq6ILxwERT0+OdTsfoOhCJDfpDCKq3tnbIcCgNAMn3fMKQzKmaRtTXEl5A1hrLwj5WWZE1&#10;VQXgBHjJsSFoFwql0szM9MraWiaXOXfu7NLiQ2M4SIhfl1UVoiRYHlVFyA1BB7wDRBOm2aptbysZ&#10;DRbNdd2haQI43AUP0WozRCyKtDLF6YEICTc/MthFcSrhi2zkPJdGvAfq7mT+Kf54g0iaIUx3M6Ul&#10;YslEq+956WREjKwBTPKJMexHoe8oZk5GGkJpwwVhOyPEroSPYDRi9A/nQUZBs6Kojh1e/9FqRLvj&#10;k6VnXjzG0WyrYawt7a8stteTdkblGzsQBpuXnjwGEJpn4tJYTtXFE0eqnmv2Wm6n28d5dCqkUdVv&#10;9NkjEjU67XrEeggvsuuA2zZ3c3l1vDpmW+DNAjmnVqtZy7D6gyG8R0RwczrxlRzwbqWH95MPTx+0&#10;3nGkTw7Cac52vVwm6zsBURnHcxyRkQJY0BBntVhdUoy+CY6NFeAHJIoyLLBb8LcoU4LksebQxmZ2&#10;10e5MJyQ4ZiUuTTdiuQRxxTSGiGFL3lXgReJWiQmSMEKUCSyBbMEwYsgwE0eeJ6f1TX4WbCMQ9PY&#10;qO18TL5FRkJhfbqdPhExRRkMFocekeg8wIpsIiABRkT6FihSgwkRo8YJLN/AaNARzuVWinpGFEKa&#10;yykSDvrKcq3RMG3BjcPESBMnGN3CQbPCiHQyIpt2qhIMz4yaeiRecB1q4GGRHaw9KqNhHQyDEg7Z&#10;tJ2MzB+amVjdqXX7PSpwioq8MF0x7d7nX/ksLcb1ndXKoanVjdr7bz88fvSY49tzJ6cfLK21mtYP&#10;3rm2eFM4ltWOHsooKJ9MjrHI5ydL2YLUM4d4VmI6wFF4PM2W59g8u727PrBbgChMiq31neb+QObo&#10;jCbKfPinf/D/RH6w8O67zz1xOD9RWW1vHzpenq5O+TXr0qUXhrYZ8uA8qL/+i78RHS6TKz730vM2&#10;jTI2P/xQePeDNUxCY3mRQmpDwgYNSMWFWxeBqYVbDacFKc8j/DE6cnxNxOtNeNApO6RCy4Hj3+71&#10;MMueJDKpAnt+ImCXM+qxCBQA8sg0wRBIjonS3oSDgRorFhr13dXlNdfzX37hBdjLX/uN3wQbAf6y&#10;Xq+PVcbAg+aLRZYYafjPR3fuzM7MgYHO5nIxUQgAo/PRnY/ymgY+lvTVR77jaNncnVu3ABDLssIS&#10;GWobfU9y4/q1Qa8Ht+D6tauqok5MTA57vampyf6gDx/lopYl6v2AXYPzOTStsUKxtrX1vTe+h4Pb&#10;OHwQk26iEVXvwagnntN+v/9b//yfnX/88S/91E/93Fe/Vjy6UHt1EY0YR9ohojir6sVy5V//9v90&#10;6tRJFB4Q5f5O/dqt20dnZ3/9N/7bD374zh//yX/ARgbi6jO53Hi1WiiWLj7z9IP7d3v9IZxhD+f4&#10;wICKPI49x4qqdlotw7TANP/uv/3d3/v9f7fdas0Vtc2OOVYUx8ewWN3sDBzLzypCIavBNTQNJ/Sj&#10;rCYUCzo8+e7+AG6pbXr37oITihot2zDdSlktF3WCY8EMVeYPTYHfiiLb6hjDfmtlCdmMIIQwTV+B&#10;NVfkserYxPhk9ehcIVvkWSZw7H5nHxYZJw4APQc+6rYBdGbo48eOP3b0CA/YnhXqje53XnsNFu7u&#10;6hYqIAX2YOh+dOd+kY+Pzo6//fprz3z6sxSX/aM//LPvv381pwIypb0wBjjeqm30abq2iHTigMAA&#10;bYJpVFhaQvaSZGe3ttuo+14AxgHcFbIWiYwuhDeuX/ngRx+EMQV+XJakI4fnnjh99OKnnjl15hRA&#10;bdj94aDv+RacWUy6EVQdJSGBGqOGMATRqSw6GnSGx5ZetBV+YAMCcqw2ZfZOFovMoJNhGF2SGZbv&#10;2i5vBVHHYo914SzZnr988ybjOv2eMX5ovDo92x64vCBduXlLEijHp5+9cPT6D38I/s7z46X1Wkjx&#10;nB9LCOKF5Qcb7zy83W3uyAn7wudfVgr5lLvlu6++qkqKKom/9V/9gukGr/3xH+61m3c/ugNuv5TP&#10;XTr3xFT+aTMO99ZX8kE/5zSEQX1CmtoedkqhtbJb03zrS6+8DFYd9gsg+Oyxc8dPPuEae2sPLouU&#10;nRFg54Sbt+7+6I3/dOth/dd+7b9/8cXPh5SI1egY6SKwgZOmrCTJpBVwotzBs9TE1CTqyCaU79l7&#10;lkmjxoPBE7Y/nkdCkKMnjiHdSJpCIjxvgBovnTvnbK9WsgkrZ/cWP8ieONVLBpYpSCzTESQ49DRK&#10;xzO043l7O2cK4v/5N29onHjxhefGq4WN+q6H4k4+xysQ2mTzxU67kzl8DC6L2R+OTU2C68+iyJO4&#10;8DgNHwZWDhxN4AbNvQZDR+WxouWZnMgmsdvt7ms5NYw9A3v+EzWje46LbayxPejbkiqijfRcsAN9&#10;y5rjCScwqpeJDvgTJFbkRkPiqPqCLXDHZ6speT2NciOVn3nmBB9TEA2CpQoV9c//5pt/+vqHEMYj&#10;pWKM6rbII42LST7G9z7zpZ/5nX/37x3TUgT++++93zctMhSKAvI4aYPEd6i+mFHUMydPXL95E3De&#10;+1evvvLTP+25IU2Qdy6nONhsB5vJzc/PURAEogxQfOnUuWeefc6MUMGDJ2N7JMDgMTlDY4kgxo7Q&#10;GEslcby2sX7s2JHQNVGGGrEdoIYI3l5A0UUUIPrzP/+PO/XlfIZXZdVn2ekTpwgnKi1imTXt98Sr&#10;qk9Ojvx8klTo0dAWleby6VEreMoBFgYBfL5j2e/9z7/DKfmQlQLaQybJEGFIqTIFawDPHHhhuVLy&#10;3QBbg9HVJGlVF1nuMYUeoJADD5jSVwSwQ3HgeDj0nlBW6OqUjF8VEI3TwGMI7QzP8ABcu4NBb2gO&#10;hoMI4KCusFwJU4pxCPvt+NH8sbOwew58Nzn3IZg5VIQwcZgUgnkIET0HLLzrB2CFwLAEzp7CRoJM&#10;RSwfWLik4GJROZxDYTmAQ3AXcsV8oQiReCFw/U6r0201drdWIDgNyekKPTevqMV8/vUHH2UldmXx&#10;DivwssabPZuU7cAWAgRDkXms5eJxRSJ4QlDkEx4KDwKD2EfGZvSbSQRIjxGkkIo4jhw2bFjGHBbJ&#10;5rnISIxMK5KIRNOS4bGdQTg0fCWXLeTAN+qFQjFXLHRbzeWlZYFhjxxZeOzoYSxMZzIpdAeH4uC/&#10;3F57f2+/6bsOaROFCMQFHBgjMyiKuILL81wfudk42vEd5I+MAl3JhH7oYvVsxOmD7hdwYMDYveh+&#10;ffvO9WTu0OR/9z98aWut8cZ3fuh5hDqConlJSGVLaRL/hES9gyb0GSiIHGLHPulWoza3dmr1XVHg&#10;p6cnd3eb2Wzh0Fxua2sLXh9iHohq67WWpmM6JsROwYgnks2EApP3kL4+ECBOVAQ4i7quY4NviML1&#10;B0pBDPGSIetDMI9T3BefebxW3xFENq8XTHOwv2cBhsllacMy7ty5vbs9fO7pC7PV6uXrtxPLDhgy&#10;OBPB2ZAzmu44nukbyMMKh9Zxh7YDLgH110hHdEgGhuORKBTmd8J41NfAHFDC0kQTIFVWwTauMMF+&#10;dpThwF1udwfFSoUhmjhIjSmItm3nJcn3AUk5pmEBGvH9EBCUgCVQnP3meLpSrmQymuP6rVZnt7GX&#10;z2Vdx4cHOXJ04bGT8+++/76sKqYRXnjqzCuvfL7d3odfajf2wW+EAVI09Ye9Yyfmmq2ma4RzM9Mh&#10;nNYCv/ZwZ2K6/NSlE0wi372znMtk4JknJqp2xmrudz0vPH7iyM7Onh+gYm1Cx7yIA/x4ymwk6JMk&#10;qd1qWa7b7XQlCHYzmYnxicXFRUD/poNCGmDddvebECZDBHR/+SG8/tjUVL83KBTLDNgxy0KmozDZ&#10;qW2GqDfOQ+ScyWQnJidYjgGM4PueaQw1RUOhLw6L8LD1w+EAvp0QW6T95DjISa4AM6qfIxneo2rq&#10;SLPmke7OJ5qNkzRS5UiuxCOTwNTHvdDIU0B0RURULUQZTrLjcZoYwl83DAMsSVrOJyqeVKqjQP+9&#10;om7yicJpSiBswVsYZhBHrEC3dr3JuZn5+en1h+8Xx7Wv/vKLtfVVMeBnJ6Zeff3DpaWtvY6lZOTD&#10;h3PjU0oyNOBsnTl32HWZfs9aXak3m50RO8mIB5Q0e6aNJFSS1XO9niEJAqr/mEalkrNMR1HEdruF&#10;A1ekHdHxIuonBKVp+hNx76Ou5hH3FjY9pcQi2PkdoqxgxIATw1xwHNAumaePGc6PAE5hQTWlhcLW&#10;HXCkSIAeod8j9Aw8eGIU+AmxiEdUv7lHyYG0rYL0V2O8RCRJMMbHPuxkVBAhatcsM7qHcF3qjT2W&#10;dDP7bghumDVM4u9GRAlcejkBp7CsksmCKR8OegwhEkx7uyH6g/OkqqgwjrwIhPIujXOilEmQol1M&#10;9nL7XWuPMkRWqFZKrV6/3mrA+7qsz6JQAXgCSgeLJeEUWd8wYiKTBwsONsL0fCdKfTQlErkD5CVJ&#10;ogyKu6HUH+AuVcLkKNwyUZNszxrLKlQYnjs6AxZiplp1HXlvZZHmIi2THJvNr28sHp4t/uNf+srS&#10;4j2lqixMlz56sMKwosZwWuhCKOYh/ELeLvDVEi/iSkUj6beErFuIg3Ee5cFN4mIvLFbGjk4UM7Wa&#10;EEFMyetlrd5z2KwaW/bFly7akffOu3cjnhOKuZ32ftg0aOzfUuMYD5aocAXALN6AD01Noqk8d/rs&#10;kQ9ub4dWKDCUKoApYMA0eH5kkQ5C2A6ZYwQWU+mpoij8seWj4iyZ1qZJKwblRpThuDlR7PlIniiS&#10;SQaXVELA7oJDs4dGhqX/4i+/2dhr5hWhZ7vb9dZX/+tfBtsHYRscAJ5hrt+4oYjSt9988+e//LOf&#10;/vRn3nv3nQsXLkxOTfcGg8jHmX6wMcsrD+EpSpUxiHjTTko4Tq3W3nptS+J5iI1TdT49C88ijo2N&#10;Y6O4wD/7wotwo1RdL5XLL7/y+a3NjWvXr04/Pre1vTUcDufa87dv3yzkC7KAA6qTk1NZHYK9cTgq&#10;U7OH/vd/+3+0my02JaCjPmZ5f9ReQqYsQqIkzq2tro6PVTVBMA2TELUzJE5GhWFRlM+fPvPEhQuD&#10;wUDghO31jXyxDJHGn7z9Niz02ccvVF591bJsUVEAUPZ73ep4NZfPG8YQCf1dbyJf+I3f/E1OEPbq&#10;O7qemZ6b/y+/+gudTru+W5clZaxaefLpp0Sesc22rvHVkg7ebGAAYrPBKo5XCgzHuo5rWr4ss/ks&#10;gBLattGTKzKfVQHfR4btwXZOjWdyWQQlna5rWM3dvfrGxiLPiobNlKvl6mQRvgj8iioI2ZzswvEL&#10;qbWHSw/u3eMhVme4Yi47OwU7Nl0+NK+qGgeB8RBrEq7jWIOhb1lwg7gI+weK1bGv/9o/9kzr8vvv&#10;393c6bTbUyeO93d3piuyiPxJ4fUPL4+feeqtK3cEQlkk0jSPah8QRCEeT5jU2kQIG8lwLI3SQ0j4&#10;ihOFqKxEyyIK+SAQcTCIhXALiYgZFGNbW324tLT853/17fGJiReevfjZz7x07MSTQ7NnWG3T7Ma+&#10;hVUn5ORB0lrUNif1NJ6Iq9NEgJdQodCApquzc7/+W08uXrm89uDO2NS4pAgA3MgADkOU/URCDESL&#10;MpctZHOq0jP7eZHXWUaMPV0gjsnzUV/XDwftjo3jOoHpMdubLWzsImUpgCDvvPX9xmY99mwjjFc7&#10;fw3gRBD5yUrx6v2dMT52A4qnIYxiJEWPhmYGlouJiyKnqoKmj8eC8Nab3wb8dW3z4dPPPp+PjBeO&#10;T2p2m15ffvX/XpPy2TNPPwOosL+3NWyZPnbbugLv5HLigE+YxC4r+k8/ffGJBePMZEWHxWMJ9T4q&#10;VdEmx0ssL4LJSgn9aMJqgOEDsslwDM/KLES4VBT0ej1zYx2HYYjqOi/KDPaSkLQ0RRS80dgya7Wd&#10;QoXOq1yj39PDASvB3fF8iBs9O3KQ0BwAveyFjaWrVS3/7PH5t+6vNNp74N8uPn7uR9dvrmyu68UC&#10;wDHAn+OVMVrV/+D3f/fL/+grmjvQNY0jvDsUIiQrIMLstICIUOBxQonIcnIUhKwUhROGhJxBlEUw&#10;vhyPM9kxmeiWZTCTaROTsDB7qFgq42nB2pmfECGxhPRIMSmp2yh/SxLvKDtB+9hNiyNNXmSDeZGE&#10;zO3FDV5SaZwGT1K9KxzTQveDY95w4BRFVnXkU4W4YmBZyw8ePHbmLFLUIh063ogkTcJFwakTx+CL&#10;spq2urr6U2waiTMp5oEF4XBKBbcJzLlPAWiKROyUESRaxIZaDDBxliwI3HTWLMFWRmzS2zd95DDN&#10;S/tWB6A4wD5y8+LUvzOkGC0y3Je//OX7V6/Ap6C0O3wcenmiJIF2kBuRojMj1a40X5gymaUNIfSB&#10;ZANprcLOeYTjMQA48D780HJVmYU/DjAhxRN5Fiylc5gDoUS4UBm92zdQm5iwdhK2aaRIxEw+yyEt&#10;IrhXwEIJClAD/o5D346iDErtkfHZyOclJD3J57TFxbsPlu4PjEFEBqs8P9TyhZPzszTS1WAFaWt7&#10;TZUUOOoBjj+zEPQGVJTFIrjvIj8irHkQB26zvd/tDf0EXGRUygg0aUMHV4+1Z3gKkdMzuX6vp2dL&#10;c4USIFlOZJvtRv1WzXdcVMSIEQwg263nNvebVn9oSNKg39FENgVLyOlo4D6C8eMRKjKEJMYj8mAM&#10;OGgkUMbGKopMfRLEiDCZowRmTJHgx0WecC5QAkbrI2p5NF08NqmxsOz1eufe5Vur6zWwz9l86fT5&#10;w7LMKyoYUeT3sGy72e62u/3PffalXK6AyAEn/cI+eK9utw0et9WCzweY7nsBWEJdR2VcgiLxHsYB&#10;yh1KgugnrpgOTeFISUjuV2A7roJVYt62DTjrhH0m9k3XMW1e4otZcTjob29uIQc4kj76cHc5OIXE&#10;AjlOBAEQQFkRZzbpERkDfikYThxIJqNX5EGicGurhtIJttvv9dO4A6zB4cML8JuLS4uqIsZUcNAx&#10;nE4sY3UUFjmb0wvFwuLiKkPzelaFUCSlKsRIE6MhTIxKIgOhIKz/xvZmMV8Af7250UbW6yg6cWiW&#10;itzOoJ9T5NMvnpIY8Xs/+IHh+qquzR2a2d/bG5Py/Z5d328lhBsMO+RJij9tTQYLFsSxgHPpDCMK&#10;ZKiWKLtjsZHHHCJhV3V9nyO8RyiZgwKQWMgmbbNoGcD9oCNBrTvUpyQ0V3HK2N3v9yGwZ9HRCJ12&#10;lyYco/DY4NZjlGkIkQzfcsAQKbI8PT2dy+iaLgGon5qu7O3t5zL51ZWdSy+cLxfKK6srluUtHDp0&#10;YuHo7Tt3Fg6N1Xbrpml3Ot1iqRh40c3ri1pehjeamCjblqXKci6nnT13FDsNA3zHKJsHKw3WFXub&#10;Aq9SKTLEujguBOGi5wXgb8BOQuTrIz5IydUxRERJYYD04NSIDQRDAb/CjHjlsO8E8F6uwMDFj5yQ&#10;TPAROlsSqULAz2K6MAsfwsdI9GUMhnBc+90uprw5Dv8c+ahl8hUWhUN7cLE5QgSO9gs8Ifwt5kvC&#10;R6NwpNXxYLo6SUa6X4+4rOAzQ4YRiPpgOn39iPKKR3pqmybH4JGe0MG0NhIiuCTc/URYS8poI/VE&#10;+pMCtn+f7thBNIgrJwhsKae2ttvvfOMO3HpBETXtI5EOMmzmyuYD2wuzAErdCIDoRGXq2OG8zEZ/&#10;9407b37/MunpI19HH1DDUcknast45VGilIOLk6GwbSgY9A2U9sWUXwDnM/AjL6SwRErTIwXp5Ce7&#10;FUbjUx8P8ZK5QsI1T+qucA1gg2ELsSiJXWQUkaYIiZiEHyKP9qhOi30gYNApWcPxHg4bIAEjSsOk&#10;LwF0tm2V50WwVnCesK0FWRcJx0HKQ01s2EFui033iQxckREROmXSLhTyvYFFolMcrcCbSRoI0yn8&#10;0XQB4b7LZnXb8xVZGpCheQf5iiyibkjJ2CYHJzKSJVGRFce14eSLAooCuF6AmtoMqylgfKT6fhun&#10;cWRqdm4+W+hzO7XdVjeJIGCG24GCP+ALIYiFG6KK6HsxBY4yv3AxAJeQPhiSJJMYHFsFrKvoGZ5J&#10;SGUDIhzPcVw5lw0ZZO6BMzhbruYgXmZkOPs6zmeicFqzMdzcgMBGunVj9+Hy3a2d1c8+9qlr1xbf&#10;f/seeOT5ieKzC+NEpC9G8T1B8DyHSzVMkpDQikVehE2hIbL0oYvTRaWX8P1ma3e3Dta8yDAGnQxN&#10;F6DM7Fzuyged9W5na7seUoFrhj96+/7JSR3OQG/YqU7OUC4Ef2IuWw3CPbjhpu/Iqhy7/qGpqWxG&#10;aRg9iRXAO7CEYymCf6dqd3QCMJ1BInZsHjB9nLkDRwlIAzvh8dyMxMTA+RJDQnlRZPkJrHHabg//&#10;GFy8GQRGq9Pu9TSB9/pUxCUZVQHLCLseoOIRIXxiaEUSlpcffvv177773g97hnny9BnAT2cfOxFg&#10;s31iWCY483xlvDxWnJs7lCBrGdjEAGKb6tg4nLJSueI7tjHExhtjOKzVavl8npPkm9evCrL8+PnH&#10;N7a2rl290m7t53P5U6dObu9snzl9Znp2pl6v/cyXfuaN11+HgG1tY8OxLU1Rtht7E5Wxt956KyIE&#10;XSE9agFJDeIjE5aecx6b2xjXcm7fvP7008/oRS1OXQspQ8OSapp2/vTpMKGKlbGH95earXZv0IfI&#10;Aaz/37766r84euTx8+ff++AyXKqMqoEr+sIX/wstkwEAMT01fe3m7fFK9VPPPuf7wV6levHiU5qm&#10;/9Y/+xcMS29urMMJnJic+M1Dh/7o9/7Nq3/1p4fGMpg/wGyR63hJKY95GzgGluXgRI2iiiJAwNiw&#10;HHCWgGDAFMHHOk4gS0xGx0FoCMPgwAG2z2cUMA3dodnYN9r9TqOB5BFDyy/lC8dPHh6fmxMkkZDz&#10;2JyATP6+PVy827x/9zbHitWJqYmJiWp1vDQ9p6lq7Af7u3XPdTrtptnvK1EospwssK988XOfjsSt&#10;rQ245Lc+eFfhvMgx4f7apvud19/q9ixVIpwjMUYKOC2AzaAkrEAuRJqwhBJeeoYkuriU2h4JbXIy&#10;HwpesVJo7HV6QyOjCNhOSRA1nHMBYkSWa+41/sOf/cWf/tXfnjxx/Itf+MyLX3hlemau2agPLVN0&#10;bUGWsvmKIKH0cGN/3+pupdQyKUUR0S+lwYq6jq1nswKOXoqFYq6710GpZTAdSIAJfpRRRM7D1gE6&#10;q0lBX4RfUmVFFbiICxkuU9AFNvZ1ls+KGRVlEf2MKrR2O27MC6hPjzEKWN+cIlieA2iV8X0IqxMn&#10;bqzVEtPsYUspf/vBfQ4Vy+BChxv1DoCczF779oMHMmBhVbuzupVhsAcnCeJc+QE4/mou195YZADl&#10;tNTDkxXXi6SJydqtj+7fXwRH8IUvvsAoeSpMDDu4+vZbYP0GAysjyFu17dDH7One+oaqZrVKNVvO&#10;SGSEezRgw3CVyhhhdCLSgtjGF3JgoiU5wFwYzY3YbpBEGLMTpDzFoh4p9rFJgF84zu2bYhgNtmp0&#10;fog8W+UCC4acFdnEp22/19gXA3s6OzlZ0MAKgwt6sPxwqlL+xa99ZW/YcziMEhiGazb2/+P/+0ed&#10;zv7MREFSFNISJUQIXsGkcSI6k5jQTzCp0nuay+NGvBRp5xiTdgASVt5Usx33neMwwoeDd+bCeXvY&#10;Q5E0Cgy1R410u5kRskiBBpamQgYDOOwOiuBgYr9CFNM4Pbq2vNnvDmPsVhJQ44sMicNfHAGdETlg&#10;HC9Njo0t7u+TKULq1r2Pzl14AguHoS+DLY08mjADG46l5nIyKqzSDx4scoS1mDSqJpi0JnwqGG2T&#10;vAFiIZYxY79ptQHkDJ1AF+HZiOAqnY5WIKxnkCssSgVUFEnyXGRnYzGTHimiRKfSXWRsTJchUFwe&#10;9J2CnsWBX4R4SFGT0v+S/yHdEVTKqJJ8rJJBpxoqB2PxhEWEtNdGXKrdajmFbA6OA2lfTOniMHfA&#10;Iud/hH/IsV4UWq6NrCEcjtRSJDuZcikTfrhYlnRMfaGeapDRZYYl6AUzaDSbqmyHnukN6MAqZETT&#10;7eOEMB2JMqDVQACvKRC3TDSLYgwzOJwRwwEnfFjwWzIDAQYdRz78IMCk/rC/8d67cHdZgbfDQFX1&#10;slSGYwARtDkwfC88dGh+4ehhNaMjey3DN+r1vXqzO+jgCBybcuBgQcTzPVHikN4CNknXAXC71pB0&#10;bFNMGOc4tmO6KM0HJ9UIMCZhSLc5k257KgRKjnXKNIddr3AWSNgPFzVKBI7XRIVsN0/gOmrnwA9u&#10;rO5dv3VtaWW5P7QLxerM9PzpU+ckSUFJodjv91tLH93bb3WGgwGL7sAulUpwhNvNxubmRn23jhxg&#10;rpvLZnkM/VDXQtF4LKGTmJFQ/KN8NEU4odmDlkfDNCGAnJ2a29zahlcBoAdPYtsWjmT43tD2AhQ+&#10;xMkpluYOHz68vPmw2aqVs4d2m0NY9lImg1kaH/Ob8C5gAyTkKKI9rBVHqCaKOvYcJkB9THKwpJfe&#10;D1O2J6wPKboEDtILcExgd6914tiC70UM7cKGMmlRiOZIcS5CJpqY6qDA7wAs5/5+S1Zw0NcPopTk&#10;BXwhIFiKxFV7ew3ADtlsDnAnHBnkmqSx+fbh+iYdMSdPHhqbKPfaww+vXtN1fmqy9NTFC7btdVr7&#10;tulhyQ5nNFJe6iTlqYK/UKKM9M36CaGOw6lRHDd2A+x7Tzl+vTgchUwEyfpEqCDtW8cd5xkbm2ax&#10;0gK/CotDZMICQsjDwq2BqHK7thPH8K7RSGaCxfaoubmZxaVVMD7g3lcebsAn9Lr9nZ1dRREnZ8Ye&#10;e+yYadmDfo/j6fHpfBjaH17+sAp4bazYHbSOTC/87Je/vL6+Xttpbm3uwNkddM18sWCZjpyTVVWC&#10;Txt0jMRv3fjR4vknju3vt7HGHsS+H6ma/IXPf34whDg86Hba+KwB4dZB+mUjVW9COUmatny/3WwX&#10;NQ2snmmZDJvqwiCxIhxvAPmB34OfzBeE5n5TFKWxSmVtbZWXxARZu7ihMcjncy6KkGEGaHy8urG5&#10;CSccNltRFRs8Du6vDMtkWfZwOITFgYch7e+c5+PAEeE0hesVyYoEj2dbdkw6wEnfQTqjm04FJSlJ&#10;VRKPuJrTzmcUGSEqR0SUaFS/xUESfOXQorAPAoKgENl0w1R9CpMRmKCPiaocKQOiiadHY68Hsjpp&#10;DPyo6EuyM4SMldSJ02+EQy5yzO0rK4OeffrxI3NHxo4dPgRubm9lPQmHe3sDTdbPnj46NlMoj+vt&#10;pnVqoRgQFc5UW4cwODFYCEtrsMmBpjfRLYuJbPKh8WIuf/q1b/8QM3JhYgKUQYSMAWkUp2cdsxWp&#10;ax6NEJLy+EGEn3ySeYsi+dSQ9IKwWMfneScItQQ2APuK+TTziwODJFePHViJ63mo/w7ughVx1jPw&#10;zP5A4iRsUKV5cCsShHqs6AQJm6DPOVhA+pGC5SeITVGiPvl4spdKxT9gk3p9bGbm2dEeR1HKTka4&#10;/8h/R0TCd2iYFhitMIQTBv/ARcZpJPAPWTZkATjitmdVCUxhuqlo8BnMe/AUVR0bc5C6jcpns61G&#10;E24qfNqH1289/dTZalzt9YcQzxFd0wTuJyF4iwHB69lSGIet3gDHc1FYjyqwEiAwio8kmSvJers/&#10;gPvAYmKHhQfAbBCZY7FMw/IDTRQZJzgxM67zvoepdxybRNrjiB2bPNTZ8+ePHL9X7Ow01gvFktkz&#10;dEl//NjU7bu1ksD4pqHQgsizVuBQnmOYDi9wduBiAj8ICFuyR3i2UdNezEBEIg1CT1RKQhjWuwM8&#10;8zRz+3Z38nDuyPzYLXH7o6XtM6equxvNbtf2qbg+9HMSu1HfqE6NY0o6YSYmxx5sryuaahmDQrVo&#10;egHc3ulqZavWhfPmRCyAaXRLLDYXISs+TZu2g8MRAAYjnA1KTx/Ae/BUQhC5YeKmHIMMJfOMiM1D&#10;kRVG4DklQu8Ox89C1mJ05X6UmF4Itp8jaV6BRYUenk6bxtEDWWBoKGp1+SGEOZwoXX3/fbAE4Few&#10;lhJFQ3O4tLSsKVrx+edWlpaxjY1h253mnXt3FUV94vy50PdQbE3XTGPQajdnF+Z5js1qyvknLiwu&#10;LqqqBvYe8Ee30y2XK4TiKiqUSssPHlTKFcJYRh85cXJtY+ullz/XAwOXyR47dnx1fbVW371148Yn&#10;qe0+oWw2Ig/AqJhnThw/9tzzL4KlU2VZlKQ4sGmUo8CrkMlk5mZm4CX7nd7DpaX1tZVf+vrX7969&#10;6/nB8sOHV69cOX3m7OLSQx8TdYwkq/XarjF8IInSzPz81772tYsXL2azWdMwZ+YOGbC3jMsBEKN4&#10;2/GuXL5arpR934RgslLMszj76NuOPXRccMQY4NKC63XtoSUwbCmXA1sJhtuwXE0TdVXzgtAwURIT&#10;/BnL4ChEb2ABdCjkUZDTdiBUDgo5Uc+AlWccz+n3MafQGjaZGzccj52bm5yarJZLJYbWRbDFsgLO&#10;M2bize3V1fVl+ExJlnK5IoS+8/PzxeJ4ZW7WtZzANAPbHPZ6dcOEZRqrVpnQnyv/zL3bV2oP7rrG&#10;kC+UV3b2CDMCMcnp4DQRD3JjzNmJbEryQHogWSzTEGZUNG0UUdwxsfwRXZyZe+GpC7XtWq3bXa01&#10;fOTxQh48Gok6I1WgVBmCfHZ1afl37t//kz/9y5Mnj3/65RefOHdGgNPoBA9Xt2rNFtifYqlQ0rF8&#10;hfZ8pPw2GsrhBZnn+Jgwf1CciIpBFCcoEoQKHFwETWQFRlSwHiqpgiRyruVLUpIrZCHy1aVsQRQS&#10;iE3CuJLLUDLdGfYBeMg8SgejfC7NyTQHWx9bfcY1pCSazmXhckQxBSC33uxhuEQnGVnCWiklUEYA&#10;t1WRWJmNChmFRnkfflIQqdh3KQbnl3sdSeD2BdE0B5HNWrX9zvT4wLbr6/fWHm5Gpk1H3vq9G9l2&#10;GVZJVvTmdqMsCozlU80djnZ5Xm3vt1p37zUC6tDps5E7Y89O5abmwY37sDXw0IbJsdizjOoOqDKX&#10;3nWWMEJjVhEb8iWBCJ1jyZd4tYiIPHFu4KH4ledkAB1aBpZ2M8Wb129ttM1PPXmqzCQCzbTXlkta&#10;1nGsIlh5TQ39qKBqb3//jUIh887ly46gVCcns6oemPawPRAJCSYnoLQMEX1lRhyZDOlXYSgUmqZG&#10;iVtqpBbFpB24DPFcKDCeihGkAlYYTSEzuajIThT7iDuJggvH+UTUZTS2RAZzElKIw3odzuJgQQkc&#10;P5aCwTfQiaLqVy5/KCusgPNPHrYoE6pKNiZaL8SuJEiUHc5OTS3df4BzuRx77/bd9AtoTgDcPbQM&#10;PZ9HAmNBmJyZQ40D3wUsjl9EEs3wIW4Qm6YtMTyn8Hfu3uXhwJOaB8RpWUkEb6bntThw0kuGVU90&#10;YZTGq4CowAOokhwQtVUVCShJaoOk8AjlB8QfABsgEuB+8L0PaLBbusbRSugh4MD0FMEKTDzKyBPC&#10;tySNxg5ADKGJIsqDae/zJ3Qm4Z94mCgBH+gGrCSHCbg7loux8IGSLSzgEgaDeSqdPqVcx6YJyRDi&#10;Lgju4b9RkMeTBNoLE/hFldQNA9eDeFWAS8ogQz4EPp4zoHwLR/qjSOSwSxxnFghQTqhYhCAe5Shl&#10;ywpdP+XdxOE9ZE+Eg8WSZ8FcOKsVc3DDBUHisV0AOYQ1HA5TiQgGak/MVsePLhxWVPnu8nK331Pk&#10;TL9nOrYvSBwmIuEzAw8jdpF1fOzpNR3T8mww9TlR6bdalu/A48oCkrIMHQ+nVimUXIrJ5CtcN4FJ&#10;Qx5cEC6d9cPjzkak1Q4JOLH/BX4lghdQOOwSe+3Ntx03AOyHjIntdqfX5mk2X8gvzB0vFsrFYhne&#10;Iwi9vb36zk7dMCAOcwCEaVqOzuhtHCruvfbm93zXhVWFINN1nWI+T/Sf4ZD4sGM0iyWGkJSzyPB5&#10;HCLVtoi5yySwQpspsGKOOnFofmb80JUrH1m2DSYaW98CiC1dOknjzJiQIlIiwz719LF2b1+R+c2N&#10;bldOjs5Xhn0rjRs4kX/s8Ayc3/1G03U8Ip1FH9xcmgwaICcAjl/SI+7itNwG3zUYmKQEhx3Fjfru&#10;hfNnEXJH7LDvwEFRFRnsRyar8ZwAESnsjuv4sMjZvNrr2uBAj5+Y2dtrog2gaKI7CK8ae1jShwOT&#10;7DVahjEg3aqhpAjFYtboO4HvqYp++/ZDOLf5sgLnuVQu3r2/VN/dP/PY8Zu37sbIKZUE0YFgzSPs&#10;QQrJj+pnIRFJSw5UbX6sGzQZjXgmVPyJJBMNRxQCRSolqiKGjmSJYaOQoA4QiyzLnuPRpFkJ4kNA&#10;oZgg8P1msw3vBT+oQYQqCViLiWMAO+VyrtsdrKxu8AJT22pdfPbs9OGJTrtfKBarlerDldUjhx97&#10;+0fvZ1QV8A9srp4pMry3uVYvTY596asv1eu79Z19+ApNz2Qz6t6+AfBPVOXmficOQrhgjuPcuXPb&#10;tE06YTud3vT0jOt64BabzSbGtHDyeTJqAdjD8zVRAueQyeUa+3vY1x5iLIWTdK5rGENBEHr9vqqo&#10;cBVgFw2GLhYK8I80JR+hPIoNb+b5DrKaYFHNQUkOD+cTcplMr9v1osixbYI6MPKEdctksxDWGobB&#10;jUhB6FGYSWObSfKIKPvHW4uJqEUa1CUjtqofB5YHNeGIHk32xqlCKofKlHEaQH2s0pNqaaeVRypl&#10;8E6SjwmeDqQFH6nwjizsT/YJA4yxhy481vh4pjKWW7q7/cM3ro+VMnMT2cr4RHintwdmqNma6pT9&#10;ywDi3MWF8ecvPWMayfZOHcc04GYh7P+xt0DVRoaCtcpn8zwv3Lu39nNf+fzzzz21urbRarZJPjYm&#10;klgjNE10/khvUPwPzaL/+Cugz0oFuCUlx5JhVLB2pPVegvNARHIBX6FaqYitL6EgAiKVaewUwoVF&#10;bjGaIABwnkhHBJE3MpHrPCAqDhN1sEmIVCgm1aOnHs0mk8FYcBkMTer6mLNOUgJ7FAQOfQvprNiU&#10;FDBNNZDeAzK0k1KfYlEcAAGhjcTAiSGSp/DDEJemca8oirIgsBRLKNop1HUgAnExZu8TLP4iRuQ1&#10;US7nskMXmy5s1324vHL+qfPbtXqz1QP/DBcIQIDIUl4Sq7xQqY4tr62R6hGLWZaIdiJ/YqzEK8jh&#10;Do+I4JEOLX8Y2IGIfcGIbLAlJ2AUGsdn5iZLok4FA0fN6BBLYMJNYEOXOXv6ybGJqZjzF2fXIJB/&#10;+ZXPLd68eumpp8+efe7Vb/2V3emRUlUC/oYkDGKkJCbyPnBLCfWGj6RAxKNLqshqzP3d+u2GNSfC&#10;OlKb/dAcOoIKyD6hBbVrDCCQPHl0InHNxxaKP/XCE5c/vLu4vOcXxFsP707Mz4J1cD1PyRRIQybT&#10;6xvH5UwPQt6QrhSzFM64ECBBGN5Ijy5DchKw12j24tBnSY83SddjMgb8GMB3n5BBiCwrsbQucH4Y&#10;DIl8NsrzkpPuxdGoIyghDR1JIjKwswm8RF6RbB+HgSMUiw4xgxuPht0x/R7H3/3u63/32mszC/P/&#10;47/6V+cuPLm7uwvPcOTwker4eN8yXcflsDfK91xvemZGyeXXVldRVz2JquOTvUE/p2tTMzONem2/&#10;Xo98v1ypTM/OwnGenZsT9/a219d4kniDGzw3v9AfDjVdx6WWJF1RPrp1a2ZmxjSGF595pvPaa2kS&#10;7hFN3EEXysickDEheAfMUBw/fSqMgtXVlRGTJ+lphP8oqgphNs/wHbP3ww/eu3jhyYmpKVGWwC7D&#10;Uvzw/Q/+5b+8tDA/HyCBHH/j2hV4WdiyU2fOPnby5MVLn5qeGh+2e6j+124Puy3Xtq5duQo31LJs&#10;uI/dXo+iwnyxzHBCmArK+gFKcVDgjSRYXoA0XoRCf3jBo8g0bFnkcxmNkNXRpgUHm1VkEc7a0MAe&#10;H1URwMcjnc/ABqMhIYgTAdS02wZszlhZY5UMfKk5cNa9Ya9Rg/9LC9Lc7PS5M49lMvhGCBZ5AhmD&#10;oLG7s7m1eePmdU3XypWxQ9NzM9XJUmVs7jDnu06vb3aau/12E2zRY5c+c+rp5zbvffTh3aW1rUbI&#10;pLJ2zKhmQSbJaRIpeSSrxhPYnFJWYv8gImEctyYmBc3OG+9d+W++9Omp8eLLP/u5Vrtz4/KNu8ub&#10;u/ttAaJQEV6e8eG4xmFO4SKKt43ee++999b33p6cmPjal1756a/8woVzs4edAcRXADqb23cjNICj&#10;RCnJ5+Esyu3t3QwaNibwnQRCXJ4PaC6jSQBDdIWXeIhNWIkS5UxWFJE1n5W4Yk7L5POR65TUvEhT&#10;uih7TDA9OdlzBzFHAejVFDliwdx6EAllKaqYz8QDAaJ8N6EqpSzpDqVkNdto7QVxAO+Z0xU3BoAC&#10;cXoo87RIx1meK2k4LwffKLHYCi6zQlYFJAPWPoEIyYZQR6EZVJoMMyo/OT3fazS75kDjKI2lpASV&#10;EmgEEAE8suF4BY1rtOtarqCEAy3oCaJc5NzEbl/9/jeLMwvPvPIlF1sMOcvoc5KWeAFuE5sQWnfM&#10;ecuKhvcnCuB4DVK+EARtbMq7EuAoXgKnRs7ocCQkJe8PuzQKXoXb6+3Xr939zKVLXn9nojJhImU8&#10;RPWUpGnI9WpYii5VMvoTR4985tkXIzVjhf5r3/h2q2tAJNy2hwlm7piE6GEyI5mGhKTGkT6ElL+I&#10;GAs9cqL0SJoZ+0oTMtGNvg6hOv4om9bM6ETV5DS9jvzbhPwkSVn8U267tAmEtDKRVH0y8tIkkR4R&#10;/nbbCd67clPJl2nWJWeciUg9FDXvKOzCiImcLOzgqRMnvvGtv8OdU1WAhphFYFnSn8Vm9Dwm/uAY&#10;e1Gr2QHoILF8Y3cfIHmMhcAQpcgDz3Fd8PLZQnZpaRlQIzwjIAwkX7QCTpABhYvYrcljC32iRCn8&#10;xQEpEUvNAXKQooCHgATdAZmuJEEl3js39ARBX1lf3ey1f+6XfvGXfukrkgoReIiYMGCI5F9IxMDS&#10;+DY6WGBmRH+GJCE45ybJhKYNK1jxQX0A3AebgDcVRBKwkKJLOipF/AisT4giAzHhWIhJkZMmj4pk&#10;RthCADCL4ymfdX24TDRLdjjA0kgE4D4K8FAQMBKxEG2wEpI4seAIAyIeQuQkwHr5OO8jwIrBtcRi&#10;QZhuY0IIqVPh2iCkJB4bgQCuczzjBxGdYloMuENj0MsVSk88cX5mejKwveZ+c2Nz7cHSsuu5kppV&#10;lCz202NPLEaJPNE5lwC1sYyBxLOoRtFq7u2Anw59VcTEM4ea3BEE2Arp7SScKTEZAER2A1ivmKRg&#10;UD2KQv10DP45QktG2E+Qph4XlKN5dadW/+ijh4bphDSfyWSnpyYuHj4MITvYcJyGC/3NzY39/Wa9&#10;1pAlCVcFtZt5AZwHKll4zgAiB+H+vXtwUWZnJqnYz8iiZ9scw/pOoOlyiCguzWrgFsqiBN8lciwJ&#10;wIKECUvV7NRj0xvbDysV/b0Pf7Sz1dKFtM8Iq1jIXBE5yGNaljVVqtV7mi7Udjfh0w4frt66tm2Y&#10;3YXZSc+rEbKopFgpPvv8hXffvQy+ADBY4qO2BsMxUaqf50e8QBOVl4TAWEDhLEqvRaQDFpWNSHBC&#10;TpQK/k9RIOpjeRzSsGyX5+HBaABREIvhoB9NZ7LYulIoFGZmpmzPIrMGCXye6zi8iLKovMCCNWMZ&#10;lG8Fd1MslNviQJGFYknd3x289MLTPEtntOyg11dzqhOEfcMulUsb642VtRocRLgSThR/oq71E7g/&#10;DaywKTCMU23Ng3jgIIbBtCOZjnsUGKWlReQmYFlsdyQNDymJMKwMj+YMVYFM0x7xZiNNO+u5IeCi&#10;wWAIES8vCXCFFpdWEPBHaaE16bS78Ayf+ewzu/s7dkkhXLHMiROnILB87dvfgb/b3+tkCplus5vL&#10;ZvQcBbDKj5IffP8thggWPPnk+VKxdvnD+yfOzeVyhUy+UK2M4bBJHHdbHRyW9JPV1fVSKQ++OKV6&#10;Mi0rl8tB+BqE4CSp3UYDDjB8XbvVgRdaWl6amJoGRyMIomVZ8CeDAUo85rJZCOCbrVZG1wh0hHXQ&#10;wduSJHnY7/dJPNyDYB5+EpXDaLlSLsENIqV+bH6BY0kS8diikMvnB4OBZVrgqBVFHVES41gFjRF4&#10;iE0l9AGHPz36f2ly9ePuYmY0MUd9UnT30b9YIlwSovjnx8UV6scH62BnBZQLTYjCLYHQiPRGZchH&#10;/UYjhs5PRIvEl6VNuGmLLfo8zwG/59tJdP3DB7JInX5sqohczbV+x/v0s0819lsrqw8b9Z7n+WBu&#10;r11ZhXX9/Geff+PtDzbWN+HsxMlPntW0uB0FECEb3S6zsrT1n/7zN8Yr43CVpqamt7e2IHKBWwbh&#10;GnlwokEN9zNKDlwEdZBwZuh/iJKNQ21SUUon/mPSUoVSB15AmpeTgMZRFrB3YYjNdWHo4gwA2NOY&#10;EtBoonsGC+n5LiyyE/gZUYFzDZ4eXCYTeqR5kIwbEbbIhEmVx1NxSuQ4ZVNNwoNVJjq7mDRKJZUi&#10;EvcQQtqDf9Oj2QfC2ZjK+TLkzKS5dqJZhOeGJvp76NWQPArhLLY5kVlR+AbGdByKE7o9C9Bdu2OA&#10;uR8vl8tRZBgGbNKxrlUuVnb3ugCxwEixLDJ8QgzQNYcZL5+w8JFC4MIFwwrO/MJUFHv77R4rMNkM&#10;M3c0Pz05VtuuZ7M5iolbu+0iBFdrewA6IDDL5itHF8aHw30loGMDp5AZcC2Gk0Q+m2gsI0MUdPbM&#10;6Q8vX/YdV+CVgFIqxRwPkRUHy4WDuiHylWCvvyhANI3qrFSEjIWEZjeiCJyq95rfe/3WrfWGPK5i&#10;CpRnDz9etIf+yVNjfSewQ2q71vnUpYVjh4pXPtgVS7nd7drm+iAOMEFYqw9Wl28++/xLlhWOV4ro&#10;3EOm3Wj6TqhLmsPGs9VCQZNRpAMVmCPUiEM3gV8OFs1JYkVIxxKSA3ksnGyMSPcUqZCk0SAmvIla&#10;xUECclSpYAAuhKTLPT2gZhTK2BWGCRdVFMFgm2T6AiexCZuz7XosWrJAAisThvWtze999zU/CjbW&#10;11qtfWvYl0QhQ8mVYoGnWTBeAJcBAmI6uliAb4Sj29zbh3gYfgxOtiAD1Oe6w8Gd2zd3dncff/zx&#10;Adg1UTx//hzYiWqlcmhh4dD8wubGRqUytrmyUioWAUkDJKpOTK6tPiyVKxsbm59oonjkTUbG61GH&#10;Myze1nbt4YP7F556aqdWg7dBFIOz9PhvFSyirsNRBdAJsFV+URNQcg1ZW+H/7OzsbG2snzp1JiIE&#10;YoEX3L23qGcy09NzY2PVXDbXarX6XePN774G6Ob5F56Ho/+tN7+7vrWFxeogdE1D12RYma4VYLGd&#10;4yO4vj41VsmoEm8HwdDCBq5STpZ4zg48wBBgZSAudWx3MLTgPXJZlWexLcf1QjACuibC33b7JmH/&#10;jxVJ9DzXtH2427IMmIr2rL7vhjzD5DMZReRDNWi0Bluh39uvmwEtitL0VGVmaipfLImynFO0ENsV&#10;Qncw2BwOapubPIWEH2Ow4mOwA+Nzj52C5QOgAEax2+mOPZ39wrmLPbn0/rVbW5vbPktrYsohTrMp&#10;pU+SzmJhhMvSaQKNjO6kFEppYykEXCyqUGzutueny5Tr6TzzykvPnjl+An7i+v0HW7W9zm6dSyXW&#10;SLoNjEaWE1lRcLvt3/vj//yX33rzwtkTP//z/2jh1BnT9Yql6dZ+DTWpErD1WNlheGpouZdv3nvi&#10;6DzLCoCOE9+GkyKyjJ3EsiwgGz+XCKoQoCYzg/qkUahILA60SbzEMkohm88qakjXXEuSGJEWdDHx&#10;sMU1UhUx6ZNXTGKBJuRnPC9HgSpzMnjrMIJjXRYZFwXj2ArsPg43I1IuKqLIQDwTl/K5oefIsgY7&#10;5IE/8f0C/LICpwMipUxd2+JI1zWH8Y9nGb2MriSmRLu+pum8IAJWlXhRlwAXYfgjK2IRkDjKrvh8&#10;4smwKbxl2B6EvttLfcdxipMLWUmACDtBFb8kZRBmcULUpcJgvDoGkbOiqn3TaHU7IRmKTydj0JUR&#10;JQEspPgeeKBCPt90DD2XvXV/bbHWBBR25cqteTmc0AqF4piqcoBV4FwB7gdQMpbPnJisWPv7ieNT&#10;itj1os5uI6toDk1SPKTIjJ3DafKVJFnRzZFexhE5YloJSzD+TkY1MuwdIvc6Qj0brEIjpADTSPrq&#10;UTkA1VmxUxWdWOhHo0Em0thMuHMoIgpKEVpT/EY0BoDhSMZQktWV9U1sjkHbGJGUnycLOOUIdhfi&#10;PACChGQY3DczNT3tBYGuy4Zt9JaXO512PpvFkAdejYIYCHkcWREnV9mEA2joWMPVh6tHjh+NAkDb&#10;iWkYYAYr1XFFlVwkw0wUXoRDmitMKNkxhuZlTDcSdlwyqZ5OHgUoRYeQCDPYSJEVBUwM1iElzByh&#10;NNIq6STufnf7V77+i595/gV4TV6Q4Ad0TiSkmB44cJ/ovGJTKi5LqorIQDziQZiF4hE8qVekMCIh&#10;hZGIcI3i30FQabgWxJkyDqpi5RSXFLuzIYZABaA0xGUIVRVhEcZRaUI4FyNeJjrCXIRjnijOE3pS&#10;wgUB2DkvYxvykIUoRxG4OPAZCstYELt6FBNieRiWwoOnJpEvgwx/rkPDksdIrJ2QGTN029hkwqQs&#10;D7Kq0tj3HCIRWBIB4tIzypG5o+MT45Kmwi7cvnunh0OArDEwkJIq4bGKBDfXdBkcI6fhd30ctk6c&#10;bj+IQ+T+JTSZrh/oqFsMjiIWBAlWDOWUBd6wbKSpIiwnPiFOJ61SMUcgI0rBg+nAjtYE8ATKRjMC&#10;loVRcxiJwv/sz79Rb+zravGx2bFCoZTJqFl4BSp2bGPj4WqrjX27DFG+gSWH7wOEmnLv+EQFA5k7&#10;VRWcOOyHG8SdZreUVwRNhsXjWRFT+b45VilDiKKCAaS9Uqlou8FUtprT1d3d3cQMixU9os17t+/N&#10;TVc0Uei0urmCmjiO51OWG0FIw/KoWZIta0dO5E+eOtLcN5aX1jJZfXK6POwbssRyQqJnwEohYzbs&#10;uBMM3/vw/U7XnJiqQKgOaykqyMQCripG0kcInOKU6TalfnVdIorOYs6dJdsYBJEkYX4HNlJRtHw+&#10;Bxsg8GI2m/dc37ItIreGp/jsY8eJfkekZTJbta3zZ09/dHsRO8MViecFn0DWhCAlnk/bRGhBZMcn&#10;ShD2b+9sX7p4muOT6zcWs7oKLjVIYLupAmqSBbPTk5vrm+A94CqFseP6IbkdIx4gIsFApxMDaYjE&#10;pFD5IDqg6RREI08vKezHI5qkEeVmQnIfXtpOXqvtwDsCQIGANkJ5Gy9QAtuBo+dlMlqlUmk2WxyP&#10;B8owTMKZl8A/ThN8aWksQUVEH0xXsVwoVSrgoWvb++vr6xCrrS03wCHt1Hozs3nHtdghf2j+8GS1&#10;evuj2++++z4AANt2giBuccbSR5v5YvZzLz9nDocbq6tjZey8s2x4BhXONrgZlgUP47U73WKhZFpm&#10;fXcX3np1dXV8fOLcuXOESrqWRsiaruN8Lyt3+71UHrVQKCDtlig26nWkm8pkOIyTw92dHaJ2y7lE&#10;R1cQeBQl5ljLxnF01IIhRWNkIbFtoiydS+dp2bSdh2b6vT7qyqBQDJFnT6dRokhSZIEX4ImTdDom&#10;FYc+CGhHXUZMepnolFAMqWHT4dVPiAZ9sovw45LvKBSiH0WDNBbtBd/30zw8ncLvNChLa/wHxM4H&#10;1eaPiaB+gtk7isPBwJycykP8N14pZHJJpcQ1m3tgO/Zaw+l5ZeXDrf7AJRCfCZFwjl1f36yUK1/7&#10;ylf+7jvfWV5cRtPLjtp4D9wEhhNwbOESIYuwKuVyGthGIgXH6Jlcq91GT5oqEpNeS1Ko9ZP0NJP2&#10;z3SClyQhR2898rM01ngZz/NUUULyZI6HnQNHxVAjUgLUJwmig0oVmyZfZUnCjjyGk3gZrDjPibCN&#10;SO0kYl8r8nZg0EtiILJ4mPtEJWsUQhtlY+lUAA6DHj5d00ebx4w2nUHOwDDlkEPS+ZSSO10dEmen&#10;E78f57RIQj3lyGLS+cl0MpLBISfyJ4BpOBTHIy7OMN2QMFt7YSxwSbvfRn5XO5AFYXlxRVOUsUKx&#10;2+vA1yzMH+p2m+AwzDDx1jbguwMvAmjHMdSRw3OCKu91tn/1l18+ND/+3rV337m8OwhduPWDfkvV&#10;RJuKn3/8eMfoeX3PG4Q/9dKnFCaub5gUcliEAA+7w6EqiwFGkF4SISHQ4fmFm9dvTE3OD9vDTquT&#10;lXMcuQEJKscgHTdSsdFMF3VzBuWI/AtHhiICOBiWF/NioVbbp1EhiAktnxbAD9q7W91LF49qOebB&#10;2vpEJQ9O5lvfup7LcPeW9l0riP0IaYd7Ie/GH15ZU7Xs4ROnc6o6Vh1rNtoyL8RukIGAnvInxwpZ&#10;Rej0HZrQGxyULxEmxkhDhSW2dKSNI1wCxL4SsWTy+Exa90DHwSbsaNrc///peg8gy9LrPOzm/HLs&#10;nCftpM2LzQlYZJKGaAAyaZGWaYpVLpfLtF0UFSxbtE0VSy5TIiWzRNGUSIIASIIkQAKLBbCLXWDT&#10;pJ3U3dO5+3X3y/G+d3PyOf/t7p0l5WaonZ554d77/+ec7z/f+T7fp47ESGieYe+XYifmbzE3DEpt&#10;30JdLjyjDMiHMqTtAjkeNqxM0fl0aui6P3rjzeW1dcg3qqR0O+319bXf/ne/A/h2ZnyqUW8YI0Mf&#10;DLqt5n6lgoZ4gnDt6jWM2p6v60OOl8Ymp23bfeLxJ7Z296BKU5DQ4lnGqFmrXr54CZmLfgC417Uc&#10;2AhQhkARWWq3RFHgOaHf7e1X9rkjq3f6b0jefWiKhriDs237yvvvPfLEk+l0ZmRUqTD27sLbCNgO&#10;bpTjuFfefxfCKMNxAXEbJxbPaFt66+bNn/o7X95avxdzXIrFQjKZfPyJJwqFfIRjNtG/+a3fBET9&#10;y7/8P5bGJjv97vOvvDK+trF2797q+nLg2rZpAviELImXTFEJRS6UtVRatN0R7F7adTMi4By0sqi3&#10;DdhUGYDIkgR1w3BkJjW0A4VA0e7otukXCirsBMj9+tAmRwlJLAWcaDiAxMakNB7Ks5FhO5abSSuq&#10;wNsOjgirklDKp1wiamEOdZ62q5XddmeQSuUmp8oXL5xP5/KcKhB+kAe7dzgyev21uyvLsEyLhcLY&#10;+Hi5WC6PTcxNTTCYb/x/9MCDlf3aV776ld//w6+Etp9T5RAqrZCJ+c0cidp2GMmY1mJbVFKcocIa&#10;3mcUtwhRcLltelnD/X/+/R988pWX4M4k5cTs/IKU1J5/WrB7/Zsf3LqztjE0DUZCTgpU2rwA5bgg&#10;wcawO8trK18Wv+hETKSm08k0l0jvbNxCGoZPCbgphKmZqf/ls//Fte++Wr19PaBDDECSxvBSwImZ&#10;fB7Wt5pIRooGVy2hri2jwtLzWS2hpfJJx/KhPBJUNrRCJSFAnBVREwZAC62ILOK1AD6FiVyvnC/6&#10;9X2z1zVh69PYOEXXUy9SRU5Ax4tA5jkG6xI8z1PYIC3DX7C5VMIfhYrMOr4NZaEdRarEyUmVR7MQ&#10;CdK7RDFO4AP4lhTI9sKwO5AgRKNmPM+LAiAUKPVYBFW8BLW2C0hYhXp55AdwOQlVzCZUY6hDtaRR&#10;wqhdXV6+d+rsA2oyAWkTtj/x5qJRRhTFD6HSDiFx6iOl2cHxQ4YXkAFFJP1jm100FWTYwcDQkE1I&#10;jQxzanoa6r9Gpwcl7a3bq09+8gl9MIJHm9AYQA68moOCW1VleJNep2ON0A2sWTPViWlVkSBT8Sgq&#10;EYq8iBqkDFThbBjHMUJKR+YJQzuk8mNw7JWJCGYi07sUjzPYLEWalFAGcljNEO1hZDHH0SxCFQn6&#10;yAeTFyXXJuUVnsrj8AwnCfBg8CCFuPDRxKEC+TMM9t8UWb154yZ8CuDKpMDcePvNazevjE1PXDpz&#10;dgygqaLaQQjBudfulAv5jXu3cdIJk2QwNNy/+ta3Hn/4IU1VIDTZltmp15569tlWtTo2XmDQUMyC&#10;6/jVX/2VX/+N/13A0xu5U29AIEuoEoTY03PTkMVrm+vmYGDaQ4/3ATPh9B46RQFepo4EIDlkTKDc&#10;uufGVhlECUZkeYloU8VKk1DHiHHWhpry0sMPD4YG/Eaj2ITIGz4kBBFH5ymUlxJF3kdPQMIYotFd&#10;ATangi1Ql5jm4LEuS871aXL+RD4ORe7atQbcNfgDVLMQFCicWiQzi4KQzKRty0ORgmPdnnjyOopN&#10;kuMTiJi6BqCaiUxnSIdmu9MfDbuAWc8Vsi889fDdm9e3tzZRR4OF2kuWkZDmBTzrEClUuAUez+hR&#10;6KH3hQwJgnKDmOoeEVVOBsWQ4VljK94nZQvU5VTIzM/MnVpcSmfS7W6r1++ubKxCnBV5Ae21BB6W&#10;me34ENyyRW+CZSF6orqzbWmKiMvNhbIF6aI4d4r63qLhwW7yUylFU5GhT8i5lIPoGFcsfocIEKwX&#10;y/PG3ZowiokFdEBqXhZlNRgb9q0fGX5YLJVnSmPpdH58cjaVTgOWyyZTeq+7cViBTVqvNWBfAcTl&#10;0IbKTyVTx8OhYSzCwnGspkrrWyNALIVs+vzpxcFo6NqmLAmpTMq08RxVTgjzC/MPXjqzsnonny/f&#10;296rNps/87NfTMj82spyvixe5mYjkWv1273NquuaZ8/M5EviuXPTtUprfQ0Wtp7MKB976nS13oSP&#10;PHW2vLq2NTc3MTlbRH0f1+oN9E4PEBEP8WR+YbzerMPS0h0XslRxXEtpYqIDpS+WvJDSy4Xixsae&#10;ZdghcfeAfUH4zIQKEFv1EIkv0itCtKj3TARXuZyWkODSAcHmcvmzZ85cv35tZ3c3kdQ4nm0067AO&#10;zp49VRxLFstn4R+TAbSAdHEoCJWB46GgHUBfnkdpQs+/fWdHlGCzJMbLU+1O+8q1g8ClRsOBpkmw&#10;v21rBB/90MMX1lY2ttfWYU8q6STArhE2qz7EJCfoJbZtiWsSJjaePpm8QoUyniZU2JP5w6P/w7oz&#10;OLJUQzfBoN/vDwY6LAPitYNFnSgI2WwGsC5UVsbIJLOyRkzVC8hoBtZ/hGEbSzHBUhkby8N32trY&#10;qVbrtf1haSJJsWGrVoX6IJNRFxZmb93a8mw9m8ldu/EBfDfHM+x2c2p6DB7KO29d0ZJKEnUh8r7j&#10;bW5ut1ptEUff6Gw6M9SHZ04vbe9U4Jeu68TsUVixkijCVz2oHhJvM1dgWBxTjIcKWTaWoYZ7Ts5e&#10;8YiqVj30HWdva1vv91PplIWnUwCGPGM0dMhVWzhwG2CjgJC9PTLZbKILFI5OQGE/HI3wrCe+7RFN&#10;nBeD2GKGIloi8MNzHNoYEMwWB5C4EX+fMy59gmAxOhFdvRPM+bdZzferK1MfmoPc9y4EY4vkbtix&#10;f+8R9Z06ArzHQtAn468fWhpR9Edbvkcd40HHkFWoqxyWUqhADD1tc3PdMoJC+XB+fu769ZtU7L9F&#10;uCJwq9997wpUMi89/0y93uj3+qi4TsSuY858/GVQOJ7j4ImUyvlMKjU9PZXLZm7fubdfqeGQaeQE&#10;4ZGNtiCKRywGopeGTCqWipM4YkaAq7KC1UJs9ARYkjCrAFu6giyQdiCLZZgijXRDggIJJSLRJtEl&#10;SqYcMhZsiuj4QSYLyQD0QNdFhVegxCRfF8XZiVQDNk1i23nI8ehURGVzWdN1+sNRFHOS/lOP7KSd&#10;D2/NEl/mE+0fgtujI1/s40FrAnWZWIESqUxkmAYNXXjuKKLjwmKISTAVz4Y5PiGX+khuRFY30Zdx&#10;APRhxxJ1snR9AJnmscsXAFNCppyYKN1bW2m2mpCPAFxhLwaCe+AAZjCC/p21Xdg3m5W1i5dSM3PJ&#10;5EZXN1xZYQI8eWdGPl3r7y0uZebHp5ZvVubPTGzfWcXTJQ5tMr0gVAWBIcPpgJdYYoMEyVJWk7u7&#10;FZ/idnZ2ZyemHMviiJon8m6YkEzjsCqPNzU4osFCCPbJWQ451IvEn/zki1fWVncP25AsfcffqXZC&#10;wz9Y2xeTbGd/ODsnb643xse0esNqNK1uwx4vy8WcptBeIh1lkrzvQMYfMClpbmG2Vq0aBnW4s3v2&#10;0UdCmi5PlOan0v2BjSA7wLNhliYEawCfsa7d8T6JXVbjmQEfCwtCX49HtIgAxYk+W8x+j89BPCKi&#10;QFEf+mtBSGWJmn4MgInvH32s/o3dIY/0TwImMHUDoEsyLamSpKoKh8I9qOZVPTjstVr7W7uQ0mC3&#10;w91qNhqvv/lmCYAlRa2uruKKRd487ZrmnRs37m1sDDqdoWmdPnUK1WiCIJnOjE1Oyqqa0BKZbBby&#10;vG1gCdtttxaWlmCx5QsFx/K+/vU/js+5Yw3Dk8BEHxmrUCd+9yEhML9//frPWU4qoVVjI0AycwPP&#10;Mp9PczzfaDZX763F516wNuAu4OgMy3o0XdmriIIIiRPeBc/+VXVxfn5xaQHepN7u/Jt//Zs/fvud&#10;ubm5TDqFloBh1Ol2WVHePTiUtYRMa52wBZsFO0icZAd4QMbZtGz6Q30EcICjotMzOY9im52BiZgB&#10;h1Rg/48swIw0IgQsnlD3KJkQNVmElYxzTVGkiFxc1usjQxTpZEKWRR5uo+sGisRnVBnp9w6kHF+W&#10;SLsJHTJDAGAZWYV1qnMAfvXD/aBRr5uWly8WJiYKGfjJFQRZxhMFUYTCo9uq6Z3mLT/UkgmAAel8&#10;aW56dqxYXDy38M9+7Z+++NLzv/Kr/1v38ECDb0BkWom+GhHBpignorCag6ouivETPNyII4IBsHZL&#10;xfy5c2f/6nuvz0zkvYh558rVS6cWxVQabpTIc2Nzs5Pl0uNPPNyoNZY3d9Z3KrY1jCRBFqkED+mK&#10;u3jhdHl+vtrp39nanZmemZ2beuCxrDlo9xqNXr0+tIYlKa+li43OqOPSC6VJZWzKwZHDRK/Vj8SM&#10;59sUo2xvNiVRyYwX5WSBcmzRGyqZnJLJpzTkYjoc3AaXUYTy/JRLU6brhi5VKhX7JlxmB9knDFVI&#10;Z/qyKGmJlMKXSxN8UrMcT+L422GUkCST9gulsu67IsvKFNfkKhxOBnNQRpisn0nlcukkBWubZ5My&#10;x6qCT7HFbFrm2QTFOnSYySZN35sojnWnxpp7O7DjM6kEpSrwS8JQwGCUT+FEtk3TgiRhUwFgB0Bi&#10;QeBECSATD4/dNy/OT+jdanN3OD1WTJZnWaRNAnKW7dCATKUPepPTMyhd1mq5ll3d3R2fmiHNdZqM&#10;omHtmUolGd2ChQgFDbxkNNDPzc8WP1j3IvaxS+cW5uYGnS7Uf72ua0DU9nHrwNciAsChORqMjZcG&#10;NLW3fxDLdaLFKU5YoKLe1XfeMfSRj2mTTagJgAM0zp7w6DeL7U2kv8YHsyEZig0p/rVvv+pGUTqT&#10;+C//q583u83AdgVe8HG5+5Zl8jx2pG3XQQNqPgZaZPqXiStReM4Ozuui+gHjk1zHQPJlCfWQ4SNe&#10;W987VNQEBJGEwrvWoNeuDev7F6ennF7jvdfv1Oqts2eX2r3eqaWlQa9VSKtwQwBXKQL3zW/8WXt/&#10;Oymj1Apkk1qj4TvDH7z+5s/+zE8nEkq3r8MmWF1Zfeet12EJQ66tbB+iFK7vIrkscO5ce/eH3/yW&#10;bwweeeKxXq/g8BqU9Czvkwcd8cRdKUBZIwGnA/AYhY7ljmWiqUSLAqqXR/FxO0Ztx/HSSkpv9URF&#10;5WU+dBxEdHjkEXmW8Sd/+O8q+5uaogz0Xqk01mw00+msPdRTiaRpjCCa6JYB913i0XYV0qRpOTgV&#10;T3pZDqq2MyLq0TEjw2KJojVp5QaD3qBVr09Pz7VbrWw6wQLqIxEsIGNvJH3iwkIx29DjfHO3U+lX&#10;dxIi9fFnnhw1G/tG7dLZic98+umf/PiDTs/e315fu7e8vn+wutsQMbr6EgvFWQC7Az4PSi3YCjIr&#10;YnjBqTMvFjcOiDk14Yjg1C5NxMkuX3poojwBlUe/19ut7PYHfdsxBfR3UGBRQtiF7KZIctWsoZ1R&#10;vzeUeKh64R5CsW1Z2M5DdxmUAGVcBL28S4TEKYEHrEzxVITnNnGzHJ4a5YQuKfA5bEwfGWRHRy04&#10;BMY0Co1FAcRnjhMKpfEiusmN41IkqdhyrE6n1YWsNNR7nTbsBSgZk5mkQLw5UHY6io64mkRmJRYx&#10;MgxnMPBD14XVYg6H6wgakLsOQUXLSEqag3yUyQgBPxr59UeeOLtd2Q9Zk1ej7//429MThUIuL6eZ&#10;5eV7iWKm79kzp8qV9fp/+OO/zpYTyTwA/JyWEpLJM9lc6ebdO6XxBFzH9VvVudlSMl2AZ5NKKMlM&#10;oVTsjpWag0G3WTUfeGCu0anjYCkdmWaYy6YB5ABYlUXt4LDVatmZZCKbTm+1K3A/ccKdSLXCgifn&#10;9hSpJ3G1h8R+EGCYqg4brdbc7PTb777zi7/w92/dXR4apuN5mWzGsIYABROaWq01Ll44C2l9df32&#10;wsJMuVxOJVOe5UfERtEyLRHZB5Esy4Ci5hYmHnns4ZX19dWV9URCnZ0dv3G1lk7JED8idHrjTBvb&#10;8L1W87W//s7BYTeTUNOa3O70cC2Gwd+c7YxJ/x+psan7fCTw2ZPBNJSk+pCNdp9+7v3Sm67rEd0l&#10;NKFXFAV+DwBy/6Dm+d5AH3p+OBoZQXikHETSa1AoFmB5h8djXbblVPZqAGl2K4dnzyyVxzNJTW23&#10;hwEAC4mamMuePXuhXhus3tlKJFXT8GFRL52Zbddh4fVGQ5xvL5XGB4PB1776F/lsMpVMMii47UAR&#10;hORqP9rc2oZHI6HiRtBpd3y0QSVMEI5Yo0URMdYOyBgBG5+dBeRZxsgDojSmCaSEsjQg/G4XahKK&#10;zNDCLeg0mvBYY5cjVOeFsIZngBEKc5D+eRQbDsU3iliWep5PfEw/omAa3388/SSHuTaGQJ/IesP/&#10;cAYU3B9t2NI4yiE5jk1skIPYR/dvAt2P2hcdM9WZKPpI45clXvBhbAJ8H42ZPn6TE8B8DH1D6v/v&#10;B88yKAmAIs9AkT4aUTdvrQ4HFsZ+ntnbO3jl4y+22p3K7j6RxQec6rDIKaHeevPtbq//C//133v9&#10;jbeuXbuOOoyk2Ru/q08InPDHudmZegO2rXnz1m1JlGCBiSJPCNV8GHrxcH14RMI/0oY69rfHZQ33&#10;kuj4BjFK9FyXUFpwxpYM0HueaRoRg5Kg6KRKXg0R20UqLXZD/dCPnfAkUUTjVN8lQlIhS7SdkVfj&#10;uMRNHeltAsfZ0RHaIecK2GpQVTViQtfjLB8bMMTDNh7wpWPBKiZ2LL8PCx21do/a+kfSVjzaNEex&#10;EG78IGOwRI6U8BSBJadSMdxFt1fCUscx+wBNPGgCEzki1YrWOGTgBAVcMUXguQskB9s2NtdW4GLK&#10;pdz+3i6USzOTU+jZ6/pKOudYZl/vP/DAqa5dK/MK3JB7q7Vvsz/yZF7R0DnI9fATHccfm1Ctodk4&#10;HIbUYS8Y3dl+t1Hdz2FJgKwhIoTIkvvEioIC6wfPOQJPkPnVjZXFhdN337j92MMPw80mItVMXF6g&#10;F0WI+qUoFcjSgYN0e59Q8XgS2wQuM7cgVId6u9FhXMp0/NkxeWu5294f1Qb9ruXonWGzER7WDcuN&#10;oCgVeYZHYe4ohNQmsIHEupzHJKiu1y1M5AHLciHVadVhxfAKl02lFmdKt9dbaEfGoXQyjSQrJt5Y&#10;KMFAo/QcoWaEONFEFg19JEBypPoSxhO+sCiZY1218MNQHW/F8HjXiTgvwpF5OvRkjmybpTjHd496&#10;LETe3KOpEaq54SSqMTLCbo+TRUSwgBkEEQcbILKEsPbsCLVHnG63+8Zbb/IoXxSOj4+hB+9AZ7IF&#10;yI/PPvsiZKOFpdPV6qEiCsYQ0juE2hGAzAsPXNJHo16/n0ylJUFKJhOoyC8gXuY5ttOo7+zsYN8m&#10;ZlMcawEc6eB9RH6dxAReWN/crOztFjIKFR/FkbsRBB5sb7jk9Xv3HFS9Z4kJB6Y60pHAE8F2p9Nr&#10;t0RBiIIQYDgA+489+bFMKjkYGVevXf3L73w7rybJYWGA06xIvOS/94PXm51uSpLtUR8eh2vbDk5f&#10;Yk8t0mSL4/WIPuz6p5bOFYvZ1dXlrOL1R5ZAFHEh03pu0B8ZsLg1VYPF1mp1XZ9JJxmo/lEvxXIE&#10;kdNkHsJCd+AYRgBgWBY534U6Fj8DIJsIHzGyWx2dF7hiNgnfua+b8KwzKRX+ewTBBwsUsZDRBiPT&#10;MofdtmuN2oOBodvU7Nx4LpvKF0uTU5PZXD50bQ1VOlzTtEdbw43lu4IkaqnE/OypuXNnnnvu6a/8&#10;wR/DohWo+GQtOornVGSHoYAz8AwyRo/YRhEhyWAQaTZrX/vTP4EyZMW29lu9ualSZm7uP379q9Pj&#10;5UfPPXjr3sbk/KzPMVOLS48+8lCn0/3g9q1bG9vDUR8+QlS1qzdvr6/cq/VG+zuVysbynVTy9Nmz&#10;ly5cKJYX7bluZf8wCjlYgM12H9J4xTSubR9uH8I+ilau39i+vTFyvYFNuWGUSzIPn5sbTymHG5ul&#10;XCJ72qL73m4NEI1x/rGXbNc+2Ll3b6+B00vFmW6zn0yOj+yBR+bxAHW4HJccK6GOrWePzS6KgGBR&#10;toynr1/rd3uiquTn5ouySPtev9asb20psA00eMWk5Bg8J6mJJBSygWFpmsqmEpYXQmyHqCYhOEAP&#10;IopnO72eNxgCboAohuMAAqfwgsii7aMkcpEQAcQFvIfschQnZwEXAKKFy0fLtBClmDyzE1hWVuLf&#10;f/1Vl0vNLZ3m1FRhbNy3HVVTINskYAFxWQ/lTxrpRJI+lqCA8C6IQs+F0MeaKKjG64apJbTINSGO&#10;cYFd6dtGryOi3A6VKRX0VpVhhcNqi5zT4tZbGC+3DvY3t/dT84vvLa8nE+mUKgB6cxCdQCUEmduY&#10;m51FfYEgknlRU1UcFxF413ZcdIynk+kUIa/iqrJM2zC8v/yLv4Yrt13zi1/68o33r456A54VIJgr&#10;Cr+/X3GRLevjdIwgqBD1Q5+MYVFkgp64wiI9h1ihIEEWxcwogkDQRYWXNiutes8UNQ0rJA8Z0kVZ&#10;Hhnmn/7e70OphhxvjttdXYVv9/Zrb6AYm+Ni2osYWeQHzdr3vnkYHAFFtNP4f3/7d+udZmjqtjWC&#10;z4Tyfaibr337e1Ai1g4bluUDyCctOm91c/1f/9ZvP3ZqHtBkgvFSMlPDJoYq4+gJQgGWkOJCHGuj&#10;FEEiR894V7zIIzoXHgRC4qCLvCwcG1bU7ZU1WBCC3JN8XwzgfxXDcSEFShDbefbxJx8fuz6amp7e&#10;WF959IkHX//BG488cub6+9cvXpq/c/fuwvzEaDSAx3TuzNL1q9effvbJN3/45uNPPvna977/3HPP&#10;vHP13dLM+R9fXYNvxknKaKCzxGOSY+j9vX0/cOdnFmVRwuCMWqBBTKdBInpE6ogw0gS+2a7t95rd&#10;9s7Fxfkvfebp/PjsD3/wJsSZYVrtMxbrNEUqPHN26cHHLke8qHfa3/v2a9949a3+0OBJ+cxF7JQg&#10;KTRjGVa31YGNo6gKbBJFlADmoT8mgCuJd9yRZZsj04Q1tLm+1eu3w8CNK2aRF8jIBBR2oeMaO9s7&#10;vmVDeEnLoqzIDNxoqL0RKEFSCASU46JhCYXEk1NHVW5X5vl0IsHyqLSFDwfzBU5JuIEDexkKcIZF&#10;qXOPJGaODIXBEnKCKIa7sM4feuzBxVOnTd1wSNvLcw0PT40PfNdtNJsqkvk4AbkeMppQCCxWs8jX&#10;RLK9xiikiGJdx0IPiiiERdg3LYrgCjzlYZnyuJYuKgPTXXx4DqrcD26snhobm1ocW76x+v6VVTXB&#10;wa7p6N7u7qDesBhqGzL50HDOj6fPPnhaVKX5paVhq9do7Zdnyr123zSCyw8vqsnc9uH6ez8+zJXV&#10;TEFYXFr482+8kdBYiEqyspvP5ACFfupTH3/9B2+2u+0ggtvD5lJitdoXWGaiNLa1fjA/k/MCe3UZ&#10;knjz4vk5yM4jQ683+khjxpvI+RjuIIjFfNJASyrFYua5p5764Y/ebbc6Lzz71F5lAn13AZnglK+v&#10;KGKt3pybmYPbQtUbt24vW64nwj8QU3dvrzWbHTK8wMiSrJsWS/QvfIBbipzPpe+s3IVN9uij5yGu&#10;ovEPH2VUftBDWWnHQe6GzDApTet0e4rEQkZGVztJtoYjgWM9/+TQgTlq4sUCAbHFKx2zsmky+49x&#10;gtDsoxNIFDvxxPo5Rx690Ydn9xEBdb1eT1Phq/Gdbh/FQQiBFkXLCd/HHRqxIRCAjfJ46cXnn/nh&#10;W2/Xag3qyIMWmXxQq0+Mjy8uzjWarZWVdcOw8vl0qZw2hv67716dmZmVOL44NiYI3He/86akMP22&#10;vr9V42TupZeeEWVpb393aAwbjSaDAkg+1MO25fZ7Azpm2mANRmMpjQMmTITFMTK5YNkT1SOGTDpC&#10;6efz3JHNO3ahiQrXMy++kEqnv/OdV6Hwg6csomIz9vmURMIcDNHXx7KOPcDRdUkWRMK/Y+OZ74AA&#10;GTJPGyBzODwCmbDRiC0l6QqRxnJIhPRiyp6F7HeGsHORMX6Cdo+sepCNgucLlmnyIvoh4QQtae/F&#10;LdyIcKSp/5Ry0zGb92RKliYWhgLSqo8FzQiFAWkyqEXlh/cD5uNeI33Mr6Y/1IMiGBVKjmKhBMXb&#10;8nLDMN3YVw/Xkx/Cptjdq3zmlZf/4CtfHw0NhGDoxhTjsvDWrdscJ/zE5z4HH3337l1AEzHBHgfo&#10;RJHluXKpuLm1t7m1BTkLAADcFnNkIapybdLkIxNjaLHmH1Pw6SP+LxKBw7hvCm8O65Mizk8Rcanj&#10;iAUfYhDEVFSsh05sixhW5ESKdSQBT7pC4kwrEFa6jWWyTcxIYE1HyIIW0VxbU2WAIYZpeJEP391H&#10;ZYm45RcR9lC4V60pIpuALU5FOmWRmVRs+jEniIA8N8LDRtiAJzEIxrEhxh5rZkfxFDCRsDqWcAyP&#10;zM3ixRGRMWbc62h1hkfzCMtR9jIkZGq4Rk0WfIjtbBi3tYlzL5KuceA09kgjYiSZXNpzzN2d7aWl&#10;hUQqcXbp1O07K6ZljU+MSZqczCTXt7dYFdIrFw7p4cgHSJ9PwULnVA2iPDmosLxe05ieTGbzcnlK&#10;y5b5jDTGjJz+4TBw0AKeIqPXoqRCFguI8pMfuuPlcqvZDo/OJ0I7CGUk1XjEyDiExx+iaAfydUSB&#10;7w7wtAPJtbCOyclFZW8zkiFEMpkED3mmXrNKmcyFB+TDWrvasuD6I9e3BsEjFxczJW0IyXdo7a0f&#10;6pD72Ugc1yCBni6nrm2vMA717KmH4dZD5t5r1OfbzdL8tESFly5funp7d7c69IKjQMjDfmZC2CyA&#10;Wm3PF3nMx/HDJGPYIeR617U5YgnhEq457NfYMo4IFn5kgD1m55/8wkR6aiCjnztkAbQ8FSg2CenW&#10;94aWGcuYuUGItp6Qvxm2UC5/8ed/rjccvPbd16AW4EX5wrlzQ3g8mL7DPkAoKLULBUI4pCGWYbuC&#10;Dj3YG5bhDPqry8t7lT3Ub7HtscmJVC5vuk4qkyqVSrwkAIwjLo7BbmV7fn5hr1IpFotQwsEqLs/N&#10;qVCAs+wx1v1oDIqORmtOVAkAeI/04d1bN1/++IvxWQaNDtVh4Pnw0XA5W1ubSLDkON+Dm+oBioiY&#10;eP6Zthzn1q0PXnj5pYDGrngyoV24fAk+0fX9P/vaV03DChIpn0g0iRwqhR7WauuVSi6hQqTXDYNn&#10;YbEc8Q/haqAgA4jZCVgplf/yL/53I2P05q1VkYWFx8DDcg1HTiWIZhiO/41sh8O4CcmbliQZqnMH&#10;zXojQD4Rcbt1vECWOA0NfvihbkMcFBWokgQ3ClFeG/tmQog1EqAbbKnBGoZFa6OjBK5tFxlCDk8z&#10;qgRPGwAVb9o269mtqnXlvdu8LJ5ZmlUVVUulZxemBUVJ4RhMBPX72k79sF4r5fOHzQbkQKiM0cgF&#10;p5gY4jiOoVYkfASBnCnGND8IFnyEVMcA7QTZcjKhSMLAhq82rO6b3/prwwk8WUn+0df/9MWPPdnq&#10;NrW05kZuvVbLpdKPXb7wzFOP17vdys7ufq3GMsZXfvd3JybHTy2dGbiDfq9644PR/v6erCan5uYn&#10;pxdEhusNejOnlj7xuRd+7df/4Ys/c/nG5jd3dqql8cnVW2tTE8Wc5wiATSEuBNTEzLykKG5v+Nqb&#10;71f/4o3NareULy7MT87Nzy6cfYgNvR/84G3fCW3DbtSqsDhsWMWO3feo//BnXxdCM+oZosSr85Ws&#10;V+5ZTsTxH//Sz45l8q2Dg91uN0nxhVxGiZhErhA4QTJbpuW0D+FflORCOcf4Tre9ePq0l9IA6smM&#10;fE16l/EpNSMtLJ01AbpEcnd3h7J023Q4XgjwrFwIWcqlPIhA3aElcAGDxbIN65pG6xeaEyGR63QE&#10;mI5XJd62Lco3W+2R7dH5MnP73TenFpZUJCixsohm8I5lyWlF0pLJRApZf3jIR9y7ghBxKSxbxzPN&#10;oRXJbjAspFOjkZ3IjuULhdpwf6KYsinXNPpT42WjJYxPzn7j2vd5QYF0Zei98bGz5qDbGHYvLJ55&#10;9JWf/NrX/gTy2sgz4ULwCCmE7CgC6oPyAuXnA8CB1UQmDYBfhuchqVCAQuplOVaQJCgME4Ii80wa&#10;m0RKfxCGplXI5y5duAwLmjAMqO1KZb9a73S7CR52iqP7OEDFEYfh4yMxGjArzpKyItQMlWY3FFSi&#10;LgRZ2vJdfWNnJz21BIHStfTQd1BtKArTCQ35xagyxsbHxKGGoIUw5uieYRORJEfJJgqapvBFolYO&#10;5YIHsTWR1fSRlUqlnPYASkZNFNqQmhWkeQW2nU8oUGK4NkAk79qVG6eKpSleon0uK+Ugwou86vux&#10;R0XARFjYQYYNGC9EIR6Pgf9GmQ8kpQSkveRhXwL9USDkD+zh3dXbDzz4YLNTF30jEWQk2wKMB9HI&#10;oqmu3YeNGHqDKBxBkZlKcBJnCYylCa5EjcazgsLBW0O5Y2c1QPVdFQrRYU3jHJU18yqjwV1xTQZH&#10;mHjIKfCmPulTo4Yteg7BY5KGAx3HrCJKFsWRbYZEicMDEE9kZys7K53q9tnFyU8//MKnnn8MIkR/&#10;0MHVBsXPWJkbmxBlSnYiAKcdx/ZGOuzrz/30T3/ylZc3V5bvrGxsHHY3dqpcr+VVNnrD0cByQsss&#10;Fks2GeBKy4LpmE4QDnVXEblBt3tQ2RNoIZ/MEoo11N6oOuOibydEeUcf9vr9Poo2kwnspKAQrbIw&#10;FglHoUfYBT41HIwIiyuMvYXhoZcm8kzkCUgPD/DAgeFtLxAAZhWUyWTa9clEgCBTRE1Xw1lcmpwC&#10;+4oGKdVeWpqFODi07dFo5A7NdrvVH/UjlH9wU4lUUsNRSbTwDT3I3yERV44H1aGogF2p93WIx1BS&#10;BL4HaAHepNXtt/qmrEjnZ6fubWwXsompmeLTn36q3j1UVW1l+a7Phbc2KoPIaetho22qBg+bCb6k&#10;KChwV5oNc34hdXYxm86kf/jGzVw5Hbnh4UZD4Nkz56J+b5ROsdvb27q+OdQdRRNZHNlW3/rx1U7L&#10;Smeyn/3Mi/furVqWl8+leoOOoorNui6JGqSVw3rPD7hHH3/ksNJQNBX20PTUTCpVXFvd3t6pj5WT&#10;pdLU+Yvn1jZ2u+0Bx1DwWShJhguZmpkam5+dquwd3F1eXV/bhB0Mi19R1CvX3ke9VE4gYrl8Pl9Q&#10;FNlo9TRNTiWz9WormRGWVzZdM8R6nYy6AmqKuzVKMpVSlVxK3d7Zg+U7t7SgyMr7b98KXDOZYKFq&#10;TWaRoRbp0fhY2uh1Yak4tkOmIGiXjGijQB0hrMR9L9Ji/4jV6clcFSwUlgAD+C3a3hMpppMOcHRi&#10;bUof/eOPSmChcwm632C/92j2krCzSYPKjom1FBlzhZjKvf3eVfi7yckxWVbwdCYIBroO19tutW9c&#10;XzbM0dhY8dKFC2/96O1WfbiwNAWA4sa1m/lcErBltdZP56BoQf+zVFaFPHL9xg3XDTiBDFCixHVw&#10;BFlp7M+h9iH55kRHBkEsir2gjAZ29lA6i8JigGR79ChyyAkmAlQcr4UMEwFIS3R7ARnHCMkVxYxe&#10;A31640GomA1NpdMpqMoImuLhb3iOjw2H8RAzhIoX9pyElrnoeUYmSNGWIDxGk7FDDXabGTJrHVNZ&#10;4demacZqVSc94VgyCj2QiB04YUQeTXTGP7lcrtvrRR8RJT5xx4zu+008YRh3CpnY5ic+DckVtGef&#10;fmRr5/DOrY0wlsonUPnkre4nUZ90b0g6BpQSHR42AyKLEJMvYwdr+AdXrt4oFgoQId948+12swVP&#10;i4k7zOgNyV+/fgNu4OLi3M7Ojs3Ysf0SukgGgTNy33n3KpHdYl3X99wQi0xyJ8lp7JFa9ZFq5MmX&#10;jPmk8fQyWfrYAMWbRsbI8YiA5vJj0yyevvk8wxMRYxcnX4hTQuS4HGQPXoBo5tmukIJkZtKk5+aH&#10;Hg8ls6xGmFqQQMxycny84fhuhOpKSAKJ3cOxl0fUUMmRoSe6rChwqiDyGo6AUxxrWybehthSiT4a&#10;psdTB4ZwD2OJj3gVEMr7ibt3vLXILQ6OrpxU+RRxqYO/gU3po3ktRxMJ15BBVQZiMU8jPsKr4+Jl&#10;gTsXxTJiB4IAOXAMn1CU3UoFtk+tdrC1bRdzJShr4MssnToLL3rtjde5nJJNpXe297E0L+dYnm61&#10;uqUxeWY6ez6dAQy4fH3z73z+UTyDP9jrDbzvvLqSY9nH5qAIkQam4WGLHfab4IUMGR/wIxRLCOen&#10;5kInSsqJL33p77I4JAlwEkCZy0e0hx075OJDyul2m91uZ7/S3tjbO6g1H74wv7RwKiSzdnJC9Ox+&#10;r2k1Wk7j0HCGdVg3Z07nOdvLZwreKPgf/sGnc+XM+sHOn/z59yEBf/5TTzcPtnR38PBjp9iiene3&#10;AZnu5UcuGIBm09qwbgCo3zvYS06VA8rPj+Vmp5LtjqkDsArw1MCjodAghCrSQefwmJ/MTpOxAR63&#10;q4VLnXBIolhQxMOZ1NgI7KSje3LQGN43KI/GZUGArC2c2Ed07AkY4ERRMBzk5JKefcCFLKxJy3Uf&#10;f+JjTzz9TLvZfP/9K7bv5wrF/+Yf/BLWXl5Q3T/497//e/C4i6XSZ155pdPt+a7z6c9+/it/9IcA&#10;+QRNu/HjH11+7GMQlQE2dzptyCLdfq/d7faHw1avOxwZaEnFsLKipvIFSdXyxRKAYLi3kEEODvZ3&#10;9/ePpyE+MktzMk5zdPBGuCIC8quDw/0KTVY0mSSFZRwKLBo8wH1f21rnJR5KRtdzYFcKshxxbEh2&#10;M2SFm7duffbzPwHw1/G8yw8+mMpk4Y7evXP3R++8S7ToaIDfEMEh50Q0v7GxCdsADyJtF+5nupgz&#10;h3hgyTFsyHKEVBm2DOdzn/qkrGm5bK40PrW/s8IL6pe/8Pn3332f4ULTHcJKLY9P9noDALQm1vNQ&#10;5DCQsGFX0xwlyxJcVHswgoijSawi8rbj6yNf4FjI4vD/TcuxbE/i6SSRaWr3XCaIyoUsh4doUOp5&#10;qiyqkoQOjRYiYUVQfN+DXZJSOJXnbMrLaYKsCJQ1urez1x9aM9NliBCWRU9Nl2fmpyfyeYYXAHKt&#10;ra1jt5OiXDSpPuKSCAwjkHM1F5XnIeDSEjEkAQzvEsKag2E1GupDTcyemj1FydJ7V95WMnwQ+e/f&#10;ejebUTfgUV3ZzaaUyxfPSywsFhEwO+0wMsclC9mL2ezM2BisxdX1jXOzU6XcpX7ovH796rCy2WHE&#10;Rq12heFyWcRkZx55NJPRfvG//6e7ja5lAy6JfuLzX7h741ZxPJfK5+98cDvJM51W7Vuv1twgKmVh&#10;r5VePPfQyxQfCEK12/3R+9evvjXKaMq5c+cKi/NqJs+p7Nt3lr9/72sqHUFl1OobCT785f/5fzrY&#10;P3jryvsvTS5efvp5OVm6u3w3sXRx8ZlPm6Z+79add99/43B3M/KCS5cvnX382YmF0zNKYjTsr7eG&#10;t995y+nqiUo7OSPpI12k+dL5R8cyhWr94J2Nw7Fyfn58PF2cgLIiEXqJiRkDj41QLKg8VkqqCicZ&#10;cjLJjWzLcQcDXUN3MhbHe3HKM/CpgA99imcbntMZdIf9YbffHhsb9/Rqc8MpTy9EDpQeNnavCCML&#10;NossiyaRjWSJKAXmS5az4Y08J18sbu9vBqnEfrU5nh0v5dKDvv7QuaVBu6UAAHccQZCGAVPr9xkt&#10;4zu2JjPjhVzbt88sFd54/a1fePhF12d112l12gC1JU7kKNoeGpEX8gwkPh9CdyQItCgXZxdl1GHj&#10;IQL1u73D3e3ARCFZFwVyvZdfen7voLIojEe+A1A78l2WAvBoKomUwIvwu3sbq88++jCHHVIJZVqR&#10;VoeyFMGRJiMGDEAwu43mSqU+9JEZC/kdVfzt0KN4oTwnRn5zdwXFDumQJS1K5GjxdHg82BIzoCDA&#10;KqLQH9lQewFohwcz9IOBFUKi43iZKLWMGNgFHi2rqag9JAIdtKpoE2P5Qa9nBLpnQbRnkedqe6wf&#10;cREtqSnbh3ypQWUI38uCF8c2YKGNfgcRa7kOnmrjGBNFPF0417XwuN1HgrRA5KkEhmu12qtba2cv&#10;n4aA5nRG9mDIiXDXZcjGgPmblbUJKTgaG8NjYF7EiCALihTAvma4IdwgXjINR0rnOC3Lp7RkIafm&#10;80pSg+8h8uhqA6/3IFe4NkeaWhHxkIJVxHGSi0eAWNpS8C8cqGi8iBQFAsXY/Va1stGobf7f//xX&#10;NMqRmHBrf3tra1M3gl6vx/K8bQxqu7vp0AzQP0gVM0kOh/ccy7IAX889eO78Ixc5ireMYGtz99rK&#10;5puHm6NGE75Ivbbls7wFiIgXIU7OTE4tLk6b/d7arQNVSxYnJ+2hReHYOIpvG5aO54uGCzcNnp1E&#10;4ziaR4gHJPL7XEylImNxvQFUxujYbDuhRJOej8CqALBEvtvuZJLwal5SpWQy5XiRqKptfdQ1HNS4&#10;hJfZVoiIiOsMLCqkeGKAaQUjABLDkdXvHbTbbciMrEfzNC9JkhNRiiZBtOQhTjqeTPwXaQBpIh96&#10;tjkaQb2UTCSX5qchu9y4c2swgHTqWI4P6H1gBp/61BMTi2MM5dnhCOCS7npf+er3DVdXVXZiKj0x&#10;UxgfH8P8V7MMixrhIRh7eGhPT6dOnRtPZWieY6/8+GB+yS9r6uFaLVdKzMyXqpX+7eu1l1945M6N&#10;G44V3bh1cPGhicJk9ua1w6vv7U/Ma7kxRdVE7BFJYiafgzzlU/bU4qRP7XsuU68OxIS6cCr3g7fe&#10;ct3o2ecfe/utqyJRNJiYyPmOl0wqEes3us2AcrSkBLtpaNhD3XzkkUvZggjr1zIHAh/s7m0WSwXA&#10;9oe1fUDU5fECy/Bwi7Z394a60e0OkoqaSaYnx6cjhtu4t2KO7LFEioti1RU2mUiIkmhaUHXTzXYb&#10;IqVljoyRaZie3jNZls9mNb1vOJbn2lBi+KwUAXKeKBdaPNNsNl0HW4KQ2V0ntDCX4Lgp5j5ib401&#10;byxwQ8qwmElHEVECPHBHwwtaS2g4XxdiOUYas8e9pQ/ZtzFF6iODwSg0hK01Jm6YnUiWEMYsy6KT&#10;M56siRD7RIGYdlPZbBaCJ1RcHDpywTdkWu22qipz8xPw52rtgBeYpYXF/kCv1g4hcxj6cGtjz/dw&#10;yKPX7LHIe2BiQRsO6yc2isUFY318BqEjRwAhoYjG8kU4NozSq2j9hd1LP4jd1Cn0g3I8QcAnxeGM&#10;MRYJOKTHMXv7FbgCF/2HYblznMDDj21S5DgBYQgxyMB7HHdoUR5e4gHIQBGFvVzS3aWIaj0rEp4O&#10;OV4nbVS0+VUVFfeG48JfSaLouu6H4sykBPZc78ivnswaHLdqWSTBhTEdhb4PjuIPml0TrHT/0QQB&#10;SrGVFH0fdsV71ev2iI8RHR9qwP568NK0KLAba9txBU7fP3EaRfR9fd34v+hjaTT4nK3dPZ8Y73Gx&#10;RBZ9VOgS7276e6+/ceb06empCQhoSCEhClEQOHkBSgJm7R78rMYTtrE5U7yW8FCBqDHiMYQfchyh&#10;OhM7978hCXs0fE40gOJRIyJszBBLvPBYH4o+6WVzU7OAkWwB4qYJuw6yEg6SYl4n9GA04yU9eg4b&#10;DwyeBvmEVhviRCVhvbvomkh03mBxapKAzWEosv2QGC2RR4elfEhwLH5N1wssDxvAjEUlJCGXBvQH&#10;NQE8Zgb7w2QymxxM4AUS+wa03QvIeXlsYhhbIR9rWd83mB2FJwcoQegT53n22OyXcPcJ9EdZjpDA&#10;6SMfKkzWHLoZHLFG47sOELPdbkSBC2EQqhF4PKNe3TWUkOZ3d7Zsz5ZELilCZaekZLk70Lf3GvDq&#10;s2cKIiO1a8H83BzUNrbePGi2VDWZTk2kUuHackemo+WVw5wo0pEEKTid0hoomCTqet33Nah/GaRb&#10;U+nMOEQkgEDb1c1m28jKxDCP5SGgGQFhhQNwqVW6P3zz6tXlK+vt9sj98bX9iwt3nn1oOjt+VlaV&#10;bkPfq4ywhyayXhBlcrIJ6SgA4JSQ2EAfDfZu7a7ubg6HJkCLnf2NVrWlKMytD+5BoB161IvPX7h5&#10;/c4H3qoBQSqkLMO/t71x7tFH++ZIEemkpmQ0HvAM3GhcNSzgBzxmcAMifQHZEEUfgrh0IQqHXCzF&#10;fTILT2ZWUewOMFgclO8XE7+/ORqvcst2LMZDogExT3ADT+YkJtasI4vZJ85c6XTqp77wUxPjY6Vi&#10;cWp8HBaRCvivUEKCV0gVsvlcOg210fTM1Jd/9mc5lh8O+gBZFUmKglAWhI2NjXanMxj0ixPjxKuA&#10;LZfHAV4mRCWrJROSDNekd3sSLzUO67lE+mB3Z3ZqEh2Q6SibzSMvMopdIk9IKdSHZKH7Los5jnF6&#10;v4dTc3jLAAf4sE5pPIXEJNTX9VQq1el4xFUgkHmkbdLxMVcY9DpdSzdCHM2XH3/yKccc8QL//dde&#10;c2wbT4JRcw717r0oEhOpbq+vqgnAj7auw78XBdGiDKhECXEAdcBgT9UO641mFy5lcmnx1//5b/zO&#10;v/2/5pdOf+JzX1jdbV+7dgWqf1XQZk5fbF79QMcJySiZSc+dufjaa99PYM7l4YP6DlttmbPjaU2k&#10;HdtrdIeBT+eSrITaXy5kbkgD+WwaniGCIcuBajahiMSc3YC7oSoC0lT8wDDsYjGNQcmwA9cv5NNz&#10;kxOGbUERVyrn0DLJsRWGGddkfTSs1Tqh2e9Xd/aqg2y+sPjA6frBAUIswvuAVcETfkp8vMIS1U1Y&#10;JwDBUS0OaXZQGvsCephz5L45ru88+PjDA9/sRf0nH1+cnsq88cN3r1/da3TXJovFiPan58dmZyYa&#10;7c7OYe3pFz6+tVWbnFzoHeyuHRxO5nIL02OSSN18792Hnnv+c8+8Akv/xs1bK5Xtrm7S5rjebt5d&#10;ua2q6QefePThi08+/egnt+/cSgh8aazMidQv/be/8E/+ya9pND3oDlDiGOO8ub2+sXpruZQbK0zP&#10;PPDQ5UcffYLRG9XK5u3bd/78m98bn1343Jd+wjZNKJsZUUSFXGvUb1n/4l/+qy98+UsXnnz5d//s&#10;e9pr70IQixx3a3fT8QMocxmeVmRu/IEH9UZ7oGQPXdobOp6OluOf+NLPPfvKZ++9/9733nojZVGv&#10;fPxTTz7+goUn6ngSfe3am69/79WrH2zUb97WB4aUlZMD35MSBhRQo2Gd0lQU4RpPFmcseQi4IrBi&#10;kYEAdXh4Xma47qjHEYU9DpkV3giwqNlPCFToGGzo7NsGxUtGGJ2//BCHPjLeyt3bUxNjsw+c8wwr&#10;nuzgaWzdDU0/JWuhIA7DgNUkN/RTqgBAAZ5zUpDspgWViiaKe1G0t7MBNaOQTEK1ooeUYziHe4d+&#10;qpQQREWQ+s2+yjPDnq6xGdvxCjxvjQxYP6hxiJBSGhufpETJwA6Cq7Dw4b6cSCSz2VZtn0P5JnRR&#10;+qmf/OQffeUPvvilnx6fKGyuUshhQ21epNXBtlYhZFHUsNfjVW7kOTJ8BDm9DeMuyrHXIZQKTz3/&#10;4mfmH/AoDlVOMBAEV6/c/sY3/iriIX65EB2EOKSwxEgap7GItw1FTN1ZFATGyU8ZSy0owgCBaoo6&#10;GhqjvsmjYTJj+0zl8CAhK1B5nz5zZmt7L2ai9HpDVZQO9qpQVpQLoh+i2KQBW8ELHMPmx9I2ZdQG&#10;zX7I2pHHoQiLj3KJrAC3SBAEBjUpfB619NHLWAwENmBlXoLr4mQtLomhHtpdvdbpmJVKe3pxzDR6&#10;ltWxW2iwpIoC1Iv9/fXps7M4mcNClAUg7UOwY0NXEFF5XZAklG5keRQrJK43aN3EsG6AwsJY6KOC&#10;jE2HNmpro7gDavAR81m4c4FS0NrdfoTCjhKpJLA69WDn2+b2yh3Ptn3fnpqYgFva15Fv//7VK1C5&#10;S1JOVmV4Xw1KGscejDoj5PKhpEDI85IsFrPZ1HTCGurtfo+yDYHxFi6MP/Dohb/3M/9Za3/36tvv&#10;/vj26r1qu+u7AFPOP/JYtjwZDFo3enVIfLOnlzyexoM9gDKm1azW67WDNAp7BMSbKRhY2HjjWI7k&#10;0QiANksCGIS2TrcPuRxqwlwuBSGLdOUQyw76eqXdg8VyKQcRJU+xwXBkxAsDH6XtMAyPJAA2ZtWH&#10;pDpljsIg4F4vhKQvcqwsCURdET4KZ+GQfYTlFZaSkCtd24Z0D3vTGZkUG778/JMf+9ijqBfuWYAY&#10;AbEcHq4JPC3JKIuSEhjDa/3wrXUZaoaCsPxBW8tQixfLG1v9ibHsWC67f1Bbbm0+cOmM3h9NjKda&#10;zcFQ91JJodFoOtf7sBomJ7IvPndxZnoWNv/Xtr9/sN5rNA7SGZ727R/9yEwlU2pCWDpX6OqQSalm&#10;w9RUVpTZbDp551r18LAjSoAbk6zK+vBw+6PNre5TT57VR8HGdnVts10uSpIgdQb18lQKcpZjuemU&#10;/OADD91ZXwYwCeWEMRg5DJUs5eVef3J6fHZ6anImWz3c3dvbURW4OUIikd3d7/T6xvnzZ0RB296u&#10;AIxJp1TPCz7xwnPNZn3l3rKiJPUh/PQWF8bhtfrAgtrDJUUcjcItEryE+IwEPJ6CUYHvKYr21LNP&#10;VA52u/22ZweqQgu8UBjLM4z0g9ffLWVVYptEIFYQGCjSjE5a8eQlboEPOwgxsww7JaQrj3V4zPOE&#10;f4ky0cTrBGI0TWYETxSMyIh73IqMjkbPjllhSNwjI/L0sbPrEZmTLEQy5Y/8E4aTsums49jVWq/V&#10;aqH5i4d+XTj4TQyTq9WDw+o+geV4FXesZWS64WKE0Ie7VxKFGIERcWP0QgpR3hxt6lhUTSe2HkF8&#10;qQyZxvUBxBKoT48MG0odH6l9HnqXscQpHcfdWTzoJhrqPOrecHDzBZRSZUlnE3ecB5FWlmJ9Kfi2&#10;AHuh3CIXGgkoNyHCiwv5fKvdih10MbDAxvV9wxgRY07Gde1Yywa+J1ZhFP4G3sm2LPhGkBACH3Xt&#10;EF0Tx7Vjy7ooHrI98jkhU8cMUUfCKV/koBMNMIaoKpLxwGOFOPSxw6LnWPkVLvHEhjfmwMYz9iGJ&#10;2NidBtQjwHbmZIn3XHN9bduz0DCcpmKX+XhuNIjbwhT9oTNwrKtMUFiIHQOGlhWZIo4DPOmWxg1K&#10;tH8kA8x3V1ZiPj3lIeuYSCgwLhECIlEICbY+jvbjq5BqjiASnxdSXuOPjqjYNOtIWZo60sQJY7e5&#10;kzR6ZO9HuvCIHo+YowxReoo1jrlMuWiZPZllJTnQB0OJF12GgmoUPglTPMejyjyxlYTyGUlfVCSI&#10;omWNJJR7ZyEYOq6taoAiWFhIkJRhxygMr8mq02vTaGBALAyOmBJ0cIRmiFFeQA0tO+G4ErL/cdsD&#10;FNGNISFpA6LGPkxEzmyiI+wfP7P4WIcscSIKGG/geFefcN8JU+C+DhuF0sHoJ4vvEyDNgUZ3vlih&#10;m+eIG3AY94rpo64yhQYAAn800hC3F4nSu1erbGmKOFNKQQ42O21IkLLALs3Op3OJm9f2V27dnpxO&#10;TS9OfnD7nsr7713pfukLLydU8fbt1bymjSvpWr/iB5xl+4lksjqy96o1KZm89aev2frw2QfPXDx/&#10;lhV5vYe2191us17ZhMrS7NOltALAeOS5fcuOkM5OOTu9/r1urQW1Hyy2CKL53Xv21k7j9Fz1oQfP&#10;r1T6jhksLOQyuXDQNwU+TCk8bKVWdd/Vna/v7rmABlNonRw5XrvRweAWcoYeNXsjtSTfvroeGC4+&#10;FEEZ6gM6iJIU3R204Z81W3rk0vl0otl3GQnFahVYNhB1XT/2q8TRepzYoVgiGBYSYwYi04JOd2zM&#10;cSf+lrG3e3S/cuDf0qAjJyxhzPNARVDfNykKvlesXX20pokfEqy2xdNLjKI263X42+mpGYwvvu+4&#10;TnzihZtTlmzXw9NNWMAsi7OCnp9MJV3HhiUDW3d+YbHdqqOgs45dUMAckMIfuHgJGQqeD1gxlc7I&#10;sjpWGksmU6lcQRAl07Zty6ju7Vb29hDh4/RGfNRF32cRdnJKFju9o6Q53Jl6vQ6AUxTk0DMCXJJH&#10;fwvJy7KcyxeXkloalrMbIDX/1OlT+5UKrswg7PX63W5nIqVl05mZqSkIw6apr6wu43ZAo2m4aZ7I&#10;A9yjD6vVnf2KkkrwHNMd9JKKahom0ZyM6XRohwvZHVD3XmWvWC7BM5mYm/o//+Vvbmxsaor803/3&#10;5zcqh+Pl8sLCXCGbKTYGq6vOuUcuXTh/funUmT/75utwtbDlH7/w2IUnnvvH/+gf84rqREGra4ys&#10;MCXx6YQEcaBvWAB/UglRkfkwcPo6lI5UMqFAjh/h7XMVFSoi7JZ3+4DJJairqNCFpKWKjAqoeDR0&#10;LSM0hwqX5UXBVrgzU3MXz5/f36/m+RWo7iDz+R3jzPTEyPACL+I5Qv2Ijn3piGJ8LDXIExUKTBih&#10;hyd7uK8DtIx0I451OIxFYae9efbppwy+nSikSjNTL32Wu/zE5fVbu636QIl8xzcCyk6klKVL5+cv&#10;PT51Wfu9f/tbkT3gqWB6frxf7+D0qV5954d/feahp0JevPjwpTOPXe5Um1fefX/QrjuBZyVzb7yq&#10;a6kbpXLx9Py8ms780j/8Z3u7GwdDzqWYtmG3dXdoWRNp0QmYvCpBPtbNQfX21ZWN5XQqdXoi/8Dp&#10;xbNf/OJupXll+d7XvvqN5YMqoSk6Gse8+MJz3/3BO4lE4qDWuHp77eoHdzKJJE97nO+WpOiJZ156&#10;9Rvf2qtUMopweXECYvsuL/75V//SD2DfJErZvOUbIe07QwNPMxu9vY3D3/lXv+OxjBtJIieW84pC&#10;2XdWl/uHDZ/jP/PCs5AfYBtl5LSSm12YnL/23W8tb68ppfHSwulMvpBbWNz4oAtJrE/RDo9D4SqD&#10;C9uHnSiJsPmRE+tZroHKZ4OmWCix6bxs6ebmveXTFx8DRJJMsH/4H3/r9PnzX/jP/76DFoKEwsdy&#10;DitKmbLNJyomvaQVpYLhc8owpEaAnUx3ZPk5UT4wXSVXWv7gTVlV4iyhykrPNCCECpLFKWqv3YIA&#10;l1al7kAIUYMERSsSqpZMJDPJdEBom7uNNqVSMmMLPm1CSkTTAlhGMhNxpumrmga5xbB8LZWLGMl0&#10;A1FJhBykMknhlbu3btWb3XYTalYbcAKXSInI2/di20uKcI+IxQBRPSFUYWtkwvJCPaIISkNxZ3t7&#10;aDsZIR14NkqMUbG4CBUeZVRsFcf2jNTxfJCEg6PC0IHtz1kYAENRkngorHlJ4sSslkbJRkUolstQ&#10;1aFqjiAEaNILEVtUNWxqQAkCBbSUTAGw43is+OCDRY5inUhlJESdAt5NgTCzRFH0QlSSJ0ID6ABE&#10;2HoRMqjxEBKrHFKBaXJ60qG1V996/wuFT6QUDqdyIP9QYa9zUMqoagGWuWc5gCVFVDIMKIEVBRa1&#10;2hgcO0KTQZxDQwtTB+UOAhZCsmMNWWxvOFD8B8Q6sdHqF8fmyZx+AFFQxIFigwqseqMyGo6IYGTk&#10;EZcQiLKdxuGw13ZMHUqsyy9cruyur6/cktCmCk/AoIgzbMcD2CbJgMAJDxRDtO34nhkMe5E1HCZS&#10;SVmSlDx8+8ju9QEfDa0evDIxlv30l3/y01/+0s7+/na11RyZaysbG3c/8CNm0OimBYnp9Ze3tkLH&#10;QVY7jvmEPCwpCPPkWcK98BlA+HiiEqKbaxJFubAeZof6EPARFLcy7OrA5gXWQQOKWL2TUjnWBhjD&#10;sbBsgshF4lAYwZMKiXpnEPjo0oNyPiyxs2LjpIRNDmRU2oSIyiMPG6WbA5bmQ+IJBvVDv9Mmrhku&#10;rhkeELj0wMLCxz/5VDabNu2B65nwVglB821bZmI3FXSkYInpzqNPLYYhr7fDsSkrncoeVHqnT02d&#10;Wlz4/ndvNJrdVE5YvXuXiSApq9KE4vmm47l7e26v6T733NnVlYON9cZYaV8UAfT4MsXOzaXRGoCj&#10;Uol0p9+ndHlqegbuw/rG2vxCdqSbIsvvbTUL45lcQTw46OVL7NzCkqKwWioFqbPa7DFi+DM/96Lr&#10;u3durrfr+s1b67IgjoZGtWIAVL5w7kyzMcykvY21w4FuS0llY3sznc+emV/47qtvJFLax198xHMp&#10;37MBu1YPdww77HUB6jCV/TVVTcAGslCn1z1sbG1u7tYb7WIxUjQunUzD0nUsR4HgEbmkVQjbTfAs&#10;G6D1YNA1zVHoc/l8VpUliC1vv33TsM3x6cXKxl6EhsDaeGlmdmpOb+iDTsfH6QIsdIlDJx6Oxlqe&#10;OC2MHHnu2M4Vj9Nj16gjSiTpOeAcBYczCFAJxETQo6HBWEuYpu63vDlmO0exR2hIJFRibxSEPhwO&#10;0+IogSiQ70OXyqXLF84vr97b2d0BzMkhHuSRtyGGR+93rACMph7wUGEzSzihin1aIiYHT5OcylBE&#10;Shn7tMhrRPfGCDtsxPcIrb+Q44fKPijnFkaiyJHmHsZVVZHIVaA0D4HnEQIWZMbSZPLcQ7cRpP75&#10;ju2iNPqRoCAdj+NSOGJgw4IfOH0ktPJ8QOGsKVxjRAZxe/0eZCIZBVLp2G0EVc14gEd4LClK2L+F&#10;N0TdX+w8uFBiuQ4EjgiiMfwZHpFjo73FsVIUdh3iShheK8uiDfs3+NB098i85z6mcXQsFBc3kEhv&#10;kyVDqAy8Fm64bQUn1EIiDIs6QZIkKABQ6WhqvpzMwA3EYx4b2SqsKMou1tc+FZPS0S83bjMiBI4N&#10;mQMyxhLD8vuL9ZAI93uIZ/0TAB/FGtMEsgXxxZAa/j4pYmIe6fnEY56ITjHoe4tQES1NsWjnaNKS&#10;iQhhJzp21jo6+cVrDsnNP9GmPpFMi8j0EIrYw0MPjsgKsFAGkkgJVCBr0rDfmyzN3Nq+B2UtJByk&#10;p/sB3H1ijhpRsZgGTWezmU6niSIIgS/yMjGhZhRJgPKaRpc6D641m8nVD/fIPGyIDVckIdDhscr1&#10;0bEQ0h9ofWiMaGxpQY0LIErgE4AeRgDqWMJIIt4GsOzCYwOrI7MxwtM46u/f182P2dvxZRMF+fCY&#10;Ch8Rp3WWaBvGIw14nhXvPmwVErO8EMVVmPjY4ETXm0i9+SiEyMqocUhREhNNFiHYCpand4Yu3HJr&#10;5K/c2dnY6hlD7+GHxt3IOKzVbM9dvdvtNpzq4TdPz6fnp0sPXHywv32oWy4thYcdI0tJjX4XvuZe&#10;pbpeG8DjPTjsvHX1zvmlKVi5cE3ZfKoRuQ9dnqo29XrbGOpWZkyrm0xK42pdq9V16n0zoJmMyI4n&#10;1UwSvTB5wOKc/I2/+mFjMGIEfjgYPXTprOmbUDxV6/V+pScIUiojsR4embhukGQDexS6DIuHhAF2&#10;lXcq+gwnFDPaYeOADvSxfHJkYYkwp8orK8uCqALI7vVGlmGnk1KmkJNEtt/p86JI2Rh1SX8Ayjmy&#10;fmwnJBq5RCIkJBNrRO8ElyRFbvjRMHZ4rAgXHR1eMPRHUPDx+U28W5CDSmzQPD8u+8gZGDzC4Wuv&#10;v679xr/4X3/t/0jy7NTEeH80Gg0H8G4Qa7DpwfHT09MJVdENs9tpQcnF+t7M/CL8TM3MaKpy+tSp&#10;KPA5mjpz7twIyljXSedyw96AkFVwecDibNarmUyu02pOT07AN0Cn8kxWQ1eGyDJMDhsdEUXR1N8y&#10;v44DT6wDgU4SSNJmNre3zeEIigvI5jTLjwAXOhYHFa9jUb6TUliOTopsyFKepgozU2N379zARjeD&#10;YpyDbm16CVBoWlVVWNuDkbG2sYG4hMfGxuzUJMBnQZbfe+c9iUNrk8AwRQ5KX9ZGBzJkXpDwE5Iz&#10;MHxetUYD/sArqLsOxZBjW/D3Fy9fePrpZ3TLMWlm6dz5j3/2s77jlCcmD3e24aXzp88lNOmlF158&#10;/hMvHXZ0gLsexeuGk52YOp1P763ehYU2GOittiXJsAY5wzQB5RqmC4UVbHnY16blwX3RZCirGRPq&#10;ppENb4i22rCa7KhYVAqZFEQeXe+bo1FIBCtDx5CFMY6wTmYKyfHFRVXkJ5PywtmLr93cIaO7xB2G&#10;aKbFjS86jsLksUDssmxf5BgXBXV8KOpbg+CZpy5fPl/84M4H4zPli09frHR2t7b/P7beA8iu6zwT&#10;vDm+HDrniG4EIhCBADMpU3lMy5ZsTUkjh6mZ9exUeUNtjWu2ZnZmt7Z2vbtVsx7Z6yCHsUcaJcuU&#10;TYoiJTECBEBkoNGNRuf8+uV3381x///chxZljUqiwEZ3vxvO+c/3/eH75geKUrNde7i5ChD/5ItH&#10;S9ul0fxwq6w1HRT/BaADB30yk6OlBA7pWP7axhblUGfOTz6cv6c32ovXbozMHgsBeIZUUpSee+q8&#10;mlKXHy79+NKNhr6VLhaDyNpaXxY4YWp6duLY+d5C4V/9m//16k/efve9t0t3F+d0D5bdYIZNClwu&#10;IclwctOeqVXf39x499Ll3u7eC6fPf/Yznw0U4U+/+c2LN++z2EBrvPT8M8166+7iGiDx0s6OwjI5&#10;RWJxIiZstfZ6+7Jjw70QnKXAZfUaNoKyktlAq44E5Xd3J00ARgJnhEKkCqlsGt4RLOdStVlvtxt6&#10;ySsFjKt5nr6lo7n5N777fZUHTsO07aBFxi3Gu9Vk5N///T83GbEb7iebeOroMXhY333vSjaXGx4e&#10;SyQZt2Vgr5gQtXUDbT9cSmSlwPF902jXqjzNwL2uP7jfajSnDh968vyJ0WF1q9SCnUDhRL+vqFKT&#10;Z1qeb6UzLJsYO/n0ni8KPaMbmqVHjEXTupgw1DQjJdpW2JNPpPLFHM3hoRqFjx055AhSYWIqEBPA&#10;wbzA43iq2qiwqOsYyICpIVZY5tL8fLGr1/XDJrx+Qxey2SRFo+m3h5aM2ArlRdMzjwEz40UBlpMT&#10;UBt7FSVVAJzgwHKTU8ADL//4x//T7/4r0zQPdReIw0mA0pFMgAiUwJOQpj5iukjF+BV1HGn2kVAI&#10;u7e3L6sZYu7LYY6QJG7IyE+sxoZqo+iMhOpXITFLwmYWOI0NJ4Bzs1zeH+wf1psGxlsIgBTKKwO4&#10;cFyL5TB5pwOyBpptO7CZSLGHJQe2DxHy05/81PLGDgBGUVZEVlBp3meIWBWXIFUUFIbFmoOLiXaO&#10;FgLXB8Dr2i4eo6IQhC6aBgUEFnOsAexAawAegg/85jf+y2B3MpdUVta3Qjo4cXyqkBvyONrA7mW5&#10;YXgBpaAONyVRnOqFApxNrKDgPD8nwIcEIXZ9e3AY8wn4hohSXKBmbAprDyyPg9aOCY/V9U3KtdrV&#10;ssg4+zsrAc1a2HHgwTXA/XoYaNsAX7phdTjwYuHf2wvzuxJEUmLWR2Zl8JyCkJmUJZqMyhKcibrL&#10;Io8Y1XXMRsPbRxtFVpESSSWRKnQzpDhmALSC88XVk0M9Z2dmWDdYGel7ODe/tbbR3GjIETp8OhHe&#10;IURzOB0ZKhTJiBVOVwUemu+qqu3CQ6VYQfTRwoCGzVirNlAzH3gCHbgcNm7Cd2qu4ZFITowYYytJ&#10;wbQ9TPzhxBZw/8DS2nQ88k2MkYHYYtWPA5DqAR9BKBBiS74k8VhNCUI4qv3QoQInRD1ex4ezILJ6&#10;ugr5TPfRw7NR5M8emQHygaLRVj0W4oZVAKHAsXSBh1+Lg6oC9plSq4v7bcsu1+z1lRpsYZbfyfal&#10;hoaTb711SVbTY2N9vBD0duVvXFtZXa4fmimur7fIAEN44ckZ4B2uB9ueeurCyeWlbctyxroLwCov&#10;X50LfLhMJpkSV1YaoR+cOffY9lbDbAda0y2VzNMXhg8fPQRIvqe3BufdQH/f3u6GZWqtlgGPKp1K&#10;qmp+dW5udwd2uNNuei+9dLxCV9lBGfbH6vpWab9hGADtZUUV93YbOJMaNa9cvWbDztkvv/LqW709&#10;ueGh0aa2BkwMNp9tWbrGoubLxLQoqLAnBZFZXFp+6Rcef/XvL0a+313I6e06ymtCnBEUNGPDVkfa&#10;c4Fz0rrRBhwtpVIyTmyFAi+UtlsRo9JSgc32++x+o9F0reDN199jmQ+SksSQkiYc5TjBRGhbEDMQ&#10;VNYK4SwSsCDI+GTiFJdsRPy6O3O9kSTJgNptIGAoHRKQ5jv65zV5P6rZezDJyZAmVMJJaOJ+ghOA&#10;nCrTRBGcFDgZ09AuXv4g6nAbtJ/hCPBgUdsndvkN4zM6ZjWqosRyPDgEB0EACKLj4UaMQsMwgEN6&#10;APX8ABYYpskkVLG3XU8RkYzxPGlL5hiiY4QGbxjBgNoJom05588/cffeXQudeGivw7ZIv0JAZhqI&#10;7VDUoUlE1CSelCdaoTQZn4HFbzp63EgM9NXBPSLFRrtEzZsl9gHBQX0N+C08Hwj7iqKg4TbRP4KX&#10;29PTu7mx6Qe+LEsIXkO/WCxWK5X4k2OlsY5er+dCxHnU29yRXAYGG0v5duTQH7EeTDCwNEnOEl/l&#10;EOArIwqCmlBD0itIVPORLsWD3Jh7QGRO7ZdrPi319ig4X214AMwkRaYDRmFV8n6A+sme4xKz94hU&#10;egl89eM6Y3RgJhTGEZ48n9ivLqbwzEfmwmMVazLoS5OGp05TANOxcyFWaXElmpxhZGiGiuel44VI&#10;xK7DGER3tLhonKQ7qGOHB93XsfZ4rJqJhS7SohCvM+DPi3N3ILKlFSWwqZmpo+MjY/fWF+Fcc30v&#10;obAescZGlQ50iIH1iGoHXV1d8w/uR0R6yzIt4BKJKIG9A74vYNIlhOedLuQc35NEPiYocYU+9l/B&#10;/lJU9CUFVYZyQ49IpdG2Z+/VnaTIp5PSC+dPLG5VVzc2GE5s6zq8ZqKuRuwc4vp4zJQe8SXSVnGg&#10;wf2ILUU/7Y+N/zaMn2Rw0LbBx+3WqMBEx92zDKY2YwE0gifIdDEa+eLJx+EIAR72jJ/rLU6MD5v2&#10;zvpOyQ0ioWb1dQ22m34lbPI00Chqe6ve1VW4WdsdHALyxeTS+fcvLbZabcAaD/dNz4egJoWOu1Yx&#10;9luWhjr1rEtRKxWz1HTWdlspRaw03K986WVRkLgEN1HMr110j57umTw1/NbFJb3mbNWbtYabSSkz&#10;szMCUJB2vZDNrm1t1cvl5m41orHM7kc4BrZb3ssUMoWeHC8J5SY6AzDwViOnUQeGGvYNFIQE9jdY&#10;TsjJitGynh851DfS3dvflZbnSptliFS5XjGTSW43m/fXNmDzFdVkXbediIGND4gQdiLcYDqb3Gu2&#10;gf/BXTgh8DEcDcIuCx+hAxqdoTNphFk1Kt6czEeLu4/+72fmXX92Tp7qEOMo4tGi0AmIryLzSGSd&#10;iecxeP7HP3n7S1+cP3fhvKIqtu9tb6w/+fQz8fv0A/rQ5NTY5FROVXqLs/DjluPANcJ3ptIp2Cdj&#10;E5MrS0tb2zvs9euO66XTKYjSjUYNrktNYFtxoauoqqjsAiyXNBRhX43eajarlW2cAGGoAyOzn7Pd&#10;im+G7FpMHmH/RxRpjUa7VQNkkJLUkIXTywAslQDEoFcPTwxSXjuPVMdjfX1isNvVR7TyEcvQ9Zae&#10;y2Tqtd3AM3u6cxyZeFx5uGyahiiQCQQ6kmXR9dCOYmFhHgKzSMbae/JZJZmoVis4SYhhjPTJMZQg&#10;CRAry5Xyd7/59V//Z/9cTWXQtEdSAZ4DfZWTqaZVwdKoKKfTOQUrZszI1CzHUn/0Z38mqKKUSEGs&#10;EAvOiTOn19eWzjz34hPPPAO3+H//+99VKKZpuGOTk46po0BP6FZbOgOHuSwC9nSIwI8osiI6nzkA&#10;TUROUHE4AqFAX0EsdhW6cnmcn9EaRycmxmcPbWysV3c3h/t64IyzdGDTjaLdTmYHwrQUudgzhBUa&#10;koMMqHjwBxXysJOxk4egPYoGCop9TILy27/xmd3q3s5eq7c317Tp7uHh6TMnTI4uN2vHj5y4efM2&#10;bJ/88ICU42tuc8/cD2nebtq9o8ORByyGxcwcCmJIrBiogCGVVNdgX9Vmd2vB7PjsFhl/qG6WVTUF&#10;2ISTJLdppDKFf/TJjwOT2dzdev+Hr8qqOjg4BC9wc3Mtoag92cRzn3r5Y5/93KXL77/3o7fn7i/u&#10;1ipDRdFlZD8wXNs3fCqfScMxpOnmqz9+m7t4berkUQXYux+g+JdtW83axGDfm5eu37173zUNBQK1&#10;YwJ1bbZ9CMXVyj7DCRDxWIGFk4/2XZGnYb3B4mg29na2HSCgQFB26gZ8y1BfUVXYZFpmbb87mSz2&#10;dw1056LQ9JjwsablepbI8yqWj8LdRqukI43IKoHo+QBNNtthxfHb5fo/Ofvk9Nnzb/33/8PN+1cn&#10;l9YPH58sSglFkFSWQxsP25F5GpiTbbYLfB5dxG1L5bjBgdxr7727ubV+9Mh0JpWVEwUAz4IoQKzZ&#10;2VppGa1Ld29eC002YH1VNZr1kXzepb2W7VKq/NqNOwO5hFHZQX65tA7nkWb7HDq28Gs17eqD5ZGB&#10;ASto9gyOS+kkPFMIVlwkAUOjUcqRKu+V3vnJO135jGm7bcM+cerxHnrEcTU1lbNlWOsyHCTwiV//&#10;u781dQ1IKuZnKQbggq5VPve5l69+cOlb3/gGxKbV9XVD02TUjsNRSTjvAGWKKJKNIm1ESZWODyA8&#10;y4lzL8Nw+N+ADIhRkSyI2GxHoyEZvKwwNjCLjd+wSS9kOhL4sREhuvGgsR+SUthcBg5NA6cShHao&#10;YyNwLMyKiTZMqPOijL8bd0UIgWK3VAKUnEyoEDd8381mc5/53Be/+c2vm/VSLt/VNgOWz9I4musB&#10;8hZEnmhpoF46nN2AAj00W0Z3DUGVseTrurDzXNv0sJwKaNXjRdH3mnyoJ+Bng/DetTv5XObB/Ydc&#10;UvoXv/3PpgdzrmNFTCJRHOkuZHuGJ3KDQ+Omz2e6RqeY3sE+3XQplMNkxmb8TE/f6XMvKdnhk+de&#10;ynQPn3taTaWTxd7DC6u7Vxf3aDL43WrqgLJ0vZkWGCmfDCLGoVg3QUsSxPMG4ABT1wEXi6LCFXKz&#10;fYezKb5a3eOIQyAeTwScsRJveT6wWzhWUOoDzZNR6JAUzfBtsPAKgJfjD/kOBOVmo1YvF7t7sNCj&#10;QFRUQohwhtXSKmlRPnL2+KknTvpt41ceLt+4fufSwsZ78yu1lo6QKSJz0DyTgCcLF6xmBEmEwy1o&#10;6tjED9GRkgDWVhoN08J8qMig/yI2JVM4WAsb0HLj9H2oiPCXAXBC2zaoAIJhpOlazXRC4g6KnVAE&#10;rQI519rtiDQIeCgy6sMKLBS6ABrzAm85mFygCFcBRgRo8H/8734zJaLpC7xPzK9gpbeOQ6FYEqBJ&#10;0wxLXH2B+xm6RSTy6YAOURyF8tzqtg4fNNyd5iKIvX7fUL6tmdlicmi4N5NJb67ttFuOZfqnz0zN&#10;3VvO5/NOoAtiZmRiolLe/aXPv/T3r/z45u07ly9ufvLT5yy3vri0irSQ4+bmlgs9wA28Dz946Lvm&#10;7HSPIEi2FdSqev9AYWd7Y2+nBhCkWQ1PP2bdu/Kg2TIHRnOwSOuN5muv/rCl2ZkkBD82m6Hg2HSB&#10;/WMK1Ll87X4ypWSyacsMm01N5NlMBkekt7cqOKjIASEFeNbWzfVjszNXr17XDTfAIYgonUxWSnvV&#10;MmU5Xqqg9nSlEwn25U8+denSdYn1dtt2PpuEFySLSd/dh8cLbEPHUT4X1T15wWjpQi4FTw0AJ4Rz&#10;QZQ++Y+/cmnhbmp0rLG0SHN0kuMAcdGklIoGKBzGAeAqDqb+O0VaMsqHb5nHPBSFKhto/9JxsoyR&#10;COx37ACg6PAArTxylSRVog6WJiqcMV+I9ZXwZ1miqceSwVfcC3F5DrvhfD+mJeRT4Hn6RNhJVRMH&#10;Zb2IdClQ6CdkQTQCGhv375qWfQD1NM1Eru5jZhBrUTjJi8wdcw40LaI3PBN3F0dI130soroOvBLs&#10;ciCWmMCWD8/OLC2viKqsWwbpGA+AxBC+gFVhhvgqk9FfUkFWZNJl02GeNBOPEFK8IrpoARZ1ZtAI&#10;b8SO2cB3bEzzAV6xbAeuVkCDFw7Fym00EAJkKMtyb29vW2/HPkDwwKvVKrZqk4ePvF3kgfHqug6Y&#10;J/rZ6ggRyrKCzuBwx6GGDKV2hJQZQsrxRZC5aQjncB00dhdLaB8bW42T0p8oieRYiduQYyEnFh4I&#10;KiV5fnWnrZWNAOMPsTeHZYfHEC4AeJSmhSrHtItJgZhCxRkTH1cUE2Ndhhg7EokpHF2k0VbmoPuI&#10;6XB5ImwG3ymgUzr+h5jVRXElHav69CMVb/h54s6DFsfodYw3zhBwGxELKF4UYgd1XNGof8s88h8m&#10;xiTYLx3GXQ9YtiQJlJgSx2wah2ualQpEU/QXs6hD4xO93T2WYcq9IksZqWRyH070UIC9bml1+CFB&#10;5GzLy2QyjVaz1y8SDRFsD1YlSZMEeA9wlMP9SLLc1d3lks4r6sD9GidjSSKQeGD7RHY4otgYlTLY&#10;swTf6U2OT7aaQN7S23s1ACgpNL+iTMN00emOJomDiP7pkOSjrtFYWO7RsAFpVOYeWcORpE0QzyiE&#10;PMs6WOXFUw2feAA7lqc63QRR7CtDBMAwa0J6fmIzVQwiQgggl5alRMN2Xn/vytDG0nivIsoAlbyu&#10;LgijFI/JZ+rh/FZ3l1z1alwUpiCcMn7LDNd29gHW71SaH3vqcF+f8uHdku9yizvV3RoEPJ9CPSSk&#10;QF4Y1QNgQTbbdKrtxcMTC8dPHQ0WGoVB5RQTnX929N6aXm44uxvayHDxmXMDA2PTD+/cv3JvKZ9P&#10;O4zeBSBCdgzLxKZfip4ZH3781Mzx04e+9p3vLVy5nc2kioP9YaSMFrvL62uOv2aZbndfTi7yQjLT&#10;aDu8pOxv4NzL+s7OXq1cLm1Hhl9tOfle9WGpVCm76ZSUyGRLjnNvaV9gWFWgBYr1JZaVeUFighCH&#10;tE1Saed59JYE6mVCtKFCC+u8AW4PLtZHiOLaYmdL/DQb9F9LMT4ikLHrMrY1+nH79KMScNy4SjAK&#10;LL9WvfE33/lOIqHevz935erVfC6/sVsiQhuYx7985crQ6MLx449hNpHjVYHv7und3dyaHh+Dqxno&#10;69M1rdmsP/nkU3v7JU3TVEmOyGA97It2owmL09C1YqGAcxoUDewR7ry7u1dNZyFyfUQk4GfiV6eV&#10;gNxHEMW2jDiBpvACKsSZ7azKTkwMsiLQMsH14DmInCj93v/5b1MJuEAO4ipHh9MDmZmxZz/70lNo&#10;m+j5Da31cHUTME0uXxQh6Af+vTt3TNvKo1IQl04l0b0WzhLTLFdKONpHeSwEZkzo4CSMF8TJQlIZ&#10;YDCJODUxtrK8/q3vfHdzdwc+Hf14K9W0okJ83t4rYWw3Wz9644fA+XPpTCYB0F+IbSracNaznG9Z&#10;jqltbm/JmRwA19d++PbO3mbTCujAhc2nJDL1liGg0q7PUhzwGtT29BE0upYnSwKSjSCwbTxgHD/s&#10;yWRDy0hKDESkpJpwLT2XSgz0AP3tqpUrwAPgGdTrFeBv6aQ6OT07Mdh7v16CK8C1p+BkduC4sKWI&#10;ETSFOhMI6SDsYuZPCBgXsRjAXYnO5UU6ODo6Cghh7fbS4PT4attauLvQrmifPHt+tMdO5vKaydZs&#10;J5vBGfC26zajmMu1RDFTaZmCs9/dP1YtrbpRxKV71K6R4uSp1NhaGZ5zr6uJdKprgEHDNqClomeY&#10;kqS2W9rI4EAhpRweH79y48bb77+tvfn6saPHTp9+nBfH9ufmAJSOHjp87tnnFJ96/e/efPuNV7Xq&#10;jpJM0r61vVNfY+yeNNeryhwRPbt39+5uq62KCuVHruvtbaxOjgy0bfeDD29BVE2KnMxBCLXblpsK&#10;xOs/vpRkZHgFONrnBkKEI498RLNBBEg5gf2VnA/cwIH4zWj1cmQL7XZYqvn7LUvhuNm+QtuzQlUu&#10;lZq8LPanE30JMRRYn6N5iVVVeWgwlUQiJcqmawPc15pcOselu1xO3dyps5p5dX7hVz/9wlhC8VGa&#10;QaQZ3/atll7t6SoCnYQwyHMR5g4sfXZ0xKE5NmIdI+JUcWHhru0JlCht7G226nUt8JQEx7kcQAMm&#10;md4wdVhPmmaEgrTZ0Hbrmm3owBPhhQN4FbNZgeH2KuUqYBXTXaotJOWE0j1mA1ULIgnzcDQn8obW&#10;gguYPXp4emrK93Fmk4NDL51q6K12o6GbGnxBRH8v03Ocht4wmg1NB+huMVgqLGQUnJ+XmahWLiXU&#10;pGu2cilFgrcuiYEV4hnuk7oOFffiYacXahBh6TBk8d/i9jCEXNjAHPk2EI6QDNrDtqUZl6JEktsH&#10;LBiQI8NDaxkWIDL5UToGJnCaIO1BD+oIdny91lAUleKEQFRMigVkBPSb4iWi9UhGRQCmwKdTkaQo&#10;rMB7VNgy9JnZx6Rk0tINGuirkNDrVSWZbrPoOZhUGN22aq2qlJK9KPAsW+HZ/rGheqVWd3UdlgeN&#10;/rAcVpIdHLXiuUQmVShkk3f9HECyZg0+OC9KpY1dmZdcN/irP/3TX/6lTzQNR833lmqV4YGB2u72&#10;eTVzb2P/kJzeKrcsIblXqiRzhWq95bkhr3bNL24fTg7cW9jiMoN37qweOXb01gdXpGxP2/RkWWq3&#10;mqZh0FyI2cnQimxASx7WP7xoe3u7UmsbDlBEVgVEG3jHT56qrzxcXVnr7U0DFuLII2QJ/oWYhyIU&#10;sCYFjE5Ig+O8faxPQceDErE4KSVzkYjpL6NR2fICWMaCDGFI4dRkRkyrhuNtGDXK85KJYvexIy+P&#10;jXyBiTbWNt98873LS6W5ta0anC8WPdadTGcU9JbH6l/A8AKZDMPiWbPW1HUDPlUQYkkiChiAZYeO&#10;7+XUpOO1PFSgZZEQqFJEmrb2tjd1rQW0KpNK5rIpw7QA0QCuwxFHOB6Q47mo+SkKvqmHOGjP2kQU&#10;FQ4F9OLyTI4J3SDKF3NqQrDbJRxORCjLU2hTFsR9iShBCX9mcHozZLhPfPy05UX71WB5rdxsVukQ&#10;Yi1low0kdhcQCxQPaBtjM9Wm3dLMyckugLXvvj2fSkvzD1YFgR+fLHx4TcuK1tUrN/O5xPbOtdJe&#10;27Hox88MG3br1q2Nvv6Eqsi/8vnPzM3N1Zu1tJqSReaTn/zY0tKDpaXVE8ePra9/uLvLLD/cGx4t&#10;nj0z227pm6tLPd3SY8f71FTX/fmHtu1y6LZLJVU+pfCL85X5B4vbm+10WtTaTle3euTwUELqCVzm&#10;1t27Ld9JJ5Rirlje0xq+mVSZVAadgUzLqdXbLzz39Pe+/0Yez0TFtx0iFQnvxf2d3/yNyelcY3/v&#10;7RtXlpeqkigcmh5MJ/tKO5drtRZxIWH0tgHgL5VIQXimcKoWdYxCLzR9EyjsOtzGrSsbtgGrINvd&#10;HTYrsEQADwD9dhwgggY8qxDbdCnPdanY3go1ZwNChWIdYNLrhOY3WO0BdARnth8ELnnt+ONoMokM&#10;hydjn4CIgDGLgkh1et3ZuJ4mSVIqldLbbVwwRKaIGIai4DxLSA/CY1ZQ0ZaUi2lhXGeLG6SxuTJA&#10;aoAhMCB9xRGyTdv2WCTPTBTEVIK2LQfHa1VJENDOR1RFButRIUcMHeKBTWzNIyY9Rw4fXllZ8Vyv&#10;r7fPIP/JF3K1RgPQ1frmFlyb6dhzDxaxt4XjHM+LKy2d5mxURoC797BCjV5BFCFUwBro2LiU59F2&#10;HPgdMOrYzAVRk4NWEvBk0NsxFmchhUgaxcNwLptQr0Agz0HCFjZU3Gm1WnB3tmPFtjosF6SzKcuw&#10;VpaX8UeIvwzH87E9e8xsXTLwHCcgDroFxyaHBvq79/cb83MPiOERtlijhIrvwdUqiohnAd4rPhwA&#10;bALAKtIeTEggS8gkYlC4Lyy3YxUA7siHmyP9l0CGYvsMtlNMxu5alohHYjU7JG3GEXJUbF8n1Xge&#10;zW88H2ss5FeHiCRZeMmxzlLcRIj2UQSjh8Sa+ED1Ku7AJQQYO5oD1+voHMeqy0RzMGb8OPhNUQ7l&#10;AKzF7CpJGcPXLdMm3fKxUNYjla/Y15dQB9TT4njsVURhNrwXTgkDWUryrBgJVPfQoJBLkVoZ+qk6&#10;tiuJKhzKPMXDZZmOAZAmKUip3iKtCADh4FCQeNFxAk23KHiNgC48Dy4eKDHn8BGR6mWI02WAmUSK&#10;JxyXxrRyPD5CZNZgfbMU46FXYyap5gqZ2/ML796cc71Qh3OJbvd29dSbbQPQBmxszyVT3TG9ZTot&#10;FyTPxBy4isVjolFMjJl4ipTuWBVHDEmAxG0VMWlCLoQz1mQ7EI3q2PCKSC6R1GtnbAoDPOBmiK1y&#10;BJtBqO7qnmYDcA44dnp06OHialLidGC4NF+vOJIaNrnG7Fh2ZCi5UdYjgQktyau0l+8uTh/pefHF&#10;gftzzsJKvW172D9KfIhj6WmR9FJZob/V0P6Pv3rld5iPP332+bnFt1qae+tWaads5VUuzPAD3Yoo&#10;BdulG7WwMTZb2NtulVZqQDxh16A6nu43HHf65IzU0/PX33/nyrUty/H7+9ljU1mt3bi1qC0sbtG+&#10;Xcwly2YtqykDebXdLN99ULbaTgpIniyur9VSOdlBcV0WSJiUlcb7elpWIMiprZUtJsHbbZ8CYk77&#10;wHQ513cqlmY68RAIXD+8UgWdyiiynYH9srDoBIaR0X8YE5AGFdku2guSObTooCTP0LEh84HsOPVR&#10;0vvRBuGD2u9P/bhJZwj88ncvXVpdW93Z3TMNbBB47dVX4xaDgGxBOhaUjz+D5eDwbLX173//FSQh&#10;hQLQPDicculUrdZIptPFbA7WE0uFksBncrlsE+GjAM8ZrcNQ+AqIYLW639/u0draIwP3eLL+Z6eR&#10;8YMfyawRvEC8JgAwelqtmuGFWmkbGK8gypiCAWJsolqDZsgi7nbapUhqULNhtwNskAT4etTfl4kC&#10;W0zmABhDkFlcWoZXL6sK4DwAR5s725YF11YuVyvJVDq0Hd+14PdQHgMHZCzqSDNxGx0RCaCiTDqh&#10;6fV3P3jXDAKR4lF4x/dDoCCw3ClKkYXKbnNncwPTt5hRQ9t6nhc004AVw7FEVo/sqfu3bpL+OjGV&#10;TWrAaCjq3fkHEEQzqpSTeC8wBJbXHD/HMY2aRqNvZlRvG335FGy4REI+9fipwcGB1fnbKksdmhiH&#10;l7X48CHRS6B0w+IA+wTAin0I8DmOGioOdnWpUlf/tstls8BuTAH2nqiEtEejSZ4f0BRwX2K4jXI+&#10;mMYky8VkuKCl/9vf+7ptt3kO0HnAwVd/hLpWscz4O2/cI90nmG/mBHRii7OkcGb/ZfQmjTk1Nin/&#10;schJzXYLoHNAuzKc7hQ/OjC+uVVC61naApSsqCk7gI2TCL1gpK97fLj/c5/9lICTjl5CYp44PTs7&#10;O/THf/Gtm1cuP5ibU9PZ6cmZyfFJODQ2S7spWX7sycePPffk3/zpH1VW7hfS6Z7u/tevze22PBPO&#10;DzwMWCdgG8SHLs0zgFcKPcVsb1FEVdoI/kr00C8GDiZ4Yd1jw5eu3ULHUHguIe/ASuWwVR/2HKoE&#10;wTMCyEUFLroVo1d1ig0VNnIDPsG5BsvIPLxxV6UCy2pZjmuaTjJwIw/nptpGtFYzWSraX0ti9zDD&#10;75VbADEYgdI0nYMz1/IMw2kJ2I3pM+yRM0/+5R/95cDQxNbGPaMVZLNFNZX3EHOwYeB4VGB4el3f&#10;9zkhM/yM4vZtbWw/vHvLbFcV2rVNPaUk0qrlN2wV/p/2AwbH0QQhvS824N0OprOBY8BVq4Iw1Ffc&#10;rNQ0P5JVNROk0HIvpQDSmhoazUqZpJRIpzMoMNisyKqUzmbhAZ566gLPi5Fv8RhO0cDm/p1b8w/m&#10;A1OLcCcy2UzmwvNPfuGzLxKNyqheK5cr5W9/95UzT54BXPWlf/qVX//nv+XZ1r/53f/5jY0tj+F0&#10;FcK5R4ag0BqSITVWBkds0CqGITIXVNzFhRP4ZPISlV8IwAspgZdatmWGDulTpJtoCBlmEkmc/WQA&#10;cIRcR6kSq5IE2TJo4UQEKHicVaNYSYCnFgUAgQAgsPD9TmiThjTS2xTB8es32pWhvvGCzIgME4ry&#10;yOSkG6Hle0FVs739q6X9/cq2yYrzc/fq++bTz15w4SqdNieJAyNDPfk8AP2e7h7daG+urgF0QbMD&#10;bDvD84D4aTB8g5W8tG5Q4xOHPvmZT4gc88f/35/cun1H5uir797Y34aT0CkWCzW9mVAUx3Ze+c7r&#10;AJAFMumINpiuL8mSYZgQcX7wg9cdwxide7BfKt26dXN3r3Tx0hXdtWU5xYkSJyn7tQoWTjmDV2RY&#10;5IBqA5LwAoR7f+GebYfYScxx2eLg4vyDOR+4oiPJnBN5Ejb+siFNOosRaqA0C7we4MZR6FCxbd6j&#10;tiOMKXhiUbGiahBLNTJsPKcNAcE223bVDf0oVywO9A4yyQSEFt+2WgE6L9iGoxRyn/vyF74AlMR0&#10;527PX3uwAmfBamk1JEPXEaqIJODMggdQruzpGrra8mwELxYuPuQCQN2WR5YKsCYFWyXjrmvXsS9e&#10;uggoF873Y48dDhA4EQs6dz+eJ4tE2YGFLWAyBf05I8YlZRjLtBARcTgWYlgmg4qeOOYpinCTsBuS&#10;FNGeILnl2M84/KloaojHlufQZy6c2Xiwe/3aJa3VDFAzBWs4ECMgXHsxYqOYZtXArmeO0ip2VTYd&#10;l+MUrqc/tbpU7ukt3ri+XK/YyWSyXm8M9PXdvLnT3Z3KZpLphHrr9mpPd/r4kel7cw/v3l6IYCF7&#10;4dLqXq1mL4wvMIy/vtLsL+7ubGla0376yelmy74/twRAXRHDQzMjDx7srlxckpNcX29WN6123S7t&#10;NqYnBxW13qg5juVxeRFecUKR19cAPGzDjtze0gARC6LRbNPnz53Z3d1e3ljd263CSjn82PS9e3Op&#10;VOIfffwF3zXgCBNFHt4tLIBUPnnxgw8vv9+KrHBvu+q7wf2H+/5itZAvU7TkBTbLIzFQVRVlmG1P&#10;FtMoleNWUVE1jOA0Z7Ae4z788IpyaFSjIyWTDj3LrrdkDo2727qBpSZFgveHraexxWOIJASgOZFJ&#10;6WiIYrqNCN2SCU2UeSMtq8C7EAUDl1A42FKogPWoxvDTpH0UdeYEIUw1tRbABjwAsY+Zjat2HMYS&#10;mrBW0hBKmJIFG4wsE+xnDnyLCO0c1CcJ2KNjZxZR4kmPKw64xUAO/tXQLTOyJUXs6++HiLe9tU2s&#10;Q1GLE9uMicSAIksAVyr1OhxUEIIrzQbeMkPXm02s3LIM1nWxN5OFCCuqCQtiZtz/iWWvSJIU+IXo&#10;rEsCOOpTY/UFT3sqiJkWThdnMtnS3h58ZFchBy+jVqsToTek3D8dbCY3Em+c2AqIJUVU13XW1tfg&#10;a8CGIE7jWwgCIj/gu/i+OkJfkoI+98SQ0ZUVbFAHUAYodL9cRoErWAxMp5M8X0z392Xh1FUVLp1J&#10;UFE8gR/FuQOiCI0XHk8RY5YB+67JSwlQtRtekc/GJJO8/5CKRzVJoySaDMWQWOQlUu3zFVUmmlko&#10;5xTfZiw5AfcXoNWwRz7bjwvR5CEE8ZQch7OMTqwu4eOwKPqGxqkTx0LtLpbATsRlZEnEiyduLCdt&#10;oTg/GHfqxsrCNOZu/LjpudnSOJwiZg/KSnAlZB6efVSf7zDqeHKZFOTJWiQfh+X3lmMyvpCnEw5F&#10;xnJUJRRZM3B5dLmk2p4JZBhgIty/CDAf17bUUyhQaHaHiVDbQxzNKqKtN+BeeCfQDTOdzagU2oES&#10;hyLiKkFhlrpT7EI+QIyiH+l/oYgOcpHI9MJ6XQcmUW2ZmIAMQiFwDceisEtHyWWza+ubAk0aj0lD&#10;RcweYMNiXoVY6dJU7N9LOr87Rd4wbvLutOaTr9CkyIb+w6SHmXSXkdQC02lCJ4MBXCzDflA3BhYH&#10;Z3Cz0ZRlmScDV27I4hhtupDrHm58eAv2d8CwvMQIEZ1M0E+dnTh5qk9JJl97//rmrgXgsNH0lCMp&#10;L3Bv3q/rLa5Wg2iAjfhBPEhAJvoBZ/A0pkKzqtDW9a/+9euu+cTp8+ffvvX9G7dXi30KnFiZjJDK&#10;qKahnTl7ctLVS/smf2fzw72HcNLyDItTLyybycsNu/b//OFfr6/WFIkBIFOtUZniYE9P73/+9sVE&#10;Sj12dDyfSddrpYnZ8f1aY7ukCxwlpEW4R00P4CNgu7EpaaA3I0mR5dhri1v7u5qkiuOzheEzY7c/&#10;WPWdSHedAH2hQ6zzkfeB3m5B2HRpw3eI6hsZiEIwgFa9cCbDGQ1v1kM45cWySZ3KRPhR67iI+ukg&#10;76Ov0/TPtwofeKPHP4WOcAyzvblZr1TIg8Xh7cC3464G4pDJWoCNiPZAhKeACTAIjqid7e311VWP&#10;WISrktRo64Vc7pnnnjfRK8CAm9oHyFcq6S3N0LSB3j4izMHlil25TLa7uyedSuu6HhKFpI/2Yh/I&#10;NZNm5lhdPeoMK5AiDFzwXqk0NjCs6VpooqAIMDIP22ew/YMXBFhsB/NXwGA9D1W4ZCXFsKIfyhRr&#10;YmtEEBimWW00gJKjfzfHZ5OJNLxCXpifW8AaUYi6zaRHKOBRPNDFtgXs3fPjAQrLAejgN1tNdBmN&#10;IkypwY6ysaQzNDg4NT7x3k/ebhv6hfMXVtfW17e3h0dH05n07Ws3JEk+dujw/Pw8J0v9gwM72ztw&#10;hefOHy4Wc9/5+psCF8lCoq3V4USGY6bWaPO5ZCTIdhTZtpPUHc1FCVo68Dg4xjiqmJH6hvrGhkdb&#10;7Xo+kWJ9N5vJpXLpe/fnd3crI/lcIInV8n5KVXq7iplcV2O35PlOJp03TOfB8tovn3y5RuWpv/kJ&#10;QELMXkNYIWcGdhbQnaCAIZ6hcRSTHFE+IDXSy4iN1OTJA0qAf0qsgAcG9gpGIsdDnEO1WJZyfDxQ&#10;JV4IyLy35bR9vAPsDaY4gYkC2ID71RIH3xiFssI5pqNpLUqEiMFLvGyYxtXr144fm5ru6TVcU/NC&#10;YCGJVP7Fp5++dfOO6bmtVuPuh1c/ePutTC558uSxE8fPtho66mkpggtINaHAaas7bgRkzIm60xAk&#10;qaZtB6RfCcd3osThM6fbreYTJw6/9+G8GGf8gPwL/FhfryJTF07NfHDpFk9yAZFje3zkUVzF9E0v&#10;UikcgeIEUaYYPmjTKF6ISUlA/8RZzKGwexsHR2FFZbjIDiOFR3Njn6JkgVNF4FRRUYId7dMca8ls&#10;W3doSmEYCVAAhQsb4i1lUdTIzHE533/5wxtZnulJ+k88cVSQU6lMwTThPMEjBXam1Ta7M/nX3rl0&#10;Z279C7/ypZHxsYf3b7/w9AXX0JjIFSVpqDf/w79/r1GpyyigSHJHPgWAQOJYDbv9beAsxYF+33a6&#10;crkkzdYaLUtvO7SdSsm+YdTqla6uAjwE1o/q1WboOnXXBOAR+rG6AE4Ms7SN2C6ie4bGLC/48Y/e&#10;cFznyfNPnr3wpO97AAEZCs8IUc0OpHJiKg24ULdbsMREhsumc/39wxxqRkksjdAFc8Rk+jZARXe0&#10;oqOJFBIxMwhjsQ38KobPAB4Vaq6EroQAwJJ4iod7dOyq1R6bmu7rH3r/J+/BBoCdnkpJgPyQxrJo&#10;YIONzTjYRnnw4zwL7FFVFCUtbdo2EwawXhuGNTY0sleu4joH4AI/gwmO8Olnnjw6Odra3/FdLzSd&#10;VCoNCwAQbtW025alKgJ6robYwGWZFVXkSx6q0zdqNSbDtXVPRMF2QZIB4BWr+3UItMhjGGy5872A&#10;YiMIWy2IgLL4lX/5L+CDa6WSJAqGbQwUiwAhtkvbgqQMT4yWm43Sfg3CVLPZBpiCnh8MduESUIXC&#10;SyE+QLRT+eDKBxAb220dtiey7zAa7B8UZExnBFSYkBXdMhhZjsgANUTaTDrNSqhSw3Pe0MDw0PBQ&#10;S2s+pNF2hGVEUn1EIBCQoyp2ko8Af5teMimiTRBwPooheihEIAjz0nEtgjpQnSCIB2vCUTy7g4IL&#10;+D+9UV/QdAiVKJgNLEeWpYyK2JemDVsPHJePmEPnTx9/4XkI9NevvPtwfu7G/YVWZZ9nMwHFVSG6&#10;mQbEKwXrQKjBicMhVuBgIwBpC/DdpMg34P36kR0EbdfNF4RnLpy1zLbp2khyXFdrY88CciCOJ0pg&#10;vO0YNL409B0V1DSRCCUpQiJmLclKCEQNjZwAWWFhEDgHS+rZpEuQCCId2GTEChXw+fiAw62tvXJ5&#10;TxAhUJDaBvavwf/j1C+QpDDucmRoInXJ6m1rfq48PjPAi5SiSoMj+ZvXmqwQVWsukIWFhY3Pf/7l&#10;6t5uZb+UTiZ4jnItOIvLKw9rG6u18xfG4Lg5enTqw+sPGIF3XXNoGPbd0AsvRMsPN7VmxdYhwLL1&#10;uin0pzWtsb29L0m0a7t7W9XeoQI/LDVrtaXlnVxBqOzZA4MJuDZYcq1WG64aFglc5PTUbEMrT45N&#10;vvH6RcttT02N3X+wBA8mm08PDQ5sbW394PW3zj5+/NnzJ/c+vO04AJUTgRNqNZOnxV/9/C//1V98&#10;b3tHVxJoVj89dQjQY0QHEmqINmGBOY5tu24ykcigKUOZaC8LEGTgi9gwTDGNvT2/L+epEtq2KiIj&#10;MAmVD+EZWA6SBzT2I8X4eH6SDHziRA9NxQopPhyshJQimRE4eLwsWtxL8ZwgLF5REHH7hx0R5jBe&#10;3o+AFsFLscURRdR9iTcs+m5QcaMKSj1TdGgEcX8lUB0yuh9g97vrEVWCWHCYJdswIJXGgDikUrbt&#10;S9iiTGZfbaxRc3FjZhjali0npFqtwRGtDTdwECh25hVDURaxBTmgy+VyrJkEPxpfPkBKWZIDrCME&#10;scAPrNvxgYH19XWUZmKJMTihhsBI8QdJX3dETHExl40S+RQSWiLc6zgOjzFNzuZye9tbvuUq6QQn&#10;iXrLCNCeg47NeEhrYcfzKSIYFIvSKP/HwXFvGGYimWg1NZ/0QKAzE83alsOhLlRIVIpoFkAXIHTU&#10;X8E6SiaTtG2TFMOj+K7hn4Df5uaWMbywHNBaSVB8lA+geDJgEkPf2GiXIU3NcXE4LrdjYZzYIFGE&#10;crMk28EQQWSs2WLGDnErElRsLiKOzvDpRFgZVXKww5yDx4bomiKOjgxmx1DbCB64LIZo0ezErc5j&#10;Y6OVSrVer2NqDZcYHbd5w4Wg7DwWWliSGGQ4mo89W4iyAI0PJAyjjp0cRSqOHUoQISwnNchHpicf&#10;cfqMXafJuqHi6esobunt+J4S4ea4gRSR4EuffvberblWu5FUMozAYeaJaBnbHkTYAGJWd09h226i&#10;i0nIw+IqFPNd2ZxAjKREWdabDvxz9vjhytUyPF6AmCJHJ5UEgERB4jvZa6zpEZCPhB1n6uLcCG4n&#10;MnvSsV1CZ9HgwfqmBcvWa8VR1TTdtr4bUUTYk2a7u4pmu+06LvxajzBVJKI4t915AEEstkx4V6xr&#10;RcgWDt7g0DCDGRMIvqSzPIyVuMiJ9ch4jCJuqxK6SEcd8+YIrXJjxTG0nCJm07yI5gcotgt4mmrU&#10;mzevfwi/qFI3YB+EXtjTna03W6VG+52rC8dPjRcL2SsfVDdXWr4dUh9WT55MLS5rnit4JCwF5ACI&#10;6EdED8AKFaREPgPoNmjDafPXr13ebrWOzc6sbV5df6iNTOezudT6bu3jL51I5NVXvnFtYjjXN1A8&#10;fV68dX0eopfEMWpSzBbkpqHX2yYjs6Mzw/VGzaciOwrOPjHT9Fo+LWxu7Rhlva+7eP/higcwnucY&#10;gVVViQnY8l4Ltt7hw4cAjJd2l3Z2GoNDyS//5hN37qzdvrUHyHCzbgJgc2Ojb0waYSK302cOm5Ps&#10;PRcppccSX28cNogteQJs6yPt5PjuPbKjcHeROYrYf4zuqFhFHbXtA9Wng1nfjpTaweT2R9KSsSdN&#10;GOmWxcTt6S5RdPupLgNmp2CN0YwfS5uawOtIkgMd0lDeHQ2Qb1y7BnexuLT8/DPPZrIZIPNqOpXN&#10;pPf2dgVBYTFGY6vc/vZOc2ysXCkB1QTiik+DjKp/VPLhYIL3kWl4LEJPxx5t8Lea3gaaQQU2TojD&#10;KRd6AElg8wTETJ6L4DqBtMCdBQJPKtU+KpQSeULbpxKYsaMCy7G3y6V8AWcNYG3Dieg5ru35d+/e&#10;jAfPZFUOOJRkFUQFzYEwD4e5fGC/LA0QnVMVuau7WC41OGBvBCbCPTqeD3Eqk8sLPK81tJ7uHsOw&#10;VhaXR4eHnnjq6aU78yODQ88+9+Ly0pKhaadOfEbilFs3PyykU9PjwxDzZ6Znn3/6hVfffPXh0vIX&#10;v/Tlixffn799O1/IDg32rzxcXtiukXQpC2d3Ugj36pYsssb63sLWD2vV+vGh3GixCDfftB1GUVkR&#10;Td1dXa/Wy+MTUzOTs4Bud3v7fa3BsvyP3vhxaXtbFsVDY8O+Z2NXD4qgkreJbTNYVSPHPDpuFIDq&#10;hKGBuU263WrIKvO5X3vx9vWFudvr8JQmj0zfvnqLk6kjx46tbW6USvuHD00enhn97t++MXr00Mj4&#10;+I1LH+oNvZBFyWtbd9L9vWPjg7eu3xME8elnzr/zk/d4ivtvvvyr99fWfvDmT37hYx9LZtI/gC/K&#10;cHJbYlKSk4lLH1w+80//SSKl7pRLtqPvr1fzSurk7KEbN26yABZQjBpgqHf94sVbl28ks10zMxPN&#10;8g7cgZrO7K9uKwKfT/EAwlsWchV4eiGmLhjDBi5FEAll/ctf/2yjbuzt7imKHATOF3/pQhDYl96/&#10;+syZo7/zlZc3lzZKrXZfMbHdbLVtZ+Z4TyaVLW/vri/clf3QiPiGR3QvlYyalk3H0zTPAOjN0rBh&#10;cel4kWYjJ7PdQJGwQcxn0OaKpxnXc+DzsU4IS5NlUbkuJDjZBwKJqxsW8NGT5zk+2V/ozkVmgtO7&#10;k/LlazePnjgnKKlCfxdst1ajKvC0YTknZ471js0+uL0wNTndqlT/05/8xblTR2ZmpwBXF7KZL3zx&#10;83/2H77KuR4TYbgWFSEuMgD9hojUmy8kZEkSuLbjt7SWZVutRrOQ75ZYqgHbhy0wImcDGJPEnq5C&#10;6d4Wgw+eg01HziMmbmAlI/fI80+fe/Kdn7xF8/STzzwHkAa9LggUJEYZzP2HD44dPc6p2STJLNvA&#10;T1iu2qrLPBeR5gDsUCApcRyFEJmWGcaDY/FkLboGEL0VuABMRdN4vJNITpOJfwwhIqsynGAG9DO/&#10;8JIiqm/96F34dMuyAyqITy4UMwWIhpiIAuwETF1gyaZBNQ3q0NSUaXuKrKaT6YHuXviyZ7m2ZXoA&#10;gOgolUkxQbizX+rPFWrViuVY8Jcbq0vbe6Xzp473DfWWtteSqgQ0emJsbKR7FHZsMV8AxPhwZY0X&#10;pCxVUBMUoFMBCElACbLM4AwUT3LZmNbUHSsAasl6U7OH+geHq5VyNqIee+z43OryS59+4dvffgX2&#10;iKgkMj3d8NRSSgqQmkgat2Dz2rbhuS4KsUSRZdukZ8+FaONaLvaZsQl4WLACk6m0rMg64DD0K/Y9&#10;04IADdyBJ7WCWBcAkHRXV3d3obvZaKwuL1aq+zTlq5LgWL7RtgYKRYoy0EMDVhERP/UonK1FFiLw&#10;rG9HiPcYzNFyVCx02Zl/jA6KV1Rn6A9xQ0Sq7QioMW0SoRNSyzQazQqRC6EOTc6gZTqOrAWB6bTb&#10;ptUyJZ49curo6SeOf95ydjarD+fXLt5duLqw7Nh0QsDSM2xvHmV7gHNRxFQuVOGhhz6QdpWnHVKi&#10;FcIwl83Dh8P2RJdnlIpFEw1sTcSzgJUFBpu1WTJihAd0GCuiYbmLw/Yl7MML3YhjYH2JioxBEz4D&#10;3jCHyJpUFGn0Q0La48YJ2c6kWUApigSXkkrIqXRqr64fPzy1sVOqNho4QojbiU0BzZIELPD6Tlch&#10;s7vdSKYFw3AGR7uz+cSNq2unzx2aX1gBoGeZ3P7uLst+MDs9OXvkeKu5HUWK1rbgVRa75MOTvSLP&#10;7m21N9bX2ppTwmamqtZ05h/MZ5LymVMzsLybrK21tXbdYen2+lITdhlEhVrNrlZMUTL7+7squ/Vi&#10;MSFK/NGZmWK+5+133pFkDoewRa6np/v+wuL27VVBZJ556ul0Jrm9u7u4uGo7fiqdGOjvaps6PEGe&#10;Z67fvJtKJ2GfGo6v202e5yYme8+cPPXVP/ze/J2lhKqidBvP1xptgYWjlsZReOx0EZLJVGQawEba&#10;uh4n7A3T7JSJAKDA6xAEvdVK5tKWF0iATjIAtzkAWBzP4JLEvDgSI4S1UQTkDOvCfiDyaD1ELEvE&#10;2GxT5WXUNcUNFY9cdixI0GcsDOPsf0hsJGMvU1JVo+OyEX4/EZWH/c7BhwLRwqYatG5BP1sOxwNx&#10;rBd7SERAZwI6WuGfSes4h1OgyHJZAPPJpEy0l/BcjsV+gRBicywB3h0pFo4VFdXHuojFBrAekSZh&#10;ay4WLSk/xNaWAPUm2YB0LvGS6Fgu3DjRveb7Bgf2dvY814SlHGILvbu1sQkBhFjMYl06wnKxH88m&#10;Rxzd0VB69LdxdTrCsOOYmsYSqXrLMH38/fAvPIVtYnA6AGLCRuvQ8zGVyXEoo0rKLbinQqarq9jT&#10;Xdza2pYkycLhXhISyN/K+JTE2NIp7mSG/aWoYsdpKAzK5X2clyYdZWRCE7uU8VyTpLgDlSGWwgRs&#10;RrZtYw2/w/HwNtAQj7xlhlTXOY6Nu0fDmDF1dJUj4gSJYNgPwwOlXjj1HMdGCTqUMmUJ2EaQmkgq&#10;um7g2/TCXD4HoAKgBawEgRdIWoSOS8TwairVmm4YNDZC08SwySey3sQVSSIl5aDzcfAjyPjhXryA&#10;tNLQpCMUYW9nyjQgdSmSK4lddbDhzvXiDhOWDPHSRAZSURXTxLMswoI2Gyc1cKAm9qAlpCD2iuZ+&#10;+7/9jZ2N/dX5h3N3FlxfgxM9QhnukOFhTYewyI6dOKm3q5u7SzSj0iGjymoymYRzFAvCHOu5ztBQ&#10;/+FjR64vXQtQj1TkI2BNiq/ysP4CTB6T6E6eG2b5YluFfzCxSbQ4yPye57VhCcHSwPeHjwNn+olg&#10;muMAZFEkmScqlyIET9+NOq8tIO+SOZC7Js0Y8U2ysVoHFasuxia/pI35wLmE6lTl8AkFCB+FbDat&#10;tSHymKQVloklxZC5wZbmcP7Ntr1UIl1vNVQWfRctR29YdYCdPd1iyw5FWYKAaVSjqs92q8p//PPr&#10;J44OsmLUO9JV7OpZX19772YFmyCQ7ZHhFurnO2Cx+uea2OF27GT/0aNdP3rz7sZesll3GZnOdxUe&#10;Lu9PjmUmj05++2/e3Fxt9GSkT7z4WTjjL5wZ39trzN+6U9cc32TKwGxMb+bIwIUXzs/N31tZWP/G&#10;t+YqNdt02yNjo6YNJIdttMS339o9eXpkenb84o356nq7MJhJ9WZ91031FpeXVra26jJHr6+aL/9i&#10;uvDMCARrre3v7dmsxLqG05HdZh7pzdO0yvNAtLByQWifS9a3R5RaDuTa4pQimmSQUzJ8NMzLMP/Q&#10;moj62UfT6Vr/uVlZ5uCn6JjmdiS4404PkrnrHMlEZ4GwIGIySAr+JDPie3EAitsOMezy/MMHD5Yf&#10;LkEM7SGzvprWwoZeF/NzsAVEUSx2daWz2WQ6C4t/ZW3tAPtQ1H/lRg4M8jqd2BT2HLq+r7Xa5A8B&#10;g6Iz2K3PUHH+D1kxVjUw98d6+A1srA1AoIaDKxY9ITBx0oIog1MLTOgCMvMcL9gplVotbXd3V5YB&#10;GDAKJ1SbNTmhUjiMgYEG4jWJfrh9ILLDWQrMdnt3X4ETE848kR8Ymf3U5z73+g9e/4uv/emh2cOP&#10;nTz27W99e2Z29l//b//LV//fr167eeuTv/jpuzfv/tV/+nMloZx/6sk3f/Qj2CZf+tKvfevb33r9&#10;1Svnzp8r7VX+45/8PmCwwcHBv/ve94CDnv34J+/fuH77/kOcKhHE0IVQw8HBDu8GTiHNDgH6BZQd&#10;esbcVugEfmpt49r8vGV5n37qqempEWwPidxEIp9LJxUlMTQxunxP39/ZfOPv35joTvmtEpMe5khS&#10;GSv8NA0hhZQ/UVEP9jwE7q7uLnhx2M4URD76riiO3dpe36tXdAi3ENAqpf0Ak1m+5RBNENsz2oBT&#10;LexX4sWx4zO3Ll/jiP+Zbfke0K0g8iwH090BlZVTgeHk8smhYm+11YCQMzk93tU9+PZ7NzmKB4RE&#10;p2Re4K7fvLG4eGa4vz/Q67s7e9l05vJ71+rlvZQsHT597tbN27ZryUB3AHtxotas+jWF01uKpDRr&#10;zeXllaliqmH65ZamYJ6C5lEZlVBJnM1gXHTCcybH+z52ZuqNd8xf+cWnrt+5fvfu7RefPtKbl3nX&#10;GhkeWHy4oGS5E5/41Pr3vv2VL315eaNc6OoxNtd/4elTHsW+8ZO3C73F80+enzgyazlOtVlfWdu4&#10;dPn28urqak2HJXT0xKy0W54eG29VG/MP7sHnmy4ctJwbeU2KtoNIcf2ELJp+1JvlBdoEtDxzaCob&#10;uHkufH9hPlPoYWghk1RHOXqwNz8yOiGkCxev3r9848HRw1Mf+9jz2XQKBYBd/fvf+5tk+tJv/tZv&#10;722sF3MDTz7xzLvvvPHhzXsvPv9s30Cf1TYd02Y8N5lNcnhmwVGJNo2+a3XnssVMFt4dhCnTMFzL&#10;hld1eHK8YTiczJ04/ZjpWDz8laU5Hlyem8bmJg62tO3HYgGwx/xOuwapUdbq9es3b8OC+PVmS06k&#10;6DjbSuzW4EQrFHsnZk9GnMRjplcIPYAqHBDwyEfx9WSy1w0tFw1yxYQqd2ZlGNLbR0Ietu1hup1n&#10;lYSYzjKoSMVh5ktMQmxRLKpuA2UMLA9+IcvSEvwvqQLeagNaCF1OwO5TThWFpucTlstSrFhTFJoR&#10;fDNo+e5GZXdq1AdyIwa+3myvNJoAk+9VS5auhdhHzeiafuXqtWRGnRzsg3uA8AixuF7d15qNVDab&#10;7x84+cQT+UI3IPpWu31z/t7JzAkqgatNM6s3718a9KbTmR5FTgIKbdfr8CBxeAWHSLDbHoEIx3al&#10;07zbGumFd5uAjWaIifVae3hy8tjJx9+/eIWX0dL55r37EJFItKNcVIx2sONNFlE7ShJN1xWzKQjO&#10;Ap9K5bNAYjGl5zhEiQuAuIXaXJFA5JqoyHeTLHamoTpuFIqCPDo6lshkd7Z3ttfXMJfnulqjMdDT&#10;tb25WSs3eYl/bGoYaC3VmUohikteAOhWkkREjaig86ikQE5sVEbudH5S1EHqvMN7SUKfJp4iByoj&#10;5Nt47EMPvJBa21ojlRM6lU6nUCipCHi/Xik7tu41TRlAdJJ55oVTL37q6c2drdde++HVudXNsuaE&#10;nubRsCLdAHCRl1IkvNcwsnyT5UXKc0SW061Ia+uttmlaHs+RqjODHXwU0TSkOBEl5llgv1xc6CFz&#10;4jQ5oMNYktrB0UdU4gAw7kd+MoUD/iFBUIC/Y4UYYgkaxeoyUdgZk4MH4DhuPqMiHU1l/MXNXC67&#10;U64TLRRsm0kkk7Vms6W1Exn0dVlf3XEdnGPa22kMTSZLO+2RicL04bFWu7b0oOJYPoDNrq7M5atX&#10;LdM8Mjv65d/4pStXrlYrFU2zRE5RZU4ShLXF6uBIsVG3t9Za6ZSoNQKtUT1ySFpZ2trdMSem0115&#10;BXhRQvGrNTjWuExarO5blf1Ws6YBPQkCb3fbODw1vbqyJSGpYJJJSRTUK1fnGk0g6mxvb48oKrbn&#10;TExMXrlyF+LB0HD3Kry/tQ004xRxmt32QsMOPD/uGKI1Tf/a1/5zaacyOjIKh7HuAXp1dXNvYnSY&#10;8EgPmx8wbxLCYaS1Wq7jYi8oFvpEtOEhJzTgIkWSbNeVPT+SE7YXqPl0SuLbuw1Y8yjey2IqDX5V&#10;Cttc0XMBHWhjskqoL0U0i+KCgI2zvrH0HSkAEgJG6ocsIdg41Rk39CJuJx1QOPBJ6FZABoyB30qU&#10;QPrmaPgguGQOKI1H6lVkcDeIXDI76MKnoMAyOsRyRLCF9dCElgxSoiWT4PsuEEVyediXAhEQTy7g&#10;FCJKxNHohgZchHNsF/uzWGxyCgPfbFuMwPJIB1xGEl3UDJIIpKSIpU0Ej3FtbY3FGhXNxqK2LEvK&#10;m5jeeeTlE2GOKZ5uhejuOvDQGdJoSZNREKzZwI+QWxIlqd1qwdkRV8RUVXUNMyR+SETzGPWueSIJ&#10;CHARc444UsvBL4cvVatVGivGaMwriXC7fMd/h4kJf2zVGgLS7KB+bN/gYjtZqmOlgf0bBxTxUcmE&#10;tKvSXtTxpolik94w9mYnNDDAVj4e7g/+QBE0FGNOn1h7Hzja2KQ9m8zohjFtRulBXoCrGh4agXsp&#10;7ZVohkx1cUQNNYLnzGia1mw10dkFEwSUbbsS2nfHDjisruukjI/8EhEmGbOBlQXrwXVx6NUnNiuk&#10;vEyUECD6uDiHjBwwlrL4SM/mQS0qns6NS9axbBVNKC+2QgY+Uf/C4Iw9fB25ZS5unkWcSdIcEenQ&#10;5nzb6u3Pjw0/O3t0NpEtRLTekxakyKIDTxGZTLFrbHzs5i1Z95wsFcEjBLrFyRBFaZEO8gmlLcuH&#10;Dx3q7+lhUKsCWwZgEaTT6bYUMgJHW6QrjhSyICgLURwi43LbTwce4yl4n4isRhEZHSGzuLBPQqbD&#10;10kbDAu8NyBzwgGxWAKAAvdAlMeZn+E/cRmddAXAd/KcDBy1Y9JL0W7cgUD6GeD9xQuJtJLjtcLz&#10;ajS1lKoi4yWX1nG9iv2yMAuGkv8Q9xVZQWVidJ8NgM339mSzKb6luXv7erXWSqXVdK4IjHBpuR26&#10;64N96ajAdg91pXullcUVimcCHTuMOlPp9M9QOOIOABEKwBLV1Zsr9KWTGWl9vyVlOfgkl6EGJzMT&#10;h6a/9udvabbRM5BcflBd7r6WyYoz09lKeQ32t+VSje0qPMdUWgpgywVmOpuAN+L6ztz97URKWl56&#10;AJTp0PTolcsL9f3W3dsbO6U9wKynLhyeGh3/4PL1yn6jWtniFPvUhZndxfKdKyt/9odXf/lz544d&#10;mroxtzh5uPeBVarWDBmAF6omhweubTJaKURkFJCgAbLFcTc94p1Euazzh86jfeQ2RsgqMY37iDL7&#10;R6njP6CRB/96UEp99GeK6YxtxNoiHSnvjqkv3CeuxE6DcZxMCqLo4HeHNLoxYYcJi3tmfXX13/37&#10;fweB4PGjxxLZ3PrywrlzZ3e2Nv0TJ5YXHxw5cljXtA3TrpbLsaVYEHXybT9HzH9WzopEMdi2jUYT&#10;MAPJyj6aXo4QWLihG2t8daRSsJ2E8lCeJooN0+iOHDzt2Dbs9I8/82y1UiqVdvW2FlmoIlipVtc2&#10;t4hjAG3qmuvavgZohvRQItDBHU3xOPQPENvQ2pEf5DLpgCigeIA3w6Bitv2knJ+dEgpZtpAWclmx&#10;kKVFoWewr6VrHhcVBrtqZrOvv//8xy68f/ODvmJPojc/NDVrWeb5F1649eGHG3u7x47NDvQPfP+7&#10;30vlCw5wT4CwYSKRSuYz2c2NTdSr8FwfFjYF4FLwJap/ZHRnbbHu+Ys1e/2t99c2qmOHxv7+xsLI&#10;iVNjA31T2fT3vvUtsdh39MRJqadn9Z2LN7/xX3xdO3Z6rLG50nVsgBN5iF+0hERQwJ5wGnisKInY&#10;FQYIGM5+w8Ajh1i4C7IkqdT9+RUqEsanJy0sf9uf+OzHAevfuH5ncmrq6RfOvfPupd3r185+7OzG&#10;+s5f/F9/0DvYdfj0zOW3r/T09Vw4f/bdn7w//2BpZGICXsZ3Xnnl5ONnXzj/4r/+vf+QGex65pde&#10;+to3vi4JiiCnQ8qPQp+EOngdnCKnDMv629defeqJcxOHjiYT+e2dnfXVxYZeb1ltSUrblgbHZK3R&#10;GO/NHervWjF1N+QB5ygc0BZXNywZTybsQGEw34dSmRz2VENkhvMkaGm1s48f+uYrb79/+cr5p2Yv&#10;vn93f6f8m//48xEluBS7o7VrlpNe23n39tJnf01pWPatd97dWrz3uY89lcvnTLfZ3Z1PFNLX7y/B&#10;E+vp6hKlnVRGOH/+RF6Vj598fHL2MUZK/cEf/KGgJl/+4q8KtAt41Db9WqN1b2XtzoN1QGgvP3Xu&#10;+RMzuZ7UxMwMtvTzQqWlNXwL/Tk9jwVM47uN0M6z2fn9Vr4wEMl7Tdd/98aDw49N3X9QL/b2ysni&#10;s8898/Y7F3//9//3sampE2fPvvbDH4yNDQ+Jw7cfPIwEKSsnfv23fmtvbXVh4e72+iYtuGiDAUFP&#10;VdOZJD4aRcYmTwsOROwtr1XKnCi99MJzzz733IP78+9evFLIpF2z1Z1N9p88uttsRujsFwPEjiEf&#10;hgSOh02Yy+WzmUwWzrZcwXZ8PKiJpCECClqwDaca1pR0NqXSnuOjcG5gfP5LXz58aOqtH/9ofacC&#10;D4jAUAarCzQ6W+BEJrEPIAMPNDG9w94vIYSXyMHJBC/bCbypvu7dhysJL7Qt2J4WyqsQCH7hybM0&#10;Sg1TluWhwGaIU4CjNNaRcVgjiBxWunnnviwqDd2EVZQ6eqgrlwWgnMEOFcAigR2IK6sR7LhcJtNo&#10;NlFq1fNM02m7Guyg8ZFRiAkTwwP5lAw4hM90t0Pm/6fsPcPsOq/z0N3b6WXOmTN9gJkBZgYECBCg&#10;SJAUi0TJIqleLOnGco1j57Hi5DqO4xsnke+1ZcePY8exbMVqtmXJVqFEimInQbCABb0Npvd65vSy&#10;e71rffsMhGvHP+78IPlw5pT9lbXWu8r78vFkVzQmptcqatVxDYGTEymxVl6fnWnxXFSR4mqrsX94&#10;/8EDEzi0ZpsMC3+Cq2e5dgQixIA5d/HK2tIaWK0XX3qRwAkR++IppO9D5hxkqQ18xw+VgVC0hyBF&#10;FOzWMAvp6XjWdcvmeclxLIkMmFqYqaajikjh0iFpiutAFCHZuhHSscqZbC6TVVvt1fVNiGV5VNsF&#10;sBc0arCkfr2hYuUT4RhGfSIASYR94B8InGAwVqNDWdwOGqZD8UzKo24hkmBIuYbaU9ckyVO/w/JK&#10;GONJGEOiPyR5B39nmi42GfoltV3Gp3Z5QewfHk7n8whXVC3QzY1ag1ar3YP5X/p3v3zfxRt/8Off&#10;2mwaqWTEs612ranAKuBIC1LKqCjCYMMzmIRvgLBJMWQMExlrwgiDIcUDimIB/IgiTQasOTKyyO1V&#10;IZiAaGIAPnFsH8mu4Usy4HRoh1wKpEflUG8ZScD2kruE27PzbxyCwJXkZCmq6R4niizNwTfErlSy&#10;QMXdkkPKD7phNnTDtwEDM9UKgrGmajGCf88Dx9ZWVvr7+6av7SoJ3tCdmZnFcrku8uy58zPbxd37&#10;Tp7cWKraZvDmucV33T12223DtZbFMVazZo6Npg2VPjQx0mw1f/Tja8kEC/FPIpoURe6+k8cuXr6I&#10;870tI51KZLvMeCLZbusCnFBAuXHTNJzrN2az2bhhuMmEdGB0vLgNQFTM5TOF7pxhtHp6Mz19qVx3&#10;tNEAEFRvtdpgnycPjW+t7WxtFSGGEAWIDClREhKJaDoZBZAY5CleYFvtZiQiDQ8N1Vo1TWspstyp&#10;i3JUtVoFDyUIQnhs9rLPHOnERFwDbguWi9WNvv2ju+UNKoht75Scahu5dOFeaAaOC8kiaWnGOi0E&#10;jWFDfojcGLrTSnaTkJXZYzwJyyqkkTWUTe1MY/khMRWZzEQFORKlYF6EZ5GYlJABIHbCeg2y9IAn&#10;ikQliFUVRXYIpShgVBJde7C2cMBDNRpMxrMeplxYWsd5Tg4TKJgvBJQlxKIxZA4PaCJBhJOxKJlj&#10;YQis8BJcz0w2U6tWlCh4UhHcN9buyGgpAG+dzNCilBGpIsBCWI5DBE19kg7A6cUgbNvBh0UQa5sO&#10;oE9YeUPTUcfesgG/smGDIMIpzgbDjs38dLgsyGBHenI0+GhCUIxyFUi/j+/WoconJIKd9SaVUizj&#10;k6QmHHteQrUhQGchOgXUFzJ14fX0nL2OwHB8ku4oinWmLMJ8WYhRQ4nWTkWFCQssBMDAFXY7A7f4&#10;C9gjVAMO8HZbBqBBAwAwSQ0wpLecCRV6MW6H80NmbfC3HkVkz9F8La+s8gIXdp7COxKuNSokLdsb&#10;neUy6XS5UhZoAcymjKeawwFAD/nAsl1peNJGo0EehBkY6AcnDHcfYKqHpJhEZplFJgs48XEyJh1C&#10;/eDWqD5U84W9Q7zN3BQWRhwXihiRQ066uxGWI48Py4RwMSC1a3IaO139KE/l+JzAck7gq46ezsaw&#10;lB2Yn/vUB4y2deGtK7re7ioM9fbnxFQUrR7WSZGFkRbAR0Y9U4M3kHg+KkdlUUjG4rzM2w0rFhEY&#10;kRcjDCPwRltTQv0DVB9lQjU7lsbBOlKTR4p/AHUctv6Qch8hLgq1W4haFklJMaEoNp4/khcPmu0G&#10;OcGsRMssmSYh97kjeEM6mT3Y71CRySdFYB7Bnt0R5QznKsNBHeITSGMIGfZF6IvYWzeRBAwANnFt&#10;jI9Zd2wcQXBExBZa7QbLC+BXHExnselConuga7dYPnrnKH9jjVuHq+TYaqtetmSB0TWfNoILU1t9&#10;FSxHHD60P2Bip5+5iK1uZFQd7r9qOADHyXhwwPvoEeEejOwr2Lr51I8uHJrIv6mucQJn6IFmGxsr&#10;zZeffra3Lz0wElmuq27LfPvctQ8+csSwmrE45yNrnoBTX6Z7aLKP4uiF6ZnVzZJA+/m8CMe2sqVt&#10;b2v5/uiNqZVqpX3kjkk5RkmKn+nt21zcfvydGwMDmXRUsjRNzmYXl7bslisq3JWry1trm6lcREzz&#10;sQxceubeB0fq1YYgioszFVFUqpUqrLfu2iEnGU9aMrBrjoyrOQRvhk0zewpamF1EFu4wcx4mI0O5&#10;tOAmwzEVBP9IKC6Eph1ebmYPOd9U6O7Qc4c0ZrcwQO+JniH9uovD0qxPdej5O7rshDU1NCmEER+v&#10;n8CzEUkwdK1mVv/Hl77UWygcu/12CA0t04Bv0Gg2K7u77Wbr4sUrcOQ6A+Ed8xTsAduf3GF/bygZ&#10;3pwnIBzOV7PVgrPq2MxNeU447TzHUdiq6fqEbIkJOVhpTK+SQ82EkzuoSQx+SDMUSfzUpz4ZjUVx&#10;rX0XrFJbNRYWFgFOZ3J5WBvDMMGVuni0MDFJmi5wxhXZstBOgGngTUL4EBLLQ1Cjqupf/923ct35&#10;D/3MZ1/6zg+mNpYefvRhwQ9+/0//+4c/+qHDE+O/98UvHhwb+/0/+aMfPP7dP/jSn/3mf/3Na9du&#10;fO0b3zz2rjsffeR9X/z9L6aT2Z//N59/5503Xn3t9Gd/4WdKperzb72d6+nZt29gaXWl1KwOjg6X&#10;Nrdcz3YJ3k8lU5rtrGxtg5ELOMqAXWp4GivPFVsztrnwhT/52Cc+mJDZZy8ur9b8jzHiyubqCxdn&#10;JvfnH3nwaD4Ra7QahucMje6LdeevzMyKgmS2dQgLJTKdC7vG8DyKWvCcR2I6jI1hI9AmS4EXaTYM&#10;wP8uz65tb9quk+svwKFd3a3J+XQ6qpQt3WCCgcMj7UrtytSN4SOjRkO/Nn1dkOiJu27fWFoVFXF4&#10;Yl+lXn7lnbcP3fNgg27umDW+EO0bHN5c2I1LnGTysOkRWVR19+KFi+cvnfvIRz80dmD8/I2ZRCxz&#10;+OS9bDLuW+qZd64yTBTMCmx3NBLty0W6M9GZ6yYVSe3WW6qLo6qJCNPQEN3YcDokPEYQZSbiUata&#10;LW4udSeUZrtdGBvpHeheKtYLW9Vjd+zXai3ALG3VUmTpyIm7XnnzbEwu6FqgJHIPPTpuW9rlN17Z&#10;P5KjPecDD9/zzltvzk1f7T5wN8qKamZXJv2hRz64vrF25dKVM1/+mpTI9g0PlUu17XKlZrQ9yk1n&#10;u04eH7+n0HdsrXhkavGNa9NPvHn2zUtXujLxf981/N6BQ2cvXVvbXucd/b477sDhn0gi1d3tm+pz&#10;U5vzz771yU98/I0rM7QE1ikYHR/5h+8/Mb22Xirrd5w4Vigkjt95HOXbA/2R97/3+sy11Y2dVCpa&#10;LG/5UuaF51/KdaXu+8Cj99PUjan56adOQcg+cmAf61sir8BhX1hc0UwDec4g/HIBBJlHjhxZmZu7&#10;fvacVSq99swzEJ4ip7ltCjgKC1EMgFhKgagICfhopE22cfAMHGd/f386lVLVNvKrxRMOhi88RP4C&#10;LxltQy3X5EStEo2Iggj3ryfb1T0wdGjy8JXpmc1S3d/L7eMYDM2jRJbtYEEDrQODOlk0rVvas9/9&#10;+7YvOmg7OVIIZFurG9NvnKOVKEDHBGu0aRfeYmRi/MD4JA1wjSbqMCHZAR3mTdECwes1tf3BD3y0&#10;Va+Tmk/wm7/9G8duP8JhIGvz+ObBV/7q61OzNw6MjgUe/fali2BOUqk0zvgF1L3vvu+eu0/6jnPk&#10;0CFUs3C93bYZlVKZWCQqcPffd3xhfV4RZcrhHjr5wCsv/nBpY7FWUSkqevTY0fHhEV8zeUEJXCSV&#10;QL5HmuEpObBFw49Wmu5ffPlr2VTiuWefOnhwTKKY4e78Tz/2WDIeV+IRB8eSsKwB9ou0eBEOOYbC&#10;Hl4yHYcsnZ4bRntYbMR+KyTzg3juzdfeaWs647OOabfbYLAN03MBXUxOjMK67BSLtI+3vaNlSL5b&#10;NpGCmFrkcJSFx6FTi0z6U0JnNoV3LIeQbDI8x7iEhYHE1CGzNUaZdGcOjRjNkMWZCvsG/b18CcEe&#10;YUBJrL+HoyRh+QkZcziiRYVfCluM6UqxHNBNgRfASsSSmVgmBxC9DWjW8KbmljdrLddn/tXH3/fA&#10;yeMz5y/PzCzPrm0vbe/uNHVYkZjI+7SvokNwJUDpDJGOxgiGhf9H5r+wWgbfQYzEabT3LkHkGEnz&#10;JIDCtjN4LpGrNRFKqVo729ONtBaJqGXbEkkZI9ca5l455LvxA7YjLMJ2WFgx7qexpoDxFc62BSzy&#10;XyJpBZarEM6Bj3Fcz2kiilCwX5CXFfqudx0aO565emHuzTOX9BaqHnzm/3j0/FtXW0J7cF+uVsMx&#10;SACl3bnsq2+cuf3wxMJCoJvG6Teu5bIKxPrdPTk4qLs7FaPtP/P0W7rt9vXKGkBo3ys3Wv19vecv&#10;XJmZ26A8HoLHw4eGt7f07Y2GqukHDwzYlt6sG9VKq9CdUFXwF0E0qgBSveP4kUazVq3WcMiAC+68&#10;64AoislM4lOfOjo1M5tIAsxmF+fX7rvnRCweB8+ZSsUlkYMAUZZFiN4JXPRLpV1OgCgC05SGZkqC&#10;sLy0Tu0Ng0GoiTAQPJIoWCbmdLAdicL6ENbYvSCZTFitmsSwUZraovlEJOEyLVaKxyOCAWfXtlme&#10;I0khFktb4cEKWFKipViCgvaS77SHPg8baBG3dAb6AiQht72wGgahr225gCrVdti/6sFhcWxMP4kK&#10;ek3TaEHECr8i46Ae6W2nZUXAyVIkYELyZ8KnwxB6Z9nEHwvMKjwgbLOma6lkslyr9/f1wM0tlUqF&#10;fG57pwhLpyFSQgJhFwIBtLbYNQ2nS5KFMH6q1WqAf+GNAXzCL1ieCcfi6rVGSAoNt37k4Nja+oat&#10;Ej6qqEAQILl3AQ1oXEdGfXZs/4Gd4g5ETP0DA1s72yyZXOAICuVJkRZzszzv4LNzkqK4ECmRHmCi&#10;gQR2yDEAsAUePA7KILtOh2aG3PZQpIfgHSRkIIxfHmn+RwzCIt+ES6ieCcjBdkIscoYUu+RzcVew&#10;LkqS4qQtgpZFCUmeAbzyDDkwiDkt2yKiPgg+IchBnmliIcnYQiDx8OyeoVuiSO11JROSIhSU8m/p&#10;ncTd55EE2yUyR4xMOpN5IixKvombzWaDwG022oiSEFJS4dQsoKehoeGB/p7G2w0HYnwvyOVyjoP7&#10;SJPyPpxbOEWkzwWJvubnFxGpijxFWihxUJQkEcP2TL3VZogR7nDfeDdJzghYI/XLkIaKJimSDlZD&#10;Phb8CU9dyLOFMxpIXQYok0JCChzyYokwKsQ14F5w4LsjmkIhszTmQAa6U3Se29dT2N4pSbEs3D6a&#10;dU3bwNS0IllIqwbuWLI5V5B8G4cMKTjyClxpmwgNYx8B8vTKktRGBiVMN8FOoTRYyIDMBXB7NNUI&#10;8x8B0xnxxblk0pyMg7nBnp4wE6YPwUXhEEnIwYw0X3hd3ZbaCoESocH0idB6hwKKPHInXxICJPwb&#10;MrBiEZJugZxvmkwRMyHzIEcyYiSpA8fdJrJRCJwYUjAMcOKWdJwGkYhkOqZIQ3AMDoyyvKClOcvr&#10;tXQytbJuXL9eoh36XbcfUaLRnjzVrlRqu/rKWtUG+2saYiB1ZbtfeuGtSnEH4L6cECeO5IaG+579&#10;4WXUdgp8gST+OYHtySX6u2Oby6uRtAjuOxpHiok44zKO3a4ayXhkoC+7M7/B0r6sQGARPPWDa3Xd&#10;4ZBSWOwdyDQaYBqChlqLsABXlaFCGqKQ1Z2toaHuuetbEkt1pyKllp7sjY4eH9xcXodPnLu0sr68&#10;Wcgrxw9NVuvN189cP/HIgUzGnd+Yh0hdERnZpyXfH8xEbIZKxgF+WT4bZPNMKl04dvKu06enzr96&#10;nQeTbaE8H9lUPAyIcsGHo6Iai2ElUegBs0WUv/0Iy4d4FQ39za6GW0V4/5m67j/uFt4b8w32iqjh&#10;GWL2cOY/bpAOx9z3JM/2aNP3RI86/ck4QEuumStyfHlnZ3t9A47YYx/5eJg0hVgB7jMvCLPzM7cK&#10;8d4UzbopdPePJJeI3hsdUt7Vm60AR8S8PQVpBKU49IiJxiD0TNiJjDaiUwgn/4fBFYSVtM1IJL5e&#10;3P2Lv/hSUpETsWg2kx4cHEznehfnFjCNh91NmIwUZdGynHgstrNbtCxL4HBiWZBliD9Ems7luvxd&#10;b6ivd3NzO3A8kQoAg9954uhCsXT61dMNU9ufzk+9c1Hm5Yfuf2h+YXl9eXF0YHBpYeH5p568duXy&#10;0cnRKxcvLV1bHOsfonVz+vzFTCLJyrHnT72109pVUAm2urO1GWdprVFfaVTbuqEoSkvXdYiASDgG&#10;VtaEkIulDd3OJDOSIq1tb6OiswSW2oUbW3ToP//aP6AAjCIXr80vVOqGqg0Ojhw6cWdOctVWtdyw&#10;kqoqRERP4E2PEQLOs1wkpgVsj6wqlCSw8MyB40QVudCTNgyz3Vbhb+DtbadJ8RL4MYlia6Wqz4Ip&#10;Y7VmPWjVwRpYmm00zZ58YWRk3/z8zFaxeP9DD6xurL763Bt3v+/k+JEj81/+em9f4baDk+ffODuz&#10;fe23v/A7sIxf/9r/OvHQiaN3v+tP/+xvE4Q6zXKtFgqF0i+9+PLY/qGf/YVfWZhevPfeoQuXrnz/&#10;qecAUgTtussJu+1GUua0Rnt/T6p/YIiRowEnO7bBOjbAWs3U4UiL2EboWp7Ps7xngUNF9Xk4q9sr&#10;OwPHJj2tJual0cHC6utbO5sb6dRgdnikpqkiL0KEt7+790I0lRrol5JRV+B1l/K55F3v/7heWUrw&#10;tj519dCdx+fn1rojTtGoy2y8UmqPjBSY3r6eTHpxYdl32Jm15Z31pezQvn/1G/+ZYsX5xRtXpk7/&#10;3eNPvu/dDz72icc+/pmPrK0sfOXvH59fXGo0GmC4hcBLQ5TgaT29Pej2Pe/0hVnaUanAkKKZp37w&#10;pBDL1lpGfy6JbM4UM7h//PT5Z7nY2mhP1tbV3kLXzMJUITdQyGb27c/DxSkV1VNvP98z0qtr1B/9&#10;2TdzmdTDD9/dlc1kcvHscG9pdYvzqRtzN9qwiCb4AAncoMravJjoGx4pLq7JvMT4gdUq8vFugRE8&#10;j8cmJd0XEtHy9ua5C+e8aDIKF4Yh2WxJjKVS9ZY2tH+02lRtw1LaFoBexF2s0G4ZlgUu0mlWts2y&#10;IQfRrnSSzucFTqioZtOVOCLDxog8lqA5BY6BIPFByCPSyWoHgAli8eQ9t6VFHMajeB5ZWC1fX5Ct&#10;2hwEtW7ZbAE4EyHWY8Ds8p6N1Fweab/dS/p3BkiJMqolKHGLSE+HnHlXpqdHJyddywRbTFF2LBZf&#10;290aHB6IR6MrKxvgW+u6nkokIhFZY4OhsTG0xpjMVVCOVbebOyVKjNsUC0Y8YfFRP6kEnOPpTit4&#10;5Kc+V1Mr//cf/OF//d3fTiYzVqOFbdIuVi5YZDj3HUKAVmqau6ZmcVRxd7O6s8z6NgcIk6Enjtx+&#10;6PARxncgmuPg7odjJqRTJkzMg2NGClAy0eETslmfsImyFGMhZKMAkQFCnp3/9crM3PbmbrOlR2Sp&#10;r6c7kogXuvPNhtZqqbISMRxXd9yIJFK+1VaruqHBFVdkIvXDBJLI1huNOOrDgSEGswzRIraFhpyL&#10;nVwCFXanMQQQE79AzPVPWpc7TDMkYg3FIfZ6nUlFBnO9LioyItUC3UmyhnW4sM8d9g3Ahms5uqXT&#10;ld0diCAFmT927ATtcipFy8mUbhgrlZ07ef/Ig/e+9z33ARav7Ja/+c1vn7k4u9q0YHFsnMz0bJYz&#10;LZMLUBkolKWAYIATRJyXAcsoeaSfDQlacfQ9bGu+6ZsCqlqpDA30wT8rlSYlKmPpgitAIGxwWOzF&#10;7kkywY5zwLark+0KpwTDqSTPtsyA4TyAYQxLhETgSPI2UvegO5ZI8odVBEZkSmWt6dGpLADC4sJM&#10;ua+QeO78zCc/+tDaBvxc39raiaelQk9+MbGqSLzasGpV4+7jx65Nzayv106enNx5fUrT7b7B6OHb&#10;xnZ3i8k4E5VSa2vFdE+yvN1eWdw4fkdPcbe2OneDZr14MprpFlqabzpcpWK32+3JyR6GsSRR0WV3&#10;fmmuuztTiBV2i5try0s721ua5rJMtNnS9o1Szz33YrOtyxJ7x9HxtCRWizVbs5moXKs2zp6/8KEP&#10;PTo9M7u8tByPAdCLYMkRICwLSF6AK87yEJ0yumlXq1VFFsN4BMJwTJn5vmYYsijKikLmFX1d0wFo&#10;hV1pEMth7yjHlXbLqUHd5mRbSgRygxLgLHuCyCmUYLtIzhSg/cJmWo8UimETICaBZUbdV7gdgKuR&#10;boqRZA7fkBC0AiDHz5JE08fW1kajlUwlGs02TfraBIyWbZTdplyUonEJZxwLNioekJQU6SpyONJw&#10;bJiGIIipdAqiPV3T0qT0t2905Nr164YOgWusp78fUNDi0lKDDMSWq9UwLtra3g7BP7wD4dBhQgoi&#10;uCaAtHGWUECZGMALhm7EE3GPjICBNZA4CXlPBQHWcN/w0NLKisDwPYWe5cUVgLVhEorQ4bOh+A0O&#10;0xpWRFFgQVRNZ8PpUFLfhgeAS8Rj9oriCNc9ElIwdL67O5nJzM7MknlMEinBisOyUDSYemyrZhjb&#10;tkIpHdI9uleodf2bk3fhDB2JKQMyT0uF47sIMYSQjrQTKkI4rOkOjmVgjpBRWyZCJaJd56KyGiaz&#10;eGzMpiybcmyPi/IucR66aWB1hJgoHzWiePJ9ODKU4QJ8FVGjKCBzFn4ozOtio7TPEuSFg7WULxF+&#10;byRhthzDBNDLkQwtm0omLc+qNVV4dSSB7XIoy+Sj+c1mUrAmNqBlOuzjDGzHDAd2YHHgxLp0wGCD&#10;Nx4bgPoQNxLOUGwSuckK3GnwJnrO2AYKoDSgqFu6O39CBU96DXDkm5A0hRRnRDgD6aPhSNuOAyss&#10;iaKGehNEsYClOVHoEDRhKhNr7/BgXihA52Erj4PyB+iqAM2yg4M5MxAsq9JTyE4eGNEqjRrOrWkQ&#10;NcYUqaLXQ6LwNoRfFB2JRKOK5Kl1ojVKCaj2JtgiJ8Nf+zSydIpYSeIRV1JwvamdkoH1JD/MERLi&#10;ZXRsHgn8E6JoOa4XamETr8KSRDZDuMWJlBmB+oRmm8UgFtduT+Ip7PfEBybDOAyp7HFugM1SDIrP&#10;4S0Kxx5IQRj/w0EGAJv0wbNhS0ksHq3V6kzIk8SQVDzJoQHkdVxfbauu6KXyBZqjylsbbmCtrTZd&#10;r+JbzuhQtlpqXJ1eSCSlbG82l0pbTdOzvaNHC339vW3TXF1Z6euN8FT36nLrnvtGA97IdKXDsVe4&#10;FLAdEZl/5KE7OKtxbXk9iADGZcoNo1W3OZaXovzuZjuVYCKiVNnZQPZzgR4azG0tV9a326rtZrtT&#10;gRk0W214fEVmaY8ulVvmVuOuuw6dv7RGcV5/bpA9qMwFCxNHbut327V2ywlasZS0PL+1vVBJJ2S1&#10;br1++lKpqu8WK1ffvjQ8lI+KrK6IyK5ru5s7WlF1ugcgbqNKuzp8YdXwxybzhf3J6A1/9PbuxloT&#10;ohETInHS5EW6EkjShaQVvQ79WsB2Mj2sQgqPju/rlv0TnaF/5udWFijqFlTM0J12HX9vyDeMNVAa&#10;ifrfNEh3aAw6uTmSimf2Ks90p489VB4MVa38wKM7lHH8+fMX/tN//K0DB8Zuci/H4jHD1EMiqpu4&#10;9ybd9K1s0j9pXMf2fY7ChBwPywqbhRoDjBjyWpHggwq7kXEezvU4hkxNBDQq5oHVQ+W3cHwals6x&#10;MC8oLK9vBKZhm5quqRwnjI0eVDUzFokAaIQwuaqqaOB8T9XIkSYT2HDfdSRiVZgwQkMxA4k0VKJB&#10;6Umlf+r9j+QvXnr2x0+dOHFi/NDkC99/slDo/9xnPv2l//k/5qdvfP7zv3bpyqUXnn+hd3TwF3/l&#10;V37z8/8n71Gf/zefX5ief+qZp3/7C/+JlrO//Ru/deiOQ92xxCsvvSTFYh/59Gef/OETEP3Isiwp&#10;crnVxBYAB0kVIZyGL5NIpiYLvdMzM5Sl7Bscarbb9VYL7qeAfciUHouLmqqyghgXt3Sru6vnrYWV&#10;uuWe2Nc/mI2oXLJabG7sVpzdWjwe2W00paiC2UBdk+IJMH++aULEhmqnvkNLcD2YrngcPAuEv4B3&#10;KFhUD7yZQVvhTuJZxdSg7duBCXuxYWi1rR3dsRg2eOW5lw3DOHbH4fWZlZnrc6ND+9uW8dwrp/Ox&#10;ZE934ct/+WWwMx/52GPnL10sbtbilAxuScU5Ly8KPzHFtvVf+PnPIiMDxAqZng995nD7b7924cLb&#10;iut84D3ve+7553oK3ZnU4GB34b0ffuzUC6dMbAGjE6nU4P7cK2+eE3jasYn6ArpnnMQDKwF3TgjY&#10;leWtwxOTuf6hhlk6dGxQ9esiT83c2D55sn9xaY5npInRCcOz3vOeB8Bkg8WxiRG2XQes9dxqkXWa&#10;d9z7AHisWGoglsqfevX1htqCg+T43tjkbY26P7x/MBrJHDs2sVPfff367L/9t7/a1syJQ6Mf+8ij&#10;b7124cknXvj+d57et3/4kUcfGe7rG90/dOi2owHtshFRdexcMhnLpNHv09jcMdTXa2k1lhV3W03f&#10;diQ5VkghDchAf6+SSPBK9J3zU/7h/Y221r9vXBJqU5evDY2Pai0tGhUPjo0VurtffP75xbXt8cMT&#10;LMOeev3syupG28j4WnDX0ZMbxbWUUefNyPL56Z5kBAIRhxJjiZgSTRy+554PfPZfqOXSK889NTN9&#10;re1QUV7EtmEiuXLm1VN/85WvihQNd9NHBSHklgcnUVeb18++852vfBXucgSulSym0ynDMNc3iv0D&#10;Qx/79Ge21lYERdGc3W/+2Y90AOIBhQl4D1CxP9DXL0WivtMG92rbBtYfSJ2l06JChbqGaHhMDRAj&#10;Fxg4lgb2cf/+/n/367+8trL+9z/4EdYQiN4A2Co77KRDdxSm3amwTYkYH49F0n4I4sjMm+fBpd4F&#10;yMoI6GWQ/4MiFTyz2WzXd+u75Rq8BRyGZDxWKOQAbBy5410os4DcmB5K1NNBubij07wciwqK3DAt&#10;iWUN1wSbaDABhOybVfryfOn6WjljBFHKph1dikSWFm+ks2k5Gg9Qq4gVYvKd9x27cOVNCZYVaVlp&#10;13YYOQJ3TNNVJlS68cKJKxy65/dIlTzS64L1DwIJKOxKg+fwUddQiZkBXS21fvzEExcuzWyubQBi&#10;HxvdF4vFYK3augFhBqBkBjCAzTXKZTBwniG4hhaAfwJ/D8bTtfJdWSUu+a4OxgceD2XMUGgUcQH8&#10;CWYfRDIRx1ChdDITZsF9kt/Hb+h1eEXDzqLg1nSnvze+E8ag+MN1KhiodEhSrntUz2FBmMIiD2HN&#10;9ZHVj6UM27oxPVsptV69eA1gVjSTzA30lZuVslksSXwqnhRl4dEPf1iS5cH9By8vrp6+NHVjdSdi&#10;t3mzyQQcRQogPqF44XBul3gzfECGiGWQnAvptw69ElIoG0arWff8PHwxrdXmC10VuPZUwcU+WC8s&#10;YsFuuR3830kos+FwIMAhGkxK4DKSia3lMU4Uia8JRTloFxnWAiTjCYJm3RJwRBp/f/nczsBkWq2a&#10;R27LVEtljmbKVe22wz1SLF2r1lB2WDcFlroxtTo82Ef5TLNutFpuMhHJ56MM75+7cGltuRWNiEdu&#10;E0SZWVto7GxXJw4NNJv6B9730LPPnLZMLRbhd7YB0dGvvfpmwPjpVGxhfrdQSI7u797YqOq6Q9P1&#10;mOLxnEjGSAWB5y5cWMgX4lubXk9v9tDkAcNov/HGlG8iHWq+J91uWWD34KY/+9wLohDBMjjy1rqV&#10;SgtuViHfBTFlPBavVOvR7lQ6myqVtgHIxWJxGhu7dkRRzHfnmqoWi8Y4UuNiIEIGlElqdFiq4vl2&#10;uxWLKRrAescEMI2DnoK0vVXLp6NYhkVdHBNeglKqSFaP02VEideF02bh7D+ccBceWYkotVoDG0k0&#10;AxwvSdOLiHAcVCqEz5QjCkCReDIBu4TyEAwlYqU6gBdibzDFkXKi4KDvY0URULnSbLVum5y4fPX6&#10;hx97bGp6ZmCgr1iqAOJtNOrttjo1NQ3L1FXIwXle31hnCUdmSK4UkoMyHPYC9PYVdraLjEfDasAf&#10;IBSEuAceDcc/cKIYjDzE4RgpKXK9WsNiKc86eKQDEkxiEoUQjtM72zue7TJgbAQ+vIqEzwlvbaOB&#10;g2O6aRlb22DSIcje3NrG1mLSrkDki1lCj4SwwvEsn/TorSwtOaaJs2OhECrrt+oo0USEf5hQS4ki&#10;Tc4IhWyLcCNxnfoNtkB4RH+3k5N0Se7PQWCGvMeqEZD4DvV14J+5XFfVqhqmHYnKPM+gUnFI0MUD&#10;NOY9L2wbYYkYOyXIvE/ojgVUDCLEAB7qBjNknhn+j4GdzBQaT8NXoqSPGpsFXUBl5A+w8Rggr4BJ&#10;WD+f74IHt516gMURv7s7p+ptMtbr7RR3wUxRhJHOdah0OqZrFo2hKz87Ox9PxJDmAj+aL+6Wwh5y&#10;8k8O2c55LtThY5E9ANkZEWpxNOliIOS1JOSjOyoqSLtIhnPZ4JYmb+pWvAsmMbB5ImcF6DCejO8b&#10;HV6YW8QBeJIxxNk4UtoMM5IhPRfcK/g3WXYkIeMcolgc5oZJLg5bdkh/KbY/CpSjapW7Txw9Nnlg&#10;/urs/NQSJ/giAwYr1B3CUrOqIW2vLCoAO+GgOYbZajW70vGIIgcxORmJxiQF1sDx3WgkGjhWu1Hn&#10;WaqQS6HkAJIUWrwkaLD/rt1pjSFE2yGvdWfYl8x5hnO5nflMcjE6pTqytVjy8rEXFNuYiVIRPIhp&#10;6jEpEVJj4xnFXJhHJrDoDkd0OCFOPophO505mOISBMM0ULqa5UgHdYiPsGYNVwEON1geuK5xOXn8&#10;njulq2cX1mdj2RjS3ahUJC4ZBk/jwgZLcyu8gPWlaBSeUZ26PpfpynjYWKsykn/b8XyuP9JQ/Vq9&#10;qesuBiIBGxcRHG6vzrO+lU3yJx87nto3/OLLb++8VaZoI5OLwsbmUoLRbndlM6g2DrFL3SqVzXRG&#10;2l+QDh4erFSbF8/ttOoWPG8yhtyLAkNtLK9ViiXLC868ernRaDca+sLiRmE4293dm06lMxMRWaKK&#10;K82evq6F6a3Aq+iGF4srUUFqVlu6Rpwdy9qeFU0kUgUAHKjZTYQ+Aal6kWRqZm6h0dLGDqWv1U29&#10;3cbJKIGzEfj6AjxqQFS/bOxwZvcQq0Oo6cxwBJ9kbv4JZ1WnB7iT7AmIpnlIKkh+2D3iKxqpz7E5&#10;3gtuxcaY1flHALoTmNCIsW+dte1ITQShxmKnMIvN2GTWHNuKSdcA7LDAstevXoNDbljY1W+aBodS&#10;8iqhB7hJC/GTovI/g+GR0IXDHBvOdnKcaBKhEI4R6Q4ddag4w4HZtHHukRNJkYPopLo0mRhhOAbp&#10;dfyAQxFeq9ps9saj9WopnCdbX9uQY3FelCCQZTy7iDzyMkBlzcNZC7Rnfsh2hzMwYBFmZufA5Siy&#10;HI1EIBKGOH1xduErf/jHEId/+qMfO/XSy9evXDm8/0BXIvonf/iHua7Ev/7FX/z6X33FZ+mf+5c/&#10;98qZ1//kz/70gZPH283aD777XYGXP/XJT37pf/4vJZUp9BfKu+XyysbogXF45FOnT0NkKfM0ILSA&#10;lFaJS/CI5gGOmcFpy2bSnCDAVtqWiWMzsIayiA1RZaQ5teSIADbd9Q24Rw0tEITZ7eLcygaLPK5M&#10;drinaXmwCZFYhBEZh2JkXkFfByZClOQI5yIVISPCemH6HXXiiTqMAKYB/aaNOVF4H3CHWlsFy8C5&#10;PHhfxg0QkolCGxkLeTAala0SLPJ8Y0aWBIemMuPZwVj0hVdOF3oKvans90+/WEik3vPQA+cuXV1b&#10;2Uh2DfJI2IYiUarahiAvmU5NTkx6rtnStFheANTdamrd6dxAJntofGJh+lpld/32oz/12Ec/wrHK&#10;0vZuLJ1ttfRSbWv44G0f+dA9Tzz5eizKbVdNQaAsTIyinnAWLG2D2Vhdf/rJJ/yYFMTdrlTmwYfv&#10;Cizx69/43re++9yJg92FfA+aVsu9/c57N2HxpCj4AVgJmhMZMfLa21NvvP78r//yp48eOby2XZNN&#10;473ve+Tt82eePfVWf7W1dfrUux98gI4na6X67UP9z7/2ytD+A348t7K+dWXq+trqQnFjpz/X19Ta&#10;a2+d3X/ggCAKPdls38AwHPef+fmfXbtx2/Tlc0Q7Bvt4XZoulauyEGQVcXJ46NpmeXzfcFdcA0SA&#10;XJ0urUiywTVO3PmuI8ePGaq+uat+98c/ePCeE5/93MdZnqnVar2Dw5/9uZ+/MT392itvTN9YIr3d&#10;6ID+4I/+MhaNnDhxpOdIfmj/ZCKf37i83Cw2jaZa2DfIRaUI1YUBbSrzqV/61Zd+9Pizzz+t5NNk&#10;6BJd8OBQP025WUVGv4LawmCVRRxhk8SELEpkuCrC07ZtmtWdXHdX7vYDtZYB1mHq0tVjh4/NzV5p&#10;bm1FIwK83Go1RscOtl0qX8gB0OKIShMcfNcnM7x49Bky0eCQkS6fCZlTwo4PIsbr+pqIFYa2qlb4&#10;WIZMiLKdrkgClTi6gzlu5gJpoiAtQ/waiwJ24ZAZi1lb3+RpxvIgIhSItg61vrVTrTUlXmwZZkSR&#10;XNMxDb0J1oPnh4f6DWzoRRZ9WNW4IrKUrVa2IWJ3XaTEeOCee9qGBS7RowPTVuWkU9WLiVxckCHi&#10;EBSOs7TmK++8/Nijj2ST+WZTcwLmzEsvBGDDPDPf3atVGuFEkxhlUJcVH5vkswk9J+nAQ4UwTH6T&#10;2491F5xFpYnRhlgiiCKpV3SzVPq7b3/78cd/uDi/kEnGJ0b3JdOZarm8vbkN0bBpuWxPIRuPqK3m&#10;xtJSTW1DpGL7Xl5RBOzgDcqanogK8YRcLFcg0MpnchxD8rQM61mW6fiAlyBqE3gBh6mQiJT12XCi&#10;hibu4CcVG5rwlIb1iaDDfRrcJCvxiSIkGfPD7H8QdKawyN95ob8hNRmbbC/ruQ4RVKLIDKCnqe2Z&#10;mRtLm9sATfaNDycLXV39BZmVHaf54vOvLEwtT44c0Biq1NyaONizVt7IppT33nsX5dAXL8y0DJVT&#10;BDJ8iIKrFhYVdVmJEKkPzDiH3DHovAjxOPiCarWMDX046RuYnp2OxQwHgjPKJIxqCnZKsxRDiJop&#10;j6E4B0suflhaQLEujoPja7GcqjsMan9Yhu9AqM2hzKwDTwf7IkoQG7iKwg+P9O6W6rs7zWZFU/he&#10;CFfmpksr5vzEeP/OZvveewfGJ4+ev3S5ryexvVG3TOTgOP3q23193bD+Sws7gihtbwI4D1oNleOZ&#10;/vEEhENrK6W56VqhLwFubWpmm2EuHbtj8uzblyH0GB/r2z82vrS0s7VTxFZbgRkZ7n/99Wuw8tku&#10;ubiluVkmHpOaTWN4MN/VpWzt1FKZmKbqmUzX/Pw6BE5dXSlDtcvlBipMpbIcw7aaDdipZqP22c9+&#10;+sUXXyAyqDh5Dq4W4CWgP8N0hkdjY2MHDU1fWV6MxaPlcp3F1mWIJBEEaroe7CnWwo4D5GU6Gide&#10;NBYb7O9ZXd/a2twuHDum2nY2ldnEGDVwDQOlSZC8ChtOAQ9ghzwE4YgkScsoFvwtOHASLxHiZpoT&#10;OErHwiPAXdd1JJTq9SUFmZNEFgAn/B8e3kcGbFlvwoNAWJ7OJFutFoDtvd5bBkXIRDESjRjwiETj&#10;59rU9eLubqvVgGDeIzocBJMAZmMs+JKYmffgdXCiLBNnarC9PcDalyKId93/rse/+URXVxYAgt1y&#10;AYJ3DffVqlU5IgFwbdabqmVgCkoUaNKbqiQiAs8C7hJQmZrmKWFzfZMofzBLS8shFyDhK8Y8D4ED&#10;iD8t247IEYijTNsWON7F7gsi5YvS22w46IidlTSBZ8SK7hZ3QnLjDssxnlsI+5mQ2Se8vGH0iLVR&#10;2gs5rgFqdgiTAd0wDOBV2GI4MAC1AKa62FnuE/5gnNp0XafDzhIEpd0KDhAzjI5TyhTEPz7W2EMi&#10;K3AStMhioQ6sgiiCAUfqrMmJ8RvTM5goDavKvsdKws3hPjKm64ZdrmFjrE+icMxiuli/welxDP78&#10;dA5CizZsCY5YsqwBC04qf/BkqqoR7XjYP1pXdZq0rWALve83222IhUhdB4vqgNsJKA35AAIIolxs&#10;78eOa1iTEHwF8O0Z7IrH5AI22JJ+RSJXBqg9rFP6HYmcW+J2QkwNryLkZMRYIa8sF03FAfET1U6s&#10;1pO+aNwLuD6oP035vUP9EGXNTE2zVEdEOgIxU0Bz3l5dDMWyMG3CMh0WSrJGNnLDyhx17OjExIFx&#10;zfAcW40qwqal+cQJwYUHhyTLYEN926cScYV2HQ49VaDpqqvpJY9yGUq3PfhcMSDyUGQ1JaxhsWAK&#10;RSrIpVOOZUJ07thwR3TSKcRacDr2sANLAHCo5UORgRnCa32zQBdK4BH3QlShwIVjy5lAo/Ky6xEO&#10;XuI/sJkIG/fhkbFxHzEbviYcN/dD10UzsihU6zU4E4SdkWRA4YyKQi6XM01nu7hNEcE6tdVenpsf&#10;379fd5pyJuXQTHl7K5qI57NZ2tYvXFhwnCAS5QpdKZp2q/U2+Hi12RKEmM25cNNg2y9PrY6M5Oev&#10;V4nLoAkXIjMxUohH3XvedXtuqPtGtf6jp98CuMpIrFp37Y1mV0KsOWYsxrWb9tJqrb83dmRiOJuJ&#10;sKIFJ2dtZn2j4qSzIhju3aIGRsElBFIt3SSsFf7magkuUkTmSuAqPHO3BLbaiChiu61LEaFRa7oW&#10;RAoSIq6A2V6v7DvQiycC2QgoUY6muiXwknBBGGw+hNgsMCrOubOrumuMTeTX5+uq5tgeoTqAMN7j&#10;MBfMdMiYWYSNtLu3qeTa0z5JWAS3kC13hHb/CQDmeCEUfxDJvEGojk3vaRKFpofaG+j9pygz7JT2&#10;QxmGPdZkb29I2A11rYL/PUDdC2VInEreaXFl5Tvf/iasgCRJEA2b2JYT3ITnt7zwn2WvIiz4WKWp&#10;VOsQpSmYUnVC7bubiwBnmRDcoag9TwImf092i0ivs2DHZUn68Q++Nz2/aDSaTd+xIFbFzIKlMlaa&#10;5cW4oGsqNg1iRGUSOUfeoZ29AjIha0aCFmwBikVSmq6VK1VZhsNEyTxjN+tR8LoAqEVRsw1JETiJ&#10;q9Wqfb3ZREyBqDCSjI+OHZhdWTnzztnPPfpIpVj85pXvn7zz/hMn7nn6pdONlvrwhz42d+ns1QuX&#10;P/C+92tU8P0f/CDblQsco66iQCSPI3tOeLfh8bATTxBmFhbBRMR4HiJaURDj0UizXi87bn9/P3zV&#10;zZ0inI2uWAxFfR33vvvvXVjeXN8qHj5yyGg1VneLCTkGb1dvovwnp7c9zmeTCU9tgT3y0xmw9BqE&#10;TrwEDhNsXbupMkwoxk0G7AD+YeXHlhS5rbbBGVjYt8Mimw5Rf/EhOgkCWGX4tuCwsVKkmVFRunzm&#10;rBl4YFKmLl2qxDKxSFoQxN/5D//1wG0TI0P7b8yv04RfIKRvBXfFhM2PrpWMSaRhsL02O5tPpeBE&#10;Xzp/oSeT0tXqE0+9wCjpu0/emesZKm0Wu+WoPFbgo7wNAJ6mknG5R1KQsoLh6rUa2Ba7pcm8+K4T&#10;9569eIaN8m6LvXBpEQD/kdEJwFRHj4z/7M98qrxTBbxP+Xa9WOVieU23m6rRnY+BDwUwNLdd2Ww5&#10;f/XEc0NnLpx/46zM8ocnDha6Ym3d68r1PvPMj7t6BtZXl/v79j147513HL/z8kalrdMRJSOL1eH+&#10;QjaaBUgH3l2S1AuXr0o8N7F/vFwsKelcNN51//s+cuz2o2+/dhpbUuFg05Th+2lZOTgyum+g5+zX&#10;vpWIxxiAM7TQ1qyJ4wdSqYvVUvn1M2/VVevI0cPTK5vgqk5fuN4z2PvJTz62U5yffuWMoogvv/GG&#10;IsiPffiDtM987+mnAbcVEhnH9d46eyVvDDyyL+fJzNjhid67c5duzJoR6snnf7iytP1Lv/CrLoQw&#10;nnvsofe+evZt3XQd0g8EIZBhgCP3hJiCw4rownnbDxSK2VmuF8DzwVUybca3ZI6HIBK8fiIbMzy3&#10;1ihdn71WyKcBLfHglU2DIzcsJnIWKxg2So5BTEl4D10wUZIoUh36OoDSAmmdY4jinRsSyGP9jUEY&#10;brrevskDI2NjqxXVD9RwKokONebD9jmaupUlLyTPB6CeyWa2NjZQGNKxVF33SJ8kkuSR7kGPog30&#10;sKR5irwulUwYppbN5XhJVOGIIcknPK7NIM2TLXje9amLAwP9AO9t80hgmx7DYTrAc/LxYLw/6us7&#10;LeSUoVfVlqk1r964Ligix5+Zm1vvG+h9/c0z0WhksDvXAHDTbIPVUlUzlkEKGnA0fsB0VOhoO7To&#10;nbEmwiQLtsHt8PlxPMTpNHfx7Xee+O4/nL1wTtdVlvLvnhz1aK7abG1s7eg29mrxsEywCK67srpm&#10;mTpEeemIGAuw+wyuXakBxoGJyyJY05WNra5cGmL3ZDrpmy3cHtdZWqu1bbjZPh9KPRBxS2zzupVZ&#10;JQh+MrLC0Hv6hohTWZLDDdVGvD0StGAvRA45njwyTxaQobJw4K1T1MAAztuDy0Rt1A8u35iHjUqm&#10;4l35JB245eKuApaKpW47enxk5Mj04srA0UOmWn/t6tXppY1PfPi9Ryb2dafSk8NDi1s7M7PT1ZZu&#10;uAyEYR7LU5wSFlFCSgt4OhtLRJ5AKFshAm/U67IowblEfmGUHLcBIQUAdD0eAkQ+rG9jezZhWeGY&#10;ZqkSj8VF7CalCC8JU9PqBoTOvoashIGqUVpX935La6s7LfDP4DELha5KvWb59m6plkwmFCkuiNsP&#10;3H8yqnDV8vMQL85Mb5i6Byf3tdOvXby0jBOtCZEXeEOzsejveH09PdVa5cHjxy5ducZx9KOP3dWo&#10;qTPTi9VoXW050ag0Od5bKtVEiZ+bXRvoz942MSqL/IVrS6WKWujOTYwOvfnOxbHRobn5HQC0oggI&#10;kIHbUKtp6WRMENzxyUOLyxsHDo7A6p9bvJ5OdldLatFopJNY54TvU6nU73/3bYvL65yIVK5quw0H&#10;s1wG1ykQUa4AW7cYOhJR0hk5EYsbOkq2NOu6qq3xpPUUdhslVQJKFmUU5oUAGCJSoqsX9uIStlQs&#10;jgk8Z2p6PhJNid54V9/sqTdpD9uSIazXTAtAmkDqadjUjJ8cYL7Y70RVqNEe+KquCVgtACiC/FI0&#10;kZAlU9mAkAWs+IU9ohahBUH5RksQYxRHQzCBpLiAUhzkxIN9R7IPx222VTgtN2bmABGtb+4gOgIb&#10;inkpKpVKwUGo1iu9Pb2LC8s9vT2VSmXiwIFavd5utdLp9NLK8sGDB4vVckyQAekBbgY44pPWWzh/&#10;kXi8Vm+IioKSWmiBsTgJx7VaqmKVGDChQ7RwKc7Fk4kmGk4vQCz4LZmgw9oYJvdNk8P1xPAmmUgi&#10;crSsaCQCh6rVbLIcPzwyurK46OMsOsWRIUdsfPU6I9BEfjK42Z9MvhpFyE840s9MvomOJweApdm0&#10;lKgEV9ZG2UsaJWsoytStQEElIDkuogYZIhdUZQcIA8jCJQWPDgMziT48F2J1R5YgyqVGRodgA+em&#10;F3iJe/SD71laWpmfWZQVpa+vD/4bokZDt+YWliDSIxyBqBtMWijoIOTM7mTVaKZD4+yHRUF4Luyl&#10;B8xsOQFh1YHnXZhfDEcaCG0FsmrDijJMB/nj6DAyTSAaRofpU4oioCxpp/KEz6IbBrIQMJyL7Ppo&#10;CEjSLwgJusL3DsJvhuPfpJ4Tcie5JMeGXbqdtMItC743q4Mne89sBp0pP5+i6w04UHXXIZkFjoGF&#10;TSTicOWRU40kTeGmAZInXDh+WEluNpscvackh0kRJlQMDqWbwdN5GAYj+QSOFOGsS0QSIqJllB9+&#10;730HRwpn3zpXLjZ1vcmzAQQ3cMh6DxTScrxWq3XtHyTNe3G7pUL4SLOchOMyxNdiqRCzFvhPIhUn&#10;0MHBfWPFnR04jvDHTbiHOOiCLQ0uPhqVTqU8zHJrRGGJ2ZNpDVOquDAAgQLyZJjjwYFAEk4SMghY&#10;HbigEMHTHV5o+iYtMOnXRzRG/p7u5MzJ7DHK+nFcREJmLN3U4B7A/YHXVGo1cmx4y0b5L5eyXznz&#10;SqY7me3PrS5sbGxX77nr0Nb6BudTd06OxKOruWxmZ7fUxj546siB8eszC4AwGtWyH+EnjnWvrDTV&#10;lrWxstuo6LG4rLY026WlZEoPXIGWt1rWy8+c2WibHks/dP+BU89fp0wncLEZDO5NteG2d0rlshFN&#10;yJ4g3v3QvXpt8+VXL6bi0uqOCTEJx3ORGAbVtuU3GlqtidC9OxdvtPRCXwLuaq1SbTdpteWqqqHy&#10;Qjqb2H9b/+5yUY5KcIywycTHMalYLGU7a4ETiAKbyIrjt/cks7nFha31zRLFUfWK47mOqu/Gu4RW&#10;TUsm+MJwJHWkO5tKCryyvFK+cnYGy7w8DzaCJUxwzC1UbCwZJHDJrHnYzEb5/q3t+7f+oBvAjABH&#10;egxxx3hCvo2lT1RId0Ohub15pP/PSG3IyxzObGO7yx4wvflBLvkVeytY3YtPSBmZtAGTk0OY34XA&#10;8f7uW9+emJz4qZ/6ANxZJP37//Pjh3VcmsG407B2S6X9g6mw0RETlC5SxhOhNqZTN8amFIgw2TC/&#10;SLSyALBRIsTKdLC6vPTyCy8YrSYVk++5+87rU9O7u1VkjMDJD7wy0UiU6+smxtGG0+tW3ADiHMJ9&#10;FebUYGuwl4mm4uBvqg34dCwHMXRPd3d3f/+Pvvu94QMHHvzwoy/88Ee6bvzuH/+3v/nqV//bX37t&#10;fY89avvOf/nPX4jEM3/yxT/+77/3O2a98rmPfqzWtH73d35r8sQd47cf+8pffysusf/xP/z7v/76&#10;X6uW/dMf/8T5c+c2GhUcPTFNP5mgVI01LGy8oQIZJ76xbdvxfAjSBLhorkPbuNHgroo7Rdez8IF5&#10;zgB3Z5hgWeauX2/qflLi67WqZ1opSRZYLlso6GsrYJ2lWASMCB8YQkIGT+4GNvK70r5hWz1czGFo&#10;juKIFioZ8yA0AAAnwWbDUgFISHKMizlNLpaK2aYlQXxgxjCZ6Lu0hzxIuCuuZ+sWJ3AyhyxHlEdV&#10;6zWd5gVDh48JDIDlRkxk0/Hk7iZHcq+Yo9Q0Y3Nj4fz584ND+9OJ+I1r1xijyUflrc1ViWHgS0aV&#10;aKWpfeH3/jiXjoyPjIz2D3mUn+3KLWzPFnoy0WxExRR/EEmkW21d1yxGlDWUHFUbat1jrJ3Kbm0r&#10;GOnJF4v1y9rVTFfkvpN3cJTo2kxDU9PJeHV3O6kk09HI7PUbUVlh5aTlODvVXYtlpXjX2ctXIcQV&#10;OWrqxtWrlJ/P9CeiEJ/ExWgiv2/sjrvevVAzbrv7fmGgNved7/EO66tejO7ipQicGVMNYrJotn0z&#10;MO57z8MB9iJw3/v7b+/ubvWkooPdGQy5Ajoai9Y2VhKMu76+7LaKcNu6ulJ2u8UIUl01RsfGI5LE&#10;UazM888///y58xdnl1bjUUk37a/+zffrqjp5cCiupF489Xo+3w0L/vypUxIjrm1uvO+hB+4eG3/r&#10;zJvTaytqtbkyu3ru/OXSbCvJC0cOHzp67F2vv3b63rvuzWZSzVYL/bccz/UPr01Ne2FmHQ6CFKHE&#10;SO/BiUw6/eTTz/f3D2L+mGIcDuJ+zrdMJLwkMupXppYClh/aZ1RUvVjagQi+a7hHZYP9I/s211Zs&#10;y4BHtyA+JlRVPuaSEQphdxrNuEQZgiX0isQv+Vh1AKhMyn0MqbkB5LRcjN4YXl4uVixKZMj0JMTc&#10;exR4tE/tMYru/bAUaRCmmVQ20zaNiCxFFKXaaGyur3Z35zvcgMgSFwNr2VJbcOshzCKVHLHSrO7P&#10;ZU3w/dg2TJM4B0vKrXZzZPKQ+taZhz/wgVdPv9NutOLJFMQt7XZLlsQcnxzJDN148+yZS+dL1V3N&#10;BOBsWIbeajbabQvu9MzVK7zE1CDi2NqOxISUnOQkzvUdmkWNHy8cf8X+RNLpG7IN0h1OBxS9JxIa&#10;KM3J86eeeforX//GlSvXBMrOZ6JdXcmtnVJxc2tXs8NgCiVeOFSr9nyrXitFIhFeiPmOJYtYwgRU&#10;s1treUjhQ0kca2OPkot8TpaJkQ9sLeVLGPZAJE/B57GYpSLSD6FWZKcts+M3wg7ljpRIh1Ux5IIK&#10;6FC3ikjgkeix00NEhfwWARMqTPoEJISp0c54IRmqIv3uGKzIgnBjegW9LcXGY4Kl1QT+QOD6LaNJ&#10;c7TCyIYT1AJqdPzQ+NBwi3vmrenFZG//dmV7Y3U2sKiRnr6TJz6xXmz+1T88CSCXkgSREzHShPPs&#10;IKU9PCJ4cI4mZH6uE+PlVqMejcrgKRzPYSWZZgVBiTc0N4ZjOK7pEx1gQq8Cjgjg3vUb1++//4FQ&#10;6gI8U6tSXNzccGJJk7Hvu+t4uVS87+FDN6Z3Do71l0u7IiOlEinUauYYq+0yvA0RcyIhRuO9ldLW&#10;lbVdtWnpbbta0cGxv3LqoqYiTZFjumrLxODbc1ENJBZ5/8ceAjAJl6lZr2nt1punL6tNM5lSGD+a&#10;iOuCQIEHLO2CRfSHhgtr66XP/PTHf/D9x/v6MncePzG/uPTiy69r7aBemwW3gzq3DAvhaqtlwdlr&#10;NJENrVKuT92YSmcyHM2ahnP23JXtza1sV9I0sPwvouA1+/bZ87VWG0J2mReaDWN2bsbUDcBohDQX&#10;DhQCV0Cv4KbOnj23Xdzc2Sr92r/+l/D3P/7xc4vzy6IsAYDZ3i11lEXxxDphg0AYm0iiBCHw7m4J&#10;NgbQw4mhYcfz8oxYyOdlG3V6DNts+qYsSXjfbXt8fKLRatUaddQ0QRIyX4ko5CqwhmFi3ZX0Fbs4&#10;PxkeY0y/4oguqRmCqy/uFgHTwvGXFNmjfTmiwM2E7wmXwiUkQHQYp2FS2BGQy8qSRAG86h233760&#10;spJPFXa2t3t6enaKxVg0DusIp+3wkfEzb7xd6Mttb2/HE/EIvie27qvNdptuVN5s8JKwvbsjSRKW&#10;mnlhZWUFm63horo+xbGtZgscE7yqXql3dXehMgsLsYqoqTqO7PoA7/lcd6HZaKaSCTi0zXart4B9&#10;TNvbW319vbpp7u4Us9msYVoQpMHlSmXSaluF9QHci7qnRCIWviobttcHhGMG80yUKEmE4BfugRtS&#10;McP3h1cRzmtk28aJeRbpl2VFJMRXriRzZNoSAYUcwVFqCNl5BsV7iD4TRquA8B988N2NVvvSpUvw&#10;QTwp5MAXA+yTyqdNTQVLABsqKSLSUbJsrdIE/47EV56vRGXCK4QFj33Dg3Oz89gizrsMKT77VIhu&#10;OlJGZGqTDcd6JYXHog4LaFdARSVJRGBMuKNdJFDg9vR70UTxRIYYO89pxrZMuOvgrFuNFqGJokfH&#10;RmZm50LaVRb1xiKwKdie7TqjoyOwWbvFogNwKQDMqRNVAi7U1L2pOXRzRvcntMwMvSdQ5O9N+nQq&#10;1YQdgJDUkno7mTP1DMuM8DGUmcIeScy1mbYdNJohrxU2V7tuo95gCUcjyUAiEReWzdpai0VmZzcs&#10;k/FE8YKIlWD5iSZcERDtc5zoBQ4K2WIvkrdvqDAy3HPX8WOvn7oYUbppz5IVKZlO9KRys9fnmmob&#10;1hUC62pdjQIsYUQnBNnISh8yhWNWE6JxkWEUjhsb3tffXUDoiRGnBBu6srUGRz9CRggIiU8Aaxq2&#10;ApGqYHBTsCkcxSYT+0iMFGZZ4YkwG2EjUx8tS5yIDdyaabNkigWsPM7cMzzsLlFtYlGWwfFCGmGP&#10;DI6nEgn4JL3dxi5Ky0C6JfwUx9Qx3xEGJDpssyCKsghef/tiPeDlB+6/u7Jdm7q4MT7as7lZUdu2&#10;75UkAWA1v1NsTPvriiyDl2y37Qffc7htNXP5GNj3bCLZfyReqmks06c2AUGYS7ut4uX11Wo7maVH&#10;+lKVZqu4tj2Uj3XHuVbD39lqcRIrS7JRNicO51LpyPz65mpla3LiQPfY8PLyltZyIjFOV92775so&#10;liuNugN+KZtS0kmxWWuLUT4aBaPjxz3sG6S8usQr4MPuPHEg6Iquza3DUioROdOVBlvsWMaFt84L&#10;KLxsK9GoyNO6rZ976aqhO/sPDMLhu66vdacAYwRtQ8/H49Vqq3cwgRRcrCHJYgQ5DwXaxckxiuwd&#10;gzrENGmyYm3SdEGFlMUhr/reD9GmoiUBbYGJsrF7OJmcAAubAGmSJGNJ8Z8lYqsdDsy9THvYu773&#10;5p1RKbpD7x7sCfaS3xIIzZAx7w4WDy9ZhwqG7gwiha/CzCjaCAbsxfTs7PbmdibX5Xf4oYO9kgv9&#10;Twu8tyoJ0zcPMEXbjtuoNejhNDKBYpyEdgSl0jHwYXlsB0O9KpR6I/4mXDM40rISL5Zr/9d/+fw7&#10;F6a6u3NwQCvlajmd3dkpBRiXOJh+g5A3IhWLu41KiRcFzPjSbEhkT5JHDBm0BvdsRhQAF0hIOLxv&#10;2DA0u9EAGFppNegSD76wUatcPn8RIry2Y595+53tthrt6d0s1wEYdqdz4J23FouxeDwf5cwmHLlW&#10;JMYn0xIns3D/OR7cqo1A0aFVtS2Qhh5W4MHNMDaHoxBUp6CD30oUffBMFONiOsrDhiQwwaS1iLBh&#10;EzUYntMsi0xJUoDPuUgi39+7OnM9EYuePHnfubPn19bXIFygNPBdjsIzKczBNyKs0AR0HY2ztM+4&#10;tGrK2FcGFobmDAcV4QQyvQDnFpyGIgo7W5tgLwBkgHWo1esikj7DLwUHRVDEAM44D8+Hj2VYFhaG&#10;cNTJcwxMksawDYn5/S/+P3/19e/Mr69Hk4ldo+qRgh7Es7B1eqOxtbMecNo3/uGr4ve+BeYzn02z&#10;rMW4KB+AHRQsn5Kj+Ui0kE4JFKVrGqCXHNtfVFsJOxkR441aCe6SbZuG2g4pH9mITAlWg3fZVNwy&#10;mwM9idnZnffff6fnaEduu6NpeGevTWViUV9XYdcYJVmdv1ot7jzzoyef/OETTiCMHjm6Xt4A2Ka1&#10;VbWuZmXWNdHxY+KAwyAHMO++AwdnV1eNIJiYGOf52AunvhT3m0zACFadcVSJZyVJmNdg/xsP3nMS&#10;+wg4dJ+wsalU8p03ThVpd/jjHyLTkHiZLN9BGKHWmQRdSMdlidVrOhs4kXiq0DOYikb689mkKCZl&#10;rlYqY5xluTi+JjHPP3Pq2qX4UP9oZbdtW1zbqGmaXrPa0XRqamYm6jrjI6OxdGxqffG1x8+MHciy&#10;eUMRFdVq/O2Xv9I/UDgPD2P5Jx94f6G7F5xipd7AoTIbm+1a7daFi5dP3ne/5gSH9h+5/z3sxXPn&#10;eU5URNG0HKRorhpwpl3L42Qlkcq4WDIFGOy2m+1MvvvEA/c/+Y1v2FwwcnBfAmJo3TF8pPS0XSzC&#10;YNmHtPdptsOEqTTPDmXASesc6fAlcuW0h33OlItoD0Dc6vwKhPV8IkU4f9BK4CkhhO0A0TkyNgYH&#10;h2MwcAl1hLFFFn0WZnA9DyL4ciKd9InGBsHYfjYRxSoyFdi+35XO6Nhsj8mYrnwOs09U2EDNABBq&#10;1ernL14L+OROyaDZdHfvPpaLQnQKoXQmndjZXHv6xvLM2uaWXmo2y/CsMUlmBVZkRb1pwAUj3a+e&#10;Y1HgtkQJXCngKMfV4Z6wcElcGiWJINyTWZSqDSVUsPHHJUKAECfAxRPFna3tl1948eUXX7pw4RLE&#10;qBLt9eZShw+NjR46kMhk942N/4uf+TWi/oUGDQNLKkzdYzmS5YV0Pt1o1ABPb5WrPtgYniMaTp7t&#10;+hZcZzEW51nHI+wSGE+izAyhXMQ5Cwyb9prGid1miWfx6Y50R+c3KPBOEvSE6T/MluKzEDpjOggb&#10;yPDRCJETS8RUwwRHR1YEqw4YdhGNDR/H0hxZ4iH4n5tfard1sFAuGzASCxgyPzKCVN6+2WqpX/n6&#10;4w3a7+3L5QRl6sKF7lxXXW0eufOOenF9cW5pburK3anY4y88PzU3B/aSBnQWkeOplCxBcGVDCNaJ&#10;yPCJAwAFlQpuGDL6+j4EXmDyXCwMRnxG5KXAqDUSuQxEW5qug2F0bXPh+hy8FRayCRsNrL/IR+AM&#10;KAlRiotPPnXqwFh27NChtua8/vqUGARHbx9bXFqu7bZ5UT5yeBwwFSpT+mYyE19Z3tzaqDWqpmeH&#10;TX6UHJHicbZUbArwRQWu1tK7clHAFRsbpS/87p/39/dOToxMjh3sy+Wr1Tos1OLyKmCtT334o+9c&#10;uXjq1HXAckND+Ww2Ypj6ytoqfFYsnlpaXinkuz/1sQ+feedyq90s79ZdHxy6ubkBwJIibaieYTjl&#10;Mpxk8KflbDrX258x9XY8HgED0ajXyRggSnyBFQPkAEEMwCqKo65evxJPJnn+/yXrPYAky67rwO9d&#10;/vSuvO3uaj9tx09jDIABBgBhSILkklgiKDGkJUQR3F2tNmKl0BppuSvGKkIKikuBK5KiSILwZryf&#10;HtPT3dO+uryvzKr07uf3du99WQPIzGAwprsyv3nv3nPevfccOgBwSNke9ppC+h7YvXDbmxV4q1ev&#10;3wRS2mq1cFcE8PlN7BgKfMjLeLRDunDJuP4BfjAtS1QzPMd5lv3MuYtxRRlKZp21zRd/9COWE2zX&#10;BvBgOLaMxzool2yYRj6f39+v+Gh7ip9DZIeZgTck8YeMYEMN3FoGDaFkvaOaWqVWkySRVPrQ8Qge&#10;hWUBswhECadG4d7VZIz+mCQn4vGe1hseHtZ1TU2oExPj8Fpnpqc7rRY2fgL/zGZsdCFiFxeXTdu8&#10;cuXDfkeHoFAqlQRR3trcgmtmedj44YWL5+7cuotib7B9cQYwEAQR0F0+l0tm0rVy5dknHrl7d36o&#10;WDx6/Njldy4fPnJ4v1KB3zIyOrK1sZWIKdl8tlGrS5kM4EEdD4DNQe/MfrVKppqD3dIukVZGAWUg&#10;3gyGR7/VbmOoBeQviixZvS7heCHqJ0VKPA6EwrYspL6K7Fh2SAQRWMMKI5/gTayUwY+IxFkdeCw8&#10;cEkCOEPpfRsCnSAw8NeZs2du370H73N8auLE0SNvX34PkMaJ06cW7y+S0gXzsUsQFipjsuyixnyw&#10;u70voSU350DWvnYD/U8RRPm7O2X0PCN2qpub2zbOV7JkVB6LyQzi5YAcnIVEvYwnhVbslWBgB7GM&#10;KEqPPPrwu+++B9DLd7GZSFEVgBp4Oygbi8gTvmV8dGJsYvzatevYr81w45NjoigafQNiVy5XgLdc&#10;rdbbTXzRWPuJUOgXxXo4bnNrO8BmcowcESKrg6ndAZZmOYynNJERJoeKRIQVh1gH87REX2pQ1MT2&#10;nHCgp8Py7KAVkSKm4QEd4Tk4GcQb2HMS2WoiZoj2Khi75JgMV8sMbFnCoJDPwkPAwUP4/uWFe8Rm&#10;molj3yLquQY4wiFg0RmnyaUwgLgTR/VdnmYCm2hcC6iFw9HpRPoLX/xcr+8EoSkLTDKRgFdra16C&#10;FeJiHC7CNp14DFAQ+v94+OxooqGAfl08S6vxeLfXg0i7ubOt9fuFYh6IlmaYipoo5HIGmijC11EK&#10;z3vo4IRaZwGCRWwGgxeGmo1oVIDeVX4UCCwPCxA7ZmHVhoD9ZFHFPYmqeRynd7sBHeC0NkQoeKp4&#10;4uLAUokTkXHNxWls8nqAX9GuY3X73X5fR2YToOww2lZwWJTGZ4BFcwYFRSGmhNTc3Ny9hXmZQSBb&#10;ml9aXdpW4a3ohqtJhUQiZINOz4Y7gPChGwbLKeNjBTUl2Xp3d7d5/37LMXzW8ceLkte3Z4+l/OHk&#10;jZvrfd0CHtuqt+ko3m7tPfHE7GOXTtcbzQ+vLD14fuLffevybHr4oUdnfvT83b5ualpPiUtjU5nN&#10;cieWyqgTQkZ3+m0H9ltlr6Fb3uShiXs3V/Kj6ZjI37y+debMYc3S2po7PhY/NDF253bYbva9kLo1&#10;v0irQgAk3Y3syAHQamgOxFBJ5s+fnclmxEuXTnl+dWmvvrmh6Z0ooWSGJ0cFJcExVDqufPjetavv&#10;rEsKd+R4dq9pNOtm6HXWFruofY8i0xHQVHRaBhBD7KfJID5RGqNwVaBxH0sPLKOAz+C8E8OMjY3A&#10;e9nYKWM3IMuGB+a9P2OLlE3snUjH+oEIO2nz+09s6Abn7njuxRwImf5cjRl7JZBVfSzaMRDhODBJ&#10;pj9WyRro6w0Ay8dHLSEOxWAmg4D4ne9959lPfxpPsKgDo6OfjQFT/+VEQvRfK3GRAZ6o1ujyohRY&#10;PcLHMT0JpPEAj5941rU8HDzGrhcf50zwEItOxBU3YjudUoQWjE69VoMrs0z7+vUbg+lf1BeBR40Z&#10;1XNNE7ukBgM2rksYLzJdlswD49A1x6xvrkukS5bo7Pu8jAIkru/G4/Ff/vVffemF1y5f++DXf+XX&#10;qFj83/31Xz/46CPf/Oqv/E/f/B9gH/zJv/3j8m79n/1v/+uv/cbnxaC3cv8uLdCThzJvvfIK/+FH&#10;X/yFL26t3v1//tUfPvPJzyqKMr9439Q6QKEg9gmUTEEYVSQuGkDUEAJTt6uJsihD+Gm2uWzWYSNW&#10;NyF2KrmsjxOr6MFgOS5lOpQshyI/Mz23W67ubm4m02mIvDdv33XpKJFLdztdCD0nZw/triyKfvjU&#10;Jy4+8vgjmuV998fPL6xs+zwL0YZC7VlBs03aQNWCCIe70d8S2CPEBUArKOqOyJenORHwseVATOR6&#10;lgFgQeAIoQOIAI9MgDDLY0OUi5enGyblmr16/flXX9va3DBpjrPDRFImZyewsAXD65m+B+EgTMYf&#10;furC9SsLd1fWL50/NTo+vbRehpvFqWM2FtEm/APsF5mY1wOUiQLvqUcfjEvqOy9eI/NiDNBX17R4&#10;lgKY5YceIEQ+m25v3BcFfnez9ZmnzjtW7/TZc0I8DlF7ZmJECJmNm9coiM1WuLG8JtP03MzcRnnP&#10;aPcvv/EaLqFum41GscXGDzPZ5Jc+e4nmI5nmh0bTD158IKWySQnCJKoO8pQzlFV+9Rc/t7l4v9/a&#10;sPRNwwk03eq3m/AixkeV3/zNv1+q7CWz+aHIPXrqRGh3rlx+Ab45cE2As9NTw+W1+31Df+iTD44O&#10;Da00LsNj4ogJanE4L8WltqNnVXV/vw4737dtFLEnyFxmGQv2vRUB3gdc0dc0O6RqzS6APCWlDo8V&#10;h6eHmvsNWOe04ydlVqS4VEIs73ZWFiq5nJwGFtHV/+qv/+qP/+w/PP7oY0889CAEbEtvdDW91i7f&#10;XlhpdnqZWFJrd2mU3ok9+olnrn7wgWF79MHwSziYnQMOBxG11mwHjgfsTpGTAi2NJLKubWMdQOT6&#10;ms5JKqRPymcxGTOkfQ4hBdFjogcTqqREizQItcFJtZZ0gKHz4aCvOZRFYf7O3YSi2CHtBK4V+gIW&#10;PBHFeBHEV5/IqPgiKk5HIg4jwaKFX2bT+SwjiJ4HiD5oNJqGbqvDKaKwwqHdQkzVerrKyMCtYji7&#10;zgKfd8q7MTUeAF4RSEMt+pcIfdtpGk5y5nBueq8fSsBBPZwHgaWMXkL5kUIj0jRH83p0c7+tSKLV&#10;g4iFE5s4aef6ANoEQEBxwP6AC/14Uhkez3Xr7XrVMH3LCvuwGCq15tzUbB+2IQRzEkp9KoijyJW8&#10;V97/4z/5P19+9bVWtc5gBzh79uyh3/jK55977suxVJySJDOit0v7QJ9dFxVG+IgxPZcTg0JGNnVf&#10;UBAYtPSOaTlaR/fg9/B4cg+Bz3TxsABgD54sshxgVoUdqCYTOuADAsbRU0RTpKcRNy/OODGkiE58&#10;J1ArG70VsGLLkpErophyoASF2C4kp+zE2pEwX/gTEH8UyRuVpk0FU/lk5PYI30Su7eMnM4ooLy4t&#10;wjuZnjrS1/rVWg9YCifJh6ZHAtcxbEP3/Z5ppGOAyxOKGisUk5Ojo/N3r9+5vzR3YvrFV162zZ4U&#10;E4em5tp8aa3Rubu7K6oKzwg+MCTdqRgahnqAyrJSyOWBrAJzkiRZEqVWqw54iWdoAbM1HgvEOG64&#10;WAwi3vHMH7/4uhiP15p6Jpc5ffLY+v072zuNTz1zIV0s6O0u+lTzQUxVKZrvtzuHj57Y32iWd5vb&#10;u2/XKwbA2E999tJUcaRWLV88/3ip0dyv1xrN1he//FyzXY6n1KMnaMfw3n/vzkcfrucKccReQQRv&#10;oDiUsi2HosR9p5fNJdutbr3azucSkAf2q/sTY5n3rt4A5j9UGHr0kccmJiZkVc7kC74lXbl2bWos&#10;s7S0wwvMT0qvw3qemPQz6dT1W/MQVn/xK1946ZU3tjYbKHeSlnwvYtgwlx3KZdOrqwDdS0AKLNup&#10;V/sMkZ+FPReLKbKCa9KBP9C63RaVGPCu1bsLw0NZ2FRPfuqC4/vz95aMso40hhxqMRwfB2KvW7BJ&#10;V9Y2gAMPvEMBkcBnALAH7ocDsVF4YAdLxlAjchyeUFU0ywmCmCSfOXIoJiocxf3W73zj/tXbzV69&#10;hac7rCjLtq6LNH/r5k0vitbWt5LpJB7hhYGI8lSQ0jx4o1ijxYMMSP448Rv6AUeUlgIClOCrZ2em&#10;46p67/6C4wwGqVxY1flcpt1r8xwPAX96enp9Y21qcnK3VJ6emlxcWlZjig2ZxLI+/PCabug3bt1s&#10;wTLwFiHaVev7IQAUgd0p7x2amdrfq46MjZLKqv74U594+7U3xicmqtVqcST/wOlT87fnIVp4kQPr&#10;HJ7w7OFDd2/fm5wcNx2XEWCVyq1eF4LexsYmkAII+EYfdoAH5BY+0DDNnc0t2Fy7+3s00WgDNgGR&#10;2sMSFx7uh6hQxQ50KCFpu3BjrotzFBEee0G4FgGBoBcUenejNoGLvxddSCH9+qEALEjE4Q5YJ+1m&#10;k9gvocyye6DYTAZdsagYAAzAQ0Y/kBUBWAd8VjyuPvTww2vr2+1ea2RkCJ+UaQHmWlqEP1aIczZ8&#10;nz843vADtl5roWwoAx+ONUsMCgJFDisi28Xzi76ukzoFLiH4tHQ6k8vltnZ2XDuAn6A4HJgKDyyW&#10;yXlbQPtMmBsqtHuo3XX2/FlZUT42Zkam7aGZLZ72ogx+iKch8K61nmbb1mCOD0Ox6+2X94msAGNb&#10;7u5OqVqtcCiHCnG/D2gH1aQQyaOpOHcwHIHdQXieimVboolNJnj9QQsDg2w8JGsRGCU6JHsOnqR4&#10;PkX9Z9I78HDDAzF8ZoCq09ksvCmth06/8HbSmdSpB45vbpT2yntIywTIeEIun/EceP8WvIaUnISX&#10;awIAJu2fnO/Zvg8rm7NtgO99nWFJsyPeLKw0+MMyXEGRceSdwnECkilEOgRUGbAAhSL0cNurre+W&#10;G3qz1dcMMWR83RWocGJ6TGsc7lcrkUHKyZgRMOdj3zDuaabZ6mD5X2CVuMIrwr2lZexm9H1JlCna&#10;VxMJ6kCdMZJFCOxJWB+6bgAmheQcw8MPC3YHdpxDXmWiwelUQuBgPeOzpqNYNpcojgmRDmSLJkMp&#10;7X5bGChYkrsPACw4YUxRZMGHRZ3Npjf2S0eOz6aSydt35gPLkwUJxZOxlwOrv2wA9FsGZGIzOAbe&#10;bvRdih4dTcZFALtc4NE5Mc5Oj8NrhyCwX67NnTjSM7RcXobnd/f+GlAV2JylSsVy/K5tF4fThaxV&#10;PBK/cGqapyOr06t1ekpCtG1KjQsAZ7VO0Kj3H37kyJe//JWQMbfKa098+uK1DzayhWQ+rwaMPTIG&#10;HIBqVRuV7Z5v+89+4YGpU6fvLs+XhVVe5tyut3Rnb3isYPUMq+8t3NtOJ2Km7tXq7Weeu/jR7dvb&#10;m73tzaVkgj92+rCN4rRIJPY6JdIVzgJO4TnG8QLHpmJKPD+krO9sm4DlXC8WEzrN1hsvvH/6wtFY&#10;PPb6OzdmJ7P9Jh4ajZ0enxwujGSkq/dq3Z6VTPKhiH1Zke8BA08k4o5hoAYTOVGLSEsz9iTAnkGR&#10;JgAfHBEpI96AngsZEZXoBVRyAOCF/sJBAKmfY8gmIgdsHEs67yFcorbMwPKD+DkjXTyYv2LJsTz8&#10;zydi0czBZkKwScL9QEiAwbljMmwQHtRpD4rApIOa+XnRmMCZgSoArIsbt2/tV2uOY1MfV6r/a0ci&#10;6j9vtP7YQHgwl45tb13NpljRI2yaYyRia8j45EzAh3dBTMzwEAzrO3yA7T5sowmphcrmsxcvnhwa&#10;HnnxpcsunsFhlUEWRRclJSBs+yzppwwDnyF/h50vybGfSTIQCSs/RkrK6Uwa/hXWAE0Uc1A/jaKm&#10;JyYkSfrhd3+ISW5m4sbNjyIp/uAjD9V17cUf/yCfglSufPsv/kO73X304pmN1TXHNYYnh0xDa9Xq&#10;kxOZSIzvlVeNXm9qdsyyOnvba1q7wQpMrpiGDaOK8XYDAWDfsQE6exQQSAkWBIR6PGyUJHQCRIcG&#10;NJSH/U6a0nEihSYG9Iiow7DUakICAzqUHyoCjiit7iSTiYSs9Pb2qcApiP6pJ0794uc/c+r0BQsC&#10;PM9+5gvP/uD7P3nrnQ92qzshJTNKDIISlp3xkABlZQVeYEPsc7JMNAn00PPWpb0A4CCPXuM8H0+6&#10;RPajp/U6eh+iKjyq0PGB+HKochPFVEmhVTmeePnyu6OTU4JNQZRFBUqAF6QxD1uYGEbzhfT4kURc&#10;mDt97u0X3rl1dXF5tZxIFOKZHEtEDnlBtnxP5mjLNCGx9bUWt2fPzp4SQjq0TNaPyMrHlw5QBt67&#10;EFJdrf+nf/Wy1eh8/snZrJo5dHRuY3W52m4PySlOTtgRZ+O5W9DpVscnD29anXNzhzJJdXHHB66g&#10;AAr2fVtVfZrVTQ8Pf3nx7CPnbU/HcfxQP3k006kt5+Kc0Vm7fX1XYuhslk+I1BOfOPvoY6doDieU&#10;jL5p2ToEzVgi1WyUS6UdXpVhU8d47tDMzOZiOrTR6M51nFOnjt+4fNkwnUAUe31NFGEj45PBTkWj&#10;95PXfrLXbnz5/CPf/eEPY3EBK9gs45HZH3iIIiwSwzN7vezITN8LYqyczR7tG+2dSjPwrXgaC0Gm&#10;7wP8DSlrdHzMLBlnz4019rREIgukC1bZE5ceunHj/ssvPP/uCz/53d/+2gNPP/6tv/3elSvvQkwX&#10;0PfL56hQkdlaY3d0qKjIQNVQ91CUBB3yrReQqTf6wXMPbG7v9Hq677rpZMLstiEJyQzraLotIkPX&#10;DCcxhD0+aDOBcpRugBU85KP0wfAsOY/DqVskuIMzqQENxr+hMjCeD2/vlBjYCDSj5qXvvvSD9xZv&#10;xtWY5wWmawPKScVV0iPNcBEt0wrPyQITqhzfrFc9OhJoVDaWBe7HP/ib0ZkJjgb0y0a+v7NTokO+&#10;kM95jgFxKJFMUBBLBX57v/T+lfc42AcMgjaZZYAXpfJZKiZxyRik0mvzN5+8dMnDmigyIkHghnNZ&#10;CMueZQH8Mw1XxB4xLC4FAB6xMwwHFqx+xIeckpJFmRMT4lR2otnbuHXv3j/8x78P1N3Uzec+9ZlH&#10;H/3EUDEv0SJO9TnWT1548Y0fv3R74X5P61C+U0gnHrpw5ld/7ZcvPP6oHFPgQ5tG/+Wf/LQDbCSR&#10;A6YJdGR6Ir+7W84mlE8+PXPkyOj1j7YBbQJNOHV49r237wDMjSsiLDEXRWMoSDYCx1C8YFmOKkXy&#10;QOiCjMZgwZzjIxpnl8geGzTtDLqB2J+P436cGw7mZgamRcR6aDBgHdEHRskYvQfSFJhyvP/9D77V&#10;ZqTC0elvfOkTrMcCqqWJELWHZmNMrdpIJnIjwwUvoJaXAM014acPz449+dA52Oh3765/6y/+4xNP&#10;PZrMzwSM/Lmv/EIhn+n22h/cuSkm1WR2+PCJY0Mj+bffe6fyzo1O1wIkA6BIAmKPGjORa3sRC/FD&#10;g/XVbNY7rQbAPFkGFMPKONgcSiTwWoaJekier4ri3KG57ubi9z54zTZ9zWw1G+ZXf+k3PKc/MzkF&#10;GbDbN376/CsSFTz+2EN71YYyrZ44Otsy3fXlpdOnDt+/u6y3erbuj42l33nv3tHZmqqqI2Mz71y/&#10;s7NTO3PuGKyP9z+4PTKamF/cGxvJrq00ZCUGf9SqHUFihvKFhQVs2Gk2GiPjaWA0huELBI42G/0o&#10;Eu/cvm+Z/c3tpmXee/6Vy4lUYmykKAniqeOzs7O/cOjwoS9/UWi3O81ON5nKAuEEngCvvd3u/cVf&#10;/uDS4w+Wy1XTNGBvCyKCdvjX3Z0KSeB8TImlUwkXu/8g6yD7NQwgXJ7j9+C9hmiqx3K8qGu6FJMm&#10;p8b3ytvvXbsCaUiQsAsgHlN1A7uMYPdlRrJENdLNZzOwCja3tjhCEoA1oQ4ipjlBHyBj4E6kzo8C&#10;RQB9gWBjaYzu9Dq1SuXINJpLFwqFdKaw39wPiJWNi80dzOHZ6d3q3plzJ9//4MaZB07dvr2AIqxY&#10;zUJ7WzRxYRl09OFYMu5LAV8XZRFoEkvqwJIEIJTaLe1FRP8VaB5LBJ+4gWY6EYSq1Wqwkvb29uET&#10;FhaXdV2PogqQOAhobbcFtwD49szZ0/fnFyZmxqt71bGpobnjh9+9/IHp2I7nTsxOri2uFIeKlf09&#10;WIe5XLq8WzL1/gfvfQi/TgsMsUVHPbxetwebZHt3t1ar8yz/5itveIBQA7+0WwIOv79fgStMZHLN&#10;RlOWZPh2wzAGFA74FSsAO/VCajDCGqiJOKBxLDzybDqR0vtoLXvq9OnNtXWPnKmgQhsa9jgY1CmU&#10;/qLwuJlMJiB/pgSBzRfynW5PTUhm384Vc5lcvNVohyEbirxPrFKRrVHYJ4sC5gcmXVhSbnfbr7/2&#10;BhB7MSZcv/oRvFhZQjGnt997nxR+qIEJiE9EtiQV8bAaS8Eis+F+wyCby0NmpGnfc6nZQ9O7uyV4&#10;U7Ii4uU5EYAmTTcTKXhL7sATbTDQR8yHooF4HtwgrJYjc0euXb9ue97GxiY8c+J1wwwU3Am8BQhG&#10;M5LAChzOGHpes9ECah1gJyNPsyGsCuRtpL220+nousaQNkRU1OcE4scU5Au5dqvNhNiEiFrWPONY&#10;LjHRJXKyOLKC6Rv+PjE9CjuhVm9hcUtige5JstztdWgic0L/vKCF+BtIsiBLsCoGfsLFQpEHtub5&#10;rm15nqcm1eHRETWRHBlxarUqrBkIZPmhPFA2oA+kvB/GExDdJK/ZZoieEHwgT2gGxmh0f4rCQTM7&#10;MYCm4FNxusA1A7RNjnCEwydYnQ1wzggpfGTaNi8lOSrKyGKHo8YKw8mMYmmdsbGp2+9fD/0IcmFG&#10;FWPpZLvbNTQTUg3+l2QK2Etf68FlwWKC5xgQ1Q5Yp6ajo9iGwOmahl2YHC/x4uj4aKm8j2geUBnK&#10;T4W54eF0MtvrdxnRR5klji1ksxTao1rNvqY7QXI00ej2e9XOSDIVR2UF/ujR433AsZ0eoAxVUbSu&#10;BniL4dWp8dFUJm5H1tQDo8998bl/86//PJbg0V0YT93h6QnEQT4QOA8iiwxYg6Pq9UaMB2zBtyuN&#10;OCsENJvJZuBaA5lXY5lerxuPq62u1u1rc0NZRaRzWVXgpdHRkZHRImz1oYlRUY5LMSWtxuAhWkZ/&#10;0KttOs7Jk4vVentxcXd1rdRta29c3ri39qe6oz397KETinh/pXTszHBuLK1p3JHDRXgHNy1N0uxO&#10;U3/vrZtHjp9S8GCCpwSgwCHEsGa5PpxNHp+dWF1d9zkmnUIXyon8yOjnM2+89f78zWq7ZfU62+iz&#10;HfpDY3m9ZwHgUxTl/ANHt8qVze2KF0ZXP1q6tRDlhxLDY/FO333g3BTlyneur6/dW4XVqYS03tLm&#10;DmVpJr64sKnp1pe+eCKV0tfv9QJkzGHIeQD/Aoo6c/bknTsLerPjuS6W0QZJhop4Mn0L//NRTB/3&#10;CXHxZQMcoPAVwBzYJ0ChXUCExjmoX4J+3JAnkGKg6xqRHCe6l3hKQoTZuMFM1GDvcMzA0psedE0M&#10;RL+RJ6N2S0Ra/xmeR70HtMkZyEqRMXk1kTCxaxS1DQCmD7Q0iUMa/nxABHhLu7uqrDAc8plB5/Xg&#10;+OrnU8L0z4lu9DOvYKxjE3Mumqp1DC8UODnJwDPxIyZwWAEwqgBkjw3QyhMYLDZ9UCLLAzCjsGNC&#10;Di3d/e733/j2d9+Ay3csh1BobOk30BkFeS8ErwCblphUMoGhGfvHgnQm63qATi00rMNDXw8BOJ7M&#10;RYoSozEgCLqpMRFLB/ry/NrU7EStVU+k457vdJqNZHH481/75Vd++KOfvv7qZx5+JBlXP/rwGmyT&#10;X/zlL/30xRfarUZpkxufSvs2FzjMzOz4a+9dSyvKpUsPLq0u2r6hqjRsc7O+70WRkI1nsrwkCRNj&#10;E4393t5Oi44H+UyqtlOiYiqTVGnHokwbK1AMG3Y0RhVTifT42OjtO/PAz3iaAl6qh75E0zwv7u1V&#10;Hd85PDEcp5ntpcVjw7knHz795KWLZ8+ddmy3Z+lYUPMonuK++rnP/toXv3BjdeHb3/3p0vYOBPx4&#10;KgPghBIVeP99zYRHLsEyi8WoAKiakIjxEY7lSAC7fcskrg5oZIQ6LoIIwUSC5SbxKBmOnc3AMkIv&#10;MivN5uzJo+WFDRe7KGXgJZBWWVkAlAJYion8D969+v71O8dOjP7dr//69OELlT2vmCn2rb4EC5sL&#10;NcoVZa+QT548dyiZEG3N9i1HDmOtnQYX2Y+fn5NpUTedrm4eP3XqjY8WIK0zAQNcW5aC6ans3KNn&#10;J9Kp0lalMHOk2ti/8c7LS+vV2ROT04XixelxO+SWduaTQ4n0zPBSrc7Q6I8FGyzOxypGmUO1Jk73&#10;cbBUguRguVqAihR4ksSYOOjFAltAVT9OjJxQdwwc64s89HqgBTomcigmEuqN9poi+7XK0o3rjlbd&#10;YDwjIQk9wJchGgkAxnjy8Qfff/O99d09u9URVMVFQ2FkDDfnF15fWu85dqlRhyUS2H3iyx4yA4Ex&#10;cnrV94MM7F6zx3FM1+idunis0jBXW7SSjq1tbw5ncoZrABK0bLtu1XSWnTqS9UWhXtIgiWeLciYj&#10;XTh39Jc+99zrL714Z/H+137969/8Hw/3NANg3tGJKVjPVlrlROfZz1xs7ZWFU1ORQ7erO0emZ+ih&#10;og1I1vZCCEYx6djRGQhTPTfaq2wXC0mJp44dnZUCLF5iz3xIt4DS07BfqSB0VUVGR0c/HPgiEJs9&#10;ov05UGrCpgvBDXyaTFUNbBopIXZvdWtL78iFdC9w5bQ8v3b76sJtHDMNKU7laEk0uyYXUUCmR0aT&#10;j50+PzU0wjqR6DKSrcmOFZPikSgcnpts7m8ocYrjKHLa64sSbD0eroohah6wK/e3dxK80K7Wblx9&#10;XzPtTDzVbHU+vPz2pUtPwKr+6z/+I0jgf9VuLazes2v7wK2w5RfpM61prV5HC3yXONZGNrE+tCxX&#10;hY3LYWUcsAQOc+H4UGBa/vzdjV4H+AM6nawvLTIoGuL+q+X5v/zbP33o+DmZUZ58/BM3b936i3//&#10;FyolK1yQifNKTD154mg+X7h//eatD26S88Kg3avtdxqru82tUs3qWvFYwDDmA2dmHjg3mhmSfvTD&#10;j9pNI5dX00mxtLMl8GyocDggGPF+FEBKGSmk+7rT9z0AdkHoEBcW7B600RklguUO9NRyXIElrpJE&#10;cpMINkP+IFMvRP2JKFuGHzcEEVc5GrUY0W/D9UiTHY/tK1jrcOH+gb54gbCz2+IBKY1MrLWdPEBb&#10;Hg0tLddwPCC9gGHsVC7lRW652ri/su6HXiyhFopCGDnXb9wFZhjQ3I37K5c/ussx8SOzU2yp/OZb&#10;lwPPCSj1lcvXpqaKsL52dqu8iI1tQJnoGD8yM9mtdwAboZYnh0MFAZ7iQc5ydMcCxNLpKgzP7e3v&#10;T09PmDryYUXmHZ6NvHBoaHTn7s3V3cqpqUn4/XKCPnn+ser2UmlrfXO9+e6HO089fiiV4W/eWZyY&#10;moZ0Bbe5slautbV2s2/0mNGRURwd6FgT4xOKmlzaXO6+e5kR+PxIot6q/dmff0fT/Hgsns8kNpY7&#10;nYbxj//nb9y/f1eWd9dWS9lk9KmnH4PEpBkapF7bigr5IuAuy+rDF62ubi61OjxHiQJz9Oihar1p&#10;mHqljga0O3t7lf0akOdUOgGkJfIpGXk0Tu7wnJRMRrvl7ZdffRXeWiqV4HGGLsZxBDZQ2AgK6dvE&#10;xnsf12x00DBmWg4R5mVEjhWwbEhbhqHbKP6/tbM9VsxUm916HcfZYF0pCqCLgB6c36NIux+LJQBc&#10;ABMmADbkJVmUFJt8PCIgxBgs0dYIsPENS76sQzSfYSH2LOvPf/D93/ud/17hBaPdmS9t9jwLwDpp&#10;KMUDYhNLki7wEbjIUqnEYRsafeTI3F5lT43Hq7U6zZAxAaL7IwhSQGR1edI9xOEILQU8HLkwR4Yc&#10;yZFOJp+rVWpYjiODEO1OB+4ELujE8eP37sw/+PBDe7u72XwenhCCKw6RPEqHsMzY6Fh5ZzeeUNfX&#10;NhkyHAokaGFhod3sGrYVlPdge1z/6BbPMF2tV96rQtaKq/Gu3TENkxX47e0deAu9bhfIUCKV0LT+&#10;s5/99M7W9sbmlihJhq6fOH26vFeBBxtPxJvNFtDITDoNS3dyYgoQTmWvXCwWIWS1mk3AeMMjw/uV&#10;Co1H6BL6L0RhX+/zooDyMRwfokI+Q1qUiZM5EVjNFQHteGY/8OxIkCHB9889dnj2qFLe0dLpRLPW&#10;r9WwhxnHYnmWIiEBj8aA1EUBRzp1HMdTYxIktJXVFTkRG58ch6uHqOExQTqV7vb6VBDBhdUa9dBD&#10;HYFYMgYsAL77oUceXFxeqpT3gfBdfPDMlQ+vm7opK/zpc8fJWUOUzeaxw8BswaMuFLLpdKZUqsDF&#10;T05NaIBdTGNQtSE4FKcnWt3OrZu3PNeBFbtf3iO4F+2RxJhE6kZEdxo7ySD6UWQo1zrwiQ9pn4YU&#10;Sg+I6+lTJ8ulErwUXK648i0gZp4fwp4ZGhl6/InHX3z+ReegXhShFJztA3eA+M/LMvxmMggSSLJS&#10;HB7qdto9FOF21biaSCWBrpHGHgThkP0GQz4QUePJxPDE6PbuLkP6MdFRQxIhe1UrVbTNQx0YB5DG&#10;rdt3240WakxincyH5dxsNEmnFM0KbK+reXBreKyDepkATWCFRBD4XI8cLxMBaxat23gE3FhQJ03Y&#10;B/5I2MzDkLCP3iZkNhdeeeg5oY0NQPl06r/56lfgv4iSXNrZXV5aGU2qgEjgriLKV0SKTQiOE06N&#10;T3AMt75TthyUGgMmA4wcFRUErCqjeDrgrb7OYQ3dtgOj6TRrnQYALDmWkJMJBxh/FOKMbLcBFIkT&#10;6COHR5LJVLddt0yPYiM2QBuQbDHTNvrtbo91XdMw4PLg1kRFNPr9RCKBtidclMkmdcvMDx/KFNIr&#10;pSVY1D958ac7lfJISuVkod+zNN2UUMyCSWQyOHQF4cTSbDroB5YkygAVXAsPkISICR3b86NsQoJn&#10;w8TFZz79qRdefWl8rKj1OrMnjz/y8KVDh49n8zkIatgwQNrUw4+PkVSVH5gxqRSVzo0KkgQrrlmv&#10;X7t68+XXr96bX4WNZNl8u+c0mqHeb2iGffvqHkP5xSEFYmpclWGJ7G2Vr7752r2VDVbyPYvq91wJ&#10;mR1978YKjkyLTOQGge1C2q1sl67fu9vu9O2elcvLqH5E2iv6uodydYBqDXOv2lRVsViIZXP51dWd&#10;wONrfv/o4dl4zF5fbJq6xZCZpHwuXqt1AsOv7LQfOF88//BEaa/NcPzosLqTFzYXsQcDu+88yDec&#10;YbSiyJMU3tVML2RdwwIUokgSwOcoALwUOC5OjaPSHSl1QOIB0OAc8EXsxAW4Ar8KBGYwM4tbBJ3H&#10;CP5BmQMcvyJKsMxAh3DgqUtO3cOBCgtOpgFvwR2NxDhAD2TSXgh7JzJpoob1My8wDhUpeoQ5BzzJ&#10;eqhBQlo1UPrjwHwR4hV8roxIgvTyAcRxiOvAwNpqYEROHjJWhmkiW4VeapCHiStFz+yW9vaAQVpB&#10;i+EZkeaSIivFAKmqNC+piuLBNsBpUywMpZNp2MaQYbY2t1aW1l54/lY8FhMEWaN7DIf6qUTVmoWU&#10;CnluQLlty9I6HeDMkixDvDD3KwfXjQN+ByNk8MTSqRRevCCkACFqnKm7nou/tLu5y6u068C6NdNx&#10;+dSJo//mn//BxMjwH/yzf/qv/+APAdX/7u/8fQgPf/Rv/1RWhXRGCn1qYvSw2TOWF9chI46PplOS&#10;tL52jwrteBxZ9nBhtLy126j37b4ZSVynpifiAnxgabWiBDbvdNIqbVK20w9CVWYCMcHLkET8pMpI&#10;mFTgxnmOmx0b3ymVfGowd0cBVoOlM5yLW3pH1/oPnp37R7/7W4emp2HJ9PtmyHABOXoNUKohhHjA&#10;+MyZo3PH/sn/8ublyz984YXllWU5UeASiE4ERYK1pIqcX9p1fK/vugHRHpcNMS7jeWQ8LicinLCy&#10;PQeuxHcC2FRciGerEek45QmygM1ntoBo6wJwA99Lx2MVgQ9QsjHEenXgL91bpG3jxjtLx8eujOTH&#10;fI82LSB9jG27c8fHtvfNQA+SGbrttFUu0bPqW/ud4wnINDHNap58+BQwilwmryRStuO/fHMeFi7k&#10;BUB2588fG5mIX7lzvVrMryxXTp86HkunxiRh8viJ/fJmEPTMKJ+YGNu8fcswOxSgCYv3XSfwuWQ2&#10;k+SC1fuLQEfRLQkQXxgCBscmZLQQQEkFnLwEQIYJyh1YWge4rYgjF7EDwzNaVBFH604EAiHsfX9n&#10;Zy2eEpJS7Ktf+dxuTZNlNibRvfb+oamJGzK3ub2vtbXzDx4LqDCTTcGzDlkmxFNVrtrqZHOZ8naH&#10;KFagEw924NPMQEoucKP6/h7uTJHe2lh3Me5TpmPtVqw7N+8qAKNiUnEk0ej04nl1Y7/j64BEDSPw&#10;zxWzqWx8dWGlVmmceOQ8gP2F3Y2kmh6bGDt65GQimRE4Vg/5Hz3/nbXNtYl8/h/+3tcCStmsVL/2&#10;3/2OSEc8DnLhYAsaP/ou5C/N8f/sL7+dzaUjjvuV3/iahNPrvOViO92/+L/+7/tLG7ul3XNHZ2jP&#10;5shAB/3zwIRtHAAugKvhAIOAJ9KDYVDATTZl03zsjRdfdhXFCKyO5wk6tt6riuDY2AIihpEsMAE2&#10;htCqwrWb+o3b1yY+9VyjvHHm4aevO/2jU0P1fp+LyWOFIYAFFy6emV+6f/TosfXy+uTEGHyv1u+r&#10;sggvTZUkWEB902RrjWcuXVpaXs5nkp1KmaE8mosUiXv91TcBZpSW5o+dPvrt7/ztiRMnlxaXiPwz&#10;TzGAD1HnVVY5IOkuVrIjCbM5m0qqfa1vW6Ek8xG23lNu3+i2AzrwcLIhKQYtPQa73Aq4iJ49UZRo&#10;cWdj9f9bXrV1Pc7TIwnBdxxYTXE22F1dXLx7j8KDpsj2bF5kDIYqjiUBKQKXA8AZiwtTk8OixL71&#10;zj1eYnbrxt/7e5/27WBjbXtjt2e4OLAHiNnrWrxAJ1DMEjko5BygHnQYCLwQQbYh6g0kNpIRajRu&#10;UEQ5Dvlzf2c1lczwDDF8xJeIMtIuDgLhxBomTpYnVYoDpdSQtOgz2FBK+nJoDlcxy27tVSDbtFvd&#10;WfhRJWFpwNadQirm27CipFqlNTU9AZijq/eXVldXt/cFWc7kUiND0/Va5/7ihh/SPdMMeGZ0drZW&#10;arz2+jvpjHh4bra6X9/cbqXScqul6bou8qKmW2lViMeVvUZvfX0L8muMkojGVoBiXViyYIjJPEth&#10;M4sNAT8MB4PGqCKLQNP39/ZK7Y5mmHYyPTR96KQqiXvVGkULd+7c/pvvvHF4On3ubG5pteSNS3D7&#10;D1w4FxAJsiOHxt21VUiIsAtWV7s8L3K8CFnJdKmnnv1Mp9vyN1d1u4dRAo+jveXlLXieEFIFgbt6&#10;9cr6xlo8nsgV1UxOuHH7xlB+aGm5BPB6dDx77uxxkZe1nvDmW1ddx+cFKsTzc7bbN7FkQjGA0RRZ&#10;7ht9NaGQcadgb6/pOd7HIjV4dhdPxtSYMjjzHUiZoteKacLvHkyBYq4kwINBIVnUlEPogKM4kSwK&#10;OC6EKJjokqE0QwDvyHAsL/SfePiJlaWNaul+ZKKc8kB9w0N9w2ggXIfScoC/gZD5oUgPTrwibC4l&#10;zcyu6+Lgg+/D9gFiPzRUrNWa8BXDQ8P7Wvd2eZt2/PWP7t7bWA08I5lPEDEhwbes7b09x3PuLCwC&#10;nOm2NeTPHC8pIhBfN/AFGadzgMygEJ0QuY6LRo/EIWbgp4V+7IIAnyBAApTl0ZERWOaFQq5Zq4sC&#10;5xDr2piiTE9Pr66vAc0GJjM8Urxzc37q0Hi3r6FVrwk7yV/f2IRHcu/ePVhlaxtrEAJjsthqdWBn&#10;dNp94MACL3aM7shwsVTaP3Z0rtVud9u9dDqOLNH1EukkK+H0YiIR62u9dDbdaXfgMcKjr5QrY2Oj&#10;wLohk1uuU2/WFVmcHB9pNVt+gKNIsG5r1aqAypRss9XCXcywLfhWVChEceBatYY2k0FY3UPK7duu&#10;IIss0XzCMymUUcC5eggsZx+dyBfZVq0/f6cKvHh8JhFLKHfuVbJZKWBND7c8jY0rOPCEXNH2bSku&#10;25ZfGMkARNgrVyCWX3jsLOm2rZ47c2ZqbmZje1twg9HpyUKxcPOjG7lc9smnnnj5pVd7nR7L4ToE&#10;dAlh4vU33wZSxoRIOu8vLcOzHayfne2yC5GQ5er1+kByDO6gVqtXq42B2l2tVgvJ+DJ1YMxOHcSx&#10;EBcVTczDGMS6ONeGpjAij92QIR7js+ScAsiIJEvEIy0i85yhqqrAKlmBT2fSTzz5+Pzt+XfffQ9F&#10;qgLvzIUzgiTMz9+nsQ8f3vhdl3g1A/RJp1MzszNLS0vdTi9XyKrJdGl7G14QJClFkdrtdmm35KAK&#10;L2LseCIJK5zMK9HY238gXo1RGDVoZEURJM3oEulypl6tZQs5HN9FW2Y+9IJmrYWz5ujlhqq3QLNL&#10;27shavB5DLFBov3QAEaNEgkRgRAUCp4BVjtwEyWMgPANHD3Cp0B0TAnMPzhfJ+2VNIt8GOvVsK08&#10;B26GHc6pQ4n4q2+8cRZe9SefEXguocrZdAIgz361AShlbKyYkGNbpfLm5g6qoMNLRXV7DrB9MpFV&#10;FAUpCsPGY/F6o+GbnqjICnau9wdKX7As0AA98HK5tGvZtcYekNvZY3OTs+Pbu5vblU2z38kmJQrb&#10;yH2eo51et7W7D4+VF9BBzo4coiHFDI3k25221u4qSqzRa29uNfRQZ0WmOJaJJcSI9qYns4HuwCab&#10;zo0srGxbjsvDimCpDkR918mOZBNJ0d73vL6PNrAh9nnLsqgbvVNHZzNDaZpE1aHh7GeevTR9ZC6e&#10;kJRkOq4mPUTOvmOYB2X+A6sDfML+wBEYwRz8u+85puN58aT6mS889+Snnrt7996rb7xmW2azZhma&#10;nRzO9NqUrduZDAqitjUrLrGKKAEAXFneUFBLS15cqcCXOSElQWpiOQgfpm2iZRZN9TXrlVevKKry&#10;2aefeOnVDw/Pzp46dTSK/A8/urZxbUfG8QO4ICBUO5YbplOKiAZxQHhsNZa6cnkeTcl4tte2BTy7&#10;RkHbQTOY0bGLuezpQ3O1+oYoMHPTmcZMZyI/Njs5MzY+MjxcEGVua2Pzn/3Tf2I5Xrfb3djcBCZ/&#10;6/bC9uYu3D/sNNJmHMCWUNWYpZvMx2LO/0mBlEplkjTKMmP8IhYW1MA3HPiMIvBwU51OH56kTzya&#10;B77NxH45guCoGTaRy+PIYT2xnCJOXAD44MUG2EOBwx625/9s3jaIsHBKrCIo0mM8cL7Ej/XRr5oO&#10;kCuyDrq9Hoz+koZhTKQ4KzLgBB9f/SAEc0SdArW9UDACmQHhS25+/q5NsYuruxcfGJ8oiA6sFZru&#10;9p2dUjufyVhBsLFVHy7Io8NJG0J2x65X+qEHIBljF3xfMp2CGGgLHrqp4xAO9smQcXd+YDs8kMtG&#10;mi3gKAs+GNSnwY4ll1iClcp7KAPA8xBSeRHjrwv8MEIsno5n4ilRdlAt0+21z87MAkRyu8ahmWHd&#10;6HR7lVZNk3iumE87Tm9ydhrCqMTzxawCsSw7lpG4qNM3isMJkWPKO91muZRSGH4k0eqasRjrW1Sn&#10;boT2Xj4rJtSwWODMpAyrrFLSbFixHDc5OgohZ7G0neIVuFTIBNOTk0eOHNnfr8DFp3KFXqfRt0yO&#10;4jOSFDjaN7759U8+8ySDzpM67k5egR3HcTiVj9PhDCuI+IZssycI6rNPP/nQQw+++fY7L7327kq7&#10;FZPx+IAIvAeqKCoxMYZFbxmWjIijUYHjWLVOFRaShFEFO3XgB4hNKMPJQB3xQMP3ACj7xVR68fbK&#10;xMiIR6Qtq3v7vuMhaBIg8se4gOs2aqrA5sbjlGWt3F/mEVzByqBkAOVR1PaNhz7zmPXm29uVmmZ3&#10;56YyJ9QEfEUoRC+9tcDfWu13bHjFE4fTMTlTqnaS+TSKq3v21as3vj73uXwyHrKch6iW/emLb0Ma&#10;Gx3JUIbe5YRiUoLFW+r7NgXcV+Q8wKgBz0qonUn7IssBARAl2dR0hhMCDkc+Ij4Cqu45LtqWEE1d&#10;muZJbsXDJLIFyew8sZI5UP9HbMdLchwYGoPia2YQOLwsT0wle52y65sjw5m58SFWEtqa5rt+MpUw&#10;PU1g+YFRmR9Qpuc1Ot3Z0eIm8oVwYHiAlTjsI43sKNB9HMGxdD+CJc31ChPDHN2C+01lEoA5ABZl&#10;ZGVyeLq6dBcytOOZuRifScadrrlfappNLZVK5tIFzQ5v3pm/fev6ibljPc2anJxUkyNSLP7rf+e3&#10;e7Y7Nn34mQcvdHq6mpABo8J96bhZLI6TQicQPCHwXFHg4RWbkAtgB7J827bIHIEjsnQyW3D9CO1P&#10;eJ7GUxKDpSMOcbDNUgcWAVj9OxBnFS5fv1tum5GgCDTnOqYvw0Pw31/amTt8uKLttRqNqONx6IkK&#10;9AogvtOvO7GUBSsRsqlnBEDktJq/v709m84CmAY8d/HChR++/KbrW8A6JVFJxTOKEE/GC3Glr0gx&#10;CgA7LySSaUg32UTctV290++0OpHWC/rd9PjowkcfPXzy5MToyMTUsXff/jAmqVJMymXTANe+8PnP&#10;ex4qaYR+IEj00soi5AHA6MBlJRyfC3wXcKFU2q7FVNg+YadrpDKSInPppHxiZkhrOSvLO6zIfvVL&#10;z06PDGPzVxQ1e92N+eXVrc14JptNKnNHRgFb9XXI2zjQLLBUBhuyEcHbANhiAp6lyuGJR44Wj0+M&#10;qGKn1dirV2BlViqapPBSjH/+pbvTM8OL682d3S5P80dOHgao/drzr05NjXK+y1Gs5fTj6aRhWbKA&#10;1siYgZCtU8RVFNehLMcazdb3/+b7tZ3VTEL80pe+ZLkQaoKBRCEzGGAhHUPodYkDGQiQAnI2ipVe&#10;tNIxqYHXMw0UKAo5YXGjEtC8qZvwGg3Hm8oNmfVaX/dXVnYKY6NSSq11u7reMw38a2ysAKQRHvi1&#10;G/fTqRjQMd0GakV5tCntrZk9JwoCrW0PZahWXWejwGgZqbTiRpTZ1eG5OaYLq0IB0mLYEnYheUgC&#10;A6IWQ8w+BnM6EgryRT622QWCKFgO7aF3qKdkUlWj//577/oasGj31t1lATVNqB99769efP4VDx0r&#10;mGymcOH0nG21RTG9tLYRBtbKZrXecUJSCpEl4KSQHCTLtu/dWl5gNspzJXi2GxvlZJqfmhxJJdOr&#10;a2uui2KjRMDNv3nrvixzjq1feupEs2a0Ww4gueJQqlgs9HUd0KPeN6cmJkhbE+PaUSwGdDrqaX16&#10;UJyK4J+RuwLBlCQByD8p3uLBKJY00TwGNgfjws4Mg4G79cD9mLjIQvanRWSbYi6b7XR6buAMik6w&#10;tju2DvsYMUAYSUoMYamDPWKAXs6cPp1Px67cuvr2W1eGhoYvXDi3u7OL3aqRIAD0EUTfsAX0cacH&#10;+oW8iHYyLrILamCoA9kZoBvkX58cl8PXDVxlDNvgQlqimcV79y/fvM5TXHNzy/Zs0u6M+AiVFHnB&#10;CaKx8RlDN8aG86vL67BRXMtYWVs3fQ+AK5CSwDMBA1gkBwERVRSegKtIVVS4dUkUgVyNTY4DDBgd&#10;H61Wa+l0+vbde47nChGWouCZw8Op1uuwKpDWsswrL7/u+G65XAY0zmfSvVabEwQUqKdo0zTTuZRp&#10;mDE1xrK0Ar+Am9g6eeLo1tbuzMwUNieXa5lsulKtAu7q93U1qcIiBIIEOaTVbAPF0nq9eDxum9hS&#10;c/36rXa7FXGUC9dP0/BsA8/X3eDe3QXfw4TQqNcpNHZC9R/4U0Tl58i1HEGWBqos8LSw2hNh165A&#10;C8DWDvzdSFdggIIJAAtRNiw/nO1DoNbERE68+Pj4nY8a21udMGo1G16AdmW01rFIzR+b5iiWB1rC&#10;iTyWx3mcMhMlobpfgWQeV1MsXfZsZ3ltXXctyFku5cMD6bS7sM8s21pdXW8324ACRZE3DGOg6KSg&#10;FC6eoEGEN/rwUyzRjojWVjcGug+OA0SGg/+HLxrM5AHfZzhYSx5R7SVexAdGZ0R+EAkGGisKkkgM&#10;aoJBCTMg3ktAMom8P0pMw9f3+tqgYi/wwtDYsCgIWxtbwE5y+RyQpo31DRTy47knn3ny7Plz3/32&#10;d2Elw4tNpdOVvQpsdqLEFSVSyd3dfa1vwtJud/qJdPpnDkOdbheVqAhg4AUOMuPW+rZnYWs9zvAA&#10;K8aTuIi4EIdMEK7DAjbMwewP3BR2VOxaZMaE5iXRNoxuu8OS6noyl4HbaTdbg5lkFGEROQqxBxai&#10;ImxewFo8kBeeYNoDVR9CuwaisjQRjkORDXrgikcfCBPirDbWwegIi+GA3V0K7Xx6PuMur2w3Wvbs&#10;0bO2i0OEMuCzyDNNK1dMHTt2wrGtD2/ch0fve74MzxI2WyKRz2bgN8B312p1wzR44M9+GR4JRgKD&#10;lvAcAocm4IJRbsezoj6kO3N6YmJ6+vxmebfZaq9sbgSR127aDzwwkh8Z5wWI3F6z2qyub/OGJSgx&#10;Vcn4no1qeHRYyKbVTMqlw77ZdgId/svhw5l2T/MY5tCpya2dbfgmq28k2ARw3I7WRV8ionrXbNQh&#10;CiG3grUtOEqWt0KPCUXT7AsBY3lsLpN45lOPF6dGmn1NkWOAKR85+nRMkVxyIIFWzgwZiCDyR6TG&#10;Fhw4xKIp36CJBRs+4dd8IjqGy9HoQyw7d+7IhYdPzM/f+f6PXul2rE5jc6iYjaexsAjvh3LDmcOT&#10;2VRyeX3VaPfnjmTvLG97roOt52gqFaGqOWBwyh8aGau3dnqablv80YzMcrHnnn221ep9689+dOr0&#10;YdhxURCaNk4iyLIg8ZQf0VrXWoUV6YVA6bGGxDCmHe2XkRigQCO8ecmHteASgYF4Innjo4WdnfKn&#10;nk4cm5z+za9cuHjhEmwzbOij2SvXr4xPFjK5uO9ahZx8/OjEc899oqd1/+zff/9vv/eybunYPc4g&#10;UICY4pPOEOz0Ib7SJMVE8N9hq8M+NzQ98CIfdcNRnACHxoIwkYynEvFGs0ucgw/MmklnILZ5F/M5&#10;3dyDNOL6HrZgovUOA0xE4djxkaGtvX3TxAaJA025QSqIQqDfsOwNE23WiUIedh/ZjitgSowy2Vy5&#10;UiGyMWF4IJeFBUe4pGw6U6vXCAYiA8vU4OgfD1Mh+WKrFFBSuDw8ZkKFJNN2c4XR0w9M1Ct73/zG&#10;19OpJORI2KMQEf7o//3j3/6t32rb/u//o3/x7NOXPvPpx1Q13ba9j65df/31qxQT+/DaPRyd7Bso&#10;vcAit8Aeb+AtojQ0NIQHxh5QFVeRZds10btMkrF7KuR8HwWKyRNCk95sJg2JzbBsyBbtTkNNpWVJ&#10;dBw3JjKVUr1ZleQEY2leefvdhx+5uLO5+y8v//Pzjx2ZmyvenX9/4W6VCuFq28CLbtxYGBpRAssb&#10;L0DWy+23mibPJWMC0NLACeyub/quEuPnTs8EW5VqTYurzFAhPpRT2y1smx3OcXArNMMXitNbe+12&#10;XWuUdwzHBdDkmn1gXLpl75X3GpWq5jpSFNYgZVKeiCKJbLNU+rtf/eTESOKD917D1YPWkTicC3xD&#10;TcQ9VP8LPXTzwwEPmsVJmFQm59HRA6dmR4eH/49v/TlLRPWInD1gEEfEIwy/W6/Bj8Hrj4m8IgrD&#10;8GW5OCeK9UYbXiM5hsOk6poAJHyBI4frrKDp3UMTkwARGNfPZHKjxSGIzqQLlLWNvufahVw6iqyH&#10;Lp4HRNprtwRWwC4zJpIVJRBi6w2j+t51ymdnTp9MiEG93U6oaYcMzUQiY0XB4bNjS0vl9e2Wb9Qx&#10;tmHXL57xUpa3Pr/6yUce32y2C49NyzLKrY5nM2KUTgwPhZG23+oWxqaLE+KVmzcSKQi/DkfMcUzL&#10;ClzTD13DxtEGCruI2YAVhFTBgoXqRaHl2oEZkmkWIFkhji4F2P1OTF3JQBCKYWDSwykFSC9yxMbx&#10;JJmjbQen9FGVh+EdW2v36qdOTcWV/PnzZ2/fvoNGfg6wQco0bdibOEnCCLBlqpVKaOnwUzJq/2JZ&#10;1PZdRuJPHp2rtbFpEs/xIAs5kda2jh7PWM6aG0R7tUanb9d7QY7h9HqntefUGtVPfvoQHwqWzBtu&#10;xzKCtdvzTz189tHT59947c39hfXPfuoRNXTv3781lOK+84O/PX72xBOfe6zeXjk0OYkKa2ij56IH&#10;lGl4gaf1DYhVEqJizgpQzyJkib0ZxQiSbHg2EEFVlLyA9bAUEPEMwFS/0azHaBzVt12LyLAPurSJ&#10;hD1Rj/MCv9ZqL2y3XUpBpeIodBmqqTeERG7fsDd2u1ZAqSIPP1/d6csZSZIpTQt7NR+YJMMBc0aS&#10;ZnvU6y+/e4dTvme93Gnb5HQHsnC012yPjY08/9Jbb1z+YObDlc2tXcs2ABBEiApCbNFig75pRa49&#10;Plq4fvm95fUNa79i1xuzTz4xNZJ74Ozpo9OzsK7zo4Xxw1MuxRw6fmL67oLn+BB+R6dHFpfvE9SO&#10;s8C2iQeFaBkYBqoqu0AaABo7nh8D3OzMHZ79xu/+Hc6J/uUf/snYodkvPPv522+9+/0fvVhtNnIF&#10;dSid033v6//tLz3xyMNCiO5fHuq7cKYR2KbP0YBTPd3W37363s5+/cGLcxb8HiFs3b5TabQd29W6&#10;drejWQ7gqZB3g8p+PQjF6WMnKjtdzmE1wz49OsnJSiIe69R1L0KcBzGz1e7kUjIO+5F+cplnB8r7&#10;Pg6FYBvaxto2RG3AsIBOPUcLcfKEHnTvMAeuRMQ5jthhRgPp7ABrpwPXc9e2PT9IptQf//Cn3SC4&#10;vdzFurDr8n6wurTUNDt2pykF1Nr25vmHaED0o8XhXK4gisr881d4DggYt7wy79G8rEz4SFb94bGC&#10;z/Bao6sZbjKTtgBW02Gjo6XTCtA/fOxxWVLERlMP3EjADjFHCckwjI90i4ww0wf1IAKNIcpB5gNm&#10;CBQxJPIONAeJm8ZD0nhmbXsrz4X3bi9sScIvf/5zqVycYcPnnn10a2WVEZTv/+jm7/3OpfHhqf/4&#10;baBAzNSR/Op6rdsLxmcSHAv5LtYx9VqlkkuliSpiuLy8LYpCIgGpnQY6WiwMwfPra0DzIpz9DrEd&#10;F/gMDqGzrGE5kIh6bUPTTJbr9PuOZRmSyN2+vaDEZKJpPTA+wUI6mQxEoY/Ad7HkEw30YgcFLyJ/&#10;g7sqJM0rOKDHYzAmwuauP3iZFKIOFiOK4+7vV2GPBaRuDG8W24vhaYgKhKKQxuMA4M/ExoFKJ9T6&#10;/v6Nq7uQmwRFGsmPfnTtJvG5B4xuevCWLBeAXDyGRvFEiBvnJWPoWw6xGUCXNZiUxWImLBj8WOTe&#10;shLD3w8Y2PZiQFM1/ebiom37GZeTYrGkglKfhWLB9txsItFoNCbGx0q7u33dwqoz8aKAG5FkRVbj&#10;ek9LZWOe7yhqrN/XUskUMC5ZjtXrNUWRe71uJPKO5wCrgSWxtbODsg0oYxFy6HJiS8R1FpBwu9Ny&#10;Ao+xrTjRnT18ZHp7t3Tm3FlAG9vrG57vYfcDfLvvnzhx4taNG4dmZ3Z3y6l0AoIbYGCAOpqmE91M&#10;tKZfX1/v631B5MgEPA6+VvYrQPvh7e9sbcPaK5fKHpajeWAyoiJr/T6iUpo2fQNYQT6frdaqnAjs&#10;VTQhwaB7VqSqKmnCiOLxRBSH528Q+VWp1+0B7T524ti9O/fgExKJJJPAyWSOKKcyzIEfNk9z1d0a&#10;HaVQC5CP8RIzPZuo7AEO53pNt75nToyrvZZDhwNv2EFfLFaHeZSxY7Z2dgeuIo5t3p9f2KvsiwCi&#10;PGdtcxPCAlCRRr3abPWBW8Fyujd/n5QuEZMEAw9uKoIMGJFGJogk3U4vdENe4VEk1XSIHjymWcfx&#10;pqYneJ4t7e5BaGGJzQyxlEXdTXIgjKZNqLBICjAEoGKVCCWHeQ7Qu9brhdhNKc3MzlSrNdiGsF0K&#10;2TxcAgSjwTGAosRKO2WgxPD2DV1vNJvw/DmBcx1/aXml39PWFpcTqRS8JoifqHOGwImCPVKrNro9&#10;DekJsd7d3tx2LBtNW9CkI6rVGgInuq7NKQzOb+OcO9pTzMyMb22UAxzBZgdVLgj+lmHSpEeSGfjI&#10;kl4yDLoQiBXJIdOYAdajQxrHZkKiuRBgFyRLx9UY5fquiQo7jMCocewOxgkehozvEoSCvcqE1uJb&#10;Q9xM1PkHLC362MYXtaeIR7rvAS1GLoL3RlPNXm+/baSUpGF4WqsH+Rei1UQ+d+rkCV5Slja319a2&#10;sauD44ZHc0PDRcuyus3O5s4+5HoAVCjGS2H5nrAOVhzoFkIudh1sRyG2dY4RBqzrMdGaZ8fSiXgy&#10;kVaSw8NDHa3B0xUISMvrK7Dy4gAeie7h9Mhw23Lb/brECyhRS1EbdxayhVwqpU7MHr5zf7GYT0GQ&#10;ZG2b4elSeX9vP1CV+FBmtLrXHhsudPo1yA0cG3Co0YjhGhairvdtB9YKim67odXuejjlE4vyGbVt&#10;2qzWT+ULsqwKkhKSigSWO8i41sBhilQCSWmNDHOS4dWDMOGSU2UeB1CRIeGcNyBONHbwWCo8Pnf0&#10;9785Njv95huvX2vUm1RA8yILN/vA8bGJ0fza5i6kukQq0e5btucl0hI8Ulv3IckBVUVhakYYnZhY&#10;24Ln0YVAv1tql3/yGnx/r9XvNPtXdJPjD46EiHhSFIvJgNIYDpXJIJ3nh7KtRgfibMTwEeRQdErm&#10;XSdg4wDRgZ8KsBSvXf0wlkz+wief/sQnnirm0iIrQdw09G4AsF0Uq6Xd2ZmZ0LOIXWFgASqhg0Rc&#10;+Qf/4Dc//clLP/7pm6+9faXZ6IQRD28d+xd9isiLhQChUJIqDCGFw2KEjTo1NQxgs9VqEyF6e3BO&#10;3dd68Zg8OApiPx7iJ72DLFEXoSR4ZUTHijAhfA3wUS4JNTTpk/z4TIwaKDOTYqCQTKrGdoUng8Oi&#10;xLu+XywOwR7RLSOdScFWJ2J3GLfoj18wXEAulzNtu9vtDk7RBwLOg0JYcajIi+LiwsKAkOPF4IQt&#10;anmJnIiD1hFl6BrkKSegxFgCggYEpoxAp1Q2IYutularNqs974Nrqz09OnJ4+JPPpAVBef3Nt2RA&#10;26bdarXQ4W3QLvWxLjxcjySJihOD+MvxQrPVdKIQVvZA0A8PwNmB+yMgHh7YPICJAN2YKVHm4lk1&#10;TvsxVao19PRYjPL5d995HyWeGbbdbo+MQyThzz44ahsQurhms0OFQafWnxxJTI4nwkgoVesAGPZL&#10;BtDs4aJUiNNGP2JEdnWzdOHhs/VW/faHG45msXQ0OzPU75lAkGEjC5LXg1zoeDIVqBL2ysQLxf+f&#10;qfcOliy97sNuzp27X7/X/fK8MG/y7M6m2YTFIhLgimASiURRpCjapO0/LLnssv9QuVxWuWxXORSL&#10;km3JEi0GkRCDKQJLAIvFYhazceKbPC+/zul235yvz/l6duUBsJh9ofv2vd93zu93vnN+v74+sfwQ&#10;28wCF9iHms0CBnS8kCESEEHkoTQhHXvGhE9DVFhnyIAGNuf5vhViRkEh/oiI3SfoWJoy9mQYQMqB&#10;dChlIaoxPOdBWERBPTqrKIooa7KyUipFwQRi9Gq9PleaVdSsbhrH3e6RriecCLsbsKmgKmKa2q5N&#10;hz7c9tA0bX3wxhe+DJv/7Xeuwl02XAcnBgL8Q+FakkRV2D8Y3rm7vbl2EfUfRYaILIYQB/qWNXLj&#10;zr7J2f5RcywwdEGTKboJn3eWVWuLS8PeIPJSb5JkVWF9ZWk8eEgTmdswZiDT7d3vFtN7d/ePZmsV&#10;SeDniyWU9ksVli0MO2NZpT3HntjuaBTev/Uoy6uqNB/HPO1OYEPACoG9oMoSR2NTwH6j93v/4v8S&#10;lNmFejWfyxRzmUolU53JzWTqAp3wsY8dQoFPTkmwQMrgVSSkXwP2RTLUB7WF9cGgL2jZt99658c/&#10;+unGUu03//6vejREJsr2o/rC8kcf38QTeD/MlkRZ0nBkN4oAt0CGhJsKOx5CGaxtyBzoF83AnpB+&#10;+es/I3AMIEaBYiMvHJvWo2Znv9uReQkWf5TGa1u1fJLPBs72nb1Jd1jJC5wT6/pwtrr24e1HfX3s&#10;9qw/3Hmzt9vz7bAiyR9c+bhczZ1YhXzin3uqGnHj//K//s2Yie/cVI7uXfv5r35TCDAD02mM/l7R&#10;RFJY7IcLfQm1PQMgu2ziR2h440lsHCTYY5/GwFhD33OdILIMg4moufkCrD1ZhDASTo3Z0ieUI4FA&#10;L4vc17/961/gygmvwSLgUXSK+5d/+K+u3ng3MHxj7GoVybJDNkxQGofDql19BcKymaAKB/o9wGuV&#10;ZxRGD8Yto6AIuYw4cRAPAF7odPuaKhfyedcK3n/vGipESmJOUgCkurDR4C5z2JaMnluccPXqhyVN&#10;enh3m6fSYlY9vXEWO7I4NlvKnblwHlDA4tJawgrrp89BBs+oWqEkq5I2DkeRm3ixk8spxDQRhaso&#10;lC63IaahVQbFjIbYTnn91h2elfZ7o/L8yh//wR/e37516amtZ5/7le9+/wembqua2rWdK9eus4Ct&#10;aTZiYoGXvvfXP/zp1Zs40ERKO0hyWOa7P7p69ukTuQJ7cL+lt81SWW3uDWrzsxunS48fNyddlxK5&#10;Y+9o0Bp6E1fhec9yJUnz46TVGQI9HvUHWAPt9wGSlrMbeETvR1jTdJF4sZwEtJljgXKyS3OLQIkN&#10;qx+QdnpES8QFkkF8iRLOOLfO4bpnUA4Qp794UVpfX2dSPo69Yb8zHPUO9x6P+u1dmz086rEsX6sX&#10;lmZnbm1/GEZWVc0dHDYW5tdHEyvgAP+6D3b8Xn/ASZggRFX+7LMXWuPugwdtP4k5WbbHcUgnQIs7&#10;vUZKuSEVPN499CMabTS41DKjhcXCwR52S54+v9nv9aWECwyXmCRNnZJQkXpqRzDFkaQVifh58hyL&#10;tsc80e9heQjEDNvqNNVKAVKElFH+4t9/t1jIndxaPL21UK3Vt+/t5XNa6IutjlkqKhMrunajAVgi&#10;k2UDx1dUjaK4TEaFF5aBTDs80HUchROpQqFwdNzyfcrzHxwe6EkcVqp5yoogFCwsVWFzV4ozd282&#10;xiMdgrBchTjvwl20bB9Yoe/ioG0upwqCCHdbliFbxeikjacFMdrZY/amE2T4EaBw4vGOfgTw6R0n&#10;yMMu8BxIBGjtgaSFnspY4OySgNGPJjUL2FY2sD78RW55cWH/4AC2DGrhEvlucqIwFZZNAYkszFY+&#10;88rlOw8f64Z7796O5/qwzh3HwqNmmvE8NwqiTtzNZbQAOGsYwZXj8CcN2CbQJBkCAimNYyNSGBHz&#10;G4C7od9qd5CrhCGaxwpiaJljy1Uz5Uw2Y5sj7Dy0bICIIx1YU/zhRx/j2UYSwSJISBNbLpeLGOIK&#10;Q2oxkJQCgJthMAhGcEkUM46CwHc8HFoGFuWHbgrpK6IFrJrDJ8xlMvDDU7oEgGSmWnUso1qdCUKI&#10;zyoszdXVE61mO1/M37v3UJYVDguDIfAJ0w967R7so2azCe/QandRB8vxP/rgWhig7A4OVXLsZDLB&#10;O8jhwaNPJDNhTXpBgGIHSfrcs89u372DTAntOBJM5GEMn0g3JzzDPP/c88BXJX2yuLJ4dHCsqWqt&#10;Vrt//4GkyqXZmb2dXXg4Wi4DKELi+GKxOBV27nV7wN+Aekz08acmlDiY/4mLR0yjAhXHiwIPPwbr&#10;AcIhs3Gq9PjRcHk9C3Ra4iNZoEOHQjcMtAuLCXzC43oAVHiSQRQwIWxg0xyea9Ap6jzH2ArMYHGN&#10;iZiN01s7jx95aEECMIrzQ5Q/IMifnvZfoA0Eh6e7sKpL5Wqr3YPluLGx1u11HQM4fDK/OOe57uFB&#10;UiplNzZP3b59a6p6Q+o+uM5rtVlYCqPhCOJkuVThOa7T7ZKBdAogKPBYMq8ewioVRcF1UPfYMi01&#10;k5nSEthHzeOma9s8L8Ij63X7E33i2DbFoiVrv90HBJIr5oFzwjLQe8MoIZYBOOvK2rYDUVEUuFw+&#10;PxgMkhA+GvySsLG2fO/eY0iVge/lCmo2p4x0By4admg2r9VqhUFHn0ycJwalZNISR6PjiCeNmdiT&#10;zPFTOVktn/dw3cbTu6RosjkxXcsiDqj439pc1XRtPN1FkzD8CnopUwaHRBb5BJoKEs/0qSQtPbVI&#10;wKDHMeQUKJmuiKltJqkzAkgTgdXHFKqKZbSsnK8sLYYr1RWJ5/Jabn1l4/KLZ0/PLn383vV7xy3L&#10;j1cLaimbPXF6szMcPD7YH+kmF+GxKS9x6PlMkcMB4gIH/xoAAMqokEBUdEhKGEVEt2EcPgZ8KUwm&#10;hhsGPL5RHhZZvagt1jZpRTxsHx886DssC7HQttI3vvx8IiQffvAhk1AxYNKsJi5WNVm1bGvl4vkH&#10;zYYHT911nYlbrRaruQpmYs6+eGr94Gj0zFOv0Lw8HJgCT7EpDe8CWGp5bbGyVbfcvsBGH7+/79qe&#10;LNGBzeimU1yYnVtdmVuoYYmXiKQRadknneCfurMSZkV4EX7MKMHSCD5XzKNMYkL8IvEu8MlsCkfc&#10;Y1JKVUljCCt985vf+NznvvTP/9k/e+et67KUKHCvRfbHH1z3cEyFH9heNq/UltTa/NzDO8coSJCG&#10;Uzse2A6tbq80l63UtZXZcqvbbXTH586u+2a6feMeAzCRi2MnEpAZihwTw8sC5gVOK8iiPXJ39/pA&#10;bZdWc7CI2+0+G3JAopFySzQkPE0VT5899cbXfmF5eSWlYyy90IDbQyJHhfreQCz7/e4rL79CRD44&#10;sqiwDcN3E0AzZ06fOnXm7Je/+rnf/+f/9507e5CTpgZc8FMeRIqYVHewIiUAuE5jur5YBd4mK0Ic&#10;hPuH7d5wwjxRDiC2h+mnUppTKToi5mTbgOFj1N1Npvbr8JNTwfQYZ5jCT1WUmU/2G56MAxxEedVY&#10;YKlKSS3kZFVTBDnXHhpjW3ddO0RTAbRYfGKJRJ4yKqAwTIRdzZ8abk+1PKc+QCwwKerTWWGaTbHo&#10;i2cNEBU4zKcR5AC8JBrDYYqC0hAOOUnN3XiwHzGeIue+d+XeD3EBiI3OKJ/LAxEDpuq5tqwA3sUD&#10;TOCIM9UZoOilfBEuY+9gT0BPMUaOZHjnkHQ149gCM3UpisnwLwdpg6Jl1HhQBH1iQ9B1LWNW0qKA&#10;LmT4wBdmZ1UnZOqzpw/3uq7jQJK7fWunMqss1Gc/enDQa06qtUwU4dFJIcvHidkZerO1rB0m+tBf&#10;mFfscWB7wWw1c/7yKz+5+vHQ6Ihyfn2z0j3slStaf2xnZa557DN0bNs4bFIvirWyZAWp2/dMCJ0M&#10;7wReXhKKM0W90bUnExGQtkhDLBubJs2zXuiObYflUUECDT2nIy1I57FnhsWjjFAgSkEJujNENBr9&#10;0iKp8uIuU2QGJ1qAkoiqyG8uLXcHw9i2BqMjVaH+4d//1ovPvQz5D/hMnPJwMY1O70//4q+++4Mf&#10;srlySMU+mTzJsMCFGDow/5Nv/dLN29c/uvlIzc0AdLScCYRYkcfiLc5ZJEm3N1AVWiSKZHboLtVn&#10;EguQAGPao/ri7MS0CjMzxmQgcgJEOwsrO0DE/f2hCeFXERh34MzUShlBWl5ae+udW3k1i55rcBUC&#10;2zrq3Q5oAKaDXr897M3P1tDvShXGtnd4OPRdyTa9x52+MbCLczItKYChJUZgeqgiF8aw6wMUkGNi&#10;27EoQTnqumKh3xwOqJgCpEih9hu8uLY4V1ueK1y+dL5WqwAkAcQUhTFW2iKPIj5xHGSb0BERtVOq&#10;XFRZyer2b7d7ya98TRHFJFsJKTWm0bUQi7kTp1JVXTZC0XU/MJweFYerGydk19JtiRxbwKqmwyge&#10;jMcQ//EImbZpWcYcpXGnLp7f++EEO0Up4fmXT//Fv/nr//S/+jU6CPPZ/MTsXryw2W23/vCP/n2v&#10;01XoFPayC4HRo9qNnUPdbw7M9Vn1QbOf2dh6f/8IbjQsi3NnZkZDIyNyR+07je69yALEzsLK8OPY&#10;nIwVNatqRSCLerc1s7AEUYBOUgC1h/tHmawqcRpsakrAtWfaTpjCVYd4UOl5ZJ6C2BISI7LpQDIZ&#10;oGBSRrx+88atrkMxBYB5ANMjhb16+9oYLiMrQoww2pCvYqUsUBIH9CH1k/u3GuV6huJZReNcLwzs&#10;xIntBUj/IvJzRcy5EXbDAB8zDWvQ7p1aXuMx/aNLIrHtCDnsd2QULVMoobdwo9vhM5lcJleSAB87&#10;c0UF3piL6cnYBLahlstulEiwMlL21o1tQMUQldwoLLAShPTQTwSZUTMyPCkJTxrTsQ2rHgNvVhPE&#10;rAKx27aAzYX/6z/9PyA3wqpWhdx/81u/8u1f/LyfBvAc3fF4Y33Nbg7f/+D6x9e2JXL4jQaMNG0b&#10;EWBuNPlJOayac+zy/ExjZ3fU0Pfum6LGnDw3pw9twMX52fzGhZqZOO09Xc2KnhO3G106pCwsnqYh&#10;HjPSsPXWN+aB4I91kxHgaeDoPQIqTkRjyghL+ryAtm/wXGeK5fPnz+jGYLf9mJOFOGKIxSQ7nVXB&#10;gXNAMbGHbc0k28CjTBiuOr+IWAbxp1CZrYeBuz95sDw3c3Hlgjv8oU8nmOmHPd5z8kVN5KWxbZ+Z&#10;yV+/ewP2t5yhd3eMQkFdWCqIvNI+6l+9emPouLoRzNS04dAed3VGZIc9wbN9UZMgTVtGAKGJV5ls&#10;URQzjOnbKRvBVx7vHqkCapOmPMpmJz4l0YJPLAyIjd6ToZsnko8pitX7hH4AJZtaBLN49AorV4C0&#10;4vm2yEaONbx+zZyvlb/z795NouCVl59Ss/VMTnw+V9g/ON57+2MIHqurpWJRa3RcLZ9pHTVdC7Il&#10;DrYTK24W+MtgNCqWNH3koA8oBbA++9qrL/zgrZ9ALoLkNezri7OzvabRavY1CL5okw5sVOC8CJVB&#10;0A1OzOY0z/PguifmBIIBCguTUz5iZEj0SDjWR6VlVEZLQgAisSRnnj51ptFs9gYDQZDgD/wKOeDF&#10;lSaRTmOcsCUDrvDZRTzbxHS5s3cQf6KBm5A6AeZ30qIF20nLqXPzC0CG7t7ZLZTLSeyKmMp51nGD&#10;INSy2WqtjozC8mBvAek9OtpHKUr0C8TWDrKMYO2gTwo1ncPC83Z+Wq3GEVvsMgxxcK7VtgEYlEqT&#10;YR+VluMkMk30L0w9IAjAx0vFcqvTweInYBtRGIz6yP5piKqxb3hhHPgRuuxgm1uC7mJwAYCKJ+Ox&#10;ommwyRSgtZVyt9dbXFluHDdnqpXj4wbOWtP07OwM0MDAQ+PDAF3g2Ylh3Lh+A0LuBx98ZBk23F8y&#10;qMUBoBYl8eDgCI8l+oYkC6os9zrDk1vrjx/uXrh4YTQetNtdzL8xdfbs6U67PbHGsN187PWk52Zn&#10;x3A9HDczUwluRJcuPbW7u5dSci6baTRb9YW6tw/cMfJ8t93uwBOxTBuIq23ZrVYLlkVvOOQtE0Ks&#10;bmE3I16th1JeFPF76vV62CSFbaBIubF3L4kEYllK2iuxp0uETNgbGQ63tJZ7eM/xzRDb4xVUZTn3&#10;VPXq9x8nxDcIaCeZ86SmtctcNg+Y2TAsgP4sokosrcMbSargYCUxLZTyjMSMhmZ9rvbq618Yjgb6&#10;UH/uuUvNZmv30S4vcIViVtcNCHFztbKuTxIiPTJTq05BrKzJ586fe/fKu67poDFNQj1+eBhDEvOx&#10;ygBPhKWm4v+kQZeCTO2hKJQJq4gybTufy06dk+BfB8MB4Vu47B49fEhsz7GxAl5nOBoxROcVJ9st&#10;C5sEEgo2XuDhKgRisrC1brXh5jiYtzj2C1/6wrWPrtuGgSr2HJMrZvs9HesTSeJFsdvuTc+eYG+q&#10;OQUeGVptBYGckU9e3FQ09cb7NwPMaWkum93cOPFg+5gi3a3TGUAKZ65jyIMLy0vHR/gtooMDKSZT&#10;X5y/d+M2g771WJBRc9JcvXawsxOjEkoas4nn+DIn6IFJ9B+xquXajiKhHTzB4sTRnp7qQpOuToQX&#10;xMwdG3tIMZCbavQjOyNtphE5Ysa5DwhRdC6fq9fm7N7o1sOHklKBW+z4tm1Ff/X9K6Fh5TV1aT5X&#10;zuQc0/r45l10pQq8jCgbgcdiVxW2nnC8UClApodNFayvLGsZ1XEmO493YSUWS5X60hI8Es+yTFMH&#10;7K7KYmc0GhvmmGpXZrNbW5uQlg9aTY2XipoU2rAjY98Lh0NdrJUWTqw8vv9Qy+TXTp2RsgqliL32&#10;8WHzcG62aA8m5YxyMJx0Gt1Bvx97KOFy6w56pt158LBer6pKjgLmFse+a/tcMDSHqlto9UbNQx2y&#10;hMoLE8s/tbn21Z/53Cufe5UmxJJUDabmO8yTtEIRS77pASqecKJiVZRSfoReWED7xvoIwIFh2Qmp&#10;LfiejxoxLI3yXTQEMjTIhjhbLpWLebtYKv72f/RbSwtv/vjt99utnh1jC5nM8URFmy0vlY+a3RLN&#10;1FcKRw8HKSrvxajWznCxH37h9ZcfPboLcErJSBlHvXf3+PTmCQExacoDZRoHkOZkGRNSmCYKkJaA&#10;Kc/lIPw7Qxdowo2PdmB7qJJE4Yx3mi8WXn7lwpc+/+pifSFXnGWoKIhhnaPQJR6t4SkgfliWpibG&#10;GGKQVigmoc8QtWKaiEag3EcaoEFsQp0/e/p//1/++48+uHblp+/95N2bg54OqcBLknJetV0bEpnj&#10;wDWkuYImw1XG6YMHO9mMGgHeymtTRSiKuE08GeYhsQg2rihLJ5YXgH4z/Mxg0KOY0DTMhJyio9Io&#10;R3uOo2mij37cT8b96U//j6BSVPanEelCboAsu33/oKfbLBnR5XgeIs6TIWP6Ew9GfNSJJIuwAYgV&#10;8H+w5YW/2WgPw01H86kntsEM6YplYoZL0WIbFZnhC6qa6Q0B3UMGTq7fuGaMLbfgxyE9dEfdrj71&#10;iIfo5rnO/v6BIqtwRzVVK5zKd7pdF33MI0nIMKRLgXSt4m4NA5bYYuOsMhndp8iUPg2JeTAYNJtN&#10;WUEjex6nDmRRZtNYKpSKzWa723O1LJUvK4u5yubGMz/47tUPrn5oGKassO2GXSm6JzdqAEyzJR4e&#10;5VxZEhTWcGJJ5YG/s0mUyQC0C1iers/WYDNt37lOM042MzccTCCeun460p1BzynkeHh6+bwKmAN2&#10;j8yxnh85pifxVEz7gK6KdCTS3Mr8HOvBZ+loAt01bJTFTRNgHTyVDgwzIhUPPOAlpeKELLZpxQ7u&#10;eESK7iieiYL0EY+9lwDXhQigahgCa6NkWENpyEb5XMGLlGQ8OLux/ru//e1CuQjfdlyK1KrSCT6Y&#10;5Cuvf+bS+VP//I/+3MEEyORhhTAc5XuZnPaNX/nat7/5Sz99/6O/+Msf3rxzh+IUQI6sKPAc50Js&#10;8nxFVBZqNTswr968FjJUNhv1D7vrC/X6Su3OzjYd+RrcXGCBKo/mr2j+F2HFEm6fFwV2yjMp8SoP&#10;bz7aS2gegBATpbKq5TQxpMzFhcrN7Z2ltcqZ9blGd8KyHivIUqRcOHlC73ckSoIbuLmU2zi55QWU&#10;7XLlcunu/o7lejgXzqOU0Te/8Yapd2D5Q+BX1BygCrgMOadhFyEa53GPG91bdx8eDfRzZ0/6vgdh&#10;Oa9l5orFckZALasozhVmLjx7IYZgk5kNPBuejsQkGkBBOvZTASiuGwcczyjZYp6G2+DXSvW2iSqd&#10;c/OLD29sK6p09tLFHLwUgHVAkZaNKiacODYmtodmATbQUIbuD4bHR0dbpy6Mg0jk+GqpXM3Pi4L8&#10;+KjJupPLLzx9cf0Mw0S1+flf/42v/9P/7n+DBV6V5LBo5tRKXx/kKuziyRPtvl7Nlh+1+gDKuQyO&#10;aN+903IMR2KElXn1yjs/WqqfhqCtjwaSpmUy2pW3fvTq576wu3P38aOHv/TtdQqWAtYnaVnKfP8H&#10;7zz/9Au+Zwd0+NT5C4B7OGDXaQSgHcg9Zk4qTj+xYMB+Fuw9o1hcgNHV997fGYa7B90H97czea18&#10;skqFoTmetBHoporEJwIzHgJvCIDDzq2UN55astDUNhj0/GJV4YUklxGtgY1eBwyPqvM4jY9Fbnjv&#10;0HU8Z4KnQGi9QDHEvFwSgTxzuZx64cz63aOW2Qwsx4UvGc5wc20e8hHkaoGKIWBBSm+2+tnH+4sL&#10;tU67ef7C09//2+8D2irkc77dtywbEgcZasN+Ussg8Ufm4IZkcxilAaCzYZhbLp3ZWP/oyq1KUaMo&#10;+ejwcWcMoUzxIw9444svvXDx8qu7f/BvuoPJ00+dzypcFJiwrXgxc+vaQx/BqBDEgM9ikYI1qYlZ&#10;deLYigr8ni7OzJSqVL/nZrLC+z85HA4n8BnXT5y4ee0R1rtjuBgIq2zMpGohA9tbUmVAN9MQgcdH&#10;2NIjSHR2ppJtHh2KiMyAIdIEtVKOH0E6R9/ENIL7xiMwRvGICCh/tqRAAg0sA8U1KfhKkKTZYlHA&#10;MWkm5bAdDoJtfXnjxgcf336wt+KwiyXmxJln7u7ujnqtcg4CraRlNEFhjnrNXKUw8Pr54szyipTN&#10;KIVsLnBxrXT7pm4hmGsfW64ZqAVF0QRLd2ApCJLAyrAuVGNkTia+lmOBlqdRtHZq5v6tLpVEthHQ&#10;QShw9OrigmN4Rm/sfWoMPxVW/CQ8wrOTVXlqyIdC1CwNMAoNEpjQmugASC5dONfc37MtC27OW299&#10;qMncwmKt2T7+vf/z4fmzZ4E43Lu/E0Xs7Gz+5MZCu9OzzRFNu7AuIzHGvlNcj6mmCMh88QAWCaQ+&#10;tAqF8kuXL0Ls0nWnWFCPj7rwyIb9UbFY0scmYHOeI7CTSiElEQ0elAJDUVLsQMbljTW6MCHHISL2&#10;Mkc0QMzZuVnfHxIlDlQNg4968emTgCJc3yHCXamLEpgBcUVhifkfk5IeQzLVMp3NxvNNWZFxDsnz&#10;GNRnJvucHBsRTWOiuekFnXbryHEAMZp2MByMeCIuNNUekFHsUOt1B5VKBRbPeDxCjQ9SbA7iAN4Z&#10;uRRpiiAwmI/w1IslWiEx/C7upwjtM3GsynNUjosNncwSI9LIoiGzAvtLHxsADyFJAAeQJTx2RKsb&#10;LZMSgEWLoixIju/kC/nBYFTIF/TxuF6fBdCbLxTgdRQZ60twb+DOREkCzAduy+HBITlCF+Hmtlst&#10;BuIiTZtoMMk7ZDZ4NNF5PIsKS6UC/Az8gXuFYm+qBJ/3+eeeuXf/wcrykm05uc18sVymH+2Wq8VH&#10;Dx/V5qqOi01wKZ6Qj+Hjou4jYZBEXQxFtj788GPALEeHR5Bq4eEQucd4Z2/PwxxMbd+6jRg6pjqd&#10;XhyEoihBCMIyBIe+vmkYQ2bHQ0/PQzs2jsWcFccS3BoOHToYYo0ZBSEjYHMjwzGQY3B4ksUOjkwu&#10;y/DB+lp5ZSFo7A09J4EoO1OWu41RGmLvfTKtFtEAHfDUMcEDklhkRd/3FVlBEzvTTtAaJxtGAVxt&#10;tpA9/8zZw4OmPphIuYxpTCZjdA2gIVHJEgA51MTUMsPhmCj8oH9dkoTkYBNPfWmKhTj/8ccfD4cD&#10;VAtP4jvb9yzTJd3v8d7uPkoBsel0BJV4vbO6PgZgNK2o+jgl7+H0GmlgtGyLMLsQ2Bb8PPBlojDC&#10;0AKmBByL82PSw8fCM4VFW65Udnd3/ShcXFx44ytf1buDP/3T73i+f25ra/XUybv3Hhj6GNDi05ee&#10;glX3ofUxjtFyfHlmpn3cwiMdkcup0pnzZ7uNRkQsROM47rVHVDJ0DRcFLnkBds3+4ag/NKip9xuh&#10;UFOVc/g313E1TRsNBhzZ76Zl4vE+Do3D48bJNaCFnVbbx8eK9r+AocfDEewBeCpPihKwzIYj1J96&#10;48vPTnumpz2d0/HR6RkXCYXEFpBo4ZJAMw2S5FgoIb+TovsJUALTdMdj+523r6u8tLy8xipSY3T8&#10;13/1t1KaXNhcW9va1Mf60eFxTx8Fvp+EsSoJpaw2MF1KoFeWFqu18lyldPHcec/1uoMBE/jAG13D&#10;zGZyhVyuUiohP7St3b39yXhcLaq9Xs8w7Ywql0u55aUZXqJzhcy92/f0vrU0V1ueX5kpzz739DM0&#10;w9upny/lgTkbptlst5vt5kHjAJ6w5Xg4EB6lthlYOixACMcsrDqA/iZ8L47u7x65kDY2TvlhVCpm&#10;8xlFyEgxHauZPEAQgUsDP7S6znOXnv3H//gfnb54NgjcmAShKfF5QpieWLOSmgExdCdTvbCiQjdw&#10;3cBuNI6PG0fNdks3DeBCKemtIRRl6nlAqbLEMjTsf/gtA7a+PpyMdFnmn3vuhZXl2b3DI7SetgLX&#10;CtHbOMMtbdUTiXr0uB/Chwhh7SZsyuUK5cHYUAV+rph3xpMHu/uQcpbXljqdUbfZdoFRKDyggdDx&#10;s1kUM2PQSjtZXJ4788LJnYO2lhMXFxSRZeyx76HGWry0Uvvln/vSf/GPf+eLX/litVoCSu65ROh5&#10;2ktMVD2IXhyKs0B2Ozw8brR7p06fFUk9adosgH6qKVlkT2SN0QJ7cWnxM6+9+vTFU3FiRXRUX8hc&#10;unB2qOuui7IxnMSzTOKi/n5bEpXN1dVGu287QUbmMyjjnVtamK3NzfU6fQhKKFaBE3gRBFaaReUd&#10;iMvlQt7QzWlzOY5c8YyAQ4awKuP/QHepaQ0PFz3R1kboA5mlWMocd4Y0l9ZqpQDIPWxED4vWGCjR&#10;VyCZogjIBxAlDNPCCvQnTtrT14VtUygWiFtA91N6TOGsNX3yRL1Ym9m+e+vll16GqAyrwrKT//Z/&#10;+L0Hj/tf/fxnG+3mT65e4/h47cTy0urq37z5AeR4NPEiwz9odcDz+Rx2emA1n2cBPTAkVg5GA1TA&#10;i9FK1AN2HkWyrITBVGgXe6jgGlAhHZAvy2azWXhNNaMCt4pZwMp+cUYDxtVuGp4Tb2zkKAqAizVb&#10;W9AnRsQ4+bwWhm65jKI+2RxXroisAJQSi3ESUKowFkT2/v1BJi8Oeq7thJWSeOHcKvC47kg3zAAA&#10;pghRNQ4zec4cOwJ2WScQweDVTDOUpqexKMaADXe8wLqmOzuTSQLXs3RRgBzmViv5OPR5lpqfq03G&#10;pkQlT51ZOlGroI0xOd8l1qbM9LGSAEp/KkuGxV1RAoTDMBxSDil7/fZd7FuTFEWSgUGzSagPmrRn&#10;/ee/9esriwvYsIRdf2jBNx7rjaNDxzFNfQB7pTBXu/rBB4KqRY4HlL1ayC8U2ReeeYqlohNrm195&#10;441L57d6ncE+irSFuYIGeRd2eAAYMInGoWvYwfF+39NHauzlM2JtsfTmW+96KV1Gh2HI3xQOR9AM&#10;PCRIALDLJLhCBdKqxAlSSDOG5Y91U1UzKQtkFRBUVM7nGo2jkxvVwXD8q1//GX084CT59vbDDz68&#10;v7m8CLtuqFtEOUL68PqDo1azNj8zv7R47fotYGae7c5UysPRcHN9fm6hVKrW3nrnPRZenBjQ4xk4&#10;/oHNp+BJocD7YXLz3s7t+3sf3X6wfe/x7e1bLBWunVgKbDdXrGYLdVUtqloBbnfn3vbxo516njt/&#10;6Zm188/uHnUhwQOeu3/7XjkrGIPe+vI8MITSTD1g5Pc+uiUrSqU0A9hraABKNwvl6tCwzl141vMA&#10;c6SztfmPtz+6t/PY8918Jnfc7E4st9fqCIJ4evPszRt3ZEn0gvHqibplovsdhE4mpX/hl75yfnO9&#10;cbTT7Y5GI0MucLHEQlSLVQ52uBsAsHCzRWnUMWGd6N1AoIULZxdfeumVdqd9dNg+e+Zk6E1Cx/ze&#10;m9//3pt/MzC6x/3e5oUL7f5o96j54NHu1umLmXyl02r94K23UjY9uX7y2rvv3b19DULR2lyFi4Ol&#10;+ZmVhVnYmRDfiYMIxaIfBvIuVpSO+5aanXFs97hxWK/NrJ5aUnnsM4w8v6DytuFgbEISRrGiDBcJ&#10;qV3vTFzLBf7jOhEV4WsKbuSPPQ2QHM0DC3B8H4Ahz0Xzs+WEYar1+edeuAQ7qtPrA/dYnC3DNVSq&#10;JdO0DlvtBFvOUiaiBEn5J//j//Sz3/q1EH5HzmYK5b/8i78+fxb+c1EVhHKxdGJ5GVIZHbgzxXwh&#10;p7z/wQeQG5BSAlIL6CgAGgD7i5M1sVQu2XZ0sN9hsBGdO7FYte3JwX7bi5P5lVq9lp+bm4nSWMmU&#10;yvWFgKK//6MrndYoo/Cxp6femA4DWVKGPR2uywUawOHwJGyW1dXlk1tLpjFgBKBk1P27zebxwIGF&#10;ndIAKx0j9b2wDzBBR110TEgCm+YLyydWdu7fgzyeU1VXt4kNJ9w0amV5+fzWBkQVoASt5vFkMmF4&#10;eWT5bpQszC+oGgo6eM54/cQiusGjeC+dLeTeufKhz4gnzz5dLqD9YRwAKIityFs/d46UzVC4igww&#10;UQInbJw6df3ja8d7+yLPHjVb2ArNOKWZrO2mh0d7EwM4mg+ZxHI9UVAO93utxijw4k6vgzp6QQI0&#10;M8JT1hiI6NxSddSbcKi/i2odWlFiJSRrS5tz+Ur+6GhAJJ2CyQiiCF2ZwbgeRpThmD6gQsAE1FSg&#10;mP6kqZ5MXWEJELImg4eTMXAt0bQNTlVZgVNY1ppMNlcXz5xc/+jqDZS3xgOscH1l0Q2TsTmGPHj9&#10;2qNafUk3hhubxWxGth2XZZOJ7i7Vsjz6BUT9vgUvDNgG0pNjh64TEj88+aUXLv3Df/j3yuXMRx/d&#10;Wlmaf/GFS7Vq/pt/942XL7/Y6unD0WBqFIgSTeh9yhB5RZZo5DBkJpl8hYN/pr5PLFaTiLQ4VS+/&#10;8PSjR7vT8J+QAs+pc0sPHu4AVQgjon9HsBZHPB6m58PJkxIAGj3giB+NoiqntrYmEwN7T1LgUcTK&#10;j+dlRcKeSZT7SmpzNXM87Ha6R8cdoIJTucoIzw+T6TmHMR4bhpnJ5CRRBMw8GPTRKVcUfFQJohOc&#10;3rQh2QkCD6kYkrhn2fDBsrnsTLXSH+nwSvA4UuLhHQYeF4aebmEP3XQwiqEBNsMicxxHJ826UwCZ&#10;z+HbFUpF07KA4qb4WdA8D7gKYDBAm8bEAIproUa1jYpProdCWbaVYocUwBtYJ9QMQKaZysQwfceD&#10;lQAkPJfN1uZmXc9bWV0BXDpbrer65PTpk/BSc3OzEEZKALMKeX0yXliYbzaOVVVto51MCoTGcWAd&#10;meORDsjUtFwqToZjlHEC6gVJ13dQ7NPxXGIDSVkW3LGsYZmQjiVFMk2bnCtAWCUDWKRMD0+bZCEB&#10;u2qJ+jTuNVhhAPiiSNWUarUKH0/R1FOnTw2HQwGYWHUGLskwjSkMmPYkp6Ttj53WepLk8uVz61tV&#10;2J4QOnw3lAUmJBJlg6EzW5I7HSfC+aQwVyxGZD4FcnG+mAPShRJKpQIv8JOxhSYs+SxQX9RGT4Az&#10;u+3jJta/GAqWdeu4EVNpt42chCLaPTgI5PtwHY5rwaLBFjyKBhgZAjaNsDQPLAUtEBKixhThuApc&#10;A9E/i0ql7Gdef+7R/X0GJdnClLTio+dcCFh9McBJqQQwtpZT8WyaDPBnMpkAvUUAQXI0oOogYiV+&#10;igZtYOMCT/NcpVb78le/7PvB0fExCxi7lJuY5uP7j1uNhqTIC8tLEIpv37oThnjqViwXW81Ov9eN&#10;0ZSLLVVKsMAYIpE1VQJvHB9FaPyG+4xmuVFfx9MWPF5FnaNmo+3ZOAz8KVTGqhKHA2u4Nl2XQ08O&#10;Zirf5cDqgXSDzfpT5oq4ZXr+Sk99/6YzfVjFSwQZ24TxQ0OS/dkvPZN+othHTMCQWKef8DSGnE+T&#10;0WFm6rOM6nFxNPU2JWg9Id/iILnqIzM07Weeehow8899/Ve7k879e9uXz56DkHD/8W6n35/2fsIV&#10;BvA3Dhhv5oVLT59fX1MV6eio02l3Dg4ORuMR3PVatZzGgWNbsC0tBzjaxDad0XD49Pnzl5999ty5&#10;cxsrS3B/T5xYm1+cZ3l6oPe6nWGxMCuw8mRo9lrDydiWFdEwxjGbwgs1jlsMIyLFpWKNlSIv1rRs&#10;tzsu5EuCrLqjEbqB+6FAhHwAsscsLRcygirXlxc3tjaLuRzc4Ai24Gg8afVkWghsQCHUL//c1779&#10;rV+TMqoXWrBocZHRn0gL09O/0eRwd6ozirE4jP0oDSzHbnaa+wd7Q32MTSMMDTyEiHml0143MoGd&#10;8MSoCaA2uvJIqCaD/ZKeB0vfde3awtKzzyLYur+9R0YtaIhUY9eWStKprTl3FPRbkyRItQwkd63T&#10;7qehl1U1nhGPjnrdpqFl86IoNPa6WJISKD+IMpKABuWEtsMusqx476APGWp2LicLyfq8UtBYwMHf&#10;/PrP/e5//Guf/cKr5UredWzS/Buh0BtRfMKOUe7JVGhKdJUFWbl989bNOw8unD2vYeU7IpWAJzJo&#10;pFOIJo4dKJWMZttJXJ+ff+Glp2r1yv7R8c1bD4GR5vI5QRbjGGWHxkNrNLIgKNuOGRL7XFUVIEAA&#10;9m20+hPTNSyLRiEREsdQTo8ulYv9wShKwslkHGH/Ja5j2E31xVlO4B0P20KmfJeZ/g9rXSmaQUN6&#10;dtCywvOiZmdoGk5GVRiBmavWYAstLS/BB4FVCjeNIQR7er5fht1uGJAzPvVpnLJeNCUShXw+1wTE&#10;Q8IrmSimFJ7bPLEA6PyDD25ORsBW7mW0vO3Hb1+52e2Z59ZrVz++3WwNz59eDUN7Y2Pj7sMjwOso&#10;WMfxgijijD2+Bw5IABeCtQQPAtKeLMtw/XBXgcgVC3mgtfA94DM+Mvxg2mZPGqi4fD7vAEbhWPQs&#10;zKAkfURj6bpazrB8UpvP5wri2krVj0J94gGzMmx9ONY925tGHHg7iLMCj5ZV5SI8YnYycQSZA6Cm&#10;ZcVSMQt8eGZGzSrcYDDygT2ndLEoddtWo6GzXKoP7UpelXFAK4YXwWI3y8D1qhKfy6CTMPYms3Qu&#10;x5cKKK2SRpRjOQowPs6tqCKXYOcm7N/AtNaXZk+u1CIMwdM6E/Wks4IcZXx6fk9qfFjxSEkg43gp&#10;ZsWr127aAB2ACkKwSKOKJjvD429/7SuXn3shwRkcJiIFWMf1Dg/2g8hPkwBLfnFQrhRdL7Rdt1Ss&#10;ZCVBhaeSmp977XUOldJcSOHLa6uvvfry8xfOUkk4HI8AxKCGUzbrMzjvpwj5bOpfWM2dnCt/7suf&#10;OfvMxeJsFVJsrz9ACbupfwbBeKQghtMsQC0YyFNohQRRSmscNRRVorlE4FJeSH77N355pkwV52Rj&#10;NCiVucWTp0e6rSlqpzse9I3Lz146avX6Y/0f/IPfOLm1vLm5evP2Iwhd8I6h5yVeCKEV4u7K2nKh&#10;XCxWZ37w9rsi1ryZEFscaRJqElT/RwVDRoJFpiqCIrGapmRUkU2KWeXM6bU4DAUlW6wsUYwMt9R3&#10;J6Pj/QLjy5G5dObszOqWnCmOdPMzn33tp+/8gKYsoIK0SAs5keLY+/d2dvcPAd2dP3Xu4LDVbfXb&#10;rU6/M+x1B4Vc8ajR+ODatfXNdZajjIk96PUf33m4v3sIMCd0w16n29jbbx8eLs0Wb9/Zfu7SWdyw&#10;OHXJAmat1pckSXrp+YuVgtLoDBMuUgtqq+2pOYFNuFHPURIxDX2WiNvJLFNW+V/+hZ/J5go7u3v9&#10;7ujyC2ei0Li7ffMHb/8I0PW1B4+P9cFbP73y53/916bj/PTqewJH379z62/+/d90hy3gdR++86Mv&#10;vPb6Z56+eGd7m448iaU2V+fn6zWOYlGhjyF+tuiQy+N+paUb9/ZoVukMhoPRIJORVVHuN7o6UFOR&#10;e+Xpc9VKudMecgwTeaEmc+WMRkdUMVeCeKdJomNBhgr9sV/XpJIs4SwZLQBftV0HXn1heXZleTGf&#10;L6xvncrkclTk372/JwIBLhVlkSvksuZYbza62UwGwMhgMPna1//eyoXneqZfqp+gaaRWN69dZ+mk&#10;XK7wCd1tNvOyuv/grkglZVXhZOW999/H6E0qaDxy0lSSYJXylhtyfAZ2tKoqLvD2gvTGVz536cLJ&#10;iBGu39l57csvzS2t5sulgW7/2V9978q1m2dOr7/1o6u2bc5WMz//1S/+zGsvjYEqmYNW2+A0mZUE&#10;gPkSAKEovvzS5YPDncHQmF2Q8yWp2/Vm5zKOgVKuPEdZE2xKciZOQprx8JRbkXhFXV5ePHq8Y3Z0&#10;sz8RKJxwhHQXpcnG5uYv/8LXItfKFfMHu49Nw6IYrj2yY45fWFqema3EaRS444315TAM8sVCea4G&#10;4O2PvvOXe63+pedepGO/nNdcc/xv/+xPBuMRwPdW43DYbUGi7XZavXZ71O8axqTROIQ8AYk7V8jB&#10;zdlrDI/auqLlHz5ojw0fwNr+41G2lH+wfQzXJYh8dbZkANCnsArX70zgfTNZ1bY8APGqqMATB/6a&#10;ny+hzXoay5I46Fk7Dzpw51c2ZkVJ9QJfK4paXhUUUcwqc8uLrCyNRmMqmnahxZ/O8kwPMRBiIumS&#10;AKCwHO8FMbAHVZJnJAEWm8yLt2/dZthIzakx+gh4reYgl4NbWuz1zSBK1azQbI+ee3Zj++5h41iH&#10;/HFua746U8qqRQZiU8JDigHGPhpAwgwgJeWL0sb6EmyA69evf/fNHwG5bTYHQ31wdmv91Obm//MH&#10;3/mLv/kx4D8A5IVCDpKXC5SMjB2TaT0aQh9NtLVw4cVAPmnHjtB6l5zcnNxcGwz040aHjEKgdOfa&#10;2urpc5vXPr6XRGhJQPAK9jPGT8yxyUndFP2wT8oBCMNIgygQDyAJ2Vy+OjcnIeHlUwTiPiqwUOnS&#10;/OL5rfV+b2gYTjp1tyLJhliTYv9zEPgCy2UKRXhX+Hu304Gdr2Uht/JTzhbjOUgIt17TVKSdhokj&#10;2SwLyEgfT2CBBqismWbyGiCqLM8vzc/DghyPDE5Ag1zYd74LwAldjlBnmpwlwBp2XBSzDTyAaTY5&#10;3MZxYsCTgR+QsURyUh2HgiDCatAUBZJ4IZefm5+1PXdzcx2yAOkxC9AaI05XTqxAxEcdI9uBYA93&#10;wDIt4NWD/gi+3mi34WWBdduWhfAi8E3DABJruQ5EU+zrtN21jfXGcQP+CWtsPNTr9ZptmVgSYpG1&#10;GvoErgTuPx7lUWm1OrN18iT29QgCEGlAwhA64XpmZqqA4IDJrK2twVtwLLdxchM4AmCYer0+mUwg&#10;I9VqcxNjAo+3Pl8fDAYhnkIXx/okQlXYWFYU3/NxgpLj0HiPiIuS5cCgwkcQHu03GvujwOa4mJXZ&#10;BNKK76XDkX/58sLmSunR4wmwAc8LCqWKwLMufI84r8TYD8ugNiqDtDMho3lYg8EOkRTPG9ywkMkD&#10;aRz0BwI6+eDJMyQmQFywVlzbArxEUC7W1CDJl0oFH02hk4XFuqLKcLfh1YqlIoPzhmEYpwrEXp5L&#10;qGj1xMLsfHX7+n0yIkm0uOC+iFy2mDuxfsILUO86k88899KLvu8BPK7N12fmZgeDYYrBha9gqcIE&#10;6gtAqVqf831/qtmEB1xRtH3jFpENjyVeHBvj1kEDfbZolJ3rNTvmRGfwvArZ9UgfobYv2nfhuDjc&#10;14CYkmBrgGGkYUpK97jbAGxEbkgxaXW2CksDHQenx2VJ+injZbDRlSESzmRMFP162OmPEasbhkSx&#10;ZNoHPdWXIqewKNb1ZBQ/TngCj0ntCbktJA5UJyKNyoi+p73gsCpwUAat0pP/P0ZMpvJzxFCeCKPh&#10;W8HvRqgIJ9cXFoeNzkfvffT65382r6p5rXD+wsl7N3fM7gAiK+rvYTs13ApqfXNl88SqPhoeHx3u&#10;Njqh787k1a3leRwn5pn9Y6S+miBcOH8emM9hu3PUauwfdUSeunn79v1H9yBJJ3G0/XivUCw+d+lU&#10;HlKuVvzb//ctjuFhPzPA0BPadQN4faA9wHgXl8ovv/BCyooTy7p5/77vOjEnyLlS48a9ChApjicN&#10;TQL6ypPpnNmZkloqTDxHzai3tm/IF5/WG002ZUI3iD0U2h8eDNVS5h/97u+ePn8eokgaTCicjsLW&#10;KfrJY/hEHfyJkhvxbEsg0kaWa40nY0MfjE3L9nzktDhCxFquz04LraT+QZrMcZIkJj2ykMww/GHX&#10;DVGHi8PJeAKwAHLnb/79X9Jbg/fe3RZknAYOzHh4MCkw8kK92NmHrR7v7DWz+WFlLgOfTi4qg47Z&#10;aZuwIY2urmUUiJZ0YiepxCl4wuY7EdmH+Jh6sHxFTspynaNhQWG7CjdbUb7x9TdOrK8zrNjtHpB6&#10;SgLbhEz+01Pxb1IqxnxGMWSglJPhA3Ta7a2lxblKCZAWxSQMj/0SdMqgrCJ+xhRYFwRiLLXwkL4D&#10;0xgCnH358nMvvnDp+z/46e///h8e7beRroksWlP4QUaVGDZt9YxKQVpdXcKCJWAUmoghM8kCtusM&#10;RQnN5lGPhKjhFQAblpS93Y6HNrM0XKGW4eF1YHuXShngJdjpEUWQA6eNENjqKkLsTWXiDwxJc75e&#10;XV1a8Hy7NxgOQx1iAYTX8dgUBMl1HJrYLaI/KcPAHUhwkIj5dBk8IVnEWR7TM/Wp6RKO2bhxCgsJ&#10;fj6fY3/xjZ933cHi8sad+wfw3GtzZdMYMYl16uQMPJSxYdy9e991QqIFSj8xMHAc+P9ea1fV5Eaj&#10;iemcdF5BZEd3YI4f6bphGgj7JLHV6QZ4+PykoQNWH/wupDG4WbALSAFbmKlWhtZEFBmgdM7EhguH&#10;VLT9oA130nCC3od3YCnDd0WJyWjsykqVo5N2awwLfX6+mstVhpnu48cA/zxV4cOQ3nnYzeaEXEai&#10;0DyQVkQOoJg5cGM3EJg0lxEsw281nWqFUxQOqJNthw5geqBoslzIFSDoJnQSxOncXK3dbcFrnlie&#10;2T9oQmIVsc4P0UNqje18Jjt2XMOwsXsbsw73pLqf/IdDdlK2IwIVpNWQLJg0pmMszHAJx4l5JZsy&#10;EkSQjKx4jpFXlFde/WwIqSzFprkEW1eZ8WgIGCjC0nwMQRJAkuhZZ7e23rv2J7RszeYyACXsoHuw&#10;9wBokx3RIQZbWmSEJLS/9a1f6IzG/+Sf/s+8yIuKOhp2e8fDQWP84sbSf/Y7v7u2Pm9RPOCFX/yl&#10;rTfe+JU/+Xff+fO/fTuhBHS0oujpAQYu0TQWOB6+Artb5Hk0h0BGl8YpA8vX9iw38OBDY51IE7a3&#10;Dy58dvXqjUehaaky5xgTSaZYMSrw2ky1uHRinhaUf/1vvj8YOcVcQcIeoWgqfnrzziPHXxo7OGJO&#10;EzYzhUcsTt7i0VIS+yQ3B8AwaIoRWVrkWJHBLUNDGufZ5vGxmm0srpXgt13bd62JM5mIKZpycYIw&#10;P1sKIk5TtLlq+Ru/8s2nzp9yvOigd3Tr1vbly89feu7pP/jDP32wfZ2nhfmixguZXLk8mhiaymZy&#10;4tx8SVS5oBOdPb1VLRfu37z53Td/EhgjeBayxHW7h7AD7t97qCoscHEAM3GKD4GDZyCI5nhsTQbP&#10;PHvx1de/8Cd//sdv/vjDxA3FgA1Cd7ZY2NhaeHj/7qBv1E9kKTd0TevR9s0z55/x7YAMYQCydE+d&#10;Pe2F/45RudJs3fAcfWiKkkYFsUQxP/3JT8rAISXW8e3RWP/g1r3Gbu8bb/w8zYgpF1tx4OEBqkJh&#10;Gy3GcZpOJ7bTH45OnNhIaMFnWTN0O/02xJWllTosv4YfBl6YVSQ5I/IyNT8nd3UH5ZeD2A4m62tr&#10;r3/xc+9ceefevZ1qSbMt1xv5uh5kSgUsLBKvceyfTKIKgJrawve+/3bze2/XFubzGUXkcWBd4Nhi&#10;PlOtVMLQW5uftcKQ1wTXYhRVLFTnUJwWAmg2YZL02ecv645dnZvn4kDJAi73K8Xc3Gy1WMg+ajQd&#10;04Qr1bIQcOgYB7FjVhMh58J9QzcbhT27uTmZtD7/8tNJMImjIJvBrhLU+Li7c3Jl8YOrH0KArSwu&#10;XnuwPzdfPHem/q3f/PVKTuaC8Hd+85tX3r2+feuPYRsCPpUp6uLpk3v3HkmK1ui2P/PGqcZRb+9+&#10;J5cV5iqFUWOMDl12yguoYieKNFwJkz4ZIeGpVAhCwCspAGb0dEvnK8VGfzhBOhv0+oO9o+bC4ixx&#10;v0u80JMlPiatDSGmOFrEWVJelNhirf7O21euvHvF893O0UG3daguzEQpnc0UrOF4tjpHAdoL/QTd&#10;usgJAp2EQQSg3JyYIS1/dOuhms0d98Z7rTGnMJ2WaRtOsVyIYjbEOQsJMtfS0kyn3d17fDwaeMWK&#10;FkQ2OuJIXL6ccWyD4xGbB16gaLJnuOKsquXF5tGoWM4qBTmTBVob1mdKE/0okwXcGwM1Wt1cc1Ho&#10;nFMLBbszJMDtE8t6bN8l2YkUsSBXpqhryPtxJDGpAB9GH459HxgLm0YUZG8cTKA0SVw/OVMoiu3W&#10;cGmhUKkUZZl69ZWLzz//udc/++VBZ/Do7s33P7i5tlg+fXJhfenM1/7OQpjyt+7et2y4nQAA3LHe&#10;6fUGFm1AXstmBWOCc5y/+HN/R9aE/tC4ffeBovLo24luQ1ZMVFGwLwwJCjZSQS4bDEYosoVoiwNm&#10;UCpr9fpcq9Pe2tyE5dRoNlGckAV0xgMAH+tG67hj6DYOifG0oikQNQG1k1OvdNpuNu1njog5CmRG&#10;WZELouQReR4cFoVb0HCYeHqARiEIx5JksrOz++JTZ1RFgAyYTKvP5IiIIiUFgEWQiHlBhGweAdlE&#10;f0eUg4WszaLGJBXiaDiQXnSERjIAyQsYoMD7Qei5Lk90myAoZ7MZgLWwYR3DGrgDgg2T2XoNhXw9&#10;v1os9Yd9CCr9/oBBAAkwLNIEOQpDRZBQGiqOMpkM7OiFxcVut3fixImd3d2zZ8/evH1jeWlpd39/&#10;bqG2v3/IilzgoYqVPh6jejnPk9E8RKGdbgfihWEYxL4YRSPgUwBWh7vW7XXQyhhwiR/igRt8RpY1&#10;DPPpS0/tHR26pg3Yuj5fe+aF54+PjusnlvfvPqjNzW6cOdV/u4cn1TEKaANT2tzafLS3szi/MBqO&#10;AOnduHUr9PytM6fubI/RpkPW8AQJb46UxJ4+mZA6RdzudODHxrGOvRBR4pjWoYcNvWEQ3n3wEKI/&#10;rPMH9x5QaMYTwKP0vC6hMjGxZkCHZsD9aNuDNR+c6Uuj1NAtAKf2mNpaz+WyIpDWoREMOtZ6Ne/Z&#10;XkL8XAf6kCMyPbAOAHiQA0zUrpuEBlzk2omVgx3iQ0sRi+qYKhYKr33xtb998weeYUuaCu8HOAJW&#10;5urJtePjht4dSQr7mc+/duWdK77t8rIUIUVLM5q2fnLj+rWbkPozWS1fyo30MU27xVK2XKke7h+g&#10;G6UfD/r6tA93upYh30GizRXzu3u77eO2rCphEo+H/cPdA1jLjmUB2MMchD3GaBPAKyIT4jjveDhE&#10;n0Ub9x2E3IODQwan1kNIBP3hkIzYEhfCOLZGukFOPIpFzTLs1mFDyagpR69urO0+2nEthA5EHwon&#10;aRNyuJ2vFGu16p1b91CyS8SDfUkRUXkR556xN5CmiKjNJ1OHsB9JS3HKEleDJ2Aa0TkSKpq4exKd&#10;FnwMAFyRuQQhOhiS/afltWwuN+wNppI5ZMQPsRTRzyE+wgmxiiWz/kSufuqDRPawj/OK6dStm6wN&#10;5O74k2nsOCHPc/rEaLY6AIKevvTcjRu3crn8ic3TP/3b97P4IvBOTEHVVpeWM/mMR6cfP3jYbbQr&#10;irJQyi9W17AezFKjCfZ+eL43MzM7U8geHR9u339gBp6BZ3AhpUCyc0w76faxl93yw2Ipunbn8dg2&#10;ipDs7cRz7dlyAbANBAoBJz/YAh6mdb0JbHbkwflCoV6bhZcCWJ3JKGvLC3QYHO/uEENJ+NQpyjlz&#10;TD6fhXADCJ6OAzamPrx6hfOpi6fOlde3rr3/ITyYc6dO//y3vl6anXFsi+VRuR5yB94bmmjiTaXW&#10;pxU+0s8QxkFMmuknltnrtw3LYILY9zxZ4FH3CGITOsLj5AebTiuLHJkNgCdKTyUNiDYSGU8lzx6e&#10;MZ6BB/HjR/dnqvnf+K1fEET+p1duoeeewum6e6fnaTIjcJSc185dXCsWhN7Q8ALW49KuNYH9D8v9&#10;+LiDXbvY+0qJAisoEhehGpVp+3AJuJJopqAJ+dkMPJJw7HXH0c9+/jUI3A8fP4DQNjXdUWUJXQwh&#10;/aIBLBYs0Z/a90VZxCIiJ3pBzHPq3uGjc6fO3rrxnu+heyRSfJ6WBYBHYoi6xwGODqLUBDDfaaMx&#10;2n4BSgZ8cfmll+r11X/5L/7onZ+8DzdAy4mFAmWOXVUSF9bLgK0hffA8w/N0Bj5zmtbrtdCPCjkV&#10;q7OOTaZK5EKpAHfacsfwY7mCHOGIiwJcfXe/VShoiixBSrJsH2gIyUEpJ3CiCFsR5bNJ/kpFjc/n&#10;sqZjDYbjTmsIdHN1ua4CusiWAPe3271WuwmPcmPzBOSPwWgIqYcmHkkJ9m8z9fl5AV2IsM5KDsNJ&#10;P0YKyEyksAPH7/RHAiyjEKFIuVSCxfy9N9/1vJhJgvn6zNWb2/v7Q1mxYCU/eNAzLYZIa6QRmWlS&#10;Vc2x7VwhUywWdneOANItL823Wh19bMLFr2+cgLcmrrzJtG8nRL4co2IBEsIYgo+uw9abWJaLo1CK&#10;CNs1Re0N2jdcSeDg59Mo0s0YsEEYoSeeb3hwG2vrZccxui3r8GA0M8ObIdXvHiwvm/3eBButAdb4&#10;SbsdmrYX+oxjOJYZnDtTcFBMJ3Ymfr1W2O+MDd0TWaB57sba0mCgt1pGrwsgT2i1xq49evaSaBru&#10;aIzKB7oNgDwBaNsbDJMwzCksJB4vQNvyIZAdMQV0NrRt0nossOiHCaCfJf7y6bT2RNQgSPcKOnvh&#10;yA5pwKcJdoEX8qMgVjQJJUmSSO/3vvTy8xLPBJEH+S1GEUMafko3DFQeQkMqLsXbiHK9K/XZc1tb&#10;3bFVKuRD05BpSGY2m0BESSKKhwThxYh6R30qX6xWamVTB3iX4MEspB5RgK1SXlvvBjqdcj4jBYbN&#10;U9w3fvFXT50+/6++85fbjx7KaobmgYozEo9rVBR5N/QBd+Fm4dEfFI/4U2I+xWdaPd31407PuXFt&#10;8LNvnF9e2ShVq23LmZ9jT794/pVXnq8sVnNFZb5ejllJd1jAi2HAuD6t6yaqtrCwBjKtwWRk3xn8&#10;4F1G5lk8DMdSbUyM7Kd2ebhSuWlBldzdCHZLgIkWHeIhjuJDyGVUuKuw29udlsBjq1SKVV7m/atv&#10;X3rhS1Tosxz/4uUXV09uDRxv/6gdUdHpkxfXV9clWXrqwrk/+7ffefjwaGOx5Di6lk9zGmT/eHfn&#10;rhUGVuQ0Ww3DznWbh88/ff7ixXNvvnnl8L3bp08tnKit83FcKZRVWQg9K5YhJWKSBnT747d/qCk5&#10;uORmbyBN7Nc/88rnv/j6lSt3f/LRT+88GBjemGfjxZW6a3vDjsOE8eZ8MauJgO+xFMjwCIvCKJNT&#10;iqXZrhFUshkm5CH057JFmRXYiE5Mb0IBLGD7el/RtOWlNdcO//Uf/1VEiX4a1OfnamunsrPrIYXT&#10;gxzPijwHwN/SH904btl+nFlenVVyCysrAHULhZwZGywPWWkrSVwiFhKcPX9iLQwZjgt96vrHD774&#10;+mdW1lZQH8wNUtTZ9RmVygFSYxJRVrtD04gSLgMpvwNYrDs0jjpDWZP00YAKZFGWgXYWKzlFYDge&#10;7q00Wy7f3d1td5sUE7tWB8+60dssCmx72O8BVFw+eY4pVIJRZ3Vzc9xtrm6+FthWLp/rWFiVmsog&#10;AcTx0bgYiwucqOTzjB/584uVW7dunlrVkmC887Az6uqPD+xiTuNpYTQYv9vsZuCaOaqQL9iu+bWf&#10;+zv28GjQ2TO6qRRRqiAoogS7SGRZ34tUXjra3e112jiv4cZHhzrkLNuMxZh6fL89GTuf//zljz6+&#10;FUf0xYvrjx8ehn0Tsvu03ZoK3F63CRn35cvPn9s8qfLerVv32gMUui0W8v1+X1G1JH0yjiTh+Zsf&#10;UbCjRFizlqHLLG263txc/d33PqBlOUwZVeX8JOx3j1eWZwBQakpWABIDOI+oznBTzoOzI4Ht+JKQ&#10;kwT1/kHHdqPj1tFo4hJLIyWXy/Doflk6OmrNr1Xax51yVYLt2WoCkMXaM47VcFR5RtVUAEDjclkt&#10;Fqq7D4/4FNhR4vcMAOi8LI6bjtmwREm0Ssr4aNSf00uz2TSOAzMI7OTe3UON1XL5UjY/4/YN5Es4&#10;MMlBakARBBTXSRAOsiQ54Skmg45vYRiY5kyx8He/9uUXXnq2vbPz47ffu/7gkTlxRJaejHTHTF03&#10;tQzqS195dW19cXFlUxY5VZHXVrY+//rnP3frvT/7t39649rDXK5z/f53AVmcOr+eLZarleL7H+32&#10;2kf5vDYVfUziqYFK8v8x9R7Qll7VmeCf0835vpzqVb1XSRVUkkoJhIQSQQIEiGAwNNiNjeO41/Tq&#10;7tUzvbw8PWbGPZ6x225PtzG0zYABS0YgEJIQCgipFKpKlV+O990c/pz/f/Y+98luqLVAqvduOP85&#10;e3/f2Xt/37f//gcf+9jDN2rLqm4G5DLcj1BKJ5/NAgfzApwWTQiQsGVJVlhVj4lICsT3Yilj287m&#10;1q6uW8xhdm+vBvw0m80oKRmlfTqDZrP59jns42MpFt6u01FR9j+AAM4mkwmAixCpsDzKsZKIcyOu&#10;5wroI8vrhj40PoVniobtqKPL9Xo4FoiTpF4IGIkjs0WQdHCgksXYh6UjH6kshzeWTADP0vfgU9u2&#10;FWAFj8tmMqpuECMZbODBtmpiDYuS+1EgBKGSUHL5vOc3IUHruiFIguFBrlQy2Vyjdh04MLwNEUHx&#10;bMvdc1xN1wCDDQUyA1JbWzxypFmrMUT/tIuDu6Mbm9uwL8M4VlUVIP3W5ibwNGA1oevvbu/6njfo&#10;DXBeWuSb9Va2kDU1HUX4yTA6LD3AFzjWipwE6ovzL6PV7c0tAMy9fm90pNLpducOzHkAvxyfl4VB&#10;fwA40Bjox286dunyZU7irly8GAahq6p9bQC77Mr5C0S0GTWvYMM5tqvrGuT0dqsd4LAsXhUjWV1Z&#10;ockw5/rqehjErUYL7yTiSBuoIanJwbNAwuL7hgm00wXkhh2/to1iryyLdXscYcXWQ5/U/eBhwoMw&#10;PQ+L4aiHNPTiptBIO4oEHPoNJg/mF49kTy5Mt2rNF3++rhkBrESjpj650ffR1hfbASAf4G8As8qk&#10;gLELqHgpm7ZDeCdlu6S0EscjM5MG1rnMiYVxGaIJzbosNTM/s7G2yTFsplpQJDnyMO2WRiu6qukD&#10;XZQENCverQM38DnPcdCDF2EJClzDDxgsGWcjZTT4RXpzfXdrc5f4jxCvJJSwgTMV9jpdiAAoOQYQ&#10;zqJuXL3BkbZTfBd1wBA7ajRLb+BdieugrIaLUmoUYIyjx49dfOeSq5uQ8krlIuDyfqcXkGlBiBrw&#10;HIHYQIgrVsuTs+OXL1yH/el52OPtWI7n++SiD50hgdpEOE6HK5UvZoGx50rZfnsAWRWFcHP5AeyG&#10;To9IyaKyDPEDo+At0Be61aKJXBxA8Fwxn0okdjZ2KHao3h3lysV+vQUPQ4SIS8wBRqcm93ZrkeMi&#10;Med4ON3FfAGeUaNWR39TPGNY8ohIA0YY+kPNJWpoWzJUihuWmOFDCOjhSRqTUcUKq8pEmRBvxrIZ&#10;oNLFWx/4aKveaSZbZmQfXpwXU/L11YshxFMqKKayB2cmIWAv1bvn3zhPeV5SkW6eHB8bqaKvs61z&#10;tMQkkul0tq2ZHCcl00rPNoGtVaql/o0lDn0cBXg3OKh+HEGwAHCfpcPq6Ei91e60NADT8OFNze3Q&#10;nWwiJco48GZ7dqiq6RLsbb6+uTkYDHL58mSlms5m2pqeCjnGCTLFvEnDYgU0OkXR8LAtw4XEwwzb&#10;wHUPtXMch41hbwXpXDmVz919x233PvQQxcVO6NC0B3+FvbwREVQgmHjfioZ0JvvoFonCy5phqjjM&#10;0Xc8By2PY1aREjGB2sMxeoiYFPENICQkICI7FKnFE6U2UhzHz4SCVih0jGQJ72iDXrefkJK/89XP&#10;lgvJX7x+WVAwiMceFu8BGmdLApMIM6PpOx68Q1LSv3z1XKaQJP61YeSgcxfsR5wSiIAsUKQEHzDk&#10;uoUoI1A2IJm6hoUA2CISBVkZ3TjpKJeWiOsXyi2QShnevdJIxVEInxaIbgNqMAXA6l3TCExnYW4W&#10;Myl8vNAFQByElGqaQPgB6w8Ml+Al3LPD6ynilcVEKCrKhW4oJdKf+dVHgGI9/czLsPnEOOKLSeDD&#10;fd1OpPljC6MXLq81ewYtisXR/NXVjcgJJkYr7V6P2Gaxum0l8qleT7cNEzDz0NVgZLSs2m3zal01&#10;LBYF7SKc1E5JuuaQ6SDIQ7SNzkfErzsO4bldu7LKifyJE4sfefTe0ydunj+0yOOFPACjyLas2lbj&#10;hRdfPPfWG/XmWiabL1XzsKxJRQHMoA4GEMRHRkYqlVK9USflQaLRANtakt5719l2u7FbW0OB/ijC&#10;2BAyjKColuG4niJy49MHPvmJzNf+9K8lkZGz8vpGF1JqOZ2OECgEwEd6gz4gFgnFq/AumuU5JalE&#10;KPAM+S8EDgYra6OsJeWHXiaZtRwnQsNr7EEnl2EoO1iqjlfiYNBtZ/I5048N300mBcsOXIfCiKAA&#10;3IuBCkGc5SiXTeHl2NKNJs0E2awryVRKzr/6xioOFPlJSeZ3NzD7QkyZnCmtbfTabXN6VilVlWym&#10;uldvODYmtHZrEOs+5AX4+UKaW17ase2o13PgHw/MVYAwd9uGJEYHD4zeWG2ks9kb602cY/L1XE4U&#10;BFQCFgUGEEsyK43wDI4Blkut+ua11auDXmt8tFAuwIvARhWxz43sKqKljXUv7JuiI9JWj23sqLXL&#10;AjVIOahxyeH9uGPLXHDvvXd5niPwYkRG33yK6vZ7juswaNpODV0ehxPrrGcCPf7GPzw56EdcRAkB&#10;q8gpx+iwqJAashTNySIOTgNGZQKUjeboTD67cb0V+nQyKQdYioaEmTE8VIZE0ZQ4sK3WiUPjf/Yf&#10;/s2zr774f379bzl0DUNrQWxZB/hlaJbR55JKT/UwVyPSCYGBwkG8cunS5kat03LOHEieOHSIdvz6&#10;TodlIkWS3l5ev/T//BUtsI88em/3wissk7hwabnR7WWykLNdSZINyyaXWb6tGYN2iPrSaQlYtRP4&#10;Q3sTCiMAYFBsDSITCiHZzAyKaKAlHHZT4aU99iHRxNkaDjYVBh78L6ScgOcSAq+j71rshj68x+Hj&#10;B4FW9PE/A5pnzMBQTRVOP89E9z9w9wcfkGZn51xHv3jxrbffPBerPWPQqRyYjlmvkOMWDx/dWl99&#10;+fVfHl9YmJ+cef618yOTo1/4zc+woa8wTGCZ/UGfwnCKIVeUcRS/VW+J6O4jODgExR8+dNwwmTtv&#10;u/25F1587cIFeNeSmFnxaFOzjy7M/Lt/9XkrcAM6ScbmRCk7IacrrhdliiMaY5VG59Ru18cWQTpb&#10;qcCGL+dLbU2lOCdi/U5/T+GkXhewDj8yXpbT8pXd3fL1lYYrpcrlytgoPJfO1l4iKaqCUJkY7Xd7&#10;QhBrvl8dqQYGbD/e7Lmf/vwXbdd2TCOm/MpIKXBCKS20u43FuYO/8cXfV+TcQw996vTp+j13PgDp&#10;s2dYgqjEtitxIhWyS0s3qiPFdFb59d/8aqPZS4qJmWpZoKK9bodP5z7+8Hufe/ElWRFdQ0soou3x&#10;kpKaOVD9vcd/lVXEdLoqKAYqdkuskEhaPKsnmK3dKytv/Gi2Oj51ekGRx0eq1drWeqpcWlv9IUtE&#10;bgcdg0ElHghrAhmPDDxUYlSTtPiph0+PVvMQzA2b6vc83fJC9PDSKYnzQvfwyTPVcmZ8dnKzvn1t&#10;ZSmTFscjCgAlT4anfN+xDCtXLgN4gqPq4O+ye9t1NmLP/3xZzoi+7kPiJq7o3MRIPnPLobcvLtX3&#10;6hBBsTfKh7hKnZqbu+vMsVjg0txBTk6WFtIfuv+xr0jc97/+7f/jz78lMaFLBx4KFWCbGEdzZPIF&#10;L8/Q0iwI0CytmPCZxM+ff/ni+bc+dP/DoQ6QQWQFttFs0UQONyXLDM8FcNLgpAYI1XiijGS6Dmp8&#10;sPHc/Ox6e7C520qmyqcWcltbO+2GqotscTxrMs74QtULfdGTKJZr9/SYGHPBkYNYh5VqkdI1C0KD&#10;F0St5loYUHJKNEw/8Hwnm6h19XA8efjgAV51E6w0f8d7G60uwwsHDh+anF7IpAutTpv3/Han/cyP&#10;/jF0XRk+ZxD5PCfnMokEfzhb8hx3fXMnxGtQKqRpzXE8y7/9llOfeOyh06dOAIkNXG+2Wrnrnjva&#10;Pe2lZ38O2/uFn73uuVG1kh+bnFhevf76G+cqpfJjH/9ouVwFXOPaxoEjp//tH5787jf/6yuvXYSV&#10;WZyfKJYrumn+zTeeYDi/nFY49IPBOrrIiYC/gJ73u/0f//CnjfqAEhj0i0alaAp4veN1iUIQNzd/&#10;oFpNtbttB5230B0KYMP4VClfyFy6uJZISiPVIjwxhg1wZhZAnO7Ytv+Bj9x1cH7sh0++1O0MHNe1&#10;HD+TSwMiTaWSkAGGFoPAlRxU4BNUTYWdieq0nje0rBdFYdiPhZZk6PATQgQZDhjDFp2bm7uxsaF5&#10;WNuB5FWBrZzJbG5s60inkf4kE0l4ZQMoWj90HHvo4oyKlGT6CyImLD5OXgClIQyMI3oNaVn0qdCJ&#10;AgWOU0KGrylQWH8yLMMcaDgjaljtehPYKXB7BwUmcHbYd33IlVZoABJYW1kJcCLXhiDshh48YNu2&#10;a1s7wC1bOKFqdjp+6BOtOTSnsbLpjG4ahXxqdHxsZXnt9OmT5157kxJYCL/zB+dUXUulM/1eb2wM&#10;pVISqSSFna7C+MQYrFgulwXGG5CGAAwCnmta1rWr14MouHr1KgCD7Z1dVIpi2AvvXPRI0h+onUPz&#10;80vr64AS8Xt7wMC34ZEZZAqQIR45sDgBRGrUphJ9zyWAE3VRgVTD86hUq90uJFmqMFbudruQu4sT&#10;45BIFF6YnZ7eWN+Ax3rg4Mza2jpguJGxcQDzjXqd57ny+NjuxiaWlxgiloRisogH4IP7kbt409Tp&#10;W0Y5in/ppdbli6uA0XmezqbhMYXqAOICbFufIYCZFrlSLmdYFmw1BF3E5AOeHXDg2vYunN5ipQzk&#10;9p3zFwG4N9ot+823+hpkP7rZbGE7ehQaunGN2NvCh6nXm416kxd4oJPdTg8BGsMAHn3rrTd9B81i&#10;VdUACum5biKpdDtdlHSOcPgRFQNQbgoTLpkOHH4Q1JoBZsQK/NTkyPb2DkRO7LPDRugIBXmjaGJq&#10;vN3uoM2CH9x15+3oEnzlCrDZiZnJQrmEM726QaGQkFVIFofmtYKg6LoG2xp2JSUzN99/PCOXLr51&#10;CYfseG5qZjqXy+/t1uFhCZJ4/KbjwLcvvPkmHHIeb4LEqxevqz0Vto0bBcVyPqUohqpxLIvKseQ2&#10;nBl2AtP0yNiYqhuaM8D+2TjWbbtQKsbDAw9POsIW9GQ5bfXRKiokNSS908nIku7jiDtqfPrB2sp6&#10;SFy5h36lXIDghiKiyygQR9x3yRinhyrwFHHixaYXvPj/p5pyTJNmKawWhQj3YCEy6azA8+ls0Tf8&#10;0zefmZwe9+Pgtvvu/953nihx/EShvLm6vtNoGxg0S7Pj0/Bejb3dwC8GNGVapg4pfW8X8KeK6tL0&#10;9eW1ZFIJOh3HgVMQQMQHrge7CpW7okiUeDiWgiJZnjvQdUZmguGEpIwbBJYtny8BboV8B5FdSmZ1&#10;A6gpugT0+53d+t7U+JQXUeVU6fDogdGREWdPXe+vA72B7YUawBSvqSbQGJkX8IY3ZmSUSxJzhcLI&#10;aPXjj3/k9lvvGui9kFwTQAAMiGHsUB1n6NX3rlZRjO1oPioDA2TRTKM/GNiuw6G7Pd4UED1h8gw4&#10;rJ/gtPe+LRRDhuXw75l9OV96f+aTod4VEmTQJy2Ec8g4PsREo9dmPvGxD8kp+Zlnfwn7hpc52OiH&#10;Ds6ure9dubJ+Ob/7/LMX4XtAVKIcnkJhIQkvh2j0G4SHzEUxC+wKb1ARxOIlPT59JvQiWWH1gYOu&#10;sBzTa6ij5RJNWBJmcEwsQ6U6DE/DmjZR70cqzMHfxuivtNWoiZKYkAXLsiAa8AJLBAjwkoXieNuL&#10;0HCatPFzvMiQTgPyhbHJAn1xWc7GqVP18PGFf3z6RQciqe5zCpOuJmWZG58oqKE2OpsujuVqu21K&#10;xnhouX6t14eXhKQIqAs2uXt1TQdgy3ClSpqzPMt2Gp1mMsUrGY4YQIdCQqLhwwWhKEO6YSwbfgaW&#10;I05lRMcAvMdRGBFu/sIXPnP0xHFBFAMbgoMDodDw2TCCw8KMTRR/5Vc/+bFPfPi73/ned598ptHS&#10;PQcAjJ/JJKewF9rVjZ4fWbA/DcfCGwJSSdA09dXX37rz7IlGbRVv12g6gL/iEhQTfOqj92G7/o9/&#10;GHr2wuHFfD7T67Yhjjz0/ls+8fHPAGSGzU4a6cVOu/vfvv6tZ194cQDEN6LQ+VAQyEJGEvC3IEgo&#10;ClB9ojiE19cO5OzQIKZEOBeKqsYocRfyLHX86IJq2q5qUqEN+ddz/fbO4OjJubGJ8s+efgOWwRl4&#10;wNbSpSQrxDNzFdvWmzUd4uDibH5ycvTa5bXVtV1ZYRw7TqHaUbxbawbocEc16m61xL362jWAhvk8&#10;ny+kuy0TpSN4dmx0otVsajogBAwsvBjrppVNJSfH071+v1CqjozmL17d4WRmolKAj767o7UbdjLB&#10;zs8ms9jMQQP/jRxj0HXXV1qhZhbz/MyBmZgTI6yvUzh7ilXKcDjRS8ae94UJwpAM2RPXCQAQFuDI&#10;BMtFgeUbZw4dltCzgYJTzAlyiM1LYafT9UPkpzgBAdAWqSkeZNg78DkBdelGIKUTYSsEiEMax5mh&#10;anhIhEwgKvKowCmqbQPeEV12OEhvgdrvdxs1w6p3TDNGyzeaCtBvTIDP4guzY2Mf/9CHn/jRs5KU&#10;LBfyjt1v13anSoUv/vbnDxw59qMf/ezf/a//Fxkdw+YcSHKf/dTvlHPs337j++2ta1Iq/8pLrxud&#10;9s1HJ3TPgMNWqCgvvrI0MnH+w48+IDD8I48+dPHC7sb2boxqZehRhw6BocdCBOY8NkAAj9LeDA3Y&#10;PwCyjV4seDnluzgsLcWoRUeuAFA7h8Fhl1AUeN/x3rUHY0hXCspE+EANyew6S5qWAlyZAA4X/PFs&#10;XRJ4CCsBdkzBu1CB56qel0tmDVMVJenUmdsGncHV1fWUzDV3dq6888vu5m5zrz1WHTtxeCG0otAN&#10;JEW8try5Umtdfef8aDZTSCi5VEImTdchcRcB1M5zAnnu+CUArRqWu9dSKX/3S7/xpdtvXFtfX3/u&#10;uWcZ1y2kpQ8/eDqVq+ytXC1UcrTvddraM8++YtqQeV1IZBw6fobvXLwIYB3IYrk8ajju9fV1QQKu&#10;SrsOEyUEL4Twxcc82xh0fHQ3pR/57CezqTFekDgAeTRth97U9IScyR4+cnir2YYYbPvBdLHYbjQS&#10;vFDr9+YPLra6WuA7kLXHKrn1lRupTF7X6VLxcD5dqe1BSKGUdMZ13WoqUWu1qsWRencrYsJEsqBb&#10;dtoPq5nMiSNH33n7NbuQyacgEkiFYjpA059AEZW52bm1yxdFMZHOFbuauVTb+2/ff2p8euKxD39k&#10;t77kmv2t5S2GTlbHF7X1qz95+RdxRrp28fJ0vjBdnSgpyU6nv3Ttxvnzbw9t4Vhuf7wKADTslsiz&#10;gKUdO3PTBx+4487bz8RAoWLxT772p2YkGL4d0fzAsT/26Edf+MnTn/7cJ1JJYWt74/UL9WKxkE0U&#10;UYKLJtefFCNwQhKYTLksW97O9p5n2CJk804f74ijeKxYrhl7QYw9TTMzY7ubtb1Wt6t6RsOSJWFq&#10;utjoa7/71c987tMfzWeLL77w8ut/eS7m2PX1pdOnT3Clwsd/5TF4rBRWz1A+oI30FRufI2qY01GV&#10;kMVGodRmfXfBdAzHaXd7HO0bRh/yKM3EaxtbAJxQY4JjJVkkbQ6YCEUiEmNBIvH9RCpfrpSf/dm5&#10;rqoBXedk5czZ21nprc3aW8FgADAH0FlpNgvfGALsdqM1d6gATMY0g8pMYWwcqD7raD0NG0MY0wQy&#10;6mfKuV7f4tNKVknNHTmwePpYdXrs2NwxmWWdVsfT1PWt2tGz73G9YGNz9Y3Xz99YXlLrNSZ2D06O&#10;j545Dsnul29d5fjQ0AxbZ2u7Hcd04cNnCnmgZaahnTx9x+OfeOT48SPAB+FEmrYJx0azPdaPU8nM&#10;xx//lO2YZ2666cbS1XeubdYaNYqjFFmoN+pPPPHkl770RcsJEqLsOFY2oRxbPHH16kq2IBw6fuCd&#10;6xtvvrmkWe7cYoZBXS0UdqFxoCr0TFfkpN/76ud++rOf7+7s4sBKiN3BDM/kCtkAUTlOYXZ6bdVo&#10;HV44sLnZBiiI9j0h7VDe5MJUs6dvbbQmZophbOZyIkYoF1t588XMzbfe/MS3f3Ttne18Sda9SJIF&#10;L/ACFdZeDYIh9EKsBXsPUoQCKNww4ZmWRoqQSRvNBodpNLRsADAeTshDjsaRIrQZAxy1sbGZy6dF&#10;JWmbFqTXYeHIsgy0A1TgcAP/zTRXOj2gghAOgDwRW0R0UWFx5igIvKHm87CkvD/ECPBd0zzgeIZn&#10;M0AkvbrlFEeruqNlkkmgkSTJi1PTU0D5RrP5TrddLFTanbYsS6SdC+Ue0OIPvgaQYeAGchI2M7AR&#10;CLHpdBZI5Nj4xE5998iRQ1u7uxOjY7BDJmcmd3Z2gVB1Bz1Y7OUby5ZpKHwKsJwN+9i04FnZtrO1&#10;td1td9O5THOvCYng6tVr8GBW19ZgDWt7tTCIk5kkzm1ScPo14G+QQPOZDC9Lg25vam5qZWm1kM8D&#10;vxd5PpvL8jirCTiYVlJJHJZOpVRDS0gJTdMW5udd34XNMLM4v729l8tm4Tu3W83J6Znazk7kh4Vi&#10;nlwl6OlsptvvwbMAHg4LHZJGdFhc2DOAGOWEElh2o9FEnSpAnnS8t7O1r3cNP4YdnhGzP3zGJtPJ&#10;hJJ48fnVfkvl4jifZkrFDGxCE17ICJLJVL/XivcFavFB+6h1jJpbsEF5Br0R8QoH1fJZ1/Z67e6b&#10;595yLWyK7PcHPcCl2ELJd1td+NYcaun7breHORQHXgIOkF+IG8MFuuaFAONEUbZVHbKND/8oC7Bt&#10;RV689dYzr772OoSNyHax/QUn7xDEYK92EMbv6rNgPzrHKGk5kU4R+e4A/i3QBADUtmNlMmk4IRBN&#10;YFUz+ewHHn3kFy/+3L/oA0rsqf3rTz7JA8Lm2GQ2FQcRQAQKPV2YXKUEYLLbbuNomE/VNrsdGgiZ&#10;DVgiJqN8NPaNO5DwAdg0mk0D/lK1eJ6FAAkrANTaxwq9C4u0tbENSwd/4FSQkjCRkhp2FofhlUuX&#10;ibhUBJ8ZFWgNY2t1jQpwKJpBuxEc1kBViygUaDbJ04aLdgROEBB7ZSBWrMjGhqai8Q2RKsAy8kP3&#10;n8aWL+LCTA9teAFvEFyyP3dI7Us3x/sGp2SigSQirD7jc4L/y7X76oVr67efubm12zi4sIDlZlu7&#10;tHLpwhtvap3B2vKGpgMMzS1OjFRyKYBGmq4hVxLEnb2aTS7J/TB2fWK2xtAemimHuDBEN2toZjNU&#10;wMNeoTj2vFC1nYFpwm/SMRPiUGicyySz2QTEOKCsELBC1NFA05rJqTE4+d2+ZrseHidT13vd/m47&#10;soORQqVYKkMSshwLK5W4S7B4jW1CLJuURBxZDvFaTlP7t9x+6/TMdEyjjwlW0gQaxyWHOPOffFfJ&#10;ukHyC/EOwdO0vm7p3cGgNxj4aIaO60cRxuui4SqeyiHyBhyGGgYsERimhs2WzFCQkNjM7gtLUMQ7&#10;lOg8DeEk/gCLUzGBG3g3nTgZBNbq8jagPDhXh+ZnPM9X+6okw9mD08QuzM03t1vqQE+xXEoEhIBA&#10;VGCZJA7vhhHKIaO0Gsrtks2AbVkBgfT4hz517MDUzITr2gzaCTNRtP/ByM4gwzDUsEuUMAtcKQDB&#10;TK/VikJm/uABDwAQtnlFZNp5X+MLftlDRsQN3Z/joYwEUCsyZIkXetjThC7smqm/+uqFfDk1f2T6&#10;tnsWjt02WpnKJwvy5St7ThSWJ9KNxuCBj7y/Mp6wnbi23aRw+BYPvySJkMuH1UwNNo1uw8Ypj2TO&#10;3HrcpT3AUtVKkRTwcDYjlZYhRUgJVtdDho0FkbN0d2K08rnPPPobv/2V8YkJyHmWbdCo/4nAH6gi&#10;yq4ycLzdyHdEnjl58vSpE6eajU6tvgfrD5ELyHaAWgIcgBj0QeCwPplLZ4CyQ8qEfV7b2+kP7NnZ&#10;8StXV44dOUIT9WAuhqBkLC8tpXJFeCYXL741NT7+W1/9zQ99+OFSoQAcT+QiAeXqcLrjtttvO3Pq&#10;JvhEu3t7QFPz+RyK9fthMilns1lVH8AZaTZbsHc63Y6uG9RwrgFXGlWQJFmGZCmJXKfd80JPULDp&#10;0fVMbHrxA4izpml021p5rDxoa7CQibwCmxHeAr5+MZ9B6zKanzs4lyvCoeFgSYulDGwGQUIkLCeB&#10;B8GbAAIJx0ZLwF4gMLEMXyhA7pZ9L9Y0s14ftFqOmMDZ4FxebnastZWeDdzCj1XD2G70U9l8ppC2&#10;zcCw/Mmp0WxayGZxFCAlcV4UYddiCLsgbu6osweqwOtMzy6UixQZFWA5zvVxnI8dXuMRqS0yU80O&#10;RTvR9ooX3rxyI53JMZwow9O0eh++7z3T46PY6McJaGkKEMSym80GmTbBMY3h3D1ND63S4cmyuuMs&#10;ry6zaG+t3XLqJA1hnegAMqSrAt26GJERlGde+EW/o3/i448tr60PBgYDW8lzH3ngbBxqQMBpdH7z&#10;efjYKIsVAM92PAcQ97kLlxLJRDYpWFp3rJD6X/7gd44uHFBEMZmufu/7P8KZTaAmslxIiV/8lcfL&#10;pcJ777g7qbDbjd7PX307KSsHJyftKDh24uDYzBwEpWuXNxUFAjBqih656fCrL73pWRasFmzXVC4Z&#10;spwP4RBvgyKBj/A6Hwc0UJcIvoOHrjp4sUWk7li8GsPrqwg7I0J/ajSzcHAGggkrJPKFcV7Kwker&#10;19acdqO/s0k59tzJkyYrlsemdXXA85xrDTLZRLO1h1f45NSjrirWyTBWen6gG3q9uVevN3L5fLlQ&#10;/MAHP3LXHbcsHpofKxa7nb1qNQ9bQ1bSuupfuLYECYkVmdffuODYzvg4/EiZwktJmoyCR5l8aWt1&#10;vToyRh4HpERJTKebnTagjtHJsRs3ruVzmQfvu0egzEKGPnzooAnnF/CwoJx7/eoLL7y5trUzPjNl&#10;+OHV6+v1rd2pmTFFEFwU15VGK9XtjfVysQRwSUmlE8kMIBABVUYTfDIT0p7pa71OL+SjdLaw02g4&#10;6MTONlstgRMHplUsVnb2miw6kMSKnJBgE4oy+jYAief4bLYU+D68VnOvlgR+64Rzk/NPP/WM5nof&#10;/sBDRDnBVlJyXzfmJmeLuWx5ZDRVzNQa25OHxrMZeWd76dqlqzffdGLQ7SY4tlDIKjwz6GvFQj6b&#10;S8uiVB0ZBcyxurELZOJLv/0/39ip/+XX/6ZQ4OZHyrls+vxbb22vrnS6GkAQCCy+7wLL0VV1ujoG&#10;8DyZSFqG9eZbbxMTVBSdg8MkCrwQ+qPF7Ff/5eMffOi9isKY/a426DFc8vLyqkfLex0NECSc6KPH&#10;FtZWb9xz9ubIs1ut3eXlFSAJSYkbrxRRe5CBpU32B+ZzP3/DdF1I6Y7l+pYlc2wumW41GpTv2aqF&#10;Ez54X+nbuqWpFuy3IycPfOQDd/7bf/3rv/K5TwS0eu/732sC3GzV/+Iv/gxAXlpJeGGYLgELLZUy&#10;BbffBwA3v3AMEDkExm57z0BLT75jOCFFzx6cH8nnWp29pY0btc0tVx8cnZsopDPvXLnCS3CcJYAZ&#10;d951t8JhweDCuV8q6fTo+Hjoox/7wNAB2iSTSVFOXV9ae+3t6+22ZjthuzOQJW59q64ODIln4AHK&#10;imj0bbML6FykPLRSKY5mI5bWu5YFAT3yNd02us4QejEZ+bZ733P23vsf+dhjD3zokQPzh+OQV7va&#10;yrX1axeu7W7uXL261GzCE3ZpHn10eZqqphPzE9Xf/8qvffSDD913z52W1tve2TMcu7EHGdEOsYzu&#10;iYkEK/Mj49WPPPLgwbk5NOnmY9/qs2SQFG26fctFVV9HV/uupVWrlVQm+9wLv6DI+Cs8d1lW6s16&#10;sZCtVEd4jpIECY7jgQOT8/MHvv/Ey089fQ6oBcXRJ89OVyfyjgb5BUvoxP8jePiBex564L2zM7Pn&#10;zl3stLvoWOOHLKwOugb4IbECgsBtO351tJTNpgY9JKuQ4eG4qLoHmeyRT97T6zRPHJ+emi4kE1y3&#10;NaBCQRTFdrfzw3/4eX23DcHKMnxWYBPJpEcmTgE7wZaW0EQLMpdYKuNBY7GrkBqOsKpkbJW8M3AP&#10;sZDLQ2aEFAarijdo6MVIwafd3t55+P4HJEXWdD2RkDPp7M5Ojcj9oAwn/G6z3qDJ8CDOhhAFQl4U&#10;iD0qFROzQPiXqUwa/lpVce4MQj1gLngr9C/juICKCsXC+MT4hx7+wNHDi9cv34Dfs2ybIUYekH7Q&#10;fgaVHTyO2O3AUxobG4UDmUomS8WS43n5Qt62bFmWYW8BK9Z1HQ6sYcBr2Lqh2bbl46hzDy9owlDt&#10;qpVyqdFsweJDivEdD34+iCLX8xReAsLB0mioE7h+ZawyGGg3HT/WH6iJRAKC4dz8gaH6MawSAO+J&#10;iSnN0I4cPdLr9lKpNAQ9IKiTM9P13ZoMx9DztIHK4dQVrEMIHLVcLvc63XK5ZAKGD0l9F+JdFDum&#10;haNHaNPnIpOPKZwT1DVgD5DSdcPwHLxiBp7sO26M9jF6hOraEWB717RJdyrpoPN91KtEGhGjBAaP&#10;kicslp1ClKCIYttyt1Z2dc0aqRaPHp54/93HV5Y39vacXtdDEINTXZHj4/gn9lvSDHzCmLT44n0M&#10;qkcT+yAPhc9xOD8KXcuVAFKmUijmBJ/IC4fXK+SHIw6QXBjDqkICsiwLttS+BDEqLVEnzpxkOMYY&#10;qOlMOmaJZ3YYnzpz6vjx46+99hpsyGMnjifSyX6/P7y04VDGGdtgx6fHVFXnkYKzB+ZmB72uqpq8&#10;xC0szsHSQeaFjz4+OTE5OdlsNGAbQyY4e/bWzY3N9fUNwObAaYn8EKkQoD2EaFhEG5noQUHah1DJ&#10;0jgXpqt6Y7uOtqQR3hpomg4v6KNUO3ySwDZt27A4jriIUbRhAi5DPVdeEHD+HEKhj8XdZDqNg1L+&#10;u8RzSCtQazogGlUMynDQDIQBBmeMsI0UD6SPk32QMuF75fPJALgfPnBA46xARSePHdR0A4kl8DGI&#10;JCKPMqDDuX+ctn63ODnUZ3/XppeJh/JZRK4Z+TA2DpG5OPIF4mF1JI7h2Bw9dISL4mvLSz946gd7&#10;1uDS8pVXXntpY3U75UcT2UQmCZlV1LrNwEYncfgmkPEcv27C9+eRQkq8ROAoBXuSTOHSgRfuq9xi&#10;CTQeqt8FcKQlGZ56WkL3KIAUisTtfw7s9mP4tAib0g9gWVlZFuA5GbZXnZrZ3OsKAiMLouV0YSUN&#10;o2sC81N7o7MzN506Va/v7GxvqmoP+zdlET5eQuCrhRLDi/12s2v1x6rl8clRVKOFEM5hs2xMbqbI&#10;zHQ81DoiPZPw1h56nAJmhuQ76PV1HfXK2GEhaajmS5E5uFhRpKGEPRbLw/2Hve/cSsashxUS4pSN&#10;9J14/gxVoN+t/BLPlaEQtGsYDNu97957Ghvtza11WJOtlavArMaLPMSEJKyvJI+kSrVwbS6bGskV&#10;FyYn+6pqu05fV0PXdXzXV5iWYdOoUAjvGJDGABrlK2Se3m90HnZUE09nsmnIbQRFpr73Ndbw80SE&#10;HxOtMlEQBqpaLBQBU+7/MN7nDt2+h93Z2GEQ7WtUh+++TLwvO05khoZqwK5nsQkpU83e+7GzPXW7&#10;q3ccKjYtiN+ClGFubLVQAjjhzJ2ozB4efemH6fXLNUs3IZE7jkPzkaQA/Qonp/KYsHVX4Plmqz5Q&#10;jfaeuXBQiOlITnK5VBbyUF/VwpC+fX5qbbVmO97s3Mi//4Ovnrn9Tt3s+yjKDVsgiIkrIKH2WNwI&#10;cbwI59tjz6Ei59DBif/4R//Tn//nb37n758K8BgzEPfgjKTTysTkaEe3NvCyK8ILXRq2GC0IcqE4&#10;2mqrDJP+0//87U6n/8hDN585diB0neOHj5iGMVhSH3jfex7+4CfkBOc68NA0VEnH/hUIBJRhqbD+&#10;h49M3XL29+cPTHzzW9+H7GJq9lAYw/UcGq0dUO8a5awkBc6uaUIY4sglF4RrNEYENHDm9Mkf//gn&#10;kif39hrpcunQodm1G0uipMQoo9+VFYHjBfQnTMpEb4/i4d9I0vaeBltetxvA9xzdyybEpeVtYP6i&#10;wND7zhz0TcdHNzb2gJMAzihmlVJe3t5ppRKpbrfXbJrk/ZnxqdzYVLbW6HZVF+BgcVZpN/RqNQWL&#10;ms1Ji4ePQkJ7+ae/mJkZhxVgOS+ZkMqFyky1vF7brnf7yBsjNJHqawaAqpZWj4TA1NxD0yOTI9PG&#10;wCrnc9iXQC7Rgv0ARxHDt+HcS+w7NiB2TkiGlC9y7JHDB8nNDUOuzBGu6LqGP7ovKkgRUQYsB+Ey&#10;RqHvGDMzky+8+LLAsdVSkbQWBYTtDk8rNXSZG+7pycmJYGjyRvo2caEiH4IfH6M5ZoylZ+yv4Rgu&#10;ZkII3wmGRzFrjNae52iPPPbpSqUcAkkNWB1NwKmUKKLfEs+hxUDou4bFMOJdDz02cEM1Un7y9NOv&#10;vHEZJdid+OQtuffdeao+tfPMk68UP33v5G1ThWLxnjuP//CJlwEeiNhOjAcuFmTP8YSA5mK2nJBa&#10;vY7AY3+4j1VYHNUl0Toe6iKSEQw06kV/KZQhZgOGthwXtm4iT+bKiD8BKl5RQ+VpmhwfCDU8kbFB&#10;SEtMqt/VXwxhfxPCDYvoWFQM/CECaFcslWYOzgNDaXXb9/7qQ++55+of/vEfTS0csMxw1+gwXsRH&#10;tNpuUV509cqaq7v33Hn2tpuO2Ho3DrDmLAjC7l5jdGKyXC01220cKgn9iIpYCYiBn5D5bmubsp3P&#10;fOpj8FnPvXnBcCmeVSC6WXYAsWQulfvAo48DSFzZ2gsCs5xmPvnAp3/8g5/2BsaphflnnjIbdUMG&#10;jJnJNZpdSL1T0xPppLK6ulwaK6XTRV2KX/7ly81mr5wpPfTgB4vZQrVQTSpZS7cDNzY0E0gtwERs&#10;WsCuezYLAJGiDG0w8LEFLp3gOJk3Abea6LhTGimsbW95IfYScTzr2kbkWf1BZ3t9R5IS84cP+RAq&#10;4t7Lr7166/1nv/utv4dMVSqXYXGSrmWq3XZXP3jsGCDIZCoNOACdwvxoNFNJMMmzt963s7b713/3&#10;o9JIKTLs2+9/+IffedKyfVqR+52umJJ2N5unDh45dfoWPvLh0D/3zHM8ywVkACsaYqIw+PKXf+XO&#10;00d2dpfWl9+Gry9JOLHpBM7E7Kyz3UgXcy1Vpf3wwuuvK2wshG57ZyswLRzUMS1XpbOpPGQ0Tkh3&#10;+ubFK0ujY9VkNtNo97VOW8Z7I6q+tS4zgZxJBC5gxOjAzCj661LR7aen0mX5zNlbTh4/Cy/237/z&#10;3aWVq3d3b7eBG5taB8F02Q+wR2NjfeM9d90JUeuhD963vLGB83vEbIbZv8yC3SIaDlZv7EG/trFO&#10;O9720tYjX/joeDHRqtWxNYu0pQKyxDtyRrp84dza9u5N+TwV4P0aRRB6Lp9V5NTTz7/2/EtvVCen&#10;mFALTFMRBUvTeq0uEDqOIlf2bqBwgkeHJ4/N/fKVSyOjOQc71ASjx0pJSbM9OD1yTg6IDaFjeG09&#10;6HHqtd0XGTeaKIwwtIBXUq4jcpyYSlQn0t974ql78uUpdt4xW4W0Mjl3dHFuErXAbE1WlC994fMP&#10;PvjQH/z7r+01XksqiQgiT8TwkoBNW2z45hsvm7o1NTnya1/+XLuxRaapZCKU6JGROppjKSAekij/&#10;+Mc/w1tphkFJK6L5klASFy9eOnHqNOJ/H3vFVdU7vHjq2OL89eXGoG9IOXb2UB5+Z7DT9iyElEAO&#10;gG2eOnk8oST73d7y8gqPApboU+2ZHg/5XRSSAMt4xoAd4ocjI6W19a1ivtzpDPLp0syB8vLm6uVL&#10;SzffMn/rLQcHLd00rFxG1lRX65tB1EMfCMiF2OIEKYzRdWAWliQLpGKAwQdJI3Yax+bGJtASNG5B&#10;Hx9U+cZpyTguZDKu41q21Wq3OazKQjQTCQDDxp9UKglZ/uWXf/Hlf/H5V187986lK2G478ICiwAx&#10;x7YsYN5oueF7FCMM4R3QkpiJAcA6pgFxGaA46bUMgchxxA4aCHA2l9VZDYvb2GlO6YPBKy+93O11&#10;YWk5IpeKnUQxSkbB78K3IP57FM9x8C/b7TYEXqCCHN31Ag91d8PQQjPbyDJMYu/uA8fQCMG2YhPo&#10;uo8KHyEbUICqxyfH280WatuROTtYnFKx0Gi3jt12M/CimeNze3t7lXIZoofaV7E3zfMrM1OqpibT&#10;SXhNWG0lkTCBJ6Mhbby1tdXt9CGrwIMGMriytAQJdKDif4d9rJDxLMsRJGFnZweC/+5ODb6vaRrA&#10;YtBwNQIe6xPbGwaIohnqkDk8bDJisHcnCDngFB4+lOhdkSJE5lgqx1QCL2taEH0VCPiiIlmmLYlY&#10;quNQiRLoEYtTTQw2HwJKA95x8MjBRx+563133zKST1CuuTAz8+xzF189d7nThIjkDZvC0O8HsDma&#10;KaKVFWnHpV2856I5kUdcDx8Mr28p+MditTI5M/nWm2/Dd8gV85qhw+YQUnK5Uu62Oq5nTB6cKVUr&#10;jU4HfgN2gmkCDqfS2ZScTmnrGyG2EEuGYQF/5gQ+k8vUazUWXdVQGNnr90kZMtrXcIJd54UJRZYk&#10;bCQE4mChXK6Knk1x2Gl2cGTdwbuYrc2tzc1NIOQARGt7O3/8tf9d6xmRCymfVXsDQOUCpKHAR/Mq&#10;241hw6B3DG+pmqMZWOTwQyqI9JZGSHFIBtfjkNj8wm6pTIw39+r71e84PHDw4O7WFo4oEMNJOG6R&#10;65JCW8AA1RobbdUbIZnSp/dLh/usLiJ+pyMjo1s7WxKDmjKcKM4dneQj/sZbN9AuURIOHBqLXL+D&#10;I+iQxpiEzNw0PZrOcFcdF00aeAEQjgoknyXuaCEqx0b/pFNPvUuycRMPm9CI2mDgBaQKxwxnfPel&#10;ZunhT1JzczN333l3u7ZXKRXanZbIsp949KO33XLyT3r/Wxp4t2nZAwMYZhD7VOAB4XCCUGC5tu4A&#10;V1d4ARI8lhh9HPWO0ZOTZwjSHF4yMESwnDBzZmx6enZmVpbldELGEWqOcS19r9EKQsoLw86g70Y+&#10;6oABXAscM/Am5yePHj+yfOMax8ci7CTdxGlSAVV5Ij8yfXVp+dLJxKlSsXxgam51bR12gKr3UYLF&#10;DwDHHF0Yv3bl+sHF+c984QtA/IbuOygoTArjePVAOpD32d+7vsbATzVD7Q/6HbWPnuARUQHE4jFe&#10;F0QEbCuyTKRgQnpo+BHTQ8dzZr92Sw9vH4jU/lAnZmgWFZMqKPOu4Q2ZUCTsFztObRWQ5OOfffTp&#10;p364vbpFuRhxE9jmjzIGpUwadmI5m8mNlUSW2+vWjb4G4DUliR7DZHL5ttHPZngtdFk4qh72DlAY&#10;CfCdIO7hGInEwZZghh1ANCn8kuIvmXSN6XedZ3GsfKiFS9Gea3f6nWJpPABMF4cEIwxpBJxGnGFG&#10;cQqiCgHUj7xuPHRKGI6REyP4ePhaEIJPnZne2u719Y7lAwCD04Wh+NQteceJOopttG2iIh7RYfLQ&#10;wiHaYRu7re2tOuwh+Pxzc5OwWEm0wtorFhN7NQ2IDVB+gWO6HVXmOU0PdNo4NrM4Pl6t1WqwMyEl&#10;zS1M/+5vffXA7IyutbBnk6ifooIe2mJimKMI9Y3watDqdpqa2ocVI55B0he+8Gg+l/zW3/+o14H3&#10;wosS+M1Wq0mJMgSFMMaMimHSp8dGJ+ZmJ7d3azQKZdP9vr1bd6bGnYREzS4em52ZUTJA/IDHMZ7l&#10;El063OKkGo4im4DUvSi0bM3wrccf/+B99971xA9++v0nf7K5s5dOZSIqVBTZ873R6tj6xqaiJIfi&#10;DcPbq6EuHkRxizyh0YkRmuUTMSqdogFdY5AtZXwvcuxAwut2bFOPOSYgKvMsJxxaWJyeUH3A4Ka1&#10;udrOZ+WdtZ6nedMLo6VSstZopbOCqvrXr+0Oh8G3Nlp6QZ6ZHtW1UO1vwYscWZi4sVTD26+alkhL&#10;iwuzLMXFXri2vmtake0AzOZkhrt04cr6brecFzY2t1pNP5sWxsek+vbyoFrv6NhtxslCLiNOzSgU&#10;G0Pyihipa0K8jc9d2W601NnRsZjNQibEznEerwyFYRsQRTA6jvEEpWKWZqSIFq3OYKqch5QxLAjT&#10;8TAkUqqmY0Qe3uww+3ESu6LwAhBbxLOKmEvIgDu7pjosxpDuGNIiyTF4a0TOOwnk1NbmHmz/fCEn&#10;ZyOjvg2QhGeGjVaklycIiUBdFOLYAbnc9gIlGdO2PVsq3XX2TscFfMMGrNjq1LDUQJQbkGAzlBsE&#10;UgrICGU6JmzGRx/5YLFU+Kv/8o0yz3Xq7W5tJ5VJ3H3LiUDrv/7q+fOXb9z1nrvvuuVIXpB3dtrn&#10;zl/Wem0ll4PcZGFsC4Kecc/RecOdfOudS23TYwQJTWTxGFD/7F5NjAGIIFuM5zUKGYYbOnxExHUW&#10;Dg56L5A7P4aImcdkYg1zHPYp0a7rDD1CwyBi8cofAyKcTdvwaOyVxflhWBV22N9k20trG6atJ1Pi&#10;g/fed/LkbenCaLP9t0ASqlKOswYZxqLSiWtLa61G52dP//h9t588dvpoxGDrjWGaNF7Mk/oKw+zu&#10;ohzyWDEHZ7HVNWwrzGQpB2cKmZCRy7l8q6cVEyXbCQVR2Nzc+ov/+88gFvfr7VajzUriQ4986JFH&#10;PzZQrdfPXbztjtu/8pVfa3X721vbwIJ0zVSJRRlDremqWUjKALLNvjlSKHz2sccnp+YBwyVLMnDF&#10;5OQ00J6FhSOQZeF7AtiGDY/KkRHqjirprARJzTAkWZ5fOAIodXJ8gqbCicmx62srcPAgWabSeYDy&#10;i0fzAFMOHpqCb7az+vbm5Zfy0snZkcz1y+djjq/3u/l8loqD6mjpUOZo8MZ5YHS5Qr6Yzsd01G73&#10;A8+8+fhipK5Sav+e249p3uKTT734/I/Pf+aTH6lOHHrlJ9/0LIdm5CQP3Dh+/z3vh0cUEvnww4cW&#10;AWuiVU6IOrTT01PTo8mpqfHd9u5uuwuBssTI8MU4FD3gjxyY/f73flyqjLCuWxipMDEOHHkU9fK5&#10;t53A7XT1XK4EqVmi+Rsbte8+9Xe6i9qbLCsDCFOYcLqYlgRWEen2wBFT2fffe2s2kTo0N3/y9NFW&#10;r1+ulvXWxp987Y9nRgtXwrSiKHs79emJOYDtaZG/8c6qxPERqc7IcqJZa0ZO6FH+yOREqpixabxF&#10;JD6XGCAhvXiey5I5L58NpifH/JVubryYhQMe0ABheE4GOBdw2BYBgQY+5t9845sJRRFJ504cMLC5&#10;M9kki4g3efH8xtqmvra3lKFoIjQaXrq8rJsOvDwPjwHwTDolCJCb6t2OPuiiIWemlEwUFL1bh12b&#10;SEquT3kDB2KDH1GB7tbWG8fvmI+52HWbRrsmMkIpJxM9HUG14kxlVC4WFo8u9htr+YxwfH6qmgao&#10;HwWOzktwnNi//C9/dfGdtRvLm1JaomE9BQCgEcVGk+PV0FWTfERLkKE9z+gJLEI1lvbQOTPCZgnI&#10;fQB3lbQIdGZ1Y0NWkiZxJ4xCTNbwjDe2dgzdYhOKL4ZCxNVQaii6/c6jF5du8Iqwutl65vtL80dz&#10;MSxvLGCTl++fPX1agedKR8//7EUUzudZJBYUnVBEKYnOHxSZvIPHYet2OpX13Nr1G6uu7Xl2+8EH&#10;71pb3ZguVHauba4utzqdLsPKNx0bg8d86PD0br3pAhK3cPoOjkwb77kix/WxgQZVlwGCxTwpsQD+&#10;Bpbg+Rz64goASpnBQE2n071ej+xAVLQiTkLoyssSJ2QS/+l0KgWbRNO0v/yrrx8/fhhimue7xWLB&#10;1C1d16uVyvkL57GuxbGCqGCLXuAObWNdvC9ySBaKif0cM3QMgt+HzyRKoo9WGqg3mVISDDEddW0X&#10;HciBCZvmBHac+Rn8hP2RarXd6QCfxNZrbCdkPJ/MxZDyGgMcWhA9y0olk57jJJSE43qJFBqG4cU3&#10;TswGyWQSwMnCoYOrqyupbHr5xsrQwj7AOho2/GeLha42qDWbzVY3jKNBayDCbu/2gXWvbWwGnre1&#10;vhm64bUr10KiLGUYKLS5V9sD7tDt9fGiRJIsw6pUSv3uQIL0ytCGbuD0JiB+lkz2SWSgDy2XOch3&#10;kAxhqYGgQgqRgT/blkx6pGnEq9lUOtXX1GKp2G13AHTNzM5s7+xyDLe4uLi5tQW7ZXZ+bmN7G/IR&#10;QMdup2MaFrzszNzMxup6gLdzMSMS8Ibl2VAUhanpyUOHDgJ0PH3zCWJMSdlBnEimTt1VOnvHexrt&#10;wUsvvfb0z9545/IN0nHJIF/tdSFrJdNp17Hh88Ni5ot5XdUg9XGSODM1ffXqNc9xWYFv1hvYzBpF&#10;JQh6HU7t90VRzOdyjXqDi5k+LFC371o2LAQcVGTREFRstwZ4twWENtZUFU0OADW63huvvYHZlkd4&#10;cOXSZdQLR/so3I5DfgZbaW+vjpZlAURXand9x7E92PCVarGULZYqxfvuuTudSvAibmP8+hG2v2Wy&#10;GdVyzL62W9vb2tje26uh1imbhO8KQMWkmPmFBd9zl65fHwKgw8eParq+s7GBLhGkxYx4FqKzaaZU&#10;hIOTS2cuX7oEO+fmkzcXSsVabTeCiMkwiWTCNiyiTERkPsJo0O2hPprrveuWhjfpOPUtcOVS2Q49&#10;OJMJMQFfEqDB4VOL04fG1q5sEnc5SpBEQFV7je6QLLM8k0hIJ08de/vyDdt0eEUMSH0/k0j2+wMO&#10;TiZBbmRehXTP/pMN95BhDntPh+UsgnfJ3SUSsH1qDDQOqKY+0J7+xyea9b18Lv+BRz56aOH46t7K&#10;Uz982rBUtaPStod2yNi9gjf5th8B+PH5uJBCexELwlbgwFdCX1aASmiRFAkcFm9lUULr0BDQtsRz&#10;nG6YWr+/Q62lUqkVS4czZttmpZDf3GugBhMLpEWHQGHj3B0HfCaZlnc7rXiJfv216wpPK1kZUESC&#10;lSCUzk2NX7+xDDwwlZRbrb1fvv7O4sHjt99+z8zsgad/+pPGXq2SlLvd3sWLFw8dmPvN3/rNYrls&#10;um2aE9E2lmKGdifDyUAywkpKoKRCgZpQLoQmo9Xt4fVTPOwDZwjyo4mrAFqnkO7xcNiyHKEqOELr&#10;oY8tQc8UNWwhQJAc8aihzpJ2yqF09349OYqG3c+kRISrF1mGRiX4e+5/z/+7/J1uVxsppC3HkYj3&#10;XL+rm1ZY62lbu51CPt2o98qKDMxgp9OjeZaXUE12bLKaofxGq0PbOHUF0JMihlg0w41VUrlqKQ4C&#10;GqcXyaUOfr6Q2XdmJtbNw0blMMI+fHzeoev5kAlKhQwxYyYEmaxeTLi6gPqEyNXRQQTSNRGiwMlL&#10;7BbFW4Sh3CVp6Y5N02v1kHK02nvlkUy3pwPvlFhKoOPKeJVyG9sSv7PWGvQ6a++0tq+14O0FgZPQ&#10;YBDAqri9vQNwUBvYAA0z6ZSpO2oPxXojn+62DSCwMrYAsPVGTYWcivpAcbWS+df/6ndHRsZc10UR&#10;LYYegvth6zV55vA9QtOyIAnsNuoMpjEOyGIYYdHcsPUPfeQeiGt//Y3vWpYPK9BqtyujOTIrSfnY&#10;AUhuLiJa08xarfnmW5eOHZ7WDRvC+utvXDDM5uMfe3DmwJyEPVQB4BFv/3IBH3hEo1EVEVjHz8HS&#10;rCInYghIlp5JJ77ylS9+7OMf/pP/9OfPP/8aJJ6xsREAq6ZlTk5MJZTk1u6uF+AlCHFFxgCJdq8C&#10;d+HCO46l87IkpnKQg1aursKPAeDwbVSa4kQIJnTIUJCr0P6HpdWm/Zb6jizQgOuyqdQXH3+gj22B&#10;cbevvXN1aXVZLY0ox46MWaZ37s319sBLKmwqibd0Fy6s33Rs9vryFjGs84gABG6BVr2vGZpthGPF&#10;RLdjJJJ8vdFp1nxRoUen0mmFgsVRe2GlwleKUrNuyhxVb6rNns8nuAzP9XqqgAY7WLBVNV/V0Uyt&#10;3TBRa9fwpianez2NRbP7FEfUqDQjwHmRmJLQxow1dd1yB7KU1Ae92TOHOSzsQmLkyYwiXt/aEIpQ&#10;UAcvhImXB2o3kftdYsQdhRJLj1ZG7YGRzeUgHPm2Hwo4GkTURJmQbJ3hjRYQDfg8uVRuaXNDDD2g&#10;6cDWRIWL8CYFfaeokBjXx5Ed0hmcRGUlSeY4we433/+eOzMc7UScx2Dn2Nb2JhpwxShvCL/eVfW3&#10;L14o58TQQSkpl2g5zs/NSKl0hCZeZrU6eWBudGnl+oc/+NDMgSN//Tf//a1Xf/HJRx977N/8HtDQ&#10;tfXtb33/yTdW1sNBMGB8nqJyaf6BO289eubWlc3Nf/2HX7u2XZezOSzTUvFwzmLf851cAqDqj4Du&#10;Hx4g6ADds0m5gygAEb8EcmiGBu9wBIgNjOvCK9iuJyKXxgiIFuVEEgZRLuo5Q9SFk8p55CKZ5iLA&#10;ffAMsRpo2rQXP/eTn5269W5Ls32W+uhHHnjv2cOQ2/78v/6tbgW33HwoiTO+2PZDw+K026S9ioHI&#10;gBKqLM7U1XZ3qpmUZVoAK6emZg1HA3SPNWZBVvt65NiymNIMR04qYeC99NwLuUIlWcgWxkfeOH95&#10;p167/vby6uruem1rs974x6d/0lcdiNbw4qEfi1xSyeRLI+Oq3oGdncyycpJ6883Xv/j5LztDzh3H&#10;/V6fIUNXIlCpCAdKEK0SMVCspimyoCR/8eovV1Y3H3zgYdPoW741MVLJi0oxA3Q5CZAxnZSJ0SAQ&#10;scCw+vag0dy+EdjtyaJTSXT/6A//U6PlNJp2c9CF7zs+M1PKpeYPTNabvWtbW0o2DTGgDeCGisUU&#10;9dlf/2hGdn7x6tLE6MwTz73zzPde99z47/6/p0ulsmqYPMAL3wVYJgJFUzL/8ORTtG/l0zKWVrC8&#10;HwN7h+BRKGSIcTp9dXmrq3aURLqnuklRHBsfB1S3vbopA3DBRgYKADMrMolMSjWMjUYvW0zAk/fc&#10;kGV4AFEXLq6ubtT5hCJIyYwklfJyPptYvb5UzCUWDx0oT88Uxiov/eL5m08vnj515OLlyz995aXf&#10;+q3fnjg4f/aOMxKfAJTIicrq+vaJm0/RISUJit7TEhKq0DkxiqxYAz10KU6mIg5SBS0lZTGZEiN/&#10;m3wXbEDg4A8fhR4rZ3LFSmJH+Zf/4sulXLrb26OFJM9K1zfaM7MTkRdaliOLFDDkBCJlISC6bUDg&#10;KOL0ubfbqG3VfDeCABpxHLy0gxqZjqCIAspGoC5Lb6DFUR/Or9rrlctp1/Vae4OoofIC6/Vdr2/L&#10;5XR2JHXi5KFzr15pu74OzK7erRTpkWrhyNyRYlLZ2rq+urKeyFW7iDR4j4R2tbPbr3Wn0lTQ9WRZ&#10;xi3FSykpAzv26tVl3bDEhJLOJh9/9P5vf/spWmS6aq+Mxt4+G/sJmSVmHDSLOMcFnsvFAvxfvAuP&#10;Q1ZIPf/sE+iKNpzuoIggBPJhBI1LN67fdtsZP/BoWaqMjvW6jUKx8Bu//vh3n3whle432up9lcMt&#10;1+91TJoWhr0egPDjkHnz7UuAdvx4KDQTaZrlwPIChpFExzLgswBgW11eW7qxVSwmRUVYXDgY0mi6&#10;fPzw+MVLy4xA33z77LlX1wC6l0aK9WYTfn/ojAqw5OrVG7yIjkcQXNMo2aUMB8eAdkIgNU1TwOpo&#10;ZNuOhyAN/z25RqTJ5FqczWYgZmiaDmGZ53haZlw0nkVQ4Lm+JIu7td2B2gf2iC6y2GAVA4rd2dmB&#10;1QGaB/G5VCytra8DZwVkBb8JpI6DjScKMRoUEb7LkjJdELECY6C/S+jbDuRI+OHySFmQZMR5DIO9&#10;s74/bKawLEs30L2JtPv6SE5F/BYQooAzAzfe2NiaHBu1PVfQIfcptmkJONmLPRmQxAGsQpjRNROL&#10;D160tbMN4bHb7cYeSk/blsWzCo1dbMHK2hpE4+2NLUAdrU7X7htJCjYm3tJaAxUQAmU7i0cWNU3F&#10;goHAk3k3zGGZfAYC6a1nb97ZqTmKkkgkVF2bmplaurESefBDEA34iI2rIxVJEeHlhFGh1WzNzc+t&#10;L6+PjY9A5DE0HXjs+uoaL6CIcavZhs0MlB6eF/C0ANi1igYKaPtE0X1TH143d/sqwjE/7HTaBKBj&#10;Jm+2mmh/7uC4IrIsJpqYmbjp5LF73nf3+GgVwnC/pz/33POXL1/p9fpwuj/woftuOnwIXq5QSH78&#10;449KsnL+wnXMQjyXkOVWgG0h8LKQvDTHwL5fP6SHt8BhtLm2HjguwzF1DLBAUBHQbm9vu6YNmwoy&#10;zrXLeDsAP9lpdyLS1w0rhtJfEQUPiI3Y3Z29GO21WMcCCMqg/SqLQA4toEzctKS9LBwdH+m1epZh&#10;Dyvc8FI2kGfsiY04kQF+9Z733vG+e++emJxOJJN4OY5jgg78gfUECk0T5WfLsqcEBp4P9h5G9OqN&#10;66+++vrbF5bQfjmRksXEYDCAECcpCdg6yVTS8T1VxeQVMHFlYqxD+vaxV5hnRkZGt7e2HNuJSfUc&#10;thZsCdTtoVDoslyp7Li7dIDagKRmGHf2mtEQSsT/7EAUkTZpWD1ZVPa2tymsM8U8xfYGarROL11a&#10;IZfmlK1ZAV7HiY6jwtOB92r3zddvrK2s1PBSgHgRqb1+JpXCmVksn7HYWMcMZ0eH5HZYvR121eLp&#10;Iia/RJd0+GEIUB+KEg9HUaNeb++Nc1dGchOeEfzkySf++ut/2eh3yoXKVGGkPjAoCef7aaSsqImX&#10;gW+QhQMfqIZrewHsUkXkUAWGYwVegqWXk2I6kZQEeAaO6As0y8MS28QN2fV9OABA67EBw0dZggO5&#10;MtPWgPoKPEUcZaKx8RKLXZVcMpuo7e1ahrV4cAKwHuWh3AAdIRO7vrZuBUAFuW7faWtqOp1oNDae&#10;faY/v3jo/e+/p7G3u7W66tquksl+8StfyozmLa/PSdLQx4keuqliNYMj9df9eeeYiHhhMcb3AIjg&#10;fJcowgOPcVMOW+JRpQnLZCh0EQ47JNFWhBlKcJMeaXJxSL971UEN2WxIZKGGfBd/JdrvhIz/qdpL&#10;DfuccaO4HgTfmcWZ537yZsyYmQQcH8p3/NnFhXantttpyZAhurqQFFXPB2QxPzsFXHip2WbYuLm6&#10;7ceBiDa2bMzHM9Mjlu20uwNBQEba3W3OjpbQVDIOh2ycjByjvi3R6GFQ5RmLMxQxhY4hu3oOUGIZ&#10;4kEUE01Aer9BAOXXmOFWIkY7wzI19T/Y1FL/XDPH3hHAJKJQqWQ7HWNzo7d0pZ6QeZlnA4/vbOuD&#10;Zre20VaS4ks/eCsK4kFdx7bLKAbQDRyUQfNYMWQAcrgj47lTNx0eHRuF8L2yvgJPBYDnsZtmDEOF&#10;g8dT9PZWx9D9tsAuzHNf/Pzn84WibZpodo+zx0MXW3LO0OMXu480XdtYX4e0IWLLO437eHgPQUag&#10;93Y2z95xzHHMv/nmk5DWF44cihi/0eonk4pnecPGGziAu7Ua5EUc3RMZkwnOnJj7wIN3vP/h+wq5&#10;tGvjVCesD0fumvZvmsjZG4rOkfoXS/xhAC5ypCJim7pfzCf/43/4/6l6DyjLrus68OX4c6qcu6pz&#10;oxuxASIRiWA2s0RKpETJlpfGYw3HlsfyhDVr2eMlr7EsydKMg2yZVKBpYkiCpEQAJIjABtDonKsr&#10;55/zfznPOff9puQGF9Dsrqr/wr3n7H3POXv/449/5NYrr7564er1TlvL53KKLNf8qgaJnDTPAJ+g&#10;Q0pAgM5GvtdothJJ2Q8oQHATUzPtet2zfLOvSUmVxklWlCLA7yKdGJLAH5oq3bqyyaeUhx568HOf&#10;+ej87IKPQB0J28bm1l/96MebO8t3buz0bIhxyty0YBhev2MaaEAQ3rqzOz6e6na1TlfD+CNyssL2&#10;Br7E06UcwLZiYazY62qbm43CuAJBSBJR6A9oSlJ2Dc0p18x0SiymRc/2kz4lpxQxwWFvfRQCjjRt&#10;T2ApQDs8wBKeaTR0T3Vff/u92enZbr+3vrOXSIkzCfnEqQcciidKchTjOg8fPbpdrja6A5XxTx+Z&#10;j4aHMfCOkIMFKLFvkYG1YQtMFFuTR+FwmcLW9qmTi/Nvv/mOkFZFFjtuUAidQb1mOsATaxa7sCDV&#10;0gDiz5+/BlgEwBLgHg9VLGg8hqXiAQmiU0firMyQvnmW5ihKwrKEc/LkEqw9Mt5Cm46DTfjYK+HD&#10;nUD0ZDieJW05AvBvZJuoZOfZZgJgPR2SnnaGU+SHHz5rdvt+pLz4sc8tL1/f2qssHe0IXDQ1N/rb&#10;X/tNCI9/+s0f7O3uubZbmhmbWZwzBp35yZHf/d//ye/8X//3ykGNRj9XngLsgLZqqN0fsoFrdHIS&#10;NZbNY88KE+s+0KgHRJS7KC9AOauI+AMQ2y8ieeBz2M6HsBn7Gz2H9DGhOXRxJNdrNVgpIoMDIZkW&#10;xhwBAMuxTA5INOUygXL86LEoEqqtVq/bY4LIMBxOUo4fG/+dr/3Wf/jGt8xWpTheeuaFF3P55EG1&#10;0WjUU6kUvE2t36ciH5K1ZXnwp87iYYB8Nzb3Cp63u7356fyEiFqvnG2aYST66OaLbluJZBIyPS+n&#10;aFFMMWx5ffsLH/18UkklcoWHnn6C46iRfDGdAJAv9TrtCxcuBrZDkS4WVeQMsxdByB24px44IqIq&#10;K2pMQIhM5pMQ/iD1od8sChmQeUUUcBMcBseiXv3p26YXvgY0dLdaHB0JrP4DRxaKzzwtJ5MPPvhg&#10;KokONKbVCRhDs8zywfZ4xv7A2UImPfn6j7YeuG/uH/3mR/7kG++xgm6YZo3TZo8s9gLXExI13Th+&#10;7PDlC5dt00gmEg88eKat+Y6513frp05lBFn9n/7RW4wZYp1USIRosIlhWus7djCAnf7wwyfRlJtH&#10;Z7Ufv/rTXDFvVSpYDOJYE4K+H7gQToXk6tadQ4dTASNduHzpsxOzwDQru2WBYXVtgBwERQspNZG8&#10;emd98chhzTY1owMRzfKDRt+4uVV2IPKqIsVzmmtZLb3TbR1eGl1aWhjo5qGFxeMnF3m/t71xs1Qq&#10;XL5+ca/asEPWD+WJ8Vm7M1BUqby/2+2bvIT+DxA82t0ui6ps2G0TknlAxzLEkdQPvvfy1u5uaaau&#10;a9pIIoVbECsMsGRFc2CoCYVHk9IIOORPLrxz3+ET7731417DWNlsVFvG5ALmd03X5IiDoLpX755C&#10;KQ7shgtQQTUE/Li5tqIHgZQDNFEIjI5jot1bvpSxbNO2HElgyFgTHvjC5QG6BZSDXu4uskh4jsTn&#10;D4tgesPaWNuXUEnb08r7ij84s/jI4txoQpEnUsmnHzp25eKlb730IyE/RSvdXJK5cv619eVL0xN5&#10;6tEThqn7jkZ8dxlPTm/s7bIqG5o0xbPAo3IjBaw+ScpYNsO4BheKdOgCI+TQ1IUm/B8VAONRBGBa&#10;HMWZncHKZplXRSJHhxGAqLxQRJCJ2d/bf/ChB1EEN6KXly+uL2+u3bk7c/rMhcubMzPpRz6aLhST&#10;K3c0tBDBLe0pQPuUxKX3r8H7UlQe637E3CRfylIcl8/nlo7M37h2w3WxE2R9o3L24VO7e3uBH16+&#10;fKvV7KTSiQtXbo1PFh57/GFRlZZv18Ynpvf291gez7YsG2JuBFS529Hz2aRnuWQlD3qdHpHJpIC9&#10;kElOKpYLhV+JRAICRbeHws5oR8/zEGL39suiIHqBC1k7m80CY42Q+nLAvgC2wVaFZQ8vNECsi/re&#10;8D/4ypWVVVmW8L1ytEc8irCXGuUPKA77w2OZMwKq4cd5SEUBvsbnqTwvAUEFegzvwrZdy2gausFg&#10;uxSyu2qtIQoCEHgAaTgyQDrwgWqqSawewYbv61qH3MLu/j5WDV1HF3CikMylxfqhUazrA7+wfKTr&#10;QgQXK8O1yWlpdmbi7sqqKMo9zZYSClx6Lpcb9AcPnn3o8uWrH3jmCYplqzv7uUJ2f7d8/0Onb924&#10;nUqndrZ2lpYO7+ztZtMZkecBVEyMjXdadwZ9rV5vZNJpIG+25QIdQkN7lIWLuT6KOwIYcxxbRSXI&#10;oN8buIHXbvUB8wP239jYxFFeHf23IKk2yIyx67hAINE9Mggr1SrWmxy/02zSaKkNMKiPusmQMi0L&#10;Eo7vuHBv8FDwgxx3Znr6yLGFxz/wyIMPPgC4AkJuvVY/99bbb7x9vj/QaVIlqjevX7l6c2lh5lMf&#10;f+Hxs2dlLtRtz8MWEDyOPjgocyH6Exm6RrQZsdW52+6SOUQ8KOl2+9gI4+IwauQ72KkvQCTBBVAa&#10;H+11u65hj42Ojs1MXLt6g4b3DhgSdoOFpsHHT5yoHpS1dh9+braUqzVaZNYpio+a4b/H7zsJP6HZ&#10;asMVwF1ibmWGVEDkUfVPEMXDR2ZOnDx84uSxfKmI086w6Acd2ESosYLtiiE8TNuGnBtJkgToE9Kx&#10;oZMpOIoamyx98Zc/97FPmu+8+e75d6/WGj2RUWlOSmU433OAbLuWY2gmwFAeC7wsqqWSvs2QePgd&#10;OrR4/fIVkeV8y62Uy0BJPMNA+5WIaVcbMst6AXHQJY1epGmfpv826sdBd2BPVKvdVtUEAbwBghnX&#10;r22VaztVxqfhewC5wq0f7FcC1yWySsCfEUhcvb3jaxbZymFcu2036si7qLgvlZSNCJ7HWURStSMf&#10;DNA+ivFgfI5PalykqkloV0Qke7GF1XXd+aXZrVvl5cu300lldHL8zOwCwPTVrZsC/KUfTI6UIJbU&#10;6WYhm+71jW5PCynsT8gngHUCAIMnzymK7OHgGzxQt98dtMiUOWxmNIEk8kg+Op4xkiDCRwsMZErR&#10;sY2V9Q2KmJhhEZyUSGWBS+cznMShglXHDOwoqchJSRUFXJI+5XgkGgmCyBB/ERZtLQHe8BCsd9Zu&#10;t7q1Y8dP5VL5rfW7X/jCZ8bnZwy7R5gnQ0JTNFR8pcNw2BwaxkfCZCAV+EJUPqjqxoCFVe6F8aEF&#10;PlI0QMEnhzNrRHqKdPzFJJZUNPFJxm7fdDRsacbTHYC6sa4zumPj24s7fmOX5ljjinx+PFFKU6jh&#10;Y1rPvvD4znZ5f7vKsjI8soFlQCDO5nIQKSGA9A1H8AB0BUAm9uqNgYt6uoDoIWAnVUFVec+EbUDV&#10;a03TRl9tyQuAZhzsVu574AQWrIaWSQzRV4uI2iHmulgJl1iS4FJhKQ6irITqK4wfWEysjjZsDgiJ&#10;uwnsEAxOEdFyZYbj0OR+yMx4RDY3aZQMIFJ3aqh011jvQbLRJabXdBIpQYdUbvhaR1cVAWik3fNY&#10;0jqOsYOoqaDGnmXyIpNMJlPJhJJIbG2vs5yXUEWI/S1bHx0rJZOL5d0t1/Rmp5RKrUWF3Fd++Yun&#10;7nsgRFM+MVZPw0MK0juKW5QM20DYvrN8B727BLQZjofeqXvvA94c7n3Hffq5J2/d3Tn/7pX+oN9s&#10;NTO5PJtge60+kaPEyriLKvwoS2lZ+mMPn/q1X/si8LRBvdmuoZI+RAni4saQOY1YS4wm0IgF6CSI&#10;Aip8YdMgj0K6AlOv1ojTjAKR4r5T0/ed/q233jz3e//263gUA2sdcy2eAg49W3AdY5M0i9GIh3zt&#10;GRqPDVA6djSZ2FxWKJZ69baBPX6kAYNmBJYD9nnm2KHFUvbXf+lLs0tLhqlBSiPa4yyA3dGRkX/w&#10;P/4GIM5vv/StSyvr8Dxy2YRndzybtiyHQ4fakAgCRPWaCVRBUlDD0ja9LsojwU6vFnLpre0WLKal&#10;kxP1RpsVWK1tThYTo4X0ndsH1oDyRUiPDBBK2HK9gZnhlcnRkcsXN4rjihuE41M5NSm1W7ov4QbL&#10;peWTxxfePnd1cWH2sYeO8bzC2TouvxCbh70IIF70D/7+r2qu8J/+5I+3bmuFbAotdYC9k6MTH5Uw&#10;DEi9gG9+PmMfK/0x9wZ7iUJVOFkqxrZhpIpOY2cLafIgeIZYO8emcxS7X614KIjlcei7jrPwkDkc&#10;L4qPOimiYkrayvCIVBDY0DZoLhrJZAulUZyHwG7pAC7Kcl2chkDPRy+hKLCE4LeQvxzP5MkxKSRK&#10;wxwcPzw+NTr/3R+8/P1XfzJ7+KuPPvZcdX93efk2vPmRwsh//fbXg0CfW5jBgUyHTmXzf++rH4e7&#10;fvX7b87NjfMJlC4zurBT8v/qX/2f//B3/o+tSkMGIsBjTxJLhYogovKJqf3m3/97Tz12ulYtu1iV&#10;JVXtIGCwlIoLXJVEQx+EqPPhUvH8Mwo3wBZxKUheolQ+2EunAUDigaBHMXbIhJBPKWJKwTKW4/Q1&#10;fRy7p2z8ZHQu569fuz45Ns7xKmQWhkTJTqPZ3F2nKekTzz936fL5f/K//M7GnUutVtP0XD+k0tkc&#10;rNTA50WZd2y739Vtx+MFrttu75UPbu3s31m5+8kXP53PJYxes91qZrNJWKvtTpvMAKGzK47kUUzo&#10;s5/5xKfPnno0kVDblq4FgSJLhw7PN5oabNVUIaWZbd+x97Z3drarxVKa4wQX9TOYz//CL6byeVNz&#10;UdyLxa51gGIcyqhRseg/cnt4NrwID+rVn7713b96pVQas0xne29vs3aQ59iFfJ5TUsl8JlHnQ8bv&#10;9nZ0vbK5sbq8unL/A9OFkVRINz0vF1EmxRw8/HCpVhl1gtS/+0/v16v9hcWlE2dOvHXpuuNRkpoG&#10;VOpJSr6UZ1DFnfHcjtVbBwhXGosKSa5GhQLj24PmVG7O6nUgf3WwsZkeGSlm0jnD0uEdQECxNWPQ&#10;72F9hRwIQ7pSU8mf/ewdeHSWbhkDA4hWo9uyPDvk2Lvr6+gqj9MhkeNho7tPh5euXMmkU6oqQ64f&#10;WF75dmVld3+31kjlR06ePvz6T9588NTJz33qI69877vzi9OsQF+/dSuZHzl8dAZgOvBZgYv2d3d7&#10;7b6jmUw6yXMiYP+Ekr5w8c2I9qvNKicKtBB1XVODvMNhiwbsV9MOtvfrhfGxty/fpcUsL8GLLve0&#10;LrFyFFBxlYZVgjqoAeV0Bk2b8v7qtXOQ37b2e0U109dhh/mDgcEJjI3mW0xsYUHFypOYvNCwkGG4&#10;cxdvQ+QeLWZFMW1TvmH6iYz84CNnLl687uo6OTBDikd+RdVaByU7cb1TeDrm+aIiyqqkd01REbS2&#10;PjE10tnrRb6nt5s//PY3F5dmfuEXPt/rNRNU8tih2V6zptKKkCv26w06y6dUQcGBVSJrjdYaNM+z&#10;vWar1+n6sJRRH4/G0TYELhHcqjcwRN4n80wUrA2cog9JJxrFxEfu2K7J0EoqdfEnbwGFC1FLArM5&#10;Vn6pyKW8iEhCrK2j2R4PVJCiH/nA0yKV8Azz0qUrgMi6XT6XKq0vrzlOIPMKmmIG4e27qw+fffDq&#10;9buxhhFNyBh8rKaZgPyajW6j2YCVoki8aTizsxNLSwu7u3scRx89Oj1SLCVT6bGx4iuv/uRP/uP3&#10;nnjiJPDGc+cuoqkwj2+y38d2VstGSViftOh6JpAKRhC5YrGAStqqKop8r9+XRDyMMgycfdN1TZZE&#10;F0MThaMXvg8cGPhJv9+LYvGawCYDMcHe3j6EbiCzCPph0QQBQTPY1gf7QWLZRFKBn2CaHdOwg2CI&#10;G3lOMAOTCXDQBv5MwJAeyJxEqrgINngyHEVGAXgIMoZudjst+MZMPgevL5lIwqqbnppuNBr5XM5B&#10;WVbAQnp8kggRFYu9kFAcdHP1UBQWkwk2M6uq4zojpXy90RwtldqdDrDQbreXL+QLuXyn33vggdPX&#10;b94eHx/leNGyAUiI8GtmbuZg/+DI0SMX3rsIq8HsGwAcdjZ3eJrXB1qr1d7Z3avWajTOoRidThvR&#10;WqebUGXLslfursHmWFlbhzza63VRkIxm9ogVMI0GyJDBfVhUEEVoE3njoNPP5bI7G1vHjx/vDzRd&#10;0yQBbk0L0B4bnwwqw7LAjS0y2Uujzq3tibwaknWOvY94KmqxCDPQPgCnpumIVyV4/vAA5+enn332&#10;iU9++lOyKJOhzqjTbp9/99wrP3pdN0xZScqKbDnEJBId56ObN1aWl1dOnX7rN375i62ujV2yQRQ7&#10;WQS2o2bS8IIGPeAIFOQj2AYAFSCwwntwbScgBm0sEfKBz+JcCrKmF/jwwJEVM/QDjz8ss8KNG7dg&#10;YSRzGXOgQwoTgHzi4CcPq3RyejKZVBrNjihxSk6tVqqqoqhJZXp2yrZNnM2lqEaljpc0PDyJIFFm&#10;c9mv/toX5+dmLM9Dv9v1Dfj4dCaNmoLYb4WTlvA0dMOCUGw7Tg8HMB14yzzBh5CqeOwqDeGGPvSR&#10;Zx99+OHvvPzKlWu3OSmNAJJgfngyqUwGtg+81k63B0we8DBNxNO3N7fRPxLPH/AFtZstLg6OxKgF&#10;nxWQVZ6R0oppmCxhQz8XkIpLaSgVQBRBUWer0yOzk8S6Gf7Qp0nvQJAvFLTBwPeQYANIYwSmNFaC&#10;v4Kn4eHpD2qhxPMIsMBo7DzjuVgnhIzLxhMEEek3i0crUeOUGlIQRF5xGGfIsX1cxyLXEbG8UCwm&#10;dK/T0zu5rKJwXIIK924sV12TgfdtBxmJT8pyo93lKbre6EiiMjEyAmTd92WkBWjdxwKURGlpxzVx&#10;LIYCWgsYKyQdMqiJTYtIpWgcKQHSCF8MgJulQ8Dgk1MTwBTXt7eyyRwZAfAouFvHrdWqnf4gBbuW&#10;YnjXhyTHYiyhYnMREccwSGUbkSNQQobQSNwyg1b9xvl30+nsJz7+4uGTS7bRFGQhIo8Hn1IU33Vc&#10;2Anjfm98fkgfUC5yd2dXN4x4lt0jRXt0Q2Fi6WV0siEjBD7NDCWy46dKHOGZIdiNdZpjK1jS9EzO&#10;bhhS/o1zKj1snKCHNV76b2A36b1H5kO9+NHH/uLPXj10dN7V3e3ycrtnJUbGcVLUwRuxcRIBABfV&#10;tQ2S0fAIn3h5UBBJVFnCIRNilAufovsRbdmZdEZgWdMjB8UsSXX4yVigZhhqKM+Dbcg0MWgIYIlB&#10;3ClksiovmZ7NMEMNupgvx9AedREpLz7Xwe8ZzifTpPwbL0wss7ER4zthba9LS1x1owtPsosN8pTV&#10;Q/v1RFrNFhKCIAWuRd4IXSoV4Ee2Gx0RO3yihJJkeGybuXNrzXON3Z323KH8xES+rQ0MU6jUK2y9&#10;UTvo2KbpmoHrBJ/77HMnTp2JTZUp7Nxmo1iaGf9BygvPTtP6mxubqIUgiqhgEcVjoXF3BPkPykrR&#10;tj0QIv/LX/woS9nzi7M/eeti5LuG4dyzvEZehQL9EZnZ5PkTxxc8qzfo2GgTTYgCKfhw8bMgqndR&#10;bLZGBjewXYsa2lyxo6MA/blGpQwkHzvFIFzB4hZEYDJf+9qv/9EffcOPIthZaH3oGaS5lI37quO8&#10;DoHe9gNZEEZGx4Auy7IkqEI8WslJAk3sq3hZ8MkoBISqJz/w1APHF2mfsrQ+EDaRtKNj8Y7Hng69&#10;3y+U8v/DP/ytna21l7//Mmx/bPvlvYX50kGlDddeqfYgDqbTvG25ckKET5ufU86cWLq7sdXTjIoz&#10;SOckOQmwjJETAjAEJ4g0w03m1SNLE3fWK7C6Gq3AtgNaQLGnQc+pR82UytoDp1Z3uw1bhLCTA7zA&#10;lhJKKT9Sq7bbLc01V4HefODsmbm5Jct0WT9ut4cI7rfKB6ya/rWvfPlnP/4BXEw8sk0cx7AMrOsG&#10;E907kmGGBYGAnDxybBT3L/iem0ilkqnkYIDd3dg0BjuRRQgMOx3QvYvIAydP3CCoNOs+2Uc4MBSi&#10;9hmLoibBsFyMAuUR6Xkn/x8gEYstd/efPIGKkcR7NEQPDAulFBUFwI3W602MjWxuN2IjHjIuj3wX&#10;5zBY+rHHHt3c2RtYkSJT+/vVTq8xMG3Pt2A9JFP8CETPhMoFwC0tkWZ0oCeycuzo7FuvMSePLwAW&#10;cXyPYziz30nIia9+8dP//Pf+A7xjxjdD3xkrFTrNthiG6aR4ZHZe5gEjJQQ+kCUGUgzifnyKKITu&#10;k7NBTHwiP5yAIFnGwf5nSEniwUFZ1xLHTx5zA6erm0qupDXrDJbWaT8KYUnyWGzxie49h4fSkG0E&#10;3vacq9duuQho4WnTHoUCmAByPMdS89l6p9nsdAAyItSMwlQK0C0nAj8DYqeZIg+EQoHHrvd7tuWI&#10;RYVJMmoqMTl1eHNtg+ekZqOaSOZNQ0dLkijycFoDQxwdUHfX1mfG5xOmzCoA3B34p9PotuttwGjw&#10;QQwP+DyRyFqpsimQLgYXpZGonb3yyZMaHaJPHURjeEGwkmODaFgz8Fts5KLo23eWX3n9jUvXrim8&#10;YOtaRpVRa8XzYcGfv3W7+N4b6Yyy0z/4zsv/8exD07ff/yuz7734yIOnTuc4kXKDgkerNps23Ejr&#10;bJw5HgZ04rsZvr7a+v73/vr6jdu9Qe/0odmVlfVuv8uGBOP42BbB0IPQa+J4V1j5d3/wK7/7+z9Z&#10;2e4dPn74kcef/Ne/928yaqZdH/imPzM10x8MNE0by2bf+OH3v/3Nb8GFZXJZ3dRmpsfRTtE1r18v&#10;f/j5x4HIb29tPf3UYwOgOoa+emddSclwf310lmVjUThY3IcPLUByqaJqqG1YHUGhzz7+5H7jtaml&#10;CRYFh7gPPHa6VFQ9W0uKCvx4TdPr1QOfClNJsdfweds3+5YQRRBzgpGcZRoBqgs6G7sHh4/M9IE1&#10;0YzpeH30/hZQAxJFPzkxmX/t0vr1XWtXS6TUsbopRlKm2diHNQQwjlDQiBW5rd31Tmd/ciwrJwXF&#10;kZbXVpstvVPrmQCeBRZAT2lUARbUE1IW/GCK4iSeHLSii4TEi+WD+uZuBRacnMgwrOTVLdjLgOlv&#10;XF02tAGgT9zjZJxHVhXIuJoOcQJTOMej3TqshIQiF0fy1VZ9tJSHL1u/va119IVD82nIrp67cRvw&#10;+LGTR45YnjlRKH7sxWe+++oFuTCRgY+jUTUQM0vkRqHLY+mATiYyP714AbZkLDbG+KGmDd5/94Le&#10;16cmp/taO4x0ImlIifCosbcliKX76KGABBZ0IRSsbGzBWkUJk2Hj2XDUKpY7NS2TdJwBmQn7pgf4&#10;oe+F69v1J585JnHMrZu1g/JgZET1icYJK7IdTWvU2hvru4rM4+QIh5P2gFMBK4qqBNtfkUXAiR2c&#10;fmR933vtx2/gRmF4AJjn3782Nzv19psXLAsPT2vVwdTk1MbGVr+rzc1PVFpNWGKaYcHVSopYLtc5&#10;CBkCl88CJOCRlFJAUQb9Ps4JG4C/GaKNQQDu0CjFC6SShIUK02y2WhDk4c+B3MbMnMirQDa0gP9A&#10;CqbxnIJ4i/rB6ORYEES2Pkgm1Vq1CdHGYFHDFp4M+i3iD+HJDBdN5GCIgR45UucAsbqumkBqCvsi&#10;7r+Mp3MZnk2n04QzAE7DtkcRnpECtCtVrzdN0xRlGbZVMpksFLClqz/ow+3CVfb7/dnZmfWtzbnZ&#10;2c2tLQBIsINlWQQCzBKzBrx3PDX1trEf1VxdX4McDVcI6UyrNhvNpmVZy7fvhKF39eI1NaneuXMX&#10;D5g4Ipsj8Hu7e8DEeu0uxEfYDXAbqDvdG9Dkpo4fP7q+tu6RXgZYUkeOLa2vrE1PT8N6qlRrQ6qG&#10;FW+W4MPgxY+++KMfvPL0c0+/9frPiOGFC2GiMDrSabdkSZLySq/bLRaLsFN6vd7k+KSpG5phLi4t&#10;7G7twC3MLszt7h5ABh4fH4MUvLe9DzFt+tDM5NjEI4/c/+ijj+DiDFxtYJYP9uDCbty50253gSGL&#10;ooDZMwJMwcCuRFiMxdI0LPMrF+7+07v/monhPgpsI4ZPZdIPPPJQGVZzr3/27CNwqdevX89k0+PT&#10;U+XdffiUbCHX6fdRk4IX8tMTrUYTnoycSuKoM2KP6Nrla82DugeYimfhfXVbnfgYfXd727M8eCNw&#10;SZKkAOWBdy3h4ZcM69N27IP9vWazFbNEvCoeC91ojaFIDzxy/9PPPAEL6fbqiiTCUmUty9Z1fXtr&#10;E14iXLxA+sDyuSz82ImpCVg/CP/koN/T0DWXwxTuuB7iHdI6n8ynv/jLn5k/NPPXr75hWr4iySH2&#10;XWPmwqZlrDWiqZeaTD780IM729tb6+uO7xI+SWgKoT2sxD/7qWdWr93dXd1HrSM+mjs82252D9Z2&#10;mWhIYah7RTxRkYojJaDKOFGIfZ6k5s6zgesRbkyoGumvgw0IGwGnDmUeHk69Wofrweoiz2AcdnwM&#10;SQwWC+ExcRhbyX4jSkRI5Zhh7zLpKgmGkkpD66JweEkB6ewkf4XPmsgI05lM4uih+ZudC/AFO3v7&#10;heLkxz/09OUL79e2d2wv3NrZ9eDBpRKFfL6YzR/UGn2rR3r8ggQrQ7DpA020XM1yI45RFJHhKDUh&#10;kY5fDt0LOVESAEEIkW3BCs5lUnToYUUegR+rGy6g7ZF8dnHuUDKT2NzZkBXF1Ky+108rKvAcINKG&#10;1uWRqAeqIpqWE/N110M3BXT7DWPSj8JREB9MfXBs6fCZh844fp8HNhxz5bjlllRgh6XbYQ9uFE+x&#10;wircBSzf76OtLSJVyFuQVjjYBqRhCcKOEPoeKdjiY2cI0sDPjrVJ8YiIi4gcSNztHNdCQ1LZxpxD&#10;TiPisxDyvdG9pneKdP6h9inKfKIhmA8x69DS4rHjaxub1f3disiK8IeqhLr5te4AgKNNSkM0xWUS&#10;Yj6pVroaaUkA5B1JEu35nO2g7CrNw+9D27VFGo3ah95W9/gqWQihSBwvbdsjh77kMshfA264fvXS&#10;xMQ4jeLV2CqAM+ABPgpqeBxFxSLhQ0OjeNHHmlWkYk3FAtfEEwWCsa05GUUeOzS5sX4QkXjk+Gjq&#10;6dieKDOE/vlxe7mhG4mklAR0hbX3CJBE4Dg5N6smeIjsswuFZ555FH703lvvZXMAKeUL59Y805Mg&#10;hbv+Qw/Nff6zn/Mdk2UFHNchLwGnXiKivxcSTWk62ljfgI/ieRSmo0lD93DPMnGDRjzXjd3nON+l&#10;yk88fubN994rjSTGR6auX1tr17vxlPy9Zg7IBJHl2H7oY3sSJsJYeY9MRgd+LOTl+USpjIpgV2Nl&#10;D2EjKQaSbdusV9N44sgSlSuWLCzA/7RtdKfGp0qjOSWR5wUe0Kpu7SJ8wRWFxn2pVArRD6w/ES9b&#10;QHSBgAL+zreB4TqRG3fvInUjntGAKAPIsjakWCAhISoy4aEQNt0Arg95PPv3XMOGvTA1MfPb//h/&#10;W1+982///TebnVquVMCWHzRrxjUjCCKA+E7LFCTnuace29uvTIxN3rhxieaZyYVsr295O3WOZ3M5&#10;oHVw7czK3arv+Cgtx/l0yD7/7BI2QN7dMk3W0no+MDqFyabZ7iDsdK2DAwMeW+bhcXgqu/t78O5e&#10;fP6xqbHZfqcTYscZQDchiOXfwnBnez3CUC+V8lk68sjiC3GiFvXRAuQ8sUw9Wfb3zqqwEhEfSxLr&#10;OEpV0VYWQqQCacYA1MgSbzlEwnjKzqGDN43iBRaxQCfNMuQtw0tErY5hg3Q8HUumg1EYD7eMKnDw&#10;zM/cd4olemmwBD0Ap4YZ27jhaUwYSqI4OlJAk4OsjIz73mJ0XDtXSL719bezqcSXvvCRgIu+8Wd/&#10;fvL0Q6Ikwda1Tfvxs4+OFUthYOLmJVJ4IVa/gZExuXTy3bd+qiYU7CtnZE5WpgrZR+4/vbx8MyMp&#10;v/0///bi3BLQvD/+w9939VaxlEfvx1xuYAee3htGLeSKiJvhETikrQVfJBt37mC69gMcP4NdNejr&#10;skDkRKLQCQKI2wPTHBPiASdseWF5zovQHAIHISheSmRGJiYOLx1+6/xVN1Qi0qBIrM9Qq6VaX3fC&#10;oG8apNM+nqPGgyFmaAAJaA1CrljIFSwbEoQeeaGAU0h4ysjRnO9SIi8B90CpCrL/cYwIx45oHF+M&#10;/OXlW3q3szg3MTIxPTZ3hA6cyt5qr23ER1GW60GILe/vB0570HQZ1YfoKSV4rV+jXCPJqhTpYguw&#10;aYIcgGLgQjnWkEcY+sYbr9++vSyLQJpETOEhZVu2xAMfCO7ubAjvnXv62Yer+l73xp2zD+eefOL+&#10;2YlR0+u7rvkH/8+5K9drgGVTWe7+h58MozQVtRPqYGEms7La6jbbdzvtpdlCs4yC8SmFKxZyjtms&#10;brflhAe5PHDFkE/aVO7H717f3D948dkP3/fo4wPTYNjo5InDW+t7vutmU6lEKpFPqKFnv/z/fcts&#10;tJOCKCYSjXYH+5BC33WCDz/75FghH3oWxJWtjS1Nt8+9+87t29v3Hz1y7erVvu6SSpQjCyiWu7iw&#10;0O/1gTOoAFQoAPfUpXcvQtYddDrdeiufS7BcuLm5DLRZVRObq3cyCUE3+qtrqzQhDPC0bQM9sxqN&#10;hjs/Y1i2LCq37q7IiipLys5e+c/+/L++8MQj7b6RTPOR7Qo8BK3kuQt3p4KJK2v9VCLT6zN75+4U&#10;eEeBaA0Pm2ENFBakWZFKpRPYFRv6hUIGWNh+rSlwLI5YshCOASrADcqO4zGCzGAlxwfEgt1AIZqd&#10;wPq5dPkiqftBSrK63QZFnOHgKwFh40EU6ln62UI6k0zrmuWjB72H6uUEmaRSsgkcuKe3G92TDy61&#10;mt1uu+foPsShUiFL+RZslYCOzr3x+vEjCwM3KHruCy8++42XXqN86viRk0b3LkQiINWw5j2clwo5&#10;IH28eP3mOvwRZBrIqnpPz6fyh+bnXvPfz2bzjz/+yLtv/NC3WkHoQSikUEgZ8Dce38fOOmQYn281&#10;avVmV0kkcGqCnImTmbeQCodSpkBRqtUaPOW3V++euv/haqeZyqVlUd5Y3fn0J093O3y1ouOJLk+R&#10;g9uwP9Cu37xt2KYAjw/Hwknih63h+xbAO4oxAWh7jkpmCHd392F7wusG3FGp1CDe1ht1L3A5Hi3B&#10;y+WDuJ9CUfl2C3a/ybECHi1yLID4XD7P8nSnpbc6A/j5Eh4AA8DjXOIWmc/mXHRhchmAajihhrrN&#10;jXode0B63dgHCBCFbhpjI6PRPZ7PCqxAS6gs7brsUM0URbxyuSxQiKZuoEUAQTVhLPQCnFYSgXDi&#10;AArp5vNsJwk7luUCgrE9H/CM3Gq14Zr1gY7llGDYSZsdKcYJApjj9OQ4XD+kBoA3QGJ9zwfKRKrH&#10;OCSsDTTLtNq9rqLIAP1hia6urTmWu7mx4br+3ZU1nEE+cOEn6wwuehwoZxjbciplAFeQqbCaqsgQ&#10;tjxAP81mG4K4ZVgpNQVfLCkSfKiYUDia1TUDsp5lO7PzM+trG9MzM+VKpVgskQY3FNbSDANuy3Tc&#10;x86evXbtOiyDXCYDyW5iYqLZbrm2i64lHlZUp6YmTXTjcrW+Dm/8YK+8u70zc2geaK3R0BOZ5MDU&#10;APIVsqlWp+VTaBvBakB1TXhBkR6aFqAIEcI8CmXhESK9u7mjppSjRw4/+cFHn3zi0UwmC2DGMgbY&#10;Us4B2HNy2cwzz37wQx/9CGRL33H+8A/++OadFY5YjkHq9HzU9wXSBY+UFcSB7nZ7LSoWaER3BU9O&#10;KPt7+2t3V2B3ZAsFF1YpUjJAC4AXdNgziUQSuJ9lufCiHdsmR2GhZdopVTYdSGNUs9FwImSMQKGB&#10;4BHuhxQONahIIkQOD/DPx2JRs9bAzml49x7gz52QjCIDtYN1ZGimb7njMxMf/eRH5xdm0SVG7zZb&#10;jYODSrPVIksal1EymcDlxyJrY2mMvbCKC/lsOp06cuRQsTgqZ7N48ZolyxIpighICcI+XN7jT58d&#10;HR//z3/6l1jzYMhOFRicX0F9DYYjCuGCLGfyeX9lhTgjiKSdIYxNZVIjWVnljtx3pLpdBxw7tTA2&#10;e3jBCVdhBdukIS6mO9hz57qjY2OFUqHZaALFBeggyQogW80chDbRAWXpYr7gBD75aGxvZDgmk8va&#10;uAGxUyryfU6WSiPjB9t7CD+IChXwYVRZQBGcYeN03JEZxbmdIWArHjmAWOd5HjM0xUWWQ+RXiFQp&#10;RsHQdey7t9Z37mwA1nIoK1soPfvRF3taqwPkiojQwc+Hhc6xrGt7t1c3dcvOJZVSLmUAxIf9h1Y9&#10;ienJLM1SLtIJHO+ADePYgWWYaE7nBl7Iai7WuiE7CDLX7+gsTodGEkSKkLYsD5WogiiRFIGgNYx+&#10;FPjTE1OANWvlisSx6ZQS27pq8CxYzkOxPmy/4bC1O66j4I3DiwF4MT4+9uLHnmeEiKMA5rH3dIOp&#10;e4R3WH2P7nFdhLSh34F81GqTXnvkgUQED+lW3M2LvvY4bvc3DevwRTYRN6OGX0B+NLFIJR2SsScV&#10;4T3kY3/e5z6054151T1uFZNFopHjkcaOUNd7z7/41De+/n0IybAuEsD/JBl7v0lzqkjzATAGmjmz&#10;uOQxYaXdpRGC4DmiGPHtnoHkivQtA+RCPUOGhkgU+ESYGHWcqbi6CPcFDxN+oCIA8/GJ8AxmPgzW&#10;FmR5Y2Z2NtbhIfwvtnPGyWT0b8ddiFMcPtGzomIdpvhcYWjlwsQ3jas2RExMhUyz2YM/mZkbb9Tb&#10;pu7irndDwB2qisXYAK1n0OpjcnLM4CDo2/ETgw3cbHXg37apO7azu31gQXDf7+ZKiuXUpmdLljZw&#10;NDdRUH/z7341k1axz5vI8EZEBhcRbxDreAYcLwA78n0X1ax45m9PH0R/6zf0vX8jU3WtpUNzK5tr&#10;m7tNQIs/n9T+72aWI/QAhL8QBB7t9bBlbPjDg8AjKyheC0hjUGs+oO/1zA8nvCFt97vo4IV9/kiG&#10;0X8egb5rM7wVeNTW9hYviIZpxefyOEsO69fxOKKIqAOgTCUkVdE0PZFKQwB1erqfUIBWteptQRXj&#10;GmcQt85go29fmhoxdc0hunvDA38kFTghjIcvuIaddqPPi72p6fnf/Rf/65VLN1/+4Y8t25cVHnY3&#10;rETLdPB+ba/XdQaGFVBRcaSUKsqm4WSSSiqb2K90XSvIpUQIrbKEBazF2ZGtvfbC3DgTUGvre5rn&#10;4MBtCHyIO318DMiQZjnOTtfpR4mUACmh2Ro0ut0Tp87cuvXGtRsrUyOTqiAR1WV8RAEZIiU6TCEB&#10;Ek5CQRzkE4HluIUB9jDgA2wd5+IziFi0jLQjBmE8gUVeQ2jp/ZFcwun2YbEKouCQfj/Y0DSPYrYB&#10;aldQwB51FOjS4j0e+ni2SMXtG8F/L5pPgjAsfY6NZHisFFXIFnHak4zLu0EUjwDjQCgezwCR5CbG&#10;R/2QaM6hdmFETnwoVRF/9vZbU/nsL37tSyMTs2OTYxcvvl+rdTiJC8jWUxNpiDTwM2hihws7HCf5&#10;/ZBjaIiibDiwXcjLPsO5geVBfpkez26uBF/41CeOLS6xgZ9NZ5555unXXvnB3c2V0DcYOckzUlwM&#10;jwNd3NRBuonIxD4eetFEfpWxbFu0UesAYKGLjgW42UMi/7izv0MD4y2o6IxC5qoT2fzObtkNqf3d&#10;PciCRr1+0GzNzC+efuD+9y6sYdGUw5F79Ol0tcWjRw4pmc293SRmZ46MHEScwBMdMaw8EI8AD7I9&#10;DnS4LvxFYNoiFsVsJB/xLBeHwpmmYSvJJGlmx5hAXNWcB04scmgJ0+aprNuviZHDBnpGMfCs2Pdz&#10;CR420fyU6tmzFGvW+523z68IAru+fv2NV5mJ1AjriDwnoKCJj5NdyKMZgRekarv3yk/ffPviFTTi&#10;ptCdOZtMtfsDCr0SBLQvFaJr51+/ceVVrdWfGUt87wd/PV7A2bEHH53/f//wzps/Xc1nsgCDdVf/&#10;vT/6wa9/8VGA67CxnvvgyUYdQDyXkriJsYycVi2zr8piNlf0HXugdUdLxdATBGmhZ1P9lljvRJKi&#10;Yku85ZD2N+fQ4rSicJrrQTx749WXRF4MNZNlIgAna/u7rmW6toW+qSEOJMuCtL56R0JBLGV15S7s&#10;0f39RrXR2kpX+qZt+xBzcPgLwFMpn3Qd4+LF91Lp9OmjC0297wRUvVpTIC74mB8jCXP0uXcuzc6W&#10;gF0YQEqCYO+gLvLy2kaD4pX9ju5CxImwU8f27N2D3dnZpVffvAohd3Vj91Mf+xTg5t29pszyMs11&#10;Ld/WLTWdhOyn9RxPlrNcaqRYyuXTktfjvPZms+nSIppgo5wFB9hxJFtqVOqhrHSbJvaY0QFakaMm&#10;P+ti40vo+KGGE34UmWJDJUsyrgKbmr95Zxs7dQN6f3svAQRFwOYyyJHo9xIFlh0qqjQ1Md7r9nud&#10;DkNKGQ45WXYd/8TxBYi9W5tlyL7rK9scBhKMGfliLptTbasJ0UhF94F9bdDLJXARVA/2GcptVg+s&#10;MCgVkHnCFtQNQ0YkR4ustHrzbq3WkEQRgJNT7aDNLAvpBtNoo91NVyvANVTs/+PRDBP2C0eaC9lY&#10;cIOOh1pv3LyOQvFklooZxs0oVjggMqgYDLe2NsZHJ9O5wrvnz7/9s7c/83c+/uD9J8q1LVXJvPSd&#10;FdsBns/TxLiCwEL3jZ+dR31cgJqoDoyhA8CGLHOymsiVsF5tWxaQcMsyqQDLSgIvxnYsru9wFJ9K&#10;QVC18JzVgbji0XgoHDqhqSZUSG3wtei5LnJSQtT7pprkVTULnw0/kxeEVCpFeKhPxmvhXjkfr8En&#10;4lWWjJKBCKOnJieRJ7AsID0ELVgGQbI/6OlEIxclpgHlRxYWYgSRw1faaCfTaTWp9Nwu4AlewvNx&#10;hoA+kQcAhjGXocO4oweAPs0R/z9V9cMQqDhFQiV8RbZY6vX6ujeAJ9zpdDLZzMT0JM8xmq7b5BcE&#10;eRT3spxup4k2OaY1IB4XcDOQ7qmhHQG20AFTJaIJaNXrOHYqmQSCU8gXup02sFMVAJJj5YBs1GqQ&#10;v4hVB+K5Un5EYJhGs3H01JHbt5dHS2MbO3uLhxa6zeb8/Bxw4HK1rCYScL2FUr5SrmRS2CmN7n1A&#10;8HSz3erAEqlVaqQBNdxa24YEurx8t9PukFITF+JOZ9qtLjx5wCFvvvk2XO17770PrHx3ZwdTiR/t&#10;l8uhi8NY+/sH8JtBb4Bnu54PcAX7bjy/XmvgDHwQ6qEWeqEoiGcfe/T5j3zw2LETssRCqNbQDAnF&#10;xuHJ6OjdPYAt02y1Xc85dfqhVCp79PChm7dXAnIY7WPnbvTC80/97Nx7gBgR+nnED/tecyP8arc7&#10;el8TUFs0eOMnr7s29k+GcCXVusBgD0W1UkNHVUEA5mZ0B67lELVadEIWOF6UOEsz8WAdx0cp+FtU&#10;rPJRvjfA1ig6k0kB2yc6pRHLc2EwrHIR3oujCIDnBUVygHvL6hMffv7BB+7vD/q3b93cP9hrt9uO&#10;a/MCK0ksVnHJySCFWIIm3R9Iy0TAOb6n6RDk2ju7u8CHCrnc9NTk/NxcNpdCwU7bjrvNIA7oendh&#10;cfJXvvL5v/jz/4amm6yElSwclEABfDL0F125cnl+fuH4fac2N7fm5+Yh7jq6RlpcaVkU2o1Be79p&#10;W6iYhSbVlXplqwzfyAxlehHboiMxx5ZKRfQ3DgKeIFhJktKZDCCIvkWUvnDS25dVxdT0GLTBk4GH&#10;D+ut3+vHwBs+hUOLLMWxbJxj8X1D0zjSqEJUduJxUCJDi9mXCNLSw+5aiqBDJmZXIUFRpCGNig+o&#10;4NLhggQ6sAamEHKZREKm2OXLV5ZX7wSuNZpNqTxfbrbQ7ESz4FLysBsUuBjGdAYA5nLpTLE0kkgC&#10;7PA6nWa1Vo7QHCWy8KyVJmceQIsgQqUkkVcUeLNqo9mCpLi9tm0HQVJVYK2X8jlASz2t09FcSZVg&#10;KZmuc3Tp2N7elpJQR4p5JvQtxwKqlhCk3GjqoFwHLo0IlB5qQtF4VIApLpXN/eqvf3lkpmSHDi/K&#10;REOPutfXM2Ri8S/SXoptGvCcYHnB2w3I7B2WMDmWucdQMV1gaIbN78VtMKQtHB8dWlcNq8VRPCpD&#10;fiop/aIICEeaXckRA6m0Yw6KJVJJqon5NukNu2eMhIzahRcCnIgohgef/twz3/jPf906aCRT6s72&#10;Wrddj7Cp1SGPFjX/d2r1vmlC6A3tIN7HBooqMZibsXhEJ1NJogLoK7JCToqxDY7US7AGiW5PHLe7&#10;uQPB99jJE6TPIACqhe52limpar5QxFbz6J6bVdxBQGIuQHbg1WyscR23RtP3WpmHpBCPfOCr4DqR&#10;fjC06Tlwk7KCPZ6JpIraywKHTY9OCDkmlZGFXMo23Ha7t79fmZkeg6zZaLZn56fGJnI3b69aIQoH&#10;WaZx++YGPFTAVPDY+10b0Oyg7zB+9KWvfGxhcRHgLoegPO4Sj4Lo3rw1ai0wtWql1WqhggKZxIji&#10;syLqb5nWDA8fhjeMBXy4Xy76yIdf/MZffPed9y5CAEUxLd8ntxnb4uL3An7i0fU03lYUmfdmyOES&#10;HZvpRKQBnUYfBdEPhxNBw+MquB+eJ+OkTDxxj2MoDLoo4ugVFTeHU5AGLMx5LHHCQREpjg6JHYOg&#10;qrAt+URCyZdKEBUnZqfyY0VroFECe+y+E65nu74LW9WPGKtTh+3Wrrd2ZbHTbNAIXVCok44TAqnR&#10;0UTlG7VG3dA0q0G4CYEKmNUvfelT9Wa3Vq8rCiAtn+WQrh6Zm8sXUkHoJtJswBuzR9Ou5tbLDWBD&#10;o3lVTQi9nslFnKsFjz946Mtf/rLHiLVq+87N5XffO6dy6uhc5satDU33L1zdA/J39MwIrXCzI4B2&#10;JN+ya/v6bsW6dutdio/qLd31OnjaE6jwhAjBZMkwDLac8iTBixwQRpnhUOPcA9xEU0SOzuOQAOMK&#10;xZQVkuQX6/txWKqIUCIVfZcfvv/U0flPTE3NQAjSMSWEwL4a9QosY/TwIKbUAKRmRsepCNJBT6Cl&#10;XmPX9wJOECnL//nJWnxkAjA3tjMCuAyRk6M5srSw0oheHbblkj6fgKRAuJN8HlKFF6H18FDLDvtG&#10;OX51beeRoxM728vf+fGPihOTj5y5j1wPT7qWcLFZrq0AtcB2F5oczFJIImiEvL7lY/SPC5zYhOIU&#10;86nxQuqJRx6K7J4bCrtb+7CVJscnWTJT7li655kiJcaNMywba1NhtRynUmjiahMFAHBhFziWWTc7&#10;DPkgVWaxt5YhNmBRUMqlYLczZAKFnLXSnYHmonVQtLy2cuLksYCNaJF3o2BkYqbeuEBawFmSMjnY&#10;DXJSBfxODiPoZDbdHaBmCc2xWC8eHt5i04aSkLC+GuDgxIm5o4cXJlTatzzLwdZwDEwuFipRWxhD&#10;ExEcxJk72v2nX/uyyrm+p3NK6aXvvTEzkv6lzz8fuPXQdxSedZBGGrB27STfaO83uiPvXVkbGUn2&#10;jO7+zs3TZ5/DEjq+Atr2zEBDLS6GFjTDvv7W+btXbmY5gWk3IecLHOf0OniGhCg84uhgNC/I2L3p&#10;Z0R6OvTZahsVPRXu2vsXrpyrfvgDj3ER5C3p9sHG9757Iy2lP/6B+3jGmprj/9k/O8pTApHZ91w8&#10;E0OhVGLlSmy6XKfXNSKx9C//8JuPn33kgSNnL7+zCdCPV2B9AmwIWy19fnb+/Ys3AGT++CcvpURh&#10;uji5dbDBKRkxIcJmOzQ3hXQQMx32NI6ksqW0GkkJgKZ611qaS37+M58ytP7u7gGQRIpFYR6Bivrd&#10;Ti6d+NiLz/3svXcDenhZEla3uQgoOMpvcEAGVlf3Xnj8Pp/i+o4TMrymWUzIb29VxqdmyoYPQDJg&#10;uGa/884753767tUvzSyub5eff/6D1++sACinqdDst1MC5BLGhvUqJg/qfUHJerYJd769O1jeWgWS&#10;N54UH73/5NLps+de+yuA1ozEAmScnJrsVnZnimMrq3vzU6PVam1mfNLsrbc7NhrJ+B5AkvXV1Qtv&#10;vyNwqhHBBSuu47IQwAVqe3OnUW/xihhY7tH5mbnJ0Xqzun9QC2w8S/ICPNlfWpqFVZgQucnxAs79&#10;hQM/BMTlwMWKHKdj96MHsEcUsQg36Nuwp8amxgZuhyVzCwgdfGpjZW1uDL2prl65mk5J1dpeqlAk&#10;w1YRfKfEo3FyGLCCpLz8g7fhHQGQiBhkpqzI8AKn6Zogsp3+QPfGOFGCbWHZvqIm0JSYzL4Ng10Y&#10;QMSEvXzt+pogwdIPSVcXHRDkcc+hMR6xYYA5LC4eW18r37h+C9bta6+fOzo9r8rK9Vu7C4tzNAs4&#10;uxsPAFPw1r1woJk0xpwYVpE2SExSYW8w0E2d5+OWONSUyuYznuPm0ilYCBB2JJlvtur9no7lTaxP&#10;oKUNBHD4XtOygMLBFrbcALuaZQGPIiIfolSvN0D7KPSVcXr+AIU48FmGOMNpWhgAfWZicqLTaUsi&#10;eiU4tru3vwdhTJVlFGgOo1hQFH5IoVBk0F/NwSYwz4sPQwG46IYOhOGpZ54qVw9ajRb8qZCSPd0J&#10;WTK+StyI8HSDHKvjISBKdNJE2QTTORbNiGAnnhiyrO3aiXTq0OIhAFpwC6YJTNYilxAQ/Xnask0y&#10;Qkx3mq0g8Ar5MdjpiVSC4fh2q1XI58uVytj4OCzgsdFS+aA8Nj6yvr6JMziGns4kDUvHnjWJN0zT&#10;jzwGCDncteOoCsmDlgnogkZtl5oiS0B4csVSu9VT5cRgYMJLHx+ZNAzzA48/Wm/UJVHc3d4Dpgfr&#10;u1auQmSo7pfhEW1vbOAEHM/VnUZppKRrOtq38iJNSueAMHVdw5IHQxuwEmEFdLunTp/qa9rO1pbn&#10;BRIhO77rkDlIDkgvZFx4ca7rwCtniJmfyHOWYwOpS6YTp04fhxfxyl//6OXvfsdH44LQtlGVCWU5&#10;EHvHCAp79wClfPUrbiqZ+/4PX4NUDwAANbQw67uABfqdHkOMdBD9onM8SepoO48tgYbtnH38sVQ6&#10;8/orr2KCE0UKx+89Ou7EJI2UR04dq1VrnVYHSNriocWtzS3TMXH430ZVchzZC3BoCFY/jqKhSy0e&#10;gcOHNuoNAYAiGxWKRaAY8JYLpTzQMa2vwUZJ55Ku68NCOHb06BNPP+Za9k/ffLNWr+GgLjlIAgwf&#10;QwAvIEeHZECSVMoY0rEIHxGRmURgcEJsjNzXOu9fPHjv/IVcNjs/P3Py2NF8ccQiFXisXZvW9NzY&#10;V778+a9/4yX0RIwtbqmYKQCSxDaKlbW1LKynVAr+bmF+YfnGVYwzDNc4aFmG2zqoQ+JzbKu602pU&#10;ulqzK/BC7M0bEl34iBiU7mxtJ5JJP36MDKsPBhCI+vqACOVipa7T6YouekrDfXCigCcg3b5GacQi&#10;G4+lYB+VsbOdtOKhLQ5q4qOFMR5k4BwzHY9Z4p5BsoZdYeQ2kOLEVUkyBIxaO2g4TlqcWcKWbdIk&#10;3O/2eTWZleUso4Yew4lyNpeiXenI/KLW6wpSApaMZmIvn64PcrmMlJDgytvNnmZYUa15sF+1PAcC&#10;ey6R1m0HwjPkO5xVc/y4/VI3LNhRA6w91mzbRAlbmoIEAW+V59hELg3hPqeqXuhavnvQbHYGjnPr&#10;OixQeBsCB28aZ2gTeEbo7hsNiNKovQxwllCLmNGgYJ3nPP7ECyMTowAFIFMweB7CxLAxHlAhZrFk&#10;GpVUDHwi9qebg71KheLoWEwXsiDHMj9vV43HsnEOhNgLxfUhWCccJxB5PfyHqLQOWRJDhDVirTCi&#10;EzbUwohr77EF3LBUGg25VTwMHBeJkZqT8jtsWfgJY6X8008+8O2//H692fB8M5NLtOt94Dfw0fD0&#10;RE5otZoUz5mQE6jYJIkaGmmGlIszijTmORzoiWzLghjhOXj0BdgBYgGGWwdhU61VFXkWAgeWYXGT&#10;Y6EXUhXCGlmwLBPlnMkuJmsJe7cwp0D6JNwY5ZphW4bYEkSkA/HchbonesziAV98nswoiiQDTAr8&#10;Rqera4aPjTeKKHGdWpcMX0FQc6dnRnL5bK1WbbabcJOnzxybmBi9duN2v2dmc9iBBskFQkyn7eZL&#10;iVRSHR3PQwY129bSwsjzH3ohiuvzsd4YFZsQES9xIlhkaIOd3R2BGBQjFyUm2VjZvidxfk/Fmmwq&#10;ih6yVAKdIel+8hMf/ou/+J4u+vOzS7s7ODBjmAbyLVRLhlRHQb6JBZlDPEBjo6Hdcjw+Ghs1Y+BF&#10;wUV6+PbRIFgge9n1yXA5rhQOu2gZnwB1rPdSkPJRxxeuTlFUu9slUv4ot0ZzjA6hKEBPr1KpBDlT&#10;llXDtfTuoHJQFQG8i1xCUlkRv1mUlYBjPKPjG1h3ty1NUjA1xn3qIWG8DKIYYFxs3DiBrfE8mqoC&#10;/w3cQJDQgBLWiKKwPIPW6s22sblVOahV5haLh4/Ndftdx/CIux0jslFKEvK5wsJM0TIG/Vrzvvsf&#10;TGWLsHKkaWVp6dhTzz1daTb+9JvfYDAuhVKSI3Vb1tYCq2uUnX4yyTgutblTr9fssRHxgy/cv1fb&#10;yWbEZGKOslCYioq323CnYXcEg/aMxIcNi51YsCN2mz52sEfDIyd84oJS3tubm53GPvTQwmlnoL5h&#10;AJwznR/XdOxMMgIfdlZSVLNj8054oPV0VF+Fe3PMKHANU/NQNomQwADdTf6mXeBe8IA3KOD2cAH1&#10;ptJJ+E4R/TyQp2LXrI8bE6XdcCoIuxtGRorGoEl03LEn2UXW5oc+nc2mRmcWn/nYJz/Eyv/yd//5&#10;9Rt0MVPEBYDtF2zsogvbiiYpEXuvgBBb2NnQ0ftpgSHH4qgjR5GmTaClY8W8JDIQUeutgetYvVbj&#10;8KEZLAVTRJ8eH5tHxWJ/5FjcJec7scQXqfFGKKFB9Pxc20fyZztpVZI5HiVw/DAl8hkp1TP6AVq8&#10;kWWNsRob/yCSoIUDbj7s3PYiSpDVre1dhuUgIFca7YVi0gkpePIQ9EQmUFNSs9uBsIz24nEPOep8&#10;MPG8Hraa4IahJYUbzRWnF6bK1cqVte1ee1BKK7AM+gPDMOxUJouXzeCUFXwKXC8Hn+a2VMZhIrlW&#10;3jdRRYk1dRNWNeu7P/zWS7bjvPDco6vrvZWtvZHJyfnZsfJew2hGdK27c2UrQWdSUkKRuFwqOVYC&#10;bqiKggLAXuGEU3OzLc1o9TXDtWVB3W93Hz51qpBQFJqzHWs0Fw2cyqkCNTGmPP3E4WSadSBvc+L5&#10;c41Dz86fffRF16VazX67297wN0UqQ9FZDzsnIWGaAFoY4g0XxYIR2MXjDk9vQ9aPIJcmLYcJaH5i&#10;LFPKCjcvX+rXak3bTeWkdy9dtnsmfOvYaK5edxK5zN2tNTOIEjzl0aHmWBxOAGOjrcSLPEVfvL3c&#10;7dtMKFCCgGemrnv1+q2kAss5dGwi3Y/mX4Eoy7reW755DZJHW0Mkh9rFuOIgsPoSMDBGXL2zDnk8&#10;qaQ0x3MglkiC1x+UD2qQ3n/2zgU5kwa05TrO/v5+9WBbUpMXLyyHeFTKlAoTK7u7k1Mlw7RDRmKA&#10;H6Xlg3LDcZlkYVJIJhieyuRHjSB0IyqnJLcrlWyC55Il0Y7QkMcPe412rdra7PRmJidmR6fXlquD&#10;hGU5PktOrwCvB65359aKxHGyoDhhlyi7YGsrRLYr1y/mR0d6ui6wXq9TK7MIM+MzNjKdFAHjknE4&#10;DYWvAJ7qpgUcEufuzAABcEhplpktJhiWh93R69im7klJcWQs59gDst9xmgkiKqQ63aINO6o02wPT&#10;6/fN7Mgo+l+RNn8O1aREGVdpY3Vzj1ESksAByoIEBmyEkzjL9Vie6/W7QOqQrtPYOC2ilgFLEjLW&#10;rOFnCTgpz7SazXZXS+RyLMof4qE7HVvDIzEjYidAJzgeOOJPf/zq3bX12Zn5X/jFL1S2N3/4/R8d&#10;mh/N5gsRHVRqLTKSw8byF+R7Sd8HHmdjJ60f2hFcBsvmM8l0NkXkZUJTN1QF5049HpaFUigkq9U6&#10;PCuAoPDnkO8sy8LyqcjrhkkM5ykbNZwYUUKsymEDCJXLZTVNV2TV8/zDRw6trq6dPHEc1QFcnM7x&#10;MGExtmX4gPcQTwem46oOvAJ6rDg6NTXVbHUg7HS7PYD/wH1SqdRnP/MJiK6Lh2ZZXn75e69856Xv&#10;QIKQFCmRSELA39rdePGF57SeVpgbP/PImW9//Vt2B0CsKwgZw0GDZXhWDmNFqAiJmkMsQAsPZcUE&#10;SVxaPDQ+PtHpdu7eXZk/tFAslbR+HzBqPpdrtlqypJy+7+TVa9cG/QHuY2J1jiiLDJb18Cs92/Ug&#10;ywC6Qvrtuvu7e3CDQEdd19vZ3oMXV2s0IInAxoH8Zesm5D4gD+16G48gcYgEZfMty0a6JAnAguCC&#10;08kkwFkV+4ZRGojM6VDAjVO51M7evsjxH3jyKciV21sb8EFhQgHSDiwjm83Uy9VDx45V9vclVRFk&#10;xW62UOuVRs7m2VZpZAxS/8T4RL1Zx+ondpXSoihW19bmZuf6ujYw9en5mfLeAYNyJ0eWb96BiDYz&#10;PbWzvZ3OZgAHAqUvjBTpInNQ3Qfw0Ov1HECeDCx+RsT6TQQLAw+miZ0yXBKBSFhsBNAFb2z59h3g&#10;UWpCQYzvhQCXCqUcFjlZMpAaxk2XpB+TYbLFvG3ZsGaAKJ06dcohgv5yUoUb1/sapJZ0Ptvv9yHE&#10;osyUqmitLkQFAUVSShvrGwLFJDPpdqeNnXuCWCiNtFt1WDZHjh3JpBPnz1+C4DC7MFfZLzs2ptR0&#10;Lt3udliclyIjYYAKEKUwgsTPTh958qmzt27fqlaqAg79CnTk0ff6JGnSL0qun7rnn0CarWIOQ0As&#10;FvFjGx+S5BOqROEEvr28snz9+vX7Tp56/Mkn4FshncFz8TxjdDJ75vTR6zfW4dECmsEKqo2i5USt&#10;FgfOu70urGHg3sCQiZMn8koKMtrAxHeaSqC/peG5hgWPlgNgSJxI6FgUgADvXrvTAYaPJ0FcjKmb&#10;DYgY6CyUyCh4GB3QVk/DbSJL80sz+1tly0B2yWHbLofyrjQebWCUprDzF5tEDI8bNp6RQlJMaFki&#10;JxqLMpEe2wgn+shtEACIQCE+sI+rW/joRSxqP/XBF967tnL53fczfndh9sh9j5/d/1FjZ2NzcOd2&#10;BoIUz9lBUCoVOCoao0dnJsYgsVVrFcProadlaMInK7yM3fw0LTKMnEl1ur2EpIgF2bItSUrqKJtt&#10;DXQ9k00jNwbkwQoqS2eTmZ2D3TYwfoYtM6yqyomkCo8wDCy4wDxO+Xc9N+Bxmi4c+LYiYTQcWAbw&#10;M5KuWFIvgfviLNuZnpl+6KknaZ500ZOTp3jCGYszRK9oWI8k1XDAiMjT/GBzZ8dG4ZlYtxUHIwlf&#10;JewOi5lUPAU65C2ErMYMNi7V4iONWw4w7nM/t5+JMS8pfhKZ7Vg1EVWU4goQubChwNU93WYcMuMI&#10;VUZ0CHtDH/RPn549OLgPEl8pNdrtd9SknEpxvS4TGTYArOnpyY5m9LQGqsuQHmqyG6gg5loULBRT&#10;4tF/CE+D8MAFYpEtcJwXerAC4ZMgqZy5/wH4TEA1WFgO8RiN6O1HyaSM8QGXUKxaQ90beMWHRWQb&#10;OApCGyozssT5jxwVM8QzLB5xhAVJOkMxhSRFB2it64xNjBw6tNBrazvb5cNH5y3DMQfLISl1GgOr&#10;UuEymXQmmxJFWLwCevo5W7GdLsRH19Ox+dwLDcN8YGaBE0QnZMv1WjGf+c2/+1VZEmOOGpdeSRGV&#10;SFaR01SgPzu7u7A/yNpg8A0G8TaJdT3IY/sbmfXhEHK8jVnUCfNKhdwXPvt3/ttLPwRsUalUcvl0&#10;tpD2Pa9UHAHiY+t1XGmhi3JZ9N900N/jtvFxSUAWA84xk5eOIZBoGeHjJS0BwdAui7g1E9YdABZR&#10;VElBTiQ4qOgYSy+gvh/20Tkex/CqIsHbVdLp0fHxvcpep9XaXdssTo9Mzk5eu3wNvj01XqrdWafz&#10;wCIBi4aAfKYnirrmMoTyB1GAOnSErYXk/8flUFKLgHct4ekGA9xXhMcGQAHST1LhDipd+DJTt4FA&#10;tvv62+/eyaR5oF6pjFIqpMyBflDpVeqOYew0av1iTqw3vruxsfvZz30e3sHd5RtdbeAGblpOtyob&#10;h46MBIEly9ytq2WWFY8sjUdBv1zuAa1L5bKPfnBmf293p1aNTC07ctJneIYYrgzbMEIA2Uw8NE0B&#10;0UYREpIESKXaNDQy/BkSUzAac7zIru+Uf//f/OkvfvL5Dz131g41MgCLwdOyzEq9nJRFzfW1KNjb&#10;rzIRDyATQgWEBlYUaIYHiqiIHAAbiOMWa6K+Z4jbgQ7omIjcO/Mii4gJFEX89d/4lXa9jh8gCB5R&#10;0XdsC944IFQEi0xcGaUhXZl90iZERKEpElwElh4fm/ZZ4S//y1/+6ld/9f9n6z14JU2v9LAvx8rh&#10;5ti34/R0T/dMz3A4gcPhDJdhl8tdabniApYES5YBS/AP8D8wLAMWIMCAtIBhYKG1Le1yucs05ARO&#10;zt3TufvmfKtu5a/qy9HnnLfuJWV4QQy2u++t+sL7vuc85zznef7Hf/U//PrNN2QJUF4cZglJCNGA&#10;BybiOJiAE0QoZgSrQpBR0h4H+cjjHkEIytdZo0qhBMECC2chzjk2250nrlyKZBlChIo0p5hUMLH2&#10;gb3MFOUGYQ/6KHOeRDy6xYuSzJGCJZYOcXACBXs0Vc0wDHPDfj8EzO07qamyoWkaT+e63Rb8SWbI&#10;NU7g3/p9wAVcq90WiSVo5A2cJ8+ySqlYcb3bNz/Xzi5rcg5OL1ZzlDjyTELrWzxNJQ676KWJ6iuv&#10;vJCGnhTH63tbt9e2Li5fSFIDEH6nN4BEECIgn0rimNiMVS5r0I4798WwbVae2FxdFyS1e7DmDFc1&#10;TTqyrLNzpmlUDc0ePt4fHTln5tzWVvvr1xf+4OWziR1EjqiJEwDY0jgoF/PVUgmS/DDlVFl/9fXv&#10;oTZJgowDHnOJ+H/+3/7dv/mnf6HLBqTgaeaPBnsff/jTkiKeLXPZcN/zAYvAg81NlycNudJc2yrX&#10;qhfPLn10U3atEJ6wx3lKHEk8qhipzGUNR1BjGpmB01ViuhwUjxKTz5yhFeFIc/oHL1/79//h52I4&#10;KEwvFGUzSQJISSWJ7/f6iwvL8MkffbkuqULXHkJwV/D4DaU41ShhyFT54hNP3nn4IBKkIETv8TgJ&#10;Z6dnITTiCH3EjUu7rObGZZoq2AAEaEgoJtnOjLQeAQ8AGNne3JkoFOul+i9+/ZYToU5Jkkmb21u2&#10;C2lnYMQ+WtpncbVc9p2Rpmvrq2twV73GoN0eyPMlqVhsHvd9rsj5XPPwuHHY5iVTjlvCcAApd/Ng&#10;lxMVQZIPYGdqalVReCe2hq6kS4AYJir1PcAJcZY3jLffvHlw1MsXTd1UU+TgJ74b0uyZEodJrMBm&#10;UVDZVkuEVFI048H64ZNXL395677ouLWJul7K250eZmOUBWRROlkvE4ODaAciUxJEfTQVchNZOO70&#10;Hc8zdG04tAEZRAGkB5yZNwO43zBBagr5GSiq1Dxu8aJ6cNi8+XBNRH5KJqPjtBi6sYKyGhGfZGax&#10;/PZvv3TD6Kmnz1v9zvCoqedkWDmyIQZobCeEoV/SNAtbeVQJwbaHxqOEBJfCM+dF1PiQ+L2dfQnz&#10;ASqDwwGDUv+kJMLk5THQ48R+vz8EVPlP/uxHnV7/rTffeO2ll374x9/L57Vf/PItN0rI3n7MTcP2&#10;DgYxXIS2E7z40gsfffwpnRsAeGQPMlnHhrRYkYQoiZ2RBWsWTuCePJJEpVjMw9MzjVwf2YwYywBU&#10;9HsjURI0VQMoAte+uram54tTUxOu52/v7MAb1zSdDQltbm05nn3zq5sZsWkwHdf1iJp4YRgeHjTm&#10;z8xPTk4BnJuamkmieGNzZ2FmGs7G/f1DSIrhJi6eO/vyi8/dufX+T/7mPQDXd+7sov6cphFHJjUL&#10;uqxyt766tX+wx80U333zPbs1QpUyFKVQFHJGRUsSVEvCzAfwJeThADLhNHes4ccffgyn+sTUpKpi&#10;sRUwQIYnGA8hJmcazz77zMcffw7o/cyZlXa7BRkylmVVJfJQBwQnk8lpRVbU5eUzh83GU2dXdja3&#10;AbRvbm5MT890eq3KZL1rDWCxxbGfz+etvmUaRqamAPNWzi03mo3QjwLXrZTy9YkqLEy026SBRxoF&#10;wgQ4G/eBMHfrDy2FE/NG/vH9R5Y1gHX7wvMvBIG3ubmZJO16vd48OJLo52M/FAqsr0F5VIj2UcVS&#10;0RpZyC7K4L1jHwsSdYCgWOuxBhkqJMWu7cBqjIPwqNmASBwFMT6TDI7iQRSGEEVax22MY5zgQHrn&#10;2jyjm2U801+hwJqSzSN5kPGkKom8XBTEfvhwXddVqsSxan0WR8Gjh4/QZQqFY1nBlkkKZ6Zpwgs8&#10;PmrwnLS7u4vrgTYj/L1tDeHVwylgmok9HMEZsrO5FQUBfE3gevfv3KPpj6QiS5qiJtQMg/8hjzpJ&#10;4aP2qMIEf3XcbBH9SiDblJZACeAIhQAgNAiBFxULytXrl+BBvf3OO4QsAAiiOo/CpJnGrEqeZs6I&#10;mszm307UZsinOhWIdYWgNEAeJRO5oAkkbFrouvFodXX/8ODylctXn3qK49UwcNrt5vR05c7dEGIK&#10;9r+IhSiScQsAYjSwhPXM43yoiM32wsqZFcDA+5s7AE20vPGnP/7exqONz9+/KYkivPgXXnwRnudb&#10;b70HezcbU2l5ltWQTHrIfE8RlqLVqTC3MlUs5j579x7J0GDvFk4OgJZbGztk9pniOEacKTqsaqzj&#10;nz239P0/fLZ10P7NGx9JrCbEBkUlsgajMjaPLG1h7KbIjem41KPPxpOjrP1IhFvYUZDlcEtPPn2/&#10;5+79/O3MMK9//ZWXvvODD1bvb3z21bShuVE0dLwgzrYOj1RJzGnK6tZGzjBnp2bOnbtQKuYbjZbK&#10;c4494jDZzM7PXdyEldvaK80Xp6tTI2e4s3dgO069XNJyOUOWcvV66NpmqQRnsh/GM+W6gh1pbJ6Y&#10;hp7L5WdmZ9Y2t9OIh3hYgFNHkUIvMOAY4lLbdXwfWWo5TS4WcpblMu8sVHLish/84PtGTo/SgKm2&#10;wOOMGQaj0khCdAg22kmTjAkkmcetZuu4mzNNbEZmsaTIMU0fMV2isWFNNkat2DQiARx47CiZzYRl&#10;aJIXfRspQWVqcMyY99Sb92R2l+QhiOtK89E8azePu7psRk6gwZuMWfgCzjFh+37nj16yBqNbNx/Y&#10;fpiJiWzIaT+BmGoYymG30+pZ+HbZNj9pxBAwTaMo4z1ORx4JP/IC0ksDcKSSshRelOeHEFwT+tY4&#10;jeSEKkY0kNvp9GVBTqMA9jwbR5bYCmIAcCxNjYGTykBE+GS2xjEJUGVM7IquCTtvWIZAKBLHqqKt&#10;b2zCMzdzErzibqfnBp4Za3A9qqa0jzvNRsfMaxcvrrRanb2do/pEJQh8SZWs4SCXU+FYh+c1GISH&#10;hy04iFe39iB5+MNXX15aWmKAnxlnM8ZLig1MkhfL0qODQ9d1x93+hHQokH+OxU7GISXJijFx5GTg&#10;gr16gXjHcILZKytLX7vx1F/e/n/gXtwwXD6/4Lmj6XpdFdLNtUMO1WsFIRZ+JxA27hCPC3EZR1uV&#10;E06U3ClvIEvtJI3YNMXYWZvqChLxhQDhB2HcOG5qSt51PHjGMuKNE2EwgXdsZ33tcalel3M5SGic&#10;wId3Da8dVrymGyIpA+cVvYuDRviNcCf7B41rVy7xvIJKAiJWxHlFjJJI1lAmD6JalgY4M4MEEkXV&#10;KqJWyQRlOLIIoXGdrvOtV15otD6HBVKqKEtnpjM5Pm51IgfyxdQeuHaaFnSxnM899/Jzd++sfusb&#10;Vy6cPQ8h8P7tL3/xq19MzyxBTIPsFO752RvXb9/dNHSl13PCyDdKyoVLcwNYFZaDRga68Gi9GfLJ&#10;8tnym+9t8UHy7Avfzem6F7m8FLOKhTgeoc3Gzsb0wFOB+SRy1hCriQIrhJAwkqGXfv2rv+s2+r/8&#10;1cff+eaz+P7hcBBxCCxK48GozUUGoDwe57yloRc3++1SQYXs1IqcMObnl5Y0njtsNrX+COI9GbFy&#10;aH1Ebd5THzi4HtLx5rww6A8dWS/yihGlzM0sHVj9JArJ/wAxO5afUQoLR/tgCaXYoErJ5Tp1RsNO&#10;r7G1/uio2f7a155bWbmiyWbGaRAaINuSsPuBnJ9MliWcs4DNCmdhQta+ADkULom4dFxgYcU+kYtL&#10;+Tw8JoilAGLdKDRqk6tH7Vl5avXB7fPL5+fqE7zK4/oho3lSZMkgfWfbXyAdKbZR0rEXJV5+vlBQ&#10;NQ2+Gh6HPxq1O8ezE0W0bkFAg8Za9qDfPW6W8iasCpEwPsT70dDKUgP1AiHPULDRSMsaR/qOtndl&#10;Xlx/vDv/0lKSehmfsBI9tfT5lI1toO8dbpp8rjDqexi7w/SFZ24ABsK9L6jWsE2TAbAEqFyO0BD9&#10;iTI+rJTFDCl1kRCHqLqe9kriAN6N63brZXl+Th35rVcvlS/U9VEqJwPrYu3J5xeL/lC3nVxvAJmY&#10;FMEGESUbq88yDhD7qSjjWDFH+tTwnovlIrxhWEi2ZXGQgsFdwAEoKkQxTUPHxYZiUsiSvJLok8Up&#10;sZ6DxLfV2C+X8io8CzRylmVOz/AWwoxMAVCMWaCJVDpWUnIGRuMZPAlUuEdUCYic60/O/+sfXZuc&#10;qYf61Nvv3b5646qMbvbRF5/dFSTOCYL9w870TM1PooCyAVWiShwsLNMYOf7ewYHvBpkG6UQWhrGu&#10;S7VqcX97l6Z3APdGOM8KSVKQ5YzcE09cfPeje9mJOgY29EX8LXgaYeScXV68ujiVkyU+imu5yv3H&#10;B5PTJalkHm/aUl4PsgiDf5hCFjjsD+G+5mem4G0s1eo/b7WuXZ2fm1/avLO1uzdoH7VxE6fooWE3&#10;tyimYzTJlSsrl69vbW2NjqyDOADwo8DHCVocxrXa5A++8+2bH33ojZxOByCBpohG4PcyKlE5rocT&#10;IhwclUi9CZCeJ5Bopbq6ttXot//82oXPbt2BrG1metrM5+8dNajxQtV0PsnlckHs8SRbht0nbD5B&#10;WJBCPoRVNj01CYdx67iDHnL4FuUszMy84QWeTBroLMOAbWpZFvxe3w0A2vE+L1iRbduqyKmSZGAR&#10;CvUyg9S/dX8VTuQLFxd/+/Yu5cAAHgC2aQn57lrdzoPbd2en8mgni/ZYWqE0kYTm0OpzGEfgLOPz&#10;urx/cGiYhhfHPDULmHAmM+Rj23zMpta1p5++9tOf/+pbr778z//5vx71G7XqzG/fecePEkXRIlQE&#10;yVhHIWUjUpxYKOWWlpc9z0OdWOJy9HtD3dRrExUFbSnJYERWR3BvI3txYYlq0xwAM9Lp0FmTE/Bb&#10;EpMDepI+ePQI0gN4xc2udXB4JBN/pJAvHjUauqZBzJI5cXpqql6fgEy9VCoAkpyYmXy8utFud+DB&#10;6Tl9enauediAGxv0OoGLNmlHaTyCTMj3VlbOlAvm7tbWz3/yV9evnH3u+vn79/axLZygggMvSwGc&#10;iqZ+fNwFzF6uFqUQklZPkOgQwqCMOiA8plg4987cByM/xqk48nZVZKFenTCMHMkliuwpcaLs+UG3&#10;14Ef/slPfioLymuvfhNyWgAGA/QYp5JrEl158oofh4ZmwAlNNw6HsQgJNix1s5BTFX1uYWZoDy9e&#10;vnTv7t16rb65tQ2Ydkiy0ooi7+/uW3CTIw+TQlGYmqyQsyYd09QgRJICvEEkvkHUwtkoNuEDSdHx&#10;cRvfvmbYtvPhR58EcVjI5RaXlrY3N+HtrN5/AD8MbxEObaaISyUuVHCGH4jD6CA+FFLOgmw8Qwbx&#10;9s426toOBgIEJj8cdPtpHMIB1el0My+Cs9rCRm6oaepoMExD1DH1sjAJIzNnwEYM/VBSqH/IOjCU&#10;pEk0K064j030oOrSYNDb2Nom8gUbRsO+ggP3YNtoGxuT0Dk3Vt2Bz2kcHeJWhUwtSd56863A8SBS&#10;AhTvdroIu3gBoDjANkTLfNbr9FFJFKfb0narBRep6hr68boBHMeartmDQYyaPsJoiLxcOM8USXCG&#10;Q0hK8sU8xD/bGsFfItRKYc9GcH3VWvXll5/d2j2wBh0mq0TMrxhDf0KdsCQdA0hhLO/HwuLYWpFn&#10;rd9xG4VHIp4Cq4gTSS6GLJEzUmbFeUff/+STz+A53Xj22bxpdtuN+kR5YqLYajlMnQfCR0zsFQV3&#10;H6IkgAkhusIgDcR2XYAhooE62CuXZ8tTuRl7SlQ0yFdrkxM/+OPvDvqdz764aQ89/gSSC7SwZFWF&#10;1eY5PpsslRS+PK0/98ryRPHCw1ub1jCAPLZen7v75aqEoQf1KRVNgxyi1+0hbUtRID/IFfJDOzNy&#10;ZceNpZTBORQqQfck0rQUacgKwo3IGowZUXdFYvnR3Mh4uBGNhRDB0H/Ja2lhbgEu0g/ioevJuqEW&#10;8gCEEpEfBrENLwmeXMS5fjRwIjochw/2u3nDqJfzhgowWIfXef3SRSzj9QbtZtNUtNB1N9cey7pW&#10;zhnL05MYCaKo1W7BhqlWS3Nzs0MveLy5n/CCZuo5rRg4juf7x80mQKCD/eOFmQk40Y6PWzmcgRHK&#10;pcJwZMN6MXVVimMIUbHnw7HHAcgWBD+y//SHf3LmicsBJK4KTs+xqTWOqVST5Mq4msWfABGeHw6H&#10;O9vbOTNHInwQPETmRzcWAksZZ4fS5HQ88I4vZqxIz7SIyGMXMR5HXPlxhyfNxtr3TDwbtxxRaDHn&#10;xNI8f+qFwySskpPSzal3kciQM7y/MIETePnswqOHO84oLZVVyJBJPgPSOSGG/MZQp2arR9tNVFej&#10;djSzHMBrQWFxeG+xzHHk2CCwO6dvxjoiHB+aqiJpAauJmLgfNnfhl/KFCizCiZlZ9IUS0xAp0+yX&#10;uHGPWqBjiEPOCW6WsTJXxvS4mB4Gw/opbd8IVRRjUYw8O+i0uq2GZekjQ9Xu333s20hqSlEpTonS&#10;BKfsk7RQNIPQ83x3bmECAN/C9OzCwtzu/jacpfCaPDvM5RRIxR4/2oJzaWV58nvf/bYo8ykTY+PZ&#10;VDvBHgK76CjgBa0WVRClMe0c3w2T2x2rh3EnXlGnOtpkLIyAhAn2QBKb+O7g0sWllXNzYZRevXZR&#10;MYy7Xz24/+hxFsV5lR86Domfn0pYjxv4HKMG0NIjzbDxF4xp6Cn7dh42kQhQM2Euj7QwCAPDyhJo&#10;aAP2jm5wHrYLkNgDFwqYB1YXxGYI4bly2SyX5xaXHj56gC00HC6Q4CGi9Q7kTGHIaQriQQ7nxCfn&#10;FzcPuls7h2hUKlBMxHkGPhUl1NryvUvnZnKGRAQRwLyFv/vlp7wkv/rqK7pu3rrZXl6u+yEkN4GJ&#10;Aw6cLIh9K8hp+UpRh9yg23VlHOwsPnvjAtzX7GQpb+QuXLgAGc/FleXBiCZFNdQ5wKReUa8/dfa3&#10;790T5bRU05575mx7GKCWTAD4QXry6XNbB4fHnWGjZemKCgfOX/3nvwk7wY9/8GoxVxZocJrkOZAV&#10;wdFgK9LaxTHfASKuB3ntuLTECkKC58erjzZzunHcbO9sbM8sT6aQjWL6knISgEA0aZZRaAjySnFt&#10;Y2t9v4n5sA/JUCGM5FHf0VGBWfaxc0iNrgzx9X/F7qDhfpJ9kmjv8xt7O9Hi4lJhgqd9adlomcNq&#10;GyTwjtEcrtAwdEx9JOxUJ17Ax34UZn/+ox/PTkzt7ez8+ldv/Iv/ftn3nWKpAB+P9vEclhh4SZie&#10;X1BlDRLOVr/reG5K8z6wm9IwZQVsor6jv4smCpCsY8aToSQ7R8XaW3fvmCXtky++Wn3w8I9f+87U&#10;1DJpp+O6RNWGOIKcNSCLYeJuYHALcdYjY40tgXoIpqnh/CzOVAuGpuloZJSQJCOu4cdrqxO1aUho&#10;KqU8Sm6MLHxBQdDt4CQeADz4G3XWECSkMAtcembpjLLy1M7jDV4wMx4lOuHNoHU2G7nHO0RaONV1&#10;uYhM2mHpQjAS0S4KCwaAQnb2mjhNmYRBKiWCKykGtud4cd919n2nktNgAcV6XlGMxNBTpQBQkM8p&#10;kYsTN3DaFQXDyE98/qgH6ak8HqsH8JAZspDwqcLzOIkdEP+KafakZGiVZE4WYJYVKikfBWLocJ4p&#10;yJqkZUptoj5p9xsjO9MMTjN4x/H90Bb4iSBwpZiDBHeiXLi8sqSkMeAAMxMDoponGUrjwc0GSBGI&#10;Uo65b2SkkAhJCuIqWYC3nfGKPIqcD979xes3zph55Z2P17Ug3HqwjnQDmb99604UI7GkYKh8AoeC&#10;YOTzcDyip4GKBAHLduEmJ6enmr0WztyhNFdsDYf+1kbguIWSGcaCqOXRDVvkpybqe/uttZ37ES4D&#10;iQQI8ByDM6zTs/OFHFzV+fNn7n35+YvPv6Qiy00MPSxFtEbu1uHRXL0MyxuHggW0wdBkedj2rz/z&#10;ZKfbkkyxUikKUfTRr95+/81PshDnzYj5hozkPDLoFUU3VlZWtre3129/HkZxKVfyZUAliSrCk1WC&#10;COfH4I9zU1PbWztYi0142PgZFiM4WjlswC9jPjciq04mmWQYv3rzk4mpKdhZrWYb68ZBUiygErUs&#10;iiQBKOB6lUSsk9DMAAmDjoX+YWkWC8VC3uz3mtgdotH6MKYJLxnH/GRWdaXzXyYUZNvug4cPhkMn&#10;TUVN4TvNg4n8FJVsJLhriNFr65s7R81SvfbEpTNvvPEb1MrB4rXoB8GoOcIaepaM+n1pKgd3BLvp&#10;4OB4MAoB7tbKxWLJnJ4sz9VqEH07/UHGS8y9g0P+pJyyFBubBEyUnaeGbfL2O+8CXC8Wygf722+/&#10;9eb9e2scH9frFSIk0RisROcupuaoqHT+3Hk/9NfWt5kBAUTa8kQJ9kQI2BE2ewqHBc6aYQUtSR6v&#10;PRap4mUYmoujrSSHmab9OIZjBEkGigqpQz6XB4Cc0wU4S5CdiwlUWilVcjkDcsIhNRU73TZ89N7e&#10;PqyL1bUtiocJIOEY+2yN61cvvvrKy67V/9Uvfvn48arjx0EcwVZ2o8A+HF2+evmHf/pDLoEdGN2/&#10;13E9D1ljUQDppabrOOOYpitnF+7cWZ0yKsejNvK3OITEsHRQn5Ibz6eIUpExxdj8YKGQn52ZwGEp&#10;PqZuXML0+dEKNUo6rgvXljdRM931vZtf3Qbgh7IvWHeCXxEPDxtYwuAHmE677u7OPk5P+W4URt1u&#10;B3b97a9uhX785ZdfOkPHs7Hrs797IGRc+7hNhwHfbbfgL8vlcqVajpP4xI+TuLLEG8PYxiFtjRxb&#10;8Fyl5Z8hxTATWZMT6YgR8np6wxE2Big/XVxegtW1ubGpAZJMYjpnM9XQAYRq8F90CowgnVU1jUcl&#10;e17WNHj/8NX4M1mKj9f3IWTl8znbcRVZrebyljU0DDNTUnjyqqYY5YLvo1El4DWyQTidOENBHJKJ&#10;RLpsjM9KIEFK6dPPPkcre2Qw0xGtSLDmKAHAqSFmIhXH8akLKI4KUS23PFEb9gfw9/NLi/s7u5iR&#10;wBmhyCFcZMafu3DhoHkIAQuiJKooBSExGnBSH9KNKEunJicGoyHKV8Ifw1AWNSRLxpEKaQmV/gDR&#10;8EQ4jZFphXwLuJO5hZnLT15aX99EWzRNGndFxikjzQhSKkq2milLTqkHl51I3GaMxiyM2aGkVoOS&#10;GQJVNPAsgmdCngMpjSmkiiR+9MknW1u7r3/zpYXF+U6rvbw4e3BwW5NNpFlziSxLY6dMyMcylIZC&#10;7J1yuqR2Oq3ADyDgwJk16odv/PSdnccH2EzLhEHf+ruf/uro6GhoOaLA1CU51mGCJzY5P2fmc+sP&#10;Hiaklssraq5chZ3y9i8/GAxs5IfS1aOGHTq3YBUjCKNyucr3+jSOGcO23N7e73S7B3tNeIoSWwc0&#10;JI0zUdmJC/Bpyn7CbabEm14AyS6RPg2pWqEraiaQbZkwPTkjAZZ0EhJTIVtO6jlGXihSRRHVAAS6&#10;LqyQCxAjh07UsYZlU04xz1B3m8cQsSYnaotL84ZhQIp9fNzUDSMNcJQOx3vTRFflarkYJe7G5iMv&#10;FazBCLajKmWaVJqo17wwbPf6mqIszc7AYRcHdqVQKOrKwHGGVBuE2yiV8moU1ap1G35XSMIkHTne&#10;1StXXvnudwDaiTLheoG1HE8GcbHmzJ+qBJFXLIQ7bn19LUGgi6N2kKDzbDUTpZO5mzBmKeO9cixf&#10;TklQ+RTOUVGbEdAF6iueWBMxXi35vTHlKvYmeDbZOma5MoiVnsAf/vc0gJlr8Ni5CHLxIJydm8qE&#10;KF8o0qp3JBnSVlhEcr6i1KdLgR30u0N+HEbpG4ijj7keLGVJdOm1IrZGnnFG3IMIIofILhtyxxBn&#10;2Y+OmrOzk93jI8/uTZ+/FAQBCo5SbywbK1XzzNeKac5B/oGj5MmYYcqdei6dShhTeQrfC9Kc1HDk&#10;DSxL1VhLTvQcDzYDRJriRM7M6/mZ/NqDzdCJYQe22h3fQy1w+EFYP+tb64Ef9rqjuZkq6nuJvGUh&#10;nb5o8v/kT747Oz2bpR71O2lMmlFYqAsEXwRn8fraKk5oY2uUGyc4VPQ7Ha4+mVLMfieqzZ2ocqdM&#10;fRuPlCwO5qarr3/zmTff+7xndf3ecfO4PWjZqiQWJg02a3EKfISx/nF26t7Ej4nS2ak7wsnfYyKf&#10;0IvgTmkFaTY2OELfYMjvVGYgHIQek+KElSijjxGSq4LI1wHiotyB2G6jbQD7SvTrwJKbgnInkG/h&#10;i8Ldz8nmw22cIBOQQaZHgSNmAQ7/6CZ85v720eL8VK2AGsXY3Tcm9NqSrOmun+Xz+XItPxg6n395&#10;Z2h7YaJEQew4uyhh9cTC3PQUIN6Jqh14w+++8uLf/uKtZmeYJHBchB999OXK4pRumOVKcX5+BZWx&#10;+DRGkUxkzNYmDGsQwOv6/MsN1dQ8N9YEuJtka/dwZMeOlZWqfLkqXXmifufWvuwkE7V6HKYxs71m&#10;NY4kJVkAmhpDkjOR2olxgGsCVQxwck2UlWajdXTQnCgWPT+8e29z+cLiyPck5CVK1NameAPPUZb9&#10;KNs9aE1PneHi0HUD14t5MWnvH9x+dH9ucRq5gggxUEIjJCNHpiHIaldYWMAjBZvQN7724tVrX3/v&#10;3TcDp3d25SyKpAS+oBpwLDLVB5zJoUOhVq+dOXMugs/l+W632zs8iJPguHHAB97lK5danY7tDLHD&#10;J8shVot5BR15IP6K+VLV9/FTzHK1hzNs8HBxulwjiiE6D0tjbsEzz1wDOMozLjtgckl5/9P3B463&#10;vvUI0rycYdSrZVUW+/1Os+M8ee1ZnNpVpJQkVrBbTkKRGRndsVgjUHxSdUXWlJRqSfAA6tUqFujJ&#10;xR6AgSijUROkkmGUVAsoa8E2J7ywwaAHWERBGqoD50QUJnCDGw/vZ0rlk88+tochhJWZuXyEreuT&#10;QInfnp6II3DkWiyYuTykHfVyGTBbmMWjONXVQqM1QD4NhDadO7b7hTwgFFjS6Zsb9/uDYUHhS3J8&#10;96BTrhb+028/EDgPPnOpKrV3nHcf9mHhJx4E/+zRThhr6Wfbm8vN3PUr53RP02INwAycy0IsAoAM&#10;0ZvAF5lNbYL4P5XzpiQXiqWaIdfyWkXiYfdpSiEJ3MS7vP24G/hJqwsBn++5Yakkw3kehS4E/jjl&#10;4J/On5utF9AZ2e05ttsbDbvnzy8pooYcPRTkDriTdjdrtoek5qGiN2+i8pmpQUYYty0rlbiDVi9D&#10;pXAR9rjKYTUYIp4fCVgNipVI4stmHhJqDud3eGZABa97p9UKohQSJ/iFhcWaquWevvHM7sbOYPDI&#10;doO8VkpQEDsdWtbCMxfSbP7RbgP7HBypFknwKjnHjnBOG0utXKffQ6krw/RiIUCzVm40Gpk5HeU8&#10;YiQSwZd2290s9QHYLCzOvPfFx1Pzc0Ze6zWbj786iuwYkg5BlHNmARL6aqWqw5KYnXu0vvrlF19A&#10;smvmCoZZEAGocCLO58A+gOSA4rUmif7IbzY6uqn4aHagJByaISE/OcnQy01AI2iRqreajGzjft+6&#10;/2j3m699c/X+OvyF7UJaKBUMnaM1J6JqjpAzFSJpjc9rnLMTMlLyE8yCXq4WbWcU4UoTKf3IUH1H&#10;5IulPId2DClTWYffgcgOuavr2Z9+cTOlxkW1WLx1986ZmTwsdxL7BYhReP+DX7tB+NKr1/IFHUU8&#10;KCuIB06v05VU3HDwDCtlE847OLx0WXzjrXcApQPUvHD2zCsvPZNETjywoihodweJZpLFJZngCWJA&#10;BrSchJBMpIIFWZhzngd7IQbUtLa2+nh9bWp6WlWzwQht3sjqFqfosNlLy4/U5oWbt1YNU2U0EDid&#10;Oh0L5xJ5oVrIhWEA2GZhbrbThc0e12sVOHwg7kOCMRhY2L0smcVi/vCowSQkK+Wq63o8rR844AEU&#10;IQMLXoMoD+hGHM+VSOhIRfWjpFapIaktDPJmPl8wRrYzszj/53/+x08/9aQqoObNd19/5aN33/hf&#10;//Jvd3YHcLXWoONZ3uvf/No7b334xm9+XS7XH9zbBHSnFiDJh82CnB0IZGcW52uVqSx7dHx0SIVo&#10;eIlyQAtdlgUagkVeHqqm4trHzBqO3EIJ0rRc4o8AS6I1Df6mTJrZkpeGIso+69945QVYZpubG+5o&#10;ZOga9UpjlrmhYi0/nrZaPnOm1WkvLS+urm1cvHRhZ237+nNP3bp5B/a977hpnPpBsLy02GgczM/N&#10;yLK8ubFz5cqFhw9WJyZrpVIOlf8lNm6dERGdZx4iVMxH+i2FS47PxgcpcdkEmppGr/XKRHX38Kg7&#10;RA5CqVQZWoN6vd7r90VZOrOyvProMemcSWQwI1584tLd27effvbG1vpGrVbr9rtxGF+9euXLmzfh&#10;1ZbKpd3d3YXlpU6rBfh9fnlhd2sHbvDcxXN3b98HmFCplTY3tyA6V+rV9nGThCQy/iSDkpjMGxrJ&#10;EoqjjYeRheyjHz16TOI4LIFLmVAbXFexUJ2YqD18+PiEppeeSvPAv+bLhRdfev7NX75Vnqr88E9+&#10;8P67H9y/fXdyZmpmZube7duQfJSr5YPGUZTGuaKJjBV0gJTMotnv9rCNqamImPoRRHmUYiYWJ3xR&#10;vohgXkOrRIU1fuFYqE/Vuu2+IITLZ5Zn56e2NjbgxjSZlbxTpnRJg5WsaTTuIAnkUjn27B3XLEh1&#10;mNHVUtZi4wQ22cp4oaJApCx8dMwCk/l6wHve3tn5Lz/p/uF3/2D5zNLZs2c/+fSeyCx7iB1MnNCY&#10;ZI+x7ILlVZ5//tkb8Alvv/OOAImkJwyaw4nJCQ4iMUpwZJBkfvjBJzhRK0isycafto4yrtPuwDPk&#10;aHga/V+96GCn9ff/5d3GaoOGR/EVjixLGAN6vOwkiuzhEM5hSNvQkUwUHNt3HA97hQJCaqzncBxz&#10;EsNKRozK+Kx3L5xY6fCMmMuPMZcgjiXLcX2TSxuExjT0XE1RBZmXFRFODUgqauWihokobE41Gjls&#10;mi853Rcc8W8py4QTEx6XHQVwIPWHzkG3C5lHpZTPS8rM7Cwcx/0WluI4lIaXYzGrV4p6brpn9QAq&#10;LE5XIiJmRa5jY0EsA9xrFgp6H+0ceENS0chXFjodyE4giTMMNCuLo3A4Qv6AKmuOaymq9uq3v5Om&#10;qGLP4cuTsjFXmDtxy6S1kbH6JZ8g2TfbP9ju9TpwpWSikzCwyjG2ECMkj8drSV5IFBm1gB9T+cb9&#10;TGFccRDHpAvulHMgpGPqrMCPqXist8rYwDyTD2aoeYyLTiRe2cUSwZ1qEQAXMjGJ0stXzl+7dvnW&#10;l49LeYUncah+byTZMq+Io54nELUS9WtI60xEQ6AMtSWo5Qr/4vohzX2L6ZivTZPxZOM7VtIi+sTT&#10;164PrN5B9+DO/b2F2TMLS/MxF8FbyEI+jgRNkTL03YmwH8V2JaofRCwYsZlV9tTIvwQ3E8Oe8Mdi&#10;oQAJ+dKZ2Zm5qbW19VK+6NpJuZzHChCuQ85x7VqtWqrk237fGoxIMAytj2Hlwz/BmVgomLIkDKzh&#10;qO8CJIDnlMupLzx7/Vvf+laWBgJqGmBYOTFCPpXl5trHx4M+jqZEaKJGMm/0TMYUaIH//yk5sKrB&#10;iRbzWComRZFqzx4+fe3qOx9+ddhoKpqxvDS37m5zkB1yqWt7sGmwJMYqTBzDYmNn1TQdK5+dfg9j&#10;D9AEKRveRXCLCxizpBifMDpaYF8NXkGpVNYUHYX+ggDn85HNy3gkKcBhwzSxgp5lXuBBrsBaYTgn&#10;F/go2O75KHmHTtNSmoVpGLuePxy5l67cAMg6t7CoK2grE2eAmbVBuzs5MV0uq3E4SJGgZboB7yZq&#10;Lsu5dtTvu8zBC9Ykxl00/hETPpmolwBvrq5vtjsuRPCV2Xy33fmLH/1Jq9exIUd2489u3dva3fn2&#10;669VKxXsqdIAAFZPIF2LsqnJSr0mffHV1tyFSmN7CNloThEnpnLN4yEcrJmfDI+EkqTuPrZevnFx&#10;rpTLm8YgsDBpzKgFT4QlNKkImYcN7bcUKT0IJgV2CCCRAVbI/v6hqKmQvsAF7x1200RQeJqHhL3D&#10;40QqbFzUeVP5X/zyrcePD41ck0cRBKwzxgAk/eHsRFXmMxEVtpH84kchjv+HjMousGhMpA8cEsBa&#10;eBj8/I2f379398c/+I4qAN4IOQT7aYhO8TgNm1KTl0gKUi5fsEbBqN+Dw1eA7Y3+XzxkhxCQnnr6&#10;Bqz/MELJpqEfvPf2J//4h6/HoZ0lwdHRAZxrj1a3jhoHTz79VOBZ1ZIuo9iyQARETLJJ6TeGTCvU&#10;/InaJLxcSBfgLXp+VCiZiqYvLM7vru689dvf/qMf/lmv2+la8ZPXbtBJIquySl71SImH/4MDW9ZV&#10;xr9Cc2ZAvKYeJLGUSqSLSckfKkDybOgT4NNEvRomIVyJaaC/FFZfqeDe73fhh/0wVCVFw8YKD9u0&#10;UigJAKt81PyH79Rgd0XYXvP9IK9iXTwmp3QOghaWHJFEnCmY3TlOkBLz1EkjIRGGrgcHw8L5lfOv&#10;Xl7rbQ7itKgrQRbcSZOsaBb5bBRpgSAN4yyqnGmH22GcOhAlp8U0QJuLREtympzLcZD7+or9kBf2&#10;Vx8DOALIp8oiYHxDNaVU0VWVTyCKY+tQE0VVxBJ7SZSHrePZupa6ncWZ2dag/Vd//Z8O9rphaC3V&#10;1avnS4WaUqopJldfPv+c7Wpwd1GSYgNW0hwcI5RL5Xx1oqb2gmGvuba6oZvq9MyMKGmSnGPhR5D1&#10;JAp5HOMQFIlLBHj8PKp+mxWllN8aBp5mfLrWletVDwJnmEUk7g1rE5YQkmK8MJKyWAsDL4Q9gERR&#10;9ALwLTeSNB1CaZBEGQ6IC/Ck33v/49FwKKPkF+dB/gfPmoNYHGS8XzJVz/bTsfAFzrYFgeg4Nmxv&#10;2wtGzujlV14eDIe8rmaBAl8f+H6/1dZFBQMWGRagpKfj8kKkG4rt27Ag1ZzU6lkzU9Wcht02AHmQ&#10;S6BGlKrAL43c4OHj+51OG1Dl0tJioVjswv/vWaibMhjgNEe5hNShFGkwnuuNLDdMM7OQg2g1AqQQ&#10;JhxyaKUgCBVRhg2CvALyEjPM3HsffpSm4jPXLzz89ItqQRt4nqqrgKu9IMJRqTQbDu16fW6s8o9S&#10;b9QuhnWbxoIsTk9OQQgIcIFiKx71IqihRPuAmhQpfzJehgoRQZR89slnjeNjrEPBdhj0v/GNFxTB&#10;dXEhQm6o9drW3Xs7uqG//tpLD+4+jvxEltXY8wEwXl451+n3PH0km6KgQiRFSgnsK2fkVupTvYEF&#10;n9Zs7EmTJUfgtjZ3iKOBRWriYkMulN29vVMsm/PLNSxjJYwMRywz+DxVCYMAHTb0UkDbDdOjhAlY&#10;kjIgmUbC+WYY6oNHjyHhuX7t6q1bt1FYSJbyebNcLaEtMGXSQ2v0cLQehC78QrvdCUJfUdR8Llet&#10;lnO5PDwiWKG6rsuypOuGPXJbrQ78N/Ij2VBq9SrhamE4HJWKJYDXcJSvnFlChxcIQESP4dNAlXQZ&#10;XlDkPnVxeW5+XlPgiPZSBM2JqGnfeP21hQtX/sN//D8+uXkTAubAD5fq9Z/95m3HSxy3oZkqH8mw&#10;v3LFAkovwgY09a+/8HWAebAYZubnDd1s7B1HeCogfEKjIEFkEVxBBqacZqh7rCKBm/O8oQI5CRNN&#10;yhjPDF0/0Fkzjqdmpo+PGs3jVgMQfpJ9/WvP3bl7d4ibSwxpRmFucV5WZMdxnrnx1J07d0vFwqXz&#10;5/M5c2ZxBj6vUM7Dq+l2OleuPAko8fyFM91ud3ll+fCgkTMNdD+arUOAzE7mnthAC0dJe8qMCog0&#10;i62sMVBBCUg4UDRdX5hfvP/4MeTYpVLx3IVze0eHpqrVytXWYUNTlJ3tbdRcjCK4ctTNxSpoEoxs&#10;QZGPDg5hM+/t7PqB32q34ZMhuKxtbMRxbFkWuqJH8XHrOAnRgujw4BClepNse3MrDsN+H0fb4FEE&#10;rrt/sC8RZQKx68mAWUrqs0xfjewwcJiRuavAJoMkB5NZ/jRFx5w8CIK52WnH9QBJoXsAG+I9Ec2B&#10;/5YqxbW1jSgKNUMbjYZrG+vwE/XJCcd1GbLqdnuh74lw2hYKztCGQxJ+EaAsTzNlBpqEaUxICZnw&#10;nAAbEh5rrpgLQlQUh79HlVlRJKH+WNalyfqEYSrHjQbxkSlrpvKDMBZJFRi4peSVhBm5hBRkEhIA&#10;RkJKSnQqBhcYT308NUlggSrnWF/DSauMCdmMFwDAR1g/YRz855/89NvfenV5+byZL3iBn8YpaxHh&#10;gDG58kZUWWAqM7fu3XnqypX5pUV4rZyQDAeWbQ3hWNPzeV3V+70u0tOI54pzN7KckGIUeZaLrmXt&#10;oSA5WhUaOTVwfL/nJ3asqkaCcQ55XIPugA0YUrokwq9bgwFTm8J5KD6LAl9ErEH2EDRHwSYEcAGj&#10;dQQ2/dNTTMYEYtkTYtaoKaH/8XxlhhLYHNO54lPN1AWyNg6o/K5pKpy2qiYKIa4OrNyPh3SEE1Uw&#10;JniAFUtUAuSxWKjquhUG7sixRvaEaezu7qoFs2IUqqWimsuXC4Y36hmalDfNg4MD1IYUFQgELXTr&#10;lloj2w782kSt1e+6fmDCMZumzaP+9GTdD6JCpaTpKjzvc+cvra2u7u4dzdbrogS5Y/QXP/rTqcXZ&#10;lId8TCD/jBM1Iu6UxcAAKrVbCdoN+r39/f1cPs+NTSYZm5U/IZaw+hE/ZqLiiZWcaFYxDWKO0f1p&#10;Zjwl1sT4iwQ2HROPzZDHfkXjK2HM34x1gE46geSAR81nkVRDUurXs3YM/Q6uGPgFQ82+9dqVjz+4&#10;0wtjlcZ24YjwXBwba+5bkMrzOCAOK1shvxPmDZqRrI0cRQEqzRCgFqkwRkJUOLeFUFXGWw1oPEKW&#10;eG/QgnTvxacvzMxNo4J/EuBkeKwNDnuTU1N6wUggJxRZaYaLI4jtYUo+LDjQIrAgMO5nj+EujzOl&#10;mBCEEeTrgQf5UHhoH2MPKsNJ8rPnl1vd41yhDCdIsVTsdQaUqABOALhlyLIAhzh84GiEDna6omQo&#10;uhPLRPr4o+9/FxIXHDNmp+RYuXQMeZHDqWlbm1uYh5HYGL5fxjUfGyWfGsqMSa+/D3rZGkj/qxnR&#10;lFyOzde/9fW/+Ye3ODKtgZNPUiFAKrm8jjRjwADiWL+IF5kEdyqSslwSM4Y9f7IUxk8pZX1mpOuI&#10;NFKKBPtkrEGH6Bwi8MH+fqlYJaV+Ov1OuBrwy47rWMejlYvn4Qmb+TyEEOwsJKzqx/KSFGv2rAwJ&#10;n65I8McwxqQMYCCkEakOcTrTcrn9RvvTD99/5tKSKvNylqGZiKRsbO29/cFNwzDVryFLudu2CyU5&#10;XzT6tg+L0zRgF0e26z58vHn9qeU0lR4/OHzh2hxWIPj0qWtPx4CzM3n57Jmf/+wfwhCWIh3HVJBM&#10;sxh+aDTqWwP/z370fcBrRkH6+vcu7j1qHGz0Rm528Up9824fzlnIqwbNUYE3VyZmJqqK6wz5sdo5&#10;UfRSGi0l0whWryI0zQ1tG3eWIJEPOVIe4DhFrhFyGgVJSNr9EUdCSAgiWT0S+xaokyQrqmXZ21s7&#10;SF8ks074uumFmXyeL5cqkGgNLE+keAI5Fo9HMak9kQTmia4Gib0JGeDk+w/uHexvLS8sujZc1BBV&#10;yCQZO3ooqUTsN/w91DHuddr9obezf5ih4QWqU6I6Ol4SlvMs2+FEQ9H1j3/50c9+9v65xfnnn77g&#10;BX0ADAB1bj/8anN7e+HCsqgImoaTCpk/TnZ4ZGQIsMkte+CNhIsXLoaY3vJh4Hf6btmUd5qNvKbW&#10;5+p6ZTLMcLShMlEnrSQk2vNY9aMJftoiNJWETFRhrMTHASqAiIXkWJypwR475t5YCUPHMxJcIMod&#10;5AFwtGdEzES6DdZnzZxSmagRF4tjcgmSpOAUdZrZA2t+aiJOXGo98cTKF2iqPqL9IXJjI7E0CRIx&#10;ZyiyaOPBgkDcz9JWtwfrY+tgL+mqTZOkY7SswSuOLMxzme1n0SjhTXUkpR4nPpCVUEqjlM+pODwH&#10;wbYmoESBavBeSYo4odvq8M5RivAaoDavCqkhaRqnVkwAHJwmy0VDB8SLCqcSP2WUlidr/93/9G/g&#10;vpregaDE/+2//KecnNdEXk6PCsowyxxBkywrc4IEcnMcp80CO8akot0PL1w6qxpmJirl5dnypYWM&#10;R3X8MIhQ5V7RYfPayDroh34Ij4iTZN+z/EiYfv78ba+38/4H7iA2B+6Xe4/uNnpL157fX1+3233f&#10;DXg2bSNyiRsrhilw8d5wD3VoIhnCgZmTFN3I5XKNOBuFkaihUYSAig/RC994+eGDB/t7e/AG4NCv&#10;5Ms855VLRueo9f6ntwTZ5DQ8cwDNwf3hMSPIkG6Yhg6g/eHNW/Dhx5YtqeUgjk3F8IY23C3kzpTF&#10;RcVingN0B4tFwTG/uRnTNPJWbzQ3WV8+M92yBtYgDvxkaqYCJ0Wj2zA0tZQvaapWqVVgSW5trMHa&#10;e+aZaxAEPvmkhffFc3Dyr2+s5+ORrkv1Wm79oFc1tIn61KMHGyiwL6M9mAJbROJlSYiQHimrimbI&#10;2r2764tLswBaiiUjJcVkONvTLJyfqYWZeG/7iMcWn+z5rsgzMUcsuiiKuHJmcTiytzb3c6ZeLGCc&#10;ikh4FKIjoFlI8A1NcXwPTwViI+I8PBzGsrSxsZHTNUiUIe7rhmaoMkB0ONCQyaWXvvjg3eEoPHvp&#10;TK5UvHX3EXGQuYiKDjLs81Qs5A3Ak6GMJ64piJbj/OB73/2jH/+zf//v/u3hIY4pIbrg+IP9PUDX&#10;+OqxDocQot+1gzgdWM5iNo2DkVzExovhnHHcaHpqZjQcQsAFhO/77vz8JDYA8RRFoiyqxlDXBE1Z&#10;ZDkMs3PnztLYDo7uQ5yyekPH9mQF5fPRY4kIaKVSKYoD+EAAicVigTyMpYQN45H1N/xlu9WDLXPt&#10;2lOddvfevQfwD7UasqmDIEpTK4zRqzwIg3v3H2CbB0djRM93zi5Mm6U8lwaalOzuPLh955NW7/mi&#10;giJlqHNAdt+AUr7/2o0zi5VLFy7d+eq+EjmdRqNgKj6AGQkl93c2tgmAcHpOlzXpzV++C2ERjpjd&#10;vR1KtpOxjAAx31CPBx8aWuIRwxdPJOZcxI09m1PyCxHQiodXuFQa2UGlXJ6ZngQoCFkovDGIufVa&#10;zXVcuIsMPwDr/z4kdqFk9azf/vbdfm8IDwTJRHuYzzQaDfhMRM4pKnFGQfjhR5+4I+/Wra+ckQcY&#10;YXtzU9cVuBocVaJpV348bkbWAMgNFpgPIWY4JxUOrJVIPCQww1FPVsTX/uA7b773wdvvvzM3O1ut&#10;TF4+e/FX//Az+DW4MLhUONi7rTaGJ4y6OA2r8igERQJdPfjLEC8P85d+vw/5I9y8PRwlQejaNtZN&#10;QjTmoHmXFDv2YQSvGy4YIKWCwQ6SQjSUIxfp8ZwAw6iMMnjifsGgnMCmWGMStGJ9LVZwCQK+Xiut&#10;frIhUR7Ocf8f9iEO6AY+Cm43jxo/+du/jxwf/nZjbR315BQ1RuvgPdyqUeyNbKxNwzkVRu1Wi5pg&#10;aJTt7eKISSpkaHmDiADNPiG8U12Rg8Xvck4SIQgfWpAyGcjhdxzhpDMmMBUXBkxYqol3mIwnT09g&#10;DLxHVmVmIIXatjyNYYuU5KaswH5qu8o6PvzYhhYtQnEgCK3HE1nG5u1v3nr3+pVhtVLdb+5RcFZw&#10;FBvFj0n0k4fNy9hbXBgEH370EVK90YYpU3OY6Umpvrxysdtp4g1A6k9iVxmlPZgh4GGAbsZwAfC4&#10;SII3K5TMhoPMZ8C9Irkuoa54wtxykKKSEPeSySdFyDbFBckmHCGQJGE2PT0lpSfIjqeGZvJ73G7I&#10;aaOx3hKm1SLt0lMnWp4ILUx+gRUB/CQ2VVlFDl4QhWjEDNgVcjZFRcMGUgmD1CRmCIHK9zzbRajX&#10;SIEa5X3TtJA3dS4OaAjWQsNcIXJD1+n0YBHI0nStOj1ZEIvGcXNPEuKZmVlkmXL8/EK1PXT6fcdt&#10;BYNBD6L/wIPTvD9ZKwRRdNDoSJo8Uyv59jAV43zJqJeLiRfAA+oNBleuPHn5a1/ndXhAMsJ63ONs&#10;aJkB9BNoDnlujM8nwbp0eHB4KInYw8aVBPm4yJ/ITeFaJTjHnzT5Tonz6alaGksa0NBc4LMTuV8O&#10;Dd+lcV+YO20sp8IJ+M7GkuMpq8wwqMNwTkb1FcazxU6UjArdCLeQwwGZADbsQieam1l8/oXLn36y&#10;BqewSjZW5MqFd44rD7kVAjNTFTLY8GhEBIeermumoQ1HI1RZkPkwxU82zfyw1+M1juynAzQxFZUo&#10;sAXVmD178aDXN0sGL4To5xn5gEY0sdQ7aEqJuqAbeNIhOxT2AFvfcPqLCcJLHAzOyCxr3M/kcIKU&#10;aUIy7N9pWLLqzi/U+taIl/hiUZ6anMYZiSREEzBBnpmdCQMXPms4dD0HSaSmqXXhbPKwqwt3CNvM&#10;82LIa88sTE5OVC5cPIfkHEkZ1xGohEPfiTFUNwzAD7btqJqSnHRXsX5BG4VjVJjfG6Lmxr32341j&#10;MpIVI0nTfDLJx3DxhfPndfHD9Xt7Ah5zQiGnAjQUkcXB5kbGVObfA9QZERBIdIAjTh3HXAlOFgNr&#10;ZtFYVMZ216m1t8Cbmqai3wTmGGkkJsjjpAlg4l0AOjh/8UKlXs9P1JvNpj+0y5MTTK08cH0iMhGt&#10;A1IomvyH/xv0+55tawrEFolOXiQ5HuzuvvfhhzRTqQiSmkWoa+Zxwu72zmvPXvv6i8/HTvvLz4RL&#10;T6xoBsYrWVHOrMyWSrXAtwAxP3q43ul0YFEuL+utdqCr/e3GQfD5F9VyrZIvPf3s89946YVOr8+A&#10;PBb/eEytAi+Ar/a9oSIbS0uTw8juDge8Ki6cyzW2ncPMc4a+IuLYZt8KJuuDnYNHBfOsnFOJp8uz&#10;ESWmxJ4QwyFlxHJeQGWAIGKS11w2loRTNMX3A1QPI2QWhSGP9olCQt7Y6bjwRfSNAKcWlTwW/9KQ&#10;3pzIFUwZ0t8QmZFZTjeqRfNodzeLMeVNmSwYTkSRohiqJHNMyAFeK4S6XrudRi7KqSUxFqIkFPaR&#10;UDNPCJBviZR7ADDHrVaIw9MxG8LBeiYyAG2czcYqkA+AiZe0m1885mPxzhdr3/z6VTdI/cA3yyXA&#10;RSTxCXEoZ7shYu9srFhCixDlvIaWUzANWI5BNIJjbTh0ANtlPW59+yCXUy6dP4uz/ylfqU5UJ88l&#10;Y/MSbFTzpEJAHBVUxfADj5Y4CT3Sz6Eqcjb2qeYEdgbDOqex0ZTFGlR+kQDxYvEBN4QgJeVKkUhD&#10;OMAmXTuT+iJJmQuQKdlJWpmtqTkZUg4K5nhW0wQJBkRU+EW+Ni+ygqyMENdOEw9yXmNyY+3+4b37&#10;ODkZROVaYa/ZPcr4ehx3FDk0lbIsDGE9KEq8NXTiTE24/eNDpa74WWxnqaZKsM8BNt1P0IVHkwQ1&#10;iSAQTgEmK4g2x43wUiAxS6cVXo/jnODKsKmcJLVQDwIOBDFIVECBUfrizNJKrlhTJEGX/OgQjkwb&#10;685xE8vNOsQblH3lIJS4lEyrWm7mGJAIN5j+9tVbSeOju+t+YtuR78Yhxv4IMghllNq9gYfj9wmO&#10;TCEVSzfgyftRGmV8o3mYAMbQYdmqju8n9UIz2IvPqhf/4IUKnJvMe4/nBludjQ83giRVddPvWLB+&#10;vIh3gtjQFdtN7SADgKHRtCimHpJ8cLCNKzOSItitieU6gmGm1sBevvE1/cXSb776NB0fLWjxClsM&#10;+2Q4VeFnSQyHEp5SiionicYlvuurhoIvk5K2mXKpUsq1Bp1U5kdOABFh92hr/fG+BDA8cuCnKrDZ&#10;Y2nI+Q4cWaJqFuCRh712h6qxfH2m/vyNJ5579trS0tK9r27du30Pw2aWQkgTFFE2c13bqk3mR46v&#10;c15oy+jj6g5izPHwvA3RJ4ysatHxV9zb2D/Yb128cXXnYOeZixf+/pefwdv0Q+x85MrTh52Waipi&#10;FAAi5zgvQ5orGeTioGDSOGwfHXU0WS0XUVMDJUsmCoqipT7KR3Po1RkJJ7ElomNeRK1ucdjvk+UD&#10;B+jNUCSr05TlhIUhuKab9zY9gb9y7WJsW72jY0OUvATp6ZKCkx893+oMXWfkG6YOn+nzglkwR479&#10;5Wcf7h/sSSLOxCqioupaq2+rqoyzCawIpoiDPs7jwAsdOm6lbCbkWMTwgGnk/uj7337zzd/CQ86y&#10;EGmIaLswzqb4E2EU2HmQadjO8OnrT0G02NzcJR2+TNK1iSm0BCvCg6IkM0St8pgMvVMzp09O1lgK&#10;hEUS1GPD0yXiU4j6EdLS06PGMSyllQtnN9e27ty+T1732AnAJFkW6vU6REO4Nbhrz/OTNDLEVBFj&#10;TOXw4ah50yRnh2YKaQ/lbYCChgkqL5w/M8tl4ZNPXPzrv/77OAolVWZSG/CIbjx3Y2fv4OC4QS4F&#10;meOi4VYmJJ1WH2BkFMeo0iwjIzOIOTY3KTM3RGqUwf36bnAqAROT3ROfMWlSZLOrunhuZRn2Wr/X&#10;VVW1Xq/lc8WN9fUYp+VRcBvJ6qnQavd5NKubPDw8OHNm2XUBJ9eCKCkUchubG5CBQFgHTA7bAbtf&#10;5IPtOZ4s8xPVmq4h5EhYMGLKYicjogmVXynzOWFGnQRPZlc6HNoxlmuz1cePYzg5ytVysZAz1F/9&#10;4udwii4sLMi6etRomrqx+ujBM88/d/fWV3AlWs7UDMN13VqtavX78Igg1YR0Dt4L7IJ8MW/Ztgz5&#10;Sw4ZFoV83rb6ANrL9XKvZ8EF1Ccn+t1eEoULy/OHB4eaKJ0/dyYKfdgsp2InGWuUj2mbYzUingyW&#10;EnTfDTGQ0Pwg7CpIRC9evPB4dQPuzBoM0Y+GpGRP/FOoR8Vznu3GSfrUtSv37963exYOw6NcEZ4E&#10;IbUoxpy8OPMdH6WMw1AAZE6GHmah4I5s1otaXF7c2dtDnYw4lhSOZlCTSh1ttFBBEpk4XLlczOUN&#10;HKIUWTuXNc8YCXXsbDpOmaltA4Ee1hn5IMSn0Jdx68aqtyl/Ct2ZJc3v4CDCCuFUKoiUDdGVkEtZ&#10;XzlTZOHBozsCXBZGZTx1ePLBZuY/44FewotI3kanWYBj/JNPPuW54e3PvyyV8pWCFgVGt4XfFQTB&#10;KemDY5VOVU0h7hA2hAzVzCGpHV5Xt9FGaCVJhUKxe9yiJhAiA0ibY8/n6Jmjtqsu5fN53/dlTXPR&#10;pivEEmyxKJ3KwXIMrInEVBkDLI65kp7YjxOfkRH/aJhXJO0h3KI0Cw5fq6s6ZGDwNr3hCDC1pufg&#10;R4Z2ELohhyaXqF+fjZEAA2n82AaGMXuIcwL7NqX6EWll4U9FpNPgxBHgy2OrDxn30vJig++KZuHY&#10;deYqtUK+eGl5Zr/ZgqUJj5KaLRDE02Kp8GBtA29ERdnZttVDqcs4/OSjjyFH1E0jTbhzF89/94d/&#10;KMrY9Y/R2Vgce8KM7xwFmdMToQUmGhQm4fb2erfXkrUczfOTch1jxHMCK6xIODIOS41EqsY8ecIL&#10;rNlPdPuEnN8oZRtLHsL7xnF5gUkyYzeGuPHsUsisAVFKxpQehN/RXPGsTLh0PNNLiyYh3IPoERYB&#10;TYKjX2eMbbTv/eHL2zvH3eMuZLMx8slFUYHskcjYCMq5aqUMn7i/3yKqlUCTckIahR62lhwcBeXF&#10;/mAgSpofRROGtr2z7TjdctmElbq2urM0P9toWIPj0erdo95hGyJ3qVo8bHXEUCnkqhMzBUGNYwzW&#10;EinHiIwpLaDbARthRBUEAasDIhOv5qiswFMtFDtaSVos5krFojNyzbzebvaHvU34x3Kt5LmObbm1&#10;crleqR0dNpIoQ7/THJylOZ6H60cPz5wOOzJWBMgSMqvf+1f/7EcQIDDDHAsgZ2NK+rhmxsN5sbOz&#10;qxsq2jKx+WwifkhUszhRDzkRPyLmDLNQTtPfm0nOThkA40phHPqGVvyLH3//f/m3/ydGOAGSBhwW&#10;Eqi2jZUeIuuOi3bjUfqxuxpTs2L9f5rAP5kXxmLLmP9EI46CeCIZjfm9yFeKBchN4zgN/YCmbZiu&#10;NuxniUmyw6FQrlbvPXgI6CfCEr6YUesbhzSoQIg9zTBM6S8hG1RlGR4rnNC9VgMeX4yFC/7K1adY&#10;fxhCDmxoz/UjBW4weuKJZQDCO4/2cznDHimLi1VrYEFu0et2HtOymZqoOg6gnXRmogSPNxgF3U7j&#10;B//4zz6/ddceeR9/9K4b+MViRdMc5kKM1uoxfDLkD+rC7Jzjeo3Dna89/cT/9fdvlcIU4qxoKjvr&#10;o8Pd48BPZFUyNQAhkdUJfdsvF8uQPsXMM4yeLEkMYE0Kk11KuSCYuX5gO97p4Cl8Kawp+G5r5OIs&#10;JKmRKYGjZImFIk04qC5jySaBa0rR6lTUdB2WrKSoKGdNU9aqphk5s1yp2KNgb+9WEvtw+GGRG7AE&#10;dSxZa5/H9BC+LJForgQ2IsRFIXYj8pobjobo08AUE3geXgRypWgUBb7GDwLAaRzPYGpGehdUpsEX&#10;GjsjJ2dox0eNnZ3toiatrm5SpQ6Z24CYQzvoNFEZEq6h33MzLDonKNTBtFVR1lWslKcEsn0MI9Tw&#10;QZHboTMYOMVKLgiEz9+//fqLK5HvQ6ZOV44tCybaLJFKsyCTED46nYkSKl7E4zEPqimTjgILwWPp&#10;NzyYsAyGjCnSMIbHqkV4zTj9i/FXRVXG6ekpstpGYjl8UQAhX0zFADaakib41nyBC32/qGoSBgRZ&#10;YNMrGadl2Ljn0LsvkjSxddj9aHd/P/LeG1jXTH3EewpgP01burrYTUaTUaImfC+IAO6GQWyqXLcz&#10;1EwpX8rtdDqHKcAx3Cl7TCo9own+NPMB46mANMV9kZA83aImCzmJ94K0i72pOJdxOmEAOYrVTIhE&#10;uchFiTfqed1ZQ+YLEzyONCtwXpGOpMikWXk6Hikup2IKgNY7Hh2/+eiLHSF2AFkJCoBZiFlwuEQy&#10;amFlOu+mcVHS45IOt03Rgiuo8hC9THlFVoLAkyFLwbWE/MlioVg9t+AjTTODnxnxgN1SrBakXG2x&#10;sCScWfv1RiiHU2fnrdGAc4MAjT/5Rqe1tnMUhhyn0MmXxYpjz4lTqq4eHPVgRdTrFVxUHG859v/9&#10;s98i10c5iWLo0ozqj5irAZ7nBbvfXZ6r12oT9x5tOsNeqailCQplJSytStLqVD2NXTim4KUbeiEI&#10;7X5nuL1+h8Q0yBZBhETTLxTh6YXVarXVbAAqfuL89Zmp2oWzi9VqOYxDSIySCJJMDz4HCRmY8gtz&#10;ywtC6q/ubFfyhYVFnDfrW76LI1GkKidkmgo7DftReGKjJgX/t2+8FeBmidqtwJ5CLjgOBcMP6HK7&#10;0fYCL8XNrvAiJjYhTnFjBRRLDbAJ4xD2bbGUM0wDsLymYQE0gMM4ieAMBpAPgUMe+z5g5IdVjCZB&#10;1GWDFzQxMxPhjHaYeg7eeJwBclvbeLy5fViu5J59/vobb7xx47nLv/71x/CvkK/hVaGCiAT/02VR&#10;FlAfAJJkOKIURf/k488Ai07N1QG7GroOz+eo1TOw1IWVL2zFC7LneQK1/jz0WB7PIjF0BJv8jV+/&#10;1Wq1CbekEDf6mpwr6KjTkzG7e1Ys5n0vePLqZUCCn37+JZsJDPwgCYP2EXYLXW3IxKjQLDSfh2Nk&#10;MLSXlmfDCJXPTqUsIACJNOjvew78PXwpxJcoiU0zX5+u5szcyLIHfQvOzNpEPUzDwPdgcQxiC+Cd&#10;H3jwKpdnJmISL2cTZKhsxGHXPohC8pZAWaKExDIiGr7Y2jpa3djUNRV2t4CTCPJxy7p16647cqSy&#10;KWmQhYc3XrgOB/Kvf/kBABYcbCHuFXLo4BiUsPSD1b40hqTfhEhBkAXuSVMFapVhgjSmhRGk9oLg&#10;woWzh0eNVusYDsX5+cVyOSeK8p3bdyH3xzkmlNwQ5xfn4HBrNZpPXrsMv7h0Zhl+t91szs1Pdjqd&#10;5cXFo8bxzPS0aqiddgtiouN5iyuz2xv7C0vTOI4uy6QUmFFAY12asfIqLBTAotxJe3G8WxGDkYgn&#10;gTAij3GNo8OyqT/73LPvf/jR3sOH1688M1me0AvG2tbmo07nOEB4t7+z59OsNbzWUrm8v79XLJV6&#10;7fbU3Eyz0QCUouUAFHUqk3XYM4osFUql40ZDMzVBqY56llnIwZO0rCHOhOT1KAhlTdZN3be9ZrNd&#10;LhkU90T+xOYzE8jk5lSgh40ZZkw2QiREm0lYI+YmJ6dqtfqUNWy1uxKBUsyFODbEi8ioWCl5jgtn&#10;xtLS4o//mx//x//9L/e3d8v16rkL57/64hZGc0nOkI7HGaY56A1EHGkSIRP1XJfMpI3axMSe6yZZ&#10;ApsdEhs4SgxDfubq5YO9w+Zxs1Qp5YsFSLjhFrQc2mEUCjkynhw3xzjmlUgVE5IpZl5lGZtzw/gK&#10;W4beyOnsz3jw7mTTnRIZGapl85NsVzKWKE+tl9+pF/FoXY+DRpSAYpxl7jEpjqbj73KYfqRk/QT4&#10;FpMKGsGAB3j5iWuV2TouqJA/3N2VMKHim41mHJIYGD+uPghk0n327FkAq4eHhyx/Vgzj+nM3AIPs&#10;bu+TaLaoa3qhWoF1wsACJO+VatUeDt3hKKE/QlaRr1T846YHBzWGeexAIxeVCTWPvVL533G601M1&#10;HCpciRxNNlJ4ocwZQzb79+Sk9QwgRlZ0LErBbfNKyAHIrvlhOgwSlQgRZLDKFP6IJJmcoEp6ezg8&#10;LGRwuqmqFHNa6EP6jV0olRB8gNrRWeT5Zqb2Rt4Xd9YmJ8rtTm99feuzcHWmUvmm9Pzi+ZULhtxr&#10;Hx/tH+uq5qHuThL5M52j9sVLl24/euyOAlNTIPXMKLZA6tXz/H/0ykuT87Nw/OEQHTyZEw2bk+rj&#10;2KiZCS4z5vtoAAepRYkse0kEKxLGIeVZ/zZhM72smslGHX4nM8S0fJMxs5sQK8NL3HhwmDn5oiYE&#10;Vp9whpB1nFIqzYxHfPn/l6r3brYru+7ETk43p5dzQAYaQOfETJHTFEeyRmlmpPJ4SvaUP4PLVS5/&#10;Af/j/1w1VfKEEjVDURpR0pAS2ZnNDgiN9AC8HG9O596Tk9da+9zXdJOFRgPv3XfC3muv8AvnGuNc&#10;cg7YiOklMRNn4twR/oQZr+Ct4TC9WCz+7g/f+vN//9MoCHQts3Fx7tmzA0HhAp9EyKLk5o2bfuSd&#10;1XtIIiLQvz12Yi7UdaWI1I4kVyjBaSBxKh+LcB50euMwtMIEMp2wlM8tLG6Uikm//f7F9Vq5pFnj&#10;vjaVv3ppSuHV/WdHSk5xQ49XWGYfpcZh1MFFK2p8yPFEH5tj00R6gOggYg6HsqEZtYysco12q98b&#10;QlpvDm1UTlPw9vtds3UygLz90tULw/EIfpAaq72+JWlSqVwoiYXxyLJ9hBJIkgIF860bF27evk7O&#10;wEw/O4WKs+geErAcjhaXPCfOxQCQxI8vR2AhgyhkAjnUJez3TCogPofBJFxaKjB2Iut/YIpnb2ys&#10;XLl66f7dh3AM8wqKuskCn0ywFee9ScJZpM7MHOt1MHuo1B5iovBFoQtqxZCpYaMITPqEQ/oyFamn&#10;aOtHnmSQLUkoQhvA8R2i9UWcbD15eitjtI7PVE2Hn6Jl0RwVJZpJshg7EajKS6RK24YYqOkGZHMS&#10;dvXQqQs5ZpIE8U+FiBHbQcRlDTWbxO2RF0VOuZwbm11IZbKZnBfYAj81Nzs3HrojnD8lp/XW/v5J&#10;pWiU8uV7XxzCo1peyOfymVwm/51vf1+WlT/8H/ztvf0ogliTY/GRrJ4xL4CXkctnM5p+enTytW99&#10;Kyt/0DoyzYybz2bhgvDZxkhwDOE63WDgRs0TCxstihaEfpRMOujM7gOTztDxAl2RYT2jqRrzsYuJ&#10;486jR00YI3cDLeMkaaFo6BDbvUDEyb1EukjYJ4ODE6qugBxH0BWDp4KTggCEDsfz9TBwILmEDFqR&#10;K1nEcELywxYG81GmuSemkrirUeIkzhSKG5cu8aLsua6HtW5E41tEDEChAguT1E8SGunyLFAEQQgl&#10;OEfWVsjB4oQY7hmZdbmn208r5aLbs4bm+OT0LFtCoi7cVF7jLq6VZXiHZPUcsYiWtvERvSJxIgrd&#10;+xAzlYiW5c7uweULSzEvPnpyyHN+SdNevHI9cZwklTNBmj2Zk8nMZpppL8e0hmE1Bb6vqvy5g3Uq&#10;z8exM5i1CxF4zzyO2Bg8JhQoSlEgFZ2bmV2EquCLu19e/hffw0eARadExKS4WIS1IQWQ0UJlK8nN&#10;Xq+yuByEsSbyGUWCMhyKQi/WY5mzRd8V+bwh7TRPfvH0eX06z1U0vlhyg10PoqMTRILquYPtOIFi&#10;i8vJKM3gCHuKNPXmwobJ75l9paiVa0YvSsroBB6zPduNhTxJfCVBYKOUN6pCI1LICVzEaCrLWaUM&#10;GyuIeS+qZFTfhVww4n3egtyI5+Y0ZbNcWoH0LRE9iYHueET1s/NJYCRnkXFr8FCV4T+jvMgXvGQ8&#10;HHkJZ48CAllhVsTJ4pgXOhy/n5FtD/anUuaEXt/G64G/VSXGUcLfIBhXQAdkzsdpVEjCD3DlRSiU&#10;hJwqDqK4JkmwXXGwLAoLV9aC5r7fGAiq6A3dv/zJ32q8jMzooZurlAxsupcz2aLtHEQIx/Cg2DVH&#10;o7IK70Q5bbQhL5QVg1Aq0kQiHxddjDzfOKdnHzZ6pXJZwLMsxmGUJsWII4CUnJi2uB89Zs6BRE5B&#10;GHTHK8urj56cUGssWlmqLSxVocCAyH9h/dJH73/8L//49+YXZuLAG6Ch84jIwFDFid3BKCB1eWw4&#10;K7JAUiRQmTu+h+0tWSwV9SDKoPGrqkNJKfOEG5AQeqAmcqvTf/jsaHVj7s69J//jn/zu/btP4SFC&#10;0dsfDDNqETL+vj1GX0r83EQTpf3DDmTXsM8gSPgoigubJYJbQH+GkHmE80zqH/Z1IZ8lPmEoS8qz&#10;Z/VKKV8oKuTcQfQXWdDQjDqGgqG1vzcajKCokFXt5+/92vb8q1cuQgn35dbW//wnf/y3P/0wYckE&#10;BXOSp43h7NZkiWrp6OS0aYVSrliGwAv/z2TwfpvNtuf5hpFNUnWceDwex2E6OoPzVpgpnkObCJ0W&#10;OrYDqapDCUkYoY4utgmof5qkuQ8f+BEUAMVC/ssHD2EZX7py4dnzHXRGg0ddy1eqVZVPXHy5SNfT&#10;NHlsjdfWFgjcR4rZYcgnqcpJgoRYOcAHlzCfJ/gLcziAtNocjMZDW6b90mq2IG/p9QeVSllBNFyo&#10;wm0q2PynThsGXYE0HWWRutsiS3gTOgci9mWlavWnf/cB2agijyLGniC2GC0LPWMFSVAlUYMXlivU&#10;j4+s4fjrb75ycnzaqA/gIqenp2Hxe1ToQlhgtrQoS49tbsipZJZb0vSMoVbx58Nzg3cxPTX18OEz&#10;NIBRlJmZqQcPHznOmHlYk7coTpTHozE8H3M4un/nfrvZHZrDjJHptLtHp2cjczw1VUENl0HfbUDF&#10;FdLQO2w3W5VaAW8HpZLTnDw1Zk3facJ9JSKSMDQoy3NwqiYKAZMux0YUTybVgmONP/jlLxTFWFyY&#10;hxW+d7j76eefaxljY309l8/V643t588FsiBpN5sWpAGef3x4CH/CCL3dThuec+B6J4fHMUpb+34Q&#10;QIzrdboRBwGbOz0+i0lRttvpeOiGmJydnMFpIgmi7dplIYt9ztRYI0kheBO9lfRmWMcMsYwxA27j&#10;PMAL5ubm6vWm57nPn2/D22b0Ln7y7ZBHrW2sbj3cgk/2fG9ve2dvdxdezdzcLI3Zg2w+my/kT09O&#10;YQnmiwX4EzguYzSnLTF1JLiiYb8fk4AFRAK4Ix6BEFC9D89OjiUNYovgWjYNHrlswYDViYWlkHLZ&#10;2FLniKRDNCg0c0ltXVKXFSFhAi9MWptnaGeeJsMJQzhPNKL4iQcqf662mpqwIn5E/KrEZiU1qTzj&#10;SiOVehFp/1Ka6vITNCIElDBOh8e4wcOzs/qLb9z+5KNPjvbP+kPT0JTDo2PLHJHkbVp9MvUc+Hqo&#10;dRcWFnAcFyEo0hmNtx48GZp9f+ywTQ6VrZ0xhHPIq+f3u10EOlH6QISIoN/pQPQTsTJHIBBkC512&#10;G7GIaV6epHdPKXVyro2TpKN/Vv0KwqTM+krxmzIXVOxEE+0EtpkPB5JnwWmEZoACZVkxFYSTd0XN&#10;g4Q7L7A5ir3Y+YJzCzmdmWIWUoMg8Vlmg19AvqBwa5aTuH7Q6w9PO/0LVy7n+/bh3t6qUYCT/fnT&#10;rdlqfv/wGE6RQi5XyGV6reZsNju7rGtcMpvL2g62/TTEjkIVLfXG4yvXr2/euunG7kQN6lwPKK11&#10;uYntNEdVY4TGY/DyTsnMWWCMyom0NU+ZWHJO3k09ZZggJsc0oVIRKoavgKMX4Sf4GzGKJ9GEHRUE&#10;+6OjnEsrapqoMMczBhXgU+0rYiYw8STM3Cng/QblXEHhtVQFmX1w4Do3r1+0fm/YbHRtx/rGt16D&#10;omd//xS12rjEdaCEgSCMVH5U/0w1bINsRpYRfyyZA2c87KOgghgUNGPYHdvOqNnpwwt6+82LZ4eD&#10;p4938tnpXCbnYjNbH/THxmW9UJjt9np3Hj65+fJLIqMHpCwKmvbQw6EUjhxtCUDKpYbAqJYEz8q1&#10;7UJGExBGoLqOA4WPomkQA0vVDDxXWUPM1Uw+4wUhpOT7+3sQO6CKKy2W5xYSVRPL5dJZvV+pVlqt&#10;Vmx7SeQvLk/9y99/p5jPhKntNQNVpFhitiF834PgK5OMHqtjGW6cXKV4Rggh3EhEkCQCVorMcQrB&#10;mCmegWcGthG9tklMIEF4WUxefeXG/bsPUFM4igcmSpVQzRxNYChJco6KSKHsLPKm4BOKEskEKcHD&#10;ee8IHh+nQzIudWxGAVN4xBDEM5kCUwZmJ0FCU14ZqzsPKrFqoSiL4qjbhQiNVBo/zMpyxOxL0HYb&#10;l1Q2l/EdS1d1WIm2C0mMClHK90KonFCTJowb3V5i26/fvIKKIx666sFpXq4U84WSZoh7EWcOhgKv&#10;fPThvc212bnZ6Wq1fHj42frmvCKiY7ttjxdmM/2+98Yrl8eD/t7u8y/uP3zllTchHdvffb66tlEq&#10;lhm6mL0NclaJ52bm6yenztjKqfmrG5d+9svPuUgw1OjW65sf/NMD3o9x6BrEqyuz/UZX5eSMrts+&#10;0YAjli9imUhi6VjW2q4LhajlB6OxxXRxCP2QcpdQnyr0NVnJacraVMEZj2VCCgUTEDp8ppHNwR8N&#10;7IDw5yHqn8ZYBsPDtx0nU8mcnJ31OiPIfaF2feXVl+D5YwHINv5EI55EzbHDEaLdb9jtd93hwHID&#10;B+fvIsPBMRdron4niqrCV/uYfUWqoMaMlBPxrMlI8ngSZAYQKmRFevT42eJq6UFnIMTi7v7J7ekV&#10;kew+rlx9+buLiwM/nrS0RW6yK0iuAc4Rd9CzVUWBkyxBOLe8f3A6PV3L5fNrqwtnR8e1stHvdoqF&#10;isA8jNmRi4DqmFj9IXZQBe48Ek4cpGOeddtJOTFlxNO5KlAziWGPIiZcS7sqbaIKzBFaVGW53zfT&#10;lwBPLIz6sf3at78lCbC8x7BkMqpi9obaBV2ChAK1oXR/bIYQZ4vFlj9+enK03zy+GVz6bDDwRpFu&#10;9x1dvqf1i45XLRbNRpfbQu0NgVgXnCbCcuI0mbOClizmZzWlUu4iCgXXSM8PkM8o0CVGoSnyMnP1&#10;UET8FXt7iZiRMjTWHsVQ+aB1qqKJviyqqpGDgMUJtUxmSlK+ubFe9SLZxm44sZZT/QSiB/EJl7Zo&#10;eTHldkE+NVOp/Om3vueJwrPBcBdeliREAXIR4d1ZsddyRq3Ag7XtCwIs7pMwnqmWDAmXDSzWbpQs&#10;qhIUISd+BLE2B2c6Ep8VQRLHETdyQ0WVnDB2uARKfgjFVnuQYO8THgi3/NbVOLZl1xs/6/QaAxvW&#10;EFRIdjjoDTt+sDSz0mgNT896kIfMz69Oz0y3pUOoaBNByVdryJrGvgBHRhB44qgat3FhAXYMlIaw&#10;2PqD8czc4qOtXXhi0/MlnjHTqCcKK6DZ7/GxxxB+rXY3jLiVufLbb7x8fNqGMwKeietjch9EYVbJ&#10;mlYHAlEiJf3RAGEUHMUAQcLmvaw4jgPJE4IXIKtWZB8l4SAS+kVUv0KRTl7iS5VciG1TgRrTEfON&#10;h5BUKeTv3X9oh/FLr1zv9QYX1lePHzwqFKTTvr24OA+ZkR1YPiWDsooCRf328Givpem5XJ45ZiEl&#10;1TB0MhFNzhuwE2qMyOBF2MP241ZjkM3kEFjIBWkOwsV7B3sGVMVx6DoWPDQ4DjwvevzsRJAFXVWf&#10;PHm6vLaswKLFvBznlijILnMD24LQdHzQqt5YMDTVNbEc2z959o1vvwFXjHUGVBEFA5JIzVDDRIiY&#10;/g1qv9EcnFrycEAz6QGeRTCmNkJBA7F7GLFk1sYSOfaHqCILz2J6Zqpare7tnUBJs76+Bh8YBgQq&#10;95NB2zT7I1VBx1Sij3LDAVcqlriUrJgwohlT2eQoA0ONRpVczCN+bWVtMBxAOQLZm6qq05u13tCE&#10;1VybrsFisB0bKkZSXeHhacS+i5hSbFRCDYw5KpzFkEJQBGZZLOMnoc+IpKqwtPcOjniR/L4g9spy&#10;4DKNDbQpURTJs11R5fL5TDIzA2/T9ezx2OLQvE+2yXQ45GLU741wmUnoIs6My5GgjU7mUUg6HAmh&#10;STlULw89CCKffnYXrvbSpUv9Yc8wFNMcINFGwd40ZSxo7dNrdxE8I8me6126dKHXQyWChaUF+PC5&#10;mWnHdc2h6dguMjzx/hLX8ov53Mx0GTJkMmWXAwI58KzVy6c1Yirek6Zq2GukXDMitxGsoVAOMyHQ&#10;Ik1xYkWC64ET/tUXb//Fj/4rn0i3b7/w0u1biSQPhkPfc7Fwj8hqATYaqmmKno3dOYlQ8/ByA/pb&#10;XGno+ICnYOR6kqhi29D1FB0dO2wL7V6hcgyQNYkHS+B5xVouJp45Q+xGzGCV6TlNMJwRM5mnGQMx&#10;dZFWMD8377je4sLsF3e+RH1vggRTiopNXpbtu46383wX+bSC3G61//vf/0ziZVhInXZ3f3cfjlt4&#10;jLCRWWo4Mk0mx4q1LnElYMW5tgOLDQXroti1nCjAgyPk+OOjY9gm8FXD4VjBbCqC/AoeAGrsEM6R&#10;JZOpdSGVb+xYjKNzixAaYKaTFYFJ4sWkMXZe2bE0lNURbL4ymZmxL+CYHt45PeEci8HMY9h4mVH4&#10;OJJcj9FTKuKY3R+e6SF5mvAMHwtbzzSHf/2T/+Y5fn84gBjCdPjgpaPXMTziIOQmPwX+bY1G28+f&#10;c1STo4BBmPRandSol8BvcFedszpmNbLIvtF3XVgP1PznmAOZNRziUydlBRJJDczhUOK5VBE2tcNh&#10;7qfUB2DJX8Km22kFToBxAlAxaUQ8pOD9IOYeqt7x2f5Tzx3Dh1pwkEQBnDJT0znMsAYEZ6Yywgt9&#10;uE+S5+LP05iUrpVwkLcNhiPFd+GJyMRmjmiKJSeERogZuxrLAXT58MKNixdG/d6Vq5dkQ/2PP/7J&#10;/Gw+p6njsdNqfThTKa4tlpdmFy27b9tJrZT3dDlwIK/E4mQURDk198M/+hcj10TXNGLPEvz9HIrK&#10;lM6SJJUjF/C8DP1WszG2xxBV5JQ9y7H9FE/eBjlk8pMQwRoqUXI+7KBahAC0NNQWRO68p0LzHJqT&#10;TXyM6GKI0xKn/YKJdxGTGkfHAlIPV1QZhzn0rsUJWEjCOi3xkflNTr8o1oLiAhBHfN/a2Fz47N6T&#10;w73m2A729xp0bKCyTCTxug4B3cBeIzvSOcjrxKyuQY6Bs6+M5rlJp91UJKPZbvbHZrs1aDRH62vT&#10;x6f9xmnvyZePElW6fnHm2o3Lrj3qDm0jV3Kd8QCVpTRREyI35JibdyqGRg1sRAxHbKZDInupVSRc&#10;eeAFUN8OxjYXBk7XGZpuNqdZI4S/Rpo0t1A4ORkkfth3XDg//KHXHnqj7qBSyp3Vu1Yf5RAhuNX3&#10;u5Aqd1EtQ0AxV1neXFu4eOUqhBlJlSbdu3hiDpN2eEx0dU+Y00CUamixlhhPVe6kK5ak0ggEJAvZ&#10;mjn/KD61sUvx56QgHZLjZuBY49svXarWSuORBaFNUpCoxl4+VQMCa5ilMAHWp5uMdjAqUauGEOvp&#10;cYRZYETTmDhV/OJT2V8sh0hoHdNHLyH5GXzfHHOKgnNuulatLi7v7+0trK4aMg+R+sb1K7DgbNdZ&#10;nF8Qee6w0YDotba6tP3kMdFSYf35zdNDScurujY3W0OXWD/w3EGj0wvdbkatSHD8JJTe8NJ7//SB&#10;bhTHLlbQ5XLp5PCoDyexgPcM19ofdrMaWgQ3moOMIq0u5hYWVx936kfHRzdvvbF/sNfvNvp966x5&#10;+q1vfieA3UgaxZidYEIQ57I6nBB7jWM4bV975dbf/ezj0BWaB6jlPjeTqx8OQopmhsZdenlxOOj1&#10;ml21UI7icy8gUt5GlXzcLXBuKZoKEdR1HMqmIiaHyDp3MrMY5viVUr6syf1AnCD00kMnQP4VVDnK&#10;cDSIU/d3aqJQWWJaZqSHY8uOA99QlDgIuoPu2kJOEJXz9TchQqTtEqQM+fb65WtK7EJlYtmOR2rL&#10;COhMyFoQVdrQRIpgTxzshIJcpPcbMPVB2FyQEHhRMHYcTpL9JDhtNV9967WRmTy6++y03bspb6Bi&#10;viKO/dB0Yg/eGWIco8ALdWmidclhZxPWTaWse7CLUdYdx8hwutW7g93jUzlUlmYLS9OamtGNfDUV&#10;n2NGbUQ+xnWARi4CCYinu0REuSkfFo8oaETUiNKTNY7PcTEILYN7DeI4VZVkDhJ4MMMfQJEDZwds&#10;0sPjBhQk2C2nwBugoHdE/R0UsggEyQx8nPaSGEisK0fd+t7ZSTQ78+Hp0VN4eFn5F9tba9PawuKF&#10;jpRsCuroYacXN6bnZ5udTna6zIkWpCqcFXIdB4ETsc0Rz2InIj8WRGRiaOcUidoeCmtbcKoYGBIW&#10;uswknQ48WGo2qtckIz/CFoDnKYYcjTwFMnLeLMp8qx0e9B1u//A7V29P53ORFENOx6VWLjhE4chR&#10;mA6VRJhAiAi7lUD19+zwyd/c/7JVyx8oSllGPQefFHLGfNLn+WLCmXHcRcqK0CDgihonC7LoRMm+&#10;G2ZUzCTgQTkxt6DJjhvoHD+C5E8TfHR+xiHwyAkEWPytIST7Ri7bb7a82cq270JwXRO4sRtKBS3s&#10;RYJOSXU37vb7elE7PenyQdx0m1v3782vTpXzGSsMLMuTNDkva1GK98GnxOoWN/CHY2fsR1evXmq2&#10;BlaAJKVCxRi7WF6IdEDBZoQCXhV5AmLCPlOzxYqh5WzHgpOC1pMYU6+fE2Q4wkaOxWtQt0dFWYvD&#10;QGTWQrTtIDnrD4aaqlhhhPR4OJET2dChPk4nf5gOoTQgmktGxCkNWclH4imlXOGzO1uXr27qivDG&#10;7bXG0cH87MyDJ3tGTkNwcuiK2DuFhSpqspAxjCeNI/jvQac/XVu0HJO5s6JqKwPghB6sp4T7asKg&#10;qgosGWy9YZkeW2NbUapoBskSFdoWOqKsEWIKx2NGV758sAXJoACFtCY/fbr71jdumZadTPg3Is8/&#10;fLxltgcQUdA7nU0duXh9dfZWdXZ6fubx08fwc6EGgKd4Vu8ZGc0PU0dTiSYS2JLm05JAEli3NyXj&#10;JAwezHGKhk6pIexxQaAZNVmaUa9b5vhet3N62oIw8sbrry0tLvzi3fchwviOL2e0QjGbzWWKGcP3&#10;Xce1GUiqVMwlE4BgwqhwxBs8DzbM5RhqmLPGmaZlfvufvfP5nbtnjWaz1YWrdC27gQkcVmuj4Q7i&#10;KKGcxplhZBgz8PDcgGcVAzYXqDNNig3xuV4GfL5mZO5+/rDe6uZyGXQcoLuF8pImOpGqaF7goaga&#10;JTn9PhojIdrWQ8kxptMD71039AhqezQmTRwPSk0xwLoOfo00XY0ih1RwEWvGxczdBNNUqOEh9kKt&#10;vne0/9nnX0BdDOf2Cy9c++DDjyGxkEXZ57zq1DQkOXo2C8t6aX05VyxA8fbGW69+/smn129effzk&#10;aS5vHB4dVasVeK5QDEBkqtVKrueziQxqKVMjgDRKf8N1gkmophYyScjMXJCPyMUTg0ZKUNOGB8Vt&#10;ZXv32cMnjxVezuW0t9567e6dL7d2tlvtDhT9UFqTSyIvaVq1XIJXBol9sYwuRItLi2enp3Br8H47&#10;3f7K5vrx0YksiqWNmeZZI1fMq0WxN+jNzc2ZA9Mcjzc31w/3D+GYW99cPzuuJ+z18czqTpSEVGCX&#10;S9FhrHXNVLLlCXYvcmx3Y2P16fPtQr7U6XaYRwOcIqlvw6RijMNoPDAFUs3kQu7spI44CVlqt7pQ&#10;vcH7hWPS7PVoEQpD9IYVmdk2FH7MURkOAw/pAKiAbNk2hpowFiGN99GqcG56qt3qkK1jPL9QRZNr&#10;jofykEaz4cThk9RhJohcpIFM4H6wPsnzSQjDOB3Npy6n3KTi5eIJSk5EfGLMCl1hIipEFTITrElo&#10;Fwi/AWwWUwSyyPTvWOUbMwg+fiVr03NI1mAaQyHJWJnDERqVi0q5WHz55Zf0TPaTDz4c9Lp+EPS7&#10;/XN/Vap+YwkZXiKWu7LkowoA5Hs+U4Ni/X0IPrHAWhgTsjH9HfmFhJDeByhmhFK7xEb0UMYZeyUC&#10;G0aigQ2+fWR9iOzmfR958NizidKdnhAbkCcBaA5R4yR4g40Tag+Ew4PnB3OVrCobi7U8F9mFXLZU&#10;yrWObChYoBCFkEoJjhBSO5dLDY7IUFFEfpLIMZB9Etp+qVTotId+wmmqCMkDJriBr2vK2LZ1TUU3&#10;mzD8/M7nG+vL1elyvduUTcnyoqOmpcpOLpMtVafcJHl02EXIYJjkNAxYxXxeq6qN5uk4iFVF+u73&#10;f1CqlHyBBL4FAtPG52JurESNmc8PdVBw+GY7Nm6DBMkMEAAkkh5lrtYMvE7iRIQ9JocbFibYhFXC&#10;YzJiIKIkZtGBRYk4ZvZCXCKruC8oVwsZ4keYKBixQRZLEtm6ZNUPDRTJHExk0jXCpHiOCCejBH7M&#10;MA7ICMFxDS5kOwiKM1Mzc1MH+xBMRvlC1hlbkEmj2kos9vr12ek5OCzhPQk0KrT8MBPzV65d7ZmD&#10;fFHwk1DPZZSsZnpuo9ne3oFiEh4Ov5KdUlYy6wtr93a3LUiVI7dQLL7y8g1J4jv1s6m56W+UDXgM&#10;OEuO8VBGzT1sm6DyBypKoDcqT2c1x6a+eKpDOQ+LgOezmdy//sN3MIcNUO4LTnnLtKE4h/Nve/eE&#10;jA+QOB34IcL4RVTKWZ6ZIfV7fCDmaNjtmIqsw1kCb6CYTb77tRezqsYxJzGBASypv8roDeQk3u12&#10;I0oN8N0xnTaa6zOFg4myHwM9EM2bWEBpUzCdX6EDIEdNREJcxLShcJ0jax4STZ17440XP/7os4yh&#10;ZQ1x7AQIFg0jdrzw/LkCGu1AIpPHfMSMoCYq+RwbIFFvD63A8St4qnzxChGwCF8FNeHsXC2OpJnp&#10;/MnJqeM6ge+xHML3PHM0tj0fojtEn8bJaSanS4Iw7A9l3EA4QIQsEL7Y7PWbuoZszwDBzGLoffju&#10;P+q5IjanAl8UZQLhxYqQ/N3Jg+of/WBjZcr2UCu4Pxg9PewrSm+pmtN0fefJlqaJQ9PhxQ4E8xdu&#10;bY6sJlymrHH5ovbdt1/47R/8Qf308IXr/9PBYd30+PW1tb+6d7dSrWmK9tFH71+4cAVSIRIeSpig&#10;K4Ttubnp5zvbrjtcXFlcX106OqzHcYBu7l5YW8iFjm/IYrGiHde7c0XIWPR4Ym2cwlsYhYM6CZCP&#10;OEOTvAqic9BgxE++AunW8WzBuLg0ZwSDQFdh8eK4QxQkZBygdmp7OMiXytlCXiJDXYGGlhDxIfrD&#10;eh7bzuzUVFJI9vePoT7ZPzx76cpKqiFJ0YCG78SrYWgAPhmNx1Ho7ezsVFXDx2Y/TaWhusEnH1La&#10;JtP4MxZp7ECaRAkceSIdi3QZuBVcOGGiKKvnXnvtRSmreJDS8MKzg8aVw90bF69omdLW7v6dL59/&#10;+599f+wGFO9FKPyROktVuMhh60dR5YTx1sUQsuFadWZ6Y/nB3Wduy4SsuTpVWL98nUfRIHRxE1Ir&#10;KuyiRj6NLEj3WkAARwhpFjwzlOhC0kVIVTEOgSB143EohB6GMfpgw/1JsOwQysUY1CgCh306+Nwt&#10;yKhkNZPNwv0rogIJvgpLkfdi0olh9KxYUUNdHvHis06jls9V1TxG13I27EmPT3dHBZUraJwqcH68&#10;By/McWFPFQ3VPxslKEUphkJUKBVXtCj24lElsRazayJ3FMS2gn3mAg3WBwnWukac2IHPuRGWvihQ&#10;RkpgNIziRiHnoL0zl1XQgodlKOhzw6McYha9B2dkMRNg5wWW9RwkgkZJ40UUXOBjJp3BMn0OTXVx&#10;s03YQvwka0HIpSjHWjZjSIJuuYteNObRtdhQRFTsS5IyxwUyD39rJNyxz1gksFGSXTijdZnzIgsu&#10;1Y9pXs2dkP1AXyW1WgUzM7wvKKkF4dDr2d2RFvLlQm7UMw88AxXhpah/OV+cL4TP+3bXhLXjw+mo&#10;CE+fbT/feUbNXrVQ1GOuvLY2B/EEzhT0hkXooOTR6I+xq7GqpOLXsqCoFDtD97T9HBZ8CIexj4s2&#10;Inszkh8TAvLEIRRmrGczhweHJ/XmrVdfwnpMkdCbmvQ3yVxRICFvRVNVCtehqmAlQTYekoZidbaQ&#10;QOUgIlwIIdacygkqn7Bee0zab/TYE9biCONQIs1dONp73Wan3fneb7/ZaTQ0Vd4/3L916crwJ+9F&#10;IXd8dmKabYhIPPFyi8XscDTudoeo0DkY8vESMaOxDiTVYRzWEUQgRlYZKahgIYdy5ZGqav2hyyF4&#10;1YoZ3lLAI0kivcftrZ3ZaqWkyQnicrTd3TPIN4v5bKfTTZRoee3ir3/2Po+fGTqOG/JCbarSHZ4t&#10;ri1dXFrY23oA7weqfXPYC0RJNowQVmU2p+t6ziiMRkPfQ58xJHChN7ts2zYrBjia1GChxKg3CXOO&#10;o8xYkmqVynjsdNsH2CHDNjrNbNnwUBBdC14Ot7y8CFH3l+++NxwOJYJMiji+83zH7UYNWZFYn7dY&#10;KOC4mKReCDLFjCpI1ZGPU5QW5U4iyjtrqytLUODBAbYwP39weOi7EJGETD4PSXBtqmZZFkYVLskX&#10;conv53NG7I8TkuLkJQRs5XIGFKKhG4oTySKJI5hLEP3DLz7RNJm8Z8mCGFkjEAkQoiWqEnW04bWH&#10;7737ri5lMnljcX3l0aOdOOoGEBwIS27baHZAAv2crmnIN8clRyZ2eLOI1c8inRvFwOMg9rD25aen&#10;alEV80lnbMcqyp4tLS3V622abWBYEMk0C1YRPJPRaPz00VN4OYPe4IvP+d29Q3isJ8f1+YUZTEIi&#10;jCSGni3MGeSJioVAShCdZDssu2AlYsrYYhBZ5ppOFN8JLzZJidykRw0Lolwsy5LUasVSPH7nnXca&#10;9daPf/xX5sjKVyvff+17s7Nz9eP63/z4r+Hl2aaZy2ZgodrWOFfI8SzxJio/poFBYFmOqmCnAN4X&#10;bHhn7Cg5qOcFc2iijQcvDEampEixn3R7PUkhXikNdb+ircZpmn3OniGUAeE30fkUs31ZVuEyoIT+&#10;9Wef0s5KLl+43IFd3ezgRzFoJ1kG4ExVES9euAA3uPXoiaDIKDDh+Vgxsdfgh5BqwvtF0C8P+WoA&#10;NT8hluBn+VDc4lkaMtI4PsYLt67Cf249frq6vvLCzav/7cc/hdSrVCvDmkBJ2olzLhN9YwioYIJk&#10;TrU/hLQWYMBpvHUyoGCGujgao6KXdSv4VDEnZDVXakPDp5Uw87adoJ7xvYpUGLIxILPRJsnAdKnE&#10;BG9mGxoTTng6opSaZ0ZsYoqSH7qqX7uwNjU97Xke7OharQIn+/VrV/7+H36OWjbMmBF7LsTZQXNy&#10;cWp2ptvp2sMRPF7Ytr7nEiMP02+RTUtFMaGSEnabJMvlWjWby3c6bcscQUDKZLIWTq041IaVcDKA&#10;8vRxKjPLkKapUZMkiZNBM3cOYGeAPjLCRh4mvgP8Ksx9g9B96dKFb/2f/1uYcF7IK4ql9tt/9of/&#10;XIczFwJrHFmjoSajGDBkPqEfspIgcOx6vW6NRplCNhFihFxiQ9GfnZ8LY16XIXMOep3uyeEBfIY5&#10;hlAc5Qt523Ice1wsFrKGcuHm5TjwhoPOy69dGdqBLkGiFNXKpfHQvrKxXm+c7B0fF7XRfLXS77UV&#10;RcoUKxVIdnPFF165idJjcYTObHQxqd0Pg4Ny/HnsZC1JWFStTmdkudSb5Jk7MSMiM/Fqtjxi0phh&#10;jkSTcWGqcM0CBJrHkAMVORxzTN+IQU/JBiomughJfE3yGCZMwmzEJiDqmP0EnoyrqI8SpnY6tLQx&#10;jrOCkbqUaZyiNY19Cqhrff9f/d5vtU5anhsOxuPxyIWXfvHi7POt00w2X6kWcZwDD4F8nP3AH9ru&#10;vftPblxekYsl0x7W5mb82CurkNX0ylnh+CQ0uLzdV0/a9WK18OB5/8JS5nC/9dYbr+9sH2pqt33c&#10;uqhPVYvTYeTDtUEGilasdL0y0WLwpujfrFFEzloB3LMuSS4hfUsZ5d/92f+SN7QgclnXQJLFIPSQ&#10;ahYlzPAEUUFRSNha+F7e9XDqFeJJ7J6eHL337i9v37pWrS45zphPlEKtGsVQfmipOUpy7iNFDOMo&#10;8jx0t+fp8eIG/A02C+POkR07o9d+JXrHVN2JeswL6aw+SWsl1sgSJjJ2bJ055q1L87/6hdMfWVZH&#10;3j86SbgbbC2m2vrpykpRHinLmzv/hbFCyDQoERgQI6UisxqYLcsIe94CyoGGZ6d1uC8FcdQBVfIS&#10;LSLJhQfth1Dp1Q+OCrO16mytXm8qqlpdqDWOzyDzKC1NxSOndXyqKJwmcmLk57Rk1G6arVZEFN8Y&#10;MRmJSipPuaxUyWQUSVek0PY8e9y8eunFQmnR6ew4WdX3Asv0sfOBDtj2XH5JkqZ6g/YrL8+dHfby&#10;+WypUNJlzXK95bU83N77739w68VbhUxlfmGOgVpRLVkWUJ4+laDgs9mCYagQDBXO2Vyb3T044iVx&#10;d6c1P5PrjuylhZmZcramQhUh/unv/Q6XCQIOVjbEohSIxwzr6POQB00eWdSyitPUiqn2Qx6a4/hC&#10;FL69OjcjoyOvD9Ua+QeIQip0DyG/0+03ByPRKKCtEZQrMr13eOMS6uPB64JHr6i6jza5HpR9UC5T&#10;/sHaJHguhbDCBdJZgOJHkoetrm9a7tizHdv3bah+mXRySoIhkLCCev0QPTCka5liHDeRXChyk1Wj&#10;dQYDJ3BFXoP6/P6XDxeXym+9OedYppyJAn/04a9+9ls//J3At59tPfvud95GIJlIqiQx0yxkKqs4&#10;RXT5CBKP0HN9BzZ0cu/uVnG33mv3NUk6dIXp2UJgj1WVwSJwLSqSrMrwqnknRkwmw0GQW1Kqnsn0&#10;TmD5pZxIwhnCIaOoKK0myAJK7CSKIhDGHsEgkEckPs244dranSEcygWj5DljjIcC7/OJixtO9SGj&#10;yBmOmOz12h98dOfO/e3sk2dcLZsralkUUBaCJHlu+pwVcU/7HAPoQA1b0OFdPpG6uWY3k9GnC7Ot&#10;gekPvYygP1Zd5LXGydMQQYFzknJmOz3IXRTG3/FtuCX4vSZhQpNBwSi4wyzUMJC/ZSAvQEB1AD8F&#10;S19OpmlqIAolgd9QpZKulnNGSVayiloIpHdWLmkjH/dPGIspJYKBCPDAZ2dAyj/iU6WJiMMmOefx&#10;y+XFf/fPl9s5uU4CS1C/QKnQ9m2X4+r9gd06suO47fjH3RE38dbDkfEowAE1XHIOdbY4apRyJs7E&#10;OEJ4wQFGqgAY6Y5gD704nW272/nYVXIcFOxYmfCdKO5U+IvfnL/y9eWzJ43RB3sB3IDOe5GoknO1&#10;x4WunDgB/AHPusKBE8Z5uEXJdj2I+apEhDHUARUrlXLout1WmxO03aPBwkolwdE4MaRCev3oLwB3&#10;HaOHJMfrmqirWmi6U5I+ag1qi2WXcKfMlQqyYVJUxVYxZJPwo2XUCsEHylML0kV+M4/qPQqUxQrp&#10;DItMBZUVAjKXdlEnaidErkDWM2+6YW166vqVq//Pu3ffevkFu33gjCNYjpCiJGGwMLM4sPqdtgmB&#10;QhaVKEjQTEVRwiAOyE4be+5EAcOJDY+0PWoC4yxCCANFEhlhEr7FdYeojEq4MMzCSCpiHCHQ6+Kl&#10;9YJumJ02NVWFoTlQFf3Fm5d+9vNf//B3vqEk6sMHh5KM0BsIQXA4Wt1R2LJHfo9bniEgCJz2Qbk6&#10;NTM/p+cyoe+pCDxDZ4fR2KG0B2s7+GZqr+MpFcQICSmpuiAnsPHOAXI0cRHhOluNFmT8s7NlVZVZ&#10;O56Nh+DBBQHq0xaKpc311SdP90/qjUqphBboceK5LjpNQ5SFHSMLrdMG3KOW0RIm5MnE/SI6RdHo&#10;I5lIBkN8guKNkzR1dmbu/Q8/fvml29994XvPt54c7O6g7oYMyZWPJJFuF1IR27NVWW00mkLsq+qU&#10;KgjrK6syn0CZc1Kvq7IG2Qcuq5AStoQLUOtcffJ4u15vaRnd9QPCFvCuHfg4I6UGBQepbMbhhepM&#10;IV8yKrnS0y2hYXYFmlvBY4G/tewx8sQFKRbwQEAWMaskqQAKEZwcrq1BeTAlS0oUxkeH+6eNM9cL&#10;r129cXh8vL2zDVWGrudVLa5USp988jnTCiGd4OT08ESELOi0YWSNfr9XKRXLpcLTx8+q1WodTn/H&#10;Pdw/9v2wHbRhY05V8yKno4o1NVfZKEUizyjGICFbuGRixMhmhAk3kQWe5DgkZpYiInn2mwsb6+Z4&#10;1Gg1ZVX91Se/ht1tWeZ3vvl1vVSA7OvO53dPDs8gnuCYF51+eoQtFU+PT0NOOD5rwh7otNo4gQ+j&#10;brOFNBY/PDk+gT3iR1HX7+MKjok1HcSDTi9GK/Ko1+nABtHVAkSDmNCTVDwzTBGmakE6FWQiVZHn&#10;o1gzXK8ii5lsFi7Ysuzd3R1F0cY2khEOjo7Z/UUpA4emoHE0XZnK5fONswZk20sri2cnp/CYoMqt&#10;1CqH+0fw5Ix8PhrAmSKpipKVpdHQhBoRKfESOv0a+Uy5Wum2IVgm+Vw2l802juuwIFc2lgxDi+yg&#10;NlMslrJwCqeizNjrFeNzMvGkNkmhy8xbiGAeaWRK+XD8OTCQSCDnNMyEOQXGqYkRk6eaYJs51rlg&#10;mMvkfKpMcQ7VYyFDCZkwMuM/U0efOkL4nzhaw/MaH76CWBUstDRZfPHG1a0nT9984/X3P/zw0aPH&#10;9dNTRZQt27Ms5ysZqYmlq57LV6drS8tLIaTvlgM50MLyAnz8s8dblByjzPrla1eymez9O3e90Rgi&#10;YKZUXFpbGw0G1ogcJeHM0/WMJNqDIRlZShJT4mL5EKnEJ+R2KHATYC5hZdOLQNQOTinprkkwRJBp&#10;GoHNIVg9XKWoCRBm4kgO/J3dB/VGXUILHL5cm6pUp+D8gHTEtux+b5DPFzTNGFtjTdEMTYHLHw66&#10;RydHqqrJsrp/cDg9N+WGyEVRePXizMXp6VK5WhVlBXZG4NrwUboM4WxGkJEX5XpjTVJFhfcg+3J8&#10;x3bgvNjf2Zubmfr67LeePLhzsLNdzGVfWlz/1fvvmqPe7pn9x3/2byExh+CAhX26GdgsmyQQienO&#10;faWBiytuNB43Gi2GcmeGVUJKB//NZRQzeE/K+WRrgfvKOpdID2m5mzLMk1TYiEFF6JNTKOM5qZgg&#10;QDIOPyNWD3Pn+sA8x8TD+IluAVFAqZZkxzFydcKY4dGZsDAxMETHd+Hk/P0/+N7W4yNd1lGXKI5e&#10;f/3yF1/cm56ZgRv43ndeh7WIP1qWnDBwHbt7Vm90e9XFaRtyjExu7/nJF0+P33z9uq6XGs3+zkHj&#10;V18coFj78wOVSwY9b3FWvnv3zr37z3uDQQ32bqmsaiLV3iw7Q/QRaQGJZK+KWnjM/psGy3hcwr24&#10;aOSeFPKZarlaPzmIqlNe5PE8Dn/IhxNzMhmZHomEcBEvDnxFhnwzkSWcGuDTggXJC/NzS6++8tqN&#10;F19snJxoei1XKtbr3XJZZYIXzNaMHdR8SlsXe70eatYj5ClJTWPIGzUtQmMaNlEMxXNX+P/b8sZM&#10;VzlVMuMnmFcmBRFPRLBQuy70r15d+z/+9/8V3i6cmfmsjm43rEueDhTToMOAK8lEtIydPRM2QipM&#10;RtKDfJKSIBnGFT9FVeEo50fmyBw65XIVth51GGBLIyqMGQDOTNd6vW7M9BDiqGRkFBmO/lgmiF0c&#10;4rMSNBkZIaTVXMiqa1eWilm0gtU0dex6Lqo4IrlKjINqScuWlJHV8dEBSy7mjfrp4enh8cWl6UF/&#10;2Gl2i0XNHHmuE2m6dnZ2Vqll3v7azWbr7PqNi4pS2t/fq0zVeEW0Ov1ybXp5eeXxs6eQYSAPRNVT&#10;A2ryVU81AZJIUdTV5RXbRb/427c36sNDKIGtrlXKJIHFC5Z7/0n9+qXs6kz18HB/an02FpCvztEQ&#10;dGI6lUb81BknZrx6pvpGwEeKyrDGVxaqaj6j+REU9JymQjKNnSziXWCzlU4oHETxtoQjQPI9plYH&#10;fLoqilDrm6NhuSDphgZVnof8LuxP4AwJoVSJTC1SakXHMeXizf3nVn90aXXZHI6S2EZUiqgQ+J37&#10;SliCfIPhIoemKSDpXgp8fgI+QcT93sEuOqUrmEQUJWHc7KozxjvvwCPJHu4dvv369VF/5FqjC6vz&#10;kIMihw3HSoEqTEy2OMYNR8VRSBUeP37k8AoSkkIBkoOrL6zmMsqbL9+8cHF5DGeYHNClicxrhOiI&#10;iZjS4AXCbcoRE6Xm8H7Jhk2g3iK+WZnnHceGOI/pPFIyBIgE/ZElagYVe1EkqISlSmRe6rV7eSNT&#10;zBS6nT6adETwPzHiJUuTW5Z5tr97Z2d3N/THMs+9tDSgwdyAJME4lKIWuaUcxvyF7MS8AC3RoCKd&#10;j+Lx2It8qd068V1762CnV5fSbANyaiJfncH1qjL+iSEXRN7mkkCSOJVqRRlhohjPZGEskDEK03Ak&#10;lw+sJ1GhN01L+lFyz/PKI6/TGM75UdEJ8mHEbR++c+NVlSicUsSHkyOBCTrwKQZkogDJpmokLkYT&#10;T96XuF989P4X7fahKGk6YuuG1JWBsA7FPqxIeFTFkjpAS2dB4pNqUbKSZERnRYqlZXHKkGiOR8NE&#10;JdVwRD6myhXyZWMVK8iTwE0fHZO8cpNnAxPqs+y0Ufrhle772/B9cNLLTpR4HItNe+0ediURW8Zx&#10;XmI1zHIpC/E04iGDjTB5S1D7ajwccorWHY6XEeDXo6MznrSicP2jTRtJ+gV0wbt7p9976+3125f2&#10;RgM+gy5bguuLCEYmmBU23JEzxaZYUJBNVDhhsUNZL5jWWMpmqtnyzPLC2Bo6UVAollUSa4fDEMmS&#10;aOMcpTklP2l6I6VUHI6tzY3N+vEuF5kffvjx937ra48e7iB9Hrlfas8c2VDkU9JMsgJoBMFCdURy&#10;vDTgEMhADrcJSu8yqBBRVNFUQZEQnA6ZPcJO8aCncp2pyGLvwLNd33bg0HJ9X02IJhiJN65vQJTT&#10;dOW1l2/vbj1qNk8TBGOTP6AqPXm6lYHKHqIwDrslSYG8CM3q4JNyJRlu29C0WnUmSlQfOR1CSPqo&#10;lCVivUp8MC6nywvVHBSp6UCQS537IhI4KBbz5BIb+z4uUiKH4kELYQCe68z0dKVSe/Js72Dv+MVX&#10;XnBtFzJAgk1DlpGxLTce+cgSiONCqcSzkhanVZhJsf6uMNG34CZ9ZFmRHdvrdLsb66uQ2/yH//fP&#10;F+YWXn7l1bt37kKNOhjYmqFqmgb3C6dWLOJFElwdSWVQfci8OB72A1ibZG8TwqtNiQMorZbR9AcP&#10;n8nIvE0kWbt2af3Zk6eyjArjgeMamUzMdmISSSLfbHROdupw/fbIjEM4b0IIn5Bt4cQyIiYaquwl&#10;nu/IIo7lGSQ1k8mimZjntjsdSVQyem5s2fAtcBRkDOPo+BRu1R67X3v7yoNHT7Bt7o55BieMo2Ix&#10;l8mhC7Sh6aubq+PRKHD9+aU562PrW7/1zZ//93/Kl4sj05yarvQG/cpUcXamFoRe2j5gFCrqShDY&#10;kFh4/GS0G8XnIpk8g9Oy3k/C2BtJSlBMS6n4/sMHjuNsbm5u7+xa1lgU5ZdfeeXg5DQ7Gv3Xv/6p&#10;O3aW5hdeeun21tYzqAltx8XALmC1j0zgIEDElKqQWiTy56M078L3jsN2LKVCDILYwiBrVT6GnQCP&#10;C6O6gu4A3IQc85UjUZo2JyRQFokIgI9kSXY4JwjEK1eWOt2hKBEBUBSymRzcca83gPSJYEqppQCh&#10;taX+YGg/2bLgOE44y3F9D71hgyBwCM0qqqjOir+G8IeeosqsKI1gVagK/GjfcQPPwxvygjGHzNVB&#10;py/I4pf3Hj6VZKOow4ZNqXMJa/FAhCJ0E5k4MHkRgXiUjDjJT1oQE5gq891Jub2Mvks6X2lhwya6&#10;7B+RKW4gmChME1Oe2WGQAw11+lK7UPpeWRZZs5pEW1NNnsmi4BnXnfJKHuo49BOAWlHUF5eWy8Xy&#10;j/7iR/CzO/2eJMlhGH3y609Tad7fUL+CTxibQ8jS737xhTUw4TSFoNRp98uVikx6+PhUgmDQH4yH&#10;kLHYcRhCNWuPx6ZpHh4c8BMKsu85UBJ78AXk1i3FE00m8hdN4e0CzfrZA6UOLMrhYFd+4iJLOt1w&#10;VCOcRmLNf6zzBHQhUeJWvXl0fNhoNsKIv3z58sz8HETSvtne2d2xhiZqCQz6J6dHkMLOz89l84Wz&#10;kxNz0NUz2sWN5Van8+nHH8JOP20duaGfyxZefvW11aXlx2Yjk5VQmwSilF7RcJIjcIgO90dOIEq8&#10;5Y8NMTPs1w8ODjY3r0CBtLaxyEWhm9iLFy+sX9/4yY/+sjdolRdmhVCqiPLy5kUPjgKZZ7ZaESOM&#10;TZYzY4QnTHkEUWnYJzo7q8MDQGMulOrF3gAT06JhNZMZi9jEH6smMXUqZs13xrOKJ1+cDv/iiTYL&#10;nQ/MzCqJyG6OIgsheTj240gMcCL0zADrkhj4ASkrMrc0kjlmEGq2+lkBh6On1Fo61YJmHBtJgA33&#10;8isv/em//hOJR+YB9nsT69vffu39dz+Spey/+bd/KiSepEC563/66PGf//v/XK4V55bWbctJAuHD&#10;jz9qtZpejFpisAIXl+ZPur11o2b5kAby7tBeW135rW9/NwitlbUL0zPzlm0pmUI2l5dU3vNsDwJ0&#10;iAL9QYCxJUAQI4KdabSNLXj4OyK14zFfrpQzsnr/3r1rVy8b2ZyPnsB4tUzlhlCBPoKQodwKA9jT&#10;umxLAmsUYLag6wbsuEI2e/XalXG/5zh+pZpvN9qyoiK4CnUwhd+Q5MaxdohdxxgKM4nQ6axxkExk&#10;k0l/nSe0GdvwEWmeMy1H4vEnqVougko5gt5OJsAcUyOj2M1yBXiFtm3eeunC8uKKIkiH+/tHB9u6&#10;rsHpG6dyiIi+JBc1YSLsTXheCjFoWS7KQYTkKxH9ImhkQrGepLdFpoQBD8rQNVkRzdG4NjVjGLrt&#10;2BP5M/iyGPZ4Np99+KsvFU3FFRhEPoL30oAJEd9znAgOfpRIZV09uJ7kyuXN1cWCjI8RlRsCxJWT&#10;rxLPw9eHvgu3bshikIhz1cLe/hkvanMzlx7fd1RZVGQUyNhYX69N1e4/eLi2tiLK2tB07957frJ7&#10;/LN/+sdMxrh29SakAWGgVCq5C+ubKF1OYAYED3Pp/kn1MxJeVSQo5uGNB763vDI1MwuxQqjoWi2j&#10;rtVqGaW09s78K6+9NLcw7buBG1hPd/Z9P4JlQLUl00gXmH92xKAWTNFBYCLnCQ2B0cIIwsLC/HzX&#10;3CmViiKkliKUCcRD51NdIdr5SCGABCqLwTNmG56RrCG7dHzb0HLlUunouEXfRHz10KdakNH1kfJG&#10;Kk0IxoS3+N577z179vzt19+68dKLATU3YMELOo+yw4pC2yYimA7k9Ghwd+fOpwQPTqUBYyZtEQcS&#10;3kEQD/1LU5XrV2YDKTnrdU72WwVDnZ/e3D44/N0ffN8ZeXBU4OntM99pPO9SAzuJtCGx3SP5MUIp&#10;hnAyGUK1mI0iq1yderi95fq9KxsXCPqIEkSI1UMcUHoNAh2kImmcSgJTvcGJk5gCthDSiMjVmDs5&#10;Oa1e3+RIjwQB4xyPUmoZIU4dCFERjR3Kvu9BzQwFBXxEIAierEaq8rNPfrble0eRP4RdbMhc1Uh5&#10;JopAWs6YKuUEfuTHqcQUCWbhb+wYmbpRfAq1/q05rKi8aJzXoVDkZjKcIcL3LqhSAN/Lc7bpwwla&#10;UkTXiYZWwHkBN3RQ69gJUdkY1SlIzipvcDU9rYSHPtNqxsEpXAWPQQCuQXawZCsKfDaJ9CipZkWV&#10;F3RViz2fY5x9OnPPfQQ45pmQfEX3TuH5pI8By9ce9y2zW1QFWxXhsTiykOUIzyQILkpTxIYfhV64&#10;hCDA2IwSV+CVJI13mBYEZMDoRZzlUxEb4Z+wEwiqcWRKITFhqKsc87EX6c8lEe8Lbhmeuc6NM7Jo&#10;SNM/uFDJZwfHnfFOz3/ejSNVUhLUzrF8gQqYkO6k2zMjL1QNFepoQ9EilPXxYTFWalOwiD3SOxE5&#10;gRhIKVCGQFVUj8QBnJ2W6SzOwAaHrBNdqhQcpjksOQzQqwcpSfjEcXNFgmT4rmtoKu1+8ml33ZFt&#10;iaphQ6EwGB4e7Sws126tzlGEh1oTm90hNZWDIIQQhlwVXqQBkYR2bJ7/6qvXP/n43SsXN3/94b0L&#10;G5t/+1cfQmHF2UgtUzg4c22sm7nYUOV+xyHGBEc/N8rmVYgAHGPZRYGYSsumYqIR9nAlpvOPCSXm&#10;CQLRuwKGUYwYgDNCD+RARWkBnijsvue9+fqtO188uLixUipX/vYn/+XVl699+OEDkYhVvIquGbWp&#10;iqapOwcnPkZXIZdVTk9P7IP692oztfLUizdfKpdy9z7/pGtBOWeQjhIH94woIXwSCEm/Nj8t6zwF&#10;K34Cf6WeMMORIuQ/hmKftPwlkoZJASOwoofmAMra0+OzF1++dmFz7b13f0UZJryrcDwYLyzNQ9ol&#10;xBBCAijKCevGSE/U+OC+gsIxbhF2YgSZplQQsALTtMLQ+8Y33xQSaX/3AGJmsZCHyMsrvCqpaNZG&#10;uQIcjs5oCD8XR2ocPxqbruvBiyuVKkwglzGSYN0oguyF3M7ekaKIlhtcf+HKVKX8hMoxDlmZzKZW&#10;0DUttJzV5eW3v3b7//6//hwqhAdfPhq1xxjxFImfDFeIcobBXCKnNlJ64cmFDVe3H4QFTRsOzF5n&#10;4LoOJAKlUv7o+CxEeU78efl8rtVs/+pXH6e9WkoFC8U8LE54obCSz04bOMa0LMgQhv3xzs62aY4u&#10;XbwwHg3LtfJw1M8VMpg5iITlQJ9RtCRkQxRWR4npGuWI1UjnDqlfYKuF1LNZqcQEkFDeieDBzNw0&#10;ptL90sXLkDyb4QgysWs3rv/oR3/5eOu5nsv84Lvf2Vhdt2yb6JPK1rOn+WIJ9myn3Vha29zf2rpw&#10;9fLJ4VEQhQuLi1AVLy0tDEzThRL68ubz7e1MJgNl/PHJaSlfrNTKuzt7tUpNMbT6wTGkFplsJoEU&#10;hrwEqJGBm4XIvXGqpsicVgmVDtmOhGYtXOC7+/snMvZ5hZWVVctyu72BRHeapCTVkGNwaOSB+NbY&#10;ETRJ1fV2vRl47sali81Gs9NsM5tXC6U6MC+QZNHs9uGBhEHkQjji0FkZ0sduq8cxqeWYM3sjAkPz&#10;zmg8iqKV1Vms7dPBVUK4PjjbQ6oIGHSPZ40HUryaiDDhrqGiN061iFllC2k2Gp3SO2JVLnM2xWQ1&#10;Tgs4eukpwyW1bkolnvB8IbEATEGZeQqx5SUm9MQ6rUma+AnMMg62HiykAJEgEuu3w7Hz83/8x0sb&#10;G5D/h+QdomeNdUj/alMPHz7cffYcTxykNkaiJNPsmu83m5CIsBEUBIpes9lvtUPUNsd8Bxb22d5B&#10;6EM5IOE0FMoX1zvc3nFsG6nUtB3csR26fqornsSkRE+OlOgSRruPyQlQfRsTsAErNN/3J6fpZEx1&#10;3irB0I/3piJcSMUEN5efnp2fmpkuZGvFchkSsuFg2Gn3NtfXISlxbURo3bz1sp7JNJtnR8dHkiTO&#10;ryy5jt08O9nf352ZmyoXK4ImXrj6Aryd8dD89MN/er71+J3f+YO5hWVk70Su65pWv9vrdKAekjUN&#10;0lZF1srFQrvTypeyguKjOo4kNDstf2jMzJUP9k8v3rx976Nf7+zVr1979fart73A5/BisR3Op7Y9&#10;yVcI5JiVrzETeYP/dXtd1BZSlImad+qfy5ofTLEbyUES2/ypmi5z0mAo2XiifMAaCyRbRdT/VKmD&#10;BFvI5Bof+8QSOJXFS+fvMZMxJRht8pt+RxPqdkIT3YhhGJF8idkAx5p2KdeL6SdhiyhygqDeOJ6q&#10;FjJwWAU+JO1+PN7a2n7y6PObl2+pHNREI9RfkIX/+J/+4qze25yd7TY6uhwfne50zX5nYI6H1uOn&#10;O5AvZQuFxbmZRDLGTmhkdChQC4Ws7UKqwc/MLdWm52RZgKopxggEh45DzXKUPJQV3J2SDXk0Zkno&#10;4sWJCCbTNch58RyyzXd/9stHjx6VS9k3X3sFCwERY3FqVEucitCNzgftztgcehZ8jCrzqPvP8yaa&#10;dkj1Zv/hkwdQeH/t699hM/OMKrOpOJfqQqVgYLYUBv0+lA2ptW76TpOJmj13LnWQigFO+LaUcqRa&#10;9gJzy2RiAOeK/pOBXPpbHK1okNUdHh6Xc0UJ8W8hbPiYYWgFMsxJmyQC035mULEoSekWKbCe6XjT&#10;cqXmLHeumkVqhJjtIWGSjrF6vb6+vnpwdJCeYRAXXGyv9rod2Ckv3LwKBwDhfNAtByX1MK8jGVHs&#10;2sm+ZdFkDP0zIKGy7LGC+DqUduOSkHV/eASs0vGPc4AQjtSsruSzSSGvV4rC26/fuHF97en2wZ37&#10;zyAVWFiYPT7d+/zuAz2jwpnVaDvTlfIbL71ZbxzVZqc3Ny90W92f//zvM4aeyRYvXNgMwjiFOKT9&#10;IkLCoxyAWCoUiOosKthc1XvN4bXVqX/zR78/VV4TeQPuy3Wt/jiA1F2XM5WpOSxReGFiD04IF+5c&#10;jj9J6S6pencKAYD/hENX0zUUzuEFRVEzMhZ2gsSglknCSj3abJCRotgM2sFjv5+NNwmRwOuaDjc0&#10;GllynFpRwKEL5VqSvr6UYCyQNBcfha+9fHN1fnFhcTmmHJdxupHDC883CGLKVFRkWKc2FZbl4NQG&#10;x49pI5548QgF1bW82d0/ebAf7negZh4JccdxN1/dDBxuf3uvcruiwwuNsPPNszOQenASkwxIO/vU&#10;CIALgJ9uWysz5eXZyrufbtuulC8I64vzmprjBFVgabtALVWk2VMjkbJhRmVPGGqbtXEmYP+IWZ9z&#10;PJyIhFngUMmRdDIymi4jySdEZVRe9GMoPsXtvd1GqzE3exHiRs+L/+HeZ5evrDox/+lJoz/yfUXW&#10;s6oUQh3swAHlSbwFmxofFM+N/ZEsZjVpjD8jVsTYDylyZ0QuS9hdLEBVqE47cEWwaCQa83gJ58Yn&#10;FvnASWm7sw/ln4LmnRwKR2cR+kvmCVjZegQC47mKxJcMLa9qYRTCQVJQMcfSRdGQkTjBx3gUKXBW&#10;y+q0pM5mink/WeFlNeDcFK7MbLLwvYusnZqewgL/lfP3xFmRwxN9Nldb0osFVZgKvJ4ojFD8i7Pg&#10;LchSVpYykIGqmu9AquYhaNx3TQ4pslCe4c0Sxh5LdPgnI+MnZ2QaXJM0F/uH4Ln4ZfBdioitBFTh&#10;IjYF+w294CGXDDVp33Hm5gor+crTp72YMNL5qez0csU8bvVOenRC0dxPV7ww7DeHQ2kkSZqC8WHl&#10;5LThOJHrh4xgFjClIuLMp0ysMGbmW1GQ5PV8u91p75+8deOlwHR8GbHjCELjBFiuyJ+0iBfDTD5S&#10;umk6pTLNge96BS0He9jvDZars/PlqsDDHhRCyvx4JnSE/Udcw8wGhKT4ES5L5JUwp0Pirb752gut&#10;RrPX70FNpWV023EkHGliilDIZ6Bo8VBJRSYuUjwajVTdgLghKQjMZmZ4TD+VUfcguxIR2x8g/RtF&#10;RUJu4qGImajIk/uXoMqSrin4U+A6E8hT3dWVufWNjQ8++PTCxkK/1eoPh7dfuPUR9wCOA9FQJV1M&#10;3OC0deYMvRdeuZwv5XD38bKiwVoU2+22bVt/9w//ANujN+hmsjjywn1Igjiw9V0XLiW+UM1dmp+y&#10;I68dejYfs0ng+fLkqEcAzw1CPTMYI2ll4lBjB00aDuDuu/lCPpvJPHq81ev38aCBbMqQM0YO8fCc&#10;D5EOYhniVBGNljDPbiavMPEAYT+LXFephwinkjk2NzfX643WL9/9KGtkp8rV2y/e3tnbb5ydIWqJ&#10;JPrRgIrnB/D0uLBSKpRzWQikGoINZbg3DpVBAjWtHLDVAtHkweMnQ3OsGZiXf/3NF+989gU6qfCC&#10;43i0KwWSWEbwSNbQ52bnlxdnT48aS/OLT5vPPOyEcvD++IkJAyqZpZK5+Kvt2qVSjqWXebgYnITD&#10;uWZ47sjxXCiiTk+O4dtfvfVSs90ZoNCGAq8S1bACJHkg8f6kTi6VsFCFfg+VnLNZ47TenJ4u3/3s&#10;y2qlfHRw6I2Dg+1dTUNrqxBVEtBQUyCtBkj+sbdOxh8sXAskKcJmnKw6StWSqFBmWEVSupJSwxM+&#10;JZTGdKcffPR+q93RNQ2W0F//9G8DLllcXvj+9797fHj87i/fqzeb7W4PQtGg30vI1CUae93TM4hE&#10;nXrTh4onCAa9Phyjg+EQvVKiuNPtigiQtqDghzg7Mk0FMQCJORwYSU7G2W9gmqahyXSRAjF14zTx&#10;5phUByPBpawQWI0SNU12tvcoa06uXb0GQXFhYebo6IQ5bKSWApPZBav9eFV8+dVXZmZm/ubHf23k&#10;si/cuPGr0Sdj9IDlDSPjOChUhjWbgMMV1uHFJSRJTuww2B1sZAhyMfVnYFkjS0uWa9UiA3akHFKR&#10;eN0kCM8YRkR7omllypLlz1HMbAg0gS2n1QxO9TBZPVd+4SfVHD+pWVJxiBRPeF5+JPHENYLhLlEo&#10;kpso8p4XIAJTwKGmQExJIM7nybM7Op8HwrWG4ZcPHoZoY8UtLi5sbKyjcpgsra2utButQacLdSis&#10;Z46pHEGc9zxsCKjylRtXj3cPzIFJdEU49FGsjicCadq2mGBpIXElwXBqutGFRhHDjSEYWZrwS8mF&#10;DK8UHoqcsg6ZhjJFFDIgFVL0LAOfJinHmI1Ds4YReiH+AWzyQiWbr+AbSmTUFlfEjKiu5coSUsIE&#10;Q/fL1UVBVj0vkAR5cWUNEuVOpwFH1PT03Gj8peO7y0vzC6vrqsq3Gq1PP/pkqja1tLTxq/c/+tZ3&#10;i0Hgtlp1KODzWRWeydjyCqq6fumSpmfPDvZKlYqkyiNUyed1WT89Ojts9WBX2u7ozTe/vrC4eegd&#10;FSsz0wtLMdq1JQhtSkUaU93lZKLQnPLPSAwhiKOTkzMa/Uusg0U7n2MKjee5RipoxvqXbJ7H2FWT&#10;hgzxIjCDw5JVSjWozlH1fKrzzNjpXxkBp8oQv1FUpVjn1CedPx8fTi7jvNRJrdzYtU1A1EnqB0tS&#10;nyN7tLP7fGNhGbkFEPSCoFIpwsH2fHerNltdmKupui7GMuRxsedvP92vZCsbK1M3LqKE1WcPvpit&#10;rnzz1W9cu3qpMj0FuVnEYcOFWLc8pFFwP0GAIPOx7aBsDZwVec1zXT2Th7+1LVQt2TvaPzw9np1b&#10;zudrsMQhakAsgy9utoeNk8NHD7cODo4gjr548/Jbb7wJOQUqSoURAxaQlxehm2hWiQxuWdYg+UFw&#10;SxCHThI4AhZ1SphEUNjPTlVPGqGWQQvZrK7LlCZM6AMTtTJWscQxJCvMJ4YZQ/7GA05LTExx+FQw&#10;lkBWCVsAqQM3z587Ok+UAemdTGSQmEgwUy+TRMWy3O2dvWK2AEeahOnGuTEFWbOwtYEtZCSBMxlJ&#10;EhinhBt+CUgTCytSrJzQs4FyOGHiYwSfhAocFECH5gBOC8MwfDwj0V0GopMXRne/uAcRV5UVpnKE&#10;k24M1oJt2xGFjBB1RKWJ1TBq8YnwrSiZhjK5CbWmmT0ARpWUXAh5V4S0Xo2/sJiVFF5w65Al5Ipl&#10;qDrPuu3/8J//04/+y4/fevPm4kq23hy3G2a5omSzku0MpqZma6U5TTWCoDU7Ow+33Ok2ZkdzRkY/&#10;fxtpk4JWM5zwZah4scwSYy9ZW1i827T+1Q9/r2bMjAcjWYV8UfJ5tWt2eVmDUtNH1ihrWCTp+8JS&#10;Ijm3nvuq8E1BE2mMgMeoZ/RSqQDppQT5BLp8KxHniizxZP7XqaEdPHbKj0XhHEXiOh5aG4f+ENUL&#10;4ZHKLuU9VLdOoD0pcBOhRIhmj8JSoTRVnY4RQOUxtDvhSFg/HqpoVFBERT3mGi5AKS6QQ08I7z1F&#10;Y1MbBdFAvqcJyhSvTHGiZUc93z47M88WOldedF544YUkYtBjRJ3Ad0FSm8+eP4lUwjBO54yCKvIl&#10;Wbw5Vxv2Rxkx1BTYaMXQGQuIoGHd/1RqCc6hQi4z9AYkxyewOBRPZE8IDcfS1XTFw91rhgGJAufT&#10;E5VCTlIS5PLKOF+E40sRfUGMNVm/uJydnb1//y6kS+W1mV9brZ98vBPllODV5Snd6MHT9uOoO/r/&#10;uHqvZzmuNE8sT/rM8tf7C+8BEgQJ0DbJ9jPdM93bMz2h2YndVSgUWkVshEyEIvQX6EVvCr1pHybU&#10;rdWMNDPambbsJpsEQQcQBOGBiwtcb6vuLV+V3uj7vnOyLmbwQALXVFVmnvOdz/xM3PLa2z7qI3kB&#10;67h6wgJudA3bdsiSDE2z5AAS3+FClNPIQwg7wdR4pr8MmZJoW5Hdr0w+QwSxwxgQCZk4mn8xbP3A&#10;VZJUJmGb8Y7WI6nedCXmiXkyfx3y4MY2S5jYOix7tG461Q9eOzT7b05dLkMwdB2mMcEi5UBjPrfP&#10;hHoGPuFZWiK6N5D0xkH44ze/79nyR8/uXa9vq7aOCycI+1LS8eNarQ7bphGl8GXYoiMa60epbyrI&#10;QOZpDs/wULBKFtfI/x5lnx+x+5G4HC+SnKzy5iNfPhvTMtUuWdqOo6FQciN4dPDJ4Y1Y7srh8pVZ&#10;s9GRN7qrt5ZhOUGiKXmQ5cBnSnzXa+95Y8Ojd+4/xUmNmaMJixr7EH4jiHUkKDIYWSDTCvZiu1Ut&#10;5Gc1SCVRbTKyinqYQoZEkogxWmU02l1N1ckvEDNyyPu50rGiaZvLW1AJFa28WRiamZ9ZWHrca/Wo&#10;KoglVfQUYmI7cgBIypW38d5gYQcvvrKycfb8i4/uLL547uyduwuI5VHUcjFn2/r46OjK0mLBMvK2&#10;YaIXNDalYwoOcEpKkg17y7A1JnyIJGHTQEtON3U0hyVqQN4yOZoRN6mi+nHI47NCXb8YAX6YmaRx&#10;BAnSuXOYVm7s1l586dyjhSenTp9IAgJ/yiockrKljIyPRIlvqnY+V9AjWQr7xXzh1bMvQNqz+HQF&#10;Sonq7g5ctIwjO45lxwphMFbNG/orR4+oXo/BCsaPwP0IxKnHPz0jRUoesITJRErwqBhzC/jm0SOH&#10;5+fnllfWHz16UijYdPokqFfUqeXyeTOHMP2hSlmWuLQlmTmkaRZGhKmqdGCgg4g4wzD9IBwfG3m0&#10;sPCdb71dq+1DuHFdL5ezUCszkY6eOGzZOYi8m5tbkIwbCgreFnKW7/eLpkHuXbJtGLzDRI1n3Fqm&#10;nbt7dwmtuL1odmZ6enLqOoRTiOEhQsHRk5eygJSafDnbgkgwMlTe3dybGBlblJ9FcajLNhloc+VX&#10;VTZNJMSgWDvm95Zl4KwVQetJuVRodB3D0ApWvtU2gziEsxhSJxXOHRR8ju8jpzE6NH8MatqHjx8R&#10;UTOIo2RyajQmx6ATx48Hfg9Oz4WFJ1Bkvvfb977znW//6je/hjI+DqPRuQnNULkSv0wD3jQTJeEA&#10;YlUl0Rk5zTJQiVqrMh1JIgQN5ig8mUGPWarQKOWJdFVrN5uvXr5smcaNm1913d433n7nwYOHm5ub&#10;1z77ora7XypVTp09BWUvVBnNRp3bpjT39mFv7+/v81plf28f90mEnjewB5r7dVQMgVW9uSnTqBzK&#10;h8gP0YW72ZIh2ssx977ia2WQ3vFBKO1cErKSuAdYmiVo5BiJ8jXq0SNzn1//utHYb7VacA4iuzPT&#10;YaE0AZcKDSfUw4cPwYEOlXlpuPLBh3/oNjvwcGdmZ8+cO3P1w6sqEdkhY2CKnC/k260WMhFSeWRs&#10;pNPtwkMuVkqwM9yei2bLtt5utPKwwvIWrjYF+QU0uI253DJONiU8l/lAYiD1hOCpTGFG6F9yg4hU&#10;FCAKVW2MWx7Qc+bTmszDVIyR+eGSicRkzr/0YKlxIIiZWRYcH4zbeNVC42WV3otgqox8PUmSCIdb&#10;OqqAkoDmhRfOP362NDEx/uTJ4m7fefT4MYR6VSXfDZnl7AJ20oMQ/sBvHTl15O1vvvmFrd/97BZa&#10;N8XJ3OHD3Xa73WhCzoTxkwa8TBhDwjJB9VZO+hCu7lSqo+wZF+/i5RMi48lNCypfgaR8rpJi4nYI&#10;1Difm/OjFepG1/M1SIjTgCUaKcRiXwrdxIgiSXwGOcFJNmwVA283CuvGZi5P2Y2WL47nSiO9Tt0n&#10;u6Pf/OGDN95B29tHDx5AZXr8+Mk0Uf7p19e+vrN05uSxy6+cb+3t3Lm5lCsWRqYn1je2E1l/vLD4&#10;6N79s8cPRSyt1prVaity/HazA2vn7XdfHR6feO83vy9p1sTY9MuXLiF5B6H+kZApl9KBu/bAfVd6&#10;ruzc3dqACkGD4xbltpUYaWxYWvDhayLug3SgbCYRFlHKUPQyiYpydW/Eb3CmfnKAHCClb75oib3D&#10;cRfSwNvmYLMJIH164K+bxJxByhG8SSoU9A4k2qgJJNOsPsnKXYl0mxPUB42rtX0jYRXL0uEXLHV4&#10;bGq4MvTVVzcqj0phdHRmZtouTxyeGW3XGkWWGxvLr24+czq1hbWlV1577e1vfefooUNhELiwzhwX&#10;xewkKJ28KMDjNg0SBDEZZoHqJKifHIlmKAhbKBYLhqLojW4XAswnn91otdBvJUIaGp70ffh64JVz&#10;pTOnT7z9xsvFYiXwvL39aozNxEhHr2fS1+Q+WUwOEVAWopUc3F9Vl3H+pqO6aegj+UHSYlk7feZc&#10;ZXQCbgC6gOm6Qoi0AVObbwFY1XDw9ODtu31dV7P9nEoZVUW0DAjfIw2Q8EnKp/0keKhwWT0mptBo&#10;EyXQKTLvIDE2GGrRqQAfVtOtds8vFqA8VwxmoaJzQlqvSQxHfi6X4x1BNMOgsV4Q+KhIjYbJ8Ltw&#10;0KLZX7vXi1CcGrkfCQ1aWJo5uKFaho02GwjRSdY3NsqVItmcIp+fa55tbWxVKmVUs9OhZkZBF3Lb&#10;wt4M0myELCCuagibuqnGpLhCsp0xuV8J+X6SlBViXtiEg5wXlS/DkSEkBCmsHQUjjUYzlPp2vvQX&#10;f/FX+/Xmzm6tWLJHh0tXXrm4tbz87je+BfUEvAWkibpueL47MTFhWvl8vtzv9SwzRx6A6JUDyxwS&#10;e4SoJBwbTFhu6lsfP3pmZfGZ3/Fdva9qUDYHTuR1/f7q8jIOchVSh8+mBenAnH6w7YX12MG3WNbQ&#10;gmimWoady5mKpcKpqXhBGsIWDlKEWysS3XwCHkOULJVK/ODhFkGUqspoRBGhliMsQ87Tg28butKL&#10;yG0uSQTmgAYjCREoSGbZxRmJrHBgMCFIWIgKXAjGwyyKcZUyDFOU9Mr0e4w7YMdJKHMjP5X1HQfO&#10;pVHbGDGtxFVaQbjwbO9Ss48eo4RWYVk3TeaWV9h/ZmTTx6JI8DVlVI3TcnJiBG5JVaGKPnf26PLq&#10;s7Tdunz2nGLa8Lwh0mm8kYDYKvThiNDl0uY+uzKnBgv3ckEroBaszP1WuK8jJv4YNJU+LDn4HcuC&#10;F6rG/t3NlUe1XbitPvNHJ4ZzlpaOF3e1eEnVqUKDYqyLLwBF2lRemi1x9yBSPEUCrRmlFUlueNG0&#10;G+j9sBfG5UTq73TwCPSQSexCpouzSgWF2nq+RBqqKgo7yRGUhYaGe9rUMfnQyGU3p0vEicUZaV7m&#10;dbwUwANiZipV4NHAnY+SnpgoIsMUni5cC04MDc2JkvyQgY2lOLn78Nl5yR46ed7C2iwUXk4iZIhe&#10;jJLVpBzqkB5gUIhPjkiW1PE7n974/A+N5q28ud31+WhMIrkshGcjAzbt0QmyQUYeQklCycpUruPF&#10;30xhAs9MVgX4Un4s6ZpE1SQVfoQ2VrgLMdTAoaj543QiYXEQlaC0W2uib4Jly7Le6vfWP3vsBYGe&#10;yEYjlPf78XgeaSZhynScBJANTrq+sZakI4VKcae6D0He80PKw5C/gT6W9Bljxo2NUkh864E/MTpy&#10;6tzRjufkbNkPYMFGkIaTDBbKsMMKhOMHtlaEgECSMY94vpZube14ibSzVw13atvVrdJQcXxkCKM6&#10;9aCCCD4atbxToUjMG9oE+8f5bWKx2m7j7Xfe/c0vP3njzTefrOyYluYFMYL1wmBjdSlyXchoSQgE&#10;7QZIjx3vaoC5nQERldvFpUKbIOFbA8IE+lvi/ARNDhinA5Kh5aDG44EFQvnM1JTj9uMYz2D47/nz&#10;Jx89erC724L9+Oj2vZ/+5I93Hy9T6iwFjmvY6uz0+NLyuuv0Oq1uQfUtxnrd/kcfX0O4i6yZpslU&#10;QhUmkcxjGmlkxKQd43vxqbnp8dFh1nFR2gcNunmnNaOIofyBTER8GgHxPERALiXucGPn7LnZ6QeP&#10;nmxu7p6/cLLV7NTrDfgxMwdZcq48PIRGQnGQs+wACg85O44zoFTWgeXFjCAo0awpRnLHnbtwdkC+&#10;+WThWbvenJ2bMU3V85jvRrtbVQRxwy1VqaSj83Z3r9bY38NsLA3JukYnSmqM6XgaK5rRqreeLq2a&#10;pl6re+fPHjcMdvnSS3fuPYYjAW6LG4Q2pDyGiiarcfL1jQd7W3uPHz9zXefp42ehF1BvFKGU6LiL&#10;9A0pcF1FJn1mosIQqCfhkJ87Dx7ZluV5SNuCmGSYaOJw9Nhx2DLNVmdnF6W83H547NiRW1/fphSf&#10;T02SkdGhnoO2yn7gbWzsWrYdBf7i4lO43FqtCnF2bm662W5AdR2h+JtEysqYgEJGQWabCd1nlvBj&#10;NbOfSDPp00TYZMpU28Sko68KxBWvoLN8GK4Jsi3H6UGtji30EBatXigVf//h1WKh8oMfvTo/PwFZ&#10;W7fTN3PW8uJyvlLs9ftSmBo52+v3y0NDdVSi0nK5Qr/fRSuZIIBgmC8UIEfTiY0f+ljt6IYOwUEx&#10;VMj7ZByUqjJ9fMJRijQ7g9bJKZWLlCHLaTpYRZCjxidOHK/tNXXDrDcgkPj8EqAaP1haVPuhFDba&#10;Yke3b99tt9pWPgdvBnlar9uD9W1a5tbWNqSsOhQppeG9apUm7fkoiSF1k+ie0Ow8DbBUo+YnpAo5&#10;CwLo2NiQRCB5bqonCWt6hMDzsA83kVSsuHOlUDMdMNjFP6k4UGQ5m4gJ4DNHR3J2aqbPzLKigJGI&#10;0cB1WeIycEIJlWcSpOerCKMQifeteKqEcuIEtRT2M6QcRDkoqicgHNxzJbQUlizLPH/u/OTM9LVr&#10;n8I7QS6Kv65roR8gh3FszMpZ9dreAPXANBl+cmN5EyNvmBTKpemZ6Xu1GpTEjOjHQ6PD8AgS3yeP&#10;X0ig5WKp1NjbV5BKjDgFI2+blt3cq/E1yhKufYclxAERVMzFSeWVH6aIhcfWlPhmdsgKcC9E9jD0&#10;qA8gJ6K4QkIDrCG8NTHXpk3FduIUZ1kIvSkImzTMsdxP/4t/W9utffzZ7299/RUcx1OT4xfPX4SH&#10;8+Xt256fTI2Z1d3awv0ntfr2xRfObtf3ep3OvUePb9y4+XRxb7xifbH/YKfeOXP60BtXzu5v7XX2&#10;O2MzsxAarl37KqcZ8sTIi+cmzLJNgj5YmbCDqb0oeQabmT5lCgVYo9Xe2W/quQJSIlMa5ZH/GO2i&#10;KBXTDq4wzjJ1Zym7NQegY1J7xYUThnwInElS8UExoTkkEirlyxejSSKaDZlskjDlpTCToKtsZqTM&#10;zyHRkKEJDB8WifWeAa1VGjLTdYoGrUqrvN5uO31XV4KIQeph1NqtSFFaXu/uo+uPHltHjr7QazTa&#10;Lc9T/LkjR1udus+k//Af/ru5Y8eDJGx125wizw8GHI0gUgvnsGgjh9JugUJKJIoGbxAkHLOYKlEE&#10;mUg8f+jk4ROQE7Dt7WrXdT0kVOhIw7CtsaHhidEx00xhJ6AoUhxt7mwvb6zBjicMDw45NRRjM5F5&#10;TskeZEu6zIYL9kg5h+hnIh0S6g+rlLxl99e39L47Xi6i+a2qkqGBkNXmQnzIE1OU6u4uzry5L82A&#10;5p9mhAr0ieQ9oCTO3ImgDPW8CIpP3dQ8NyJNSFTflWmoL+ASWYuQI0d4lEk5UhTf2r95d+H+s5VC&#10;oVg0jLwWHT08fvr4EdMqIfdMFqJKOCDTZRELGB9yR7Kil4bG4CSBHeF6bhA4wqGMoDdo8YTdy6i+&#10;3+ANeG6jRhm5aAHqmspoVUQImkWL1Jgsw7hHl4JW8oHFbM7pxLDrh92OC/FiMBXlFqtiss0OMPeK&#10;4NxG5byp4icKFU02CmN9T8EkuDj6P/z3//PVjz/8m7/7O6iPnL4zbNumYXq9ztL65o6dP9Q7Evjo&#10;JxmF/ujoiMRdQpCPp0taWcX8MGC+k0B6jQqzAR1hkDrGpeGKacjPni5qsW/kK4Gk9sPQh3vF6DhB&#10;7kacijH4oJDgYN0k6wyT54eiHMxeueEjmtKm+eGS4rOcJHtK4kEopiKQgiNhbLj1Q6pYpm1DJaZB&#10;ePTJbRYRjH7kqwZERikIItOw+XKQlJhLCHAdez4j5sJZNMGgB0YUd2plYXkSSZEbuETVRva2IkQW&#10;8bDiXsx8XCCiB+UxEXYKoiDomQrSACWflWLF33f/5C+/Y1nFvh/iPAdDherDbUdzxkRBc24B7Ccs&#10;k8I1UXFCqaQ50ww6PtPhkfnHJ2YPT5fHi7lAiqHMlFU54bFPuJXHaLGHWyiiUTkinSRk8qeBwjt1&#10;2EgkMUQEQEOChPK06GCWooqWpvZbfk/yFzaf3VreuNPro6KSpZzQbUdNZah3K+VGv1FmU5KRiKEr&#10;hV6cSSrcwzTbyxQo4antKKintGXr0piBfjyYrpXJZZAVoeL1sYeCqSSNbvEHongILrsXpYHUjlMs&#10;pnqe5KD3DUS3mIR2+XOzDHlER1yTl8RFheWQ/EvWFAl6YfPNrCkMYUaoYCBxqXCogiC8DKnS3Ih5&#10;+ewZVCVNIzUj6QqOgmi9DYQt/8WfLOYrKDJk6Mah0fnhbvcoZPZ+YJND5a4fdbHohQ3DrCgxSI7K&#10;i9IuXhE3FpZsPy6irQL5g4Sp2/YV7hPuRVAhQEUFq9XxIjWRCjhER5vIIGH5METVZIZOcxIh+WO8&#10;urQDGbzEtmVJTdKSaU6Wy0OV0XsbD8OuqxR0esRs4sKRBI5ZHevwxm5d2eslhmEZCpzC27t1XIm4&#10;VKSltS1VlXWohqAQREFlGWWlUKMcnk8a+OmL54+vb1b3273pw1qAeZ9GeS0NGomMj2LWTIf0VsIO&#10;P2JuCS4baEp+Z7tualq+UMpVJiBXdfrNTuhXnTY6YyZwgjHOdsJ8hnFIJBHhCOkG66TT7L526YXl&#10;h/f3Gp3rX93e2Nw2WQor1/UiXVK91LfQojmlI1BxHE+opKEvQAAnhx/1mED28LoCp/jc61dI9CHa&#10;l9HwwxfeMDRwFpL9SWpq8u72JpSvFqFvYGeVKpW//c+/sXPqxsYW3P6J0Ykb732RIiUQg0av05ew&#10;DZdOjpSjXksvWwwLZTjIpAO/bEK2RlQk8JkTTW4ZeYeGb5w8qiWekq9ITjsKHTw+afsk9MlFT5mr&#10;PnElEcZ5hglHRSrU7t9vNrZ3quMTw6dOnfjww08iUsFwHSgGI3jOvtubnBgK8a7FjKuRUIbJg51M&#10;9Arqx6bPWRggvtG2jOHhCqzmO/fvvXjx/PhwsVaDTLixs1Nl5CYfJqFmmOQr42I2TserxCsNEt8W&#10;QhqoyYBt7Zxh/u0vfuMRfs0uWK+/dskwzKXlVc8NdXIzhpdFpHfbnT48Ue84+bwxOTlU3SnUq62d&#10;rSo2Zr00r0L2Ero4P5ECstiAZQx3DRG8RKRC5JSEOFt4Fj5qTCJdLkbYPoOa6vDh+eXVta2tTXiC&#10;80cOS2wXAmO1hkYkSA+lPtWTJ8tYiMrKU+cp3Iwvv7w9Olx5//2r01MTH3xwFdYbJAlHjsxgd5se&#10;F8lCYcWCNYPCBnMfDmRjTMnmeqLIEprMEu/7yAMHC+EzIGf+EqkAAC8vr/T67vFjR6u1/U+ufgSJ&#10;3tBQ6ZVLl/br9eufby0+WXQ8d2J8MvBcQx0xilq1ujdWLHjdHtTGrufBxxidGndWnOGxUddx2q3W&#10;oSOHVpaXYRscOox/gcV57MTR5WdLUOiePnVsceEJ9zXh0ryUlkg0z0sEWUMSniBI34pjPpCUyIPn&#10;6JEjfrC4s73ju/gsIADBAyUN1OeBfoLkbBj608cLeKrGid93fceDg2JkePTZ4lMehPuO47ouBzxs&#10;bWySAw6OvhrNehyieTJq8SD7CXtqe/vN8YkKH0TTFpCoF6rw0TrXrOXS04oqOpyc5IjTS273xR2i&#10;Uk6AS+Vs5MGf14BlQAI4smAeiMvKxrrUycxK2cylQVGRu8prHKJesudmRRxpyOsglexRuWc1FsA4&#10;Ueay6lhuQTh/7fLlDz+69o//+MvLV17Z399DeyRkGLNDR+bhFxcXFmEpDleGqls7/HXgE7R26rBR&#10;W3v7vLj3/GB7c8tDUAwq23MLm7Gxse31NZmCF2rW5PKdbi9BCViU+/I8D8IgGhzGeCbJRJ5ncqZq&#10;rXAEbPYnk6jGJFgmwy5ZsA7ImxQbyXgjmq3+8ESqE3aZhLwJ2S9gbeiJguNNDh1knLCKZbAucZtZ&#10;FsIPYDdZHRsfeefd7//6V/+fnsulgafbua3NjaXV7XLFOnX69K0bNxuNxg9/+N2Nve27j+7D2+/U&#10;3HffuhB76dZ6w8pZf/nT7527cMF3u0qACPrhQvHT31+9eHLuzdfegoB9/ux5OJ2hYCGuLJMHVqfC&#10;mZokjrkcM83FoiRcW1/D5gqVDbII1tS+iGi+G8fcZWig6H0wgiWKNH2XJ8ppEgnJNcTkyEL9DKsd&#10;8vciCyuVpzDY5EsigZsiwXGSapBoXEN0XDx+FE454JpKXHmScxsJmkINOfq0ohXNxN8zgg3hB+ns&#10;gVQNTjhTN7DGJ8KclS/BFx882Xrr5YtDQ+UKVCF5TQrjoeH8K6+/du7UifHJyWanEcmJZRjYxE1I&#10;sJsOcjTCS6CWwZeNEG6bmpbuOn1CcKHCMkYfDdYesvohcihRMD4+OjY+BbkSZupxojHF1g3XcaEI&#10;dBzRfaf5Ico8EqVJ0TQjoRyEZPrEAibaLKMxmIrGDthfTihfwEcXMrnverP5HI8g6F/K2xAc6ynI&#10;HpLT7UL9L5hU0kALmRvbEjKLK0QORMyzIg9lcmUVclZNtxgxGTzPR0u5EI3CGL0gOzDMzuKNRFrP&#10;UmLCFUnBg8VnkqLnVX3IlObnRuFzQrmvmshMFb/KuQQh+ujAncaFrKInDfpUMG14bGJ3e5uJJpzM&#10;PyamMGGAGxPlJTGJR041CX/DJYcULk0LQZuapnGVgDgZTKPJTAIzLeGiHhHjx7B0NqhpqZXDhBgx&#10;S3g2OPAFR4XelLCPFFmYmsvnPEn765/9PEAGdoCEI01tNronj48NF8xnC+v3bn81MTE6Oj76ZHFt&#10;r96anZuB7BYzLYkQU6kcS4lt2598+vDq1RtH5if/3U+/6ZN2C0JLpJj7lAdeNFYZ3alVj8/PRv0m&#10;GheqJiqEk4U6cWfTARGaw0QFckIoFEoZOl34EKaZxnpCeB4jZ6CmVCwh0obvMWHKkWKUxYEuBsm8&#10;beVzer6ghD2seUbGR5u9NrxeIa9PTU3iKBuKYVVPuUaWEOBOhZgWLnjel+RyISp3yKbWNDpKwYPB&#10;Bmqa2qbhKArysiB/JrspMZHj0j7U2InlWCPmiQU7QzMsphZNm+EikuYr5rnTJ2qhrzI1c1RTyDcS&#10;If6qis8ale1xU1HfMw5gEZFPeQBnToyQYAvqq5tf3507XDagahyZIWdH/PyigRKHju9FaLdLvYZU&#10;8l0X0lkcjSlQv3C/YML7owuAiswg3SKtNMz2YDtBnXLt5tdNW9mwtX1TnR4b2VLCSaaOR7mlluf2&#10;pM20mUa9U3ruvu9y7WvBDOAZGJcilAf0DxJM5qrcsSRGmlE8mFJ2fNKD51a6qKuc4EhDl2vwOjmV&#10;Vznw9TRKRnL6qIQ6kE4ijSYGi8OpoaGZoZGZYsVSDLg3UHLBfsujvhgaCOuIeEgUJIEEJBgRQsEY&#10;+qGl6zbsTEXp7O6XdJyDw1GJykJMS4VU03N17YD9kmUrcmaSRi0tIVIYucHUyNSF6m6u35oK0Rqq&#10;7/uTcWzBEwmjfs/Pmzr8LIRiIjjIjhNxNfIIAcAqyW8qaH+jaCRzkmhl2ycQbWrqgeOZitqXAqNo&#10;enLSb7ube65UMnM5FT60j0Y6WK3DQjDLNiyGy2pl4e9vNOv7+0YDasjOfufCj17ayyf1FEvxvqTC&#10;DzUCf0SVS/5Q0o6SnhevNYKWo/hpb6+NPoKo369ALEPJ47abBl1Zl62cPZrTZRMKYCOVeqVCHm7W&#10;8vLOu28X+05o6DLca0baB7BcaZoFwQpVZAKUPZX5ZoKfCMJ4q7oPO63T6e07G2F1XZfj4y8eg6Q1&#10;IvB4RH68JBfIB+kYLCLuHSiLJsTZC+euffzrk8dnPv/0q3//3/z4n/7hdzu7vUYQHEf+OSPlNkjU&#10;ZLSciYnsQLMBH4vYmJTdUm5GimETczOO8RJGnNgeRQVLkpzB4x9NXzHRlEUPBVdrENKNh42cFCtD&#10;C4vLpWKhWCj94aPP/ss//1HixPcfPyNKLTn6RGxyYrS5146hhE78GFVgNEpyEbVKMhKcvSbTEJQL&#10;RCs82QjDaHx4ZGq0nPYaisTMJEj7XdETlDJ5Rq4mxZGUpG0xkETg5AtN12q16v7+fj5vXzh/an1z&#10;u9vvc238mfnRKJJM03bkIJe3Xd/D7JL0tpJMm5N3j0WKQBCDjNOIPQlN01fX1iBZuPDCeVjT/8/f&#10;/brX6+asHPq16sgxNPMWRG9UElHMnG5YppEEsY5AK4UrgcHtZUxPacHryIVxv7z9QFaknhN869uX&#10;7bzluc7DhSfosED5lCbLaCyUYKNhd6V65bXTr7/+6uKT9bHxil0w1pZ34J6i2pjrwbW7Cdl8xbGu&#10;olkG0lJwwBtatk0uppjQ2absozESrH0tiIKxiZmnS6tQQBLZMDp18iQsv9XVdcalEvCUiitDRVhL&#10;uqafPHW83Wy/+tqVzz77/PiJ459+ev2NN6/8/v0/wNKpVIr0ABhyaeRU1PVykvFBuZMrF45hmT6x&#10;JM44jkrnPOqYD1QS6QDuBnW98pyhKUZ1+PDTU6V33nn7ow8/3tjYOHPq1OVXLv/6t7/dq+23W124&#10;3jOHD0Oaub25s7G6bhomrJrazg5cz+baBmrcp2x5aQXKUyhEGZmcLy8+jVBCLV1fXY9xhsQ2NrcU&#10;hr6nT5+tZMrMwqSWDyUgz5Eznx/eFBQaTsLDFtnhQyMjUHvDaqztViHeQVx+6eJLX9++6yMbN8gI&#10;bXhz4IrgVd55951PP/08jGPbUuGtfdd7+ZWXX7ny6s9//vPAcyALlcQQMUWMBpl9ZvL6eFt9z9Nk&#10;g4T3sYwsjJRMHTVkMUXB8iri3F5SzBJMU0k6oOOKUI+4UZWUTRXe8okTrvDMxw7poEDl09eMuBml&#10;mVlmpmsrHSg7E840SYRYBKMekMh5D3yRBOmPzKhTwYIVemBSwjc8FSx8IAbxqJDPnT531rZzv/jV&#10;rz/95FOadasjw+UTJ05altVoNhv1xvb2NlwtGn1lJ12r0Ym8AKFziJNWIs9bW9+A/6okcAW3q91o&#10;hHYOAS6o7KVClNqrVp9zb8JV3Gw2Sa6XS4DF1CKjsS0XWONRlhN3kdnMO+VpZvJJxR+VYdyommPl&#10;cLyHeDFG1Eomc1x0wu0ZGBnKY18vythdeJsQck8vw8hmJiJ2fKE8/L3v/uDJ40f79d2r1z7eWN+Z&#10;nYG4at27+0UINz+Ir9+6dfbcuamJmVhyjp0oDldK/f7i/KHpN79xZWp+GuoVOMQ00/j0q6endjv/&#10;6rtvnHnhwsMny6VSSS0aOOyjUbjCuRlcnVNIovG6km927K/u1ar9Xse2LN6dxLqd/nBPXSYKYE60&#10;Fu1GiWvIcuxEFgg46ZRrow3ovknEPXn5CYBgLkhBEG2sYFxHBTYcTCA+U1MN1CGRBkQVSbhrJakg&#10;vPPSnUrkhOMWOCwyFsD8A7/Z5zMmyqo5xB/VfQ3Ma1HfVtYqxRI8/H4/nJ2fhvtz7Ni0mVO/vPEk&#10;jD3TVHO23tyvIZwTm6MeFTKUGFFZD3kBI2xWmoR+EMBSQ/ASwc/gIzsBuTASoFjTVc9zDdNwXd/Q&#10;sdKHZYJnI1O6ODbBB6PKGk5nUP0Ia1SWYHZM9tOK8AgTSFsEL1N3KsmYtIQq5G49qEuKj29yctKw&#10;bcOyoMCj3obMQwLpzgvxdf6B2cG0RNAXuOykLIIVZ1riIIqPWeE49IL4k2tfr61XGVKtjPHRyvwh&#10;eMNxKOqwKmQkB8EyZq0sHgDN7zjrIh4eKs9NTW81XaiZcznZcYN6s13MSVoSa2gShH8CQsXAKd5u&#10;Nba3djRI6BTaQ6gRjS/cgXKdHCeFGBepUaLhBEr8Y+Zn2SoXYiA5aD7uxx6EQoAZjE1w7ooIllJF&#10;jRGZy4FST5pBfRLz8zXh7X5JWMbLXHqQpQNkAjYptSjqSVi54cpQuTMNas5ZI4WxKA4gL+n227AB&#10;cpBD952xEfOFC2dfunIFru7YiRd+97tfkwVaypHgIYFQrHzll7/4/D//wwfw7+WHS8xL/91ffdcN&#10;+nEUIECUQCah746NT6w9edBzXR3qcw1XCBQQULAhPo+nkMqABsmBK+Lzx9IAIDTQeOBdYUxwuYk0&#10;yuFraYj2Bq6A/mQW8RTs4Z6FKEOeMtPSKgVWHM7NT838+Mc/+dVHHx05fWxnb09RcwlyGpVeHAiz&#10;JWypICT9+QSDcg6Z3wMuzMuZx+TEjvk7JCqe6yoYNCgg0DFG3or4mvjTaNSFhGCq0WSVzFAOH50b&#10;Lg51Wi011Y8Xjyi6CdlwQp7EXDCPPL3xv3wMTuATuIsMdikaKdPQWFG1hzsrzxx/Op+XDGViYuLd&#10;t18PHEcmoBzdvoiAK3CIG7pixaoH8fLoseOkOiGNDY+sbi1yrE/MVB9emBztIlndbew+XH+yHbTe&#10;On9Ci5VY05uO9/Wd7XaUugWN2fo+U6ScvmMbQ4VcP0gM1dJitS2pfjeYyOu7RDEbN/U63iHOrWbc&#10;cV54C3GvnVQYzWR4B3LWyciyAqxrKfTzxNmXM7ZJLAmmLmP7XX8/FT7bSylJ6m9uSxtbFiSTQdxP&#10;pWGFTetyUTcYTpHlKUMv6pap6DqalapQ5EJ5Atu1EIaHi7mCnZ9jmuF4HpdZx6AnJQcKAulA0SED&#10;UgzwB6RrmGaWjNSShquyDf2HL70V25pUKHgJbMU0QCk6DkKDbDIlKaaoG/jwjKG66wfoLYoOlQqu&#10;dkjue64fIB4PksYYDlcoz7w49EI/lzPa3R7Uk/UwriusP53jslV93j4grUUuAObR0fi43+wNG6Xc&#10;RGhpXTM0jw5/GXejLr5RAxMLnz+IVkiPqcSkIVsaMcYiWVmuWwUtgY9Y7SNakUa2kENFKnpP+73O&#10;Zk/WDNXQDMmPFxY3j8+/dWRudnO7xgiWhbABRKxwhodMBG2ZEib8ZkTsILi+Yk5uNFsQSAOoOvIF&#10;WAfd/f3EDyzsrkoQNELsdYn0lKcE2egdp2BBFA6PD1Xru5puW3rwzhuvmIYyO1PZ2euZtsV0dIuS&#10;UwEsVNH/3CO/bYyciIaIeY8rUTLCTMKVU1hWJGaQmZCUESEywzGGJKmYI7ZSSnaR9A27EqVGWJK3&#10;cw8ePX79tZevfnwLjr2TJ4+vPn1YqzcsQ4XckYWoigHxsNGsw1scnh/HERhqecmqJpMHykHOQL7c&#10;jGd+fBTSd9yLp+fymixBMWeba20od5UDUQwiFKZJJkRyEGJ5512gXh045MJkZnqqPDT05OlKbW8X&#10;58khLrbNtT34EWTiaCgqoes6nrYDgGb2unwkQP9UiJ6J6rsksIKNPl1TL75w4dObtwPXvXL5wpkz&#10;Z+G1rn7yxfrmhhymbg/FwzRNziPhFvXAsLumY6HCmWuZ3zI+aVU3bt66D0/PMnUosr7x1uvwUR7c&#10;vV/d3acBHLbsfC+Eqle3DTR7jAIop6H47HT64xNTYeTC4RlT2wCSOnraCS8b0OYAHSLQiGBibAT9&#10;ImJ0r6BGBmZZJHyNoyYotKrVKlyqadlz84dre3XIUf0gIn5mylPbfM5GLStyWmq1O+sba01Y1u1m&#10;pZxfX98eHUEQFblMEwaJZ9/EqZYl4TrPqPsvaExijpfJwQik/UBHI8PIUdrMpX045jEVGFqUzoY7&#10;0+q0P7p6FQHhhra5uTU5vtao1y3LHh8f/863vw0fttvtNZqNBw8fc6lk7LRquBWwGxmEmkzWYqHE&#10;RzxQEcG9g0WSYm4ZxigcxgIHMh/VJ4uEga4bh0CmQoeSZQxBIojFkSjfU2l+fhbWeCFf3N7e6/X6&#10;ZCIgmboFy6PX7cqCgS5loEkGma1t277vw7MrlZEv0w6acIOOHDuGNzMKdR1rDddx4APkS8V+u4sy&#10;UWQAFnioP2wXc57rQyCOw9i0zcD1SxCAFK7ElNAQS0moLs1M6zluQiSOtJcSguwlVJLIg2JUfg75&#10;c6CaOvDgVZRUbCKiRGW8PU684hMxwdrFbE3JPJYlPicQTQ+6sZktIplBYIAVErnwVthxkyGD9Uma&#10;Hge88Ht7+7X3f/e7XC7Pk2i41qNHj8DSvHTp0pc3v/Ih0to27EZYGFwwdnh8tNPpQASOialVLBVl&#10;Tek12imJq8HH0UwzCgI5kToQtwmLwi02sI9DwTMhujPsC9j+UsJJZxyPL2fKXIPBPRPAS1lIUPDD&#10;CMXHYTPAUS1lg+AYM/ZU1+W9ve2+h5gnDQ4eppgGVzFMFUFBSg3TJFoAqpigBB8Gd2bqWkzqhIwO&#10;IfygqmoXK6fOv/D5Z+2FZ/d/8MffmRsdu/HFJ29/49UkNf/hl+8/WV43CznDLrz16jfff/+9+/ce&#10;nzg+9+3v/UnCIs93FEm+f+futU/ux6k8MTo2Xpl4ePdho9+/8ua7cLZZnKEmVkDCpaf55yMrKoJA&#10;EKc2CIMGSoprGO8SIQZIQjLC7xQ7BXy6xcMGVzkSCHhZIBNQ6kumCWHKFQiF1DVXvRPYSYgvEY4A&#10;UeMHtzefBcNqsww7CH18T92I3T7isAl0xHDSJUkHkryMzycTbrMkCf9kXgMmAw2l9EBYZFDOkXRq&#10;2vf84XIBNS3QXkCO/PjQkfnqfs3Ol1v9ZqqFE9ND8LbN/TVIAJ25CUR7Gjo8eZTgksmDFKsYEreA&#10;7CJ0+31vZ2cvYkm90bRzNlIP6P5QZYd7ABFqHt6+TrcDd8oYUuWET54V3pbjsKgBU54vU2ytJeim&#10;mB16TADTDwbrFAHjWBV1g0AO80718MiIqunUJKZ++6APhGUGBP3A9z2IvNRK54mjsGSXMuK0orDn&#10;yPuoXKNrzNJyDxfX/uZvf7tXa+RNBNH5PsbmUsn60z9955XLF1MuuKWwA2K8JAQiyMxX4k4SkNwe&#10;mZ+9/exGYSrnOmGz0fYnhj3FRShogqbeqHtJhml+4Hd7Ldh6ASq9QMoIiWVsYLeWUMwKinUR90/m&#10;AcgwEH4BqWoQBUU7R1tbIX0pRqObuN/rBfBdpEP7kGyjbLDvpQh945TKUFK4/RozLMj/kHEfp5nC&#10;MVdLRSErlmlbc/2chG8OCk8iP+RFsWnoFy+9omvKzvbm1PRMs9WE39rbbzlm/OL5Y+XR8bt3vgpD&#10;5cTplyDYmZaVYCdaCaQkSFMzX7x9Z+lnf/2LkmWbJoQ39aOrNw5Pl77x3Uu9bsy1hmgqGkzPzW4t&#10;L7ihK+tIiwoC1P3EczxKU/bPWj8DGu9AAncgyS0GLLwzImoh0glDfUuU4dFyps/bUbxpTEgvgSmW&#10;knwOrlW2dElXk36/q+sSZHW7jfrK5s7o6NzExNipQ3MPuh1c1aSwypIDh1VBweYC5SRLIhwnuWuJ&#10;opMiryyYlzh81XHjRJhZk1OB6ElznpvCRM8sjNNe5G31Wtd3q+26W2205o+PngwjH5VvJS3TaOl1&#10;HQRtxtT+5s6/3H4Ar03zUYwAX258anK52VzZa548O/3ud97ouy5L0cK3XMrDg0POs6YXKuXdEOme&#10;EjWqikPDTQfnG4T1iFIdsa+pZcQa23e7D5afPlpfW+m2i0V9cbO53NsqWpoFN1nVoqlSv+MbQRTv&#10;9ZMgNuMUivKVsqnGyLa1ZCNmwfXf3oB7Lef0RJGrioqCQ4aijdmhqaFpEMSrgiGFyThOnpVtCKQQ&#10;jWKvhKh+ueUFovOpKkhSJaUN0p1KBUA6FSpbSNzlbP1MMJxwIJKolmUECrtagu+YpHWNNSBJDUMd&#10;omfKHkLp6HShKClBlhanboT7LK/KWtebMbTvv3T+jaljEKdkBOWJtibjDJY4zRSlnisimHyQ3qSZ&#10;ijmfDUhZXZwGEAO26ru/uv45PAhPlX0Wc7lREhJPID/peH6qsR4EiDQNZAYHUtuL1VTaI2vpg7fl&#10;ulY2ReBAkbhIHnxYjybhDhWrJGSMPx+RtBXKd0lunLiqdOp7p3RZ70dRDUF9KYoPw4UZipDCJrgq&#10;rVTqOsKd16RaQVNPDk0cGdJ7YdlVWDdtdev1RteFyBckqhsUh4acVsfrQ0yM454XH5plmjY6Ogbv&#10;nC+aXQ8bFVzfMEkilfIhQ9WhZGc8i0kimfYeJHdut0fjCASBQbxVIan1glTWojgNFRbTeUld5VQY&#10;IGB2z6lNpPtr6MvrK1feevP9f/rdG5dfvH7v2szM7Cdfro9PFVwvTPhepUfqBgHK4aQHOpTCZpn7&#10;3GU3m2vmJbzg5JYPpBDOW414GkoDeOHzsjISUe6xiq7W2xcvvvDRtZuvvfpCqTL0f/4fP4d38OAp&#10;+zG3moD8zECmJaQAfhHiFD5MPaDnwg70OMU5KA+ET+hcOXl4XodTzdIMy+w5ToCbGVct5+uKnxMQ&#10;bT7mEimKYImgEAPUtObLly5+cePrtbWNY8fmNze2sWuOfD8Njq3x0ZEk9lRCDmZNSCYdqJOz54L3&#10;QGhQEowwQmbdvPV1p9P9yz/7V51287e/fX+/trdXa49NVUqVAumwyoWcPT05uba6BKlVzjKR65FA&#10;+heiOzFahkamoiPhQrNu3VlQVcn1/BPHz1bKRbiqa5/f5IUCFE/oP4W0Gtkwdcgk4DQtl4twtsKp&#10;WizYrW5I+XYI2QukyAmkRLEAZ8NjMC3TSaD+UUzTCEMXXXmpXIyTbAJFVc3DhSee4+TzpWPHj46M&#10;DH19+wFq9ZNxJQQpVChI2cZaVTMhkY7gMmMp2KlVDVX76MPPSiV7Y3NX09j4xFCxlCe1Cw6dTUmZ&#10;Scp0l8nOh2trSRzEzqmbNNJhwv01m/uKoT5HL9MEiGWAfPxFTZVT4XKfLC+vHD967Mjhw1c/vvq7&#10;9z+Al79w4QLs06dLiwuPltfW1rgA2dTcVN9xgygsDQ+tPH02Mz/XabX7jjczP1+rVvPDRZ1pezvb&#10;5aGhbq8Hbz02Od6sN+GTTc5O7e3W4UyEqyMZpGTgLiOk/pJUTg9GlCpN8vGRhPHc7OHl5bUXLpz9&#10;1W/e1wj9Kivq1ORkv9dnIk3mJoi8AS2Rk7N/7dpn8HztXB5Bc2EMZfnS06WbX950+46dz8Fdhr8o&#10;mqKbRr/bV8kLvVwuVXd24Qgu2iUUA8eWpgYVLxxZOsqGCzXCDAjIMo4k97kV95pMhlM+AZYO0A7Z&#10;buXiTEyIjT3nSCRl+bIgAKvE3cPaUUr4UcZXANkZpmJAzwSkgkvlcTMF6TnhE26kkMoHO5GfkCih&#10;R4oP1FBELgi83eraahgSiUdm45Nj3/n+9z/68KNHD+95vd79O3dC5NVj/zCKAzNvwUOEmimMPXhf&#10;3bJefuuKbekf/PLD0MV+zcj4uBP4sJu8vjN4KAmBrjlajDJq7JYlXGUWbb8I+IqFmMptNtPnewOp&#10;COm8IYc5HJoykbQgd+vlj4X4GHCP0kZrLyCxrQRh7lgJR2Fk2ZbvebpBkRTKYkzIuJY0zsIVHL6h&#10;jUEsehH4YTp9B34yiqOlleUf/egHsGCufv7x1Nj4/InDQZScOze/tLb5ePHZxRfP3bh+fXFh/a3X&#10;X3j5yhXXa0Fdv76ysfRsbXl5t9sLX3vlJQgCDx89nJyeeeW1S7JlmdhXQEeW7Olk0O0DhWbSaCBt&#10;ov39eoQWHToCZGhNyKSlTDVVRDWUzCkqMUc8U9HCsmY7STVga4NYAnyMN9DEoUYL0cGFXDhqJ3D9&#10;dAwbmm5ubuw8eLi0u7XX6/ThMxWKuUsvHn/ppfPkQ8J5AahyHnJBtnQww6VKTR4AtqWBFezAoV06&#10;EJgkNg6xyeFL9U6/lIdoC4mIAuXRiWPHiyVdImKt70jPnm21Gu7G6lbge7NTY8VSsaBL3PQPbgyl&#10;eQkco7HEtVocx4PCqevDr2uaI7RGBGCCX6RGDpPwcVVN8eLI9dFRMyvRMxRGSpMgatLEol7Hy4tI&#10;aR2lswljPyhbuDKbEMagZk2KMDhKQJF2iPNGVVFN26b5vJwVNxJ2VzHos0675XoeGdOlLNOBEYyp&#10;JCMrpBx/SeAWRXXanU+/uPmP7901Nblsm0gkSCMLjQNVz/V/+ctP2s3+u998TRCNxFuyg4IKQwJP&#10;CxDaODM9MTs9YerakJ2D8hRNLBRP8uSQCA8DyfmQDMOm5ubcQFIgB9XlUApMxYQKYL9e39/bMyGJ&#10;Q/SBolGZ4/T7ZCUdnzl9CrbS02dPPd9TBOyZuX3UjTh+8hiixCX2wqUX4DZB6XvqzCmUBAvdsanR&#10;mem5anNPts35yanGxprU7/m+P3AJFhBqTuqgRyAdxGsyzIzE2oZH2W02i+YoPI56oxPFSa22x0xz&#10;bHqs3WxUyuU3vvHdze36Bx/8+p23311aehaEabPRHCqV04hwY3ATZOv371/P2VBIQvmFb2/p2t/9&#10;6uMzF44ZNhtMZhPU0mOGbbieky/a8BFidHZVyNT0uZLhoGJJOdIuzRqlzyHQBxweIdqcUF0UaZh9&#10;yqYW8P4nitorZI4Z8SYoPL58EbJBxQ+h4GJBEimG4UdsdHQqWN7x4Bm43oNHT/qOI2W+0EKcRsA2&#10;JNKHT8k0TyVJq0Qe9NtVZXlls1gemhmDvHpscfFez/UtW6NWmpQJx2TkDVKlRx91iMqMjZ87e/rK&#10;lf/lf/2Pe72eWcjNXzrXw2pUww/BRIeeD3N4d1BYUqQC368rxm6vUSyWwigsDw/96//6X9/58gtT&#10;ChgKZfYg5YOfylm6qesEo5BKlQpWSaYVeS3skcJJZuiQH8N9iyIU9Kx5jScbT+5sbmw6/S2IhFAC&#10;jVo1WbZZugq5eCeF2hmeYOmNqZKkQJXYh0iDMDWlHKS57d7qZ6uGLXlwdWmanxmOWdIOYggZCixR&#10;T4q7stwPpb5v+YhajiAdVNRqnBrw6BTmQe1qam1NxepUY0KlOY8tCskgbdoQclNZMmQxGY6pjoWN&#10;EqQCOM3tfNNMwZg/OT8R5ikaDoxggbi64qZpG8s/BV8BqpHMaAL1SOO0VNDySfrxw/tG0/3mqZfM&#10;JBqAcnDyLoa3WQgYrGBh8P7PWjSUm8qDwqKXSA+fPvhkbeGRnHwGZ72BJomw9SyNmSjaCwU+29FU&#10;U1e8hJg1XJ6akckQDryUg7QgQmoKlrgCI6SIv+gKAci5YHU2VoFvmorEzxtMrpOFAJa6hzdNp4Wl&#10;0S2Fx6KQwBjRaukFY7y92KFQpJaXhMm+HxchC653GjfWEAE4XiBWbup3Qy/upiUNlp6MxWs6MjG2&#10;tLle1PNjI5M9OCBVm+lmELkM/SxQthCivWEZDJ64HNHpiyM121RarSYyUKxcFCHvA+6HFAf9rhf6&#10;yMngM35yDCEhd3puVLNi95qUnBCbv1+tQwa8Va1D3QM7V1FsHzY8Yt0QVMno8IAcyQ9CoorwHADj&#10;GgSBlEUK41YoyUDGcgDOFKAl7Loq5HLpIQfHdSk3GwyBMwkzelbVnb3TZ8/RmZq8eOnFjdXVpdV1&#10;VUORa0WPbNtATn+SWHndj0Nkx1BSjjbb7DkgWJJmnhJcvUJERcjXDYRaocMsfIJWrwtPUE6lA95g&#10;5l/A/yAMlZJR5Phkw0NIascnRtrtDlPSixfPqVqq63NzM7PPlleXl1ZNxVhb3hgZL8NhmPVLiZrI&#10;6SOZ1QITO48jGxTOXeRepRA/S6UinG6QTH596/7c9OzkxCRc5f2HC+1WjwyEtU67Xd2tFnIQ/WxY&#10;iRqXEcVZBUL54ZriMMrlC9tb21s7VTgZu33phRdOQxq9trK0urZ98sjU+kY1DhNIj5GFq2sUpSWd&#10;/pBvejgyWuq7Tkj5M/mjhmSUgOIXaAymqpD/kABv4vtezsZGYRiR3y1vNAo/CFx98Gd0fHRvr767&#10;W93Z2YUvvv7m64tPFlrtTqFYqPtNVYcsB429ev3+u++88eWXt6+8+vLK8uqh+ZnllY1jx2a3drdR&#10;rEu4uabyQMBVODNmPow8rCSpPCiF43hgL8KPwoEw0qDxnXAeLz0DlTIWkodULNOEu2pBiJHpzhjh&#10;n/7wT27fudvpdO7ceQi/ViqW7Jy1v9eoN+qQc8LXi5UyPD5IzWAzdts9/B10xApz5RycUIVCHueB&#10;jbppGJVKqdVsFwrFJErrjQZPP8jVmevFMnkgOyQdnPx8Zgn/tW1zdnr63v0HX9681e22oyg+f+5s&#10;s9mdn5l5+PgJ4aVQHP4AaHHg/IOTcCjI6URWisXC/Xt3uQQ31LoNXoJGSa/TpboaWXvNZhO+C7/d&#10;gTWPtrWIE9QttVTBHoQiMowDthXHEgrny4SLn4r2Vrb+B4R2Me/N/kicn5ydFYP/ZzL8XOo2k1ym&#10;XPpgtDNQLRFPN7M1SrORHnf0zczAY8GgSvhRRIBNHghoUKJpqqHr2OULA02T4dA/fuzYvUePr3/2&#10;2Qvnz/7s//ob7FAIqU7VDQLTtmbnZndrNUg/+afWLXNtZc3p9FwHh5rw4ax8rrOLOmFREEBCYZXK&#10;hUKhvoeKVvwpV4ZH2p0OarXSNEJRaKSABee/8L05sN5lmdR7zDKLez6o5Po3XPsrjkOKqBGPEhrD&#10;Xggc8R5EUlODBIMUBYnOEULKFym4yVPdwKMWeXc4/UJACfdzgl3hBJ7XCWD1v/nGO5DA3bj24bHj&#10;80ePnVQSf3V5cWll1bSNdpf94hefwLE1MV45cfyCohhbK5tf3721v1cfLlYMVZ+fH33r7Tfu3Pzo&#10;xOGj4/NzUlmPEl8VXMRMRpbqWyxvCKooHhD9gWi+t78fBDFRrjFXFC5vnO5LDa1YdFxFQpjJlCXc&#10;vJvfnExSIsMi8u4X/YC4o0QMJw+kCG6Ppeuqkbt79+Hf//3H/f12ztAMDTuD+zv1jeXNza3aj37y&#10;xyxRfa8POYHGDInb/iKVSKTuCl0XPAwebrLNmfBVKku0K2irx+S2Ri0MPLZarpMv2zTewGGkIqtD&#10;VjHxAt22F55sXvtwaWIkf/LwqY8+/8P6+vrRo0dNS4WkAMG0pPEWK9gyhMTAD4NuvwPZmmkoHjon&#10;oq4jakvFoh1ACmgyvyERSngjyDAm4ZZB91fJbCYHGxWp+VRsKqrOp9kSE8CbA9iXoCI8H5f4F7EL&#10;g/0LXTN0QyDYubcW72XRig99v91qc0snDs4/8M9NOVkaqVx8CMRRZ/DV02dO1nbrUvg1XCSsG0Y9&#10;TrTOiAND04/OjP3yN1db3f5P/+y7IUJMyXPiwAE20zcjI4okCfN2MXE6H129/uqF42OlQ77r6rrC&#10;CFCoIlBExBXSKjCn505KWv7Ww/srS+vrta121FFsuEKrZFtWFBQ1YxhB8io5pOCjhy/PTE8VbJtr&#10;icNlqkiZ1Ljz6sTUuGlZe7VauVyGp+WF3tDwEJSLft1BjgsiMiQowve2a+hbGgU8msFT88NYJu8x&#10;agcPkD8iisTELuP07RQvXdUM1KqD2NdstQxdjcLQsqxuo5X4XsHW3/vNr5eXt86ePTMyMtNz+1PT&#10;E3t7uyU43pD4oDDDfPTgyb3bjywNPZxSGhyyWKo3oqsf3f7zv/i247cpS2RkBRzmC0XsQEAEi3yZ&#10;GRAB4pgSbvgwdLgIeX5hy8my9urzNmDpAYJr4HtHgh2crpbwRIAHkBQt1DkXlpBRcKVquZBPYldl&#10;yczosM5YAcK5rAVO6Jie7weQvLo+imhFaZYxSKRPRkVCxOdHiMQciEnzPiuEUPXu3fu2ZfeDyJMR&#10;9Lu4svXKpdNez8UNTC03geQcWCsRNF1PU9fz2lYutJQkJ3uQaVm6Yupx4CtUshAfm9uCoyoGlBHc&#10;dUMW0x6sbJZWt0+czOksdlutcydPPLp702AJBPqQmWHMNNJMMnQTTaARpoji/AEqUcFpFzy6f3fy&#10;2GXXdze3Nrba9YXlpfeWn/SGbJwcFhTYR8MWuht3JTTOqQVMslkHi/V0p4PCWhA17JziYMhIpwzZ&#10;83CMEttossUi6dTxWe+ICedeQUXDgI7jF+0cbNp9x6s5qGst+aHU8WQon4Io8cg2NkyltquEiRaF&#10;XHlMS1KoSRDFLUkOL1ANDSvhnIEr20L9IcnCrh2Sswu6ylL0ulJlSRNQV7pZGYUY4oSKEDEq7eg+&#10;wtcD1NNSUeRCoolx0obsyEL0U648lPLqmk8V/oUO4qC0yZx4eT86zbSuM36WxDJzDnisvW4fwl+a&#10;kxO4/IRBqQbFbkGW/BTVNJAsbqkeD0Qh1yiSZkxtm7tWIlYZVZSgqkUtKANl2eAszVN640RROW/s&#10;4ZEnjxE7up0wn/IgrI05VyhAXCa+ckz9RzeSOGCxg5aV6GwU0JuGidT3YOnk+l4fx3wqshhdRMfI&#10;hrKfxIaTSt0o8oO9jp8bzeu2BlvaaTv2RAV2WBj7iqF7nr+7H3y5Wh1e2niwsAMPxSzmc2ULtc/Q&#10;8BayAz2IAklXLRNbM7Khkv6O3O52UjITgqjS7XV120TR4CjtNdvIbYWbJsWJcC3MoJKEPCfLIuxi&#10;P7y/9JMffbO1s7e7171++87oyNzycitC178UFcCSgJhAeBj1XJQuMmSd3GoxPYBMLDMPYAJJcICi&#10;FKkFsYcS7MnSeBRy/QN8KS8sMtwpTziiMH7xxZP9nr9b3dU08+G9u0InAM53qO9URK1HEnGI4JPI&#10;ZiSngRRoGIpEOcOEG1kiGG0C+8KlN6VOr68NFbjOL9RXqW6l6YDVxQQw5KBEwv5dStrkA3nYKA76&#10;DW94eKhYsDvdpm7oldLQ17fvp5L2zW+/PTV56O6d253uPkr4MEUYa9KN4TdDFka5soCtSpk7Br07&#10;UdTS0ydO3Lp7/+79+3/+kx9OjI7ef7z4eOGZ6/ZlRC8jzhTnSLDbQ5nEBLhMHaQoDOpt0iZHa184&#10;VT/57JcpQQUgfz995gSkSbe+vjc8XD578uTK2i4H/mCP0kC9G7fX1zVUusamdQQFs5UvFJDUGKNw&#10;gYYGBAHjhQI1ErjSDVxFEASGoVFaPoCDUZsxwVMMjsvJqYl8zgx1HIANj4z4oQvbe6gyPDs767no&#10;5Ts7M4fvGYe3vr7PGXqGrsEx4fv++NhwoWBr+wpHZ8ocQptmYml0DxWyjCYnWLK1k/l4P2XCA3nQ&#10;AWZpJvHDU/dUlJGxkqpCMhjlISMCCuHQB+rcxWfPHjx6hO0/19/d3XX6ztb2NsSD73zvW1OTM/AD&#10;a6sb7/3+PcfxYFvsrm/CC9V2dhVUC1W21tZg2XVanZ7jwg6FX2fUEKjuVDGaev7a0ioycaKk3++b&#10;umyYGnrwMN4EIdB15riWwQSEOlepNNTu9JqtttPvSSTQferEiQ8+/CSfy3U7XR5CwyBKn6OGxiRx&#10;ilbluVxAldzly68Ui8WP/vAh3GfdhAdl+K4Hlw/hRkL0tVQpl10fD9vA99M4NmwL5crcQNG1vGXm&#10;8jlyQk75FIHPV4VuC9WuLB2oS6UDpLFA3pC+CAYQWR7APZJ4oMUklJl5vBJ+yWIylD1LgXzNCt2E&#10;03plievccmM8RPfGYqSBGoIDxCJ3duTuY5lFHm0+WOp9z1fQ4Nool4t7+42UlN5PnDj5J3/6Y+8/&#10;/d+fffrps8WnoesohgWhYWh0dGZubq+69+D+g1K53Gw2e3QKcymDsO9sr25CGI9o7Eo6ynHk4ZgX&#10;PqXjOIVSCZLJQdlg5/OQcrvtNp9uowAXV8JBlYKYW0hyg2mWcr8mPiXjPUi69YTqjnknjavzCwU/&#10;iewbIZuJCXhOfXBV1amGgVSOxlPEc8BAgp1NQYaE98HVmMSkx5nSfCXG8JLHGdnu1ma/27h88XJ5&#10;eth32l/evtOud86fmTly9OyDhWeT45WxodLjhcUP/vAHqEkLdl6NrX4nTkNvpFI8cuLI4srCnceL&#10;8xOjUxoqYqOUncrYQXkvUK1CElF4+1BVg86f+46DdEp6/OKW0wogEo6qxgknpiZozJUQpFOW0/SA&#10;Jp5k4xFJEBsE5paAfHEmCUZJkZxCQggnPsTBrqO89//+5taX94uaNmIbChGE4C7DS8dh+sUnj+B0&#10;f+fdV+aPHnF9hJBLYuzCK1syJ4tT4ROcDMhfWSOZiW6duAuEahKeXfgQ0r1q1e+0Fh4/Ghsu+76r&#10;aALWlDONqUmzZBUmJmbKxSEoeDrtpqYnYc4mJAZiXdLAh3LXDTzHc+HhBQS3oA5XnEoHO5aUhzhD&#10;SebVo47zfB53E7GJUjkhDnPMm3V8YydSxhkhVSUxR6f5wcAoglix6YGpE6YpeFMIdw0/qBlQbGmy&#10;LMjcccrfIeU2v77vOciHlIWKUDyYoiQHMxUU/VNiSJiw2+p5Hcc+dvwHf/TNWw83/vDBDdU0NDlR&#10;UgUynFI+f+rE3OpWLQykL758cP7skbPnTnqeS6RMOWNjC6ZTylX44FxPo1cunfnqs/tLy2uHZ6xW&#10;exi2jAlrw9DTDGmbGb4rKAw4Ovb6N773ShhVG7Xf3vno6eqTXstxe8GJ+aNRmMDhYFVMbqEFQRje&#10;7Nonn8N7w16FGCQRoTYmyIIm6VCfDw9X1lbXHj1eiPz4wotnbt24BfXO6HjJd9wnj1dKlQJc4Pb+&#10;VrGcrxiUf6SQzIUkjBnjAcm4va1YaKIBjBOUZG19y/ViVdEnRoZHJmfQHCyMK+VSvmATKCX1/dBk&#10;6ssvXrANa2t1p1Wv/tMv/rFYLr/04vmlJwuH5o9iAYa7T/346lcaFz2kBD0lr4+8bn11Z/EnP3kb&#10;5bFJ2ZiLdJeHRj2U7ENXMEYq7YZhRH4o5vdyFvMTnmJyjRI2oL8MSGkDtgtHbyRiZbKQPDBlrmGa&#10;dQpFqxWVKrBsse18u9UPgxT9jFDiPdpYgcCtQ5wjQkSKkvqMT3TxtWW+5mVFsG0E+1s0cUhyjOOz&#10;1E67v7q0XMwPdTrt+n7r8cMnr18+G2sab8mnWQOIEmVi4SGIBqV6qHHHXr5w7umCcmR2ZnhoApvN&#10;jM4oBPIhOr5QKKCjEp54Kh8TpcjNkQ2cULGxkVF4mnCnFY2YFgh8l7kbpaVped1sNXqVbs+08vBJ&#10;2s0G4vTgKegQh003jtLIa/mt+7cf/uzLD9NRszeWl/IaNSLkQ7JkhpBlwgJL+0HaZbKPBRLXWECs&#10;BtwRx6fZox+XCoX1XpWpOo8tMdMb+92tUtiR4oEms9Rs4+9CzWliCjcEZ6ttHSlbdSfwGNslH2M7&#10;jMuMFRW14YV4usWSCekI1FZhjNjuIJqJpbYTuoxBmZyTpEIsGZ0g9EM4qdV+2KFmFpSOPUXud33Y&#10;cgb8U0dNmJ4TwbXoBlqJWRKWlx4OBFnkR6aqWDoShUxEf6WViql24yOGdWlqugSrVk4HBCqhU8JD&#10;PXvOMjHjp6TCZ3LA40ozkQj8j6Wopw4fu/7Zs0JiXAxDLUodRYlwFoSbB40lFHnaTUPI5IK4ZKnb&#10;DmrKVQ3Yu4niJ3LshzSWg3IXP72Pg7DEjzpOhGdOmDahzu948Ma1IKLRZ4JthThVYf17oWyrKCHg&#10;hcT+kbnUk4Hzf8iOFZ8ERWIZorMcmqpk5qUw8ow8FOSQOSdQlljo4+KozDCN2ZBZLzLV0gIzDW05&#10;sQ1nYTe/2WFdqIJdKNqgXPvs5m2EjMKLrm3oQ3nkmESRV20joCyMjh7vQsXy6PGj7a0tiNaV4bHy&#10;SGWoUrE1fW9te3x2NmHGqGnnYPXnSxDDYWV32u0YTbaEaBLZjNH2yrT7YI9oWDXFlm28cPH8x+//&#10;qpA3b35197/99//Ve7/7T8Wc0Xf8KdPA2I/JBGrvoSwcLBJb9Xo+EhSppYhgYDLGYdlUTRIKTyTH&#10;yC1IJJkcg1SJAC+Dp5+SABe3y1axXwVXHVo5fWZ84tNPrvku3Ejt4cIKFLq0oyVq8iflQt7SlLfe&#10;eHVru2aasHTrFE4zCgU7yItoxpRV+5juk8WahM7JRqq0PKjgA4nlMgo5G5iLSKlg2XLNEYgvUcSF&#10;NijtTJmmypsbG9hqwewlrtb2wig8cnhud7N+56vH1Vrt8NFJTePloZolAxSNVI1Sc+oX4Dh34Bcl&#10;c3Y0ihHo8r2H97Z2dv7sRz9cWl75xS/f392tWraNIdfUJ6Ym83m73+3FoW8gVT82VC6awGEKjEPH&#10;IXDWdne/uPkQ6qieG164cFHXdMftP36y9MaVl2JBool5FYIzAEnqOk6Uhje/viVDDRsGpq3nyNQa&#10;JWAwccCajaa7SlZeGjGSUlkAy8ESrlf0xGVhyUAT80OHD5fLkzfv3IOqGHNpGRNRr14fGiq2Wh1I&#10;xsbGx+GAePzkGeRvM9Mz9x887vWdDz/8BFJWz/XLQ4VWr65pnPKVDesS4ZrMM3kkMytZS3+QK4qF&#10;yAYALi4/MpgH0rheExS/rGsTkd4iKd4y7hyLhjCR/K1vvvPw0ZPrX97w3EDXzX/7b/6qWqvu7O5s&#10;buwEfmAbeYgydtne398vV8q9bg95kpbp9PoIPoQqw/N0y+Dq6DgIYZLnBxAcKBvBcR9aZlhWFAeD&#10;8JhkfUOW2cfy7hHnm4+ODC+tPIMnAQvP0E0U6pNYp9v97PoNeMrZZUsDSCZfzvDPoaFh27ag9oZT&#10;Fequ3WoN4SflMuRaEDTQYcs0ob5VIsmwDMu29vfrmq7bhVyE0370iVcNLVWYlbNIDJmLY8sZbkfA&#10;zQRs+DmCLj8Bskk8y/RhJO5rRX04KdMbig6UDgXEkNxDhKiocCoiJVclDHGswiugbNh/wOoaMKLZ&#10;gCzDxBSQBL/F3US5ZikdOKFahh5GkCh7KC3GbS9SaXVtdWNt5ey5M4tLi812y87l4KsvvfBSz3Fm&#10;5+byheJevb70bMl3XTLEVYMwdNo9G+Jext+EENTY35eF8Cw616Rh6HuuSqAATgFoNhr5fL7fbMLR&#10;S55ykSrGXJTNDMR0MmhvmknLo+YLj+5Q5MOnJ1tqQUFJM7i4Qj8TxSGTaaqDzjEm1GppEpBck4Ja&#10;OArVVzh7ZDESpLKJO3aVNM77i7DTCTFQCxwfKpMrr74Zx0G33b755fXJseGLF648e/L4yb0HY2Nj&#10;73zz3cD1ltYgl67qihaU2drmFpwmr7180e33VldXHy5tXz435ycSLEFNJwNXTcnAL1xJna8N7F0Q&#10;I14KQmwn9z13a2cTBQ0yaDuNRIXIkyD10TGAZtAkHkNkSPT+oslqZtFLnBz5IPMgujyhZw90vZHK&#10;FQWQH+ixaeb/9//tZ9WVvXLB1tFLA7O2JDsulDSxZbZ4b2lzs/GXP/3jI6fmPakTpYQUgiNEFT0X&#10;vggyIuVz8wGxXDNYZio2skJAf9xpeCIplfJYq9Wfm56SEiVBS1u4IdJwyYQnu7NT36nuTI5NWoYJ&#10;KYXbdxMVtSIRiIWLhRyY0bMOIkcKUR4HU8iGSokoyjFJMh+Pc+CAKBL4iUFaJMTs5mrhSZqh+AT5&#10;U+DQGRcP56UKycbGVLlwq1thbkycRpU68uj9DbcxQEQITqSlQRiBepumgfCdkCw6a7VajM57GtKR&#10;kgMn6uy1JU5bh7CIp2wUqGm8urb8dyvP/uj7P/if/se/ajWd+/cewYOAFPHIFJRqJ3f3q4Yhv/n6&#10;mYeL67/6zbXDRw7rVDvA84YdJNPgjqls0FVD5GkUnD5+eHpmPPYcIsyEKk/lExyPENyUCZGBJHF7&#10;XdcPPNg8qlY2zDPlmaljdrfViqQkpxbhZk+UhiOnF5HrJkcv0Gwc93TCjwEiV+CEVmb1emPm0Cxc&#10;Gool6tj0ggLHyuEIRIojOOxxE0H5bZiQLpC5T8TQxAlZjjGZaZG4CedWMy4UQaxuRB4fOXZEV6d1&#10;0/TcmkTqzBtrq50OHNV508qNjM1So92Znz70+ltvfeutV8JQqna7//Gvf/7ypYuc7Bxi5yL2nfj6&#10;518X4LaStE6aOWdLoV+t+te/uHnlrVd7/XaMlaYCd6xQLPr9JucjYJOHiCIcF5cO7CwG/QyB3xkc&#10;jQfxkIdvvhczGULO1uWjDGzeZIiDA7MGuLFe6Bo5Ve4pYRJphhIkrDIyakb59VoXnqGuqwkahqKh&#10;vDqA0VOQHOiyZKJYIvHg/HYUj0rj19549eM/3Gg2dlyvlTONP/rWN4T+CoLHsX0foQypIosohjtA&#10;aDKmqdvrvHnlxW9947UwCmp7O9hslmWIRamk2YYFl+T2UcmKzxH57CgiWR1sI0Fd57iVVBgmQeWH&#10;KVe74cuJBtUb1Oya0Q2TvucomtsPuo7fgu3oxYOOYLyz9fjv//5njucZbleqeaNOGGErWO84XtvS&#10;24ZqlcwWaokYAX1gxVbyGhtBMepkP019RXF8OMt1U8p7dddWTQtqJU3rB7Lb7M2z0v24j3NFPZu4&#10;KhmtVGINH1ZLfEvyuP4x/FhkyB2VddLUSCOfg8jIRwsfpoYyNlZJh1rXE1WONK3KBtNsKe0mUd7Q&#10;JivF6Upl3C5aEIcgEQ1iC3I02UrC2HX9OHDRUEzTYXnn8OxN/JiKFdhKOjwanKvBI4JNBc8OtpMV&#10;KzYlIQOfeAEvENk8I07aQD31n419s4Qs67yLmS/EuXC0UHplerbqd9sQcXQpSJlDxhxSFLX6gWKo&#10;8zJrO5Hvo5D2/8/Vm0VJcp1nYnFjj8itMitr37qq9xUrAWIlQJEAQUJjUWNpJGvs0ZnxmWOfebH9&#10;4Ae/+GHefY4ffDxnRpJlUbIpiyKHIkUQJABiXxpAN3pfq7v2qszKPTMy9gj//39vZBUFgiTQXZ0Z&#10;y733377FjFLHjfB+w0gPY4UclXxNHcqyTfmEH2Ba7qEuvQKlu2/pBU1xTNXSFZzNaugaNZY3igUD&#10;cv1QV1xJKlhyzkYO1TBM+2E0P2ZpWAXHXpSEmuqFOGiflGQoi3txsgWJGsYOGg5rKEAO9+ND+HMD&#10;qQCvPSaiWCwFUnl2bAre1pan68awNwjQ0jZFOzuZwZUTGRI1qDGw0AH1wadXi2M2LOLtWttAIcB7&#10;EG98DwkaRiKNF8f229ueA28tVGUVItqz33ieoaq/DDFCocGWn4qzFKcDmN8r8DRinF1IKyemO/2a&#10;FGqzlfFKtRIM2u3dXajUEBdNzcCU7ikhx44TJ+fgLvJuEVKtMPQ00juJeURkh4VnCExHnXEsT4LU&#10;gxRCRakhM2cQ4fAAz8yy2IZwSZYsLk5qivT5xa9sQ2vtN1YfrtkKUYUUFYm1THF6g0uf3rR1fWtz&#10;Z6yUX17MQ1QSoHSJOsJczJbOuxGhNJVFLbRRqz+7cjyvyKu17VylECFSKZYPLUdBMsw8MciQHCUY&#10;ifGGkOaEx2gss1FC33Ph5qQzZ07Ua60Hd9d6XW9uaULDPUjqshLyFvngizh+DD2b8RMi7mebcGuM&#10;jF+jalIaxPm8dfbkiZu3bl++fGv5yMJLLz89Vhr7+RvvOMHQtnR/6MChaOgo0DcqkBgEGlSkMdBY&#10;MQhL+fJnn3yCT9SUAz9+6onzlml88tH7YRQ98/WnfvPeZ0GAwtlIEFMJcYlt/Rjq6qHbOXn0OJOv&#10;wQqaGc/D4wwitAyFB2IZcLIlaFCbRPBOVFkZOAO4qaHjj41JNGqGHBuOL265jBbrcPQ2ao3aXtNE&#10;bAIJrpH0L1zrZrvtef65M6egprp+72GlXH36qfNHV441mo12q/vhR5/Pzk0O3eGx44vwA5i9iNaZ&#10;JOQn0cFBEUZ91H1DZw10RpA5k+yQxHaGgRI2abx+lNEOblRuSVlllUGkpUzDDD7QMHU7Z5VKxd0d&#10;+eWXXrx1+24UBp98fHGvtu86aKkK7292cQk7pJK0cGTxxpXrE9PTlmU8fPhwaXlxY3OzNDFx5Pjy&#10;zctXc7pRrpQ3N3emp6dUXd3bqVm2CRG/32+hyj61QEjOMf0tCCufN2DJQ43cOOp2W3ukBwYR8szZ&#10;07V6e2dvL4j8oOsx8rKJaQPImbEtVB/79TrODDXVsmxquERb29u7OzuwriFWFoqlbqej6trc/Dxc&#10;Nnxyzs4FQQiZM1xYuVIZdDtIZ2WpnTPhaWgaYl25iw9eEQ2oVA5tTsT4dFRtHSgtcXkORehOj+Zb&#10;ZGaWcmlRPojONKeEsx0TbYvRISP8lgkCK2UOxoIbIeSshNiVnGnF8mJCOnDdTIUaVCq6/5ii0txU&#10;/DKvq3O53HA4dJzhD/7mry0bCt1I1XBQatnIqrt7+14Sunu1bVjw/W6PO/SGCZWcvr+3uQvpNyFu&#10;McPvtdokRoUWJNhzZAzeoiJ0rSUMY563j0xv0k9VFcj9VMLfYgasoCyY0CLnytS6pnHMrkxE3yTz&#10;LB0hvEekUO7vQLKg6BOlpKSzI5HbKwLStRg7hgq51MPjQ0tGDkSJsfiBf9Y5GJyDpGVNhWeQRpB2&#10;adOzM17KglC6vbo+deT00WMnm7XGzbWtC6cfmZyfvnnv6vrD9eWjU4ac++KLW1u1GkQ7Q9NX19bv&#10;3FqVNelrj5393ndeMeEoUwtwPTpjI3H8DKONFSmN+XhNG5NKXtpoNKCwUtBXliu00imKP0dWuhJi&#10;SsXADbkNXL9QJuE7mTolcZqOnJ1lrpxJucjI/pd+i5MfsVyFOlmDE+7v/vZXexuNAhzDuF65zzMd&#10;4gJqgK4sEBcHre5Pf/7OH+deK1fH3MCHp63qlALTUuQiZtjnIFmyUa+FZW7V1LhNqdHOabiM+6oh&#10;nyBNBn6wsDQNpWRzfweCNtJAoxjO83Ynheyg0+04nlvybbU0FgWJ6iOhGW4VkQZpwoXAVRUxYwkJ&#10;wyQCqRWr1DXlDAUUHPZ8DjDnUEsoorBdp2H8Gzlei0JXkPQ5hUA64FUSO5TLsGZwjJQP5JHBmhCE&#10;mos2kw4h6hnmLITy6yqHeQjdsgxn7g2dQb/PaMzHJa8OfR3Pbzi/kgZlUpq3c8tLc067mcvl33jz&#10;jeNnzr72rWdW79+DsuDEseXnnjjxxVe3ktgPkiRvGYszlXuru//4s1/94R+8Buto6PT26numrk/P&#10;znPIDacLE7MdncqPH128cvkKOXglaHMdqOjMIcuZ3qAwqKF2lwaR8oc/+sGD+7el3j7WtvC0NWNl&#10;YWlyYrpvGJCRG1gwQzKNjqE4Y5O5ni/vz8XUIseRS2OvkXVmpKEDBSYzbSOfN6GeiR3Xc5NcOVUs&#10;lfk6uW2idX1Ecq+IWYCam1uqJ+khbWPcZbpqDPzQccPYdOHldPvO4gKaQ6w+vH/5yiXdVC9cOP8v&#10;nn5WtQyoGHqd+lu/+tlr33nN6Q9uXfyi0dwf9Aez0zPuYFiesJlifvH5XSjKZJPXBHxMi2tYJXre&#10;bz64+fQzzzIkikLxlgk4pHSGoXMEpH/oW8RINZuo2kL2XxkpoB3wO9LMlFcawbcIFcx1EUYWvgI9&#10;qnCN/qxE4aK6sBs0zRivTjT365AwYX9ASVrd9tZ+zQ88qRei5An2NbjpEAlok2UYDsxlJoj5XE06&#10;i1CUisAGNcMw+vCD90+ePXHqxKm5+blbVy82GrXFpYqoxjN8+UGbVhZACc4Lwrc89BzHhe9BKgRG&#10;RajPk8vXv5qfnDx54Sy3SWICPoQ8OhIvxVwMqnMtZ0RSijBxhcFKPnbk+P3Vu3gWyipcn5uEiqGv&#10;PrhfMPd8t5dTo1Il//jXH5XV0PU7W2u3bj5c795/ECXBvKVFnj9BGDslCrFVN/T9gec1+lBThZAg&#10;Q9mlQLGEiCEnJDFpTQllZYKOlWZ+oMaoMQMBr6BLoYTfXk7lqhc3sPmKlnd5TRnEEVZNSE8lULHG&#10;tZdxdZK+m8gl/JjjkFnWFBSsJqiAHIlP2fCB3sVf9EWZ0Q+k5kBKtiHl0+JkMpFKKoOgM85UW4eH&#10;ZECIheOxAMeEZo4VC5VCqShBKk0oE8Z0RTLltGDbKmTYiDdOUDg5DhxBkGUHtcNIqf+AZzECGbJD&#10;6dwhIausDEbYSRy++shTzLDcMIT0woM6W0XHKTieod5DTWWMukmADZPIT5NeiO5unhe6Qx+Wi5em&#10;ULi7EiQe/tDv9oeDrgd7OoUHPJARv+4HwQBJz+mGH81pyLXW0I2ZuQnT5dSIY1eR7nkQwNKyLA0V&#10;Nux6eVnaQtteCBURV/HZHbGTsf1MbSv4O8ggDkkGzGr4Swrs8NSUVA05CpoypppwJJfHUE0e5fw8&#10;Z78fhG7Mz/NRqh7jrLC92yWdfnmIGn/qysmV8fHqoN0zmLy1vjFWHls8f+Sx84/BxtjaXIfzsdPp&#10;uJ4vcX8OIULMO48yzzUxeVUg90qLY4WNtQcXnrzwm998+uI3n7n65cUz545+9OWdQsFCRTfCtVEG&#10;jrqmhZwF91lCrqI29FxYhFEUZTqJKZc9SPgZHdO5Tv0FVJ6LQswRVAbpcorsdSEkj5VMVoXgFDeK&#10;DNO+ev3GwsJ0rdH/x1+8EUUhvEzLUMhkOXXag6mZyfn5mUZrFwpLXU8IZDTStBScwlT0FOnZJ5KQ&#10;hUpT3TJbvZ6bpjlNvbW21icHPA7jJ+c7kXxLmeRfkplWcCsc/k4w1sosxKM6QvK771erk91eb31j&#10;w/fDR584FeP6IEX6A5dynDYjAvZhvdfrV6tjM3PjfGjBqeuyUPHhzEOlVCzDtv/i0qXvvPrS4tzc&#10;w7WtGze+6rS7Z84tu15kqKSFKZN9myB5kSkR2hFxRy5Ihs3L1+7QxAyfTKGQHw6c9z66vLgwmy9W&#10;IAmKufUStnoU7u4JtxUGbjlftXUr8iDVjnc6fTTIYwr20ymp8eGQhOvTEEWsoniKzqm83FSSTxFl&#10;pIuRng4hj8MI8mtqQGEPB08KZKumcaVchi++dft2p90vl8fGq+U0Ud97/8P1jd2J6nilUjV0K5/P&#10;FfLFZqtFxpRJJmwkSRz1QygtPowl7JRCkU7KUg5ppOHJMmWHLDolIlnixE7iB/FqicoPTEc5BJL7&#10;bMaR98knH9f3WzQiSp58/NG//bsfQ1k+MVF94omVpcXFh2sbly5d1jUDPr1Rb0RB2O20ho4Wh3Hg&#10;YpsyGPQbO9schoqNQ2q/jhkl0i5CJLnrYtXOXWKFMEc2zxzpt3JJU11DtvPO7q5MEXB6ahrS18r4&#10;2Ob2JgLp8Y3jas/kw4SA5f5+HR4VrMlWowmVLbw1eH0729sBSn5qg6HDHXCSJGi12xp6jkKoHUJp&#10;4AUeXGG72eLG9vAAkIKWN3GKM9KlzORoD/RoRga53L4sU2dgQiaKS2qR0YOikO1Iyos47o0a88oF&#10;u6wyE1jCVDp4/TxhS7kjZTYeywZ0TJjXZl2OTJ87PSSWKGCYMt90Wbascit7nixR31yem5177tnn&#10;Pnj/fdjdsMB839XIrWBpafnM6dNXr18/dez4P/z8DdSOpUYbJJVQ9x8/ceLerduizMwAhIkYjqnw&#10;6VPT09WJ6u3r15HfhoBizljEAS2hUeCVGkdWlhv1uorQGijsZO6kSTqCJC+cjoYNOLBWCE3GyOwI&#10;1d5HGH1+jAnOOhHHCDeIxiXwpMPUZZIP6Uk+X9ANG1ejbhBRXgnws1I0PuJiedgY46wAPLECCT1p&#10;6NtD+AItTU4Xx6D60hVDs8efNcwo9N58581iznrma4++8/aHncbmk4+f+/LLq088cmZ8ZuLd33xi&#10;msiK3NvZvfjZl7/zzZcSSPeZgSoBGbNNyiY8fGfGBJpHMGQqOZAEDgdog8kbVLS8YK1EmcCyuF+u&#10;wsAFl3GiIqODjsAVjMSi+KCVjwhHOPmRUTo/Q7AJTWp7cmO/TehKnNMglUyoNgotcu4DDvsE6uH2&#10;bu3Hf//Gn/7pH5uGHQQuzsipkFVGYjNcbCtTcxYDfE7USCQBkBB9GyZUaqgtZFlGuzf89JPV55/q&#10;fe3ppz20xyQLA5WVcvnt3drKyoLT6wVhLGsYVKHYTTAxJc8tRed6Wv1ooBqQ5NBkkilCJY8n0Fx6&#10;AoG1akLrLaPCK9xTjwBLcSaFj52QmKAM6QjRIVAWUhAEeJrQB/K5MW9SRmRwadFBwzMHMlJBggqq&#10;tCCyKGM7ZOR7+E+v141jcUxIh4Eg2RnPVwydOykkrONjFfjuM6fP/vLXb544fu6dt97u95RTR6dk&#10;3Xr8/GN///O3lqZLrY6zU2vt1loQqHKm8vFnN48dWzh/4UyjWWt1Gjtb29+bmRKDGx6esWktuf3e&#10;2VNHvrr0Fd0Kg02qE6yFe+zijACrEKx6NCgcFbXZaVy5d3XQ23+8OgYrtddquN1OzR2+dP5Uc+Bp&#10;pEWLLVwVWQymqSchoeSRgKZyQBO8miAMut0OTSxjwW/Hu4/h26FOW1lZhMtERQHTTJJ+RBkBSdBx&#10;KzKGkGFIxcIQz6Ak4Y89g2JiYLIto1xBlng0RAU7WFJHj65Upyqypv7+H/4hVBSaLo3n7Lnpif1m&#10;u9PrwGG2dGRJVbR+rz85ORUEEXGE1LW1bS6ZkNneJ1weHIsHVb23utnaqxcrtp8GyD0kj+vyeBWq&#10;7ny+hJpvIcSMIOXl8kiVhd9qMrLkzRh6nPQgWtdi2s9E0o3fGuP4WngFHHKglGE7E3ifwYOSo7g0&#10;VkU5XPQ00uI0NCxjYWkK/mxtbwdCgqZwLwDu7S4OJYxY1KCD/41kGgvF5Dst+CVIJ4HH/WBte2t1&#10;d2djZ3p6ur631W03z15Y5se4JGcLWBY5SJb2k1si7+6TmweJ8AgkNRkaIcsPzX8xfEYBWpiqcuYE&#10;TUNfBOYhzZdLKilIQitUJo/IRj+RrBza/QZwe/39pL1atczxUskNolxZL+YnFDUqV+2VE0+/8q0X&#10;//s/6Wky6wWDVrfZbO15YWiaufHxyYlS0fcGtVa96fRbg2Bjt9dxQlh7g4Hj+zgT6fTD/mDokaCX&#10;lXPgIRXHp44cO7k0PX7l1tVbmzdWf95QdLmqYqcWz0ZDtYmWF2pyV1PivEGeQ9RCgkpekwuyXMkb&#10;e360aGpQXq1DdOqGal6jNZdgKk59N6EFK8QGSNuJkIzUisJSHCLptixtE45DY0kYDKuR20iJ39tp&#10;FmWpAmvCQ0kt9HNG+8jYlFI1TE5NVv/gmZeOyLYVORF1BWMF/XAOSaZlKmsZrI3AMofw7qPfGAWX&#10;RBJOagToxowjiGSvb1mW6ww+2tqEoIg3GIVwoQOnnxiK47twDjheMEzShhv0sIbBARwcnT5jGzJz&#10;DQWptrC4NUmIUZFwPGKYM9Ub+O8DP+ETvQNlGz5Ox/I1btNlwgd2VFJjFp0m0sfmGwB+3UtQNszG&#10;r0HlMPgeXSUuMfzJJP+wO7hVczb7ScBzEg2N/Qg1S7p0CJfF7lJmgAnbgZv6HOSRWVKHb24YdMKG&#10;TpBrU9N29hudZrfX6fedvh8GvWH/ycfO4FiT+zjy7lMqJFKpWwVPAtFMYRpWSpVms/HcE4tB/E6u&#10;qA+GQ7tQ9v10qVLknWvhnUCq5xT0aaQSuEkmHMpz8SQbQI0WQErRPSLVzyiOCmO5Y8en49ShJyiL&#10;gT6KJiSYA5A4CEZkVbp26963Xn7uL//qF/3m4H/+H//1l598+sWlO7qsx2EfjXxVtVQs7rdq6AAC&#10;hVNO5a6HRKkQWSDvCPNUgQz5Ek7Dgfc/QO6TeqfRuFuvJ7YZklFAliMJhpLQmBXYmWS0ikniIeFu&#10;IlwHnQBcTNe1tfVNeFQvvPSEbdvrm2vE/GLc9IUCE0pKbW/u79dwKW2s7xWKBSunZe6NHN4vuM2G&#10;qa0+fNDcb33vtVcbrfbf/einuzsNO2/HstTo9DF2SQrkW7rKinkjTcV0W1PUgAWaDlkoM+3Cnbv3&#10;tndqhgEFJy7ssbHyvfv3a7XWd155WSaRjQx0lmZ0Hj4j1dpdb+W47YZ+o9NtdQYx98HEgjYmnWTB&#10;qMFeXxTj+IBotDq6m5u+50lkLYczKVWJktSFnRqzAL0qlDiIg8BX4VAjnYSlpamNzU2Iv54XPfXk&#10;Y7fu3N/e2VxdXfU9qVVvxWiZJi8sTAeBwyM7zToYajtLfNLOeNHFu3yc3ph5lzMur5NRyzldOk0z&#10;PiPXfWUjC9xkVEglUnYMsUw8FR2YNbXeaEJtmbOt6zeuwZ5yBu4zzzwxNjZ24cLjmxtbK0eO7O3V&#10;4B+g1mjU9xVd9bGD5cIn7O7sYvNHUxp7TfQ7DaPN9c0ojJ0Izyq4JHfo1CPfNDR8g6HHRU+FHjbL&#10;xGqFuBbZAcoJoQPQDwuu+NjR5a2dvd29XZRoJoExhN1xkjOd+TGVcETNo1/Df8dQiDBJInRADqEr&#10;ar/fxwGYpnpDB40SUaIxCUmZA6FZYUTA0MgyDfiTXNmXp1Lc+1pTqLil68a6nleqAgZIdrvkcsrH&#10;NWEcMUHOZZmcm8TZqbjeuH0EG4USMfY6kPfJxKwVtKdE1W4uTsynceRIeCDtlHE2OTx3xOIa6c0L&#10;wix//5hbKTRcoSuCXy6Xi5Xq+PETR9c21tE5PE2hrItCf31t7ZVvf/vXb729/mAd3qBpmc7Q003d&#10;d7zp2ZljJ46vrT7wXB/vVFYMy/ScoRBeQTl9q7a3h6hJbA8xHXYp6USSvApqwsGzgGSpvlcLo1CN&#10;yRWReo6pGD6zg3vgw0mEdNPYMCWX3ZEYOQ3KBZCPUytR5iQhLgJq7sLzggwm32l3L75/s9tGTa3F&#10;pZVHn3hqbmEOAkRvOAwoccB5o8imSLEZq0rURcTBEfLEYFFKqml1HLhbSdfNySPH2429p55+3ned&#10;Dz74fLJQfu6xEx99cPHJR84++43n33z/ncWlqVdfehEe5807t5Q0LpXGUgUFS4STlXwAFeCaq/Ta&#10;8W9MVaWk2+17KELLd/ghgSGeN3IMSMoFo1I5wzxGJIHNxzKjMfgoXHGtLxqHJYe4vpxei1oWipp2&#10;uoPnn32kVW+73YCUnVI2oo4KjyuBcpOJj7y9tveLn/769f/quwy1INwoIYqRTDQhNIdT0my8IwoP&#10;QU9PD6jqmciJGJDSRUO6c/7sudSLvv3Cy3JRDV0XAm3OLsEHlssTC4snX/zGCz/58Q8TynVVEoCV&#10;0BKQ1lCCmMgohOcX5vKG68WkBixzeTCkLRl6Qm7fENViFLWSZEFXoB5vEI62i5TJMNKGx4YCLgdF&#10;PjSCYyOkBy/rCR+Vkhy6jO6v5ARLbUTS8TIsqA9RJZK4puIV8Nl7nA6HTqfTE+5t9IrE+884+gco&#10;dNrngecV87aaRtXxytceeXy91v6jf/En/+u//0+5gvbY6eM/+/Unoe+US5PjlfmTJ5d3m929nT1V&#10;wcrz3Q+/gOczUS0vLy3DAoJ9Cm/NQJCwPLJhioLBseVZy1DDIEgEGxNqtfhAzJteLPWVUamu1++p&#10;ppF6mqoXqRTJD/0e4s21BCKjTOIVMdMMOF4VLGO8wE8TLv0lkYqGzott3/UePlgzDLNcKREGCX8X&#10;cguSZZFa7YEGObHjcKcBKH19tM1E2pmsoz+eSS+XbIDZ6B2iaJbGjFjb295utJpKHFqQGGHZqU1P&#10;z5+dfQKS0ls373a7+18/f/b3v/30N154tt13HD+AG4Etpeu66/uLM5ODwSCKUtOyH65vUSktMkIx&#10;Z0EFlEhF+1B26+bDb3zzqcALOPWFmEVGqTJp2YUhpgyYdjDe7ThghafJSDmduumS4NvxQI5nhpxZ&#10;uTBaeRJX0aQ/x0Z7jMtcCeA5OeISv2tivMx5TbqB7cLeoF/v9JzhMJ/Le647XigwQjVnOtCCXITX&#10;Sah36o7THDLGMMhjL8RNQzO+87vf+vP/7QftdidEULD03d/9nRBNsHiyIURFcPdw5rxIWQQ4i3s8&#10;8sKe8Asc1ScXi9V8Pk8ULLygKIhsU0/IXgxdQ1MaSERY7QewrJCRiEYOSTGnjxWu7G2sXvtit9nc&#10;H7hPH5v7/eefK5uWCl/lSx5ciaEXCzldTxyvy1xUcInCoakkc+OlhWqRhhUIzohSDxLQxanpI2wa&#10;u2OPKFwOWQB08W/4SXnoJb3Af/u9q//hP75Vk4fdRuuuaXQ6ja9dWDn/yGwUDzwfCmNv4LrDIIBK&#10;zoG0aRj3PcSfBGGoGZoXxpCUoPkOpHS2VlGYC1tbkqYNjfScmWprLjK/lcmK1Q7DYZzaumIbyiBJ&#10;O2mqJ6xIBUcromkkjS6pNsYoE9LYqCFJJuQ9WJrDSSn7cVKy9Nu8fyazApyhbjivsCuRN/jwV//N&#10;175xzIQ6O+LjtEOA+lQ6bMiSydmzkWPQKCkRWOcks6ATYCNZUmIC4aemdqO29ZPP3r+lab5tNFOp&#10;qCg5mcEVelD/aGrXCzRD9hXWLhmFRC2S5mZKNX4RpUTZwCSHJz/mpGu6ESxREfZE69WAk+QgT8KU&#10;bVa36th7Tw5szrmVMap90AUT2lyOItaP87BN4HwYQhkeQxlWhDxl6EEC66IbZyJDJexHOVszJcML&#10;upKHGSi2ZLDxSkKDxOBEd3s/VHTIe5UgpHATxQbR7Xl/OhXeO5Jl6bHbj4YJcqhkJZfTim5uv966&#10;ef06RDPFUJ96+qmxXL7JEFxHjuM4x+QVPBlTyPwUkHEpKZ98euOZR8/sb9cHPXb31t3xSqXd6iVS&#10;5Hpe3rRgZQdcxJJg6QnLrAkJb8BHoBxCnKQCYkQvmYgjGPpkMQDEYz+0bTxv4UvFXCgT2OVIKiSg&#10;6nq90Q68dHx8GrLsp792dn5h9h9/1soXbNcJsQVsavlCnkvRwefAAQ4bRSWxdk6KEs0KiWWHHFeD&#10;yjgbUIMF/geXv2g1mw4ip0SecqBeKMCTKUfPShwii/KDcubhekihACsoWTe0Xq8fReHU1CR84dbW&#10;tgu5r2HwFIsye1lXjX7PbdS7fLErsvpgdfP0mSMq6g8nXIwps4pMfB9nPlMTk41G7bPPb0IO8M//&#10;+euQGFx9cLvvOhCvhgOnUipOzU7GXj8JHIV0THmD0LB06pbL77z/CW8SakjiQV+Hq9duVsfHT58+&#10;gUOIKIblFyNzXOV9KMQKsnhyYcos52ttB0qYo2cf9TrXQ6yOaJCLMEvNj3yGMlhoV8QdQMjaI0JB&#10;2yDknegIklIFThrJiaFkUsqT063eoNXvKbKpWPrs9EKjvhfHTrvT6va68G5K5RJkog8ersETgOr3&#10;7Nkztm30+06r2Z+dK6H+CKWCXLhHIugvH8FzAicPaDR5Ik930VU+ZJnDkVuHQbGZa07WyxAjQW7p&#10;xuFRGSmH8SwUHuOFC+fhQ+7dW5VlfXp28ndf/957779/8eKn167ddl2Iim4uZxumtr/fmpqd6Xd7&#10;QZhUqpVet2eZ2B0IfB8uGH7Atk3DMOBb+v0Bg+IYoe6QUCGZkyMOKQj/lhYlG2k3yQwCASakaXL+&#10;3LnN7Z3pqeqXl64PyKKMB0CuAEdrnzOpZY7+xRBJHsrwqxMT1U67HSBt3oawMuwPkdaq6QldQ5RG&#10;VF9zViGanhJnlqUo5C7lTA3qYTw9GRf4TLgGGKnKkhmqojDBrhQpa6aTnKG1od7SVNRioZSY/zrH&#10;MGYewoz3gEaz3xHzn2VCmDyYiCapLMYVlM4JxeXRR43AZvQ2E0U4CKeZoKcsCX8TKt1krulLYroR&#10;Ar9v37r21ZVrPM/RNe2lF5+FdOI//flfvPHGL0J03OzBDoVcZXpqEv6+d/c+I/AwJznj0W3olfHq&#10;rruJ/qMKAktnJya7nXaz3uDqFRAuJiZne91O7PmcE5IrFOBqO+0WUspNXQ8INEOuvQi6yx4ZuciK&#10;EaYksh/GYYvkhS0m7RxDJUsZLQC54/RyYQ8Hvnf1i68+/eROHIS6wnSJ3bu38f4Hnz7x6IWXvv3t&#10;iYWF1qAfppHCXU/pWSuEpkCwh0I+JinJdUtS6HuoW6AwL4hgj1aqM9PTC7WNB888N1ZUlTd+/uaj&#10;j5w+deaxn/zkx3rZfO3735ODYH93WzbSC48/rmAvXY5VlTtkJmLvyeQRIIRvuf0wtoHdsLvflyXN&#10;C1y4UZRtzOYhfLXxsiqTi0pHrq2k3IVmOcS95OYQwhSXk3h5skoiSjL5mOBiImgEYiw3d/fefvvL&#10;cr5SyBlOz4/SVBXsf+HEiOJAZCnGR5Cwz+B8uvzV9ePnj544dzwI8fmoAgYZCwmojGmRSgcMMCwv&#10;aS+MmDYjgSvejoM1UJmZXjoyD88eckVM4VQtVyq5bljb2w88udn1+24oGWmswKFpws4mW3VkOAXh&#10;EG4JMgzkJaQIakceOVcWwr2ByJmEF2qM3L14OwDeDvXmeWMgyWSEhXAzBTCZ9jl6aNFXSYewfPII&#10;5cDl44SUfMIIukDOE1j16jlLReAtb3wIzQJSzkAVKNf3oKaSudHUAWY/0wOgVgcCJ7kjpiSVq5Ub&#10;t64+ee5sTlUXjiz/8u0PPv7iy2Mrs7Ia//zNd/tOdGK50uk1NMvMW/kTx6cqBcnp91Ca31Bb7dbx&#10;U8ehyp2ZmnUcj/BEJPDAXb8lJJtblnni6KzTdxEuqyALMcbOyCHJPdoycBCQhLVqaaWI+eu7nu/7&#10;JdPW7Wp30EEiK1PILpOAqeikB+sG87+A/Pe44V5CJigUZKP33//46PFFCBNwSfDvsGL3dhvVqbEg&#10;CLDskVLbzjc7joq4caTEkkC7BKdtjBrIEWaWpPkleocUZtwwbDVbv3n/vaHjwJL4nRefHw4Hkypr&#10;tOqtbmPpyJyhsam8evqVrz/1xGPNdj8hI6nID6CKro6XQ4wQMk0U0U94Y2snl7MSL2LI6EyUDHXF&#10;N5qlKA92ai+iZC9akXB+NM6BrGKs5TRFzsmG0ulLKBsjZ5AHDsrKJBm4xEoW2iXxyfJIwYxl0qlR&#10;lqHyfx2NMzjZk5cfSE0LgpJlQJIDBxA8H0go85qWX5ysm51GowF7x/GQL5kwktvidTc2JOhzFUGR&#10;iYn2FklJOpr5UE/+ypc3CtOTJ5ePVcbHdvdWqdxVpdAl9g0ddwnvRQoikCS8o4T6i1jnGMgVEvKQ&#10;3KGLkgyGDudAsZiHgAD5B2IoRlgrXhurGhrXmmZkKh4LL9+/tTPo39jZW3d91DSetMenzYeW/399&#10;/tZYAkFdl2VtzLZYHEJGUMmZpmxWc3kVnkPemkZ5etVA4itf/Tj6UTVElqhUwEApE8ahHwcxdcnh&#10;u5EZ3HYgp9zar1fHkldeWFGNCuwfP4w9N39iwXrxzOLR5Tl4aJoiEfoVTiJ4otj8ciEkJlK/5w/9&#10;oO84sLrgY/c7g56DhqSwD+C34azrDsOhHzl9D/2M4F3Xe4tc1x3R10jZhBAI6UxCXdop6hcnpMAM&#10;WyPimBldTqNE1+SmlwToz6B4bmCaahgly35kcmpmEJssrRb0ykTBYkrgDlM7F0H0TGU1VQgik0gH&#10;SeRvJW0jgYaMLMkyWtVIljsjpRO+JkIDPEQL+K6n6EZJi7dbg9ogkm19SOGNa5nmNJlDb2Y01pdY&#10;TWF+RBLckM6rMud76ZYaRKiYzRJutyNF5PUs9cNxL4VTA7nQyFKT8rIyGHiQAMoDvwgvE+VaUOUR&#10;ql2IB5D7K15oYVon4Yg1SXM4cUt1xGvIsFdME4XkoXCFNNdAcwdmGzRcjtP1mx29ZHfSrp2zdKT8&#10;kUYDWuLCnmOqopk6NTuZmqI+shaHGHU5VgNOcjhJUpQw0EhI2SfIHBafmq6VxoqtVk/CPm8BUude&#10;c9/tNT3Xlw2eQqBgAW9tc41brr0fwDs1jF6v8/TXHnvvH38Jx9fbv/74v/03/+o3b/2NrSnB0DfK&#10;hUGQhjS2U0k6BfGSjNt+CBEqYVkvHZLpFVxYPpGKSRSMsi+ZExG1VBSlvM7lbP2U0H0JlOY7a43v&#10;fetFE8oqKXj15Wfu37ldgN1o5O/efYhjaY0GJr6/MF3a3uzoyP1QZUH1wcIHc0002BXEP3ZgSyOG&#10;eIal3Vx/gBgsVEjBq4mzA2qUZHPXA/7EuMcZrWqhsiXszamkpv+N2+3uieMn4I9cv/6g2eytHJsc&#10;wRyoMYvMhI31PT6fJCniNB4mvZ5XLucxS5SEdiAfbcGReO702Xa3+/HFK898/Wnb0prNRr3eMG2D&#10;yTnIti+cOZ+3zDgYtvedMJOVJusRdNiEl7O1uX7l+mrOVGB/xEmSy1uQ2d68efeP/+i7qqp7jvNg&#10;bRPZVUzBcGyYY/miFwUDH1VNrn1xX4rve33v3Tcv7qxtw5XDE9UU1Y8CPoum/gRiuc1igcz7SMEO&#10;XXwTDkyDFDxStGHo25VxOZY3623DLswvTJumkS+UdzZ3iqVyY6+zs7ft+zgqnJudub/6AA7T8UoV&#10;7n1qZrw6Xl1/uIXNaxWehpt1iiUhOMRIpohnmFFMzu+K6Gtw7S6e4ibs0OQcfexIo1bKYqOgtrMs&#10;TLCRaz29aQKH4ynDpwlQ8F27ftVzEQ7+zeefgsTur/+fH7ba3b3t/UIxN1Edb7faKkHK4SVMTk30&#10;O104fKrVSSgsj548icCUCNIDF3IWrgQGV1bM2wll5AxLKZWTkgQaS2IZXpdD37PwTJsX+QWF/CMX&#10;LrQ6nZ3dPUhOzp8/Dw+zVt+D9wUJz95eHZbz/GIVvqvRbMAJls/nhq4buEHghURLtuu1OspnFgvw&#10;sYNOH0rQ+cWFjbV1CNtj42X4ageqaMaOHj+2vbUVBZGusbFyvjxWwLmCphww8yi7x0YEpJII/0w5&#10;IDFOhe2Q6HXS7XBHIiihsUclqzRLwpINOfyEcB7JVgnI7qE53EhhV6Y0g5ogCYeWkNiRwLKnv2US&#10;cDgAcaDRb6FRRtUvr46EkiI+c6ol07Tf6Xzw3vueF5g4zkG5/itXr37ve68vLMw9eHgfjizD1MYr&#10;k3DLJ44fz+XzsMcvXbqENH30/cIZXhxh9FAISMi1qZuNBry+Qa9PNi4qgicCX8qMM2AB+a47Vqm4&#10;riv7gTpqd3CUMmV+XAMfk2lEY6limC1+QPRnSagNW49yJriHTxwxkFHIbCtXLGxtb/z6l5/v7nQ1&#10;TcrnNRZh3VzUVd8NPv/os52NtVde//6xx89Gkg2ZBiTX1GqKuf0vpBQIQ8JHj+M9BE+aKl5QHCC4&#10;KJWhGo1zamFqfnJicvXalaPHZ049eub/+5u/Kk9UF4+feuf9X7nd7srM9Ozc/MREBVJ3y7T5QZ3I&#10;opwR84tDasYkD6R2Oz14H5Dx01mUyXAToZbukZH1PG8fplyeTCFL7pFhGjFVFSYQ7cifFk0UIX4j&#10;j6RfaTmmAXVtr914CIlE7EvFQtFz4mF/iGteTGlFbsNGOst0oGPAYvLnF6+eunBGwTAoHTAqRmZ6&#10;wrBHlg79AqfFcxeBzLaTa2cnNOzGY/3EqbNUxDN0f5GSnGnJBPWZnl4YqyzixBVTFxkyUTlGqD0j&#10;TWYomVCMCVIZHNdw8HDEsTGaisBrjstEvBUXwBDqhoSqhS2BkVDJBM4lbkVIgDSyxuPucCyrSrAd&#10;I2IqoaWpHyMJM0CCP1lxNIQvD5DSbJAFj8qlhg4A7eTGBn91O11sGqk6r7elrM3AsWZivs5HbyR6&#10;vLSylIb9t37z9ksvfxuO7eeeefb//Ju//93vPN4b9lfXdr/53IUIAne71uz0YFEXK0W4hmEQwnOv&#10;5HM3bq2eOL6iaAYc2vliyVJNHEdLcpI5GZJDdXT21JErl77EcyHmcxvUrMPRLmGxRQMVs45I01l/&#10;t/vm372NkF2J6Ypy6uTE3GSJcZACLYYg9GXiWKESAIo34eNVM9wrzRDSf/tv/+u33vkgCuJiMbcn&#10;NSHbK5TsXm8AC0DX9Wplcru25aEWkYL5QIIQL5XiJSPhMt4YSiVxWtDwlOtbmPnCxOvffs3OW5Bc&#10;WkYe080U6orB9u5W6DXPnjsP9XLYR9gHdpYVBHN3Oh2NLHoU0sNLCMK5V2/22v1S0YbbiPAaUHwl&#10;yTpBfH/Vmj0IDxHxDlRa/q4XbO/tTVZnoO4JiSiA/SYxohVaiCPxW1EHHmy6ZBSIeJmJWzvN6C/k&#10;syX0DgnkwLszqcJZNgwK90RWCwULHo8B7wnfoarpSH7td7uOM2x1WraqO0Of93jkLNelBq0yclul&#10;pJBI06imrITUo4zC9NaN25FsbG7v1hsNVQmuXL5x4dyR2He40GuGmuO2aTLvWmYWu0S1y3T8IiqM&#10;0UAXhfI1H9t2cHCGjDgAFEpjIbagIu/MNAuJpqx3mjc3bt/cqt31g8npvFRWpWlL0mQ1r1hJ+kCS&#10;LkvKETSQSkwWaQ76HDJ5MDmQNPS/kb0QavhUGwY6tioYHDE6CoEYkwbWw7DL4NiZrFSg4ilZFpzh&#10;COFHPy1NqyoTy4olsUXFh2jx3dchOcqjFXxgQUjrN9br+xuu04XkPcJ+HEnxI+wlVaU4j2EynbDU&#10;xLSVchEOCiir8DDXFBLhQmI1NSTh9DND2YrhTOAm3ClVhQmkK3F34KA3V4B9Mjz34tBL0GjKC4LW&#10;IOJkEg8WKJQLcO/w3lFUFT5bDSG4JIgjhL0yM12dKY/PT0ymntQbeHCBVQMSAYyCAnx0IA0qZxaX&#10;0iGHIiY8iKRDKUmW343cpKUDb2dcRnaiP7l0Znu7Hq/fLMVsbBinnT5xl5CjhA1JgitC8gHF6biO&#10;8x8ciad8jyGuxKS+aYDQK+ydwmeGHqnxw4/6sYZdsnQCsSSYOamkKqFQzgs/Wq3kDHQrlVDmUk2h&#10;5igXLJOxkm3YOW15eawEabxdmBybsLEHgo64iM9CPLLPWKBCjYqdBvheQ5XKt66t/x//9492dhpB&#10;kBDyH3FWXColid3AwV6tkWMh7HXSHUBqIsaTeOiT0gYcEIGniZapEoUxBC/HCTxZscfL84uLSejv&#10;13YGrhO0/VZ3AMvRtq2CbUP6pmk4HdLR6I6AjiGeRnBTp04ut1r1crVg193ZpUroePX6ru9CggOP&#10;FCE1uINiAfQjjsDIpV7koKlgAHJgoTSSmR3RfJB0wqWqhOcKBycmTJjw4cqJEurwY+hNHz13zusO&#10;VVmG1OKrr64/+/Qj73x8HXJqBFJCTaEqOqSfzM7nIgWesEwrQCapG94vV7LZjkAxpjG3QsxMfyWe&#10;s2FAot42X6gUmmMO5qKpNo2w+SCXztrkkPHOIWdX3wsq42W4+CtX7rVqg4WlGcsq+oHDU82E2t1d&#10;2H6On/niyFQOSP2eMz1VcdxAljNshOAhyvvN/Tt3Hrz6yssDt3f5yh3MRnS0u9XxMMnZcuz2mipL&#10;dBm10wTYncKxaVjwtV99dRe74hL3FpGqE+VrN66PjZVOnzkTBMGdG/frtT3D0Lm6LayqnYcb8PWa&#10;bbmtwWylEka+FLO1exuB53IJBXTl5WQfelay2FmxT5a8xXIJ5TjhDWaimR4kzXE43K/rVtnUzWK+&#10;oCiaHyad7Vq/08uhk1HkDp352TlnOFzf2HCHfuCHyytHWp0GHGXXrt68cvXmzEx1cqKoKHxeJzq5&#10;HLQoHEsOkKmCdQd5XBT5kDilaBnmaZpmQZmdz/V6UNEpcJTRGlS4QpWSkYPSTAcyC64Sy3QhMzap&#10;Chum1W6iTLemb2zuLi3NNpuNTmewcGT+ma8/eWT52L0bN95+94NOZ2iZ1v1797HryuR7d+4lUdRp&#10;d+BciNII1W4VTOsUIprxwy8mvQmZeJos02Ehnhx5WXGfHjwfEjHEItEyTTedYR+O89XVh7/3X3y3&#10;3mjeurW9tHBkcXHpzt27y8tLR1eODZxerb7/6KPnymPjV65c3dndnp2dWVlemZyY2Nra2d7cguyr&#10;TVLMiDT2g/pejWdogeejeCoSEuR+r4+qwl4AezhftBXqL6HwrSr09WVFjJNjIaAtCUYuIoTljJsk&#10;qgFSw464VtPhETuf21MXRshHSUKSSR4N5VGFhT4Z0gyaFsFpGI/gvelI7IoSPFWRD5NruIKRnKl4&#10;B4gvk7nI2YGu+6hLRbk6UqHovCIb6jifr4Rh1Gg0Nzc3fvCDHzT29+HuDMNEYPnKsqzKhmm0WpCC&#10;yrZp7m5uKaT3zYumve0d+Bp8jHRoekMnCrkoNxw4Edxvv9MlQ/eYbMtV+MZ2qxnj/AbCB+pWpRqX&#10;aiXd4DiS2KHJhijZKe/EaVtMUje8O8U4XSEmQiB1b6A4ZRFsvkuXr3z26Roc96YtG5a5sDg5NV6A&#10;dGV3v7W11ZQcd2ev+dc/+MFzm8+8+Nqr4+VKt9cPAsikiUToh6ptkf0tKmbBKacbShSrBpSh6NfA&#10;TAjDoR+5bsd1bVMbP36sMl798Y9+/fBBW5VL1z76+PS5YydfeMbWDNOEPMlQUT8pMZDViXW3JnOj&#10;NqFQxzMCLpvkhf7u/j7qskBMZZAcx0yRRhI1acbj5Z6W/PLSUVOWZuNZs/3AhH3EaTlQF+G1XoBm&#10;75CFBlgbubVuz8rn0wDBEtKk1FClbts1GBewPiQlIchQKck6Ih+vtl1r7e9rJagSQhwFpmT4RK0g&#10;bA7Q7HrET5fQRJHqc8E4FLTBLE/iWGhMlXGmY8LyCBAfTAm8Sk7qsP5UKTQ1grMlpCQipxqNZ1RU&#10;oce8GIKoHJO7uQ737vN2L41hJUEwEAVCyjdJHAtHXI4ZFqYaVKshK0k+RIqmR6Fm4roKl+JhLGsS&#10;CzsFWswKAYfQegdyUx3SKhV9iTiyPUmE+C3cQRCFrjuEilfTMTlmArNA57PgyfP6m3JeKrz6vcHd&#10;zy/NzU63c/YnH7579sIThUIeijgv8AZ999Sx+TsPb+QMxbaNyphy8tSpa9duLy7OnT97RtfVvb0t&#10;69jUw7W14yeO5Ys5zJYjOZfLCfAPPtFoCBmk1zt+Yvn+3euu78myTi8OxZEZf0GSkJ/niuqGmStX&#10;SrOLUxOFMpSjLlSVVqoaOtNFP55Y3DKEhrxtSZnVmJCW4uIOiuw4/eeeeez117757/6n/yVM7Vze&#10;gkJRxckKBTzHWT424wUOvOseIhgxXmBTECsveNSRlDGgkjQzR2FCohx5s1Jk5VDSEColiIw4hgmj&#10;yYmq79bOnZzd33gwWcmheInGqGqEjC1pdXqwgWkZRbqK02lF0/c7ddvUL5w/unp7bWpyqtHqdVod&#10;lTTwVNJvQH3/gW9CGYNCHCaqgNIYrF5rthpdWVbJHhDjdJocFrrl60EeWX1kZPsDBSCBRxh5m9FS&#10;hKuCS9XI8VgeQQ0octFERMGOD0vgHCJrQ6Yjpoa5cZRPwkqx9PXnn//zv/hLS5cJG4I8QTZCLgmU&#10;CNfKwPKcq4fjwUiYGlU3vCCKIBXSYieGMKJBkdnve1BdhVQcjDT6xBHH6WUiXGWyjyTaJEzimRTG&#10;IbqjYxcVUlU9Z9u0SxBVhQQaKl3gxJdt9f1P3r/d3Puk2RnmoDy1jhXGAoOFqnTUUnaTNIQridMC&#10;ea91ZNaBPxhGGpNyjDVTtplKkNMZiWQg0Ddt2NiQ10gJ04MlALl4t282u/AEVTi3FeYNIzxqdZR2&#10;0MnlOG/oto6aEJauFXVrLFeA54tjjUIB6mRdt0vLs7volKKgbCFJtCPEKvZxLot1qDgByLuMBdiA&#10;0ZSAZ34J4xg+uFcG5eCAQ/vkLIeDVM9WUlQc0lB0I9FNbADh9tT4FIvrDsR0O1Rx4OaLybQggjwY&#10;A6pEaw8b8diLc7D5XTRUQkugaB6fQybpKFckLC5eQkqt1EN2WSwjz6aHG+/pgRd2pnrALwV+tp8O&#10;tVT7Z88/972XX+ACoSGB56m1LMWQqflQsvtQwPm+F4bBwHWNnGXnTdzyYQThwMXiLiAfCwUenWXo&#10;kOoxlDKOVJQESeF9qroCpY5tQmqqIKUuQegm9ZBRb1aVVT5TSiRU7kENZBbxozUm3xqSsg99p0+A&#10;AsZtQWFV4udTig4PXlHbS49N/fvT/27owTOTA1XrdAdDF9leHW9Y63Rgl924t3vx+t1ERaF+SJFk&#10;TJBVZIqiy0Wax2xdiZ3AbzqDXt8N3NiTkzBlBmbAkLj4kVSamm/u7viQ7ttmEMZuu98fDOG2xop5&#10;RTUSVQ/RwhrfiWWbcAodPbl4Z+POk49fuHLnl994+eX71z4/Oj+7314rlHQ/diXkTZNpucQ1Ug7k&#10;tZORQN1I7RaPeZl7rHGtU9IZJVIfR9WlsWgvSry2xeMI/19VCGkSw+Fw/Oh8uVz6hx/+VJKL/Thq&#10;D/snz53+9btXEhKzgWNbYSo8t3IFrZcY+tSFSHtjjIfVhI1UDbLKnJ97PHHCUTIfpKH6KPySsMKk&#10;rjvRyLB7LjrIhIaQs+mwGAsxUepzCA/H0EFRt762BWH75OmjKyvTa5vrlLVHJA6IQPXdnTZL2WhO&#10;xXOZdqvjelNCgIb6mQRFxCZarV4LUTcm+fyz654bP/74mWLJDENEqQeBF0VdWKhKqgY0vudiL4jn&#10;SuTp8QmIzjdurtqW6nnJ9MyUM3SZnH725bWzp5ZktP5Q3/3gI5VkVLCZr/BCQjLyUMwoR5YXvv/9&#10;V774/LOtzZ1//W/+5K0339rd3YeFrRtmGqLWEaKa8b3SI8XhVKTbFqxx2EoUMPCsCL0hQkQgF42l&#10;CMmlsj/YdeE4tPO2Xa7MFqpjxSuXaomqTk5Wr924BeV0pVKOS7Ag1Z2be+sPdqGWLBaKUFVCjk2c&#10;YcbBiaPYhzYBqsyBBpw7ysspeNRRpK2v1fq9oedBJYm2DvmCVa0WCsUcmrOkScYEkhG2IR9IWwnr&#10;QCYg7lwLI2soi5Hv0aPHPDe4f//e1s5mp9t79dXX1nc2S+Plq9evPrz7gDgvsMOUYd+l6SGK3B87&#10;sWjnLM/1ZBQHUTXDyEBMIs3liGy+Zbg4z4GMWbbfUmp3iaZ2kszPz3Xa3Td/9Tb8zKmTJ768dKnT&#10;6Rw7dlRW1YtfXISCdmV58catu74XnDxxotfrXfrq8tDxnnj8UYjaExMTvX5vY3sDbhXyPTg+h52e&#10;jNB3Nuj2cAMoiue5RAnFRdlpNuH4hAPTReMDGvAcpBmcr0YGIyTOlqnrHhzmXAAuA0cwITNFJSv/&#10;GY7sOChcMSVKOaGSjYA/EpUPpCgrzMeEh9iIisKZuqL0FQq6mSxRJk/FDqobAUMT83M+GxVAD1K6&#10;lrguKGkAKAqUd/bvvPw73V7nzV+9BX+y223m8/AepSNHVp595qlf/urtl7/xjbffeXd9bdNzXUm4&#10;LsW5AsLI0QuTLBZ5uU6wF4an1qG/wiDg14YjX8IVIF+SHpAqRMnRIo8E0BXBS4X/D3HkRT3tmAuH&#10;ZtOikRcUdQHwWFE4hiTyPIiSwbVbqx9/+CCfly1TmZ2bevX1b6eyB1V4r9Mxy+WllaMbGw/29lq7&#10;NeeNX73T7NSee/EbpepMt9sKIk/XdJXpUGh5QwhAfs42IPBBdYjG9XEM66zV7sA+dPrdoTNUTDhY&#10;DFhQGzfubd7byReNhbnS489/Z3zMjkNvdfXeI+cuaORaxmWB+fvi3Xqud4qBAU3RcBdC7tpoNwfe&#10;UIZCQWwSlcBCXIIV1fDhiStUMZINL4ZtFC1QydwyEdQp4UuUqTOMhA1H4jf8OBHFhqQYurR+9ZbB&#10;EH8HeywNkspM9dGvnfvb//cN+EW8MDy/8YeTzDyKUmnGh5xwHGzdfXjy62fQlUH40woRCwHXxPWt&#10;8B6tzFH5spxhOEeKIpIgOFOog/Xgx3HPc7EVmsZMHA9pIZ+HDMYddA1YSUGEOBl6qgnJlun400mA&#10;hPwIihP4I34QEeo7HbV6+BUKADUHMnHBZBIDIGAXYSyzBmE2qZAzzRiJSEXZ8FDK1PBZxkAnaBy9&#10;4EhikBJLfkRWI4ah6kp6CBPIu5uoSxpHjjsk2BUSuagLmR3XtEllPgRglCRgS8n/D3/2wwkj/h/+&#10;uz+NFP2Lq1eqi2d++NNfPvfc427gX79+/9VXXhgMYSe4kBVOz8wEQbS/37lw/kS/17Vylu/6Pmy6&#10;0Nmt1Y4sLa1vbM7MTEIK6LrufrMOdz82VtKtXKlYsm17bmaq5/ToLUXc/k4hqAbCPKRsQocJenju&#10;kbNQcWheaBga1Pa1/U2bBa4TiFWfcDkwdNgOfD/BFBOxQET8wBXje1AMxO0OFLae74aoTRsECSGF&#10;VJTnZfV6Z2erqWhx5ENhH2iiBMTTFpXt0DldBJCR4IFAFME/a0aCTp8ytSQ9Ge3CEdNx59adMB58&#10;9dU1uM7dLblY0M73+kU756NcDlrj5IoFy9Tb7Y6KTt8J1Dj13Q4sk1OnjjUb/d977Xs379/5h3/8&#10;tUYHfEjwQKj3XDgafIiVkGan5IwIj0mHdDlEOyguJ6jI3FI38+/i9Q/BzKRMukzoiVLwTP6JAwzx&#10;6BgHSKi6Rno2uEq4KxaZPEcqqd8HaO/iW6al2UbgeqalQ5IF397uDjjjwR/6UiHP2xBoWCVl8mhZ&#10;ROGmibRhOL0mZlw1UlZ29lqkLIyjbLjo/sAJy6UE9YmiQFF1NirdSdKGKyhmnE8OTNSYGDJgPYaW&#10;xTiAJi191ffRRSNCSxCFkzFUzmhhKZQpa/v1q/c3rKXpIysLOcs0Ta0fDPqJ70rxuETMfSnUFQlq&#10;SUtmlia1YsmLE4/JRSX1YjZUZUha/TDJKWxMTgdQCjBmk3yhE6c7hiKh9CA2DHKw7nM6gUhwDfno&#10;YZLaaZJH1p2UD8LCsM8ae3qAjMrQRx8d2AGwWqDeLqosr+qGquXtfCmfy+fsYsHOG0rRyuf1XMk0&#10;YbUY5CSoJuipjt0m3ycABUY9PEsixBsxbv6J8i1RiKGd1DgCAgCg8jdGei3xErKZ1SB1RtUR0kOl&#10;OSiKHDDBrA2pPglQfzDGfiaczVBtSypSORXBQCGrD3JfxHaJaGJm1osjiYOsNZOxe1nm935YuFkA&#10;4Wihki0OAobhwaehbCJ/DfWndJ4DoVaWwuIAjknsDDKDWUVkLcop1LewoLScFqO8jWTQ6Uy6IwSB&#10;U7UgDQQwMo31BOXQQ4kcyxglbT4crVEA0QTVX7EfOgxjQUVLVUzqUbAqIXxlIls5fKIqlED44jCA&#10;qKpP2WAQ+BrScQOITR136A2Dxt62i3YvSRvCdm8YBDhHGQahE4aDIMJG/oIxPXG8k7KCipITnSQd&#10;RlAIpqGub0fhqdqwe3lr2OwHjoc69hRPoa7QZdZznNWHa1Bl2TkN7h02s0YnqUIM+W67P+y5qq7m&#10;xmBV2Qidhd0SDQ0bUnAL1uN4dXasBFWxvd+q5yvjEttAqzAcUcZkdJ2K40eYFwjbQKFtL+RRpJFA&#10;LiNDvlQS8KOErOYy0UlRNKL6DhNJbESpiIq0rWRhftLxBp9/dSNfnb745ZWJiSl4AaGfkH5pjJKi&#10;WgKhp3V311Q0S4P1qvHAx/n+CTEBFFkImiSiikkFPioVfoFC6iijmR+QDMU/MPRZYZlyZqYOKGVq&#10;f+lI6hPFuWB/R4NBf2Z68ujRJd3gNbLIfaj/pzYbXdG2pgE7DlR1xfciiCOQBMYpHLDY6eb1Njzl&#10;hbkFTVU//vTzY8srk5Pjubz1xeUvbducqIzDWwjQwVXl+GIktqHgWcwhLXCGr6/vtFodbGol7NVX&#10;Xv3Fm290eq1OJ/pX//L3IM/e3Ni8f2/dsg0qOWQsWRXVKuZnV+Y37q/BS797f/XW7TVdN1XN7A8G&#10;SczRIxwMlXA9YWxGI+qHkWIk8+BYjAl6RpqJmqGPjxU0w2TUrkXRo9jr9IZwxJ46fSLxY0iSYWvA&#10;Eez5cATFnhddOL+8sfXQcQbdTi+NWOiH40cKXMOIvAnIbiDjcI7+kvhUkAuNUs9iZ2d/Z7vJ9yzi&#10;4+jtOcNouL4/MR1NTJXRUIfMSKivTUpAiWixcXvwkWA8/2dC4ws4LvxyLmdrms7VcKFKn5yq7NS3&#10;3/jF21vbmxK6NybVarU0Vrp//8GR5aX9RiNNIDPSAs+jOSgjX8mISwXI/KLJHIETz0e6BowkirHG&#10;iSJ+C7IQ9INdg8LOS4tLnn83F1hff+rpbrcvy/vf+tbLnYFz9dpVqF8sw75y7QZ89tGVxTt379Tr&#10;DXQkTSPI0+DTfvKff0zVhaRp2ksvPQ939M7b7w/cIZyHchDzhxCHMb8cQtAEEFUhM7F0tVQohIF7&#10;gFImj1x6M3jsw5rki/CQIuFI8vbA+lHOUNuZYSq3+aIPZOlh6QcO70o5pymT7EyzvyTpn1CdZTKx&#10;STh2kscerlXM5018OBxFIckMyMKT6J/SpXGUyFHkQr+O8LLwzOFsmZ+fGyuV+v2+qeu+H8FJurG5&#10;+f3vf1/XtJ/85583Gw2NeNphgBLuhmXCPsV6PoO42nYOK1ua2mNdRnIGfL1xTCsPkfAzKqaw2ErD&#10;ChjlZwRHd/RAZSFezbhSLhM6ysjWC1C0RBVM99EMUyL+D5W/MSn7ypaeVkr21Oz8cy88Oz5V3qtv&#10;IXotb01OFlrN3tGzpxdPp3dv31u9vfH5xZur93fml2aGfjj0hxL64yWyavquhxruUWwY8nAIlw1V&#10;O4Octd8bFvI4v4FcpFLJv/Dc1+/euOs1nd/99rPnHz87VkE3uVZz/86Na7Mz02OFsQAxFKqSyYtR&#10;fRZJ3GuE8c4LttzhvIHdsL6xzciqDPUpsVTjnDehJMkx8TEXZ6MAg8i/zCheo0p4JH2csfe5fWfM&#10;6b7w6LFCJvw3n1xCflzfqW9t1gzVZtSbhYBo53NnHz1feefL7u6+zSV2yb8vI73gn41ox0NRosvy&#10;3l7zUdVGFgdCrTAX4Yzf5EA8RJBe6QpHLltEiJci3sLAHgClcowfEjJz/QDiN/aTcTqIXfJmdzhw&#10;epcu3UfgHz1Yqp1kkuxSQlqPKiLZNKJj4+/gHCBCzyrycM4wmmKrJknmtsFlcjPVda44xy0nhfU1&#10;5yByVhtvQNDvyiOxOQHYyPRCgzCSVDWIJNSMUXWEiGsczyK8YjnCmsjbar/bz1poUmZYS/hGMXOm&#10;0YvE8aBqu7VfHcuPF9REtx9s1cen59/95GKuYMVhcHd9a/HIDKRitqUV8+bm1naj3ph7dG52drw4&#10;Nq6bvp0z2839em0/PzftOv2b12/0YMf32pXxim1aMzPTeSx+ZCorkjgMF5dWPLftQcalIz8QjkQ0&#10;qce5h0IgMmyNU/6EEtSaKt+/fHFqakKx7MeffnpvdyMW2gaidoKbN0yDSA4xR03KnPgNWawG8XLw&#10;Z3/2V7V6S8bOTuIPkW5ULJaq1cmh24fyuy+5sCUny+XJuSN7m+uRC/Hbh+eETlRYghP0g/GmWYYs&#10;yPB4aPSKvD5GOliQzeqQ7ZuWVTJzihqXc4o/6Jw8dQ5Cv4szWLnbaYah6wXa1Pjkzu66puXiQQN+&#10;vQnJh6YPB/jUNjZWIajLOExQUIsa2Sg4TOt1nU6zW5y0ByGRxxghHzJgP2fejkQ4EuoDZ34eNIPi&#10;YsyiQ8z4Ic1bJJl6Nw/hEslFxzxtzWoRVJdiaISmET+c6xnhG4pkNcTwjDgm07DdAI8VnaHUNqf0&#10;w0eapgHFeipAIkIaAfN+SN+xHEWJX2Sz4FwZJ0XrG1s4T1ANKKkMeJu21XccRqhPhRyMs1Od77RU&#10;cOOz//Kjmx6NYpCbekgZIsrnq4zEoXDRkOqVbKI2C0ZuVOqFFFxXmi3Xb6/vXt6U8ppaMPW8HWsk&#10;bIlevKpkG3beKieSnbOgAslpkFyohopaiT5LVIn5mux7sMakzSCe0tRBGGyF8YE2BvWy4X57vAfO&#10;GxdESIcd4DGGTjkKa6O9EGTqSQiPSWblEpSfaDkAaZSdplaaks5RoA9acacJn2trzHeiMVkqKEpR&#10;w7Yc1Ha6jFbrUANYxBTVdchJdIuKQI0pE6UiFMbVQjEH4Vc3DE0x4IwLIQRgP1hGlHOgqRLZvZDy&#10;sUTmX9R0VHG0i1VtOqpP6eHrKbrTS4RNwIwR7Y0FO18kNLwjih9Ae0mW+ZpL0nikmZlh7JkQH6ZO&#10;OjuEKONeODw1ijNxI/xJZAzRiaZQDBBFciyjpkbK2XdQ+WFs8EOFFKnhlaYh9hpUJgTz8BXRnoKg&#10;jEte1jAaJkrMASUYGCEOGImCPZmI4cGdINMMDRtSQn3AWnOSZOBhAwiq1cFw2O31O6EHxx0KRseB&#10;F8RdJ4CIlmBzhCyGSNgskNI+VOGyPEhZR2b7qJglQfppqbieoXhpJ5JDgwDJcfFJKtQj9RPS10ol&#10;J5S2XSlKbrlhBfYKMnAM7PJTvoFDNpVU7fGJYI0bwcGKJxyeb2QAK6m2ycjCvdPoQvU7MVGWJUyr&#10;VF2+dPnmuWMz22ubg3589/atianJh5u76BdH1EPkYfD3EnFxF+5Ll/ARaOaULixUmPAREFjQkb+A&#10;JB8QZYUSJSG0yeVONC8okVPCKMwVihc//2J2vtx23M8++fz1734LKrzGfgsLrzBtNjqasYdDEmfY&#10;brePzJQX5sbh0RJBjxe2VO7S8IdL8nIpHTgmEbGPmAV8ICR/Gme4Ie6sI/OLx/lSRkQiI4kkHdlM&#10;j6yjmZATwbpZlff3m9PT05Vy+eHDzSQdqlpmrCAlmiLv15qELUrE4JuAh2GISWuz1bLzU/gY5XRk&#10;QgmfCVE12IrzudzCwszW9s4HHz0wzBQSNitnVapl2MAPH6ybqqnhbkNPXbQ/IyiaqmtXr99OyJhg&#10;ZmZmbnHGGbquG83NTk9OTRi6fvnyTTtvF3JGpzuMUYpfJdpDuLu2k3jRbq3merCufV3X3OGw0+2h&#10;AIJKEvHUeoUYT1NAfJWkPASJFYpZ8naZ6EcrKrdZRhkkyFR12bRKM9OTjptOVcY+u/gl+mUkaS6f&#10;r9XqsFjCMDQNZWuzXtvdT3AIIlk5A+UAfY9PQLlY7CGAasqVhwUfANFJUc4sbGzs7e21+ckSU60o&#10;ohydQfVam6RMc/xIScQbT/iUng/eOTtSEkrOciIwtOKbYRFtb2+12z3YsI+ef1QztA8+/Gh7dx/y&#10;WDiHl45MDxx/Y2MT5bK5GTRLDVsNApesIYVKDuEZuTYS7RQmBOQzEUraCAmLSEKcU0UUjtCUadKb&#10;Jo7T//jTjxXiAHx19cpw6EKc/ezzz3041TWt1WyGUY0rzNy7f9/3fYjfLzz/zOWvrsL1tNvdfD7v&#10;B55t5bxWF/K3+v7+ytFlZzC4c/c+fGFxfAy2T7/d1TSlVK3Ut/bg8gxdTQ1trGDzCZCYmhICQmS2&#10;eCrL3CxWpu3PQZD8HMiccg8LDMsjq8Rst8aIlFYEK5MyW/xz3DeLT5IPJId5BUvDWJ4IiZKHZ1bY&#10;1BUlMY2RRmK3CXcOTVOOi2Qc4JeJ5B6oN5OQtcxR1iQ0nQ6Hw9s3bsLu6/W6BPNkZ8+deeKJJ//i&#10;L//mzV/+wveDfr+N7pIhOoPMzS10Ol14HfZYYXt1Q3CP03RybrZZrw96PYbTRyVXKOSLxb2dXcbp&#10;V5o6Nz/fH/Q7aASFN6jqxsTsjAqfHnNte1lY1VIzRhZy8mkqQP+EpuKxDAvkJM6Ug/jZzG8NcydN&#10;Vs+dXN7e2L/wyImFY0te1O70E8XSZEiRUOoCVbr1QqmYLz03s1TIXbzx1c1et3Pp0w7kJbKuY0NR&#10;k6MgouaxQm5OMVdJVWmkCClJ6OGE2lS00HE///DjMTl54YnTLzz1ZGizYax2G/sfvfsbuKyvv/Bq&#10;mGicmk/LQBnV9BnXQACbUaFK1fcb+y6qhFuIa0q572UySlNIkSomZSUqlDHEYJGvKggdpi8RYE5J&#10;6KBznVhByBKT3YTTqempIicTr+PW7fuQLXILCLhKNxxMTlRm52ZPnVz8eGtf1VEOgQQhE4WNuqMZ&#10;TzfF+cv9e+th30eh6YiiRswpwOzgBw9h8EUJyZPdrE9MZPdEgwpWmATj8QRJRhBHJrmsFOwiHKmh&#10;l07OzGx9cZMmD9IoJDMBZBWTVyq0Eo6PxCI/CtH3IIpJIIco0PjtcaYFp0TEQRKYFEEXYpnHkugg&#10;xzRN4XhohfvijvrELPMxyqRceFGD9jkMxdyIVqwRdogJr18pMxXEPCMeDBxJvOUDR1aOlxDcbMbJ&#10;m1BVsstXV2/dqUEUcOMfvfzNFwt27o1f/tLKlZvd3uOPnHuwvgYxcWu7GfhuoaBDtN6r7z9cq5Wr&#10;D5dmp65c+crpD/K2DeGtVt+bqExaOiRYUnVicmllJRp61LaMeRcdnl65XO6xgExxLSYMEGTCPkYJ&#10;n1ViQwSntI1aLZe3nz55ImcVJCv/5JNPv/GrPahQjUSUvHztoJ+TplfK451eD4I33K+KECCs20wr&#10;D6+kWq24gTc9Mzc7P91pt2Gfnzx5/Nr1a0tH5serk1evXa1OTM2tHNWg3Lp5A0okiE8cVxBjt0+l&#10;p08NQiYfCMhymx/Ge0k4gmgOvXvvvWUUbAPpQL39emNltrqweJQEmaGcYZub29jOiBOUNFi7F4QQ&#10;aXDKUqs1LHgaheL3/9k3P3rvi9ur23AsSBlCicoCSI6jQaefq9qKJLomI03yzFwuo3FnaIyUZd47&#10;h2Q2+LSfHSp3M1lj9lt+dCSjzAsVmsUJzB7C9RGZhLsDIphlaG5TQuQ/Qy2ovhOrkrm7s0P+BBzS&#10;AC81ZBmoVZCsMA+MiX0he+hXk3b2m3Mz4/HQ03LGg3trkoKliJ0zECOXSO1Oh1sjc+QkoW3lTIFL&#10;hEYuVyvzBhweGAoJpKSkpaqUJ8Zc+EpD3h3uR7bsq6w+aMjanBTEKo6vUa8KbqLVGWAlU9B1J5Aa&#10;A6nt+GYHdxzX//FSBU4PS+tFcLRCSYkOyEFelwIo0BW0mSkZUo7+RtPFaNvWcpa1bBgpUrOUHIRF&#10;38eQrCjtOB54QztNcpbRC4IW2nJKwzhxEz77wbt0ST0XEkY35patIhOoMNaCIkdXM/kSWiemRvpf&#10;Uk5hVXJnKhrqWhTZUtT3hg4cLy5ipyfIeUuLkxLpS1koyweHWlLO6eWClZehBi5UcqX58YnqWEGT&#10;YM8ZCITVFC+Wc2ioE+tpErg4kSFqCr4QhNign4JkpAo+kzTmYPpEFtg/wQIQh1CGVk4P7BBHSE7K&#10;IIWHNzd9QUM7Q8eXq4yGbaPu68giD66Fs5JYJEeyQA4RKkiSDAnNnMgBQ+X7JuFyXEzw9OhQoj+t&#10;6lDv6JrqhyEGMnjCOpa13AzEDSI/Ys7Qa9cbzV6z5/tNSPvjxAkjx0V3KYjyXhgPhlEzlQNSFtgj&#10;whHeZp6o9zHRQdG7kEka721yGjIeVXg/Oe67SprPCMdPukzqkqPvARiDxFvwdyMaI8ep0EIfM6SS&#10;DtWvEUvVMxPw57s9xN2MyarRCPyW17y5k6RkBZlARpFg/qkIVX9SS5LIVJHXqFIcRPXdhmmZhbyh&#10;GOr1G/f/5R+8/t7Pfg6r94uLF7/z+ivvfbBOjp4MFRmiBIp5JGsIIOCh8i+bl6ZZg5qSLDkb6WA2&#10;gj4rJAHFzy5sLwm0YZaqSUKojDBrJESqs9t3N1599cX//T/+qDo18ej581++/86g02OG7HohnA+z&#10;UzPw2bPV0ubGZsmGGIcm67SH1ISThHmGnUiZXCSZwCdCFA0VEyhocm8IshHEwETmaoqU0ThHigjs&#10;kGs0qkyNJJ1Frk/VkWQsL81fv3nv/p3t5WMTmmaMWuPwKvZ260gGyPToOW2Lr/VutzeXTMqE8xqJ&#10;ysLl3rlzF+r5P/qD//KnP3tj7WF9dnZyaXECQsnC/MLm1uap46farbalWa32Pj/0IwKA6brhuf7N&#10;2+uaAe9dPn3qmIJu1V6nHbzw7ApsAljHd++vffeV565du93puJrC+0pSGsReMoSMpFlvQnwvlUvD&#10;fnjj1jVIM6IwNAzT9dyRMyzBgnFb0TWjYiM8AkQ6yrjZuMBZ5DmtZgti45HlOdPEiW4SB71e9OGH&#10;7/QHASzxXC7ne/CpHlT1kLZEMawxJcHhh/LIoydciOjeMOuL8RJXTPGFficeqpxmiRNCXdaazfbW&#10;xp5MbJ2Rl4doZ9DLDKLYHQawRXL/P1nv3S3Jcd0JZqTP8lXPu35tgG50wxGGJAwNSIleo5FWGs7s&#10;zgfYf/ZL7Dn7Ifaf2Z2z0owkzkgrwyFXHBIUQJAg0A2AQHvfz5uqemXTZ0bsvTcisx44EA4ENt4r&#10;ExkR1/1M1VPaEGIGKSIEOy9m+DNhq2L4IknC+nG3J3cG3BPra4u7O/uQNJ47f/bs+bNXNjd7vd5f&#10;/fXuoN+H03e4v5fmwq1U6MVJGYdyWPjuKCOirBIEyZZK6wapai4TSFGg6AmoirBWqTmOA0iT8luc&#10;EqPkaow8Z9wDaKFEir6iUIchg2uezc132p3WcDS+d//e0XEXfgXO9de/8+bP3/5llqW3bt3qHp8Q&#10;CB9B6lEQIGIFnxcS+E2LWEE8b7bgQTkZlDy60gnBca6hdPY1JXCtWAy8kFyeWQEJrRjFKXFcoiVL&#10;IasCLEbeH9gH04hLhfKfnAbdufQyU5gxijmO4+BIvfSKUAxn1VGSA3yZLzMlIV92S+Qjz2X/zrSJ&#10;J0sj06K9rikRcgUozaUj9/budhAGhNjE0nI4GM915pcXF2/duY1ACceGHAmKoC++8nKaZicnw3fe&#10;/dXC0kzBDl0PgrDT6UDFK/8giWPPdXH8TusCt1IQhZVafTQYEiUa9WFd2zbl+KU0flB6A/h8DMm3&#10;RKwFNngUWUTyTaREvqHkiCXRGst9fEXDrJmVK8+dmyThnTu/g8Dm1T2hY/Ag8TEtihJTP4Kt5Hme&#10;6ei6aycBaj6ioAU9QkNansLHSDNSE9QLr3K4ioSDqjZ4r0RZYtnO/FzrZOfonfc+ti323Cuv3rt7&#10;66c/+w0UGz/803+1urSZoOOA7ISeotUXewalG3EMo0zSoTLh9DQRGsRll55LzRdR7Huq1qSdDmKl&#10;YxpbKcY5tmb0gsVH17ui6Kguiy7bNmo2iXHasK04Snr9gWV2yD2eW0LEvn9hY0VP/XrDCvK0jl5f&#10;huLcKckZNku2KXYMBsMnj3eeevb8NB6RDp5e2FXz0rei9CIqWayKAqArfqyafdFbZOSNDc9+NA0R&#10;6T3sPvfq1+eX50bDeDgZfvLZjde/fEVTGgSGxDnJRTXwwoE7iBczJT1NE1a0T3BfmXZxVJTwD8lg&#10;4AXIVa1QoCuUs6nkXRQAPpp0MWkEV3BFlOo9jq8JZQoloHRLYmYEKacmIB2xXc/QLaHaY1j15HgO&#10;UwhpQTBBjpDqi+unDbhnL65g37AXvcOjQ2Yal8+v9E+Gv/j523DqTNvd2Fi/f+/2+x98AnfqwtxS&#10;s9U8PEwOjqauW4ONvbm50Ki57/7mGu7xDAUqxtPQq1Th88BngyP28cefTScTuAhs26rVqrbjQq1L&#10;sJ9aFIyCIKxBSUN1vkbhXH7tHIfnCLcyDPPc+QvpeLS3dTy/sLpy+TK33QkK6WSucs+WXxvlpheX&#10;lpfmlyDGfHbrpuPYcneRqgFquCwuLG3t7KYZrgw8sDgMeincOfmjra3rn95Psmg0nv7q3Q8qNRvt&#10;4QUqLkBZH8sbl4zEpN6SRkoIQvmVSIlOUaD5tSf3Hv2HH/29prsiw1+FSz157uKFM6tZ4udoi6fD&#10;wUJqFQaYJViiKApJVEwbT4avvvL88srC4d7Brfs78OEtZkp4v3x+qP7PtYP9w43LGzQNKs5jSXFU&#10;mojqX6hDKdG6ZPOoSC9SyOAUglQWzIoYoZXY0XLkq/I28ifD5C/PpUkR9mjTPBxPL55ZnVSQHZYb&#10;DO4u16mfXTkLp8OxTc+1cs+RgsqUxglWhDxN+gQj/894uL2TpXwymKyuLBEdUd9Doya902jAOriN&#10;qoh5MBlA8HBtlHjOyCf5NMS1QEUxS1qJ0PlJpOI+4ljNcRZtD45vHz7ePe7FjvatN7+y+OXNScMY&#10;tt1Qz2whLI0lOvMdfWc4Qob/ODZcI+84yEnKMHswTKwKbE9nDiQRGuxay9SzFAJK7nCoiHJrFOEM&#10;pT+GvCU1NDfMc89MNc039MeCPFfhrwrUxqghjF2SGhTG9hjCqR3WPCuC5Mw26541SVMNrZ4Q/7ti&#10;o3AGLNvI0iMSVYMrzDX0EyG8TNRy0c0FETtQNUG6E8M6+EJOArFeMlAyALFx8wTngs26DYUxTqWY&#10;ByUSrI3QDjl3mWhiDMwdWN+Tk+zo2Nm6D9dKEueQLbom80x92TDblt10K8uNzlytVvMqTbOGWEdL&#10;d/C+tCB9iDJuw1eLYp2uslxTXRguio5koSennVL2KXBlKgGSwvVyKgxfPwxC1CIyyqD8ORdfJnGp&#10;ULMbpHAOWU5uSJnVjJ4/lJfyYyDpAGm1yGWiihHWxkRJag05IFAkHSXBaDzywwB+MYIbgVDEJ0Hw&#10;pH8S2JoP5S5crQRzDmFlYLczNpCgCCxiDapjhebqWqPYkkVfShoSYGnqFKrAkksqlKcgfU5N40Wx&#10;Q4gfLaU/gZdNSVjCUB0+CbTTohzvzCgtpY/xh6kzEnN+D+4Um2lo5SpO/Gw9S9IwyLGgshF0zkzZ&#10;Ts0Nhegl13dGbHtdtriQJ57xaBpCdqvbnde+9EoS+1A0Bn7YaixUDW9/a6/qOL4fowIGSeGWiaMo&#10;q1vFo5P2P0rJgpg+BRhYkwS/vBSOoUJFOd/q1P6gkY5kaSqNJc9z7t7bEjlrdhZgVb/1jTdEFr33&#10;q08sS0vhjk1SC7XjbZ5NLl84f7S9A3VRre4q+RaZZhTgeT6jjpdGfdKHnMBQSryaPqiBajrSuWQG&#10;q5FKPFI4AKXscvOUdSKTkb5IThYWOpNpsLtzdP7CerVqUGGswChwwaYhVv6ZUsAq0dGCSotMFduY&#10;a2XyD3U0FYc607x95z4UR1eevfC977x1cHQwGI6gBIXHluXJXGfOH08d2xUIzidQlwbPnF2/dXMa&#10;omdvmomXX342i9HztdaovP7aS5BdX/3gQ8jLLz97+f3fXkfUeppbBKRK88SpVkXKodSB2O1W7MPu&#10;0eHRPCVMSgZZmtjLkSc2DjJEdebZiSDVzZl+hNKXwN7FdDpZXV2q17ztva3F9vxovHf71uNWa255&#10;aSEOJ8gQMKyFefj33Tu37idBcmZ9M+Xhwvxc/6SfZSE5Y0hgJr0pGYwLZV1jIBNN+WPAVzEP9/sG&#10;ypjnM3mAIojIFrFJ1icHu8OlFdHuNNVcSpP7k8mWsfKmYqLk8iGStoyqZP36lTdev33n3sPH9+89&#10;uA2p4L/7n//00eOtc2c3r9+8PTiZ2JYbodN7K/B9SclGfQUisZPmCWUcdFL00h2BnBSlDEx5g8i7&#10;hQYxGKC5VlBEYM8QKl4nhYWSzpqjGrDBFeRPU4aFtGPPnFl99OQxbJCdvW2aj+KZnZvrWJZxeHD4&#10;8MET27Ii7CWhp2YcRKIwcD086KF3oqGlcQIXqW3X0IaPLFfIuZwXSi5aoYqpSfqD9FYpvSPKfIar&#10;ogxTXwn4EAo7nTMuua5GBEcCEs4Qx3V4AbtGOQ+XpotCyGQ9EwrpVjbXdL3wp1DkOW1mJFYa8xok&#10;H8XVyc1J/NUyMQfIyqkAfQtq1VElkCOjXo/jiCYjzLFt3w96/e5vP/jNeDLCwptIiReffurZZ58d&#10;nIyIOIc/du/OvVPYJdE7Pj69MdM4PtjfJwMRLOlh8U+Ou67nIeEOR9V4dcAPmHJqISHgsjbMCZov&#10;vzN5KEnCY16aMjGagcimjQJwUzTAOygXk+n09sPf2ZV6pzOfRgMHy+V87I+DCX5DH8UCNAc+ADp7&#10;MKfmvvL6pau/vTfqTXUCLenKiEdzHCtJMTrjGMpEXXg0x1MuYfjbUM1DaefYThhEVs4+/OT6o50n&#10;x4f+yfH4q19+/lvf+g7DTWxplhTlYkSt0spxjZQlltsZdvPg5GQ8HVumh8AbEjngUnZW10VhDqBA&#10;ztSMlIABvExLaTJedrDE6a6Y7HyRzJo8OZygKxA78yRjvX4PzWhMO+KJRQCgesVdXZ6/d+N3uogX&#10;OjUW5YU6k1Iv0UXBp6YHjmeLi1s371584WKacxtFgYjVLSONwqgXmuxCjQWKhhvObaQgvpCa2xIa&#10;AhtUimSIbDQaNupNp+6ubayY3nTv4DDJkhyePFouG7ZrUY8ANdEKCSxOygRoRE/KajT6oxSFEmID&#10;DZsLIQEurdJUSxt3qkF/Ts1FdsruTZeka4N2pmx/6KqAkbMOPhNrwXlHrpkWXGVhkrrVCpJk6EHm&#10;BNYSJdKDPnkYBAi1FTR0lviSskYsjFykMDIzzW63OxxN4KLt9QbrZ5Yhdbh48ZLnVT/56NOHTw7b&#10;TRdSjvnF5eeeewF+8Te/+fW9+w9OPulHMSS32eaZlfn5juvYt++i9uPG2grEiDGcjckYbo5Wswlh&#10;Ej3MuIj86dZkMhmOI38UBpPlhXkuzlWqFaiubZ1uM4KuYVRH7wgoVZxKtbG4uFJh9c1ms72yfiym&#10;J8MpglNLmVZ4DJYOYRUukYP942qtZqN0sKrU4J6ybGvr8c7t6/fn1+b+tz//X//mv/49JAH7ewcr&#10;K8upEE3bntrIeMfKE56pZsMTHI+TKA4h0gty+tZJ366wsC/UH2FjoTY0Xi8Z9Rrgk6+vrjZcy7Az&#10;qOSgzg5iDaoiHOKlUxJIguzNhFc1bWTIw7aBgFdvWUf9vmkiyGviD5dXVyv1xsJcq7u9Cw8GI51E&#10;7GjC0fX9/tRBi1HY1Rkac2gqY8XbhxXwFMrAJbJUdayU1RCTUmq6FMgtMDqF9WmhWar096WKjEJS&#10;FbLPpGOY49GDKsGqOHEYfPONr0EFx5MwY6h8EEzGH2y9X21Wz55bazdqu7RkzNTLPcxU/1OXgx/d&#10;tEPYzUJfXj2TZybclqPh5KA7sDRncX4uZyLRtYpZCUyj1+udW19E1XTI16nPaxFGU0jjJKotIA7a&#10;VPTCE7Pgqq96ozy939v7YOvew8k0cTR/1Zk6xqD7YPOrz32WdI8+/OVqtd1x6w3XiHUtSXzIsEYV&#10;14sSA58/4djgw1cs1B2Ep+1ZsWUnnFfJr1tmWhaUBwgJxpWO4tSo2fBpUk80sixRRxgntVCaRD7c&#10;S3o2nOJZH7AU+QUMyuYBFIqQ1oUZFNBa1SX/G6Z1qgeOrlk6TYxN/BcmaqbRcmzTsXTkm+hrFStC&#10;zYWQN6oxiY7CnolQpyur0tR1bBhD9NTN4b2WhQg1cy7lcNYOmJhq2rSoHn0TA1JfoM5W24Vw4eyn&#10;aRP+zNVqBgtoOjulxqftD8xRN6Udz9K8bhh1lJ1COmi14lVM48rG5ptPX/Ki1IzJBEyROOXVVIxz&#10;eaHnNzNg1AszEI06Sui+JsETXsUjPCcZiRRGvkwr2CGFwqdsbNMxyAjLowlY03p9MPWFzSDNh9UN&#10;4mgY+MPpCNLDg6PhyXgcpNk4jNDQOE27cOUi2FL3KRZCogAnEEf3KI2NqnRUf9JwVTX2ae1cmrLm&#10;MhII1Xcog6sMaXLmTegI9QO5gm9o0kyaSAhq1piT3Agv5NlS6iOzYpArbx6bLnSoaVP6lVSlYFQ/&#10;0xsZhB61KWLV3ZVW+3j4OLLwiziul8Qxy+KV9XXNjO2WF2vi8PDInaajw2mt6aE1n+P6+wPEdZNI&#10;fhBEZ85v3Lx5461vfP3v/vqn3/72Hzy4fsMz9MejoDY/Bzs3yWJmFryZ0hKw0FjlqhWsJmlSA7kw&#10;ruVEpWczEBRpn1E6qJcQXyE9hBjJfNCr3brx+Lt/+FVDsKWFuVdfeXnn/n3Pztvt+tEohLNfrVRs&#10;Q48TYQqj3mwNh90cpxuGqmAV1VNSehUaNpdqCEX3vDByw+tFGQQiE9YsiivCE9J+I41FSVEgfV+8&#10;lwxpDKuwYQUDPQonDx48Wl1d/sZbb352/VPYd1JVkKMyX4CoP42sDbSZFLBQpCQ2GEw6nUquukIK&#10;pkguntanN2688cXXIPn655+9fefOk5W15ie/uxZHyc7Wdq1aWWjPJVLehjYFcSEFVMWmwSYJf/nF&#10;y2vr6w/uPYLPcOnp9c7cAlSDb//L+5tnVhvNNuGBRZpIQRguhVLwIEQavAKzBWRllUY9iiKMF4be&#10;bDaOIZYhWx7dzhEJhvpGsVQQRMkRy9ZETBQhnWRc8A73qpAZrj18dG9ne3uuPvfyF156vNuFCIKt&#10;KPi+WdpoNHpdKG5R2Fxn9tr68sQfjcYTP4gMC51Qyl6YEGUU0yRwFvF9HEeFruPs7BxPJmGm5uTl&#10;PmWlXSaE+u9//7s/f/udi888laZ+HEMGZRcUUwIZciaLW5lqGkxx1wuvx1y2oyqeu7Fx5rjbP9g/&#10;arc7lWpeq7WS+OFf/sV/Hh2NUUEg481We3Fp8f7te2uba82Ow9O4sGeclYUaK4WgFV5cqswyqVal&#10;K3kOdDfEnNYgYgeNrvCqlu0SjSjBCmRBhQ91b7DuLSeZuOub9erVjz6zHbRDg2f3ne/+4P3334vC&#10;qHfUf3/8QaXiJalkTGu6ZYokhb1gORYsR4r/AX0MbEtrt1ucxgC6NFKh6iLXEjWZUP1OTInJDMLA&#10;AbBOirOk1UoFJy9F+DUJ4pd/iownzcKMSDvYP5lO4jCKUImNhp+mxVqt+txcTdb/iJMnIBy8mKQN&#10;yy4blX5E+kZh+FyyQqmXVPJutFOi3MXTkOp02K/RZyRkMRv1yeRKet9KnPqVK5fPnT3/k5/+M7zQ&#10;hx9eE4j5h9uMff2bX7328aeQeT569GQ4Gj168FgN4ajPS58T51WKuqwrYlocBBoWhgYhI7BohRNH&#10;9aMl6ZDRdIrzMILOUGuV54r0UwzWmRJPN4gUKjeu7NLxgm5VTgsFjXDTIJp8+NHWs1946sKL5/yR&#10;hVJzcbRk2RM/1KhnDAvSqjfSNDdsKyfg+dJqv3c00aW8NZfWRwSyRUSyQWhJnYz/oAzT0BlDEx5S&#10;hOxWs1rvVJhtJkHuT9Mo6MNifuONK9/+1h+YiPVLTMeWAG3tlK726ca3ckvXxNHhkUFj1iTBut3C&#10;dyaX+pnhA6ETi8REBgBBPq0l3bcET2qFiAiJonNNaSwLUfJSSQIaIsGQvDgdBnknkl+zMDi3sTkH&#10;J/vcxVu3H1UrYhJwmppJFVFqbOmqCSThHSbqK+jDXl+LUtd0ctTKoXRIpkucl4oPEsEtTmlokS55&#10;IUqLabVECCnbEnjsaaw1187CBX9yeGTpk05Dmw638wTfNo0Ea2OZI40FdGVwZWQ0NEN1kCwv2nyK&#10;HoAcPAI96LoSs5qJAklCODn2lb2hU6R9Jb6ieGvEp5LMe+Wdqp2+mUWcpVZuTv0QLgvHRsCnJnUp&#10;Ts3rqEGIDs9BGMLrJHkxOdWkpFGByZBYdGLFw0vcuv1wfw/KrXq1ac0vtF3bvnH99mH/2DKtas3s&#10;9oMgSP7iL34EZ3VpaXG+Xa9Wbd+PL11chwsdVjuME9jUT104D0/i7v2tZt1ZXVnZWF8/7nc/uPrR&#10;UXdksPzy05vLK/PN5sL60loC9SSPbMtoNOuNRhPKWvhcYRzrJnIqECtOJxuDHKyJY1149pLtVIM8&#10;yv240/QgdTHISSenTSLQbDTbPzhMonRphRoTJgI+oQCAuxgKp52tPSihK5Xaiy+/8s47v97b3zM9&#10;9979h8h0RJ5PrBNa2ai4KUnZetWqQZZHnJXtf4Wym+kfFFB1CURSxlqGtrbYOTw6qlYQ2dwQ7MK5&#10;Zfiy8LwIwGxKQhfqKqcRrKXv+635hSCaQljc39tnPPrCq3OXrzwNKeywd5KEsUnTeTqYVPJgKWTi&#10;/0Nhb0ttsyLdlYO90+o+/6PXHJsNM0oDM/1z20zMIHsob8alvJvqZNOoScAX2T/qHd15kvrh2c31&#10;zY1FXaQGlZmTyRjW4fjoOMuzg/2Dcb+vIb1TidWUMsuUPMnKXOu0l6ZBpDpphut5jYWFuWicbm9v&#10;LSwtQiwfhRPXNudXVnI9Qe6olltI0LVkyUQseDnqw2MEGY0F4dmwe9Phpzeu3u4d3fanfsvOGwZC&#10;jnFGLHbG451sBIGhMvbbWt9CQyquO0ai6Y1nl+ccC95uPA1hD6To8pqM8rwNiUScp1Dn6/pJkGRw&#10;GJOsxlgV/zZ5lOu2yMbJnOPhpCdKMRfGi5ZL1FsYoFluzSDutcaiBI0WyctJJ7skvMEywpR6ozDx&#10;0D3U6A6RBUet4QTSC8pyYkM/kimvYWQ0wNSom6C1KvB1PF1vuiYU35lr7sAGxnFuCtc+81y4nRJN&#10;q3uGhzlkCqnBnGNvpSnhf/Gi7CMHILMRnKLVbZPbBgTVOYtahKi4xkeWHaeJBVWdbXMkgbKOVRlr&#10;WsC0vh+SBVC0ZjgPP/uke7T7nZde78AVmrCSWz4LUqfyeRlpWCH/o4hUZQtdwpyZEcex49ioh6ku&#10;OVHiejSl+auYI6S5hUpkhuPAl/nRu798596j2NYh8kG4jXIRoLwWfiBI0iWBFbsHlpNqztjUA6l4&#10;WIDkC58kTBu1rMDp8IJ/IwXco1w77ayE1S+XbHiUkjCKvi6SyoX6r0qEmKlKGOtb1CdTVbRBya0h&#10;vdeoAwo/6VkoCpYpUz6VqWeoMmCh4aJAEEESo6/BNIZMVLhmNsm0IGWZWBT6Ycj9SYgEZdNGFR9d&#10;tw2nv98d7u25Sw3Nxn2YUKk23Rt559B7GGpinGZm9HFzBncuXFYb62tOVczNdz4Z9dfPr9w+GDXr&#10;7QjHx9xEjDsNzlUvFe8q6RRYdCj0U8FPzCal6D4g1UjKhjcnpwMlAKnoMDTjzbgGZzPNRJKIF59/&#10;/mB3t9Ou27b90fXP3nrr63/1j+9FWWBX3ERAGqbbuX40PAr8CVy2qApXKrqX21CwEpAsndLYKYy9&#10;ZBNzMZtYS96W5OZIgKsMn9TC0ZW6MlUdXJLCmZSc1qUmKGQCa2uLy4vzt27fnEynZP+GeZxbcfeO&#10;j3R0GeVclPwjUdg74Q0Qx3CWatgY18q5AC4mXCtvffWNu/cebW8fQ53/2pdf3D3Y6vdGO9tDyNFf&#10;e+15vIXIfIAQP1gIWai6kguCjn37m1/BJBjqoJS3my34qHdv39o/HLz15uuw/pBYFxN7DBKO6yCy&#10;WtNNx6rVPXgylao3nUzlWYag5sBfFp7TlEvXRemXIC9o3XZRI08WqAR5Rkcj8lY0wtRvz81dNC5B&#10;/WzXKnOLcwbSFKSXFBar/f5JEvPFpTnH8aH6Ojw6fHiw15l3Xc81DKXoW2q8KxM8pXWM16bneuPx&#10;5PCgpxV+C6fBhGV75ukLl86eWYVL6Vvf/Nov3v4Vh3vXwG4hyVhwqSwwi1/KEkUye+U8UE62scP8&#10;0cfXnjyBO1h/7bWX/DD98U/+W57mkR+1OpXNjbPwdQ6Pjof9AfzodDqt1JB9a8zmuaTiJg86Iixl&#10;EOYqO6acRStkU9Mkwa6sacpvTf8ipOSk5L4W9j6lpxJ9VWEoR1lahHqrCYniaDK2ifW6sLDQWWjA&#10;R3iw9cggFy7YS65j50nS7HQgCvgptodqjdp4ONJty3WNMEyatbphmwxdlEh6jfjE1FUy1IGj4QtT&#10;3LpMJh7yTiyG04W9sEI30AAy53I+TwKBYnvnMJhGsmVK2ro0ckhFvztO4vzM5gL8lzhJKBXPJVVB&#10;lrDls5Ntd2l0pH1OAato/c9ohaVHAIUZAvTJRAZVn/CaJ58RpgpgKZfr2pWzm+fObp5fmJ8fDAZQ&#10;08K5tuBc6Nozly49erz1u09+t7e3f3TYLbVkCevDMEUoqwZUPRSFUzEen7zUo8LGRu5AcotddIXg&#10;NiXXOCcIq5CAWS5VuUp/VkluVirjkkgpSzldNkpZaeVsQmCZm59bWmpOg2DiTwajE6YnSLRDoCLq&#10;QkBp6truNMSPmifYI/Ya9caCi44Aji7pIyihguof5nynnSYpbPjzT11IrXg0mqKQqIvXBewIxzab&#10;VQc+oh8ixiwIMwMF00zbdVfOnk3SlLmYi5vS2eCUD4nG2KkGJLYd+4PRZDoxUYuUFFhNI+O8TCuU&#10;KxDXSnk00k3AxUVbMKi7aNG5/PTK6pmVmbVFGWeWpUW8wA4KHY0UrvLxcOp6FRQCZZZjsEwPv/Ty&#10;C0ae1FxD5+HTZxc+Gh2yXG5uNB5Vg0w5oJW8d52gVnE0HU/yipbpQlcSubLiFgiI0aVPQE40WmkN&#10;LxW5IXjgLFZO1gUWUkLh1GWJYqBm5mH36NGDT7Us2lxebVXM9eXW1v0HlReuxEnscRMeh4xhUjAD&#10;hzPET9MN8otR0tEEYEbVU0aepdTfop4fxepcK7zCCIUkFOhLkdDICouUzZUogomTbV2SOUhvSBQS&#10;SRRjdXiIAcSVOK7X6hBaLMOU4Dh2CqCVkEt1v9cbjccoVKLsEYUkRmiK4Ez5IiEYcDCSiRu3dyAh&#10;Q6xjpdYfnAy6wzCMPc9lHnxse/PsQu+4nyXJSb+3v99ttyrzLbfRwPbq4OQEdn530PNcm2Fz3ZtO&#10;A11Pb9+7V3M9+Dq9kzFEpXazXWvNjUcTfxzqG0aSRF4VNzyUnU9ffGZl4+lGox7HUb9/FEU+VKdS&#10;lACNag8PGp79u09+67Xb1+98dPHcymhyGGTn56xqTpsX+4ScwWKg75lrDuEKxstI9mtweI6aahQJ&#10;cSfnkNwiqMmruo5Xac/VYXH8sU+FR66jRUiOoHc/GE+mDaTwIYhZwUTUOAn2mSnVE7FTanGcsRN1&#10;BCeoevJnf/rH8JOe66BLBAUZyNel4BkR5pGdDAsdxv75c09R31gbjAe1an1lozPx/b/60Y9du+qy&#10;ytzc3OHegZDScEp/nB10T1C+T4MgLAneEqkiSmch5KxK26uycjgN/9X1su1XAE0LjQk283MvOidC&#10;Sv1IPXw42JxsKkiun8WaUW0tGA2um5AMWzihgvowy+HsxEGI4wqkb6AHK2JkCptfCuq66kpxyUvH&#10;UZyN8Bwt0bjh1n/8//5/sPdW1tbh+X/xi19qdpZvPbgz7j756IPr3/6Dr8baJM0CFLOBPJLmgJrr&#10;ZDpLspRZRi/0t7oHD+4edAPf9Iy9NA3mrfFCHaV9bEOTEUUSJg1EogbCCPSitmFUopA1HnqMUmDB&#10;ZamammGdGDhJq5h6FTI/w4Q9V+ECKtimYztkI9qwbE83604FToxj2K5hV7VE54ap5SaCnEyIFXEU&#10;kT80i6exiFO4PRExIiAhFj7aZMBxQZkXOEFxhH0fDpkpIm5zofMozMhIAxIw+OMsMZHejNQJbONr&#10;+SEqnzNTqVZC2btMmy8jxSO0zoF9qOu9hZoPKVGUwHefNj3txMfvW3W0BCo+C37az7lvGX14Iwtp&#10;ycHAtyHx9Syn6WqTGK7aGMp0nVk5FFrsBN3acngMWtUiGJiASvviotNF1dcxHH+bWVxyMmVfVJsV&#10;tVIroTBn5qepvNShxnEZbULFeoGkQfq86CWJnvOi9pNFguprwv/BZwuS+B9+8c8fwj02VxumWixQ&#10;+is39bGlD0jaGzdARHUmhLk40zzEhWENSfw3sp0oAPMGVaE0lW0rfSwUbYbHfJLl6xhVRQLPSgjY&#10;xmOk3+AnyUP6eIxkyghzbtlwXHCOHGZZLO01UaQxd+AzJIhXh4QujkTNYqMkNaEyyfI0zOBSSk2j&#10;5idpyGGNUcoIR7Xo8S795+H2s5F8SZMgD+czDtGtUSKFXKfHcFzh/0WaFH5EZESKGSvUt2hXPU21&#10;tovzc47qjBBfGkKH/Te/OTd4PIA0HbJv+F6/fu83b37x8vZxvxeZ9/b3qqtnhndvNDqNkKdbe4de&#10;xW6gxxbVqJinMglo5KXCNlOiZ6rNi01JNavkXIpIaYW+I0ZTXSFRJRoTU2U4EZARQJaEFlxZ+uZr&#10;LzWb9b/8i/cMoz4Mxgf97g++/73ov/wcZZYcFBKDdctj7fik1+v1K5aQTgmFrK8ulV21UqkGby+z&#10;9P0kc12RS1WcwsdDbjd2yg46V9hcBUcsfZiKniKXdoAkXKVBnWZaZhL6h8fHkALTE5MjJGEZFiSB&#10;UEjoxKtWoyIpRS4kBAwiZoopjUi1wgcx50p3JYriXn9w/qmNL7/64p3bd+G1N89utNuLUCS0W3XY&#10;6tSL1+SAmjhhaEM6DdLLF59e39iAsP72O++lYVqpVOCIfXj10+WlhVdfefFkBC8coa8HrQZtYBOZ&#10;OjiegQ2VhYGoVNxapUIAVG679mQ8YSQClyHSDwFTqM8bx6gE5kB4NiCDshShUsMM1jBTQ4+i8N33&#10;fpvFGZy8e2zfck2EspkuGXpBUV0J0AUn9/0EyogbN+/tH+zfv7dlWYbntgoFI1HEQTn24GQAIe06&#10;SO5b0w73+xpJsZxCM50qeuk6Ojo6+psf/UMcxe/+6oMb1++cf2q9UrXLPLmY9IpCglEv1RNlaBOk&#10;sC0j7KNHj6HIgSrt3sNtz3OOD7uw4a88d+n5KxeX5pdGw8lPfvLz/YMjiMhQngVhVPXMQoaPEBCm&#10;bDHnqpErVbhkxavk3yTaHsd1GSFV5efhEsysS9hEUUKfEiHXdV1RSUo5HC5WlpZ2d3bJZxBjxfrK&#10;8oO7dwf9k9F4aMPFyLV63b18+cp7734YB5GOszm0ea/WquPBCGKWZbmQ3DbqLvL0OC+1l+UKZerK&#10;54V6nSR86IqLSeAQ6hNpBI4o0BdkhsJkgU5/OhgMD7sjOAbkzZNLeCn+YJ7SgBTiZvjk8eHK2jys&#10;fI4WDZT5KgmbQhWPwKGS2iptb7XPIe1V4S1lO2fup3QayWeRSUUrRQ0lGe9CFoqKkYzHcbi1vV2v&#10;NcIoypCFyM+eOfPKSy/9p7/627d/+U6jXvv1b97HKRznEO9X11Y91338eGt9feX+/UckKo5/ra6v&#10;T0ZjyK6R12Ri5bC6snJ4dMTTTBmJkJHhZDiURa9JrF1hqFluKa8nUaZcarRIsQqpmiMZCIpnIo3P&#10;MRirOlIn9cfnL68/hFRqciQbl4j5sbEPSbQTRoDqxHWqcRDDB4IEBmJLDRJzD+3sIA11PAtqgipU&#10;rlYNiuZ5vX7luWeu3r3WXmrA9We5SPhG0pWdB0lw5+bjNKdmNVkgioR/+Uuve14N7klTnmACmSh4&#10;iybJ01JmmjDCpNIxHA4hPYI6O6dtBEmhMvRiWqGIqDo/uI0MXZwiBOnKUI784jUSmZGHnrFTSlGK&#10;vi9l0LgmBTd1yP3COLUMl4eQEKPLbKfdPgvlut+/d/93z1w6t7KUXb93EvuJo9rBBTitMAGgB6ZX&#10;K9ZoMtnd3nnq1afGYZgSlMIgvpZllR0a8pvG8heH+aIwhS+Ux5XcheRMIwoC7WB4xa0kSd6s18+e&#10;2ejvHkyHvflK59Xnr+we9rU05hxKftdQ8H9suKkmtTBgx6DwQxIJqiy4kNtJJ9XDkrmkjoGUicuk&#10;UhRVLLJkV9+RSQ1A5SbPlNFRriQHdYmxYmXDUqcTZRvm4uKiCRWeaSqTYYRjGbLqRVevFK7Q5Ljb&#10;xR45etjoogCFlV0r9Sip/sVBr2n0B4MaLErVhkp5sV0fDKNeP6zXkmbb2TizCWVat4fisq2mhYUP&#10;z09GE/g8vh/jQK/r1+tQfltLy42K566utOD9lpeWHctqtJr7h/v+1IdN8PjhQ6Ylh0fRl7h49OTR&#10;xvry1776zde+cr5/fHywvzcZVzpzC83WguXbUTQkYDacOmsyHDx4mDbbLavlPjzeYsZkY2PJtmyu&#10;MgMOiayjcVgO17UhynKqgmAFEEpNQ2D4d7Ii4+PR6Fcf/ObO/ftwNk3TePa5KxDm4K6ptqp5lGCe&#10;baJAJ3xZlHKlhqKhG6dYXpKrNkP/Uh9Jo4JEpw6gQa19IaEpOUHuJR6BYIwSAqHamJICDtsYjt7e&#10;7sHW9iFP0E0KKkY4QKNhKJKp2kpEF4FI4jDtpNfFvoepFOS5RHbqSllEapvlZbGrFxMxWTfTgqlW&#10;NCvJr8qOlRJCRl4sgsmpMtdyXXnAS3tzXZfaD5CO2JblYB8OCioHSZ5xisqizUZ1VKsfjsZQFZEV&#10;E82UNCOT2KvChNMmNC98iZCuZVnfmJaVYWtKX11fG/z9L062ezzP7nzyqVWtQeavQ6oXDb/x1hsh&#10;RDJmZroRm7lTr4daFiTp0TTYPto+8kc3j7o78BU63nwHDrC2z22tnNwYTFGJmRKRVFM1+CdOvQgO&#10;JNt50ri6bCaxou+riyDnAf4kUukCofVIzEpZXOch7JUm0+aJEgOXaYVxuEvMFI8/fkdLR/5uqrVq&#10;HtwXDWY2LWuuVYMjA1nVXHXJcxzIIKsVt4FNTWaj3TqzmdJDZqThBKUS3GAINvOnw/E4Q6UIkQQB&#10;z1H3ehomIWqkQUGTjac4sIT6eXgy8SdxhgZIeXQ8xIAIERReJY5zKrHZYIIluWtJ2xDUVIKcxuek&#10;iY1tMTZNjDDK0hw+gOtYaZbbDkZYj/CocA9CLY4qBAKL6nRirT/3zFKtQ7Z2OT1eQ5tJqpWgIaVS&#10;VF5HKn5RE52pc8ckhyrPMyzPMEsgKeWyzsWjoXivsDy6vCKxLIC4w1ZXNxcjH81+dibBEFK11KzY&#10;8MbzEE41FuRomxxk3EFENzc8e5pxCwVPsQu4WDUDP+F1B28UPAsiJXAW6ndY+niawmqjGJXQdsOs&#10;4ZrIEA5SSHtx3GpqVopHzqkafJC4rhZmAsdzEMEiqG9ZBYJIws25mujYbGcU5WhCw3UkV9tpatrm&#10;HGnYInQoI6qRhWJXcPANGuVy6TJl6w7XpUUGekOR9jQcWzRAc3RhYXvdMQxf12wImzG3cz3E8Afr&#10;yHxISJDCQ3AaP3JrtkixUpHsQX+np3eq6GUEH8lCRrbtevuHg6efffm937zfn0T//b2rz1567mgY&#10;JFq2vbMbBXEWpoERQsLfmWtBymxZlqCXMmhGih4QhsnVnNOQE/S88FTDqI1rxtQ8WAjqCso6Q6mw&#10;ovlJlFsmi7W4Xvfgsz/3wpWD/a0bt7dffvmlD659vLC8hFbJpDSIFwxOCOwktOCFz55dG3SP4V7L&#10;cuLgYftblopqgiqkgYKsXakfrTRvcYKewXfhTPkS8RKnwKTHm/QCxNFpYbJAfRhSz4yitFr1JK5K&#10;p1bU1PelsALJgqjayWQ6us5FqUH8kWLqpLDLpa6qD7E2aUFQwpEmhnYJJdNtx7556/b8QvuVV57/&#10;6JOPtp8ctlr1pcUFXe+2O+04TMj1QLrIq4+HGWue+0H+wvPPwD7q9Xo3bt2F2NdotMfj8fWb9/7t&#10;n/8hN608PuG5xO0iuwvO/ng4dTxb94xWuwN1bOj7nU5rMBpDZSx9z6dBIO0YpTsm09FDfBoFeKDJ&#10;UYIADopWQ4aiWpRGcAv3j0f94yksOaSqK2eWICJbtq1h8pp12kvH3WMUmjYhl7ROBv3hYADXQq3e&#10;EMXVSHAAOTBDZJicswo5OxGa49i7O0eTScyLzksRA2ZOB/DEF5eXajXvyZOdS5fOf3T1k85CZ+vJ&#10;Xr1RXV2bKwb+tBY0VckIdyBJ3TJTEwVhX+ZuEM9+8P3v/eLtX+7tb2OaJPgf/+AH1z76qNPuvPfr&#10;90M/ieIEPt384uKgdwyJpWWYeRbr0lKBlFDpMCrM5QxpW0j1qRGozBWFylMNJYXDdIXq1iSy4HMO&#10;hNIfhIbaco/BiYSQsbO7B3EB/lOcwZrPffK73wk8o7hW585u2hb2uRcW57ef7KLVlmnxNN17sivB&#10;iOEkqNbtRr2SklIZPV/UKpOwB4103KWLEqXhvCA3sMI1l/w3qYKVGQuST6ldq1PBD9sI9t7R8TCT&#10;JhOE/tXU0cK0St428KJBmOzt9dY3FlASWFc487JZoORIZG4t+yGsMEYSJUNaieRJmVsJkybyrxT5&#10;k+BXqTqhq5q9IB6SDDV2fx7cv/vg/v3x2HcclA+AkuHpS1fOnr328cefYPlmQGGsmY75lS+9UavX&#10;4fPv7x+6jttsNoeDIYlJ6YPBYGV5eTwaysII8i1Y/3a7Mzw5ydLE0iEWmZ3FpfFkKjMUk2pgE4oB&#10;CSnS5W1Swuok9Rzndbo06yg0ipQpJa6KkIrlQhqEwNNfXOzgPEKn6EIrJ885PRaBOnIWqtvbtol1&#10;PQQjUyydbblmFcEqqErELeRdQMXrQsbw6rnXXNezPGzxwwGGEyDFx+D2tJDgl9Zr+mq7noRxtxc/&#10;/8yFZ158Kca3MOE2l2o26vKVqmiMXBHQDRHpZ/AJp9PJaDghHzLyRyd1ikJ3eDb4kSZmonTEYoVS&#10;qJJNIiOJogUvGQIyp8+VQ7eij8okRoK5oCjyx4HJLI6VmIEeIDzfe3jvZLjL9OTll1658WB3dXn+&#10;7p1dWzdK9yhBVgs03EX7BNfCA+HZzvBkxDi+qWlik5IaLQXwkquqQhSQEgly0BVZv3ig6ouV0q5I&#10;e0BgGx6Po+O9o9WluYptnDv/FLzi/v6Tdu1cVK3Y7abM07DFoump8tGFEkVRrOCxEnRHK2ftMlwp&#10;4TOlSjbT1J3N3OQwm52avCmig2ymkjqvJLFJtLMopeQg+zFdz5M0dU5ShFLKS8cKLScjDT6CIBRG&#10;mqSeMgW1k8CFYp6vi0LYNk35ZDw+2uvWG+ZkHGBTNs9WV+bStDuZhLB2N6cPa7UGbIJqBU6dNhyH&#10;kCo3GhYVP6nrmrWq5blVgU24sNudbKwtjKbBdPrQnwaQANVqlf3DQ12zPAf+1lsdTzesP/j6N/xw&#10;FEa+550xLbfZWYyDqR+EiO03bfp4FMZ0Fvjj7uHOa69+befg4PL6uTsfX5u7sOGtMq4IOOgOBcW/&#10;bVrSmoweP1RPlooWkN2mWL5CsHRd92f//LM/+dd/9E8//ulgOPCDwDKQHZH4makpRQTcXlLuH1XH&#10;JSQHJ7kz+59Zx0cZM5Kltz7TTFYqcgo8VT5nvQSqSR07RsYtxOyF6L56Zq1VrR51oaA133zj9b/5&#10;f/6haetmIXMGR6juGBVISUWGB13QIEViUsRMuVxib1gJnj+tCqd2mrrZlXU2VfGS2i/zBbh5Mppl&#10;iBzVckoFS9otGi9aYnje4SJCV2DsRiOzhVBTsKSYI6LXNV2BZEONpB0tP7XTEe2QZiSgo3E5r/Cq&#10;lVwuhestb55ZO7+RhaKKYC8tEzhodSz2w3//P2lVPbdweB7qfBBMtvbu3zs8HITRHU/X+gGO6eYc&#10;zXAgWe/ZulY+ABJs0YJMK0Q2lVc3jeZR8Ja0WfGfSIzkWqnfqZUaIdpMcOm0qPzpOYGl50ycaNqJ&#10;lCzC52AgsVOOlC2dvG0FigSncRsNzpJ0mjeCgY0JFN7esDJw6Xm20Yrgx7G6g2jpmYjnsQ3ktJuG&#10;3ai62HAwnbprVape2616ZMxb9TwTN7kpDX4F4XUQp8yEmcVmFsElkeT6JIjiiLrAaEyjRu5IyiIY&#10;EdRd8ChtyyCsDzbC4RwFQUrg6pw5GHThvyLkijL4anGzQQaNmhRcTHgaJqJj1iqkuZAZSnRaO+Wt&#10;W1xlyvn61MQFt4Zl6afuSYlG447jSASzVA6UuD9F4+ezcCY7e5mUL+XaS+eeOul368PRUsubmBYN&#10;YrClHMQpqYBqts3IWgy3KkNcPkoBJZzDuXPifBrGRo76L2ma6wjH5BDZQ+RIQ3jF5IyfpFGc4kEc&#10;k3CVFNDIhG2jYyW23kZIz7ASHFw4NoZ5HQ61iylHarJsEkDaiPHZoXqLfH0YCYAR/AcdCvCtTdgv&#10;PI+I2g3/jsAqDBBpjO0M1yCLJQP9f3FHZ1BRIxw0M1CdGs4y8phc09Jyc5IKNNNDmcO649ChZptf&#10;uOg03HzO4S6ODiuMOaEWBMHB4fG0H8DGynTUz+tPJrkf/+//x/95dAy1h/j05sE//+TjBDa1i0M/&#10;y7XQmRN9fFivP9ZtiAgV27HwMoHMDqd5lkzXqWMoTvN1ShwjZNsoWEgXhBClhZBQMM4Zyw6rUNhx&#10;sF0//Oij8xfm4X2vfXTj+9//UhiFgR95tpVEWGPfunk/nExcQwvGwfJSEwXVuHZKNLaQ+RNlFsTL&#10;tEgv/JFwuUrsY4nJZ4VoUYG8L3w9SoUTTMqJtlahrvQsY1GCkaIcsyGNcDL0pSLO6ZulfFuc3Fc8&#10;2KuVSi3nfon115gsJIzlxXmIgrfv3IL9OdepQXFYrVTCehUFbZGpgHoxQqpukn4rOf1qnue+8MIV&#10;y3Y+vPoJauDnotrwbty80Wo3X/7Ci/AgomDMseRFuGyWSt4I7CxhEj0MLmF4uygOjw4PMHCYiLhr&#10;1OuT6RQ1rrIUiYXSYIccSTRpcYQmIKZswVKtwGnlsS4ybSMKEoS5wMF0XIIAIJJ1PB75AeQJzsrK&#10;ynG3J9MhCBQXntoYTwaq6lD6d0WzQGq1UOEFWwnOUa87LoRWtd+n+iieo/bMM0/Dzm80ms9efurB&#10;vcd/+id/9Dc/+rsvfOF5xzW397YK3HRRORb/S2flUB+FUaXvBPxMs9lwXYeqpnxleanbPbFxSmH/&#10;3d//ePfJEc9S8kxg7Vaje7BH1PW82E40oqMantouavyhhN60mWVgSRAwZE5OqAqd2O+yHtOJIzf7&#10;eQJV6apOU7uIU09x98k2bJQOUr5jz63ADYbTXbj9HReyqZWVpf3d7bmO0241d9gehnW83JmEJVqG&#10;DWlJp9PR1Gid6qPCL0pnJfuSBpDaDEUmzxPsfORaz6DFpLVEqyhLC9eyoQja2TlMEeX5OcYW0wT7&#10;PUIWF2EQ9XqjldVOlsUy0YGoSMU2GpvkRRFb1AOCfQ7fPpPEp9ioKyPxGb1X7jLZESvM7JSUb1ED&#10;a+ghCicI7kA8Fpqxf3iwtfWwUnFarSpithKxtLR07uxZOHcZTqimnU77xs1bM+U8Ifzx5JhJQyZc&#10;rjiO+/2+53kC52cI40/ieDIawTNKkwQVJDQldaBkeqU0Lo3U8HjAudKJyCwK+0qh8ZKGoSkKPFNS&#10;e0wpuMCzr1QqBHUTkmtK82U9j1EnCU4ybVHF/lCEHjyAqbTUkW2CnChBC6sLS5vLH1/9kMMnRlcs&#10;FJiArUOKY5lI86U5a61tf+WVi3fuHvz2tztf/tKLhqPnmKRIZxEmCrtkyrtpREPur9QfQiANBK0k&#10;hQTFTVAklimrVlEqT52SDSYWO+Q0VCco2Touu5FUQemi0LvWFEhAtpW4Gh4pRQpJZiT7RDOKMpSj&#10;NlFjM/HDR9v77Yr53W9/NRMhfIuVpblLlzY/u/64Ykt0gSS1a6XVKUSJdsVqVdwoTaYn/SozfU3P&#10;pFoduWmVcVEvZcfpVhCllKWkZUuxNcJqM1ouGVEEEVvg9jUqHnPshaVztx/eb9S923duTIPx0lpn&#10;UV9CdxMco9JTU4009M/WuZwZM/JTlyZa+iwjPsWSFQpErdoEnDrW0sztcxRLyQLSFIdeKqdJvBcT&#10;ikgss78MjgvaOHJynTaUIRyVK7rMUokPluZ5Ak+T9DMIzyhDrDJ/mOnoIy5UQDS9desx3DNQaKTx&#10;yDBrUJm2GnWeZ3FSPTnxpyjQN6lXq2urc/Nzczfv3oWN0WnVur1Ru1XZ2w/gvUejAbxotWrBc3c9&#10;50svvQjvMp70eyf9+w92xuM0idPNM/OVam2uVvGqbmuuM28uRNH0+qefDofj6TSKopBTBwqVVuoN&#10;px5ykZ10jx893PJs88PffrCzt1urmF98+lJ4cmQT1EoQx0VeoY5t6QRlZyYOUhEXbUMWaOZ5SqoA&#10;BiVJmL58+zvf/cUv/gW2EeT+dx48PnvhvDWd5lFM92Cuk3A1ZIuQ15qulcSRlKc3SiHxAsbGlC+0&#10;zOR0CWkrZqtsdjeWgUkpKOcFvkKp3MNr+2GUJfH+aLz9pG95Rowop9DiNsnXIOjThTUh9OpwmmRp&#10;TI2Q0r+OF7JygqxFJF6CxHNK+ZzPV2fFf5jxnSRKKiNd32mQVKserK6BBi5STh4ZOXpxROExkWd6&#10;irogEMUttGsn3QTcg7jOrhNMpxqRi2gSjQ+igFrJvxlNHoyCXwPLn3W7g2ajerR/8Bf/8T/DPbs4&#10;17lw/ulqozG3uLy7tzPsHX702YOxaUy07O7o/qc721tQ4lYsba6K41TH0C62NEe3M97RtUnM/bxI&#10;HSVVMhHFmFfI76QSBq66EVqhVIE/RqjRUuZAU34X2ilp6GJVyw4iE2WcVAjInAQ+5TsSeFV27qHY&#10;6KEFEd3khnGEt6chrzC4lRpMa+jaqCpcKF1zHnNRJ8+JLM7tJK4ZRjTKkiSPU9FAEByHTMHSUB7Y&#10;wIkrq1loL2yjrKQuYV3nagvnl9cWG9U517YteLCNuQqmqzTAIigTculQKxG3bEITxVwKzFIyEOV1&#10;KPYwG7cgf8ALEWUnuIEqTiJQCpwMaR4RBtBF9Ds2eYzUxUyyUwX7fSq5iukSZETCljrxj5gS8pUN&#10;I4UTMyAompSlcZp262UjkekFBq3QTFWiyMR70zlrmdafvvGHUIAxpO5y8lm3ENsp9ZlzSMp1Kd0H&#10;K2Fhb4VxCUrEzYO2ZBDxEUWC0ixo8mHZdhZGeDxjuF84xLf+cJrxrNWsQ66PuDr0v4XV5V6dpak2&#10;9adQFbgupO8OyvTQQDwjhwiCbQnPxpCWMpNIbSa5iJM+DJFdIG3KaQ4bQ0LA+ESzopwHaerrdpDF&#10;qLVFEsnoQRAjcQM/J2II+DSedkM/YwJuXcOxO3b91n+9epL1UOOPGTWnkuZxBL/D86UfvOQsVA61&#10;8cMkJE5yqp2EWl+zuYeLk+AWYVyPeaY71v54aDgOVtKEBCCgSQbXBELIEPht5ej6J+Dy7UcjZhqN&#10;mgsVLmxH2ZCn+ZiK13LOgmQ/mU6QVCGFZYy0ctoj5Eg1V5b1pb4m/L7nOpPp+Kh7+MaXX/qHn35Y&#10;b1eee+bK1V98OJ3Gmm1HUeJPp3/0vbceP77XFCxp1JIsoNrQVCognBzvyeVFtvUxhpPIsJryagUF&#10;qlDbUloGlIQjxq6gBUoWieoYaoUVAsVXeO7UCdIV30qiRxS6kmR1cU5oku9DDtsSAZAzdTLl+Sm1&#10;Q2Ejab7u+z6JLlMFW8AtYSniJGE8sx2zfzIYj8f1erverEdp1G61usf9HDFfsSF50pS42KZ9FOQb&#10;GxuVejVKks+u34GKIwhyt+J98MHHFy5sGAZc6ua1a58qvVUmHUoN+Hndhk+LJnkGtV/DIInCmHxb&#10;8K/RZOLYNmEiWAkhlB4oZJ3AdTkULcoJPI9ohs021lfYOqNvGjQ6rQipjxmWfVwMh6NWo4lqWBo/&#10;Pj6Guml9fRmuzLlO0w/GNKsvnbBUGaOwJLg3cYY0PgkkgblEPJWj3aK5hiCC0XC0tb2ztr566+5D&#10;0zYHI/jLb7aaDx8/lNKnXHlVzvoSMsgro1OGUpTqSiKU/uHhITwOOJVvvvn6Z9dvXL127cnjfXin&#10;uYXWYmcesp7tnd3trScYcEgxF6k6BcNGPfhcsUcZEaCVOeis+KZUsXxTcsAqQLyFAg0rBC1JJrVs&#10;MMmSiNq/EqeQVyrVF1949tq1j6Ew++TTzwheq589s2k5VrXijkf+dPL48ZNtg26w+fm5kz6mfJA9&#10;TsfTerNWa7gxiblwpUOoIPeKHCrtCIkNrinNBRJjp70F15xlOzgepiTBlDsb29GkLCX0g8M+Xm26&#10;dmqC8PvSI6fWTRsPg0rFbbY8JF0y0rUpzt0poj4vmwhCUSpP2WhrM58kKQtKekyGVggTzLStNBLW&#10;xphTKPSjxB32K+u1+uaZM3fu3Q8j/69/9F8CP3IdBwrh8xfWjo/7z1658sGHV+GHHz54OBiO6Rai&#10;saKk1WhiMh4VlyG+DwT+CZL5lVc5hJnhyQnZzpOCTE6TCqI50ThLFN1lTXZQOGl/UB1STOJKkNWp&#10;1g+XTQDC2KKuAKKGSEWWIzydNEd5qWcD6R2aC6NNq8bl58YKPcss3cHhEdSAJtbCEFbHwfTaR1cn&#10;/lAUQFiUeib5ZPJ7Z2dXG01HxElP0+Knzi+8/sbLPAsg5FqOQZ0xnSnIXdHclq0IJULIptNpDx2K&#10;WS7tz9mMsV3m7OXUUxDjtcQrixligMlyNEcXKK7ozXIwpZgk0tXIYEVCr9N4HfIBPwgdz4X03GLw&#10;MDLsQ2QszvR2Zw5tC4NofqFVJj+kYjNzZsTenq5XLAQrNGxz1O+FE9+1rQnBg6VNhQTNFwJrykCL&#10;wBRGwQfDlzOlaIR8gMrDkdClpIQRZ2Jh7dKN67t/8+P3pmH2/s39xbb1tS8+11lYsZyG5zXxYSAT&#10;NsdzTLNdCP95HsN9nGa0DYRC9mszS2FqFOQKO0oIAtnAkzYMpUAHO2X+Vcw5yiYWV6ooxqzzooK9&#10;lNrWSIoO5ccJ5q9JDD+lhoZljkZjJQwiFbSZAn/os/GeoCNMeHdm7e914bktLS5uPR7B1bp/NPKc&#10;xsrSwvbWYRBkpoPe8tMgfPh433a8+U57d6f7ZDKA+nPix14FP2OrYa+tLS3Mz1+//XB7u9dqPpj6&#10;0TRIqx7uVhRoFJD5OU+duwAr0Gy1P7nx2ZnVNQeh2Rj1RuMh/BNtvkwydsM2SwZf53Bv75tff+vF&#10;l19OpxMt0Tu1epoOPv3gbeagzWUutfwK+jqxummMQCQu2bzEyxe7FCZJZUYvPv88fO84iuCfwWQq&#10;uWZwZLEakSHC0CGvtYmPznMy95OeFkJReQrfVyZV8+Vbi8IWdwYsUJpQjOWlO+5sri9vS5xE4BxQ&#10;2987CoLANtj6mdrBkX/v3l3P0V2oJGNkDEKG7pnMIciPA+dfsySmSc5z+az4+h9GkYUjgFa2WbnK&#10;lEqLA1oh2dcz5IE/OH5y7uwFvGopKVS9kkKTQzqqwEojOEc3HMu0LUZzA3Q2gVUL4F6PQ7r4dGph&#10;0CHhyhwOM2MZxSGrsqs+HzNsRuAbQ+yE+/Gz61cP949bcwuPB3vDMFpcXxN7W3ClTobHH/xuq3Hr&#10;qjjffALJT9PRLnaQmosTR0uxLjMOdeWhtIERudIfkoPcUm9eKg9RP1ydV1NXZTDZYuJTzk4FT4Vz&#10;Zso6S5uxn4u8p/jdYoJUesxAIRrJX5L8BwT9soyn6o00Ynii2kVWloNjiNbkPjiBGAKPOspGDGva&#10;1JVVsXBcI7aRR94lwT98o4w3qSsncxf4nx5PKrkeog2h1hxui51tneaxK6672qjV3bqjI/EWLjjP&#10;rdQq9bbn2jrFHRNbiRaCdHKTaE6cPOoxfieJDUUvfeOMWVIR2CC7EZK/RaEEA2U5MW1LRUIIKFR+&#10;0woXZjHDhCoHCEnxkI59BSIGRdEMlYEYpepqoXSVk8OW6toqGh0XxSyeKW4V3oUkjQvnOk1FiBW8&#10;hYVZJLNC0lnFsI0ZqgLSauGM0IUdW3Q2QFgmrip8W8ewUWrF91E823LrXgUpsY47v7iE1BGs88g5&#10;Rjcz07J1K0jR3ojXnVjTAoE8ECgNxtNwGsbTGJW05cdEXibn8AdQvfoRbF70jM3JAI3cUzUsrXV0&#10;KUqhnIjSmKNt9LFtdJOsYmHZE9Hnbxsk9IjlrtbLESmLW45g/I0s/aLwhgejmlOD7Jta8RylPehM&#10;PtzeWaou3M/8grHMtNWatuDp4wbrBo35MBuFft9nYY5TfuxM4L3ACe9PZ4VwYyY5C2iZgc6tWOvA&#10;gsDK+yN5uTDbtR3420E5c0MjJSpO6uq6lEXCm1S6xBd5GDc0BSyU9440vcfyUDXp9Y+ufVKvzQtT&#10;G42n/+bffhsW+5dvfwhvlsZZFPgQV5YWFx49vIv9oFrlqDeBE5hk6FtF+QDDNj7hylQEP6Xrp6ki&#10;SukjcOL+yYxI9mcUQUjyLRHCJrkShcFwYX7ESaSdjHCYVDiSzUalcEkvjogY3RqPJkQnOS1qqak2&#10;Dq2JZUDiR0w9mqEQvE4ShqVwawCrY8UQTtGUKU3D3d2d6TSCmwabIBk6q7qGRJgSSg72VZR94YUr&#10;cNQ+u/ZJkuTPXXn6xq2t6WS6s3fw7W/9a3jzfq/78af30Icm4ZjwIkiVT0Zjt1ElZBk63EDAjYLY&#10;diyu9NeF9IfkyDRnGULQMhpO6NJPtV6pIqJdectpMjtFxRnDfvmlF3vd3vHxkVdprZ5Zv3X/ETZP&#10;6YBA/Gy1WvsHkIoEacKDMD5/YX1vf3cwGAk+sxYSM9llOXqVKAlEwh9B2Z/lJUu8LHep74CCt5DM&#10;bZ7b3NqGcs7c3t6BRYNF+tl//6Xr2e+++5vReHzh4joVYyUgRdpeKgCzks5R8GIKFBAH/emHV69R&#10;hNWmUx++eLfbg0zj8pWnL50/u9hZmUz9f/zJT1HADE4jIjG4RFzr5NsiFLgPdfDJEoVEbjk/lVwU&#10;JQrnpQitKOH3iJwvwJ2CqaaRYAXtWTut9EGfl29urJ2cDBMkFYcZDVRg9RYW5h492a559vaTY4w6&#10;2BPE6WWl4sEPw7u0Ws00TStVJ0O2W06IQ3mqtcKZixcihTT7PYXfUS0Y2W2XGAQJlZB6cdQ4hhzj&#10;ZDCBPJPppyKuUFaLrIzLhW+dfPU4Sg/2e15l1bJQDIFzZbrOJZabSVSvmkKTpDNXCY6yKxJFuUuD&#10;BGL9kj9Qqhe2FzJaqbRcUxwHRBfj0VA11HPPXXnmmSt7h0dR/xiHaxVHgg2/+c2v/8u//ObRowe+&#10;7z948ChHm8zMMI08SSF7p4slkzWOvCrpHJm0/GipC6c8RT1ndMGSQE34VqYqPIoGg8ZL311NOv5J&#10;QTNRgHXlAKNo6hdglVIfnhJMRHrEkbCZMFGal1E2J+X1cS0YnnwuZ+gJkvVRTNeUNBRcD7hfMsKp&#10;wh2ih9OEhvcQWtOc5sgGg+9NklBohpDFyWic7kJ+5PMf/sn3ao0GpsamZIviVzFPKR7KIohwmCRg&#10;oRvjySROUtdxYR+SPoxQ/KhTQx+JECsue4Y6Var3UUBDdFbEITlA1ZSAjrTtkZB201Q6rkL598DB&#10;HAyHBopRI64qxZvHqLUaB929u/fvvPHGGyKdMJHevb1lIVi0gBmxWbcekruG59Qwx8sc24kFpFux&#10;cLxSyVmTNggKAVXC5WZwB6neLlNzOVHTpB+oUITHgjOm2cxeXJrbenKs6eY0js+316zastdanlvd&#10;qDXaVORnWOxmsRb4cRxjAIHHRKNILoX6VANaOgca5QKa1PUpbHB5oValKd12paQ/23Gy7FemdqrF&#10;R7M1Q2oUSaFI4YfRk60n9Ubdtl2Zd8OHS/JUjuSTKByOxnC3NusNphJ+OtRE0pa2aPJekSp4MqMY&#10;T8bLa616oxokfH3eYyx+/vK53358+97jbpjkTmx5Fa3ZdGGzfwpR0LQunpuHXzt/fvP6Zzetqh0g&#10;oyfdOziGSxwqzbXV+mDQj0N9GsWdVqdRb966uwdRczqdfnb9s7ObaxtnVuY7HZ4nkAvB+sH6hzGH&#10;RBGfMhfVigvV0Hg6CSIformeBU9ufbq/vROji8jEYMn5cxtJljg0dKQuD8H5qMegke8BHnCDZHDl&#10;MF/PyZwL95jtGlc/fP/o+PiFLzw/dJze8RFJ2aOiKRxPuEc8B3vtkJ0JUuigjlhGUh8GvQErzoa6&#10;2uUpzPNEPTFMNlXyxDRlSVVYf6l+gyj0GxDF6kD5YlW9Srffa83NrZxpbV5OH9w/SnLhVY1xkuno&#10;r6DVTR1LHvhWUeZPp6zu6eW1NoshGpsBcUs1O5UJqNk+K9EFrOxtFeBnPMsxM+9uby+srtVRroJs&#10;rzSpDssKMixhmBlU4LBgkGCxYDptdKp44nSWklIgVFKw9p5dadQbO+yRpcPSYY8cni/6ARiQbVMh&#10;n6YmMZthWwdBhINgjX3ve3+Umt6P/9M/8SAb7O1vPXkIiTmCTeN47txc5fK8vlTRXBrDeqYGxVmQ&#10;4yjVz7D6zYsbnCmRO0Xc1SSTlKrfktrAC8ouNsSkAQxxTrlSo9FKvgWfRfCipj1V+uqFFFYBaFRD&#10;XcFiQ/46w09bvHVeToZF8akKjchT7RAojvPCeodwJMrehsUES8oK5Xzc4XAkiPKUyrcz2IBKA0iR&#10;oYo7tGDxBdwUUBX3dXYjGlWhEElzkeRVskSzDdY2dY/k62qO6xhWq1pZhGNbqTabNdcyKwj8YZW5&#10;lpGjKT1OyXLI3BIsmVBUEZ4ODlBoIoZ0Umop67IFy5QPhDBUM6jUTVO9zVJlTSUQ4rTgWvmTXI3a&#10;qcOs7vNCcqjY4lqB+tGYehlEzMvSjHayYCrGGKhaqJFMdIIVG1eTfgRjwhWe5SyhJgwkfRb1FtGN&#10;A26TShVqyrgweYyRIsaDGG6+NEjiwXg4GI+mfnQSopDp8TSYhInEVhmWPvXTAAIlHBZ6yqapw/Oy&#10;SWdkkAndNrilp0xzdDZNkUucmboP0dM2cdsYusLeOyg0pRjmtoGUDKYk5ga8aKEarLTqxB/2zHEu&#10;do56WpQK07VN17EgjOpV1z7o7jbatYowKoatpT7i+eVdQhsvqpjauU77ojOXm7U4//TqHX1vlA1S&#10;mbKa2FbmtM7Kc4pJWRoKfdjuN01dBjWqeWMfirLIrriddgsuiCRHFolBdC5pZMtVOaGiOROn1HQ5&#10;SXQrDWQhpSRdy3748PCH/+Y7ve7e0tLCCy+98PjG7cgPHXhAKe4qhEWarFbz2kw/7PbQLSzB6iuO&#10;4gyJWiaVjUKpyAp5rZeNl2LOY+rSy5EVlBB5lRfW0rpUgZEjPpmRS6wuPQxDKToruUA1T0NjT9IW&#10;loceq2+T+X4olA3kTBarkPnSKA3jPIyhcGp1XF1XxExN8aAQaIaTtzRFay0TR3AQPdMoH/ABZCmm&#10;oTvYlZStJXzfMIqrDffFF69Advazt9+DiLyyPH/j1qN//Kf/Vq82zq+f5Rm/deuWH8a2q7hC5TwU&#10;CXdBlMOGNfFiQbSzkZWHEGvgBB3ZLEwQddR54JyycyxuA1Q09BAoYhpJjAxRE7cNfED4MdHrn0wm&#10;E0hsdAQLIBrf9ycE1Bf1Wi2K4jBIL1++uLd/kKZ5rzfKO5nODCFKLbHCMpCIb6UvxnTkw/tiFo9c&#10;G1Xs8VndpcMrN5r1H3z3D3/+9ruvvPziB9c+WlpcaDYrH1z97Id//sd/+7f/+NyzV1IE5WSfBzWL&#10;2RxeFFTQAuVDzRId0kXXc2DFf/3+++MxpC7m17/+GhSkpmnvHx5BEkJCR+LipQ3IKm2z8OOWOTC5&#10;aEjkKTblU2mdVWCwi9HNTAVQDlGxg8glbFNCFYphtHIhFRLTJXMSvRxx4wKuLC9+dv1WCgk7VVGb&#10;m5snfUiRjJOT3s6THUhkTcPyw1Aal+7vHyI2Ic9OTkao59dpwJpLOaicZvqarryv5RIxSWUntKHs&#10;BEnuAFeVrQKaYZOClLcsQ6rUoKj4cfcky/JZfCzgy2Weo6oHjZVnBr2vMjY4mayuLkDFC986QSNH&#10;Yp9R57QgoBWoV6qGKTuWUeL3NZyL4lFVT3IBIR0jDXYhJRXlwFeS1Yn+YyMaxfOWlxZOTvoybEFa&#10;fnB4dLB7uLa+8c4772BXNU8Q6m9B2hnBC5zZ2BiPx6PhUJqKw91fqVXDIETmPeaZWbVeC8MQPRFt&#10;WxLObM8Ng8DU5QmgjASqZDnToz0hV9YQSlm+ABcWOOZy/0rSJuHv4GynEEDg8VuxkejYNIBftonE&#10;SY1IQ9iaaUONhwg1jp14N0oj2OJhmNiuJ1ExmaSikzRRBMUJ3Cs6syHH0JycFMYznN1iVwZbpYKv&#10;NN04SNvV9vlLL1M8QQKvKIssTRFd5KUMf5FrDhaocPd1ez1IPdOcFzWiNmtKFCWuwQp5CDSV1knE&#10;TLo2ExiWsdniEAcYfaVJX9xArBdxjlAzTZPdPgpHeKHath1EUyjNEViL0TsVFveazjSabO/u3Py/&#10;/rLd8pY3Fvf2j9XkSB1hVvTXWcXS56uOxWIUtjZQqDE8GXY67QBqJCkwRvrJpy4vQYz/QuyRFUJ6&#10;FJxoFiwlP7VSF0L2dBAwqmdf/vLrP/yz/6XWaMFGnW9C+idoEkt8LZ1otcyGH3dc+CjTJJ7CwuVw&#10;iWuF9LeQpxvTciX+JtTlIluhOE4SBKAiydQCgKeXAkjFAER1lVjJWKOdmAnpR6BmwfA/njzZ5lK7&#10;i8IJkm2Q9IwHmOeaZVtwSDAM0pi5mDUXAWHmK0uDaEiIOfoYffut127duWtjTmt+4fKZDz/8OMrQ&#10;8Pn8mda5jZWDbi/OeP9k8KWXnx2FaavpPn12GSLruc2zYZyOdnZeffV5qH8Oj/aTOIkiUfGMTtu7&#10;sro5GYdepTrXiR4/2ltcPJelOOjodU/gIjg63ofQ5Qc+lO5nzp51KzXUFXVduCyyKPr1u+/+h//4&#10;V/eebKNqP1k8w5GGs3L5qfVvfu3V8dgX2qlQg+qRVkYCwRY5jcFNBNcxXpvozxRnspGf5zsHuw8e&#10;PR5NRrWqF8A1YZkQoS0MwIg8gEtK1aiwsFHCWlAIYGdTtrBP+/583gBIsLJ7ORu5sgJ5UIYVTZoJ&#10;ScUJg5ocSZpaWb69fVBrNY7608Np/9LLKxtPtXOfLboNozuMeoP1dn3RYTxNuKnF2LfPMHIjvLQo&#10;xUSZ+KsEQIqFazOJLSk1ILRT5BXFzy0rQKp4B+Po3tb+0sKd156/nCcxkfhLBBUJFpCmC6YvfqAb&#10;GaKvtWy5U0MnJ9KNc+GcIIFNwKaKg3jYH8BFFxGQGbUrTYnLkCNmnjEkWTXdShblkN9HWTAIxdIz&#10;G612YxT08ftNJnDpJmnWWmq8+SdfPG5kB1kElYGqcmUDSbrXyvkjrC8aWsnGUuGYylUpqCTnC6dh&#10;5QEje/WZ0k0lz1X2+4mNVF0t+dGlVRsnBwT5Loa6j2aoxBILHeczRrF2Cg4tPwwr9LTKpIlRkSyl&#10;tjjxmBWyuuDlF4m5JBiF5fvRb9u4GCKkh57TBRXhEJYNcnTbsFCT1+IVqmNJ5LCBgudw9jSLR66I&#10;jMFYnBymGYIPoWqqmmgLUXHsuRwOl+HZTsOrWKbZatQWnKZjirPNdlU37CyfNdylV1SBJFCO7adA&#10;PNLNkqnWPy+RbjI9OgWA/pzvXmEPA7mX3N7aKRwpKxBpCrIo3zvnBeELwwhkQQKPvKas7OkdcNrH&#10;qV9jGpWUa1GS+Xnqx5i5j8OpH8fd0WgaTWMOuQmfRqlG7Gg/yhIITDnsXAGlhkHSU1BuIWrFstOF&#10;5jhHoClynXLuYPDGBMXjYpJmJkYvdJY8iOKJyLTC4BH/Rhci2oQubQCDxEKQp0XwH9NQhHN2ik5Y&#10;+hJLpTBWbFH4yRiKXvvo5m6t2eiwpr7QWFo+88wzzzVXOu+89/Pu+BCByn5MHRkxo6/rRGgXYjfx&#10;e7pzyXXWLp/xzmTDJ8P+/R18TUHzTU3JOxUnhUllFHlPyjOBtaVEp0MBEMSHIWT5GiJ7LMODnWQb&#10;5MvKCgNSXgxruFI8QHF7OV3BpJ96lnBfitF4Cmtw5dLF/769dXZ9uVF1P/r003//7/7s//7Lvx3l&#10;oQNlBucE1OdhxDc21gd37xkaKqJDVOAIQsDGgSwhdKnoV5QNWiEWlXHlT8EU5eEU2lgpjSsBVPXh&#10;pa4V8ScVaF+b4UqVf64cyPBZTFAo0PxzQ7fP7XiZqiHWzBqeDFudlRkgs5jbyeGSvMkgJSX77bxS&#10;dSFoxnFmVivUCUKXa4ITG0mSvfLK5Uazsb39pHvc+8O33tg/7CVxPhklr/zBC7BulmlfvXYTXQ45&#10;VND2jAlH1ZdpI8ghjZHaAm9hmHqhxclkA4s0i5lkklFagpsb6iX8MDYElFgagkho+//P1ns/W3Ld&#10;d2J9OvfN9+X3Js8AM8gEQRAkAGaLlCyrVLVr19prb1m1Vf7RP3jL/iv8B7i2alXeksq7v6zCemWR&#10;okSRIEhkDGaAwSDMYNLL+d3Ut3Mff8M53fcNBUHEzAt97+0+53u+4RPG4xAWQxhOeegNCbOJJwWU&#10;PI5BoqkXLpyJ4hRt4Vx3eWn+eHC4v39EtSLKoFuK1qToipqkrdRqoWra2T9CMSV1ix83JeK6y/N8&#10;qLcPDg5d14Hk5Nmnrp0Mj86eWW3Bwmr63//e6//4xhs0+ShZM7aeUpAEF56MXD2YdR0BFcuZM2t+&#10;4H955x5kSnDyNRrNH/3ej/7qP/3F1vrR3S/vwp1MkaUmg6BhJBEjb3G5WaJ6CbIgKWZ5u7pdLpWx&#10;lmCYPenWkKQTB7tSJSPSrI4xjYUsFdVu9i7IBspDluPRGJYZmdBbr7zyzZ/97c/hCQ2PJ5ANNRpe&#10;HCUs4EPy3VhJObYzGU2WVnvE4S+1cXEF+ZaP6WEr0RFVvCqpOOVjrE8HJdiKHmfYEDw8HoVRJmod&#10;N/kYy/13/0FUjmencTENUwX1ZcQqdZ+5C04DPKx3KkUWU8xSlXS/tfIQlUoWVH08ennmp1gshmGy&#10;fJrB8nhQDMOzffjoEVz73r37JC8qLl+5/KMf/OhP/92fvfn2O91en9JV3CP93tzK8nIjaN688Uk0&#10;DXvdzuDomIh40vW8pZXle3fuWHBukxljd37ei6LB4RHfAcv1FldWtx5t2PzGczLXscjNvCDrZUOT&#10;jDUd3FAnpZwZ82tOEH8+k3hvJAuFgSbNc9O1SDuT0W5werpaBA/CDbIsMNtGoJEZNFwbEZZGit8v&#10;SI+o1FpKOCHGkljJJBiE1yUQcWE8e2V1vowfPhy8/PVvQgBAARIWfaEXplqtNi5k6CwOUlA03D7Y&#10;3o6TGAW787Jy+KqsjLhOtm27EiKTCsDNPQCa9ReMpNcNdsVxZ5pNYXoWaQOUqmpTWTeVBKWAT4oo&#10;HRTw8OCiWTaAG3f3wU7Lh5pkYzJJOyfdYL4PGUCOZEFHVkrNlDRawmw57pzvQumDIbwwPKhD4sxH&#10;hVdkDLKvNCwstlOW1UCtEi5Qp7ZZMftrdoRC8UNO6xQ8A0BBlyJoNxYXe5PxJEmjgiYUJASF4iOF&#10;1gyFC9pOw3FTESfsPue4PkVtZu2WzC5WJE0qWan3w0la6RBJo3qPBJnT/ms8FlI6HQaLeSnNPcK0&#10;UNSj0EajRQ9RtzSft6HUdXBB4NGERFZqsJFfdsmaQJUePHWjVTMMf8RUWagNH2saJb/69bvz3UY0&#10;zeJhuJFuB43WWn/5oxt3D+xRdDzx+52XX37hs09v30bzA1NeXDl3ZuGLL74IGp0rl6+mZdpowgHa&#10;Oz45SrNiNI6bjbYb+HNzS4eHd+F2nF1pe9Zco+E/+8yLw+Fgb38f/u332l977oXByeG71290ut2V&#10;Rse2hQ9FrYBFYT9x4cJvfvOfV3sOKsURm1VQm8OiMqUoM5v1GGmHonqK62ZolIWLnJhOCOKAr8BG&#10;IWRX0el14RNPptHywooDWW88XVpauBcEcJl2uxWbabPZfObrXxscH977/AuCRCKwROIKhbzMrhAi&#10;Vd3LFuEcPcn9TuiArqgWOeMtS2WpZSggvlHRDCg/sqDk3ts9Sg+sM+fnz51bWOx1D9aPF/uGVZbj&#10;JGu51lrH9/OkJA9N4ZrRJOosdSOS62ThuKpTqRtItROvqJG4p8P47BhFkU9wLUPcGA/CB/fXX3v+&#10;GWz4IPSH8QUl3266vVhwB62gNBy31fJxMoaEPpHlDT/YmRx0DKvRCnZOdgzLDlMsNCw0iILz0STt&#10;d6416egVdibNaTGVVp6kybv3H1zf2xxLc3w8Rpls2yphhft+U5TjKMw9/73smDq2LHlBVNiS6oG0&#10;oJKAYJmmqAe5JuX9pfJgoHCtKylGGnO5W8hK13qGl3saZTjDxj59T2erWFmXo4YusMvTFdzsqco1&#10;q00vV1a0IFkHharAtngEXTHWaFRIa2ymElZlc6ob3jicsVSrL8JuGL7DzDIVQBorNxGW4pikHmue&#10;MysQZtRpQhccuWQJ34CABSVxaRdpOB750sj3isU494ryqXbjv//+768Erp/mJbrwzMh9cfGpjjdz&#10;5sRSIiDEVKt48UrUSlRknRn8m3K+QZWsnLDP6qIVhUVx12pPVyX1hxEVBaKwBjL8xl4+3ZpOR2U2&#10;mI6i6STL0mkST+IkyoqY+CoZ7Ls4jwwjksaeY3uetZuVrYbl2tYB6bRBhEJvZvTTgiDkq7OLKZ8N&#10;00ms7DhZi6dimk8ilEFDKeM4syVaoyOihDJ7KmOR72WsBMaVHso+54Q1cAnEjDRyMWe7sAUOopDW&#10;KrVykLjpLhXFfpShbhVXqlZVr0rUXbO0MjklxnNR4ady+7OHeymeZfCS73U6pm3HSWi6drrsjq+1&#10;DdOq3RcMEm8rqKeQG/Hd7dsPjhqjHF49i3NLwuoq/GajDJMiU8DOMi8cmuFkiD/G9h/h4XNsRNKZ&#10;WGAqnsH9QqqqbSdJEY6jCQmpwDk7N9fxAwQfEhCrtBj2YSixDKZz25aVo7ubkrmAuvUHr7/u2631&#10;9cP+/Mo4HI7DcPXCmSn6xxYN3w2nCVw9mURbg3jr8EDaLle0FB1MViXQBleqJOPNw4Jt2r9PMnNK&#10;4YjoAMAcmglI6tyvGzQzDUYlYFmJpPJ5bVkqxyJcC1NkzThG3yGtxlAXChzUkTqIJmSF62APrMBV&#10;rF1q1B5RyiXUTpUkb1FOoxjyKM9xJuGIfPKIiEAYdGpsmq+9/jrc+Y9v3mo2208//dQnt/6GGFHF&#10;q69+E97svfsP1td3ms0gSaFGtar4BwdQTnW+ifA8q8T2gYBECIUveDtT7YC1XAqrk6TvUMqB8JlZ&#10;7roW4ZQRJoJVE4244yj2ve7i0iIR0+Nnn322gAeX5IFnsYkx/HP/wcNXXv76cDTY3d+DCjycDttt&#10;T1va0BCriihq1GyRchVUHXLM8/MKWPK4DW8BoWQ6nfzVf/4buMxf/tV/iaLo41u3tjf3ltcWf/7z&#10;X2dZeePmjYcPNtfOztXKWIbQ58WMIoaeQpE/cNFpt5+6dvXBo42SRJ5ee+21D6/fGAyGB3vHu9uH&#10;jo3NX7csBifjT299efHKmpInx81UsGiQgnDScJ7bL1bls8IHBk1jyUilUOGPq0UtJqKaNbMgZjY6&#10;0ppSuh8vVlZW4L3hxCvHvba4uJSg5dXxL3/1G8eWaYJ4xlarIctobrG/vb0npNnqBFGYQG25uNRD&#10;5IJtMSBU1MtY3Ss+jvhhWiozr3T7dSUiyQSUSlC1R+CEssRwONbSm1Xdzn8qa2Sbwd7FOBxi6t7a&#10;2uqD+4/CMILMFra+SWgm5segRDx2CKyqVlBjKkPpqzF0r9bF1k402tuJtbWkmnNgn9Smsog1jQRj&#10;pLlNfXx8tL+/n2UZxqIs29jZbfb7iytLUAkPh0NiyKZQ6/7hH/7B7dufBX4TSuKPP/54nlI7Uuox&#10;0gQOpTJot9NpzDjbKJr2uv3xyYjVauFmwl5bPXveLnn5yzoIVT2BgqpwNhxXOsOlIU9DFoinxzh9&#10;/AC4pS0btZ9RwrQwDYdVr/hJ08CmzFGlABu8vPVhV6dJSpguTAeRt8IKkgbZ80KJ4jgUW2WRoWUz&#10;+j3ANaA+R6hfAYvs+ucHtutdev4bGQpp4ivq4XqtHmoYygkOiaVFZgsbSsHd/YOCRpNV05Bp68yz&#10;sNQ7pxBMDBn6jEyTZ4UtRKYptyNNOmRBcFyd1A1RUlNqzEYauZTTw/Hkw4EDya3tCELkBk1/ZWkx&#10;jtLV5R4husdzS8sOPPmluWDzCBvaacFwKh7DwmtfWZnvWiKN4xIHdIXneZtbu/NPXnU8hxArBSls&#10;W7UELQtrzQ7WClr7phLcsgk2UyWa8JERiojvFoILuuw+evig3W4TgYAQRCRkTiqCBfUoGJyBii9Q&#10;LDuWK8sYlnQG54FN4kk8BDIVT7bUjSwWMSDuObWUmIGrvItE5SetOevYl2H5KUXK0CR6blhy+Mq5&#10;lYQMtEKxB0hP2KTyGkF6VMwgfJR8s5SsJKcypdTOvci+RjdNKQ4Pju7d21ie68Lfd/emr77y9U8/&#10;uv3S1fOXFpvfenL593/w+s7B8W8//uwffvHO+bW5pcU57OYIub19uLK0Cp/vwcN7x0fDT2//utv1&#10;4aBqN62nr12EdzGehPfu3cd1jzhwuFXlhze+/OjWV91Wt9ks2k1/GsPKQ8esi+dXn3jiiUK4gom3&#10;WLzIhcVl34dTgcIHFLQOJrO4PeiwtFAgODfMSnsJVy4OaV2PvQFZKI4ky6AwsFqt4Ozy0vbePrzD&#10;aTgJvGBMUgFB4MNKffHFV6LJdBSOW36jaLcctFwvyFPKdFGAl4TqhEYRaZxaJXio53VKLUoL80hO&#10;16TGKuFXSNnRUkL2+Isp7H0zXznTby7Op+Pxjd88uHNzXcZlQ4jp4KDT7r987ZlnVtpBkWD1Lcyv&#10;Dndtk6zdT1lcGsqLS5PR2GPe1HMwcstRTmtqFqhHOqow0DC7FBH8xfr63ngYNgOv4GxFnzXsqsqv&#10;B7e/QGp73F1osS2dbbu4IxzLTuVyt3dvewf9PW3M630PJ+poGEAxmvdGAWWw0/7Nx+8fQuFhyHEe&#10;f5lO1hvWouU1Li8MP93Gp9OAaN+cjAb9MwvHclrEaINK9YCh6LgKsCVUNZtLtSpKnQ1aWpm51CCv&#10;aqJbqLGAqngrFyJ+lgwS4aq4uqbQtc2skPNsJlWZVNQ8C6ppc1mF7NNzWqFeRWrOA6mYUIefdaQN&#10;5l6qka/QPG1TqCTZNJQSNlfXJiOrKQg5lroJhOdQw21bjY6T0kjoiDRLKGUN30TDHpKjkG0iUpY5&#10;ee9BAENinglJdCZkw7UaGUqSOq643vGvmvano6nz2Yc/fOK5q81WIy55CEndotKoUXN1Mq/JUtU0&#10;uBJeMaqVrCzcKknOqogtZY2sMLQ0R83lE0Lqea+h6C14hxxLOnZoy7//8P0PH9x7ZJmRb7NNB0pD&#10;m7jH4bZMLOrNSyPs+ods71HwcN4aapMqWERRtXJQ+Kt+9KhLERb+0dSPChsKXXRydluG7HhW03Fi&#10;FL8zPIgtRCrOCtSTTHz5KE2NYWqEGaL04Q0NYhy5JMViLvzp1Ill3zVc21G6ASg8G5eBtdy24XGM&#10;YlJxNiBg0AJueqjJlUlFlfSQM3sijXPXFhrHa80JoZbIKgNr60TAVbvfuXjUCRIjU10VQ8MWcEfg&#10;2N94dtl74UwjLTu23RBmHqbhNPYcG2r4wLFhN2a7Y0dY8Wia705Pdg9QiUIZE1miUvJDtXuHrqy+&#10;DsU6dwMhaTncPXSbvuXaboPkB/H+2JLNOJkjK7B3iVklwldQxwRW1gsvPHt0sPP55w+++/21d9++&#10;vrAwX7B6LHooFKSQYMgcDmh3cXnxq62NwvChQEuz0nIdfBSCM37qDmtXJIa0lWzZJ7hnVBgVc6qa&#10;hmgFHSq3CMlVlkKzlrhm1ijCajiqEQWUVwnuxkl2B8UZXa7liETVqqGkCI68+cV5iITHR8d+QB10&#10;ROTJCqejvGa0X6zrua2Wt7iwkGMdnSdpRrNxQ+spwqIuPdfr97tZkn5y68tvfuOZoBGkaTQeJ89/&#10;7eri4hyE6DfffDcvc5NGRfD7hXK9pFrOkHAqlySOIPPSDRzXc6aTGOf1tpVGaW9+AQrjIfrGYz5p&#10;o4cCFlFpnLgOyqGZpZJtZOhaEATjKL57924S40W2trejLINHxBRNSDhPTo4unFvb2d1GHURD+p4V&#10;BI2U9DtZKaooZnqRQtUdjC9O4rQk1p+YtWmZ+YNp2f1+/xvf+NrP//4Xv/+T3/vNb9/+wQ++d+Pj&#10;j1fXVl3PevRw/ez5lesf3oKNAPk1fFIFfCQadqkZsMKs0MWUXhbKQSMMJ0dHh/C1Vqv1rW9/67PP&#10;v/izP//z8fHk/Pnz15641O23IQb83c/fiBHgib3gUttYVmxbwVmlOjG07QKn/EpOQiN7xAygj9SP&#10;6HrK6bpCIhDi1+IEvlBARzyPIdfa2tpxbLugRnSv19/f28O5ZQ6Jh9HudM+eW24GzffeuxH4gUHs&#10;kpWVpc2NnWYr4Fa7Ui/Lc85KMACQBFVl7FQqrqzaFTZps7PPCFLGVPEhqCcOhZaEkud4ME6ygirh&#10;clakqn6GtTKKkVNdABkilKDTaYTt8kIeHQ1Wz8yRsbNkHSKahZD7kdC+PJVoFZ9QZakbsDjWZ2ej&#10;yoRbC/TKCmrBUDs9qUJ/R5bNKal/QCaXFlrwGHYUR598cgOyJstU/lGrq2eeefrpza0t2AVw833P&#10;hTdzcjLQis34RjYePWKMHuZLljU8OorDsJQZiVDkMjcnw7FJ9F9Zo5UrYXvV3Le0zpkh1faQj3tN&#10;cNBh8zh28KIlAts/lbnrODR2Q0Q+ndD4vB2qfpCTQHFa01+V6XkFy4I91m11SA3BgqccCzTuhLuW&#10;JClPJdPCCA25NZlAofvUtavSbxk4ZLL0+9Sau6oTolrb8DYcyylzY//weDKNbMdJcUilZxZKOYXd&#10;PfGDEJlEiSMbtX6ayqGZosKarqw+nbHdCJVWHKxn0xbWkWOmN/xwOBnnWQKBKcfmutw9ODl78aJB&#10;LYDefCdMxc3PvvIa3qvfeSU/Ofz4o89Qf4ZqQPhPx3dapkSxfMeephD7bBRM9rC1XuBRpix2VSIo&#10;mLw529dXfRqV+jN2My9Zfqiyu6v8CWiBisFoPBwMGn6TzOnZoKyAVYS40zxDPQxI/lCwAZa10+h0&#10;E9hXzpBxO3yAaaM0MQtGKpVEHdnsUt1ssTySSSDwWWl1NaszuWAj3d1Tgs5Cz6A0aFXJApBhEdmb&#10;spWUMCr7tbKsJdQV10gtBsTO01mLl4IzxnecdmA2/dbVJy8cj+NXv/W1vu97ZWqNT07u3TOCRtOz&#10;sjT96qudK1eWRii9ggG/Edij4bjfmV+Y6ydZMhnGh4PYtjsL8/M5dWCiKJyEMRSZDR85NJfO9JZW&#10;lvePDpfmV44Hx0YS3759e2t7Ky3Ky1eGnX4XfQuoVE0L0Wy3u51+UQxxYdv4OFHQD5V1TEjEjVwI&#10;cwaYI9Bzz/Mbly+cHw4mW1tbcNh7huN5HvZHkPflPHnpXJpMtx89ONj1IT4fHR7glN5y4zh65613&#10;p+G0N9/97a/f7y63FrodD1KxJCXhVm78S6sSeuP+PfGiS1FhVYWGURi1XrihARSixrQKxawuDVKA&#10;gQxgMBrkSXa8s3dpZdE7N5dlUaPbeubs+SfOLK2snPEgQSnTIouR9dTsPNXwRKe5Fx4Td1Jadb6v&#10;yI2MF+V1USijrMpzrNber32ha7lhPCZxMIMt9mxzc+eFZ58Ok0gjJtTxQssYVpzT8OEBpi6uQtYT&#10;wi9ielVg8oYaSORRwVf3Pd/3gxzKew5CrBhUmJM4feOjj+wz80Or8Oba9yMEUZ/pdI4WO9HcyHUa&#10;8AEgARpF8bW1C2FcGA5VdOVMraicdWkwVaklWrMVKd1931bqUwwwdk0FBK+sermkrBqfpd7LVVe9&#10;NNTLqdm+qCe9WhWsJuJWuNPav0AXupXNSbW5eXJrVUISotaRZp6wFKpEr2p7JUWgz3zG1PPXC90F&#10;IEd1NRwmcpGJlsAikToCcpFDkINCcq9AtnBKZ+zPjqNNxYtukhoK4kLRjrJ0qfU9tmXZ8j+LRifv&#10;/+qHa9e+f+kpmxRWyS6enOSE+ZhUc+UJUek3zLqEwHsRWhZBA0hrgIJSy1chrhLHrp25hDahkYYC&#10;BMIPHE+TAzn+L59cv3l8mHX8W56dQhYO+YKlQX81LoCaJmoyP2NIUrIsL918MSNsVgl9l+XAKLst&#10;K2i1O6Z5r7SSPDvn23AKuwQ73zHKhiWiQtpZgkmFKQbow0aRXtLqvTdob43z3aGZYhJwgD1+G262&#10;zd1yqDbxCVJIsQqkGJsoVgCHi4PNJpG3nLjXQKQDvJ+2i28Vzt6VjsyS9TA1nlkMK2iuhR176q3Q&#10;v0mM1uemrPY5Ol0UWgkoy0NZhELulhlxiYXBImpdD76Fj7PbgeURyM6Zt/bEPjERmDVdyMJCuwNe&#10;8AUNF6jdq5IKTt/pgZl5kieTaHJkOIEbtINOE/M/rvcEey2ggjjl1DnWvlBC9Pr93/zDP8YJVrBv&#10;vHXjX/23P4mnISpKoju68F1vMhrbTgOC/1x/0dnbyws1bKAeEaumKVgVq/wyEoeTBH7CWmTY1F0j&#10;qZWklFZiDbEzlAwXjUlYj60GHTBmkkGChgLqVfxAMY1CxhvWOfcp3Ca+UhiGBBRjew7V8FEOK6bS&#10;YyBDbDgibc+zJ5Nx4Dqe78z1uo7LYnCqQYs0bDIS29m8FyfpD77/uolC+oUlrN//yffhcR0dHdy+&#10;fbfZ8BKiVCboVK/aFui0DJml76BBFKmZ9uZaruuF44hdiC5dufyv/uRPkjT5f/7vPzs42GONWHiI&#10;aZra6H6GBYlb713BgzMHod1QwUISL8aQUkQRfEhI/EqU9ULJa8exUA0xhj+jm0mSYQsdqctFoY9V&#10;JsvQiBvvtoMNfdMdjQZFMbOLxeMVL/zCuXPnUGR+aencmbXlldXvvP7tz7/48o/+6Cc3P7nVaDaf&#10;eebaX/7F//sv/6d/9u777+k7PzvYJ04fD4E0sYT7YFEcQ4l7MhzA/YEcY3d7Owzjwcm01fJ//OMf&#10;Hh4cdnv9cDyGZOnBw3Wsl2xTl6/kiEk8XoJWsToMrX6hMkXdM53pser+Crc4STy8dgYS2qRBaHZj&#10;pZ1GdEZxfHwC/8AFms1GHEWLi3NffXUPXjeOina3cWb1TNBwshT7JzvbO6hFbFtHRyd5kfXnl1kR&#10;ihsQFBwLVqXB1MtUmk81E76iUhc4zSbnE2lW9ZkgtiU2rbLA8yF75KKjfojG45XvrOUnPHzTFvA2&#10;d7b2eM2H45ihTSh2rWRrzEpwQ/eAbGryqcE4oyNVL4D+QErdUs3XKZjRTypP6ZzAdoba7wbV5yQC&#10;gAZ+BiRE3U4XLpOMR7D/f/XLX6VxDu/A9byvff3rt29/efXa1b/92U8X5uY++eRTSJfhnmdIyFeQ&#10;dZXkyKpSQ0ppHCWQTSE8JfAt37e9Jp6KKlqwIq1ySdL+sapEUdrUmrt7Cp+gFVlNLlpwzdHDaAQB&#10;mguVUG9nnu+ygQ/Kb1HNmaEMY0YlEKpRMSOEgxEx4EgfDON44TlOnBStXicOhxwQHcdB1hWkgQWa&#10;m+0dhlcWFr/53Z84OGUqSftD0TaqZIrfbkYyZ+x7adrOyWBQUhNUaJZpJecktR2r1gtR0DKhPcRY&#10;OoolleQsFoTEmVHJgUteuBuFIJVXWbVDeIjMoxOoSjrtwA98airYiJx1rDIXjhfgN3nORfSDQRzD&#10;IeQQHxpfRRhr892W55ppaArPcX28XxCg0ySPwwwVzIhxbqiJjsH23+TwxpvA0vx+eJncoCeBiZpl&#10;qG4chmCUHi64L6EIemEUj8bTubmlLEJYFEpWFCl8P44TqNjIwjEqOV9Hh9hwMBimSRYEPoOXiNMk&#10;4eVsLGmpBTKTlJq1Cofq7xqa9aORT0IlsbrRW4WAygSQ5sCEqcAnYTEniDnc8DSUrZEyjVKqSLVb&#10;oDjlhaSXPjqCmJaxvbXrBu5zzz93/vz5yXuffPbZXXF+0V7omYH33NNX2v3O+vYuHm/UQuv3F3v9&#10;7PYXDxYW58NwDO/lZHQCm3t7d9Jp2Y2mPz+/7PleNJz25+Z39/e296LnnjqXFQmmKqYMpyNY21OU&#10;oUjthre5ubk41w5aLYlyDpwHkE4pRsn83Nn+x7f2Aw8h3J7rJDHurGeu9SejCa5fHcqZdO667iK8&#10;p7kF9NHwDlExDts0KKXkQQIZTj7/9PMoDn/8k59kjv/bN968fPESfOvT23e6vV6aJQq/UBRwpsIJ&#10;3Wq2cuT3OnEeM/iORoSz8kJ16aFvM2EjykJBZYRQEhF1lFEzKdp9plKqhCeeRk9fXgv81pWLqysr&#10;89JwOkGnDfmKkY+nERbGqCvURYtCz5xMh2k8LExZLS9GLnE2ZtEcqT7iyprsJ0/5CNb9Kh6K8Qjb&#10;LJB9hWoDrrV3PJJIHYl1X0Z1mgVrvRgiiSOcd0LmYXgGqx2QPRsGHUdAuk8y46ZD2DWUyTUgxLno&#10;rUXdHHjcCUpfFHFpZVG037RXiuKZhd5C0J58urP32UZrfuHa5WsLK6sbWxvt48NWt9lods7m6WZZ&#10;ngIGI9pTqzFz6TLrsacYtnRsxHkNLS7kTMGsy8VypgYWYta0vJ7BquGtOK2JXUFudCFUlDUKi1mN&#10;j42CTV2KV7zf2UK01AI5ZGeHZ7RjVtbeepwr6yEzv3kOi7aocqDHrlmaMpn1WBK1KFfOQ2ghkmoE&#10;Ta/TsUzy3abeioUS6YOsbBLLEaJhV8p2lknbnVoOlGO9XhfPf85lKfVkRdPf9ZOowAJaZKJ+Sa6Q&#10;Z9i8p5Ib1nQ5RUErq+BaaL3MSrJAKdtBOvd3n9+46+XhUnOcQGTHb+c8sZtZAy4EVrxLKE+lOgWM&#10;q8p51C/VVxRjUMf1smqsGMO8GNLRzy2P+0mmLbjxZ8Y5vZBLopNYVyNCXy0GWMKX5xvnFgKkqggW&#10;zXaRKlbC8R/HMYPoXNOEPTnAgX0OIZXGAhCjCumbD5IEN4KtlcBclrkyjbhAk2qcptkXbPvRJIY/&#10;+64Zl+KUt2gpatRDpT1ebQHOvUxtJcBDJiVyjqCpCG70sjdnrE0eHMYnEzjlCuIBmXRc5ewVQP5T&#10;VA8or9FSTafY7s8lN+MyGkyng4ntuX4jgMQg8L2cgE8xFtho1EXAZlQb3j7cfu5rF2/fuQNF75Wr&#10;T9z4xY0CSdZ42Swv3v7w5le37zqFsbmzHbQsR1qZdizjpFa3vzUkoTS0+g8LZig6l6z8iiqgJlPU&#10;TVNtH6nk/AsEgeX80dhmSTXeacWygxFLJnPuRCbYDjuvVlVBZQSOZJkCJW3G4wl8t9/vTMYTQ/tB&#10;zgScykKpJBnLLDwOkwxt2220HbBcF3s7jmUqfyX6FHBWXb9+66lrl/0AdrORxlm301pZW4La8oMP&#10;P4mS3Mf6AbLfnIz5SG4GHgaO5yEXiyHR9QKn1fHh9BwORwKhlakdOEeHhyfHaJF0PDgm8V7uvgoe&#10;rLXaTVI85bSIEiesfCQU3uNJCH/yEbptNXxvMA4FAYLI2b3c2duD8x19hFGkk9nQ2HapfGiNGble&#10;hnewlsdkHJbE9XucfyIq3YNyY2NzfWM9iqZv/Obt8Xj8D//464ODg/39vfv3H124cGZ7Z7c/183x&#10;UtMg6ENZrtrJJmuJaz4q8SM5D+epEmQCg0nYaDQht4TV85d//Z/TJOl2mn/8x3+wf3Rw5+5Xh28d&#10;jsaDKELXD+qzKESMqWVcNDRABUPOEVU7RuWFknN3JY5KEw5ewNUQS9nP8DxT29KYrDdOwZJe3Tw8&#10;RGmla1evwvl//8HDh48ebmxuwlcWFudef+1b+3A/9g/arS5UOnGUsg3S6GRs+7DCBCsnKxlzkkZT&#10;H4d4xRq6YGqHKpV/8oS5JAuYkhXs9LcQAWI7kDSMka4vGJM7Y273T5F31REtX3j+2c8//zLDsx6f&#10;AUSRaThttAJN7S6pPLFQdVgjO6R+ZWLVoiAQ59WcQrNRNvdY6QqF0gCux4lK/JlUC2yeMRSEyIc7&#10;0Wg0Xnv1W9E0/sUbb0D0LpPMRBkNF+7VSy99Y//g5PpH14+PB/fvP4DdSsl9gYmU56Kgf57blk2T&#10;f9PyvWQ6hd0hbSfo9GFDws60ESwNx2+j4QfIu6tYyegoJ6peMvsiEDmN1hhq/Aht32MQFFDPB9Sx&#10;TSRxBsmmSYQE3aZLPth4vlsQSwkqDFdzPCfLECEFRxHawpdZHufwrRTH6iTPZEGuUCRwOMFtt/08&#10;LbM4QhASgZwRGF3kgWm23LY7N//ya99fXFvF5qgJ0cYSWtlX4SYxFSZcldLwQQDJ/tHR3v6BjaZP&#10;JltIKYV9aklyt7SChbEKnxK4EUqsDNE4+LkLXXqZSvrYqAoSSRx+7crB7sMKYIecZllmUKR7voCH&#10;ZUJaj2M5M5PqhSD4O5gGE0hapPfXdx2aQ9rkANNr+PMNHyqQAO6xjzK2aR6j9l8SI5MWb3Khpg6q&#10;U0otVTottGCHsvyim61kI0h2i0AXWV4SfqLyuLBMMnsss9FkvHuwd3x4CNeIoogOLzy2BCU9ENDZ&#10;Ddy1nek0SpLYQ3txjWahToSLpP/cKFkgvmIBCGVC4Do8d7UoQiFASBY1K2Gm/cjcN16x6kSlviF7&#10;rxuqT0y3k+WgDd0QmsHyVcqolT4R54GFYu1zDo4+lPfur8NPpml2uLv3xRdfQbIVhfntwzuvvPTi&#10;7e3DfPPg4CSK0YketRl3D04W51ujMBkNxsPxECLY/PzilcuXgiA4ODy5eL5z/vyZ7d0dWM/NwOt2&#10;+q5zvH98HPjW2TNnYGVCMjg/P7+/dzjfmxuGx4sLS6WRra6uuq5X5Kigqkr/LE2K/Puvv/by11+c&#10;n+/j/rOMLEGxyrluhzVorJnZEQG85aP1h9c/uDk/34NzEzlHnk3TfQmxc6Hf/b3vv/qbdz66ef26&#10;1+tDGjEYj198/oVvfvuVf/unf54RFwjWR2+lFyc5Spz4zWk4obJCOtjpsZSKoq4v+G+U7uGqUNox&#10;1CIUCsxMvGvEjSvFXVKvFCT5buc644FvLczN/Q//4o8LJOnhF8fhOMkHaAjh+SjeaoiYp8JFKhJs&#10;8OTMNSukggeXiltcGQPW2IDK2KquM0pDj8ZnuiCqsZwT1MeCeOw761t7hHIsS7bFM+oWIlqM4L+G&#10;Z9uZyP3At43SRjiMbLSbUNLCWt86HnBWwJllkqOmAHqyOy7OU3OcDknXylKZFtnRgxEUy8elMTGt&#10;h5COHyawrIeHJ+8OPgwaLTj8ep3W3c/vt4uT4ExrQRiH8L48WwSulHnTQ3HsTED2jxNjUu6xGFum&#10;Rp3cdMhpGmBrVeSCZasoZ2X9W6mrZQRIMV6NcvpCZROG7hJqlTChumWztXeFmuYWQXVNZRoujKpX&#10;XdQaw4Z22ZmRhq4GwtrryDRmdaJV4WGKWqNI6mPfFnVtzKJ3nBDZQk8jZQVSN+RM2awTB4/CYkKX&#10;HRllT3CJgnK/EFs9CidoBixEH45ZNJySk7xYCDpnOosOfUcnY1z6KqPdmb6AFi2X1ZBaNXLljGW8&#10;rAf0ooYiaHSiNlOoMdLK8IhBFUJUTGv4jbNnz7b3N5NscCvPOqZYEQZkUhNDVGo38IceVJKGo/TJ&#10;BGfJwod0HE3XJUlG8a1mTyliPivHstP49lKrgtOdTGyzHr+XsibSm0bdjkHQAe7qPUu3SGSmICM+&#10;/bVBCwYNt0olIY4BkTTTRIpezCWNXtlHmldaWioXaEfPsbPyEVSENlotxZn+MXIhM2b55bwkTE0H&#10;qCTNtco8izKRjzPrmUt86SS/f61tPNU2vrvcT4x+XOb7YTAup4PIiJMsyqYnYUFjSdZzIjFb0nYi&#10;IW+VyluVeqyFJkOTE2xEuraNCh44s8POtnByYcGP3vjsE6vZnms2brxx49/87//as4Of/v2bhUDT&#10;ock48RrOj/6r3xNJ5EyN+cXu/nDf5AkX0bdYRRb1cthpg9r6qKzBtaxi4apqio0GJUuzlkXFspWk&#10;80lTBaGxtTjioZRSpR9qe7FWn4oCYlYSDw6F4WjE6vcVZUSboygbOUigPIQwOUnsaO0IQ4sPaTIY&#10;FzyUBEBm4nquQX9F3Hiee47FdQj9BvrujobDTz+7+6//5/+uzLPtg4OH63vNdg8+YJrmH938HOpk&#10;9JtWpQDRifEp2Gx5IgQbzKFwFORCmCSVVEXgwVlevnwFcqdf/l1/Z3sKWavrOlkSQ/7rBGhlUkB+&#10;bBLEFG8OHo5RGjdbLc91SewwRq030xkMJ/35mNJupOOSxnVu8rhDeTGg62SOwmaWSupJ5AmtCcmV&#10;UBj2NIriOEM4qEYzyVr3SMGevvbCi/Cex5PxpYvnP//izurq8rvvvHv23Ln/729/3my2Pv/iyywt&#10;Wm3/F//wa/hQ0yj0fU8FqFIP1GqjOj0D5MNfGO1267XXXv/w5s2DvUOoX648+eTtW7dbnd5//A9/&#10;nU4T/JwuDuS1/kOhAKdCiBqVqihHlcCEFhqqIY21dblC/+rUUWMESoXmmf34kv14yFZRZGlO0ifO&#10;2trqhx/dgPJkY2MjibOg4fd7/d3dHfj+1sbeOHyQEZh8fqE/mUR5mc3Nd+n+l7SAVUeIGj0Wc18N&#10;LapfadMp1X2Fg7AqurKohJ0JgwrvdXfvKKVTmyHfp7qcsxpWOu2HfxZXFtudJrxJ8uIxnrz6xPLK&#10;/J2v7sAbTpOkLDNDF9YKkmFULFdRKd6YWK8VXByZlZWAoXWmFW9elZBKC8fG/cJ7TWiJFCz7sYrI&#10;JuF0aXEp8IK8RKkGzw+63e79hw8/v3370qXzP/3pzwuZQYEH+21+Yd5tNo72DmC79ju9+w8eIroH&#10;7rBtNRfm5diTUCUur5jt7nyru7y4vLB8dn7pzNnVVQcKTuSNEGAoZ70HKOSKTLuKqAaDmO3gqzhI&#10;f2DnKlFq33GFVuBKAbsSuP0szqogFkH+lmE31wyaHrm04sJ0Ha/bRLwInjXwNthjooBzJzcNCF5j&#10;182mk2Fp46gdW7nYh4OQKhOZQmR58dmXXv3uDybR2LJ933X5NopKcpnAScr31VDNFcN2d3Z2fCRU&#10;2Czsoh2vWCJWqoaLMh41aGnRaIglImYECZVko7YslzX3TLBrfNWJR+s8S1Ru6QnenRROWqgHsZNq&#10;OTl3DPCItxF6XpC7o7STHMrGyXg0nTdFhby+PN9b6bTSKHQtKyky2BA+IlMNx/NxG9ii0hoz6vsg&#10;tCuvIiqbFmPbSurMSBezMvIaNEmDjKbxBS5NSo7Z/c+2dvf39g4PTJLO5w2GTVyHvKUI0W075KZF&#10;7UwBGTeJpykPNgb9MwRLux0oOD2fZOhqWaozSZiKmptq1X8CUynxCSrNETMgqvRUxTWzhvexyTm1&#10;naRGa9CTYvdpaleXLLXNdHz9NA0Sjii0Ahps9mhjcweC7tnzF0fhFL7vOfLh/e25hoDQvD84aTa6&#10;ozguSFIEQnKWF51mJ8vK9c094ThJmDxxdf7u/c2D/Z1wmvZ77Yfr61EULs7PD0YTuFHdtv3Mtau7&#10;+zvj8eTC+bVPPv0yXTS8Rv/GZ3ebgbmy6geNbppDcedzL5mBnDYq3eEh2up0x5MEa6kyhS92221M&#10;tIqECDyKhWoj+YSlww24HEMNOPqn5BxooV6/dXA8frS53+03b7x7wwu8g8P9taWV/YOTVJbRJLJw&#10;nh/Zngn7F5Ir5MQXiNdgp0jDQbeFXLFx5awqoMnYNakAY6zYiweMjZgrVFVGrhqeKNJBDTzbVKAa&#10;hNOTLnQm03SY6hoAPrtDlTFC1EpCm6LVDFk64/lPqpumnr9UGhWyTqPMynCvDnDSOMXdoP63IVV/&#10;QUPzsLJJ0yTH5nxjNJx4jhsT2k8zy0om7NuYghi+Z0+nYSPwW51WMhygLiCSPlJ4HIfHQ0hPG41G&#10;M3AvrM4XycRU0sOCopStUn9U7oxgK6au5dG825dGWJQOoWNMfCXk43fgqUij4fuD7aN0MBjnpe9Y&#10;sc1QMiP0kR/YzooxXLblrVnGcruRl6JouIOyPPKsxDa6rtVHygfujoM8z2wzwmFS6ZIHYk4asHXB&#10;WfF4ucwvylqruTq2Cz0d5Z/JZlSpzNnJmS6hpXZLkjU8V/2wmvTOSJ+U8pQOFoOxK/fgU8DpCpBe&#10;ISuNWrN6JsFWS6PU7GXTUCxlYZzCcpuKHhwIA6JbSr8L0ZyB0IEJX0FDAahz4QcCEiCAs6nv+uZg&#10;/OT8WlvmotZLPQVXPs3erTeRWWUNM1xJWUPANRDLmHHLNR7Hsz0m3VkJGStWcFlCqn6xv/jocBqV&#10;xb5hbBQ4JVNuyWQWB/fEw1MsnZm34yeIWfPc0o/bFDUoICvVj1ra4bn6luZjJ6Wsxcyq+kTO2Gow&#10;s7qYNYuuackKzS70k2KFthKtiYxS+6Dl1MOaFjTeN3nOTc1MLWHFL5Hr5Y2ApUoBQZPhLfG4BJsx&#10;Ax+oTUDkKRqEqddeRq+eF/z1EyFPGtK43IRfPuctOKV1xfLiw3D9rbuj7QEpK2kjIExcGALBrt9V&#10;g7hAAK1w2dq+SMsUIqdjQ7AsjAgK4wtPr9688dl3v/P1k73982vLX3/2+Tuffl6IxA3c8SDG95Pb&#10;gWvu7uyNjsKnjbNoUFVY2OCFKGWVBbWISFXLEKUuWSoQnJ6Fnl5cDG7ULh4K2KwyZUbnskI+pwSW&#10;akVK1Wd8bKFq/88kSYnT6EDkrLxGq64PSRYxDkxMJiH8PcvywPGQEKLYDqr5xuuyLFibymC3CIKz&#10;WZzsaWEaXDithv/hB9fhfl68eMGznI8/fgveRn/Bd2x/a319Z3fXd7GBWdB0gF1xLWY7kru86zu9&#10;tgdBYDopkjhBYQaEYuLMKYqTt998o9lsbm5suTYrTdI7sy3Iky0iyJlqCiUzOoR63UZpwMcvvcBv&#10;9xq+JY9HETxsKC/R8tMqpM6ZKmMP1R9R3VwapyKFG3a6RY09XDyu446HsZwxIpqFM6MaCNZl5urq&#10;ysNH69euPQnr4MrlK6urCyeDk+997+W/+Ou/fenl59fXN+Cyq6uL77138+vfeHp3d2+mZuSq0jAr&#10;xLBudjKwBaXbYEWio+IYvttud378Bz/Z3Nj7v/7tv5cp0im+853XFhZ6x8cnN2/fyIrIshxCkRAS&#10;wpAzZYdyNzRqEq8WpxSi9uNFWTK71DeoVELZHPUlSVVUIvaccpbMR9eebeLM2trB4eFkPObkqj83&#10;/+wzT4zG0eAkvP/owXQ8haUKv+S4zvkL5766e9/zHbgziI+TM41bWTdQpVFpa2IxZbLwgcG5q2BM&#10;Az8/op4JJUGhULF2OE10IvMY51TK30UN0WZJk3Q0DG3LhfrWQnOy5r2vHk7HKYsT4wiuzFnriyTB&#10;ihmlT+2QIktCoVKNZFbmxrV+lalxLgqdQpM7Vm9GsScCQuJ4Cqk9Bu2XYntne2dr7/jkqNNrQ631&#10;/PPPXL127d/96b9/5733pjFsAVSJgp9+7rmnfa+xsLZy88OP7395p9lGYR0oEdxW79zly/MXL/Uv&#10;XWjOza1duuJ4XlSKOCqs0uybJpQl45MTu6CFwK1BBBIXqNDFCUUpCdBSE5d12EL3HeK4oh2D2pgW&#10;S8UiKwiVWhzXz9CdtaRjCHOHOEkhUjgo2GLjNBb5JxBR0bV1EsakgIcOZNKU8DWPMI1Qks7PLyYJ&#10;lL5ikA64K5SlicBRru1ZrmF6155/KYZXQaAVOWspD6vasQ3NBBVPFPPCJE2PDg/CaYTIrKLQ7BTS&#10;stOO3wpOabCKfsm2uvBZHEew3B0R7QzGJ2hYLGtizLKWRE4i3zPqeIJ7O/ArHgU5eN9hmLjooItU&#10;R8j806xwHIkeW+i4JZELHfimj8o9peNx+dz2nbWFHk65iYbdClyD2OdwehyNJ4uw4bARSGdNXrDT&#10;OUt2MnuDhvPYEMSCQEliSsEFvmqHChbuwjQIy0X8BoI6BKtkqxFETsID5KYrmDKOp4htsesulEFo&#10;FEYodq0gqinQj8u64u2lCyo7acYh8/YmsptUIEpCEzAYRknCSZ7XaWK9rm8NBRQ0FaRKq4nPiPJJ&#10;LtFptde5YkkdKNOqdBdJ/EiKNMkm4wie2meffrp3cAT1jus6Lz13LjChTnD+8Luv7p9MHm0Pc+zg&#10;lo6U0+kUttPZlR4UGnMLHdtxtrc3h8MsCuN224dFurG+57gG5MGddmdn5xCe79bm9sbO/sJ8M2g0&#10;11YX4ZMdHBxtbQ/On23C6njh+a9tbK5HcezA+pCSoQQI9CJgDNw7UqYsVD0syRkEhxrKQpuBi/Bh&#10;fc/FGQCsMVI94SPec7AdkOd5e2np+Zde/vs33zVxTQo4jM8tL3zn1Vfeefc9QiJLm2C5TdcLp1OK&#10;hjJJM9odsNhtqbuVmu5eFR0a0q/cnqXuRxqEfmFBt5IbKHAASspCzLykzolS1ygK5o2g1CEEDfgc&#10;Rcm+4jiCFJrCyRgLHZlNnTFq5UbJquwMqDvls2doDzZZV2CVRgoz21Vj2EUFSdOBO2jZk/FweHjg&#10;+V6CHgqJsF22MUc+DImv9vvdpaW5wPelheAQdPFM0k67BUnDE88804QVgBg1KxnvtX2z5Xl5ZFEz&#10;VU7jDEdUllXmWcv3O74Zx0Xk22NIeorSh3tu4urFSbLr2TgTxj2YpPgknNyEd1hkRRPeQ1KYcLSE&#10;CXYM4eezoj1GAE6+O8xTmQTOJMkQ3O7YE9ea0q7KYDE1XBqp4XKCnV92fMTutvyRQFI15oN4+4Qa&#10;5QW24TodxxzF6SkzXlUMmDMOutXmEzW5nOAwtGaKumQwNZyYI+tss8LQPGEGVXLWbD3mmFCL0del&#10;rxr5ol0mFkWacXQaw1f3afREWtTVaCVyAfcG6wLqhhC9FHUTYcsYclJIS/GwJKazOOkVx3nZyZIL&#10;hvfM2mXP8ousqAbP1acSKjOTj0MLddNZiFOy2GLGWF2LcZQzznO/q7ghKoFGUeMaqquj1fDLFy/f&#10;O9zfl9kYCaF5S8qiojEJReeZdZYyZq38Zm/j7KcwNa2aq49yFiSsFdSMGfCwOWtwJhT/XOimBq8u&#10;67QXTinr4aol2bwA14xT247gvy63VMpaGs2zFNpfO9HXI/3Zp2/zOFormRszcuV1uS7qCXalSm3I&#10;egDvWKrAVmSTkmp4lOXYKDJjEN7/cr+xNTGPwiLCgblZmkoaRaDcL0rQ0wxKMM5ZQhZhY6FlYvMR&#10;QTMl7FeMVJLiQxJG9x+ut2zx/LVrf3/v4ery4vFJ9Itfvd/tLR6dbFBWajQCvyzSwPP2slGzDYHh&#10;RMVQupmKYVhp1RKKQdkcGuaMLKgSV5O19qxqp/I9snTJwePHstIyrN0jlf+jWsyGcl6oGCWEZ8rS&#10;NDFZsbbK6BEKbXJu0+112u3m0vLCl3e/ooGqrObExEexDKYsqOFeVQoarPhhKiSK6ilZphNFye3P&#10;P37x2atUkMrbn97xabQKZ8jHn3zmYkUtc1LqR7WXQqO8CfENp2qz01pc7u9t7sF6CQInSzI41NCZ&#10;HW57s/EP//hLqJ89z5FIzS1NjcsVKNZvK31AU/UFHBbud5w0i4nHiwz10WAMh+h0NIHFAfF/loBT&#10;7TwL1wO5GZdG5UZimYpAQvxJYzyZ1n03cUq1mJ8gnNC3Pr29sbEBB9PRyXG32/3iztAPgofrW/BB&#10;4abv7R1/46UXIAe4cP7smbVzm+ubRtNXIGI2B1L1pGCpKqXjLXh+hs/h5sc3oQwzSa3jg/c+SIvM&#10;tZzOYvdP/uW/WN/agIv0er0Xnn9ufXOD8j1TcZtZ28zkU5tqNH3lOtYJxbhUBz3WV6VSO9JxU2gY&#10;jJhhydVIfqPSxseO+pm11bsPHhJvw4zi5IXnLwyGUygNdnb20zgnM1PG6hoPHjyCJHm+182RNp/p&#10;NFUqPDO7gUjdSapBN9oCQa1SxY2vJ0NKgxRTsRhNLrPfERo7Ndx+rNyFbTUejh/ce4iQW5QRsR4+&#10;WI+mUVbmk0ns+RbOzHQnS8y0YrWliWmoram0eB2U6ZXVXdLzJDXKF9pSWGiFPlTFsUyNMy/J2hbr&#10;r4ePHkH902k3yaPUGk7Gvd780tLS4cGB5Qjfclp+228GTz755NbWzlp/8eTcuUcPHhyPBle+/c0n&#10;Xv7GtedfNBsteN+xYcJjmGJdOfKDNkTR3Qfrn957uP3lF+P9A5sjB7rPk76L+itp5LLYve50KJMi&#10;7PPSKJtoqhYTOyzeQ/g5cW/Bu4fCshAEDSW5PMhQLZG6FkpLoX5VViiBYENkqMBmcOFREhqGlHgl&#10;CtBSuYJec9jbyzHBxGrHVtM5C0e+nW7fwJ+HcJaZhlsqiqastM5o/FDS8AiJEHGSHB8foX6ta9Kp&#10;VDK/vEiI6om0eME+7zxy5IXGSn8lF7ZC3RGTbDe5v0gcLtLDQfNmJdxdjw3YQKCaH+lRUrPVnsbr&#10;UuSQ8pakC83EH7Jfd8gbJu634ZmVhLaBT46Apqtry52GZ0SZQwJPEMlNF83BoPwM+q3e3HxcTtlO&#10;jFywS6n1cmUNNFRvgPmNvLGVCiIFAyYwk3SbgrVwJckIHvYFtogiovn0gv2JeVeUBavj4J2kDrs0&#10;Z8JwFV6kNnkqFfqC2MyOjdBoUhc09OBX1TImP9eSm0/K6w9PIDlD7tWkXOXDXEjN7rCYNaE8k0vm&#10;c+omjqHYC3rKogSfuA/tOKODYRRFVqPxwQefLS24HRdV8/q+a5bZg/t3oxQFy5ZWescnEDRyeIF4&#10;Oh6Mx+fPLm9sbkIF99S1K7t72z/83jM/+/kvj44mUbwPT9Vz3fF4sr17AE/bD7z7D3dQsqKQH938&#10;vNUKvvHi1bm+cXgwWFkKoPh75/23xpPxf/MHf8RUdDWeVXY+NZsFR1yQptAKI0pjHSUJJwwrBWWt&#10;As/hnpxpMrAfEwJ0s8jlzv7B3t6B3+sXxNKY6wTR4CiJwhLKOZoqxHFSZDhPhmKNOb10Jd7QMoNz&#10;iwWjNV+IHw2SLXCS7FDFKZmayyIKBc0nqB0BuSqrJhjaCK4CXqr+IuGNJcq3K426UmtNqH6TVEbP&#10;WrqiIujqM4OXFeM4+Od5rWkxFQoKdN/ok+GYS3N+GLYHdyJxTHIQgUCXFEeHR+fPr+W0OnGbUkvC&#10;oXkQyYtjuwQCI5agKeqMw4G70u3nu0dOPE5G6fF0aDnGlScu/PD170QjCGQN06ZpANzlOESoeC6s&#10;qGym2Ty+pJxLMdbA8h2R03cmEUdj4oK1SKjcakhU8zCmueUhvBH7qZAKezZpYECRa/lStgs4QkwI&#10;hmGRww6FBMop5TRKXSEyJmGOYqNUvF+4C81Sxmk5hTvvuplET2AXFYmF2XDhyS2vtI+E7ELdnRcR&#10;lM0Gqu+ivJ5jYyRFbDaN3aBAtDC4EJHSNpKsxgkzw7aQlcCS4g8XZY10rX5M+QPp8Mr2qlqDdKZe&#10;1QRgpu4wlJonuoxWLTQGW86oRjP4uZotmzPlLuO6id4MBWs4U7hxXx5xy+ypVkoH2bz41vbz8ppl&#10;jUyjlRfX2otLpiuyjLwITI0w5l6PwUST2TEay2ZWuYeUNU1a7wqzwoezSFCpAXunprwK3FnWs2HW&#10;Z5kleeB+K/zE+ObKua8+eafR9dZMRBBs8rtiFLYQkTErPSh/Zyykp8HE16qxAKaYMW6c/WGzHvZW&#10;Q1rz8QSuLnSNmXF91RypMK7Kv04PbMtK/Izmz+rucX/EVJWWNGpIv6GnuBVeoKL2S43zm/GepIGt&#10;1ipHpC59k6fNCJyWqsLXXQYFJ6swz4UkOjFJPduW0bYvfudCN7LaRmB4IkzMpakBGz8WcurKveG4&#10;vLc1Oh5C4G3OzyejMDyZLl1YLrN878GO3XblNAv3QrQhLpENAVWUZ7fjNPneK685lvfw0YHfaP+H&#10;//hXv3nzg4VuIyWfFgFnAWznslxcntvcPrlw6eLHt44dA/ZlRr44Fj/KQijbUlEn5XRkVy3C2utQ&#10;W7op9BDpNQghZ1SDDDqvKzVKqQEK5czVau1mvfrhnSL9z7GU4INSgjVJp0oi+s6yjg4Gw8Ho8OiE&#10;+czszqjraUOzBmTVueLaSaAFLv2HZUV1zwx+8vh4eHIyfuWlZyAzePjwwf7+gevAqe1H0fTmJ1+w&#10;wQVkpIV2piwJFdKf66dlPp1OXMdu+AHUs3CyjUehIPtf1/fgAMXU2mHwM8YAKINpACsdzzUdi+Hf&#10;pRqG44mR5BnkGDk84wxlKelkFRDDGp7TCNyoTDVcWDlJVQ0yPgYruS/i9nPqhW8fXtF1rSiMjRl3&#10;6seabfC2vMDd3Ni8ePHi0dHxaIwmmuF0Cs9icDKA5ff++x8lUXznzt0wnPpe4733PoqmKWTlpQY9&#10;6VhUNZ2V90/NrZNFlIY2yW3Ckfb2u+/C+nv2iautprt3sL29DQXO7sb61vlLa4zzV2ggraqtBkpq&#10;TQny18CJkS6JldVHqfg7VUlZLdX6XpHsy6nIpspUNdnEHQPv8eRkwKWj67jnL5x/880Pjo730ijX&#10;nVrkjnm+D6sRfsv155M0qeRgaXxvkvlUSeY1GFnQnFZwksyie4aooGdypvVHfHeaEBSWieLeeVog&#10;yo8Ri7+D5Xm8EUlGOUiJL8sQ2xzyhRef//TW7cHJiev5pqnVu0T145VV1SxwQNZiJ5UKTqXbXLnY&#10;lqcmzITbLegUspjbCQGYOeclH07U2aT6Czc0/P/GxsajR/eLIoNnGUZRoxksry4+//xzH3/86fLS&#10;8i9/89u94eB7//yfPfPtbzmrZ8KyOJqEMpqkyJ+1vWar0eik08HtN9+6ff1GdDAwKUYg5YBsfiyV&#10;RtdjdBWDZqyoWNCMD0pJfVRBXGGVWvBNL7kUtVFwLkGJf040hc3A0Tyj6GIRjMRmi8EsLYixiZkZ&#10;NezovHAsJDKQsZznuUEQeKnLfJIKoiCpMQbLOEqxoUfSz5mha0spc3UglkaGhuooQD8ajqDoHY2n&#10;Ait58nolmfaCkJMWMV5N/ZHYPZ6eJWsq8OdFvLahHKsNhLyXQtH1VGlHZgFackkvi8rQi6s7WHq4&#10;TLPM8IOm6/jMN3Z8VKUmOLjFjuSB7y8vzG0+3PQpzNm26Df8SysLZp5gYES/DEHisUgFh8BfoG5z&#10;ksuMfL0KokSaQrEMsTiuNgULY9cZIiOnuGTlopWKElPpdTPJXrlM0Y8I47HOPxcPLNaN8tds4CRy&#10;jQvVv8ImbcwwxlEIK08YGnyCJgHSqNhrPIWszcdEJc1ShXXm52oPFi2zUdt5GLV1NONVMF81GbXB&#10;EGueQmvOT82DYwF2NPmBLWdbrm8bTVtCLn/2YjcNw82dnYVeG3bpVBqLq2d/b+3i/tHROze/GE6j&#10;oNHcPTxZW+4TZcnePzw4d+7y7t7J3bs7S4vdp69dPjk+yIssTlG/N4LaZpShdq809vZG588v7h8M&#10;v/hy4wc/+Haj4S70+qZtLyz2izKDk8b3PHHKPlZWQwVRzVfrDER5N5mUNKARQ5paSIxxiEtushBn&#10;gZN+5M3CO/jgxk1YiZIeNDweG0ES027Tc2xlXAcRMy+Q0cKibHlRQhWNvtoIjEaMhh7elOZM6sqN&#10;EyWCSDugmhwJrYPEVHBesfq51tk8n22EJTEUeL3S9lEGzeoLssopNeBz5jioS2h5yoJPNXQN7Qkp&#10;GIpjkDeZSUpvGmYKb7HVbhmkTWU77sbW3qVL5/jrGEJIKtUqWYcQbSKRwIDSA0UiSs/34GD/8bdf&#10;euh4PbfV6fYWluYd1yYFgWQ8mJRmxh6AJ6OTyTSEnLTdnmv23f/tf/zjw4MDyOcm0xTu/vZR+vb2&#10;vUy6mUkaA9iwMH3XN6CALYy+DTVdmeay3bKjxCC1hAIK6WEkkzK1SKh2WhQx0aEadNsggHTKUulg&#10;UgMlygtu4kam2RQSFj8KchhFwyZUFaRcCUqeeUV+PJjAs5tgESjThmewq0mYyE6Ac61panR8TOsh&#10;bXUtw6EnxSNWHMFZhl0o7d/AnTfNI4geCPBBimzbtMaIvcwNgoFQJJKqrjC0gVBt1T0z3WUp5kLX&#10;NrOTZ6kRqvmsBJdxCrAtNJ0w1drU1oyQqWmoX9dqTLwuolI2bSssyxYhdQkNzkmQ+aRwzxX5yysX&#10;2mg5YBqmXm+KecUUx1ILLktR648oLsystRBT7LTTnFAtXkPRjGaUlPQVRD3mFHoWKmfCHf9kTi++&#10;0uytQKkFUQvRLqZbSLfhTDKluKCMhoRxylmqnDVSrng9miYtxKlsuvpd9chmOULG45P6Suesck0x&#10;Zzods6h4SyikQPVCzD/nvokx87vVrNgUNRXcEsqtalbnTOqVUzKdqFQ/zJJ4NtkyaWcLIoGbKJNe&#10;EJ+5zNXPSMXj9WBVpDnznNFWDalDBnKzkhLzqbR4aFoN0+hkoRzlve3R9fd3osHEDVx/oW20nbzM&#10;RdNN4sw8OAo3hlADpd2OaDuIpbP97GTa6jfKtIhPQhxj2m4RZ62G/+Sz19758Ob7H93q9vpxHHWb&#10;7R9+99Vf//qtsohpCZdhmtl+Ez5rkqDqcEzy/qVpJXBS2JbQ8zLtg2DKWe1HxOlVQK06V9Qhd6ah&#10;on0IkYUiazNuqctpTaqsPKUFa2vxmppOp66HOpR5IbOkJLV8TqCFlphCH4YcjlJcqDLvt+BHLVtU&#10;k96KI3BKTI9m5gzlQw600NMsyungUlefvHT5ypPw5n/xy7d8zw+nSdCwb31y6+joJHDw/CtI1pL0&#10;h+CW257jHe8fcb19uHUYDcIkRiZquwF1clx5ZEBiBsVSnESQA8PrkjEvOhNCilGpfpmilvKEY6Tf&#10;8aMki4zIKHKKaCX6VpXZZDilo9CTNCfWAkMVlLlkJjhN4KWSqKPYQ0YkLpwl8C+OKE7BNurZHqTf&#10;T127euvWZ69/+1uf3L598eJ5+PUwDF3P3djYunjp/IMHj1bPLGVpBhdstr393YNOrwNZHLLe9Ji0&#10;2qjM79N9Dg5ikhxx7OWVVTzX9vYvnD+7tLwSD6fj0Xhn9wAy0LxIOr12ksS2Y1faY8oii9NLkoTk&#10;z89ZH1NJpYLKC9bQFtrNyKhTCqOGG6hOYeUOXbdAM3pF+M35Xm99YzMKJzbhMDvNFvz84dEBgjMx&#10;g3KDruVYvWk4hUIjS9GMt9UK0ixmpS2+viK+kmc2v6CtVQY1lqIG9sgZKy4WlOKzhqj+JWxZrGXK&#10;f1qk6nGBYQMBzHEU093APOvOl/fY+ijDUkimcUb1maBKgSVUzOphMVSWwAJyFndUYzpmpKQNUXNv&#10;oMDS4iwsU6zmZyxfx0EAkbM5MvIWFxcHw0kUTbMs+bu//9l0GkNeOb+wcPnShY8+uvm9739vfWPj&#10;6GhgNBqv//hHcysraRSW25t+b96HVMzxkiwbHJ98+fY7G59/ebh7OIVkykGdFxTMzWMhEY6B3riF&#10;jmLsFMwe2dgpQzUjq9B8aOI2FtwxZmVWbnVUEk8FRkClP2boB8x9XImdfps59bZjBY1WNJmQC5Ey&#10;dSuJEYpWaTizNWybCdtwSGRK1pJ0uikKqwWbZ2jEk+V8phPBjmpgRiHCTxKCHPP8JE8H4wEE8TiO&#10;mSKBkvKw8kibm/33DGVlbiqSJ+F1FaaREnT63KiDZ9KVqTvo0GBWVFhatg43Nf1da4bwsIFBxQZ5&#10;6aHyjeP6JdlUITQR80m3zHMPjYZI7gD1srLjw/319XUqNxA1d36p3wwcOQlhWWLtgZOUzIZIYDlQ&#10;F2WNAP5roMgmqvKiL2shNSV2VtiTISYW3aiC4xApIto01yq0qK6pZHy0qDK51yp/Nll5Dmj2LNF9&#10;sQbS2RU1ebGEKGyELtj1NjFrKRvuoHCPVQnxVRA+NcJUhA2mB+CCKdidx+IpLjeYVNuONBsKqlWw&#10;+SAVH8KQyhGnxFqOW6p4ZmK3k1obRVH5e/ABrGy3WGlwPMHDyXcs5DrnqZXlcZK1lvpwHkCt8NWD&#10;9d78mbt3b8PBcfXSma29472T407HhUPuiYvnUXGuEEfHx8eHh1eePDeZhOPB8Hg4cW1Bim64FpI0&#10;eeGFK4Ojk7294fHxxDLzS5fWdnd3VpcWz108v3uwCydk4LQS1BWQlmoBlFUvrzKjU+belmloaT3O&#10;PlhsULhGt9XiCTkSkLISDiqPPL1MasLh+9rawYIIuQB0OwoU8BiHMSzPynkc1iqSb7EiQhECjsX4&#10;rDyyj9P8q1o1Z8YIViW5imZTGkpYi+gIFksYm5owZlYKszPcRaRg0KtVOC2hwm4501iing17I8lS&#10;zuoBVRCAx3gvqs9iqKYPwwdmYKVqNXJW5gdBqYUy7j7Y+P73vqWlwQoMb46jRPAkauDAMy4cx3Ls&#10;URwejTYHXx09u3LhzLnlxfZco9mC+4hmEpYcDqdbu+t+M1hc6LuO0wjmgmAFFg88CtEolnsX/Wtn&#10;PZw6OqXd3Jua/8u/+T8f7o9Kk4RqfSuH5Z7JRmmcX139P/7Xf57HR9J20apKyHEYDYfoLHY8HR2e&#10;hJmQX905WFrrLqzO37z+IEcfHSODFY6SEgWRaY1Gy0ryMk6xF7IAYYFy93Sa+aWaDhqB1UVhBaRc&#10;e3B6jWII3EHTPYmzxMIL4vfSzIwSSOKsQ8yIChYdZRXfAq2ZDCgAoAyGcApfDCC8GUfcE/HtxEK+&#10;5dhA11EsGwhN3XStnufs09B42XU200INgblWoaeuJa9KhYW2TAUlLWXtYcA6Sb6lmJx1ETXDDuVz&#10;prLqZY8iLmwIwwLZzCTJlm2M5qNC9mgTDdOsgwvZmEAJI2XTMgNS+JBHo6urF1b780mUOvQDJTVb&#10;Z4cJlQ10pXCptjOpms3WEmXtz6QyM+3sp53HZ8vHKqGbQaDOTmo5g2QBZ/hnod/6g29/528+vXHi&#10;FQ8L2ZLGuML9GkYoy1OVrd6ps1Ifmnkrah2cQns+iwoYTJD4TJORWUqquoKoxr+idl2eoSAbv8s6&#10;zGekyJVfbllX17PdkOoiPMhlwnYuaxy+NJURl2kpHyNYq1luZOW5dgAL2YVzgezoA9+GvG2YJG1c&#10;G1aUoVQyHL85VBFxhqsRbm2S4zqPc0hPlRC6JaZZKcLMDOyCXzpJERBRllPYa5MYS+lBNnx0Iuhq&#10;o+2TxkK3aJmQE7k0GEA3wzjdu7MR9ALHtRcWOnvbYwSCrs6tT2KZoEyKGcmu3/zgnevvvfVh0/LN&#10;uLDT8ulrZ549c+6DvGxYzhPPPb15fJTEea833221tza3HTwyTUjVwyR3PAf2sc0QIOrwW4qJYKlT&#10;n49t6htp1IzuPZpixgFUM0w4rBMyXKjGuhLyMJVLCBuWIHysrA2RmDcoV1eXbNPJCTEKKd14PM6y&#10;IolT8p5XbUpM51hPgKpqdHyt9JprxBg1r4TSaZGkkamMuqSqyog06Ibh9I/+6L+Ga+5vbn711cMf&#10;/eDbv3zrIwh4v3zjfdtWug2YITAAGfmxEqoyOPQRZA4LJDaScewGXi5kGJ9ANWyR+2un3YviOJyG&#10;GjmgMjQ0kkCWqUm1G7ZOyawbHc7IlAGBfg2o+3GMD8/XZJRBlkkoPimxZE0mUkIuK6P7gpE6TKiW&#10;eD0+MSUNM8Tx8SBL8uqA+x3mPyZvUH7AW9o/PNza2nzlW9/8/Iu7586d2d7aPnN27cKF8zvbu996&#10;5ZsfXr95/sJ5L/AbjebLr3zj7bd/zUm48sIhHJ9lmtUQiAMIeX/ivKrVaT/51FO3bt2Gd56lKWS8&#10;Mk47rdYuLOvJCD6XHzjmjPGk0L6S/G5Rrde2ylnCXOXCYShvLSWxRo+/ampTwm9RXlhyk71umXFQ&#10;5eSZAG/kq2oeHh7CB+l2u5CMLS8v7e/vl2XmIHk+v3T5DMLOc7G0NHfnywdwmV6/VRAnli2zhLKS&#10;YUCbyaUvK+oq3AEVCBYRBDQ5S42xWW6zGsagqBBs8WmM3kWnne3+yX/gd5vN5ura2t07dznWLy0v&#10;DU6GCh0gRbsbjIdxr9csyoxneyY9IJID5Vc39a02tZuPpHlVIWeNDQS/W+WvUjGoqXYw05Q4g2rC&#10;jxzpQioEHdzDs2fO/uiHP/rHX/76q/tfmUTGontuwLp66eVvfPDhR799+7cx5MrJQRg1tn/6U8i0&#10;Bllhwx6xEXC4iPaf2clwhHaptgM3t+Nb0symaWLl+IagvEFQYoZjiVTQPsMNI9nLWElHko42d9zU&#10;CkMLOIPXsc2ipuQIV1ZxDNVoSsmHNDHFhWMx1FtiOxIqM8eNp1MEt6cJH595VlqWS4WMTPHwk9R/&#10;KgbGxBJ2RjpXRP0lka28cCwT/iXPQ4bgWkj/5dED8cFIASwnp1D0B59G0Wg8QnjJeMzlOo4rCX5J&#10;ocTUXqyCQySLKOEzFlgYQXqPHQSSgzZs3EIoK5VnAhsGFveTuFTO8UAizJqwlGtvUc0OSMtVMp3W&#10;yAt4LlCXNhzLowYlti3zNBO2Qf0jrPB910+TMIvDnGwwPVtcWpozksjHSSsSxEwTClxMGHG0ji64&#10;FrcdKYyatZ+PZBt31XlFZKUKZ4T6wPO7ICl2nmoru1r+qzbXMmbcfKlOpjOjUk6RzK8wNVqfggeq&#10;oeD8ylI4dMNUQ2NG4ZKhDR94erCn+BKKGY03OdfMKqFw5cQtKlVLBk0qtBG5mlgj11c5H9BpSkZM&#10;RAdVglwKFU+Pg+M+3johqmmhJrPgSzCcIU7iC5dWvDJpybyDBvdmx3MvrZ4JAvckSfZ2olvul0Ya&#10;jZPsYONgEEaoQSHMRuCdwLIbRd1Og7kKzz995eNPPnuwud/vur1+1/e99Y3tw5Oo4Vnr6zsri93F&#10;pQ584vX10crqgZBpFA6bnebi/FKAbkCIaKrspWcgYSwMwIAcYkFTzkHIBVgPqWHZlctbs9FEvjQd&#10;Hoh3dS3OPknWy4zj9GjvYG6ujRZTRK/w/QBe7/0bnwkfjUVNPmYIXsFMb7Q+tyzGFMN+xozJtqh6&#10;FSbjREwzJ/MrNVYy0LjAUGcV50HMk+J+r7Kw5qRV1B5jiuCt2oqyNCq/c+70l8ovQ2M0DFNLLxQl&#10;e4aZooaHqHOQ75iy56X0lzIY+JgF30ljxllBgY3wdDAtv2E6LmSwrmVubR9gfxv2oaFs+1BmxrEy&#10;hBDLwjFjo9w53Lu7/fD2zm5s5J0y77b81f4TSZHkcQq5xzAcwkrwGvaFJ8/Nz7XRfK/McaEbRZYN&#10;XBdK2RSyKci5Y+xVCjNIJiN7a/dIkjiWix0ci61EIEYVk/DaQicbhyU5suLAZ7ErxBo7VJe2M5jG&#10;9+7ecYLgylPXij9GelxBqKrpNEHtgBQxj/Dn4TCcRKg06Pj28cGRMJ0kw2wwTjJYJ6O4iOM8ytCN&#10;GZMwxxnHaId8zizioozJETyDL7EuK/wf5M+GmKZFEKDcHFxEpPkYA1yWjyK36SVHo6nrGA3PCGMv&#10;cJJyxsJZkGmqlGHDDbny9OzNShras42mh0VFlOIfXMoqGq4BpxNcMC9qMnBaaGHnsoaVcj2cakYD&#10;azjDF5MZ9i8LDpVE++QKuZSTwQj+d09N8IwJmxgbhGywsVyfNE3PFS3HbHt+V2TfvPSklaNVAIUZ&#10;tZ41H2FGPo19AUUtqMWODjUfhGNoKbREUi0cWUkYCEOv1eoXdeDQ/BKh9e9MBXxgrSJUK5RPLa5+&#10;7Hy+bRS7BlpFE+HFUphzirfwOw3TciiOeKY1odA6ylJ4GpChJNKoPZNZrLiaGvF9drmO1VOsQp6W&#10;GRMVTVPLoemRe8WbrVyjHNIJZ5noSl6b0CI+ir0XbSEnwobt7QmT1MWKBqzDaYa9DLhmhuZirjQi&#10;eKw4gGVB8mIuxQpunBFfLcp4Ggj/swEbYhRbcVkElpKkIijEAKHyyM22SxQgwE/gu16CnsLkm1mi&#10;AyE6UYjIs9j1EX4MkQClbMC2IsAzQqriFNMyuNsZlfyoT4JBPw+nXqOJ5zaVEK1OMEyyfDKFjLd/&#10;oS+gQp1Ex8MQ8oc8TZnuAptocDhYv/8INx/s3rRsOUG+f/juz35mJlA+W6PDwXQ0+pv/9DdNz82S&#10;uNvppOkkKhERnZHPFmQ4kgUPlCmgYakzhlyD6ZyVQhq1ZKnJCC456ynNxGnig1CglqaGtlbzxAqF&#10;oOZyNAYWNQrIZJodpagIhmw0hOch7QtOHPSKQNZMkSRphKaJIklQTlEPpRXOC4+hPHPRCUIx3W2e&#10;xHBsoF6JyZUJ3nW4cra4OH/liauw+D64/rHp+OcuXRr83TvGzubWzuDVV67dv7cXxxMCN4ocs0+8&#10;aDKNBSN8cuPs+bPhJHQ9B1lCDRexjWXiWA4UqJC0Y7rLbjNFSlpBVGrjFMSFH0DBN9xtNCAh1k2B&#10;vUiJodQwWAOGC3jh4NazhEtg9tzUdUbF+KeTT1VQyu9K6CrLFDmZmmryqnjchhcJGgZU+77vv/XW&#10;W2mSXb/+0XgUJkk0Hk16GVR9EcT/w8Ojne29K5fPPXy41eu293d2p1HSspiqaJLVjjR1p5sxHZqe&#10;JtiTNk6jj27cGI0m586dhQLhYH+vMK3xeIgGyJhgSxp0KasUpTrGPGfiWCLyS6NtC85a2WWHWbIc&#10;SxU+S8wwIWTlAs3VDc1LS3mqRcYTckEuM/JkcBJHcaPZev755998883haHj37gNk+TSDVttdWlx4&#10;tP4oz43Nuw/giHQD0Ww1sHOhMjUFc4RLJSQZpSxgTfWabN7JrU9q1gilpyUZ/8gmXkpUmLWHkjRD&#10;QRZtGVMdGZVSOlE1bbwaJWnhZMJSOHDZaTjtdDtJnFDmYHi+h5spg+zs/2frPbzsSs47saq68aXO&#10;3QiNNJiEyaTIFaUh6bVWsrjHxz72rr3WnuM/zf/BnrPrs0Gy1lagOEzikJNnMAAGoYFGd6PTy+/m&#10;Kn+p7uuhVkerxQDd791Q9dUXfqFmqqNDijmOe9tZLiFhA67PnYw/RXpi2WcVDR1+7DjSCFhP32vu&#10;cCuCHTSkZ0GrRJEyLvw8ohGLGtW5nYG9ACHt9PQUNgasjbt373OHMqoaxNlBTRThIBGVVQKTj88h&#10;AVtN8AsNXhtsSqiygoFu4ASAo74qqpD3jaaGa00yRwYJBq6tfCCYkIEkQ3YpGcDni9zXuql4DEhj&#10;NxcSuoNniRFkYTgPq6kbQagti+ibICabi4bkdhyG1qoprfjWsfIUfjP8LmzFXjKIw5jXb1POA8M+&#10;SIyQ1UxDhEeF+s+mxq4b3USEvmquJBkkeKlpGs+z2fn5WRQFkxG+byKT4TaDABGj4mvQmqTzEJ+h&#10;EZZM3ujxNOy8a8VMy6BPPEae0NZe4wK3FtrZEo9XuK9ckRmvqaIR8dlSLi1KeBlTlvNOr4+RjSZX&#10;IaasCDInFrS9cfnm+dmDV26snT06G4TR29e3d1dXF0VmSEOVjk2WQ0VcBDxWCK/KWT/TFfNT0Vvz&#10;G0B7z56qaS6aube63G1vRjnvPS3UeX+MiZtRm1Jpr43udIv8ZC143iiILwq5OrEXVeM9Lq0hUyFx&#10;/jYtNIIKchITpiZuYzxstbGVSMxzFcR8oQtCAx4/c8HUUrFBOfc5bStlxKPdpThk26sSLViMLmEQ&#10;FUX+5z/5g8XR2fj5weWN7cn4tDLR2uYGRPzZdPTu61e73X5/9erH9565aHjr+no/6aX9pMLaMCry&#10;czdIanJ9hI/a3lpr1BnU8Ucnw2tXL2/vXDodHqJcsYUYVF7e2Xr7jTuj2WQyHRb5YjItnu3vDwar&#10;qFUngx7mkLNrtvTQvKqBuSjzyscKkmO1B25BqknGhpJPGDoeJMlWEFwge7h8ZWdjc+P09ARWEqRw&#10;me0cTPOnT1/cfO1qrILKlDls2arEF9nF/h/LmFOktuK/ZQXDzHTcBoq+OGpSBeel6BUJG5yB9Eyf&#10;xs6a98hdelm1IkdMqJCeh/eUY/wCrxirvBjjUmdH/Cn41bY7gpeB9fqh0g5RHLdqRSSgxpc6gXdY&#10;Z8YHkqfgmGnyIO53dRjZwAXxi+lsuChXoi7EXoh3C6Pm2m50Vw/Oj17MTx+cHNw/OJ0kwTNULAle&#10;QakY+6vDJ0fT8VrcWU+722ur25dXBuvxymAQYuOsgCdl0BMT0hcVp840CzysbFTmARk2ahd2vn50&#10;L7MoDkwwBZs0TWp05kpImE6OD7CQhteB6sqYChRaJGQq0lxIrHv79stwWNYnJ3AXPXqYsH8GBsMh&#10;4thiJLpHt5F0DVf75OGzlRs7cdJxRIjd2tpCNHcP/eghwuPWLLGnlcH529iy0eNxdnJ2Nl/MsrqY&#10;ZvlokldOzUs7z3AkA588mSygYLDYJa0gxI4jNRvPGiRmVM28mU2yqIzILJ3mG2lclbDiargmM48N&#10;St0a14trwjjiHQ46k1GmF0VUWzgkM3hwcHxeXsFF0IloSMtFqRZctGX+JO0URFkHWKnWCCtVKVxK&#10;hWcRHLf8M7BtecLJuGs8vhoPr73gw1ShuwBCr6HqDvSlCh6myod2a7PT68Wbs+H/9P0fb6cbpio4&#10;tmgj54YxrbPJRSdF3eKZWwgedyG1x4Bx3cAr32uz6Qt1gvYCFC1j1kol4m3p5B+5PKZ/qakEgOOn&#10;yqtXr958tPdplqiniGKsTw9GQn/Fdh9k9GoGz2EQ49AyDbERgIr9iIDBVgc89oYaT1COwpHE/QUo&#10;TqGQUHY9ifqhwlwtVAfYUdGqm6zZZrSo0jRYd9EhtttMohFvHytdRdg0L2DZWOqUYSprIvgbrBL1&#10;FR0cNnWUlZeC8BRFhiEdqBAGX1skuRX1EH4KStY4KAtEBAyGxaxjuOOGiR0x27LasTdvgDKYqEh2&#10;DmsghburWNs5JI8JUuvE3AOK5yLD3nKH2igodxGiDVIUmYbaanFtuzFeK/yjQQ0qBP2WeL67LWyi&#10;Y/gpcyg7oSguQ0Q726DOyf/R9pEPXx2czIus6EQJKvnB+i1tCGXqAImEeNhFQT4OoPiD7P9qd/D6&#10;1a3euP7DH9z5+JO99bduvnlj9ze//izL54vx1MDZ2+nbpoDAv65sMq/cuDGE3zk7PMJMKSvnyk7n&#10;2T98/NnKav90PIYY0uv3uE8BOVJEKv70f1xFMBehqwREudMhKbvodt3KSe1Yh8mopSYQL1FLUxCj&#10;WsVe7DA0zPv1jp3oNYITMCk4LF1GXNYliYrjSAYlCvBkCSFTh3wXPh9FWsoCAvx8kSepITvfJvD5&#10;DE9u+Igg8SpFzYw2WeLp85IBv8jy1199DTJASKs+v/vwe3/wLrYTlRuNJ1s763/xb/4t1EZ/9Zd/&#10;/cvffgLVLboGllj/V+RD4SizGo4ni3yxGW9QtySAcoI79TUx2kTMHlJiWOdpOp9l8E9wK1ALwZJI&#10;sIeJ4Efr22E+nwnsRVVFxRjpsEU/ay+P6hPTNh2yPOjEXBB15REoFyXheDhT35bq+7bqnN3c2jw7&#10;G/6Lf/En/9/f/u0777319OmzKAmybAF3MJvNRyNYLcHvPvoY3vann30+neajce/r+9/0+qkj+LoJ&#10;tP6Wfp40MmnqY6U5TcbQeTmB2zg5PKAKE1dWhPRmw+w8bwWi2jzHebWk1hGevX+pPJXuNpf6LWbe&#10;LC3YJQPhTJ8ajHpZ5S6BYkoA0rQuYPsjoFTrm7duPD86gJ959vyQaUyXL1+KsBXo4A9PHh9NJzmc&#10;TjeuXUEVC3uhHNXCMUxiXFdS+NcsHCvdAK42RfjGqTaEe1gcq3AZVm1HglPdAhmW2W/7jSwKC/83&#10;QepZ/fz58yCIEMNs3Hg8mU1nyBXVEC+b0fmU9JjY9pMRbJTzWJGMuSBGbwVJTh1b0ntq+7M83TUt&#10;bxk3Gla9gYymA7GgZ0Y5GalamkJhHjGeTGfovTxPkohGevrP/vRPDg6OP/jNL//Lf/ovTx4/j2JH&#10;EtnB+z94bzLNGhd8/OHvqGOSx0kCH9VJO6SMFbg4zIsiiZMAQmYnQtdeW7nEheJPxSZpOJ4IxdvH&#10;O62JcDrjThkTgg9RZNb40WCSiFLPmo3J8SYpLbAyMnUsb6NDOEpqPHm1SA4YlD+C8jzqduOqNi31&#10;lWz8IP9ewJfmZZZ2U6iRyfrMJoSnhd00L5uw2znPJnGyWlU5jo8rMnGdYbI4mYzhcmsyUy8hz4Aq&#10;v9aLbEF2vaRBTSGBBJ+0l6rxFkveHacocIJB74+Grr6W0zIgMlZGgvQHy2xt7mnTaAWvRnMZ33al&#10;AxLKwudvm7QD4bqjpeFAnU1S0gt4itUUH/7jB04X24MOlNIbK90fvv3mbDLuBDyBx9UZQXaOJlLU&#10;B3JNv9+taLeI3Ta1YZZ8KuaHYGNMMHuGhMJpRoe/xL5BeF84U5YCX6tlLbhk7vJJRsNk/jruILQo&#10;JqojApkHsvWn8QNhtqInEpDU5I7pk9a71sgr4C9FhyRCuEsDX8bNsqn4wHI0RlbfJoQRjgJTdm+G&#10;TE0Scg4wglgm8QAf4y64VSo/+mMdyPrx48PT4eSP3nrp5Gy6vbLiDCTE9qPPvrq8sxZF0Xfu3Mhn&#10;xaP9p9l84SqV5/WVnX7c6fz6t1/WlXv11WsQ0dfXB1lW/vTnv+l2kqwqs9xB7rK3f7Czswnxoqxd&#10;r9shbWzTKMjqi04ad5Jkf/Z8dTBIosQTrWsfhwWay/AxcW9yVn2LtOSUV+6wJNEIdxOh6JPhLini&#10;E0IG8qAnOBPa79x5dTiaVyz+EUGiVew93a8h1QmC7UsbFXVVur1teICj82FNhwGSkZQnbrGgBz9G&#10;I8KVkLORbBWcXkwe1hgHCG2NnSUGiRrP6VNe/KC12hO0iCMkhOF5P1fatAkCKnxEAo2JQl7sn4AV&#10;AsJh/CcHNHfBuV6WFa380HqVmgCZsaT1EYXiCgY5a6VDi0w8eFxpmJQFRsPaBXv7x2+988ZZnReR&#10;OhwNz7Ls7tef7J2fzRN1HAbRjVUTJ1dsswYJL+xnrZ9m5Sg7b8YVyrk/U5FygxglYtZWuzuNXRus&#10;xibqpwmsgJXVXi+K+knSg+QrCTpp2hh4h/1ffPWs1CJfBs8E8sEFtu5qSInHWTmuIvhJU8v02xOq&#10;dUKOyvQoyj6ZT9bEt7Y4yLG0QDAPqbAl5JCHhAP78Oat3QbbGRoP10Rn2QQOfrNIFXmCkIBYg4PS&#10;oOlCKWrCtbXBre01gyuqxDGRhkM2Zlo/KcI5zBssIU0sLgnSQs/OswWshHlWTsazorFZiWuwIspJ&#10;CRUvvIyyWhSlrssclevdcDgZaZPNM6vtYjotS2tCc75AX3NIU1eybAp1Thph+xrt7hVqKTLRGv4A&#10;yy0OLCbxqt+PIRiXaCmGjUw4ItE997TJ4fjsxvAbZcFmQqjuGKLfmkaqZm2DFLcP1FQa54tYxqCF&#10;gAkjpbtB2IVbDpqgCjpVsNnbuhGmjrTfHPX8w5ZSLCIPv6cXc0HaT4rrCzLLnChp8QYQkSuxIWkt&#10;spQMApY8Fhl0tJ+uvAqJFmqvCp2JwhC7C+X8rWu73xzeHz47fMXo0Wn2UgHVRYBHQmQmsIPyypU2&#10;qeK8avoqmc3R3LW/kqDVEPp2uU6EjbaJtXntRrDIoO6NkYIPpckIigFiMWHvoJ8g6BeCCZkj5oE5&#10;LBvED/fTAlEN1NCPiMJdUqMBfgwK10le9NHwE373EOXH6yqJDvIqrhr8+7qJ8WW5QVGjZBy8G5Sy&#10;18hYC6AAVKsZ2u3yURikcT7LQ24PQkaBXlMOuUawB8qM9W/gRVoowHKkl+PVoh0YPAccTUMgM/Rn&#10;WMg1josxsMKWgyJMTTMogCN0WMENBrVxoWD9xKtp0u2m3W4wGER5jtsviIJeH/4dPqWJCIAKyc/v&#10;+k8ePDiawbouK2puun5d73Z7W5urW1sQSNKDSy8e7B9nZd1PQ52rm1v91Xj1zs2dR3vP8ktbP/7v&#10;v/tw7/nB4dAW+Wraw1Dd2MNpPtYVpIQj6xY4bm8y21zqrcHT6CbdqBePJ/N8WuRhDXVkRIQ3FOGD&#10;lUyAKg+PQDIuZ9KsTcVmFkbmdkRUcXTs8jnNSBy9xKNrUfT7lmI420O00H3szwamJWBHzKKiZEoG&#10;g742tThKqbjzG8cxvGIo5AJCnTNBXhNYGvMZGupaafAazxHHBy4WRn4SyDOLlcEK/Of+wcF0Nv/R&#10;j9+H8iAOwqyqfvT+d+I0ms+mH31+9+rlS8+ev6CSreZ5D15tjBiG6Wiye/3q6dl5XVVadcVyABZY&#10;VQrdj+V/bZ3nJbb8gwDeNbyVGLILWPva8HBPLfk7pMEnImpMINc03cR9WaEVEzIQadHKZMXokKt9&#10;3+cVkhjhlDTKXxfN78UddUFxrt/rb0HFez6czWf5Itvc3Lh//5t33nnry6++uvnSjQmWTNOru7v3&#10;v/7m+99/79n+/pVLa51e8vCbJ7vXLk+nI9Kp9QaB3O1olUeofydQLmQX0svh4ocSFpzJo0+q0mKf&#10;20qKGnVBVdo3KJZ6zFrU/tjMEt84o59E5VR+toW9KO+6ot2F3FFCqvfj4SUHB2zRFEmns3155+OP&#10;P9XEToTt/967d+Bw3n/+fDDoPXq09+LFEG6hv9qJIk2GI3RHVANgphQQ0JPKYGKPXxDeaxGWLSL7&#10;QsfSc+Pp/TYoEkEOicuJ9z89QpxnYkNm3uv3FouMJ8mXL+9sbm0+uP+ACZiXL18ejmCV2qYmSSRY&#10;SEErtO6Z4Q6rA9FYZkish3y3BoHuAmRdLFSsskuaNNfP7OhD+UZAMP6AbFzpuxaL+d/83d+fn51q&#10;AZJjxv7yK7c/+uyTg4ODXjeyrl5b3YDwuLa2nhUQ9RON4uc6jvuaxIMLiJZoK0MSACZYzEv4zyhG&#10;QkGFesABMXhJfEkxdgkVfxHcmEYR4flsK41jmc/JtWAIAZ5Bfg272jYEy8EcFkJhgwn0bDFznbBE&#10;1ARXhQZeP+SLxkUEzqQeXIWeHo66mOhUZmhoa6xHduGcwho7L+fkdNp42AnmQrDY8qp8+PSbyWhQ&#10;lTMkEOLxgx6tGGJonaFIbMUqqpZH8BX7uaBgkmYELpG2BWiBUyNMEDERNDSkThI8Wau68dsBXwKy&#10;42jYAm+rqlAggaCXjTddXsrHeSnOWrd4LY9xN4rpaZYxmJpg2DHqhSOtEq67WCzOzk/jRE1PJ7Aa&#10;v3P7Fjz0NA74OYhbO7051BeBIIvo5oC2Icl6iWI++1bjFzBhG55DFJt5XhBNkR1fuCPb+NzLUz1I&#10;VJeRJNIIQNkqw1DtUAQWseymsFVrT/5vMy/c7eidYLihwkWsxClPSiCFLJ/KoUkOlyIGse0oSodS&#10;tCRrRubgViSbWQBd4MzcmApCMTvG91VhPaxFiNt5Yj0jA4iKQMWHZ6/QfJszRC2Sf4awcdgFaMLI&#10;vXRr5+uvn9g7u5eubEGSf/vl20eHJzoru2l6/+GjDqSBDmdWcKHXd7fhyW+ur4+zDNIzSPk73eST&#10;jx7feetGr9N9443bX979Br6923GQo5+cLsazqhMaiEHdXqcocrjODz/8EHKMP/jud+bZ7OaN6xCn&#10;Ts+PNze3EHrK4HBWBmLyEKtkC7KXYT981FHM0t6wUgtpEBYIqUqEnp5qRKQaztgC9ZRn8wXiWLS+&#10;+dLVo8Ojo+PT0tort3bgRfUHnel8XtXl8DwnBSZcuQtIH42IlyEDKQoYYG5FIVaWPDZyatGk5T47&#10;vI8KLW1tURRQOpR1A5XM+tqAcibVFu/O0wKdCPkSWptuU7OSPHIOGuVF/w07CTlS3/b6255TJLmU&#10;Zz67bwt+YRrgaIckUZyEKfHVRceurGqc/ULS68LUoCVjmMazRZaYIE47v/vykb689fHhF3ePz76Z&#10;zjFWrnfUeqJi04MgE5tFU0JyezhvIP8t4BUYe7NvsgpiLJJJYZPtdILKqi/y6jLcz/ELAou42aza&#10;3EijuoYM3sDbybFD1EmT1e7Krz78GmqJJKBsAG87VGRTP8khN1G/evzkB/9sF9LigAQZkCVclxjO&#10;KjpHMGRhdoVoqNB53SWGoRPaPw6EjU9CesjfwxiHNWpICiA4yzW1YgyQCTHjCtE2yqLER4Mwpqok&#10;N++K4KVVkxWsi4grwYomEFHRMCNhXusVqE7h7OmmZmtNGZS3aogREsYR5cLow8gymJSGYI6dieBo&#10;k9d1Np9BhnS8aFxdnRydYueMlC9RuiKOZ7PJDA4kUiWF429tFbLZ3nw+ny3mEBjGo0WUQJESrK52&#10;B93O+vqawoMHVlo1ny+iEA5aG0VRr9OJSUYgIqxplHYSiM5WofBY3XTgz3DdcYJpjUOhWzgQYDvA&#10;ewsraxcLxZIJ2ohjJMdZefTWS0a3OExGHdhlfUoHlNLC6ZVONKWNrfYPn2OtucVSilT5BF+GG5bP&#10;HMLOKa+WouAJN7AqoKqHWk27//UHP/rRH+SFbcbDYRIHWE6E8XSaQU1Iz3MCOzeDZB2FyM0ig9qs&#10;PjoeMlzLzvO0E43nWOXnFlWRqqIedOMwCfOyZmg19iDg7xdlwswU6yAIUPtZFeczhfBFFUNFCs+2&#10;n1bExoEQYWpXGpvSL8ICStJwdp7B2o0HMTZCTrMQUWnUzawst0QhEMURLm6E7BFAUbkyIgkPjTBz&#10;aZ5iIkTBPw70+naXHCUcyhwEzL+BXW9cbbtpsrLS66CWnxn0kj6sCsi6kGfV6XVXIP4l8OsrHVtn&#10;kCWFKoGw0ut1uOsEgTfBMFLRQiC/xBoJ6rXw9Ax1JvBd/J8/+cN8off3j4ejUV42k1k5PtuDlQZv&#10;vKjn49n5m7vJS7fu5LVZTKo6X6im/Ief/XQ4Wqysdr78+iuoXeEyLm9sLpzO68nrr994/Y07k+Hw&#10;wb2Hi+ni7f4OCmX2V4YzeJ05+lDpYLaYnoxGGqmV7uzwNGT7NZyNl71eN4ixFYKdSTSBR2IKpkCO&#10;XVJotoMpLEqfmBZXQxD/lkArIsKCrzEe3UAxoBXtoTVvWCRGIVoYO4/Wr3Tp+VjfsZGmJwE1aRbM&#10;CDDr/HFPRQQ2/REwyYUOioaGZMXJjhuI1OStGDA6k1uvNUrSuzTpffbpl9dv7F7eWnswHGOxGiTv&#10;//H3IVx8/vNfZIvsB3/2J8fHf4M9uAL78ooegkbXn3qwtvram29MfvPhfOJu3rz+4MEjar6bK9s7&#10;z48OIX6QIAa89BC1mkkXFIJMDglzQAaDCCkJGbwq4A6PUm5FcS848HldT9cyJ6V2Iz47Rh725DKB&#10;DNvhCMuz0umlh81FthRnZ1mWf0OX/cHPfgFx//PPvyqK8vTslMxEkOW0tbW9Muinnc7tV2/CDX7n&#10;ve8cH7947c4r77z91ge/+EXglpA9gu8y2IxB5Ji5cJxShnUGyR+BYX2i6yJjKKp9Gh4JMhObOycG&#10;aczoLRBi1tEaDWJ6H/C0g9m5vNSMt6TChiMRnvVSYJyzJnrUNECSsCveRxAYRPlZm9XVlaMXL85O&#10;zpI0euX2q7tXdg+PDp4+e3r9xo1uv7e+sQ5VyVu717e31x89ftR2VbzjJjtqs7IM4/Asg3s9QUBw&#10;bTR6FQVPmrcZTpNFiIRu9ex8wvS9VuVhOfCgGw9YtJpE1bqdbqfTWZB8Wl1X+8/2+RegGLtx4+p0&#10;Nq3KjIj0BOIwgegtoDpBwN0obpp4QZPmggUS/43zfi7y/HmaCL+HRjkor6k9CpoyWIEXGUapMRGv&#10;KpEID/cUMZJf6yd7z9566y3q66CGfByFOzubr7785kdffPL2u+/8x7/8a/zmAGWrCf9cIl8VsYw6&#10;Is480WCTmlLnAG26GdWsRHSeKwklsHjV8sSVIwaza+oSrbpZ593LunCjmfBu1kU0sItpyJ0m4YKW&#10;U4PmmbF4NxGjDs6SEB4EizhgL0d6Gtxv06jtDJeAMO4QWWoQF3SV5w0CLxNXUylENAzsrFdZNnM0&#10;G29YAakq4MEiILCh/wmCmFIHcgHAz5RuAyUNdOPGt72YPx0iMDxCVSHICw3Vp5a5gaQobsWjXKTM&#10;sQZkzD2pRWrCAUoTi7UcUFPKhMIZYBgwwnSwzZNGERyfSOVAIjRKMkRk98Lg4N3r1974zu2PP/7k&#10;8PHo6ubm27cuhUWGZiWE5mYdL0xZYRWgOHYEBXQUJQWbvrR2dS2VVzMsVrHtinY8dtOCk/RyoF73&#10;X9oy7OLDvkuyMimjCrxUFE8txMRIeVN4wpe0KpxsIIT9BV9siKmYV+N0ApBA62blteq8BmOwNCz3&#10;c3jt1UdCMc6lgXbT+GkHms2idCT9jr8Fbu4ai1B8hr1omXDoVgPG/p6PJcYaZIg33/vedz745WcP&#10;Hj/b6aZQ5xx+fheu8lIXcvTNbrc7W+QDLPWwgTA6n0znJZSpo9kCNgOcrfDzK+sDSK+n00WSpEWJ&#10;zsOwiuMUksiwLuz6pc3NjZU55oyLT78cQiL4P/75d/cP9veeHrz/h3+QdOLV1QGRb4wYdjvhRWjp&#10;eyv3bY9jDwG+eICx3Q65hgcUiHADFghLret2+h8m8d7+08lkvrq6Su4VcVXX+weHNV5xM57Arc0H&#10;qyvDw/M+5HydiI+BkAT+mJRAMf2Crr4W4KZ/vF4YjMg9ON3FsVKcJhHkCB0kvRAD2TbaE5L59yBU&#10;Bd7dkRnazF7m/osWnRvq8uACXspbGJEFlyaL76AKvEmEVqRticIE8FK6kETLWIAgRwQ/0kIVJLpU&#10;EtRh01np7e+/GMGTKfKf7v/qsRqdbgcn3VCtr+B1Joj/DGpbQdZW4bIfBqTcg6dZY2AXK6R89AMN&#10;6fW4tg8Xtheao6zZ74RJDxF7HaWqOHyKg9Cw69RaJ+yv4EUuMttdlM9nc9Pp2AIOe5SVgjeRWgSy&#10;OPjONP53f/vB3z3uzPEN4tZbT4NekmysDQZOdztpv9ftBglksd007gXwIwGdmgrCEbb6SEIWrhsi&#10;eYTIooB4zagkBVssh9AKJ1aSQFHL8HWLLUXezhEa0WpV4thY0Rgnolv3HkDkc4mkEtYZ1g1TEmpX&#10;c/3HIRy9l1RhPc3PwqnjsHdVY9S3HgHAMi2sY9ckYZgaDH/bZG0eX911NevgkGUuEwGl3YaQk4aY&#10;lppUDyg4Q/VVw4OwpL5KB3htwq6StWSE/s3jH8ySRXsLYeUo5VniuVfkKNvnFpSCY7vPMl8zQCg8&#10;nFb8xpGIyPj8JWbZegqr87J57CJH8c1HpCCQFJZWeivHTLNzb98lTl1GhF6ttEUleeM0kaBEdEYg&#10;vZ5FFmVXon8KdSGwmVGWaWAuB6mN9O3dFcXOCnARg42A2k94Z0Q0xNoVEfj4lIps7jlgQYkmN01J&#10;HncVAQ3gL/BUjWBjmBIh9xTwG5ujIKeGIg3C9nyROwR2FQU1yHCKjolSk1f1dI5D3/msXOunighF&#10;PUy2O/DQISMt6xxOM2wZYys76Pd61GdTCQ3tyU7Bdns9OC5RW54kXsnuEIJwRP1P7NRw+Z+YXhxR&#10;J5jAI5CL1MZiO1lHpiFfTQRBUHKMuABszdTcykChoQY/VNHwgliCiNiaz0ksEy+6MnwO2lBoFxIf&#10;DVMQocwjm0eI9rCk77zUt3pgEXHS1fa7WIKjI2KdlcXTJ4cP9/bvPjxOB6svv/cObIAJwuBUfwV+&#10;pZlni7W0uxbGB2eTo6NZnHTvvzjvJsnu63f2nx588eSgLqsk7cFSzoucZf9G0zHu/pBGhHSQVuhD&#10;p8pFOTwdd7ppt5dA3RviORGiTQUB93Bq0vgFTAD5RtQVLEljCqPNS5hqy9S+wLRdSM9Sp3xJezdM&#10;JprKEUcNTjGUVhd9DpfZp2KcWwv/FB5WYPzK9wZZAWnKsIgD8+OY2tNiypDwR3YhqESVTz/94t6/&#10;/Od/5LCJh35kb7/5Wre3Atfz6ed3v/fddzF05DUPHsn/RpHJBZTLdjIa/+7D3+aLBSyzIi85Z4FY&#10;u8gWcYhsXXggRY7LhvS3cIZeorm96aRJA5meV4ZjxSZS9+VpIfNO2RRL+vQs0NgQl6CF7Gruhgsr&#10;R/xjKO0SE5aqsnCwRhQAf0/liEF/qFbTNL1+N5tnb7755sNH38DZ+OLoBFbA/v5eWTRJvJjPZxAt&#10;f/3L386miyd7e2enw9W17hdffA07GJ6ham1rUPTVsoOfd0bAq0aeO02krPOHMsPLNcFafS1qmHvI&#10;f6YaDKtEJ44bVFAt1egwu7CyBoj8bFrFSieryLZctqUb7xLdzckhFc88CyGQsaUk9sa13dk8j9N4&#10;MBhAOvfh7z6Et3b16lXY7l/ff1BV5R//0fc6ne7X9+6TDAh5dmK3hdG/AUs9CY9Sy33BId4ibvj1&#10;sbyTWgpHs1hnq4ocsGAbm5sEQfhPpap4V22trc7mi0G3f3JyAouMplbh1tb23t6Thhrfu7u7EABJ&#10;b9cR1i+uycWQJWEsKdFyHsUlQIllZ0BdIiW8ce2p0dJfwKMWa0vUe/J8HA0LqV4SyjD2BoJE0MKU&#10;5ieM9Fj0vY3yvKir+vnzZ48ePyzmi9AFV6/sDga9Z0/33//Bj/ef7p+fjgyEq06q0wQrBaf6nRQb&#10;R6TfzTGYu8ZBQ36OOuCDWHs8JOtL4FTPF+sNXT823PBzGGdCHTke3lAgk9E7vskwUkXm5H7gpl2c&#10;dMgewnBGCgdgZDScL2h5gC1OFihScAbB5sHDndh4aG0EJTsEJvR9TLtxUmG7Nz8bj5sChxTKiINS&#10;U1f5IhsYQiDiEBuyIhbdhYPJEnkVm+0IlKcei7Yk8MtHPrZW+EEzwFHG8fiyHZ3E1AsJaLiBmVON&#10;hztOdxHPRB0UdoJlCJNuMWPLYomXiGLpZo48Tlq4HKK7SQS/mxcNlSEhyVTAmRJXRQEny43dGxuX&#10;kq8/vzc9O/jzH76OIrh4sDaka2U0UbrjMCJuXox8Ztt0ev0Z2mQqcej2DBo+NvhEoR5P46ScMzID&#10;VH4A6mgo64tAxjaI3YRULljuBk7oHqQ5Z6gXwL0DJY061yzhdHRrtqk9vEEkzZxn0RAylm3GLDMJ&#10;0IWA58xecV76LDy3dKJPEKYhx0HrBU6lXqZhHwqHc1uMUSscfjCPDL0BJN++0Dy47LnoWcOdNldX&#10;9778PI1UL45vX99tsA81muXR/iJPoqGOE8iaT2bTArc0NkFWViGGBJ1OyErj2WIex3CM9fBgK5te&#10;L0aJIKiFZg38GMqRaH1yOoTQ8srt20fHn8FhePfrJ2/cubG21t/Z2Q4jVP9tBevZBEI8rrxvtP6W&#10;BZZTS7F7sdsW9A4imdFZ55233u11+z/7+c+LfCFzJCrw4GPnWYajB9UsMrjYKsCDHxcMxmXBIcNj&#10;j6KUzHjZxIqLCvFptFRSS9LuExduf1j5OzrP4Bwom/LkfMTVQ1mW165f5Rupqasd0isjXy0oy1oD&#10;LSF102FBI1wMoxyxDNlI4hHKh4EnCwsOx5Mh2SeJzG2ClkvJMDBkFqGPGQYnuI+IHTBw0NDpNpF6&#10;MR6fzIYnp6P7Hx4dhtPZi6FDCJoySTh5Mrx1/fb1lQieAWTbc2O6YQRLYDQfz2ydxcFxWSYYFB0U&#10;UmyVHHSCE2rRzwnbhDY8aUTDdoiJQYHU6gDBa0YvrDtl6WCrVged1QmcPDagiqMhVAyK7gc0cIXL&#10;6XWfjPLJyvavbJZE6PEDn7BeZYMXiw0IVsiWhaeNw73E+63EpF0MKfh6Nw4qKFbqXmD6aZrEsUag&#10;a7IaJ2kcdZJwe22120nSKNyAvWegwIgh+a2bUhGUA4kl2L5D/HNiYpqT0AjG4eKx2Gm1RIekfr1l&#10;4gsKf7BkuuH1pbC6iMRolhX4iDnCgcLnLAHxLrijoinXdKRpAP9VFaWMKah/i1XEBc+UssGaxHHj&#10;j6gW6LBlQltYFq6ikxj+uWRzWw8i1n4iqxokZmIAYQ0I/KMlCCJeubTtDQs4UKut4qKUw423BPaa&#10;CGKIolp/0gs9N04sGArDlQOdkRexd554p4VXrCXzEDEqzxCgyZjmzpeIRnGUFx5vSzTzcsrY2sfv&#10;aqIG0RmciNga32CjoQDEK65JywhtOZS0NDrUCkf8cGi7dFZEUURTHUIxJZKy4/9ElrVyMB9doRTi&#10;qhZfY4OAc1GtwxdKFvWuweaO1bTj6VR19A9osoK+Smz6BAswDoRFWjZ4NzRowkMS6xDKxtBtQeNV&#10;scIILsuyodamlaapmeoSEqaaWxtUCxE3B5MI1sjBmgZjMaWeRBjBxiiCIUyETS5coTF2vakwgb9E&#10;fnCEDXFcOiF+VsGEbsLZETuD6hM4TE2Quwb5VJigwqIsMxyuLmZ5dXx8Pp7Osxp1FAKThqtx77vX&#10;nx+d/z97nzZpsOiigU18FnRh63Z6+nyItuHj/PndF3tf7mHuQDA6eDthB3cc1uE0PyOgUIN5XhRc&#10;mPU5eMGIckLEnM5meTYv4ZGvrPZRdjgMkiRWRH+SggBR4Sy3o+UMYgak5mEDjV+dF1SrLUt+hiZg&#10;PCobw+HrMTyc0Wxb6Nrji+QGW5e41oTAkqKFFXMUd0GZGc3hlAiv4lLklIMdK52HRHlRLmT9wJFW&#10;N0wuRSDY9vbmzz74eZ7lb7z1JgSL8XiM5MzrV4Kg3tt7uv/8+b/93/6XB4/2qqKC05Cr04awdVjo&#10;h8HWpctZkUVhVLpyOBz1ev20ay9fvfr6ndf3njyD0zMviiCO8tk4hFhTVtR3K/v9FMpQSFE0Qfka&#10;Jy4VTvg2WMNftDGzbD5ksPVp2VHSm9mwM4hoWFnVKs7ATyN2JlB5VsLl/Te9bQTzH0UbW5vdXmc8&#10;mr9068bTZ09eeeXl+/cfbG0iuXd9aw3KknmWv/fdd7+++/Xrb706n4w5Efn8k3u7NzdR0CcMxKqT&#10;JIhbU2whB1qC8Sk/kaeD2XlTDSNeuEK45UGucJQV20/yc+A0x4ijqtEi5ScedYrx7dosWbqakGKi&#10;+mlpEfLs2YtIi9QT8UtZTYbke/CU+eLLu/BfP/jD78PHPH36dGVl5c0335hMp/e+vtfvD65eeeX4&#10;5PT58y8g0SJmL2n2NJRa0IczzVCLEL0T9igX8ALb5vGPY5ihbVlptG84y4LYA/Eb8kn2hf1vWBEp&#10;lYRhH8d3sJKrPvZZctEYrmrUl24EFfj8+QHse1iK9IhUlhXdXmxdoWV0J4m1FWV2BOhSf1yU03zi&#10;JG2FtnnAjj9+Ju3IwN5wFcrXV3tfNz9EDETdSrtXX3kVwvjDx48SpafjCbyINI2bylza2Xrv3bc/&#10;+7+++PkHH8AmO5uM+itr8xLl/lmdhWouxvuzDJhCDYIwYmQrJnwNUd0JAABJTiEKuVpUPpTAtUkm&#10;R7XJo/IQdwSdoeEkDotQd5mIQlhJ1ij+WekgLMsiQAGIFEWztA3jOPB6qRrHzpGqDEsaRYGuIAgG&#10;jhvHKIhs7Vuvv5X01vb3D4eT8Xw4RQnEIF7kU4gv8MYLlCWoqwbpvQFmHFgHE4ehceJ3RLKBjnQC&#10;xFzKLOXMqAAVIzJuqNDaqS1nLY7kjcXjpOUwEzbb0uv0jjg4o0aTdvENJ+BtSGudZLuDtiQRtpVZ&#10;imfCwuh0OlWZW5Uwmhcqeqj/LdZO0S9+9us7Lw327h++tL3+vdde0ucHCCAPDfc2LXXc8Q2iEzFK&#10;SVvYAHi3QgXg+bltwUKkN+ZBLw17KbMbq5bxV8OX542RDd2sCNk56RZikzkQjI0hfx08meVRLC0y&#10;SJvFe+TWjYj/X7DJkEENLJ+aTE8RK44tKGpXGG+oLZMKnh7jaJQ6nQ0hpygna6XevFp6axSGh+WS&#10;BsHFomYHMDodscnAesDEOZe+h7crb50T8PnOJlMIc++9de21Gy9vxr3H39wL8DANF9PR4/25xb1W&#10;60LHvRQe5zxDT7M4qeIYSqI5Nrdqd3a2SNNoe2OnIlFJWB2LvJ7PiyzH2UVeHKedIM9sFB/2u2nS&#10;MaPpbG1tY/f6rbTT1cby4/Z6YYZMp9DFmkT2mZ+rvaV7C5YUlQf/DIi6TK+8LutHj54sFjkixmmu&#10;IfN/SG7wzKRTgjSSDJUZARIc8Lsy1AFFdmWM9ryw70MmgiJbCPnkZFbGKB3HJ6tgZb3fupINQ8X6&#10;cDJ8+vxobWtnkZeTyRQ+spOmRVnCrSBriyTZl8RkJ61cdnPkdDfkCSEp6WvuZNEQ0DhBI/iRgeiR&#10;YMBRfncQzwFnVjQvJDCcy+si7ITUxrPkloLKxlWkJ03+/PDpk/Ojv7t3/7wo1WpHIRC9q9YjO8xR&#10;wUqr4f7p6N+PcKQD238lCdIwTKO1nbXu1X662mnW4zf627Wp0sD8djSCaMmeLkYeE+GHqhpSYRSz&#10;LawUMLXzfAsedCBwZQyl6fMxjtTrCh5UgbEPArHLSQBnJYySKF4M8zvdFTVdFGxIi8xJNQzNUx3w&#10;oG8L8c5Yo61TGYY+ugQjXsXQo1RqYqjMm0UMhyoObXQCR1ZWQbGIRXLRdJJgTeMgrBcnUPHAUkmT&#10;YKXTGfT7AbzHTq+XdPpBPUh7kIkN+t2AkKKJCSEeFU1JYpSoM1ij+TZ8NwGkZQyB9pawJVmnkJUi&#10;cJk1FRy1NJ4gaDQb6WITk/qOOmSgLzlXYUtUCYiapZONE39eXCmUhGmyAyBRN0y7hXYhdoN+KM3S&#10;FuQ5qp1rRV6xVAzY/dazZ0X3RvDD2PeqyRyEQXEJdpCQwlrR26R5oL4omLfERPzTTr1rbcbdUor5&#10;W1AUxyr0MtaRGVdjtD+RuC3GwGnWF6Z8K/C2qF4KgSI7ZY+hJidTzUAZ3IRkx9LgbB6RmCG5DqDS&#10;U0OBnWORlvya0h3SS8HeB85kaG7PzV/uNZErHJM82eMdaVuExjEsbkR0soBNWb3XYVXgTg9Rtxsj&#10;doRsF0fEE1IhQsQxFgl1UStx18NvrQghgCp9RABiyEFt/VDd4UyP0ER0e/SgEZyKp1mIskwMq6Tu&#10;IsnCGpbUbeqcHoJxcYQ/QQ/EQKiEChbefRITZwCR48SuRLgvFLFFBStbzRYZDsADNcT6Ff5cFCXs&#10;tGKyKGD3n8PZEBrI5KLILArIinTZYFLW8MlqNNSpsCszNb8EzywMRqtmbX21iMO7eaNWYriY113s&#10;vjye752PDoZVjmANQ+seClq02Aiop0yoLENgBAh+OLZtmDzSeGCk402AtAKa4jL5cDqc4gQ/CrqD&#10;btyJozTlUGsoh0JfH25LOccWGI3XO+cKMySUY0Iyy9KGxSZ+6Am9PEehCFEzwNIr8zP1azmm443g&#10;OBloPYiE+dkwJ7LhLyDrioY7al7JW6a6rFhI/TgebBn2vasal+WLTz756tbNm30875KH3zwuS9dJ&#10;4yhJv7774Pq169u7V+7efQDLJQoDUe7U5NYZBjWq3laMgoujsN/rwyuGG+92OuPh+M/+9E+v37j5&#10;/Nne3/zd3+NJ6my2yEm0yMRxksRpXeaY7XAL0DYBQVpq1oVF1QtLKM1A+ZSAZSoM8xcVi+wYxQ19&#10;akmjf0ojyD80L6DacpHhJQW/b/MltSjsphJVtGp7gt/80cef51DBZ2hit7Iy2H9+eOfKpdPz841g&#10;Y+vyTv3F3R/++P3f/vrDO3e2g0hXpfqL//1f/ce/+s+I2+Gqr4VkK7JkRqATsgWoFsGCrhE67QWJ&#10;Sr1UVCZgV8UROAhb52SfJ+qlQDHCAwjLjmqpemnITJxe9GgkN4el1zfBxFSLG9RCbxK/IqHaUZJM&#10;rQxcjVGU3r17N8vyOEZo928//G1e5Bsbm6+9dvv58xfPnu2HIeFPqfwmKDsfOEIMJtUchf0xkdNq&#10;5WfcEuzA/NCWpMYxXGBGlgzT0O+AVZ4vGtcxdSjAfliw0u/mBdotn56ecuVC/xSMRxMtwhCqLEpY&#10;2Phx2Lq3ZVElCUVLKu6omdtoP6SCC2OQr+iq8NkrYjfUoyIeGWM3BFTc+uAgHKww5JKDXEwyghUt&#10;VmmKYNem2+289sqrx8cnT548cdThqsoy6XaqvNh/tv+jH76/ttZ79OhxpRDAXEDgrG2SJOhTrHBV&#10;03LCB42sJxSqMRUSawzPomELcFuIkeSO3TAVu8XwxIauqCYFcOLYLo2IuY9C8uW0NpElCm8ohOiZ&#10;QupqUxTnobIKJWoxotGpoYnNi/mJw1F+rtmQtiY/CIVGtLomG6OXbr7RG/T/w7/7z5PpAmJfanSU&#10;mK3drW6alrZCqRzMVwIEGiaxwQjgSMAMFwASq3CdBdyGL8oKU6HAXCi1vu27ar39p9dkIj6Ni1Qg&#10;3CcWefeuu9J24iG+XvLyHekORyJyZcXaT0xZlj60PF+FcxGKoo3VzvR8ZlAFEVvOMYH8oOgdZaOv&#10;H9w/eAr5pfsffvRemsMBmDjki1o2E6NOCw0MsA42kDp21ld0N9GkpNI6vCu17FOI46iVfU0fU/th&#10;byAHhvNcfT5emfygyHKmtqbVMtQXaodWIFRkBjwyhTc0wg6tSKq3skuckUiwdqQ8pPmqPAaW8zce&#10;D7AlDOV1fpbLaRzr+EmrLAh8AFQej29YLashrywmNTSkiWWEe8B6FsLtbO0aWXaMKi4L+d3f//zX&#10;s3l1cnz6/MnZaqf3w+++MSvmxcmsMe50DLWLhXywA+VNYlyGPZP+2sr2zub+4RFkKnVZwCL63vfv&#10;XL+6+9Enn8CBMZogXq/XiYj+hK6l8DUZff/Z8XBrKyoK+6MfvtOo5vLVSwT+L1ibT6IhqosJGTw0&#10;3mzJ811969c7Vjcs+86ccgXrrdfvzhez+/f3Njc30k5MKoiqqCt6PdjTDSq4uorb1WSoYZM4tpT3&#10;dDsJkhKTIIKLb0RtD8pv3GLGj8i5FPEe7iTViEUMLFEITkvuh9E4/S6aFw/3wjiB20xxZIQAjarM&#10;MFrRcUVTMhxONYanVD4hpjzeCaJeGo38l9gW5SyOmjVoE4M4x5D8wxinhHNHTKfQTwiN13VDIwAF&#10;+y5EhC2cRlHskmha1/dePL53sPfk+HQPDgN4XxsdFXTwQ5UeRvGN/+O9em+uRwtVuNlkVucF5Nfo&#10;/X2+gOIQ9tX00RleIBQIUaBXU9NPdBo2Nwbq1gpuxohosyU1FJvKi5RoSlsVK/rgr8P3skUXetJq&#10;xCdMcpUiVLRmQFRIkkmEoU9XBlE1mU6HBuEpOD7yrqSU6MnMRZ/yjNK60wuydvA3RwzZwYpH9bXK&#10;rcpFzMGu9+LVVfQRTcjwbeFcAv9r8xLy+1rZTDWnU9UcdQKTBKob6KhsNtO4yeokhCo4bErXRz9r&#10;vYqCXEkaxStpB94f/LkDGWHaXUm7/W4X0Z5w2Ql1MSzmdB3My9ENjjpfOOxr9W0cfCgKLyDVTzDw&#10;jjY8jolqFp2wipdmQDWrqoX6thwHKbFacRKg9BJIRpxGSzpTvBjrNo7T4Sj4bMaa0tLkQZXkeEa6&#10;u078fAiqqZnC5oNcK0+lLziOLctn1hpdaitcsNddstw9LlY7P9zi5rPzEozOj02ECSzRXbsl1vOC&#10;bzYXFOwaL7ZO+kInEA5u/S19G4qf0jZC4iFdUkCtH5q7Y6kmPkg44MStqaky4K50QMKZFU/hlDgl&#10;833W3CsO2BBWjpqa+hBwKWVj5QyhtEM0P3GwFcnkwQrWCWXyMUUhflcYIY8jZLRPitIpdD8VtWsx&#10;n2uaQszY8dTDgTCCJAngp1DMHSMNJDFBByrYRV1Ns3mBpQFcDpSyEPIdenq5craYI7430IuiyUoy&#10;iDAa6qg8Uigp7dSiQSNG2OQlFDPGQ3IDfZZq+M88jAahGYaBeDXB5q3IRstoaYQpte/lUbE7VlLo&#10;QBUV++yz/eDnT5E7RiwyMkJySixbUVVKrEdhO4Qo4O4YJYGoC3dx3u8RQqSP1FiuQ/istGUzOZui&#10;B9MKym8S6VejswaOvHmHGErMcbQqjliUOOOwntk1eDgQzlmTpIZf5ALGIdYin27eytUboiz5dtrb&#10;KixXY+tXZ1kKkwRWxWWzYYckJD2R/BaHV2qaeIw0pZBYnq2u9PefPX+89/wnP/kRVMSj8/Mvvt6D&#10;m4uiMM+rz76496M/ejcNTZXlIQm1tk4WhnAN8N3nL170V/pVXV29vns2GsEb6HU6x0cno9Hk4PBo&#10;a3NzOp0eHZ8Mekk3jcI4RtgnlsolCzhZVj8Ri8kWq0zTQkNwBkx+CPPGzu803+H6SPSujVcKa63k&#10;EfpNSTECg8JsscAMaZn8eDEHfsDWpWnC6NsrVy4dHhwkafz40RP4pL29Z/DGnz55VtY13OyXn98t&#10;quqzzz59srff7Xeef3Mcd+Kz4RlsijASKVJW48VGBgsXaYFvYBOEyDDi6yGiBJIqykpx7KYgSl4i&#10;K+MrVAHWXrTmEN6iIIdl8EPgMJ/oCn9NFJqF8NFmyd7SjUUjTKtoi9UE/G5ZlkjIT2JmimFHOEmy&#10;fPGP//hhCNUwArW0F4h2HpwuqARuQ1Zep41aGAiUE+m3C6r9VJjZVsBctLW0R3pr9GGGAtXIDNk7&#10;ziHVS926cuXs7DyM4mw6t7JlFbzNuqqonKYxbCj0BR4XDVa6s9mcQQrsS0Myl0K7pieAi5/lpPxR&#10;iZa5DDMguqp3G3JspGNai96WnsA1A7q9Ij0Cs0wpRumJwz6aVVVW5xUc7RWDVbG98v5/9+N/+Okv&#10;z05P/+q//r9ZCWkPTcdgEcc6iSLd6rPi9jbKD1dCappHOkKtYiShqCCGPBbBSw45MVpGm9ztbRQz&#10;+j3SnU07ZTrPe5Ds0RhrGDK5GjFltqqh8tYo1tcE5DTVoHRKRJyXCovPWFN6Z6w0JAx2TBFBg0rk&#10;cPNp0oEb2rq8+n//+/8K8eLKpXXkp5RqlsHhsuilPWxDwrURFSSfz21vhVW1yUtP0A7Ok6NID82I&#10;Na5jATztvIYNNydCLtWwB0BNQVQZrR1tNl76NK20S79E5p80lsXXEcRJFo1kUBowbsNyZS1G5UpQ&#10;N3opKk9PwG5srT5+dNig6yESfqMQ4mkOvwBRVRu4gPD6ztbL13erydzEiTHk9FCj4k+ADGLEPFS2&#10;gbcOlzd17nQyqgyyttkuS+xJdYtYtpx6sLwyu7a3NryGofqm5bOwfGIgpjiIJWMLMQGI0rrWjItm&#10;FpJn217wohZ9hWUSydtAJv2Md+CWjPHaefL5UteyZTDNn6H0SvAyJIaqZXrKFlJ13TJ72jpfeyCf&#10;CF2I6674JInE0QV9F4+E5BFhQwVz8M3D/ZWB6aVpDVFtNjk4PkRl/zB47ZUbsE+ewqk1mmZVvTid&#10;o8qsNnnRnJ1PZtMCUkF0vzLR3tPneV6ub67f7L/0zeN700k9myzSbgxfu5hX7GpMUEC9trb64njy&#10;jx9+9eprl7a3tnYuXaG6hXxqaRrOz5iVNwhz22hZoGppy7m0OmETPkF6Q3wcrPTDINjcXOn1Iljo&#10;GDfoLXJ/EVXvkhjRVoHp9Hvj0QRnvag+iwdwd9DTo4lIslFHDSVUS2TqNXwS16gJUktHQ1I1mtwh&#10;8oJdBHllwA31+/1btwfn41le2zhOBolBBV9rPSXc0KEt/HqxNKBZFmddKAUMmWJVq+Wu8vRHn32g&#10;aAdF09DwsKrhviNPnNE3iTjsOG81IbzRDN5Xmi6K8v7Bo68fP3pwfJwPkhNYUd0QkYgpkW1CKqPR&#10;LqV60NUvvd0P6hV4nq/EXV3hWKOCQjSvbDbLJ/nBw5PZi0k1XVSXujdvX9Vp1EAgXIvPcQ3Xvv70&#10;1qOJ8ZohFpE5IQl6NARoCkSEDHb7pjKj0xns/l6IzC6UljAhFJDdbrcpo43NrXExzYfHx8djs4nq&#10;ETg3dn5QbH2Z522ihH0n4jCUT8cYx2utRsKjZRy6Glo1bEjch4G/jXTOVYcdU1Xf6EjrA+dQR6J2&#10;O0m4b/RpHHXJprwXujhAnPDDpuxNp13ntiNdZ1Dr2DCrOgFZQtUIWo1DOMyxHdQNwl4YriXhai/t&#10;Bul6f62TdpIojlhoVwdbK921LmyjPiwTWGEhjlZLBgA2Nc6vAiNtee2FTULpWHoxAPqgWpzPJGZJ&#10;zcaKOoyP4o6BZXQXiZDzQaBF7IiZ8pJqX+w3Ct4Cn5PVTF+Wfr+vGd3Sd1R5dc5lwGzjUqt0KyIU&#10;sq9Y89VeQDkTLlD78tVbblyoobV4jy9zPGk2isCQd8Dlj/ZiOGKebThEO92q2xDx1ZfK2nJbGUe2&#10;HAQSdqpTrcsu4c+pR4DLxHg+m5fakseJI2gthAttrFfmQvtbDMlIN0BvB+z6YkMdexM0oo/imKEg&#10;ELhQdLzxs1lWvyPb5EY1aLHm1GRWFE0N9WpOoslVDQl8nedZoZv5fNEgChgO4hJ7kUotINIRQd1R&#10;YjMv8JOLQJcaJ65wVVUa7it1qR/VjS2g+qVnjcBv2FCJFifh2vWo1s9oy6BltKINVeGgC82cyDaH&#10;7Nf0EIrYSFq2lNxo1uptedmKrQlDUV5qg4n7/u5g0F189Lw6meHxEJCthjXs6kZbB6nIVIeEW9e3&#10;OmlvPod0d17Mc7VccobVSmUSSoJMQUucEaCfW4wXC1SlDuM0HAwGpNeGgHnGaFhZsix1ixhd6tKG&#10;7JGuRDAM4c6G7fKYIMPMnboOIsXIA9p2RjCSdDls/etaETgu6PzEi+RUXev7RffB1Y4WfxGH3Q2R&#10;cNOsVMI8CjpTafjy6ecPru5eeu3OG/C4fv2bD+ERGYJ03r9/7+T07L333kHCIynEkvUG7gmcuxqd&#10;djp5Wd58+fbNa7uffvYZrvO6gWN0sLa+ura6vr7W63b/8J/94OmTxx/88tdFMWM+ESzkOMYeNOT6&#10;pOyqCZdiedroRKUTe/FYCJLUBdtOomwOYd9a30h+4Np590GaFRNWttHeUz5fFJZ6+t+SA9Zeqolk&#10;lq7duAF3nSTppcs7UEHt7GwdHZ70+2mWFWkSlTnk4/n69vqzvWdREt79+kFVlh99/AUs1iSO/tNf&#10;/nUUh+SwKqkX4ulsQ8hE5y1ZiN3aZl1K5hocCQiJ6jy0TYtWty9PlZdg+T04Lz8AKm9l/EhlM2ta&#10;KrYmcS2A+YKHrXfuNG1lKRgYr9hs5HzWIkpuUc7QLdHiWBCSPITxBtXiXuEZubQyaXKLE17s3WCF&#10;hgQuw8BGxZYW3ppRpkRWmjdL8zkxasVBEXZbLkJ+4BewiRyHBDUNM/IuglQjCoI1NNwux5MxfHya&#10;xIPVwfnZkGkJkNlf2tkSSydUeHIkc9swyqlFubcNVq+k6EQ5US1FRrnWbcdaoruODDjrdSgMKRyJ&#10;CQftO5ys0NwNhQLOzk8w80TwLEIyu53OxvZOGJlur/N07ymc6LXTu1ev1k6N83yOxaZosjWKy1BO&#10;+uhto/0hVg241ElEgGiQxgMfpfOBb5SeqWvli0QCxskc2Fk/JpVKA8l0jfc7Yw9YUndQbBmCRmpa&#10;GIV12ZgESm2mK8P/C4umKRtLyv4IBLNlbSIzGs2m0/HulS08yqI0gF9JbNLv4qmLhxnuE7YdEakb&#10;7c91koxyS9+H5cSS3ZxNq3bHiq887CYIncgskZuS1AtChbzoWNtqlFEvjSSX0HTK12FMXaVt5+kp&#10;znrROSdkA5w3Yj4KESGvSigFQpoMBw7NyKG2fXR03NXBbFS+9c71NIzqOKS+ADPaHBIQaZylERCO&#10;2QIkemVtu5FYabHZInerCBBi29OCgwYL6qq2w+WUu4A69o7HzXLySb00syTier8y5h4ZTyW9iLXj&#10;vppAutv2j/Niaa26kmZQHM9kreDNZHmxd1RDJNI2HOGJ2IhsOIe2NmIyA40YnmJD6yUN21m0lw5n&#10;YVpl+Jz0rn3ihKaVKAZnKM0w3d2+Opvm49EisPbJs8Pn+8Orly51KvXw8RFUG2ezpsYhs8szlIGa&#10;581gsIDPgAMOAsfh4RlZ9NUrq2t3Xnv18OggCcs0CWczFLmhctIQM03dunn1n//oe7Atf/vRry9t&#10;bmdZ3jRVp5MUZSW4Rmxy1xQZwgszfOpvWWF6yDuhQhFCKUn1BELhQ4gK01lhnUVlTUc/62EQShxC&#10;DBQU5NpVew1nlXZS+vymwLyQqs1ARMtYJ5CaEhg1qWvHqGXt/VToaKG5RNN6D0BKYUuUC55nSdqx&#10;ecFsn4qEEGALSE+0NRjyJYd3CtAMtZeOlWR7EnaQ64WDbZ7JQAYcaTRcsUHDwz+INiXUyfBP3TC2&#10;aVBHeq4cun3m5cPR4aOnT+8fnQ0hVY1D142hDMaEVZOzqBNPLz/bwvXx2OlV0zxYTFU5TaIAXkKq&#10;4J06KDZXN/uXb69aXEL5aG/4LMu7z8a9rf5m4AYQhQfhvLYrCXaU9lDvmhqiKEJFtW5NLTZIhSMv&#10;SlFbRRDl1TCezkpsy2F+GCRhGsfpRi/tr3XPp3AXmQvgcUYnJyO31qVEGb3dlRVlDOUhHopFpXTr&#10;sq2EIEp5uYzqndiqyZ+5ypVflImGB5OpmexCiEX4yp6xj1QQLDTdlJcGgPg2adxE6SGN/gdR8KIb&#10;YfOcRkiQBnS0Sqk9ntD3RHVlToumGsbmMKZTyXiV8jKve8pd7qRbnXg17mwMVteRe5xsbKyvpJ3V&#10;XicNIrIYJhnWolRlGXpVSTgyogtGF54VJ+qJrCYu8yLTlqRhK6Yj69IIPUtfGI617T73e0YRmrXm&#10;JRtSoqj8e5IxIkPjWQyiweqW+Zz/AXZGMOrChyw1qPSS39VOTETqnKMiQ66VVssmmWuV5lo/Otea&#10;AmuRsMX/rL1DNpMGIwYb8QTZ1kakGaQRaVtHUFzQkusa+WQcAzIyPJbbgjq2odpG16TapalpRdLX&#10;GmWs4qiC927CaVkWrnoxPH8xGs6KepaXOTnh8TmHAh9F1WAKpAsMKwql4KumNGqSVbCKFygcGM4r&#10;lAWGMKiobJg17LWlJqGB8N2NgtriaoTgPIIbSX0osE4tVce0eDWzMkRjD1gNQN6kWeos8RwmUHMy&#10;71GsEhr4rhNq/DgpaJ2XnQmMuGAK68/HAR78GqqQa6uEvsPWGfiusqrO3t7svrx2dW9c7c+yo8Xi&#10;DJkUKLpu2C1S2Iyw4U6eHae9NO2i8Hg5L8REkd5dTbQCCvhBW0uxU4OwnIi0askZO5vWi1mepmnU&#10;i3DISSRaQpK6pQyvx+dbtpVnzUGWFNLe+RP5JoTKMCHPTmmUYiN0ttB22WiRuRkfMXaJbmXkqe+x&#10;aAb+OYakWhFIatlPPAnkXGLJGyBvRVuV9Y/ffw9WH9T0P/3FxxBW3bxI0vSnP/3V7Vu3Bv2VMAjG&#10;kxmTv2opq/BXF4sFPKKjFy/mqGdeHr84zosC7UaH53BIRnEMd/WLD34+HI2SKIKV+8ortzjjomfm&#10;iBUu/vFOphKUzxCJ37vDegUAMhbmJId/RnSnXKt7IV1yMfPzieoC4fR1SCJPvsfngXgBa/vpF0cv&#10;UEYuL0htyEFBDj95/fq1R4+fvPXWm48ePtndvdFbSb+c5j/5yZ9+8NMP3nj33bOzs9l0vnvt0scf&#10;fX752oa1jdFL/RacZBJjLiRNIG09/MxjBBvqiLWZtmHtWCtDfhIz99h1TnHYc8i3+AOS2hIIIYHo&#10;JJNjqXB6OBahuaFYQogUq/O8Wap7W3Kebw83NDaTPgI9fSbfcU3OXSD6zNpfRtCwBwlTOLwZjJEx&#10;m6AUjBBPrYfTioKSHNB+3svqxygpT9pXKMwL/0kgYnR5NMuynyaQZtDvQflY1vXxcMRHWERK0aPh&#10;8NqNm6PxGKnLYYRGA7x3GttbG7z91usfffzlIpvYhlgGBPBkyRWWOLF2CZ/2WAqHQdow68MZn0Ew&#10;Y8h61jVDsqUcow0cSCXBSALXiljgjdnmyy++mk4WVKnh2snyfDYZb29tLGYzMsepkji8/cpL6xtb&#10;/+Gv/tqkqeIKBEfEtSL4Ro0TRBIwNDorc4gkGpJbJHaaEJsKkfY4al5ncj0tzpmVCbHgxkcQYH+O&#10;GUJYsBn2OzFk2IAo7Zq8heqG4SIkUYiyYhFl0FC26TCmH4PjBRdohQ7wYZIEdcmdZcSdrvbXHj96&#10;urk1QEmVsoaPi8Jovbty49Ub9w72dE1kX2yfkpB9FNra8YZAJCryyti32vgjHEv/Gjmclk3AWF0h&#10;1oSoUcQ4ITwAruCAzcEbYoUZYb3atqWNTyoIxKQn9A69Rrr/shuNVBg+N+KWEnUB2T9bs1W4susb&#10;GytrK2eneaBjUghDnS0V1LPxMCGu9OW1dZSOMCKvjt2YFmSA4xRkd9RljcIyW31ICOoCRcbtBYxr&#10;zQbxfurl/HxUJEG/tSipVPAtm9bpu21ZsV75RWVgtiBuSHIMn7do42J7RngHjDZv0cycLVHLrW0l&#10;cHG1NNJoSbQcv6l3GQa+UbG06+DirZ1XaIFncq3OKDvX2okvAdWtUYHxGC8lyoGtxBOuW0K4qbos&#10;bl7biZTZ2Nx8/+03NtcHEG2ePn0Uxr2jk9PVrfjKpasvv/Ha1StbTZTee3Dvy68eZEUVxgipqKry&#10;xvVLJydDAo10FovJN48fX7+1+/jJXn+lByGpP+gcHozgJL20swqJXLcbngzPXn/tle2t7Y2tS1Ct&#10;PX785PbtG7BHEhKvsl5akCkirQM7ty/CKGSQgiVBWiXEBEsgbeJHkfAc/Lk76DUXDonKYhVtTNCK&#10;A9IOrcmavK6K8qJQAeHKyMUnxBiYI4q3slXj0JaGE/LggtkEXoxeCndLsxPiwCKvOYvD6h13LYa7&#10;JDRMX1G+jmDciZgIeU1l8iUSggJCGfwBwcbCrO9taKIL5W2IVDiUYcajokLLOaS0Qdox6E9d9vnD&#10;+/fOjx8cnJ4qt4A7S0LVT3EJpuSZGgeM/lVBa2FGmShDCboJHM7juuElW5DkUUXbBx1Hywwvq6ZT&#10;4JW160lSFPnepBw8GM4+nUDeYy73+i9tVhsDHc1REZHGGfhRWYO/xVDVsCVYQVqsd8OoPyrsKBsM&#10;BhjXKxumpKjcNGcnp4VWeVWjCIIJ589GN+9sPDQV5sSBnPzeBdYhBpJ3Wrh0TZPapGEigfbWie4C&#10;5JYS99jIySbKmBdyg8b9vqIS918v8MRqQ4pM8HiwX4dS1QO0w7UdHIipBeFLM+va6SQq7MM/JeGy&#10;iU3Fw0pgxmmwC9VIY7u6MnkRTs9c0cA15AscuQys3exBGdzfHgxuXb18aW1td2NzPe1CFENX6srV&#10;RYm5P5yACkFITVXBFcdEMUJ/EcUjILhUyZ5rQsa6duFRIR0TLJNLXkt0NZ+1tIhpjtzWj3/b/gLn&#10;+Rc1qJxrtwilEU4vGw5+1Hrhp5WI1+mlW6NwJunstq1Ui5hYOtUO3CgjNMpXIF6g0NtyGM//8XaL&#10;rZEH9wg1F3NaEOGl8QqWpE6BgB/N3FiunwwzUnhG0lCeQVKZNkSuLnYw536DJ1HcwGEdBjWaVMQl&#10;vE9Vz8v8ZDR6MZ48Ozk/HE5eTOajEtICtXAqM3oG35qGI6W2Ymxah1SjQs5xVqjVTtAwJiMxp2Ew&#10;14SkYISw9Gto1hpQ6dh6FGCHzi7on0puctV2uf65MxAS3aDxu8a65UYxLYDCYvdqWSGzNR/9DUt8&#10;ePRRq7Cv2uxY++8lEwi+JKx1U/rSmkIE1MkRoVKb5bGFf4NoFLcw9pvrvfWX1rZ153JeZPuT7GRS&#10;D2eTk7lG/BF6j2MaqNDEsi4gljQhMuBbEEg75RCwrPVTQAy/RreWeFyJMRwMDasWeZgE3V5qoiBB&#10;YJpm1Vth5/Jgh9g0ljjxUoo4nkAqP1Oh050d6fD/BE3j53vLSoBZVwK2d96Dgx81d8+dYwSfUKt4&#10;KKM99MnJ+hQEKWMmDKsbatfvJX/8gz+GZ//l3fvD8RQiyPnouCzze18/+Yt//WfwEqfn08++elAj&#10;bzskhzzyX4FDg6RF4dzUvQ7r2UKtWJQlpmI1hJl5FIQnR0eo6WzywSrE8j4q9CA8UEdJRLDIOiIc&#10;Fz0GLKdREK7xDDyyhqJBL9xV4Fn+bRT2o+oLeRpJ0nprHMT2h06G9BfCu0/xyryg5rCB0p2VhMej&#10;MTybp3vP4ADd3z8oi/Lk5Gw2n62sroxHUObZ+Xx+fj5cX1uFIvnVV166fGX7i0/vrg3WimKhL/T8&#10;8IxHSHbA/Gmj3bdjGifS2EJBsUpOHgnd3apP+XTUS9UE1GUQQUsPdDc8OyEtF5KzEQu4xorcAKUx&#10;rBHlvJqm0Da8qqoSgQMxgHReGo2nLMpP0rSH7dKLFlExthDBhywkRMEcStrqhcQ9RcCRFCsPn2UO&#10;3I52ebxM/QHX9jBZaI1DBFXjwsW+fPnS6dn5ymAwm2cQAKfzBSuw3H7p9nAEBe9ob+8JJfkK3mxe&#10;5OxjglO3rPz8y68fPXx07cblOI6KKr8wAZMkjM2NtWmdsXRrvctzXR5piI2eW1rHt5zBln4HFZ+s&#10;anGsEkgga9e5qu4maDXH85XJdPrR7373/NkRnS3u1dsvnw5H9+5986//zXeiIIJ7SMOIAf0UVUi/&#10;yhrGpZLYUMi9CcwjMB771+/9oOVwlBrPKd/zw+DE7mqOclgGE2GRhoANLv0MsSIQYhbDep0z0RAP&#10;GBQdKZs4CbWOeKomwz8yimiakjU2W8FYSpPq1ZUVlxfI3LJVEZhBd0XHMRnJQh2CZFfjLYWsAB7Y&#10;q1WR5UAgBmRKKNfKswE4wuJsVoQTrJV+hrsAA/NET9GrMlJskF6U2DDjDC1sPabIV52YhAIYtton&#10;ksZTVnknIRwibK240XCytLNBwJQbHpxVmqyDbmysX1tfj1xZGWncBYyKoOViCUfdiSLYK6MiQzGA&#10;qiHqkUdjeCB16wasrcysPXOrtR2TdWyFgcyUbnXRqE3wTFY6UG45FtZ+IqFbL5zfs8zxqjGqJQm3&#10;RbCXImRSFquLOtUC6XgeHkh+xkQTZ33nQumLXttiViDiwy3YyRM2IKtBHk6EO82012BF4lSa2Uus&#10;NCNJ+oPBv/qf/2XX4KwNmVFx0ut3Xn7z9SCOPvj5L+cPv3nl3deu3bg1mY4hA3lxPAihYsJuH87f&#10;86wYo0X75uHhGeyRXlfdf/DEYphGCHvSiYZjyM2bazvrJaqOl9d2zc7WzmQ8g+p6Y2MT1j3so5pw&#10;KWyz1PbYWAlcOin+RWhBM3mpcF4CF7izBIvCEaBFUVPXCNJdFCZZNb4mIRlR83KtRrfjZ85PJiDB&#10;CUQzdpP8bEwtHuyIxRjI1EVAZgtGUt+mKpLWXUPj/cAFPChuSEIOW2fkRahZY9s65RclYQECrEYM&#10;sz9I40EHYdsJ4X4n5gt0nBjqO2KWgfJuTWelC2nHycl0Nh+/GJ49mZ4/zRcHdTXrRCqhsUknEF4w&#10;RmXOfYiO7KQNI8BCTdhmzi9DvdFLktoeouJU00V9ATMXXKITvD9CzupnM2IgrkU7719zRWUm1eC8&#10;OvrksJk9Xkmj6NLK6dVer29WowCSi7lpMMF1NG6NDMOG8TNLFffXY/hGHcS9Tlm7KEmaKjcu6Xc7&#10;8DH82rS7fF5PdxyRLUIy/EUTHSv5fahV64gimuv0LaGnCHLPixN65yecXDCHNHdyFypbvrZ2IOx/&#10;shvoTGnm8zMbdDkWUyQNRGTREQ9xGlt5f8Z29iiYangGnmzKRbWjMD4mH6zn2BoI8DpDhL0oQiio&#10;NSwPVrRaQbO6LDxfrJwfRY3dicx22kW/c2W2e4PL/cFKnGyvr692u6FNBv1BqMll2CL8Do2KEf+E&#10;/t2sWkA7rdbtKMmxGzrLoKDyii89vzXu5d7xt3A38lPCeKFF1vaDlsWv4Pu4kedRNcGFzxbUjvU6&#10;6RJeSbZAdlzbN1RLutoFuXxBzaDYh5zy3tRSRJ18PSeeKFyHsb+6E94wnqJB04jQPbuUwdtYzknY&#10;KJWwupBDhAFHc9bwLk1SuCqvyuP5aJ7ns2ze1OUoK4Z1+WJRzdHGwNWuWTTNuLZQpeVKnVbudIB8&#10;LL8fldBcldpvVy/HqcZOpabluptLSkLmR4GvbJ0ginnBt/NYc6EQVTRNJZaYDFed156v2b2Ljcf8&#10;cCagSpUPrEbUieUlO48BDNRyo3kjLsV7oeXVW080IE9VSqttawWhYvqV0nLORP9L8qcni52ZNbO8&#10;cG7ai1CyboStt43S9XTYX98I085itMhmGSaXiODGBjmx1gk5FRr2NGACt5c/YI0P3+SWpjWrxPlW&#10;OkkKNZgNGlvZ6SiDirfu2LQbcz8oIkEFkY30Ex9FgxjLjp08NkB3YNz2gdce546BB516RA93tL05&#10;n/NErLYcusiHNFzMaDwrqqrhUpmAgMq0bAHXWtfj059NF2+/8XJCNmyffPLVK6/cvrS9uX84/OCX&#10;v007ne+89ybUfp9/+slsNoWUAPVzGEIsJgr4sqDKRc9IvnIjglgsHQTHvWGYbGD6/V6FQs34NPI8&#10;7/dWYhQYM631gj/cxK6PD9SKBLTR20Yzakc2p5AcrIzTTCtLSdhVX7LhoGw2nbNBlGrtBDXzXRum&#10;l775xlvfPH68s70D33N2ftrr9o6Pj/tkYx7F0eHzI/jhw6MXeZatrq389jcfJWn65edfHR6+cE19&#10;8PwIlk0aJ2W28AkVg2sCAXgIr9gyotwjPLxEGVu/eiQRqS6rtkNHVE3nDSw1g0xl0OcNKomQrdki&#10;lMtk0rCmSSzi5WvOxhtKoZXzByIT3zSrhXMOL1Mf75bnWqgm4xEaUWcwras523/SZ+sWOOXEJIno&#10;9DTwcZyLO9G4MUvylqLyjByANOvHOyNAbk3j7pC1+Ngw7iJK6PLm5gm8o37/xfExi7/AlcAavnLl&#10;8tGLF2RKqtm+uEF3jJrLVPiIsqy++eZJFCdVXWV5znNAPyRrDBPEUNFARu7tGUUJm7GEM1AeeI/V&#10;bF2zdaj24yvSWdBsamNJFJ9IoNqnEixZoQIPtjBe0Qd+4MXRYV2XcRiHSfKDf/b9ew8f/ewXv/no&#10;00+CKELGK05g9EVtRtJkdzHiNOo8L+IAMbFw9qAdPHcYA9p7JN944UDESNiO0cjHrGEBSj9a8oaW&#10;aI0RBrDtUfjXaMbuU7jE/FXguHjfAVbC6IJo0eHboVtXGIRJFPaSaDzJScLL1spMp7N8lq93+2jk&#10;EVQJHCf9zRuv3Z7VMxQIhmVKIrpogYSZc8NCkKJFRQW9OI9plr0WmwnufWnnw4KSTiEBoXGT0HEc&#10;SG+dkJzsYEHMF31xfbHIs/jEyPMJXLMUVkW9SsfQbu18qWf9qJ7DK/x/izzbvbb74PFxl8jryIp0&#10;TT5BDUfIa2/urENpYoKG/LRx6gwxlJBSDgfrFu1t2JsUymYTJxn2NpGvIUkPgoJqNEAghJjlCsnR&#10;CPQCc5W7nlTC87kiw4R27tp21Lg1asgJqsXfMVnaSBzQYvnu+8Sq1aZeGnqL95USLJESJLNtRMjF&#10;tdp5wkNmW2SG/jLXoxUGaOjts08Styo8kcB6mRfDQk/0CIU0z9NfanGxHbbUZRiIvAsTQ3EhNnbX&#10;VzpRWEwXSS8yYTStszJvZsPs4eG+NeFkMT07h2hSQSS6dnXjy35nNsuYExBGGlby9d1rz/ZOXxyd&#10;r8DHRArS7NPTUbbI+oN0scjXNnqr6+sRJAd1+f77371x7cbnX3z6+uuvB0GEwshxRH2VgNuZlhQ9&#10;ZHor6Sw+BqIkcXnLB1jAzSPUuQ2NMLG0sCYQ71A7aV+SCifHa257cdNUUHUE/iGBPvyBskLTFxRs&#10;IBwX97ON1z1HJfyLnFrfTGn7yNonkXTxAUF4SaSeRMVsI2MS7yzAct8tO0vggZbrctJgQY4eambH&#10;QnCjnVBbGTHrKCooFQ67iYvDadkcvjj46pv7x/l05Op751PVS1UXat0EB7kdtmOnGi8iLpryU6DI&#10;yIxFWK8WymNqF1JeW9nzxgOGQ72ofY7L0ReKzJKSwgRNxfFAqNXDqoA/xKvBZGB233xpJe3cO57Y&#10;eyfJPz4vFouDrZWNly+lu/2Nnp7W7qjOVUPzHCg1i8YNgru//tzEcajiy1d2q8b113pREG1tbECk&#10;PJnNO91+XtRvvH3r7uPP984nKqWDL6CRVKRlZGTpHpW7AKCi0rokaRx1ocT1aA/m6cvoySg/uxY7&#10;duEoKi+UQl2WBeMz5QOdL07oEVb4TFKtO0YNKxpVMejMu8GI3W27vOgc6zq3sN7bpxGwgPI65oi4&#10;tt7dh47TiXYTpCXjKfPcSjKxpuq+bqAeW11k7uygWFSG3uOadv0IvZh2Vgdrvf7W+taVzuqg11kf&#10;dDu9FLZ/pANSSKyJFIT6A7bkpVpXeZkqzFJDEfpz2vqpgfBKWHjGLo9W5W01RHtJxk2Op6ksTMdN&#10;VSoDrPfvWLoYadaxJjklyuBbO4CLrcYW28I+c2RT37obSfwMWTFG4O7Kd0LNUuxQYJHWFwgBKi4F&#10;uvQ2IQFKa///bL3nk13JlSeW5rr3Xr0yqALQMI22tN10yxHJGCPtSBMrzZqJ0ChCCkUoQh/2f9If&#10;oK+rkCJ2P03ESkvNcHaHFKfJGbZBN9oAaLhC+XruusxUHpf3FricXRIoVL16796bmeecn0MoBhmi&#10;8P/g5I8bYNY6ZSeVj+eU1YtNc3R+cXJ2/OTk2cuzs/NVc9J2p5t62Tpb5T7TjdYHU3sZ1HluoU6Z&#10;wMQqHl8nwa4dzm4IHTUyXjES5xof3YIEsT7pICgSZxjr4MSeH2P6ai/PWCKA+zCwlHmx4C20eiA1&#10;iFMlVLR9Mn3FlpjoHkRONlpIEPKuJC6F95PkvaNSUrdi6QQ/ydzJs7jXjcT2wpKE71y06mwNfBOL&#10;pOVV+xLWTqdWXfHioli1oQt22SxON0uFVoJxr55X9CDEXQxsRYtYZTg4CjJoPpXHztMLNUAPl5kj&#10;lMdi80QKED4dwHjodBWbvOXFYnkJuGUFsZnGGRitxhuKTwlydjvU2AA4gjus5LUQhkndHoEKOrHt&#10;yQ3Eci0CuVmaE1MQYaNdR4gM2B6R5AdWXK/aFhxeHZpHxMJoUuY6Y1V/EgLgeMT89Mffa5t17Pcf&#10;fPH4f/zLP//086ex/Xjw4PGf/Jc/mM52Sm3++u9+HUjTo0a+68irinVDF/QqbjLBTyYTGMKC/Z59&#10;8803b926Fau469evHx4edg4omk+fPKajzfXwfy1Mo/uMnKWFENJjIB97KWFXhZgw24QiEzsRfaU6&#10;UoP6BL0aPPrd8PQMJuk4iCGUMUe+MeZWosogz2PpQhZNFxeX+9eu7ezMYy/0zW+89eFHn9y79/oX&#10;n3/5rW99s27qi4vFj374/Z///G/e+8F7x4cv9/cP2qZ7eXicleb5s2fTqlSSGGwpiUqygxiJVtwI&#10;CRFdPoJRUtbRUjYdkM5S889zfyplyVWXy/LEoDbM8mM9GE6xMGmWsBW28sFyVLMbKNPCpaYxdEkH&#10;hTM+iWQSpMinH51eDN8FAZAJskMRdSArVKJva+8FLqbdHZFhTf0asSYUwaTIF6DAJTYTIs8n2jBC&#10;7zoPmR34SahzRNQa5fmPvn6yXG0sUuTj8dW4Ps+LdV0rQbbm29ubNaC89FbjooFuBZPeJjA2z7q+&#10;JcqD8E2QXpqJSy0OxJhA6Qn7ZJmuF984UjEYkwKzSbonUJhPoh1eziSbRjNSeChi733v1u0vvvyK&#10;7Z+RJl0Utq77+DTGhzGW8R/85jcOKXA9XlgEwiiYQPe4EnNkhrjQ5rjbAA+8X2U40MSq1yVyPNXW&#10;aCctMkhQP3dtbLioGRFDI8k2gCY2ZLnBUHsPqlRtulqDnr/Iesh3bPL4WTqf9z42uHHDUTrHDc+B&#10;9DrktImDITsEhcXNTr/22q392VbX1KFp4k6+ttXZ4vz56Qssjj3e4F7FnQNjjknkb9i6hooBzedY&#10;cCFVFHjIWGsHs3CKSRwFxWLyqMdYBg4Tkg4oRR2y+T4l0RNRlB5XQtXEEMvIzJ9fAWneLGsU5pqN&#10;Xzq4vn9tbxu40yrrgAzcXy4vJmVsr+wPvvuNSZnFoxeCWHB8zuxo1Btz6gtOgCZbE7O9tUKYJIgD&#10;GXJcKTFG+FQ8Zw5ivKkYoxYCM02z8iL37OLNcs2kBeNrKXXbiIcsvQ3L0y1tC2kLo93Wdc4UiU3t&#10;0VkOhOyGU8J9Sj/nuCA9NMsEHiHV0AYJmqTcSC/KM3ToIM0wM/GMkXcdKMgXMRwxwc+yEucajrGZ&#10;MBh3UUXRdSBiWa1cX3e7O3NgkjqoeCfV1ut37nx8//N4Vm/tzJvVMt6lnb3rr79+57PPH8UzFeMH&#10;9XLd6ixM52X8scW62T/YPjw839oqTo5Xy0U7m5Wxqt7dnt+4fm0HfHlm5xeL3R2IjImnHxjcA7OC&#10;Mhscq7KVToRG3FiljeQkIk6lonKW4+k1GQwQ41xhV0sEdczcwt7VsNEXPVOBtyBSlhjddn05ockD&#10;ZEtc291pgj27PGuq3JIyijRIMOgBbioT3lRIsEcQSgNVHqCkjS1DJ6EWKmzPtwuLVDSKlSJZEuSP&#10;coyJQnV9WZW0EWvhZ6LIhWazsGhBQmYBrtyo/lJ1z09ffnb/6ZOT89Z1R+fLk00PvOW9qbq2BR1g&#10;ECCXOkBjOLcA+nE98H6pQi5QXtsBzR6q/85zhWqkaLboE9hLvwF9pmFwychpoRh2b3s4N59erp+e&#10;reIP3n7/IPzgNdu65nhtX5xffnr4oO1vVflb1+er68V0d3pta3LSud1OHz5d7C1gbHOuzvKimpRx&#10;89h9/fW7sTq5cR2inj578OmFWvz3/+wv/rd//7+rO1uA/GQ02VKMR3ms5s2Ip21kDftwRcHkseam&#10;9lIIrkN+Iz2JlLIckhRrTGkW2NKFBCkH4YTH87YmcnXrBuan52m/Eh/JhEuu08saPVBAgY/qkhjB&#10;AOavnUmaPEThQuDuXatzq88lfh067R0L98jgt7Vux9q9brV1udYnL+IDGrfjSSw86y43torFsdIT&#10;a3ank2uznVm1VZXxa/n1+fz6fPu1qjCbuHm7wqDva6AhIrr5eXQslugM4lrRRBtm5IgSkI+Tl/VL&#10;oaSUq+G8zEuTnZAAWQPVfDDgCwnm4awPIyPFwKnyo0gkQ5KHpKNL+aRhkAYrfsNQRqDtY1BL1/rp&#10;VFVmuanRctNsXBdX7iZuetZu6s1yvbrcNGeL9brrFvX6eHFxvKprq057kHCHwjalvdB6o3U3z9Tu&#10;tjDqcY1k4vvvxndQJKzEUAjSuLLMFX+2Dfx1q1Pqp0CvfHTwKxPfQY+49n74xInRxJ2nku5XkbRB&#10;D6WEFroE6jzQ9S3j57ZIzHZpUzuhSFDv6AMpKpWVRaRShaKGC+JlXhikgafVxIsFV/F2rqbb3Fdv&#10;OrU3QW5IbIBNe9nA4tr020GXOQSXHS7Wm038Yp+bsuj9XBVFLAu7bt22lycXYdPRWMXC2JB4fkLY&#10;8Wycgf1qSBYpXqyPvHhRWhyPGjRwoSbHN/26Xa0uVxaTNSazChWvIOZkB1/MqqCICzjQGab0xHkj&#10;eZrgC1hngTEqORkDEkbvgStVIfDrsaad+RRUPMTfm2EkUCwtWxAPWlOWBYY+8LgnnnHxMd6ab5eZ&#10;/offfTgtJ9/69nu//d2DIq/icf9nf/rH8Z1//LuPHn31XAN7CEQlQXP+DZcizu/fvLZaLefb8yy3&#10;7abd2dmezbf39vdv3737/vvvz2bz3/7m1y+OXsQHYmtr9vLwiJ6XqiwRW7J6kJ9R5AdfYXpQiIZN&#10;WnGelOHj4CnRLZlxSnuoSHeAfVi8+EWR101DXLj4r2WZz6aT8/NLFpmBYb79+usncfN5+uRp/F2r&#10;9ers/Cy2sscnJ8m9qSjzo+Oja/v71SSWq/lPf/LT//B//z/f/s43z89PHjz46tvfeffjjz4uqwoB&#10;Pcxex2KPmlA9WAYYPbah50bIj8iBtB61lcg4pFIy6Ml0YZPsV9mZNJmGqBFwksTMNE/kiOCUGuuT&#10;+YAsQAzz0MlQAVW7RPbHTs2xaZGQHlTilHqmlFIsOgnNFT6l5MmMLZxhJEkn9SOB0j3Rm/kzmuTq&#10;n5grHtwbodKxTdNTfnWvw3wysRkQGM8vLgG/VOHawcGdGzcev3hRr1ZBIkvv3LkTf8XiciE+VVaL&#10;ry+uaQxIVio51PIH1GKUg28s0xlBTcnNx4i+TuBuCXBhxwcW+0CMpXdsoMvlgfbiGKXZFRleMudw&#10;KT7sYnGMvW/7+MnXO3t7oOBroS/CGCCDvRWwl1uGYWDQ3vWN8k1lIWovvpBFkDFz2KQSn4ck+3G/&#10;i1U9hgW7xPVA3Mwms6NAx7On4XHcM+CMzsCefqpC23fNJN/5wbe+25o8m87WLh5GgOlA3ubqMq6l&#10;dQ3/iRtF48+/ev5lPE8uV13dQLkASVCx68vCxSoemCsdSzsNEHmtsqopO9/4pkOQqu8tYB7gg8V4&#10;KfM9geSAg3MEviD9QxxiU6aiZ4tL/GdjuDYgCjgMukg6qEjGbMOowkjmY1LTM9JIu/ZAiRYDQA8m&#10;O8jBV0ROMBKOFBA8jhVaV02yN++99o8fPd6q9laLplPx+Vyovr82271361ZoNrnNelyHOAcFdIGI&#10;7yTGsBiYZSZ5YyCwDCHcnt2L8AQA7TTuCDwr1So5fHL+NX8KRWOkDCSoZFuVNqDApGFSvoIvoKcJ&#10;GPWuhpOfRibBmrzxNJqwwc/leYaOhUNaATX/hg32WQkQRmUHp+w6Ftmw7Z8kUKrRRIEHglIPe6b6&#10;BsVFC+MocoKLfhgmO3xX/WigOjD/YvMPGRV5UEUoQd4ZPw+ance70G6azdHJ5bPnz77z3W9fXpwt&#10;6/PZbP9yc+kRcIJ77SF/4v7nD+OjnuG06vDo8uKitpm6+/o+Zhj0sdO7fnAtK+ydu2+YEJ/tsL2z&#10;Bcp79uVCz2KDhalPH4X2VELLNef18EjFYhBi5rBgdGif22PwD85wPKZgAIklMzm5YxskCyOLzJJ0&#10;pANJF3jBdVggzObzu7fvLFaX3/vhDy8uL7/44qtrO3trVWzahoFltMXD1DElc5CxOoiDSURICs9g&#10;rJq0s7bM4/EeekDLluu1azd3bh/QegJmEawRWItQVUNRUqKBFNjJdBBnCWp+KF18B755RaHKqnXt&#10;k5Pjz549fHZ+fBQ3lK3y45eX6mAKBWisOGOXGw+tSaYmOZSwmKJzUEJ0xzQzhdUPSd0HRMegyGdU&#10;jTiNbWDAtu5DbgZ+amVDjbThTc81NyX+VTmybc0go5V6ZaCmcgKTerZsVI4hvXu5urkf7+1U2dlJ&#10;3z86Xf/bL9a9Wu5Ns6pY39x96971r//qo4v1i5exuQrukw/KeJnisxSv/3Rry8OVvLx767WHv/vd&#10;nR/sPakyhnY7z/JFwqC8SHCVtOJNz3MlowYAjfyiAexCzvPY48qFUZGuROcssNUYZAtBMmf0FdGj&#10;FwwtDCtOcDb5Rek1x4BYEHt4JS/FIJ7yiQuqw/CCSr5fqytvgKBvXFWzWDtXkNf8ENyLIHAINo/C&#10;TjDFYQoDFFhsRe+u1Uu9vIxLZAGRu6ps3b7W//xb3/wffvbHxWUHQ14wio2nku44CymZUQ3Hehgn&#10;8CZ5SDLgkzLPDe504krlRgMJbHNNolFL3yujA3iGTTBpeqcTpm9Ya0BVyCBKS0piKa3plengj+Wq&#10;x+lnsT37N7/+u18+eXgsTul0D+u4beBzAkYh8VjJzSauGJDimNVu8cLBvEiQT6x205PmJXzY4lDJ&#10;yAzFyb2zesB16SHM8F+5v8UfIdeYbGTcnh65NCu58p+RsQA9NkTrkIxMntEEeVSCHjY2r4iyMRhZ&#10;eVIrjx65FkW8A+nQ8ydKUX58j6kB9km/fQXEHlli83wtvWFruLfPcNBm0eVupwSSdhBg+dqEiBsw&#10;6dvAzYL5gtKbZbP5+jxuvs3ZQh0ts46yz7y4/uNntQi7ebaIDfbKfk6+FyY52F5RMKnBco39Iak3&#10;067p6s7Vi3X82mQ2mc2naG9LoalAVYgtcYckHSRRYJyMyBnwoM9kEsl8MbTiBthZA9rLc3OkgTGf&#10;X7j+cp579EvDB43NmRVmiiKmDfeIc1csWlHaosh+8Z9+8wc/fG8yqdq+2TTtj3/0w+sHt6xy//Hv&#10;frt/batV9sXJovcU0kkDaHboBVmy0fOtrfPz81jdxkI7Hrvx5Lo4vzg9OprNZk+fPWu79vjoZSxv&#10;u1aUfYo4TDk+Ul6YB1Ku4WGP6J8SADPQGULB7qJoxgZNkdkHvjei0GjyTHHL1cYp28UyI/gbB7ux&#10;81/H8xcHDfGbbty8fnpyRpE59QaQQOshnLJz3YsXL/vOPXvyNC7xWAnEim6zqc9PT+Jb+ttf/M3D&#10;r77au7b9+NGTrdnMgXApVuuQMWMzCp4nOJV4osDJwU3Hkm0AmbkkgDUMrpwpNpybK+CQSo6RkA2Q&#10;CyMYI6eTBJ/MhwPbHWOIDtu+k9ZZ2TDaDRIDWzJ1iFJIzEeaxQTuepiUHNKCwQEMjcR65YexC9Jt&#10;rUQykEKtByZ2JqJjNfKpYnWaC85QiJ4e6mGqg4k6HJ+42Pf2KHbF4a3d3t15eXyCBqI63tmsyGez&#10;6eUaAocePX6cqP8vDl/ERgwYopKcMiTy4OPnUJCMnEqkMEH8pBlFP4VEHR8zgvUQdRLkSBscm8lz&#10;lWcASsttQm2yZkswWrC0p/Zte3j4PLe6aXuLJiz/zZ/+6a9+/cHp6fmHH3/sIY7GxKqsNRn2b9p1&#10;vSagUml0KgQprUGdQU8wp5y8GblLx90FxHtodu+JzaLZJgcx1Z4ehvibecpIKBkJxzUzexU8ikXc&#10;emaTstnU33z7+9OD9+LP1a7v2n4+B4n+8xeP276FPEzvs8o8P3v08PmzCoD0bKMaRXFScSnGztbB&#10;PNqA+gftyHSW2zzulmWZQaBmDnrkWTGxmAPsO0NMA9L8YQJR7Bk7ID7TpsC5hCqpvWnxSL81RCKi&#10;fRVO7IB+Y1lNT08y6QkJD2QP9JC0LUaRDwNnP4B7lidiNfslSCQIbltefEGgV+huvnZNf/SgbZZt&#10;28fCfgG6juz2wU1oXJBoTx148hkgOrALdFDGxRHmu/Ola3WROan08H0CYoYG+jh8hQPSkCMuJfOI&#10;mp6bcMb2YXhhu84nma6M3LiHpLmrEtSUvYXGoTisXOeA75GUWpF9Cw/xCUZO0RVUiCf0lgx/NRsr&#10;E10h2a5IsnHAFFYdvL4yo08haHgIBc6DhJvLnk8SkpS4m2JMl0TB5KKQqnMovlABFFjFrdzW1mQ2&#10;g54LnKXKctPX8Y2sVjWYEOC+WpaQkkJg7P7+zvHxZVP3r9872NnZun6wf3Z2+vJo0bRNmds/+ZOf&#10;lYUG9zJDGbqGHcU0C4wpDIyVeySPNKSq9kYEdQBLKMo45NSwkesN35y4HRJ72ZAevGvTlufwUAH6&#10;mdJlVX7r29+Iy3KxXG7t7Dx79jxew68ePTp6eRw/7/2PPl9enO9d34N9E5AtR1p1sT8KPPAYNb00&#10;9UC2pxSMsKm6ZgMsozrWAetFkUGD7VAPDIspBwZEfGNVVUKYokOagIIuGH5TkceaLC+KTk3rbvP4&#10;+PDjo0cPXrx8uN5003y+VZ5OgLOtdibYrQltMT6588KhxKjTvlDhGAJm9ar1HeaBc04PcF9MWZgm&#10;YOEYn4F1P3ROFlyqGKXpXbhQgBtnQn0kNWz8pxX2kIUe7HBIGwztpeP6tRXqcPyRs1pd1OqNbRpW&#10;rLP+80m48f61999/6/zscvXy8vyrl6snL6u9+ds/eSd2x03bTrerDXCT9OnxWVkU8f7Houzazu5F&#10;szr76vSH//TWjUK9zDV//MpC/DB9zJb2DrljPpEXyahZ4F8aaoN91+/1DFoPJM90MOtkeSVr0I9s&#10;q7RU64k+iu7T/AYEhsV+Rg9eQWqMeqnBdd2ipx3pG2l/cvLOTWqi1BVrFq2HD6tFBknNg1ILHxb4&#10;CoFBex1at47LJNccyRW/rTCHwAlXkLpDNrlz/VVp2ycPp/d3/+xb/2S6bCDWzmPrgJtihq7IyUaV&#10;9tJk2jkYy4jePXDXREUz05L9yAyMCFZqnM2bhoysFBtZRQtiGatVNibE0jNIVMZguy+KCC6lk7EP&#10;b80Q39AqXc0n/+6TT//NR/df3Nl5bMpB1zp2LDNCg/fstItojmOYVCzlh15uFOY0zDj06K6FMEht&#10;iZ7AQxZ5xixz6YeOUeN8x4+UoFqY+cSJpes+kBqC9BcD35//h6Y5OnAythLo2MvH8YKLJzqSDwz/&#10;BkFvkdmE5OTAa3DcxocwcJ7TNCThWMTlzvRg2pxAb6vF1Rm/1PRsykXvJ1Z9O1NcXCsIYCNyBDAR&#10;QvvtG7NVN3Xm9Nllt4qFVQusMWTSeiRNxFoC6migeBC/A5vIVF4oGnPrzLDKF1nSUkxI9rIcCCYt&#10;RBKgxbOgWdf1uo6PbOx7y7KIJw5oeDEYNzYMBhNEoJblxA16CWeCF+McQ0UUc4zEh0nEagY9sZy2&#10;Ut/hiiRCE/ZXcHBr4LjC8do7XxU5UUMQAAxxO62qyZPHjx9//ex//st/kemwqdtYkv7Bj78bfLNu&#10;+s8ePHZdVztCCjX7bLFdKFgzXl5cxk93dnaBR5+NvW5seC/PLw6fP/v00/sO7EhNPOzid7/+xq1e&#10;MmbAPLxtLFq/GUuOMIE5cTxiAHQQaVmDsJqCJem3Y7xryqdgzFMPtkn0/93Odnnt2rbv+1lZLFew&#10;j2ZVPimr6XR6bW+vrmu3WMWXgraqh7lzbKIAQ2uBhbterWPpE7uJra1p2zVNtykq+/Xjx0VZfHI/&#10;frSwWF4enx5rJpoZqi2R2IXNCnresOTzysCN75TYuV2Zo/DnlT3Oi19MyqkKPgzmc+mgkBkAZVyx&#10;rlvsncXPjNK7Uk0IVXdGeUbiikLjEnLHUgyQENQCwmxsKEIKQBHSNvMLRGDMbyBgt4WOfSlanvV3&#10;PmXBep0sNMYGyWTPAlgltV6g7jSTaVVm2dPnLyzFjip1987t2HBNJ5OLxeLly5d5lpN4E9OM/GKx&#10;NATmyXCKKOJgjplbdslV7P7NNsjoBKzF3RAc+7UEhsFwzKiR6U+QQ4f6o7iUmq4nxMt7R8EcSfXG&#10;LonIKQ6iUY9N3XK56HGyE39vtTXd3b1WFLHKLlvXQgJTtWWq6vByE5dNFgAQpnxUQ/Auvry1JViV&#10;xv0utpDYRoDlNQwbON7Q9Jpd5w1Kt9Mb51RVyeFERrZFPaFynNALM9ecYX14GopiltnJ/sFeXOYz&#10;brdiN7Xe378RgBoN6ydk/cef/2Pf+/WysRlsrnQT0RgDlkHcYFzTtHVbxvtQZBNYyb7rXLzZfQfB&#10;8fGpAc9n9vWmJY59PoGAhqfgwH1hn7WEnCO6hUOMwYxY83cZsUGjsDKa51JHYZAE0DvWpHtgIGSQ&#10;U0sHWwLefLxtPRnNpUWcXITYkgkCnBy6eDZZpm7fun58eOl8u1623aaeWfvH33+vb5tpluPo3LBN&#10;F15JMjGiuic2/9V2tda+U/DZUxg6koFMvK5BkocdZt+i1gz89zz5p4tQfuyD16FRmjzeYrpL8DiT&#10;tZnjSGGvQSj8wzxVAEnDZFutBmw8IeswBrLiqdjBwErhXkD3SnPBTBpmFPNSKUdUc9rzgB+CvRRt&#10;SINVpihquNJU7OVogtgMsB+9JF2GREjnH+cY4oBGwjLhNzKGjQ/C7s5uXFDL9dJhblhcSReLC+e7&#10;osxgoWEwG1J6MHPHM+FqU/cHB/b5i0McGoAaJ3bO8KnJBplEkZ7sDZC8FFhrwCYKHOMkLOTEJscZ&#10;pEaFCEYCsI+rZ/YvbK897suTSdX7tq4b2KjgWXKasAgU4N26e2ez3BweH93/5LOzs7P4mg8+++z4&#10;+GQym7x4/uL8bHn95r53Lu4+8enP8wl6Rcb1XpJBoUkLKpmKyUOFvB46GTjTd3F+MS2nmEnjiyyr&#10;CqSY4bQfbNXBYBVHchhfj2eJbeMbrmyj+tPl5clq8/jB88cvnre6+7xpL2KJNsvV3k48vU+J7wpu&#10;TJ5boIJED8o1wKGtQxe/ssHs2YbqReIGZEbKWd80Dk2VsK4tLSlpuQ+MtWZuwTxGGab7JiKuR+5i&#10;LrOSBmpBflmCfJ1nP+RcS1mMwtp5rm5Whjx2c61zEzp/7P1Jffz2npldm29/f/vweG3ONk3vl52/&#10;WGc7lfITHX8m39lusciBAJbMTPKsaPyvHj6rmx11UHHPEN98rIZj+9qN/JNpc0ryp9zy28Nx5tDE&#10;8HOpRrksYXDzomuSONLkU5Sp4V8HnixC5VR5uwGbHcyf6SteXHzCEMLFXbQRtqcfV0OKYkCHGQt1&#10;7wPAO0KMfRhkGExq9asghkAMbwaWcJNpEACV4mGWFCKlZYsjpb6c2v/r/m/Xq/pnd79zC30srGET&#10;TyrHdHKgCSkRPIRxlSBZuAM0lewP9MjQCrvgMCItJjZY0KKnHOhIgsSj47UPFHtovBTQnA8TOEbD&#10;c2AS7YrUN7P6HtA+Z2vtfv33v/2rTz9ud6rHVOvE7bENnN2FW3zcreNvyuPqJvouOrsoScQdMlVS&#10;Ioll4CK5jgy20kEk4kk74AQq1yNCcuL9qpGKXqa0zMlPPb2Wx5Xa8rGe1rzSb+N7IwFt8t9mGzZ6&#10;q/K2g1CUaXWbEc1Fiws0LxnJ9NIjooRJLbQ8t15g7ZQERkOrJOUlTztuhsXA17C3OQ8FOqcenKiX&#10;y9LrMlZjs6KNd8eH462s3SlVkZ1v2eqdvdu35pXJTgp1GH94PkGjuzDxYee8az594Z6cxLPMQGud&#10;wXQ1T5nNlHXHfHnYbnObvEG4T6MQC8UmTDq53/Hoi3QrbnW+WFtdTibT7VlWZBiBAfq7DPJ7/TCb&#10;ZrtwTYVQ38HcNkOaG5CuHMJ1UuExRzVQTpFRJHnTYbRcKLIRU3k1cyg8lZHIWI3nUfyE//7nv7xx&#10;cD02D5Cz3rl4yt27dycef599cn+zBqkkRU8igujG73N3dze+84Nr+5988vFsawtIdpj7TqmfwaN6&#10;E069Yn5tezrdOjk6g+vZk4djD94c1iRLVE02lPj2AMOgRAbap8iYSkN+NeQ/Qy3HbFqsPWT6CD/o&#10;ko9p/Ou1a7tlWS2X662qBDESCrAxs6c/PH62szeb70zB3wiccjxkUQcUwQZNkM9quc7LfOXXmGTD&#10;M7IspxQOWF1omAI9RizeHTm5Gs3jCXFB4/8VkkpCdMdzQKkivGgJUbwCMTFA54D+heyp8GEA1Frr&#10;Ia2KPEqofWQckq28+Nm0vBQpLgu+J0NLgtCjVJJ9VdP5RRI8LV6vAcJBrYC9QY33bfZ2FvMRVHFL&#10;j23ErMEz5Zesg4I3TMZkO6sxtzQ5DRCNp+la17UaWdzv3Lv3/PBQI2E4Fk+x1IMsn7pd1/XR8Ul8&#10;kl0YHBXHohgBAvk/8aMXBYQPEBFAeluPbWqWnHFYdjNoHZVKsDlfB9aJ0ubagw0q3yMa9bLrRGCP&#10;bSPaPU0Zv9amChI7EZ91+eHhk8mkrCaFdebmazfv3H3z4bPDFxcPOUctwLmDzy9gybGjdQDhmFBU&#10;kBDuYtGHPQ6AeRmgE4EQXUaBYFfre9Y6ShPBi4UipNCZQNhPSPUmE3uQocdGNNi4Tup10zVrzOUF&#10;a9y4WGD4ZDLXdkVexseqRyvMcla1zToHQjbM72iJFoYIGHo63y738qosnSnBsT1k06Ls0cjbKtPV&#10;fd+0cce3LBoMKVKNCOSjm0Rya/BC8MCNAcEra6ahH7a0nnpPAe16UKkGodkHcgeA/ZaYLwZ53vRw&#10;W4xalDdg+MFi+JtziZngQLJZTbxNledmvWmmVfnOO3cefvGw3rh5lZfG/OQb9+7u7zX10tOEiT21&#10;uQlLTy1VUnY+WYI/ImJ/gTzNQYyOyHjW4syP4hOpsIotetd2XpjDloY9gX3GqXllyyhE4y2nNAUa&#10;/zCtlidtOF8UilpydPQDr0OnvGoiS/CCVxQUzEa8aafQ7GChkuTdsy+mDIrJ/jcMnlhgW913bMco&#10;4nOyFBbMIAjLEu4EkbfZDyDweJg9H3UQ74GBPy0tnFioI8/P9+H23dvf/c67z14+P3357MbN2+W6&#10;AQfMTWg7x+c7WXjBA2BOz0A4gc7vqxdHznXh5o3dLAdft9iobup6e14NuZq4GnF22A/pbIJca50K&#10;RvZujGs2sPBc+a7PiJkVtBkxTGGAV0AwWFVNrh2AL/Bnn39xubhkuw4yjw3hyy8ft3U335tfXJwv&#10;LhZvvvPmBuw34OoWRXyzK+BAA6MG5BNd2xrKErA5z5yEta95HcnhBUusY/4P1/dqtjUtbBZAWltC&#10;1mZ8hjebuO3Gk9mC1RNMs72hwCEsL3X4+vTwwdNHj18e/+bp8elWCfxkcpbKK8FmkUxINR/9+t6z&#10;npaKGrJpRftHoDpD7zrqgtoOe1ErvsQuXXUsNwOXntYyrkIdUZlxc0vSPjeablHvnYJwVygkttI4&#10;JgcaBjwtiJItuQLj+RRfbZLP97fjyf6PlxeTg+r7b96cmyJu5oeL84u2fXpcZ7XrNz1/5FWrpgVc&#10;lmWtJoW6aKBo3ioglKXDt0fodGWHeOFE4AI6d89vxoiokit+aoJSVyptiRkxK1LXGq42IRLSxw1G&#10;btKMRpRJrwaDEaFIbIrUldQWKpp7xKgTa5SGGjgVlE44XMF1xwRpm/r2VASP2hgndQUvHsEJQ0on&#10;JqAYvw42gmqqw3SauzL77MXTo/sP/sV7P33nzp0UkhrYajlcQSxDSi4UxqWXxMIQRDAyMo4aqU5H&#10;mSIp7FUNu2pCdTXTRYeLoIltH4Iw2cmP118NBRZgF62oEdWj3TnX+Ycff/hXv/67izf2VyBYJczS&#10;T5TasB1UiKVDXIcbPwodSek7ifWW9LTUwoVkVzZud9MQREYtQml/VXNOnacLw0BkxBQX4cDvMeHF&#10;5nfsH870aUf9sBqecCOv79TwJs3gRc0uyi3uBp1wE3KcfFNPmwnybBTvTnRZnE9bIresuWFSCa2L&#10;xHrQYfjVDJ5rbrCVeHqlkROdUvEpentP/eBG40LT+cssxykA/uqWKCr+xX4OywEyoMiAAGxE4i66&#10;CWpz037zjW9+8fxo+sGL8PSyX7c67iqwD5tAjqvgVRI7GyJsw0aJMAlmMlvYu8k7mrKLxGciuYjw&#10;PJxamfhmNt26WW1sCYas1ayMe34PW0XumKssdpaowkFFJfRNjkd1oupxPA5OQlY63tVIb6yH3QvQ&#10;CefYiZUdlWUVxg/w8vj0V7/55L/7sz+Mp3bXtGenl9tbsyLP5rPJb35zX+oEdpyQQ5k7tLOzM+jG&#10;MY8T3WbyWHE5jF9CRy7M/4Prp4pqAh6kjvsmqMjzPLhukIlpRQiHRkYRvGlrONOC7NShC/XxgA1u&#10;sGFPuTfUJY52BnyL4L8dNs0m9qiN64pJEduSAuolKN1n83m9aZp2M51M0XA6W66WkFuxNW+aBn2e&#10;lwHZ4M2mXuNgK0PASpPFMMr48ABEw23aZAJnPQTA8SGAybBfvSJ0ejgOxf1DVjCvAVHqGqL1EfGd&#10;BnLskKQGmu7grCYYMvE6jUQ2IpXHEAGSIEryBAUbEQOYITXYrD0Wr0CB4odzsO06a5j2R943qdpX&#10;ajxng09KJqByMxWZX/khaclSW5gwYtm+SXMw6PPi1YtXuijLuq3jPz57cXhyckqo0ne+/c2LiyXh&#10;WF98/kWLJahcyaG/HWhXScALGwaEbKGvuDMcZsyzA6VFPqcGT2Y0vmYTZpr4jI64IJ7VqJDA2GfD&#10;7mJKi0ZPM+seFdHYWTDXmt+Rpx/ZbNZ/84tfAMsP8cy4uJ69OF40fWbzHt4hmf8APb5t0bvZ6iJ2&#10;y/ArbBc0kIUVukAqkyHFEXwK0LEGldzUxULTbHmYN/JtQns/3zce8VielkHhnmXUURlS00O3FZ+k&#10;yXpxuVxdZtOqqVtbTpp2VZTFZlNPZ1uQAaFgdBbXah0bhbg7xD/BMwm+AnFnzYv89mu363W8re26&#10;Xm9tlfFGe+xO40OWx2oYonpNWZRd16OLt+L4Rx61SYoUpW9hV4z1OhsaWCxe2V+EcEdKTXR8F7ny&#10;CGTbQFbabJtJISDECoOdyzP0B25F7PNGueGodwaUStOy1MhNhfFlACCdIGvXh+sHewoEimtnsiq3&#10;//xPfor2v8x8d9iwG6K2os6b1B7w+0yxcG6NbNicaKAQS00peKFuOi+UXaMon4bT6lKATIqpsEjL&#10;ls4FHy9ET2ngBKnLiohPrBPjbFiUwRCrRI9WOmuG4UFh+0TAGTkOOQyYazJ8Q0cxI3UYetzYxKxM&#10;sdckC0E36oCKDoJ8cXKhObeNJS7Op6QjtneG+48LTJTJhi24ubAcApkk94wx4WEe5sMQVGW+891v&#10;96778OOP//zeW7H1zvJq//r8+PgcJ1OhKOIthjiE+HM5+IDDO8+KWTwKa9UsVmuyOI5fb0ET640W&#10;VBxg7bS9DnFEHqIiDF1VIoRo0Oj2tJvHZdgjeo/cAc2zXM0u5ej35jGjKNjcrDZ1Nalix0tG8GCE&#10;qEiL5FeLdTWJ3S1Mwk5Oz3bmW2wPlYPnV920k62pB+I9BwbQ9cCtje8Ux6zxPo/ryAW2KENOm0eq&#10;AlhQ9h2Ys4OPnXZtX2baFhnIH6uqNmHdbjrnYuv96NnX5+tFp/0nj4+zefmydZsbW9CXZjyEGrCR&#10;WL0VanBGTQYwVouylNyYPQObBSJ1FJvZSy1GrsXO8fwqoTG5YDhkeEvs2VxK2MJwTAjVUxMbvDAS&#10;PVcu8OtSu6hHcKWR0pxYvh0hw5aq8w8OL4CU2PqNVr9sL8aE5Oz2PL7Utc7dmpanff/c+akxdR23&#10;/S15M8hhXjs25XIC9lL3TpTITDSBqXzXEtX7Co1ZSW+p1AAgqhEllQOcwuC7M6YZJ1sgP6bCClac&#10;oC0fhoRSsttj6Exfca5y8hHciFY7RoyTU1FqpYwMjqhGCuK7cEX/OQIP6TqwzFIPXiqUItNByfVO&#10;aevY78TDNMuu3Xz97hu3IUtDG6dSeJhLaYTJCT+EAdy44n8wDhkbU4X5b3bA2HVK/xqotel9chGj&#10;WQInAje+3FpiIfygdOUdVvjjWrpyvC2oQLh5cOv6zeufF3oVl15N9araWMMIZ1BtaVofhgZylM4x&#10;jBUk+4/vAklkVbiC86dEH6uZyRykI/Wja5IcKv1V7roRsDQ10qTFJdA+NZlaXTFzTm+DdgloAkWv&#10;m8n8JSlpmVEsH5K+IWiO1E6E/8qq5OWeqMgBB0+a6fT4G3GU7MNATODg35EzZLKRszi4QAYRZ491&#10;7ordoh2B+8uO2dRtw5edfpBszKnR7Ufwe1plyn/WLtXN2eIvvn39yTL7+Pjy6+NQO4ikoIrW4Mlu&#10;WSAKf3Ewco89NBcnLWd5JOGtEgQipJ0EqZEaeldQ1cTWPPa9m4t1LCBjoViWZTzUYtOl2d4ykMsM&#10;Z0vo0IEIjqIUeSogU3eMbyFSL3GefdKBckIkDsRZc0gxfUFGRvHlDvb3f/sPH8Xf+eMf/Sj+3l/9&#10;8oPz0/PXXnttUlbHL04+++xRnse3N6nBAYiVbkYN/Fx08MoWsTMEVc5kvV7HX7N3cP3evXs3rh/E&#10;f5pOJnXT9K5/eXR8cnzEgG1gc9Mgu6DnBLCgmTMmgrV4HBARlrYLslMhCpu4W9OkVaA3L03LIPzi&#10;khhJzrmltDW09dAqtrqApxnbNi0+ZdCJu75TkJiYvfnm66TgXa83s9lW27V9169W6wBu07ptOhAS&#10;ZVmsgvQ19GoiSjyP87jyIkXrKJkrjGWlXk5JlKHR4WP8SL2GkJLkbkIdPGChThSq7MXEwNAgXkyi&#10;qyzPZJ801DlTYqNXlF7hjXTUWPZhsHNKnZWoIeoIJEqXSdccVS1URMNUBbbEJ5ccy72AYS6ho8gJ&#10;/ryj2PWByoNkAp/bPH5pMp1cLOr4hxcnp9i4QXV398ZNENbFjmBDqfaIbBrTIjX9FQP/RHdnTx80&#10;gnJcXSjudzx/OlF/AsQFTFLYvbyIGomSxf5hCPV54UsbxfRYHjpIQou40dDDi0Ukxbhwe2aYN0pu&#10;NeS6SwMISPwx2br3Xd2pEqM6AsYsWQCQ8JdZco/D2sPG1eIwhCX+V4ZrXTtg4AaElrHOxvaBckDI&#10;HVbElYzrobY0k90B6BkgE4q3wdi4hhVmhoCaOguTaZWVMI6oqyZkedlDbeU72GQ76v61acCERiN1&#10;3vB8xENIcdd2jx89ruKGZ/Pd+Sy2P3UN3SiU+7iJxe8hBByUBuA2ApbRBq2kWaiUIttU8tTRJSay&#10;dtibAswbxJYWc5euSHgCTTNhJGbhowkXXnO5RLsIpfZiz5/mKTgfYIgPGhOBST2mbNGuDz065o9C&#10;IuJWVdx767Wjs/uxFv1nP/sns0nVbpbBgJSmo6EQfoAek+twIoDi2B4q3NgZdwF5Mp3TEizkXEtd&#10;txaentDq6AkcOTjJ9WELu5GAgrLOnBsGVx20Ydj8C0waRP/lkOhOaXv0KnQUpQmTB4GrpbTolG5G&#10;xUoQ3/OE5tBNwMujh3GE4rvF2i4cTDjv01iJUgpIbZGsJoP4hsg0WNHWOVJZpYRRqXt40EEaISS4&#10;ZRmNlhULKnQ8evOyuvfmvX/44DdN00LglzJvvXH3crHs2sZIbYdQdp/nZjIpVpt2d3dmIBm4B/cr&#10;iPzp2rbd3pmvlsud7S04+FF/L7FKY18FrtRolpGhnA/UAWDEAQdMvNLxPIbzED8iY5Okd2EgCUZ3&#10;8XL97h8+Wq6bg4O9TV3bAlYTPZ/A8sdJbXzMqhy6UFKDx6N5MvV5ART+eIEmVXXZNJALh0MBEPJ2&#10;XVxX7Mg3KA/Jnp7mEcQbgr0VZtgt5PfGjx5fMV6Gdb3Y3ps75Yr4IqW92GxePD///PDpYX1+ttl8&#10;vqyhsNuZQCW3O4P/nhR8UYAwg2BTIdq83AxgTkgRsmHIyJF8JFUZVYvLCxV55NKUSTmW4jc6cWCO&#10;veI0R29h8oyVytLiB44VZC/9R7y38cXj/8vN0KFZ8YVKolb6pTqwpQ3htEYiRkkpWmVQmPqOC9/O&#10;sRoQ62903w2nuTm9WEMb1vs1ER2tgEgeQ5K4bcBXmGTSUYw81sPIJShhXKnT8AMnkG1vSwtzARIN&#10;jpWc/ip2PeCi0ufQBzej1FqrBziLroAXGDAToHiM0ie9LsZbDYGr1AObEX6u9WCMpEccVC8AGuUq&#10;U7uix7jiII4Ywoedv9qFwugk/nHpfBWPvLyKJ9mbb7yVVDkaK06HHueSda6EgMLaPMXBlPDdlIcn&#10;LA4MpCZTxatjh/THpMeR3f2qexClrchAnzQsmJ5oZOZvZAcUop16BexN/trxnMp75W7s3yjyya12&#10;rSC+wjwLZkD4rb6i9NaJWC7/NLY082GIZBoLrcenr/dX/mpH/sY8sJDMHK1GScYixR97xemR8xP9&#10;mSzcMuYPjCTBIoJNj24uu0SKnlai4NViHOWkHWWAVwZnfWAxUxjPtmjdef4zO1cpFPqK0liJ0bQf&#10;LU/O7lLMdiYOQu+vmNrakY+UvkqvSOQCcowbP9u0CtBodUgFc5hUjOO3o1vl9sHt/Sfz1YdHm2cX&#10;On49z4BzZ00LZE1MakNdDQxksHJ1AaPTe5cEhMLRVWStIdwfSk0MXKdgLwSrpA91X68XsfU11aTa&#10;3p1lWYGdew9HGKgKM9LgEbtVyWw1vkieFV1Xc7fDZkIKCXl+pHnnQwojgMQeA99DPM3KvIh11u8+&#10;evD999/d29n2vf8Pf/3/xUMw9rix0P3rv/nl8enFP/2jn1bT2d/+/W/XdR2ALKSovaGyE3KPqqqu&#10;G0w6aDebNXVxF5cXZVXGY3G2tfXlw69Oz8/QyYSTTyiWiQSDKqVlY/dHXibgmUnjyIHJyGUdosSS&#10;rIslKykSiG1HvYX0USH55BGIRwkwSrPJMASvQHUR/7fPII0hfpwZAaRVVcVyBXrdzaaH4ExjM1XZ&#10;sjV6Mt0j28uub4tY8G9ikwW1DUG+UnUSxURfAWE5qZjspTx5yCdiKSImmjEMnNQkxqZFkuXVmWBQ&#10;V7WpEP+D7rPwZ2AwKbFETQ4nku0shyAFrVlpv4l5SwN6Zg6m2CRiLxsjkTxsasU/NXCW6PJDwiv1&#10;8kirhM8ruT462egZVhcO8SisB1TcIgHlDUXpVYmsDcCUIFTs3XfefvLkGQUO3//0Qdv1FlAL/YP3&#10;3/vq8eOTk9PBR4pALz3wKDEmOquqgmYB9BVEMAVy85C/I0Nb6k01H2gAVWZ9uJogINeWconSAUQ5&#10;qYS/YcYG9cIG1vVV8wS6EdZSvBOp62OLCU351tbs+OyCWbTkQYM8cKsZj8w02zKANTS+4fiH+BkK&#10;i029nI6K+nehK3NdBk2F5d52RCsnjwB08QmSlpkhRRZm27GMLkPeL1ZLMI7VEEfksaoGP0GT6yKL&#10;BX/syvd29sqiAEv2Il+ENe4+Bon0wMP2OlSl3dmeTcvKqWy1XsbNqEVmCD0dk6rs1MZpWHjQtANe&#10;ztMjlM94FoPSzoGkeYDOmp6SmD16DhRxJVB21mA95kMSqXomKfWexLvMXpHnGW0ScbjG68gm7bNM&#10;0hQPtlnu6ns8y4xHwir1JgDGrhfv/vBbv/no/n/70+//7PW3m2YVd3L0g3BYxhtihgCDlE9kMHfo&#10;2mDnkxq/ilmDnto/tDeGnDnS6zsRNMfTgskh1DymfDRJsPBqEMixzZDiiWnAkHoRIJhUQFL8MrT3&#10;6PnLJ8yQrkY5XdoSESpwMFFqKzHsisYrKVzOhyFQjtrrkBAH3JJ77k0DVYSBJLxiiiXzSwphkzg4&#10;JWxwye+hmnzM8RAJ34hP4uVwACc12pG5FQf9Rmxid7a333/v20292ZqUD756tlzVRVWu1y0p6WG7&#10;gBYyz0rbYu75xcUlDR3ENizEc5FKQJLvkgabDtCe0tWFD4aLDua7iPYWZWVjn1zNpm3TrddN/L6j&#10;kxcmtDf396ezGWV7GiRV87YLYuk2fpCLs4t4WsffSw4e4I5OOx2cCh0NNSfVzLnjeN9n061pNXG9&#10;B+84JEzHzRFbWXFA1EDM1saKs3sIYdQnqFiUxGbZG1h3Rmc2L5DZA2HDcSMqwVo6VxASnusPPnuw&#10;st2np88/VX3Nulun9maI9mDC2m7BL55yNSXoFbEL+aWFZb5xkAQRgpKCdE3QBFrGNhtsTTMjRr7S&#10;3gDhGc1j41+nGdVH8GBTuiblImdYsxIPIR6omR5iadlGVSUfDo45kZSFgZYZRjAOBQKnfb8ww4et&#10;sRunfyUuNyk1W8dvIAgQqgS3oYtDRakRxyajB2ZmYvMO+UmpKFfcDTpsvLsA1GgvaFXwI46ufhXp&#10;TWOrMFI5Usdo5XD3IxjT+aGZIyZz8tdNHXVQQzk+0JI1PxsjeHMA81NEzQD9jbqj1JY4HExQA18a&#10;/hVduBLBqq8qn+kWI0M7njoza/da9VpWvnPtQLWdAW1PZo1gXNgDi4FtEGACk/MGxioNtKBkJ7fM&#10;zOgrFUB4tRkNgt4weBMG7S/3FJ4LYu+8sBwpNl28SlNiQSqChUgoSCrNJ0IXD+QCXLy+c+Pdz5/9&#10;Y7uVPaPcII307zJBoFdNwgjG1GPIfUz3k9CdTgY9emS+TWMImkZZ8VQzaljvZryi1aDzYOcqaTWp&#10;F/Xje6dhikQPZOqi06/Wo+mGTnzmkCz4BnPm3snDLJMUoj84sUOLiz3uLZmsKTfqwDN5S0YWOKvr&#10;9TBBYH5BuBJWRE2y0cMn5e+XAVnrhvVL/5RZXsVhJGXXov6lEWHjedHFb+69qII1vBp4C6rLzFze&#10;mKg/vH3n9IZ7dLF+ft4uGlR9oqNbvEVwNSxOx6G2QQ2uluBNARxEyKfGI3dxVA4uvEI2gE6s95tV&#10;U69bW9jJbFIUeawYiSdNljmQDM+hpYGmrXVTIy0ZvEmCJIGlCRsxLUd8dEMLAUEC9OrKsngBjo+P&#10;Xzw/+1/+p7+IFd0XXz78+slxXmax9z69qH/9wadlPD19uP/xfWj8Ek1/DMyFcHFxQYfqarlCp8hY&#10;9DaQ8dO2u7t76/XnLw9fxjpmNp+h6VdIFo8eu4ukjKPSizpSXNc8KWMyiMRbYPwqYlFY/yrq0Fwa&#10;BBmqZgY1q042gtqzUxKdVKSAc+IK50BFaBhHB0czsEhU24COOiL6gi2za+sGHuhYisBdyx028JSL&#10;LHAf7TMCmQrF0DCdhvYSzViooFbecAWKLoBot0k1hkFatSL/JImFJnscM2RtxuYlSTtUXuRqRGMZ&#10;uDXEfDeMISdWAr0OWehQ/9tLzW44jCqgWzj3XYn0ys5qzCdQI2ayw1RkSwpeZL25wYAQr4mRzSpZ&#10;RpBBLlwP7OLhbEdCRPxouTUdOnrmRfEH33vv9Oys6bvValWDyt0Sd2+2NdOIjuhXTxItSSfGFHCJ&#10;OcGYQXKVtn9GfSDgBzsAaySdDP4PYoRwcwsj1x9DRA4aSwaJUw1ihY0HDKcGqJT5zVHLFIxs8V6T&#10;wRDmIHmK7Ou79vTkGITc0BAXKFXlIBsAa4GO1MMVthkNfOPDmWOgGtg4O58RFwMaMJ1qDjF2J59o&#10;ap7otqekLJwJud4R1hy3iRxBP4jcwZTptls+P360NmWWxQ0KAkVsWc7L64cvXsQ6vW1qjRz/3YO9&#10;+LZzZUqrq4xcDuCxgScbspViO9vr1brrw8Y18V46cHhFLo3zXdP6rMA+1IJGAPMKjMJQXOKtJrry&#10;4BoSkuwLdAWkoicWCafGhsTVJicm0usC9C1WhDQbIAMeS04KmG7PVsQs7EU/QDLVNDoM1sUqER5Q&#10;2ABPAo0qatPt71bvvXP9td0t3zQFMITg4cKBKNrv81AJJj3x1nfKL11fHcz7KgO8HNr7eK8dhVnj&#10;TEuDVNdSO0i7i+/xf2E2JhaIA9YaPHsFoJOhGYnaDe8p6RTV4wKGvBPQsDc5tcIsknZkyFimTlvi&#10;fxyGbouVGzkng4CB0dUwgBZcxhI+lOYR7NOnDCt2BmBEklZIG+A1wwBBdkNeb0Yn6U+gOYiMH9UQ&#10;BKd5Y0MhdhCCehhzQogMUpbVtf2bbddsz+fHRydHR6dlVdpsZYOma4IieTWZVE3jYsPZtT0rAvBI&#10;I2l+VZWXp6dbs4lA62RhndTEvDdjxi/YFpdleblqXhydxDe43kDEYnziq/gq0/zi5Dy+pe2d3b5v&#10;oRhA7zqagGMxBj9bVBOb2xZz7QQJD5imC8WLD+DFRU4GbHAOoafgXhAXQQEbR4+sipDF5Q4zhbgB&#10;sAsqbs5Bbg4FqsXPGE8KaNTj22td5qcZtLiunxWT1bpxNs/Lcr1pet386ne/dXvFaZXXFO0DOqeM&#10;6bVaz3BrjX+77IJLS89Ir6sFJKSEIZ/gPhnD9J4jPY3l3J0UxWlHWa/UBcWv7BTw/Q5L7U4MeFwY&#10;0kRKzfZFpPIlhTApPD263VBh2o1qUHpl2WC50B8zn3XgN1+QsapXMuIChuSg4MaXoseDegNKpqWT&#10;yiAv2krJzoXyEC3CXbcWUNemeFt8/dwMWBMNiUh/OOB4GmcEegBC9SjuxQXxgxu1mhlGko6hvNQb&#10;52Yg5qY7EkYMUj3ufq8c2SNe6whpTOhiosImLagfwY/0Spl86sywzJgwvUEIKp0JsaSsHWSivX+9&#10;MDNlqj7MnDooJgdFfHZXEHsGrk7It9eeCzNEEjQFULN5AW2EyWuKNElMCWNHUNlzgrrqYCwOIbxr&#10;BfG7T44gYnTAzrpE9PJclITBCYDMgWhMboZUDiLRBZ3iesni9bXr19XXcQPPEA8MzCCg1ZQ6w2SM&#10;nB6YdO/SBCH5hJOCwIeriWaykPVIN2uFyp4YBOpqpi59JRsJdOmnruak8YrQCSgOg+pBC7veyW9H&#10;N16xXELRxNhOmaQK41Au7Qf+s9EDf4R+RU7RecnwOQzTMX31Wim8sGlKRZfIJh8sfYWKr3QyD+Pd&#10;IH0iYoX0bliqaVDVkczBDUuAfpAAKYNzAdr3kF0GX5mXixt7xdv79xrz9adP7YOX9QnkZENNWma6&#10;QyZM78hch/xXx/eUslwAuIHy0Ys7kU6howL8GrL3YGlOwOzT2q2bdqV1FfveaVlNSnrYoNYzbJWj&#10;MbaVDCiJKWpI5IlDczLdBLVkBy2aCj2IjVUSMWrki8FsPv5k3/l33rj75ht3Y+X86998Eg9NV/ex&#10;4f7ww48PD4/ffPON5eXl+emp2CVz9ZI+LJrdZIHaaK6jvO4yBUTs/uLyYrVcxmOxaRvYbu1AW8Wo&#10;EB+Y/01CQnRhxTOHzHjJmCrF9rBbBWZwUNikp25Z0jdHkadshGCGpF/EH41m105uB42WxxnsZI3m&#10;dyNnlYT8Qq1flnlVFVVfkPELPFYdeM5OJ7Om3WDf7RWng6vkdQMlnGGiBwuftB/DDrG5oA9LJqYy&#10;JMSkCbhB4pCAvi0JifJs5Y2JjlAWolo4mNGHDWmUwL0rwS2Kts0guyObP6P8Ct5I/ESoIdVklc/f&#10;g6+A/8TWuPSrkzYWPzJjJMxt4lTrQWpOzP4k1hWzMdyTISOSIFdSpcG5Ac0a9YjYM/uu35vPa8hr&#10;dF3T/ervP1ita8iZ0erHP/re7z687/tejx1oX/Fs4JIf7KMh7gFHEdhtInzLyQIoYIBHsMM2iBUX&#10;cC9gGKCRBKqFPonOZNYYtpkFD5cewpBcRjR7rcZoMOKU8H6J+8H2QSpRMn0OWZtaDaBPvCYWzGJN&#10;EZAgEt/zJCuwUWXBURvYSwmA/bazpcFtCQgfGbdooufuKKKe9ffYPFlmmdO2osTAEZ2j8XPhTLzp&#10;e8T9LXab8cFpnj75+MHz53EBliVo9JsmNuRTQHmgbm4A7KmqJtS9is1S02MMDzMHrHbKFoAnuc1q&#10;YaFZLjcAMJoqn8YfKbNSw/uMnyNWF7HzddrjUYImUY7s7jTUxPHuVCZJGqljNDRphVuZAxDUtnWs&#10;9DlOjQaHkPfrRg4YijnFNPIZwiYNJpkGEANAmStsRc1ieWzhLakWqDJPNLSEn3OFDOVxvATtf/WT&#10;/2JyGbsXYIPkRYXrxQeOWUSBQbzOGrzwmvikzSd6b+u423RGYNLMxN43M1nA62BozcAis8yqI2d2&#10;xcIKzU4v2ooZoFS5HukSxEZ1IejUAHPzpIhxh5uCg6dZUoh88m+DCRbiomhzqnvtdGIqYB6AhP3C&#10;E4D9tGUfftRpi62MbxufU5wryvqZFy1G82oUcp0gWhJdZCh6hfcQFBupc59vUKtABl1eK3ZdH+8I&#10;KW0sQfqj4jdZr1PwM/zoel3v7e9leVXX7c7+jia4v3d08seP0zY9/oTXzM8E01UDhuOmQgQ1Pofx&#10;qIjdKFD9M+t5dKWviNZwCBKvQV1vvnj05PGzo3inzi8uIRBb6b5zk1l262B3a3sX2WTBpuQp+kge&#10;c7q1LisT2/JN25PvfPLYi6tB00CELME6uLd1XcPpbXCIYWL5BJxe2rghyQIs5+MOU7hB/5d2Us9S&#10;bbSJinegV1md+Y8efXG02KxPL27PD/KQTfLJdDrT27snl8dxE8mv79euxgJOq7ZXhd0q7BLLo/ic&#10;l+COaOYaEoYxG4gUqdglFjRayAbvFqoCCb7o/UBVXXVsH0VVaU5jCYL70K4JdxNV9/wiuVTkVO9S&#10;YU2ZPbFeb6X345obF72VliLV3CHlhQpDkoFfbKUoXTNpes1IKEjq4p7iScIAbSmdDJAG7SKTgcXc&#10;tXUsMMbiRTyZNXcjmTweZsisHjBMl6C4wCbA/aiHyc0Ax13pAdTw6bSMIbxmX58EkQUBcg0ht9Lu&#10;+KRuGCmYnGB32ci92UgTm6uhsw1jO3xpvehtp8lOGHNr0+xAfim1GUEEyS5csbOmTqDDz1LBm9lS&#10;BmzZTX5d6e/ceydrWy2qBKLpcYQwhhXpMfFOi7iZR+2U5KGIqGmYoCGb6ZCKTh5VJlAxhCQHNikg&#10;xjIp4qxJ9jz6Ssc33sESxsKAhli5DnnkFhkiXgY2hbX7u/Mtk2dd0AWehZ0nLr2wmQzPd3SihYfB&#10;/2mIrhUelB/iisUvfTxJlfZvwH7xRtj0gMmunGHAZ4VLqRt5husg3yxtc++F/jDaVyk71wpt2Idh&#10;aJLmZcn1KFEk7ChZVxu2PSOONHGVx4R/Yp2w1xAaKff4dBWGZ3b9aFtIDy09fhTW5RPpWvYHrYf1&#10;uOlVSh6gplfJpMzLkqR9Jol1MzV04+MJArkJ+MB7ZlrCOIK8XK3iTx3H5/m16Wzr9vTLs+b5oq9b&#10;3XBJk0G8EMT3Ik7kEYb1NJsxQSe3WDQ0gb/bElLoNEyZOgTmoYol6InJoPDwcyMXj7B6Vbexl1qu&#10;p7NpDtGAfVHkpK6M3QmQB6lEob5asLd4bFmsLdqeanYANVWPlWDfZgWIaxz7qkPrc3G5+unPfgKn&#10;zKb5+JPP/9W//K//z3/7/27NZx9/9Nn+3ny5OD86anF5Gx6Hkfkze6YAslQitBOLQxQ9BoPmTtVk&#10;Qg3e3rWDxXLRe2RXYW8Mfi6hR7NctHuiPF0osI1QZAF8Q63cMCRQgklKaJkOMmkQR3ieqyGcQ88E&#10;nORkJSXup6yVIlUq55JYM47DBTcjtDglhxeKx4iv1DuyrqQKsyfKnsXU0LwAPZfs1qQ+A6V7D48u&#10;Gkd55v9oxA7FNRUhFs19IAkuCLnlzBEySAuekBiyDSPbUeEUUOiuVWIsTHsn2vEqNhlhJ5YhoISA&#10;5cE6C2myNIIEXA3uAn4KHEkUKADmkkcEbCNNHM9QCC5if1to7vAGcR+LVuXI4ib9l0QHD6pgMnNK&#10;SRzwkLPg2eIyhVp6Uqof/uB7/+mXv6bZyAYNVmZl2fbdtJpOJ5MHX3x5eX4+dLySXMLuQvz+YWHO&#10;5lV8ilVKzjNkr4MsUTTrIbc3Gpsi5J4RdGzAc8sl02ZWU2uBgXHIZ7SkNGkaLWFf4zm6TDHpnWJY&#10;jOQV4YHc9dAP4GlC5tvxu+Ky6teUYgY7WhvbWgv63rppMm36eIW9oZWSF0VWFD3YRQGOmrHiFCFB&#10;aGydQkm8Rfqrii8RS96ub8XfiJ9C0MBS6Apz9OGGoAwUbmnbufVy02zWYR7XQxcrTtATu1AvspBP&#10;+sY1zaJuaptXWZnt7c0vV910qz0+ucB5oq8KNZ/OCrAnCuUsg4xyr9tVX1Wz5ao5fXkGKEi9KU3I&#10;ldms1t944+1b1/e7egFkdNwUcBAMXGUiHpJHHOmaIJIYp240Sme3XkcBRxqfIYNzfDO0pgQBU8KR&#10;dEU0a6OdCF8nzdCYGYwrE74RZZXQewT6jVqnUlXIE/FQNvHIjdWDhXeR9SYD0yPyWHIEV0OScnzk&#10;c1guEEO09r3Jp6eX54sJOPpr0H8CFVwB21Z4y6yh1XLci800F3ghafi7rgOdKlkc43PJalzNG9wr&#10;dLTfF07IiuJJFnG2CSKnFtRLnK4ZsYvVFQsSjBiSTpgjxkPCjshIDM39UOjikSDOUWliUaVEIKZ5&#10;zClXgMFjrdh9zomjYYBrztqMkX2CTnreQfjJwyGd4kTgL3l8tgvXt03T9u+++/b9z79q2z5+ETyD&#10;AfTTsL8rwDlRajv42lp2rvNASNZq79puUzez2Yw9Avsejxw9Ci5ht3QKv53Otg+PH+zt7n7j3fdn&#10;s3lZTrOsiP9V6Wa2Pfft+goYhIaEng8PV1UVxRhgYZAhQu9IPGh5mqcImQcyVpb1fQcCnqaltLMs&#10;s3keP3OHSgyFmUrJEYO7CDSp0jLajWUQAF62zJ9fLv+Pv/2PHyw2782qf/3n39/Pto5enjz8+qvz&#10;s7NPHn8BJom5PsjzmfFNUOu4ARm9lZs2hBbti+MiX7R9iujIqG0D7yV8CwWCErmUcZt+QMiZqchh&#10;kVA7Uh8FIUMWcixTIK0ToyOqjInbbxBBTc438etNzwxJiy0QtbL5yC41gXJm5E7sFWOtvWcyZ46/&#10;0bqRw5Ye2M5MdfaioRj1FUGxWbEfJdW0OH4l2I06XottEbfEhjvDxFXOzMAfTs2J8oPRrgoDzpbS&#10;X5SAYNR1EHBt9PD94/wYPbJ39thv5CkXd+RlpZLD0EhDq0cuVgPDUxiwY3VuQq6UwNQDcXqU5av0&#10;q2FIY6/pcdM+oNxqiG91gTbk+H5mALrrjQ4uK0Lj96rZG6+9Fi5bn2EQGWKnib9s8wzXiZNtSL/S&#10;hYaRK7zhSMagdaINJV9rp4e48atd7GgTFq8JfviTsO33Bvx6sLAmC95RzEZIlwstelFm5PZ2t753&#10;9975xfO7Wn0NJYKMQmjoQ27Dfpw1pQZj6MSnHcBqybM1orimb4iPZaGHXJ8goxBKCgn6ykOl9CAC&#10;ZzV+4KclOUWP6QCaRwc86MmEUEAk4d6P3MjJLEpO7VfZ+GH0OEmAXXJWI3pIutHrbpBdFJZf1tKm&#10;NBLfqsCqWoVS+c5fEainDSEIPSHFAidedwLAk4teyvSimVcCwL0sjWRGTXsLTd/IwFmLbfswwjMQ&#10;Ahc3w3W78v3qRhlr7snharNsDGAH8cHvLcAyRG5QY6PxoF+dwcBYA2thB3kUOWDFOFEdrMXDyHWE&#10;l7t3re+aWPFtQNOYm+29nSzPmKAbhBiGyj42aOnZbpLcE+mpiEUXuG/EBy0enLE507xFo5jVl1Xx&#10;ox9+L77Cl59/OZ3M3n3rHaN//ulnXyzX63u3bj38+useHRfj60JFzngJQtPCUd1s1oqdmbGexroi&#10;HqdFUYKSCJoImG21sTAgthjX+UynI4WYlhJOJwKzkDioKktrnnYOdk3F0lECeMlZd0RlDXosqwY6&#10;OTCXsafCZ4ucdZO7EnlHoVWo46AjZlGGgdyTNCRC6+khPkPEZTgrEXEPqawsW3BlitOUU84zju7A&#10;iZaeSMnJ9MIRZpvzHjAwGtBzvYqjFqqWFbMIERS1Y1tA8U+ipQMen2xV4Gn7w94sjKTOJAlBH1+e&#10;NFsUBhMQnOyOXWB0FA3Ag5Ws3cRUT21weidir6VG4A37Tntx20Z40YhdOaJP2DPCSo0dVJEtlt2k&#10;LGMB9/Nf/O3lcllWVef6n3z3+yfn5189enR+cQ4Csr4PI3OiIepYDot4b7dmk62t6WJ5Sf8Gybld&#10;C2nMEtGU8nrCYAnMuCuymEx6HrhuEOIkotNkcxdwdqAZUMV2G9NJPeXdElLlWAgZ0vOKiBrdFNpi&#10;4YElPMWiJTrp/dKxFbvcuMxJEu9ZekfJsjZjJim6oyvU0MaVbDMuEOJiJmtpfklgV8vdwp3I0bQI&#10;frOFSDAk5HUwZssePHj44uLD6SSbTCxSPEqtZ/GGzbZiw92AurGa9bVtF67rGne5KdpQFlkTb1fX&#10;NJvTk/Nl3K6Wl+Bx18M81FuTnZysNXySWDlrMy1svCEme/Lk8PruNlp+6V70tTm2/o6HhWzPxvOu&#10;jKYpljsJQzwRlUwyg0icEjSmBqozn9YULeV8K5k8Wmhg9DSQQ7OwovH2McSKg3gvroJZzp4B0IzG&#10;VTLNNqo23gBruestORUB8I/E4RDi/VjFbaKs9PbWqW9DRkgb5Cq1eIZXQAfJcLw02Ltc5e1rtjBB&#10;UgptKzlMSQPN6mjvMCzbYPsTMtfFESCjvOKwjrUZc7mTZwCvacQq8SEGukkgRS62v0GbV2s+MgrG&#10;J9Vy8JHigYVso6zJ7cS2H/kT8INgETgu/UyqH8RRINUkfItpvgb24KTxDq+YeV2tC/XIajV9gQ5v&#10;MGkri9iqxSO47equd5vzM1jYwKGwVVlAWBFOk8EHMcuJtETOEOTdj+4FoSpK9Lcg8ThN/hRZLRMp&#10;XcQh8IlmW1u7nfnZT/8IdLEW4n9htGSCW3W28O1mVWY0TQ9Oe5r7wB98nxEYBiwGAGelBEH3A80j&#10;yfgPGThIG1Boy9HYobsdWdI3dUtj1Phm48dpQd2S0/Qy1YKcGByYiY1IkYqN6y8//FW7Xei9yYXz&#10;/+7vf/70k8exNCnybLq3NXtz98357LxZTUw+L8y66VZ1t7Km7rsOH4W4HTE5mXo5o/tYXleZqjvx&#10;QA7M9Ev2Hgkg6pPVqrguJ52eR7ZzfIXascAvhMEdig2WRQ5aoGMTuchqga0KK6k88kUThugdkSFd&#10;6a8MMqLZrzXpb5mRNsSQJI9WFTjKhR7uMceYWlxPMUhOjRIaFF2fwSFZKlcV2Fl67DOkhHrai/2s&#10;2HUMUwO2lR65YSdf3Fc+o1ZXuceIZXV+8E82SYsrPY9NhdNI4utDiiFkmNfI69Kv7kfGzhLDM7zD&#10;8HujtYSEh1GkXRi91YQhu3AFq0xxxNgSxBXdxxNHA8y723Wv37iumw6I/loMlzXbVodhtxxNoZJ1&#10;s1Q9KSUCzWTDUBmNCGkGJUlhHAUx8oBJVDoqiQabXBVG+UBh1PpLchi08cy+G7fGCRTAwTsAZa5t&#10;7s0PpkdP0X+Hy3L0e2NvWOGl42Q/vcrQMgn8249E7KwCGGH7vR9mGWb0/mlY07jBGNzoIRMw6MGW&#10;ebgs8mATX9cIgzf9Xm3E5CwM9zo9B84PruPJQOsVrrJE4LGnlB49ikHma0QCp/+QuBfmdFr2peSF&#10;rtkmOr63Vc/vxKjhNxLlgWZS6frkYqFnhA6dGbbT0yPtOkZgjLypxx7UgzScVFp4be2AAKfpXvzm&#10;ZQtfmZdqVsTPMq/D9XeztQ4nj47cs3O1MK52ZrSwxlELKbtumJE2wMYzJdjABOfTKDk5S4aB98wD&#10;OSMRQ1CztG5xdhkL5+l0WlQFZUgiVx08PmF833tME9XIpOa0T9d7Ts4AFpjre4/pB6CWjGVL1/q7&#10;d16b72yXlfn73354795NLBr7xeVFXAJPnr2I7+vurdtPnj2Le1KeFxASM2LwxZfY3t6pppOz09Mg&#10;Q4e4xOI7rMoKA0GzxWIBCmgLlj91XYv1L/vxktWLk1RZr9j+Ny1OhtEQtB84tINvMKkYOMrxim0n&#10;E/xYxYcDdEeEFEOpeJaoI/xEBWSKYQ1M27wfqxwYFdFCzddKAokVolfcv3G6kkyByT4THFjzzBHN&#10;OAxsicQC4IY3cT682MrgVcqzLEnVEBfFFaINs+RlmGfSOEnc+djDBdVwmGg0wDx45fEJwRNcvG8p&#10;FCf5OQU9RDez/IZdkTkWUrP2ECt6ujXktYb9Ac+ZDKOhmuQtVPJpMT2O53iCrOhtSHCRokaCzsxr&#10;ezurTdsCOmIXi2We5ZM8jzUn/YpHXz/FgQs3zOgOgxrgdFgoobCCO3e1WC6stNbQJ2UF5f0SU8kH&#10;gcSvDof5+xk0Sm7lpOUMDNJ4ThVB4Nx4NY5HUhQgghefTwG4kZa7L4hHJWm6Z8Y9ZR0TRg95N67P&#10;cH/kGQFoNqEsJpQNU5qhRMiRtQDJ031wQkrH50ZjhjzSPhWUv568bwzVuDwsg4cYoqV7R7UdGTr3&#10;fQfGz3Bviqa2T788z3NNcGn8FgoTA9lIRrR9wGha2JUgo2kD+zue6NqfWGAkx5aWnMxtoGmmv1aa&#10;spjEj54b+My+B/XA06dfv//eO3j40vIAv7uO63xmJxhetFqKHBLkkszEYt6PTrgnGpfBOgAmTGbR&#10;SJUXH1ILHLmDOc1e5D4kW3vyYbIU4xmfrcwyCEmzUc/jZZH84CQMe2+T67gz+8a6MIcI3cI4lFCH&#10;AnZkFE2Dt7OPC33rtRvtbHL/4edqVlXznSp2HV3fZaYju0ewIWfskY2jePgBIw4JxqDRR0hGypim&#10;prrRli0wrGHoFR966vM1jrjEC4GU93b09CsYecB5GS9Sh084T7AcZp1ZbQejUlSosxwCBo0e82kB&#10;GOf8NByP4e0QcTWynlIZzpJtQ5JsceISY2pmj8CDx9JkfAB6quAsxrwSBC0G0zxvS5PlFM9L+7nH&#10;/ZrOYJodUlYQNQJHx0fVpDpbLOO9RFc9Gz8SuR3GH4mn4MnJKen1O9R+ENf9crEqC4B/gfhgbNt1&#10;cN5ZefO9gN5Ma/boYUAqFeAAgINdDqsa3MuV8cAkL2hSjUkZ4C0iZqWOvOHi86JsFpdXh/HQqH4h&#10;qbam0Ub8ctO0RAjHyRZcq3hrrl87WLWbvb29+NeTo0Nfu6zIgDGiKoWS3kzaCHRyZqV0QFdnOGiz&#10;/OXJxWVhXw9h1fafunX2xn58hfPereOW0a+nlxtSDrSt7mn62Paek2AEt0kOzKWdFWZFJeOyk/hc&#10;bEiMJOJ4IanWPTvBAIihJlW2SVguFdDrHn6QaMB0vaiL7kRJy2iVUGStHgEgCtpXcja2mky2WPFU&#10;4Gs6SQ0pDBv8GEFpOmEIJ6jWSZc1Qc1nS1iQ/K7GM+2QY3KlMR7iTBFEVXogZxL7ujR83VLkyRgm&#10;ZWObwHWtEetaqweqamaY1/0KT3Xcpg7QovzZJWRMXpwq39Zx7nH6KSv0cqMGpSV/RQ/NthIPKmh+&#10;PDPpw0i46MV+D1EQbIlHbrdp8JGgUroUnRRXiR2d/Hh7z+Rz9vdS2/EENLrIzI61e707CPmP3npr&#10;0uHeolC/pzENjktVXEQE36DnvDhK6HFyrBYMk7tl5cVWauh4E0IqlUZQQwmcGmYdrjT6aB6LYY8Z&#10;8IAUFy8mYdt8t6j4QNkgmf1AvWGgGMBGKYR47G6a/p0bN1872t3xm1J1mzACEglTddIZEvdBi2BV&#10;JVgyDJz25AuR2l2rr9AWfMoYUwNT144kwelJS2+j0INfGqkZjb4SFq1fGXAI9Tf9riBMaW3Yps7o&#10;K8ZsPrByofcDFKxkGqJGWgPqJ9n2XCgVsKjpWunhDVAOsBWfITtKilYymCMCbSbs+rQSuzBKWBYV&#10;hpKsryQPbjr2GlDSYfgwdPjUaWszRGpTpdI6vubWDD/LC9bGvevlelN3/aXv1e2p+tH17P5p+clR&#10;OGsCePlmNreI2pANoWdNlJcWjgyTjOmbnlAH4cFxZAnxdelx9wOP6IoMsYtnRAjtpo0HcV5ksfFA&#10;Kw0g14KLJwkLFanCgGZL3UWHkqsyK0CICCULDNrjh7C5qZ2Lh3WW5ceHh58++Opf/69/udos4JTE&#10;IU4L9Vh4eXwMIRoeWdhYDWAXjYWTBcbR6clJfOc9rCCoZ27fub1348aTp88mk6mCcBMHzWqHmgRP&#10;mRVeJXMv0KSx6AAwbUwbooBf2eFYH9pjVw/r1Bi6ND1yZ6EDwZkTYbp6lAlO0jAi2XK1FCCIIYiu&#10;1vmefOLRrtmR9RdRTVPwDFnakA8T8dFUUMNsDjecIB27tZT9gwJQiHZxJDojo3rh0HJzaJgKy7Fq&#10;49J6QKOSBAe7d0JiWYtD3l00ciO31wR+KCLTEuyE1ma418WNESlvNvnsCKppsJIBwM+jqgXgDchH&#10;6CkHyjB/QgR4sMrB3slwhU80ZLhmyKRj6guaT+ukoiPHadzpXZBc38GtVZSvXL26QBZNpL7A8tj9&#10;3a8/iFU/SSzffvONpu9+9/F9SHXxxPDnfICdra16s8GH1pMGmNvp+J5zO5uWiHNb6ipJ8EgQHftL&#10;4bMeNFO3PXvpEyROXrk0jA1Zxix67p89iswtXnDx3yXWDCoJiDjticc+ZDvhbQrYm5DWGt2RDIsQ&#10;yXsYg2ozHqNkhKFLhxOwvzSktstwY627NotLj04+bGHg02TswoTFo0CaHHiq9MgLF8F9ExSzeXQw&#10;LSxTH2u6Tdd1O7tVLKlz1Gig2w6YDMcXhZKvh9kULLN4dXAL61q3DSMQR08XfGS0quw8D8PRgQBT&#10;f9HfykHBAR64vu8eP/26b9dQx0IrgElccOEcDzdRTI9sFcM5OND3WwK7qYFDwx3eR5DabMPITJCz&#10;CwVho2XAA0ajUrFBUcu08gP67iIq41K+RuBo1MCKFFYGxX7FxrK+RcpEhiWSK/ILm0+zYFYtZLZh&#10;3rgpbbF7sHv39vHy/LOvn65yO49XDEyrOvSOChX2+q7EReBcPigN6PTlRB6Mew4cUMypP/Fs6kGN&#10;LHTnweI+s0AycgzsJvBDiSG+GhvzkgSadSZsDY/L0opKQct0WtgUioweYUzC2h6NCUw0tMPlagy7&#10;XhkyfMPAZA4AlgPAsCCZbKHZMZgp7Wy5FTjlMoxjQOHikzWxGlwgJABdcxaeNoNmjOFo2ggSVxKv&#10;WR/0vTfe+vD+Y08kf8gBAxcHFhP5cHlxifHXxOKA6UGGNcTFYrVcrvd2t09PL64f3IgPp1Ns+eGD&#10;hNumOHbcByEAr2tjpwt9Yg+JAPhSGUVWuF55JIlgRKK2zEQBSXfAgRnsID0ePMw0o2w0Rzs7Qsqc&#10;hB7/Gvvb8jv588PD119/M3anDz75Yr1plGub4Kel1U3WgalVAZ02TUQgxolDqRH1RV0W1Ht6XW8e&#10;PXy6+96ds1WzVWVN5x87f2BUUZr9oGqtDx2OmDu/gVjdjK1HS+HKGsPYKVmbbrpV7LVJT1tkTFEm&#10;uIYyhDYdN5bgwWs5mAePqQ1k/BBma9jzKQULxf06ftu6GyxhUrGevLK8HpSHVE9Twi1X3oFfzabS&#10;UxxZqRnzYci9dMIIVdKPEYyTyV8telZtev5oVqAYIkXbUeaKD+J6iL9iZuF11iLlVaRPFpo0GWsp&#10;aWvp+rRh4AAn16vQDy64Mt8exK5jhYIegdjjwN4g0VAp9CXxRRPent62GSHzIMuUSQezssU2zKE5&#10;dhiRNpPrVWqNgogtTWKu+rH50xX75UwPycBOgC+PJHkjXbcMC1ql9o2axf9u1M2u+IN739yv5m51&#10;XhY58Rp1SLaUQY3m4oPrSVD/GYUtaRdxo0tWAiGMXJ3GJPBXdbmDA9Z/xtgZzl+yw5WSRqyZUwlL&#10;SLwYILNZMedsx+/JAAqOl3O2Pd+x2a3aPdfqaRDhKDFvCeG0gqCKO5Eap/25IQ4A+jprhuhsTk5S&#10;Enk9uua8UnDBKgGQ6b4PLsQhBSpdMTbz4QoJeQwqaWkXOftHZk9ago70iGMvo/KR4aOoZDs/wpzp&#10;vY3E5CTgx4QM1D5YyYAIYjo1xld/D9QFDYWXSxEGJoKRrOkg/uTxbdQdbF8pi7j3o4pND3MENXqi&#10;kmcVdqdoPeVgXw0ieM7E6i+5yqnkhqLUrell/Ne4QeEsr39rt78+uRZ/4LOj5quzbt3ALy4gu8/6&#10;DCfU3ncAzVD0K9aHHtXWwTmfrCVTVx/GHEc9ji9RIU2LCO8FqhOQBy4vVkWVx5OUQn0R7XY41bVk&#10;LOpcZ5i0R1ZVdMGoJKeKE2xufvHXvyir6o17b9//9AtEO8As44/+8Mf3P/l4uVggjQ/4jDqp4lHO&#10;EKum27dvLxaL2FTHvhdcZdA19+LiHJ5018eXnk8m8TSs8UeclwG9MXlueW5rkmuwoT8isMdTPQOa&#10;PyrAyKwHBHmYOOLZXDeMYifCleSvIAw6ooniy+oejHgySQbSSUCbEMyUfIt9QJAHEBjO4J+DULlB&#10;iDyMckEhTwmSOwFXo6oQpw407ierPCilCHelT4OsYEe/HXWzngWuiefCFA3N8zmClrUayVTJ8Suk&#10;ZE0mB2olClLu26FGRVEWiX+9I0Ug2r6AzevQM1N2LtGfMxQAMnYuSSBI1dQZN9vMdhZmpeEHFB/b&#10;HrbSxEIEpzs82YxMdIIatLL0JrXQfyi2GiOMFFwlwGGLvGkaq00sIKvJ9GKxuHnz+sVqZbM8mEHy&#10;E1/r4vzcSwJvUQB+G8t+ApbynEx54FFFlrtHDMwSo5xzag27fXjlZIVyFDY+iqCoxR8kKgF0Suxw&#10;7VwWj0W0QXaIXVsbq9Ye/YlpMkFJSINyj+3r+PhD4SnAhxbJzCE+ZevgWm0a7XmjZGyPm68MC9H/&#10;n633Wtbtus7EZljpTzucHAEQzGSTEtGk5VZL8o1d9oWrS36GvvQL+Q185XK5yuXyjd2Wq9uW3BQT&#10;hECAwMEBTj47/2mFGTxHmmttqFmUCJyz9x/WmmvOMcaXUlXs2SHYEoIMsE3aeFJbGpkPwExNatnZ&#10;mxdGJgWWzcLYlq0HskA9wWsoBoBHDsWz8GXD6qBKX2/VVH7wPWDr6PmmEaTifWcUHRWWxNglLjIi&#10;e7IKgDot6uBxs3L4SpD/kLa02/duLRZ12kSapk5tAPr2QtQnIvnU6ECNjBMag67H8N4OXKa1fKNg&#10;xHYpik2REbkDY7volxPJgFuypPPRMXoai/o37R1st0KwYxB4Wcay6M1AtXEAs6/oNJkpA1IGBgDp&#10;O8xu37n9vZvual8EXS+avvTbfv/1yenFfutMTDs5IM0GLqYpCmoOcYbGRG70QCPZKo4jhA/JoteY&#10;Q7HZn7/v+mtcN0riQ7abQq04yoC58WXqcgxinZxNUDRFQwEPdsB9TRK3qZyINAXAACrSkdCnAaIB&#10;QOAmsE89W5umH/Ri6JfWG3hTYLOYTiz2eSRHuDyR1mOKGkmE0GSHVy9DKpyjjCFY2OSRoaDOal1J&#10;UaYpqbCsOA9de+LGWzWqV2FZ986VVTWbVeHUlUWJbIlUJYCnSkRXtgFMqjWHHtO8GV+gUP7tyWnT&#10;VPfv3YWVA6doJEMfq5gBLowgLelZ7KOT9pSIzVLX98v5HDpVS1aXHNgQAPBFiT7MHmFQn4py3Ddh&#10;tBXQdZnWDEXDNXVDJvL37987Wq2++uabqixPuy7d/+cvXpy+fJM2r7RU1mcXhw9upFfo+iF9QGB4&#10;po28xIAHceijwQMuvJCeVhfCZtd2rbt6ftG+XgOeUdnGh026n5VdLhpdFT+8c9BjCQIzDSByqKvd&#10;UBZwju5ADhKvBiHjeVxPtRUEJhKizarCdT+6p6b6rwiS8EEEYCRFQ+AQRhNFx+UABdWmv907xoep&#10;MSOHyxnSnq3OQN8IbNLnKSGDnK1xggS3RDKdmihglR5xVIKFnbSdehJTlH1ryBh5qpWlDoGQYa3H&#10;8OGpaa3HNCPudXMLkWmfmRQt+FgXJS5Yj2KpKNV5FGkrQT1RGmytr1nmioaUYb1wvfcggzECwQhp&#10;zE5URlD0zG6lK4w+Ede0u0G0tfnX8+1Q17nWub4L4qEFF3xKe44jn9lJrjJ8yCnuJ2RmIwbXDrl6&#10;6fnycYtYRp1uzvlFe3VZF2bwZEvPCjSyWTXIgwEvfT9w9JrKgRbitSX1FMO77OY1duV6kiz/rUY5&#10;/jNnKq31dY0GuWAieYcsU3MUAdUWTHIL2KaxTyHL3uAyQ3UVKHoy+DLtHZ2/WVaPQ/8yshqUYduZ&#10;4WFEnBg+jRlUcbybOsfdTx6N6VczeqQt0A8UeqSaj/OdSTfLTWM+w+L4rHl5kLNVW5bsjvIEwfPV&#10;hCSf57O5zaPol/ygDWHkKeTgxIlL9jVqtzBuR2dmms36OEZh+/htnXkUXfrUkpoCw7K0kbjlQfZG&#10;L9nBMYdgXxe6j6oBoaXQ06RFzpDHEOmky7B5EO463c2su1ae10H6bKlVvr86Kwp1d7747o3Vs033&#10;6nI420PmJsBmJqYdqYYUCrAFouMfgEpLhTMinIgr6lHiHjKterrbhKllsZKIVbgIZVqxnQu973Z9&#10;W7WzWVNURVFCmdn3A0EdUKZYA5qj6MHEBDxNdYkdb3rRo6Pjy6vT3/7usw9++ZP08t1+gIBTW86a&#10;+Xy+2O92qUIrbIEF0kSVQNmQzj958uTOnTsyS4K1sd3tOpfK1BmE7pYViRWpmAnGkXUTucPy1cVW&#10;LRVLYEtK4iYypsIX7GHGDYaeQYsTmCbiMRObFbPRI/WNQaCzTMXjKhAxZbCaQUpH8KPaWXywIuUn&#10;ayFKxDwl4QaSvoWFOoZ1rUoSeqBUdwOwpDD2gp9MMojK5EexO6XWjkV1dCHIrDSO5gIMbwRGOzQC&#10;VEqzYS1ZC9ls2IVJLgYxcIwpEvKjuHNBMCLZXyGRGEtiuBpeMwQaR80eR1t52lG4I03fjrtBCSaa&#10;RM0p6bLpGA/ZUwvbq4ItuJgziHhPRlDQAc5o3tU4S5mlv8wExp7fpfbN6raFx+dguXz08MFvP/wQ&#10;CA6pjJS8z9EGHJJEi4h8AQikDJTToVElN6/qAn3mINILajms4RH39nz10b4L7p3zeQPROa8Vnlom&#10;Gugs1g90m9iwDrUDhhzIxmBU8VHXNOnAbwb9s8neE0xjhhe3Co5QBNvRHr7oheMFYxQcwcAzDqNw&#10;gHYGnx4T+MpGREZFqnM9ns3GYJiKSt1/6fFjktujRn42GTBnjnUuUXJsI5jaRWfwEQoKjLyPjg7r&#10;2u5B0RFl6osdJeUH+az2zAcKjIvQ+IsYr6mdgxWfNioPFxMIxqJVQBl8CO89ePyLf/mzfb+tq9Sb&#10;OXJvIyicGminyDCZ7CuVPLEEaAFFBbtaTZRzTenSgXgdPqe6kG86NcaoHXfZopHuqyPXH2GJQf/m&#10;BrxBlmJXcROPnpEHRRFetJbJj0BDvwQzjPTV0ydOX7bz7puTV0+eP0tfbFHPdVmsh33vYXt2SCVx&#10;XavLZkZAJD4SoLSEMZ0B524K7QM6EEnMWXoblHS67FmlSS1OKTV4/oYcLkzGg2Cq3/V105CnvAHU&#10;l6UI0Jk4LzUyLQkxBVFsng6OP25gbJOdbjFxHc3ERdOv894t6RrgI04jCwkP4CETcPMKZkekB5hc&#10;+2hywfZ6iiku/Kjkr0u3ElaP5ShZzzsCJTfjApek6Un8t2Z7L0lPUkiJEbDaS3wADpn9+995/+mL&#10;t23v6koPQx8nhonke4a2cwbf3fNOZsPh4ZEb+qaqNpvNbDFLj6WH7XgyndXsu5YOXlUXaRFgpHNf&#10;QDIQcF4V0GY85t0WXe+aJRi/0EbqyXQQel7YjZzzVVk5rx2anJMfPe4+psJ07+//4Psff/TR1dXV&#10;s+cv0vf67PPP37x+szo8sPbqcr1+cP+ub/vlwQpSkQGlg2mogoClCs9NzVlqpJXGw4nOyrS8L8/O&#10;UpGWigzVuRK/AGkqbGXai9bv3frT13Vjem/CrEzPc3VnWd9dpstSpw58WZdF3RmgQ7Wu3fv4VdsD&#10;FVnFawEeOd+VijYVpatEVLN3jCjWGF7vcFsrYAflei4TXMmQSZHNEj5O6WfKKDEh0rJm8m2g6SJ4&#10;xGPHRaIFsclxUi8aktpqtZeOCypUz21bj1h0QM+bDsnMhKZSIUvdeI/wC4QAA5mGda20yAvD8Uvf&#10;MmTSYpc1iIGWERNII/awhTSiHFsiAPg0xZS9ZyfVpwvXuppCuossrcxdcbhuQRSDhE5lqErx983S&#10;QYpMC7lXkfLd6Ov0XrFHKqT5p1e2AidORt1jXnEUdnQhk4UwDRDGPYhik1wQ3+bABtchlGkFVTYt&#10;h2pw9+c3P/jxz01kHRBJiaRIMigGAXowjyCjyqkAY97Qde8APKNC7n5J/kEGrnpMzFWTPKiY7W2o&#10;rTFi40HsMhzMQ1XN7Cfqs7Vks+XgEi2SFqpBkXtvsWyx7FsAKpB0HHz/8XtffPSbWwfNe8p/qQxj&#10;fVFudIEY7CCxQ3lGk0V+ZpJB5SedGKG1pcl5adcCn6MYmE89nMIkTdrq0cGb3sZIk+lFGTh4Vt1T&#10;Cx0mSc5TZ/VpTcf0eDMOWTIBPlt55yCxqacUPQuMh0QOv2W6tTTqTqFt3iRLiS6aV6O2P9OetYSZ&#10;Bfbm4a9MWgwjWglasZS25QNbkecRT5BrQjfCju5Dk1ZfQGOavOynFG5PIRcjIYXcy2aIA5M1HYSE&#10;99Dm3Zmr793cPr8ovjgzn5zqy1ZVRSSmnuGAB9pRHAieokFkpRwsu7cHPMoV1DwcnKWNjLZZKGhE&#10;8CeMCpN59iSgH9qh3/fpSCrrsqyhE7AIRmHOSiyR/YxPOaIa2I2kAvjg6Og3v/395dXmg1/8zBZm&#10;vb3a7Pqf/OSHN46Xb1+/XG9b5M/Ajg8W/mBepXR2SYVY2u7ly1cl5teTr0+3b6FSB5b3LH27xXxx&#10;fnbWelehUA7qQI/epsjUQv8vR5plWv5Euw1kiyKeXoqwHDGcoSiMyBUMZpNClikUKtjWTiSydtLC&#10;KSUiUp4vgLk0ww4EwAeEcKBK69oeylQe90cShcKwgj2Zs/VxINNm5EdHTPTlntCw2Q1hwjh4QBxY&#10;HK04qDdgYYnvG3P2RyCDX1DMlnFw5AlDb8SxQ4C3scADujXmJnJQLwukLXBVqLgkcRlnexC5hfE7&#10;9scjyBdBmgJhcMsAC7F5sW7snavKkmCJiORnbpWZJOQ1tdPYEuDF1OQiw/RdhVJVtAzF6tQQXMGr&#10;Hb8jDxvFiJGTbFEIXTe2ro8e3Lv35KunP/zB9zeb7Z+++IqIQgQ4sUUZSlszKZIdpJCBZ4uqrguK&#10;oYHJJhbPDjxTQLUAxj6GXLVJBckWMxIiwBlOmaRN9xEg2aJANSKnZGNZyJMBmk34EKLUIGRIi+k3&#10;GikgDltXQxmZTqiRkqSssdsLAychw6fB7MxADQIse6+9xDtTTjg1m4Wg3OwRBJEknnH9IJ23IYkw&#10;BYxwTCnoFqD4RoawkHYl+zVdMz/MZvWjx8cvX5ynijvwCS7UndGBUgx+I2cUovyVeLAKzesMQ71C&#10;NKV1A3tW528fH904Wp5cpAp/D5sL+nmly+zIepnc2xy2/sSbJQwehimW7XgNG/ZokenThoKzjegp&#10;1zASeG9G13JppwKJqoWBMZ3Gk6P6SLVi4gXlaGEFhP0f7WUyR4D/GbC9B+Jc+qE67dP2om9d58HM&#10;EA0JC8D1gNBXpTWMcp/RwQ+gT2iuuaNGoj+JQOBNjRlZzhhZR3xtzA/wxkxSKcgO3lgZ0pDy3pJz&#10;lRK4kaIENDsL8q5h9Hihsqs+UWTHKbPikSEn78rUkcXUgWVqwUfa82kd52cs5P/QHNQHPLaMhKqJ&#10;ORubbKvAhR2wb9g7zghxz/D2ocIYfD9x+mK4GZ0MWNtMPt4SZ6WmOb1t2zVNc+f2zVevT9MfLFer&#10;q6tNJlQjfUe7SLwJxHwINQ7x+asXv/rgz189f5p+HVxgyVLZB/VtwyN4VwfnKwZowXZge+/6fmiq&#10;pqobDW7sCtRD6B/OnBys19KHqOoqIN29aWZNtTi7vNrudnkTBGmTD+fnF69evK7n9cnbtxdvzm/e&#10;vwEz6aIMNHXCfadezky7p2VUwq7q0hOYHjBTVujurDPzVFOkOwwwUsFRvXz9Kv3/Kw8NAzFJoEVK&#10;a2iAIim1EDCRSTc9+HLvZqknf9r1T09PfNp/Q/rbdD36o+agLk5mxSH0wuXyYP66bY8OGthggEmu&#10;L0PYU3e6d6DdpVAQQJ9KZDAGrrDwVGU2phIHGsiYNQwlTXNiqfhb9yCFjepa+Eq2d8Y2O154lZ+Q&#10;nEfKVazU/YN0aJmCmxs/cplKf7gooQ42UvHriSC29+M+Q5TsLJ40aiTfmqlRkICimTvKBsjSckVR&#10;CcZsqhxHDIreOveTRNXIYJe6zo38571NBqyogEZRxRhTVGgyIRNdosDjWu6CiaPPhZk6YGcj6HiN&#10;q5l5vdlsmeh3JXjYjFdj9OsSHyOTibXikhUnPyy6hhsNHHi+dUtrSq9uxuKvf/Kzu2Ud2q0wipiB&#10;xjYjPo6x8HnQODKQR41uRmBU/BZhWVFICY1qM3irOfJwYt5Mm9p1YDXTz9Qkb5zPX8s9MbtdiVuh&#10;pJ8I8W7CqoYr5N2PHj3+5vytW5/eVfrLESoX0btXEzNtNeYej55hE430qKkW6akTIzeKth4HN/r6&#10;t1Kjj7FSY+iOjmMLRwBvP/H8L6Z24pyKPs5lnIyl9OSmaz0ueE4JzssbLwyxS/T1jCXyUSB+gZpY&#10;r2VXrJyAbaQRzVZYUbrxwY9ZQd/CwL3wnF0YwU8tOmea+nmxPMjK9jGAYJr0rnnopqY6ZHzEyKyC&#10;ctpy0m+268s4NgUXGz8qFJiFobe7Nj0z7uaj4v0bB1+tuy9P3Cn0fqksq4wZTEQLqahZdgqv5axi&#10;n3OYhsIiLdCwlfIVzdSZ79uhESprlHT2esUSF06vnW9b6I4WixkUDIgBBv6/pojA7B0MaU5Ta2r+&#10;8OHn77738N7d2+kP/vDhJ6Ut3//Oe5988unp2dt6vvjpD97fbLefffEVtE8x92NYU2h95+69vu93&#10;6XiNULbZsvTAsYQ5/7ysBu/Wm036wxIwA6CGdRuoDlLnga/jA1MwDGpBNGIkgMFC7ApvuRCW4zEH&#10;hHv+ce8Qh08WM5IqQU1jzmL89nICTELb/CJsQYrumSSjpnYCwAalJcAoCrBpyDpg4gsBF9NgcisM&#10;/Ngxh8jZgsxzfm/G77GgxGHE+MLU1dO+Fw354aTf6roeeyGrhQ76LZUHifXUaDiqqcTNUpFcoIYQ&#10;p1iosNOZV0yDBvpJcpyhl2UEGC9QXVXpxS2EcFKmLBmVERfaMrES9cC0/YK5d6rTcgg1KLQtSyOB&#10;ABiF/JNhbdzUEJwoEEUzaE9NfcSsqbfr4fGjB598+sff/dNH2A0O6aVT8Zmuz/nlpVJjXTuyFRG+&#10;Spe6bur0/eq6rMqiH3rE5GESUWKv4QGY9eLEaEZKBUW+w/PNvoLi/RdF9AdcAx1ISsN9txZmUzay&#10;Rg+ua2GEhHujLZnKeajXjBc4IAoXFImz2IcMxNgQLOKRQ4oEBBR4e6IvECZVYPofIKIu54tSUhOX&#10;AtkWkwzGeVFT2Q3bI8VjsP1GIBNgGBtqCKn/3ncfPXlyOgPzpRw4L4HKSk8PO3ZXo/4EKR1aEF39&#10;nyoL6N9Sg7HebIOitQi3MK0vYK2kJ7PEiDbo+/nIJlcetmKxRpKyeOgFykbckJA+rpA1Tl5HCOEG&#10;wgYnZkhhfJ6yChSl+cFIfhrDDzHqiQ8njQDhA2iinpp+GLjBC7rFFhpHOukIQM4taDaKuqyRxO+w&#10;w8QnoigtihCKqqR3IaIOUPOh4y1pVaU769nwXue0aU4oRkd8sgUnlqxBRCLEUUMbxTc4Sjz3WC/E&#10;HAen8uv7wETnghnx8GDhi9k42gzmHY073pBN0qE2BFO7qigx9Tsb3Cv+2JxjDHJTGLzhY2ltNn7k&#10;jCjF4oMxVYR1hTlOSuwieOIjC5AfTfHgo112rAvFrU6E2+SJzisT1R3dcrnkOCicRKKR8gBxTUqG&#10;PqPojr3n05t8/sU3//pf/fLi6vJYDAHREyPvIBJsS/9jdVlW+/SyLUzkUMJxDOFIUTcgag3bfbto&#10;FqQG8oA78n/Sw1+hn9Y7jx7fu/fwo48+AU4zziyGYShxs0ivuN92ZQ2SnlRopLNaGzI2s0huHLqu&#10;Wy7m0WpuCKJv9/tIFojofMA1PT7gwQO4CaM92NTtersnICyd1KXB+TMODl0fAHuCz6Z9B17j6ONA&#10;ZhYK7zHPv1eb/XCpEEnVu7QDpEuh9Kuj2qWLfVAfLKuqsvBpSov8OnNzDltAumat821UexOXtd2U&#10;BL9g3m+O90jv1FiGRArBT+g+DcgSJLqgjtxkfqtwJNEp95+Bi36qhjmz10A5yCVvYJscqpip0XWR&#10;LaChK/YM6hohOtKRnP5wXnDrrhWTqLNI1IfRhzbrFY1kafo4etJSa0SgHAX/xNz9av4YebEaw3bT&#10;Po4F9GikHIUjrfnDZDQpc7DZl0skmsqO/OTsE0sZpHGC0ms92vNmVXCM15KfiHphr+fQ0Fee5iTl&#10;pJxrYU6R7YJGPrb0jRRGSthyJngbLmVmpW3qIjW9N3X50zvf+e7tx8PbU0MJDLh4aEth+ozKhnpx&#10;Eh50jZgsbqsxz1KvNSffCrua1na5zKcZK2veOHlgajufQylHzu1UbMZKEK8phXPSW8aJIzSFT6Yd&#10;perD3/z4z57/P//utYqHVl+OC9JIbLKSuNdpRxLFICrA0rUT2WqIo/RU61EZS31XyBMQyfLN7SK1&#10;fIqdVsaPa7CDkn1fSeYcj8AyB5hIiiTVJmaHkcTaka0wiQXOFIA4yQ8b/KgKzglMQRyqw2SERMM1&#10;F/jp5jUpW1AhSUhaXWN0K4netfghJZuNPZ/T7kHee2PAxGSNBcUB4y5QXQo2oXGSkpeV8/whw0hp&#10;pthtLyKIOAHYub4J/PpWM/EkB7KbPFmL0AyXtr0zb99Z3fvgYfz3TzdfvLGpiy6cBp6i1yJYoOJW&#10;IyyYiX8IEmikC3E84T/rdWOOe0CSpBptO+QfQLPjqcGJbdcXsWiqiuauMDcH/ZDmLEpjZvNZN7Rf&#10;ff3sv/+3f5ve/OXzl0+fPk8ny/nFxbNvvkmv9t3vfff86uLs7BKjhgucJ6GJqadDS5+enKDlL5bE&#10;GFCbzsfZcgFoXmGrph6cm8W5CW6/3TV1sz0/JwgEQdrR/4nCWtKrpP65d65jODEdlIa4csaW1AMA&#10;SRNBSI6TDMJtFOGuEsyG6lXmxLEM2JALsbjS8NqeuE8TW1jueog5skLiHnNLxT4wBSLS6eKAfaky&#10;lIcsub/M+KQPDGUt1Q+Eh+NbVFWZKvkRkDMmI2Xo92KVMISAH+7FbInpt56coqhNJeea1MKR70ym&#10;oEsyr1LXY9tECQyVBzlCMySb54aEdaEUmcxfCWgxJlefpDpjoTVNCtigK4fzThzQsz0y/IzN+lWt&#10;xszNnO7NtsHU8ANloEgtT9vud2VVvX1zktbGarX8znvvn52cvPf48d/9/d9PvQ+z8z8aIIMPTPrn&#10;5aqBqmnflhV8WUjWRCkvJ8dxHpI4KvsgAnOEtL1Db2FL60xPgu00AvXkmAhbLIRcOmTdB2Q7kf5R&#10;jrE4HoSEKg2O86+IQjteLPT6IpkktEyIw6lJ5lqBgxAQ9DuHwB4MciDMBc+jggfH3LGgd66WEDCK&#10;biVZPRiBkY0QC6Qoj0riF7CNR/Jveh+0eU5Hf7h/993Dgy+Gdgd+vZ4HjlGaBSObVCG5hYEDXeNk&#10;9UdHhkt85hqyi9LYB5LmoKnqbvCpz9U0PJBHipoTZApjgDBPwGEuQcC3fBDJyKIoGDZVAXs98G2C&#10;oYul5kZfc9mnnEKT6WC4uHOW6ejzhOnFkZ5qRO0LpI04xuglnZYkH9gOovcv9B4RVQoaHjosCOrU&#10;3MLEJPZgiAQ9uVehQoSWBrTEY8GnBjYFTCOLTB6H7wsVEdJLuGzgxN0QJQ43Im7L6KWRZGp0nmKa&#10;hUz/eDjC23oYhTZBiMT4IgKR65HwwO4Ik0WeJwjiBA6x5jZPR4hozoxB1jYYK5IXXAPiLE/kX/RI&#10;lU+sJn6mZA1jbdX3XR7myACGBcQEDcsxQVbUZorwZ6iEzggJtcMsLJCqbtPmXteVG9zl5VpzNDz6&#10;KtMZYzgoa8wWL+xuv4M2dbFYby4fPnjskBcROLczY0FBzBKVg9DtHl2iCzInbGazdJK27XZ3eXVj&#10;Vaf1hWwtWEEFXiBIAkAx/WI2+/Szb5786esBpsSgpqJkJ9qdLcmw4RiDhL7tZj1fLIe02HAceHCw&#10;cqAgKtJJlZ45W1SQKhHVxfllMy/rWWOwOXFAzQC1kkWKebowTdNsnO1daw/qeWFVAzR6gC5QVqhx&#10;1Wm0eqMdCSXKuJDQ4xSe4rT+UXOdHusDVHvbCpjwabkv3+5h4n2aiigwz5iTy2J6koqib4rBYkiA&#10;i/MHhxV6YlRGV+lPZnYbYrWomtJeoaXzjUVJidHnQJVQ+USF2t1NJKNqIiMMcUy4tRmwNaMhEyEw&#10;wMaYRMsSFZBa1lT59Z43bKslBFhdyz7JvqyZd52ac8Kjcu4ofYY40UlyV2nG1lT80EYzLbRSQZDK&#10;jOhx9pfK/6HAz5yWpCaQkZ7Ux1lhm4MaM8RHIx8iZ1rhjeMkF5zJvBoDYIhiTWhkwdL/sV+KkzmW&#10;EnKs1tegv5zEk78IaZGMHpuib8GguQ/0kxwaIypH6uhwhLbV+sBU87TB9P5Y6ceLw/7ktLEauWtw&#10;oAY2msUONmrmnUjfy/3AZEfK41AeZY7tStrYnVCKohr3n6gmfbOY1LOzDRHGpjJQnckrwCsb2Sxq&#10;9NTOYZXsx5gBD5p1Tv29eIhm1J2Do6OyWQzDLasu98OoPLfCAM989dy7a8NDmai/7S9FK5wY5jRS&#10;yWghOUDkdKggtmdB5LVmImcwEiqbyfw0Lcr51T6OvlzTztCLS5yehEhnz2cjYb9GwrGou/MT0j4N&#10;vKbLaTo2onEAfdTa8vDIx1EikdnLeQVUEsWUc9Q4/4maf6FYZ+u7KNDuFAMP0q6PKUcGffVE4Rzk&#10;+kwlsvTteLQXeC6mLb++i6PkIX8GqjqBryF7i5Pv2BRoK+DVzr1ScfVXj45+eU//8ezq8zfxbJf+&#10;CshrVuft1GB6EGd98tSf3Ycsi+9A+kYpEeK2oseZuNYjEBc4xwXZv5Ecyl0PGjjfOYtGmKm27tq3&#10;y+Xs8HARDEmD9P/57/7D8dHhd95/X9vi17/+w26bCgb78ccfwcVzbjmf/dPHXxC9C/V07AhDz2Ez&#10;a1Ivgll6aYNPnUgFtNEC/mmH0+Ef/fCHn/3pTz7VgR3STaHHYNxNmkKNKC5LL4hbly5NXTUQAJGa&#10;yCHs93sLDjtD6uUwRxBm4fQrJBmTyb+iTF1GX/QkplJdc2SbUlU5/T1TMpG7R6TFwNdW512LXoL4&#10;oAyYaVZkwQ5oWCirc4Un7XJhivSv5LGqBL4jnyfgPDOOOomMI6odpipSdgwr7PS3NjEjrmbj5I+q&#10;bMrHzLmjI9sl8gfWAudoYURKTImOwkyUfgRthbhu5+MDy2/mRUY26je0zCTZjwXMlspgaHO80jH3&#10;3h5RNyOuBOQvjWwcrQlR0yKxVLAUU4O6Wi3+/te/afdd+vVbt28NbfvOo4eXZ2ev3r7V7EcT/xNz&#10;IkAEbWp3j46WmMAEEkUUMGvOokVJqSXzQnZRlpE4y8UN6XZcHtcK1DHlJULaKIUVo9l4dvZCKqvJ&#10;a06OPjAeB2YumkSDrIGY51hIWjR7hQ+jqWjFHzIWzeB1TTG6QIDtI7FN0aqd9kyLVlCFivn2ZHtC&#10;6A6p7xVCv/YDxbdoNgGHFpjmEE4jWE89L6BAuF+CLfswdKFfHs5PulbzgISt1eh5ZEdDSYjlTQpb&#10;ICeBS9Qdga9X2hQm5y7oOqLpQgC2L5g/wwxPc2QzHNSe4iE0BN5Cu2s1iasIe0Sir5QVOfAQORXA&#10;IUHPL4/fiQioKIk2AzgKMWtFy9M4DktlvkOtFze9CJAi9suTHN7Ajcg6Me6YqrH0e2lrhCYfNAzU&#10;b3KxYhH3BNIyZC8HsoofhqGqK7ESADTSY/NaYgo2Pf+Qb44PHMWuFpbXJZtMCAlbgE+dPw/7b5Me&#10;bCyM4khNjhz8rPHeM/0lanpYAstxc/WkcR6mpHXMvSR32jmLyLkAHt9K4tjhJXjGJVNJwz7+xFYZ&#10;lxJvjeSITdKOmH0+uPDymqMRso7JZIUT/QgNgeiRE1RZkSdZamJJ/0CDQ3LepqkVQis+nUavXj69&#10;OD2/e/vBq5cvMLWIFBQm8DqPoycbGWhhfNPhwaLdQerP06cXMDMi2RwrhNkdHmk2Cu8mDRpcOlnT&#10;E9x3frdzOC7r0kVaLBcHh3OjB4vzkmZWQxICEKFRgBFDU9Z//OSLg+ODxeEyLZgKtwmwiU9Ly/vF&#10;ag6i7uAKs1LgsljcuXUr9dEBlh5QAlxIrwXVH3w3ny5U7Pow9H1RqTJU680GLDINgCbgIFIYW9q0&#10;CIe2axaHRVnN5+XmbBf6gHt6BC4Z9bcjGTcrsiLRnmMOptPZkdYgIhVQSAxCaIdnRQ1nZ+hgOgdw&#10;MYyNNg6uXro6XWgHB3sBZAikjlYPi7K66JZan91o7EGTKpezEpycjw+aoi6OFvXJ4I4XZeqHz9I+&#10;48L7N5bOhzfat+Rm6SaUy9wWdvjRyE+LSmSrJ+ErmmtTh2TFwXN/5VDBC8vSclkPUsMc+5lNYmUa&#10;asRjxsgZTdmeahJISyVpGzABRTAiFVU24w0C25bIvewHwXM0k3tLJbiQwGg2EyOndlliYGPNiNlS&#10;M08cV6PGUFD6kKUkkZKnV7rsyBjiT0KEeNYVi99ydkKiz0zIhaHaPY6tRfZtzlzxsbG5njs6Wv4I&#10;CZNm9TkGiZr8nIwVsXDX8Q4m1iyiWenme8sbP7j/TtGiL7ql97bUXkN8omUbdCpgFU8Y9ARonfCO&#10;pQqdhAwxh2+8oTp7JuQKQ+k4bVzJPtfIr+tp4ACMAmFyxJudFg96k6nplEsU5XOyly2XyROSDky/&#10;Q7v/4b1HXz3//CBdps7zLKMEzsVA/edAWiacgmTnYZrLTHWkOSCq0CMneaQqTGYQ9KQoEfpmZUHO&#10;0ckKAkP8+Tj6JFt5sjKwSaZoZpL0YyZ6YwL/s35bTbJ/rUCmQV1fY5NFOI4apO0k/DbIDMXocUiU&#10;NclT7jgZyIPIwghFOYLSQQsjQ0kfS/yRAnkTnR+5+tnCOsRx38ijLhXHxZ8fPQr9pl8Pit+Ojb4s&#10;G7zlV6N5WfqQhNhTuhsO1ln9m7+pFgEFftN116/Tw/Lnd3/0iwdnH77cfvom7oa0Wnw6SLA9G0Cu&#10;oTF3B9xcvY4VQp2KCATgpRMQB+BUDCgM4F/BEEE4m4ojVeQEpxhPQSIBNxjSf3P4gtanby82u+27&#10;j+40eLZ+8/zkv/mv/zLCTLf88JOnPdXsEB9oVFV98/zF0A8WPwNFVZLqyqBEGWoz+Nty3+5TFb7f&#10;7VIJn5re88ur5WqZyrZP//SnBw8e7Pa7jz/7DAwdNxuDWSOp9wPYU7PXsVgQotksCvRSNdv3fXqz&#10;5WpRVxWISFOZ3fdVVRJDmAlxnOkQxmHgKNfi4i2O6Q8MeORnfOp/B6NgQ6WgsAFG3QVr+3PWVd5z&#10;EHzGnaSwaTsAVaU1mYqCP0bOKWFMsyUoHif4UwkGeu1i2mocc7klxcMEFygehWyxKKWSNKL0BIIj&#10;j7Zk5CujpEiOPwTUFeD8auJo7xxlT2VjAz1ppi16bkMXj4MestpCla8NEuoZWRdp0BOck2zbrqur&#10;mv6WR4LRsyG2XNu0u+EcLxoRRBP7scD38s4xBQAioJGwgPbF6Slbrman5xtITjLq3cf30wv98Y+f&#10;rQ4Pfvf7DzXnp04DCoRqCmWkPjpaVTUHSQIMLh7XGbUyGDEklE8SLQaxv0HSMt4YjNNUpEAO0uNk&#10;9wDqsIDtiExsJD0YGlfJVhJF9SkjLEriTBeotJwJg7lZiN4jUINi6Qg2xfS0YCgJXXm8EeDuVqTn&#10;F9asrSpQjKZGUkuGMteZdINxTpM2IAhQqUoK887jelSHc07pNNAFYALNMcTolqxMbd957+bzFye1&#10;zcJWhI+Cykxugu6jOIukF8f2wNBdkQkKCzKJeZW+TNo+Uhnb9vtmVu42V2mv8OBaVjCNmAkLcPEC&#10;ijwDBqAZUnZiUweTA9QkcK4U3U+PbPnANnNMkjGaEyN4EUSiLmsWdpI1ETxCXoJcx0kSmk1r7P0C&#10;EFA1ZsSkigF7p0w3ha4ebo8H79yAQ2rUBTDZnRw3MKM2wKZgStO1HSU7I4fZ8IQf72JlyPQpYmYy&#10;RKGmTqayZmQNEKzKobUqS2iJ9Z7+a8hML2o17pgkWMdDDD8wqoMjob6M/OO3L8j5U9HMzELFDc8w&#10;t7688xqjhEBMltrWkJ8ZePezPVi6nojupkUFvRjg2Lj5YvqSRIHZvM/aqPJjQ/AuUQplrWaNcQDk&#10;BJ8RUTsT6x0PDFwP7EOmzbe2iQnGS6Vcxvr5P4v5PB1Is9kMQhOJaY9tu465nOVLIMIWmqcDPoSA&#10;qO0G6Cxx4cZM+w7iw08WKmjVAMSIbujSAuyH1JeWXd+VkC7Qf/zJV/dvHf3o+4/AF0oBWQV4aiKF&#10;V84tF/O0+aZGFE0M0YAeGdTpC8+aGgOlYMJydLh68/Yt8pwdGiHbupptzR6tB9kdMd0gyAFWhgIX&#10;ie0DtT60WdEP0fURPlQJR07btZvtdjZvwmXnUb7rI0UlwrZfsktRRCAabptBRjl7jtLeH1hhhzHx&#10;bDVMrXBBnDuI0oK2Ma2j9OXKyIN/KMCsLvsOziqrm3SXnTetjiU0w8fbvtt2qahCHzTdf3Mxt3qv&#10;9Lw0l1pdVkWoC9VUX378RjUlKGxTeZf+Abl/R0dpBzKmKjdtv0xrs4Fl+AwkuAJ2ZcCFy3RqDOyI&#10;U8Xr8TxW6Is5MNNnO2LhBfRhjOEtJnBubt7oTXcelkulOYdJfQuxzPlJBLcizKsmfz66UkktntGn&#10;KI5B1HK5iSsyfdMoH3vAlhvl2kzyMYoBNyUN8Abq3dGqGiiUiuWLTpA3F0ejIJycjfrejFpHcTQ2&#10;AifmliP3sWPMz4TInS024ySRNaK4kQcKfFA1hb7sh7u1qUNxSzcfvP+Tqke2PYnXmX0XMOFcnHt5&#10;HjrNDaKTPjPjs3CD9HYxX3U9CkrH8jTzi+U7qCw1Jieq647719A+9szS10Je9OSVhbios4O02GzH&#10;jAJBbW1TBTY8vnvP/OnDZmZgtoLkjmN8oM8UcYMdps5OonTIb5wmQTkwVmdu/MRKbZT1qnFeaXIP&#10;KVh9etCoLaCGjQY0Ti6InhDylURku3gN2NIT1kMmUIzk/8iteCZdF/pa8LWWILxpaFCOSnJ+7Gbp&#10;EaN20UtjXEySikfIH4c+/ISKxF1nNyzDc5koslsjhnYMg+vRx8uJzkJPmNVmFFyNxGwloHEhOnZY&#10;9hKvTr2unthoZxFBepFZyU0vp0PJblZTky+vkH6gwBuEnzQ1hZ+kMuNnN9/7yc2vtv3R4I9UsXKm&#10;PdsOLy7XL670tu07eLrKomhRJ4mYPTh8whaS/goBaig/yjKitSriY5pLNfYhx9uDxEsoe5zneibE&#10;8WTn7Ao7DGyMOnSuLKuf/uR76Th7/frl0+evy6oeQvjxj3749VffXK4vz8/Pyqr0LkznSvAVq3QI&#10;F+1uDyfarKl0k6ro9E7o7Qy0vu3VVWXLt+v1N189qcqq71oYDXHqDBk1qcg0dsNm5tEThzMtitTl&#10;OnRd6nuHDqnOcqpNzBL9CROE3W6z1QiteY75hiLWZuPYiURzGvlE5Fo+gBECMrIzZDoqvYsZWc2I&#10;0JD7Xdv3Nt1Bjn2JceRCi3ONwKQBi8Agvkc609c5UjKS85YlUeG4KWnSmhUo3yPn5xDyZ2eAWoub&#10;VMxRJlx3iFcWp9QaxXUjvX42PGSyoUMzYcxe9myUi3U1pvIYzOnl7dc7Lw5EOIPEIAwj7+g806F1&#10;Tn5C+iGqqY0W5x/cRTnolLTZBEdlsTFqxFJTamezauj8n//Zzz/8p49/9vOffPPs0w4DRwlGNqM8&#10;JUcTwxvOF7PZvMIMeQQtPZqn43LC9ExzTRczkZcGVvZRWBH8MEkcOEE5W/+nypYmU1imoa+uJjQ9&#10;UFNpJNpVFi3NCAhDdpD2YolvgB+S0DjIrEWr3SCcT+zI0uvCrMoHqL7Q/wcOZdiqhmEgLqTF2CEc&#10;i/jRDh8XayTAloKhMMPTRjJ2QzdtTrtmIR9Fagl+RedUehHn9u3+4aOHtvgcvLIc4oG4G1L4QeYQ&#10;sFBeRkBoc4O5VWJPR091OmWJxUrJwKmD3+33Ghj/xdB7pE86VJlzxpdEWgc3AA+C1OFaxg7M3Caw&#10;mxX+KuPKgM7hQ4arCkcxwCBhAr2F1hS8wCi+lG6Dzz5GZN1LlQFZeaUeCykuiNKjUANsqKM22dks&#10;taaA7g6AIiotYpQRVqUoWuRa025V4p5So5AVmdMQTY2dCQ5l+DgGogIN8xG0ZJCI/N+1WOOhGzvT&#10;xalX1+RyBqwAN5H0j0NCyYcXBh3NAgKpuPE4GS1tlJoGldB+ij7OIQjzhdRT8Ou6riv6DEHkxzjR&#10;IW6MeLPmuiwbuCmOxBEfO2xcs3EFP6KaYlSB9ayZKp8TiQMYXON0EDfYdIuDJFJSjjY6p9OoWAdx&#10;V+DoOQ5kAWv0xWL59vSPMIerS1w9gcJyIzoWZKM8fgTIDMWH/a59+eLNgwd3Hj18iBnOBfpNQVeo&#10;NLGb4HGlEwvOdaDbxzdvT8vZ0ph6v9tXRXm4Wnat+f73f3w0L9AtnDLTDeYqGyJJpa9Z2NIP7aw5&#10;hilWQCIOI8g8zYKNSUHSdVWig6AB2pXrHWa4GTL8hqEVRCzAhXhzdnXjQNsSE7OrCk0wcVqCGWQB&#10;iRKqLtMh/eLFmxs/ff+jk92qtgXIeXWAOwgnQKQkH5vqUkNl2zAQD1NVqVQdwHoyoqFlAfZYdFhC&#10;hEN68NgDEBV6tEeggWYoQegeyyIWlOzt4CaBSzwwqQw8aoBap0sUG+wt0+dJ71iCNgMCq6poFkb7&#10;3rttV5YtbKvnMV1Wb3Us7LDpwbplXu/7eHGjSV3cZSrp5pVdNYxspGveFKuZ3cNWFo6W1UWWzG2d&#10;+GkV6PiiOFQpffMSu8TSjA2eUtfAW6IOZl8o0qxqcbIxegITIXnYhdGCuCmZsjgyTrP+EG2HGiMZ&#10;nqJUzCG3WR4cJRaYSvZutPGXBBfR+lLTa/WkNRWGcynxnvSZSxGCFtKTO3SrzraiBE1bSX/3k+iF&#10;OJUKy8cgXC6EEUfN46ucEmzGed61yJy8XYXcQrNJNWxclf0iuLu2frhc3WwWft85iJqo4KyEDZ/H&#10;Emgu4tEAMmiJ38ipuRPqsp7QlZX0MXnb1NN/Hb+shGPSejdc/qEfJrl2XO+hGPyNQdPwzHAawsQm&#10;IFvFTBKORvunkctksC6DYyykTqecGX2zMHeN3WGn2Tu1JRVAyAJpEW8b0oFLw2YmkVTGjAZIE3vL&#10;Ucl8PZNGZLQiQVc53nkSdFSYbJUptm1+7G+zv3d+skZ+NfZpmcHB7s3SAPcS3Zx+bHDc3X2LM8iD&#10;pOwrjt8dJRzco0KAGRwD/BjmNn4UveeYLvI9jmy8HMRhrtASlx1Y2VvhXkDwS5wQ+0dsTo+G5yGO&#10;l9oIF5qaUu7PBSRXSk0oAPzsT2xkYJ7l5YZGPSFR4zbCPueK/zWKX7rBGOTUFQz6KyA3qovSQljt&#10;IqrDRfkvjg6iutqF28741rWbdtm6svO+H+rObU860IaiLix0AXCGYTChSHtsVRRovQF4AtZAYHxC&#10;gIeJGFlgRLyXU38Vp7+ksimdcW07HB42uzb+7Kfv3b97ryrsv//9x/howVOWjvKzi4vB+4f3HwTf&#10;n5yc6IhwlTHkNtX3QyF0wfQGZV21UFeYChGUErAJO7RdZU3vw26/rufAf759+85nH10WwKB0Bm8i&#10;uQCMQ3Ly+MHEx3REAhBV4ITXwLu3XRfA06SS0M042raReXG2zZsGZTHeZIKooJXgWGJCGtgyCXtj&#10;piewo5Whv+AdI3skCpeZqmJQLIqw2yjJBRaFIhudQsFur7MkohJxHGd8YBsL6kIcqOc5YM7ppTyh&#10;DABjJIdnGotWoxIJPwLKRyHQBNmwkWVtOnvg84yArv1EuOtJnkYvZdg5XxPFj7oV+v4UVMFxodSQ&#10;c+ycypeuMOSYgxP5OFLMRX4cKXaE6G3EmkcPLKg8KSg5cmoRcfjV4dHByevTtBC/+/57//AP/xjB&#10;c8sd1rMdREMhuqRCzvFig2ujDg4WZCyV7kJRkLdRtuahays6VKbfQsaQkS9IpxsrmUkzSI2PobSB&#10;SMHFhO0QZTWKkw4ksjoPb6rjyM5kq5xUtgXsCQrSQmP3KVaGcIXL2Dt6L+DtWj0IU8Ciy3R6374H&#10;U3HUwCv0DIPxUFFwvwRtX7bvjwwiabHqpP4XylkwgEYyqveUtsLxMZwBi89XZMgYfHvs0FVVuZzP&#10;2u3WEnADbw+0UEclC4tSDIWxKaEWw4aliWI8KjkJ0DeGbc0KdNsDzy10l9acDyMhej6QqJWm60ZS&#10;srQV+y/DUxPNZn6kcNFk4EXnxFRrpSiFGgQGjpyFIKEWnbfLsui6njyMck+NODnsgjgs0cRE53hf&#10;zPuFiVRQEvEMk09pq3PYj55EapMQRZEHmUPneoBC6PrgEUt3Bw0e4IHHwNioBZkdLaOxWUWyipHx&#10;WSR4k1RnVA8Zo7nl46WMdzjqUc6VLwyTh7mKYHcTME8fXUdlAKllngg/VBoj3nfYlKLZGg60uhLY&#10;3TS7iNS7jgMntOMi6bAJHK1jmUoRIGwt5Kw5AVERHM+rHb+OzRLisRrWKvsHjLPbzAizNhehMUw8&#10;VWW6AO+hwy8++PmfnrxIvehyMUvvmLrEs/NzFkKEMDVgjRLijA+ku7w4f3jv1q2bd56/eHn37l3D&#10;keiEByFOYXORTPdLHRweNbMVQLna1E2dmt62S/t40ba7Gdt460whh9YajCJcWsT3792FyLVKIS8L&#10;WfIyqgCLqtTUdQ7L1NiUpUU8NcBR7JsiNeNlBROBkpw2iroa/FCDTbQqC1Pgra/wLoiVPBDFezfU&#10;i8Wdo8PXb86PS5j5DM5XCN/rQFOEQM5zOtI4AqsvZJaGDj4B7I3WdKmJA82kLgIPb22NroOBcHpK&#10;YwIni0LHXoFXc0drH3pdyLgDSwEfUcgWq4YU4LijGD0QhmzT9kTkPDSOjqrCc4fWftrCbVAF/n56&#10;T98NlQv126GMeIm66CoTS5gf2UXjK7smiVrvLyqJDp6VDGDWFljHAXGPxmagadXYNSWdpKd5WbKf&#10;k2cdO8sgCzMx1EFmcmW4sqfKmAp3srbSgscOnpuBPFCLE7ovpPKyw6oUTBmgE7pyzjJxGJ7UhrGs&#10;v4ZuhZGbOvaikQWELLyc5I6GMGb2ejWi2RSvQh/DCcRvBLZllvIEHyb9pwsC8Ep8C3mWTARXE+84&#10;EXzS2M2PSja4pD18zdSPN8bWJlr41sVtbW549Xi+mvl0M+sZR4tTkgSe1SFOQ16I+kRULD1hySEH&#10;JajrZkORUyNU/JahyrWA1uujEOLAabTxwCJDqzgtIvmr0hg3e3fJ1R8tBbjyMALU6ettHFcsSNiB&#10;e7Gqm4e3bn198vzOavEidQAx7kf9uYHpCYnDxZdQgqYn64QnGgI25uhjk0Nrp+G9k8QgAu2duK+p&#10;PLPIYvs4mrRNE6EzqunEnNzKeghqStzkXteLATVBrCX+SdbWhjjqg7SMSIK4W2k1hgBz0nXkBtUi&#10;DWHwHClMPb/zo0G0UeNjaCT81oizQPbKYrr1xNE6hPG3CjP++fQ/Uxd6ihTyhgkO8brzXJ5EhHht&#10;LWQfeE7wimNnG2VYRk+Ukdw4Jy9OPzcr+C730uSXKFoGz5lwio/t2yaqVAgsql05J0OH9Oq3i/JR&#10;sdwDdww8/926217shqfnl09Pwg4EN6ayN44Pq3peRJgyn1+eF2W5OJwPvbt6fR4HT4IpPyZ20xwB&#10;Tlk/IIgR+r/5q19VZVEq87vffw5GrNjVf/b55waV8O+/9+jDjz7G+EmDUJaXWTYQotKRfu/hA1NV&#10;qey+c/duqrMPDw+Xy+XxjRvz2ey999/v9vtUtT5//rzt2ovzi1nTLJv6n37/e5i3gh7QESyBsJsw&#10;6RSEMqbTmDC49L0wN0FlFq6jXBya7TjHXAwmu+H+S/OQLFggk1p0uPKcrynuA0ySU5nSSBxGmjIj&#10;LBunUzCAOsqCyGykzsBPPkTGHij5BUooknGiPosJzFSraQH7qOwy6HgzOFem3gZKHRPZPYZBe3gF&#10;y5E5oyETZQsFQke00vlsCYyCRFZNEo/Gc6JSFNBEZUIvlCIUZ0rXBGyxI07YUBrqQ1ZDB3IWiRlF&#10;iwRuGT2mkzAnlL2eSFwGP2/FVp7qLkcOXumy0D4C/QH0xNZogadpbhoRZB7YswCmVa6sigePH330&#10;6Scwz0x1WIjHN28UqmgvLrAxHncAtJEtQPtd6vm8dr7H3oSJqznEnCtz6nKxEyYKHn2RmMW9ngGL&#10;AlmHAvrjp7RkFQwtMUYF5UxUxRqbAjrU7Jc2mZzw7A9NlDhsBfwSC9t3GBgUQteni1yDfECRd5nB&#10;iGOMUMEbn0pRiuTFZCxAdsuqCuAYiBimVsRDiCPne3S6g1tPWglKoEpfjYYLY8Q7xTQZdtDGUh3+&#10;pimr9Ch9//3bv//DzuCEXKPCFI12g5J8KiNG4YobragpOQrt5TASKeTMH5rMgWIbsFmwax4jyNmg&#10;JBI3nobfnqE0SplFE3YcKQnGi3xjCiWD3QsXauTtgwnVSNSE13QI049x58yndY6CSA0xLUmEQY+R&#10;ERICCpudYiYAPPg5SA2nNpqarzi6TPF7BBEn0/FP7T3YkeHAKeQrVljCv7ExgwYFdBQ+5PwR7p8x&#10;CjiwhRcP+woRfGsz5TzQuWazZszg+s4UKTO1mYu4cxJz1phJcDzndalx3sa9a8wCERmbGMQWI6c3&#10;M94eOIeD07rHZA7NLACRZUBFgAgkGi9qDFXXYqvmcSYCunzD2wah+riuvKfHqaBHi3wV1YTwGMly&#10;DGPZeefA9i+wgzRbwaQnZRiGebP61X/2Z//b//53zcGKLlBd1+nWp//f9x09VtDjFgUKM3CylRoi&#10;8NJwXdtX9fLy6vL+g4dh6HEC4FB5blhEgGIU2O9gLAcTqAGyHAvk4Qyd6s8v12o5M2agA02LIFnx&#10;kwzP6XzR3Ht059mLt6Sym9VlgFTvYCtIZjeF7ToI5TaYXWYHt0jHjg5las/2u/RfO/Sr48O6SZ9z&#10;HXyXPsminjV1M/jtenNVV81sNgtAZcbBgWbCk04HYrf+2//yr/+H//F/ulsXL/duNitg/OTwIPJg&#10;PQ4VLESfW8ppoySxSE9oWgCYLgzc40pjYC3Dg3xQB3KBo4WYdjgQEEF/SsU0nsXE8UgLr7BSR2MH&#10;Zch/HxtpnEapiBAKjOwGTzCaRQISMohh5gqPNZYTsD9Z1eANqNMP1rpSsRqQt7dt9zud+nHwo2z7&#10;9ArGa5fasRI2IPiy5AavVN8U3grnuSjW/aCO5qp39qjxVEbXhZqX8CFIdruw3EOW2DNTa2HFkJke&#10;Unqe05WqLNvJjtzdCcg5xW9zZ0UKTC0s64hYMQ8oLRvGwn81y3ErM74pPzBxdEjPvjuEDGdKZ1Bj&#10;DG8lnXnW5dqsecZa2Uq+KG32045ITdSPynAsqjZZo1ggI2qsyJW0uBnClcSp4KVdIa0pNS0u3pqV&#10;C13MSpNubqPKSler1t+ujwsYxVhq0gJnLxBPzWCeNk36DGtzxFuKwJRp16qnuTv5DycgJ09p4zRM&#10;eKQwRjY01uwnkfto0f3GyOYuI3FZ00QraqOnQ109Uq3jNM1o5DOTZghmvXCQ/9n7P3h69fYkqI0P&#10;e/wlcHmD1ZIukx12A09eDK7VHhW/Soi4UcyuCjH1JaaD5mOHKc3hetMVxWlZi9g7Z2IZQYMHPtpH&#10;QjK5DedfnLqaxckEgeS7Vv7WxQn0lB+E645uSrLBrB4ry6wnzw1e59XUy5Y+Ffu3S4Jwbo8p4Sl7&#10;3dFVmk6IcpNvxJKKXpMyjbLLtJ5cuqAyG4vzwHKWL004qIuOk61AxTFEqtDXsqAKMyZUjxHZhIeb&#10;MaYGdonID2Nl5IKLAFgzOQo7Z/zMi5KHERaZ6mDybOarqonmbJ86Y/2OKstPT18/+7q72u0Xxt2Z&#10;95jrMZ+HxXePC7Bcjv1mf/nNVaF2i9lssVymHrgznSnSyVTEN4q9aSb+o9xSoozIIQxx4/bN73z3&#10;e7PK/u4f/r8nXz+7c/P2m9MLHBub5eHyvcf3QKTT7j1ICEtLGTnYQVOZVNX10IOBLuggQK1kd5vt&#10;6el5anNv3Di+23Wb7XY+n82X8+1mc3l5+fTJk0VTpwqkLEusVQLVSIGqlAyxIqeJC3FTsMUOVLpI&#10;ZUIpB46hkZ3H2w03nOQ4JcrCkbZPIE1qV8Jo6KTYYlPGomiMTGCHNhTtEVn5KClWUBqhZW6gU5uN&#10;spAFCS+u2DYPwziRswlePJFm7bQtYnOhOAmcndVTuxJIDoneXR51f7BsCkxyochc2VoJPkAQK5Xr&#10;o5kMopmSysE33ouVt9a5uBY6tyaDK3FLFtwYBuUYpRuJvxOy1Jd2pCgLm0mGrIKOY8gQZywxTJo5&#10;jPTBwEgF5ZNQiVl0U1JSZWP55nGoXxgL1DQXBPOEIJ8cGpiu326zX9T1rRvH8yZVdvOzi0vyOh3d&#10;/fFDNrPy/sNbAcov8OHRTPVjdeO0RpDweB1HZWK+8gSV4JCP+zNSMisj6kJk2kIavRnPX5Toox4x&#10;fUs0XSN4lRF4/kWtRi6GZlcf7FI1+hvUAwJeFjdJrwJ4bGCFX5ZVWsEWr2PuGSk7GrgRIVJUT8i2&#10;xZL+zgIHUVHjQgTlK1DYteVljYRTVUAWLuVoK8o7DcRbhWbE3b59pyy+Ri4h1Kk4hEVahrA1LL8O&#10;Zj2jOw6WQ5q4oBm2xQVniQYMeKAKTV2lp6hHeNWgKJdY4ETrzac2+nlBwwmML9IkjEJiTRncFjlR&#10;JHAXDBLHDC5oxom14ghmbBoDIWboOR5lQp4lYbhXacoNdrSJBeIc4T8AhxZOk4JkzwHbg8iZSWJB&#10;nK3k2Sgce2KPyGlRVKnVJ+KDEhgcQCZ0ySILKppsMbmZemGDIa5EkMbnhzxIEHsPRGYwAgTnwRtf&#10;/sBPtOWZAJM0yI9Z5zGbOGYRq0Qi3SbgNwVkZdnZFGriaSXCIaCIAIp6RFmpPF2WHOfzMJKi4tB5&#10;BQ2lDPkh4G6R4854cggXxFPQJG3WZGGBp36kcjEQGUBc9nhGb7XYPuNceIKFBCVJ1hjPbcqqht9e&#10;HS5Xh4s6HcIh7Lc7tm7FFg4fZkwhDwgmY3KPC64qZ7dv3MRQNDCXB+1OWu9DjyHYBRlX5LkPiNIH&#10;FyS3YrtN5+l+ebBMv90sVhYkdukFFzr0tOUarHrTb9Spka3K2/dumzpV5L42VeqpZ2WhS8hws6Xd&#10;dR2YToHcwSxmi0XVLOcz3+1DP6RrcJDa2RvHu+3mzo3De3fvn5ycXJyebF+cpkcxtbzdZpNWl3M7&#10;XArgWAVHLHI3MPlMN9r9/M7hv/2vfvW//Id/LJoy9f/p+jlFO4lyLcxy5jXNVYBsXNVAE2nhsS3S&#10;Hd30fbOoag3MfzheG0sJuAbTxcWnG8O7LEw5XZe+k68aWsM4kivw3Aog4Afv+7okiwvqq4G14Tlm&#10;PZTAd0KHRFWSYyBlnWDAFZAssMGx6M8BRnoa95OOaRhQTMJOH2ofUz1ZGzQDhMMf1W2AQPqqNFFG&#10;Vk3fKzSK1zhrhx5h27o+dM9jVVpTl3ssHNSyYU4ySeY0BpNQuBFEMRHJ03KDMYOwx3RPW+feWS7O&#10;+mGm49vBqUncAWbhSqCRv550Sm+RlSel5h8IUnYX6DKtDeNCY6qqGie1GWg1E3MgJ/ibmjz8ZKZg&#10;Jg5GaoJ0TaHmIMG8PLDMpspxZGnmJg4bohJFYuk23yptH8KVkLprwOoC+0UrdauyJ0TCjKpRcW7t&#10;WTvcmBdNtEd1nSq1WpWHulyp+kjZ+8vqu/ceLRQgGwPYP0CRBWg+O+TAIdOD0zIUImBJClPTKCmR&#10;IuNV12wC9DTZWF+zu5yGw8YRRIvCM2F8FC0APaU+jD6rVD1IQIVh6a5lkVrUk/yBSdBLmMaNCLAq&#10;Ds4MWfrw4PDmgbYzU9xU4TKEnffHpX3rsQAiESmpwT2SiofAXmV6cr80aVD1xCdZyOd64lxFkH7O&#10;3CJfMQCQZXVlOyhzPa2XlpwR7kBa8LOCB0PUaRJ4aK87hBXI13V+JANTPlmWlFMLDYKLIDQKM3po&#10;s4T4uvw+5twsvKekK7ZacmgzDyuOHtFRrNQzqSFI+JMWn63USwNeOomkpsmXEw9ntrCSi0NPZZBh&#10;036AgZoRZNhO/b3wTyocnLl4zQKaFBMKNfwFbj69Z/Q+SIY166slHzg7URtzO50XIe4Gf7c0vh96&#10;dveMs9JctO6wVFtrrna+vGhnUR3Mm23X17t+Vpn+8/PXv30e2qFczio1r9/sik2P6LveAeyZqtNQ&#10;NkX6b/t6sz/fnpdn6fvWN+apDLvat9ER7ITwmh5jApnTpWPn+p03YUhfbnCD+j/+7tepgX3nncdv&#10;zy7hEbdmdXhwfnH50fNPIRkXOKjpYEUOmUBV5PW3327TH3dtt7tcd10/Wy7TN3z16mUqn/7f/+v/&#10;BoS7adIb9P2Q/habgGHoO7toAhrx6CghptQ4pDM8sB0KFCFAGkbloGeqLRHQqEFIn6ZE1WhmnnMq&#10;CnoYotTCeI7SwTtN+jxu86hZCxlX4EZAMWU5uIF2hIKorbhYqRWhVEeFUSqEo2GxGrkQNYzBGqzq&#10;Axv0sLKCOil0mYKJQwHxKEoRq1mLzhpZh+itPYDzCPYCgjqyvoy7LwyULCTTtQNTIQJ9SOyGc20E&#10;EgyBY+SAICNG6idpYAsvgiU6VPIUaslBM4Z1gfjpyecIywnYfoninoo5wdMBNSMgKFWsKPPyxrIx&#10;NQlZuR1ESFVjOgyW2SOBUQIcgNcMzT8mtFsCP3iLdgcHs0VTz6vyvYf3zs7Wz795DqFc6fHiXROo&#10;u+B3VZqbd47KCjAggrfw8+RUJJVtyfS3R6tSG4fRq4iRfHQ/pf5XXBhhSMFe79gKUZNJSVTso05A&#10;N2Wgcr9D8tio5SRHYySWkhPLBSEcFL+m2pWotch/sWRxnW63jCIIiE61XMHMUvRqJnMXRM05p4eW&#10;RQG3hFF7YE7jQkFvDCPUbQIkDVXhWn4RUqJSczJAS52ei4cP79+6uXr59qoq616kjIaNGzUmixmC&#10;H+nppi+IgnBDfFQlrsggrYVmFUzt0tfZ7/fIF7bcLo/CNK3EnU3inCUkQZzqiJwa0O2AKNzasEoq&#10;UryPYhwFmwuYSRiUBxIBQE3GM9TzAzMd1gHtO6xN8NhhNug3gJ5USE2CHceRIBljisBIkmgq2FsZ&#10;ngZR+KqR4GLF/F40xwYDt1TQUztnQX3K1yd4fvbQLg9NrRlc1ciaFuwlhzvDeCmQlJ/zYa8XW1zC&#10;sRG4NZIiyIHEbNZHgwA2oE59FHa8gd+XlRUh8lmuc3BZFK2sTNgU28QDZYDhZWLzE/lerL6ikAIF&#10;+ZDwKnRP5twVBtsVWSHB1es7D6nvlGxE/O6I4x4EoHMuRw6bkz0QHbazsT6dATrvsJE8p+kDbLeb&#10;r7/6OnWrqQlsd1uAN22ZDvXNbq+QAQEufxa8jmBBdAMxOLs27PbDxdXaNlXvXO+AZLbfX1VNOr1t&#10;egmHR7WFDwlrIn0LnXY9pbf7Nt2/O8dHy6ODIYat623qCdNBOgB4GoyHRIzUPc5m2rXp7Xf7vqiK&#10;/W5Toho2RDdvyrRXVYsVNmIYCQ4EHjOEbrac3bx1dHOxuHt8hMyA8PjRw6vzy9cnZ69ePUtXaVbO&#10;KluuL672nTexLKl1hFNZNU2FgtNUD/SzuulgpNBXavbf/hd/89f/+oPt+vyPnz1fr7c9dO/Qgu7h&#10;R9V61+7227R6tjsI/k3XZtvCaB+0WpUFIDutu6pq03WzIPZIi6xrcYhTmPQGTVOC+yLc4FDNqm4/&#10;1LXtOrfthtmyCWzQZlMb6ZzuClNV6W+BMqGhkQbrApzUg2UkvE5hO9yRgRKPpgZpeXXdkP48PX1Y&#10;VcJQuXehRhP4bsDJImod0GkP9uWadM+R3B3wkbDoYwGXKRIj1SjSGMI8yeGTaVOvrjE4Pa29fTc3&#10;wAsv2tQZqxac/WKtYtf7vgIeeTl4v+9Tjwq+GXURm4ogtaHDHaK2X4c3al5tINOoAE41EOJr7DQU&#10;U0Op2SmQaI1mAKr1N+aQ+L1O60CppdbrtJVBfSf9QPrPQcksYi12NXGaIhtHGlB25eWIF9H+XetR&#10;J0Y+AQ234OexoZ2pw6a8BDoD4n7pvTqHNHfysVTOS0hyIXrLId6py1STn6Nh4SLGfSratdkhh/yg&#10;THuonpvi+a5VnmnYJy5ykHKIrY8tfuYzD8Y8c20WtjjQ5iiYuTLLIR4uFhE62l7y6bgpxZMj4swN&#10;lFHoD4jetdGhxwdtfVn8GUcbEjWpLshvBsRpBfmKaT3R/fKWOeb38uYJh4IVop00vWK+kLNaozD5&#10;8j6fRWtjXq8e8xu/RaZmy0P8MpjPGm6Uq/nuqk97geqXRl/thrpID5e9VcNATdlQavaFeOZc9Jmr&#10;rDh0l5KxiAnPhHyBKJ2of4ka4Caez0MYOfm1RUMsIiSLc/9UW86h1oEHMYMfPb9krjmGgWlJDM6X&#10;jIzQsuM6icmpZ3YII09Jwnqiuo9hNIjOjOsM3+eVryI7tGXZcJ5JERlYxxH/13TR1CjFz5p/wp8z&#10;bKvUmJ9kJ4Z5XDcKgExh4OSjnsXGYXLL9/jg5zAz+oKtZ5y8FC89Lz7P6c9rK6A9WBLcsvZsm34i&#10;PmpmF13btv5t2kfSD+/75xUa26S/vGpvDeG8G2xlX6bXuGirdIiG2IXwGjoAXXVDHPTF241FFV5I&#10;LelVF3vI5gkOHEA8ueaWJu173HoHF3uI47SN1ZUuIB7PowkqcGKj91OiN5ZeQP6pm3k6R9Ix+vSL&#10;L7/84tXdhw/Pzy8sroG/+s9/dbHZfPmnr9IxsVgumqo8ObnA49xQhzlbzJrZ7Pz0rJo1CPwG13Vp&#10;G+/WV+Ruo0gXG8MV2DJDP1CWFXjYoqfp4cEKEZ3gWYbKGn8a2TOTCQts5Ayj5YzniMPsYEfPLH4k&#10;z0x6ZnoCpGY4+1hIhVjfEfyLVDzaFjiYhxs2bnE0O3ryOEy6muBzApBlGyK0DCD+ElzSaMYnnr8S&#10;qZ88siOpo1MYgYFpsxQ5QvxbANIKY7N7HZpWWrJckVkKl46AxuHHojZEicmzsYaDeREfzk7Oo7dD&#10;lG+K38iT9SBBTdCLwjcq8E0BTcyeW4FMak3eIamjQyspliaHTBcnMaNO1YKntpK/Bdp0wae2zIEW&#10;VwVK9RXkWOeEOei9J9JfSqyAz5uWRDWz9Wp29+bNZ0+eX2370+06/cbqYLVYzM9OztJdTYVhNSuP&#10;bq7mi6IbWunSc3g1aUy19xnyZ7QviwSJvxWlS48MxAKAj+cIf032M4oh2/ujrxgBRCMHBIYc+GaG&#10;O50wZkFBrJEhIiVpldGfDEItdy3ynUkPg/0L9RhUnoOs1zmFzAuLSC3CzmQ+FYsRYSNjH8RO2ZEI&#10;pLiU0inAMHzvkC1jpeUlTXp+HsHCJ7W6LEAAtry/9+DWq7dXA1XtkmQt+UP8UaIlKBkbp6jzoavi&#10;6MGJD7mlhQ9Dxr4jSglMkj0Wm+KaHWlTQ85HCMQgZp9KYiYAo1IDHlJYwkURuvEEBjDtEDkkitBX&#10;1OKTXZOiXo4fJw2sZoCm8SsNbB5AQmrcSlL9FHqG1y3OOjTIRZCoAIsZP4BJt0KjdjlTK3jaFrIe&#10;VTPTkB8SSkgKFvtwLRYCklEFhcl2sy+rIp0B3pHUnmFkAtspMFqr7G04dfg0OZBRs9CZPfpEVY+y&#10;SCbdkLeBUex0RnFhhAFIgIOeOmcImWCkaFH9FEW1awi2RdIL9bG5qCRmneNkYPLNR1Abhp0k/RU7&#10;iijeAsg8D0D8ZpiXT7hIDs+kSY9jmP2EJMn6DJyMeBn00NWgQyWIoAWOqQLkx/tbx6sffe+9YKvt&#10;5XlVNcEGP3RxiBX0JhATlH6/SisKnSGHYSjr2cn5OjXGptC9b21V1MtZd7FOLaIpamyt2TY7Mrkj&#10;rZN0hveFjkerw1RBVIXeba76qgyuX3f71EDv9zFtbeV8rlNJURXpeKzLVWq80x7i+7XqdxXu3T2R&#10;daOal+nTpU6yRdK5/st/+avv/OA7B3X94smXVg11aV+8erHe9E+/+CptqgfN6uzy/Otnb85PNm5/&#10;+fmTp0er+PjR/eOD44CT8L2DoVo9a8qi/MPHn73/4J6u1N279+4+eqT6zU3rD2blO7/8XkARFI3z&#10;oi6ha0XtO039cH6JnHNboE+5g+RW7buhTyut693l5T7drp2Lbd+u11eb3Q5PQeiL99v9clamjjdd&#10;mZMzENnbavjy6clmO7SdWy7txZXf9s613WHaqcAxLroh7C1gHamfrYgG7f1lqsDqErIb9y41z7NZ&#10;kXrFtLj7wc1xGgneadaUy2o+r96e7Ny+74BaUwRAUwFGKCqY17rWe8PkeDKohrOtgArMIrphUWld&#10;VCAQjg6j8HC8U6pYQuQj1Jdn2iytWTkPKVlQTsW6HTCKRafeNNXxGoGatFXtwa4QvYUHv6nLKgZ3&#10;YXxVll3fN7Vqe7Wc8QqvC0Su2BJXoas+beJnaTOcF9hOmDVqBVerep3OktI+WjTPdj3UwXNIx8K+&#10;1wJ9kRrgDEbVOJsdxCeW3KpKqdQD8U6R2Dl4NotO/1ChnG+IXLvj03W52TPYCzLdXoEPokN0XY8Y&#10;rxKFKgiy1Rs9UF+9FRnhBVteqStECM8bCzbRdHRSK07NP4UnZzHwENIrHB+np6uYm8Uqzh4dHPzF&#10;D/9FeqgMDAAcOyAimTDg+USpFYBWAEUIPCIzlirgdryGqKtpwo3i+hS9sPicZJVaZHaNMrJxs4Ka&#10;SM169EBSchrnAzRemy1Si6PH2JKJxUAcE+iUbJdSI8NqFapz+uZlNH/zk1/8x//1f549uDGrYbn2&#10;Rm0UTH9evl7DB/NhZc2yKG1t329KB8bxMOoJ4HpenMT+zIVFVcyUSfXBLWtepAXQDgwbOnjHZQVz&#10;hfSCGNlFVZZQcLPYOzB1Wxzd9EhXzpxeQiaNYsvobOMTkFQ/eHkR8UPmNGzFST+c6zqlD2jmfuRZ&#10;QiHu60qE8caMWvSoMjYvUC0FX3G3MeZ7Z631mJykRlJxzgp2Ap9mgyhqg2vLbTO9TglrE9ODpGNH&#10;Y1x4uEpsOIHwgqVg69JhgSSLdIWHVKE8nBeNti9c2DcFgLDrdlmZ7RBWVXGVrth+EGcBpa46RO8N&#10;/GG6g2lLSbtQl15EnaSGdhhSY/2691U6++jJrnHPQXMNc7KZW7MLMDRNP7tKhW0Le2sZvIUcPJj+&#10;VFG3Z7t42UMeU9eX6dgCGS/63qKhDbFY6TghgBSTPK2dl6YyrnPDZZ9+Yn7zYHd2FTUzv7IKlAqk&#10;3b5FRX5odPW7f/x46MKsLk/OztqhLatFui5/+P2H+23aStW7jx6ko+Tk7eUA35HpeEPfd6nFLez3&#10;f/CDr54+jbUf2l5cWjXyKk06E51PT0mEZIXgTXC2tN2+hxviBpRosqQu0GkfkaICckQg2LVDV1AA&#10;j4OVhygqOAiktpko7lRgU3eXnWA016TCUcXqUbFNLu03VChRgSfs3DErXGyiuAeLnhJJyDKKOwBA&#10;99EIFexUFJbE2boFizmmDTJ/hLSyFBHEIwONWS0wr0hnHFmCoddHILUmQZrcGiAKgSE3luR+hAnl&#10;nl+BgVmgkSiZ19DyIFaXFocqKn2JTMs2ZhJZg8eUpxgRIi0i2sAmSTQv4E2HklBQjpXNh1FDwKgv&#10;J5kQcVKx2hELSLwTduRmk3KEymMzMSKgO+nButzmMSWmhqEmUdN4Se1d++Wzr3cX7avL7bJubt+4&#10;dXx8cHQwPztaff7Fl1VTHN9eHBwsuqHLvaiWZgxzcMiwKmTLtAqWq+c4KF46WLFjYAopzJmfabh8&#10;RtmpN5jIKf6vkn5seCRJx7UtgHsLtufwaBCqFNB+mNYYWQRhHilSIyFHpqjTyh50SVRvsKAqKImU&#10;j7EO8UBQ/KWqjga7MUIFiMqFgpBOTPHxnACChHLD7mSGAp3QzRk7AyKiRz02RYxzIvc3eoOIfPoa&#10;mQKffuC77//gnz78xhGZW7G9tR0/ZxjnbLLcUDHPadR8GfFBdFDoFBS7lN4FbN9RfUXUXcKfPScM&#10;6zA6LOB2A72rJtMjIFzIPchCHS0OuqA3QAgJmy7UP6InGyk5M++rrgoK+ybuPvV+ROmmx5cWCjJj&#10;YfCAXw2VgjqM0aKoSSjp7MnjYMPUeUn9jRgbZnD3w8AVpOr1fb9czMmFM2cLE3s2/W/TsO+xxf94&#10;VMbrCbpLswajxwEXx9XJw6AyOk69fuDRFHcmRFGwo8qUdWHwJA/YF1vsPNGhGmkM2SCKn9gxJUOP&#10;mDm6YNHaQfI5U53xCQiiHedf8WSBhhyP/FF9DLm79ngXiLqfHq0o2b8UDmVUyAl+XI/oETtRmp9P&#10;HgALvEtKOSPzGgqpgnC8tuv2+4Plqnx3nh7N2Wz++ZMnVVW6c0jVns1WcMJxn29Xy4P1xWVZVOnA&#10;un3n5na3fefdW+kIKEswV6pK08NaRfNuZl0ZFAnCWwGTCqkITTM/vbjYG1Ut5pDmtu7329TjxLha&#10;bIr++dXJly+fbHZ7fdn/7PHDD378c935Zep5+v7B4Q1r5mfhslFFndaxtoMbZnVV1vP/7m//zfnZ&#10;+us/PklP/embF/OmVMDzjaUt26vts1evry7Pj45u/uLxu9/56wfHx4vbt5a3j1fpY6fVGIduNVs0&#10;8zmMk8DKaVjODk7fnM4Ws8P3j/SQblLd7nbpiu7avSandygFBquQ+IAUBjY/xHgiS6IltOFK7+Bc&#10;X+MjkjrVWwBUphWyIN85LAVBIA1/CIMuR0Nrh9ulaQqkiOv9vmv7dEBCA321bdNTuV5vqnqe/vTl&#10;6Um6rtvN5uTkNEDUcCre3K5zi0WFGK1Kv5vKOzCL1mo+B4Pn/T7tq87U+uxie1CqtHkPEHtWrvec&#10;opxasropdq3bujBgdWGrwnP2fFykr9QCNJtefr5s1ttu2ZS7wu4pTxyf5xqEkaA1P8JV23uAlIGV&#10;YcAxIhDDN3XdYPgXKGMAC+9Ypf8r7RL3kTpd3PXelKZsO7jIp2tntV01MPbH6VkqJQbIiLd7rLw0&#10;1v0xq/jqKhWv60VN/cMzhdhOqqRTqzArWWpI5X6B/0AcSNLjFeiqpbDmzklLHnlJFbhwA8IDPxnY&#10;/2bv4V/XgFpLVBJqHTnlOLItkBIpIA7kueXwKFBMDTP4hGGbURnuVch/iAJFg3zUECfdhRodsKnD&#10;Ibq4MS83/cysb6ba3zQzDUm83bqdV4XDslXCdGkezmooJPBV0TJOr8VQ8ZrxMo98J8w+CqnAehDj&#10;zXOcOcGfUdAIitYOo8W0bOyyeWk1UpWpWtUqZmtHmhtmBq0SSqS65pYlMRMTHW9GJzVZ4aQLe+/4&#10;+C/efee3Z68udLNGrOLFZoB7mjqfwoRNezmvLoM0lh59yDGRqymLFhaG3pZmW5dqcG/A5g0GB4TY&#10;HxbqtrVtus+lelU69nvzEOF9vKgu0M8yELAZUEye7yMNR5TMMU1kqnwUJ7Nsg4x8AeH0T8jQhZnk&#10;BmFPmLPEqKoohEs4hGtZ0N+OGgowVrR6AtJqJgkr6VQpTXeathVztplklVGjDgE/sj4nXphM2SCa&#10;ccihYjhgGkTeXFkWBoM+1h2W9krp46I4O9/Ay2523PHSu6CaI21lb20X9r3bAacmpmZ435tFHTft&#10;1dler+o44GRtAIFrtenSfZkVaccDTo5aNcA9GTwQidnmMxpPrixwFRwm2IbBF2h7kzbrBj35SjyB&#10;XaHJyYekczWQeik2IzoKv4Excm/KytQVDSgK8GSGeh18PUlRZjzma1ZD2gxNOjxCc3NRH8z3253b&#10;d+IMOmY5I4MN+pblfLW5uvzw4z+tDuuvvv5mcMg+Ve7Djz5NT3BZgTzmy6+erbd7ACFAoM6PBhlI&#10;z1dLVLUYqO1mUC8tl6vZbFEfLZfzxdHq4OG926neOzu92HQQqXC0PHjy+Re/+82ve5qTklqKWnD0&#10;S8V4CIS1gNVSwomZemOUDgG2tt2KCI0jMyiZIldl7E4XKURWIRwnkaKaqYRk/GuwxiBElBiF5HIi&#10;0giWu1vMUyComDpznQWTIKzhXSXVvc6HTKTAacSIDguZRRFZDwNsFfGh2ChYRG8o8Q2KcEIjGSiR&#10;TJsC9CZIP6bMEeo8JeMExWg45YziZJBpMZQfGzMvWo3ANlnKkGfv9Uw0IDAa2gq0njqzsoifVITa&#10;5JhSPYEUGdtDpXRpKXwROvzRLV+K0UlGVE4mYbZkpiKyElgOBMLwgSBW2MWN2Z1KH6yOH9y7+/bk&#10;7cmzt1fbbTEvDw5SwQi4C+pADaU7skFs9HT7gCklyZrMbcb+lnBaSj+W1FLNVEhD7tbAycXmHUi4&#10;ZKBN6awhg+oyjxDXYg5oxqULCjWi2mZojPA7MqTCQEJgRqZyB7M7GN0DP3buPQzFkoGebRiQ+hpJ&#10;DknZ27DXogo6iKoWrjRQCMjSHHsV7Dm1zIvpMLUMb3ObF/SoKILbRM5vii8WWMMfHi5v37nx6s0p&#10;Hj6aePa0KCl/iOKqabsx+TJCbx8l480gvSDVZAXKpdS+7eZulorL0PdRtJ7sROWCQc4bLAFFDC/g&#10;tijyMdcksGFAUMKgUPGL4gTUkXrqbuGZTsUiLCND8zAGxzEHGcNLFU8yAlCUyYzZB8kJkzgefnoR&#10;xI6OpMjwPBQFCeWZ00BNOGlxqYBhj2Ktp+4iWNrBxAPYrZJYZiyH07JVMZtFaQx5AiCa6Cvi70im&#10;Uaih9iyi0+z5yY52QTaJCd1dSX7ZOCKld0TLd81KfQrUwU07J/3GHFYsUIdkXI1w8hRaLUidqymi&#10;2abOwoh4r8DjTMmMLRBlNIrBnATeEsyefbQEWWF3LJMt4QXRQEkw3QLJtCRTQhaxhMmFHVFriual&#10;uQZYF1Wpn/RNZbbpE7t2s10f3rh99/7tdrd998G7v/mPv6nKknbM48PD3Xqb1tDQd3rRpD0CGNdl&#10;2qeWARjwru3ag+USyD8ovwySrAD9YWFcD23vZn1x8vzVg3u3/XZ/4/Dw+PFxs6i+efPsH7/4+Myt&#10;v3j5+hQgw1i+ukzN888/+GUf3LCPfd8dHIBiQS0qP+x1uUjNzbxuqmr2+vTkt//42z71POV8URfH&#10;h7e8271++eKb56935/u7N5f/5l998Nd/9Re3bx0ti9rrIfWPEIeLa9fPZrC9lGUPA2bTuf7V21fb&#10;q/1f/vKnd+7dnjW1d/12vQ6uQ3qywmaeUmBxq6FJuYwS2fMPOfwO/xb6PlMP/YA0ektPfIgbqvXR&#10;pk3zpA1ulrOaDTCA2T0AtIHu9W5pSmfgct5f1trMzJ2b6G9RqPgOsklD2/X4DyCzbnsIc4MTwpqD&#10;o2VZp92zR2N9mDKiFF95fI7STbva9udn6/li8XZzud5cPP366XrXbXbt2eX+Ytfu+r7tXHoAdvvQ&#10;7lOxF5qZ3YdYlLpsips35l9ebFeF6soivb0zeti2x8vGzqq0G633oOpO1Z1LfXPvoNRPz3tdBFSR&#10;DV36NzQ+CNAC0BjYWSCPxboc1jvYA9MOhk9cWq/zCvgqFqR3GH7gg0Uz/HS0LKtiA+bCKnX5Re+x&#10;4lF226YqIK3IdOiVwAyEMj61LO3hfHV7/nY7ADREvtBqwpPc9GC4BVUw3tLLHoXHijON0s3vUUic&#10;KuajhmHVDhmnYPKHlB6q7Acv1E38gWwhmz2fCW1O/9piLVJq7iXIzpowUBVHwTCwl8OqU00Je+Jc&#10;6TdazbD3d72bB7NM11mD5idVdqlINmmnTetnf2Fn+tbBrffuPJyBKzJNqgkcMDnqx6EcHFlIaGtG&#10;ojb4AZ89oq/xaUTQRtYD6HIP2hdkkpJTJaBOUEWFERyWqEgJ7s7uVrCxWmUsGwqyHQeGBOeJe6RX&#10;ZkIaS3oEEY5Cq1ZSjuj/n603+7EsOe/EYjnrXXKttauqu9ncyR5Si0VtHI5EaxsLAgae0diGDcyL&#10;ZcB/g1/8aD/afrIBSw8GDHhGgo2ZgSHbkrXYoERKlNhkN3upXqqruvbMyu0uZ4sIx7fFOdl0q0FV&#10;Z2XevPecOBHf9/22SUaS4BsjnTp+wm9/7Ssf/l8Pbob4iJf3L1bqrKW206JHTOVDA9C9pcEFIvBa&#10;rfpmdcFtG7IMijrrzlsUXltKco598ll82KtczQq1KLHddWq/jn3Ei7iKc3ZvqmZFc9Eegnwzi71N&#10;vFubwZ3hM8KGUiFjqW2Rk4fwXpGdrltFdh/xi/HvICRM8nLJ/ywu6d7zCjSo1804dngk50/YlmzU&#10;BK07mDDAiu3EN06J1xSLYA0g2DBzsTyIoeFDaoyJzJ9DvBkG8/pblV15Ax+qHZCagVZGBqHp2I6e&#10;tvBu4wtWVj3fjA5elGQW//N0C61sfLX4SB7O1bY/O9vU3fBir0Y59MAnXtNp/HNs6UgcBW65g4sb&#10;+hasAYraue3FFlrsePqc9PHDQmWpjOuGAqngmLyCR+Omjcs+DxxhY+vctz1Gr8AGGzs1MkUnvM+i&#10;isZhBDtmgSJVMdCWhZ4z8RzofOjJ+Yf139Ateyb0x02srHII8Mx0UgHm2AVZNDHBcPg+26sb67N5&#10;GS8jh9iS/ySUb2j24NrN6iK7fvXNt949OT2PT0XndRF75q7brptm08R2N1Z5rfPt+QW8P6zzPM/Q&#10;oUKo57PDg8Mnj5/G4/zg1kt7169Xi2X8u83FKtvZWVazV27fOjzcuTg/b87i4Rmr1/5i9XS2t//a&#10;5z632b7wYqgX2F4eY2/ITNqEzXpjQFOTe6Q6OpAKNwCoqgkLk8FGeNrFfZUZmBRSjFGxbDhA/Sra&#10;bmn07KfZOrs9e88ZTlTNe9Kdck3LpndksYSi4tHOm4rPgfjJOikNpHyVal2yPCFNKiUkEfwe2JuA&#10;Gb0oWzHS5rGCksJaMWrIkcMLHseeest4HGPaBUORwn9RBKICZ9MQT1ONtkkYapqsgkgQR6G5RJBE&#10;2NaSCxeF+FKACd55jxW4Vqm7p8KRmvDATsjJyc7h9bQ4p060QUne5EwVdNwzPkhvi93HgIUOUkUn&#10;bBzqPpG+AS1VFnb25wf7y9PNi1V7rmzYPYxLr0JWtscYUTxfQffuSNTN2msxYRbTXPY5Sp21YqMd&#10;ryTKFFbWwMkqRFqmJggvvo9lLaVyEownjbSm/CEyrmXSEcN2TP/EJckPl2W3Q5oghgz8u/DrUINB&#10;g4tFZOghUDPW0BnCs7yOqBcAn1ebDX2PcjIUjmoaGMN0VaOxTjKwAt2xVRxeQnF+6HdlWVSMoyjm&#10;nGvk1sd/EK1mWi742fQ3bu7df/I8ByE48RFY/xh43iy3LSmLSFkaCOgwZOxCExiPcc+zuo5dAj5B&#10;YFSKRI6B4mGNJYI6S46QChQ4y5h1PTrIkU3UAjrMOdiS/wHwOM8LshmHG2/YlokkAZqN15mPPpCC&#10;H1lMIg8myYml5pnt0TmzC5yJyeUcJ6CYl4sqW5NgWp7x8DsVJ3dvwT3bxJ3Xd9gQIg+ejAeItMK0&#10;Ewx9DQ5VJsxd0EZ0WTRfcGIYJmGMngKfOL9JU+NtUiVkcfROLg+SZ0OaDsrlYGxWjGI5T2zca7Cw&#10;QrgUB3gTJwwtoWXIeze4ZRnP/8ADlWXGy2iitOA8RJJm4MCAk2Gg2olYK4Z61AQGS2GJTAyO0EY3&#10;daMmaW086bsE8vJrKl759EQwEYTeXIagItv5xwOvKOMm1oBhkT5YLm4c7MdfNNvZf9zGjnTOS1Hr&#10;vu3O4oEKLB2XmyyeZOvNand3bwjduumbzcq3TZGB9xDwoNGhmcaN0Iwggrc6iz1Vd+va7W9+/evx&#10;ID1enR8dPfvh2ZOTzflad8+71YkKT7qhrfOmtJ/53NVHhf6/771pYCRdLz57be/GS13jjx43q/jr&#10;zGaRq67fwMraKVRtq1K/ODp/8N6T2FIv8/zlmzd+6Zd/8cuv7n325VdrFRq3vnh80kGkYo9xYUWR&#10;V3DYKNfFJVRks8XclmADcuPqfG/npdJ0zcXz9Ymj/VaF1lpN2WNERsOZGpsBYqfAW4MP5FBPXQUM&#10;vzuDvRaxSoBD7wABIfAK4HxFqpgMpLnWy3QVvt5hQlVhaCTHVhAQLjpoGuR0MO+INVO86nmGizaD&#10;83I2zxRzr2NHe9QH1pP3WJn0pM+x4Kwaj8f9LN/bm8XPdq2cm2t73/z85+CC2BwNBqHGigdMrBXj&#10;IdeD2iPe2a5tICzp7Hy9bdvT19eA4hp72sRlsOmbWJ75002/adsGgGLIDoL0i0UZj6zHzzdx8exd&#10;nbdtLEMhjbtt+6EDml9Zx1tQ9kV2cboBm54y22w6uFyglYKhbgucQKhWtMcBJWKusXT1aCt9VUFi&#10;FMYhI70UtYQ9Dv5K9Abzmjfn+NkvnKTv9mKxA8I8iUHaYohCwB6G6Mo4Z6EoUWOAIwPf1gwMvkEp&#10;D8YGJZ6tHRKkiL97CzMDgKmGMO+8tFnjMNradJ2bdVlV2bPeb/pQVlnbu6FzudWLtVuW8SECeACV&#10;KabpgRI+tC707vqVWdcM8TMeoINo1w6ltnmva+f3qwok0r1bbOCSlVmR22In1Ldjj1/mwXWaunJP&#10;s1I2eNHJjikkoyXDLiRCtL1EUxPP3TAxDEmMWx9GtZn3SUaJRnvKsDdVSCoMS0kJUPFIZCAZUJNV&#10;BCG9DCAIe8g5OhkJwvGJ7xImllrJBIpFHGjxFxiWCb7rr+5f/fkvfvUvP3i77S5mD1dfiZc3th9B&#10;zea5q22PXvBVnR0N4QI2CzvP7dPztqjy2qgN2H7jc9uGqrRNL80kcd1zbORWLXR6sT+MPdvTlbvA&#10;Bi9Abk18T01/Hr//WK1YRBqX0ywn0znmACfJa2wOgaChh61Tra/nRYamQGftYBdF7JqWVXEBxbVn&#10;WW+Jvx30ugZV614RqmnFuDh24x6N0KkSMOBVA/053f4CG+YS3yqGk80Gv9G6is0YcDTVGp6UQa0F&#10;qx9EG2w1D3cIku39Q5LFrrv4dQNGpbHj2vqDOdybbWdcyCCvwHdx5+qHwuhmcJUBhUbrfQW7lYuH&#10;+ibuzL3fLoryxQXEXccrtGoH9MyNm/a8d2uYLsdnMuTwOIBqMTYTFRJK6/hetm38YOUQqBad+UDR&#10;EWC4jxuAKcEuloxYLPr3oOYAVpVrYEzpiO0Puz/WdwNQNEHa0wxlmXUei2wcHCvUuA1K3ExAeNIH&#10;zjmTTEAIqI071KBzTQ5D81nRxb6abW7A3zF+Y7Nql3sVFHy9yisISsmrLBj2ATaJ2YHF0+5ivohL&#10;t91+77tvxq+2g9/Z25/PFo8fP6a+rgccNkP3wIzs9dum9T5BM6rMs+1mDfaK2jx59uzZxfnOzm78&#10;zsP9w+s3b2/OLq7cuHXtYLG7s+e7bNV3b771o24Vt/gtEGbLfNt3BLmRQw8nfYiBIAwDwXAioBcM&#10;/FJgDhK3XijI8UkijI6uvyYwAEve0c4qoC990uoHbtgkYjdMcs0SJ1pMhtC9Aj3q0VQJZY/4v0ya&#10;dExM1SOox+kYSmKQ2ZuXya5U75LekppITQzNII7JmjwjqYYPKDPkt5dygIgXKUCtFluu5ChGTJ8g&#10;YKAmy+VkUjrB+uFxiYuNEFpNzEEjoBVqCeHshom5xVhk0eUpag5JdSibtpd60owCXUEKDZkJQ8cA&#10;dSB1IuzMKh9gQPKweNxwHTuAF5ehaQISswVlhGkRCrsgAFIdX7yAgd6swO+P+wqQLnLLYn5ipCAx&#10;wGhGE40sZK9lSkAaby3OTdgkBWP0JT0s85xJmxi0ePzLUJVPMWSqG/4Hrxt75CZDC02kbgGQlR4n&#10;NWzCS7MgvlZ0Rzmg1JoCU4g6ym3SpIC1pJSkShssVclJA4zI6G9QNECN3SBhAJpI/5h8R1ZagOwX&#10;GepjPRqpUEwuEFbitQX27IBpV6D3hhdv2u727dt/9Xd3MyIuICxMjSu726E5M57asZkZMuk3aAid&#10;+Kr0IAmk49BFJndDG78BkPrRN4WefiMK88AqWBq2YrvJtyUoDrDG24XRQ7C30mKNpSpdaLhYhta6&#10;N0x4jpVxllJ+gCuS8XCIhgrMc8McM0VUwyJD/m829BSHi1lHsWeDKDMSJGjqbLVj7wF6NeJpEyZN&#10;NlTgVouYUnzDWVXSjQOzIsOiCgW+KVbpZChl+F0RKskUC0D44WmjlBAYZgeETzN6KbazIsiXTMuA&#10;OOTITJsM1oifTDErBG1rYciDq4kX4IIZIExoL+C8mYrHqFEPzBhP4UaSlwVHL1KX6Nlre0etpsUr&#10;AhmHcZWL9pvjQZIQYeIxhrrZgdT/gajt3Nprtifh6ESxe9BjgG8qZVPCJekKVJbRJC/WdRlYcw9F&#10;XMMqrihXx1fe9icXJ6/9zE+ZfgtytbLq/YD3A8ao8SOst9siBzPfJhYusXPqQlXV/fYEfBzbbgdH&#10;epqD5hD3x9CfspodXrny8sv78Sn9oz/8V3276nJ9Fpy9sZPv1F2dPYiLeZaHWSwv9d5Oee583vX/&#10;59vvfrzq92b57NrclF0bhuxzu1fqum9d7KZi6dtCH6aePvrg6QfH1/cW3/y5r/7Dn/mp125ciS1w&#10;Bc/9qrmI/Xg3xPeQm0076LKIRUkBiyZ2O/CcvnTrRrWzU89m23aTnz3vO1DsxTJ1cA2QtXGWoWK3&#10;5YgNDuO6uIzRSdHSaUr5wzDSAzEweUVolNOTVrwpUiYgdlXW5QTBK0AOgDZBdxBDv4itYAK7dfiB&#10;E7AF9R8gjSmIyEdx9JqnvCmar4BACBk7soy9yeMLoQQfZ1vxFYZ4SSwIUSCtidyJQGLSdMjJUzYH&#10;XowfMiDhmWLo48MZYEgMg7t8JwcK7bVYLRdwmA1tURQdxtXF31AA7bOIi3uAjb6Lne/6YgVNgc2P&#10;zk+2Tb9tNnmpV+sug2SL4dHDx2dnF3F/iMvmpO3Cfl7N69Vqs1nbpnHn2x6u4KYnOnS1AF5iUecb&#10;YGLbbgiwOA1ODbRZ7s3aVdtuO4Blq3zbgYVOi77/usjawc0K4H6V2y4usi5e5bMmrpT1qivKDGsX&#10;tblo4vXfqczmvMNM53DyoqnrrAAHLtB8lm44Pd7iVhwK6BNU/LxlnccOJwdRH+w0F+v4cXXsaasc&#10;jBasCwZ4ZRpcrLHbm88AgbfroTtxVzObxZJzMN22iRf+ysFe5lRd2f3d5ayagUanqOr5zqyegXDc&#10;ZvFRjSsw/kS8U0WZw54Yy51Yf+flfj3XkDcGWNfQNbPYsdlYzIV4L0MLormMyAkWvXBYCoMmqyFB&#10;GSZxYNgCJJiJEnTiI0XqfDZjAHUcEZPIt8OwJ0cq1YKYMabCNAl9cfU6lhZTVaTEpFGS4Dj3Mu6a&#10;scZGFmMQpctE0yvxkrxzChBtrXCKgAoMLWVuQ9v333j9a+/fvRuX8k999bX4Lo5X29b15xfr1aqB&#10;c7ewfuUPcfC8vXB5bneO1wfLcosPYFxapgStQFx3J9qXub12bfH4+Wql1Zbj/ADEi99wZ7d6+9FZ&#10;FS/xqmloKlxhU7rtoT/UmtOYSwttZ/ywm545zB6nMPGvYrfTuVXsM2N3EX8WlKjQu8Pz3LmLRcEv&#10;siih5ywY0T1YVi8AXEVUFjDYuEJgb2pO22WRX3QDGzUZzQ7VyF5Tzy8Usi3g1Y7P4n9u4DVto3XT&#10;SyZQvC9NT/0w/Oy8oDQ8aK3XjZqDdAK7fZP1Lu+HOr5NMNjzddzrTlbbPKvjYd3Hc0Nl8SN3MPKK&#10;r7MPwbRDKFUNFKHeI2CwbPuLvfmVbli3wwyrW5qMxFtQYJBsiWsM5lmFLcD0wbjMUD9cQ8Hq4n+A&#10;7R9W8LE9WildortJ3DIgPh3UGeDkB+YF8aYVgJ8MHeyfZTzIkMoOlRCuUJDwgx2QGlAGBvSoMm6k&#10;cKM9mOj7omJnbD2E3Ksu9uabRnhkSB+L3UAXTxeL0ehQwJgChpFZDvBvLEy99dCeu6E7g/zbuFvN&#10;YktQmHWuG2LAkkkHjXji5p/buoy/oP/ow4+aNchk46ZaV9Xx8XF8fJZ7u6++cueNH/3I9WCGXGex&#10;s91SEcVsVQXatMVi1sQmuNlmRYm/Hwrw1rnttjnZtvGZOXryYL06X84Xz5+eXbTbl+/c7HC4qYbN&#10;rELrQ5ux8M4NxGgjIanCEhTcd308uDxJutqug8pTpKOIJthU4jHAI/M4slm63OBxhcRqLpa5AaOc&#10;wRM9RlZRf4WuTJrpbgQSMW3QBLLNA25HYj8QY5btyI2wjj27p0DxBQsAkS3AyYbJW/fpNcT8ICRj&#10;GTFDwqZAUXtPdtAEQhrCn7gAhjYJfC7gwSEiNVVufhCFKv5D2aUSMoKfEaiReurhp8USwUAx7FEm&#10;KZ6yyURBomlp2yQZHaG1rI8ObE+j2DaRW7ggKS1EFMdXMIGSP2lvxy/HricFhMoVUmivxRRslsBQ&#10;LGgsOWIFApO9WN7nOGjgkFtS09LywMCnkKAxSN4iQq9huQUa2RiKhtKpPmduPA2O4hlawuJE4jdc&#10;HOk7kGQUWMZ4KZ9FmK1c8mPmhfc4jVJE+dCCmbtYq+QQfaBDFuuBIi8a1IaBjahnt3RqtTFvVUEj&#10;aTigKH6ljScG5FayAQ86XdP0wRpSjVsaBhjM2qDRDLFBgYWiKKibk1RNcpnCfGTk6NLVwdc0sZbR&#10;i/mdO9cf3HsKVSl8KhUrDJLUjkR/BVxlMIbWhlnHoFe1mps9TYAPGstDhwgOyZDT0qP5HrR49Inh&#10;EymEfEkXaDhwiN6nGMphwwYeGhRME4hj6cjxXAOVBSOIAPOxKt4/R+h8LGpxw9Vd3xuWTnA+GPyI&#10;JDZxMhhR/KFTh3dMoV5wjfG+EzES/BXQ1pO8hQkZTvqt+FM9uF5rFO84Xt9gvqWzsjAse2dSeAYx&#10;1g6Nox1nqVFCbxi1C0a4bUi0oNAdnGZZJAQpjiM3mgdUSkzJNI1VqBhC4JpGEiw0ZxX2uCt5SXXD&#10;fcEgH8PRlA67kdEUWpOtYdAp0BAtCsAqYBj6LCuIyG0l6dc4ziWCkQF+NLY7F+dxY2yKJtJJN49/&#10;Qr2HJ698kb5opUanVIs56VhretzFReyGF0VAYuTJQ7mcsZ/IwPHKCDzCIpjXlR/6g8Wy27Q39/ef&#10;Pbxnh+azr9x68/0Pe5BNqnpvf+/w4Pztd0hq8vz4+PzszGSGvOviwV+VsbzJw9BDvCwrHQJq26FJ&#10;y4P+zl/8aZYv7LyoXrp2ZNpYDmwK25a2r/PTIiMB2NyFJxj+cRbP0UL7ebFBetv78f3uAWqx6zex&#10;tpjtlc0Q5kbXStV3dr7w79yZZeWzPvzpk7e+9yKfF/nubLY3Lxe2ujrfiQXSTlWXChKBwR++365P&#10;j2d1eev27bKuT89OT1en3seuv4UUpIDO0wqloRiQC3fVo80ZSAbgeTRisk9aRxymIP+BlOQGChoi&#10;QIJTB4VmebZz6TWOmQyxpTwScj240FgcDCPES3mCht3d2FKCog4Me00QK9+QbIkSDvgRQOewZI8L&#10;b6F3Kh28cJbGCr5EXpUmLziKOEPu0Gh+kGELEzCiWPUdHPBAHYm/sWXiDPSB0Pj3bYMtPGz5jRhG&#10;wKjMqlgO71bA8NAm/9zihicvYKZJIKvlp78OfY/NgeoMjXk8e2KpjPByiOVRaJpms92cXKzOV+s+&#10;9LF/jh/qdNXE2/Ds5OJ0Fc8FyH4o58X5Nr4h12Yq1qzxkYB3aXUfu90SvFVC7Cvbzm9be252dqvZ&#10;vHj11l4RG4obi8USIpwN1aAW1Cjrpjk+Olksa311PxbCseEBtVsJI0Dzmq2KvOtg+tPGp2ZRx3Kx&#10;sqbKi7qszk7OZsvZYmcXICcV5nmxN4stc17Gw8Pmg44lJYxLQFmHNvWxD+36rnc9DsnNrKw1Dcfj&#10;jkNBjiADycDUBFKvICYOjcMGiKYjo6h43fMS/mO9gngXPHRj26HXawi8gE0TIGaw93G5WCyEFBVL&#10;raRUaE40OZxFYHgbMikYUoS5ROUKFJGt8Pwi/okYw8jQUErJSVKulsh0JbCtqMKSeor6ZLT1TPmD&#10;gUsxdlIy4tqQGC6p+53EPWEFRfaV+BDGJTGACChUmf7P/8l/GKoCD1BsAsB7DTiZq6bb9vHfIS6o&#10;ddv23h89P3VNF6/K0YtnZ6uLi3Wz6vpC2XXb9dpszjbZZntzC+hVbOTqRRF3xO2qi/ewXm2/Fqt8&#10;bVaZOR48WLY5V0ClZbcW+qj44g2G1YDLZ4/hiuQCTfbLVhg9sTkM1Cf33HbSPrDqWMi97qBZXbe0&#10;7bzoTtSyAoJxbInjX51v2/iaHRATLjCDBHnyePuKHEDdgUEetWl1noWry/gjeXysMr2KBdAajIsg&#10;oM5jQkNuWhMfqzxeIINermVhu7h8FxUr1jP2SdZQdXg7EPMKblCNdqDaMj0zXpEaLotucwo0UL3D&#10;5UDsq/jMtMPzVs2s6eI6iR2lh/Wda09YBuhmM3h04SitiwFcXEzcEEqQb8CDHE/7DrfvwoT4zhcI&#10;KUPVl2VN5+MuYXJb0AAZXNxcfKt57InzwsVL3YdsbjwjSiqA/hkKDIA3CrjksSofcu0KSPhAw3sd&#10;O/xQWhUPLtz2O5NB/0i5pW6IZ4+L66W3GurgWKLp5rzLYx8yuFkee3Wr7GADbDXd6RYUKvE+X8Q9&#10;zzanLYkFYo/tQIIEQUHxcu4s67oq4p8tVkN5Ub362ktPPnna97HbBrrfo2fPYCm2/bd+9mf6rnv/&#10;3bubbYsz3AEDRGIjbJsG7EKLIvcYaFF4uz567sFcur1z62bXtrPS7O0cHD07WcyLvf3l6vhos1qB&#10;5Vvb1lWuxaiJhusohoQqNO5Ri2qBUItjm22sSQqwJqE6zYtFFivYaetI+itP7ZOjHF+O1+HqG2mz&#10;ZEyFTDVv2P40bVH8utReBkFpOe+HjmSmAdoU/TgxkRoFeuMQDZViZNJL/bOjWElJfOUkEaAghWmM&#10;G79tPRacVGp6plUSMxXhNKifuQ5M2Z9UcNrcYrSKpc4R6fYYi8hHPUZP4ZEBcCC208qPMc6cMyfJ&#10;L0yrYeMYRxxvxbiyZ7MkAzpzYkyKIQL27TJbTGGahkodsSFAzpoNQkI0ilt9o1OekCdtsw8TQ0QK&#10;wsRbq0myFEDu5BiqJYGhSSE2hCgQcZ1Uu0SGdaSHYasdmnooasKnd5fIAz3KPPFI9VYosToZd2GD&#10;jTNZCBYm1quYv6KaW3st/k9GJwgaGLYgTckBl40bYuy86qLuMVgXjAEQFGGhL0AnEBmYZ6iNGCDG&#10;Kb4rKLnjYxl8LECtIztphZkZUBkwz5n94hBhQ2PRTGmmp9MZa8lmg8ZP2AxQ2Bkx161F9jKUfnhZ&#10;vf/alz9z/PQYWN/grG4VS6JHE0vYwYuCkZTAxmXJ2yhDHj3hNhZr2c77lhTTRkZAdNMtfIQBFp3P&#10;iTBBhApsfeGmBnjymVScHnl8UokrgtoAT4sgXi5AhTNLsxzLc7IxQJbpzQoVF8KLSHwwolWDFKQH&#10;y2yU/urEVg/8q4XyIU0dvQjO8xx7osTzHO2C8Qc1Une85bmU6FopWCxpupRJLlbUrFqdgGgGe5WY&#10;HGi0lSM0kZf1ZXKvKOjRPwItqR2aPRCt3Xu+W4SZJ2QgFUsUBZxqKc0f308EaASxoGIW03NJUYBU&#10;8NFz0Icw2j4nsdnE+EpiskfI3yOLNdNsao9AOgzz0ptjX37Juh53ap5Cogm1SJfpvg6UBQ/NGolJ&#10;4rlMl3mILxyrcjCi27968063f+UgHqe23n3v/rMvf+n1H771gS5iK+tms/LVz9x5/9HH7bqJn/fo&#10;5Pz46dlLt6/FMmHYbnTogq0MGUDEmgmgJ0/pw3lZPj979t7ju/fMUZtdPLviN3pY9ZiNBE2l5XxL&#10;0JJZRMgw8M+IZQtJ0TzGY9bZGQ2BSefWiecnmEttoaQj6pYDAAS80Jw7yAE5OZgXs8xU2h7uLFWv&#10;ru7vXlkudp9+crDIrl9Z7M6WdZEvssqzFZUDdgTaSIG0HngSDQw0hgx7RIfWfnBrAMEjxhrWyhl5&#10;adMjjr1CawxmvgRLMK9igw/FI2OUFEh2PLvXBXavDyORFDtq5fms9UwPkJaCkq1oSfEK4NEP9+Sk&#10;+WGJMCwGTXJBNXLk4nqDRLfRLzcJI+NWkvgrskkAY4McjR24L2tkB7vA0nRHTml6oKPA9KGJdVeQ&#10;ZY8/7z7l+YuRiTj8jy2mYsUMfFMR68tZdmWXLioNqxyOGbIiR65L3DzBfgq+hMabbhha8D0FG5pV&#10;s3FuOD8/j3tn13TBdctZff3a4Xy+2JvPFUlBUNwFZRma2ANMkWdd29NkJ/6XA6Kyxrxg02y3A0D9&#10;liz64+METm8oLQat8o1eA/VLvEZjow2BPUGDP+pQkJtI7Ks38OMWpKNthQc1mcmp9QoEV87x3Dre&#10;YoCQOGxAYVwuDBmp0+uToQMqPnB0kVJatQxmx2k+GDUbCmMPLPkZLYt0YHAEB4sZHwS0qyZNrGTY&#10;sCWwd/Sb0LuG9i+fSCq0UTvKDYXnQl3Ow6EBJVWQhtMKRncRTfaqXmInsO214nmVrFkuBQEnJxU1&#10;qVNZw5J8TVAtlWMvv40X5KITny3qNYGmsePDMn6DLVxd2MUOuLbcvE2zpwytMfHswJTULOsC9Kpr&#10;QIZd17SbzfZis20AyIobwnBxcR4XzItVs1V+1QKHooNg+SFukOfnwwa47IOzITY4seHR80LHDmRw&#10;PUgRVBlr3LiJ9YqouAPabCJIgE9CbmMX2xuz9aGJh37c+rrBNr1D/fCsh+Tl2Oeq1bZ0fnfdbKti&#10;tizPNh2OUzwubl/GaxpfvItvA07qpgb6Cxh2Pj+vGvCt3JTZfvyR2D9lWWyVALbFhIEac1Qv4isM&#10;Qa+7bbyD+zVsk2VWO9d1kBhX9/CaeRkfpaHW8CY9YhKFNRUWlFjSWjhnPSfPqKoMaFlLwaMIfcTO&#10;zfYwpwhQAWI6YvwDKGCRIpMNfrNpM4yjBOKv66EjjX8AZwdrCos2gEB9ifVYF78TqwVILI+fM/a0&#10;sBoAr3b9kMHdBy8WjZqP2M0Ct4cnmYC2xDYzXqHYsoHFUext4y4x2PjuZ7UpgaFoF3W22Tjdme0q&#10;vKU3Gtzyyp5iqpCvOFhvgrl1cP0rX3xlFn/AtfGuwZRKh/c+evTBB4/iNnLr5dv1rHrn7of/4j/6&#10;7V/55dcPF9l/9V///ivXdrehevfdt14872PX3GbVyvWzWXwb4GjVQVKdPbh2pe30ydFJQGfdth9e&#10;HJ3F/Wl3v+pc987dd7vObdoOecViAuwhxvnm1etVVXx079520262a0wK1N3q4h3QMcHzslwsm7Yb&#10;um4wUHEWeYmJYn5v99B5NKjAIwjNa+D6AcxrsqZpCVzv+g5npFB8xSsKoM8AXnykZgzJZE6kbfQ4&#10;Qyc28kJg2/TqklcdGz7xOCUNvIykeZNFK35F8l5oi/ApNE2srVLMhUOpKssrpAtyhOoHn1BmHMlR&#10;Ui6Yj3mKXdEmuUBJcIlPxvU04kV3MwQGJ6hvqm9TNDf2n+N+NhbIBF1iFZ1huxyfCKyaTRBnVhg2&#10;DINFcge76vCOyHJfYoMnFqERdS0H2JKC1ZITLUzkKb0WPy9BmoEMd/kQpyrXw6NpDF9qPDAZLqYO&#10;SOJFRxsILUrsDPs44IuRGxkxNMEKMXakHVl/pUkoQN8UaaNN4rIpsT8RkSKibNxiyDpR1KhTB6cM&#10;u+0KMG1HMSScvN4RB4HANphNxJ8d2HmLBsQOLZy8GFRwZDT+vMP1YcH4EczonHEdrgkCTcpgCmXW&#10;rusNOTE58IntUUJHyuEsg3oEa6wsqVvBUMARlKxQg2oUt7uB5ATopKoVj4bGO8qXgEiJLNBlN/N4&#10;z4DUDBAkzECvH14vy+LiYhVLZYAuh04MFli/lGz/HZm/4UIk/2Wow6DPGqASgY9qeqfmccOMx9hg&#10;qCjEpWIl4tCHcdSEhzQ+FSGtlXhUYBNLOVEEC1OlgtUTseQV5Sbjk2Yp3YMSUHjdU4COkEaITS7B&#10;DiMpFmzrhz6DlBDyr4sndBbS90tFYUQwwZINkW/xY4b3QFmuvj1GkgfIgslo66G7luX5gHFJOKTM&#10;6YlNtJTwk3kYeLWV54BdjDlXksMUpHCb2n6ij18AbdaAvFyJDUteUJAtXKAdyCjiVaNNnvBMJERK&#10;S9wTvsMBjmdWAcCQRoGbsjc80+IoGzP6GRKBnNXExNvTrB5IrncerchQMsQECbzDBP9IJMWk2ps6&#10;lFIKN0YRU7iRM+xcjzUGJbiziRvFQVLOeHyuIOf29PzspRvX7j+4f3i4tx2G63eu5XWJo6GhH9rS&#10;mtgrfvjiwsVHIpgfvvvea1/4bBefXVPE/anKS8Ahtv1gWlx+RWfC0eb0h2+8+/Hz531lw6I+7f1j&#10;AxBmVZvPHNZnQ3hEzd62R4Ifz/kBqcjRdoWSPEAgZ8dgj8Hx2NZKHiYFgRSGWYI5+HyGzGxb9zB2&#10;xTvqIfmYgYBzG69B/vh854HbU2E3Xpm2rxCU2J3llbFFVR0W2cHe4urhzuHufmbd/u7+9XxWzaq6&#10;nAcwJANKPpAEW+CsZmDj3AGOCSQ4E584QOeI3RBCzdl9yIrHPb5p+6IoYVflKClgA/jR6A3bGzQ/&#10;SFR32nnJM53m0pjqpgo8aHEgzASNQVMfM7oTglpXWxoKK9b1aM6jdckYjkVV4uIQJjbssAcROUmP&#10;jU/8Rgo9YM8ZLb6wbEM+BoorYkaJpyOZPiutTFqxho0TFQ3LQKZBU+SeSiKNMDWYwFDVSF6EAcLe&#10;YovRxw21h6o2N5L1En8GYyK9LcsrxTxuLObq1TV6FmQZGhMMYBMOXQJiEEh3wKKB508aoCxsKi3m&#10;B8fCB6jsiKFXZYk8GByBafh633kauiHZJ2cnMvGKw89lsK1WVGmQDTuBNo74dZ6NLgK7PFra2bRY&#10;CNFJhxwqiqYk7YzmOkRL3iDXFkby8SYhjhQ2jpMWNSp4deIJIr/ZSy+adkCelOJzaDyBFZ6c5rU3&#10;DBETQQh96XmCahAOk8AKNd3G6WAQxp1KrWnKCJVVgbUmKLX560n/FkRgdjmgTjwMSM9meDqApwmA&#10;GCnnE37egIrSsKgZ62nlaOjo2Sqfp6Gwx8BwoWXJgAefJ1SIw/AU2A24Oe9VkExmqrk+WHrM/R0w&#10;6FpBA4bmMXF1lBBTAcwuH/vG+A0g8VmtzhpnLjbdpmuONi+OXpw9OznbbDtQP8aerO3j+txsY08X&#10;+w23Ou+a2Mh51Ta9zrMy7j91mc/tObRMGqUKZqfUZV74mc0r/WirO9zh3aKaD16vm1kPqGardNUP&#10;VWyKgLYNnzGrCnAQju1cs84GsI6PRVs+gJGpa4cqbt25gcC83Mz3Z7bK2tNtu2pyYKrp3qiZUWVs&#10;h3pX17FpN03TlZmtZjnkkMdet/Wz/bLb9K7xIKUawPquKIEZB6yFjLwckejkhlkNjuJAzg+g9c2B&#10;qQzz0M65BSabxQsTd+sanOdh2yuXMA6Lj/bOHPJmqSg/PNhdzuabtlmv13Vdx4YNLBXhbgIQQPOU&#10;+Xxe57asqrgY2nYDwlqlS6Niux5fNwccvgCnnK6bzWZ5nqE7rMMlCDYc4MHpgJsxgFwrHgexAa62&#10;TRsLCd279dr9wR/80R//yd9n8fXjOoHsttgl6o3tY2V7+vjoI++//tVXvvb6l+5cuxrXTuytN41+&#10;650P/uL/+dsXp+c/98UbRy+Ke/fvDT97O1tevXGYna/Xv/ef/k5mfv3uWx//q3/zlx88eHrj6sHT&#10;41ic9th/Dt/6hZ8ZTP39H77l4DMWemjPXpycn6++/Svf6sPWDb7ZdNu2g4EBOCTBWG1Ay1Pd6rvv&#10;vB9X0MGVg7j4V2frHAenQKsHGhbsaycvXqB0BkZdcStrQYXSL3YXZRnPt94PvSH4MbbwXRNrdBdi&#10;P5YJpkP0Aag3irKM/58Uzhk4bKP8TdRgkgNKVbQ4vCuqeNWEjpceWnb59hK2NNJc4dmzJJpMwJ5g&#10;tj6ZxVPRmGCqID015axiX8oEQIgvRR4ijVUzDKhXioiEnlCXIO0rSNhAauelR+X0Jgz+4f4wMN8Y&#10;sC6EkByS9USLi4cZfvAU9kmEHi9Yi6UoazBFgpPdY7WJRkCColBGkQ9C4VZ0BmXIdpUMJyTBEvpl&#10;JJlGcxQzudc56r7JtY1sa1lKnERzULB6zvSl9wFu8YNhZJ5bDE/5h4gN8HyTjcoR9xz5Q5Qsksb9&#10;mtXaKpCdMmH7XMwjnOBwnRUYGhRXOBove3TS8Z/qIPBoYBY92TMhdqaJlM+iYjxN2cibc93QaNRo&#10;yYongTUM1uB4Ut5MaOF4DWzAFECItld4bPZh3a7i99mi2AaIUIq/ttA6FpWx1dpCdYE6uKAYvo07&#10;YZ6DAP33/9vfQ9BSQxgHzjkMeuSgL5iItY1Omm46g8ldOWGJHqcTZK1MCxx41Y4dmClfq4PzSH/n&#10;u9//4MPHECGLxk8wUgTHWUdgwxgWSMuLdaFk1kaEZjgXLfIPNfDryt/93d9xqqFfmNzDUJ4K1T5o&#10;vXAkSbbmJJYlsFvszyieSxP2j9PfgHM4/Iwp7IcwbcPoPH2d2A7E+M3QqYu2JJqkKm6TDFHYmeeg&#10;UrVBjoMB7CWBycU2dBli8SkNLQ3qgDAQK0GY4Vp6zfjNbdvCSbO7TObm+H587Mw900jyZEccxCCA&#10;W9nAEwaGD2jDgsmm8bwhaoa3aGAmNBPFox14QpLfupq06EDAcRiqRoZbjgbMhsQSY/cwGnzTmydW&#10;hiI+MbH5EZr1eKwiPG3YMT9nlilnFpODjiGislgFyORF7LshzzrDwC1wvTKTKBAlbEBWQQc9zeMw&#10;wlxPPAD6tcPQ0aCR5otIqjYobKfLAuTJfDb78N6D2bxar7fzvf3v/s33vv3v/uZ//wf/83rTlioc&#10;VMU3fvHnN+3mR2/cPVqf1WVx+2DvX/yz34nn/SdP3s/DUBW2nO+fNJ2f1yDLPDt++8nDd49PXyAK&#10;0da5SrCtj/WBuVnZU6VPB2xEN8MYVkkLjjrYlAJv0X00p47Xc9gGFqEcf+7EGDa5khLeS3mVmop+&#10;AYfJEzXXh0Yt8CXP45bU+yKoSqmr/ZAjhoaEXmhrr5bQNc7KWM7YnWUZf/Tqonxpf2delDtlVVdV&#10;PduJ5eKTTz555eWXZ3UN5j/DEHc0BbVrPzI/HBKFCLpGagB+ajOdUoekqKGxMZ0tnEtogsxieOpB&#10;RwKl28XqUYvTkCgbwcOPs8/E0RuqNIzalX4Xh8uBz9EgaNt0d0uNt6Nk7wmHQtsxJ1T0WCohbF4O&#10;A0pKmCSpTiWX9Fpegsd4ifPfmjCJgzVpJEVMEAwkD2JcQY6HFKqjubbA6ALPE266noEdkth9nc0L&#10;UgyqECuwkFBMMzGaSGFwuCvOaVRh4vov1DmioVD3Tv4kgdc1o+488MYygi4L1wluEoNx+Z+JSeJl&#10;/ooaJwtBJccWvkC4iWk/VeGyfdRI70r7mw9pjUm0h09qOCI6G0Jy43qydD+1n4zaAnXNmjdmDKWb&#10;XJbL5BuZWmveYwXyVVOMN0yMamSWegkE1skoK30q0XskQ1CO3zDjC44mN1rryVwgjUhFAacmwb88&#10;ZSBwh+iSPHeQxHNKjWWHLeJdkIkdBRlYGztCVvNIoh49f8AeJPINAvCdGMxmRHM0sYHq0TkvCyZz&#10;yK3dNrEpjvusP12tnx+fbZQ9Pz9v2nbwcbtpnO83jXv0bPXg+YlHENUPqumHooR5T1EXsX0GzJQh&#10;NXD/wGhWH7tQdFfyswrSh27fuNm169PzM42i3djK1lWxafrYSczrqu0wCDFXeZ33m6FAYlNsA2dl&#10;bO1zsCf10NHm8UXLop7BD+5Xi6rKZnWsSG277WO3vpzXy3lsnGZk0xILQfhZQ48kHKEgEYIGnLx/&#10;NO0/IM8R3C8WGFSNGGT0OeTjBYyUxlrcoTjcowCEIjlIgAIkEMoe7shWFweC6J1JAa9krMKpzmyw&#10;lMU6cMBoWZJrgSM5xDV7cBNEJQwi8LCS82Y7fP8H7/71Dz780bufnK/WRlXx9foSPKVjJzn0gH/a&#10;MOzP68V8vnO4c/PG9atXDqqqXC7nj58dfXj/6fPnz65dKf/93/7Vg8X84w/uv3X33WVVvfzyZ25d&#10;v/m//Mt//a1f/+Uvv/7VZ4+ef/jBh3/4b/5ycPbp6TqW+zduXItr5dnTI48xCV/4/GcfPX+yXm3A&#10;UVKRhlNt2iaWZXVV3rr10vHJyfnFRbzWi+VsdbHtup71X1NXERnQJ+aPG4aDw72X71yPZZ1BdgwZ&#10;1VFohe/9+fnaFjXYnXpYlAZn9kVebLexvO/m81lmiYMK/imIWGayfdFB4Ymdp8ThJsGd+AgSLiKG&#10;LCFtigGbjbHLMVNc1KdETJFaEPQqWn/ahVi/GhQ7UxLL0qA+iaI/lZ44SI3aDcVaI5Pkk0zxE24z&#10;CdmSxUDa9FhvbE3ajxnx5R+PlZllE2mRBLFPDbCr8DShzr/vbZYNCDbKaJVlcwRCksZVYjKdHKlq&#10;4lxzKeQ8sBEvXQGbhDCejXVHNje1G+SAJc5fCUbWl9PcA4leqDDAHh5NM9ACjHhV7GkUwjjupBdB&#10;XBcvo8d7Cko9LOyNxAV7+alJfDFKL1H/hWg8XRxsLTgXlt6nfFGJ8DqMF0MuvhYNMANgpOoli7Ig&#10;bkESrYLXtRsglPEkzAeUrQTojHqwhbc67uM6LyhhGWKKcdsBF2V8i+C7AcZ8Bj2sEHC33NqpaRGE&#10;qpxkBaTZv4rAC1kZhnNv+A46zAoNkrIKRDcAbUO7HV793K0fv//YKsSf8dGhDVePzmZpUwjTyidD&#10;rykR/cJMwCA9PW4NFv3iOa8b02RwToBEVIzQVaihG9BsBmloyB5nJhoJnxCdwRixSw51xkzKBZSG&#10;Y0tKzkxE0yURqUbfNi+BvPiGM3oYEKw3TJY0fGCjYID4wMKMvEwkIy0HRMwF1XUAmVq0xprweKHN&#10;Bn6/wOxwGeFGgFzWENtWkCCpOZmlgJC4SWWywPWB7oPYloz1UjLN5sxioCgDORCh4NEHyIt3Ak5w&#10;QyJuksBdi9ibVMxiox+IvI20ZzgjcTDplZgHWGUDOlbisAh2saEfuEVWUjiplK6ecGjPaHCa37HR&#10;HosT0k6UBCh8g3mr0kEKNZQ7cK4zrXPOyFb4COH8Eqat8UZ4RHbB0Sbel8JhMNZydxkw1/r2rWuP&#10;n7zkVbu7Ozu/WKsiK4tiOZtfnJ7Os/pJ82Ib4qntH95/+uqdG8usigt27ZpVu33n2cM37j/cqvCs&#10;86d7MzUrufOkQV2dUU5cq9S9tUu4NBi66MsR5uBojtEgCUosDOdhVBh82vtkcwEv7nxK9WS3HcCK&#10;sbkc0AMm/njB+SioYYOB7bFWxynUFBl9m96/0JmqDegQarOb6X2r38MJ5J5WT1b9QQ8uLotPNosH&#10;LzLUXTQtuK7MMg0Om/1fX9mtd2dVae3Lt67cKM1rr7xWxjKvrnerKne+GoCu4noQisGz3PY2YGtC&#10;wjdShxjxC8IRODEMBhvEoSDDXBJnPO95gU0i6ep4bm+D6C3Roy7RCpK1rZxEY1j0GLyOBxX5Dfmf&#10;NAcayURi1RjkvOdpLmN008NP6E9+mpWaPH4RMOZsLUaFjSLKGKAHglx7sVDQGPfkOQGBfPg99ndI&#10;pmLoGJWEOPgp2aQeeli5AJ6H+oHJS6l3xP/0EnSfIYeKMqgUkdjpveO4LQUKaWntGNrUGJWnGT+n&#10;xGZDCjSdSMBSN3nK21DmU22tVDkiTZJCRFIj2E4l8YknI4URvx395SdduZbqL5lFpTEa98A63ebE&#10;a/YJ5+c4V53+U0mh5ik1Ao2RPVPIDEutkvfy/99nHL8y7U4TMxCPe1YhhUuocUhUZzkN6eJ4OfbV&#10;xHSQ4YlPVWEqlTdmHC7okQDBvSzSinGaPIzCP7r+TqVIlSRFYKAg/tiAZRdN4zW7zMG+CHWYw1iy&#10;uNTRV9lIcEBA62Mg+QO3S6G7Rp5Bw9YtVFiWeXzZlxbz8NLNPIvdlO/dUFc1tmi+yvM+mLsfv//W&#10;+3cvNtuzTZ9pohy6soRdLrbLZVbszOvYt8QSc7mzl9ky1gh1Xe0ul0Vmhq3b3V0AkbUAvxELsdwm&#10;x4MPGXK2j6c2iDwA4PcDUIAxJMbTRAAeM0tZDADXgN4Z/loz6x5p2JbaT6xzDFrUFJiKiXLygDIh&#10;MOvBRTcQRFYYtqvxnMyheiVFPG4EAFoizQktA9CMDe+IIcU7lBt4JlADhI6SXM15QfMgW45sIXlL&#10;pXdjKICLzllyeQVHLhc7SaQ8wMW1FFoDv3iYV/rXvv3zv/Ubv/bkydM/+bP/9603H75/78Fg7c1X&#10;b+dV2W3bo6OLbttvV5ujJ+cPn5z8+M0P4SZiax87w93Dg5dv7X9y/+F/8V/+D3W9eOXl27O93R1t&#10;7n7/3V/9pf3f/Y//k+fPPvnf//BfzpeLb/zit16+fecvv/ODJ2fd3QdPus1m27ZVWVpo8tujp89i&#10;07lXzToDfOZ4F8FTw0ACaXzzZy9OZmXZZtsWjCdbtP+5PGvDY4MKHljWBZzlXdMSa7RtG6DWgLNq&#10;Hr+IQ1SnhTcUm2d0pA6GyY9EhjWOuDxCRcWIWoAExRWYvTlTBi/PpTyJt6lpDwi3iCBifKyBHxP8&#10;KPcItDxGaqb4jPIJaMlR1SK25JmnGrjKxamkRf9XlCNZAUtR7UohPXC6ov5/YNCX3PgDAlGckMHj&#10;NKjbDWkifEgiQaUvMfUI1iIjJR6SE+KdQpIMeDrwlIcAT45mUHmWe8Xhz8JWBpImeQWLBZJLM03q&#10;AJMBLQx0+B+fBtd0VNH1J5UlIe/oU+hJikyvTMgxfS6kRBnZwRV9cLbUwuqW3sCAYsPAQw6+BOhe&#10;bzXZAEkBzyBfcHQXgth5DsMgb3hUNdIgb4x8p4cVxXFWGbK5pS7SjEcJld+Kom2Jd+YEQ5KgUoyZ&#10;TVn2BF6By5SgLwqMYJH+o+W6BSTk2Z2hcRDbAdwZg05+jbXlYg+ko1jTwFgyloIA5UKaGrjJgvcI&#10;PkBcLhiicWvOhhLrRryyJnViNOowuPGhKzn3S3RE8XDCQtg1euq2ORqQZrkdfJtZvbe/s7tXrs86&#10;C6ZZDjd0YYjKr5vO94noh+eAJHKjjgQELRBkDy4oLvSIy9P8SFPrQ5w6WKmKeuDMMRsEfH25EeWU&#10;7UC/l6z2JLwmiCOXkvBo5haCR6xoUWhIjW7mAwVkOcQSRwWshD0QSV1qU06rQLmCIZdjksiz9TGa&#10;IYM4N7bNOApltb0ljy08FIEDB2ZadGoGmYxNDKHY3ZfJd9QCBL44kqsUBE2WbDpDBgAcAw2VAs5p&#10;hZ+mZN8kp0M1nf+JgoL9pWnHMnaEQUYhBXPcqI7nLhQ/dWDnBFLVYjnqZP+FdYzAshaKKenv9cSW&#10;WWZe/CvDRH6MK9skQ8JJeWdSYJ3IdnXyIVAsNSeXK024AwLfgDtn8TErS5okOQw4wduXQ5wdjGP6&#10;g+Xs7Oxsc35+9uTpKzeuqWF7sJh9tGlCNosH2Pl6m83mB1cXHzyDrvL47OTRydH8pZ0H29PHx0+f&#10;ddvjwT1t/UnnNnFR7dZANiYhroXYw6GDlEtkKaNZKP0twHDUhaJaUUwS+fNmSH6gb8vtmA/ZSyQj&#10;wcI9pmJSUDPxKdnOWvOr5ZpxY/p+rcW8J90JTKdMi7EL4DjqLGRs5ogFDOGJAeXwCyhU/dkMeyha&#10;lgt5cFoisniz7nZDWJ7fBzLh996Pr7erwrVZsbTZApGNnZ3lsq7mRb5czPbL2bKcLWZ1Bu5QKo9b&#10;TTwhIJwdh3+c3NaC5zC0woYWVoZR5kyexWB2mFnGB42NAKhKQMGF4SjCxFoK2ot7Po+kgmg7CaGD&#10;HSNoGcyw9UWKoZaZlxtJs5M6iT0qKDSPOWbGyckqs12V+hkZz2hyWqCgJ2bejnJ0nZwGE+DruUM0&#10;mFsRxJ4aPj0kkTh+hKhDHdhRKdAeKYmLUlF5nnaLABeTaXlHdzIgsIq9nDR34E7odmMTKCQVmFRa&#10;2pC8ACbS9ZvArDbWwoh1CuVSqk/BvPSJJnEPCUkXPeuk056gsrQ6Jbqb/s9ofcl4OahksxlGcZwW&#10;HbCXm8ifMaTEPUZHkks9/VKk4SE7BhnzMoDlqneC7n4KwQ6ftmD4lMhbQBk9iVjU3HFz0ShipQk3&#10;YaT2c9s8zkSVlwUwSa1QYZQIhgkWnS63psR1jdAAD/GHIAU6vz3DAUM4d6KZSwZ+GJ5HTAxDa0rf&#10;BW1SsOTa4nDWMOAsk1aBp/VBtjfwYgN71qEYiu0N4tbdB54GrCAAEFho2sUN97XDw89dvwk/CTgp&#10;HM/kF0/poTgCLihszXNicnyrYBILFLZSu6EDAi8U3Na5JrRy1hOzDAUxMos3HT0CHkrqDL1FvcFA&#10;DQJvIMAYhBiOkSvPifSQKj4oDgJS6BNMUiBKYQAFgiJeBjoi065tkNDDuqqx5RHUDtPI1ARkw3kV&#10;1YABriGICHDjRvodEih5ZoieRmqcqgfdEnsFK89BkhycFqk87NBwTZHxqg07mFp6EJqzE23Odhbl&#10;7/6z3/oP/ml5/Pzo7fc++OD5o0270X5ef/HleCxV1W48Bzb9UdMPL04uVttt1/rj4/P1unv6yVHX&#10;xXtUrjebH771XmwaZnM4Mt78u/8pnuNfe/2LL9249uy4/R9//49cKJbLnWvXru/uX3n3x2+qi9jF&#10;4fOpbNc0mCIJ/BWs3QdK//BotLlttk3XUkzLfDYfenDZmT6ZSBw1ga2hdFZXGWSiDvHAzQswXnDY&#10;6sWOOfbQCrsmoLM6RbwGwpLQjRT6rvV61YMAO6Npv2dbVMOxN4SbTdKA0vPIKSZc5cZHbEADKcOs&#10;OhpVsD+L4zptnFOxbpZotxIjKiQZGcKS3oZBQmTnUZ8mvzGQF2mK/BDqn6X+Sugi3D2ih7iU4qQc&#10;lsZb81l9ecfDci0YpuESzknbcV7kQiUifStjOWri/8IPdWwQ8Ami1xBbGkX4GUFlQcAhVlUG1rVB&#10;t0yoJXvWSGox9IpWmnN+CzwnZcMdLy5gBP9g7AmmmVLfS59FJ96EpNAJi9Mw69vwY8vxPHqSPq04&#10;qpzpsy7NvUdsjO4JRbESeDux4IGDtYdNUrN5mKyyoEYakc5tSGafgoxr1gyNOVVsiiSQMp16FvFC&#10;CpqFMb2ktEJuwhC/080LQ8U/0s7jfqJa18WV0mvfQcxS1sdPMKNNHxYTug5DPEFGnH7kIfgewCgK&#10;iiFyTuYG3tCpGcM0HAWJZ0iqYMIziWSt7fqB2WBolkXxWQaBheA7uHa5rarilVevvvF398HaewhW&#10;TFbooB2ByIkcOIN7DTbiyO7F8RjTPaBsafu4B/Qg3EuQHwk7cSURMZPGMPEHwbeQ1xIlSTDPIM+R&#10;dAmxwT4R4dBLleAEz2w9zdwMtuqiyoMIAGQeS0gv3Tz2hdNZlvfoyEgzBeI+4QiMPH0crSqY8TAx&#10;m0OxwDViCBJh4KRSpdRvR5B1UZSpdlFhtAHAIV/8BpMzpE+PiegiAjWVHpkhSovTDx3kACxT+CN5&#10;IhKBhCYJQSxheH7kUXmBxPUJ3YXGQiR0ZAyKO9vJWifwirKOkFwKQayKquFADwM6v7EtHxCvSJ+r&#10;2TNh9A4Lk70PH1OLQwclRBekJptUimnOsQSTd5JogK+VGeVtQU+Ez3xVtQTIKWSb+BysGUGY1HXA&#10;kQ4ObrEDyxIYqvO2heugVOZwuQOxNEWpM/tzP/u1v/nbd3zvnm0unjx79qN33vn8F18tl/P4M2dd&#10;82d/9/ffvffG46bx8+rRrIS6Ln7wWpPVDPw7YE5jLJOgUQQ5AhQs8xy7SkcGAlx3UovRoGSX4NmB&#10;yxZFbca253AO78mSFJDhgPzkwVNOHLxUqTl1Y4RqMDcyNrGbACAzu80qyonH3hs1w1XGgOMa2+na&#10;cgNHlRpRqQkYtZjUSkGXxLgmu6yZhShXmO+ok+BPtDoM6hjf/FyHPR/qeIDFS/m8cQ+ew+PdDrPC&#10;6t4dzvNFDmDivCxneb4Tq4+63l0s6ngLYv+2qHaW9W5exK/XRR3XfG41RtfDwxnPw/gAtNsWrExd&#10;F18t3oTWOUu4dbCgSs1BuZDB2C4QuxaqFoOcZ1Eu0F8NkleNsxIPUWRQlliam+Oe4bWweWDmaCYd&#10;Cc1TNYFbagxRRQ92MvbFyR7hLuQwmZA3L+bSGMfOZr+a3QcN27BTNBMz0AhMjm3+CDNSc2kgkBRq&#10;2ViYIa0xmCyICsD3RNIJ2qRxGFvqc/pjwPxtchoLFOfOnlwoxDLE3iVarZ+oU4VhoqQF8gR5KOIw&#10;G3wkkf4hdLukpdWc6MPKN7jsYUL8nkKZExI57oOW9w3tR1+oIPYKE0PCoJPQQ40mArgHUlIRmsfR&#10;fqhlzxP0nrIDtGXrLYS8EtpsDFqaO6qXPBvhWybfCb3cjfHyiZw17d8/FagrTYvRk34cxZ5BUF/G&#10;afUl0HikNBsxYgly0Gs2+8hEMm24G4/PrhYaZ+IZou6J/EiSbSLLqdGhgaBiy0AmrJY004Gl6ygH&#10;h84WI8GJxCIi2TI8UIbkCMQtFGrc4PEY1PBGjRrdZ2kfRADEao6XBxwTr4kFJBRwUyANE9zex38b&#10;Iln08LcmzV2pjXC6TaQwYFZYi6HXjhhpiBTFNi9+Dg8vaIjzAVFbVBrGi1OIrwc+gjZWjcpbdJrF&#10;hAQ0GCVYHCZAnCcL5Q+1h9SPpEEGDQNg6I+0FGogsdLK0pSMhnRZSIAYj8XgmQSDGZNQqcDmulon&#10;hhi+G6JwpfTHXMdSiuxPNXqlEWmfIxWgFAkUh6U/ZXgSFBkwIL2a/I1isedZwk4dUnyh1rfx2LLB&#10;LJf2537hS9/Iv5rlVWGq0xfnT54cPXr8/Oj4cbd5FkK3V/rbVw6yfGex+Nr+ss6L8sJnm9gJv7g4&#10;vzjbXmxXZydxpx869+779/7qr/8eDOGdAwPnQXXIh2n6MCtiF51npowH/rZtUaeJnkkw8wbfpAEW&#10;KjngmW7ogV2sTFVX4AZvhCQCTjYu/u/+4cG161c0VG75Zrt+ePRi6B2ZJC0Xi9jcVmCNkD//5JN2&#10;cLv7O9AR+6GyOYWMwGbne4q9CJK+a1mKA7gEVD4KFGcUBEh5aIF1khKOquWRZvtdcqsJ1O6mdi9A&#10;Uh3Rgy1DJoFXJtoBkPo0aQ+Rgkt+K4ZEKIa2OFTpe0IFmNBOTaC8f9qaaG1IheyYAIiBLH3XozqX&#10;8ofw9bvBGCN5aZjTzmxTQ6xSNHggiQ1y7IXQQ2AVB+caPY43k8aVKEKUeIxBAHjQgUWWlbhQKlAN&#10;ulGAhtFDoKmoprlz4yvA5WNgqapOus9krW+oDWXzLWWIOupZGZTS6cD3hbdNlvkJhC5sZ0tzELx0&#10;aWJIRbAH/lSGMJ/HDwIhI0orN0pBtdgQ+iSMYuKtAx0vRqICdK/FEld8yuCdkxVZmgQrOq4kaHeU&#10;9ky8dfSEYklmR5zwpPnPBG2ijlWlkQgWGl6Tay8+D2C/nOfochof3+CQRuL04DK8yxCKAmuvzhHX&#10;gM6AsFCs5WFlOCzZEPwcup4zJzHnOtlzUaSN0sknDH68g8hmeD0o+XEUkWU8kULiNLUM3jrz2Tuv&#10;vPujh7C3wBGBxCbBPExIDmAsmu2c4+gnbAshfwLPR4M/6ro+z23XeuGlTZRLOBC2HJIEFwkZdyGH&#10;5FBF4LQicT8qvwcc4iX7JTFlDenIxbVjqWxEq/CAW6K0W35KCaOxhKzuVHCIwMxkXC2JY7uSpnPC&#10;J6fInsAMXWrDEuk6vnhZFXH/dZCclzkOCmL0W4VxjIePrkRfKPLqC9S2kZpc5Goh8VsozCl9xeDT&#10;6LHKpLAWqYv0WFqxRbMnYb6W+OqkstBmVD1OoQeYjlJa2uDpYcMgOI+23EFSvtCcnX1qGVajUnJC&#10;XdbobD/6futU7RFkMHr9USoaxqn5AYxSMyQpUwYMqyICCxCE3s5ED0M2dLCz5HgLkbZkeJ9Eh2lQ&#10;NIXkLghvOC/yG7NZ/OayLnrvX3nppX/wlc+8d/dhVZRPnp0s9w6uHl65++zJJi7oM3fvw6dzs3O2&#10;W6+tZZSrsNBb4qhTtQjSlhk3hMS0GZCo7ANnP9J+hPApO1fRtotkcEZi8QBGkZBmpDcFhWfY3NLL&#10;omHVKOIdfGoOmBSdJL7U6FJEB3Yi3NYSgxrzQsYgUvrf3LIvdJAoSxoRWoyyTKih4WE1NTPHgjOv&#10;tVlbkHTD9YkXZAk5llVsz31YGn0KLncww1tYGNFl2y2Ejw3oENi70vsZVrh1EQsZoztd5VADZrld&#10;lvn+ot6v51VezItyUVVXDg6A0mbtogapSPxzfGmANQaK6+vjPeh8KMHCIlA7Ju0oYuQYtQ61CMwc&#10;NBoIxH0YHiZSsEgfG9sIgJRLT6VjLM5xRQbdm4HpoTrjFAGiHkiiIsxb4g8lbTvvH4aDucVf1yDn&#10;jJ87gX8d5eFopsCbhKnygcS955B4uko4PTCccrTYaGvybpgApKyIV2IKh0vVUllPQhvhvwifQo/O&#10;T7JfmaQ4vhQjKcgRx2iPRhM6IYjhUr+mcVPSU9nTKJ+h95diPcKUJqwvWe5NTI1TG+zHlCBC2BMp&#10;nVUeUhbQ/IwFGV7OBpnUpatBEznC+eJX80B2GmqgHi8VipOPRyFcWm6MT+g3VzPiq0gfyI+5iGGC&#10;o6jE8r6kEg4jNMvNunQvY5AidqiOnDEsMxKJkM94OMXs4eszF2/i58pgB6dIJSdUscVS1Poir01p&#10;iQMR+JhOali41hM5Qy7cwJsjDBUgb0dA5TBKYS6ZKvrRmxaaGZqW0CRB62TBg/UR2YQSwMCOGzpM&#10;dXUSLY8eMKwREf8LRYomp1JYAoNN2BZZ8q3BW2O5YLbsMSBFDs9oGemSUYuaJLIK2KYFkFHM8Och&#10;TRJZa7YlgzPRycCYKfD4iOmkRGe2Hb+NwKIBJkmmBL/EiyJ3EFYK+YltQVCjw+x0nkLCOEf4D6dx&#10;6c4PIvRjC0DN83aCNIAb59pgsobCP1+6s3Pn1UO0L41147DebNq2bzb+7LQ5evje3fsPP3netCEr&#10;ZsvXvvC5z716o11lR0fP59XiS6/d2azbZycvQhV+6Rd/bui6uz/+8DvffePOa6+8dPPmdt0+/uTx&#10;3Y8fxlNld7HYblYQkFzGwrZS27YCSTgYKYMRvimB3J2HNvbGYOmSed8kgmg88C4uLrquRYRJd00D&#10;CDDWNdW8bLbbeZ13gzs+OWkgxDhcnK2cq2O94bLYxIa6hH4GsidhQ/YIAMFFy4siViE5PunC/aFN&#10;j3FI6kbSWiXsV8So0CAjhzwk2zpqVgM5IE7SQ1JViUBImIZmqBFg4EcLo30040bSKAahhxClLgSX&#10;6rVLkkYRteFKc8KKIu48PDpZllNzbNnp6pKtgGJXeeqbUBAL3leW+NjOSdyHmCRz/0nnlFh7JClI&#10;QEOiPC8oeYhJSWqEu8TMyOtPHyCkdx3EvY+6caKga7bWx3dFjBAihEGH3w+ZYDZB+oJAsa8UecfQ&#10;PTO3ySCKQkmoPU4cHJwUgGqzR+Qvz7IiL6h+xvfsRgUWNxc6AXLJObntWkriJLw6TGyrCBMlrJ5u&#10;HG4nhsiYAl76NA5Qk/gAOoVwGXtCi6lEp9GG5m0X7Xu0Y+IP5psGnBY68Mu05BtvSboZdxq0AM9o&#10;30HgLy5A5EdpbCxcpkQrbBRtseRK5NAnGVJ5iXatpQJlQZi0c/B+5cinDRNrPKa/IhTkbWElLsx0&#10;235vub+zszw+Po2XXlvRNAdJF8IPT85mvF+j4jkg9ckhBJJlTO6bzYqu66nRJR25FoRYibUJ8Ci0&#10;cFqhCA0ojsV0Rk2Eb0dBmUTSoGRXLzLUoEaKWjLxpCaHZHnEYlKfDougTcdwhzmGKBKlCOsSnWKe&#10;4KE2bDs8CdoWfu7EtSy5kAMvE3IQXBfL9NG6Bs8M8vcCnjAQ3AOhk/KaUmswVYOHNWSDTJY7Xhh8&#10;yDSmW+f52IJPzaOrsYOR+bSI4NNQx5ADe2DTFxHPsdPMGPZDx7jy9Om4sBrQ6i1VafjYZCn6hTPQ&#10;+WRkV5ikZkzbHzscMPVTiNakbwGmoNNswhTYdZViePldGSXOVQTXB7Ex5OR6IBoxIhLfSoseShTk&#10;CnspM3AgmIqUAU0LTAeVdT/9sz/1/ocP4xX75JNPynn1ww/fa0vXxm/J624IoSrWRU7+rQqtnnAI&#10;D86fcJ4MON9JvWiPgluCbXPFutz0V0G6TY347bZXMp9TsxxepOlluo6tNeEiHTa3KbzJCRjr9agT&#10;HZXARpGg3XlugJP/Mz0EA3guq3Uvor6En8uEinykvRrtsrm/RYf31MzkLPOA+zBIAmqsKHEGRteq&#10;if+6cKbE5jh+vbJx/4v344qJraM+jf2wCq+WAOh+J0iX3viri9yB3hiELOrRi29c314cN7obcoiQ&#10;AJAlXsW6sgfLYmnzq1V9c3/nzpXDG/sHe7vzePou6thzZ3FzQ0UJjud6GJJrQMLjfYMnptcOZ3/w&#10;cTNIyuklnoG944ijCQUIbtwtcB5omqIlK8DTtznO4LtkoGScGuMYaafixkyzPt1DnJucVUMa9duQ&#10;cpxS5mtKi2PFrCWjymTNaxK6KHIpklxizYCPniOroWSPItFO3IfwvpHc+VVCbpPck7jkygn/d2pP&#10;zK1LwtOkS0KE1hONiok8KMwIE7VqCGGqxxWAW9qnYHzaOyacZXKwmMSTXfLWSulJE3weur94KCWV&#10;NvuycLnCXGHlp9xkSgfhPAhRwYzhR8ZMJlNjWzp6kk3ebQJtvTCSJ1MMHZINpibhKN/a8KmIKy3Y&#10;Oe2MrIH4NEkaracBuOT3Q1k4Se3LF9KagdMAkqOzwtaEfbE1h7IICDCKBRWlgflLcPUoo0nfQvUm&#10;mmro8RVEpsQeO5PedLT2oU3GMEFac6+n0gzFK24kTEoElXBRoqOPxtVhou12qXBnPT/+Kj0Sx7kq&#10;FbpgUocT24CLNi3GkEFOHrGDS/dLJ9Z5Kj706DnGkyEmKcvHkc7EJ8uyoEZBxeh0x+f7p128x6s4&#10;vgPxTyNOWAq/EbcqTIUYwTURxPCpytT+QIaI+LqlY6sBioSEsofBBWjtFCe5h5xsRSCQklwGbG6H&#10;HgxufFna5ay+cWX3H3zttW8G9bff+9G//dO/+vHbb35w7+7Pvv7V3/iVb372i1/60VtvPH16/ytf&#10;/PKv/OY3fvDDH/zFn//xrZdu/Pqvffs3vv2tu/fuf/Dxj1+9uv+P/+G/d7Ft/+pvvn/z6p3PvHr7&#10;+Pys7f126P/8T//i6f1HOzuz4nDn/Hyzatpm0K3yWVnF/9t2HZBRFaLaYDAe8qq4cv16s9n0XWzF&#10;Yy/R1fUMzGX7UNY1RC0ZA0f64IoSdFIXZ+vM2HM3xCqiaU+KssjyPAPSATjKxM8dO3q8spD7J9Zi&#10;ltVncvvw8ngICzY2Gdhhhhy0FkCrRicb9u3UEOMOei1LbDojwjGWsehLeT9mVPXrEWjQLIWNR89A&#10;MCbZuwbxlJKQclToDA7p8PTeQAac5zk2KZpOndhrOY4RJl4ragHCOCFLBZ9h+x3DrT6GYHU9yBgH&#10;Ro987F0ddr0jfEJ4LArGlZoW6yiWB4F5tgU2O+Az8bzM0LfJyylhEQFjsiHa4opqjz63wpBRT63N&#10;xEtfjCrSzku2DUQG8yymxVQknUbSXLxjl0LKZJ2GTWEkx9Lz4gYnraVhB4TR6cOT4FSsHDT5UotD&#10;VRCgytKM2ktyDSewajX1EAmsiTCp/EYWLE8G0hA9CXME/fVpdNy7IcMdHuxUrLkUMTXSmlLDDAN7&#10;wmWhvwUCOZoRozcxjP5BBBLYmhxpDnApgiriO/yD/+b3vPQkbFeQdBqobnUiTMLAHp98LGh54ZPi&#10;6QajPwHCgB6oqrjuPWQt5nn8PJTmDClwVfbhR/f+5M/emlW5GlCxTSc8MjaItMDNcwBONqnJPdlM&#10;e46Vi52YAXGT++f//J9A3I8bCH+10rmJgaikUGo5DtFez2lOxAZrXTCXh00h7iPU3ZBfmeMZFT+W&#10;cE6QDYLs8kIOTJhs8gam8Tf3Sdy1yrEXJIw6szmpUwYyeDQmqbxoFJocs5ILChkRYbet4/vr4l3M&#10;bGGNuJwnn0vi1/GpD6aUikkCVAIK65s3RZQxW0fOAXgBLUWejs8tOVbQZMiMMddsiqWTsalnVYNO&#10;xlRjchembgr2KxVAEKcx3NEozzlRASE5EFyNwtQoH/dKj+be6VFPTqFq1ELwmUvyW4YcepcygUF5&#10;D5NqbYXOJTwf2gM8VVk2Pk7UspKwDccu8BRk7OMlw0WcfKCiBgd4pPWHrgfgN2BBF8Wg0IekKt67&#10;f/S//uEfnz+7iE9du+4WLy+7l3fOqgKtV7Dqp4Y2trikpDUTLS4tA0uoqTR+tEq0YMJh0vKlDjNH&#10;FrTzyaUX+8wwsRcklBj7CStgihcqdXzZ+Pbi7eiDCG7BCJUBssKOrs5TuyyNXlkFekfTG0uTZOjb&#10;zdhvTzV/NKIaHL8gvYdlzqAx/UsfP0iW0jAmwPCvzuQqafzsqBzmN6bDXKs1gjAER2c5XNyODZT0&#10;EtMVdwwYgLkMsiL7brDI3jzZ9jeMrpqhdq7Et7mMbbALe2VR2mxZz6GuyLK9crlTFwezeq9azMp8&#10;UeYYyp3ltohvA9KbYEzQB8j4Qsojk48C5m57GCMoneGIEyN3gAqpSIGCJYhTyaKDTH3hs6BKimWP&#10;inxsDbvQ+xCm6K1PdbO/zF9FBp6MY9M0Z3QAnszj9ESNPJHB4/4QxnKYyOBhwhDmPSLIcSdgtdgJ&#10;hNGLAFKj1DS4UVzY9OhnNB3uG2WFx5UUxWJkMM1IH/8gv2rseGnuoMUtTAvmjBqZn4jvUTKPICHK&#10;Zd/sdFKkRa0ljFxPe2ayWBx5bkom7p6GbMFqHjiCUukSSyakEQCG9qUEaJ6feJ5FBOmBx6eM4dFP&#10;cZinGmDsd1OqRXJa1mPkc/o7P15YSUFBupAOYjMGBYrAzVqnB5HmnMrL9INsIGQ/Y/MdlaLVf1Ln&#10;Hia8a4Go0sXXcipftv4OE9focXSQoJnJ5CB5r6cHR0yrxSVNi9nd9NokFxLypgk/YauttB5d20d3&#10;7sR7H8H1UT6X8DQZIwTxzg6Xu0+ZBZlUBk+qzNGtnzBqolN+asWmGRXr9EKi0aWhQZgyHS5FgofR&#10;VyPIVZ18HCFWKIHUEzxIq8VLxwvsRrTdkzKCnwrhBUnuczxt0dxKk4S4rKrKZWXcsxXUdesy3qp+&#10;61Ued9yyrGPN9OTRw7fffu97f/v2gyfPqnr+lS9/6fbtw6C2+8v9R48e7R4c7s1377/7dqzCDm7e&#10;WOwvw/l5s23PNqv4229cvbEs6h+/9+7y8DCr5rNqvqjL87PNv/0//vyje4+retl2/nyz0Vlezcpn&#10;JyfrBmTgRV3feOnWUNi9vd0vfulLzx8/efHkeQ/lSL+cL974m7+NH+jq9cPYqXdNd3Z6joQyTaCf&#10;xgALPJewiMF2sSjz2FEXeX52dhHLk8W8UsbJmIPIAhg/A3puQ9WMke4neSwz3Kq8now50C2G6nAj&#10;FY7XiY8rz6HlRBI+ILCpI/4Oi9eovUkWx4BIIQeNoKnknzcupWTlKFil1mZ0FVQkCrBBthonnbNM&#10;i/SlxSctZCYUSJZzoTSa/HoJpInV3YAMVlpLVkBaCSZBftaELcyfHanI0EdBwK4l5Ply4BMn5zFr&#10;Ug5J2Z30RJDiZVMzWPqqwCYAl2z2U0apYg6sRWUiodPE3KaoBfiGHJs1yhbBjZdNRKjB0ZiokpPr&#10;bSC+5KXIAuzMFRk700FCYkbAnAKw5UZwO0355MoTFEzmXtNPmrYnxgjlMpLxCPjd0rXQ3AnTG8Ol&#10;RW40XGDQHpCxI2aYlAVBUsgDSVt4NIklHhpuw2wlQ08oDhHGbA9DzQ8d3j5MqGSXvIFCypwgVgup&#10;T1FcitMOT1lPZP6GcXmcAwRBrgcHO0h/DSUOb9BlilCBaT60Cmy8nBFZXOEjlBki9YAcZFZkAERn&#10;MNUKhiFinpR4IlaZ9DhxMUECqTEwU1FANkeDgQeNo7FPmjHj0Atd5mCWoxzfe6uTGYxnF3X+/TS6&#10;D3z1iFqYMf3bUThh/HM39DjHsmzaPJ7dhgfdTMUluywfRqc9jAimWYNDk3e8GWG0XGE3LJxJWZRY&#10;eNnQEPBQYiOOukHSYEgydfJ1Qc/6NDVy1EjrybHJojLauyg52bMs3LAXvHyboWdScdTzJMVD7jnp&#10;1NzApCtPScWYyYae6dgJ804NCynejMwKS2oSNs6dYMB45WSvpUQHnzyriFfpvRvrDMLDkdYArHzy&#10;mSirGqOnehmYsZ0A6iuApKplJpIHUgDDiKYPvR+ASdF2PfgLwoPsWjc8v3j2owcfP3ixGuZ2s+nz&#10;/TLbyZuN26475CpbEByIm83lguiSEZry8mXK0LOGuzt6vkm1q0e7VW4I6fa6wLm7QRpXy2ESajuo&#10;TadmBXw/WWTVGbxaEFUtqW2JvQzzAsNZvkGN/GfnRa+L80q8jxz/Sx8hI49o8Sciwb0ODEprQQ89&#10;4sz0STuPaHZQleHuOmCbHRvpXtgaRKW2ghKCVFjMujS7BLEc2oe1YxNmqp0GlEbz0e/1BS6mVfyP&#10;DlXTAS+RRjjd2k/iZ8ntItPXC3Pe+9qqQ6UeO1+avr940fc4pMvyp89WqnMzBA3jmVPrsCjswe6s&#10;0NlOWezOZ8tZ9Zmbh4fL3St7e7NqZmwRf82OarQbbBhsb3wbV1F8Y+DCAHGjGTkuAvPKsnE0TcXB&#10;l9MhsqWEsoGX3zHgT0YMILrjCj7X4wAu4TthImiaGLfpCZ4k1lATF6UxaCMdDcaKnXLQE619ar34&#10;qqcwHAkq4IJs8GMSWvhUocVOe4xLSRD6JZFQopVOQownWodLnsQ/AVulZg+hYZ2S0bX6lLNzmtow&#10;udnL34fpH1CzhlMEiltIcpBkkcXzMkftB0+bJZueprWUCS7T7ql/skxCdZr1h9GngMyxGRwkavAU&#10;26Yy0QtdViXCj56mCpPp/SUwhx9P8rWSGPmJbFgnnN4To8kI6GQNczFoJiIoSSBiQEqEmsRxTbtR&#10;7ih5oupH4nkycZl8CEVgC6sZOSYq6InB2PiiSbyiJhaIeiJ3nnw6M2ogTTJ2H0naKUxh3KzHwYDc&#10;cW+SudoE6U1j9HHwqi65X/NUVqKzRgsUdem2CgN/dBfTZnQTnDwBcF9wsO9FRKCm1FDLIIth/mng&#10;MO/RFy2MwPaEiTxp+TXPwhOX+ZLonR6v0Rechh/IjmLfAjVoTnngsQtWpbTiaTyPziIORcEmFuLP&#10;j0///C++c++jhyex5azm9XLnyuHOtd3y5Vu377z88nK5tKoqiuqzX/jKa5//4q/+5m+dnlz8b//6&#10;j//kL78bj+nDq7u//qs///mv/vSz588/eny0svMvfPnzu4fL9374/ffeeucXf+qXfuGbv/z86aP3&#10;33//fvOg2F1+9qtffvLk6fff+N7eYv/r3/jl3/6nv+lctW7CvXuPvvPd769Wq3XT4LxeZ0Wx2Nvb&#10;3993s/Iffeubr7/++icPHv7wjTc/evfuyerFsF7Fd7m9OD89XwUmoAm1Nm1vFP2CJSoxqmKhvV43&#10;eQZx5fmsoicFHJVQu0gYrI29B1irwY026DSBPScV4aN2H6W2HhFjqDIzSpolXij+fzI6Zm04dTJC&#10;izWCOgRhOkMzopPmIYxlTCJMG+qmstS7yoPHTEwlponcH0rKBn1FfK2QjKlNygHlFppwI+bzJ9RH&#10;j/5SbDczMFCH/1BrBDLjkPiYQYZMEwN8PFgd/sONKGUNcJQJhwklTgY9FBi0GYQpSQWITjpHnO8I&#10;QwKp14O8N/TGM2wrxYdm0Cq5NqDq0ECHifbsgWjkFAuaZnqKjRWgzSDjc4sicEL76KXMJNHQWE7J&#10;QR1rRpxNTjmGlg4TjKBUj/Ws0+PGFShsycvFoZoB+8FJEEXKeXZoUOvZw4iU2473Cpjnk+R7EgrN&#10;n524Wjz+0OmiChUFm2GjzGiaKMwEAjvhQvz+f/efGSWaKOGypxke/xozduQOxVpkaY2RPJaybUFz&#10;OzjJJFLMzwbs0kJCNyrjMVc5aNs3w/A3f/fWg4+PtYOgebLEiHtYhUnHHPuBjh4der3QAIM8OjMO&#10;+wLroNKof/zbvzFfZL1DEiFCpnoSPAOzGSgZJbaLoQuwnWD4QjLHcMyjA/tqwHXPipz+mm4zbjvw&#10;KbpuyBBlxnlYSPKDdO9TTYR0DmpRFQYGeyW5UtpSGQO3LM8LTKokrR004LiCveQVouAef4tDgL5A&#10;c6y4atdNGz/aoq7EFFYnH+PMJrzXUIxtcmsnzj06V8sghPgHWk2EGYE6wsEP04kvDIeCT1RiAXNY&#10;0J8Y+p7zEC07L5MGI+ip43lSAiQdP3mjQ5AzzUpETQ1YYJ5hwLNnH09NeLWWDPSghcLD1G4MAWYr&#10;/DQ7gDSHkdOYYxaC1flEhceO/ziEwHEBTv2AqYDILs1QPHlg03UwiTQGRFXUhHsMDYvFVgbjMKV7&#10;756+OLrYbDbtxf0Xzz9cbZt5cdaH6uPzTdtvZuZanh0vCleXAEsKA59rt7rgXjQIGEsmUtSOBjU6&#10;JFs9Gi8TLDxgnWc196KCgDNw6oRSlvDV+Cs6YL4ywOuRv1igL4ZleSWAutRv+5EBhC2l3FOaJnFN&#10;j+ZYAG4atpKmbKTSAuiKXBb+wdbR2uL3r+WTGiRjtwM/WbllM2f64KBwxpwki9g4CcpI6AuqZsMW&#10;XF4A8PhLc8u08CAmW07eHr1tcKgOnMxE14Q6baVGqy0mGEmDneEeOwD1+UCF1gH+f9ZzT64pst6o&#10;3aAOC9O2Q7t1h/HT9z4ebrvxpwc3yzTY+MHCs/Mqr8t8b1ZemVXXF8ure4cHdV1X+WxWlLktiwIw&#10;YTwd45vECVy8AgOHFoELPXWQBIsBmy6ghThhNY0p2Awj7T6EQKYqH53siJd2SdArlkujE6P0kBMB&#10;gfDPhcSL54ll8xSZBxPlI6R6JwkOSYSCe6ZEMpGR3QQHIA74SBzRSfgpnRKl9fpkEzwhf386mVYp&#10;PUW0vFhpSM9gOeXV88f0k+8P4dJge2oNlbyN068i76WJ6E1NYGkeDYw6KMavaUw3SNIP63eNERXc&#10;xC2Zk7jGPlZ6RyMNSpBwAT323fIH7RN8IYVFAkXJeR89FrVknLHJPuYxMjtM6eTn5WVZCM9FioEx&#10;TDKJ5HAj0mwdykmHI9CYPBQmJMPkw+oniLqAvIx5XrqY5KnmJ657YxshOQVh7JwTNqT15TCqiY1r&#10;amkvKb4n4O1YCghmpSd5eBhJpROvSLxeEoasksp5SllOUwU9odaLEZGe0tHlKTETM7WftCLTYrEr&#10;Dq5jhvNoXK6QFyaTiSkLZ4KkhXT3w6fswLk00jKEUaNNvSAB0x5ZGYL3xQ83FkE5Q/dMIkhASxDa&#10;B066HQICyuaFzuve5x/fu/9Xf/3/kfWmS5JdSXrY2e6NiMysrCoUgGqgNwDd090zJE0cUvpHM72B&#10;fkkPoRfSf5npCfSbMpNkIyObZM+wp4fTG9CNtYBakHtkxF3OOTrun7vfm+gmbFhAZUbc9Rz/3L/l&#10;N3/3n//524ubthCcn5/GLh3izPAjnp+f993u5HSTuvD4yZP+5HErEze77cWb1zf72z98+mme07A/&#10;7K/u+l334c8/+vD950+3u7IffvO7j588efZv/7ufezf83//hP13cDj/72V+1ZePl119d306np/Q5&#10;t/vj4Ti9fvnqdLu9ubpqmPfZu+9utrsvX7xoRczb33/vpx99+G//h//+yz9/+ut//G/fvrmoXe27&#10;9OPnz//br39zOA5M04BlPRtE5fygsqwLLZUpsrgYYbvrT0+3WDXEEdWEppaVupBXJfQcEXTrDFtP&#10;FsQTKMFE0iyLkKGQqW3kkYasFZkVlW1nIWgkgZoZZRPB4yhRgJKv49F/CVUT2IIOrhZCh4jd6L8x&#10;qznD8UFngM7CU0DfUyuj8B1/PtMJ2xhpRnxxkG0IdakIKXgJk/BeyEJsOKSvUlFDY1xuzohK4mj9&#10;0HlHdMUSBuhtjm22zOudohR7F6qmZgaJo0OHnonoxXT1tjtgeFbEeSCBnglLZJqfYxQJSrlM4dHR&#10;wGDWmpfL4sUfC7jIqr6yikmVH4oavwxnqbqK0PvLmICAkVtZni7JlwqS6KvEscWCEdnKflF6yxsv&#10;2T3wzFOeMyECJznPpazS8iKUw0WmXk48lYrQvPlh/t//t/+VSc8c0kg9AyLxe1h716LCOQA12hrX&#10;ph+85ViIrj9OTEXACEiC6vl54tmch02V863k6066zz9/8Xd/90+hJlZvBRDRTJdiZPHZm82Gi+C5&#10;8NOJQPl5GP7n/+V/2u1IFDdRHlQ7ZQiAJZw60SyEemMzfouzhVMXJx74Y+MBtVi5HyVgfAKxNb/q&#10;HHWbWD63IklJUFMRQyNbvj1YARwWgP54RKiUYWNpVGN2LVlQnBmGdixR5yG555tJquMsPYXKLZCe&#10;H7725/3h2KDt6XYDXzhjHmLNKiJ5N1bzkhUBtoD1iurKZcqKuchtwlzmld0ULZUM/jKE1pq24owd&#10;jVhgDJSY98IlJ/9yF9KiYfPm5OV0UfbznEEmDwhiUosFC/OwRAsJpOaLA8cslm8hbKFCYRI0B4wL&#10;Mvl/U6ka/tGeH3r9ku+ROc4WbpD3Ony7bNC1Pbe5qrhXrE45Upnp+sRfIPI/ISsy5jxyruJ+OL65&#10;uLy8v74bj99cX768u6vRb3Zd+7GhSy+DP03xrS40YDyQk3G5gF9xVtWuijbUGsoLoO2CsJrxosjk&#10;dimFxJa5j4ver6q5FMCkUzApLlMK2EAYtoHPhlXEidnIANhlSUhdjKY4s4unqXkRpOAIN5qBC3ic&#10;mcN8yPI5Jx3hWCatEZUa7OiiH1tW7aP2uxtJL5Tz3UbR8Ub1dpZr4t04yyUSJG/qSKf8cO2J4euA&#10;ZjdBiOLw1sTlHbP8fFI8POk5QtgMZy9Qx3F2WdmF6KpIllWVSNKq9N5gHQR/7sibiIPn6sVMaGFi&#10;cPGsrQLH3MBwe81218dNT5lSm0gP6ybGJ9v+8SY92m4fn5yc9f2T0+1J3z9+dHKy2TzabZOP56eP&#10;iN/rx0AwnLZrWg05aW/m9IsyDYkBvxlX6tRFBjlimQqktDbl8WY/6cyTzsZlqtpzK4onXGeqmvGx&#10;ZEOUuVLzL4ozASyapcELebbRnV9fXYkG16pd4CpiZqpeb7dW5f+l04KoXiRlRYXPQSqtKkk9isYr&#10;q/bDd7Z3tyoLjMelkADGjUG7mUFDvNb2SU5IXEXjAH0Ni58SHiRgIuztswZLFxPQVE1uwDguOAuA&#10;c2T1iPcDmYZ6bFoocJWZbY0thklkJyPnQu0U+GoFnDE0VKpd4fqikz+J4/U6tFzlEj10xVqoAa54&#10;U/I/nBUK07vqIN2tQrCtP08brepQq06fllaeX9+0B+2Psox6l26IV36MN0SLbxPtnLeIpYdJyNCe&#10;GEAEQ34htC/QZQWPPeKpq+Wl1jVp4TuTc8kH55cBLjj+Af5cLm2Q5WYhIyzTIdQGxI8LnTpgV7aN&#10;LGougta8PKi1PlTu+sVvC4bY2FVylkzBInBrIaFzoTWDyNU2eXK4zRVuZpmnuET9pXKKa1xmaDE3&#10;YWaEk1zsUbHMZUpdP00TzzNoX8jBHfOE532mb/G7k7O5xOHu8PEfP/vlr3//m0++/OzyKnBl2KUu&#10;I1cq1ZNHW2LFJDjFRPJ7bkvnNpUttbOfnJ7e386vX1weP7+8+N3XbfH08LSpDB4SDafaq9VlP7Xz&#10;2vSlapzPlJN352en+8vbp0/ejind3t3f3u+HYWjgNm76uOmO48RWH6k77U/6zXh7u7/dLyE9oCUs&#10;ee/Le8fJuWAUUlko1V7w/aajOi+lzYaydxJXKTNNp2AQE4JaiRVO5cTCLWuIFwsoJO4Y112hMpYa&#10;RNEs8JLrtIDxrxoLA0jT57CZsPhscFPMe3VXgi8FvhHIWY1lxM5KbZAW4j2WI3MfBNvWi9NqMbYp&#10;QKw5Sohfl7yrFb4wuLzwWMYMby2UAApXymrhYy51cd7S94jbATJuka6oDJPgFM0AZcHeOh/WirIK&#10;D8shucCWX+Rer8LnvHlplHX+y6KgXOdCia4V+mQYmMFjVB2j2wVMOvxDb5eBgDoArqS5MsUKaGQU&#10;K9flsji8CNAmylkXyYIREqXwAlQUiZuLFBjhjjjk0RbLN8L6ybrlCvxjreJZerJQY9F+2rPAdc41&#10;SjodC+CpCyPLr25qFvgqRNfkVMUunKei7YSHsfYgKKElojK9xTBTsxmkbhFTSBCf+OSlGqB03Ljt&#10;d22x+/GPPvyH00/2+1Ei6uH5WYpAR/DiENNMprXM0VPv7wwOeq3bbd++rt3F8Zj7Pqo3Zg0pwOuM&#10;OLSmgC7Fco8i+Lc6GYy6wcsI1nspG7jh2NYsqkSJE5LWzQ9Yych/iEESpWrGXpvnIk9SqSsag5RZ&#10;zHaTeAdtgK0mloDdZouXi/meBLV54EGkXrFqZhDC8YW7OgNCDtWxFnLhGJXl4fbWbIOMIRdJFZpF&#10;fq4xQhVEhjIT/M6Ldle8brJpHyhTTp714k3D5qDIN5KzqYzo33jgHNs2VlcNIaKOp8QkB0bRPqrI&#10;R+4Xl+8FPGqOwVoojjyn9cGtJe+VUS684H3bF6hJmehjE9A1Nmwnab2FYypQeiUfOJKRLxG9bzRj&#10;zinBsbjMZA3XFoCxraSxv5xufv3xP77+9iZtukMtl7d3Y3vud919rhvnz/p03vcd+ae7Odah3cY+&#10;HkYeKiYFqzQX5UUM6Jc0tIkspgibJfoBqFIxxgxumXAW1r4ilbe6hWAs+lW2thKJ3wqPoe1bFwMF&#10;woGETudFHMvUAgGNoB9DgpuzwFpwqo2EbElFwYkpNIXrMnM4aRG6ZTPqEmTqK5phKXmFSo0uMxAm&#10;Di8GfY5Ah159u2fYiYE2jLuCsp2lyeSXabmTuoyvD4OydsA9zKsD/W7UkGFcwxSEEO6FJsh3QUxz&#10;2GmND7Kd43rwu2I8okDfdv7IkVM84i43Qenlwtilk9ym8IoOJvbbGOd68OFHb23uD3MDf5whXMmE&#10;/3o43x/cV6+66k5C2wDImrPVids+5iET6m1QeRPPT3bnp6e73fbZ+dm7bz1+9/ytdlDnZ7t49nTT&#10;9ynIgKRL7aUtMU+Hu+v2mM9jpj19ngh9xVAsIoYec27YtzcIEZ6sVXRKXqRtnhJZhLNM7Gsq0EWN&#10;yq9gtETAlXmS17J4aacGVf/CpBeqZElN0/GkWgXXJV3CMnCDJR04t4Y+KzNdPKnccbPJG4VoIzBT&#10;ObAPLWVreSCfXSjT3pw5VrxNPbGgRmI6LwtmZigza1WHLnNwqQlUKGyTmwixlqRTBNlbsZKK8R67&#10;FjqxRYA8ZNWl1Q6FqpatRyEANXXJlfqX+b1VnY+UYYsbqUZbC/fXGYV1JQhfeTUacXil7wqiBVVd&#10;td7WVa/CkHBV1xy/IFIP27O6zsCrZjmpSloF6pp4ZPWnoTnrlqjd8or1vzCQ1xkMTqXTEh8s1zJA&#10;6atGSy7reagiuEaBxFSLo2ILK2dJ7Ya7JaKL/70wbbRQrm4GdQ5pPupbFu39sPg+VQhgrMRNZ34k&#10;xFCnyAgFAUf0+ETpY67H38o1gP0HnU5bbQkolokSdMFxTGyaPWfu8iNhiN8IH5FgSTt3+/dtYERF&#10;2YkcskQ7+yb6w/0UaMevY57GnMdaL+/39Ht+Guf9cc7X+8Pt8bpB04ZYrq8vh3E8OdncHYZjK0vm&#10;fHuYhlIx29ie9HXIqe/qD7q3Pvho23XJ79oxjOPQ/mO70vfDbcOrd7S3hu2GkjVDaqDafXV786YM&#10;u3aRh1t30p3+q7fe+ZfPw0dPr3/79fHLq0R0wcDOt6lOhToE5KIa2uEO04QVtV3Pvu/LSNseWemE&#10;cDgc4Ma6OzsjQ37nTx494kyTjFiK07Ozu+s7JdvLMycNMuQ7Sg+c2n/FZRlHgWLBas6ZQvSonjke&#10;h+2mPzs5YU8a8s/HvHSmkBPYH2h2A2ZRNLYRqzQErEzTqIWoGXVLDhmt8XPREQWLMCH14oeavZRm&#10;FsrGooGuWCacBPYU0QLALJdDQBQjVeWHyjcCQbHL1PzAw5mpVaBviAiQnyk4+626M16jfASRsq+v&#10;FNjEBl9RJhwTOduFElPHhtg9knCcWuqpzgLFoQiDV/T+teaFZZMr938hPGcE0FCCFF86RpsbAniS&#10;DjVPWUxtirhs6RBLMH8Qn39JSK4S8I5YE9C52aae8Pwizs9KroSuEB0OjFudJgxazhCQCEIlAnYu&#10;IR4XG8i3u8dMRlTdviyEKl/XqiKhL3nbDU2NbM0CnsEi+52p1ymsov5kwUfINO4AS9khPgtCsPII&#10;Tg5L3LS38Yy3SZWRnzW21IJwyT4gau8WEzVq7hbG+krBsY3DWV9SgteJUSqiVnw3+UJRDRrFOoOO&#10;Nra3tj1eb791fnH1IsZN9KqHqpS+BTGw85Zsz2PApe/ID2XOfZdu7m7bUsXiao4qMwZRLW1p85xY&#10;AM0Cegw0AeZRHpPGhS4jjm9lBuaUKWA11xan6s0gMWhCfA9LhLNM3cD0QGWWYRMNaxiSc3iO4ROz&#10;U+pkhCXdi04QfgHBDEUNHVruhF8Csio/1hGfwX0P7mBFKxz5fFl8sdaMgzTadVx5iU+Vhpeowxq7&#10;drf1EcUl2+LxOsiJUyKq4ZRCJmljHWFQw8uZuM1Vic3lF9iEWnXtjoqdNjGm5W4I0dfHYVSCHisH&#10;GH9jIUauA1znirjFLk1HFvQK7FfiR1WrLzDmUI5wG4DOqN3oDu0iXgLyOjmnrm2snXXHkdPL09H2&#10;7qn0sIQyp/bQuuvx5os3F//hT3/88/6+zKU/+rupNkD79HTTdeHMubPtdjxOham193O5y/W6XeH7&#10;0fEET5APkocwUUR+D4lykUwDBWwg4jFmj2iitl8/zspb1uDcsJqIYclOUcaVktwbZJFGJC/QaZHa&#10;mka7OJ4uCM6EPRUQYFRMiEMKiqKFKe1FJzwX8XzGj9WF9EnAEqAUPwlY7pSMDdCOc++SSHbb9z7d&#10;ggFChAj7RawSRR2/dokji2cJ/jW4kottb4tqEQQiO/52+sfibmcxuMYwFsiZKswqc2DPf5gZw3O/&#10;Cls01YFRPXIIAPtFKa3xn8fckL4/Yu/HctDuy2HWkp6OYT8BpbsRF3PbfT4ynE5u6/2x1vPgx13X&#10;0OR41rcXow/+xLW/kvo9cnhSQ5bftpt8mOrdZWyY1nGs8kz9uPYrDVRHviYN0m57qgFbUfjsZPuv&#10;/+qDX/zwvWdvnXetHBmHOg+OmP8BKQfEfPGMuIXXZBY4XoYJlWtctwSXqTWtPIjQtvyliNasKp0l&#10;/cn6qx3GKmlMVoFZ3Eb22Xx6TK4Y3MojOqyWP/xSUS43dfFmJOPJifiV2zJD02KeeCsVqCk+bXG2&#10;wkQ69KCfhpUfW30oyVTvPvtbvwBzAdSUygBVW1FtM695iGdfqVgEvaKrbbYi3GuOZpipKYh+7e70&#10;0AbK+YeOzShm/QIWa1WSZEXQq85GkD+Q3cq764Hjr/cr/zLjKgtklXwicuAUw+5KdDNLEaqaaCOw&#10;LwS/uEIKKTz6IE1lv6zb3yElWwSU5Tt5b5jVPaTurrjKUiYsdAdNcdK4a2e0bmQESxeIYkudtOrM&#10;DatKC4C8yNTsmesXyLZUl7jiaa5+0cnwnIpDFfTCxqYuzfRlNoz1RBgQ0vpjk9Es6yszITnhU/md&#10;XofAi3u4hAsGESzwhxC0a9VjA9hh41PbjvNIffBUaFEcSRzc+4kHtK0+G0q5H8f20dd3t/vD/c1+&#10;3+qhBhGn0oDsodTprm2L6O2mMORyZPzcbtDdPJ30aR7zYcx+2w0UJNfWXfqrI/flu+swldrTfuHm&#10;jb9h0H6d6/vzsAv1fhoP1AII10N5lLpWaF61MuPods7fjawACRwlMHvxm6Cts267dGiPx47Kj4sy&#10;fjEefvTzZx/99fdv//Dq7h9f3Hxz6VPyxHty3S7NkTQlrVjZnfQNdg8sHW9Xt/3T0Nr+eH/e9XMt&#10;4h7M1Ov2v6fPnl5eXN5OdzvfKqt8c3unJt1CCcAgoqBO17GV9PLRlIcoE7wOIpwR2mlVR/u0aSQp&#10;KHkypXi62x7HCYHPYL3q4rAan4oAMGDaYaIKY5+KgHYiz6eZVsug/FLhmqK6FrMYZLSZqZ98lVpZ&#10;in+qNJQaupZUGqGtSooY/ZmaJnUYh2CkiQVzcv+Uec84Pghoo7T/VFZj40TtI8xcxNr01WgU3F4N&#10;VVG3NPV4JVo7JvBsXAwSlnekWq+QQ7ytqrfOnYRCcoRvgL0wWV61cpd9p1lSy6KPBO1eLjJHBaTX&#10;riQaH46p6cyTkpGZ2GgJ5YdW1CS/KNjBKC0i1xeXVWZRSS0dhIadtWMY2L+MEoCoUGlvKmfNFt0H&#10;TatS3UNLSPMkVAzigZsktdRJuY686OCXhHu4SRedTYJ8jrUZccpCrha3SdFQAy3RidRgHpDyB6xv&#10;IP8Eb+3jBDq4U13HYqXrlxePvblE9bI0NvgRAbKCYicxbTWT9bFYk4EQhcaObNlR9F3TMP78px98&#10;/sWbECl+CmJasK2MBhUVz8iuJIE3FRytBho55nvy8aQdRvsQolJwqQGqEvyNPA9JnWgyHfgzhiop&#10;hpehqQQ9c6MIxuO8lxQ0D5gQVmWTqMKa4t0Z7RYi2LTHQmancomCqGVmmLaxRRY/LggPh8JelDbL&#10;KACMkaLsp0UtAPGSVOmYSbZtoJ1YF/TtEyWC9gU9XRzjEEunltYF6jexj1zgdLKiDnI48kwdwVm1&#10;yHQwYkjmy9psGaNaVf/yVQLMhq5DfW5ElE03frFWg0EL7uZM4WN04/I0IwfI+g38mXRDOQNLNMn8&#10;zossxKngxMHm2kkuhflkSuPQV3hwd77D5I1ble0bJ+tiFuH+eeNQejUPhOAC3tCZAsJrTr4nm113&#10;dP7N/e3ddPe7P33y2bc3d21r33SvWzWy8Y9dfecs9AztBu+HLl6Nw9lJajvscS63nb+Eh/gGQlmZ&#10;Sul0pQpE9JxbS/9UgbK8uyvMY+za8BKg6WlPELFh5vYfk8azIqd35BnDlNUMvhCVN680rjse4d6M&#10;AhTbvy6fwCgUMAwg3FC0lcsSCByEh+zUvAYf0i7CkFXQ68RWSnXhdDCYQkcO3jFn2/bfxyyU7IGP&#10;/HZyWMyHifS9kn6UBb42WNhw6dWRfgAIGXPapPwqV2Sy7VazYng74cgXXKTitKrEcuoXKD+cqUJ0&#10;yzIfpOML277upHOaPCtnMaMFwMPnKqLi44a1xEwZoB8YZ554J2kxRI07DmBZM1t+lpXhyNf1hq/S&#10;56Cms2l4e9hOKFXK31R3ktKOyVUv+q797mkf3w7h2ICrq/fttnfpLuf9VHbE4697WIK1w7jbu5u7&#10;t756+b2c/8XbJ3/9g+f/+q9++pN33nkSwzyMWzL3b4vA2DaDrl3CENpDF7CTcHQZrcB0A+Gawi8c&#10;a7ayamMWKqTFeXu4cToOyZD20oKLdD1CQ5G0Be6Bwy7XAYE76FGmYdXMppdsAxXV1jWt1MtQVKgu&#10;ZeVNFUQY5qx9ah1+rZZWMFF+aEGja+xY6pJf6hczXmFjL5YJ68AkrSkUE5dQLQlYd/AA2qMah6Ah&#10;LRkH0apDbQ4HC+9dzO0dRB/fDUivyhnz4SEWNs2peeOrjVNYhsDiS7aW/SxtBvmTKm2FM/8drqzA&#10;/ZWstfoVj3ZtRoLHzvRtS6vAO5N7rSnodSEUVrvafmUjY8B7lZ6jZmnB/nbhwiwG1QiuZGcHNk2n&#10;MWzOrSxJM+HwDiGHKSCnqiGsyUs8ueFlnhaI4B9zCRSn3hJZYGXs2YKFarjZJx+LTPHFKZdbdzM1&#10;cfiBZj4KnGlgOI7nJPADnHnBbrtn4gsax0T+rvQmdmTV4RO4Ne0PMfNXH4cBBpQ5z1OerveH/eF4&#10;P4wX83gc95fXVzfDgTzt29bGRfuYy/XdRCgz+mOKRxqO+ouxYQJ/XerjFHZtxYj+TfvwtqecxrYf&#10;feTcvtSXU0MfnXQ/82bpbBZtp5ZVE984MoHX+ZGjBIJ7Ae9PMIM4gu3WlVs6EzeHesSWBMrSrJuX&#10;5x0qNizNOxE+YaBV+vPh8Lm7//Anpz/8m3/zxT9/Mf3958dv7mjYWxLHARELsNXnrSgY3BQpj7ed&#10;WTo5O2kfen17M47D6elpK4uGed71fauQvvjyq+DEWL2VJROHqWCuB3ojFpaipb8SQcD0iMqDF6ar&#10;KE3UsaCh3vv5nuISu3h3PG43m5Nd+z+beR6pUI+2sVlDHMt47ZgXWXmwiaGoacTEAF/NX+EwxDIp&#10;8cbH0SLJhNyzBM4Ee3r9qpKXjg+UsRha6srGdFQWlLLdGUxV1JcnsHuofJ9EA6D7pgmUOGALz0OR&#10;whUunZ1PoJ3KYEmcUKN6nCxGet7ChIw3stZoBJixuaUft2h7dHEJTjjAK/dm10AKmMw4F5gBTVyl&#10;M5XVCBVBPbzM+stBSNgq80R6pSU7DDC+/W378I5lVrq2g3BEoZhd14XF1tF1RFalZ2jx/aplRXCB&#10;0lNuXVlMmCPiS5gyQBRxgFJj32uqr8n4zWsAjrAsVRCnWI2KK5LNVvDws8KivU7VBo+ik8qSgWIE&#10;PScmd05xIqbm7QroRWMZjrqCC5eWMlYCsobpACi3qsIQtGownnBo1Udb2hWRf14OqpBHDzAJeeFq&#10;lC4dEFsFxKBmsNxZoA4FWzY+ffpWe+lXo2O3tif0rDgnEyPuYcB1l+faeA7dOE5kN8VnRR2JyDdD&#10;dGD0yJLclHyG2HpbNANl+Soh9KpLmZlDVjP2lGC8eZ4c85n52fK8wZAoRezu8HhLBF1dBQUBPRJG&#10;QkuauUvgGHPQFQqX5eTlCsgsylq6WrcFpPvyiw0TLGl18wd0KVo9UITEvzIxq9VSMea5WLUgEd0Q&#10;jRCukXTrob0kpAdZBLe1rhX2DgxhlC9FvXklIxt8ZvJdppyV1PdObUrMi1LLyjJNTKJjVgkezXEc&#10;2+u02W6go6aPqpyu6V1ceGXwL+SUc77XTGXl7Gwf3RI1QQfa9bA9p9VZwks476XQvItGUshnRr9D&#10;07eXJI88i+4w8VbU7TZDqLfD8WU5vLl8/evff/JyGI7eX7UbksLc9be86HzvpDvl23pse39b6dru&#10;Xtx9l95MOo3U9E2RgIIPDOnpthNBr/MyV/QrXStUtZFNpLogqFJCeoJTM1/h4gZZ8kUEWzW8Dfeu&#10;rMxlZ0Y+mySfD4gIwrBZSU3MTB85Z8jpULq97yZ/ldSioBMtEJu9zJCXYZcm7mYe9kZusHYaqoSq&#10;vX3DSe/G+GDe0v72mJcAJKMley5uiI3sFvEtaqbIYDvpLo+TMpr/jnFmQ32AzR1TmpOUvfyv0Q1B&#10;GgoYRLefzBzbiy/qoyB5S0LCLUNvLK0zc72QvQ/z8jNBM6iignaZwPMPT2XxVwK5YB300+ns0lMR&#10;fVPqxIy3q1Kv2Ob/x0NxoPSH+jSG45xvo3t5mLbRP4/cnvTu7W03bVqhWY6n8Vn0j2u9zfXfH/M/&#10;fPzi//zDl0+8+8lb58+evvXRk7Nf/OjHz5++vWtXdBzrOIF34zmxviOykBuoF+VLFQVkxcQTnOaw&#10;2HWsxB3BKi5LK+IopcXvB50+qCI0sXut/azKi3kgwjF5mBc9pzaendGnlbjhnXlGO+9XtsNV/YO9&#10;Wt+JkdND4yJ0n9CEpuVDBswydRQm7MrcUO2ZnGk2V2ZIa3tJ7kIGo2osU2aIRWCEvxg+ryIOlnhM&#10;G9OWKiaXD12h1v5MXgfcYvnhVTos1H1r3Stm9SLYRCidJEOu1ipf7MCrNTtWWRbwX/DqDF0WL8Nq&#10;jlWLLXZdDlqgoF8nPfolmMSCYFdOxstDs2qZyGzKrWC0AudSlwuOrCpzswqrYK2wcBr54WSiXeFY&#10;Yo7KSTSNnNAVmOUKNJwawXrGmA0XE2GZEi3BRLOZzDK8irE8+oEzoE5b8vuOVrLAdtmuaCFBGNhz&#10;P60II7Hh1Uz2k5RJ42Cj2sqYo0/3h0Ou5f443t8fGoi9mSaOQh2HYT/meT+NaZOOw3R3GCdXbg60&#10;KR9ivJqQd+Kpq90HNpPxc3ADtexoh+438Q2ln1L37eTpSYNNDXu1CqBrlXf7zU15lMKjEG5z+aq6&#10;xTSBxVqvvLuDeSEvjynGtjTeH+clZs9pGIGlQkN3g5ppWrlIILzAqydiUDNFNEzz0nlbmp5uJZCZ&#10;lfgDj4ZEe+Wf5/HP/uqtnzz9yY+fXX5x+ebXX01v7tqK3eexzHGO7GvDG3TYbMbj+PjJ2eXNLRPF&#10;85TnaZ42u12uuQt9A6Dtjk4jHXGr1x+fnl7v77lCdzJ5UsO71bqmRjDM0MNkTwKE6gPbMCRlMOWw&#10;Idd6Px/ubu9aQbXpus0mwTpDQl+EZsyDvnapjiOLWxPxjdmbthqxlhWtsDjCzp4iCI9a20mkjajS&#10;dDpatWhUB1enJG1uPVel/Hjl6xWJNKcHC9rDmQXD8FLFaCelTiZqUap6gNaCqS+vtwjqw1NCjj/M&#10;7YUexOYuXeqotkeMA0bfEgwNmXG0KWDQiVSZssah+CWOXNCX8mxXEFeADNkSOWAHRozVAu3Y+Ygs&#10;VNv1xORPZbTQSGenShiAlcT3nSKXpFZ37EgP1yGomuFmszSGAwJWdKhrIM62MMltsaBgH9ZqnhTW&#10;1o9YQ1zfdcs+CGhdF5PqZbxs3Gy0MKr7jndXu7ukqKK54CwWAEoQwGx/4sIsJXEdK8Jw9krIpblx&#10;1iyrlAJkicjpnWuVYl6hciWqJFqhXsx7A3sOccBEkDE6XyRGAqnI2NthqI4GBsVbEQFVRrMSgcv/&#10;S7CxFgBJEbqlimtiQ0OnZyffe/ftz798A4d0L3rRGoT0X82ig04+C6FaUl4j8aKH6Xg4DnBi9MjG&#10;Va0Xq0CFnk0G8cFn9dDgq0W6f1L2C5B2inJ4865m6qE57tw4kRmyqyM72gUa9FdlVxVhnGAEIEFx&#10;cIlkdwjiIU/S3QiYNIXVa7FkDKDXU3nQ7DWel+UIK2GZ9Dc9A/JMehhtMPmq1Cbdr70aBrACaq0+&#10;AvdY4G7lNxNbBpLT2hvY951ZuIrixy3loRAkqF8145S9NKe8EuwSXxDpVngtR2B37qKsaGo8Q/3N&#10;BhA5k8oXuQa1rdS1rM1NnZjBaMvQq0BOYy8gKacOVFsczfoL42sEO0GiFXg6n7nBKZHQ/HpQDBXH&#10;AtPh0WZAf5kbsuvTVRn//PLFl998+ctvLy8GojMcU3eYeaZaGJB0NKh8c5zuiO4b7qTuC4JRgbg2&#10;OoE8SX4T6+20GA6jmd0FgaCS8eMtuIp+nVjNnPCNqW+34ioTCTZJiV2MWsMgj6PlCKFt2DM5Q5rv&#10;5Kj2E1Gj2zHbiFjFkDLHIUI1H7nr3N0k4+gY5AjFDatKNO5kblLcJtfsRCE8t5+5m4QFjVko+NLD&#10;LA7MaM+f8ongIsB2q51aUnWxeXgCeVJskoLYji9CO4tjluwlsItAnJZsXuXWZuVs0+hbZ7+Q4B6L&#10;QFCg8aDmz50GPklcMKKJ2cjKs7FWWTI7ZCDvVJOMdkN0UpZOWTjqhyJ0bvPTrm4JTJ75fs3MYI8S&#10;sMTHJrXgXiTHWRoZ3H34zOn1nHTzTXRIR5oZ0ySqp1NUg65cX0z1TRfGdun67vKsbxXE81K/LNP1&#10;p188Ps7P/uOv3zvv//bD93/63nvPHp3/7J332ks6D8cwj3loa1vpw4ZfWnGtzB4WTPApqGEVcqrr&#10;j84hFwWvTQENzyxuuoKcwAYW4bbEn1lq4xLkKmjXnIvA6a1+sSEWn6ywDGYtWUJouuZhi1W7PAx4&#10;McMmdR8QEGnrZFBOmtSkWmtV1XYuRGvlni06KIVwQUOaJEUzmCFYdGI0VZdkJVcfgDpJzvDIC9QI&#10;Zpl0ruYSbsVvrg8KaGZdyJhaWgdVxbU8zyzVLI4gJfmOu6w4M4mWDMvQ2rpJdt5VrI9M6oOOXP0K&#10;zAdlXfi/yOOxBokk3LnFK0ZdzBYMLJtlWUuyV3E+atrMe5hf8q/0iLwsqbDSqBrgJGtJe/q7EPM4&#10;Y+TlO4YZbpwJ1KbakcJrZjfN1Kcg9DHWJbEdbqUQMUpJ6JnknUM6TDn1fT0eG85okPNmzIdpGEpN&#10;YWi/RTZIKcxz2e8PF5dvJqa1Xu0P7Ydvbu7HVlXy/jHz6fZ9Ayrlq/3gu7A9SRe3tHFv+9AAap+I&#10;rtuKx4Yw9rluMr3FQ1s8YngRNhidn7d1rhLTpNr83KuYRftKLN5nRk7Uq46tit+/m4ntEui/5JMU&#10;7kH2oaZdvRNCjbQm2xnNUPHUupgdGGfHKVXHqxYGh1SsExostRdCauqrYpOyddjEONhb17qD2Ykz&#10;IhZz7MhDvvDzxWb7kw/Of/iDJxd/fHH859f3X+4bMqcyjEajpeHY866/vrjdvN216uHZs2d313eR&#10;HJV3ZAq92e5OT6jmIUWJIx70OE3jiGcutmdjkdBX8V6q9TtG2NjRQBh1Sv4vc36QEq5sfbI3c344&#10;Tsf9sDshS+f2f7fbjbQOEFeZ8bCHeSIkFXVqheENvj1FJoSWJZtdjQZVYeslxkZpF4ASBcPYVm6T&#10;lA/0TIJtxLsEbGP+JfJjyypkHu3RQDperxR7YASOLjeKkL25wDZiH8gnBGurBBstRteW9A7zXgL2&#10;YYka1+uNmVk107bQdRQ0M866WNWgNgqtSKaIheCHYaQvSlEjzKuidwe1tqpivW5Ypi3hTJkCzzbR&#10;ihq+MpkNivS2DljXGD6+lglG1kVC8xYbZJKUNhwYo2Vi8/UnKrWoaqSFIZZj4mGp6TCrDNoq+bVK&#10;EUdwiURVMdsTH4sxu7k2mMkZiKugiFZVHVM9kqKJKyPbwtmmPcPC1stejj0cIbgMI2oUbY1TtJ8x&#10;ewfNFolmYB8X8RAm9niqrJNmiVaxIIHgjUWFzZjJBjkLG8FJt4c6iNRVmXVZi+wfQe8e3IYWM46i&#10;lHdpWNKDcTweP/jgvT9/9qrj93yuOeo30huQnJhM8SnxfDUi70eMqn3ZbbftKdlsN+SQS9gEbY7C&#10;VyFNxDzIHcMqouKwjreuDEVmTqxF4SwwOyPuSZV3ATldQYVGNLBlOJaUjCenxc+WQkt+GiJXycxq&#10;9E4I1UjrwaMvmoW6Lg48OhTg2TM9SkYUVXRQBfof4YSQQr2B6dQXEY9Xsa1n7WzV4ZCWOhwknbPl&#10;Twi9XhyqWR9rqZt8hcjuYdWTUSKKZHU7y+dklbNw+yQ2WD6BOad0W9Hoy6UsuiSYlGL66sEkZyIL&#10;9/9yEdu3ooI0aIlAlKEnm6l6VUPhdH2XOQ6YBXiAR+6kikHXqqEvmd38NlOXiMvcriciFMsqNCKz&#10;I6Xx65uLV68vrsb9ZxdXX90fb4b5VSBgwHBUdaftqehJpNtvwzhMd0W5u0i7YcNs2T5NdnskH2iH&#10;fyaWnnbB6cInc9EU1cPZaTSR1Nc0b9zyVNacr7sAmbGUAuiCm4dw+6vRiSmUEFzCAkIa1sW3b5OI&#10;h5Gf6TTjF+1TnC9ekqmsVX/yjacd/fz9rI4uZbFwhQhmYo3rUHSa6pehF/rrCC6aDs6cQ9Fpm0ed&#10;GHu5qoDK+KLCJ0jsMU9g1Wv9BJiKtxgwdQ1x2ydE2i7crH7RiCyimbb+eoFAt0jDAhVSnwQuQOq8&#10;SRIInMUcX2jehSstfCZOEAlPWckSbBO3cEGr2kpj30heEHiX9GrXB27e4trN/19PzKFynCVYGL+L&#10;CGVhYcoNnfkXj0713oiA4qrczRMevNrHb9jZZbPtXo/5RXC/up9//6dvHn/yoj237+66beq+/+z8&#10;o2dv/fxH77//6MnjuE1zqcNcx7GdduC45iwgA1k1WCHFhaIKldTIKEEZpOSRVxeRpZgYOM16WT1r&#10;dSHaeotxhwlFWAlwFpSj/FjZxYVT5c3c2flV/1EjAf36e1cDVy9B934xrwpuyW3IGrewpBusSc6q&#10;PTbTW+8tBm6dj7sITC0U1yQqfKEWFy31X6wWtuxX/1Uj1C3n9kGukpmdmgO2vnrGk9Y6TW3bYeBc&#10;Vt+c6zqVdgXQua+xWivoW5D8aYh3FZIluni/muoukX80uCH+mLM2CJqsXHuhN42vL/5Byo/m+iA9&#10;cuFyWxYAz7W8xRKbNqlI6KtU8E4zELyItqp14uGlU8gN2M+1n+lnSthuplLu5nR1f//i5YuL8abb&#10;7e4OQ4H2ecrtg2NKhwPFt7bred/+lN3mZFPm4XA47Me5rWeh7TXjxIWRv8357jBSv5jYIe2Fo7vW&#10;frXbJNo2I40Pro9Tv4lzV2+ze5PrO5uwoQXQE6GxuM8edfSmt4XrpJeZp3XT0aXq1A8CkI/buA1h&#10;X6OhT1uAlzA5CEAmRaoCPvkXJ7cwHKpm44UlgOC+uKUxao8H5H5BZTuGqP1qp3ArS3yZyjES9mol&#10;iKQ9HIZTLgK2HtSiOK+svoZBRVyA1rDid3xeOvXjw2YDi+PhE2r8xg9+8fyHP3//6k+Xl799dfP1&#10;ZdvRqCm625D8JddHJ2c+v971W/b1klWiFczt/ra7QBUpBYzMpATpNzdwxatUgT0ouggHR4/phE5T&#10;dGJWrbdngyt6M6JcAdAJI1KIeJlqaLyVe4fD0NDRrh1njF3X9ebQL6wTeoaYf6FCSa2vgtojzGAX&#10;s/UUMIYK60I1HztW4cEiDmsz9KXigMRANMg6TAgkaFQXT/6KLLnElI54N4GRgqbBc81b4J69MJ9V&#10;FILZIByFOHlUbAVFNcdAPLEtvlI5ZXMJrD5woqDEUFRdliRZT+Zaajcr1KR2Jb1E8lhMNzNgNUXF&#10;4nnABKbqaZ5bjW0TfHWBXaKnounyhLhEAkPMorgqJmwSQdVGnayezytiXBHdnzpXZw0FUJ8mAARJ&#10;sTIOFPJSWmEMaKMUKKINF0AwSQo0dz06OaR3EoDPeUnK5QeCwa00moEjLNObU1oyrNe9RralKENK&#10;CIaV6g1SOns+MBLikQe7bTGyDRwYC4fZVr9Ok1PL8YITT+gngPCk+GTjyYwrBw4k9YiHZXo9xMb0&#10;fQhzLdTUWu2XGZXNWprET0e1/4RXtAsc/FPH7733nOEGvZaQ4GOkzjs5d2qKFkaBz4nsUgvK5sM4&#10;He7v9vv7WToiBEfNU5EFuizylBwnj7Qdxx5vlXnq8DqWJBt+D0MIK4FDsS4FT89BrvZOMnBwcEGK&#10;8SXFj5rkBNjYxY7BdtsvyDogwLHQGFcSbRa+65VRvXXGLfJAiAi6u5MPc+DVuO12HRCg8r6CjMrF&#10;zZg7JTphqio/ILlTsVSSIKHVoBROTDCowkoUGL+yUqjaudD2qVjLVdO1GTFMrNKYezDzU9TWBQE+&#10;Up4Wr7CzvcZ4AxuMl9AUpt1b/y04lWwwx57uYBcRvct565HoBkJpoBOnz2FPaxV+iH1pQDo0X6jA&#10;kygOcKJW5zgMHb/q7bE4OTm5vLv55JM/vL58dZWPr4P74yG/2U9u0xFAqhoeG70M92B9MZeRwYNL&#10;qqlLfplJRqX+gojV7sCe56VdWHbWYxYucdKJRlGmMVFtmUObq4wEJW43qP8c//fqzDBBGuTgJM88&#10;BsTPo4aYq4z+HM9v4ZsVg10vQdpV02hrkXmj+ULBcaRBpg5AtBUEVQ6PhKeTTH1lgOllVon39LzX&#10;AWmm/7ghTzt3P0llk9nHK60o1uAqjwTDxBo6akEbl+mQ00dUyqMUNIGJz9EI5A/owfztmyiz02I1&#10;lp575ooKv5U1Wyfq8LaDv3QRX6slFLxifOHWVNask2GznvZqiF1X1Ziw9fTBIMF25gHyWubtpd8h&#10;sN+V9Rw78Q4RmZ4to49i3Fiu9lgWfpzlQ6ywIwYkcfFBCxzogMM9+XXH36aOPpYh+iPnTi+v3vr0&#10;5eNf/uZtVz784Tu/+PBHP3//h+88evT0ZFcPd/Nh7HJFVjG2j5LZKzg4NPb45RUBkzo5OaXpldW6&#10;Gt3iCLzk+qzksSEsQlivKk513JUKxtclaFGGCZVbnEvUjZob1WrqDbcyonRmrCD7jLcUHq2L/NJc&#10;UEPKiuBuFbLq4SuQlhjZKh33FYReGMuIFNBvXc11135ITJINZlNaV5Zpa29hs3BaNqMgDf+6pMza&#10;r+LIIYHRPFm/Vtg+kAUu74zlKCNnEmahUfxOfLXQXwuFtbg781ixmX8x2tBflHTqg2UKrGp+YBXP&#10;ml/41aKENmvlh/FI6oMhGSFUWqkEY2SYTU1Nif2rE6tOAsut2DGEBoiEXjbd4Oq4Sdfj/urm8j9/&#10;8enri8s3+/tPr+/3tU49dUVb7f/ifrradd/rwzzks126mhryrW+f9n0k04d9zfHutr2Vuz5+fRpH&#10;Ll7cSZQuSPv+064dWCvUBiK4suons1+DIUyyaVgWqK9tJcSMlJAZB7mNGk6OLl7kRiQ6sObjYBlv&#10;1dvcghqa4KpAgoFvb+X7OLt19rAsmEUIOKi8he2ieXjYs4xgH+oSgGdhAdhr8krTYcIWQ9p2IuAk&#10;99rzrUtWtRwGtktjSmtWnHxR9PAyYq1vfWB/iBewE9nfp/P0aR3dh6c/+/G/ePbnb7/59ef7lzdp&#10;mluxcxjG9rzPFHEHU9PilbpI/J5xbOCTQxwTPezJk600l9PskOvFIof3/bjbtpKiocBtiuOcmVpA&#10;E1dcC5kNONiy0BRHbMg5ht04IIwY2qkUCFanYST/lIa8UzzZdK126vte2bpiHcSDWaAAhIFjCFHW&#10;yk8ehIIXCc2ixhSxOxF8h1EUk449y7KKSDNe/OHVXJCUE0RXzzEbPFZrgHAYxyRBnjSN0w0smNeq&#10;B7pGMA+DhSLRqIuYIiqOlVmlTlyq2DA5czZGiBJoquBv2o7TLtZELOiCmB8ywRY+Fo3KEmNXSQbh&#10;n+GgHXVekPaoOlF5VIjRANuqP+ss5pfhdzYadojBxLYBA2MyMJqEtwyVDTI7dUJbdIYM+SI7Qk/Q&#10;DweLsOdvg6sZ1lsShFKnoHBjKsBLmWlBbq0CNasIRltFmTF1lXfojEZuprw6nmNNr3QZaNSUlbbJ&#10;jzSfiKeyCyLJzATjnqN+YY4rYbx6cyUQwUnTOyz+ZKxtTJjs1hSLUy6vg8sYS7EAAvnrcsNuMy5u&#10;Fp0SJZM5tuwsyuMSwlIQdyU0XHEn2k+Kro21LlWUBg1td6fnj/72b//6V//192c9MUDY8oQZBVxd&#10;ZGZbWB1Ip8wpZlgcyQI+b2aSmVC/AUZqUKIigSylnt+aEY9YKlGAd5aFFonPuqJiMlDh+VaIGiUO&#10;e/RRHpgwqCYBDfqono2SMAQvlcj01NUzUVTQDvY//slM06/OIKLt0+A0qK9I1V5IlWRLfoky4nMC&#10;WOz0aoEly2UZ6VoTh+KyL9TMa58P6u0O0yk8Ik655Kwc5zDrLBHkkAGRZrjKGyx0QugBhNphBm7V&#10;aH7sxIUmBExluCEkqrlZRj1MkgKZRvMkogupgz6BIwe50mJd8GrIYl0FnYJsNh0TzvHWyVQY43du&#10;iYrfDBB2ldjeUII4c3Simaf3D6oYClnu+hevvvjdp394cXv3ehivdv2nwDPto3a97ItJ9UKS1qXl&#10;m+ElGGJiTtt+9zRp81tJyMj4mZW6DLSZ2Wc4BbEyWsZ9AIF8l8eiClixOZCxba+BRoCsE2PUXKT5&#10;TV3wtIxZMrNwMZK1kA6bT1a3+Aw7JZKhZb7tBLUGHgtPmjnkPZCNWDSpunsRBsOACswlwOAG4WDm&#10;bIPcpFPutXRZ3VcEXp7wLN2VBaVUFWjVVcoIkOGGh7dRh8mSmlvlgDO7Dh/YnPmMz2vIy0gwqQK5&#10;1/CkLKIM8cFy6jg9qwYbzlWzBhohkGnmKqqoydYuLeYrVdOPOhVLRxVjS5FXxX26/dVTHSNLUqtD&#10;ZBwhagQ4oT7sVPw86fB/XmuenRCtcRMzhiFRDKhDENmid+KkjQl28nJrhix6uU28nevtLtyddI9r&#10;/Wyqn1zf/6e//+f0//16V937j04/ev+9956985P3nz8+3Z12cTvPPB7Jbon5rR1V1X7W1LgOIvwV&#10;i89X8W4v2DtUVGkTP5uFYqGUBdfiux8yAv0qkMaLUYNgUDUCEUcT8Hrqg0zYZapsVcni6+ktyUYs&#10;eLExMvRlEY6YuECnjh2pGlFWjIW4pAhKm9AsgQdJwisBojeOsZVJas3kl/zWJVhIVbgq0zIDVYaE&#10;8trkXFdxRCu/Ykkif/AHowvpH6s1aJcxbxWZkPi7sEZKALre48VDTn+DvSajURbNpoW3qrpYcqs/&#10;vVAHV80QXngkWoRhl8cbi0l7UB2oCXz5luhmKxRwj0S9tmf0zDFwRCQjv3/6p6POaWrvWoqttL84&#10;5tf3dy9vXl3c3Xz2+tuv97cXebodytdEwgqXfRjfPjl2q3bVo75dx2/auey6N+RHSAeyn2WD5T0l&#10;EGq1lCFrrkFCwovYAKeJLAR6WV6M/Rs1FRx2l+IIWKTVhdaq+aQti6d35khmJvbWUBrykuiOG9dp&#10;xntb2IeyUANEecUyn+CXhq+gSn2zENRhJiRgDKwbjsI8rMsG9OAcV5HvdrLB4vF4NbY/pyBsGnJ8&#10;yBp3p5PhoLskrYpstTDz7tmHJYmMc+Uk5sAC8A7TH7Z37/7N4yc//uv3L8YXv/p0uh4blhzr4Lpy&#10;e7imzJUaWrk7cWVFvXjvO0qmaDegHofj+aNHsaGpYcAszhu1I9Bwsz10NMpjnafnRZ5EfuMsL2CK&#10;NpvBXE6TJoJYwiwbaXG6MKLEmvl/w2HoNl3fT32XOF/JI4eRPyTRQM9VzfjJQcWZmmvpzaRFVLMY&#10;hPLjFJV9ReJVMx4sVVPjXC3CpaTXOlfDvV4GuYHdobMsAg6eTDUaVquh1bftylCuD3dSyOhP3mJf&#10;NY098Nyj5DV3BnVyXXnwU2uvwfJhoAG4ZOSuYq7ZfTYQ9paHHQWq2mlH2MwvJJZWyoK8LV+0Tj/j&#10;HgFFdYWoHy5LHNE22VYKCmeysCnFrfUduqut0pUtaI1FjuhZiyAH7QsdmAPDcEmtzUrofoVlZXm/&#10;fddloXNy+AKLihnZVzQCglodaf1v1o9LdjG6h7AH84rJceCMybW3jZk5GzGyllZMiytxjX3CMcPt&#10;g3tAnLfHSD6A1O8xidS4A+GNEzJCUB9/J3UqeA9njzkmJgXpwnoAKbGvZpwgdj4O7nAgyrMZJ6Am&#10;+8VX4Tl7oMfEQ7iJsXRm1kHVnOJIQ2Oul2M8Hsf3vv8k/TNOPXA7ofR9GEZuwjZgEuF+TlNInvu3&#10;BYqsvelwynjShcdnO7IgEhRdyZedza4ChA2FDaPVgS04zZs3Yyq+OTO8sBO6AkimioJXkTPKUtKi&#10;feCVHEiD6lRF5s1Cnv+d2g9RsiHDUijxextTngeK5TOfEC4TCvy2hZ1lGA/d6oDGAodIUWk1TyMo&#10;zIkc/9AfECX9OI+qgo7V+lniQEDdvlDUugT9s5JTgn8zfBM05SfoGwvpAncExPiqquTJi6hY1hwv&#10;+Ww2ByZ36EyrAHwBwVIEf04yNulr3DiM94fD2dlZR0btoBUXp5xsCrJlOD22s04UhHey2TZsPxwH&#10;0s+w5R3MOahwlNFuLdJ8MhzDQl1tR42c9sajnnL26FFbX15dXn7yh08+fvHNN7cH9+TkT84fsjQC&#10;BRLAhi2yVRIUvNg+vaX7uEVGe3VwpxthBd/PNEWcq7CCO4ZSZqcsPsD8QZCh0kAyiaNyVBcNaQ8y&#10;cBp1GlyVnpqYdlXzgtOyWlZCFAoWTR+W/Fi03pNaTIHQBauIUT2TwYxq0GjXCU26fdouSTHU8ZwQ&#10;HFoP3BVkzFiV3NvBo4sJ8EvikVsIxl6rk/NeRqCmTMZ7k4soVAsrbEsReW3HN2XIQlq26YTht6iN&#10;CZcXA8+o5GQ4foFa7N1CbMvGpVT7KJw1yqakj4HXYGQlkwpTbuRr2C5gmRn0aspU9EvUSM5LLWU+&#10;WHNZDKKjMvGsMgvqFA3x85TlOu+LIFs8G9EvQmKcS9DuA9yWgsLjWRObPUvXgvppkRU2d16I0JgX&#10;a11x/6rCzSbuUUXk0W8fb2t7DLrueSlf5OlXH//J/+7j/jg9P+3efXTyix//6F99+MFb508en52T&#10;bUsr7470D9297FbG36y+CRjQMUGDA97bsrWxKaSWKHMUqDRztZHQPbMYWElI9cWvY9EEU/ECF51Z&#10;QgruBZdvFQljBN+KzNj6wETT7CRXJCZtaoLzJNulUa41gqqqBbRpSQtTyDhegjlQzsIl/ULHZoSg&#10;AwFx9bYgA6OBe7e2YJb03Vl3NNMtZ29uwFoYx7h82trTyXv3IPLYmRnieubsYbi1iF69hewx0mW1&#10;zirjSWYya2WEMeFKyWuZbtVEyIUWpQhYiOBVRsMabUCsSiNVoz2WnHheWWusLXLyeFD2nDDhyQ2f&#10;uj2Bc18IqOdA7k9+27vUp+12pnib8Wp/8+31689fvfz9Fy/+dHl72MWridgu1zHc7dJl2tEzwwZm&#10;E9acAsiE9LIq0lbbJOuKaiuLjIpjTd2qT41KibXlNynOtCiXsLpZZfUV2fqPXnwBsH+tG4tlRTZJ&#10;2lDDAST1MsAnILo810VA67D+BCHpSGuYf8wpf9g6TonpUWQbYYybsBwArgMuiNdjW8gNEsm56gvr&#10;h0R9bLG9okHs1C0SyyBgPzZBIJFhlVygrzdxanJZUwFkv0BLFx2BDZ3dq/H+VXF/9d72Z//uZ5//&#10;+9+2p+94GB8/etIe0FaiEHyOEgPZlp1hHPI08GucR3quT6jXP08k/YA0TK4QfZGfqfxy2y7uNjSn&#10;mihpYzlsMbkFdzcaO0YzzFepWTo8Wnkms5V326KGqRXVN/O82XQnJ5tWfaHf5EVcldp7EH1Qc1fx&#10;PkA7CRHdVQJu1LpJmzBVc7YKj1IwFhIPPQlQ5cLeobZkZa/llNQyUBdA7GwAsDPZHQPNEgJPUT10&#10;CfuRkXiVyEyvWeHeKwncFkWsJDwDX+M1EcR9J6PM8mZlaCzyT2FTQywK4iFcpnn6lZn96gQ5L+Z5&#10;AsW9VMVkf9txKQvLMeAO+Z9EUwUU51j2zN/IBLEYgMtqyQNz0NCrxrZXzVbG0UoroMLCSH0KZTpd&#10;Vn6RsuQnDhZKoWNrZ4tYB9XFQ3sMVYol/YoBIcJWojQvQEPAn5mUWrjqJifd9qylLph1vyiN0Wcr&#10;7avDaHeCrwgt2pSZ7KF4BakT7xb7CpN5usCKIJO5xFAjUTtBmPFCkQfddxpn2KA1LD4Mo4ibi9DM&#10;sv4BF4/N65UjxfHKnpAnjfJYwOkQd65N4zpOCK1tGKX6zv/ghz/86U8+/+QPX/fxBIkzWYgZZDQ3&#10;z1NkP/bEEvPTk92ztx5vNpsGip4+eXR6sjk/P83TMaQGkimZlyjTHdKlmYxBXHBkVQnTFtJNkT3w&#10;/TCOuHovS0oGLC5lojOTR2GMG80U8Eqa94ToWY0fNB4wz9XeIHbfjs6k5x5UnVYi1uF4bNcskTt9&#10;4rigXC2LzwtrZWIOPXhZQVy1yCaa9jV2cWvL3KPujDZmEEzojBJs5blVMSM82gKfKt+gCIKNkA24&#10;DYO4Nk6T8zKaZz0tJbtp6BHD3RlicKtDFhUe+MPqKCgSN/hPVvRvKtvGZtI8EKdahskM2Qu56dEU&#10;h6UOeZrAbyfh/abvOvrdstkSCXYaxtR1KAeP47EcSErefgKJYdqRsSArlaWJ0ZLnbO4yj0WiHBll&#10;hd69vL785PrrL7/56sXN3UV2wzC97rqrgXtBwEuAqT1CcaKSUYOwrZJb4nl8ESjV/vV8K/O3yv+6&#10;61xRANNxECuGpRPbR23ZdelsI4UFpqaGZiuXCO1njrN0uwHABgUk2CdTWIzPqxJcAT4NUGHoN2j2&#10;j/1AdSJ/QlN/x9kVG+24b5Xohc595UDajtOAzRekalkgubvqHNoxVrNB6Mwbc/FLFx9IG9pa8GYB&#10;v4t+rAllVUFAM+2BK5WkeAxEO4OLKMhMAJbEUZnyFE3DjEcZei0wq9tJwbsLdQ+G9iihcpbD63Qy&#10;YO5iVQfINkwOHMlZ4+qwnVz2qrYrVZl+VV+moro1lIyWnQU+lLUb0NraRBmJoJNSV6BUvNF1VlN4&#10;CDM/dCOz+260CTwPc5E4q/ZXh6JBxJ7SoYDGI18xohvMt7XeYkBNfZ/gTvzr9pJ6v6v1eiqnXTw4&#10;9/H14Zf/+PuTf/zdSfSP+/7ZbvvR87c+evfZ8yfvPNvtnj16QlyS+6G9+LFhvsDCad6L26qQxMub&#10;YDfqKjhjklY/i7qqlQw5ymXjnpe4KfHahYbXd4S4Ui8i87DqEHENFKHlAA9c/YIXJOz8A4ctlSuZ&#10;HRJepuxks9EdAQNKCdQgjCvpGvyJbY/jRHdER2j4oVeRMXRUonZFlApsDaraQy8DCQ3TWQm6EDm5&#10;jHrEERs8au30K4VvBXnrKlIIFBq0Hd2KMa0Gjl7IqdWHVY7R4qulqUvG1pmF/1TN+9RrX9VK86CM&#10;OGYGmSrQ8J/5TAnBR3Voi2uZ444t9biCtPa92TYzy3TCLIbrS/Lmb08jldmF57dUURw7d3N7+8XX&#10;rz999ebPr1+9vN7va75tJUf09yHs+/jns77u0mkf9plf28LrWPvmLhQtvZXdZbJzdc4vdZkxmqgk&#10;OcvhEKiCPaWUVVCwollL7nFq8BVWTgH2FbgfA0fTBeWqTPOiGp/Vn3/WxwQUpKAo1Bp8SJUzOUZ8&#10;6Pzv9DSxdCN3IKoSIVpzkPfKSafWZtBg1GWxHvTftYqQqW+QvdVkHbVa0LBMpCd1kQAqtm41jjOF&#10;5W03s32n6+c2avhcdefR7bPsyPMsP2zQvYdQyP1xGp505OLx6OSs1TLP3nr27eUlMdBaKeta7d5K&#10;12236fbkOp/H430rXd59/ozWPTbmJcvMxeRYwJW8MIeJGotdYhvXGk56UoAPk6cpAr3YpJNErZjX&#10;YWPcaRJCnzoS56LytIKtGD0kWoTncndL8X4NgZw9Omsf3MpvCrmkKz0LUnAiled1OiuJQ8Qh6jGq&#10;UdvAZpL/RitDlrmrM7dX4MD2lol1rkwC2Zrfm5eDq1l8DtpfocQN6vyk0bvV60yPRI4Q7rJHjHmY&#10;qfBBmCyZmZJKOKlTKbWu/fMlXIT7NEX+xzxBoYIgUCxAvUg+pkk6BQHByVmsgiQbhh3zPTzA2MDZ&#10;I+BHDRSRq+wRZcJZuEsQszeGI0CW53KdOJjSruKVHGhlRmizNA5gwCeJuNA2e+aRBBTBi5qmCj98&#10;ovQTuTELwbZAuR0hxxQptUM4q8ejyniqYPYLUK2ia8xmAzoFY9vkCwgn9LuVrZ/I6phnvyF6nngV&#10;sLSzFxUdy6QJH01kiiybdVbfYhlIsikV+dXPJBQvIiVljMOMacJa7QI3SN1tep6q5baX4uVBLhNH&#10;vZVFEs6bR4aJknKCskhgLDGewnJyZoWuM+9KYco6ABLiGtFBt9v/w/e/95v/+tnJ4zNlFrVfHDa7&#10;7XZ7dvK9zel28+TRo7efnj958vjkrFVQsMsChaN91Cy9cJY5Kd/B+uwAkIvBotgqwvILJuCwrMri&#10;SUktBPbx55wukYNXE2UJWK6WzVWVsiWruTAbpAqS6ah06z2uSDv8nghLfh4zCb0L0m4THlFRGigj&#10;y61GB04+0wuPhcTBdX849H1fs4P7d6s2TSJuzSuOffNM0K94EGllyUUrj4BHUx1OAzzTpmmKXqGj&#10;9myc2HSFFIKGiAiJZTVC0eyLah1/qrnRByJvbzxdJIeIshYzG7xd5POTU6TselLS7vptX2GE5jsy&#10;TiYaj1cr+YKSnnqoy/RAoigttx2aZPZndn2m8Le07Si5lfsybUX/5vLbf/j9b76dxgvnPz7kQjLd&#10;SFodZM+2xWfTyTZJLsQ8et0lYZ/ezwK0MG6tKhMyVaRVKuhSj4sbHtXwVh1DtYsfG9jrGB4buSwB&#10;P/iKYaADa6ALMbxTWfbpVVd2UTGhZEFV4dX/A9NRfIVX6yPQ8kGNS3rAKDjEN4unvp2UzlSOFE7r&#10;CVo6zEUhuiYeqYxIZhpUFgQZWfRJ7UCUsAdEipY8TbkZIcPQS0Is9AKCGX43y1eEuhQ98IK2kxLZ&#10;LYy4HBr5Andt3ltU3+uqTJWj5kIV7U0Y9Q6XZSgWDiQgolbpZTjVlWVVSkekLrMP+/3Il1pnCJGZ&#10;4VE5clnVYrlafA+P34NAZTMMi0Fo82XlpI1BjJW57VzQpjGOOib5uS7wGH4AoolwegA6WEYc9JbX&#10;0na/hiKVNArB2clbALtpXKL7tqGVC1AY2v43lpdt0TjfpCfbmYfqP3Vh4/I/ffP18NlX+Tg92sRn&#10;xT3dbr93/vjD58+//+TRyab/4Pm7m0BdsTpN7bs4sJJWZQ/CLtP6KNCwaj7TktXqJF5RGumhGpV1&#10;tYg+5NCu10ovPn/GmbaoumoeSqoSVdWQ9PdUN/FgtqZmMHUdGKQj3VpVEC4fB5dUo/xiUzWCs8IW&#10;pQSoifRK0mvakhVDeDWq1TZsKRoiLJeuVrU/hvdIWUsp/NrlySbPdS1x1gsVfDTKuY2ooeXR9rES&#10;9Ly67mvEpc1UFrvsZcZrO/jK2UuMZOQb1LO0GOK1tl/bq7gCq5Fp46BtzLJpt4oqTYke74kM6lL7&#10;b5fTeHl7fXN/9/nFt6/ubl5eXr3aH/fDNO66l86/aPfocc8nshWBxpDRT90HI8s7eTfVtUJ6heL6&#10;W4VHk52AzORUGuOWNcRg7Tr23AJpUXyBnuNXFlBVPfmwHgbLG9fZ8jYql4I1HWGxI5cjnMtKK6tf&#10;NBeZxGaVFnS6mAT/QGFrT75h0bBoJWXpJvVvoMZWMCtBs31TEjW+F1EFODWsojY9rkpswYZl2bzV&#10;LSxo55fx9RIoXRdCUy4i3zAfLNtBjIO94SwA/G1bD2cbiTtxcMg6wd6lw+vDcHX88PkH7QHbbHY3&#10;N59lFrWenJ2PtQ7jVDljZuKuSvuVH/7oh/ethEsX+5tbsO7kNpo1g8Z0UCFLlkXURqGI90fbadPV&#10;gYYDK/8BDj5V3CYDtxoevKps2gnGb1107FW92RgUD3kYLlsVttn0NEftOgJzzNAEUZZpzRU1a2Ej&#10;OVCsuWdH6RgY5GA5lehHaAa5UNf8JDK4ZpUpf6QGfU/TzOmvVfLGhX8KTJUWLQi78qC0g3PyQt+l&#10;AjA1rE6EDTlddiqU3tmMqQ2nAVchxwoBOAhCo+C9ZR31CBTgMt1wDsv92PaVLnDnlmQhcV21mNIg&#10;ohUiYOdgWujK1YjMo7C+ZfaRRarQSlWzcGMi/62RvbGvBGgJgUU9AxQhnxNOocgVKoJZU5Mix2L5&#10;MU84quA0Xtg7NtPxQTwFQ1UJLiKR4DEG2WAMa1q7vj2iK1oSjy0Bzly7wCpVuw1cJaGwOg3BLdyC&#10;hHHTlDEoxrxPItasnSkcKdWXt0uceWBXooAprlULdxsIvCZJr+Y44RndAtviGd9izi4tXSjC+eIW&#10;HR1Kf7l9dIozO3QlpAALk7YsrgKYaEe2/BWfQzcd9t9/+9333j67urh6+uQkdZvn777d9+nd5+9s&#10;Txq+DX0Xnz56cswHnmLn4zjwK00L7TQ6mGC1y072/ewGtVx1jRJQ80kR4baDIv2Yl869WZLDItqJ&#10;QNz4WBm9f3GKVuja0GBbCzKvfV6zERHeLfyuQl7z4zRyrncxjjQm59DGgiiNp8hzeBTRVVLkmX6Y&#10;ywzdqX+wwyuLw7fnaT4cDxx/lGoFmmeTj7maCQuEATQqbytFWGK5BZBpLiWHcMGgnKattE/NpQHp&#10;6XhkV0zOD6anhsMaqKoMi01qFTdpfcQDmezPQlKAU9xavI5Wk1PeRCnyMAQ6D4nY2m63u9PT9lP3&#10;+wNVtzHNTgQDrbhIwt0P5khaNXacRtyR1mEe+49VTOphmFHmdmCxfv3tm+v5fj/sv/rmm1vvXn57&#10;fXU/7VO47DoCt7jcJ72m0aqQCUEvXRRQsZ9h7S+0NGz/ZvZr/NjJmLFhsZKqi8Ru0SyR4bMO2QBQ&#10;G2odlMdrauH2Y/RPUDlxWJyHnJLiYFCEQ0KAEAASrkPi8sVctaCkBYmEJOgrQCXT1CCd8lglLshp&#10;tKxH4q6WXJFNsICI4IpsDWdMvMV4vmqSsIexB18o5AxHMmip7LzSzutYl9PEQQLCtYJpKCKs7YMo&#10;ljsOGGyfjHygIUvds42S/ITYJxQ6h1k+GT2FSdOb3NpjGTcxiyOX2PbrxNjuiwti/TWXpfTEHlXY&#10;5gRuqHDcs+mr2S3lLEOh6AWZV6tuVbqGwXKMUjoD9IJuMBb5XtD5IndDwDDMqzmP8NdYa2dJV3IK&#10;qk5F/6K4hUGwdvy+G5VIWRcKN5BXO7wOM3P+gZ0qmRm67UI4ujDjFhf3cYcSPz1Kbj7td+0FLLWf&#10;5/Obb/+vr148mqmX/O4mPd1t33/nrb/64IOfvvf+e+8+i4x+83EobUErEG2GWbF8UJ/QIow+TsGD&#10;RAP+BaUauDWamQYGViHMefVpqhZ05mC2WReHWJmxLnZNinzVm1P85zXzsOpAvT4kBDtNcdAADO5S&#10;g5WmfbNQ9EjwpHg1Pn8w8bJUOpmHmDSzPsxSilqpOjR8q4YRIVXPLxbJ0t99EFK0opRWS3vyD7KI&#10;nErCJFUexhWil3vww8V2IXgQ8vcaRv3OdNrJuKtia7ZBt6YYBePmOQudd+ZeT8d5zLClJAoRUgxb&#10;WUdCoLaDh+4uT5+8/up3n3/68uLq5v5wcbM/9uFuolCU6xBudl3dxNdPt+/63VUrEytLPMx8A5r5&#10;XVS7BA2Qwxtt+uiiBN1jcVtFGaAid36RMdvG4R/WudapjNzyM0kg9ojIVBdxJ/ayWNkWk/T159kg&#10;TSO9zjBzXdqglosb1NgPS4H57SWV8uLmJd2nTPFh3le2fxXNgQ9qOeFXfGkDnJm3ldNOQtqL0pJx&#10;2LMT48YuCE52dTlgc2ZOqwntWp3pgpjwQ8rrdUMXX4Ysz5HNft3KYct8+OFlhSlPLkvwAfkawCyj&#10;wuSvK/Xu1d10HLdnZ5d3N2+986z8kcenPtEQIfmZ4gbcpu9Yo9pqjHJxefXm2285HrkmmZfC2cSD&#10;geKUN0cUHzj0Uts3j+TJn1vFohYDPKdjgmTAr2gFXBcNv7qqU3qwr3UVtcCrDFYbmgqQp3eZx7Ya&#10;T/xCHre7Tbdth02QL/LEbZxLSFiXoioRMNcBlKus/nTqJEr0XRMwqKVclX1PQ4+QSBnximmwDZYI&#10;GyVVXV8KZ1/bosR5LhiuAkdR24LJ3p6SezQZmDvPQRVwmOignSArllOatPbaVA/IxGn/nURZPr0k&#10;Kkg+axWpG//Z7LS5QAUo6Mxh03ORDOdBi+fF12EKzWywUFfGjTwOTZp+KgsF6Qarza8q/IZpxlnK&#10;MIwdZ44Engyrm6wPYt0sKbQ8Mq3f9dENGKEHnW97gwzC6OR5oDClcl3i6sGEpfrfzCj4GrIdMs/b&#10;PFohfB5ZH1RniUyZJYeBecvYeFmmTrdvGouIaMU0CrbeQRM5hTQUaepO55iiH5hbR9hgZpby1OBj&#10;KcFC7Yj50K57hMWu7XcCwWuFQzJL0ukdQ5IYQXEGvTyGReMfux5VgTzanrkNLPszdYxmf362+x//&#10;3b/Z7/fvvPO9vt9u+m0hkENQdry/m4apAbqJH3PuFMBkfzsyCZb8pil4vY7DCLBE4AzXCKND3lh4&#10;oePGCVesM/oEEaE4zCgj0EhPCXIHAEWhWV0Y/FYQFUqvViPyACcnck6SaGmxmyAP91VWWOamPvsC&#10;0M5NnamQFtuIipQcwoMogthr2xu3heOq+FWHndo8w0iAjTk8G8BgLQ7aQitOzdw4a3cGk4mlSQUm&#10;xtKpauvRhLAfWpvI4piXqplxlDxG7dtnarrMpUjOBc1HcT3ogm83m3Gc8NpnWI2jw5TLylUUV52J&#10;iFiDkCrOWoi+67dkfZ432y2dzjC2S9oOvu+6+sDChHoBuNdwaZlJSMi8mpgITxdq3eSBE4YoRZre&#10;J5ql7bZHH/74xZ//31/+cj5J+XRzN5dPSiCt7I73SwkZAuFWh5DrpJ/kF4y3wTywCi05qBMVBnoI&#10;g01BYMOUXVjtwui4o+BYb+GolhBmG+vCyPL6W94LU6smdlrKsu9imDnmZYYUzFVYJ5mbKP86GkBS&#10;VGOVKsawgKOFO/det3ZJwwwC56D8TGFh1nVKq+v4E9ijSJw8OThHriSKGJGc6YOBnnr7jWNBGJwI&#10;ruyrj/NS50U1au4pBIewcTX7az5lDN6N4zdVEapNPFIAD7wqs3fDqT9HREN5xb0QSnFhV1H0ROkW&#10;gUEdwpK4ZvmQMUq9yJ5+gk6RFTzmJbzXgHdYDenSiq+I2fKsnZGrUZoXRYfn2IUhDMbCDIZhXWGx&#10;qUjQyPRwYoMZi1+JeFHFtrfAM48demzkOXmJ6hUqNSZw4D7gHrmlmSN0g6CDcX6oDihJh3mhW/fy&#10;wNxyGX3o4sU0NwC8jfEYwtMutLf90ymf5hJffBM/+eLtFN7b9eepe//tt7//zrs//cH7z04ebX1o&#10;MGY7jkQbY4PTRLcjZGmrwYGZFoJQHxgeFzG0lEYyCH1rkgTkGG4x/pYBY9FkG1EslmyxHcY+1fRE&#10;KTFtLkyEPNRh8EwC0W4l1OWrKDWcIdqMVqCRaBSy58XGSWARbxMBJ8bsbwRQu3VaL7UoeQckWyj2&#10;q/dLxlO1kPZSxcaYQagF9Kym4VzeUq3JWUR+lcDr/XI+QZh4cJ0N1mjAvhw19zJUGRJYSDJZUuuR&#10;r9S9mPBgpFDW03kOq/cSS8VTv4jiiYj5vk/tkUBAAG2WQ99Nrl4fDl9fX3716vW3d7dfX1xeDsfb&#10;UO+6cNHq+uSnd07bcnSYy77Ux7vN63HCUvkqqqMBwK2YnShLBXqWWfO3I6viO9WOItcYRgZTFYf5&#10;qAt10IUa72YwH0Q1ZxIzAV7iRhvbRjU70Mmk1+HkcZXok03dUBfvZfztZtVylZZodZaQJTfJy0Q3&#10;6qQXJ4strFcEHnRJXCJwtb2uWhJprhXtfoIGMujX5bxA66qOWdGJVMQ8lsFGKWYipaNp8IwOWZwd&#10;nF+2gGyWV14DnTGeDeqLUQVs49CjSpfRIoxeyNW2EhaeyQPocu0iV6O4H6RuuN4ToS75cZ6++vrr&#10;wstQorBNUmNutrvUb3gliPRP8Fc3d5GkmB6GSTUzwxmeetqHQtNNHHoyMlFUezAXED4rm3SkTSjD&#10;KEZttZoGFT6y3iS9CFTmrU1Ei+jW8d/z8QjAErda5w53h/ZPTLHrKdmI2KLMKe1FM1nN55ktheQE&#10;LKSsCwlzMpvckt9qwx1knpUdJopwnHZ2wAEjHuYwF4WsovBHVKwZyK9i1fE0ZRTeagRVzFqJ0o+m&#10;mbAQHwAI3qSGLUU84nnOlD0GlcyLJMpnDUKdrRgzJoojYvk/KLcBCb0RzFab0OYiptlG0CZZIcv0&#10;0MIjxJRlcMiJx0v8DeGlae76DqPyxRkLMlreqJBmz8ZKoa2nM6fIRqBJhgx9w7oMzI1QUxXfVgso&#10;lo63CXfY3pd84APowdRjnzL88CMy4ova8UaPUZkyOWwezm0CBE3JyFqnjNzNoU2kwU+wnCqAm/Sg&#10;5RwLrqqDHzh8cCWnioAcF6MEcFi8CRvdoME03Lmd+ODbR44TTB99Yvl1NCcO7m2x+YemPlpoUlnF&#10;w69bF+LqVhdpOGE/uab4BJ4VM/NeE6IZB/I7kFLX/voH778/sVs6lKrjdGyVV7t5k8uHMl/c73dd&#10;ojeEdmqRxbLigblurmiGk9dBolTUhOdzsOhktuoK7R0DSitZO//M8y5oL8Vg4UBK7dKQjHbRU8xM&#10;ssUQmTAtG5nROkU0laIjfjE6a2ekRmr0HmmEV4NmKedBmfeEGCkap22uUBpoDCBQevuttsqw7zzl&#10;ufF8I8/Mb9lsSNpKf/Y8taZ3Uoa0HifiZIpm5RVCw4Ja5gmP2clT21GYnNddiORyVbIUnZKIfVCD&#10;KBHEsRJ4EgaLVjaOXwwuATNXekJnECNwr1m77HjZyhyiElOnsE89LUmzqKvpApJIIGtmBuzmSsAL&#10;zwQh9twnX81IyRdkXtDWMxrjz67bdEOD6lt/rPnjT3/zX66+/eLLy7xJkwt391l8hgPihXQcis49&#10;Um2xN69RCiaoo1K82k/2eG0iy1z5Sp2yyveGZ2J3E9cicZnIePaUOk7Czj1JtKFajicZ804SQRGL&#10;ULa0hystZ4CK20lhpHfnHcG8k14ESw1iyRCYa+ziBXIPas7ZvhS79czlwDELjfk0aY5rpbIJYk4f&#10;5ce8ZuFOi1WOdin9Uu6A8wyQiVTbTgvriYuDbaRv5JQ89WfKizVo0jSjxPWQ7r3i/kWEZ5u9M15l&#10;1Qh5n3oG84MqHBOkvyB1c3DxLixXsl35YV5SlLZJLjPiOjDWlgpMzZZxZSTeQ3VfR+RPrOymwGQO&#10;Oom1YF5UpROrjrdcxvYdPQYpCB7GRGVWHnu7R2TrMovZqVMrF9P6gpzc6fgPjYz7SXAvzghU/OhN&#10;iim3QDcV0eyh5lsGelUm6lj8ocQ+ZMlhskjkNaOhaF900iSq5B6EZ9poaCwLe9AqyPYMkrVduJQN&#10;OLoN375HW9DL3z5Mm48/2/32T7txfnsbf/b953/zN7/46Nm7z996uin5dPDz/tiVcBruJnJ/CjPr&#10;kAKTXjxMPp2kYygz1uKhMRdNbjUO8TARsKKqerc6G16IonJozQUa4TeSXGuWg1xDR5UFs7SEV/Kg&#10;k9L15HmtInZrHK5/DcNSndk4r0IrjH+LRPsEDRQw1nVFfhvXR9R1MnWcWyw4xN/QKwtVjRm5xVtV&#10;kuxEiZer7DmwYpRPYJsZiSRY5x05V9cpMaJYV9ssGkAjLa7MTowPfVFyIK/1bWWnLBcusWZqIVC3&#10;PbFKr61v0cWpy1ITp1aO9y5sGraYy9TqhxfD4eLu+vNXLz57+c23x/2nN8cvZjdsYjnpLvtQzrbi&#10;OAAZRdFsm+JeezZ7D8rpwBQ0RuklGShFbKzlaYupY5DsWa+JO0It1t2k1sUQzqbS/iE6rdw7A49X&#10;FBbrpDH1sZPdinkxkdH1UNiFwa2S7Va6l6A0YEhI0EhFlSoRtVV2Q68aYyEne0gkUQn2KY7ImYek&#10;NiwKeGfuYk4zzzQiWSPlVaKybKxVRLN2cbIqL4ITMV9Q+8agm8ucpVM5rayni7bqoq5XhRsQklBQ&#10;NLWO+4yT6O1lLH8o8ldYcp3uGm1lo002iSUx3BPA/4cGpAvvbTaf3B7nYYqbdH13fXN12bV7n4iV&#10;MtMDnbqYCG51RLtLMdwPMxGEKEadvY5j5GajDDa5SnPSztHG23p9kC3etBM0aIIVSyQDn9GtdBn1&#10;ITPE11UCvIx2zf1chbhuzauFv+lMdktk7sOw7fzRaWajhFZXk/kKPzNV8apbGRFUaja7Is6WGI5S&#10;96oH4ZHnLjwjLBrQXTGXgtmqcoNFjegeDFqVz8wxQeK5b0Qb9A11QgtBKTxiAN7UtUZW03Ga4IcU&#10;xQ6GuyXqnywVEMJ+chEubaDfwtx4RfOREldOB4kDS28ResmAua4xhnArAlsI4ScZbcqU1YvvrJgU&#10;iMK2qn0mTCdJu2H8KzWW5SuY+jRNk4kN2yo2zYJTWgkuqm+JFG4b1gQqkAlZjKHN/1HFJDpdX5n6&#10;09Sp7zuIH1mjjhzmmvjjlZTkYD9kFwT2EFCMsyo240UTZ+/sLLtoTdFi63ImwhbuKReNVNA4awRD&#10;VLEFr0lFzyFrpB2alFlb3eKKX9RfV0LFDZU5ybquSOKylgxQLkfWscZyYr0f5V1TNOvMq7fXBGEa&#10;rLBXdoH9RE8C/QgrpNC3Sr7D5ZGHo/KgshRvcllBieaODSIEukHKfuH8R4IzXUdjTzaRtkREJi6w&#10;eFRV4q6IP0ZYtLQAbDy3ZN1pO86yRB/KGos3EACy5lmE6TpFQ0HQwC3BS070amCxbepR+j2SeozZ&#10;MzVO+KU7HkeaqGJfQ8QFcWLcNI3J8UyfTfNZyM7+5tL/EYpXEa86DGZj1yXNHyvC+UGsCWsnprYW&#10;p80wHNszt9ls4GuFATTp7JkRH1kWrNG/zO1nM/GinHie/MsEihCqU/Y7TXcjBgiR14vtdsNUd9aQ&#10;tAqF2iXc6iPxVeWRspJDuFKjI5TM8RDE1rqB/EKQt/BAuOSNo1zE65iP48UfXn1zPQ2fvLr45Ppw&#10;JEpQSDNLPzonCbEpLOE3Jl7bpsVAiPrBSaw1oZuqSq/FXJE0lrOAorZbX06iaJ2yhApWHRFjT21P&#10;xFlPxFoClrPUOhNTtvaqTY3raFmttYGgINqMTvjMgOVmoYRiq668TMxrFxPdLBxv6ZonsVOjr74v&#10;ohbeJjTW6DRLFstNwOm8Yuvlurhg5/pgdNxxvC1SbdqlgOF1xzHFh3np+nudeEulUuRekFJatdCz&#10;8ffcQjYOerI916Dt+sPEMSrUbP9K9Foebk+aEZUkFoG+aKM+XurVu8QXOXVYwZAvOZktWG5E5RoR&#10;5tKSXaxi6U20iZmcZqd86amuPFQ9HTNG010Uc5e5LoYoU5HxLLgknbqkFp1yY+XK5nrNf9uHRTRe&#10;V6cZ/FIyeptvuCUYySp1+DmL+7QKmyE57sOi5/RuqdfRj3DKVwT7enYLbF6JWqVwTxoiTeHV6+TY&#10;upZuGip4c9K7xzuWvtftcf6ny+v/4//5jz8bx+dnu/fOTn7w9K0fv/P8R9/73vPNtu83bdmLc6YG&#10;5Ay2hqg92sf2Vab43NJlSpXzK6MmIMZWvER26vCaTKlOhEstKIhO5osQ77OTR67rmCxTHGk+uewo&#10;Gr3ItK5q7ciHbF7xtbIQDTZldQ/ilCSjSOh/pPfxYt/hHkQTeZpsFP0Nb2NVOTQ14TBWt3tQ6wpH&#10;GbTdogGSisu8jpScTGg0ZW918vq4LtFHHBSpdlhzQN5jiKTaQspT5nxEF6mU8Yipn7wElabqcwht&#10;o6q7bqLqoRzn/O391avLi5c3+/tpPozz1XE/luHV4f5izhfF31V/18duE2+enQxphbJsMYEdHUaI&#10;YPpQtmoDZk5GiOaoV/StLyuNg1daCta04kSxHxUSB1tP/DJXF8u9Va64uRUafWMlbJKmGy53x2vU&#10;sSwvOz6wY3cA0w8794AmXTUiftYBdSkqJw7OrzbBol28QQe51txk2DzuR1nfoEk2RwZph1mevFvM&#10;BczAz6lJgTcHTLfE14vJs7kuc+9SnEeUOz3XhXLs1SffTLAQv3SahI8domwu8DuYOAXQKyr2elmK&#10;xhpbgyCv2nan3IWsGj53wF6JBTb0ra7ZD+1LT/rt2dkjUnam/v6wp5FpK4FYV8ZFnBuGgUBCLQzt&#10;c9/3kTzSeK6U2ive4yu8OPFwE0rLJ6WHmq3ZIm2Ae6iEbFJ9W41ysowijO4iq5m3YZZkczBdET9f&#10;zdgrl7rypyFGSqHi7GK42mw3bbncbhGV6rQfx8k6IN/CAgQjUKcjJTwmNPrOBt6g4yiaM8MvesXi&#10;BocnuBKuPejdYmtXnWagFx2TylkUpJ1KCmXQ8wKC0G+hC95KX3aTChb/wxhdcOBM1EWB02pdD8ta&#10;h//LyT3Rul4q1pDJsNO1mgNs6amKwQh5XnytNHNO6MqK67xKi8XpahWcB65lAYmaBtddZMRREHbC&#10;HlQ0NWLCuAXZwcEsBf8gA7Lt9uPMDNkJEk6hmuu0SVGVOSMtHmB+SSp1KclsL67cwtHC6LrYvgKz&#10;MCMgaG+MrDlI5x2EGO+ZBY2pn7GZiHmqdC2bJvIkubog5GHhNnkIjIBJCVvRdM3+s6tiwVs01Flo&#10;EPxm5DwTc5lIp9UvjV/JDJBJdJJptfQgguQscxYzZMmUS0Rd4JR2XS9pA9QrKfo2Oia4e57CY4br&#10;mW/AXTvy92qPVELFiRk3wqoVmHB+F7H5JalBfMz4OaKZeUeuR8M8yIyRLwH0xTzndNyc6NtvzdO8&#10;3fQNpfN76zabDp2MhqMya5s5HCgWCZMhZjhgP9gEcn0ya/6II11mer6JR4G35XA4bDY9iil+yTnm&#10;jym/VWgV7SIQ2T07k6J5DhacIdfb9N3M7ajC8cq5gs+bN6nzDaxNs/YmeI1gxw6yHkCXVQwKirhz&#10;q5FylrTD9ubPm+12UhdHXN6Gz0k7x+J4atuIBSp9z6YPHTV1iEPIt7Xd8YTMN8LvdBdoU+2JB5Ia&#10;iubXkyy7oOOsZDnPltzw5ZnoVYxMNEpUPc/s85aEFE3u5DFTX5Y8nTl0i/OWXW24ZrNrD0C9Hfa/&#10;+tXfX6f88m7/4up40SWno+p2yFO76dtOqZ4afwr0iw40sA38RVDlN2w5ZpESYa54P0vvuWPp6cg/&#10;j5Y5LJ2GLIgXAwRYGYE2M1XZvzNjPFgiO0a/cJzKmusL1yigXPBsAWkoBiZK+u40S4M/q9NmqQuT&#10;XDBY1XAajSeBKWjUrIv2Z4oFcm4MUgFMOnK01Iqq1Z5NIaD1Bf9tKsJ3nfhiYp7Zbu+BURNW98JH&#10;LvsFe6jcz8IG76P0oTH0I7yn7Luq4UkbiZNhGxjqTCKOga7DWGRWgKpx19GUA8XQ/byEJ0/aIADo&#10;Gvk8NnwYYcXKdto1MPJzVrlddaKdm7U7UGCqXOSZcf8/e++1rFuypQelmXP+Zq21Te1yx1W1Ufc5&#10;oulQg9QgZEAEQRChC0lXvALPwQtwxzWXXHAjAonAEyCIkEJNN6fd6T6mjqldZttlfzNNZpJjfGNk&#10;zn26HwBEjjhRZ9eutf5/2sxhPhPkYSvkZIEmsvCv4LqVcbfx0sXAR/cKzAuKo0N9W2ahIdZbBmBe&#10;6acUpeUi+rLzkvwNQAa6AvCtkD+McMEELoP6fS8PzNooFbkpGIP5Cd93ytZj1MNa9hkiW4OXgfng&#10;VrYfqrNKiXKsm2aIVS0c83mr+ToesJDkBbTpfDmc9/Rzr/3+MIeX3fz9rz43P/1ssPbDmJ5e7H71&#10;mx99++k3v/X+e+9fPrm4uPLkV2G6ZZpu7nlO6CIL8TK0hVxbjRi5WnnSrQiHMCiJOq+hIGnRGoVs&#10;sgHeShcSJZomkfPktbQkJ38ZMRW4r1IVrn0s/oKdkowLyogDizBLaCazwiJpKepWzGHpBGteSPu5&#10;sa7IJts6akbtBkGXYAvK2hbVLpUDcXiZvepypUpd1ua6/A68cNWwpFqliLAFDWU6UkNkW1m6v4J7&#10;igziYbIWg8BdR9CmfLkow6Yp1kMyP3vx/M+ff/b5m+vXD6cpTbcxHK19yJ+77R+4xhm23Zu+ezH0&#10;yiMt2kurUaQkgqiIkIE6UWMKuvoJqsJUZThrapVVJI62usrNqktftOXsyiUIf5jjSoXYVgRd8ebx&#10;ahVW3h2nnmpWVeLnlVFtVF2GaFYjVn1CJ1XviyqsVfyQ4GceU6XyGpkaVQ0FmYXQV1wwRP5I5BFb&#10;OR31TG31JMd0F77fzojsutOKGjhwNILhIxBTKRfkMLA0nWctbq0U3pg2F1RRuQ5pBcbYKPCb1KdS&#10;JfUk846UPajUk7oEF22/0oCArn5Z6wrWqXfyOHEf+dvb/dsvXi/HuRu66xevu4TkgqiMgWlc5Kg5&#10;56R/uHr0yMXl4f729uFhmvNGFfrOx8HHaYnkNznkvaLf9JPQd6kQSnNwMnVhHltIkFt2hbHC+U0Q&#10;Bior6PYd1IXRkFMYavWF5QrZLlNi0ficmnkj/hUOmb31uuF6X5VBY/Vzo8zoeM5Za06Vc+m790MU&#10;V263TJSHz0yXoyFfoNEoy9nSjzCgj5lYBEntUJ6A9wchK5mVcMkELaEoSmyp5NgxxbpIqiRNLI4n&#10;RQ2hdFp0+JkzXWgE0idEVD3iZAZnV0BfE0RlQ8TiCVdkrJZY52nVirZQW1NVtocTT2CLtCjKR2Lh&#10;m0hL2cm0WTA7hjN2Hgczs9JIhabi2J5nUU69wqFNY+E1EEUXhzeVfGLdaZ46dvqFNiHpJ+fMvPM6&#10;oaUaGNY9+amb5rmjuR3wT0lVqGUOjUYqKpcoIIJE0uPiU54KEBplY5IqUnx6F3Jfilxmgg+c8Pf4&#10;M2RrIWPEc/JFnFGTqP7jOQt0s+iB7HNxFxctrdmfwdtYPQtJi5eXRm1JcyYG4WEWOePMkYywmW+a&#10;v3Xg2SA73JCkGDxsMAviwTH21BhjMr+8N1tWvfHokZda/zyOuUzqGdQhtlrgBixhTgu/AGEtpN5T&#10;e4JeEpGnzY9FvhdzAKnHejUTZE4dSW1RqySWYW/+iClwY0ufrag8LEvC66AC8laKjh7VnyTzayT5&#10;sExgIFWqfLbzvOD9cZ4uMVhV8BOmnhf5axf5DEGDeEEyMDprIQQ/T3rpRo7jnEto0oViAnTPmtyM&#10;SncofcMckHaEGMrI3moGAx/F2p4DdpUGxfO236hBELV6Io9lku6PKUmhx3AIQdXnsjnJYxfLdIXm&#10;4cLdinKZnS3EAZbspiZNigHDGSuELwAIPPMmgNnOdyewhn4s1ti0/LKoFFVJ8wyaFiO+mcZAGHOH&#10;DhLJTfF9WoCSpg0SGY4TY3OSY8s7BxUK+RqTjmD+5c7ltzzZ8IObL1/dvf39Hz///LzcAZxsnQLS&#10;XLVSwBMG1KjhDW+MtXsdk5ivAMrba+UQSt1oROan90KgLY3tsdiuG6m48qIPnKcxtR4QDxveNR8P&#10;9Df5hx8WmRv7lcVCsWqsgzXVAmGAIjEwC24W/dpe04UCVAuxgqKHTsZ9na3gW+RJqLdhsYhBK1Xm&#10;it4sThhrkmdB7aIvIH8IMjAck6guxSBYcTkjJwa/XinNqN6NTm6XWNh+1C94mCt/zDvJnHZcqeIn&#10;O6tpGd/Nez6SMcqlnlWVBFXciUW8Np3KkChkUQpR7YNghhAUeo0tM+qg26yQGxiq4AkRp00d1AjX&#10;16k2VRIPScefb3Qkm/T+bji/HDoZrp4XgShPwahxXlVTQ9sixIqNjDoU8iBFq+pyuVNeLT0KbLKM&#10;2aHpalZ4QpOqHZGMjIzZDswnDHJxZm1nADtQRLlDrNNdIOGL84pWlvIIYYYPGbOoZG8cZ7Fr5lSr&#10;o3aTPQAX7eznZ8baJPvR1WZ/tRloAQz5xf/nn/0iHj67sGnv7dV2eLLdpCl8++riH/7Nf+vTi6fT&#10;6QwfGigo065pKuxPYGm2qpvGVNWkiuiUMnaBukorVSdVS7bFNeedkHKQNlnkYItRuctVSVjmf2nl&#10;hfTOBNizixtq9FRRcalcLQUVmupUgFwNIijWFRUuFVlRXrIWzSzold7BQ1ZZX9j9qCBJmYhJIbNK&#10;rVWmuoz7kzBr6DMW0VTK2+SQ9/eFCDxdvnZ93ivZyHQKyxjDFNNxDsd5fnV7+9Ovv7o5H794c319&#10;HuPGzYM75C+76B78lk3qzeTsbbJ3yb7HCj1v3CKKHrHY/PBzW1AwUVXT51Rf0kWJtZ17R1AqVZ1s&#10;lTZUTDIMewoR1KoF8KJkXaNyVoWu713l0peqGB2i8jzZ1QJVCmanFNZC4Lesn1dk7eNav5xjRwBb&#10;OkjsdP27N1VYqXxuKVU8SO/qUqbYt9nlQiUoEEl15mvByZ3QYoFL+29Ql+8e4Odczs2niZeLlWGB&#10;U/BuKLcj1fo8FhhR0jafFQAztOI7Pgw46OIyQlkKzyKEDCFKGuI73OZjEO1DbHz77h0uRkH6FCqH&#10;03Zn2T0xMzrNN7+4Tufw3pP34xJ2w/bu7s6yihA1xHJa27v9bncax7vbW9qdxinvbPmfm81msuHj&#10;73168/bt6dXddBy74PI/KasR1AzRfOmZCjFXz0uK0KSBZK5RTBK/h2I4rW2pdx3KtBMCj6LSZwMu&#10;VN5Nbi+WjFLWPLuCxbuK6wI+hGhe45zT0ft7O2z6XEENu4FYB973UfxsqGrlURJoiRDB4a9mnEco&#10;RGqxorViM8RDUcK4LhjrJVW7sG61gmEgyBmy+tGyjgPrtmKcu7a6pfGJLeZPcm1Ciu9cLFGcj2Vo&#10;rLRe9mCACT3X7XjugbbFADmqS12A1M4KJQAfEpWMtWBwYLnGh4uWtuKcoJkc4e7Lkz8qxUVCyAKZ&#10;uqLouwDXT1lmpZ9KpRb/Mh+eqE4FHrqKPk7piyn3G4STvhPB7cRQUJWHF1iAboJFhEG6nbAvwl7D&#10;sFOQQE2nsrdGjGZsUmHqtJaaW6GT0ayF4kbO+aEIgZ4IU1YTTpWNVKM2LMQYySo3iavYXGBTZdoB&#10;C+G4J8FVItVmeGaYgQ0sUhLTmlgQUGsmgSluxYAcCBAqsloapbIBLqmieEyJJR0claC2UKgLHII7&#10;2bKQivM01NukImUrIUoy82kTPDryyZDPqiEZtKUb+nyJ5wDVKHqzyaE2RbACmEaViqHxEhZ5mkXP&#10;U7DE3YYKvMj8dxJb5qlAx40Z3gcxCSeMivCR8JTw6DJw70e62tyS5PY83TbIJueLsOl6INzyOmEC&#10;MZbFBSpBn0n8+7xiyCHOzERtRgoSmSJtNtvTibomKV9JFtGDEjIDBu0iBobqSBbXzbmC4lQtPT5T&#10;MK7525bpYaJCktyxRROcJ64ueoXzQeA1QULAQw0LmjF5xdM2mORy+bXcDtuFuMrTdrOx3ABLUaW/&#10;aerfR9aUC3xd2B2qY1oBwZvxfpN1FsS38h+pSFwWZ4dtf5zHL+5e/+jzz1+8ffjsYT5cbenodhsx&#10;ttn37B60MEDXiC+O53/enqXIuRykMMDodT/UgnMKWgjxh6RV29tqUwH16rIqjQrCauBEpIwKkaDs&#10;e8Xx8N8fZirqDjxGHlzVZ5LZeic5zZbVLPN3db7uQL0XswejciNWsxPQtIRIzBO/4yxw2TK+7osa&#10;VhK/WacZntPMADhVsgRcqrio1/SrV0ht3/N010mlivknGSlxHnmcxE8YlZ4NdDxAu8Fjtmi64xQ6&#10;VeLjYb5kJB6cUh25nBVuDUcl2ynZFahs3jSAMS5qxiKVzJ2IfGUg7Fw6HXLH+SyKZhjuciwobv0n&#10;BhdRLXymWVDZaDT0Xvw80HoYQ5V7scxV7jjb82qP4d5lcEa+oTD+3UuaWKnmBd4sKGVXuW1Rq2gg&#10;maPWlqHCXKsSm9U0sXc6TbXyv7BCIS6pwv7zcd1PwsTDORJ2XanXMUpi2hmh/2EnR4cCzYJCaZ6U&#10;L4dEPOj4vXgFFxdNUW7z+X1foHMmY2HoeaaXzj4duodIJe7d3s/7jXkMNCldpV/JZc8UfvX1m1/8&#10;0//2P/n7f/+vPP5oOZ2wOTp07URV2agKQwLJQqDPyklUJSfFEstjlKrzCq/SUdQQI4yA1oY6BSRm&#10;UXCu8WSqJqK5oGzfJdGMlT2jAI4V2TeVj7LQcxQCpojHKCcPAlpWxbqSMSs0YFR/RfUCEjvG4nBX&#10;vIxFFDqZXy6GIda6ci1+x8DYrGRLrZhxM5gw7zQXF7M3X96+/fLm5ub27u7wcHe8yw/Gy9e3d2l+&#10;WJbjGKh1drk59/40dMv7269O9sbZ97YdK59p2uf8M9ff8cv4FgIfeNEgXx/VOi4o2sWuHGsLv72w&#10;09d1vAUfO8qlD4pGLr5oxdXMausQ2ZJVXEZamTMZxTY7pRXElRCAIJ+5Wja65nS2mr0VMx4kXFt1&#10;m/OFh2Yqhhmv8GCkOAc6o0hbFWtcUwQFmdraWcH0Bu2FCeXBTPhzr9gNx3tcqb2h6QXP8Ik/ByJb&#10;IjVOA8PFqnhVdcG1RvVoDXs3ynaD7kwxsZtWDnBm7Rini9vI3wj+TllGOrWmK702MJnHIOu8+BpY&#10;3q1ilUWAK6+1K8djlehLVoTKsPYO7mnXfX5znk7z7v2LXOtebPe3tzdM2gs5fV1mckrJic3VxeXD&#10;4eF0zKlbHGPYb7Y5XZwfHt7/9Ld/8+99749/+os3P3huv7ozRxrocALp2esiJoj35OSeDYcoIV8W&#10;JeKaNFNtJD3HonMlSjxC0LPqECEENH32accQdSWxXRDorOIObCFmowJYadQhY8/ZGmW5ORU9z/Np&#10;Gk9Tftj2Vxc9WQQF58SlwgvjlEVyoBJvSC+WFXyiLCC2IAAEPkJCzzKDdTDUMcg5Y0jVY8mmKrKf&#10;MDdKyjEsmnm6JomZXJkVI1ensSQr8sgAWZJb+gcBPNk/kwRcWdqWFAgFHJTgTzTnU81Jft8nmeRB&#10;V8gH8YKxqGk5+1RrUznNqG7wYonDtyNIg5LK9U62EvZQQu1Nv8kpLj8kK3V+7hnx/fd8BV2Vtjem&#10;EFuEzUuoUgPZsJztA9fpeETs1eYAck0FlCTedoDpVBYSyK2pMDqddlxQr8KJl1EFAkgOK0nqBKAu&#10;ax5rtci0IlYaW+tjm5XxQZX1j1KTcCXqUBbqQcrGzRdtoVoraWeXXXoTalE/DND5Vs/mhBm9tWK1&#10;Y/iiWMUPFK9a/s+QFmNBphRX4hqWob4xqh0TE6VyDmMHdvqhp4pAZH5kqWfaX6wBF58xGsR6nSaa&#10;wtOUv8CuCKxL53k6jdjZ4rJo61oW0kCNIsLZMoU46ivsMGUN0N3m3pbVFgt7QDGyWhDtxRGHjx+5&#10;i94Aoc5D7p38xGaabJeJACtuAW/iVHONR/yBh5kL0pH8wAVe45IVLbF84xygHPnToM+G7g6fV74U&#10;KKQcA31x5fWRdkL4YvoBbQ1qUA6oM/vzoq/BKthBCM/i5GYT6x+I6DR7V7kI4/Ikjs9ehLhFnJrJ&#10;Ay4oAK+n33AE1SBIBN3T/PPzOQxDDyQ5YwZoTfZdnz9lXsI4LeDEbfqNYwkHsIVDJCEqRlx4Ztn4&#10;c5+z7vR6Ov75F59fv7l7c3/62ZS/KleqG/NoJ4qXxZseRUIuF50aFUSWnjryhrrpNEdhIO7CHWKQ&#10;oLDiiwKtEXxmoTtK2aBCxJ3Sh8qozaqqbdIisDgS2SSAKLyrU5SC86KXBGiMUrGkldXIuEjTvZQx&#10;F73MzQqtCxVXTNULFz9J7jKceBWFEs9bowua4cHyZxG1z1wxUhmjO3rx9UVm0K98IJBMYGuE0yPa&#10;9iFVRlw+sA92NFktdjti/BOr5G9Yoc4K5xnT0Xyaw2rSAkJ1Mc5NmnOIIwrkxFR6Cp374iSJjAon&#10;BSi1W3mKCIVbBBt5VF6UQjUhho8FMDPFe7RI7Iq/hfJUrX3HEjnpuYek/PkgNxoaM5D1WpiEbJyo&#10;sJ4XeNoz19dRV8JrWRj0t4yK3MhVchU6blf0uYI/dEV1QCVYrbprngvAWwmK5Rko2XYEHlsPfpll&#10;8L7EChlFeT8zFBnqXAUejwwYzR2M0cawqjQwOQ8y6SqzYhGCFpytJMSMtV5CejXP+ThPrjjpUgEw&#10;eDsZ8zOa/PR/uOvjNP+Xv/fP/+Pf/du/efWBmc6MZ4vqwit/tvCrtaw7VKa/VbZC11e1zbWqKiwE&#10;c5ngxcr4Vdjwu6YPpk7AjHFVR8ZKOiUD0VryesVVuRXAqs5fVha2jMpOUFT7JUskzEaU9LbSoVQH&#10;Yl+EViRNRp98dcDQYEl2RZyAB3qZ6CY1/LCuXK4CVNLCFxfO5w0t71yb4f/8yZ/+k9//g1cuvEn2&#10;+jAvnZud2+/8nK/G5ZZB6LTJXod4ptGDH2Kahp7MXZTJNxAyzz4a7BRnEf+D4LxXPflSHQUVfou6&#10;bux6aeotSy07jVkJJjPmmRyLXDWvTqs5YVFdKkXyosYh+Q9b1hScFAYcS7uDR8ShsBWMyKSXX7d1&#10;KveOEy/abXUzEstowV3bqr66kiAvcBUjr3BcsbUFJOKoK4qeFxaBHtZrZeLttb8T5G1NylV2ptod&#10;dYp/QZfZKAgoikpWqva2TpHkRmwC8lUaVdwOzuebgsxa0Xex4XpXZa5oGe+005OkJ1jg06FActQb&#10;j+zlYy3mi8uAaO+pNH1p7Baoi+pFyWAfXctxub6+OV0fGUtn37x9+/6zZ+R+0lF2GgjW57qc/fTD&#10;drs9j+eQq4sQ9rtLWmNoZmW+uHvzg4f5+Mx1/+6vDG8Opx+/2b08zm8ONE4MBCBkk1UaFPi+pzqA&#10;1KlyxhghlpMTKTPkp38xAQ+/L8AQml057eGqdB8UAXgpiYKdE6SRLaRrWVRKO1aKCx5aa96L9zyw&#10;ZmiwMrTMSWd+sQ83h3OMjx5fEaHH0lCHCT2BKzFKG5k1ijZfFNCv9Db9EiBxxGXwEsVBk4Y3VCYt&#10;M2mx2CJYa1F81r4xyrYis7pWcgZe0kHbQOimHoqwolcfV8W8EnTFpZXrAvQ94SwK2x4RI2Qrc6P0&#10;E63ceCNRYUOd3xbYNa/nnp1i8qkJ4VlKgwI+j7GIKls4DDnmphqV1DJa8xecUU74QdwlaqFeJuFR&#10;srefE38v0DrpT9M4wbNGdCJ4wmfVdJdXQZ/E0MeVXkOZca4kpuk0I5sVg3hc3aBFQAIdI7U3KB6x&#10;RhW/qxMVeT6vJb6TKFoghSkbl8HoO6pFglUv7qgbZC4xHNycbSlZhV9N+rfaJlC2N7dxBLmGDVGm&#10;/DL6x9rsyChJFIuHYSCE8FKK8GjUFpnfCuHIeSfoYCqKxNM2ecGSEQbXD71lwaRpmWiQORAW+ngk&#10;M7K317ePLvYX+13+wHmaQDpahMKaoErCLkHR6v1eCUhiL6a1z4s0sfFOpJQNt4lY1cj1vefXJvJR&#10;OB6RRxhUQINYGhj53xexo8rnPpA+1oLnxrJ8moDyleSNQ+ARP02Vc9ZmiXchrm94MSOMwnDLGbHc&#10;WXkqWF/KH8cxH2IH1LeT+0LAdyfFt1FTXHmBgTHIv05mRWBHRPEvhDwN1/nMYRDV644aNsEKOJnW&#10;bojXCxOMpeSKzWNHQHnPRW43s9k6pMzzoY9sktQzV0TF5blzQXAFamduuBgep3Okb1kYSTExPD8v&#10;7fTIbC53t3H++Ref/fDuzfOXN69vH97mrXNhYu2mpx620wKDKodBrXHsyqy1rwVGWo2SsMld8a9g&#10;clUGbnOs0krFsCFFHYQq5Jh2zSDFT9RSEOg4aysY+PFGrHHGsIJOGaGqRiBFvQyWwbOt7tgrJhjQ&#10;1MiKzpMUJHMUJV7SF3WiODpxVemhjWRk7rq+AmXWtFHXGc/1yaKCvTICRTmd5JO9igbnE9l6vVZs&#10;Lbvw36Byg9pzsOK7OHgZuiatn09LdegR/ZWikOgEj00SX1EKp1EtfKDkhN8dyjycGxZwregUbVq8&#10;KJHLop5kLVYeIeoQZlaLizJ+B7pPVIj5FEAMw0w1/8pFJxlqQeVEU5HkBRJc/D8AAE7KsrQqg1zE&#10;S4Mq3HhONKniVRie52Ev7q/MXTXVSwWEHAWAd5qpTTDFSoor9wsYcusq6HpQp5BFoK1qNCJqT9VK&#10;RJDYRsVabO0CwBfarcyWkCXj1kAkvMhQI2EF0MDqTZ+DfLjjEX2RpLZaD8yLGHiCet25+jpgDywI&#10;Vb4g+3zBUnod65juYdv9WRz/s3/yT/+j3/zuP/y7/0G8v0kzCaLTsEGQNHZhIBKjpuAiztuIFHXF&#10;qAe2aHFNaoMQjLz8ruzvKhwlhaRclVXxG2UYrkAy+P/wthsFRuZcZdGrCBS66QXSXKtaOC2Yd6yJ&#10;TJ0baxaljk1mLd1YfJWKPYEcPk5SlCv5Isi1MdXNxqxPXAqQ2ggmqBPg1MGRnxxt6iRBMbxYTv/V&#10;//S//NHb118M/dvHu6/zM3CxES+cgolAcwc5Yp+3Jfte159MuCVsbbrgHHG25tm2e8F/A/DqR5vh&#10;xXnKW8diXc3NGEX5+HK4vT+xMFWxy16EMQEOIRpbyZZP44qX5k2yBXgno5rCpCiKbo5ZCbl0pAXZ&#10;SrHEb2dPfRjFQUBqHvAf+mf37WGz8f3Ncdr0RLgaTXhItKK+Z8l848aGWxOvhu4cU85JjjH+BrXt&#10;fN4TX56O8qZPQdpJXjHyUBNAf9OowvNGMcxlEyzuZUnFmbGCOeZroINcKmf1U66k6CJYQPe0dNPS&#10;igmiu4zWYbLrLakaEaNlMLLcVD7ggS9jHPVdYrIMKnbPG7r0vOzKzCkJ0Gbwekjv9tTWh70sok0w&#10;KwLosMjCXjhEgyJNKCtYpJy2etHAXgHAe+j2N+fhFA/zst1ezvPY7QaqK0w35fxz0+XHdRfC+XwO&#10;rCvX99R1OOdCK8Rn+/24PDmfl4vd9vbhnCvh0/t788Flrno+uJnufvxy9+X9+PLeWx85G7T5CRjy&#10;a5hTrMX2jkdgOSfzJ7ZpsU8HOqrjSLmZd+E8JR5vaAOveMA6OOWi3gs6CxUkiFL2K3ZDhr3qzb02&#10;oUJWy3NIo5J4SRPlN29u8ifvdjm/Y58bxYwYFtlj/SR29OG/YPy3EYEyJ7UQV+wW0j6cZi8s0UXV&#10;rw5FAmCwXD/nHHJkcCLSXaYKBsCSVYGIAYbs70pF3ZKAJe5SeofEAZFax/BsccdV+egyNC7UgeJC&#10;Ch3qUnlqhVV0jim7Vo4q/b1XEJD6w9OQr+97bWda1DKwDoN7i+cdYWYxZPZYgsywzuESMJIemwqs&#10;rWg3AalwmXsmb3K9IMqjKPLLaXIZBJAviUVTIZPXnKEXAW0eh6uFGjZ8WxTFKoyHSx4uKHS6zp6s&#10;2FCpU2AhdqsIqSQtj6hy0CIq5lRtnFdmdhV2+ANL7SqgWKYG0anSWH6gPLuvA8FOuksxdtqONdr+&#10;Sqj3xMxagFgCGYfqZVDmT/G8h707fe8SjWo4UtdH3bSlY2TVc09OLMIBCLhWh6IRLNZ8oR1V3oaf&#10;ZbKL7TZoh8/zRHnUbjBhefbB08DDPU4mQ1Kwlqi3hZBv7cx1CB4RpBRevSLgPwaNLmQmHhhzNNfd&#10;SrXC4YEVdBe/LMJmCkIGIAQ+74nwK+rGcXFecBhG9g4XtekuxTYwiFZ6CMscVES7+qYZAbfZCMVd&#10;K37IrFrGeBJ+qqjNJwWvXciyjSnyzLZnLIThmWv+kJlJsQwAtcX1EJV87YTlJ4kp0tAJoyvWaXcD&#10;KTbwxjT2J6SK6TpOEztPAgw0VZ6hx0WVNl92SnT7XnfMKE+wNRNN40lS7HK7zYd7HsdE/OQzY7Q7&#10;pra7E1HNp+ub1189v/nRl59/9rObl1dbzip6KhH33dpCXRCPGNlBpXbgzT4s7NfCdV1iYxhQj4JW&#10;cZ5TdqkftCre9ewktAg7C53j3gvMVWkNUmaHVGswtJBjqm1mw7TYieWs8gdesJjKaRHhoo2vqE5r&#10;q2egwNv5qpepJuUfsxw/SuJOKzqUWOMi+9HZieoGimQGplfyWDFmhElD0rrIKeqvkEWTajIv7BDi&#10;rLI32RnI+KpKmi/yqA49YTXWzj981VGmdTMp/jbIaWq/Tkh0m64m985JOb3YignHeNyqxy8q3pKo&#10;OU3mdqzS+TBJahJViQQPOQ2Bk5K0o06YreKHVdaLNz35r3SnAtXzwDwPmkUJy1qv55l/wDkxZHaa&#10;NJP6txNI/KxjHKh8Qx104duKGXs+Kuhdj0HEXaCujLK/ZplO2hyVZKiHukwyIcdtQhbRe/nLsOLd&#10;WU3cBdivFZDVedSiBeqs1LX1MBYfAsPkIn+0mIotB8jZr4jWpUrzqvGDxhDuNSYweEQHL6pyBNFn&#10;BbKhE+xoKXfB4sYLmHS8dj8dt91xKHJuZLmd42Uyp0fDf/+DP8m/9O//9b+5223DcXFjThCSp2lj&#10;rsdYkxDrk+g8iZqCpHqq/oQGUKoefuK5Y8Sb0aSq1iyOCbV1vZLASEUEsrYCxQcSo5B1fewVcBgY&#10;vJxU7nKtRCaeGSwjyVt5rIrZ60gVpJxSsXxAnwcVsia5dZwsxLrKBy4KwDpn1t68KSbGstKQ31Be&#10;PGwniEbvL7af3bz9z/+b//q5MW+3/fNo7ycjunEeSsIqMsTtrU3nx5HlMWx6kd9vKtzcGNNo0obw&#10;UOZ1LBoKRHG6YwzzwgI8SUTs5QcWjBMhVYQH9TyLyVzxItKuAN/VoEpXWn2Z1TjXFmNedcCeVWlp&#10;4nV8IezMr14++iD2+ToshD7YHGd7vHnjx8mezkT6OOYzoVS8O5xjTh7oaVn6/L/88+RraC+H7nFP&#10;sjT5Ldnsth9ve0rurrqrp7v3erJTGTaPjZ33++39meRQo19eLKfrfCQwGO9d3SCCShzDU6BbyUZg&#10;/Ymm+hJhDcT6YFcIEdz8rfZJpyjN4qikj6TUfW+KoZFCllIF5oQVINywOsOuFzHCZZbWZG9Fm7Bs&#10;PWULOwXzLtmd/q8AuAqEqhTVfqX+VeyIk+KJOv2cXc9AklmWphBF5D1oky6oAgJv8b99tb39+ss4&#10;zTSASPHi8opUGqf58tE+hRHSqczLI1PM3XZ7PKpWfufG82nOFc15fBiDwrMTGwHFrz8czAefXl4/&#10;DJ/dPfz87fLmISdDBELOj0YudzekKd9Tm77vt0uuOZdxsefJ937ZuTTknw1+3+WXjfbPaU7jTLK9&#10;Af43UgRiEkhSo1qZlNWpVFDwkRG7Fq4Iiuv4iqGqIri6BMHwhFagEA7H44n4bjTV2G4G37GuLpB+&#10;BRUKUUDuJbq+M+paxH/tDU9BWGa1K6AUkXwXw15BVeRvsaJ+nNS9Jf0y0EZGRzQuZqStOg8rayUB&#10;ExtgTl78da1asehnKswFS0MRMwIcF6sxlZrCEXYiEh+o+OezCyJGTQNwuhc9lXGuIIGRMcNYmOo6&#10;yptCdUGTskAqagOjdQyc5tnDJIlBtd3QBa6vLKjIfIYrxQUqjJdlgV2LClTQxc/lLlS7Q2AELgtN&#10;5+u12Q6KmUUFaxlMmpzoVFHFvOoQy1kLTz/K7Ddo+9VxkVLkHlLpttPDk7gWo0leT0rm8Dpi2+ri&#10;F7Cypy2C5G6Fw8UtowkdP/ECV7O1MKU3k9C2OkhneZEUdKEvjGVp9ipGWLsamJhLxxoKVUlR18D3&#10;avebkavsIjvxpoL75rgFRa/LTGAJsmCmLkOY5jGXVXm9AFAbSsb5EwMj0rASKQOf7hghQIhgEHWl&#10;FYS2khbW8DBjtU0oh0b0ky4JyV8686DpGhbV4NJuEfwzVJoZ+st9IFirsWJXCJCmJAQ/v6uwc0Ba&#10;Q8TcDlmCZwUxyyjrUOgEMjvg6Th7F0uTnrgfPDWFMHqqNDMCMEPLXsSiAYVn0WlU9WoNmSSvwQQ5&#10;WSUrOX75xQiLioK+x5knfYywAvVdd3V1we/UgseH0SZRKfXS3XEAulC3DAj+gjzkEXfe8qZpZIQ2&#10;VLs3m34hUdg4+/Tm+vWfn+9//pPnr768ft2Z4+Odee9COkuYRvbK2MQoTywQOdN9vGF/QqcAVFOb&#10;91Oofj8Dzz/HILM1DFoxSTtM9F8HHijBSwZFciyiTWoIASzuvEKcYlxslUxVLCUGNcUJ6kg0qbDt&#10;4KX3LLWZrcK8JQkr+BARLl5JUxYGbIHAOWFbM9K4mKDG6itTAGkY+sGbAdDojkfNhcJqjEg9OdWX&#10;ggnkwvjwqFCx01xXuMHXRCr/2PXIxrzMTRUSLA+fB6aWLVENlmB16AQJXGSKi3OGlExWTra6ZRTl&#10;TP7F00pPGHdW7HOc4N6t6tOUoS7ovkmJss5LomO5JdGjdVIsmk3FSAMLgLuGOhy6X5oPqSCZK1NA&#10;gRVgII9sr7NV1jg/t6dUrZJQe28Uvi6wQ7RYMUuHVLWtU1PS+nIECBxMfWzU80C9tdJKtWst5GNW&#10;LDglEMIMeaNo/M7Jr5iV1QrkrKQydGL4kVRArzxm+N3SIubZ8vZyc07M94YCluipKrYzqrq10WbK&#10;VrWg5yB7F5ogPJR+fLGZUjqR3bGkp6fBv8lfNYVcOJ0f7f+3L3/+e7/4xbc/+sZ3P/72Ny6efrTb&#10;XqTeMRwrkJQly9lVMBZKpQQDWig5pyTKyRDJEJuyZLWxK+KigrcTPU/P20F1qbWqMqLULG67cz/C&#10;JREO9EIIdbw5RwFD279QvK4GCtX9OxV8cRWJLDgnFUSMxaFTxTLjCsYoDGD7roSV+j2KiZqgyN4t&#10;q2GYITUwj9G7nPMl2w/Dedv/sx/80T/+8+//ae9edN0b52SNBuRhLur00E10S4hjUMNVdo84Cic8&#10;LZCS7UwAU4DvUN4kDgsv/kDsCZ9TyrPD4UiPGZj2ZGMzSfeNsDb81p95Jc/vJokwqacUo7IEdJBS&#10;baIlxWUkFTgcVIbt0e6T0exvD+G82Ov729t5fnO8u76fpynnNqTiAfMSEsIsZEvL4DY6fUJ+LkRu&#10;y9/Y9T4gr1iWQ6FW5wespxUwML2w3/bDdtNt+n63TY82H37j8ScfPrt4vL228w/mO7NBg9LUybbA&#10;qlOV8IlpbTzN8g3zisWa6k4aFePTrSQtjBGXOOynVT/fVcBLabQtKsEYFKS960QJkq1Fqf5Ezxer&#10;K9QQjKk85M4ps1dVo0XfvrSGY3VaKrDXpAuaW/mNd7zAGpWWRMcQu5XRA4gqG+Zd5RjTg5RuD9PD&#10;3dGS6XW6fv1qf3FBoqQXu5wDxJmTJQ/Sguv7DQ9USSYlhJnspcZpSN3hxfU34yc/qUpp/C1jvvjz&#10;S2+7772/fHK5vz0Nf/b2/NWdPY2ps8Pckepn3+VE90yAINJc7cCuOMee/o1MaKfpvN30btcHUg4z&#10;uVRmIY6OxkTQGpbHya7pD5RMAsoLU5zOqrsczHJKqWHW7kdJpZKFhuI7IzxVes6neTETpdP90BF2&#10;kvQ88v9SkQ5w/JD01HtkqRe1YSMcrxcNAsY8ByxrtMJ4EW0mtu285NIRfFTg8apbkmVfb0n7eX+i&#10;CRCp/OB8O9YShH8Mxr9McBEKosyHSY2V1fiNK+wSW2gasa68BMxcglZ6QazoWDKCSkeGMRshjYi8&#10;sIMPD+qxJPrMPMijo5rZtAw2AB2n1paUbvgDmXCKzHzhG4pLZ8QumJ6ooNk7kOG4g6jlIY4FWmV1&#10;XoYquKOrHZa41k2EXtc0zUnJz9W5CqN4IS1angTKbFQnpIUPVIk5Tqg9tuwoPJUEwjlAQ5H2DgK+&#10;EDiZxasdRtoRhlXJlOLRdzLEhf1QSFFl9elh6Pj6QlbLFmVtDGCLK5dwAFgPieoTekuSx0NfQEe8&#10;7XM9CFiXg1kPyp6oDXKZtcaodklivVOw3CFJhU7lH7FT7fk0jedxnuzF5W4zDFePLk6nkTji7Dfm&#10;CZ+9UFnNnsVOgAFiHsUgJkc0AE+jeTgDix6NddVzgh93TkphZi2UejY6cmVAgpm+473Z83MsvYSc&#10;dAm33o+sJ8YnImU2thCopokkFcOY8WdCVyyJla4COFpWTUSkT8a8AmJxWMFk8JthSa3Lbs/nEzMK&#10;DD9X0SgyDism69TxoJU0lmPBYwRU8HblZu68rb5YGHPCGpsPcqE6HlCHjoDr1E3cDLuri31Y5nE8&#10;dYNLRToe8mOUuwe1w2B0Qb6hHVkBB3Ze4RYcaRKI8XRexag7kIbd0F3uPvv6yx8+/+zV8fTlz1/8&#10;JNrLaX54suf5JLddL7eSAa8LHoFGoBDl1Od2lPGaqNRi/5sF4YxzHdRc17E/qoXZqRUEZn4cj7PA&#10;ccE/xDTJr4BY0tIO0kTvdNK16FdEhUDHFWlu0rraMB33ERfnoIziIUXt1PFODEzaiXm2QmEtcs3a&#10;pfYqYlQcDqP2sMNahro4QwLZFaXq23ZSyaNJj46+DJxjdSfCqBn5gWMQGoreJSp91FVKaq+CwEJh&#10;dYJGRhYCl2OrKSNNzl1VHt55obkWv+KURC4rrHDpSHdQi86LFHIgDG8Y9gZLRiRABIQLrGDMmS4V&#10;sehN8Mj3OAuPGj9cZtS9qyPu3gqTzSr5eQlyQzcq69rp6H6n6INOn7f8FVhMMFdBFY04B0mkzovQ&#10;rVmiU0b9wAuQRRZEv1U7rdQg+Cgg5x1Lo+Vq/2HmDgLfdeCEi6oZfnPnBFuej/YchejuVuaZC/cF&#10;MEkuXRik+0XtFm+Q0Oo6NVZRcAHq/Hwklz09LYF7B9bJQ4WuCqm7ubzGywC8mP4UA5hk6hSoeL1M&#10;YSUspOMd9BG8vZ1DbeicI566zUAd8Dlf7G3/5ZI2Pv3sxfM//fIXl2P4dz7+5G/9a7/zdHtFpnCd&#10;I7jVuyK6aKSKmIrqRlUPnlSqKltTDRVXF3QQNeQXlYcp40JBGCfpuGsSJbi+nL6yIqUrBbggnZmO&#10;JUDNpHq26ZdNjSD/AehDyUsqLVQVtgw2EN4aVjZMxfKooqDNGuvsin6XpjFiPa+JcHE5ph2BXWUs&#10;P2KH8+F//qMf/3d/+gdf7IfPuv6ABzI/bHfTJ58+/cVhNHejoIhJXsEsAI462qZ2zh1mHYUJ1NqS&#10;aWOutLhVjiH1YVG9qOLaVbDEaKl4V4EMRVIhBqnckLDBn69Q/ZOu5+82A6RFCNkC1OEdUxjyv359&#10;/+pPX/qf3Cy351zqL9R4JjIfe2XkYx/YczBQ19gU3e/8V33gCT68TSgN6u3ElhIzk6ZwIC6XAUKs&#10;pskKyRpOuUQa4/2Ywu2QU9Xf/2ka/PDBxfnT982nF+bJhkrxwv3BXYb9b7kI0KLD/uWt0FKM9pGd&#10;IpiAo4EEvazhUTZlZ6qfcDSiO1A6Xx3va4KOcVV5gabEiWST9x6gDOb+RPH7FTFqTm3xOlt13MX2&#10;nVIVW0atWKSqoiowz7Eqz/eMby9iZmZlhkwGCvTesVGcejVZne76Ff+ZHTsgvWHzEnecT/fH9589&#10;m8+nR0+e0MvO/HOBgfIctR9oiyEwav6TH0Yy3JxJzMS7Qzxvo5biSEhQk7Ot/ZKX9I05fvLovd/4&#10;6Ft36cs/fm6vj+PtMT5M82lJc0oblyuTnnlic7dsh4txGvOq57a+3+6CCctpdpFgRnbT5b+bj4SX&#10;yFfeznI+Tvxh06rjkQolRLGpornu4PrKeQVwjmltwVZdkORlqR5CeT0+jyTcld+DvtvuN6zuTFtL&#10;l+A/zjK8KJzUzyXQyukZdpvzZVgcCVim7x2MTnBoAeBSw7RYGhhTDdkxSLjo1QOiyaMsgSI71qwS&#10;QC/ZmjI3V53QKTlnXrT6hlKzExOpCUxXeurdnNe2ACY9vt0CoEuIFnazw9WEMRJK74XzalTdRH7G&#10;gAvDSZ7NOp6rsvhRLLpUCxSXnJS5POU1kPKqahBwOg9xJh0cD09lminTuK4Tbq40aJNoOyn1pjQ3&#10;809hxqujfgMrXSFIMosz2QJNKnoPVm86HhwqVsUzOAgXWvT+UDMzWjuJBJCM1tQX2oDDnN8RqPqi&#10;NUBOLgQ8SPktSgUiwDsCmfqKTDIrNNGdKnLWtsMW64QBUez8pNjTqh3GZxb+gqwNDUlrGUFKXyBA&#10;29xDnEqSfBYudvzm00wlEtNAmjTxnQ3aFYg2V6fJ6fPJXj/bzTbfplwvnXP5O5Gi72Yz0M2INr8u&#10;Mz1pdMMgQ+XV5BC+VUUjyqzVKdf96Kpk6UoSU8TBktY2Mzv9kgcXW/HMLH2O0TwuBnHEWbAKBk75&#10;MOZpItknCGFzR8AJ6wA8KAaewWCJR+TWKepdJD7EHkvem0rFop7Nwv5JSU+J9b2YqL6S0TPC/zWY&#10;6VN9jZfci5CZktRLp6/OC4TmzE9RL9q59ElXV1eEG8lv+DLP88ia+a7YhZOkNWy4YQVK7lSkw9yz&#10;+xtpwXF/lNZJ9sFK3sYl2T7n89NDt3z1xfPv/9mPvrg7PD9Oy4Yrkm33AEVioM72zPICOhf7Qa4E&#10;lvROKhd430prJdSVyx+zbngktWjJ5AXDbAtIOKpbgwJ3DUuPMONP1LDwyaiIUGduFGcrvjtaFRTc&#10;VPl8tRIRauioXvYiPswTVCo/PBnt4HdzvTR01SsipnfslGKqXo74qGjEGXjlpSn1wxQreA/JGU6h&#10;yKV4W/1sBs0McDXyee1chfONoDF3VC4uoQ4ABb6TKuFz1hwrlE6Z1skz2vkrHZRjkH/FZXRRHHqE&#10;Ha2MUKciWE41pcqwouDMMTrO2Y8lfRFJv2BWYU3V/8Rsx7gqyBTUKaRoKQelwjqdPxs1i6JPi/Qt&#10;BDp071glJWV0bLyOWJ18Lwhm3tbZKS47OiybrkqGAlaA1HCrqtRmNfRGjQd7IZBX8vMclcRbKgQp&#10;1+ECBUuIRVB/mKD2roqZoYA/h+qTucQqQgOWOKoCXBOquvle5Go/l/2LDpQ2/DR6J1iD0yI1P5bl&#10;nMV3qQ51YTRdZsXOVBx1IfoigXa20q7WUyljq51vVPlWY69D6pN539ld3+WK6oH17p/4/juPn/2d&#10;3/rdi9AxlpaHsewab95ZQaxYgIq3re4vppKhjBdRQrzm1BQOOrmrir8yZZI6EfgaXumNqnfUwhfb&#10;OG+FgXE6RSyP+4bwaq/7qHgYVlnl+vcgaIHmpFgmMPU4y14pXInmhcXuHZS6tCLu6c5oizPfildi&#10;dQAsEBPxmaDvHk+nB1Ljj//rv/yX/9fp9u69y2MIB34wrpzZhuXtefnF13du39nHA4mF48XEGI33&#10;r/xZhykIMAfvo3NXnZ9TLgWpSBicm5J6fTijanZein+UptZWFSglvyshIkhhY7l9G8pSn9TfbjXq&#10;FM3nJF5cRX0NhtvUJ1rMF/cp/+/2mDO2mTVD8s4buWMJPhvNHDpxXURvBBrf1Gzm1rtVxylfmNfM&#10;UZOXmIXIxA+SzoltazhlmeiNJmfI5as7/+pgbp+a3/6Yil6orJdtzvMVpip0gSeklqlqTu5tdUta&#10;B+acXuvhoGLU+EnIv5+DsGnSarE6LSu/t+KRZs0eHI1YxTUiV6rokI5BfMWL+zFWXdDnASB3qnZh&#10;0fBVRJVnlFNBqgsTm+0VxJVNFSs75fRGleco39V3smAmK8gs8Tu0H/ab02cvw8OcK6NHjx69vbnN&#10;Rd1EHD8XME/IWZDrhn7rXAfYd8DALuWcIl5su6tH+5vr+3h32n+8OZooepBdV0fKy0Jd4HF5vu2f&#10;9+6jv/vJlRvm87ylOW06TuM3z/ZwczofJj/H05v7lPOytyeTuvFhZMdWy90JLktOyxhPoibh6q0t&#10;L7J657iqhfsXbcekPyO1jgI6RJMjMp5wrWa01k6kRcIjPzPTaZnPuSiwu90mkNNkl5c0IiR3QEGK&#10;kC+z5ihgteJVmIb8eMSOSKxuYlLzOEgNB8xsyCclwQRELTNxYpAgVodOusFeVKBzLd1P08SMa4e8&#10;2ktJ5IprnRHr4qLnz1xlKslCkeKv02AtS6qgL/caMVdwhRjNaGiqJ/NqkSzrJwvpknm81eo11yCR&#10;bU2ooAS+Wba+KKMyC2wVLqGlST3/Lh0erS5C3OUZms662DimUHnL/FY3Os6VOgLni9xUkjqrPEG2&#10;WJ8aIRdj38l5vlOouRVzG6NKD1EKNzVb5gWbx3W8HfEn8DMZA7yo8v6colReXGBBIJqZPkoGAnba&#10;aBHPoEBlVUnl460aIUQUvNI6kdciCdtTN2xuXSRhctMcccHpQh0OYGYnMnEi8gGxaAyQS9PCcVuF&#10;dQ3DZuMXkioiTfKZGdj5Ru92ueIloHUYJ54np/PhME7L1f6Sc9q8uuRyv9sMwxxm8Owtr8hc8Vvs&#10;LgAM8+iyiKchfYnKO3fSW+FeAlkzo4ozYkexkH5Vfuw8it4i/M6w8h4cBM9NrHw1aJXLzxSVxQ6N&#10;gyTu4QbNJMI5u65oBiiuPr0DtAaIQvvRUrKipUErvshxocuD8oEaUitFdUHbaTpEXHzvrYAdGDYB&#10;eWbIW4F262mlhoMvbdFslYz7OGzzqu3G8xjmMV9tskAMlnkBXJz7pA7SCQr4HeM3nCimEz2DR2yJ&#10;uIe9X2w+2Pnt6f764fSjr7/6/h/9/D4vdpe7u3z0FxsWrlBVJ6Y9CLtSBu9RZ4yqXx2VuLhxFXVc&#10;JIssKEC67fVatuUfeJgExgm3nvMiO6XY2PpqPIhqeQ6C4wWUFOI9SWtO9PuDQqatKnmYla5P5C3Z&#10;YRzKPW80oe8mnjRyI7xIR2IBuNwY3BWvEO6yZxcUsWQM7HVUJKCsrZataaVTUoBeqKCczjbLf4Xi&#10;lzxeLPKE8gx0JjTaMauEiG7HSlRQvR5DdXoUnmcSDqpbDVWsgrfL+DH/wMRUZLPye9zyNZ8VlAuJ&#10;TtzZwUk5TdRc/FedCrraV5avyOXorHJixdHHa0qN2woFKUiVJPZkkhmjovFRelnN6oxCgkkwLNRG&#10;twPIVuVAxyCKoDHJ9CBoGl2kv2dBgWLnETcplG2DDpDBYlpW0gidlZNa1O9HUPSRBya2DmTKDCS/&#10;IFFR0LNyYme1ZSoC2qBMw14rJLFPlYdtNfpem6CgQTCGSm8Oizwe5YmaVMGrDEwWfXfwCFVZMiOc&#10;PRDju1gZ9TmZvuxUHspWj8gCeo/KLHgyMCeQLBTzf7+hUc/8XtcfjN1aKgmebLZ+mgjYkRd2btdB&#10;l1/NeUWkpNgtMLAtqHxx0t5vEk8I6a+vND+LpL9XeY/klIjg2NQD/SMVCbf60eKqSO1tggUD/5SM&#10;2jk4AVbaSuwyKzKjUVfGorYsfTaLHIJ2BJbPCIUDVdCJfMfwQ0iWVqhFVmNWSWdb5FVsGVeHpNrh&#10;1Zo47+j7/c5c7nLe89e+99t/8C/+90fWv0ZhGVM/M0kJZW1a9cWEp8DSCfz6d0O32CDsDP7JQ1Jl&#10;nRimtIhGunXV+wl8HpRzpppdia7BtGgBrJZyS6yQFmFnA6ViSPswBCmfipZ+6Q/qnIEHp7SkXP3V&#10;D+3TXfqTF+b6vLy873lS42lC1CeGknny9o4g/sBg2fbdTM8ES6fRC90jI8P4Om/Hs2EDD0ZJLpyj&#10;E8qRN8CeoVz5vnWkh0s/t6R48ezx5nsfv//J4/jB/otwxkxIO7BOJqio4pC5S5vASocxKpq3gJk7&#10;9cBbYh35dirVLqQPXspoPSkEEO58eSu+R2tS5ZKqgtRsZI/r+H/CwTECmUlxpbBlZK4OHJA4q7mq&#10;bRGL3IORQzJaJ89qQAA/8HlRZa9UTxYHANxNtVCC23zQnISWu/uHs/nqxh0mlltyx9M5kmgL/XkY&#10;tqdxJixzfnC7DXVfiDEb7ExJUs6OYs/AVDYgOD+cP9i+/3OSkU+CvikudPlLN/zVxyVfxhcmvYhn&#10;+jM26I358v3OfPNSjAn23/yku/iNB/vNR+/fv7n5/MsX/n4O9+d0Cunh/Pblm5y/keQMYQRo+GEL&#10;JrT6a9sVS7160EhvhfPnxLgEZ2HAJUw5qzrJEHn5pSpaaRSsJW/Agl2YWGePcSR26CYS1bLLT2+X&#10;VAiAVWBnEASD+L2Beuod2CNajScHS1TWjVYpX64QI+SvCuxOk3+hJZdlsPyrY2AtQZ2jkb4Tv6oq&#10;OsXVl86ZE48xE+szBxF/ckVKH8JFVGx3YtgJjesIN1q0UIlCFay49UDcJycTPM2mgUIfgMzMhQaj&#10;e5CNWxynifMc+YDZZ44eUq7LCOYedtstrgDqUoJbJrHkS5hUq/QsJqhQpQ66jHvVa5CGFlfR4vob&#10;IBXk8WAYnsmzqYplPKwaFDElBiRkbF5U+tIXe5Y9Ag5J+69cuAEaDX5HkhYA/jKor1DwohPG0zYD&#10;TuVM7QktyhhzRLeDqjLeg6BcZYtdssJm9cvUflA1KghCHGl7FvB3VD9VbID5qkOFmLvI8D3tjufR&#10;DW6ex/z3Qy5JO5TxOYMdtC/imNBBN/R0OuT9b5y7MxlVd9uciFiSCMufk1+C/GbOS5xjms9n0oWj&#10;raF/eDgOw0C4L6Ku7PIRPpyPl5cXPAb3h/yTacH0laVE1A86ydwcyPV5CsVIuuDWIPvGBZ2wrp2g&#10;EURchMWouYSk2+9RV+f1chyneVq2200xn1B0m1mZVYhXA817CXTRqYsjmRUBbS9iZ44aVIRrgeUV&#10;514M4ZY5vhOPXr593DLhZrcrZnxU4vL8HKLhm03PsK8IDy9YUmC5WGjrtXAVJsnlrt9uqCeSzyVx&#10;zy7SBruQfEhOFvc5d4nn8cwf2/W0ULmiwzzzY94ZvyyioW24rUc5ibdHOnpzfXy4ebj9yfMvPn91&#10;83YMLybCW5iLnRgrjLNkG9teGvDWVE88KjB60eyZFpliOQUYB02RrYJ+13okyLaLf2Ba2VGIbW+q&#10;3kJWO8pmtX2i3HLMIoZEM/ZaaP+AGTWz6UXRsTSqOtt7AQwPWiRDBBhV7rOtbKuYXh4XqZesEcHb&#10;rhO4teKF1GyD+bROpUSwry8qLyzCtjrUxUc5BalKRyAWuxe1hbSC1ibnob5qdSzqgWRUJ9lpHej1&#10;vDZcUE0qnQrUvFNK1ZrDCdukbSd3pHjeIsWx6ni8KIlavHn1pQJMsfj9RKOA24JmLDV8EiZtmWEm&#10;HQWUgQa+vVcsehGmEn9dJ1Wx6LvwDw9OBh0YjJTcKH/U/cRTAiaHl/RFErViocrA8nFVPRK51xtI&#10;zpMSWBCsdXJ1vDxr48OYyrwV5xWh9RO2WT5QZ6RUSSYhrqOSxPFXdx0cm2XKX1JD+JWnKhYpXP9z&#10;kIekmE5JyqM8gqioUavJcf71w1yvdpV+UcQjmjiFcw78fFi7NIvShfhkmiLYprRqXzwzUwVioF8Q&#10;0qU3j/PiOcfRhrwXfcuaZ+fwyf7Jtt84gG5QyJG5gt4iFT0WFDH389S6Z6UaZSW1KY5BhcKAvwQk&#10;zK68GtTwuM5KhZSS1ox91YJUkQ7VlPEFihRFHzVZ+8suuKnKc8gPQHmc8UTqL1Q0Wmtuqh/tysdV&#10;jnDUoyk/CRc/vhehAn6RKUvxDSULmm7mBfS7v/5rf/31F7/35kU/uAuTJmvu8vuNttG09IOdnaIh&#10;+E3xA13CxUlxVFeJnloeT7rehfR6Odd3PLEIXCqj6cjYfp3vAV0C3BDPTxTs6lZSDnr7J1aeLwoO&#10;ZqlyVkEl36y+feX1HGFY7e6H+PRbj7/96Te3uQY4jIevrsOLcTnP48NpvjvnPD5O056QrSEyW4QV&#10;0RZRKeN2GKHtRO865C12Hs/egoEVmIxE3tExTp6UHmk6sEyTz/e5tzkLofMZupxdbo5heD0t8/LR&#10;037ZbLfbfrZEFHy1LB/Y8NUSt9afc3pzHGkPFe1AZfuvO5LQswAuYwnS7zPa2yrAVlxGp3cwpWo0&#10;IKZKVaK8+pzHpBgTK299sbgDlMbwyrwY6bcmxXG4TrqfwCQD04SdAsl/mT/D26/IU3svNIqoRfsY&#10;ROKehsZ5AR/Nha8I7epRD5c+Os5u6z/++vzq+pirLbMZ+s3gOr+9uLi+uetpPECaYkRnJaQ0Af46&#10;0gHtpnAGEoL7DGHKd63zh/vD65udIK2cFy50GTLTbu4E9oxFNW+RPUskAsQkpuj5sJfT6ze3i78P&#10;n8+HKZ2XMNIeSgS6OUJOh6qAjpL8DlyMuJr0lurUrBYhU5x6rYJLfflPLsnbtpLEYypFQYzXBgdQ&#10;JC6VWQ2ksdjzaBqnfFQ571z8QtUL6+iSg6l66JZeHha2mJQUCqE+ddpV12+ZDwdqXgdoIOQqyzOp&#10;GJxK1VQWs1Jb+2S/5AFrksjUm3cuTATvx7EmSSfbhK0Hxe3TwCTKxGJWYAsK/CQZ0UdUOCthsEkk&#10;CNMKnppzVRGsitqyGo4gsUOCShYhK4uiLeGjwUmkp41qK+luciGwJFS5XHLylFSONcpFU7kyAwMk&#10;jAwLQB2oKodaNKaoZS1wncKToEG6sDhh7RsAHYLNEn07RqpaqlZpH6ozuL3qUbTK/V2pU1AhzVxu&#10;QFOZHEkcWJpEsriXonTp0kpbmkszQO87kLmLyAb/HzyIOzQpVINbHh2cgNxMa3HWakEayTMsybgf&#10;+kW5XD1N8/3xdHWxW8K83Q0EZw4BY2gYf0Q25s6n2m935+nw48/+fLe7+vjDD6bx1Odr3uW1Owyb&#10;zd1pury6un39/PbNm89fvbo9Tt/7zd94fPXocjOkmVx2c0H99vXbfAPP55nVvSXZC0bMb8U71rv1&#10;Q7yQ9HbEcD2qzY8mJrRJz/Oy3QxsiEbFJ1XIDCAEwrmkGInx29TzoEKoL9oh+e9nnjCTYJp3KQo3&#10;njIOy4N4XIq89HDdS08Y0WJZosxTj9Zz4wRWyJahFYGaKAT/ttQW575ifpuWIKbaHmpmQk4u2mXD&#10;0MHAjYSmtL0lGGeanzPJdZr7TV5w8ro97PbbvESex+l4GLt+kFZBEPU2NlUnWlrHy5oWF4zwSHYh&#10;kRJ6q2dyU1tcn6/PYnNaOQyHefrp4e2XNy//8PnLF28PD4nLie2GtpbIIMmOWTT7XsdfiqpCFggi&#10;6KTDWxEVU9SlU/ooBDC86mouBXWpzd1NJ8qNxV4vH8ZmEOAokiowl0CtzDcd9MjIOcHAW/KJAc8z&#10;b5moQ8SMQZvlyIRQjHUqtys8ND3+zlcLFojijloenJBvMVb26dbcnrmWXgTYifyAjLq0Pi9Zcc+p&#10;yeCq7YTX9bxMFMcgM20RCg4yu4PEJdSbpoD3R7ZbiLIUohp6CgWLCzbpaZEECBPFXtWYnEIHsdOh&#10;7uq8lDHByAd2WshitonTR/8eB+NWlbNR3REZDrOXo9dBOmRCofdbRIBxDLPOqMco057TivnpdHxd&#10;5jb4BPQUOicGmEbZpL2rLiCq514dlUHPhuMUakXcPjDEJq5Qx0VSLpxmQQCOK4m1pLw7QJ2huQLx&#10;8KKm49TTJfD9DZpZ+pW+FMZys6oJQ3JwCdKYwNO+64Ww7dnL+jQLDrzc0OMs3wUQhIgGpar4DYrd&#10;RS8PfFIQfkjVNEVQEvzaRkVNF/w/5KLmWJNmtIzBLSx8dcupp7X1k6mwZ12rQkrPry3z5B9tu0uf&#10;q1m3IXRNeGbC5bJ88uh9bKu8BYqyfkihuhnrZbKgY1WRUlvnF9jxWCIlFtNBbjMDawB7PmovrmtF&#10;9U+2qllaXGuNiBHGAoezlYZbUjFg0WxaV9hVEZrzfQhTuZSKjJZ5x1TIGlfOQfwhFCioXRA2YE1g&#10;IDqyHFTxSiPsL5kFseSSCHKp/E7VwVEVfR+Xw9/+7b/x2f/4j92cnl4MXwTaoD/adnd525jj/DDv&#10;L8208YtmzwEKZFDcoHKoX3hs29FN8U/7Lrj0el4tL8WTqRQMZYpbCzPVVZp1MllgQc6+47k6znUf&#10;OU1a/BipOqKp5tVGV9edYAnzv1675TrcUUvLxuGTza9890Mf0ofkKGx8jL2zZESfT+d8Oj5MOVd1&#10;eRGL9mHMu2vYJ8IAUxqQU6DOTyGQEEZ+dBly1V2x0X3PpgadH7bbUwp9yJ/p8zmc7+5P94dwWO7f&#10;3N3c3Zyff2XHmBPGoTNv9sPmyWX+0wcfXNgPr37zyeVmu7l6fPVwEU5ppG8/3o3WvF3Yf8JqU83y&#10;KoHNDp1NWlqDYGRm9VFf1p5Y+j4m9c/zK0JvXMH9i4O3NKkBbrJVMwyWyPyiyHYQCkk7CWV3UPey&#10;QioBUsCpWh6EKhZdnYAVygeA1azXvu3Agh2PtubmqLweLrmxpJd2Z16Izva33nuWbr54dTdPx/Hy&#10;8knqhqsn7z17/8PXN/eDdTkB3m3C/vKS4Ec+PXrydLfdzMdTnJbj8eiAgGRAXG+7MJl4czZ7IyCX&#10;OUkrH11d4Z442WfBcp/U8HzHpW/OwfNrc55f3Z2OP732L47TidReGZbL7qaeZspRRgLMbuPZobVm&#10;Jaz+bpmrL5SwDqWzWDGs1cIsiqmmuJWuu3vwT0nVrKRwDEuNLdOk5E53p7O3292WinrSuKJ0ep6W&#10;IadnIuVa+IlW8JmMPMlH2DlY2kZVxy3zPLaDoXqPrilTL+OwIU1jjOiMtE+jLM4riTWnVwcyDVbs&#10;SKt6O8pvVNEitZDEzxOdPljmwJmFV4VA6lwJY6fEbM3RSqJuxYlHdFn4u1nvBlRT1Cc4q8AFCIGa&#10;AWwRIDHJDHcqOYZSFdV8roQJdGnVXabeRLEmks1CsbhW1n/Ro7Kqu0uI60g6QZ26rQNlHfTHUNAy&#10;2ndRHBBtrY4n4To6BjfWFvEgz5An4XgCqY4KK7JiIAkDJzZAJmSQ41Fzx+LnYm/CCFxVxSW9IS5Y&#10;HfprOLVORdq0rZuslrhRqqeOBHiLKpsSSaDlK3zN8vjm0pSB1CDPpqePn3754vXu0cWjJ4+pOlum&#10;05nILPv9Jd+/QJLZKZHRrmXYeor9MPy13/kbuVjPa+v97V1+LG/uyWXg/nD91Zvrl1+/ctP8jY8+&#10;ev+9X/v2p/urq4vL/eZ0OmwG6gYt8zQwopJVneN4nD3xTaVCz9vCpu+XeY6rJjZ/KfINPMGpENnp&#10;5nMaBx9dwIqCyHswNDpBv1Kgb+hhWPkuAUgLiNULMb0KgOgbQLJppN9EgzaGuiXf9zDFRR4BjDEA&#10;cvlo87O9GK45UUzT2hWZ++tYp0qcwXBKgV2q6A3np9lBBY3qK6IZOLHKzbttrknJ4o+gFZvdfr8l&#10;JckQH24PueLNn5Rr4IVHXvxQULOpG3q6Ryz27Xq/kKcZt6fYy3oaQy/oN7cQJ8mTsti+//rh+o8/&#10;++kPP399593L+9OZqIaDrp/q0YqJrupTvyMUUflwWuE45UZC3RHzImCxinduae1Tss613KK2MWX0&#10;V+i1qBziyikUY8yc0+dyt9MdMe8qo46t5ij1LTyBoNiMUoFKbhVBwSGJf6/ywXpFCAPxJVJMRrwH&#10;UclPPL3Ka/456aauXCaqoIzkEGK4uqJrdjq7K897ATl3K7tL9I/zctR31coIBUlUp6IyN954OU18&#10;uElVtnrXiXeu4LeNmElEFdJ0bBqBZALiYXBKBIa2KL7gpkMnGT8GRl85TQyZotL8koK3Oy/JitF8&#10;VO1kZAK8YTzwzITbYmYzqFYWCuykTDzLmQ3Q40XZ27Fw2sBZBapWSIxEFZQucqBLrKMPq403t/LF&#10;LeDwoICCwaxoZlyyBvWjKnNjq46a4OuWURiSvLQyScJRjWXIr2fnzLvKRdpOwsWJSRyM7iZRh84n&#10;cphk+6dH1CkVuavqrKdZZvJWYYGDE047nur8aD0apJq1WlcsOkMOKwq3WZkzY2hckO3AmsJVxa1I&#10;+/lNmfW3RM7aVJVvTdZo3JXrAkMFxoXt+jm+t8T3h4t/8O/9rafdfp7mXDqA14S+udcBaVhZDFnF&#10;/gFQY+2qOLRQCbP6t8bKRlsQVFZh4BWDjb25qEukUrJKMWkwipVMcc2YLRWuCEdjaU7q/ah1r/JA&#10;U/oLIwtwdLnZauQdKorMVTdxlb8ZasJCCtFUTrIV4wOkTdUEQeZ41hW5m8QItkT9Vne587/+rW/8&#10;4tXXY947uy5XerT3TeGBGkPeXva7lO7LbM0wFoOfrrxXMZKT1qW8En1j627O51FkF6IYrUVTCG1y&#10;FoV8jgU8sGqDU24CxOetLhcgeUYrlW3vfhmw4JWdYXioSBuHqxUv/OS8q0o/aL0bN8X4w9MNj7J1&#10;CV1kLj3szdXl/nHnc3E7df4LvnrfyFs/1UL2ea60eQt+ut9sYxixGkzz1jsqd72bptm6Y96JDx3J&#10;uj7qO/vM9h8+7mx3MT173/shL1Ux3R9P6bBcHua7+2N+EeLXx8OPX16fZ3ua7W6wj3aP9zv3aHvR&#10;dx9dXn73w8v+ajt6c+6Io04yHGH+Ycp1eep6txxGWSpBfk76qtqV+VDptxY/Xiw4UWE4IVU75zJX&#10;R/vVqZyyMEcWbk+7ymsonQsI43vdysUCXZsOQGPhS0Oo5naLEfEF6Fp1ur+U5sj9WU4h6O5TJAbQ&#10;iSOaz3JY3t7/6Gu30Ijp0ePHD4fD06dPP/7mt376/Iv8vhyPB5JfSmG7v3Ap3j9cX1x8dPXk8jyT&#10;JGuaHU/SiGy56Tdvrx8+/a2Pfu5OtNadVy2DvKzR6hqqLd8URIW+CGJj8AQPhfw3//qHv/Y7vx5e&#10;Pdz/4OX1l6/j7clNLJPgGH1alIUcmnLi2qprnIwcVXJZ1hO1PU3qx81DPO3QqT6uIoKQDKszrXNr&#10;2Zx3cC44i6RwlUQ2JfSh44FcKufzlP81V73Dts9J5tB3AYxIZEcsmY+FywKLy8kvTIYx1cEKTahm&#10;ortS0RuF7kcjKxxJZESxsjJ08Upro3PRweHSTooCcEJjEjkED/BIKmY54vfmeIlU5gKVCjl7pgnt&#10;kuCLE2KV+HdVhp2IskFKCwYesfA1FLnYXArGcjyV5G5mkZ3gzZM+amZPXdbyZXFwkc6G2FgSlwGe&#10;AKOcZs/RKIZPUdWkxSzXVzY/cXegsAslaptUqdpW9WZbTKogTLV+ZoS1SwWpjWLeK2AliGpFoFAV&#10;V88I01RgUACxeufULoHOvc/1HVkowWoBes7Yben3GK8rjQC5vZDyTeomTBzaGN8hXhvmL6mjMa+0&#10;PqZCPbWiMkMXK3+xvb273e83jx9fneeJbaO7R482w0D9yfNpzAnGvEzEveahd66c9hf7IdesdhgP&#10;088//+zHP/lsms3xNB5O42b/4Wa7/Tf/jb/z+Opy223uD4eXr7/0bswL0dV+z8zK/A1LR+qvTIqm&#10;7XXAzbd811nYmkrLfjNIscjXl4tbYCEAGCZfsgDPHsKQ0ioO8a1AnkikLQ7LYnKdVbB+WSSrMxlf&#10;CyRGIiblVNSafzYQIxcjGJV7lAPwxQCK122m5HI1SUBr/m1ubCzCHQuhU6I2Xlbi6CdpyaPCifJ4&#10;CcD94mKXP/c0jhFoeBB4o9nv9/krpnEhkyHuPG06Yc6hZUZ95VyRD5v9bstd9gmIaE7pqSQayTCJ&#10;nq3dZjub9JAv2TCcvP3y1ecv7l/+4f/9+U93GxrERcYqq8So+sInmcthX4vc1sXkyiuSlsaes8xO&#10;xex0ZasANmYxQoCcT3GjjboNX/Tyw2g5l6KCJIvgYKHaHjLuS1WcA3vqcZGqBugmOK8alTWe+cMX&#10;I2rDSPodA0qLsu7E6KnShy6UV/HFAYnIS0IWFYhLeNeeLmDSbH7iz790NKKcjKgZJ1N9EY3OPQqW&#10;GMMmFJzg3BaFp6Jc1TFiCucrYq9FFmtlOIELDtMI5BmFhDmr6gmconpuHGwYB347EnIP6dFhrmKq&#10;qUhDRWE1w94WnfgiwYXv3SgND4dN7fAo40T8PJ6rwIBG3PcpKKZOZaup368WSl5L+oFvJcmhRckh&#10;TkFFlRNpDndW6LKGR8TguXkWow3KSl1HYFQ2Gg0CqtQlA+UocppFR9+oEfJzjgZNTNV0Kh/b5UAk&#10;bfCiU5Sa3HJVCeZ5majThNxJr4F+XZnVRcWv6M26lVkuirykcuKL2pLjGeikg0qw5/MCypdx6qO7&#10;7YgSn0x9Q6coUwi0geCqhVcJUG1x4zTSEYC7iVupAy/mHTultBJdA49gz4JzR6biT0lcZ5YCOMeD&#10;Td/4ZOcJWm4cWVKkeBXMd5998Cg/NUtMrmB80doN2v2khApdd0k+jBVJCiKD+aLgphKgvl5YMoQL&#10;DPkaBDDm/Ur1SH4zppopeNVUsao1ZdeiqanaA64+IkkKK+PbVAQ4sKkV8aPSmC5DFSfJAbjD9FNL&#10;gSWmlQmROlUIMY4NjUQlGbbyKvGYtANebEW0TU5f2eUMjBAVNswhb+Lf/dZ3/uAXP/3oan8bwpfO&#10;HUJ47MwDAxbCeTkEfzm4vBGfynh/LiiYIK9Pl16ykOR7ffd4s7kFRNlzf3AJVS0/MNVBHTVZlyHR&#10;5Fb6nmopFERki98jI9ADozZy4K1Ajp7U12elw6BvFd4h3WApw/UGCKVXufioU8cUq2F7CLn8fNMt&#10;b6B3M0vf6iuzuh+szHd9nmTxAZaVZqEjrfxWO0c8mH+d4B6HzZRbY9MDP2+LfeTSs/xDl3mv//b+&#10;O+9RI3/pb3OJNd+9uhteHcfbhzeH89c3p3ReWC3W2Mf7eLm56Pzjj5988v5+3vhnjy+6R0+DCyfq&#10;64Q/u37LKgk9u4szRSUf2GlW+QM19C4PFpoFs2r7VWk0Ky1UtO02vk7a6XIpBwdEDKd6HEusXGu8&#10;JnMUVna3QgUj3xh4rUlo+6Kzyetk4uNZgnQGxR6PUUUbJy3XaZH1BJs1FdI2X/v5MMVl3u323/nO&#10;d758+XXOW97kC8J7IjCjyzK9t3/20aPt3cPx5s3LfDS7y6vx/m6Z0uBoavDsw4/vp9sXz3/U5bO4&#10;6OhLO4YUjVqiP8yVCAHBhYXxVgWCBEU35wRxs4Q/Or01bvnGv/3Be+7j8/e/uvuTr9PrI0uEs3/K&#10;vOTCKyE5SGxw6sRlp2CNRfxJVdsJNRqgcSNUiFUbkLEvKpIJOKB2P4q6/Hp6nNaTXh3wSpdR2lSO&#10;W2xsM5IPlwEOc2BpZ5JWzteORa6hIyQZBFHseAER+yILdKRn+CS9i2EZ+iF6fgIYuKLzJPEXKt6r&#10;xlTSiroFyzEK65V1btT2hYiN7BS+UkowwO52tMbT9Im6xegsTOPIKlQrbIhisOljo4HKdE8wXTHN&#10;YWay8EsEtkj6Xp4LTqYlEk/YC84bDx6b41BlzpceP4Tb41XJKQZIFNNYWKbBUM+t8v6pzEyIgEmi&#10;VlS8MH3V6AQ0ArwtJWyR71fxC1X4ttx75AulGGyhkYIvE6M+MtK6BYuYp80icgoBBxodAx3N6lYY&#10;0wYreAE0aFBCQx41X22i/uZj+z/+h/+CqzZoBzPWHDYISQg/gbWj6rqbuD40av8D8WlTDTuA9Z3G&#10;6eLiYuj7AMtNAVnJ4NKxZhq0uXPxNp3nXEY9PBzv7w83tzfzQqLIve/3+8vt5aO+30y54ByGfOeP&#10;93f39w/j+Xx/c5sfsr/ya58+eXqRy2RDXrW+6wdtZkfYajsdus68JkKSzMFSr6hDWRMr9F+SHudW&#10;DVoBmAGuFpm7zyJgiha2cllAxQXE3q0oXg6tMbxaSZ/stVC0WFbIndamvgLZnFoMJ1WERgKRD2WZ&#10;RipBN5skFlMOs9ygUisqUUEqc0l1TvJTu5B1dGA8NRUl+c3J6whbDUc0RFl/xeZ1JglkTdS2IOxi&#10;4Jamfjv09AsngKi++VTvp/MU5lNY7o4PL6/fHm4PuDhuv+U5sJr/Ms8eYmv8KCeCsXuxUMqXcaLq&#10;jsgA6Gl5ZwtPg8ziSqvXqLoMG3DTm8muwhC4g3IfjLOZ9izsaCrX2ZANeEIWkAgdK8WrSTL95jzN&#10;m+1gHfyW0zwtvPQv2tQyYRH4oSyKsdL/HPcvmBTtVUiGV8MgQIgV6c4WW3MAJVScQABCrPcWAEG3&#10;CioMAHJQtZ68q+Z4vMsGvKgOkAEdHKHX4+Ca7awgTFjGXTRmqZ8S4OokA1R2+bKiEiEr11KgqlzP&#10;RxKMT8rfAAOCFsFh05OOOiH9iYq/323vbw+46ZFaPqm0MyUL99KAxk1UM3GCYDCxJ58X0Aqsm4/Z&#10;CvencEYEs9/Q2GOaAj/qfj5NUK8H4wBqfjSF4/cK9tEdN27YiTpJj5OV0sK8gGLk6D9FaBl42mhl&#10;0cwHQ5uK8tFklzPVyoTw4JwQdKK/n+DQRuvkzC7qvMqz4CTpUA4dLqBohKS6+HDvjLcKuORZ98vi&#10;qQJbLZrcXJlB/lCbzVJHpVKWqDQF44UMZIEjP2ZsoFZWJGha0F0lx786jZY6ig3nI9qovvf4cz67&#10;Ga704nHDKCyRhbfy4HjiH/LTR11kBt0k7bvT44GN1tPk2XRD3YnynQ1L3Xp0RRXUEzhADOsSFVzP&#10;rCSemuYDy4e4fNjvf/dXf+PpsCOKCBWbxol/NaYNUSmssehnKiMoghllV7xcMUZLRfHFsVEiM5og&#10;Nqbz7aQSllGEms16FaiJoHTWXfGMKwWvTop1yIvRihPtD97pdcZbgMorqQ5N46h4cIVoB4yT1qcr&#10;46UVV3l9pY1ZSU9WkHcyazFj964Tkg6FqJ2Sn4T0L/74+59Pp+ucgjtROwFTK98fKgTgSKnwbwdt&#10;RA9yYErq9EjeJl3P68kSVYSSxT/ZpxeWj/wnxyNo4lE6P8+zARwtFl3Ogr7ya11axxuKOjgax464&#10;IgIoxqQytBd9L0pseHpDu0zeXzqi/1hNhkNSgUh4JFGahvuVT4RnYokfnugK4kNYkVVrnXYc0i5h&#10;Z056cxNMHWIqBCCLLQn+JfzaBoVZAvwlyMNhoKkywcCYZuVY3YP0Vqw7Hh/iYsJhmY/jeDhPx5Es&#10;Vacpb4hxJoBevk1d32+v9sPFNicV/W7Ih2Q3dKMuLi5P5wNBKJnvNi0Tr7RYejlnZGgtN+JVGzwS&#10;g3EaZ8mX00oiqLANaXQjbSZMFz2bYYRFzSL5vEhDTsRaROlVhVPY4xN0Jb50asWTijEHPsV50RqF&#10;6AkEaBzvidPC2kIdCyfN4cJvf/jPfrDcTbmK+vCjb97c3w6b3el0IjEUzysh5wD7/f7x413+T1vi&#10;7uXkaMn56nie7ukiL48fPfY7+/nzn330Vz/evrddrLifWIw7KQ+X5FEHGOwFYkWmNJD1Gl/qgOOX&#10;Z4Yocrz87jZDvI+HF3e3X785308wgJMrLE2zFYqo+uyavwxUkuqI4h1hvnf0vO0vbUylu5r+km3r&#10;L+iAv/OX9l3Pce9kx+nJcYPXXOnxSm3iViIIq/GzqW04RRusqByy16KcKcZy0hCWWSuAvkatRvGe&#10;spKTGrPjD7bsHPJiGkGBqn+vMX+ZlZOx6R2tL8aQW3WDXzUOqn+d+JXK5fKsRx1lZKx3TXucvoBV&#10;OZNPqvkP6C8vcUYTS+l8QHQ26fZRKtgYpJyWgWkQ61PRoVhRb3Qka2N5nVesnKSWS+VOFygTLHLk&#10;3GM1L8DIGb0Yu7LHxVtgq1aiLf7mlAaUnfUvfdpatGjRokWLFi1atGjRokWL/69Hq3hbtGjRokWL&#10;Fi1atGjRokWreFu0aNGiRYsWLVq0aNGiRYtW8bZo0aJFixYtWrRo0aJFixat4m3RokWLFi1atGjR&#10;okWLFi1axduiRYsWLVq0aNGiRYsWLVq0irdFixYtWrRo0aJFixYtWvz/Obrrr563q9CiRYsWLVq0&#10;aNGiRYsWLf4VrHj/03/0H7ar0KJFixYtWrRo0aJFixYt/tUL1y5BixYtWrRo0aJFixYtWrRoFW+L&#10;Fi1atGjRokWLFi1atGjRKt4WLVq0aNGiRYsWLVq0aNGiVbwtWrRo0aJFixYtWrRo0aJFq3hbtGjR&#10;okWLFi1atGjRokWLVvG2aNGiRYsWLVq0aNGiRYtW8bZo0aJFixYtWrRo0aJFixat4m3RokWLFi1a&#10;tGjRokWLFi1axduiRYsWLVq0aNGiRYsWLVq0irdFixYtWrRo0aJFixYtWrRoFW+LFi1atGjRokWL&#10;Fi1atGjRKt4WLVq0aNGiRYsWLVq0aNEq3hYtWrRo0aJFixYtWrRo0aJVvC1atGjRokWLFi1atGjR&#10;okWreFu0aNGiRYsWLVq0aNGiRYtW8bZo0aJFixYtWrRo0aJFixat4m3RokWLFi1atGjRokWLFi1a&#10;xduiRYsWLVq0aNGiRYsWLVrF26JFixYtWrRo0aJFixYtWrSKt0WLFi1atGjRokWLFi1atGgVb4sW&#10;LVq0aNGiRYsWLVq0aNEq3hYtWrRo0aJFixYtWrRo0aJVvC1atGjRokWLFi1atGjRokWreFu0aNGi&#10;RYsWLVq0aNGiRat4W7Ro0aJFixYtWrRo0aJFi1bxtmjRokWLFi1atGjRokWLFv+vi/9HgAEA/Tz2&#10;WCHt+wQAAAAASUVORK5CYIJQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZCFGnKAMAAM8GAAAOAAAA&#10;AAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZ&#10;AAAAAAAAAAAAAAAAAI4FAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJZM8vzeAAAACAEAAA8AAAAAAAAAAAAAAAAAgQYAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAA&#10;AAAAIQAJm7z4zy8NAM8vDQAUAAAAAAAAAAAAAAAAAIwHAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BL&#10;BQYAAAAABgAGAHwBAACNNw0AAAA=&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId9" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="34695871" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-3.05pt;width:612pt;height:285.8pt;z-index:251622400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAHkT3rqQIAAM8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtOGzEQfa/Uf7D8&#10;XnaThqSs2KAIRIWEAAEVz47XZi15bXfs3Pr1HdubTQSolarmwRl7bmfOzsz5xbbTZC3AK2tqOjop&#10;KRGG20aZ15r+eL7+8o0SH5hpmLZG1HQnPL2Yf/50vnGVGNvW6kYAwSDGVxtX0zYEVxWF563omD+x&#10;ThhUSgsdC3iF16IBtsHonS7GZTktNhYaB5YL7/H1KivpPMWXUvBwL6UXgeiaIraQTkjnMp7F/JxV&#10;r8Bcq3gPg/0Dio4pg0mHUFcsMLIC9S5UpzhYb2U44bYrrJSKi1QDVjMq31Tz1DInUi1IjncDTf7/&#10;heV36yf3AEjDxvnKoxir2Ero4j/iI9tE1m4gS2wD4fg4m83GkxI55aj7Oh2fTaeJzuLg7sCH78J2&#10;JAo1BfwaiSS2vvUBU6Lp3iRmW2rlrpXWe7mvF7/W37siM3ll+aoTJuTWAKFZwL70rXKeEqhEtxQN&#10;4rhpRvnD+wAi8DYmlJj4EQFmWIMCIR7D0ibaGhthZsv4Uhy4S1LYaRHttHkUkqgG2RqnwlNbi0sN&#10;ZM2wIRnnCHaUVS1rRH4+LfEXAWLywSPdUsAD2j52HyCOzPvYOUyuTkZXkaZiAFb+CVh2HjxSZmvC&#10;4NwpY+GjABqr6jNn+z1JmZrI0tI2uwcgYPNMesevFbbJLfPhgQEOIbYWLpZwj4fUdlNT20uUtBZ+&#10;ffQe7bFbUEvJBoe6pv7nioGgRN8YnJqz0WQSt0C6TE5nY7zAsWZ5rDGr7tLiZxrhCnM8idE+6L0o&#10;wXYvuH8WMSuqmOGYu6Y8wP5yGfKywQ3GxWKRzHDyHQu35snxGDyyGsfgefvCwPWzEnDM7ux+AbDq&#10;zchk2+hp7GIVrFSpcQ+89nzj1kiN02+4uJaO78nqsIfnvwEAAP//AwBQSwMECgAAAAAAAAAhAAqr&#10;RnB/fAMAf3wDABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAJwAAAB&#10;IwgCAAAAPYOrMAAAABl0RVh0U29mdHdhcmUAQWRvYmUgSW1hZ2VSZWFkeXHJZTwAAAMnaVRYdFhN&#10;TDpjb20uYWRvYmUueG1wAAAAAAA8P3hwYWNrZXQgYmVnaW49Iu+7vyIgaWQ9Ilc1TTBNcENlaGlI&#10;enJlU3pOVGN6a2M5ZCI/PiA8eDp4bXBtZXRhIHhtbG5zOng9ImFkb2JlOm5zOm1ldGEvIiB4Onht&#10;cHRrPSJBZG9iZSBYTVAgQ29yZSAxMC4wLWMwMDAgNzkuZDIwZTQ2NjMwLCAyMDI1LzEyLzA5LTAy&#10;OjExOjIzICAgICAgICAiPiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMub3JnLzE5&#10;OTkvMDIvMjItcmRmLXN5bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0iIiB4&#10;bWxuczp4bXA9Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8iIHhtbG5zOnhtcE1NPSJodHRw&#10;Oi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvbW0vIiB4bWxuczpzdFJlZj0iaHR0cDovL25zLmFkb2Jl&#10;LmNvbS94YXAvMS4wL3NUeXBlL1Jlc291cmNlUmVmIyIgeG1wOkNyZWF0b3JUb29sPSJBZG9iZSBQ&#10;aG90b3Nob3AgMjcuOCAoV2luZG93cykiIHhtcE1NOkluc3RhbmNlSUQ9InhtcC5paWQ6Q0IyQzQ2&#10;MkE3NTdDMTFGMUI3Q0VGNjE0MkY5NUIwQTkiIHhtcE1NOkRvY3VtZW50SUQ9InhtcC5kaWQ6Q0Iy&#10;QzQ2MkI3NTdDMTFGMUI3Q0VGNjE0MkY5NUIwQTkiPiA8eG1wTU06RGVyaXZlZEZyb20gc3RSZWY6&#10;aW5zdGFuY2VJRD0ieG1wLmlpZDpDQjJDNDYyODc1N0MxMUYxQjdDRUY2MTQyRjk1QjBBOSIgc3RS&#10;ZWY6ZG9jdW1lbnRJRD0ieG1wLmRpZDpDQjJDNDYyOTc1N0MxMUYxQjdDRUY2MTQyRjk1QjBBOSIv&#10;PiA8L3JkZjpEZXNjcmlwdGlvbj4gPC9yZGY6UkRGPiA8L3g6eG1wbWV0YT4gPD94cGFja2V0IGVu&#10;ZD0iciI/PsXWDlsAA3juSURBVHja7L0HmGVXdSZ69gk331s5V3VVZ6mlVkSpCQpEwRCeMfbDDIP9&#10;sP2ZeQ4ztsfh2TNv3oz58Hi+MfbDNv7AvBmMjI0JRiAQAhRAAamlzjlWV3dXTvfWzSe+f619bqlV&#10;t7q7uqq6VRJ70UitCuees/faK/zrX+uIzfd9WlOiRIkSJUqUrEC2dmV0tQpKlChRokTJykU5VCVK&#10;lChRokQ5VCVKlChRokQ5VCVKlChRokQ5VCVKlChRokSJcqhKlChRokSJcqhKlChRokSJcqhKlChR&#10;okSJcqhKlChRokSJEuVQlShRokSJEuVQlShRokSJEuVQlShRokSJEuVQlShRokSJEiXKoSpRokSJ&#10;EiXKoSpRokSJEiXKoSpRokSJEiXKoSpRokSJEiVKlENVokSJEiVKlENVokSJEiVKlENVokSJEiVK&#10;lENVokSJEiVKlCiHqkSJEiVKlCiHqkSJEiVKlCiHqkSJEiVKlCiHqkSJEiVKlChZiZhr/P7edlNP&#10;Z1uqu7Phl395R/13//mre44eG8NfHnr8mNpLJUqUKFHyKorYfN+n1+BtZeLW+3Zs+E9//ODSf2Vy&#10;Iv/Zzz1zYmjmhZOTal+VKFGiRMm1lK1dmbXoUJGV/j9/9K629vSyr/Dpv3gyX6ggr/2zf9iptlmJ&#10;EiVKlFwDh7rmIN8P3L3+zz71/hVe5N//u/vxz9/7w4fVHitRokSJEu2nsIa6radhUW/6d3/33MhY&#10;bkGhFD9823WdFyuvPvbYkW8+P6g2WIkSJUqU/DQ61F94/y1aXWX0V377a4eHc/U/jC/KrwPX/ddv&#10;3fqJX33ThSjxQ1/bvUZChEW9/rGjE1/52i5Fp7r20tucuO/WPvylvkIv47ZC0V4LoRju8yuf/fAb&#10;f/4LSsG0V4MIedcdA+985/XaYrWkp/acOz9TUgZBWUttjZOSjj/57xZ85aO/8g9LJxn93kfulDuB&#10;9PQ3/vSxC7/17c/+wtbr2hfNfS9dZ/3MH7yz/lwt+hELpN7HX0xwD19+9OClj+jF7v+ygvt84cUz&#10;Y5OFH+4fvgbXXOJSX+KjAdRf2p9drChw2a2EofzYh++46+6BpT/jt547PVd2QJHDP69oiZa9tgtk&#10;y/1/cQ0UbCV3K6MQuVCraArmz/Iyjt6yBUu6RCLkC8+f+eI/vrio/r+6+7Vax2d5KvFf/uRR/HMZ&#10;AcfqWkvt1auhGi0D71o7qcPHfv72BVr7ma9eQaL57IHh2fOz975l8+/+50cm89ULv/X0T07dfXNf&#10;a2vyikww5NFnTm3pati0qW3Bjf3On32/6vqL/spdm9r+9pMf+ODP3JJMRpdy27fd1ocHx53vH5y+&#10;2M/g/q/rb+ntbbzSVcWdY0He8+AN77h7w+ljY8MXKOLVuOYSl3rRn5EZwEOPH730px89n5W7vPSt&#10;hGp98rce+K1fv3fpDyuf8Vc/cudv/OLdY4PTl9iai+3Xog94pfKZLz5/DRRs2ZogLy4X6tIKfKVy&#10;4OTEzRvb62/p0kdv2YIl/efPfvjdD96wVGPV2wj9v/O6zpGh6eHLGfersV9X+/gsTyVwWfzBzcNm&#10;Dg1OLTDC18xavlrSmo6+3gY7IFKGVtVDxIhoJGhwofzohSUhe48/dXxhjPzDIxeLxxEAfunzH1lG&#10;cIfQGNnwxb6L+8eHrih6uq4dN4Ys7apec4lLvejPQHp6lnSA65GfS2wlTiyw00VhBm1p7VhQqiv9&#10;rYs9oLYarL1VV7CVa4K8/p/823tX6zFxvha9pUscvZUkpljSZbQVAO3AL+KpEbHd9cqY+2rv19U+&#10;PitUCRy3bz70S1jYa6/Mmqqhzh+hen2Fpl5Rdo+LfPbhfVf7VlFmuyLICD5+96GReexalvHqIQ5o&#10;4Wc07SrBWVLQj7TzF/9+dU3SKl7z5z5061yuvIrNTqjK/Pkn31dvKy9EdLULWp+v29qJe7jwJ9Hc&#10;vOoWfNUxyTWiYFi6l3afXa0KNKqYi35xdQtpsOmLLqms2+0+OnZhdI71r6/w4anxBz//kd/+6gJV&#10;ucb7terHZ+UxVjoVu5hBXvvW8jXvUDH5aKE5++QHoNaviUI9bHe9fsBw/7fPPb0gJsB/4onw5xPv&#10;v1l2+FyoJZ84MrbEmOCyBeb6ygT+DrdxifW8Gte8IoG1yjTE//hvfqStxniQ//bH71lwDmH4/uR/&#10;/KD+GaF+9AiPH/vbf3rx1/73O6QeLi89XfbaanWkpFdRwS57t4vWpN9w27pVcahI+BYFFfDFu762&#10;e7WGt1ysreBilUip5H/7jT0fece2BQv7+3/ynQXe9NobhNU9PlekEouGGhp3MJ4YnKovNr8qi6P9&#10;tM3y/fLDe+tBRaw7yEr4gxwf2zb/Z605VNjuRdkTl8iwoQqyjL9ABWFMV+WWoIX/9ye/t+CLSMLW&#10;2jXrA+1VwXN+7WduXYAmwZt+4o++eWlzjP2CPfq3v/VV/P3hbx14tdJT3MYCiu9aUzBYyT/8799f&#10;8MX77920Orn4z952sW/9+sffuFqL/ImP3q3VIfwf+Nf/89IxgYTB8GMo6M4nVfVlpldrv1br+Fyp&#10;WUBmjDXBEatHsBDarn1r+Tp0qFDKS0xjQDwC5zr/R3rZeUd7sRqGdq3mUdTb7j/6yyeWoohgBCz4&#10;4i88eONq3djR87MLvtKQia3Ba9bv9QqNAvRhQbwMWwlvusQKArwF8BLwCbU1M/BkDSoYFnPeqczD&#10;FfXWc7XS0/lKEFZDW432mPpPuViT3qLG6v/8L9+BUmEF6pOkV3e/Vn58lm3AccSwJgtUAgjWa8Ja&#10;vg7fNoPYkICFV57Sy2oP/CuK26B6r8pJW4a89b4tC77yhS/+ZInJDRCkBSpIuM2KrVKYO/Y2LfhK&#10;bq6yBq95MaOw7HW4966FmoBq6BXV45Gnrh12/ppVsKshC9JT5C4LfuDjH7tn5Z9y35s21VfvluhN&#10;51PV06enP/VXT67B/Vrh8VlJjIWDtvBm3nb9T4kyr0WWLxC5j/7hN+FW6xN87XKkU1REvvSpD1xj&#10;EADbuSDUxZY/se/80o8loMUFX7xzc/uqcFiAtyzML/n9PGvqmjJEXXBOpFH46//0nuWdlve/b/vK&#10;ybrXmHCE5svXloIRu/WVNVTc2ApB8gXpKS6I3GVBXoKTvsKiD5Z0AV0D8g/fP3yl14GlqvfB136/&#10;Vv34aCtrtVhwM1CS+dtYs8qsvb5f3wa3ij/zVBeknqlkRP7953/29kswrbF5oDLVM+7qBUntqtzq&#10;9XVs9Sd/dPKKzMruAwuL9pvXt162bXwZ939Zv3I1rrkUOTM0/Yk/ehobt2BnsZswCsDWrmg9QXlY&#10;wEW60h25GnLZta2Hs15dBdMuh0J/8P0319/Y6qankmUN7H0BgA9m3EqmSdQvKfLg1dKQa79fq3t8&#10;tBXTS/G8C+IVxF4y8libyvzT8j5U7QIoWKvro5JRaj1bDFoFQso1o493taZWmLGNTBe0ZbWUXan8&#10;908/sepHa7WuCbAIBZhFjcI//PmHll7+hGzpa17wleHh7EX93Kc+ANTuirC+ayyvioItL9z89pUn&#10;eZdOT2Wshq1HtHGhT10ht7x+SQ8fGXtN79cqHp+VS/1x625JySP2GrKWr2eHql28Q3lRRjXO3pqd&#10;ULWUHtxVp/mgLP1XX3h2dV8Wu+rXlEbhU//hHQuARNgIWIqlG4V5MGNeMIL1Yj/c2JhAE7q2hGGE&#10;a63pbU0pmMY1yBUqw6Lpqfx7fZKKSHrZY3WvSENeK/u1Wsdn5VK/mKlE5LWlzNrrpoa6DAHLrp65&#10;IGeg/5QLqKooRaMgjWLPanm+q3HNC40CEKp6Vpo0CsBytVWdxbH00GEpLMSfZgE/f4UdgQtotwtK&#10;CTJJ1dYww3MtyFU6Pkp+KjLUV5i8F88sqHVfdqjKEhvtV+UVrdrlKBLalfNmr2hQgHYVhg9cvfAc&#10;RgHTdxdsKIzC5//8Z5fS2FDvPuszkiuSrz+8b+Ww9qXXVrbGrykFW2J0BchuVcZ6/NYn7r30jCow&#10;PME1u7A6jpz1kaeOLQOur9cQzPRZO9ZsJfu18uOzcqlfzELJXvvKrBzqpU7IQH/Ltfno0anCIoMO&#10;rsTEoMCgLbnm99MgMArAVz/DTEXtlT1t0ihc7R3RXqX6xdpRsAXuH1YMpbgF9Tl409UaylPfmyjb&#10;zbUlDGdYBhR//NyMdtXqcK+6QVjh8Vm51C/mfOHz9W0t1xzki3O7vKaXFaYgK5EjdduJeTFXxFa/&#10;bXuPtoYrOq+WwCjUI/nSKCxjRy72w9lsCRNe8KK0C//AnayddVgLCgYbjel6Wt1QntWaWbbs1lIa&#10;RnjlQ13qq4l4ltXqMFkjBmHZx2flNrz+uM0v+OvbWq45hwrm3vLqIvXT70Alv2bp1ALFhdY+cHOv&#10;tuRmvvoZmGu8afJa+tT6ytllXwwi50Iv+JWLDf1YtJVwreXra0HBsEr1reFIIldematPT69I/vh3&#10;3r68yeELvogJvcu487VsEJZ3fFZuwxd8BGq68+j969ta6mstPUV7GcokV5qk4ufr27RXkQevXfkr&#10;3v7Dv39giWEXRrFrV60l7nUgaH+6WIPmJeSpZ07W50BreTzQa0LBgEvX+yHMZV3hwq5w8hGc8TJG&#10;pNV3+KBT4EqDA3TiLpqjrx2DsLzjo61g1gdseP1L935KrOXacqiIUxCt4A/es7HgLZuXFjDF67+I&#10;dwBp17BNdsFUaDwFeAHaEubj1IcCD31tt6bklUYBLRnaFY5uX8B1hNldyo5oa7UPe40o2J/9z+cW&#10;3AkWFtMDVis9Bbn3De/+6wUI/II/8tUFK4yWUCGuR0QBhy7dp6JbDw0qyNHrjdWaMgjLOD7act/e&#10;Ay7xgvS0fvDL69hari2HOh+oYn3/5i8/hFmUlw08cYrwYwv6rsIXXl5btmp9hQnVnUvPQcSBrKdd&#10;rLyZ73Upi75r4jJhVt2QVbkjl7WY2LL3vhL9w/TRVz27XSMKtmgxFQfwE3VTk5aXni7lBbSIlhb4&#10;QrjkBRPYl6RUX3peq4ND0ZR8WbODH8Dk8PnedwzjrN+FNWUQlnF8tCscnIkXrWPp6qH7RQe/vF6t&#10;5Rpi+dbXUbDE+PNnNWr+iaGZC9cOTITN/c2L8gARE+G9etqr8aqcBQ02MDRPfP1XF31l7qIDFGEm&#10;1tTr/bS1x4NdCvPzwprfgp/Hjnzz7l9atNkDjva26zrRbVX/EhL5lVd3sMPaUbBFF/Zib768olOP&#10;xGWJHTg44Au2aRnDCBddUkrpPvX+jy/2gnE5ALVeA+GGAZKhGL+WDcKVHh9tNYZn4UkXfRfe69Ja&#10;uq69hhxq/SsItAsIeFd0qd/+o29d1ZkgF2MUk+osdj4XTHHSXo+zeNamT73Yz0uNWvp16FVudS/r&#10;1V6VAZxrQ8GwsPWRBxK1kStpc0TSvyA9/e73DmlLpunicS68AXi1ZQwcxZKm6oKD+TcxL1E38FJ6&#10;+TgL3PlaMwgr96lXJIi6LhEevQ6tZRDoa4eOhMkM2IB6yoN2hRNt6MW/dSAAwhzEOAu++N4lkPpw&#10;Y/WeHm8juhgAKF8/V/+W3aUo3yX0A/e/4BVIl34Js7Y0+sCqX3OJS13/M7fd2rvE2hWAivovXmIr&#10;caRRcqt/F8cSBYQOaBS6La+ICbzoIqx8ba+Sgi2qCZc+HdD/xob4oi0ZS+cH/d4v7ViQduy4e/0S&#10;oXVoS32jOfify2jjgYZgSZehIbA2+EX5mj/8WTQ5vkr7dbWPz6IqsXSBt8OpuSzYcJWs5asoYvN9&#10;n9bW5KusFkXeLr2FII8tCi9AUPBYlJcPc3npkBYF2kVv47LxER4BGNRSGOq4h8uOHV72/V/jay7x&#10;shf7mQc++LnLQgt4pfzFlvHSt40dWXpsDlsJauKyBwBdpbW9Sgq2jLu92LlYSmpy6Q+FeX3vJ758&#10;2XgF2OAlnnd5i7x0DcHxf/i7B68I374G+7WKx+diH3FZP4d/LmPA8upay1dLNrZG16hD1V5ZKJVJ&#10;YT3zSFq9S0+ZWQv3jx7ZBaj1Ma7QrOU7f70KCJmdban6HdFqpfrX1qYoBbuWGoLyHmYILHsiv9qv&#10;1/fivAYcqhIlSpQoUbL2BQ5VV6ugRIkSJUqUaOr1bUqUKFGiRIlyqEqUKFGiRIlyqEqUKFGiRIkS&#10;5VCVKFGiRIkS5VCVKFGiRIkS5VCVKFGiRIkS5VCVKFGiRIkSJcqhKlGiRIkSJcqhKlGiRIkSJcqh&#10;KlGiRIkSJcqhKlGiRIkSJUqUQ1WiRIkSJUqUQ1WiRIkSJUqUQ1WiRIkSJUqUQ1WiRIkSJUqUKIeq&#10;RIkSJUqUKIeqRIkSJUqUvJbE3NqVUaugRIkSJUqUrETa00IEQaAWQokSJUqUKFmJHNyzW0G+SpQo&#10;UaJEiaZqqEqUKFGiRIlyqEqUKFGiRMnrRcxq1dZ0vVwqutWS57haoAkRfg//NnRh6LoRiZqJlF2t&#10;GrrhQzwvCPxkOo2fwd/L+ZzwXf7x+XKs/DtdCD9J/00XFfUfj+8KnZx6QJfyTcuMxOK6YcjftysV&#10;/KJpWdVyUeDX+c5iiST9hWq/AX4l/BauruvReOLCD6mWSvTpfFPRREI3TJ3ugv5fKZdxBXyW67l4&#10;hEgkats2PhN/qZZLphUxTLNSLkVjcTytbTuuj8+78P4Dz3PjsZhh6Px3v2q7fFMvr95iD0v/tKyI&#10;H3gBLaMT+IGuC9y5gWI2nhQfHI3xavATaUGlUsGy40H9wE+l0kIX+JX56+GvxULR92mb8NNYSHwl&#10;YlmxWIR/SJTLZcf28Mu4K/wrFotatLT4sYA2URi2XcXPJ5OJaqXquw5+HRuQSKV9irR8GW/JHcS/&#10;hH7hs+m4BFYJj3FBdIb/1T2/f0GRvvZdX37R98OHFWJ+3WiVeKUuVKYLFWb+71i4BV8Jf0csQfFf&#10;fhhf7guu9opLXfJ35fJf9PuhJqxmtBpc8FgXbIQP3cET+BdEx77mLyWG1i/YDrkM879Yu6ZUAP8i&#10;8bd/yevT776sQ6/UClH3RAue9ML7gUr5tWcK+JsXsj6WzgCZv10cIWyNf4l84nL6I1558/R3/m/P&#10;8/CPYqFgCJxrHQdK6Ibr+ZFoFKbM8z3TjKQbG2FWF9wXDMj8lV3XdewqzgNdTYSnBnYJNsBx3Xgi&#10;gZNbKpXwT94pnTRNJ40jkxgEOOY6FE/wiQpw6j38DCyM/IFXLHOA8+fLJRV8qfkVpl/WTbLMuIgf&#10;4I50w5JPLHV7kU0jHWSjzMqIqxmmJZijw4bO0+S3X15DceFqC1pC+SQi1HHDhHmHL6D7JHPliQsP&#10;2Pz2CzF/5Qs9UO3C9PHytkLVEnosHmer7+LipmngU+TZl3eHFTPIHkv7hD20X3lV/hT+3FfaJdhY&#10;USoUzF0Hjs26xjM/+vqexx+ZPjoUcTw38AxNb47HkpZIWlZrOtmybuONv/K7P3zp+UQQ923HMuzm&#10;qP/mt76rasWmT5/Z+aVPB8NDtstrKgSMpNxfbCIuhtt0PdswIoZh0B2T+9DhT0zW6YpjQ0U0w5+r&#10;lvVA72tu1Cz39gffFWlIPfeDJ257wz3d69pd3/3+P389UrZpYQJtx7sfjLe3aHjSwMev/Phb3ypP&#10;zWD7seI37djRur6HfJWAjzGO73pp8MjJuBH1Are5u+tN73tnJB6NROK6sA7v3XvuwPGb3/4ePZnY&#10;9cQP3/jO92Szk/t//NyO97zn+KH9uampe9764IFdP7as6IZtN3/nWw+P5oyinsEDWoZZ8d0gcLIT&#10;E/fdc2tntxkIe2y8smvPaSsKh22SYyPfppuGgcc3sFWktnChLlQ9b8eb2vuMiCMqc4XJk5pb9Z2y&#10;8L3WpmQiGTWtpJlouvmON7V1rodCQZewfMcPHX7u6Sdnp8be968eiMWNqu3QAmJhfW16eu7Hzx2r&#10;uq7uVxLxeKk8C8W/6bpNb7l7i+fgjEZ/+ONdhw+PesLE0RgbG3/Hfbd3tsdxS6VKYWo639Cy7ruP&#10;fe/W7ds+9vMP/M3fPFQcz25sbcP999/6lls/9JtuYFCMw2dFUDQhpLZD12SYZRpaV3vD+dEZjSMC&#10;y9Sx5lBQ/JH+Eb7WpUenMwl9dYIAv4UT7JNSaFVYER/Gza/YrhdoMcuks4OFchFG+BwG4Pc9DjgM&#10;PpjSiOFXPP6KdMcITuSJkRaCNJ3+g60DriA4QuQDENBdkrHBg7Gvo8BNzNvkgI9UwNYtqB0W+ltA&#10;G+rVLKc8amQpBAdFUMJaOIDPYjuGz6blsgwskR7aKJ1DIcQrtEBkBPnm6T/Z8NEjiFrM4mJ3PdKY&#10;qKVHIyY0B+tarTjlCkU8whTpmBGPGuRqwgegB8STmaZOmua6/Mww1QHdC30SmS+KpXC3dINQLVoL&#10;PdxUWgAH1trzKOjU2bTCjHo467QN+DmD7pNiaV8GxxQPYeGxAmHwx0Eb3Qtfn1Y5SpE4lF/QKgu6&#10;VcuCicVd4xDR+cBT0nLj+oZOV/IC2w+w745LO8GBGi+s0BDQlkpVRPt4urLjVj2t6vNj8j8puqdn&#10;pf2UhhVqi7ti3Qtgho0gtID4QcTv9EO+L12OtIO4YUsXYRxLq6Lpof0VbGrJO4a7zs+okV5xCM/b&#10;ynqnJU3t2BNfyg2femnvgTvvvPvef/VvHDN2+Onvv7jzydvvuPH5x58cHZ9Kt7T81qf+phrp1Oim&#10;fIMVBnsBv8EhKik39iZqCvxr/Piu3jZn/MzpXUdO69GG7NRMV1fXA2994NN/+ZlCsezaFWFGSDP9&#10;IJ1pdMu5iF4t5Au5uWIi3QT/3djSjpUs5aZTjQ2mlYhHhVOZ0aFlFJ8E1dmsPZd3sdhCSzek48ko&#10;/l7lpAK/mGnpsWIpR1hQCK1inz59It3Rr2HLKOb2LKxIteI5FeFVkYYFTtWnbaiwRdd9tng9/Ztb&#10;u7onxieKuQnLxd062AdE/5nGBBIk3Bg8NPYdm2fF4pSqmVY0EsUZRXQPxYOmNLZ2T81WGxrbChW/&#10;WizMTo/gJ2gTfdZ3n7wgJ2SU9lmCMhxfM2k7yOx4muMbwhNe2S9mC7M5p1zVyZBpiY7eW++57+zI&#10;SENTQ6lYmpyc6WhvS6czjmtPTEw2pJOphoaR4RHhBx1d3V4+u/fZJ4Xv1OwPqYvGxvDlsDn029B8&#10;7a4dO8x8Ph8kGuOpVEA3RrbDoN0mpWlKJExaHXJeugw6DDOZTvX1ts0MHcJtmwkd2+Ag9TFM27MF&#10;u3f+ZJ1dPcdtAqbWYjvIURsfeBx9n+2UpcusJnCrTm9rB5k/R3v6kcc8M/reD743kjJsr6zrida+&#10;gakjR/HL8GeDB47e9Na3uALelJ6udV3vmelp3YeHNs8eP9WzcV3ZdfG8MNpt69adOHTMFR5s2NT4&#10;+Nx0NppJNDVHsez92244tu/IyPGjG+5+o4hHZkZGUr3dMOjZyZHuDRvPnT6BtLtn49bDO5/dfOMd&#10;G3p7dS07mPfKHkIBxyMHQ4bJJWNKj3jrbbd3dG4Zn5qYyxVKZYSPRZgnuAmcOPyMIU0U/ZeObZ6a&#10;nOjp7/Ys4enIg0XUMgO7Ojox25CONmZELBC7n3l03Ybrt932Rl/E8CDX3bBtw8CGA7t/kk4lqtWy&#10;wbYSpwgGNRGPlCv5nnUDPuWhUNqi57OZhS+vUtwFNXCqsD9uPJXo7Ogg44PtFb6pm47rFYslMiWw&#10;crqWakzm89UjY+NbO9tmx0ex+9Wqy8ZD58iRdENQ8CtwYGQsF4tZdCsMHMAokBllvSMdIGVHnEBp&#10;sKbJ1J43n3VPhlYWGzS7SuaVjLdH6wp7blq6Ca3yQ3sGq0hm2Q9DTPKm0qqxSH/psz+SIIjgM6az&#10;6ukyB/alu+U8QjougAFkWGrJtbSt8GTysNaspkxbpVZL58O5YTCPj1Ck5PMNkQ+lcEG6b84hZVaA&#10;/TBChIYsJzkVvkVNRv+w7hJcMGWITXaBnC38mAF7aYqGpAmdh6kosfXOl6uwJHaVjEcU+2ZwYkH3&#10;EtDy+vysMlviIEaEsE5AxqcWJwQccup68PITagFuDCLXlSw77ya8f8A3I8EPfDFG0aJwyBLjcuQB&#10;kDkwahKQalCcQeEBHg7xk6BTaXjSr8MLY7lxFA2Jp/C+awZ0Eo4c2ghTbVPeQAZF4+UNAx0KXCgY&#10;CjTWX4mvIEynx0DUQXkhZ3E6h2/YfMEZu+6HgWy4wfTTlAUJT6JW9DhQbj1gqMet5TqCzRTuGPaN&#10;txUX4AWhRTB4SXWpAHSabQdhJby5bvkHnvzW+TP7b9h6Y/ect/7e9w9HGo3ALGop14iR3bTgsgWM&#10;w9mzZ9sHWmX8xyGkzLc8jlvp+DguMhbj8a/8rxdf/N5//MN/c2rw+PBYtrsvs379xm99+2F8/NC5&#10;c+3tnYYRL5QAL2HTLLIstJiaLtVU6IW5uebWTjwEYjraOCyPL2T8RSfKs4tzWeH5sWQikYoJiwL0&#10;csXGTbZ29cSbugI9SnCZBxWxc7mJqCi704MI/YvFCsA7xHeV0hw+FauEkBFxN+lqNE6bBEVG7BUI&#10;RH97d++J6EFUuA4ciCZ6urtKZ4aEFYPqxRIRmJdIJAIzBf3B70KV48m0jaQJZwFnJIBhRFxBSoZw&#10;ruw4ASmOQYtlsDvFNbFBZGa0iut45MxFhM8ufDXDTR5tJR/aeRgKKxFJJKAmAOSGzgw1Nzdv3rQx&#10;m8uRmgRBNBqdyeUmc7ne7i6DsgYsi88OPFRs0peaNw3DdBmqkfoJaWRMXAX/TsYzOp9O6Bv2BAuA&#10;60Wg8myQ8PC4iYgV96pOrKFxfHKylM0BCrXoCX3LsgKp+IJUOQhtG9tZThyhuWwWdZxMKIDH1pFc&#10;DJyA52+/Zfvo2JAfiQlDqwp/Ol8oV907bn9DvLHR8/JQM9cp9wz0nztwKKZb8JOTI+edYtmL0Wd5&#10;jtPau+7o7n1xOGLPm56YzM5kI41JmZg3tXU2tXdU5krYJezM6QNHow0Z3z/a2TeArUg0NU1Nzaxz&#10;ve6urqGjB98w0N+1cWB08ORNb3lHJhUfO3Nq4Kabg8B0y8V1/QPnTz1emik09m7LFssBgsPcNO4e&#10;/zZ0eEAPkM7db9yO1UNGa5LBMB3bhk7PzE7Nzc0BAirCx5aKlTKipoRhpj3NOzU4qBnRMD0ytVRD&#10;R6E0Vy5PtzQU06nYyMm9U+Pnt99xf3NXH45zOp3cuHnzzNQgr66HcARLCpsWi0fSMW98ZNiwUghR&#10;+nq7zoyO09pSbKQ7jsemHctkVyuU0efzBaG3kiUNihHTPHToQBw67VLCGEskIumKEbNOTM90I94t&#10;EfpPmyY8NisM48j8y+BUQDpbw5C7L5GaECfhXMsL5vMMsqL4HnwlG3IyIvhMg0FTsimUNpLBptPJ&#10;1h1pmc3piycRI3IyZMSEtPOcY4hadoXPwPU5YsX5o4+1OAMiMIvyJQLBBMOvIswBuaQAtyWPWg1G&#10;DJ+NM1whMw/5Cfg3FwvYX9IBJ9fLORBnYyKYh8ECGT1QHmzQidQZp9FNnS0d3ZhJKZn0tRQ+MF7D&#10;vx2mTPgoRJmmRXC6YcYTBvL2VJL2KBIRNr5YEexrBHJHnDdSNiPgCgndEj0yI2Nsmn26wXChOKek&#10;uzKDMMjmNJxSUZegf3YSIXgZ8E3TfgkuDcBKMhxHDkWPmYbLromQBl96Ull8EDKXlUdfXp4MK0fX&#10;2DGPA2isOWX0sI5y2SizhG/2Ko4Hb0rO1SWl4eVlGI2TXbk+ElLkD/WldmnsWUV46wx4hr/I+XMt&#10;7KHV4CiQM3lX50DNo7iB/S5tErsbjpZ0/hbnHmShuGIhyLmyK2KzxlsVhDUnuIqksI8/+c3Bvc/f&#10;9+A7tUT/zYltycz6iqMhlL/u7recPr4XdR4yo2yDi+W8HVDy7XOKD0AA16doQoSha8zSv/l3/++e&#10;Zx9NNZtVz9l7+FTvhu033XLLvpf2wN3sP3Swu7u7WrHxo4aEjBhqrrpOwiAHILHUUrlCS0cqYOGZ&#10;KLO0DGn9oeIwIPGGTCxiEd6ia1WgH5VKqqGxubMvlm639Qjljr4XEW5p/Fxu8qypubqrxRNJ+OCm&#10;lhZ4mUnXicFxQLUFQkJafM4SLZexLMsnIIF/HhFzORK1yqVCqqFJN0ej0QSgBmhuJGJAJZKJOK4W&#10;j8d5/4QVjUEZ6Jj4olCpluxS1M8UCw6hETohJHDfgMRJKfB5epQiKM1DquvJyJ2xIMenGC9CkaYh&#10;I2yEbJpMLLET0Sg+AqZmfc+GqampU6dOrutbx25XwEz39fZ5gTc5OYWLdXV0UbBHCLDw53HdGq4s&#10;o1W9lqKyc6U00gRAbiJGSSSRhFIMjZWk6BVL51JIQ2deuLaN1KyUn/UKhWTUKlZKWAC7asdgtkQQ&#10;TUarQotFosVqmU2c7nFcIUJgneIjI1x0HabB4DjKlwci0DLNDWfGtJ//5Y/veeHZ555+JpVMDbQ0&#10;zo4NVbMzesqi+FRzm1sbo62NhbGZFJSm5I6cPtO8pReBDKqYCSvZ1b0uP5H1I/Rxh/YdSDal3bl8&#10;qVLOOkFhrjA1OpuOEFBemNu//fbb27qaTE0/ceTwnv0nZ2YrDZuv37hh/akD++1ctn/z9U9/99vI&#10;U/q3bBvcf3jj9ltb2jrPnR3ccP0N6eZGZ3DywJ6dXb29TU3NJb9hdmIGOLZGFlC3yK9EqPREdti3&#10;AXFQtSPWlejt7aOtMvjY4OBOzhRs3yoX54ZHz5mAwQUdcHJ60IBEIyCUmeyM7ZRTaTvqOM/+4BsD&#10;1928/fb7nEC3CScXiAoddgmwA8hRYLTfdOftO3fvr2ikM5mWrmB4Er4OSYHgDM9nxwAkBQkzrOz0&#10;9MzBI86Gdd3JeNwXJbjZnt51XBP3duy458UX9p06ey7W2rH59rtxMKnAKwIzMGBONC7BMELKfpPC&#10;SAJ45yuGtL2Mu/FPhOUcgnzp2AtNQp58/kVYrKB/epxFc+oF312rDOLYIOJFxI1kBcZC5hZ4dp2T&#10;qTAhNvhKmswPDTIlgv0nQHe+PemAKViWNjWoVYDoyiY7GldCvEJjY6dxOQUXdIWQUDC5QVPno8Zg&#10;ERlyyjfxjMg9NNt1DIoUKRsTbLs4O6T8Bsl3hHFOXBJ1AKQRnFLjuSyfPYJOKmEKPYRw+A41iZ9y&#10;jhSgOk9AqxGkUrG4qcVME2EhLhJF1kpKE1RwkFyKKS1SO4oh8AVNlxE0pdQ+44c6RxI6o5Ps58KD&#10;T/kpG3QROqxAlyk/OyM6c8LQZfhiaHxfARMJqN7EBS2HV06iwLImwFABpXOkLEhKHIIXhMVAuK8h&#10;2cEXKRjBT0YMCT3D0mk2Tgt5U5fhZa0CgJtqAUEYoeB4hBitx8eEjRcslEdZoxOi9UJqG2kUf5NB&#10;cM0LK10C7gtWLkyUOfDnmAC2j1IYDkANj90Nb3Ig4QqDvH8tUCJ/LBEfny0bAcFIiOlvuZlvf/Wv&#10;DWdix9vebfXeUQ3iqQYUsKp0PCgqiWSaWhFM33vvjq98+Ru+Tkgme32PQyyEDpxto1jIz4nd/cpn&#10;/3Roz5Oo9sxMzf3jQ4+cGxl7/899fM+eA0899VRTa2suO9fQ0JSr5BHPA0+wkk0ouOLeAWMAGqdq&#10;BsUJCAUoMqO7NWSM48mN1mkvBBYjkUnhCRy77FbKCLPa+vpSzV26mfQJsyXIxy9nJ4cHnfyMBVQN&#10;iUXUak3GppBNplqRl+pzjgkvqFPBgvSSAx9dIgs4ngRqAG51SMGNZG9/38j5874wPUIETASJBBHx&#10;CYnFE3CvOFUwoVRBwKUjBkdauO0ofhjZMEqPTmUOcEEtygoZGKzbMHYWziyeGKGJYKoLxSiujcdE&#10;rg9PSzZD1nflXVLYbIKZMnh2qK+nr725DdlOBEcV1JN4dHR0GBakq6szYHOFUCOMGMOib1CrpwZC&#10;C71prS7MITscquNUtSgB2ZKA5JND1qVJ9KmmQlFkxanitmKJBiSPc9mZnp6uM/sPO6UKbBOsciKT&#10;qXJwgDSEIlCqJwtZjwihJVlf4dqyL2HDGsHHiphnzgx1dLafPrb/8InTPT19pl3yAMcHxvmjR9ff&#10;cbPHx8VBJtrVbc+ijko45N49B1snJvQIlqwM24b8edaxLQLOfW944oYbtnff1RVPJswY0F39e19+&#10;yKxga41EKvXWD79/vDh8/uzobTtuTTSldz6953sPf7OppzXpBYMnTmy58x48y9jpE20btxzevQs4&#10;cHv/ur07nx/Yuq2lt2/DdLV8Pnv+3NmhU8c2bdra0NgI+8iZRVjtpmhVC/E95P2UJPm+fE6PqmKk&#10;ONh7aPy2G7aNDJ997PwpGF4YfbJsKKZqLgJHEWvOVStz1UpDzGlIxk7veWbi9KmN229JZhqFNJYC&#10;MRrXqlFMNYPW9qa3v23H7j2Hp7PF0ydPBK7BpAAhUT7CPRiKsBCH+i78EA7k4VK1v6ezhGX29YbG&#10;BruYx89bUePee+/pP9f/7HN7v/j3n3vXdPbN7/yIQ8aGc1NG96RaMeVBUg8CucUB776E1WQqRimE&#10;Jrww5xF8EqjcGGrdvOnm7EEG1aLGIeAjSfcfsagoCFuDkLbKj2xwBquLMB2G+9M56CPzR36/VsZj&#10;sRhm5KRaSAYH1QfJoVJCRqaaCCC2IJiZEj64GZR1NC3CaSc/piyX4URwVkpJIfkZnaEXcOWi8GkU&#10;knrE+3D5kbWw1kxnKBqB6bCQcETI2+G75Orx4YR66pwuGrpEyH0qXxAeEDCAifsGQIhFw+3AH+OG&#10;HQ8IZBW/ZhleIm5ClyqeYGyd1I1wWQlWs3+TuJ+ktHiaDHEB8hsu46FUjmZvFMjSp8vpEvlbzmdZ&#10;n1GlYX/KBVGyWUIClC4dMM8mzAl3aFB1V3g22QlWBk6XwhyJISh2VoJydYbNgJJ4nhHBb1lkM4kF&#10;4PgldqgeUwxgO2zEo55MXCnyYIdG5wqfAQ/F+0+bQVBsjQMjnSlD+/zHC72xF5JWtGAePqCbozuU&#10;IZQvoVtcjVy5FtSAO43q45rk9vjMC6FCdC1yAjtBq+XhuI14UEl62Te8/b2x9W/OuXGDYkeH8iTs&#10;URXYVaRcrWa9HOJ2AEaZhqZYUxceF1spCyKUslCxI+CAwShnC6f37EQRCK61q7VzciIHE/HN7zw6&#10;MTqeaWwBAFYplbOzOZiXYhEpPUU2HkqYfhJXc3UJCXnyDODESMDG5e2Fn6owJwJFK3L1mm9XgbO7&#10;6XS6sb3bzLS7Io7cEo4YWWVl6kxh4kwkQCSPSEgkUkkjgqJqC4yziDTZcMmRlB9JkhLTehLm4lBt&#10;K5CUiyqbPT1qouCEwBHfBsOGYgbgvTjTQHSh4ZEIewTypfhPj/ww1V8NOq2uTowKOD7SVsYMKBzi&#10;X+TqPo4KLAPHRvCaGqdqcjPpfmhjqSLmySieuVfSD/p0ioFGlzOpdCyVmJycAOzc2dZZKpdFhNDY&#10;3r7+mZmpcyPDyVSmoTED+8BlI0LqxAVkqKBWEQoYrBds17hKEZipdEMxEOl4Ask4drFKyYJv1Hiz&#10;EgARXuWlb34Bi97W2l0q2YOnj+enJ1ErtPihnbLNaoiHhHFxKUvjegDWhb7CNQnKA1jIiNC9eMwP&#10;Meeqzo8OnBroaZuYnHv3+x7ct3ff2ePHEWD4Zfvcs7view83NKaiURMnqiGR7ujrO3PyWEM8gSVq&#10;iTXc9e77oE3xKOBB76nvP+aMT0PbEWhs3bLJItSXIC0oGYjJ8ZhRdch0FPN5r1pZ191dqSJIdU2/&#10;ctumLa2bb9i788VvfOPRD2ZaejdtGTp8sHvblt7Nm84cOnzrg+/UAyM7PjGwaeu5M2PprKvHMhPn&#10;j2ezqITmbr5pa0i54WgI1QxJXvAJR3OhjfLgSRpIzLQoKLaA4mixaKSvr5eQNQC1sOnkpkizACJ7&#10;elxEE7rnnBubsNoFCFTVysjhyfGmppb1129B1TQHYi5co+Myjw4xjAH2x5t23Do5Mblr30EjHaMA&#10;RidtY4YIwV0wCddt3Xjg0NHOzlbfreTy1VPnxwAwbNq4CQh8AXGcKVNrp7+nq+19XWf+9mtf//pD&#10;J04c//Cv/b4wUSk1CM0zdY/THUqwfK6egbyGwDCoUhIDTfIR+OsB6Ihk0TRfm09UGWGTXE/h1YqW&#10;bOcli8R/hZJCrQkKMyWXBfRprtKZ5AiTcUvCjAzkML/CCO2l7zESQKmtTHVDmqNMuWS6gM0x2UUw&#10;QEIPjCPe1BCNg+VedaARugS1a1VhmJ8K/LmQyK2IIjHlKhzbK7mz5GhRJyQ6oqBYKkKwg6wags5t&#10;ESJmGtJfyaAyoCNgJgBq6wR3+1Q45OJnoJVtcrusRbS8hudGCVnxqgxKAjeLOxp2DcadEvTAkYVi&#10;ImOA+mYG0vQz/ENAa/jfZLIkfODKUj5xypjZ4Tl0xmU9kyyttAka8To494ex1zm00TWZhNIPU2zM&#10;pSwWg79FpUshU/0aAO4zZYzWiMOowKC8lvYX4Fwc3sQhrM5lThcemsuxhKcSqRK7z4SsgJ2Zy+Uh&#10;n9ef9tiqVR+4JEvcLU7oPU+61ZCShst6kpPF7M0a3ZqRYslcA6RBDjVgHaNMl1SOUX3Zd0AhWsDs&#10;YlorT2ptDf0Tkh6MGKAhou96/NsoONqZzipAepz5wMLve4RqIwVzgVx5xPXVpyYmEunU1s1bUa0l&#10;/UG1CshftQreL1ez2Uj62uGXnrC9OT0W6WhvMWKRkuPIgwHCTjKZxgNHoxGfUlmQyOxYhEqoJSAV&#10;BChiWWF2HNAicWOOXUF2xTVNIDswy+hU8Cn+C2TEQE9hRmOpxtbmzi6hRwMCdmIUxRQmsqMnjUoW&#10;1go+UkTiqXgcOAtiTSvdUp3xk2ZUUKyBUpfJGiOo4EIH1GJN8Iimh++4BkUpBGJ5OLv4G5Jc/gMX&#10;FqUdsECsMSio12VJkms0UFNE0nrE08wyntMEUBN1qZyH4pAZMMaASNlHaEt5haNzDRFPxtkMg1iM&#10;JuGLFDwhxmAGgCQzStYuHCo0eHpmtt00e3t6z4+NZlFORrBt4XBVTw2e7u7qbG3tmMnN4RzYjs31&#10;DtIxIyyainmCejAfq2kUnVMEikx3fGIi2dqTAOTrUeHUYK3yGGGhSoZOx9u3K0eefep80Wnu7W7b&#10;2N/S2Qt9BeQFRUA9GOB7mdmMDI6RGeLSB+fMzMAPOc2y4BRoTPX0OF+hlB+O5MjhE3fduP6lF55r&#10;am2/7+1v3/P808m0juQ1Gk+/44M/41kOl1BEIV+qzk3hF7DEMey+7sKUAVwyYkYa9JwIpSp6FIYn&#10;RpaV+J8BmmoqlaLmUGoBsjnuLB6NcwjrNiQBevilmZmOhkxPX1t1bu6xb/xLsiHVFovnRiYGtl7/&#10;xIGHb6lU1m3ciMzvtvvuAxWuNVWZm3W0eDKWafKni35I/nOgSbFojLUC2KPnS4hR1thkac5AxEoV&#10;Yw6ZaWHa29pTmTTIeIYVA0DBPB0OnwOqy8MORFON3R3d3ZY5OT7uFKrl3NmDg0NGMtXR39Mw0DdH&#10;VQMXBzcKDrMgM9Ta2rzjnjt27doPBh6CQA0gsWbEI2Z3V3NTU2MqncZWYU02DnTni/bBo4MA2UDq&#10;84uSWBpI+BHqn0jGNmzoC4YiB3c9+7k//YP/4zf/Y6Sp3acbwwri/7QVLmwypdy+5U13N8xA0xk+&#10;9XbuOt677QFZumAfIdlD9DeGoDxJ6+DILnhZuIIhS1+csWmuLIjoxHjRGDjVOZRnQhMBfwyu6iHH&#10;VPJt2Mnp8/6QKTmyWkhBL1OAglpLDuxqyfFhY7pa0s2pCGOzIsa1xGLZhteMWTjvBqgDNhH3BTsU&#10;gpJqx0mGAb6QTCyPsWBYFsugrFSXpSyCw0xCKdjVMFOK4eWAFYTYIoSnGvJBAa/4JcQO5DoI/Kao&#10;zKI4B/4GfU10Et0gFTUbuprwY9l8lYu+TBNkwkzAsRXsCNcRXQZ4mUlM+SiSLUndYj8H821QIc3X&#10;wmYKCQzoOp91WkMuN9ITeUQzYkWmA+OHwIPsi2CPKPnLBuw3Kvuyw0LyRBhY4/0iW6857MLZdwkk&#10;tQRPsnmx3TDLpo4A2yY8RIIX5L3ITNqUfwgGnyVpOPBkchnWUTUvkAuKv/iE5VL/nsYUX7nbnKbD&#10;SAhZA/U4qqNKAR4YKR5qKIxkULZPSAaXZZk/zdQqrpPLrhhfZl8UKzHeAicnvB9943Od7kw65jdr&#10;AGEJD6DHosKsK6/m2C4woY5OpGOlW7ffcNs7PmSWZ5ri+lglEQBho7im4HtoQ6BACrHMI9/6p472&#10;5nQiBneMG0LpsK2tNeBS6/T0dIYoIMRHw6Wr5TIYqVWQV0Wte0ICkrLchiMJAmM8QaYgKCJLBItC&#10;D+NYk3Bfn+xQsrHZM1KSXwOsYWJsqDI7HPfLBJDrAn16gBDjMFAoXMRiWCocTMOMeJUy8hbDiujs&#10;4fDDBjtzxnp0IT+HTIDH3KAqYzBUJYhF4/h1/OHYRqdzTRQjCnBJu/jmRJjy8hUI5iW9kSwKSkM9&#10;LawfcbWb2BAexZcoQmPRPcb8idCkCTtwQWoyXKl2QYjSItasVvGwHe3tlWpl6OzZ7t4e3AMSLdwt&#10;ljeZTk5NT41NTHZ09qA06xBLqtZ5KX0qWy8JoQWS7xuENoErX8JsaW+tErhhwdMUUZU0I42okqLq&#10;7bhGLbRDETmN7zvVqVODY2fPJBtbmts7pmdGA8ND5p5oasQpBcEGRF/Oitl4SXyZC07wtrRDtf5K&#10;nWstlF/gFDnVXC7f1tT6y7/y8RyqBtMTiUQmsV9EyqhSBRG4GrfkGI4FC2BaOIxoJEAszmkJgAtT&#10;HmjcZKVUINIgPT0WGMeLgShsol0tIVLzI8QUMohOFBDhg+E1GFHDmJstuJXKhg0DY6fO3nD9NjOT&#10;/N4j3xt72P7oxz7a2t4yPjTYs2Hj6PFjQbnY1t2RHs7iU3DErVgyEkmSMRM+N19QZc6rIZkyN+Lm&#10;Ulm7orIQgzE+GyWg1oEFHBC6brhk3S0uopEdjFIiSEWkwNYixap2cvCkyfAFeh4oNC4Wxw8enjp6&#10;pK1/XXyg0zdNpN14SrI4wIvjsfvvf/O+3bu/8S8P3//AA1D4ttam9QN9INNPTM1xloZNcdtakrfd&#10;cv0PnvxJLjtlxQFNmMSe9CQHhxP6VHLDdTfEo9b5ocOf/x//16/+5n9u7VmHnyDrjcckE+1aBFMH&#10;IKObGvU7RYS39wffO3t4ctP191VDXNcXLyMkTPml0+VJlzTfOlwrHDIAHISJ1csYHadNSOQIpRQM&#10;oXNmyLCekHZNFgbDOg5rv8yGfLaChj6PEGuyCFt2/WKVPF5TOtaWQfsJJ3ImVTocCinIZBM6SgHD&#10;PLEz7OAgJ8Y+lLAWwT3ZGmH2piGzWCqreIyayvRa9v4xBVlmdERuQkbp+oBtBRVRqZnE4tMCFw7q&#10;NWoajiV8xGcG10rJhsBdCWqXcsl20Ebz2nLHoRYk47GAtwPV1oRlItUuOwb5oSB0ooGE66UVYEKu&#10;F+iy0K3VbkxwzV3XZO5OKkVk7pAyqsnyMeGy1KMkS9phdwrsLjIZ/npYkJZ0NJ2jZjoXOpckaQPJ&#10;K0guhaSz0p24XKgnlq1DfdF8aXzFZRCZL8tpMGWNEYrNZTOQLwumFJV7rCxuwE1pBHKGhBHpludb&#10;L6l6FRZwuTCgkyp6DLm61BQu+frsjQTneRyqMBYps3PB9y+4o4cS8LhTfPHRh7qcoUglNxMYLcOD&#10;zduuQ6cZNelQVkS5KlbZs51Sadr2W2azxYEN67VEk5EfiukxGE7mjfq5mamm1m5om11yxkdGW1sy&#10;mbRJroErtYlYvLunZzKHfNRJJlO4rl2xI+kMuioKuQgZEKEn4fa420zT/bB9l2hHqNBFbYL9nQjR&#10;QKtoxgl7y+aDfcZuqICJ6ms5Nz50SrOLMY0al8xoJJVKIfX0LehhwqMUExBbCn3yZbAyuaiB+oPk&#10;wUgisS69MsUnsNAuokvBSippRFIFTAJtTG4wkWUjTXadhQQ+HCjYQHIYhi9JfLDwzPShhi4iJYWl&#10;IS7JhzUiBCLQCDCkbEB/vsflc5RIbF/I0r/rMulSIhRQadCOIlZkcOz0hg3rcY1z54d7u3sC8tTB&#10;7GyuWC51dnbwXAEbiEO5UpFcIGnKXPKpeshi1KSf08JSWBCibObo+Hiqvc/ksjBKPk1I12KRbEEv&#10;wvcwWkMWLQiSlpGIWtRx5AT2dPbcxNTfnTr948cfW79lW6Nf8ojUqJm+CRowp3+ezMyEVisriZcZ&#10;+vgHPs4j+i46bgKzXMo6bj5fbOhqwdfm8mUkpnaxqDGsgXuIWRHOa4GmWXggk/EYgtuANoOLymTW&#10;arXkVMtwUB50nov9RA5yKvj4aCwWlIldrzPfnpIVNMY69uzcHIqvCStWyObi7Y1RqCeSgLg10NE4&#10;Ozry5S/8L8By+Ni7ttzQmE6NnDzatfG65KFTsayL2IwQQQT+1E1F3lswKCrrPto8ZZRNEY9ikHxI&#10;KBuUqUylOA4m0HkKqjriS8bYXIo7qMOSyuOMGrmliteCVjMf5Bcy61z/Q5BI0NP4ySFjeKz/7tvs&#10;pKkFoXnk8oNz8y03z87MlErlNO4TWTwVrjzOOmSxjNHdwItFzE39XafPDftWBiCMIcrSuELFwT4r&#10;VrNNybjb1j01MvSXf/q7d959l+ZHxyYmcKlkpqG3Mb6uu/lt73iT7icYmvCHz5w889JLQTVemByJ&#10;tPVLPm7YAy0LpYyNy3K+wY1ELtFSyXl6YYnVX9AvLnM7qb46GzdJspMsKgIDZBai6/MEY495SbL/&#10;JAhps2K+FTuggNdjI0n11CTAbMIXdT3M9jSn4shKYsDIM1EJNSZWyc738KFqbd0ikOESQ5/S0HLf&#10;Sui9Gfem8pgmfTp32XqSfItpKoIiO+w1abIpw1tuudFlMk1m0ZCsQuwOIBrkqVW3ApUgqy6nkwjJ&#10;4PVh6hIRA7URHCt8jJ0va2HfC5FSwPoxZNcWI7FQH1gjvRZhcDtUwNkyVysYoZUFPfwXQ6AcDsGh&#10;OtBdxliFbFiiD+HggBEfLr+6tRZPBEqUhpKHFJzXcnUTuItF7a9hVirje2YEOJ6MQwLO3mWNM5Al&#10;VCo3SBQFbHWUJRBxuOQ+XXbSPo8ycLnnlIMHMT8bwmMOsifvXz6UrDeQD5ejY8hzi3nGAZnIEDqR&#10;hEqqkNfgYpsraSZd0MtY+gsPf17Pj1+/MSG0hjEr87O/+Akr2WLKnulAZHPTP3z8O+958G0g9Q4Y&#10;Pzc5eq46M/HG934wuf6WuLsZ+7c1iGjULhxMjE00tbaAX4od2Fkawe2PjI6j8CI7pZEMHD16rHvd&#10;do06PyvAmQAspa0ot/kzZ5vRL9w2Mgdfsr2p2K03t7YYFIgDB/aJ80/BG/XkSmYoJ/ZCnhzTd/KT&#10;Y9nJ84Zva14VFi2eygAotqIJGDqiaRgJZqcbc3ClFD4ieIMli7IeEFGdzzBHpejvYrYt8/fJNqLe&#10;DjRkZmrSYBQJwHXEinIWSQAPdwkYAe+8zpwjyrbJW+oaYxVURiFVEkwUoJY6+UG+BCU4V3SAthpc&#10;pqQzbDLngWJ/n9uc9bA7mcsaHEWgrQV3AtBuZGQkGo9vGBign4fDimkdHR0IVs+dGwI/CRmqJhWL&#10;I2xDsuUlpY0SfFYq7mcQtcqqtPhmJpWEj3LAP4vqyYjRbMQbqLaTiFvsl0CexraxZekG6FkwZ6ql&#10;igs9g3O1T7yw8/RLu5pam5sziWasP1bEA+kfkLfLpRePO9h0Lv/L3nPKeT12t7KhL6qLVksfzOaH&#10;z5/b3LKxpa0tEDOJ5sbKdIkzaBwghOdxUgcZ/WJuhUnoPFwp6NEOUd1kcECJXUCJacQtuX6MWMo+&#10;tcBGUaM0NQOsLw580HtA1VPbK7jlPGIINJ+USrmk2QRuRHFmpu/GGxC/tKTjt93zhunZ7COPPh7r&#10;6uvbftOhF15Yd+MbmpuTHTlvfMaIEKYqkN6hc5onuRAFnNArqRu1vssQ8aTIiAAuwp05veCoPOjo&#10;7Jqcmiatpu9bXO6CVwf1g8ZBWBZ8rUmxOam/wxAIgkLirVI/LBLlYuXAkz/ZfOctRmtaZ84oRdmc&#10;IqczGWTAVFxzKmPn5lLpxkCUZOsx0Dlw0/cdPIDWoJaWDNoVZucKjEVrskBG2QJyMxss+di6/h5T&#10;86dnZp576smbbroHSNTs9Gwk8Nos/cYNnd0dSZetICLSFx7+Tr7g7Tl+ZMOpY73t/dx4ofvhIKTQ&#10;gAYMjgiuXTFRgPwPV79Erd6nyXb+WnNX2MCqMfjrSz6x60n6uxsWtoQetoNp8jBzm4uoTUahfk+C&#10;Jtml6dxQhI0wOVdH71XRdNMJQsAQjDsuU8eYucnlOaC98Ak+5V9kS5nQzZAUUz+oFKqFFBbGz0Iy&#10;PYMyHAz4tXoxx+ShKnABkg5FBeAMTGqZjBp6kdFySg2njiGnMNBnVqvYRHQ30W0xDsGEQRph45dL&#10;gaTtMkMaOHMyEcFum7TpKMnjcXRktNQthqoH6kzEhBNeiJ1oxM1HFxwVd2nJLTlPg+LgQDaocOxC&#10;9FowNZksTJ4LNeYqTj73Akh6IYdAgh4uYLw07HYJ4TAeuRF4L4dHviarybUEV9RGQ+B7VfKocixH&#10;OP1GJhVGOF6BzKFHCDAyWRS2fel3XUlHIryXYXlp42V9XZaGw76aWlMrzxzgwrMr+WqMi/gUZFL3&#10;EHNhw35lXwZqLuO4slkUtwtjhEbMEy881mzm77z/HXPjw1bP5s6O3n96dBc3FTOCoXmH9jxz/vRL&#10;b71/S1KIO+6+XnO3Pf3dR/fs3mcPVuNODoyeMkpTaBLQRbEwFx0atqLa2PC5Lz30d9npWcx4YaWm&#10;j3S5fFaYy2ELookU+u+iqPgDruCpdjyIQ68iewWPgTB3U0ZsMIMofMHJYmdRkZc7KqEAOYCJSukE&#10;xQe52Zli4QwSUwriyDRpiVQCGQgGtsHzQP+joBH5OoeEeiQWxSKAvuoWKhQNgOZE02vI/OFDiBwE&#10;AwbQUtA/TaKNITmO2BXUq4rpxmaHKf0yrjeZlufXCj81/Cdgoi5hCTz8h/rtmDZoEQ5PHtehPlfO&#10;zMJGL0JtiLvhcl3XYzRGzjOx0CADqlQpkHVzeTZptowVQXkZi7Zl65bRsfETx45v2rSZ0CbXGxsb&#10;bW1t2rRhUzGPNsdicywuyFWR2kperVRLyq8DwWNH6E58OZqKlQ2fbrq0HVUwLuJxgiHb42jcpUp4&#10;DBwZP5zMxgoaZEzR1NLQVIlOliqTxTI3vVEWmRubzI4HQ/FIByrccXCcyTIZfAcGW1WOOJm/TqR7&#10;P2yLZUowkJfGGGrU5XIJvpDyhnQj2ke7T+85rGEGYSxRLpTM5rhs+8eVynY1rqHhipIJB2UB5nhI&#10;/QeuAFONhKxQnCsVSoePHUcB4/Zbbq9yuzh0Ij85/vxTT2+9+0Zsw/TE1OQkWnhLdiw2V8j3JuIY&#10;RANez01WItPcnC2PoxQfS0XXdbX86PHHE4lo0tTz2dzWrdefm3oR3hOkU4QzN960ffT8c7JWxMG+&#10;wTUxrYb0yvhaAr3sFHhfMf9P9qFvWL8endJo06ZfZ+NPDD2dchacXHYFxD83gpAvQhOn/Iqo1cFh&#10;5QDtnXxud/edN0SR3FMSZ1IiSzmuyZ/pd3a17T74omNk+3vaAeqTnhrUcWBXHFhh6mWOxfxsnpM3&#10;yV/RYWdROUDSUq2U4xhCmGnA/MXzw+d2vvjUHXfcefut61qisaZM5JabNxGwQ/MZgu9/5Z+8qeLx&#10;mdJIpTp2an//PW9jWM2XhkxoYU+DmJ9N48uJWmTbCNDwQx2Tub02P3kwnAToh841kF35gmEiRik5&#10;H+XEJiBvw7wf25ezUySER0ZQ4rEivBKFysR/NmhKFzFqA5Mrdi4aUVC/gF6xuxSeTK3kEARNtl0S&#10;GZcLeXSQPMYoJfIjBwgEMkviXlJqIZCtupwFMjuMsU9JmuUT6BDSyfh+HBkTtfPC0DBNg3Nu6q6D&#10;G3M4w9AlfZe6fVD8dl3ZpU/uCf1glWoCrBGCiMlWNmbimANRqYoqeiI4yMDiOOGEuRCzpjv0ZE8s&#10;cZ9dSevi55EtfbLZRZoMAnvAjbI9Lq2xJZbYPAOTAS++TFNlDZLKp5xwUPugkEVZMjq4eZC8ZH9O&#10;2D8qiMVNcC9R9EMzEc50lFAbjwHBj5HDJRgePjVst+O229AHk4cgfp8rOK2X/C9CLDkLnEe/NUl2&#10;qg22odYOSZ9knaGYTeeDTC7W8GqkcdmHTRQAOBDfyZ06du7A0w3+zGh2+GO/+we+mZQYuGxLdWji&#10;ivb8t/8hN3z+r//8r37/d3+D6DK6tmHbplPn5zZdtz7uIdGzqlSwZh6E13R2aPDsyTPPPv0UTFIc&#10;Q14tSwZVsocabFMkptm5WabsgOoUpSyTmjwSCLrxJRQmx4fPNqbNkC7HlccmDAQJ81VpPaiSLEMT&#10;Q64F3LDrZ2dnETxasMKaaOvsqpbKsUSGZlAgiQL5yAA0okseK9ejaV3KlBQCfjA5kRCY2GpITYRP&#10;wvw7LqD7VMXSbMLhJWsEMV8MsxT41Pg0MQI1DxpI4GkS4GXFEUwHILo+uq5jNOhK42kVOCUaV2AE&#10;U8EIrggYb+Fxe4HOfprDcxHGVGELvMsRosTBDOYPezQ1xpT40sFDB3u7123atEVWqKBe4CjBkZ44&#10;droRtJPmZpAsEJVyFsDmMZgfqSaC2uhJWWmSSBKXOIWJcVAtabQW6Zs7+zCXKFMoVHKFQi3FqnE7&#10;ZBMPWYFMxExbafjdbLlatJ055stS9JO3z+ZHzlkmpjd1ZlKNiRjCTjANTFkHmg9LhcQ/fT0EGCm6&#10;T0Ssl/YdHdjWF0mkUUPdsH7j/sTTc4VyroiJHtWEDRY5MaCwrmXXy7kVgGCaXRodPXfq5Knu7q7u&#10;zs5C2S7n0VTjZMvl/COPnh0dK1col9m98xiGBlVthNbYYz3e5zzx1LOzE/mzI8NAxuB6APKNjExv&#10;df2egU0Tg8P53OS6LVtHhs5D8dpaW9C7vKG3r2ug+5kfP/ePX/r7tz34zp7mVHsCrslq6uvjBALd&#10;r7ZkjUo0kjB9giQ8CUYKclHczq9JbgsY2mXJ1k9nUrffeUdHZ+feffvQhefLsaXcHY94hCdhGgaz&#10;6kNeBAd4DFLxqBpwgqHNXnT4+QOb7rhJDHRrsq2O7YtNdQsqMGzqb5qerZ4fHos3tVWJ7hobGZnA&#10;hIf+G7ZOTc7OFooUddLx4N+k0B9KR9UYnJP83Bw2CdNUWppbC6XCc88+05i48z0fuh978Y9f/Pzd&#10;b7h9611vPLzz6akDx06Vg9YNfcMV++iRQ3eU8k40FXAyw21+wpNKzadd5nlc46RxSDSbUvYRhmVT&#10;PZATaoiMqsueQz/wLxybKYd+yrBWkn0IAJSKqoUcU0kjokiW7b9EZpmfGYCQD+4gCpdR1Jkihpyn&#10;g98lKN4k32e7claP8F4eQBr2BWmcnM0PHHbZ9LuyWOcRSiyn6nq1EQEBz8mijgsZErExAP7mUusF&#10;l/Pk7AkZoTMvFiAEsyuI4xgOMuQOE9IF6tB3a1OM6VKUNXG3DuoeBscKaHl1bZqtGLWsQskOkVBJ&#10;OuMCISFgvpB+w6CZR8T8hMKFdCtfTryYH2kR1kRtnmTkseMM+9+IllhbHx7dJWp5pU6Ua3oaX87j&#10;5VoDKXK4ByI0c66slFE/ksZ0Eo8joWB+TKsE8Pm2uRzIAyvIYFOwZjLjnCZbcMJFMQeQHAo6fcNx&#10;eNE0Hv8ZaLX+xZcHsXLKLEIipewwprRDtrSa7CG4E0ljMN+XyS5wgoRmv/j9L8f0UryhJdKy5aHH&#10;j8nmW5NLEuT5ke7PTR4/ejgVC44ePAUeZSoBOo/Wt2XTwcHnjp086UcbLQHXAj4Uyi56pTD7xGOP&#10;jI6fHx+f6O7pRd0qnIbIk55gOqCMc3N5mZHHozHUqpg1QjO0gWjAMGIsOQqxLZku3CTN5U7EBY8F&#10;pZxVZ4CSe6hoKhWaeaooplEDOk1yc4lXR4tsEhGuC1YtFYskGujyuhyWZXDASs7IIcoEqCjwdBFb&#10;KzPaL1tdTAm3cuWD5+IS7V0OLJPzBmhECaEIGMyUiPpCXpniLYasZRQm/YLHkxIMZnchGPIMKwrV&#10;gIpSQwh6FDmmYLdtymDI1VxZlQADAfgkGRpX7qSMqIwKkbhcIUvLPOwF7hwHBNPLW1qacrNzs7Oz&#10;6zds0IJCGeNYi0WMc0pn0tOzM3CmNJrLl81ZTEcKewsk01Jc2JEVjkliw2C2tnQSEuV5WzdtiLVY&#10;4y/uKeXlMDU58YvKIFTu4KwCuJOc5owxvw2xDL6UK1XGi4V8VbKhaIIA2qRmpufQftfe1NLXlAyo&#10;4bEWHfO9hDiQYDIAayEY1EfOjWJunxnTG00MvGzubMvYUTfvaCfPniuYbjIJ/wJIM5qtVCdyKLPS&#10;XM/xH+3qakjhPhPJeDZXQl6KWBsqNVs8i9FFOGS25mTniuiLn83ZubkSusz3jOyczeXBouhqirRG&#10;gryP8N9GFfn00WNjs7NzIATnsq39ndBjuBBsSAOigzgGxxdjloZhuXv37z5x7GRjon1g3fp1Wzdg&#10;PiaPhzU1CcMDbQMS6/AELui0ZchBMgTOiBC4MskJc9czkJxiAZ5sXX9/d3fnzhd2joyOyW4qn7jg&#10;+I7lc8imUYHWk6POAjls5oIZ06htaY5xcte+rU1p0ZjiMUA8UpP3LxGP3fuWNw2eOnPo2FEUM4bG&#10;ptBmPj6L2U99aN3JzUywBZkHDLj+g7AjFrPLhCiZPHAVITAIEYCR29vbnn/p4Ec//GB5bsYpFn/y&#10;re+ePz147uixUmA4cf0d77q3GvjHXzgyNngkufk226M+EgnEMRiuy4F7AN1Dop4vRwaSk6j12FCd&#10;h+iO3CRqSgxHhI3L85xgWclkqiO1OXPPBkyWIf2lZPX5PNuhNmM2HOPF7W5BOPMhIK6rQ7ghrYHB&#10;RZpixabOGjquuCc3kIa0NsVbcJxcQ/Tlf8thPZQYcAoVyOKfwXy/2pxvn2fVatQ2SGUmoGMOEyHn&#10;B0EYpDtgYHAxVX4J04MsbkP3aAoj775GkTtPvUCDn1nlSCSKNiUTwQHYxVQG5ZxKVIHM0IgXTug8&#10;grjZ2AU298tGanwUIdHasCmcO0nJVOm1aYySyuvx4nNHI03dJPicx/wyaUiOFPLlcwT8KdQ1Szkx&#10;9yFze2w4AFjjidKMFVBmU2HciMsiRFKXVXZumOYuBbq4G8Z4RogJyMSDHCd2jmw5ZvrpIRRkaJir&#10;ggZWMGqQwmNFkIBRfImL+CEaL2urPJ9BD8dF8cwQRnR5MBBnIZQnCVky53uj5vZwViH+X8lmJ86c&#10;evO9d4Jm4SdbKp4lJw4z0Uvn3MUd2rXHcYrt/T2j46Nf/P++/Ou/+XGaFue6b7znzqd2TRSKxBiy&#10;qHIT5KdHf/j9h48cPpyE18UADygKeLlhh63HA5btStlO6Y2JeFKn4TEmghieCRklMhigJJsyTYBJ&#10;JjeEAVaT6DadDIZw+UQQyoUtnMvBNefllsmGSCEHX3qsTFSVpVd30KGjy+maBGYksZXaNwhCgQNA&#10;XziFMxLe5kK9H47VloR2qDLYpo4cGSJZuxjDC94t9Y+EL9Hgh6SiaRAiR+HhJvDJpDk5Jnj4BGf6&#10;siMIRwNxlEazX33sasAkOkJWcFGKEJmzjgY/OQcLeJOcJU7Wk00BPy64nZZnRe18YXpmsrmptaer&#10;Z3oWIwxcCZ41NzWMjowAA2hpaUnEE+V8Ft1GckA3F55Yw9k+C+4982qz8v2wpkPH3dx/+MCW67aZ&#10;mLadipu2hX6iSCLu60W4L9w1nVK2XDSHzCXijM/kF9QnqQ0j8JtjRiaSKTreeKk6hYFXzMLQiGXg&#10;j05NNZoiw445bG0IX5QRtgTxcUUsRVX0oXPnv/udH9614+b+LdhULdWWroKV5sR+uHNX8ELQlBFt&#10;TZnAiJ08nwM4TGOuYmY2b3c2oshtoJkVbxBoQsc76kl0oA2yXBTyUnu1RgN0kX9g9+zpPNGTcCZz&#10;JR8UApgHwBdjoyNf/+p3RmdKbQ3JLSMjzV3NgENLc7Oel8BOQfWbEcykUiCTb912fXY2e/zQ0Ac/&#10;ctOUk6cPIB+ICrTLQS2R7oR8VYHgSba1Fx1w955g/F10dXbK0X04Q7BLeKdNLBZ7y1veks1m9+7d&#10;B3I8mlk02f4nRDjqPZBtefJFGSIc2uLX4FH8iO0de/bFW95+vxfj5mrCnlHWJUQRXIb1G/pbO1rO&#10;nzk/knWe37U/nohv29BXKmQRdkCBy2BByyEGpJUEWQMDtx20f5i2jQjPzwN8qFZTDamWhkbYE3z0&#10;7j0Hnnx+/93XbW4eno66iX25iXe+/73A4LdeP/CTx58/d+CZzMxZMwWN7Zw4P5xKJDNt7dPjI4i+&#10;Owc2Z8dHgfs09PRjjncpN9fQ3lkpFhGEZzq6Kqik5fPx9nYqIE5Nmun2INNeQTe4Jufnai/3rIbT&#10;hUSI4skv0skKOZlhjxaXNxjZDAmt1KMJS+TTLDiPe9diEUw1IqIjTa33QOGhtgRiy3nzM1Lk6BxR&#10;m8lzwUsnwpYYOvOcwNXmj0k+PY9pmn+pBr1diIZWc4OPwW24cj4wYfmEKKB9B16ZX+ADZ44cBA6s&#10;Eo5LpeI3lYsMqvoHUepSoL6WVByve9BRRGCEAa4UPeE2DiH8GRA2aoJEoZbPHZyfHWiyIcY0GCnj&#10;L4cs33C4v+boEuESNYKQRymgoUsaIzy040j+CSUcDv9IbYYfGTiPmbe4W4fDIFpthrQ1rua4TLMk&#10;VIJnjjLPLghHjPMt4LuMDfiMkRtylhO5nvBlVjVmI1F+qYQC609Es0ArBD7YWvRWJu6SDaiYqUUo&#10;/Af5h4YnEvVJeOG8G4bHJF7AL08gLBN/CTks7L3l220Mxphknu6yXo0NDzWm0ycO7e3q6DNTHRgH&#10;5dMAKCNkrQc0cXb0+L44vYTDwkijJ5549n/70Hs62lsFYYGY0r739jfcwmUh86W9Zx799mPHThxD&#10;8YghB5RV46hERniTCuBmUpsppgVhOn0ZdF+N5h67NNiZgIGgWMy3iA7Ke9zKxg0DZKi5LMatSoZs&#10;+jc5YsCdgeefn83SljMJS5fN6YEcIUTd3NSsatLIaPa0zNrlGethMgZdo3ZPgpr9WqcV56bzE5c1&#10;WTPyuCmQoxNd9jRoHHRCq1G4pN8y5HtdArmP7EwD4lratuw8p18igI32XI/LpjCKzGRXKw0cpNHf&#10;OLgCJxW/6NCwKcw9QdCA429Q35TgduFaEqfVei9ggNESW6CjIDas3zQ9OT04NAh0F0kONAHv9UJv&#10;/8D69flCcWxsDO8hwFe4vT0cfy01weeOYclb0+ffOyTnIAUh6xjp5RwFuOg3AqfUQOXZ5d5yTndr&#10;Y1ppe2g6VNiYZsnpLFSIoQQhGbH6TKM1GQEfCOXVIg1TIeZ9pVRtTsep94zsmsdsAJ+nVPE4sZAD&#10;HCQxOhJsLZF8YfeeimdjwPzoWH582j94dDfuvrN7XTyTfunM6NCp01AatD30tsZSyQQqr7ARMUK3&#10;gCXE4DyxEyW7XLbh3wOCMbn52+cxrDiZSCcTplGkgF8rVt2iA5QAI9xobUoOjHkwMwdO3RG8ymJ6&#10;Jnv2zOmebTdm0hnoTXNbd++6/sFDJ7BKvd2NfiHo6GkfO50TNHqQW8GpVODxID1EHlY4nJbeJqHX&#10;kCbKojh4t5EayoYiIpHTIFad6vmgDqaTb33r/TOz2ZPHTwydOYNp6DRBLOASnzY/LlK2WcoxBXoI&#10;3FOgJ9xs8fyug+t2IDV05DRWShewTxHCZNLJ5PU3XJ/BWO3M9mf3nDxzbmx9f09jQp/N5nP5ipyR&#10;wy3DEtQkYDqKUUVgRkGqxACLVC3M0udR2EH3wDqQ2XadOVtwRLFa3bTtuo6eDhSuW1uaUy2Z0/t3&#10;Hvv2t+MNDalUYnomh/Cwo6N1cmoWV+rt7SwWC8BWejesB7+pmMv1b+gDMWp8aOje+948l5878MKL&#10;t979hkxj+sTTz9//4AeK624N2m7KY2CQPs/5kSaR+wF9fhdA2Igje0+5Ckij3mkkEUelpOyOJ6fV&#10;8yx1bLfngdSdpGoQlcMB/MbM8OhRudHj8YBh944/zy8LLni7mKQl+zUGqeeFVRUKXeUblWSWE472&#10;IYaGTi0FIURDhsvg9zLp4cQy0CQ85g3pXtj4YXNTP5jatImYAF515HgKfBxx8vESpThx1EANIYgS&#10;sRPcMM3DxQWAifhMVwIXr8yRAQ/wlEMjeZYODYwTtQlqknAl323gu1KvLFYJNM/B3KKBCmNfiRbl&#10;kKsGrY96bQGuhrR2msUje1PI1snXPsJEchXflaMQadgZJREIbGWMwXQkX07boClIJpcZCOANX/Vo&#10;yMoUzQiQ3QlcySIimMbTiAQPwBAutYFrBVcvOqIECxz43bEoXZJ79SrwDQ69EM1nTnbArD3hhW0P&#10;suWfEw7uvw3kXwxZDDdoEhRlzEY4+Jds+eDIkM4TKbZs2152ZL5LY/O5ro9CjYYXYc4MD7V1pGD+&#10;gCvOFXKf/vTnP/0X//XAS0c+9am/vPH27TffvBX8z2efe+EHzxw4PTiIcQ2YAo/YKx5JeJztW3jp&#10;AQ17BRlH8DsDCD+k7kNTIqnU3+VRMAjI16qUi5m4TlP8wnnHPrdoBrLyTR1WvjabzUpvGs4l4AJj&#10;WPELoX1aaGwuGu8w+s+roTv4SCpd1VwmhUoEQPBYF67raxTzuQYPmuDpFxT+SThB4sVyiC65GcR2&#10;XpmX2eDXSBiy2UG+3In4lFzlkQwydlrUKgegDlm4T5weTbZJ8YszNToQNCwwQoAKYSUYikSjv33q&#10;6HPY23mMALuSGS4fFJ8HYhAWcQ7h+pmp3o7u1lZritFdJuFT6eDEiZMYgdfT0xuWSMJeGBEyJmUn&#10;BSPAzK4KC/566Cj5SafPHC5MnNMj6UgkP9CYdCiqQdhuYT4ToAkeTCLkNE+/RpYnsrUgBqAssPCL&#10;IAKaXxqJpS2vNR4vOu5MuVLEn0rJBjosu2INWSDk0oR8DRQRS6lTJMYTqofGZ5oa9K//y9Pp5uZC&#10;sTo5NolTgzlJFgaCRht8c26sUGKrRJpt8jEzuDkeifkcjITLg7wE+t8TPk+tgi6wLw/opSY8wxBh&#10;QCScXGTNuEEcRDuLIPdEBBSo2GzZ33PozNDQuBW4Tekjzf0DGnk7D28RbWhqqpSK+elsYbrgV6qA&#10;aMDLpJCcONT8RgKubPB9MUPfZp5HOHpQUKOiLl8tS6krfgVqBfMHuw+Hx2RSajWDlWpIp+644/ab&#10;brkpOzOL11U884UjUWpdJPccEhBfZkLKd6DqElTBhc8dP90w0BvvapRvOkSQCJ6ZfN8spRmBtq63&#10;pyGZR1hw+Oz0viOntgx0w1TiRsF8IYXDwHqi1VWR8ZTiFsZd4veQPRdKJZ6A4qNFHUA08p6enu7t&#10;2288c/rM2blssiF555vukQkH/nf9to35oVHdrU5OjNte89xcAaYUj5cvV+bgXAXeUwHiXSU6Mgrk&#10;Pp/LtbY1IfdyK8V9u/fccN2W1pjlFnIARzoakpmImz+3KxppcZt6vECfH90umNVZewEihbiu5Hlr&#10;EnElI8GNtY4MOCQvOGIxgSccIi8qAbedg6Vtewg5OtJmKkI5EU1QcGVyFk4cZl6qHJ4j5HwlycnB&#10;UOWAOcFMnhJ+yPoTvpw5r8tRoyHqxn3CDBtwq7QMaBk9Nvg80VUrXiBfd0JzvS2TWbq4JYedsVEl&#10;cjLYBmYREJUDYx1JJix+/QGMGpl2vNEMoQlcqaCXMukY7zc2A0J+rbkkfGNjrTuYXyZAWHeNP6fz&#10;u2IY2yKF51lG+GzNrdiGHMjM2o5wjV4QIl+YirxNpnXz7zCVrwwg8picsyuzdrbjPrvR0H1xis7O&#10;jG9IZ3Y8v6yDHh1TDWRAIsEtnV8DKBPjgJuZiBPD7cbUAYWQqOSZeZxTNClEzSRVYPCaDYY6ddhQ&#10;06FiG6HncoAUN43wa0vYmushK5lwQYMxa6bDh8Y94FdmgnlHE36AceG1ZRiObUQbu3pnfOHIt8QE&#10;lNgLrigOHngegzdS6fU03sHUMeDs4KFjv/M7/xWTVeHjMHfl5jtv+ad/fmRsfNareOC+EAgfjQKl&#10;h3ugACusKZD7o7EeVfREJeeyJWE24O0IFo1BsrmRX09EUkAtUM+KEI+X3tZILxzw5PAiIYNjHNos&#10;3qWSzVH/BRe5JTZb60NgdqAvQRaZZhqMohHPB2CJzmaf+V40sYA+wqKmRTQdRqTf5ITRq42LA+Lq&#10;EQ3Mp3Mk9aMGf+B+kHTarsb7Jt8xoDPiElIIAqk8ejiIm+7fwEBeqmhTqIJwhsuNMD562HJDVtCR&#10;x5TgEHrrD/I4rBqHjMSLpzo6nY7aW36J9xRNCqtkaI1dnUB9ZzStp7dbvnChUKq0tmY2beycnJ4e&#10;HR3t7OrgSSPhNAzZ1CXnoATh2E5NvmhCNmA5XEimGcX7frIr0xJtbMdAneSh6Ykq/G4U9W6NCucc&#10;fsu3BFMrDb/6ix35fBWJJ73JmgQ/BuuCkzF1VB+9dArohHzdFVG5/PmxcVrtfQ5CZsBRjBnSK4cO&#10;H8cle9etw8BIDBjGO31a8G4h1NhjMWD2Gl4PJCknGlEPJF2Dey7o9XAY2ysDfiTO6Axx6CW91CMX&#10;UCmBCpKCcZmUhale2mQR3TduGR+d0FNxGo0LejMOH9Y0IHjE7slYh48dCZJidq7Y392PmjAYoRgD&#10;Jqs4XU0NmKiJe2ZToddYK1JvmMzsen74bk35Yk45SJkIODzU1ON3eVH/H9XOPGSCFLlgYYkIjzmf&#10;NPFGb2xqiMNoyxd78rtYZBAqQWXiUfNYG7/27lwsJcainN21f9u778VsQgolUZFJUk9UpWpHZBqi&#10;BUCvG5szwEsa4uLAqdGG7nU03YcY3dJhkFHv6ujEw50/dw5wMYZRxQluojdPIeJGZUC+02PHm3eg&#10;PXf/gYMP3H8vsagAv4C2J+wbt236/v5jnc3N/z9T7wFlV3pdZ970cq4cUchAAw10YAc2u5m6SVO0&#10;RImS2rSGQVYYLVtL9mjsWZ5Z9iyPrLFEe5ZnxiNbkr08tizJlkayLYsUg8TQTJ3IRgPdaGSgABQq&#10;16t6r16ON8ze5/yvWpQW2Q1UeO/de///P+fs/W1/t+KKD7o77A9FRYSnMh2LZ4puZa8zU8jMZTMP&#10;Or2pPMbjHhJzjk/PtHYqEB4sFMcWjx27cP8eVu1iMlbbuZTMFXteDsV8qAKV0AxQbRO8azpHQ9G4&#10;+dqA5AGOHaRhqOm4diYgUBMt1I5ERMXEq4+LttnmWLDlR0eBhZGQMiLaTEyYNJm5a0bOaIg71GVe&#10;nl4Ju7BjlkIAJRxBzM6BTh8xulCjgiTICoN0eIDS1m69+MoMmNgxMBeJxxnqFsJ6zJP1DEbwQiFD&#10;gFwYZPNuJhXXEz0F8H7Ypx6YQaG+kO2woqFLhDYMOsmRH+lkXm9FadBEqsOiB5/nCsF3azanONl8&#10;HkNtiarGwxcjtCSkJ1JmqKH2e9UNFUi6rdFlqEDDlRJJlGWhEg2jkTBK/vkAN2EbkbZQqGQah3MA&#10;7NE4N8SE4qnmKBMBaBm1OBU3npDQeA6lqRabN37iZNqbKyS8fodRmL4gIXjut/jeRPiFn8oxYCgR&#10;AraGvilcVTYgFvAoeiDCwFqHzhEWGT8mOBh0XtNpmFUAd/HHimP7EZAgWcKBhDQhFH1fadL5WOy1&#10;6xfAQiDcii1kCzkq+VT2+ttXWUnRZxe7cXX56pU7WNqnJqZQt+GX48zqq3ks0FOWSwkmG6qEQT/x&#10;+NPPvu/95x9/BDBCXJ9+p73+YP3SxbdfeeW11a0H8ZgKWi3h/xsDhdxOrKI67W4N0ZYataQCbCOC&#10;jWxT2ahdWYAYksag7mZ5O6oED+S4w1MOpP82bff4fHD4Ilk1pt5wYRxpk3kotJGYyNEllTNUXpIc&#10;6CMlO1qUoQF3mlC8uxSjhgGpWOBAHVls5tM4jkoDPUhPZBeBEv4iPZjZI3iVsPf4JPKcN5TxjUC2&#10;+6xDSOY0HT5ir6MI53g0ABYX5xu1xt7u3sT4BC4xBF9onlWr9SlYZ8YKLM3FAxBZ0Ui6NoKkC/jF&#10;0+aqxRmONzrZ8xi0tbFRryR3NysApXrF/PzRw6WJhWgx6G5tRbt7/WYPE0hPFYmjOBApWZXtKRpt&#10;3tSc0ArMIuDpWEIdY2rFxUrn9zW5wXFGnlHtOonPFT+EklQdP/GjGqzcW56bmkknMWQEMSaOfl8x&#10;kwwD42GQWovUFUWh6hkI6jXk42obi+N56sqRfpWBo0hd4ez76q0SCqcJ7T7qANmy98Xb34P2S6Qu&#10;vtwf2AWWL9/CxcfENJaMzx1e1DHekZmZ9ubeoFN35JBuGywSNfqWqYeC0RYnJ5LIzI0t3WjDUJID&#10;CIHgIUMocZD4cs+XaRUd3IOhnthwl/VFSK6gc8tEeTqhTiBCmTIJv0PBxZzSd3utlY3C8cUB5wWO&#10;3+5OAL2SzOi+3MF6OqSz/8yph+CmQ6JEuVolABpYCdslEtMM4MEkK77/6JGt1bXle3dQEKEiB7oZ&#10;Cgi206TPAR3EydOnoC5fPLToyLgaQEJ8smMTpTCRmJyY6A2Ck2cf3t5ElK8zPjEP6WozvnHk8DQa&#10;yHCtnz0urpt6+STieNKJ1ur9wzPj3ljpjf1t0ADjqWQoZR0mhNlGNSi/408+vofUHJwwtbkor1Iy&#10;XPjMY/HsWk4jYNffk4uIBupYkoeIXiiVdyhYmjCq9oMe1JJukHWN0KAT2fvwQzT9qbibckI1TGo4&#10;RWTcEDJI0mVdfD7hiPwQKtmYnzzz1XXKOwpStTVRLpT8QkuTtEfz1IOQClcm/o7igrVy9E2GBUM0&#10;cSE4JfVQeCKwFuyZnt9HxybFoamjLSnKjnzMQcSGzeQqNr6wv+43OxSsDIW7zwO8o3xHOYM4ssGG&#10;EucgpxAOUwWD75D4TuIvifw+llEc7zBcCvtRnzItEd8IioMrmNiIQ41eOShS5WeK1FL2XcdwTtRC&#10;JpgnXUNFACXOOs1aEbag6xinRKhRfZLtJ7ISaXJKCQujiCdFFd3XXWI7Y7k4uk02EDGBVCSUwgLF&#10;gNePTdQhs4YfC1qIWoGxDYFzCkVSlhxPsRCfWUgtTKMK9OTFOpKY7Y9gZywG1Cu9d2ny/gVvtpg4&#10;sjhbXJxjMLjMlIa8DGF9d7e5cS8/XaRCLrIVpzw2OdYfoiESn5kexxt85Xuv8wAauQgJn8rkfF+O&#10;ThGj60QSbcBeyKx58cf/+o+9+GIyk8GW5KrCnJGa8WOPjB975Pynf/6z33npW7/3u/9xp/yAijO2&#10;xAK08xQ2RWHHwN8HUUFXpVDF5AaJpXJ+Dc+RDAZqgvEW0A6MhLc0OqUTiCjrGZ0LQuoSKARERo7m&#10;Mjk62g7l/IqPAicJTvADYdcqeFL2C/gycKwvqP4IvUyhaeqJhO4rPkGyN3KwKMu1hDSLZlcoDsK0&#10;0vpBdeBYMFE3ccYmRBTGNMjB2hX1Nu5UVyoozKqGfO75ryHZQ5hE+MV8CaeXO3eXS/mxGWS0Dejw&#10;6nZbC4dncBgArq+6X52ZmeUbtEz7RI+bpHHJPkoGlmWaZtoUdvXjFWMFSutudbe1H3NTmGrt7Lup&#10;FAI4oT3NzE+hx9Nc3xmWm16jRdOhZPZphqua9FDjah9e5cuhjJB12j/SHTgaKB29Owtkpe/LNkyz&#10;HSD1coTXxDgQnx1+nrhz4iEFRz2ABV5++9bm9q4UzCIqkb5bMZ/19cAjvigoxtl/5gSE9wDW1k6/&#10;TVBzzNEJvBxJKQAZRga6lXQNPUDOQSaeUQ57NAeElHUwF+wb33j9kccq27VGMhU7/vCzr371y7Aq&#10;u8JKUmuhJEBFPYw9NITd0MM1dUNmZpyiu1KXuqPmgXtQqDhstPq6ARNExwEV/9O17Jdu3j+cy56f&#10;n0w5Rh+j7RmdpuJ34S53RyN4Pva+tX7l1syxJcjhcAr7xhe+tAC8dT4N4UohhY01ncjlgOlC3/bs&#10;9NLJ2aO3rt0I3Mmwz4XFE+0Lrt7s/HS7l8atmIC3eIrxRs1OC09MPpkKAoilQa+2cfrC9H7h0Dyn&#10;4pQySDYkXgj2y9npdj/6yb/1q9utZnx2Y+5449SzH2vWKzdf/dbE/ML4seP9DqztbnP9du6YnT79&#10;ETQocvc6m352unjm2HPz9bFiH1nGyblqb1hKY0TeTnc2wy27lz67H8vh2cshCFGIHCQ34iqhevat&#10;XeSWUI0ejsXQDXPRz4c2J+053RBxldAlBvWAc/Qu5Eg2b+O2LBB4lJtDhkt7CVC3cKDwVcfhGG9Z&#10;pGkwgWolpCslgy5t2YqplAhfMWtGRm0g8lbeXaKusDSp1BJ3qho4LaN+NJ5LSELQB/PenWgJgEk2&#10;ljhZhWQCJ1m4eXJ7+8xvc6hPZi43VUiwkQ+FSATwLydGuqub4ayjxBmqJ1PihUDPjN/ICYmuWErp&#10;UwsQ2+M4aPZ47JPcAlCWepShsNXkKHvp3R5aqK5Ogwc7iPKTJrkSa+TMYtJf5QSgpFkTKDSCiXmO&#10;Hm6Ej6EPqdEm8BJIcgNXhqEUGWh6p+KOqJE9po64TnfALRtHjJlSBg8O3HM1HhWwC7F8S7DIjHV6&#10;shXjIcPhJFJLm5tOJ2E3x6/Y3lyBggEyn3euPQilTJN+jlDx4h68iVgu8+mMPOj9LBTV9Cn5jb1V&#10;ydJxFH6OT+H7X/+TXtiYzx0ORnN3pia4sfm5RVHFUIrYbO7MzWAnTqCjiCWuDWgDAA+UFSoCE8NF&#10;6yPP//CP/dSnU8kMBgXYb7H1R4p60IBC0y23n/3g88889+zv/87vfeFLf4IORYK53PwqrCCw64IB&#10;TmKd3I5m8ZApo37WBsNsG7U52bPCXQqVoKXGk1CqC9q4AiYPCjBE+mVMrnPUtybnS1ZCYrF0NJpQ&#10;HGahMlflPCk4Edt0yfT4aGmjWIBKgXSNBODKA4Eb9UTfizT7pmUSbEITLMhmMueE0miJ8aQak9ud&#10;0AaxfWkyjaYyh65GcavlzbEyyEF3E+v1rfm5aZjsYZup1uqxeJIB8HFnp1zFNgIWLx5YzKoa1V20&#10;dzwlRVj6HDkH/JYRs1MF2SYtCy+Bh183gWEbP0KAAxttPJ17VS/W2CpbqVg+n52fXUwsFqKVTbfX&#10;l1gHX6XUPCMMfVvFciZaUkfZXIxcyUDSsD8p0UyWljgoIhk3uKoNw8MLPRWehw77A9HWzh7+dXVz&#10;C5p6iFbiQlja6w9UrKi7UKj8uVAqI4eUmUAagdiEkEkkSgWqFtAxASwtlDoAHTKyQ8Qv73a5duCp&#10;4PhSHE3oerIWRCKHjnZdxpnRKi/339pmtdm+hM/nS1/77q/+yhMM3kWeXTKrYb0GyA4TGIYsMhaS&#10;QMfQMUsm1QRswIrHNDLtMiNAM6UnZSVuJPQJIJs9QV4G4NuAyNjprXR6KSs8f3jW5LWIuoyFtaq0&#10;XWqXXD3gyYy73+3dvnx18fGz+MpbW/u3Oxvij4zwhpLgiSXjWETS8XgBsU257ES+iEZx49KNWIJx&#10;BNEY7Jlc0HGmHs8X+i2YjbFPBYcOLd66cxend+QO6GvGuoxJm1wKxoUnQqt85y56dqmJycOH5974&#10;zqX3dPrW4WeyR2GVCx7gzJBfOvbpJ/CNVTkEQb04tfRE6blEm6oL6+TnzqEz03Riw8PhGkQHYf/0&#10;556ZnfEuv3274O/NDjul2O5DneXXUsdqbhHSZMwvW5J51fMFVxpAaEBxSi5GCmi9R8FDK4JgKmgE&#10;VimGG0Li1qXThfW8M4zUDdL22ZcouHYJum4GM6LhKUu8ZYCxoqzmraXQH1keLE2fMK18V+5t9uus&#10;UMeQUjb64sLTgDZLEaAma0z1tKGun9QkiipVwhNtiaZwNZ3JEjeCMwIHaWJqEuIOblVDzQQkGQBU&#10;K9ndcWAfkMPG7vSADyaIsWbw7LGyQTZ4zDaCREE4cLUUVLGjvCrN+mGHzld8EUuHyB1JCB15nFWC&#10;Yfh8YXSwMcq0U9gX0kDS7iInkp530D22nAPvysF5IhrhOVkdc1/3hb4J/wOEYx7TX3lCTTqQR8Eg&#10;jLdfzCQ0JkFUKtgGYu1oMJ2JH8rHshkS3NJJKtKQbqYW53QunoHcARkDyTi86SHjKp12p8uUacwg&#10;kl63Wd+6dyn++AIqWD8+GThU5bgydwEYvry5evvW+oc+8EEvjmx1b+lY4wfun7Y7/dzUsY47jkSX&#10;GLdJnPKHzVbt4puX0M1KpJKBFY482CL5EfkIM87QCedkx88UIB0I6rUark61WkmmMsVEFu06PPt/&#10;62//8qmHH8YnJ21PKlhxbkT+Hs9RQoN2zfalhV3ysz/3c6dOnfz85/8xXoWj5jo/BO0vlLxcaX5I&#10;iSbddSPqG0mmTUC5TBlwpdg6hZQSHlBIjVw7OEholyvX6/XzyYwfGSkDQ2bk5zvC59RYYv5JZHpI&#10;BPVIK4R0VVcOHpYjVmN0NW3FE4qYS3AzOAPIQRbFpXiLXUTJ9LBiw2srdwoOfAO5S11mXppF11eO&#10;t4rKLIq3BPpt++ogFySLSdLQXx2Po8zALbm2vprN58dnpnBDo/FmMeQ8Uxofq1arD9Y28vmCM+hi&#10;mREaSagxMpHpMNmGiW+kpka4ZI8QhF6t0Y0nY9hQ0R1BIR/jxgNFVri3V8XoC9aKyiaudyKVyEzk&#10;cpMBYw7I9rfFEB7jP+ppUXQVVAJHo337QJEvka6eOuhtmcKGci2p/5ZBF+5dCv/lW+qtLlr0g0ar&#10;F6k8Ehs4syMMKYbYF9Reysrj4s4BGOJ8JaIK7x9OLEdi0dEf7LLo4JQXbwxKurh4Xjt9Kvf0oKxy&#10;CUd64kq2lHBbqsMV3xFIEwEP2G6NCQLDG/f+j3/x747OlDr1qp0pHZxWIj1nCbtOLcqONTpdcBTB&#10;boCCiw3z1DguRFs4woc6/Bxc6rRFaKrDafalI2ut2jgyO1vknchbcFT5mt8bjpIj1S6N+3bn3oMj&#10;j5xxE7Ff/MXPPLi3DhX4brlSrzdarU6t1wzbDX4/B7oWzvpANKcwn0vnc7lsMht/7IMfbtc6YGdB&#10;cJRPpBfm5/frdYjINza3+iSOOiNeGy8HlP2C3bGH5b3qtVthInb4GYSyT0I7vH3vcnzu0S0m6sIL&#10;ARUQc4ESegUReBt6VU8iCyMmj+11A+x/zTBoSmxN0vZ6cffo5MRKPohX68VYIzUcFhPlJ/3YTTfe&#10;dzJtePh8G7Cugaq+5F6XsMSoPmSgZso0CoW+wq0IGh0uchixA3qVtqNCgrRIqEPpQsF5yw7qA83u&#10;pFmjr0+OjLx1whHohqZzKHMC1qeVsn2eqwyxQAaqnHzyxsaRSO4A3pL4qPS8bnJ9OIFVpqqOvvTV&#10;upGJmJVIP3xsA/G3xgRxFTIhJzLeVgEi81SKUwU0wJgbWMSA8yEJ5H+DbNpN+ByvoMOGqs4WzlRX&#10;LEEaDG4LAj9SWIRIiLBe60xUo2nkLdlGyiu4WypQVUSK3cw1kbG+cRfYykgymmGt3jzuJZ7Y7ewD&#10;JKSkDqgOQCWpusLTJKPVk6g9Ysyi1mMkwfR23MNuiv3Uj5THrwQE/yQEZXi6Mft0sHBh3mZPFNMM&#10;OQigRMMYARSpMJNIdLr9OvbiMI5rs99wdnZrGA/3+p3LF14+NHsomxvbr9aFT0l9i/AHnI3NzZu3&#10;bj3/wY+giTDgL7TGpmfRpEfKIYq2Lm+FOEOwwwh8m62V5UqlPDtbkMaVKJmpSNW8HV6vobpKBM6M&#10;zRrN3kajEWek9DCZyqJUyhdyv/AzP7d05Kjeb3zW2emUZFdX+uLYTeOke+O1DXS8L5/6088++2M/&#10;+uKXvvifITHEvQlCIQ3TGiIknSzLBKfL9qDoDHtUtNry+fOHJ6QZ7ynaIoh0kZbAGHkqccznfiZj&#10;SGzvAl8KR8kTtqqBNZoiMtRQLhUEm8igb0ixtQQ0jfRmtgSUiLKPLcwEO+1yPpNxr+r62fgcDpnh&#10;hLIv8E32LXduybCxTRvJ1pDQSI4FYjGnZAldR1lXA8Ud4WvicUIR7ejEqRPl3d0H9+4szC+50lCq&#10;7u91Oo3S2OTS5EyvBRorTuC+hC5GKpVwVYQ/cp2O9jj+oaszDnnT5PRiOtaR1gruWkSHQqrPVOQ4&#10;LxagGg22S2xM0eq5bBX1TSI1FssnBl3MLLG5Rwop0O6NNsoOfIEjm6aOhmxjMopGZmyRmQk0Fb8Z&#10;chVwrLQVIJITAeootUXE6wNlz8nHNxTwHj4vkLr4t2y6ifaNvCnuLh1/0CAZwJOzPOu3uAzKxY3r&#10;eM1hOl9EMxk6jgxjPhHygmMpga7HT549c/6xXqd+7dL3/XYFtS824IGkXcwvHXnsyfeef/LpnQfX&#10;yu1hQQ3KKv3iZ4AL2TPxA56nLE5H1lLN21Z9oa2QLYUTCYlK05ddS2g4MtjQ0nUoyxyrZcz5hsH9&#10;Sv3RmZyq1UW+KFZ5NUipxECKHO35eL2wfOPe9Llj+/X9hx4+8dwH3htPpQlu7HT2yrtbm1Dg7uzD&#10;oFNrlHf3mv1+fRhs7O8G5W0sQjc3K0dPnQEP++5WebneKuZzC4sL12/cdARKEGOKoc1TMlsQPu1J&#10;ONIO/PL69qXlzaWZwuRedXx6EuqLrWuv5+yM++iPlu0UWsFxYTXIwI7D1k4XpBjmc2UhZeQTTZRu&#10;U9BEeHwxFptUn5odHx5+8tL65TOZTm7QmExU+n33in9kBz9TFgN8PVy7npE2Sg4F8Y02FJOobvKu&#10;fT5Dt9ztWj8WBofGs3N5lml4hpPi++ryhGyTDzugyqTfJ0VBzE4CJQg1DFR3n0BjOEcLBR9pTtdg&#10;IyEPjWg6rcGcaBTMLQdk5rAl8TTZlglGCoWhRHM+rZy8yhQbk20gQXOQchokMZr2PkiKlD8MAI92&#10;9fTIERadBh772wibQ5Rbqx/QqKZCWaHUWiM+aiKumaeOulE48gzCUViLcJMNCs2WAwDa1zHfk5xB&#10;in5YXEbap9YMKZlvxSRjQAJqdd91NB5PbFqjSAzHdG4Ujkh8tq8WalYVcrs6I9GuQbvxrYvjVRTx&#10;VkxObq6xLEQkD0dUjVmmm661E+fqqO9xJIoL2J/VhoxdkRuK14y/Rdkez8b6NueQSaWwWFYpl8bP&#10;2G/Url34/uzM9PFz53HuAcAW/9EuBlpKe3t7a3fvfPTDzw+HJvQPH8Dq8q0nnnhssH07CYi3cCgF&#10;Bt4Hcv3OxdfDoFsqLajJ1RdxuR7b5QwVHbAZpWWBqBZcHdpCbK48bq3R+cxf/9SR48fFLMp5WMhq&#10;NvRGriG5rLZ4AEWuJW5fdZLBkfTpn/25N994fXd3BftPp16zZY8xwDz1R9L0GLi2gt0tDRLjLccn&#10;GV00IunZzA5t5T7oOBLfNZBZKa4CmmfpXCGUID9HmRgKkBFMMMPhLd6rsrFFqoe3NHkJEmMZkFEm&#10;hvPbYIA6CueCHkgGDH4Tuic+EPVNiY9JWhwo7XD/D2XmzZZPTGQALs8YNo3OgLRiBUGzXBLIPT2C&#10;CktE5ioiGFa0nBQ+zCzH6RPn5mF0/8690uT0sWPT+IZGv5F0ExOgOYyNr21u9aqVsUKJiaqEGESe&#10;AVeJk11elYqhVOrFqaoBERv9hAeYDvWraJJJKkSzhTp32MXYBvN5dF7YecBm7e+29yu7dXRPxnK5&#10;8UwW08QcYLfxRBYvv9tH7h8eHFdTcEgCo/dLWVyGeqifu/HIj8BiYsiTHcKCzkCKNnvEaONaGSrO&#10;2IbEES3GoOOrdZ43HMNw2OJ1lbsGQZIYr/iGcYsA9yDWA2kXaHIbnkl5gFuhfezcIz/+6c9iQbv6&#10;xvfLq5upWGp6evbI8ZNHHjo1deTkty68iWPawy98bOf+7Qe3lk8dObbX7mCpOPnwmTeuXm770X7P&#10;ee/xsy30HYn3020eXcehGbPxJB5oUaKHMSNiESk4WWiM0DEIPY6XPeHmi/SRRy6pjyXDiKW1kURa&#10;1uZ+7ZH5CcsfaIqG0uHUkhHIouTq0Etp7Ja182D18KNn375y7zuvXAPjCWdipBsi3yadBeM6c+zc&#10;Y4V8uoh4xeEA5pWtta31te2NzfV7dx9s7GyjIfb4Qw8XImur04akqdHuNFsNXIFkJiWwsNDUFpJe&#10;wPTowbDVaWMQXO0Ga6sbJ+dnlpYWasChrb7qd7rF5z7XkIolNkoLY4wuQzuhJXXY7JBeA95kEuJj&#10;S64fWSc+yRYY9sWT9SNPXVy79UQhnRpUjySr+wO35R7d88iaDo3agrfNYCQF47c7TiFmP5SPF1M0&#10;dsatoJjKzI3FczGZDAYoC7iBpWkPj7pUticwI2rag343MC5JS1OmI5lXHTBCzeBHmzyhOQBpicxD&#10;uqu2eUzvZHKI+xFnYuDULVG6CejUGanW+BWCpZQumWzAA646bI15MvljiKQ4c/oMH4bKjzi6Pj1M&#10;0OGywm2A7SRaJOnxugeqBUW/RQaDwGVHdy+JH9W+NOZPEONgMBlKZ0pazi5ZjGjbQ+0BQYCYUiRP&#10;S3XU+vAqUFXijyyC3NhHSYkxGv5qV92s4inV3rInghhwkXpKrYr0gxEynKOZsNIZkreMJwYnOZzm&#10;5S7gUZJFrjZxtIcqlgmlBuJHJD2xK1oKJaZWAvCyThuqvqFEddr6M7FPQ2No+3JgsRAhLOE/YW/5&#10;7dcPL0wcO30eVSY6ZD3PLRVyIrFy7q/c31pbfv7DH0BRg0MaPv84j5LR/bvXzs2Xbq/C/1l3i4uc&#10;4HYoYk8Ne/dvXCmUsqorxIVsNNoxiCrTichM4MKRls0k1gEZCNQJ9MOMZY3Fnzh/9D1PPeELtNbx&#10;BdDnyRmZw1dP690hDzuR7g+BkKjUQSb+Au+nPv03fuP/+vV2fZfKtECrROH7S8kjU4voAJTNVm0y&#10;8/D5x/cbzQe3l9FxZEssNHBaNYZpGKYiU2FXFLauF0ZKRwrVb2UG6CE9XZFGKmo3VtKSVAcFRAwe&#10;ZFQ9KIIcfqGrcGBH6OdSWMreox+PrJnaqcNi15dTb9qVuAZz/0iTyGV7EitljJJZHNHilLzx743z&#10;VRcZ3eeEm8/xVIxChDCZzyKLereMI9Pe/MK8UsF2yruQcUFNGUskqJrgntgTcpwtygnjeLeNh5lj&#10;RT3t6fnO/A0u2t/+7z/32uXLt68vl6v7eL7REAF0nlgW+E6UmipPuCqsdsuddrVvTXTwsSRz6Sz2&#10;1GQaAJ0sADPYhYE/diSlPXoX7BmZ/AfeR46ZuUUq2DPWJ5t2kTiZt1zdzGZrLrzy53gKSNE9wP4p&#10;jGAIqxv2k8yR5J0KpTuiuFLDQI7Co/hDuM6QGID7Ow1lqpvcHzjDZHpqavHFj/yVqbPnOlQjh088&#10;/0Iukz954tzUxCQ+oPL2/R7YNPiF0LxYzsSR4+ni+F978VPLqw9u315+sLUzMzO3vrbKrAsnxKHG&#10;JovEkSecq8NAjOGUCDnqbVGPjPZ4NYortI1+yJgH4CmOcQwUs9Qq6sg0mmN8yQeUHVdDgrCrtXq9&#10;jEsMja5uQ5m7ByazU3Hajt6QZNti3v5g+5f//q9lxg8J3ZbxT6HE9WDIinZTt9OqV7dAci4WZk+P&#10;zR99qHvlnXd2K81UKqjV9y9cfPPkiYeePnp0u9kcKxY0PTtUwzu7j2RUp3Hn4TwEPUUHsKPW2bNn&#10;Vta2bt5fP/n0Ew8/cvprX/7zWHXrSGHn9Fy8IaF6VGUHLBQkh1qnvrIEG36dPP0OT2XM7LORjh57&#10;fC5rC+jfnTmX7G1bve1OZeO8t5OMYm/5Cw03lk2gurPrA4IMYvIsowAtuFHJtccSxDWgy13KZ07A&#10;HB13lSDPqCKRVOLXpNi4wHMOkh+uBbWLMGqhpukFbr2vWjn637CiwbDb7fYkZ9twASTfw9aUY6Xl&#10;ybSRVZwIuSPxQrPnyQAfCgo42hcTqi5bXFOkF2qi0VXeKoh/RwkzCkAeSlgt7nbFyA+F924zTk2k&#10;CBZ19a4MGkRFHsnR1lKRkWNUnoZLgS/RZpIoGHiOT/JO5aXBdgT7VB6SGySrD8Jq3er2+anCFYuZ&#10;ZB6gnCHxGKF07H16ix31CxrUCEkLticn15EJSLquiuUjGVK8K66t6Ec8zNg4PY2XFHWxy+OFi9kT&#10;GV0UMUsdrOogyGE8bccLqiUwsTmROMttEaPha+IOfSYoE/EhxIXIgMuNrHgyziVLnEJfnMxDcIia&#10;r3zvpePzE489/b7ukLI6vA2I9cbyIJn4K3dXVpdv/tBHPog6Eug3Wok8zE8QXODfufHOU7Onxorj&#10;3Vbdm3D6vQ7Wcai9vvy7/2LQKs8enhU8rr3+YK3Z7Scy+cWluVGkrH7sKluM8W6HhqhvIWYxhU01&#10;HvvRH/8JRlDjvM0RsS1LgpQI1ohmyYbioNuGljcuIySfh/iD3J4oePy9z0wUpu5urVHEpfuePcru&#10;sd/FX2vzEFX340++FyOPmZNL8IrU6nsMXbbdwGh/eByRfZmrNy0Ino7QtaXoo2utTX7J4RC1lqkM&#10;TVKuiLcDFr54kxYzYjIAkfBuUSBpKLMB15bTgdwzKN+0BKc7B41TNMQgsUsRPCDJBKJYifMGw2zV&#10;Uis6JLsxEd7qGUnk9hZPJGTpsepgBJMmlemCGcJU7Zd3dpvD4czcXNDvajcQw6OZufliNie/REYO&#10;SIPo9sRbp6BBy7SvRSQlhakT2EbE6lh6mOZp0jt8/Miph09aXvzCmxe/9o2XK+UKqnEcnWDkFFsI&#10;G+gxbmVyHIk5eQpFM0CJdhrNNpbeZKKeK0EvB6nURHo8jxZVdx+WehmsSnPb9Cvk9EAyo3AsZKwS&#10;SANThk/kKWNd6Aeh7vXhQSCyadBbXN3EApwgydOCCiudSwFojKc+QRsq5DbJmIyv2LBxxIiYSHry&#10;sI/Pzf/oL/xdqANrlWZpZhaaVU9Or13VdwN/GsgvdPmaYtSzWQq5MxpIYTvtVxtnzp6+t98ozk73&#10;uRa7A2xR2jy3Y4HIS9Qg4ymKLBx56bUxK1pHmQgomjcSLAy/BnNy4JNEiWxpBgU+FAAzSeY0JxL+&#10;N3QUBRHyaRcPD3ibLXcBYBK6K3Mmy5WbFTekvXpz+YMovIgTYQcd52UVShiJJkUv5wNCe/t4uXdv&#10;Xb21umslMoWxDMq12t7upZtXFmZmT5w+vbO3i/sBil+xGMFh4Rvbhyu1oEXMT3FqCivxfrV28/5m&#10;PAqPHF/MTk5stBBW5S7hcCoZEkSB8nEAqRgyfHeoYGzSwgKVuoRMb9VuDUeguPX6wxbvFBG2DZ1c&#10;hUl30VJYPuxsYLG/H18s4QrbThkLCnVnnIbgA5pG0DYw8TZ012D62NBQ5jMMjKLEm7ZPcAPsYkq7&#10;8Za6RnEXFZGA1vf7nDIgqzLIoctKqTXebZKrjMsTD7rRmtAp26HBJwXqf5fbDjtE3BOqvYZa823z&#10;Vw6FW6sDCVucfJaRCsvUTnqC4jqTDiv7vI4gU6RJy5kWg6rwMgZiSVDoUqA8Ag5CSXLoiAV1KAYP&#10;26Sam1BmTx2yUpfIo2h+udxFMarqJQ0Li6MlWxx6aZmUVCyB+LjhsEwmh0FsqEk0oRcm4kKVpuVs&#10;FCbFR4ZYCUv7nIEaFCUNkA6XmCMFjiie8CowO8TjegA1FK6TieHBCujJ8d1RET47Lhx+SX3MIZFa&#10;kI39UrtZgFrA1cU4W27i6nZydRxDHxAeatapOGXgBbRa1e9+65vnT85+5CMfRe/NlwB2WmCziUI2&#10;urV8v1V58OlPfjiVzg9Ikad6FEx4Qqgb/Vp5u1YZi2Ew5rhZt5/LY2qb+J1//k+2bl3A3VrKpvBq&#10;mrUGgI8eM8CbffKWJdZGDpLaQtB3DFd3t1HDh5XL5RYPI+wa7ZEBE/zktkRrAOmhOGXwc3QjMzuM&#10;WJD3KRlxJdsmjEaBwUqoP3v2kbtX3wq1NJSD6UG6zigaz4T8lKbnMsVxqBtgTlxYPFIHTUUC9HCl&#10;wBkVwqXk2so9w46UwgZ4SVwNMsbtgapL4YOOZrooUE/nHVJG0hAMqRBEjr3+KEYq0Kytg66PqM4O&#10;ctyp2cSRLpAWHdx86tLB3FkPnANtDhlVm6NJrGj+Bn5PxnmhBpSKI3agOhWDh+KXgx4bQPY5twgP&#10;ZLSxugJoOTz3WMLiKaroJbdxwAMruDTr9wCicEYBM9rcNrDuSKOuQrPcWxqLJ6ILPKrjRx+t1zcH&#10;ndoHPvC+Z59+6taV6xs7iB5au3N7eYW4dmxLBP3j16HHS4pvDwlX1O6PZzMqMoTbqWyFKFf3kuli&#10;ppjOZzIAeaAd2u1LVIFBw/l2EJhRonSS+VHg04yptoDKLlwK2dk0Z4inbM3xwOjftWfGcvj+7f2W&#10;5HRgv4kG+8j4tBCYIu1sO5t0x8ZSMHBBQopHBzKEDG7JfA6fcgsK+0Sqh1uRXCZ9UEWqIjM9Wa6l&#10;uSKUbUKMQknzcASWGEqOh2PNLc6hazk5P9dsN1AWcf2MJ1uyQkH0C9VVPAwUqKNJYnowFIAX+vGu&#10;AYdEEqUsIg686mQqhYcWfz8QKyqNSSJiIomUFsWQzeohU9KwGsDIFdGBFxlgkvSHDYNdZDHSUUCh&#10;7kj6dlTZ2q5u3JnMj4HMKI2SUGNPRqk/YpeX4RdrG8v54R//6Vdev3jn6oW5hfnx8cLm2iaGrYi4&#10;O3fmoaOTpd1hAEQO6jhL8LkMxhElGG6Qdqc9PTe9s7V16qGT37p+d9BuuaXix3/ohRtXb9/Y2+n8&#10;4Nu4Z4CcxuFvOpPaf3CnCxdvMpWbPZ7JAajsdKzYQKBc3BtRWWD46cAjby+208iARLUSowCU4k8L&#10;hvpiqVmNp/duHA1rkHDVU0eRW5Av8BDJtodDC0Y06EK9gHISpLF83ssjkZm2tkgH0j6H7nYhlcDD&#10;jlYehBFuMszFWbTVEQIaktVeIt0zmhsrwAXUgvcTEWmDsAO4XSgGfaE1KaZK8lIibVxK0NjIhMpS&#10;VEHvXKaYj2CbL5ZP3TWp6KroYGif7ap7SpXxkt6iIbAhSdRDZdDzNQ9JPY254lpG/tIw6EpwCFdk&#10;jYeUGadYVJizQX0dDvJK6tNBg+zoEQntQGJrsmSAxCfw0WIi2cTTDUowoAGDQHTUmAR1eraAMMNR&#10;2qh0XkIJMQ21Ky4hibLMBZGJENVcLfknopKl3oxJ9YOC2FPwoDziruy1LGRlkQ0MFjmyNX2CJxU1&#10;Mllqb9RziWMZWrK0Ji2VyAixjJQi6LASzEJUBxHPHL3AWr9z4w/+/b92U9FP/dW/Wy+vpDO5UmEM&#10;lL+wB4A7u0HXr775Nz79KVHl4EdnDS9J+nuD2VIW8bkxYL5uvXDy+KGzJ7FH/vn/9183rl0Aqhag&#10;AEeimsvlCriwsB72uy34juAwU3GNzq7llatBLoEcpwFpkcFjj5wPqNL2+vJ5JCSnQLQ/AOy6YYxa&#10;G8HYeMZtKOPskQ/RwGbRQXjiqae/+Mf/wbHsg0SHAxK1Cr9kDM9Ry+GHzmHaXK/XYYpbXFy8de+m&#10;JfcbrhbzsqhrUc+uZOdKUUnfPFFOvozSabh31XMjNBiztzj6v65G/FDRE3FUEWhenmuL4sEd0erZ&#10;yAjMwUj30xEy29xmMl5S+RFTkvTpkTmvUg3wMPJm8JU6FmlXg7uo/HyxUahsSb1GvW6Qs2Pbu5XZ&#10;maljh4+jz0lSbOhmEml8Y7O+t19er5TL3XqNDE6bErwoMmWoP8rmsEZMNOtA1CWyf70lvTdv7+Sm&#10;8+PjM5XufjoenX/mmcXtbT88PT7+mXvLt7/yF9+7e3+92xu0++3mfiMF2Xo6h8cO3YZOH4VyBCo/&#10;OqqYUfnd4V6rUoF2Lh3LZTM5jFezuRJmj/0ejHIxRrDbArsJDqw1Mv6zRE1DKi6UmXUdJRv9kbJj&#10;TE9gZ69ujQBvo6xMLQcNR5H+gYAsNOBhcBZs95DckHr/T7zo5RP71a1Wtw1vjPYk2LJIpnAZAKlN&#10;o7ahR4UZQx7Z3HSF0pYhOw+hAbZQKy2nMFbA60oX851uA18fo5QkFKUxz0PqlnE0cVCaNtK4F5e1&#10;ZtcJGIoZMr2eGJqFYhqGmLOIShfTzCH6UUMmELiRGXrbwosARi0aA2sOIUtONELsyWrOmilSnRdW&#10;q6mlwwBrrt+6EYuU4OL881/5lUZ+PJ0r4j+FQnERLN3ZuanpabADMUYQAzsi9rpshwTdWDz/gec/&#10;cvj4mVe//RdwaD36nkfv3llGGMClyxeZilqaZqp12Jc+qG1SOlwulM16LTdWwpk6l8unMql+s4EB&#10;O7C+H3nhfftffe3lP/qtYmFirbyXzSSeWyqle628H7YH/lri5Qsb+x2IMsQcLJQGxtmiQaJwvnsf&#10;/5H9zTWUPblCtt3uwfwAYnOz1cG57rFjwAkvjkU1yBk9IebyEOQZoLtIbkDrdcYy7ng+hSq9gxzd&#10;wSCTjBcyCSY19rmVqowAH3CWdT+3INzeCCPsoJqRAmwxj5CMJI6P0P5U6719O7FVVwGwK7gGbaoJ&#10;GdJR0iD/iCmn0vLCle8Ow5hthlKeyXFh48hiZgh3FBPZMUpY1tI8kH60SHEjTcwYiqGQ8rRB2OoP&#10;c0n2J/AbMb9DzlNHgP60kGpVIc0Qn2/Q1qBmsQ2YTNq4LewF4eCkY8TV4SajqYaQIAINcDf5MojC&#10;OoKtekhPvROqvtwMkIRjrBlzsqwMmXLBBGSZVI0IcrKK6ZMg5EKjmItMs1jOFiNFo3SmNYFevBQj&#10;e40tfXNmb0ajsFTbMvx+xwhu+P5c9bTzncfkA4UoCYIsCWITpgfdVdHVi9/96n/6t716/UPvf+/n&#10;f+kXBulCKptuNDqJXP63fucP/+Wvf/7y9cuNfvsrf/x7kLxDZ1Teq5SKJfyGVqORzVIuAsHP3fsr&#10;WCT+13/0j5KFPBbsyvqOGw/nFxZwbNWGKPLRSMYvlTpQe/YGsNtoqSijEuEP0EbLR5YAmeEgmU5P&#10;Tk0Q7wZrqqPRpeypJsiJwm4a56rG0ASPpGZ+mJ6OxtVCZ5scQ8LED588gdEHmt5iZDLJBwcR3rJQ&#10;8MtjWJknZ3a2d6hUwrrpOkiT8oXIwess1B3uVcK6Yl/W54RVTMLSsJUljzgpyQ6USAMfJfxQTn8O&#10;Edko84Z8IkJ6vrFB8EApGkxLxlJywaWwtYRw5NCoIwNPOVW7NGSKCSeQKV6okAKSavT+DqU/wdEc&#10;PiTfFTWyWHdMxJrJSRNSRGA6fPy1kJCgZbe0sBiJyjXw4rjDe+3a+v7G3s52r1L2qPRkOczegFTN&#10;jmJ4TOv8wGt+cC/bytFViR3+2bu/ejNZySeAhMunJsZKQTw9fnxq2Nqv7G0eOnb8l//OCSTa1Kud&#10;oRu+9vIbd0C72lhLo90RpzsMDnogf/FzcPd6MDmKnwIn6N2t3Vo8hqjwWioJb3485WWw5jQa6JhJ&#10;dwwnX06PIqGfWLaSEm2Mb+zWMFLnn20CLG0t7kfBH57m/Ng6UdBEVd1wIyC8pUtO9/GQjX6UdO17&#10;d5dPPfbw9sZ6dWfvzMPn9XHPpnJoYpNGHjP95XcD0ZgO6AI0mJCpJxVlsjmBM0FdiOBf0JGgcgxl&#10;J4McDaNUmL6hqgNM/FVk1nZLbeSuo5FMerSRib5GHCsZBDesp70qX7KtzaojA1KsKbMgmMWpUpCp&#10;bGDpOqEAN6IhrNnjpz/19/9xpdv98m9/vnz9Bl1GXiwdS7ZcD4E2W93W9tbajWtvkzwnXkr0ydEk&#10;z2dzgBgvHppGHTO/eCIzdebI4aOTn/rZl7/zF1cuvrQItgscTfbMxz72wa+8fKHXaIeii5EzDp4t&#10;NxAPW6fdwg8RHUIwOzmBxMW4IvSiARK2EHUQBXtLR49WsTmv70w6/WSIAtFpNvtgPztoMMcSSDPA&#10;vAZvEPsDiiTELvZ6XdRl1eXltN9LTxd2N3YDvNyJsY2V9fFS5tUHt+Y//ZlYStPluTh7ishwuIYK&#10;hIBIHjzyWNQwPI5T86kLOsFJXZJ02POPCZ9Q9gnWiHJa66fyZJVAToBLhlaQKnIJuM4k2xC1AVWI&#10;U4jnaoangtw91bQ6ClOjzt4RDYXASLFP47UAkJvgro+XCjaCnHfj/OGcp6Akl0GpOg6scBRdQaOF&#10;RLC1mf0GLatT66GvOcSqgEVmQAg+LGRoVPN3RYq9DSNlimkQrIwDHO1WJZF4uHV7bu6h8uat2cOn&#10;sDAPmttQAw7bTm5mBg6T/XolHstojhe5KINAcMI8fsNnqbp9PZ1Hop2JtMwWZYbom2V6L4uMBPLx&#10;otjGUSC+Wtlo1cbhCsBaPKia7CqmW2U+qP9fdQTSmsYmIXNBrgdsQGtAWTSK1aVihprjRDKmAc7C&#10;+7Ujo6g2qMi3L772ld/77WOl+M394bnTx29/+yUvAWZWdHd3Mx3D2Mjpljej8saRicLO+sZEYiFu&#10;9duVrZksC6Ngd3M+PcfpSNjFZWrjAarsTqe9DuJFw/7UwhyI9gIBRtu2T96nmEzQTZcEmEjKb0sG&#10;96HiWoUoB+Fnws5GC9NTSgsEpUNTuCApkceaWdyhuA+opSAjQmFSofoknNG2qv7+UFjm6DMMOuqi&#10;cLQPrE0FXVvwzdg2ZxfmG50mzJCtdieRTgESl85l+WUqQBP4n44GlcQsZ3sj3MbNhT2Jc4Yha9YB&#10;D6LUuPgmp9gZhIL0FEGqsr+Yyy4zbFxPT5tjttQpeAd+wJY4Na1ykuA9b8cEdkQlE30ASGrxVN4s&#10;Z3iGPHBoIgIBwrtUkyUZfDLFcIU3ohlHvqhWNOmXlfcMgn2ovGGuAJQSjb29jfu36uUNouLEGCMz&#10;fdE0haYzcWA/PSCGmqA62ZS0zzTCVXNF9vYe3E3nx61Edree3tzbK2Uz+UxxCsLhuYcrjXI2HMwd&#10;OpbKlXer5Z/5+U9lM4VLb7313W+/tnxvfWd3Fz+4mMU6k4T/ZEA4A+4iiM/juLNxxGjuV6oVazeb&#10;yhfy+Tii4LNwxoSdjov0Pt1pRI2I9+9zODRMu459gH03OGPDwtPd9F2SUTQar46crgbDLb1j9FJA&#10;LeB3uvEbNy4PB+29chnKiqnp2Xa/NzO3BLIBT+JQKeHTlWVBu1hcXQXV5qlyw1HjFuOu9PfLTMty&#10;TXyPTP4dZWrzOVfIkarGA38YGr66tKaEXyN8qKH2Z7gL0ytmq9/Lk8GJI+EJ2qKRxCJf983FifHp&#10;XC7lChPJRCOLP0R0CxZvLPvR539oD12LweDs8z+6cv1mVtI74Ve2vIwjCczUW4Z+zg5Mr5gQUTQO&#10;gru3r1cqCIb31u6tHH94//DZD2Rz2Y/8yItzc4eufP+lblSfHsvMzY7/9IvPv/qDawhuozRU5L36&#10;rOItSF7xUBfaY/NjkFwLHZ7DK9TsaMQjjLZ399aJE6c+8NyHkCLrBv2by7c71+6Po+mIXSUWT7U6&#10;bpxNxnrUghYZy9w+Hrmw+8kPP2Htbp597ulbb1xI5QonHzv33T/74jT4w8XiF//0K5/6+b/n6qMU&#10;YYCKuYCbZHofevZWLh3v9NFp9tF+QNAC9vQ0zLZJ3HowiJF8JsM81pFC5zaJb/hBGS8Z6LTKQ4CJ&#10;z02LUDlUFg5uHqwemB4i5AwNKCQKRNJmwPxbEaUap+0LkZW0vqHYy3mJhuisNlpdbOEY6+Po4EsH&#10;F5eNzUwfO2VAxoikOfmBgSdI445TqE7XbwwCSeOCgUrQlWo+Zt8VQxJAAYNRIIsOywRZo8QFM95h&#10;FR8MqvuVB/ls+uo73zxzbvHCpZdvXHzj2Wc/fvT44/iCzY21zZ0Hx48/0Wd2vZhkDR3G/Ej7XRRS&#10;IF0lRxeYBDvF8T5Z/nQ8KaFNxSxD6cgJ7kHYLjLIdNRsZmk4rswH9Vhi9oZ328VmaTMgYg3ukVQQ&#10;iohEs6e54Ni94p6CvvAYCgAW6wkTFdmb9ynPuXPt8pd//7dP5kMo1hEumo1ZRw7PfOKvfao4OXHh&#10;y1+cefgxbBRPPfrY3s7yP/qff/nyS9984qMv4De9/PVvPvaBDyJ56cYbb7zvYx+t7rf+t1/9tevX&#10;biK99BMffO+LP//zV6/c/Pz/86/RxxAFIh93hFRnskDw7PPAFItrrmoo8+RIqkisd20UIcTEO9MT&#10;pWG9BscE1GauOjOIILTAzRdVLro12JV56osxWpCYUkJ1jRLOc0aNRyJ2efBi+G1kbmQeJ/QgdWBi&#10;HO0C1uTUFBDwsxNTfqORJKsOpVpcmvORa5k0K9kWLZHsBQYcGdKPIAnzFNyxupS9zISuCq1a1Vce&#10;S0ztBbPmROEiHCjtyknVa7sC1DOxTLYk/ASj2SS64f0Bf7JQYGMCoJQVXqxLruDvSXykOsFE8eKz&#10;CGwDx1ZHUKSAsIOgVtn92OcJho39anNvp7y13ms1MXrIs/R3ZVRv6WvWBovK2kfyXXP/D0XP75hT&#10;+MFWqvAv1kjec8cXb22srtXXk5WMkyn0s5lyIre+A+VZplTMAAPtpxOFxYlUaXZ7fTXdGjz52OMn&#10;j514sLqK1ebe7Qffe+XC9vYmEfZOIiToZyhASkQ+odXh4VNsdXtr9WYaJB7svTi8JeHOLjj9cNDp&#10;IsnF4yOhyw5Zu7SNh6PX/i7iKfpLu6wxoqhoyah+5PMiyzQgws1Lxn2W7Bxd9HuDa9dviLTQ+sZX&#10;v4b78a1X3vzFX/ylsw8/ChnXsNtV5h/vxUill5CJgrZGxHp00C0XtrMt3F3XEvILo/gAV4pGDRVt&#10;LYyGOlKRmoAkW8n4XAioeDc5H+ouUPkG9+khmyp0KUm7jgcJzFZ538aIbDo1AfeHzkJ8sYQ4JEiM&#10;YjMiURwdfuzp7128WCgUJpZOFOeXgs0HYlpFGZnS0KuQ0kF7KMGAVKhi0hqDm3NQKE5Dbtxtd6v+&#10;7o1Lr+FOO/++j3vp4rkn3rN09Ng3v/6nkwluIHjgnnv8+MnF8SRTfGOsXoDJjJMdimx3gaLx5c/P&#10;jGNS4VEmre+dmOBEccJq1d9++wdLC6ljn3g2BGMmnHsiXfjShZug0RRKKN0GXjyNHn2tCcADlEEQ&#10;xuTGJ6anMt29Cs7r2XI3iPXK3tpmDZCZxNTM1PTbd1868vaV4gfPY2FCN1zh2XjA0KjwpC+GE4Qr&#10;KSl0+/nqCxxR/aiA03Y6VRiuUfcYdQf+G5sKNNWRUB54DIe7EZF2HSjL2R3FKQBbNU5jqBAxpcsm&#10;Ybpg0BV+Yq873G92u/2wTVjSKIAcn0bgC7IUZSLDp5gCI2HFgpnyU8kY2PeeeLbxKlH34ClCXQsk&#10;WnswBJQXr064nLzbssiHDSXj06ZOrQ71Go03OoxUSSnfiuaNRCh64CGByTt0b9641G+1Ln3/6/Xq&#10;8jf+/PevvHMBKo5Lt946de7JRn3zrbdeOX32LA/2QTAKH5EOYTjaSE3kZWSayiLJxHaZYPIIad2U&#10;9EohZQDblum/iavTEQEUR9xSXY0mzSOThUHavZukJFpAa/QI6kHBYMkckY9YCrXQnjnlB5FhRrIj&#10;SeEfPclx26ut3GgH/n/8t7+5lMamFY9nJlIxjpyTk3PfurYeS+45qdmtjdopL7bX9xdOPvyfvvZd&#10;PBm3vn2h0e/7zcGt717gQaEVLn/zlasX3vJiyUG7ATLm119+/UZr8J3vXUCTYALAHccEXHbanbGx&#10;8erenp4RIKcXmb4O2kzeCxWkvSY6Vt1uHbrd07n3GDcGn2i2KgQ0OPTAMyA1jXWKL4Z+WumG4gJU&#10;u5Fr/P+qGAfaY4gICygYwP/Nj9d2Nz1GFZn6Q6+GtP2dbL6wtVUeSCwa9Pn5zBRVSGJ8D0eZhSJ6&#10;UlGQpbO2ULBZFikAPCzjjpOiIaB4jYirIR4o3phql8L9KacyiQL00DSOk7DoSQPDlSaCYwyFRgHi&#10;avaQCOg8KdRpdPL7HW3eStNBJGl4VdwzAkHym+MXu25KBJX1VyoTmSlKUJFjJrsRwphX19Yb1T28&#10;IMjiUtypPW0jUV1hjbBfB5DeUWCOZf7QkBzsUTDy6NMdNdWxoc7Njx8+PgUA5muvXayvbQaASyEd&#10;HtSc9Fhnt1jNpeA9xQVYmJiYOvl0r7V7v1KdLuYWjx7e3n7w3Ief+ugPfeTbL3375dcv7O5VarU2&#10;3jNSMIfDXsfvezLYwwKHzRWa+9296iDaBxislE0XU+kYybA4HfGShr227+B2RxnpdE3HwIiGjBHa&#10;sg94EeZY8+6E2By75HCBJi0gru2YF8+mEzKW8YQ6L4u95SU53Pf+yx//4d9b+odx8PcyWdQHCP6F&#10;bzUyzfcAhDYf+W2W1qHCayY7hcMcihJF9hhSluV1HEHpUhc36EE5TCl5NJJUhFreWkJAkIhouQys&#10;RQeWhmiJQs71xGGgikbJsfQonwtlnWfVBUFQRmZYlPJG4uEyxnlCxmyK3Z1koYhWFHiBS8ceu/DG&#10;G0cefs/t7Q2PpzmiQVwvZhn2hn5aeBbiPAJ4GVRXCGdDpwr3AobiwaCCl//6N/fOvOfD4wvnUsXS&#10;X/3J/+7uK19av3VlujAG4tdCNtvfb6DdQLmtF+vx8437gvfmxtPrlEqF+maHlTTrKGdxceJJ1ytE&#10;6Var+c6V7ktffxlT1B96/7lqbTsq749PTAXZFLBKUFv1sIXGCvPzyUG3GUBMVkj6TqqXnsicmfYn&#10;zj308UPLb31nreE+9MN/08uPrWzcOfHwM05qDM8xIEAIsUJ/OyZdiqHU36qA0VA9XHyMXWn60Hme&#10;w5mcTtcs9d2bjNOQzMHI7/QG++0BBY3sb/Fork52NEXR1YNTk4qRmI0GdTruZLMpUPGoSkWzC5jt&#10;NIJi4xjZ1tuDfYzj+iRG4OdghedKiZsdxtqYMzoIm74KRgz9uDg2ZSfpy+SoyQS2SJ2jrqFDE2+J&#10;32uJHBpbeJ+hXa4y7qTVKbnQEl8svdiourdWyCXWVipnzz969fqFR06fLW/tdjuNyxdec6BE9dK7&#10;Kys/eOXLhfHCaxe/fuL0CYx911euTk8djRIlqNBELKU9dUv3Vq3pcWjRmoUmG5lYpOnKBbfKDtSz&#10;qg2kUS6vNYqGjRRROALpyBUR465nQMEju+ZISeNSei9UKOV0UkQdimRa+lXqWKUwmGg6kuZ9zWHV&#10;RfCtV77+zitf/d6bb8yPL1R7wWazubJ3tZDJOJ/88M5e9fuv/AA+MQCux2fnfvp/+AdvXrx09/7V&#10;Wqs5Vsj3u3CJDhdmp9H3RkooaGLtdruYTZ196MixuSdXH6zdWt//5rdex61WzCbEt8ymKC4WkPfj&#10;45RTYKEBR0whABpsR1FMn9l3bUB5+hT2w3Y4gWZgLosnX7u4lno7ZV4AwC0mqDgKugFbfzKJFuM6&#10;a1MONVwV1OphRzped2/dwOzx9CNPuqmifTuxv3Erbqi2kVGl4vtiXI3TiZREgXHq5NOqI+AFqQLx&#10;hOBEB1ci6mb8Ys7ncJ5Ds8fR2Xnojg5vkm7ASZZwJV2GpkVKiuPWiGsH/dFASb8Bi+ARMVKCrUKK&#10;RfT5slR9JNUkozgIq2HnwbE00drHNDwSfHBMMp1cKt29DkC7BsrHAHqxpAhh0Q/o8QkCDUJ1hFTF&#10;C9HrX3/roitGZHIbNDqdRAgzYdTzhG2/m10R2QZHNCrfIk0UkxOAM4oz1Tw3bQtEXr1SHZ8fS6ac&#10;s+eP3LvSw/a/eGxuu4GWwL2VfoT6IZnLJ7OFjY2dHKrWXKpUKDnDxERxYqkwtbN2t99offxHfvj5&#10;5z98//7q+vrWO9dvXn7nssQBkP4M44In5lis61kUjizVg73yfsWtAWYIOXAetW0xawUpq91CORmP&#10;D62+USqp48d0Nd6Nbxl1LjS466CWNXUuqTeDdg0L1G7kQkMrIwf2TQCwyOXzvT7IIzAdti+98f33&#10;vvAhPJ1445GXVYaXQ7/DYKI0mR8GLbgOwdbnMJMWammwhJKoKnF1fIB4KMNC6Vlibez3LFn1XBUz&#10;2q6GwCrKIJDEQhl16IyHR2xszPimQGBJpqcsIz0Fn7LZgTG15x4uYFStYkX7AHaooQ3CiuCik5+c&#10;AFphaemIrErW4plzl772xfG4C73uwvwplEyNNhqWgKgz6EpqZbLK8UITyaSXzAyxdMdCfBiwsDdr&#10;NZwKly9/D49cqgSKd2xrt/zSK3+BHgNyC7LJxASUR/i7dGosXxqfn8+dOoYyH7NPVICQgYCQ2alU&#10;ebz0WEZjGY17QSbsY5spI81gYWFztza0na++dvnk2FRrZfOulcR0xWaZZbnlMnYzDpNjLq7gU0tT&#10;/+4PvoCRqv9Hf4RNF42eQjZT/a9fwPAAcvNcPrc0/dF29R0v9Th13Y7Qt23pLEQC4ZOSxxXAU2SZ&#10;z89W9oBjBlDS2mKyglxTyB9coWtgsAh7G4Eh9M0E5ilLJTno1pCXlGdPFpOFbAqaIOT+4rtxwM7E&#10;CQoqpiNnPI0ac6/WWSs360CK8cfiTuG8HD8fa3RMspIUBR/KkK8uZBJHCmJKZzmiZO4BGn4xRQdz&#10;LWXDD+9kwIkzBP6cEyUkuGPgG8OZPRpUUpMS+jNTkyvLl9GH3Lnv+c29m1deBmwPWQeoKovFdKtr&#10;nTh86PKlVy08mhFMYP0/+/N/Mzk5XVo8u7txtdXYWjrx/kiajDgEqLgDnxzy3BCAIwt8BCIR+vm4&#10;y3OAjrvJcoedX0X70tEvamRtE9MdKBpem0WM3uqORBqTay8Vhc4vbCOdFHdsgqg4Xbhtk6BshZLP&#10;KZIl25B2LBnTRAyRFacbDyr2+u1rf/L7vzk3M+mQrN/fq+9MlopT+bGu3+Ocx42XSlN9HgljjibY&#10;wvzW92YQvivckqliqlFj36hWb0ZZt7Zf/uGf/clHHjkaj6fvfiW68L0rKArGiyWPZpxAoFEUa2E/&#10;iHFkztMM3nJKoBmWgXVa7UaDO9iwM1EAXCDLoznkljtbp88/rAl1qrZyTHI1ClzIHYc8sg9E1c2l&#10;hZ1exzRajOBXxdtYjS5eenPpxKnS9CwWm8mpucY2wUliaxplEYRhtlBsd7sofFUNDs5Lvb6PkY1a&#10;XnkgAlKWFBb211EweDw82QLxgFTPM4zWSKjs4o0xuFzjLdHmgp6MQkemU5gICCQgFDersaE4Gr6p&#10;XFwt8WRtk7pF1Fu4vQZAmsAEQX61ZzuGai3NYRIieRYTSC/pI5aS6aR3I+N2MFVi8aZkt+lEB68o&#10;E/M0E9ASM5WyxUYNEXMwMaI3hfLLC5T3pLECUp6qvkfT6c0X2yOMmu2Vt3YWjiyAtTI+PvUgvoLo&#10;mUwYfuCRR2HHfePG9eUrd4LdJORwnUyxAg9DDgF/4DjnMGbLlvLTkw+BVF7ptjAnPXH2dGEi96GP&#10;vm9rdeO//Lcvr6I7B0kkVnCi5xPdFsPRUnjqYmBYk/4GLEWls79tVeDHKkFEmkkli8VSqt1a3Wm3&#10;ukpfEwbAyApkPs1RjzeyD7Afo/awYVVYgkh2RXBE+DkoKeg/9Fo4mHMaYcfHwxwCvb72va+ubz1Y&#10;vX4jHyv8g3/wv2tzN5JjEcQCqHERSerJtFGYR2IiE0ZzyLnagI5mZK+0h6mMiavCfSNKAtGEHNQ9&#10;tjZ30StKsS2MrQcTFDs0Vi3X1TmwLIciLNGhnqWalGC6VCggApycHCeSIC5fVxvqcHickxmEBZIi&#10;RYLDAY4O83MMHspMTIat2vHjJ5568TOiGWdkRLPVhMRsZ2tnf3+/vLcLQi+amSBgUa8XZRHDg+0v&#10;cOOdYX995cHi4dWd3Z1MJvf+Z5958vj0xubOdrnSajbuVPcba5uNdjPpxPLxxPueexKVPrzhOpXX&#10;OGjtSBH8PKAC32fALrlw0OhbLhBMzjAef31zF4NTTjTxYMMFKIqFoStltcDyUA5OTBSnEr1MZvry&#10;Oy2sEWPZdL87zCfCdAJ9JGthcXx9+XY2FqWOPqnn04TQ8owWQo4OglkAU3B4oMWX9oC0Qyl3jZSn&#10;wSvo0pPQ7vSavSEOsHC19kRu5tISGsqWSy8BPnAUotDPodeC39LudTzS+SmpjEm9RSYXd9YIAeAz&#10;4+lY06/ii3gudkQniz4rw03x/3hS8YCg+9sbRipliokVXVc/ZfVKY1XGpsZdza+UJDXUD7TnY98X&#10;bIslu7VsvLFY5e6V6fnZzbUVYtI3bk3MjK3c/8FEzt14sJLIJsFkzhbzfbg6uk65stNqbjeq+/NH&#10;lv7kD35rGPSe/9CvVivr129869jMYmPjTmn2WJwJcpLeDOAG6YJwrdtjafZ6GTnecVAEY+erN/39&#10;3rAvS5IyiUzpZB5d0osjTSGTakywj2TDsoUrQkoyO02ihCpobMUdi0bXFnqUciBC/ZHM/HVVa2Fp&#10;IT2wtIMYNcsrf/qv/smU3W/sVSyRfhVL47Mnz/zsJz73B7/3b1r9wdFHnzn5/kXScV03UyohT+Fn&#10;/+4/REBCHKkyvimkQUHCy2/Wyn/0//6zVrNy8879M+dP/tZv/uEPXnvr0NwkrLXDfnN+aWlgErN5&#10;XPbVyGEqtcCT4JZIAl/RAUJ2B5pC+VIJDkiF5LV7/ZQk3kTKE5AWiqxlkplJf5LNcSG9LvisYjqG&#10;1OOFp7Jmebo5fwnCeyv3MFXb3d/PZXLZsYlkrjCslUdcLg2gs3MZHKB9mFA55aU3HQSPHmGWGAgR&#10;xEDboAI0NHRGh1qK3wpkJCCj2VCS3Xxl3Kse2PhK5LKK6N3RRBP87aCLN57Un6lARHuEWwo1/dOE&#10;SnM6Rp085uLSrBC+xBBHbFARPFumZnog5p5oywdj6WbgGPuD2RHE/TvUprJUKZKHYXJJRj1NM+F5&#10;dwCh2OwwGonvLLWERX9pom+NxtIqf7FGuXiWyA4srwpteHkfaYuIiMqPjzV6O5X6/qQ/77uDI7NT&#10;9XsbCcuZXsjh3HVv58F+za642UG6VMumYrsZzE6x4E6OjUWJ5HguNZku7ayvFafm/qf/5ZdX7j7Y&#10;rdauXLv6xsWr5Z0KHIWYs9RazHkpJNGkc1HvBlTNQVMxLG9sgYEBRjt6y0dOzlo9d6eCFX/fZ/Eu&#10;pCRBUEbvQgstzYGxRqcDVWQ5ouURne1ADPMORn1StOPO9trNZjKZwaEX92iSLI6E32pXN7f2OzsU&#10;dwXGadwadNHjxQsGDGZyZn57r4G7CLMzrvbEMiCswvJHdBDMLMYzrvHja3UjcZFKPpLOBg/UapXT&#10;HkQQmivC+QOmyLGR8E0Jx5GhBoRy8JzIpu1eTY584jKljs9V5Yn8HBosuCZ4HgU4stihOwQZTqpU&#10;QmtJ7Vd8kCTcBDU6zDOnHzqjIzC0pLDF3lu+0wE4iuoQm7l6Hu57BBNE99Z2QNNfX1uZmRhbmh4v&#10;Ts0snTpVzKWlMgIWuHnr9spL3/7OX3zn5XOHDp9L57CLD4VLgup1QKgOr8X29t719dbpYu7IGONt&#10;G+KP9Ie9D33wmb949fpYaiLb7e1DFZzLJTI5HKXru/twuWDQmyli2JCcmpw4cwiN8NLaHqfH733u&#10;Qzv7ratvXej3WoXc+NTi4TsX3xjzusFuIblwXnuHlsQmKRI8SagF7gE0z9iBp66b1bnlRmYRFmKJ&#10;WEgiPsYUBEsWEOs98DQF2SAGJDNh1T4n27/opcBM7lP3hIVdH07JNZD6CCU/ziZwIyRciAqQ0h5l&#10;sQ37ZMhJQh7Ew8UUuU1YT7GhguPaG+CWPRDfiw1dixDX/KHnmJbpQNiIkhjD2EF8baeBDIJ+OncE&#10;pVZv2E7YwY2rr7c6c1gwv/PtP37s7Jm9nVura3dLKTedtyFtzWWxgg9bLVwuZ6+y3dqv4aA7rLWR&#10;GVDtDK6+/d2Lb/0gnhz29qrve2IG+Y2JwhgkXXa/5zBiinmISGktYWSTiHeRt5L2oSPDh9xFXohi&#10;zY0BSDESWPWw7lF4SLMZW222rrtWZB7YMBwZEUQePGLyizJBaOuuOP3UwECFDDF8tvY9tXtM0w4B&#10;WPC1kO0/bO7/4W/++pFkc2AX9qv9qYn5KE5Ya1ictGcOlybn1jfWjzzzSTs9mWQ/sIfMZYiV8Nh3&#10;w2RLTUhSUuNVYkj0u7/9fzd3lnFt+63mhTeuvfbqpQ+9//GjizPYzPNxp96Nrt5Z0cOOz74oiads&#10;JAJSjQGqiAdT1MYH6xsbiHdGSEK/269Va/Bx4UODZ6ZQzKG9q451bbRJlhFdJJSsj2KPItFViJRc&#10;FeUS4ILPUwXhg8Hd27ex96B6SNtZTFjyNC0mRI2mJt1A5Bk2eksQTGCckkmm8RoKRcSyg3izF3Hi&#10;y5MZDrQwxUqzzI7UHUVOAm00VGL6oSQC8ein8idH1jSeNAMRGkW24HND1ZeFnHA7+gZUkKz7rvGU&#10;KhrJzMrNQUnzPSX9hD8Kz5p4Wp0Rq0T8FKobj3QbE7eZLecFip6IAyO71Hj/jUJi1N207HetItFI&#10;1Gp0XEbkZV5S5Ji4UjFbywtwRm9BS1LroFpVBrvQjO1as2FnOdjJF8eq61t1GBoGg0Q2hqbEgGwn&#10;F6fTU8cPHToyt7pVvvDaWxWElIzloVJPMwt6rFKpYcaQy6QKY+Cin8AC0vC7h08+NFatnD519Od+&#10;+nOvvXbhle+8Wt4rb+3tVtv9ZBAgMr3lDPMZdI68OFTSOP/6YbOBVXqQSsZR/87OlubmJ7ar9f1q&#10;q1FvmsGhNZLta1b7KEXnoH6VsbtkBktD34sSKipTUykp0oNBKlVw5LyDGcntq5dxw+JFDCkMYScl&#10;4ki3BtlUp9nEEpDAaQ7LQB8WRhzIExhSilGYO2VClgZYgzE1NsHptj7hpIcbwaI86rIgOip9ZLvC&#10;rB9s+XpxPYdpeLsh3TqGZ8xLOIYRdN/hxFwJI6ppMhkd3DNIMwCUlZsHLCppOtdcFxcuXyxUN2x1&#10;7NgiuB9SYiDNT1HBhbzvI1hSP/vTn/33v/MffBl18JYW7VWpWPilv/330EiEyKGGfKnKXq1aaXWb&#10;Ww+qtNqBb42IcSc6furU6ur6zdX1yhe/9OEnHgFeWk7OrkRosqoYy2WC+vo6MwutCvJNx/K+yBeP&#10;HF08v7O//M4KJL2DOIT4fqcFE5jlpbDhIVc2THuJ/KD+sZ/59PLFbzz+wmde+JljjZ7V7A9nBtZT&#10;L/4ChMWAo+SmZwqnPrC3/U5280a2WPKLC1i4XFFMaG4LbkvM+OrwmpGYzz2KyjUs0IGc6tE1SBJ4&#10;gGZ4KCoJ9gHj7MIFrBoDQvNto01w1IGnAgqLm3Srj1AAsX1hki3pGOHogdQAbgjdWTTH7FIGOWC8&#10;Mtlk0pYrhnUQomNsr0iqxeZdSLm1jt/oYAgoakhrJHeINF4C5bgoMmRh7YLvIQpZWRaIlOkOG2++&#10;/ZUPfuhzm6v31u5fePSJF3Kl/LVrrx8+dGLQqays3/b71aA32GvafSyHCEFLeT1ei2K8NaxubPFy&#10;nDl+69YyCSeu8/U//xPsuMNO7NGnT6FF8egzH4IgzJd+HW/rGEtzjG9cxqcEQuEKdhsodgeN7lBL&#10;SY5OmCOEgwaaJn2UzDD72LGkMRdJy1Ac5bzxlQKpUSGmlLJG7CiG4QjpGNz2mPmSUGgnRnqlFnRZ&#10;+PF/IKZ2QeMbdv/Tb/z67HAXP+3hF37Ivb199dY7aJIsr6weKU2jhC6NT4xNwquVHLheo/xg4+5b&#10;a9ubn3jxpxJesetLp8ujIcqRpCIMF/YfLCdT9vShIyjr37j01pkzJ+ZmJwbsbFudLpoLMddwNHnh&#10;8SFhDsRIbZuwRpiv6P2wvEaz1YO4o917N7fOEfQmLQQROKDUdQqRQPyURONHYliyJNVRiPWypovx&#10;XJ0tnvovxcKOmcu3vvmN2fl5eKbxpzDDiJPHUxe87byr8nQZCZrEIp/ChgpPvF2C6qVRq0YKH+fL&#10;Qf1AV5hP6T4RgKxIQmE+i690KCokSWpXi4SlC1uMPR52mBlpx5ZsBI2elHX0t2BKITlokZKXg5FM&#10;VqoFXw5fjuACJS1MQuAlNlHCPyQkMRASvdpDBF0iecOClRb6iIwMOJ5D3RPI3TGqSvXX2aPUNXkZ&#10;1rtScvsvpZxKNIXul8KCCdWgKQ+2p5W08eHo16i3ltdSV3avb7uV3eqR44e7AcIEcuV2C3je6nZl&#10;7tgcmtezszPVlc1WrUkunOVPFlIzOcTo2AuHZuCrW9ve3a7sNDCFy4/to3Oxt7+VqWDSWixkpsbi&#10;pdnjvU6zUqs89773Pnb+dAXNpUH/tUtXLr58aa9GXnql0cbcKJcBdB3rmAU3GM4b2PO2yjsYhqcz&#10;qWwuMVmaHvam9+o4QtVAFXFoHo80i+bgXY104RbhNJIeE7mq+zCYQ0mLETImY2CgdA0rTbzeZL/e&#10;zVjJkydP4SyZkE8a45CV1bt76+tLc4fmDi0SZBBYsAPj8cPySu8t3B0UTaJVSBwEJq1BlCfTiDJO&#10;qUHVlCfWKG3bjS6PzMZHORyjvgSFWFK1yNokpAs6ehzTD8lCCUNLvS1ZIrYZm6sdQ/x1EuhgdVs1&#10;hBzUmk3coJg6wBWazeV2hAtsS62sAkjL8LF80SpTCIWbdmFhATb2Ci2HoYDaqO+I0PJM5eC0iKeS&#10;hYmJpeikqzuShBYIjij4P3/tVxrNlcfe88jK7XvbW5t/9q1Xnnrs/HPj464IwSQxwiqO5Z44Nruy&#10;VXuwMxhmi7BYoaUpOmf7WDE1NZ7hZXIh6hnCURHaWqIQmQ0ydu/mW39+7Y20Zd99a/vZz/6devF4&#10;c2hj5rXPhOtEnvkgya3UYm4Wnta7teXLheNJOzeBTEhGlYnO15HND1iSIJQEGTlcYd6FGwAFDzj/&#10;WImw/w9JlqZ7HTUUp5uJ+ADnnAEIHF1fnzQcekH6jXHmyo+PA1GAk3yZWAeuuNQ5rLdCo7CgYpsf&#10;O34poIfpFJq0ZLnxgQzYz6BeL8YGNQGJFh4BN98LdqsYY1KYxERCxLRJi9/WtNXRsAMvoAtuRpLk&#10;Nof5yh5qgTu3b6zevvRWJt5p1jdv35zIFvZhDKitXt5dxa/AvPveCmT2bq3W8SSlEcPegCPbxtTY&#10;/PZmJZGObWysW8wNAu/EwWAHFczi0sKVa5f+6ef/lWVlIGevtfqWxCxCwA9tDkbIuNmB1hsvFnFs&#10;qEGu2sNUgnKVuKyLGJrgtLG3upqfXoBXtrpzf3z+FNVgQovCUUWERi4n1A6NEbYdGKamxForZ04W&#10;d3IwEhjPxhHfxSEC7o+EjGAUO6WlBkbwKPfQyEUY+Bd+45+W792cP76UmlycffxjzvjaW9evHJod&#10;v3l9DeMWBmqQN4hb3199+/sPvv/1oF6GneFr/+qfpbJjA1ZxzB0QlFsoF9w6Ns3pD0AhrQ5kCP2I&#10;lYpHJ7Id36y1by7fmS7ldQanQcg6AGWcOXbWyN/cLOOsgeUOEgQe2jxX3bTsA8dcHNk31tbrjf3H&#10;n3wSnRFPNhbyhbgJ2iMxv4AupUwjgshkCUK8xrYXDVqdLoJxNjdWjxw/hhfJPHBKt3yNLrCVCa1m&#10;PEsFjxAI0WCPu7BW2y/OLmL1SkBdpcpk1qICmsZpwDdR11h00fqiKYxxRmJkEGcfXpGMO+zIsKNd&#10;eUAYmOYz4cehz5B6wZFth15lMmd1qKHiFXzaogZ3hcqIPxQ8k6jJUcanYlooW+qqtCWODRurq5nm&#10;Gj1ER2vAq0WJNxsDOA54imQ0zV1LY00tk+5q6tXR3NAsyCK+s+0RZVDPLvKPJuhMB8bOSAzrayap&#10;1KxinIMoKZO8duHN+2t3zz3yUHF6MTc22ShXN1a35o8t4ffMLS70dmvAXjD5RuxHQ1oicBRsTyMf&#10;tbiYK5evXFmu7azDsIGSNZWbiCULO+nMCkCFqTQAPXPj0zBVZCezM/nS7s7mZ37ik5/+xCdefvX1&#10;5ftryPxavf+ghaObT75GOpvOlTLDqA8MOVY6PK71Kkxa8VwCuSix+akjTbA0G+3Kfq3vB6pi1Dg0&#10;DYBS1bS4LAVYZIvJjW2jSEUN2i3Hv7d6/S/92Rfw72k39Z4nnh2fHsc52oiKAVJF189Kblfq98rb&#10;k9nc/Pyh+MxSl3gjJ5VJM1g9No1LvFPeoxYJizXB26S8SraBbQz+RrBnLqj0gQO9Hq1OZ331wfTs&#10;PDNieU/SA+7ahpgv9aw0Uui1CMRXxxvcGqXVO449GpZL+96hmqZV369XkV8rvU7HxbVAXttQ7gY9&#10;vovEUjqEgaLgwgNJm8ij4nIqdC1N0obDHMM97KaCDhZLUEBTJeV8PB8ARYXS4/wHPtoKnJs331qc&#10;nsKgEcFw33rjYnlt6/nnnxFNFY9zGM8U04lzi2Nv3tiK0llIeSkqwayr1690gzdXsOK7hBZw3ulZ&#10;I49bKJll0ACh+4Z3ie57+NX/fPST/+OmT+pMjrZyND4ZOjuZHmSL852oke2stu58K3/uI0F8Av0p&#10;tACR8ouTbR3NVE5yXLkUNFeIlIfGcN+WTYsnLvvgZCYTlLDZRSYX9ll5+OWQyx6Br2l9wm0Qzr22&#10;NgX+FQqIjWRHR7JWaG/yA0mlCIXkw/Wf7h1MwZmSqoBAQQCKEDmdtCfyKT9NobcIawjv5dmeGSoC&#10;MmCZQLz2xoPLfQdTz/ZDp59KZcZQ1OeRmTAIN5av7O3uWz0fRA7piyERrI7cils3brVr7Q5Gtn6U&#10;y6WxvDYr3Vw2jhFsIpECBwCvd9AefvxjL15446IVa1eqG0cPH11ZXj185DhCAZbvr0xNziX4/tHB&#10;BlMX5woZLHHBjcEh1IJGeeAnON5E29wSkA/ukKDXaW9tbaQmDlW3rw+a9WiW3ESb0Zr27sa96YUj&#10;aprxBNDqqdw64nyEydVimVeaY0w+O6ii4kKwc4leYR9OmQlijwGKLUBk+DAKvvh7v5HubqI78fhP&#10;fHZs/kTXih85cfzU8dPtvRW/2zm0uIDR9bBV6zcTty+/+Tu/+S9fOHcygbu9WscT1drfJ0qX+xUd&#10;ULQFYyLjOofGS9uMNQPLofLwQw9du7mKmR7e6Oraxr37D6B88YWfYIJETOvARi88m/JgKUR6yeTS&#10;PHwAliTd+dLRl6EjjSEYZF+/dtn24ufOnUEsEaUBtnZQJVgmVGiUiQSnM8lyRnG2vKMR+j3AaaLb&#10;u/Tmm2OFgk94LunwGJDDiQVFxV9Km7UldDvyEkmKCyJJJoCiivY3nCWjlAICCWMy2b6C6rJE1ss6&#10;pI8FIZHs+t24o9Z6noqGvjhGaVlGkKKEZMthyLONmFsa6KH2dgnjledEG66CfY3E6cRTSKBccp3B&#10;WmLZDYUNQEqWrTBhJqo5Bj9hVn9Lkx4s1zlwa8n2rgmMpuoyBlm1WemYIIysv8xqMHunJakSkZqC&#10;Iw0LPHCaRiZi1hSsig5T8ij87gBJQnbpffW/fencqSO1WvO73/x2Mp9vtBF0VdirVrfK22BNJnKZ&#10;gROknTic0lBahCJhZ1bagPwOjBsrO7sw6GEvffrUUqvf3d7bXb53M1mczI9PUauSrexsYEyeAvxu&#10;drw4dvjcoFa1Y8MXXvgr53e34bRDhszb79x46dUflMvV9Y21KrrHiBUDMBPrhGN3B0y+2W3W8BGn&#10;U41CvjA/l59fmEI0Unm3Umu09HxiTCeCCzHHCXKOLAmttFQNAaC3Jf0l3D5oyzerNTyOpcmFU088&#10;sVW+D6GQOKFoTkT+w+WrNwq5/NT8VC1sv/Lqf3707JOPPf0UGIGddjNiKkUa34stJxABU7vZSpQK&#10;Ms3Svd0eCYYtnaFGBxFuct/gT9a3tucWFgPBVAqFVhFLrqNKMbU4C0ssQekKwXhGQmxpyKFlj4I5&#10;2TeU01G32x7aBtIEuEYoIo4w0ofCnPaJXeJSywOfKhu1tEdTwd+VP2EKJhs6e7XaL/7Nny2i7Q/U&#10;aWlsenJmfGp2fGpmdn4W+FOHw+n2WD71wl/9se9lCus3L+FwC2/ovpdcWjoaSTCCYuoSXBeCFGOs&#10;UCFVKn4PRzalrx46tpBwnkNViL631OV+inkUYhvSu5Y2EUyRYi+/fvEHV9/qHf5BJzFhDzs5VmXO&#10;kZkxJ5o4NfH/M/Ue0JadZ5nmOXufnPM5N+eKt3JUzpItI2MbYzNjwEDDmIZm6Gk8C4ZezEyzumlm&#10;oNf0QMNqwAO2kY0jlpVVKkmlyqXKt27O+eScw9573u/795EQWKtUdevec87e+///7/ve93khzCnL&#10;7sGt+Yq1sVuYvxLe+0jbEaEk+YaKTiQecer48iGCkglIASFrTBCVWVXLmccGkWBPYI82gYfQJS4h&#10;hLYjoh8NZLMxiZRmfeMlqSry/4QBjqSRICS2mHqPDYDuRGwtrQ5L/pklSfpGnrCCIybkAFJHakrU&#10;nrKaONuWhWpUvPNl8jkt2WINNQ1KCXDFeV6urm3O9Q8Gllcv10vb2bLy6Jmnf/rmdwMR5+KtW51y&#10;DTQlCXIq+KXBiVelh84+88EHb7cqNQ21I+sNMJzuEO4A+Ccab7h8jnK9iNsn2tuTjheA6IYeO5FK&#10;oARBrQPSpcUp/9e/+i8/98Vfxl3pd4OFZy4VM25bkHy+GEW3OySDUDqxgAsERJxd0sWqDU1ejZT2&#10;WxsLa3Mfmm1utZWdf3D+4MHHCFqDWrWRy1XTOI53tBFIsRlopFkZoyjMYCZugRLsVxZJOTSZNvHo&#10;hJ2nVKgZqVBS+RimErZKUWtNBT3Kd370jer6PF7D8y995tRjTzQV/aIPTIzcXr9fq9Q8Htf+fYPn&#10;2g2HyTYzdRND8xtL8xDKCaGBJPKa9CqELoNQ6OKGD/X2UoNTVQPBgGzexatcWFrMZXNooR8/eKSY&#10;2OHeDsPS6JIrPo8zlUzg73rwD0w4LToJMduPcaQqjZXpmIDDObOKoV+5fPWjJx57BOdyE52uUcSz&#10;b1qT9CkX++xVzuxgIKoijKcYxwJcffvmTeA/+/qRQ9HGB0gjVairgAwhbqQiGz5m5FKBZ4NUvtbw&#10;evx4v+hIo2nBjwPl04mht/CLiFVLDJdwcoKgCmt1m1koIpNTpFmTWJdSGVTGf5LHWgd1KBRBh43d&#10;xM02RYAMBVleBDSpIiORokxFpjiFgpDFUaCPSZKF56aNgwg4dcCR8iyZ5QWsVmFePxOSVX0g+zHk&#10;h5T8glykiTBwrTv11Kuqj7dS3cCl78RCA9VN4O1OW7vaJWM3vEfTc0U5W8IMVAtsv5QHBzlRIBw0&#10;QXywMDOH4nJsqB8I02y22rAbRkb63j1/HvcTSCIb29shqzu6mxgY78d38wYC2VICO19fZ8BudQwP&#10;jNTSZQNxdGGbUiI93s2NVaAcLOWCORRKxWugoDu8YcnpWXYi683c4wwAiht22aNj4UoFkXH5o4+e&#10;PHTm0NrGDhxmU3ceXLh4OZtDXg3JnWXZ2M2wNdZrrUoliQoOs0yQlyaGY7jamPbC/ppHqgM2SVwk&#10;I3++sq7I4uEkjc0ohKujdrnkQuopE0iIK1qKquuwcZlvHxzbMYHEc7wxt+IP+qyK6fTJU/YQskjV&#10;fL5IJ+OORvh2qUFEbaOSK7dgXFPZCaka9ZuNbjLRAxEEQSO5xmg/5OiPUCQorj1mGNinsciiX06w&#10;Sja0CGIZ8TOJLiyuuODKMdKHrYec/IUX0RJUMBCVnW4k/YglyYTnCnugIDFRhLVGblc67LN9UGGr&#10;Hhn2xKgWo6bJSSgHtrZ3ENjBTWvSxmK8DTtxJtFMJFNzcw+w5NcbtXDYBwpMJBQK+DyRYM/Y4cfO&#10;PPK41x9cu3etmd4M+B39UZ/kdiqCGickiXiu4DivVVAc9ftsNKNlUHsgiOo/wnkkeuSmWFI5hbQ7&#10;7mexbrQv/DfffOXN7/0VVgOHoeV3KI+deujmvcoXn9vb64dSzHD56oMDp5/JbK1ml6dS01cDBx5u&#10;mP11ij8EJ0SA5iVhRCCxEXXeVU7XI4kLyiHOVVH5pWLUCaADlrUO9MktutSEKiPdpsSNboOecyrw&#10;e+z0oDgzVj8a6IRl7FC8gZF+jQ0VnBMySpLLsi2kjKxzImG/VIfLs+Wy+xuNLKgnLc2GYwJcFzrp&#10;jXBOxPzFMwvQYCa7CWO4USn+5JWX02urVqMWCMYuX3+rkl6JLyV7oqF4TrVT6QicirVey6MZjsxB&#10;Sn6ttZBSCnMYfL2w98DyQVJYtVGuIpxNmTzYZwV+u1w4eOIIDE89w0PZ4q4N38VMt9fc/FS0pxYL&#10;h/EacJiem7+H4Yw5HDEyr4BFrdTjhOAZNzVQFcxQBIu0vbIylU08mLr92pGHPzPz0XvAzR88/gTO&#10;DRvTl3a2rmdK8WNHn0dLPb29NjR2kJVJtH1SBa/AZ0fnEnIT8sQVd4qZzU/EZGewIncU6ZpSEJCi&#10;CcsQcIwPLry/fufyI4fGim3VGhu8+N5rWJ+r4GBYLRsrs4cPHdjc3NheWbz4+g/X1pZD1gg0+jgi&#10;Hjq89/SJo6ywIUmdKtZ+4YAUelQVGagbc6tb8JL0DcTMFpiMazfv3qlVSj09vUeHhl0wDqUEoo8B&#10;qMiRBOSee2SRSBhN8hpOuq02aHSy00NOZjKem1giy7x4zn5HPwah1NPzywf29oOywllE3Eo1yNxU&#10;pHtG7NcC6UkxSHA9t2BabGyuxzPZPL6L1e7UNB2WgVJ3e2W5jRgPGmMxNkcSKUM8bNC47U3NbwX0&#10;EP7eXbye8Cp2Qao8IqLPGn1UNDMUDgyDRUI/ifMzC6FCRxXJuRLXqArTevkb0UgKSjQLR57xWYXG&#10;IORq4zAl6V9g/PQfzh1WmrbS4InYnUTZajE2x8ycLF7b+dRF01NFOF+6WqduBAnvuJjMGD42AQtd&#10;r842+hg0a1BFbPAnFDBhONV3TR32oqfZC60zPZ3oKXqcdmyjiFmD2BIfKa5Yo9HB0A2mTFq9OrXq&#10;7MKiyWrvG9/niUVvzi4dGB/ApOT6rQepnUzYCU+FpLmhkHV4QsHk1o6BwDQS/EzZVAL+U1yvnuKg&#10;N+Cmj7ANwQo4MtWRWB+QA/PzKwuL0w5/wBqKgr5UcQRNLo/ThV86vTDeePoQ8eF1uffu962vLj70&#10;xMOfeunF6zeuTd2ZWZxeyuRSaErhzsPl1CX4ba0CiWeptSUh3cwS8XnHxyKSPAyuW76ACMtGR9W1&#10;1wKjwSUg/SePmkkry7IGg8PmaDSqbpcP5QSMNB0OaaIugabixIH5GgalVqsbhz7V7j3x0Kn/+F/+&#10;U7NSP3vmoQNHjkOkg0SznpCXyEYGOQ9vmUR3Ej/gNEvjHFPitzCDiekQrIjjNFC0cDG2HOT7FfA/&#10;Us/j2zQAbiRUL/P8VJExZmlyjlJbnxRxH0WE+KoGPXmQb0pCndNDAolEjY3QdPSz2azUX2qibWsW&#10;MYYKz+5NLGwlNyrWSL578DuYGh44cHBkdHR+bm47nqKuHJkvHNhE8EsbU4dJiqWZI6EBuy3QrORW&#10;lhc7mPykkgdPPXn8yGG/Nzx986qvnq4W864Dg6IPj79jBb0DotdaHY1ubPpgrbXqJPVlqxkFX1NB&#10;yr1yHG9IQ6Hf3SLTWmCmFHRKTj98+sF33j588EhvzPe7v3ziwpUrir+v1SrR9zBYrp1/yxMajo7u&#10;rXSU0vp8auaibeSs0d3DezUx6FVFF5FSki1EIkQ01UxccaJdqUhi9k2kcpUCfxD1aq40qfXKKVnk&#10;FsV5mCbZEDuw0VHYPkkGzBYLbtLy5i2ecDp4d1Q9o5aA+cxg6tRqBTCz1VbT6zCtLdxCOJLmH5mb&#10;vjw6ccjqGaPjv8z9X24hQuUncYQZ/pme/fDw8aPT9y8mV9b89gAcEsgJCTQqQGrj/JVO5lB2FEuV&#10;wT3H0E9Ymr336Jmn2gZAfQxr67OeUAhlUqlQQr8WzQC8uFKphG8LbUoqmWqUWgDxxdcXt7bWOQkV&#10;VLw20tKACv7FL/+q1rJlkju4Wgtzd96/+Pq//o2v08JpUIVGQGH+Gt47PjWMqS0Ep6WP9srl76mV&#10;FD5vh9O1Nr2G6X5iZ2p2+uLu2pzV2DTZ3ajYZh5c64v1WHhHYY0RbGeShVBrLXaRQWdKI0Dq1XOK&#10;aqNJHjFxIqEYgLZwcFDECk5IyfhKs5K2K52Zu7PbcC28+tZEf6jWNmNi9Ae//7Wf/9xD+ZW1/OF9&#10;a5evbN+4t5rOnN4fzOVzcKbb3PDYy0zdsQmpvdCgCV0tDzwNYKyqbG9GHYmzViqVwoDq4P49g0ND&#10;+Joa3EI8baJdiRzo7VQqQWJ6L9LfgLWu2u3W3qGRjj1Q0yxG5mMxQo9/SofGfswloL1yJ55FyTkx&#10;3m+z43NFGhJCi5tEq0Al2iRvDt4sDoIEjsc5Q7bm8uV4uthoEgUMzzIKJdzZEKvbsOuBs4aUT6Wp&#10;I/G6WwWX7CCxVKgdRgZDhER7eQiCJcQqoJJCYYNugMLdF1rjSPzYRIACPh8koNlM3ZJOZZaYxls1&#10;IeupeqHnnk4ENEYVShdYqY0ETtL43104lsYGQ2FIVUWEDtUgMhdF3IaQoLVSheCbzUcsGddBed1m&#10;LVNd9ZO3IgKKjCKRkUOQtK6TRsiHPxa2ijK1K/r9BHYrwomZhUfvpKOqH0fKwsyHjhHCawE9crmd&#10;xNqwWGA7BK8gGwe2IY/EeL/LZ+p0VL3KNUmdRn3pwd2lWeKOFLY2n3jmqS/9wi9+dOl6NZW3uHx3&#10;bk8nkzto96oNxdw3CHUH4FwwJqIXhOITexsmQylkAVJ+C5SzpOKB6K4MT0azZqnLe/xDiWwmntw2&#10;WlwuX8TkcJhd9g2b1e8KBmE39LuGD5xN7K5hv3z44Uf2792HU/KHV65fuHClVCpgpEYyCpmAHbgM&#10;/X29+FbZbL1UTHvLJa8X95L/yKHJJl5Apbq1lUZ2F43lNV0oxwHvHNpOrEw68/X19RfK6eEDe3HZ&#10;KZwLyPM2x0532rH+mHd+oVNpIhoHupW+iQkslDAVJXd2fvCj73reemPvngOPPfW01+fLtHZx5UqV&#10;mioAEIJooxlEBSZCOXQVtu4ZpkuK60AdD0UVCjSJSWICIMBqAq48haRNZBDSDq2KwYOZgnHYZyCA&#10;rRKpjcj3zWEOIDEwZR828NbdGx/Rls7ad0GW0ms+lgsKND83fY2iL62wPPjwkaM9PRnAGgudOuoa&#10;MmURJRMgAuo145ZSTT5AOkCAQNDGTnw3FmjeufJWZGjP3sNPBzyf2pm7vbl+vcdsocQyHpPks6XN&#10;fKtVbAH6BNzXdiIZ9jq6eU0GWbT6dMI0NU6NunVEV9JJzJbCidZqs1arxWvX3sH4YHykOT+/4LRG&#10;APvFA7azvrgwv7T15/8pU22CKT4xGPvMC8+5mvG6oazavJIt3BZGFI4pEZYmrcEsWDsLG6nXRAcv&#10;/BvbJFXoCiEv0KRGDafQiBxN0yaQb0JMhmva1tvoNOJSNA4xNdBUzdCpotMDfpEV5U+tIjkCFP5A&#10;cdxIFPEWctvbmzMTR59dmrvqNVdUpbSQhWFjpVhMxPqHJIKTc9KDiM4lC78wazbWV++Cuzs7fWVj&#10;Zd0iqbHenkKlYpVrK/MzFgUckuDInjM3b15GHYFJYqZQ90bC95ceoPjz9scOxlzhaN/M/fvFSgU1&#10;D3andCKDuIMWK6rStSSGoIFQpNUs03s1GXui7vXVJComHBSuz9x57Oyzf/Knv28xY2TjkK1KXWu+&#10;/NNvvfj0Z90OH9xTDhzaKOhagUoaeyC2w52NlVKDiOOwmGDWnE1uQb5DLMnS9vrCfQ0HcNV07Njk&#10;7J1rfSN7Tpw4w709cpqCAY+aDz1gl9Ml+ngtkjzT4NjAcleSkcGXxYGy2D7abPnE5oF+/ubK/Ymo&#10;6c3rH0QcGEKapJYvbMKqEmnkiyoBR+rHJ0d3lcb2PZPzwP6sLbh2/Vq6YtwutvGjkOxNrWWjGK11&#10;ZafMqGadOF4fQIU0LBSrNMTS+M0Tx48iRwQ3E+U6kCpNeD7opsWrjkaJlV+ugqvdikZ7wj39bbsP&#10;+Egzzh0d6liYWGZKhKJOlbIwqdxswaU60N9Xa6rz8zvBEO72RJOQysZiqYRVW1OYA9Xmohy1KTq6&#10;toDD30NRHTgyauRZb1HmGjpNFt5BjSigRG9P5I8JUgRFtctsT2ghMcJcr9baLpy5gX1jsAmXep2O&#10;EGoYWJckd/P3SN+HQBn66+xFFPNFVUfUcTnL/2FkkbRIQCYGExU2MhGxBROLHiB2BAFI11a7gedi&#10;TieYJMRhNco2Gh7wFkdEFN7/gEYwG3QUrUyHbxGZ9knoCJ+DqC5iRkoXYiSQgTT0klkWqouUPubZ&#10;qt3oAEk3+RoExpBAtoxSgcnaAWEqgAkoSK1W6isYtGKpjIZlFhAboh4SPQYOK5wpIXEUHAnSX1CP&#10;hQiNdCxEbMK7b781PTP78Nmzx1/8TEZpvPfmm/CzrE1NtRt1SIP6ekKukHv/wf0Yc0JXUK1UjLDd&#10;WZ2Vege6CwjEG9W6zYv6ssalUbtVyYYCkHK3lxbm68ktTySKiAG7y1tzlTIp5zbEvoj0DTjCPj+S&#10;CaMjkcTWylPPPP75l16cnZnZ2I3fvj07PzePTQPDhK1EHDcknp42lWWKRWogveTY8TMHHjv99//w&#10;/21vJI0sCeEAEf3OUFRRmtJREIWI1W77H3/+N2/evlooFlELXr586eCx0x3ylcsYHp08NplNJe9c&#10;/wjXCEQeGjDYkE7QDKDvZrGuLM6AJP7v/h2d1nGGrVTqNHmkDh1PYWSpu5sqetAVtT5Jd0aRfji2&#10;2+zi8osqjY5pDHOSuzwHJoHReor7jpV1Rj2aRmjJdau0gZXi3XxqAkQw49RASG58gcfjLnEysFEP&#10;aZZE54jKKN3lo2MoyZVh5pxFvlnDocDjZ05DEDY7+wAuQ42BAUZSPNKZi2LUic1pN5q9npA1U0ji&#10;/QO7WC9kjj/6mXzEt7nJBGEuBvHwPHpi/0ois9uEVtgvtyDDBDnLTWahdoflztR5FcdJTsAVxenH&#10;6Yp6DrZI09SoowgUTiNbUB8+fao/0KOyCffKhfcPTe7bWdqM1QshnOxatR//8Ed/8O+/vjx9tW3v&#10;swyc0mSXaCZprAsThxtak0yQp9XcHt/GxnLAH8bpHsVXSyWyXZNDRrnX1EbAnJDACXq4kZmxQmrP&#10;hjl6Hxqtktr21uzYxL5qOali5FSrRXwBpVnb3VrrifZ77ebvvPLNfRN94Jk2CvHE7h2Hx9wxuIxS&#10;GkUtjguSVjHK6MeauqZq7pagQV3I/vS732imdk02a68njOv+zBOfwe744ZW30ZI3O8ONZmllY8nr&#10;D/TF+qLeIHJME8U4aprthZl8OQ/KcCIebxSSbpvq8cSwzZhpYa8WitARKw67qX8oUKlUFFKwo40j&#10;rcfTkLF7PXZQ+NdWZ5YWZ+2S6ZFHn3/3vXdlt+GP//gPnnrqOZ/XV6t0sMrg/VcRHtfm5h4zAuvV&#10;4nvnf6hAESNDWUiLQrWSxyBsdWnail2DbQWZSm09teGPhYEHhTSXW/5yIbU5O3v3sadeYsWYJlrr&#10;JK4m1xqFitYQHo6ShToD1PQB6wgNYuw4zVru/Xd+9Ok/+r3BgDtTLx89eebE0OTO4jy0OjPn32ES&#10;AM4ZLR9o2E75/u2NuwuX/CHf+7fnsuXCscNjLE3Qp2vi3MtPrUGHv/I9CN2NYLehn4S1/uCBvdFQ&#10;kDS0hCUhRCj3bukhQQnDDCipVCnjZNAzOILr0gGzBOpoADkLNMlCd5p1fx129xmF9YAAomD+k9PM&#10;3mwbd3drNEFoY/MGuk4pFoC6ajTrIDsiQoJgsKRDc4aAfcNTbSEbGKjFUiqe6B/20s/C84L4MLdt&#10;Y6HL1BORPtzhxNqCvYFKfUXBDoErBASa4BUwSaPLchB6Wi5ShR5b48YbYVuY2yew80L8yc+oUdH0&#10;DZKayKQlxvEHzak6VRpYYVhGRdMOMhbTUyYqRqOA+AlYD+vQOmysEQ13ifPH2UQrdbP6hPC+K69k&#10;6xQJPzglVSG5OJHO8OprgpGiD0s5CcnAgCR9IEr7Ykdg6fQQE07aZh0itgKgadHSdSEQxuulkzfr&#10;RVF6FYqAheSwlFEYA33UMtvFiXpIKKmaiKKkT4Eq9TYpGDWhpEJbN7618ePtzffPvwUNncXQiQR7&#10;hwZ7K8Wmx2wBt0EKOjHYzBaKNgMSGp2yw6Zkcohuxr3ucpjRvshtJiF3UtomwBihTCk2W8l0rlGp&#10;4mmbODhSU5RkPrm2guUgJHvdJq/PkfLFnQgqc/m87mhwuGVUKgZ1z7HT4f7dp55+rpTOvHHu7Z3d&#10;xNbmTi5fBIyXojZqdV+o5+TRhyK9PTeuXpz56Ja9g82PLruFUxSNArUpie66KMZUAAcg58Z9vzA3&#10;PzgydOf+veTurjfkwp9aLLZwJGY2WfeOF/oHYvBBQ9mI4wVdEoLL1El0EAwbBYTZZAIbAbeGL+jX&#10;zfic3azry4RSnO3nouXCM0JNL3A4Kq4LXjBwUSL8qCQj4FGO1j2QaUb9Nlc/DraVjJ+ov3GzwyEO&#10;ThernOlghfMpo5Nagt1sFOpDnuAJO6PMu7t+VqPmGf1NGgOritVuGo+OfuYzn0YjulQsZjOZYrFA&#10;/18q79+//81334U61Wj24I5weNE5KGRzaeg/P3z7WwDxH5vcRz+OPUW0TCjN33jp8Tcu3L/VKAfc&#10;EyalomdKfyIaYIQY559/EjLEffBu2qUqIDhAJWPcie3szVfP//WffX36+s1GIXPm6U+nk/nJ0w8n&#10;d1O/9cWvYJ5jckf+/P/920oGC0V1ZCJ6d+lOcOJkBxNKSdHbPZqWSq26bMrG6szZM49dvnwvEvCt&#10;gMEvaajVSPot2yipGwfjToeM/7KhpmhVyocBPA9iSJMkcFzkRTaA5Yt2vxlGklZ1pbS9tZYtVXKF&#10;5How4EP/Z31zenF9xWx5MpPaUZq5ah4I6NLK6pRDKtezatBvy2Z2RiYOZtMJYy43NP4wDro0i6IZ&#10;jEKhL2g/OD04fw+N7HU6Ayh26qXcRjF/6sTDy1sr966/6/V70Sm1GQqlRj7fgPeo8ty+Z2+fm3vi&#10;8Wfaleo777wGZUo6l7ZYiKjVcdgaAU92qwbNLbhkEOdCGYsf1Wp2XC7q/0Oblks38P5U8h22bVAk&#10;I7bRbTt37S2rFf1Hrbc3+sxDnwIvE0du3DJQb+WrCGBv04gZynjZit8E4luYBNHnRHG2AzF8B+Pk&#10;djVfoxvcoawu3bFZHJMHHmrUarlMEm8BP/GVN7719FMvqppZ1VV0QBth3CDRpkKxIlSZ4V9N+ljo&#10;lzjxYNzs1mrv/eC/uwwlu50SX2qJwvL8/bvfe7mYr/WGgx6Ps6zSBcJp1dvf33LaA2HPPmUonq+s&#10;bm7HIkHUfVarjdPrVT4bmdhdxpYBg8iNpBFMu90RqzJa5ZqNFkucV4BeNjDHYH1j08LKcIEdBe0i&#10;nsoeP3kMRT2wnR2ywDQKW2twLLTqtVAo2DKDgA36N66ISSSs8WMuC6eVQffb4c4K8yEch5Pyg7vz&#10;DG5S904e9UeHcQJrUomiykxwbvI5EXsKxitt0mqR9AlLFmY2CvvrjIZ/oVkV/ELONcJnSkcE+qfD&#10;xHNJaCR59xJWfrYostQWDQOKiOHitSs91rcg2nT1CE4RX8+bXadZzKZK2RTyBWu1EnnWOD3DINI5&#10;VT2KRFVFCiq9EUlnJxnJEcNmsbYYggoqE3F6qcus6Ygf/pdYKpg4y7NjiTyBaLCixlV1ha8gGX08&#10;HFWNXZODfpDSS1jeI8BWgBRPpnoUgngHtlQLb+cqtD5w7qIpSsm0+DKJwA06B09imRhKO5SRINGS&#10;b0CcxKBpJNqfaIBTmdBhAbPFIuEcaOUzWza3i2CtaKT/4PFj+08ff/Pc66mtxM7ypscG6UNnaM8o&#10;auKeSNAqmScmxjFOKNStc4vbOEpiuyjgkacQhRZKY5/XRVnjxg4UDeVsUqpXxvx74tuLGdXa8EQc&#10;fh/McQlI+13QB7ljMLv1H6yW8t5oz1d+5auFZAL4rtt3ps5dvJLO5uuyGRNNk90RHR0tGOt9QW+P&#10;KxCMhGY3EuubcXiymKRlElM0mRNw0eTGR4NwUFBfZmYfeDz2fLXy+jvn/oevfAFtPwqSbKpWpzc6&#10;NGZ2OSj4RJZCwR60eCuFDNo0GEDXWjUyVNDpCR2SBvf+OharUxy2dISDKvJPGO8g2PfM2ugo+qYo&#10;ooVEx0n0JnBDm4yyUT9R0fHQSOkmEpdIgm5F18rE6TFi26bFzwgML4mYGyTNxyEYdyHONzaR4q6Q&#10;qY4Cj2irprJX5RRCesHQvQhqORobdDJj0Bu+T4uiqvEhaXbwLJz23p5YW7hsNS0Uiezs7ty5f5+g&#10;SrLdwC3uw/sOPHzqSLnZ2FhfwZrLLW5VqA3RHcIc4flHJ4cHo99742r/4IDR1JSIQS8SeSQhWzZ2&#10;TXKfuIr5nQpWcZv3VPbVELcOTTxs/T9488LpgaHdlZ2eaBhy9Xy9noeZ3hL2evqf/tRLVtgfN5fL&#10;lXY5vuLxhzVXX5uYuJCikYQlV1q/dedaK5/bO3FgaXl68qWfefv8myhQs1OJw8eerGZb+/Y9BHQF&#10;8OVY7cAEQ96LXCMHotdi5aA9dDTjTuRLN2p9LsfK1tpgYP9uPr2dnHOVMX031HIJt0UrF+aT8eXE&#10;+oNdr7+v70BvGAVoe+7ueRwda7k6bpVKDZkkWiqxFU8WHnv0szSLUFqMO6NbiDH0IIHWXX7/8PDB&#10;k2efdZkMAZ/r//yTP/SRpaNh8zjazRy2tu1tqKcVj9deSCTw3NfKldmlqVsfXu8PR8v5CnTalVIW&#10;2pxYODa/vgUBXUOCGFhWG0DLQrVjRocJxVaHfnYz0uOkxcgIAYEZc2/osmweABLxjypZvPuGD40P&#10;7a+gasJ5p62RZL5JjcuOQUGGGzT5lWq7lC77nA6nx+cM90wtT+/dP7EwdQ9Od0ygAF6wg/UR9Fer&#10;hj2jk+9+8BpcAgPj47dvXEwl12yeL9HQmkQNMo+3VUa7UZIBdTPR+mtiQwXACicNXv/U1ruvfiNg&#10;TG7kCqCC+51yvVxU8Wmh+DFDyazIWGQM6nd/+Pqvfum5t9+8ePDw+HN79v/pn383jjBHmcJS8D2s&#10;JlkUOCKbmcnAjDjXQXSkJaDajM1RwIbWjE2OUyMeQ6NauTM1C91ZOBQ0UQAUzfaQ1I3JX6hnqFRv&#10;4amsF5N5NGgQmaIZMHsz2z2K0W0mp0rZSCcGQtQyfpbzxhn3Ip4D3iQxOrMjDcUg9IikwsHYHoph&#10;E/nIKfWFXjNHa9NowePxCVofeWO4c4L31tZbqsKFSVhPHj8raLzRLBY/2Crh4I3eNbX02Ipo4rfM&#10;aaU4FjMmVyKIh8b1NFoD4Csroj3W/dasHZHxfUQCmkbEKhXbUQbYKbqXcYOZOZtOYfSwUYhv9U6E&#10;KnyfwhjAEm7cdRZDDrghDs7EI0/eWVaMwgik62mEgUIVEQy0TVN/XNMxBZIsgqUVPZFMh9CR+EQ/&#10;XLCiXiw3+EMAcaE18WA46vGgeQmJqKi9UEPk6Z8Ck6JIg6fjo2VJ0ac+9FM6OvGf1lsCHis6eZbe&#10;Z5tqA1kHYbPEkUttKudNIv7ToKST26+9tvnT13+MA4fHG5gYGwG9rFIoXv/oZmxkaHl+yW22hPyB&#10;o6eOmfJxWb6LU53b43W6PFjOKpUtNP7sTUDYi3D+lnIllce3fp8LEIDF9d3Fu9fcvkAgFsuipHUH&#10;jA5Pwobi1YVdNeZzB53m2J5gNr5z6uEzpx97ZGdrA886Rmi37l2taKD1lnPxndnkfDQUeOL45Fdf&#10;+PLlmfmp2dn13XRbYcswtnHqekrIh/ng7Xddbkcuk770wYVmXbt9d/aFp5/QqBmDth/EOxbYyY1M&#10;PbeBA+V2I24HzMve0aEW5EmFIvY5tLFxTUCdhzRR08P+2PIh68nIQjdGv8mjXPZeKZxAxEFFZjOb&#10;zNsikVimI6Gelgp9BuWZA1+HuTeZOXjyx90V7px0kR968pEkwmdwghf1qkReeKtCkgcSzFI9ynNK&#10;ckrya2M+ga5A0HiyYuTnhHTwBnLaEnWY70c8JxZS/CKvTRF35Uuf+/zq+jqybvG+2pq1LXuNFg+p&#10;8yW1JxZRdC6VUQTs0C2DtV+pDfW6v/5rP/NPr7wrB1zcxDZ+bNIVRCmDyLTVyXNdmUA388HMyxiQ&#10;kGaWUeNJ80fCN9e3YeF+9meepafdbDWEeg0uf6LdOvrc88mm6h8/5fR4obQ11uP59SXkPHQoDwfs&#10;/9L00g3wwVwW51vn/8Hp8P3olb9VTZBMWnOlyo9/+LejA6NOs93hHYZA3czbvhUteQshBewm+JHU&#10;ZjU3s/Ah6lqv25mVMusbDwLR6LUbbzcaRUy68CxARGtxSp21+2vr6/3RQFOprGw/KFbTTk1ZmLsE&#10;E5rR5knnS0ZDw+Igme2nX/x0//hJyOlx3zOoSmXnEQnC8QkWC4VkfnUxt3DswKH1bBpL0+SBvS88&#10;8+ir53rPv/cmMW7Y0oeJlD/i+9JXf/POnZtbq7NAN6L+KNfylXIBV/7YQ0+ig2VdXm80CkhFqpbr&#10;UPZZeP9wAY6sGEOxnnw550YsT7Hjc3vj6Ryp1SzWSglHEckTcB859OTRE0+WG9QP7zDbBg1btIIg&#10;mOH5E6YGrWj/qEnDgxqCFWd+aTEIx0hRKZdbSHRxOK3oVGmSvW/48NOPfTafKxRT86nk6tS9c+BV&#10;YXmDKMLvpu4pD0HIXoJLjY6DCAhvU5QPCaqht6FQcU25+ep/97c3AtbObK6IZxV6V7fZmktnyISM&#10;2LuO6ndZYeVenF75gcl64fyFtsk2N70GPgwWd7UbBkX3qir4S1Tt8ILZZeCJviJcSCjJeTQT8Aex&#10;aJnJqAYZVDaRTOCrAEWhoDidEWCA854mxZRM0J6bnjKpdczQbIiyhPuTVm4vEv/AH0NqIS/lmh7t&#10;jCM/7jABXjGISDrqGllkJgvq/AJ6WEjNQKHzwgNtrNdrNredx0oadoIWk25xJEJvCQnBqtjkhRNA&#10;GAXIu0IaT9R85VK51W6FQmFw0HCviNxWASgQB1waHkvUiBYqFKYSUgeFAYUGvSJkoqHwpUjcpWeO&#10;PHq8cjFT5LVImEQljk8Wlg0Cn3RY9oHtSTjiRfqvuJFooTZIdpu7XKuIKbtozuEHomEufA9C1KkT&#10;FejwTf1BkTbNvYNO10DP8dKqPuthJ6omunQUlCRTGBoaMxCR2cAPs1gErD9XLCZTGPolWcgs4NIG&#10;MZkWY1l24qm6C/WTGDQWjtoMmiJsqiISXZ9dcUKBijkw5khoCqkQMsgiJ4qDoqyyrrZqlXLpajkc&#10;DENnePDQobtT0w6HB6/lyvVL6/HVvsE+syb3hIIIPXKFrBVG5LOyFOJ+BCOpyVQKQjhgQRulsmQ3&#10;tetFSWuaO+WI3Z9vFNfX5q2yK+8LIuMm4/GvMWoHZrKYz4+eM0Cao/sOp1JbL+3b/6Wf/8LC7Ay8&#10;dAt3p3AqN3UqN29eu3brzsTkwV//4nOx3sELV+5cuH43kcqYWBvUaqABU8kmkzjybOV3rY5gAWXL&#10;0vrgmBdXF38KIUo+l8O0oi0jlsEY7omuLK/2R/p6x0cLjYoVWo42Ib6cyCaDCgDbIjZ2U4OqCz2F&#10;U+peBQk1o9S1MIr7ibItyUYN/zgl/2FHNlN/Bj03NBuRgmhpc0o1HTEh/QVnpK3w5F1j2ykxQXT1&#10;hMBCswUauzuHO3HyMIc4Y7lEp9rIDhk0LLE8wn5s4RUKt6lQ2AkFHZ4rRrdQNDfrLwycVobU6Aap&#10;paAFwMTMajV28dAYLRTzJY2R8Xh08FNwJKUzNnPXqARnDRCeF5/Pi68q1UpgwGO0/hu/8KkycrbJ&#10;CSGJEAFOq1KFtVbr4lR0iQLF3plYbEBLAoIeTZqMGbbdijq69YWf/+xPXz0veX0KeBHtdjAc/Mbf&#10;/HWxoSxux//VL/1KKlM2G1tje/bdvjeFJ+fw6Oirr/30zv35wyfPHnnkbMLs6ukdyAM51Glf+vBd&#10;pAliR5QtiFkZqmeK9VTZfhQZ0k4iQjByG+/FZbGKF0JCx1wdmqOmuZFuGS/d/KBcL4+OHt9cWWhX&#10;0u1WHT1h9FKx7m+sLivVVhkbjbZcgLVMbZUbkh3Q3FbL7Aj43E70/PCmsE/v5lKl+zeS8bW+vpH+&#10;4RNGHR9uANXE0GiDglEvxi+9/e2dhf2p5U1gCO5vLr118fLgwNiePZOX3nsbz6bJ6oQoPV8sfefH&#10;38YgAy8AObrFatJq17BmBMKh5a3pOojB7XK7g4BJNLXs6VQNlC7NSlMep9MMfDkUWcD1oguKDBYw&#10;HJGg3uzgO3VcHgecpp5QxGB1z66sQHSDK0NZCzgMYk9FN7CW6Rh88zNTUzN3jz713Pzdd9HHj7o8&#10;+UzOiVmey+NyRguF1KH9+9d3i+j3vHXhJ2i8bGxMux3WoMePlsOJk6c6lYKJ5umSaN5gtQ3jIG2h&#10;aVzNJWOICInS/INrAYdS3FqZW16MKmu4o5976avvP/gLGmOpisNsKJcrVXxiKP5g7rTalXYVic43&#10;37vkdzlL2dzWbtzisNVLdYHDxcZkJvwVh06QKEdlwx3tpiyAYPmq1kXroT0TjmTSm3gZO9vbqQRB&#10;500czSpcXwIAIFPx4F5cnE8m4thKYK6A4xMlMBMs8Md4imxtU4t7LmL2QZFCVKrSHqOKJjCKfjQV&#10;S8XCzP172WxWWEdg54tv7WRSGWyBLjcCsUDab+DEkE/mwfHirjEspSSNxGGaeQiSkB8K76XQzRto&#10;g+zgXWO5gikAX1YoIpurjbOXHnLV9ZBw0Cl1fWkP7oimmhGDQxFJy8RmY5fVp3XtJ7Rd4edhba2W&#10;stVCgYQrCvxU0DE2hViWu8poMmAiR0uQ8KfylsS0CTGWM5J2X6H5I6XDK9zrE/l3AqZNmYLdbHkx&#10;VROCAyObYqlcpgMNVZXUZBWAJK49KF9LJrwoljMyvQDG50KLVwJAC2LdcipP5zxQ/EQRq+mjdMGC&#10;EMFzlK7Y6nzMuzXoxc0np38TCeMUTsfVU8gNDGU2ivSWDjFZDfli24obxSlZqGgz6FYeozD30fVP&#10;pnYSyZ2paSxeWPOtsUjM7/PhSJmI50LByOryaqGeGZkANKkPUimk9fb3xHoj3gyaJjj+EfK0DfdN&#10;vJBbWUmo2LwHYun4Njj6cYRjGC3DE3ta7WwujovpdgZDuJmSaHG7vDaY+NzOcDBSMCAkVpo8cXZx&#10;9sH//Dv/+q///jvrs7N2qwTR+vUrH03fvjM+2v+pF57+wn/4veWltXPXb0+t7ihtuSG7NCEgUhDy&#10;gy6uMru81DdyAo7OnuF96Hc5HW46bNCZAjw2z/7Dx4P+4J2l+7ih6xmIjikUYe/YqFM9iWcQAylv&#10;KLowNzux/6CY5muS7pLmzCKcu6iORK8H4qZSBZGiQBp30CgTHgyexxogvCbLPDmZwYHDRtW4vpFQ&#10;0tXRsEeih6djYiw0jx2ER0rjchOzDcplA7aJMlVbJByk7bAjOvaWttQRc1iFNjvuWlAtbRIHJ43i&#10;Qm015MBwR4VIKyh2+Pvj9+k4CukHRsgkeDM7eN6A85Bq0Lp7IG2NKrnc6GanM2qbHgCmPxor6YzH&#10;ADWNy+Z3QSADpXa5WsMLcdodnAJB0muJY3aMIhaWJjR6fBJXBZRWRIdOEtyrGGwoqoAft30+zxd+&#10;9tM4LGCxstY7vQOxdq4ZCsYG+vaFPOFf/+3fFUTkr3z1lxamHyj5+NPPPbNvYuLuwtqeiYny5sKD&#10;u/dx/PlXX/s1TXK/eu4th8VOgR4NkEbasHm4Q1FExBBBF8MCnsWoIrMPD7mmrm+u3p293xOBoLe2&#10;tZ3u699rc4b9gSHkRSV2luxOk9vtRxQq5SqryApTqx2MFHBmMoBgWSnBrGVGHk0mE8fi67W6S/Xq&#10;pSsf/M7/dHpl7tr42Ue8fhueuGwxNzv/0ZkjZ/F+/uCP/vgv/+o/lFLJ0OSxbViBHdYf/OPf/+c/&#10;+4vtlfjqxurAcJ/XG4wnkGSQhyT5jVe/zVlfxhYuWhnDCFTmtUI6ZXeZoj2xBi5N21ivIOfSEAh6&#10;x0fHIT1zeeyVUt3nM1FWQwunQrDCci3iDqG5SlYbkIjH9xy7PbPQlD0Ilw/4Iphl4lrTGQkhKpXc&#10;8uLd0fGh9y98vy8YYo9tu1BKWczu2EB/vVFBsyqRzkIpXO3IR46cvjt9vdXIliuVYCCIyKp6GdHJ&#10;+Tvztw5b7E3okDHOM5LJzEZlBLRhjUIxH4n2umxycn3lwuv/+Nu/9TsfvvJdpwESChdAMXmjn8bt&#10;qlpuavFcySoThNkLq4rTqXKqBpr04b4w8I8r67voWKQTBZXrDAsHJ2AjkT7O1yDvmcpCIdopWcaI&#10;ThUyFTRh+8cqjI7S4vJ6OBoG+AVEiLbC7E9NPOu6N4XOu6oWCIBrTUdkAksTdglOF/I+tBUzTR5U&#10;QX6WaGKtCKyeSLqnvytz7baytJjYjQtUJ04H0WhErODFfHZlcQETU0qbd7lYSETuALxguGssgLTg&#10;r1itBkKEMcWFFwqmHSlmwh/SbFIle6CNer8u98bGhg2aUF3Qy2w5VRALWSPZ6Qg6myr6Wd2s2o6i&#10;R6rRAymJX9GhHz+UttPELtoX+Do0J3Du0oR4qRvZzVRt+oDpZSuKgCh1RF4NPj3KmhERrm22ZOP4&#10;Tyl01FejHoLabgtZiabDBgTAQWCMyKGiwIzYNnB+IY4XFNFOWzoJcWHI9niQ6IJnXMSqgnmQJs9L&#10;Dh8dNcC5i23hwqQjsjax1nQ+2UE/FjR1E0UNwotBHD2LmUixFivbjjgNR9PTbQTGj6y4ktCPsK0O&#10;kCmk/YiRsK6eZS2igZsPEsUf0m4NTvPO9kZ8ewMYWMxicLw+OnkM0p5CCg/erc3N9Ej/0OShSb/P&#10;5mvWlja2k4YCdt9yMVMqoFnS4gRRNPoJZA9QVb1TLaTjWHhB3y4UGi6/e2h0pGKQkuh0+MIOtwet&#10;epi+Qm7IBn3RfSfL6eRv/y//5vsvf/eDS1fcmAxYqeWwthP/v//yWyPDH3zxxSd/86ufLxar1z66&#10;9+GN+6vxBEn2cUIBbkSqv/vOdjG7hD3bZHcNDY2NjO612yEQba/v7GDwQFPmdmMk2gOeb6Hu4M8a&#10;t6PLGfbBi1OB4KTi2sqnxzkDgibP3K3gm0/kChnmZmZHx8aEhhvdiSzZONOQ4/r9AZqeomalapD6&#10;FehhsEgBzVJtamlzakXtj8YO9gX9KrhVbXErqSISkqXFnSbRCHjqT3sPQyTIGI6ylW3xNCanp0UW&#10;yZpEKJTooGcW7SCiaLKNh+YB2IwtBMOl0yiRhnX0SbPTAXUMsCr8jWAouLi8bCI9IU6vdChTKUxS&#10;gGcNatdrhj99791L2cVt8FiwqMA3HHA7MPKE9BHaWix6RjRcrAgecrY4MZZlfrJIFjIK0rVuGiOx&#10;AGVwgUKEwQ9zFPGDoBtApDlcdTMXLu85cezW+Zs+m1JtS6mB9PvnL6vGtt8f3FpZraNcU/N2txyL&#10;xQYyxfh2Ev3P/WcfcjkDODn83M/9muS0XLrxYW/PQKmQDnkNxXr6xo23oYWcPPRER9NjhrnFQ8d2&#10;3PC51O7wwEC2uE35XqUWJhO7mVK91IJ/p3fQo8k4I7byxVYsFkQpjghMv9890DeQTO8S0A4PMpT3&#10;SIjsqPsOnkpvV/Hun/zsZ//px99D1yfaP4wSEZ/AG6/9ZDu+cHBgtN6sfePv/xLDWiSAvH/h3IkT&#10;D20uLwUC7nPvvOr1xuCIhuq9WG1G/aHtrQzOZx48aNUyuhPhiL9iquBV4alugholS0lICtq0YQBt&#10;7/cFm6ptZXWnAYQ30iB8/kYF6pE2zOm+oBOqbRwXocY7eeyRezNziWT6d/+3X3a7QnMPpgGBaZ8i&#10;qx0jUrEqmxanb2FV316djoYQ0WS8d/ldcNK88MNGe/2OyKUrb9pMKAQl9BdnF3ORniHk8Eb8EBsb&#10;o319mL3u7sQdqMPV+sr6xuDOYm94r8wpbrJW7/cH33vzwpGTJ10+d6VY+OZf/l9euQNXKPqc4Op9&#10;+Wt/0Ns/7rY7/+6//ZXG4AIoU5CR12SWp8XtpMtFnmMDUj7ohlda+WSWZvBqi3cBOpqxJVuV9BJE&#10;EdgNxuDpfUIiThIpkizGcE/AiTjQ16sxOJ6+oMPpYMKcZxDJ7mwN5x2JH3MN9msUlxyvJ4uASGyu&#10;HXrs2NfHaivMjfFSlHqT9jzZzIRbY29PH0BI6JPhbAQO2ub6Ol7q6PjE+PieAwfoNNBhWQOqkrXp&#10;PJ4VsKyaNIMyWCgbHMGEJqPgE4pFgo8NnMBKVE5sckb23eULeTK7QzLATVS97aWPkAV0joyo2CaR&#10;UoL1nMVMHabVGPiZFY40ncBHGgy0LkDm6SgWwGqA6TCKVcHIAVm8J2vMKqNys0NhhV0OFKvljR3e&#10;tDhRgCPkeBwqi6qY1y5dp69TzQVfV5gpGCmsCA4oBbQHAj6yWWqKaOpiNopCReiwCuVKIgGYVVKf&#10;5iJOwGLivjTZmtqEZGmp3RgZ9RNgfFf5zZ+VhTg5dCPBgMRBkUaYdE0UsycLYruBc7FxtlXNPHgz&#10;Kdx4Eh8XFUI8COTiVKB99Q+Lq26GgkPqzWIprl9RYEmtBv7s/oPbveHeo8cPP/bCC9lSY+r27Vde&#10;/eFoX8jqBziu0x/0h/z+cGjgkMVx7sJlm9ny+JOPXLn4QXwnUS3XUImSjAyH2EweHWMoFHKba3he&#10;tnJYIiPhWK/F5az4AzmHaxux105HyOeHqP1X/+3/inLmypvnqLAhIiu1PrZ2dv6fb7zc2/f+kw+f&#10;efbxs595+vGZpbXrN28ur26mS9V8fjuVVV5fn6PzEm592QCg1OGTp5988bnFtdSjjz3vN1gQft5u&#10;5OM7i5VKUdm3X9XjS+kz/873v3XpzpzZYn/55W8iJQ2IsnAwAFRKT09fNNaH9wcfU1uGskOCvTuR&#10;T6BEx1/EzoQfBqEgbODhYJCbB0xwF40UyRR1OiJ2c6XdwMUvZtJP7x00s15OdBoYXsH8YTD2Kjn4&#10;EIxckpKrrNM2SaJFog8B8NuavozwSiDRdB1nBDqKdih2Cn8L7TthfxRjCQaOgDdEYaZYqji9mVpA&#10;wyMjmGnNzM6Q2cYkJze3OyNuSzggDA+sIjfyiFY58dDJG+hKZeGdkNNNJZWu3NvKUZIPCP447WC4&#10;ZDb/7M883zs50TZwhq+IYOJjslHIFnR+JgK4QLpoGVm1J7H7HLcndiilWN1eXBo9dQTTvD3Dlvfu&#10;L6uGw5t3LkDncubx56+98t2+voGdjU2b2/zS514a2jt++fI1yM8ffe7xD6/eOHPm8b/9m78YPzA2&#10;Pnqg0TGiOVko7CIuInPv4ujQqFl6rKMI3hmuvMKRioZkdmNtc7ZZ384lEmFf4NCRs2tr60dP1Xv7&#10;+4sZDMUb0KuR684gZXJlnL3wmMJ9VKykgVQpI1CGVsdmpI8GyxanPxjzLM3f317bMjSr2CxT6Vwo&#10;HF6cnUqn53Ce8vf3v/zNb2t5pDc1WtV6X8+Ayw6MyRrOEMDEVfIJzCawJIFgVc0XcF6BhqNarLSb&#10;ZB+olCtYvfKFMhSwFEBLgc2I37GQ2Mcg+3vHCqW6li329ETaagVO03y2DGktzod4kRQCZUWPvfHh&#10;hx+ihXb09PGPbt2b6N9369rtPfv2MVTMyHx6jFE7oPLm00mzsbS7voYmHShOsHXjWarXlJXGPBSp&#10;DlfEKjkjPfb+4T0ORwAHhmQxHQ6HE5tbwDWV8hmT2zLUP1Ru1t564xu/+av/GfdmOCRP9PdfuX71&#10;zvWrMNGPjY/86R/9R4tagbmkXC8lG63f/Pr/Mb7/LFVStApSyMnegUDMdvzO7AIA0lWl7XfSp12q&#10;Vn0+J0sEmSJpQJpeW/TmzFTSUcUmTsYGVieIf4T/TWy62CyxmxEdxGjcWF0HSl4iBATOl+0O16c6&#10;kLbrd2S7hKFrc5TsWJTsLqOIhWG8DMS3bZXDGsimZBCeOvKt43RLIxcTnyPJ8DYwONTX0/vee++C&#10;NI4vRouSybqGqftT+N4kkiCop4No0EZ6O6wmY7ogR4836hV8E5NR+rg5KZKCK7Wq3e2mOWq9HoxE&#10;8Fqh5OdBj+4mEKsaHeq7fhYoTtpkgqe8cTMN/gyMMUIZSbQs3crJtgRhYgn1D2Xjst/v6dSKeBQU&#10;gXRQhThI5kVFFXxWduoL2y+bRGU6TYEkzvkfMllTZFGzca6IRlQcmd0UIi9TYt9hV6sLBWSbJRmK&#10;mEDh4mIdduLkTgAxK8o1wE8Wl1ZzuRyf1qHMkAUymrL2QAjhtCcd+iAGUP+C+SsWIrbVGiBXxDel&#10;9m+7DbQkfoHYBBDpiZIjynCiClEHniKLGVtKWehgCOknAIa+kGNY1brpzcbuu9A+xkQq/PP4GEJT&#10;eonPbRwt2NmObybO7divX/F4I1azDQ2ZTLYWn7kZjxctXvfhQ3vCgzEctG1W0qF+dP2y3emuKUD2&#10;GJEJAwMblnwwoJFk6nXBI9zEdKGeL3ZKVZ+5LdedW2tzNmfA6XabQ8G005G0eSxuz+Sh0/M3p2q5&#10;lCxkO3DDKQScXNtJzv3jjz64eO0Ln3765PFjk+PDoKbdX1y6P3d/Zzeexa5NmgKqF3Frz127eOfy&#10;+zDLrk7fefSZT42OTvqjk3uU/ZvrKxgCdDTGslJdZeoN+/3o5eC4v7NW2dU2WnzO4vAUxtxBsAce&#10;gs3j9WG1CgVC4Wiszb1NnDcpdF5zbm1v4UXGolHsMQa+U9Gojfq8Z8cGUiXk/dSz5SI42HQViNNL&#10;zjCVQd40EIXrudm0uvwcFCmT0Jdcf4p+AFZoasLdCzozqSJ1iM+BrFMWuKUOV2C0mnAZRhsza5R4&#10;WSHVIA0eBKIC90SsJ+b2eqfu3cXcAalgG+evhvb0+8aGyxTtTiJNnh/LBpvj537jtxBJ3mnUsGSh&#10;pkXdg+EWZFZwKGYypX/4x3/+m+/84NShfZ/5wqckp5lUfqz3lXVXKgmzO5QnBX2WFSUUbVBGYbeh&#10;ihi/Dwssvja9m3aHXEvx7WeOjMBWd+rwkcKGcd/keOqj4ItffvH++XNSaPi1966BVYJF7O6Nq6dO&#10;HT0wuq9/aOCXf+Vr9+9dt9gc8HSlygWrBe3e/sTWRiKxlSLg30hNbeQyGY8nSkWABNFAHvIiQKRO&#10;HD+V3E7ubi74fCHce70Thz66+LIHekY41gGOQD1th4IJHbYGI9/gt3HU2lW312+S7NlEHo9OMrEV&#10;Cg8gE6KU3sCFzJbi8+9848DeE/fuXatCh5Sv/c1f/+VgKLperQFWC7lkOrFjt89kEvFoNHbn/t1S&#10;MY/5Qblcw92DaC2PzQWJaLWBlQGJNsZCsuL1OkJRNwahVaRktqExkdBwxs3j8RnXVu50mlIhWTCG&#10;/GgGkZMY+aitztD4SK6Mg4ILGcaAygZ9yKk1b27OSaCGeWKyRe7bM95VqaMdasyl06BetIztfKnZ&#10;KlShS3I4yILRPzAxvv+hIrzvmV13oNfldV2//M7eE2fjaxtIncKDDEsBBvSlZAaLYMUix1NpWH/G&#10;9h4p5uNHxoYmBiO3bt9B8wbHi6DL9Pf/7c+qq4telzo4efS9c++hzxEe2VsjSxg2XyIeoBPjcNnc&#10;BuVmp+0NBhQLPKP2xEqcKMhuu4iqVBhA1iGYu9zV6VDjVwysFbUb1yk8iwyolfTsTO5PKsr01CK+&#10;qt4o43iDJCK0fEmvoxkQ6CaSbz5+OroNQs614AM604RoDyH+R1vhLVbrcHNPJpkkxRzVmbwn2jI4&#10;0eOtZbJpSEygHA6HI6FwCA1nBInQ+N6MtQRBHch7xxDOUKdQASoklXaNkKFkOdI4Bk5IN1QugSiM&#10;GxNjvHJ8BXxTCsFSKkBtApNnDPh5ek1aflpblFY3doV4rg1qh7Lqh11NRGqQGb5BCAWx8quyMMNw&#10;zhz2slBswIT1r4VbQgV+C+piDjqk51vkbnFKOcdKkKBd5rk1QK5G0eI2CFiSSgFQ9FcE01ji0lOw&#10;BgX7k44pPF0VqYyQyiktF7YJgtAPI+8ZZwsshmixJONJvFmqEk0UU8/B8pwchalM42OihSKGtd3g&#10;mU8YhfhMIMUwCow3ZU7jCGSGxRb7lBhLYzpOCHr2JInXqokJllCr6aJTGp3rsjeT1JWVaqy7Mn7M&#10;YNSLfYq2ZjGxGB0yS6GLEOBjDmpXB8T3UHzCGlvOPPLI4zZ/IDak9AwNvHf1inwFmvR2NlV0OR0j&#10;A73D+wbiEJwTEITktMUqyZZDAbedRtlqtVLHFfDbTPU8GsXJdAqBqUiU67MUvXmcyh1edIM/9/kv&#10;jf77//0f/+EbOyvLrXpVE2o0glkaHU7bTibz19/+Xuj1d5957MwTjz924vD4qSPjcLtj2HPn/oPF&#10;1Y18sd4mvpLRKxNXZuX25eUbl0MjI/uOHnv4qU9HhoadbkcyKZSpbahAJ/fvffKRU7gdq1XAOyvl&#10;YrlB+cEqEgHxbUmrWamlC0Vg0ZCks7K2OIPOON2ehncIUGsfGhk7cfLsxIFJvBncaD5AEX1+RoSA&#10;1tTqc5r6nJ6Cx0LGEclsFN0pRVhoSEiEehQZeGY7WuUNigA2qJFYRMgjqYdLSyAxKIhhTRUonaeJ&#10;5aXTyAzMRNS97GbKpqPmLWWNy5L4QW1SFph5ZZBpNMLqKrS7H3n0sc3tzdzylJqoVFd3ggO9UrNp&#10;tjg7IrpVM3iDfQeOfYp5m6ShQNxQpZxFFh/ACg3ZY/TaHv/Us7evXLlxb2l7O/HFzz/n2ztK5Scr&#10;+LqgKzoAgBeKtJQ2tRtkfXyPBCQ0pCVLUZEjPb3JTH7iwNiHF2+n17afGj/0vX/+qUduuEYPz6cK&#10;uy//0NIomRrSjQfTeIb8gUjQZvj+d77723/4+1euXXr/xq2I268WWk898eRr73zf1teTTe9Wa5m2&#10;7Pro9jv7J59PJQqZ+OrxR17CBg4Hw8bacqtWgAZqN76FA3w0aKs2qhvbdzPJFCz3kBqVS1WMaLD2&#10;1atNfzhQqlL+dqMKtR2mVBjhRMDd3Fx84LbKazPThUByfGQ4lU0eOXhkYeYqRu15hx9SJXRH0JXF&#10;zl1INbG7750YKm2V8JFsbs7ig60VUlUSlXQsxo6EWLESalKSKA+MjBRKO7ImQ6ZbUIq4brKFZlvB&#10;iLNcAGgFwzCDy2sChaiF4w1YZS6PyWDFcQFVAbph4Z7AbnLb5jASG9ZqcDltdJMiNcVhOTp5OJ3a&#10;NsoNtFzQKanD/OGyvPbjbw5HQnP3bkHQizYAngi1Y0XEmd0AQbU5AcVtvmxz+tbj66WZhNQp3Lv+&#10;6s5WanBoEMOdQhbskDKWkkAoVquXsON7HI7U7o7SiEcjhz669ZHSbAzGJvKp7JV339hcXvC6pP1H&#10;T3zl3/zh0r/9vajfjS+mEEVFdciSCwc0u6vYaFlYQIfWHhK90cyAOtpISX6MaxD+Q0kCjWh7Nyn6&#10;KERy70Zh6tRWmWZbXH7jKGTZWotfu/r+tRsPuqB6HZKgsVdVYd82JTJ1tZ5iliYS6RVeH3XRE/V7&#10;iTxAbklkudN/YwPAE0VxWIQnNVJ6Liqqj6OduSqRqrUGHjlk0m2sr66treCdjAzvpWgTi03mzAzU&#10;u/AlaGwr7zBuDSMFzL8xKUzG13U8qcj9ZJ83niWf14vdmDCb5eLK8hJE5oMjY5yDamT1j5k3KE6c&#10;NXI2OZ2tzQT3BwylRXHGeC9tJmzouXBUy5OsljQ3GrfZhSiXBeuoiGRaOkw8FOUqmWTSihjmCMUT&#10;k7BFJjStRxBpmszw1NInbJV4LyKxFRZaaplCV06BEyweZrcwY3CNGHx2fDYZ2VYOlKRmM1yaqZ00&#10;ZmoQSNEKyAh0O2mASN/Sgt4J8w/tk+Jd6lJ72fJg5KVVkoVCE6nsVjuncMEbaaVsaeJBtjCLxa9R&#10;m6KECEB+6fH29/WZRL6CaJyL7HN2ekh6c9og4MMikpFttSKOVDaKuFZGbLBIRhXsGLG/GgQEUidT&#10;CNsQj8nQniJPdqd97doV5HVjQdzZXBjvj0UH+qYX1iBx3TMxgsPZ+fcuVnNVF4JS0SFpq6Uy0Yjc&#10;0CyqxA5FPLIbqa1O4C7VbL6GTxX/aexU2tnaTqaCC+7v6W18+vmjx0/hBPv2628g5mR9falZK/IW&#10;QlkZFFIhSclS+eVX3zl39fYLTz72+NmTcIJ7PZb9Y70whqdylemFhenF1VS2AFkORj7g7lV21q9s&#10;LF196zVMMR59/nmbL9QCmAiwW0kcnhqQ96OuM8M9G0AysYmI3iy3oV1QIqw/HVNw/FM6UCNmUzmI&#10;sxOZ3J17D3aX51ZnHsBtMDKx7/GnntU87ngizucphia1YBFWe1ykvOeyUuryGGjOgbMOoFQ4UuA5&#10;Yw4WrjyWzLqZA4M5I7DDjUsco2S1q8rXFEWcn3SUpbCwkb6Ds3ko9h3dFWADCCaMmwz3De5+lIli&#10;W9Vj6zVtsLevmNr9ziuvfvrw2KhR3r5zCw/P4LEjwCWTkY1dtm1KlEAIoz3aNxY2TJAWmgn9MFlW&#10;W6+eMMhxaKinp//umz/67d/7mjng4u6QUdxy/BQa4AEY6w+triYUEYNOb5No2/gRYMhgCL1eLT/+&#10;xAvrO/nFueW60ZIs12tq9f2LV7dyBW9Tie+smTfyB/t7zFaCzjtNxnghfe7HPzl8/NTDp0/XK1Wt&#10;N7ywtR6J9YJT4lFKeXDkrdZ6bnt+5nK77Qi6AvTxacaN7Y1g1G+TzFXo9NSqy+qCByybKfvnL0Bp&#10;3Nc7hGZ/qTIN5IhVtecz8JJV4Z2saUWEv4fAFojjSK0kd5chjMCBy2OWnVb89XW3176yeQ9CkUik&#10;1+oKl4tTzVba7Q9azb6lpUVqMkkKOBFkWVM0ZKJDiIj3j4WUBeVkSEBXAzjrlbU1L20hYFODSCXZ&#10;kCNdBFZFMblhA7K1mlXGR2PVBmzbBOkRADxWK9ikfrL2WyDnx+2qwOiC7c3pc3TIr65Gg65SpVPE&#10;kRSE8srOP33zT/BFL7z4S+d++mZy895E5AyQBUGPK7e7g8O6yeF3Wt1YburtanHtvs8bWr234vJa&#10;/VZvQ2tndpM2DWE7dejem1BVVupWhxVjIvgXHFYbkln37x945qGHFuYeYLV/9NRJPCC7G0tVeyPm&#10;dHiGYp//9a83NGSlNUf2H6S+I8oXEgeoXrft6pWLiXzpsaP7RtZ2V3PVQDQErZNMTUvCyLY5koyT&#10;MYwhr1/fUFnXa+qCLjUhE+VxFsGLTNZ337lx8b3L+FRRjWDrZa49xUvQfJTpoIDnUdMY+nxSyjA5&#10;hcGeoldIAYWFcijaRyZ4I5MKSMXKyVKEvDQRKYh4Yiolnam6e124UQRZGo/hyMjo9P17VClCpyCb&#10;nS6f2YzQl46ZWUWotajk7ZBtCWYe6ke1BZhNK1WKW4CWaWo3aowtLkaYqm1Sp7W1tJHa2qrlcw6L&#10;7KfNUj8RMGtCr6+JTyDEOORZaqKQx0VBn5sqfW6OG0TsOAfAC08nZ0SQ0ISqF4hpOfOLFNf0kVKF&#10;Rh0CbqpzTqoiJjwyQUJUoejCl6HDgvsH/TZ8UHTIYCsqSmt0jk18JDITV04ErEI8i7/ajELvaNFs&#10;VkIeQua9lczEExgXVvDG3YDXm01VJm/j59bqvHnrAqkuIotjBzT2SChEWyUsqZXi2UkLTf0WiKLb&#10;pCOGHha/CWQMXijaBkQitKN97gbgVzC7oRSToRwgoBT/DI4UEkYoYQU0ClKwUcgcjSKezCB3tcQC&#10;4d9NXjKKSyHmxiTXVMXhRRNsC7b/4JNv8l6GI0fb5fBYURy0lSfPHncHLEPj/UdO7OsbDIQj3lg4&#10;CowLBi2De8Y3kol0mgK0PQ4r1KQQgOAg5gNL06CVq41SqQ6FWsjvrNY7yWylWse6ZCyVgEA7D3Aa&#10;5Phje/ZupRIQCmLEinYYEjo5/pc5JPR+ZCQg3Z+Zu3jjVi5XDAdDMMzCruAPeo4fOXR4z1hvT9jt&#10;dFVLFQ+adbQ5tCGPKWdTN69eXr5/O7G9hX6Bx4u1BER1i3BWEcGRs/q0LqRDHFQUMpB1WKELHa8E&#10;3+3AQJSc70vbUGNh3NZuVXe3Nm5evriztoyBdaSnr5Lare1uiA9ePBJdiyb9qtMWtk2tUmu+cuXG&#10;+s4GelGDAyMgfbz/z9/roFEZju5/9BlKJSRQsT4hkPnWJms6NkgHToId3H8dUiVoItHXRJZzLRgM&#10;aiJqCncUD2bpQzMRGJswyrWqzJAzvJCdnZ37V68cH4z2IcIvmVIKpfzmTqdacXh8M9ub5y5cAKmx&#10;kE/jVgbIi+R21EcyilN5IV+I9PQ3cGCwGA7sG9l3aB+dJg06YlFlAoXKbPKR/jCk1PkizDPa88+e&#10;xssXCbO5jU28CgjfByaGJw8fuPDR3bmFpcHeyOE9/VgFCjAp2hyFUg3bBpSZWBXNdl9iZzsE4bFm&#10;3I7vtNrV3Pp8fH0pl0pbTI6gKp8e3lesk7ciGhrWmtLyytLkkdOyzY8JSWbp/vnXvz02NIQGJRpl&#10;/lAQmXQo89A52NlIxgYmGmrL6bYWK6VQMGCz++2OXggWmo0iaqidxC4eAY8bY9qCRqFGJpsTi2Cn&#10;iqW31U7F06zVbG6srZdKWSyNksU5NnHEYnGXM0msZjgCEhGdMLtGpGDK7CjCHKGYrcKsORAbgjod&#10;125oYrKUz6GsxMg5n6/gqN7kVgt6vhDrDo0MA3CGS9BRIUUOOF3ecLgHpesv/PrvpOJJnA1kor03&#10;mFlCm4vMTi205PDMJJLLtVK8mN6EjXJ5/V5ie9XjDo5OHDeozqNHHrPbnOlddKQd1H5WEHM2AKsr&#10;JEgH9p0FWWRpbmZgdByVFg5jsd6xWqGBNs7o2H671Y1N3ReE+kZ1mKyNXPH98+frhV0tG2+Wi/Nz&#10;t2bv3Q+50XyxIk3v/JVrs1M3CsUqTmKv/+TVB1PX3nrlR9c/eCOX3548dqxcbKOKgygB7UXUfuUc&#10;sRVx9oQanHUEhloNSjHIgE2ZXB43dn9f1GwzPHL6iEFTDF2DPxk9LZaF+Z1v/cNPHszMhKHI8MPP&#10;iwkVWqRWc5dlRvMg6OHRPQKNTYN21GoQ8W2MSekQQD+JQzzkSM4QUixJh8a4BQr9k0wOaAiwGMiS&#10;SOPQCQlmSk9DuoC1C0CjtQRqptWVZfKuyLS+m81wNjgJmsm4ea53ZAjJDPUCxDZIs0ZsM2arYhBa&#10;iO9A2Kn9S0O3wVCuVleXlhBpYlKaZkkPMPPHek02PJhWGk8xm57AFwpNnQkA1KQ9Do03PP2wIdD6&#10;qajApsld4C/VSYrQqKlC1cT8I2xddThHYEyRLS6x2qq8r9B+zAuRylU8VXsEwMI+QKJxfCjA++FD&#10;o6DNVh2nQEpwU1qySrj/DlR2tTwkqnaLGvFZ+0OOPjggtFapkN/c3ILqE//OZLIwlYtXhxUXD6Bo&#10;o6t6FE2XRqsJ0yn10vDWsPFC08eGWZPT6cG/cUSGRw/NABJhoRHihlXThnY65NZIsezp7QmFQtDD&#10;0hhesGHRrwqF5J6AQ6xuRvLbSmLz1vu8QuDEEHVdJyx47syPFQGwBhFxx7ZIIVliGk93osB/xCwC&#10;mq0KFjqloLRViLrRLe9Q9d3G/MMTsJJsjSKzKELP4zSNjEYKreY712+DM3bo0Al02zJlRIsbMeS0&#10;mSSPw4Zrks6XvXBgOKygt+wWIHEg2bvwaeMujG9tvfXWm/H49rETR0GQAbwtFOvHIgLfZKNR45qa&#10;zb9GOiZhAL6+tXPp2k3gTGO9Ua/TWW/VnTbz6PDg6aNHTx6atGrKL37pi3vHxlUcv+tNYLKBsckk&#10;Ekszcw/uzeXzVV8A2Ycukm7RWVPl6GmNk0eMImpRHEEYYCvrtiYWqvf0xNCiR8Ardlozp42j64jx&#10;5JVLF9AnDZGoxMgmOQO7f9kEzS7vdkfAFigzdWFrc2525s61Gysb67AHNLJxJZ2w+kIHHnsGX2Jj&#10;P5NAjnVYD07iflR+dgc+qUQijpsY3SuCp3D1if8NjYxw7DN8VyRKMPL9iBUcLwadFJxChPoN4oYy&#10;xKbz04/vHwwM9iS3N6FxwD2AQTfu8UKhcnt+cXV+5tb1y2+9+fqrr3z/7Xd++uGH5+7evhLfWipk&#10;EtQ/MVh6BifxYiJRl9djU1gEJ+xufAep5PVG791tP3roYLWazGWLjz5yksxIFBUrJ1Y3mAxhjIwN&#10;Yz27NTUf300Vq4Xf+tpXkmubtU5NcZodfm/L4hweP7X3yJltCH2LJWPAVqMob7kluTBHMgXs+GCL&#10;CujwgxjylXK75lgE+Z7Dg2M4Ldnc3lwla7N5U+urhZ21XDZVKVZ8XigewX0jg0king8EgzhnNBv5&#10;SildK1Ugx588eYZWda3a7MDIb66WanbZgj8q5cmhhJ43hlpVgv+hyDBjxRjsxfacRzezVC7RAd/i&#10;yKYrvZE+VOetZkaVrMOHjlSLmUa9FYmF2gQHMDfasGfEENbUM74/l046qPkZqNdKnrC9WKwgNwyt&#10;QZzxW7WGReboc0j+bOZsslwr4gSPt9v2hf0Z7ISZzfTWhkT3rdEFETAo81A6OOzYhHCv2e1yYn1b&#10;ayDYhI6rLRT01QJMss89/eXpO0vHX/j87es3csWS2+3dWlkc2zeRLHc8znCsZ2xkYvL21IPTTz4P&#10;6S+gH5lc2u6xYCRil+yNWilbyFlMbnweuI+iA+NO1DPFPHztR/YMT1+9fu/u7Ee37pj9vkMHDi4u&#10;b0d8sY3FxZDHm4znF6buwGsesttW7z0AlNbh82MiHY70X7955+7KticSQkGYSeao3gJGzmERrcRK&#10;vVEs1NLpHO6rPXsncKehu3nmxEGGwquSgBWZTT/6/rtvvvEutpKBvhgKSOxhVnfI4grIyEcMhp2+&#10;oCcY9YR63IGIw4sTiYu6l0Y9iQwr7/ZuCptBOZOmpdDqDET7sN1KAgTG+yYE3sV8kjhHYnmlcAt6&#10;tmBRwwPGlN2PVTBUrGxvbAAMbbKAdO6ygN9qteOGg2+No8RwpjVTvFclR9VYuKfTaAJBimccArVW&#10;udCqlT8Z53bdpVg8ZdFW1HRkgTcSBfTeQQ4c3YOLGwHOKGyimWQaNR82c+A7INpRsKW1asAbo8+N&#10;nmmzCm0E6Av5Nk5hlVyjnK3l061yrl0p4iUhyAGOFRdsuDS6NYqOrkpzStbstmkh4pW6064BQJLJ&#10;xndLuRQateXUdmF3pZRYbeV2OsWkWsk2iol2LS0p1bDPPtgbGOoPB922DkDZuzsP7k8tLCzE4/Fy&#10;uczB7My4IWWSim6z2FNhk+GIWVHjMNafpsMSMs/YSYxAaOgjLXUQrRHRbXdiucOI0eZ009Gf1MLB&#10;KGQLPb3RcDQSjkK4Z6WyQBbBrGRDAuunXMpls0bKsOKfz3lMpDumiyjoAyJGTqSVkBmGGIYqD9lV&#10;YzcdwKC3hfX+MDd76Ws0XVssylZBH8a/Gy0Vmx56JIyVBQWu1euPuu3mhbWd/pEwh3VSS5zG1HSc&#10;aXvcMMnj3Rmmp+/HhsaiQf/q7KyZkCJaOl8Hxhz3WUM1FYvQhZHHRxYWY5a2Gk1iIt+avX9v6u7d&#10;oVj/8OgEHJfBUNgbCKZS26nN1RblinNMLjev29x6uPNg9u6DuQN7xj777BNjQz1qvdSR6xBdP//C&#10;U/C4HT4wfuTwOD6Ze9NzV658tBFP5vIZsMQW7j2YunsPXoVHHjpw6uwJkyRAWkq31ueUPxQZBEo1&#10;inuWFH4UW9YGvvDo0X2HDx9CnNa9uw82N9btwKWTikhZXlzYMCj+YGgoEvEDgY0wZFV8T0kzdP8P&#10;kRMG6VhPaDOD5bY2fenD+du3T+4ZjjDvQaVMT/JTs0NLFSR30cwxc7K3kB1Rg567+LjDsNfKRNiH&#10;SwzkQ6ghZVLHEzZM6MXxEuDusrKbTaWcN6PUH4sYOqAZaIhq//Kv/5rZ49leW19ZmM8ls27ZIZPZ&#10;2cKdEGoS1cvVVLG4OX0L7h7E/kyeOCP1To7uP2tubWjGohDGCx8RqxUUNuDjcGjBx/6zzz/bbry6&#10;Fd/YP7oHO73VaW+0mj4UoejsEC4C01aIgVx013S01z748PD4GPAUuUI1EoptxVeH906M7ttjsuE8&#10;EM8VKqdOvri+m0uvJD1oPJrc0fDwm5cufO7phwypda2Umjj66EZiJ5dZq6rp5E72Z7/0ddVkePy5&#10;zyEkIxR2v/qj/0qENYWYiIAulaGn9UTw4kFgg3oBqjCkDAJ0XCulGpW61x5qNIt9g4N+T6gycx39&#10;frxewG/NaLl0tP6BEZvdu7V1GxPNSilH0IRGXXI7CtVcEuZ4BzS31mauiI0EuW9mq5TLZVGi1Gsd&#10;jEWxRQ4eODg3N+V32LBXSZR2YUjEC5jXNeuoveDqsYzv3Rff3QZWs90oY6jvdkumoAe6ZcmMrLE5&#10;ZKT2RkL51TWynqrGSqlhscvoVKO+AiQBB2RHx1rNFRxRNyYLRr6zcTOhJzT14H4unZq7eB5hiJpa&#10;LmcLGG3M3HswefoUsCfTMzcX5q+h8Pjh393G90/E1zv1ar5R/f/pes8gyc7rSvCZ9N5WVpb3Ve29&#10;ARoNSwAkAQwAOpECrURKGsXuRGhGOxETWq02JK1GbncUI87IjCitRHEJiRJFEY7wQMM1utFo31Vd&#10;3mS59N4+s+fe72WTf4bBoFptKjNfvvfde889JhKVa8icCCX7/SHkmym5er1Ur+xILsOGCFuoZ9H2&#10;P/bQmVzLWFzZ3PfAw7hVP3v4rnAsdm+7bLMFcn/1P4594kz/4TNgmOz/5OP2lvniiz+69u5bgz2j&#10;F27MjU6NkgyRrQM484s46h2iBsIGmrBV3EcDA/1sWWC4GTi1kkDFElQ3lxdWYAOMxGVYSfijfb7k&#10;aK6p0vMhE1uG4TuRW4UxQbM1yx2KMSbBG6ziqsBPWhqsKqDfzze0kM8QPqJUoGQ+f0H65JqFI1UX&#10;cRTMhaEolXaLmYNik2fIXSuicDQKRkZvIo7et1whNabOaRhCY8aZoJbZmMpsUVBO4NaEu8rJjG5B&#10;G+3GnXG4iiYs/uQu9YYpuuxwLonFDzQVtWoukyavxRaMAurFVJsVYxqH0tBUdcc8VcSziNxJ+kOn&#10;SGmnxSckvLhEdtqvsWhGMoReBEw6ctvH/2lWK/k0WiuZexrZctyVPJwzIowmIARHXYRTOto14tPq&#10;BjgKszfnUUEJp2Hczs7fJp2DHKcopkGsC8PBAA46mHQVy9U2BxWpFB3tgs0RL+DIWBRjsAdlBgBG&#10;swU+NvLW63VgHE4YZGJxh1V9gBoyVRzg/JE7QqWDN1suV0rlEsXoMncSpAYyfeTtluhWqCAJh3Lm&#10;aCLPnWZGQRSWFCERtoBnQW8RF0Gs08RCWbJchy22C9sm88zK3lwk5JDpewdAjv/mQCQw0wcPzDx4&#10;1z2K2qq3YaJW99i8JpthoGTEkdBrR9CEbtMbq7O32jL7AlESmJ2WJx0GDSThvkQfQnRiwuBKEskg&#10;+LIhIJGVrZ117CtjfX3JgRG3GzvWkb6e3vRWClkckBASY1sE5EqWn9T1ufnFhfmvf+Xp6bEBryOg&#10;kmERIjRUEi5jJS7bD4KOefAgXh8MpnNvvLOUWs2UK1qldfLUXQoppDsKyacUy02D2fU0zxG13RR2&#10;XFKXy04Z1GSo1k7EvZ965Ew2s/fGrVkkrpNpAcAiXU+X8nDCmo71TEIIzOWZwSKT3f1UEZMbkOX9&#10;yXi5pWUq1e0y2rvVWDKqssmHxmms1IBLlN5EtYpM8CnJjhk/tP/Fvdtm0ZjRTT3CttvOSyMR/waG&#10;q5Bg4z2Dp4t8U7EKABSM+jGTCPJaRcJkc/7cOV9v38jE2JlPfuourzuXb8zdXJpd3l7Y3oFtj6E6&#10;NZvmpyMYiE4htbIAzceJu7VI/0G8Qd1KqzOEuaLGXtikezcUvw2QiyMaUr/xxWdeff0nMyMz8ARE&#10;0wyoo2WTvKiocMagIAuTE0VRXDuhnig+//3TU1JkWHWGT5w9W63rNqd9YzhqamWi5nkifT3RswdI&#10;jBSIJRRn6NjEOB7e3mAgtb0F8dP8jffwijZJ+/SjX7x99WKtuT01dffNW2veDoKS4OULHzvYYvor&#10;ZhW8/EB/P5iuwWByfmklmYxsbu26/SB/x7QyrJF8y5vZApJZnA7cMyC8YATFihysH3xH66sLMOOI&#10;Bh2VcsHpd8cSofxOtlMvYogq7S7msw3s7z1uoBdyAbuPoEOIJF1uuj1wL+RKdTzMbZvZaDRvL94u&#10;ZQt40NwUfmrDUjadhmqpztREfIeG6gbe7po+fHJ1fQM9pddhqk53LrPePxzb3sig9rc6RijWK7k7&#10;CILAEYk1Wz6dx/NLDoOaWau0bE7FDekokhjcxsj49Ozc/D33PbY0m59fW4nFoy2znd9dQJsoIaze&#10;oUL51pOIRgKR1cUVZFGBP1Ao1iu5neHRmVtXrtk8BqiRIX8ISpRnvvyLm2ub//S9v8YdgsrSKW8f&#10;PjLjDUSvf3Sp1Ni+Vt4GOj27tAVWFHChjy6+8YFeVu0e7eJ8VJKhOH/vzXPReJzYNKaYCdAfM+gn&#10;TBmw1Owgr80dicYotNZgPx3s4yyLLokNT2hqeeaZx//lR8/h4Bic2We6emDn5lJI+mGSDhDkB3Ii&#10;JFsy2NujU2tU/EglBH80X8TIpYiTEaIadhel1YlwMhCWdSyylFnDCpxANkSAIxNz6D/QDVC6AHNc&#10;iasvse+8ysai0E+SIlHIUkTgrmw5AAgrPoWM0CQUiWhPFNTq9Poq4iYlYbB4JzyU57OfGYUok4vl&#10;c3Y6qiQZ3kkwOapksYDM25gBgzfhcZILBp9WTivhvCvE7HoHCXs/6adVwBThWOyvq4JkBPthGE9C&#10;yEcHLPqDRinXblQAxWFV6QQ1BD7SGJt+1jYB3mRw/wRe76PcNCz1QWSd3Zjb2d5pUxgX4QnwYcaJ&#10;06F/aAjnOJ7pFcGVxbPQqDcDPthc6CCs6Jx9ieGS53ug9B4wrHCtEdmLFy3V62ihnB4vCJWJkSBC&#10;xdCOCLqmJRtlTiugTWDe4F036KdD306O3NgKcOYqbgwuqPCQoNaVGxMnca+prJCJPH9jKl9XvFsb&#10;4RKKACqFvSGxvThnk1bHdptprdP17o7PChnk/EJhBC8LkSxbT5nkc62bW5nC+uvvv/Dm+6CF9yei&#10;w0ORyQE1GgkS9x/xILIZ8QUbuUKLpTtCg407tS6aDUFoFqZSXT2y8E0U8IrF27EuBzyg25DKpbe2&#10;E339iaFhhyOQ7Jvqjfevba1sba2Ceq9JpBQV4zW6DoivYRCKxaTb448FI0F4MwEvoUg4Vprg8eiQ&#10;iHNmfHDfxNfwXq/funn96hU7hyJg0EOngqWXkH3eMcJgh2rir1tDvsxtm8LXh/ppDCedaMz74IOn&#10;8FE/eP/j5dVN5K3i6+eNNI+QktH9pNat3FVV0zcUdqjRnvBwwIfSh4Ef86LezTM0RO4NbfItJRkJ&#10;RvEbHalLMkK1dVDJR+GntQHFrLZpgCYgmrAR/ueE2Av/B1RSmaLq0ULCqlnBeprS2VSsRXO1+u25&#10;W/CYDkGM2993cGbgxInphcXFy1e2bqxnZVuwjktoQw4VFD717MZOZuFKPZ0a3Ttj2DRFZB8Tg0P4&#10;N1IXBgDw/Cvv9QTRMrpgawDb9+y1ZZc3ACaCR6JB28FPl0ahqjh+nGA14J0/9YXP/9bv/j/Ytk4k&#10;K+6+6VfefGcztfnE45969+33vV5HMZP//De+9Q9vvmeDzl1q7AelytW+sZ2J1Qo7q9lmdjemv53s&#10;CV9f+ig5eGh+ZWl743a2nDGNozNTkzvr8626PeiBHbk0Mn7wyvX3QVLHdu7I4XtXl1YDvgiL4erb&#10;2/lodC86e59R9XvUzaWb/XcP2p1+uGdmMhs02LCsgogWFMWLxgEe5WalUCFSe6Xj1j2Y2NqVGg4d&#10;TUFvXgHrVmmQKyoiLJHYWjN82FkWs1sDg8OAy2AJU4OBH8pgR0fdmpoYhdpqYvogEGi0zY1aM8Ap&#10;xWiGlhaWcpmsg8ORdMwIzCt2wD1DUoEKgWaRzTagMXV5oKTFFlaHGQUOCuAmpUoabaWp+2amz24X&#10;kDkUHR41IJnxhXptSJAlgwBQdu0wKvD6Cc0zcRQrVWiAsBIDr2ZsclwzPAulm2kyS2kEArFauRgN&#10;2ZIwR1xfWV9Zg1ULkuMcQTdM/FEEd9M7D5w5tXv+eR3pLVFfccd09/UsXd1YWJ9fi9jqg6H9yaC3&#10;ZlQamo3MO4XqRPAKqGfBFo53WRwPjp2BDyMOcJoWmRMA5UQKIbNOLVs4rgKJeE8kOurrHZJsXuyt&#10;d5ev54uUSIq6gzM0GAwwlRi5Ed5avRyBKwcifzNZfHNeELiTvbC+YP9cidOL7eweptO+k58donNy&#10;b9stSBYdSNBVMDcbDFryNKjRQWF0IGrHEZJBwqXPr8suyrqnt8kUFeL4kGc/DjhQ7sNeVwpty8L1&#10;ZqVi42ahG9/UdRPslh3JOhBMo2s7AwQ6t7FSLu02a3nwQD3EZUV6dpv7bdruiSRRHogZZbIozSIS&#10;jr3OJAuPtOK/meZI2hSKTmrhjWqNOoKPwH0nkpddcXqI48WZcQrXUc7KIG4BmQJCJgSTZCh8QDi4&#10;urBCzuGycJunia8trJLE6clfobBXo0mDfYPxQ9gDlUZRYhEDfXdRaBiZ1ZAAxgUAC5ca9wO+GrfT&#10;MTg2jdBw4OktCowDKZZCHE3akdvw/CGKsV6rIZG+Wq3gHASDmhlYmKp1B+uuEFECixfe2sowJBuC&#10;IQ9U1XQFsXImoJwOUmAlEpMIHSThMnUBRHCVFbeCyAGmfGyb+lPcX5hyiL7FsMKI7lx6wT3XjK5s&#10;ln/fxsWmmM6VMvnZ6+brqgyn3pGRweGhnuHRnnuOHbqkLM+ubZjsmmeyrQh9ibpgILPsVbDVLW9J&#10;qSsFs0qN4LkZbOoIpp3WaGwuL2R2tgZAguobxuQ/PjbT25tMba5vbW1g7OXJjyRKOO2KhSqoQ2a7&#10;srFbyZTdyWAScDwGVXZ/F3AOKTgpMVS275uZRFYiWvmOiaEZFUkTYRCaKoxHZA6mZ38v7u3EDoVT&#10;9sQulc0yGFenVYMu3XX6yKm7juZz+d3dDCVdQ49cqomHwmrjFCbrCpKuRMwF3Ot4iLGGJ9G0Ynn0&#10;C4WplT5KF0rhYHObgOtJ5ssCNJljWdE/C1kO/LpM8lUhsjjwKINRHambwgwsiLh2GKuRrRGNNG3U&#10;JqhccsdHJ6qmmcmTxLCRLa8W6/M3lyrVwsOfuv/wl+5758Jy1fCsZotLlRyEhLLD7+nxPvDop3St&#10;QSYF5MtCqgWdn08BSOCwi/SGJpD3V67tlJDhslU/fwlqc7TtGI/DofBdh/eAa0dmT3YZ7Bsc/TBu&#10;RN8QiwSxN3/z47mTX3ssnPCWzODlixcnZ2ZAhfUimBcgmiJVC1utWkF2tG+X0oNjx1cvv7PSKuHr&#10;nRkcmJu9WnbqIHFWc+vVQg2DnsPjz+FQb7fBqu3rSbbbFVzzXBGrpgrmv3Yz/fff/9sHHvykTFwV&#10;WGHgGsr9fbF8ptJpZDp14p3Ggn7nwfuvfvgaHm8cXA5XoGM28DDXJOgamzYbpDXg6AMNBjCOAAmA&#10;CQ7g3VA1gcznx6vXC7VyC309JgLwSFxeb29y7+3ZK0iOwgjeqaZxqqbBG+EwV6i1MURV2rmmDuV2&#10;BUsfIRiIJOKcP6N0WnDJh8kqTii9b7RXAm69k7dL9jwy6IoQr2pOD3jjtg75LIEra9aQugMI1efb&#10;e/yepm+8Vatkq23JlUj0jzz7w79o1nOOnojbrtSKNV/Y1cJyxwXJhIFC7nYr/iBaPLjt7ABjwwiQ&#10;2t4J9/WOTu5t76QDRsueyb784XejvX2VSnknXw6pXnzXheXto0/ckxyIF9zoNj0BNLbewLX5VZ/H&#10;Dxe+44qRSTfzy5m+oX6jXqFpTzGZScoxhYSxGhB9V0uVWpvkKjDBAPeBFLl4PPF4J2J9gyHTOkcs&#10;ST2JOVx2T98AdLfY6i0uzOF0SsRjoEWGQ8FcARSbgM7zKeqQzxekJ5zWDN7E0Bj2mzgz2qywNPmg&#10;Z0N4yaJOWEeeJJAht8NJJcryrrZsTLgl5lRP2RDmZQa5gSJJy4P1jNMdaCJ+lvTXnLnOY7VDZXaw&#10;bNbLlffefRNUQWxIcUIxZ9E0rLniTln9GW2lbP0P3l0NuAc4sZKG3WAANQbHAAJnBMmDZIFW2prR&#10;raM8FQjSjGW/J1K5TctriZduJKHEbWMiSQVb/0wb5iHofhUwPqlwMLBJBRRnBCJGTPhJuUOkPAmA&#10;XQ9uLYK75+duwx5LZ9iarH0IWjUtyQlPF1b6Y3ctypRa2vjglEM2QJscEzE52OGChyEX9y0GVsyd&#10;ODFwESM9MQDCkI9Dr0z9DZ4zujIth4hEwG3R1uAzD2NfiSxxyACiUavgx4E1LFafZHHD3BTyW6SE&#10;nDaNURQwTkx+yUbRnm7NbHiwgOrpJesdgMoYXnRKiXeownBSvsPqFkt4uZt4LoYf4w5i/zNWh2R4&#10;x1v3rgmkAD8IIyCfYgXwL9oj0yFwZzITgQyunC/MfnTpJvob2G30xuP7p8dLhUq2UEKTSJaEVEh4&#10;RWIqhtWp6Aqrw4S/j4U586FsEbp4E42+lF18JL3eXL51DXjj2Nh0rG/I7g2NTPn7hoZXFnCubhm8&#10;1cCXVquW4XDH7RkSBurr2VV7yRGGwU0wbqdUN5suVgkm078lQnNsRNkCrw+Hqq0JTTNW550aLjia&#10;TWFZwLQ4o6tnI9KbQqpvxbBKFlGkdTYQoT2QgrirYCRErLPKRqr48U02/WWtk9pVNXGHo0oiGEGh&#10;pkEiM30yFyTSt03WOHtBN0W2qI03xgSsCjsOPJbQJuGdq1C81fGHIIhyxiGltQL1wf6SiHgdEug5&#10;iVlG3zgcwNF74a5QyQeE4qL4tKAtBrYXWPEPjQ2B6NTGlqTcACdQKdcXz9/wnnXdc3Ii33Qec8S/&#10;vbzQoNwQ5MY1SbHbaUsW+402Dsz3E5JqeMVBxdsomDYvzOPHh6OhKBjrqDo4mQC6Pffjn7z8/vnP&#10;Rj8ZQAYZ64KBwLlZ+QZxHDq+zbaUMl0fX/749JnxNpm0GD/3i78M+w7clvgUjz/y4Icv/Tg50FOV&#10;3H29/j2JQG/vTMgdqLW1ZH/slQvn4IBSqWzUquvecDyzuvFeKT+z93h64+buxrrTFh0Yn9jZXDGZ&#10;EAh7BIhRPnr3NQxTWGaBYYfeZCd1G8NQvKenUe3LZjbnb3+guLHPjflset/AzHZ6K7Ozns+WIXLx&#10;uYKZIvxm+0rVEg6AeDTpiw7ARQviezhKwQN5Z7dI2h0g24R6uepo4MuZmb0RdG2PfvqzP3nzJXwv&#10;uXwRnhgw0OnrG8LPDEDO2chgXodgyx92xaOh2ZubR+86fB18Hxdi2ZoIfMSBjBMju7UBPz+HS/a7&#10;fMViDQ1KQ264QY0O96S3wVKGH54MOhjORIBLmd2iNwkFiQwrnOTUyXy5HOoJwrw3HA+Xc4tyjXwF&#10;oJ1HJchXDLTp6C0jIU+5WoMJYp5uCMRCqI1qBZqnew8d1RvpWjZt39wBUwtOT8uzs41N55mTB7yR&#10;0ekjx+XCOlIc4RhIwSCI6q1r6VLhm7/8hXym8X/9l7+zt1kEhrvZrurMFuXYP0JhiCvSbOVTZY1y&#10;e9BlqTgLkfxqKkhnxlfvNvjsUITJmxUNTG5+aLo311cLhYzL6YGoyABYjjwvmAJ7Qy3EvYBGC9M0&#10;Mi3U8Yh11GpychBy22qrAdtf1o/KTHq1lpR86Ft1DEVHFc6/FumIOgAO8eaMYuGgyE8x525yW8/+&#10;ggotWfG4qIZIyIHpDlKgVNJpaLjpoHfAwl6nLF9x8rJ622KzSlbQ2k8TQHlTx9nd5HGgwHQlgAfG&#10;5rHSmkE8oYQ8GkIMntrvpJQbgm3K1irCqt5a+RoWkCyItMIvUKZGrc25Lgit93OwjM7rKsOSUppw&#10;HfUB10UlReIfOH3pdCabzVLiPclecSaQVF8Tr8VFXTBkrFLCc5QAzCkeTpYwOwpUFqcVCGYhJGdo&#10;WjAYZt9gs6+/Dxx7uMA7HF7cDGLuoouvG+ILqSLKGEaPsESHWgaHf62Gdw9GEsoQ6qXUnX05lxxF&#10;S1OZbUVpJcxzxn9tFMJHG12qcDhGS8CjwYL3y2CcepAw2tuPO9ygNF1bejslS5YViGWQZH2qrsGI&#10;SCPShU+yKc5sWSDQLK74aZANwwLUPCiS3yH5UNQJT8A9RNJC7U5kPGedZTC45koUhILTnHKeJDhj&#10;NigHhGqwzlErTHiTNRFkKIANyar+piGwHLEv0DlUj3fkNCzKYEks3rqSWl/qHxjp7e0zba7JfQdb&#10;IwO7m1vZ3V2AFNg5y9KQKWJ28TyAmYBtVbOeLqZjwVhPKK5KHnb4o1frGG261QzBZkN8Y4e0gK4g&#10;DkrKnqJ9r4GMbnjSUI3CSlzCg9ChuDTZrvGSVeQEKrK1iRahMRI329g45hqtVKXW5/WRAs+uGNZa&#10;lp5SuRtiw0QF2tKLHAQqeNjM8J+y7JsKF42ixA+0EXTNDwtzShEVZevUqmATYh6FhBGnrczKa/g9&#10;uygkw61x9AS+y5vXr7373ruPPvqp/oEBUAHxMRHwoXNwMN4yKDNIrqVwRKQ6JEPe/mjjVmsiureY&#10;2rr8zvkj994TiscbejEZCaxkcPJoxFJmngPNzuywzcsswTxnF4qOcfa+Rz738weYD0VjLaQCKBSI&#10;Gbh+9WM5EO/tdT373MvPBEPx0aHhvsTWZo6ygAxqCMjiBOnYkrSarjTPn7vn7gPbO+upzY1Llz5C&#10;ZOeJ43eHQ2pPXyBdrrS89rvOHD+xP3H+w0s//NHLxw6cnEoOn9xz13MfvQOkGdEZjXIBR3Y44k5t&#10;LKLIB2C94Amv3p6tlrLsu4IVjCsa9QElxzsc7p/coW1hNru5gSWl3RNE2natvilpu+Q4UGl7Bof3&#10;Hjq28Nw6bsT9e0+7HT3Xr73uAB3RGfDYgwrMpFyhVMu47+lvvPnjH+ilLbdd8/UmcrkSulsYhwCz&#10;crQVhJlcOP/62Yc/2zN0+MBo6uK5hVhsAN5y/cPTfQPTk0c+sXj53JUPfwjozu3zYO+jm/V4ny9b&#10;2aVtQLMNaLdeaTvsZPsKyg7I9oCqGq0MNKmQesMa0mP37mbq+049lE0tb6wvID7P7Q84fAHN5Ztd&#10;vAp1W7aw7kir0DxFhvvR6YI2nMlpsXigYzQckqdZbseDcXKEMOVcrg4ilduDPZbd64EBvxZ1uvs7&#10;RayuEJdSg3NIHDNDbAADsa6NJ5O5prRRrT2Av1qW0aGRhNouNe3t/VPjr7yx+v6l+e9//xVky/cP&#10;9mNDJPKlgayJ+BciWyLKsNV0RfwJyGZINso7CztFdkEiYYemvJzGb7XpWDSErMGyKDfbEwP+XGop&#10;FPK1JbeuYyR3qy5NcvkV9iFSTA6ZoXIE+BgNpRPnRqVSA7AAP6Cuy40sckhMMbBytjFqunC55q5P&#10;7+b+Cr8Dy7/e4CBDyg21bN8NRcTJGSZKzp59exswhmCVBSWg0vSoFaq7NbbI5fUcs/8tGot5Z6cr&#10;TgprHiJ1ON2vKhm5Q5jjkthE15AFQMY5PGTXqou52WS/JcvFR6jPDWtHSkbH9B+mW9LRCnKGjQOv&#10;6IRTBIjNWKZwluDdsMk2TwgNC0LdhxO/XqsvLS5lsjlANFRDSeCnd4do9gm2tqMWBdbG7uJsZ0il&#10;lONRcfdKEKODKU0EXQ1pryHgZ+jnUKvh8+ChvgirDLKQ4wg3WYRJo+EqlcClIMcK7EZLhQJukHAw&#10;BDO3dgNqWtx4XvJFxz2ByohZwsHGwtSqtcWEr/J4xnVZkwTgisZnZ2sLig/J2aIzVnHiosZ6Iryk&#10;d8KcGQxaYC1EalBFhoo1lQrXR3GdxfVWmQAsJnE2HzB43UCzmymwcsO8A8ze8QTBHeoUwXCU6kt2&#10;0k0qq+Aa0XGvd/ndhHDAPFqykmmRMR4JeE8cO/LG+x9Wag2aFom8agjiq3gb4v76Kd7CDaiALIWB&#10;k8EzI6LL528V1hduJ4eGBkZHFV9weBKRztOb68vFUgMWQ4hPZZNBeipEV4N/upPfLpQK2G72hKPI&#10;lONlBA1EhNfIlswITVmn3sIj55CdAnFxelzNcr0IlLDeGpvs57BzQ3DbhJtg16VXlrvRQfxe6VOj&#10;R7pVzC8WcnG7uw/O7n6f8TNIgOhsLOjbEDk6RCDU2FRQZhqDSs6l4qJIvF5ShesoOjI8pLBTQ1I9&#10;7UEpdsNk+RPdr8BP8DPtnK2tijhym61QLD33/I/BoPvUY4+HPN6GdR5BV+Pc3txMZfKSAyNRGKiK&#10;4lYCIcdAXx/kG5mN7Hs/ee30o/f5E+ZTnz7znR88X4NWzUYOYYpNjAoUV4P3rFr4scR5T/Lt5ZXL&#10;C9uJZH8fPA97+j2BiHB22OsKDkwe3EmtljcXkoPJVgeLw8ELF666HW4clZgtANFjksMXt29q+nv/&#10;8OL+b3722f/6fz768EOPHukzZC3oMtcL2tWF9Z6RcZhzdtpFEGJuXb4GkyAFPNSpveu5yiNnH337&#10;vVfRzIeDwZHxwaurK329w9NHjt2+8WG9la13MuE4ejyXP9CHNhQjbyUPOxUFste1rS18GIAcLgPP&#10;qpaDiA6QY0OOxz2OGEb90l//f/8F62doTD1BL0oCBWEooUqxmN/N90+O5ouFdDr3Fn6mLzhx9CQs&#10;Tj788M2g6QM5DB1Pb2+QaJLQ6FXKVy++Hh3cD5NovydYqZSwg8K2E+bPvTXYTtTg2gmYDYwBOF+3&#10;6mgLqpnUomk0WAsLGasR7+9t6p1yo0Ixgwo8Y90ba1D74VMY9fpuNDEU7OmzuwKL83MAOcOJCayx&#10;tWapUr4t1YbbxWwuVSE7gUYZL5QplxoFhMGazoA9nujbXdmolUrU1EMOW61BsIHHGQUI0zwsUaZA&#10;95LsR07d9+ruP8d9/WOyy9fupLJbtvC4P9n7B3/z/S//4tcbtTLxYiJRHAlLO8XE+KS7f7zwypuX&#10;L8+XcxUqPyrFEXldkLRDw+lmtaOZy+Rw6/QMDdpDYdUblhGSpNvbHJeClQaaLbNRxm0GYSk3bpa7&#10;O+FGVDP0wcGB19+6rHuCcMRAaSD7dhWsey/SxWltxEn1pmCkInxdxzaGzhEMrYh4srh+XBC4rthF&#10;dhqaO7Z6t1N4i2SKYU+0/UDi24Lew8ecIKkq/PQRLMQ7SxuvWBGMJrXgFg1fe+jpWsQT0GrIErIC&#10;QyW2Suha29vEbojZv4Y1yAjxBdnv+UNB6jf5ceasdUMcIySWIH9bmf1dDGEVJN9RS1oob9dvnCc/&#10;HDAoY20yctcioJoEfMK/gPedmAVY8KAgVRqdmBc5KPieatVqvlBcml+oVmr4iB2Gc+/UTUW2clUZ&#10;sNTZaZU92jRWwsgygDTzjgBGVQcHh3sSvRhzN1NbsJ7pHxkLhwLYj7AXBxGjDHZ0onxoSanXsBKl&#10;DGsooSF04dJOO1FgJ3jTfg9cZXDpEJyMqGUFSZpiuoetEiXouVxMHiKrMXp8SJxPCXc4IZn4Scih&#10;DRlMpI5wuSmFDr+G8w/ecQt+0BTcjjuuI6uYy/PpdTI2VtkD1ppNDUkovNi5RozgkmW7Y4rcO0Zf&#10;ZPEPTGE0xcxg5Q6Z+2dAfvHzMbY6uRjhEtchVDVg1k/xeIJ3LYwu8UssewGFXb986cDkwPLyutvu&#10;mpoeh9lbrtZc29rELkGQlExLg8VEONnqepiKI/BXvtX4rcLKbXXh9u7mxujURKgnCYrk2OQ0LF+2&#10;torIxpBp8oUjuVMRu31h9mG0Gm1jI12FjWg4GEOvhykP/a/Jy1P8kkz5iWekk/sluXuQq9H4wAju&#10;NwDqLaOGUA+Nh29FwL2qIgTSYk8p8bpeyJrwB6g4Hp8bHyDb1rL5nCtXCDucUbhv2+lWw1fLTDI+&#10;YxTBdqbBWgDgvM6RhUCLAGagHFCdCmxeAOMKvzq396id7MfNlpXwKKGqjKcGUEiHUr6xpfDAJCp0&#10;6tiJHz33/He+850vPvRghPwsFOb1ST3xHjjGtqUOSOVV+KBnd+99+DRyuRJjyY6plHdK5189d/TB&#10;exLJwV945sl/ePbVHHKOUd1pQ65YyxBR9Nlkih8GBf6RF24uI2GaqXBkORWNxPwOJ/w6Dp46Gx3e&#10;Gx8cq6ZuQT5z9Mi9jz/xjb4kIkEwLeUHYzAuQG2VOy3DFwqiUF+cXb7rvvuzmXQkFlRhqNGsHjhz&#10;av+pJ6aH+4zahlNSS7vF3//Tv7pxc0U121P7Dlavnu8L9c0VVhCVuL6ZwTe2A17yzgIYL8meXpfN&#10;Daau0yX3DsaBWedLWwDjgiHf7PJHh46cfPm5H2EYovCeTrlZa1G6hiKjDwOWFIi2Ec9SKZfBAbo5&#10;ezmXLhSz5I6kst0IPj585KcPHjh28qGXX3ppbrs0PNK7md4CFKx4XIjqAdABTiLaNU9AKuTm9Wbm&#10;4oVXavktMJUKufTg6HApv/nmC9/O7awPJ0CwxO7TV8yjzzaGkpPlJjz5sLMlxoQ34C4U20dOPwQj&#10;tjYYuJn3cFZgp7tTyuBOyOfqudztju7y9c0kR/Y8+dQvOkLR1Y3Z9c2bcSWwu3MT4Ee1QLiFR5WQ&#10;WQ7iCXoRt81bzFdxMezuSFsvZdKZaG8k1N+HTachk4jcJzmm4Pfo9z7zG3+MjtT+3tsPPnj/P/y/&#10;3/3y3YNPH574+3Mfb6xtoldTHAaSYfRKCZsegHUXb10pmtqtH7y9uLChMKwlWBQAcGLREAJm0Vgz&#10;dGoQMdTr7+kfyhYy+UKaXtDmYr8VOw1ssLlu13DcYDdGrtGk7uY2XeXNkWQDacsJY2SXrwMtDy84&#10;yaKVheSKsFNgDSgeOvLLhvMcsgc43BB2YpSMRDMNr0UlLgNd1JVt9ui4EQFQEu9QiYbCjkIunrys&#10;1Sale2nCL95K8pRMWDVun38PvWe73cTHw2PtIUoMgL22qMXW+GCFSUhirDRksdqUrJOTj2ccbrD4&#10;AWXBUESCqcIQF58OYikl5IeSCH4xZZGmY8giHVZWrF8YVERRTihkjdoIzER2Sykiks+YT+sKBqHq&#10;R3K0rVTIb4Jbns6Qk1tHJKZ3IVzpDn5sKTWoGKMjIcKeQtb29Tq5GKpKFWHDioI1PBAX8K4hpkGG&#10;Hf5VrQqrGWVyeBJdi0lUGNzPTbZQVeF3gSoKPkEmk8HAgDxB/Bz8Do4sZKLiu6jzJpFyW+1OGjb5&#10;wKPa5SAeuE7RAHRIwgCNl8rkSGXSOWmn94B/2elwHhzFh6jDfclOo44WD3CJ3qiBmQl5GoA1YMxu&#10;J1YwNeyN8UKQxyniixV+jALstWSMollQGLWQDesPZAsT5l8pXbc8FvCwIAuTaAdSMHJtFunzpK1k&#10;kIE9m7h+OBT8FynLPhuaBfoJTR4xhdclKTl1o1ovTwwNYXReW13czWWD4fDRQ3ugewvhKksyCNOC&#10;vsNsNrnLABStkClZZCVT7hr8IxAyvbObT+8CsADGopFiUasU67jjPC72zTUkAWooFnOOFghAdCuV&#10;Yo0iRQGxOsg7g+NBKVKNGzQYgxns+mMnx3laOZAnn1iEmHKzRZZhKguKdOZnK8IZqZuCZhOyObcX&#10;HxMICWobtJZNm1LWNXjoItgO2LGXnnFqB02xTOVZ3h6MHHzgUe7y1K5iTKDCTArGOeh0ob3CuIlD&#10;hFKV+LkXirTBgQF69gBjERPcQZbb9L8YX23Ly4vFYmnP5MyN2dk9M3v2j4/oWwuQEPr6E/AbwjAK&#10;TX8wFgUIg5xtrVbpVBvecA82y+gcm606nEB31tbB74erbW9/bzFTHB3tJ52rYgXMiDwZsZLh31Ez&#10;JUw4JsbyoCvgxSSGKcztz22uZNZvbSzdSoSinlDCYfcePHJ2aHxfINqjOr0O2DFEYk899XSzXHRg&#10;kOh0rs4tnD6yJw91/8oGsB5Yn5Q1WzqfR7v627/zR1NjSb2869CUS6+8fHNu+fApSLm0d86d386k&#10;P3Hv/W+8eg5TQSTgiMd8yNAEplIt1V2B2Mbqqgv5ZHqjCAW6VnE5cag2M9mtZrOEvEEcL8CbMUrQ&#10;8eeG3IX03OyTbmJb2cTBrdoCvp7BoenhofHs5gpmJiwK3Q5o8zV3MASK443LH6I8DCQG52683ypl&#10;907uW15dgLEoCgRG+3yuCkQLcMPK3BVIHWT2i0C3AWMQtwOnSN4fs5fyNbx6sdo6cvejGxtroYC7&#10;VsM02URlgPNDX3IMnTdIq5LPn8nv6qUdPBN45twwjYpEOiZclhA8sF4t5Y+f+YThBUwLN+OrI/CE&#10;aoJ1nMLNi12/U4XBKiLNQ8i7BTcY8jyShchatCeGz9ihdbU9FBuEow++CDtUreVWbyj40bXbP3z+&#10;1aAnOHvlg3dfeuHDCx+f2D9+dCKJ4WUlW94pl6Fp+/Iz3/yrP/7jq7dueqPe9Vxtbi01P7+O5zYc&#10;CeVyRTx8sEaKJoJ4PnJ58JnAwvXj8vkCwUjvIO548J/BiWrVczJCaUtZrZbrlKBu29TbkDk5IonI&#10;2FAP84bIOFecEzBJAdR9a2FLcoAqLxJSAR1hf2BvULx2V/fJXru4P5ulfE/vAAoUXg79BIiNyILO&#10;w5kSdlEJoFcxi0LPQdctE/5KCBYqohYCDcKqm6xFbQQbWnZk3ExalnW0bpSLYLjm89TG4s9t9BdQ&#10;a6GQxAEI2wQUD5gKIAlZuXOyWRoLK/uan2iWEMqWZy3GIJg/YMFHwVaW9Q7Tj6kP6JrxCBCTKJUK&#10;Hx3kHahxqKduGQ5xzYULD2y+iAItXH9NKDcdlCaqgnWMpBdY1sBjCkvNzc2tpYUFBIjBja5DfAzT&#10;qhrsASdUpOKd24SJG3wqfD4nUX6Q0ujjHAKaDbBvA4E0Ho9lM1lUPZxGid5eDAB4aYytCGP3e/0U&#10;okyGwI1SCSBuYXFpCTsWtsoiuUsIvCcHcqta2FUhiAZ9G05j9LXoLoAM453jbWB6RUUFT4pGUnxf&#10;2C7hiJVJrilxIAmKKAlbaA9N9QvvE5yMbL6UJBxO5jgW0IPICx0TiY0s/NF/0bIQbBF4P9UUzjSQ&#10;GdRVBFAqW5wxTsSThI8lg+TCZ1gQXmgEZmqWWCdzZBHbRotvnHbxWL/rrMnhDoX968VW1tqtc8km&#10;pAbvANu/CIS3bTK2oqhn3ShD4aQ4V9Y3RgaG7j154P2PLq8uzi8s3Pai91SdyYH+SiHXpFaWaWiC&#10;Wt1NWecwHEMV1GuLS2VB9cCpbl2/srm+PjI54Y7FW7pzdVffLVSSCU/cj2LZYtcZmyIsIbmtI4/L&#10;OlTz8GNpIobTjqxZZDNzLDZ/ZHJ0BhyKs5uD0mxkXE7R41Sw1KArb+TqzYbMGSoK5wkRQZj5rqZw&#10;NQOu5XWdve9uUzoD5Q8ca+duLyBGHNS5kqZB1ZXDveJw+bA2sBM9S3gqkZ8XbfaBdyDPlPplWpfQ&#10;/thK6+uQ9UlDFtneBI/oDvYmFYgNi+IM6rh5H+JkryX81WgoNjEyzpuJwOmTp9r1Eq20uR8SnpnE&#10;ZSKExF022pMnD6fXMis35of2j7pC/uG9E9vL6/Vc/c0fvzx2cE8BNkm9nka76rSxgsy0UtnvaHSF&#10;vB0DB0LQ6Uvj24VqvxxS3DFN0jYWb9+UpPEjpbMPf6ZDqAp1dS5aERFCAKXzL/7Kv1u+cf7lN17F&#10;04MF5+lDB977wXMln7tSyD/9rROqWW2iR6m3XvzhD+M+xVEoDXkhH9OEEZzZTF37+CMEtP3fv/vb&#10;uXppZ20J5+tWOn1lfnNiZi+mHzw2nYbk84SdZKVsz5eyx4/ec/X6NeTjgiZKkgGDlmc4RBSiZ5rY&#10;zOFw6DRg5obU+oghw2tJv/j++3Baccoa1j5HTp7uG9hz6fxbrXoltbw4NDpUqc7PXbnVwjDqci0s&#10;L+B2ayH6TUGajTo0kgTTB5elUckdPHwGE8DW+kKtXsXXVUXHjNh0h2ILA9t0eI3Erdn5YMCPQbgG&#10;p0puz8GhWVtLoUvb2l6LJMMwTZRp42VzeqVqrekN9qxsrOPyo5Vs5Dc/evtfbaGQH1kuknzyrkcq&#10;zVZnCfswQkHLpXYiGd/aNJDFlG/NQlQIGynU9mIlBeoTNlSFcsfebMDRzdhthJy+xIHR+04eQnzc&#10;jdUdqdNaW990ak0Uh5cu3rS5Tc9AT3ZzDjjyPYcOBtzuR++//423/zXTcb16/gaaMG756EbVeSTC&#10;jQwFkd9FpzieFxyBODdKlSrEF5X8tq1dANTa25PEUshwNGkDZ8peJYi5pV4t2fgpwKPJnZzNFOpO&#10;koHgErh1CIXJDcVG6zpyeuRwCAKNZDG+WDgrc1U0ngJpM8oljYhEzIHgYipZ6gMml6AIVYqlnVya&#10;DCeRJSes/hSZ9Os8SdBsagjvHF24wKOPpfOVHisRVW4nc19yF7bzGotmXMU6UbvhJhYdSmHfWkuh&#10;yYgd6zVoNydznI4sCZdja8KQhEWfLIi8VNHxFGNpS4x+jAQ4HLBuYGo0R4LrGgYwcowhxaoB71VE&#10;FGORiaILq0ZQZNdWV2qVGgNlEhOsrBgVVekyU7uOgAQfkAc+njkbZaNiS8brHjItQIgbPjKNjUge&#10;dQCqxdgTiUW3t3bQ3MNlFoIWO/HqTViM7abJCRwvDdUNCieKqMwx7Pg5mDwwgGJJh28HVBachi6M&#10;KJpBHQHSDRXi6IhNJIXdAjNwOoiFrOlkLEwDjyJbDFdM3vBPAVeXkHj88zSIA7qoeJKNPHTA4Wax&#10;MOWwkwAU9ViT8LQFjDqY9fQfG5cbUwTIMDoouL405RjCV1q2xlGBsovqaAhTQh7uxeXTOWyPyHhg&#10;8OtGvk6elm4MoHaSg9lZBqvzzG/RPPmeZfUV/RpZTjBXyDcNYRqM7wkRkxj8VlJbWr3y9ANn37p8&#10;/fy12020ykoDxGvcdF6HUmvpDrbqb+uG0sWYLXUmsQOU7sr+Tr46LS2wW529evELn/k0Yj4QGGNq&#10;dvhblbJKT8yFvbUiQkOpo23x9bF6O5Qy4D+oJ0AD3FiW00RrI9dxkyLTabYF96fVtpPm14bVN+IB&#10;wBry9rqA62cLWaNudB0cVeFnwnceJ9/Sg4onUO5JJsAGOn3m7qVFOCkt5DIZCqw2jB08gKW8R5J7&#10;fL6o0+WVKSKRAGThY08dXodtvSl6hjgVlCOjdJoloCN4SJx2d50UcPQYA72moAwS1XTohtOIlkkM&#10;fpcbH7untxdfDyx4ztx19759e9ZnrzWF6zMabbt9fn7Okd71hkKqXY2EvL6oq2PGqtvZzVvL9v0z&#10;zrBfDQWvn788EItPDA+UVedKKj87uzw5PgjPO6aQm8pPVQaWGfS9d5354pcO4FmqUSRYsVAuw8Dv&#10;9be2TGfMHVXPfOKR+OiBDtGj8WBzW40AL8S7wvYWMjBD7Z88arzxPnQptFdHoXU6C42atxm5+vG1&#10;/uGwk7x4ccFt8F81d3ITI4ObhSzIfyjaAzN79hY6ze0Nw4F/56u3zYnpSbjRprIXdE9cymwH/KEy&#10;YqFMOEN44McUCvWnUlBqOo0K2AmYA9v4csEVwzxHgRVaDTcE2GqQvmGQgnwNLI7+oRk/jAKzWwV4&#10;tsnKSiq19+RjDtf1rdRqIBopN7LI92zVSJcFJic/E4QKd5otb1+wXK4WEF+qysVc9cbV8/gGKuUS&#10;JYDqGvQA8NBvlU1PGHQpCCncWr7Yqme1TsXp8XGePLLemgcOnsFZsp1NVYprYHBgvaJje2S3R4cH&#10;jxy4/8aNWVRxl1fxOSmSEVHEfYnEU9/4jzeuX5edvsHBPZtrH+ktbNps1ZoxNHkUNkSVzdUiFiEt&#10;KbNTdQAmwtBtD3zq89+6vb1mZG5A3jg5NQ06MLzxjxw55B+ciCCHPRr57OP3/M5v/clSauuFa96n&#10;v/Tk5qsXIflODg+QwcLE6MDu5I9eepfINCa5lUIsxHo0ejZwHzuIauSoV+tTM9O8tcDVbq4tzUEY&#10;HfWrrkDS7u+vE1lBkNyxFURLDuFxEdwkRchUBO+P6UGoMZzGZecQTwSZSY1OnUYFMimFHQ0YBo5u&#10;ehi2xpwfzKtPrC1AMMXRL7KEBX3PoMefDmK20aY3zDazNgxYdje4pqS0ga7iTuSb4P+zEQyx9JjU&#10;QwYUnP4Jp01FTDMqLxRFCKN1Qpp3ZBR3HOwEEZQ5tbxHwTIIi2aMZejCaffIuPRPs1J5XuqQh5ol&#10;5RAAtM/rA6xSqtR7e+L4YeXtssTAFSGjtOkDW9EVBnnWg5NBq9dhGAUqZ5kYRprQtYgLa3LotqR0&#10;Gadim6ty1kXQ56Senz0ugODYwcmoNyAWwK0BPiTwWPg5oJTiT2Fj1GbCLf4XfQYg30KngIMp6Kc0&#10;GxAhQR3A0AnqGT4meaY2m3BUxtSLAwPvwuvxMzhMOW5oLoUlIMQITBlhETDHeKOCcj4u2nVKg8cT&#10;wECCnePe9F1otJtNK0JAke9UDSvojYcAgWOQJSzGcdXtB7ZK3Rmt0uHnorEFlHQHXxfKSb6P6B4h&#10;Xp2Nk64Fsop7iwnEPJvSfKXa7giZaWbliZFknAIUxmWvdaBiRzWF5hUbCGgwiMfPRZoJTTwHlpsG&#10;vHBw33icJJgs1HRx74BrUG4AirG3bK5AIvb04/cjcvz9D6/gRbx2OwjUNK/YURgMItVQV07FVTN5&#10;YOXPoptdkp9prXK71sQUpADRRN9gJF7vZLOQgdnLbbmUaofyjYH+IEU/ovkAcYzyJGQS7uDUdcbK&#10;jUB5awfq+qjLGQsENLKJgGmGjXox9Fnk54jJlahi4J9RxSLCHiRN7v7eAYxLuVIBywEh6CWaE8tk&#10;RLkXkl8GSTrgiE1NTe6ZmQZ2sb62cePmzVyhgJUY7uO1dn2rUQM1ZSrZRxZftIhVeX9HJuv0raMA&#10;89XvUHAq7AIaBIPgHsVNQ9t1hVS/LKRBXcW5L3MPDh4EUR4RRMPeXZB6DQ+POUkh523L7KtAyhqY&#10;gThxA6Qz8KFaP3XXPbhXo71h2Oel5tYWr9yumfVgPPjgQ/eu3bq1k0r1TE2qZnP/xDTJZxSpa6Mm&#10;EBBWPjFhRCcSNXSNjqgrEUv0oPwBf/74xmWw7DH/aBLMHym1Cs04zlf6hA36dsksWuNoRcN+8NCx&#10;l15/BYdgQ5POzS/8+R/9p9XLc7eef2GpL+GMhcjCXu984YlHr/z4RZy2icgggiR20wjxU0uN5gNH&#10;922msplKvWHK73z48afvf/j+EzP//OK5nfQ2kBw0y0hCm5w5DbvX2flLYyNjjcVFd7AY79u/tTgP&#10;wwc7WanhGwNq5FCdcX8UZ2sJdyIOdhTWlc3tiB9Weod3tlahViCni+WVex54st7WZ6+eg7UitNEN&#10;ohA1sFX02uzZUg02jrFIHBe7nK9hZ6K4bf6gtycRLhTzrpaKgDZwEptNZLvCByaSyaY6lXK0xx+L&#10;hVoIv6kj2FZx0LrfBc7Sh+ffHBjZU6/UvM7I9ODxzdk0Fv6w4UVG9+3VlQcf/vSJk2deePlZ4K91&#10;XTp9/BGYSb3z5j/evH1pMDqY2lj22ENILMAxvLWcTm99dOaTe13+uLSzlkkVsV3SALTa3AhpXEtt&#10;+nyeaksN2Pz/9tf+0989+z0IBj//C980XXEvljqd7Oq1D8nHv1a+ePXmwNEZd8Cp52oel0PvVF57&#10;+53n3r2EdlMhq0y6F5m5Zjn+oLQgYBiq/cN7R7MV8j/CswI7YgmIh+xzQGzribRlt0wejzqL0/Bg&#10;O4j7CA6RC0x78uoTwg9hYc3kENxGNoPZ8zilbeSTDgJQk8uMIdBQDpeRhUcKQcE2ipnsEMSn3nHR&#10;o/0IvAuMru0fp4UqLMkHtgNiis5MFoeD7WK6TjSCoKty8AvpEbhu0ZqVhHoUqNLmtyiEi6wy15Uu&#10;LfEOG1Zm20VOo6JKhrkWFc8OtgVMQHk3pAt4V1W6ghfqK+gcMljSTgtIDU4eMMgFbwi0Po8/miuW&#10;Qz4PSbYozLyN9gsxhfgcOCggdEHNQ6erUwwzcR0FNfJOhbcpXdkOfTQ6zwhpwnmuI7nWhucTZlQk&#10;9yT8G/pN78Bgv4+sFsGSz5L02enoj/fA+B4XifBYktOQmkiYoSq8rjYEPED6EWY4wuOw1cKrewFa&#10;YJJotbGCBasZLQsISQqNwg7CC9AsgFCF1CAbKWkcZJ9ow+IA4AGeEBwpuzu75AQK6bmLEsUhL7CQ&#10;TpEDYAqGEMOofF7Z2GkBhQ67X2SUoTKQoafB47kNZiEuHxloOQhJk4QNIQMLNKSqlkUhwx2WZa3Q&#10;oNLbglYLNcaydOBtpcHwMJvfSHc0RZYHMBW2DtlHwD6J/tzWQs6tjIcC+KXKoB96tKBLFneMn/yu&#10;7fla2xTOI6aMTfXy+uZff//HX/zMI088fPf05OgP/uXVRqUCIS8uCjlz2fHUo6aiaSC6E4x12poY&#10;hpSOZbREzalivTUq83Z6dGSMHX1DIWSReftsjY5jt9gpV9VGXZmbL7k9UiLi8gaB9AP1IF2YZnZS&#10;81fsNdNrJwpYW5FyOS9dCpczGO+Bsw+x/0ELBMIAuxCSMFO3BZY2LgusrHAtkL/jT3iB9UP8gOUP&#10;dMBWogMb+ykS5+ISj4i8jvkaQmFhm5gem9k7Xa1UVldTa+vrO+k0PhiWoshiqNSLnhBWXy5Gqwhh&#10;IRADQgruhUENgHNnFQtgzY5GB8JqjHTwZIEfN+wBbOSEgTlTZS6Sw7BMJBTcZP/tv/3306fvPnnq&#10;ZD5XILtfg1fRbEE9NjLqjsfggTcyNFokCEIdGk0okWBHbq0vbB0+un9wcqjebuIGLm1vJEcHo0FP&#10;h6yydbKgUu50zNZWwRIVdAmAQqtOmYUoqS6f3Q7TgKjNTpoQyV51GC6cZ5pKkeqtVscKWGQsYebg&#10;EZCS8FPwVBHNweuC8UmpUvFUXAWtTd7JTtXlc8Lyyai3l+ZuHttNIQz8ocee2i2mjXblkc98ttpR&#10;YeCNLWfMF/WFYU/vfPaNN3dWF7Vcvm98f3R4fxGKqI5eh38AuMtSLBobX164Tgo5gBAuHLu4wPZI&#10;ePjmzcuw5ItEApW6HnWB31v8eP52Lj8Gh6lQtC+ZGCtUtXggPDx1LOCyrS1dglkbyK7lSi3ZN23Q&#10;F7Yaiww7Al7kkiZHDrnt6vbWIubyrY008gwqDnjOF/BZYB0AGREC3fxeMlU1pQJW6dV6nlwJ6prH&#10;h1TOVt9AeHezHImHv/hL/yFTAJ04Op1v3Lr0FjBh8Gx2i6ud3uQLbz6/tb3V35sIqLA5LVS31uFU&#10;42oW1tIZfyCuoVO3dcq1sj8YszkCq4uXS7Um1MLY7M4vzo6O7AU6Vyjl2ysf5LO7wz5vNJn8vV//&#10;d0P7DhSz9a8887my6fqVb3zDbJTmF7dsnBjp9QU+unwdKUlmrrid2vzLP//2n//5d+P9id5ErLyW&#10;JoNmPitUoYKEC6Zi29nKZgjyA5moQpsYRkQpHxRdtj+BQAAdnnkSypCDvbqB0gAmAM6rYV9NJVZs&#10;mji9kJ4R2cTQr9jdNJ1YToEYuGsKd8HkvE1cZUr/BIQDtxWf3y/TWccurbQSUzq8TqRKRrxcSZiz&#10;CrEsnlsUKuQC9Q+NQ7Mi8r2IeuOgFQ+hd7KFzOjk0wJzt47R5f2SSTUswGTqhHEPQ3zAIWiM9Vka&#10;dNmwiJ4KGyviHcII10l549i2oqEX0kaFzzlhXWjRM0UlMlh4xwbgONIVWJ6VczlAGgYyVRyEgdPJ&#10;meztw+qEFEdYQ1YqmXQapiHUsaqM81EcuLXH5atqiiMfp5fdZiWEkHE9rIvcDnjqYpNnhwm93x+N&#10;xlBosPTEsYP3gEMH3XN5q4xscBH8XCqgBwWvxQ3D6jYfm/j7iP/DEUo/kVlIlk4TesdmG9AzSATY&#10;bqKZQFdgsicDqiV+E/0CKBjENyBxHbgpHIBls0HvB1kjZnT8WwDXIDLB7wIfWcQMAVOxtMLd0Ddx&#10;MouDSulSawkVxDePQxbXG18s9h9kFsY+eLymkIuVmifgAiHVJrS4bE5EUxPD6IrSTcTlSVJ404mb&#10;QJEFX4mdP0TQG8HuXdt9ixfKUKTUtdu3MgUJtkOrU0MQCdHHCfH1O220fFWt9+3FA2RzZMttnZlt&#10;5EdYb21s5b/77Itf+tynZvoTv/kffuk//9l3c+ldtx3gG42zqNDgezoJ5wH5CC42KgFc3BxVyeiL&#10;mik2WhHmgeiqsIoDhRJ50aFWswoBJNivw0k7Et53svjObJW2VNtqOjN6X6+7N4LEPtzHsLNfW721&#10;AttZoMaYHjzkTWX6YOhvV0E+OXzqrmi8B/UV32u7VqWGEY+NRlA9oBXUCaiJ8eSGXJAIelu6VirB&#10;wr3CElbKALeLKyZIdAId5aBwTlQ0IHecmh6b2jOJzuXm7Ozq6mqlVvzqV79gIPUJCQlIlw8Egz5v&#10;KBgORmPo15K9vfFYHC78roCvmIWfZUvh2xTSC7R1mFYxt5FzN6a6FtYYKrs30OtjmJ6ZOHDz+vzV&#10;j6/s3zd+z+nj9KUzPw03OaIuPbT9lQ8eP7KwkMqt76bX1zAk7D9+EEwhpFWgGcBZ5g4G6/kc9oEQ&#10;12zDXBJdJVTv3KOZPzWvEQw4inFli2py72fhFrnZTk9N5Xbh/wzUATbxJTyFuGHtGMHtageZkaqQ&#10;8CmC34+HGFgQ8y6RZaahxs1X2he3M3/0S09fXdosnr+O+wDbuGiit7az1ShUGx042Pu+/Tu/Zbqb&#10;obj3m1/+Yk322eqNe++5NxAK1kC+ypWPjI+d294Ck/Hapet212Q4EZcNV9uww2RorDe6fvsDr03C&#10;yZzdhZwmEYz5s8ViKrMJo6JDe++/fO3G3fedHh4/8sF7rwUjI6mNpfzmCrwO2oat2K5svr4WiY3F&#10;RveupFaRJOcgvrW5sb6B7yQU7kUudDgZ7x0cxXk+ODaFoPB8ZhvuopmdQq2SwwOG4yg8NJxLZ2n5&#10;YNMdOHfadKNrTQ2tJ1x5QaTwehSAW3Brwne+tLY7vHf6/NuvffTB68lEaHrPgZ3UUur2hZaeH0wO&#10;gCENn9o/+IP/+vu/+5vjQ2OpjQ2oDTtS5cknvvLCv/5LMZ1RNFutUgjE4IHq3q2l63ZqMOHmfPqh&#10;z557+QcgXVbTuyH0lB73VH/YJjtNn+fND87VwUq0m9lyJbuW+uDCFY9dbuqaR8aOU0XUBaa21ZXU&#10;tcuvgwMxNJgkF2I2nqbkDEVGrmLCH9jY2GoVYcWVI4yO/Hm13uEBCQntjJahCSTDdqwb4eRA3teK&#10;OK9ksrKBrBDwG6Wg0cPDJCDDis2S0/kKLQewqcHoCXIA2Bu030MJw9qMbPGhdaDTD5a8qr3YaJBY&#10;B1fSRl6kdrut69EGS0yHqFem5cZgY5zYtPsi4eQQ0RKZPQsMCXhcOY+wWBObeLiKs4eC7uC9IKve&#10;DLZPkUvFAitsQGyhrR7EWibJsnXBztUFwkokeJsf/bzDwUmNquWrK2LhuJpaHCAGOfFbKOV4v6hS&#10;KCRoytEoZNJZ+FyKtTQZ7ttVxH/BmAAgIgLJc7u7OKY0QrDo1ASPw2ADKOG6IHf1tTJ38Hgz7Pdk&#10;+QvKfBqjgjrc7iQYZfE4TMdAICgjRKyYx5tFmCDKU3q7tlSZJ8SLpR+sqqFyhmoqnJhk3qMDLeec&#10;D/qu8Q9FSDQ3IpCUNckZlcwx8MuagE8B5+LwCQR8WNOsb2zgzXvIvMNDqnb6yQIkMMlqAInIdnKO&#10;w73fplhWmzWQ3LGK7JK/LMEgD2O0Caa/yFIZmIlAJQM9tE7DIhkNoKPG7g8MK1cwVm0ZvCdUhKmj&#10;zhaQDr7gApsVLkg2Tjo1u+CymFqFBxDuCCpmimQ1YvjnihJ20RndROa4oRgWK8hyExLJyW2RGYgB&#10;qCPTOoa9RWgDpJBTfTRgK1Z0revID6S0U+tU0hUs5BAx9pu/9o0//rPvb61v+OCv0sBeBLcaUg7I&#10;P4hjBpDUAZxQdsNSx1RraAaF7MMas2mEbyjq1bkNaJsmxnB8JWCDDVUugKLhPnu5oudLoHTaEUe4&#10;tEr0lP7+MBLQ4Q24VMJfy3PrILs4Ag0YPP24m0vf/cnbE5OTj33ygX379oMw2aphSV13ctqoBvq5&#10;rkEegE+L2xpgvEOB2L0H9S9fKuAOYH9Ak+PfFILYAS5R2gmt03VWT5M8n0MXDZt+9PDEiWNTeAP7&#10;p0fA4YV5EKKSQeUtV3ZS24tzNew48EiwFQlpbIHkQtZvi4bjR46dHN9zFP0kzi48UWTYS7HpJK+j&#10;cDe6B0F/c4dd4eSB/p3NVSdR7KgRcbBpIM6o1ZXlawuzp+47i/rYP9Lz7vNXAh733Z++Dx2GP9ZT&#10;3N4FJQcDFMir1UKlki8GRiOAYXCyQ4WEFoYYvnJXEcG3LBuCIpuoY7OYcNThAjQbGhlBpO7HF97l&#10;cPdGXS5gqQVpJoo65KQtYjKoAjwm6Xlb9yimF4GvNEUbYswFWBbuSSSA4/MNjz/YTW0dGh1Q4+E/&#10;+c7/+NbXf/nYvuG+kdH5S+987Us/X9UcODIPHDx46fwHqdzmqbsfrGvqTmb79uz88ZNnZk6cxjLR&#10;t3QBySf1aj6jVOFbCfIP3kOr2vT7zc1cZnBsfGRgAoyWsw8+MbxvMzY0hTdSqr05PJTc2dmaOXAc&#10;cUMes7C1eBMe7PXh0/fc8+mHH39mcfbi3MU3RkfDcPb3wjIjORwrbg6OTy0uzBp6YWt79ZEnv/5n&#10;v/fv47EIlMSYSiEoypXWQXnDLuHgvsN4aJZWFtHBNCUliLoeMOdu31YMWz5dcbh9uEjpjeX7H3TI&#10;24vv/MN/h0wzt9MMBGHBPKCa6s2FyxVnCS6o7gC8+f2f+uRns9nMPfc/ef7dNw7Fou+cv/Sln//G&#10;R++98PHNC34PQk48WqMysWf/zu5mZmMxOTQ+e+lCs1k9euRY2BNcXV0q7W4EQ5FmoYJMWmxAxgb6&#10;2xDWOPD2FtyUTEJHC8a7RMS/tpHFI5Orgi3sAkcQJwWtTjHG6R0w44Z6YzdvXkMJ8QdRpdqYM0lK&#10;yAc4Jg9BrNFoz4cH3UPW5GSp3VI4FoJ7cl70aJrTZcd6SWbxuohiYYzFCPidSEPH40eORRhiJFrT&#10;on3HuUi+Qig/tAgDF9oGgzpQiyAHQBlEIiUtIKkUmsIKBsexTNVOEb/BXt30zFZ21itZhbAGQwcW&#10;hbsX4o3+/n47zRvCkFBXmHIhMaWBzzbSrVGWislmfAbxWQyq7C0eJ0wRHoW6haIIPrDBmzYx24j9&#10;qCZAOCZPEWBOMxO62Y7JknR08+ikAfMAGt3e3MKrwkMYHN14NIryg3+bK5SgLwe0i+MXxF2MBA6D&#10;AHPhUwf6lJ2TOjoUhklX0cHJOQx6k74ExxYopV4kV/s8CbAQPW5hPsORqCD1bGP+3t3edjlp00pe&#10;DeCXuZwQtdW1RjwezRcKsuU4jgwPTYziGAmYa4JJkISh5ClpGF3PWwk1shvDrsJYjfyrlxbpKmG2&#10;hvsxwfV0yqC7xD/sWtdJXcdaYedO+UQ41nBPUpobGRBKIDl2fRf4byrW3+aSx9w2Dl+lXaudnWkp&#10;8YNuC5KhojcE6kEsJcne4vKgc8NlWIYb1oJLTKKc0km2N3fkJFY6kCDtWiHbctcRgohtdqYZELTL&#10;KwSso8GFwotrhDsbDOazj4IhrESlQl0PeRW7WCnyy6AihnxysaoJf2DckSf2jt99bF9satQV9qcW&#10;5n77P/7Kn37n2SuXr6JaEPrN/Q4FDhCorzT5KcVWldbWMibOjm69ZYt8jiudK5TPvXftrXeuBkPe&#10;6enxI9N9iV4vFn5I5g74HI2mspkGmGevNBzzy1nQI8/cf/fPfe6JUqGIzNRCERy0ah71rNGClwoI&#10;b9hJLG5u/P63/2J6YvjJR+7fMzUDKmyrXsVmFetqcAYgM8DRjvh0PKjY8NPO3+ZKRHrgWFuCNyvq&#10;Bc3rwlGa8FjhfyRci4V3PlGO6Ok12dvUHOiPjI8mCHEyLatlujG528Ksgu06MrkAQkBycP7ite2d&#10;pRd/tOB+/aVDh49PjQ17e8H+0DhOmejhmFiF4TbWCSSjlaSwN7RvzzRQr1qkt71Z4duZYq1gJrm6&#10;tAzQHOqOU/eeLKztoHYGoL2OBHBRmkVEc4djPXE488IlNTo+5IbY36FWiqDS2PjLZfKfCH61QBaT&#10;ug7JWtzbuU2Dlg60nVMPPKTn1xQdi+AytLKwlgDAZXOC5EqZhaYgO+tatZj/9KnjvUF5tdxweewi&#10;LwEcRfwdRFJEA7Dg08i+UTPWZxdiRw/efu3mj/7pe0HVWN/YDkcjr169CjAKZmQdZLOUGymkvhQq&#10;q6ni2KFDCwtwJi7NZYp3Hz/WPztUWZuLhQcq1S2QM3ye0PgoItP1TCEHlz43Yp8zNTjw2kOJiD1Y&#10;bRs7a7PJgWBieGxwYrLT1N5767ndnWuhKO5HZNrvvPPuCwCveggfqm7uloPhaHb5FmIZD9z3tNcf&#10;xc275+DUpYuXzr38wwYi0Io4IbSTp+89cfbhb//p/4GsjkSS5o97zzymKK+TEssXrsBjHbE8dv/m&#10;xmql1Pzql375lRf/9cTd9w329z//j3832td7cGoy2j/SOz7z3KsvPvWFr6z80eLS3KI37Bx1hzCl&#10;9g/MzIxPXb01l1rfum/vTCbflJD0ZguU89WJyEi9UF7bnHN7ow998nMu6QHw7b/8tWf+8k//8KFP&#10;PPnai6+AdottQrFag7bE0aifOHbo7JlDz/7gte1bt/e4bNWgL1UsoyfEHgRPdZONZ6AxQCnn/TP6&#10;JaITY18xOdKDJr9vKFFuaDREEvRPuesqUeOpNqgMiKEB9apuZnQoQjov8c7EsM4r4JcAokxeKei8&#10;VjK74xXx2jw2qULuscJrn1jlWEUZsoM3pwT4oii3SA6nEtSptchaCNWEbyrB8xE7TrHkYsyThtQW&#10;mb62QN4mlhBVaKqYcOHACWuwnJS5s5qYGdokz+gwE1hiwJYM74B6aQ2dLcBJ9IJ+iDgLZEGFnYUI&#10;GpPFflQ3u4wk5qwoTCzl3TMdcAAwIcDDjIu/C64+RJl4k7vpDLxd6cFT1URPTzQUAsdtdX0ZLYIv&#10;4Mc7J5AP30SrLoLs+EoKWb7BIVEmyL3kFUexBJBhOsnuwAW7oiiETL5Q2OFheziir9ACsF5FSBws&#10;6bLVUglMKaS/2FUQzjzUu7Pkvd2E4YxE1A2igOBq4Lh2iOkQvQM0fETBQS2327HltTBY4e5kyXEN&#10;7H+rTVKhQqMs0KoWc5p+Grl+hwj2M79jGa3rlPiGzkAiO34yHaYXVQkPu2O7eyd7QEhvqX6bYhHN&#10;OJvOe2lMftTa062DbSh1YTI3OKqlPZXkO4Rx0wpAEbtn/hdsmyB1/6wbSiAMCnTOFaQIH0ZYrHAY&#10;kwECiuMBIwlbEfod2P3XSHhM7nymoHfDe8EwijUpBG2Dg4dU1oCgIkKgXyiTGyHyJKYH3Ju33m60&#10;NseOnoVIf35u7td/9cs/+HHPcy++gcMaHRlBMQ4bf9/ondAnAloBVccM0Elub7Cfn27ZcNCvUdpl&#10;QlulWrl28cK1ixeuI7tqZu/E6WMTPXFs+hHNUU1n64U88pycWll/99zNsbHQnr1j4bAa6wswP9dk&#10;Ew3VFFQ6kzDzKlqmUjldSnnJDxr9uYLtv01vgfKLJ6NYgUGMEg6EyJoSoD+CmVQVOa4ALit1JGJV&#10;mWtARUexMnx0dgW25EgmbxJsitIlXOAEUARaQWHqpiCtg80B9Mke9jsTPT48EWDqpp4ve3GWdFoX&#10;3jt34eKFvXv2ffXLX5vZd5BcJWRq+BXWaVH8AiBrQx9OxumuU+TwgbsWVhfDlFGPicgRDkZu31o4&#10;cGh6ev9BsLY40boZG3J6Er7dpRWY9SQcLiWCDQ+gb/BktIDPB9AOlIGu5bVp0SyE05VsqbMEksT/&#10;jwmSMToUWJNjiNktFyiLgyjVaCYRk6iY8M6yowumvqkDrBMEzCrySZtXUjuJkZGzx4/WNdLgw7wQ&#10;NyNUCf0RR28AB6nEcjcJwlksWuHgsl0o9PQG09ltBKO2G9CON3L7D0CbsQ4T+fmtVL74yNnP5Z7o&#10;mbtxfeG9lycjvlPH73v7pX8+sG8fEnf27Tk0f3tx8uCxzc3d6X2Ht7e3Pv+VX56/nXrnnbcKmQIC&#10;58Cxmbv+Tr1wY3t3tadnZOXmVZtagz6wVarqqrG1fcMf3S6XKv6Zo089+bW3z72aS29Jncb+AyeM&#10;WDIE2ag/kM3VB3oH33jh747uP3Thowv48gcmDqr+yMm7H83kts8cOWPXXYV6Ha4jj3zq4QsXP1os&#10;ZX/tf/sNrBme/e5ffu/Zv4VUNhrtmTl0VDIqIb8yOTb12NOfnzhw/NZGQav+4Pb88snTD1+/8m6h&#10;lpvZe6Le1IKJmNcuHz8ZRbb0K6/+5Cvf+vdumGCPzgwuTyYHJpEskxworc7d+tE//fW9Dz6aKeRX&#10;t1YxOEAUGgr73r7+nguPX6UGpjhONgwfOLF2F27f2EkH/d46c9pVFq3MLW6lMyVaubQ66S2alkil&#10;3daRlV5ttVx+cOy9GGBAWlHsLgJTyV2ahGlklw37z1YHuup0Nj9zPCkLsQmdPDprAsk4F8eLjWAQ&#10;08kNG9sadJ3b+FDE/gdyxmqlSS5CJmlsBUeJKDwsL7ORbRnFPpNpGiWMk/kBWdSzQ5lBBy4dlXaH&#10;G4MQKg6LyxX0r1AyIUrlwIlTAG83VtfpYIVvNuZfF2o/OntwGjFXgGQBj+oGemW0IM0u4zQciMJP&#10;RbZU6qhY2AgB2CyDlA3QEleBt1aKcLiVraBT2bTMYRVrU2pSxh+eXrBeE4k+XD1429aIrwHJX12Y&#10;4iJiDz8hvbMNzSG4BShuKBGFdBYvQdB694EUpEFKecLL4GRAkaO1qAYMFb0XlkqBQCgWi7mAXdBz&#10;y9nJQPTarXKhCLoApgXUJ7woptvBwQTKKtvaK6BYkh9Ah+Js4btUBUBaq+vCV4qcDnUOsSGzNsyg&#10;Wp3IWVX6J9Idi3xBygEDCeY5eCmdWxm1m87yM+k7wtvwZwrpnQLZrZVM1MJ6WMW+oU22fwjIo4Qc&#10;TeesVtlS9ln6H/7xAuB2CtcjmkT43OdNE6ARtAzOdkfAbjYL7ZW6XJGuFleRu7suoc9QrDfV1XUJ&#10;Jz22vrOrdzyu2M6BrXDoDai8yFeEXTC5OqjoU214kWpbxZoYN6/B/vqo6+WqpvoAGfKwTampJtwh&#10;XBFPplgd7Y01yrma5NEX5jFZT951f0eZWZ6ff/rxs/DV/uE/vYTq2+EsXVoCYWdGWWwE0OPoxdoG&#10;vo2oMWxTZSrd7oFc+ti5oy3Mq2WS6H184caVS7dwAPSEgxOT/QO9kZGxoWLZLBdL0O4uLxVWls9P&#10;Tvbt3TcGYpZmFT8CfuAEpfFX6PXCFS9GUAx4ym04W+F3fHjJKuI/7G2UFsge6vUKXhH2CFCLYJTE&#10;gwQoE8bOQU+g1sBIWcKZj3gWFr2RjTK5/9NdI3wbJCs6ijqeDvenIltCFyIniZn41IjJGiP0+uRw&#10;39FDhwCMVGoaxhgArWsLt37rf//18cnpX/+N/4xx0AHKJi320Qrb4BLTqbTLQUewaJP7esP9fei0&#10;Dfaknl3dDvf3O4I91xfTWX3BZtehQ8UJtl1pQhqd2S5DUrnWpMXo7lbeqLdyxoeuRDwan4Y3ma5V&#10;SDxtyneMo4UztiIYDiLmVxb6QdPp9YI2ANmaVq+lNlf69xzQODyZwFxIHZplklOT3SQwnqZLCSCo&#10;qbJbfv/F5/M7sA3ATWajRliWXB43TIs2U+u5YlGGlQG39byuMO++56jL6wl6pj7648uwYPBheQDb&#10;Nl9wZKAfmORg/4grGB48OhabOfLCX/wh7NwcUBSN7oVHz+DYnk98+qk/+5Pf28m1nJ5ooHemb+bU&#10;82984PJ4P/P1bwKGwblZ2N0OOTyL68VTdx1cXF6MBu253TLqggpP4PDo6urlVl2LhOP/5nNfB4PS&#10;5Q+F9Qap71VnJBRZWFoJxpLvn3vZ5+jUC8XeY8dwz/Qmk7VS+tnvvIC9XMs0Hv3V//XC2x9ubKdH&#10;hvshE8ymt3H6jQ0nsQwfSvYGQmG/3YD3wGgyPDUy+uKPio99/onTZ8/CDG7j1mVICs795J9j4SSg&#10;+V/66temDpyFgSNREU3wBU10VMgG2E2tJkcODIyMNCvV23Nz/TMHPv/ML/zz9/4mUSvaTW319o3X&#10;f+IuVgu3566+897bcbySHsHGBIvb0CCZ4WJZgLHPEwzeShcGemI4bqoUn6Ls5PJ1xBv4fGMTYzCV&#10;qtRygXAIjnNStbG2sqOMDI6GEtl0rqllsWWEUY3C7nY68+tQrnLbWSDzdlYWcAXlB8Lq8okVTNEX&#10;HEftcKNrUk2hjreeBQp5EVx/y/iTDUqB91LeG/8QoinxGQHQBi+J6bZe6yhEUXVCIkEwLx9TOsdK&#10;tCkSkWLAScAGZTSEAtVSo171YN0cCBBZRqczgW5FcGRwDGBn0ax3yDqMbOVTqQ0GZDCWmfCFLmyv&#10;U7lFdjL36OxHyFEWlgucUAbQn+kGj6T0VokngssNAQkGv3qz3iLv90403ounCZUY68tSMU8cDZrI&#10;Nd4CqhB9e1iAUIUjV6Mp6nSyJ0ZbMCzPTGjAaL8LOIHClVV6jkAJRtsBZwOyug8GXfCe1ml6wfiO&#10;D4L6jaVsNpcmDFhVy6USJlFEHbQa6CDpKB8YTqA6Z3Yz4QjGZTjdwcilTowt7JIcAAJbFJnn5pez&#10;Uc1qUBapypZSQjTPPG3qnqmxwrdRabSy2dxPE1zY/lDYxvxsBVWsDM3/aU3V2Z/cQTYOhLajrDKS&#10;rAvhpWoKgpeim8IRWra1eXbU2MeH0A4OQEK3hVMWUqyWLtYKrFM1ukQRK7tF2DlYLrJ35l9rpSpG&#10;XgYEKNia36MuAse7/9FZ2MpsYQ64vZMhIHX9flmB0+OzVZo6OlphkQn8O1/Vw37wklSl++LY5g71&#10;hA9PDFUrMPHXo+BSpVavnnt1/32PAGqfv3H1yQdO9QYCf/n3/wL3TeYwE9gLTIncj1TybMIemSRQ&#10;RGaQO7rljMjZp5JD2OwrIjiJiharpXFq6elMIZ0pUgfgsGPl0J/swZsKRSJ4juZvZ1Jrmf0HhkfH&#10;B7qMZkO2XLZIoy06Em5BlFIVnh4lbDKCXhg8KRhD0QyClobbFLou3MfhSITHwgavvB02N0yffeUy&#10;wNpqi3+ccLJ2EGlZ5NCYbJokqqhqwSEyO5FxTRLRkcKbTCD0iBt74PS+R+8/Vq+3FxdXdnZ2EGAE&#10;jBpx0ODB4TFEeA7d0A435lzyjFXctWLJOzGIpzY8kEQSM7HGAdnJZrI/OrsAMhL2iK3xmaTT51lL&#10;5WsLG2jZ9aaU2thFcNDw9GChqa/d3hjdN3Hl+urNW28eO3zs3jMHcKQJQJ+ADKsH5I7YukMUwcfH&#10;r0AWQNsBpgFuntdfPffzfYNwY9NY7U68EwwlvDGgtEiPP+iJnTh2/B//Jh321Sq27Hf+4q+Sk3t5&#10;vW8GXO4nzj5w7crHAdhGYqVD2XkdnS0hWX5YXV1O3Xt45qNbq7vFgs+FT2MbC3s/8fSnP14sRAeG&#10;bdtaoVAbP/EAZO1IPfz5r/8vf/gb3/q5r//qrfXMXWcf65vee/7111ZT6bsn9nTmN9zeQKFpBjCS&#10;qNqFa1cf/8xXm7Uy4gwGh0cS4XAhllhfn21J2nZmxwtfUbcnmRx58aWXIVmUjSao2vccPh31eYup&#10;tRvvv6Q0C4dnZt5+/fmvfuGzR+79xM3FRTys+08fn1299ugDT4Fw/NK/vjw+Mfj6Wz/50m/+xt9+&#10;93uvvfnqL3z1mWg4iG4R883E2Gh6Y+Pa/0/WewBYclVnwhVezqlf55x7cpZGGmlmlAVIgAg24HVe&#10;B1hwWmDXxv69BhuDE9718ttrE4wNJskIgSQURiNNkDQ5aKZ7Oud+3f1yTlW13zm3Xs/glexGGnW/&#10;fq/q1r3nfOcLV67s2LP7q1/5p6PHHnjXE0+h8oZI9QNPPbJ/3zAQ7xOvvtrS2T08snOwIwQJqMKZ&#10;uLikjz50dKy3dWjXPsqnbh/5uy/93YUrl8Kdnb0dTflianVuHkXIf//0p1YXVr51+UKTxxr1u2cn&#10;prp2b3d7Ea1Vn7g1vXdX9/mbcwguT8XTlbpcZ2t2ov6o0uDo0Ny1KdzBInnoAc2V16fn0+txl2w0&#10;tYTgvwXHG5hGQLzV0tq3sBYnRiiwLZuLVIxVsNMy0Es4gwGvx22a2YqvJP3SxJkq1XnIZTMTsxuG&#10;2KY3GbAmTVD+TXIIbVykZSC7afKMp66D/peWllAxAMnDNxOciJEbGanDdscNkBC3jOg6mlDRa9Vi&#10;FriHzUbeAgBRNSIQA87FuBHGWynE9SGPA4YeOFQ5EkYJOWypXElmj3X4edBkhAo9KxuayqzzJ/CV&#10;DGpYnSxUqhw9Qnk1Ghmb1DACxy/CGaaRFA6ZB/ACbAI+hWJiPbYGwIsRZqrz7WJWjF9T11bXN+os&#10;M7USZZUEBalsnk8Xi88N8UwVSuoKjczAsrB29rZgXaFKQO8OgBUlRA3RSyBu5Kn53dyM44gVXhy4&#10;KTgLaTxnRVGOvUrqGWzDkmhta7p1a5FkjRWKnsJnw06IPkLQV2nGxLaOmjklpT2zThGTNmL8Nji3&#10;NI+t1jbiCTFVFC2rsIsSGjzT5UKWTGR0ywb9//nr9pRUkkT2FxsDNCyYJfNkNst3SRMpPOT5YHf6&#10;8VRgCdKY2srezVYKFjfEO4aig+ZnFjaDrd8O4xRmCJxEpNxhdiViT4RZEht/CPKsYPYKq2VDvC1h&#10;hpxidSmGYxim2rjMMtXK/FGyNQj16AUCTiKc4ckzpVfQ8QEV8ygwd+QzHXufMdbXd/x9j50/+Xx8&#10;dhmkWUtNDVrrX/ubL9k9HovD/faVcQRh/v5v//LXv/nDjeXVGo0oSO3KQW00x8Vk2kZUNDovLQoP&#10;P4Rbs5mRRhMa03TM4PAWwk7piGUEAKu9DgwH/4ef9QV8Bw4cQEpoIpU4+8bM1aszo9sHd+/ZaSX9&#10;Vp3zR4mYzgZcIpGCmPuYHWcLOSxBN5IfQcG0IMmvyrGjdpfTjWEGSjO8Mi4Oij0igwMSCYYDvhDO&#10;VPQBRcgBDZFUQ/QHU/GtCHNsWfDxVZaMU7oL+yJyH25hzw0RVlOhHIUaUgMdY6Ndw0OdwhYsW6tv&#10;xJfsvhCKVX+ou1jPl+A1oGXhfBZPpoE84XVQRrBIzqzpBkf6nB7H+MUpCL5bWyN2N+lwmnyeSIcb&#10;B2pPc1tOKq8uT+EZb29vcbiDczNvhhR5/tqVFq+269Bu0R3ojdRDyhpisqIwU5OFjSUnN0GpBruw&#10;OidFXXr66b3vOLacxzLRaesn0AszPidUEE7Fc/T4CLjzBUV+8F3vvPpGsMkr1WTb7E3EW8LoJ3Xy&#10;xCkM65577mW77Ky6fYVUxWWIsGJsVbZt2wdHRkcgS42vrTUHPTC8GIk6myef323rAKgOYGOgs3VH&#10;1ztuvn5i530PeFs6I1EYGFVunHjxqQ//ktWNthtKlTLWYe/Q0MLNcffIdnAdz5189aH77i1RjaMt&#10;LFypVgsrs3bFjpTqPiU2A2cjkCp6O3pLlWxsY2nXvrt3PPbuK+fOdEebHnzoMEjX1tJ8tV6an1lw&#10;ez03F+c7MQ4vlbs62p/9wdP5ROby5csjQ3sAq545f/FTn/scQI4f//hH4LU89vjjVCHKSiy20dzc&#10;Mtw7+NorL3/gyXf29PT8wSf/hSKrsWtY4J6bfPPChW3bdt+4eaO3vfPFZ3543xc+K+wweVCvt7WF&#10;R3aMGiYmD+1d68zizNTEtYfuP9ITCa3OzHS2tzY1d8I01VJ/KL40/du/9ol/+e53Wruiw33e06+e&#10;3LNtDAY4f/bFb6ACxQCQKIKYupNRF6AFbebaLRUUIpvkw5AMjpvQeifSPf0DYG+7PIEa9WgVSqbz&#10;2VV3xOmHP49deOMRPpdcAYBEhmCSSpJrmq1KnHIiMqh5R6XDgzoalQxBdfbiVBpwIB2h2ArgToTS&#10;VK9xjARoBBbi6xpseiAGXsIoFw8zCKsi9sRGvFNdAHm+cHjP/oNF8uST2QhJERbqgEpqhumMj/F9&#10;XtZQFmDPNUp5kgSwwaDT78uT6YphpjNiFAOVJCWHWMgpHCEWxEOkJqnOolGcyeDLMNinMPhKLhCY&#10;9+N3IH4HE5hMBnG8BfKeRbytO6A6vEijg9fs+uoCqIp1EhBRtYGmkyOe5M3NpPBKE0dLjdli5OBt&#10;dxDnEKQe3Qi0NoGaiOLG53JjYkVtogFvPaT1FuEAiW0LiC50gFh42MEAa0G+AmIw2WRCHopZLClF&#10;qTKjRFKnlE4Ur18eTybzPAyn+Sg+O3p0iFzRROCMxC9nnlHFaPSS1IBbqTNme4Pbh1/DzpCsoERr&#10;1zg0zbgapZGVosi3yUTCL0P66e7VaCgNUL6QQrdhmGw0RH0i9ltYubHxBl8oFwRkIPcacgmqchkf&#10;lTLR2M9HNehCk4Er+eQQHa4mC9ti7pR104BX2Gpod0R8mxpT2UzZZTvmRo6C6GjFUcuzB4paKNcE&#10;Q1gG6QXzRLqszBEGDOx3clovpnRuHLpqpsLIr0Gz1Y1cLawZXvJfJBXW2LahTDGx7dBdE8qlqxfG&#10;C7Ppvmwu6rcefeTRvEVfWVo68/KrkWjk0J7WVyvF2BqsieVyleZndZp8GDBpAMtWYStCnoXI5qxa&#10;TD6pV5FMlSR3zygCbI3UiQqz4QWFCv8xnS1gT//Epz9z5vRrJ068kioUTp6d+ta/n3z4+LEP/uyH&#10;cGmxwRKvGUcqZe8hSDFbTeYB1VMphKcLw75SDjIXQLsOJ1QomDvUMBvHLgxOIfLjkVGJCwLqL/n7&#10;qKofhDwviODZZCZNoJNYBXUyhWASBW6mExbH8BivV/Mml03nDtb0hmIXft5whCIdG5bgZWnkHySB&#10;kffVv//z5dhmTePgKok1sGgPLfMepy+Rbum1tlPFYbVTmUQfQEkmN0cGujanV7EDIqoVI++x0cFw&#10;wGtvCYIq+ObZl/0e5dCBXS1tIzfGF0BeTawgs1PD2OXgXfsrFI9L60sRq00UgZRDR7x0VlJrHIBJ&#10;GVigdAElg662yWXxG1WLUT2we+/qZurvv/yPAx3N73zyvSXDevnKqVp24dyFq+5wMLk+k1y/deS+&#10;x9z2WtCp+K2VZGLV6W89/OR7kYlWBstR07DLzE3O+pDLp+jhpiDgTQyKkCAR7Wz6/Psf7B/pee2l&#10;V0Jy0VMCITY/ZJX8aDBw7ypSa3tLdn3F2tzR2T8KOvrEWy9W3v1kMOLHCYzZax+I0Y6+Hb2d6PFd&#10;DqW32dvZ2w7q44PHH/7GP/8NYmEwfAs5Q0PbjvQ9/v4ffPcryelLG66NA3v32aYnHAAAs/WP/eeP&#10;BqNh7J5ul/1nP/KRv/iLvzy4aydG7gtrK1/9hy/FlmerlVxHR7dHVi+cPjE/PT00OuZ22z71O79N&#10;dow4R1R5vVj49ne+09XZMbc2DyodnCrIu6Ns/Op/+oWrl9/Gw97X333l0tV9+/c89dijLz//yv79&#10;B6/evPbOh96P3W1pHbFu9qHu1htvT3f3dnmdjhvjtwZGR3E+vT09N7US+9B7fvafvvbPqUr1Tz77&#10;+b6hobDP++1/+/qvfPznw37fl//uuc10empxIjcbiCULcIB8+/TbwPGwqRSon7NEA5HZtQ30x9U0&#10;jBnrGDfagiTER3na0dLU3tNrcfly+TSOP4Q2Qudn86FKcwP1t8AYz8K2tASEolmhTo3CE2BUglqP&#10;jVQkCMa5CucoKJ558JiQKMQy+0UbukB9aaERGQpeKBbOyqKNSGFWW41SmIjXIzBAdFsqJUKSeD7o&#10;cqP1pEBn9s9GLwtvfTo6uXxmRQYZp4Agg0alQoCKReZzAPuu2wn1i0r2fhjNkpkDOQ+imMZZLZus&#10;TnqPFub2k3s5FZkWzmZhY3/yGMUfUxOuUlmrYubIKY3kIA1xZ3xjFdMjzBCwCwCmicIisrkdLN2N&#10;jXXYKmyuzZs9DKxuobMUVr1mzihte07usDGrRomPbjsSBUQQweSDQPNqmVIl9VoyngJujLGogF5R&#10;N8CwHtcHKUM4WTLpIji9ComMALn58eLhJhfRgitk8Afm5cJ0NbaWwh3TCSMmPSiaCmZSwH23RBxc&#10;siJk/Y5GEg9cuTrZ9ajcgetbuKZwwLVxMoGABKjzvkMtKgoEdvJhComp+d2apzKrU7pjfCo13I+3&#10;MsxNmwrBrjV7FsMMETDbVgutIkBOiGuuaDWxrEiDgWkXWSJgRo0ED1wYl8MFIKK+dSRu+S+zm6TS&#10;8AfhY5XP/4Zdo9AM6XxebiX0iDekiMOLx6v4rgojzJh94l9R7mF1QEOhceicOLaDbiKW5ypb8lop&#10;WSL/By+GE5LcO9BZBwtdk87DWruqQPEWctTcFn3m5pWeA/uirU3RsK+jpXVg/55o3/Sf/tlXg047&#10;2NlFVKMq5U/ASyXgccIvSyX4Q+fBCQ1WjTuuZqNwMZ2LhIkT/rODchVE/04VxO57jv/Opz+NPKMD&#10;99637/CR0ydPfu/738sVyj9+8eXrE9PDwyN3Hbx7ZNsYloMNblgI1SmkUwXyMse8ARbzCLAAHR7l&#10;ZzqftpTgrQEXLQdOSgw0sFPAFp4saotFnz+Ie4Xsbta3yD633+fxAWGBMR+2EjEjx5LLFbI9TcGV&#10;9TXw37Xq1hheNpOB6Ik1BzDkMAy5Ih9fEtuAYdXSPdPqP//B97BFvp05O3hYqMzEQ/T9p5994fl/&#10;nZ2/DpwTJoaIVQCxDMsJNW7vYMvNvHr+5ClkhzXDuwFlrKohNXJ2LdESDD44tDOnB1/40ZnliZtW&#10;rYAy2GF17tk9Wmeb0IazqHhjTA0j3l+NDUZ5QiBRewF5e6kE9hYdrztH+iqLi3C+Drf0DO57+E/+&#10;/B8G/T2HH/u5uclbjlcuqG7JJkt7tu+OeW356VvZW5c9e3dC7XDX3bvGZxajbcEHHvklVEXAqNZj&#10;K4mNmOo5k6hfwIKFwIpkF1DQgzDics6ux4NdZZDKI83NabmQgE05GiypAnYAWIldwztPvwJ41jU4&#10;vGdm/JzLYgxH/eGg8yuzN5764FP4B1/AhdFfIolg1lMHdw1jHoP7ue/g4bGx0XI+98z3n46trVjq&#10;xutnrnsDnVbpWiy+vOvwR3/t4x/HCGdmYgJxEqlkDKfmwOBwOpUa7ul+34fef/q3P+V12kEevufI&#10;PXMLi/FcBovhsY/8TLfL0dncC8XH5M23Ic/HJQoHgnalMrBzEMS3SrWIDnx1I33g0J6+3gHMrAqT&#10;Uy6PZ+7WBKqH154/kUokkPp86Uoqlyqg8P7+N757c3Y8Zy1jf23xdgYDHqRBYMGHz7fENtZLcA+1&#10;2v7+q/8EQ0i/1//662fWYxu52PpbV14b3RE+vm+XI3nJU1po7e1/8LF7fvTy6ZNnLnR0NJHkEjsP&#10;eDl2dXZ+lsiaRIEsWAUB1iphfBryOKqGFdHDyBswynE7JLGlMhRu/mirYsdwhFo2ildikgf5t1Nc&#10;jCLGSaT7hNqKIlE0Vt4LSxDWzAidCZnJVRRT+66xMT51SIgVkm3NGgFRdnbjxnKv4VjE9dE4U5nK&#10;PVqP6AJrpXIuuY4IdAdlt9WrMrm8gF5nA9YEbQlOXGxyOG0IanI4aZ/Hu6XwKhSeNUwR3XaSigqn&#10;HSGHMVjUKTNAqCoifpy0rXWWqFjoMXQANeXwYWrCcFwB9oTEHEEg2BjIOBRyXorb8YPiGm3rDPj8&#10;iDxEt0c9Ww1gcsYowIByczO2YAZFC6lJw3pJXBCRIIkPArqvP9zihoLdqQqBr1wtkQIBw9dcFupE&#10;hChgRwDVCRaSgNgohJgkuRXkkOqcdAkZD89n64zoli0ua0uHZ30e81xSjqYzOdhOmB05ovcSKRwJ&#10;2GdgNcgnJk2y0GqLAxJrBIUCW8bSZRL/cMe8kUJvfupM3GozTYDXqN/2OWJZi2nsbp6aRkNmas7V&#10;DUHiEBu+1Di/pQbBy9AaRlNbv5EypeFXUUhm3AhllZUyCT0t5B4JFRuKLH5pjMjtKKVgiFkj3hiq&#10;thqf7aJxFq2woImLjyebWTPSHTnxiqBpNewzGiWDmBg38FVxRFH2Jx2uiLyRQtihLTSvZZRY87ko&#10;xS9RrKsNvyyEf6F6GxztgVf4Riz17PNnHjt6tCXsPP3CM5KG08qAJ+rQwbuhVYi0tG6sLXVnt40N&#10;dgz0tCdj6167kidzQQ2wEsKXC/lyBKZT5QJUcnhjuWKVSEtmupDc4DcLso/pXGGa45GXIR35VpbH&#10;fvADHwy3NCsU3oK+Snrg4YePHD367DPfv3jxEqYK09PTN26MR5sih+8+fOjwPbBNAV2ppaXn1uQM&#10;EW/tVDrJopaGvArRBNm0ksl4AQQjSAHBCHBRRyowrFJAAiyV8CABjUmnksLGyOfyeVxecGrhp1mu&#10;lEBRnJ1fnprddHqD1bZayC2Wgvm08I0TzhyECohQd52Fv6r4r+ymzGRqsjKCrkMSCVHkU6Q2NTd/&#10;8Gfe98orJ+dnb/7Jp389BGN+z1jESXymf3/+ta88/SpEbho5M0rLCcd73vMIJvuvPP9iBa20ri8u&#10;J2N5dXx8AQFqYDOgKB8ZHjhw9x5UExaB4TTYbIKUrlLOuZX3Gs1oMOIw1QXszK4NcqSlfWV1Ddvi&#10;emz5v/63z+LBnpi48aUv/Pmv/uov7d63q5xPRVrbRke3fXd50W2P1OObiMl++ZkTIZfN4fMmjdiP&#10;l75FFbUP5rPA8FpH9hzv6xvZXD5riOLXEIlJ8C/2fvsHz/c2+b731vXHD4xZw1ZgW9DWI/qMI62U&#10;+48d+86//MO2kZGJy2efetc7/a3NEPdDte5pH5pJQXCA0QrGcyoibgLh5pKuIG1QU1wVyWMNRR74&#10;8McA2+IZnPvmVwuJTfifQc2kVPLz01P/+s1vfuI3f7VneBSXfTO2du7sWQCsTR3RCxffhne41+VO&#10;bmw0ud3xpeVtI4Nw2br50nPuga6bp1+fX0vA57lcyOEEgMfIxIlXy6P9MP+avzU9MDKwOjN3/P27&#10;inp2Co6JAyMIuLo2fmVsbMfazBycPVpahvqjHpfRfv/RvRuJdCl9Ipafv34hdSNG6vgaw4A1jgqx&#10;0z23kIpLteHs6mhtL/pcmdWVpoBnZXUpv6Nrx97uN6YWYDL09Ctvnrt4q6sj2tfd9WrtLJ72iqR7&#10;bIbXF6nBQdHhorkT8Hqbms+sL0zOY1hTztdWlhZq+c1wFJBNtCpX7TrS6Fz00Emc3MkSUgGAGppp&#10;RQvPFnDcyLedpKtWjWm9urn8DRENRhr8Gh2x7EwujOIJ6wKvHpwYEQgK5ADPGeF2GhKnyduIEWNU&#10;vFUSmcrK0tJy94Ab6SqYhgJkhk0GaRaJ00mQJtycs2C6wQY5EbchkC8SxdlQLdFMEr8T9s68L8qc&#10;IGnugMIRnvtghYWjBrQEonoPBYP4cQQ9gTFEYk3aKYieEwgEE/F4nXktQFc9di94dqFQGCpSqKTA&#10;C8JziDRpHOGrKyt4fpaXl3HCra5uKHfgpbpuyosaDRtdqu6u7uaWqM1KXDzQ5+OJBDpgNI7ZdBKe&#10;VnZOBAVFEZQPK88Y61RA4F6QspPIO7zFoDMBU9dCYDhdJJCK15Zkf9hdMyg0Alm8SDMtZIuIdsAH&#10;xnycaiGVLKXqVL6ohA3SZJp0GWC0Gaw1YjBti7W7hfeSLw0VR3pDnCl8+cROt/WtDU53Q4GylZat&#10;m4JP43YfxRwXFECqGGgqjXBZ9r0ym+M7mcJQP8I3y2rYA2z7aAVeB7QKi80AkILLZVj62tqIsOZq&#10;Ups8UxNzJJcw5MbPy8KBQXyVzJg2bknZ25frR+HgaAjqMI/yKI8TI0mc226Vhu8Vzj1V2KBSkKk0&#10;9pHCzBSRFHC4xgMsbJXw1sG69xtqrmTyrPAcJHMVyep49ZXTq8uxX/3wU4GAVeIkOYJUgWVrxXRs&#10;yRKJdg/0n1teSG8uB/u679s/+u0frCPGkvpmWKxakQ8Mn30tn81JxDaEuRdMjgAC18kvCWA90+01&#10;k35qev/qjagkRSQeSgxza3JiM8YhAcKRkR5jxC499YEPvvf9H5y5NXnq9ZM3JyaQr/vsc88998JP&#10;evt6D991N6KzfYEAad0Q/YxZQbmMKg/rwe2MgNSJQxohWDglQU1GAhqej2wpz4lybtxW1L8ibjCV&#10;TGAPIJKey+tzebB5J9PJ7aOdu46/Dxd98uKzUnmToC9FPDGqye/hAp8Chog0TLMCEZHI7LTGnAD7&#10;lIj71htLTWOelio/+NAxq+XhuamZ1dXlm9Pzd28bIehLpcEKZSrBMs0bdgdD+48+3NY98MTP/OLU&#10;tSs9XR0dg8Mnz5w6+sT756ZnKnp6sMXa5LNWuWaq6rxueeIlmahGA08h/ZlNzLE53VnF1ufi0CuF&#10;omrJC8jjcBHlrFJdnFvI9i1hV2yH82F0d1dHVzAQ+p6FWEsVWOBapLnk+vhcqYKJcO0V1EMlNIyq&#10;7eDRY6FIL/aFULOrr7e9Wsi0hcMYH4F5SYiaxbI0O7dz+Di4V0m9Fm1qXd9YU3SwH2la4XWgUXN+&#10;7Jd/8fd/65dLucyj7/0ADFeqdcMdjKiqA65qIH3g2sfmZveM9uPS2UlyqIDWjQ8I3WSeiFDw+9SO&#10;PPbuanK5tDF36tRL9xx7ADO9Jr+DiB4UxFjzh8L7DoYP3nXX+Nvj/+d//W+jkp+Mwa271N3eNjFx&#10;y+H0fvhd78kk5traW25NLcXiianJySCsncj7zTq3Gi9UqkNjO0mBX6yD9BTfTM7EYiffetvjPm2U&#10;i2g3OztPw9wUGJ+intje2d7d0RKIRF98/S1/uL9aKbZ5ikpvkKzfSKkFMm+ZnmldW8uAxwk4xQ1o&#10;F8Fu47NXeruHy1p15lvPuWX7n37hR6TTX74VCDoxD8Ns9cr169h1UXJiBhxsboH2Zj0DEzkVbVRn&#10;wIvUpulkAm30OvjYJdBqFBhOu/vAJPdXFBjQazLJxFBdWNmIE8vYZFfgPMZ/cVnIulfXBEdBJ5Oj&#10;RlVEqCb+BFNJdJQ8WZLMc4tDtkj2Z4EzRmwhqwtBDSnFIASDNWWVU9Bou5bYRYXgSVJwkdNJmYI5&#10;fSTJI/6FLnT3ooPBoZrLpqEEyWXSwXAYdH3gTA4yldUUETXa8OqTxBSZdG86T2Roa0ILBPtcYida&#10;Hel0DucoaK95KiVt2CXg2+71+BLJBCaKXth2QKeCU9fnQYGD78TzWqvkUwhJSKLrTsPxGNb1wSBN&#10;McD2BdrPRGh5ywDotgpT7O2EG6ONLKxl1pAkiI8GOBfXDRRgcjNU2UpRMXVuJrDEPEHcVlxQdBfQ&#10;9WBXB+egVkHKluQP2yEYBXSMgVc8mcOR7FVcgQhEUBYillD1w0JePtgooImGm8RjFao51Gz4TIRA&#10;NJq3raO0MSKV2VZPCHvYKJcPR6F5EGJIxYRJhRuuaQWx9dk1U8Zqfo/o7oAPCXsikZ+tNDhNxk+Z&#10;+povYUltrIRbe3RSJ9fxwNNrCgd8CfoQGGJLi8srwWAEaxA1I4Z5pjNcIwdNjE5FdSOb7bCwqqD1&#10;Lsi6jWwBMVflnyc1NBHkYIGCysVtJ0EXNn0ImMoaST81kRCHAhaJNDkj5CXrYjL7J8aQEnKRwVe2&#10;RKRhOq5keenWZLNn20c/+nN1vUywjwpUoauyvIxfDc7I2uxsb7TVH2mC7d7yfCzY1bl7V8+J111o&#10;GeC0SlnYdeJGkTGKQSGsuKyYgroxZMBq5nrR7SL4s86PIzB9TkQzoxxkYVbMhQxzsw3ECenimDXM&#10;sBjZpIfJ/YMDw6MjKCrPnnr9zNmzoPYuzM/PTk1AntbW1QfLt0CwqQ7TbqTSUsmtY9BFxxZtCJjo&#10;g0qQnZyZxnYzMDSC46FQLtBWbrezfisPgTaWOyRutSprkG2OtkgnNinEgNmbOgwOrOMQR04W17gE&#10;FlIUXqUW0+lDpAMo5uxdLCX2YeaEZZPuRMqyaoW8KYkDXu/q6eof7IMT9MbUTUI4UI1WSpQgiDlV&#10;IFyxOn788vO/9/FPluu14T378QSCUO8NRbKpfGtPL96K346UxPjtOs001jCXLGXYyWJCjeJX48k1&#10;kS/QqNtB86hWeJvUMDfDJwRva9vuHasrMVfQ/dHf/yQMf0n/rohZGLTONmSvWHKl0mriife+3yCq&#10;gERkajw0qvrFz33x5PM/+uXf/J37H3kytjR789QPPPZ6uCuQWEs6gxGtEcIBHg2++8D+nWtzyWe/&#10;/+3DT34CKuGw14JGAm9Wq/p+82Of/PTv/ToCcgN+6JyU0aHeZr+DAkkMGZb3S/m1Rx87DoURdBTe&#10;GrlfFclRBOEoNcHKc2PiHQg4BnceeORdFUldmp15x0OPgLgscW6BxNwEFFVTU7M7hgc9bqVr2/D/&#10;+P/+R7yMxs1y8J7D/UfuD/oexa7Xn8yOLU4+8/Q3FhY2V+NpFCoLG5ljjz4x0D+A+7uwtHjvgw91&#10;tfcYofX8Uhpm7am5S3BMHdt5VzxXcza3AUi874knRgc6piYXKoVq2jk4F190Oj1FOTC+KTspwUru&#10;9Ejeesprs+StQS1sB6ISAE/FV85nXPc8/NiFc2fUvHzyzLV0odDU0rx47QZcJs6dvwyZTf9Q97k3&#10;rsE53u73NnV0rsUW64U8zq3p2fkJMnurkbpCoaMLMJKlXkJ2hmwLyDZETWBQCsMQB8GhGDoaNT53&#10;xFSdpVXckfBiFt5Equk6D+a9LFT8Iixbp59tOMeJhQ02DXCQUpHCk2yqjfLDqwSAUesN5xG2wxWn&#10;DTohoJgYrQqfemwIHE1DmTY1ts7H8BR2BBvrJLrE/BU3dH0zgY3DamXDP1Gm6oYu3x7iscOoROp7&#10;Q62zKBbFCle8JL4gvUuNODgwNTWIxFCHlyhE4OAJjY7siDZHHcTOLUlGVUZAXLGytrZRhyQ3lYLS&#10;FMmgCFfJpbNoKfEZoWtZLaw7mEwkQjLBzTDuGEaKqSAed3S0gCeJjYz0vaAfhtkUIMcCR+rPdT7w&#10;TXt6Ok35pCI2MaGclF0DC2V5em4RKiH8GEE09Vo2W8aNgqMTxlWwcazSR9BLeXL21VnIgcsAnpnE&#10;LyQ8p8ROJIBf/adRVlMY0pjHCYWoOHPwHiBFkkSGUCMAwND1OwSpt/9hqzvfwpDxtbOnQ7HJUPki&#10;cGNuBlbSgqu6Bb6a/2QK/PgVcJxRQV8joqwkuhJW6lKKC5nyWChIBQAsoNZipiB6W7XR9krC7F8E&#10;2TdkW0IlKFi85h1ih0mRCKhwOKjOnq3iDSkEMstWjv92sY13oaIkK5poUrGNwLpjM1ePuC12arzZ&#10;tlI2fB6auMTzqIAkzJD29Xe1O2ndiREcXn9geOzC3IKtLoPVlFmLAayBAUlbZ//U5RvldKatuW3n&#10;aMsb52ahV1NFTUmeRFKZ+PvEoC1zpgCqsDLNvunNEYKvEkMW5xcloMEtiftWcuIlQbSsN+LWJyfH&#10;p25ehduRxxsAKsLKHPHxDfLehnWGRT169P4HHjg+Pzv76qsnJ8bfrpaLk+M3J2/cADe4f2jb4Mg2&#10;gxnyhsdCTSNG+BidlWE07wh19dey8atXL2XSuXuP3B8Oh/MIUq1WCH2xAnspArSkwX4GWV0oY2GT&#10;biuuztayKQTp1mGDRYxZm0g8NgS9ipiECouQUbWoVcF7JHGfKoldSiD4piEogx4Mx2okviaNE4n5&#10;dImUYZrEBzmcA+CFoWF146DQqLJQbt6chKQQiDYlG8MnQqLqFXQJh9NFQFAta5FFGK4snMS3JNiy&#10;LuQrd561fKiDJwqrQkSLwKGX+B2KAMlxo2Fen0qmLXYdeUAAObCkrBxXh4/T09U9G4thKr8+P3/k&#10;134LtFGgRBpreUuFzLs//EvLCzOuUBBBJMFI62a8PFvavHJzDl3FarrU19utIl8BH5B2X0DTlkpm&#10;02spWGtzdkerwx7EfWKuhdQztrend+Db3/jqb/3h58evXoaEAFlUCj8s7qoe9ODXsYUsm+igPsNV&#10;w+XDqhBAX53zI/FCGBiUVzOof2rrK15LbaOeUSm+Ah2MViiXhpot15YKSOk4eOjwt7/9g/e86x1u&#10;CQCaaoOLUjiI/G0YPH39ayeOPv7Id//1xzbLgt/vNshFy3j2u9/DPc7k80fuOrYyt4aCVqqngnZX&#10;QbI2R1sApPrBPqLM1iJEPrrNc+78G7n1eLoqrazmnaWaI+IGBirZ3AWp3mSTgy5E++AZwPUISdaU&#10;opU9qrEOQVe+cvXC1WhHuK2bhINYnKSPRHFkU4EnH9x9oC86YnM6rl86/+aZC23t/u6W6PWrNyJB&#10;Nzpn1CwK0V6tNAbVtGI2aSHPYWIU6XzzqaHEqtME7d50bwOuIHEEqOhHEci9JfITOj6dvDEVznEQ&#10;/M+GRY6pOaBhuRD6gegOJ1DKhjDT2UyE0ESoJCGTVsUkz2C5s8Ku4woHyGE6kkoQOQiFGtSTGCHB&#10;dZ3k71YFjmn4QZfdblozCY4Mu6OLvgcFY40ZNviCqHP+R5W3SWAMNmpdYCEJq4xAIBqOBLzA0YCO&#10;FjUo9gvpZDIFbu1GbAOPFQBTknqSZgbFbdEeDsYK+YC3JU8BMjnOVMcFRkkDKTj7y/+0W5D4Nycl&#10;bJPPIYA6soVisozE6ZY4mcAAqDBDWqNMnLoL+zf6fkyjKP65Ojkz73E74NGLF0okM/i88WS2ozvY&#10;2hyaml6plaXmFh8CkcZvzBPhlYVFFjYkQFSAwfY7jPrWt1hFja+6GB1ujU5Ntz5zWyAXKeHixGnh&#10;dU4VMbaOTJP80kB0/8PBvNXyKhwTC6OXsT2dEAAj3rClJbK0vC5LppOD1pi1mpwUEciGA5VQUWLS&#10;qyCcWig2ReWbiZtqkKGfIqENwV4sQ0JoJn6IZWiI0BgzDt5UzRpiKzQMs28Tv87syjmcRmUsT290&#10;yGIMyV25mXmNN4rqrNVrTVVQYJlUVEDvyYIGmxZaADj7JWEnBoIKHbojbU0eC+LVVoq5rOxSKdVA&#10;0po72lWPE0hCFRtmLZ9eWbW1NQFfnXv7+tr0Qt++vft2bZuf2UzkyogPAt0X7w8OiGSnW+eUPlR6&#10;dcMB+gBkWAyDKqI2URWRIAEYgKZ6piII30zCNLbGlV47+cpb585i12arFBQ4bpkrXKxONELAasDw&#10;gh8mvmJe53I7D+4/CKgNkwkwTfLZ9MW3Tl8+f7attb2nb7BzYBQUQDqw8fM4impYwDY9t9He3dPa&#10;Ybzw4suZbH7f7l379u+GmyXcsdiHCnY6ZTtRmdzYQxClC6q7kU+5iF3jRwFQpFgbOqUQ51QncTEW&#10;MRE4yOQIaVMcsCzWDSbJItvOwsb0YrKpM35Cdx7LXxeLW2XLGZsOhIG84FSYpNTUQj2VpUVE+QNE&#10;Zjp95syDx46j4GXoGN1MCRJal4XiLE2qlH5HGrKsmuIZflzEWEMy0+uFFwywBBuMHQl+JkQaaAc5&#10;2WBuvP3gEdvX/vnA2GjAHYzni/z+rQKi6erpd0BmuDoV6uj5n3/1F4lisdUfxb0DIbFYK2wbHXvy&#10;A/9pemoer+8Khn/+M39aLWcyCcS35//ui18srm/aenppWCdE3HhvpD3XXnvxm9vvfUp2eE2udJ0W&#10;w7vf96G//dvPhZrbNjaSYZelRMUtFc8vvfD8g/cfyZFpDihvtSIqaA2ZDagpqFBDC4oy3GC2KO0G&#10;lE9cnbpxrUvejHYoRm5TbsTxBKk6q/fcPfjKlUnwd9Ctf+q3/stn/+xP4OIW9fl1crIkyf/HPv57&#10;a+srO4Znrl+5ev/de1MJBC87gs1IPZIGenoiHiU02p55M9bvc/SHfc3DY9MLt3Z0t0O8DiOU8bk5&#10;FGfzM0uo9ur13NzkRbgDu+x+LKBApWgD9Aoea0YrOckEp1qCfnKhTg8JIp2dA9FQrbjqD/nhoBlG&#10;3B7Lw0gWCadlh+cPPv+lUEuXCk8d9DFa9fvf/AYYBooj3DE4iuFFVfdKJAqXkZ0u0xS+WN5chR0r&#10;4SkSDyk4a4YhST4MRR4RMdLh7cdWZ2QrqLBkFN9CFa8YN+rsbiRmZNT/YhSHCcPtcb0syJ84G6DI&#10;KVOIMZmPVkmUqpASn130ta1lyYuWCAfwqqXnnw5UoKmopLHD2UjKAukOztYaCEE1IvdKy4srTo8P&#10;J1OJLOAbgkIenFFzi+62Rh8E2XwQNeFeJ1NxY1YTuKTP740Em0KhoNuNLBQbZR3A9b24uZJIYCCK&#10;HEPUqrli0e/3gaYkIGg4RoGmh4kpeEPoDilkG9kbFMmOu1cxIyEVemCJWf/TTRu7EjKCo5ORHD32&#10;aCY4nVxhmmiFsGub4DSQwULNwNwBJID1zRSY5/TrDCOXK+JU88L31WLBRoRNBvEM6VSuuRljXx9i&#10;gpKJzYDfk+VWTZbMltTC6kquPyxCBKyJEHI+RUWUN0px5JjKjb848o5Mv7eaSz6btS2lYyMm1rjT&#10;X1BpHEzSHUcs5dJ4nN19TZyqUslulFaX0hiOlCp1QZJsgMQ6g0WmjnmrHEGpiWrDyqnScA9XSUNi&#10;4UE9L9gq2bV7AXHhOWdDZlP7opiUFmNLGKs3LAYlkycmNT6nLP5c3uIfmQJqOpLr4kzllxXmrchw&#10;doFHbpGaVDVXNvJlXcDzeGo38lUAaw4n5EdaMk+Ol61hN+zluyLQfANbUJZm5nt3DfJQGsW9Fm1r&#10;Ti+ugd8OMe36/ORwVxuSdCJtrWsra527qn39fbsGJ1++OI3OoFihPdlKhwqaVAPEVCeZGBO9DtQD&#10;XBNImME8VBtFjXDs5EdQ4XhRYJsiWg5uAyRXhu8lwD4k5KSgAquU4LYDet1GjHzwsVJBVHM4PXgA&#10;CDgiV2fM26GFwOTTR4xwtMKygjTRteWls2de7+ofHt62MxSNQmBEjCzMG2SMG0soVw8cPqiVK6+f&#10;egtk20eOHzl890H8YSmbw4okyRePsoMhmL7CyTZNuVZWjFrBlXKuryxPXbsKRj9mOcRAA3OGAEhK&#10;TbSFAqrTgjYWoEWNUGfy8lXZkp8JH7oJ+TNLR29YR4gQBHoFC/G5ZIrjBciZJb0vecSQneWLL7x8&#10;7L4jPPbGgKSMyXQJ/gL4+AjWUHSTlNcYeDToA2a6nwCDVOYB0HfhdpCyoEZJUlRGGBzIWyNmp6Ft&#10;G+mKhvz7991b1CyMnmDrxI5BTEJsDGXZct8Hf8Hq8AVHYhFwxyzWf//+9yAR6+nZfvb8ufuPHPV5&#10;idy/trHx7HM/bA6EvX5/S0f0N3//j8987a9jNy8NtfoCbqvfQ90PfCDkgrFjZODy1YnLE5uhoDfs&#10;8XZ2dmCN7jz6jsPnT738w++hVz949+GleA5uxOPXz/lDbZmqUyHyupbOV9iThN23YbZutWjiLRLo&#10;BJxILlR0m1a+fvGNoX1tklYxL7QJynGaryRP3Lz2DtwUu/7Yzz71j9/6RrWao/APSfEGPThOHB5b&#10;n29gaHioqaXlo7/7u0QWMeQ3L513eV3HHjp6Y2qqKRD6b3/wCRa/IzeizHge2bvLFBkKtY2t0urf&#10;NdINDg71l1gwMCzi0HZseCgfMSfRqiVqSLBX4PAHw6JWAXq8Hpt79uRZDAQRGpOAYQ1EZlSzwSmo&#10;/rv//XOaPVyo6k5VUylCyvLY+z4E0PvK9WsWbyhfSJUz66g5SxTnR10HEnpJCeN0A7fXqNqj6pZ8&#10;vGDXVWQRiaKyx7gu4EdhuWeFRJ1+qQEw02WThCmY2PLq7G8rpoA4BTkhlTk/FpboykoF8k1axsT5&#10;gLBDdGUGRxnq7IJELjTc0rHjAQ/qiBtlkJMDaUXUrVNBmICCDYuCHNbwKjmHwP+hgg/ILHYSsPIk&#10;DwMAAxb/0d62SKQJ+8Pb4zOpZMrlpmBHmYeL+/dsd4rLXUptLKfh6oX/x7mCbwYzkUhAVoSHG5B+&#10;4dlHBQmTI+zgQJxxfCIpmaDBah0OfzjtKiyQFZxnztWQkYPGyQEGZJ/iyYMDA/vG1yA6QvQKkDYR&#10;XlZj2JmfcDJhQEgqtC34wzzGZ6rMZEajUtJVU1JJmz+ecpRxqAc2EkkS7FrtyXTa7XS3NDfDCQtX&#10;G9WmgPDEDKou2lVK867R3sNlNu5XhfYj80xE+3GHYLQhwUATb2UJL8X/VBtN5+1JknyHZYKo0W+3&#10;uRzR7fPCc8Nwel3IDy4mK7Hl1OZGrnebL7+uwkxU2mLGMFWT42xZANWw4+WMMmq3qYIjpIRsIgWq&#10;KjNLDdALEbFqWsmOrHPK+zO0RmysOaE1baBp6dQFDiIseHTzBL0N35nmkgbLIGWhCQchw14DA0im&#10;kBF2QMZF89gN8cpQCuK4zVe5BwYKrevIEHajiq/UIeVBEjvw6ogPsmHsl1jPMixaBneNVoh3I+M2&#10;tXT1rN6aRZ4NcozSm6vwzNPkasfA0OrsSn49HuiIRtuiPcvx+Rhig2SEnHvJIlIu0dYBgRsRBdk/&#10;SEL4G+cSGqZbsUykfBFS2Bj28YiUD1iQB1S6nQQ4YJSr8LOHtV5j/hsuKyLUVlZWLVbUrR6dsVzQ&#10;DQyi0dcRLkjDGyuFduMvHE945UUQmcav+QPhwUHklQ0E2rptnqZyYSO9ivDqEmwAH3n0vtja5tPP&#10;vPL9H7587117Hnv4mAeM+RKZQVP+ax2Zf1IgFMb7x3iVjlWLtQvuTZ0958+efuHEqXgm6+DAPytZ&#10;KEvI6UQhEm1pxd/kHe9xA70hHIopSjq57pMFlugZmYZn0U3sXhhyYwuqwpAaT6bOcnv8kw3dI3zF&#10;NlIrGwlY0PncbnAm4aYIebPT4yKUrcZdmYlq6CZGtyWTJR+oOjmoaiKPjYXHjFTHNzdDiNfALyK/&#10;TRvh+jqShL0FhEojYIAKIT67yNRCpyAIum9WhzcMOqS/VV1NJ9ojTXfdc0SnabTy87/0G5AlBYJk&#10;ZAL3u4W5hbgyD/Qs99rq0eMPH/nQL9y8dHb84pttEd+7Hz/CBBacXSU40dj0fCGjrGWTMc04f/Vq&#10;S1fnUN/Qh37jj774+78ip5KoqVDgL83PT0xPHn/nB5ZSZZ5vEO22QtopCwm18P7LpY2l1Wq5Gmpq&#10;ssGHkmfWp37wvRYHWlBCoFh4oBJNg0KpiIIwN79UIWtQjfT/9XpbaytYPJhy0aMuqj46FSw3J2cw&#10;li1rZthUpYTKzOryB5559od/8kd/VDbJaTQRoBA+WZjqkiE77gaKaa7h6SuKPrwsqOLwL2f7LR7D&#10;G3Ij2Vqo3WmXrtx0ZPIvWQj70nB3bES1K0UDHuzfSAVGDE+dxsBsP27gUa0feeDRS1evF4t4b0Zz&#10;NIzTFkUzoRRQnNfzFndawToEzMvggIXpMNS0YO1hDqqzgJQdgqgUoHehknakjifLqZiB9SQn5EEV&#10;PbAouOGkKfFqtjC+YrYd7PYgNCoyndOSwJ9E+DYbQbBxp2I6OxjcOXGOuJV9bo0tsWNdeCNQKIoX&#10;1akN3FsHWEV50GLp3lHUUb1UL2GPwD4QjXa3Rpuw5aGlm5gYx5vvbGvbMTaKNzY/O02WuTZbIZ1e&#10;2FgBCw91C2+iFD+ncAgmicARRlmmEQ/aMsR6Vhkxo7wXuxUiUaYV4opowrZJ4agM3G2ETDgttkyh&#10;REU8+7Ayl5Rp0lUSimIOhssOXMHqsFfJKwp8MLQc9aXVGPoQ8ldnVg2UuxYxahauAyp5GwUCnkQy&#10;K6460tk6O9p8VZL4Unys1QLPXgydsRspfPU1w0zwFE2qlQYEkqAUsPsyO9fiGZF1zgK5Dc8KENhB&#10;E26VXpyQ1zpp6hwQEFRMecwd8aV3nKyyGZLGx2og6Bjo9e3b2XvxWgbE45uX5nAZ4ALptdmh5OoZ&#10;aIOcIraaSMVLuuksLIulZUh3ilkwQCIIj9zsylKORcWo2qgN0chWygqwFaM5ndhAYArQAKbhTGE2&#10;0txWNg5XgWuLb6ATktSUYggns78sNTp8JDPLhF4AQk9cg2LdsFKCLq0ALxY6HhKh7JAMGDvgAS1V&#10;BdgI20BDK9aavHaPQyEqvKzu2bOznF6w8FQksR7LZ7JWr43Z83K0sxOR4tThGkoZ4F1szd4SDTVH&#10;vWF/bGHR3d3e2dfRtbi8jB8p6yW2MCHbRegx6pSOztoABYNVK4VH0XBDp+KDRNbMP1VEXB9FnLNr&#10;Wo2+WnVW1XJssGXf3r2vnDyJrrS5qRkV3dz8PA6zvbv34kDFmXno4F1Xr10rgGWKZY3MVZ+/wl7Y&#10;aGLBYqgWahaOrwd25ILraSF36cKbVy+f7+jq2blnf3tnW3ZzCRhhJlfO1HTwSD/2m79w5dK15186&#10;9dqZc4cO7H/XI8dgqkneoBqhuy42ZIJ9K6X95XIYkOPIPnj/0f1Hjl66cOHkmbdAdKoyN+nm8uq1&#10;xWUs0CiardYmpEp1dHUo4QhGXxqROEhDriADRKK90ChUZDJgoIcC/YdOsx40qTaAm2yVDGWeVsnF&#10;QLOGNyNKjP/6iV8LRyiQbmzHsCcYcAWiUjBspwFMiUlS5M2s863kTVJuJDGQ0b9GDFhFlGhMTADF&#10;yBaMNGlwPEZ4QCCqN3Xgs9YVR1q3IjsD+ZpOPPD8fJNUuuHXijcLIA5tHNyIMZfH6a63teIJX56d&#10;QywGaA3wwIc0ye/13LV7r1QuqA7blVuQlknzqULf3gcBa+UrRaRnoPiokAqauAY4NjwuuVhGw4PI&#10;THlxdWl1YXm4b2Bo1z1vn3x2ZW3hm1/+Ymx9/egT77ly7mxdIkvkrkhQ9TpLFhew3kJiI7W6qFfy&#10;6FbxlK0m15AaD12xBten5LLHZuaAimQCMrcyhKu2cv7q25riMB0s60ZbW8eJ06dV8tkRZEcqdQGE&#10;XDj/FhK6xXaJxQCmZbVQunT2zJf/6i8wV2C9CV1Zi2zy/6H1hO6CNWxbtY3USP4xADSCNicOKRGN&#10;wZxUeio4BI9IZLAQ8QecSyspjPDRKw4NdJeL1e7O6L4D+zcS60ALSNpZR+vDfqwgK2DDtrlVO2Ua&#10;wUZQ1lAjV5jeCfVykYwOyA5VE2wSqq8tdraT0YSzOI5WVqCaziqiAAdWieWH01qHA7tB8nKNjSjJ&#10;0JTYJaqJIwr3Gc4/EfUbqwzoSKVDmWZ4BDrKrAkRs0w6R0mNXReGNkB+PAAYq8T7EEwApZEZgq/w&#10;6K5U82Dl4OHGJ62Towu6VAMtYG9rN6wUsT+A4r0WWwOIGgxFdm7bxi7w+LZyPJ6S+I3hSswtzGvV&#10;MoUGw2+vWjUneQTFYZ+gWrHOlvrAnA26vEaFNOVIiaYTCHQmOwGYNXpLlWo44FF5eI/eEptdjQKr&#10;0LIDg8dtsDQEdSJXCkiMjuWKkhvsVHy4AlvVMySpm0YHimikmKegGCGgNw4LvAZb21qxivDjZ89e&#10;AA63shoDjg0/wonxxWDEC+dUiTXtGIVQVDiMHXQg0hQaY+Hhk0QsJJysVi5NlCIzxeQ7bXgpTB6w&#10;CupAlQ2CcI6SS6JpW3+beGua19/ppiSbFmzmqQxj0mPHBlBqf/uZt60A6GzI961Q/rNKop2p6ysL&#10;k+uwU4XpW72EEPI8Z7E3DPulLeslOvxo+0MAk8ZqFyw5TPpU0pzAjiVgbKxjRfZ0dCJxaR2Ru3dY&#10;H5JPDaunt5zxhfSVfpNsOmfqFGEveOmymSJkCIsmQ3BHVWFTwgYmOEJx+bhZr3md/BMsaMFfYbe1&#10;oGrIbqvrpjeTqA152ls7fGDs8pllZJELWurK/ELvjiEBjKHGbO3qyi4v2quyzW1dnb012NoKi5RQ&#10;W8va7OJgzYi0dyBWqAOTnmISji3YIm1EQqhRngHSDpEGhVmfBU2qDBwYAggr57fozCDQ2d9Y5mKW&#10;cmEloQ4WihpMKcAntbe2d9LgH/NM5DQ6nEvqCj56b28fk/EtMPLGwkEDFGlqamlqRl+CWhIQDZZX&#10;vSZk7uStBQoBngdykiJHLmVxeXFmZgrWSJ2tge726K59R3GEpOBWkoh37Trw69t2nHjx5ZOnzpx9&#10;69zunXve987jLS2QvkHGT/xeGvbXawCW8SZhR4JVbrU79x86eODQfmyFmIhBzDM1MfXSidfW44nF&#10;TGY2nrCPTzUH/R1vBD/y678MjjSKCZChWrr2KegakpvxzXOQHrEOndpHg66AScLTOHkD9wRoL0Xu&#10;cawz7GfTq5n8hqLn5pCHmsyVN1O5bWPbD+0e7u6AuwrVTayMNQ/SBmwkYT5FKh0r5nW8jQGy0zU4&#10;G+Hwg3HLhmyJ9g4gsrem5SH98UpFhMpa7H5w6jDVQkXPMy8BQ5HmjzZx4MAGJwTIEiLc6H1aKBV4&#10;aWnNRrQer2K3PvnUu8l5wGp969NXn/nhjzCh39Hd+vgDx2GUvnpjnpxlalqnx+2DYGlmXg5T4mFv&#10;xLGaScuKE79vc2Wqv73jBvaFfPryuVeeePLD9VzeTkkl6Pgta5XNGRQ7MmTuRFAhWzI6No2Ix40D&#10;r1bP5eJZLZsE+g7dAkAz2ItDWCXxqSUAR5xFV8cXHT1d+ISI+sVK6+rrW//O9+ZXF6NNTVS66kQN&#10;BrruRtJtyK9xEBigc4zYYQz3qc98pqmzo1SjoAjjTjKKIW3JwukgEZMr0XvxgAOlmBl2ZAhNHEk8&#10;FdOkjVcBNmKu4FBtgJGzGUs6kOSlGMcfPIZ1rxfTGbC8K76KO2Qh71hyiZSoH9KoWiPMVSXLHJLv&#10;UbOiklMm6ZBRXNaFBQPFpuoM/YihkqnRJ04iQxk2D7x4ZPLCZEizTspPlCHkAUfrQKuROaeN1qrA&#10;4RpcTWIDaJyNQXQ6XXTBep09e6kIg2TLoMAUm/AQrVYw4iY7FAoLRlpERVw1XWqQmKiwxlEBESf0&#10;k8RxwCf0edwdLe3hUBAVBO7DRmw9lUrk8zlQHuAq74W5fzwBb9GN9VXwJZFkbCFarcqlA7ElseQ9&#10;HnKGwnkOYxOhBkomkxRlCp4sPptQ+HG/w5bxFC9D74qU3AQBgrLADSpcElXSjLFxDmeN8tPK2dgs&#10;DgEo4CLbPwsVCPD4xItbWLR2J51HhBYTvETutERLBjaGmVRPR//U4tJQf+/qWjzU3LS+GsMtXFvf&#10;iEZCu3aPrsbW0imw4sokTuVKGskxmAwLDQ8+FBpf6KwMhn/rXAixWaou+n7jDpddVTUjVInTi0kQ&#10;GaACJKvL9TvcHIxG5rt023n+zuhTvM7Fi5uLC2t8A/MknXDY+vt752bmmiJNXk8dwM/i7CbdUiYM&#10;Sg1dlJDh3HFBDLhYYTEUIF/LkD+B4nD6SoU0sErcPo+HwK8yliMsDnxh0rcyKsijLGYDSLclrcad&#10;BtNiaKqYbbUgyMmqoPmSwbFESAsZcCmmBwStPfZGMPI05jH8LtU0ZZLFw0QmCQrb5OAHMKjxQ7Cs&#10;SAGfG1Sxlu6utYlZMM3R4KyvrPbvGAPey6OocvfIwNmZWzSTrWvxlYUR1pX2DPUv3BpHwqS7Kxxp&#10;jm7XrDOrSaCIUNhCQ4VwwQJscaDRtqqJskYsG0pxQWmpIIPM4HVJbmFW4v9w/qBkmAC4LEy8aDyO&#10;AQ0mt0CCHC6V3OTh++VFSCddFbCVrU70GQVcVSQe2SvYkz2BkD/c1N7Vk0omsThAdjc4pNbh9iD6&#10;G+XeBhym43EQeVCU0eCkWpldWJiemXzzyuT07EJPT/cjDz3S2bMTIo3+oZ2X3jh19uTJ02++deP6&#10;pT07dzzxzkdbmyJVetR0Gg4RS0NzkO+aE86HpVwR0C6XpQpklP19A2CoXrl6/dzVqxC24uOsZzOA&#10;qfEswZ0RkgI7zgCPFwLv5djSn33hf+3esf3BB+4CvKMbrISHcMXrVUvQnpVYVCOAQDpOTfYcZdRL&#10;Lof99z767mpFeeGV8xNXJ796/s1wR8vjDxzo7WrB2NpoZDgIMA/raGN5+ezZvyJvQMQUOzzhYAh9&#10;fAZNictvaeuuUaCGA47BRjVLtHRFBexRBditk2u5hSFNUtkKMEWncHmFETzy3WBzEszb3F4fbnRr&#10;a+sqqa3wgxTiQRsR80H27By6cuGNoE/9P1/+GxkW+JDXAsILOKGVeePy9R077pvEFpHNeFpH2nw2&#10;oB2lQslGMr7a2I4dp18/0dndFQz64XpfK5SgkQw5EaqaAhyJPRoM7SLUGuBGksWOpZBPYvEAmMC2&#10;l0Pzja6IKBk6gEGRLaEYgstiLC6v5zDNTGf+8gt/Dp8p7GeJzfWqXvnHf/j/e7u7YMIDjbmLogIM&#10;JCEurGy8cfoNCzugwqoQRmiXr1xLZZHkVANBjkAqhUIFrHzC0cFSIigbrSpuPVuZUwyxTkrZqkq5&#10;InRe4m6AAIMLRM4/ioCUiIOKHQcnQXwzm4nDHzM9fpOEWgND/Wcv34TH03BLS71MobgqxnvAGW04&#10;paTY6lpFtJtUUoHthAa2SgJpAIwVUiajczUEHZYQbzpl2KNXQLLCFp4OD/zgyPbtsJ0qk7szECRw&#10;YcBKg04BXDKKayITS9SRtZLDapcbic4GCwpYeUltFwrAKiV8486DLVbNxjfBJCrlqZ1Gr4Y+ssJZ&#10;ljr5mmmsniSlTYBHtZLJMjaEmBDvG9a4oPj6Ayh/QWSOYseHwm0jtoJztEKiDhosEUFfVTcgHlpc&#10;ZqKsDVUUCEjAsYhOX6/C7xxuCbQNkraH+C4wakZMdSKRIIdwzLPNzDhDCE00PoFM/1u+rOjUiUNk&#10;EPBbpfm34PoYQlDM1Q+9bWY1k6CbAGGrFdwL2QPVTbZhTE+dEuVc2kA7KhvswCCzUSEmMsQDouKD&#10;2qYbk5OhQNPC4hKWU9UoQSUOL9VEIhNHMhI48S1tcO9yOo1isULRLHwIwXHSQXMupiA1TCZo4Fhn&#10;10jOkzGN6kRnzL9dERImRvs1eqgJnsEVgIgIQ6UtLx6OdRMixv8ovKGJbK68mFu7M5UUlcTK6nqF&#10;vsYeOn7/yyfibp+rnIMkmLB0RfopjvBWBDiRkpCdAa4Agtq8ZNuoFSlqQYPO1mm3e31BwuEVaxpz&#10;nYgX8rhKMs5FRAME4r/1LWd8BvTlhq+wOWNk7Z7IT1LE7NU0bqJ/9VEiD9WmNTYIEQzkIpRJJTnk&#10;wUNjYJKSwPkG5pvbFi9Uxa8ighT8FizyyEA/xOEDO0fnbtxyURSdvrywnM/kcWBxj2REmqIub6Ba&#10;rLphY6iUl6duRka3ueA6FAitLCxu62ru7O3Nx7O9vV0lEvmjOTUgoUczCo8Fp4X2DQAnTishwPil&#10;6F/BT4c+D2wSgMxW4XisSn47eUdza8UMLOomocB04YbbgXrAgktBcq4PRyMuBXkeAOCH07TVAlse&#10;JN/WqKNFwWo3OC4ZP4lBMjTBWBk4SvFIdHR0pBLJifEbE7duwVlw29gY3MxnJq+XEPZWKIWjkXgy&#10;/uJLPwmHL+Dc7Wprvf++Iw8/+nAxk/7JT156+8b4Jz/310Nd7ffu3w3WEho05NvSk6lxsWIhCj5k&#10;IcRCtJBpttPlgXx7797do9vHMqnUG1evzU5P/fwvfiTS0X/h1Z/4CknZGz558Vbntt1yLrWtrWX8&#10;0pVXXzk1ODJ0z6Fde/YNwwPB5fLZnDjPMmQDwyYguunezBN09mEavzW/srDuj3h37OzfsXtofS1x&#10;5vQluxgL3Daz1hv8PMPnthw/1G+jDliGPDqeSJULSdBuF9Y3X1mMw/cu2NrJycZWTOTzhgNSK5ek&#10;wUWpqnKHRUarht7gIuC5JYIJXB4Jt9bh3WStOpBTUit7wb1GE0C9DicusHGIfO999x84cJfH6VHl&#10;4m/87ueATZSKSOpLfOXv/ycoJOG2JodH2Rfs3Mj55zbWeto6LaVcwG4li9Oy3tc3eGPiuhVbcz6W&#10;TBWcNgc+YbGaAJRGzi+5KqCMKA2VK/CWxSkAqSz8EGBIhyG0U5USxQpyheCSSBUp5aXzzuD0gypz&#10;/tWLVo+rli8uvvmWTLMxMl4Hmzk1vzT/xlky9NFJfouePpkrJa22//3Hf2gjbExay5e62jq+/td/&#10;hZlgxeXDmFTYxitsflahjRJr2+IibwcgsDT5h1EdUOK924c9DqgzETWLSQjcHayosYjsDjxGVUEF&#10;dqugANqBIy5PXQW00tUECwiQ2qR0Ors0OzVw6N7Jlc2RHboCj69avZJJGOzFBw3k9OS8pKDxJSEW&#10;ALdatpCJr4Hhi88EKhQhmgr5wdfZXNcQsiIoomgyTjgZizpR65NxL0RQaPAxDsBoo6DnNtfWoTsG&#10;DUNj1jR5Z9SqfmsZfgzMcDOTqFnHx8xtxKpk4C4p14qZ+MYKgieIEVnMcKqJUhPGNZIEPh3eiJOb&#10;O42sDSUKmaEmj7pJQS3Dy/n8gUg4CpU57jUCmiCTAzIEhy/0vViY4Eng11L6CsWsUegyOOQq2ZiS&#10;g3+VSgqVUx5oLE2uADWSLSeSaWqsIVLPF7C2cb6LLkYcQ6bVLI+bQRa67Q7E6JGF2QdoZTUGwwW5&#10;Bl+9aJyd7nw+K7zXKfWHoTh8KOQooFL2eNx0WDJHROMsaon5/IRYOCzbdg7j7CG5js0CMVtLe3MJ&#10;2am1AiSPcOlHCnLf9mhlgy4hRrPxRBIxMgG/Dz07FUPUocmoqzQe7soExdO0V9W0BlfIYpjha5JA&#10;FDhOhA4hUpYBuy5CPqfAn5VS70gcTOURmgSkF9+hajexjP+glrkDlJHkO2wiKAI2mULXjUFsuZ4d&#10;Go22dgSuX5iPb3DggaaLPlW6gzwsRuYW2JKBJEaRDw6rDlWGAfGZHXcVnwLtE8yGMO6lhk+nOCBD&#10;SLKYLN6wduDxi2yelwIPVhpZgqwAMhpkZkOQjPmbKEAO/+O0W70OK0hGiSI4jfW6aWIBs0mY7BmA&#10;7kvlqo/Mo6nlheSKjGfYewLBDdhed+8erVbSVhnmAcHiRorrDwWH6/DuYRTOmGCDddgztG384gVr&#10;CSQg29LseOvYGNZRpKN96up4V3o40hqtS5UH79o1cWsOdwlEJDSmFtZYYs/AOYopL/iyEHuhzEck&#10;tJWYXcK4mPYfIrih2WTmFcfpAL8Df8s/NDIShNe7P7h9+3ZYY9udzpa2NqC7bPQPmNeN/+p2+7Ad&#10;p9J5nGRIGyW4iYos7IKkrcE34mSlvUqSURYAKEZzfGt6GlcaYdoHDh7qbHXlUptzq/mJ6VnsfclU&#10;Ct57uOAYd6Abs/vC3cM7th0+Cujr+tvX/uYv/+rrzzz37z95+cF7Dh27/17DYQcIRUwEWscVbNHI&#10;CquTVwPx/ImV77CjUQbx+B0gCR8/pjS3f+yTf7gxPQNrduwgP/uLHzlz+tTG/HSzz3lotBeRRDOx&#10;5Le/+czX/8U4sGv7Y0fv3ROqrS/MYiBC9SB17bKwARXMcE4uVBOpksvvxhGRL9dCocA7n3hI1ivE&#10;3zVMYaxY3ULAS6odJF5qtLegkGpvRta63tUd2a8Px7O102fe+uevfOld9z/RChjFqMIc2A6ak+yg&#10;sFg0hXWWBokRP+1PILVVaKOi8A5LfD3+4+ee27l7R8jjAdQWdjkh3yTCZ12YW6i83QTwtaWj+42z&#10;J3/48mmEE0CU5PH7Rg8di8/ebAo0Y7vs6ho68dabN29NXBuf3DXUh2KiwhPnYh6G9R0qNubNTdVi&#10;J/8u8Fd5OKSygNGGYVZqHS42KnlYoae27t97wCq7zl28tJTdRCXAFGxdWHCj3sBW85m//dpiCdxm&#10;VGkheLJ52JgGpZjLAisPZX52IYQxkNXu9oUdniAO1dTEJColLDYEbGFOlrpybXZ+cVuL32W1Fh1e&#10;YL68japmGAFo0xC3oLBzeph6VCVTLYAJpezczavhpiZU2AQikaBas3DjQtBwjQ5BPAUAwunwQ5hX&#10;IJCvZHxRAO8OfyQSVmyGDd6Z0k9OnN21qwtKJDB7cUB47J5rV24GfFHQSIQWjpgdihFfni0kN/GG&#10;QtGgJxiShbiENl8aWxNIxzx7nf3ihMc5xeDWaqArFjDsrxXjC1mcSUgUQ16LynUd8R5w6OIRwRCY&#10;xAy68E+VGgggDrBSyZLdXIDvE4pOLx4MO0cb4VC3cR+sa4J2brMzfxeAuR2Mh4rAk/DWa5D60aEs&#10;kS/0xsbB/UEMR9HWoOOkG26QQ5PX7YRgFIZBHAdHh6iFOeu4iDiNhBaFe8pqidzTRaMuifw1i9lC&#10;GqzZMMhQggcrrBESunGDHCcgTODTVMz2TF9YDhMVpFfdVMEqFNmGGq5U6ezoLJYKlKpWF4mwGGZp&#10;VofNHwriTAVygZclH13KqpS7Bzqmb87CifjQ3ftmZ2cnp2fa2qJj23qXllYBFkEN4wx6WHZnrK+v&#10;Rp32YJM6MTkDKMYLzoIXXpBWAA/U70JpTTR/uix40+AKo+E2SJRoEWuBGTk0USLfH0AuLJytUHFD&#10;f2MxY57VQKENdn2RhI28hULxbtsHipQW3ZCN/yes7acQ7C1bfP5D2H+GmwPOpir808uljCcIhEON&#10;b+TMOBvjtg/GbVIS8C869rkzwKeyGo5UKu4Ou7G7WepZrycCj9z21iCuM6LCNrIpIbI3Gumson5S&#10;uPoTmDJzGRRmHslC8crBloT4krOalbAUcfNxXrCXMfAicrho9dkzxVqRc3LwJVfTi3WtFSwrq8xJ&#10;rUQGLtfMTLtCuY7mM6+ktZSGpLbW7t4bsbjg1M5NzAzvHGVuC1let/T2Xj7/FtQoRKzKpAsbcVs4&#10;AIBx6vLVZGzNFxhEDelT5R3bhs5dmsQTjsPTZiHUF/seyKlVWBDwB8SpUCa4n2SPgi7J5RM9q9hD&#10;qgWAzCpiOnDsff4v/pLkiPXa4sLi7zzwEE7HN998A869T777qfGbNxFB/aW/+RJ6wampW3iJqblF&#10;mlggTAYriYYEupWWBE5SK9XLGhGdcE7TFoBzFkphTpbgKkb3uGw7du761nee7u3p7mzvwBrCHrW4&#10;tPzZP/t8X2/v6PBIX18PAOO5hdmx3XvPX76Cpvjk5fG2obGjDzxUysH3PF6plph0ZxVEAzx4TisK&#10;Papg8WiF/MG6q1IoFsrri7/y3vtLuX1IJYNNbja1NNbhteZsG6ubOOrA2LVZtMPb++AgvrS+8oW/&#10;/XK0vf1d9x3yh1peOfX6zMJ0iSBN1cyfZ9QXF3BzM93ZHeKxBCM5St2JvZC44oINztJCkUrUYA+I&#10;H2fPR+EzB4IxBtvS/ffdjaa8uIHhWNwm1+06cdfQZOlsPgNWUV2TBKFFLF3ao6h8QWuBTauKKzw0&#10;Opxa3wQXGvNz4J6wbPR7A0DHOP7OIqCXlrb2gC9QzaZXkYBdK7c0RZp9wcjQUHpzbfrGtbdeP5co&#10;lQ8MD2bLNfiTYNlqZT0F7Z1VhfAWYQ+QTsk2EJKVIju3kk4L7OZa7aGn3ju2bQTlFIp3g108nH6c&#10;H3JHb/epl148eeJl1Nk8WBTpaVSODY3tuPX6xaKuo+KF6znkl7gIGM1wcrZOiikiL8Djx5LMFBU4&#10;fwHcluQTb57HFPbg4XvyZPSlEUIOAicIADYXmU4D45PErisSd+3Cr9pgijHWHwbSdMb6IghVLFeV&#10;ZC6LRr8d5to4WSkqVC7P3gBOXQQqJiltrT3zyws9nS3B1u61dI5dLjWmUKBUVc5dmDCK6YtXrvWP&#10;7YBkA6kPAU8TW+2JFgqlhdrU0tYUJHdxXCqE3BkMFWik86aiyG2H2xWdGTrPWojWwPYCWMbJ5Abe&#10;Oz4OZVOrpm0bkb3phKAnzWDGFhlN0E5Nb42rPFplK4vLX/nmS4i09EGAolhLJNbUBMtSa7jr6aY7&#10;ncy+PDjw7CSsq4MrWWlpbiGmkqStrhHDCFKT6ampKLwyKMweUh8QF0ro4VgiQrIjG6Rc1HQaCdhg&#10;5PLQbFAaK0jyBRgI1zL5gjjzZAGqMt+YO0PT7l1vpCXK3LCpDUM8fEul4YegiLgS00GdFNuYkuIj&#10;4BHHUJrOJ7Lp1tva2xo2vBp3gZR9A9cVFJ3rsXXziAFi7nT6vG6Uw56gs3e4A6t3AQwVj7Uj2trX&#10;0X/p/CWIStMZjPwxpq/DTBgSQQTFOy32629NIkILFxuIRRDMJ7sTNknkBV2vu1wOg89CnZwoIVak&#10;GyF6X0O63QXqHJJKcyu8Q2JVk4MC86l0wdTlUSuPlBXZJOLe8Rf7YWwJ/rYMHIw7h5WmL72iNLc0&#10;ra6u49/hmQwKzeZCGbMRq6PW2gb3/5jLBUY3zaq3TuPbOW50IJINJq1jFDa4wG5fsJjPkBIAxnt2&#10;4ucDG0CkQM9gUzafM9+c8Eo0RGAZt+G66f8orNYZWzdzZjjh1YSBpQaJmTkO9OHh2RaEADmV8doJ&#10;YYME3ihpOdK2G6owNeTpr8qQhUeRigWIZ4QjvxGMBF67dGlgLDJ9a9NpcZV9FgDWIZQGucLq/GJT&#10;V4gQLwrEVtvb2/IrcYy5AUWuTo/3Nx0J+QLeoH9zaaVvYLCjp3/uwtV3PnLkyvVJ8FewvNCv06Ko&#10;GzbyFIIYV3aQ2ZHpUEigkqxIjQwDnHM4zFZXV0qaEY42xzbjOAyxOcKkiGcLVoOtbZksqCNYGmse&#10;X4nyJCud3d1vnDvPZsJ22uKr1BIwuczCxAGsa5LZTE9Nf/e738Evoh4aWFmNyhEqzxXQX+HXWFtf&#10;X3/koYfwFJ187TW/G3Ii61osBkG39jJqUmsuX7z7nrs31jeaRocff99T7/iZDyGYAiLI7h131yqF&#10;ejGTWFsrl7MMYuMJp9PDStIL0GBLKIAwqMbWrcsevblORtucaYyZ8u7hlq9+48SrJ970B72g9rmI&#10;MASYqbh7pMM9PPbX//JvbW73rl074epezORPv3V+ZnY6r5OAHacmrnB8M0WpsqTYE4wWXeThUtCY&#10;8OUU/hJUwGkqUUN4axDGINTjGoxbE1MDZZNGNTtqW3JlA4RG8kBFZ3Y2Rql1mv/xOmcqGU+6Dc2B&#10;IgaQjMfT2tnuoOAPr2gCUTEgEmNtaQmJQMaWPTWPWkdGRgcGRwqFSjy+CQFDpLVlI+19x3s+4pCs&#10;CGz5889+ZiUWD3kC1WQqB4Y8qiK5kobtcj5rpwakXCvUMYnGB0tk04DYpHoFu607GLB5AsD/rDzQ&#10;M48OeJsMDjdNjCeQi+AIMwlFozkVLXy1A0/j9GZsnWbbKnlGwoYGyCrdMrRdm4kkbBBaAnaGhnBZ&#10;JbvDChV8nTZTmwNVGGZONZrY4rihk1OlxUkAHu/UKhNB4C1vmEk/OAwwe4NKW3dSWw0vT1cWG7MF&#10;sW8aBWhjxgm5DQ0+1f7e7RoKCkPOZku0s9ssq7GFUGs0h+qYGIrCN01XNMfKWhqBAnjXGMiXjaJK&#10;w0K6P4z2kNvQ0uxsrZTD7Wtti4JJwIY8XMBiilslV2Psj1XWUDAPVubTgvZlMjzTQEaTDh6699jR&#10;47DNJREgtWFWdu+HmFP9ztPfLWfn2JDE1F0IRhU2UJj71GWHMHgUhqjCWKGxJBVikgirVTqZof6U&#10;E/FNiQgoUkcnmrzi1NQk7oUVGCnRKEmowns1P88aRVbCwgy3JY9JaiKJYhk5Nna3i08QAvCIP8H+&#10;MaFgCJ80mS1IbG4gZBSNGR/tv6rpEchWiKIH5UEyDY8bqSlKAxsUhwquJ9CgcqXsJg2ugQ8LZgrq&#10;hnQqgcw1XGRIAzgYBhwfgLdlWD2z64Da3t3Mzu+WSFNoJbYGLjEC6m/dmvR4HdirWrual1eXQR4v&#10;2mpujwsVOF4HGplKsUpe6xuJUqYIBxvcQaxY8HUNehthCkws52A9HI8njTvMjOp0dioMnOsmBkob&#10;KR+TfACxyB6Yf5WQLJ2/SBQtvjW65vPYTK5tSGuEy/3tMADTq5KlwmxZJosWcWznUDKeFLHcgP1A&#10;ex5/e9PhVrfv6pidXcamjq0CqeymOko3GtFY5tzTwnVfHXcMnDGJzJTLVvpVAHNw5mOZQFJtR+A1&#10;QsQ8Xl8tmdSk2wEsugjr0wUDsMFCElkFwuSWPpXSYNKZlnKGuW8gdxDUP4zEgMsiyd1JeE2NXXyF&#10;6oh9S6lNtIsYMVKl2VEdFFmZDQ6cU8kUSzPj8VBT+PKtJUOzhb1uI59rdTluvj19X+eRSh1RUNjK&#10;5J7RsbNzL9vzMkqu5NLU4P4j2GTCbR0LNyfgWA0hzfVaZUcocPjQrhOvXyYpM66aVYF/DcRQwGVK&#10;yB7XGP6tcSQ3FRDCm4rWPZRe2Bw7O5vX0+VH3/H4qdOniUdHHma4dATrs5UzPQnIXMNSxYSSGkE3&#10;LKHlbTt2OH/0Y/SdwIlVSTXzA4Rs3CRhE8rxx3/5RUhucOF+7kMffveT7yGQpM6MGYk7ZsbccbNQ&#10;94HUDpuxD7z3qWtXrsInBXM1LC9EB0/cmgTqho4MMZlgV0AVfuH869cu1hB3FghH2zq6IgFfMRkv&#10;ZzP5xKZCackkKcNmhIaCjdAMgtokQRyjw0wn9Kxy7N6xqM93Y2ZpI5GZWVyGjetwVytmQotXL/e2&#10;hpv94ZpkeeHEObla3DE68tsf/w3ZaT9/9cpmLP29f38Gmm64GuCNq4IOwicnLHLUrfl7QxLHk3eN&#10;AzgYNtbNQlQyPT9Mawmw1JnBaeSqsDNFY4WnrEZbCbS+mNFLIGHqGJSiF8EALBCykdLR7WYxuLVK&#10;IR7JcCSyPL+Ez4eYP621RTCj+LEzrckw/Pb5Qz6/2tbefvnKZbzZF5974V//+d8AStpc1pDbH7Cl&#10;u1vCxx553B8M/PjZH4Lf5Hd7ZmfngTL4vD6My4GSoKyO+NwVmvNB7tSSzRUQmVmr5VB0Oz1eFPca&#10;ESzdkDcg2UOh8LG6AMB5y6HoPMH3hkipTkWVAV2gC3WmbKvKOtwD4khWy9VaIp3o0GzkRUD3q5SH&#10;KK6GJEs6Sbnn5g0BJ7TDUJ1EBzZY9CIzm5SeXI3dXIVDvDDGw5lvZ6TEXcZkqFYhQn4wlEkkWZds&#10;dPf0XZ1fKJRz2NyRw4rGw+sPooxxO8MIXqXhQsPRCLj16uoq3gIiwNANsmMMyizKfISMzkIMbDpC&#10;aAZGv1dl/xkS1VIatiwWoxXqHQjOq2RkSncZ2lepWiJeKATlLt+hvXuRlte3c++br50499a5xZU1&#10;2PIgaQ13H9ocu8d9390jTKIy4R7eQGnCRyW8yq70dJQKdMRgJzy7CPwARsBhqAYPe2w4J9rao11t&#10;7T4IFS3K1etXyNmNvOB5GEnUJkh+JFAk8FOYd5bLRFKip9JhjTaHQ1GITNA72+oVY3Z2DkAozb3w&#10;65y2rt6ut6/fZDCGRiSUcw4YQyd1kFXUlrzxKlsO6jwug1223kAyrWxlJv5ZExHZQJKrVbYLVZiZ&#10;bajMq8TpBaHwwMAADsF0Bmw/zJvsYAx5/U6i+FUNu0NJbGaR2wFPNwfobrp1bW0tHAnCFdvtdp1+&#10;9dLQyMDuPdvmZuZRfuECZDJ5/DlGIalqliRYzBHDRAkrEFscLhq1GjaHDCiwrlMhggSbTBYPQr1h&#10;3YDHgWKjhV2+qAW4a6P4cckUHEPdV2DsQdKNO8FbB48PGgoZE8Q1zHA0Mx7cBKxE5Cj4rUFPS6vL&#10;RpSm5NrapuCX4vMmkO3jtLldzpkp6C8cmORv5pK6cdtp/LYxPk+yCaqGEYbqKpHXB+9deNpQL5YA&#10;BvIBi3kBEP92jQwhxRluWr4bLDtsWFSAZyw0ueaRKlPnweJRact2mW0ycDnITlYjKZVeMpS1JCIU&#10;9AhxC1VQMJxk9WnLFM37j2IUZxb9Tj6VYVKfLVH0LjztK/HUyCAazI6clpl2b0BJgjUB/AFcrFgM&#10;NiJ1ANcG6YKxafhLFkeirOgZkIRs169dw/TS6m0uS/OxtcRAtDXc0rZ0Y/xXPvKeKxNzmc0MZixW&#10;ij5GzSuBzATWEGomVLb4A9LWMKeQldV0K9DHochyGtZsLb19x/aVtTWFRetMmXbyjgDxgN3Csiky&#10;IMT03OlUTdaZTv+KqKzWFurdkhoaWyuNUK1su0Xfc/LVE0h8EzfuxMlXn3rqfRjU/l+y3gO+jfQ8&#10;9wUGA2DQeyHBXkWJRaT6StubvcV97cRObCf2cbkp57bkpjm5ceLEzo3v78S/xPFJYvsct9i7a2ez&#10;8fZdWb1QEiWxN5Agid57GWCA+7zfgNokd/OLvaYoEhjMfN/3vu/z/B+cdphVAYISnsBv6DjVRLPe&#10;QNINpWL4wMEUiqTialmkzRvKfbhdB/v7oW+cX1z+6Ic/PNTl6LDqx4Z96FalCrHg5gJemsnqcHX0&#10;9E7MYFqUTiYqpYJUrSBmmyfqtVIOggDPTkmZgrCXoqOpmV/cGRnumxgf9E6d+sn3ng/61+4/dfT4&#10;ienX3ngbsXFr27GGWvvYk8889vSzZ9949Q/+/P+F9OFXPvjU4+87g7CJYHgNmsl8KUt7H9seZck0&#10;I8cxwzI7nzblwAGZOtj2etNQVda6thqSHKpEJgeKMeK//Y9/leBMGLK/+NMfXL921qjT4eRa6B3o&#10;8D7Ojh0iem5/85U/ffzZxw4cPlOUqPFlt1khtu7q8uGKo3W+srxKIahMKMIxPg7P6KBY0OE4YqUS&#10;ltMGlkirxX5qcgaaCJTHy2tL4XjS6rB+9AtfEExuVOz/ZXD0+3//dwurq8VM1uRyxOJJl90BjJ+x&#10;VbOrlHqLqdLUoaLKZfLBTT8GSJi6YdyOzRIxm+iTqbX6tZVVFd01PAsPbjNZ8CEA8vXQA9pbt1aR&#10;H2xoFBW27EMnpl/62ZsFYigK0AVDSoRdGAlnGqOFdiYhi3108vCM3WpXsRQOXL28KB597OEr85tY&#10;1jgGlsMjy3wm1FeljGSyrHAUCdPSVRXa46dOpvf2BBN4/ya+kaYwCcAmySpB0mEV6ZdLHS6rYHTj&#10;WuVrFdZlVZPOTqUjRijzwbMxH7ozkGdooIawujqYtIWXoz9Iz6lVyiHyZIQgERatWrg5eeYOgPYU&#10;dztP2AEkfkvwthbJC4TJOzilGJxDDcuPDY0N9/VX6+WXX3llfmXt1H2nn3r2w90Dw7BUxnc29gJb&#10;wd3dazdvkBoGJs6WHLmrlLv6CoorUTBRKfUI8Xrk6gWjGPQ/IeXF5a3LICYEhXrdHR4P1DqVUh6m&#10;NdjZoL0KhsPYM8l4w+I/cT8j5xgOK5RTMD4p2bgDVwat0UOjPdj6YB5xG4zFbHlvJ4qJoF2vQ9Vt&#10;sdpsLhdUDvJ20mL5iXo9SSpwzkX9p2yHWu93MJm9GPdlrlyVWvc6ve0tRq6l75Fs8Sf4ReQ2Jgcn&#10;L/fYKHpSrYFgCgYALEhYS0nWi1dic+FCbfn3cDVyhdJDTxzDWDG4E8FFSYQT0d0ExETZTBkH18Da&#10;jnZ0QEEbP40P6HQo6AmKUqxkSEXFy4HnFouVUS8aSNzBGoX922P0oJMMW06LpcBq2vG0gDnWWR3Z&#10;1vfKsQeUbaAiZR0KFXwFBjOWKPAfdlN8vwyQUqo4xX/Md7u3tTp99t5BSzSSg5INYkQ8bdWqAjp8&#10;DYSroXxnZ2coGJYbyOVSBQwQ9HFC0RSGSDaLscpSspWU6aaUhfeyUFxuWRL7g8BsUJ01G5Cfkt8E&#10;WwiqdxixoN3Ao6Uj1kYFjeBclm/JcHqGgf93Oa4ExgQIQsuTfozhcvAVKP9QYNVkMAdrZeLOhV+i&#10;VK4SGs1otJrV26FUolhFWkWuBEIY3+22gTCAVaPY9iO10D9CQB50iHIADbwqDLGItqdYyKo3VmM4&#10;HGerudXb2f5RDRK6Do/YL/1kvlnM/uiHL2GGzKlZEJlaW6xwcQRMoYnZqCcXA7AYr8cQxly8eHfr&#10;wPKOxahUJdIIzHzPex/4wff/rVyXAAbU45HFbsyTQgV9ZuQKaghMCBkFj09bNhmzfhNJlNFPQrRW&#10;LBLFXykUCrBU0MwVnxKb1uBHoGGOZxI1Hx4wOFCxaUIOgHfY0eHB2tHb3wNBAojXaBmhn0wZihTG&#10;KxbLxStXr8qqNlzEnZ2dH/7g+x/40HM8swHKSaEa2n01nT5gDWg0QogJBkVRkie6mYzGsS4gYARe&#10;NzRygY41qpqJnc16mt8NrGRytfGxXr0BATw+g1TaSUU271xVASrgAUu4x903wjVq2UQUuCNFnaSJ&#10;CtaNgaIefcCbV2+dvbryszeuH508lH7zVjIYUlXyqCFmz7355EMnWsJ7XnnjBs7x5976+Xf+4R8M&#10;Jl1PV7fL6f79r3wdQcSPnj7+xS/+BsqwZArzTpFl/PJsRNQOa2218xdYwDnpJZXoTMDxgJYcPk4D&#10;xcwQUx/vXlVl7jQCIWIAXvvVD39gdTd95e07M2M9PpuQp/qJO/fa8+ffevVXPvl5MDIikd1COLh0&#10;9fzo1DG0SMEGN5p0CAiKxSJ4CvqGRqO5xIA0AMANVni1bAeROy1I/MCOJ1ZBqMfzA/cwPpeDE+PO&#10;To+g0Se+leRrxc6ugWS2ZFUglJvoTtOn75+dXwRa0I57XauBzASm3qfuP6Us5/CGV/cKV1Y33/PU&#10;Q5hc9ff25tJJ//o6VhAXaFJuN9TSWwP9c5cuMIUFL8P1ZMNkIVdIhcP5aJw44FIe1qruQ1MH1gIV&#10;PL2tpj+yC8MQC/Ky1FoMPWvUBepVrlExKMqGegEFFN4OfFynH3rIv53Xm10lAEXqDcY0EKlNSRsr&#10;Oy5TxC/+vWxyWn7pM7/+zb/4CoXs1hUmDIY1CpwLoTSFRqxOqQ8NcgvXyxqNuYBdUWVSYV6AjVCS&#10;lK12spqKydOwj6oVEjyXqXyJ0wrYGvd5awC74LymYNgclPF4JQ1WJSvL2ZTU1dVi80UaGtTFdKoe&#10;CMXpfmS6XEgBoA+w2Y3Tp05iobh06dLaztax4xOdHtuP/sd/hzoMb1inN7gtAEbZOzwu8qgSQZoE&#10;cmw9lPtiCnriZbADdXNp4ILdDOZsfJsgEEkczUY34DAObHwCIk4j4T0o4VFp4IEjWU29jgFlVy8y&#10;iXXb/iTed6laRT3aYK1jHMWMeq1I0dkqi0lIpRLBaF6nhzdJ7O7C82an4xSyBautWCKZK5V0lNkm&#10;oLoVWR1CJy2kOlJ3Af9TjU0aa5uGMQ3wYlDCVmqk2MyVyoq2lE+x3zKltyOL+0i0iPuwjo6gvs5s&#10;j2aawdMfYvgLr2wimSJjnk4DACeCNdDznDpyCJsBImLwnZtrO/hpcWwtkJkgGzxTbJFRW4V3gaUN&#10;n3AilsLTjZkBPAt4ZtKpDH4shmc4icKLD7h0cC+IzxRC+gNjo9j2ABnGf2oolR1NBwoqwTFCuc/L&#10;lZvV7RJQJhO2FIwLTjlXcuaPrLeqEyHy3UBufHOdFeLNd8el75IeLE5L71BnsZrWmyhO0W6F5JWX&#10;kpXdnSwgU6NjroYcDMf+Jn4dUvPMZn1fvycWSaAEpbEHuava/N1/j3egl8RUs4jj0NBphYAGmkZe&#10;0cDEX6uG8AfYbT1N80mTrmpHwTEqilLRetcs0w5r0yH3o1xRaanLhM+GJAPU9tTXSUtAeDk0b+Wg&#10;hiqR0SHghTtR0ee1Y9KVRzBloYrYSSgPq+TeJShiCTU//HbpMqaRFgMhneEQ97l0KMm8VkOPxw5V&#10;i82nvb6Q/sJHH2saG3cXN1Mb6SenehDjavJ2nn76MdhBcOJDoXb98sVkLLhXruZSNY1XuL0beeKR&#10;0a1IsNdkPX1oQtIpX33hXxauAoYweGGwc3s9xNC0zQIisagNSYPbTA0bKrkp8ng6lSQ/NuDAyLwd&#10;oUgaoxScZb777e/Ozd/98Y9+jPzkL37xi+iKgJGEhkUJR5JcFiIFPBf+rS2YYfAvcJbiinV2dK6t&#10;rYX2djGNtOFkarPhCIB8JSyHRoPxj//0T+bvzstOIyU7h77w0xdvzd3+4fd/EFXnMpEsHrCZmZk/&#10;+8pfxKLxV1595Xf+z9/5p2//E1yMXWgYDQz/28svezsFHGseffTxd86+g1Xq1Pj4jfNvANRiMegi&#10;sXS/zxXYDqpUIQRW4xG1WvShWMFu1ePA4PXAEeIUbDaH1y3hM0fFZDKD1tjp8ZgQxKpQPmDtOPnA&#10;gyoiiXPLS+vnr9/CIPnauSsTHYagq/MbL/1ke30DnVpU2mQCqSg2kuENTolMoGIy+pPnf/qvL71E&#10;yn5JgXc9dmDkoYfOTExN5EtRsZKjZQ5+MsYi5Fh+CHSn0a21xN2bR0+eTGdryxcvjE6M8zbn2dff&#10;sBgNlq6ulc1guVIcG+m+/GptM5gWlKrFy4vndwNDI/0ur1MRS4906WKX31zZ8DfF8i8/dSZTK7/2&#10;ra/1H5rGjRne2Z05c7/N0wkdXnj21YO68uLrt1aChc/+5h/jBiXCh1qmFjKtFEcIQBER1NWyp68j&#10;moo5FQSqfeD4TL66q1dECxsXUuj/Uli2prC2LG0vnzo6bnfaN6JRrcHo6PTsKoTJk0dQKHeq1A8p&#10;GCyGtoSS3qQ7ODPZ9gKSDQbQBRGuNlj+GWyPYYkxSaqVxpWFqdOWxvEZhIlcnFt+fWF34vTpgyeO&#10;U2ABvvH3v3T2jbfG7z/98U99kpX5Emaf733i6afe/8ynP/tZbCWf+ZVf1Rp033n+hUIw+Juf/1Wt&#10;3UVbmMzVVKJphAjFuqBWME8h9VuXF+Zf+ulPfaMH//qHP2nPG9sJLYp9vLj8ZWT21X7/j/5MgqBX&#10;gcRpJFTpYLaAsYa8EORykEgWS5ZuIoqYvYZqqYgTjQh/SliVKaBCr/r6e1sWUziRPnD4/hp03YqG&#10;IJazgVWuORaNRou1iqGVhQZwJ1mDpFlvMmBWJxi1NYyp08gcLS6sxFyQ+y3f1QvKzds31u8A/gnz&#10;KRpx6IZlI4ndSLO1gP9p1k+OP9GUKSLMRAnj5fY2QpxCVluH1+e12pyLi4uQQSBiCI8PAkfj8UQB&#10;ia+lXCiQQbwyIdr3m4lYBgjq25JwVsaXy5X64Gh/p9d788YyoYZValrb5TgRJc1ccV3RA683BTxg&#10;WBdwtt5YD2CZZuJQGtIg5x6DafT/CyVk/lRp31DzgChhvAgeAuZFRkPTzjmtOpN/Z9dq0pUK4OFJ&#10;0XS2wVSTBh3Bs2osbAx7g5q5LORxnMTS4EhR0NY6QdWM8lkkj0sJfnQBD5vV6sLxCn+91qhOTo0t&#10;r2yeeeBkNJpIx1LVagmnT9y6aCXki+WJI16cadFDxlS+WCgjdBVRcSLz9uBGTaSQjZuHSAUTYnSP&#10;ccCD8Ap6b7hndAZjJBxDcw4HWVhoYNopF4qQKuEKC1RyoNdabU8lWKnGjggcE/PJcGDqXuBzEVnq&#10;HEP5a9ngRmwyyGKpWMKGqmS2vX0WQutekxZpCws314cnuo02k8mqcurBYKkko5BE2M6c8S4vFrAT&#10;sqyb+r2BK/4rsBUh10mlCnx4EbMjkWb5MotBuS+eWllb4xUMU9kg4TIBStAQogwkymGgw5BENjIN&#10;tSkwzOTJe8bEbsp7/p22sZTaMupcHqEBrSopcRkfH/W7lgbRuKWq9YqWV8l4Ugyx9SqMspsQ4uBu&#10;3Isljh2eCAIZEqkB54CN08ELFdRroqTlBBx+bXo0k1s2mwkCKox460p1Bw7Xgx5qDGbzRY26w2PS&#10;qEs9btcvgqmGyoUqGLUL5IQ1sEwQelYr4ZaBuh1roLpcwZGmgBmERbWYjO5sZurO8lBHpHt4yOFy&#10;5srxYc3QgeEe/3oQelMAhks1yYBAXRLyUkyhmvliK40G9iiRrYMCdn0keS6sWCg9TfniT3+Kmxjv&#10;dH11ZX5+/tD4oa5OH7jk/o1NHNCgMmCn2tDk1BQuaTwWBUYAVtSJiQno+rCzotLFkAUzJBwM47EY&#10;/hPKe1lDzyY61B5Qs0E0TunMmEefwfufeV8+X1xZWo6Ewz/40Q9PHDuGRxRjUdw9k1PTk5OTgFD3&#10;Dwx+5nOfvzN3p1IrLd86bxSEdAaZYnp01krFWl+PK5zIwukAOY7JoKHhFjKRNYr1zQCUt5gco57A&#10;OoM3Uslnd/3LKAIAm0VjpL930Go2lQqFAyYrdjgY4xKbyxuz5y9dub20sq6j7gClx2MWoKXWLE3n&#10;MEDDy0P+xPjYcCgOmXC8XM7fvXnjxo1Zo9l+5Nj0k8883utxJiF7LBWNAD03YZ/HrEoYm5qKL9yw&#10;OCxFMStoONzWBqfJbtI6EZ/iEEopXV6qOAz6KojylbJaa0LPp5zNxrYDhXBkZydcyuaCe4FosoSQ&#10;jkwyCk5ZMhZLbG1Yjbqtze3q7ipiru9euzU06B2ZGdtaWNaKrZv/8o/JZBGL8PRTz/Cjo1ib0MJC&#10;dY6qGFiAZIJg2ZSoRVoaPPlQ8Nf4XJXfXAzVlYgx78SkL5060us9H0522I2Hhnp5hxPK9ds3rxw9&#10;MYV9s85KTo7Br+UYT1WbEtKUv4jW2eDwGEJmiPTEWkIky+BYepyCSK4Ymq5ubKOnL9PIKIqxqTg4&#10;duCdN9/EKU0Op6yIZbUaIw774uKSivl8cdStMDgBsgNKOG2KJbq5CGLLUfACz7NUOei7OBmBk6fd&#10;S0dljoqSNFT3COX7tBpmH2aAejQMVUKZobM4+Rsx6KW2BjVMqFWEGwDlFTZKVLQMRiGV0mgyRHcW&#10;aUiGF1D3YvFABaOkxgW+B5emYbYbt9YWUOhoDRZoGXRaw9FDI2iaoWmSSmakeInJqWgEjNIaLFxq&#10;3tSV2WJFYqexe2xoGbsFwZoDuhCt1r+ZQrcekr1EPAm3ocfbjUxitTYRCu4tL66EE8nJ8fHbt25h&#10;JM0Yv8C5oLZsT+vwVPJ6Dhlq9Zoyk0hhQy0UEJoC1Z1itL83HgvqeRsupFqnBlg7k0pJ1O+j3l2D&#10;DSkoQqNe4skxi941+POmXDaNoDfoGbHnRaJJ3E96oxEHOBRE8IXgZo6U8tAQAfaLMBlB7YJuKJmO&#10;9Q12VUplLBUwS8pJ09QUZOUaT0dSguGg1UiyHZmfw9FexRPyl1i/LGmGT+QzlDLJqyxWSxalaK2B&#10;3c7tsXX2utc3tjp67KlUHGWkt9O9txMKhdL44eDQKKsFiCHwLJfLJRTZIyPDOPW2LEZsEJVyCtY7&#10;3BDQvqH6rKXTLB2VTneQfZmMJpx/1BzNO9CnBBQTm5+kx1khi60L+zpRRPbj5DAVwlf+s3mUgG+4&#10;5G1fEM4bqN8ajPHbIAoE2uw1ygVqo0LejZmRJ4/oMmG/z0TSTSf2aZO21ozHi9irkcqOK4FDg39z&#10;S5Y/yXJu3LMY/c5MH7pxYwEHINpXWARpm7zY2qcbASoyOsrLzHe8AawTIsYHVHPhIYLOnmA/GFWg&#10;VqwzdiUGHwhIbqeetuW+bDdlI3EEA5GFSMkwmjI1uIWI8tI9fBIODxQvWiHOBxrg8CjiCqDmc9us&#10;6xv+sYOjO7tRuAvKjXq3x1mKRbGDIe+vxTT/FqeRvhtEkgyuljgw6gPvB75oHA+OTDxc01RXNtZ1&#10;Kt1v/soH5y+dgyMar1bNwWqJoWqJsLhi5W2MsjADhj/To7PodVpjzaRu9B4buHJt49L8zV8e7XM6&#10;3bur62qFMNTtUbJMCZ7FFEFHoqO1i5gPLN4MfSilUcMBfQsxCPDSBDuRpBzgTSqNhYLBm8Ua4fzR&#10;a71RyP/Wxsaf/cVX9oK7jz7yCHA82CCZZrAJhVsoHHzyve8Jh1kKutEIaC5AnBIzFWMNQF3idBHY&#10;c3F+sSUnqrE6gBzgUAC6nOubs/Jcuq+//+a1WZwNsdwvr6498tBDeA2vvfIKOnL/y3/9bWhZL5w7&#10;D/jh3/zt3xKRC3NUAG/rQl3MuuyWVK5qMemg2lERe0+LXazDY40lcxgV5ItVklypuHSuAMrT0t0F&#10;WyBw6e1zvd2dSGrp6emUyqVtDHc5cKXtvZ29PT39do3WOTDQOT798zfe0Ri34bDRMpkdwVoIA4gV&#10;mqoCAG9xMdHb+bVfehaBU1dvrgT29iqZTLOavXzp3MWzvxgcOvCRDzxz7MEHkontUj5E+FmxdvnO&#10;CqSyWJUtiLzDAm/SmO147WqXw+js9lVTxbRY6+nqxIDBshffrkheuxlpssM+REfayoU0AnQdbhAJ&#10;JbEg9XrsZUTHZTgsrAQNwJZQzRk5m6Ao6RrlejbHVcp6HASLIXUqai0mcisXrudCnuEZJQuGJJUE&#10;1gITmGIFyhaS5WHovJl0CEFU5IvvXPWr9MJHp/p1CslkNVXWdpxq1RMPP7wcjs/dWLB0eVjMoRyM&#10;LZ+h6aPdD8IgIQwNTRlVocXEeVzrHuqC+llkCAdnDZ5VhRAIhrnO/hYLT8fIE29wemYGF3prexvK&#10;VrxOiwENAhy3m3u7YfiTISbDPQO5SCCw7dTpXEZXizfIgB+6MVUs7UcFZXtdhmCgs4Zy9a+++fdI&#10;JSvlikC/NBSyUKgpj44QQqclGCG1bQESw0mWxbmTtoZJ5ppMR6Ek4zl9/DhIcxJrqaJHqeJyGJ+I&#10;tNxT3hp8Y1S/SRU516rFGCBYI4xOR7UkCmrB19WBdjhIqFubq3uRmMPpQxFJOqpWvYLDc0PMRJIG&#10;ToRqxmAU9JRX3GKxH1TWMHk+zRAhpYdIZH4xENyLWq3Ovp6uro7eaDQW2NxGVKhcJ+AsAB7xuXPn&#10;4d0xG1HignOLSkDioFdUEQcOfQJHn81uEC68swRXcaaAyUV9fLpbxQlKviooDPBsOl1mjNTMNvR7&#10;AFmBklnFgPUYBDIGNOZzFfJiYpQ2MjoM9DCg3fiYcULrH3TjBSP8DpFntEMQ1IxO0aCOQBwL4Z3F&#10;bAwFQ1BTQ+QGdiEW3lKzfk/WyzivrSoFJLRYjjMF8jRkco4S/P2iQLoNrYxeh/AN6XIco/fBb4rL&#10;hdIGlwDf1t11eH1jrVqVQvl4vpA1m23YRzt7fGsbm2gMQKOKHBC05QoFIRlL4QBns9toB9VoMV1G&#10;pDmANjgH7OzucAzYkkjEMSWpVSo4KGNxw+KMwph4RsWiTJ6WDSzYgKtkkVe1y1OW6LKftiLvVCTd&#10;bOwzK2TJkox9VrZTzkiUhCYwqcXZztemZ96boTJBeCFTUasKXgfaDzWEgSRS23dubeIJOHpkemJi&#10;8s7du622GJP+diZTQvsTlTReSiKZZmpQjtmYlYxEKyfsMhlpk925sDmziD9q0Cso0YJc7/ggypTo&#10;REM6LDr4njpr9EB7j4eyIdblobiciE5RACSd4O6hh98tZJlYmWc8Qi3uSsB6FAhVZOwRRYUa5o1W&#10;eDs4NXbAaBRQtKxu73B0KNBzBs3YqGNwxPzS2SUD5jYN1diAW5FTD3R3V6ObVBhw5GBCnbcbjIio&#10;sfFGYPuVRIxHyki0IG6GSIgQJYlH8xgSVCrDfc5kjdyBq5vpZCjosaqT4Uxga7W/z7eztCrmKgcG&#10;exxWvUTEzjb+kCMgLVcmM49SqXg3f65GzABCz+NLqGCBT0I5W6FgUnrEoRIyUQxg8Rtf/zoG9Ntb&#10;/h//9Vf1auHg2MHZq1cBPIrHk7VKjQ46xB7jMWbAzYTPho0faHQE7X0gsCsbe9v6aXZ5AzuBxbt3&#10;0T4WK7TmOVzuW7e+9/jjj8lY672d3cNTM/jIDoyMdHi9f/h//R6q5PEjM+7+gZ+98EI+HkGfsFKU&#10;OiwOKPTAdO3osEbjWczb0pkiFl+RxUfgBeAo4nFbEumCy2YA8genCnBhyuiclXJb24F0OJDMlAcG&#10;0TK3dfq8+XT6zsIcTr7QU3R2dX/8t3/7/b/+mS//6V9e/8V5DVtfa3RzKASJQdHqLWJ4avQvvnru&#10;xMz4Y/efkLj76rnClRtzq4FtnN8Kqa2V1YX+Y/epXKNoCKeDO0hle/TZj7+0uchb7RCHGdy+qsYk&#10;tgjo4ewA9qInCqB/TfD1+3Apl9aDqmKp2+FCi9VrNRmB49SrHSa9t8ODIMpiS/R1OpEBU46qO9wm&#10;Xm+JbwTsZj3sWzZBg4IVp2aBUxvUSvTc4UeB11MNm35ozZ8tWl0esbuf06pw74J1vrOXg62lu0fZ&#10;ji9E77cF7g+xBHkKUVeBFCHV0bXVSuVybHsNE2vq+nOk9w7u7alpjE4dZTw1aqbuRjW/sLgydXjc&#10;hqgvngJM2PyrKTNUmQKcIoMB1aHHlFf4t0JYfco765/7yDPPPffhSDiKRgsVmgppb2/3J9//jlnQ&#10;LC8sHjkyDYvvwtLyj3/07U43lLc1u0nIhALr68v9p84Qu4kcWCT7JN0PC7wk6C6N/dRArkOOVOP1&#10;IipapebO9XPx2C6JZZQUAk5xMYQeVNGQjuOAh8Y0G5gxQkaiGCIXGmoUgZmKZWBiM1dJN4shMJoe&#10;nzk40+/yL68ub6XXkBrK8RUK18OZgIfQTyQzuhJZE/DHaAzmAyN9uPWjsdDmJkwpoI7gDQYpyp4q&#10;/JbIYEV4cODk8bkMBhwblOoG65wx4hUn+yhJ24IYdK/b6+vWG0yj485CMrmydBd7MfV7WPEMtAKe&#10;QRSskBJBhIsDk9FuxSY3Nd0P/+vNxe2jx6fQqIsivioFGm3hoScHgls5Fa+rSmW9Ud3f6wOhNxUv&#10;B3cjXX32eDajVNfcXhPDy2uiewnMubDKYo1gdlQlzwh/WCcGBwbdHi9unbX1daxaQyPdfQMdUCpV&#10;8J2gA1RLAoZnRgvEll6HHaJ93Dr5Yt3pcKpYidZS3sMLUHdXYm5UdsmbpNVoylFYCjk2B5tluVwG&#10;8FnOXYQyAPUeTtv4Zp1GD31Xi4WZLy360RDMpiNao2p8fOzu7fW6HUkOJbQubl1fHBztSVdAoyq4&#10;XC4olVB5Q40F7Q1hi8kd1CrgOwFeoE+SBhaQ5uUYzgK2NCi5EHIOGXCRctdpy2QoG9pLymXx3k7J&#10;MSA8r+blmHE6GzDSU4tlEvz7PHB5T1WwUXGTOklCpVy5lyQjD1aVSuW/D0PF5gAEXi4tBbbTgk7s&#10;6e2FbBCXb/bG7eMnjh46dHB5eYX9CljLNB4PxFnE34BzRmI+Ko7iEBAhihmpSqZTccyjwbMdkaDK&#10;sKegfNDQFSe+NJkZmhKTVTWZ8w8HT1Vtf2KKTBhsUcAUtvHDTINLHmz2YO3TrtpmQjlMkMaiRMHl&#10;lax/DN0eT/hAjoEt0OiXFJWc3iZMjI3kMzmUs3ojn1CmwvGwYCp7vfo6zXtJIu8a0oqqEI65apoM&#10;o9GKAyAqnhpI7Sg4qPFDthpY5mt1xkik3kdNe2xypHjxFuIZl2d3oqSK0kIAqdcS1lVp1eQAKeB0&#10;aMJFI+HDY/cdGPLN3fHrNRj+qeptelOTzRwU8gcq45/kD7K532TnWB4gBgOgssJUQOokMGMr1anO&#10;rrzIogUwKq5idFx98623sBwM9vUDhQLlHqJZeMKNiizAglSd+HE6mp3pUuk0S+xqd61Y0ga6ZdJb&#10;b7312CPTIrtXcFXDRGOpscA4FY6EVisZnZ5+9pk7d+784sKFT3/iEzh23Lo9n8VMplxpUeZxNdPU&#10;KCXzifc8PnfxrWK1ARQQ9le305bJlUByyebKJoOWwh8YGAxPHBbiVBpPgjaTLUDCiuIfYzbkqu7t&#10;YndvwfHPC4bhoT6Hw5HNJufmZvFQPvSeB99886xVScowSt/D8VPmUNZplLO5uQYdx/nZ24h68OrM&#10;44cOPPL4Ax9WP3ZndTUCD+3O7uVX/wWfFxpPI6MHEX0DEIW6Z+jsxt7a3c35y/O1txf7O+yjXlNq&#10;I7Y3/6rL4TowcXJpK5aO5yA/lnhxORrCyGHU02Po8R3U4JDPubu7ACvOhmN9Q+OaaJwrlAaGB8Es&#10;Cmi1Ho8b7CoLryL0otmk1SrBsaE8AXpUKAmJZoBifG9hK7gd6J+YcXl9FGLv9nD7NjTcmwSfqlb1&#10;Gg7bM54c3OkttX5tLYizs17V3N0LV0weFtrTwozHLBhoogUKhEVg2xBFOaZjyW/89d9+6pMfGxns&#10;AZ4XtQusfcb9BliDyHqtqkIdKjRaKqTpcNc3kwqzQ1tIItH3pX/6LtYlmkQgSgj7cF18+Yc/0DLP&#10;4p3Z69lKA5vPj77zfSSQCrwBiYzf+JtvfPz0EQO8pNDbNffN4pyMH2qykAs6PSPDTmOxgDqdLlog&#10;G3ZYtVI0mS9lcMeSsgflo9EADCNmQWho8jQxpwcFgM4CGPjVis1oVDCjPaV2NVqZnaUum+qXnznz&#10;N99/RTvgmXxw7MyJSRw/F67fvnxtbnk7hOCVWMCPRGRI39EK4ijgsJCtV3elvSZdAEygVJl0NJNI&#10;9jjNilq+yW56THUwcI5Vqmh3gTpGoEl0W61moLLIDEwEWjofuOym4bEDlXQ+EgvHN3dxJiIcBHSO&#10;ODRRJi0qZswwQdKvxzMFM0YgBm702IjeBPneXgRAj90ovLbvXLqDyqd/1GXr86R30j0+BzT7kqS5&#10;dCXZa3X+4vzS9EyPzsA/9uTM5QuLVpsBaeH5bNXjdG76EwODPhyEIpEU2piYd3o9AE/Z8CGrCXHQ&#10;pHB1sYIBTQAjinASWkI0tIEDJX0sTDl6Hnhmr+DNpeJujwAHLOaXACtC2NxoNuRdQuYI7rMGST+q&#10;5to7KUPuNBX7/lQ02JHDgY8cygnCB5LBhlaSwYF+xCLh72PDq1UATSP8pEotxWPpvt6OUqWWSeQi&#10;wSgUGvC+10p0oi8VduXtrd1oZfVmOzCNJdIgTNzpcN2enaUubV7E8gVJCb6zUa+/S6lXth2YcsWp&#10;Yj+Hxn6U16JhvnP6FiIokbG3HSWLCoSIj/+ReUQSp5Zs0lTCVLq0sN7YNz+1g7pZcYICJhavpNfj&#10;1IzOl3t6ugYGBrb8fvwZRCqnTp1yuRwAJEB+hb3dv7WLNrWGAAPUbG61FG0HKuNS0Y9lRTKpfLsG&#10;DijYFaDoauwzODLDc6lhylzgCFolHLRxfsBUkkFMCDeJUwj0inhvOg2P/husJGitymEF3H5tyslX&#10;tM0jVraPS80GWK+wOGF0YDPwTMOtYtFJdPQWtCpkLMAkbTGaHU5vrpq3m+yhfLiu0lr03OHpgWw8&#10;OHWo178d3V1JeEFII6WDKpXLuvSWkZ4hTm1anrsOkZug0AJkkQrv+v/1/KXFnVOHekYHOtDKSobL&#10;6azk9gDLZoQ2J5AMG1Q1E6exeQ2zK+EBezWrbK4E/f2V6cMHOxeXd5W0zVPeeKvNe2KsNQbrbTJJ&#10;gnwCaqfiAe2Egq9GmltMKA28LgNpdLPZ7XL97h996bXXX8VE5C+/+lerSyt35+9+6lO/BnEgxoaQ&#10;/sYScdzHIgn/yY+N+oVRuSlUBdIA3PT3AFr72X7k44jCnMPPQPKG6TYy+gooORHxCNUsx4HmjIWu&#10;d6Afd/Hv/eEfkO2M4gWE9cAOTosoinDb4jAD8f3E2OQTz350Zy/41LHj//qzFwSrV9Lq0+W8EdmZ&#10;ybzd7dwNJZ0mTTJdgW9SYum+aCAX8mVQMWKYucKRncp5nNZkJt/p1Wdx7o3sLd+6jROFgWRL1lyD&#10;jDBVNvdTs7IXr0RQtbsYqmb9yPhUWqr4fJqNlcDWW4EHTkzq+/sOH5l0J3uMaHnptOjDJ5ut1ZvX&#10;EsUK0GiHHv5gQyz1dByq5POADsW3tm9tZbrsDofJhmb81noAGtEab7SPjnKJ2ZtL6w+fPD6XqmjF&#10;nMXkHhgZubq6XMiJw9On6/3HTZ7CZjR3LVgen5p+8Dd+v1grbO1tp1Tmkf6DomuA90RtRrXF6d6u&#10;LZNJX63BYBaT9OCeX6nYVktZ/sCExu7RGczR0F734CDzAnM4wmE1KDUU2FCdqJIqeV5r2k5jLxM7&#10;rAfXoylf/4nN1R2fyQzKKh4DKP1aeq29bwSo3vjeXjYaNFsMH/nge06dmMb0SSfAU2pBY2PUa281&#10;WYAdde/gl1IVdQbk5uGQtN0A1c1bq4CTh2KAhKlqiVYig5aAulUwLhpKqHkxFlJQsAVuLA4CSQ0P&#10;QGCD8q7Q12wBpo0dpNF2KzLvnIbWaKppUKZcvHrt+ANHssthDQ82actY2pVaCHcD6xxtXkgaIZCk&#10;DDy2/mG4Qpxz+HVlTxOAJTiO4M6GEBtKtMSu/4ufesrSLFy7eSVfzKMoimcyVcEI7snoQ8cmH5zh&#10;yrXARuTc9fk1f3Q9tqNxIy2i59KVNX1PF9T+FLFbSimx2GD3rjGxDcHiFblsHl0QtVizgo1cE222&#10;HgM1adUJIBHkJF+y5ZCPGs3eues3qcdM3R+8TY7EovWawaIdGevv9Nj/7fVLEBKim3L60Uk82Fub&#10;0eWNvc4uk9akz5Ya2aICUSqeDpvBpBRzisD8Nn7MYjk0NuTd2Q57u81ra3G9QRWNFbw+a51vWbwm&#10;MEZC6ZTbDrduzukS7GZDWWyWRAAfdU6Lw+czIM8EJ6BSpYiIgmAogjksAIV9vb2JRDidIDyzYDRi&#10;m8nAowmmWSLd3edBvC4mFa5Od72UxI4LIwokTvghauqocWzQ3mKpLIxMh/CNev3/T9rDClNhdHvZ&#10;j8ysZ9j5LOUqERhYmpsV6xkkFEiNR5HmX91i0Qd08MI3pBIJFnynYpYWFsLWvEePaDVabQM5LfjQ&#10;1oCKhIhMuPNx3ILXpV7Ch4FJMKXtoqVHpSRHwlhySaEh38DclFQvPMEOleRZqLd1OhxAS6K8L8rU&#10;IOJ4sBEMuYebrXv1KGbw0AVazYLVyMuJHIrWvVQ0uYeqKBCICmgLndxSXl5ZQTsdyFUZlnD92jV2&#10;KGjSXleX5N+FJJF2OXWvOGZ9I1Y0N+Utj3d1e/WUdsyl6xUVw/qwEgm8AoESh2AYUhOsWVWXTAZz&#10;URFmaFYiCzLxESKsa3pBMFphCQAWg3iUMuBG1ru3I9tlqxSz1LI3ryAjCRvZsGA3FAJEvQHwUs1e&#10;XLlaaUZ3D475IpkY5rc7W7VYJINHd8ufWFmpH+gzmfWO9fUQJOXbydC3L6xOD3ROj/kOTo1ls/FQ&#10;oawySImKuLueDsQ33SbDW4nE/KI1X22Ygcvqs+CybAYyN69eYzOeVl6h3I0UbT7rbf+2HoNSqXb3&#10;7t1oMOkwC2jV4eSSjeWhluOY7KFBox4oohUyI0oWTDdabOzE3jLdWU1GjmZZi7iVS1IDp57JiQmS&#10;EiLoZqBvd2+nr79P0dcDFYPTYaeYeIuZY5A3yO9arCOgYS0+iH0QoM2gzgr502KpC9TxCEfCEDwj&#10;/QhXPR4O+eCyUKuHR4euzl4WS6VYaHdqfBwH27m5W7jOmJgsra5ns1muTiIIDXVOKFh+w+/vGx75&#10;y//2LegaSk0I+utjQwPYPwKbW3M3rn7mi1/4kz/+EmSGOguKlUIsifgLfSqTBzgJBDUVY2hRyHBD&#10;tAgahx57jtJl4ocm+3Ge0Jvt+UT0SqjOM2W5zHmm4V+TgsqwH4MO0Ndj6Dvk0DUKkxN9fSe6qmnJ&#10;rtQLbsOBmSc2fv5mS0y4dbatjWWb3Xvs4BjGYQAtXVtaqqs1E+NTv/xfv5SNBN7615euXsehJNZt&#10;zlZ2Ni0abV9vn7u3d25hCfXi+5588ObiZrxYLSSveizqj370Y9/7+3841u9Yub2SLT0/1NUB3iu4&#10;l0srW+FUGa9ZXUPUfDYgXmgor2M10udDxpvbED0dGuxdTxW6UL5i/YVyslqNb6/rcfT0pFGgidXg&#10;9vrcgYOnoAapGNzwlGBTLyhgMOOjKrRVkK2udtksVY0eHRAK/IKYALnHxKpEbqUqmc1VhCiyhmA9&#10;sNu8gLJNzZzo6h/eXPdvrm//5MWf8bVy3SpwTJdAEt+mhDrm1KlHMAiP7IV/cTPQJNksc0sy9IbM&#10;vDAJuky1gKEiaO4AGTRrCqPJWgsGITpD1rfLrtUhsN7dhU8cp1q+yZu0LP2UlZdEU6EsRZI6wLIY&#10;jJcCL/68ywFYkvT0wzMKtUTISyBSNADnQYeP0z8Jh9Djo4wcvplK+zm9p1ErtkrJSCYCQh1wtxBB&#10;FRMhu07pX78jFpJ6QY+agWWIllPY7FvKLA56AgGSnYeHPjE5iCBppMbemb1z88qNjVZj8+48hblr&#10;OKsOmimFRRAKoC9oaJiQykBVgd/AV+rgrqBJUMR0XWLAfBH9GInSdWCwUjDEYLnQMOI+ZawtgWsY&#10;LbzL5u7pdk4dHoHKD82ud96irEa0zoJBbKt8JlXuOeCQKnyObnigvDH5Qy9MiTTmSqHmxGCopUyl&#10;somswdvZHU9GWDARqgE9PA85zJq1qi6vLRJKzt3yD/V7kokCBp3okULZiqj23d1wNitYLIZ0IKjR&#10;mre3d/t6e9BiEMyaXCZp1DcS8Rx6v+ie4mHFRgbZULkkxlKSyt6bj+4Z8iBbAOaH0zgPDS3ln0Pf&#10;K6jluZ7ESkP8T5HBz9tgPOU9YC3tRjLuTcOKJxA7sJti+U6nUu1eK6uA0CHDxoYlWU0Bwg3Zsct4&#10;C01G2iJPldxQxSkfFGKaccFRyhg/tLPCk0rSOhYYQCl3tXYeO+39DJ1Bf5dT7MsHUFxqSYVUxLdg&#10;BFtNZ+RuKs7oCvZ7323wynMwJfUeSA/Kk4lW3nRAIIf8xzdgxSMdDifwvLRpwLIbhWufOeRNutls&#10;U69wlsTEpCFJ944d+EaIA8gMTf3OOju9yYkyCtYKpEY0U7xIDEOhlj2p/N2rF+0G86d/9fOvXT3P&#10;2KnsMyIdl3UvlCKmKwvoITObw9bYast6mY2DohtK0Dy16j0e51RvTyCcTBUqOEARWmW/qpJY/c4K&#10;cK7twGUIsaYsXWUfqpL56OWhLvtm3ESqXLXi9ZqhXcpl0UKtFOLFerWRyWfn5jMTA/ZgC0CL3LI/&#10;gb0tloKd1P/AVv79j3U3zDXLkOuFn60ZXNbjPUYYQ/F7dvYSoHUcPTqVk7JoM/cNWytQtqVyQ5Oe&#10;skIDTyAMoOhelqUaHENvL61mg/liSeRKNcEgQMQLmLCJp+E0msiCWiYlNeURcUtWlSjb8T3UiGCg&#10;jLYGrNUKBHa++c1v/tJHPzJ7Y3ZmehrtgvDe7s3Ll6ALKCC+iuetSCeVbz1Alcn0gGWNZ5QTHqrz&#10;/3S0ZI65FgmVsxkgpgcmxpA4B2vS//6F53wdHlhbxzo+m0mmlc1CX+/YxvoGsLs+lx1di5vXZ81o&#10;KSIqBDsgnF4cmQh3dne/+rWvoMyCC3EvFIKwNxwJOa1WmGV7D8+8cv4StFJDw9OL87eT8ZzX21MB&#10;QKxctJk4nIjhBK0QhUNjMRq7PRBnaI+PjeSKeSy76Vhi+ujRtLZ1ORJCujRTBSDomyVeYWfVC0cf&#10;P0VUmlplrYRVsHXt6qbaYyuXC1y12FEU0qrNGAYr5aqj1xeRmqFIQt9aE/SWju6hJ/pG/Our77zy&#10;PNItpw7PPPvpzz3+kY9de+fC7tJtqZDaTCKJbl1a3cbqjIal0wi+XTybzrqNOmVLixIQawjEDGgS&#10;wRuvKjSTBRHeBa9LJ+UaNq1LY7e2dOZuhz5Xr6OoNHW4k1V4Nhu/+ktf+MwvfWx0wPvR9723AqRF&#10;XeyAL16q2pR1//xtdD9wgr1z58riws23L7xDzeGWlIFSUdDdDifIia43phvN7168Y7M4npqGdrgJ&#10;DiWevUuXzmJ39Pb2pktRVPPwf1587efRZBJy9Mnxrzz/w+8tr2+ko8EOm41E0gpG+aV1gYHGlKQ/&#10;gvQNZg+MmOj+U8kTAbYfotusQWcsT98J7T6uRq0GoAl+SDaX7fK4sGGcOvNguYIioCnonVj00LWq&#10;KkqwzGBdKNRKdFc3SCRhUMKmAsBQ9tZyqFwXHzg+yRlcKj0zsKspUEmgsHQjbHAm4CEws0ikOfVm&#10;qZxr1YtmSI+leiGfKMbT1Yaip6/P2MzUSkUYRskHhWWBUJoE4qXlBry8Uj1bymexLusxcSQJ0MTD&#10;08cfPfGbqexbZ6+/Ck2af5vaBnZdBVIfiHWaykQsBh0TzvtIjMXPgzUAZ0c8pIg9wdFCzQoHtHrB&#10;umuwwZsBKGZsQ6g6auXf+NwnbeibUhxFnWRQLDXr0Fh3rcWHwqFCuICKT6ds5tMF3lQdHOq8dmHT&#10;ZAKhUrC5sPML8a0oZIC4aSfHh8KxaDJa7Ou3GY5qU7kSbpFWpRaNxS0O8xoKuyZnNutSSYQBlCyc&#10;HlyyWHyj225fju8gsrJQrk1NTWQy+Ual4t/YOPHAdJ9Pd+1CzOnqKOdxTsmzZVpBSUINzLMbdndH&#10;FE2eIlKeg2Y9/FBUtOHww+3nZjKnuJJxH5ol8sHT19gGQM1xNrVF1appkPOEhOMol1TtNG9wJlpI&#10;CWwxjJ+ch0cNB1So2MxqtDph92VVQ5uIjSwdzE0xwyLWOA6XiN6leHOmgmYGTdqEZDYRNico8Mtl&#10;nmHfcckx9cA3sLUOZ/IGwhsw04WyRKRhGW5qFQu/kwNg8B7r8gaMJbV/sAeYmngMOyUwrk3ayRpk&#10;v8RHQ31WlYr1dVtwNynkEHCGTZDIKyGnNpOrnafKTSl3gduUY2YwQwYdLd0M/owf1WDOfqqaZEwH&#10;Qa3VJBNj+xk2SopyU3HyxFOOaMDhp46b1zPQ27je1DKeHsekS11dnTvRLUJV4Sygob3a6nSSq4mJ&#10;/GWwJtsPaZlEpXwLtw7kAxqETBBHsZQvMBm8HA/EOuNy4C2jKdFRmpOTLul9oafcoBkta3VCcolh&#10;Gy8EduJqvbqzvz8SXEJ3q5KpfOa58UA6tzyP6UIdCN9/eXm7yQDe+ImIgjk3e0elUYwfMr79xqZV&#10;r7K64aPmcw3Dwg0/UFlWrWY5mpubW+3sst53rP/SVnH0gMPsEraWgWXNN/xNBJw6bIR02Q3nbCZ1&#10;cgshsPVGIofXmyhjQqYmczZ99vSeUYvXWNo5iwBgK51SHq42WYpne+5N6wX4uhfOz87OkoX0+Rdk&#10;lZlMMcE/f/uNb+BGnJic+OCHPtJk2W9o9HGMB4b/Qwkrp3Uq9psMinaCrBJm80Y5m2mV0aLHpbMJ&#10;1MUrFkSzrugZQe4mFm3t+sa6zWIWQHKpVf0BP47YsEuIVcYfYfHHCOd46d9+RpriutTb21cqwg8Y&#10;w+YHch0p9GAIoM+rGAvGtIJxJZLE+gLzX6pcz5fFQq3eYdMfO3asWSkcwEAlHsNiWM1lnN196mqj&#10;b3hwezvotNuhXMHiKTKSJOTdKGGKYvM7P34HLvAaG8DjuEbQRAisWAA91tZG/YdNEiko/vF7Lwrw&#10;TSlAI+N0VpfLqPmdL/6a3Wp65pEzP/npay98/3++Y3MNjQ5MTx/v7O30X7+4PLucq2Kyq0wjzlZn&#10;6e7v8ngcsOfix7u9jlBwC7xUCEHLrDLFrwG0AXGX2JdqhWIRBViuEYhV+C5jsarMoKPq1McyVd5k&#10;Q6YFzohw0IUyYiFdGumxgIGOFhV2gFyuEo27gPx0WVTHRlyx4a5kOA70R66k0JP9sTrU25OoNoLR&#10;mMHgENQQO2F42YglYu5u3wc/9Un0afBwvv7qy6V09JFHnzhz/Pdwlj9/8Twyx//gz/7wu3/3Tz/5&#10;wR5b6JvtAGKGY1dQ6pxIHU94KsAdhBxXjymGrlGhYKlGrQoRgcxKBzINMnRQ8mAHhRcczxl05uPj&#10;I61ysWdk+Orl6/39vkoth+yZqakpeLX7B/vRPs8jOD6ShsCYzY41OpP9M5//3P/479+auz37h1/6&#10;uq+3O5nO0Poh0ThTbLBTeYs+R7SQdSaTzmiH4kVg2YsQ+aTScYPO1t/h3NradNgRIss43hzFcwqk&#10;MyXcGEM5SO3UFEks5lP5HC3aMGOzPEH+1BPHTz90RN1Qb66uX711bXkrAo12LJWkQhPWE4lwwiY9&#10;kfCLIjjK2Q44pyEjL4FLA2kIrHeUucrIdwhNUzVYWDUeELGaV7B87fYeIDVPnhw/+4tZRGCxWaAS&#10;IqlkJM8XtMV0wOm1lvLl6G4eA6+BftzyfQuLa0PDnf6NIDRH0SKi7qsISEWaHlrJuUISw9GlpYDB&#10;YhCrkl7PZRJgbMDPhVOLChByfO/xo5PnL92YmDy0uRU8OX0AFSreMrC6d27GIrFCnTOj8JYYW1Cn&#10;1Zdh11Px+NPb1y5rj427nDa+kkUnT68VMLvB68cOROIjKvLII2tUC0QqpiBbGX0g99PaBAJSyVAA&#10;KydLVZvsyihY/YW1QrGf3kOhOgiWEFnid0U0o10j6FAISo22izVXLLCwUiIJo8mF7QCxr2ARM+Gq&#10;pgbvOZpSKoKJ4vYj8gPtwZSgjtIWKYEK5iiVG30YGqbSSWxXVIywsk8Uq1At4QFBAWoymdA0ZkRf&#10;6H4Rii6it8eQHvTG8BbZZkRxF6zlS/5pwnwzErdKZpky56e8LBO2iQAHLfbTJLsdvqA0+rqE5mBo&#10;KobNoiWr+S5WQnbItAFezFhKE9yaKO+kTLXDQn743/xfP71wbVFl4GoqBSQMaDvE46saDpHr3edv&#10;UojDfQ+fuXXzbQMIKDZLi1O2qfrK1j2eP5Y//15ETqFrtRAxzxNcD8JlFjjNtnpO3mnYGYrlb3Mk&#10;nacXxjoLuLJwdMHVK/vFKGWJ8q1gfZM2N5Y5TtTZ9Oj1Lccxa2gmMqp8qVosAmhV5vZxIIQP1fDZ&#10;ZvHGshTYyfVPdgxP9p+9vPHAg2Mjfd3ztxYhUJpbWDv5+LHF+SU8J2OHXZWSYvZ2WrDyiFPCrxo9&#10;iPH1wuHe3u6u+sparKnm6pXmvXl5uiIq9gnIcqeCJ1Vzi1kDVPfg2veSDf6dwBnQF8RllOX7W6b8&#10;t+ScOaUyW8/gCT937hwCvU+eOHb0+Em3C40anQya9G/59+Pb9ycf7fBG9NtBzAUIjVIP6DBYp8Ce&#10;OkFkygURmU90sgzFYzgD1SqlTDYfTyX0ELkj0hcyVJzRIX3UaNwdXmRLgQJxcPowMiXARrFYzRCz&#10;Q2uTS+ccOgfOPSC6YaKDsRW0RdVmC0PuYApkmLoJhOh0df2ta3YeTQw+Vay+7/jBRLB1dHpmdztw&#10;+ezFyMamy95XKuTq7C5vUTfMYrPYCzVwV0qDfZ0b1LTHLEkfSyT6fV0F3CqQLKQS2A/cXpdKqZZq&#10;jQeOHbl4Z66nb3hhYwfn6rfPvfP0AychSOk26U2dHcl0YvPm5bXZm30+F4Z1FohxqfbGR6co4Syn&#10;V/3uZ5/+v78a7+m1DXdpxnz9U10Ookg4OxpFEfmcVxc3j06cttkM2UtztWKmu6tX42gKgEGXY3jB&#10;sZpkh0fYakB3empo1NXhsjl8fTpuYrAHK3oH+K1d2kIsXM2uega6F/wBh8P42CMP/vib/2jSAJKC&#10;g251yNeFRlU5m8en4fSgzanLQ2Gk40HaopM7HgEsfxoBAUiQRGl1RpFMK8quwYNqkxMwI0gKIGJt&#10;sOaUhumSeDkVCgwvvb6hgPQV1hBNhVP3Dh9Ec+/OtWu4EXA4bjVqiCA0YUWrNdUGDlAuTCww0VeQ&#10;mEO7thVwGXUJoBQSyc984jmbp6tSV2stQmgrFLp+vm94Eids7I5kW8e4p6UeGu0ZPHDQ7PE+98mP&#10;v/n2WR58XuyETUpHxApipCoHp8wqlky8VryMajWlQSBgy4YXbjVbXF5TKZPzry3iyU/GxCGnnQ79&#10;pFrCNqNh7ShaA2Q7SRv43U7SaBVwF2YSGLh4vJ08dhUV55nu/9Bh38cqzZ210D+/cf728jrCktHp&#10;NemgrxZBasMxFwS2GlEWiEyPcheixTJPnT6YdSksDSxfcBlrgA5SGDADxjX20XyUmz1+oLvSUMfS&#10;eaj00fE2YhTekoCx1Vt0jg6Lr9e1eHdLpdxz2K0Tkwe3AzvDXY5AMIsR73Yg2uV2QK6xtRVB6R7w&#10;x5FitbuXB5bDZBAef+w4Et0ddufKSgiKYl+nLbAXxk1UxkZULGzsYeBb1enV+VQF8KUmr6tU62AL&#10;4aMn0AGwC5A1N+U+K5BIlbLN4vSYqqEc5Wm3kJpskOtPvGmOgLNUS0nNNpmQiVeaCrmvxrYv+v92&#10;jDcTPjN7DbPgyWPI9opD+PFaXe55CkYo9FvQfGB5JwUJmykC7iybX5lqlf4KMkTl7QEvGW12jKjl&#10;vhS2gUw2ge5LkUMpqW8yRbFsIW2y8C44UtBBQ7WNjR5kREKDyT1LJTnvgOmHEVZeCeGbbyvGWUiG&#10;3HCmohZdm/2arR3Co+TkahI/DfDXukQB5qinsTk1KGiKrgPeHRw+9BWenP24bnUGEMYIgvrVrImi&#10;YOm2TdZToa0UtR+Ry1rySt5iil+2T9MuzB8/NnX82AxayA8cGQysRM7cf/Ly3Nt4j8iI0CkbXqtl&#10;/NBYi3WTtRadRFxmJidj09FGSwZ0UWqIah8eic8J/Dw9hJI4pGsFiaGw9h+TFlMrsdiEBn1kREaV&#10;SELMmtTcfh1GjwNU4rVWQWfW9B92F7PSTqgUTasCy3Fwiu1ddl22tbWexFSJjd/l4l3l7tDvheJK&#10;gxpyvZdfXZNU9bnrd9//9OTGliq8nu7pczfreXDPbs1tpjN1eJWw9sI66fV64+FoMhuxez2v/Xzh&#10;2EyvyaF194K7KsZCkPtUsVvXWR9AYohmdk7iZOUtWW8ZcuE/zvxb7076GV6K288GYknIcuA7CluW&#10;DMWkOqlk/I3XX7916/Zjjzx84sQpcAwww757d0EOOJR9R8p9ezP7FCH4zthsAuV5YflDjC8Dz5Lh&#10;jOiPaGqJjzz88KHRkfBeADPrYrlkwAwJzS+aqZC2CG+mTmoFEpvv5ZKC14nzptVhMatUsMYePHIA&#10;FQBqDovaCvm03uOolWB1k3iPC6hsBKBnMxm1wdIkuEnqh5cWmuDGmexTo6PfefW8w2baXZh7pM+7&#10;oKx1DPUA4MKCzKEE1lEcGv7FoN8JZo0Iee+w5lLZA9PjoUTEbLciqETnto063IEwJDCKTm/XrH+P&#10;77GuRAM4jWBeC/DytdkbR46dOPlk/+ba3b03EriXel1Cv9WwEsqrcEYUYdIg4jAdWsWSuwtyEIu3&#10;w+QDsKp7cGHvenAz+YUnP3rz0rkjD58st/IGjwMtvEceUu1s7cBj2OIACLOeOX2622H9wcvntxOp&#10;h7t94HhshEIHx0dIUmhyQMd0azviLtQ2In5JYURGn2AhHlkiD9SL8eTDjxTymc0r8243DD22cCyT&#10;LxazqdTHnvvIzsrazbOvdzjMnu7O9piKNhPK30DrjM1IcTbhsqniDiCOHPfx//L5bCZx+cJVpjUm&#10;nHWTdXryiZT/9Z+j+qujhbJwAyceztX3iV/79Eee+0CTRTO3iM+i/Muv/c3V2/Of/PX3PHLmFNav&#10;l17+ObSa2AAApkES7zNPPDnQ0Wl0djSN9s5BzU7Eb7cb1i6evXX1wsmTD44dGG80Ecuixxqxsuj/&#10;0ff/eWlp5bfOfLIQiSA2gXY/cDGUqkqjJoOe5KcbdU8oEBRriny5wTXzY6ODVUTBR+Ma/LnYSqTi&#10;Do8N36xBd4A9MDrCActBCAqlqtnOkG4DTNhGy5iT4PvnEglKGauL6JcakPBq5L0G/W8M+v6PP/j6&#10;zNFh8E5X1zd3Uxls8thdsPNoCHZNsC1IfRXYX2C+Ic4V2n31Eik9qhqbpcnyoniGwmZWRTIi4BLb&#10;LdZMjZOSxIZEpne9SMY7KA1dXhcmAPlsxdfZiby0+YX1Qt7jctrnFve0OoogboiKZELc3Ig6HEK3&#10;z7O+AdqjqsPtLJexUitCoQgWfV9nF3C5qDdGD3ZrdIrtTZxjoyMjQ00C6lJqGNQMAFrgbsVX8gSU&#10;kFARQq9UocoJ4PaW0WKEXMXlclbTSbQP4HhBvCW3D2iX2bx1Rm2QZ6XNfTGqkk3fWB4zE6jyiv2R&#10;HDwdPNsPqJhrkKqWiMHocUGEwawqWDeqLCwWbZ2GRq9lI1h0dkRGAWzi2IT4WIphpBQHWhz1Or3E&#10;UFIYF8tLI9ZJmE7wxWKuAEohFh8IRyTyaLXLFBynSZSjwLhUILNDgwSNbZA9W97lfrUsUGJkfE7O&#10;UaFKUaOm14IaAm0njfpeoBtRGmWosRIVMAhHKK8pOxGXtH9gYCewAxYscfQqVTyCyWSKMgqJj0Bz&#10;R7pC6G/L0+f9IpXOwbJElP189Lbokqna1TzPOgQ82wZxRqg8+cBM9ZikMet6e72FIIBYsH1y2MXR&#10;/UNkIv4aikgU8pB+oBGkZkt7MpvHSUVWatNBhsgv7VFojUGhqCHAtWNvZSRqW4jFjqBtg027qKMm&#10;DEBIuPGpRleBSly0dLpgeEws5tViA6JxC9lYJRxXEN6TLSd7B9xTRzsuvLNVyZR6Oxx9Hm0S0X0s&#10;kDkdzOhA/MJho6b4u29dtnr13gEHr64ndxJ23tTRZ9eoUlafzew0bS/tLa+v9HR37qzmbB4844rN&#10;xV3viNVgxnvhH/vgfW+/vppYSyqZwFtgniNCkMg6bkINSyxY+N0AAPkukE8G+3IsRvxStNkb3Lth&#10;tnK5Tv16IuG0MBOKvvjiz9DceOqpZ/EbVhGYKn+gijbF9V7wHl5AJpfrRfY5J+e3Q+6PmwnTeepa&#10;4PsrldIbb7557u03wJN0eXxqAkUDtozxi1ihropEkAqzGTcizruDAwOrW9tuk1ksVDmD2m40wBzY&#10;P9KXDEBArzowPn5p9o6N0TthrASfFUsb7tkauad0OYUd0GBILZ6/evufz16FmcMJqkh/35yo2qvm&#10;cb6FAQi95iZuVizSgsLt66YJCmYtopRMZiC62AhsYwcstgq4GA63PVrKW3q8uMh5CLZB+oQ1VoL2&#10;r4RPc3M39MVPfLhv4uTVm3M78bzR4bbppfc8cnr26h0AGkw2E8iS8ECqUAKqVYH1PafNdP/9h9Y2&#10;V1MVuzEZOXxoorAd522uBz/y6+s33jr15JORveTq5l0cOM7cf18unl1BWdHCaCAzt7Lmddnf+/hD&#10;N+fn0IE3GjX9I0M70cxVMCmlWrGhmDlk1JotL7w6+/QDk2Ipp9bZewa8mURhYTcUj2ZbYKDYnBqT&#10;MRfbgQQeNPeRsYmRvpGbl94plArNipSMJ772x18yawGLaUWyaafNfPbffm6x2yuVes/I2PLy/O7a&#10;SrWQh4jaZLXAaUO0ODWLIWqBGam2cUXoSBCkpD3T9zwYGvygwdmhtTqYwbx95EKQDVmlpebw9BE8&#10;429fusTEiEpMqgbHhoHvmTp2LLwbSYayOr3OyiOZvf7gY5/6nz/6554DU1DxhBJ7FrsbwWwNvWr2&#10;+rmWWHrg4UcfffhBuXPIqhf6VeyZZ9sgJ1w4d+HLX/4ymHUWkE8NxlwyC08hPjYlg/47HYBdYq2v&#10;C7zcOpME/BsBfKgCarHGa6sdykvbAJZjMivTFtBkVkXM6dSlXKZcyKMmBXAkuAXelXh6uPPpMzNo&#10;4V07e207VXnlxrwGAMk6BlVsk1Qw8U2r3d3B8prNpLED1XldgbAYLUa5kh0Z1FQHp0xUaZsIWQJN&#10;mJ50aiSxFlorFgnbrPpOpy2ZStg9XvhBIXHKqwt2m7tQzmJhMAFXrRUqFbOW192a3TBbwTxSxmJ5&#10;m0XdqKq2M2AEGpcWFvdCRZNFgyAsMkeUkIFqTmXSAPF0drgwjdSYyE0Iq08yFiUxKMdcQbzsMFfK&#10;h3gJLlKoX01OMYyJMyyz9VarzdghwxKGAVo1KbgZ3Ym4xDTn29+dOBmSgPGkigmAULOB9sbl8gVs&#10;DzS2xITDYMDjTFur1ETYA+xqLcZGoPB2zI+AIjcYUInKwiJAUg16IxCDLEWC4bEo0IYQBSKlIBNs&#10;lRKTGohHtZPEkoDjdN7XsxgAEgMwQohsOsHbIAennDDD0PMQOuGyqJkYmEVR09kcTw2IELTvwsZE&#10;yUO8VMJACSYfdGXqWAUh78BFMAHiBn9SCex0g5yxgF6w0Woss2x7dmXIA4OXgcRDXDuA04nrR2Wo&#10;QmLbMonA302taZOf8WrdbieYRaV8UeZv4f8RBAAaIRHzG+8ymUDkgIwg9duf+3g2VoLnCQFM0RoJ&#10;ssmvCoyyAEIqBP8w71Z5tjHCRQo1CsIXCVaHlaIJpFaDDiNS457KV36+caF1BoFlrzI7p5yCKeeA&#10;sbqL4aNq7Agg6SnoqkKNEUe3YDPEa2UB4R6N+sr8lt2uwyWIboclreTuF0AATifz8OP3u4UzpwY2&#10;Gs2rN/1Bfx6B6FarnlMJg4P2zp5MOIXMXsyuagJ4Wfn67nYErSCENYb8eObhmIZtYxtv3mwV8LLM&#10;bj1OxaU0/PnS7cVQx4AlHcrbtdp0IkczLBpQt1vrUrO9rOxHBCnbVb+KmXjZo0ppWfuJhO36Uikn&#10;L7HjlaINcsRHhY4fToYwBLz+xpvAIzz2xJM5MorJYPb/QN5qkIlClcKNLrnkhYhQOHWRZ/MSFXtU&#10;UFZevHghGg4B6GUMxpy+Lo5uHWaiIvsSeRwwOsHbh2Vp8dzF4clD0VS6e8QJutpGcO/o6eNQ1bpt&#10;Ooe94+yNOW9np5TNkyQjh/jgGihH+K24KWGVwQUBogNNQrCz6TiqVhd54e2tkF1QQ2IAcWC9VUNO&#10;E0YimCFiW8XBD04F3mykDCnJCJgKJqgt6GvQ5KqJ4e0QxhrlRBbrrlOrR7PaZsFCZcyrKM4TTSFf&#10;h13QqbOg5Bhctm7V6vZ6VNRJgsXRYzT1aipXVnFvx8Gcq0qxUOIffvC8EkRd3qDgBORm6NUWIYyo&#10;BUyGjH/+T//S49Vmt0PQ02kEU35uaWRw4ODBg+Gl0MbGFqJ1Q7l4Ild68sH7QIz9rd//Uj4SVJCQ&#10;mXtkZvrKkt9pt9QNdlAp0xV1cCPxzoWX/+B3PseDpac36W1cJZm9eXn+rUrug//bM2oh7s7XrqzM&#10;PfehTw0dO/GPX/+ayCxrsegeYEvAP8BAJTQrYmwnFuA1NkeRJt313YW7imre1z/CuTqUYpKy2ths&#10;RzYkS/UKpdq3mgen+uzXLXLqcGsfBiM/zkjrA0sgFA5TMrZSFU9ndyOEscTn6/S4aiykk1eI23eu&#10;IqDk5H33E1aHg/AkvbhxM5OKzs5eMejt6FIoKJKlTtIKjkd7g92ucg4bc9/Cf1WpPv+9H7759mu4&#10;2ZD2SlG7kIIjDEABanIerQs5aEOpVRhVpO3DbbO6HqX0b4z7sPVRt1F2sTPRf5Pl7dIwlU6ScgKF&#10;1E7ABa0MraIaVa4t/l/fOq/zWNx97qoaLdms6HV2OEpTZd/nPvRe/1p4EaQoSKCanJbg/NgUyQeL&#10;JRQbqsPtws/OAqipblG5rERuEiDEVYPOUKgUkgoCLYmGpp4TxGTdQKn36E6bOntcwKbNz2273Pbt&#10;9QiE07FcXND6TEYD2RaU2nQ8XcjBIWrF6PSh+6dzuQz6TKomeLPNjfWgxYJ4yurg4KBGV/VvBn2d&#10;5lwB3ex6d0dXMo0MLMFoMogQ4iNyEdFblLTYwNxePr6QqrbRkMsSnCps2MM4rmNwdHlhTcmzuFAW&#10;QyLnbcs6UKVKtU+yY20NXkU7B7N2yKmaWI7QR4YBqd4AhxzaYAQcmdjRAlBPfZuLq1D4un074h7a&#10;UXaXq07LRQVfJGKDoJH7oMhpyOcKpFdS07kPB2Wz2QyJOPYxuw3O9bSs3MGvjUej8jqI3ZQZYSXa&#10;1VgMO14btbDkf+rUWYDmGz+BtDgl3OotrNZd7i78ZZzmcXdlyYSjpdxWsS6Y9S02WMQ/ePvUfCZn&#10;ITW9K7TG4SerCfsFIhUwyEoOgSgAre2hCcTDvC2SpluDFwDal6bG0kU44kiQEAltLvxE2RXzLkGC&#10;aULBO6LgE8pg14LigiMaihkYbKi9nMkkSa+MIxZ4HLTPEXXV4sJHJn3pd3/74ju3NMp6b68PlHmT&#10;BRo5WM8khoLAQ0atEJg3DvQP4OrvRkLkYdILeJtIr6eOdvu8yeJAVWQq4tn4W01hm2gcShpKskaO&#10;W1UGf+O4hPEeTijgJVIQK8fPLd1B/rXJ0xnaS/W5celUYhkYRp2Gq49O9Kz5k/VC8fR9PeV8YyGY&#10;yVxbN3uFw5AaIX0sXcpV0GNs5TnJ0enbCPrxErqHPclYdbhXB3EBnsxytpAIZg/MjIaDUXTwgQaN&#10;h1IOu3ngoNm/W+4Z6tvZSgLNoPMKk6e9Dov9+i92i4nsPcsRRQg1xHZTl6PwHOjF5XQkGhvDwwcz&#10;H0kt2nvtPVcuUza2ZOcyaxHIQfJtLCrLWVC8+MIL0zNHRNiHWnIWx38iWdIPCcdSKm5Y/u3E5xBx&#10;6qe7AYdC0L//5A//yL+9ZzEZyQRKYw/4a8AOVbJEXq7B0gUx6sfdFs8k9RZMNepI4oCoBzN+g6dj&#10;Y9Hf5esqx9dCu2unz0xfvHb78OBoMJbU8Xy5mIfkAKw3+fQO2Sr6jDhYZnFT8qS0xLnPbLGl82lf&#10;RycilGGoMSjrML8j8A0nVZXCwpEBiUYudXJnS3qdEdYPwWzEXQ/WFa4L2J64X5HNgP8aOXjwysKG&#10;liOzNE7Tly69vur/e7XColFbsLqCSPftb337yMQhNCgEPcI96OQLpqrao6tZ1LA08EX9yck+b3cv&#10;flo1Hy0mIv/tq3/Fm1z+RLBeNShT0Uo+/cwTT6jtAEOMjx+cuLr05+Za2WnqTEQz4NpNHz+GW/Yb&#10;3/jGJ597v9FszuVz5XTY6zQRoMrd1WG37awvLwfiaqn51b/6+4lDQ5WaJl0AXar44NQEVNzv/BhS&#10;3jrAw5ULFbRO3veBj+NQUFc24QkeOXJfV3fv7NXZaqYMwwFtPqJYLsXsTQ0Q+fl0yKK01Uj1g4E4&#10;dlOeqnw5FRmhLjLMj8LruHQ+2wX+JTuqSmwYKEfTo6+ObwlGIgxlhr1bX6kUnQhk0WntbgfZKqTm&#10;6sqafyvy7Ac+BP2LXqMJR8OLd5bOnXsTl5rY6FVw7ZuCkXc4rCpeQBcFv1W9X5/iposnEj/63g9e&#10;feU1s1r5wOnDnR948stf/VuSULa4ciEDG7TF5IxGM3jhODyDsodIZaz0GuZJxwqAfgkGPyriu1Dg&#10;FW2kZOxvsShlhYr5LlqktNCg1JLECtdsB+ESyb1S3NwJOQY8RejdM9qAf/PGTuyx0/c3VrbjQEq0&#10;Mr0H+l777ktaI7TVrjqVNaTryhez1HijLDZDVWmA4SqN/BiVan1lbeLQAezeKKFEXRV2/smTQ3Pn&#10;10YHfJFU0oFMbZcVHe7VpSiGqYy+SxM4DVvcNbz+/mPHqkTgcyE24sWXL7qddtQDpUpjarivFYjd&#10;ur1IKIMC0d4RtAl9G26J9XU/2nzYwyLxWEHEn+aBOMSzicgFLAuz12+5sak67MFQjKSarDOF9ZOI&#10;bJjuNOqPdvc99+yHvnztVjyfytULELi4Xe5kOiXmKVW3Tu1PqvmZVAUKIgUMSZjDocOOrQ5XVqMi&#10;h4tsn7HoYN2hyHHAFnCBsThnchkawPEUuhoJxvDbUe1g28THgxkw8jyw98RicYgW1ejE6IDmBw4a&#10;5A+1nOFBSXWMGo/DAQ0gKBCQtDwC9YEZjAlBeJQiQHB5uNXwR1BUQVYMkAKl6zBd8uDgwKVLl5kB&#10;qGE0G0CtArCwVCgRIZ5Y01S8UjmoVTeYtgg/Fs05guuoVUPDI+vr63Xi8FHSJLiL3V1dmQzWpzqg&#10;Tol4YnR05O6dea2B+GWybxX/oJBlOl7ZWso6PayL22RWVzrwUTEtR51DZF1SsgEwTiQ6kw4OacS9&#10;6Mmf00Ic+S2Q+jFUa7Bv5zFoRuNTTTsCOuoHRj0b6xdy6XRD1HY4nB0d7ko4Ttu9QqJsaBHSwuqS&#10;fwM/jyhIqHAVCmqpq0u4iBLx/vEAoS2urzdqasC+LFas3BQFoICFkuoSo17A9eKNaHwrE3sxLUJn&#10;eZJ0gO6WyOTB44iEaoZ8TYLMvog0SpvFpt/w7wCPWcuLMMMdPtAp5ouRNIgN+V1/+unxY6PTDpfH&#10;BiWww2eav7G3fDv+3Gcf0Qcz+eVQKUnKrmy+JvA6Z6dtZyM6NOaDBEVEviAekjIijfjHnjhQqGeq&#10;y7n4bhGTAKyJUrk5c8J1+VoApzMcXc0GYyELPgtP5alKCaEPSd7IyMWbm3oF+6Q5lqtBLZEmacu4&#10;thAJnT+m4JB9RGwOoWQBQ6xOZQ3wtuiIEPlf/ev/B7ep4l6Vr7gnilLI4xCw8yQV466i8YYTKLv5&#10;dBoBU6RCMetw6W7fyaYSKG6UeGDwJNH9Sxrq/4+o9w6T877ue6f33na2FyywABa9EgQI9iJRokSR&#10;FmVZlmRZthI5Tq6j3CS3xHlcru1UpdixHcuWLTdJViMlUSxgAxuIXha7wPY2s9N7r/dzfrNM+Ice&#10;iFzMzrzzvr9zzvd8i6Ynn+JvprKpunRwMAMRQJpKZeBbT9tmaefyw6G+YilLdihSizs3LvSF/Fup&#10;NXydNKbG4KCnIU4BkIC1NX59TTROPcWxaL3Zrjlt+VwWCGuLfFC7ZSBoe+L49Gc+83OFVusPv/F3&#10;l+4u6cw2g7xtTU8+IWwqjeTB6WUJo6226yaH3UR6FCuWRv38jatk/dnhC4hDuTapd555+tGf/vXP&#10;zJq61eYl8BPXZCMDXLM67AZhwGs2bzVKSOePP1g4Nu47c+QQiz5ywriZDfVI2NLNd0yYihlVMNNg&#10;oO83//Uv8g6q4lqxtXQ386mPHG6cHYeRcm8mPDw+nEyujU8fOHvqILT1icPD5P+EhwbbhTSk0c18&#10;vKnXJBGKCEiFo0KrEE26B8ZaOmexUfAOkv5WD5YR8GuKqRZMsJmZq9/9++989N4jW6Va9gaXn+QI&#10;M/bCKytcQXrkjs/raiaznHNegxlnYwTTBn8/T0lH9km63t2iAAvVqipbFuSqLM9vx+b/8Ft/KG2b&#10;UZAyl9nmtbnT6RhVM5eKP//8dyF5rKyuB534Kkog9vzqivGN1zDowlfBMr5zNhLdPTWht2j8Q4yk&#10;8UKm1INQmiWphBarITDojG/V/vlv/Yahq//UJ54+Nn1saX7hL/7of35w6f3BcN+/+o2vfOSTn5yb&#10;u/3OjVt8iS67ZddUwGnTLW3mRKZUl9UPZuIOsQjUKgm3MGtRjPAdaVrbnAM1oAi/T/mQasQIsdML&#10;8NO+fu7KjWLjKx8/acJRBjpeucFG8/bsIojXMx89u7G+Rc745PT+e4LhH597Fd7ICxcvL6+nWEV3&#10;7MZyJQvhlsPQgUmG04ONIogaDV+f25UpNN78yautjuHTP/fJ1c10uzs7vWvS0xeybCWbRuOFN25a&#10;rQ4Qh3B4YC0ag6yH1hO25fDIQCaXJgY1Hs+RnZVJ5dCNGHTN5eUNjG6HCwMPnT3Fccoj1t8/nkyX&#10;4kn0Zn2RSFQyfbsGGn1R+RukB8WGrC3ODW1CZzgVzQ6Nx+SA7sdTRnw9GF8xX+Y45fWtTr2Cv6T3&#10;Fstulvma7vFDh/ftPnju4htcc4wqkeC6PU6gV82HzC5uaGWyIatotvRgn8ScmOwm2IzIRZl6DPK/&#10;rXQaKW/WSTq62cQ4Tt2iBiDPBZQU/8e2CGc5bTwOB6/AP9iBVVXYLc8CCa8wSWVbZ+JleetN4u16&#10;mBt08Sw4qpySUtFVnId4b7k8LtB0+Pf0Ih3hW4vgHgSCrFfmE3YIecajRgMYvJdGDNzHh6D1FwG9&#10;DczFWK3X+TIBQuBORqOxjqQONHtoxuDI0FY8Vsjnt5eIKt2S14hGYr3opI31Td7brZsz/JnLSwYU&#10;b1InIS4kW7TF0ZCL6fPAxcCT1e5wlTCCURtZzkeKKw0BTROtJtkhu3ZPVYoVsgKCfYHN1Q32Jia1&#10;CJUkWEmkUpeeXaoyWiHzkLuO/6aV1JaOwWfQHd23lz0OFz9owUEGEnPJYXOmsnibVwiiN5utEn3Y&#10;EhcT2U6zwnF7qBR6s65vAJyny+lc05okaLdQDDgZnMi3kvQJDFvG9g6Exl0vvfiWN+AsFTglHUxL&#10;GtFMmsvpnMdkxTcgiAY2EMpWCxNjA2fP3Hfg8EGM0Xs5z/wWuPsbkdhbb116/fz1S3dj/pCjpW9d&#10;v7gBRFQt1i6+9h6c4HqlXUvHxQqkVbAHQiGn426paTWSU49pZ2MgiCkmTXTrxz++vvcwp4T39tVV&#10;i/hAWcMjIeZ4q9FSL2c9Qe+uqeHNSDaeAk6qQJeQXh6SDkvEPPRmUdNuaxsEmVXeyopjrd3OxZa+&#10;3iwRhhJP0ouGUH05UAamidtsWOEfKZqS2+lWK6ptOnjvpcTcQf6kZV589fwtVCI+twVtAN434B0Y&#10;V5Va7TffunHxwhzWhU1DTyNAVqs4TkAsI45SqcWFFEdL5cXdMI2p1Fa5UtJZtXaniwBUulWLpW95&#10;NVIsJSS+CownkwgGrfAuoQrHE2ma1NCIZ3UjTxEvKdUB9xN3EWneWifoIiCSoVSuD/vs+wfD//LX&#10;v+CmVHQJ0TT8q1//5cVI7K/+4Yc3Fzc0VhemrxIXLLcx0KxY4QKEaMR5UavtOZC36qyFy4U8nknA&#10;Ow6z5Uff/dnqoT2+wBiuZG69vhbUeEP93mCVdW06Vf3Yp+4jy/WVC8sLm8lDh0eJzptNRFBKbi0v&#10;7x8ftAMgmSvltM7ksPpaLkKKi0LfwGGtKhzstpLQ0SS5DSEPFGgHM1mlkT//xg8mh72AOOnY5q7x&#10;ofOXb04fmjDZ7e9cvSpuRZr/zUEDnmpGl1yjLp1dP7+23MiWSeSt2LR1a6dmM+wI24KeYxW97vjJ&#10;B0aGd5vN9g/mLjz79MMDXu/Tn/hYrVAiyduk686sbJF68X//2/8XzsMPX3r91p3FMTf9iixQVW4F&#10;DENL1+IXfX2neX7p7ZQD2eXq7dgaD77BakAWPjXe/8lTZydcBrdVt2fHoL6RQ0WFhrLWqLp0lnK+&#10;6MNgMrYxc+OW2W5/891b/SF/VwWD8BEysZzejIy9y0Rnc1lbwvToLMxEalCzikW6kL9MRr9ZxMVe&#10;F59fGrFqfbryj//yr37w539RMraWEkUyRg8c6NdAYqg3pg8MXnhv2e5zZVPZ/oCr2BCyh0j6PvRg&#10;4nsnpo3kV2WaolW3//aA0G4o5RgjsUF7jdhYXzBSbE46TfVinhm30m7cml8YHu3P5bJs05FiPF+8&#10;GPDY41GylTsSG9luWDGZ9DoB/QzChWE8KxTKpGHVBvr7RDxWrSdS+T2HTsMO2drKRaJoj8scib5A&#10;X6FQ2YxnoYXSvrWM9jpoW7d2+fIM8G2trNs1NUIsAamxI8N9TAL+44du3Ji/Pbvs9ThpzOcW52/O&#10;0SOI1XNH8rtMNoeVtiEY8ovZFg2ysrrtKvN6qdB6EZ0XMxlnwFuryyzELSQSCIOAeNDdxVPX1GO3&#10;SuC2aNARzxRLF+fmLq2svH7rWqZaZsWeLhbkqpIHTooFiTRYHLC63uZfSL4FyH8vLYeCx+oElF5c&#10;uMQ83MziUGlUGuQLpWtViqh4rTdb0BD4SRi5BjmkdJzziu7bBQROxBOkaLhcToqZ0IdagEw2FdfZ&#10;2s6sJUCtXBSvDKtJ4JFO19fn2jXlWV3MDIy5aQg5ORPvpKlSQgcz6rk+yWQaRiSXXW8DFgFLKB4+&#10;evjaletOt0OvKJlE1vGaDre9nmz0fOo4uiVi1mHveR4xwFDeuFJbYMvUeJu1F6RsRy4MG8PK/V8P&#10;9/W7HI6V5dWx8eGllWUYG3QEFnVZUFvZlYmmx+ve2oo5cCdW0Wy95zsYCtJOQAhgZ1aSHqIT24pn&#10;00JpTsfT4H1MKw2lodE/9dGTavWuV+wZg6a3wdcquzoynxWIlIxEZ+9snn700Zdf/JHbbMKvtVRp&#10;ZlJZ3iW2rkQfSB+CZFqWoHxOUG8sDPV+H4EgVhLE46lcaMALFlBJlHEopQC7fc5CLVesZRP5bKlV&#10;dgcs1VyB4ziBNQY7uWbdNequdCQViF7s1JF9Zx45efSe4x/5+EcOHTsxOjGB7LUnqkIyQmPBW2ZP&#10;vnf/no8/9ajPb3v/vTnQ2mI2Vy+0xvpDhQwfWEeOORCtHUmD3b6yErObzJM7JkCPuRCpeBZskacN&#10;2g3PdmQtG1lOmslC55ttdQ6f3GO36e8/vv+rX/7lf/RrXwgEHP/0n3z5U594GJc4BGSlUpklCzVS&#10;3LkF2ta6vK6qcGnpPVvctXzxNfl/gu86XaBMZaHAt9p4f/CoFMsVCd9ByGvWFytiYyTMOTYlZit3&#10;CV8hXxOkOHzaKNs1OdVgI4jluvhQoybs9zltxqGhvo0tFEWNV966vHfnwHosNze7Viw3AJckSlAO&#10;L6OkKcHlYMcu5AI6QUy/aCpBqiqQrCuFirS/POa1tqHedHtYP6QZxPHq5ykN2iE2EclVM/JGq01/&#10;yA1BAGx2KKCfGLQQg1UpALQ6GH+5cZHBAIPQHFNgf+6Bg888dW+pWsojUa2ybckU8sxz1eNHDg0P&#10;hC/cmLEAMLWarIQ4qXFx6jZrqpelmzIJ8a/dsiOTLjSg6NnxJcDyyaTjtN81PFDKCVRIe7TaJKC8&#10;prN0XIHgmzfvzkYSF2fnN2NpjeRHVw/t28nAPHtrySy09DIxs3cT6Xa5k8q3WHFBxGdEPnR8qm1z&#10;4S2tCOdalWkuS3+VwoQ9Xb/eaOHNQeikWfd6HOff+gD5PwEdd5KF6EaKJp+RCjgoPD5Mo0grWAN7&#10;xzmWDf1CdCLcP3dnayzkbXbssc34oR07fvL8i4n1hcvX34/kt8qd6j0Hjy/MLZ08e1pjtbpDYUcw&#10;nKngGKjZdeBAoH/sxo25leVlhBv3H9ljEhRUntT1ZPEbL15591bkjZsLtxKpBJE32TLavCYxwoU6&#10;hTCdyJfWY6lIOpYsokCFnnLx8sLaarRVa+GRy3PaKORbmWS3UHzq059MRrM7dk/2Dw5COADQW1ya&#10;1yvSkEEimskTahKT98Vf+Li+YfyFpz6mzdZBJzfjiY8/+/jhw7vG9ky1dDYb8H677hgN9O0N4fa7&#10;vpFbWU8QHt4yOdeX4rsOHmrVgbs1bFlIgAm5xCARU+ha17i2vFQvZIeGB/GjV2tC4ffVJcqrIzk5&#10;sh5qvHr+0psXF5xeL5Z+C9dnE0Qg6TChzS8sY+3b2YimM/kSICAWPKyftiJpu1UoMOVSg2eyni7J&#10;Kypj4o7SuTKk2LChbtSzkkxtuPruZa/LvRXFprV87BA+rtHrd5YWl9Lyd2uka1RXVyPZLFFL9mAo&#10;kEqgPKqAMA+OhAjWzqQLDA8bG5EUEIXy4OsIk0XFBCnnc6PY9+jkUWcDBmJZFHYMVnRGg1n5MJCk&#10;3VT0I2DD5uhgGPGGxx2Sw1oSzuH5mSlI2VwGy1KRwzFbU1EKReLN2ayh9Llbry9duwY31uX3mUzW&#10;UKivxOFSqUBxFotl/jFzigDkG2l2dSKd0jLOFBHC6mSNjZxZGFgAlVZbSxVUjXLqp8RylgLk6mVP&#10;1FZU3qZodZi7JEa1i7C7VCYEoQVXlruRl2KKZXtLPZXxVGjfuIWAglZxy5GjRgQRLXyR/QPGXXvd&#10;66v5zdWC1axPb5UV+5QZVGN1krooNY8gF0o175y9LIeMeLSLGAECMF0+G6A2dGL+HdmezIVg/TQk&#10;YqCocnR6DBLWyPCVhL8tnCvZs/LxaWJC/f3g6qG+IGxePG2g9RJHLfrXCoIcEZorGpzs8/K5IqVR&#10;0gIqNZ/fSRWVLDXObRIUZOGFIk9DnDB0ZWTWCOv4ygy0TXJxOpPj44ZefIoK/dH1QnB7Gz+6J1o5&#10;lv8geXQCcEJNWuP4jlGU+SuRFFo0y2CfBMsXi7RTYlFvkVg0zAHoXGTSJiYrn+uzD4R3DNd1tTt3&#10;1vRVzYF9B+KprUbTlDVa/FM7s6moJ1vhNnzn3E2PzdM3PG7eyNOJkYpk95syeYz/Kg5vcNfxA5P7&#10;9tLiqUFeEWYVkaqh9tD5SrlQLktLqBi246Mjv/Nb//xHP3jl1Zdeh38WS6dNdiElj04Fs2ukHtYH&#10;xga1VluuWkuubcbX0+TegI5w/+isJKAaCukaHUo6XqZVGhoM7d658+ETp/YcmBZPxHYXTqTf72Ke&#10;J8/iM8999BMff+KFF9945dzbtDw6FV+pF5y9deLUAWa+rXj6Qw+HrnI+0ruc6PrrUMx0KiNDr9RL&#10;vWQhu8NGbQ37rcE+fyyN86qeU6Pn3gK5mnurF6XLITI4OHjn7h0aWG7u0eHw2JBnYnykoxIxb84t&#10;5fLFuTvRrVRpx+S4otfpNzcjFpvZabclK0XinxrKtVVFI+nRCtPe8tIAQeEBmDtdQILNRaEdDY7a&#10;BVcoli3alm/Yw/49maz4XMahcT+11+KwFhMpq9NczFb4VnYPGNIgPlitmQ2VTJrNCn11pY6TcTOf&#10;jMhl0fU6PRk64UagZAi6PTBSgJ4GBsKsPsY8mk9/6rnwwPjCauSl8+9dnl+pyhLe0G/UP/Dg4Zff&#10;vFRrkbVESRF/nkwuiwbT2Komi93Z1RyxLOvxaluzKOswbcPrcqJgKNTr6a38tVfvNvVVomrdrsHl&#10;u0vVRie6nh4hXSFTF5iIED+7+U+/+9ZyJOawWjzE0fh9e3cM7Nk1YhZeO0yajs1l7ho8P/rBT7vF&#10;wtNfeq5/8iCLjU6tabKLVomM3sE+H+sgupsDh/fuP7gPsUGl3v36n34LbPD0rt0hm/Xs2UPY5bx3&#10;YxHo6vnoj/LF8tLWlnPMFp+NiXVeab1Sxe2uTVyP3icwOgxIYDQurM5n5pBFidknDgiiaYACyb3E&#10;jsQxvIOvRqe3x+fmcHklz9tgQXeBxQeJXlqrUZeKxAx12iDcOlfgnr7x+gWe0AAdq8kB843GLbt8&#10;xxsMjvrDBpsdmW8eaoIlwPUznDMiPebnmqLl7PoDTtq+GxcX7y5G7juQf/zxoxcuXNV5fT966zIU&#10;XQbym9fvckMxGGlXNp0es9NhbWkwYwlmU5WlmVU8fKFxpcn3MhioQEP9pNiZoXyyJOHLf/D+h5KJ&#10;BYoc+L9MqHpij+XAcQQCw31DhJe8+/pL5VQi5HEOuC3p6Fo5kdEV9Ok7C1QgD4zuUnNpbaujfNwZ&#10;kozFKiO2xaMzoZbT2lEDSNQJg5264XuhaZi3qAA3xvEa8culSvGVV87t3z+VylSyJRN+VSu3N/v6&#10;3Lw/ZN5tMacShkx0K12txA7sn1peXWc/Wkw3c+kyD1csmuSpp0vgBBXWlVoui6VzU4o3O8VAMETF&#10;hefaE1TyoFPBNBKLKt6iOpUrRyMhXFmvN5MtLM2vMBtQmTx+xdOhjBmURyhqZhUTxk8qc+92Pptb&#10;vDPDycypV5EwbTaGNXyL2Y5S0JThbS8VUKNkrPwUa2ghDmnVpOvzexUVRExSgW35N0oEwoYHHYMO&#10;UJ01JyctZw5GDZlsipkVnpLL4WIWyGuKPN5m8X3Uk8CG2ofPUiiXGISl+imLJaopfxSsWDQtSDl1&#10;OaJiC3hvSvzA6QeGV26m1DciiUV4M6XiKW5vSh0TJWmL2WJh/4GDS0sLA8ND8VhMLH8tpGDVfT4v&#10;e9nR0dFV7mqng4mORfNWdIuCSlE0WkyqJxCyDhUdZFtvYQVELRTkKbKxyaS9srwGVYp3vri4tHfv&#10;nrnZ2VC4jxZByMgSfdgdGR1eXVrtG2Dv3somcnunJxLRK718cofUNS1XG7k+kXNMn/Q6zAr8gUVb&#10;sZwTMEDw3p4Jbau9jSiqXEatUoYIO64jMw5dTtVY20rGNzYT08EgisD1WJwfw67CRQIlllpOF0Nv&#10;wO1IZUz+UB/3bjjgwojO5bYOTfhShWIz3DJobGaHI+QcuXbltpMlWgVXXCuoXnQpBuc2GSssb+VP&#10;HDmsq2TBYJqQ8Jrajz/+kc9/6ReFwa7dptT3JnB6lFKttIFLZoqI4JrcK8wE2IKAAzQajH733rvv&#10;nnsO/9Ef/2V6NebU68K7PSXMR9par8tfTBaGR/yRdIbWA74iuzWT28JybmA8VNG2w0FzbLV05tTh&#10;z/zcR87cf1ynXPCFGaS4tiyiBgaHpRtS4RUcQM8989FPP/PRd9+/9Dff+QfGvXg8S5O6shKRd9PR&#10;EJ7ocXuSOr2wYUWw1wwPhdJsrnLljuxZ6x+yd7t0zWKrZTDCjbLa9VipiWagpSS2mp4F17bztMSf&#10;aXqNIHzH7vLGRlfX+d7Pbh07NLm2Hj92aBdKXG4mcA8yC+kzdk6Oc+WyubTZIt5gepVG0Gr1RN1M&#10;p/QlDU/Ajl3x8IDZ7OzanKNrS/OYe42OO6pNA1BqRhHtHE7j8KBbktsR/ltw3+kWsmWeedwugZ2R&#10;APDsi0BIDn9idQ2pnNDwhVkpXBa9rMcU+NFz6QJQ4gdJSrabux5t49/+s68BAxHnrqlnHzyy02o3&#10;nRcYzX3f9OAXP/PMs88+/ed/8d1rbD44sIyWlVSulV08ORnWOPvJ+9Y7PGK21RWzFX4DevJsGS80&#10;fbAv6PahytWGRvveuzQz7A4l10sDvlC6ljG7bK11QDLNvWcPXrm7RoNVQcNerCeKsdnVSOvce8DY&#10;n3nk2MFdY/sP3qM3eW8Gn29r8n5P/2Ky6A/6MrHUrgOjXocXh2sxytNpJ0NhCFDXF5YXVpdMelIt&#10;da2cbrUV3/3w9I6R8N49E4f3737ppZeLmorFbSlogaCLNgz8yq2PnnLcXsfwcfaF7/1kMZqaOLCP&#10;i23RWtbWiJhuDPaFALwsCuI3SF4TgD3gWym1vv7T116ZPDpeLac9BjPzIPIWu0PHSsXmMpptCJvI&#10;EuLraHmcGNcbP/fzz/zs5ddCHjugUTSbL1X0Dz7ysSc++YTV4UdqatYY+5zmjVzOYXUIdR2/oUKN&#10;9qVvuI8MshGPbTjknbmzWgeusDuGp6fn37tSyWQGRpylXFnvdNS1WAGbyaauNzJx7GfLjVRCGCIl&#10;9oXkPMGE4dBVHF631793et/crcuqG8bVCEQXSKgLvPHSW1c+8/kvtdIrl67f2Dc8Ek/FeOgmpqZf&#10;+um54zsHouVYx+ZeiSfhMAL55tOlkr1RLjbymToNqdUmwHvAb2ekJtfd5Teh4HQ77DglaYvN+odp&#10;JLLOMwrFQWKuOVIapT17dszduH3j5iyZa3/7/ddDJBaFfag6Yf+aO9aZSA5qSSZZDg8EHn3wKG3c&#10;0ED/w6ePXr62uLq+qYidYtXSFIIpIyRljA9iJMIhnkgSfjMyOZrLZXqekaqe9iSMwgf0eX2ZTJYI&#10;ZIgL9Mo0iwxbaysbyvtPqBWFXG5gYKRWLsiFEupuW69egmcegQ3keYOx3UxESGrlZ1RqmE44NQhA&#10;bXa4KQ09PcT2ZpGjQEZMhaMzFXCQwewjxZIBDsi3LnZlLZ/LK4tVMfUVWwP+gaAkO5d2l32QQVzM&#10;gHBx2K0gkunZ30qxxD0OF0kirts1g2icxF4KoiyZqelUiiznlCJwKN6l5ITzj9fdrmU02UTJ6cTy&#10;RGwOYQryC5EPaFSQVhOUjm1ro0m4IUciESBaZQrR06sQucibWV5a5jIuzC/z/CJCIztybWWzSRp3&#10;uzUwPJhKp0ldzZESYzE1JRmh29J2xGe/29l/5PCNa9cdAXclx5zm1So3WXbSGFOx/IJsz/9NpzIq&#10;obaEVoez6uLFO50eo11HkndNp0xhKaJtJZXMp7I9Vwri0TTK2AFBjqFn3i9ceOWQ0OO89AIEZLyi&#10;eW5qQuFAJR7ZObFz+sDuu+9cIT2DDXz/SLhewt61EHTbO1X061WPSe/zepaWV2yA481aKpcbM+rv&#10;LlSuXV80dvTKvCrqDTmOHzkyszjftbkqdS09sUzqGh0ORaVuM11K+3XmVqZZyWQ/99wzZx56sK2t&#10;Kp2NsiWjE+yKgUs0EYlurIlOUTTV4lGgekPpB7jP+cqzyRhmbL/6lc/8x9//ZmQrrlkyDAacqU6u&#10;3oV/pMnm2/M3I4FwsFKsuf3YVxBh0p39YM095AQM/dLnHrr3zGmew831OyIAE3fHFkKorta0vLg0&#10;PjySy8ZNkjluqYkCBa1Y+96TB+45tf/vv/Pi9773MnQ/WifW54P9XqHpE4aj3HQ5o3FrgNkKUkQR&#10;wt6T5wAgQafcLVAwcOzwRA35AwS52Alr4USoiUbQbDX1xH50P23pfBpqY6dvqu8Sc8Hx0bF87u25&#10;mTnmravX77aVrIdvMKJ6N0YBjdq6g8pg5cXT1VUCNYFHWuLkKaed+n+ZQrcQSzRryaDfGAzYwW+x&#10;T8u1uWn5kjUeD7bXQK/aalpo782GNuSx4R7OIiYc9JZqMa8Lkasmm64hgsXGi5ULpmiKsKDrRfX2&#10;ZJSyEpa7C3mVSeR11cJzzzyuh5KAJ3Miwa4bvezJvaNX5pbo9XKZ+PrqXLne/YVnHnj6qQd/++t/&#10;DJtwcSn2tWcf+6Vf+kTNbDvx/s1v/PCneaLeKbW41rI60xlyKEE1bYfPObYndPPSTdYsZYyC/eE9&#10;O3Y99OTDf/43P1tY3STriDXd21fns4gTxMhTpFtdsWQD4uU/sm+AP6KNx6LePofbKmsfEraPD++t&#10;/PynThzdtbCx+snHRl5+7e1asYTBDSBOJLXh7Z8mXWBzcR3n+zs3Lw36XIbOtKqCzYmdY1/b+8vv&#10;XPzgZ+/fShVagcFwKrblsejNLVqURq2chEe2vLV1bT3idQYqiTRCN/zhh+xBvzuoMdU11hDe7czs&#10;t+8up0nxNnZ3jA+7NEzp1al9w7oVFuhajHV2Hj3y7sULqUQuHPCICKbZ3LXrQKJQTqzfhCtEaGXA&#10;68agfyNbGj56Wj94gGeeUaCvrx/HQo+RDbodwonDZSZ80Gi1d7XWHbt27J8KjI864GE+/9q73y+W&#10;XEH/zonw2bP77ju458//+ifr8QLGux6Hp6ZLmzw2qitpKtVSySAuOR0jqSjVarfaDgW9zLM8ra0u&#10;3BOxKwL7rGtkdrG4Pdfn7rxz4b0zjzx6YHRw4+53uOtUvCpzP2sAYyqSnI8WWqaYEFMhj2lIIzFv&#10;rqd5JMN9HmY+kuFwXwD2QGGNmsVcxoTXDOHH5PXVuxVtodJTziKhMNvMIuUU5K4Yspva+bzDqivK&#10;cFVHCsyoes+pA61K7fbVd4/uDA6Gh4pNUb9uRhZmZ28BNobDQ1z699+/DBsRB9mexxB1scDjodWh&#10;UuW3ALICpSp/2k4yloM/1VZr415sGH49VqND/k1XwG2JfEF53+36XG6xaJUFuYEtHSWFrpRKoxwQ&#10;pSoo/qns4SjArIWoipgEkk9lRQTqdNA3V8pFjn3KqujReBoMxBdYFEgraRu9YakhZrtVmVY1cm9Q&#10;e/jVTH58NEarEsHjzLPErWi1w6PDkiVQqiSSCY4TWvOOhBshcqkp115JBW/C8lPCECqNiB4hhUtj&#10;0UorNYtM0qKItfRIZ7lk/u7NummPXywqa12X1Ur9ZAlKp87etqvomHwQPL9zmfyRw4dmb89Rg6l4&#10;rE4BV4piZAvdsDg+MY5FOT7zLJBcLg/aBcXaEQGFy+cC1LUJCigSI4mDZ4lrt/BmBA/p6m9dv0kV&#10;WV9c7SqzKB5AL9Xq7iJDKlthqYOaDpV4anpq8e4SNCguFBxqneQPi+xVjKoQMrCLZYQzytfEB+P6&#10;V4rCHaOB4A9SLbTb7vudbec8VU23rUqU0YRZa9x96Egl3WHNSwzknPHawR07U5VmZG1jxOvF+YU2&#10;BTNxbKWq2nY6EYPRjtNtupBFi7a8GUugTi/Ugx7B5cGlgWA2F+5ODY3izg4ynkmCEOqL7J2SGc7b&#10;XLHaNzo1sWPnww8+MLp/FwlmRplsZMzRiJtYE+r0JuvgdAyQhR0BWxZY9T3vfk33f4UqsKCmftQa&#10;+co//43n/uR/fi+WwumhMjwemJweIXH+/MvX2QHENxPctSCx0kPWxaGbQ71Sb46MjafTm7L8l1+q&#10;7eXzwXmEH1DMxErZWKZVULepIVOSSU+0R2ri2j01/JWvfva//Lc/93itcLz6BiW422Uzb0XjaLq5&#10;F1lpsFDEj4LWLJ7J4ofucMD7Au7X9+wv+Ep4Xhh5z5y5jzZ2dnb+3Kvn7q6uJh1ow4SP4PV7Oez4&#10;tMB+uyZG0sns+OAYLS4A4OmPn135wStLK1GnLWAbhgCk59mTNFODMRaLTYyPsVzh88L0q4leChpa&#10;F8KnaMnaQneCEJFM4wuLbE42Xli+ee2u2Wurg4PgG1Qr3UahODnuhyCOIyBkInD0SkkyiVEccath&#10;8Z8sYKfSFBkxrapJN+oPFqqZO0uV3ZOTDG0dYVhI8ER7W0orv1VY+2Y9SCk0D7rzVBaTT8GisVI8&#10;OjV+i8rUMZaLGdRgUBc0eqfRgT2QOAqZPP4s+GarfPTg7r17d//+n/3F4lraSk9ayvsDno1mHf8y&#10;Grj3Ly6bOWEZowjqM1SjbL7KyQh7x2ROzji99sr1OzaXzRP0N8R7o62yCZRcEbsMNVJwGYmahqPN&#10;8Z3Ppq1Gz5ETxxL5BLzcYNjz+Z9/st8/0GgWXnvtrYvVtBajpab+yNE9y+vJX/s3X57qDxbScYAk&#10;zE3yRay5DI8/9uSJU4+88LPXI7l0Ymnz7KMn9+7d9971pMkWcIeGAjmjvyGfv0FDyDRm6+aTBYMB&#10;9qd1tqiZnIZVmLPudjg7nUf3HXxa+8lyo8zppu3WTSSndOp/88ff/e3f/XdzczOAtcZaO7YRb2ob&#10;3//hd4WTUyoNhX1+j5ND3+4ZOTbsmtrn9zi427UsgT+48eavPPsLQav5zsws2KngmWIMa65Uc0/c&#10;d2Q07Hn79fdYHrK13js2cuDIHpLs0K3xFrmbcLrPYdWIuK2eYyeTXknfd+ZILh7dylfoh6Ynxo5P&#10;hifD9uee+cTcu5dvzkegh2qU1wvND0chHJgPLs3kEwnmCXrk6dGw+AxIe9llU4iZqc5k2VjN9AV9&#10;68mMbcCmN3ZKSZYLQDsGQD7o8JLHWUGo0UrESoGJ8KjN7wL63+UcHdsVi6ci8/N30nkeal+/36w3&#10;J/J5RjQA6s995uOfeuoJLtvNmduvn3v90uVbU1MjuJkaDbYjpw4/8fB9//0//EEiVXL3D168dCPs&#10;NWvFCY/wvq2XCm9xZ3Db18QW2DA0EmBrzik8sXMwEknxyoVihhWkv48uxbVwtylpyz6PURQdompj&#10;SCaTnPfM5aXWKtt2rWyJJAxHPzAUZKWHUpbGN5dJ4TenF5xfNlkC/0jIpgaaT7Wh4sTb7XwyI+YE&#10;zaZUJqFoOCgw1GlEO10VMt6zR1UOP4IPkfLEPi6ZydA5deU9mFRXDRG7oZOgYsS4woPhLa2trdN5&#10;U789Lk+uSPxaDpYAXTzdalPIGxWRBSvaOVwkdq7qdTiMm17xxU0jdJaUcTGZaXZVvq7H5zx5ZiKz&#10;VVlaiLs9hijWd5Rbg3Bf+GtKlK9DFTO6Y2x9dQ1NjkyrCjovJZPMvrjqU8makjWyKszkZAZDJeZg&#10;wS0bAgBoRBGLUN5Krh8B5qxP4a1At4aNER4ZX1ldQQF8Z+4OV4DtrGhGieEb7Rvo679x8abXh+N3&#10;EkUNtz1TNYME1hP+QCCbSmt6Ma2aTnigf3NdjLURg21tRDiBbS4HG2mpqZgUdkWPq8Cdrv7JJ45L&#10;6VQ1qbNtY/ShMUTP8QfFGlZdVuehe+65cufKxtJqKZMPWgxDPigYjUS+kMylC4wxZdGuwAWXqDfx&#10;pNKUiUdkuQ/6rEw7RbrabFASUukM9pWZza2wibc9EEvGoI/xbNmln6H2Gz7/5V8cHh/QmhSNXthS&#10;GgWt1LKZxMbmBh7K4iKm2AZKdauUrsogSi3rhCmtHCa7Pcvko0cPzs0tkgHCJvH2zaW1pbieDqba&#10;8FrEM5fvHH5dWfZl0jeS3fjQfUfpjfTKQF5euKemZTXS1pRylXB/gIFGJjqaspbK+RAmkzSS4t/h&#10;MH9wbWbfiZ17TwcbANA2XWA4hNgHKTfmHfSU7Dgr5brZZvQPci+xPG853VbZOAMgmy3/+Fc++29+&#10;81/s2zflspvhOPb3e0+cOLBjfMfVa7MQxBmeJJVHgBut6L5LRXkw8Ky1W6eYrQGdmrXPfPqTv/HP&#10;vvLMUw995IkHDx/cH4lA84IQVPdAyRNGtPARJMQcV0gTa281+1oAS+oCRtU7qc00/HVi64hvHxwa&#10;4aus1StidqohdMgI7YW1DqBTW8IpyX+tW50oASoyr2q0dreT4BBga7+bPpy/WIyu5zUWnTvopNQJ&#10;aVyn7XnicG/UtMbLcysskY7sHDx+cC81Eo++WCJhUIx/0fX6A1dmbg+6rZMjoV4scktvfe3ty8FQ&#10;f2Q9unsQUkInmYpm01EYyBM7d99cWKJo/p9f+sxXv/z5ty/MAIudObLv9/7N15xW/fkL111WW2A0&#10;vBJJcLI98Mjpt159j6nB5LKXJSuiTRxgp2f7gzjMZFDZAa09IwGoIr7AhM7sWL/2DkBP/6HjOqur&#10;00CMmhThJFTUDhAXoFXDYbXj0EkiabEQI6j40rU7a6nE5Zu3909Pk+aGXIBraydWyGpbjUTuu+/4&#10;jqGQ29A6c+8RXFv/9u9fm19PrsYz7KwwB0B9Rtgktsf02XjWpGqlbD1z6NRxuzcEed/IQEL991HN&#10;fW5vqK9/h8szwLrA5Rh69/zFpz7xSZjtPn9fKBg2eO0794+9/PwL433BAZ8TPQrdfTjUt7ARMfaP&#10;vPDGT6dGDOdffvHtc+dvLczOXLtxfN/hlYWFc6+/wWMFZjQ1FPzHX3zq0L4xntD3Zzbwmp2annzk&#10;viMEBG9Gtwb9joDXf3chFolnKvkSJ0q1UNSxgcCcstPpHwp89tknT56a+uUvfyqycndjbTmaz37x&#10;Fz9z5/IVh8e/tU7CRYm9/c6J0Q9uvI8W1a5pxfN53IyPHjw4d+s6WD2DFF1uPF0lzTuVrQX6Q9GN&#10;aK1UrxZbzWrb6jKirrd6zfUSC8f2vvvvO/3YY/eeeWyMrDVnX7lQH9l1DIN+HtdPP3H/iX07bsG+&#10;XYhw7DiD/v37dz39icdPnZjC1IBDCzu6g/v22Cz6W3fuEpywsb5x6MhhnGoOT0//8CfvbiRjkwcH&#10;2hXoC7rxwcGnP/742+9caIisVSduRJ22y+sEe2IHk6tWT96/r7/PNjrsiW7kQNU5akQrbBBVaE83&#10;ydADQ4n5jo8mCWYGsXRuirM/v7kzOjLKlacaIUeBjhuNRIWByCND7iycW4N436PcY6tKRwtOdeTQ&#10;QUoIf1fWhyxH1QhEIYFVhHEBr0yqpjjiqmULbSJNB49wBqMo1K4ioZF+sS7agLbKHyXjFuuiDn+X&#10;dh8wrPcDjLmwfng1lql0AKIJUV6+vHvqsTL8E7PcpkioKzymvA7vtipaWV5ZfPPVsphRoVbOtw5M&#10;Des7Ndj4lOYCZB8oj8J5aoksHRqX0cgKD3+YZCrVVlEGHLx2ixgaC2Gt1SK8ocBO0WJGPbl7agra&#10;BopYwGrejz/gY3UFAYVhPRDyUebZlUK6wqORhyFGPDomiDjX62TMcLpdFdht1UYhU5BDGdYovLiq&#10;0Ca5sKWicIaREpHBhRCUt8H/Be9W5n6aEmC4kJ90WFhi310XXnR7CCJFlWOgOTYyIl8sOKJGOSb3&#10;zC+U1zA1Q696Itl73XPoyF+8943bszegvkBHMkNrLmTiGcWuEn2rftuDWJTEMtxyq7A67u/vA+NM&#10;JJJkCJL7yF3A/jo8MhChIeXb1XYXl2/5+8JHDp9EHkShYz3Hcv7hR+73Bl1dqaRGlQLUVo4H7Wwh&#10;tbi2DH/2w2BXIiRMgkvLtrKnS+lN2Mr3oNszFBPBu05T+8Jnn/rB332/U04FjBrysPRt3c69Y7Vc&#10;WdTr7VaKWlgutkiDaLaUv6hGJfooh6729t6W74xCiJsJRBslAWTB2VRu1T0LY2WhLHF2XW/YM3HU&#10;F03FjT6NXeSd5gPHhnRwTa/P0wHtmRxnyOPqV6JVeL7wufbsHmM9kc+U/9mvffXggb0sRtXakevZ&#10;hXsWjUaIg/6t3/xH//m//s2FC9ccMEzMus18nu90ZGRHKlt5/sUPrt1ceeajx+47feajn3xGbBE5&#10;X/lOus3du8Jf//dfe+mVD/7L//grZGqEfhsNUOpZNYKP6ZgzB30efNSEeai1luslIcYKAQJHcLff&#10;bcmm4hw54L2BkI0CSatULJThdG+uZ1mBpFOF/tFAsM9WzkHQa9mc+jSwpTClDTUM2JAS2YzmsD5d&#10;Kb9+bQbE8OTuqcFgP/FIEgUs/Q6xrMg/C4enzyqTUi3kmp6+qJf56rJo/Q5Lz3VLcbv0KrvRTAND&#10;gyKYWFvOblmuYDSNRZlRN93Xd/jQAUDBkqzV5XtBXn/w1FlL/8S/+93/WCxWHnnoyFYkutxsfOm5&#10;J65cmV/JpADh7dXqzz946sU334kDmxp62edy28FSYKLngMDfSQE3esWpUkzUBjCd8ngzUEGx12h7&#10;vK7J/kOrkeW+kHdy38nWn/3Ab+gsrmz+yZ99+/F79u49tHsrvhkc6EdkBrzI85vN5z73pc+trkQ7&#10;XSuE+c3NBHaeRPB+87vfev75VxfWFmF/xuNkU4KHZPU+/bvvvv3gqYdNBiuPV0U8tcCT9HiHNet0&#10;rXVvMEC6iMfvwmvK6/Xxn2v54triO9H1ZluvsbOGIZU1n3V6PEYcDXTas/t2Wm363/zPf9fvG1yK&#10;JjBOaBVqY6M7YKOaDeZKozK1a/hXvvx0PLne1no4o1G5uW2WYiZRzqevXb1sdQYwZv0f33g+li65&#10;sPY10TFrpnbuPH3kwNjEUDhov3bpzeP7dnzrRz88U927ujgPnzYWiWGMNLF3IluSDPOOalWRb5gb&#10;jSNTk5GVZfjdLEreffM1Yov2aqfZHfjtgd/7+jdT6QbEzbszC6xMvA47Czfu1k4dSng716pxL0GM&#10;2IqXdK5EOZN3YGRotsVqjf120+7R4cMTR6BG3y5C/XWYHCYy7x0ee60YuXTh9Z0Djxq6KokZxZpR&#10;98Hly1qJgpaV4drqOpxIgJwzp/b/7O0PMFuCPIS93+l7jydjKSkguB9YzDQ20O4ddjdSYJJnGs1K&#10;ci0DTWlk2C/UlXKJvpOSk8ogVwUTwkwHnXdJOXnL7YQTUFsZmFMSKuWyjHeSQNvkb4nApl5j3GQo&#10;UZmlctxQytrKmI0seq0yDpy7PcuDYrcLGs+bQounEUFBTfgwnXavVHPbUqUkIIV6bDSr41konYxZ&#10;fHSOO4koBpPI5im9uUyWk6wioTFdi8rH5a8TEYrCnpO5VCz2IECuADwkId92BZF22h28LG6pLNHh&#10;suQLWX9fgBopp0wVWiwUOcv+6b0naWF2jo6EyaTW08X97fdf7WzlvWqJy5gFeMkfYF/G4nG338up&#10;gxi0pbjNaLVLWcZTM7W/kCOaWnKJuJJzs3eQgaljWv5hVGMiTMVSyI0HQ+ETh494vA5lMCeAlttl&#10;m5mZJeYcjGBwcGhjddXj91M7iNXil+QzucGxUYhUdBLA4+vLqzSyaJNAZOlsyhLZIiXG4XEDiDMW&#10;7z6yuxDPRTaIMbZncphHmo/sGX7htStOn4/egYsF+LYdYqKQXr1ExyluqjKdhzvT/Ktv/GEpUf7h&#10;X3+TZXu7UuQ/07PpRScmvotoXjG74Y5hxqJKM7eh/F1ZXV3fWDcq4x5wDL5170CgqW/N3J1HnMJK&#10;Fcpio11PxDaWV9bGRiePHjuW3Ni898ypY/ef1Oq3J2YZG8WZVtD29Y1ITa3ZNUrdI3ZZspnQdnoV&#10;tMdYUkS43mCtPoJGAbZtLLL3HDvy+k/f8sqazzC7GdU1iug63CbHciansWDaopfkBOLJaDyFd2cU&#10;j0+NwIIaVVqhgEFismNzBWKlLI+Mwr+DD9TbC6rfxVyj0pDef+uuSHxbuuQmlIOtN759uVpATK13&#10;uKyJZGpq5ziI/t2l1cCgV9dprK1GLCbb//OvfmNyYqdiG7XVEqUFTMEeQr9to1T+J1/9FCNwKptV&#10;niPmVr25urZJbNeBnYOPnDl84p6T9KnSEYh+mXcLvq+1CAehefbM/tOn/9MLP3mdhR9wU6MtJAGu&#10;ieS7LS5jIdbn75udX/aFvbDSOSlgALihczvDv/RrT4X84c2t6E9efvn6nVs80kiJNlazwZATegJX&#10;LJPIMdJhtZHKVHm6nHYktjak63Agcrl6n9NK481UvLlWAM+FixtP5ylDE6F+kzXAWziya/zu7Zm9&#10;O8e7ar7Pl3I9swvJrVC8qfFAkCgqJGsVCYaQgAtS5HKZSi6daqqQDJ14A6kWivOjUX3k3oe57IVG&#10;HZCKOyBXzK6tL9ZrZWxmBwfCSCN27Nhz7NDJpY0o0MCzzz68Hs3+hz/9bifv+Mrnn37ysft/7bf/&#10;Y6pUFoREHAeau8dHe65jip3c6dHiOmJECsiEvUAFYIDOo5LLiCUe/VatQJwud1QCRUen/eVf+tzG&#10;yvpbb1+a2r2Ht8/tClJGDg7bGpie19cSk3ull+0tntKJhMMXzrYKv//bf1DiadTrAv7BamUrrxYi&#10;CKWhr3AmNkRALGs2RSTUVLW6b//op/NL6z6f69lH7p+ePlhvVBPJ+Vhqbd9Y4/jezNpKloTpxa2t&#10;Rx99oB3ZAvJCcDA+6Zge21iZj1579cZKXxxrFoaJx049nsomaELN3EXg9Ub94npsYSNmESTakV5b&#10;78rWU3dpdpEZPVusn788d3crx600NTJwYDLYN9B/5v571lfvvvT2q7/1b38nE1mNx9gIZ+h5xL7A&#10;5EJlm8kW72ysh0M72yoig8PX0+dnfllLVW7djq2sVwZGKqlUoqmed9rUzfU4g6zBZiOvCFFgqVxI&#10;prLwDZkNShlwxzbacJfX7vZZKpHo1D37P/ro/UM243/9o7/h1S+88X0CiVyNPRBbX37l/FpkwxPy&#10;jff3sSWw0KuJ8QdTI9nr4pq/sLCSJ2hMZ9YpgdnMrZl9u6eSsU0tcs1KZ7zfvpjLkt5MIb98/XbP&#10;GZ1nhCAzZIAbG1scsol0anSojz3m6MRwuVjoSOgLj2IFRyUeaEiwPbfgtiJ+ciJxSPLxRUknoLa+&#10;Z5M7OzsrJq9GEas4HDZGLupcWx0HBoN+Ozaaklmtw1Zh11nK0wnJYMpMiVqG30dJ0ygHXpn3VCya&#10;7O/qVdkncjCxw6rVAr5ADrcvthhaLaQk3BalUqqhgRGN5tUg1o9dyVpptnvZ1/wnh9O27RakhfZR&#10;VmZwAi5vGxgoeqNA2SqDDHYPnxT60j1Hjpy69+j+Q/vef+fdn/z4xW9myCk2nDg49Uuf/dTQxdlb&#10;8yugmoJpt7vYSvGbErE4Jz71jIEV6gnz0vDAYDQW4+PzqVG8JLcSSHEKIiduIAxVIUVMcsIpYXt4&#10;4sSRA4enJ3ZNsHOVk1hcgUXKyHNqPXPwOc0TSwvr77xx6ebcSiA8QGGiXXW43UycQN580FQ8IY4E&#10;ZDuox96g3IOrkkCn6WVn0vGU1bVaub2MkpmBM76V43ehHfjpOze51sVcXjgr4qGsbFikExPBVlff&#10;W0luK9Y5rAwUktsrl52kT9A3VetEkkDpABvgs6nUWWO+XMvibKYvc3Wwb7UZLVjDwYMQmbzNVsiV&#10;An4vv2ppIyEZmZDXGU5k/Skeah6HIZfezKU1p0+deeAj9+pYEOgNKr+vpcJd5JZaWF7GlEOjbivx&#10;2eu2t+MIOr0+QGIilBN2z+hP+2Hg6PbMKnLDo5Ozd1aKKRSdaH7taTThmlahUWLNqG+imjWITaVO&#10;C0uo01QlSa/cqFUuhmC6OFhmCjt3jqg0na6KbtT2QABNL6JUjV30CsVUOTuTZ1fO42F1yBBKwkWo&#10;j+1jhZ+EsL60tDoyijmuT2/qbi6VasXK1/6PT5N+oOI1pJqi/V5ZXkL1ZhRLla6y9wYbqf3yFz/2&#10;wovnVjZTcZV8BIZjNmkffvDwgQOj8fgmg2ZX+WJ12j2+g3z0vlBocyOCsG//7uDe6S/9wX/6c57k&#10;aibL0MBrWiwsZqHsYGJj4FygVBmAf5utf/SFT99/7LCQPTqakaGBL33hs+zFX3vt3AsvXnC59IgI&#10;UZXwvY+P9nPtoQgFhmwuH5SQRsAnPmSkd3PcEJAqzgkVyXjy+Rxep2tudvHe4weBKxGvs/l56uF7&#10;cwcn9SLgg+TcrJbLPcmWnAMyoneG+kPZrSV6PNGLEnZIn26xLq6sC92gLbFQLWV2ITQnBD9G4/Su&#10;XWDTqQyLJYkx8IjjKR26jip09oGj//D9c5ubUe2oKei1xzaWNpbxUdDff3L36vzm3ZVZq8H6a198&#10;5vf/+zcm+/rCXn+3lHvovvuXljfU8kmjdlH4tQofHpE0xNjbMzdOnjpcFNE8Tw5cUy2nr9XsBnda&#10;31jm4gLIBwPOndMTDVlWwJG2tRtiHUoV3Yps3Vq7+9XwV9KRSAMOTLXs9PjAFOCxBIIeKAnpTK5W&#10;TLnctjSwXVXgI8TpkHxY1HdUPjN3+1o0+u//+x8XylVgoXRk/Vvl7L7DI2+8842QLnn8xO73L63T&#10;vz98wvT//YupL371/J+txscQgteKI4N9JFJXcnOPPzT8zoXpQ6ceevWN85feuXbo4EF8Z/74d34P&#10;Gx5P0A5NOx2PbW1El0Ku1bUoMsFumu1N3Tkg528ik2h03YM7Rwnk3Tc9YqwUbt66fub+YyS3Jzfj&#10;9Ps8kNduzFqcptnFlQKmZ50GrOHf/p+vdzsDFWJwYe1z4Gmb714+Z3QZXnzr7cJmKatSYPDa6Yr1&#10;K15IpvPvXbB7nOxLRfII3QMJv12IciV8z4VYgamXi/KaWs8MDw7eeOecx9R87mOPBO2WNKqXFreo&#10;WyZgbff6rRlhJFXRzefvuedofOUaqCizoIRR6IhdMl+6ckMOnJ4xU7fNkBSNxc0m13oiP7UrMHN1&#10;1aiQm9tzS9AtVVxaneUFdjxtICoUWjXhx66sRvHhDYeDRWGmoDEVE1BVL9VNTUpBvS7Z1GJ+IDiW&#10;OLxTv5iPlb6FPM5ePhv/9A2EedHlhRXommaHjQjbbbqomsb4l+yK2HqC1vAXGN28gBJeX1SsGww8&#10;y1qRO9aVqZa2l4wt6xIRuIu2JkGyiNUKOskTxa+MN+MateEjMY2VtkgTOySpOamO2CK2FcrKlk1m&#10;XJ1u164pAFUAf4bEeokux6VXHw1xV6BPfFeYU/1+4JLAgw+evv/+0zwFifjWu2+/uTi/CoLKzzYr&#10;7Xcu3H7//TkJ1RFUyTQwNMiRha8hkwAVjh0WT6vJKXoEjtB4MkGJcXpcDW0jk87wRZhlLyoXBKy1&#10;IhwR8ZUYGx/9yMceIdEhurU5v3SHiZ+nFuMizBspw2GAeFT/JvPAUPjzv/zM5Yu3vveDV5gHXR4v&#10;0LTN5QJcufz++3xrKErdIc/pew6++eO3p0/um7t6G3Rd+mmDoX94kNWpUQx6kRVV7U6nxIpUqqHB&#10;PkIgwEnNSu3KeSRGWJKE0+n0Bj1p902CpfVGBRV214ksE7ddG94xwmCKjQv2VEDoAJIeJxhUx+ny&#10;jQ3b4pkUc0SVggRRhUAMj5e/WBU2eauQy/Z5bFyyyZHxUp5J39lo14xNE4VWAh0Enu0GfN6PfPJR&#10;5PXaD7lRyqNMohJW14lmSkuQrFExnXV6Ba93W9vm9F3xdtQrFW1P8yNuBJ0eeLftfcsB3uh+9ONn&#10;/9vXvzM0MJzI5joqRWBkfHiWj1Ztqmz6rglJWUOE2BTZrk4ZidbErVeuhVaXK2Tstl21jnjYKkhY&#10;nhbJiRF6mEAp8oRSzxoSmIfZwupyVGzSvBwODNOwZF1cbo5d0V+12slMATs8bvUj+/c+/OBZnQLb&#10;hbHeaCST8UIxDwe2lzav2W4UtVAm901P5kv1+VZn24BwW5SrIFSue1vhBqKG3U47Tya2uIRi20lv&#10;oJXlP8Ef4qnSQbllTW9tufxeiivGbEh5JS7CpGcEo2HcjG2wwDGqBouxslwtnzh2Yt++o3/0J9/J&#10;Ly5UWih32S+4vQHbUjQOzIsjFe4WBHWdPXGMFSBTEUvWANCwp53JNTgQORiL5Q65zHjs9SIpkvFN&#10;F9IxvfDMq2pSA3zrKPa8Vs2oAbclaBz0+UP1DkTEknL8RnnXENu6DwPzesG8Bk170C9GoPhWQDyX&#10;pt6EO69HQBQRrGsX52e+8LmPTB04vDS/KATswWGIuYy3XHav01aIRypdfcju2TXo/u1/+U/pqF56&#10;8fkbcze55HYZlra/BB4WLjF6OlAPImH5suOp5IBZendMp2IZcYXHyWRi7/5m+wWYFM16ZXjP7mY1&#10;r1VZMb3AIAj6uBH5xSOUJHKuPQbpbRUT3O0PWGz6ZLdp6ne2QwG6XP3xqd3VzsAPX/kgsnHz7jvP&#10;2zQ4zGFsoC2UGl//5rez1YaEdQjTpVtOzV69UN074Zje4/7J+cWFmYpCKg4fnwj++pceK2Ta/QPc&#10;fjhjIGpvrsfaqRoSQMuOqT1Xbt5EnRzdnHvx++uxqLiDSRvbqruQynWbd2aXaY5ywIB6WXehwCnl&#10;qiG3HdWHqd70B7ybkY1RnzNXLEPJKXXMdOtIh9biKUTJfpd/7u6qU2dMpLrReH69kegfHIXJaeub&#10;rK2neJLZCRC1AIjYkNgQmXiS6TJ7LmmWu/qZ2+hNtYTRSsppu8354LaTkcGtyHCpHx8JrK4jsDax&#10;nPP7zawI52fn2k8+CEUrl8i63C0JqdBp7s6s19AFg1HoTXLPGMwKw1IOLMqUCfh9C+6JwcGzK5Y+&#10;nQ5GfJvR+LnXXoPPb8iR7av3yKHUPf/OB20VQq787JA4Im6CGVumKqiHBCGAIZXKqAW86DthPFgE&#10;sSMKXhzKaKT4+mvClDFJtBn/UvFphcSLcJNpT6Va0tHKqCChoMb/HbrZavfOB61armFaZFExMSxM&#10;CTkpFvPUQm6tHC562LXbLBKsKXOtoccNVpMth4DEVNfKJT6mh/6OZHION6TDVgGfeYgyqbSE72i6&#10;IKt8zFwDwWsH+o9B2fLRXN+8fkusEtpCGuglrBkEt5dTmPAZGvGRkZGHHzrj9TpoMl579WV+gMGR&#10;u+vhhx+6fPUWJzLNKgsvpCk4vfCeYA/Ft2L8gV6kB03B8nT7vMxOQAX0LpgqM2eW8FMEYda1WOIi&#10;cRFvYRL9yLcR4YP+sScesDusV69dokZoxadcXL+pCFkNMoe17g0hOYaDfYcOsI8Yg3G5d/+OpzsP&#10;v/DCG23sbrSQnBu04AOjo1aLbenuHN/b5kqUyQbnO6qp6nY0TnKSTGaN+so4llH8grtStrm2uA8q&#10;V6wOVV/wdjmLVGVSru09n7yeJ3VvfyqbSGBdhGJ2l9OitxUKsfGBIe5+hJvsJ/Azi2xuYd+XLZfQ&#10;yVQ0YsSJG3GZC5loiisQJCj69oCv1Ghs5fKEKGsaNZuQWoX8yC3YaitOkU7/3C88h8eg3mRRjrZa&#10;ZXEC94VcwvRWKqHWprreKkvIciotzqD85RUdSaP/sHyqIbvTI7aoxbAKBeqIkxne+o8/dhKSBJdL&#10;b9TWKs2NWBynIsmE6ZHROt3eAc2zbRSbNG0uk2Stq+8CFLVBR8UUpKOcd2GkyPpWq/QWehXWI+5w&#10;gsiZDRgFc2Glg6NXMWj7kQlDotVq+voCy2vrAZ8dA1KLzQ78ko9nfvXLnzXI2l7bUrc1B8vW1pZa&#10;dvQwm54CV3n9aroH9u/Z2MxsjRfTiVRTMqjNddmZt1WbqVGh5RK3YDD2MszpkfW4r+l1yjiXdRok&#10;cm1bRUbgMNX2YY0z0M/Ti46b+QtoxaIz4ERC953L2LXyYfmIak+OVwiC9LZZ8ueTG0hv4GVvZSIN&#10;qy0UpgupBQK+Qra578DUz//CL0aiyXcuXfirb78IiaTRwToCOLb67pXI2LBzI7MUdI5xbvTSXfkS&#10;IUrw7jFs6oX7gQFi83bm+D4YoFCj9584CsmtkMnr7dZGgWGuhNqoTtJQezvevtd8mbTt3VM7ukJs&#10;7G77UnWRMTg1QlsDltIGQuF7zp557e23vQ53W+LY1X6Aa86PakSGryKLW/t3Tbqs+oXIJgYFjPW6&#10;VrkX16lkS+LhxCNNY4zdkN8ppjAelxXBGDcEXQhEASD6kNu6BUkvTYmpYtWYKGU8+qZNQ1yBXkEa&#10;rF3hd9h/7uAjFy6+RV6FRRIoxTGGu3u43/ngEfuPX4tM7Bie3u1avXXTE3K+MbvU53PUMpmLb73q&#10;0DHBOgb8gXa+enJkOF2uxLKk/A6w89O313gannwkjILh3Er30Scff/PKtblbzd1944ePt3sPRi8J&#10;mmtz8c4mmJNDp33le99ZXFkVn/x2dmb+TqySbeo6dqEQco2k/mSShelDw2TWQrgTdokG/Eb6T51R&#10;7VKajUyuSoQ37g0ri7Hby3cIIXrz3beTq1FPIJSrlHx+7Kvt8Xy6abAbO/lUcjmVNgwQZ6Z3WbXG&#10;2FoavjuqHq2SWWPkdrtYmBwf5M1eu77gcHvL+Tx3bD4nDVYo4IbQXLUbDWV5rgFvXS5LMV/z+n0d&#10;WctqE9Bia10o3OCfsDwQW1h02Fkv+vyBxHrc7ESg1Frd3DRJsJVRlvFktIrxxSoRH82uCq+QiiZy&#10;w/fffc/v8yPS0LaMoZCbUURpToSa5CJFo5gU72phrXcIvdUp6Vk+J34mQFmUKxeyzhrqIxcQKzs1&#10;KLviCI8hEdwilugMAOh2YQwpS6qNSGR0ZOS+04dTqfwPvv8iPurs9UdGBkf271q4Nkvv2OxFhsFr&#10;42EGfbXbKUtwZAiBEAmveP6JyVSl2cRzwOYmDAM1u5jGNGT91uBwkq2tKgyS2GgURAjEHCDRCQtJ&#10;wzAtRhMY+I2NTxQlhV5YLzrl+2O22+K5qLlrdXvpTfGvb7pleC1xP3msIqRpinkCyWU2NqZMqCar&#10;7s3zr6svs61VlvrUcz44hmJyLrfBjcxJ3HeVRbBVLotmz+6peJINThtfSEoMZyh7S71HjgVmj0at&#10;if07R2LQ78/kZI+Doq0uCeHmTr7kD0JN2hVLRKprCBPaRkXI7dkN9kqY2loKrTSeiP7slQiWAIfx&#10;I50YndgZGh8PY/iMgEp4RuILJMwkFFBpzDBjmeGJ4fXZZabtbIbpk6B7FJrSQNMBcBl9IVcmkeXF&#10;h8cH15Y2epG+PCNDQ+AjKpBWRaZ0TQaJSdEpa1Z1OGt7amiG5Uefee7FN/+vj3zsVOLO1ffefxdH&#10;ClAOp8VsL1kC/n4+iUOvG7CYZlY2ucOEX6eCUR1+t8Pr20qmdSogwud0c90RnoJZc3zUKgW6ZUQd&#10;4DwPPHD/2N7dkCMUUt9L/G31oMv5hWWdUlJoRMolPSQnoe5DqY++hxh2e8l/nQ9j3FuiZOnF/0kg&#10;Skc8/wVd1h07uWt0R+jb3/qpw2fip2udFi1ht6Vaxq746/HAIgYlh6vDXqzR9oXDXWWvxbHLYQr6&#10;1AMYJQ+YvhXKfBeEWk2HXUXHUlkI4NxQF4L9nlymxMZtYzNG5QuGvKurG1hheLymvATQamObyWef&#10;fGR0bETdAbKC53XW19Z6Eaq9UVujUvAUGwBuDlbjtScePztza6kdcONiwzTRENFV7wtTbZBAC1wT&#10;bW8Rycmjwh6kVaU/QfhfLtZ7SefU/nQybXA4abYTeFf63XS+MsN2admA8AdF+6Lt0H3xP1b8gkwQ&#10;7o3MYoD6mEnFE1ug2aloXicUBkN/eGhyzObyes6dOwfkHwx4hweCmVwqEPbW5C60MP9uZqtvXoo/&#10;cqKfpnhb6KSi5sEHWFYIro3wtND4kz/+3mQ46MGQuatd21wmtfvOSmJhnbglwl9t/pB/NnGXT6eX&#10;1HfJEZOsEk17jFWl0Sx8vVqF1hhTd4qiygUkGEe4Ht/+y7998NHHtxK4aWPfqLPbXdCyBIvQy9ih&#10;NvaUSfHgTvMA6c1vXLq2b3zXqNQNeact6cSlqemFGYCzMfPnkpkBF+Nxt5rP1bChFg1Wd2UN+F0w&#10;NFpZljmpZK3fzxaN9Gu1Q2HyHugjLhjIympzJ1PC9ZBWrMssDZcqVsymagWNrqwPeyteZ+vhnd67&#10;l9f/9VcfbeQC+aqZnhl5OUmPp+/pZ+n3wcyNkbGhsMudimKJkdeVUkZ9+PTewy2tuT/grYvzBx+A&#10;jl5ufuH2ye1LDefqdZ64JwzZ7PrteafTeP7Nm1kyetCossVr4SBvbapJS+zWQNaxxhRGqqjMGFVb&#10;6rIjEtVrS48dOXjp1mw+31nOJAo1lOTaalE8rcYD/ssL2VSxe/laRHzdIKvmkk6Pv9LqzJFM0mng&#10;RXpoeuedazeT4gCsl8lP4mbkFDSZ7ZdnF3fsmWzOrwI2yD5Kh/AS7KQuhm0yd6GZMaeSkr9isTPS&#10;SbgTbSJO9Bg3MszgeoP1GUf4YiQ6uXPs7lacOZdeYGtpeXQI/bdRZ/RiNxtw2zY23u0IB7EjKcwq&#10;PE5lgXWHh0fQwl54/wIudz0MiK9/ZHSUYqNXG0RMmdjIwC6UGCUKp/jcMkAS+CXnEKVUooG0cqJC&#10;KKEM0xSY7cZMuYGLAlqUoMd9/co1xGCswBi9j+wJ//CFRdVQEhrQSKS2WLMhonM6XZRrJkKJM663&#10;JM2624Ao63ZYODHgLae7aXJmYMaCR/P7ILVyxvJFUbHNbpMkUIIAqI8gm1p64larLySx1j08WG5p&#10;vZAvwXgLtXxD7nKMA+3xzQic5EQ0JnbrlWpRp+0x7fmpjjKqAI+VQVz1xXCGu7Kt5PW5DioFAOog&#10;tE1xYtQ4DcaFxcWeVdXSwnx3O+1SwyvQiFy9dp3zTdE7O2JoajGRBtNbVwnsyIvjSdRpb1YjvdbZ&#10;LHFpGH43YbqPjQ5vbK6q7V6nFwO+HbetUxxVrRpCeg5Zyg+QOLy33n7rUPHwqVPHpnYNra3HgEnU&#10;mlV2Otz7DMe8kDvoGJkcXF/ZfOzxB19+6XVQB1EmMI+53Vl89xymh548+qO/PU+iH97RXDq0aBwY&#10;IG2DI8NE8SgMX8qV1KpebdeofM3e55aTWAdBzu0gu62tNdpt9POSG1xr0IVL+pwmEnCZgx4nD6E3&#10;4FbkHjtfGweGx2tPFVLsk30h/EdMwB0WGZ1gI/EdVfDhw70AgNQTCDzyiSfFb7s3H6t3oq5Qe+b2&#10;jMpykiKhrCbavSqpLrgIZ7vKwUDWWNt9XC+zQtdba2q2g1o+xH4Vibmvz2e22qtlKkTTFTSHHP7F&#10;mc3erCMex5p2tdHu6cNQoOPNxzthXsN7BR0bX7qiJ/JEyyDIE1Vva/4X00zeuWx29U3JjK1AgmMB&#10;gAGTzeosZQvpTFaN4u1MpkBDzdpgbLj/maef7OXMNITdBWO7gORLeNfbocfb73o7sq0r1GtDp/GJ&#10;j9/7k9fezxaK6bXEvccmPgxM7ZHIumrx3Isj16rBXeXNybCGkQrW2IZMttZLc4XFIIYmWDyz3miK&#10;fT59AuUnW9O9cmnV6fYbNTgJW53ayp4xq8bguhXBuduByyZZVMAECBYnJsLYqkxPhJcj6zA4aiPh&#10;HZM7zGIEqkd0v5XIVFNFNmMOtymeRS2o73NZMNNzDbl7sToGwTURNCEYl+wk3sb83Q24YTO3lk8/&#10;tF/5FDYcNu31m0tJYiLreWh9q+KQ0ovRUJmF6maAdeEJDiytruHuy1qFz8INxM09Nr6rVG9mFhd2&#10;T+0Mnw3Pr6y1JQetjfMmviS8PXWFBN4QGnenffTQfi4a7No3L75t0bYH7M6trY1+s0/wAhH9COCm&#10;MIkOjs3ccm67g6xQOFXFQtZmttGJ0RXBJRFKMkHC3Zpba7lyZbH/0UPqztUo3EW2/XwRIZRC7dbC&#10;RsrqcWiGLFVb5Wq7EZ/Rr2UrW/HcjL7jw1FlvcxuImvoXkml9u+Y9FA4al3JqYRgLKpefWBdG/Ly&#10;Ry5zt1PqxJJtVx9PupxXB3b1rSZjxTiEm8zA4IBJcEuF2qilHssg3CT0Wns+jVSgtnx3nl7K4CSM&#10;xtWolwpgDlRTSSbGH4VhElmXngHLRuCGqnkUtnSqgesE0ILRjGt5DN0LCAZEvGI2Pz4QjBdTPJSX&#10;37qUzZLaQcyNi9urkEug6bDwq+siVwo6XG9EUxS+ShG6FZhXD7HQZbMlncmajsXAQe3KVBzPREGO&#10;MCgw6qBN0c3ICqctQaG4z3eUcQLT25tvnafGEIPRoi82mOZm14OD/TBCpcKR2Nhq4C5q7Fiu3rh1&#10;4erMx544c2Tn8CauL1pJlM7lCHUxqAdGt7C0dO/p0//wDz+UA1cdLL1kb2BGxfjpCjdK3q0YYfYC&#10;rnFMwOUf/yDxYxGaF5epoaZ44Xw0leUZIR7DgeCuqZ1f+MVnx/sDJPf97tf/Ip1P7Rwd+qu/P7e4&#10;tBEcCOGRAZHf73OXCzWRKICHqcQNKJ/Vco2o0f4QblZ1MVkj+KlRwbiN+xa0tifwS2zF2bB6Qz7g&#10;Pa4bXg0SNe+wq//YdfslsAScXChm3LVtoc0waAgegWjCYcOAua9vcG5+EcU82hKNgLH4B+kdGOFJ&#10;TwmMbFSuXcJ+ZzvF98IjjKG/xLHKdC5ovOo71cJMSpWGYGaOz547PJfM5/PHogk1NWmQUDIUTuwY&#10;v3rl+vDwMLQgpHd5Al6wcBdNDjKYQCaTUTatAJNNRBZ46lrsFkpHsM+TQW8pmoFege70+p7eDd4r&#10;B91e4IwA9SpVVw2vl69eS8YTDz5wv15/kUJH9DXSK1namU2YC4E05GKFa6lbWsnQ/LFIhkRHSiBW&#10;s6uW2Ni/vf6zG40Ko1RZ2ghmRZwlxM6pefXyjPW4TRkKd1oSANdVwTtyOfTbR7hq27jmACzg9aBw&#10;ysEH10zZE8qbV0hJmfslWzSjZYrFsc5H2kUmdF/AizmRSa8d9BkzxSIaAHRGWrX/pJRy4UaGB1YW&#10;V0m3f+bZp7E8N5j+V9J2uxeTEN2K8bWJyFvGKa0qnPoeGq39MF5Up9mWrfSOY9WfSKJZj3jb7bUu&#10;ag+hLrHMbKCfn3rmwT/6r99Ft5PYyLe6eT4GE2xLLSZBg2poDWS/gm8OXoRi+uX3+WJba8HgEBL+&#10;dsVUS7cHpoL0kuxzSFbQkfAo0SgCL+ukRMg4buB7arf27JskndkWtK5WK8V83eYw4q/NvMtjyrP7&#10;lS99FmK2pGHIeCow5MryilZpsTUfrn/Vcq2HXWgVZMjh0ZycHLe/ezO5hTcvInaTrE61Uho0ilzW&#10;7WyPuBIs2d2GwVsyisHco8+pqWWNMgCEvm+1FvNr0l1yONFWi1W1hjXSgWMPefxhSE+Xr12b3N2v&#10;16LgqMNx01Y5wmiYaLT9KOJqtWI6XTg0OXzm3hN+X9/1q5cp0ur0QbdZOnJo31x8FfFzuUgWOVYA&#10;1cDOoT07B0Q5JsOeMijiUWFurtRUTLqeA5GzKpEs6HoxsG09R9OFD64vLaxyEwyRdeAno0qYKurb&#10;VuHRXLFW+403XzlzcA9iN7TnDREOsR1pseqLpoSjBNmagHECeq5cWrh18favf+WJzVj0W//w7f7+&#10;3Q6boWe0yhOLAC4UDpeK1XisiNFVLF88DebIdKY1qKhraTaV7ROdpUXECV0hmfOf4YaAbkNilK5a&#10;14Z4yQMiJBGxeasIQKi20Vw3pbcRJXBTpynrLfNb0Y5RmxvHzUoz7zQVtOZEOV4rO24SHCOm/ATw&#10;aDQPef40k9DGfghK6DaagiYX4iFY9TatfmDS4QyKydm+ozs8jiGfh/fp7Got1ZZ2IZLXWd0xq65i&#10;tqzlkpVmGzVRS0yu9LFKroYFfLextZJqjQWk+ihewub8RrsYN4ttqaPeNRYJMiX0t9kpQ3kQHF1O&#10;NcSgTSXHAAFlMbyZScVhgbWRpOW5ywIuoi5Z36Kz1GVShaEBb75YZ5+dK+f41YOD4bGRIe71dy5e&#10;4yKuRdYZjkmVKoImtkrq+UX+oXv7zRt9/Z4OccXltovzBOcQUfbIm8EsiSJWEVBXY3eJCBv6s+BW&#10;mg4albnZ25zsI4O+VjPDFuPFn146eHj63M9eoy6RZ5zKJ5uGNnym0aER3PeLeb5tK7KHjoHwtO78&#10;ncju/SOEH3JbMvPNzczghh/qc/eAOvVg6TDW4dOp3YsUBGZiLGBB0dB4kO/G0+aw413TFSO9LP7v&#10;AoRKvyheITogiX6vJJevLV6LrO+pp8x8WV/71Y9xHty+tnT7+iqQKZKP6Fqk3ReAedULdhRKsBxM&#10;wISyWlZB1DWqPE4ydLQhf4CqCItqfHzH3NysWphQ8HQMUnoFt1IG6FDIIOMLQsTudvr0/z9T7xkk&#10;63mdiX2pc+6enMNNc/PFBXAhkIAAEiIBMIiUVtqVarckre2VS+Xdcir/8g/7n8vlWm+Vt/xr7ZVL&#10;Lq0lUSIlESSYQMSLfHOanHp6Zjrn+AU/55y3BwBR4OBiZrr7+97vfc95zhMIrHD4A/BIj7gmVGBB&#10;jBfyw2xoZOfo6Jmnrh0i9qNdJwunTLp4lIfgxKLY7QFDgwQpURuAWFAb8QM2tjKUGBjvjKRGWWbp&#10;qR6Aa0cU6tJwoAoBNbdcqnLGM21wIN5jj75z6w6Ybn3KAieGHvEewJHW8c4tMmiMRKgsQGYqMPou&#10;hFLAKixo97vk8i+3QrKeaHAp25rueso6nM9UrodU/jS3WgZg9r/70Y/DiOUBPZI+u8UVtba+uQGp&#10;TGoyRZ5Fiws7m5viKUT2KYZRLhRxbKGyKeaKADzozRjEiER3aBL5HCbMfRqyMqNFc9iPii0SdB5K&#10;8ozLoCEgbSJoXRCPRy15CKQYEC51en/YJjganVm1xEbrwskBh/eg2um3XRuld6HTX5rIXLpxFXNB&#10;GCQiQWB/OwegFWPXjXVoy4LPv/TVhXOLnsK/OerHZsyk19nf3wOnirch8t/kK6JJE8bQGTobOGwZ&#10;RM/jrprXPHdjhk9uKGXoqHOWc4xkEua4IyOR689c/Ojm7XgySrrggXb21NLdB6sGb44dsFR9IMGj&#10;ZNdW11cNC3akIJK0K/nVxaWxfkcfT86wOlYX+g8pezhdjQtSOpihL4O1ETDavd0sMomABiJHtt3a&#10;A3iO05SjJm2EUUN16jcFsKAa4vj4CFASDQLpuNWk5RasxhvmAbCOCeqY3je//tX/6X/+P1OxACVg&#10;8gj5hHZMMREUxKqzGzOVt4T58m9AZQdSFJVUBCDryPSIRuM0KyKCN235VEpR74f0jm4+t6/7vJGR&#10;US70EMBXffGFl2/+bP3M2Xlwzdc3ssl4qhvqgioCp4Mz6WuPHz5eXD5FQ2s+6eZnJsCmvrfWB9V5&#10;c7vaR25JyCgc1nmaRzfHY7WJS2wvGK9QlCfeJ5Y4CoNQv0WQEd0+8GjNMCJsYmEMG9PpJLbX4+NH&#10;Jpmx8bCdsqlBLnInpifAuchXSqQTdGhnwaUCJGYT54c54QAHHHtrY3f1waptf51C/3CKu3qNLIDo&#10;JsIdCNbOgNeyB4VWsf/gYP/8byXiyQy4WVzvs4qPqhZcywElB/IlZ+TMYV6a6RLYTqeR6ApgHw8C&#10;yWgyhNE7/OJMMwID77ZNyWR2QHv71r0fVYu+fhMnijsDzVI3D0ejfi+ZDh1p3aMavxaVFKxytkRA&#10;6M77bH+7hN5Bq6KY0K/7rIvjSPIIRSL4V3+DxHg4yCGx7vxq+5OcYbZ3iWAHELZtEQQEHxnaY8ht&#10;Ev/zhVbGzVNa3unDsyZumNNB9JfAzJv1YuuDzx4hkQG2l1gS9SZ8YmFp7/38nXt61HLooSNGutPp&#10;ZsZiAJvh5awzuWZsLFmswj3D9+jhOnYHGEEuLKQjSBgw/a+89PzywhQIou9+cJu849GophPp8cTI&#10;wNmCDfhoIggpFXovTb+7ujF/ZgZGZdQERYL4vYiaIXKsAQfgQafZmpkdw83kShpcG1LR90mjjO6h&#10;l5mcwG2G13++WMkeFZ4Oegvz0we1TZKjoFwmA8KO1Xcg/L50+my+VCG/HxR/UEFQHJhDOmd80e58&#10;8OEn+E4EBposTcYDgAcBFn1YSdiOpPanDFcK/kyhTcUzhn8Sr7Dfq9Xa6KRhuVAulKPJOEolfA5U&#10;G0ijALqFm9gjBRUZ5gWRFR1O/83aT00u6XK5Q18sBPwWHtc2Mrscyhml1ojnWxSoTCF+hkBiGP9Z&#10;tpE9yJ6/sAIvNiwOlHFwKg1DY0Em+ND2kHcRFDjVWjkeCyeT1DxpwmUmUQSRgPDpyFibdHQeBZo2&#10;G8sTk/m9zSvnLj5aX0P9jNBy1AQIceNsBj/Ld+DYA/NUWBJQ40KUgnCQwqKIV8itCPdiBhM6GMln&#10;3r6mzS/MA3SFHkZww/RoBtvI137r5Z/++M1L166sPnpCHFr4u7XaOK7wVCczaYTtYOWPjMCOqg9w&#10;s1ap4ShNp2I0vmNODSk8WUdJtvjkROEw8qurI11kGDobtDmOMZwz4QmogxWFU4cuKQl8sbzJ6dmw&#10;fuPGsyCaASbsANhg6iP2oMmp6aOjQ/yemYX53N4+tezI0833UNshMwCgdCgaBuzP95Bzm/k0M9QU&#10;jjmlOrPgDDpNqaUmn0bEd4EFk/ZTI8+3wWPBJy0sDGU80gjTCImqEkq1PCxUOmQCmcLkrPFoHWRj&#10;Z+CbSUQmzywifQJDFzzevmTyqVde1MjNg2gZ8pASX8Yd7O5t28ovQXc81a7JXFHj1ptbE0sTnq82&#10;FLB4gp17Aga6MoZ0hRJPZ4vBVBQcSa9/83qzUsT84uNPH2I7nAHz/v5jEgYaLjApp9XF6d1rdB6u&#10;7s/NJ4rZBiys4lF/yJdAmVbrlTNamporOkKxX+MYxc/ZROjTEfMIDaiXP4Q5lkVJC2iP2m08zji8&#10;seMH3SDJld3m66++EPAL94i3TDByCwWpsJhqL+UFC2GIS+zxm6cFShWMq83OZFbOn86RQ5ijD0P7&#10;XFf9rEDfPLBjzJ4XGSZO6ELhaosdiHAqQ8eYpFWtEg0ChST5FfsHSL/q06v0EBQCaqpm7G/vrjyz&#10;pNNUBlmbBAxvbeSmJpLhUBw8VhA9YIqIYy6X3Yd6GooZcO6F+Dc3Nb29l13ILH326AGM2VZvb0Xw&#10;5KFQhTMnEWQIrUdVmssXkQgk03GPMNXBbCoxHSRCL/lQYZGEEIEHl2MbWitIVvL7ZTysk2MJuuMG&#10;94MUwgIeZxDkyDZemv5HQkcgWX2WVtMvpmkWLYlQ3Gk5LtrWkcnkq994/eFWSQh5jGj18HjiPM4X&#10;y+lMolMuIxJHZxtVpmfRocnMNZdYMCyWYocx3HuaSg7Ic1UkWhZOICi2w1D0G86zLz6DyRp85IyZ&#10;SUfvHuSrjwat3V0KOKvBOLfeBW3MPmyAqgGmTRvm/kvIjgV2ysJqnKkBA2QS7uc9sFDKho6YHpgz&#10;gBU1qVtfm14ci8Wp0SfcjlWN/KSk4pF/ef0rPyrsFwGK2YOS09vD/o7tL2RGdGr6IeHquNYoSNOe&#10;XnNwab0w8i8BPyRC8W8v+/bLx3dyuNu9cvOo0C2Xuql4Ch5FLY2EOw4hZHYyDeseEEQtrL/0aIzY&#10;XZp+UCpiYYEn99y1lZu3n7h+IzlqJCLWwtypkalRxHERf6dOEdbY43o0wnMRmTw9l6Di1CC/goPs&#10;8RK44OOZ7UdrtImDDW2AMuNff3y4eGoCixnpLvwhqRMiWacG/5M+ga8+ev5rrWoaPFrLvHV3C1BK&#10;x5E8YK9jg9/agh09bvXefmFkagS/AgNRnIqk2urSZgNDTYy3PBqm0wMiTuayvcD3Dq6V42MjkH+Q&#10;qQstMbi59pKJOHIqZcyE60/9iQveUBLWBJgcI3gRjzwRbACVQ6mN6S5pGhyci3K2wXApe1gsVKok&#10;dbbJMwF++7isIH9DqmQwWUNnyhbKGqKMUB7cgNQXtAS9XC5/4eL57MEh80gglO/4SFKAGoOgWUQs&#10;F0vdSgUbrx0bC/JKpodD0xR8JcYDIlSj8o0GpebB4f7UxMzG7tqllTP7R/ndvV0itwM/o0QaQoZ5&#10;VfI4lnzRiEuC34Qxa0DSwOQoFVRNSRDo5RbnF/G4ZLP7pDDnExX2vBgivPmTn0HtubW+yRY9dAKI&#10;vR3+E3iXuKFN0PtAp4LNSptAbFCIKYpeJUxT/0M1OfUNGnsKcb/NPj8eB6Yx6Ovx1mKczM5o46Dv&#10;I3d0EJZP9kyU3bdv3caNG0uPgeiDpD9ABfht2f09mZes3X8MfAVflJENA0ojeAQdEqpCukJiX5Ku&#10;tqnb9djIUZMD3FCTR0n7xVZCUQbVva9cXT6/POGN+LavnHfbNG+jHFIAa92e4cAHhJJGxqfg7uEA&#10;doNHBu4VtBYjYylQXm8/XAURDZVqAXuBbmeA8kfGqn37a7/7fSuCVAw+I8nwyOFuCobylSKCUcmb&#10;RhimvFEZ/Jm5GVSCCT7PyVCKIrsJhLFYg+Gw/EtYoDiqEU0jM1mAq2RcS5cSk35vYnrqzq2HgFCT&#10;CdQZfbBIGBrFutOgukJi+uattb2tysTYbDjZeby+88qpa7g6Y1ADjKeoAHTJRwEPn+znzJWHQM74&#10;7//0XzikegaJySvkq8DKUOngEQLdHxSPJ2sbo5mRRMR8/sZT9H7YfQd1BOImyLaeEWy0qeJMLMOA&#10;Xk/RUNk9ytC5CHP6na8+d+HH+WPkngqnjL5HJuEGf79kk/D/8ZrDKrOSiRi8IGHERY4cAxveDtnt&#10;PWBNDrGuqKkd1OHYAFeLwY//6s89NvTGdjGlr7zy9evAsW/dvI2dEOrmnV4zkUz13XosEfjv/uxP&#10;YPuSLVQ+/OgD6OHAJkfkhe5o6CZ3dzaefWblV2/fHE9Fx+cSC2PxidEwL1+NhEZ0FsItaxsfHw+J&#10;wyVVxLO/sjiZigRBQgZVsYbwiXaHvZNQRTjwEYZgvJmvHxxX9eGuQBMKnfKwwOGEIRQ8VsV5Aw8O&#10;WnCM8PlSmsiEwr0fnU6mppIPtzam55M/e/eD8YnTPDon61PcPDQo+N6gP1Svd5NBY/HsWcIMXIGs&#10;PF5FMGB2TBna6SxSlSqPyx5G3vVsLk9T80ZnLB0CzxIheVm78/7m1qN2GSYYt/e3fgGjhxBCIA0t&#10;Hk2uNgPxaGJuNK+3kJgFM3ZUSMzZpr4GpzSdrPgntq+A2eElDe5pKkrKtiRmsX3NkSfBEHIhE0KY&#10;3IjOPNDuAgLEeRzT/TM6NJODB90BzALoF/KuV3Cliqcbva7bo5odC7mr/aY2GTgVnDdvH/Y6+bfe&#10;uQlTAKRKRKzgYf4wbcbxdOGUR3uChQn/h0KdmO3MDDJaRLbUQa4DToWL1ENQmuaDc7QVJOcdjDfA&#10;5EFYB9XqmgHin8WsTBQDuPd4ToH2Hx2Xrl2f7HWqqdT4g9wGPGAEtSsXq3Nz47rHdAppPFzE2OAy&#10;IPMOfWEf9vJY1V1YlxDHxIJXCcwR4fiTOyr2kaTZ6aOzWZxO92r5qalxdLrAhGGFjSOE5Wp0QnJZ&#10;pcn2h9keagW1yQCeaTTR/iFRkQmPZG8qgjLQTXV++674wPDzC7VMGP5BmoEjoRP0R3xR4JmwTMPt&#10;QQSv7QAo9hHywFSVd9+/Jc0itXc+SrwtNyqgYC8sz/HMz/AcEb4Dv3UMtgyDryT6oaNi9cKFcwfZ&#10;HILKlxYXi8UimccBDwchFf4kFv0qi1zwXBjy+TnWTSwH+Ixxh42TJrMxUavhmF+cn9/b3Zsam1kD&#10;8+DqRcd77uZ7H4qqlQ8indQyEOZiESH9ml6F4ApDXOHJWlR5yznCLGFpH64PSFK7u7vpdBqfAC6q&#10;lKLT7S2fPXV8dAzXDvCMAKXaBPriqcfBBkmLxeG/6ODRWydn5iYf3X2AfEDLNIR9xO51jm4MZZai&#10;tmNndX5Zg6O55DTVROihaSdSO3rm6cZxjpMu4g4GZbGdn15Ynl9Y2NzYgGfhRx9+zJCgG0rEEaYC&#10;0wl4mIA2hd86OjmFvhA9CsBh2PzixWzSPhEbluPP+WEc5oEwv5eCSkzGncB91f/on393bw+xxcf/&#10;xR9/F7LWWgVZ8Z1RuNLB8L1ZK5WKmxvbFlqeWDwJUXQyhZMvHg3HY2jp7N/1wQ2gaLFdX71Zya4/&#10;qR2UJkCKOrtMlaDO6JknnCENWOvm9o5N1EfPVXJDjyeUlFkmJ400q0PhxHDayEufuzTDE/anp8wD&#10;pU/l24D2i4wbsPy/+c1nn3/6qm4bmVH/0VFh5fQSbugqjIuOC3OnxvdL4EQMfvdbz73z6WOEpxoe&#10;PF9wQBaevfEMSBbYKLFfGDTQgZMUHdtM1YSvS3hpZg5sMUnzIUSl18EwFig9KhAAXfCcw7mLu4m8&#10;RJPfuMNvEv71pDPnme/JmqCDUPGShguFKg5XLtZXbpx+7aVrmt3li0DTO9MYNvJsgizgq8s7hMv4&#10;AYZ3IIKLXZ9JSE4I5qU9VFWkprdrjaYvhhxyd2km88JlRJH6G2TFbC/OjriDbhh5h+3jCGw7UUKZ&#10;lCJ+8eqybrc+/fwOkF7YKC0vn4PFB+iXbCxHSxNQyezMyNdeW4bT+WQ7lQknfvP5K7DMc92WxTJA&#10;jS0yWLSuy5NxfXk6tO8LxkIWE5TRXR0fF5gIQTfQTx7lHp7Odk/jjYZgQCo/faE777x1+co1Onm8&#10;iGiM8I9yXezj6aXWttZQRJuV/O98Zwa20J7dnBmNU4ijwbUtrxGwBPayBzuI/AtpX33+GUzB5TD1&#10;GZrCQQyTfzXV9QRQN1vxDOINwMvoI/jRZV5io9KAjwUC+JAp8NHRwVq98Fa7piGvsN7R4F0Roe2F&#10;7hjOyCaCCJD443y+mtWivpZFTE6mSJGUDceCbB0asq7iJm/XAsRoh+To0kqZ2tT564ZAeLSbMN2b&#10;8Ul0MOPpUW1/9Xal1Av7ehi7YSs0tFHa1ZHfZNa5UaHTmv5mVM72Ck+PFYhNijNa3wAL/jenZxZi&#10;eqXT3axUejA7AndIaxXakRByT9Fz+UC3BGW21XKi1OIC5KBsbRxOZHASDzoMlfJuDSJ5gLBKUnPA&#10;xLWdnp4G5cZP+fWA/ck+hXn8tNAnpkZb5eN4MAk+AW3QoFd4NZrawU+h5yI3kJsL4QA6QIDYZsg2&#10;GQwlUoxh8O7oZVIjMALy88OE+gGm6suLc12moaLRSYTC4KW/3Xx34KleCsPa8agl8CSXRzpSmdka&#10;y2PtRwiuR+CKFwp5PMhAYlFRI6SaNX6Ef+mK/wiQFlZ/PYtyiyeRcEB9IswFO5Rn7PMlZ6fn19Zq&#10;BiejGYRd9Tc2tkZHJnrtZr7YNsiNzA9p1OFeDmMrYvqIOJA+EPXQKBTgWIK2F9AOVGF72Rx+8dmz&#10;p+FKh/cJ6Rr6vLmFOYu3cgDUEITgHsdACSb7feyKaAEcdiknfgw/gFgpSrvPLBMkcVUnp6ZwtmHE&#10;+MG7H5xdOoUm+PA47xB3j8iyQJUpcc0egIXq0F6q4WvUEKCJ6YoGSi8kPEnZvhBzBEdJXNKRkbH1&#10;jU0hyeDG7O3s0WwVnm6wzLVp3AtRAT40xvlwJSb1Lfl0dg+y+3A0DIbgZszCXOKL0MhUJbjIHZTW&#10;QUkrPSGREW6jC8LnCIgnqC+pQujhImo9b7qUL2mxA3wYFtPLix9+9AkCBmClgGXp0AvRxyL7TIC1&#10;fZtUiNzAdak9BY0fCkboVnD2hwg/Z5iYXhIbPU5B4MgCkBrs2E70JZwEEGy4GlyTL41NQypahWFj&#10;Jj2IgiaaKlWOkcJUrhynk8Gzl86Ab7b26NHTz70UCYBJC971RiIzBpRv4LQCscT64x1Aw3Y4WvOq&#10;33j9VddwA6ZPYAGJ9MIemc3laFyiUzc5LL4V5ZUbEr5jpi7ZOOLm79DMmZm5QsaRuzq8tMzTkaOU&#10;1DWuIUa/yBhr33ju0ng0Xqkd7qzf+f73ficYDf6b//HfRjUrv3u0urOKe6Ybgd//ve91bR3Tx1g0&#10;biD3keKRULEWkGFYbZZgyAKzFc0XKh0X1h7fh271z/7LPw1QfhM0wzKMtrulYz8y2m3QPgPvf/zZ&#10;2PTs0umVsckpnkPTrUH9i3ujm+YQ4XcZT1YPqdTCpjg9amrrJ+4ShsHpGCQtzXbNY4ReaZ10wSMJ&#10;e2QoVQ5ZQ8pnuMaPT46CJQ9ftOxelqj/MLFEKDe3KSDXoAIAI/TUqQngUWiP2dSALlkqYs6ODJ65&#10;cPHySvq9T+/B+3dz+wCi/JmxsVEUHJ3+wf7O4tKy8I3p/etGJpkCjJUOx7772ss3rr2ExVWBDr/b&#10;1CvbDp9PHBJpC4pPr+Po4DT5K91IMsyXDocWCeJg/i3yIbDa4Mva72UF8ufOlR9b216endYpsQbT&#10;+Z48Rehoa/UO0T2hjKL7gD44YK6VuhiJJkPdhn39woXb6wT5sjUHl188eTo1Grz35Gh9Z+vZy5fo&#10;aXRthdy4YjbCEgI2x3JohIs/Jss6Ewanlg56YhF5Ft3uO9mt+9H6Lx4/BhYWc5w2vIJc2kajYV85&#10;aGgQcUf86FOLL04TE4ExBrpxcb+m7N44RpLPOfRxsEtPI6DK0OMwhUfnbZin/bHvzJyNoaNVYnGP&#10;CRSyi9H/YKB4fXzRiBw+croVTO1RP+Fedwctd7CBY7tl07cykY16Za4p6F8d5hpK/aBr2XNJzRhZ&#10;aOrdw+ryy5crW4XSXr6Bw7zY8em+mZmpw6NDzCPQI+ocSIxZKhEenIHR9HqNnhuN2OwdSu0bl0Qe&#10;UU9biDALICwBIWI2ES0pcIX3dfwN3UEqGkqGEmRXNDEBXnE6gRxDBFMbMCFKY2gSDshnpCEitmBA&#10;pTblqggd10c9Bz1WTz914SB3hIFwIhpDZYVUNaz8kdRIJBRGl5M/Pvp//9PfNjoDKdcxCnlqfioZ&#10;8+16A8n2gu+LKsoY66KpjRkiFQppMND9I/3bg42VxkWrKnrVxAw2DrC+AanYnZ+f2djZCdGIEZaB&#10;XQqaJP9nqo0YnjQ/+uQOYN7LF05//NHHBMn4yXr+4tmzmG2QM7rUcJ4Um+RniCUHDJl9T418swX0&#10;5Ny5U6trm+j/8I2olWEcj7hsFBeUFwn3g1IZQQXEKaCNkLT7SpCnxkkEA6tWz1M26FCPgO0D9Bg3&#10;5uqVi3DpQJXZIicfHwFfEE05JifKKWoSmDgcbCM2TwNTBI5fOujIrqEGD173/MoFtPjkUSVDVoaq&#10;fuf3vv/3P/wHZPMcHx/DiJ9ig0jzBgyIqFg06PcYz/XseCzOcKsuky9PLIc8cV3XhXkkuwg3FhzH&#10;yJ93KAARCFpTeWTSaDByTMnTjhp2Yiz20ccfo9E/s3IV31fAKL4Ix+8AEgnhhvzcy89//N7HJpVv&#10;VuHw0OMOp44pAF4dlAwaL7jkquew054kuHnqPNJ4+u0S8I6LCLIA8mCTI7SFGSbybvAZMHlDTZpI&#10;T0B4OzLZuH/v88P3fg3IDRSe//V/+fcv/sZTIFfrEd/9J5sba7so08BHrR3XFs4u7W0e/PY3XgMt&#10;Gxukro4Q22XfXvjWHeeLNO2m9SZwKPEGWMXkChtTG2pUtOFJYbjKZlCsfD3xFvJky9Yc1z0xUmSE&#10;0CAtPyuXHz953ETOZ9istxu/+PWPTy2fTqKLsbT97N6zzzz7Gy+9BJUxYwUINrIdVm1pnDMSik7B&#10;+LZ/WPr1O+8AlgTbH7lYF87NP/vs1Z3cvv84R7F3eLAwYPC8uI98sHCm4s4///zzx9UmHLaknaQA&#10;wT6asCNDDle+3VIgs7yWn1L+Go0wGmI5MsW9H19v7R8VK00kqQFdnF6axcOG34kWnww7QJv23HK9&#10;ZsCgyHGkxWJEqFWvB/Dq6EqRwbG4uMC8aSr6ZK1hJUAPTkicKX9IU0F6Qg3n6pnweNpYOP3i9a9+&#10;/S//v7/orrfOnl26dvk6yiGwo1fOX8Je6SKEEewejwBGTGfRYs6PT6StaB3e531nZ/dAp72PfSKp&#10;qPSGgKrK34McNti0rZiveZJ15CFUOcIegy6e3mCEOEQEzDORg5EA2IM4iVR0wKTfLnnb6dJGMlOf&#10;zGgMbtwwwwIl1vKHH5W7pj/Eh74UYepAx1egxpwK+uvI+40FO40SPTtCPyEDMpxe9HySCSFnYhlM&#10;EsEcvWW4R4b+ye72W43ShNG2ze5aePCkfqSdTmqsyxmyi+D35qYglUQjXeiCB9i02bSj7yZRV9HK&#10;pGdak6m3ZaTxLBlawsJ8oQmDLkgyYRxskxBTb/UPXkvNOUgVF2s7fbj0+YFiSw5vaWz8J5t33wNx&#10;TdcLOMK7mgj86QGPWGD44Itg24GauYsjBPTUgQeVcY/morjULtgaWL6wu22XarOZEYSNGzgJE1EP&#10;4npkuJdadx88Ak0dcQsDYs9w5i8BQIg9sBAcj+UHC3vX4pVMkxeMU/ArB2WM7WHhgtO9T3qDATnP&#10;CgRNxX2n2SvYxtbOLg5LwNU4lsF6q1YGJEPp2xi++gXuA0MGjpSmT3iejHUDzzRCIb/dgxC5l0xG&#10;bj1onln2wSjO7Q2mlmaRlED51QHv4ACOkr4Wo14ml5mxUOjZxem9VsHpSXKvoERCq6G9Fp/O4Dg/&#10;T0Z05JESEN49Ez14qxRwCAGfvTZSzIDEhvFk+gy4JeoExCGxpLG6Xgn4Pfgya7yZfHb7ASR8L//m&#10;jbu372GeZxPwbT9+sAZ8mw4UDkClZaZYEvRqcOCDLgsjGjidzc2mHz9Zi8eSEMYAPMMTHQ4H5e6b&#10;UCFpNpJl0abjt9psI8zoJyE7YmQ4XCx00LLFqTHUdri8fYWfrG+cO7eCA6PPojpgzmyx2UG/DpKX&#10;TrNneP5A0aThxIVw0uAjY5hVxviEbsisdmlxCa3ewcGBIJFqldr222+9g68RJA4HMUzEYIIB7jS4&#10;FjbFNtOxjXWJFFtwGoBWCb7rCjvEkONMjWOkGZahKefUimDEVZC2gjJ13k+5KFbVkhBy6AhhD2k6&#10;LMZGR2BxCF7S6to64u7AlEYaB3wHAagcHULF7oyMjpWLRWIqjGQq+QJ+FSSqNXiHBSAL9Vve0CJE&#10;QdE80RUEhltqwjPbeGRA1OahnvjdDZttdoc3zNmF0xOzCx++/8umV3+yujk7k/rgw8+efu7K3pO1&#10;ifGxdq378m+/CDLiW//4K6PTe+Xlr55/+iJASj/LJHl0SugePsxudt9jdalMVW3O0FZ6GjlEPTkZ&#10;aa9Ujv42w99E+RooD14e0fFZTB5gPET0POWQoDBREuFokAO5FXhNYHYQCD/azM4CDl9IaG7o6y+/&#10;BhPIfr8J70FuuWgtAqrC/yBa6nHkBO5mMpX5+isvkU0hLsOAzntE/oL5jRKYoJp2m4Jt8WIB38gE&#10;fi0lpaCuhh8lSh5sz+S65FIYKwxKvOGdZz66yUQKh3kT9fXNfThkLC5M6kEyZWHgUeMhLo3Tf/3p&#10;g07L+dZXzizOzjoEOhKaWyghLRSINO6WxU+BKawbgKggLdDIBl/gLyb5MTiBrXwgt9RgUgZzJhye&#10;jyj7BWx9SOIJRULv3bwLzQkGc1BQFA6z8dhLoOnuZ7Mg4wHDgGnCv/8/fgj78T/7k29jc8alyaQy&#10;9x49eAocyEAEZH60LAY/2zKfMjQ1cHCkSsQmmY6hCCYCOTpWlp0nY4G5icD5xfMtfTA6u7D7JMun&#10;CHObHQHJmYjM1FugoSgSfQKc0mKgBesSkQ42f/bUaAYg68yVc+C4qhhgjzlxVK8xd2lgHyJ/o9N9&#10;8dyNcBy6PZfBElJDYwvDWY0gT5iE4U/6gcBWIR9HNFIw8su3P3grm2skww44vW273nPHAKpm/Opo&#10;FJBYHjDLqGC+FvV9ITHmUqYqzx9xYfSkS87FZwLBUbiUG+ZoCHn21lggGgKT3iTDyjMTE4lax+cL&#10;YRG4J6TKoe7aNFQKJpCTPzj3Gy96A1jJdbA1dQcU72r34ZYGEys3AljBbQfIMwvNTlcnH5Wy391s&#10;D3A0EdmVWc3LXa+8Weqa/dCFye1R9nsiUowXqvWsbLOxUeo2nE6n5zXaqGth301GphpCtZA3QiwL&#10;h6cuBHGR+4mBeGQY4HSspnl4ODK+gGmJw1MaypLA4UvWBOleu3H29Hjp+KDeR7gKUX6YUKYDaaRj&#10;C79GTQhEWuUyJ4iJKboJWRj8LuAYs587xpAPOkfovfAdyETT+m00PmDHAvinoTrutVw+3bt8amY0&#10;E885bRzacmjy8EiCj2jXAwAYjZB2gJLXsGc63IGg7Vd7OW2IylZAlfqgPnQySTiFxGrtFu4akhSA&#10;TyPQFRA181T0J2t7QNGfvfH87s4OhC5kxtTqjY6PPXvj0s33bkPSSo61CAXzyHXEpvhVVBgepagC&#10;UgdLOhK5+2B9HD7vfh8gX4/AWJz7JqxryYIGyqFSCSc6IVSG7AA8CpCJmDakuxJ2wCFZig9rkC6n&#10;3UlnRnd39y+cO3//7t3zKyvwM3rn7ffpjKATy20BBQUUQPWY1xgQK8UjwiPeaYAaejnBWKbIx5s7&#10;MQG1ur27vTs3O390nO+0KvLy8/Nzh8fHGMSeWoant/XkyWMyNyaiUI80soQEEKQMZS4/FoTQecND&#10;VVrS4XRMCTlcV7En5NmS0ZgpyhVPDl3Vh8kxp7oTg7zuqILFxbHM0dFMqVjB+zyHgKzp2YcPHm6u&#10;b+BdYca3vboFDK8ADgqCeiyrXq2xzICiWGkBk4fmgMpdTVJ9NLWp86BWF48CjRPQsIjv3v8UuzNL&#10;o2gx+5i/If4rHquhsR/GMpMHh4fXrp8Nm8FYKn/n8eq1yyu5g91//se/XapU/+YH7wS1wEVI4lNp&#10;+ENaTOhgJz+PwF4kBgBtaLY89wRDcaVP15l+TSuYE1w99h2UP2diL7kIYY0dHFV2NnOoM248vRKM&#10;CNuR3pXGLn4GT2vZSshVyBg+Iwha3QECgf267/rVazgtkpnQk7sAL9ciYZ2gQrLG9QOvgDx8exfx&#10;yLQg2VeFSLf9bpsQJNccAm28YfoJbUE34ylrBo8T9Vzu+GkChGcA3yNqHpctoZngxeCGoDwyTLad&#10;t9+9/atffgwiFv5ofHriT/74e1bC4t3TkN0T1+382VN3H+y1ml3YBYaZwoxKsE4RAD6NsgmMFup+&#10;SCQpKpvWKEIxIV4m3myfIqLwu8bHR2m5YLbpD4DlG/DgTG0rEo5OryVkDaF84wqePnfOCkVgV/iL&#10;X73x/W9/Y3Vja2n5nJPL4czCcPWHP7y59XADD9YPf/zed377BuDRZDp1VN4dwAiob34RWcBPtauU&#10;1yd0AXqlLmKAfH6HOQZMPXcTMQQtuLPT8Xs7h+trm6lEjPTEBgMTwu3zTFWImhYm+kg/gWOZS6BZ&#10;X2pYwYBwZjwOhj76+P4/vX46QW70Oq87ug2cb2QWuzglg/boyHLEGh1PY5+AU4QViBnkUmxEU6lG&#10;HUF8ZrZf/WR/617leMPtXT42MH4rJhBdEg81B4Hjdr1SDVqRg9UDfZd3Wqok4JEMGTCgEL2M3RwD&#10;Yrw1fAFhjcnrhj+FxpolHPIU4+J6HzptAmDxnS0PtRiA7DRbGOB7Xnxk/Nn55075IrK2ZecYMgkM&#10;0U3S7/OMiWTq0f7aP+SzRb/OuxLIvW7N8w7o2hCdjsVlVIrQoJjoI+AVW4JVaPy4bYa16B9e3tLY&#10;11vMori+7aRCB2H/xGRsYqNR3y/Cw9+s2w3omfNtGPlOxceg78Oug2PCx1sMC0mR19HEgwy5XpfY&#10;qkafB7hojilihx5kEyHz0+NjiYQPMugBRoDUxrhkdUsb1kDNkXmUwzMzGZZJ5a8plJErQnggLCxM&#10;r67uESQFeYqfajfb48NFdxUmIYeh68FmIZ3KtPZ3WYYhUcqGegIY2IIKDiQ7TCUXF+fBraUjzZIu&#10;zGBqzLDmZ4AJNw+cktnp2b3dHAq6IGWf+uCdazJGadJxjvmo/96DDSzwF194+s2f/AIqfyxPmKjj&#10;CEGXiT6Hkh2lSLLV7ycEACQjT+Fth0dHc3ML2JC2t/dGx0aODo+RrojKxodgOJvyVkMRtEw8zhTY&#10;lME5OoccR5mlKxvw4SnrDrdcJEyUihcvXNjZ2V05d2Zjc6tSrlG0GXid4DGTQsCCnXsEQc5c2WDB&#10;p0ZH2RzCkJZA6CrC/IhE4+Aira6tQXeEHQaqmBN20PbWDiwYiUGSO0IBgXqBEHWTaGJECSHX3C6M&#10;O2B+oCsAQJU5AsYIi8xQfadoQPSTKE9x+/HUN6pXdMVc7+SM4fmxvE8aMQPJNfWNzXUsVTiBz83O&#10;3L13H8G0+PlYMoF0E/zcwrlTe6vbGPxC9tCsVNFCwPIMl9QXCoH0S/v/F7uZpJ6xIS33DARpcXk4&#10;4FEfJYQM2KoNbwY4BugZfngaoHxzKJcO6DcOR7Qj8QQ0zhgZ5JEOf+vW6qnFibu3n9x/sAYXyuUz&#10;C76oPnNqBmCOqXZXj51Xae2C/cVgIPHTiN/N8BprSzWprRgEYGEJFyQeo8ED6kStt39557P3Pgvy&#10;fbz32ePf+/1XEFFOKUqUqKZ4TUNBqmgQ+Ghliicy0dqN6sz4Na03uHf74Mw0SXonJ9IIBaXJgdut&#10;t5EJNuDoLprXUZtp0m91fBa0V2EyznWluOPqT5Vmyq9JE9GOTIOxYgwkGmKDluMEUAzWLrt42Lp0&#10;jpKBNOjFgsHJzAgc1IGhgvsUMvT/8Of/8N/8m39mCDnJVRa7s5PpP/+/f7gUv1StzWKLsgj/tNOZ&#10;idGlp+5sPPnp/XcR6QXJwjQaZOzkhGDTGUbljKedWzkDVThqjmCIUFOqsFy7QzauNrelyh2D2V4u&#10;oJ5SuZtKTeK/oqUnb0PAlrn8XvaoT8pELjQc64P3Pid2nua8996dV3/raRiq4gUjON5wtUxF2lbN&#10;ma4PSTZqX6RnGywuMsyXqSDxNrEIk4CtQFcZSW0dVCE3oUnMzJj8KHmG8fBNVi82j0ePNjCZ28jm&#10;HU/RV/Thq+H2RU8txfMF/9gIUbhoGGKxWJe0XlgNpUp7dDR49fIZzC+wASM+lvdfGj0A0UTSwG7N&#10;+X/efuNts6HFA9D2TJvWqqbXqY6Gy35AGwue8XzNBwXsmqNTscqVCOC2ji1oixbpDYB7Yh0mOk6s&#10;g7Eq5o0aCRsNvcuVQZJ4ZZ4v4usisNr1gqx+pQo9aMZgIKdpUXrkcd6RkWYiHOE1rTAs3shljK6E&#10;2jqj95rpO6SgS4Q7wf+RIOqypRddnWelBDzy4AhMWU+r01lORyaMTWxX7zq+HmuTe3ZHCn+XM2B5&#10;woqUABtOLJZ1HDDBVkuNjyczvs5euVNt2sHBB58/evvDPgwfMHZKQFU14T3eWJ2enIBWOJ8vp0dH&#10;w/AgBO+2BSc8b6CkHGR1gjcV8ce2t/fDwfMw97BBhTYxOPRRnqhFqIXHh4E0kSc6P4/igAzaO7Fd&#10;MogPiHJ5fnp7BzySHL7PApXJZ01MzTabBdI3eSxfcE9GajTzAjG3hrxSXf3RkP8qDxoJSdvtBsYe&#10;mFNeu3Ypu59Hq8+PoYi0NbG7U3biNF4FEOrCEAbmEWaIEr+hatU10q4An+KFqm9uby0tndbYPgvE&#10;eDD94QOCwv04f4S9EUe4LpQnm4OVSDjQH2LjxDsDMtnogW5tnlk5jW0KLrugK4H064hswAVRGT6a&#10;3WHR4SrZgNAvXKEqKiqPAgC5CxT3A/wMKKgg9AH2PLW8dO3alccPV7d39yECpvkRUorhLdXtGuIk&#10;gxKwDJWg34FMinp/ibwU8Yg3NjK+trYOdAyhOCAY0tUe2FJG47LgX2fn5xEIDb4enbUeQWjkQId8&#10;PrgRIUoSnBVFb+DHWTn6CO6jf2kjEaMBV1BfUR3y59JlK1YNKw+MmTClD+dpqhiiT00kGxImwVp1&#10;5dzKW79+Gz9+8cIKOhqQ2mDrj+8s7B+26k0osnA/NE5BkDEKUPcqcZTQdOpKeOqpGQCMr8n/hQRP&#10;ugxdSA3o40UMS3yNwqqYTEe0PZJL+60o1T9QVztGemwcNCWc9BPTs7BLxUh3azVXKTXRtjk9F4DP&#10;Uxe/AvTD8CmnHuIi0dq2W912qVIA8VtGetpwcE3ov4SyuYrSLvNFkc445CY/+Mkbnz38+FFIiCsg&#10;epZqf/kf/uH3//C7E6dG5ZKLSaGnBtJ8Nfl2SBuLUgAfFvnhyMjCSXN4XFpezDSqTVS1AcoyJMQA&#10;c2JSDqOAFV9cZlFZZPKuOnSpZpU+VypcBUfwbIKgS3pRj1RpLCUly1D41IPk3tG0IV1ZdkfHSYUD&#10;608enloYP3/xXC53fO3sXK5wFPSMn/305ne+/cLhUS4WjUHlRrMwn75ydhliLYcCivuyvqCJRYGa&#10;zWYjxabZ6wTDDnizGjmWOWCRYNRKUI/pQQqGN4tqOuAbxYQOfijxsdSAyyeTIBsyeh7aYpI76Nz8&#10;WdTI22sbP33rF6++/no0FH7l5Zdg1/If/+qvlubn8Bnv3NoG/EftCK5wp/feBw9f+vpFQHmhCEoT&#10;P6PvoL1Qxa0qQy46dd10FbkIMJpNHglS+ZhiAgFbXnLxhgrYswKcZC80bU/KPqktCFOBlNPE5hVA&#10;5O/UeMJPPgDqwbYU/VA7uzR77tQiVILYVnOHBS7dZRbLNYTlw8sjziGMFLVQEAX5+u6W38jGM1Gc&#10;aduPPvqPP3yzVS9f9Dh/HDlZiPwGGTqI/sMEJNcgGSiaa5BIkYBtx5sDCETweBCSYBgVsFFoKqjV&#10;4lpN5azqYloqX+B5xRTtUjg4qZkYhqf9yLkmgUIiFJmMQ8wJzYUZNh2Q5gKOHYN41FEiAHMYJChg&#10;pZr/6eJl5n73/NVn23Bj0VsAfeFs79NqSOPrO3VqEvstT2uaLijJdWjdIFb2+9ohs+G44YyBK4mp&#10;wcBH3FmUqkBwIW7X2GfAFoYwF0dbNnGrpwZWKh5O7gMuhLdrBwRTgNuYupUwxv8MXNN1bFWTM9PI&#10;WGi0W5mxKbSkDTDF+4T42lT6gKCEUe4gEHMnkOgIh154NxpBhxazOzEeHx1J2kwFIBIY76oEERMZ&#10;AuUtRG4YrQ409QS5kVhgZ3Or02oAMMOyQ+JVvVAHJB2ywHHFLaZxiSRVckfr5kHSg8rWpZgXGeq7&#10;7smwj4eqBsy2wDNyRsfS9+48Qp48V/Z4a9QAFIsNGGsTYsJLE81rOp1AWXDpwkqzPeMYQIZhreVT&#10;pSPzq+98/qjV7j115cLHH9+6evXC+sY+XVaAnBqm1wgrdbGuRNPJVTk8udD72zypxZv24eZi36CI&#10;Epa2kSoIAck7e8/deDqfh86/HYkFB05bHwKgMtTTRPWgspu1E8oVbxo0IQYLgXdQ6tjQIeOoP7W8&#10;nM0ePHq8PopwYjiSa5Rqj7cUjMCL1OhRCpuXGI+jZoNqU2dRjiIlSAVmGPvZXdyU5dOnkShVKBcc&#10;7rANyo4MytwKLSAufyIFofMAIhlc1x6AoiAISl0wtbEINTI5wHPqiOmQsJQFzjKZIaGGsqJ7Yb8k&#10;VXRJATHkFugqbHNIyR6qQ6WaoD0Om6DdB8KNMuLDj26irD97ZiURi926c79SLCEhAG108Qg1gQ5h&#10;En5gfHqqmM+LnBffgBka2B5kIWGxeay0p/JGyOyR2gQGiag6kAgXaNkgRxxktwtzC6eXT52Fm7ar&#10;TgxNDkK0OOMjU4FgZKzX3n70GXzXJkcTiVAsEIcdp9XptdA8sX6PzhvWPZBKFMDFYf5Y08RmT+OM&#10;JCEuUlKPYOVyvcS6YoiVi40SYm46jDWoH6eGsG//6K9/8kd/9geBFMVuo4RVahOVBHBi86sxpo3s&#10;FB3GepYedKjtt8LRFNQjcFWhZ5TiUMiP32MhqAyVaeJmyn3yWKZAS99RB7ZCn/ThQe7yAcwiWnjU&#10;YRzmkw+CK58/Pj6xnBRogseJ3vz4uOkMNvePnH5tZeVULn8IKs3RYaFcujMznbD88KhpTU7PUjnm&#10;2NevLO+vPwYRw6SZsZDgjXqz+eObPz0fCTWwpyTDwegskQN9PkqQ1tRyBOE7mopS1BQoqoEg6jKH&#10;VyT6eoc467Q2dLE8YQCs0zpIxicmpqa/+a1vJ0YyL3/lahw1pg+um4BGk6CcPH68NaQX4XEz7j/Y&#10;fP23rjccpE1FUqkJjOa06rEh95d6JPdL601xIvBiNumJZaeQm6nH40mHnWg6pBFyYZDhEw2qJiZV&#10;NDVnlR0B5UC/nzx50m5OdPvPaDxEJ+0as5vwcn3iwPTpCHeMdrPPyjObOUbIYPaR3wT5DBqJ5ZWf&#10;72wXapVvXqospZLJlbGJ5Dwwg+cu/+ewn6w3kX6MAMRAqV4t1Tq1FtoXxBs65fpgdTt/0zYnE8lu&#10;s3Alq7fJOKwPz5U6LqkJOzVshjDQBW6mIyjUDVqwstXDVLfgenW5vrjdbdyWYSr6YIZY0apOOh7y&#10;CzPgQdjOHyxd+N7sMqcACa9dOTkr6GW4SQgsgyJmLASqrfbXa/eKfnKFwbHRtntAfWtkgKgjgyoL&#10;fCHs09K847NJPR6ShjqgTWUxwVROnkTg5Le1rhMeeIEOxUX6Wk7ksFn8PFuymdXIeJOpWJdsb8fb&#10;WjQeAncFTXK523n44IE/hHnfNLhZnBNB/yCYwG/Uq/10MDywOxhgd+HzgTR3ZmnCHMMdIvQOD025&#10;UaPZdmoEqQk9dvjjvZw0bAZMJDrt3ve/8/IvfvbBoDsYGcm0OzUbDtuuxalE8u5o+8eb26+U3njQ&#10;brBJ2fASuiI5k5EHl4AkI4QZ3qnTM+1Oy+ZZFRbqzibyxWv4NWPjMdmjXPKO2Jubnn74YA1VUB1I&#10;oG1MjoCk2kZ/D26LLxD66PN7OlGag7t3Dr75W1//q79+gzk1JgWTmyFop8CCFANbLAFMbckoil9O&#10;J2MofFqjZwRrXTCHA0jBC/vdg4OjM2eWb9+5h+WLgSUGFOiBGCJ1hSuknGXJ3ciTWC3x0hkeLa6m&#10;DWFzrsnAMzpz+tz9+w/HRiZWVk5vb+fAVSQgDYfFwG0X2zqT6dFJN+s1ttpDiAJNXtyTnofbexTo&#10;s7Mzh7kjRLaJpR37N7iU2GfbmHbDmQ6Rc5xzDm+KpnAx2TvXDYd499YVVCYyU8WCF0oYU4o0xR9Q&#10;ahxmnupDVTFRUuhtn4xMv7T5s8BScYC5tSacYXxiBLcPf3Lu9FlsFu+8+y4WxdT0NHKNoDctFYox&#10;iiWv+RFV3KJ+PYRsVHgFkMujD757luS0kPejHAOGrsAQWuKinKU9EO5FsDv49OPH9+5uYED59q8+&#10;Or18+hu/893Y5Dhmn1zXEH4MQisMRBBGDCO3lesvt+cO1j/+aCztL3Qw2YqlY/MpsEIg3tSH8Sge&#10;h19Bb15q9ZWJrj6k5goXhD4wEXDkBvKfMhTDEXOe/f5Ht6mEwbzeHuIM3CQOEMP0zudf+95XkN7g&#10;eEqBw0RL8tdQo2y5wZp+5emrqZGUo5Ojg8+IIXHc8UloAMxrkSYPJgiF8di6DG5k5EBnKnintEXK&#10;NJfM6+l4GsaKyeLBUjUZEiZEK0p4ryXTU4zxgV6eiGm50aJiB9MahFTPzy2+8cubFy4s3bq7m447&#10;OE4uX5jEUAE6SVCFcSq7jDDjQ1w4N53feUwSSBbMM/2IVrNdsX79+W44oK2cJpTLY3wG5El2LSYT&#10;i7HRTLlRJQqrSyI/SBLatF967JMPXVkfk27lyklyq8L+/n4y8TWsg3Ytnwzav/fdb8TTGZhKoi6j&#10;3sywdnaz6oxkOv5h9gjHCXnQ2FobDFEQa71jCdjz1MR0WNXwaXqScMAuf8puEdVTLECLkxQTPgs7&#10;41aVbPcoPIHD/4h55BKzRnaFfKE0PjsfS8H/KYCOTFdInMKEFc5FvxVBJREHrr/MhXHJBcKHkn7r&#10;KPswv7/utHaQuxe3NrY/yewaCAeF6WwaRvH+UAwEE5BEkXmn+RAFQkAByFg+qKdC8Jc6d3bq+Yvn&#10;IYCIWe7TV2Z9piSpkmEdImERjg0FcxkW0Hav1erVul7bZtoOKbRcUpQBZNCZs+Axuommgepyah+w&#10;KUZ8gZFYaAzCNiJKQQBGVSLjc/LQDBXavJepLQPnANYb6DeNRqnSYfCe7UkHgxT3dHHLnCBONrUj&#10;RNLDr2pSoCHcemAuBzydtJDsw4EpH2yP49FAzBeIwlUSV3gC3bwWxpShaX4YGTnMHWKv75PA3R5w&#10;xgezaOmQsj22fuT7EY5HwZdCGYwAc5S6FP3sU48L7kYsmizmjianJiBLCCL9wy/abM3RFSolY1Sq&#10;Uk2dpzZMiiGaJh2pOJjxOTr17uUz5xBrjgIGcxBfCGJAIxOP1HpVXnx0OAu7UZZcFbBDs6540rri&#10;s3gyXuZeVfAwtC+JRGJv9zgaA4GfurB2c1Apk+ft0WFpZDSuJMEaghrHm93u+GS6Ui8nI4HF+WWH&#10;DR1dHv1CewoyDn7/xuYmOBDraxudDntZYwMaeLvrh+V8DdJGQ8kCFZQDZItsOgA06RaymRwjlJkY&#10;9wdizXLxILeWTMWOC0ewFIY6tnBcCUdwh/si7xJ/Pp3JpsQoR9Rgzw6TMtg74bt6w0NGnUm08+ub&#10;WzCzNcC0uPnR5+fOnp3ApPY4j3kwNpJYLJIaScJuUOei1hVbRP1E3egpW11Ny4ykcVBNTY4nk2ji&#10;LZJLwFjY8sP1PhKJ0Vjw89vAloGPBBFIR/F5EIAmAJ6NQboQxC7s8FnqyvYt9Y3AgGLawBwlhv8U&#10;QOGdTFjlaKOx0YkDrYLGFDYk1YZEwuiiu3Tc9999F+/Hpdn94MHDh0gKOnvmHC7Thx9+Au9D1j3T&#10;ntYlwxkSwpEIdUj7oe50KNzR1bibqVLcBbpsG+kxLutVG7Uf/f3H+Mmvfe3ZdAayy+rG+s6/+7f/&#10;7tvfe3XuzFnYm8P8DfUUCHDYMiBYbjebcKxE7OpxoXG0e/DKK89MT6enJuYsIvdiL6Am2OG2Ah9y&#10;a3+vZ/Mu8YVprT7sesUXUckbBfcVVRHecaXRLFVbQCOvPXvxk5t3w5wdxFnB2G/0zcfrX//2c8rV&#10;gXdx2vcFVSVzA5L20nMK4h8KJbjtQJdt0JkHsogUdfB2iVmBPuGM2HVtsfET0yamjzpDcjQTj4fs&#10;bUsTCpl073R38bD38N7Aq6ZUYY09xwcUvsTKPDmMeYpOFdOP/u6Nb/3m07/81VtolxFnvbiQajUq&#10;sHdBGZRZmM3ldhBaFI3GkLlBRHMIG33BBQyM+46aM1PaOnZR3+LCTALKML8JfEZKEB6d8nInOqv7&#10;tZdu/PSX7yPHF1tao1Fni2cKPyd1IBflXyoJ9VHoTccmAexAL9FrFg5bpfp4KBKPV+sNFGUAnAc0&#10;mrGvXDkHpdnqwydchdntfDlANoHG48drZHTJs1uuMyToRfe+pJlhM2TGjMiownBUQwLMl2y9wI6G&#10;n9/ppUt37jxAvW7SwJjrL06TRetk0lQ7UChWqy2bHBb7jqdUMbqroGs22KRRhcaHGJln4cVsOrGA&#10;uDp/+aufl6cyUzMw9bIWcVLbXlWzMeKGqxeqjBAiy9y6yeUTPh3KcrCE/MTZIwQfjz6ucso0UogA&#10;tcic6P17h2k/dJWQN/sTISsViqURlWn5Muz3afAWQH6trkjLHeHamIYkZsACUuj8wqBh2R9uIFz1&#10;xZtdl1wNi2twtRV6J7MD9XlF6+5MJsP/wyvf8pks2yU1Wodn/S6tco0dRl1qCCjKiDo4XFuTIq09&#10;Z7i4KcCYYTcSwrsUjgRKk9FnjRae+lK7hZg55KOgVED+brU/qNqdzzf2cSa0CP0yAx3buVOsHpdg&#10;HIZlxnMPs0nVJN0JzIDgnRagABcwW/rzixPorpBD3KdYFFrP7pDC56kdX9zpDeEoSIgxAx06e605&#10;qWQ0u7vf7GlT0TAyEpBSjiTzAGRHuJ4ShMKzI1cmBbTNqrblC4qcK7ncJ39OFSKuAjb6BTgSw5YU&#10;JBrTnz0qMUQMmWmv2ehFYj6husBDv9O2R+dGUPyA8+jZNYuZZ6CHACx6591buH8Li/P3H6/+t//1&#10;f/YXf/63FhHyNdgpYKg/MzUaC0Yxr6GEcLKRA1XDhJkZmIwO28ojcDxOO34LQpxUPJgeT27WaN6F&#10;MRDqttu37k9NQsrIRAa5YkrPTrtfsVTPgl5g07WbmMxkRqM62+UouYuhKLIiUcVNP3V6aWdr78Zz&#10;17e29yAVxeCGctb6neWpScSHQzEgxFuZNrBhlLCEBHCDuChMYgKMG1otQKawCwYSRvZVuaOJyVEo&#10;+x89enz69DI20n1ojdHKcxtaK1cpkSkCvpIt7qmuMyQlKZmHavn04dBbHbT6CWFCYz9tRb8y9OHp&#10;NrzBQ6oBjVQNpVuVwD1KZ7x08cLhYX5zYxXgFCJUb995uLO1jeMKDpR4ZbCT0FhThGqnTVFCUOGz&#10;Y1SvzTPUE+spXTG/3RPXDMdRoiLowkNGYGo0cfn6hfGFKdDuZ+OJ0eXlo+zRG//4M9f9RY+1NDQO&#10;tW0xpCCmmWGcXRib9Pv/q3/1h9njo80nu+dXrpM9n0rWYbNBFxLPXhX9PvVQ4m/hnXDPxBNOKe2G&#10;HZ9kblOgjGU+ebQd1DHZdq89c/kgVy5tZ4VnxVxwrdfsHqwfTp0dpzJWN06uJxXjSodkavKaMLjp&#10;9EagS/H58QGKheNkfNKTu+gR80UMVNBrKaxh+DZFPzSU4qvlqCkhsSSSMjdN15uOH/uGrlJxJA2K&#10;PTzZtVnGA/jBerV161E2lkxhHcJAGdQ+yOeQ1M6RAV4TYbPt3ubWNk59VPHQSnvkg2+OjY/ziw+o&#10;VCcHJ/q4MBw3V9sXn3tBDw204dgglUgWKzUZs/3gR2/i3Bwfm4hC7hAKWqAsQfUYh2U8jbagoqCu&#10;jVO1pMPD7Sg36tvZY6SWYrRhWIE8iuFyKRGL17HBlAdoNpLp6P27myZfbvI0LjTnULkbuqpfuUyR&#10;cHBdhgXul7CmLwBLoQugCQF4z9RulOdwuMZx0nd0sew8qYixUDUDDAZEScHlvFRpBH0gA3mlahNE&#10;DepHLG/4XBH+i20GC93B/hru1Nr1nu4QARfObpqXKzT6x43are0OFELIQcH+gZIK3KQIvC5MJ+JL&#10;BKwiQbUGTNnTBsHDfT+pUnsUWu7tCr+J3r6DCjZAm1iNdewazt2048VRsenENYXBUAQiCqARhpWh&#10;MYAviXBUX2giGgWhN46EMnjf4V0RMkPBwKZnBpiXREHlujDg9KEETxc/PHlqsDf52BFRAXlMzSAj&#10;I7st5HSwfJgiz4cJwU+cgAVyN45JBF66/SKsN0DG7fRKnUYVTBiPRPYNIN22g5UBy6Sq55T7TpXG&#10;3VqDHOc12r0t44v1L1+MBhkodomXFXKnzsV808Fkx6tsFmFd2jeYaMCqfULFDzpwhE+nw72+mSvk&#10;Y4koMjYoe7U3gKeYpuIu9SEtVVPJtKbMVlgfRfGchkD78BsqtYob25vXLi2BYlevdQ1GhLDGiahI&#10;3GPdU8S+YYzm0Ct8KKRUO46rnxDQ6TrEYonDowIbKWpO3wVHyVXzPNiztMPRhLQ+KDKmp8bXNnZC&#10;IWNmGk6KnWqjRLsjmlrkgmztz8zOQj+HsRlIFDYuBpFvvW6Lomw+v/VwcnwC2DJVNBxlySRHt9/t&#10;i9wWWwhed3IapFmzXs43Gpi5otbrhMPR3e29xYU5HHWeWoccsqGmwGBUNbJ7x+7Q2PQwVwLmE474&#10;hQR8Yn1wsolBd7Szsw0u2fvv3xyfnHztm1/7xS/f6w/6cCAAVRM9BhkNGidOdXzW8dyGxbnsK9Cq&#10;c5gmVXzdQlfAoWK/MDM9ByPlcrk0NYVTPbW3d0AuZqaF9hRNNlIvU+k4coQIqvUUJMnMFVe+1oaa&#10;CCajyD/JTJ7dBb5gJIkbqyYgCac0CvStKf6Gp+wWXGUOLE0q/n6yutpm/7jXX3v1b/72R3DoPXXm&#10;1Ehm5MHDx7jyWByZ0dHDLKFxYOBiegq2ENg3jXI1SHmoYlrBoTlsUW1yuIt34knEmCjSWRtzyxPQ&#10;5+TKe6hDe8CCQLDx+UZmMjtPcsJdIrcHWYgunmqDEHXPW32y8/Of/XR9s/Sv//W/0hFKZYl1Lwt7&#10;Cabxjgp5jboVaVuENsY6DdIm2hqnyDhDprPH3q0c8kw3rlRtk/Gc6yxNZUC1r5yg6cMyZvXJ7uzK&#10;LCpIAgUEDeNNnC8rzfQ9VjoC40SLfLi9Mzk/Xi176LoMY8Yiyaah/KMdauflQJYwOJnmesKTHBKQ&#10;PEdT7pKeDKSYMIigHofa2xSYmexyiaktZm5kMytTck1aNfrVT9b38ULr27sYPHQ7g8Pjo6evXwPY&#10;eZDLgRPQDyCeEgU9wWTILac5t+4mEknQLhA7jHMRqZxyB7CcLl251gqkTj915YN335jldEP8VDQS&#10;a7SZnmea8M2JxBCckIChmj9o5rOH6APRY5wbWVaaXWoDiNtJ9RbjFcfHxXff/ge08slkOndxgYpK&#10;wxoZHS0Vjw/ylZWV+bGRzCcfP/aUvEIvVVrLki2neFsKfmUdqqZ/eeCnq0m8ELlcdwhf4rlsdf7w&#10;26/BdQ24buH4GCW8z1IzFPJPJ8ci88nW0bn56eNCGdSrzGi8pw+QO5tKjLmSVafYYTQ0GOjWZrXw&#10;KQq8ZklPA8/xvVnJpnSrAutymNUBYIE3ExZhjxLLUO4ZlKEhIh8PtB32o6MhYZ0cpGH75dMY6Mdc&#10;lPhH1In6O2SL74X9nIUdsPoYR0C2H/JnHRuuRIgRjvFaxggXY1Kt3UhA4NIoxlDdgtIJXATSW02f&#10;gBV4MIS8trgJY+nA2czolZExjF40Txn2nvShOuct6sQ3pA7GHXJO9JPNjjoPfI/RM7WDahF7YaEN&#10;jwOn0uy17Hax18YhCjiyYTtwQz40NPYp1JUlhVjV6F9q32xyl5EQZY28zpX9jPqnfLNpDGsLDGiB&#10;Fnu5VBDvdPmgO1jN+fxAzd3IRBq5N+1KHfWbL+Br15DKB9FIwNePpAPRTqVupuNUU+tDw1Fv6LRL&#10;LbOpwCsZpPFD5Mp0ykMGZ/Wp8xfPn9KKuQMSrZhIeg1MjKdzR9uSBD6cN53IJ5jLPXTyxZ+TzJKl&#10;ekzdF/9bjeFDd3Qk3WiTkrLV6irWKf8gRrbG0D0U/pzZ3NGp5bnNzc21tQ0IP4K8ZPGOd/f3USI9&#10;//wzNz/8/MVvPfvhzc+uXT63uZXluaNrBYII+SnXygD/KayC+faKUkMKC7Lg1Cme054EU91z94/2&#10;/f4QAmWj4ejRQRYnNOQ57bbDHeKX/D48EELc/d1jJeXnVm52bha/HjQ1vDnjZOz+BWBEf125fPXW&#10;rTvnz6/gvb393kfQ5fhCwUQizCgXHZrGsOMTgFd0lSeJHQ7vtIb3xQZHuz5GY4gsrJcojnk08/jx&#10;k2KxgqvH6ZkmAklx2WGSTOIZMvlT9pUqAG0YEa1/cYZz++capRIo0h2sABD4QNux6Uyl1JJhra6L&#10;A+BJeyrWczw4s77wBuMCFRoWtBmVav3NN9/E6As62uXlxf39HE7WPqW1a7n9fcGWa5Uq1k6jWmOY&#10;zMBU1ZJxLydVqOGlIG/cSzkK/oDHY72OUIfxGRwJvjhGVrYXCSVwwoRHIlsbxxabQUYCIeQ2pCdS&#10;7V4XgHgg5IOL2OF67u69ra/ceHpucdoXMGUMqhYzlzFVNGqeYgOocDttaB8oRjQ8yxais6iUiNuJ&#10;tFK8jO1BLzqRiU1nMknor5DM4WpfEgJp9QIJ8Nps24hD0cf+qOrAJZWqjLTFA0UbnT+1t3Y7GUoe&#10;l6F8Q5qxyRYNPrJPow6R+GRkD8CBA/zGHMaAdSEZyWlNvTpZPVBmvbwNhJhUmi2MVUTgS5XEAMyW&#10;mngTK6sXjcE9U3uydgCxBl71zu0H/jDi3oy33rqJOgh+nKnUCEodnKHFUi0RJ4nQezc/fe7py5gw&#10;Q+nlA3fKDE1ML5RKBeKl4xjCvZ8a/3z3AVT1JGPn7QNPuOH3xaPgLFjNRjcUCC7MzR/m83CswUcx&#10;KIhKt/kpdFSn4QkUgrUNpD6Vir/+wg3MaRALxTYQpNzC7YFCYKeQxWZVqpaQeni8s8f26agb+gKv&#10;CQtEV0JJb5hwIPiHOyQ5y0SbRziaGpYgfxMS+DPz05CxQPeyur0KSshsWhyCRIjKNKJYGu8eTu3j&#10;k+NgEEDOBJgYJgw+j6VE8OzV3EKv+/Bg53H18N1+S0v4NZi89PtP3P7f57ZkHx1/YRafKKbpOc+N&#10;2R54VlnHmXbdmUAg5mgRsH5tDXgImkacaz0assD5o09aSySGgjuACWgJgkwEidqdHg2iQZXpkS8e&#10;LyRLj4YCEH4nSdts9TMhShb1kwN7TckNDUSnptqDRsgHFvI6FDJ6E2ElVKVb+tPhnfjVGwvRDF9M&#10;RxsmTqpRqSflCgEpeDMgB8toSDwExL2u7Qz+t5+/+Ynttgyzgp3LVKR5ai6docUEt4PDNsWQPF1N&#10;SmCRb+M94yHqswmwRHPhT/pcVtJh7yUGRH4l/5GBi5oEm1jPtQM2jYLxuEJiBSYr9f6mV9zZM0fC&#10;ZLA4cI2Ezy3BGVYDCTiairQ0OzSSatmkYQjQDeaIn6HJ3NDdkgzVxKTAcWS3RSYfVgE5lsD7Pj2S&#10;QawT6EM6TjO/njvO0dRVVfNyXhhDpgPBcsMmlT4zA/mql+A5HCmdfZQb47U6NS4kTPLvVKRW+tl6&#10;vQGbHew0QkWEQ0W5Wksko8hLd4Bzp5QhDS5OLBK/evn8mz97OxFP7WcPL5x9kapGMKtjIYeaB3Bc&#10;/RyQQm8cRk901fsDP4LBifgIcI7mmAdH8F02A5EgojxgWQg0dXx8Cr9mfT07PZtWjATRB6FlN629&#10;3OHAdrWTJEiXiAqRGJzYG5A5S4qpIaAntyJsSGDcvX8HjCHEyEOQc+PZq9n9Y6RyBSIGanpdudSL&#10;F4HSsrAvoG0M7YsMnnqKZ6xUV/gS8bElGFnwJVrf3mh0GjOzk4e5Akjf9H5qzUg8EA77RB6rqbG2&#10;mM4yeiqFFN8e0vmgOxloe7kiuYvwYoCRKxwnR8cTGOaIR5CyhjT0LxSpioszjAMdCrhPoIpMJgPr&#10;9Z3dXWyPSCb+9JPPKpUauhHsg8hnxe2IJZONGrpVD9GJEPwYHJjGSI0h2d2Gss5QzG6hNijoGd97&#10;emFy9fC4b/covIhKHJu3FCqnJ89ShgCKi0wwNpIYr3YrNbhtoR/yW5uP9icmE41y4+KV6xbhh1JB&#10;svOjTdPpUrncpT2X34OK7tD7FHhusNgWzajGSaiOPlQDDOFyvVEHuRcyaVjrRHfX7nzn1RfWtn7S&#10;ztcMOai47W1V8fvbjl/scBXcSm0N7EaNE5coctmj16V74wR9gytnF5vFnDEF+3Ei8zKIisoDMnNb&#10;Yik05a7ANrB8opzY80v542pDY13+D5h3IoCCeK0OJcBgxHJcKAwcV1MSICpqqA0yLApx0/v1Wuu4&#10;0A6HwfSzwAosFav9iFmtbdE78SFuIo7FgOIAp9rq2tamtXP1wtmLly+AnA+KRCgcB90Fl+nurU/h&#10;AP7Z/fdeXJh3eHIMkhFuykCy7XibKJUroWgI2Y0T41MdjAi51KBII4Zp6A6odeaqaaSur5w/K97L&#10;BFbzI4t/+oLIam4AmD7I5TEv0dkqIOK3ug3Um/pAzac8GS9wc8qqjmF1z3pzl3N5JfZ4mG+PYsfv&#10;H5tdQDY7Xh1uM0TZUVwEsm21yOOJlgpQPtS9uDzdZvtgbx81UPPaPHKo883Kdn53p1nd6TT2DLsf&#10;92mIU/QCIm1my1w+MXifOZZxN9+2BlpJvCGfkdXwt8MSK4e6LCx5m3AN2FIh+DTqBtLE3dKTyPcE&#10;8w9G8JxhAf9qH0GLkDgYIZhm4N9oatunlYyZfA9eRTw0xU0fSM4lc+W4lHZ4z6BIAEMgH9rvgBDO&#10;xMZo85CKXVNEValIlKEamGgDh4FBg/UJniGXXLKqNeOp8XFj+6hWQ04MYemcDEbbFonToGGwieOL&#10;HQpHO9hTfeK5o6+2qBZz5bklxwCdYTe8SV8IiX626AM1k/nhQF9IC0CRiwMZbZFDs4lYMkyF/CB3&#10;VQYdnfyVgYmPnZqzxkMAwfVqr1IuU/CUZtx+RBp/AN7ZYqXb7QMfxzEGUAadK/khsC8BG3dzAAvm&#10;ShIoZqkpKnBR7Gjjs2O37t+HJva566d95IVsIEjcqbdRdjoMf1GX5LqKPSrni9BSpbbT1fhGRX8x&#10;L93k/JNWu8tGGPQj1Up9SJEScw4KGcTJjUuFmw8efiIZy2VLFy8t4rV6yAyn7h1YknP9qafW19YR&#10;r/3Rp59evnS2hYwwfjl0aSG4WLsaWi1s2eBBkEiJTc26nT4wUZ0hHo38+OwH97Yghlo8Px8JRUhR&#10;3EZHa60+WZ+bn2Gmp0zNXHEvaNa71Wpz+KzREz2/OB9LxNByhYLhkUy8UD6WQaNcgRP6K3BOnHO1&#10;Wu3iRbTRewd7OYxCISI0pNFS6aeuMmFUzJdh164Me1l9OTxZ8T3YkNELQbzX79Dc9MzpUxAZI84d&#10;xqWNch2PdATWhtynOBTuK5ZImuTYiBOtrisnAmbg6Lt7R+SiJU80K42AThENbTTkaV8Et33BzvlC&#10;ZyMniTtE9d2TQJpHjx+ifceVx2Tt5s2PURpeuXJpcnLy9u37eM82W9+IR4JpiROpEYpGiYl9wu8a&#10;zlw0ihlVFjb6iXQBVwJ4Ygv+X5onJFl+xvAh7WAQb95H1YRP65m9OrKkDci+iTd8ejZ0cS5ysJ+5&#10;+sxFI0huDmr4SOw82tH3EebHhpq6oYJi5WiR13XkUkpqCp5TIsq6inOheSj9cMCAsLz6aO3lr/4e&#10;MjyQ8vMkXzXUkFMbifoR+FPdy8VPTYkd9dDVnLy4ZPZukx4UPQTdbNLPmLG/f/txJrH+rZefQXBQ&#10;OBZB4Y1potFnvIeMl/g0YsdLAQlY/c5LR5W9HsP9Gsvc2I4f+yiodXSx3AGbmEMpBPts+piGDGF1&#10;EcwgKjIAQQZFTAZOL04+WtsPhnwwaYCjOFbSgHhb7kgmc3BYnBzHQm/li/XpybGLF874QuFSqdrr&#10;5/25I5DsRyemMNo8vXQaH+D0S99vFzdcPvYsuv66yLex0lDh4Lq+/PWXPvjoY2iuXW5/yfDAMgQH&#10;w/nLH0072Wu84chTuW2InxFbSGKDQMkGI1Ow4LBRwwE+AzY3qZkt2mOGtaHi+KoWVYApspuh0w0s&#10;j8OjiUxcptfEjKOpq4ODWYxpYP0ICBr5HerRJ8NvLPqAYVNxB23l22/fhO9cdHIc6+MHP/91oP7k&#10;SRheTQE4m2hRk5RsuIF93gRtT8AB+hP2ENKGjAzaJc3hGjrxDnTozKgIViK+5ZbKNgaZhH4KjIRu&#10;R6ZWIV4BuONxg2aIUX7UccSFcbv77qjPN+UPzMWSSLxM+AMjyGYKgrgUgjKfBVWkiNEdzRhuAdIB&#10;0SKh8HSZRGsneDntfSRItwR4G24fjogXvuAfUmejv3rhmdcvsSsCE0nURF9RAOgtW6aEzNJL4F8c&#10;Mvyi+rrcs8v1KjgvOIZhXl3v0orGDWhDhAP5A/sC4z91dbc5sKsDp8iXs092DbTGexi+mvq8FRz8&#10;aKMHPajh6zid0FPTq3PKYjt6GB3dbbdz9dVclqhD1Sob/BOCiiqtX4NOgVJUEegRDZNLsOEphoct&#10;Zih8qUwujPAAwu12YX7yIF842qtgVTdrjenJ0R6mkC5yTDQqDxxBlXQ5QBXfSU2EBGEUxTs9lTKP&#10;ZKtzS42libiOnPD+UP6rieUg2LMY5BP5CEXkoFsqUwQqhIZ4qMHrRr1BrEDD9+Jv3vi7v/n70ZHE&#10;/Yerf/onv/uD//QGXW0gnJoJ+TLoYIVjcslBKJ2frfDlLzIdVIR1vDH/V1+4BHM0jKK7DTDGOwCN&#10;EDZ+dgW5Txr8ul3FstGEM3WYK7qcLigf1uNIxzxiUgYD1LvNTiMSs7Rh/W+oLpD+qjdqmA2fPbdy&#10;6/O7Swvzr7/2zR/9+CfJdEQk9zJ2UHOxoSWRp4xnVGS2KRHfQinmrRsH6uL8EqAyvGH4SaFEu/P5&#10;Q4wgQCfGmYqePhYPKkW/Ao3FI5lrAV6xYjtPCmwUu4dlnHYnYlvhA+GOHR9VoNSCn/qXTIvdE2h6&#10;KCtTTaOhnwh2OTKKnhDv4pVLx4Xip59/hrv5la/8xlEu/957H1SrIGDDLc3EXicbWKtWJ+0lSmQ6&#10;ZXWLrTSpTGe9tBqaCun5xMyMhinkkwqkyzZkHGbiVABfgHgTLCcnRgP0MwOYM8D9gc5IIOBazNTy&#10;m+VvvvpPiPxkKEAfTwKEGVgxiApq9fpCrjiJEJdKE1eGUm11lQAvRnsGsaksvsKE0VMmUo9NQEz7&#10;H3/21uhocn83N8RsiOI/FkRulO40EA/u6xINQsp5j618NBmNyK4zUFEF7vwi3N6fBblrdnISMRGk&#10;YUJP0Ko12wWODTK4tVdPEUG49HjRPWDd9JCNzU2neB67XJysbW7pW1ueKvRpkI7DjCtF/WQOBDAo&#10;X6hOT8RL5d7ESHJ1s5BJJgMRH/QVI5nRC2emdvaOmVvl+shJqjeWyQAHwrNaKBawbra3N3AYTs8t&#10;4U3v7+78X3/xd5UqpmOd0VTkX/zh78P4jdAYcZfz+CJgG6aYAO8Hf/e3I+kkHi64oPhDhl9MJfmh&#10;0HUpX+Q2kJCdKSDGSTATQQjEeQFAYTbq8MboX3huYuPTYn1gL4Z9SRjAenAUAB3UUUYl7Fs/DLRV&#10;hEIVdUBNn//tz2/901dfwF5+cinxNyKcQFqLJkL4NhBlgZTyNGJo0UnkNVoWA7dz7bXn3vjf//po&#10;exs//dS/fO7+DHv7eQxUkg2Q+8U40GCfP3OYz+N4CvYUQrkzvJeiwmTEg0tkgbZUaaCeS+PkAVX9&#10;Ske+gAUS/7NEDoL8jGl8sehDD7wGJOEebGCixx5mZfBCilLOKNzwMYUNZQw4AeCIDY74gk9NTcXl&#10;vPBODlnjZKQp/MGhVamhJouqYrHYwkRXD7dOuhi6f3jryGNnXVzXQ646fJSQcd5q9gc1JJEOAOmQ&#10;MWCt2yv3e23KZUJXGKwQiG94yBZFQDIRhXWSKvmG5lcsR1PXxB1unnIl5eu+tma4k9X2RHrszMrl&#10;3eJOrdml8C5eTc25WHMicqqcCTwqlh9lDU84evwpDDXyRDXbqEEe2QUNIxyy4L/BfYwndAmXWa3o&#10;6wKOXqu1z506FYuPNigSxMPoBHQkrK7OgObiXZbcyAOrMDm1Z2iyg4ubgjoRbFGWcNinOxREokCh&#10;Clk7EWKxK5rRJUP8CCv3+QOQhhK+ie1uuyVNL7aCpaXZLixLw8HjfGl5bn7Q7T14vHYS+MF5x3Bo&#10;HPBRTjZw3AMBQnDFoVKqWOL4dLocewJYswt8EhFHCLepNwAN8shfpanQrYCKsdnqDP+VfhYMxAha&#10;/oAfGgH8ciyDfAmDbUH43ZPKglEQZ2Jy4uGjx089dbVVa7z581+1Gq25hTExWxAPNddTZg4GK4M9&#10;JeMVgQAPW/m/ubZyQyN3T5sUWvPzi4BAHtx7IrNFfAQmK6C/NyUfW3gV+vC0k5AAV8h1PCbrdpxy&#10;uSaiO23o3CNfIuutXGxOzmIEYVt8HnFD6aox0fDsHz67TFBWZ53M1zVEzGImite8dPXy9s5edv8A&#10;M92VlTPHSNjtD/Bf0yMj5AjSG2TGxkrHecgQwlSYeKQfEAaUuE2gTRGyvq6iAYnGw/ZXA4Nj5Chl&#10;gyLliHYl7ou6I2IHou7ROJCMEIBsDTLxqKWFF85fxdBIGkeRfkKohjcKWF8fJsDIluVJvoy4vBjc&#10;5zHJjZ35BA30hj6RkLXBEhU6FLfZs3bylb4vHB9JD5B90aEOaTadHAuCP+EOGt2A5e85fVWLnzgF&#10;u6LBGuI7DsP8BtrcqXQsjTeD0pJzOAjG8vnD7tCYRFaSYgjS824OlWt83LEDrSMps1wJMnlGmGYs&#10;3EGl7Z6A9xTFJzgLfvl+FiyKArJoWtX6lZlRrPgPHq6DOAbI5fA4APzhIIu0LCcNt3g4SbY60ZBX&#10;KJXxApXa6oVzZ8jONxyhXPtEsnS0ixBq0BFhJUuYOS95HsxYTJSlFQVCP7pnKB963TY2gqnpKWC/&#10;7H/dBR3LZpSTcXhdmGsaG62J2RbxcTgDnIfS0FHQAsc/Vj/NWU1naW7m5YV0yLBbHGGoeiBDH5qU&#10;SNljeMoTUrwdCL7J5Sr5XHFqYpxRAH7+ObsV3jcMEQNl9a1Wj8ZTEZB+B5g2M/jzcDv3sLT75LBe&#10;6rkwbsX+CV+metRqdl119HjKPG94Eon3Hv+Jq0w1NEPlZame9YSMo9wLdTVx9IZwjvzIl0V8hn7S&#10;uX/hgqROXxWHJEe4Kz9raE0YFaGhCdFhC3ckpvI6CbuFZREaVLWGB7veZ6vZPzr31Lju01RuhPK/&#10;kYDooSOMIl8Mv6CwAYt7muHxytAox1/dr1R/8MEvsz7cYg87d5tQWa1lmvsGKFdey9C/cHHykadJ&#10;2DHTRx2zPYA9CtIrkVWUNIkbXDbdQpo4WeFKN9Vyo11UV9Rm0bsIam0fGStWsIj83OXjn4FAL2Hl&#10;KwelxwVScc5OnoBvGLTiolRMd+TiqG8JWeFcitb7/cNGcftIE69EXRQUGBYBnepXK1i0UP9a4QBb&#10;0JCmhOiUaBNm5ubXV3MYQYOmxx0JvFAHNTgL+XTKQDMVhmWrvGHxV/K+8ENWYVZMY+HJly5Wa9KF&#10;8S0gadnQ0E1+KhaNurK7qZqGHnLMGvHYtrsN9TtdB/YLH7z3yY0b1x4+3n7hq099+OEdDslg3SQH&#10;jFts/dTr9LHwZ6amjw8PLdpvKbtAmjQ1QgQgaFhwpNJpON0ZHyMRXcCvs6/fkMpKb94EDdg7Kf54&#10;MZw5cxpXEWmplSoMBAGraLFkUB965qiWkKcJ8VgUe8LFC5d2d3eQcfLM01f3swewaIjRCMZTZBdd&#10;FZzqQKOjhKWYqrxU+eXCucVfMIEBxZd9ZvxPHq/CinXmzOTOTq5YQqo8EkFD7NYyPO0Ux0fuFDWQ&#10;ZIgrk1EXYZQNffhQsNGHJ7oKfD/kObVqc2Qiyk7SJ3irIW7uw0dGZa4oiSCdd6Y3TN0+OsqhYsTN&#10;qDb+f67e9EmSJD3vC/eIyLOy7qu7qs/pmZ5jZ/bA7EEsdrmkiIsiIZECTTCSZjDJ9IGkyUxf9VfI&#10;TGYymj6TZpQJIkTJBJIgCRJLLHYXu7Ozsztn393VR3XdR2ZWnhHuet7DPbIxGPT29FGVGRnh7u/7&#10;Ps/v6R4c7KL1gK4vEq/Rr7539z41QsD05OeqSynXKZ8rbFa134RnKF2C8MTSy1RQAb0TYqhRUwi9&#10;wIxC9MRj44UWh9xd+DkX0F/v904ld/fF6eB3f/3vJJR9lHqjKFfWPSXHQE1jliurbOxrJ2I1lpVX&#10;PibG2GAXAkPM21LtPY7hmcjOJc3e6pUtP0lOL9zl7fXRCcBqp2hlbnca8zlM0J7itaYTE7Tv6B6q&#10;1peIXobVUKraIPa488939xduL+M0AAouNO4XOEShV+TdBbdu+J6gJC9Vl5kk4jmkAlOktVOHuGRt&#10;WurIkaKM4LFloObrIN/xuJfg1MCGvXZj+/B8tDhn12ugi/VI6eKa49H04OgM037cqDDOvHbzKh6r&#10;+w+fb6zOwRmyOJ8DiwYPMhTzQN5ndcTnpNuXIdYnNmaH8AWllOZwgNy8cQsWN8ut5jbCaxr56sLC&#10;Bbwmg+EXX9xF3TwuRpuvX6MJpXQapQKwihKPqSa61WnSKi7l9LXNle2N24C/XF/doPgEaPnquasl&#10;3WIsHhivmCqOBE9tUo2v5OiaMuUpebSzBxu4gE1KtjYB5IczK1q7Jd+amExmFJtT4zMKupzZT+4/&#10;+MnoMF9f7BwMR5trN26+cXy8N583kmyUSKoqu6n5coc+bZ4yFWgmgkJFqrL1hsLLhspFHloRA8W6&#10;Vj7CMiCJo5MxNpWkqE3Df8eusrSRQzFZ8p0OCiDOw6hZ+yzxR4twYJPLNvmJm35j/2B98zrZLuhk&#10;k+kOGag2iUook9n1PU3TGEoXbIJ0anm4f/hPH334aWb2JBXDcgYSj59wgrpI2dZjTIyAxV8c5H5w&#10;FczRWgWZMaEMRSlwMtmA2q+TmnmPF42OVQMywIRKqpVWw6XFOSGFJWy1PPmrW8xipBz1gIbzigBF&#10;Kb9kjykWqy5aKhwwFlbyZbyAl2fD7lCYXXoj1ekiwPMKqW2fQPAAL5GpGE8LPJv1ZuvF4Yvjwei3&#10;vvn1hK2b957sJf1Bawk1H70vOuVyzcMAGQm4UhNjvC1Fjo6xsuU1hxuhSRRJEIEvyPnFwoF5YK3R&#10;CvmccuXJFvjs2VMc6DOm/4uK4Pjk6Mb1a8uL84Da/+yjTzjEBtnpdUqTYWTB0srC3nNoKcxv/fZv&#10;/T//8g9pul0UIIio3wMhuMW03ycONI2rbD7B2aN7HuYwCuHTpps3JydnVbuR///g8BBGASxK4CrA&#10;KgoDFGxh6ARJupdoBuVYcHYOi1324OFdCFZ+7Ve/ubuzj70wb2Qz+zMDI0JVp17QSj+dpKZyPUjw&#10;ANwyWdZYWlo5ONhvt9tvv3378Ojk6PAEv49qvt6YL6iyV69xSBpjVwg/7zIZFO/x2Vk3SHP1yZIT&#10;zdUb2892XiBaDm577vqWvI0Z9diqlFv3YRa6lgG95CQ4Vjbg99//+ud37jx/8rSW1b7x7b/y6NGT&#10;Dz78aEBaYkueC2SV0o8IImmkc20EwixsXqOhGcMFZXWwcZwq+7fkSBqNyioQNjBBbAjVzlDHZMCp&#10;IxkPCwoaRxjRgAODlv4Uwh5fsq/BvfXm11579x1owYWFIINqFsKbnWeAL+fkC2Y5g9e8U97XjdWl&#10;jsN3eN5jmWvIZhUjPV8PpSTuCmQkFrxN4jA9mo6PD07Apd5aWVhu0agNjJScaMDSOaL3SaBaERPx&#10;LJSIgJLpLRu7tWf97geffMS7F9WwdNIH94wUcomL5SmFzmgenNOQoFTSwuNySrpYJyGYbA5lWL5u&#10;5UaORYYxBlYoJviVl3sHm2/f3PvicWHK5u3rP72zg+bVFB9Xs/7i5Sms0Bhara8u4SgCDXWLMCK+&#10;M784niQv9vrvfenK6sYmUoDwdTGz/Z3/8jeE6kofXDGV0Smu7S8+/RipfZ35Nt4PKl20zf/8Bz/C&#10;73z1K+8/293L69QCoPkYuWMzKxQt1rQYqe6MiK6J9sdwDHo3rH8uv/drX6WWKpwmGR0ZJilL5Ms4&#10;dA111cyzHfUgovblkXn6Yu+ETVTqg4DZztfBlW2mnD13ctxDr7vTxLkELRIixxTEyCx6Tw7dg4PT&#10;XlGclZ/fu7e2OP/wzz/DCH0CLUmD1jPgdltAa9RqO5jYNknugabJRKan0S9QONWyujBhDVz4anON&#10;VakLLWIbtlsXG79x9QrVsPx1EzqibKOcdZrTkMLSHJZ0PZ6iQfGFVzJDwW1F8vrKemguS1zdq4Yj&#10;bQJUu+oshkq6f7Jc4K9cgqTtBToToxbXpmSzJrSFhDiElS+E9sWFMDgOfPXzAHEbr+SPw2ZEy5Y0&#10;z7OGzqepyA3d+3rILs/S6lQhrzMLFySeADjh6Pxy43x7OzHX4EtdO5smj86P7+xOR1wLSNQIIkrg&#10;YOkNekxZgUkJXZMX+4dfffdW++X5kycv8Ecno2JzY+XwYsDD6bJI1PjvJI+EPmjRNGlHl3GkjjZA&#10;J2nEuETcwArTmYTbV9pAFYwRZGj1mvY5ncBa6HeotUyz9pK/IU27Hz2GHf+Nu3fu4U99+umdk9PT&#10;kl8HTHoQqwPJBv+VgJOw4R2+3ANPbb5VhwqmBXYjz42hde8stGoNTOrN6f4x5GWYj9GsjtGtyhHS&#10;V4s5LOLTCx+MJng/b7/zNl6q9AipI8X3MySytYbOjq2C5HidNQ6hK1/ce/iVr33t40/uwTGBCnv3&#10;4DmvCIkzoVnqlWTENgcfrSmiXhT6GWs16e/h0m2sLz9+/KReb25euvT8+d69e48pXQJHjKWG9GZp&#10;lQYUw5c2nBLkbrd0xClzQgBhElQI9C3uuPFMK6DgK1e2znqARnX4NcgkzidJhBqIYE+JhjF73Eqm&#10;DRuakVyCDx4Q7RvXbj148OAJAgPq+a+88ysP7z0itNNcevWttzrbW42tq+31rZubN27lmfhQpdgK&#10;uykrV/lS+IwTfA3HcXOmG6FIgMWp1edIvZTmCCEhPaizkDkDLgeYcXfYm5KaFQtd4+0vfxOYqTJx&#10;Kqgic3QBB+aL/T2S8LFp05XCwpW8JPK48cdQcLmXciWu+MOZR5rbqgi9KEY4QBYEekVDzIJLh1cH&#10;j/B7VzfmU6JUU1uhNRcnO3rSoSk5wqI124UDGKwP2lfcanjosFpLk1MyjyjGjRHrISZIV0g6NKVi&#10;8AiVVlxLI1RQ17xwz0XjlkzeyUVpuXitnZ6e/cWPforW31vXVpeb2Zu3rl/cfdbrQ1KxCCrb+ipQ&#10;I5Nud9DvnSOb86x7cXjkVlbH62vLiF1ETFLB5HhZWIui0O2KWswSdO9raTbXasCQLvsg/I2H+2cX&#10;w/Ht65sZxB+EHEzpnFSKDoaCgHTkGaZ0ssU4GiFJ7l4pvEpyQLFSktD/1KunLyE/WgU1qP9dHvUI&#10;jtZzNH8ucGwgb+Dk+AwSWdC+uQ+Az8HMrSJeuER457s3rqxuZe12vrWxmE7pNHbSPweH543lzsu5&#10;em8wOaQQLJgNoH/LssFktSzwUwoJQsGHHGl+UhbxqVEjGtWYlU8RmkLoryY1O2XZ+9w8xMT+hP8M&#10;qcgtq5BSjjZjqhXXcJES4qsNpuoazhSpiiEPBk0d2c78POwrAydEX3KM4scmC5rQ/Px2fXG91o5d&#10;O3HISECVrjNaOqm0onSav+MVPhKUqyRmNw3nv9NYv3PxFILjAVMFo64n5Kma0KP2WtHEnU9q93Sm&#10;6R1KuTA/NpL5moTyJPyxmYOLfJHEV3X/7E9mHyE502T0mPXn0n7N3HaL1zdXprtdRJEMMzeE/w9L&#10;0wC7UYqUieIMvCLMeIvRlfW6aZ4cP/v06XMU+qhU6ril0KopQVEAhkI8iGE9KH1cT6va1Cc+ptGE&#10;dp2Vsk/RTC5kR5qY5OGcBosyHFGFliSYN16eAgiLAMX9u3/rt//FP/9DNIN/8IOfkUKQvwdudpwz&#10;ALqD9RlAUzZSlf/m3/0xQsHWFteoK1jLbZDO4Iy8/3KXTpMTMkQAesLfTuiC2jkj7hSqzmERBovK&#10;W338GKyGTcQ6l9Q8n6KqQVeJYx9peBlnHNLixlt4urOD+PhHO0/m59pbmyvw+bTnmuiEiZtFhEJO&#10;47ZUiZIEL0aE7urV5YuAFYYvE2wz9NW6Zz28Bqw9oJutX5rjwkpqWc3OkwXfBLGFZdMHmh793nAG&#10;fJ/MCo4e3H0EidPDB49BnQTy1oT7k2W5CrDQdhWLdWUEb1SRIJEE9O0ePn7Ijzjthi/3nmOCgHTY&#10;6cR/6Ru/snzj5vr738DHC5jM3sMnjz/45X98+P99d+sSiYXw+jKjSgf91nrfWK0qWSnPSD8q12gQ&#10;gQq1hmpXTyLcHySl/piyCFLSi7J0ExqBAcI4CfjFuy5kGtPpy+O9o5MTz0Un13iyZTFqjjbXUtAQ&#10;fHRScrHkDYWEmVKWkRT5kpknTCdyd1OsgUXvFBwbc3Nj+RJyOoiyBqZgo76yNGWJW4j80YBPw0El&#10;AWWfhFVeeMqSXWzk/vIs7i15M8kzYQpY6Q4Kfzpmg+u5JDqQE/HZ67GfDPimam376L9kmxZ4q+NB&#10;f75m15A1k6dPDo5xzL+82n68P6GNBXl7EwFuwGmHPEI0HqaXNha63dHKcvnul67fuHkdWgNqDdUy&#10;NXUnFXnI8yNdYwUv3JN4M/BWv9h9eXoKdprB/gMfG43GJbGAnAmpun691+Wa/jd1odtrmNgoWjse&#10;ANGxLE1DYJ1nWj1nwIVV1GjQUqj9JNZDD57MK6FTdpbDK93rA1HGOxiJ5V0vz56enD4//OKvffu9&#10;q9kir9/Fee98ZRkyvkX0+v7xb//a//Tb749N4/f/53/286M9nLQaJvveG2/99ndvGMo8mWLUdNAf&#10;QkKM4LDzc4Qio4bHzVacwbLmSSGMQ9T4fDrgJDFMCoHmwxY7IhgefdAg2RSNnEyOOLchNzSn3Bi4&#10;4SGuncjT3GT1U0rel0TouuLvNAJCjuUsfyZlGL7Gf/B0ECbNMkqZGfA2mWYEXn7tfPLrX71tZfmu&#10;Ah3iZysze7779HlVtEqwcSVV+0kIjCb53hu3P/7Ziz9DrEfC+ilOfsO4NSevqhd2WCjQdeqiNbq2&#10;ec0MTyfezbPbYfhP7gayoNpS9Z/xGUE2HHksSvKw5uwWwA0Dl0NzSmGQIBXiKrUhIppSewzR6PKi&#10;7kLniJ9/fDw5HTYvzYMjjHjF3rNuY7ndWesALHa8f+QuJtCg/cEf/Bv85P03b54/O8rX4Izn0x8U&#10;iligfCbN64ynFUJX1ZTNJDK/iVJIj7wNFbO38QiBP7QAAT0yvAqKNYTIFpsgTsM4Ta7hJG91JiIs&#10;L6sVEauUSv/eu293T8+xiJ6f9E/OTotS05kpHQxh0Aj1s14mIzUBOxjGP+GezrIw7k3qJPykNlKn&#10;RqJldldJXcUqBwrCk+oZit9RVEELi4bmVt63mk08oJ35VkqIPl+vpYNxN4atyqfDxgWzsLo8HGKc&#10;V+uf9fb2J0heJk9EPCtyGZ4Ef1Eyg9INXyHRFC6vtyu4fZg6LS+v4Gogbgu+FLy/0+MeJcUqj0J7&#10;Poat0qzbqIo9eTe4quj2V4VpINRBZgXpwDkSv2nfdW00QaGbTpXeoSNwG6LfnAvMYTnck1qevP7k&#10;hGRdS2a/+2vf+U9/+oM79z5HC+E73/3Ohx9+hP5HbWnJPnzQ/OGPIQo9QII92rIpUpmm5kpH4oqo&#10;lUBQCadhs4INIbUNW2ZEiIu0eYbw0qVDXnRWpMV0WLqp0e4AYTOwNuG3pB7zpASmQ9uICh20+zE1&#10;nwLJctY9BwcRrRAAwWUl5ZCKoOtRJUwmYn8uIcjewnuvOK057YtZP2TXSVRgQj2PYtjO8m/e3K4R&#10;uppYr6gece9O2OHOJgGnclMm8frgWU9irFuoQA1PsgPy0cgwIDFVQ83S4uB1uM0fBnM3WJRlg9zM&#10;l9UMKzDanQ7zoidK5GXm7LT3/jfeqZ2dNHwJb0wBf3LhD866a0tz8Lcdn5xD447JxwBA7lGCkvTw&#10;5Ah7ydd+9Usnp4eYbLxx+3UNr4qx9V67DsIcIbkjDJMcEypyW6RSoJ/z+MkzlzWe7h7kdD6F+SgV&#10;B31C+XIsoeKQQ0qnKrXO5t+3WvvElVV0RKx45PgXpl4kGvsQTcCR6gZgOtd8NidRPa27GBY00+Yw&#10;re8eX9wE4TJLdnunXxw8vj/o3Z9Mthr5+c7FZdtYarXWFhcuL7UbddBF6gnESXS+Bi6+/vz4hG4L&#10;nLpIW1x+8/XLzJjnsEyb+KDu5pUlFdASCSA57QaGPMyicLBAnOZFMTruTU5hjEOI/CS5QDgjtPk4&#10;P+IxHhVdihabYrqOdR8wg+mAljZcmz5s2kR8tpjkTZu1i9U2QYIyrkdli0UmLZ6yUalui5yeEGky&#10;LxgKJEX5iJcNMe4KGJCQqa+1fvP1r641OglDG4zMPnzsn0uDjnHGil4oQ3RGEqYnktIeqHr8YCMi&#10;6+vLW0/2HgAkiJCcw3pGjf56OmCWP0+Irfa95XzA408NnJEf0xCpjdc/4oFoQfm4C1OH4BXMCeaB&#10;p/Ae8Fn87oAE/4baHhO2xoKJypMAWV1qDCRK+dbhwUuCHWmVEIlOOkI5DftIk47pDZoGYCR+MgQe&#10;w/ru6Ora8sba0kGtgw/xdYgQ37h0fHo26l0cvjwCQhmok6O7TwBZOX621z85xdAdOy3ySBsAV1Ei&#10;AjJbylCbGp7ghGGzTKjZ62u5rUnv27rIPxSxZlonOHeznW9sLFGKxphnkMwuEGZq6dikbgLjBYjK&#10;8fTLX/7SD37806985csf/LN/+U/+0e9/8JOPfvnJZxcj2GomFBBpJQ16Kp8Z5c8UBevyqO50lHVg&#10;pTHGbWY64NY5PyRkpYv9SQ6rwLnUBhfHSQBiOBIELVy+vAWZMXSO2K0xzcUXQYVKy7VFZlRLNhjt&#10;J/JksXt6Csgm2MT4OqjGckq4CzYQLSWrdDQl5ihjVMv0ypLCm2W/359fXMDPH+083t7eBjR/Z+cl&#10;yUdub3s+2YQaX8524TBYScc1/xTe3Dj+kG2VoOKwz/UHC0sLF/0Lqt8AWCEOl0aOC8cgmnRtELNI&#10;Gc3btmefFLEKZF6+fwB3ultbW19YXP7o5x8d7L+8vH5p88oV+IgG/kjAxXKkaGAQbaYZV+sSJ+lS&#10;sV7JiNHKAcuJtlBylok8QSAMChESFrwcsFJmRRpinmDBmZL+BafdYvTw5aOL0YHAe4GRwabK7lLm&#10;iRGA1FJrN+H6ly+YRJqXLDUTrHyiFnanMyhDczuZL4M7c4QcZHSbGQNx0T06PNh7E7FJCy1s3p5N&#10;7ej4InVkaK3KSAmaRg9vwYEsMo5OgvxKG+tigBHxpNUseMuJxolKt+UWoZWaTd8UVY/dJ65ihuwK&#10;CnoS4TLJ9IMypeRoPGr1lC4kvAoUz2LXvIQirdk5PO2aYjSPnEc0KufaL44xNJ0DM6jmkrMu2cBP&#10;zi42N1Yhyrhz99Fbb16xFCI4Ttup04OhlbOIPBaSVEwfUxoYWEYyPDwaBsuri3tHAN6PFpbaaPvi&#10;MwY5jF4emxy9U8ojvRtSg9NuMaS6zhMyWE4XtOLg5knl23GKrZq+Dc+oJARHDh8yMWWJBxy3MObl&#10;FBJCrwauQyxPzdFz/x9+8nk2fPaD7tkYAzigGNopVL0PvH9hLhpJH6O/+Wla7kzn2L633MrnMZ7D&#10;6W9Q2+uPUjgx0hS15mf7p98/BEIy6TSy1blmO0uh+qinRihd3LPAiAnggjpD6PHvmGQw9UZSayy7&#10;1vaiQIZK0WalPDZmM4HxqWD9ROFCNHtDHmas8HAoDEgVh/sPSyQzY0jONhjhWcIYmDNnpmhyAHxF&#10;Z2FB8NDgjHR7jSYoTJTHAL4k1KuNtI5nr1ny9K4iuoQ5H/c8QtdXgv8kmSmUrgrhTFmQrogc8nbS&#10;c+F+4403thc7A6S/WMw+kvEQznjkxBuYiKEVh6Ad7+fMIwGNYuELHvWQmR09U3jVJuWQTv1EkR5M&#10;ygkiVj2f1aZ0pMZEts6MEuqj456A7II9ZfgDLH0ikXALsBLQFjKUxWjWpnPNGqzG6KyABYNkvjkk&#10;zEMBxZ6QxfkW/WGauCC5mYGV3u8+OXuyiy4GEGSjaTJ9udzYOZ6uLS4ddk/mWnZ9ZeG1q0uobBeX&#10;VncfvRgd9NZqdeSZ94fDvT3gySB7QdIsjk81yllKRAlhQkoSz38ztZ0ESphGXLAG06rlUXsNZaIe&#10;K4NY3JzuDI1uFKUTbYECoZAOMLV2M+z63/v2xubG5s3XbvzZ93+0sbZxePpEANUog3BPrCzBa77H&#10;7lVoTAov/bHCcxsj85r7LGQCPtdI1GVAEpeKuaJ1C4jTMNGkOwQW1UePHzUpRBKfDL4DSceRPDOH&#10;lJ/luRcvn4Ui0EUkOddKUx+MpGq08BUD0FcA/iCQ5qsmtonIMeRbV3TwwIyv3LlzD1h8vDxc0vnF&#10;9rf/6vuHR3vaa5egJQISqOFaCRU8uhJVBkGmZxj3+Ae3CebK5PIvHd4aeEZvvvn6nTv3uW7XkaJR&#10;gpDupsGW65MgiAmpC6kPkUPIgsTfhD0G4uTDgwMgRl67cR0LpqM+fqqaSla0AldRTIgroigvBRtz&#10;eIefBfh5pWuQqBsdVobmNDJkF+YjP0xD5mcD6VwgxbTn8ZnB4j8hOxQ2uVM8bcQHdgxgMlRTm9KI&#10;U0rqeidxmFFijT9YFHRAYFUPnxS0vuNc52jUxUJZF6leTkaf4le/+Y1//Uf/7pvYXUxRB3KOFTTo&#10;S+MkmUTMj/J1+YKSaV19ZAH5oUrkLAzYZT6YqPTAK0AkMS4OtEqOSGf4PjXaaQ6RS0a8tD01OYwD&#10;E0iVXqpikH7ZmRCQwM/uFGaV8vKl9ccPn47z5kI77Xe72M7OALiCWXBccvoEreUD4DfreBJw2m49&#10;2z1YX2vfvv0aXLOy1fPpw9mgI5e4TCcGUpu8duvW+Vm32wWMlFxuJyS0a2EiQbEhDMrhzcXxTWBV&#10;/s43eXC/AEA/HoCb780CItxgb+Ulhlx68i6EIJApXzBN9DwfNAXWakYINRhRc5SkL3Dwwz8+3n94&#10;uLvvzg9e7sPHf3n99muLNd+pL8zVEfmy7xGsTXrLqTVnLtmbkBSPXlgjl6Rr5DFfO+kbyptDdwOj&#10;APP4pPu/3vv8MaWM+2uJn88IC9IB6Z7wFmYBSoNxsQw/Y96aw2i5niNiBmz6Ni2zuNR1NPzQNyZk&#10;As7pgAhypUtZFPgGU9qTJO+IurRUgtL1wbeYz+c2EWbHJl6vKj8TS3MfbENxGVIPLndDrHY7eDWn&#10;JPZEcX9Mr1ZRXRV+iuUmU2ElTIFeEyHjjipDMEXzSXGugtRCmjzvrG8YJ/DdwjKXraxAOvTrNSN9&#10;CLa28XnSsFu4TCTJgr4U3iVOkik1lGjrQM/JUHQ9c2dJo00lHq32XrvNDCpiCSn1xHiZcwJZpcOA&#10;45BcmlRb7sLh+rOsYUzcWIOKCjXgRVkMV5EAT7q98z4ARBfNKyDWnz7r4qapQyvbQ67t6fjeDx4f&#10;v/g5jkGlTMxYAmKJZILcoAIxtslxkjdqmIpRODl3FIvQ+iOKrxBgqAxMwrSVd0bnophW7nydCKuw&#10;V7YB4c7xx0fyUkJpUt+Ejpr2k08+x9PaPT2+duXyL3/5i2tXtj48+IxcMfyVKecPJ5ZGfXNz49Yb&#10;t3GVgFYY908xtqATiZyMZZsP2A95vqbSEJIhlNrRhKIyM8cH8hIUcCQfLy5ikS5oxkblKR6Qo6Pj&#10;5y9eLKOnojgzbftS4rQlcKlSd7Qhq+/Uq//LBH251KAmBh8FA06ccTI2wSZ7e3u3bt1Cv3dlbRmt&#10;8vmFzi5Rl+2sRMUlKmrx0h2UuVMSwf1JAPwJOALnsNqoxCSobxkygzMg+hYihJLBlHy8qpASAWnA&#10;ZFR+Yv7Hh/Yet0EtlFOPnuw8uH8frPRvfeMbv/j4i+fHRyh2kNjRIDe2E8oLLRYNhtuWnH5jxfpJ&#10;+dK8RVOsJqxslrd3KuyozTKBdQQe6UIuIdwzQxBARAPsk83VrZ/86BewKs8vt8xChrV2LNlWqjCg&#10;5ZQhODbgXwKFRrLpQwY46ha9qKlAyR3/3EdmghyeFhfmcrM34WYw7o3/45//X9eXVq4utHl8V/Dw&#10;gmOnWrUwH0kCs4o514VQBljP6LVvT71mI7pi+kxtlGoIVIfONWm0JRCeonQyZ8ZKYRmYEOKlZEMP&#10;hiS2YSXhJKx5Uyp54Hmz8x988MtmDdJ1gx7I3oujhy/H7XYDNoSl+cXzgxMM8N5+6+rLl3slSZrt&#10;xcXk2fPDBew3CzWYhS5vb6ujhYse1uSqOkkuIHmFsYfl2S9+8QnGJ4gkLnn4IYosegypWCRXUp3C&#10;WSRsV0aqmlgeB0xHZ+f75yPMn9/ptJkRRTe+S3mp4Zu0VCIe9SgLnnYQRI8m1owUdKVYOLE1jjO/&#10;e3HywbMHn54ePMCt0sqSt9pv2Dd8d9r/dB94XKwtz8fgsbWbl+fHK43DWx3qrpReDZ3Y7Kd69MP/&#10;9g+66Ggb4P8wK8aRalJHzXnYovX5RGfjvIlRIBKEoVOKiLpA5PQZuo6LuJmpceHrZJNI5vF8NrIF&#10;ZJuntWZam8ux4yIEFMLKtAGzARIKwIHLPH5lCUUValx2GcFpaQoOJcFFSSVOKlV3O2X6yZLCNzBP&#10;BYxOoLxGeXOMGB+VrZKsHTu7I71Uj7eBFG98EL7JWDNSVVnuSf0eE3ZnmqyoipUnFBwgxOUeMuFI&#10;Vhc2ejbMs+yVwm3Y00VdZmmAljzEoNfOcwUxVgkDQYIjHKfycnOEzABUfZu6A0+Z8H/k+8SPrM2E&#10;2yOBzRuSC1TGwB73i0kfdugpucW7OLAZsCYcUgoQmwI4MrqTXZqt4vM0e6incY+ZMKOVf7ARzM3R&#10;S+hOOn/wEVAUvMJlU6d7Dx0hSgU08gJM+okJJepArGZb0NGiGqjXtI3p5ZTvRKHNIwxvZtrsMpAT&#10;sgM/dy5OX2U/VvkNkxJoFMTnDyiHoL755PO7//h/+Pt/9If/Fie5X3z82d//b/6rD378kRysETZC&#10;LZNmAx2gxYVm77x/48a13d3djNumNswmrZxuNOHD2ODRdcLg5pob4yzcgkR1FcsmP8CU/wLaWtMC&#10;UUQn2hrVOuAlQrTVRo0634HKE9kQ3Jhhmras206OVE5c9bai6cpBzUY2cvA7m6jltzZGQhkNA0/I&#10;kYHnGi5PStw6P8N/ombQkVCi4iBRpDnNA5KWexQ2qoaO1iun4pfleVB2zcXpOWrT0XhM9FNrnj99&#10;3mq30FmhZM5Eh6f0wXKdE4gcXIGIqEpUlgEXJQUCJr5oIJsds3XpEqZwX9y7v3uwh06C9jOYnJIz&#10;gs7yW8uCkt/JkyZVL01MKOItlZkwweNk3E28i4L05MA5poXhEWVJvCXcK7Wnz58uL9QseM0NBMrz&#10;4drxdFweRz4+WQkQoH6r1V2HOwO8ybDxK8wAA7CD7wXqJBmV5AVqGtVkKIbGBA8ddPvgkX/3O7dR&#10;kpJ/kUTh1P8knVQqEohqWq7Y09CfTDXuKpGsm8zYKBfy2qzk2sCJu6uwHOopDVs+n+pNhBNfKt1M&#10;bWmGdYdMq4mwfaJUxGkMr0QmYD8CaQj7gcWIFKqL5fU1dNPGST66OIKNhHqjtfTBoye3b9+qNWqH&#10;h6e46jiwXr++9ZX3bgyGYNpgeEwqA8mKdxosLHmgIoGhwppw2Dhe4CiAHkDN8j6Hk1YDqkLUdPjE&#10;C+ph0UcMmxATKziih0+IcvPhzu4sLBVZSYRXSbemsQ5dHJpcakCh9L2p1ZvJh4UjAMCwnujnabP2&#10;pHey2z2/e7x/9+TkBW61DtCAWPFY72PN/a8sYEcEILftzDKKl0nZP7xAwYgCPD+cFCu102ZWatKh&#10;zAFkrJ1N9vvIfgVFZ63Tgdv/xA/Pn/WTmzXOiZ/R3FqFPOExHXCLCsKiAx4zkcWjluqXLaWTNSGy&#10;YEnqHUhmOmRd5Ai2KS20gE2AhIADSJOfKPzNS/UaUmIX8wbC8GCEXessbMx31rD/kgSO6yTHpa1T&#10;MRfL1Ni2z2Rx1USWMb4oBIZ7BcZVAZ0hykx7LzPDaV5zRagvuyvLD1Ijqx8fvSU7OzLGZaUhrw7L&#10;BHX7zqU1ozoA6xRbRJpn4NY9JRKWJ8PRXn94MBgcDfvnWIy5fVXQ40fMZRwHu2DxF5TIPOU0Rkxi&#10;CCVBKxFF9wx5xDgWR2xUwAumShTUOhSxdIdE7Mas01dWizTIvhbr9r/76vLDntkbjg97w/P+ZEQk&#10;aewZ+LwG4NmmnLDOhaSMZvHPoDvAv6gY4EVrQBHIOd6yE0zpyjmrtCSr4dtBtiO20SD8FeGhkcpN&#10;SUzhHCduDCwaV69cg4Lks7v3rt+63WrCyWUgMJzScsqlS5YiwgwgZdRYcNQcgspzcry9tZFTaIHj&#10;hVbUj9rbchVcwsTSSjNuywQnFCkqU34UcSiXNggYFFR5weoDLI7oItCYyUA8PsVBVG0zDGIQnq70&#10;Y6QWjZoSKQ34gjg++1U6O8840ugyt5LSGG9OKW6CB5wlkEacJlEULOdOwdlrRmOi6lQjYMxEji0G&#10;fWt8aPgTSHRvcUQ56VtJm5mDQoxmwAH2P+4YpDaAETnaTNOX+ZJRBpGg9lUWE2wIuEvHoztffCEp&#10;IXOd1tOdZxsba6ubVz66/4ABPoaT50uSHZMSgDLttFusRw+j/XYUEqm4FgohfaZUupGtHC1NiC2a&#10;jDGjrSpnaLNjIQq0tlkrv/LW67949GnOZ13u+otsfkZILdM17miLzlXkXU6ohxTnbaOmS7r/9Ok5&#10;zXCUaSgejBzbw4guL5QIy43WjcUFHNSg+MWTgZMvjjAXOATXao69mF5KT83S0yBcGxoRMc+8pL60&#10;FrIU3pTGVxLcXLEIdS566Zmdl4pBRZpmCrWRmFfeeHhNkigzOlYxL13sr7Q9/72/+zftaAoEEtCC&#10;f/zv/+Q3vvItmEr/5E//AvsohnEbm0uIM7z/8AEt5NT4NpsbC9euby6vLm+3LlNDyStiwnK73HAY&#10;QEmnnzRy1WhBACyycJJHJp4ztZElYsYIIxIy6NMALjiAJCyCj9uQh2R5SRYdeggLmaDitJAbcXF7&#10;HhTJMa8Q27z1Z9Y+3N+/e/j8o4vzZykvgpgcLrBmh5OXaZ9Dozin9RyLJwCdJ0LQpWTNGu2AtRQS&#10;oNWj8eIO9AZJo51P19uE4ecshxVPU9+lhbUM4QDwrs53Ooudfb+rItW4Cou8NjMVFcfM+l7CL4pz&#10;NFOfmhRDQ9AuTbCO5GFrS151oGLvwLEhNNqW0Isu3A1rVur19XpjFX72ZgdZGivtuZV2Z6mON5HV&#10;5Q5xHPApoUuW+esCvpflO3J7OQArDOqCOSUJyyo3mfhmExmeHLSNhkSi4+JmrapMSCDbH/do+cxI&#10;Zybu3lNmIlJ6UovonOOL/v55D4lvoBJeMJjwxbToob1WlnuJeUbmokyPKQJo9GG5lP1e1M4kXbZ6&#10;/Z1/BW4iv5JbNQEbExlylSE4uA3V9csHxkSZMPzFL0jIk5yNi8M+dN7EJ6mZ9tpigbnJqBiVYxS8&#10;dBSQXJr4JfHmsaCVou3w2FZhaUW+Sk5D7Jrl7m0IjmRstTUK8PIqt4khdSzlk2husf1inZ1OJszg&#10;zbixndL+/Te+940f//BnX3r3nb/4+af/4z/6vZ/8+EMQW2loxCIMJKdS5AMHGgOAiv4sEkMJdDid&#10;kq8m0T6l6u7LwkiKFE9MXXDtUMuan/XhcBiPZZC1Ly4tzHU6+FJToiJO4TfnyJD0fAiUkkP7qt0m&#10;voNKs8RCSrot3bZNmN/7KrxYvpdxs7WjUcmPZ3e+2uas9FmYi5eIuFoTHiXU0bnIUqG/LF/Tu1ek&#10;Tq6UWGsprZzIPLc2N1DQg0uMX9y6euXBg4d0UKiD2DqkgJBffL5xaZHFeqoolYksvbaw38v/2NiN&#10;4w9bBEoEeKISBQwZD3USjtFYVzYuXd45POQ9yJYhGc5MxwhfrDtoI+nREzmoJJi7NJNwbCufjRRY&#10;2AhqptlO54q0xVa3fIKOZ4KbeFyyyGeYTDaW1mqdBUhqX54eS6eKpR+lavp1iOki10pHzcEJ5GOq&#10;F9V/pcZIM7CKCi9+PUKVzdJUnq+r1y///Pg5cj1Pz0/e295sADViKHWNhMnETvXN+TYmk5JnjreG&#10;TBIpf01o38jFhTrCK2MsCYNzXcVkMWLmGZv41dcvjR1F1UTXKZv0Sk0w4RMQP/5C7LPcJpJqnLAP&#10;hFAjS1zKqzbcTQ6XuMA5EgUjZPTFGIKN6ze27j95VpILczoYj+GjwGEW+9nmZuf9r717/fom9O50&#10;+patXu1u6gcUN5ViHfmuZluLlf48SX/5g5RGGP4g+NrAMEEFMukdUzHDWq+yCjeSOpwmYhQ6nteE&#10;UiZJzfhwgNZI04ZomMhvDW8ZMrdP9x9fnHx0tP+0i6nNOFmbg9UhafC/QqjHFalbNSwSz5Be/lg0&#10;NbwCxl1NzCRHa/VktU6H0GEx/7zX6k0bo6KzPl+0k5MDxHa4FfRg8boHo8OTw6uvLXw+vMAwkK5H&#10;OkNRmLiqwHUBzqBjsiRqvrVUCoB6LZ7cDCdIi6pALoyLuwj/rDllAtSBhIiO+mDWJsOjVuGhCgUE&#10;G+QnkPHa1q6kSGrC9LZxqTX/X7/71ebI6WFN0sHYHx9cvCrZDOrEVyAZkoui65DK69RIOTNFlYBE&#10;LgJwAGBR+ufd84eQhEAVWVBndTAZ9aaT/cHgxWTyAmbfWtrPWJ8sS1uqcgtqKsg1JIlvIjj8AKq3&#10;4QIyoyqeV1ygSpV80VITNtFEfTWzhlSBLUtVamdCPGxlKg/xqyZpcfDcSuNiqUab60XzDOfs0aR5&#10;6FvoLowNULElFNuJRFYnUkIEzpGcj+VT9uOL0RjAeEs6MjSE0IMtaP3hIl5sSFZV0F50i4EuJ6Mc&#10;1YlBwgm7Hno942m7medNcrYgkHhxaf75s+ev3769vLR8ZWvr//4X/7qUCoZfCb4XHlJUqIC0fOub&#10;37x54+ZPP/jxk0cPaFmmS5HKqNapgTv48r3secE7ohAuA9MRdrRWHflrYzzMULcgY44CKeF5Jw0P&#10;0aXm5+ehBMTvgrU0ngx421aQUGoiqy6+3VdoXFK0uyB/lAlRMC1X+luB2CiMT3/iBPthhZ7Ldaqx&#10;ClUIFjudxSqwVhV3wns1aUjowAve29/HH7+6vWW4DgYgotftmZDRpgp4o/WDoPDLAB9OKttkEtmc&#10;jpfFaE7D9lxQNskUaTMvd/dB8YUmGdLFkiU+mF+gYqz5ccuXeTmkNg91h0oNXDAciiQzVCGXExcx&#10;BRCpfv3S9pfe/zuwRtcbLaLiuXLg+v/nH//vBe00dP8cnR+50SgjRlYj40FxKoJiIwR+RfRxbpqm&#10;T8ngz3BvWIzp2rp2OsCR7mWquh7ODSUuM42E8Btrq8jzmADLPupfvHPlyzL8kIMBytMp9LcdRKC5&#10;UiA8hLSVVpmwLBINjPMmqsWczjl1X1Igg3JbbfBH62+KRsk5RQ7qB2aSmNbLyW5Sg9L8AouOnAy8&#10;rdrJQVuAwloi1TCLxS7re30EsdX7Q4RsUD/mvNtDCMPxyXDz0nKn3ep1z9F/ADjMGJ0MyZhWk+FT&#10;AVqSnZRDj6V9gYMIfbhpWnMcGI5CcmVtBcF+iCdEQiXMdPgru8/3Njs5s4V1kBfmoTr/LkhEVPaG&#10;wxoSGrGHYsxOP9SlA4SZOcKCHx/s3u8d3+2dPeVTPflD5mtY7KgqraPZjPYvVyQ5e80cj0CnTouP&#10;0ikZwPCSyrUu3UcZr9fie8L5wifHW/QCOscTdzzpPz2Zvz7vB0XPHp7u75KPcVJ0Tad5dWtYC1CF&#10;UkJmQt0jzRNZjt2MWMgmFeE9mcEvuFiEBVOpUXy/QoWkbKrym5JquQ+0UwoUB6bOk4w1bB4Cs+0n&#10;ZS+5ONz/sPvff/Wvd0CLpO6CcXI3ec0+5VtFhlhO85WTOEutvJResnYl80MREGqNlwGMcAlSBjf+&#10;2fNn//TTD+/P16FyxuKO17aYmbOSr7xsmRHdIO/C6RtJbLCdpWYGsih1bzhwuFnmYrCx2iRsydJa&#10;N4HNNEPM8NwGkAsoh6oyGmRnPo5EZXeJdFMMR6kPykWbolhNoPB/DcmCk+mdk0anbVeX8EWGyG4A&#10;lz9LVIVVDSejtkbR6cPecNAf4DCBmrUFrRl0VlNWVosoTGg1nLGt2Af+Gt5Kh56LExzuSeHBODRH&#10;h87PPv3iOiFCJ++89fqj+4929w6JNaHboxf9KhT7Tx8/frazw/1SuKeWuS1XiNFDairLyRUi1ye0&#10;o1FKfbz9IBhcWp4DDQ1uRQyJoZzAGgI19wgzRuCTkDSX0cy61z+TFU+aayu1jnSOqYApC6+kPkXT&#10;a161sT6AXuTxUPuKdO6cLqFcYTpZNsOI2YiRRhrA1oTul6jmIzRObL88gpRuLU0LNGcsQkLpOyLs&#10;/dHOU7z2G9eu4Es8eIgAEn9yfJoECjneFB0R4taurZpX4CuKAdWCtZSgZav2WfrORMCfoi2Xvvfu&#10;u4eHx5PpaHlpce9inBqZeCWUme3qFxjKJ7kIWnGBCqqZyE2nghyqZrgZTW57orln5dgie68EGsk7&#10;9NWgip/0qTFIDUgnJzW3tLKELQOyyJyTWECRTWmWWYjM1unWJX44I0QNOd9p417hVxlbGRP1KTgJ&#10;nWbBC3XnSV8gx3SQktAX2d15dnNl+d1r21hETajRSDVXywadmuMpNKo6XNpJWUQpQZUdhg1iWtBA&#10;RUEMPgYOiLxNxq5WZZh6erJitmJEFsMoiN+mbKvQhZcgaKELCviK62yjjEquPFgOSnfV1CtuDT+8&#10;86U3H9y/e/3aNZgUBI6Jv4eRAJxOkOhOpkMo3U2IHrGBjqTIDyXmkBSIeUWEWpQJCIDROGRBxgV2&#10;Ji7BaFIAvYQRDi4phL+E7GA7r/SVeL6uz4aso8JnlEMDKNbwSeBL4QiPFex4ePHi5ODRyf5HB0cP&#10;cT0afBNDEORT3YGk1BiWqA4nwsJlRwoPOMOCKDey4BGKAAmTv17wOEsKVjrq59IthNbv0XJ2c2t+&#10;d9B8J6sdwS06nMIQir9+nllEA+KVUe2ShNoIu3hmqiawWIZjIkrsKPoI2vUVITAo6AJHMPw8CUz8&#10;wlXvIg6JrJnlC8qfVxJ7JAQFmtJazf5wcj7/o+//3nvfauWzkrhAF/A6SxCJqbbdfBWIZ0Txn1RZ&#10;USIOELFRKL+FWEFGjP2Dsz/6+Cd35lvnIUIHN8BZoToTTbWLDP50Bu8QK/gYl6h7KntSVexnZs4l&#10;kS4W3rtceak+hRs8DUeDPGzJWdCgyVYq1XASPqlSBMJep87xs+rUzmDshRKeTXEnWyZ5b5Ui5uSv&#10;uu3NTw4Hn+1DgcMR1pQ2JWmUKohQlYX1kvyKMTBSbnoDTFhhuUGMCTt6JMfHydmMudNeMjOUrG9m&#10;Fm1euLCgwqr44w8++we/+5v/6v/909dfv/nDH/ycR+outMcY2lu6GvJYoEZcWiITV4qQ1yHnLtuA&#10;5g+q1JDjG+F5XKqWYk8gBFgLRxLkdNZYwE/AQoSjQc7PHnQEt2XwY5Azhwdt+NwbJFLFosGqPab3&#10;MBGGT+di/FDBTRkOZzxjMkIziiFMvIW4mAztIshQqs8gRmXjQ+Bhh7I+QtkSRVMo6DuJeOEkyp2s&#10;wfkAh5Wb165CYHX/waO4kesGb3VkKyUTtiHpd0pH1ySVYD4CL1l4xeUHLZmlyqp5ZwIg8M9/+Gco&#10;xLBB9866HvkPpEFMCp4XlvkcBqnTtJ0xq4yE0bybJtoJwvoOEx09HCK3YfkRNVoxNa9NNG7MMGyE&#10;vpVhNXTGjKRWs4aWEWFzUjmwOAH5k5ZVaFKkU82LGKUekYBGJq2cNipEAlLUl+xf0WmXtOYkTglN&#10;V5ShV66s3vn0zu9851fxWHDaWilnTKxsGKL2vHYRIcPJ5ODDtWlcxFgMqWMSbds6DZyWGCbJVNKw&#10;XCOkfiU1wm+gbCCWM6U6nGG9EasSfPAvSGu7ZEmn5y3dKqNZG/rcmqDTFFuGKJB8fgFSU6Jz5bVH&#10;qAjla2d10+nMQbDATSsnLRThMooc3HrlJHoS3qYIECY0Q56HA1r54sUuZZ1h0swLLJLRoFnHMwZE&#10;BstYyEtA4gl6zDLBnAqXmBOGCDepjofSgeH+/HT/7pPPn/XPHo/HwzrrnxsmIHKMdj7L0ACM2FtR&#10;0gWBLuuDXJLa6tnKfTWTm+qKVUF0yyjG0Vrz0XkPF+CzEY/TIRFfSqskGcdLdhHK3ymfl/JUq9LC&#10;VcRda6rqM5xRq6wYG+otE9Qxs2kzpas6mVL7xjaym8Hhxv01DA6q/YkBh/gBuuLLyxCh0LjDaQej&#10;ZIJYWHklJMslJtxC6q8PT1MsXANeXDIJrNMAJKtoEl4pl+dXMNZdg5KWgd2SHJKYmbcZ552pxn5W&#10;VyxLqjmoi3uksuK0ZytvXD5xG5q3LnTX4ww1mal9ZdeUsn462zkw2nK3ISNIDmSRu5TMYA7p+S+S&#10;KkuzYiFjOdv76lry5tLKR/vjRycFMtLp6JiqhxwXZjzVYB9TBZnhQxj1h/iXbs96Pjc/V2/mdLWZ&#10;DJ5KzLqEZCRs9OaFj+mlvKvw4RtghwacWln28Sd3br722v1HL27cvPnp/YdRMSf8dwhh1i9f2tra&#10;nmu3d148H52fk4GY203s4VJBTcj0trr1yEt1MXTI+FA2oJqgJyOva6aNMU1Xx56dZS0sxRg3Yh/H&#10;3QQrMqGOef3nY7nKJ2MbTVbAgN1Xy75TgZY0bBLZtNSdMqNUCsf9JFIgFKYT+mcRQyX1jKJwtBBW&#10;1HqkmkjEG1bCra1LMP7duX8fv/raazfv3buvAB2+7XEZauyVSkJggNEQUaUIRRCw6LCczBY5yUTk&#10;ysLtEaMjkAM5KTmNJDGX7E7h7UOGvHRhCYDOZwUFhMraIRI1usrA64CEgP8rk/Ph7g9++kdkPU5r&#10;qIDx6actnAzoA6IuI1kAoYmH05vqBnx6nugfY7oT6ChM2j9uJBqeGtINZ6ImRLcv9mCo5lwOF2nC&#10;MSxJTNSwTmfiusQka5fnf/Pbb1+eq7Ed1qXSQ/B+mJvhYmPCP3fcLuZ3ZlRpbeIUNXHa1A054ZIA&#10;wyB76F1VXU1ozULU0V66fEqVdIpF5GdLJAoy8XIashsmBvITVd7ilRdBaawHKqIkT0mRSIIEpDFf&#10;u4EJzPNnuxAzDxDAhC0Q6VfjSa93QUfqYorLCNEB4hqSQCTh/ABMW8uHOy9gNh2NpsDe/so7r+fE&#10;S2QyAZ1CWEVAeiXHMDN8PPkEAXWYmeZ2hKXEE9XXUJMg9WqlDHdLu7N7fgoNRQ4rUqPx73/+n39m&#10;uodCu53LEU8Jfc2gcJPZnie/HyWt8xD01douRJ4xd0p3ozrzg2pWNypp/4pENrNV3ePCOE39sSGY&#10;NAwNdW+WjTBN9YtojStdR/6m1lRrvWwAsZebmCru1PmKOxdmADEwKIlLR1Qd21ATp2amdTy7Sfuq&#10;btZRolnK0stl9uX1LbKyyIYqLOtUWUvqmilDn9fMrEKJKkDF1xImvFYeE42bVq+5BJZbpomlW82l&#10;GijIhdY8dAC1psqti97Z0r8i3YqJeEL3nS3IYkFZzgSjxuGoHImiailmDMSavggZIwLxiy2BUp87&#10;gbK/kkOQzmz/iX9FIZzMxPDJ129w0FBujv/K5eTrWyv3T/2dg+H5kPRKruTSysryVDFg01T6+WJC&#10;m4wmJ6MT1BYtoLGb5NfFQlkTaxJvMhLni/+EzoSECBK/4pPDo9N/+A/+xg9/9PNWq/P5Fw9Q7z58&#10;suOiy4TrSzrLQvrb6z97/hxfDbQuyxUVlQaF2HlZORScx8FCKYcBp5y/MGKXnck7KRwFSy4NUw81&#10;c50wEUlWa9NUrBTFqyrJQ6ZrEvyMCgqmb091SxiczkTTSEGfSH0ned52BgFh7az2b5bJkFSwjEr/&#10;G5F24uF2qngK+newULJsdWV1fm7u/sNHeP3Xr14dcwRQRVCABriWhfpYdUnWax8xqc5gbDCTvlEY&#10;FceKO9S3kcdUjjCGAw7FgdHPUxvPrBwJ2EaNJ6ISOWCSgYSW2qmMA1OevvPmQB/yycnLuz//WQeh&#10;aKZp8va0HEFMa2qo/IieQ+2gYYHg9VGJ4XYCvVwr993aybs3XscGjd0I83FckpytoU7bInh2Cm5T&#10;WbUqiRdUSJgoil0peXuF6JqgSRafUCgu6a+Wfuvy1mDkm2gv4/6FrQXp25npNlpdPwYGsaAlFK+R&#10;FFkaXfPKtMkrC9ky7WhW4lE5Sll3g/kz2Yl8pvm9yijjgx4fDEVvFRHwnCUQ8dDacOPWB+UTMRZq&#10;RmmqsUcmhAvB/4ROdBPUhf0jyP7wqEGnh5+wOccyCU4NonjMsGGqXNqSXxjU6NXNW7W83mhmDYiA&#10;KPHWicUfTeNxqX5cOUJJkhoL0NgEjOYBtBxFQSa1sDPJpOjZRe9/+eF/fGt5NYfRHIivRrKK9Cfj&#10;9nm4MxwThZUWMqHdVqNHXgRHU51c4t9GVj0+Uqfq0JS/HV4fe1r0DweUWcgJ1yRRfSamoQylbxo2&#10;ganT+asLISd+ZpOwQUTqXPWLU1+h25Nktj+ri3HhkyDXCDFtcgeHctmaKlHVhP6k838ZlO9mtFGl&#10;r6wgmVmgdnf6xtzKSrMZiL2kCU84ZcnEhYaxZdbGY6Fa6gPcUpQI4tSK1apq5XlZ9KGyIZk2rtX7&#10;11/70b2jz62vWINxni39TzsbPxferJuJWNdzidGOwmwfOzEz6lwXwPoze3MIdK3OKHqhRMfL26qN&#10;fWbzSsCtn415D3JQY7QhEffgmaQ85gn7EA+H58Ef32gnC5euH0z7L8+HB103CYtTaiKDmsorFDq4&#10;M50TMYcwXXpn/f4Z0MAZELKGySqCiOHhI8/TuaWbt+sC+tjcWLt+/cr3/9N/vrK9eQ96VK1/tH7F&#10;8ouYlAuk4hjKS0EABk18SEA6CeLHKqpWslp9UsWkBE5RtFMpPwt1UcpQKOmf0iS4YG2+Rtcx45BC&#10;esTQKOuqjuolk1sae+pz8H5mN1LtY5AdWX0s+FdZJKxWfBOW3dg5lpxwReaSP1OI6NR31Hub9ydx&#10;mCRB1qsoU+YBzENEMt+5f/8hLPRvvn7rwZMdpPSoPDgAczoLbcmoTow4aPkwJuhEDsT2OvVLQuxe&#10;II9zr5QLtzIYefxs8hsnmtBOTA+RKr/Z6GEkP4srkISNjImav33ImKOXOJ2OsZV8/NOHNfGkCtmF&#10;x2mTsQx1AL4x4QxtF3B+gKp4Mj4+O1labNBCr8bOLAl5BF5pRDrH1rG1Qr69aEfDudbyeNiJ8YU3&#10;Wq72WLYxoSQKl5yXOcB5SZEttgdzjSenh53mMpkR8KYpGp3lFYl2SyRUSDwuRelClgbFF2dUsrOw&#10;25XStqBwA2m+84UtnBpr8eenjLt1csi0wuGg7Z/x8E5nLELJMZIhZ5kYlYS7UAjhTgwP8RhtOZGv&#10;4HsW+ptaqkE3EP+UUmrDxTwYQz04R1oJW2H98RZsuoZEUkq6Lf2EKmHIealfS77vzGlCkbKhE+YQ&#10;4CamuJrF+bPzHjhw/fGAXDFJI1DXGJjizfODA8wjP+yeoD1c1FlSPPKQNExULWJ1s6EgvUJXNJSb&#10;k1L3Qibs6dhs6tUnk4YRozNa6JAfNEzmMr4dCqd9POe1ctU1V5rJXsO/pk4rRenQZqayZGRBgmtD&#10;wpPInXzYrbVGtNUJIM4+pzNFpA8aVz9rs9FmKb3+YsZDGfNSZmaar1S08nPey3Ellqy5Wtgvr15J&#10;RTuh0qHZvy6yQat3lHczi1t4VpMqJDUul9wMTKMPLeB+2RVg/LXl1Sv1uTaiReVhm7qQiJS8krtu&#10;Z96sCxuVXJDgk+dqNQDxZ15aooplo+cJmYxGaUil86qUIlUTQuj+Nqmy5FRNHbJx4iuMCfCC+Zy6&#10;qmEQRUyy2xThWIZbF8EGG+0n7WnyWtvuL67dP++/OC1FW+ho9CVwgxISp7B5UwEgbnp2JcFNcXbS&#10;Re4j6INwdkLKW8PiR25uGo/UKPZDzGim2Zz77LPPr1/bvvcAAuopfKjTi75R1K5BN5hBPQYp1vC3&#10;MLqMRksF9RaTVENdjJSSPK8ViT47oEj06IJlk0nqfMSR5JlQp2szS27z4HOoDmZWpy60xFJlYq3C&#10;dJ1Ir5KQJZCEmHtVFYWd3YiKSpyp4ssQiyOecxGOqLNLkmyU7yVeGtlxrIZj2mDw55Yy90ztTB1F&#10;axKu86PHT3DRrl/Z+uLug4KvC2iKEF3ZVGGz8IPr0yaAtkr0KuhBVszwXppyQWVVUObVoR0uGq5Y&#10;liiMgdJfrNc0FK67rW76BDDPCNDLh5GM40H59k01bUZjbDgLDLFwzazTqZXQfThx3NLKKHQuxUmH&#10;XCbh1qJWeu/dN+s1E5KAyB/JYajBFS3dPu5qy3UPbX9tTcWhMW9FlM3J7S4fBltsfU3K1BmQm2tb&#10;y2CowAW7f3G2d37qyPUFr0/OI9mEo/VSEZd7lbvTVZkQe9pI+cgHqlRNm4JecPTwhARajg0i9ERI&#10;UQjDUujtaJhPKg9n5I7hOW2pp3sjvEe0CKpuPrv1JYYrhtOwaZXM3eIpwmO0vrnuPn9YEsaNPhqI&#10;A6PEGL7vK5dXeB7L9Hc+IVInAHi+LCt5bmPT3AWYCG0xsMTxbcSHVjR5s7UNcOYXxY90eHCEF7Sz&#10;t7/cSim4mOMNNCWWoaR7e0enD48RrYBXnTVrc3Mt7JGreVosQNhdwyAKE+tjWXfykMItG4zUPTI3&#10;JbwRy5FqqW4nsqdmpsoyi2lfY1eVuWYmLi32TktXaV5iY3Y2EUWASvIVbKhprKkkuLEBa+N3T7Te&#10;crPdQv9KmRvLr5hyKtP6OLGLw9dYkIaF7ZVSNVEZM+1E3m8nzc1aU7OIpckmN3zAp8b6WXXwatrS&#10;kjOQ3dkzo9MnZ0KmijER/ybcX1ECod2Ubpv6m3bwoQm1fiydXRIt+ardTWZC1IuZA4p/NZFN7ILF&#10;7KnCVJ9gYqoebJpUM+kkjFoDujtRVYjXaHc9b3o9bMWZuk9mZREqt7ZJdXaJZ6kkiaYmLWQnfAvN&#10;5ZS0PFfbf325vr/R/OJw+vAE/TTb4Dhg4tJzGobUMrykWGuDtNCIwWkEvw0oT7Q1NurwOpQFn8eQ&#10;FmCpo+QtVIE/+9nHv/f3/uYvP32yubl1enzML15VspDjUpAnjqmTyfnZWbsz36zVxqORHv25wGL+&#10;h5Vk6JKJZr4MebdONUuyTZU+mgMZT2bC1Nqp0lOLRxtTSHghITaBoLttiEfyM+y+UL2GtDsae1ES&#10;raQb8N/ySgQMkiW2XzoZ8NEH6tTOS8uzD0ZEP5uCa5MQk6ydFNF1JoHXKb0+VBlzc3M3rm7vPH8x&#10;KQTeRwjVoMgByB0Vf84bpyIjmFjE3Vk6yRtVPoSDt+hyUr44FCsRThg6DJVNjg3HRWKreGf8J6/2&#10;jMs0TCDi8X4hGlzSeesgWsOhpFHMMvxLl5afPdnTZtJMS08usboeZbsihL157+23LiZnscMkISQS&#10;1mYC3dVxw1kHFkx5Fj+lJKHqGFzuYWNiy4uHQuhSFuzR81NfvjjH3ZlMztEwxAKe8Qel25KnNGqu&#10;wKVvnCQ6bg/DGyfrp1PauJRxhLUNM3nGJZfV6EYHuNzpJ9RC6n2E/dEdJj5aFRrw5U75qGW8hJ2x&#10;s1iuibxloREF84bU0NSy6HTwjOG747iqwwCniPnuxZBApi2sv2nB+iwJKGWuFimS4Eeut5rIwkp4&#10;OFijDTRdXV7BT3cP9/B18C2ODo5hDMC364HKm6KthW2ygaMalPtwSApDCiU5Najz/PgcBMQSCFz6&#10;ghdF/2QokrmSzMjUzbfNfGGu1p5vTjAXaGTdGkJLQ/2XpaEQDAb/iatUu9q2Neo/IVSHCxAcPxPT&#10;LfDywAeIuSo++BrjTZmEHV0Oj8VMdRKDS6MixsyEgVc1WfgifgYjICu7DZWW9VWFXTnQZyavsU0a&#10;+8myHKXsstVNGkY3s2zsmjH/xc13V2pNo4Y144JkyQQivlfrtq9y3PS2Cblt7NoWe5/kWWo6pq5x&#10;SXSEyQQuZfXM925/6c7HP/oQl6lg70rs99ogRMqMjiejTGk2ADXqnJOgIEtmfKhmZvRaRrNNKCVj&#10;V9y+2sJVP9Is/CHRX3HhphKwQjwqVQeycCxI/EwPOZyT1OAU7pzMBg2atKzdeL0xXr1S+/LG6oeH&#10;Z48P0A/VaS4xw3kvwc46KaOBlVvsVjUfvMIOevAVDtCKbHeaJAWEMQaZEwbqBNgQLLhne3sHSysb&#10;tWZrrd16+uxlCLfx4u2uMewMT/CUDDeIDMgdJYETpy5hmg8JSpkPTGwHNlrq8uhMoEb7GTBOmF2F&#10;JVRuCU2xDLNDoS6UDPySZnewhFIt6WJ8t5dWEu3Bqa3k51WavfZHk5huYqpZvLIH6G1ZU6W7+soC&#10;JSYmWorDg6lml8A61JMZRuH1fKmzcP/R48FgCHgRXub+4WEykwSM3FZp5DjFMbqwZLCeSAIMoj9S&#10;IsV5YyDmURj1shPTVBwSiqin8oqkLgwDkT6X5uNCmCINZvXPhijHSAETJyw1PujLmO0rW0939gUC&#10;wc1MPWL4oOTWzVzF+pbqP3LjeObYOsroDsJEMXLoe1A/n6iiWLcTqrYYBSDtC8oNRWp0novhkqt8&#10;BuhTxY4dA2l/OQ/spqPpuG4kOoBEATm7YuTwYxJNxAvngiQopGIbI4R0FmWIbNMUAkHku5CBKtkI&#10;eS0PfGgf8sMrb2tmra9iBhwDq1RvKRkQPijzAiifEklFuTceDVmGNxCuFQ1QRfJszHmvFxjr6pwr&#10;g3oem6sj/1WO53quQ/4ZSMYsq/IGPQiPLgROKrhEXJSCYRH1Ro4ReAvw+InDd7wYNOpJM09rfLVL&#10;IJyKtMxTiWSjOOKUjd+kmeX1CEIpVL6mOxwfdEsuTDG7xHkbM2dAjgiw1cJtatG/bjbz00baaELd&#10;lpY1W9qgBI7UIebb6WQuiRoWXhCxUGInxgZOYigf6hijfhs1aVjuDPOaW/AW6MLO58IeKT3qKvjT&#10;VzKcaJuxoawpYoqnqfYAO6Mt8jPJoH9pk3YzdswoNy0rPSMrgcxyVn/NN2/NLXO4pVWiiGrmXOAE&#10;CmQ/IEcobiEYTLlzZ6VGISVXlSGhhWmoNEKN65QYzI3LqwtLt+qdzdHZHm74WpBkRyttaqpeq4ku&#10;GiuHRH3v6UwX1wQ5kkhRnP/LYeOxsixc9anZ0ImN5xjZ/9JQ6UpVqnpvU7mBY64cTX/LEH4ebTbS&#10;sbfqsfFBISxauQn/xAZBk7wS/hqTuXz3u5c3vryWfXx49vRYGCipZ+Sdi7OnCNcQCCmzN71GvxCf&#10;vXuBh+8CD91w0ry09NkXD37/H/7tDz74BBFmgC0sLa3s7r4sShUmQnU4JHhLDv0EKZ7A8m61hk/H&#10;XkeJiQ5mjR2MJiypozYn3jPETV7h6NJSStQoEW2jwZYTYGqi+fCK/EhCmhEXwaVAuLwERpl4O+v5&#10;kKwcinRIAropThlf0QvwnlpxE0JjwwZuQzCP6d9yMp9WESEfTaQ5EMAbAUqncmysP7v7L7FOXb26&#10;3WnPP9rZCbpcei8IL1pZnfPaXKaFLrMKawwq4IraLw8yr7HOz5yzI9rZCqY/gs2lI8AnC8kTMwEB&#10;mCVa8fMQmFz/abDbsYtYq0t9GtYvL2XNOsDVesFMrAe8NEAUP8WlUkE5HdQqQcvDcJiayGg9D+i1&#10;0ylGYF+p/zVNM9hs5RqilRpoeYTs9/oGtRJ3PGNLs1QGmSj5UGmBui3DWIoMzHPpiMSAAi8jOQEX&#10;lU7h4TYJyn3DfQzJvVAlkfczAbdJtWty+pyXlyrnL6daO291lQ67rdxejGykvZnHwjzKsaKsFt6K&#10;fG5iORK3a40ctBKnZl0kOhnUr/Nwkc61WvR5cXsw497LcHRe2mYdkEHEeQJ9ANalgEgopIxCbqyw&#10;CdnM3Wm1jgGgx3aKsNXhiNCUyLgAURiYbHSbcuY2E4t3XLLtKZNxZ26DaTbce5KtwpAQtlD6nNzN&#10;6E+VCEkApCbtU7IMJdVas8jbGT2ZmUWcqcOKgLfQglIStOHcNWjgPalnF6nAdY0aW8VNIe3iJCh4&#10;p0GeOo2ymip1oZrzZWGVj/TX6D31M3Xk7B8QzdHs0FQmcz4R7LCWpC6kJyehbksCzCG2pivzRmw7&#10;hwY4W3gaLvnmxhu1kjs7PNwTBj3dqlUR7ANp3ImUP6n0tjYI1V0wx8e1zaj9ySQVx4QazCqWTWkb&#10;mr6xeunKi9MjYDdASsJyNnLVLhjfS6xGTPLKYHW2dT91lXs1C812E/q9ikBy1RQ5mekZRB1oHKmK&#10;zK16iBIJXk3EoxV1TGlw1KQzZa4J22rsUypy0lWiZTvzx6TgTme5HH5/uZb89e1kuIE32J74xb2h&#10;GSAOusCpjmysPOBA22Zw2nVTObhwRoqmFdAM1XMX7fS0f3ljcWV56cb1q//bv/o+it12uzMcDaPU&#10;GU/fBI/hwkLCzg2cFjHgOe52QU7yzcbgnDul9IlRyAR5VSkcFsdmCpo2M9rzIALXRNIgZAokLR1n&#10;v3pJgxhYVsgsjFIDdSG2R7ySeLXSM35GKBsVv3EAMfPrke8dxOi0KvCqS8VD2BS0ok0qYZFRSJ2w&#10;U7wWfQoQRtep1a4vL66gbPvsi89xZo8wMPzvwsKcCITkfWQCt9IzhL6ONLHRfMEt7yoXTym53AQm&#10;xKCTyocESoWXjqXT0bELp3P+74xLOzVdWY1ipzGqUTJlOPDRF8SkfXp9e+Phw2eUBZfyYY01unF6&#10;a/jrSv6uRtQmkSKtQTm8aRoza8IVQF9QMsYcAMMNep3AK2TSi3aK1Fe4Ux1F05jw5cIxnL4mKWP5&#10;JJCaEJis4je2kJbc2/D6qkIniJcBasHKYYL9fkLP535ByYm7gZItCjFdaSwLlIymvQaJSPDhyGeI&#10;yWXOxpuYbmkF8qi0aCtpZ3wuk1aa3dq6nDc+Q90NATPE+sASap4Dkq4HA5wkLgZDmNVEp01vJqUO&#10;LbzCwCshrgCZnCn3POAugxYRN8TK6sJg76iW5WSWRBFJPAvfhOUcwEZfghy40m6j/euJ2DICeJoi&#10;VPmMVPjxtc78HbOPEjMVjrMAihmi5Nhjm9YgIMTcWtoamndMt1xYzOnQojAdPt/ltP9CgY7kTboC&#10;3RG5mvmUallUO5fZUZ7B05NPSlhliRlbz/jHlHrIqKWws8q/tOlaHb8JEqEIhkhpDBavTl6tqXqw&#10;gdb7Cg/PBy9phX2IiCX2s2ZB1GpnJ7iJ7sQuSAHcjI6mqmsT9UomyS005q3ZKPOb7cVWXncUZStH&#10;qZLVJinHTesSEFS9UX3iZzqusuhw+zGS/kK0g4nls/gA7MyGy9KkWxvr288/20nNkShjcYKZOG1N&#10;x7lyEtxEVpGtFXImNa/+mTAfNckrZtwielpCMVq4MAsI7YG40bqk0uim8fpbnQJEoq8JfOZYLmdR&#10;NmUqyVjl/DFV/S3FaxyQRySFfAUbuhS4Gk0D0dbFck2Fx6Wfm/jLT0YjPxmik4NE85NxOZjWTQNX&#10;f5RQtu7ZkyMn8EjO40IC4ze+/u6zh1ApHOORQPsXHNrzs1MJsEIBgFDSOUhXmy1MTy9tb7355m1g&#10;je7euXt8eNg7PuK0Qoz9yoB2owdPRElFYDlrkLypZEOx8nEcm8O1QVLZvSIDSZshXmQu2p8No3fv&#10;ojLUVwHfwlmc6bKHvUO3NVdNtQSNa51kPMw0ilnB5EX1KfWlTTQe3SivWvaHQGcUcmQY/SL5DBlw&#10;J0fnVy5fBoB2BNUkr6XwMi0utdQdpiFTAjVMZh0xTNuwMgl2PuIPVaccQAJGsH7MmOf6rORwRplr&#10;UJcolVRHKdUykTSHjrVX6Wns3GgiqeP7H0bD5Nat7QePduk9pamKkHRzYFRSxBRIuaee/jQKvAM0&#10;WNJ8KP+P+pNS7HLvMZHssABNjvQ7J71sxvsX/O5ZQER7a5YlwSTAelTAFdPMKpVXDgZGSj9hxwd8&#10;hnqhbNDfRg5/qDq8uIs8I+GT0LyXF0YZqNrTStkTpLt6GXRPQjK3eoPI1UCg94TJ10lwRxGMSSTT&#10;hotLBp2oWlhSRiBNKJL07OSskCMnnVU4VxUespKQ1g6x7uW4Xp+X5DY5xgz6vbnFBXhLKf+K3ef0&#10;QhHYuTxnDo7bOVKd6xdTEinD59q0yeJca6HTLFaXcFLeQ4lK8mDf713U8hY+QnzrzE/+ya9/6/Z6&#10;+/GTPSDLsPIgIwPwpklBX2U8xR+nsw9GS/jblMVCmm9LGY6cWI5NTqTkYFZNiV5I9gTyaFGJWcrI&#10;gZsEliA5uNcnpcjTGuOJvG+cSNPRxLKrWBHcsKLjZqghetqM67lwkzkhtTT1zDdzTUvFHowvWmeA&#10;sPwZy1g7dsvraXFaVrbLZGakKtaaSEGSLbkWqisr8hZbVaU21qMIOidvcZN9JyNXdmx2NikCn9YL&#10;FQgs5pW0fiVp38o7lxfWSB/uitzw6kPx5EkMqIplhvokjIhZJMakUgHzWcS7uJpGLGrQl8hfKUOC&#10;VahY7Upr7mrauG+mw2LaQ4BdM4cfDh/EiCMdFFAcd/HYx45uWhJgp7qDRiNyEbqyhVd/lDWvmJJi&#10;YkFqq1NOamf8o4EpkQYCs5xRSvZWKcIuTNblZURcZSygiiAIz8K4PYzvJL264mxoe2PmXeAGHVEZ&#10;ungxheQP4erT7hiuJpjPzPP+zuPj+nrH16lVOuX1p/vyBIvr/LVFZLfyMVclo7jcA7jg5prf//5H&#10;29tb9x492dravHfnAZLTzrp0mkTQGIiD08PDA9zkaXrv88///D/8CY672GjxXLfrGc5VDIXhHQJp&#10;vWUirSbetmQIZX1g4LpoyNazfVAVRRemaojEEy97reyqPrZaJJg+7s9WJdfqpdJpnI+aHtqMyzBO&#10;DZD8lNSg7NdX8Iwc8J2uwFV+qs5cXCRpcnETkzON1mRCX9IGB0U2Q3Lwxq2t6YU72D9emO8AZYMl&#10;8NLWcprH1JKZcG+1FotNQ5rPZZzPJYFlwYE2JVdWXhJ8cqtFc0bbB3bCnL5OSWWlxM5HQ3Um5a1l&#10;e0XKlIdENWIaoZME4kHGRkuIQpE5h4ghH/ZkZZtFxT5fYWrmUVle5g22nwSxkgSkYxRH9lfqg1sn&#10;cjUjyF1hR3LQASvIOR0ikbguBiqXPCNMp5ytwFnRepQQnTQX2Zluw8EhEMeZ1BYQXjHl7WgRrD7h&#10;0FDzChzRDr8Vi5KpzMhSgIZhlJeSl5veaQByJnLkwb7uWEEsU1JCOBLXi6XRcvKJEwwq+IQLHI1e&#10;hs+t47dv3zw47SHT+5wmqYhcRrenXk6HWJxJeos0Nrwbw+ZSEaAbdOVT5GvAQzQ66/XmM7+Yvzh6&#10;0S7sr9y6XXOj1Tol3C232nY0euv2W1vb293DPfT4uifdwVEfm9/GwjI08zWzQq++aAHj/ODh51uX&#10;1958943fX8zcd6eEyXKBzarzdzpRTIoJrsUQ0R5lghERhyqP8TD1htORnx6edLHvnvSxByMCM0GG&#10;Cf4pYTkYEOKKdsk6BrYp5BtIRDs5HxJpdEotDliSexOZwzP3jLma2G1GrKkB/QVI95SIlw5ACsQ4&#10;yRrLEa0u5dsUN01Jx4LEtWrkkSUBVKqKVtS71HLNdXCLbVgOl3kIWzUzhakxFesA62xV8Rhdym2Q&#10;LCGTnD/ZHrut8btnNmCGZHPiRXyv7l5fq69l81/ZeosF/DhGZLxM0lSZ2mEMRBdcW1KltaXiJRCX&#10;QQgPY7marxTFUUbCs18ThUyhv5dodLMGuCXf3rz5xc4nWN173Wn3YJhwFCB6+wTJwvzA0mEFZ1eI&#10;GHBxLiGa1ITls0xeUWLPcqBs8sp81PkZnVfFuqpmn0lg9npT4ZGNqdz4CgeeiXuTD66WVhR+2V+j&#10;mxbfHjccvgU+MnzcRbnk/CljsxCFOxFd+rhoj6nrNcXLG06zKfwP4NkkdJtlFh532stSsp1lBdm6&#10;gba52DnF+lb2RpAZBZKHzLNLNBMnF9PW2nz/4Dx4nSwFOI0n9+4+QGoaPra93X2yeTTa5cmAJL6j&#10;0cLSEk7V3bLbhnp1cWFlATnAdXDKsaY/eXhfT0NiPuHlhA+gdJOUMroS27FsmU4qBMGICgFYrfN+&#10;JvW7DMumjJl4e9YyUGYKNqn0uuwqobFUodVrUg3kg/tlBoDAuTeulBJQuUlhymC1Y+ik6uCtS020&#10;pXZ6k4qXZG3wkWntSK5ap18KY+3uuHt+NkQsNJqVu0e+s4jMbs0SD+cHw7k6ElfOIxTPIzI+e9J8&#10;hXJ7jAbPiU8wshxV4eO0xUnnmpRl3xlBdY0RFRf1AFlVllHyJXfPszTEJ1lhoRtvAi7aVW4lPL+X&#10;Lq08errPp6XEziJSjIkxbaxZTcJjzPUo7Z2aK0TnqTR8IjyLJlIAqCJ4jSyE5UmS6J48cygV9cAy&#10;Nk5CSO0shVnMoEaYX0lAyojXXGxPEhIk/GWuSkXwHeaRIbhZE4WCFUD2f53f2ygjNRJkKgWJqKIY&#10;yCVRaHXq6wapN49R4giL6tHSiQaaz3SvzPBNFXeiswS0V9cXF3EBdg8Orl29fH7ch54eQqGphZqi&#10;xHM3QQjT+IJeGhWNdGzBORfo0cW0TYfjrPzl/rOP7+69MP4mnt7LK9lCevP60pOXR1gfm3ON0eTi&#10;7hf3hkfHizV7dX35v/3Nd69dWSN0M6l6M3D6s1bzbHB+dXP92vZG9+DAT4cSpCd2dyvjdW4usGIC&#10;RzlIhTOavNabU5KbclbRErucr12WeEC6BVMdVZHKjA9uYInZVHNtuCBETwwL4Pjg9OzsYnTShe12&#10;0h9ibjUhwXNaHB3SSnbWv8DKeXIBJjGVkCfDIm3Xx8hVhrl2Mm3M1YEcKZyXtgEdEocTjxhP1I5Z&#10;KquPPGQ0X0PZjbe8vUQhqdg4lCLrkvm6kiJcmCCi2C0DttBRPxC5Mfg2C3w3ILkDyr9BmfSn5Qbz&#10;jNEGx6vDwWK+Tsc9nBJAI1lsg7GRLYK7fjq5tpZeaXUIbiyjN6ofJSKoTpxZRMIEo3olemITaSL1&#10;impt5fkVWWYmacm6NIU5iNx2ZXyaNfY5ETHF12/e+MnO56eHPYR94z3iZSM+45B9R8VuV+bTQg7D&#10;r7wk9HyWtGvab6+n2o/lDD5tg1NhnEnEBhAKXJ1bRUuKHTl21zOjBagUmqUowNPKeTwsAnXZV+zJ&#10;wVTb79g4BxMKXQi4wZxCWUsEHWIrNawkojHruMDxC6sM4Kn4yDKeVbVp1cd3p1AKYvKlDC0T/wcH&#10;vmVjJ/mo2EfpORcR1ZT9A7iY46kFMyfjw03J+KkJRQTjfjaLtew4pUwMrlpSP/3kF/dGBQK951B3&#10;IjYK586Dw2PVdiSEbkU8xaU3b7dbnbWrN99945YvJp98evd478Xy2upE7KdEHCNHPh4E4vWURP9F&#10;+pILGlEbbSgquVSDhCDjNE1L+2/MVHUSUBo1IolEvggLQL8I32ZOT0JipncCu5zZ9mSbd3yMrvLG&#10;GZSYSsSP/JngLtUeslgbhEpYcY4MXzUzwzMKGNdEtnZd4fn1pOn8WtvmSOwYLG60+fOj4pD6b+qR&#10;9uFIIWPhwOnWVrnwIpLYOvVBCS+9xaiPNVqz0fKUJuFpk23FKFYhS0Pep/UKVAT+V9rghWxjFBmY&#10;YVsT3Txuwk00Kx6/NF7oP0aiBNnGFAJ91MNkJesiMQE3TzuqnLgT3s+EtEU3COWqWys8BLozXaHX&#10;l1yt3OaO5FdmBLOt2mlGpIDsGTws1s8yGBEV1swx4lxGpYFdL3IteqfEZhRCkWqqhCnIKspwVwUO&#10;ahQj2RmUDnd6uXSmr0iFBb6R4D/4hQloOzrk1LOjRi/RDIuTx4REm5CF6XhPNcuwU/XH21cW9312&#10;enpKNQNkShjCTIqsUUNSWb3ZErwrrfbYyfr7f3bnx0f16flS46zTOFls4Ez3iUkefvTTUcdtz5va&#10;1bWBZx0pOsON/Otfe+uNzfX1NsBX2SDPaHDqp0hqB0kf6otmf0Ro4PEJVkqOxk4TDS1gE8GUW6+q&#10;fXeF0PnZAJmaPKiD8HhYdKa1okjJCWuEwkJmV36iyOtsYh8O/wOuRD1xi8ttv4xg73UpO/mwn2ri&#10;heHgZ0iF6SyMFcoNC4ifxsyicsdnPdS4KNSh58JP+xfjs97FuAQFCk276UkPMWU4ayNcelRyxrhp&#10;pFSynvbnl5rbNu0Q+IYEblNP/W/MaTF3rlEwA2BSNp/LcwhD8OGBj2rNXJo34VIC4zWlLvcYRTb8&#10;z1O/AIN+o4aOTr3ZztF/T7mBwmq3nPuPuIDEUCZcCEE6ZWYkIs3ES4hCwJOrUC9RFLWwMNRGRZOP&#10;iMenMobQrDYJLgW+/Zy4raTlpK0tvnVTE2asxv/ue9/6tf4Ah62Lyfi8f4E4vN5k0gXDtnZx1u8h&#10;GxVrwgVburpTiqI3Y4r9QXpWb76JEMHJiNlgzVyfDak7RcI9KVS1S+33nKlJhupFvNXeyAvslzTG&#10;GR24L8ZJs5Yg74/wfaVqAvNUa2pqV9B7bo6mnJbFkgcqG9G4cJls/Jgl8RXAh5Fw45YiLCj7wTZ4&#10;B8fG6VifgRKchHIsCy/V8SmQTm8bVFjjNXJHgwoS8ogjGAonsnOqa2mZJD46eTdxlq0TyzW98NOL&#10;F2fNdq1ZlgNa2anOwz3TaWaffnKns7BEftPWHD4DBKcVo/HLvUOsaYiKA+u3RBLlzs5xrY578uzl&#10;Exhbp4Ufdk9TbL6ez+BQq+phCO9R52sirpyJ9RNeoKuEcsbPHN1NRdMt41nfRvOLyIV0hMaz2iSM&#10;3KUZEogWWrnGH5XtwJyaoBxOwk3IxyuXBB7vTIpbbMUm1ZbGa0j8XS2OfAyf0fLTR1UDlhT0syAT&#10;sSwFEgNIamfIW77y03GfVrU7RiGHASJRgU9MVGZJO136AnzexROcOUmMV41UxRTNJFLFMu1RgQMy&#10;WOaVXqyo6i4hoTa1pLY2Vhu1DAGe0kdmWyljdp2TVnxq1MSEYxx0JyG/kNaETP2qKfVNSrZdsa1K&#10;xyd8z0dwlOJCSxdPLoxU0zFySCuTAlEVsHy8LSmjl09qnLztw06cq3DKBMkbDY/5qylhUPvbAfmh&#10;Rg7e7IMVUCYBQsmQupUtqrwnWu5AmzQN5boQ/oLUDZsuLCiplKF62grgAGa3Jmqxoy+W0nsl2lG9&#10;ZmvLy8ifOT7vrqyvT+89Q2ji/Ori44cP79zd+drX3oCGCMsFQwWQP3py7+XTe+dHO5dwVKpdtPKx&#10;GAzIv2S6mCZm6aMkoGrwLup1nLZ+cvYECgrpRqKoWq3nC1ntcrO+cTddajTmEciXZp161mnVFusZ&#10;hm2tWh1HLATII42ayE2ejar0Zvg+SvhMarwe3/i9p+Li5YmMY0O9DRzzIKZIJICds3X0/MmSrjRU&#10;ZUaRI6TvS0S7L1AY8VNgxUQve6GeyQN0rb1ayZAEiW2sXGScCgsnURKUsITeCI7/F9BcTgoYwVeX&#10;F3AAITG5F8McutBOC0HpYrGyzKhCJLIhorPauiRKh9QT4GaiyHnWXIgcliOMuLUQ2rkhYzdGTqbU&#10;+/VyEKb8dcNpDyJa1/kqXclshpfpY24zv/iSbyuNtdcZSGIiXIFBJYGMvbiEf8OIJFQZIjIksVjJ&#10;0GliPg+GwwswXsrJoN8/R/4RRWsgvGh6MR6dj90oK9BXQI2Ih2dAZxg3ZsFEb1KcAz6Ps0gLvgaL&#10;hDXM2/FhjPmKoOwjMiBP2tKzAaTtWFhoCoBdGEnAGBjgZkOwHeJF5cwrURRkYDa4JQFxwZEG7wrE&#10;IsN6ExxwSty1dVIx1VSaYZooHtFWqNXQNCBXGIddkIYBeJYGzaly5Q7SLZox76ee0wkZjxAcoYAt&#10;oAb9ix8//vHZZ1MimOSQqb918+rtKysb862T3viTz59gcf/W+29/+bXVD3/6hfG1v/j5Az/XGA97&#10;LXi0m/O97t6ocC1QchrZ7ouXsMrg5aHxgjwMm01Oj8/K8vzRyTHlUSQ0RsFPllfnaX7HByIJy2V7&#10;lINFtSCoJyuEQoScsqVYfKdtTz2D2djzN4LetWF2IwnbSqVVYYyLmaZcjacMm1evpK92Qak7o+tB&#10;uqMqjxLxjS6GihOwOuuVXd7ylMrEiha/W3oF9yaa7lXKPp2Epm9IFBMPDOf8yMPpxemqNzmvyQR0&#10;LPXdKUBRGKthR57VegcNMju5pbUesJ9KS8eqg5MU3Yj4XPEtOFMNF547yPT2szDD9rRymVlkhUiz&#10;eAXgIwxWHrGc4h7cur7++MGeCXGZMlL20cfLHwwd+GiHJcBQdAhxLSLgwFJa93opgyJIdjLziiGD&#10;Y+qMThqlZpXIbumyys7nNGUXGyeV3YzvSKOeTRgFYSrtuJuvCrYgOhPKnrKvghqNm+9ZKtHrCfO0&#10;wr1i+KMqNd4t5uXIKm5lbMwrYcTup1aFml57xoGklczGMsiGQukj2LWotw0UcX1za319e/3ovA9b&#10;Q1GMv/ba2zsPn97f2f/W174Mm+eL7slnJw93+v1f4rPCmrTQUu2iSByjGCQNTnYbpCKRTCTuiFq6&#10;nyT7qCGKKTXZsFPD7VpoxhYODusYDUDi7/xCmlxt5O2M+pb4zxXoEuea6525xXZre3GpnVMAG92X&#10;JZcOdCt4GySzaSAp6sHFKIWbLG4KAAppiIk0A6qptqYU20oho89nHDH6arzNgCpt3uOjo04yjz1t&#10;IZWdNLiwUFHHrpVhMW4Q1wCoZcFosF8ZN3euAzvmn1gTsY2pntOJLBqc79I7UbF2UALJgSCNR2Wu&#10;8oWHZHzlWg3peFWhoCIGtg4ETy4d4ELYiiq0lNnGf7GMygadhoSAJj7iMhZB6OihoRb+eBImtYmf&#10;YUyLEYhAAmHWjyWjDVl4q7baqlHDcHWlNJFfIxgT4otO2YAhJXDKEjXq7qek5un1e8MJyAfjX97b&#10;2T9D3IJDnC5fC9uEPTlv5DXbyOrryx14t8bjgkp7A8xQjQOp0fcAvwhRkpTFzTbpjE54KbmdU/7E&#10;hA1L61UAUgSghmZE4gwlQeH0rFHx7gRoKnFY1ujVFiq8GEQcr+tKFnD+d7753v2H3/63f/rR3XvP&#10;e3YKB/edj3q/GFGIRXvu/2fvS5osO67zMvPeN1R1VVfPA9AkOEgEB9Fa2No4qLAXDtmO8Ea/QRs7&#10;7PDvsH+CN/YvsHeMMC1bIdIyFYRFUqRADATQQDfQ6K4ean5Vb7g30+ec75yTtyA6tOBOcTMoslT9&#10;6r377pBn+oa9q1t7b7319oe/3tva2mqas3/5z//Rl750m1o///N/v/Pxs6P5fDuToBKR205OyV6e&#10;Iuv5enPz1g3SPkugA4kMOMEt+O4nEN9qRbW3cCSjaAqwq3FAOQHKB3Z70zTCHMPHcKjVTA7XDWpF&#10;q6jrMOPUu9R/Ln6jWr7Ge11JVcChmP1zGWpf51qtRndOjRUhXKEtiKnJ7HH8l72o2Ms+CTxQGFD0&#10;HcWidWRTCY1VVtAffxiLAWitUdFciZyEaRUjEPJgcysZt9WvD21hFoCUWWi50vImBo4edYIYHSbN&#10;Xy5MiYsALhdms9Kra8AT54gVGM0B+XVOleWaQgHzq1+/9+GHTzFkNvkVgzdaPGkAraB2iOB44agJ&#10;oBM3egEoR9cpedmsP2dB86Ibpfd3QqhD5ZyTOqxxp1drAblagDUVk5cplypF2VC0+18MrKS5gHdx&#10;IRaBRq+ycqO3zqInZfLo4dHts1a3JpnB+C2ehJkktAmU6a6HGgL6gj3IWGjd4PX0nm0z47QgIbTT&#10;J3S79FxtNr/z4PbdvWtkt/To6bMr13cfPX/+X3/8548uDn49acnmhZE1VJ/BR6VJVUXIOyMQAlz2&#10;yltwT+YUB4o2UjtBPoZ+YNF5mYHJnf40+50bfs523wSzZW+hsLq48TyT2hZFpLu535k025RWzyd3&#10;r+zsTinuzneIrU6Nz2m8tjW/trWzu8U+RVuJYb685dHBdx0YaTofBOOt6FwassNm+hTVPWMgWuaN&#10;+FKthAzA76BYefxVikmSefkNI30BExK8bi+e7FE1IoPrBMi5Y90wA9/JndMw7qwtKtBhGZLaZ0WZ&#10;l0efDCtHTjkPwe5Bc4qIyitzE+mcnWzKf2NQQsRjVjhJMjmQ28mnVsHPwaCTFuqmBpOx+qw6RxqA&#10;CTh7GDfRzVgBdhA9XlMHBQqSL37bB5U1wsMPCXK0exiTRfGKjYq5dbDptgj4NZ+Rymray9+5fxeS&#10;s1BnVT1t4Qhg2KbeUtlcoQZIEd1snY9F/ecuGYQTmWQx65zg+gL4Z5XjkeDSu8ydNExktktRlh/e&#10;jYoKaFNQG23yBYmm/eDLV//1n/wRzQGeHh2+2D9aUBOcq62Lo5PFq1ebZXf3ZJOOT8nKMv/oL985&#10;+sHpjet7h8fHuZ3nzQVVvFSac5+YmyUEM2yOT45ZuC6KEVzoKZkmWVDaAg5PTs+7nsp5upWevTy5&#10;QqRySZNEO6VcnF/ozpZhhGZzwZx9U44DWqeSOwV2y2xXpS/rdDAOqPDYEfqq3WY/WAHqhRC8a5x9&#10;qgC5nKsqhEFDZMpcgUs4cpB57MHB9VYPuBqMtbwxcgQ8nmGpFGtCABSuq9T5UBZwUdpXi/rXgs2v&#10;W0RSMkh0ITXsLcLhCWruGXNSPQma+/Q3Uo8Cm3auNd133KLkd6O+LU8sWDaBrUWkFm7gtCfdLZmt&#10;ZCG1lt609uW5u3PtzpXt2eqigw6lNIe5pbLBLsRTDD4AchmT9za6W1ABwlasbRgFzACMbP1bY9oV&#10;YeoYkgj0FU4jNcFCwlKiafUpi1WyABsOoXMdzAMvNOgAV2HPBo+IMqokBeCNNWkboTKWLOUBRUmd&#10;5EykipBAEDeMyrCUznMupoBlNgtCS2rFOalHNlA6CGEXZGQhiih/ZBwQqJoliycExGQaEtzemc+o&#10;zvuDP/ju97//o19/9DjcbQ5j+OFnT45uXuFIMJMKUKZQ/DfA0cBbbdWrnQtgkG2jtt5NrE6Tbay0&#10;vyYpuhIcg+o94lYqxu2L0TsmB8ReEkH+J00rdBTWYQpk5Sgchjk39ss3ApF4CPnbb3OzPT6Yt1td&#10;3NsiZ8np9Z3ZtWb2+u7urd3tW3tXbs22Gx5YMcU1yH/kPAnqoWhDiOCWDYjVKnStyD/0vJKal5me&#10;I5z1QuxDLTflEvXag5f8WHH5DmkzfCIQlUNdj0bMZ3vHcsSaj6NDxDN+a2jLjFOy2KBdSqWAwFLN&#10;Zl9ZVe+r8GfFigSDLJjTEePu+WbtwUuPrvzgCX5QPjoqK699vYUe7W3BxlWZGNmW9eqyGJZTAEM2&#10;ZRIXPIriodtF6GHj8WgAmk+DKhnweRxlVrm+COrERrrIAxlI2B+qY1fJJucrat5oSwaHV4ShNZB0&#10;2hJG7KFasUeTLB1Mkazt6UTeZPBYnHW+Wr0yXF0MvvTBAZa6kWUih4f19SvTva/eolqSW/INI0/I&#10;d+lnv3j/B3/xN5Pp/LvffG323devXbt6sjrbbmbHp5vpNFBZ/vzl4my5nGxvPXzvw8ViRVIqJ+tN&#10;UucKaj5Pqfg+Oz0nGDzy+LPz9cnJ4uz8gmryWUwkwk9nOvMJ4ZsQniK4yYWL2BTVPAJYSTEgUAnC&#10;d2fYx9CYjHecXgWM0tCgNAyaFrrFgQaTtQ+awbPILs8ZzMTUvY00LxKvWO3EJMtwstm7pTqddX3X&#10;gckSqi8YaxaYEirTJqCjK+M+ttaB9Hoxh3JORrnu7JVdmmvOagiY7Kop7hDHeq5aoUZvI3OVFSC5&#10;g5K/TGTiFxk8HrbJmqWH8R/UDYoRgpWa7/c4j0961ZDIkt/3X/nKnffe+cyyj+jGPuhmNlpJ9AMZ&#10;fKXZ4CaVIZY6NCbZ/rpik0X5P+1iW/nr3FZc+si+5p25eqtpOEx5imb6SPDVw0/bC9rcNkuBHOtw&#10;lPd/9ECDuXjAp0kQ5JJ2c5cvVh3TZINmEcjQ8l0kFdkELeMK247uBkY8jmqjyImhI8d/wg/JfKvv&#10;hKGZi83/Kc1pBa/JW+Z51+2fvnh0+unpannw9DzQMOa1XZHaSWYUahr0rkmbTTyoiQM9oFJtvcuA&#10;KUjtJipeKRgv5YJBHqE3lmG2uOvff0guxMfhT0hkZzJUq+FPJ+4B/e07qrzaoJ/wfsPNwUDwns05&#10;0Wjo5a8//YyArTfIZ1tuAEb/lOb6bEqywoTg2EmT69uT167vXieZmSk5sJKQfMMjDOLLiMOD3qDS&#10;6e2D+F2YKLzBuNXGDgLyLpHgzGAf/EDvRlWjUS/ClEuL+TQQL43evS9V7cBnQHHgVGaNVmC7Igg+&#10;PsspBkhU62PI2g9GFRJh1HNJOJJNNpufSoqR665xOWmhXy0J/ZmWf6plakF5BI6NxDDVNQXkMsOt&#10;WL55k+ypRPpfYR3FBNmz/T74kxaaGN2wFgN0q42wh+RSGw2lSiVqXXDJpywM1IxiHNpbqlaR5tQK&#10;z8wAZLkdAcQ++RIU50GWHJz+CAm64BrDqhSMEhm2o1pBJ4FyinXE/sHxW//3nRdnmTR6Xr97de/O&#10;vX/77/7h6enp//izn7w4Orh992J7e76/OLn/+q20Wd67d/323d3j48Mb91//7jfvLZbNw0ev3vrZ&#10;O6fnJwRuu3H/9pe+/eYffu8f/9X/eevzp0+ef/bps1fH1NQTb81CA+wliW9fLFkWmDThprhqwS2k&#10;oHEf3BRVGPhNcq5qHiq9ofjTPt2g4R8vkzeLStdBibdXazhL0bKLKNXmMaMrBu+fB5golLmxkrgG&#10;wz5IfdVOrz84Fvh75diUaMRYhY6q6G3yu6TPUAwuLrtkNZtHU0Vgwcln2M1Gwu0SiWIZ4zG+tCl4&#10;z1Jbo0H7V61gmoWrlzUBBaXB1d1FnA/BT4T9oDeRIwXU9999zHAQaab3cCo1t2Z1q+f0gIlSPEaR&#10;pm1v6m7J+w8sUEA9Py7JTfAP2EWHcmtrV7VWujWAoo1UnVI6QFEB8oQaUr0PHAFtkVguLVwltmqn&#10;zHr/TII1g1n0JcTDnN8QWCN3kO9V/R/O9Zlt2MViib1RVUopqP+AyREnq6l7MHgIss+9HVJ54u1p&#10;wrpFgVGqatSAoQUrcVOMX2zy8+OD/ZODj18+I9rmQxLI/d6DtNy8nLVVKDWbKLnbWftmWe23hD6v&#10;wrlR7augKwT7bvJZk76/iB6UquMKXbcW7P6kvMB1f0n8HSIfncXvPJB1BQcR0kLOf2yVZc8ApWVW&#10;EkUMT6SZ8NADP39WZi9V5kWc7jTh6ou8+yF5/LKwxd40vd42dyYzgtzuzmfX5ts3trdubW1d257e&#10;JK9EYvuRdBMxCaXy3jAHpkP9IelNI+5RalCu1ADbixFREuDKAiDnO2QQLYNxqszMXIMlnt1k1m86&#10;9/W+qxZbBfa4xdXLFBBeBnoH1r9Vn8ig4qvK5uplktcHLTlcMalgw4uK8+zhUnlJV0kih8FAYvG+&#10;LwqFWF1ZtGAtWryr3q12UJMX1epDbVIB+tzFeGkWG9PADbxYMM7BWpSxSqd6b9aLJ/GtRM+51PLa&#10;vQxKGW4Ul9ztB6jX4s0qM7uKssdBD81mBDg7OYfB5gMwu37JCJE8YpQ1xTqGlFHTbH73wZ3v3bv/&#10;4x/+7Ic/+dWHPzrYyF1F4O69W9dnuzvPcvf08SdNSavHn0xerRevzsh4cbk+X/a/oOt0csFQcyIg&#10;E87l1p07zw8Plr/45cmLF0+fPp9sTcghg8T0bdPBsAaKg6VfkkAKuTMmQicRiQlSbnC69iEdyhx6&#10;fSPJORiZui9JbIO2AQIs8LiQgFABmVhdJxzXEyFYo1N5uytVqhDmyowVrVKsJi4roEUtwbySiWb1&#10;alauCifWO8FJocHr1KGfocH/TF0pG65i8LBG6+vbgZgGZ6klj09Y9L5L6oRbAcwq/Z/NGsYzuaAP&#10;vWogaPgJ6usq1Fq5GPnSExVVUpkzuGlq7l67v3dt9+joQtA3EYYtydpZSHF5LMYOo8KcEQUcWJk2&#10;pnoakaK2SQWBY4rVlGrw4NohUws5qahjAMdE3HE05sEzVnAIfNNEcxwFfCMIW8tVDKMh1tj6j/CI&#10;OsKMuCmzhOeOCb/qBCAdiTgwUmBPN04jOIToeSUefDEJmmJamqxN36jI8lTiJ6cCxpiWcZFMhmOq&#10;ns106kI4Xi7+Zv/xTz59TC/biO7BfD69S+Jw5BKzM63Cs71VHl1Rk21Xih/4S4oSTVIluW5g8AnR&#10;8HZgc6ZKchZ3XdxgmkSzpmGVnzZVej73hBuN6GlgVTYVcv1mIDvndiXC6q7Ol67+iqisqG9jJQIJ&#10;28azHM+CVNtX+IR+GuPb/LYbAkBtrRbTw4PtXOZE96T+t4CnaDuhU7/TtjeomKW2OQ2m2Dqkpfnu&#10;N+7f/Na9WzfnRLDYpAIIL1h5IrxpsltSJBYxzA2XVPCjwnpapofzqMliaKyYiMDaq+DaJWG7FCCG&#10;su0YgFzxB3Q6mk4Do/XqnFO0axfcu0OnuCZrmTAKjEjwQchWwrRuHLjzY6zlR/VxUru7rPYauThS&#10;Cs5PIdTNrYFyZwpmgpHsMFEhOGhl0IatcuODf/VsvdrdJRtAV2a2Hy5XRSYmoPuDwWYsr9HGv6vV&#10;QgQJqP4NXKzoDRq+WJzsM9CJZ4+ELGYMAMGECGzcbciBjUjDlOMt++7k/JzGYStyde55PkoX6SJv&#10;FnTDxHK+ySei0kt2xfSem1BOucMWrlCq+Yc3ls1dDG4Ou/WHAt0kHPLywd6KM+l0Y1muPlx8/osn&#10;Z4dn3CdKESM7ImYFNpQk1DDNhtKrk1OCKdPBniwWQK+xqXRfc1WcJaK0HnfclryyTVYWkTxYxOGT&#10;bzmWkhD6Gh9LTigTC5t4K3VqU/roArhF3eddWoCHkWj4Rxd/NZBlr1PPCL3xCppNqg9bkaoQ7xJd&#10;haLs9WKNXrDBVBNDNQCUcFg5qfIEAQ5jdB0tcOFa6yNZ/tsGSIM81OFJlb0Rfch3mfajrdVqKqMk&#10;H7WsQ6mWQPCI1efKEgh9X0b5osgQFaUE+YWkwITMzWhOy3MLU3FuJmTmSkuhQcHyG19/462fvheM&#10;5SS+8ww0p4d3wvNCEqIjXfUWox9CTspHUNxqemeS8HPOsM+imha9WCGZYKPUlBzVTMVcwL0Kg0oq&#10;ry+AcQbUl1L7e/w7Fs41lyDpX+sQJKHFkcDg4rC4YfMymhdxZseMG1hLaoxvwG/JOvKPfotAzrdH&#10;O1RONz311KVUiUx5wJPlXnRPtyw8M5UKtc9QCQkmhSEY5WlhnO3jxat3P/v43f3nn12sj+aE028e&#10;sKlrOGrSietwNrFq9GxyjToywzIpuFT3ZbxsY3ahjGCSuEhfa9qo4nyXL0mzxsFUNQ28uDe9lqRw&#10;GJgGndf2UmtODFTMOmxrBknlQZBGbYrAiSykTdXDZNVXLVbfgb3gXqG/I9+dQcQSyOU8EOtiUcoi&#10;hkMpwcUCsawlLF2NiXQWif9+UroreUVD3jWX4vn+0dP5X3ffnE2+fePmm7dvffeN11isjMt0ojaW&#10;TvgVwGJnCyequgwkjBWOyNsd8uOzd9DWGtv9xWnXwBrSWzHfQ2iHJqtPqzVuUGGoQeipI1CbxBrx&#10;VPFYch10iAjdEWX0OZ6ulIGnZK5ehC6ijhCnfpnei+5NmEa5DTbIweOm3S9XPMT0QTP/PJB0jBXB&#10;WPvsyWdGKuCidPrG+f+dhAfTamkKZHIYBsHOlNQj5TGiUADIY2pNtByirZDyAd3vXXe8vFh23Tm5&#10;TjM1cb0gZ49Sji8uyADmpPD0cUXQHoqaFC/5h8hFvchkrhiZFw9DOJd7ct7GJZQUW/E78sHKHEoU&#10;5rEKg8KyUokebGPZnylKZfPzaXj+5taX3vzWzQ9O9v/6cT68EA5s7qb99mSLBqUMGmSxT6kmk57v&#10;aK4e6hlnbZAMqaM+nJycwaSEMF9bAvoDvhtzggQFICicxD4NtLSAqDOqjamqIyJq0utYOYe8QaIg&#10;eSs4RddslN54Vv8PVmaVYWERDk9qYhl0bVS2NyoG24SKSu3S0kf0OldSxAzHvQTWkBZNKXk3wzHB&#10;2fJCU1MMYDOCfePTw2DNO2nQJm0ZyUbXAi5qbFIFQ/Ql+ZnLVdkCD1ARLrlENdA1GwHeZG1QbjJE&#10;VURdCKZFNtAAk+arX339Jz99F3B8BeNEuN5yEKL3ZLsxkqPsNjzuFoF+2falUUAMufVajNhxCXWI&#10;qymrsiXEX0weembCEEWsnYhgFbIJx9zi5PQGcnRsgdLYywDsGFmqphPEMBej0LmISlBgCQtYrGPW&#10;MMCN6sZDxSwK2RxNL1BbHVR9ToStF1UBJKgKB+WqzD7VTkjPmhXSh96wAjALWDG5LpPMx9knJ/u/&#10;3N//KTHqEWCuzFiMJoRP+ssaMTw0bST85LDVanAtbvbntZ2ZokDWB7plE1Fom0ipSn+4PVFB8GC9&#10;X9VKlRp0agUo1PJa2xaBMlv2uk24pByEs9JAZT5aPAZOViRpNIRjo1kiRtrlaS31hh56L5iUZM3k&#10;3nQfqshOUik7V3PlvFtOw4rlXk9ydyJiA/SydYreo35I77I1faeJ/+3sML56+bW333lz1jzY2X1j&#10;b+/379399q37MwYeb/piw76gcByF8AgYI2rqji4ZNqISqodpGqBykpGhE4BObmuKIsAmkTkqri07&#10;VFU0cHpMK1UCTZ6XBom3mvgmG/1HbZZllT2XdLAegN8hopwj3wdbhgAn0OtSYTCzzwZbzJxUZVMr&#10;mmWY92m2rEhVu7MWkGWIvHYmhg7P1OpROLJJIWW8Xc1m65wXNN14efjZ8eGSj01Hd3Q5zmnTaMLp&#10;UnyRQjmnmUjXkVQyIXLXfKuWg65fxnCUw402EV3+YckqMxkve4zDCa6H8kyqyojJlPTMDA2pzHKF&#10;WxqClMM2aKmzj34wpe6KGpi7vZ2DqOS/P6XR1VfnN77+rQefLF6+9Xh1sKDSkkS30pX25fER+S3K&#10;XkRXfsP3TFKQRJKfOcaY6xlTR/pe5W5lxECGGRfnS3qHLYL7zaasRQFAtDpyJoQTaMFril2035sw&#10;sxA5ZYW/6i0NTDQm6yYx6y7igCkFcEbF4i1kpx0mq4FwN2XDb+vJNb3EvkCKoQo9QV9C7TItrwWd&#10;TB1fgJODY2sGu0zhAtrqlJ0WN63EdSBpwpCoI1apxefECPkuIlZ+AyrLJUAV7MhkhQ6usbQJSfke&#10;ReJQEKv8wYJoZd4hWEgdEPOK1ZPRMauvNuQyevvOzRfPD2MnHd2aewhsicDl50txHkwr0lKFxg0p&#10;fxVQ4iLYUb0J+QfWha8WlY58FiyZikAArZhM6KqJ1YfVJ0Hm1ot8B4RTdZbHOegFmJsa84O0e0KH&#10;3iwu38EtFiM/Hu5ijAJBfIi39fbqqJwnMIXQSaP/YRtROW8EniJlCJYdlgYzhdcs9VySJJbSiw8+&#10;++jnn378cLP5tYNLp41WaZLUCKpIHio3fwYaiHaKxYaDLmJPsg7tLKnCeDYboOEzD+zS1OrIYs6j&#10;RbRtISOObYJCJg4Aw+o+KVgJ53reVE/KYPYpPt8oFozFoUw8SmO1w4TpJnTMFbtd9GgbBe7qnduZ&#10;jaUfP/1marygXqH13Os23qcUEFG/ZopVzx3nDbV7NIX6xBiDj6bNR/x9z+8sF3ceP7qby4M0+/rN&#10;m2/ev/+V29fvzK7w3dxvkjYfGGKTlUMqADlr4KKrmrUmqRMgUf5CJYrZcGfzVGxYpcIpggKPE6Z7&#10;YjwfVKymNMF6osqMl+df6049vaXS0aLab0lCnNVLtZiRoMEUUvT5VIpOTdayaoLRj6M13IcwGnNJ&#10;RxvFGkMZTteiEzrgjUU/5hyrCBQTAkjTiL7Y/uny46PDR4fPPzx99fHi4lUpL9pmHxnh0BQIZV+T&#10;BooaMnMRARBxR4BXRvhcX2+E7F5SbjicNyYFV8z3JpZq19qYgDB08wezsoFdeVE5gBiqHx/6bK37&#10;n5vKP1pEnKIZ1qFoJnpQ8sGX53cffPv6+weLt5/1bD29aRjJzmBdyhNo99je3kpsfqwbTeKcmPEa&#10;igWSahWSvIbfEYI++VOt12THSvzdrfmUjaNkqGQbgsmpivFkMsuyjL4rgD+wbJYsVvQWmMwDjcPC&#10;zVWayxatBZPJphr1K0VXmnPfdyD7IHdcBvEYk0RVk1WpdPFXzwZzj2r5MvSSg+Zr0jhqiDaYtAfj&#10;dLtTqYrRaTcFDOQ6A9ZJY1F8VuNTO01FxN9IdRidTxbdo8gheYKjbMFJLyK/YJY+ororIAM9Jo1g&#10;igeT55MJm/Ebbz7Yf3bYiDIOz4xK2Z625NB559aNmzf2vvTgTmBuTIbOcgxAeMdsEopQenQ0djDY&#10;L51kngup+0sJgCI7AQoFQQ6ArvnYSS4GQPPcneZJHNe1/N8b+NgAFA7GS86mmN/AMhIa08iAUtD8&#10;Gh3/hIQQ+AhjOBVhDVNHum2JNtqQwpz4b6vAm8xioaeacNvJBIctcqjFTOf6dLP47OXzt5989tHh&#10;2Sd0DKQr0KRavYG1AvFoReSaGyjBcdfqfB4wTMVUso3WQZXtwxntIoVltlbB1MZtQjVtrFUjlaJb&#10;SyZIQMDAOWPwHUwIVH8/MW8/V4dvtPuhNTEAxtBmQt0cYjUfRZMZwhHQN288hzA3NFTn2a0xQh3r&#10;dvZLJD7BymV0jweIFD0/bpQNom2yvS9Jg48d6NLzFJ437dv8LcrNoxf55f6d1eaNafvlq9e+dn3v&#10;S7vXfufm7ds7uzN2heENulHhdlU4yUauCAbCCJb5osTss+MrnZ8X3apZBzN4ILWp2xv611tyysYp&#10;A6wm+P1xYLdoPTCdORo11Tqu0bWdFKij+6mbnBZNTjuQ1cw1xUzTEeOTaXKGASG4GqYJz1rlrBKL&#10;9WYmyxUWzjzrSB746OGLV79+9fKzxcn+evlBX57tThU6d2VqoDk7pt4CfzLFnzykWbtSiM8Wiz5E&#10;jdu61XKzDtLcni8YWK83OF6yOyddvpGK3WnmkKdVp7uj++SiZrFZ0QZZUA6eoeI8T+I+yb3+/o30&#10;wYum4x5c31xMSBGxbdbLzfZsSoAjBZYxBlKuBHUnpqyOQpcnwnXVlY1SUnGdDm6SmYSqyMuEp00z&#10;IumInDSE86Nq5aue38CTIwMTIGIs5otVJA/sg4kZ2YC+eOYBhFsGWEAkaRRbmofZSDFIirHW+l7Q&#10;+CH3xduBKQEPBbGdAhFQrzUVAiCPRRQEQ2MPjuE34CWeHYmnlLaKuA/pC9BX7YoqfW2YPbmhW2/z&#10;lsbOCY84W3FLTXBkj20PPC6b7LSovaW9I61RVT6SB4a/TxQsK6IgJ6HU4vzK/bu/uvrB1Svkdb1z&#10;4+b1ne35nZvX24nMJ2HEpHKhCQAjnOXOyGRNSoMeFG/3og+WwOQPlq3ILAHkJ3WBKa2cr4zHTi1S&#10;1SlUvdJIJrObNztizKviIII9SyqiAaqv9swZpVx0m+BqROHK0sdOGu+BSXN/U9ElbZkwNieLbwbl&#10;coXtLC4+V2JBA0edgIojpUcvP39xfvTZycl7T54/atKa8s0rW/x8QqqUUnLq4m7ETcQdPcvA0mST&#10;VeEowWe7mFA7hqnUKG7VBCmojjmXksWLvKDIlyxenr0165Cn8y+D2rCgBZ+Lhj3UpvQms1R9uzSY&#10;DeasKxYDF3n0qNEUk87ejLQ0cpuXNNrC06joJPTlFP5X9JU4jE02ymyqe1ku6kuKOr632p1L/Chf&#10;sAwKFPuOMegYrBX+rvuQ61BW+8mv5BgPt2fvk47qxen1i5NZfnyVJO9T89p8+tqV3VvzK1TFvnZt&#10;7+7Vqy23+AQXbtKSVSKt1BrQraJM7yWZ4nQw70kvBIXiZSBYB/r7/DQMDGhcpqHEEo26Am/BokAr&#10;F5KOFcKqQbYM9iEd71hgSso5lcFsLEYTNSCLzXa1RVzclElwb7wfT6ZLhtetPnn16iG5ei4WJ916&#10;/3zxeLM5pPbMpHkCI1t6BLJ5ufeWbCULV1WcJDis2ixscw29OCw8C8nG/Bjh+2DCRGlrZdmoO5Dc&#10;AEOnVZlx5KAjj2mjtx/usRwVl6dT/zhoFA8AZdEJ3JJrJmml9AYvMxNpLh3OV+eHF/fI+unZ5+yD&#10;lmXaQTvpdLqR1lo1yRQMBLffhDLHIuwNwk6vYjIIDm0lMtNbbVhHv78ggs6EatYZSZkxVoR9HJIp&#10;2Kr8ZTUMpHRqw8aUvWLXrRy0n/XWBTVDIruHC2WgBQXSK9dTMyKdsIEfmAbENQzfIV9qz4vesVC3&#10;NxADbGqCCgtLJpvBppDMVpqswDEZMjlWL3SVLsil6gzHYB6bDjmsBORcvPGqM6++qGciFaR9hLAn&#10;kDmlVaS5dGegFgbcn8F7BgcCKwPjFRQGE6WtNPvjf/VPm3bSieDp+eKinQqAOLa9wu6FBmuSQ4Lt&#10;5Hlvbw0KCe7M4EG73DwKiqo15F73hlwMDFFMLKXppdLspAVO36dhTUWuHVhbjBM0IfOwaKJAbxvR&#10;P5WYGoFyUD6+IN9yMCXMQfqO651UhQeefsFMU6kBQmqcrbD7O8b+Mac6BHO1ERAARdkV8WrIKDuU&#10;xyfP/+rR40+es0znBRtmTpTWmSzAtIPHnmG3jbZzzzqdYhbzpcJQNhmzJYO7Iq3atYxIZ8I0xpbR&#10;AVAFE4+kmCb83LRaWXa97lY++EEInFi8cU2MlZV32ezMOhBjekkLEu+PyN/XAoOaNQMKjW1w3jfz&#10;DBenohGp2mj0G3zl3k7ItNGYQp8F+2swaBuz/crmprnqDZZlcRQz3WA7ILq+cAhHaYIdE8ATOJ9M&#10;kp4QYWG/FN+VJ9P0ruT/4fgwHB/cfPJob9Xdi+FrO7u/e+ve792/97vXb16bTun+E1vXIjuwPqzo&#10;/ITkGklAlQ9hsWqhUXkhllInw/u6KMNQsbDYpSjQYNJOT3EmgKfi4DBo3arf1gAGHPpVm2ZA6jfC&#10;SowKskuteYhKJRKB8E9swzGJF/3m+HxzeHHx6cnRk8XJo8XRh6enL/p8Nm9Pps0ZNrMZidPPLtFJ&#10;PcL19q1qg2Ew+wxm+oYfwkBspJeask49LS42hsjry3CEqXEuOCYg1j/x7LMzGRP4C7mBK1op3cAt&#10;DgE42ZFny1yz0ng1m8SRFCupG/ssEu88I0jF9NXJq/Oz88LoxQbhabXsSFNR2SoqYKPDEbYstrsm&#10;Cz/YRpVmcysyxRZSFTyzISgz8dCYtNeQetk2FQRsN2Jse9nqJMxweUcI0x4wPJX9SoAHSzMWSjXK&#10;UyiDhpB+JAjT8nC70oIBzg0cWlQDC0QXDEddul/lNYs7u8aa+FW1E7PCNuF8htMaalCxolnFF61Q&#10;jsPHDf6b+qjl4q6ckI81zppMiKParWfVl03FKDQKiaUIG1UQFT4XcH+F2wBv1TICZDCVUJpMqEE1&#10;/1oVVxM04URax/PJJIDVzTW7zYoZX4WLC8K3dJgVzyfynExQoVgu7yZSTUk5AHBwC5ByFjST5F5t&#10;c7FeE6WZhykoPZl6ABdqPsCW7R1aoc/yDcGqC1lphAm3exNN+TJCqkowulkc4gLkQOEBVMzxNIm6&#10;xYR195uoPE/ufhB/FGxwZtqw2hFpiXFzpMjH5/nkk+ef//zpp+8fnTzp0eFpOdohdXVaCOCv1Mhd&#10;9Tq2mYsqJAnq0uZ+sZFQ2vAW3xmkljw91r3yXgDcnVhFSL/vTIcBoXqC0ayhZ/1JXvWqUhDNrQwb&#10;U7bKci5GZkPV3yR/NU3V0QzhczJRd2jgj4p5dTVJ3blhF+ofDbCuGjNaS3aTB+72Jh+Bxqwk8lrE&#10;4IwBPBWsK+hfFoeK7ASIp07xwEqFE7Vt7gTgxZNoRSJQgFHnuCtFM1WL4lhqOStZxatZ84qQL238&#10;MYmYv3j0xtOPb+Xyxvb8/pTEnq7e29sjBajv3r4z5+KV++k4YbJzwSFYCd6ioJnRnE1aM5ivpCXL&#10;QyFTJ3Q6JyWqWIyOeRTcL84wps5WyQlOpY3eDS7Rtyb9ZJX/dSoQQ+lJ7ZCf5lY8IEnKPcQX54tP&#10;X756dPzy8dnR8375eLk6ElLKM8Jdw82N+rdqlZq0IBMlS22KeExq4tCuq0avYfgZbIpVTgQNpWTV&#10;elN9QgLOuhsUGPHRwZ3TNjIauDI07OZcS8bQenQ0sBIqWm8RASiXgwLssx1JY7d0Z0MKP+BsbWRE&#10;+h5YvLh+ttiZb18s1zKvYnQooZJIr/NiuSDc4nRntjk9Z2Bm0rqMW4ZZobMq2ddnlR8yRq9yHQX8&#10;WGx86g1emoJREbQ4u5hvzcnOikym6JWTBEqf7nBgK3k3HedO6pNYpawGOro+ylXytE5mFZtmLAyT&#10;0c9DHWCXtyr+jRwFp3qtpo2krnCYBapkA+eqrSn0BhVPA+sf2YjKW6mU36ApMxBCGoRcayNdQkOr&#10;zoNhAwZIpaji+IqqjDJl3IjuYDFhcR3JQhVh+ICLj17T9b21mJO2j1Q/gQVO6aSTL+b5aiVRh3ky&#10;G5bvFVFBdtdSKV/hhPW9qPd1oQ0KKVTmqLGgiFDF9oHM8mRpb3KxJ8PjSb8WxzdJeTo4xJaEvCIL&#10;iIrLXJiRiqSWb4sy2QkSufushje9ii5Z8yEpCTZB0beVTW5Gs9IQPYFO8jV5Qsz5RoPj5pojbQ7j&#10;+cvjw4/29399fPJRLwUiz0eTPkiNxM5Zq8mmBqFcBf8a8a/2nRMlLGLwxN5EsRUiJUivnCetUJGo&#10;ziwvxv5ytqlxKElkZe17l+qNhley3i/Ul3ye6n0zBSUV3UFcoaWTwT2QF6huW3krHFswmO65HNJ2&#10;a2OtUC270biml9GZmaQ6tRrYJCj+CIrEjd3I2aobp8Divh52env7EwyGJzbZ7W18m0ONqUkq1B5t&#10;AOskp1DhV538E3Ky3jpbtNmt+4dt83mb3gv92foknx/fOngcF+s/3tv59//kX2x3YrXEaEZxrUjJ&#10;yevuD5gg/aJ6nro3qNi1miwpcnIoZaPhw6ynQh1TC1kn2vRHdQ2zunFF17mGYBNCaDSbaGPbY+Aj&#10;seIo9D/++KNPj47XZXPWr47pvzf9fu5fpMlqng5J34CsBslxZdNbD9baBtqnFW08/AbilMnUbiaG&#10;g/IiLxYXRqmVupFPgiUmiu6hO3nWVBpEMCkSMKFjqOzevtS+Tk+2Ma6eZJ0hfOi8qVA7BSgk/fO1&#10;PVa4SdQv220nbM4azaZ+nWsquRk8Rw45lMdt8fkpcWamXTmheMpjJqIGTE4PzzhYb9Zf+2f/4NXJ&#10;4cWvPj/fPyWvhtyK8BRaeTxn560yc3pdPJB41pRk64iNjh4EqtlkzOTkyxMkmNCjFMDn2/M0g9GD&#10;js9T1QGQ05BVYtMwTAqTgiAP/LHdssIsY7IC5UyiCMadpuSKTMNFtw31lpT6UVxvxV0LJdAl3Kxc&#10;SsViHWpn9sc6CNF4KQQbTRB1ihd9sOKKWkWQszEYFNlYOJC8rIg8pZ1FTUiNPcfH0NqEJpvKWjYl&#10;UkdDQRy5d5uXLIaLzkiCAEfgnl9fhAgo9vb5mMz81pvtrS3qMWQVVYFEUhSYd1HKqTzA8iZcV3I1&#10;zAUrKC2Ipr2o1SDcttAdh5ehFdOsa66OQ8B9qRRidrcEPY+Aw7HwX59Mym3gIZMUACJ7WCMFFs0a&#10;yM5CHCp6iF3Ii5lkzRN6iqMTKJVTEUkcpPzk5NVPnjx65/nBC0o2CU1A/9oa0XPaaqbstenExAKD&#10;dVCZHpprW7KzpzcYaxPRhZ7SVa/h8KK3EY5IN0Tr3PbShqUSc5JU56jLGh4usraC172gcGOturz5&#10;jO5xYywCfJaDjzwQJiu1k9WXTdTUAZGbtwQ0Tg3KhB2nMSEIVZOI2tm7MtGHp7N/7UsVnOss82ij&#10;1TSx7qGuVIuTPHELBaObIdZG484Of6mIaMPttQJOjiZ2gVa5tgfoxHYKctbJtA382rAkU0spcElZ&#10;4qWYg/6ItAH+/Af/5g//6DpLkwgWL6ZGGYAhes1IHTwNlb2qnw4cl0yMRMxnqNXmdtNu4IZhRDQ9&#10;JPW8sf1C7esHyAuTIo8q82tEBpOOUztlmIk2zc/39//Lz/7yL7baA1TwOPkceCZE4T3o11N5OA9y&#10;r1QaiHUmoXhdrNSJrhV4XTLkElyWW8uZiunpriTV0yljQwbae4GREIRwPVuyrsKi76/Hdi1W4XuT&#10;dr7VLLr1y463Hf3cHgr9QQvKIYqNudetjjxQfLl1/MQGtGh+4FprdZ/5caBm77RRmTD4uWJ4n2xE&#10;ki11y9ZlaQyi7EOKS7UyPzVzIlLvH2/vXomsB0FlqDAg+0JNuOV6Odvefp5Xn395Ht74+u2Xm/j+&#10;i8VHL3mMQKokEzT0G+5rzQt31TZifcGKOuzeCvSoYUBw2TPk06Oa0GpxSfvbgpxvyRdYUMG0E4sZ&#10;I6gwZl6iaLiixFPhOjMmiEuL3iOrsciYBGE2rVZnul1jwWyy6L0CkqJal5uuQ3H3s6EDqwOVY3Ag&#10;nyteRrSXIVvLR9GIol7WbnMxPfZg7G0wyLPqfvA0KSfr1wSpABk21aRY28zBFSuDgWOKOjNJ0myB&#10;OAHxR6deyonKYDVBL3WD6q1AZu9AjjFFwlsWSQdSSYjEqiRVPRHXI0/DLLxsleHmdrniuBoDUyV4&#10;gwPkW4pxuyOEivjj5CwnTCdpLCmdVZhSMk4KlkpqmyPtWWE696LRCMIAKO7YG7mcxMkOmpJqMwD2&#10;z1ksckhVhxBxRewupJwOGHe3ostYAOWVRJLO3Dr0R2fHP3/69JNPn/4q9FpN7swFtiTgWMwRO9ni&#10;MQSVfCmcb1QOsE0aYk09WDGBrnLgfSpsAVRfNl6fWczgt+1DN/CCQ83qkNfogyJ0RNv6np3tL+us&#10;8BzXTpom49UV7Xk2UadKGDSy13RQMkwY9FqzCevHolqDjk7ihACzWCcVyD4YrbAOsUayxvKPMmj9&#10;ZZMzLEHjt5ek66wb3OFSd0A0fltrZW2slGksP/CuIHZ8qEeB6pNlDJws+tKLydUH1tm4Ou4v29ik&#10;VoJ0l7Q+e1Hi/+qWF3/2/e/c/fJ3rt9988a9ybS11qq2YXFdMLLJKoVYTWN8oJkhug9HKoNKmh5d&#10;rVaj7TtVRkYno9lcU7FDJSTPoM7ZVBfc/KJCvaSH10z/9OG7/+mXP/tg0h6oLpNFETmmA3I7Jdtv&#10;KHWGZDwc4Y00qZJPsnoWGNVYjrWVo/LkBvVMm+4dbq4+W5f95eJwsb5YLjlP2bBCqQi5Ca6AIzEd&#10;5XETz2jgNG1vkfHb7nxydbu9cyW/vvPBVocWu4F1Q8UurfvLAin2vHQGQUBC6b0Zf3hFVVWflGCd&#10;XodBFQuiGwMAAiWwKfqevSHhHbjOfZ2mvLzozjfr9mK+ux0WU1ENpOShbftp6Vbr1SY+Ow63r9Kb&#10;v7jVhuv3t37v9vX3Dk7e229FOj9PrC6lCzZLAhlqGU5GUqirDXHdAQMOxgOGZkYymgr8iopxrs4v&#10;VvQfItvM5mQXy+pNonXLVwoQHjgwAjaq5k3qYlLvtzqYR6Nf7LWyQ+BVwGHoMMj6D9YdUblWlXGQ&#10;EOtSTSppBn905Z6W3ritoHDYmDqCB4bwOLjSSiJ2VYpYS1+4wqguT9OodZq+EmPxbNoajuWHujek&#10;Sh99+LOasQ5ntUPA2uX/16EKmk9Ckh47sxSODcsvuNVpKFV/WwdFAoJKl7VhhirMmmMrV0dnP2JN&#10;amLeZnr+BfotGAzQmZR2ctOEy1rPZqKuMK408LdyNkMLAJyL+lue5JFKJcxJIZN0A84WB8dHpMai&#10;KVyjwh0YygYnTAQjySsovApo4qIWtw8cQlFg9doPxjymQpm0qg5SNIvph9oXBE8D1V/TnatK1c8b&#10;6gzjxgUgy0hdpdFTp2j1MjDKVMNaE5uuCkFxcJJzlfaE0Q9w8HpNi3O/AsSkFfZadMwvY4X4hREL&#10;niQ9lKxAGT9XyJi191KKQ2eT962idkaBHvRqTkGtgxTU4W8G1ax+cMqosxsPNSJsN+Kle9n8IQno&#10;1zZ6LUK8vb1z7+p1eLM441OPpzjz5IuzpctP4SUTJOefXqJq2LF6bfCb3u6SNvHwKRxKQNDxHx4T&#10;vOh0ib2my2RX6rtTGmj2wiRrgK0a9AuytpGDWYtEkwQuhk2MA5fN5fnq9Nlxt+rtSL+gFVcL8aEi&#10;v3e85WYoO3d3t3a3B5VNzNVxbKCsb2fbunx1wxreEk7UDQKvzcXJFfUeKwO7+S/IyifrPQ4YrS4B&#10;H1ZHF2f7Z6JQmjZCtJtOyeSe5ALypltTh6yZh53bO5WYhF49KVSvOyQZNP+iEpPOGM9VN13JA0ir&#10;X9QSS21S/q1VLtnL+AelCOZFsDN5iY/2/79dL4UK0xPyJ6Ti7gYOpkM303qX+oZf8UiXn4p8+Tfp&#10;Nx3QUJH40qDkb73bQO9s6LNqhobRyfT17x2dcfvO/VjK33E6xjWucY1rXOMa19+50ngKxjWucY1r&#10;XOMaA+q4xjWucY1rXGNAHde4xjWucY3r78tq/8N//NPxLIxrXOMa17jG9dusmze22//83381nohx&#10;jWtc4xrXuH6b9eb9q2PLd1zjGte4xjWuMM5QxzWucY1rXOMaA+q4xjWucY1rXGNAHde4xjWucY1r&#10;XGNAHde4xjWucY1rDKjjGte4xjWucY0BdVzjGte4xjWuMaCOa1zjGte4xjWuMaCOa1zjGte4xjUG&#10;1HGNa1zjGte4xoA6rnGNa1zjGtff59XuztvxLIxrXOMa17jG9dus7VkbSynjiRjXuMY1rnGNK4wt&#10;33GNa1zjGte4xoA6rnGNa1zjGtcYUMc1rnGNa1zjGpes/yfAAGZNXbjUXiHYAAAAAElFTkSuQmCC&#10;UEsDBBQABgAIAAAAIQBnRM1I3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcUOskagIK2VRV1V64AKVSxc2Nt0lEvI5ip03/HvcEx9lZzbwplpPpxJkG11pGiOcRCOLK6pZr&#10;hP3XdvYCwnnFWnWWCeFKDpbl/V2hcm0v/Ennna9FCGGXK4TG+z6X0lUNGeXmticO3skORvkgh1rq&#10;QV1CuOlkEkWZNKrl0NContYNVT+70SBsnj9OZr99evuWsVlbPZrD+yFBfHyYVq8gPE3+7xlu+AEd&#10;ysB0tCNrJzqEMMQjzLIYxM1NkkW4HBHSLE1BloX8P6D8BQAA//8DAFBLAwQUAAYACAAAACEAqiYO&#10;vrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjF&#10;sjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SD&#10;a2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhh&#10;iskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBL&#10;AQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAeRPeupAgAAzwUAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAAqrRnB/fAMAf3wDABQAAAAAAAAAAAAAAAAADwUAAGRy&#10;cy9tZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAGdEzUjfAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAwIEDAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAA&#10;AAAAAAAAAMyCAwBkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAAL+DAwAA&#10;AA==&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId6" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CD75D95" wp14:editId="02353542">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>233680</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4492625</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3561715" cy="3902075"/>
+                <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3561715" cy="3902075"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx id="1">
+                        <w:txbxContent>
+                          <w:p w14:paraId="5C14B614" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="25408F"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="25408F"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Benefits of condo ownership</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="219A02CC" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Condo communities are located central to shopping, restaurants, services and places of interest. Amenities offered to residents include pools, gyms, clubhouses and common recreation areas. Costs of maintaining the amenities and common areas are shared by the residents.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2C6A044F" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Shared costs include exterior maintenance, such as landscaping, paid for by fees charged to all owners in the community.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7A340703" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="25408F"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="25408F"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Responsibilities of condo ownership</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="38FE06C3" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>All residents of a condo community abide by rules contained in the HOA’s covenants, conditions and restrictions (CC&amp;Rs.) The CC&amp;Rs lay out fees payable by the owners, enforcement policies, remodeling restrictions and other rules regarding things like pets and resident behavior in common areas. All these rules are reviewed prior to purchasing any condo.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0456264F" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="25408F"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="25408F"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Check the fees</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="78085267" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Additionally, it’s a financial necessity to review the HOA’s budget to estimate the costs you are responsible for in the future. Look for:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="724E31FA" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>anticipated expenses, and note any cash deficiencies likely requiring future special assessments;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CE027B3" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>current and estimated maintenance costs, compared with current HOA reserves; and</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7E5FDCCF" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>any indication that the HOA intends to undertake a new project requiring funding by a special assessment.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3EA6E8C9" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">When you’re shopping for a condo and want help making a well-informed decision, give me a call! </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="71CA02D4" w14:textId="77777777" w:rsidR="008303C5" w:rsidRPr="009B603F" w:rsidRDefault="008303C5">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2CD75D95" id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:18.4pt;margin-top:353.75pt;width:280.45pt;height:307.25pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYk8JiagIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm107sd1YWUduIleV&#10;rCRqUuWMWYhXZRkKY++6vz4Du34o7SVVLzAw33zMk6vrtjZsq3yowBZ8cJZzpqyEsrIvBf/xtPj0&#10;mbOAwpbCgFUF36nAr2cfP1w1bqqGsAZTKs+IxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+SlV40&#10;xF6bbJjn46wBXzoPUoVAt7edks8Sv9ZK4r3WQSEzBSffMK0+rau4ZrMrMX3xwq0r2bsh/sGLWlSW&#10;Hj1Q3QoUbOOrP6jqSnoIoPFMQp2B1pVUKQaKZpC/ieZxLZxKsVBygjukKfw/Wnm3fXQPnmH7BVoq&#10;YExI48I00GWMp9W+jjt5ykhPKdwd0qZaZJIuz0fjwWQw4kyS7vwyH+aTUeTJjubOB/yqoGZRKLin&#10;uqR0ie0yYAfdQ+JrFhaVMak2xrKm4OPzUZ4MDhoiNzZiVapyT3N0PUm4MypijP2uNKvKFEG8SP2l&#10;boxnW0GdIaRUFlPwiZfQEaXJifcY9vijV+8x7uLYvwwWD8Z1ZcGn6N+4Xf7cu6w7POX8JO4oYrtq&#10;+5KuoNxRpT10QxCcXFRUjaUI+CA8dT0VlyYZ72nRBijr0EucrcH//tt9xFMzkpazhqao4OHXRnjF&#10;mflmqU0vBxcXcezS4WI0GdLBn2pWpxq7qW+AyjGgP8PJJEY8mr2oPdTPNPDz+CqphJX0dsFxL95g&#10;N9v0YUg1nycQDZoTuLSPTkbqWJ3Ya0/ts/Cub0ikXr6D/byJ6Zu+7LDR0sJ8g6Cr1LQxwV1W+8TT&#10;kKa27z+U+AucnhPq+O3NXgEAAP//AwBQSwMEFAAGAAgAAAAhABHUQW3iAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTao0bRqnqiJVSAgOLb1w28RuEmGvQ+y2ga/HnOC4&#10;mqeZt8VmsoZd9Oh7RxIeZwKYpsapnloJx7fdwxKYD0gKjSMt4Ut72JS3NwXmyl1pry+H0LJYQj5H&#10;CV0IQ865bzpt0c/coClmJzdaDPEcW65GvMZya3gixIJb7CkudDjoqtPNx+FsJTxXu1fc14ldfpvq&#10;6eW0HT6P76mU93fTdg0s6Cn8wfCrH9WhjE61O5PyzEiYL6J5kJCJLAUWgXSVZcDqSM6TRAAvC/7/&#10;h/IHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmJPCYmoCAAA+BQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEdRBbeIAAAALAQAADwAAAAAAAAAA&#10;AAAAAADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox style="mso-next-textbox:#Text Box 5">
+                  <w:txbxContent>
+                    <w:p w14:paraId="5C14B614" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="25408F"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="25408F"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Benefits of condo ownership</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="219A02CC" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Condo communities are located central to shopping, restaurants, services and places of interest. Amenities offered to residents include pools, gyms, clubhouses and common recreation areas. Costs of maintaining the amenities and common areas are shared by the residents.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2C6A044F" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Shared costs include exterior maintenance, such as landscaping, paid for by fees charged to all owners in the community.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7A340703" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="25408F"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="25408F"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Responsibilities of condo ownership</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="38FE06C3" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>All residents of a condo community abide by rules contained in the HOA’s covenants, conditions and restrictions (CC&amp;Rs.) The CC&amp;Rs lay out fees payable by the owners, enforcement policies, remodeling restrictions and other rules regarding things like pets and resident behavior in common areas. All these rules are reviewed prior to purchasing any condo.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0456264F" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="25408F"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="25408F"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Check the fees</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="78085267" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Additionally, it’s a financial necessity to review the HOA’s budget to estimate the costs you are responsible for in the future. Look for:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="724E31FA" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>anticipated expenses, and note any cash deficiencies likely requiring future special assessments;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CE027B3" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>current and estimated maintenance costs, compared with current HOA reserves; and</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7E5FDCCF" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>any indication that the HOA intends to undertake a new project requiring funding by a special assessment.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3EA6E8C9" w14:textId="77777777" w:rsidR="009B603F" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">When you’re shopping for a condo and want help making a well-informed decision, give me a call! </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="71CA02D4" w14:textId="77777777" w:rsidR="008303C5" w:rsidRPr="009B603F" w:rsidRDefault="008303C5">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76F2CADA" wp14:editId="71211A7B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1495425</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8448675</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3019647" cy="1495425"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Text Box 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3019647" cy="1495425"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="31546800" w14:textId="77777777" w:rsidR="008303C5" w:rsidRPr="009B603F" w:rsidRDefault="008303C5" w:rsidP="009B603F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0E2690D5" w14:textId="4BD10650" w:rsidR="008303C5" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008303C5" w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008303C5" w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008303C5" w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008303C5" w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="008303C5" w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>yourwebsite</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="008303C5" w:rsidRPr="009B603F">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> .com</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="76F2CADA" id="Text Box 9" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:117.75pt;margin-top:665.25pt;width:237.75pt;height:117.75pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASFsudbwIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsEcYqsRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2U6CbpcOu0iU+Ejx8UPzq6YybKd8KMHmfHg24ExZCUVp1zn/8Xz7&#10;6TNnAYUthAGrcr5XgV8tPn6Y126mRrABUyjPyIkNs9rlfIPoZlkW5EZVIpyBU5aUGnwlkI5+nRVe&#10;1OS9MtloMLjIavCF8yBVCHR70yr5IvnXWkl80DooZCbnFBum1ad1FddsMReztRduU8ouDPEPUVSi&#10;tPTowdWNQMG2vvzDVVVKDwE0nkmoMtC6lCpxIDbDwRs2TxvhVOJCyQnukKbw/9zK+92Te/QMmy/Q&#10;UAFjQmoXZoEuI59G+yruFCkjPaVwf0ibapBJujwfDKcX40vOJOmG4+lkPJpEP9nR3PmAXxVULAo5&#10;91SXlC6xuwvYQntIfM3CbWlMqo2xrM75xflkkAwOGnJubMSqVOXOzTH0JOHeqIgx9rvSrCwSg3iR&#10;+ktdG892gjpDSKksJvLJL6EjSlMQ7zHs8Meo3mPc8uhfBosH46q04BP7N2EXP/uQdYunnJ/wjiI2&#10;q4aI53zUV3YFxZ4K7qGdheDkbUlFuRMBH4Wn5qca00DjAy3aACUfOomzDfjff7uPeOpJ0nJW0zDl&#10;PPzaCq84M98sdet0OB7H6UuH8eRyRAd/qlmdauy2ugaqypC+DieTGPFoelF7qF5o7pfxVVIJK+nt&#10;nGMvXmM74vRvSLVcJhDNmxN4Z5+cjK5jkWLLPTcvwruuL5Fa+h76sROzN+3ZYqOlheUWQZepd2Oe&#10;26x2+adZTd3f/SvxMzg9J9Tx91u8AgAA//8DAFBLAwQUAAYACAAAACEATt3+ieMAAAANAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2srcaPOQwlViFNVkSokBIeWXrhtYjeJ6keI3Tbw&#10;61lO9La7M5r9plzPRrOLmvzgrIB4GQFTtnVysJ2Aw8f2cQXMB7QStbNKwLfysK7u70ospLvanbrs&#10;Q8coxPoCBfQhjAXnvu2VQb90o7KkHd1kMNA6dVxOeKVwo3kSRTk3OFj60OOo6l61p/3ZCHitt++4&#10;axKz+tH1y9txM34dPjMhHhbz5hlYUHP4N8MfPqFDRUyNO1vpmRaQpFlGVhLSNKKJLE9xTPUaOmV5&#10;HgGvSn7bovoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEhbLnW8CAABFBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATt3+ieMAAAANAQAADwAA&#10;AAAAAAAAAAAAAADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="31546800" w14:textId="77777777" w:rsidR="008303C5" w:rsidRPr="009B603F" w:rsidRDefault="008303C5" w:rsidP="009B603F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0E2690D5" w14:textId="4BD10650" w:rsidR="008303C5" w:rsidRPr="009B603F" w:rsidRDefault="009B603F" w:rsidP="009B603F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008303C5" w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008303C5" w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008303C5" w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008303C5" w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="008303C5" w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>yourwebsite</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="008303C5" w:rsidRPr="009B603F">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> .com</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AABCFC1" wp14:editId="1E01C8E9">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>422275</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8502650</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="924560" cy="1343660"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="924560" cy="1343660"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="38100" cap="sq">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:miter lim="800000"/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="193FD19A" wp14:editId="186A3268">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5532120</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>9117330</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1774190" cy="650875"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="8" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1774190" cy="650875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00432D22">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Bell Gothic Std Black">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A7121D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C7629C40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="378E73B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEE86244"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1621,537 +1695,505 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="657458429">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1841895962">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00432D22"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
     <w:rsid w:val="00432D22"/>
+    <w:rsid w:val="0062335E"/>
+    <w:rsid w:val="006770CC"/>
     <w:rsid w:val="008303C5"/>
+    <w:rsid w:val="009B603F"/>
     <w:rsid w:val="00CA73C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="591DD889"/>
+  <w15:docId w15:val="{4F8BC251-58DB-4111-B6BB-7E5E4C1AB206}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...416 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008303C5"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2234,58 +2276,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008303C5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2531,68 +2573,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>9</Characters>
+  <Characters>7</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9</CharactersWithSpaces>
+  <CharactersWithSpaces>7</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>